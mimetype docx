--- v0 (2025-12-02)
+++ v1 (2026-07-08)
@@ -1,1371 +1,454 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="201C444F" w14:textId="203E0604" w:rsidR="00D94768" w:rsidRDefault="00631351">
-      <w:r>
+    <w:p w14:paraId="201C444F" w14:textId="2469624C" w:rsidR="00D94768" w:rsidRDefault="00343AC4">
+      <w:r w:rsidRPr="004046DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251588095" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DC07E1A" wp14:editId="7B26F5AD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EEB49DE" wp14:editId="42AD0BCD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>447675</wp:posOffset>
+              <wp:posOffset>5310505</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>6962775</wp:posOffset>
+              <wp:posOffset>8438515</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="440531" cy="704850"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="1666875" cy="610870"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="3" name="Picture 3" descr="Icon&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Picture 3" descr="Icon&#10;&#10;Description automatically generated"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4">
+                    <a:blip r:embed="rId4" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="440531" cy="704850"/>
+                      <a:ext cx="1666875" cy="610870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004046DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251863552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="689CF427" wp14:editId="62124879">
-[...839 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251861504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758B68DD" wp14:editId="3FA23D1A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251861504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758B68DD" wp14:editId="342D2865">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1990725</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7777480</wp:posOffset>
+                  <wp:posOffset>7581900</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3162300" cy="1513840"/>
+                <wp:extent cx="3009900" cy="1513840"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3162300" cy="1513840"/>
+                          <a:ext cx="3009900" cy="1513840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7F53DC07" w14:textId="77777777" w:rsidR="004046DF" w:rsidRPr="007562E8" w:rsidRDefault="004046DF" w:rsidP="004046DF">
+                          <w:p w14:paraId="7F53DC07" w14:textId="77777777" w:rsidR="004046DF" w:rsidRPr="00343AC4" w:rsidRDefault="004046DF" w:rsidP="004046DF">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007562E8">
+                            <w:r w:rsidRPr="00343AC4">
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4F2CF945" w14:textId="77777777" w:rsidR="004046DF" w:rsidRDefault="004046DF" w:rsidP="004046DF">
+                          <w:p w14:paraId="4F2CF945" w14:textId="1E158378" w:rsidR="004046DF" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="004046DF">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007562E8">
+                            <w:r w:rsidRPr="00343AC4">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                              </w:rPr>
-[...2 lines deleted...]
-                            <w:r w:rsidRPr="007562E8">
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004046DF" w:rsidRPr="00343AC4">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                              </w:rPr>
-[...3 lines deleted...]
-                            <w:r w:rsidRPr="007562E8">
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:t>RE Lic#</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004046DF" w:rsidRPr="00343AC4">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                              </w:rPr>
-[...3 lines deleted...]
-                            <w:r w:rsidRPr="007562E8">
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004046DF" w:rsidRPr="00343AC4">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                              </w:rPr>
-[...3 lines deleted...]
-                            <w:r w:rsidRPr="007562E8">
+                                <w:lang w:val="fr-FR"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004046DF" w:rsidRPr="00343AC4">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
-                              </w:rPr>
-[...29 lines deleted...]
-                                <w:szCs w:val="18"/>
+                                <w:lang w:val="fr-FR"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>yourwebsite.com</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0B63A84F" w14:textId="77777777" w:rsidR="004046DF" w:rsidRPr="007562E8" w:rsidRDefault="004046DF" w:rsidP="004046DF">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Brkr</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Name</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Brkr</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve"> #</w:t>
+                              <w:t xml:space="preserve"> Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="758B68DD" id="Text Box 9" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:156.75pt;margin-top:612.4pt;width:249pt;height:119.2pt;z-index:251861504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmvzu5agIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTdcFcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xkg26XDLjYlfnx9JDW9aWvDtsqHCmzB84sBZ8pKKCv7WvDvz4sP&#10;15wFFLYUBqwq+E4FfjN7/27auIkawhpMqTwjJzZMGlfwNaKbZFmQa1WLcAFOWVJq8LVAOvrXrPSi&#10;Ie+1yYaDwVXWgC+dB6lCoNu7Tslnyb/WSuKj1kEhMwWn3DB9ffqu4jebTcXk1Qu3rmSfhviHLGpR&#10;WQp6cHUnULCNr/5wVVfSQwCNFxLqDLSupEo1UDX54Kya5Vo4lWohcoI70BT+n1v5sF26J8+w/Qwt&#10;NTAS0rgwCXQZ62m1r+OfMmWkJwp3B9pUi0zS5Si/Go4GpJKky8f56PoyEZsdzZ0P+EVBzaJQcE99&#10;SXSJ7X1ACknQPSRGs7CojEm9MZY1Bb8ajQfJ4KAhC2MjVqUu926OqScJd0ZFjLHflGZVmSqIF2m+&#10;1K3xbCtoMoSUymIqPvkldERpSuIthj3+mNVbjLs69pHB4sG4riz4VP1Z2uWPfcq6wxORJ3VHEdtV&#10;27d0BeWOOu2hW4Lg5KKibtyLgE/C09RTB2mT8ZE+2gCxDr3E2Rr8r7/dRzwNI2k5a2iLCh5+boRX&#10;nJmvlsb0U35Js8AwHS7HH4d08Kea1anGbupboHbk9GY4mcSIR7MXtYf6hRZ+HqOSSlhJsQuOe/EW&#10;u92mB0Oq+TyBaNGcwHu7dDK6jt2Js/bcvgjv+oFEmuUH2O+bmJzNZYeNlhbmGwRdpaGNBHes9sTT&#10;kqZZ7h+U+AqcnhPq+OzNfgMAAP//AwBQSwMEFAAGAAgAAAAhALAKQOXiAAAADQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE6etohCnqiJVSAgOLb1wc2I3ibDXIXbbwNeznOC4&#10;M0+zM+VmdpZdzBQGjxLSRQLMYOv1gJ2E49vuIQcWokKtrEcj4csE2FS3N6UqtL/i3lwOsWMUgqFQ&#10;EvoYx4Lz0PbGqbDwo0HyTn5yKtI5dVxP6krhznKRJGvu1ID0oVejqXvTfhzOTsJzvXtV+0a4/NvW&#10;Ty+n7fh5fF9JeX83bx+BRTPHPxh+61N1qKhT48+oA7MSsjRbEUqGEEsaQUiepiQ1JC3XmQBelfz/&#10;iuoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZr87uWoCAAA+BQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsApA5eIAAAANAQAADwAAAAAAAAAA&#10;AAAAAADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="758B68DD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:156.75pt;margin-top:597pt;width:237pt;height:119.2pt;z-index:251861504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdaCINagIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+2kTdcEdYqsRYYB&#10;RVssHXpWZCkxJouaxMTOfn0p2Xmg26XDLjYlfnx9JHV909aGbZUPFdiCD85yzpSVUFZ2VfAfz/NP&#10;V5wFFLYUBqwq+E4FfjP9+OG6cRM1hDWYUnlGTmyYNK7ga0Q3ybIg16oW4QycsqTU4GuBdPSrrPSi&#10;Ie+1yYZ5fpk14EvnQaoQ6PauU/Jp8q+1kviodVDITMEpN0xfn77L+M2m12Ky8sKtK9mnIf4hi1pU&#10;loIeXN0JFGzjqz9c1ZX0EEDjmYQ6A60rqVINVM0gf1PNYi2cSrUQOcEdaAr/z6182C7ck2fYfoGW&#10;GhgJaVyYBLqM9bTa1/FPmTLSE4W7A22qRSbp8jzPx+OcVJJ0g9Hg/OoiEZsdzZ0P+FVBzaJQcE99&#10;SXSJ7X1ACknQPSRGszCvjEm9MZY1Bb88H+XJ4KAhC2MjVqUu926OqScJd0ZFjLHflWZVmSqIF2m+&#10;1K3xbCtoMoSUymIqPvkldERpSuI9hj3+mNV7jLs69pHB4sG4riz4VP2btMuf+5R1hyciT+qOIrbL&#10;tm/pEsodddpDtwTByXlF3bgXAZ+Ep6mnDtIm4yN9tAFiHXqJszX433+7j3gaRtJy1tAWFTz82giv&#10;ODPfLI3peHBBs8AwHS5Gn4d08Kea5anGbupboHYM6M1wMokRj2Yvag/1Cy38LEYllbCSYhcc9+It&#10;drtND4ZUs1kC0aI5gfd24WR0HbsTZ+25fRHe9QOJNMsPsN83MXkzlx02WlqYbRB0lYY2Etyx2hNP&#10;S5pmuX9Q4itwek6o47M3fQUAAP//AwBQSwMEFAAGAAgAAAAhACsDJD/jAAAADQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhR51UaQpyqilQhITi09MJtE7tJhB8hdtvAr2c5wXFn&#10;Ps3OlOvZaHZWkx+cFRAvImDKtk4OthNweNve5cB8QCtRO6sEfCkP6+r6qsRCuovdqfM+dIxCrC9Q&#10;QB/CWHDu214Z9As3Kkve0U0GA51Tx+WEFwo3midRdM8NDpY+9Diqulftx/5kBDzX21fcNYnJv3X9&#10;9HLcjJ+H96UQtzfz5hFYUHP4g+G3PlWHijo17mSlZ1pAGqdLQsmIHzJaRcgqX5HUkJSlSQa8Kvn/&#10;FdUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF1oIg1qAgAAPgUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACsDJD/jAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAxAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7F53DC07" w14:textId="77777777" w:rsidR="004046DF" w:rsidRPr="007562E8" w:rsidRDefault="004046DF" w:rsidP="004046DF">
+                    <w:p w14:paraId="7F53DC07" w14:textId="77777777" w:rsidR="004046DF" w:rsidRPr="00343AC4" w:rsidRDefault="004046DF" w:rsidP="004046DF">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007562E8">
+                      <w:r w:rsidRPr="00343AC4">
                         <w:rPr>
                           <w:b/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4F2CF945" w14:textId="77777777" w:rsidR="004046DF" w:rsidRDefault="004046DF" w:rsidP="004046DF">
+                    <w:p w14:paraId="4F2CF945" w14:textId="1E158378" w:rsidR="004046DF" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="004046DF">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007562E8">
+                      <w:r w:rsidRPr="00343AC4">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                        </w:rPr>
-[...2 lines deleted...]
-                      <w:r w:rsidRPr="007562E8">
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004046DF" w:rsidRPr="00343AC4">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                        </w:rPr>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="007562E8">
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:t>RE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004046DF" w:rsidRPr="00343AC4">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                        </w:rPr>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="007562E8">
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004046DF" w:rsidRPr="00343AC4">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                        </w:rPr>
-[...3 lines deleted...]
-                      <w:r w:rsidRPr="007562E8">
+                          <w:lang w:val="fr-FR"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004046DF" w:rsidRPr="00343AC4">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
-                        </w:rPr>
-[...29 lines deleted...]
-                          <w:szCs w:val="18"/>
+                          <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>yourwebsite.com</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0B63A84F" w14:textId="77777777" w:rsidR="004046DF" w:rsidRPr="007562E8" w:rsidRDefault="004046DF" w:rsidP="004046DF">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Brkr</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Name</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Brkr</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve"> #</w:t>
+                        <w:t xml:space="preserve"> Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D864F7" w:rsidRPr="004046DF">
+      <w:r w:rsidRPr="004046DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251589120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="707EBF9E" wp14:editId="6DED31F4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251589120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="707EBF9E" wp14:editId="5388A605">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>790575</wp:posOffset>
+              <wp:posOffset>714375</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>7781925</wp:posOffset>
+              <wp:posOffset>7562850</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1038860" cy="1509395"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -1374,114 +457,783 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1038860" cy="1509395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00D864F7" w:rsidRPr="004046DF">
+      <w:r w:rsidR="00631351">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EEB49DE" wp14:editId="603CEB98">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251588095" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DC07E1A" wp14:editId="3B16B51F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5434330</wp:posOffset>
+              <wp:posOffset>390525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8495665</wp:posOffset>
+              <wp:posOffset>6372225</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1666875" cy="610870"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:extent cx="440531" cy="704850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="10" name="Picture 10"/>
+            <wp:docPr id="3" name="Picture 3" descr="Icon&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="3" name="Picture 3" descr="Icon&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1666875" cy="610870"/>
+                      <a:ext cx="440531" cy="704850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00631351">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251863552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="689CF427" wp14:editId="0B6F0EA7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>552450</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3790950</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6743700" cy="3629025"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6743700" cy="3629025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5709B600" w14:textId="77777777" w:rsidR="00343AC4" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="00343AC4">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Is your current home just a little bit more than you </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>need</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2A980D92" w14:textId="77777777" w:rsidR="00343AC4" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="00343AC4">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">If you’ve been considering </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>downsizing</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>, now is the right time. In a market like this, buyers are </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>eager</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and willing to pay for larger, more spacious homes.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="264D5F46" w14:textId="77777777" w:rsidR="00343AC4" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="00343AC4">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>I specialize in working with seniors to relocate to the perfect home. Not only will you get the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>highest price</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t> for your current home, but I make sure you’ll get the best price for your </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>new abode</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="014CD3FB" w14:textId="77777777" w:rsidR="00343AC4" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="00343AC4">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Don’t hesitate to take advantage of the market in your neighborhood by </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>selling now</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">! When you’re ready to downsize, I do everything possible to help you make the most out of it. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="77A542EC" w14:textId="77777777" w:rsidR="00343AC4" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="00343AC4">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="0D71BA"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00343AC4">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="0D71BA"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>Save money on a home that’s the perfect fit for you — give me a call today!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="499A3A42" w14:textId="4A498ECE" w:rsidR="00D864F7" w:rsidRDefault="00D864F7" w:rsidP="00D864F7"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="689CF427" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:43.5pt;margin-top:298.5pt;width:531pt;height:285.75pt;z-index:251863552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjQea5GQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815L3RLAcuAlcFDCS&#10;AE6RM02RlgCKw5K0JffrO6TkBWlPRS/UDGc0y3uPi4e2VuQorKtA53Q4SCkRmkNR6X1Of7ytv9xR&#10;4jzTBVOgRU5PwtGH5edPi8ZkYgQlqEJYgkW0yxqT09J7kyWJ46WomRuAERqDEmzNPLp2nxSWNVi9&#10;VskoTWdJA7YwFrhwDm+fuiBdxvpSCu5fpHTCE5VTnM3H08ZzF85kuWDZ3jJTVrwfg/3DFDWrNDa9&#10;lHpinpGDrf4oVVfcggPpBxzqBKSsuIg74DbD9MM225IZEXdBcJy5wOT+X1n+fNyaV0t8+xVaJDAA&#10;0hiXObwM+7TS1uGLkxKMI4SnC2yi9YTj5Ww+Gc9TDHGMjWej+3Q0DXWS6+/GOv9NQE2CkVOLvES4&#10;2HHjfJd6TgndNKwrpSI3SpMGW4ynafzhEsHiSmOP67DB8u2uJVVxs8gOihPuZ6Gj3hm+rnCGDXP+&#10;lVnkGudG/foXPKQC7AW9RUkJ9tff7kM+UoBRShrUTk7dzwOzghL1XSM598PJJIgtOpPpfISOvY3s&#10;biP6UD8CynOIL8XwaIZ8r86mtFC/o8xXoSuGmObYO6f+bD76TtH4TLhYrWISysswv9Fbw0PpgGpA&#10;+K19Z9b0NHhk8BnOKmPZBza63I6P1cGDrCJVAecO1R5+lGYku39GQfu3fsy6PvblbwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhALOd0SjhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyo04qUNMSpqkgVEoJDSy/cNvE2iYjXIXbbwNfjnMrtjXY0O5OtR9OJMw2utaxgPotAEFdWt1wr&#10;OHxsHxIQziNr7CyTgh9ysM5vbzJMtb3wjs57X4sQwi5FBY33fSqlqxoy6Ga2Jw63ox0M+iCHWuoB&#10;LyHcdHIRRUtpsOXwocGeioaqr/3JKHgttu+4Kxcm+e2Kl7fjpv8+fMZK3d+Nm2cQnkZ/NcNUP1SH&#10;PHQq7Ym1E52C5ClM8Qri1QSTYf64ClROtExikHkm/4/I/wAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAjQea5GQIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCzndEo4QAAAAwBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5709B600" w14:textId="77777777" w:rsidR="00343AC4" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="00343AC4">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Is your current home just a little bit more than you </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>need</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2A980D92" w14:textId="77777777" w:rsidR="00343AC4" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="00343AC4">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">If you’ve been considering </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>downsizing</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>, now is the right time. In a market like this, buyers are </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>eager</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and willing to pay for larger, more spacious homes.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="264D5F46" w14:textId="77777777" w:rsidR="00343AC4" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="00343AC4">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>I specialize in working with seniors to relocate to the perfect home. Not only will you get the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>highest price</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t> for your current home, but I make sure you’ll get the best price for your </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>new abode</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="014CD3FB" w14:textId="77777777" w:rsidR="00343AC4" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="00343AC4">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Don’t hesitate to take advantage of the market in your neighborhood by </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>selling now</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">! When you’re ready to downsize, I do everything possible to help you make the most out of it. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="77A542EC" w14:textId="77777777" w:rsidR="00343AC4" w:rsidRPr="00343AC4" w:rsidRDefault="00343AC4" w:rsidP="00343AC4">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="0D71BA"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00343AC4">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="0D71BA"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>Save money on a home that’s the perfect fit for you — give me a call today!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="499A3A42" w14:textId="4A498ECE" w:rsidR="00D864F7" w:rsidRDefault="00D864F7" w:rsidP="00D864F7"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00631351">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251864576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78085D68" wp14:editId="379CE524">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="margin">
+                  <wp:posOffset>367030</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6305550" cy="809625"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Text Box 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6305550" cy="809625"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="02B48510" w14:textId="1D0F8869" w:rsidR="00631351" w:rsidRPr="00631351" w:rsidRDefault="00631351" w:rsidP="00631351">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:textAlignment w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ITC Avant Garde Std Md" w:hAnsi="ITC Avant Garde Std Md" w:cs="ITC Avant Garde Std Md"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="1F78FF"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00631351">
+                              <w:rPr>
+                                <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                              <w:t>Now is the time to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00631351">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ITC Avant Garde Std Md" w:hAnsi="ITC Avant Garde Std Md" w:cs="ITC Avant Garde Std Md"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0071BC"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00631351">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ITC Avant Garde Std Md" w:hAnsi="ITC Avant Garde Std Md" w:cs="ITC Avant Garde Std Md"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0D71BA"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
+                              </w:rPr>
+                              <w:t>downsize!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7D6EC370" w14:textId="77777777" w:rsidR="00D864F7" w:rsidRDefault="00D864F7"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="78085D68" id="Text Box 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:28.9pt;width:496.5pt;height:63.75pt;z-index:251864576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrOP8LGQIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdYacYqsRYYB&#10;QVsgLXpWZCk2IImapMTOfv0oOV/rdhp2kUmRfiTfo2Z3nVZkL5xvwJR0OMgpEYZD1ZhtSV9flp9u&#10;KPGBmYopMKKkB+Hp3fzjh1lrCzGCGlQlHEEQ44vWlrQOwRZZ5nktNPMDsMJgUILTLKDrtlnlWIvo&#10;WmWjPJ9mLbjKOuDCe7x96IN0nvClFDw8SelFIKqk2FtIp0vnJp7ZfMaKrWO2bvixDfYPXWjWGCx6&#10;hnpggZGda/6A0g134EGGAQedgZQNF2kGnGaYv5tmXTMr0ixIjrdnmvz/g+WP+7V9diR0X6FDASMh&#10;rfWFx8s4Tyedjl/slGAcKTycaRNdIBwvp5/zyWSCIY6xm/x2OppEmOzyt3U+fBOgSTRK6lCWxBbb&#10;r3zoU08psZiBZaNUkkYZ0sYKCP9bBMGVwRqXXqMVuk1Hmqqko9McG6gOOJ6DXnlv+bLBHlbMh2fm&#10;UGpsG9c3POEhFWAtOFqU1OB+/u0+5qMCGKWkxdUpqf+xY05Qor4b1OZ2OB7HXUvOePJlhI67jmyu&#10;I2an7wG3c4gPxfJkxvygTqZ0oN9wyxexKoaY4Vi7pOFk3od+ofGVcLFYpCTcLsvCyqwtj9CRu8jw&#10;S/fGnD3KEFDARzgtGSveqdHn9qwvdgFkk6SKPPesHunHzUxiH19RXP1rP2Vd3vr8FwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKgVFdPeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj71Ow0AQhHsk3uG0&#10;SHTkTCKDY3yOIksREoIiIQ3d2rexLe7H+C6J4elZqlDOzmjm22I1WSNONIbeOwX3swQEucbr3rUK&#10;9u+buwxEiOg0Gu9IwTcFWJXXVwXm2p/dlk672AoucSFHBV2MQy5laDqyGGZ+IMfewY8WI8uxlXrE&#10;M5dbI+dJ8iAt9o4XOhyo6qj53B2tgpdq84bbem6zH1M9vx7Ww9f+I1Xq9mZaP4GINMVLGP7wGR1K&#10;Zqr90ekgjAJ+JCpIH5mf3eVywYeaY1m6AFkW8j9/+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBrOP8LGQIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCoFRXT3gAAAAcBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="02B48510" w14:textId="1D0F8869" w:rsidR="00631351" w:rsidRPr="00631351" w:rsidRDefault="00631351" w:rsidP="00631351">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:textAlignment w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="ITC Avant Garde Std Md" w:hAnsi="ITC Avant Garde Std Md" w:cs="ITC Avant Garde Std Md"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="1F78FF"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00631351">
+                        <w:rPr>
+                          <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                        <w:t>Now is the time to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00631351">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ITC Avant Garde Std Md" w:hAnsi="ITC Avant Garde Std Md" w:cs="ITC Avant Garde Std Md"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0071BC"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00631351">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ITC Avant Garde Std Md" w:hAnsi="ITC Avant Garde Std Md" w:cs="ITC Avant Garde Std Md"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0D71BA"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
+                        </w:rPr>
+                        <w:t>downsize!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7D6EC370" w14:textId="77777777" w:rsidR="00D864F7" w:rsidRDefault="00D864F7"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin" anchory="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00631351">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D6C6C69" wp14:editId="25C20A51">
             <wp:extent cx="7792641" cy="3667125"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="A drawing of a house&#10;&#10;Description automatically generated with low confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="A drawing of a house&#10;&#10;Description automatically generated with low confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
@@ -1495,157 +1247,159 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="7804567" cy="3672737"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D94768" w:rsidSect="00D864F7">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="02040503050306020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AvantGarde Bk BT">
     <w:panose1 w:val="020B0402020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITC Avant Garde Std Md">
     <w:panose1 w:val="020B0802020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004046DF"/>
+    <w:rsid w:val="00343AC4"/>
     <w:rsid w:val="004046DF"/>
     <w:rsid w:val="00631351"/>
+    <w:rsid w:val="006A025B"/>
     <w:rsid w:val="00D864F7"/>
     <w:rsid w:val="00D94768"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="748E52EE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9B538899-B056-43E3-86FC-9D5D9BEB75EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1723,98 +1477,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2059,58 +1816,58 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BoldColor">
     <w:name w:val="Bold Color"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00631351"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F78FF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>