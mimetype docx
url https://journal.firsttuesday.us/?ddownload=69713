--- v0 (2026-01-08)
+++ v1 (2026-09-06)
@@ -1,1845 +1,1054 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F5BCA8C" w14:textId="0E497FE9" w:rsidR="00A06026" w:rsidRDefault="004F3DE9" w:rsidP="004A3407">
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3F5BCA8C" w14:textId="3E59E140" w:rsidR="00A06026" w:rsidRPr="007D61F5" w:rsidRDefault="00711395" w:rsidP="007D61F5">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1312FFFC" wp14:editId="18539394">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BD750FD" wp14:editId="048D9E93">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>427990</wp:posOffset>
+                  <wp:posOffset>238125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4276090</wp:posOffset>
+                  <wp:posOffset>3580765</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5686425" cy="9525"/>
-[...73 lines deleted...]
-                <wp:extent cx="7124700" cy="4552950"/>
+                <wp:extent cx="7315200" cy="4124325"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Text Box 2"/>
+                <wp:docPr id="1793419574" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7124700" cy="4552950"/>
+                          <a:ext cx="7315200" cy="4124325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4B69D4C8" w14:textId="77777777" w:rsidR="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                          <w:p w14:paraId="466445D3" w14:textId="77777777" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-                                <w:szCs w:val="62"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...14 lines deleted...]
-                              <w:t>on your rental property</w:t>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Are you reaping the full benefits of your rental property? Whether you currently own a rental property or are considering one as an investment, here are some income tax write-offs you deduct from your rental income:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="74A2A801" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
-[...24 lines deleted...]
-                          <w:p w14:paraId="1F1432EA" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                          <w:p w14:paraId="0FD77E55" w14:textId="77777777" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...8 lines deleted...]
-                                <w:color w:val="000000"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004A3407">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>mortgage interest</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                                <w:color w:val="000000"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> — if you carry a mortgage on your rental, you are eligible to deduct the interest from your rental income;</w:t>
+                              <w:t xml:space="preserve"> — when you have a mortgage on your rental, you deduct the accrued interest you pay from your rental income;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="64F1FAEB" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                          <w:p w14:paraId="59162BB7" w14:textId="77777777" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...8 lines deleted...]
-                                <w:color w:val="000000"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004A3407">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>ordinary and necessary expenses</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                                <w:color w:val="000000"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> — costs paid to maintain and manage your property may be deducted, including maintenance, repairs, insurance and advertising;</w:t>
+                              <w:t xml:space="preserve"> — costs incurred to maintain and manage your property are deducted from rental income including maintenance, repairs, insurance and advertising;</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="32340740" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                          <w:p w14:paraId="4297E518" w14:textId="5EF20E3A" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...8 lines deleted...]
-                                <w:color w:val="000000"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004A3407">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>depreciation</w:t>
+                              <w:t>property taxes</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                                <w:color w:val="000000"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> — renovations to improve the property beyond its original condition aren’t deductible, but they may be offset through depreciation, which is deductible; and</w:t>
+                              <w:t xml:space="preserve"> —</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00763F8C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">deduct those fully from rental income; and </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="11070216" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                          <w:p w14:paraId="583CACD9" w14:textId="77777777" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="2"/>
+                                <w:numId w:val="3"/>
                               </w:numPr>
-                              <w:suppressAutoHyphens/>
-[...8 lines deleted...]
-                                <w:color w:val="000000"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004A3407">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>property taxes</w:t>
+                              <w:t>depreciation</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                                <w:color w:val="000000"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> — just like with your principal residence, you may be able to deduct limited property tax payments.</w:t>
+                              <w:t xml:space="preserve"> — expenses do not include the cost of renovations to upgrade income property beyond its original condition. However, you do recover upgrade expenses after depreciation deducts from your rental income.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="54E7C5AE" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                          <w:p w14:paraId="2ABFE696" w14:textId="77777777" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                             <w:pPr>
-                              <w:autoSpaceDE w:val="0"/>
-[...7 lines deleted...]
-                                <w:color w:val="000000"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                                <w:color w:val="000000"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">When you sell your rental property, research </w:t>
+                              <w:t xml:space="preserve">When you sell your rental property, get advice on </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004A3407">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>§1031 exchanges</w:t>
+                              <w:t>§1031 property replacement plans</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                                <w:color w:val="000000"/>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>, which allow you to defer capital gains taxes paid upon the sale when you purchase a similar replacement property.</w:t>
+                              <w:t xml:space="preserve">. §1031 plans allow you to avoid capital gains taxes as profit when you properly handle the net sales proceeds and acquire a replacement income property. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7F72448B" w14:textId="5A978D2F" w:rsidR="00DA27AD" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                          <w:p w14:paraId="49EC046D" w14:textId="1EFDD599" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...2 lines deleted...]
-                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004A3407">
-[...3 lines deleted...]
-                              <w:t>Are you interested in talking more about buying or selling investment property? Contact me for more information!</w:t>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Are you interested in talking more about buying or selling income or business-use property? Contact me for more detailed information!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="2510DB28" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="5BD750FD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:27.75pt;margin-top:298.5pt;width:561pt;height:358.5pt;z-index:251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpldcdLwIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whkUNqIULFWTJNQ&#10;WwmmPhvHJpFsn2cbEvbX7+wAZd2epr0457vz/fi+u8zuO63IQTjfgCnpaDCkRBgOVWN2Jf2+WX66&#10;pcQHZiqmwIiSHoWn9/OPH2atLUQONahKOIJBjC9aW9I6BFtkmee10MwPwAqDRglOs4BXt8sqx1qM&#10;rlWWD4c3WQuusg648B61j72RzlN8KQUPz1J6EYgqKdYW0unSuY1nNp+xYueYrRt+KoP9QxWaNQaT&#10;XkI9ssDI3jV/hNINd+BBhgEHnYGUDRepB+xmNHzXzbpmVqReEBxvLzD5/xeWPx1eHGmqkuaUGKaR&#10;oo3oAvkCHckjOq31BTqtLbqFDtXI8lnvURmb7qTT8YvtELQjzscLtjEYR+V0lI+nQzRxtI0nk/xu&#10;ktDP3p5b58NXAZpEoaQOyUuYssPKBywFXc8uMZuBZaNUIlAZ0pb05jOG/M2CL5TBh7GJvtgohW7b&#10;pZYvjWyhOmJ/Dvr58JYvG6xhxXx4YQ4HAuvGIQ/PeEgFmAtOEiU1uJ9/00d/5AmtlLQ4YCX1P/bM&#10;CUrUN4MM3o3G4ziR6TKeTHO8uGvL9tpi9voBcIZHuE6WJzH6B3UWpQP9iruwiFnRxAzH3CUNZ/Eh&#10;9GOPu8TFYpGccAYtCyuztjyGjthFhDfdK3P2RENABp/gPIqseMdG79ujvtgHkE2iKuLco3qCH+c3&#10;MXjatbgg1/fk9fZHmP8CAAD//wMAUEsDBBQABgAIAAAAIQC+HdAZ4gAAAAwBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9PT4NAEMXvJn6HzZh4swtVpCJL05A0JsYeWnvxtrBTILKzyG5b9NM7Pelp/r28&#10;+b18OdlenHD0nSMF8SwCgVQ701GjYP++vluA8EGT0b0jVPCNHpbF9VWuM+POtMXTLjSCTchnWkEb&#10;wpBJ6esWrfYzNyDx7eBGqwOPYyPNqM9sbns5j6JHaXVH/KHVA5Yt1p+7o1XwWq43elvN7eKnL1/e&#10;Dqvha/+RKHV7M62eQQScwp8YLviMDgUzVe5IxoteQZIkrOT6lHKmiyBOU15V3N3HDxHIIpf/QxS/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOmV1x0vAgAAWQQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL4d0BniAAAADAEAAA8AAAAAAAAAAAAA&#10;AAAAiQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:18.75pt;margin-top:281.95pt;width:8in;height:324.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa2V2fGAIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC817K8JK1gOXATuCgQ&#10;JAGcImeaIi0BJIclaUvu13dIyQvSnopeqBnOaJb3Hhd3nVbkIJxvwJQ0H40pEYZD1ZhdSX+8rj99&#10;psQHZiqmwIiSHoWnd8uPHxatLcQEalCVcASLGF+0tqR1CLbIMs9roZkfgRUGgxKcZgFdt8sqx1qs&#10;rlU2GY9vshZcZR1w4T3ePvRBukz1pRQ8PEvpRSCqpDhbSKdL5zae2XLBip1jtm74MAb7hyk0aww2&#10;PZd6YIGRvWv+KKUb7sCDDCMOOgMpGy7SDrhNPn63zaZmVqRdEBxvzzD5/1eWPx029sWR0H2FDgmM&#10;gLTWFx4v4z6ddDp+cVKCcYTweIZNdIFwvLyd5nPkghKOsVk+mU0n81gnu/xunQ/fBGgSjZI65CXB&#10;xQ6PPvSpp5TYzcC6USpxowxpS3oznY/TD+cIFlcGe1yGjVbott2wwRaqIy7moOfcW75usPkj8+GF&#10;OSQZB0bhhmc8pAJsAoNFSQ3u19/uYz5ij1FKWhRNSf3PPXOCEvXdICtf8tksqiw5s/ntBB13Hdle&#10;R8xe3wPqMscnYnkyY35QJ1M60G+o71XsiiFmOPYuaTiZ96GXMr4PLlarlIS6siw8mo3lsXSEM0L7&#10;2r0xZwf8A1L3BCd5seIdDX1uT8RqH0A2iaMIcI/qgDtqMrE8vJ8o+ms/ZV1e+fI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEAFyCz3OMAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;7KjzICVN41RVpAoJ0UVLN91NYjeJiO0Qu23g65muYDePoztn8tWke3ZRo+usERDOAmDK1FZ2phFw&#10;+Ng8pcCcRyOxt0YJ+FYOVsX9XY6ZtFezU5e9bxiFGJehgNb7IePc1a3S6GZ2UIZ2Jztq9NSODZcj&#10;Xilc9zwKgjnX2Bm60OKgylbVn/uzFvBWbra4qyKd/vTl6/tpPXwdjokQjw/TegnMq8n/wXDTJ3Uo&#10;yKmyZyMd6wXELwmRApJ5vAB2A8J0QaOKqiiMn4EXOf//RPELAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA2tldnxgCAAAtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAFyCz3OMAAAAMAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4B69D4C8" w14:textId="77777777" w:rsidR="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                    <w:p w14:paraId="466445D3" w14:textId="77777777" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...5 lines deleted...]
-                          <w:szCs w:val="62"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...14 lines deleted...]
-                        <w:t>on your rental property</w:t>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Are you reaping the full benefits of your rental property? Whether you currently own a rental property or are considering one as an investment, here are some income tax write-offs you deduct from your rental income:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="74A2A801" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
-[...24 lines deleted...]
-                    <w:p w14:paraId="1F1432EA" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                    <w:p w14:paraId="0FD77E55" w14:textId="77777777" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...8 lines deleted...]
-                          <w:color w:val="000000"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004A3407">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>mortgage interest</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                          <w:color w:val="000000"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> — if you carry a mortgage on your rental, you are eligible to deduct the interest from your rental income;</w:t>
+                        <w:t xml:space="preserve"> — when you have a mortgage on your rental, you deduct the accrued interest you pay from your rental income;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="64F1FAEB" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                    <w:p w14:paraId="59162BB7" w14:textId="77777777" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...8 lines deleted...]
-                          <w:color w:val="000000"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004A3407">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>ordinary and necessary expenses</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                          <w:color w:val="000000"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> — costs paid to maintain and manage your property may be deducted, including maintenance, repairs, insurance and advertising;</w:t>
+                        <w:t xml:space="preserve"> — costs incurred to maintain and manage your property are deducted from rental income including maintenance, repairs, insurance and advertising;</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="32340740" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                    <w:p w14:paraId="4297E518" w14:textId="5EF20E3A" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...8 lines deleted...]
-                          <w:color w:val="000000"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004A3407">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>depreciation</w:t>
+                        <w:t>property taxes</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                          <w:color w:val="000000"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> — renovations to improve the property beyond its original condition aren’t deductible, but they may be offset through depreciation, which is deductible; and</w:t>
+                        <w:t xml:space="preserve"> —</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00763F8C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">deduct those fully from rental income; and </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="11070216" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                    <w:p w14:paraId="583CACD9" w14:textId="77777777" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="2"/>
+                          <w:numId w:val="3"/>
                         </w:numPr>
-                        <w:suppressAutoHyphens/>
-[...8 lines deleted...]
-                          <w:color w:val="000000"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004A3407">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>property taxes</w:t>
+                        <w:t>depreciation</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                          <w:color w:val="000000"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> — just like with your principal residence, you may be able to deduct limited property tax payments.</w:t>
+                        <w:t xml:space="preserve"> — expenses do not include the cost of renovations to upgrade income property beyond its original condition. However, you do recover upgrade expenses after depreciation deducts from your rental income.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="54E7C5AE" w14:textId="77777777" w:rsidR="004A3407" w:rsidRPr="004A3407" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                    <w:p w14:paraId="2ABFE696" w14:textId="77777777" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                       <w:pPr>
-                        <w:autoSpaceDE w:val="0"/>
-[...7 lines deleted...]
-                          <w:color w:val="000000"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                          <w:color w:val="000000"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">When you sell your rental property, research </w:t>
+                        <w:t xml:space="preserve">When you sell your rental property, get advice on </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004A3407">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>§1031 exchanges</w:t>
+                        <w:t>§1031 property replacement plans</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004A3407">
-[...2 lines deleted...]
-                          <w:color w:val="000000"/>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>, which allow you to defer capital gains taxes paid upon the sale when you purchase a similar replacement property.</w:t>
+                        <w:t xml:space="preserve">. §1031 plans allow you to avoid capital gains taxes as profit when you properly handle the net sales proceeds and acquire a replacement income property. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7F72448B" w14:textId="5A978D2F" w:rsidR="00DA27AD" w:rsidRDefault="004A3407" w:rsidP="004A3407">
+                    <w:p w14:paraId="49EC046D" w14:textId="1EFDD599" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5" w:rsidP="007D61F5">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...2 lines deleted...]
-                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004A3407">
-[...3 lines deleted...]
-                        <w:t>Are you interested in talking more about buying or selling investment property? Contact me for more information!</w:t>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Are you interested in talking more about buying or selling income or business-use property? Contact me for more detailed information!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007D61F5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251628032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FB43E20" wp14:editId="7ADBB480">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F4AE6F8" wp14:editId="2C98579C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>1685925</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3514725</wp:posOffset>
+                  <wp:posOffset>8172450</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7772400" cy="4638675"/>
-                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:extent cx="3076575" cy="1457325"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Rectangle 4"/>
+                <wp:docPr id="1112467230" name="Text Box 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7772400" cy="4638675"/>
+                          <a:ext cx="3076575" cy="1457325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...4 lines deleted...]
-                        <a:ln>
+                        <a:noFill/>
+                        <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...15 lines deleted...]
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5D95F016" w14:textId="6B27554D" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2E9529AA" w14:textId="3B353857" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:hyperlink r:id="rId5" w:history="1">
+                              <w:r w:rsidRPr="007D61F5">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>Youremail@mail.com</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007D61F5">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...1 lines deleted...]
-                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="75F14D1B" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:276.75pt;width:612pt;height:365.25pt;z-index:251628032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyFRW+owIAAKYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kbtMGdYogRYcB&#10;RRu0HXpWZCk2IIuapMTJfv0oyXY/T8MusiiSj+QzycurQ6vIXljXgC7p5CSnRGgOVaO3Jf31dPPt&#10;nBLnma6YAi1KehSOXi2+frnszFxMoQZVCUsQRLt5Z0pae2/mWeZ4LVrmTsAIjUoJtmUeRbvNKss6&#10;RG9VNs3zs6wDWxkLXDiHr9dJSRcRX0rB/b2UTniiSoq5+XjaeG7CmS0u2Xxrmakb3qfB/iGLljUa&#10;g45Q18wzsrPNB6i24RYcSH/Coc1AyoaLWANWM8nfVfNYMyNiLUiOMyNN7v/B8rv92pKmKmlBiWYt&#10;/qIHJI3prRKkCPR0xs3R6tGsbS85vIZaD9K24YtVkEOk9DhSKg6ecHyczWbTIkfmOeqKs+/nZ7PT&#10;gJq9uBvr/A8BLQmXkloMH6lk+1vnk+lgEqI5UE110ygVBbvdrJQlexb+bz7LV3nyVaZm6fU0vzjv&#10;I7pkHaO/gVE6gGkIsClieMlC6anYePNHJYKd0g9CImdY3jRGi90qxjwY50L7SVLVrBJDIjkSkeBH&#10;j5hLBAzIEuOP2D1AmISP2Ammtw+uIjb76JxoGMOkDIbEkvPoESOD9qNz22iwn1WmsKo+crIfSErU&#10;BJY2UB2xoyykUXOG3zT4X2+Z82tmcbawF3Bf+Hs8pIKupNDfKKnB/vnsPdhjy6OWkg5ntaTu945Z&#10;QYn6qXEYLiZFEYY7CsXpbIqCfa3ZvNboXbsCbJcJbibD4zXYezVcpYX2GdfKMkRFFdMcY5eUezsI&#10;K592CC4mLpbLaIYDbZi/1Y+GB/DAaujbp8Mzs6Zvbo9zcQfDXLP5ux5PtsFTw3LnQTZxAF547fnG&#10;ZRAbp19cYdu8lqPVy3pd/AUAAP//AwBQSwMEFAAGAAgAAAAhAHKqLkPeAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdUgxlBCnAqRekFBF6Qe48TaJGq+j2G3N37M50dvs&#10;zmr2TblMrhcnHEPnScPDLAOBVHvbUaNh+7O6X4AI0ZA1vSfU8IsBltX1VWkK68/0jadNbASHUCiM&#10;hjbGoZAy1C06E2Z+QGJv70dnIo9jI+1ozhzuepln2ZN0piP+0JoBP1qsD5uj0/DZqncV5qt0tw37&#10;9XOiF3tYf2l9e5PeXkFETPH/GCZ8RoeKmXb+SDaIXgMXiRqUmisQk53nj7zaTWrBSlalvKxQ/QEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDyFRW+owIAAKYFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQByqi5D3gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AP0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACAYAAAAA&#10;" fillcolor="#0070c0" stroked="f" strokeweight="2pt">
-[...1 lines deleted...]
-              </v:rect>
+              <v:shape w14:anchorId="1F4AE6F8" id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:132.75pt;margin-top:643.5pt;width:242.25pt;height:114.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBygCTDGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815LXtILlwE3gooCR&#10;BHCKnGmKtAhQHJakLblf3yHlDWlPRS/UDGc0y3uP8/uu0eQgnFdgSjoc5JQIw6FSZlfSH6+rT58p&#10;8YGZimkwoqRH4en94uOHeWsLMYIadCUcwSLGF60taR2CLbLM81o0zA/ACoNBCa5hAV23yyrHWqze&#10;6GyU57OsBVdZB1x4j7ePfZAuUn0pBQ/PUnoRiC4pzhbS6dK5jWe2mLNi55itFT+Nwf5hioYpg00v&#10;pR5ZYGTv1B+lGsUdeJBhwKHJQErFRdoBtxnm77bZ1MyKtAuC4+0FJv//yvKnw8a+OBK6r9AhgRGQ&#10;1vrC42Xcp5OuiV+clGAcITxeYBNdIBwvx/ndbHo3pYRjbDiZ3o1H01gnu/5unQ/fBDQkGiV1yEuC&#10;ix3WPvSp55TYzcBKaZ240Ya0JZ2Np3n64RLB4tpgj+uw0QrdtiOqullkC9UR93PQU+8tXymcYc18&#10;eGEOucaVUL/hGQ+pAXvByaKkBvfrb/cxHynAKCUtaqek/ueeOUGJ/m6QnC/DySSKLTmIxwgddxvZ&#10;3kbMvnkAlOcQX4rlyYz5QZ9N6aB5Q5kvY1cMMcOxd0nD2XwIvaLxmXCxXKYklJdlYW02lsfSEdWI&#10;8Gv3xpw90RCQwSc4q4wV79joc3s+lvsAUiWqIs49qif4UZqJ7NMzitq/9VPW9bEvfgMAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHd3JHzjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;lbhRp5GcRiFOVUWqkBAcWnrh5sRuEtVeh9htA1/PcoLb7s5o9k25mZ1lVzOFwaOE1TIBZrD1esBO&#10;wvF995gDC1GhVtajkfBlAmyq+7tSFdrfcG+uh9gxCsFQKAl9jGPBeWh741RY+tEgaSc/ORVpnTqu&#10;J3WjcGd5miQZd2pA+tCr0dS9ac+Hi5PwUu/e1L5JXf5t6+fX03b8PH4IKR8W8/YJWDRz/DPDLz6h&#10;Q0VMjb+gDsxKSDMhyEpCmq+pFVnWIqGhoZNYZQJ4VfL/LaofAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHKAJMMZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHd3JHzjAAAADQEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5D95F016" w14:textId="6B27554D" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2E9529AA" w14:textId="3B353857" w:rsidR="007D61F5" w:rsidRPr="007D61F5" w:rsidRDefault="007D61F5">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:hyperlink r:id="rId6" w:history="1">
+                        <w:r w:rsidRPr="007D61F5">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>Youremail@mail.com</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D61F5">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...377 lines deleted...]
-      <w:r w:rsidR="00B01585" w:rsidRPr="00DA27AD">
+      <w:r w:rsidR="007D61F5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251636224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08CB8647" wp14:editId="41C58461">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55C9E626" wp14:editId="0718A901">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5446395</wp:posOffset>
+              <wp:posOffset>5314950</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8978265</wp:posOffset>
+              <wp:posOffset>8937625</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1666875" cy="610870"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:extent cx="2038350" cy="679450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="10" name="Picture 10"/>
+            <wp:docPr id="1874022088" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1874022088" name="Picture 1874022088"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1666875" cy="610870"/>
+                      <a:ext cx="2038350" cy="679450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00B01585" w:rsidRPr="00DA27AD">
-[...405 lines deleted...]
-      <w:r w:rsidR="00B01585" w:rsidRPr="00DA27AD">
+      <w:r w:rsidR="007D61F5">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251630080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52C08605" wp14:editId="001F7468">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06A138A4" wp14:editId="4F6C72EE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>685165</wp:posOffset>
+              <wp:posOffset>428624</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8429625</wp:posOffset>
+              <wp:posOffset>8181975</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="838835" cy="1218565"/>
-            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:extent cx="989639" cy="1438275"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="13" name="Picture 13"/>
+            <wp:docPr id="1630701781" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 10"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1630701781" name="Picture 1630701781"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="838835" cy="1218565"/>
+                      <a:ext cx="993358" cy="1443680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="007D61F5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E354A16" wp14:editId="1E8DE44D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8255</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="7772400" cy="3432175"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="496059494" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="496059494" name="Picture 496059494"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7772400" cy="3432175"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A06026" w:rsidSect="00DA27AD">
+    <w:sectPr w:rsidR="00A06026" w:rsidRPr="007D61F5" w:rsidSect="00DA27AD">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="02040503050306020203"/>
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bebas Neue">
-    <w:panose1 w:val="020B0606020202050201"/>
+  <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
+    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A000002F" w:usb1="0000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03101F18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21168984"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1910,50 +1119,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11C570DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A27A9472"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F4819F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CFAC9C52"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2022,129 +1344,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="628705093">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1017775496">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1477576093">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DA27AD"/>
+    <w:rsid w:val="003A41AC"/>
     <w:rsid w:val="004A3407"/>
     <w:rsid w:val="004F3DE9"/>
+    <w:rsid w:val="00711395"/>
+    <w:rsid w:val="007438F7"/>
+    <w:rsid w:val="00763F8C"/>
+    <w:rsid w:val="007D61F5"/>
     <w:rsid w:val="009A6CEB"/>
     <w:rsid w:val="00A06026"/>
     <w:rsid w:val="00B01585"/>
     <w:rsid w:val="00DA27AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3390948C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{14BEE009-8E2E-4CF5-ADA7-758A5E0DC07C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2206,98 +1536,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2474,51 +1807,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2564,62 +1896,85 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Bold">
     <w:name w:val="Bold"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004A3407"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004A3407"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D61F5"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D61F5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Youremail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Youremail@mail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2869,68 +2224,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>11</Characters>
+  <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11</CharactersWithSpaces>
+  <CharactersWithSpaces>5</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Giang Hoang</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>