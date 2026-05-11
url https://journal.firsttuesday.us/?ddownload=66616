--- v0 (2025-11-19)
+++ v1 (2026-05-11)
@@ -1,732 +1,658 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7D474C3B" w14:textId="7D3AA79B" w:rsidR="0035587B" w:rsidRDefault="00E527E8">
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:p w14:paraId="7D474C3B" w14:textId="2A514998" w:rsidR="0035587B" w:rsidRDefault="004B6B5D">
       <w:r w:rsidRPr="00EB51DD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B11138D" wp14:editId="2293F600">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10612663" wp14:editId="5BDD884D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1790700</wp:posOffset>
+                  <wp:posOffset>342900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7943850</wp:posOffset>
+                  <wp:posOffset>5248275</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3162300" cy="1513840"/>
+                <wp:extent cx="215265" cy="266700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="12" name="Text Box 12"/>
+                <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3162300" cy="1513840"/>
+                          <a:ext cx="215265" cy="266700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
-                        <a:effectLst/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1D3138BE" w14:textId="77777777" w:rsidR="00EB51DD" w:rsidRPr="007562E8" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
+                          <w:p w14:paraId="7D565F3F" w14:textId="225E4EDC" w:rsidR="00EB51DD" w:rsidRPr="00EB51DD" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
                             <w:pPr>
-                              <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:rPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007562E8">
-                              <w:rPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
-                                <w:sz w:val="20"/>
-[...145 lines deleted...]
-                              <w:t xml:space="preserve"> #</w:t>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>3</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="3B11138D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="10612663" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 12" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:141pt;margin-top:625.5pt;width:249pt;height:119.2pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXba3YggIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5svKI3YoBREVQkB&#10;KlScHa9NVvV6XNtJNv31ffZmk4j2QtXLrj3zZjzz5uPism0MWysfarIlH54MOFNWUlXbl5J/f7r5&#10;cM5ZiMJWwpBVJd+qwC9n799dbNxUjWhJplKewYkN040r+TJGNy2KIJeqEeGEnLJQavKNiLj6l6Ly&#10;YgPvjSlGg8FZsSFfOU9ShQDpdafks+xfayXjvdZBRWZKjthi/vr8XaRvMbsQ0xcv3LKWuzDEP0TR&#10;iNri0b2raxEFW/n6D1dNLT0F0vFEUlOQ1rVUOQdkMxy8yuZxKZzKuYCc4PY0hf/nVt6tHzyrK9Ru&#10;xJkVDWr0pNrIPlPLIAI/GxemgD06AGMLObC9PECY0m61b9IfCTHowfR2z27yJiEcD89G4wFUErrh&#10;6XB8Psn8Fwdz50P8oqhh6VByj/JlVsX6NkSEAmgPSa9ZuqmNySU0lm1KfjY+HWSDvQYWxiasys2w&#10;c5NS6kLPp7g1KmGM/aY0yMgZJEFuQ3VlPFsLNJCQUtmYk89+gU4ojSDeYrjDH6J6i3GXR/8y2bg3&#10;bmpLPmf/KuzqRx+y7vAg8ijvdIztos1dMOkru6Bqi4J76kYmOHlToyi3IsQH4TEjKCTmPt7jow2B&#10;fNqdOFuS//U3ecKjdaHlbIOZK3n4uRJecWa+WjT1p+EELcFivkxOP45w8ceaxbHGrporQlWG2DBO&#10;5mPCR9MftafmGethnl6FSliJt0se++NV7DYB1otU83kGYSydiLf20cnkOhUptdxT+yy82/VlREvf&#10;UT+dYvqqPTtssrQ0X0XSde7dxHPH6o5/jHRu6d36STvj+J5RhyU5+w0AAP//AwBQSwMEFAAGAAgA&#10;AAAhABYXGcThAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPxD9YicaNOrRZMiFNV&#10;kSokBIeWXrg58TaJ8CPEbhv4epZTuc3sjGZnitXkLDvhGPvgFcxnGTD0TTC9bxXs3zd3ElhM2htt&#10;g0cF3xhhVV5fFTo34ey3eNqlllGIj7lW0KU05JzHpkOn4ywM6Ek7hNHpRHRsuRn1mcKd5SLL7rnT&#10;vacPnR6w6rD53B2dgpdq86a3tXDyx1bPr4f18LX/WCp1ezOtn4AlnNLFDH/1qTqU1KkOR28iswqE&#10;FLQlkSCWc0JkeZAZgZpOC/m4AF4W/P+K8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCX&#10;ba3YggIAAGwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAWFxnE4QAAAA0BAAAPAAAAAAAAAAAAAAAAANwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:27pt;margin-top:413.25pt;width:16.95pt;height:21pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCngOacFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+x4SdpZcaqsVaZJ&#10;UVspnfpMMMSWMJcBiZ39+l2w86GuT9Ve4MK93I9zDvO7rlHkIKyrQRd0PEopEZpDWetdQX+9rL7c&#10;UuI80yVToEVBj8LRu8XnT/PW5CKDClQpLMEk2uWtKWjlvcmTxPFKNMyNwAiNTgm2YR6PdpeUlrWY&#10;vVFJlqazpAVbGgtcOIe3D72TLmJ+KQX3T1I64YkqKPbm42rjug1rspizfGeZqWo+tME+0EXDao1F&#10;z6kemGdkb+t/UjU1t+BA+hGHJgEpay7iDDjNOH0zzaZiRsRZEBxnzjC5/5eWPx425tkS332HDgkM&#10;gLTG5Q4vwzydtE3YsVOCfoTweIZNdJ5wvMzG02w2pYSjK5vNbtIIa3J5bKzzPwQ0JBgFtchKBIsd&#10;1s5jQQw9hYRaGla1UpEZpUlb0NnXaRofnD34Qml8eGk1WL7bdkP/WyiPOJaFnnFn+KrG4mvm/DOz&#10;SDFOgrL1T7hIBVgEBouSCuyf9+5DPCKPXkpalExB3e89s4IS9VMjJ9/Gk0nQWDxMpjcZHuy1Z3vt&#10;0fvmHlCVY/wghkczxHt1MqWF5hXVvQxV0cU0x9oF9Sfz3vdCxt/BxXIZg1BVhvm13hgeUgc4A7Qv&#10;3SuzZsDfI3GPcBIXy9/Q0Mf2RCz3HmQdOQoA96gOuKMiI3XD7wmSvz7HqMsfX/wFAAD//wMAUEsD&#10;BBQABgAIAAAAIQBHWzey4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qENEgglxqipShYTKoaUXbpvYTSLsdYjdNvD1uCc4jVYzmn1TLmdr2ElPfnAk4X6RANPUOjVQJ2H/&#10;vr4TwHxAUmgcaQnf2sOyur4qsVDuTFt92oWOxRLyBUroQxgLzn3ba4t+4UZN0Tu4yWKI59RxNeE5&#10;llvD0yTJucWB4oceR133uv3cHa2E13r9htsmteLH1C+bw2r82n9kUt7ezKtnYEHP4S8MF/yIDlVk&#10;atyRlGdGQvYQpwQJIs0zYDEgHp+ANVFzkQGvSv5/QfULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAp4DmnBcCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAR1s3suEAAAAJAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1D3138BE" w14:textId="77777777" w:rsidR="00EB51DD" w:rsidRPr="007562E8" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
+                    <w:p w14:paraId="7D565F3F" w14:textId="225E4EDC" w:rsidR="00EB51DD" w:rsidRPr="00EB51DD" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
                       <w:pPr>
-                        <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:rPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007562E8">
-                        <w:rPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:b/>
-                          <w:sz w:val="20"/>
-[...145 lines deleted...]
-                        <w:t xml:space="preserve"> #</w:t>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>3</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00EB51DD">
-[...175 lines deleted...]
-      <w:r w:rsidR="00EB51DD">
+      <w:r w:rsidR="00294DCE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57F1EBC3" wp14:editId="659E826D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57F1EBC3" wp14:editId="4C261B12">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>447675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>6200775</wp:posOffset>
+                  <wp:posOffset>6076950</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6848475" cy="981075"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:extent cx="6848475" cy="1009650"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6848475" cy="981075"/>
+                          <a:ext cx="6848475" cy="1009650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="2A7C3E">
                             <a:alpha val="10196"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="53ED6811" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:35.25pt;margin-top:488.25pt;width:539.25pt;height:77.25pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmJ1WCpgIAAKYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aztE2COkWQrsOA&#10;oi3aDj0rshQbkEVNUuJkXz9Kst2uK3YYloNCieQj+Uzy4vLQKrIX1jWgS1qc5JQIzaFq9Lak35+u&#10;P80ocZ7piinQoqRH4ejl8uOHi84sxARqUJWwBEG0W3SmpLX3ZpFljteiZe4EjNColGBb5vFqt1ll&#10;WYforcomeX6WdWArY4EL5/D1KinpMuJLKbi/k9IJT1RJMTcfTxvPTTiz5QVbbC0zdcP7NNg/ZNGy&#10;RmPQEeqKeUZ2tvkDqm24BQfSn3BoM5Cy4SLWgNUU+ZtqHmtmRKwFyXFmpMn9P1h+u7+3pKlKOqdE&#10;sxY/0QOSxvRWCTIP9HTGLdDq0dzb/uZQDLUepG3DP1ZBDpHS40ipOHjC8fFsNp1Nz08p4aibz4oc&#10;ZYTJXryNdf6rgJYEoaQWo0cm2f7G+WQ6mIRgDlRTXTdKxYvdbtbKkj3DzztZna8/f0m+ytQsvRZ5&#10;MT/rQ7pkHsP/hqN0QNMQcFPI8JKF0lOxUfJHJYKd0g9CImdY3iSGi90qxkQY50L7IqlqVomUyWmO&#10;vyGT0N/BI+YSAQOyxPgjdg8wWCaQATtl2dsHVxGbfXTO/5ZYch49YmTQfnRuGw32PQCFVfWRk/1A&#10;UqImsLSB6ogdZSGNmjP8usEPe8Ocv2cWZwunEPeFv8NDKuhKCr1ESQ3253vvwR5bHrWUdDirJXU/&#10;dswKStQ3jcMwL6bTMNzxMj09n+DFvtZsXmv0rl0D9kuBm8nwKAZ7rwZRWmifca2sQlRUMc0xdkm5&#10;t8Nl7dMOwcXExWoVzXCgDfM3+tHwAB5YDY37dHhm1vTd7XEubmGYa7Z40+TJNnhqWO08yCZOwAuv&#10;Pd+4DGLj9IsrbJvX92j1sl6XvwAAAP//AwBQSwMEFAAGAAgAAAAhAMQ1zTrfAAAADAEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtUOhJSFOhUBckDhQ+gFuvCSGeB1ipw18PZsT&#10;3Ga0T7Mz5WbynTjgEF0gDdlCgUCqg3XUaNi9PV3egojJkDVdINTwjRE21elJaQobjvSKh21qBIdQ&#10;LIyGNqW+kDLWLXoTF6FH4tt7GLxJbIdG2sEcOdx38kqplfTGEX9oTY8PLdaf29FrWI+PH/7iS7W7&#10;ZXr+yXL34mKfa31+Nt3fgUg4pT8Y5vpcHSrutA8j2Sg6zlA3TGrI1ysWM5Bd57xuP6tlpkBWpfw/&#10;ovoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApidVgqYCAACmBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxDXNOt8AAAAMAQAADwAAAAAAAAAA&#10;AAAAAAAABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAwGAAAAAA==&#10;" fillcolor="#2a7c3e" stroked="f" strokeweight="2pt">
+              <v:rect w14:anchorId="34FBCD4E" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:35.25pt;margin-top:478.5pt;width:539.25pt;height:79.5pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3mbpMkgIAAIEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nSZoGdYogXYcB&#10;RVusHXpWZCk2IIuapLz260dJthN0xQ7DclAo8ePHh0le3xxaRXbCugZ0SYuLnBKhOVSN3pT0x8vd&#10;pxklzjNdMQValPQoHL1ZfPxwvTdzMYIaVCUsQRLt5ntT0tp7M88yx2vRMncBRmhUSrAt83i1m6yy&#10;bI/srcpGeT7N9mArY4EL5/D1NinpIvJLKbh/lNIJT1RJMTYfTxvPdTizxTWbbywzdcO7MNg/RNGy&#10;RqPTgeqWeUa2tvmDqm24BQfSX3BoM5Cy4SLmgNkU+ZtsnmtmRMwFi+PMUCb3/2j5w+7ZPFksw964&#10;uUMxZHGQtg3/GB85xGIdh2KJgyccH6ez8Wx8OaGEo67I86vpJJYzO5kb6/xXAS0JQkktfo1YJLa7&#10;dx5dIrSHBG8OVFPdNUrFi92sV8qSHcMvN1perj5/SbbK1Cy9FnlxNQ1fEHlcgif5nEfpwKYh8CZo&#10;eMlO2UbJH5UIOKW/C0maCvMbRXexEcUQCONcaF8kVc0qkSKZ5PjrIwmtGyxiLJEwMEv0P3B3BD0y&#10;kfTcKcoOH0xF7OPBOP9bYMl4sIieQfvBuG002PcIFGbVeU74vkipNKFKa6iOT5ZYSFPkDL9r8MPe&#10;M+efmMWxwQHDVeAf8ZAK9iWFTqKkBvvrvfeAx25GLSV7HMOSup9bZgUl6pvGPr8qxuMwt/EynlyO&#10;8GLPNetzjd62K8B+KXDpGB7FgPeqF6WF9hU3xjJ4RRXTHH2XlHvbX1Y+rQfcOVwslxGGs2qYv9fP&#10;hgfyUNXQuC+HV2ZN190eB+MB+pFl8zdNnrDBUsNy60E2cQJOde3qjXMeG6fbSWGRnN8j6rQ5F78B&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiBIs03wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUhcELUDtCUhToVAXJA4UPoBbrwkhngdYqcNfD2bE9xmtE+zM+Vm8p044BBdIA3ZQoFA&#10;qoN11GjYvT1d3oKIyZA1XSDU8I0RNtXpSWkKG470iodtagSHUCyMhjalvpAy1i16ExehR+Lbexi8&#10;SWyHRtrBHDncd/JKqZX0xhF/aE2PDy3Wn9vRa1iPjx/+4ku1u+v0/JPl7sXFPtf6/Gy6vwORcEp/&#10;MMz1uTpU3GkfRrJRdJyhlkxqyJdr3jQD2U3Oaj+rbKVAVqX8P6L6BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhALeZukySAgAAgQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhACIEizTfAAAADAEAAA8AAAAAAAAAAAAAAAAA7AQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" fillcolor="#2a7c3e" stroked="f" strokeweight="2pt">
                 <v:fill opacity="6682f"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00EB51DD" w:rsidRPr="00EB51DD">
+      <w:r w:rsidR="00294DCE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="239CCCC0" wp14:editId="747BF60C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="688D8768" wp14:editId="3EBCC84C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>323850</wp:posOffset>
+                  <wp:posOffset>381000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5391150</wp:posOffset>
+                  <wp:posOffset>3318510</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215265" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215265" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3B7794E6" w14:textId="27E36D77" w:rsidR="000E67CC" w:rsidRPr="00EB51DD" w:rsidRDefault="000E67CC" w:rsidP="00EB51DD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00EB51DD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="688D8768" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:30pt;margin-top:261.3pt;width:16.95pt;height:21pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClyQ56GQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc611vbSddeR25iVxV&#10;ipJITpUzZsGLxDIUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rW032wnkFpqLjUU6JMBxqZbYV/fG6+nRL&#10;iQ/M1EyDERU9CE/vFh8/zDtbigIa0LVwBJMYX3a2ok0ItswyzxvRMj8CKww6JbiWBTy6bVY71mH2&#10;VmdFns+yDlxtHXDhPd4+DE66SPmlFDw8S+lFILqi2FtIq0vrJq7ZYs7KrWO2UfzYBvuHLlqmDBY9&#10;p3pggZGdU3+kahV34EGGEYc2AykVF2kGnGacv5tm3TAr0iwIjrdnmPz/S8uf9mv74kjov0KPBEZA&#10;OutLj5dxnl66Nu7YKUE/Qng4wyb6QDheFuNpMZtSwtFVzGY3eYI1uzy2zodvAloSjYo6ZCWBxfaP&#10;PmBBDD2FxFoGVkrrxIw2pKvo7PM0Tw/OHnyhDT68tBqt0G96ouqrMTZQH3A6BwPx3vKVwh4emQ8v&#10;zCHTOBCqNzzjIjVgLThalDTgfv3tPsYjAeilpEPlVNT/3DEnKNHfDVLzZTyZRKmlw2R6U+DBXXs2&#10;1x6za+8BxTnGf2J5MmN80CdTOmjfUOTLWBVdzHCsXdFwMu/DoGf8JFwslykIxWVZeDRry2PqiGpE&#10;+LV/Y84eaQjI3xOcNMbKd2wMsQMfy10AqRJVEecB1SP8KMzE4PETReVfn1PU5asvfgMAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADic+3jhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoQ6BRG+JUVaQKCcGhpRdum9hNIux1iN028PUsp3KcndHsm2I1OStOZgy9JwX3swSEocbrnloF&#10;+/fN3QJEiEgarSej4NsEWJXXVwXm2p9pa0672AouoZCjgi7GIZcyNJ1xGGZ+MMTewY8OI8uxlXrE&#10;M5c7K9MkyaTDnvhDh4OpOtN87o5OwUu1ecNtnbrFj62eXw/r4Wv/MVfq9mZaP4GIZoqXMPzhMzqU&#10;zFT7I+kgrIIs4SlRwTxNMxAcWD4sQdR8yB4zkGUh/y8ofwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQClyQ56GQIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4nPt44QAAAAkBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3B7794E6" w14:textId="27E36D77" w:rsidR="000E67CC" w:rsidRPr="00EB51DD" w:rsidRDefault="000E67CC" w:rsidP="00EB51DD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00EB51DD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00294DCE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59BA8858" wp14:editId="4A9F1B62">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>352425</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3308985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="310515" cy="310515"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Oval 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="310515" cy="310515"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="ellipse">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="2A7C3E"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:oval w14:anchorId="24678874" id="Oval 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:27.75pt;margin-top:260.55pt;width:24.45pt;height:24.45pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALm3/8fgIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynydoFdYogXYcB&#10;RVusHXpWZCkWIIuapMTJfv0o+ZFuLXYYloNCiR8/Pkzy8urQaLIXziswJS0mOSXCcKiU2Zb0+9PN&#10;hwtKfGCmYhqMKOlReHq1fP/usrULMYUadCUcQRLjF60taR2CXWSZ57VomJ+AFQaVElzDAl7dNqsc&#10;a5G90dk0zz9mLbjKOuDCe3y97pR0mfilFDzcS+lFILqkGFtIp0vnJp7Z8pItto7ZWvE+DPYPUTRM&#10;GXQ6Ul2zwMjOqVdUjeIOPMgw4dBkIKXiIuWA2RT5H9k81syKlAsWx9uxTP7/0fK7/aN9cFiG1vqF&#10;RzFmcZCuif8YHzmkYh3HYolDIBwfz4p8Xswp4ajqZWTJTsbW+fBFQEOiUFKhtbI+psMWbH/rQ4ce&#10;UPHZg1bVjdI6Xdx2s9aO7Bl+uunqfH32OX4tdPAbTJsINhDNOnV8yU7ZJCkctYg4bb4JSVSF8U9T&#10;JKnRxOiHcS5MKDpVzSrRuZ/n+Bu8x9aMFimWRBiZJfofuXuCAdmRDNxdlD0+morUp6Nx/rfAOuPR&#10;InkGE0bjRhlwbxFozKr33OGHInWliVXaQHV8cMRBNyXe8huFn+6W+fDAHI4FDhCOerjHQ2poSwq9&#10;REkN7udb7xGP3YpaSlocs5L6HzvmBCX6q8E+/lTMZnEu02U2P5/ixb3UbF5qzK5ZA7ZDgUvF8iRG&#10;fNCDKB00z7gRVtErqpjh6LukPLjhsg7d+ONO4WK1SjCcRcvCrXm0PJLHqsa+fDo8M2f7/g3Y+Hcw&#10;jOSrHu6w0dLAahdAqtTgp7r29cY5To3T75y4KF7eE+q0GZe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;P2Klv+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70h7h8hI3FjSsq5VaTpNkzgA&#10;J8ZAHLMma8sap2rStbw93glOlu1Pvz8Xm9l27GIG3zqUEC0FMIOV0y3WEg7vT/cZMB8UatU5NBJ+&#10;jIdNubgpVK7dhG/msg81oxD0uZLQhNDnnPuqMVb5pesN0u7kBqsCtUPN9aAmCrcdj4VYc6tapAuN&#10;6s2uMdV5P1oJmH59ntIH/R2P54/xuX3dZtnLJOXd7bx9BBbMHP5guOqTOpTkdHQjas86CUmSEEk1&#10;jiJgV0CsVsCONEmFAF4W/P8L5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC5t//H4C&#10;AABhBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAP2Kl&#10;v+AAAAAKAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#2a7c3e" stroked="f" strokeweight="2pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00294DCE" w:rsidRPr="00EB51DD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A2912BD" wp14:editId="2C538B69">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>371475</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4276725</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="215265" cy="266700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="215265" cy="266700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4CDA2E5A" w14:textId="50DC4BC0" w:rsidR="00EB51DD" w:rsidRPr="00EB51DD" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6A2912BD" id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:29.25pt;margin-top:336.75pt;width:16.95pt;height:21pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlGa/eGwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc611vbSddeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLjUU6JMBzq1mwr+uN19emW&#10;Eh+YqZkCIyp6EJ7eLT5+mHe2FAU0oGrhCCYxvuxsRZsQbJllnjdCMz8CKww6JTjNAh7dNqsd6zC7&#10;VlmR57OsA1dbB1x4j7cPg5MuUn4pBQ/PUnoRiKoo9hbS6tK6iWu2mLNy65htWn5sg/1DF5q1Boue&#10;Uz2wwMjOtX+k0i134EGGEQedgZQtF2kGnGacv5tm3TAr0iwIjrdnmPz/S8uf9mv74kjov0KPBEZA&#10;OutLj5dxnl46HXfslKAfITycYRN9IBwvi/G0mE0p4egqZrObPMGaXR5b58M3AZpEo6IOWUlgsf2j&#10;D1gQQ08hsZaBVatUYkYZ0lV09nmapwdnD75QBh9eWo1W6Dc9aWvs4jTGBuoDTudgIN5bvmqxh0fm&#10;wwtzyDQOhOoNz7hIBVgLjhYlDbhff7uP8UgAeinpUDkV9T93zAlK1HeD1HwZTyZRaukwmd4UeHDX&#10;ns21x+z0PaA4x/hPLE9mjA/qZEoH+g1FvoxV0cUMx9oVDSfzPgx6xk/CxXKZglBcloVHs7Y8po6o&#10;RoRf+zfm7JGGgPw9wUljrHzHxhA78LHcBZBtoiriPKB6hB+FmRg8fqKo/Otzirp89cVvAAAA//8D&#10;AFBLAwQUAAYACAAAACEAE2h8wuIAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVI7KjTgNsQ4lRVpAoJ0UVLN+wm8TSJ8CPEbhv4eswKdjOaozvnFqvJaHam0ffOSpjPEmBkG6d6&#10;20o4vG3uMmA+oFWonSUJX+RhVV5fFZgrd7E7Ou9Dy2KI9TlK6EIYcs5905FBP3MD2Xg7utFgiOvY&#10;cjXiJYYbzdMkWXCDvY0fOhyo6qj52J+MhJdqs8VdnZrsW1fPr8f18Hl4F1Le3kzrJ2CBpvAHw69+&#10;VIcyOtXuZJVnWoLIRCQlLJb3cYjAY/oArJawnAsBvCz4/wblDwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBlGa/eGwIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQATaHzC4gAAAAkBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4CDA2E5A" w14:textId="50DC4BC0" w:rsidR="00EB51DD" w:rsidRPr="00EB51DD" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00294DCE" w:rsidRPr="00EB51DD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32E78E20" wp14:editId="1C180F97">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>342900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4267200</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="310515" cy="310515"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Oval 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="310515" cy="310515"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="ellipse">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="2A7C3E"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:oval w14:anchorId="4A5D1BD7" id="Oval 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:27pt;margin-top:336pt;width:24.45pt;height:24.45pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALm3/8fgIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynydoFdYogXYcB&#10;RVusHXpWZCkWIIuapMTJfv0o+ZFuLXYYloNCiR8/Pkzy8urQaLIXziswJS0mOSXCcKiU2Zb0+9PN&#10;hwtKfGCmYhqMKOlReHq1fP/usrULMYUadCUcQRLjF60taR2CXWSZ57VomJ+AFQaVElzDAl7dNqsc&#10;a5G90dk0zz9mLbjKOuDCe3y97pR0mfilFDzcS+lFILqkGFtIp0vnJp7Z8pItto7ZWvE+DPYPUTRM&#10;GXQ6Ul2zwMjOqVdUjeIOPMgw4dBkIKXiIuWA2RT5H9k81syKlAsWx9uxTP7/0fK7/aN9cFiG1vqF&#10;RzFmcZCuif8YHzmkYh3HYolDIBwfz4p8Xswp4ajqZWTJTsbW+fBFQEOiUFKhtbI+psMWbH/rQ4ce&#10;UPHZg1bVjdI6Xdx2s9aO7Bl+uunqfH32OX4tdPAbTJsINhDNOnV8yU7ZJCkctYg4bb4JSVSF8U9T&#10;JKnRxOiHcS5MKDpVzSrRuZ/n+Bu8x9aMFimWRBiZJfofuXuCAdmRDNxdlD0+morUp6Nx/rfAOuPR&#10;InkGE0bjRhlwbxFozKr33OGHInWliVXaQHV8cMRBNyXe8huFn+6W+fDAHI4FDhCOerjHQ2poSwq9&#10;REkN7udb7xGP3YpaSlocs5L6HzvmBCX6q8E+/lTMZnEu02U2P5/ixb3UbF5qzK5ZA7ZDgUvF8iRG&#10;fNCDKB00z7gRVtErqpjh6LukPLjhsg7d+ONO4WK1SjCcRcvCrXm0PJLHqsa+fDo8M2f7/g3Y+Hcw&#10;jOSrHu6w0dLAahdAqtTgp7r29cY5To3T75y4KF7eE+q0GZe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;GPymI+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaMOAZo0ZFNVlTgA&#10;J8qPOLrxNkkbr6PYacLb457gtrszmv0mX0+mFWfqXWMZ4XYRgSAurW64Qvh4f7pJQTivWKvWMiH8&#10;kIN1MbvKVabtyG903vlKhBB2mUKove8yKV1Zk1FuYTvioB1sb5QPa19J3asxhJtWxlG0lEY1HD7U&#10;qqNtTeVpNxgETr6/DsmdPsbD6XN4bl43afoyIl7Pp80jCE+T/zPDBT+gQxGY9nZg7USL8HAfqniE&#10;ZRKH4WKI4hWIPUI4rEAWufxfofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC5t//H4C&#10;AABhBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGPym&#10;I+AAAAAKAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#2a7c3e" stroked="f" strokeweight="2pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00294DCE" w:rsidRPr="00EB51DD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="239CCCC0" wp14:editId="26EB2450">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>314325</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5229225</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="310515" cy="310515"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Oval 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="310515" cy="310515"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="2A7C3E"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
@@ -744,1319 +670,1550 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="33C5931E" id="Oval 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:25.5pt;margin-top:424.5pt;width:24.45pt;height:24.45pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcVJgKkQIAAIIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nzdIFdYogXYcB&#10;RVusHXpWZCkWIIuapLz260dJttutxQ7DclAo8ePHh0leXB46TXbCeQWmptVJSYkwHBplNjX9/nj9&#10;4ZwSH5hpmAYjanoUnl4u3r+72Nu5mEALuhGOIInx872taRuCnReF563omD8BKwwqJbiOBby6TdE4&#10;tkf2TheTsvxY7ME11gEX3uPrVVbSReKXUvBwJ6UXgeiaYmwhnS6d63gWiws23zhmW8X7MNg/RNEx&#10;ZdDpSHXFAiNbp15RdYo78CDDCYeuACkVFykHzKYq/8jmoWVWpFywON6OZfL/j5bf7u4dUU1NZ5QY&#10;1uEnutsxTWaxMnvr5wh4sPeuv3kUY5oH6br4jwmQQ6rmcaymOATC8fG0KqfVlBKOql5GluLZ2Dof&#10;vgjoSBRqKrRW1sd82ZztbnzI6AEVnz1o1VwrrdPFbdYr7QiGW9PJcrY6/RyDRge/wbSJYAPRLKvj&#10;SxFzy9kkKRy1iDhtvgmJ9cD4JymS1Ili9MM4FyZUWdWyRmT30xJ/g/fYu9EixZIII7NE/yN3TzAg&#10;M8nAnaPs8dFUpEYejcu/BZaNR4vkGUwYjTtlwL1FoDGr3nPGD0XKpYlVWkNzxG5xkMfIW36t8NPd&#10;MB/umcO5wQnDXRDu8JAa9jWFXqKkBffzrfeIx3ZGLSV7nMOa+h9b5gQl+qvBRv9UnZ3FwU2Xs+ls&#10;ghf3UrN+qTHbbgXYDhVuHcuTGPFBD6J00D3hylhGr6hihqPvmvLghssq5P2AS4eL5TLBcFgtCzfm&#10;wfJIHqsa+/Lx8MSc7fs3YOPfwjCzr3o4Y6OlgeU2gFSpwZ/r2tcbBz01Tr+U4iZ5eU+o59W5+AUA&#10;AP//AwBQSwMEFAAGAAgAAAAhAL8/jaTgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQ&#10;hO9I/AdrkbhRp+WROMSpKiQOwKnlIY5uvE1C43UUO0349ywnuO3ujGa/Kdaz68QJh9B60rBcJCCQ&#10;Km9bqjW8vT5eZSBCNGRN5wk1fGOAdXl+Vpjc+om2eNrFWnAIhdxoaGLscylD1aAzYeF7JNYOfnAm&#10;8jrU0g5m4nDXyVWS3ElnWuIPjenxocHquBudBko/Pw7ptf1ajcf38al92WTZ86T15cW8uQcRcY5/&#10;ZvjFZ3QomWnvR7JBdBpul1wlashuFA9sUEqB2PNBpQpkWcj/DcofAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhANxUmAqRAgAAggUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAL8/jaTgAAAACQEAAA8AAAAAAAAAAAAAAAAA6wQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" fillcolor="#2a7c3e" stroked="f" strokeweight="2pt"/>
+              <v:oval w14:anchorId="68B304E7" id="Oval 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:24.75pt;margin-top:411.75pt;width:24.45pt;height:24.45pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALm3/8fgIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynydoFdYogXYcB&#10;RVusHXpWZCkWIIuapMTJfv0o+ZFuLXYYloNCiR8/Pkzy8urQaLIXziswJS0mOSXCcKiU2Zb0+9PN&#10;hwtKfGCmYhqMKOlReHq1fP/usrULMYUadCUcQRLjF60taR2CXWSZ57VomJ+AFQaVElzDAl7dNqsc&#10;a5G90dk0zz9mLbjKOuDCe3y97pR0mfilFDzcS+lFILqkGFtIp0vnJp7Z8pItto7ZWvE+DPYPUTRM&#10;GXQ6Ul2zwMjOqVdUjeIOPMgw4dBkIKXiIuWA2RT5H9k81syKlAsWx9uxTP7/0fK7/aN9cFiG1vqF&#10;RzFmcZCuif8YHzmkYh3HYolDIBwfz4p8Xswp4ajqZWTJTsbW+fBFQEOiUFKhtbI+psMWbH/rQ4ce&#10;UPHZg1bVjdI6Xdx2s9aO7Bl+uunqfH32OX4tdPAbTJsINhDNOnV8yU7ZJCkctYg4bb4JSVSF8U9T&#10;JKnRxOiHcS5MKDpVzSrRuZ/n+Bu8x9aMFimWRBiZJfofuXuCAdmRDNxdlD0+morUp6Nx/rfAOuPR&#10;InkGE0bjRhlwbxFozKr33OGHInWliVXaQHV8cMRBNyXe8huFn+6W+fDAHI4FDhCOerjHQ2poSwq9&#10;REkN7udb7xGP3YpaSlocs5L6HzvmBCX6q8E+/lTMZnEu02U2P5/ixb3UbF5qzK5ZA7ZDgUvF8iRG&#10;fNCDKB00z7gRVtErqpjh6LukPLjhsg7d+ONO4WK1SjCcRcvCrXm0PJLHqsa+fDo8M2f7/g3Y+Hcw&#10;jOSrHu6w0dLAahdAqtTgp7r29cY5To3T75y4KF7eE+q0GZe/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;hxpkU98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLOLFIUiS9OYeFBP&#10;Vm163LJTwLKzhF0K/nvHk97m48k7zxTr2XbijINvHSm4XUQgkCpnWqoVfLw/3WQgfNBkdOcIFXyj&#10;h3V5eVHo3LiJ3vC8DbXgEPK5VtCE0OdS+qpBq/3C9Ui8O7rB6sDtUEsz6InDbSfjKLqXVrfEFxrd&#10;42OD1Wk7WgWU7nfHdGm+4vH0OT63r5sse5mUur6aNw8gAs7hD4ZffVaHkp0ObiTjRacgWd0xqSCL&#10;l1wwsMoSEAcepHECsizk/w/KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALm3/8fgIA&#10;AGEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCHGmRT&#10;3wAAAAkBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#2a7c3e" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00EB51DD" w:rsidRPr="00EB51DD">
+      <w:r w:rsidR="00294DCE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51330F12" wp14:editId="20B241DE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>447675</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>5905500</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="276225" cy="400050"/>
+            <wp:effectExtent l="57150" t="19050" r="28575" b="38100"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="11" name="Picture 11"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="11" name="Leaf.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm rot="833128">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="276225" cy="400050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00E527E8" w:rsidRPr="00EB51DD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10612663" wp14:editId="70B1EA71">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B11138D" wp14:editId="7195A109">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>352425</wp:posOffset>
+                  <wp:posOffset>1790700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5400675</wp:posOffset>
+                  <wp:posOffset>7943850</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="215265" cy="266700"/>
+                <wp:extent cx="3162300" cy="1513840"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Text Box 8"/>
+                <wp:docPr id="12" name="Text Box 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="215265" cy="266700"/>
+                          <a:ext cx="3162300" cy="1513840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
+                        <a:effectLst/>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7D565F3F" w14:textId="225E4EDC" w:rsidR="00EB51DD" w:rsidRPr="00EB51DD" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
+                          <w:p w14:paraId="1D3138BE" w14:textId="77777777" w:rsidR="00EB51DD" w:rsidRPr="007562E8" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
                             <w:pPr>
-                              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
                                 <w:b/>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="24"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
                                 <w:b/>
-                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...3 lines deleted...]
-                              <w:t>3</w:t>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="045A9849" w14:textId="67D8078E" w:rsidR="00EB51DD" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>NMLS ID</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidR="00294DCE">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>RE Lic#</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2290D208" w14:textId="77777777" w:rsidR="00EB51DD" w:rsidRPr="007562E8" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Brkr</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Name</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Brkr</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="007562E8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="10612663" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:27.75pt;margin-top:425.25pt;width:16.95pt;height:21pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApX3rfMQIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSkQNuIULFWTJNQ&#10;WwmmPhvHJpEcn2cbEvbrd3YIRd2epr0457vz+b7vO2f+0DWKHIV1NeiCjkcpJUJzKGu9L+iP7erL&#10;HSXOM10yBVoU9CQcfVh8/jRvTS4yqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+Zxa/dJaVmL&#10;1RuVZGk6S1qwpbHAhXPofeqDdBHrSym4f5HSCU9UQbE3H1cb111Yk8Wc5XvLTFXzcxvsH7poWK3x&#10;0kupJ+YZOdj6j1JNzS04kH7EoUlAypqLiAHRjNMPaDYVMyJiQXKcudDk/l9Z/nx8taQuC4pCadag&#10;RFvRefIVOnIX2GmNyzFpYzDNd+hGlQe/Q2cA3UnbhC/CIRhHnk8XbkMxjs5sPM1mU0o4hrLZ7DaN&#10;3Cfvh411/puAhgSjoBali4yy49p5bARTh5Rwl4ZVrVSUT2nSFnR2M03jgUsETyiNBwOEvtVg+W7X&#10;RcA3A4wdlCdEZ6GfDmf4qsYe1sz5V2ZxHBAQjrh/wUUqwLvgbFFSgf31N3/IR5UwSkmL41VQ9/PA&#10;rKBEfdeo3/14MgnzGDeT6W2GG3sd2V1H9KF5BJzgMT4mw6MZ8r0aTGmhecOXsAy3YohpjncX1A/m&#10;o++HHl8SF8tlTMIJNMyv9cbwUDqwGhjedm/MmrMMHvV7hmEQWf5BjT6312N58CDrKFXguWf1TD9O&#10;b1Tw/NLC87jex6z3/8HiNwAAAP//AwBQSwMEFAAGAAgAAAAhAC0bSQHfAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4spSKolKbTVGlCQnDY2IWb23htRZOUJtsKT493Yifb&#10;8qffn4vlbAdxpCn03mm4XyQgyDXe9K7VsPtY32UgQkRncPCONPxQgGV5fVVgbvzJbei4ja3gEBdy&#10;1NDFOOZShqYji2HhR3K82/vJYuRxaqWZ8MThdpBpkjxKi73jCx2OVHXUfG0PVsNrtX7HTZ3a7Heo&#10;Xt72q/F796m0vr2ZV88gIs3xH4azPqtDyU61PzgTxKBBKcWkhkwl3DCQPT2AqM81VSDLQl5+UP4B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKV963zECAABXBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEALRtJAd8AAAAJAQAADwAAAAAAAAAAAAAA&#10;AACLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="3B11138D" id="Text Box 12" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:141pt;margin-top:625.5pt;width:249pt;height:119.2pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5bi9ybgIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0nadcFdYqsRYcB&#10;RVssHXpWZCkxJouaxMTOfv0o2U6CbpcOu9iU+Pj1SOrquq0N2ykfKrAFz89GnCkroazsuuDfn+8+&#10;XHIWUNhSGLCq4HsV+PX8/burxs3UGDZgSuUZObFh1riCbxDdLMuC3KhahDNwypJSg68F0tGvs9KL&#10;hrzXJhuPRhdZA750HqQKgW5vOyWfJ/9aK4mPWgeFzBSccsP09em7it9sfiVmay/cppJ9GuIfsqhF&#10;ZSnowdWtQMG2vvrDVV1JDwE0nkmoM9C6kirVQNXko1fVLDfCqVQLkRPcgabw/9zKh93SPXmG7Wdo&#10;qYGRkMaFWaDLWE+rfR3/lCkjPVG4P9CmWmSSLif5xXgyIpUkXX6eTy6nidjsaO58wC8KahaFgnvq&#10;S6JL7O4DUkiCDpAYzcJdZUzqjbGsKfjF5HyUDA4asjA2YlXqcu/mmHqScG9UxBj7TWlWlamCeJHm&#10;S90Yz3aCJkNIqSym4pNfQkeUpiTeYtjjj1m9xbirY4gMFg/GdWXBp+pfpV3+GFLWHZ6IPKk7itiu&#10;WiqcmjR0dgXlnhruoduF4ORdRU25FwGfhKfhp0bSQuMjfbQBIh96ibMN+F9/u494mknSctbQMhU8&#10;/NwKrzgzXy1N66d8SiPBMB2m5x/HdPCnmtWpxm7rG6Cu5PR0OJnEiEcziNpD/UJ7v4hRSSWspNgF&#10;x0G8wW7F6d2QarFIINo3J/DeLp2MrmOT4sg9ty/Cu34ukUb6AYa1E7NX49lho6WFxRZBV2l2I88d&#10;qz3/tKtppPt3JT4Gp+eEOr5+898AAAD//wMAUEsDBBQABgAIAAAAIQAWFxnE4QAAAA0BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTE/LTsMwELwj8Q/WInGjTq0WTIhTVZEqJASHll64OfE2ifAjxG4b+HqW&#10;U7nN7IxmZ4rV5Cw74Rj74BXMZxkw9E0wvW8V7N83dxJYTNobbYNHBd8YYVVeXxU6N+Hst3japZZR&#10;iI+5VtClNOScx6ZDp+MsDOhJO4TR6UR0bLkZ9ZnCneUiy+65072nD50esOqw+dwdnYKXavOmt7Vw&#10;8sdWz6+H9fC1/1gqdXszrZ+AJZzSxQx/9ak6lNSpDkdvIrMKhBS0JZEglnNCZHmQGYGaTgv5uABe&#10;Fvz/ivIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuW4vcm4CAABFBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFhcZxOEAAAANAQAADwAAAAAA&#10;AAAAAAAAAADIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7D565F3F" w14:textId="225E4EDC" w:rsidR="00EB51DD" w:rsidRPr="00EB51DD" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
+                    <w:p w14:paraId="1D3138BE" w14:textId="77777777" w:rsidR="00EB51DD" w:rsidRPr="007562E8" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
                       <w:pPr>
-                        <w:jc w:val="center"/>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
                           <w:b/>
-                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="24"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
                           <w:b/>
-                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...3 lines deleted...]
-                        <w:t>3</w:t>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="045A9849" w14:textId="67D8078E" w:rsidR="00EB51DD" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>NMLS ID</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidR="00294DCE">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>RE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2290D208" w14:textId="77777777" w:rsidR="00EB51DD" w:rsidRPr="007562E8" w:rsidRDefault="00EB51DD" w:rsidP="00EB51DD">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Brkr</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Name</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Brkr</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="007562E8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00EB51DD" w:rsidRPr="00EB51DD">
-[...188 lines deleted...]
-      <w:r w:rsidR="00EB51DD">
+      <w:r w:rsidR="00E527E8" w:rsidRPr="00EB51DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...73 lines deleted...]
-        </mc:AlternateContent>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68382185" wp14:editId="144FC9BD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5598795</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8844915</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1666875" cy="610870"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="10" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1666875" cy="610870"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidR="00EB51DD">
+      <w:r w:rsidR="00E527E8" w:rsidRPr="00EB51DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...108 lines deleted...]
-        </mc:AlternateContent>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F68149D" wp14:editId="53FB07B0">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>504825</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>7955915</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1038860" cy="1509395"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="13" name="Picture 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 10"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1038860" cy="1509395"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r w:rsidR="000E67CC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51E37422" wp14:editId="387A4C21">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>504825</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2867025</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6743700" cy="5743575"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6743700" cy="5743575"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="240AE2EC" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                          <w:p w14:paraId="105E8490" w14:textId="77777777" w:rsidR="00294DCE" w:rsidRDefault="00294DCE" w:rsidP="00294DCE">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
-                              <w:spacing w:after="270" w:line="240" w:lineRule="auto"/>
-                              <w:jc w:val="both"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="540" w:hanging="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Energy-efficient upgrades save you money and raise your home’s resale value, but they carry a high</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7A921EA0" w14:textId="5EDE4734" w:rsidR="00294DCE" w:rsidRDefault="00294DCE" w:rsidP="00294DCE">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="540" w:hanging="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...7 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidRPr="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>upfront cost. Before committing to major energy upgrades, try these smart alternatives</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00294DCE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">. </w:t>
-                            </w:r>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2C73534E" w14:textId="77777777" w:rsidR="00294DCE" w:rsidRPr="00294DCE" w:rsidRDefault="00294DCE" w:rsidP="00294DCE">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="540" w:hanging="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                           </w:p>
                           <w:p w14:paraId="50B040F0" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="540" w:hanging="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Purchase EnergyStar appliances</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="14B822CA" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                          <w:p w14:paraId="14B822CA" w14:textId="753A13F3" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="540"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Smart Upgrade</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>—</w:t>
+                            </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
-[...11 lines deleted...]
-                              <w:t xml:space="preserve"> While buying EnergyStar appliances is a worthwhile investment for your home’s energy profile, limiting your large appliance use to off-peak hours is an easy alternative. A couple of the biggest energy hogs in your home are your washer and dryer. Remember to wash clothing in cold water if possible and only dry full loads. These simple changes will help clean up your monthly energy bill.</w:t>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>While EnergyStar appliances are a worthwhile investment for your home’s energy profile, an easy alternative is limiting your large appliances to off-peak hours. Clean up your monthly energy bill by watching your washer and dryer. Remember to wash clothing in cold water when possible and only dry full loads.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="771B4C90" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:before="180" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="540" w:hanging="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Install multi-paned windows with energy-efficient coatings</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6D551E74" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                          <w:p w14:paraId="6D551E74" w14:textId="54513360" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="540"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Smart Upgrade</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">— </w:t>
                             </w:r>
-                            <w:r>
-[...13 lines deleted...]
-                              <w:t>.</w:t>
+                            <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Before resorting to a complete window replacement, try sealing your windows with weather stripping and caulk to stop any leaks. Don’t sweat over major renovations, cover windows with curtains and plant trees outside for extra shade. A short trip to the hardware store can lower your heating and cooling costs.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="757E48F0" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:before="180" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="540" w:hanging="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Purchase energy-efficient light fixtures </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="08C128AF" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                          <w:p w14:paraId="08C128AF" w14:textId="59C35137" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:before="90" w:after="90" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="540"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Smart Upgrade</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">— </w:t>
+                              <w:t>—</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...4 lines deleted...]
-                            </w:r>
+                                <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Modern</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> energy-efficient light fixtures can be pricey, but the bulb is the most important part. Swap out old light bulbs with more environmentally and economically friendly LED and CFL bulbs.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="183FA2DE" w14:textId="77777777" w:rsidR="00294DCE" w:rsidRDefault="00294DCE" w:rsidP="000E67CC">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:before="90" w:after="90" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="540"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                           </w:p>
                           <w:p w14:paraId="75428109" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:before="180" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="270"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="2A7C3D"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Bonus: Get a professional energy audit</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="135D30B5" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                          <w:p w14:paraId="135D30B5" w14:textId="570225E8" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="540"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Smart Upgrade</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">— </w:t>
                             </w:r>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t>Are you a serial do-it-yourselfer (DIY)? The U.S. Department of Energy recommends conducting your own home energy audit before consulting a professional. Energy.gov provides a checklist to start the process. This won’t be as comprehensive as a professional audit, but you’ll get a basic sense of where to start your smart energy upgrades before deciding on a full upgrade.</w:t>
+                            <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>The U.S. Department of Energy recommends conducting your own home energy audit before consulting a professional. Get a basic sense of where to start your smart energy upgrades at https://www.energy.gov/energysaver/do-it-yourself-home-energy-assessments before deciding on a full commitment.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="62B616AD" w14:textId="78DCE63C" w:rsidR="0024485D" w:rsidRPr="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                          <w:p w14:paraId="72330E86" w14:textId="77777777" w:rsidR="00294DCE" w:rsidRPr="00294DCE" w:rsidRDefault="00294DCE" w:rsidP="00294DCE">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:before="270" w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...5 lines deleted...]
-                              <w:t>Demonstrating your home’s low energy profile is just one way to boost your home’s resale value. Contact me to discuss more ways to quickly sell your home.</w:t>
+                            <w:r w:rsidRPr="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Demonstrating your home’s low energy profile boosts its value and reduces monthly costs. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="62B616AD" w14:textId="39C3150C" w:rsidR="0024485D" w:rsidRPr="000E67CC" w:rsidRDefault="00294DCE" w:rsidP="00294DCE">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:before="270" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00294DCE">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Contact me for more ways to quickly improve your home. My expert services include the evaluation, sale, lease or refinance of your home.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="51E37422" id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:39.75pt;margin-top:225.75pt;width:531pt;height:452.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ3vmiKwIAAFIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2jAUfp+0/2D5fSRQKFtEqFgrpklV&#10;WwmmPhvHJpFsH882JOzX79gJFHV7mvZizi3n8n3nsLjrtCJH4XwDpqTjUU6JMByqxuxL+mO7/vSZ&#10;Eh+YqZgCI0p6Ep7eLT9+WLS2EBOoQVXCEUxifNHaktYh2CLLPK+FZn4EVhh0SnCaBVTdPqscazG7&#10;Vtkkz2+zFlxlHXDhPVofeiddpvxSCh6epfQiEFVS7C2k16V3F99suWDF3jFbN3xog/1DF5o1Bote&#10;Uj2wwMjBNX+k0g134EGGEQedgZQNF2kGnGacv5tmUzMr0iwIjrcXmPz/S8ufji+ONFVJJ5QYppGi&#10;regC+QodmUR0WusLDNpYDAsdmpHls92jMQ7dSafjL45D0I84ny7YxmQcjbfz6c08RxdH3wyV2XwW&#10;82Rvn1vnwzcBmkShpA7JS5iy46MPfeg5JFYzsG6USgQqQ1oscTPL0wcXDyZXBmvEIfpmoxS6XTdM&#10;toPqhIM56BfDW75usPgj8+GFOdwEbBi3OzzjIxVgERgkSmpwv/5mj/FIEHopaXGzSup/HpgTlKjv&#10;Bqn7Mp5O4yomZTqbT1Bx157dtccc9D3g8o7xjixPYowP6ixKB/oVj2AVq6KLGY61SxrO4n3o9x2P&#10;iIvVKgXh8lkWHs3G8pg6whmh3XavzNkB/4DUPcF5B1nxjoY+tididQggm8RRBLhHdcAdFzexPBxZ&#10;vIxrPUW9/RUsfwMAAP//AwBQSwMEFAAGAAgAAAAhAEDm0hnhAAAADAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJG4s7VjHKE2nqdKEhOCwsQs3t8naisYpTbYVnh73BLfP8q/fn7P1&#10;aDtxNoNvHSmIZxEIQ5XTLdUKDu/buxUIH5A0do6Mgm/jYZ1fX2WYanehnTnvQy24hHyKCpoQ+lRK&#10;XzXGop+53hDvjm6wGHgcaqkHvHC57eQ8ipbSYkt8ocHeFI2pPvcnq+Cl2L7hrpzb1U9XPL8eN/3X&#10;4SNR6vZm3DyBCGYMf2GY9FkdcnYq3Ym0F52Ch8eEkwoWScwwBeLFRCXTfbKMQOaZ/P9E/gsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJ3vmiKwIAAFIEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBA5tIZ4QAAAAwBAAAPAAAAAAAAAAAAAAAAAIUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="51E37422" id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:39.75pt;margin-top:225.75pt;width:531pt;height:452.25pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMc4jOGgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IdO24Fy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75Lyi+kPQW5ULvc1T5mhrO7TiuyF843YEo6HOSUCMOhasy2pL9ell++&#10;UuIDMxVTYERJD8LTu/nnT7PWFmIENahKOIJFjC9aW9I6BFtkmee10MwPwAqDQQlOs4Cu22aVYy1W&#10;1yob5flt1oKrrAMuvMfbhz5I56m+lIKHJym9CESVFGcL6XTp3MQzm89YsXXM1g0/jsHeMYVmjcGm&#10;51IPLDCyc80/pXTDHXiQYcBBZyBlw0XaAbcZ5m+2WdfMirQLguPtGSb/cWX5435tnx0J3XfokMAI&#10;SGt94fEy7tNJp+MXJyUYRwgPZ9hEFwjHy9vp+GaaY4hjbILOZDqJdbLL79b58EOAJtEoqUNeElxs&#10;v/KhTz2lxG4Glo1SiRtlSIstbiZ5+uEcweLKYI/LsNEK3aYjTVXS8WmRDVQH3M9BT723fNngDCvm&#10;wzNzyDXOjfoNT3hIBdgLjhYlNbg//7uP+UgBRilpUTsl9b93zAlK1E+D5HwbjsdRbMkZT6YjdNx1&#10;ZHMdMTt9DyjPIb4Uy5MZ84M6mdKBfkWZL2JXDDHDsXdJw8m8D72i8ZlwsVikJJSXZWFl1pbH0hHV&#10;iPBL98qcPdIQkMFHOKmMFW/Y6HN7Pha7ALJJVEWce1SP8KM0E9nHZxS1f+2nrMtjn/8FAAD//wMA&#10;UEsDBBQABgAIAAAAIQBA5tIZ4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCRuLO1YxyhNp6nShITgsLELN7fJ2orGKU22FZ4e9wS3z/Kv35+z9Wg7cTaDbx0piGcRCEOV0y3V&#10;Cg7v27sVCB+QNHaOjIJv42GdX19lmGp3oZ0570MtuIR8igqaEPpUSl81xqKfud4Q745usBh4HGqp&#10;B7xwue3kPIqW0mJLfKHB3hSNqT73J6vgpdi+4a6c29VPVzy/Hjf91+EjUer2Ztw8gQhmDH9hmPRZ&#10;HXJ2Kt2JtBedgofHhJMKFknMMAXixUQl032yjEDmmfz/RP4LAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAjHOIzhoCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAQObSGeEAAAAMAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="240AE2EC" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                    <w:p w14:paraId="105E8490" w14:textId="77777777" w:rsidR="00294DCE" w:rsidRDefault="00294DCE" w:rsidP="00294DCE">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
-                        <w:spacing w:after="270" w:line="240" w:lineRule="auto"/>
-                        <w:jc w:val="both"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="540" w:hanging="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Energy-efficient upgrades save you money and raise your home’s resale value, but they carry a high</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7A921EA0" w14:textId="5EDE4734" w:rsidR="00294DCE" w:rsidRDefault="00294DCE" w:rsidP="00294DCE">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="540" w:hanging="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...7 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidRPr="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>upfront cost. Before committing to major energy upgrades, try these smart alternatives</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00294DCE">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">. </w:t>
-                      </w:r>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2C73534E" w14:textId="77777777" w:rsidR="00294DCE" w:rsidRPr="00294DCE" w:rsidRDefault="00294DCE" w:rsidP="00294DCE">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="540" w:hanging="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
                     </w:p>
                     <w:p w14:paraId="50B040F0" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="540" w:hanging="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Purchase EnergyStar appliances</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="14B822CA" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                    <w:p w14:paraId="14B822CA" w14:textId="753A13F3" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="540"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Smart Upgrade</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
+                      <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>—</w:t>
+                      </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
-[...11 lines deleted...]
-                        <w:t xml:space="preserve"> While buying EnergyStar appliances is a worthwhile investment for your home’s energy profile, limiting your large appliance use to off-peak hours is an easy alternative. A couple of the biggest energy hogs in your home are your washer and dryer. Remember to wash clothing in cold water if possible and only dry full loads. These simple changes will help clean up your monthly energy bill.</w:t>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>While EnergyStar appliances are a worthwhile investment for your home’s energy profile, an easy alternative is limiting your large appliances to off-peak hours. Clean up your monthly energy bill by watching your washer and dryer. Remember to wash clothing in cold water when possible and only dry full loads.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="771B4C90" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:before="180" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="540" w:hanging="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Install multi-paned windows with energy-efficient coatings</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6D551E74" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                    <w:p w14:paraId="6D551E74" w14:textId="54513360" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="540"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Smart Upgrade</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">— </w:t>
                       </w:r>
-                      <w:r>
-[...13 lines deleted...]
-                        <w:t>.</w:t>
+                      <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Before resorting to a complete window replacement, try sealing your windows with weather stripping and caulk to stop any leaks. Don’t sweat over major renovations, cover windows with curtains and plant trees outside for extra shade. A short trip to the hardware store can lower your heating and cooling costs.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="757E48F0" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:before="180" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="540" w:hanging="360"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Purchase energy-efficient light fixtures </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="08C128AF" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                    <w:p w14:paraId="08C128AF" w14:textId="59C35137" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:before="90" w:after="90" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="540"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Smart Upgrade</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">— </w:t>
+                        <w:t>—</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...4 lines deleted...]
-                      </w:r>
+                          <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Modern</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> energy-efficient light fixtures can be pricey, but the bulb is the most important part. Swap out old light bulbs with more environmentally and economically friendly LED and CFL bulbs.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="183FA2DE" w14:textId="77777777" w:rsidR="00294DCE" w:rsidRDefault="00294DCE" w:rsidP="000E67CC">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:before="90" w:after="90" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="540"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
                     </w:p>
                     <w:p w14:paraId="75428109" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:before="180" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="270"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="2A7C3D"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Bonus: Get a professional energy audit</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="135D30B5" w14:textId="77777777" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                    <w:p w14:paraId="135D30B5" w14:textId="570225E8" w:rsidR="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:before="90" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="540"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Smart Upgrade</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Bebas Neue" w:hAnsi="Bebas Neue" w:cs="Bebas Neue"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">— </w:t>
                       </w:r>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t>Are you a serial do-it-yourselfer (DIY)? The U.S. Department of Energy recommends conducting your own home energy audit before consulting a professional. Energy.gov provides a checklist to start the process. This won’t be as comprehensive as a professional audit, but you’ll get a basic sense of where to start your smart energy upgrades before deciding on a full upgrade.</w:t>
+                      <w:r w:rsidR="00294DCE" w:rsidRPr="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>The U.S. Department of Energy recommends conducting your own home energy audit before consulting a professional. Get a basic sense of where to start your smart energy upgrades at https://www.energy.gov/energysaver/do-it-yourself-home-energy-assessments before deciding on a full commitment.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="62B616AD" w14:textId="78DCE63C" w:rsidR="0024485D" w:rsidRPr="000E67CC" w:rsidRDefault="000E67CC" w:rsidP="000E67CC">
+                    <w:p w14:paraId="72330E86" w14:textId="77777777" w:rsidR="00294DCE" w:rsidRPr="00294DCE" w:rsidRDefault="00294DCE" w:rsidP="00294DCE">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:before="270" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...5 lines deleted...]
-                        <w:t>Demonstrating your home’s low energy profile is just one way to boost your home’s resale value. Contact me to discuss more ways to quickly sell your home.</w:t>
+                      <w:r w:rsidRPr="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Demonstrating your home’s low energy profile boosts its value and reduces monthly costs. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="62B616AD" w14:textId="39C3150C" w:rsidR="0024485D" w:rsidRPr="000E67CC" w:rsidRDefault="00294DCE" w:rsidP="00294DCE">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:before="270" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00294DCE">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Contact me for more ways to quickly improve your home. My expert services include the evaluation, sale, lease or refinance of your home.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="000E67CC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="484F751C" wp14:editId="46C75E76">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>447675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:posOffset>323850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6858000" cy="2413635"/>
@@ -2127,167 +2284,168 @@
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0049157A" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:35.25pt;margin-top:25.5pt;width:540pt;height:190.05pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCBqusILAMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T22nTpNadaosaadJVVu1nfpMMI6RMDAgX5v233cBO+naapOmvTjAvdyPw7knF5e7VqANM5YrWeLs&#10;JMWISaoqLlcl/vp0PZhgZB2RFRFKshLvmcWX048fLra6YEPVKFExgyCItMVWl7hxThdJYmnDWmJP&#10;lGYSjLUyLXGwNaukMmQL0VuRDNP0LNkqU2mjKLMWThfRiKchfl0z6u7q2jKHRImhNhe+JnyX/ptM&#10;L0ixMkQ3nHZlkH+ooiVcQtJDqAVxBK0NfxOq5dQoq2p3QlWbqLrmlIUeoJssfdXNY0M0C70AOFYf&#10;YLL/Lyy93dwbxCt4O4wkaeGJHgA0IleCoczDs9W2AK9HfW+6nYWl73VXm9b/QhdoFyDdHyBlO4co&#10;HJ5NRpM0BeQp2IZ5dnp2OvJRk+N1baz7zFSL/KLEBtIHKMnmxrro2rv4bEvB9TUXAlUa4IXIRrln&#10;7poAlm+jd+rggsf+O6niQywUXbdMusgswwRxQGvbcG0hTcHaJQOgzJcqJoEeoUKfzncbXvvHcDJL&#10;0/Php8F8lM4HeTq+GszO8/FgnF6N8zSfZPNs/tOXmOXF2rIbRYlYaN5TL8vfVPsuY7ohiKQJ5EMb&#10;EigeAYOCAsZ9iQC3x83Xag31Lwx+sHaGOdr4ZQ2QdufgfDB0Fz3g3ktI/5XK72Mmf5J4jkRWhJXb&#10;Cxa9H1gN5AIeDMOzhLFmc2FitYRSQDuCaRtSsXg8AsKEyfSFeCHwN0I7QkLAY7Vd7C5A7/l77Fhl&#10;7C5cZUEVDoWlfyqsA7O/ETIr6Q6XWy6VeS+AgK66zNG/BylC41FaqmoPowfsDSy2ml5zGIAbYt09&#10;MSBCQG0QVncHn1qobYlVt8KoUeb7e+feHwgEVoy2IGoltt/WxDCMxBcJqnGe5blXwbDJR+OhH5+X&#10;luVLi1y3cwWkAmWA6sLS+zvRL2uj2mfQ35nPCiYiKeQuMXWm38xdFFtQcMpms+AGyqeJu5GPmvbz&#10;6gf8afdMjO5UwAFzb1UvgKR4JQbRN3Jxtnaq5kEpjrh2eINqBuJ0Cu9l+eU+eB3/h6a/AAAA//8D&#10;AFBLAwQKAAAAAAAAACEAnMxXd11YAgBdWAIAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0K&#10;GgoAAAANSUhEUgAAAhwAAAC+CAIAAADx10HnAAAAGXRFWHRTb2Z0d2FyZQBBZG9iZSBJbWFnZVJl&#10;YWR5ccllPAAAAyZpVFh0WE1MOmNvbS5hZG9iZS54bXAAAAAAADw/eHBhY2tldCBiZWdpbj0i77u/&#10;IiBpZD0iVzVNME1wQ2VoaUh6cmVTek5UY3prYzlkIj8+IDx4OnhtcG1ldGEgeG1sbnM6eD0iYWRv&#10;YmU6bnM6bWV0YS8iIHg6eG1wdGs9IkFkb2JlIFhNUCBDb3JlIDUuNi1jMTQyIDc5LjE2MDkyNCwg&#10;MjAxNy8wNy8xMy0wMTowNjozOSAgICAgICAgIj4gPHJkZjpSREYgeG1sbnM6cmRmPSJodHRwOi8v&#10;d3d3LnczLm9yZy8xOTk5LzAyLzIyLXJkZi1zeW50YXgtbnMjIj4gPHJkZjpEZXNjcmlwdGlvbiBy&#10;ZGY6YWJvdXQ9IiIgeG1sbnM6eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxu&#10;czp4bXBNTT0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL21tLyIgeG1sbnM6c3RSZWY9Imh0&#10;dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9zVHlwZS9SZXNvdXJjZVJlZiMiIHhtcDpDcmVhdG9y&#10;VG9vbD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTggKFdpbmRvd3MpIiB4bXBNTTpJbnN0YW5jZUlE&#10;PSJ4bXAuaWlkOjAyMDJEOUEzMkMwNTExRTlBQTVEOTkzNUM0MjgwREVDIiB4bXBNTTpEb2N1bWVu&#10;dElEPSJ4bXAuZGlkOjAyMDJEOUE0MkMwNTExRTlBQTVEOTkzNUM0MjgwREVDIj4gPHhtcE1NOkRl&#10;cml2ZWRGcm9tIHN0UmVmOmluc3RhbmNlSUQ9InhtcC5paWQ6MDIwMkQ5QTEyQzA1MTFFOUFBNUQ5&#10;OTM1QzQyODBERUMiIHN0UmVmOmRvY3VtZW50SUQ9InhtcC5kaWQ6MDIwMkQ5QTIyQzA1MTFFOUFB&#10;NUQ5OTM1QzQyODBERUMiLz4gPC9yZGY6RGVzY3JpcHRpb24+IDwvcmRmOlJERj4gPC94OnhtcG1l&#10;dGE+IDw/eHBhY2tldCBlbmQ9InIiPz5DFocKAAJUzUlEQVR42pS9B5xkV3Un/PJ79SqnrurcMz1J&#10;0iTFkZCEREYCYTCsvSxmbUAyXgPG4Vv757W9xmvZpMVem117sbG9xnwkG5OTctYoTZ7pmZ7u6enc&#10;XTm/UC98/3NvdTOA+Px9rWGoqa56dd+955z//3/OubfEzUpjY3VpqFDc3Fj1PaHZqE7tmPa8ft/r&#10;iwJ+gm6zlsoNhaIUeLbgeZ3San1pwUhmg3i22e5M796zsbrW7XVi8fhQcXhtaUnT9XQ+Z1tuOjdk&#10;97qe52dzQ0IYljZWLl+8cMNtd+iaHoaBEArljVVJVQPf77RbeMHkrqtkSRbxCD+CiB/f6+NduhEJ&#10;gyCdzZVK66HnRRNJRVY63XbftvERnXbD7rR7vvjI4088d/KkYzuSJBmGoUciyXQ2mx/KDRVyQ0PR&#10;dMZ17EwyKetG4HmKquJzGrWqmYjLAj7ICyUJn6nIsus4qq5jAvqer8iSIEm+H6ii2HUcTZZxcV8I&#10;o5pmOY5pml3bVSSxH/iaoiqi4OItqqLqRtj3AlEIwrDvOiqe7/clURRkBaPChSXcZhjgxULftVzX&#10;NIxQFDFvQRD6nuP7IZ8CQ1MEWcZUuK5j6lrPdjBpoiSpihyEgqoont/H5zqeLyuKazsxM+L5HqbX&#10;F/kLZUNT68sLYa1SKZc/+vGPLy0uClf8YIaFf+vn33gN/y0bLl45MTH+wV/9wJ2vefWf3H//Qw89&#10;3O12MUWRSETgyymJeJxOpw/sv+bOV94Ri8cef+zxE6dPV6vVVruNCfc9zLSP+XHpsYf3ZDIZ/DaX&#10;zeLFpc2SZVm6puHGiqOjGtbR9wpjY+nCMBbajMdUTS+MjMQSSd3QYom0buj42MDrY4FCsisBQ4Rh&#10;q6omBB7Gq0gSLuX6eBzajqNIMtZaUbV+35FlFSsh4f5kWRRDPxBoRtmkBqHo+7iIivdhpKoiOa4L&#10;s2guL6zPnuk225Isl6tVp9WC0faD0MwNYflgCpgADMYXBDIhz+/1un0/SOWyB/YfGLt6f4A794Ne&#10;t9PrdB3XwWQZutqoVqQwNFR1ZXWl3WjUNzcuzc0fue2OhdUVXEFWFbwH9+W6fRhmLBbH1GFBAnyu&#10;Rx6sqSpsQNc13KBj2aqm9brdvmO3KuV2vY47UxRZUNRUJpPN5T3H8kP8S4tlsqoRMaKxRCodTyZj&#10;+BOPjy2dHnrhofSGWO26C7b1Vafn7JwOzGgUXl8oRpNJXY+o+DyYqyjatm11O/D9vuO2NlZLayuw&#10;e5prfKIs6boRj5uZZDyVjMfjURgPrLfd7GDFe467vLoxe/ESFpdmOAgkUZDI6XCX8JhA0+Rbb7rW&#10;0LX1zQru0e5Z7Va71mxVqtVYLJZJpWS8WGY/uLUAyy57fQ9zwpxOgmEZeF0sgqvBN+FueLLXs5YW&#10;l/BYlIQQfsXseTKRyOn6xUb99SOjLd97vFy+6dbbP/ShD3uhj3UMQ/YiXCIMep32B9//y7VG0zQN&#10;PI+nMARdlhzy4iAg0xHpSdwDAhr5NnwaliW0223H6cNK4SGKomDVyEJgl8yxer0eAkI8Fr/xltu6&#10;9fXTZy/gIrgGxolRrqyuR00zhV/rWhNhQZFoOPQ7zBLMkn4ajSaiXIqWRiPnk8RqrQ4HRGyETb9j&#10;curBteWm5zUbLRgeXoPYE9A4ZRqoKJpREw/K1boZMfFejJD5OYKSfGg0+aars984VZovd1ut7i9c&#10;c+Cdt9/kOY4ryOaNN8Wv3k92ibl++rFHJqamMd1yNuU4PYxNofAeBJ7vWu1uQzZkobE0W1m8OHrD&#10;ayI7DtYbNcXq7r7q6rXlJfgJAjfCx8ri5XQ2ny+M4uYipo94HE8kyTFE4djzTxuRyIHrb9RUjSEK&#10;rUu2MHLhzDFgyVBxDFO1ubZSHJkYBDK4gWPbvU7IbA62vrm+hsVABIGLWlYH95ArjqwtXXrp+KkT&#10;sxcXl1fpXZKUTCThEvCTfHE4XygWx8YwnfARXxDxNzCM1lUIO1gzVTESSay5QhE+wOfqqorgEo1G&#10;m42GqKiI6TyQwEzC0E+kUlLgW1iAwHfIYxVAqSKpuH7oC8AYQ5YBV27gtxtNLWK4rqsj+ksSXhzR&#10;IzZAOvSCXg8ranuWKGHm+whSMmCVmagLHArI+GKJGJ6AR4VeH5aO9U4m4kAORE28C4uOMdlun4Jk&#10;QFarqzLmzEgm/cCTRVlQVZgVgAdwZdcrXrkEB/vHz30OiLKNEGz6Xx42rvzVj4EHxeWtFw2e5u8n&#10;E4y+7a30Y5gRONie3bu/9/0fZNJpfnEMALM6lM/fesstt91224XzF77+zW+srK3X63WEOQRABBSK&#10;g5i9fp+7B7wd5g+jgu81Gg2X4qw4Mjra7nTSyWQqP5QfGUsmEmYyGU2mUumMZuhwMzOeEDVQAgMf&#10;2nddjA8QD3SXcElJwYe4NhbKRmAH64Btw28xfjgTEBpGhkCMV5L3YF7hajTdGIki+K6kwXICeKyu&#10;qwB0mHQo+boasft9a3NJaNVWl1aqm2VDN7qOhSGBMchBoMuK1bMoDJEz+TQYhM5uD/iK18QTide+&#10;7R29dksk8PMlRgVgjoJLI+i0OlhhIBawJ57OwjziKZh/ce7CTHJouNFsYLowTrxXpIAtIZSrgDgW&#10;vCLRGGYMv4W5aIg7jYamq3a3U11b6TYaFJ5g8zCtWGxyagrT3LVtc2gE82cAveG0qUw6l0X8xVRG&#10;otFYNCZM7x5qX2w3F4J2qMpSVhRWDPrN8NjExK49w1OT0agJcobreq7jAlRsx+52W7VqY6iAQS9d&#10;ONvpdjUDjMoNyNRd/LPR7hRyGbCOuBlJJGP1eiMWjeycGsvnMidOn7OsLtgZWx0fYIXbwrDhIo89&#10;8+LU+PDhA1dVqrUWQiCAUVVjplmp1dc3S6lUEo+xeAItqez3PUwHjAqrC3vwhNCI6CELL4xjUIxe&#10;WV5hJsyJHJ4Ebwirjv3vhkffWRz93OrSuXYrnky9532/DJMg4BlACiYQLxe+9Ll/KFeqsD2JloGc&#10;AuTyD9+897987QxFcrg/kLXZ0g0Dc46XYVQUMcIAJAAjRdwncGOAQQtJ5AzUnUL0yMgwaFl5Y+Xw&#10;ddedmZkNfe51Ybvd0WGFqnLvzl1PNaoZI7LQauC9bFg0POAxrpXLZ62eXS6XY1i/WBR2FI/FNE1j&#10;txp89fIlIDa5XN9H2PcCnwyCeStsH2CM6bIsBySbmAf7XHJkWgfp0Gji+Eo7FKSu7U3HU2+98RAg&#10;BGBrXH3QbWws/MNRssLR8YlsJmM5Pd/3ENknd+xE4PMQ07sNXFrp1rzuxoblNKu13a/+96XyptVp&#10;weGzudzqEjHfZDKJT8I6mtFkfmhMFHyYsgfHFaXVhXmoDavXntg5DQpf3lyfPXvyqkM3RM0oxU3f&#10;m953kAkXWlWgaK/bBEOqVyuKCorhN+uV/PBo6PtWp8noZ7LdrNsWYbgejf3NX//P42cvOAJfOyBH&#10;JGJGoV3ge2OTk2YsjlgGZYCbV9lcIsrD8RjkwhMp6HQ6nUTUrLmeLosAcMu28KueZWMBDFmxXY9M&#10;CL4nCaDNvoM1sgHAgHV4PgWdUOg5thbqiIWIqqEQyIpkqLrMnACODTwMPJdAQ5YNSdIkoiJYRgye&#10;1g8DF0QH/4TFhyHGCDDARfBi/KVhBiCbXBdvqTeaAAmM3MOYe10sOy6OGXY9Tyd2qIJg94kvgwqF&#10;iMHggzB/mE6/tIZA8eUvfemFF1+8EjyufMydZPuZl5cm3JG2f8UeSMwR8ffNN9/8oQ/9WiaXsW1n&#10;9tw51TCuOXhodGQEeACjBJmdmhh/3Wteu3N6+qknn/jEpz4F8dHtdBwHQOnjBrkuCRiuY940kpk6&#10;SUlBwMuy2Wy9VkNs1TR9eMfOKV1H1ItnM7FkOplKY9GjyUQ6k9Ow1nGAMUERIhfWHdeUyHsHyoCo&#10;qxhG1LjLhB3dhESLyAK97ROKeCIxQaKWhqH5vgytKlOUdBGEMEpoFwgXmBCnswJk9NyZhCjEBXml&#10;Uq8jyFUrxdEx3YwhFhixhMgUQ8LvlFsdPZ7E1cy4QcIIKiRiHr7p5sO3vRKBQjYidqcDOWo5sC32&#10;+RIJYrgH3B6mArvDNWNJF6uQ7ruL85fGTL1W80B2aMCIdCLdIMBQE1UEKJJiYQhJR9jM5D5mYfni&#10;bLtWg83BsxB5gLv5kVFMnJnKwD3G4tAlGfonMAU4HU/g7dFETFF03AgQERpduO3u/vnP9MuehQkM&#10;w5gYahEzmc0VJiZHx8YhtIG4GpiohCDud1otu9OORE0Yg25EJD1SW5pfvrygaLooAm1BtHQfFMuy&#10;U4l4PpvSmADFa3FHuqbedvMNC5eX5xcWQQUgcOAWFIsZBiCqXV5eX98oH9p/1cTYyMraBhRSB+/X&#10;Nfjm2sYmaEoqnWYyAUakEInEH0ls96ziSEEhgsj4PqK/osxfWqCVp4mSuBZFUIVxt2znf1+6CJly&#10;ptnAtaEmk4mY03d/SKUEXNU/89LR733/QVxHZGAeNdT7bh1/7Hz1mydLv/XafX/+yEWYOIwBtCeb&#10;BXzqKyvrQAuEMkwTeRBJlpB5XCByRKKYHna7vampSUAzHs/PXYSn/Px/ePfX/+UrQGqsabdngR/j&#10;Q9OKstTuvGtyx2dbTYfhEDFj0iUCQwJFjBKThleCeyQSMfIwwlMiTKQZJanV7sKNTDN2+NBBBMOZ&#10;GWB/h2g0+6EwiPhJgCdx6oLR4Y4++/Tlq4ZTi5U2NOl7XnlbRFdg24KZTF13cP4f/zH3ytcqnVbd&#10;hTQJ/X6zpBgmsW4XCNR3Wo1+6TKCeCQ/rmUnnbA+feS6ZrMG801kciA1lXIJbD2VLbAoYGJqsvmQ&#10;YR2UiHj2pRcP3/SK9bXlI3e85syLz2ZyuW67u2PX1VjC0vrqjum9eL2q6uGAMuBmg2Q6vbG60mm3&#10;8cDqtGEiQ8NjoDu+24dSSSTTG2tLuP+25fzg2w+8dOYMwihuVIOdmhG4ASR8PJWa3DGdzGRwUdf3&#10;4RggwPBbMFRYu84oDNYYXmuoCgYQMwE5QtQADMADPVCvWq0e1w0Fesowut02ODSAymMMUlUAH6IZ&#10;ZwhKMCH2HQfv98IwquvddlOnzJfS7rTxKRhUVAMHATS7mq5oktzrtvuMJGCSmVDlKSNJICvpIgI6&#10;IDOyZFk98OVoItlnYgVhF1MKNQ9LgpFhpkEo4Omc3RMzReQFFxYskHBm2RLFKUWHJ3lry/DUE8dO&#10;fOe73yPu9lPg5Kcmta5QJC+LRng8NjZ237333vHqV4GanjtzBqieyuafePzRxaWlsfHxzY2Ngwf2&#10;3/3Gu2DEDz700Be+/GVoDuh6gpOtn4DRNNxgDLxYI+i8YmDE3UAgrjp8ba/Tzg8VssMj0VQKpCGd&#10;SoM0QDtqZgQBF/YHfAW6amT6oqwTzNOVJSg/Qm64ieBCQ3oOnkN4YgtAtI4rQkpMKlgI8F6WaZFZ&#10;SIIIDBDQFc3QVDUKyBcIJLBovmN3Vi8HjXLKiJ07P9OqlFvdbgJsMGLCpiPJFOYaAgVwD9+W5DDq&#10;Qdq6CI7NdgeE47ojRw7eeFMklYZ/kjBSFEAmQEEjNzIhcyMRo9tp+4EArkAiRNEwUQhLoKcSMSj5&#10;4sxMcWK8WmuGHriIKlC0DRAkYBQwCdwWRWJZsi0LmmB98XK9XBJYWgb2A96Xyubi2RysCNTEjCIY&#10;pFKZXDKfJ4SOmpoekRk5xT/xf6Hvwv5A+Td33Jzd8Y2Lc7MN0UuJoeU7IUFaX/T7fdvWEcM0lTK6&#10;mOu+o+O+Y8Ad/N7h0dNMJOK5wsqFs/VGHUgpUobGNTwwAN+y7HQawS0OqAHLxotxCzt2jBeL+ROn&#10;Z1qtDoaNsMMTMwAIGEnPdp87dnq0mDt0zd5Wp4t3GT0d94vZaTSa62vr6Uw6Dp4XUFIEXtm1LKgv&#10;QKlPE4UbkjDty8srLgXckJG9bWpFD+BJnX7/ayDNEiAwhM7G0jN34GlUkp61zbW/+ItPgwmAzVLY&#10;lcR7b9/xzIXNyZz5teMrx5aqfigAXIlzy1K328F8Fgo5cOXllVVMu0gJaqiiQJQGvJhZouAjfEpy&#10;LpO6vNSmyQyF1ZXlVrN9192v/8bXv12pNwAbiE8Ywz+tr/yHHTvONupQf5AvEL6jI8WVldVezyZo&#10;IXjWofNgVrgnZvFcoiF2yQgsdtdKpzKu0wVUrK1c3rFj+v6Pfuyzn/mr02fOYvXaXQtcnJaD/fAk&#10;nsgTkZJ0cbMVuO6dk1OHd00GJFMkx+q2Fi7vft8v9+2W0us2EAs9z1W0SLO0Aa7RKS1Wzx1vNLu5&#10;Q7eMXn17ubTZteyp3fsWF5fhJBg6ZGm9XsfFCSR8W5CjUCcCabeADCIIe61Wq16BocfjsW6rWRgZ&#10;rwGB9MjluRmsJlQzDxwwK4QMVnrwO52u1WtgyNn8ULW8iaGruoagDNfWqUBiVkobC0trDz3+5Pzi&#10;IlF/ShbrUSJWqWHQw1g8yvgAhA6IAKa92+shVEAcMNmgOJZFkKsoEUmx7R7wQGAhRDUiMDFySy9w&#10;ulYsYgItEjr4rJfOZAM2TonVeDxKoCu8NqAhmMPKda1nuXIQ6qogJxKgQwGhl8jQQaIsNtVkKIvV&#10;cz1aDzA+LWI5tsgy3wh8PduCxIFXykyF2KIAmimDTIoCQITlkf0+cWhYBkE3sIqYsg9JRLljn37j&#10;g+EaKs0GjU0QMWa8wy2tg6s32+3Pf+H/bjabLytBflq9RNyWu1uvIC/aep6vHe7xrW95y3vvvRfD&#10;mDl3znUcMxp/6MEfbGxuXrVv3y1Hjtx88ys6reb8/Nznv/CFtbW1RrOJkQNOeLqf6xKKBYiguk5W&#10;e8WPxHgfVtE0o3hBBvp35078DakajcVz+aFoIiGriIqAfw3oAs/RVVpikapTVNmipDpLylOaWRD7&#10;TFaCKegsMGOCQlm1PI8Wi9BC8EmUSDyP5BGaBOABGsuHQw6AO4eUn/Ml1bfqZbNRrW6sr5dKMImo&#10;afQ0zW93wSPSY0MwG8wShLjFsDOCcOZ6kVg8sB0vFKZ27Lz+Na+DmA48ir6+63ii2Go08GL4oGtR&#10;0ghSAowKVgMboyxOGGCWMCNARFCrTKGA+6KL9yzyb4mqawQghDUyRUZRkHkOqt+vrK+WNzfxRtxG&#10;GoqvMGxCi8BT4nEAcypDj+PpFAQKghQv5AFoaFYpS4w5EhAu3b7XbbdoIjynv++W1NnFwJWNwsSq&#10;OqJTfjJG0l+SYMaKYUByBULQdUPMdGhZcNtsvgBa1o5G22YTzq7FYtXLl5YuzTuQgxETxBEWjDhA&#10;SUnHiUfNWNSEQQCeod4VSbz1yOHl1fL52Yvku4LKlRZNhaTAgdY2Kpvl2uH9e0cK+UazVW/ApWl5&#10;YVPlcpWqjOxyfUojM6rOVF1I5ROxVq3Vaw2WMgeGBSIr+3Fo2S6g4Un4vuM683NzIX9WYumhgJKZ&#10;f/eZz1QqVdyUzAsRQvjl5xbvfcVkq+ekTL3leJ12K53NkFUJgmZEfuWDH/74/X+IhZqcmpibnYvF&#10;4mBRFF4ARzIFfZlWMABCT46NlSrVbe2CB+fOnARB7/Y6GKGuamSqsrza6fzNxYuwVRC1GC2EXK1W&#10;x8fH4IyXLy+pFFp9llUTGUsTBzlslv3D/8HcRoYLGxvtWrVcrZbPX5x77MmnPvJHf3z/f/sDy3bx&#10;PoWyqeztAgZJxAtGweouVLlJSfK7jlxHfgFYHBmdvOvNCNeVuQuwMfHcmeOha8H/A1ASq7Nx7iUh&#10;ks7uOWymUqqm12t1XAYaF0Bk9brpoWGHcp1UA8fNrFy+uHPXXlyLjRZLpbKYC2wXLp4/Bd6JEF+p&#10;bO655vpzJ58/dN3NECLAfBgxK8QLlc01WCVcpdtqQZJiouKpTGl9RaK6QhIBv1paSSQzuOADDz38&#10;9LHjpWqV9A0rsYCnZrI5+FhxdKxQHKbKg6qB5uOXft+NmDEweawZ1AOXBfDMVrtj6Br0L0KMBpul&#10;0qiPqwUeSQgvZAkdBGXYrEv4waovgkKZRzg3Zk5GODSMSKPVUTWFMjOpJF4BBYGrQTdgZJRygmBn&#10;hAAPMU45JOYhyILlUAUFiOFRcRWhCr8QATARIwI0gXqHV4PfUUOEQNmGdqcDYoXBYEKJ0xkwERHW&#10;A6oMBiEwTSozFk7kizF016N2gL7rqZ4rNaugGZ/+9F8++uij/x9r8j8ONlt1FGELY6Sti1x37bW/&#10;9uEPj46NgRY1GzXMyeOPPbq8tp7LZK6+6qpD11575x13QPP9/u/97vMvvAiCAThxXUhH+sGwdVos&#10;RFH1R7CEfSp+FTEpBwPOrOBlZiQSS8TT2cLISBqgkk4jeCFIEdlUVAqgCpXBsDoSFZ90w4xixogi&#10;CBQOBJoTCo8Rw6BEA1lmoBCv9223j2CgGnqzVrF73VgsCcuEC0HZQiVQFgJWIRGhBarhrYjjnWbT&#10;Wp4XLXuz023Xq9CWoefVyhUZUjmZUihVZLLIAwVs1muVRqNOOgVcvR+M7Zg6fOQV+CU8B4bnsYJs&#10;r9nAkBD/qZYjifAFjAzhtV4p9zpdLDreDsPAJ8tEYwPYJIbhOna7VttcWW60O7bjwsjxkWBgvLgl&#10;+L4cChtLC7VKhTi1JKaS6czIqJmEukvFUhkQryFovmIR06tGIiCzABINFsUWGT4LjGKxvo8boR4H&#10;UUagw0g4R7cbldL6+qWFxWa9higzPD4xtWt3Lp/HsHwqXWBGNcRp4ARgPaBaWd/u4UbruCOqqzdA&#10;L0u9arm0eGl9fV1SNV4QJpPQ1ZhpJJNxzF40aigS6UWMJGTlxlNnZtc2NjFURDo4lEzcmSpG3E7z&#10;2dSh/bt9L6w1IRotYqiW3W63y5VaJpPGa8YnxiRWzKBRkUmE8/Pz/b63beLXT+Vn1+tNC8GUOGQw&#10;qPuSW1EJXZJ+5QMfuv3OV4FMEmkLgu/8yxc/+/efwwyAzcuMy+NNN+4cKtU6+4bjl8rdU8tVPJlK&#10;JaE7brjp5uWFuamdOyamdn7ra19td9qbm2WwGUo8iDxzRtkI9rkhIGFjs5ROp6lMRYlQ+hV1GfSd&#10;0mZFZe/CE0w3UKDxCJU90PdoLHnP297WqJYef+ThZCoBXIHbUSGZQrI8eMugfBRginZO7VxbWwYl&#10;ZRpdohygIE5P71Fk/+zMRbgnec3g1qjlgaSwT3KN8t6O84tXX/Pvbr2e9Kas5+9589LX/lWKJcfe&#10;eHd7eU48/eJTVrtZnz/jNipKMpvadR1EaDydhsaslTcxxUOjk7VaDXxqei90iW9E4yIvVElSeWM1&#10;VxjGGNeWF6xec2p6r6pFWM4UzM87+eIzR25/zeLF8xD1sK7h8R0sjwiboFJ5r9PuO1YinW1UywS/&#10;ER1eabVbuD0q6EElui5g4JGnnn7h5CkEbs6WYXwmyejhscmpRCaTzIBkEUP3Qx88VGboCjaMlYCz&#10;INyINFOUy3B8r12vs2Ykk6Cf1fdsq4dlA1dCjIMmUiXyQgzV9T1dVvrUjwFegyeAT+R8eKNj23gV&#10;1hWkEhMNfkX8wqOkLdU+ITgclpWSpVanA8ZKnUz9Pj63Z/UweKqssnQPpohaPkTZ7XVZ3xcQjNLf&#10;JpSTQCk1oB9bQoFlPwjkMHsYCaUmQoFVLzWWHfVZpsaXqW3JBf3BcO3FiyCcX/zC57/xzW/h0/9N&#10;DHlZUBF/9BkuVobyufe+571vvOvuEuTk2jru/emnn15ZXRnK52++6ebbX3UntMDGxgY8Fuaxsbb2&#10;x/ffDzjhpRcWOHSA+hWkiYAK84CADlKM+3DwYknKDo9kh0dBoxPJpBGNQTLGUqlEKgUGCnKgUd4m&#10;7oI6UFUcclCB6SAWEx771OqDNcIsAbUkTcP6WqAIREiJEyDm4o2IBXiCGsyYrqfMO551CPkwRhI6&#10;EAe+Tx8HugAd7fUXjx2Ny9rchbO1eiM7PiX0EdqbzU4PMTQ9PBKNxXChQUKPXu+Bc9TrtYimD02M&#10;H7rj9b5jQ52AN/dY5O10O8VUYq1aB9xSZdh1MBt4jNWE6Kw2mrSw1MpFjX8yC1iYOpewuY/1djod&#10;8J4Tx46xlSe1ikCM69gwaIDJxgaoN0wQtD9bHIlmclR7z+WGisPZoWJ+dDSdTkmkhkVwJdg1ywQG&#10;vKVJYPmNENivKn3HRQCD3qKEIPBb1RDvMIZ2o46fdqMBZ8oUh/NDBZgBUA3kDV5Fk8XomkIp5YDN&#10;ap/Ke1iVDqh2p16pNOo1qLHGxsrixVmrZ4MKaBqCGEVnw1BNAhUzlYgZlA4lYcF8yFtZ2zw/O0+E&#10;mdpVKMhRYYNJXmZO4eRY8dA1e6vVBhSfZVntdqfZ6dYbrfGJ0Vg0irgEDob1wZLNXLiIW+G9cxJL&#10;PPzn1+1+aanx0EzJC7DyPrf5gMgf8QySGrp2ww03XHf99YjiLzx/9IWXjiNUs7w9YgwYqTiSjr71&#10;mnzPC06stE6tNurV+s7duyBWfu7d733+yUc2Nzd37Nq7srykK9Lyykq93oIm1CgtQSqT8wFB5JVz&#10;rK3bbLbwiZCUCFhbvVs1BE5QLiZLJd58hl/hNrO5PP75hrt+prQ+B4mbiBtPPfUM5nN+/jLQhWcC&#10;uAxiYCzCTbo9a7gwvL6+QoxbCLeTE/CakMqFlBphyVvKgLK7ZCDLKpRQ+kVB/rOffVM8oru+oB28&#10;1hgdWnvw4QByP56++r73Kisnj/bK6/n9t+QP3dGolG3Pg/F1e91mndJiIxM7ECPMWCpXGIG5Do+N&#10;c4Tk6T9Nj2yuLRVHpjDc1dX16X2HQ5aPBn/0Kdugbqyuju/cgzuCMdZKa7nCGNVvRLmyvmhGE7FE&#10;CsQlCH0zGg+o3aUusoYxCKcTJ08/9vSzF+YvYRIU1pkDopHO5HOF4sjEJPQ73hKJUV4SqN2lXJbk&#10;dDuaYUIAYiUoC9cXYdEBZZA8iB4iQkOUOuh2uhh51jA68BlVp6RBvwMFIKksN+0TkAAjgAuUOBUF&#10;ioOq0u17uhDivbAzhDBSLlRlgziR+2R6cgSAQVkUop1YdSqhGxHYWiyZcKh5lEpeMpORnLAj9sgi&#10;qZpkMslKZwEBm9fHwoBCSqEPKU5cnprTZLi41bMME8ArU/Id+KJHWAZFMDRAnQDX1Q2dtXRKncXL&#10;cdP8wfe++63vfJfq/D9aXRd/SjXlJ8v44o+WXmBMb7r77vt+5f0Yz9mZs1IonDhx/OLc/MTY6Lve&#10;+c5XvPJOUNeF+XmYPkIACHUXBLvd2n/NNRfOnwcky7J8ZXYLK0p9FQiFgoCoAzWzurrKhQvWYvbc&#10;ubGpqb37D2YKN+ZHRnKFAiYzSVkaRBOFpXchzkLPtTTidwJIgEwd3ZhQTIWjUWOGCpSob9YBCfBL&#10;QdManS7YAKEX1sUn76LaA0NiKFPcrWbokVgM8RQSVWIZUVgABE1lfqaxOLe2XgqAB3heVjrtpuD2&#10;wXiIYKpas1Kzuz0eicCHiNGx5NvExOTV192wUW1U11YQaaOJZMfGZSWghdDvX1xeA4vHJPQdB8Po&#10;tVsQ0FavCwvzmdIFUUwnU5gZBHH4sW2BxIgYJDQL9RmCrThOwLh0wGKu1azXN9bwCJYbjSayY+Ox&#10;dBYAHE8ms9Dy4+PxZCo3PAwlSBmqVpMUXzKJyxJlUXUjGvVZdzUTwIi91LKMEYos78GYsitRjsLQ&#10;49F0sRjiLijvo8BzsZACtT6TQIHNYxJE6tSCDoBoi4UmhIUAaHejLFcmy2CZnVYbyiyeL2xenttc&#10;XoWnBtShIhJkuh7Q03Gohm8aOuiE5JAzTk2MDA1lz5y9UK41IGiZiBeZhvMY6xEWlzY2Nqs33bA/&#10;H0u1O1oqmRgThI1yjWGcD5NgocacuzgHgKPSAE+whOEtu/J/8p2ZlKnftivzyIWKzJoCmHqD7nep&#10;tAmiZjtHjz733HNHqc5HAYn6SMnkWDcpPr1tgV9KS+Xe6dVmp92Z3LmTLRCUYnxpaRkIAP2dTyXm&#10;Fi63m23Ea/pvyylYdY+wnHorZProTDaDaLO5WUomEM/irPooRJmqE6gfx2POQiksUC68NZ5M18or&#10;03sOHLz2us9/9n+BaOAeERNYDU7iXsw66BCtRNbWLM9enDNNgzcMifwFRLBUoJTBFCH3EVaQ3GrV&#10;YX2RMlU6tVg6JVhdTFT3xEu+s2/i37+revTJQDAqJ54TH3/we7FEDMZR2tgwDDNfLLRbbaqBi1J+&#10;aAg2DTiRKHVL0IiX8UpWs1FNptInX3gGnzUyNom5LW1s5ofyo+M74cZsC4XPEZjNGXW0rK8u4i1w&#10;t2atgjvL5oc67Xbg9WPJNHwJKhnjh2U/+MBDTzz/fKVaFxh+Y+Ip/5vOJjNp+EYmP5ROZ3wBfhQg&#10;xuJWe7YDPumxlL+p6dDtCPq9vkdlDQqycrvbUZiXU6JcU20wFErBU6ULAID7gQwCkoHlkTsN0l99&#10;zLRlWyZra4WnYEl11uMR8LI8TI3JF9AWXESVqfmYCfMQNu6yagGUFoaH5ceqQzPxrSoqS5H1HFel&#10;Xj0FYEDiQ6KWXF4wtKkFCHRVBVApgtAPBc+lxj6JPp167zF6WdHIAiF7Kd0nS6oGt8ENghKKzUrY&#10;aqwsLX7sE58sl0r/f3XJy2bJ8OSr7rzjfff98vDI8KX5eRjrubPnzpw9u2/vnte9/g3XHDgI/gWx&#10;gujX7XbbsJ52O58bAsRdc+DA+XPn7r//TzjVwpxE2A9v2HepZ9GiJjqmHjBDkCmYFsrOQ27aoOMd&#10;TM6+/fsPHbnl1W99ezo/pBuG1e2qVM6nehIoJHSc71L/AuYff7s26CfIE3UJy+xT8RaR5StcltIU&#10;WZXVYxsUQmoN93rddtKMUu8D5cp9XBrTCGZOvRW10vKpFzdX1izXaTeaWIJEMqVoWiQKXUJyBMIA&#10;8UakpI+JKE/xWNNlqs95w6NjzXa7uGO6urYsh8H0/sMNy4LKxz2uzs5AatsIvhrpNkxUq9UQZaoJ&#10;Od0eOLtAqdcAcxQx9B6miErEASI1AIBSzWFYWl4++vTTDtvKk4rFWuXNZr0KDUEcy9Ag8hLFUSpW&#10;RaPwskxhuDg+Ae6SSKdUBAuFRDlEACsTetQGjABqmBgYRLPVbcNtTWoZiMKgoS9Y/Z92VmGoeLXK&#10;kiF916Y+bFm2gGGiaOhGu9vG35hwjwqE1MZN3eEsMQsLDQRqrPdtSxXFjuP0bavTbHRbHTh+u1Gr&#10;l9ZWLs5WqzXmE9TRDXItK3BfNZmIJqK01UlXqbu1Tzy+v7KyeXZmluU/qZyE56hzku/zCKiKMDY6&#10;fM3enfjAaNRYXy+tlSpQ8CJrUr90aaFarW+luunvQtL4ucOFhh3+n2cW2A4ScXhs8mff/vapnTtk&#10;UX7q8Ue/9rWvUncPK7oMhIU0qHjz0iDLj1Hek8o5umo5oJb+7l07y5UqwsX1N9zw6te/4dEHH9p/&#10;6PAXPvd3jWqt2e4AHkYziXhEmys1mRJlUZJ10uOxz9CF+mM9r9OzEMRIXLJEHHCRKjC8Jk2TERSG&#10;h2zLMePxe978lkcf/QGm7ap9ex548KFqpYrJBG9jiSsCBuoFYPlnXJ4EqEjp9IA1CrI6CyiX2W53&#10;FeanTJHwSgwrNTGdwkdFOfaedefU1Advu4naogXWHKuqmTtfrWczK1/8vHjy2FE4MNQQWAdEwOb6&#10;GtQXSGQindGJdqkhS+sLbFyskVrwfO+Zxx689Y7XHnvu6asOHl5amIesBscCau/Ycw3lrhn88aoX&#10;HpPpNGuGGQe42gRuMrT4+voy1pRBSxPxAYTpkSeefOLZZ5udDnmabrCGYBPKDhePpVKF4RGR3a1r&#10;2dEYNWMghHcsG3ykazvUh+5RIza4kqFpPptCUFnEXwr3sL8wwAiJJWkaZsFQaCcUQBKrB4ofeFR7&#10;8xxbZbtGGHhLCtvJRWvcd2WSER7tI/NI6hLGyDICGKZdU+V2z4bhk0ah3Yu+oqkIT1RLU2REOOpn&#10;4VsfXKpSh7IE98OYMFRqymIv810nFPlgSBQ7IdxeYwkKslSfaVSR9SH6IRBRxxq1ez3MEiGZICKg&#10;gMV7kDMLF3DNj33846dPneIJqx9r4hKvKGNsS5Ar6/M/9jM9Pf3+97//yCtuuXRxrtVqzs7Ozpy/&#10;cO3BA2+65y3ZfB7otbKyWmu2Oq0GzBSUKpPJDo+MYPrW1lYAMN1255FHHq3X6zoEHytTAZNcQmnq&#10;XmNbHT2GKwE1zLNuN57Qi8ViUBXUVdzrtZpNPRI5eP31R15556Fb79BMhETEfAhK4pDwGdw7jM3q&#10;dii7qimIv5hq0LQ+dRVT1VqmKhQBG6Evq3JSIBBCRDpcgepqIkVDZSs2QUlszLzYWtu4vLLmU/rF&#10;hZFgwCBAxZFREdSk2aAlE6gTD3YFFYIr2zZRBJDn8Z3TYE5+zyrsmIYa7dVr6dGJvmO5vV6jWoES&#10;xUrlJ3Z6GA/uwaJWfiORpoSXQ5tLRJYF91nDGOXEQON9P53LYaoQWp97+IEzZ86xfEQguk63WaMd&#10;OVBdspQeGk4UR8x4AlI+kc4ODQ0VJyayQ4VYPEm7riBqWZUV3NvUNctxwUhkaj/VeqzqRcTZ78Pl&#10;GVMftAYEpL8pauMFCmvslahTjlaJWBGAjW0DxAJG4CM+FX4wCe1mQ6R+MCAwPhhkSPKAi2ybjkut&#10;/G2v71qdLvSZ1QHrA8TUNpcuL8zP2T2bOSwlkAlHZCkRp+4+CMx4LCoNIjjkbP/o88egftg+D9rd&#10;RbXywU4qSqJETP3Gaw8MF3JWzz52eiYWj+NeYKvlcpVvSuPmDgn2M4eHmz13Kh3511Obta5TGJ34&#10;+Mc/oZMLU0oGQ3j28Uf+9KMfkziuSmyXScBTT9T1zevYnI2RBJekar1+7aHDpUoZL9t3zcGpHZNP&#10;P/lkLptaXl51rN7mRmnveL7a6//uG3b91eOLhyazD81sYE7qtUahUFRUGdauMGnIHZOyGyJ/HF7p&#10;pni+1Wzt3LkTvB+c4M47bk9mslPTO//iEx8HVMAkWp1uhPq5qRZLmxQCgbfLi0yc4SqUaqaGgwDc&#10;Dp8Yi0ehVKE7ESHxT55b4zdF+7NYEzbdNj2GqZIfDUUi77n+2lftncZ1EBZ9aCBEOs8Xn3/mCfgM&#10;VmpkfHJ5YR6zXxgewwKcO3Ny9569zGJ8STFFVkjnd4XLL87P6oYJXhOJx+1ed3J63/aS8gzHyuJs&#10;cXQHJdZXFqiGGYFlqN1OC6EDaqNZLYmyFk2lurUqnPA7P3j4sWefBW30KUZQFykgrVAYzgzlEpm8&#10;qukgKwgx0B/Ucu55hhmRKcOhCioojQgeRHigqYRnkkRJfLYnTAx9nm1BMIfxmSrlxxFiaDeiQawK&#10;D6k7Xo/0QPlhnQhpfQdKqNntYlUoo0XVGtpwL7JSGm2p8zxAFyIjgQTiu06ZR9fD4zDK9kZQ/zJI&#10;q0wJH9bYHWJ1db7LV5Ui0QSEETAzIiuYDXgd7paXBDmehSykqmEIxOJLCuzBGsSjMQQgC4IawYS0&#10;kUx4E2I8fdqoD/sOw/r506l47J+/9MUvfPFL4ct1c4k/qlSkn169Z6184Wtf8+rf/b0/6HQ7iwuX&#10;SqXSk089tWd6+hd/6T2JdHpudnZtYx0OUKtSA8zE+Pjk1I5Ot1upVNZXV6r1WhGyMpmqVWvPHn2m&#10;UquzzSe6wNI4bYiaTgemzHuLuVgJB6lb1mfJSgUwesT/ZDIFtmX1etVqFS8enZy8466777znbdF4&#10;Ak4eEEulbUOspEq5CEgTt9vxWMOIphsh9T5JvkfSkxo8NN23u6Gisg22lD1i8kXsMs2hGQYCaOnS&#10;hc3TL9m+BGCAJNWp3kbNFrBA2FhxZBw8HR/UqlVCSQHGWJ0Ok49KAJiBQZpmrdGkJklNixo6ddpK&#10;YiSTR/jZmJttbqyolPmlLTWwuvToJMVralxm9W3YJtUe2rJuwBs0Ct+hqil4AYavRSIvPPLgxfOz&#10;kOOh0+vUq7SqARWGQLPyE9PRZCqRSufy+XRxuDg8MlQopNNp2GcskWT2C9cgzUFx1wNCqCGl7AJV&#10;1QOW+uAsQ2HHPYTU78DI6mCPN+8sDAZRhrXqqhR6WEc4ZTJ8nkUhrcAvxYvdlMWlvoqQ7x4gGu6x&#10;VhhqT2Dl9BaCYKNebzQam6X12fMza2vrbLt7gKXUSJRKmKJoNAJQiZtGxIj0fToswHaAKyeqtbrC&#10;9uXwrKMw2FRBH4wn9kxP3nD4wLFT5zD5rWZndW2NCwuf9dXhlYcnc7sytHu41PaemS83es6ffOJT&#10;+/bsCtguR9YoRZr0Nz/0q3Pzl1g5lnJ+lPhimTeBJTa29sxTyjRkOYP9V+2Zu3QZBOft73jHgw98&#10;/95f/dDXvvSFmfPnWo1G3/Xf9Yrd5a77mj3ZP3t47lfv3PnfH54vl8rRaAwTVSwUcNnzF2Zj8RiD&#10;MJnvxh8kn2jyZQ5mrgsmrRWLBUlRP/Abv/31r3z+3Jkz8XT2yPX7v/f9B8ulKmw1ZprT6XTPdcq2&#10;5dNSUJcj4o9pRih9x3yP7zSnfb1BADlLF/f87cDBfstUFDuAgJ94Av7nOLSdgwKc675xz+4P3HGL&#10;SjUbqm1Tx/Iv33svXp3J52vl0lBxJJ3JUTQOgk6rmUpncLm15cu18kYqm2f3I/FWZSMSnZ89t/fA&#10;dU6vR70alNOQxAEVJkEK+oYn15cv056gRBKmgQnFmGDyeOBY3WQ2W1pf/dZDj/zTV756+sKszxgi&#10;zCiVzQLeJqanp3bvGRobE2V1KJtRI6Ykq7ixSAwTZeoEwMR8sfJ2twOXoy0Fnkedmq5rdaHieyoV&#10;cA068UKgPAMWv800ENuqbcKHRVIJMm21lkQEDsyp3e+L1G+hdGmTgQoBTolMiR+vEoU/RWIJvrEx&#10;0KjmDG0BA2K7bERWJ+mD4IgqeEMUASxKLqH2GQRSYz7T8xrbdgdx0e22ScoGvkqlGZFoqe81W83A&#10;sTHzGHbftjGwXreDByprc+pQ5kejbfZsqx45peMa1PxDZ964tZLhufPz85/7/OfZXpzt3e6Dnyv/&#10;sVUZ/NEk2NZr8PdwsfDrv/Zr//E971ldXT5x7Njzzz2vq9ovvOsXbr/zzqWlpePHjy8sXgYkw832&#10;7t2XHxoqVysXzl8A5YRm6nWp4fX0qdPPPHd0eWUF5pul43Ly2Vw2AcIoy7aD3+OnB7xkB1eEfC8O&#10;299JqUqV/eAT8YxtWwAh/CaTycTjsWajefzZZ44++nB1ZTGWyhSLozrbVIRlxYJhoR1qboaFGLTK&#10;LItMe0EkRGlqpUPIJmyDwun1NNoHGAhsK7uhyJCGTq998ZlHywtzVs9ZXV0B6MFCcHESCpkM7/bG&#10;rCNSw4Xa0E/U5Q3BHLTqVQq5ogLtW1ldCq1eKptz2y3coGM7gSQnE4lOvS7oOrRS3+plCyMRpqq1&#10;WNx1qFZBW/WYJqBG5FgMrIPXkHEbMAZZ1YZHhp/4zjcvzs5a7YbVqMDs+foZEW1kYnJi555cNj82&#10;PDw9Obl7545rpnfunRwfy2ezsWg6EomKAki+KQSmJEYlMa6IeGDAm2TJxLxBQ+APTDEMIvAFMdQl&#10;AVZFVofnJRFkDY/pD9QDJV9CYpBsViWWoMYkqwyAREEYmBY1OlPpWeGnrLAQTLKIVAgLlvR/1Dql&#10;sx9qg9FpyUbHJ+JRo1IpO5bDdx3gLQ47woeK2JQWChR2TBGuMjpSRFgsl8sKS4XBlhiTk7ZNuVZv&#10;XVpaEqkJwt0slSm/yeCQB6p0Qi9Ejdt3Jfu+cHypXuo41954y8++7a1BuOUO4cA1jr94dHFpmVJz&#10;bCMLuwUK9Iz7E1fj/2RiSaS+eR8jpwOTDhw+2Ov0vv7Vr5B6sO1Graka6lrLvfeW0Wcut+46UPzn&#10;ExtrG0TLdAJQKZ0tTO2cgnV1qP2vzy/Oquw/JPTcfyHz9u7dPTo59c5feM//+du/TCYz07t3z81e&#10;ACTDXzw6LYIk4nQsfiCV0lVlvUtyFHRubHwCgNRpd1gzi8KDAW4oQgXOkBWVB9FC2qq18C2ZlA3y&#10;aTuwQjv2BZpK/EqRLzeaLyytTCRTQ4koZs72bfHksZcM01xdXpzYsUvXIny3Py4Ftw9IgEuz506C&#10;jd7+2jepKttbRsfm0CcBMIqj46xSF1Y2Voqjk3ibZVvUHxwiksY7zRoQNZ3NUB96pyMpMlCqsrnu&#10;dWoNX/3BQ4+cmJmRqbDhsbZGE9wzP1TIscIJgpDj2niv1erItONPgP+C1yAsmLEYeCuMSSUQgpzQ&#10;Gt1u3DSblp00o+zMH0oc0iZqUfRYHlBmuWAQi0DWAorjsmtbxI5pgshQImYMvNh2HY0rXGrNUgOK&#10;9X2+VyhkrX7gtCDYCsv7O24/pFbhEMDDdtuwKj94saSwdQgQ4zw6KQQoo+HFWNGIGeEpKXqLLLHm&#10;ZngmMeg+y6qFgUfb5qkPTabSHClwWl2FiZiA1QmIEgoSqx2S1ZI4U7ReveKuLMCp//Sjf3r69Glx&#10;CzOuFMz/5ileIrdXSXrLPffc9/73A+FOnjixtLCwb99Vr33966u12sLCwubmBgJ3MpXKZbOQKZul&#10;TbDIwAtqtSrI5uLyEpwBs8F0twH8j1AHcIT/U2bNctVKZXFxcW1tDcqD9txskd/tAVw5Jk6E+fEt&#10;0I5wrkQiAQd0yD2oU/nqAwduvfW2N//s20dGRlSF9jGE1HQu8VOSfI8hFvXVh6xZiCafFXjlbc1G&#10;fRCs6+Ty+TMvnXhhea0EO/eFoF7a9AMhXxyR6LQP6rMQafOgSbkhFtEqpY1kJsvPBWiCdRUnOu1m&#10;p9UCPxjZMV0YG1tfWiqOjHiS4vgB1giGypWZ5gMkdNmIbMzODO/eVxif7LaaPZY6A7sEqgBvaSMc&#10;A0IzYnQB0t320YcfuDQz06yWBbYxGnYE2jQ8PEr4FI1lszmQ1pHRseFiMZvPQSchSLEdkDLL1Qic&#10;eXOasd079MPsjTAwmEHx+ofnLPACr7RVPNg+VEFkhRaFzSrf6sE4O8uZ8KPgJLbHlAVcmZsgy6Hw&#10;TL3A20zYBlOmSrGillWv1Zu0nwlMtfvS88+eOHUKLg+6ETWp/UHXINXItKJULYqYhgGCh7WrlBvP&#10;vXgcQydfZmGYDYuMh+/VYzlPmUkOjye6KWutKddP5gDyN08m/+G5lYbtZUcm//gjH4kl42wHIpdo&#10;RK8xwD/8nd86ceYctdgyVspD6uBYF94ZNUiI0cd1gR99LwcWQnuipEOHDzdqlUuXFyulEmbprTfs&#10;fHq+cu1kLhdVfjBTAuUHB04k4tmhomN3P/yff/fjf/Rf3/iWtz3x8APkII6j0y4IRRmIwsE0SgRd&#10;/av27lrb2Iwnk3fd/eYLM2ePHztOp0IIQqVSUVR9z1h+rd7hGwc5k6s1WtlMGjaWSacw5wsLizrb&#10;SMnUArE6VpQKBllxdhzUQK9Qu2kQT+Xvu+/9favxL//85aWVVYm2OvSpbs8OXBO8/nQ2a6jSQr0l&#10;Xl5Ywiw1m/VEIiVT2yrJH7zsxItPA/H2XnVNdmjo3InjtWr5jje8hXsj346MCUJgZDYZLi5cLI5O&#10;gFZvbqxFAifYOKfveaWq6dA3jdpm3+ljvc1EaunMCydOnnzx1MxyjyrktPsQIsA0gSXRRCpXGMoV&#10;hhPJpEcp9ahLSSrd7lmxeAKf0ai3dDo8J6KbUWiRQJFNXXd9T5WUgJBW8Zhc73Q78HvqPCO0lZh9&#10;034ikCJge9h3IHFgblo0Jimky2H2NrWeeHB4zCLCNLXYazoUg+sHKjtQkiQta/TyWXmG+QHJTzBi&#10;MG3MN2YD4RJyh9pjNdVQeE1FBI1haRyH1sWnfjCf7VvEFNNhfyJtK8ad9mx6ATyUzgqD1vJJvrie&#10;zzvEVdaJ5LHsP8VEz+UlM2LcdCwisbaN82cRwf/ub//mO9/97nY3unDFFpMfL5lsbx2+IhUGazp0&#10;8MAHP/ih4vDwSy+9uLG+dvW+qw8cOnzhwsxGuWyQS8ORwSIrIDhw+7XVtVazAS1i2U4UCpKdVWcw&#10;AMHMUKEYMYB8QmHnjpC/Uctrvb60uLS6slIqlTqdDiUitk6l/JFzYVgVatBzwqQ3NVAEAS9Esb0s&#10;MToN0LKajQaCL0Z+5MjN97z17bAioIK0lcRjux4DchiWE2FFwVAQBluD+R4mYP9Lzz159tyMGxCh&#10;7nY71XKJdeaI0WQS96XSkSdhtlCwOx3cKe/99QMvHo0h4i8uzClmPJVItOk8rn46m4/nCoCRZCqJ&#10;0Nm0LES1RCwKMOoLsu31MXjftuGI8YhB/RcqHFtj7TrdaDxe3dywLIdLcDUag44ZSsS/8U9/f2Hm&#10;HKCVGIaEgKjmhoq54mg0TttPClQ8AX6NFIoFOmWAjjyR2TEcEndVdrMwuoBLVI4QPKnBTrbjTd58&#10;r7jETzbkpR3+eCvfNcigMpAK+fP8MjyYcsW5vV6C+MNjEdjuHQJ8tps42AIeqhYwXAlZN20f4o/a&#10;PNqtnmX3XadS3nzskYfPn79AB2fRIXmkbHB3iXgU8jSViMMl8QzRTbt/5uyFhcVl04xR/VeUeCac&#10;l/G26ofh9mlA+NlVTLx2TxbC+PlLtZWm05Uiv/DuX7zjzjsGx7myhi6Ox0tzM7/x67/l9j1YNUMr&#10;uuuAvW6wRTIIt05V5bMtgWe0mq1oNEoFdhhhGHZa7V7PjkQi77l9+g17Ep94aOn6yeQ/Pb/cbnUg&#10;fH22Q+Pn3/mujc2NPbt3nTn+4jNHn8dyg6LprLU3wrdwUplHYodUChtrm1DPMTqR00fsmBgfXVi4&#10;jM/H7GE4+8aHfu5g8a+evuwPGIBXqVSzdCiDTnv4mfPnsplKpdZqdejYGNaDwKGXcztD1d4+OvrN&#10;1ZUWHVwiR6KJ3//D+3eM5+Eivtf/5y987tvf+R54Nm64zw5Yk/g+UoF20YlLy6u8Ai9Jg4M3H/v+&#10;t25/3d1HH3vguptvnzlzLF+YgHWdeP6p1939FjmSZoqHKVu+O6nv1qtlMIcANtFoJjJZ37Fcq6tE&#10;zGQqV29U+rSxNoJhfu+BB598+pkeHWjEfhQV+EG+USimCwXAD+JjNBYP+y4rqzLQQsTsewCMrtWL&#10;RaPg9WLA94gKCHB9dqoPEJgS5RRwAmLNiP6AcVwk9LuQIx4RLV56ot2FEdoLBN3tULDB9BF2WPBe&#10;6HpqONHoWGXoFYRDM4LfQ3gBvqHkqJqCx8yIfNbuAgsFpBEdYicTgxMbphFa9lQuo9CubEpCildw&#10;QB7WPQYMItv2vF0hxw15zEZFiUl4VnPkL6Pzn5j6BagIA8IY8kNecBe+38db5mbO4TXPPPXE//zr&#10;/00nVfxEautlQeVKfOFB59c/+Gt333PP8eMvVSvVXbt2p1KJxaXFvs83H8BwpWa9sbBwqVKuLC4v&#10;Q86nUqk4+4nFY9QdHKGEt0H8UeXJSSwcz8fzLuo+y+0AA4BG6+vr5XK5RTrd2+5vHrjlIPkehIOT&#10;VMIruXPIqoUey5vhn3RUnmniGSABFD2GceSmG1//hrte+8a7VAbbtNmNRVVmdVJ4BXqxXhZxdWH2&#10;/IWzMxcugRDA5eAw7VazTadrpDDXQBTbss1YnCCfFHNgRmO4C2Dq+OTU8tyFxaUVQY+MjwyD/YgE&#10;oAoMWzOTKkvs0DZbXQOp0nTVxz/EkJiHbtjdbj6XUQG+0ShsqdGod3pdOtapTjtJ7V5HYHnYqGHM&#10;Hn3qge9+u9uzmccJpq4NDY9k8kW8NQUHGyqMAkuGh/P5HOQjKBcdkclsaqubSBYHjbMcFQZKou+x&#10;EwT48XMDJOCKnJ0+xoyCNW0Osuq8orsF+3R2M+EBWyeyWKrf8z3hfOcgp/mDftHBOUwij4Z8JYOt&#10;E7QEYXCCnMQbfyFNui0gSwuEg9V6g5Wlxccee3R2dhYzIxOKaLRr0yDJAiYTpy3zBj+NsVSuPf/i&#10;CcqgQsKwVlp2cm/IQ57PSykkMnyBbRE/MJ4eSRmmIn7z1Ma+w9d/5A/+wOUJA3Z+0gBTgv5/+a3f&#10;OHn6HJ3FwCCN+x+3UM7rrzRgFprpEEk8xauGyUSCfSgdqGNo8u/ftffPHrj4ybdf9Xvfmru8UYXy&#10;1gyEr3CoOPL6u+7ac9W+z/yPT62srLKDI9uI16NADl2vutS/wLN/3EfwEe027ERMJpMgb6yzCzHY&#10;abd78ALD0A6MJH/mYP5vn1ndaHZb7Y6m6Kl0ksVJyqOwECBiAstlShhEqL4A3kzbKhRWmY+DmQXe&#10;HUPD315fdb3wg7/+269+9a0OHrH34h7Xlxc+89d/TWe6kNYPBHbMMzg1+dny8orMGy2ZFcAcF2Zn&#10;sNB0tInT8xx311VX10olqGzia4IUWs3F1dLEjl24M8BJt9stDI+26lUyKUWOJdOteoVUuxmplDYl&#10;Ieg53qNPPX302Anq5O27Gp2spaXSGSBKPJWOJ5LpfD6ZSELEAQnA5Rlth3KgNhK3j/huKiFBA5i7&#10;yfogQfyZIlQ9Kr8rTt/jtSw9EnNcW2Q72D3am0I+2bVd0iWUFqc2FZWlWUh90xYnDyZCnabsuCGw&#10;GFzUcl2DTsX3YT90AIFAdQ/WGs4aK6kJkWgIVVzY3ihEIp4NdNw+rE52nIlcZrsVbytIBtsBcTur&#10;IDNI5ilgfi6vz8+QCAOuQ7e7L7YbtTjGhFsZBtaY64FT18HoNjY/+omPg/7/JKL8v7QR//CXoC35&#10;3Af+03+KxeOZbA7PlSn54yOALi5cWry8uLaxvri4hGiLIJ6IY61SmUwmlQaoJCi7xRQJOzlVYyek&#10;sunyaTs1xxIOJw4g2oawaAK0qixd1qEjin22GXbAJfn/ftqhZNt7Jvmr+KTxU83hnHRClO83W61e&#10;tzsyOnrrLbfc87a3X33gILUgyxJtA2IbC7ZpMu76wqkXXzh+3A9F27F5hohylY6FiEa7wOj8ed1x&#10;bJkBpMGkGOgqbCCTLyxcmDlz5kwmm4cD01nCjpsdKtiuK6maIKsRXWMJoxDzRQfz+tRICOJK5xwj&#10;MLGzU6amdzYrFepVY3lmwCJMzWq1hsfHg05rdXbm6//8FQAwwpsiiaqmIO5kCiPxWAK+k83SaRLQ&#10;lIVCAXBi0LkmLEvCD1EfMImQnacpskgSMGAljRbw5mlqiWQIQEcNyLydKdg6+53v8+aTTu0zrB2I&#10;nTAmc/kibOHBthLiyTF+MvxW1X8ASFsJt0Glj+eOSCGJXOhI25SClaBdB+SoSz8wGMfG7DpzF2a+&#10;/8ADtXqD5aAk6sZWJEgWzDNWJEFCWWf3FT773LFqrQGSI/2oH/Gh8ho7xxV8blSVuvBczXjNG9/4&#10;S7/0Xv49CGw8bAqD4Pvf+OpffPp/QSax8pnC2qOFHVlzvtwW+AKzCXOpeGbjQTwRp6Qr71LjB0Sy&#10;Vl1e7gYT/aN7rjmzaZly8PdPL/R61sTkRLvTOXTDze94xzv+9L/919/7yP0f+6Pfg/y1elDF3Wgk&#10;8r49eyfj0dlu719XFukogGDrSrTVLbRtp91q03H+sSj8r1KuAVGAuNcN5V/a2IA/BnS6jlevNCZ3&#10;7Ni9b8/M2TPkcUws8vUl8KZWSUNhtUwsVi4eefeR0c8fXe65ftehk7CP3Pbq3/rND+NSfrBVvWdp&#10;UyjZ73/nG5/73OdpAwlPnPKT9mbOnjKjcd6dxL5mgBbm8R9866Zb7+i06Ww7sL1YIi0OCK3U71Rr&#10;bQu0Bq6HyxZHxxDUSC5F4/DA1ZXFVDot+m51dXG50nr62Mlzc9T9DQoAxmLGE2nmCYQl0GJmVItE&#10;qLjad8HZQFJoqyMxoCBiRNi+aMqOU7uW1YPbWP0+vLofBBHWbotrOsTfKeUKS6QjkGRKx6kKA20m&#10;qikbjt9STySVJXBxLD9tkg8EjD+eSMGMDE3D2tAZUMzT2CF4LuAK1BKe3HMJlqiTmE4ron1zEun4&#10;kB/tx8qNKt5BBAcza/XGcxkqsYQC5zHMQAemzA+0F+gMQY13p2CIVHXc+hlsXOc7k5ldcjXDTzdh&#10;TRoBz34ynh4iel66eAGm/slPfvL555+/coOhsJUR/0ldcuVjjOHAgQOvvP32G246cvLEsZHhkb7v&#10;lTY35+bm1tfWZy9ebDabmHPcUYxqXgnEslwul86kEcSJEOkGwxF16zgH4sd96pZwqQbCDnRCfLDZ&#10;fz3oTTD8bgcUjOKF1aP94YM0gnDl31dqO+GKNJ3Icyg/PMCfOT4j1yy9S5MD88OISBI1mxjG/v37&#10;X3nHHW9529uLI8M8d0HsQVH7jvXMU4+tbmzW602J9pnQJkTPc6keFIlAvLpsG3c0xs5uYSeWJVIp&#10;KqdrWqFYOHf69Nr65lCx2Go0AuKkTjRuaprRD8W4aSikTlzas8ZOyadziWQ6NykSi8PP+4EPdef0&#10;A3yUaFuu3RsaGe91W51mC5qjvrG2MX/x6JOPnz15irFJwdDVfHE4VxiNMziHuM/mcsXCUC4/lEpR&#10;dg6wxOtSITWhSSI/oOoKUsKShwE7N8Vn566TtbIsx6CtiCdaWalgcFSvtF0ZDoMrkmOD5CGPmPys&#10;tJBtp9gq7dLrg0FjoRhu1QE4zxC2oS7gyXNp61jVQYosFLiMoAETsMB0IFzabcumHxjMS88/+9jj&#10;T2BdVI2VA0gOaolYFHIwlYhrdKArOeTM7Pz587OgRBxXtvrmwy1joiodk6ps6wETa6969avu+5UP&#10;+ExgiezbEPCGennjQx/4QKVaj0SjVHtgCT/c37WQOEn9e2c2XOoiE2BmsGcQstHh4uLSss/kqcy2&#10;9GHiVdZqSEU+Nh2IXOO5xOXNerXR3Ld3L9gVfcGCKCczqffce+/pF5976OHHcIV6vY53TeVy907u&#10;2PT7MVn97OU5DJeOlqHOzGAbg/EfQIjO+SXJQie4aKL07rHxR2uV2UYTJr9ZKo9NTOI97/j5dz34&#10;g29Xq1VhqzaDATUaTcQx+tIUWeI5kiO7i9BA85XeWw8Vv/jiSipT+Ogn/nsyYYYDGsGqkiwuUQ+T&#10;JD32wLf/7M8/TTybhV960QPf/hqwbceea9ieCcp+B54/c+bU9J6rjIgBNHz20R/c/pq7AtpD4FVK&#10;JSxVt1nx6bBdM53JVkob+Jx0Lg+3rrcaSr9XPfXEsyfOH6s4tV6fvoyC5XdjsXgyl0/nh8x4LJ/N&#10;a/QNWmnaPMjynFTtpyKE4NoOJthyHcyLFo/TKZt9lzVPi9XSenNtZWTXXomCOIXUWCLJy9R9Okki&#10;gFaIUkeNq7CzZlVBsNmeXmrWZKkq04whajAkpQSuyw63QNQDREFxODadG0YbeUIBU4zYB+oryorX&#10;tw3qInMDdhA9Qk6XzpJhZawwxG0JMttSwAKe0XeydCCEwBki5zvbGpm77uAoaR4Ftop7/GUcRbZ/&#10;Ozgrgu0TYihC0uSHOW5RuHDmFNjFV774xS9/5SuDZNqPdgwHPxqjf+zQxmsPH37f++6NmMbjjz8O&#10;TDp3bubwoUMLlxdgZ/xd/Hgi4EeG/WTZTwKBzDQpB8GacVl9J2SyxHOpm5pECRAE4QAQgljQY+cr&#10;8x/8ynX5afdUGuGdo9tnEm9l51+2GVocJHWuAJhBh/Tg9FW2MYwJF4QMAB4UFW33RbRm32Zx0403&#10;vO71b3zNG94IytlqVF986aV6o4nXtzugw6yhHJI/lkCgSaTSmFWsstXtwRWzmWyPseV0Ok3iNQxP&#10;HDtO2XpCKMrv4U41dpxBhH3ZGsIlJLjLtndGo1EYaCyVgEVx/IPSwVzp8QQkO+JmVJUNCkBy0tDP&#10;nzqzdHl+/vzZcydO0jfFKSIQKFcYzhXpm8dSyWQ+ly8MjxSLxUw2E43HqcVZVbcSXIPTZ1lE3lbF&#10;gwM4RH4aLjtuku9VCFnIJ2fnh7RQjoid40lCxN/S2cGWxW53pIc8i8VZLqcRbBF97hAcGgaAwZqj&#10;eADaOpTnSn0zSGkOesIYc+IDY4m1gG8ApFlk1gRbgkl1O91arfL4ow+/dOwYPh2BniVcEYroKHg6&#10;jzIWBU/HhZvN7tNHX6ATnjXEWeLKCtvYOBCp/ICXgPfZkhTL5fOf/szfsg2MIs++IuB98v6PPPHk&#10;swp1F5JM4dD6umuKD55ewV2MZ2Mtq19qdJrNViqV0nRSfkND+WajtbK6RidoUEOjzL/Uh98dR2XW&#10;1dmFAYyODJfL5b1XH7znZ3/m0uzsd771TUpw+V6n3SGaS1vWlJiuv31y8mK7+VypDIGv6obAupbh&#10;fzzJwctg7Kt05MHZ/Yy5XpPJnm00cClQWDAQOAJo4Xvue//ZU8cvzl6sVitwTXg60Ihat1m5ni8O&#10;IvZ9t046vvfMfGNms/uh3/id224/AsOXBjv/Ob/gs8hErRDc90vvrtaaiOcSl57HXjiKpSuOTrCG&#10;Gf7FZDKj2CKfiJkzx3fv2w846bvO8Nh4s049XXDaaCxRq1XlwDeTqUZppXXp+KWz545fWpvvyRaZ&#10;HZUCQCjidHgw/GJMi0aHi0XajKPqPA5Qg4jfR1gnT2P7mPAHFFJhvaQAiWazZsJXY7HN5aV/+NTH&#10;sRKvuO226etuoi9NyWRwAyC6oJYIZJTiUDWXzu1QEMSghUOGOi7bpIMPAyJG9Aid0mjQzsFYNGrT&#10;QU/UoQ9jsSBKqDGSwIYKh3QiBe3h6tt2PpvqeXSKPjkPa0Oi45g0HlKpJshTybTFOhBSQT+XjPME&#10;Pv8Sty1yJ+BilHBgjsSfZM2RyqDpImTyic3bla3AjH1zRhlyXOGujl/NXzwPDD596sT/+MtPt5pN&#10;/uQPKyg/mfK6kvKz346Pj0+Oj58+e6Zeb4hX7GEJWU8U2xwQhS4pFgvDxWEoS/BrkwLZ4Ht+2J52&#10;j4OEw5ikzSmlbXd7PdbOw/7t2Pw4I2q65mfdMyTZLpn+tCOTufFeWQsaJF22SsA/oWn41y5QoPDY&#10;wEJCfTo9CR+HKcL4konkm990196Dh2AP7VbLthxcoFypjI+PRiIma0Oi72IBqOD2rU4btAlWB0Rh&#10;sctot9onjr/Ez/S16fvWZCJeoqixgnDEjJASpa89iFOToaoCFhLRuKwqCEuebels5z/0uqCo+WRC&#10;M0xREWKKPHvi5OLC3OzZM4gs0HGIfsDsoeIoBArYWCqdKQ4N5QqF4vAIlCJ9lx8LWGwXp8RRmXXZ&#10;htLAZgbZJz7VrHgnbxWqtjtEfWZ+KjtbnR1gRWFXHtTb+e4ABhiDlo7tDWigUIzm885d2oJKO0zF&#10;QaaLyjDi9s7tK5SKyBvD+NlHW1Y9+H4U/sU8PvvCMT8ItiyZhy2RztGhdn0PBtVhOrfVbq0uLz32&#10;6CPnZmZYhyt1bJusNQT8D7ASo5PkIl3Lff6FY3i1qiOKKPxYl62v0hLZt6h4fHzsO1eCm2458uH/&#10;63dYglBAWPrCP/z9V776dUlWif6zRjoMeywTv348+u3Tm5hC2+ljEVqtNiQCrGXX7j3LS5f7tH1E&#10;NSPG7MV5/BY2Q91oijI4NYvvCgc7r9Ze+6pXnp2ZxV3+x/t+9YVnntqzb+ctt9/5x3/w+61Wi8BD&#10;Vak8SeGBbw0J2A5iI51JASEarfblhUXYHqvxUOPG1pGvEqcSbEHoG6SqlfrBg/vLlSrfk477mNqx&#10;Y+/VVx177ujK6mqrBchR2IYQgQeiyVgioYqnKjVOBa694bbf/O3fpLO6JTr6AWzQ5btYSOlKLLUJ&#10;fPEAKpVKUzO0YTO6afXEpx57GLEDUWF4fGpgDcT0JXasWL/ZqAH96fsYJHmoUKxXKxhrLJ7wXTp5&#10;BIFS7Fvrz333+PHTZ9rqpi9zWaXQseQRDC9XHC5OTAJX6KslNDUZizlMgLM2X7JQQDE8FlPn9P2I&#10;IsPEgBMwDay273qJRBwrt3Th7D/++Sdp71u/Pzo6umfv3qtvuc3I5mlvs6zQVttEkjaF0nmekkVb&#10;G/1ULOZT660QsF5U2v9CX6BCF5eYYwh+4AaermpQM/S1jmFokl6hswiDwQjZwZyYTXYICpg5YiQ/&#10;K1Bk2R5D1+mIWZu+NhRWSHuKHLtoRjJRg7fh+1u5y8F3lDImOEhkbfEy/vU+g9olI2fse2o9qjFu&#10;WeE2l9+qo1BvXq1SWl9ZBkZ+9GMfnZ+b35b5P4kfPxZ5fwRyrqhd8F/xhBg7bHOAKKNj9F8ml6MN&#10;U/TdxgI/YYXkyBaQ9IhJWlsYYvMvQ+OlFI4i/qClZqDZXhZFxJ/c0S++3FkyLydlXja/x5Ufa0Wm&#10;igW4DZjf/qv3HbrxBohfKURQoLvgfRkQ0A6dSqBCptQqFb4LjE4VUpRmvUGUWJEvnDu3vr4OwQaX&#10;DtgXRIIh92ynS13mCngMmJbdD4DGuAiddEBZ0/5IsZDI5iqVCgYGVAbqEc00o7lCUVeklZmz8xfn&#10;5s+cOnf6JB2uJcuIh9nCCMFJPJFJY+KHhopDwyMj1BZBoZPUCfumqWDAt3lVma0f/1C2SZHvIuBf&#10;bjio0nGQ5lsSea5/S/WGvCNosL1jS2Hzb84It7UMQ3gqxTPT4fGL6Frf4xKHZ9X4NsDtwhV/13bT&#10;BT+xKmAuw5gFfQelxIU4aznjwoUTssFOdR66qLhJh4tgmcAGaggH1drCpdmnnnxqdX0VvqXR1yj8&#10;P6y9B5hb53kmejpw0IFBmT7DKlJUo0SqWFa3LHfLln1jZ2UrbsnGm02102723uTG3jjtumxsx7G9&#10;bpItd6t3iaqkCkVSFHuZGU7vgw4c4JyzX/nPAaaQVjY7D0UNMRjg4D///9X3e99AHCWKI5AXRsNB&#10;zC90/eDBoydOnQ4GwzqE9h5GiSc6qarNrJ0WT5mAyT5v0yZ4s+PHTswjk75K5WvHb1X+5s6B7ogc&#10;NvRnTi89dmgCnBw8J5fLwSYbGBzccv62wwdfOzMyghZXkcbOTEQQoqaTPg1SHnBAhYLTM7PRKGT8&#10;KIG19fzzdl51/at7X8omI88+/8Lc7DyKPIVCFJYrlIjYpVIJYoUYBqwyWQYJzubc3DzEQ9FIlHBu&#10;qlfvUSgBRYqK+bmFdYPrNV0Gzyd5H4EKGBAOu+DY4KUgtyOhc52PTVTX393d/criwoliMRRNfOEL&#10;/5TOpGANsumOcrkM2T+s1dziIo6ES5T+StK+F3d9/nP/CPcoappv7+ntNIJaOBIJmuFcT59EaeD0&#10;5HgilYJHCvnFQr6YzmYWZ2fhgnoHBmcnJ1Qk6A7XKsVmtVCZnZg7uGf34ZFDBXepoZNKDe7vWAo1&#10;f5KZTLIjC04lkYxX65ZhhqxquUlHIYwUvxacDAQBg1WFvCcada0GZA8Qh4RwdLwRCYSraq1qWacP&#10;7r/rq19eWlhwaOYATvXc3OzC4uLlN789FYsH4kkZiX5Lqot6J5U6Kl1BJIAde4b9YeSowY9gy+Qr&#10;JRQzRhSyUH+CAKhWWOpMp0tWo1IuEeucETDDsOs0Sa41LHzTJjjQKvwY499GQ9H0SMCAK69VyvNL&#10;SwEcXVQs5BtpppMJpKEUSaFLuSlW8F1yY/S4nF9a3PXE40ePHP7MX/435FyxETDghWayULEWoO0W&#10;SNFvq7ArqteqEKmBcfn+97+32qP8uvB/malWvFYjR5FEhKhBiIQKBbFYJpNJJJJgOuEywG1AdE9K&#10;sa1yRJXKXEhaZYnKFvc2mmAjCATscwa1OzO5vQDS7k7ks175iozE51Vdu11E31F0ib1r7MOhjlT1&#10;ppuu3XbJZYVSOZGKLi7MT4ydgX0eSyYg58j19EJ2US4WYPvxELgZDgdgE5byXb1dkqzteuwxCBXh&#10;FlTLJZnIphpNe2ERorMAHEvwnrC1ypVqoVxNdqSwb4eErxBIBSo1qz49jQUacF1moF5DUhaIbZ2F&#10;2d0v7zmwd9/Rw69Dqm0gtWgCPE062xlGlZNUJoud+M7uLshOotiMwTweVR2ZhUrwbSgEj3SZgldI&#10;j9EflQYUHDbnCKLxyXhc6hzIHiUxPqJ4FVEsZCmaS5yDuMiUrCCoRPWrYOJOOoQosal1S0UwR/K8&#10;FPkol2tZNJoi2P8kr1SpECKAcgWUbLZxKF0SHK2SmDzkS1c0WTB68QylhEOS+AexWKj22NM3cPzo&#10;4eeeew58DER1NYwpm1akARsyEmpAGHH+ts25zuxzz+/BcUAzJNwvaVPwgDp5OJXd8ML84u75l1nC&#10;XEdFWkfmgiF3tyT3hy+eBmN6/ebU7tPznA1v2LgBebRUrau778nHH0VmIB2FMKqVmo6gU3gZg7Mx&#10;AjrieYCfQsa/uLRQqQbBBx49egws7fZLL37y8SeWFhZZrIgHRGUWm0JyvGYul4XFhLz1H7/0L//0&#10;ub86dvwEyu92dMAHj4QjtOVtdslcTIcQG45kqiMxOTVJQCRbovqYTXiKQrlMk7NB1hBiNkv4rmDV&#10;7xweCiHcQ3r3ez+YyXXY2MPGybDFIpxzOxkzc+nM+Mwsw2Ug9v/+d38AN3NbX3auVL1/fBTxormu&#10;Aaq0YqsNrgni/6nxM7AT4uAZMplKsagbejKdnZ0cR7h0MLi0uDB75KXikRdfGSvsmYXdahCfPSR6&#10;JkRS4Wgs290dT3Sku7rCiRRy/DUasiMbAV1VwtiXVmUcywzFnKYFBxKsjxnHCXlbRgUn6pNjPQpW&#10;EkzV1OkTP/jK/w8ekinbwqEIxCPwz6efeiqbzYFDyvb2N6NRTAKDZjKZDFj1ZtNWKasIoc9AOFmD&#10;BJfAtEMM2ED9OFVHyiykp3WaDdhnDdJEA4sZicRobtfC2je4btLDAT+HhUEJvCmyDgdQcx4pC3UF&#10;nHykgWxdpobqESi5iMyswSAF5TaTC8jEZgqf5dSJ46PDQ5VK+eFHHz12/Pjv/8mfcnGZSuoBD9qr&#10;CFSMCLSxrMFhPtl86hNK0pnhIVjtZ5/etXvPHl/wYC3j++vEuLzIhZ8vE64fbhncx3gsGkYpRsPG&#10;bHWpVCwSNwM2T8mdVLiLisPDIiOBpXW8/qFDtkY0RaVWLV1u/1sWVXZ3TdLLFT5jVVIjn8NrCqic&#10;/3bY6w6+5ZYbuvvXTc/MgqFZmJmGhc1ms4v5pXK5kkomIKTgoW6w+J293RBCFoulTCrWfcGWgKH9&#10;0xf+vlSuQZACCbjUsBjVDRFGoViMwskMaLEQgqobpSICXc1IAGlDHU12wTkHQxFYLAP2vAPBiS3r&#10;xoaebqmw+PWv/+uBV15htaWwGRhcvyHRkQ0iED+RzWQQztLdA9FoNB4LEXZIEV/g0ZCMn5FctFsU&#10;msfC7jidYpF8eChinkwkliqF74ksiSKVTLBE15+U5eKVD1TkpaaamMTNJCbtdhl1wk1+epA9FscJ&#10;PGjJyQfl4jrNPDptwm8K31CGnJHOocJv7Rc4XXZCLnssl4k8wBnyEoDDF3pqNKdyyaU7Np+35aUX&#10;97ywew8EOQuu3PBERY06UjfFY+Ebr7/6iaeeg0sKhSJ+jk6GG12xTAS4xMMn9KRVgoO6xAvgbVP2&#10;xAr4iHgoWKw1IU3p7+/DDpCkvuWtN48On0I0KLJeInUsVpZ0DZkwUUBR42Ivp0Q2ybmmUsmlxaXJ&#10;yVIm3TE1NXP//Q+DGUYeHVUzqOyFT8NOlQtvlE5ncGMrbqlQ+PmPvnv51W86eRLBY5RK4iIqqk6Y&#10;UhGukcAlMnLu2/daqiOuawaz13B6AQ4UfZ6uiRElV+IZSZf8Jw4pu25378Att9zIg7Pgq3PpDoU4&#10;LxYK+XgojEDXBpaCnnjkvqGRcZQZtZrvuajrhdNLp2byWsO2NArqLFQkVBfn5yBaTSKdsF4tF2RV&#10;6ejIlApLhcWFrr6Bsf1PTxzYs388f7QoLdZ02cABxgDWkGOJjlRHLoegrkwW/tYMw7KbC/OzCkYZ&#10;EGPFIWxDW49wLw1MkhHQLPABtqNpSqNYqxdLaGGJnktHCqbm/l2P3fuju0qlokodJFI0CYC5Aue8&#10;devW/ftezQ1ucDM5I45tVTDNxUKey8pOvRYAlwAOlsimeCwbmYmJ6wCSZPhHpZgHowDeJRTUWcWa&#10;FDo9xBQYUNsB64PQfA13hU0wBrCWZXjxEA7lSKQ9AMcCkhMzEgZzW6rWkqEgg1joUMjTU5MQDs/M&#10;zIBnIv2iYBh1oYuQ/D71+GMbN58H260jnSZyW1RWRspbqlfw4fFwxrJXNMMPMj0xBkF3uVj61b33&#10;wlFHHdyzqQKvRWjvrmrd+5UlTreRH4UiLFTwLMPHrXEJooENJizxIaILa6uWRwrptND6/tSvN3t4&#10;lvEYn1KIqiyK1J61rKhxyWcBRq90J23/bnlWRkzIyrvf+dbB87aVqtVoEG2iaYSNUBhiyGxX98z8&#10;fCKdiaIPjaxbtw6DCbs5PzcHacfhoZEnJx8+cuI4HNlsHBL/Jk6eGgHCxNpY0a7VC8VC1MxAyDoL&#10;6SxuZk1u1GxLqblyFEJdG9awiCywcMj1AASb1uLCL7/5jWeeex6cMphNcEXdPT257p5IlIDCSUhQ&#10;suBR4O8kKpKF4HChOgO1rTlYxmkSiUVEFA/dK2NOqGLcTcQ0nHbAvyWk+nAF+sq79QoPwPOmwlKJ&#10;7Xi5oyhXMbiLINZk3HnQB2+O4jDfO+MSKTNBlBO/o6z4c6y4k5UWeps9FzseR3L8G0SJgiPZnkMR&#10;lLWul+srIqmQGYQm+RgWbAPQGYGkBUwznNHrb7r54ku2P/HYo0ePHXfzbsNqQsATjYWRFp54pN52&#10;8/XPvvByfmneDEUhfBBAJm4a4eQxwlJQOICK2zj7Sf5GEgG560ueVOr2L/ePWzi2HEmmkguLS2DK&#10;B/r6nnzsEbvpcnMVjghcP7JDYS1G4xIWhW2qaBXSIicSCThRTC0Rj8fBSQRMbAzBudnSnTg2mcf6&#10;LTKma+GwCa/Zmev5s//2//y/f/EZgqFibwOcqIBXoPq07IEdXFZ1SyTiKK48OZ1MdoRDQTYgcLWL&#10;iyWVSHsVwWDmzSp4bVn43Le8411gqxt2kwORscmpsBnEKkXdSiBzHX6EplX71a/uJYS3HosEHzo8&#10;TbzhqjZ0/Fj/+g1gO+CQFBbnkG6aUC61Sgl2czQWn5+ZLE+P1E++tuvh0b1nFo8WwDGj6Yc9BL8C&#10;qXpHrivX1Z3sSAdRKz4agggX/UfFbTSS0ahLeKqAhjwBKHdoNyHwRSY7uDLCiCzNI7YazkrDqoWx&#10;KxacX1w68OyTP//+d6vlCtFTK8wOxLsQmSUrle7Ozunx0WA8EUsmo2ET0zDKponEBgV6UdiVm4pw&#10;P+GtdR0+kWGGS7PTpKamMQdlqYpEtqLohEClqkxvh/MKNatqWRDthUIhx3Ih1bJR/TvYrNXgXcoQ&#10;24KxkPB8YycR2drgGhyraU9NjI+PjS7MzYLZpW4bavMdev31I8eOnjo9NDs9DbfuySceg6gGTJlK&#10;LIfM+O2XvFxRSZBFE0IgxKT8wtzM1CRsvK99/3unT58mXPna9vSNu5m2f7geDqdJXXZkm/Dhzsz8&#10;6AvLC0fieKzYyz3A8gaPvMw5tDVPZNHfFY/JK39xlSM6x+c6+we+/k2XX3XjzXD4EenbaARIECoS&#10;Dm+58gq7aU9PT0+Ojxempg+PvHz36W+fGjkzNjYGR279+vWbNq5fWlo0QlEwdHVU/0RAJ8RRRAOi&#10;QGBULpUg3WHK6ny+GI+EE5GwGsA2vkqkttVqOUp8EEgw0qz/4CtffOWVvVRacmORSGdvLxycSCQK&#10;/iOTyabgv2w2k07HE0lwcTQUIRaAZNtlqiiwpiWZddlmMXnMS7BHQfUNzBNdas4rpLohy5Ky0tfi&#10;k11Z1Ltc1qWWMQdqEP7VbZXFVCLHEwKjtiKG1f2Xwmc2uSdP24EcHmOGsY3bxP6fIvvQsRbMTxII&#10;ZvZzCovXyK2dzy0dbzLGZgwrC6pSiQ9yI3S3yYSBCCkD1hnscjgU+fBH7hg5ffLRhx+emJzk3l4l&#10;HMYCjtUIBgPXvvnK4ydPHzl63MYmaZAEyrDVQU5aoZRLY1FpFuhD3T0xyOl/JrwXDaLCvOjCC+bn&#10;F/sGB6+9/qaBDRv/5LN/USqXnnzkoePHji0tLamoGBRQ6S40G8QSpMgQUEI0Bt6Iulxo94NBIxTK&#10;WUTzFYtF8EHXvqQ/3Rc3jkws2k6zUCrBVqxWKhCUJ1Opu+/8bl9v76FDR/hWQp5N5TXKYT3RE8pQ&#10;OWVVwG/B28/NzlRCSDcKq4ViCvi+XGFTaTDT8QUo+SBu3LTl2uuuaZJHYcIxCJjypQpWzAhthHZR&#10;dn/43W9MTExv6MykwshEvVhpUAEWfGAETLAFrrtSLCApbDIFcTAN8tjwSvNT5WK5fODU9LNPH5yp&#10;wbmSeV5PV7VEuiPb3QMehQbiYsiIFglDNDs5PhEJRYI4w4DVLVtSDV1fKhZlWKFqxQmi3B64Dsjj&#10;Qoiq1iDwb9Qxj0skk1iYL5f2PfXoPT+6q1wuu0Q6a5IUuVWvg38Oh0KwV9DKgz0NBOBmgK8q1q2Q&#10;qsLS1qmKv1goJOhK4BLKiNSWotEoPB4Cb0TT0WAF4pEIgj8cKYjAMFsj7KlCfK5WoxmJxcBngCOT&#10;Azjk2EDVYRUMikS5rRk0ISGFewzOEr7HJn8omF8qLIyPTs1N1yAp0TVYDV3TwLkcPnpkeHh4dHQM&#10;tgW3FvjwHD569NIdO8GodRQLEO9wXAZnHEy3j/viGTRErdApxlbKmZFINHrfr36JhS8xsCZLZxFB&#10;OZtTkZdP2vtGmRuqcAuotVtGHpI2sJbolnrz/O4qi35Of7DaBywTcZHPPva/9iznWt3+1qSbu+yq&#10;rKZbnptr4oRMBY59sVSCPG96ZqZWtypVJJGDJzF3MjhSuN2pRAJChMLC7NJiEk685MCOVesoBAfW&#10;DcnSbcsiXlEZRRYQ+6QVS5VIJIxKcXA+q3UwKPFEHHWIwZuocn1p/rEH79u/91WSuVRgd/X29qZz&#10;neBvYM+n05lcJ4RlnUkcJo2SAIbWDiv38gCJ5p4k0peVxVQZ3R1mGVAFvxY14W129hIFTKIJz80t&#10;nlMhVJFK/XlEPCIIWBKyVN5KOjyAopAig+DgaGu5swthmABjMMQEDFKgU1dFouKSN4Dpx0xtAEgx&#10;eOuyo/T14R0BTWZsC4sRsBOiOU3e8dg+0KjGoqGSULQOPr5cglO2ecu2jZu3vvLS7l27nirkCxQo&#10;VuPxGMqzBYz16/rAzu7f/1qxkI9E41jvctGigV9RhAajwm0kpvBh0BSzhzF8AC4Osgew7OR0ldHR&#10;kbu++61wPP6Ot7/9Jz++G8vF+TxrfIEx3tYTPzpVpDSgMTE+Bc8fGBicnZmCtBa8Gt5HQqWbmskt&#10;I/igUSP47gs6/u6hE2DLYMfmsjmV0I4QavzhZz/7j5/76+GRM4ydQIZcTSXyb9eDi4q+F5FHyExF&#10;LElaZ2cOnjw/OxeNg18xYDUoZJWZKMGDmwrmHk1XN23aGg0Ha42m4tUQvHqoBEHzzPwC2M6x4RMP&#10;PfwkfMzbLuk4MFbMRY29w026pZqWSHXAHSwXC7BnwWYvzs/AN3ogWF2Ym5iceu7AsQNHj1XqdZr3&#10;QxJEMxxOZ7Lprp5Md48ZxalJiG4CbaxkyGfscl1SdWDJGlalXCDNal1G0686xFZJRaampmiNGjjR&#10;SM2yYFs0HHfXL+5+/N57UIwdf0WFM4ayDeT2IDDnrFOGICUQCpqRjmwOKV0RYamhWJaBY/DwOYuI&#10;y1QgnIjHotVaHcwGvDxxdeOAj24EFhYWjHC4QapQ4E0ZPosyG0ix7ExOTEQj4WK9HgmFsDmvKjiZ&#10;T4lDqVLh+WdigbTHRs+A+SnOzcB7oQKKjix+x44eO3zkyMnTp2anZ1rjx95d4RM1OjIyPzdv6Eax&#10;UIQP7hCEg1rLEicBSKUuBgNlbtEPnTweMEMv79nzi3vudVrIyzfkS1bnJav7Lg6xyGBS0mh6Km9t&#10;LBTu2umAfI6qlNwaOFMkeYUnW9H+eeN5yWoMmORhqVs9Grmlcbn75VfgD1WeHQbFmjR8Awcs15kj&#10;kTuEvkCwAn5lbm5uaWExaCidfQPYL0UBInxJ2JkqEfkJ/RVSVAuYQfBJ5Xw1kUyEQ8Fq1YLNls3F&#10;GzJa/ZAmT50eueexx6anponXVk5n0l3dvelsNgLuJAHZSaaTKl2pjg6EpZKUDuesrsdPw7aUZj6Z&#10;cKHVluCKECey3BJzuAove09glI83W8DyDdi053xC8mtcCs3kCvJqTn0ELJ4jG0YLe9OUNg6WCX1Z&#10;6jqgFA1EtYrLNI6SxFQR3rS8S/PfgqqyjfFBpqKcSKQofhJwNfaHkujZu+RgZH/vePuQ0ylcVzOk&#10;kxoVBLIQORTgQNVqV1x59cXbL3v2qcf3vIiKf4ViKR6PJClcgOTgmjdfsW/fwdnZ2WAobJpRW6Fi&#10;TgPl8lyV5UaE75QlQWnFWrwuYaDBmvX39pwZn+Q+EzxUKZZkYjNqNKxqtU6jAkpfJrotFzo6WZCp&#10;xQJGBqxKE2W7dg6PDA2dHoJtoBgYDOiaylq6V23IvmkwceeLYy56OwfWtbenc3JqhnljfvcTH+/t&#10;68aKDHHVN60mF+u4QcBLs7SUh/dCHZp4DJIzCkF0+JUopEdxnnFXPTS/y8Q5lDIitILPD7z8i7uf&#10;fts735pOd7ieKJO8jPUJ//UvX/4yxN/n96SOTNcGU6E7XzqDCbTr3vbh2+WjRw5V8osIaoqEC/kF&#10;R1LMQPDlV/c/9dyeE6Nj3E+D5dAMPRCKdHZ3R+PJbFdXKBZPpTPgsYNmAOx1g8ZBFJKU0MDic8eP&#10;mj8ybReZFMJxwMUMQlLKebpLDQmX2mIN7M9Lj/7oB4/d+0vslddRSLwjnaZIqomyXUTCAUsTjET1&#10;SLSrr79vcH22r7+rt1dS1TBkDDgIoiHrl6yBP4DIhOUgqINMaPSGBbEKUhQ30H2rEpMUQeyJrBlh&#10;M7RYKAUxmjGQAhKOaMOqNx0fXK+4RMKq6rVyqTAzWZ6ZruaXsEmDRJ/63NzskcOHjx4/fvr0UKlY&#10;bO9erEk6Ao+/7e3v2LFjZ2d31+bztoBxwdCGMmIRO1ALl1Uf4NBOjY8uLi4MnT79pa98ZXpqivJW&#10;uW223H2D7qS9Oe+rqPm2XpGXtzTcdk/ini2B8Gohclt+IEy82/YW0hoY4nMN/K92G2ujD9quUV7x&#10;QNulMokILCZEduBRwA3E4/FgyMSCD5NLugKDPDs9UbFcCHSaVhWOrA75bhWz5JARyJfKCslpwM6B&#10;RCeeTGCvHoV4UQsX4tlIKJztzIYCgdFTJ/e/9NJSoQCpLsTTHZlsV3dPMpWGNKUDfAi14rPZLCSp&#10;kK9g/VMn1ijZG9CTPJJglEuROV30KkWi90AjsU0uiPMmbc2Me2vLFXbXEZMiBBQUt9pLhWUeL+f6&#10;iRiT8vg2pFZEIebqFVooDyshc/vXRmJ6bFxiK45aJg61l0iHUXWErKHdPnXkeRfXx5PxxxTEHW4r&#10;62r1ZNoNG2U/PF5DtH9NUkGWcUaqVC7k8ywbCjFoYWlh1+OP7du/z6Z5DjC1qUQ8EoZbZAwPj544&#10;eRprISZK37KwCNHz4NQME/FxCY6hBD5jZg0lOsvJZAqsmdSSkZDBbE1NTUvIqQUxRuBP3rLxa8+O&#10;WK4E1mxhfiGdTYMN/ehHb3/68Se2XrLz9VdfOnBgfxOxAyGstMHO1PU/v2XD5d36J358cqZUh4z6&#10;/C1bC8RgHU92/M3f/vUffPq/yEQsBjtqdmaOenJhnvXmMRpItUvlaiab6e3KTs3MjY+NwybXmLWb&#10;cjvUA2wypM3bUW37htsqWAt1JTMc+Y0Pfeht73oPJ418QyRvROyn3//G3T/51eUbuy7rDjck6Z79&#10;k4U6+rnLdl77R3/yh/Lel/boqh0MxeZnJytV6+X9r7+4d9/kwiLllSRrFDI7UmlICNK5rihqWsTB&#10;IwTMMEn0INAbzHG1Xif+JiccCjdRUMwxg6FaAwXSA5SC2TTzCUcUBbUwsLEgKEOKb1kORmKQrMBD&#10;j//4+88++midyD3AaMKpw9pFvY44V0NDlVMTZ1KMeCLb3dsDTqW/H/ybGY2AG4N9pNB8SRBSk1JF&#10;D2h1kqC3bQsMCMSPtJDYWEbNLsgqzJDLQ4WOrSF5Oxa4IF0EPwLZbyAUcpDYEduQkFDzlndqlfzU&#10;+PyZ4XqlEiDUAPjU8fHRw0eOHjtxYvTMGRLgk9yzt81XfJ2/bdv7bn1/IpUCp9Lb1wtWS0cZR2qT&#10;idFfOjmyvLS4cObUiYbt/N0X/u7woUNERaU6Z3ck8rl72m2OZK1mjLvmdOHZAcptqGB3GVxrDdTv&#10;mq5i1dW6ZycCaOvytxyZclauzGXvTMOCOI8GoQnOfIRDyKhK4xEMN4DdkF9aqDVlCKNgwwUMLSi7&#10;sD+qddSOY3bqSt2C6JYU3iwk+Td02PmBoAnHJNvRAXHGyaNHDuzfp5IIIKRDua7ujnQmHI2FI7FU&#10;KgmOpKurO53NJFMprnQhpUdrIEmECj5+jeY/OHb36VIkMXoiSWKGVOiDyEzJzhUktvuM1mVhDK6Y&#10;uR6fI7fBcYCbOEz55rFlp42vcm3NkwptzT967k3QR/EhAs9BwtiquHaFjS3+1SQuEY92X9xc4ihy&#10;fVkOCrcVNmq+0+HmAOHWZG9bCmIu5NrRRT+JGKNtlkpy6TIqFapyFgsEKMHOyuzUxOOPPnz85Em4&#10;NggcE/FYOp0KGvriUvHIkaPYdDHDMopWSDiarrKWrkua6Ms6gS6zZZMJK5dKZghBp9ybgUVYWFio&#10;VatmKHR+f/qd2zqfOjo7hFRB1uTkFESN8LLpbPelF59/8NDRdDJ26ZVX3n3nXSPDI0SRiWWYQNDY&#10;2hkdWygvlOuoP1+pgk2ArUVcZQ59ep6Wd+dpxIT59qhigWVGlJaZmQOzqRGEwjQRzTg1NVOuVGLR&#10;KCtXshtWKcR3fViFiB0F4zI3UGmcVt60edN//i//tbd/QPGq7OCThk++/hd//lcQSbz3kv7XJ4uX&#10;9ifu2T8hYf8m8/m//4eOVFQzw9izeuapp3a/uv/k6AQ1Z+QQ+IxgIBKNx5KpeKoj29WphyFPDMEJ&#10;cJHk0QQrXC6WIvGY1LQXCqVoxNTZVJFaSc12K9UKc4U26hb2gnBuSp+fnXaxulKPJTvK5QpCcmEH&#10;lErwvEfu/PbzTzxZIz4MOPaduRysEfwoGEJTC583DMFFJKaGIrnO7oGBwWSusyOXhfwJ3lGhWVmZ&#10;KKoQraRrkIsg4aPdkFQDZbICOljkmtWMhrDk5ZIwDAGcmjgSj2KxIateM2g6MhKA3As5AJWGpcB2&#10;wdzLaDas4b17MvFEPByeLuT3Hnzt2LHjwyMjiwsLa5JWvZGvkydP1miCsFgs4iA3YpFFSYEnoqly&#10;rFWrSK4eMEM/+OY3IBkigUv5HHryb6Qt77aaGctyEQ4/zwmtWj2l2I7wbcGH126k/zpvJ5+9j9I2&#10;nNL6RjkrY2b7e4rsi4tCSIVbq8GLYUyDdpY6AEQpjVaaBlIdq2aYqCgJJ89BJQhlKV+E5w/2d2M4&#10;jLJ3tH9wAyF7W39P1+Ls9FP33zsxPg7BVtgM0JRJF6Tz0QgSOcfi8Uw2m8lkwJ3E40gnbIYikrjF&#10;ikDiisFDyaN2FUwKrtcmofqVQpBXRhNJHtuvn3wQJwoyTTQVqjuxHWa0GArOCU4XhZkHSClWbgni&#10;ijhG8b53fQQXmTOXEWAeESR1XGjem/gghNKsQaSE7AKIcluInTuOKOpxIOJwiYlrbrbgcCPnJ3uy&#10;tR6ZMfEKs0HkTM4RbT1RIGS2Sh7OR9Azql5EwFAjnWClXKOpZNM0f/OOj586ceylPbtPnDo1PT1T&#10;LJTjyVgyEbt0+8VHjpwol0sQuyqqTq1FjDMYJkElPepFSQqzWDGYFO4yJAFgKOCOx7Bhg4alWkW6&#10;X7i3g+nYrZvN+19DkTF4r450GgKRWLwDzng4nrj6qisr9ebJI4dqtSpVO71k2naOThVR6dVDPcyg&#10;BIOeSiXA5/CzIIJBDBRxBiK3iqr4Sd7SYh5ylJAZvPbGmw/ue3l2btaqN6+97oa9L784MTmVSMb5&#10;LqNKCBl5RXSqFMrAXJEFK4L7gMCB8tCp03/52c/ccsstH/roHaToJS/MnPniP/0zeJQrN/W+PlG4&#10;akP6tYk8D9h/+I5PZjOJpu3Kf/u5z73w6v5iuUxlUNwDKFURxVET8Cip7i4zFDURwCfXKqVILIF0&#10;vAb2JlzB6KDQ2Fu9Wi7BRw0ZqI+C85myUiFxulg0ZjXqOAJkGItzM5KBelbxaITIMm1LUpu16n3f&#10;/tqrL7xQYwmjQAA8CtKAl8tYJ8VJyRocSsiNAvF4d09furs309WZzuYCkGOGo6j7C3ZWVfH1SOcK&#10;AhBwzhxracFgvVLWdL1JQ95Nmo3X4Q4HgoViASkgMT8J1CxLV2Sd5lEgNMgX8uDKsD3bbEByHNBU&#10;yHZ3/eJnzz/xaDgUeunll5so8ev+u/KSNR3Abbd9YNsFF3T19G7cvCmX6zJwItpXRmJqDenE0cNw&#10;ZJ/Ztetr3/iGzxe7cs787ITE/oPKGnUkdxVG61yCXqunFGV52fTir0UDn80Rnrt85zsVST4Lb7G8&#10;ZttFXnExPrcgkzL5Q6M0BC7rhhqKJsGHaLKbScSqDQcivcViBXZyAeKnUKCJGJAyGLhERxJS77AZ&#10;jEejuXRq/Mzo3ldeadSRpDYSjXR24Tx8NBIDb9LR0ZGC9CSZStL/IT8Ci4Ma0kSmwGaYFBIVrhSR&#10;XILXIvLsr2ibt8ibFS/mUDzLS7uF2/iyaDXLHqcAsbnI/vyTF247TMbjiGvAbEP2hnB9N6Zqil99&#10;QpklWjUwSbB+xACBuFu/vItch8hzpfma7cI5SYJ53qdM9feeP+TLaRO1ZWWvJObpvrRTJkutspjP&#10;bsciCEK1VDhEidMX0j1CNroK0lFWSgWULh4fH3vhuaePnzgJjhAsAdyeUChw5sz4wvw8zWoZRBeA&#10;fQ64DGbdZhVOQhCIuIQ5sh2eMbTqCulrkFoVlqwzcRNyt3zFgngRrrCvr69UKkEcu2PHZb29va/s&#10;fdltWkNDZ2iOuEaAVZTvg/ci3SVGV9LQG0ouNQuFQoTYwekOurNz8+AYTDNIVOkKs2qBgYIPDPlQ&#10;MBQxg4HrbrgBEqnF+fLmTekf3Pnj6ckZQqMFeRbNIwMXoRrnm7phbt1y/pnRoYWFeZlUtRi1DDcU&#10;PmcsFtu8cQNskmPHjzeadiYeHkiaN21M/POTJxuo8G5fftX1f/THv48TuBB21PUgaXOqYKAT6XSu&#10;b2Bg46aunv7+jRtyfX3xeDJgBJC9FdNnzSb69ybNtqFgQKWCm1VyIdc0w6YWNBPJFPZ7aTwQnASO&#10;vzQbKAMciqA0ASatOm07ibRYmk699vOvfXkvCtTj+Do4HlgXq9GA5YYnIo67Wo2BRwlHguDmOrv7&#10;Btf19PUn0xkzHAH3wHp28JkhHoGcrV7MBzWdaosVuCcs74j7QNFh5VB9MBhEsIiqlaqVcDjCTVCD&#10;uJBVkhlWmUlF1UIIDEXgHTwZrgd2mR4I3PnNb0DCOTc354+I/0e+4I6GIuF1A+v0gAE2iEglEB3o&#10;03/B39OT44X80uTExL9+85uwt1jQtKUQvFoPuDU92KYfLEReWw5F8eBe/p9lz5dX8Db6zxG/1lYT&#10;l4VSia9BKrU9a8VlnAOQ5qkZL3tk+cu2vz9X3uVlH0r2aAFk76di6mWt5IsVmYkFs2nDQdB02LyR&#10;YMBw7GbQDFYtpKoPKYjvwYYhGlykd6yi+UATsH3bVtVuDh0//vwzT0+MjSJCDCX/quVKDfL4dEd6&#10;y9at69avX7dh48DgYP9AP6Qp8WQiZIYYPu4VjthIyW1Mui2cQXsfyuuxKJ6ciUoFbknxPy5Jycke&#10;7xZjgIhwUOImR2tClmwJj1UzvQujSX3uSNcTIGnbUa7UGrl3WAKLWbSpcS3wxJw0MMWhItTAhPl3&#10;bMfnAfD1exzvmfwjcmDt21hQ4vssYW1MPTxM4YrBGJdJKh3xeT3CVo3oIVADJYAjYqhuHwzpwSC4&#10;9sF1G/r7+uq12szMbBnumdVMJWPw9EKhZDfqXqyIrQoU6FM19nLMosTrwIxqPtU3Cwjx8sKP4BVh&#10;B6HkSb6wbsO6Uqm8buOW3//jz4DB6xkYuOLKyx+490G4YFI+tcHIiFtITMYaaulKDHmwSVcRiQqr&#10;taU88thSScOMRgjD620T1Dcrlvr7B8KRxG23vWdidOTAq6813cblO7Z993t3gZmt17BJzNoIvHZd&#10;4ei2RGKiWmGeaU03//z//pvbbrv1rW+7xarVjp84QRyDKg8YcBtiagqSrlme74H/0hHURu+MoQpA&#10;LJH5zJ/9GbgAqkw66qZtF0RjsVQ619nT17tufXf/AERV4VSaGlYy8jqVija8t+NAFo/BCNK949AM&#10;XJlMJETgNsJhyBYgBUHBErDQRGGL2ulBIqhWWPHHdkKhMOx4uMtW04aT2qjVfvLVLx7YuxeiCTjd&#10;cN/Zo8AHgHuD7BrNJlybDkcxEs329PYPrAdnF47HAwGcWmeKVgg96uVixDSJRw0DDBtOPhUcZSLb&#10;YCYcnEVCJlqXQcBEka3WiHZMaIESJKHZqIdN0wFHSORrAaQOxJNhgt3vyOx58jGbaEjAX0r/J5xK&#10;pVrbvn07uDmIcMNExcHhJFLzy265VBwbHoLL+trXv3bi+HEKmuSVttizT77plJdbdvYoijCvsrwi&#10;gWgzz21wrLUciYiCV8rdS8vfqyX7dXZfstJnrPrR6rqZ7HtNuSV92+Yv5JWwopZfk1e/neuLjbiQ&#10;SYfA8OAoFW4qJxEJgUVwCKcBm6SABqeRiEZqDWducWnzhvVbz9ukNKynHn/8xJEjcIMw0nKlEuTv&#10;thM0TXA8CwsLR48cOXnyFIRWg+sG161fh614PBFCbIar2DaRt4qlal2qsOBCVUzxGy1cjnKoRKZ4&#10;uC+RdsitMXgWc5S53eJbaNnLgfiZOPRH4j2cZioee64YiqKZe38c0r+rwlG0ym0ivcC9pQgyfDTB&#10;KNjFOC6FW1XMPCa1nIXreoJDAmFFznVVzu/DiOV2dLWQhcd3dUX3xo+6JY87VwAZBEMzeQAUC8Ee&#10;GIniwF+xeKJvEL7W1WuVmemZar1hGBoEeRbKHDRcyVMLJqdH0AMcjpFbn0QwoZGd8BpCPHnjsmiN&#10;WyqXsp1d4G06e9eFTH3//n0DA30/vevOhx64D8v+5bJN84/CG3muDNFb+TxsD3CHCgN/XQcuG5Iq&#10;eGYYXgjJoBQ/hIJFBqeV6+yCJ/b0DuTnpl4/fKwj27l10/q7f/wzuJhCHiXriRVf42ALfj0TgIRM&#10;vjSZOFUsgVX/wIfuuP76qxxSgb7wku07dlw+dOrEDBJPaKRIzeU4jU+WrshR3RhaKB4aL0RDxmTe&#10;uv2jn7rwoq3egKeiXv+uW7sG13d0d3cNDCQ6cPDKjMXwenXDAv+GIiKoCq2bQaQEpoEPp2HpOsKo&#10;piYnoyEEZWm6Aa8G6V+lUgTfgKWmek31gNJN7G2hiolVJ+4oC7v0tWLxvu98Y/8rL9us3qjr3T09&#10;LBqjk96Qbugh0wyEw3o4lu7qSee607kcfEh4faIJUuGuUo+nEUmmXMgnbXQbsARIk6DqPH+ADVWr&#10;UUVy4iDccfBC1bolEcARE0yrDkk7gRHDqA1eLKI0mVWPYIEvYEuYgcLNN2hjwe04+fprw6dOQiq6&#10;tLT0H/coLg2FbN68ORqJhsJhnFGAAIQ8H5+/oZPH9EDwkYceeOTRRzVxMtcwkcrypGS5JW33DFKb&#10;s2j9yqopFu/pIiyWlGXpgiwt/y15rZc9x6deRtbiZSdu+5fjtPGeSb42gNTmznwggKKs8JKt11/l&#10;ZlYO68B/QdOABKJcsxLxRKVSikVCjqTMQ7jadBaKFUnVKs1GrYpmZuP6/rfddO340OnHH3lofGRY&#10;dpqqYTiqjlp3AUyBIddpWA0ek4avYqn42oEDD9x//9HDh4O60d3b61HTi8KmTYkF05cwhsovpvqL&#10;TRQgrl81YhgS1flpJpECSY4oWf3X00HhwpHcElngQJinC/3VQXihLIZCPPys3ylXvI2gkO9RPASd&#10;gBAIuQFhRlU/bZSEwqNoucui2Ch5iGfX9SbnmXDB0/mUxGSj6zsDfnHf0/gSlm2KkTKL2iFTGR1P&#10;GjoR0lhew59VgcWnorKngkzvCN4OolhpKNQ/iFnL5PjY4mIeOaRDZsOy6G1s2oUMKKD6IbccxOZR&#10;WjtY8ShxGKAt5APcUqm6ecO6pWL1s3/5p7/82c/6B9Y9//wzV77pimNHT7jNJslH4XCiGTSoF4B1&#10;PDAs8KuDgwMQZINrgeskHLjC9XCdaiqcwFGzSmK6INh3A/095Wo9n1/40B2fXJqd68h0BtTG6dMj&#10;VqNerVRZMROTGxldwsevXv/K6PxEpXISeSqdLRft/OQnfwuJYTzu8FQqde0NN1nV0qHDhzG74Fus&#10;ijhgezqXCWhTFkS+0uRSbXD95o9+7COoBcccbnBt7739jngy1YWzPPBaSSpF2gQadN1Gnak7XFLN&#10;QrmMWr28uADhFnxgCMRikQiYYC0QaJIWE/wKBAFY16pbKDrm2LXCUnnkJCxZrdEsFouQe4rZK017&#10;6K7vvPLsM3VSTIMgooc8SrlSIdUrHW42ykWEwmrAzHZ1Zrt6Ont6Y6lUhOD88IRYNFqC/AnxjE2H&#10;ppDg6GIxslaLRWPgXAxYQUWFBytlMBZhSLBgKzWRjkVXdN1xwFlUwNVFw2ELuXoUq1YJx3D4WdY0&#10;pB9GUq8AbiYVnm9UmjZW+YqFPU8/BauEQjf/MY8ilBVkOUO8HOC4o6SQQbURDMdmJidKhcLU5MR3&#10;vvc9HLuhmVN52Tih3LKPKwpgPg1GW01pRW+j/aWWGWsvymezq7RVxqRVecmaucCan9fXTvYcBzPn&#10;kwALEQn7FPr4tyUebDLOhtSIfTfTyk1E7WjtdGT1JbU/AGYtFDQwR891wtaNhE0scrkyvHMsFGBI&#10;WNOxs5n0Tddes2mwb+j4sYfuv296chyn1eCPakDEpBGlDcSA4RDEA2GelCZKtBqYKziZkC6fOnny&#10;wYcefPThhydHz6Q6UigCRNJGkmC0khkL29KjJF56jxdEZti7p8OhciPdUwVuAfAUoQ0ss4SJpxjv&#10;ZReS6wN9BKWH7PlobzqEr8XTOyHBDE/7xEedcqmHC19eE4O7GLKYavJ5jkXphutybE0cyRuw9RBl&#10;3u8LaIDUFui4gr3f9vFgPvhYXs5M6r+O95pcSJKXjT/x6K5H148hawDF7VGi1oDgNRQ57/xtEFIs&#10;zM1B0IsSt+QVKJ/jAruk0rwoNYiU9hxODIPSWeZrsZ0mK8mDoYDgPpZM9fd0R2MdsxNDmdzg4df2&#10;1esWd6C74nFbBmOox2IxkgcuwhLG43HYER0dCQh0JpF9QyKVX4heBPZ9WcItS4VCcfPmTZCs3PHx&#10;T73pmmu//82vb9y8MRrWntr1nINoxgKWZ0jQnZyC+8EdA4uV2m9ckpurOLOlejjW8ZnPfKYjneLu&#10;vS9ZCx92+2U7OuLRF196WW7NLeA305XyplgC9vpMrQ4H8//6zY9v3DjoxQtEEvOh3/k9RDfVLaY5&#10;JbhRDQ5UuZAHG2cEjUqpDDcgv7BUxVY3zhIju7CBZPaKoaFgIvPs0o1E6SGroaIir+RUii8+cM93&#10;vvvd0uxkZzZXqtZQQ9swguHIkb177r3rBxYpjYNHyWazyINbq2KtjLLVSCRqhCI60if39vYP9gwO&#10;JtOZZDIJKwthECJBJZxnBicHqWy9Vo+EcdIeHAYkUmCnysUSbOVGtQpmiRTmXbiwpUIBrprp6+F3&#10;zUAwEgmDg8EUh1ipwRFC6gAfo14pY/WMKRQtS2TartvV3fvAz34M5gPSKW4P/m97FNGnJf+6ectW&#10;WAS4GLBKQdL1LJWKYyNDsBBf+9evnzh+AkdY2gpKil/W8Gy9X5jwMwV5VQ5xtjKX90pS6/clX8dv&#10;ZctihSNaIy9ZZdYFVSHJZzFnPjNRIpEYMRv7JPkN9h+EaOQv/hVWIxZ8+4TmYJSqX/mWZUU+u29b&#10;9pigiVc6ktFMV+fNN1+3tJiH7JnHEYIaWmWcbrPqF15wwVWXbpeqpeeeenL/3hdn5+ZtV7EgWlUR&#10;+wmOJMRCyqRpoTOglYRVAkibodZplBKuEDZtIo7SDC+99NLdP/zhy3v25OfnO7t7jIAuLqdNJd6b&#10;wGDmN5GyirFNoS0l+vYMw5V9VVgRMVCWIDFaXlIZV+ZR6Xg7xW/RSNw/95C+ki0AVCLFadMMdmTR&#10;zpE4K1rhxh1mfnSWqQExEZk3ecnkIeyihFCKGL9nekp3GVOcd/sYv8ADMXxhAtDMjkqU+1o9KLmt&#10;urZyxoVzOFk4OQRB6aTxBeEr3E4wcd3dfRdedDEcw6XFxQby+atCpcJpwMs3G3jeCYTmpUJMDemn&#10;RIqYMRKXLitjE5OVSr1UyB987eDWbVtMM7phQ+8LL+yG3AGSX9g+//38iy6OJy9JxA/l85WGtbRU&#10;yGQzzPaGu77ZGOjvLVeqxUJJ4AWIi7p92R0suoa6ch2XXn7N3hd3haPZy3buDBjmAw/cD69QLBSb&#10;1MZGL6qJ4lVIVz+2M/vA0YJlN8YW67/1iU9fdtmFVPET4E3Z9REW0vqNW/JzE0ePHVe9Eh8SiUrS&#10;UKk4Xa8R2YHygd+8PRYJui2DI6k3vO+DsBhNy9JQqkWuo5gSdjUgFWggdASeopPSgxyJxWQUnjTh&#10;DSANg8RFRWg3Si6y1YDnVkpFPRCwatX82Miz9/3ih3ffXSoWh4aGrEpxcN16jASbzfLC3BM/u3t2&#10;eqZBpadsDj0KqqrgHAtCIMBXg0eB0D3T3d3ZP5Dp6o4kEP0nY5tHMo0AhQwuzTOTSqqGiRtSBFA+&#10;r6DLwyHSIDFCa0KUG7vuCgVUpJlDym+NRs1qyNQHQnoS1zapaeYiYt1FNmU9QIphuHNQazoWe/3l&#10;PQuzs+DVyqXS/55ToSFRTVC0ui4kvJdeeilC1YNmJBpFqSjHOXX8SMA0f/Lju598apePU2rvW/h9&#10;bS85ceUVKUQrdpOWlcLa/rTSGO//yur+xDl7MOca6edg327yoABYVV/zkRIPu12kyzv58gr6eqmN&#10;EI0bY6TXxFLFdTp3JEjsTU6s1UOR2wpK4impRPjiiy+68JKLL7r4wlf3Hsjn8/AeDYwfGnCqU9Fw&#10;LhEdOXn0wKuvnB4eLlTqlSZyHiqaAYYgjF8hwiUi7ZRC8CdWfbeJXZOpeQNYE0PWQp6ZgJsOiUss&#10;Hp+ann7yySd/9ctfHHrtAFxLd28/+QAhauL36inolzzhE3QmXNFmfBQycJDiDpfRmIdYkZjrV7QV&#10;RMvE43mXiDfFc6xyS3hUkn2YL5FRCp5pYs5HaBNVjbjoI6pnrLDmpS5ed502kXhNZhzz6Lw8vFb7&#10;3KPbnnjQ7J7K/XwiuBSZk88Vxh5OeAiPNoHqbDZh5ySPVdNptVXExUgeq5VXLnME2SISsumGRJWY&#10;cCgcIQG6oBnM5rouvWwHhLm1eq1QyFMzxgDLQNtZ8kvTWB1D8ZLWlvN0ByQm/EcRJjMEVqKB5LPy&#10;0SNHmlbtwL59GG2UymAB4KdjTvPmrq5vjI5UJWl2dh72Huycq6+77ua33hKLxM6cGYFTE41FS/Qi&#10;BrVUGdJNPWqHgL8IbkbHUyq+870fCKj1733n2yeOHWVGknK5Ch8d41Rq28CFrYvFh+YLDx2d35CJ&#10;7Do2c9mOq26//TcaNMzLDmU5Socg73Jj165nXUkUGzyEnusJS9vHDh+8bOeVQRSgc4WZ+c4jz1q1&#10;sh4wkYPRlXVVKVfKQUOvg8U3TRs76jgGCEdOC+C0edOxo6FwpVysg+uWIZW2iF9A1mUXIzYjAOmM&#10;Ua8++Yu7f/rTnzmeUhD8feWVV15+481qIPjcg/eOj44S8sHJZDJwoZUq5ihwWOFazXBIQbXhRLa7&#10;O9vbn83lurq6IUgIoH6rZEbjkD/gFqQxJRmLbC6c5WbDgmyjQQhCjUREwTfCN/FwqGLVwcNXalUF&#10;8coknEkycA3btXBSQasU8tFIBMVUsNGquxiL2fBqhUo1Fg43aaq2UqsFg0atZj101/d+ftcPMpn0&#10;qZOn/l14Yv9u0Ugp7o8mRejwIre+7/0XXHgR7OMNmzb19PROjZ+BgHz/vr1f/h//Uq1UiORO8Yhe&#10;3TYY1Cr6LnnN/oE/695OiSXJkrw2gfAbZAU+y6A7y4w3CVbFmsGCOdV123HDYJ1TkHJTFB+OhOOx&#10;mEmLj90CKqQQELRWKqMgcRE7l/m5+fm52dl2rmXfG7FuCo6PkXC5KtKGFThnDyckuTdee5Wt6j29&#10;3a8dOHjy1HDQDGQSiaAqRQx1Znq6XLfy5Wq1YVdqFjKPagqXuQxWRfccCYHHbCbZtG2PY1Nq61ow&#10;OycJhXF+Bs9klDx8UyCqsd7+vmuufvN7bn3f+RdeyDOtbMAFuIo+IdJTcqKgSFy88tFczNNOtBcy&#10;DxiK6iKxezFPm6g4yX4nT4j9kPIq8xyjqo4PD2OlE42QwYont+UXQNqSEtkbakH4qV/KosK6osgr&#10;ubNlMfkvM3+l30djU8Xsuew8cORb8ajGiHbMAyf7S+J6Q5euIKsX7SDFS4gokUAVGY15/qmhbUti&#10;H6I/YACLKwDlDBSGAKhRIgIx2G+1an146NSzTz996tRJjs+ImbbhemJo4Nc1LKQ7wmlzjih7DhJp&#10;CLHOiUIR5TJR4iJNy8LCEkrGxeNwpYahXdvZ9fL8/GKhBHsokUyC+UKSG8PYsGFw+yWX3XXXnXAf&#10;Z2Zm4MWjKI8tMZYHXsHL6m04I3DL4CBBFHPNdddBKvX4Y0/A5czOzCGrFkrI4FCLQ970+lyXIznP&#10;Tk/BYkUTqb/5/z7X1dUJ97QjmYRse3puznbFJhH/ufLj9//kq1//Nqr4oqKgzNGwxzAmo5aMJMdi&#10;8Ts+9olrb7xBgMG/9suHiN9UgbevNSzwsOBRrCaeFaLSsiBQkYjx1xOUxsYRM2Jp2NtBem3CCasU&#10;U8n1uald9//qpz/5qeun9F6EvmXLlng8MTE5vriwyLkkXCT4Elimjo5UtYpMyUYoGoonUrmudZs3&#10;p3OdEIZ1pFLoJ0jFVqWQ3KY5A9hjKB5cLlkNOxWP1eymoerc8EJqEyysacjKCR+lWgMfE8BmiRIg&#10;oH0T1oKYneD6yrU6vLqpa8j0JaFiREBVKghCs8AFKdyDUxDN1nTdubHRT73/nesG1x07dqxtdOCN&#10;OhW4MFhVVUhc2DyEf/El22+55W2JZGLd+g2w24pLCxCb/Pe/+7szZ84EkONPaq9BrRwCkc85n9jO&#10;W9LuhlZHJWvxOf566hdvfISH0lm2iPmMBcmgV5SPxWODg4O5bK67C+lJYvEEDTO5xJSqel5BIx4H&#10;1eMIaZlI1isHQzw2emZ8bHxsYnxkZGRmeqbVaJFl37sEKE1A8+9xP8scdNFCGoqybWOPjLXP0OzU&#10;ZCSglwrFfKlUb7qFGtxznIdlI0UimBq1TnSDagiEeyRdRduB4NFucgvS5mkPaRlbtOzPMTKfFS1O&#10;HSXNcIgKouMQvC6cyXx+qWE1tm/ffvnOnW+55W2bt24lWKMYapOYgMsRJI9+X80LjXnwzaNhcUVp&#10;iiWBmeKIxR+8EUuXlE6aNFEhOM9F9UhhphaZVNKbfDZ9cRrfmlM+YbNvEKhTb+oB0xpUh8DzooqB&#10;SoWp+DkFYbYppD+BHEhCnlbks1B1VqdghmChnN20hWCXZ0L8bMBTk/RoRb3UgetgjseQ7/VVZId5&#10;OL27QZafFF8kxSZiHrXVd3eJVgsiVAgCLPAES/l8MV8YGhra88JzwyPDsL9h2ZBL0GHgL7peoiik&#10;IX+7qdE8A5fsaDaWKF4UmXpkOAgZDpmYGmkKC73yjYasYn5ucdPmTfliAetyivrpP/iTb33tS4Pr&#10;N1ZK+ZOnTsNVwMVFIhGUu9fRl+GKQrhPfoXvS6lUpjoHWCwN3gwiMHhTMKdU91IFvpXO6UAs1nCc&#10;mVrjQx/5+PtvfSd8mEwyWa2WID80A3odg7l6w/GoW+z6n/3R7x8/OQzb9f0D656Zm1qoW74MKPzc&#10;QtijzVqfkOH97u//YSwakb909y80ovcCkwq+pF4pYbCgqDhejqCthknDokSlBucV/BW8MQ7J6woi&#10;iklLFeM4SFBgR82fOvriU0/ec9998lqDgbBROlIdmzZtAnO5uLCAMzUQqGJTPgSRLbhi5ExOpLr7&#10;B9K57ngmAwYoGo+h6FatpmDIhpsGeRsZQ6MHIMcCe2+YwSg8p44jlhUkjnR5MFdmDAwR3RhUU2xK&#10;TrNuKcEwGECIGGtNyGZUmwjvVJIZx8Ff2OsapDpGHVJIuxmhabVaownxGNyTQMD8w9+4tUYbbuHf&#10;2a7HwheK9+k+2Uad0jVYhN/57f8Me6K7pzsK+y4Y/OKXvvT8Cy8Y5H7kFVSOawGZzsoB7zU11hLr&#10;XVP/Sl6DetJ1279vh2/xsXFY55Xojdup+8F9wr1eNzg40N/f1dWlYBlRQc5EXaM+hE6gKR0J2Yip&#10;Aovc5BaoTq1IYg7cpSk2jHLq1L9HPRdSmhw9M3L48OHjx08cOXKkQmw6nmSAwvLg8IUvy16q7UOj&#10;VgJ6PrDyzUKlBhcdwFGGAF2D7ttnWWBsuDvAkiSCF6RJcy5Omz5yu+1bpujcguSJWBsMvagH1uuM&#10;SZGRJLtSwj6tc9mOy2644Yb3vP8D0ViMl4NH313JH3h0vI6LK3s0WZzFopVGFe3WnJNNo5HMgOmb&#10;XaETLAnWSPZMlB/Ivta11yoQ0imkGdX0ejOiy8J/+xTC8L52G3Gk67GwcEVEQLCYFVAS2FsPLe3I&#10;Xu2SRpbJBrvcBVnGnucTkREZnxhJgac3ya5xjsvIKIYNsji87fgSYbLgu1MUbyaHRBKZhIRgZHwB&#10;aAacZrlYhJQFIuAakq+P7d79wvDQsIxMAQ7kB5yyEKTNYcpXVbSUMByiYj4lXjbP9eEUIVh5L1MU&#10;6wOnYHp6JpVKxZMpCDmWlgpXXX2DXZt75dWDyKciy3PzczYNY6CTx0xW8+TtSAXZQV9F9Q+1UsXx&#10;7o5kAsu4yMoYBM9HMgEacWlzVsrIO2nT1ov+21/9lREA1+h2ZTOole5I4XAA7HkiFh8eG6ehKPnB&#10;X3z/W9/+Ebx4JxgmVb2yI/vCwswkHBkHO9Ng97F13Wz6NDzJVOqd73q3/K/3PFwul41gUKfqbbVU&#10;gqcqVK9EUiMz4NILwIGvVmpgvkmYyoVVJhiFDs6tUa85xD08tOf5V/Y898ILu52zNLF5B8MKbli/&#10;/vTwMHis6667boa+IEIPd3SE46lcb39Xb3+muzueTBKHaADH1xn+TPTfcJ4V5KGUmsSHAzsHotJS&#10;pZaMx+BSy7WaRoyzEdKxYP04CH/r9RosEjnOJvyBnEtHVTXJUGXw99VykYi6ca/Bm0FEGaeCGGwN&#10;OGEQyIbNMLyZhoekeedXv7LroQfABUII8+8qf3Hhyx9shs3FPQbUvv5Pt0OasmnD+kQq9eC999z1&#10;ox9xD1+Wl9cR1sLInmsWXVBjydI5khJZ/nfQG7dXukT0jfbdFoTKEs9pbz3//C3nnQd/giZyemsU&#10;6QdMVClm/QKaQyXyTmI98pIU5JPHbFhhiVufA80RboVmpJtN7PnB+1aqlXoNefcWFhcP7Nt38PWD&#10;B157bWF2ziMoRFOIrBnkXXw+DJ8KgU67TXYM8oYgTTAEfG007pPILW5piSvqwpP4cgBr8tWsWrIV&#10;IgAiT200wBfCUQIfCYsSJM3QYrFYLpUgzrjyisvf8a53X33NtahKi5UWozV8ToUtbvL7nJx4Oxqk&#10;Xd2GtXM8MIjQi5VksDfkuCFfR/fjeVyh18kjdcw25hHbiOo5m0KqdEnLnbTsjfSz3IlQavFuHMOO&#10;ud/vcuim+G05pi/Dt4aoXxdZnUMdHVdqI8l3PUkWZoDByh17KV5Q9Boue3xJEemRo3ncE1TQcyQx&#10;arqMeJ+bNBD0M3+J95qiWguXBTutWCrll5bgD+x0SJQPHDhwZvQMrFW5VEbCHuFiZSbJpzIYblEI&#10;nBgwxqzAdBeYyUFlGlBkVcCJi8bM7MLGjevn5xc/9JGP/PzuH23dsvnAwYNOE8tqYFphOwxkU7ds&#10;y5Ut56HD0xJlvTXsUKJGZDQasj2pPCx40u6F89Ue3nlZRQuvZoSjn/3sX1588TaUjaH1jEYicADB&#10;G+UrlXWdnWcmJ2Ehy/nZ3/v0p4uFyu1Xb5rIV3efnlNIBwRebccV11x08YXPPPXY6VOnsOBJ9Sre&#10;/HCYtTLRriHjqYKYe9cwYINYNs556qQeCvvejMXBcOjRCHgX+FSlQkkNkD5wOIQ3kEYgjzy/66nH&#10;Hjqw/8C5bSt8xsXFxYOvv57L5TZu2ACBAISuuf5B8GqxdCbb2d3Z0xtPp4OxKMqJBXAUAGIqPRBc&#10;WFg0FMhlXYg8YcWbtqvqRihoQPplkBEq5JfgU6DbVLVAOLJUzGeTSVju+ULeobH5kBlaKpUC2IrB&#10;mZlKtQn/z8MzrHpHMgWHFoWEETMG8SMqtTCdRs22Q+GIoajFat2W3Xq1cvHOK+7/6Y/TxKC8OhuT&#10;pTUEcjl81kRBxus+yIrfSx8ZHtp+ySUdHakjhw//8l5ktteJj72FBj0rtZfbTvkrrylYdU42l1/L&#10;Stk2NyD7lIKwkxGJ5WUn/PjGTZu2nX/+eedtjkWjMkoMwF0NhEwzinSKkIlFuMcN9purSlRjkXkE&#10;QWFNJKcV1LfzDwpZQo/sXRSgsGFfsxo4R3b+1q3vKZdgkzyz66lnn3v+IBxLambYxSJy/CElU4iE&#10;idS25pbOhxwcWjBA+8KbAXQoP+J2LvNMiVk4UQbyJCbkZcSc8lklZFY+ipyxlLXChTWxFluvVKvF&#10;QqFJ6uXxWAy+2bXr6UceeXRgcPDNV1996/vfv2nr+ZTpqTzhTNwKki/oy7G4QpEph3SCgpJiWG+c&#10;iao92JuUycEQtAx73S4RhfltD0EBRWRfDBQVxpsFbhnujNE354U0hcJtEkF17KElcfhf4zyFnJoi&#10;6m/sOVolQpcIY1ALWZGEIpbrTVC2MAUCcuX1hxyPZoBLXgJN7L0vpw4MDZcEGYmHRfMG9SVPg5Ij&#10;CZ7TFBpj1HTnoESnOSTYyflCoV/TOrs6x0bHDh8+CqFwtVJdzC86xBXGCNhmwxZTGBKGXBwRIk8w&#10;EWvKVC0VY0mEz56anQcvMjM7Dz+4/55ffvgjHx0/M9o1n58YH1WcZh4srSzdsDX3831jb7mgPxHU&#10;8pZTKhTKlVo2m42EzdEzowETgzNGCaLcLcuZ8yAU9VE5r5W9WiJc3eWXX3XBBVsaWFa1Xcosl4ol&#10;SKx6cplENFYsF5CrwLa//Y2vFgulC/pzqPFoOzdtzT55ZAbu1KYtF//ef/10JBx6y1vf8vgjD//k&#10;x3cvLS7AZyTJDPzU8r898gwczaChIWKyXgvhN7QzUfXPhkgmHI6UyiUsBKoqZIM6VsPqOIHoIC8d&#10;hJrl/NKe+3+2f+/eY8eOOW8MaMvViXXr1ycScdUMS4aJ3OC9fYmOjhw4lY4OGysSIYgLLYvoIKs1&#10;lKPBcoAuUW0L+TPgQRUll8EB6IoGW9Yk7iyMAW3HpHkUuNuGpjQcyQwEZpfyqmvj9AntuQYdRKfZ&#10;CIfChVKJbjZW5Wu1ekBTsWkvS4VSWXaw9IlwI0eKBAOOIoOD+Z33vSscMmdnZt7IFKTAEKMqsaEs&#10;59DFCZ56HfbWRRdf/PHf+i3dCHzlf3yZMMQBbAavSbnY6pf4IMCWG/s1SckbyEvOKvzuiffBQtWR&#10;O6/qI7hgMS+65OLLd+zs7+vDiVRI8wNBMOIQbscTcTCRkVgMPDrCpbCgp3KJaUUS1tJy9qocXPNp&#10;NYJaVTilfTqSsQANypmwJ1osLeXzB/fvv++B+59//gWSm5O41xKGUxg0cc5JVdtVAGBro7fXVLZZ&#10;LgfPLcSZ79Q8srMVg5/LmcuWcVkuW3OPe7idOs2LQhzqZMDCliv4BU8FJ6zR1EuhWIDjeuml26+7&#10;7vp3vfd9iY4k9o1gDYkfxSMqIRlVTjIcblM7XOyitARp+bmhzXafezztyCgPWCUG6ZF1yrKY2oNq&#10;VmLEnSbn/Q4/Ka94tab2gUR+r5a4FtX9SC7Wx2W5/kwtN4e4OeUhXyk3IiKW5WKRflogPqD/8eF3&#10;hfwwqqwzsT83nCS/q+xdj+J5DldqY2CWW+5TbHaVxlSJXd+GDA8b+EsQl8JXoVisPPnEE6pkl6vW&#10;xPgY/BusKmOd/SFeH5aNB7+d7picNpK2y9Lo2MQVO7afHBqFDJx3eLIj0d3ZefLU0OLsDCTkV2zp&#10;K1eb77ogPV+Xfrp3FNLaYrmciMUhSlu3flM+P3/82DHYJHDQqPgmc5+GZ5Xo7queSKv4sJoR/Pw/&#10;fnGwr5NkSRxXamMYR8wyRlPw/YGXnv783/79+lxHVyIYUKWIqT9yaBKeYobif/35fxjoyzWIDQgL&#10;dHOz3/nmv+3eswe1cakppb739o814fPrRqNUtJoNWTOqtWqTkhktFIZw025acEccxIdoEGNa9SqE&#10;lCE8mXDR0tz01IPf/7fDBw8ep8b1G6wFuUQrDbsok+uUAmaup6e7ty/b3ZPt6gqGIjrxEstYJ8VY&#10;R8ZmCiQrAQkZOlHdq1KvBRUNJ4xgEfHnOJAa1A3spNHGCqJomNxAab8S/AyCaoxbm41YJNJEMTsF&#10;nt+Aj2k14GNUkBWGJpM1DTaOSXE0uKtKvUEVEUNSEfZgEXEAthBlZfjooTPDw6lEArKuX1s44riS&#10;UUkCMi9MKu4tMCUQv0dj0eMnTjz22GOnT58WbYBVs4oeLrg1hKK0KLMExejZ5hPPNkUvr/kWy6dY&#10;ZI+PEvamBTE1fQkWP1m+ZPv22257/44dO5LJJE7bRCPJZKqzqwtuaV9/f3d3dzaTSSaSkXAEFpaY&#10;r3RFVlpgZoZpud4ItLhIb1zZY4JvfQoPJdua2iHACGVFNIQYjcRj0f6BgTe/+c1XXXUlGIKxsTHG&#10;DtSpE+NQ/Z1gVi0KAvYfWEbAXUl/HN+jkAlbiZNoo8by54TWGiFqW3O5RUjWTsQm5v8ExowRyzr1&#10;8ItI8YBD19FodGpq+ulnnvnlL35++OBrlVIZzotGPFTsrWQeqpB9NXjhcmm622F35oGmRPDe3u4R&#10;wlxeO0QRCaIg6WKUFyOaeF6yjemSkzfBVtlSSRHT7GKWArMk3vkCHCx57QfZ8dpycovpoPUi/gMe&#10;G7HHIOAyPwx1gzilpAtFfWVXTLWQ8g1W0nxGGG8Il1EVzLisSG4LJ+yvgOu4SvvRUBQEaxh60AwF&#10;jAA1Ro2wGapZdlB3Ozs761YTbkpTiLT6bGyiTUUpoI3CJ3RCaUZAY9gx5Dojo2M07q5xbbNWrc3O&#10;LYB1KpUrqVjkt6/srbvqj/dNvD6etx23WCzB+QpHwx/6Tx+rV+bfdO0NiWg4ny9MTU3B/vda17jS&#10;Ng2EeDdIID7Qx9j2FTuvyGQzPnuD8KcMPse+tdy0yl/43OcW8qW3XtAFFx0PGQ8enMC81ZE+dPun&#10;du68qEkehQvAphl+0zXXDA70H379UB25UQz1lvd/EII9leBvoUjYadqxeBSCNzj/VqWkkfaiYugs&#10;BgfeGvcDOBiwerY9PTX5yA+/M3zyxMjw8K9lfV/BRAvfgW0KBIzB9etj2Vz3wLrO3t5EMhUyTTAh&#10;oQD4CL1aqiDbGuLEkOa4YUu0+Mit3cA6mMoqyuABDcTYWRShuJANNq06/AY8AmsVhleg5hu8TtAI&#10;yFS5r1erMlluSG+RFpT2kWmGHNIBpz4H6fS4ThObN00NayQSDVEGwAm5jcYLTz2ZTqfBqZxjCtKz&#10;emjyRE2/XUxXEcVoSFZmpqfHx8eLhQJznfrjXMtHN/z5En/Kce1xd2nFZMnZxkqWneFVuK/lAGWw&#10;y1Vv3IQPDSSaH7jttquuvBJMXiAYiEaimUymq6u7txdChB74JpVKRcJhSGoRB6mpRHbu+lD+ZV7N&#10;9SVY/L6z6j3qnmt5vQxGKEahg0HoOw0eRLq7e6657rrLLr10bnZ2bHycswHGp0nk6dtHr1mZl8sn&#10;nrDt8krWcsrNlZ56JYdmG73lCh/TIgRQlj8ufoU6uiZPw5AOeZlOSgDcNtyAI4ePHDj42uWXX8EZ&#10;FNVUOTh12jyvv5CiIuVzqEgtZkdGPDdZdbgNreb64x08V6rIy2ryDOhqsVP621nxohBv7FzxZ/o5&#10;IRJq2kK00fEYIQU8usU97G1kV1Q1ODvx2zyi2eMxtLv0utSMU/2P5ro+LowBBbLiE8CQoyPCFUVu&#10;Dfy2bcV217gs1FEYCBgyw1gWMwzY3rDdpifH06lorQHBOUp+MIWzS1fukHAZoz3IeaJYPRE46g2r&#10;US6XaDzJKRTz6Gdw1MFhnz4/vwAXeNnG3l/uHwdXGTf1hXId/A0KKcSj8LtXvenK+++7/8Crr374&#10;jk+++vJuuK4ijkOpXHqjWhxjlVxFFBLFZobN/+orLyEac/0Gxk1IbaUPHij91le/uP/AYTNgXLsh&#10;M7pUh7M4NFOEl73w4ivu+NhHUODRg935XNoQxl1+xc7HH30EIjf17R/5RBALu5aDYAYdC0uuZDcb&#10;uoJ3COxqIBwBU6Jrar1eCwWDOGsKIQBBjR/4n9+YGBkaHh5uH2R743UV+Of8/HwsEsp2doewMd6M&#10;JJKYmFt1pLCv1xXDqNSq2FG3G0jqhbOKFjfUrWo1X8zzbrXQ2QTAQ4RCYfi0aPQhKCDCgLChW5QV&#10;yUhAGYCXrVo4ku3i8H8Aa6DofjCRIDwPKk7CTY6Hw3AgbOK9LxXy8NM6UQkQGzayHSTSmXt/dFck&#10;ErZJbe3ciC+D2tSKJzTUXv0Q2CLMjDQcgcBBDUVu6/ouD4iXsT22U9/L7aK852T3klYThUnLGIKX&#10;U78Iog5Yecj567Uad1nh4Wuvu/Z9t96aiMeRUpukijA76e3t7urKZLIQXMN507WAonh8vD6jxXIn&#10;4Z9kuV0cWXZbsepZ95LSLgHgfxykN6QVpcESRAN09/TceNNNkVDo9UOHmsQH2qRCkyQ4SZUV+Vmr&#10;nriM+HmlkEybZ5GWJR9tpJvtj7cC+RYlpiytTZdJw9MqMlCaxFcEn6VWq4FrJICMDB6lt2+Asi6X&#10;uK0DPqe9N9++UgWTRAzF9y26eubJp/FJf5bedXiwzvMGgpSFeYIVQX7ctk9cj70R4cUkeAZugstN&#10;PimAKCpyLOwQpxl5FL8O5nWtHNnDhvmoBMebs2sbbVX8+hgmLjIfGockwsSwve9ExWgN+1meIxU+&#10;RvXvJGmmeGNcioAkeHo9slfT84hqqA8XDAZYMhklUiKRU6eGUsnY1PR0LBYrFYpem0sWrEvYThKQ&#10;Ewa+w4VXKmWq3GL3FLZpfilv2zSIrWvYXbPtHZt6k6b80avXv3R6YWyp2kTUQCPXmYsnMjt2XLJU&#10;LPYPILHYW2++7uEHHyKZS0uja+NoidkwvRhB8lWom41mzartffnlqYmxHVdepTDTe9v418TIsa9/&#10;/Zvw6x978+ZfHRjNxQO7Ty00Ubs+9Pt//KeZdFzMssosEy4IIcB+xiLRkVPHRs+Mq++7/Q5KGqrY&#10;A6xXkMLFdsGUu0glaWI7tFZVHMTaQlTgkhwrbIhqufLw978FHuXYsWO/HoO0VuPX/35yYmKgpyuR&#10;7Yx0ZBzKo8EYYORBBx48QAh5hSU4YPWmbeBi2XCOwmbQ0CEkDTQQFoxoVThh4FqXCsWgrjHIHqks&#10;NIOWEveWZWHpxjCCBtUcETOBzJh6uVQG/yEjN34Amc91rUwFQI1cF8LmXJsgd3a5WqvCK2BJ2zj0&#10;8u6F+QWIJmke+6wfmSfyvJBoGeW8XxxTRCTH5Euyz+vYLnLox74rvMJKNpKzj7uv8SsrtVHaqJf8&#10;lJhYLyFYRk9Mey6dydx66607d+7U8E4ZkKDkcrle+gJ3Ek8ksMyFy97OQimS6+U2dhkkGm2M6xNa&#10;Ksv0J72aTnvQ2E68uKwt0+YeVI3HVgy4pAsuumjnZZfNzs6Mjo2RqBQznTo0YqWt8KOr6I/9+9FO&#10;eNXmCaS2x5eRxq/xSm1rsopYelntTMxb8OQNmJ8S0f/BLX77294Oz0YW9IARi8dNGkfgArpPK0D6&#10;H45/TRQ7u8xeJXl8J3x/VVXzuwg+qIQ6NF5C4rGQKYrs8UgSKRmT+HqTM14dSWGCLE4E0Md42ZIk&#10;NLm4hNZi7lJEj0HzCZvh1nuxtqANpfRIZtfYArVzx17IAqhui25I8ip8kt/w50WgbpPkEW575ROq&#10;wnmgW3kVOlKQDrCTUzwXSvBCBt9oiWRqeGQklYieOTMWDpvErmBzuduHnROeyaXRRVW4eToVYIdQ&#10;GNg0sURfb1BjVzWDZi4ZedP6jpfOIM3ldLFarVQ7u7vgjtzxqU/v3fPM3r17IXK77JJtv/jp3aVy&#10;BdIUx3YMgcnXHM9Le7wJjJpmZU+HURVjY+Mv7n5+3bp1yY600AxFd974hy98fnpm/qKBXFBTLuyO&#10;PnJ4hlQnlfd/8KNvetOlDnWqfMmcZXNysnTy2MGjx06oN976AZfghnAtBspXGlazAZuYEimlYSEA&#10;0eVIxgwpgSDE8pVK6bEffPvMqZOHjxyR30Dj99dJprunT526cOMG2QiGgqFoNCYjIxu224oVxAHD&#10;txCLOZCsUFBhNRHhgCRdGiIL0BOQCB24ARzdQgYL1GJ2SbgbvEWtUrbrdU1xKUHWFRq/suDJOAmM&#10;6sKoBQn3HqHGKP3SQGClXsWI1oZgt4Z8lQ4EjJBywqIkEnHIWgzdmB4dObT/QDKZWPDEH1dbaoxo&#10;TJPawnKLk1eWzmrxlWVlFonV5mRltVrJSt2U5eH22biB24mBJUmS10pb2gJq2SbwYrGN6Gz7pZf+&#10;xgc/2NnVCfFUKBTKZDK9/fjV3dMLSwGPBBD/qrqt6X1X9hXql9XKW6U8uc2S8/C2R23pruxO+cUu&#10;WV4uRe9pM8mrhLoIY6MjUDAIudRbb7ll/eDA4cNHCoUCjtdYFg76qZiFsp1b3VxaLjQjr26WnNWX&#10;8OPLKdfktrxk+aN+Zaz1C+2E1oV8vlgswjdbtmw9/4ILYXtrKDgUJ1liU1OIotz1OPNZjET2kD8e&#10;uRajdT1EIQmrIELUE18RbsBtz6haQyeK6Kh7lPIyazVyk0OogXllPTSUdENQGsBuMiaYZBOFUKTr&#10;+L1zQX4gt8hURJjRam7TbRQ9IUVuJfM+wY9XqGtvufndZ/QZRDkse8Qt6ELohwxD9n3JikMkMIe0&#10;EVnQhTHD9EEkHtklQDzGmR2pjumpmUBAW1xcbDSbsUi4QtKinAPyIK3r8WoTjWqDqmEo4CiRGAHO&#10;agWxn0oJtDxXqr8+UchGjP1jC6gMYgSjsViuq2dhanjdpq1bt124+/nnDx06UiyUkUivWlew8CuK&#10;5x7fj8vJK/hruN5YPNYk4C9hw9CsFfKF5555evjU8Ww2m0qnlxamvv7lf3513yEasVTiIX1jNjxf&#10;tpeq9S3bdnzik7fzberKZfLlsusvryguIBrwwfvuGR+fUj/w8U/Vq3WK12RqdGtNwuFriBWUo9Gw&#10;VasGdANWwbZqqiMtzc2Wjr/+yp7dR8CjUHr1H1cWgZs6NDR8/kUXwRrrcEQiUbhRNcuKBY1oCFHL&#10;1RpYcgsWIqCDt0C5TXAniqwhKM51Snkc2ARrBr4HdrBCnJJWrcbUXuApI7GoRcxrhInEzjwsfTQM&#10;dx0SFwO2vwnBGvkiA6fpcZlCyBqikX2k8ShkllVpjhJcjgHrFwlHHvz5T5LJJGQ/PGuyuvCFc93E&#10;LbqmTVpRNVlFzC6v1i6Uzi1YshZB71r9EuFOXHk5IdPy3+DQuFqtMswGVuYd73zHW266iQcVE/E4&#10;2Oj+gf6+/v50Oh2NRknGVV01V9NiTl7FK+N5AY5YvSpKG+H9shSkRSnmbef2FoyIglemYa6HTcaq&#10;RYDEFM7buvXGG28YOnVqZGRUosqehTAnrFL6WpCrOTWXKYKt2SxZ3naR2jO1tYRfljdglPbXXJF6&#10;KkSGMTc/X6vVwBxc/ear0x1p2JrhcBi8e0cmHQiaClXqxVQPi2K17RSa03C8BgdbABbXkqhmJXnM&#10;Ig73v9ux8Z5miTfdKXlk9WJixqs6tgw9h7H+jcOUoVgoHDn0eiKZpMa47LS0ipkx05G8Xo7ob8ss&#10;tyX5LMsMPZDb+MRaGt68ywin20pKBDpQoISZ75YQ4oiuZRiGfxI8oWrFj0vclkCNiKjhl6jOJpDJ&#10;nHyJ2jXrvyMtSAcSvRTz8DHHxydSqUQT1RBchUWSHJu78Ta29hqeP1Y4v2RuNzBHkswyazLJzrvj&#10;SxX4THDrBwf6m656/tZtr+7be/TokYX5uRvfctOhg6/DE/NLS/DRwKMQwAgdXkjXmS9H8FJLyid+&#10;9w9+57c/1dXVdfz48XK5hOSN6OxxDSYnJ5984vHHHwGPcM/k1Dwc5O5YfKFSHV2sDM/XYWdVXOMP&#10;/vgz6UwKblxHIl4sFcEkZCGaMVGW15FE/jpy+sh3/uedGF68+8O3N5wmdibqdax3Ok09aCK9o25Y&#10;KFjTCAXMQrEEniZsBuVaNVwrfPfb3zp06JAky/9HPApv/f516814wgxHsAweMJAAoF4H5zw7P4dC&#10;97UKdkQgTUHeSa1SqeoqOlOrVuF11JB+2GlgfISwnhBOrjoB04TwIKipOO3vuP+LtfcAk+M8zwQr&#10;V3Xu6TA9eQaZCAQBEMxgECkGkYqUSYtWNC1Z66izd332eb33rO3H5z2f5cf2ri2tdJbtlWTLPgdR&#10;IiWKIk0xgAFgQiABEETOEztXd6X/vu8PFXoGlL3PQjQ8mOmp7qr66//SG2xsYnLvblhbbbsHL4Cy&#10;hY2Re3ZPldGzkiVc1H0YayOC0g5I4UJjal2HIyAyxyeZYmn/7mfhaYFnG9LeFRpfhkGn7srlnK/k&#10;y6e6g/KRYd59+YpkwExlBc+rZeGLF07LZPDhrkLh1+l0mD4b/HTt+vWf+PjHV69eA6cDtVelUp6Y&#10;nJqenh4bHS0UCpZpse5E/JPGNtIgXl+REOgVxQtVdPZCbGP0/yTxlIcxQ8xsqdF6krQ+GLHkEILM&#10;ukmo5AW3pTRUuufeez2n/8b+/UwOmalT61QkOxqWJG3BYmFmMB2IuU4OViCSlERcxIpLZcAfJpLs&#10;jPw02QYHC2xxYQHWYTafv/uuu2kT2hwql8fGxyCtsbBdzHW6RGOQk975Xs/7hzKFS0hMOITv6dSU&#10;Q2IbKwfEYdKJevycaE6FhEMQcOimJXMzYARciV1YRcCVp/ApPQ9F83Pzf/anf/L888+9uncPPLaT&#10;01NqmL8zi3VxsrRuQHRlSEJkswk5Ajon7IgkEha6hE/vpAgeHXBxZVkUPTLjgVIzR5UFITkyxE46&#10;abNVKtBirJnHnLsSagm0B0Y9elXaqNTzeZykNxqLE2Ojx46flHHQm7J7No0rnAXF1i1zdaQEfkRp&#10;M+E3BtVj0tGMIeUhbshbPbOq27M/dP9PvLj7mRtuum3jFZuOHD50YP8+eFm71YK6kA5kdYV5DRDy&#10;wYnJnaXqnNPrULLwvR984KMfuQ/KhOmZVbfcemun1Tlx6mQIS2PhFwWKBADuA6MTC57TcNxWv7/U&#10;ce6+9/5b33NzgKAlOZ/OWKYBGXmr3YArmMtmULaSXvQ/+L3fnp1bwLz8vo9/CtIavCbUaMtMZ2WG&#10;uQsCqvXr2V0b9tW8pqTsVvP8mT/64h8ePnRIWon392/tg4U3Zs2GDas2bMqXKuVqDdUpMLCkNV1z&#10;PL+Yy2EJqWvwKEDlABWLij5dqDze6rRTGYRhQFmO24Ekp9D/EdcaxINcOgM7Pqx4x/MMSgQ1rBT+&#10;0yfZNNpEwpbfs7twrim8IZrveohzRACJQlAXAb5t9Km8DiYRdABD8xQ8oKVjuOm2Gvtf2VsqlRYW&#10;FgZOXENH6JSqqrIUQ2bJYRqYoLvHYaaXS1dXvraXG58MzN6TbRnRxo7Z7iZ3SNhkWy1YTn3WlN95&#10;zTX3f+QjmWwGVn0mg6rSU1MYUSBfzmbTtCMfHZ5xp2M7Kom/scx06jiRWY0RUEJGwkAzO7JrlyLn&#10;yti0m5ImWIotRUCGGGgrBCiLC0GZzMikuWHXTTOTky/v3QMr3KfkG3gpCr8JP7TlbsfywJUKy5HY&#10;dVzRkHJg+qIkKxhJXu7IHL01pLVQprQ7Hbhq27Ztm161RqGoxeFabWxsBE1c6JZGqXxKOA2GLY7p&#10;drEBO298CdINNq8Q3cjlKXEeQ6fcDNqLalGCRc8amGJyQkisgmKobGRMk4g5GJuUKLBvdtqtr375&#10;S+fPn4Nv9Xr9u+6+uzhUpJN8hhdgwouwa2sMLxDrA1O8Kg1vhMPAQvl94T8mkg9C6ZORWST19OWj&#10;eT4b11icYPI6YW8wtJjEvVgmVK8/YlAJBTaVrdeYJg0FBIjXcN1xGlogF7csqzRUmZ+7ePX2LRcv&#10;zp07fx61ILn4DY75BNKNQ0IY7kCmbE1G6uSqawwiQXe01atXXZpbKBbzt93x3lde/JGkp4eHsidP&#10;nye+22534eWplEUnYVTBSpKOQGnYahRMs+m4M2s3/eIv/hy8MbZ1JGJa5jU3XL9+7YZjR482GnUN&#10;NQ4onZbJwdEC8c364jXl6iLCloLxidU/9ws/Z+gqe5hbdhfumO+7LbuPw/m01WijQtKPfvCPj//g&#10;R/AZ7tw6o9730KcVFEcLnF7fsHQ4jz61JCM4l7YhDzEDp+j1+kvz+994/at/8RcnTpwgl+HH/c/V&#10;KOs2bhqenClUqmPTM6VqGXKxTDZPVc09Ga2/CVRxHsq8+VBaagg883RNcWDfh4ImQEUzB5MZyN2s&#10;PsQPXSOoRodNLE9o4XlM5Y2yXjVZsaifMdw1yzCJ59WbEH1aPtWa0yR5qdFghsGooSlJhoaRlYL2&#10;VST00GXUd/rwzfHJicf/+Z8gNaHuOkEC8WWaKFUdGdWFOVNin1JEC2Bl7FbCUG/lqXts85UH9UJk&#10;aXDwLIX9hAGZymijcx2nTWsUFu9vv/32u+68S6Wo6Fw+NzI6Nr1q1fj45FCxCBdcUfWQAUAfxYBq&#10;6TB1HD4UGdjjpbDvIQmbPxJRFIgUpw7GmoRSiB+ThNcDb3hLsT6TMNMduCAklCwTPHhMaiFpgArs&#10;mp07X3r55fpSnSmYwWvCuKIMOmgmw8xyf5rlovuxymX5qyMHxmX90bibp2135+bmHKo9escdd+Sy&#10;Od3Q88Xi+NhYqVw2dNTvphdNJZE0u8QUNUIxNGZcz2wZuYNLCMRTmCMwkwlAegdTHqTbrhoHHNPx&#10;Lx5ftMvCsQcniCix7Ac/gOd+46/++vCRw+yWFovFnddeP1QqceWrqF2oxGUUwnvPU2lhfEmTd14z&#10;xXiRfGYcGpcxq0dRPEWGYD6HYAmnVB4yZarwJkskJlLJGBiikyaymtBogoXbqPhkJScDcTKpfPiy&#10;Uq2dOnFicmKkWCgeffudrt3NpFOozyvIZML8gl1+SbAyOfWKsLE5U9/xPYhMmq6fOX3qlT2v3Pfh&#10;B69YN/7YY9+HM1pcrMPBUqk0xQQh0uwDV03dt2m4mLYWbPdSp6dZ6S/8yn+ojVR8Wg8x/Clcn5HR&#10;kffccUd9ceHoO+8YGlc+ZjAE1jg81en2KYPyoU99bsOGNYRL7WDrEPbbvov4i9FKaaHZdKHwaC78&#10;/v/1f/dsp5TP/tZ7R9V7HnhIpdqksCz6XVvBh8pQKK5Q7bULbs+rL+x96aUfPfvsE088cfHixYEC&#10;RX5XLdt3jyfw1/pNm2pTM8Njk8NjY7XRMc2wCoUCVOmptIWBUzNQLpxIOu2hQASHNWJZqPoH2aVO&#10;5WQIlWCBo9n9PrW3arOECiU6sHvpG4aFw1iaP6PmEpHsfg/KDqZYAN8xdT2HZpGaKuPEFgoahrfp&#10;IUgBKhhHmDNL2VwePoKVQaqzrulQJx167ZXG0hJCyDqdeOMrhRuTEp8IRO3zlSa38bz83S0UV6xL&#10;eEUgh0m8tNzVMRZOBhr7UdsNu17tNttb4Zv33nfvTTfepFIHVrgvY2Pjq2ZmRkdHc/msQUWjQ3xQ&#10;FKIo5U4WTq6suxUbgYR2snIoLismtDRfC0kiXDydJOkCiW6eIC6Ib5EEHkxwTUhsKkPiGjnY7zLN&#10;sbHRm2++5eUXX0RhVxpX4K0ZGW0gkCjJWBIfyCf6XUkU1wqlZ2wBUGY74hAVVVmJL8lljRYWF+Gz&#10;jY6P33jDTfCcQh1fqVTGxsagrKfLjNlJsWDLwgfHRHGxd+GnyzasGMiKlQOEvjvLKgQTXpLEti+O&#10;Q2cubOzEyk3GWgmEtRdbDwzqBA9Iz+k/9fgPnt/9HHujXC77mYc/u2rNKkbFYKMUIslCGYVEUxnC&#10;UGosjAXhmIPTZqLeWtTro0mAcImnADmmKelSk6cYu0sOXSypUKYqBnMkJAkyzXzh/Ryz9ZFD+X+i&#10;REfkSG42IsKIYqB+HWpa63qpVGmiSlB7+7arFhbrJ06etlIms7qiHi1E5EWE+VGysRK1eyFht4Hp&#10;VFKZuA7ts2lvvL73hRf2QJVQR5JcwOj66A5JUVnzHefqqUJGl44t2PWu86H7H7r9thsdP+DDyJg+&#10;HRRV1954w5uvv4b+klQlIezGEq7vIueLlc9+7rM45xe9Pwm7L9hfCWSCNnsuCgF8+U/+4MjRE+Vi&#10;7sGrJ/7fF85g1Wn3XUPVkbRC8QyNdrtoaEa31W81Xt6/7+Sp03MLC28eOGDb9v9k/FjpDyy79Zs3&#10;V0bHa+OT1dGJ8ZmZ7NBQKlfArhSq2btZywroE6HRuwXZmCrJfRTnl6kMHp12oGkKHgyl9BgZmt4e&#10;Bw1RINzLBgpddGERQNiA/cKj2nKwRRIK+EPcFwVCOJ1uKmVKFHUG74mYZlm16IoyrCyV8FZR/BGV&#10;0X1JdSAsZSzL63ubt+04duhQuVKZnZ0NFWgQO4eMlsSmL6+oCnwZjch3Kf7Cni9ZUXs4csFbQYFq&#10;GdU/MYNw0NWnY9NpMDy0H/zgB3ZcfTUcDC4XZMQTE+MjIyOVajWdTlM/mwFng7gOOa/u+U+5j6wg&#10;TcjM0JtnmjJHvrLTgTsWRMguOX7oCNjz7uL8JJQPWwESsOxSwb02jCuu2PCNb37z4Z/+6Tf27YOw&#10;uriwCNsEziqoY9u73wg5PtWWL3Oj4+bPsROAAheiRY9ihKDehQvLTGUURQmPAqsO8iR2oTdv3EiV&#10;AFTLNFC4P5Omxk1cP5FB0+nGBCW6ym9FCJaTI1BMxFKUQvUOFnsY4pZaknDSI21N8TJF6NLTZ0fs&#10;/5z9KPzqcQSOlogSOfHOsSeefIJV8IZhPvDgT264YoNHBSk4Nlfh8y6PRg7PxbyW7WhUlZJ9BjaB&#10;ELxLkccgboqR52M22Ci0LMDezLSYir4kgRuSIPMLPmdY9UZTFlEDsYoqFBQQSGU5BAqLegh3ZFWG&#10;jcoTPg4GU+XQNAgt5Vf37lm3ZnW+UDhy+EhDalarJShZNDQb1KgNGmEtXPZYs0kVK40UIWeuUEp/&#10;t92h/EfIgCW70+47LlVk5W658Evj2dz5bvu7B2erWeNsvbvj2hs/9MF7sSvDNgzeVeDkHoJCkPLO&#10;q7e9eegwclyogw5tQtIylPhSoDSWFvbve/3a66+TWChl64QZhlLzAnjXN1559tnde2Bd3rC68sbZ&#10;+v92xzr1voc+xewgut0unphjlyXXry8ceOO13bt3z83NLy4tvfH664xHTf5XTOZZZnHl9qvLI2PD&#10;4xPFam3VmtVmtghXmCqZ4M3MZ1J9lEbW4bZCYaJi4NdgRaLmmMRtMzKZNHzTsEyfPgYpihOjPEIM&#10;QynTgjCpUL49nH/XtuGwsHzhIBay4kyEbFGhF4jY5aGhjuMqmg4vQEtjKXA8z+47Zsp0KT+jD7+O&#10;5RyKF8Fv49brwVMQlGu1x/7+W5VSCXYHjvjCPwZrbUnLAD/yZaDA/4Z2ohy5bBE5mjMoUmLqLsvS&#10;ig2zZPc/6n35ns/0V9hLP/DBD+y8eqeMLjspSIqnp6fGJycr5UoazW9CJ3MSutPypC8xwI59ocQp&#10;hMzfkMS09MOpOwkbEDFfS1l8P4gmK/IKgSMC5q4AAxPI47B2Yd0S+l3Ib4pDxTvee+eLL+yG5AA2&#10;TeaVxLSN5RWm8YlJibwMvrVsUiI0GmNFT6/XO33mTL1e71FfZYgcjDnvoVGgJKhLcqvdnp+fd9G+&#10;SLv7nnvQZc40C4UiFFjlakXjHiSxIkkSjX6Zu2iwaQGfPLONKyI/cc476goqbBfDXZzaY0iqzG0c&#10;ReQhXIkybIXROQcKpfiBwvnblHoqS5CAfu2rX1mq1yWqKHHrrbfdfued7AohyZwaiHE55FBxJyZd&#10;ys4ioAkCF3FhW3ksjUFiCmEGxiw0cOFIpoFPEpYE3DKFIZkZtpghpKluZsCsZHj/hx5WCJcFQnBF&#10;CptiFD/Nx/U8wZdDmHgE+kPurWHq6PBgVkdGPceZm72UL5bsbqdeb+D3qeeTEs7qxdJmJyKHkpoI&#10;hdBwVRDUADEM3aWARfi2ZZqQWChCsRNe+TMzq9/utM43u2frvdro5C/98q/kc2n4tNNjo3DYXt/l&#10;RaggrcLhX3/lhQNvHsYZs6EzW0lGFmVq0/BOr+x9uVlvbN66VY6rKwn9NKfX/r3f+R3YDqEGuGIk&#10;P5yz+kRS73zgY3h1Vb1+9qRUnyvpysljx5555kdz82gWYvf7r7/xhkcNCv9XlSnZXG7Tth2lkdHq&#10;6NjIxPTYzEw6X8iXSvAMwzMDJQxka52+k8YWJHLa7V5fPDfUX9oP2u0WE+N00eNCcjw3iyN6HHig&#10;8wo+JD5EFEj9eo6ro8aoCUlIJpd1+r1cNqegt0wfFoeFkswyXMt6o44uaRStheL5qo6YDlXrQUWS&#10;zqC+SyqN3BeIKKk03ABIE9OWlc1C0lDc+/QPWcUDDxLEE/hgvEke69esSHQPmckr66msFGYSfJKB&#10;QBIDwA4IgMlMDnlgjBzb9GAbhQ8P+xpTKbnzrruuu+56WYXAbJYq5ZmZ6Ymp6RLcINSxj9NcQmCR&#10;JEck7SgTjyIKkeICysuGC0rsUimxFJ+1ZeRIK0MM9sMLFBcBZOJ4DL5CkgUN4c9D4jjxzgb8yWSz&#10;733vHc/+iK98lkVFwsbxzlry8g2Cz1a4lTEZNfErcLXn5uZChgQuZs/r0bvQQk31HoO9NhsQdxrw&#10;hK/fsOGqrdtgg4NlDOGkNjKSzedVJXQ/ZLbsQUx4hjAPFUb8FkK/MTE3JUnqZzUA9rK4W1conK4w&#10;z14hIBYODkOyITcKo0UAvbjKY9/+5zf2vcF+PDM9/amHH6Y8FS0iwwtvr7AIkCM3e675qChh5OZV&#10;hkIzAJpMSTEvURLjY0rxziGte4KQEs8EsSkQi4QPBl7mENpL2Zqc4SiFMJGALRkuXJase1i9R5mM&#10;FF/HBxMyNbmgGtioBa/BFlcpl+cvXVKxuFRbjbrreqapo+OZooUOK1KS18m0P6BGEZ46eI2QdGxg&#10;dsFVlzmwG8u91+tLt9Rqx1ptVTM/9dOf27x5HXywUiHX7fWG8nm7Z9NWTuh9Bvuk89Uvf2mp3kY/&#10;XDRVl0MPNKa3SW2M3JMnjr+0+7l8NjsxOS3HNHHhSF/50z88+NZR2DY/uHXiX946v9Tz95xYUnfd&#10;c6/b7106tK9mYT158ODBSxcvouar68JHP/TWW/WlpX/9HP7dfT6YENaGK7cO1Wql4drI5PTU6tXl&#10;kRGDKgdTIihWEppl9eBao+NvoKKcTkc1TE3BeQnKgmWy1KfS6jlBa2nRhSiCwAaJuteS4aESRFt0&#10;70DtQg2bVL6fMnSo1pCZL8kQVxwiZzLZnovi7VRHUlV0U6V2Dl1ETqegDoeiJJtOMfoopEM2KiJj&#10;L7vdtbHpSXCEk0ulm45z7sih40ePZjOZVquFNDQ4zoryG+8yglqJ6C4NmMrHRNaX6RVK78bgTopq&#10;DOzprPrETFlgDTZt2XLf+94HezvkQbTrNTExNVUsYi+IPY0RwkpWhM8sc8yIf/IEXI0IXL9YzCIW&#10;EU5BEH7sJMy1E9eKWwuSSHtD9LKFa6EsJMVYx4ZEdYkkmBck8mGOda5IhB1VlXy+cM3OnY989xFW&#10;tcMjjRqCmCXwoXs0F4vVSnJSzkBJSrFFMIr4pIQGrUajAQ/t2MTE5s2bZ2fniHBXdFAEugerHT4G&#10;FDBMy+C666+vDQ/DVgVlyshIDYI9TZVw42KKUlz/I2DjGUY/xE+kUgd4jpogIsJyBB4zVJdUTQnH&#10;PQzOR/gEnN8pIiIKMwpmkSD0cWCgWFH/KQvzc3/zzW/ApokTAl3/7Gc/XyqXGJHfZzAzmTPs2WyL&#10;t5KEFIoSzR0VoWupSoK9JFPnSlbfKCJDV5luJo1tinDzpW0c0Z+jK0jlqDYMT0SYP7PAFnJxwuGQ&#10;sB4VGgEyJ0tGFBm8Mmr4SwJcKJyMKZiK2dWo3FlFr9VGWvXFTtdOZTKdThupERgwAhLKBEJlLDIt&#10;hEQrKBHNocZ4K6mYGHL42bxHVcRkkeVRsICOttrYKb1y+09+7EEml1Aayl5caEBsqA7lm22b8KES&#10;tp0f//bfPbf7JRxLGyYDgAnlnsDQDSrX77Gr0Gq19+7d887bh669/ibWH4NjHHvrlb/4i6/Dy3as&#10;Hf341uKdG4eXHHJsrq2uW7VKbS2NlofOnD17+vQZWMGw1hnE8MLFi0fffvvf2tpaGacktrDNV20r&#10;j45XhkeGypWRyck0lC35vI7UFJ02IuRUOq1SRWVYjhkKl8Qaz7Jc37dQ/0NF9U0dHcegJkBppFwa&#10;oUkKDl0hVFCvqABlLYIAIUwkgNdAwIBy0ek78J1MOsVlg3UoJk1PVnSqUClRjBm8EZWCQI3kZrut&#10;UCdqx/Ugnjg9m4rdejob71OFGKhgO+3mC08/NTQ0BNfNNC01FPBbNni/3JWJVQ8xeLE0AOeKcVYu&#10;w5RIHjLEfSWgAQN/Ql0vBi4arg0/+BMPGPRPLpcdnxifnJoql8ocHh0BIWN7aXyKoMTPMew7KFxN&#10;Q4pgBKKVGuHhktdFiekRrzg+kUNcNJOc5cy4AeZjzGwm9rlIjNQo+hiCJT5ULg/l8k899RQVAMft&#10;0qKCmAkKSpKjKl3m5q7IQY0WBiGMCQTVyUfv/4md11xTrQ1DdrWwuMAJCpQ9w3i18AHe+947EQBi&#10;pSDSw20qQJmiM91rKZathxeeMAF80e1IrEPqGENYO0gKlTxoXGXpfEAb4qwCJQFTf+G0cOo1QHtI&#10;QSAk1vltZYxL2MX+8VvfOn7ypET5wtdevfPGW3cxgAC7ZdQ9gdpmIFaQ8eRlhp1l+xrhnlwkJkVL&#10;Qj2VUJ6LYZ0l3HnlUPA4qo9ldhbctovu8AovyIR6P1fhxGCjxTsxrOQQEUWsHWFlFkUUNg5U+KBH&#10;EZqmzHYd/8Y+PNXQ1lSTktThPYqlYUMlC/Pz2WwOvtnqtOkOrvqQTKPsNIl6fbRqZAIrLIpwii7n&#10;XfH1zpmkrHVJz8JKZT756Z8ZG6/RNRx0uj1Yx5CmQxIMv9p3XLZG3F7rj//oTyB1gfybacOEj83U&#10;1NrtO65utBo2za4o1AOHYZcuze5+9hniO7omvfbys1/5ytdwrmOai237qbeXilnzOwdmfSKp93/g&#10;/e1W89TJk33kmSuQbsP+AnsKbDSvvvYaubxS5MoP0uVrF5XWKJXxqdrYeLFaHZmeGZtZNTwyakJE&#10;gQ0a4dmqlc5Aboi0UkWF73rUKs4LULScihBrcM3MVAavHxQihulCjFWxhFQoE1WDQsRzA9z53UCR&#10;YYuXdYN6RKLFCrwGnkOf2UYocguKQVxS+Kh0Ol2Wj3iO07JtXdX6AdGsFLy95wepbBadqCkRioYZ&#10;lYHUe52WmTKrYxPf/7u/zSIJqMPg6u9Wl6yoPy8tG7gkJi8J2SlpBSnCWFEiJxtMEVdvhcDGPMzb&#10;nY5NRylw3T/+0EOQAkM4z+dykEFPT08PV6vpTEYe6HYNyoaRmHpK+LLlwSDs/suRM4os3DjC1nBs&#10;AkOfYU57jEE7Y2Nx9hTw0Wu8taUkiTqyLMXZiPEqIkHah0d/244d5aGh53bvdpgFmSTRAlQb6GQm&#10;RA2Wi6/E5N0SSpFiKAS/bUMN3unA2hwdGx0ZG5+enrnhxhtv3rWrUCjYvV6z0Qi1mzZCLbNlC6x/&#10;KIhrteHqcA3yJ4YkluIRmgS8HUKY57wc9+FlF1MIDHJcNnsNH60wCZMgEHeA7rw0boVWxHTH5K0k&#10;YcQSKaPA7x08ePC733mEsUMg8n3+53/BMFNM0CWgnHU2jWPeAqIFp7CdnQVDoYAnRuJ+yHIUl5za&#10;BsGdOfzmW8MjI8JSi48BKAqZhJ0cPt7n8nIqO8sw7yNMFp4GJ8FKUYRuAN2pucw+D25cDUYRkkp8&#10;hs94fSSmm8oTF+qxoGJbHe4Ws37U1HyhCLdwfn6u77nwNbx3u9XBihPlJbnjAIOBifiHdjhc/5+C&#10;f0PPG97GFGoKVDpCu3HXre+/926ftkMJwwJT2HLb7o5Xq/C805ge/NWX/+u+/W8ZmvG+yal5yLh9&#10;1m0gtbGZ3/hPv3XbbbfcdNMu+JBnz54l3KzEg8/T7XXfPPAWZF0HDrwFb0ixBnLRNOGgx+Z7jhcg&#10;w3b16tUQSGTaUoSN27ZtZL0RcuDNgyi3Sci/ycpJWsmankWUK7ZtH1u1dmxqenrtupkNm8pjY6lc&#10;nu0B6KllmgoVpYZN30NYJxaw7GLBPg0Jm5lKSciIRigeFRt24cGTXKfXbcu6FiCG2Gm4HiUAIRi5&#10;24dwqqN7iqI6CC+GixL0u3aAprSoUgu1uGWlAw/nMpaV0qiXEdx4g8r0UDExDwmQmmbbnbRpeFTU&#10;1qCOChjVFdVMWSoyLq0Dr7y8ODcHaWafEv7fjb6wgp7jCnAweQXl2sREJqkVkuihDUKWL4MCYKOU&#10;Du2xsFv2/vvuW79hA1w/2LlGR0chokC1nklnQ2m/pGJKqC1ORM0hh91aeZnviHC0iGefPFBwCg+f&#10;qwokcRQ8Ekstdgmj0YgQbIlBq1ZIb4iUnOIkjLakWDhU5C1br3Rt+4WXXqIEJ2yyQ62mRMrqifAw&#10;YEAgLxfLEVcn/H9sa2IkU7gLqXRq3dp1pmlUh4dnVq3esnXrzbfeesWG9bqhNxpNeCRvufnmcrkC&#10;i7E4VBydGC9Xq1RiTWWLhYo28jelciwqA2KFZD0i7lG4ifOOSmxtMP2ScNrMekfysko5DGCh7QpX&#10;L6Y/brVbX/3zP2tTeD2c4Ic+9OHV69cxDDPnLlHKC61+0KQg9C+hvO4wREnM3iZkcTEPRwaFVugc&#10;Hh7o3/7N3/zd//KH+14/OLN6irWbBJ8Rz5uidTgrRWVouqiZGlArKZ8LrojeAmuCESHTwMyPA9GT&#10;5OycJK6SPWsUJ8QEOvnMiT4x7PPSOgnlvBAPhhobVI3cMMzR2iic5cVLFwMc2Vp9FJbqIxwJa1OF&#10;6e7IAgfITLeEtKXEyr6Q6xbi0GQEAZce/uy/KxSyRBKgDBI9DHavD5EMfvvYoX3f/PrfGJpSTKVb&#10;nnPz8GjTd7u+b1qZn//Cv1+zasJDtrh13Y03jY+NHX37CPL2OIWFq1bLwoTtimJpXTZzvNWGiAKR&#10;7J57H1C30rE+C6FIKqaf4tjx42dOnY51saOHpFipVIZHmvWlSLnh8qBY9ieVTkNEGZmcrk1OQl4/&#10;tWadbhoI1qKrHltVkqTJOKgk1GXLo74XnZ7N8k/0cfERXYyllq71ez3mGWBQn0cLLkMuD58f9Yx1&#10;DaKMTC2AYCHqECaR5YI0SZnaFML7FtIpWKFU4QsClw/f0dDkzm132prvQkmky4Hbacsox4IzHr9n&#10;E1ScVOBlmqJ2uh04pu04VBZBd6gg9cLspTf2vDRULDaaTWFd924kHjlh1hRXLpbiKobLIKnLGlwr&#10;cetWdtxK1DM8+sPthk0N0XGyfNW2bbe/5z3wM7iekEbNzMyMjI4ytvZy80gp6cfOyxTOcI6fhRI2&#10;lwSYKyxBws09MlRZBsGWo104CgZxSqOccFokYsAiD2pKvit6O2FSw/4FWclNt9zy6t69x0+cYCBa&#10;k3rKxucjcaBuggq/gh6ltFzgi3XemXIBPOpXX72TiXzURmrVaqVQLE7NzGzfcTUULiO12sbNW3Ar&#10;Mo1yuVyr1VKptEZdGEJ1E4b/hYddVZkdJDohSqLryGpJSXizs2sc8m2Y3JYkhy5eDO5FxIRDkcX4&#10;Soo7q4Vi+BIRor3y97/znYNvHWITjMmJyY998pN8YbCBik8kJUQDhgkonwooTKddAL8UlRtx8k4Y&#10;TRjUmCkRXJ/vf/fRd44f+8FTz506fsxAo1fYVVIUC60qQgaA82AEFQYlBOmVYSoMEfFUYn5itAIT&#10;+LewymNsKlZ+iY5fWElHrFtJsPFlEW5xRqIIKzmdKWKjNRSGGUMvFkvlUgWqgXa7QwGtKiR5cBmY&#10;2zwzcWAHxCYNTb8UJSknETH8edqUTmd+8qGPhXiZgQaCL+xuf/93f3tb1Szns1ADnW51D9XrWDL7&#10;5IGf+vStt9zoE0Rns2A0M7P6+l03wRZ35sxZLI6ZWoOmCSc3adbuZgyzZpnnOp11G658+HMPowkz&#10;7IZs5pZOp+Faw0m+/trrg01G+ne5NrJu89aJVavhG/X5OfKvmK9AEbD+yqtKtbHa+ESpNlIeHknn&#10;8yY+FRpF2WNQabSasAwMM00rBjp7lNWUZXX6iPuGsgzp6aYFMb5LJehdNE0jhookUvii3e2YFBmu&#10;UD8cXZVN3ej3e1hyKBJ8y3cceG7hfDQp6HW7PqLF0ip6fKFrNJp0eQ4sQ8QQ4zAG8S7UWAfPGg4F&#10;C1PCFlzP6fddH7lqUJNDOdVqNALXsQx9eHjk29/8eqlUajYaiUol6VmSYDjG8FCy8G2QloG4krqF&#10;y+hxoYb3ZRQkL6M5ie/huh58Wsacr1SrP/nAAwgo0XXYtqamEEBcyOWZUYcQWZKSIjOKSGQZZSyG&#10;EhZCHby/FUZEWUzXQ75kxPBIVGkrOiJHMwNW1siKFM29I5KjCERyTPxrhaqFA4+JFJtCkJizJF7Y&#10;XTff/L3vPba4uMRS6Uw6LZpgMUGdZIEyqDrMR7ehLFgCZQErDNZzp9OBPGnNmtX5fMG0zKGhEvwv&#10;nUmnqM9YrlBYu25tLpfPIjMlXR2uFYrwMourkvBQSlVJOEBYlaLShONoOQGeBBFSjnA6ZAwDETaX&#10;6ICEzl1o8y2ALEpMy5SokqF/OY5LORaoSdzpdL/+P/7KcR3WmXjopz4+XBsJzRsUmbd1QklQOTaZ&#10;YvixUNA3YVLJG3FqmHmwV5aGhiZGR37wxA+69bkzs0t7X3lj7uL5Ar1KVirFQqHEh/nCdozeC+rA&#10;KDN7BTooFEWcEA8jjHxIEqZ3gR+p4nMqFA2WCAuWFTHeCKhtGgO5MWUzEpaG9BZh6KDpAQK4VF2D&#10;TGVsfBKeivmFeTQDNgw6S8O9izpXIiWIUDA3b77FJBi42guHfTODmaDVbJw/e2b7jh0QvGKZVLS6&#10;4Yb+/de/uufl14YLmdFC+sHttZdO1D3aed624/pPffoTqAbHbhkJWEcVtuXrd90yOT6yd+8rDFQd&#10;6Q7QCzTXsy/aPbhXP/Nzv7J6ekQt5PNwXUZGRmRsKGvpTOb8hfMXLlwkkbUA3+hK1eF1m7cUy5Xy&#10;+MSaDRub9cU6Xoh3Y33DJbti61XD0zO18anRyanVa9eOTExm0bq8aFMdFCiXYJeG/StDMcF9z+n3&#10;bNi1UbpRgnqCg3ngDmAAoC1MS4eooWRMXaXQCIN2SX0oUBBHDCfmwi7nUaIia2EtLS3BrTY1HX4D&#10;FqoT+BB74FCIA6bn6CGOy4Lg6xEZXeg9r40jdwM+gNOzU6bZ7HYgf0cIIGWTyuj/iFUsrBQrnYa3&#10;0tOp/S+/YNM+EiFBOPKSYnhS4boVT/WlZSP9ZdLpMXPAZPf+3RpcyZ9GuM/we/BYMlYK204+8uEP&#10;QV0C+1Qun0O01/QUbGwmynpGva0YZz4UXBIUk2UjdJk3fCMd+zCqyElZQIl7EcZseSMCTbIwkiIF&#10;3ah8iQ3b4905OdbvkqXlISAGYiZx0EFC7h42qLGRkW9/5zuCSkxdUBUlPpNJosZX5tIPjGLkGFjM&#10;ocUi3I58oTA5NQX7UQ7+0OiiU58xK4XwE8Sj5POwjebz+XQ6y9ymCaNZcHtdPCk/ILFBEzo7sO2M&#10;8/hQnV7lFoTMCVaOoBX0cynh3WZ0jXByQEfZrL3DRGmxW3/x/IX/8nu/88xTT54/e7Zcqb74/HNv&#10;HXqLGTasXb36wz/xIKbG1DVE8NjZtsgjExFAEpbXR8uV5SiMgyJ0xgI/iLFAFBbz1qxfXyyU9u17&#10;o9Os293WqbOzB/bvS8t2KlfMZGgGIIRVaAVELxStM2i3LWBqkIwWwuzow3P3uRlJVAbzSVK0PEM7&#10;gICRfbnwDOEIbJbsoJWyqsqRrZykoImsqmOaTF1sddiZlMJQGf5bWlzo2T0E+6iob8s+Kjc2pqUg&#10;h6ApEuPi0PEKF6pgwzC4Kq7nnj1z9oXnnoOKd2JyiupXxlZF4J86dujP/+wrfcc933Lqdv9C2/vU&#10;9RM/ent+qFT9wq/9WiGX8QmJlPYEhFrB6f3M4tz5w2+/w7a4MMljyRmu4aHyww9/GgEa1UoFVmqx&#10;WISTxwrfsuodOzs0tDg3z8x62VWF6mRy3Ybh8YmJVWvg73wu//pLu1v1+gpWIjxXJUOl0sZt2ysT&#10;k9XxSYglsFtZuTxs6Ognb1pQeQR06N1tNaHw6NhdB41tsDuJEim9LnxMx/Ug2iBb3vdMRe50bA+h&#10;1h6Cu9GTACJQDxmOcFaua8N/tt3uwvGaLCHWNb3T7aRTuBH4gdfu9iQKpMhkMt1e38WI4xHar+26&#10;Xp/GjMVmCw6upVJmKiNTMy6i6ozRi/c/BUEkDf/HgDcKtT6AqgvO99Kpk4f274Nw2W63EVUcn5fE&#10;Akl8tp40kx1UVQ/bqfJljJ7eVXhq0Psxlj8rjITRbDYZsmjXrl3XXnOdrMqQHddqtZlVM0ibRzWh&#10;aMUwzyW+p9MIJaprjsCRIrxwApwl4kgQ4k2XidMnY0wsxY73xCLnskT9IcfwzeJTxUnrcRbGcr8b&#10;MvgOA60x2Fk2bNp08ujb+w8chKcDUpRUCkElK4p7SYlcX14WYxRlmbgkLSMCdiP8IGA0lFQ6k8tl&#10;LVy0TBULrQCR/5RCE0jERqIgpk6JgYSq1vMUm+4wChOdlTnElqtMhhNdJkbCWfIKb8czeRLa4JXO&#10;L5158cjzaTOdtXJiwo2UQynUEBNcEM8PfvDYd0+cOtnutM+eO/fiC7tPnzrlM4UxSf74xz+BI3Q+&#10;45aFHKRQRCGMusi4F/F7RYT7LwdlBAERJoZcwYxxilUOE5C2XnnFnVcNbxjNtj1l7URx01T58Sd3&#10;9y8eXZxfSBfLdO/WWJxg8l+sSQjbP5Xh4TbSnC4riDsBw38mny1eM5HQBIbN5wM2PWEjRi4gq4Q6&#10;NyHRilcK8CKqRqwxdy/cPUxIUC2U7dL19PCYZZiNpQW4iuie7jpQxaJFOvbrCM0YZCbmzzRmqIyn&#10;FJKEGIyCqlLKXbu7+/ndhw7sW71qpjBUlDn6QArc/u/99n+em1+oZgurC/kzze75Rq/lkYtN75Of&#10;+dyWLRthQzSRA05iUsy8GQD/bDXm9ux5DWVmsLNFB2SSLKygCRTdcIM3brlS3bhp08zMDKxaWMon&#10;T5/d//ZR2cqURsZqY+MXz52mdHRpzcZNuaFSbWJ6FMLDzCpLVb7+p19cmp1lONQVx/Wlculzn/3c&#10;xXqzNjZWGR0bqlSHylVYWZlsFqXmidRt1HVFXpqbNdNp18O7qBMCOzLcfN/pazJ6Z0FC5vShniC9&#10;nt1FO1sbYh4sCcQSdLsBUjLxSi4tLvo0hcqkM/DwQbhSDQtyPLi9+EAaJhWFgCcTx+wuFjEOHKQH&#10;ESubgzihqBqqgBkGZIZwfIivVjqL4yyUHMV6CFJGbCsYBmpKUolOSDgglwwQtIicZ4viOp78zrfh&#10;rOtLdWqKEDpfrxgSBnxSElP32K/+2wJJnG058MJ4ugxXqtVG8jZc81Vr1tz/kY8gAVg3SqXS1PT0&#10;2Ph4NpMNhcti0lly3BYrdGtMSlnGpITF/h6NRsLuQYwXKUdvwR1X6RdqqK+XjApyfN4eTd0550WO&#10;NO8H4HVhe1labu4irzjMpx8PSQPXXXfdtx95BG4rI8elMQXWV7BxVKIUIDJhiTwGE9i/eN3E+CiQ&#10;CW1Yvz6dyVqWmUcz5jSNEQrblhGhojIkCS/embwHm2QwKJYw7hWEVsS5YC+eUU/CkXgkMo/MdrSH&#10;glceOr3/qYPf/9oLf/U3r3/npXMHHn3zh68d391szhdSxUK6QNHJAhAmq6Ef2vorNvU6nbm5WZeZ&#10;NPscLzA1MfHB+z9KQyZOxFUmOx8ispCuoIheaMgmCbEeUqiAzqY7jDfDcVmhi6TMDYDhfIfyudLC&#10;/nuvmbx+xtxc8bevKjcWF069fXjf7qdbzVYqX6azcSOcegkSkxh6c9YFmoGqTO2fAgK4QrDE9M2C&#10;EOwuLHqFu7AQnOFAMiEUxEweVaZJTOVPeMeMcF07TOIh5mGxguR72Er6spofKpaHR9xup9Nu4exF&#10;17sI1vI1ZM75zGiASU8QPpASmkhcn42CnVjNQsjs3NyPnv6XdrO+actmiF92u/7F3/+dg28dhc2w&#10;mE7dNTLaCPy641yo29fecMtDDz0Av24ZxsRIFS60jWYQUiCQmYSKH+9+5odvvvU2arthUCEx/hxK&#10;PMMSOHzo0Ct7XlTvuOOOYqFw8cKFRx/73vnzFypj48XaWG10vDY5NTI+dvLtI+s2boaL2lich0Jg&#10;csMGr9P65p//6dL8XIdqcS9v4sPfhWLxV7/whSMnTympzNjk9Kq168rVCkU7qqaGeetSo+46brff&#10;Q1ajKnm9Plx9G6FTKuz8XhBotN/loTOjCks1QCRxSqa2VxrhUFQrlcrk83BMPZ3WMJVLF4ZKOIZT&#10;1L7rwuOCvy6hNItJswO6Mmh/WUF4H/y6pWOHASdnyMOA76qZVKrtOLLvwVOMj7TvYxDyPGTG5XJw&#10;bChoINLgp8JRDFam8GMIRZnq8PPf+y7Kb8DNkGJL//IK83JSnVZKyH+sMHX/cTzTRKssrEui+Yvo&#10;20BEbjSbzCTjo/ffXygWEKuazVKa4xTEVCRkSXFwctStY0ZyA1xK6TI7Pqacy4f8vFVAFNZsEVV0&#10;OOEI1VPokg4iMUqx6ydnLixuDfAlSVTSxCsbIVSVsHhKEmtYk4e3LOnXqUwWsokf/PCHcFlg94Ra&#10;AUUTFCXuUJNAUkjJXlvyFirJQpItGGbpaFgmpHewxRQKkO3kNKpyTdtWCQcasaEFXEo5otBz+w+V&#10;iakgCExlHitcEIWEWGhM2+uNuecOPvmPr/5/X33xrx8/8tyhheN1p+vTQ0G+vWC3D8y+8+ibT756&#10;9Llut17KlrNmNuCZBWGUFE1Vrti8+Zb33N5cXDx9+kw4HrnnffdOz6wORWAUambLyIYsm+Zj/ZiS&#10;PPcuCJN6rs/IxgYkxpCXGcg7FKvGBWlm7IUT3uLJbH6o1+0ofmOsoGcNpG8ffevA8XeONvtI7stk&#10;M4zLEmeSsRKaa+lTVUpJKGkGvFknc99fwhT1VeZ0yVVdohkVj3kx6WKFUzJj1ivxhcsF86nrKGxA&#10;cOgG3DWIMWkrWx5OWanmwhzDFsEZQ85Bu3kknA4J12S+8mlElwRphrAYyShBx48df/x7j7743L/8&#10;/be+dfbcHIZYTesF/htLS4aqdDx3ZHzNL33hl80UtrtdpIprsH+OVso6ejM6gUB0N+fP/rf/+mW7&#10;1zfp+udY8xC0Tlud8Ib1el296qqr3jl5ylAUSJfy2cz87Oz0mjWQsZerw9liaWR4uLO0UCrk4ah2&#10;pwWFxYtPP9VcWkQx4AH5PPHFUKl0w3XX7dh5zYuv7xsZHy+PjZdqo9lCHrZ9OAiqacJltNDERKEd&#10;JXgAsrm8pNGBh8M8S7AJ4HsuxAksu/wAY4luYFcUrqxuekSCaIS1BVWaTpkWW79darWEL6MAATS+&#10;pjMx9Bv2PXRekVB4A1ZSNmWhtp2iQJEEZSZ61BPiYG/Nt1tN1P/v9yRqb4DKMczYGgc2lPDluZBv&#10;4BSLSBbqXCsQefyeffrIW6dOnMxlM7ZtJzFgAz2WlVpUMa3i5bFkkHwih9jQRA8tVG+Ju4HFYWHM&#10;MKPZavdsG1bD9u3br7v2OhxTmebw8PD0zEytNpyiwTsuJCyFI/poF06KsZCYYn2kqsK277CJl8QB&#10;xzQCQgUwKbRZil5PpLhJSmhNH070k7xGSRrUf5RjjmfJhUpiBs6D3dsBLbEdO3c++cQTp8+cwUI5&#10;CCAAa8IjUoqxh5QVQRFxZfsBsRyKbITkpN5oeK4Lf+/YsQOWayaTRed52lun3XwGH2J+J4SRPETJ&#10;wns2cal2AStnEFiuBAmbDwp1+8HphZPfe+U7f/vSX3/11X/cc+7gmfac7VFNeFlyIE5wBVCZtbHg&#10;4PO99muX3n7szSdeOvrs/OIZS7cq+SqK6kuMxo/WKFdu3z41OXn6xAmZUok/8ZlPm6bFZzBckT7q&#10;ZVEcjBKqQ3CwLM/6VTGKi6Y9Mtfm50tdEa0nRlKWqFdKx5GXLpwObIjNLgotBirknjlLGino6aDZ&#10;WFo4s2CjHW+hwCCjcXcFIXrG3IACRVSHEK5gh2foYyanSLd1pv/P9nIqWykwuzg+Yf0gOYz9TL5e&#10;CT8qFl6aygRAGXtUwW4KYsJc39PSWVnHogpuNeyQxWrNtSFKtrGU0XXYVWCpQHoMG1eYy4Sgl4Al&#10;Q0QSSDw1LKeolp3bqLeDCLLBYxMUQZls8Zd+9d+vmh4nQuxC04xOs973pUoxAx+z00P2ReB0/+Ov&#10;/8bc3BKtl9XQ/41wHVne3mT/VJVcQdb0XCZbKhYgtuuaOnvxwobt1ximSRznyN6XMinY0HU4+ujo&#10;6BuvvtLvIdZZitl2xumNsHFv2bz5Jz760Wde3qPliiNTMyMza9K5XCaTg88L+Rdc5l4gpTW80PBs&#10;ZHI5+BD1pUW4NZlMJp3OmOm0QWVXUoYFuSqkhWgGDFdTN4ayGTiVdDqtG1aABFGra3d1RXUxlhC4&#10;FQYKzRDH7qIIsYJeQ4HTxzGjghQcHVHnuKChotQVAhVlr2u7NFTAfer3+rbdlbAngIgy7HvC670e&#10;Os7aXaffh4PjGKZvwz2Gt4ClZ3c68E+P2e9oRmN+7vWXXiyVK/WlJeEhuAwNvMzNSVnWw7o8syRR&#10;64TWsHE+vvCtWuGALD/rUVadhyNc+cMf/lAul4UFncvlxifGxybG4Qv2YMdK6iit5/MVbLzIcaBU&#10;8gs5RmUPZypJv0myskqmMEeKobDi4pRMDUyKyI9hMRJjZcokFNEQEvzLBP+lkIsgGGREkpIMIkEu&#10;C0nVpq5/99FHIUeBSwcLFfFFQiPkcmBuJaH8Je54vDAVSH+oVGDLgIxq9arVhaGhNNTchXwqk2GU&#10;bwa35Q59XMuLIWU51Zz1O1hnnw6wCTcOoAxBmbbg23bjiTce+7Nnv/w3rz/61vw783ZbovFAzHnj&#10;jj8xxRJxaeDNmo795vzJJ99+fkjT1o5soBR6hjrDuDg8MnLTrbfcsGvX7XfemcvmxFQfPxvr24Ta&#10;9UyDUrBSiPDI4upVAqBM/Xc9X6xyhitgyGY6FmbzcIVXYHqudOzsrG7PIwLUsBQDNTg0LZXT4WlV&#10;U6RVn5s735ZhT8sViszalYGkmdt8QCEMHm79TD9OZlgvnGcIVS6EDlE3F8rT1IX7i0RnGAw8p0bL&#10;ibDzVdnNoYMcn01BuJcMlRoSRsIYnOFFnQCLRC+AmtVC43vLLFSGFSLXF+YklYqz6NrSUh0SYtf1&#10;JKF8xC5jaIUSMHCzLIX6TELSRmEdiOiZU/HzvPeeD91263W0MuNHgyhQLA6V8qmT5y4GtDsKB3jk&#10;77/23POv+iRARjlNdLj/t6LddNs9oyOj586dZU8/bOvqputuKlVrqUIhbeq9bhcbUJp25tSJfLW2&#10;70dPVMpD8GnmFxYgjTp16hRsSd2eLQVkRY2v4Vpt8+bNE2OjV12989lXXpuYmBifWVWAj1ccQksy&#10;TNlQ3jxw+3DTNMNAQhlFr1sUPQmLyMBpC64ulIaWCVxy2MphB4d/wufvdttws6GW6rZbihT0bZQQ&#10;0KhHLPwSlBw9u9vrdGho1DAMWOik4vnYB4NiQqLm9hBFXMdNWSZUlE6/Bxfap/Nq09TyEPMgGukG&#10;LDXIaODrrt3HMANvoWs4HkUtGQUVi7G1oBHaNYLXIO2xbw/XRt9+47Xa8PCJkyfR6EkU+OGGPuAT&#10;fDn478A/46itASViKUGakOXLB6QQi8lt5wnZuGnTDTfcIKO5mVmplCcnJyuVClIxor0k0WjiKXEc&#10;WJzQIhaEAyX5o/gARkp0zoRaSZAo3SJgPVk2Yydxgm1ICY2VUKy9wHgaMaKhJMcQB4P00wFLzKRi&#10;fShDSa7YtPnRRx+9ePEiY6tAMGbg3YEG1+B9TIp4JlufolMmSUyiGM6hVCpNTE5CkV0cKsAzwYD+&#10;TCBVwEZDq2CmEcm6LhLTsWKzE9EhxP1loTX7o/0/+Ps93/rvL3/zlfNvLTk27SoyBzUSgurCz0eS&#10;Dj+SCM6ESWITaVNh7NO3/ixXThRWKMymV6VGealUWiLR9JghzeCxjek9E4ELlBhtk61wRuwXQ3Wm&#10;BRlpzkcYFyUuCMcKC/w0sJ0sLlzUurOa5KYVUihXgqADT7xOi1tL7izMLc7a2BgsFouwX1P8UsAA&#10;WkxuIIpzhMEfJGbxx4wRFdpMDLjGHZ0WMY3hcKbCphnYhlKYhWJ4wz0vCM1bQ9cvFmDYUkdyHiEN&#10;SYVtUNGpNbCBluqu60JGni8W20uLiOVDbTAm/0F0LFk81kVUaIEIy595R3L8HGPH0J8yr2IGomMX&#10;kLUWK7Wxz33+ZyHnD0KXPHRPJ7lMugspdr/v0wq4sXD2j7743xzXh09Vy2RrmUwTN2SM+rfdft/n&#10;P//wrl3Xr1699vTpUwsL8/het37gQ+Wx8exQqef5TqdlqMr4+Fiv1Xr7jVe3X7nF7mICRb1jVNiN&#10;GNxrgDnPltTY+PjaNWuGh4fvufueJ55+Rk+nR0bHs6UyxDyo1z2ob+yu5mMlhDdR0aTAo0JCAcrn&#10;tZu49xPSqS9B2eGjMiTpw+5PSSE9OBtY154LRSAcBcsUpghNr1Oz1ep0YfXghANiCSRp6WwezRnh&#10;lhOlAU+r65i4hhTdysDF9InvoGhLYKAhWBFugJZKY7eKLmEMcbJkqDq8BsomAx6STBaViSkj2DKt&#10;vosQIJQexSEN2kXK1MQe6ydFyciBZRivvfYaJ2AnsvAf8+cypMXENpWQChN5sCL/a/8wEUO2Ft9/&#10;371DQ0OGYeTzeQj/cPtYmRLrOclxQFeCdyMNlhRkwDw4hIoJNtsKuC8pbgGVAOgGkQS+JMlJJqjY&#10;UpbZZCkRDVMiA7FVDpHQJIZpWcErRZYiol883hA6tZe///jjqGTa78OTDpeOrAiNGOAbJUdkStiX&#10;FJFFQbYHF5eEbXjr1q0qBShCscJ8gllEiQJrKDlMmJEUbycyWgMFLzmvHXv5sde+85cv/fU3X33k&#10;5QtvXWgv+gw5S7GhXLwkFO8UvL2ElrRwSGSvxB0kkCpm6rfu+4/ZVFaQ20PkNqOm8ya7UETmnsCh&#10;n6NMx/Vc4iUcu9GhskwNlnymRSZzgWSOFiHcZYR9PDbICNXAmJYlNrSLJdgKvNaSpRKv7zj9li75&#10;XN7MhwzT9/qN+fOnFnuK3XfKpbJlmoHoE7KikzFvCFPmZ3J1lA+JSCc5ooiw8lEM4UksAZKpNa/P&#10;RlsMgiwULfE0mO0bjTq07yeJ+RZtRsH2Vw8o9EXVYNsp5nNqKpvOF7P5nJXNl0dGYYtrLC7QzFb3&#10;/KDZbKB8PvpxcHsbqLSYSJ0k3NJ4q1AO0WgRS4QNRTZtuurue97r+QEJB5b0asA22+k5LPDArfp/&#10;fvc/99utWj7lBPJ0JjOZzUznMsebrcmpNT//y7+YzaaglhkZHb351tvgnE6fPq2tWX8F9mpUpVQp&#10;ZfP5YPESXJjh2vDqNWtPnjwJm6Pd66ULRVczarI6e+5c2BMIKy94AFavWTNSq+ULhdpwFTL92aU6&#10;Dvwr5VQ6RSCQ6Kot4Y6vWGlsnfkBZaRr7ZaDng0qVBUO7NHdXq9YKGAc8T10dQxwhAXXCz3EKDXW&#10;xd8yXeIXshlG/ocYAHsioiE1AyIQMudVDRt0gQ/1L/xysZg3rLTn9OElEErgINlMMe3hHF4jQQ8S&#10;gVQaohfUlYGu9ft9BuCAnESXDbvbSqUyCGKmztJQYEkB+rvAFQ8wJun4kaAuNi0Evvh+b/7SVVu2&#10;PPboo8IzLtp0f6xI2rIBzPJxdEz48F8hCD3AWmWt1W63ywB7a9auXbVqDSxgKFPK8KdSgYiixaIg&#10;w/UPdKdIzOCEu9YFTN0v2TeSQn+HgciU5JSI/ShiTAuDQiFmnBir/HidbDJoHCYzVTJMYpIGy4kT&#10;k8NejZixyqGdXxjqYL/8zM/8zJe/8t+PHz+ZzWYazSakEYMum0kwWQJQLsdYMyTB8YfFhv00y4Jb&#10;c/b06Xq9DtkMlC69Xs+iNrEK73Tx/YkI9g/uxYJaAcdp9Rp7Dz//+rn9e2eP2FQlAbJln0LIiTBn&#10;QuMIOXTVXNHgjZHvJQH1JRTPi3cGlv4v3fyzxVwF9Y8VRI7xLVWJzohnu5SfT7GRTO0QMUue6xpI&#10;xxNsDtakYUwQal1M1cDihGsuCsKLcVUJUYgMScXvNoJqVYLxw5jadO2x5iV79qBp5vz2eSJ5yKhW&#10;pcDUyvAAm5lUu3vs8L+8dGxfe+78tbfeUa4OK5omEAI8LeE8Hq5IFgiYUwQsJkI1PxC2KmF/1cce&#10;lzATk1EGlHZKfEZvYygGjcp8IHdfSmAVsaBxvTRaQ8qwGzqeURlJWelU29Tp9oPS64Vq9eRbBzrN&#10;ZspKQUjrU0oFPLnMyINZobC5L15xlXZogoCZYIZjLa70HCA4+8iRA4sLC7BvE/70Cbs2KulLG2Lk&#10;B//8zTcOHPno9oljde/KSevpo/Nvt5s0rOoPfvzTw+U8LDbYB2AbSFnmJz/96fd/4APqA5/7d7Bs&#10;M5ksDhYC0u/25y+cgb0GI6FhzC8sbL5y67n5hVxxaHR6plypnjlxTI4wf/LY2NiGDRuGq1VIezVF&#10;/ulPfuov//bvcqVSoVqD2JUrVzJZ7NoHvmcZ5uJiHa4nFJIQfqEYSWNvOqOZppFC82AD8jIo4hCd&#10;YFCAAa62br9HVbbgZWjPBVUu7OBQmSG+RVWhHIHz8QIfihW4ABA8UAQQalPP101TUxCXHGCIkinC&#10;XXbQbQVzA99zO82G1+9fWpyXAtKxbVSKNEyol1LpDAQrG44jyx5UaTSbgtDiIK4ZarWlbCaDMcan&#10;8LR+D6maEPnmL6mddqvV+ptvfcvzXJNKSV+u27588L5i153n+7F5vnIZVPFy5uPyV6I2WqPJbELu&#10;uuuuarUCi36oNDQxMV4bGcllsqqusQZRxDaJ/MMVbsskdpE4qSMES0Xi/NxzW17WZuK9/gG2u5zo&#10;mQl2YYzyPtAEi0u2kEibVk6MYbjmEYkLSiasIGPyXUkzx7joS2LsbrdbTzz5JDyEkH/kKUBLWm7C&#10;lqSxxGRZEioL8V+CnagtRNgq1epIbYRVkFlssgkDEsKyYzUaYdK099Ts8Sf3P/63L3/jqy9/68Vz&#10;B8605+CRgH3o6vKalKw23G6ojS6LukSSkuUoEbrRoYQOSQib0iui/IebHr563fVUed5ncl60L8Tm&#10;E3yiE+IFQiFaRt2AV2p0BMKcWlgmTecWQhOF6R/TVpmQ5eeylVIMIRhNhrGl5tMNnucB8J6wRQSB&#10;dv7CadOpQ7UiI82Zj64dxyvkYFMxTcnr2vbB11+ZvzTrKaZhwQ5EaZLcPVMW0w6FhVfW8qLYMD4B&#10;ogZZ/CETIxhZaNbJwvOYabIFhNsSy8ynlQRBaCCm0EwlECo0kEkvwq7FBYMVQ0W1Al3F0seiYoMq&#10;pTgUyhV4fbvRVKjPCryyUa9TGUm8L9xhXgo0JRS5YbAbEhst8n9hltlpP/fM0+m0tWrNWkZpjSkw&#10;YS5x8czR3//9L8JNgETqzvVDt63Nr60Vep58sWHfcvv77v/w+x0KjWM+PCwyIZXqujvvbrRRftlx&#10;/cDptc4cgwgBu+PCwkKlUpkcH//hM8+UR0eHKsPjUzNTa9dZhn7q2DtM1Hbjpk1TU1PVCjUEVNQr&#10;t2w+fvbMkTPnKyNjI5OT1fEJRo/R2WxOIhB4Jaoyxh2V8cfUVkuD22tAzu9CyIXdGlVVuj3Y/uhY&#10;XkMzGY9N1OuNJvwUr66JHjiwDC1N9XE0oiHjXdMDBoSXJYhwcAxsZikyRJ2UoXe7HYWOdtjdRjVk&#10;y8qmUhKS7XWEx7BHVyIQmSAgpXQN7hVkARyfD79MTbjgTkCEMXSuVgn7S7/TUhbnTEP/8pe//M47&#10;70D1wx7+FZklUsLeaXloCbtbirxsmL+cnpLwqlnOfoy9aafTgZgHX9RGR++9527Ks0uPjIyOTYyX&#10;S2UI40KvTpJiUKKQCh5rgomCIP4uceWVlWupmFgLScg+xpDJHMDC31I4MAmMFgmlWKVkkIirIw+8&#10;b6jeMuAtlrDQTMi3SKExHhkQhJblrduu+sY3vkGrZMIIiWF7ISbCtmIOIC+bnEUWakyvBWoU2HRg&#10;Va5fv0GjQtEUraSzpJghWBksnvbJcMd99dhLv/H9Pzgwd/SC3WQzK9hoP3Pl+3/9fb92+5a7blp3&#10;0ytHd895PY3JD8d7kHySHLH/+awjarlyqxV2qz5z1X23X3WfEhsQBsTnHSoBtGV8VSKgRRR9Ht1W&#10;ttv6XsCmFwz7RHtNGpsSUc68rHAtRmEAQ6thhTt5CkMXXu4pTMyKKkLKLM5lCpVu32m6pLc02/N8&#10;uIa0w6gZVhb+7nc78HRrQXe22Vu8dG5hfn6+gVtHcajIJhCyKFvZ7CG+Kvh0R6w+Zt/LBVrCFhhb&#10;qyLxYqcpRMOYy0sgEG48smoUDQb/cl13ttsLHK/r9GHnWWy2VNoHNlFr0mXlA+U/6Ol8sVyrBa4L&#10;u7RKWS6e63faXdPUhYabxGDQEte8CWIqtUSIeyB8DvZB2L327Nlz4PVXt1x5JYVNyaKOhDvo/p+/&#10;+X8sLbXg0i103JdP1fec7U4NWT88PFuojP7iF34ZagGfxP3LqVcCxNH3PfhTqVRG9l0p8BcPH5wc&#10;Gz19+hSktJlsZnJy8pXXXms1GvC5yxNThaFiKpetjE30G0vwWTdu3FgqDQ0PDzOzDVheN++65ev/&#10;9M9D1dr45FR5uAYfES4Xujeqaq/bQcQAxDOKRHT7fSzNnH672TR003NR8R/CCeQXTKDeQfdjPC14&#10;nlwPP5tGzbup0idE78BDcUl8xjQ0G9ZVmmxAtFcVvoIh7zNRyVUJXEfx3Gani3fXdXzXceF1LnIb&#10;YQE07B5cDxyqqIqPnp2YAPZQ1VhCySN8H7j0SOlPoXWYZ0Kcg+IrnV2o11Wk2Wv4jF86l0+nv/vI&#10;I08+9VQmk+H2G5dBcMXlBwWPRBpAcAkti3cbtywvSqSVHFzYH1iyrVYTimX46U033TRNFUEK+cLk&#10;5ARKEYcmwaENUQi/508SIURKFATRTk2kJJs+joFOFACcdDJoAhACY3njLCByNOUkK/YKpUGIsLzs&#10;p7GIyLs9ZFlJN/BhZdHaTZBu5KhuwbHBqePH9uzdWywW4ZLmclk1FOGIjqG8q3BOTIFaWH0p1FmW&#10;udo0m62dO3dCtQ4RBcIKcyAPPxvzsoXimNIh5Wpx5LEDjzpCh5aWk9LDN/xUpTAMj4+uGhuqa3e/&#10;s9uRhB+wiBaKHO0FTIyNhHsjiRln0uz75vGNP337LzDSCb8+hJc2VEw3fG2QgGgQLqrg02eZTdQl&#10;XoXIms6FRoI4UkMousGezvzqxQEVPsVLyqsFwmKLu5DRgqY6tlpTXEkx2vOzRNaoLy/xUEwlcHCO&#10;7vZdtMZo9YNec6EHiZYrQ447VCmxMRIJJCZiz2EIEnNMUbjgioAVhKrA7At6FrwOoUZkDIjlMzSU&#10;0PD3YyUqMuRDmDhbYKeWGrKmpg2t50kp5NkrkDvDTgWBB/dY3OgMaguiwG8WKpVUOttpLOEeSLev&#10;dqeDEyB0BebIGo1OfQLO9eEjrpDqRIGC3DYAEpp/eepJyLw3btrMXg3n8bU/++KevQfgFy3LunKo&#10;NNvv2W5waslu9/yPf+bzWzatdzknNAHJwbLpvk98hi3xs/v2Kr575PBhanWnlKrDnU53fGz0inXr&#10;Txw7vjR3aXRmlW5YsyePa04fYslorZZOZ1g4gRPbduVVL776ylKrWxkZhUCaQVl7FOnU4bpDbaZq&#10;XThnz0Wnd8/LpEyn10N3LL5kCGzecHaYA6JEsatwUoUPdStceY16etdbLZw+UY4upZ4EChovo2AY&#10;2q30ulid9J2O3fX6fQSkcyYypm9Q8Ui0/apRh0cUXZEIxE44isJaugTNOz0S0OCF6A8Ne7X4GdCm&#10;ybBs2JGDYLHZ7vdQ5AXSfBxCwCkszKZkcvjwof/xjW9oyJI1V9j3lRXAQXzXU2I6OwMds2UNrpUn&#10;/MtiiRQHVNF/4tWr4ygYzu4jH/6wbpqWadZqEP4nyqWSjmIBihQZZ0XkZjHWkyVRxixHdoWT7dic&#10;QokJYiUYKmGFMzg+ioqeCMfMUuiBTlq8JZXEa4kyKmTyD0Y4OeEeJpBjobgkiUN2pIR1DRvPwHMx&#10;Ojrytb/8y0KhAFkLBGN6uyU5aTeQvFNKLMwpoV65tAw21mq37W4XFvL4+Hi5XLUsE94llUkzScE4&#10;gl9Ma7A1dOr84bPtOSICIewUH7vmflNL7Tu+d6wyMZQp5WT95XMHeaZKzQEZ949EKjdcdlGOGVuy&#10;XQm+WJUt/voH/5OuaCHGiQEE2GyB4heEYjwLShQ7C/khPPSMfMdcKRmjnnf8pdBFOFSTJMLhWA4V&#10;xliDi4Xt+In7nh9hqHAcjblmIMyk4fuZ8qSMW3PQXZwjfltTtHa7o0h+tVrGozl2ypDr7Z4TaJBp&#10;ue2lpoOLrlQuwS7MkC8qkhOoZAv/wLygC9+U4haDwVqZUUfpnJ9IfEQhIrDMDVf4RQpizQAuaXyu&#10;2SJIwVb6SGDQ+lCAQOpsmaphQdzDyGkYSL3N5mBVpMwU5bIMQ8lit1soeoxW9n6XujpRmLISROLT&#10;CgNJ0+SBEVK5yBqhdgkytS7et++Nfa+9oqlBsz7/T3/3zSeefB4uCIU7SjdWh0czmfN2p2n3N125&#10;8xOfeBAyFNNIjVfLsPd6NMsRIm+Sev1774bTXTp2uLe0ePHiRbig2XTaTOf2v3200enCDex2O4V8&#10;/uzpM3PnzxaHyv35C/CZi0Mlg4qawH1HCSkSXH/DjY89/czwyEi1hv8N12pDQ0Nwnn0X48TC/CyS&#10;eujAqdttw2nC7h9gT1bqUyEWP6C0FQuRXTpzDJJluLgoyG93IUmAz2uZFnUihQxF9qk8vmZaPs0v&#10;ZFWFAgLuVMows6aVzRf6TDNOVvqup5oWvJJ6e7L15xu60YPlbqZlHd0j4QnoUzAx7hEEIpzj+cSF&#10;gCgRuKlQNVtQ6WkavBekDNlC0VHRcAXr/3Zda9Zhy/7zL32pvrTEirZkLJGWyQwnxO5D1OuAsf3K&#10;m9S7liwxjFbCihEFplqtLnXi2rxly7Zt22HJZbOZcUgZxsaz2CKIDVpXHOFyfqISWf8uU0FZNj1Z&#10;TvtQ4ljhGBciwTqMYJeB8JNKGIMPWsKHNPNokBNy6Zd5U5LIQynqzQhNqiDWK2PfkwesyOFvWOFP&#10;P/Xk7Nw809jOZjIKlxmNw/CUWErAK1QlYQAdtThDZRCXCrLBRpDOZlevXq3jWAV1ijmkJ3ShCQEI&#10;OGVRen37pTP7ImiYIn/6+o/Bu/3lc39hSsp4ZWb1yLr63JnjzfOh/HsEylMiNB3VOubiBKy7BPEn&#10;o2i/ee9vVHIjmqqIZhSHzsITeap74tm5p//67N89Nvf9Vm8poxhDZkVicop0I1ZVPkVB0K+q0Xl7&#10;SMOWhVmYzEBWFDnNLzkn6FDFKtrS4d0nyoLkB2dx3KcTDw3n7b4gM+IZZoZGdXhyfac9PwdbFKS/&#10;nfZSp9tNGRLEC10zhgtau2u3esR3bLsx3/FQlLNcraKEMROVEZ4lMSB7wGjqoTsAfzcxbBfm9qHC&#10;pMQ29xgMmjDnZj4uiuAleKw6IkszHorzQ33iuRA7YX8LghRstKaepn8QO6zpZiqFuNRMBhdJdTiT&#10;zXcaizg2psMhu4Opia7TaVBAorZsrFtC4peUr3185dJife+eV3fvfvHMmfOoo4xAcKy+DjeaHlRX&#10;KMJs/fwv/8pwdQjuFcQ/U1dQlM40uz07EE566kc+83nX6TdOvn3m9GnU985mF9udc/OLQ9VasVqD&#10;YJixEHtVyOfqiwuXzpyYGBtD7SOqKcYqYvikt9588/ee/hHE98rIeKZYqNZqcO3sDuYIcHrwv3Qu&#10;j1AKA6G96UzGCah/IvowU2KOjvooGh31uLheNThnyKxdH0u/vk9MROiiuwnExB6arDqw/+NxUDTF&#10;cCWpkEWNSFhGCH+m7vQehhx0ng9otxZyA5PqE/ThVkFZqrAFrxrwOR20vHQhLej3Wu0W3E3DSsuG&#10;pREfvobk0coPeexBUzVIEXq2bdCxngG34tL5lGV+7WtfO3DgANxjCsaXVqol5Ji+oLyicL10GZzY&#10;YINrBVn7uBZ+vIXGv+X5/lK9zuQjb73lZoj3cB0q5crk1DT8bWCDJdRqVGIYYimmX5uILkwTN07s&#10;GNhGoyKGxL8rR3qU0ffihj1KxLcPDVrkuD5Y+EaDEUWKUxgG7YkVAWsaNLRJ0vXDto8smI8Digcc&#10;xnru1OlnnnuuVBrqdu1cPo+176ArtLSiIv4AzT+0tBfbKIHY3+/17F5vx46r4bDUaztHKdbh1SbM&#10;EgpfT0f3pWzpkQM/IDJhqAZDVR7a+SAszuePPPvIW0/uHN86lK9sn9n2ypEXGm6XafqzKbFAtgmz&#10;ejqmxYyNajrCI3Td6IZPXvfQxskro7AtyV2ve7D++jMLT37p7De+vfj8wd6JOb/bIs5b/VOPL760&#10;Z+nZun0RXlZNVehcAXv6YY+Etlx81sSj5uckJrwjRjsxuWLhlKXw9J9F01h+wTihlFTIxbUYa5IZ&#10;Z1m5YReedVNfujjv2ovFSg2rKGqUbqU0AyUC/fOL/ZYjqbCpNOZaLqbzpUoVUsuY34Ik1MkCYYup&#10;MKUWZh0mIItUL0CkZkT09MQp8rAdWmqGOBclHLFI0oVGC4nxVLXFhCRYNwMU70H8rY0qgwqEEU03&#10;MvmCls5oOCbQUSoHdkYoaofHtcBvNxvM6B6H+a02pcfTxh2bosdqI1a1qCI88y4Fa4tFlB0K12Zm&#10;yYrS8bx237njzg+89/ZbfIlSKSBc+95SswkvHqmW0Q/E9WApam7fhrdzVBQcyeULix0Ic36xXIH/&#10;ckhaVAKn1ztzcrhaXVxaWjUzzZqYAY46PAbBgGzKSGfPnL8wsXrNUBkdtAPP63T7qMoFC1VRC+VS&#10;EHiOhwMR5KR3bSoLgdEFh+eS7EG0gCWoqv2eTbuSPjwb5UoVgjK+Wce2Uqke/kjJ5It2z86irCT2&#10;0eDepCCK+77teoVCxnECw9QdJmNMaWA4FyFBuZjvuR4cHCKqKQWepvf6PSizIOBBOeni+fcNuHyq&#10;msnlIZC063UjlWJLGIoPuAK6RCCYoQ6labhODy6p5/bIwiwkqv/y5BMvvvRSWphtrAQFHhTJfXc0&#10;sHwZWPEy8HGs2T+oTZIoCGgUduCWQUqxYf16eCE8NvliIZvPw+XidEElqe+b8DGJlCeSE/C4RDWJ&#10;yWdJcQWWUOVUXsE9Xk6+URBmw1KyvOA8PJKY7ceQYAMEyfhmFZo+DIxSwslqTEJaFnZOIT8i8Sl4&#10;fP3Jj//UH/7xH8Omb9t1uLYpXCqCIiOvOPdZEeMt6h+RX2cyaXiUmo3G0sLChXNnoThuNZv9Xj+b&#10;weVMuGlytDNRvZagkC5vHho7sHiWbd1ZDf2zYSnevuE9D1zz0enRtfAWmmr86t2/+r9/+z/ZgYcT&#10;djZfkSUBQxKqzLJctdLXjW3dPr1j59rrFMxiFZ/aQ5y1zx5tvnWwdejF9ju2RDSFeAG/1UpkhiAd&#10;d5onl174x6UXhxRjV+6qa0o7NhS2hlsznSTQN/JdKuhC5fgEkwXCDTzvroeGFExaGP1FdDUQG44Y&#10;XYhwgwN8rFEQtgtJqqHT3TDg7tb0nk9dcTUCcAL/3L6X2yfPTIwXGovtwCPDIyVNtkfy+q4ryofP&#10;Li71lX5n6eKBZ5DS4nlXX3MtGkhTKgctTYJI75J1q2ibhGX6LJenRScRzl2swcirMcrDCWj6zUhF&#10;Mo2s0aIKLSO1dNpFd3MZAoZPnT4sSHYh5dVVC0UKTSdAt17YM72eDUWJq6rlSi2XycJGPXfpgplJ&#10;F8cmTr25v1FfpDM3jZpjLRRQgV5hsZxdST6vpUQiWkdpMn4GhfAeIpcSYP6hYXSEdH94ZPL9H3o/&#10;1a3mPQTbQQRgq2u37V7K0JjMJwQVVAA2KiOjhr5Qr/faXRy+j4wVShUrm4OasG3bkFYsHD86Mz2N&#10;tQVK4uAl8DyfWtxI27Ze+fiTP7QyuUx+SMtkyyNjsqYgpkvFGWMul0NyIr1+XuAUCsV2uwn3CsIA&#10;RCko4mAFlYtF2P27PcewCB1LWD6EK6gA4Y66TiGTsr0AW3uK0keqitGG6sGE/dDQiOT3u1hJOm4X&#10;wmO/n83mEOnryl6vm80X5pfqqWzuwoULOurLZlrNhons974qK91mE+5gH8oRu9uTiG5YUKlAhIO/&#10;PZ4yy6apey5BLS8K50qZ2BDTZSVbyC2dmoPPMDd36ZFHH4N1YJmmoioDtJIExunHUVUS04LLRx05&#10;phY8AJRdrrPPQIJ9CouAf65evdpAzCIaoMH+hU9OaP1CopKDzUhIiD8lCTIgIVKc+hoT9o455ZG4&#10;aS97yrhcY1jrRMx5NpwlEXUlYCPf5GFFXAnbXIqYtchRZyuaqMjhqJ3ETy/OgIwiURDHIfDYGWLh&#10;EurLuMNMz6y6YsN628a8pNPpFAoFRVZWvMuxu0qWQxfEDJofHVZmJovFLtSUZ86cmZpZBTUxKj75&#10;vsY3WWH8yzBRMpO8lbbUNh5cPMvOLK1ZNJsiN265je5/ctftpjRzYnjmE1vf/6XXv63LEbaYVSjw&#10;NyyC68euuHPzPdtX76R8C6pMpaodr/Xi3PNPLT37prOEo1uUZIHqAx5kSUmeqI+tHkkJkE8CW/yS&#10;1H+0ueefG3tHtfT7izffNf4BZoiiiDURzwNUqmcFHxs1WrGvEGiaKvHZfsDuVuQnIHOfe/oZmTwl&#10;9wuWKISBiq+w3RNXweT6baf6rfIV3bmDvVOn50cKes/z6kuNajlX98lU2Vfc1Ol6b86W+6598eAL&#10;RNGhlNm+8+pioRDW/aGCg4LzYxLKiTJrIpXWAWGOR5W+AomNjuSoIy1sLeFQKiTZYdNRqB3LAeyo&#10;iGu1mNgOhFkH2y6pjKG3+n26rTlQFKNnrmWimXy5cml+Lp1J+4pWRb94hNmqsCkdO3ru1AnPhyQZ&#10;5QNarRaCCfM5BrKnsVliYYNpyTAxTwQmqEwkgkE5lFA1iT6SmMPcsOv20VoZReXDx1n0SuEu2Y4L&#10;pYYs+xrspmaxVLDSXUPLqGa2PAwxsVodTmXzumXCW/UX5jPlysn9b8BVhq1/qV6fm50tlUr5fB4+&#10;kmUZ2ULp9NzC6MT00HAtXyqhIr+CMAXYzyDsQ0EE9Stzpem1W16vgxfbQBFIiDkEO4f+wtwcFGlM&#10;m97tdX06BpTgqsBqc5xG33b6LlwwyzB6KLJNoHBJGUa3Y8MT4eLd8OFm65oOx4Iqp48lRaAaZr3d&#10;1rCw6MOqhXoSjtC14bahEGRA1aThWI1ez0MVSxWxYwEUOqaVLnXhO3TI2HdceKkho3in7bpW4FMW&#10;jdFenNPdPlTR//AP/7C0uJDNZkP+vPSuUeFyseTH1iWJr+VlBc0yYFb4/QDl5Bz2+qmpKYbBh+uX&#10;gzKFwlVj/iIC+ESZtFJEcZViBHcpOXaJI6Qi1S85xC0y7qHkhxKUMmfXLXM3kRJtjTB8xRmRIbqZ&#10;A5Tky5EZiZiJyLHgFzknxeHGHD4ZMyePVWJhTEpyXAL/yk2bn3vhBUiYul2kTNFZ+iAzX14ZXh33&#10;W0mUlLRYQegg3K9z58+71B+oS0f3qA8ksd4Li3Q8wmIfyXU2TW4lb/4QrVckKaMY1PqCvPb2y6+e&#10;2LN/9hAs5j9+8A9PLZycbzcVJi8pDHBqqez26sZNk1u2rb5mKDsUzuEX+3NvNvbvax14oXPcx4YA&#10;YWktPrka6qyq2IEgLBrxDy9z8BfVgCGu4Lycd7uXnDmVjqmpOgChPfPQAYemMNQ4kjrmKbCrwosi&#10;cy36Ooq8EtwXRqf3SRjoibA+jFPcqbOIh0BeRR7fcouH4rvmqb3PNu2lnJKuz3cNVc0V03DkqXEr&#10;X2i/c9E+0yCu15s79NIRCG8k2LFjR3GoGFYSslBnEaYyGM/p6IUhOELsYkD363AMR3jxIkvhWNEX&#10;HgEs3acdQoKUb8dRdb3bs7EHhVxROtXxncVGx6WxFv6F3oBwWA/543D2uml1qS8nbMSwC0lMnmCt&#10;ls4XLp14Z6nZ0jWVgUoW5xfzhRzhmDzJh6hGm1pMnFRSKSiJ6oQyJAefe1G1PfYw5PPl295zM/Pj&#10;kZc7RVD6GcTGf/rGl7RMPueiDDBkMykllUECoqxa1CbIRYZXFnbk15/6PuS16KPo9M+ePu247qlT&#10;p3bt2qVb+jVX7/z2t/8Jlga8ACoHdPk1LbjYJjwbPtZZpqql0qZLFRM8TYeUBIcxmoKEKBr+7HYb&#10;ba80HW6d3Wkbyv/P2HtAWXbWd4L3uzm9VK9i51ZndVBASK0ExkRjFmOGNdhgWHvA2OPxcdpzdj0z&#10;mDHe48VmbeOcBguDMLZMNAYsIQtJgDKt7lYHtTpUdaxcL94cvv3/v+/e++6rqm4Q54hWddWrG//x&#10;Fwh6CcgK0fTA6aHGcBgbcDBRBJ8GeShKY7iPYYiewoYOB+lz5+UgDOCxdh0HjdZVBfcxDNsfxakq&#10;y36cuEFo6kan15VRKjV7qZHRAt0SRcP2iqZCa6lqKRGYnBxjosBlC5jIqMHwY36/D2lMaS3C9Xno&#10;nz//9NPPQIZTZHXVyOOHoNCXGwryQw3H1iqKlDUiVnmn5N8F1w2yLCdc7bzpJsI4U5BR4BGE9Dgw&#10;JhwivecMcLJOgqQD0y0OIipOBRncGZOFWUgIAzAPHTQogzjPUfy8/E+HVfQpN/3OXcFI/m4Led1a&#10;Xqvw2cSgXyFFP0IypiURM5P2wVnk69YB6Y8hYUg55RQO6mKuCZVFf+m+++//1mOPTU5MrKysQNBX&#10;cxxnecBF16iMrWI+FiRirsQFdU0FWhWcCbvnz593HdevBE6/7/uBjoQYuWgQRa7ExcYQ8Oju23Rw&#10;VNeXwgBfQ9ViQNHk68e/+tziRXa09AOf+5U4hbdNgPIOrvTuxsStU4devevwzqm9OL/G2IEo/Yv9&#10;Cy91jr/QO3rKX4TnXhaomwoGBBxRKPjfGMgkITMIy6zMBPhKSvMZZkryjh2ljg+pzfdtez8yIhgM&#10;DCt9hqzlIYzjwfgKREBXPVYTiEP9N5sVQcxlm/P8wUszf1Xeimd2wAmaCmZEEyHjYDK5GFHYdfvr&#10;L542NiV04eVjK50rlaamq1Kv7VfrBpG1BhFuVhV9zru4HDleB/IKDuld9/Dhw83RUa5ALDHpScKX&#10;E3zlztxNRG5dQ2SWYEp7i1wND4nYisJnaHBfxJwemaRJji7j0AaIRAqEGiRoJ7FpmFBJcxWZlFkg&#10;awhKlUP0rYHIRizTiBj81axUbdNy4SX3/X634/e67aWFTq0G7UHv6syVSxdjD0WkYjXuO54s+fCA&#10;CTInPyWFuhrNVNpShptIuCANzUbS2cgCsp5tyBmknIh0GGuDgNyUnjrynX/54sO4BjB03ev1ahYa&#10;Y3P9WoWkUoqDTwjecpqaiqShnw+FB50pkiRwZL7vNxsNeKm++73v3XLn3RBC4EN1RYL7D92W0+0Y&#10;lg3fDDmWeKnTczTTooweApcZEWEoPKzAg1WvVnCuFSEZRUxjPyaqjKVy6PQEBi+m6GLSh64bSSgC&#10;8V0UIfa5nRxNXc83VTVh8GXKVinw057vEyZrz00M0iCGxwJVE3xPQ3yBGCYJt52QUfIz0iWx74YO&#10;XEpVN3TNxx+HU5bgCiia5vYdhk3DJAj5jy7NQ5L79n986+vf+CZ8po7C++TG25F1mpLr5JIB8Yxc&#10;f9GyivayLvcin+RA2ctnX+OTE2Pj43BZoNmCjIKQ6PJQpbwUScvOiWI2CB/WIi6lgGIXSXMyyiBc&#10;Flv0wY9k86vy4dJiR1NeihTrGZrtM7L8U/ymtYdU4srnfrU8G/B2Z0DcpENaxdmkL1NB4foh3M6W&#10;XcY0r5gzeBW8fG96y4999GMf48QFeFrgdVgroEOEVZDpAbxtQMzIVR15WtR0qJqrLFFFFy/NNEZG&#10;UMDY9yustuUcw8GN4QhXpkN+68S+Ry+/CCHB1Oyz117+/oXnpnvzuHNlYpMpjeEZPTR+022bbn3V&#10;zsNj1XFIt8yNm3Tj1iudl884Z55yXppNPH5IEjNwh+CuE5R1WXWJEw4ho6iTj1Ov3NJ81TMSp6Qp&#10;yb+y45cVaJ7ybRwzBc8Kj4y5wmDQEjr4ZnsTdGphiF4s2BNasoomhV9kmuYa9XwpUExE2cZeYhgi&#10;JvsiMEAQfs+2A/ddkQ1BUVemG/PTRyEGVUzd63ujU7anNuNWe89mVZJ7lxap47cWTnwn8hyIUYfv&#10;uXt0dDzjowhcST7l4oz8LmS+mbwfT3MmFs3mmpiDZDFTKmPqALzLkYhUvOM5ylEUQj9J0E1MM218&#10;NxXMW77vKTq8qugvhSbm8JtiEe2mUlqFWjkKdYE4vi8h8V5rbtrUbbcsXYNIvgJh3bYqGzbPnj29&#10;MDuLOxYZm+B2u2NZpoYCJblYQ6laYtwaUvacKMSw+92V3/3o//ilX/mVrdt3YafKXEWzc4VCAdJk&#10;5P/d3z2AEu8//u73ek4PigqoaGkSIcgqxjVagjoQYhj4izPnRN9B3hwzUmQ8zLRRb0xMTtx9+PCf&#10;/vmfwWOgW0atOYZxCnsRpBAqqgYvhpq/dWEQhK6jiBIL0DEz7EIWfcycVKF9gXvvdbsyWj4EIorP&#10;45vcd/o4T3ScqmVprIxBty7oQlKBbTco0piSFK4sdEUR5KUYNUiCOJZkTEymYcRhxGat6PMI+QJO&#10;yWMudQbDLpu6KjC5FbilJspEqkidSVMvCqEI0TStH4SO68HtMAwrK7c7LUOgly/N/K+/f4CroPP9&#10;PBlCMa2DBhZvyCxZje8iq4SKSzSIXMp1SCKFrP9JaO/Tg+vnwHfefPPNu3ftgqNt1OsbN20abUK1&#10;ZpAyrpcHqdznfEClIevM5YYZ6UNKX/CYwEUVxSGrx7UfkcNpy2lggKse4KEzLk/ZWIUW26SSZv0Q&#10;G0ZYqwEzLCKZA39zoPMwsq44RG5vO2DaZz9CoKP48pe+lMnRC0K1Wh26RyXP6NxSRcy41mKuSjhQ&#10;zhfzYQlBZAqlS0tLKM5hGDt37GTGBNUKYsCUTKBJKOhEtMDyRKH/1OWjcOpX+4v/fubxk0tnPajt&#10;U2FcN1+z5dZ3Hnzrh177odcfeOPujTfrqglBZD648p3573x5/qG/WvjqM71jL/rXfBorQklmWiwM&#10;rPDqFxY9jOMnsJPI2hf2fnHTFyEtRALgXFLhNzf/3M7KbmbnJXOTVp50OFEiSbNdf7G8YyqxImcO&#10;8lMb0EQEmovGZ+MjMZu4FTZfqZgZSjJfy0wskpR8wFKrOSHpTSJHcap0W8uCmEBxBT+nCAG0axCC&#10;Ghb8YOp4WAn3Fq8EidB2wtHmCBRhKc3UrxnioOi9M0guySzuM39trnWf1YcppblcDaa6zNuUlB1L&#10;WSpMr3iBDulEN1BzBYXRZcjA+KvTJIwjP/DhllQgTqkaZnII14hCYlVJEo9WbMMwQmYniPEd1XUl&#10;HBpBIK6gkSjU6DEGRnRvQQa+20cPY/aSZQ5pOXuUWSIIjIdEC0FUNDCgQq/bfeLxx9vL8wcO3SIh&#10;JIQ9LylflKaf+9SfP//9E6h04na7qq7F2PJAma5BbkGcAYTyXp+ZXCZRZ6Xd6SgSd1wUp6amtm/f&#10;DhlvYnz8uWefWVpahuB7+dy5WrWu2Tg0s+2qHyJzBXIHdBJQJONy2JIg2ShMNgvidYTK9gJT1kJS&#10;bhiEnuNAIgjSVFK0hAHP4eCg6XGDuGIY0I5AP84h7gmUGNUa7xsQtC3jywbdH+UCMPBUorRxGDM7&#10;Vfh76CgVqABVuL6oco8KOghZxkYF7wAa4LAfFZIQt0wIw4NLYWhq3/MhkxlMcdKHdCWJehyngRsJ&#10;5DMPPgjBulrNxMnXRfaUGA/D46NVVL7rLGBWMfdWfZGsJoSvVqrPjeHSEE2X8XHfMDVFsI9GzxvD&#10;NJixIB3Im5eGWiVoSomxWFKaHK5LC9Y9Ns5QBzz4wAPQpL7hjW+cgN/Io7YkruawMGd7qCZwa0ny&#10;CZZQkoARyQCaxffJOCsrwZrJ+nqIBThynQ0XXWX6sqqVLLNUMmX1orNg8YsLUnGR4HTH9u0nT582&#10;TbPHVI7E3AacrOb6D+zEctRN5v7LKvzcXJlFSSiz6o0GfKbneRcuXEjYgrDf64U+ggJ4VU5ZIc95&#10;hXhc7ONfteuw/PSnI64BLJH9tU23bb719u13bBu/ie2WmTBFGp/tnj7dOwlZZCbsMWsavMIxpSo7&#10;9IhwVBhEbcrWAiQlVFq17kKTdD7h5CGVo5TZlia/yfxGvWf0tXeM3lX4VdHMgy1LFWlGBBGEDKob&#10;S5mYU+YOIuQ2IXxGymVOMmxVPkIqbeCy1pN9PxPCwmkfNkBsaSHzkkmiQnNqq1WpSZJyJY26l04q&#10;kiMHYcOUa6bZXUxU29q/WZFI99xcIBJ15dxRmiTfTdPb77pz+7ZtIhvZMecRkc2ImKwZm2IJbDbL&#10;hNFSpuEI5yLzzktkfjZ5115QsIQMjkwkNj3DeqJhWVTTEiyz0xRijoACV61ez1RVSSRVBddKvucG&#10;SYrnk+0XEARraZoTxUIc66qsKRUIgxAh2yvL7dYKVNJoMamqdmNs+dL5a5cvx8ySUlUUp9fXEO+k&#10;8UonzXzpc1pkSZ2IZLo7OCqlQfToo4+9cOTIe97z0699/Zu5hCU8yRdePvKNh5+EP3/4dTfLkEi4&#10;bxzTF0PxMky+jMwKH9m5MrMyP8uuXSpySJrI/Bklaf++fb/9O78DrUK3G3T7veMvPIcDx27LCByh&#10;1gg1DXEUeoN6jgetZpSglEwY6dDBhJgwsQOAuEZxhoezMAaQ1CS06YXfAy0/3BkUhUziAEMPQkPg&#10;p+xaA4dnTNMNWrwwzeIRdE4QuXCrmSSiqkgIqcORGvQzVrWGmDFmkgoxVWdaOkHoY3IRSBwGkBj6&#10;vb7MrF3gN0JJWKtWfRaLoWcKPI+jPhBZsjhnm8ZnP/0PZ14+U6vVuFf5jYZU6w641tPwGEIDkzVc&#10;iR/iV6zKLZnlLLys/ESwGpgkTOfGtJBFpTIxRDYXEgcig3TQRmTzqNzOaAD3wXifrkeRxLt0GgLt&#10;mTPQG3360w/Aod5///0f/PCHx5FTxgB0/APhtURERfyPn/nsz/78zw80kIUBk503TDTnJdIcpcWX&#10;PXTI/2ttZqEltmaBHiqkv8mqBoYOQG5kcBEGuZ+WF1jZBE8ge/fuOfbSS7V6bWFxEaUKVFVYXS4U&#10;b2fRVYgFhbXwMeGpDN4sZqIBr3lUrdVarVan1bpy5RJUAHAx4YnlkGJ8D6IIvpfjazNaHRUM1bx7&#10;ar9KxENbb7lr932aqBNE9eA02ImcE60jL3VPPu2e6jCL04Q1FDJLajLhwyu2us+PnUvPYBqFG4X/&#10;WW7ecDnPHwlpwBgXUra05yxQ6Eru1Lf/xOZ3U1oULLzapRxbiDWDNAR1zHVW2OOI5XxKMqEDwu4Z&#10;YaGLFvIE2SqK09oHV1jkisjZai23A8BOIF8Twu8xa42tt74Zav8lxZg/8+zYqBzoUtLzdKPihy1R&#10;03dM2brSm15KWo64dPpFqGJRaiNJt23bypj2fE+T9UkyQxXxqotjhQu/ywLRWFCR+CA6TQvxf+xQ&#10;OD8RPiKCfzBoCjGRdLuC/pupULVsNwjRuTZCZ1+FEk0WPfg9SSBzkJskh0yxEFpbBHXEoaDrUd+x&#10;DIMkNV1RzEplpdXy2m3Fsszm2MLM+U67k8rUkkQGL8RpGCPYSpwZRmh5esuLFm5DwERfcP5GV5ba&#10;f/2Xf/2dJx5/+0++Y9vWrc8/++Q//uOXozjWNP0zz05DK4S09ihm5lSEKqioHMHTochiZ2mxM3e1&#10;73oyKxz4Mo0DzPft2fO5z/8jc/+VOFocrtfcxQsNU69oSq+z4ujQx+mhA2EZ0qxsV0xczzMhASGG&#10;niAQoKGLY1zYw51G7X1U6IPcI7K1HM5EdQuyNVxvWdV6PrqBwhPV67QRRC3jhgfaHDgUGieQrKCf&#10;hfRgajr8GTI/NBaqbGimhXkuTRRWHNmmtbTCkJHQNFFqsFEevJZwKy3Lxj2ZJHdbK/BLq5Uq3G1s&#10;YdguRZUIHLs/Pwclw7NPPf0fjz+OW25VXZexSH5IBNc6GYIIZH35e0KuI1h1fSxyIXcfxbz9EsZQ&#10;3xRlQE2T0XXKTrolO0Q6hDUoJLPoYNFSkngq69jjsFgUX3rp2DPPPv/4k4+32+0TL534xr997V3/&#10;6T+9/73v+5mffS+CJaFKwMcMbnr69X/92s0HDiLdNUJeEdOWEAfSKSIp8kop1xFaOt6CPTPgPAvr&#10;T9oK7tlQg5UjkgdknDKlpcxPGfa15MnpwIED//QvXzB0IwwCXMuhF+SAvCmQcudKhIGYWxZhE5YS&#10;+IHAwy5jT2zA/VIVuYqESnw4Z2Yubtm63XX68E+1XtdVhXkPYmxiWiBY6kmcrE7I//nW38rgySzO&#10;XuidOdM7fbx/5vvBRSQZUOxMOJxA5dlaZFAtAbf3BS8nxaEWlbJKgvu9sMUJyf69Zo1Fi0yTAYuJ&#10;MCGav3jThyXO0uCJvMC3c91Gtv7F5SsqbEiDm5svzEosIsLBIHylTLNCgQzsdJkVIxcSzsdcuEmV&#10;sJnL+hhuG0kz4gW801Qx7F2vfvtI9bGLUnr11Itx1N84Ner0u5CVSRyYsrJ91Bqpii/NdCUi9WfP&#10;nUclksgPo317djJ3r0JmRuDA5lKeyyYEIrcdY3kuyxkI0xILDaNMVQYDYMIfOmbxIoZJbKCsO8LB&#10;oAQPo1hkXTKFLtayA3ydhSlN6/tBRBH2je9PGIiyMt9uccwqnLShKpGqVKyKGvim61qVStuuoIm7&#10;YVqN0ZWrFxcuznhofChqSey4LnE9u2JD1CdMbYWL37DUnkNVuCEsSp/gtY6ZW9WJE6dPnDwjSwyj&#10;IEnMnw2Bf/gu42OkQIYkeAKyoqtq6PagBVac9tLiIvpoolAjk8jiYp4SilNeunotQScro9Vqw1c2&#10;b9r0G7/xm49865Hjx48dPLB/cWXeTwW/OTHWHBFMM0UJesiEUpym/SCyTDuSo6qhp3EI7xLkCMTj&#10;U2opSsd1RxtN7i7qewmE+ziM6qYNdVEchPVmE/oU6AFTOBXIT+y8RVVFj5MQjrpvGoaCogZaGgVx&#10;yNVccU4QYq2RdNptuL7QjYWBD9/vh3CPEp25bK50e7qJtva2aTOcjAhFnOMHCuMNhcsLlpAuLyz/&#10;00MPwSVAeTRRFNZw6uiarTu9IRJsSEorp0esgxAjQ2LxQ0nnBkBkRo7jrIZGs6noqKqtKio6zahq&#10;jkIX0uFJEhms00mhPTeEQRto45c5jPhxMbvCtWoFXoh+t2cY+k+/930/8ZPv/IOPf/zxJ5/4yEc/&#10;unHTJsuA1Aw1hHT58qX/7R3viBGc5sMH4t5QUjPZJ5IDksu/NUMYrbGVJ0OmJWs3xvnWiK7HRhym&#10;khQpMsMZlzf0q//Zf/Ag1ypGInAUkdIirMQiytniYkZaJIOPLcwosZqB5MSAnjgJqVerOB8PwwvT&#10;0/e/5jXwavT6yLQ3mKwcD5pZnEQGoEyzuCYEsX+me/JY59gzzqm52Gfy+Hj7NinWYevWDfrkZe/K&#10;v3SeTUiWNvLFyeAEedpIWAYa2M4WHKJsxsXhP4SnHzEvNNAwShAgLv7qTR+ylRodgmyg0LiIsP2k&#10;FZ5ZDE6Y4siYcdASx7GdyjSHB+bqTCQ419oU+dCflggiHP+Ns5OEbREQTp0WWihFMiK533K+Dxco&#10;/2asrjRjbP+bnQBlMubPvEivLuzYua01d7lmNkga6NVRMXb2bzNPXOiJgdidPz8TByjdKJEduOgS&#10;s9aa8u1wrs+Px5NmmpisViAZ/5EVImIu0EIy/66Mol9CdECChbCPtLIY7pLgOj1krbMnQzaspV4X&#10;bjzUuFf6jiERTVGcMIzCQJAVMUkV3YTqRmIto2mYvSAgCqMWqbpsWnC+aFwModEwqaJYzYnlS2db&#10;84sR+t7Lvu91Ol0UfanYcEEyC50S2UvABCaiImmCWRxbNwa7gK+FKfL2c9sD/H4ZGgJdFhkH3kWX&#10;RnYBFE2n3blXzp5hatWIg2bFEZYVQRDed889n/7nfxndsAmu5uL8vGVZ9Xr95ptv7rRb7/6pdz/6&#10;H4+eOv0yvBIH9u/v9ttXPHd8w5Rq2iqzrIGj0lHsn6qGDn0lXDLXcSwTFW9SUbB1i1I99l3X87Ax&#10;F6Reu6Ooiq1reKEDT6KWA7lClKBsQMd7+EAkSMYS072BYAW9GZRjvX63Vqm6rgvfoOqaECFcWMTM&#10;j+6iHmTmJF1utSD8ScjlxFSHOC5V85x+yPyGA3SfTOvVGkpz+q7tu9AV/cNnP7O8slKrVsvl1XpC&#10;h6uHVKvzyrrLkmGhdbJW8rcMHLtOLiHDJTZNs01yrVbjC1JUDsIRrZgrEqZkrcgwl7vNoruY9wDD&#10;asRMyIkjq3LoLYHA99TTz2zdshmd94IAvlip2Ju3bPnbT33qz/74jz/8wQ/9z9/52IFDByqVyvLS&#10;8r6b98OHYIng+zj90LV8UpQOj6TKeXd9uBcZlt8XhnVz8xn2auJ9RmoRaEklLPtPOsyMHOyRaVrM&#10;yVA2zbYRPGliAiBDXNRiY8/XAwIpm0CznJ3tYBB4gSKkcAVYZsIllKbr8E51u92rVy63lpehs3T6&#10;DsoiJAkuGvGSIwOD5iiDzMiDkE+c+cSRcB63CtDnC+Itxpbb7H376oe2mNsYBldJ07hxtfG/lh7m&#10;eS1hq3acSuJUnE05itSC7JChSkkqobhTbvVISZrNx+BoiCfQMUH59a0/v6OyF+l1IveZhMdDDOP+&#10;rHty1j+2FB3xEh/lyuEkOtKYsnWzcd+4eVtVGWEI9FwYn3XGZdR97qkykMqD78EpS27TK+Sqj+yj&#10;Ez77KqMp4TjkfLrO9jro+7799rcYhg090/zZExcvXWvWbDf0DIY2InE6Vq8d3E5fvuJCgHGXr1x6&#10;6RmE/Hju3n37mFU7p6rgqIUKA5egPPNlz4zIFM8YBSTNO8RCcY4KuRsnHC7E94CIXi+EEwsZWrVq&#10;QYJJDTaOxLKeKl6Ew384jLbjq2h8LlUsM2SO6dDbQkkNH+YjiVKqKVbfdWzLWul3EVsrK5WxCVHV&#10;UCtLUfoo8XJzY6y1cPFCp9tjBCEl8MOlpaVKpapDz1Hg13EnlNDc1pUNreB+E5w5MVNQmQleZbmb&#10;vbfSG971bogxAupvMenGGMK7r1C69MrJuWuzvEPjo0A+Rdi6edO5mYsrjmc3mmObtgROz9D1N7/p&#10;TRBtW+1WrVZ9zWtfd+6VV6CFNy0LehC/2+k5LqoGKApkN7gZEHo06PTDEKfssqTiliVEdUhJgU6O&#10;MJVTxIPpliZSzdAVUfR8v9d1ZE1jqvWxZZmoYI+yayjqEKM5ClwRFyJZxUaRMex7oClkhlTweEKb&#10;ojHlA9zwxxGSclTZZJ8GqQLOMEYmhxAFvo4bbJUzXZCHhUMGqvZaUN1/5ctfeuLJJ6sVSE/qDTyB&#10;15eqFYS1jrMlu5QSiKsEURpY0g7+fwgkNgT5KqtX5hWi47i9Xg/+sHHjxv3790M6aTTqk1MboAhg&#10;1sukpHK+LnGzMA6mQ8zDbGVaDMe4RRe5PH3hd3/v9370R37kzsN3tdst+OvR0dGRkSbU3ffef9/4&#10;+NjHP/7xffv2QSf5wvMvPPLNb7zhTW9yPbhroapB6tcz2wwqlBszKpRgdWLm8kqu44AprN0ODe6E&#10;WNJnyX3F2BfLUghk4KWSEVzYhFwoyZRlRTw8vA9/85sJTbvdHrzwkLZJLjjN+X0MN5X9T8yWyxmk&#10;ja1D2Pew3hGuD3tFBQ6thE+BomplZQViR7PZ3DC1QdE0eNVNpmoqZJrC3D8q5fNu7mrlhq1j7jn+&#10;bv/s6Bs/tPMXb7L3VpTK+d7poysvTGkbFXjuafq1znNybuHJHxneZ+SZl7s3CpwhQYUh8jwWIVSI&#10;cXGCS/s4xenZZsl+Q/XV75v88fdvfu8GcxMj6eO39YPZK87TJ7pfPNb+zJXg2X56KaQhzUBieJ09&#10;2r4aHp92H1n0T6epZ0hNKC54i4NNGxVyzAUVM8IkFxWiXEmeSaTk4HUuOSOJGYCQ69NxScoMtMtk&#10;BgkOaxLu0EzRAdhqbtZ1PabJlYuzEAkaVTMIg27ft+0xL3QNRFsJnu9GCQk8p7e02IuhfFXqI01N&#10;lpMBOK1swUI4qYVD2DjtIyefC1wwOOMPkszfntM2r7Y7yNWDwKjC66CpsgJNQBrFLOWITIyGLWYY&#10;db5aqamqApGt7zjw4xgAmfgLvFBJKqy0llfabUvTUNNEUxFFpePc26rUGvWaquE0R4UmW1HkSt3S&#10;VZJEcLSygmDyEA0lPQV1kcWC0SmQAVeMK2fKEvcbIUXjJeRaZ7g/dVxPR8pCZrrou/1o/sr09AUO&#10;984B4GheCjl+fGrDI08/t2nr9tHJDVBhUbd3aM+uDZs2V6uVmYuXHnvs288//4LMTLa7nQ7kyclm&#10;ve0G3daybZkiZGD2tnHrY8fpox5OmiDAN46iHIjntNvNajX1HZ/Q1uISChyhfIWQ+F4iqxVd660s&#10;Q3IxVL3vORXThHcRcoimGfAZ7W5HEqhVqWL9q6r41iUpGmqlKB0gCqipANcMLjA0zApuRzXPdeDE&#10;FAScKYh2w9U9fL8Atw4fZacHd/fkS8f//eGH4QFj24g1m/bSOoSsle8l11X+Imu8r9YHc/1ABbDV&#10;PLvsJ9h2Ez8W9akYsEdBSKGcjQDS9HrjoEGxn+ZS9ZQWfuTDMKrB3OemXbv379u3a/cuplSB2Dy4&#10;5iqi7aREVd/29rfv2Lnru088sbK0tHHTFt00+0zsnQtA8aczXXNIg76r4LaIZdELMrx+F4q8RAdD&#10;umHsV3mdjhQcUqyL8tm7kLNt+GeJfBmwFjw2Ntq8Nr+AIYlVXUMq0qKQOWCJpERE4cqDPKNIPDMZ&#10;hs59OPi543sL5Sc6qWiJ687MXLzj1XdCNw9PacIMenHKRLPVLuNzZLgq+MG9lf3J4iNc3OT7vePv&#10;SP53IiSdqPPfzv0Z/MrN1k271D2ne2erqeARKourh4n8QKGoRQQLrlIGU6+0JNKGExhm0LxPGb+z&#10;etuh5qHNxjaSw7CgxutGl+a8I1fcFzrJtUKwLS0qE2Fg0UbZwAdOZDF6eTk682L382Pyjs3W3ZP6&#10;bbo8khmQDF9YBhCQGJ0uM4ssoHUCpYMFW8ZqyqVcCHOy4Fg5rm0M7wKjkUOUG997NxSsomJcOfpU&#10;HPfGa7pt0sDrKHCzYjo5WoUK8/Sl3rV26rmL1156CkIW1K+33n476oaUJLbRjEPMXS0zNS0qcul/&#10;pobCEH9ptkRgumrMsl5EIjjzGww0va7rFIdL1EtwvA+xEe60D1WvQFVRDJmIn2gYDmq9p4YO5a6R&#10;MqYPEcMoTaH48MNQrtXh8022F+hFqa5Kim6ywUI/jCRJM+xaQzUs6JEhzfSqtdqGLd3L5+euXoWr&#10;4XvoZttqtaF2N0yTo6iZYlzu9DVwGaLogTugr1K25Scy+pb7Xqvfq9brkMg8ry/57tlXThePW8Yz&#10;YnXVq26/42sPfwvzXXO03mgoqrJ5YgKvDyEbNm6CGHH56tWe40xNTEBvAb8PIjtUcE1FW7w2tziv&#10;jE1tgNCtSyLkLZzvoQBngNIsKO1l9j3PUJU0Ck1Zhshu21UvjKCyhuuuKwpkYHiFUjRHSeC6WqYN&#10;51rXVGitDMv2POj5IHBpddOAQw0CD8IoerckSRQFqo6gZPgEKCeqjRHmT8bA41DLd9u6oVOisnlo&#10;BN8pscciRgnMIHEcSCqpLH/hS1+KoghVnopVyg+9kL/epmQIIlzSmbqRastw3hrQ6deiiXN+M5sm&#10;UASkZuMvRZSKmUku01iMj4Z+Y7b2LY+DyNDQqVjbZ6AoZLfF0a7du1HOA6oASNWKwpssZvFg3Lz/&#10;ZjiSB//hHy5dvsJ0tpeh5UcGBikbLw6fMh3Wf8w4AenAEZKIZZblah8VjtUpbbgK5coSuKvE3xYK&#10;f7wyGrbMA0t5aQYXdrTZnF1cgujf63Ypg1LxDCLmCsTDUqKDG8tspfCwoWCECgZeE+bckymrQzio&#10;2Bm1Hmq7KIBIEkHTGQQButYjcY71NEwVV8mk1PEl3WbvaEpKi4bwhWP+wko4X1Gb4/roO0fuOdg4&#10;tK+xD4LUBn3qkLHpSHA55rqSMSWZ5yOeKI/iIcQoZplaXBzOn2ZnLkzJ+usqd987em9TRhKlLKvM&#10;BVLshecvOt+97D8VJJ7IOQ6ErmukkAPYB9hGMcMIJPPRK4vtMwcq7t76W1I2YMtkG7ItvZCXERmu&#10;gim4iNyol1fQAz3SzCgzkxnOiJVitgXha/9MrZKS5vY7Aq+vq8LLTz3ZC/u3bKsHsaIlfnc5UMf1&#10;hq3v3ph0+22B6IHXmjv9LBVlCEq79++H9hEHiTHS7Rh6QsrV4wZIFybKiZa2zIpRYgrHYZzwy1nI&#10;2QmyrjtwPFGMLAhZ4YuHbq+LPyIkkqLhWkbVaroeoki+6gWhi9pSCG6CsCkZaJIL9y6RFV3CYZoP&#10;zZxujkjYEkBX2/X90VoN62JNg59DtS1JCRx0vG+3lpNN27dWa7PnziIRFamKAmYymiIDn1GVmEMM&#10;IQMZpEwTjJPzi+0xXFMoI0XZspFKIgq9Xl+KQtKeW1pa5g0OLc1zTNPo9Hq9IJjasNm2K/DUK5oq&#10;bbspXF5YWV42TGgmlI0bNqKeCvxgmgaxB6HkwvQFP6bLfcewKvAi9Lqder0OX1cl2WXMRKicAz/s&#10;oQWk5KOuvW8hDgGeJxIlMTRp0Kk6QQifD6+WisLDCfRxyKxUtQDHYTGRY4GpV8KZOa4LJTCuuUiq&#10;oE0ktCIKXCPLMnStAXeo1+9L6F0fELTqNHCtBj8rSV4Yj1RsL0AxYx1RADFca3fuimUYX/7Sl86d&#10;O1ev1zBErgeyWst1F9bHaA1rTQ673hKyDshrFTBsbV+yBmE8SD00B/7CvxQ2NuEDX84xJoWvRtEL&#10;5AL4bKk4bBI8DK7Nl8x0qMUSEBMJn7tn7174A0pzY38sCSV9e3iar166/Oi3H4NYAH+GoHn//a85&#10;eOutEEyZm2E+2eMUMj79EGmeKMRM2SVv6bKVSab0wvrpYiOS8zlpJscrEB6e+McR1nzkWSIXqkmz&#10;gpOtXKmwRkl5sFdKGXyL4sgLSmCG1KK50yyfc/FdeoEPKIBfzKtK5BIjcHF0DQJEyIkajPifYaV0&#10;JuW0vLwM+eTK1csGJBgH9VqqWbzkNr5CCQgi8sblVdaeR/vH+Yr+hdaR10+8KUqS92x5H/zOMEHd&#10;1NtG79hX2/9/vfyRC4KrUIHbXfHlQ+aZImaXP8IP5QgDZHjsVkdvsfbfUt2/zd6DSnnQnOFsmKz4&#10;r1x1XpwLj/TTOZE7UYklBFf+B4nkxHuaKSLz6iyhBYuWMsYSaco7d1TejIR9koh8b5djqPIkIWZS&#10;8yJfnAgZ7YMmBUOJgcKyuRn3VcLgLiR8zYP8FZqvDtkoEk54av+PEOYMefa5p85f7W6crDkJoZZK&#10;UeIjhXblzj0jR863Wm7i9xYXXn7mRVF0o/jWQwd000IbQkEtuXOmGUgaQZEJM5TE7kjCbRJknzQ/&#10;YCwgCOOxo8xHELXdwDZNyCix76IFvZDKhgq1GVtiUZkiKClIBWghXCjBCTsxTReYQxS+buwq4/aa&#10;IusId06CAAU3Rfok7rPbjstWIqg5MjHScDW1jx5TCjxtbrXWXjZV3W5dvbi0MM+EOiG7JCsrK2hG&#10;h1pWGQo0I9vlRsUctcHEAjJwmJwGgaIbhm33O20TnvHUe/706XxKj1QPmf0wfO+dd9759//0UH10&#10;bHRqqtFsGpUKIuip5Aiyv7jkODO+h0e8a+cuP8D/KYrKTdG/f+r0hq03YaBioGlIoTobVUW4aouI&#10;64qSDJWZjIbw/vjIJLYsOvQZAuQtpDPE6Ui10us5CkQoVRYwi6iarASYgsJaxfKggkMuvJq4LnQV&#10;nV4fgxlecPheDFcKgwG6Tg9yEFc6gHQNPacfhU3bwlElvNNB0ML6D7d5RJI1WXWuXTIV5cRLL33z&#10;3/+defzpuTLEGtuooYnVDaXs12OWrK8Adp3PXOeH1yS54ruL3h8B0NktFblY9yrHRkIGdOpM1b4s&#10;r5LPkTKOIk9InI/GIjt/hcPAn5qchHcs7nWxblAQTc6n9zRPW+fOnvmLP/+LXXv2nDl96l+/+tWH&#10;HnroL/7yL3fedNPhuw/fdfjw/gMHCNOYHcya6GAuxbcQlJBcUKXkTYV1DC36iSEd5WwbyNQtGWWB&#10;ISZXD/qy9ksoCaENFwQ8EgzIl5BUqjV4slD+hw1qeC7hJkO5iHLJwTsf9KO6HsufJjbTNMngsAJz&#10;A8zoFNBQQu119erVJAhmZmZ27tgFnYoLr5vvq5UKI9zx1Cuy7pADsjEmv6p6kCeVhJJHlh77keaP&#10;QhHRjZb/avqvn/OvfaD5+p/c8i5ZMg5Xb5lpPZ3klyClhdbn4OHRiWAR+R5r98HqrQdHDlXEeoIN&#10;PCa0KHGveS8thieuBd+PqJOwDC+R68PrhmDhA+Ag259zxZLsezRi3zX6y7KosgJIyq4q+4/cxYdl&#10;CJJwEjvJLFV4VyUWRPfCMZf/Z8x6BW4Lz2c1qAvAHpsMJMYOYHL/64ikRLFw4ejz7szKlnHdVETf&#10;6QtKpV5vTMrOrYIwPeteWk66K7MXjjwOBSj87atefWetVhGzFdcqpx92W8WM3Vo8QBILIBk2jevJ&#10;CLgYbtTUnuPC36kQidFYVoLuBu6vKqQdp29qWhKGtqrh4jsIJVmCZiVYWVY0vV6tMSF6JKX1fB/K&#10;aAhxUFQrIkFQh6JWkPjC5HAgJFpmY3QUakAcFJlmI45XWisKrlhUWbeg1q6Ojc/PQP7sMNIFRGgP&#10;iptqpQJ3IV0z/C+k+wvpcVkzdJQqCTwo2E2Snnv5FBwnfxPh2UVDOsSNia+5//6HH3vcrFarjWZj&#10;bNxqjCia0bTsntFVDa114Qy0GIqqjoyMeJ4LfYyKuxl369Ztf/23fzuxbTurWyXMIUj7VCOcWRlS&#10;pHp6ojDhWNT3lsQQ2YjQwJG+61HWtSn4skhemlq1ChxUv+/ANYbURFG6FVdAimEQ1rb7jsN2J4mO&#10;kpioM+O5XkREXdMsy4Z8CykTXbpkCToeRZRiSbEU2sM5WwVOcAKBXj48a4srHXh/5Sg0Ah/+9nOf&#10;/3yKk0pbLHAmJWuqG+h83WApQtZjoKyBga2fY8h6aNr16ZSlxKAw2DSvkcXM/WrY3oQODE2G4bm0&#10;gN4MoMYcxFKGhLGeoN3qcFEkfI9ERGFwjhubt2YVzcLi4m233w4P9patW3/qPe8JmILyy6dOHTt6&#10;9Gv/9m9hELz2Na/98be9bffevfhRmTFqoRuW5hO5YpEjcod1IS3N60t6kavaPSrQAe5mYOFVDLXS&#10;km7m0EXOtS9Lixsh1a3MTpsP6wumN+Jimfdw+VdnFuzIysXqX0PKjuL7HmGaUWyCRAuNHrhylUoF&#10;OnJ4mc9PX/iRNPE8r+84EYrDJzgHTlNuksEnEdCwy6gEIeyv36Ze/Ty0JIkonI66l92LW+3tFaV+&#10;Nly6RR3dW90nMBzwvLcEyVkWaZCWkBHMoiCgZJtsHK4cPFg/uK96iGnlyUh4S6mftq/1j1zzj8+H&#10;p3FbT9LSWBEvQUrJOiCJ3Ays2G9Rmo1W+W2MmZU8msET6Z7RXzbk0Wz1QTLJrPxupxn8L+d68N6F&#10;0w8RGitxm8KUpRN8JjiWgV1wIeU+x8xiks3bEj4HZiuNpGD9T+y9T9bMIPJnT5+81gqnarGhKUQM&#10;+93QtK3tmyuqtBR683JotPoLl48+noQuNAR33HVnY6SRCZExpBbNzw7HXYWbA0EQQ0J518IqVCKl&#10;3GeMOdsnUVK1rZTIEMdUWfYCn3WlxI+SimXhhjtKBEnqBT40NPA0GJpcsRiRmRI/DCTUOlMkbk5I&#10;CBQ70G5qppzGiYN+7VQhsRMEGhTWaRJ4npDEmmVLUUgh2RhQyZtLkmToWlvXxjXDWpxbvnqZsOEG&#10;nGOr3YXeCYX3JaUEoUhp3r4woQfUFJATQVR1HR4aeD+cK9OXL1+C66Ch3jAOeJnQv7h7x44z587P&#10;tdpTm7dObtxUrdfxDFl0GlFGVqDMn9w4Wq3Ozs2hompdZ+1eOjY+/uDnPrtj545acxR6eduC62CO&#10;VOx2v492jREkXZ+NbhkMI6VOvweBCFKRadntbq9SsaBig5anUql6rs8nwHDefQj9cdx1HAFVinFJ&#10;JRtGVRa7Ht4JbAFFARJ4tVKDP8GLCOcAHQo0WEEYaZKYhIFmqtiIJpGkqjJ23XK33zUNk28AxibU&#10;1OlHV2bg4j7wwKdmr11j8zplKOKvh/steYRcV3t4HRbj9edpN8AikxtZspTX7HyJjbN7IbffIWVq&#10;vJCLmqwpzgtjlZIYftkfKx3ID+c+9t/73vcsy0Qp8yTmU/7CNb5gBeqmKSPPOZYVuVqr4RsnSdDf&#10;3Hf/fZCKet3uN77+9Y/97sfg2br//vvf9e53j4w0FM7GL0/kinOkuZGwsNrHnhZHWEqcuWTYAESc&#10;CySLHMpaJg2IRSGW2WJkKrm8oYBnFV5OVvMwsymSiU2xLCPRzEox50JmVo/cOQPTraHrLKESbuPE&#10;e51Clhl+zmb/dDqdhdm5xYV5HMb2+1EQMOxJ5lyb5P6J8ItjVlRW5NrtxqbvulfgfseCcLLz0iZr&#10;u0jkP9n7MVupMaGm9Nuz3/xucBYbPiJIeW+qULJHG72zcsuB2sFN5jaSu92il5L30jX32FJ4vBMt&#10;pmWf5Uz0Po+ew4u5Qq6Nrif4mUvX47eJrEKBOHyz9Y4RbR8iizN3q4xUy5FHhdI6Q/PwaT6HgDMR&#10;TIZ8ZWRDLoSDtGm8LCk3XuGbe/xjiNAvhilGdcOUsydJRn3FJ6Ox/fabNYgfj108+uxsq7NtUqra&#10;9cBtx2EsxlGzIu/fXr+64J4KUjfqz598CnUr4ujOe+5tNOoosjzgRbI/83FBJsVAOaotzeTLRJ7q&#10;+JgOuecqQspavgPZMkhixw9rlimzb6OyCaHf0FWIcpA8vTiFrysosw/nSKFPH7EgzURwgo7niSIq&#10;W8MZQhkPXQs+o0nEwfEWREWnh8N/UcS3FLdB1Nb15TDUKpVRQWgtLxOkZ6gof1ip9+evLi3Mh1Ei&#10;M8HzXqcLby4D04upQIqxM74UbEsEj7eM/xnDN4dNEn3v5AlN1SKm917IqEI8MiuVr3/nqYnJiVqj&#10;rhkm24QHVqWCNNEwGhsbTaLQSdLJycm5+Tnf9RD1a+gPPPDAyOjoRLOpW9ACxa7Tdbt4gRRRbLfb&#10;UPwYigpNEHxUvVaH8/V8HxV/oVkJApwMSHLEkL7wdVVTPdSCNaM4HanVkjgebdSx62GNI/yrizNE&#10;NGSR2cB7xK65YWDCVWOyK/h9VNCZODYbpaZIgWHNNWpjiEStwUPTT5mmchz6/rVLddN89JGHn332&#10;OejNNEY6K4Fp19exF8kP0h5eg68q3LzXtxZZs4RZS4hZS6nPETrZhIjHTzhLHvchnPHYVm5Syo1T&#10;wRQb2p3Qso0jY7CIw0rCOGQPH3/829BnIKHI9+FZzbhsAxNhHFnDb0wo9/xBnpfF6ixkeIU+PLi2&#10;Zb3/Ax/4mfe99/vPff9LX/rCX//t39x/772/8Iu/tHfvHhFrKIOJ2OM7ydYSDCcqFj0TGaKn5JCh&#10;PJ+tmTfSwcYx4+sMs4qyv2ZgReaznAoD9n72V2yMnVk38qQC9TLXusBmJaf4c4kj7oAis4yS5ImE&#10;ZxQODsjVPJlisabVG435eXifo+np6cmpjY7rQI0VQ5+ti8z2NeF0cTbXEzj3KIyDg9ahZ73LMVsm&#10;vdg/9jbpJ+C4TdGa7r1yunfi8ZVnLiRdgSnbQ3ybkNTbzd27zN2HGrc21NEoCnmbFtHuvHdiNji2&#10;EB6LhbAMrSNlVbjcSKNYvxeaOykdLrnyHoWWTKY5EJV9J5lQb91dextGKDSkQOoYHzZjYYSVEG5x&#10;ICYztzzuWcD0wdKChkjZLEvgipOcVcqyJm9E+BAKKxgRKx72PGKhQpK0QBXyCST+0vqGXaqKmltn&#10;nn/u3JWFbRtWbFuJnJ6gWfBJzZoJwbwT+nOQaGiw9PJThOlaHb77rpHRMSHH5mVixURi+Q/tXiC+&#10;M/PjlLffSE1HLQY5ZTqhcGehaQsSOmZbCXJa6RjrZqBcMJnrB9IpIg/akIBFMY291JxZGCDR0EE4&#10;q4Qg9TSJfNdphZGtyPD8+IxKqUqosCVTFKuEK4JGQJRCFjNUKUzTkaoNp9/HPZ/S69lWBYXM3X5V&#10;syuN8cm5i9Odbk+W5TAM4JiRzlKtaJqRljYCvELCAa9loQCnLtCTTz/FjTeEbOiMQ8gwjF/96js/&#10;+8Uv10ZGmxs318YmxqYmqYjymX4QQKAPkkSPI/jFkBE7rrt5y7Z+ty1Iyr8//mRlfGLThin4cMsw&#10;HKcX9q0uNBYQykURInUYx76o6IiYNlPIfVJa07Q0iVXTjMIQ8uGInIHwdEWmkmhXKtBRwQF5noMs&#10;UUWzqpWUSapRSQlRo0VipBwcQUZhUNF1uII1Q4tR0QtNm1FrBbI6FJiyjOMC9p3wdHu+52NnU4Ey&#10;xiBCa/ZSVdenL1z48r9+DVorwzAKQ2+yXsD/Afiu602xruMRuMYykqzz9eHVfWEyUhIvZPMoyt1A&#10;WR0nSzmhhU+fc831ge71GihUbgPMN5qZXnAmRUELAFj+ESk0GdMXZ37vrR+Hq8qei5i//wOn7pRe&#10;vXoV92QpbrrYbFNR0TsAUdqpzu0+cQsWhMFrXvfau+65e2V55Z8//7lf+NCH3vpjP/Yrv/ZrMdP3&#10;hq6x2+0sLy3t3L0HGXoDHcy0QBwXTKwiDJYefV43iln7tWreVdIXoCWTe/6dhXZh5giCVhkq283y&#10;FpDwcR2+5qRQeOUNosQ3xhxDDPHFdxz4gZB5HeazeEoGbSSijWvVqoo9fTQ9M3PnXXe7rtvv9Zsj&#10;TRk/n8/r+KPEtp6sAId/DtUPxQvfYCZ+9Fgw98zS0xf6Z7/rvLQYOxEfTxFhv1p/lXXbwcaBHZW9&#10;7IcRNgw/4KRzc+6xa8HRlXga1/S8kyjXD7kssUTKTckgT2RXZjBdHMwai4VHSUUfP0AhUD6P3TX2&#10;YX5GyNgVKe/6Et5V5Nb0ojjwWuHKvrluARHREpeW1CRSVMtOc8dGFqNZf5LmHiISS1eyxHC/nOLN&#10;hKIlnldqk1tS4a1h6E8fP/bKpYUdGw1FwJG7pJhCGjbqowfS5YrqXWzTbhAtnX4mQVpicPd9901N&#10;TWbyMGk62Afm6j6ovpLE/HAl5jDPyUZs02H6FEVFIdiHgW8zjBakUkOWek7fY+0AlN39IISLbwgC&#10;ZhFJQqtwqLHYGBBZmjhp82gSBRFy39t4MXFXXbFsSMq2aYbsSYaAaCCSAFVUAkRCS3q9IkShoqlp&#10;xbbs6uLSoqJokt6RNT0wrXHdqrWW2vPXej0EjMi40oYo3Ws0Gwj/SwvrC6wX5ZVlZJB4l87Pzc0z&#10;BQ4Eg3KiFpzb/r17n3vxmF6t1UbHGqPjE1MbVNSTIL1+X1QhrFf1KIKEGcEVQWaW1GmtRESduXx1&#10;dPM21PFW5IahQwuv6Vp/7ipmBVm26yNUQBlg+Letaw4GoIjiYFFIo9TvO4ZpNBoNSKGSpkP2pqIC&#10;mUThdS6b22qqIiRRt+URZoWmqqkYhT3XsQ1jpdetQIYLA891PccZa47AwxWHgWJaPdeFt7kf+KJp&#10;YoVCJD8MRip2t9cbt204o1gQgs6KTlPH9T7z4Gd9zxsZGeHkeXJ98cYf1sPxBsuS62eedWwRVykf&#10;F2sEgdC1malYnaGaMuHRbbCOL3kw5uvNXDNREHnRkfPIhIFGVulEqJDpTMDjPnvtGkT8im23u+0I&#10;ReFEtm8obMDwnX/6qafuuONVhO0eU0YRQHlo9ixi1KXMjIhSVMHC9VtSqVT+66/+2o+99W2f/OQf&#10;ffpTn3rDG99QrTfgNfujP/iDX//N34gYuVVgo4/hiE9KLva0SL60KGvLa5gstRT4Nlp2ISsWLfwy&#10;5N6LWfsBzw9XpOddPzthmek7pRnyknCPApFZQ0JQk5B0piLsjY9H+OSkhG0eWsRBoQPlFwKLz5/v&#10;9aAkM7rdrhcEqq5JwgB7kzDii5Rhi+mEvnmnak9jO4In//FrD0KYRNMtSg7rW26rHry1fmjc2MxE&#10;sFKIATFNloJX5tyjc+GRXrJECe97MtTcqgxRLIl4lk6YD5pEssTD5b2y4eFAIrTwkRPYDJWwnMTI&#10;/AKXM5HuavxXQtVCUjLzveWPFssvaTIn0AYRFe5FyGsmJhOY0IzuWKiv4roiJdkEjVPrKaOU4kPH&#10;9LKY2wpukJKMqMS5I3iISe7HhToUExv3v+7/qFpfPPHcMzOzs3u212NR9LttRTPF0IEG45YDW9Rz&#10;V84vpH0vbJ9/HkdrqXDfvYcnNmzE+IkkB3Q046LUnGSqsLqDwcOwNmBmBylfuUFBFRLZc31FoBCC&#10;244rs5XSsuOytI/cL4iovMdxIKgHIRw/NDs4TFQVmsQ6vgJiRFNF1Qxd9ONYRUV2MSHVrF9jRwFv&#10;kCKhT5eG0VNXEeuMDBgWD8REUu0Rg+h64AfVfq+9stxbWZE1owdBvN60F64tz81CFY4m64rSWmmj&#10;m8ZIXaBimkMp5Eqtanm9J48fQyEHiqa8lJtSMoEz1bJPzzw3vmHT1ObNZq2uW1bExACaihxxsLiM&#10;nRRUnKZtJpICl8o3zCm0ukL2L47sINYTAl0N5Nil6XMjm7dzQ4L6yAhqS0LuVRnlEEXvlTiNZISs&#10;09D30OMrTeEHbRGVXVB+mK1MfM/V+CghjiD3IENeIr0gCaLIhItkmEGciLgtkTliRzc1n9LW0qJl&#10;WfAWVQwr9H14pqEo7rpur9tBTIHnmZaduH3Z7cJ1/7u/+7vp8xdGmk3mlSIMBdIf2qhxlZvW9Tgl&#10;66CMb7Qsua5l7SpNSZLvA/jXZKYQXOJ0iyWyOh1wRLJ5QiE7jxpAGTpoaFVDy5op/F1eWlwaa47i&#10;powJROLYEQm3HLbPnbHphbNnf+KdP5mwupoMTGGE0mSRgX7SBJpYRUnhCURw7W23/P7v//4nP/kn&#10;X/zCF86dv1CxrP/+0Y+Mj0+gkmMcwW/RmPIELXFUMkpjaZzFxuiiUDJ5LPnTpwUrqzDGyLq0onEZ&#10;mMMW4pUCPEhoepGgepIoZRxjynn4lBPx8cpnECM0q4ayCnGP3BEEvYCShNJVy7IBNxBOvlarLSws&#10;wH2cmZkeaTTcPpSnqL0Bj3c6oHjir2QWjqwrhRhduW26/QRBu3gyTuS77JsP2Pt3V/fXlQYcF0Yi&#10;QXTiuWvu8dngaDt+OUYBYVQqQI+9Em1pXZJJlmbIYKdCht03i7kWB/uucrMvi+DA8cuCeEfj52rq&#10;pgx1LRbTRZKkPSk6SeKXk/j7QnJZIKOC+hpBvSNR9tEcW5xmvVrWa3L4GlN0Jhlaj+s+5F1pRplk&#10;yFdJkLDXYU0h339Q9IkvFoUM0K4bU696hx+Gl08dO3nu6sZx2VKEqN+Busewx+Ig3LlpXCLLZ+eD&#10;jk/b548kYfRkGt9zz70bN22UmZpt5sOD/EFOjcy+wGZiQhKnfJPPjiiF/4ZSuOV5cBYqcoA0Hxp6&#10;ScKhUxBaEOg9n1c8kQBdixaERDLUmqpwVXnoZCH0Yu3OsGQhqueIQYgWHhCZQz9IcfqqyaoBySyG&#10;NzVJgzBEqS8RHyd4JyVVVlDARq5CM60EUMoz8rICDzfqvvd6CF2zqr25q3KnjVqRohRG4fz8IvKq&#10;bIsHCtmiyUvPPQ0fzZZIqaxADhf4tPfeu+958MtfGZucgsRbr9VMy1J0w5RE6C1M3eCui5ZtQzcE&#10;lVDPx5OvNEZGRkfhR/CLOD6P+6rmpakhip32CpRa/cU5SFUIVUtiQzNCAR0CTMOkzF4eGr2IVROW&#10;jhMzuNmWqhJkuUchfFS3Q5gDCnQhuob+LnCz4SpDp2bb9nij1nM8XMTBZVJUmog6ZIvAhxIPd6qK&#10;ImE9ItI4TJg3KfwZ6kCCU0gphqTs9OTuiqYZD37m0y8ePQrny5wGMkOssmH70EL+OpuSGzQlP/SA&#10;S1ifujIce1b5DQ8FwBIoGGsFHlrFnBKf+8APY6NpyadrwDss3vM1PzCItRD1tm3ZAm9KEqFDOYOg&#10;yBw3xo19uR4vHInruRyYD30JbikJZ6PyNpSWbBHRsgmqE3hg/uPhR37pl/7Lo48+8vLLZ54/cuT3&#10;Pva7H/zwh8fGx6FSMdHCUpUKM9sMzZU5HdNC5TjNL93AwV7MNfYLhXyBY0zyHoWWSZTF3iyfpAk9&#10;z5OZpTwmUEwo2KZgbM7RSxL/h3Gn4TtNEw0iA9ZgMdWNNBvvDOmNDaoDlQGLVVWFZuXSpUsHDxyC&#10;lAJJJYpCyKMcy0b59We6Ixm4UxAO1Q687Lxyi33zrsq+3dW9EvpSoW0aBMxueP6q+9J88MJSdE0S&#10;eVvCDYMJm9utHoOuUn/IxlCEa0tSMaeJFgo+lJYGYoTreQlS7tLO5mlsY54KmqRPKLduq9y50Xo1&#10;dgyUraMhtqdzYnw8CY8I0feZTC5LCSiv0kr8rwreVwWxkYr3ivqdqbwTUwOJIVSSTA2F8q6JhegM&#10;T4zoYUmM4pCh8vKpKCOoYqeF65BCYwllm1gkxOcxYVL2eqV+030/rer2lVeOnztzenREmjIJ5BTH&#10;D4XEg8dv24QF2eHCYtzxiXP5+KUUfWbvuvPVW7ZvV0QFnSglqVjIZZD1TP6XMqH+3H4aHoyYVhTR&#10;EI2eH4no1CyYqgpBzrZs2UbcmBvH8BUCd1RCToWBSNpkudOHjxofaSgjY9iFqIofhZA/VF3CrKBC&#10;A5BCGVVpWOgIHydaEqMZO0oc+gio0U14USEsmtgGSRD6e90uVldRAFfH8+EcLWiDbdtyur3OihlV&#10;q7JpG+0ld2mh1+sp+Pgr8GD2HWdkpIGwxvlXTl6bm5VysGnMmB1wmgf37//WE09AOwKtjAkR1rbG&#10;piZ9xwmhP4LbSClUkhVJgbBu2JYqIZqbCrIlYScBZWOjUqFMurFWry9q2sqV2K4krdby5MQkZMzW&#10;gg/hxNLNGJmSOF9WGXoSehFGX4FOLkH6VeBDP4EyoktLk+NjUIIppoEidiKb9CaJ77pQy0piBd7Q&#10;xYVlw9AFxm6Btw6Cl++i8r6haeik1OtWKpXZhXkJIxAbUEh4slBKhkzpU/L68J3PPfP0Y0+gwBfk&#10;XansBkgGyF1CrjPdKgqhG9Dp19EfvuF0a32kGaE/YHS2+gBzPLQglrf06/lYDXkFl4RJsuwwlEtp&#10;PhvBz52ent69azelXFgJAqLMoRB5SKeQ7RELyxwAOcVCyow7aK61x8N8wmjJeXpgYSgIg0/8/v97&#10;4MDBj//BH1y+dOmBB/7+537u59//vve+66d+Csp/ZkqB0IvVEsZsNZgXzjnCrUg4+QSsfPG4bEZG&#10;Bi0WS8XaRiDF0gWtSvo9RuH0FNwNKdyxLc1MCQdJhTtMWSY20t1ul6f7hI3LBVJmmK7qdzHuQacC&#10;BZPneefOnYNXw3M9p9/3PF9VdVVVhGw8xI3fRWbhhXliX+3g/6gcZDq+MqPCeHPeiXn/6Gz4opc6&#10;vHRAv/rB+o3dAyKspZpQYR3nT7HwWM4TiZi3LKtx6sKqTkVsKts36K8a1/dWla1YYxAudgu1+rkk&#10;OJr6T8XpBYGyaSH3OM0KJAY6Jjxrt+Lg36j/NSKOyvr9onYnFXawLVnWcTIOKdYseOPEnKzHJpm4&#10;XIQIhisk3MoTJtQlCAO0WTZLYyBvDg7G7K7bW+96Z5jIVFQWz56sGJIF5b9q9B3f9+APZOfmjaJw&#10;dWYlnU0E9+rpK3EID3kYp7v27EYp5SQtzVGzgimjmOZsFcKcxLpBAFcRnqSKacRQiIjoVYHVbRyx&#10;REAMSXL9AE5NVwTDNBMU2lJqlgUtls/s7gQmXYyWr6FD41hneTSNInz1VLaqiCO4CJHTiZlRgUzg&#10;z04oiaZhhBCvfT+mgsIcKpEVbtob2cSo3+36fihrZrM55va7tVarU6t7zXFzfrazMAuvAPOvw8Vq&#10;O0nl06dOMWe0lKP0GAAvgcBbH2m+PPPolpt21xpNzId+MHflWqNeQ9N4kfR7cSuOLcQ7087CnG5o&#10;kCR6aM9IKqh6QiNc5oimovTdfrVip+NT7oKwrVbt9npOp7vcRy5LWK0i7iyIJiYm4FR1WfSRvSpD&#10;c2FWq63WimqYGiRJSZzasAG+KKsKlhbQoPR6iabHSdpQbRLioh0qQR1FATCWRWjORlVUirRQyyiM&#10;WssrdsXuO/3m6FgYBIj4TGK4MfAawlXUDN2GOsdNIdN+8StfgccIXmOp5ExUhHm6/uSK3Bj+uz5j&#10;cc3av6ycSEtUGLre0p/ccNZWKF4VtTbnqXAvCpEIZRNfnqFWGToOZkeF/BPN2ZG8vM/1UXLAD52d&#10;m3vLW97M7KGRnsYK9Eypg7dIc7PzjXqdG5XDg8a8NMTsxGmmlEULJkreOrCdNz114sR999//7p/5&#10;maWlpWaz+au//uvHjx79xP/3h9C4/Pb//G14ZKHZtUybaZ8UAjQkn9ERYdDB0IyRk3taimypw2bu&#10;qy8qLfZJuVMZLfWH8Dcomqfp8ARXq1WGZeczDcbbR2UamS2WRCb7raGafYSIRU5M4UDiNePTISAG&#10;/KBu6FAMwVlDLpmfnzVtu9dDwbQqGtzKZOC5KWAIxZuJ9DJsxLFzkVrh9NnOt6/4342FkDUVoiKo&#10;G/S76+qmXjh/MXicphHbIGAzsY5qTRbTV6tF84czyXO0OBiXlezNWRfF4AJ4WQypvkW7f0fttZY8&#10;zpoIynRKhDReSb0n0vBhSVpiysQio22wlpHVBGnCMdwZUwqq95TJFzCTkaXU/yoNviyIG4nxS6m2&#10;m025mNI+9geYZjlUm1l1ITuC6e0mGS+L2TjiL+Poc754S7kQL4OUk5zwBc+JrO64++1BEqSBe+3y&#10;jL1VGjFMI+pDiA5JhfgrO7dvjdILbiD0Q6E/d+6apAlonKVu2botMzfF1Mu5KdiCM+1QTJxYQKN+&#10;Er6kpo6VFjo+UQr5CnqNDorHqCGFlsVkyUavQpITSYiihtQLkOdIxEQXhc7KAvMCSCIiqQTFwGRV&#10;h0eERTzI3mLf9zutZbiK3SSGG44EFxU3K6lO4B2ATk5BnKtooUQMfITmYXugwkWAgG5C3hJIp9td&#10;WljQZMkQpRQCdUrNKVmwasb8pW634/sRo08RmUv55mbhlAlOkPvuvvuLX//6SHMUYrGMAzWl1hgJ&#10;PFdIoiCMoSFgOBbZQ9FylJmEZxUuyURVR5/BlKJGvaRIqhr0exIl0Lvg4LvWWFyYTeK07bQnJicR&#10;akcQFacpWq/VplBBKJIfRTrcB9OE1DIxMQVdv5iiMzAUtSYKhbkxEx7VbMS7ua4zt7JiGwhMhecG&#10;KsW+64dpBL2LWan0+314OuDTDF1DamSS1ip2zIwKIiFG0A6qHVg281bqTF+zNf3T//Dp+bm5UbZK&#10;WVe3kfygRLI+6mvdxXtBLM7bIZGPm0hZEJK/1dfVo1yNJ1sbnFgQ5UzvkuKluBrfVORMunoUJmS7&#10;t4GHVyFlUh6FuY4DgW/7jp0Js6jjc2oiSuXD/M6TTxy+9740/4d7tZcq2UIasiB4Z1S3v/yzP9mx&#10;c+f7PvCBnuNgNoJ3z7Ze96M/Co3Ln37ykx/8zx/8v3/rvx285RYBN/ymrMiDSSQtGz6l65uo5Fav&#10;QsnxlQ5x8kn5dhU4KISeB75l2fCkjY+NKUzcmnBiEKNMZ6Mv9pPQpohYwbj8Y7kFUxkjUQJekAHm&#10;mVDUP2eeXfCeXr58BSKU4+BeBZ0zoFMR+JtLJVnkEFsU/mM3fSk88czy3wRJp1Ayg2L4ZvPtu+s/&#10;JhONsmHRTdFrn1r6hEe7pNSykWEr6VXVxapdC8lpsmxdny3nEzoQnLekyc36HRus2xrqzgjBljRM&#10;YoiJaXRRDE8J8dEoOk7TmCHjSI5UJKTwEs7d6bOZbZr1szTJjCElCS64lIqTkrZDUmQmNIlPVILr&#10;iTSnSFIxE6QWxJypypT/E6aYz8QL84En9tHMhx4x8fiIykUHA03D/vveeUaUoZpfWJrTZIixcbVi&#10;Ur+DfMCwf9PmTVE6d3bWj2WtfeUU1BnPKQr8tq3btirZijfNzdrYPogigoAxjlDkGBrZEaPS7vdE&#10;zYbgXqnVESmG8TSmfgBXSRWVIIQUIkIf1O05ONVnU1d46tw4he8P4NULYxHBU3JEhcjpI+qAA8xS&#10;WteVWK4wXrgA1Tz6TONDiHE4jOMAlUUieNh0tDsifohCiKGPNleZUyURFEMf37TJ6bQ5wntyUow8&#10;b0VROiKpm8vO8gJKbQWBXLTqFG2sYzj5DVNTJ8+84id0YmSkUqk26g3NNOAWwWG5jmtVa0wQQdbY&#10;8CIOfFtX4zhy+z2vi/op8Ltt04QDWZifjcLQMG244tVGBS6hWRtxHHesUlcNI0GpH+grITXLRIkI&#10;4kyj8WYz9AO489A0cAwYlF2tbhcOELIP/CLFsHSRRIHveG4chxXbHG00vCBgiEC4XIKJVAYR9cEs&#10;BHTB5e6h6jBkbrq4tAyNJLycKIEQx3Dwy8tdvKHdVkXXn37qe0985zu1Wk3TdXHY7OQHarGQgY5J&#10;afuwRoJlNeh4IF+7Vr14SDBDWE/yi67Z0xRQ37LRbrYWylWsCRk6gEFaoHR49FVmAQ65y3M8VT5S&#10;4CAc2lppwfMDjzW0yVyrtRCDKX786rWrP3Pz+6Fu4roaiKfMdQGL31M6ay4jRP70jz9xyy23ve4N&#10;r4eGgClZi1bFsi24Y9rY+Pgf/+mffOPr3/jtj3zk3sN3/fKv/Wq9Xoe/QhMwHt5yuuKQyAAZWhCQ&#10;cr4hZEjfpZRI6GpYmbC4uMgI24nv+6YJPblceB+IDO/FWzHGPEVXNLRjSAb69kwRXaSFMXhJJKA4&#10;VAbbU6C942J3MzPTd999dxCEfWxWHMs2GT4K7dA5wy43LUadN0scD5Iul8BiVT85aP307tob4W1b&#10;8S+HUb+p7zElu65s98KjGbZNEMpmy4W6MBlaJWZ/SOiQEwKuLZgSTswMQ5rKnknttinjUE3bKOQi&#10;1yJxSXgiCY8F8TMS7cT4mGAHLOcGJJxLwlHFXOKXZMKUAve8onzyjZkgyTZiCOZqitZ/SYmcIh9Q&#10;yia9opCLS2agJK57iEwXUY4gnVBKBgKtIgP1Ip2QQYGZkQBTg8hMwEhGNVV0e8/hH4dYf+Xk8y9f&#10;ujZVhW8NVZU4XljR7dR39u3cmMaXZlqhQ7TWxeNBiEuLMPBv2rkTeex8qsSWtNx4sxDPh8sICWPO&#10;7aP7WRBpotAKIlOVoGMIEwFrFFnpYBGvQPSDNAJ1duJ77TDUNDVOUyiyIfGoWJZBH2HCtQwhCMLL&#10;YlXRQStJIZn66PqDNrtwdaBxDmJo5uTAd9uYqDSrqiasGGzFadR3oFtSFSj4NZHJDyC5sO8k+J1E&#10;UpSRySnVqvjddmt5xUIBeLWn6apdjzpLveUlGRF+jKUVM2IBvAbbbtrx+a98dWR8oj4yOr5hQ6VW&#10;E2T0xK5UcU0CpVMQ+AxRoMITC12F5zhQPGqmpSiov4QSj1DBGVYdzaxkSFwxUpDIhk2bu9Wq1+vB&#10;6wdtFrYousbg/YIFzUQUmY16t9dF30w0kJHhQqwsL2ma0ajV0c6MCGiblaSuHyVM+99G5d2003Pg&#10;zYOzgFsiQ12hqvDKMVPkEDoYiqrvJhwvVAiGZYVRZNkVNFxx+ipqLIrEd+Eaz89ee+gLX4BjslEL&#10;QfyhEglZ2zaUwUbXRwMPA4KJQG4AJLveamWtY1epchRLc6Sc9MAhxdmmPsc+pflaXlyl2lJoamRl&#10;Li3rlufppHxt2svLXPgc7n7KDNvZQqUQzGf8ZcrAm5kqOOHfkP99npYZWojlKjJz4fzf/tVffuDn&#10;//OOnbsgcPueD8URMod0hN7AUwQnA39+xzvfeeDgwd/5nx/9hQ9+6BN/+EcbN26ooLmnxsHKdO0t&#10;oAVuOB/TkAGlj4qiUNqpCmslE/Ip/+WLl0yG8YXjrVYrTDolU6BgpBSJj7+QiIPa+Kizwl1AkpRt&#10;U8oAjVxTrcj52UaFHSMUdnBGvV5vZnq60+5outHv9aA2QoI38+xK2BKeM28ytTco4JSxUXXHUnSW&#10;3WeiCJWd1dfBx1/uv/Ds8p9HlGzQDi5FJ5Gdn7eGBVYgJ7muNsss5xWJDCkb4NJIHBnTXrXR3FeX&#10;9+iyGbExFnOgXaHxUSE6IoQvUuoTgTewROLEzUyYSxgwVkuQQt5YDLWSAtMOEIWMGinIgvVrKbFl&#10;kVvTc24W3xJxvS/mhM2WJtxBh/OKmMQxzZx9OVGRgRL5W8LQifjTMnuK+FKAp3vVrO5/zbtUTV24&#10;dOHK6RfrTnfzZNVg7DpNt4N+b9/WZsXun5uPVnpC9/KZSwKFlrbb7R285ZCh62gUlmYqFohAY6pt&#10;MWO/QgS3MBILjoM6IJqEAy4XuiE2Txb7Xbj1JPQkSmq23fM8eBUgo8DnoGEqpApFtuEINBVDbhxR&#10;9NKF95CGgQfn6XiYY0xTdyEHiDSE1KCrcFZQpjeUmGlqksjzHd+H8l5iSb3Tadd1jQmgyl4UQjxP&#10;Uj2JqSZzWjrUNPGopjcnJ1aWl6vddr/ddmt1fWRc5nadGURBIPccvvsL3/iGZtrjU5u2bNtuV2s6&#10;UuixdoDuEhXRmIsn9Adw5igvn1C5YuOGPwzhOkFPo/A1ke+jX3EQWKbFnnJkqpuaIspoDwWxh+PP&#10;cFcm45sHScILQrjdqM0OCdYwoG2SNCNJIz/wUamHAcwhb9uKjKsq6B7jCA4PmrZ2tz060qRR1PdQ&#10;+AyLN0VhDmkR3DCILiEiiQ3Pcyn0QF00j6raNnqrwUPT9eB4PvPgZzudzvjYmMhWx7QsMl/28S15&#10;JwzPs8h6loQ30l8RrkeQJDdiuAjDtiFr08ywTkmG/2IGHlyUTyTX4e2viqJc/aJUquerFzoIO0Kp&#10;UF1aXkaWeBQHITYiGluo8OTAj//SzMzoaDNGf6SUz075BrsYyWfgqmwESE68dOyLDz30/3z84/DS&#10;eZ4P9w5BfbJsmhYD1yu5RjI6uh86dODBz//T3/zFn//33/qtP/yjPwyDsF6vwXey4C5mXoLDnWVm&#10;aE7IKqBTxgkVStJhOe6L/T4xs1oRhIXFRV03Ll2+zFTqbZbLE6YXKfH9Cvt/mZnoUXz2GFUCifRx&#10;Us7KQ54GwiCbcwExCDy6oUMHNjc7Cz8zPX2hPjICQcrpO37VNy2TW9wLBU+DZoo1UJJvM390qXOW&#10;u8M01Q3IVBHovHcSjkMR04XwGEN/ZerMXM55MASl68tBlv1oWJ8rNpVtE+rtk8bBurYVBUUEpsgr&#10;pLp4jYYvJsFzNHlF4PbwhItuMTBGpq0i4vAGwdDZ3UgzZHsGROMMkkIVLcdtFUARIpkfSOVdUra8&#10;Y25SYta/MMUtNo5jRQyKA7FYidco4YkH632uNMq7eWZYk/ChJa8PMqNmvs/nWlcQlDVjz+F36OJX&#10;ZEVaeuXUtaXurp1bksANPRc+BRqNPTu3qsrskfNtyHn+wvR0twMNQRyFt9x+u21apSk3XgvmX4n/&#10;Hftup9XjIwX06YUjUxQo0tH/3DChdNBkMYySvueH7Y6pyhCBUSZIN/BtwogXtfv9VivUTQtO36yg&#10;ISEEVdWqQgWmxih46Po+PH/wAMKptvpL8DtC6J4lOfK8rufLbMUI70vVNqsVe0QziJBAyIXnFd9u&#10;Jl0KQRWeTKPRNGharY9AxwxPIzMqrTea/YW5ObdrI9M6Yvt5eP1u2r7t6KnTcKcmN2wYmxhXFBXu&#10;Rhh6qqxmuZ3dVKiOEKmFvPTU0DW/56i6gurcPtrVNWq1KApwiQWnIRBE9Gq6gk2TbqlwVULooaxa&#10;FS4lv1thHKVB6IUR3C+o6RJoGGU5iCKIg4HrWtWKoapYp3oudG6S7xPMUmkU4wgSDYMFQZPkbrsN&#10;3R5KclLsBJEmKyAheXml5fiRrKg9ty/pphQGil2BPgYeL/Q3mp+DkvZLX/zCqVOnm80m1Nf8pRLJ&#10;EI5qrW1WVhcWXou8ik2FdOCJTch6q3wh+/zSPlNYr625Pie//M3keusWkg1Cii9n5rUDZ79Bp1L4&#10;tZVMU2jJ9z3Tylgl6EsLP0j2cTMzM2Nj44iYYRGTR9QS6IA+8vDDb3rLW3DIwIp0Phwqidtkq1N+&#10;dsePHvnWw4985GMfS5LYdT0XR50x7rqRtaLnKEwMHiKXZv//CXsTMMmyskz4nLtvsWTkUln73hu9&#10;VFcv1d1AIy3qr8IwLoiCMv8zzoiI8/vr6Mg4/6gNjs88KIyAgAiCCggK2OxL0+xLr1W9VHfXXpVZ&#10;WVlLLpGx3Lj7vef/vu/cGxFZVY1lq1WZETdunHvOt77f+5qWppv/z//7uy++555P/tM//eyrXiXJ&#10;jCGT0Eg7dlSfrKpfMkjm47+QdI+l3eGVLMc6KG0lJ4wh8OrqKlx/aWnJ8yBisUrBR4xnDKp7YaoC&#10;XgdlHIMAUmRG5oMGqvN14POxhFV+CNGHKJVfR2Bxq9WC9AySFfBht9y6P47CwcAn2hIqEjJefk2a&#10;RZI6ffDDHd6dz/Q/khQJXCzBFAE9ZU3bqEocBOdbrXttpQUfc7j/BY1fSdO1rvM2VnrFgsVm86YZ&#10;c99G5xZTm9DKpj3kap0ifo5lR1nyw4SvkGbXUDRFNt5LUuSydloMSeDHWFw4k5a/6nmhsDyr+m3D&#10;3Bqvpr8i0+/TsRSmDYVVsJmlc0leoiplB4MR2YnMZKQ+AVwEB+kwcU7lXh1xLkinB8ZEEnaUkVmZ&#10;+iAqLIeswtp24Bes44+4prVw+InTZy5smnbAwuWDfsZ4uHZp0tMOXDN1ZNFf7kACsHr2qe8ITFCz&#10;/bffDhumpCyRtV+lPJPwCCfrXrffd1wXtgoOUmZxve6BQcZhScPws8J17VnP60YJMoCRxpyh6RBW&#10;pOAtaHQT7DAqTsWplnK4CNw3mGX4ktjq0DVTdtc1JYgKVYMMB+mgIXO27OlZx4S78f0BkUQUCc3l&#10;QnAf0JBjhrjchNJsYTlegmotoUCyNQYuIIG/ECTKs1FhTJMSDshSrqpTU9MPPfzYpm07vOaEAfYd&#10;yQAQwQHfJ0xizzQxayA+LpZm8Jzh/EFuzsQADn8cJXCRyanpPE3cWi3PEqlnB4/YwiSsiJLYsUzk&#10;rdWRbCAS1AIiYGWmYjab4AxkZqgKfHN4Cxh++LqQu3XTDJIk03YN+NgiD3zfhkQsjmMUFM5MXdPh&#10;vRn4UoRbKLoJ+Yql8DbJGNuGifM+BsQWJurOk03J4wgtX3vJ1bVnDz/ztQe/3mjUPM+RQhCCifXi&#10;6PyyXjtBehgNUHNJPiBDJFhwyA1xCKkqn4irFbX4v1XgumqdbN1trGt5jBoq495FSqiWjDuVli3N&#10;CChl5YeAruO0xLzSR+Fjk+iVO+HrxHYvz5H4yZMn9uzdi8+TNBB10gyVoC7i0xDttfa2HTuwoYKR&#10;oCLnii/TjJftmaNHjnz2gQf+6I//GIlUcXAXPYphoBiqQRot5Wz80L5XQn8QE1xz/fUf+tDfveUP&#10;//BDH/4wxBkoAiS1ZNZTIqzXHOMjXS4xatoTkErmJYKVhajRV4cTt7a2Bpv/4qVLrYkJ0zCJ0kBR&#10;cVBMk6Qs4P/gW4ZEGy4FbSu+L3FZzjlKmSpp6IoDtmTVacAGpQrYiZMnUlR7jft9P6ACCO5+ObCJ&#10;B1mlZ4uTIVhw5MascevZ6DEw0J30XMETRRhbnP2H+58g6nd2XeNnXH1TlK4+3f8iYbXGiDrLhUDf&#10;popy4sfRapuM26fBndg3aIotKRpJSXeRxYeK6HFRPAfRS5Zh7K8RORtlC8pQt1guIGI4lJJVpdLY&#10;FCRAgdaeRoVKuuOihJTL9SiZaUipRM3ZFub9qloN0FKhjIHt0xVl+GLZvVNI/GZ4EGiEhVwEarlr&#10;CpPqLEUp+4no3pLoWvZ2iFFYlbwwSASFgvO4yU1D33jDi1XDAjvVPvLswoX27IwJWSuYvr7vm7qy&#10;fftmsNlH53pnlkKTFRef/gF8COQTt995oNGsS6LioiRMwqtDXpuCyZ6Yxj4c2CbiToYtpJFmYEKo&#10;6kEMqUYBYUskRBwMUkgcPDfHHnMkEPJqqH4fThncP+QWmaI2XC8Ku6ZpNWwryXJsdWYp5ANNz47S&#10;FPUPVQTIZQzZ9yDRtk0TxQy5EkYByouENNvf83WVJzhorMP2jQP4iATl7nUT8hiDooz67CZvYiIY&#10;DFpppsmdDLd/z113ffwzD9QaTfB1GzZuhlfg9jewxZ2kcZakg36PU3veshy8b0TDpcuopF2YJjZ/&#10;sNcURchWBF4ROVYcCNB0OQCFlsbwowj+fwROuNuFbzE1idkTZDAQaIDhaHkO1hD9vu1YSRILFafF&#10;WIYYdvDDis66aWqbhuY4xNfCwb0hn59pYsmQJQrJI3TXVu1aHZyzV2voquo6NuRAECri5AScfFgG&#10;MDGwsAMU4+x3ex//p0/A4kxOTUCGSDhPOPq8CsLXjfmVUn7YMeNgN3QD/BfcIqeiKwShAnOwqICQ&#10;FGJRmrvgV2XIv5ojuRwiJq7GLcZ/dL5yGV3imPvipUthCl9HOiZeQE1YsBF6VlS8uRVLMeOX82Zi&#10;ZDB/duHHXvayDMVvsPQMhrWcahSy8EF9MowWM9I4IMhKhWVWxqRR5s+c+eTHPvbHb/uzLINnjpJt&#10;GDcghg8CErOS46qoy8qmDfF2COH3+//6qU898sTjv/rLvwJBk9/v4cTf1JTqesNBz5Iqv/L2hWBD&#10;8mN+5XKUfosYy6vkTi742fl5eGMQDFZXV67Zs0dDHgoCMGo4CIbSczhdYMKZhzAsJ/gQzs+LUl+9&#10;lA/j8okoQ4aych6zrMFRGkY36rpuSS4ZRWfPzl9zrQNbGs5amueGJUnDymYvkhXKET+0U9kGc99C&#10;9FhK6sDzvUd21n/M1KfvbPynM8H3Nlq3u9pmuLeTve9rQ8VLsU4rIBPMYMqkcd1W57Zp6wZPnS1F&#10;sSDgY5mIT7D0yTR8WOWLUhyyKEQF6GbEcY7j/ZhD6GNc9vQKRHOUhPBEll5J/CiV9BMRmSjUUKeu&#10;O5HIS2YZZArITa35e4rmIqKMVVk4w21GuopZQQwB8ivR+FHJmQ3BOzXgZTdF46VM1wgvLrsskuER&#10;leFJGLvUPSDsAO0iVQqNwC+mdt2KSk5Z3jl9aml1mU8ioZRUmA6WFicsa2uTi1xd7qVR7q8d+eHz&#10;KcRVxV1331Or18rCBjynUjiOWY6LoS8TcVYkWWIqKrgLRKySoCQkLBmY/kJAwK7QW1r1hp/EsAYe&#10;trQhnyiQd8VFFn0IdAqqH9YnWrK1YRboiCCrRthiGEj8myhwdAxsLDhCyAdkcGx7rqObOamsMk11&#10;DUXDcTArjRPd0AKwxm69ZuFD64VRz+8XaW5oauHUcNoGMhX5jPfu3PnowUNOrbFhy9aJqRnTsbI0&#10;b01PIZFyFNk2ZPGR5rio7Ydlqwi8CHi/tfaqboAxVgZrHXdyKvIHSOCvajFkYeDbM4gbMhlrFUgb&#10;AK6Xwbt0K4evBE+iFwx4mgVBtHnT7AAHdDJ4qVdvwB3FYQwBAbwW9kgUhZqJ9rvm1VRNXb605DiW&#10;BZ9vWLBP+gM/wzKfotnoL8AjQtAICZpqYpGRFAYti9gnwM4naah7LvjkZG3ZNq2P/N2HOt3VHTs3&#10;245JU8nwzOA/6VrKMpUoJ6+lyg58OUXXwV+qtgP/KaYNSRRGGXFcBD4PIfIIcZdLnkPxI6HAw87M&#10;VaVW+FXfx6/WQbk6gaUUKSIWijHNKF5BXioYa3kXQrCrKQqPkQiOZhTWKfzCH7Dm7Xb7hptuyumP&#10;pLqSlzlz+vTq8kqv152amoGAHWIRrHcbJtmmdWL3sOZgNP/ug3/7P++/HxtwYI5RawgFIqVHKQGm&#10;nA8lVURJx4Io+Pn5+Q9/8INPPvXkv37mM5NTU+cXF7sQuDDegCCpKBltK+ga7ceK9n/4xflYI0rC&#10;gcandqSW6rDhdObUKcdxn3ryEJyD1mQL4yuKZ+Fu5aipg6FPEWLbU4YqtKcwjRt2JLDcwccqrdLq&#10;lTewXj0e9jpWwCxrMBjMzc3t3r03DCP4gpOTraEYddkbLQplDHYxa99QdGRTQjzf//Ss8yJbm9xa&#10;f/GW2osl2eJ5/7EjgwdEJeMpkGoQp09NZk+b+2aNm2fdmyzVwUFrAlGIvMfiw0X6tEgf4wwHuUk+&#10;p5TnLMcVRyMsuCyIccrL9j4KgVImoUmu0ZwPh/jHWSfxjSW6A44bFzKkyUpEEYMdVPttoW6kxI5U&#10;LIjgvnR42YB1DovOE+iWpl+a125A78VKTnx6jSBMg5rT0AqvgkXJB4wuWWKKpURxySeal5NUVFXG&#10;sR5VGTIQt7bdyFXrnPet888+u9xZ2jRtpSEqk2dpaOTx9k0Nx42cS/7Z5TDOxMrRxxhNbtxx54FW&#10;a6I0L4KIlBRltbOWp2iDwPvBnfSoTqwiXVcM7wELbJnWALITlBMG74Byj6guXGQQ1EdZZsPRM0yI&#10;6HKIcIsMiUUQCpuGUVYzzUHow1fwBwPHtru+jykbV4WaQ2IREaOoYrpansg4NIEvSOWoCAtiWpTB&#10;7k01hYdxhHVdRax2OhbSSWRwEFLyykmaeK1WjrqOHLmOIbp//oeP7b722onJyYnZWWwvut5quw1+&#10;z/PcNMlcx4vikBGBgaOpkHmBRwH3BXcGv/VMAxJyODkGppOFwQpwhYbtgOXHrD9LIayq0RhjGvQZ&#10;ZaQpXA3BWrrbmoCtxXU9jbDVnwfoQmvNRugPsHiXRJZX0zUN1nC1vQop55atW+BoQv4Fqyw9SqM5&#10;kVI7zjaRLgOy2hgVo3HDFpBJgBsVDJLBQRDUGnUkwb1wzrOsr37tq08/9/TuvVs2zKLOBLKvp0US&#10;Ym2M+C2LcuSg3HbUFAaPYqBHcV3VramOp9gO100aWQ5zguqVEwHpGEPpWE/9henrL0dw8R+RlIwz&#10;dr3g+P0YXFgW+/l4nlJR711tfuOy9qzg6wcpxHqpRPg/SE4lxPT0zNLyUlHkcrYc3uX3/W9/69sL&#10;Cwv/+LGP/fyr/9299728pPKtRt/LqX3qknbW1t737nf/9//vjznloBCJw5OyLZwZhIcupzE4G2oD&#10;lQyR8DWCKP77D33oXz71L9fu3fuxf/oEHLjl5WUwvnAbCBLTyqbraMRESiaOjxiWwOghIQ2/iijk&#10;GGECfNmFc+fAzz31zDPgwCDWkeOlKK+CNP6ZS8OzYYCFOwnHwv5HOZ3DR+LCfPREpBvOSDh+HH9Y&#10;0TeqrWYT8pUwDE+fPn3ffQVmQPCPKPKowoNFbBLpkmSFSomgE4bSnNH3LqfH4BIh8x+6dP+NtZ+b&#10;sW+ECGo1PrMYPHYxeUZUY4/w7Zva9Ix5+0brpglzj6EZJNOn40RddKKIjyjFs6J4Gk1+kZWmPxej&#10;miiX3ZwSB6HKWjJDMnaUDc4lNAvdCb1uyKUjSjTYWHuSWg5EoIZo2LINQ/lioagzivkqYd2Ga4mU&#10;Trzkw89WlLVDefdp0XtM5DEO3uesWH2QqU2ldY8+eTdr3sgrYgWELivwUMqevKx7FaKsvEn8I2el&#10;/ChB2JSSTpQU7wligp4M1lkjBbDW1mtqzVYMnv6csbA4v3lT3WS8l8RFCguVbmyaNuTZrL24lok0&#10;WD32GNX989sPHID9g3RE1BKDZQ7abcswUCMKMgMNOT8g90pJXhppocGyoSKR69QbhqLEYZDimiY6&#10;w+KYaTlxloFlhpC9ZiH3HpwjCfGHzbdKlPW6ZlgOTs5j3ca2DcPorHV0z4MUTKeSi2568ujxGB1N&#10;vx+atpUlGIcrmpZqBsfBkr5a9xzdSDh363VwZoqmQpxfQ36XLuToGliBAwfu/cg//0ujNWnabr01&#10;hTB/VY/SrFavZxBawsHIsn7Qdr2aYhjhYABOEF6JoyGIQgsNw0LhMNLYgMwN1cfA7iJkUAkGAwn1&#10;MDUdfCNy91POgfIbtHZYJedK1w/Q+7kuTm9qytLyCmSpXnMC0WaGkSYojQlusI6SmSyGkJAONjgk&#10;VICANDHNcGRSQVSxjdhq1YLHoOtBHOs4ngp+Igrz3KzVQ3jMnWVT4SdPnvrSV760Y+fsrr1Ttodl&#10;WMhRwjAL+hkxgSFKU9DOV2TbFMesuKYrcPu2q9bqaq0BfgWcCjNM8JosGAhJ+wR/zzKKsTLJac2v&#10;juC6Whnsqr7kyh+KK6Qn+ZWltbGRC6puc0mm8kLd2JJNUgzhwmIsN6qoSvg6Dd4SiyzE2tqabegJ&#10;ErRhKw/Jf6ipAG99/wc+gKxxjvM3f/vBL375K7/4Cz//2te9zkAwikkSI5zAOaLbWX3H29/+B2/5&#10;75CBhvSnQI8CsZglh37XM45JwmAMKhfOnn3nX7z9J37iJ//sbW+77c4DvW5nZWUFYjFIT5sTzdbk&#10;JKSplwOmxVXUa6rRHH4Zenj49/GL+L1O3+9HYXTh/IU77rzDwo9ATjPLwgKDJCuL6I8oJIYaA3Uc&#10;GyjV6kteT7UaDpWNgaxSVSkVKtk46oJ5tdrExMQK/Tk7P7d777Xgs4NBkLcynQ6UGMGyC9RSVKQG&#10;VDFr7VvJjuYUP0S8f7D/j6KHyYRWcQYrTJnUdsxad2yyb25YmxlhMsnoBiw9wtOnkuRhLtocsgQq&#10;EUrKLBVzl1wqPhIMW06tEkqOwBNFiYNA/C6YVtiDOGXEURSKGu9krNGsc8n/iFwmJeqdS9kj5FYm&#10;DSC4I03fKdQ7FetWpu5GBWLqrKAeZfe5ovtk0XmCx/NFlfiVEjjy++VtsfLFbPXLTJtUJu7m9VtF&#10;/UaOyCPIgUwumV0kr+QYYBpPvVQioEl8lLen9kae5SOYPrkTeTwxlq5N3fqK1z/3gwc6J5W5hTOz&#10;M3qcpjbSwWm9TqAbyvU7J13XP7owGGRi9fjj1H/M7nrxS6amp6QmNFO0ydlZhFohjXeGo6RqlhLJ&#10;ChJ2IV+IqYErQy3huBOHtm7pBu9127qBshFxu61QrdlyHEjf2t2eoTCk64V9pdt54Zike43kknkO&#10;EXa337cRHWvGRM1VaODVkpX2KiRHSPxQZERurkcFj9K05Ti4ThA4aW5zGtxVgtMqrhsFoV7kFnZq&#10;kkvtTr3maUWq7dqx4+GDh2yvNrNhY6PZ1E2zMdmCHQMhnh8E4M2QbMCqW0SFBE/LrrlS2VRXVAcH&#10;c3Kko4OEhsYeoyCybAvMPXztLC9qzQkU1ohiLFc5iNeSxU0Irmabs+BU4VnB/UMKgwiHNLGI+6wx&#10;NcWJigDiMR2B2Kog6kGlpGbDjWyR1LzIU1jHiUZtrdPJqInW7qzVXQ/+gu3MKIJTpVoWtg4Z0R7A&#10;NddWFdv+9Gc+bbna3utnZza5lgNnG/LFwuiX+TsmLmnJdYrtePhnJsDVmpZmO6rjKl5dqde5W2MW&#10;OhW8vKIpWS7AncehSBOBfiVnQwaUF8IT8x+J4FrHpXTV8cnx2fmxYhofyl9Lp6LrQ+HF8U8rU+/L&#10;ZlSEWG9519vz0VzJUNKRddba9Vod0SIUjlaEV4rrOm/5/d//j7/xG5OTk7feeuuhQ4fe/Z6/fuKJ&#10;J+7/s/+1afOmiWYTeduwbp6+/c///Hf+6391PAceWQDxV5qaxE8M4ZpaFsp4qSxbFNU98MPPHP4/&#10;f/H2P37r/Zs2b46TpNfrdbtdnLc1zWarBR4F3BLOJFbaQeXoA5W6xDqe+xFidYxHs/q4yzRAmDh1&#10;4iTcHXy6bTvTk1NkngwUgQQLAr7QceBFcEbEsNtONoJCcgnsLifthyJgRA+VS6wur9ASl9HEQdYF&#10;xxMTkSw7fvLE9h27wiiUAkjrWRJKCjVFilkxtsW98bDPSjr+MfYE+JyWvnWb8fLN9TscpR4zLKEU&#10;mHzkSjHPwq8X6bcYj0lyRCp+YzFAjuNIoUnKJJSy50GNCTyR1CnhJQqXE6aH6ZqkYaOSslL1xWQr&#10;iJ6KHPHhpWQWVo41LGoxxZjl+r1CPSCsHehCINplPFdYFpxXl7+RLD+kZWsUBEmZBgrmSg5Khp2K&#10;MvXE2SglWRIrn8+WP6+qXtH6v8SmV6lWEzINWf9HdSVeSEeoUuONkjDyfDgvqQilTK1kkU1GB0L6&#10;LcptMJCqb9h9x8+eyYNLaTp/7pRZUzURMxYbphUNwJSF26bcgR+cWY0Voa6efLLAUES76+57Jqdn&#10;VAwyUuSmMgyw+Ew1SF1XQ5iJZWt5HkaBNuhjxkAskwgxUEWUQNAP3igB3+WghjyymsLS9aOEQdxP&#10;+E7b9rAThSMfLE3goKRE66XD04sUDXHG/W5EDEIGIhdVyCwhK4BfQ+qDUb5tQRYB7gd2m0m842EY&#10;QFqTDvqnF+ZhmcCR+FkKeY2m6g7Y7IJrGzZueujRJ2Y3b2lMTs5s3mLX6+j+8MkXE41GiB+WWJTt&#10;YroZIy+wazvwHyljC2zsW7bcJHAsNAubE7A1UIBbFTERuHKTKzqSAcPfC1H2pJbX2q6KYp7oz3Xi&#10;zzf0GCmhJHWtEkEUYzqwCZFQZjBQSyPGkUNNYF0ePD2kI+2V5cKtpXFmgRfPc8e0o35PGjjdtnu+&#10;36iEYHv9vtNrw6N68Ctfml84s/+uvbObm42WbtoQ9uRxmBNVPx4enJ7NSORDU+IoPH3q4upKt9H0&#10;brhpm1urOZ7iNZjjMdsrIE3RDaESn6HjalFQwIOIQgHPGsenMjpg64JO9kK+5Cr5ygs4ksun7Pk6&#10;WpfLSFsIWaCO+bCRr6oK+qNWQRmsD8cCxDpVlitVYeUnX7x4ETUIEP2GqE211ONBo/nzv/QaOCF/&#10;/r//N/wTrG0Uht/7/g/e+J//8+t+5Vde/XM/BzGaZVrveuc7XvnvX71hw3SA8yghbDg4V5blWMTg&#10;LZvlUjmyam9jmvLID374vve+96/f/75arRaEkD8PwjCCjQOWFz4I5x8tS3qUIVKZriARFLyo9GHG&#10;6NbYVQeOKgKwUZ559twiZMYnT52amZluNifQo0C4ZBiEa7HhH77fR15UoqeUYFZCOJb69SMSICyt&#10;IDO+xC8INob3Hpu3lW+DxZxqQWjoguM8fuz4y192H9gHlJcLY9t2S+HmSklMKoKgfB3jjr7FU71+&#10;NqietDKt7Zkxbt3s3dLQt+Qihf2Z8VxDzOiJIn5KyR8TxQIRc5A8G+moM+JuVwhHp5CPlgNdxF4l&#10;e/Jy3r0cg5ekW5KUbKiqLMf7RSFGzKxiRBYpRw4hGocIT1N3MuNuxbuJ67sVUnzHehE2BE5nvUOi&#10;8ygPj8NldAQIiyq3KAVsynVAZDFHcY0M0wjpF1G4C/ZPEfDVz7DotHLDW6W+LyZD1FQjjENRakZw&#10;mYiwShqnrD0rrCyXlWA2AtBLJWP4e21y0+abfoqJby6i3smyYoowgQumKoTaWKrLd26s5UVvvo0B&#10;fvvYwTMqRiR33XNXvTEBu3N64+YsS0y3lidRClmKUP0wJN74NIpT3/eRvRfsrRyySTII2fVaHfEG&#10;ipYRCUGYRMQLoHocIpsEFr0frsH2s2wnFYlsrBqmjhNCeg1ZKoq83pqqUe4PRxeDOMvOIS4WhQFm&#10;W0cRYRXHeQoV7iYOsIMZI0RKpeE/uCxEU7DXbZxNgk/HW9W++NA3mlPTrZmNk7MbHM8D15ggMTBJ&#10;imYFTpeAx8tT6mML07DMWhMSqBy1jSEpi3TKetMcObvyOAkHffBzzMERYtOxwZxFAx+BlKFgrgs3&#10;Y5h2hpqaVKklKjccKE2iTntVMVARDwGZukF0CyxLMtJsQwtfc2sxePkkazVrq6trLEwSkUeq1mxO&#10;xpgpKEmahEmsKQFOa6oc6Zy5Mj1pF0ncDxFSbfldx7ZOHD/+ha98aefejTv3TDUnrfqEarkYh4Um&#10;ErYjditnqEiPp0WBQ3v4mXMnj5yFSOfi+WXYchu33OA44MjBl6ATglAEBXNRXJqDDcTuvc1CS8QR&#10;gy1RgCNmasV/cWUf5d9ACb/QP/nYdOYLQAF4ycvLpZiKdhlRvxhq6cnRSJWQWnLq/fIaUWWUxypC&#10;wxkVCdw8d+7cjh07kJoBVX4llaQ6dEv7b78D0pSvfOUrxMuEmMaTJ0/e/9a3fu4Ln/+N33jj177y&#10;5Te84Q133HE7kjREGLLougmmE6ntKs9XoQcKqUOZJNEXP/+lj/z9h996/1shV4AkNQwCFETSDbtR&#10;R1+ioZ3nY6ry1bj4GMhHdlfGOFHY5QOJ2COQfJfjaUCv768sL4MlunDhwm237fc810TdLUM2ReB+&#10;4GuGNPkryI7CzsFjSTYYgirMZkqrhDAthfqoxJbNhm2WISCClQNGUnyBQe7VbDbBqfR7vYVzC47r&#10;gpXBvqvn0fcdSudKvhZCLhGie1LfH+UHN5o3z5o3b7BvghhUkiyARVVw3P1IET2fx49wdSBDfjl2&#10;nosq+qGpA3ikCA1CsSIuqm2oodCgrEaS/KWCFJJVt6sgLEK5hqIkbazifXQGSHxC017Y8c4zTdFv&#10;Va39QrtVKJOy10ekpJnoPJusPM66jxXpJcJ4Vq24EatFieBiotKurxj4h8A/AtPLNikEPpPKnt9L&#10;wSJj8w+HIrFOTvu/IDy2Int+tPckT53MAHEyG2kR5GAfNfwR2YYjaoWUac+yic3XaIZd5MmlU+qF&#10;zmLdZWbGTAPbABAD6Lr9ou1Nw4pPX4TkMFg68jCtJD9w9wHFtLsrSypJiuHUHfUGRCqh0EYTuUUa&#10;YB/9OCUVNWwZg1GH+0oQxJVrCo4uoq3F0QmMaFScZMTT3QCPxbHUlBTCtawgjhHmDgYYlhwSC3wR&#10;pAMOQwR834DfIMcl5MSR308y7PVk/TDQpL4fVyFwh0DC0G1Hw+2NmliYxySQjMPJKxRTC5J040yj&#10;MT2tQewPmaHrxKghXlAliqVUwgPHZjgugrnSGD41A+uvGRluLw09C1aLeYKCSTGEacg7jEIyIuz3&#10;BbJvgok24jCBa8Ez8NurqmFiQSmKe92ua5kJeI0ir3kNy7HTtMBiMEK18KKCNG4kPfrcubOmDrae&#10;nQsHcIjhUqaqw90hH/igD64PJwMUCxySaeg4+xJjqADnFrK2mUbt0tyZZNALFf7Rj31UUYqtO6Zq&#10;DcSIuTVNtzC6go1lGAo8RogDYPUIjc5OnTi7uLCcS+oLzjurfuD7UzNNhWh7MKcm+h7CvcCaC9ii&#10;moGYY/gLPHVSeODrBbRe0FmsG04ZDoyNcRjzcVL6UTeZs6v36UsiCmLo08o3XU3BWFGViriEX96G&#10;H/sUwUd6iGMYARRPA/N670vvleE2RUB6STVG6PvFxXNgB2+66UZ419NPPQ2bvt5owB45cuTom3/r&#10;t378x+9rTk4urayi2cxxwstxHPAoSgmuHSOGp2By4Pvveuc7z8yd+ft/+EfLMlfX1vxeF37pQW7i&#10;eRDZaFRbkmZRkhSK0RS4GLncYQFSjOcxTIwP2YnhBOkomTt25IjluD/8/ncbjcaWzVvgc2GDU5rC&#10;DGSNg0CkT+1GoqpCes1UEraaiOvX0Ehh7wSWHVZJTZNUgmuZooy7bZmdDJnSUebW0LZs2bJ7925Y&#10;bVi9ubkzu3bvwdYO5MX0NSmBo0GPQjZQaBiQAFQ3NX9xP/s1VCSgiB19WjbHB0/lyaOiOI08Wogy&#10;AkuqMSnRUvbVSxp4UU6VS3F1XobJNCeQ55W0GbFZSkZ8+B5pzpB/gxZQqVgISLMC5S9pVkpnJEdZ&#10;MJsp96j27br5IsYciMNIJiHn8QW+djDvHRSD50WRENC/kDkJqyQGK3YVCZYj0mEuRsqcpBODwqBc&#10;kpUVGpcUmbqx5w8KvY48Hfg9hYRySSY3iSTHAgN6oapwSsM/nJookmNFRVJoCQ8rcaLlCA4GDay5&#10;Ycf2u3+RKZ9bOa21V+frMwbWxlPFUPU4DjzXu3a7y3j/5AWf52L12CNE1Bvuu+NAEMa1eg3sqgN2&#10;GrnhkbEUsoaE5CRgq4C5Rv6yNAGzo5L2S5ancPcQXeDkuFaINNdNg5EmGKqEce44LkPxYAWSHoRv&#10;hYOcKZYuZfvAVHGJ9/P9jqB8erWXII7f1OELww3DdoUVbzaacCwFiiniRoNkIxN8kOS4x7kK2Zhq&#10;2JbKEeCZptrU5q1T23dOb9woYN8alh9ANm1GBXMMMwsCLLJRDpiAc4uxTQHJSi/2WRrDA7JNC66o&#10;Y+aSFegq1SxOwCLgLCROLOKAeprmYRxlsKsSLLc0PM8PUJ0bxZA9/IOaTiqKCMVRjMM7WYrBlwMe&#10;mCEVK6HKwUB7tmMiuMZEVYGiiOncug4mcrnwiE4pgzhQZLHjOUu+n0UREiUrGF10u70Pv/fdC6dP&#10;h1HY6/YnpxqLZ5c2bnE15HBhkh2i5GKAqF7nqFXD+dypC8ePnPd7Pg4K1GrhYGDo1vKSv3FLLQF/&#10;rKBUA3wtLS+T/QIZMjGCwA4RLwhzRW36sgH5b47BX03xvjJqCn9h0cchs/H6F5QTARzlGYrhBG8V&#10;dY8RARfjApJCiCvInsYERcQQXTz6pOXllT179hQ0bUvFNlWWAuDFC/NnTx4//swzz/zTJz9h6OYn&#10;Pv6xz3/xi521NYnRgLd/85vfAiv5F3/5Dgj5G81mq95Aj0IdbFHRLJehqKLOnzn11j/5kxuuv+Gv&#10;3/83YRiurq704enApmo267UaSglpQwUXwdcrio3/q5rBqbBeo5lHLKJXI3lsJLtStcDhn2dOnYLg&#10;5ulnDu/cuWNqaoo4Yww5966ifNwgJkkM8B8hpNU09C6BYVT7RSxpSeKiaYiZluz3ypDuk6uV4A0v&#10;Jx9xeLNer0OaAi87ffoUrBs5lTkwaZBJ+338RA0RdzqcAgSUKHAccV64EjUpdBIcYjzm8RElfzaN&#10;H1bFqhzvzLF4swPHUQRcMGGK3EeyuUjNc6UEDhIOSiXhFiE5aylgInwKEtzKShfeNM7rUIJCtDRC&#10;dlZ4NS8Pr8Ueqb5T6Ps1c1+h7CLRF7nXMt49VrQfE73HeXwuZbki76TioJO7F6w4NsbLwmg5MI9A&#10;IVXKfZZgRVGNMedUxFNLNU6ubf0PovEiRp6yJGKRfR10JOh2szQvEY/0pTiNRzKSRaHWrsop48mL&#10;UjRaljFLhTSisIQXTW/cob3ktUz/Aj9tL5w/buvhRN1BjKiGUztwpzftnNCV4vh5P+H6pWOPw8Uj&#10;sGA7rqlPtHAkPgpZBDsohe3oORb83yBJNAk+FsKFx91w47yQGwU204ZaIwpQ4t2p6zHig4VCrlJB&#10;eH7Ms6ynKCYJEsZZyrIYHEaCczqQkXDchWnKELcJWyuCOAmSfXBWyHUCjzsH16FmgY9lJaIqSzN4&#10;figdRjw3+AAsjk4/iJDpGAyqVmtiV0GFHIgwyPhwUGGm6MG3EiyDm0B6MkhWEC8JLgJsuW5AxodD&#10;XrCh4DzFAx+n2ZF1Vi10HJ6BBwJuLSdeAsh4ICrByERTcxwAzRDkSTPAnuuCp4KvV7dN8EHIghwg&#10;r3Cj0RQ44IJ1Gwh3wC3autYbhDm1EcGnQwpikCJPwU0IiWA5UKI1SRwUMBcXFs97jUZB+G7IAy0U&#10;LXPe9D/f9rG/evt3vvENuOxau/v0wVMR5FPKnr1my4Elg8VLCuRCzMoGyOpK5/CTZ1eWOrBm23bu&#10;3PuiG7/9lS/btnNhsbtj1yRNoiC6Wk0h7KEUu8D5R0je8rxSDiwZ7MXlfJRXoxx+oZLYuLe4yq/W&#10;U1uO0f+NxH9KuOpoTvwKGS/OrzqgchmOtqLpH00OShKNfg/LMVu2b8ctCIGFLARVE4Unjh174HOf&#10;e+XP/PS2bVtPnzpzz4tfAr/9x49+1HacYDCQN7m0vHL69JlWawKOQbPRGGlJyhWk3gA8mu9/91vv&#10;fe9fv+lNv3XPS+7p9ftrax2adkJmeAkwU1R1iAMuZWXHKQbYUPa2VJ6vlmKkkCmqtoQsH/FRviJL&#10;OvzMyZOQWUB0EsXx7l27a/U6VrRUDE6xZp1iBQ/9N9EgkrajMEhJRaXqCvxIJ8A1/DYEj0KD2VTg&#10;EpKFspqSKbUoiPe+MTk1CY5kbW1tcXERu4au2+/3L128eOnSxVK1PgiQO1WOBcr5SroBIZmLGc2C&#10;DD4nkn/NeVIQVKHgNcV4sWLcrKs3CsUmKG0oBn+rFN+HDawwSfErSC4VMyvKwpVyhIYC3Gr8lJEm&#10;PBnfaqcmKeKJaREKCYmEn6dpoSq20A5o1j5h7lPUBqyQIFKHIgt495DoPpWtPSyyHtZ2qFmikFab&#10;bJgTXoxXDZhS4GcMpSJ5rcVI2ZiJoWCQQn37ghgc1dlXi9lXirwa0RxSJDDpV8AmYs2B1khWROW0&#10;GpMq0ZJ0UmKFlFJqU8ZPw9ICrxjjRL05c+O9v3jG/sIlz105eaSz1N46XWOmC64FeRrTeO+uTTlf&#10;mr80yDJt+cQTYNvDdgdSz9mtW1UNgR/wv36UhElGaa8Ai2+hcFANfF/OhCFJFDQrjGIlHKD5TZOu&#10;33drjTToh1kmq7pIeOrVVJrGN5DtyNQtbDZjXmIYkAGB5TZMCwsFsOXgzjATQNmAQjcVyD5MxyMS&#10;YWTaV5UggMyYhXE/iQKw5FEQwh2kWBxK4QK27YZxqEEEVG80dMfE0hMsWRx2u/g6bFPr4Ec0A5sx&#10;No3nKPB3uNEgDLMo1jxhKgZsC83QUQMYwgodE3AdIiakyBxgRQ+eAhhdQlXGvo/FDZGlcQRb0HY9&#10;FLnEdyNTDyQZEcshg4M79v1eo16Dzya8lt7v9fpFgdziKgKtLEP1rFqa5a7r+CiwAdY8xQdQs+Hw&#10;JHEEhxhOd5LllMRg0kpVsuQ//uH/uP2lP/bpf/jw3KlTnXb/mYNn/O6g82M7rt83Y1haHIgkhAAB&#10;fBMfdMNnDs7Nn7kEiwu51C133Y2O1DThttvL4fLFgCHFvoAcVLcYArA13NcQoYJTThIEg1UYpatN&#10;Lo63/l6I2/5yCS/+b3dixklHOGNjIx1IMiHYaCxi9OtyAoCC0VH7odITLGPPsUmW8ci/lOVdIQZ4&#10;j4SkaDpBk7gj+I4nT5089OSh06dPv+s9715dWfX7fUhqN2/eBC976/33Z2nyne9+t9vr33brvjDw&#10;+5rS7XSmp6c9wvjxytRD1BWF8cf/8R9+8P3vv+P/vKvVarbXOuDIINaBbQk2F5wKatRLcXg2Bk5j&#10;l/nJddTtY8zE7GrDp3yoTFwVzDBwOHrkKLjDHzz88K6dOzdt2kQNeiTwNk2LYwUYwq+M5uoUv9+T&#10;OQpKiOKMNxYOMDDTkKUKGdGrmirNP2EMivP/VIdCclxNhdAKMiHX89ba7RPHj4MfBbPiebWJ5sTq&#10;ygpc8MzcmY0bN4Wwdr5fbzQpiOIkuykNcGnl5XQFV+uQ+ZPwO2zauxTvd4jTBW26Iot+qq02/kvR&#10;vcDy0ziDkZfsNJQ8EXgM1VCYlPLjErxFaKmiqEaNFImFkgSXCDWCSJKjpFZL1V9sOPsy9Rr4Zqh5&#10;ISjMj5dF+yAkJcJ/WuBti6HTypiUkqS8CDszsv4kKiigGKId8RuRyJXsPFHaQTWr0uKXLBLo+SDr&#10;af64suPXSZ2rIBABMpMRqbYuKaHLOhq6DSptKVJiqqCRfjwlJXuxdG/l/L8YCRcpJSGg/DlcyXQb&#10;2+54teF9327NLh387sBvQ0ZdxEUSp2BPeBLumIHwWJw53+undvvEwWRp6dl+kMXxNTffCh+ZxLmu&#10;QXqhJ3k22WqlScx0MDfo9iJIC5IE0nM/iuC2emkCmYUD4YumizzV0VtgkGUhKQmVpDiqRg7SBFvu&#10;uuEYZoqgfCXJcxOysyKDXeRYFs5sBCH2/yFnQKQ1NmoCjtE27M6IxLuCbhdyCQiVIL9xHSdD4uAE&#10;eZq5AmG5YdnaxNRUY7KVhhHsftiAWa1ht1pFHEOGEYax59mY/cDCZgnOeMJHphl8S8dD2jLwouD2&#10;TOpehXBQYlitJDctnFVEWQtMZeIgQLHhQqBOERZz4e0OPFZs2iO+Hn6SaroFcWvddiJsWuJUyiAI&#10;Cx3n4VNKaCjTLPphaFtW7A8KpiIsoe/D9eBIwVNOBr6i6RD9gZHBtqeqxFEMZx2y1QEWBwykzefq&#10;Nbfd+Tt79n7qg+9/+LvfCQfR0SMX2u1gcaFz0/5Z23WigYBAs78WHTm8cOLYhSiIYX/su+sux6vB&#10;Ntq+a5e/1obve2GxZ9kWyuEkzEqU1GJIos/wn3HE0xhhDUXOxZie45WIL34Z7/CPTF+G2coLN2TG&#10;LsnZZVopFQuTpGvhVdxd2l8ZBOFwMyvpWvlw7F6RXZlxJmQxzn8Ob/N7PSyvUf1RBumSxS/N0uMn&#10;Tnzu81947Wte4zr2hQsXM+pXf+tb337VK3/25a94xcL8nFuro7ghBEeFQEg82lZlqB2AMWqBeOW3&#10;vfX+Zr3xgQ/9HUQGy6ursPtRiKFWa9I8IOTs5Rkeg76JMSL1UfoiiYfLlG6EWWBl91aM+C9Lot9i&#10;jNamuHjhAqQFnU7n4sWLr3rlK2uknUVYRYVk5AcoPs+YaZnIc1oQlYNtU2kUTmQBWxfb8mmWYBsy&#10;LQg1hBfA8jfmFwai5BE8PzHRROdabwz6/RPHjq622znNUUh6qInWhEHqLPNzc3cfuBv2eRAin41c&#10;RkF1HmL5LcoESEXaEgb5QUwFXrBA6fMqSuoytVgW/T8SeU+zf76wX4PP2fpFkfwveBpkhSUrTik7&#10;VvoSKhETwdcwwMCQvdqmuXyCCIRVr2fafqbfounbCTKgIqRSZNrgebb2RNo5KOLzMiNCsmQ5rUKP&#10;pkR/M14Sf2HOVyEV+To5NSlGU+bhhdT5UejOER2DzFqF1NyiR2rvUXa/iSpX4NQkKE2iyRUioyS2&#10;ZokzIz4dKegi61pwGU1XhmnrkMmoKPPdMq+lVn3BFWW8XAyJxfbbfto9+UTsdwZnnu12+vUapIaO&#10;aRrIgxJk12yuW2pxdDHiMVf7Z4vF4pSOlIyzO3ZBsK7rSIEP6xnHgaJDhN0Jotigg+k5TnttDSym&#10;pRsTppkbJiH/eM0yYLU9hLSAO4GN4TAtU6h2qUNAUzAD00ZNVzkaTyESZA3Hr5mAvS0y8FuqQB0s&#10;ChlQRTSIItNUApq7crni4dSkDqsTYTcRyRVzbOVkLjWuijTTIGNPkbBLIwbZFF18lkBSEMdg01mn&#10;3bUtbPvohgVuBbyrygJkrU8zeJ9uwg+RP8BxPFPFkpigCRVdNYIwULg7GPRswwIfCmevP+i7hpln&#10;qWu7WGsmUkYRh4Zl9ZCmKe/6PliKnCANOZzLvPBMOwZjFSH/o6kbcYrSwZ7r2QYkMVHTtWWtAeFq&#10;pg1pUMM0cc4xDJG5kglwvLCqsKPAg6Gjwzs0zNbU6970Ozt37fnsp/7Z73aXzq89/K3o4mL/hps2&#10;TLSaQZgfP7J4/OiFfncAm+a6W/Zt2b03TzPdtrfu3PXI3BwE2kuX+lPTk3mmZCkH12JC9GBipJRm&#10;LAqLLEVe7dE0+1W47Nk4PwpnL4jgulJt/irXWudF2PoxlFH5S1TkyioFU5KVpBxpLsTlo/KyWs2H&#10;XMB8rMGxjiofzl+32zNQ3i5HUpyiwBooHlB25Pkjj/zwh5BS/Oab37yysgxpClzr5MkTzx95/vNf&#10;/FIcwhaNHceZnJqaaDakTYeMGeN6tWxZQwT66COPvvtdf/XLv/zan3nVqyA/7nTWAn8AZrwGsQOV&#10;vHRU+ikqF6KM+IbXIZ9LSZiiKEZY6mrYpWzk87H2LqvowSSJViEpINVnDx+GvOFzn/vszp07du7a&#10;haAAZB3BbkqGmxTyb6TZToinD70dxb9JgsJijgOHEduY5FEQ8mQghgWBQ5JFSsEhK/xeGzbMNpqN&#10;JE7OnD61tAS5cjokBuU4ZKdNT03Bd4ePm5ub8wd923XB9yBYhrTRpP4H6mPSQIn8O/IAKjOZdr3I&#10;niOwk6/np4W6W/AJarenafhprr9MNWaFdjPnJieICTIeKgQgIFAKJUIl+ZUo+R4lbxmjInVObm9G&#10;MW4t1Ou5s4/zluBVPpZ1i5XHi+7TavB4CEGeKplTStSWKEUSCikYONIgoB+PYcaogY+FRDm0ifP8&#10;hLnjQyHjEp9C04wlTENGdpqr7v4DrliSHk1RSMJkBGwGG5GyC0+qza25u0lyf9H4oyjPr2CYg+Kc&#10;kboeTEPTu8RyNpw9QziDrpfcZShiosAendl7B/jNxeb0hae/L/zudEsf9PqqoUGkIbJ466QFe/O5&#10;c4FSaGnnfHoqPY0xsLbnRTca8ECpDwc3NPB7OmMb6nBG9JwELUjT0SK8vg17xtb1OIlRAARZI7Eb&#10;bulgKgPYpqFI+wN/otGE+LsDC0jIY7hOhv5SR1ERFQlPdUVDYDEa9iiJI8Uw4zx2LQtMveN6eJ04&#10;sB2XKrfcIqYhbN/jyHcCltYg1KxmT0xyzWQE3wLXAoFPim4nZ1ibUpKAmuf4sHmGIOJQ1cyBH0Aa&#10;XyBdZQgJjWFY7U5bI+JlSpWVgY9jhPHAh72ecgyQLDgwlPtnBQrCGG6tt7ZW1w3Ip4I4mphoBX6f&#10;qMdRj2FteUUzdVUIH8K6cACnSlPgFgtYETDchs7AV0Nee2G14zgmHH1HUzudHhc2TfUrEB7CRo1Q&#10;m74Nmw5Swgz8cxj1zl+sgUOyzFrNe+mrfm52567PfvTvTx471u0Mnn8qXl0Kdu2dglNy6vjFbgcL&#10;uzObNr3o9jvgkuBRmlPTm7dt/86DD8ILev2w343AZYL/SBNUu9cTyv0L+CdD0FpR6cnJgvJIn4Jf&#10;VZCLrwdzMXZ55eZKT3NVoZaxvKfECpeZCgnUS0yYMs4MVcowDc/WkMmeXy5rNd50GVG8YAP39OnT&#10;YOaQ8y6n6o2GEHgwnvDzz33hC7/6+teBkW2327KN+alPf+b1v/I6x7HPLy5iWNBsbNmyeWpqkpqf&#10;GAIbpO4Fr+z3uu/4i788duzon95//87du3GwsdOBgNwyLbC5EHyYlQxXBSkdI2gvYWyX8c9UmpUV&#10;CUo1N8HW96LEZXxoEl16YfFcB/xnt3P23OKrX/XKiYkJeR2DQBA51a9trLsi1RD4HsoOGQ2UaXIz&#10;EPMZ8mOi+AWRNEtUoW4YOMDbmpiZ3gDZD7xgYWFBro8YtQfEEAnWaDRaExPLy8vgus6cOdOYaA0G&#10;gyDwIdSj6nGJWCM3oOEwIkO6WGyyGrdl2VEa6WBZeEit7UE2Qe0uzh4CI8zz58D0MdXiyjYmThES&#10;lZP+JpF6jbIftOwCRc0LXqq7gwXfrRgHVHs/VxBZrnIk39UgbfHPiNXH8+7B1D/KCTCWcVgxUQqd&#10;yC9X7sdCypmM7zSFj5J9UYJdFJGLYeSjYS4iiHhsaNAlIwHaWySHJ5gmpuM7fic3N1BGROB58jXY&#10;gglW+PwPxblD2cXDiDiF3K61l+24S9/1EuFtphHIrAKdUwCrKsMeHIGuqTmnSPpLtTpG5f4pSh4z&#10;ysEUMbX3LqGYUdhrH38mW2pPNI0oiE2t0EwH3rupAU6rdnhuLRWG5i8nJw+eTJEYcfOuPfVGLY4j&#10;eYoLBJ5Zts4zzcjjEPKdXhjlSdwNA1PXOxDVMiQBmGi2YLtBEFYkienVUkgR4ki3bAi4FWxx56pX&#10;h1wCtqIFYRkxyqton01OGPH+IIT9U681LapulUAZTOKShuvBwhJBMsRHmUYFNMVyLQq++imO+2se&#10;9uLSwSBC1rRENVwPPB1x2FlRGDRaLY5z8iEsODhzOPMI48I0JSbIMhKpgEPTaYDLsB1wjwUOeWYx&#10;kvgL1bTA+muWGQUBFqAEJHhattbRdQ1yN8Mye0EImRSciXanq+iqPyiajQbcZ4DsxZBFBRbxZSLX&#10;NNFlGzwLQ+yHok2h2gtXddv1pDxZnKcQH/rBADZ0q9kKY2xLxn5AAGrVqtchWRvEsefVTFXbft2N&#10;/+VP//yLH/vwQ1/9Cnj2c/PL3U4AG6PXDVAdxzBue8lLcU5aR1UMuKttu/de96Ib+qttCAdhucBw&#10;SI4K2FSZSSLhVakAaYx1+JUK/oUw7ZJkj62zzYJdTaZprNx19aRkzOdcJh7G2WWjKCWsBQyfYciP&#10;UyoYD02qiRIJNmzvrJ94rJR2hxrJYiS7UhUB4DonTp7cu3cvBGsSOyvL8M8dPvyNr38d/Pd/+PX/&#10;dO7cgu9j2vfYYw9Dovmbv/3bFy6cX1vrwPmcnJxsTbRcbDxKwQwpZCKOHzv6tre+7e677vqDP/qj&#10;NInbqyuQy0I04rmIEMMpFsOshDWqkpUUIGFj4vYvpAgyKpSJoSpWOc/GxLhoh6zqyCYspCkQqT3w&#10;mc9ce83ePXuvsW0H9iR4UDS7iD7J4LxABAVWBzcGWSCEI6KMPL4fhRpiUrFDEgFkCcRxSEoiIe3Y&#10;tGlTvdGEn1y8cP7cwkK/38/LgICT1JEYJ6KGmGl6evrc4iJkgfPz8zfdfAs6FT8Q04KPHKdK2Vsu&#10;G9UkDako5n4efrRsHuSPMfZLiO7V9+XZ13A0QgywqiWUguRJdC6lTljJq4+JYyZoSJ4pOsZPmWHa&#10;+4W6jxs3c30jGBOGfVwlTwei+5zSfyrpPsripRTnZkoPLofbJX5XIgVZOVMihiKho/455+UuLTHW&#10;pYhDSYJQ7sZ1pKhVrADWXEsyhCFxZ5feuJ1PHGDedYRIhgUhRoC103zuB8WZR7PVUzkTOq+GgeD+&#10;2ifZ6qns8X/IvU3GzgP59nu16b2K5GtSRiLcBETGso/8VlKvqPI+OAop20HSU5YZr8indt9iWta8&#10;4yw89XjWXm3YIoy4i10C4dacrQ6sfPPY2d7KINcHK8nJQ8eTGGy8ddNN8NCDKLFIksvQVYiz02BQ&#10;aPpyGMNaQYxuYwKXF1FEvP9sZfmiTfqEkDvzLIEkxHQcnKvH5hU3bQfnWnQtzvKwwEdumHoAOUsa&#10;xLBV4LYNvWZag2BASF1E8MIfXeFBltmqljIsVmPZ1jZ1RXFUiqvIHBim0HJHQ7RXmsJHousm+Ipj&#10;GiG4KuyRJEEYmZaJWHdNi0kvBI6JZ5uDMLRtCyL61ELLBUkWPN5eZ9VzXCKljyhdQALwBDXFAlvT&#10;LM+DoBV2IsIS8xw+6cJax6p5sBRJGriuA/nERL2+vLJMoOQcFsCxrDCK+kFYt8w0590B3pskgEvT&#10;FMK6gY8Frcj3bZo9CwPf1BoaqRWD62lMTkF46zQcnuO8paEw2VlF0KvhQdYHLuNXf/e/bdu9+x/e&#10;9z64qV7HHzajb7z9jtaGWWRy1pSJ2c0z27dZtdqu66773le/1pqcgFMsOScgwksRK8fB3xMICA8P&#10;SaSDecmJpllS0Qmq044YQq6Q4RLsRyhE8itFuC67wpVdFlGC7oWQ4F0FAZSyy6iMcXWUlJfVaHlZ&#10;bahkdy8TGGPjlSWOEs7J2XML99338ozqL0RYokOAtXj+wte/8Y03/eYbIWdtr7bhSrqmfuWrX3vt&#10;a16TRGGn0wEDCmkKxPu2ZVFFjlMvAC97+Kln/vAtf/jmN7/55a/4cXgxpAe9fh+OJJJfNZsONVFK&#10;oFTl46rSvzISA+FDlsTLGP1HEvUjoNcI5CauoNHB1y6eW+wPgn63e+78+V96zWsgsYZthGMHyNKa&#10;yGwDchSeo4gFI351FPvCVicW6OM0gpdhocDC8V7YwBDkwT/hu2zZuo0oBYvlpaVzC2c7vR4RupQy&#10;bsQcVlXtS/JLZPsGZ1zzPL/fh0wlR2o75N8Ep4W0g1SlooFWPmyClXJQ2g7Oa6IIkI+Wz4miy9QG&#10;168VPiQ1O7hxL8bcosvEvJwJksoicvCR0KQqKhzlqVC3qNZPWtZLBPMERe95kSF/9+BweuEh3vs+&#10;BLJgqTANUgq4G5yeI5V1KS5ZJV+VpIIoheCUknOeaxorESJYfytpjEsgG5G4yO068kaVvpsilRlR&#10;a9y1Z14hpl/BnO3kCYRsSovO+fTkN8Xp74nuOUiqUyo8GpVoDdVjSBmJIeepMjifP/v54pnPxpN7&#10;jJv+Hd/z8uqsMIrO0FWXg0ElJiaXKAzZ4SsfBK2brBhKvTBv4zWbcZ7POPHD74ig42kQkRi5gkyN&#10;cL1dm5rw5eKT7V7CTLZWnD92GryIa0NE23BdMMLwlFFIp9/VDUs3MkxD0ySkKRY4dzWvHg+6CD2g&#10;4qpORUacZ2Eig7SG66bnEokAPtqMQhAdeZJy2zDhy/t+X8otEIMjIwoUItgxwOtYSTCo5RkyLRdZ&#10;zXbgLSFxWvf8AW421RBpkqexhtC0IgcfUNf1CAwvZO41t91ug72Gu3dNHCXDLgHE+zhRqVsmnKJ0&#10;QKUqlG6kfBUsC3hq3bRYGIG3iwh8hpIZigbfJMNOe03GHxpX0ijAGeMCok4HAWDgMwb+7PR0CK/E&#10;0Z4YkkFEy5l6lqR+4muabgrcmuAp8rRfpEmBBiwzXQMsDlZa0jgc+HqzAc94Ck6760KIuNbvmzg6&#10;NLAMXUCK59gquLE0DSFkVjVwQg2vVm82sB7p1F/2C7/stqb++W//5tLioqwwbN6+49pbboWFBwfU&#10;aDRbUxBQT0KcecdLXvbgAw9o6lQYRrIfiN4iH1k30mpB6A6Y8SxX6GZJuSsvqZNELimSuBjXQmLi&#10;yknIy8pZV/c0V2nXl6+lkYgyU9EkkIBKDVyp5EvKRH00tDEM8oWosGH8Mp1hXqFuJLyHLV+81G6v&#10;3X7ngSBC1QcTqYO0o88/9+1vfQOihF/4pddeOL8YhkGR5Q8ffAxO4Ot+7ddWV1eDQWAaenNiAh6C&#10;Ruoj0vlBNP/NB7/2tx/84O///u/fdc/dvu/3uj3IWSFGrEE832g6KE1v8GE5qMz9ipLTf+iu+Zh+&#10;8DAZKcpkTVxtBnTodcQYH/Pw2Rw98rzruJ//7AN79+zZvWcPhFMSXyAtXTkJhEwYNpyoOElhvXGE&#10;gGrtlMYgnk3XdLIvkOjH4BhmZjZs2boV3BLqOZ49u7S8TMWxvOw+E45LTjwMmaZkRUhWwCBju3jx&#10;IviVixcv2LbtD3zwWyWGXbbEinIrDEubRQHm/U7GvgE+BX+UPifYXYXiqs33K9q05ErJBp+U9GNF&#10;lRgjQAxn44xCXK/bN2fqLaqxE1XTZdeJZUX7SdY5JHqPpskSkz0QUnmn0qRCjoR8gyg9ihTeGtIX&#10;KGXgX2J2hxgLVkITRZW1V4VKvo5Hhy6LwjQa3KQ5yxsHiubtSv1FTNXhB6jyDlZn6agy90ix8Fi+&#10;dhYSS5wVp09X+BD6jp+WIutw6eGyXDKlodBI0T6Rf+cd7NEPFftfz677aQ3xjZiISB4K6dsI7VJ+&#10;BeptUzVAId6AChEjJD6a8YntL2J5HAf+4uEnM9233FrYXxMU9Qd+f8rVtk3bcyvpWphoYkWcfe6Y&#10;okZpNrNlO82UCBsBUHqQplaeg9kH7+GY5gBZ8/wEO9GFYxn4BbIcGfJNVGrPTcuw7Ag2WBiDBUrA&#10;i5iooIpxYa+L84dFpqt6GEewbjh3Z9lhbzA7NR1lSUDqi0qRwastw6x5tYxA1RE2mnJIxsG6BknG&#10;kvjCiefmjxyZmpnRwijWDBMMbhQMEAmQZipBxDBAKMAr6fBYEOtFLhqiTin4hMJcKFCFTXL0sprW&#10;76w5jg0L2ajX+4PB2tqa69VQn4Rhpp+mCbGCF2BNYCEiSF+6XQdBzZHjeaudNZ0ArINBCJmabiI4&#10;OMMitYMAVVOHxEjHsX01wKq62XC9AFlaMoj6wDARnpvDkUbm5ziGhAEOHTxNDYX4FOyUqVoegjtR&#10;7EYDUohpexq5JrkyCPtwZxD0vfinfnb73ms//q53PvnYo7ObN7/kp36GOHSZadlua9JwkILMU9XG&#10;vtvqExMFOs4EPspxLUhEcIWRrxVPLmwz3VTAu5fiFuBXUjzLaSogwoPYFmdZ0MfQ9G9xZaVmnNue&#10;Xeks+DhvyhXoL4WPN1SEZOzAABllkjlNpWlqeXDHLyITBbZe73J00XXh4Dotd7F4ftEgVYJutyuo&#10;4wcZ8/z82c9/6cv/7fd+F/wBuBxJdPHZz33uTW98I7iN9uoqBIONyRbiZR2Het14urudlQ+8/33P&#10;PfvsX7/3fbVGfaXd7nd7kI9CEtCcaMKmslAzWBsiBS5TL1vXGRlNaSqlSlNFsVy+nZRsZXFpdAUh&#10;xnHTFTMHO3HsWBQlZ+fnIE35v9/whslWS5NzhQWLEO6FFa2YgOzgWsCyl30MsowJylogdIfCLBVJ&#10;+/JsdsPsju07INTz+/6JU6cuXbgA6bjEgzFWxrPETYDlsfKLrH8wsG7TU1OncXognp+b27Zte4js&#10;Z34jaSgGl1MyohKB51TyL9WSrVuS3jcJtwGR7VPMvAfZuvhMDvYnelqJv8Ty5/EtQu4clas1ptzN&#10;9X3CwHH3jHrpWD5K+6z9eNY9pPSfYkLKPTFdLYkwR+oEiozsBQXryJKiVBVc8LsyU5SJMRLAYNBZ&#10;EULLpydzM5oP4arU6mZlMVkhHReiJFPr+4v6rWprf2FtJHZ8gcRUacgXD+XzjxULjytROyPeZUUO&#10;5MtiNCvUIdOdMiTnlsC/cr9IX0hTnphNazthubSS2UiCmJEHJZclUpka5kSXIB+T7GZT/RB2gWy6&#10;SF0ydWLnbVGMbFXnnn1yeamj2yYPC9S7de2019uz0XFr/Nm5ta6f673F4ow4i/3bdNM1101ARoN8&#10;j2AFdbCQhqqBcYWwWhXKjs1bMzCzmuaDSVc4imAy1TSQhKUPQXCeg7NJkwiNYRwP4ONRqQTWUUsF&#10;OibIV02nodBMAB4M0+r0e5qhO7YJ1rLfHcDphu2eh5FrE9OrovhxmHbbC8ePnH7u2TOnT0VBKIVf&#10;kZzBwN2ZgJmemJgIwqhu2zlCYgVJjKTgu4JBF7aSCp9Mcype3QNLHQYheDBMYiAYixOnVu93u2BH&#10;pianYLGdehPLL2DuMd1CLmFEuagk2Ivi4Y58lhDZxgMfxUFVDXJ3y3H7OG6NKnngfmGBwiROQxTp&#10;4qriwkIasP6Q9SF4hqhbLYb4YvA7Bv3ONTU1gdwN6ddQUtkPA9SpDAKIDRv1Bs5IFsiEr3AVGzMo&#10;puTCcQRXV5+c/vX/8ScPfeoTXrNlNyaSMCRZSQsJ+QklG0SxEOHea689fewYMbTHrSncJwj2ybBC&#10;LEmQ4JAalmIaKOeF9TEUt4GsDsJwEUeo5UWzLJhxFeRayiq4qGzdFfnK+Hjj1QQj+RWix9Kp5HK2&#10;jslVkhpQRMwl2BBxK/9HqdT6xFUFVSSr4yioq14GhufBr37t1n37qAMd0QNVjz777Je/9KVtmzf/&#10;zKv//fyZ04PBAGzH1x/8GhjBn3/taxfm5gb+wK154FHq2OJCEwhH9OTJ4392/5/u2L79Ax/+CAQ3&#10;bYkbLgoXlSOa9UYdJVVoakCGwWKo1MzWEUCK0ZCmvPmiMlFsmKxUo2psPQ+zuCqibuD7x4+d0HXt&#10;q1/76t133nnd9TcgfSqafgXiPog8HWS0S6TOMXKyINEF8oMglT3OekBCY0lFW3j9RKOxdft2+OIR&#10;AYIXFxf9wYAwDjlhVIYyL6wkSF7vIocPGrbjzMxMrYaEgHPz83dnORz7ECtgMWqwVvwzWSHpW2Vh&#10;h4hbjJsJKJxjiyR52ChenYXPiPiwqhzW80Q20DBEUneqxl3YLDGulSQlKkoECS1aLNaeEJ3Hs8FR&#10;IkwlcjT8rELST8KJJ4CCLJhxQkKTOxEVPkpUyOGyIsQqqTRc8rxgSqUjV1QZW0kYXMY9ApmKEc1T&#10;16derNb3idbtXHHgwJeCCMGqsvBIOn9QXHgSjIDcDUU5RItXVKqUaMTaLaeyKlYNPsppeVHVWCE2&#10;VV/xlsxqqtIjyVSLplZVTSP9xILOCGK+aZCykOq0Ko22FNWkJAG+JU8z33TDvfWJlqGwU08dMoJu&#10;bdIWhQZmQbNMVpgb3GS1oWs8a4ep1r8Un4yOpik3jL033Ah+QtHNNI5oZ4sM4hhVhzM+SGIU7YD8&#10;gasQZdu2m6dZCPlrnuoFRPMavEXVrThLbepK0qARZjMa3ZkNeWoaqarD8WeZo/IkzaM8jyGgN82p&#10;yWnwYzHOh6N/Pj936sxzz5w6cmT14sVYjsyXM78ITNJsHHTPYEknJlrwZWvYWiTmH9IQg3QQEqs0&#10;zkj0mMvVCVLwgZljGkiSmiTIeakbISFzPK+GFTzIs1LkJ0ZpFo7xGtw2OCFEiuh5TVHAcEA6RrxH&#10;RT8ILcfSVVQtC/t9FcmYVcuAeF9JGW86VoZcA6JmWXBRVdU5Tpoxr2ZkGN3ktqZ5GpJsoqhmXqx1&#10;u56GfJcIjDNMlFQtclRIU3gcBJI1dtDrImTNdgZ50UCpGYzW4MVwvz/xmtfBcVu5eLGztgZxfXNy&#10;Eh68blk+zcRA6rd33/6nn3iiXt/U6fS37dxIYwp5olTnp5BFMGHYim1jNQyPVw5BBqQsIhyAJxZ+&#10;Pw8GPOQcNaFZKVy6bhR+zN5fNWUZldjXVcbWiZ3gtF2ayTMBD4WSAUn1qEgAmLisqDYinlKqqsO4&#10;8IgcUyg7/FRHLnrt7vd++IP3vPs9YNBiBG4oSxcvnjt/4esPPfS+9763u9ZeW+vAioBfefDrD73r&#10;r/4KfgI/givATptotbD9gGJr0be+8c33vOfdb/yNN973kz8BcclaZw1sLjyLxkTTqzVIaEsbqVWW&#10;4wvVmHxFa1+xRRZ8jIem7EKUWmklrbycgijpzkYjOMo6jWVsSeMJefLQIcMyH3rwa3AIX37ffZgB&#10;FwWEbGmCNEXgUcAjaNjEM3KSdUOTDRl8liVUYTHJo5CCsrJz165WqwVR2sK5hXPnFvu9Ho4EUzZJ&#10;T4UGSuhHJdq1NM+8IsSVhaXy+05NQsrUWl1dPTs35/e6juNA6o/ouMzWtUqZrVQnxtRCTlbnzBPq&#10;DYp4jhxAErZ/FyffURgFlyZX9mnmHYq1j6mbyKnhfyoLi/ahtHuQdQ+lWRtL7UjPpUmls7IUWQof&#10;C8lKisUfSUOAQ474Gi6HGVUiMuZSYbrkNoMXpsSBaWiM5BbFeOExz+UbpbUSwtymewdYa7/auB7O&#10;mXRTRZGol57NFg4W557KV0+pRMDCS2UWXuH+MAYqmFRyQb9RiApgNoSOjSrOQhkfjIX/f8cb2OxN&#10;SvUcCMOApT0FZbSyip2zJJSENyAlj0JRo6SrqRgZSPUeOQ2QNpCnzux1U9dHkKKefeapc5faM63M&#10;MBxF6LmaKbq+Y9LYNNN84thykMZm0rXOHzkJtjoIN+7ZY2DxykjzDJmD4R+W4QehBhbMcnA+HmW5&#10;MrCENcfJ4kRSGQbge916nMSObadR1Iti1MpSFLCrmuNwDTZtKpHYJKGJI1OKbdZUNXEdTB4U3vO7&#10;50+dPPXMwflTp9dW2zl9CgGbS58tFbZwmDdGhjJkJWBZZECmk2UGUaklYR+sueOg7l7KuYec222I&#10;22HlwsCPOI4fYqSGUTDOSslACl02FqBEBDkBY0vLlxqTU8hdhnLxLsR9qUg7KQ4HphnuLzD3M5NT&#10;UZKtrbVnp6cFDthjQVpoWkJxZhKl4KWwg6ipsEZwVgucVolEBHZHgywxzPJ4EMCKoIQMvDRPc8vi&#10;KAwcx+C6bFvLMwWTrUhSFGEfyUUjG0Yh+DwIFeHFcLc14ieA7wmeeXrz5vpEw0LlYwcxHxBCmDos&#10;tcH5gZfc+y8f/ABs2n7Pz7LY9VDDWI0RW1xUU8aSsdUwGD4sAzlPSc4A1k3x/YJGRTM5iowDukIZ&#10;h8Ny/sLqw8N8hI+0Cde7miFJFaaPFWEtq9U8rB/Iye0hoHYMiibG/zmcWxn2OkTJAi4vDqfo2994&#10;6Oix49/77ne3zm7ctHnzanuV6jzoPz78kY/cc/dd+27bP3fmDGQwcOnPPvCvd95x++0H7jh96jS4&#10;H7DLYBBdF1y/3u91//7DH/nmt7/1l+98J15ndbXXWQNfaJF2SL1Wt2yLcMOllLdsio5937HeyVX+&#10;sh46PbRWQ7DE1XKzCnuNweTJ48f7vn/p4sUnDh761de/fsfOXTRmjPEmhDtwb7IMYhCBqWwLaMhc&#10;rUpbRd0rtC+QVTRJGmB5eWX+7Pza2hq296k8Cu4EGf4RrYscRtJalbQ6Y8LQIwXPak7T87wNGzbM&#10;zc1BsnLqzOnW5OQgCMAZF/U618qyEYkcF2VxU7CSotK4k8WH5dQh6VBN6dadQrtG6Dep3CO9Q7SX&#10;PF5i7UfBncTdpww1oxyCV8AnzBVQcgyvUshiUlG2WNgQhSejfCLGr1pzRTUNL8reFa5kxsomNvkH&#10;VqbFZR+Fehw6925Waremjf2qsxm8riZz69xnZx8R84+n5w7l2aDMvcUQdzEELTKJiiZsG82QScaW&#10;ameQ5mIpb1Cyxknh+qqDxbYfUG58DR0DOglEeMzKeRjZKJKUX3IQVOIayM8qxVjuQw+0Uu6pCtVi&#10;csd+VbXhdXPPPHZhpbdhA3e8ibS/hjhl3bWK6OadzadOrsCD1ZIlR3l2AXO1/JpbbmM6/BpLInBC&#10;grwwTAd7d9jFxSJTFgeKpnf7fY1jNQiHx8kzE0Ec5hS2Y1mNOhjElb6vB6GqhK5pInuvYWlFPghC&#10;9MFp0NM0v99dOPr82ePHLi4uIh04hqqlUrpSqh+UpwaicNQ4tkxs1kAm7NQbvbUOxO+y/pInORhi&#10;cBi9fmCaGta+FQEekYAuqqQqsOD+kM8BKZ/gS0CoZRhaMBjUbBO+V61Wz9K0PjEJZ0nTVD9LVc00&#10;anUuckK4gtHPUMZL0zNRNJrwwibSnuNkFgvC0PY8hrE2ZmperQaL0e109TgNBz0EEOuQpmB7pt/v&#10;w2mEKBL5m1Udwl5wxZjec6XuOp1skJJgMo/jRr0G95ahypAeR5jQJQypt+FOXBxFxvY/HDrPsnSq&#10;mbY8N0Q0hUsRKNMNfRBGEJ9OTk3vve66teVlSKh6vd7M5poFPiViUQB+BeMfCE/SFHXcEN+iKKbJ&#10;TUMQVoTbDiOOTYhu4D9kQyqQAJQVLzzbOK5+cqX+8LDJMQRWVkWsIqE/8ndgxNGSlnLX45BiPgJ1&#10;jY8Kj9j4FIr2JGpN1izY0089Bde6cOH8gw899Mu/9Jp//uQnr9l7jWroQb83Pzf37OHDv/1bb1pe&#10;Wu6sdeB4Lp479/gTBz/1qU+1V9odeIK6MUXTjrAHwFi/7f77wSJ//BOfgBB7eXkZg3dR1Go1yGM8&#10;16MBjopspry5Skl5XSd+WBDjw979mMRMNUtfpibFOnICftlqlrJl8J7O6uqJEychjP/MA/96910H&#10;Xnrvva7rSqMPe94g1lSixVRg38LTxHRE11DyGzOWgmkCgpLW1CR8FzgCnW534ezZpaUljIfIvusG&#10;UgjAxohxUg0LDmVkrYzppokSaETqXlzqSCKgCH5mWRtnZ6n4Fs/Pz926b38QwAbHYpoggks57y07&#10;oPJacNow6jf3cWybXiv0/UK7WRjbMynxQnzGzD+WtZ8o1h5Tszla7gJLMMg6WFQQAM5l2loypcmy&#10;qOAjXzzy7bJiWsihd17+kyolDKmxJZiLClQ6MYFWGBJ6gTmrNA+wxq2Fe71muHCYNPQ/XPEvFfMP&#10;84UnsqXnKScRSpWRKvIGeDUEKz0XLF9RyRSXmR8tc0WXQPuGMg9W4h6H3TUcxm9uMX/iLYJmRHGM&#10;GjsomI5hrEMoCGr7l9iDQtIQiHI3UjqI8zej0She6QJheMSowsaa265NBB+EyaWjh8+d72yYyCzX&#10;5mnhuE4YKh4L9u2ZeG6u2+7llr/EzySX8KP5dfv2m14zCMKIYXzMstyGPYmdg0xFWVUtRpk41XSd&#10;TDA0cYoCERLcXgZRLCTDGXiMBDIsG8IaTYO0IcS4mCW+jxs7zVaWly6eOLY4f2Z1aQm7BtgYLynI&#10;lBImB+6tICZTsOymBemHaUH8OtWa1Eg7DGcDYcN226uu50WDASKVLXMQhbW6B97J9/uW7RYoW6Ii&#10;LS8JrsC+DpIUm+Aqb01N9/s+PKXWjAcP3jNMeJpRrwueS2SpMGGVVCLCLEzH5ZiKMsNVpx0bLk1U&#10;5So8qzDJGuA8BeqauUhlj/JceLz9ga1qkKYZmm7pagI5V5q4mgaJCKQJKDTGEIcYhv8/XW8eZcd1&#10;3gfWrb3q7e/1ikZjJUAQBAguIEBSlGialmItpuxIlmPHzng9Tizb88fMObPF84czc878MfGZnJxk&#10;MnYsiYpWU6IkO5ZESdRGEgCJjQRAgFh7Q+/99qX2uvN9362q9xpkWjDdaHS/rld17/223+LAMy6W&#10;yjIpdLpBCGdS0TT7vg//2mk24EFC3ecrqm0YUC3oeG2wlRXP80VcgWcM+1JlBDRHu1Wsl30fBWzg&#10;WZVsKBv7njN48Nix733rW+PjtfpW635lyrIVkruXvT5q9XCiQPoOdwyOTsMWbipVRYgnvJoRxBCa&#10;DROjC4o8ITIG55f32OWO1iXbSPLbnIOlbXL2I85bENEgaRX+JeOTkzr53UJo13RhpDhseb3vJEUa&#10;6uMleWjWVoNAdfPGdU03/vF734fv+Pbf/8PLP/zRoUOHPvHxjx9+8MjVq1fgJ//Vn3z2qaee/OTz&#10;n5yZnf363339V5//lemZmdu3bsG6rI3hgB6WzJunTv3ff/VvP/7Rj/3mb/9zOAobjQbceVgI1UoV&#10;knrLsjUh15/l6cl/4+GcfkSg/r1k0aHt2DbgWoIgZu9bzoyEZd91z5+/YJjmN1/8u2I+/2u/9k+r&#10;tSom1FA6o6g2+o8Kz5gAtVqxJ2wYBuwz34c1iyOW8sRkCZUCpGaztbqysrm1AesT4g2sYR1pmwhI&#10;hZvpei750mOJQ+9ESZ278D8JdQ7x6HHiFIZ+UgpJ78jjsASr1XardfvWbR+NTj24k4EfsDwTjB85&#10;vWeCu6iIaKXskAp/w5SSjIqosa7Iod+P2+/GzfNS50zsN0SvhuRLIuGBknjupmCQJMrLyTmeSLWk&#10;smuizuCZFwuRmVIdLTLZiwR6mI4nNF3hKmmj4dQBzpfcAan0JC8+IuX3Cn6iIuQcVy/z26f5ynmp&#10;OR/T11AKTE4V3IbAE85G6nmhBSAn+kVynLqhinAiJyhnRu+DJ3wgPgLx1wztuf8pVswkUyMAMQmp&#10;qaISQv8StN0lVopIu+J0WINvMtF2S1I1Gvsjm1LTpORfGJmHsYndhzSZ20qwfP32Rqu5Qw+mduzc&#10;WF3TNbXnKAU9Orwrf/ZO3/V9U+rFt8/f6LTqm5v7H350bGwCNRQwqQkRtU5gh8gd+CjviA3wyOlg&#10;6IUU2fUczIIiOM91uBacT2PyAcuuwRS330XQGg97Wxt3526vLy22mk2O075YaCUgWwD7ahGteYQD&#10;6FAkmRbskUIRja5hWU+MjxXy+fHaGBzIXM9ZzU4XucqFvOP6Vr5IgA0lwCZVACWShl0lnJHAS5qm&#10;jcOMOO5CUVIqQeZl54pNx9HzeZXsz1TT6PQG4aA/OTkRRHED4mOrI+Yr8LMemhvriMqSZcf30Xw0&#10;jHwpiNHPWXEcT8FJI3c8KDg4FAohxC14/5rWardwMm/otmG2Op3Ac4q53ADigWVDGO31OmPlch/9&#10;gyNNwyySxRG8ZZQtQ76oCvUNBAaoejzPhfLKQYS0DlmrAUeDrrmobeAKFRN0KYBVTl4svuugjUqv&#10;y1E8xkRvbFV+6AMf+saXvzzBxjfXu57Xq01UNYPRWB6rTIwobjxAokqsJA5AcmSiwFFIiOLEgAl7&#10;5ghKTEp+Lqc+UmzUgHA7z/69RvTbFCizLhokFX2Sn4INtGN6WiLJSINIOgThlVPuJZcyNFXqUZ+k&#10;9nKGN+ZDc1vGrl+7BjfhzOnTK8vL5VKpVqtBsgy1xd2lpVu3bv7s1ddKpRLchZu3bp8/f+7Fb35j&#10;a2vr9//oj9bXVtvtNhy78P0QLV743Of+4b/+w1/8xf/+0CPHmq0WLF8hXVUql0vFsmVbBHxK2Scp&#10;Mm2IKBL4HCb0vrioQoZQ4MTQnmfn6bZIzVOmXeKHxXk2R5GSk9J13ddfexXWwdkzp+/Mzf/Zn/7p&#10;/vvuUxP/jEjBfpIsRFBQQ0WSSHICK3ZU51Vk2GLo4iczOOIhnKysrqLlCWrf5ak0YVBRwK9ACAxV&#10;Roi9F4Y8yLJXk/SZBKeiOM6ekLhgRZIzQZ1yuTw1NbWwsCDsVY7kC912p9/rFYtY5AmON0HvIp5M&#10;MNIqTSlBFsacW3LjXNi9IA2u+Tg7Ea4shlJ8jFUfixvnpN4b1JZD7ginaT9LpVBURbSVpNQOeBtM&#10;InVBS9yaMcuJJSVdvZoiVlosWq7kfWOwwnG18iivHo/UKiMgL16ss6UunnYW3lY2LstuJ82xVDkd&#10;9yfoSTkVxud8m5oqHfJigIgdMKEynHCAuCC8Cn8UWbwSzwZX+L7g29QP/imv7VcyDRaSXcFKUVZF&#10;IRhFHjy1kAZHKslnJQUzvUFEfNGdilNZuUx/L6FJJ6RPDAa12QdUK88K363Pzy3MXY/8u7rOAy9Q&#10;NYXLZsnoPvFA9ZUrW64nGVKcu3t5Cc7VTvfAw4+N79wpYTdIQ2yLEPPTFBOpuLFmJRG253kBCtJD&#10;Qh9DeQBL1Y9COJBdHA2yoNdsrizdvXl9dWnZpXMjpta82EcaBIIwIN4g3lzI2uGfNNitxXK+WCgV&#10;CjMzM+VCvlot56zcxPh4zrZUw7ScgVMsFBByqpvImOcRMn5x6ojuIqVqDidkWOWoAyippNg2UOsx&#10;V5lEPpFmdl1XkSDW9bGe15jTHZRqZTi/G92uommVUjGuVshZnkHgLBWqke/3+10cYMbc7/fQI8U0&#10;8WFCEECEHI5ApNCHI7fXakMhosNx7Eoly4QEPESvZgfNZyJG7SzuSbFq2qauQSGokPmd0+9EaAYQ&#10;FSwTMkBbN1CxYKttwVMKfcuwoSiz4ItRbEJB4wzgaPfhqTAuhBFhH/c6HcPKUVGMuzGH3pcx2W0q&#10;EJl2Hji0c3YWrZ4lvrXR2rW/QmJzHFKWyIdcNYwCyRnwxN4oYr7LDTL+4rFM0C+UsxHQF3R5k0jU&#10;gn6VOEL4yL4cCR2jXMft5Qm7VwPf9SBGDsQOmZ6eEskvxhTDEGqP0oglIhv1qdr2OR/N8UVFf/vW&#10;TV3X3jx7dnZ21rLtbqcD0WX+zp3Tp09DjWtZVr6AbcZCLvfG2XNzd+78zm//9ubmpkNYw9LkpGlZ&#10;n/+b//zutavf/PZ3gtBvNJqQaMPDyudzlWoNlQ5ILyvlUXNplE6d9Oji1J4pI71lJYuUGHulPoAs&#10;ncMKiCgbqhRTVEqbZokQAJ3XcNa/+cYZOOEX5m5Tf+8zTz71lG3ZMaFsaYKeqMr7lBJBsgQ5Awnf&#10;spxtF8tleCVYio2NOkQUCKWQD8Fb01GCyet1OwK0goYrpEysCE9x+uCCi42oPWyexgl2S6bQIKdu&#10;98P8An4M9rMwGJ6fXzh48JAz6MPuQDwPpA7kHs8z9VyW3NAgiFiwJt34S+avBjFp2MM716pS+QNK&#10;+RG5/DBm31gfGFH3DCXjkkCipUMsxkfPbhpRZD1VdG1B5iB1ynBUS+wNapQhNyuZ5mPHHXtNxjgr&#10;PM5Lj7LSUS5jhofwREgAW7fCuVPh/JtSaz6hQYr5jzSqmZ1o7wuoMudDFkuGlMu+MQErSgJVnOwZ&#10;nkKfsTzM6Jb0RxW+wgd/Od7/SziGiciwiwAXQYwihNH6Sue17zoXLrjn5+xH99hPPGV/8GMBuium&#10;AvoyBmgy+qPJmapmBi2IMI6FZQ+XUqdq6qpxuzKtH/2kFX13kseLiwtlrV+uITfcCaKeG02M5Z8+&#10;WHnt2mbQ9yLZ1Mf0Xn1j7tKFQgHOp0KE8wWUvsf0FqonEsqCg1zT1f7AVeJQ061BryscnuGvRhys&#10;3llaX5xfvnOr1WjGiV4hgp8ZjWE88twTZm+QNkGaAlsbkh4rl4Pcr1oqQyo5MVYbG6uNj42he7eu&#10;53K2qeG3qnDCFsbGUXxBUeCMoCUAu0RGk1RN437gBh6cFj6UDDHJrmgGhGgoe7xBj8ho6phdCsJQ&#10;g+el6bCgbV2DBB8ivYkWWjpERTnkUKRgsAv9Zh1+YcBJ+wEqm0Kl6rkeYifCSMWvYA2BYvgKWvlq&#10;ti0NUEEMngUST0nwGd4qXBtcTM4ylTA00FEZpfx9fwBhcbPXhdBQyq/bOpzVs1JcgIIwVjW7UCra&#10;JsTCLgpzRnBv/G4nQJ1MVPZjsSuppkcbww9jRTfxshWozwIZ3kJ/EAmQg6LaVg7qyINHjpx99dXJ&#10;ybHVu90w8mwLVfF9T5JRtlz20C0TYoyEipMBd22mo90MLiFIT91BTGq2DI2GzFiLGc32JWrRE5Uy&#10;TkTc+TZhr20B5D0KLyPTdygiu10HbQ8wqOzds0dCdp5mYdPTEMyNEUQuExlqos07oseYcSQTZd+Y&#10;LyzMw6G1vor594MPPgg1LxzB2MNBiDYjCUUdEvatrfqdubmN9XWRkS0uLkK2MTkxns/lXnrxG+9e&#10;u/b//s3fQNiDAgXBYJyVK+VytQJxCF2c3+sOn04FEy7ee8brotEv8RHdr3joO8/fC8sd5ok8QzwQ&#10;gRLP8bNvvgmfrq7c/frXX3z2mWee/9VfheqJJJNVkj2XiVCHqR4qDKfsGEUxIXLAKd/r9+vt9tbm&#10;Vrvdgru9Y8cMfEMPPWfanuvCPof8SSV5NOr6ktoCSYdhS4Dw7mJwgmZCqZW9lDG530Op2blzZ7Va&#10;hcd9Z+42x3zLg88934N4LyftGiZkeuPEbkuisdqkxAdidIvE/wf+khcf4uT/yINWWL/IW28r3bNU&#10;80ViadBQgFO3hvypyO0QRwZi0J1epYq28ATUomiUTe9kVUlDkaYWjsiVx1npYcmc8WGHJLgErqxc&#10;cG6+Lq9e9PsbSQeNZ27SGbh9tK5OhIKyRyz097AkSUrRLGykcQVCgsKiVLtOJmUw5Hym2IKknoDq&#10;ZOYhduIPkY4eBahZQzfTv3qxe/rH62cvhNfWxRwSBRZff9d57d2tf/cF68TB3Aeezj/9UblUiRNV&#10;0iih1kuppVnasKVJs8aEWwApcgbk4BsE8cqOp2c0bVaO6qub3XZrbKIGma/Cyp2Bb0nxQ3vK3z63&#10;mp+c1SKc37hhNHC8kInDBfMVO6/F2A7C3hacuO1mO4glyLlNXN9Rt9ForS6tz8+tLd2FipnTADBr&#10;dCCKBx3I4Jjy4bbbJkQKM1cswIvXqjWIGbVaDcqPaqUyPTEOG7ZWrUAeCYe8CR+6Jpzi0CHexP61&#10;EiAkN8xXx2BF6yQ3ouhoXgJP3LBNVDkhuLCPDUoprxvY9bJzaG0VBq4blQs5ND4ZOCqcpU4PFhT6&#10;pMIj0TyofqA873RacNqSOJhctMuo2SUwUlCO6Vq/243DyCFDPFNVUB1TQzM4r9WCayuXSjEBtKCe&#10;sAtFz3dhZahkEw17s9/vMUVzfA9KMSgGZN3fOXFZU84323c7vSLn/0RWTiJ+nvPVdfR/hvcN96nb&#10;75kk3kUdKOw95Qyj7/uO48DvQtKLpjkotyyjtIyue6gMiM2jtY01Q9cffuqDP/n+96fY5MZat9sa&#10;wHFNUiOpIXYsRwG2wSHShyHzPK5rENfI3TqGVFFCZ25F1k2oZDVBHAsDNA1AqqhETMr3GZ+MAB63&#10;xRk+hI1RFIIEo9NB2iD8uonJyR3TOxipp9hk/A7VZyoIKWBdbMirI9RLEmj4Nr6dIK1fu/pOLpd/&#10;7fXXEZpFwu8qMR9L6KyV7HkDBd9NiBnNRgOe+/de/sHefftqtTHdtM6+8cbFC+f/+nOfHzgD+NdO&#10;pwsnTxUWZqVMYDCV2j7R0J5RkhPmW/YFodA3iv3dNhTiqYFgRmNMeD+Z3ZZ0D4B4ZFaFEeWNN+Bc&#10;Xpib+9KXv/Toww//1u/8zsTEOPXiEX5IYwolItgTst6kCFJDVUGDetTHc92teqter8M32JZZLO3u&#10;93qQIQ3Q8gd9H4rk6JU5cKDhNVS1aHWBIUUcazj+Ve4l+bORltewxUmtG0gSp6enIWw3tuorays6&#10;Yt+7kI35tkciHSQBmZ7IAWnDMIEFKByXWj/hhD2MOreU4oMY3pb/Xlp7IYxixZqJq8/xze+IixAk&#10;wQwuFQk5+bSOJGOrrHcoAGDISZCTioDM4ZWcVn5CKh/nUJQohaQPxbkWDqTF0xxpJReQ7pCqlAph&#10;sAi9XgQoOtMAHnrTyyMVamrvIpIgxrczjiJ6NYXQc5zoh9naUVMdPmQ1Th3V9pwId55kpekQmwfk&#10;AuiHnVOv9M+97r15OVrtCI8wPmKRIInelh8NXr0GAab+/3zeevJQ7skP2B/4qILODpLw+pRT6IRI&#10;9USfMx1qore8xhnkooykSTZ2fagq58etS1t3l+rNTrWUk3g/0GzHj3JabFRmc7MHgiiE42jnvv21&#10;mZ1wvsmCIoclKpyr1TykPVRUYhKjyM3V5duXzq/M3d5c30BdeUpcxLCEsG+E3xO+sIpq2BgfkHRh&#10;moiaqVTGx2qQ+OVsa2piAj6B7NDGYGIge0xVNKRVKAkTjhabWihV/cBDSqOmRr4LTyAIlYiaU3EU&#10;moYFR7ykotfQwHF0sn/zaYFCLSiRlbCkmAMIllClhVHT83RZsS2VGUaIflVR6Pcj9AOA8sX1+MBz&#10;HCUuhJR5yTRGq5aKkKzD4d5p1UMOb8aAW10u5IPBIITMR1Udz48CvwihBeWaY0mF49giAANEGvi9&#10;vFjQbduCONcfdGYmFmq5+a6zLsmhZbX7g+/0e5NxVLUsk4gkaOWJZFpNDajhHkNIJAsvLsySdB3e&#10;VEHXe4NesVwK+n14Cz3HLZk6SUayaqlkwg197AQ8rcHA0XSpvjGoTZST0UNq5Q1pB0POk5DHkEPU&#10;SpAS8yQ8nRTc8kYiUQdBxfcRqONBjQ5lXCzH8b0Ku5I06hfCs6OQsRF7X/r6wHEhqFDpKt13334c&#10;xmpo94be77pB2elQInbk/BUSfgl0KuGDcZ4JZMEJWd/agr/dvHlzZueMOEnfezQL09kqSrDkoYhp&#10;1OuvvvraJz/5ycDzv/LVr77wxf/ihyGEk3arDTsLYlO5XIbsRJHlTKo/kxFMp00p34Bn8k/sHtZj&#10;hslO3X8lacTFadgj46OwY77t4GHyWxfOo9pvv/e1r3/t/oMHf+e/+91dszvFWCK5/6R6iTdQUoh0&#10;gP0uOB0g7YCV0GjUIZGqVKrohtnrtVtNcZog/SthB8nEy8HhPMIUPT+mHheCkg2dpBKltF811P7K&#10;AolQiE9odaQPE5OjNqRcKmnvL91d2jW7xyVqPRR/QgJSoGKJTIDbX9jnwHbSCw/FDaTWw0LlWz+R&#10;Zj+NFLLCfYH/EWPqI5GxG3LKuPN25C7IqS0WS05AFmdPhwJJwuWTk5wkwgtDMpxOxyYrPMYmPqxU&#10;TuBuI0EHiQCv8fxr8tyr0dIFSLAF8x6hU0PvN3ydoeqOJHqeYghFpU8mTZeCdbkAa7FMYVpMU1gq&#10;OikR95cE9mkwJ9Y1pjDlXeoDv8zu/4ik2pxUaRjOyRTn6pX297/ZffmM1PdEXE6AwSPCEvEo20uM&#10;Z/zI+fk78CfWP5f72FNjv/H76vQuWrkJmFIS+AmW0ScTyT3R5zU1OKLhMJJXx4/MMq8cS827C1Fj&#10;yzTgp9RYUq5tGfldB4TzcXFyslgbD7otxw8wFumawSU/hoCIXRZIxxvtZv3dq7feubK1vi4RMIz6&#10;tORNS/B3eBFEvdKoJ2fZ1CTXxyYmdF1DWwqovivlyfExiCuFnI3/swjkpRk4s9A08lqlJBo9e/A9&#10;kvtrqHa6XYhdhqn1UcoXUmc5p2udXh/2PGRSlqqGnmfrhocysWGga87A1VWEYFn5PAQokiv2UCFT&#10;QgbgjkoFjk/EkmG6HiKnBoIMM/0AFZh1VbZsE47wYj4vBpUQmQZu2/Uvu9GNSN2CQ7XtHMwZT/Z6&#10;+EYhn80V8nCD4A/sFQgkkPJDOhf0HScIICKQQozS7Q+QgsKjQsGcHuv64W3H6w88tJw0VagE53Vt&#10;TxAGpVwuxMGgytE+Uof0EEchhs51CdF35LJNiz5uNuu5QqnVaFARySwNclUJT4HYRWFatPtm+w8e&#10;XLxze6xWXl3q7jlAKV+csOoSGAxxNiHdicIUSojjP+K5yUzVFVw/GKNZGHJC2mB+F4U4DRxR370H&#10;Xcy2yxIn6Nq0N4bN706nLWys4BcduO8AwX5QOpf8rLTMpy7T4h22wRJYjJS6UwyxlbBXz519A4ra&#10;M6dPw4lWKVeyAoIPQWpJZ0YmcaqpqelutxcGwanTp8fHx969ceMzn/oUrMd+BwXk4dsh6sCBC5eF&#10;mt4I4Y+yS0rqJ3opnqhBsSxHzUQSMTWLontxa1mfLAMTx/F73AKGWobiC5fffqveaELe84UXXtiz&#10;e9cf/MEfPPDAISHEKVGXA9YN0T9l8ouNhXg1FIUQOOFuQyELWy62pR42HrFZWiwUJJbMZWkYg650&#10;qFVMhB48Poj7GcfpsIjOneS8lsTUBiNBjKZHIcoaddoNLO/g9nX6PfhfH0IXfLRaLd9Dd4nl5ZUA&#10;dpPjQKWCxwdsaV1DB0eheCa6iKQRAnkVLx4W6F68796CNFjR7emwdJiVHyDdsQHfeJ0LWbsYJyU6&#10;ZVQRXZ6SnsgIUyeqbAKfpTyc7ryhVR7GHlflUdkYF9m8qipRfyucPx0vnpPW3oYEMRasDuyESyHi&#10;pJMBg1hVqegpndRCazKVoBa6qDGXUopE8lSVNKKwhDuStLxYyiGNEDcmxxQetYmDbPZxed9TvLyX&#10;J4j52Ot1/fOv9s+d8i5eC5daUroVkiZngoGWBOaBZ+CPRGCCoHs8+RHZC70zF9jv/CuWDjHFi4mH&#10;ne5Wnmb31E9kMhxT+Py6XXjhtcqxKc5qjK/NeVHsmFawOZAX9V0xQ+eTXLk0s/+gXS7HEE40bJ2x&#10;0B84SCrvriwt3rm1uTjf2NgMUAQswN+YOnSKvSNSHMh2DGoS2Pm8iQa/1o7pqRK6qRaKhfw4of9t&#10;04Q/FhrOmfAGsIWeuv3JVAXCK/s0DY6Iu4vhijtdVPFyXN3O8SiIXb/RisLAQ9ojhAeOrOAI6R0o&#10;zAM5OrwaJHSGqgSDnq4b3W4fzRxlpkMwVRRY0lHUg8QfDkx4FU2R0fWFcbigMPThDMBpuaa6UIVE&#10;saZCUPAU682x3GIUrHj+wPOhBtxoDq4VtN/W1UKtVvOD0FRVE/mPUiRboecjhV2KdfSKU+DMgjWp&#10;6g0nmguirjTIR9GdTq/e7iEzMwipbxDe6A0e4qqBCSCUIlKEFMkQ+81dD6fqOTsfk9gfvBoUUoZt&#10;McOCS8EJCWNe4MO7hhCPPTFF7kP23Wpamvrgo8evXroE9335br/fCQxLJbY+rk0F/RxE+sYFgV0W&#10;z0EQp1UZ7rduqAb6EGNyRkw4huJgSizSq3ScfI/4yhA3OQwynI2Cjj3fq9frcHjBt+3Zu2fv3r3w&#10;u+EohzMOTj1VSbSkGH8/ybE0OKWNryFnpdlsr6ysQvJy5o0z4+PjkLJkAU7ezqMRpTSsvNmdOyFb&#10;X11dg4f48g9+COtndvfuu8vLVHfHRUKO5fJwSfJoCyvrtt2De95WWCQUTTF3ihOzD+Ewn0p7pS4D&#10;mYt4PIw6Qos59TCHnXDx/DkonuCQ/sILX5iaGP/sn/35oUMPkJqwnGropP9fkLx0kwb1DsH3A1gY&#10;EY70UKwG3iYEVCF4jgP3MEIRI5o8IYMEzbZJLj+tyyK6GzidR6PLCL6xjWg4KPDqiGJoQ0WHHxA8&#10;fGKzIsaTBhrx9jMCPu7cugWxByqhbq8PhZBhWVSAycJyiipImYR7SOTBmGTmvnhwR3QI5dZ5nvs4&#10;co7rZ6P170qDy8ia4ZHo2IiMHht3eAgmbvBZ4CfaBWXg1qxWfjLKHZJLRyTFIhoD1Y6tO/zOq/7d&#10;C9LWLTjdkCtGAyXx9sWqloeq2RLfpneaGqUkX2SpSErGrJK2uUSPwPhiaVS1FVvcml2Opx42dh7l&#10;u5+W7UoQhBLpifONldZr33POnXfevBF5gUJxcsT6SxKkceEsEg+7z/hHTGgE43PE61jimjzxv/zP&#10;8tgkTqtVzLqF9hglGXJqGbmNbEZqBcyHIq9QhtMBfnA+PjrJ9Zpk3L159daau2Luk3MGPNHq5NTs&#10;wcOVqel8DoVIEBbc6bSWFjYW51fn5/rtFq0TFH4U9i84UUstXnRSfTVM7PAXihBLcK5RKBbLpeLk&#10;xCRSjvP5Mtp0l5D4jtBhOOyRjSBCIL2RBA+NoBJUFg4iGsP4kNSg6y1XA8JWB55voosO+vbZpWLk&#10;e1A9QWnidVq6hqx7FGHN5TvNBtxGKLNcP2aaNqg34AiOZc0kK0ao67tSEyr5crUKTwUZ6ZrKfQ8t&#10;v7BXaEBGDlsXQl7eMDquqxlRbfwO40u+t+CzQQTVuMqwggs3w/hyXv+ggsFccgZ9dDiRIZ+NQ89R&#10;DFNVdNM0PMdD6q9+rVC+UpY2g6A+vyDdXpIrRbHsZD9ktCCaXDoryU+riIuQeo5rxAbNR9G8yNRx&#10;AABLHT0nVMUulPq9LllHSJABRK4PdRsU7UzRbBNhmjVS5gg899FfeO4rf/2fYF22G35jqzc5bQo1&#10;b7zjBDjF00eF4o9pOkYRZKUowpAc22ykLoqVCnWfRY+fMf5+43d2T4d9u7jkSGoG77nVajeaDXJf&#10;lp77xeeQlquqeVgllRJEAllV03OVCUxlUprESZNp2HIYyhTjx5VLl8ql0sULF7a26keOHBE+6iO+&#10;Y/fKlcEZASXz/v33kfWhD8k7HKxf/cpXf+u3/jkUTBMT4xDkkN6oagIHc4/1L2W/Q/GMkYIpoT6K&#10;Y4jkOOQE4sVTZl5Gnk++dK+qGaNzUByRcGFnz56FB7qxvv6lL3/5wP79f/TH//LwA/crKLCTOPKm&#10;vouZ4gBFATRkxL8QrRXR9lC6GKaFVGCKDSKWhOREQdNDWce+LrHxA9SDcxwHAgZEj62tzTrFkHYb&#10;vYodFzm22NylJEUQ63giKcATGFaqo86TPg8VNEEwvzAPp0Gv0xkMnHypyBNFHpZYGidz+1jcYV4+&#10;EfXvJEO69rl45uOQM/FgK+xcVHJ75PJJVjmht9/27/4X4Q5KuKAEYY7rKKZXkTWl8CAVJcclcwbP&#10;SvFUYp/ffYsvnI7vnuP9uiAUinaUIu4hXbZQthfPLIgF6T5lvfBEF1UR2vLpyo+znYCw49TlS8iZ&#10;EfZZJhJj6vaFPmKssk/e/Rjb/ZQ0fr9MaRgKwMAdu3mlfebH/XMX/Et38Z7wYYNrdM0I5mMiNJnl&#10;PUNHHuHrkszCeBr6an/ym+ZDT+IxA3UF4hEkMYYS0vqioEH8AlwGKvDLwsYNHkHeNNwgcrpdOPtN&#10;2+5YxxxuBFBZrjeMtVWIUOM7Z2uze8YnJ+AEaW5tbdy50VhaWF9e9jyqUGlklKwV0tGMSdIAggPE&#10;BqgQ7FwO8h74L+SIpVKxUipVq9UKKVjkLAsKFNOAWIK4Hhx6YYtMIV9qmVMCG6GRAYKoEa0SoOSa&#10;H+J/B24gemuwBVSoAyACF/M2KrfIErxK0O3CMRDCRjF1nI1DwMoh83HQ75crZafXwS6Ogg2AvGVH&#10;gU+cLUWjrr2gEMJrQwAMMANHkEPBtqFaD1wXH0EQ9FxHMy3P7e+acUpGs9XfCEKo75QwgicNtbZk&#10;m7zbvax3H4EXNq2cblm+d1vRPFV5UFF+ZFhOEFa94JhqTIbeSt68EQ42Npt1iXqV12/Eu/cahsm9&#10;QHbRY56bRmAar3hh3HJO2pZt5uxepyenBypUJHCzdJTHkV3Hi2VfoVkzyhtg9wCNmBBTYRgBAYGd&#10;dofmUsrOXbuPPvLI8sJCtVZcW+mPTYzTTo/JeFwsbij5oSKBiMKJHakkJQumaXQWYvcZwRAh6ksi&#10;XDGK4rQfxaQRs5D36oK9l3oPW8v1/I2NjT46YvGjx45BrQDfCWdZEU6aUllHybTt3Bc2wnNkLCN5&#10;pHp/CVRq6e7dTrcDx/ArP/nxxOQEvBobWnxkEIERfWXhAqCoMzMzsJwuXbok9JHg5Nzcgmddro3X&#10;VOr9Jba+id2SoMbEGS07aawwaWhPKUnv5WqOGDePWDymXjA0/EgLkxFpFrjPG5ubb731lqHp19+9&#10;+tK3v/Pkicd/93d/b8/++5KjQZAORsRdyFk4Fv63mW4K2YRo6A8UhDEVJwEVJkIhGD1LZRm2IGRp&#10;zUajjhVIHT+p1yGiQEiDhCYc+YhpACag7SPRLJGpEd7pcULgTmZOMeoiIe0RPllcWDh8+AgOhvo9&#10;zy0ptp1w8vH4VlKpm1R2unIivvs1AQOIum/Lfl9SLXnsQ0blccmcFBR1equR4FKSdi2HgAjvWFYL&#10;UuUJvfyQVHlMNsti0oMttvYyXzwrr18Nli+yoCe6uHK6eMOYZ0e2mJclLETCa5HloETvMJmNCJ1g&#10;WR7WLqJQYCNPWXRuhc1KgrISWvSKzscfkHcfV/Y8zYs7pDgBvwUDyCNeDd56vX/q7Wi1k4WHLGeg&#10;Ac7wsWO7kMIh4bsTMUmWoT+YSIDuHX4aH3609Ok/IvvjSBH+AaT6FVMWQjLWhNXFnjlPFABIQwVO&#10;G+RPC+USXUeAVuCF+WlrorBnomvXxg07X62WOhvrV392YXNpqbW1FQsaBAIUI0lAGEkpWbQNke6e&#10;L+i6jpN12yoWCxA/oArZOTOZt3NYoeRyKNhKYsE2qYarsvAcl0lmQBF63vSqIbVVsL0TUSWEnBDM&#10;fgKRA8mky4CDekRGUj8sb1s4ZfFhZYf5ShmyrEqxWGEMEidG0tjwbRAYIB1DIDxpxpromaKiRnEY&#10;QqkUeJ5CLEfcSL5nGrqH8BYIYRwunhNpttV3bEt3HLdUzY+X1x23DlE5jCScuGP6ICem4NKmWdBZ&#10;bORMc+C0qtXvRpKyVZ+wc/m901tMVuvtUytrH5Kj9vL8nXoL9SkqVUUInd64zfbuRQUWx0UZJFOT&#10;4PVt7fVQOa5jReUXymVTYV3HDX0fv9JuBfAIJU2o+SJ4yRnACrB0G/6iEdI6DFDMzAsjuFk6M2GL&#10;QYV34rkPf+nf/7uxseryUue+QyFSorDUQ2Cl0BMiexVJ0RDHqSZqDUkvB2tTNB7G3MJzYkgy4HhB&#10;25WkPTUyUWHvJT++11oYN1K73Ya8l1iv7IkTJwjaBgeLXa2RJLCmipR22+uIkYMY0MfkoyG87tPv&#10;WVtZvX7tXdOyv/iFz62srB596CESEBv5npEYOAJMS0SYXFyDvqiNjh075kJ+rhueizRyOhOVUZ2Y&#10;7LKSDjd/H+MynnHb0mCzbfA0iv3K9KdG+nhZcLp188atW7dN0/rpj1959dSpT3z0o5/+zK/P7JgR&#10;PxaF8b24bf5ebXzGsjYUDUTEDEI8+36n12g0mnUMJOhD3OnAGiUBVowiopRUdT2nqtkhJcwiI9E1&#10;EylfGmlEywtFC7OaRRK5KBeeK67rwnfduXMnQvcHF34XVEqmSf5MpC4qoik6tSZjdimydqtGOfDb&#10;lEWEcuuCNPbBSLGZkmPuhtw+H9bPRd3zMsIF4cAmzzdjlzV+PCo+xouHoeSG1AlHFBFX1t+O598I&#10;Fs+yzrKANwkRIDktrlFlEkFg2KzkAg/GSO6WsFiJzqfE0na/0JxPtI7TZGB4mgugl9hiJLDFZUKR&#10;o3i+VZJnH+fTD7PdT8h6EanVPNZk5szd6J/58eD8+f7FedmLsFTlQ1HVRL06TZGwqTUcyCcszUye&#10;WPS44rTxNQx4ovkL5/iB8R3/4/8Ziy4fWuNKaBKKqL84sV4lSBhh8/CnlRQQiPIaaLcswzmsBJ6C&#10;I2Et0jTJ8wxFkg29qkuLl16/ND/Xx6EpHeBMsJHw9+J0g7AhAtpLrEFyrSWsZqlYGKvVKuXKWK1S&#10;wh5XASFccL4RflHVdJXot4nSnzgZMM8lDi7mTH6EghpeTBK9wv5DKDtAEkM8ykBBS3FU8VANYsqi&#10;lRSV25qhm9jsZ6qMSF9ZQ3lJH449LumGQUKnLJfLD3pdhjmLJ4vcVlVJykgRY7Fet4d9AKhveFwq&#10;FOD43qpvQTRCCJrMAseBhRB4/YHfHLiO70koeioJ/QYNrtd1kRbiOR7SEvt9z7k1Nu7VCke73Xc0&#10;9bIb6TqLSvloXW9wv7S26t661aKi3C6UYHfxVieC21oq4AtCyPa8GJ5IxLw4nHMcDYWOfb+Hjmx0&#10;5Me8DOFIJh9voqIxAi6jjJMf1NstXCWaAXc0X6pplGKQYhd3I/7MJz/1jc/9LYSx5pbTbXvlsiXg&#10;+dg7IV0KlYRX5QT+KMwlZEIZSigJGsdkrxLDkwq8CHseGNVHUC/vy0rJBiDbSZBQi0KZgiwcSbr/&#10;gUM7d80KI+FypVKrVU3LQtjfMKvHWla46Q6ZD6MHNA13V1ZXr165Ag/2y1/60vde/kEBHmWnYyEo&#10;3ZRTu5H/ht4JZqEt8rsVqIFjDz+8a9euOB3+j6p3ZbSYTFgkOf2Hry3G9alI7MgNusfCXWKZ6P1o&#10;TSd+NnlJqNnfunABjnk4i7/ylS9BpPy9f/EvfvnjHyuXyhQbolHvtIwKI3YvS9h/UVI4UJIIIQI2&#10;WK/T7fa6rWZTTEE8WsREZYzwjhmGND5OIYDDzkTNDEisoDRGGJjwGsaRSZwGV5mcvxRRssQxHwLD&#10;uAhjSc1C/4XY4xBFH2qglZVlO5fDoOJ5nOcxZ6HJipRQIMXQHq45UJgSl55Qtl5OOIOtC4o1xVvn&#10;otZ55twMMcPDYy5iplJ4WB57XCk/zI0JtExm1MYNBuzueWnxjeju+cjrUFkTKYQCj4kCkjr+SqPQ&#10;xCy6i6F3jOR5OYFC0Sw+GhF7C0lFZhsWPG23ZmlXjP0wRZ54QNpxRNl5XNtxLKacHX7E953oypv9&#10;s6cGb5x372zRfAyjkZpKxcksuSjRyo2lUdBLMinBJD2l7W/DDoppfAb4EAEPmeHa5P/2f0joIp94&#10;VoplSaqD6uiwUDT9hG9bwglAAIgi4+xW13KWAsVWFPTr6/V3r16/O7e5tAjZQoht1ZCWFhdBBWHu&#10;JE6Iwim2raH+OspwVQiBWavV8pY5NgahpAIhxTZQVcVCNxY0DxHdC0Xelp6KOZ9PI0CR1sBDjxFK&#10;jj6HwjFFxgY4njkOau2znuPSTRESEKEaUt4IJ75KiYHT7yKFwsqrsOZUyYUTgTSINILUwk7QUCPe&#10;jk0DFk7o9vPFMppQwbIeDBzPzRegIgltlFE0OHnqQtDQUU4fB3QakY+8CGeGhbLb7bWgygkjYSSh&#10;EpVKQiqiFBvKLNMKcOED98rUzCkIf3B5U5PXJTawtAk36C9vznnejG2dOHj4cVn+ebMVr6x5M4oJ&#10;76rnxIsL/r49mmAXwYODXFllPG8bAUcQKIoDQCEP9aZmwwHheUjGtIvFMA6pIyP5GBJRlRIeAzL8&#10;qQMGOxGuwXEGoeuR/IPiM3bw8ANLt25ZOW1jvVsoVHD5wN3S4N5xGgEmqKiYcIz08JjQJ0akQIjc&#10;lIAYKoGP0UW4aqW2hu8nL/m+Duy0DbrdLpIkqAR+/LHj6NOtqradq1YrxVLJoIQgxWRuE+5Nx61D&#10;JoDwo223W5ffvgRZzOe/8Pl//N738CBEor4zPT29d++eaqWKE85tzP9hDwq+Dufa3Nzc+toavJRl&#10;27/47LOMPCjz+TzkSXg9ssK3ecdvu6RtM9g0Bo0Ej6yOScCYfMToZcQtmDE2MpqR2NrK3XeuXoVH&#10;sbW59bW/+3q5WPjv//zPHz9xMpfLDR0HJSGPnxwAcZzJDMZxqh6FpnbuAG1kHHfgYIAQo3i4JwV6&#10;d2jEhwhlFHlEPA99G44doXAPqVaJoiQqYcoeDysr0RIXUhmpCCxVKlw0vmLBc6a0FMmShLpRqTqG&#10;75yfn9u1ezcEcqi2g6CoWChZDNGJJ00MqmyomMJPSo9KjZdJ25BJrR9H7R+jrBC8GuxCvayVnuKV&#10;R6TyMUnSJOQJYtSXB01l8VS8eC5avRRHQWZAKl42TovmmPTT2dBOU/S7sskCS9nvYqbCUpS70EhO&#10;1pCauiZSFy7hpYiRDfkqW8rMw9qek3z3k7JZiVBnn5Lofq9/+pXuudODM1eklqPECTpNPE1FSi0n&#10;U2GxrNGcILuo/ZX8LmK3KALinsLAeIppUUZWfUTSNVDfTv0Pn9X3HhTGdFww82llypkdKd0oLjif&#10;iWtOsrYYmSAYIeQDfn1rw2/Wm6tLjY0NOJPdQc9zB77roZQ1JJ8BCY7hQoX4AxFEKxRL6P2E/awi&#10;JH+QIU1OojRczjJLaElUzFkWrBG0PSR7eYE6E0JmYlonEhZYnPAXH9smIZmgQ3QJyNcDR1YeQnax&#10;nArgrETpE3h8odisiFJJNLwllGSAwAWlBnbHAt/QKFpQ0qSiGYwBNxWqGCWSPIkXyjWoNCEjxlGt&#10;qgWRUl9ds7AZl4NfVbRtqFfE9AD1kQMf7iJ6PCjyoO8w5vd6y73eHIv88YkPhmG77zaisIMJO/Xn&#10;SPxYClyfQ5iRJuDsljQ2Ub5Vy0PEm5XlqqKtoj6sXGh4G912FIemj7YrTx881Oy0rs4vsdU1v1pV&#10;KwVlvR4sLMvTU6qO6Dvmeswy1ADetc7hvsRMwSlREJBnBjc1HX6/hktYHUDkxUQA/VngF3Bdx9UG&#10;J4Hvq7JSLORjah1C8u6T/vHRx0++c+FCoTC9ttye3R1jegmVvcZS8oOUmJYm2zhV4yZ0IwoVh6g+&#10;CVWLOB/i7NAcSdL/G7712/4Zbh9Netvwyjt37jxw4CD8BFSWsJoQZJXLiWln0jUaAuv5e0cTIlmD&#10;P29dvKhp+te+9tWXXvpWksJEEaTjsHo44rtMeFnG5BEu+zDZIelc/CDgOP+FZ54plcqQYeTJsrBM&#10;RFwllW5NEMPIEIgz6b1tw4z3MmKGg1vRIdlmwnGv4RYdB3Cev3XxQqPRhBP/7BtnfvDKK8cffeTX&#10;f+OfHbhvv0lakJLoiCSn29BRhtCSJGONPHpfoLx8Ii3Cu6NAixCVpPQYDARiRXxnmAYQsnwMOd8m&#10;KsOTMMETna9UcylMow0FsTj7m4hCwtEg/dck0CElk8bxd+7c+cDTH4IA1uv1yy5aHKFzBHEUmEAi&#10;Jog4gipUjsXzRhw6ov+Jo1J7v1nCBpdSvB9lgyLUamI8iBfOh8tvs9W34tYCDmmTLD47/zNh6yEB&#10;SDwWodgodMO4sBzCH08sIFOysIgrUiYHKaey2/HIMiB4syTlxqXZx9VdJ9jMMUm1/CgUIdO58a5z&#10;8efuhQve2dtSEMWijRonRMVhnypb/IRaDpmkxQluUBHDmFTAgGddz8Q1dKSgkZIWmZyNUajxXvjM&#10;L5Y+8msp9CBRFxLQ8CRRScd64imILZAwxDhkw4PGxlpvaaWzsdpttSAzGPR7EE4Gvb7v9F3HiUJI&#10;wuGID6GERXk3znL5Qq5YgqStUquVi6Wx2tjU1BTsr2ohT3TFnGmI4sdUSaRUcLRZ4l+JRQZS9Ag/&#10;EODcHZutEa11H9nTshd4cVI/4zdBRQ3bZ4CudKiIHNJJgWel64hYC6scu2iwtuC4RHxOGMKhiUr6&#10;8JwgYKBPsGpaBibtqFGP+dNmow6/vpAvwD6xC0VIlvJx3mldbW5e53JkKLsrY49w2RDplq7rOLSk&#10;a+Sa221/T9XuoiEek5bXI9N6rFgIpdjFqMhxROH5ko6VHGZFETskGboTQtwY49JWP6pDeSRLlgrV&#10;UQwbF7auXCrdl8vnZKnQ6T5vF/P3H3izVFYWFxDfVrbl3iBq9ZW8Knn5cOuuZ+2plad36cUxO4oM&#10;BEtKbhS1W01GLB7clj2iF+RzgQLRQsYjIxKFBpKfTVSThrLJQzk5Hg+6AwMbSvL9x0+E//E/wCVv&#10;rXcGPSjUNEVjQtVaEb6lPB1DEuE08UfFeT7hKXCEysnxWEacYTphTq0KR4+gbUSVbSKSHBWrGvU6&#10;5g6yfOTIEcwmNC2Xt8uVarFcIoNOltq684xf/l773Yyzcuv6jV5/MD83/63v/D1c8NGHHnro6JHr&#10;N25eOH++VC7B77p69er4+Pjk5KRt2eJ9Dfd+HK+urs7PzUGeDl85dPjwyZMnYT0bplGtlMcnJ0ol&#10;vCSxukUayoYMeXkUZSmlZLdkgpEM3PkQ05X6AfORgQp7T/RZXVm5cumSAqmAH7z0zW8u3b37yeef&#10;/9jHPgpvAR0mcBxCuXj2M0StIBvsgIxNPRQnpoOdxh2YK5LfKbLhodSnYsWhkQnGF9HSgo8ACxo3&#10;ED71Ix9i02LCmU5NBFpYdNWyIEKs5zSEZCOUrAuWSudmPTH4WL57t43G3nan24MrsmGD4JA+GSWh&#10;DhUlyFQ9Q3KFrS2//ZacP2qOH5fKx5kxgeK8dMTLTkdaoKJk5W0eDESviBiPNHfejqlLFxfEn1gn&#10;q/d4xCFUHrFZoLkDSy4fvw3lI4XaY5SxC4VkCFFDIjq2pLF9BhQlsyfk8YNwbXDTNFWHk8A5/zPn&#10;/Cnv9OVgrS1KMZY2tZQRjutw1acXLH6XzIejlCFNUtjcpUxaOblsJhTwBFJAZknulaV2xlOHJv74&#10;fyWMgEJs/MRCMt31GScMzwMqFQS+H5UGNzbWl1aW1zY3e7iSBt0eCsNjguLgH38wgPUSkbsXGnJB&#10;psulHJzCxWK1NpbL5ydq45PTO6pVNL8jSHAeFbIgm0D0MBpeiNCNHDvR3Y0FND1Em0g6oX2MKEIN&#10;K6CpNi67SFh20cOgrAVLXqSwI57eExp1AfFJCGSIOrY0wAtUn54uHMoR2n9GxdoYBH8liuC/mJxC&#10;Pm6QiyGDE13XMOcKNNtmSOkYQIRsr/8sln4mG3in3Ghudd2rjZ+MEP8tO6EDcdIumuur54LolKY2&#10;cfsEHH41V8yuM26YJSlswl8gziHemQtXG+a6O8fG9sBGtA3Ll0522u/smhwL4q6hWj2fK1znkSGz&#10;iiznG/WG7zn5XI6rH2HS9MyO75eKUK/EKyuBFPBuNzIKsufLW2u+XjhU2TfZbncKObvjokA5xAmr&#10;UtUhVWGS47kymml6K62GqSNVU9MhtiPhUaEBO/JO8YFgoxmeqqxJEGrhzuZLlf0HD3ZbDTXkzUa3&#10;UMqr1GfCbSUnSuCobB+L2gVfLFbgf7Sx8HvkQKFixsdxFRUDqesN38bdYNv1I0e8vHDdkxBOR/zE&#10;7l2zsC00TYVCuFKp5FCaX02jBcZrKdUWJIypnNEveFq7QJi//u51KGa/9ndfG/T7EEU+8+u/Dg/0&#10;8OEHIU/RFOXSlSuQEUPkgLRo5+xOyI9SsXZMQNud9sLiItQ08FrT09O/+vzzqEqhwvWUJnfsqI2h&#10;L2lq+xdnoOa04xCP6AqPmGaJzb6tJOFJSyudcw7FnhKdAZx/wXK9dPEtqK0N03r9tZ//9Oev7to5&#10;89k/+ewjjzwCB24iIYBjX06YVARx+RQMyOIkFCe8aEJlNQH9L6SggAWLi90t/EPNroGIKWlB41PM&#10;wOqXtq0fZtGFPhNOKtnvyqoQzocTlMyuIytQ4pFvSkctwxszd+f22PgkJLnYaiOrY+GrRYfF0BdH&#10;CPWq+/6EKbYia1BQqLIKb0xqLbCFU/zueX/tujA0i1OareASyky08kfcfHiSGsDXTCXxLBCg3ihN&#10;D1I8Nk8rE6FtiA8xSlUbUuGIBCStWCU2e0KfflDaeZzlJmIe0smuSI0199QP6+fPOm+8Gzs+9veG&#10;3anMDUuKRqIIwbcSFQ+xvDSWDNul91bCTGjBJT8LSbCadOESAFhizMUQcms/si934rh98jljz32x&#10;6GXFKV4jwaERNRznTHIGSYdf2Gpsrqyvr65tbDUbfcehVikESTiK8AM+Q58eOKgiXyE6W6VUgpWQ&#10;zyGpPW+RqiN+jMHugz2FdUkub1k2PG4Nuy6ozJQ4xVFBFUUoexPRLF0sKuQUii5REIrnBcECrp8K&#10;ZWzwxiR0L0Ah8BqhF2ebEa5URnwsalfB+kcacog6xoSzUNDeQTWMzgD5jLDw0cHYsnDETIaJumVb&#10;qgohDKlbqsZd+Hdv5fZNprRViAXWtKYvQriH54escBn25BZUbDq9s1a7E/iDfueMZl6QFbQBDAMO&#10;xZbbj2fve7hQGPfj46Zcv3KpLqlSuaZwDYkdQcR07YOcQQSTNZl7kbLV/0S190qtuN+PWjLTel5r&#10;4HaY/KCsGTpnOJtSNM9zVP1E5BbK5X80jWapZF67CedsWDA0KOCaDelA9YjTbsFZKyHfJYQ6ApJK&#10;FNAMwzzKWCkuirAZJcOAAyZXLEaeC8lrsWJDZMYxvucyE7X9TcZ7/X7BtpDBKsk509p38OBrP/rR&#10;2Fi5UW/v3jeJHH9VEPJwvaJ0cSigj4pQ2VEE0ARqYhXKUK5gE0724d4rUB7Jkh8ivVggstg2tOyo&#10;hPBoZ4wl5sGBgGeWyxVaUnoOpxcFjWjhI6BMlnSchGOuyOyoz5BItMry1XeuEoX+7OXLl+HLTz35&#10;JKYTYQTP9NlnnoFw8vNXX4Wvwy6Ym59vtdvTU1MoAmaak1OTsJRXVte2NjcFjPhXPvEJC0sZGXIn&#10;KAsmxscLQiJBuBgJoz3abBmRT4zC5TTVzXgAKSRnpNWWqphRpsQzccyMed/rDE6/+nMc4WnaN1/8&#10;+tXrN5595kPPPvvc7j27qKmLUyyFFMuxsRVgGEgLhZEG0+j5jggvPP9DCicYJAIcnQrWBYLwLRO+&#10;EV5HYIuxEeY6WKakkSOLNFkvS0SI7K9EAhj+UkkQJNMr4Gl1Iv03PuAbFpeWHn7M7/f73X6vBGcN&#10;dfaT2gdrMrRaVFKv4lgrwr2DZBXtIm5+J7r2g7gxRyQetD1Cpf3JY6x/l/Xq2GVNq49EkDGbVgnr&#10;K4l87OW0x5oapimUkicaXKT2maEHhdhXTLCoCKf3stB+UaYf0Y58gs8cV9HED985zkLiuP/aD1sv&#10;f9d74xr3Y5b5gCV0pJTaklZFo5Qr4YWdFL7SEC4swo8sMF08maNkPVCWSrMkc5xEOh+/E2KJ9U8+&#10;Unzuk0ouJ96GcFuhwgupr0LsSNVIH0Ogs+JIKIgvLS0ur642Oh0qSxzsVZJAEFa5roCYY3ELq8Ew&#10;dInpRcuE5WqZxni1lLOsKjpEFCqVaqFYKpQquVyuVCyZpm1gqxPF5ZQEHSAKlAgfOeWqAdLvmDPo&#10;w9Wit4iMzJiYZJhh6cKCIQgZT6F3koHwXRSpJPdbBHphURBg883QDVjSAgAGBVGAVC0VUwSOBuHI&#10;e4c/OpyFsmLnNC+IEPfpeUQoDhTI4G0UG+62myKVdTtvM+V12Yy4whwfyhgcIySmASi02S6USzIO&#10;2D1Taa4vfU9SNsqmHHgMNTQjWtKsZuVmoZ6T5VKgqt12uHK3nx+3duyzlCKkSyet4gEHjnLG4ZxE&#10;IRVzZnFzv2EsOlGA/QXWhtunqgdgu+qagfwY9DyzoQJSKx8MBgdt7WIQ/eDAvvjmHfglcFWxVTkw&#10;tuNAoViF8sof9Dq9LtzsvK6XIHhACchYf+CUqzWovUzNwBvnDOBuwtPptupwJvZcN5/L+4MupBwO&#10;CR52BggBhpu/vursPnzk5e98e3JyrLHVjeIA5fsRICCYYkocIJ44DgW+JUFMksQQHqkapA8RrIRY&#10;8ULFiWiwL6HgZCTEht4f9yUN9YtZJncv2gWEdsd6wSBkOqUE6nCCklZBbJSGn1LnxfcMHHdxYQGS&#10;o+9+//twHVBiP/HEE8jXUVDrBf76+qlTumHs3bPn2rVrCiFtbty8KVj0G1tbUDWurq15JBxy4uTJ&#10;2ZmdsCKhNKlUq1DWwE5IIAOjo49RN+WRdyunc6BtvM/RxFJILgt2S+blIVyHYz5/5/Z1uEJNr6+v&#10;v/TSN+GSfu35548eexgSO9/ztZh3Wm3yjIqktL+UIr22neZirkGTlTjrX4lpiuhrJTMW/GvgUp4Z&#10;p+IxmqqGkJOJc4KIkAKFlWK7xQVHqbMTvWWuRLFoiCUXNkpYGV0H/P3NkKXFxUUMfUE46PbgsrBt&#10;kogoJvA5JfFHpGMOVtmdn7MbP/XXL7HQEwbAOBWcOWrsPq7sfzoyK/Gpvw6ufkf8OkVOG5QjzyEp&#10;PUTXCNVzM9DB0OdHCJoJq5hk9oJjDDyhqfML28CQp48pux6LZ5+U8xO4kkWDtLXlnHt1cOG0e+pq&#10;2Oghq0ZOOlQJUyXTSpGJG5lelRjSyAn5JNFa4Cl2S86+mg5INDYMTTKxKRlN8kU1jb0nTTEe228/&#10;/njuieeM3QcYctbx0CZvgEikQSxVw4whbZRVMeuCf2q325ub62sbG1v1Rt91saKlrumAhnBiKkfg&#10;XVyJWNaXSwb5FxSolTVRq5TyuXIR00RyxNKh7rfQIwslVHTDRHacgoQOsVDpQUCJxVC5UVECX3BL&#10;cMYH14i9XKFhQ3x4hPJFoWAxYZ5FKlEouQ9XAkdSzF3fJalm7IipmkLuf9RmwdkY2hiivnUsaYra&#10;7fWwSglQ0FpGOd4o6ntuf+tOq37b6dU1XS5Vi4ZR7siaVdiTL+/SrJzTa+vG2UCNkc0Hz8AM0S9E&#10;yNaJ+abUikJvMOi5/fNrS69vbQ0mZq14ncsqkkUYRki+a99Hsa6Cw1euBO5UvniTBfHy5Q2nVe7d&#10;Vzp27Cm0kcEGFearke8366fD8K4f3pkZjw1t58DXPTeW9UnUjFKwowQxUEfN7bDX3iqVaq73dK70&#10;AGdnZ6ZOLW511tbbew59JPL8QbOuwtvud1FjXzf6fXz/NO3AJKi9uRF4bgvtPxXdtCSo2mhZIDQb&#10;LhtOCsZCTLHheMU+CYpzxP741HSlNpYvlSDr7TRhrfRKVcTJkSwp7B8WkdtQlICJyAhWljJIknCZ&#10;CjQZpcBUiCuQEQRiuBCRHzG/R3B1uAu2xRt5xIOW/KgRTGCQvoIQEB2ZnNA8fMT8kI/KTjDpnSuX&#10;oXr96U9//M4778DLPvOhD0HRAwtV4GKbrdap06d/5eMf+43f+q1vv/QSfN5stgTXD47Tfq8HvzdA&#10;n+S4XKk89+yzsDI0XYN8eWZmZmJyIpez00NJdK4yLQ5pu04L52x7/0tKx0eJwuAIdyFLi8VYWGbd&#10;bufihYvwX3hGP3nllVdff/3A/v2/+Oyze/ffB7tubWW13W7B/oNtKRJ2MWlAoM4QQZyEE/F5yjqM&#10;xc6MieolIgnNVnA+IkJLQFUIigi4YrgiUGGBqBMCailkU3j8jFoNokoRchqxQAelKYI0FNpkI05l&#10;jN+r/z/8a6/bXVhcsIhx7JABKNp9CrlHSUxWYllIP5BKo+I2veVzgisnWzXtiT+Kdp+EFSkTvkhe&#10;vcQGWwGlHjF6jSALknCaw44WS9keopW7jWSV+IslFy3QwRHBnMQDlXM1NnOc7zrJpx+WFI04d3id&#10;0a1Lm2d+6p67EFxeSaSxUMUEynhJiZPJR0TkQ6FdL1icCek9zUMSQ8ht1KXhlEUVdUmaTkXkWiME&#10;xATiXijTKyXT/sAR+7Enik9/FM54RiwTHqIErFAkY8Igk9Zs4sEVU6EXBVvr66vra5ubW33H7buo&#10;DdKn7paDyA4MKuj8RLbfMqJSddVSkQZQLuuGXi2XcoYxXqvUKkXbMvO2bVOaSI6LFpEU0e9KIVqK&#10;QDoIKx5YgGJaFGIhggUKsRQDhJKLMhhOLlwD+ODQfUBW+mj8oxJ/CM/yMBAKI2qEWwNOYcze0HMF&#10;RU3gbUUKjti5aVjwGzUqVcX0HFWSJUTVWgLdBqdofe7N+bmfQlkGr5Mr6u0eEz7UHNJtni9X907t&#10;fhAii4bRi3lhUjlCRkWcHY5OOlGwvvSyxK9vrjY31rzxWQuupNUMrQJyLINQMspP5ypH6OiLuWk5&#10;zrF88ZxudD0vri91Aidk7ucefOyP4eHCU4dQ1777Lce7BPus70qxH5XH1h2fB/EHcibaEjvdTohl&#10;lavr6P8iS8rC/AIsC8vOyfJj41MPbLb+Pz0XTezYrcDDi2JPchXy+25ubZbKVZXkRgidgzB/EqTx&#10;dfwqQ9dG2uzoOYMhHpWkNY4YdwQMQ7gOfKgB4f0O+t3DR47eunY1XzDr650dOytUBsSi1cXT4Tu2&#10;s4ntQMKqPPOAQ/lYlUUqFzRWVH6jwzPD6t2jhSjcIUfkvRmZ0aIqqdjDAdSkQl6b5jZCpoPHcUoH&#10;iYdH0KhTL/1wp9VdWlyEB/69778M593k1NQHnnoKEgchEGSY5osv/l25VPq93//Dzfrmgw8+CAXc&#10;3/zt305OT+/csePiW2/BQjQtdDqA3/5Lzz1nWraC5W9+cnoKXqpYKKHwFRtKQyZS9qPCF5nuWMyT&#10;k5ONABJGaIipZXpqEZlkmfL1q9du3roJ225zfeMbL73U6XafPHnywIGDkPy/ceaU63mVcmVqxw6E&#10;XQzQ0R1+BraxnNhkDTGwmTCX+C/5ZvGktUXEROIUQ/KDZEPYhB5GFdQeFkUJDdDQNSUemYSIeCPC&#10;ilCZFB0tIT+OuS2KNW7rbokZaKY5OfrU31uvZJ/Pzc3dt/8+SHF6PTQYtkxDHLcBYnBUJrRNEw6f&#10;FO37JfnNF3DUibKp3Wj3CY4ueUH8s7+K7l7goUMiYHwIot0W4DJHTUnoWQlDEzqZZZH/8MTmMfl2&#10;yMtipslj97GZh9muE1Htfo1CHMZV1+lffL1/9nX3zUvRcgcChsITS53sbctDphXBBgjfpQhnrBFk&#10;MNEvpDBODINRjo+PrDKqYDJZtxGjFupM02Iy9o5ZTz5qHX9af/hJDcprassSiouGQMnbS8da9KRi&#10;nForkM00NtdXV1cxlvQFfgORHkhO8j0IJz6hP0QZjLZXyGOH2kNDbW/YUblcrTZWKRVqEFRsDCKo&#10;Lm4amqrB/4cNrWMqLDhHitBLEABFnFDwmNCGUhi6oYgikfgKxhL4PxyfIIZIhguAjDMMxWVQsYIw&#10;ZYGYgYxZk1QtRkVgyKoDmdzGYOkKeXiZaPdxgHU5tfXwJeDVEDBGmRkyZuDHet2W22v2+heCOIgV&#10;1LN2A0SHGCreeicInM7m8urmW5ff3DWb238UCjKp73C4QjjKEGKKGlMSSWGGknKhX/fra97YjGnm&#10;lF4jUDUZWX4eyxWeqNSe6jW3irliu7UVGfagu7myhLUYlF9d14WHFr17w3X/r8kdB8cnnm53Gr3W&#10;2ziM9yFA8ru2sv+BrpaDTKnk6wM46eH3mrKczxdDH+JLB87sSqHoOX3fdeCOXD79D27QLOy3W/Vv&#10;KOO/HSEhJlYR8SwV8nnfHSBoWmHdTg8Ztqre7fWLeSvmMjx4JpQnmBwiuw2RIIZlw09il4PJkHPA&#10;Q6avq3axcuiRRy+++WapXFxdbh18cAaFKBOVVXG4c9wcNJQc0ZDC4x0SZWRHUqATXwgDBc8rfI6y&#10;JBT5hhIooxiwbZk8JOAGSkvhbuj3+7XxcTbCNhtphEvsfZsmiRakdPHiBTOX+8bXv7YwPw+/9Nlf&#10;eIZ6rIpN8PYrV6688cabf/bZzwqn6/HxiXNnz8KW+It//a8hAp088fgXXvjirtnd73SuTExOHnvo&#10;IQzDul6lxle5XIFtI3ABI7Azvk1nReLbLyk5BoRVIntflmUmMMiUxsbGhYsXELWoqP/1H/7+56+9&#10;Wi6Wjh45Ajfn5s0bsCV2wsfsLkPTPMfpUwtLeMtDHCCAVNYw34azGoHzYusT5yKuR1OVhK4YCoSY&#10;QHMhMDMrWpDLSpl7wtxUicwohvQJZEuSRifzWUyldEOO0t5XOj9IZr8x5/comg0bo/TF+bk5vE7I&#10;jntd13EgxSVWEOKsBKlbqNtRHI1lqxBNHpGWL1J7KOALb2j7n4EzJWwsyGMH2J7HJS3n//SvpFT/&#10;Ssg7shH/gcRVLvXnVMSBm063qAKglN/Ms5nH5F2PK7MnuZ6DTFoMkoNGfXDmh71zbzpvXJcGvsBX&#10;kfPJEMuXmh/cA19PYoxQzhG1kJIgCxLbLox0o9Dk5KdSnaFh70yC/EK3DeupQ/ZjJ/XHnrVmdsZk&#10;H5Bk6UQcFThEGpxLPOESMdRqZqzdaq6vLEMd3KjXcVYywEpk4GEUoTEaetHi2N0PFY2YfxpU8DV4&#10;wUq5PDY+UbCtqanJUjFfIU6JZZk529SVhCAvWCU06ifLNIQsSom0qGApEnbfDYX/ewKpQME3qiHE&#10;vNEPImIqIf4IThwEbqHbua8hK5P0DQiqR7zRiCpmynUgGhH00TSNGOfDCByEM0oYpmKzTtc9FyEh&#10;2POKUZNddRqtrjPQDSNXtPVN17S1gUeU3SDuBdhWc9CpkBuWlh9XJ6YndIVdOb+Go35F0nTFNBXT&#10;UnK2zE28tQFcSzfaWo1LVd3IqS4x6wN0jpgdn3iyWN6lRtzI2Sj9m7Pvzp1bvvOP7Y1+s+XtOXyU&#10;8bqBlsHwngeLi5fa3evl4tTa8mBr3XHhbvmhZWqxV9z3CPy2vmGEat4mOq7cqG8qfFPSxgvFCkQI&#10;3Ent+puvfDUKVyBqjE3ukcvrg94lu/goixjqx+RsYoWqXhAakCkUCyGOrRQ49bpuoGB+JBMWX0JL&#10;d+EsE8eoC+eTXL/n24YJCYis64Nep5QrHDp+Mv5P/xFi6tZat9VwVFWPFbR6JAVesXqF17po0GPG&#10;Q9P6ZDQCWxslDDSmRbJuKIGvBCEXo9XRHjHfxqUfPUoQhpHL5+XNTfgV9UZj1+7dWF7GiZQYI2HR&#10;ZMY7IoAlnEsyPfmVlZVmo9HudH/045/AN+/bv/+RRx6FRYqubjoKor34jW8cPHjwk5/61OL8PPyg&#10;F/o/+slPnv/Ex/fu3Tc/d+f+Qw98+lOfajQaV65cfvDwYSFwli/kpiYn0MreMll6LgxrlGwMT3Zt&#10;qYgTwfgzWfsR0S86yJJjRCjDimZGt9N/58qljc3NnJW7ffPWS996aW19fffuXRD2kOfe70OldGj/&#10;A8hJdJxOuy1GPlCDQgKIqH9C+AlcMhvKhEliNEJtaB4JDGaMGuOCkhJR2RGmSK7R2Xs6aY8FioxM&#10;U9JmvSzrBGEXW50LuFc6yUmcz9NgI8rNOK1c7h2ujMSVe+qV9bW1zc0NiOitdhtOtlJcRuZ2xDIH&#10;eSrXIbTEJF0cstnH5JWLAvqqrZyP9j2Dc95P/wfh+MH9viz/ewRukimvlE5QRugoWO4nNQFdFE7s&#10;hZ8jFILlWX3PCX/HCXnqCFm+RiLd8e/c7J55xT9/wbu0JLisXFA6krl6wheRU0dToYfP0nKEc6Fp&#10;OWQEx9sxznwEXR5LmfwIzc/hsVLhJfpXykw5/8RD9okPWsc/pJo2DRTSKRdN3bDVREo1VFFFNDhB&#10;0SlYAO1mHXtcy8udVrvf7TmoAOLSAJ5AGlgLUACnk0ozrUKpiIdt3i7kUZFvrFYZHx8r5XOT4+PY&#10;2zIJUKXDKcvgEJdSJAu+cUSUJAlZRGM3FB7F8Ts5X2F9IsTnUZZbYEMIAU/2wLoGJROUQ9iNj2Ip&#10;lfcmULCYFzIhkSdWkpLsPhaQiT1kuEjRDkIVryESfDeNunxC3B1RKiZUFVAaRhoEwrXVZXT8KBYl&#10;PbJzZg5uwwAl8DzYSmE88JjrSJpBCA70qW1Wa6W9D+4O/d2mtQPu4PxbP1ltL04fqBUmLB0Sc7VY&#10;X29btkxWVXm3IxdLe8Z2HDWsaj5XQItsp+/0vDuXfrgyfxaSId0ulSo7I/XW0x//l4HHvMFKb+tS&#10;q/72IPS7LS/wluSSsXVpc9CPIK0plCNtWa4dyMlFN6fpcFgUS2XX7cXu/NraSzhH0T9l5KyF61de&#10;/vrfum4LCouTv/xPj5z49eby58PgFR7VFPMAPCJMkKCCC0PNUB3fR9kb1URZSUOxTBPuetm2un0H&#10;nmLko6aSaueLhs7R1mIABWCM3cMQsgnbNAYKynEahdKBBw43N9Y1nUFcgTIIu50qx7gi4MMZpS5G&#10;K/sMnKhBYRerkkGcFYZln492XtgQC2W2XeviXs0vls1YyAq6VCoKJvzq2trD8HSFTjq5E6em7ixl&#10;8G5L+9Oal1+5dMmycy+88EJjawu++uEP/1JEcm3wRuHjS1/64p3bt//Nv/lLCDyDfj+Xy3/5K1/O&#10;WfYf/MEfNptNeH04sp96+ukvvvACvNrhww/AzkElXPioVvNkvcOyHHMbV3GkbOGZMjET6k6pSP/Q&#10;cD7riosRLRzl7169Njc3Z5gmZE9ffPGF02+8YVuQ9E3BlUNEGavV7tu/v1Aswkbf3Nzskw8jPGWD&#10;7EwiqiSw2E9LOJnk7uORY10wVFDJW4xGItxIg8FA0FCiMLnTSVxBzBsTdHnBYRT/TO2yjEAvuIco&#10;eYSFDg3kRfsok8QfooRHK5h7zMXep24bNsTm5+cnJqchJ4WHhZkmiYwNl5HQeFIIeQVrdNcT0Zn/&#10;TCrVLFy6gHUzKT6xq98M5s/Gm9dkKVEPQ0sSgnAL2/uYpAbhnzQZBZxk8kGkUQlTJw5Lu0+wfU/L&#10;xRmsCdA1iEmdZu/MK93zb/bPvxtv9tTU1TIWvTVCEsRUYydCjXw47RNFUpyKoihJPXOvqHAm8MNH&#10;1FAEiT2Z5dOvgE+MIzP2icfME8+ah45SGkPiZDhbSSaflHZLwgRBJB94pbCuWk0IJGvLy7BTsBzp&#10;9SCcIAqYoFxoQEDgQIgDuL11A04Sy7RzpWKhXM6jSgoWJWO16tjYOLLfhQoXus1SG4VM7KE4yR6r&#10;UIzEIgKlGXFZBcQIEcBf10M79gCbXRgMPM+F4OFTvBGky7SkZoRyDBIdClmFrwvIDKGJseVFRTAk&#10;oIofeLKQ9lHQVQvuIGSWJP2QIDBVcqImSByS5AT5iXg/keP5KlPcAD5zm81+WC7tqPJ5TZe7rcDv&#10;+DFqUkLtK5uIfpaKJX3n7sruXXs2N4ox3wt1Qz9XPvzsZ955/YdLNy8frR3t+U2vv8JVOdIlbhSt&#10;wuP9xs+K03uNfK4/aPaDLU23ve7GlTMv9lotKKQqtfyOB36Zh97Kq++uLF2sjN+v6LY18dji7YsQ&#10;emC7u3nNKupuZPR6Plyzt8VlPVxfCyJ+cX1+vbbz6MrKT5zWFdftaJoUsTv2WPOtn7166kffcx23&#10;PLn3iQ9/ZNfBQ8vr84rxwcD9etR6MZc7IrGDzT6ecZBHoNkc3DXHFRBL07ZRFT8Kex2soD0UmDHF&#10;tK+vahGZcA28Fk5fVMWJuMZjHbvVOLy4/9EHX/3BSqFYXt9qj82OKZAgeJIID0Q9E5QjNMULEWQs&#10;0UQw0kKmhoHGUaBAOP2FMqrZwD/EOi2DMD1bUqKVaISze3zrFVadqtW2xmGRLawt9aOe7LLl+l01&#10;L/f9NhoupHzge87zbDfeXVpa66yvLC1funm1PF3bs3v35K7JfjwwDcOX/bffvXjqwptPPfPU/iP7&#10;F5fn4VZsrG5evPb2P/vNT290N9a21mA1apJW39i6eufdHftmDzx0EAoC2CGB7HeD9mpDItpzpgnJ&#10;sjdyb4P+/Ttz7y8vttVo3Lx+I6T59sVTP3791Jl2u1OsFS3LYjrT8sa+fXuhSHJDb2tlrt1uQ6pl&#10;QTSxTCyzfF+JoFiPIGJKqJgaCs+ipB81rAkYKrLRyS60VSAHFLp7/WCAAxKsVwKBqxOGKISNSdX4&#10;IVcwUGIIfhcPcd4sw9GEXRUoQFRRjNLYJuLZyGQkfkj83mYlv8fskm/7+pCDAg90c/mY5LQG9aUN&#10;nVm8UCgmelaygrigdEAtJyItLC7tkrvL+JNOW73186iyB3Fib30D+fbkgBUnJpzDflQy9lfkpPqE&#10;95KrSrX72fihaPKojCk/prhS/a6/tuxdPu1ffSe4sRgRWQZjwlRShIj4obBtMhJJtiQNpUvlkbAa&#10;J3/l6SfCrS6juCc3RB51DhJFiaYpB3cbDzxkH3tSHp90OXdh2zVXpKSnmBgu87QtkCnoQL3R7XZb&#10;9a365mav0x30HW8w8B0PQkjgedjsguJVqPcSsAM51bpezNuaaRQrFVXXx8drpUqlVEF5x7ww5NVU&#10;XUNAervf6zp4KJcL1bHKhACPCHRWnBQiIcGCI5em+h5ZUBP+AnuEPim/wTaPyekPEomEQa3QoCXF&#10;oAeIVQwJXaaEjgOpqOt7yIgk3T3PD5DagorzpGzJGPVyQwOF/hjHwgc7brBOUZiEczQfcQPYD4am&#10;C+cFDWFBUMz8/+x9B4BV5ZX/u/3V6ZUylKEqZGiDUm1RjAqa2KLGGNdVk5ioazRmbTFFN26yWc0m&#10;G0uyZtM06MaIJZagIEpVECmDCAxlgJlh+qu3/3/n++67PGaGYUCS4D/zMTO8ufPevV853/md9p3j&#10;CifdMzcw0AbaQBtoA+3v3a6ffP7NF33DS6zgUiZgjigsn4ppeweoWAkRFg/CTpZAmTZ40QQvroSB&#10;MkMBJgbwEEd+Pt72/HFQpRRVYwWA6dyJyGt4k2tSYkeLqBItrwNE1lEvnoGUeEPPaEGyXHE5zGHn&#10;VyBeAO0Ao0BWSq04sJADbaANtIF2QjTXTZHaYfGTiRYdXKTDFQZLN0nHG1gudQAN8AZagUhF2y2W&#10;zE0AQ/cScrOzilmvUIAlrrdEnvRTFKE/GbrO4xKhj8gs6BTqtqzIDoseo/guVkadRxV7+qxIPmUK&#10;OrIpHyVlZGFeGDwnnc7wnB1pXefH7wdAZaANtIE20E6IZlh2kry5opExeHIt7ojTdV1RFFaGR0yl&#10;KPA1HI6wM1AZHgoPBUIQZa9uNktmAaZP4CGT+oL32KZBp6wdO5VKUvhRQOJnwagsmE6oQAVJHUcL&#10;hXSW04GfG2VByZZj0BFORVbRK4UMdiYrQBfgnkLyqbA82ZTUShYO7Nk7ACoDbaANtIF2QjSqJmXq&#10;ru4CMKBM2CyEFyqCrAYpE5WsUCJ6xwFUJNNpL/c5i+ulAifsiKnEku7IFGDCkoaxE3PABi0UZiHv&#10;tndOUxAVygllBRwHuguFIVDonqLTYQxH0FjYhG37gYZULoQOURCOyHTMhUpoasEghTIHXJZbwlny&#10;yitLlyxN6+YAqAy0gTbQBtoJ0dhJdsdPBcQPObJsoyZepFNJiTLeB2yTSjGqLGUkHSphUcKKqhmG&#10;ziulsOOZoqrKzKUPxULOpFOU6pFOxpElzGLJIilElYWKCKzuFsCJoigNShPB3TcsFaYbCoUs0+CB&#10;jiyDNIVESnQu0kh2tq9evvzDD7cCgMaMH3fPdx4YN37sAKgMtIE20AbaCYMrNtVNZPU/oEXodGCW&#10;hZtbdKhI5qm6HNfmp50s7kWnY0ciUEhRVDpVQ7V6TUGSDEpBbKmKSlFhoqgGg3REgleohG7CzuVa&#10;VMqTsjrxbDHcwy+QSc1VtaDLwh3ZwV5LUlQgik5Pkfbv2bVq+fLW1rZwODJ9xqyrr7s+LxLmFQKd&#10;fvpUihR1wbjTz/rUWVPGnYpfX3j7mSV1y17Zvb7vT42M5l8++cJTxs0cXTV+7ZaViz9Y/KsNr/19&#10;F2x2xajHbvolf33yvacd91tt+t5S/uLGn133duO2E4dSe/b2BOnqCTtjn7iZHGj/H9CqBRihTMU2&#10;z5Upi4FEMgmODyUBwAEIkSXRtr2iOFAoeG5gfgpYVSilCqXKsiklum7oshokUFHVgC1IopROJkWq&#10;uUZGMQPIwcLACDmYcsQTRxEwsPRriqIASdKptEoBxBROn0ok31u1vH77DqgpQ6tGXH7l1cNHDKdE&#10;/06AZVW23WyA95FBBYjyyGXf43DC2/zZl+Ir9pu7ntn6zuE+VVNY+ZNrHykpLOe/4uP4AizdsvDe&#10;NtMYINCBNtAG2kDr1nhezgALDRZFAcqJLCvsDLLgHa1lcVnZND+uYdPhEvLD23YqlQqGI7yMQoAn&#10;LRQDwWiU12vgNS5UTQ04QiaTVpjikkomNQk4QzkPKQcHxYCRMx+qC0+AilsbmdRbbyymI42iOHHy&#10;1PmfuzSkyJQjxKLzMdna2/7pU6dfoAIdJRdR/Hb/1Q++99CCHYnOXj+Viyh+w31wt576ChAopkX2&#10;JQ4c7m4fs+H+cTP1V7r5J7SrP1z4AH+BaR/YzP+wbWQ0P6aE17fvP9F2ARgCXhwXheATtP1tXlSR&#10;J7sT5XQ6xXP6MaWCiiRZpkU5V1KpSCQCrcVkWXZsFgosk3mKSm45FAcmUeoQKBHsGArlv1FUOj+e&#10;TkOZwPuBFpReheWR5PlPeX5W07I08tuTU0ZW5JbG5lUrVlx97T/FQhqrhUoFIQFAgWw6O68w66Ht&#10;yKAC9YK/+Gh33Y9e+NGo0pF3XHY3vzJ3xCk7erNoza4Y5SPKlT/+/J5E6/cuuP30KfPwa+2oaQAV&#10;34awZO2rDS0NXzjnOv7mRxc9/F9rngMRXDH9YihDuLJ2y8rfLft9N1Pblyaec9GpnxtdNZ7b4p5a&#10;/X83nH4t/9PjS57EDul5f/DQb4yaxvvgK7O4eDiL3BEf0fP9/rSg4el49E3PPchn44Kac/3hLFqz&#10;KFfD67WrmFVf157/0IIbZl19uI/3p6s/++xdPQfu93bbz647f/yZX15wK//4t179abcR4aFX/+5O&#10;v7d9jKXbG1ram15Z8+If1j3f637uY8ZyDae4yYpNb724/pX+8Bf+9BknzwX5gVxXbVne8+n9ufml&#10;Y2YtqF3gG3v9N/Q6k7kf/M1VD/FPcUrmF/91zhc5hfsD7KPz/aGTp1YsvPGs63t2r59r5JPW/b+5&#10;C6Kh36tzq2qumnMlvy1fu2UfLb9ixmX8zXjPMYyuVytxHyZEsIvvXPJtTsy8G0++/otumzR3dTDA&#10;xxY/4Xeyj+3POVXuGEEhf1r5x20HduSO8XA0gG11DKvW7Q187fqmZElWxIBrsmTYzH1C2bIDLLVP&#10;gCXnsF1HC4YoWYttUsoBVoqDp6zLpDNUaNK25GAwmU5RYnxFYbnLZIeluBckhUcB8HMtTMWheGXg&#10;E3QUi5d4IK8MJUyQBGXxq69efMWVmipldN3NSfjGUrN5hfX8i359hiODis9QeIuqEf91Uk/2+pF4&#10;zvUxpSOxzLRavW2n3C2KBtYWzyRzeQ23m1XkcP9uGxurxZkI/xVr1sf9+9mO6hF9N3/L5Q5nwZaV&#10;Pc2Ah+vqj694yN9j/OORY52Nw7WX6t7goIKP//sbj/OO+cIE9kk/x4Id+x/X/8R/A7qB959be8Fn&#10;/+sL/bd5djOc4gU3t97fp7mVcwGwSP9XTBq+8PSfvviI/8H+3PzrtZ/ls5Fr7O2nGX3xB4s5Gzpr&#10;0jyf7aIP/MWSTUs/Pp0MLqnyObLfPfBiLuj0/z7c2OC/7jZqf+0O2huee/CYR9f/1s3CgdfgBpUF&#10;Ff+27Ne99hP9eaB8RD+3fzc5BuRxR9XdwK3cMfa6HHySj2HVuu0I9AdffdCSw2orAABCkUgqnWJl&#10;IVyqauE4lKnetk3HK3BGPhXboYBiVphAoGJZRjgUomxSrIBjMBg2WWFEvKaqdAqlO05n0vjdNEzd&#10;tPC2RGdnJBbtaG1as3LVpo2bTMsOOPall18+duKnVBVakV6/c1fDnj2DK8uzCYQOFtTkJRtcr1Ca&#10;GHAP5u4T+7/emCCs6L9e4q0KYPlwmxz0jb/6hAsBBxu+n0/JXXW/XXv2P/tk0ZP59rSz9dpA9L99&#10;7Ze59h8IKb1K0MfwCNwqV2jFg/A4zJhPc5gQyCk+8d146uf7OSE+ohzzbBxx4JDl/fWaXkmPK1JU&#10;3+a5uH4NX/0jjuXL877CX0Cyw1P4PdGfBeNO7+eMQY3o1XDKCQl96IM4c1lk7mx87YJbcFuuoxzx&#10;5niPz7Mgj2Mg/DWEzf7M5KItS/xVA4BxGPOfyGey1873n0560gMaNPujvU83aTqXUx+Olo5tdEfV&#10;cDdwefTcJ0g0DAo9PFw/+7n98dleeUvPj4NZ5UJFHyR3VDuiGy312mQ6uk4l9kzTpBpJqkoRv2R0&#10;IsMU8EZVNVGgMo88SwodYxSo7Dt0knA4yBJCssKagmgaussSmlLCLrKqmZ2dnalkKp5ImLYluNb6&#10;VSue+t8nH7z3vmeefrawuPzbD/zgiV/96q7vfv/5519IpVIUVyZKRcVFGz9Yb/NyzcLBeho8N5pX&#10;qIFnQD9Y7vNoTtRX5Jf7K4qF/9HLD/fxZmC1b/LiAH4Vs571hGhug8oVItZmod6/iIUH+QKrLjr1&#10;c/57vv38g+CG4ALfufCuXr0+/nK+uP4V7rCZ3dXk08HhDF/H8Ahu/MWXP4RlHy3Hr3+6/lHfzsAB&#10;uGbJk5yvoRs9LTN+V7td5NrDMc8GHn3EgftC6ORhNa/sXn/WiFr/6Vzm8rdHH2Px+d2WfVvxlLfq&#10;Vw1aXNpNc+17xiC18E0OArv793fhSu6Irppz5Su/6z3mEH863FTghpdPvhCi7vnjzzzizQdFS/17&#10;vrVt5Z5EK1ak/zOJucKMcal27qhT1695Dj991Dycutafue25ZQD83zzzBv4sqKeBV396tPfhtuX9&#10;8ebzJpzt72tfsQNvBR7n8txjG91RtbWHivkQYXkH5oyeifXCT7+fPVew7+0PGug5RuwpiGjdcOWq&#10;067uSUu+CfqoVi13RwCSc2mp10b+9IDoUlV5B6oFNAoqNCBKvOxCiA4bUplRcG9NUzVeAs529HQq&#10;HI54CadZnQbD0IE3usWqlFJKY4FHi+HGK5Ys2bK5Lq0bY8aOv/yqL06YOJElRGYhYKY5bHDlgos/&#10;u3LJkk9fcAE++qmp01YsXZJIJPNikUBOuvRDao961X0OjkI8ZoHi97c93Yf+AbK46bkHMd0+gGN+&#10;obb3FDb5zszdn48tfoJTVe7FmBbB0vqLxBebS9l9wxs4Moivn266Y3vE4SQjfquPdtft72rCr/jC&#10;KDbWv+97pPrTVRDicZyNwzUAQK41Y+qIyfzX9+rX9X8svhQPqFh620Lsw8q8coyo/37g6WM87oBt&#10;z+UPjAij82VAcNJeV81nK7lTgdc3/uw6fAGx+nlzXMcY+RVQ+COXfW9U6UiwpP57jPmM+Y87a5Kn&#10;Sq7btf540QmnBFCFz6SwH4/hPtxbidU5ZdxMf2Z88wNePPn6Lz7m6I62oUs+OKFvfgd4D3P72XMF&#10;+97+/mdxT3+MmMluYzzctsJ9gEZHu2q5O6JftEQhWDqvT8FStLjcyhSQJIr9dQNBTVUVJRKN2abN&#10;K6tIKqVDdllSFp4mH6oDPkqZ+FNpi9KISY0Ne57/w1OPPfLw/zz6eDSv6Fv33f+zx/775lu/PuHk&#10;k6jmMKuCzUvIAB9OmX7Kjp07FUURXKFm8qS29o7GfXsDvAq6V7jC5eUy/RoNguv4tVmPTlPBAnST&#10;jyDIPPPjvszcWDwS7lYsfODKB7k40IewecSWK0Xmct6+edZRCVDH9oheG/hpLpr28oaCihOkq74F&#10;jMv1UINI8s2xafRzLI+tfDqRiXN11ndXQEP99rPf6WevfGzARu11dCcVV/Xck4ebCrzO/bWfN7/t&#10;qTu/cfZNuUr2tTmy7REb3vY1ZqbHB33WQ37vw5zrOgY6OV73SRjJbia13JnhJsqPObqjbav31/Xa&#10;Af6gXvvZt7zo7yn/s90G1e3Xw9ES7gPAOL1w3lHNdu6O6BctCYIEhOCnCG1bVXhiRwMMX4XiYll6&#10;ilJzWexAuyQpnImz6j0pV5TSqTQ7hUIn6m3XkQRn2V9efWvZ8mAoct78BTfeclskFKS8xFBuMrbo&#10;FULzip3yTF9As1AoyAqXkq6DTkSj0d0Ne0ePHs0LGmULVWQL3bACaBIvtZdVX45aU+kpH/Xqltj0&#10;vaX8ixs6fHGgbyNS3y3XLsSt5D1ff8z2N3jECdvVxR8s5i9uP+9WLgH4tq/+08Z/rXluznfPhobq&#10;W5Cx6/xotCM2X0vwN223EW1u3d3zU7kXc98MAYiLkJxK+3lzsBIo2Vf++POPLnqYf4Q7ZnpVknpt&#10;r6x50ZvJ+bd3u3JiNn9mIEr3ClR/s9H5dtdu/eE97LWf/ST4w42x26+H21ZY/WOI+uE7Yv5DC364&#10;8IH+0BJlWDFNh5UZpWPtgUBGzwAnuBtcoPpPlINLDWqCKKYzKZPVEtaCISgrAVbZ17WtA/v3v/zc&#10;M48//PDjP/1vUYn+2w9/9PMnHps//7ygLJh6hheFY/YqwbNb8VAuBhKs9JowdGhVw856VsdeHlk9&#10;cueO7awaqcAjvrJ185iCwiLBeF01r6i00I/or6W3LeQsBpPy6Ks/h3TjWzYPZy7PjQoDwCzasqR2&#10;1DTfoHnMBIfdjj5wieM7F96Vazo/XjR9HB/x3r6NPjVD+OVSD4gJ4nAf/PHvOBtv1a+641Dg920d&#10;/RyLL2FAv4EstqRuGQ99od343IP9Arb3X+Ujwsbb//sm32ju27h7BTlc5GpWz6nwQ0Lfbvxpf26e&#10;Oyiwg9+9/9Ky+17nvKBXJanX9vLG17nfxZeOuf3tr0onH+c+q7Ys51299ux/xublcvS5VTWYqI85&#10;um6GPkwgunTjWdcf7j14YvzZBNd7uMPD72G3fkLD6LaCfbdex3jpmFn+I/reVlBej2G2/R0BHoiv&#10;I9ISNy+JiuJYlmXoYcp9IrFcLIGMQcXkdUNXZCmZTNOJd4rgEl2RVVARRTpmHxCWvvba3n37PzP/&#10;whtOHq+y6r9UR07XvapnuYY2bsNikVyCV0qVAEMWhJmnzX3zzy9f8U+jgTG1M2Y++9RTiXg8v6DA&#10;V6e8yK9s7dkAL5fGyi/THfojdvk0lBsex/dhr2YNzLgfqHfHZXffEbi7p5hzbO1PK/94R9XdnPG9&#10;MG7RX0NqO16PAJ1B1IXmi3l74c5F3Lc0YcQkPi25hz9OkNlAh9FJXxzDCvpKej/HAtHVPy6zZd9W&#10;X5LIjeTpu71U98Ylc67AbfHV06rwu2W/P9wHH1v8xGMMP3qdCn7IoD83L9BC/p8w5MPpQ303bAqf&#10;MXG+0wcaHS86+Tj3+cO653n0ML7uv/rB+4/f6HL/1KuZqFtDB8Bk/qO3HvKfnBf1uoJ9NyCf/9m+&#10;x/i7pb/hkYR9bKtj2BF72/YemZYEwREEKCaOKMqimkimg1TmhOK/dD1jWwpYfyKVioRCHZ0dkqKS&#10;YgEEonryVPSkq6tj566Gu+69i4p8mVSaVGSOEKornD1R4rnVs8WqOZTx/7wo4YA4duzYp/73V5RP&#10;DOpa9QioLA379uUXFgo5Va79MuCUYTIQgHqFp6979911a987svnrsZVP98oU6CzkYXzCmPGfvvhI&#10;z+vgU5w4jrkB7fvPof7uj4Co63vqeIi6T3O3LLz3hOoqb7lHDbrBf3/GAkWWv5g/+1IIEz4+geP3&#10;H9hufvKWXtXZ+39zVx+GezAvvKFXksN1Lvr05+acWfCLYBl+uOMPFz5wVJZA4H2u+vW3oZNjvs/h&#10;NqxvMvo4o+uGzX3c9nCWDKyO7zDvucr9NH6AQnr25HBesdzA8cM96Gh3RH9oyXYciXIyUiJI0wQk&#10;kLvepBguG4qEYWSSyZRt29u3ffjmqy//1w8e+P5d33rpj8+ahs6Ch629exsdOvGuk9tdCPAT71Qr&#10;OnuoxOXnFX0HuxchLGR1GO8/qDihYDje2WEZpuu4leXlDQ0NLHyAV5UkGGJJjN1UOl1Xt+mXTzx2&#10;2803feHyz//6V/9rWc6RNRWMH6gLVbQ2eyKdZ4cER+tjm2Fh9v/sum7Hm4FPHzPuEB/HgvmRAj7N&#10;8YPBhzPH/R0f8W/Lfr2tafvUEZP9M7fHMbHmcZ+NxfVrfAmuZzzPEccCvpxgi+6fqF+x6S1oCUcV&#10;O4A3X/v49cdwoh4kt/XHnz9vwtlc6O71RH1/bg5m0djZnHtmu+cx6SO2dQ0bDtoVt638m9HJMd8H&#10;A3zvoQWYGT57mJlnlz31UdMObpzoxk+PanT8mKTPUj9igRuHc7P927MPjC4fedakeXx1INm8vPH1&#10;XPrxGYt/Rv3xJU/+/ran+7DG5/YknknmxhDzQ/W44kdt5U6jTwMcGscNGZ/XlN+V6vSfcrQ74oi0&#10;REWEybjES3PxNPiURZhV7DK3bNywdvWqus1bRFkZO3bcufM/G43Enn769wCQCy76LDh9aWlJ/c5d&#10;ra3tZSUlThYqXN/aFfD8HoIHIxxSPP8K0AgPyqCljWgs+qkpU95ZsuScC+bjPTVTpqxesbympqa4&#10;uFiWJNMyWlta1q5ZtWbVqrq6D1taWk6ecPLkyVNvufPu/IICS09/UmvUj4zm8zgNKJJ/pQyVf4NH&#10;/AN29R+k+cf7wbYueuLLn9BR+MfXu6VgOYbRcRIFO+5Vwvg4CYBzT633M/W47+o40bJKX1A164LJ&#10;n0ulUoZukNlKFNPp9Hsrlq999936XXuGDh1aO/2Us+adO2zYYCkgWCxPZCKRvPv2b9x6912arAAq&#10;vnvPvVd+8UszZ0z3/O/c7eG74v2L/i/MoZLRjU0b1idThhpUTd2YMeOUA23tjz78yE23/Qs6gQd9&#10;9+57NE2dePJJejq1YdOmbR9tD4VDtdOmnTJz1pzTzwAGAmnwwXgqJYrCJ7WeSrdo0U/oI/4Bu/oP&#10;0iDk9rQUnbAtN93IN564mVsCaworL5lzhacBpLo+5uiOC4nm9tPPTDN/6vlHZQc7AbEkx/xl79vX&#10;FI6GG/fvXbty5YYNG9o64+PHjTv/wkvmnjEnFoo4QsAyLaqjxTQOKB6RcKikpHRPff3wESNFUaqu&#10;Hgl4OHX6VJEFj3nQwd3qTEU5qLx4Ggyu0Xn77dt3Tp8xs729o6F+l25ahQX5gApN04AomYx+/Ve/&#10;+qdnnnlzyVJVUaZMmXLd9V8+uaYmnUkZhtHW1mrRQX4oWa4YcDvaOgaKdA20gXb8FUffbOKfKj2R&#10;m+/ERoPUP5/ZTnMjaJfULTsRRpfbz59c+8jG+vcHl1T5IQPPLnvqk0457Qda/7T0N3V1WxVNmzRl&#10;6lduuX3qlEmqIlP6SNPSqXYvRwLmeCe/CYXz1p566vurVw8eUqVq0szZsxf+YWEqo0cjYY4hfklg&#10;/zeeYNhxsycrAwJgbMTI6kGDBwVc57RPnyXLcmdnO4WTMQdPSFMrKiq+cvPXI9EoFYUkmMl0dHbo&#10;hg49J5FKBjVt8/p169eu3blzdywvNgAqA22gHed2/vgz+Yu1W1Z+IjRISO6/fe2XPr/udiDjhwsf&#10;yA2R+DuOLrefJYXl/lHEAAuv8nNcfnLbrl37aqtrr//avwwZVKHIVCbLtqyMTuG6LGRXCLDD9lkr&#10;lshOKwZOnT37zy+9KAquKAojx4zJpNP79jeOGTXS9ROruB6WuIdoKJS2S6RTlo4kiJOnTsLFsory&#10;RGfH6y+/uHrNuvMWzIf+AQgxTCsgCkY67dgW4EqWxGQ6Ew6H4l3xDWvf3fj++pbWtqqqYbNPO+tf&#10;7z89qKqfVJ/KQBtoA+34ttzCARwzVm9d+VLdGycaLp5bVXP6+Dm5wSD9rIxw4rcrxn/6slnXsCL1&#10;Tla9CBx0iwR40ZNs6i32k2KwBPeOW2+5/qs3RfMKVFV+7JGfTJo+/fzzPyN0wxDvW3CzVjCeut6y&#10;LMd1dmzb+vaSpevXrWtp76ypqbnkiiuhl5ANzbETKQo5Y0dkFHwiFe9a887bmzbV2Y47YcKEs86Z&#10;N/FTnxIDLkMgh4rBDIDKQBtoA22gnQjtstFnXDLz6oCbPUDCjFOH+tndg1YsBi7skvubX/0KV8/8&#10;zHlQVla//c7GzZtu/+btsiiTNuOdbQywjCp0R/B9Krbl2K1Nje+8tXTDBx/sqN8ZCkUmTZky+/Qz&#10;qkdV4z2pdIbKCSeTluuYpi2L7ra6ui2bN27dui0UiZ4y/dQz582rGjKIFXuhuGdWqouFlPXnRP1A&#10;G2gDbaANtL9Bo9QpVI9LzDo/siqF7/0QAoGcY4cBL4tjoHbGzN//6pfnXngh/jZpeu2f//znRDxR&#10;UFDIg7s4GPEjKrYb6Orqenf526+/+sq7764dUT167hlnfvVf7igvK9HRTMpj2RmPuw7LEeY6zfsa&#10;lv7lL6tWvVtRUTlzzpwffe22irKSgOtkTDOd1kVJAFSJApnevDMwgQFQGWgDbaANtBOjiYQB5ELP&#10;QgfLfsKa43hpVARyr4gcUSzbcun0vDtyxIjW1g5cAhTEYpGQpkL5mFQTE0WqJQxWb9pWR1vrqnfe&#10;WbVy5YdbPyopLZtWW/v1b9w5YuQIlpHS0XUjlda5pQuPaNi1690Vyzdv3hIMh2trT7nhpluHj6hi&#10;Fi4ro2foPeTTYbm+PHWJ4RtV63Ll2o5OdMyyXdPA+51MysykCayUkKIGZVWVw/mR6glXaeG89xa/&#10;tfm9FaGoEy2x2w9kOg+YhbGgK0rlY/OKqoJ6wtTjxv6Puhp2JiIRDfd3KOEY/i5qYcnIWGXDg5Zh&#10;aEEpWhwOR1VREdtbM6LjaFHNSJpb323tbE9XDS8cfUqxKAUkiVxIkixaNCEB27BxB/RYDVFuAlx3&#10;dNvWbUmJJNudD9ftTXSkAbKmZeG5iiLVnDY4v0zt3G/Ub2yNFQVPmlMWylNM2w2FRE0WEl2WkbTC&#10;BeiDsOWtlvYmPVyQT+vnBgYPC+WHDaPLfW91ixZV5l462E7mGWm9vMIpLImI6vCOrpG2G1RDQUUQ&#10;Y4VFGKFCYoWQTqdisZhpGpKerh03hgkcBODo/hWXUrHSYFCcPnt01fAqy5AtqmsAKvFEDpFVehZx&#10;G9EVs0dbQU22HaASO3QAyo3Hkxs2bK7fudMwKICdkri5jqYFFUVJp9M2bscMrJg1RVUlUcLCO45T&#10;VFg4//zzrr72mqLCoqDGJi4r75AW7PJjUAdTjwbI9ZeTvyGQlW5sLB0Ek1RbW9uzC5998aWXW9va&#10;uHm3f/JXQDjcHwK8/I9wLGKd4waE47OZBU8CFA65xFtA8BLtUU0KKrPKCykJ9M2qroJY8U+S6QX9&#10;zXvBrvNL7GPMKyoKh4zW4dPtsOPJ7CflO2feUYvOu2V/sBc2M1iTwZ0djKPK5KzxTOks5aDrDUQQ&#10;KysrB1GrHDxkMJVyCkiKIkuKHA6CS6BFysvLikpKQ+EQz+FB9WX1TEdHB1a2rb0NQmgymTRT6VQy&#10;iVdmJpNOZwySXW1mgqcllWUaamE0Jji2pqh5mlqSnwe2URCL5kejeEQ4HNSC9AU+IqmqQEVrZfwM&#10;iCJP5x6QRJLNRQqldZgQzZiTgK3s8tzvNva4omcyzNQjYINjTikjPH2a6hiyeRVNqtyuYvi6YeIh&#10;LqXppfco2FQCJc21wENMU5Zl3FmRFarpztiiyM6U4zr6YzmOCQalai5RFqu9TgUWJcw36y87Hki5&#10;HWn0toW7qZZlckXAxM7XDZaAS0h2da1evmLzps1NzS1VVcNqp9eeOmtmSWkJOkNjtJ2f//zR4VVD&#10;JkyejMeveOudug8/vO2220JBDfdRZc3x6vQKxAvcrMIS8JKpiJ4pi2ilbuNGV1LaW5vBImadNrus&#10;rHT39vqqEcNs066ZPOWPCxdGNLViyOC9u3cvf2vpunXr9zc1jRo1euas2d+87zvRSBizirmlVTZN&#10;9LyjsxOD3L5l07I336zfubu8vHzW3NNu/PqtxQX5DosYTidSDs9C6XKWkaVj182JVKZvOdlhUF0w&#10;ExNqm5aL1Y9GlXgcv4BRBcCEMvHkzs2vVY2Zn0kaalArH+7Ub2oG3hQVKCEtMGhCfihfsVKGm7b0&#10;hN7Vmulo7ojLuElI0eRwVAP5Gykzr1i2qeoyzZJIcxIw40bXvjg6pKqZoeOLJ8wqa92baWtKb3xz&#10;X8kQUKWqBQOCIsoa260C6EMW3WKr1bUChitaxaVlgZASb4831WNOGWTaFh0IopA3xzIsSdCKKtV0&#10;h1w2NCJS0IQbCoqqImiq4EaloCbgtRySKsbGmuo7qsaA11PaNcGVioYCeaS4qW37oLlhc9ew8VIm&#10;Lne1W5rSUT54W7RMbNw71Oy0sQ6peDKaVxAKhQU6hBRob+tQtGC+GomE8tjWIBYPMpt1yswXX3yh&#10;clDF/t2tVUOGKwHJU1odxhbZGVcqzCPSWacsrghUFsENiNhnjgR63bJp66b1G4EoWEnsgdra2smT&#10;JpWVl8uyAmll966dK1et3rxpE2craGAbiiQf2N/86H8//srLr111xeev/NI1edFgOBTCdTDEg8Wl&#10;syyO8WieDtvNBRqXOwYZ/6ooGXTrrcMuveTy/3niFy+89FJX5yEu3NzokmPg6X1cdF33mG/e9517&#10;vs5BE4GEG4GBAr0KCCTuYC7AhkXijhw6ANUcSOgHLuK9sgc2ImdH3gYUHA+2WDSnQ3IBZSjnMMEw&#10;A98WtqHF0gB6zQMYx0MXusKxJDsnPpZooeCoUdXDqoaNqB7J0v9BUpFUqh+oYd3DEbRoXl5eKEKo&#10;EgqGtKAGvEkkEsCS5tbWto72TEZPpVI6uHUymUqlM4mEkcavaSMDbmxSqQzwcgXiJv3Lj8WAGgWR&#10;SHlhUT4wRFMLY9GwClFHw7esKoqmAU5ERQaWAD+oxDr9JBLnGdItdoDcANdm41HZOTs8CRw2k84E&#10;FU3Q2BS6Cp5O9Q4lks1VVSHpTVZslWwueIMqsoK6GK1g8mkHH7AFghTdBLuQQPQBNZxOpSLhfC7z&#10;BxnqaKpKmVFEEdNLqB/yUqSg25hxiQqTUNVFPFHP6EQbsmQTC5Zs0SLDDzBFknBbQF17YzOw5IMN&#10;GzGQiRNrvnD1dVNra8MhzWFra3Hgd1xFFM487aznnvnDKTPmQvw9dcbcxa8tbm1uGzd2LBczPF8J&#10;z8QVyObqOqjLuF7qxoCwc/fusePGETIqJNdOnDT5w7q6QUOHYggXfPbCrQ9tvf32O/D2SCxaUzPp&#10;qmuurZ0xw9TTEIDARgzLimNxLRPUSl4QIKSqPvqfP4bUcM55F8w9/TRVxvio3GQynfFEv+zZeyHL&#10;vVglFe72zyYWY9kmZVkrT3Tu1Q3QbsAyaekzGZC1kE5Y+SViMmnIJpjgrnjLxnDMHjlJaW1oHTKm&#10;sHBQWJZFQAhukWoFCYLqrESHnugyFFXGFCaS6Xwl2tYcl1UxWhDSwgK0CAXCiipD6jN1q2VXorNJ&#10;Z3On4yMFFeHSIcHiSjUVt5p3pZp2dijg7UG5oDQ2aMRwjFpVw7Ko6K4OlUSR1HQcAoXV1eHGu1Kt&#10;ja3pVAajkRUxFFbVoKJ30QbQVAlfSlDGiKHf4K9KUIhEBSko6gZkBjL+5VcGw1G5o6l10MghRgb7&#10;RY/mFYXykuNmqsl2LdOZwqJEiqAqBbo6oZMk8go2DRrsNjYOd8WYrAVFSaHKnYJsG7pARGaRVMP2&#10;OiicUo1a9mWf//wzzz4Lgam5sTOV1EOaAnAlz5blpeIRSBBmu0wk9RFsi+u4ghVwRIohPNDSsmXL&#10;FhIoBKG4pORzF100ZMgQUDP2biQcAqcYM2bMvHnnvrtm9fOLXti6dSuoCpwCbw6FQsFgsKGh4cEf&#10;PPSnF1740hevuejiz4G1BIMhkJHIswE5XnAhr5fgZrMBZcMRPach55LRaAQcIxqJ3HXfPeedf949&#10;9967s36nzKqfHn/78vFDkT5w5eCLLADQSEkJIe1CZtqGyHWTrO5ByEGAQmnI+QV+VcxpTDHhovDB&#10;sQBCCE84IHjMxvaaxf6hURCpycDF/xv4mMl1FJd92p8f3vmS0tLq6uphw4YNHzEC7I+Xm8UyQYJQ&#10;FVos1uh/EAzkwmAohE9BI9mzv6H5QAs2FBSSjK6TLoLXKVzQMykIibqDB0PltSzcFBgR1oKxaARE&#10;BUgaVFYWC4fzorGSwny8iAWDGD/Vi6LStjIRMUEtvsF/RVLG6SclKAQzslwo1pLFRmiQQMaUNDYo&#10;OpABdUSi3YnuiEyVcBkvw+jJluK4ppXB6oBJARIhboMuHfYWh5EythzwRpJV8Hq2mKKmKpQ/ywko&#10;WhgYCdTDPYGmdEkQmLVHMOgNDvCXTCQyOJhJLJ2tq8sUEZHZE2zCNgmAx2QB1zIzm9Z88N7qNTvq&#10;6wsKCqdNn/7Av39pWFUVRs+Sd1mZTMbXyH1946STT/7pI/twQ3CLkpLCglhs+7ZtY8eMYeXdBZY/&#10;PuBl2WL06RyyKQQevQVmM3jw4CFVVZFwpLC4GHprZ0d7aWk5M5i5Gd348te/hlmixVAwHOhYYioV&#10;z5DPhGDT7UqwGwm6oaPnlmVA79Eisfvu+pbK3p/OmOwN3fagkB2Hm3vN8fgEI0hXkAePn99S/07z&#10;vq2d8YRpYEVlyGOQwyE4d7TZ4QimWEob1p49Sx3MQsKIlITzCjU1JLuGDYDsaEpkkqZuUCBZsh0U&#10;aEKh5sRPsKwqFVXhaJGcTpiYr1BeMBJTweXNjJ1KOHoKSwVdROxoyxRXxcy4Dj4XLVC1mGxlIvHW&#10;TKpTByxl0lsjkXx0XRIUJyCGY5FQVCsoi4i20Ly7advG7W42IEISlYKyEFYUSpWRsAJhMVYYklUQ&#10;mKgo0D0DRtpJ2UI4X1JjkpVxqG6nLhRXROs3NWohJT8/bOjx1mahRFbtjJNKJmJFsQ/ebJr2mUrs&#10;grAcSCacjrZEQd4HsTyxqX2Y2RmPFhYmEkl0m+qyYZ8IAuQ6SD0g66yZ0Rk1Ztz4sWO74nHTdltb&#10;uiorohYhipMt6yYwUAlw24DE9iPTVGjnYbUMQ6+vr493xfHmkrLSa67+IoRNLEokFC4qKS4vg5hY&#10;BOwAjxt30vjPXnzx/y18ZuH//d+ePXtA9pA6QViQUvFzS92Wb9555zPPPnPD9TeccdZZkWgYDEZm&#10;0jYXfrgVJeCrtF7kCTu465uAAi44BYOl4NzTz3j4Px++5pov6roJMQd69DHz90Oqk2YjJv+qqknu&#10;T9+oJTIskaTc/6hgOFNGPKWEaSQyhxb+EV+b8e6QHZKnRjhcGyWbStZy5TWSOSilk8X/Zxds3/ZF&#10;F/krZuByGAcMZIEEDxpaVTVi+PDhI4dDYaU+yaRDkBgBNCEMiTH7U0gDBoTwE1KgpJt6R3v7R/U7&#10;oJSkCEKgmbBvwwD7w0+dfQdYSXMoyiFgFO0eAepIUFHyw5GCWKS0uLgAWyUaBcBEI6AiTYH6wixI&#10;6ACz5JJe57Dp49SM7gIrIdQSZrARugLTzhxyB7OtYBPMMF0N807J2k0b2G4aJkYEzYnmkDFTwgxV&#10;w2TiEbiVEgpiioSsShEgoxmYhMMzMypBwg+qTUKr5NJKaSoUI6wcZGgsG4YNdYpvQ4XS/VoOuSvo&#10;T4A8zJhFpeCZ+mJjQAGMwtb1zo62t994c/3772MOR4wYOfeMs+773pmQt7BMZII3LabUsaJVBJZi&#10;lut6ggB6UVk56KMtH4496SQs8vjx4zdu3nT22WcD0rg7RRQ8DzwTOcVDSvVy5z1jeTU1NUDT4tKS&#10;zs72NatX1dVtOW/BAky4a9mpVJIUSonM4K5BTwRDAzFJZHBbum7tOlptPT3vMxeMralJQ4GwndYD&#10;LZFYJJVIuuGw6xnIvWBm96AJg/XIQxBuA/O2KXoiZs1h0BxClWPOVqPV4s4tLc170KV4Io4bQl9x&#10;LSeVDhS4DlRYPjTTgaKE9XC7DqT1rkwyYbQf0CFxB9j0dXbolompp8UjZ4ArRqLS0HH5bY1JiDuR&#10;fDUclsMRUtWCBdr408vTqdL2XYm2/V1YdsuwwdaTnRlZIxlaiopaRNGTQQCPlTbaW5uBtJFwtKxq&#10;cDAc1iLgymDmdt36TUwn8MTCCTOG5BfLUhB6g53qTMXy85Nmaj1Q4bzBtuNm2s3VL+0bX1M89dx8&#10;R3LlEK11vM0NhmVFkxq273WHRUJ5asP2zvYWrWNfOq9AS6cC7W3WhmVt084qAX1D+LJ0Z39zxjS3&#10;FJUNtqShlO/NskG7yXgXOSSwbOEgHXS1LdpSMpQV7FB7ytSpzy9aVFJS1NjQUlJY4TrkUPFcEoJL&#10;Qi+Jl0AUKFuCLBMLt2wJqyXZTjKRamxs5pxq7uw5QBS8H8yivLy8alhVaUVFXjQqs7Q/WF5Q9A1f&#10;/cpFF1/8v0/+z59feZXnFuXQAkkVe2PNmnffffe9006be9NNN0GwAveBdInne4eqhEOiS7IvhVzV&#10;gXxdLjFYPHTm7NmXXXzJk7/+9eAhQ5L19cfM8bvhx/FClF7UkRwDFxkbGeFwzwfHEYmZaBi6QE2R&#10;GS1K3GMiSt31Et9P4mFJjlPGzbpJPKcHQ5ODaMGldOI/lu8i4e4Km+MIQ51uk4B7FxQXVVePGjxo&#10;UFXV0GgsL8D4OKRRKB9h+g6DPGKxvEgsCpiHXgJ5HH+Px7v2Ne1ram5q7+hIpUkhyWTSOhWRJRAx&#10;dIMrQ0wNsqHhYGyRKJm2IqpaGIkAjkrz8/KCwbAazM+LhkPBaCymBoOyptHDZYl5xUROGzS5pHCT&#10;c85myhkUcsuwKL+IwzzCzGlMZj9mnQMXdgKen8JmxdltkQGxKIDvYf4pxIj8jVQpl5QhTSWRDLxe&#10;UCwq2A51QoZSBYU9nUmDJgOE02YoGPIchG6APQWjIxs4Fs81LNZJER8Oairta6hVCrQZk1XAInQE&#10;Z4CcjAnCmEybnDFYe6wKlvrlRc+tXff+jJkz7/3+g0MHDwZokiTguFCM3GyuLdc9GG8lcItWlvo4&#10;Tkyrnb56xfKTJk4A+k2bOfPxR3/e0nKgsrKSptDbAAL3Nbp+knk31w9JPqF9+xqWL1kKONm5u2Fa&#10;be21N9xIGi0kBV0HvWJd05kMo0y3rfXA2pWrdu/cCcF38tTaf7nzrkGVFXUfbv3hA98vKClThw0F&#10;SZeVV7zzztt79zeOHDlC9MqsMGFS8OOYvaorbHDEcB2vAjE/+yI42ez5cspyIHUWDBmTVz4cCnB7&#10;U0NTw9ZkV5PrdpgWOma3tVpBGRK9C8Fei2qKLaU79UR7SieXvgPZP50kQoHo3dGehkZASAwNyrQA&#10;euWVpQWlocadnVpYKawIgw4lYp3kVbFNJ6gKg07KL6+O7q1roSQ25ZGM5dg6RAioOBKZs4rkvLKw&#10;IovQh6DH6MlEW+PO0iElcihkZbQP3t4WTyTwzsLSmEw/o6XDwSKJAB1osfnagd2N0bxgQbH8/GMb&#10;oPonoPOkjHhbqrRSOWlORTCUv3fXXkF3yoZGIBk17epqPZAuFpyCSIxGvS8+bGJx444kxtXZlNxV&#10;pw4dF3MoCkA0DKsz0VFSvruzK+qKcjgaI7GIdhdRnkwKtQmOJJDlipz1WIZPf/rTTz39tCiUNja2&#10;VlfrihykQAaHI71nfJGY1UUmGyd3angE1NnVlUgkMD/hcHjCySeDSrCTCwoLBg0ZPGjIkBi2t6r5&#10;fAeSZTAUBgf4xje/+c833vDUb377zHPP7WvYi20aj8fJfhWLgXUtWbL0neUr5p1zNqBl7PhxZBEJ&#10;hyXm1eR+c661EGtwICWQxfug7uLw4EaieADSNf907cI//rGkuHjnsYKKb8/pHRgCAffjAYmPIt4L&#10;hgaeUpLVNTxYkfwmck8Jc5Zw0DnUwJV1uvBZytoNmTWRNBNmHXE4NviaCcMTTy+xD6ornkve8oCH&#10;zQb/6QVfiCIWGlsdDRKuxEMBBFCcCq0kLy8fa8esW+D2wTDoQQsGVSVjGJ2QYNtbm1paoSXHecny&#10;JGTrDL6IG0MAzM68KDOrDxU7Dxfm5SuaWlJUHA0GywsLgCWgsFgwCK1FkyQQGP4HCYL7Qh8RmFFL&#10;kHy1D1BBXJiPmyKT8KtlgJ6Zi9a1OMZC6qf6UQHgmsM8TBg/IzyRUrZDFLMNy3KBipgI3bJEVqAW&#10;fdY0lesNzG1OKBViyakcspWlRSbVoYdYyHgygX6m4imSpcjTTusHsIHSAl3ONnF/7tsPYDKpChZF&#10;vlBkEUCXxUpRERNMs0M+ectLnCUKzU1NG+u2/Pgnj0CSwxQapi7aomep4rYfXiHRK0ziC2QCDzRg&#10;bkva26fOmfvSC89bzFheXT0CYvqO+l1Y3IBX6YTZLrIyBaaL7zzMXiKZWLt61Xukl3zY0dk1eszY&#10;WWd8+taZs0IqOC6w1QBNk8faMWUxsL1u88YPPjhwoCUvr2DOGWfecNPNEBQoST7RoTG6esQF8y9c&#10;u3J59agvgAhHjqlOJpJ7du8eRfFgfklgDmo8dMA5eOIl4If7OB6VctSh0UFTcS1MG9Q2kJSkKeHh&#10;o8qrRuxY//qeHa2y5uYXyF3tZke73d6WihVp5dGAlTKgVeALelWqy0mRUUfApKQSOughPz+PppM5&#10;E0kdDkG0tzMZp2xIWML6kZ4sMi8xNFSS1MGyJU2qnlbRtKOzPCgOHZ0f7zQs03V0G2xZCZEOEY5I&#10;kSK1cy8gJS0oUlJPuWmrcVvj/r0tCgiIBSQMGV1QVhWRFS4wuuH8oJEw00kd9KYG3VEnlez4sI2b&#10;udsOdCx8fPOIN9pCUSVWKE2YW1BZpTliPta7rSkJIUILye1NuqjKVspsbyEBRw1JqbZM+oAWKyOa&#10;DtI4Aoa+MyRVdHSFHN2QRCaSCQEINhY7YeR4mggNFqyiZurUsrIybLSuzkxXR7ywUKO/+5HplMlH&#10;YCRN/nmvZidUPYdiwDIZTDcV4akcPIisaoIQDAWLSkrKysohlCrY4XwKOBCB4QgBSYTypeTnxW66&#10;5ebPXXbZk7/85aIXXmxtaUEH4l1d2EuxvDxIYS+++NJby94+bc7sa669dsq0aVHSWlTGIrOqLvcE&#10;sIrZ2fATkkY9lYU996SJE2smTsjL/2uVWz4ioggHPYRCL6DCFl04aN7yXnDoIK2LQYUHHcwaiJ9Z&#10;eOEGLu5OEcVDw7f8kDaHG7gcm2kmnkZic9OVZfsQ4ikoTDHxYIT9zdNmcjwlvPNg3tXV1WTfGjmi&#10;oLAQF3EFyhP0j3AYjJGABP+R4x0tEoXQjcGA6TQ1NzYdONDW1p5IJYEgCfzH/qXwa5qsXHgsCQqu&#10;E2LGq1heTKMWLMjPrywvi0QiFSUlIIaQpuZBkGGhUTLEKQo/4BDENGtJckUvBsFlQi3hgOBSVBU2&#10;AihWEFMs1S4Zg5hziRVOp6lK66YoWpxgycVC/ZHIckWeDBf8glyKLIiFnYAg+QtzKimQvg1yjdIS&#10;UkoSkKtFDJdCV1j8mEMgx9wyfLUxYWpQsyhEyHY5/DNZD+tr0uJksO5kmgO2uSKpa0ZGlAlbO1ua&#10;Vy1f8eGWOvRtxsxZU2bMBGCjJzu2b6+orMRtMI8OxZUJXtRdIOfUe/akOuOwfjSn5z3lG6ekuAhP&#10;SXR1YmXR75HDh23evGnGjBmCEMhJIOzyOBmMvflA4/K3lq5cvmLb9vriktJPTZr8lZtvrR49Gv0n&#10;pY0mHxvaoBitZHzN8nc+3LJFN6yR1aPmnXfh1NqpkLENRm6QKTjtsuws7uy5c1556QVMDWgdvaso&#10;L4NoqM+ahXlzc8wGXIJisUdejIDrHe0/GESQPUhDTSaLlmGkk60N21bk5xeUDZ/a2bJ72+Z3U3EL&#10;RKQFxVBIUkrVxr3ptkYDgoIWlIF0eoocArJMvv0A22sQj0TRTrR3FpYXGjZBNmR3cDzLhvLrhMK0&#10;bWVVlJgKYho8Ss+lkmUQ0QQxXBDcX9c+ana5HIS44RqGCwKDYo2P4KdWoEQiefG2IAuNElr3pevr&#10;mrGk2LjDRpUPHR8rrIowB4mtm5hXW42pDsMwiCa4myw7s88ZCtJq2hPf8kGLrps7tzdhV486ubKk&#10;qCyRtsuHhsIhKbonqOtWZ1N639Z4tDi4v96srh5UfVJZR0ebbppO2o4GR7XbuwtLTOxI04T61abr&#10;xaRjUtCzLshqOBIElHGzCoiBe365i2/KpEkrVq2KRSLNza35+UVeTF7Wdgk1kHaHzeyYFOFJNUJd&#10;VkxaIa8jbTmFudYpnkdTC/Pzo9EoyF/IevSEg2ej6JHQIfCxYCgSi+Z9885vXXrZ5f/zi1/8+bXX&#10;UokEhT8aBsRAQEs6nV704kuvL35j3tln3/T1r40aPToWjYkU4SMfTBnEEU8IZB13WS3eQxZh9OjR&#10;nCn87ZsPIWIOlhwSxJWFBeEgODAvSBZXZG7XknLcJJ5nPsdVQgadgBdezKpy8x3F3GIcEbLhW6Rw&#10;OB6YWD5w8FjhQwDGj+DKMhDPWVJYVDSyeuSwqiogCtYI/SDft6IENYq5wKITirBYXSAKlBKR4WAy&#10;EW/Y39DcfKATynsSmm0cOkk6mU5nACVk8UqnMiYJgzZXPaP5eeEgaCNaUgr+VgTVtqi4qLy0pKiw&#10;OBoOR8MAFFCZShZYx1UxFcwWJ7JlJ71cEmw2I+w0NY2FEEUUgB/cigr+rhtpPIh5hAAnlD8KC6Ab&#10;pmculGW8mQXJgkU4KmaeooQliuslTzu5Fg3D5NMa1MhxAyUPTAb7Ws/oJJFSbCo18gwzzw0365MS&#10;Qy/p3LisqIaeYZsRkpZk6hnAD9BMYuvIgwLwXN0knQqXPty0ac2qVTt37gxHYpMm1Xz5azcravDh&#10;H/071mb6rFm4Q2lZ+asvv9IJLldcJHr+BCH3iLvvyWby+0FMoQ6ziAMjo0NxLC4qnlhTs3r58jPP&#10;OTcgCVNrp7/y6isdXe0FsQJ+P4sZJHft3LHsjcVr161rOdA6bMTIaafOvv2e+7E4ZOUj5SxFRkwW&#10;ft28f9/KpUt37d4jyeopM2beed93y0qK0BNy8UAszcpA3JHO4w+J2ArzgW2Ne/eWlJdHwsq4kyds&#10;2PBBR0d7WWkZj+PiIUeu708RODPgA+Q16blQIXITJovgFsihLInu1vWLEh0tu7ZaJQ0bDMNKdVJH&#10;Dd0xTDeZtINhqL2SaQTaWoErFrSTA/u6VE0uKCqec9759R992LRrKziYaST1TKa9qT2vMAZ5Qg3K&#10;WlQ005ZtOhSCRTZKbCdXVlgWM9cxdRoaqDAcUaJloXbdMrrMSLFiZKC+0HUjxczKUAQoCFaMlWgg&#10;qUzK2b2xDRoPhiPJ7tjpRQWDgpikVKfV2aY37+gqKA6pYSWvLNhxQO1oSnJW0NmWzi8KUmQWM+ua&#10;kgCB3dDNrlZzcHW0uTUllympZDDQobcfwCY03DataW9T/fZWJa8qr2xqUUwDY9/VEDUyRYUlu4cM&#10;aQ2H1WRKo6o6hiXl5UFYAgugwyYRkgFB18RnXS4SgHClqVOn/mXx4sKCgta2thGWpShaTqwpjQXy&#10;k22RasLDx7jfBYsTjcbC4UhXZ1cymWKiVoD2u6Yp3NN1sD60cIjwTlGvjoz/wmEgBDjQPd++b8H8&#10;+Q/96IebN23GQ7ES0FpYbGkomUw+v2jROytW3PTVr1x+xZVQNwOBEAkvWY8KP8uSFZ6cbsG+hcXF&#10;pm70dI38DeCk+09ByI3gOogQWTThzhKCEsIR7n3PwknWUyJ5p0pEP3zLD4Nhp4PYFDieqcrzl2RP&#10;k2RjuDy1xDnU9GVnDVzZunsH6+2FY1Fg8+gxY0aNrBZY2BEYB9g6OUpYMDBoAIgSjcWwXmRUUCRg&#10;TVci0dDQsH//XgAHg5FUPA7FJAlkgWKCRYF+Ypo68XqLxexiG9NhFYho4ZLikory8kGVFZUV5cCV&#10;osJCUlVlBY/ANOA9GL/D4hRJXrAFL/bMJXsHbkbVCMm3ASJlcxEQsJvwkisE3GfEDlsTuwHUQHfB&#10;x/B0OlMSDKJjshpC31zHoAgx2jOCbhh0pIa1dCqNCUKHGUsT6FdCZos0FYIQieIkBZFjOp6IiUpj&#10;sLTXSJXCcrIuuGqQwpFd5pBxCD8ojitjoEcCc3mRhtO4r2HJ66+vXLm6YtCgc84771v33AuZDcJo&#10;xiR95o67/vU/f/CDSdOmYSmGV4+EQFa/e09hSWn2nFbOUro5B7w8fcNT8fHWXfX1e3bvIgUulZo3&#10;b17N5CkvP//cvPnz8ZCaqVN/99vfvv7qa+dfcAGUUUixSxYvfnPxX7Zu+WjchIlnn3/R3NPmhFQF&#10;Yk4XRAU9I9GhPBOQaZn2xvfX/+mZPwRE+dOfOf+6r95ciJ47ZGXNMB9P1iEjCAdtyW62syQ1jjv5&#10;pHWrVp49fwF0r4mTJ/3ltVf37dtfWlrKTF5ZLSTA0MLTU9ys3zVbONL1LONZt37g/wkwAFP2jxav&#10;9M9ZAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQBos6lH3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9PS8NAEMXvgt9hGcGb3aw2KjGTUgTxYCm1injcZsckuH9CdtvGfnonJz3Oe483v1cuRmfF&#10;gYbYBY+gZhkI8nUwnW8Q3t+eru5BxKS90TZ4QvihCIvq/KzUhQlH/0qHbWoEl/hYaIQ2pb6QMtYt&#10;OR1noSfP3lcYnE58Do00gz5yubPyOstupdOd5w+t7umxpfp7u3cIL58p/zjZ+fNpvWZxNSzjKmwQ&#10;Ly/G5QOIRGP6C8OEz+hQMdMu7L2JwiLcZTknEXLFkyZf5ZOyQ5jfKAWyKuX/CdUvAAAA//8DAFBL&#10;AwQUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0Fq&#10;wzAQRfeF3EHMPpadRSjFsjeh4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17Qg&#10;iHUwjq2C6+V7/wkiF2SDa2BSsFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7J&#10;yoj6hpbkoW2PMj0zYHhhiskoSJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYg&#10;h16+PDbcAQAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIGq6wgsAwAAzwYAAA4AAAAAAAAA&#10;AAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAJzMV3ddWAIAXVgCABQAAAAA&#10;AAAAAAAAAAAAkgUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAGizqUffAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAIV4CAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+&#10;vAAAACEBAAAZAAAAAAAAAAAAAAAAAC1fAgBkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAA&#10;AAAGAAYAfAEAACBgAgAAAA==&#10;" stroked="f" strokeweight="2pt">
                 <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0035587B" w:rsidSect="0024485D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="02040503050306020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bebas Neue">
-    <w:panose1 w:val="020B0606020202050201"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A000002F" w:usb1="0000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0024485D"/>
     <w:rsid w:val="000E67CC"/>
     <w:rsid w:val="0024485D"/>
+    <w:rsid w:val="00294DCE"/>
     <w:rsid w:val="0035587B"/>
+    <w:rsid w:val="004B6B5D"/>
     <w:rsid w:val="00E527E8"/>
     <w:rsid w:val="00EB51DD"/>
+    <w:rsid w:val="00F10731"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61DEBF83"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2DF7B06E-6E7C-40E9-8265-CEB46682236C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2619,113 +2777,113 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000E67CC"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2971,51 +3129,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>2</Words>
   <Characters>12</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>