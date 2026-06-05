--- v0 (2025-10-09)
+++ v1 (2026-06-05)
@@ -1,559 +1,523 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3F25E5C3" w14:textId="4603B0CF" w:rsidR="003B3701" w:rsidRDefault="003079B0">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16A2CD3E" wp14:editId="13B67F6F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>276447</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4550735</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7187609" cy="3051544"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7187609" cy="3051544"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="33A72771" w14:textId="19942893" w:rsidR="003079B0" w:rsidRPr="003079B0" w:rsidRDefault="003079B0" w:rsidP="003079B0">
+                          <w:p w14:paraId="6B8A7032" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00CA7E72" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:bookmarkStart w:id="0" w:name="OLE_LINK7"/>
+                            <w:bookmarkStart w:id="1" w:name="OLE_LINK8"/>
+                            <w:r w:rsidRPr="00CA7E72">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Whether you’re new to the neighborhood or have lived here for decades, it’s always a good idea to stay on your neighbors’ good sides. These relationships will help when there’s a disaster, you lock yourself out of your home, or when you go on long trips and need someone to keep an eye on your house.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2EA0F5C4" w14:textId="77777777" w:rsidR="003079B0" w:rsidRPr="003079B0" w:rsidRDefault="003079B0" w:rsidP="003079B0">
+                          <w:p w14:paraId="38FF1005" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00CA7E72" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
                             <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="003079B0">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:r w:rsidRPr="00CA7E72">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Here is a list of actions to take that will help build positive relationships with your neighbors: </w:t>
+                              <w:t>Here is a list of thoughtful actions to take that will help build positive relationships with your neighbors:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="70012044" w14:textId="77777777" w:rsidR="003079B0" w:rsidRPr="003079B0" w:rsidRDefault="003079B0" w:rsidP="003079B0">
+                          <w:p w14:paraId="6DC739CE" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00916769" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00916769">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Introduce yourself </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00916769">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>— Bring a small housewarming gift to new neighbors and visit neighbors on your block with treats during the holidays.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0F017446" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00916769" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00916769">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Exchange phone numbers </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00916769">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>— Even though everything happens online today, it’s always a good idea to have the phone number of a neighbor in case of emergency.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45D64C37" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00916769" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00916769">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Keep your yard tidy </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00916769">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>— No one wants to be that person who doesn’t maintain their yard, worrying the neighbors about property appearances and values. Make exterior maintenance and landscaping a priority since your neighbors will follow your lead.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3C975BCB" w14:textId="4936A8F4" w:rsidR="003079B0" w:rsidRPr="00CA7E72" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="1"/>
+                                <w:numId w:val="2"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="003079B0">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:r w:rsidRPr="00CA7E72">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Introduce yourself </w:t>
+                              <w:t>Discuss big exterior changes </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="003079B0">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:r w:rsidRPr="00CA7E72">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>— Bring a small housewarming gift to new neighbors and visit neighbors on your block with treats during the holidays.</w:t>
-[...151 lines deleted...]
-                              <w:t>Thinking of selling? I’m happy to help!</w:t>
+                              <w:t>— Before you build a fence or cut down a tree near the border of a neighbor’s yard, let them know. They will appreciate</w:t>
                             </w:r>
                           </w:p>
                           <w:bookmarkEnd w:id="0"/>
+                          <w:bookmarkEnd w:id="1"/>
+                          <w:p w14:paraId="5DDDE172" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00CA7E72" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
+                            <w:pPr>
+                              <w:spacing w:before="240"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CA7E72">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Ready for a fresh start? Give me a call to talk about your home’s sale value today. </w:t>
+                            </w:r>
+                          </w:p>
                           <w:p w14:paraId="47319201" w14:textId="77777777" w:rsidR="003079B0" w:rsidRDefault="003079B0"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="16A2CD3E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:21.75pt;margin-top:358.35pt;width:565.95pt;height:240.3pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9S2l5MgIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSShgbYRoWKtmCah&#10;thJMfTaOTSI5Ps82JOzX7+wARd2epr0457vz+b7vO2f20LeKHIR1DeiSZqOUEqE5VI3elfTHZvnl&#10;jhLnma6YAi1KehSOPsw/f5p1phBjqEFVwhIsol3RmZLW3psiSRyvRcvcCIzQGJRgW+Zxa3dJZVmH&#10;1VuVjNN0mnRgK2OBC+fQ+zQE6TzWl1Jw/yKlE56okmJvPq42rtuwJvMZK3aWmbrhpzbYP3TRskbj&#10;pZdST8wzsrfNH6XahltwIP2IQ5uAlA0XEQOiydIPaNY1MyJiQXKcudDk/l9Z/nx4taSpSppTolmL&#10;Em1E78lX6Eke2OmMKzBpbTDN9+hGlc9+h84Aupe2DV+EQzCOPB8v3IZiHJ232d3tNL2nhGPsJp1k&#10;kzzWT96PG+v8NwEtCUZJLYoXOWWHlfPYCqaeU8JtGpaNUlFApUlX0unNJI0HLhE8oTQeDCCGZoPl&#10;+20fIV+AbKE6Ij4Lw3w4w5cN9rBizr8yiwOBkHDI/QsuUgHeBSeLkhrsr7/5Qz7qhFFKOhywkrqf&#10;e2YFJeq7RgXvszwPExk3+eR2jBt7HdleR/S+fQSc4Qyfk+HRDPlenU1poX3Dt7AIt2KIaY53l9Sf&#10;zUc/jD2+JS4Wi5iEM2iYX+m14aF0YDUwvOnfmDUnGTwq+AznUWTFBzWG3EGPxd6DbKJUgeeB1RP9&#10;OL9RwdNbCw/keh+z3v8I898AAAD//wMAUEsDBBQABgAIAAAAIQDOy7g94wAAAAwBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLO22rqM0naZKExKCw8Yu3NLGaysSpzTZVnh60hPc&#10;bPnT7+/PN6PR7IKD6ywJiGcRMKTaqo4aAcf33cMamPOSlNSWUMA3OtgUtze5zJS90h4vB9+wEEIu&#10;kwJa7/uMc1e3aKSb2R4p3E52MNKHdWi4GuQ1hBvN51G04kZ2FD60sseyxfrzcDYCXsrdm9xXc7P+&#10;0eXz62nbfx0/EiHu78btEzCPo/+DYdIP6lAEp8qeSTmmBSwXSSAFpPEqBTYBcZosgVXT9JgugBc5&#10;/1+i+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB9S2l5MgIAAFkEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDOy7g94wAAAAwBAAAPAAAAAAAA&#10;AAAAAAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:21.75pt;margin-top:358.35pt;width:565.95pt;height:240.3pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5+eo1GQIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Ic20kEy4GbwEUB&#10;IwngFDnTFGkJoLgsSVtyv75LSn4g7anohdrlrvYxM5w/dI0iB2FdDbqg2SilRGgOZa13Bf3xtvpy&#10;R4nzTJdMgRYFPQpHHxafP81bk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfPo2l1SWtZi&#10;9UYl4zSdJS3Y0ljgwjm8feqDdBHrSym4f5HSCU9UQXE2H08bz204k8Wc5TvLTFXzYQz2D1M0rNbY&#10;9FzqiXlG9rb+o1RTcwsOpB9xaBKQsuYi7oDbZOmHbTYVMyLuguA4c4bJ/b+y/PmwMa+W+O4rdEhg&#10;AKQ1Lnd4GfbppG3CFyclGEcIj2fYROcJx8vb7O52lt5TwjF2k06z6WQS6iSX3411/puAhgSjoBZ5&#10;iXCxw9r5PvWUErppWNVKRW6UJm1BZzfTNP5wjmBxpbHHZdhg+W7bDRtsoTziYhZ6zp3hqxqbr5nz&#10;r8wiybgLCte/4CEVYBMYLEoqsL/+dh/yEXuMUtKiaArqfu6ZFZSo7xpZuc8mk6Cy6Eymt2N07HVk&#10;ex3R++YRUJcZPhHDoxnyvTqZ0kLzjvpehq4YYppj74L6k/noeynj++BiuYxJqCvD/FpvDA+lA5wB&#10;2rfunVkz4O+Rumc4yYvlH2joc3silnsPso4cBYB7VAfcUZOR5eH9BNFf+zHr8soXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAM7LuD3jAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4s7bauozSdpkoTEoLDxi7c0sZrKxKnNNlWeHrSE9xs+dPv7883o9HsgoPrLAmIZxEwpNqqjhoB&#10;x/fdwxqY85KU1JZQwDc62BS3N7nMlL3SHi8H37AQQi6TAlrv+4xzV7dopJvZHincTnYw0od1aLga&#10;5DWEG83nUbTiRnYUPrSyx7LF+vNwNgJeyt2b3Fdzs/7R5fPradt/HT8SIe7vxu0TMI+j/4Nh0g/q&#10;UASnyp5JOaYFLBdJIAWk8SoFNgFxmiyBVdP0mC6AFzn/X6L4BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhADn56jUZAgAALQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAM7LuD3jAAAADAEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="33A72771" w14:textId="19942893" w:rsidR="003079B0" w:rsidRPr="003079B0" w:rsidRDefault="003079B0" w:rsidP="003079B0">
+                    <w:p w14:paraId="6B8A7032" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00CA7E72" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...2 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                      <w:bookmarkStart w:id="2" w:name="OLE_LINK7"/>
+                      <w:bookmarkStart w:id="3" w:name="OLE_LINK8"/>
+                      <w:r w:rsidRPr="00CA7E72">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Whether you’re new to the neighborhood or have lived here for decades, it’s always a good idea to stay on your neighbors’ good sides. These relationships will help when there’s a disaster, you lock yourself out of your home, or when you go on long trips and need someone to keep an eye on your house.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2EA0F5C4" w14:textId="77777777" w:rsidR="003079B0" w:rsidRPr="003079B0" w:rsidRDefault="003079B0" w:rsidP="003079B0">
+                    <w:p w14:paraId="38FF1005" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00CA7E72" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003079B0">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                      <w:r w:rsidRPr="00CA7E72">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Here is a list of actions to take that will help build positive relationships with your neighbors: </w:t>
+                        <w:t>Here is a list of thoughtful actions to take that will help build positive relationships with your neighbors:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="70012044" w14:textId="77777777" w:rsidR="003079B0" w:rsidRPr="003079B0" w:rsidRDefault="003079B0" w:rsidP="003079B0">
+                    <w:p w14:paraId="6DC739CE" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00916769" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00916769">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Introduce yourself </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00916769">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>— Bring a small housewarming gift to new neighbors and visit neighbors on your block with treats during the holidays.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0F017446" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00916769" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00916769">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Exchange phone numbers </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00916769">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>— Even though everything happens online today, it’s always a good idea to have the phone number of a neighbor in case of emergency.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45D64C37" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00916769" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00916769">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Keep your yard tidy </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00916769">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>— No one wants to be that person who doesn’t maintain their yard, worrying the neighbors about property appearances and values. Make exterior maintenance and landscaping a priority since your neighbors will follow your lead.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C975BCB" w14:textId="4936A8F4" w:rsidR="003079B0" w:rsidRPr="00CA7E72" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="1"/>
+                          <w:numId w:val="2"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003079B0">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                      <w:r w:rsidRPr="00CA7E72">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Introduce yourself </w:t>
+                        <w:t>Discuss big exterior changes </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="003079B0">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                      <w:r w:rsidRPr="00CA7E72">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>— Bring a small housewarming gift to new neighbors and visit neighbors on your block with treats during the holidays.</w:t>
+                        <w:t>— Before you build a fence or cut down a tree near the border of a neighbor’s yard, let them know. They will appreciate</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="763FB627" w14:textId="77777777" w:rsidR="003079B0" w:rsidRPr="003079B0" w:rsidRDefault="003079B0" w:rsidP="003079B0">
+                    <w:bookmarkEnd w:id="2"/>
+                    <w:bookmarkEnd w:id="3"/>
+                    <w:p w14:paraId="5DDDE172" w14:textId="77777777" w:rsidR="00CA7E72" w:rsidRPr="00CA7E72" w:rsidRDefault="00CA7E72" w:rsidP="00CA7E72">
                       <w:pPr>
-                        <w:pStyle w:val="ListParagraph"/>
-[...5 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                        <w:spacing w:before="240"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="003079B0">
-[...2 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidRPr="00CA7E72">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Exchange phone numbers </w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve">— Even though everything happens online today, it’s always a good idea to have the phone number of a neighbor in case of emergency. </w:t>
+                        <w:t xml:space="preserve">Ready for a fresh start? Give me a call to talk about your home’s sale value today. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="053BF447" w14:textId="77777777" w:rsidR="003079B0" w:rsidRPr="003079B0" w:rsidRDefault="003079B0" w:rsidP="003079B0">
-[...120 lines deleted...]
-                    <w:bookmarkEnd w:id="1"/>
                     <w:p w14:paraId="47319201" w14:textId="77777777" w:rsidR="003079B0" w:rsidRDefault="003079B0"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251598336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12DF3BBC" wp14:editId="499D1D66">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4040372</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7753350" cy="3700130"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -592,463 +556,327 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2FA1E8CC" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:318.15pt;width:610.5pt;height:291.35pt;z-index:-251718144;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAsHysapwIAAKYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/2RZGmDOkXQIsOA&#10;og3aDj0rshwbkEVNUuJkv36UZLtBV+wwLAeFlMhH8pnk9c2xleQgjG1AFTS7SCkRikPZqF1Bf7ys&#10;v1xSYh1TJZOgREFPwtKb5edP151eiBxqkKUwBEGUXXS6oLVzepEklteiZfYCtFD4WIFpmUPV7JLS&#10;sA7RW5nkafo16cCU2gAX1uLtXXyky4BfVYK7x6qywhFZUMzNhdOEc+vPZHnNFjvDdN3wPg32D1m0&#10;rFEYdIS6Y46RvWn+gGobbsBC5S44tAlUVcNFqAGrydJ31TzXTItQC5Jj9UiT/X+w/OGwMaQpC5pT&#10;oliLn+gJSWNqJwXJPT2dtgu0etYb02sWRV/rsTKt/8cqyDFQehopFUdHOF7O57PJZIbMc3ybzNM0&#10;mwTSkzd3baz7JqAlXiiowfCBSna4tw5Doulg4qNZkE25bqQMitltb6UhB4bfd53NVnkefaWuWby9&#10;ukynvg6EsdE6yucwUnkwBR42mvqbxJceiw2SO0nh7aR6EhVyhuXFaKFbxZgH41wol4VEbM1KEROZ&#10;pfgbMvH97T1CLgHQI1cYf8TuAQbLCDJgxyx7e+8qQrOPzmmM/jfn0SNEBuVG57ZRYD4CkFhVHzna&#10;DyRFajxLWyhP2FEG4qhZzdcNftd7Zt2GGZwt7AXcF+4Rj0pCV1DoJUpqML8+uvf22PL4SkmHs1pQ&#10;+3PPjKBEflc4DFfZdOqHOyjT2TxHxZy/bM9f1L69BWyXDDeT5kH09k4OYmWgfcW1svJR8YkpjrEL&#10;yp0ZlFsXdwguJi5Wq2CGA62Zu1fPmntwz6rv25fjKzO6b26Hc/EAw1yzxbsej7beU8Fq76BqwgC8&#10;8drzjcsgNE6/uPy2OdeD1dt6Xf4GAAD//wMAUEsDBBQABgAIAAAAIQBFDzo03gAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqPOjRiXEqVoEZ0QLiOMmXpKIeB3Fbhvy9Dgn&#10;uO3ujGa/KbaT6cWZRtdZVhCvIhDEtdUdNwrejs93GxDOI2vsLZOCH3KwLa+vCsy1vfArnQ++ESGE&#10;XY4KWu+HXEpXt2TQrexAHLQvOxr0YR0bqUe8hHDTyySKMmmw4/ChxYEeW6q/Dyej4Ak/PmU67/fv&#10;L8l8NOu1283VRqnbm2n3AMLT5P/MsOAHdCgDU2VPrJ3oFYQiXkGWZimIRU6SOJyqZYrvI5BlIf9X&#10;KH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALB8rGqcCAACmBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARQ86NN4AAAAKAQAADwAAAAAAAAAA&#10;AAAAAAABBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAwGAAAAAA==&#10;" fillcolor="#f15a22" stroked="f" strokeweight="2pt">
+              <v:rect w14:anchorId="3319BF4C" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:318.15pt;width:610.5pt;height:291.35pt;z-index:-251718144;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8auO6kAIAAIAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X23nsbRBnSJokWFA&#10;0RZth54VWYoNyKImKa/9+lGS7QRdscOwHBRKJD+Sn0le3xxaRXbCugZ0SYuLnBKhOVSN3pT0x+vq&#10;yyUlzjNdMQValPQoHL1ZfP50vTdzMYIaVCUsQRDt5ntT0tp7M88yx2vRMncBRmhUSrAt83i1m6yy&#10;bI/orcpGef4124OtjAUunMPXu6Ski4gvpeD+UUonPFElxdx8PG081+HMFtdsvrHM1A3v0mD/kEXL&#10;Go1BB6g75hnZ2uYPqLbhFhxIf8GhzUDKhotYA1ZT5O+qeamZEbEWJMeZgSb3/2D5w+7FPFmkYW/c&#10;3KEYqjhI24Z/zI8cIlnHgSxx8ITj42w2HY+nyClH3XiW58U40pmd3I11/puAlgShpBa/RiSJ7e6d&#10;x5Bo2puEaA5UU60apeLFbta3ypIdwy+3KqbL0Sj5KlOz9Hp1mU/CB0QYl6yTfA6jdADTEGCTaXjJ&#10;TsVGyR+VCHZKPwtJmgrLS9FiH4ohD8a50L6IibiaVSIlMs3x12cSOjd4xFwiYECWGH/A7gB6ywTS&#10;Y6csO/vgKmIbD855iv4358EjRgbtB+e20WA/AlBYVRc52fckJWoCS2uojk+WWEhD5AxfNfhd75nz&#10;T8zi1GAv4Cbwj3hIBfuSQidRUoP99dF7sMdmRi0le5zCkrqfW2YFJeq7xja/KiaTMLbxMpnORnix&#10;55r1uUZv21vAdilw5xgexWDvVS9KC+0bLoxliIoqpjnGLin3tr/c+rQdcOVwsVxGMxxVw/y9fjE8&#10;gAdWQ9++Ht6YNV1ze5yLB+gnls3f9XiyDZ4allsPsokDcOK14xvHPDZOt5LCHjm/R6vT4lz8BgAA&#10;//8DAFBLAwQUAAYACAAAACEARQ86NN4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3Kjzo0YlxKlaBGdEC4jjJl6SiHgdxW4b8vQ4J7jt7oxmvym2k+nFmUbXWVYQryIQxLXV&#10;HTcK3o7PdxsQziNr7C2Tgh9ysC2vrwrMtb3wK50PvhEhhF2OClrvh1xKV7dk0K3sQBy0Lzsa9GEd&#10;G6lHvIRw08skijJpsOPwocWBHluqvw8no+AJPz5lOu/37y/JfDTrtdvN1Uap25tp9wDC0+T/zLDg&#10;B3QoA1NlT6yd6BWEIl5BlmYpiEVOkjicqmWK7yOQZSH/Vyh/AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHxq47qQAgAAgAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAEUPOjTeAAAACgEAAA8AAAAAAAAAAAAAAAAA6gQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAD1BQAAAAA=&#10;" fillcolor="#f15a22" stroked="f" strokeweight="2pt">
                 <v:fill opacity="6425f"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00F15529">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75EE335D" wp14:editId="2B7DACB8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1646555</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7995920</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3162300" cy="1513840"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3162300" cy="1513840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="4AA81708" w14:textId="77777777" w:rsidR="00F15529" w:rsidRPr="007562E8" w:rsidRDefault="00F15529" w:rsidP="00F15529">
+                          <w:p w14:paraId="1684C7B5" w14:textId="77777777" w:rsidR="00F16E75" w:rsidRDefault="00F15529" w:rsidP="00F15529">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2D88778E" w14:textId="77777777" w:rsidR="00F15529" w:rsidRDefault="00F15529" w:rsidP="00F15529">
+                          <w:p w14:paraId="2D88778E" w14:textId="77D08B81" w:rsidR="00F15529" w:rsidRPr="00F16E75" w:rsidRDefault="00CA7E72" w:rsidP="00F15529">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="007562E8">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F15529" w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>NMLS ID</w:t>
+                              <w:t>RE Lic#</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007562E8">
-[...38 lines deleted...]
-                            <w:r w:rsidRPr="007562E8">
+                            <w:r w:rsidR="00F15529" w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007562E8">
+                            <w:r w:rsidR="00F15529" w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>youremail@mail.com</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007562E8">
+                            <w:r w:rsidR="00F15529" w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>yourwebsite.com</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="675F60C5" w14:textId="77777777" w:rsidR="00F15529" w:rsidRPr="007562E8" w:rsidRDefault="00F15529" w:rsidP="00F15529">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>Brkr</w:t>
+                              <w:t>Brkr Name</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Name</w:t>
-[...5 lines deleted...]
-                              </w:rPr>
                               <w:br/>
-                            </w:r>
-[...30 lines deleted...]
-                              <w:t xml:space="preserve"> #</w:t>
+                              <w:t>Brkr Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="75EE335D" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:129.65pt;margin-top:629.6pt;width:249pt;height:119.2pt;z-index:251721216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRsFemgAIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jTAoOKFHUgpkkI&#10;0GDas+vYNJrt8+xrk+6v39lJSsX2wrSXxL777nz33Y+Ly84atlUhNuAqXh5NOFNOQt2454p/e7r5&#10;cMZZROFqYcCpiu9U5JeL9+8uWj9XU1iDqVVg5MTFeesrvkb086KIcq2siEfglSOlhmAF0jU8F3UQ&#10;LXm3pphOJqdFC6H2AaSKkaTXvZIvsn+tlcR7raNCZipOsWH+hvxdpW+xuBDz5yD8upFDGOIforCi&#10;cfTo3tW1QME2ofnDlW1kgAgajyTYArRupMo5UDbl5FU2j2vhVc6FyIl+T1P8f27l3fYhsKau+Dln&#10;Tlgq0ZPqkH2Cjp0ndlof5wR69ATDjsRU5VEeSZiS7nSw6U/pMNITz7s9t8mZJOGsPJ3OJqSSpCtP&#10;ytnZcWa/eDH3IeJnBZalQ8UDFS9zKra3ESkUgo6Q9JqDm8aYXEDjWFvx09nJJBvsNWRhXMKq3AqD&#10;m5RSH3o+4c6ohDHuq9JERc4gCXITqisT2FZQ+wgplcOcfPZL6ITSFMRbDAf8S1RvMe7zGF8Gh3tj&#10;2zgIOftXYdc/xpB1jyciD/JOR+xW3VDqFdQ7qnSAflKilzcNVeNWRHwQgUaDKkjjjvf00QaIdRhO&#10;nK0h/PqbPOGpY0nLWUujVvH4cyOC4sx8cdTL5+Ux9QLDfDk++TilSzjUrA41bmOvgMpR0mLxMh8T&#10;Hs141AHsd9oKy/QqqYST9HbFcTxeYb8AaKtItVxmEE2jF3jrHr1MrlN1Uq89dd9F8ENDIvXyHYxD&#10;Keav+rLHJksHyw2CbnLTJoJ7VgfiaZJzLw9bJ62Kw3tGvezGxW8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvPT0T4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWEqh61aaTlOl&#10;CQmxw8Yu3NwmaysapzTZVvj1mBPc7Peenj/nq8n24mxG3zlScD+LQBiqne6oUXB429wtQPiApLF3&#10;ZBR8GQ+r4voqx0y7C+3MeR8awSXkM1TQhjBkUvq6NRb9zA2G2Du60WLgdWykHvHC5baXcRTNpcWO&#10;+EKLgylbU3/sT1bBS7nZ4q6K7eK7L59fj+vh8/CeKHV7M62fQAQzhb8w/OIzOhTMVLkTaS96BXGy&#10;fOAoGzzFIDiSJilLFUuPy3QOssjl/y+KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBR&#10;sFemgAIAAGMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCvPT0T4wAAAA0BAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="75EE335D" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:129.65pt;margin-top:629.6pt;width:249pt;height:119.2pt;z-index:251721216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGDMEDbAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTdcFcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xkg26XDLjYlfnx9JDW9aWvDtsqHCmzB84sBZ8pKKCv7WvDvz4sP&#10;15wFFLYUBqwq+E4FfjN7/27auIkawhpMqTwjJzZMGlfwNaKbZFmQa1WLcAFOWVJq8LVAOvrXrPSi&#10;Ie+1yYaDwVXWgC+dB6lCoNu7Tslnyb/WSuKj1kEhMwWn3DB9ffqu4jebTcXk1Qu3rmSfhviHLGpR&#10;WQp6cHUnULCNr/5wVVfSQwCNFxLqDLSupEo1UDX54Kya5Vo4lWohcoI70BT+n1v5sF26J8+w/Qwt&#10;NTAS0rgwCXQZ62m1r+OfMmWkJwp3B9pUi0zS5Si/Go4GpJKky8f56PoyEZsdzZ0P+EVBzaJQcE99&#10;SXSJ7X1ACknQPSRGs7CojEm9MZY1Bb8ajQfJ4KAhC2MjVqUu926OqScJd0ZFjLHflGZVmSqIF2m+&#10;1K3xbCtoMoSUymIqPvkldERpSuIthj3+mNVbjLs69pHB4sG4riz4VP1Z2uWPfcq6wxORJ3VHEdtV&#10;S4WfdHYF5Y4a7qHbheDkoqKm3IuAT8LT8FMjaaHxkT7aAJEPvcTZGvyvv91HPM0kaTlraJkKHn5u&#10;hFecma+WpvVTfkkjwTAdLscfh3Twp5rVqcZu6lugruT0dDiZxIhHsxe1h/qF9n4eo5JKWEmxC457&#10;8Ra7Fad3Q6r5PIFo35zAe7t0MrqOTYoj99y+CO/6uUQa6QfYr52YnI1nh42WFuYbBF2l2Y08d6z2&#10;/NOuppHu35X4GJyeE+r4+s1+AwAA//8DAFBLAwQUAAYACAAAACEArz09E+MAAAANAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhKoetWmk5TpQkJscPGLtzcJmsrGqc02Vb49ZgT&#10;3Oz3np4/56vJ9uJsRt85UnA/i0AYqp3uqFFweNvcLUD4gKSxd2QUfBkPq+L6KsdMuwvtzHkfGsEl&#10;5DNU0IYwZFL6ujUW/cwNhtg7utFi4HVspB7xwuW2l3EUzaXFjvhCi4MpW1N/7E9WwUu52eKuiu3i&#10;uy+fX4/r4fPwnih1ezOtn0AEM4W/MPziMzoUzFS5E2kvegVxsnzgKBs8xSA4kiYpSxVLj8t0DrLI&#10;5f8vih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABgzBA2wCAABFBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArz09E+MAAAANAQAADwAAAAAA&#10;AAAAAAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="4AA81708" w14:textId="77777777" w:rsidR="00F15529" w:rsidRPr="007562E8" w:rsidRDefault="00F15529" w:rsidP="00F15529">
+                    <w:p w14:paraId="1684C7B5" w14:textId="77777777" w:rsidR="00F16E75" w:rsidRDefault="00F15529" w:rsidP="00F15529">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2D88778E" w14:textId="77777777" w:rsidR="00F15529" w:rsidRDefault="00F15529" w:rsidP="00F15529">
+                    <w:p w14:paraId="2D88778E" w14:textId="77D08B81" w:rsidR="00F15529" w:rsidRPr="00F16E75" w:rsidRDefault="00CA7E72" w:rsidP="00F15529">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                      </w:pPr>
-                      <w:r w:rsidRPr="007562E8">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F15529" w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>NMLS ID</w:t>
+                        <w:t>RE Lic#</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007562E8">
-[...38 lines deleted...]
-                      <w:r w:rsidRPr="007562E8">
+                      <w:r w:rsidR="00F15529" w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007562E8">
+                      <w:r w:rsidR="00F15529" w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>youremail@mail.com</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="007562E8">
+                      <w:r w:rsidR="00F15529" w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>yourwebsite.com</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="675F60C5" w14:textId="77777777" w:rsidR="00F15529" w:rsidRPr="007562E8" w:rsidRDefault="00F15529" w:rsidP="00F15529">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>Brkr</w:t>
+                        <w:t>Brkr Name</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> Name</w:t>
-[...5 lines deleted...]
-                        </w:rPr>
                         <w:br/>
-                      </w:r>
-[...30 lines deleted...]
-                        <w:t xml:space="preserve"> #</w:t>
+                        <w:t>Brkr Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00F15529">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ECB7A3A" wp14:editId="0F57E072">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5578475</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>8898890</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1666875" cy="610870"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1065,50 +893,53 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1666875" cy="610870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00F15529">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251641344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64605D7D" wp14:editId="394A2179">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>446405</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>8010052</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1038860" cy="1509395"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -1197,51 +1028,51 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="75440AD1" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:767.7pt;width:625.4pt;height:29.25pt;z-index:251724288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDdWVOolgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47dpGmDOkXQIsOA&#10;oi3aDj0rshQbkEVNUuJkXz9Kst2uK3YYloMiiuQj+Uzy8urQKrIX1jWgS5qfTCgRmkPV6G1Jvz+v&#10;v5xT4jzTFVOgRUmPwtGr5edPl51ZiAJqUJWwBEG0W3SmpLX3ZpFljteiZe4EjNColGBb5lG026yy&#10;rEP0VmXFZHKWdWArY4EL5/D1JinpMuJLKbi/l9IJT1RJMTcfTxvPTTiz5SVbbC0zdcP7NNg/ZNGy&#10;RmPQEeqGeUZ2tvkDqm24BQfSn3BoM5Cy4SLWgNXkk3fVPNXMiFgLkuPMSJP7f7D8bv9gSVOV9JQS&#10;zVr8RI9IGtNbJchpoKczboFWT+bB9pLDa6j1IG0b/rEKcoiUHkdKxcETjo/zi2kxK3JKOOpO5/m8&#10;OAug2au3sc5/FdCScCmpxeiRSba/dT6ZDiYhmAPVVOtGqSjY7eZaWbJn+HnX+WxVFD36b2ZKB2MN&#10;wS0hhpcsVJZqiTd/VCLYKf0oJFKC2Rcxk9iMYozDOBfa50lVs0qk8LMJ/obooX2DR6w0AgZkifFH&#10;7B5gsEwgA3bKsrcPriL28ug8+VtiyXn0iJFB+9G5bTTYjwAUVtVHTvYDSYmawNIGqiM2jIU0Sc7w&#10;dYPf7ZY5/8Asjg4OGa4Df4+HVNCVFPobJTXYnx+9B3vsaNRS0uEoltT92DErKFHfNPb6RT6dhtmN&#10;wnQ2L1CwbzWbtxq9a68B2wF7DrOL12Dv1XCVFtoX3BqrEBVVTHOMXVLu7SBc+7QicO9wsVpFM5xX&#10;w/ytfjI8gAdWQ18+H16YNX3zemz7OxjGli3e9XCyDZ4aVjsPsokN/sprzzfOemycfi+FZfJWjlav&#10;23P5CwAA//8DAFBLAwQUAAYACAAAACEAyt/Jad8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU+DQBCF7yb+h82YeLNLqViKLI0x4tGkaA/etuwIRHaWstsW/73DSY/z3sub9+XbyfbijKPvHClY&#10;LiIQSLUzHTUKPt7LuxSED5qM7h2hgh/0sC2ur3KdGXehHZ6r0AguIZ9pBW0IQyalr1u02i/cgMTe&#10;lxutDnyOjTSjvnC57WUcRQ/S6o74Q6sHfG6x/q5OVsHbMV5Xx70rX1IfLcvXzzJt1nulbm+mp0cQ&#10;AafwF4Z5Pk+Hgjcd3ImMF70CBgmsJqvkHsTsx0nELIdZ26w2IItc/mcofgEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDdWVOolgIAAIUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDK38lp3wAAAAsBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" fillcolor="#f15a22" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="4CE04117" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:767.7pt;width:625.4pt;height:29.25pt;z-index:251724288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpE6elfwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4Xx17SbNGdaqoVaZJ&#10;VVu1nfpMMMSWMMeAxMl+/Q6wna6r9jAtDwS4u+/uPn/H5dWhVWQvrGtAlzQ/m1AiNIeq0duSfn9e&#10;f/pCifNMV0yBFiU9Ckevlh8/XHZmIQqoQVXCEgTRbtGZktbem0WWOV6LlrkzMEKjUYJtmcej3WaV&#10;ZR2ityorJpPzrANbGQtcOIe3N8lIlxFfSsH9vZROeKJKirX5uNq4bsKaLS/ZYmuZqRvel8H+oYqW&#10;NRqTjlA3zDOys80fUG3DLTiQ/oxDm4GUDRexB+wmn7zp5qlmRsRekBxnRprc/4Pld/sn82CRhs64&#10;hcNt6OIgbRv+sT5yiGQdR7LEwROOl/OLaTErcko42j7P83lxHtjMTtHGOv9VQEvCpqQWP0bkiO1v&#10;nU+ug0tI5kA11bpRKh7sdnOtLNkz/HDrfLYqih79Nzelg7OGEJYQw0126iXu/FGJ4Kf0o5CkqbD6&#10;IlYSZSbGPIxzoX2eTDWrREo/m+BvyB6EGSJipxEwIEvMP2L3AINnAhmwU5W9fwgVUaVj8ORvhaXg&#10;MSJmBu3H4LbRYN8DUNhVnzn5DyQlagJLG6iOD5ZYSDPiDF83+N1umfMPzOJQ4PjgoPt7XKSCrqTQ&#10;7yipwf587z74o1bRSkmHQ1ZS92PHrKBEfdOo4ot8Og1TGQ/T2bzAg31t2by26F17DSgH1BxWF7fB&#10;36thKy20L/gerEJWNDHNMXdJubfD4dqn4ccXhYvVKrrhJBrmb/WT4QE8sBp0+Xx4Ydb04vUo+zsY&#10;BpIt3mg4+YZIDaudB9lEgZ947fnGKY7C6V+c8Ey8Pkev07u4/AUAAP//AwBQSwMEFAAGAAgAAAAh&#10;AMrfyWnfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS6lYiiyNMeLR&#10;pGgP3rbsCER2lrLbFv+9w0mP897Lm/fl28n24oyj7xwpWC4iEEi1Mx01Cj7ey7sUhA+ajO4doYIf&#10;9LAtrq9ynRl3oR2eq9AILiGfaQVtCEMmpa9btNov3IDE3pcbrQ58jo00o75wue1lHEUP0uqO+EOr&#10;B3xusf6uTlbB2zFeV8e9K19SHy3L188ybdZ7pW5vpqdHEAGn8BeGeT5Ph4I3HdyJjBe9AgYJrCar&#10;5B7E7MdJxCyHWdusNiCLXP5nKH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6ROnpX8C&#10;AABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyt/J&#10;ad8AAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="#f15a22" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F15529">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39F51892" wp14:editId="622008B6">
             <wp:extent cx="7840759" cy="4505325"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Be-A-Good-Neighbor.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7">
@@ -1260,105 +1091,105 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="7868515" cy="4521274"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003B3701" w:rsidSect="00F15529">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01217A1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E4C4638"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1428,122 +1259,277 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E757586"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C84A3238"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1508599343">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1927960982">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F15529"/>
     <w:rsid w:val="003079B0"/>
     <w:rsid w:val="003B3701"/>
+    <w:rsid w:val="007248F5"/>
+    <w:rsid w:val="00864209"/>
+    <w:rsid w:val="00CA7E72"/>
     <w:rsid w:val="00F15529"/>
+    <w:rsid w:val="00F16E75"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="221B39D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B18E9764-7AF9-43E8-A9FB-54E95A50707B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1654,51 +1640,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1875,50 +1861,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1927,51 +1914,51 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003079B0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2224,51 +2211,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>7</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>