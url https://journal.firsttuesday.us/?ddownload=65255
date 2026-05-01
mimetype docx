--- v0 (2025-11-19)
+++ v1 (2026-05-01)
@@ -1,52 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5A395A5C" w14:textId="76FBDFE8" w:rsidR="009534D7" w:rsidRDefault="00376497">
       <w:r w:rsidRPr="00376497">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EC73B44" wp14:editId="1A48BE4B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1762125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7867015</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3162300" cy="1838325"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3162300" cy="1838325"/>
                         </a:xfrm>
@@ -73,110 +76,90 @@
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="75944698" w14:textId="77777777" w:rsidR="00376497" w:rsidRPr="00376497" w:rsidRDefault="00376497" w:rsidP="00376497">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00376497">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="54651A99" w14:textId="77777777" w:rsidR="00376497" w:rsidRPr="00376497" w:rsidRDefault="00376497" w:rsidP="00376497">
+                          <w:p w14:paraId="54651A99" w14:textId="4CA03FFC" w:rsidR="00376497" w:rsidRPr="00376497" w:rsidRDefault="00376497" w:rsidP="00376497">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00376497">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>NMLS ID</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00376497">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:r w:rsidRPr="00376497">
+                            <w:r w:rsidR="006F12E1">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>CalBRE</w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="spellEnd"/>
+                              <w:t>D</w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00376497">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-                              <w:t>#</w:t>
+                              <w:t>RE Lic#</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00376497">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00376497">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>youremail@mail.com</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00376497">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
@@ -213,180 +196,142 @@
                             </w:r>
                             <w:r w:rsidRPr="00376497">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00376497">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Brkr</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="00376497">
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> #</w:t>
+                              <w:t xml:space="preserve"> Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4EC73B44" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:138.75pt;margin-top:619.45pt;width:249pt;height:144.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCF3lsgAIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sH0BCxQSmIqhIC&#10;VKg4O16brGp7XHuS3fTXM/buhoj2QtXL7njm8+d5n1+01rCtCrEGV/Lx0Ygz5SRUtXsu+Y/H608z&#10;ziIKVwkDTpV8pyK/WHz8cN74uZrAGkylAiMSF+eNL/ka0c+LIsq1siIegVeOjBqCFUjH8FxUQTTE&#10;bk0xGY1OiwZC5QNIFSNprzojX2R+rZXEO62jQmZKTr5h/ob8XaVvsTgX8+cg/LqWvRviH7ywonb0&#10;6J7qSqBgm1D/QWVrGSCCxiMJtgCta6lyDBTNePQmmoe18CrHQsmJfp+m+P9o5e32PrC6KvkZZ05Y&#10;KtGjapF9gZadpew0Ps4J9OAJhi2pqcqDPpIyBd3qYNOfwmFkpzzv9rlNZJKU0/HpZDoikyTbeDad&#10;TScniad4ve5DxK8KLEtCyQMVL+dUbG8idtABkl5zcF0bkwtoHGtKfjo9GeULewuRG5ewKrdCT5NC&#10;6lzPEu6MShjjvitNqcgRJEVuQnVpAtsKah8hpXKYg8+8hE4oTU6852KPf/XqPZe7OIaXweH+sq0d&#10;hBz9G7ern4PLusNTzg/iTiK2qzb3wL6yK6h2VPAA3cBEL69rKsqNiHgvAk0IFZKmHu/oow1Q8qGX&#10;OFtD+P03fcJT45KVs4YmruTx10YExZn55qilz8bHx2lE8+H45POEDuHQsjq0uI29BKrKmPaLl1lM&#10;eDSDqAPYJ1oOy/QqmYST9HbJcRAvsdsDtFykWi4ziIbSC7xxD14m6lSk1HKP7ZMIvu9LpJa+hWE2&#10;xfxNe3bYdNPBcoOg69y7Kc9dVvv800Dn7u+XT9oYh+eMel2RixcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUL6Yt4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqIMhNE3jVFWk&#10;CgnRQ0sv3Jx4m0T4J8RuG3h6lhMc95vR7EyxmqxhZxxD752E+1kCDF3jde9aCYe3zV0GLETltDLe&#10;oYQvDLAqr68KlWt/cTs872PLKMSFXEnoYhxyzkPToVVh5gd0pB39aFWkc2y5HtWFwq3hIkmeuFW9&#10;ow+dGrDqsPnYn6yEl2qzVbta2OzbVM+vx/XweXhPpby9mdZLYBGn+GeG3/pUHUrqVPuT04EZCWI+&#10;T8lKgnjIFsDIQoRQTSgV2SPwsuD/V5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEIX&#10;eWyAAgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ANQvpi3iAAAADQEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:138.75pt;margin-top:619.45pt;width:249pt;height:144.75pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD67g7FaQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dc6/Ujdl3L68hN5KpS&#10;lERNqpwxC/aqLENh7F3313dg1w+lvaTqBQbmm495Mr9uKsP2yocSbM4HvT5nykooSrvJ+ffn1Ycp&#10;ZwGFLYQBq3J+UIFfL96/m9dupoawBVMoz4jEhlntcr5FdLMsC3KrKhF64JQlpQZfCaSj32SFFzWx&#10;VyYb9vuTrAZfOA9ShUC3t62SLxK/1krig9ZBITM5J98wrT6t67hmi7mYbbxw21J2boh/8KISpaVH&#10;T1S3AgXb+fIPqqqUHgJo7EmoMtC6lCrFQNEM+q+iedoKp1IslJzgTmkK/49W3u+f3KNn2HyGhgoY&#10;E1K7MAt0GeNptK/iTp4y0lMKD6e0qQaZpMvRYDIc9UklSTeYjqaj4TjyZGdz5wN+UVCxKOTcU11S&#10;usT+LmALPULiaxZWpTGpNsayOueT0bifDE4aIjc2YlWqckdzdj1JeDAqYoz9pjQrixRBvEj9pW6M&#10;Z3tBnSGkVBZT8ImX0BGlyYm3GHb4s1dvMW7jOL4MFk/GVWnBp+hfuV38OLqsWzzl/CLuKGKzbrqS&#10;rqE4UKU9tEMQnFyVVI07EfBReOp6qiBNMj7Qog1Q1qGTONuC//W3+4inZiQtZzVNUc7Dz53wijPz&#10;1VKbfhpcXcWxS4er8cchHfylZn2psbvqBqgcA/oznExixKM5itpD9UIDv4yvkkpYSW/nHI/iDbaz&#10;TR+GVMtlAtGgOYF39snJSB2rE3vtuXkR3nUNidTL93CcNzF71ZctNlpaWO4QdJmaNia4zWqXeBrS&#10;1PbdhxJ/gctzQp2/vcVvAAAA//8DAFBLAwQUAAYACAAAACEA1C+mLeIAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiDITRN41RVpAoJ0UNLL9yceJtE+CfEbht4epYTHPeb&#10;0exMsZqsYWccQ++dhPtZAgxd43XvWgmHt81dBixE5bQy3qGELwywKq+vCpVrf3E7PO9jyyjEhVxJ&#10;6GIccs5D06FVYeYHdKQd/WhVpHNsuR7VhcKt4SJJnrhVvaMPnRqw6rD52J+shJdqs1W7Wtjs21TP&#10;r8f18Hl4T6W8vZnWS2ARp/hnht/6VB1K6lT7k9OBGQliPk/JSoJ4yBbAyEKEUE0oFdkj8LLg/1eU&#10;PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD67g7FaQIAAD4FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUL6Yt4gAAAA0BAAAPAAAAAAAAAAAA&#10;AAAAAMMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="75944698" w14:textId="77777777" w:rsidR="00376497" w:rsidRPr="00376497" w:rsidRDefault="00376497" w:rsidP="00376497">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00376497">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="54651A99" w14:textId="77777777" w:rsidR="00376497" w:rsidRPr="00376497" w:rsidRDefault="00376497" w:rsidP="00376497">
+                    <w:p w14:paraId="54651A99" w14:textId="4CA03FFC" w:rsidR="00376497" w:rsidRPr="00376497" w:rsidRDefault="00376497" w:rsidP="00376497">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00376497">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>NMLS ID</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00376497">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="00376497">
+                      <w:r w:rsidR="006F12E1">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>CalBRE</w:t>
-[...1 lines deleted...]
-                      <w:proofErr w:type="spellEnd"/>
+                        <w:t>D</w:t>
+                      </w:r>
                       <w:r w:rsidRPr="00376497">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-                        <w:t>#</w:t>
+                        <w:t>RE Lic#</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00376497">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00376497">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>youremail@mail.com</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00376497">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -423,79 +368,64 @@
                       </w:r>
                       <w:r w:rsidRPr="00376497">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00376497">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Brkr</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="00376497">
                         <w:rPr>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> #</w:t>
+                        <w:t xml:space="preserve"> Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00376497">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FA04B26" wp14:editId="5092B4E6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4943475</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>8667750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2257425" cy="752475"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -512,50 +442,53 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2257425" cy="752475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00376497">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="015281FA" wp14:editId="19682106">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>561975</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>7929245</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1038860" cy="1509395"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -642,696 +575,664 @@
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006575E9">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Community </w:t>
                             </w:r>
                             <w:r w:rsidRPr="006575E9">
                               <w:rPr>
                                 <w:rFonts w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="00B050"/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                               </w:rPr>
                               <w:t>Garage Sale</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="434AB1EF" w14:textId="77777777" w:rsidR="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                          <w:p w14:paraId="3933817E" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004768F0">
+                            <w:r w:rsidRPr="006F12E1">
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Ready to clean house? Exchange your clutter for cash!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2398E4B5" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                          <w:p w14:paraId="002C87F2" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRPr="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3B8AC726" w14:textId="77777777" w:rsidR="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                          <w:p w14:paraId="07FB9086" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                            <w:r w:rsidRPr="004768F0">
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Hello, my name is </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
                               <w:rPr>
                                 <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>[Name]</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                            <w:r w:rsidRPr="004768F0">
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>, your neighborhood real estate agent. I’m sponsoring a </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
                               <w:rPr>
                                 <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Community</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                            <w:r w:rsidRPr="004768F0">
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="28"/>
-[...9 lines deleted...]
-                              <w:t>in your neighborhood as a service to the community. Get to know your neighbors, clear the clutter, and make some cash in the meantime.</w:t>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Garage Sale </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>in your neighborhood as a community service. Get to know your neighbors, clear the clutter, and make some cash in the meantime.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5606DD03" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                          <w:p w14:paraId="7BC90CA7" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRPr="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="60599E9E" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                          <w:p w14:paraId="58E41EAC" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRPr="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                            <w:r w:rsidRPr="004768F0">
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>The event will take place at </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
                               <w:rPr>
                                 <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>[address/neighborhood]</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                            <w:r w:rsidRPr="004768F0">
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t> on </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
                               <w:rPr>
                                 <w:b/>
-                                <w:sz w:val="28"/>
-[...11 lines deleted...]
-                            <w:r w:rsidRPr="004768F0">
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>[date] </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>from </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
                               <w:rPr>
                                 <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>[time]</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                            <w:r w:rsidRPr="004768F0">
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t> to </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
                               <w:rPr>
                                 <w:b/>
+                                <w:bCs/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>[time]</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="004768F0">
+                            <w:r w:rsidRPr="006F12E1">
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="69270E21" w14:textId="77777777" w:rsidR="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                          <w:p w14:paraId="1783A3A5" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="6ECD70C4" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                          <w:p w14:paraId="42799CF4" w14:textId="69E88001" w:rsidR="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004768F0">
-[...34 lines deleted...]
-                              <w:t xml:space="preserve"> with your contact information to participate.</w:t>
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Don’t worry about making signs, marketing will be fully taken care of. Just collect your for-sale items and invite your neighbors. More participants mean more visitors!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5A6C0ECE" w14:textId="77777777" w:rsidR="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                          <w:p w14:paraId="30EC0780" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRPr="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                             <w:pPr>
-                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="7E80DB8F" w14:textId="77777777" w:rsidR="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
-[...15 lines deleted...]
-                          <w:p w14:paraId="3073FE47" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0" w:rsidP="004768F0">
+                          <w:p w14:paraId="4E8708C4" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRPr="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>RSVP at </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>[contact] </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>by </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>[deadline date]</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t> with your contact information to participate.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3073FE47" w14:textId="018697DE" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="006F12E1" w:rsidP="004768F0">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F12E1">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>See you there!</w:t>
+                            </w:r>
                           </w:p>
                           <w:p w14:paraId="6CEEB10C" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="C00000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="654C6179" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:37.5pt;margin-top:292.5pt;width:540pt;height:312.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWwsZVLgIAAFIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSSk0EJEqFgrpklV&#10;WwmmPhvHJpEcn2cbEvbrd3YCRd2epr2Y893lzvd937G47xpFjsK6GnRBx6OUEqE5lLXeF/THdv1l&#10;RonzTJdMgRYFPQlH75efPy1ak4sMKlClsASLaJe3pqCV9yZPEscr0TA3AiM0BiXYhnm82n1SWtZi&#10;9UYlWZreJi3Y0ljgwjn0PvZBuoz1pRTcv0jphCeqoPg2H08bz104k+WC5XvLTFXz4RnsH17RsFpj&#10;00upR+YZOdj6j1JNzS04kH7EoUlAypqLOANOM04/TLOpmBFxFgTHmQtM7v+V5c/HV0vqsqAZJZo1&#10;SNFWdJ58hY5kAZ3WuByTNgbTfIduZPnsd+gMQ3fSNuEXxyEYR5xPF2xDMY7O29l0lqYY4hi7md+N&#10;59k01EnePzfW+W8CGhKMglokL2LKjk/O96nnlNBNw7pWKhKoNGmxxc00jR9cIlhcaewRhugfGyzf&#10;7bphsh2UJxzMQi8MZ/i6xuZPzPlXZlEJ+GBUt3/BQyrAJjBYlFRgf/3NH/KRIIxS0qKyCup+HpgV&#10;lKjvGqmbjyeTIMV4mUzvMrzY68juOqIPzQOgeMe4R4ZHM+R7dTalheYNl2AVumKIaY69C+rP5oPv&#10;9Y5LxMVqFZNQfIb5J70xPJQOcAZot90bs2bA3yN1z3DWIMs/0NDn9kSsDh5kHTkKAPeoDrijcCPL&#10;w5KFzbi+x6z3v4LlbwAAAP//AwBQSwMEFAAGAAgAAAAhALtrclrgAAAADAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0iGKMSpqkgVEoJDSy/cnHibRNjrELtt4OtxTvT2Rjua&#10;nSnXszXsjJMfHElIVwkwpNbpgToJh4/tQw7MB0VaGUco4Qc9rKvbm1IV2l1oh+d96FgMIV8oCX0I&#10;Y8G5b3u0yq/ciBRvRzdZFaKcOq4ndYnh1vAsSR65VQPFD70ase6x/dqfrITXevuudk1m819Tv7wd&#10;N+P34VNIeX83b56BBZzDvxmW+rE6VLFT406kPTMSnkScEiSIfIHFkIqFmkhZmgjgVcmvR1R/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABbCxlUuAgAAUgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALtrclrgAAAADAEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="654C6179" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:37.5pt;margin-top:292.5pt;width:540pt;height:312.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCItETpGgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IdO7EFy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhvP7rtFkL5xXYEo6HOSUCMOhUmZb0h9vqy9T&#10;SnxgpmIajCjpQXh6v/j8ad7aQoygBl0JR7CI8UVrS1qHYIss87wWDfMDsMJgUIJrWEDXbbPKsRar&#10;Nzob5flt1oKrrAMuvMfbxz5IF6m+lIKHFym9CESXFGcL6XTp3MQzW8xZsXXM1oofx2D/MEXDlMGm&#10;51KPLDCyc+qPUo3iDjzIMODQZCCl4iLtgNsM8w/brGtmRdoFwfH2DJP/f2X5835tXx0J3VfokMAI&#10;SGt94fEy7tNJ18QvTkowjhAezrCJLhCOl7fTyTTPMcQxdjO7G85Gk1gnu/xunQ/fBDQkGiV1yEuC&#10;i+2ffOhTTymxm4GV0jpxow1pscXNJE8/nCNYXBvscRk2WqHbdERVV4tsoDrgfg566r3lK4UzPDEf&#10;XplDrnFu1G94wUNqwF5wtCipwf36233MRwowSkmL2imp/7ljTlCivxskZzYcj6PYkjOe3I3QcdeR&#10;zXXE7JoHQHkO8aVYnsyYH/TJlA6ad5T5MnbFEDMce5c0nMyH0CsanwkXy2VKQnlZFp7M2vJYOqIa&#10;EX7r3pmzRxoCMvgMJ5Wx4gMbfW7Px3IXQKpEVcS5R/UIP0ozkX18RlH7137Kujz2xW8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQC7a3Ja4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqJNIhijEqapIFRKCQ0sv3Jx4m0TY6xC7beDrcU709kY7mp0p17M17IyTHxxJSFcJMKTW6YE6&#10;CYeP7UMOzAdFWhlHKOEHPayr25tSFdpdaIfnfehYDCFfKAl9CGPBuW97tMqv3IgUb0c3WRWinDqu&#10;J3WJ4dbwLEkeuVUDxQ+9GrHusf3an6yE13r7rnZNZvNfU7+8HTfj9+FTSHl/N2+egQWcw78Zlvqx&#10;OlSxU+NOpD0zEp5EnBIkiHyBxZCKhZpIWZoI4FXJr0dUfwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCItETpGgIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC7a3Ja4AAAAAwBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="543D008B" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="006575E9" w:rsidRDefault="004768F0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="00B050"/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006575E9">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Community </w:t>
                       </w:r>
                       <w:r w:rsidRPr="006575E9">
                         <w:rPr>
                           <w:rFonts w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="00B050"/>
                           <w:sz w:val="52"/>
                           <w:szCs w:val="52"/>
                         </w:rPr>
                         <w:t>Garage Sale</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="434AB1EF" w14:textId="77777777" w:rsidR="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                    <w:p w14:paraId="3933817E" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004768F0">
+                      <w:r w:rsidRPr="006F12E1">
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Ready to clean house? Exchange your clutter for cash!</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2398E4B5" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                    <w:p w14:paraId="002C87F2" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRPr="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3B8AC726" w14:textId="77777777" w:rsidR="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                    <w:p w14:paraId="07FB9086" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                      <w:r w:rsidRPr="004768F0">
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Hello, my name is </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
                         <w:rPr>
                           <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>[Name]</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                      <w:r w:rsidRPr="004768F0">
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>, your neighborhood real estate agent. I’m sponsoring a </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
                         <w:rPr>
                           <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Community</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                      <w:r w:rsidRPr="004768F0">
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
                         <w:rPr>
                           <w:b/>
-                          <w:sz w:val="28"/>
-[...9 lines deleted...]
-                        <w:t>in your neighborhood as a service to the community. Get to know your neighbors, clear the clutter, and make some cash in the meantime.</w:t>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Garage Sale </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>in your neighborhood as a community service. Get to know your neighbors, clear the clutter, and make some cash in the meantime.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5606DD03" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                    <w:p w14:paraId="7BC90CA7" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRPr="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="60599E9E" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                    <w:p w14:paraId="58E41EAC" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRPr="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                      <w:r w:rsidRPr="004768F0">
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>The event will take place at </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
                         <w:rPr>
                           <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>[address/neighborhood]</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                      <w:r w:rsidRPr="004768F0">
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t> on </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
                         <w:rPr>
                           <w:b/>
-                          <w:sz w:val="28"/>
-[...11 lines deleted...]
-                      <w:r w:rsidRPr="004768F0">
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>[date] </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>from </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
                         <w:rPr>
                           <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>[time]</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004768F0">
-[...6 lines deleted...]
-                      <w:r w:rsidRPr="004768F0">
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t> to </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
                         <w:rPr>
                           <w:b/>
+                          <w:bCs/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>[time]</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="004768F0">
+                      <w:r w:rsidRPr="006F12E1">
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="69270E21" w14:textId="77777777" w:rsidR="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                    <w:p w14:paraId="1783A3A5" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="6ECD70C4" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                    <w:p w14:paraId="42799CF4" w14:textId="69E88001" w:rsidR="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004768F0">
-[...34 lines deleted...]
-                        <w:t xml:space="preserve"> with your contact information to participate.</w:t>
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Don’t worry about making signs, marketing will be fully taken care of. Just collect your for-sale items and invite your neighbors. More participants mean more visitors!</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5A6C0ECE" w14:textId="77777777" w:rsidR="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
+                    <w:p w14:paraId="30EC0780" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRPr="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                       <w:pPr>
-                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="7E80DB8F" w14:textId="77777777" w:rsidR="004768F0" w:rsidRDefault="004768F0" w:rsidP="006575E9">
-[...15 lines deleted...]
-                    <w:p w14:paraId="3073FE47" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0" w:rsidP="004768F0">
+                    <w:p w14:paraId="4E8708C4" w14:textId="77777777" w:rsidR="006F12E1" w:rsidRPr="006F12E1" w:rsidRDefault="006F12E1" w:rsidP="006F12E1">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>RSVP at </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>[contact] </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>by </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>[deadline date]</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t> with your contact information to participate.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3073FE47" w14:textId="018697DE" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="006F12E1" w:rsidP="004768F0">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F12E1">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>See you there!</w:t>
+                      </w:r>
                     </w:p>
                     <w:p w14:paraId="6CEEB10C" w14:textId="77777777" w:rsidR="004768F0" w:rsidRPr="004768F0" w:rsidRDefault="004768F0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="C00000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001E17B7">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51618625" wp14:editId="2F02DF60">
             <wp:extent cx="7772400" cy="3502152"/>
@@ -1352,166 +1253,167 @@
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7772400" cy="3502152"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="009534D7" w:rsidSect="004768F0">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004768F0"/>
     <w:rsid w:val="001E17B7"/>
+    <w:rsid w:val="00267D5D"/>
     <w:rsid w:val="00376497"/>
     <w:rsid w:val="004768F0"/>
     <w:rsid w:val="005550FE"/>
     <w:rsid w:val="006575E9"/>
+    <w:rsid w:val="006F12E1"/>
     <w:rsid w:val="009534D7"/>
+    <w:rsid w:val="00FD225E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05F46461"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0095496-8137-41C2-8930-6F5D818B662C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1843,87 +1745,87 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="394936898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2191,54 +2093,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>0</Words>
+  <Words>1</Words>
   <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>