--- v0 (2026-01-13)
+++ v1 (2026-08-01)
@@ -1,175 +1,374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="201C444F" w14:textId="66C6F123" w:rsidR="00D94768" w:rsidRDefault="004046DF">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004046DF">
+    <w:p w14:paraId="201C444F" w14:textId="4F0670F2" w:rsidR="00D94768" w:rsidRDefault="00205AD9">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="142F6BEE" wp14:editId="03ED3BAF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-571500</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4133850</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7105650" cy="2247900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7105650" cy="2247900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="491CC9D1" w14:textId="77777777" w:rsidR="00205AD9" w:rsidRPr="00205AD9" w:rsidRDefault="00205AD9" w:rsidP="00205AD9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00205AD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Thinking about selling? I can help!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="70772885" w14:textId="77777777" w:rsidR="00205AD9" w:rsidRPr="00205AD9" w:rsidRDefault="00205AD9" w:rsidP="00205AD9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00205AD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>As a real estate agent who specializes in the sale of ranches, farms, vineyards, and other multi-acre properties, I have a well-rounded understanding of today’s land market.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="265A6F1A" w14:textId="77777777" w:rsidR="00205AD9" w:rsidRPr="00205AD9" w:rsidRDefault="00205AD9" w:rsidP="00205AD9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00205AD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Finding a viable buyer for large land parcels can be tricky. I have the experience to diligently market your property and evaluate it to make sure it’s properly priced for a sale.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45AB91E0" w14:textId="679FFC59" w:rsidR="004046DF" w:rsidRPr="00205AD9" w:rsidRDefault="00205AD9" w:rsidP="004046DF">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00205AD9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Interest in a property like yours is on the rise. Let me help you find your buyer. Call today to set up an appointment.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="142F6BEE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-45pt;margin-top:325.5pt;width:559.5pt;height:177pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKdMpyFwIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tv2yAUfp+0/4B4X+xkubRWnCprlWlS&#10;1FZKpz4TDLElzGFAYme/fgfsXNb2adoLHDiHc/m+j/ldWytyENZVoHM6HKSUCM2hqPQupz9fVl9u&#10;KHGe6YIp0CKnR+Ho3eLzp3ljMjGCElQhLMEk2mWNyWnpvcmSxPFS1MwNwAiNTgm2Zh6PdpcUljWY&#10;vVbJKE2nSQO2MBa4cA5vHzonXcT8Ugrun6R0whOVU+zNx9XGdRvWZDFn2c4yU1a8b4P9Qxc1qzQW&#10;Pad6YJ6Rva3epaorbsGB9AMOdQJSVlzEGXCaYfpmmk3JjIizIDjOnGFy/y8tfzxszLMlvv0GLRIY&#10;AGmMyxxehnlaaeuwY6cE/Qjh8QybaD3heDkbppPpBF0cfaPReHabRmCTy3Njnf8uoCbByKlFXiJc&#10;7LB2Hkti6CkkVNOwqpSK3ChNmpxOv2L+vzz4Qml8eGk2WL7dtv0EWyiOOJiFjnNn+KrC4mvm/DOz&#10;SDI2jML1T7hIBVgEeouSEuzvj+5DPGKPXkoaFE1O3a89s4IS9UMjK7fD8TioLB7Gk9kID/bas732&#10;6H19D6jLIX4Rw6MZ4r06mdJC/Yr6Xoaq6GKaY+2c+pN57zsp4//gYrmMQagrw/xabwwPqQNoAdqX&#10;9pVZ0+PvkbpHOMmLZW9o6GI7uJd7D7KKHAWAO1R73FGTkbr+/wTRX59j1OWXL/4AAAD//wMAUEsD&#10;BBQABgAIAAAAIQB5095F4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMwEETvhf6D2EJv&#10;iRSDQ+JaDsEQCqU5JM2lN9na2KbSyrWUxO3XRz61tzfsMDuTb0Zr2BUH3zmSsJgLYEi10x01Ek4f&#10;u9kKmA+KtDKOUMIPetgUjw+5yrS70QGvx9CwGEI+UxLaEPqMc1+3aJWfux4p3s5usCpEOTRcD+oW&#10;w63hiRBLblVH8UOreixbrL+OFyvhrdzt1aFK7OrXlK/v523/ffpMpXx+GrcvwAKO4c8MU/1YHYrY&#10;qXIX0p4ZCbO1iFuChGW6iDA5RLKOVE0kUgG8yPn/FcUdAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEACnTKchcCAAAtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAedPeReEAAAANAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="491CC9D1" w14:textId="77777777" w:rsidR="00205AD9" w:rsidRPr="00205AD9" w:rsidRDefault="00205AD9" w:rsidP="00205AD9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00205AD9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Thinking about selling? I can help!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="70772885" w14:textId="77777777" w:rsidR="00205AD9" w:rsidRPr="00205AD9" w:rsidRDefault="00205AD9" w:rsidP="00205AD9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00205AD9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>As a real estate agent who specializes in the sale of ranches, farms, vineyards, and other multi-acre properties, I have a well-rounded understanding of today’s land market.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="265A6F1A" w14:textId="77777777" w:rsidR="00205AD9" w:rsidRPr="00205AD9" w:rsidRDefault="00205AD9" w:rsidP="00205AD9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00205AD9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Finding a viable buyer for large land parcels can be tricky. I have the experience to diligently market your property and evaluate it to make sure it’s properly priced for a sale.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45AB91E0" w14:textId="679FFC59" w:rsidR="004046DF" w:rsidRPr="00205AD9" w:rsidRDefault="00205AD9" w:rsidP="004046DF">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00205AD9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Interest in a property like yours is on the rise. Let me help you find your buyer. Call today to set up an appointment.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="004046DF" w:rsidRPr="004046DF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251861504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="758B68DD" wp14:editId="196CE1D6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1009650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7148830</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3162300" cy="1513840"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3162300" cy="1513840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="7F53DC07" w14:textId="77777777" w:rsidR="004046DF" w:rsidRPr="007562E8" w:rsidRDefault="004046DF" w:rsidP="004046DF">
+                          <w:p w14:paraId="4F2CF945" w14:textId="790A4C16" w:rsidR="004046DF" w:rsidRPr="00205AD9" w:rsidRDefault="004046DF" w:rsidP="004046DF">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Your Name</w:t>
                             </w:r>
-                          </w:p>
-[...2 lines deleted...]
-                              <w:spacing w:line="240" w:lineRule="auto"/>
+                            <w:r w:rsidR="00205AD9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="007562E8">
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidR="00205AD9">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t>NMLS ID</w:t>
+                              <w:t>D</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:br/>
-[...31 lines deleted...]
-                              <w:t>#</w:t>
+                              <w:t>RE Lic#</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>youremail@mail.com</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:br/>
                               <w:t>yourwebsite.com</w:t>
                             </w:r>
@@ -197,169 +396,123 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Name</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>Brkr</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="007562E8">
                               <w:rPr>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                              <w:t xml:space="preserve"> #</w:t>
+                              <w:t xml:space="preserve"> Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="758B68DD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:79.5pt;margin-top:562.9pt;width:249pt;height:119.2pt;z-index:251861504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKKEpvgwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jTAoOKFHUgpkkI&#10;0GDas+vYNJrt8+xrk+6v39lJSsX2wrSXxL777nz33Y+Ly84atlUhNuAqXh5NOFNOQt2454p/e7r5&#10;cMZZROFqYcCpiu9U5JeL9+8uWj9XU1iDqVVg5MTFeesrvkb086KIcq2siEfglSOlhmAF0jU8F3UQ&#10;LXm3pphOJqdFC6H2AaSKkaTXvZIvsn+tlcR7raNCZipOsWH+hvxdpW+xuBDz5yD8upFDGOIforCi&#10;cfTo3tW1QME2ofnDlW1kgAgajyTYArRupMo5UDbl5FU2j2vhVc6FyIl+T1P8f27l3fYhsKau+Dln&#10;Tlgq0ZPqkH2Cjp0ndlof5wR69ATDjsRU5VEeSZiS7nSw6U/pMNITz7s9t8mZJOGsPJ3OJqSSpCtP&#10;ytnZcWa/eDH3IeJnBZalQ8UDFS9zKra3ESkUgo6Q9JqDm8aYXEDjWFvx09nJJBvsNWRhXMKq3AqD&#10;m5RSH3o+4c6ohDHuq9JERc4gCXITqisT2FZQ+wgplcOcfPZL6ITSFMRbDAf8S1RvMe7zGF8Gh3tj&#10;2zgIOftXYdc/xpB1jyciD/JOR+xWXe6B6VjZFdQ7KniAfmCilzcNFeVWRHwQgSaECklTj/f00QaI&#10;fBhOnK0h/PqbPOGpcUnLWUsTV/H4cyOC4sx8cdTS5+UxtQTDfDk++TilSzjUrA41bmOvgKpS0n7x&#10;Mh8THs141AHsd1oOy/QqqYST9HbFcTxeYb8HaLlItVxmEA2lF3jrHr1MrlORUss9dd9F8ENfIrX0&#10;HYyzKeav2rPHJksHyw2CbnLvJp57Vgf+aaBzSw/LJ22Mw3tGvazIxW8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQA3ufl94QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT4NAEL2b+B82Y+LNLkXBlrI0&#10;DUljYvTQ2ou3hZ0CkZ1Fdtuiv97xpLd5H3nzXr6ebC/OOPrOkYL5LAKBVDvTUaPg8La9W4DwQZPR&#10;vSNU8IUe1sX1Va4z4y60w/M+NIJDyGdaQRvCkEnp6xat9jM3ILF2dKPVgeHYSDPqC4fbXsZRlEqr&#10;O+IPrR6wbLH+2J+sgudy+6p3VWwX33359HLcDJ+H90Sp25tpswIRcAp/Zvitz9Wh4E6VO5Hxomec&#10;LHlL4GMeJzyCLWnyyFTF1H36EIMscvl/RfEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;SihKb4MCAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAN7n5feEAAAANAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="758B68DD" id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:79.5pt;margin-top:562.9pt;width:249pt;height:119.2pt;z-index:251861504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGDMEDbAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx0nTdcFcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xkg26XDLjYlfnx9JDW9aWvDtsqHCmzB84sBZ8pKKCv7WvDvz4sP&#10;15wFFLYUBqwq+E4FfjN7/27auIkawhpMqTwjJzZMGlfwNaKbZFmQa1WLcAFOWVJq8LVAOvrXrPSi&#10;Ie+1yYaDwVXWgC+dB6lCoNu7Tslnyb/WSuKj1kEhMwWn3DB9ffqu4jebTcXk1Qu3rmSfhviHLGpR&#10;WQp6cHUnULCNr/5wVVfSQwCNFxLqDLSupEo1UDX54Kya5Vo4lWohcoI70BT+n1v5sF26J8+w/Qwt&#10;NTAS0rgwCXQZ62m1r+OfMmWkJwp3B9pUi0zS5Si/Go4GpJKky8f56PoyEZsdzZ0P+EVBzaJQcE99&#10;SXSJ7X1ACknQPSRGs7CojEm9MZY1Bb8ajQfJ4KAhC2MjVqUu926OqScJd0ZFjLHflGZVmSqIF2m+&#10;1K3xbCtoMoSUymIqPvkldERpSuIthj3+mNVbjLs69pHB4sG4riz4VP1Z2uWPfcq6wxORJ3VHEdtV&#10;S4WfdHYF5Y4a7qHbheDkoqKm3IuAT8LT8FMjaaHxkT7aAJEPvcTZGvyvv91HPM0kaTlraJkKHn5u&#10;hFecma+WpvVTfkkjwTAdLscfh3Twp5rVqcZu6lugruT0dDiZxIhHsxe1h/qF9n4eo5JKWEmxC457&#10;8Ra7Fad3Q6r5PIFo35zAe7t0MrqOTYoj99y+CO/6uUQa6QfYr52YnI1nh42WFuYbBF2l2Y08d6z2&#10;/NOuppHu35X4GJyeE+r4+s1+AwAA//8DAFBLAwQUAAYACAAAACEAN7n5feEAAAANAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbExPTU+DQBC9m/gfNmPizS5FwZayNA1JY2L00NqLt4WdApGdRXbbor/e8aS3&#10;eR95816+nmwvzjj6zpGC+SwCgVQ701Gj4PC2vVuA8EGT0b0jVPCFHtbF9VWuM+MutMPzPjSCQ8hn&#10;WkEbwpBJ6esWrfYzNyCxdnSj1YHh2Egz6guH217GUZRKqzviD60esGyx/tifrILncvuqd1VsF999&#10;+fRy3Ayfh/dEqdubabMCEXAKf2b4rc/VoeBOlTuR8aJnnCx5S+BjHic8gi1p8shUxdR9+hCDLHL5&#10;f0XxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAYMwQNsAgAARQUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADe5+X3hAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="7F53DC07" w14:textId="77777777" w:rsidR="004046DF" w:rsidRPr="007562E8" w:rsidRDefault="004046DF" w:rsidP="004046DF">
+                    <w:p w14:paraId="4F2CF945" w14:textId="790A4C16" w:rsidR="004046DF" w:rsidRPr="00205AD9" w:rsidRDefault="004046DF" w:rsidP="004046DF">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Your Name</w:t>
                       </w:r>
-                    </w:p>
-[...2 lines deleted...]
-                        <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:r w:rsidR="00205AD9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                      </w:pPr>
-                      <w:r w:rsidRPr="007562E8">
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidR="00205AD9">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t>NMLS ID</w:t>
+                        <w:t>D</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:br/>
-[...31 lines deleted...]
-                        <w:t>#</w:t>
+                        <w:t>RE Lic#</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>youremail@mail.com</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>yourwebsite.com</w:t>
                       </w:r>
@@ -387,77 +540,64 @@
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Name</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Brkr</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="007562E8">
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                        <w:t xml:space="preserve"> #</w:t>
+                        <w:t xml:space="preserve"> Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004046DF">
+      <w:r w:rsidR="004046DF" w:rsidRPr="004046DF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251589120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="707EBF9E" wp14:editId="61079104">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-190500</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>7153275</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1038860" cy="1509395"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -474,53 +614,56 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1038860" cy="1509395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004046DF">
+      <w:r w:rsidR="004046DF" w:rsidRPr="004046DF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EEB49DE" wp14:editId="791DAF24">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EEB49DE" wp14:editId="1FC22B5C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4453255</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>7867015</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1666875" cy="610870"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
@@ -534,359 +677,51 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1666875" cy="610870"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...307 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004046DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77754C42" wp14:editId="69FB7DB4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-895350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2486025</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7724775" cy="685800"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
@@ -983,51 +818,51 @@
                       <w:r w:rsidRPr="004046DF">
                         <w:rPr>
                           <w:rFonts w:ascii="ITC Avant Garde Std Md" w:hAnsi="ITC Avant Garde Std Md" w:cs="ITC Avant Garde Std Md"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="50"/>
                           <w:szCs w:val="50"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>Sell your multi-acreage property</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7388A7A2" w14:textId="77777777" w:rsidR="004046DF" w:rsidRDefault="004046DF"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004046DF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70125ACC" wp14:editId="0B324058">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-923925</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-914400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7772400" cy="7434072"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -1087,164 +922,168 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="037AFDC3" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-72.75pt;margin-top:-1in;width:612pt;height:585.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQC97WNMJwMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv2yAUfp+0/4B4&#10;T32ZO7dRnSpL2qlS1FZtpz4TjGMkDAzIbdP++w5gJ1VbbdK0PJADHM7l4+PzxeWuE2jDjOVKVjg7&#10;STFikqqay1WFvz1dj84wso7ImgglWYX3zOLLyccPF1s9ZrlqlaiZQRBE2vFWV7h1To+TxNKWdcSe&#10;KM0kbDbKdMTB1KyS2pAtRO9Ekqfp52SrTK2NosxaWJ3HTTwJ8ZuGUXfXNJY5JCoMtbkwmjAu/ZhM&#10;Lsh4ZYhuOe3LIP9QRUe4hKSHUHPiCFob/iZUx6lRVjXuhKouUU3DKQs9QDdZ+qqbx5ZoFnoBcKw+&#10;wGT/X1h6u7k3iNdwdxhJ0sEVPQBoRK4EQ5mHZ6vtGLwe9b3pZxZM3+uuMZ3/hy7QLkC6P0DKdg5R&#10;WCzLMi9SQJ7CXll8KtIy91GT43FtrPvKVIe8UWED6QOUZLOwLroOLj7bUnB9zYVAtQZ4IbJR7pm7&#10;NoDl2xicerjgsv9OqngRc0XXHZMuMsswQRzQ2rZcW0gzZt2SAVDmpo5JoEeo0Kfz3Ybb/pmfTdP0&#10;PP8ymp2msxF0ezWanhflqEyvyiItzrJZNvvlS8yK8dqyhaJEzDUfqJcVb6p9lzH9I4ikCeRDGxIo&#10;HgGDggLGQ4kAt8fN12oN9TcMfmA7wxxtvdkApP06OB82+oMecO8lpB+l8vOYya8kniORFcFye8Gi&#10;9wNrgFzAgzxcS3jWbCZMrJZQCmhHMG1LahaXT1P49SQ5nAjtCAkBj9X2sfsAXjLexo5Vxu7CURZU&#10;4VBY+qfCejCHEyGzku5wuONSmfcCCOiqzxz9B5AiNB6lpar38PSAvYHFVtNrDg9gQay7JwZECKgN&#10;wuruYGiE2lZY9RZGrTI/3lv3/kAg2MVoC6JWYft9TQzDSNxIUI3zrCi8CoZJcVrm/vm83Fm+3JHr&#10;bqaAVKAMUF0wvb8Tg9kY1T2D/k59VtgikkLuClNnhsnMRbEFBadsOg1uoHyauIV81HR4r/6BP+2e&#10;idG9Cjhg7q0aBJCMX4lB9I1cnK6danhQiiOuPd6gmoE4vcJ7WX45D17H79DkNwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIw&#10;EEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmn&#10;BVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfU&#10;xNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+P&#10;dS8AAAD//wMAUEsDBBQABgAIAAAAIQBmaqQE4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8JAEIXvJv6HzZh4gy0NUFK7JY0JRDkJCsbb0o5tY3e26S5Q/fVMvejtzczLm+8ly9404oydqy0p&#10;mIwDEEi5LWoqFby9rkYLEM5rKnRjCRV8o4NlenuT6LiwF9rieedLwSHkYq2g8r6NpXR5hUa7sW2R&#10;+PZpO6M9j10pi05fONw0MgyCuTS6Jv5Q6RYfK8y/diejYO2eso2MVvizWYcv2WH/nL9vP5S6v+uz&#10;BxAee/9nhgGf0SFlpqM9UeFEo2A0mc5m7P1VU641eIJowbvjoMJ5BDJN5P8e6RUAAP//AwBQSwME&#10;CgAAAAAAAAAhAExs7bozegwAM3oMABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+EYCUV4aWYA&#10;AE1NACoAAAAIAAcBEgADAAAAAQABAAABGgAFAAAAAQAAAGIBGwAFAAAAAQAAAGoBKAADAAAAAQAC&#10;AAABMQACAAAAIgAAAHIBMgACAAAAFAAAAJSHaQAEAAAAAQAAAKgAAADUABbjYAAAJxAAFuNgAAAn&#10;EEFkb2JlIFBob3Rvc2hvcCBDQyAyMDE4IChXaW5kb3dzKQAyMDE4OjA1OjE1IDA4OjQ2OjE1AAAD&#10;oAEAAwAAAAEAAQAAoAIABAAAAAEAAAT7oAMABAAAAAEAAATDAAAAAAAAAAYBAwADAAAAAQAGAAAB&#10;GgAFAAAAAQAAASIBGwAFAAAAAQAAASoBKAADAAAAAQACAAACAQAEAAAAAQAAATICAgAEAAAAAQAA&#10;Fs8AAAAAAAAASAAAAAEAAABIAAAAAf/Y/+0ADEFkb2JlX0NNAAH/7gAOQWRvYmUAZIAAAAAB/9sA&#10;hAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwMEQwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAz/wAARCACZAKADASIAAhEBAxEB/90ABAAK/8QBPwAAAQUBAQEBAQEA&#10;AAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUGBwgJCgsQAAEEAQMCBAIF&#10;BwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLRQwclklPw4fFjczUWorKD&#10;JkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2N0dXZ3eH&#10;l6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKBkRShsUIjwVLR8DMkYuFy&#10;gpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aUpIW0lcTU5PSltcXV5fVW&#10;ZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwDgA5w4JHzUhbYO8/FQSSSkF7u4B/BS&#10;F47tPyQUpHikpsC6s9yPiE4ew8OH3qrub4hSDHu+i1zvgCUlDXbVtJILcXLP0abPk0hFbhdS7VOH&#10;9YtH/VFDiiNyPtZI8vml8uLJL+7CUl0kRuB1E8sYPi4f99RW9Oyj9I1t+DnH/vib7kP3gyjkeaO2&#10;Gf8AhR4P+m1klcHTH97R8mk/xUh0xne0/JoH8Sh72P8Ae/Asg+F84f8AJV5zx/8AftFJaA6dR3c8&#10;/MD/AL6pjAxR+a4/Fx/gh78PH7GQfB+aO/BH+9L/ALyM3MSWqMPFH+CB+JJ/ipCjHHFTB/ZCH3iP&#10;Yso+CZv0smMf3eOX/cwceR4pxrwCfhqtoNaOGgfAAJ5Pim/ef6v4sg+B98/2Y/8A144wpuPFbz/Z&#10;KmMTKPFTvnp+Va0lMh94l0AZB8ExfpZZn+6Ix/79/9DgC8Nn9HuEkNO46x/Vhbn1W6Z0rq2e3F6i&#10;fstbgSHtedTGjN1jvTZ7v3v5z/BLCc4B24gWCBG4aGB7Ycz3f6/pFbx72Uit1FYqgODrQB6vvGyx&#10;vqO9zmua5/pP+nT/AKRQmfn9rLGRHSP+FCEv+lF71n1N+pIwX9QOZazFrkOss9MH27RDWWV73Odv&#10;r2M+n+krVJ3TPqYLcanFsy3nImbBVSW1kCfTe0V73XNmt+xn+C9T/CrPyMx56IzDqe70aS19lBZu&#10;a2w+xt1dv84y1zLLPU3t9Pf/AMIqHTcxleXU7Mc91FQIIEOhoGza0Pcz0me/Y7Y//i1F7sZba/Vm&#10;GfLH5SI/3YQj/wBy7/R+ndJyTszrrMd4eGWeiWbWb3jHoa71KtzrLbfUfs/wWNT6li6f/mB0qP6Z&#10;lkHzq/8ASS4CzqLGYz3T+msyDc20bi8CXiva7+b9rX7t/wDOrpXfX7MqpwjgUNpx6pa7HJFoe0N2&#10;sbbY79Y9T1H+q/8A4uv9J+lsRBxfpBk+/wDNjQZpfg7P/je9KP8A2ry//Av/AEkkP8XnSv8AuXlf&#10;+Bf+klLp315ou6McvIp/XWuLDQwgAmfp/Sd6dTGH/CfztrLfTQ8T6232dSORbZW3BdWf0bntYxrt&#10;zfc57hudta2z+aZ6t3qIiWAy4QRxb0j79zlX7sq+izfqH0J17sZufkG9jQ99QNW4Nd9Fzh6X5yJ/&#10;43nSR/2ry/8AwL/0kqVf1iJ+uOcbmuxaWMa012Nl0UktZd7R7nPdZ+i3u9Kv/hrvSXW4XVsLPyMn&#10;GoJ9XDcGWzEEn/R+4/1VIIYz0CD8Q5v/ADsv+a4A/wAXfST/ANq8v/wL/wBJJ/8Axuuk/wDcvL++&#10;r/0iukzclmBiW5Vg3NqaXbByY/NbP5ypdB6yeqYxdexlGU172OqY8PENJ2P/AHmeoxu/Y9H28e3C&#10;j/SHN/52X4OP/wCN10j/ALl5f31f+kUzv8XvSR/2ry//AAL/ANJLq6n03V+pS9r2SRuaZEtO1/8A&#10;muauft+teMzrtnSrKiKqxsNuocLpb7X1uG1lLqnb67f8KgceMbgKHxDmz/lZfg0HfUHpQ4ysr/wL&#10;/wBJLL6p9ReoMBf0jKquA/wGW0sd/YyaT6X/AG5VV/xi7gZOE+5uOy+t9z272VhwLi3Ub2D85vtQ&#10;8i7Goupx77G1W5RcMdrtN5bBexrvo7/d9BH24dgn/SHN/wCel+D471BvXumW+ln4Qx3n6O8OAd/x&#10;dm/0rf8Arb1Td1bLZ9OljfiHD/vy9suoZZW6m1rbKn6PqeA5h/rVv3Ncua6j9ROkZUuwi/p9p7V/&#10;pKSfPGsPs/6zbWj7UP3Qj7/zf+el/wA183/bOT/o6/8Apf8Akkv2zk/6Ov8A6X/klsZ/1Sz6Gvtr&#10;qq6jjsJDsjBd6m2ND6tLNuRV/wBt/wBtYhw6XT6byI0I+lB/6pL2ofuhH+kOb/z0v+a//9Hz+uol&#10;znFm9hA0bxuIRaAWmA10jUbdQZPyehssZ7t5OwaANEHifYFbxse24GvHaLHEDa2Q1x3aVs9vutse&#10;qszvbKB2b+BTmdSc3ApLn+qdra2NLrTBDrXNZ7WUs/0tljmVqFtNmD1B+PbIyWPNZDmAOL4+ga3b&#10;9r27vatfC+qmTfR9myWioeo2S+HP2t/4Jp/Od+Ze+v2JdTtwumvPS+iTW6kbM3qG7fkExt+xUZJ9&#10;1Df+5P2T0f8AuOmRx2CTcR/LX95mELqMSDLr/V/7lwsiqyrewF1djHQ6vjaR9Jr2yXs9rv8ACI1O&#10;92K0tsltZLWSCRJMkf57t6Fk4VddfqUNLA0D1GN/Ob+93/St/N/f+gpYxDmiuRtc8D2c7pEaO+jy&#10;myjpprqqeI45eratHTwLKvsNgqn163E2ndBcXe2pjKj+id6e33++p6t5eUcdlzm2ll9TZ3VFur9N&#10;1N1Tvfs2/vf9cWD017xcHV/pXDmqwSC0mKy5zf8AhNn6JWrMZuTfvsyqKy3+cc8vnw+k31N/+aq8&#10;sfDkuzp6u8v7q4G8eg8P7WvVl2vsLn2OHqlxdubPuO472hu/8925dh9WX5mHQH4rGBzXNqbkWe5w&#10;3VN/m8f9HTfke1mzZZ/wVn/C8hg5bsb1hXa9psBYT6pO7+SXV7PpbUnWv2F9b31nSSx0lpI2uLXN&#10;/wCmrUcnCdiwcOj6V1j6zNzX24HTy6xzKrC52lbg+ksfLvW2Nq2Oay6iz/tQz1a/T/m/U4nD6mWZ&#10;VhrL/R+0b3WMZtdqTu+0Q5ra/o+n+lf/ADfqLOpyr9jmY+R6bbA1tzgfpBhkepB/S/m/17f5xB+0&#10;32uvsL33m3aHvJPIP03NfX7vo/mpxy8X0WgU+mdHzvs3Tc6oi2k1W2y0s9TbXu3te2j1K7nfof0P&#10;2h7mM9TZ6XqfpVz3Xck0UMBvdlbvUa31MZ2OfTsd9prrNrvbl1+r7fZX9mq/4GxZXR+pjfk1Zb21&#10;tFLjWdu73/m/a31n1Ht92zGZd61VXqeyn9yvlZbraa7nAgM3NdkWBz3REfnGxvp7h+jZ/n+olPKC&#10;K7hIDYv69mOysfqDT6V9TGt2M0rLWhrKmNqr9N3pezY79J72f4X/AASp19WznTXbc+5vquyWBxBI&#10;scXOts/Sex+51j/zfpqJPq1AQ01CQ18BhcdskNP5+3/riFVgZOTLsSvdS0w54gEyPaJeWfvfmqI5&#10;d7lX97Zdwm9nsOhfXu0YllHUyLLa2k0ZOjddA2u/a0t9rj9Pb/waJ0j64D9nW1dVzD9rEtpvpq3w&#10;wCG3TNPq2f8AT/wn/Brz62w1uLHtNLp2lse4R7Xb/wB/3e3Z7FZxb8gNbY15qsJ2stGjmmD79rdv&#10;t2/RUnu5ABqK8UULeg6X104XXL7msdeMlztjrXGohxEOte2oObY9/wCZXXT/AMX710nUMLo3VMI9&#10;QzamBoYXPyhure3YP0v6XbXa9te1389X/wBbXm77Mp9brmtssDHbn2g72giPZ+a7fru/qKORnPvo&#10;qNpEUD06WAANa0k2Fraqx6bNz3e5PhlIu9deiqv+1//S8+xa7bH11U1myyxxDB4u/N2uXW4N/Sfq&#10;7VuyclpznNi2wS6wz9Kumpnvqq/ren6v+EXFV5d1O77O97JEPc32HaeWBwlzdytV4zmkkNYw+Mbz&#10;/nW7m/8ARURqOpZscDLZ6Wz66ZmU77N0ug49bwQcqzWxojV1VbP0dL/+3VUxad1teNVDTYdrS46T&#10;9Lc/6Tln1UgkOse+wsggF2k/1BtYtTDL2WOzPY1mIWuc20uhxs3Vt2ihtr/aopyst3DDgie56trK&#10;wcjDFfr7P0ghpYSeWtu2u9rfoss9/wC5Z+i+msr0m05LQA1o3Cyp0TM+30v+tu99bludUdl2yy2u&#10;qt+JW257arDYTW5tdTXN9jdznP8A0lnv9T1H2/zbKljW1ZFhFtNhYWw3Y4EA/dtemHQnWl8wcmPY&#10;GfRHhDLovu2FrKnAGx7hMt/wYZP+l3e1NnD0XACLPV3H02DSY90bfzW/1UCmp2Lkb7AWc7C7Wvd5&#10;3Vx/Y3srT3ZtWSGV0UNqLnRaXGSY9u4vd/373pGJ473FakaNMjhhwy0kNgUlFnqNfva5pLR7SNXA&#10;fRLJH6Nim0F9ftcWGQ0k9z/1KrP+y11ufse4g7LCdJmfaXj85EryWt+zuY0NAc9pDiToC3d/1SBj&#10;uQP5BYD0TWNqrBFuobqbfTO2T+65h/6pAyTu2uZ7iyHBziCwR9L3N/SO3f1kTGDr7rCQXySWNLnM&#10;GnudL63Nd7mqb8mmppFddIpG8im1znxAa3cfd72bmuQiNd7kqmvU5zdzt4YPdBr3OH8pzt30lr5W&#10;U1+EyutxO1oDaiXu0YBDdoe2urb/AFP/AEosis5AItx3gEGfa7Y0Efmtqf8Ao/7LFb6lkvbkYbHO&#10;rNYcx5c1haXF23d6svf/ACv0n/nCEsYlIa7a+K6EuGM9LsUvVluseamncxse0N26j85su2/21p48&#10;jGZXjVg3WOPqFgbIDv8ABOb/ADW/6H0K/wDya5vHzWU5BrDHmuSz2uMgz9Lc76fu/eVp/U2i5r3s&#10;e702jaDYNpPGy0MH0f6n56GTBI6AePn5phOIBJPqLZ6rjZIyBZ6Qa2z3NY1+0Q3n1WbP+h9NUXNs&#10;D2/onsfbrLva2P5NlqlndU9fKa9ocytrRtaR9FxHu2bd3td7fzUWrPbZX6Hr3Pr+ka36NB/0293o&#10;u+l/gv8ApoxjkjCNx6a/MtqMiaPV0jfZTU3HbbXXTWNr5Hufp9F7GODv86x6wso7Ki6lrnUPkBxO&#10;/Vp3e36Xsb9FNfnPsa0Ma6kiWuEsMkAe8fQc3f8A62JVdUdUYAgRDg57WzPtHtbP0U7HhlDWgSTZ&#10;HyplMHS67P8A/9Pz2vp2XDwa43kcQYAO7xWy3plG6Bnj5UWH/vyrNucOdUZlzTwRPgdFUynMNwK7&#10;x1Z4ZCPlKVnTW7Wn7Y0E7Q4Oot0k+76Jdu2fSV6mn7Kx5ruryrNzHtDGvqBgX1WNPrj6TGX+oz/h&#10;PTVSu2Bw2ANBP8EZt5OkD4Ksc2Qdl/uz7g+YdC3Y9xx2vY2quprWZRa4B7iyqlwvaP0rvSbV+js2&#10;f6dBHTiBubmYz4PG24Ezpu1p2+1BruPIAkcann5IzbnHQiI7l3H3yopZ8naP8vqujzGUbcP2Is3p&#10;976A2uyi4ttY7awvEgHe/wDnq6WfmrNs+reY+XEMBc4uI3hupPj71uNtrIJJj4/3qTX1mDu0PcjX&#10;8qA5rNHYR+wrZynkNyo9NHIHQ+pw4CqgzqAXA6xDfzUC/pubS70GVtfDQWGsFzQ5xfvcSBt9V21n&#10;/QXQCyrYC2HTwHSB/nJ2urd7C4COIc4/99SHOZRvGJ+iK728u3Ay2UOsrsdVubucG+qC7T6LtlW1&#10;Tf0UMqltp9rDANduszYf8Bt9y6Utb+87XXRyiYc2A4ujuYP/AH1yf99mdQK8v95YR5vPjozHNB9b&#10;R0aiqyNR/wCF01fRzbXXY91hIHApsPH9WmvwW7sraPa8QexHz/d/lKNjgDBcCRLZJB0PP0gl97md&#10;ifsiih4uMOksFzy9tzmw0tml2pO7d9JzPop7+nUCpxZTc6wN9v6N4412/wBKH/ULSa+pjdhNZbM6&#10;zzCFbZQ5wBFZLRodkcH+VtRGfISNZaeCvT3P2NM4OIJLcVzu8OqH/o3qD0F+PSLWFuKA2HBwLMcc&#10;7XMO1z7v3fz1ee6vbq2vSSNOJ009qA57AfaGS3XWD/BOjkmdyT5o9Pi1zXUeMf4ENxR+LaXIT2ub&#10;Yx1dbgAHNMOoH7rm/Qo2/mKy6xxB0rM86fwhCidQGjngSpAfAfy+qiR4v//U4EWWDhx/KpC93cA/&#10;gtr7Bg/6Bn4/3pfYMH/QM/H+9Q/eI9i63+hM/wDnMf2z/wC8clmSB4j46/kVmvLaYE8f6+Su/YMH&#10;/QM/H+9L7Bg/6Bn4/wB6jnLFPeJvuKSPg3MD/KY/tn/3iFuQ8tMENA+LlNuY4HkEeBBRW4eIwyyp&#10;rT4if71IU0jhg15Vc443p+K7/Q+f/OY/tn/3jEZgPIHmOPNP9pPjAPA0jTsE/oUH/BhL0KZB2DTj&#10;nRN9qKf9D5/38f8Az/8AvFxmzq4HcdD4+HCI7JYAXeptEjQ8zE6iVAVVgQGACZ0Hc90vRZMlgnie&#10;/wB6HsxT/ofP+/j/AOf/AN4v9osOrXCBBPP4MSOS90wQ4cgh0cfBDLMVgg7GjwLgP+/IZf01vL6h&#10;8HDt/VKIwdh+CyXwucfmzYY/3pSH/cpxfLju0I1PuE6/uqFmU5rS5tZgaQddPLaEE5nTGx+kaY4g&#10;OP8ABQdn9N/lO0jRrv8Av21EctK/lP2FiPJRH/grlx/1T/0FkMwOGtRJPJkiAf6hU25NJBYRtnjn&#10;+5V/2l09v0aXn5Af9/Q3dTxD/wBpS74uA/JKf92kf0SPqxHBjjvzWL6e7L/oY21vYRo6ewg6fihk&#10;s09wB7kGJhVndSqPGKwfFx/gAhnPJ4x6R4SHH/vwThys/wCRY5QxDbNCXlHN/wB1ji23OGgaSSQZ&#10;iP8AyKC95iSCI01Ex+CrnNsiAypo8m/+ScVB2Ra4QSI8A0BPHLS8GKXCNpX5B//V505+KPzifg0q&#10;J6jjjgPPyA/78s5JRexDx+10z8Z5o7DHH+7E/wDdSk3z1KvtW4/Egf3qJ6me1Q+bv/MVSSR9nH2/&#10;EsR+K84f8rXlDH/3jbPUruzGD7z/ABUD1DJPG0fBv95VdJH24fuhjPP82d80/wDBPB/0OFMc3KP+&#10;Ej4Bo/gonKyTza/5GPyIaSPBH90fYxnmeYO+bIfPJP8A75kbbTy9x+Lj/eonXnX4pJJzGZGXzEnz&#10;1YljDy0H5BN6Vf7sfDRTSSWojQ3sSPxTGg9nD5oySSWuabB2n4FRLHjlp+5WkklNRJWzB51+Kia6&#10;z+aPlokprJI5oZ2kKJo8HfeElP8A/9bikkkkkqSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSS&#10;UpJJJJSkkkklP//X4pJJJJKkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJT//&#10;0OKSSSSSpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSU//9n/7SAMUGhvdG9z&#10;aG9wIDMuMAA4QklNBCUAAAAAABAAAAAAAAAAAAAAAAAAAAAAOEJJTQQ6AAAAAAEnAAAAEAAAAAEA&#10;AAAAAAtwcmludE91dHB1dAAAAAUAAAAAUHN0U2Jvb2wBAAAAAEludGVlbnVtAAAAAEludGUAAAAA&#10;Q2xybQAAAA9wcmludFNpeHRlZW5CaXRib29sAAAAAAtwcmludGVyTmFtZVRFWFQAAAAiAEgAZQB3&#10;AGwAZQB0AHQALQBQAGEAYwBrAGEAcgBkACAASABQACAATABhAHMAZQByAEoAZQB0ACAAUAAyADAA&#10;MwA1AAAAAAAPcHJpbnRQcm9vZlNldHVwT2JqYwAAAAwAUAByAG8AbwBmACAAUwBlAHQAdQBwAAAA&#10;AAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVudW0AAAAMYnVpbHRpblByb29mAAAACXByb29mQ01Z&#10;SwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAAEnByaW50T3V0cHV0T3B0aW9ucwAAABcAAAAAQ3B0&#10;bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NNYm9vbAAAAAAAQ3JuQ2Jvb2wAAAAAAENudENib29s&#10;AAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wAAAAAAEVtbERib29sAAAAAABJbnRyYm9vbAAAAAAA&#10;QmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMAAAAAUmQgIGRvdWJAb+AAAAAAAAAAAABHcm4gZG91&#10;YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAAAAAAAAAAQnJkVFVudEYjUmx0AAAAAAAAAAAAAAAA&#10;QmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNsdFVudEYjUHhsQGLAAAAAAAAAAAAKdmVjdG9yRGF0&#10;YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMAAAAAUGdQQwAAAABMZWZ0VW50RiNSbHQAAAAAAAAA&#10;AAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAAAABTY2wgVW50RiNQcmNAWQAAAAAAAAAAABBjcm9w&#10;V2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJlY3RCb3R0b21sb25nAAAAAAAAAAxjcm9wUmVjdExl&#10;ZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0bG9uZwAAAAAAAAALY3JvcFJlY3RUb3Bsb25nAAAA&#10;AAA4QklNA+0AAAAAABAAlgAAAAEAAQCWAAAAAQABOEJJTQQmAAAAAAAOAAAAAAAAAAAAAD+AAAA4&#10;QklNBA0AAAAAAAQAAABaOEJJTQQZAAAAAAAEAAAAHjhCSU0D8wAAAAAACQAAAAAAAAAAAQA4QklN&#10;JxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAAAABIAC9mZgABAGxmZgAGAAAAAAABAC9mZgABAKGZ&#10;mgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAABAC0AAAAGAAAAAAABOEJJTQP4AAAAAABw&#10;AAD/////////////////////////////A+gAAAAA/////////////////////////////wPoAAAA&#10;AP////////////////////////////8D6AAAAAD/////////////////////////////A+gAADhC&#10;SU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklNBB4AAAAAAAQAAAAAOEJJTQQaAAAAAANJAAAA&#10;BgAAAAAAAAAAAAAEwwAABPsAAAAKAFUAbgB0AGkAdABsAGUAZAAtADEAAAABAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAEAAAAAAAAAAAAABPsAAATDAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAA&#10;AAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZib3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAA&#10;AFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcAAATDAAAAAFJnaHRsb25n&#10;AAAE+wAAAAZzbGljZXNWbExzAAAAAU9iamMAAAABAAAAAAAFc2xpY2UAAAASAAAAB3NsaWNlSURs&#10;b25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAAAAAGb3JpZ2luZW51bQAAAAxFU2xpY2VPcmlnaW4A&#10;AAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51bQAAAApFU2xpY2VUeXBlAAAAAEltZyAAAAAGYm91&#10;bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAA&#10;AAAAAEJ0b21sb25nAAAEwwAAAABSZ2h0bG9uZwAABPsAAAADdXJsVEVYVAAAAAEAAAAAAABudWxs&#10;VEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEAAAAAAAZhbHRUYWdURVhUAAAAAQAAAAAADmNlbGxU&#10;ZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRURVhUAAAAAQAAAAAACWhvcnpBbGlnbmVudW0AAAAP&#10;RVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQAAAAJdmVydEFsaWduZW51bQAAAA9FU2xpY2VWZXJ0&#10;QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9yVHlwZWVudW0AAAARRVNsaWNlQkdDb2xvclR5cGUA&#10;AAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAAAAAAAApsZWZ0T3V0c2V0bG9uZwAAAAAAAAAMYm90&#10;dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRPdXRzZXRsb25nAAAAAAA4QklNBCgAAAAAAAwAAAAC&#10;P/AAAAAAAAA4QklNBBQAAAAAAAQAAAADOEJJTQQMAAAAABbrAAAAAQAAAKAAAACZAAAB4AABHuAA&#10;ABbPABgAAf/Y/+0ADEFkb2JlX0NNAAH/7gAOQWRvYmUAZIAAAAAB/9sAhAAMCAgICQgMCQkMEQsK&#10;CxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQ0LCw0O&#10;DRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAz/wAARCACZAKADASIAAhEBAxEB/90ABAAK/8QBPwAAAQUBAQEBAQEAAAAAAAAAAwABAgQFBgcI&#10;CQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUGBwgJCgsQAAEEAQMCBAIFBwYIBQMMMwEAAhEDBCES&#10;MQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLRQwclklPw4fFjczUWorKDJkSTVGRFwqN0NhfSVeJl&#10;8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2N0dXZ3eHl6e3x9fn9xEAAgIBAgQE&#10;AwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKBkRShsUIjwVLR8DMkYuFygpJDUxVjczTxJQYWorKD&#10;ByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9ic3R1dn&#10;d4eXp7fH/9oADAMBAAIRAxEAPwDgA5w4JHzUhbYO8/FQSSSkF7u4B/BSF47tPyQUpHikpsC6s9yP&#10;iE4ew8OH3qrub4hSDHu+i1zvgCUlDXbVtJILcXLP0abPk0hFbhdS7VOH9YtH/VFDiiNyPtZI8vml&#10;8uLJL+7CUl0kRuB1E8sYPi4f99RW9Oyj9I1t+DnH/vib7kP3gyjkeaO2Gf8AhR4P+m1klcHTH97R&#10;8mk/xUh0xne0/JoH8Sh72P8Ae/Asg+F84f8AJV5zx/8AftFJaA6dR3c8/MD/AL6pjAxR+a4/Fx/g&#10;h78PH7GQfB+aO/BH+9L/ALyM3MSWqMPFH+CB+JJ/ipCjHHFTB/ZCH3iPYso+CZv0smMf3eOX/cwc&#10;eR4pxrwCfhqtoNaOGgfAAJ5Pim/ef6v4sg+B98/2Y/8A144wpuPFbz/ZKmMTKPFTvnp+Va0lMh94&#10;l0AZB8ExfpZZn+6Ix/79/9DgC8Nn9HuEkNO46x/Vhbn1W6Z0rq2e3F6ifstbgSHtedTGjN1jvTZ7&#10;v3v5z/BLCc4B24gWCBG4aGB7Ycz3f6/pFbx72Uit1FYqgODrQB6vvGyxvqO9zmua5/pP+nT/AKRQ&#10;mfn9rLGRHSP+FCEv+lF71n1N+pIwX9QOZazFrkOss9MH27RDWWV73Odvr2M+n+krVJ3TPqYLcanF&#10;sy3nImbBVSW1kCfTe0V73XNmt+xn+C9T/CrPyMx56IzDqe70aS19lBZua2w+xt1dv84y1zLLPU3t&#10;9Pf/AMIqHTcxleXU7Mc91FQIIEOhoGza0Pcz0me/Y7Y//i1F7sZba/VmGfLH5SI/3YQj/wBy7/R+&#10;ndJyTszrrMd4eGWeiWbWb3jHoa71KtzrLbfUfs/wWNT6li6f/mB0qP6ZlkHzq/8ASS4CzqLGYz3T&#10;+msyDc20bi8CXiva7+b9rX7t/wDOrpXfX7MqpwjgUNpx6pa7HJFoe0N2sbbY79Y9T1H+q/8A4uv9&#10;J+lsRBxfpBk+/wDNjQZpfg7P/je9KP8A2ry//Av/AEkkP8XnSv8AuXlf+Bf+klLp315ou6McvIp/&#10;XWuLDQwgAmfp/Sd6dTGH/CfztrLfTQ8T6232dSORbZW3BdWf0bntYxrtzfc57hudta2z+aZ6t3qI&#10;iWAy4QRxb0j79zlX7sq+izfqH0J17sZufkG9jQ99QNW4Nd9Fzh6X5yJ/43nSR/2ry/8AwL/0kqVf&#10;1iJ+uOcbmuxaWMa012Nl0UktZd7R7nPdZ+i3u9Kv/hrvSXW4XVsLPyMnGoJ9XDcGWzEEn/R+4/1V&#10;IIYz0CD8Q5v/ADsv+a4A/wAXfST/ANq8v/wL/wBJJ/8Axuuk/wDcvL++r/0iukzclmBiW5Vg3Nqa&#10;XbByY/NbP5ypdB6yeqYxdexlGU172OqY8PENJ2P/AHmeoxu/Y9H28e3Cj/SHN/52X4OP/wCN10j/&#10;ALl5f31f+kUzv8XvSR/2ry//AAL/ANJLq6n03V+pS9r2SRuaZEtO1/8Amuauft+teMzrtnSrKiKq&#10;xsNuocLpb7X1uG1lLqnb67f8KgceMbgKHxDmz/lZfg0HfUHpQ4ysr/wL/wBJLL6p9ReoMBf0jKqu&#10;A/wGW0sd/YyaT6X/AG5VV/xi7gZOE+5uOy+t9z272VhwLi3Ub2D85vtQ8i7Goupx77G1W5RcMdrt&#10;N5bBexrvo7/d9BH24dgn/SHN/wCel+D471BvXumW+ln4Qx3n6O8OAd/xdm/0rf8Arb1Td1bLZ9Ol&#10;jfiHD/vy9suoZZW6m1rbKn6PqeA5h/rVv3Ncua6j9ROkZUuwi/p9p7V/pKSfPGsPs/6zbWj7UP3Q&#10;j7/zf+el/wA183/bOT/o6/8Apf8Akkv2zk/6Ov8A6X/klsZ/1Sz6Gvtrqq6jjsJDsjBd6m2ND6tL&#10;NuRV/wBt/wBtYhw6XT6byI0I+lB/6pL2ofuhH+kOb/z0v+a//9Hz+uolznFm9hA0bxuIRaAWmA10&#10;jUbdQZPyehssZ7t5OwaANEHifYFbxse24GvHaLHEDa2Q1x3aVs9vutseqszvbKB2b+BTmdSc3ApL&#10;n+qdra2NLrTBDrXNZ7WUs/0tljmVqFtNmD1B+PbIyWPNZDmAOL4+ga3b9r27vatfC+qmTfR9myWi&#10;oeo2S+HP2t/4Jp/Od+Ze+v2JdTtwumvPS+iTW6kbM3qG7fkExt+xUZJ91Df+5P2T0f8AuOmRx2CT&#10;cR/LX95mELqMSDLr/V/7lwsiqyrewF1djHQ6vjaR9Jr2yXs9rv8ACI1O92K0tsltZLWSCRJMkf57&#10;t6Fk4VddfqUNLA0D1GN/Ob+93/St/N/f+gpYxDmiuRtc8D2c7pEaO+jymyjpprqqeI45eratHTwL&#10;KvsNgqn163E2ndBcXe2pjKj+id6e33++p6t5eUcdlzm2ll9TZ3VFur9N1N1Tvfs2/vf9cWD017xc&#10;HV/pXDmqwSC0mKy5zf8AhNn6JWrMZuTfvsyqKy3+cc8vnw+k31N/+aq8sfDkuzp6u8v7q4G8eg8P&#10;7WvVl2vsLn2OHqlxdubPuO472hu/8925dh9WX5mHQH4rGBzXNqbkWe5w3VN/m8f9HTfke1mzZZ/w&#10;Vn/C8hg5bsb1hXa9psBYT6pO7+SXV7PpbUnWv2F9b31nSSx0lpI2uLXN/wCmrUcnCdiwcOj6V1j6&#10;zNzX24HTy6xzKrC52lbg+ksfLvW2Nq2Oay6iz/tQz1a/T/m/U4nD6mWZVhrL/R+0b3WMZtdqTu+0&#10;Q5ra/o+n+lf/ADfqLOpyr9jmY+R6bbA1tzgfpBhkepB/S/m/17f5xB+032uvsL33m3aHvJPIP03N&#10;fX7vo/mpxy8X0WgU+mdHzvs3Tc6oi2k1W2y0s9TbXu3te2j1K7nfof0P2h7mM9TZ6XqfpVz3Xck0&#10;UMBvdlbvUa31MZ2OfTsd9prrNrvbl1+r7fZX9mq/4GxZXR+pjfk1Zb21tFLjWdu73/m/a31n1Ht9&#10;2zGZd61VXqeyn9yvlZbraa7nAgM3NdkWBz3REfnGxvp7h+jZ/n+olPKCK7hIDYv69mOysfqDT6V9&#10;TGt2M0rLWhrKmNqr9N3pezY79J72f4X/AASp19WznTXbc+5vquyWBxBIscXOts/Sex+51j/zfpqJ&#10;Pq1AQ01CQ18BhcdskNP5+3/riFVgZOTLsSvdS0w54gEyPaJeWfvfmqI5d7lX97Zdwm9nsOhfXu0Y&#10;llHUyLLa2k0ZOjddA2u/a0t9rj9Pb/waJ0j64D9nW1dVzD9rEtpvpq3wwCG3TNPq2f8AT/wn/Brz&#10;62w1uLHtNLp2lse4R7Xb/wB/3e3Z7FZxb8gNbY15qsJ2stGjmmD79rdvt2/RUnu5ABqK8UULeg6X&#10;104XXL7msdeMlztjrXGohxEOte2oObY9/wCZXXT/AMX710nUMLo3VMI9QzamBoYXPyhure3YP0v6&#10;XbXa9te1389X/wBbXm77Mp9brmtssDHbn2g72giPZ+a7fru/qKORnPvoqNpEUD06WAANa0k2Fraq&#10;x6bNz3e5PhlIu9deiqv+1//S8+xa7bH11U1myyxxDB4u/N2uXW4N/Sfq7VuyclpznNi2wS6wz9Ku&#10;mpnvqq/ren6v+EXFV5d1O77O97JEPc32HaeWBwlzdytV4zmkkNYw+Mbz/nW7m/8ARURqOpZscDLZ&#10;6Wz66ZmU77N0ug49bwQcqzWxojV1VbP0dL/+3VUxad1teNVDTYdrS46T9Lc/6Tln1UgkOse+wsgg&#10;F2k/1BtYtTDL2WOzPY1mIWuc20uhxs3Vt2ihtr/aopyst3DDgie56trKwcjDFfr7P0ghpYSeWtu2&#10;u9rfoss9/wC5Z+i+msr0m05LQA1o3Cyp0TM+30v+tu99bludUdl2yy2uqt+JW257arDYTW5tdTXN&#10;9jdznP8A0lnv9T1H2/zbKljW1ZFhFtNhYWw3Y4EA/dtemHQnWl8wcmPYGfRHhDLovu2FrKnAGx7h&#10;Mt/wYZP+l3e1NnD0XACLPV3H02DSY90bfzW/1UCmp2Lkb7AWc7C7Wvd53Vx/Y3srT3ZtWSGV0UNq&#10;LnRaXGSY9u4vd/373pGJ473FakaNMjhhwy0kNgUlFnqNfva5pLR7SNXAfRLJH6Nim0F9ftcWGQ0k&#10;9z/1KrP+y11ufse4g7LCdJmfaXj85EryWt+zuY0NAc9pDiToC3d/1SBjuQP5BYD0TWNqrBFuobqb&#10;fTO2T+65h/6pAyTu2uZ7iyHBziCwR9L3N/SO3f1kTGDr7rCQXySWNLnMGnudL63Nd7mqb8mmppFd&#10;dIpG8im1znxAa3cfd72bmuQiNd7kqmvU5zdzt4YPdBr3OH8pzt30lr5WU1+EyutxO1oDaiXu0YBD&#10;doe2urb/AFP/AEosis5AItx3gEGfa7Y0Efmtqf8Ao/7LFb6lkvbkYbHOrNYcx5c1haXF23d6svf/&#10;ACv0n/nCEsYlIa7a+K6EuGM9LsUvVluseamncxse0N26j85su2/21p48jGZXjVg3WOPqFgbIDv8A&#10;BOb/ADW/6H0K/wDya5vHzWU5BrDHmuSz2uMgz9Lc76fu/eVp/U2i5r3se702jaDYNpPGy0MH0f6n&#10;56GTBI6AePn5phOIBJPqLZ6rjZIyBZ6Qa2z3NY1+0Q3n1WbP+h9NUXNsD2/onsfbrLva2P5Nlqln&#10;dU9fKa9ocytrRtaR9FxHu2bd3td7fzUWrPbZX6Hr3Pr+ka36NB/0293ou+l/gv8ApoxjkjCNx6a/&#10;MtqMiaPV0jfZTU3HbbXXTWNr5Hufp9F7GODv86x6wso7Ki6lrnUPkBxO/Vp3e36Xsb9FNfnPsa0M&#10;a6kiWuEsMkAe8fQc3f8A62JVdUdUYAgRDg57WzPtHtbP0U7HhlDWgSTZHyplMHS67P8A/9Pz2vp2&#10;XDwa43kcQYAO7xWy3plG6Bnj5UWH/vyrNucOdUZlzTwRPgdFUynMNwK7x1Z4ZCPlKVnTW7Wn7Y0E&#10;7Q4Oot0k+76Jdu2fSV6mn7Kx5ruryrNzHtDGvqBgX1WNPrj6TGX+oz/hPTVSu2Bw2ANBP8EZt5Ok&#10;D4Ksc2Qdl/uz7g+YdC3Y9xx2vY2quprWZRa4B7iyqlwvaP0rvSbV+js2f6dBHTiBubmYz4PG24Ez&#10;pu1p2+1BruPIAkcann5IzbnHQiI7l3H3yopZ8naP8vqujzGUbcP2Is3p976A2uyi4ttY7awvEgHe&#10;/wDnq6WfmrNs+reY+XEMBc4uI3hupPj71uNtrIJJj4/3qTX1mDu0PcjX8qA5rNHYR+wrZynkNyo9&#10;NHIHQ+pw4CqgzqAXA6xDfzUC/pubS70GVtfDQWGsFzQ5xfvcSBt9V21n/QXQCyrYC2HTwHSB/nJ2&#10;urd7C4COIc4/99SHOZRvGJ+iK728u3Ay2UOsrsdVubucG+qC7T6LtlW1Tf0UMqltp9rDANduszYf&#10;8Bt9y6Utb+87XXRyiYc2A4ujuYP/AH1yf99mdQK8v95YR5vPjozHNB9bR0aiqyNR/wCF01fRzbXX&#10;Y91hIHApsPH9WmvwW7sraPa8QexHz/d/lKNjgDBcCRLZJB0PP0gl97mdifsiih4uMOksFzy9tzmw&#10;0tml2pO7d9JzPop7+nUCpxZTc6wN9v6N4412/wBKH/ULSa+pjdhNZbM6zzCFbZQ5wBFZLRodkcH+&#10;VtRGfISNZaeCvT3P2NM4OIJLcVzu8OqH/o3qD0F+PSLWFuKA2HBwLMcc7XMO1z7v3fz1ee6vbq2v&#10;SSNOJ009qA57AfaGS3XWD/BOjkmdyT5o9Pi1zXUeMf4ENxR+LaXIT2ubYx1dbgAHNMOoH7rm/Qo2&#10;/mKy6xxB0rM86fwhCidQGjngSpAfAfy+qiR4v//U4EWWDhx/KpC93cA/gtr7Bg/6Bn4/3pfYMH/Q&#10;M/H+9Q/eI9i63+hM/wDnMf2z/wC8clmSB4j46/kVmvLaYE8f6+Su/YMH/QM/H+9L7Bg/6Bn4/wB6&#10;jnLFPeJvuKSPg3MD/KY/tn/3iFuQ8tMENA+LlNuY4HkEeBBRW4eIwyyprT4if71IU0jhg15Vc443&#10;p+K7/Q+f/OY/tn/3jEZgPIHmOPNP9pPjAPA0jTsE/oUH/BhL0KZB2DTjnRN9qKf9D5/38f8Az/8A&#10;vFxmzq4HcdD4+HCI7JYAXeptEjQ8zE6iVAVVgQGACZ0Hc90vRZMlgnie/wB6HsxT/ofP+/j/AOf/&#10;AN4v9osOrXCBBPP4MSOS90wQ4cgh0cfBDLMVgg7GjwLgP+/IZf01vL6h8HDt/VKIwdh+CyXwucfm&#10;zYY/3pSH/cpxfLju0I1PuE6/uqFmU5rS5tZgaQddPLaEE5nTGx+kaY4gOP8ABQdn9N/lO0jRrv8A&#10;v21EctK/lP2FiPJRH/grlx/1T/0FkMwOGtRJPJkiAf6hU25NJBYRtnjn+5V/2l09v0aXn5Af9/Q3&#10;dTxD/wBpS74uA/JKf92kf0SPqxHBjjvzWL6e7L/oY21vYRo6ewg6fihks09wB7kGJhVndSqPGKwf&#10;Fx/gAhnPJ4x6R4SHH/vwThys/wCRY5QxDbNCXlHN/wB1ji23OGgaSSQZiP8AyKC95iSCI01Ex+Cr&#10;nNsiAypo8m/+ScVB2Ra4QSI8A0BPHLS8GKXCNpX5B//V505+KPzifg0qJ6jjjgPPyA/78s5JRexD&#10;x+10z8Z5o7DHH+7E/wDdSk3z1KvtW4/Egf3qJ6me1Q+bv/MVSSR9nH2/EsR+K84f8rXlDH/3jbPU&#10;ruzGD7z/ABUD1DJPG0fBv95VdJH24fuhjPP82d80/wDBPB/0OFMc3KP+Ej4Bo/gonKyTza/5GPyI&#10;aSPBH90fYxnmeYO+bIfPJP8A75kbbTy9x+Lj/eonXnX4pJJzGZGXzEnz1YljDy0H5BN6Vf7sfDRT&#10;SSWojQ3sSPxTGg9nD5oySSWuabB2n4FRLHjlp+5WkklNRJWzB51+Kia6z+aPlokprJI5oZ2kKJo8&#10;HfeElP8A/9bikkkkkqSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklP//X4pJJ&#10;JJKkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJT//0OKSSSSSpJJJJSkkkklK&#10;SSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSU//9kAOEJJTQQhAAAAAABdAAAAAQEAAAAPAEEA&#10;ZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwAAAAFwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBo&#10;AG8AcAAgAEMAQwAgADIAMAAxADgAAAABADhCSU0EBgAAAAAABwAIAAAAAQEA/+ENJmh0dHA6Ly9u&#10;cy5hZG9iZS5jb20veGFwLzEuMC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJXNU0wTXBDZWhp&#10;SHpyZVN6TlRjemtjOWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczptZXRhLyIgeDp4&#10;bXB0az0iQWRvYmUgWE1QIENvcmUgNS42LWMxNDIgNzkuMTYwOTI0LCAyMDE3LzA3LzEzLTAxOjA2&#10;OjM5ICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkv&#10;MDIvMjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4bWxu&#10;czp4bXA9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOmRjPSJodHRwOi8vcHVy&#10;bC5vcmcvZGMvZWxlbWVudHMvMS4xLyIgeG1sbnM6eG1wTU09Imh0dHA6Ly9ucy5hZG9iZS5jb20v&#10;eGFwLzEuMC9tbS8iIHhtbG5zOnN0RXZ0PSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvc1R5&#10;cGUvUmVzb3VyY2VFdmVudCMiIHhtbG5zOnBob3Rvc2hvcD0iaHR0cDovL25zLmFkb2JlLmNvbS9w&#10;aG90b3Nob3AvMS4wLyIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxOCAo&#10;V2luZG93cykiIHhtcDpDcmVhdGVEYXRlPSIyMDE4LTA1LTE1VDA4OjQ2OjE1LTA3OjAwIiB4bXA6&#10;TWV0YWRhdGFEYXRlPSIyMDE4LTA1LTE1VDA4OjQ2OjE1LTA3OjAwIiB4bXA6TW9kaWZ5RGF0ZT0i&#10;MjAxOC0wNS0xNVQwODo0NjoxNS0wNzowMCIgZGM6Zm9ybWF0PSJpbWFnZS9qcGVnIiB4bXBNTTpJ&#10;bnN0YW5jZUlEPSJ4bXAuaWlkOjViZTY1NTE1LTlmYzItYzE0ZC04YmE0LTA2Zjk0M2RmY2M4MCIg&#10;eG1wTU06RG9jdW1lbnRJRD0ieG1wLmRpZDo1YmU2NTUxNS05ZmMyLWMxNGQtOGJhNC0wNmY5NDNk&#10;ZmNjODAiIHhtcE1NOk9yaWdpbmFsRG9jdW1lbnRJRD0ieG1wLmRpZDo1YmU2NTUxNS05ZmMyLWMx&#10;NGQtOGJhNC0wNmY5NDNkZmNjODAiIHBob3Rvc2hvcDpDb2xvck1vZGU9IjMiIHBob3Rvc2hvcDpJ&#10;Q0NQcm9maWxlPSJzUkdCIElFQzYxOTY2LTIuMSI+IDx4bXBNTTpIaXN0b3J5PiA8cmRmOlNlcT4g&#10;PHJkZjpsaSBzdEV2dDphY3Rpb249ImNyZWF0ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6&#10;NWJlNjU1MTUtOWZjMi1jMTRkLThiYTQtMDZmOTQzZGZjYzgwIiBzdEV2dDp3aGVuPSIyMDE4LTA1&#10;LTE1VDA4OjQ2OjE1LTA3OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3Ag&#10;Q0MgMjAxOCAoV2luZG93cykiLz4gPC9yZGY6U2VxPiA8L3htcE1NOkhpc3Rvcnk+IDwvcmRmOkRl&#10;c2NyaXB0aW9uPiA8L3JkZjpSREY+IDwveDp4bXBtZXRhPiAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgIDw/eHBhY2tldCBlbmQ9InciPz7/4gxYSUND&#10;X1BST0ZJTEUAAQEAAAxITGlubwIQAABtbnRyUkdCIFhZWiAHzgACAAkABgAxAABhY3NwTVNGVAAA&#10;AABJRUMgc1JHQgAAAAAAAAAAAAAAAQAA9tYAAQAAAADTLUhQICAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABFjcHJ0AAABUAAAADNkZXNjAAABhAAAAGx3dHB0&#10;AAAB8AAAABRia3B0AAACBAAAABRyWFlaAAACGAAAABRnWFlaAAACLAAAABRiWFlaAAACQAAAABRk&#10;bW5kAAACVAAAAHBkbWRkAAACxAAAAIh2dWVkAAADTAAAAIZ2aWV3AAAD1AAAACRsdW1pAAAD+AAA&#10;ABRtZWFzAAAEDAAAACR0ZWNoAAAEMAAAAAxyVFJDAAAEPAAACAxnVFJDAAAEPAAACAxiVFJDAAAE&#10;PAAACAx0ZXh0AAAAAENvcHlyaWdodCAoYykgMTk5OCBIZXdsZXR0LVBhY2thcmQgQ29tcGFueQAA&#10;ZGVzYwAAAAAAAAASc1JHQiBJRUM2MTk2Ni0yLjEAAAAAAAAAAAAAABJzUkdCIElFQzYxOTY2LTIu&#10;MQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAWFlaIAAA&#10;AAAAAPNRAAEAAAABFsxYWVogAAAAAAAAAAAAAAAAAAAAAFhZWiAAAAAAAABvogAAOPUAAAOQWFla&#10;IAAAAAAAAGKZAAC3hQAAGNpYWVogAAAAAAAAJKAAAA+EAAC2z2Rlc2MAAAAAAAAAFklFQyBodHRw&#10;Oi8vd3d3LmllYy5jaAAAAAAAAAAAAAAAFklFQyBodHRwOi8vd3d3LmllYy5jaAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAAAAAAAC5JRUMgNjE5NjYt&#10;Mi4xIERlZmF1bHQgUkdCIGNvbG91ciBzcGFjZSAtIHNSR0IAAAAAAAAAAAAAAC5JRUMgNjE5NjYt&#10;Mi4xIERlZmF1bHQgUkdCIGNvbG91ciBzcGFjZSAtIHNSR0IAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;ZGVzYwAAAAAAAAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAA&#10;AAAAAAAAAAAALFJlZmVyZW5jZSBWaWV3aW5nIENvbmRpdGlvbiBpbiBJRUM2MTk2Ni0yLjEAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAHZpZXcAAAAAABOk/gAUXy4AEM8UAAPtzAAEEwsAA1yeAAAA&#10;AVhZWiAAAAAAAEwJVgBQAAAAVx/nbWVhcwAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAAAAAo8AAAAC&#10;c2lnIAAAAABDUlQgY3VydgAAAAAAAAQAAAAABQAKAA8AFAAZAB4AIwAoAC0AMgA3ADsAQABFAEoA&#10;TwBUAFkAXgBjAGgAbQByAHcAfACBAIYAiwCQAJUAmgCfAKQAqQCuALIAtwC8AMEAxgDLANAA1QDb&#10;AOAA5QDrAPAA9gD7AQEBBwENARMBGQEfASUBKwEyATgBPgFFAUwBUgFZAWABZwFuAXUBfAGDAYsB&#10;kgGaAaEBqQGxAbkBwQHJAdEB2QHhAekB8gH6AgMCDAIUAh0CJgIvAjgCQQJLAlQCXQJnAnECegKE&#10;Ao4CmAKiAqwCtgLBAssC1QLgAusC9QMAAwsDFgMhAy0DOANDA08DWgNmA3IDfgOKA5YDogOuA7oD&#10;xwPTA+AD7AP5BAYEEwQgBC0EOwRIBFUEYwRxBH4EjASaBKgEtgTEBNME4QTwBP4FDQUcBSsFOgVJ&#10;BVgFZwV3BYYFlgWmBbUFxQXVBeUF9gYGBhYGJwY3BkgGWQZqBnsGjAadBq8GwAbRBuMG9QcHBxkH&#10;Kwc9B08HYQd0B4YHmQesB78H0gflB/gICwgfCDIIRghaCG4IggiWCKoIvgjSCOcI+wkQCSUJOglP&#10;CWQJeQmPCaQJugnPCeUJ+woRCicKPQpUCmoKgQqYCq4KxQrcCvMLCwsiCzkLUQtpC4ALmAuwC8gL&#10;4Qv5DBIMKgxDDFwMdQyODKcMwAzZDPMNDQ0mDUANWg10DY4NqQ3DDd4N+A4TDi4OSQ5kDn8Omw62&#10;DtIO7g8JDyUPQQ9eD3oPlg+zD88P7BAJECYQQxBhEH4QmxC5ENcQ9RETETERTxFtEYwRqhHJEegS&#10;BxImEkUSZBKEEqMSwxLjEwMTIxNDE2MTgxOkE8UT5RQGFCcUSRRqFIsUrRTOFPAVEhU0FVYVeBWb&#10;Fb0V4BYDFiYWSRZsFo8WshbWFvoXHRdBF2UXiReuF9IX9xgbGEAYZRiKGK8Y1Rj6GSAZRRlrGZEZ&#10;txndGgQaKhpRGncanhrFGuwbFBs7G2MbihuyG9ocAhwqHFIcexyjHMwc9R0eHUcdcB2ZHcMd7B4W&#10;HkAeah6UHr4e6R8THz4faR+UH78f6iAVIEEgbCCYIMQg8CEcIUghdSGhIc4h+yInIlUigiKvIt0j&#10;CiM4I2YjlCPCI/AkHyRNJHwkqyTaJQklOCVoJZclxyX3JicmVyaHJrcm6CcYJ0kneierJ9woDSg/&#10;KHEooijUKQYpOClrKZ0p0CoCKjUqaCqbKs8rAis2K2krnSvRLAUsOSxuLKIs1y0MLUEtdi2rLeEu&#10;Fi5MLoIuty7uLyQvWi+RL8cv/jA1MGwwpDDbMRIxSjGCMbox8jIqMmMymzLUMw0zRjN/M7gz8TQr&#10;NGU0njTYNRM1TTWHNcI1/TY3NnI2rjbpNyQ3YDecN9c4FDhQOIw4yDkFOUI5fzm8Ofk6Njp0OrI6&#10;7zstO2s7qjvoPCc8ZTykPOM9Ij1hPaE94D4gPmA+oD7gPyE/YT+iP+JAI0BkQKZA50EpQWpBrEHu&#10;QjBCckK1QvdDOkN9Q8BEA0RHRIpEzkUSRVVFmkXeRiJGZ0arRvBHNUd7R8BIBUhLSJFI10kdSWNJ&#10;qUnwSjdKfUrESwxLU0uaS+JMKkxyTLpNAk1KTZNN3E4lTm5Ot08AT0lPk0/dUCdQcVC7UQZRUFGb&#10;UeZSMVJ8UsdTE1NfU6pT9lRCVI9U21UoVXVVwlYPVlxWqVb3V0RXklfgWC9YfVjLWRpZaVm4Wgda&#10;VlqmWvVbRVuVW+VcNVyGXNZdJ114XcleGl5sXr1fD19hX7NgBWBXYKpg/GFPYaJh9WJJYpxi8GND&#10;Y5dj62RAZJRk6WU9ZZJl52Y9ZpJm6Gc9Z5Nn6Wg/aJZo7GlDaZpp8WpIap9q92tPa6dr/2xXbK9t&#10;CG1gbbluEm5rbsRvHm94b9FwK3CGcOBxOnGVcfByS3KmcwFzXXO4dBR0cHTMdSh1hXXhdj52m3b4&#10;d1Z3s3gReG54zHkqeYl553pGeqV7BHtje8J8IXyBfOF9QX2hfgF+Yn7CfyN/hH/lgEeAqIEKgWuB&#10;zYIwgpKC9INXg7qEHYSAhOOFR4Wrhg6GcobXhzuHn4gEiGmIzokziZmJ/opkisqLMIuWi/yMY4zK&#10;jTGNmI3/jmaOzo82j56QBpBukNaRP5GokhGSepLjk02TtpQglIqU9JVflcmWNJaflwqXdZfgmEyY&#10;uJkkmZCZ/JpomtWbQpuvnByciZz3nWSd0p5Anq6fHZ+Ln/qgaaDYoUehtqImopajBqN2o+akVqTH&#10;pTilqaYapoum/adup+CoUqjEqTepqaocqo+rAqt1q+msXKzQrUStuK4trqGvFq+LsACwdbDqsWCx&#10;1rJLssKzOLOutCW0nLUTtYq2AbZ5tvC3aLfguFm40blKucK6O7q1uy67p7whvJu9Fb2Pvgq+hL7/&#10;v3q/9cBwwOzBZ8Hjwl/C28NYw9TEUcTOxUvFyMZGxsPHQce/yD3IvMk6ybnKOMq3yzbLtsw1zLXN&#10;Nc21zjbOts83z7jQOdC60TzRvtI/0sHTRNPG1EnUy9VO1dHWVdbY11zX4Nhk2OjZbNnx2nba+9uA&#10;3AXcit0Q3ZbeHN6i3ynfr+A24L3hROHM4lPi2+Nj4+vkc+T85YTmDeaW5x/nqegy6LzpRunQ6lvq&#10;5etw6/vshu0R7ZzuKO6070DvzPBY8OXxcvH/8ozzGfOn9DT0wvVQ9d72bfb794r4Gfio+Tj5x/pX&#10;+uf7d/wH/Jj9Kf26/kv+3P9t////7gAOQWRvYmUAZEAAAAAB/9sAhAABAQEBAQEBAQEBAQEBAQEB&#10;AQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAgICAgICAgICAgIDAwMDAwMDAwMDAQEBAQEBAQEB&#10;AQECAgECAgMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwP/&#10;wAARCATDBPsDAREAAhEBAxEB/90ABACg/8QBogAAAAYCAwEAAAAAAAAAAAAABwgGBQQJAwoCAQAL&#10;AQAABgMBAQEAAAAAAAAAAAAGBQQDBwIIAQkACgsQAAIBAwQBAwMCAwMDAgYJdQECAwQRBRIGIQcT&#10;IgAIMRRBMiMVCVFCFmEkMxdScYEYYpElQ6Gx8CY0cgoZwdE1J+FTNoLxkqJEVHNFRjdHYyhVVlca&#10;ssLS4vJkg3SThGWjs8PT4yk4ZvN1Kjk6SElKWFlaZ2hpanZ3eHl6hYaHiImKlJWWl5iZmqSlpqeo&#10;qaq0tba3uLm6xMXGx8jJytTV1tfY2drk5ebn6Onq9PX29/j5+hEAAgEDAgQEAwUEBAQGBgVtAQID&#10;EQQhEgUxBgAiE0FRBzJhFHEIQoEjkRVSoWIWMwmxJMHRQ3LwF+GCNCWSUxhjRPGisiY1GVQ2RWQn&#10;CnODk0Z0wtLi8lVldVY3hIWjs8PT4/MpGpSktMTU5PSVpbXF1eX1KEdXZjh2hpamtsbW5vZnd4eX&#10;p7fH1+f3SFhoeIiYqLjI2Oj4OUlZaXmJmam5ydnp+So6SlpqeoqaqrrK2ur6/9oADAMBAAIRAxEA&#10;PwDULhraynt4Kupht/xynljH+2VgPeul/TpDuXNQ2tWtIP6TRxS3/wBdnQv/ALz73qPr1qg6dId6&#10;5FLCanpJh/VRLE5/2Ikdf+Tfe9R69pHTpDvenNvPQTR/1MMyS/7EB1h/3v3vV8utafn06Q7twstt&#10;U0sBP4mgk/3kwiUD/b+/ah1rSenSHL4ue3iyFIxP0Uzojn/kByrf7x73UevWqH06cFZWAZWDKfoV&#10;IIP+sRx7317rv37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvd&#10;e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69173&#10;7r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuv&#10;de9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6917&#10;37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfu&#10;vde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691&#10;737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691//9DUB966X9e9+691737r3Xvfuvde9+69&#10;1737r3WWOaWE6opZIj/WN2Q/7dSD7917pyhz2YgtoyFQbfTysJx/tpxILe91Pr1qg9OnSHeOXjt5&#10;BSzj8+SEqx/2MLxgH/Ye/aj17SOnSHfB4E+PH+LQ1Fv9sjxH/ob3vV8utafn06Q7yxMlhItVAfyX&#10;iV1/2BikdiP9h73qHWtJ6dIc/hp7aMhTrf8A46loP+t6x+91Hr16h9OnOKeGYXhmilH1vFIkg/26&#10;kj3vrXWX37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6917&#10;37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfu&#10;vde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691&#10;737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691/9HUB966X9e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;XYJUgqSCOQQbEf6xHI9+6904Q5bJwW8VfVqB9F88jJ/yQzMn+8e/VPr16g6dId2ZqK2qeOcD8TQR&#10;/wC8mIRMf9v73qPWtI6c4d71It56GCT+vhkkh/2wcT+96vl1rT06w71x7WE1NVRH+qCKVR/rnXG3&#10;+8e96h17SenOHc+EmsBWCNj/AGZopo7f67FPH/vPveoevWqHp0hrqKot4Kymmv8AiOeJz/tlYkH3&#10;6o9etU6l+99e697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv/0tQH3rpf1737r3Xvfuvde9+69173&#10;7r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuv&#10;de9+691Khraynt4Kupht/wAcp5Yx/tlYD36p69Tp0h3LmobWrWkH9Jo4pb/67Ohf/efe9R9etUHT&#10;pDvXIpYTU9JMP6qJYnP+xEjr/wAm+96j17SOnSHe9Obeegmj/qYZkl/2IDrD/vfver5da0/Pp0h3&#10;bhZbappYCfxNBJ/vJhEoH+39+1DrWk9OkOXxc9vFkKRifopnRHP/ACA5Vv8AePe6j161Q+nTgrKw&#10;DKwZT9CpBB/1iOPe+vdd+/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3&#10;v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/d&#10;e697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r&#10;3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/&#10;de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r/09QH3rpf1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691ljmlhOqKWSI/wBY3ZD/ALdSD7917pyhz2YgtoyFQbfTysJx/tpxILe91Pr1qg9O&#10;nSHeOXjt5BSzj8+SEqx/2MLxgH/Ye/aj17SOnSHfB4E+PH+LQ1Fv9sjxH/ob3vV8utafn06Q7yxM&#10;lhItVAfyXiV1/wBgYpHYj/Ye96h1rSenSHP4ae2jIU63/wCOpaD/AK3rH73UevXqH06c4p4ZheGa&#10;KUfW8UiSD/bqSPe+tdZffuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvd&#10;e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69173&#10;7r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuv&#10;de9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6917&#10;37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfu&#10;vde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691&#10;737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691/9TUB966X9e9+691&#10;737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69&#10;1737r3XvfuvddglSCpII5BBsR/rEcj37r3ThDlsnBbxV9WoH0XzyMn/JDMyf7x79U+vXqDp0h3Zm&#10;orap45wPxNBH/vJiETH/AG/veo9a0jpzh3vUi3noYJP6+GSSH/bBxP73q+XWtPTrDvXHtYTU1VEf&#10;6oIpVH+udcbf7x73qHXtJ6c4dz4SawFYI2P9maKaO3+uxTx/7z73qHr1qh6dIa6iqLeCsppr/iOe&#10;Jz/tlYkH36o9etU6l+99e697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r/9XUB966X9e9+691737r3Xvfuvde9+691737r3Xvfuvde9+69173&#10;7r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuv&#10;de9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6917&#10;37r3Xvfuvde9+691Khraynt4Kupht/xynljH+2VgPfqnr1OnSHcuahtataQf0mjilv8A67Ohf/ef&#10;e9R9etUHTpDvXIpYTU9JMP6qJYnP+xEjr/yb73qPXtI6dId705t56CaP+phlSb/bB1g/3v3vV8ut&#10;afn06Q7twsttU0sBP4mgk/3kwiUD/b+/ah1rSenSHL4ue3iyFIxP0Uzojn/kByr/AO8e91Hr1qh9&#10;OnBWVgGUhgfoVIIP+sRx7317rv37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691&#10;737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;XvfuvdTIMfX1VvtaGsqb/TwU001/9bxo1/aeW7tYK+Ncxp/pmA/wno52/lzmHdtP7q2K8ua8PCgl&#10;kr9mhT08wbL3fVW+32tuGUH6MuGyGj/YyGnCD/b+y6XmLYIa+Lvdop9PGjr+zVXob7f7Ie8266Tt&#10;/tPzJKh/ENtvNP8AvZhCj8z09QdWdg1NvHtbIrf/AI7mmpf9v91PDb/Y+y6XnflSGuve4j/pdTf8&#10;dU9Djb/um/eL3PT9N7Ubktf9+mCD9vjyx0/Pp7g6R7Emt5MTS0t/+O+VxzW/1/tqmoPsul9yeUo6&#10;6b93/wBLFJ/z8q9Dfb/uKfeTvdP1HJ9raA/79v7I0+3wZpunqD4+72lsZazb1MPyJK2tkcf6whxs&#10;iE/8hey2X3W5bSvh2925+SIB/OQH+XQ42/8Au6vfO70td71y5ar5h7m5dvyEVk6n/eh9vTzB8c8w&#10;1vutyYyH+vgo6qpt/reR6W/+8ey6X3d28f2OzzN/pnVf8Abob7f/AHanOkmn96+521w+vhW0837N&#10;bQV/l09QfHCmW33W7J5P6iDDxwf7ANJkaj/evZdL7vzH+x2JR/ppSf8ABGvQ42/+7O2pNJ3X3fuJ&#10;fURbckX7C95N+2n5dPVP8eNqJb7nMbgnI/44yY6nU/64agqGt/sfZdL7tb439jt9oo+Ykb/n9f8A&#10;B0N9v/u3faOLSdz505inI/329nCD+TWkxp9hr8+nqDojYENvJBlaq3/HfJSLf/X+1jpv949l0vuf&#10;zVJ8EsCf6WMf8/Fuhxt/3APu82Wn6mw3a7p/v29YV+3wEh/lTp6g6f65p7adtxSEfmevytRf/XWa&#10;udP9sPZdL7gc3S11bwwH9FIl/wACA/z6G+3/AHMfu07dpMXtlFI485bu/lr9okumX9igfLpx/wBG&#10;Wwfp/dXE/o0f5lvpe976767/ANr9Vvz7R/1z5p/6Pk/GvH/Y4fLh0Jf+Bb+71Sn+tLs9NGn+yPCt&#10;a/F8X9P4qYrTHX//1tQH3rpf1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691&#10;737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3WWOaWE6opZIj/WN2Q/7dSD7917pyhz2Ygtoy&#10;FQbfTysJx/tpxIPe6n169QenTpDvHLx28gpZx+TJCVb/AGBheMA/7D37UetaR06Q74PAnx4/xaGo&#10;t/tkeI/9De96vl1rT8+nSHeWJksJFqoD+S8Suo/1jFI7Ef7D3vUOtaT06Q5/DT20ZCnW/wDx1LQf&#10;9b1j97qPXr1D6dOcU8MwvDNFKP6xSJIP9upI97611l9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvd&#10;e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69173&#10;7r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuv&#10;de9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6917&#10;37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6912AWIVQWJ4&#10;AAJJP+AHJ96JABJNB1ZEeR1SNCzngAKk/YB05wYPNVVvtcPlKm/08GPq5r/63jha/tFLue2wV8bc&#10;IE/00ij/AAnoVbfyFzzu2n91cl7tc14eFZ3Elfs0Rnp7p9gb3qbeLae4LH6GXF1dOp/xDVEUS29l&#10;0vNXLUNde+2n5So3/HSehvt/3ePfbc9P0vtDzEAeBksLiEH85Y0FPnWnT1B1D2LUW0banQH8z1uM&#10;prf64qK2Nv8AePZdLz9yjD8W8qf9Kkjf8dQ9Djb/ALm/3lNy0+B7X3CKfOW5sYafaJbpD/Kvy6eY&#10;OiuwJreSkxtLf/jvk4Gt/r/aip/3j2XS+5vKsddE8z/6WM/8/aehvt/3BfvE3mn6naNrtK/79voj&#10;T7fAE38q9PUHx53c9jUZbb0AP4jnyM7j/XBx0S3/AOQvZdL7s7Cv9lYXbH5rGo/6uE/y6HG3/wB2&#10;/wC8M2k7lzfy5Ap8klvJWH2j6ONf2Mft6eoPjjWtb7rddLF/XwYmWo/2xkrqX2Wy+71sK+Bsbt/p&#10;pQv+BG6G+3/3Z+9yaf3r7uWsPr4W3yTfs13cH+Dp6g+OeKW33W5shN/XwUFNTX/rbyTVVv8AefZd&#10;L7u3x/sdmiX/AEzs3+AL0N9v/u0uUo9P7190txm9fCtIYf2a5Z6fz6eoPj5suOxmr9w1J/IasoI0&#10;P+wixquP+SvZdL7r8xPiO1tEH+kcn+clP5dDjb/7ub2QttLXvMPMly/mDcWiKfySyDD/AHvp6g6P&#10;68ht5MZWVVv+O+Vr1v8A6/2s1N7Lpfcrm2T4L2NP9LEn/Pwbocbf9w/7t9np+p5Wvbun+/b+7Fft&#10;8CWH+VOnqDqnrymt49r0LW/47y1tV/t/uqqa/sul555smrr3qUf6UIv/AB1R0N9v+6P93HbNP03t&#10;VYNT/fr3M/7fHnkr+fT1T7I2bS28G1dvIR9H/g9A0n/Ux4Gf/efZbLzJzDNXxd8uyPTxXA/YGp0O&#10;Nv8AYn2U2vSbH2k5bRxwb93WjP8A720Rb+fT1BjMbS2+1x9DTW+ngpKeG3+t441t7Lpb28nr413K&#10;/wDpmY/4T0N9v5V5X2nT+6uW7C2pw8K3ijp9mhB1O9puj7r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuv/9fUB966X9e9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+6912CVIKkgjkEGxH+sRyPfuvdOEOWycFvFX1agfRfPIyf8AJDMyf7x79U+vXqD06dId&#10;2ZqK2qeOcD8TQR/7yYhEx/2/veo9a0jp0h3vUi33FDBJ/XwyyQ/7YOJ/e9Xy61p6dId649rCamqo&#10;j/VBFKo/1zrjb/ePe9Q69pPTnDufCTWArBGx/szRTR2/12KeP/efe6j161Q9OsNdRVFvBWU01/xH&#10;PE5/2ysSD79UevWupXvfXuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/&#10;de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3XussUE87aYIZZm/wBTFG8jf7ZAT7o8scQ1SyKo+ZA/w9K7Swvr9/DsbKWaT0jR&#10;nP7FBPTzBtbc9Vb7bbmdqL/TwYjIS3/6l07ey6Xe9lg/tt3tU/00qD/C3Qz2/wBqPdLdtP7r9td/&#10;ua8PC2+7kr/vEJ6eYOtd+1NvHtTMrf8A470rUv8At/ujDb/Y+y6XnHleGuvfLc/6VtX/AB2vQ42/&#10;7sX3gtz0/Te0e9LX/fsBg/b45jp+fT1B0z2NPYnACBT/AGp8niU/26CuaUf8k+y6X3E5Qix+9dR/&#10;oxyn+egD+fQ42/7kn3l7/Sx9vBBGfOW+29f2qLpnH+89PUHQe+5reQ4Slv8A8d8jK1v9f7WkqfZd&#10;L7pcsR/ALl/9LGP+fnXob7f/AHe3v/eafqZNitK/79vJDT7fAt5v5V6eoPjruNrfdZ7CQ/18CV1T&#10;b/W8lPS3/wB49l0vu3tA/sdruW/0xRf8DN0N9v8A7tn3Mk0/vXn/AGKH18Jbqb9muGCv8unqD44H&#10;g1W7gP6pBhb/AO2kkyg/6F9lsvu+MiHYfzab/II/8vQ42/8AuzXOlt194gPVYtsr+x3vh/1b6eoP&#10;jrt5bfdZ/Mzf18EVDTX/ANbyQ1Vv959l0vu5uxr4O1W6/wCmLt/gK9Djb/7tj25j0/vX3D3ub18J&#10;LWH9muOen8+nqDoHYsNvJLnaq3/HfIU63/1/tqGn9l0vunzNJ8CWqf6WNv8An526G+3/AN3n7B2e&#10;n6m53+7p/v27iWv/ADgtYf5dPVP0v1zBYnBPUMP7VRlMq3+3SOtjjP8AsR7LpfcXm+ThugQf0Y4v&#10;8JQn+fQ32/7kH3abHSX5Ae4kHnLfbgf2qlyiH816eoOs9g01vHtXENb/AI705qv9v9001/8AY+y6&#10;XnLmmauvfLgf6VtP/HQOhxt/3Xfu97Zp+m9pdnan+/YjP+3x2kr+fT1BtTa1Lb7bbeAp7fQw4fHx&#10;H/bpTqb+y2Xfd7nr428XT/bLIf8AC3Q32/2i9qNp0/uv2x5etiP99bdZof2rCD+fTzDTU9ONNPTw&#10;wL/SGKOIf7ZFUey+SaaU1llZj8yT/h6G1ltm27anh7dt8ECekcaoP2KB1m9t9Leve/de697917r3&#10;v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/d&#10;e697917r3v3Xuve/de697917r3v3Xuve/de6/9DUB966X9e9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3UqGtrKf8AzFXUw2/E&#10;U8sY/wBsrAe/VPXunSHcuahsBWtIP6TRxS3/ANdmQv8A7z73qPr1qg6dId65FLCanpJh/VRLE5/2&#10;Ikdf+Tfe9R69pHTpDvenNvPQTR/1MMqTf7YOsH+9+96vl1rT8+nSHduFltqmlgJ/E0En+8mESgf7&#10;f37UOtaT06Q5fFz28WQpGJ+imdEc/wDIDlX/AN497qPXrVD6dOCsrAMpDA/QqQQf9Yjj3vr3Xfv3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917qZBjshVW+1oKypv9PBSzzX/1vGjX9p5bu0gr&#10;411Gn+mYD/Cejrb+W+Yt20/urYL25rw8KCWSv2aFPT1BsveFVbwbW3DKD9HXDZDR/wBTDThB/t/Z&#10;dLzHy/D/AGu92gPp4sdf2aq9Dfb/AGP95910nb/abmSVD+IbbeaP97MIUft6eoOq+wam3j2vkFv/&#10;AMd2paX/AG/3VRDb/Y+y2XnjlSH497iP+l1N/wAdU9Djb/ul/eM3PT9N7U7itf8AfrQQft8eaOn5&#10;9PVP0j2JNbyYmlpb/wDKxlcc1v8AX+2qKg+y6X3J5Sj+C/d/9LFJ/wA/KvQ42/7if3krzT9RyhaW&#10;lf8Aft/Zmn2+BNN09QfH3estjLW7eph+Q9bXSOP9YQ410J/5C9l0vuty4mI7a7c/JEA/nID/AC6G&#10;+3/3dPvldaWvN85ctV8w9zdO35COydT/AL2Pt6eoPjnl2t91uXGw/wBfBRVVTb/W8klLf/ePZdL7&#10;u7eK+Ds8zf6Z1X/AG6HG3/3afOUmn96+5+2Q+vhW0837NbwV/l09QfHClW33W7KiX+ogw8cH+wBk&#10;yNR/vXsul935zXwdiRf9NKW/wRr0N9v/ALs7aY9J3X3euJfURbckX7C95N+2n5dPUHx42olvucxu&#10;CYj8RS46nU/64bHztb/Y+y2X3a31q+Dt9ov2iRv+si/4Ohxt/wDdve0UOk7nznzFOw/33JZxA/kb&#10;SU0+xgfn09U/ROwIbeSnylVb/lYyci3/ANf7VKb/AHi3sul9zuapK6JYE/0sY/5+LdDfb/uA/d4s&#10;9P1O3btd0/37euK/b4Cw/wAqdPUHUHXNPbRtqFyPzPXZWov/AIlZq50/2w9l0vP/ADdL8W8MB/RS&#10;Jf8AAgPQ32/7mf3atu0mL2xhkcect1fzV+0SXTL+xQPl09QdfbHprePaeANvoZsZS1J/171Mcpv7&#10;Lpea+ZZq699uvykZf+OkdDjb/u6ew22afpvaHl4kcDJYwTH9sySH8+nmDAYGlt9rhMRTW+ngxtHD&#10;b/W8cK29l0u67pPXxtynf/TSOf8ACehvt/t5yBtOn91cj7PbU4eFZW0dPs0Rjp1VFRQqKqKPoqgK&#10;o/1gLAe0JZmJLEk9C2KKKFFjhjVIxwCgAD7AMdcveur9e9+691737r3Xvfuvde9+691737r3Xvfu&#10;vde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691&#10;737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691//R1Afeul/Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvd&#10;e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69173&#10;7r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuv&#10;de9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6917&#10;37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691ljmlhOqKW&#10;SI/1jdkP+3Ug+/de6coc9mILaMhUG308rCcf7acSD3up9evUHp06Q7xy8dvIKWcfkyQlW/2BheMA&#10;/wCw9+1HrWkdOkO+DwJ8eP8AFoai3+2R4j/0N73q+XWtPz6dId5YmSwkWqgP5LxK6j/WMUjsR/sP&#10;e9Q61pPTpDn8NPbRkKdb/wDHUtB/1vWP3uo9evUPp05xTwzC8M0Uo/rFIkg/26kj3vrXWX37r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvddqrMQqgsx4AUEk/6wHJ96JCgkmg6skbyuscSFpDwAFSfsA6dIMFm6q32uGytTf6eDHVc17/&#10;AEt44Wv7RS7ntsH9tuECf6aRB/hPQr2/kDnvdtP7q5K3e5rw8KzuJK/ZojPT1BsDe9TbxbT3AAfo&#10;ZsXV06n/AB1VEUQt7LpeauWofj320/KRG/46T0ONv+7t777np+l9oeYgDwMljcQj9syRinzrTp6g&#10;6h7FqLaNtToD+Z63F01v9cT10bf7xf2Wy8/cow/FvKk/0Ukb/jqHob7f9zb7ym5aTD7X3CKfOW5s&#10;YafaJbpD+VK/Lp6g6J7Amt5KXGUt/wDjvk4Wt/r/AGq1P+8ey6X3O5Vj+CaZ/wDSxn/n7T0N9v8A&#10;uCfeIvNP1O1bXaV/37exmn2+AJv5V6eoPjxu17Goy+3oAfxHNkZ3H+uDjoVv/rN7LpfdnYVr4Nhd&#10;sfmI1H/Vwn+XQ42/+7f94JtJ3LnDlyBT5JJeSsPtBs41r9jH7enqD441jW+63XTRf1EGIlqP9sZK&#10;+m9l0vu9bivg7E7f6aUL/gRuhxt/92dvUmn96+7trD6+Ft8k37C93B+2n5dPVP8AHPErb7rc2Rm/&#10;r9vQ01Nf/W8k1Xb2XS+7t+f7HZoV/wBM7N/gC9Dfb/7tPlCPT+9PdHcpvXwrWGH9muSen8+nqD4+&#10;bLisZq7cNSfyGrKGND/rCLGq4/5K9l0vuvzG9RHa2iD5I5P85Kfy6G+3/wB3P7IWulr3f+ZLl/MN&#10;cWqKfyjslYf72enqDpDruG3kxdXVW/475XILf/X+1npvZbL7lc2yV0Xsaf6WJP8An5W6HG3/AHEP&#10;u3WWn6nlS8u6f79v7sV+3wJYf5U6eYOqevaa3j2vQtb/AI7yVlV/t/uqma/sul555smrr3uUf6UI&#10;v/HVHQ32/wC6R93LbNP03tTt7U/369xP+3x5pK/n09QbJ2bS28G1duxkfR/4Pj2k/wCpj07P/vPs&#10;ul5k5hmr4u+XZHp4r0/YGp0ONv8AYv2V2vSbD2l5bjcfi/dtoX/3toS38+nunxmNpLfa4+iprfT7&#10;ekght/reONbey6W8vJ6+PdyP/pmY/wCE9Dfb+V+Wdp0/url2wtqcPCt4o6fZoQdTfabo9697917r&#10;3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/&#10;de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuv//S1Afeul/Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvd&#10;e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69173&#10;7r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6912CVIKkgjkEGxH+sRyPfuvdOEOWy&#10;cFvFX1agfRfPIyf8kMzJ/vHv1T69eoPTp0h3Zmorap45wPxNBH/vJiETH/b+96j1rSOnSHe9SLfc&#10;UMEn9fDLJD/tg4n971fLrWnp0h3rj2sJqaqiP9UEUqj/AFzrjb/ePe9Q69pPTnDufCTWArBGx/sz&#10;RTR2/wBdinj/AN597qPXrVD06w11FUW8FZTTX/Ec8Tn/AGysSD79UevWupXvfXuve/de697917r3&#10;v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6yxQTznTBDLM3+pijeQ/7ZAT7bkliiFZZ&#10;FUfMgf4ellnt24bg/h2FjNPJ6Rozn9ignp5p9q7nq7fa7cz1Tf6eDEZCX/eY6dvZfLvmywf2+72q&#10;f6aWMf4W6Gm3+03upu2n91+2nMFzXh4W3Xcn/HIT09Qda79qbePamYW//HemNL/t/umht/sfZdLz&#10;jyvD8e+W5/0rav8Ajtehvt/3YPvBbnp+m9pN6Wv+/YDB+3xzHT8+nqDpjsaexOAWBT/anymJT/bo&#10;tc8g/wCSfZdL7icoRcN0LH+jHKf56AP59Djb/uRfeXv9Jb29W3jPnLfbev7VW6Zx/vPT1B0Hvua3&#10;kbB0t/8AjvkJmt/r/a0dT/vHsul90uWI66FuX/0sY/5+dehvt/8Ad6+/15p+pm2G0r/v28kNPt8C&#10;2m/lXp6g+Ou42t91nsLD/XwJXVNv9byU9Lf2Wy+7e0Cvg7Xct/pii/4Gbocbf/dse5Mmn96+4Oxw&#10;+vhLdTfs1xQV/l09QfHD6Gq3d/rpBhf96kkyn/RHsul93+Ih2H82m/yCP/L0N9v/ALs09rbp7xfa&#10;sW2f4He+/wCsfT1B8ddurb7rP5qb+vgjoaa/+t5IKq3+8+y6X3b3Y18Ha7df9MXb/AV6HG3/AN2x&#10;7cR6f3r7hb3N6+ElrD+zXFPT+fTzB0FsWG3kkztVb/jvkIFv/r/a0VN7LpfdPmeSuhbZP9LGf+fn&#10;bob7f/d6ewVnp+puN+u6f79vIhX7fAtof5U6eoOl+uYLE4F52H9qfKZZv9uiVscZ/wCSfZdL7i83&#10;yVA3QKP6McX+EoT/AD6HG3/ch+7TYaS/t89xIPOW+3Bv2qt0iH816eqfrTYVNbx7VxDW/wCVin+7&#10;/wBv9001/wDY+y2XnLmmauvfLgf6VtP/AB2nQ32/7r33fNs0/Te0mzNT/fsPj/t8cyV/Pp6g2rte&#10;lt9ttvA09vp4MPj4iP8AYpTrz7Lpd83qevjbxdP/AKaWQ/4W6HG3+0ntTtOn91+2XL9sRw8LbrOP&#10;/jsI6eYaenpxpgghgX6aYYkjH+2RVHsvkmllNZZWY/Mk/wCHoaWe27dtyeHt9hBBH6RoqD9igDrN&#10;7b6W9e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3X/9PUB966X9e9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3TlS4bL11vscVkqzV+n7Whqqi/8AreGJ7+00t3aQf211Gn+mYD/Cejzb+WeZN20/url+&#10;+ua8PCglkr9mhD0rsfsLtCbT/Dtn740n6PDg83FD/sZftkiAP+J9l8nMewQf2m92gPp4qV/Zqr0N&#10;9v8AY33n3XSbD2m5jkQ/iG23YT/ezCF/n0uMf1d3tNpEG1MuQbcZD+F0v/JTZCogdf8Abj2Xy88c&#10;rQ/HvcR/0oZv+OqehtYfdK+8Xuen6b2p3Ba/79a3g/b480dPz6XGP6Z7wm0/d7ZwtOPyanOY1X/2&#10;Joa6vX/bL7L5PcrlSP4b13/0sUn/AD8q9Daw+4j95C9p9RylaWlf9+39maf84JZulxQdA9hVFjXS&#10;bWx441AZfI1Un+wWLBrGf+S/9j7L5Pdfl1Pgtrtz8kQD+cgP8uhvYf3dHvhdaWvN+5ctk8w1zdO3&#10;5COyZT/vY6U0Hxzy7W+63Ljof6+Chqam3+t5JaW/+8ey6X3dsBXwdmmb/TOq/wCAN0N9v/u0+cZN&#10;P7190Nsh9fCtZ5v2a3gr/Lp5g+ONItvut2VEv9RBiIoP9gDJkKn/AHr2XS+705r4OxIv+mlLf4I1&#10;6G+3/wB2ds8ek7r7u3MvqItuSL9he8m/bT8unqD48bTSxqcvuCcj8RTY6BT/AK4bHztb/Y+y6X3a&#10;31q+DYWij5iRv+si/wCDocbf/dve0EOk7lzlzHOw/gks4lP2g2cpp9jA/Pp6g6J2BDbyU+Uqrf8A&#10;HfJyrf8A1/tUpv8AePZdL7nc1SV0TQJ/pYx/z8W6G+3/AHA/u8Wen6nbN1u6f79vZBX7fAWH+VOn&#10;qDqDrmnto21C5H5nrspUX/1xPXSL/vFvZdLz/wA3S/FvDAf0UjX/AAID0ONv+5p92rbdJh9sIJGH&#10;nLdX01ftEt06/kAB8unqDr/Y9NbxbTwBt9DNi6SpI/xvURym/stl5r5lmrr326/KRl/46R0N9v8A&#10;u6+w+2afpfaDl4kcDJY28x/bMkh/Pp6gwOCpbfa4XE01vp4MdRw2/wBbxwrb2XS7puc9fG3Gd/8A&#10;TSOf8J6HG3+33IW06f3VyRtFtTh4Vnbx0+zRGOnRVVAFRVVR9FUBQP8AWAsB7REljVjU9CuOOOFF&#10;jijVYxwAAAH2AY65e9dX697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv/9TUB966X9e9+691737r3Xvfuvde9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691yRHdgiKzs3AVFLMT/QAAk+9EhRUmg6vHHJK6xxRlpDwABJP2AZ6faXau&#10;6K632W289WX+n2uHyFRf/W8NO9/aKXdNtgr424wJ/ppEH+E9Czb/AG/583bT+6+Sd3ua8PCs7iSv&#10;2aIz0pKXqXs6st4dg7sAP0NRhK+jU/46qyGBbH+v09l0vNXLcPx77a/lIrf8dJ6G+3/d2999z0/S&#10;+0PMIB4GSxuIR+2ZIxT58OlJS/HvuGrsY9l1MYNuarJ4OjsD+StVk4n/ANgBf2XS8+8pRV1bwpP9&#10;FJG/wIR0N9v+5t95TcdJh9sZ0U+ct1Yw0+0S3SN+QBPy6UlL8W+2Ki3mo8JQ3+v3WagfT/r/AGMd&#10;Z/vF/ZdL7mcrR/BNM/8ApYz/AM/Fehvt/wBwT7w95p+p2zarSv8Av29jNPt8BZv5V6UlL8Q9/SWN&#10;ZuDaVMD9RDUZeqdf9dWxFMl/9ZiPZfL7r7EtfBsLpj8xGo/6uH/B0N9v/u4Pd6bSdy5x5dgU/wAE&#10;l5Kw+0GziX9jH7elLS/DjINb73ftHB/UUu35qv8A2AM2Wo/9vb2XS+7kA/sdjdv9NKF/wI3Q32/+&#10;7Q3iTSd093baL1EW3vL+wvdw/tp+XSkpfh3t9Lffb0zFR/X7XGUVHf8A1vNPXW/3n2XS+7d+f7HZ&#10;4V/0zs3+AL0N9v8A7tXk+PT+9fc/cpvXwrWCH9mt56fz6UlL8SetobGoye7qxv7QkyOLhjP+ssGF&#10;jkA/5DPsul91OYn/ALO2tEHyRyf5yEfy6G+3/wB3V7H2ulrzfuY7l/MNc2qL+QjslYf72elJS/GT&#10;qCnt5cFX11v+VrO5dL/6/wBlV0f+8W9l0vuRzZJXTfIn+lij/wCflbocbf8AcT+7dZ6fqOUru7p/&#10;v2/vBX7fAlh/lTpSUvRPUdHbw7HxT2+n3UlfXfT+v31ZUav9j7L5ed+a5vj3qUf6UKv/AB1R0Ntv&#10;+6X93PbNP03tVt7U/wB+tcT/ALfHmkr+fSlpetOu6K32uxdoQsPpINu4lpf9jM9I0p/2J9l0vMW/&#10;zf2u93ZHp4r0/Zqp0ONv9jfZfa9JsPabluNx+IbdaF/97MJb+fSkpcNh6G32OKxtHb6fa0NLT2/1&#10;vDElvZdLeXc9fGupH/0zMf8ACehvt/LPLe06f3Vy9Y21OHhQRR0+zQg6cvafo7697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de6//9XUB966X9e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6917&#10;37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfu&#10;vde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691&#10;737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691Jp6Srq20&#10;UtLUVLXtpp4JJmv/AEtGrG/tuSWKIVlkVR8yB/h6W2e3bhuL+Ht9hNPJ6Rozn9ignpRUuxN8V1vs&#10;tm7qrL/Q0u3svOD/AI3ipGFvZfLveywV8bd7VPtlQf4W6Gm3+0vuru2n91+2fMFyDw8LbruT/jsJ&#10;6UlL0t2rWW8OxNwpe1vuqP7H6/1+9en0/wCx9l0vOHK8Px73bn/Stq/47Xocbf8Adg+8FuWn6b2l&#10;3la/79h8D9vjmOn59KSl+N3cVTYttVKVD/bqs5gE/wBvHHk5Zh/sV9l0vuHylHWm6Fj/AEY5T/Mo&#10;B/Pob7f9yP7yt9pL+36W8Z85b7b1/aq3LuPzXpS0vxR7SqLeaXa9Df6/dZepfT/r/Y42s/3i/svl&#10;90eWY/gW5f8A0qD/AJ+dehvt/wDd7e/l5p+pn2G0r/v27lNPt8C2m/lXpSUvw/3e9vvd17bp/pf7&#10;WLJ1lv6281NQ3/3j2XS+7O0ivg7XcN/pii/4C3Q32/8Au2vceTT+9PcHZIfXwkupv2a4oK/y6UlL&#10;8Nxwa3sD/g0dLtr/AHqabOf9c/ZdL7u+UOw/m03+QR/5ehvt/wDdnjtbdPeH7Vi2z/A733/WPpSU&#10;vw/2elvvt1blqPpf7WPF0d/6281LXW/3n2XS+7O7Gvg7Xbr/AKYu3+Bl6G+3/wB217bR6f3r7gb5&#10;N6+EtrD+zXFPT+fSkpfij1bT280m56631+6y9Omr/X+xx1H/ALxb2Xy+6HM0nwLbJ/pYz/z87dDf&#10;b/7vb2Cs9P1M2/XdP9+3kYr9vgW0P8qdKWl+N/TtLYnaj1Tj+3VZvPyf7eNMnHCf+SfZdL7h83SV&#10;pugUf0Y4h/PQT/Pob7f9yT7tNhpLe3zXEg85b7cG/aq3Sof956UlL0v1VR28OxNuva1vuqIV30/r&#10;981Rq/2Psul5w5nm+PfLgf6VtP8Ax2nQ32/7sP3fdt0/Te0mzNT/AH7D4/7fHMlfz6UlLsXZFDb7&#10;LZ21aO30+129iacj/WMVIh9l0u97zNXxt3un+2Vz/hbocbf7Te1m06f3X7acv2xHDwtutI/+OQjp&#10;RU9JS0i6KWmp6ZLW008McK2H40xqot7L5JZZTWWRmPzJP+HoZ2e3bft6eHYWMMEfpGioP2KAOpHu&#10;nSzr3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3&#10;v3Xuve/de697917r/9bUB966X9e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuv&#10;de9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6917&#10;37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfu&#10;vde9+69050uFzFdb7LE5Osva32tBVVF7/S3hie9/aaW8tIP7a6jT/TMo/wAJ6Pdv5X5l3bT+6uXb&#10;65rw8KCWSv2aEPSkpetOxa232uxN3yqfpINu5ZYv+pr0ixD/AG/sul5j5fh/td7tAfTxUr+zVXob&#10;7f7Ge9O6aTYe0vMkiH8X7uuwn+9tEF/n0paXojtyst4dj5RL/T7qXH0P+3++rKfT/sfZdLzvypDX&#10;XvUR/wBKHb/jqnob7f8AdK+8Zuen6b2q3Ba/79e3g/b480dPz6UlL8ZO36i3mwePob/8rWdxL2/1&#10;/sqqs/3i/svl9yOU4/gvZH/0sT/8/KvQ32/7iX3kLzT9RypZ2lf9+39oafb4Es38q9KSl+JPZM1j&#10;UZTaNGv5D5HKTSj/AFlgwrxn/ksey6X3V5dSojtrtz/pEA/nJX+XQ32/+7p977rS15v/AC5bJ5hr&#10;m6dvyEdkyn/ex0pKX4d597fe71w9P/X7XF1tZb/W81RQ3/3j2XS+7diP7HZ5W/0zqv8AgDdDjb/7&#10;tXm+Sn7190Nth9fCtZpv+PyQV/l0pKX4cY5Lfe79rZ/6il2/BSf7AGbLVv8At7ey6X3cuD/Y7Gi/&#10;6aUt/gRehvt/92hs0en96+7l1N6+Ft6Q/sL3c/7afl0paX4h7AjsazcG7qkj6iGpxFLGf9dWxFS9&#10;v9Zh7L5fdffW/sbC0UfMSMf+rg/wdDfb/wC7h9oIaHcucOY52H8ElnEp+0Gzkb9jD7elJS/Fvqan&#10;t5qLN11vr91mqhNX+v8AYpR/7xb2XS+5nNMnwTQp/pYx/wA/auhvt/3Bfu8Wen6na90u6f79vZBX&#10;7fAEP8qdKSl+PnT1HYx7LpZCPzVZPOVlz/UrVZOZP9ha3sul595tlrq3hh/pUjX/AI6g6G+3/c3+&#10;7Xtukw+2EDsPOW5vpq/aJbp1/lT5dKSl6m6xo7eHYO0yV+hqMHQVjD/HVVwTtf8Axvf2XS808yTf&#10;Hvt1+UjL/wAdI6G+3/d49ids0/S+0PLpI4GSxt5j+2ZHNfnWvSkpdrbYobfY7cwNHb6fa4jH09rf&#10;S3hp0t7L5dz3Kf8Attwnf/TSMf8ACehvt/IHIm06f3VyVtFtTh4Vnbx0+zRGOnxVVFCIqoqiyqoC&#10;qB/QAWAHtESSSSanoVxxxxIscSBYxwAFAPsA65e9dW697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3&#10;v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/d&#10;e697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r&#10;3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/&#10;de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6//9fUB966X9e9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvdc0R5GCRozu3CqilmJ/oFUEn3okKCWIA6cj&#10;ilmdY4Y2eQ8AAST9gGen2l2pumut9jtrP1mr6fa4fI1F/wDW8NM9/aGXdNsgr424wJ/ppEH+E9Cz&#10;b/b3n7dtP7q5H3i5rw8KzuZK/ZojPSkpepOz6y3h2DutQfoanCV1ED/jeshgFj/X2XS81ctw/Hvt&#10;r+Uit/x0nob7f93X343PT9N7Q8wgHgZLGeEftmSMU+fSkpfj13DV2MezKiJTa7VWUwVJpB/JSpyk&#10;cn+2Un2Xy8/cpRV1bwpP9FJG/wACEdDfb/uafeU3HSYvbGaNT5y3VhDT7RJdK37AT8ulJS/Frtio&#10;t5qTB0N/r91moX0/6/2MdZ/vF/ZdL7mcrR/BLM/+ljP/AD8V6G+3/cE+8Ne6fqdu2q0r/v29Q0+3&#10;wFm/lXpSUvxC37JY1m4dpUwNriCfL1bj/AhsTSpcf4MR/j7LpfdfY1r4NhdN9ojX/n8/4Ohvt/8A&#10;dwe7s2k7lzly7AD/AASXkpH2g2kQr9jEfPpS0vw4r2t97v2kg/qKXb01V/sA02Xo/wDb29l0vu5A&#10;P7HY3b/TShf8EbdDfb/7tDdpNJ3X3dt4vURbc8v7C95D+2n5dKSl+Hm3kt99vPM1H9ftcbQ0d/8A&#10;W801db/efZfL7tX5r4Ozwr/pnZv8AXocbf8A3avJsen96+525zevhW0EP7Nbz0/n0pKX4k9awWNR&#10;kt3Vp4uJcljIoz/rLT4aKQA/8HPsul91OYn/ALO3tEHyRyf5yEfy6G+3/wB3V7HWulrzfOY7pvMN&#10;c2qL+QjskYf72ft6UlL8ZeoKe3lwNdXW/wCVrO5hb/6/2VXRj2XS+4/NkldN8if6WKP/AJ+Vuhvt&#10;/wBxT7t1lp+o5Ru7un+/b+8Fft8GaHpSUvRXUlHbw7HxL2+n3T11d9P6/fVdRq/2Psul525qm+Pe&#10;pR/pdK/8dUdDfb/umfd023T9P7U7c1P9+tPP+3x5pK/n0paXrbryisaXYu0IWH0kXbmIMv8AsZWp&#10;DKf9ifZfLzFv81fF3u7I9PFkp+zVTob7f7H+zO16Tt/tPy3E4/ENts9f+9mEt/PpSUuHxFDb7LF4&#10;6j0/T7Whpqe3+t4Ykt7Lpbu7n/trmR/9MxP+E9Dfb+WuXNp0/urYLK2pw8KCKOn2aFHTj7T9HXXv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvd&#10;f//Q1Afeul/Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69173&#10;7r3Umno6yrbTSUtTVNe2mnglma/9LRqxv7akmiiFZZVUfMgf4el1ltm5bi2jb9vnnf0jjZz+xQel&#10;HS7D3zXW+y2ZuurB+hptvZecW/reKjYW/wAfZfLvmywf2272qfbLGP8AC3Q12/2j91t20/uv2y5h&#10;uQf99bdeOP2rCR+fSkpele1qy3h2JuBL/T7qkFD/ALf756fT/sfZfLzjyvD8e9wH/Stq/wCOg9Df&#10;b/uvfeD3PT9N7S7wtf8AfsXgft8do6fn0pKX43dxVNi21Y6RT9Hqs5gU/wBvHFkppl/2K+y6X3D5&#10;Sj4bmWP9GOX/AAlAP59Dfb/uRfeVvtJfkBLeM+ct9YD9qrcu4/NelLS/FDtGot5ptr0N/r91lqp7&#10;f6/2WMrPp/h7LpfdHlmP4EuX/wBKi/8APzr0N9v/ALvX38vNP1NzsFpX/ft3Kaf84LWb+XSkpfh9&#10;u57ffbs25T/1+1hydZb/AFvNT0N/949l0vuztQ/sdruG/wBMUX/AW6G+3/3bXuNJp/evuFskPr4S&#10;XU37NccFf5dKSl+G44Nb2AT/AFjpdtAf7aabOG//AFL9l8vu6eEOw/m03+QR/wCXob7f/dnr2tun&#10;vCT6rFtlP2O98f8Aq30pKX4f7OS33u6ty1H9ftUxdHf+tvNR11v959l0vuzu5/sdstl/0xdv8DL0&#10;N9v/ALtv21jp+9Of98m9fCW1h/4/DPT+fSkpfil1bT28z7mrrfX7rLwJq/1/scfR/wC8W9l0vuhz&#10;NJ8Atk/0sZ/5+duhvt/93v7A2en6mTfbun+/byMV+3wLeH+VOlJS/HDp2lsTtNqlx/bqs3n5P9vG&#10;uTjhN/8Agvsul9wubpa/7tNI/oxxD+egn+fQ42/7kv3abDST7emeQect9uDftUXSof8AeelLS9Md&#10;VUdvDsPbr2+n3VCtd9P6/fGo1f7H2Xy84czzfHvlwP8AStp/47Tob7f92P7v22afpvaTZWp/v2AT&#10;/t8cyV/PpSUuxtk0Nvstn7Wo7fT7Xb+Jp7f63ipE9l0u9bzPXxt2uX/00rn/AAt0N9v9qPa3adP7&#10;r9tdgtqcPC2+0j/45COlFBS0tKuilpoKZP8AUwQxwrx/tMaqPZe8skprJIzH5kn/AA9DO02+wsE8&#10;OwsoYI/SNFQfsUAdZ/dOlfXvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvdf//R1Afeul/TpS4TNV1vscRlKzVa32tBV1F7/S3hie9/aWW9s4K+NdxJ/pmU&#10;f4T0fbfytzPu2n91cuX9zXh4VvLJX7NCHpSUvWXY1bY02xN3yq30k/u7lkiP/T6SkSL/AHn2Xy8x&#10;8vw/2m92gPp4qV/YGr0N9v8AYr3q3TSbH2l5kkQ/i/d12qf720QX+fSlpeh+3ay3h2PlEva33U2O&#10;ofr/AF++rafT/sfZdLzxypDXXvUR/wBKHb/jqnocbf8AdI+8buWn6f2qv1r/AL9e2g/b488dPz6U&#10;lL8Y+3qi3mwmOob/AF+6zuKe3+v9lU1n+8X9l0vuRynH8F7I/wDpY3/5+C9Dfb/uI/ePvNP1HKtl&#10;aV/37f2hp9vgSzfyr0pKX4kdkTWNTldoUa/kPkMrNKP9ZYcK0Z/5LHsul91eXkqI7W7c/wClQD+c&#10;lf5dDfb/AO7o97rnS17zBy5bJ5g3F07D8ksip/3sdKSl+Heee3329cRT/S/2uKrKy39beapob2/2&#10;Hsvl927Ef2OzSt/pnVf8Abob7f8A3anNslP3r7o7dD6+FaTTf8fkgr/LpSUvw5xqW+935W1H9RS4&#10;CCk/2AM2Vrbey6X3cuDXwdjRf9NKW/wIvQ32/wDu0dkj0/vX3bupvXwtvjh/Zru5/wDB0pKX4h7A&#10;jsazP7uqiPqIqnEUsbH83U4eoe3+sw9l0vuvvrf2VjaKPmJGP/VwD+XQ32/+7h9nodJ3Hm/mOdh5&#10;JLZxKftH0cjfsYfb0paX4udTU9vNQ5qut9fus1Upf/X+yWj+v+FvZdL7mc0yV0Twp/pYx/z9q6G+&#10;3/cG+7vZ6fqNp3S7p/v29lFft8AQ/wAqdKSl+PvT1HbxbLpJCPzVZLN1tz/UrV5OZf8AeLey+Xnz&#10;m2X4t4Yf6VI1/wCOoOhvt/3OPu2bbpMHtfbuw85bm+mr9olunH8qfLpSUvU/WVHbwbB2kSLWaowW&#10;Pq2FvyHq4J2v/je/sul5p5kmrr326/KR1/46R0N9v+7z7FbZp+l9oeXSRwMlhbzEfnLG5r8616Ul&#10;LtfbNDb7LbuCo7fT7XEY+nt/reGnS3sul3PcZ/7bcJ3/ANNIx/wnocbfyFyNtOn918l7TbU4eFaW&#10;8dPs0Rjp7VVRQqKqKosqqAqgf0AFgB7REkkkmp6FKIkaLHGgVBwAFAPsA65e/dW697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3&#10;v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//0tazsqlyO1Mzm81tvcWFixy7&#10;gm2/BhcDWRUlRjZ2U4s1NPiZBM9TSzUmPWSR2v8Ab1L+WMo0jaoN/eclyB4ya/8ATZ/w9SRBzRzT&#10;tDqdo5jv7VRw8G4lip9mh16L7k9+bxxlVQ/d70zjY6rjqalEotw5OCukMaXgg81VWSxSJOzGzRqC&#10;Sv6QLe1MFtbXzeGsKrJ8lp/Og6VSe5/uZ4h0+4e+6f8Anvuv+tvSNxvau9auprUbeO7IKfyyaRUb&#10;hypmhhDvqfWs5UBBHYAaeTwPZpPsxtmQfTx6dPEqvH9nT0fuh7kcD7h75X/nvuv+tvQlU/YmZeVl&#10;pt355JZoRCstbuDLy0Q0LrWtpEWq+48hb0Xe6An9xTxYuks1B0/TR1r6KOnD7qe46jT/AK4G9k/8&#10;911/1t6Sm7O1ews3uBZjvPN0k9TDJ9xDisgmEo1aOP7cGGgwkWNxUKIgDO6xIxtq5bUSv2za7d2f&#10;xbdCK+YB6Tn3U9yiMe4O+V/577r/AK29Ken7Q3A+1qHAybjzsOTxmdevXOS5vJvX11FVUNJSNQ11&#10;X93F9zRRS0PmRTqs0shTmQ2QS7ei7hpW2Xwq+gp+zqp90fcs5/1w99/7L7r/AK29BQew98VVZLT0&#10;fYe8LQy1FRVzjc2ddYKRXuEFOaxShSPVYHg8c8D2JBYWAVNVlFWmexeP7OmD7o+5moU9xN9pX/lP&#10;uv8Arb1lftLe9PTtSU++d1Vnjnkenya53Nl54H5gaZGrXDh1UkCwC/1sRff0W3f8oUP+8L/m6e/1&#10;0Pcug/5iHvv/AGX3X/W3p6pO6t9fw8UFZuvOOkcVRMlR/EKiGpWSpkMjl62LRXyxLotFG8jrEARw&#10;pt7TTbRZsKi3jBr5Kv8Am6cT3Q9yqnV7h77Sn/Kfdf8AW3rPVdvb4ydBisdBufcSU1FJ5XnhzFdR&#10;5OpeWSMlZMhTSR1VZFM0fCSSOqgsqBQSPbcOzWoPfAhHzCnrcnup7lKKD3B3z/svuv8Arb0qMZuX&#10;sPLw1M9NvPcHix+Njr2RNyVzzSU6RmoMbp5lWSshihcyv5QpUEHn6Vm2yyVaCCPV/pR/m63F7o+5&#10;TfF7hb5/2X3X/W3o9fVO6nwlDtLD7nqMRvOtyskOcrtrU0f3W8JNsRY2PO4rLSZysoMu1GmVijMU&#10;sSsFCPaSOQ2JQLDYxGht4z9qg/5OlQ9y/cilT7hb5X/nvuv+tvQrzbu3J2vU0ey+t+ttuUceY3Wl&#10;FHUbU25V1u5MP/F8pEu1cVHkMjhZIpaappQJJKjITwPPGzw/bQyICVMaWL0pZxH/AGi/5ul1v7me&#10;4pUE8/b2T/z3XX/W3o1ub6p6T2v2V1l0dnMHvrLdj7x3Dtej3TuCWkrNq4HrXbeWyuCweXz0WDxO&#10;78rUbox+ZzVNULTT1/ikoWqQsERgZCDCKxsXybGH/eF/zdWl9zPcRV1Dn/eq/wDPddf9betwDbfw&#10;n+I+D23gMP8A7LV0JlpMPhcdjDlsx0319W5PKfaUsSvkMpUVW1/uqvIVjESPNKzytc62YkEHFvte&#10;2FSW26A4/wB9p/m6Tj3Q9xqY5/3rP/L9df8AW3p0Pw8+JJH/AGS38dR+eOkutf8AEnk7Yv8AX3b9&#10;17Z/0boP+caf5uqj3M9yFJLe4G90P/L9df8AW3rMvw6+I5sf9lb+Ot7WsOkutDcX+pttg8+9fuvb&#10;P+jfB/zjT/N1r/XM9x//AAoG9/8AZddf9beuX+ycfEk/T4t/HT/0SHWn/E7YHv37r2z/AKN0H/ON&#10;P83Xv9cz3H/8KBvf/Zfdf9besx+HXxGsA3xZ+OSi17npHrJbn+lztgD37917Z/0boP8AnGn+brf+&#10;uZ7kf+FB3v8A7Lrr/rb1lX4c/ERgLfFv44c8f8yT6wP5t/zzPv37r2z/AKN0H/ONP83Xv9cz3I/8&#10;KBvn/Zfdf9benKP4XfERWIPxZ+OTgr/z4/rM2Nx9P9+vf6e/fuvbP+jdB/zjT/N17/XN9yP/AAoO&#10;+f8AZddf9bes/wDsmvxCF7fFP438Wtfo3rG5sP8Aw1vz79+69s/6N0H/ADjT/N15vcz3I0j/AJiD&#10;vf8A2XXX/W3qWnwy+ILFf+cU/jd9NTH/AEGdYcfixH91vr/h7vHtW11P+623/wCcaf5um39zPcgN&#10;/wBPB3yn/Pddf9bepS/DD4gBSf8AZUfjZcHgt0Z1ewYXP4/uvxb27+6tr/6Ntv8A840/zdV/1zfc&#10;j/woO+f9l11/1t6zp8Mfh89wPif8a7j6j/QT1eLX+n12tz79+6tr/wCjbb/840/zde/1zfcj/wAK&#10;Dvn/AGX3X/W3qSvwq+HwLX+J/wAbDyLD/QT1exHH9BtX3791bX/0bbf/AJxp/m69/rm+5H/hQd8/&#10;7L7r/rb1n/2Sn4egaj8TfjWB/tXRPVwvwTax2qDew9+/dW1/9G23/wCcaf5uvf65vuR/4UHfP+y6&#10;6/629ZU+FPw91ID8TPjSPKQE19DdXWJIJUKP7qXa4F+L8e9/uvaeH7tt6/8ANNP83Wv9c73I/wDC&#10;hb3/ANl11/1t65p8MfhirUqSfFH4xj7tzTweXojq/wDeqY1aWVBJFtJkQyxEGMGxsL+6Ntm0qDXb&#10;rf8A5xp/0D1v/XN9ySMe4O+f9l91/wBbeqTP5h5+O3xB+TGwHj+L/wAfq3q7cWA66bP4ik+OG1Ku&#10;hxmQm7FqcYtZU5SipcHtnbb5LErkUmpayOSXI/bwkkoqRgquLXbIzjb4Kf8ANNf83Vx7le5ZqB7g&#10;b5X/AJ77r/rb1b51z8WvhR2tsuHfG3fib8eKTaG96SGq2ZPkPj31hQ5Y7frqGBabLVEEu2vv6Sap&#10;aqkkt5YZo1iVkN2U+19vtm2TQa/3fBq/5pr/AJuqL7m+5OsBvcHfK/8APfdf9betbj+YZ1ng/i3v&#10;fqXbuxOhumphszDdu0GXq871tDlaLcG1N0Nj9v0m7t9U1FjUpZanZOSdX2/V11fla+KpqpAQVhUK&#10;HN3srW2BMdnEPsRf83RsnuX7g6QG5/3qv/Pddf8AW3osm6N59O9sfKb4m7a2ztLoSmqKPZWKxG8t&#10;qbd2htvA7D7C3Nm8RR5jFZPO0nXmKxVWYax60UNVHkKFK/H5YtCkkkARlD0bWpcL4Ef+8j/N1c+4&#10;/uGxOjn/AHqn/Pddf9begF7N6A2n11v3Bdd9jbs/u/ubedfQ1VTtPbVLX1W4+kZK3L7rxGC2rvda&#10;nH4CTLVGThr8RVPIseQj+wiaY1Dzsyqruo7RAqrBHXH4R/m6uPcb3EAoefd6/wCy65/629GR391x&#10;8bsHuHrb4VUu1+yaff2z+8d5bj7733lth4XBb82V1Uuy9vVUFa+6cW27lyuw8CudesqZ6nK1FJBV&#10;RFFjhChvZgbez0RkWcWV/hX/ADdbHuP7hg1PPm9U/wCe65/629W5fHb4X9HdvfL+XHbY6P6w3p8X&#10;uittYCsxO+P7oeLF7zzeUwu1KTD4bfWTo8bUbb7DqaClNXlpjVQU9VWzwF6uJIKgxTqtv220diXt&#10;IyPmqn/J0mufdD3AjRv+R9vNaf8AKbdf9bOj1fLHrD4QdEbSrMrJ8XvjHjUwe38xvPNrS9CdV5zP&#10;4fZmFyGLos1naqlx+2mSpocNj6+Sslqm1U7RQXXQzixrfW+1W0cRG22/DP6aV/470VQ+5vuXMor7&#10;gb3X/nuuv+tvSg+JXx5+HPanS+z8/kvjB8Y87uGbAUeY3jWL0X1j5MRks5GuSxmGro5tuZCKPIri&#10;K2mmIpaiajaJkaOVvK1r2tltkyK37tt6n/ha/wCbpyX3J9y0Jr7gb5p/577r/rb0aBfhP8NfWG+I&#10;3xl1KfUp6E6pEkdiVAZRtY31XvcC3tcNp2zz223/AOcaf5uqD3N9yCKj3B3z/suuv+tvXE/CX4Z/&#10;94k/GUf4f6Buq+P/AF0/e/3Vtf8A0bbf/nGn/QPXv9c33I/8KFvn/Zddf9bevf7JL8M/+8SvjL/6&#10;Ibqv/wCxP37907X/ANG23/5xp/0D17/XN9yP/Chb5/2XXX/W3r3+yS/DP/vEr4y/+iG6r/8AsT9+&#10;/dO1/wDRtt/+caf9A9e/1zfcj/woW+f9l11/1t69/skvwz/7xJ+Mp/w/0DdV/wD2KD37907X/wBG&#10;23/5xp/m69/rm+5H/hQt8/7Lrr/rb12PhP8ADQ/9yj/GT/W/0C9Vk/7xtT3791bX/wBG23/5xp/m&#10;69/rm+5P/hQd8/7Lrr/rb13/ALJN8NB9fiP8ZP8A0QnVf/2Ke/fura/+jbb/APONP83Xv9c33I/8&#10;KDvn/Zfdf9beuv8AZJ/hp/3iR8Y//RC9V/8A2Ke/fura/wDo22//ADjT/N17/XN9yP8AwoO+f9l9&#10;1/1t67/2Sj4Zjn/ZSPjHx/XoXqu39P8AnlPfv3Vtf/Rtt/8AnGn+br3+ub7kf+FB3z/svuv+tvWF&#10;/hR8NATp+JPxkP5sOheq+P8AD/j1Px79+6tr/wCjbb/840/zde/1zfcj/wAKDvn/AGX3X/W3rAfh&#10;T8N7m3xJ+M1r/wDPherP/sU9+/dW1/8ARtt/+caf5uvf65vuR/4UHfP+y+6/629df7JR8N/+8Sfj&#10;N/6IXqz/AOxT3791bX/0bbf/AJxp/m69/rm+5H/hQd8/7L7r/rb17/ZKPhv/AN4k/Gb/ANEL1Z/9&#10;inv37q2v/o22/wDzjT/N17/XN9yP/Cg75/2X3X/W3r3+yUfDf/vEn4zf+iF6s/8AsU9+/dW1/wDR&#10;tt/+caf5uvf65vuR/wCFB3z/ALL7r/rb17/ZKPhv/wB4k/Gf/wBEN1Z/9inv37q2v/o22/8AzjT/&#10;ADde/wBc33I/8KDvn/Zfdf8AW3rj/sk3w3/7xL+NP/oiOrf/ALFffv3Vtf8A0bbf/nGn+br3+ub7&#10;kf8AhQd8/wCy+6/629dj4T/Dcf8AcpXxnP8Ar9DdW/8A2Ke/funa/wDo22//ADjT/N17/XN9yP8A&#10;woW+f9l11/1t68fhP8Nz/wBylfGgf63Q/Vo/+VX3791bX/0bbf8A5xp/m69/rm+5H/hQd8/7Lrr/&#10;AK29RG+E3w88ht8TfjQEsf1dEdX/AFv/ALTtW/v37q2v/o22/wDzjT/N17/XN9yP/Cg75/2X3X/W&#10;3rx+E/w7V0UfE740MG/78P1fxbj87Uv79+6tr/6Ntv8A840/zde/1zfcj/woO+f9l11/1t6kH4S/&#10;DiwH+yl/GkH8t/oJ6vA/2y7TJ9+/dW1/9G23/wCcaf5uvf65vuR/4UHfP+y+6/629df7JL8Ox/3K&#10;f8Zf/RCdXn/e9nE/7z79+6tr/wCjbb/840/zde/1zfcj/wAKDvn/AGX3X/W3rInwn+HBJD/Er4zE&#10;AXuvQvV6/kf12mP6+/fura/+jbb/APONP83Xv9c33I/8KDvn/Zddf9bepQ+Evw2t/wBkk/GX/Y9C&#10;9Wf/AGKe9/una/8Ao2wf840/zde/1zPcj/woO+f9l11/1t65/wCyS/DP/vEr4y/+iG6r/wDsT96/&#10;dO1/9G23/wCcaf8AQPXv9c33I/8AChb5/wBl11/1t67Hwj+GpNh8SPjMP8T0L1Zz+eP9+px79+6d&#10;r/6Ntv8A840/zde/1zfcn/woO+f9l91/1t6lr8IfhiBz8SPjJf8Ax6F6qP8A8qh9+/dW1/8ARtt/&#10;+caf5uvf65vuR/4UHfP+y66/629d/wCyRfDH/vEf4x/+iF6q/wDsT9+/dW1/9G23/wCcaf5uvf65&#10;vuR/4UHfP+y66/629d/7JF8Mf+8SPjH/AOiE6q/+xP37907X/wBG23/5xp/0D17/AFzfcj/woW+f&#10;9l11/wBbevD4RfDHm3xG+MZ/8oH1V+f6f79P3791bX/0bbf/AJxp/m69/rm+5H/hQd8/7L7r/rb1&#10;2fhD8M2t/wA4jfGNbccdCdVLf/HjagBPv37q2v8A6Ntv/wA40/zde/1zfcj/AMKDvn/Zfdf9bevD&#10;4R/DJRY/Eb4x8fU/6A+qj9f8f7qG/v37q2v/AKNtv/zjT/N1pvc73IAr/rg75/2X3X/W3rkfhJ8M&#10;ADb4i/GK5H56D6q/3i+0/r7r+6ts/wCjbB/zjT/N0l/10/ckGh9wt8r/AM991/1t67Hwi+GVuPiL&#10;8YT9ef8AQH1T+Pr/AMwoD7cXadr0/wDJMt6/800/zdKE9zvclgP+Yg75X/nvuv8Arb1xPwi+GRN/&#10;9lF+Mf8AsOg+qgP942n71+6Ns/6Nlv8A840/zdX/ANc33I/8KDvn/Zfdf9bevH4RfDK1v9lF+MY/&#10;1ug+qr/+8n79+6Ns/wCjZb/840/zde/1zfcj/wAKDvn/AGX3X/W3ro/B/wCGV7/7KP8AGT/WHQnV&#10;lv8Abf3S9+/dO2f9Gy3/AOcaf5uvf65vuR/4UHfP+y66/wCtvXj8Ifhj/wB4j/GP/wBEJ1X/AMTt&#10;P3790bZ/0bbf/nGn+br3+ub7kf8AhQt8/wCy66/629eHwj+GP4+IvxiP/lBOqz/8qnv37o2z/o2W&#10;/wDzjT/N17/XN9yP/Cg75/2X3X/W3rl/skXwyt/2SL8Yv/RBdVf/AGJ+7Dadr/6Nlv8A840/zdMv&#10;7o+5Kk/8xC3z/suuv+tvXv8AZI/hl+fiJ8Yv/RBdV/8A2Je7ptG0saHbLf8A5xp/m6T/AOup7lDh&#10;7g74f+o66/629cT8JPhj/wB4i/GL/wBEH1V/vX90/bn7l2in/JNt/wDnGn+bqw91PcskD/XA3z/s&#10;vuv+tvXL/ZI/hl/3iJ8Yv/RBdVf/AGJ+2f3TtX/Rst/+caf5ulf+ub7k/wDhQd8/7L7r/rb17/ZJ&#10;Phh+fiL8Yr/+ID6q/wDsT92GzbYRUbXb0/5pp/m6Sye6XuWrlR7gb5T/AJ77r/rb12PhB8MWv/zi&#10;N8Y/6HT0J1ULf+un/h7f/dG0aQP3XbVr/vpP+geqH3T9y2/8GDvg/wCo+6/629Zf9ki+GIHPxD+M&#10;XH/fguqj9Pz/AMen71+59p/6Ndt/zjT/AKB61/roe5f/AIUTff8Asvuv+tvWRPhF8Lypv8Q/jBcn&#10;gnoHqn6W/BO0/ev3PtP/AEa7b/nGn/QPXv8AXQ9y/wDwom+/9l91/wBbeu/9ke+F/wD3iJ8Yv/RB&#10;dU//AGJe9/ufaf8Ao123/OJP+gevf66HuX/4UTff+y+6/wCtvXf+yPfDD/vET4xf+iC6p/8AsS9+&#10;/c+0/wDRrtv+cSf9A9e/10Pcv/wom+/9l91/1t6yx/B/4Xt9fiD8Yv8AD/jAPVQv/rf79K/196/d&#10;G0/9Gu2/5xJ/0D17/XQ9y/8Awom+/wDZfdf9benSP4NfCrST/sn/AMXri1g3x/6oJPBBHO0vp79+&#10;59p/6Ndv/wA40/zde/10Pcv/AMKJvv8A2X3X/W3rJ/sjfwq/7w9+Lv5/7l+6n/8AsS97/c+0/wDR&#10;rtv+caf9A9e/10Pcv/wom+/9l91/1t6zD4NfCgcf7J78Wz/ifj91Mf8A5Uvfv3PtP/Rrt/8AnGn+&#10;br3+uh7l/wDhRN9/7L7r/rb12Pg18J78/D34tAf1/wBl+6m/p/4aX9ffv3PtP/Rrtv8AnGn/AED1&#10;7/XQ9y//AAom+/8AZfdf9besT/Bv4UhuPh98W7f+K/dTc/4/8el71+59p/6Ndt/zjT/oHr3+uh7l&#10;/wDhRN9/7L7r/rb1if4OfCq3Hw/+Ln1/Hx+6n/x/7NL3v9z7T/0a7b/nGn/QPXv9dD3L/wDCib7/&#10;ANl91/1t6x/7I78Kv+8QPi5/6T/1P/8AYl79+59p/wCjXbf840/6B69/roe5f/hRN9/7L7r/AK29&#10;dH4O/Cy1l+IPxZH1uX+P3VH0/wACu0Sfev3PtP8A0a7f/nGn/QPXv9dD3L/8KJvv/Zfdf9besUfw&#10;Y+Fmu5+Inxca7fpHQfVTcfW9m2iFt/vPv37n2n/o12//ADjT/oHr3+uh7l/+FE33/svuv+tvTgnw&#10;b+FBvf4ffFv8f9y/dTf4/wDZpe/fujaaH/dXbf8AONP+gevf66HuX/4UTff+y+6/629ZP9ka+FH/&#10;AHh78Wv/AEn7qb/7Eve/3PtP/Rrtv+caf9A9e/10Pcv/AMKJvv8A2X3X/W3r3+yNfCj/ALw9+LX/&#10;AKT91N/9iXv37n2n/o123/ONP+gevf66HuX/AOFE33/svuv+tvXv9ka+FH/eHvxa/wDSfupv/sS9&#10;+/c+0/8ARrtv+caf9A9e/wBdD3L/APCib7/2X3X/AFt64N8GvhTYkfD34uE8cf7L/wBTC3+sP7pe&#10;/fufaf8Ao123/OJP+gevf66HuX/4UTff+y+6/wCtvWI/Bn4VH/uT74uj/W+P3U4/+VH379z7T/0a&#10;7b/nGn/QPXv9dD3L/wDCib7/ANl91/1t64N8GvhWov8A7J/8Xv8A0n7qf/7Evfv3PtP/AEa7b/nG&#10;n/QPXv8AXQ9y/wDwom+/9l91/wBbeuH+yOfCvj/nD74u/wDpP/U//wBiXv37n2n/AKNdt/zjT/oH&#10;r3+uh7l/+FE33/svuv8Arb1lPwa+FJFv9lA+Lot+R8f+p7/7G20ufev3PtP/AEa7f/nGn/QPXv8A&#10;XQ9y/wDwom+/9l91/wBbesTfB34VKT/ziB8XLD/wH/qf/wCxL3v90bT/ANGu2/5xp/0D17/XQ9y/&#10;/Cib7/2X3X/W3qHU/CL4WJyvxD+LgtGSR/sv/U/11H/s0vev3PtP/Rrt/wDnGn/QPXv9dD3L/wDC&#10;ib7/ANl91/1t6bJvhR8LljOn4hfGDULEW6D6oBIPLXP90/x79+59p/6Ndt/zjT/oHq6e53uWxH/M&#10;Q99p/wA991/1t6bJfhV8NCx0/Ej4xKPrb/QH1UCL8/8APJjge/fujaf+jXbf840/6B6UH3M9ygaD&#10;3C3z/svuv+tvWB/hX8NeLfEr4xfT+z0J1Vf/AGP+/T9+/dG0/wDRrtv+caf9A9W/1zfcn/woW+f9&#10;l91/1t6wSfCr4b6SR8SvjKD/AIdDdWD8H+m1Pfv3PtP/AEa7f/nGn/QPXv8AXN9yf/Cg75/2X3X/&#10;AFt6i/7JX8Orgf7KV8aDc2/5kP1aP/lV9+/dG0/9Gu3/AOcaf9A9e/1zfcn/AMKFvn/Zfdf9besU&#10;vwr+HC6gvxO+NNx+P9BHV3HH/hqj379z7T/0a7b/AJxp/wBA9e/1zvcn/wAKDvn/AGX3X/W3pvb4&#10;YfDwMR/sp/xqH/lCervp/r/3W96bZ9pP/LMt/wDnGn+brX+ub7k/+FC3z/svuv8Arb1hb4YfD4Gy&#10;/FD42WP1v0X1edP+sf7rfn3X9y7T/wBG23/5xp/m63/rm+5P/hQd8/7L7r/rb1F/2S74gl7f7Kp8&#10;bgLn/mhnWHAAJ/55b/D379y7V/0bbf8A5xp/0D17/XN9yf8AwoO+f9l91/1t6jv8M/iBew+Kvxus&#10;L2I6N6w5H0/G1/dDtG1A0/dlv/zjT/N1se53uR/4UHfP+y+6/wCtvWFvhp8QW1A/FT43gf1HRvWI&#10;tz+P9+vf3X907V/0bLf/AJxp/m62Pc33J/8AChb5/wBl91/1t6hS/Db4hqzAfFb44WA4/wCMHdY3&#10;+g/7Nf37907V/wBGy3/5xp/m69/rm+5P/hQt8p/z33X/AFt6hN8PfiSqOi/F347Ikqskip0n1tGG&#10;VgQwOjbKnke9/unav+jZb/8AONP+genP9cr3H/8ACh75/wBl11/1t6q8+T38h74v9xJkM301uzsX&#10;457wqPNNHBtndW4tx9fT1MpaRjPs/NZ1avGiSSyouPr6alp0J00zABfbqbbtI+LarYj/AJpJ/wBA&#10;9J5PcT3JYVj9x9+Vv+e+7I/6u1/n1rp/J7+TP89/jv8AxHL0NZvPtHZNF5ZV3b1nmc9vSCOlS7+b&#10;LYCkbG7ywy08FmnmfFyUcXNqhwNXt9dq2VuG2WwPziT/AKB6L5fcr3Vhy3uDvrL6ruF3/g8WvVTm&#10;U233XjXlRdy7hrzEzpItJurKpLGyMVZXp66qo5hIpFioDEH25+5dp/6NVt/zjT/oHpOPdf3KPH3F&#10;34f9R93/ANbekHX7h7OxRIyWe3zQ82vVZbOwo3NvRI9QEcE/kEg+9fubaf8Ao1W3/OJP+genB7p+&#10;5Z4e42+/9zC6/wCtvTZ/fre//PY7q/8AQhy//wBWe9fufaP+jXbf84k/6B63/ro+5v8A4UXff+y+&#10;7/629e/v1vf/AJ7HdX/oQ5f/AOrPfv3PtH/Rrtv+cSf9A9e/10fc3/wou+/9l93/ANbevf363v8A&#10;89jur/0Icv8A/Vnv37n2j/o123/OJP8AoHr3+uj7m/8AhRd9/wCy+7/629e/v1vf/nsd1f8AoQ5f&#10;/wCrPfv3PtH/AEa7b/nEn/QPXv8AXR9zf/Ci77/2X3f/AFt69/fre/8Az2O6v/Qhy/8A9We/fufa&#10;P+jXbf8AOJP+gevf66Pub/4UXff+y+7/AOtvXv79b3/57HdX/oQ5f/6s9+/c+0f9Gu2/5xJ/0D17&#10;/XR9zf8Awou+/wDZfd/9bevf363v/wA9jur/ANCHL/8A1Z79+59o/wCjXbf84k/6B69/ro+5v/hR&#10;d9/7L7v/AK29e/v1vf8A57HdX/oQ5f8A+rPfv3PtH/Rrtv8AnEn/AED17/XR9zf/AAou+/8AZfd/&#10;9bevf363v/z2O6v/AEIcv/8AVnv37n2j/o123/OJP+gevf66Pub/AOFF33/svu/+tvXv79b3/wCe&#10;x3V/6EOX/wDqz379z7R/0a7b/nEn/QPXv9dH3N/8KLvv/Zfd/wDW3r39+t7/APPY7q/9CHL/AP1Z&#10;79+59o/6Ndt/ziT/AKB69/ro+5v/AIUXff8Asvu/+tvXv79b3/57HdX/AKEOX/8Aqz379z7R/wBG&#10;u2/5xJ/0D17/AF0fc3/wou+/9l93/wBbevf363v/AM9jur/0Icv/APVnv37n2j/o123/ADiT/oHr&#10;3+uj7m/+FF33/svu/wDrb17+/W9/+ex3V/6EOX/+rPfv3PtH/Rrtv+cSf9A9e/10fc3/AMKLvv8A&#10;2X3f/W3r39+t7/8APY7q/wDQhy//ANWe/fufaP8Ao123/OJP+gevf66Pub/4UXff+y+7/wCtvXv7&#10;9b3/AOex3V/6EOX/APqz379z7R/0a7b/AJxJ/wBA9e/10fc3/wAKLvv/AGX3f/W3r39+t7/89jur&#10;/wBCHL//AFZ79+59o/6Ndt/ziT/oHr3+uj7m/wDhRd9/7L7v/rb17+/W9/8Ansd1f+hDl/8A6s9+&#10;/c+0f9Gu2/5xJ/0D17/XR9zf/Ci77/2X3f8A1t69/fre/wDz2O6v/Qhy/wD9We/fufaP+jXbf84k&#10;/wCgevf66Pub/wCFF33/ALL7v/rb17+/W9/+ex3V/wChDl//AKs9+/c+0f8ARrtv+cSf9A9e/wBd&#10;H3N/8KLvv/Zfd/8AW3r39+t7/wDPY7q/9CHL/wD1Z79+59o/6Ndt/wA4k/6B69/ro+5v/hRd9/7L&#10;7v8A629e/v1vf/nsd1f+hDl//qz379z7R/0a7b/nEn/QPXv9dH3N/wDCi77/ANl93/1t69/fre//&#10;AD2O6v8A0Icv/wDVnv37n2j/AKNdt/ziT/oHr3+uj7m/+FF33/svu/8Arb17+/W9/wDnsd1f+hDl&#10;/wD6s9+/c+0f9Gu2/wCcSf8AQPXv9dH3N/8ACi77/wBl93/1t69/fre//PY7q/8AQhy//wBWe/fu&#10;faP+jXbf84k/6B69/ro+5v8A4UXff+y+7/629e/v1vf/AJ7HdX/oQ5f/AOrPfv3PtH/Rrtv+cSf9&#10;A9e/10fc3/wou+/9l93/ANbevf363v8A89jur/0Icv8A/Vnv37n2j/o123/OJP8AoHr3+uj7m/8A&#10;hRd9/wCy+7/629e/v1vf/nsd1f8AoQ5f/wCrPfv3PtH/AEa7b/nEn/QPXv8AXR9zf/Ci77/2X3f/&#10;AFt69/fre/8Az2O6v/Qhy/8A9We/fufaP+jXbf8AOJP+gevf66Pub/4UXff+y+7/AOtvXv79b3/5&#10;7HdX/oQ5f/6s9+/c+0f9Gu2/5xJ/0D17/XR9zf8Awou+/wDZfd/9bevf363v/wA9jur/ANCHL/8A&#10;1Z79+59o/wCjXbf84k/6B69/ro+5v/hRd9/7L7v/AK29e/v1vf8A57HdX/oQ5f8A+rPfv3PtH/Rr&#10;tv8AnEn/AED17/XR9zf/AAou+/8AZfd/9bevf363v/z2O6v/AEIcv/8AVnv37n2j/o123/OJP+ge&#10;vf66Pub/AOFF33/svu/+tvXv79b3/wCex3V/6EOX/wDqz379z7R/0a7b/nEn/QPXv9dH3N/8KLvv&#10;/Zfd/wDW3r39+t7/APPY7q/9CHL/AP1Z79+59o/6Ndt/ziT/AKB69/ro+5v/AIUXff8Asvu/+tvX&#10;/9PUf3ZuCWp3NuCeRddZks5969SWWlp3FRCsksQhnhVoIzUxN6UurKBaw5EQ2dlD4daGv5f5uhTO&#10;9GoeHSO7G2/XUZop1y9JmMXkIXyNHFR1M9TNRHGkCrSsieKF6MU0smgKVJc3K+kezyySLC6QCPMc&#10;ekcyEDWvA9B5t6GnqQ9bJXRUMU0hCgxyzVDtLNwohTyiJgVNvIw+oNvr7e3F7gqrKdQGM/Yek4Jb&#10;zp0JNPUaYv8AJ5cfk6NHkY0lUAalI1W9o9SxXEchJYXCk/gi3sOyeOZO4CtR/q49WAx0gM3UURyd&#10;O9OBHC8kzAEiSNV08iwdx42YldKgDn/D2e2IMYJ9c9bGOuqislEUUUszzwsIrvpZhGxd20yusfoW&#10;BCPSL2Ww4t7WiCNylRla/wAzXPXjmp6e6BcdT0lHWYemE1bRJJJmGqslFUpVVRlaZaqhhussCtSA&#10;Jo0yfU/j2w7SeORQUp0zTpnpqdqyOvrGlhpwplnEV7LI0knpgpyQpVUt6SeFBt7u+pRUKK9PR6W+&#10;I56iR0370kkohcL+mM2lRksvjjkAHJZyQdJHH09sEyFK9ebTTtPSr+5ovtk10EawU08zRRwUkqyS&#10;NJEtK8ZmjkZxBEG1KraQHGq/59tpNJUh6U68oD4PQr7Z3FncLQYuixW28HHR12WbMNU1dDFLm6ep&#10;x4EFHNTZIyQtSUlOqs0kCB45GIJube0kzqxarGp+fSxKRrqoPTp7feW4NxVmJpZcrU5StfHx4tqm&#10;szU/3NXJR0MVERPWSkSTUNDSDSilgzWVEPAHsvNqzMKE18+tjVJlOrs/jT8KfllWbUwu16Cfdvx2&#10;x3ZtfsfIzbt3DJXqd0NHlZl2quJ2bP4dwVeSizNNU0uOqfBTRQyM8/7iEXMIIEjfSCaU8+jG2Vgm&#10;er1+kfhnt74JfIX429YYfDbS7r7x7Xqczuzt7t/feFyG5M1jNiYXI1MFMm1oc1lKug2LDtykxsUY&#10;yCuGnFI7lNQVgbogABHTkyGVAp4D049X/wAWTxOQxuPydLW0bUWUiNRjpPLCjVVKZJCs8UQmkkmE&#10;qfvkoXbxSLIQL6Qc247D9nRXpYOUr2jqWaNmICoSGXUradOoA2uVN7AgfS/vwyxB6fqSoHXOKlKN&#10;ptqZmChUGpzc/pRTpuSfpz7sEPn06ihhU9c5EiiRpJZYkVVdmubMqq8caM6WLqJZXKDgi4+vujMi&#10;MQx69pOpgOA6npELKrXR7KCVYf0JYcC/9Pfh00HDMV+XXP7dr/qv/iSSfe+r0x1nCEXI54+g/wBc&#10;f4e616Z1n0HUhISSnB5YA/1tYn/W92XuNOrCQNg+XUlIypdANJN5BwSDYG309vhQpqOPSaafQQR6&#10;9S2p5SWWMAoqgsygOUN/VrRW1qFFj+k8EH3YFfM9OqdSgjqLNkqakcxhhU1UdXQY+Wjp5ImqUqa2&#10;WFIxIhbRCqxytI3laN/HEzKrAizTzIsmkHHVgrny6UtOt/UQ3q0aW8bRkiSOKSP0yDV64Z0c3AKB&#10;wpGoH2/RTlTjqkpMa1pnqVJFDEjyyuEEaFpHZyEI1qABq9NpQ1hqIAsSSB7qgY6y3ACvTUUpf4qd&#10;EYoPmp1tufc38K2hujDVNNjM/Ni8vlK2d6PDYeOOoSnhrcvVIKqkqMXSVxmpdUslMn3kTqmtlZfZ&#10;HLuSLK4cilejBLWSQFqdFY7x+duF3jS7WwvUO6ayu/h2ajzlduvaGSwlPg6TL4fanYVbt7YW48tu&#10;OWKSio8jndsUiVx1RxfaagvkZkQldxvCeIUVulFvaMVq/VdHzk3zSd+/GPYPZe96Z56vq7NR7f31&#10;u7Zm7MHvGuwog3Zt3bO4cVnqePM4ttx9c7ly1NX5HB1lNT1f2tRT09ZBJJHPIjakuI3gRnOf9k9K&#10;441Rzjq+foj5J7b3L0J0RuSNsDTZjevWFNuzG0GRyP8AA6HLYzGjcEE+O2/U1OhpKmjj2bH5oZ5v&#10;2oJkjLFg1jayvrYwpGXNa9F13AzyFlwAeiAfzjPjFsfuHp7OdmbcpDWb82jhsjj6fP43KHKZ+llg&#10;x9Rk6rC5DGvFLS1+MydRPTPkpo5FLawylRquzvMSXEVYanprw5aVr1ps7BzdHsnceyN3V9LNlJds&#10;V+IqN6bPSB6bI5qjjpspTbri29uOlWqTDTUc2NjMEsDySRCdGBHjPuMZvEivFBwvS60VtABJ6Vny&#10;O7Wl7a7yyVV19uyr3JW0uQxOX2tkt2V8FZurerV9auWx8zy7XnmxTQ0f8Z8CCgWkhelp7rAHjYk1&#10;kTxnoCdOP8A6XAUFOjq76xm/1wlTU9C/6QM9vvvWDPdLd/79zucG5t1Vi78pMCv2uCpaXB4GH+AZ&#10;+DaIp6A0z5PI42kgZZJ4vJpc7hhmlVBT4f8AB14mgPW3J8P9qdXfCvo3r7oem7FfK5GoTeu/M5XZ&#10;7GvR7jqqWn27uTN56ty+OpqieOlSjotsVFRSVEkywvicXpiYyFIZBFZmKBB4hzTonuYnkYauFRw6&#10;1/8A+YL30/evyH2zteq3Gmxd17Qmw+zp83WZnIYrDbg2piaqXK9oda53DUeXyZoqbde49nUVfj8r&#10;JV/bTUVdAiJJDUK/sp3Cf6qVVr2D06WQwLHimOr+vjVvrb20fj/t49Z7Iots5rdr4vPYDqeOsqKf&#10;cu2Nox5OiwkIzy5nH1mWqK7DYaGknrfNLMI58jT07PEjQspxZgLFG4P+odM3oDLTh0ejZ+9sLunD&#10;Y2rgrcVHmaqFWrcRTV8NZJR17KKjIY6imRitcIHuryxtJEzxnSf7Ps1SZHOhT306QIpCivS3SNXJ&#10;vH425axBH19X0ZQwJv8Anm/4Htyp6q508OujFbkr/th/xUe7db6yiAEXtb/A2v8A9C+/de66MAHN&#10;h/vH/FPeuvddKiqbj6/7D/invfXuumQm5FrWP1/wUm3+8e/de6iWIAJBF/8Ae/euvdcGGoW45/r7&#10;317rERpsP8P+K+/de6696691737r3XYF+B7917rvQ39P959+6917Q3+t/vv8Pfuvdd6D/h/vP/FP&#10;fuvde0H/AA/33+w97691y8L/AOH+8/8AFPfut9dGJgCSPx7917rj4yeeL/7yP949+611z8DMpJHA&#10;PH1+vP8AQe/dVdwgqeHXQpjccf0/r/xX3rpvx06lmncDkgf6w/4171qPXvHTqQsB0i5vx/vvx79U&#10;9e8eP59d/a/1A/33+w9+r17x065+Nv8Aaf8Aff7D36p6948fz678Z+n0P+8e/VPXvHTrvxH+o9+q&#10;et+Mnr17xH+o9+qeveMnr1yUFQRf6/X/AH1vex17xk65AX/oP9e//FPd9I6146dZPE3PI5sR/rAG&#10;/wCPfqDpmSctgAaeufjX+g/33+w910j16T6QTVieuDJybEAfgf7D2+kYKjj0pSVUFAf29cdB/r/v&#10;X/FPdvDHz6d8ePrvxk/2v99/yTb3R109b8ePriUI/tc/77/D3Tr3jx9cGUni1iObn88f1t78OteO&#10;n5ddKhBvyLf77+nt7w19eveOnl1zuR/yL+v+29+8Nfn0zJJrJoBTrlpYj6r/ALD/AJEfe1QDIr03&#10;X5DrG0LEk3H+3N+B/re7+XWw1CMDrlY/4n/ff8F9t+GPU9KfHTrsAEgEf7f6/T/be3F7QAOmHk1M&#10;SAKdZ1Tg245H/E+9dUJr5DrloP8AUf77/Ye/fn1rrksMrH0qzD/AEj/eBf3vr3UjwS/iN7f4Rzf8&#10;RER71+fXuuSwyBl1Iygm1yki8/W13jUX49+6905LGCLKANP1J/ryRbj6+/de6yKjavqOb3P+8/0t&#10;7317rNoP1uPz/X/invXXuuSxMwuCP9uf+Ke99e64lD/Ue/de6xOhv9R9P8f8f8PfuvdcNB/w/wB5&#10;/wCKe/de6xtC3JBW39P98PfuvdY9B/qP99/sPfuvddqhBuTf/bf8UHv3XuswbTfj6/4/8a9+691m&#10;HIH+I9+691737r3XPQf6j/ff7D37r3XD6fkH/EfT37r3Xvevz691wf8AT9fqfe+vdYvfvz691737&#10;r3USdtKsxF+bAfj6H/invXXumeZgTazWK2+v+x/pb3vr3TXUMPQNNiSb/wCwuOPeun4TQdQpPq35&#10;tfk/4D37pX4hI4DqN711Tr3vfXuum4Um17H8fi4PP0P9PfuvdNssb3ErBtPN+G/Ja3+6yPpb8+/d&#10;e6jsgNzbmx/2Pv3XuovjP9R/vv8AYe/de6jG6s3+u1/9sR/vR9+691CeBlUG4b1hRpv+k835B5F/&#10;dSgJJ69XqNJxdbm4Njf/AJF7oyhRUHrda+XTfKjszEKxFvqFBH6RfnUP969t9WB4dQWQ6W/TfSSP&#10;r9f8fdqevSjV8h03sjAMbqSPwL3v/j73TrRyesdm5vb6f4/X37h1romvyK+AXxT+UEdZV9qdT4J9&#10;1VaPp7B2qv8AdLfscxBEdRPuDDLTyZxoLnxxZSOuplJJ8Xu6yOnA46Ty2sE39pH3evA9UI/I3+QV&#10;2dtsZDN/GjsTF9m4hRLLDsTsE0e1N6rEARHRUO44guztwVL/ANqSpXBxgG1jbl9blfxinRXNtbrU&#10;wvUehwf83+Dqhbuj4tby6f3DJtfuzprP9d59jL4otwbfrMAckkTBZKvEZanSCiz1EGNhUUk9RAx+&#10;jn28pRxVSCOkDCaE6XBB+fRcsj0tt+o1Njshkcc5vZZPFXU6/wBLI6wTn/Yyn3vSOtidvMA9ITI9&#10;MbkptTY+sx2SQfpXySUdQ39P25lanH/U33rSeriZTxBHSEyOzt04rUa7BZGNF/VNFAaqnW39aikM&#10;8A/5K91ofTpwOh4MOk2QQSCCCDYg8EEfUEf19+6t117917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6//9TWN+ae/wDrXNdz&#10;ZXcvWmHWCGOuyuOzuXqYIocNumGgyktJgc1R4dQ0Ucoxg+2ZhSURb9p5Y2f1NGezI5t9Fyul6fI/&#10;zHQvvRAJKh8V+fRQ5MgtRWVjRNUCkk8pjphEscVIZ1lirIisiJGTYaWMITT9NAINl4VIpCFPd0WN&#10;MpkZdX6ePX06R9XTolS1TRGJ01o0kRRdZiVYlQqyrI0bqyWFx9fr7WVDLpfqr+EMo38j0q8O1Jnq&#10;mHGUoo8ezxRg1WQro6Smp5EpKiaSWrqJP24tH24DWQBmcfk+y64iyaL0z4qE0DZ/PqJkKGGiyEmI&#10;yLRSTUmUx4kShIrZYKedImNMHp08T08v3kbELd3DgCx49r7bQkFG+I9OdYKjA1c24I8DBDUVlTMK&#10;gUUMEbwGojMFTIYTTTS0rpUy+B1CFiwKEf09vQFQTXrXl1gZMvicXHLIwphVfc0ogLOzf5Gigx1E&#10;JdpIdZ4QBiBZr/j228a+JrrjpqtOmilrKqakeLWsi+KELYCURBbtpsCx/QQb6jwb+3hAZVHhivVd&#10;ajz/AMPU6jqIIS3lKtIysYVQxqzSIjEMnlKodJHP+H09szxeCpPn15GDHB6F3FQxpFjqhauUY5aX&#10;RkBNTxyiSskQSwhWjJU08iHV/W319hK9upFZggxXpSmDnqZvKiyCowD46kxsFSKvHQ4upjNXHS5C&#10;m+6p56mIhpBjZoFZy7MAqJp+tyFViDItZONOn5P7MDzr0IfSk+P2pkajI0W1pty7kOHYU8b1stTS&#10;UMIj11tXU4+ox0tJFHLC6AK7iGBbS+QcgOzyGKtBjpy0Y6tI6sw2/wB/b52lW7Wpa/fdflMtS5rD&#10;Jg5t77hlr8Rt3LZDJ7dyOYyC5mszNP8Aw3HY3KUzGkqICTRTRyfssjEMiS7JYUPRyrRx1Vm7utiX&#10;4h/KzHb8q/kr3n3b2jFTZjrvcWAwNJmqGlxWPp90yZTCmlpI9rVEcFZNkcU+QpTW00FHLpyFLOqG&#10;P1cG0dy7UVRnp2JS5NOHVsHSe88Z8jd9bJ3TtXN5DMdc9b7UmTHZYYM0eG3rmMzGqSZaneaJKjC1&#10;OHnxdVAaRCCGlhjc2W3s6t3lYadOekl4kcZ4/q14ft6Odns/hdvRiTKVtPQL9rX1kMbs0byQ4jFT&#10;ZzIsGRZRHDSYqIyvrA4GkamIBVSypEBrNH/1enSRO7C8egI7N+Q+0NlbMxG+YJa/OY7+9eyaVIdi&#10;UJ33X57EbiraPFpXUUGAieGuwjZbcNMn3wlWnZolszWsUzXYxRs9K0RgKEZ6rw7e7t3pX7sw2E2L&#10;uQV3WGP7O3du2SrVMj/F32fBQ5mv33jardVJ/Csdsyq6trKSWikw9fHPVzVJLiHyUZ1JJpHdtQ6V&#10;JFrUahRerWOrt/YrePWuI39PPT0GKyOHptwwLHVGtFBtvJzZNMFUz5Aww1FXK+PoUZ5igUuCGBPI&#10;MoWBjFT39JpbXQxePoRMFk6XcONpstQo60tUJGhEyCMmOOVo1kiUKtkmQBxqAJDci9/bpNOkrsEH&#10;celDFEh1ACx+v0/F/p9Pe/Db+Hpiny6zhbc2st7A2sL/AEHqPAufp/j7cBWMLrwetgIp1OaV6ykh&#10;FMrA2QtqCmzEIjyMEt+tkSMsV5uB9Pb7U8My40DpgoskoK5HVL/zj+Zfc21e/Nj/AB7+PUWFr+ys&#10;PmdidiVrZerxGBwm5Ouq8pi8tszFncOSx0e583mskTOkdJG88dPqs2oLYM3u5dzaW6NI7bUoI8ui&#10;I/JL+ZDFjvk5hcXl9stj8/g95vkMpgKbK4p63akWPxaUO7dsbwqqmRajE5LJYmopZsZkI6lZIo8m&#10;GmRXMwUklv7kSK1MV9eno0Vu1Tnqz745/wAyLau9/jf112/k6HMCgraja9BvXJxYqnGDg3jv3eFB&#10;hqmjiycPmoocRAdzU8skiVLJQSqIiCISxPbK/NQszU6ZuLcMvz6Pz3d3ZtHrbYuG3LmM5Fjtnbwy&#10;CbYye7vvaOko8Pj83jKjXnsfV1K1Hj/g1NIlUtVKslNFGssptGQQum3FFWQ6sEU6YhtKN1qAfMTs&#10;SXq7Jbb+Suz+voqTpXuPrLeHXG46XE7eix0lVvTPfxftfaO/85PgK7I7TrardW89wV+TpjH9ymPp&#10;Hii8DRxkqDJ5YpXcq+a/PoxlnFvFROFOqptu9z/3x6b2r1ztfP7jxW+9y9p+Svq8jWYv+71e7Yyn&#10;rMI7Y7H4nE5emmly1VVoI5VqoF1yEGFbWIJWCTgA93VbW7Lih4dG3+T+9sJtrr3pX49bG/uHuaTL&#10;7Qov7+7ywO0qSin3FHl935rJDH1WUrsjksntrPbSalqsbUQ1CRyiqSSRVEbxe9Xl3JGNPl0sRwWJ&#10;rno7Wc3F2ztjqbE9M5vF9oVGS+Ptdtv/AGXvfG5trbb2hs+nweAxFX2JmdnZfcA/iO2ty5nIbXym&#10;Xp3gp8hSZWpaKnkWmlJI9uW8lx4QlSpH2/7PSh1jKCh768Orfuj/AJo9Q98Y5+v8fvPeGc3X2juH&#10;s+mqdv12ayFbXYRtv43M702amQy+NxVFt7FGXa1dTY2TH+Hz1CLJLGWiGsCPbN0ilAikkzw8/XpI&#10;8bAk6cfl1rtd07B68XtntnHqn221Mnk6enTDZnZkGw+ysVSbfzW3a3J1G2c5k/4ZiI6PIbyz8tJU&#10;VBgqchLhSkSxGQMGLd4tQJTKgqtfl1VCgGlW7ui/bX68rd/d+9c9f9j9obZ2jsjZ8FDtTCxbq/ju&#10;69y7a29ictu7fMfW38X27j8Q2YCyVbxUFVFNDBJLWUqgBVsSy1ul1lC3cPt6fjBoF8+rregPll1J&#10;072tU9XZXZm9t4ZTCddS7Toe7N97gkzWN2VBsepyY67wNDSZba+Nhwm4aKvyclXElLR11bGXlb7W&#10;eIMxOV3SaFSQvaRQdKikekKTmvSM3t8htybA+RG5sx2dXbxy+B+R3Xm4aDbO5cnuem3T/Dtjbvxj&#10;YnZWO2VTvDV4/dOVqNwpTLKaanpTSSDzUqzwTziMtbdLkSEzAhCfWv8Ag6YZI9RoeiufHXqDfG7/&#10;AJC7J7O7i2PWVTbo3JXS4fC4Uw10dBh6fA7/ANvbip6bD43N0T4/buL3ZQy0MdfUwQQUFJFqpIqi&#10;FVX2/Dd+NdIAxp+fVWCqK162at9b9PS/TW5flN2Tu3bG0J95zUse1huLayZ7AbO3XuLbsVFV4Kuy&#10;YocZk9sUW7Ri6LHVEGQq6fGxvTRyyos0sAQeGOT6ZGUeXqOi6aSNmKhuq7v5f/zJ3b2B3Dururv3&#10;sHKUUey8A+zdzbXytBtfbnVuF3hvOokOxtsdLrVQ43dp/j0LVWSpKXyV00UMNSGYGzgotb10vtMh&#10;oCKfzHp17QPCquetlyOnaLVGqlki1qrBjMogiWNdXlFywBibSSdTDnm9yL5aRxo7ntPRTMj6hjz6&#10;5mFgSCXBBIIIcEEAEg3l4NmHvQkjbgenCQOPXfiK8/U/m/4/27N+P8fbnXgQwqvDrxBH1/PvXDrT&#10;Mq/EeuBQ2NgPr+LfSw9+r1VZEeoU56wkW+v4/wCKf8U976v1hkKFT/U/T/YA/i3v3XuopNuT7917&#10;rrSDzb6/4+/de68IwfoP95/437117r3jF7W5/wBc/wDFffuvE0yesyx6bkxkc/kf6/H09+qOmzLG&#10;DTV1mWBmIbgD/W/1/fqjr3jR/wAX+HrKYB/qbn/VC3+9W9+qOveNH/F/h66+3UcgE/6//G+ffqjr&#10;3jRfxf4evCnU/gA3+jA2t/hYfW3v1R1sSxn8XWeSDkBdP0sQAR/vJH+Pv1R17xE/i6xGEn06Cefw&#10;t/8AiPfqjrXjR/xfyPXX25+vjP8ArWA/3u3v1R17xo/X/D1IEVgBostvpdb3/rcfX37jgcempZI2&#10;UDV59cxTAgHTb/Dg/T37S3TH6f8AF/h6k+Di+k2/1v8AjXuuk+nWtK/xdcfFxfSLWvyVBsRf6GxH&#10;vRIBoTnr2hP4usyRxkHWVB50i4JI+l+Ln3rUK9eCr69YmhWO9x/U8j+vI4+o4PuwzQ9eKrXj1xsp&#10;PIt/iR/xUe7FT1rSn8XXLwj+n+9f8U960t1qifxf6v2dYKmWmooJaurdIKaCJ55p5fRFFFGQHd3I&#10;0rZiBY83Nvr79RurBUrx687wQyR00zxRVJl+1EEksaTNUBIpGiWJiHZliqEc2HEbBj6efetaigJz&#10;1fwf2dZtA0CTQdBJUNpNiwdo9N9P6taEW+vHt7psKgNNWf8AV8usqAFQf9f/AHsg/i/v3y60ygGl&#10;euYTV+lNVvwAP9v7vob061p67MDnnxPb/lmT/vIFvbqiigEZ68NXCmOo7garAfQc34AP9L/S/u3T&#10;ulP4uuNrcm3+wIP+9c+6OCRjrxVPXrkEB9ViD/Q8f72PbWh/TqmhfXrogfQgf73/AMQfewjVGOrB&#10;E9eutK/77/kXt7Pp17QnXVl/oP8Abe99aoBgcOvWA+gHv3Xuu7auP8PfuvddiEA/X68f8T/Qf09+&#10;z1bSn8XXQT9xQFY/4j6e9daIAwOHUtYDyXjZbGy/0I55PB97611ISFNJHDOPoB+fqTx9eB71Tr3W&#10;ZIgLi2m5/wB9wPe+vdc/F/Vg/wDQBbf7D6D3rr3WRYwLWSwBBsQL/wC3/Pv3p17qQiizen/ef9e3&#10;+Hv3XusulV5/3v8A5F79jr3WeNASdSlh/hx9Qf8AYe/de6mRxKtwF40tf6f0Nv8AeT731XUK0rnq&#10;LLGAFOixFwx4/qbWt/h7117UPXrCyWtqX6i44H0/4j37rYIPDqN/sP8AeP8Ab+/Y63173vr3XHSv&#10;9Pevy6914oq/UW/2J/3u/v35de64MPppBtb+h/qfe+vdZR9B/re/de697917qR79Tr3XEoD/AFH+&#10;tb/inv3XuutA/wAf94/4p7917rjIoC6fzwRf6/Tjm3v3XusWlf6f7yf+K+9fl17rg4taw4/4nn3v&#10;r3UGq/Qf9b/ivvXr17plk+v+w/4r7317qDLGXH6bkci/FjzyP8effun4uHTeytc3BP1vcf8AFOPe&#10;unxw64aR/Qf7b37rfWEi1+DYH+l/969+69117117qPULeJuL3ZAP9c/T/oU+99e6bmBANxbg/X3r&#10;r3WD3vr3WFl5JsLf7D37r3WBww4UDSeW4HFh/t+be/de6gTRgsXCHn/Y/n3STh+fWx1HZRZgVH0P&#10;4F/p7a6303yQKSvFh/hfng8ellI97qOndS+vTfJEouqIVNzcm5ve/wDUsfz/AF9+1Dj1YfLqO0en&#10;jSSfrYA/T+vv1QfPrxIHE9YnQFTZTf8AxNjx/r+/Y60CCaA9YtCi5Jt9eP6f7x78wJAx149I/e2w&#10;9j9lberNp9h7Q2zvna+QFq3b+7cHjdw4epIVlV5cdlaaqpTLGHOh9OtCbqQfbYDA1XB6oyBwVZQV&#10;+fVMPyN/kVfG/sk1+c6Mz+d6H3NOZZ48On3G9eu6idryFDhctXRbiw33Evp1UuSNNTofRSEKE9qU&#10;uJVwwqP59IJdsiepjOk/tHVCXyM/lb/Mb43ff5PO9a1HYOyqHySNvzqk1W8sJFSx3Z6rKYuCjpt2&#10;YCnhjsZJq3HwUyk2WV7E+1SzRtTND8+iyayuIa1Sq+oz1XiQQSCCCCQQRYgj6gj8Ee3eknTRkMDh&#10;MqD/ABLE4+tJ/wB2VFJDJKP8VmKeVDb8hgffqDqwZhwJ6QuR6i2hW6mpoq3FueR9nVtJHq/qY61a&#10;r03/AApX/C3uukdXEzj59ITI9I16amxWbpagfVYq+nlpGH+0+WA1auf8dKj3rT8+nBOPNekJkeuN&#10;5Y3U0mFnqoxe0mPeOu1AfkQ07vUj/YoPeqH06cEiH8XSNnpqilkMNVBNTSr+qKeJ4ZB/rpIqsP8A&#10;be9dXqDwPWD37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvdf/V1a+kZNib7rcvF2FU0+SqZZM2cNV5zK4yixOIrM1SOn3+46OqxdRn9xU/3ulxDSiaZZok&#10;KoqhnQAafAAXz6EiuJsHoAMhiDHj0q6mCN/GjgT0SCGnyiRN4EysEYkKtRVciFlDASNqBJJJuimm&#10;0zOQfT/AOmnttLGoz057W2Dtrc0eQq6nJVu3oIqXILHPBjJswtTllx9RU43FuIZadKIV1RT6TPK4&#10;jgF3YEC3u0VyWcAnpwW4ZSSOgrmwuSwdXVpLGXpaaZxXS0U1LXwpUQgeP/K6V5YqjQ0gLhFIIt9L&#10;ezlEEqgnh0gMYVzXj0K1Jt3DVOwsluShnwlPnMXPh6k4iu3CtZuNzPDLloc7gcTj6SKafERz4NqW&#10;rqIxVJSPUwmVFBN0TNokArRermtOkjv3LTZ7cdHmKt2NbkKVa9616UYwVkzwz1FTUpC8GoQjylUk&#10;QhWHBW/0VRN2gjrw8ukyAxp0Soigjo/M08Mskged2kUDxpL43csxjsAQVGoWA97kkpUEY6cWGpz1&#10;Mq6RVpaaSJq6gajVqV4Y4kHillTS0MdYnqqKeTg20Ef63ukN5oYivVWt8nHSm2zt2hbE5apehinq&#10;qrxQUM1VKI2p59SGZDFNCIJ/uFU6SLspP+xCK83FWfQSKdU8LSB0rGoY5cxVULpTRxYt6eSqqcd5&#10;GpFnmIUQRKsoEj06v+5pu6MCALD2UzRCZiTw6umXp0OPVmM2FRwZnG9m4jJZmF43nG78OkeWrcBj&#10;aPB10tPHHQV9RFQV1CzTBqhmnoftHWNknRlCtpn+njAX1p0ZrBUVNeswqcN1pUYHdG0slQ5qenap&#10;NFkp6SVpLio8yR5zFNUVNCK+bHqGaOJ3gaJieb+0huTcUXrzwCEBl67pN9bq7K3gcvkaegqM5nK+&#10;qjrHoaAUQd8i0QppvFSo1JQ0qRTCKJVaKCKOO7yDk+3BasHAFevCXxJAa562I/5dXTPRdXiO9M73&#10;rj977q2T8eMZtfsXcuJpt5Y/bdDXdi1OLpsLh+tammggnTcVdkZRVUmOkpqo07mnAZlSRX9nNpAd&#10;QJ49GKuIgGrx62Seivk3tjI9GdcT0uL2/wBeYDO7ewDYDA0lVR1+5A9HuHMbdyXmp8TXUtBi9tUF&#10;bj50gyJao89P43OudtLGQuPAcE0ocdbkiMo1kY6Dz55dqLvj44YfvvoPK5fO7Y2jvPZu4M3ndp4v&#10;au78ttrARZulnXKVW3t54aTEUkOV2PlJMnT1kWRo5cfXx0azayJo/bO4T611oet21sCWbNeqGfkV&#10;8mM5NubHde9cborarrTuTae/dh4nqfKSYbb28dnUW5dw7NnwRyebjqpdqw56kyOMoGqsMk1OYKSs&#10;8MbqMpLNTB5twbXxH+r8+lywAqCRnofPjjs34f7/AN79co9dvzI5ugosLh8vt+hgqcHsGl7a67gh&#10;gyu/MxgaqLKVG4hmcxt96jL0+Ozf2tLUyTVBjqHqDGxhbXZlNCRTrRXSSvR6aDtncXbu+9pV279y&#10;7STq6ixm/dg7vq9r4bN0+D7TTbXamw6Sqxu3du1uVpa/Y26cbkauOXyzKi0FJKyKJ4XspjFdMr6R&#10;SnVSBRvs6vR2bWUmcwdG9FTpB9t58bWwULRVUFLk8U4x+Ro6eenjjjq46OupTCzotmdWN+eDu3Af&#10;JJ6Dd5/afKo6eo6qiOSXFNWUaV5pBXLQmcLXTUbMyJURUio9SYBIul5AjojfqIHIWdX6hbrmmxO0&#10;dz5SNmp58bg8tXxuJYadopqahrJIPLUzRS0yMGUgM37Yt9bkWQ3cgUU8+ky62uXX8OP8A6oa+T38&#10;5PqaD415jcvUu68VQ9z4Zsbhc1sLcCzSbkiGaoq2hz1ZhJoKaXHzHab4grWtN9spkqU8EhYafYY3&#10;LejbW0gDiv5/5+lulValO7rXg3h3/uj5b9v9c9v7Y3vguud5bB2CyZDJ1uWy9PufL42s3BQ0Kbex&#10;234XkzGe3VTUVXUARUAp6iph9MbK5uQkm4mZE7hqr/l6NbfMf5Hpk21v3qXcHzy3Vv35D5vaGS27&#10;j91/dZTJ9X1mQTaG85clj8Vj2g2qmZbsCuyNBmcJlqSvNMskTq1DJESZEIVXJdALGz8NX+fpm0y0&#10;tfLHVsPzq766+wnxxpegOlNqfwnCd30W7t7182W2yNg1mV6T2Rnp6zaNR1xho5Nt4vFRbT3XtuhG&#10;UMdHNUQNBFHWoJamopqTe5biWtUNv8Q4n/V9nV5eHRe/gP8AO7J969G7j+D3eNRiKzbmwcfuvevV&#10;Oaz77iptw0nYeApMtU7U68NRt7HV0eXpMzuCpSSjx2TWGirkb+HySBCFKW13OSaARMw1f6vn1SPA&#10;1evQD9vdUz4LY5+PPaW/q+kpMHurL7X2hFj8BW0+MEj4GPc9Rm87sLcOQxG5dpCnmqMvgcTVS4zH&#10;U6w6f85HHGCogR2cMfXrc8WqAGnkeqjsRPkdgZqgXKQ1q7m2fLj6p6DMUNZHCaykyVTMlRFV4msg&#10;ostjMTJALlGBklLAKY1Ke67hakEy0oOi20cggDofOwd+1WZosrvTO5HC1fYud3HQ7yw02JoUwVIt&#10;TmpKn7qjxGHgoqXD1xqqjRULUFi8TwMt2DtqDvjCSRonPeOjlQA9PLq4TYnfuK+aFPmsZ3P2rtnq&#10;rYtPs3GZfYfXXZOXyG1KHsjdXXFC9ds5cJU4mChwEW9MLu7Ua5qGopKlsLR01PUVMVDHUTwHNmRK&#10;Tboc0r0pOKY8+gm3Vie/PjdvzfuVxHZe3Md3tvOesqtgbUxldtWo2x2J1lvbqqfem5mx8eWypXGU&#10;1VmqKqXB42rpnSpWtjannjyVBUxVT89jLaAyqSD16Y4p5dBJuD5Fdz9wfGn434vvDY1LR7I6Ymqd&#10;u7U74rtv9oyUKy5ST+LVcu5cvRY7NYzdu4MZSVQyEUrVmHeCtooJZhSiEkViea5gLOanpAgAlNPT&#10;p2+Jkvw2o/l3n+v/AJCJvTJY/Obj21Rbf3/sqrO2MXsrKVGNwFZit/4avx2VlymOaODJvWvJE1ZR&#10;mh8T6XkLSMnsWtba6c3JNa/6vLpe/wCmgccehb7X7+2l8hqjtHpPq3Iv25NkOw9wYjae592U+QwO&#10;VXZmwcrVYTaGcO5av+NUuOmy+xK2oqUrqNsHAk1BVrVUkklTT+zLcGguI1ktSaav5UPy6TCfXknP&#10;RRe3N8blw3yHoNobE7awfZ+78PgP9FO7d709fNndpUm1dn7V311uds9db131kIqrIbZ3PskR1VNL&#10;kFfI+eqVZqmSSmAUhmnUDSckdPKwYA9W3fyyOut053d3WHZORnp987O6h3huXb27cjmf7vbso90j&#10;d26sVDhdl9UUkW41qsdi9p4ymOTq1F5crVzT1MsCUiio9ifYbMTBZiPL/N01cMREaca9WJfzu+y6&#10;jaHx0x+08JujbW2d4di5XF1/YmxItzS5XK11BjMRUZqnxVBtLHU+UqK18vWU7JPVtQxY6qgp3hnZ&#10;gquD/eb42dolKUp/q8+ieta+vVQfwH3n1nH8jNsbh7CylBi8Ptfqmgm2G+Cw22Np7G3DuGgjrq7H&#10;bpzIqsnms3T5qkz1GKZo6RVqIXmNFHMFlXSF7G6M0izYr0bWqa488etjfIfJPtWLYnSGzdyz7Y2N&#10;2j3hW5LZ1dTVVVDVYEzb1XPZDFbw2dmq/NDcGQ/h1PiSail8E0lOa2JS4KlmGA3AzqkdeH+r16TT&#10;QUqacOj67V7EoK7ObU2PRVNHmajIbFfdEebxzTDG5nF0NNg6WDOYGOqmkr8ljctWVMqCol0qkkRU&#10;sbrqN4Rw6K5MjV59C4ADYXB9PLKwZSdPJVhxpJ+n9B7W8OvRfAv+rz68AGCkgfkW/wBYn/invR4d&#10;Nz+fWNwFQkf1+n4+h9+p0zb/ABnrAyAhjz9D/vX+t790t6j+Nfzz/r+99b694Y29JGm/FxYH6fi4&#10;Pv3WusbUwU2DG3+JH+t+FH4Hv3W+u2QKBpAvcC5+tj791rrywMzX4sGPH59JI/3oe/daf4R04JEH&#10;uOf97/J906Qt8R6zeOwsRYD8gWPv3p1XrrQP6n/eP+Ke99a69oH9T/vH/FPfuvde0D/H/eP+Ke/f&#10;n1okDj1z/wBv/vv9h79+fWtS+vXHSL3ufrf8W/3r6c+/dWr1njjaQGxAs1uR9QQTx+b396631zMD&#10;qLmN/wCnBX6/14vwPqf8PdlIJ6qcdZo4DpFyL83I+h5PIuDwfbg4jr3U7QukKeQDe/0P5/pb+vtR&#10;pHp1brtERFVQqnSLAtHGzcf1ZlJPtpoqsSOvVPXmVH/Uo+luFQf4/hR7r4J9OtdYZaeN1JsRb6c/&#10;73cH3orQ061XqP8AbEfojdz/ALTpPH/IbRj6/wCN/fvz61+XXZglIssT6iHA1MotJp/bjKqXJDag&#10;xYGyqpvyePY9cdWArToonyJ792VtzYnZ21oN+bY2rumLr/deSRt0UqK1Xs+CvzGzs1nqHD1+d27X&#10;5ymj3M8GJjkpGkYZDKUEQ1mSWMJLmcRr2+vSuGEs4FPLqt6T57Z7Yk25MtubLZxMt1C2y9ibs212&#10;Bndg7Opqnd/Zr7SxW28bt6H7qqw+anjxGw5anJNDPBFQVmdqhK9KalopCqS5NQajj0Ym2oooDQ9W&#10;bfHbtKt30c1s+rFNW12wcRtejrcpjszR57GZn7n+IUtNnKavnkbddItZXUFRQRDLRo8qY4yqixOH&#10;9mdvNrOT5dFdxCI2x0Z6mMVRLPSRSxtUwGMSQxkSyQmoQy07TxofSs6G6kGx0kjgj2tFQRXj0nJz&#10;1Mjp3QnWjqCPqSBz/Tg/09qut9ZvEv8AU/8AJp/3kqT7917ryxIpJA/Ubm4Vrn+vqB59+691yKC3&#10;Fgf6hI/+jD7917qJNEF9Wq5I/wBseT/T3r1691CZQeeeB+P+Re99e67MBtqDLa17E+r6/wCH9R71&#10;17rEwANhf6fn3vr3XH37r3XJDy3+C3/33+29+691nHJA/rf/AHon/iPfuvdS0S9gLc/7cWv9OPeu&#10;vdSPGP6t/t7/AO9g+9/n17rOIVKiw5A9JH9m/Jtbnkn8396691yEZ+hvf/D/AIpb3vr3XKOM6ufx&#10;/vvyPfuvdZtA/qf99/sPeuvddqpW9/z/AK/vfXuuRFxb37r3U5BpUAE2IH+9e/de6mD/AIj3rpg/&#10;GeuLWAJ0qbfgjg/T6+/deJx1HYBjcgf8Uv8A09+6cj+HrCYE5tcHn+n+88e99X64+D/H/ef+Ne9U&#10;Hp17rxhspIuSP9tb/be/Y9OvdN8n9q4B5sQfofxz+ffuvdcFJN/8Pxxb8+/de65+99e697917qR7&#10;917r3v3Xuve/de6xy/TV+QLf4cA+/de6x+/de66IB+vv3XuoVTGCjC9rD8/63vXXumV0Fxcm9vx/&#10;rn/D3vr3UViVvY/Q25/oQffun4jjqDMgAuCbtf62t/vV/eunx1DZWU8jj/iffut9cGJ0t/sP99/v&#10;Pv3XusPvXXuo9SxWMEfXyxfX/DX735Dr3UB2LklvqRa49+691hdQtrX5v9f9f37r3WMi4t/X37r3&#10;WJlK2v8Ake/de6wPGCDyf94/4p7pJ8PWxx6bJR6mA5/A/wAeLD2z1vrAEa9njdP8Tax/w/Pv3Xuo&#10;ssA9bX5tfm173I/A/wAPfumXm0MV6isgIBPNr/70frwPfutxy+I2nqEyWHpv9Seefrc/8T730oj4&#10;nqG6tc/Sxv8A1926c64aB/j/ALx/xT3rr3WMixI9+6911bUCCTY/0t/xT22/AdVPRE/kZ/Lv+JXy&#10;bNfXdh9WYvG7vrfKx7D2J49nb3FTKCDW12SxcIodx1KBjp/i9LkI1/C8C245pI/hbHp0mltYJql0&#10;7vUYP+r7eqGPkV/Ib7p2ea/OfHLeuK7dwUfkmg2lupqDZe+4ogCUpaTIz1X90NwSoFOqaWbD3JAW&#10;E/X2sS7U4cUPRZLtki5iYMPQ4P8Am/wdUodldS9ndObhl2p2rsHdnX24YtZGL3Xg6/DT1MUb6DVY&#10;96yGODJ0LMRoqKdpYHBBVyCD7VKysKqajoveN4zpdSD8+g9976p1737r3Uapo6StjMNZS09XEb3i&#10;qYIp4zfg3SVXXn/W9+62CRwPSLyPWezMjqY4hKKRr/uY6WWk03/1MCMaT/rH71pHVxK48+kJkekK&#10;VtTYnOTxfXTDkKaOoB/oDUUzU5X/AF/E3vWn59OCc+a9ITI9S7xodTQ01Jk0W51UNWmrT/XxVYpJ&#10;WP8AgoY+66T04JkPnTpDV+Gy+KOnJYyvoebA1VLPCjfj0PIio4P9QSD71Q9XDA8D02e/db697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de6//1tQiXa/8Vro58FWZSkq56WKR4aSR5BXAyrJN&#10;eujpKM1FVFMqOslT5HV1t5SbgxEN5iicxNICT69CQI6E0XPSWSDK01ci/bR1srzSwmGenX7nJLcl&#10;5A4fRWVVQ6mwX0kg2P59qy6zgMhBPTkepiSePSyWpxmMmgyuHqzja6toZBU43J4+gmpXqpFkhqWp&#10;kj0sKWLSFXysdB1C5HtKZJhJoCdNtIFYmvl0PHRHbWzqSsxO0+0psbQ7NxuY3JuHKV0eFx1TW5LL&#10;5nCVmLoGydTPEmTyeLoIn4pEqULgkqNYFlhuLiFNYB61FKh4gV+zoqmdXFYvH7toqHFVNVBURxVG&#10;KzOMmOOoNvxpkqL+I0tbh5462rrKKvoKVTEoqIPEpUESN7MrVku4RJIaSHy6YmkUkpgHpN7tq4Js&#10;1DTwytWQ4vF0eOj8IKmd3pBNIzSCPW3i8o5ZeL29qrcCHPHpleA6e8QZMdkcNWbgkeenooJxFjGj&#10;LRQLXp9tS1MSVdNJCrxxDU59asQNI1fRqe8Jcro4j06uCR59O9Xk8PQV/wDFMdT1smQdGV6itSGm&#10;olJWSFmxsFK9RHNKVVGDvHEyEEBePaPwGkBDClevVPr0x1G/c1LV0wFUXlVpHWWjC+qp0yKstooZ&#10;PI4jBFmUC4JNvqGV2gU1E1I+fWs9Pku4MnvXJZTJxPk6qcfZyPVNDQ0WhqKKKnhjmp6JYYqiQgMz&#10;yKA0hIJBN/dJF8NQhGR1tCFbJ6Xj0n8PXbyU1VhshNVYpcxUVmLzFLl5JJqp5S1JljDWSDC5aj0G&#10;Nqdo1lWI8gX5TuoZaHox+ooozmvTriKeDI1NLiajMJiaJpDNVJJT1OVWQ1Pl1ho3MMAmkjYC6yRp&#10;p+pJNvZZJcNDTREK/Z04kjNxyOjfbL7L2X1tipMZs7CbYxtZunFUG3N6ZXcOJbdM9MmLy9Bmod1b&#10;J3JnaL+J9fblTI46DXDQrNHU0s0tKZUicn2Xz3lx5A1r0/AyKa0Ffs6Gvp7f2Y7+7i2N1Rtzs2n2&#10;zlMtufK0m7tw7q3ZXY3C5qlqGiw9RLtpppa2vwksW0qBqSmggHmeJ6aOOaGaE1HtCt3eLcQEswB+&#10;Z/z9GUEiu5FAR1Zj8mP5j23MbvLBVvWHUqHqToXZOZ6862rKPKSUmGztJv8A2blsHUbZgzOyZqH+&#10;MVWNr84u4sPLk6qSoo67Cyws02pdQqkuC0KuWzpp58ePXnFJKeXR8v5fubqs98ed29a9ldn7W2P1&#10;fudNpU1bH2hlpNww7k2/uSvrGz9buCoydZj6mtym6sZTLj6OCYK8M8cz1dhFYqRcxPbR9/dTPSoC&#10;ka049VGfKbbWV2l3lgepNvbCTJ4rpPY0e1tt7+oqHC1km9dp43fFZVYjeWQzNNt/JRZKhyOMr5sX&#10;SVaUgM7CleWZ46R5HB24XISaqnz69X59Gm+Gvyh6Z6awvYvYec7J2jlOyN4VWJnxmDpsLVZTdO46&#10;mLF4XO0O15qo0cu0uu9u7iyeSOLeomjpZo5ad3jFnexjY7iFVat1r5noZeqMj2d3p8hthV3Tu+Np&#10;YnM09ZurD7V6xwO0n2PR9R4nMbpqcplK6rO3Kuqqdx11IdLwVr1IjyGl1Z1iBHsR2kL3DRyrXTXq&#10;pkWNHZvSnW3ftzYsO2NpUW2KKtzFX9tQVavlctkcvkshVV9e02RrstVVdVWNUPLksnO0qprbQrBP&#10;0gexn4QihUE0NOg14qNLIcEjqij5wbe7Y6d7C2t2lu75PZ7rbfO29z7Vn6t3btg1eW6uzNFVZbcg&#10;3tUbh6tqKXH12HxsG38zRrVY456pgmSSsqKdRDURQwBXc5biFvFDNpB9T0cWUsVwAKCv2dLba3zY&#10;+Q2yqDuDZXyH6/2NuzZz0m6K/ZnZuyu4dtbewG4aOpw+HrsXtGkz+Qw+4sFt/O7ixeRgloY9w1WG&#10;myFVWx08IanYzAqXmINBNrbuH2/5ulNzZKCzIKGn+TrRp7Lymcy/YO4Hxf8AGZoMru3MZWoXITtN&#10;lAmUy9fUVb5bxVuQp4qhUkJnhglMKNqWEFCACK1u1vppFJDd3n/s9EZBEg1DPQo7GqX2XRU2eqcV&#10;Pn6inlw27drvQwUNVgaiLDZbA10NFVed6bKB6aqxTCNUp518xDMun1eybcWnt7oCNBTPAj/P0YD4&#10;aD06EnsTLbJ7Sg7JzGV2xtfZdVuHJpvfDR4PY8mzYKncH8Gp8WlJH5cs+20oldy8+Jx2Nip6mo9c&#10;UiEsfdoLhmi0v0yXaJSqjPSm+PG3t+/JzsfY/VfYvY61uRO4qDa2PO9t7bup8jSxSUmNwdJh8dX0&#10;uC3Plqf+J4jEUdHBS01GxyEs8YkeFYWIet0aW5RBmMf5c9et4HuXPiVC/b0qPkx8SewvgH3HQbZz&#10;W4qWal3bBJPtrPbno81iqCXC0G4qSjxG8shlwtFUQ/xRsY1RT5HEVtSaZGBlMbyeEGW4wfTNCyrS&#10;vT5AjfwB5f8AFdHj61zu4vmt1vRdXdjbOzsdZ2FPvbNZrDdVU24ZqLa26uv+vGg292fgsJkN0K9b&#10;SVeMqKqfNTLUlauJUdamgk1OyixugXVBxr0YRAGMgjy6Jr8kOqezv5ee/uxtmdiU+2Oxc/2b0z11&#10;/cLsvce5p9z0cOztxUmWgpq7a+O3Bks9VRTQR4N444I5hBj5ZAY6iqp3kAX7jrUn0r0H5qB8CnRa&#10;fgonV/YPyl6vpO6sglN1/V5Oolr6YZbC7ZxeOyuHTVR0OayGUpMjjMPhGZmqK6pWlq5pUtHGqswH&#10;sORsrztVBT1p0qty1BUmvV2/yY+JHZ/SWSofmX1tj9iP09Sdq0VTuTrDE1GRxuIxtbntxbaqdpQb&#10;J21l6arqJOtNx1eJWrqsBRNPV16tLUUEKtI1ODqCySpnVqEfl0bL5A8ej49I90fFb+aluz5Ey9jb&#10;Sq6XCdMbTxG2cFnsBRStSZrPbxmy1DHjZsZUbNm3NkcttysEMk6VFDRVAqIGNNAFUKhlb7hZXBMN&#10;1xA+f5dJ77VRdPGo6J71RjM91A/c/wALtqJ2BgOl3rN09D9l7a3vspe5qTbHd2/6Kaq2R2rNNs2s&#10;xUu79q0uxsMIqfwYnGZ+OGRh4MsaCQRNyJZJ4otj+H59egRaF+LU61/97dTYLY/bu79oZnsXaeWm&#10;2nvfO4Ot7A2S+azeL3ZgsDFDj5M5gY4aWlnGOq6CnalWmrJIZIZwgfxqrSLHO4TTfvLw2Hb9vyB6&#10;qoBmapNP9joZ4OqJNrbew/YEu0N1bs2V3vNkqTrbcGR3TBtSozea23QvBSZPA4rbuUyu76vbSVsq&#10;TVsFVgqKiSsRVFTP6Z5D8v4cUQByV6eEI1E0x1ixPx72tt+jyW8qvcubxVTLhNu7pxtB21sPI4zF&#10;5Slz2ZNNlNzT53Fbh3BCcRRUWHWPHPLAK2XMSwyyU6DyP7LZ6liaZHToULgdbQXxL+U+3+ovht0f&#10;8h+ytk7/AK1uutgZfYFduLF7Q2RQde7c3fu7dO7q2XcghpIqfIYfBUm3a3GF8g8lZlaqKrEdKs8y&#10;uijfY9weG1DBcU6RXK1DajivVCf8zb5U7D+TW+cn3D1/gsBtHcu9d91sePxWLhkXNYvY2F2itRR7&#10;ozNeKSsx9blt7R18MtRPi8nOjU9EqVMMFRJMisbpfNuepAOHRXEBqIrivT58I26j6j2Jjsz2NWbt&#10;O5O2sxnqbbWJG5qzauy93SYLLYRMTJVU4xdXtuLNUpL2ydTW0C45qTXHlsff2nsmERWOnd0YQV1E&#10;D062Btsddzd598VeUwP8bq8bk991m+ti4+uO1s/hqfO4aoo5sjmuu8pT7Zxu5MT1PvemkkyGQqcV&#10;XUtKlRRvTCWVJEiAjtTWelMkY/Z0pYgKdR6tt6Tbb/QG1J/7/S1WJzW78xt2lycMlLn6ynw259xU&#10;GOpdvbepVqa/K0sVZmoZ1kaPGxUEUtdHWSSREPqB3HN4XE56JpYTMaKMdCZhO7dv7ir8lU4Gsnyk&#10;dTLnsPtzAUEFQuVFTsrdO59n7jrpqOpoqEvRfxnGRRsIpzIlPPATSL5g/tYl4JMKa9JZYTHGIzXU&#10;P+L6HKm8hpKdp4JKeoeCN54JBLeCYxxNLH+8CyoWc6AGb6Nf8e1gYsoqOkSKQWJJOOuiAb/T/fW9&#10;26dg+NuuJUEEWHP+A976WdYTFa9gD/vv8fej148OuQjv+B/r2H9T7r5dIHJEhyeHXfiH4sRz/wAb&#10;/Hv2ada1H1PXfiH+H+29+69qPqeuYUAfQf7b/G/vfWqn1PUqGFuTxY/T8f8AEe9de+3rMISSAw9P&#10;55H+P+v/AL1791rrKtPCTdIzcfXU6MP9a3hHPtwceq9cDSsW5QaebAFOPr/QKPr/AIe9Hj17PXIw&#10;WZbJx9CfQf6/0jU+6jj1Y/PrqSBQDbSSXHFxe2m3+w9uDh1UgV+XWRacEoSgFvrfx/4/jwn3vHXu&#10;svjBZrrYLa1gADcfX0oo/P8AQe3FQEA9WHDrIIACCgYEH8tqBFjxbSPbgULnreOs6wAi5Njc8AWt&#10;yf8AD3uny691lSILc/X+n+t796de66MdyTZfqf8Ae/8AW97qevddeI6WAtf6/T8c/wCHv359e6wt&#10;EwBJtb/X96/Lr3XAK2pEUNdmVQEBZuTayqLlr3sbc2v78QKHHXugn3/u18dSbmx2PhycuZwm28Vu&#10;ajpcLi8rkq6s/i65iGkop6WARUGUqcpUYiaNadp442jAaSwVCyKY0UkdPxgHSKZ61S+/OzpNnd75&#10;bsrA7iz+a7C7B6e2nt3clRuPJ5mH/QrR5PCdY4vO4HsfYindIqc6v8HzccuDE1LugxQU1XSTsJUg&#10;mBm5XcgdKVpqH+A9HUQxWg6AXZufl6f6AwuRk2/lKnF713ZX7m35lsg3VtF2JubbfXm6t8fwnGRZ&#10;g0u9+1dw4ndvZnXMkVblM5kVpKuGmosVTY2o8FXNC3LPrjU+ZHT1TX5dbD38ozq+q64+OuzsnmaH&#10;HUO4u0dkba3NR0+Cx8dVBNtrB0lSMFkK/ecFC1CaDK0Oehq8LiqWobG0mOqdFHLUEVchP9nVhEH4&#10;46I78B5ag+fRzx2JgdndkbwTcu7aSqOSqNv7U2LtuF3Odys9FWwx12SyPlp4IRDQZrdFJTCrdBTo&#10;kyqXJIRTR56saHHVI7c6BUZ6H7b+48ZuGjStojGI6mesjpQldQVjTfw6X7HIiFqCpnppTR5GKSGX&#10;x6vHJGyPpdSvtbbygrnPTBgPik+VOlGEJIGmxYAgEWNiLgkG1iR7dJqa068V0mnXZiKmxUA/8g/8&#10;R/re/da6xsvBAAv/AKw/2PvXXusZiJB+n0t/vuPfuvdYkgI1agvP0uAfx/re99e65SRekmygj82H&#10;/FPeuvdRJKYuV+nH1+gv/vH597691FnpinrLIqfSzWtfk/i3NvfuvdcECKADJF/jZwOCb/Xm3HvV&#10;evdSx4UOpZAT+NUwcf7YooB/x9+qOvdSEjjbQ6lmvflXst7n6DSRwfe+vdS1XSCWsf8AYfQc/wCH&#10;v3XusqqzWCgn+n9OP949+691kEVxz9f6XB/3q/vXXupTQ2A08n8i/wDxX37r3XIRCwvwbcjg+/de&#10;678Q/wAP9t7917qOI2JYBlPPH0H9f6e/de6nJYfXnj+l+f8Abe/de6zBx/vv6e/dMH4z15iCrf7D&#10;/iP+Ke/deIx1hv8A7xx7305H8PXXv3V+vH6e9UHp17qP5yCV9PBIPpBP+3uPfvy691FkAKs1ha/1&#10;sP6/8a9+691hsB9Bb3vr3Xf+8f7f3qvXuve99e65x/n/AGHv3Xusnv3Xuve/de6xy/oP++/B9+69&#10;1j9+691737r3WCQXLC1+P+I96HXumiqTSGuALgkfT+p/p7917prZSR6QSfrYC5/P4HPvfT8XDqHM&#10;wtp5uDyCCCP9uPeunxw6hv8AUf63/Fffut9Ym/Sf9h/xHv3XvXrD7117rg66gBYHm/Nv8f6+9+nX&#10;uoDxPqb08XJ+q/T/AG/v3XusHB/obEj+vPv3XusZQkmwsPfuvdYZI7kX/wAf9b37r3WBgSCAbH6e&#10;/fb17rAVANiAT/Ww/wCKe9UHp17qJL+s/wC+/J9+oPTr3UVl/UeLf77/AA9+oPTrVB5jqHPpFr6V&#10;/wATYD88XNh7o/Dh59bUCuMdYhESNQCkf1BUjj/EH22OI6vw8+sFRADxwGAuQLe3jShx1Wp9eoDx&#10;m4BFuPxb/H+ntgdbFaDrCYtI1ECxvblT9DYn+vu3Hp5fh6wPYEDj6f8AFffqdb6iPDc6ha/+wH4/&#10;23v2OvdQJHVWZS6gjjTqAN7f0v79Tr2K8OkD2J1r192pt6o2n2Tsja+/NtVfM+E3XgsdnscZCrKt&#10;RFTZCnqEp6uK945o9EsbWKsCAfewStdJoequiONLqCvz6pa+Rf8AIv6H3yK7O9B7rzfSufm8k0W2&#10;smarevX88vLiCGLIVce68EKiQm8i19bDEthHS2Gk2S7dcOKjotm22JiTE2k/tH+fqiL5D/y3vlx8&#10;bPvshvDrOt3Ts6i8kj7/AOtzPvLayUsd9dZkRR0sWe27SKALyZShokJIAJ9rEnjkwGz6dFktnPFU&#10;lKr6jI6In7d6S9e9+691737r3XvfuvddMqspVlDKwIZWAKkH6gg8EH37r3SWyOyNp5XUazBUBdr6&#10;paeL7KZif7TTUZgkc/65PvVB6dXDuODdIXI9LYCo1Njshkcc5+iSeKup1/pZHEE5/wBjKfetI6cE&#10;7eYB6QmR6Y3JTamoKvHZJBfSvkko6hv+ncytTi//AC1960nq4mU8QR0hMjs7dGK1GuwWRjRb6po4&#10;DVU62/1VRS+eAf8AJXutD6dOB0PBh0myCCQRYjgg8EEfg+/dW669+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X/19UB&#10;uyKWkq6rFGiigEFS1HTwUy+KnVI5ljE1IxA/yMiL6G6uAT9L+8dZeWb6WYTvI+rjgin8wepCZoaM&#10;1M06Vw2NX7o2pNUUApqOLcddU7gxho6ClytZlTtVaKDItS0WOhbP4Ooo56wiWQgU1SGBRSFJIr26&#10;GS1RBOTrH+f/ADdFh7pGKjt6K9u6CtwecMFbRVuPqoWgkqKGugemqWWop4qmKUpNHHI0RilBs6i5&#10;a449nsLxyvTQKjPRZMG8RlOBTrBt/buJzFdTT/xefG00rQGtaGM1LLGZgZQqSTwRhWTUCWLAEci1&#10;vdr2Twx/ZqUHTcKqCBU9CbU9Ob9raMZPa1DV5TbUbZGGhqq8w0M1VQ0ZWpqpJIWqZo53p6aQCfxA&#10;RRcXI1WJB++9uFz4PilZPIAEj9gHSiTbJZD4yk6OgVlkhgbKR09HRpmquqfVV+XzyU3jdIamOkeE&#10;okieNQt1Fhbj+vsTxSeJGuk1x6EfyOek5KqdPmOmjJ5KeOVInkk8cUSRxVEjSLqVB6APKWan8jO4&#10;t+PzyQQ/aRwvHLJMO9eqEk08PLV6FTZXXNJuOPB1uZ3XDtHa+UrYqCszuRo4svPiqyeGoaj+32/Q&#10;18GYzCStBZ5EUrChDMSfSETXMMrtEuCD07pKrqfpG5yjwuBzlXjjWw5Wmx01TFSZHGQzQ0mR8LsB&#10;UUtPUg1lEGAuyyNcFzb6cGVukhiKqKmnn0lMzBqUHXdNnsYmOamo6ariqmrEnDJUGSFYYlN1rURV&#10;qTK7i6sSbcH2kfbZZXYyCn2f6j08MgE9Oo3HVVdNSUyK1KIXWRZklZjOZp/KZ1M2uTxAIV0AgMRc&#10;D6+072MSE6man5f5unFRmOenubMZOqjhoaOScNIIRWTLTsX1guNZp5ZYUlU6eFJCE3I59l8sUEbE&#10;0r9vSlTcAUjUH7f+L6X2L2pu7Kw4TE02QjzX8Umo0pGikhoXhztWC8NHPPNWtSUerwMoDNYkDj2m&#10;cWjAsUoK9PoLg0qB/q/PozvTXWdd/eCrx25sptzBZLb7w1cVDkIoqvOZnKPloKDHYfHQRllyGUra&#10;uqiMFOukVTuoT1HUA9emCW7iSEYHDpfaalmIPHrYL2h/Lt2rl/ibk+4+yd29edT7k6+r81vqm2Tv&#10;cbnyW3OzquDZWPyFZXVeJ/iEWC2zt/KHJGiwkv8ADndZDGlZOZgT7Nbyxljs1bNKVPRg5j11J6KT&#10;v75JdddTbrpJum9g4DDbSzPVGN2hvbYW9srQb42rPlqnH7czu6MhgKigr4oUSp3XQVhijYGplVho&#10;qC4RgChfTmVoIWrQ+df9jp9ZIyqgnonX+lDcm/shvGhibJZGfcGIXcMVLjNwx09Dj8Jj0rKijxGZ&#10;yWXkr8/VUOCFRVSRxpUyMdUSlGlUE6uIJSfEkJ114eXTZkJk0oBp6WnWvxF7i7YfAfY0FXi8dufI&#10;7dy1VLPE1PtePEZubIQYDIS08DV1bQiprsW8kLtCsOqJlkMX6vZvbWSlld2YLjhT/N0qaMKSM462&#10;1Pj1vz4n/wAsnrHEdOZDfm3tzfIvclPFuzfW5KjC08EszRYaqrqTD4DKS46AY3EUtNRCGko5qmcm&#10;WV5ri/sZwbvaWMEcWK6hQnj5/Z0hnj8QFK46sI6v+ZtH8lZaaDpLbW6slgpcT9jmN346nws+Ow+f&#10;rUpRRRQR5hJqjNUOLqPRU1slMlIxATlhciC3vjdqlSNJ9Oig2sEWo621n7P83Wf+Yf1R1rvv4s5b&#10;b3ZGyt79j0mFnxQwm3Ou8phcVmK3ctYlRiMFkaXD5GuoMTk6CnymWij+0Y6wjx6f27qbbtFClpJ4&#10;jAr8uPA9WtEeEr4fH5/6h1pid45TYezF33svrTeHZu49iYXd9XWbDos3ka7E1WM2/uXbeEq0Ts6H&#10;F1Ue2K/c20q16vb+MpGhnqlkiyLxSx08UKGEd6kit43ME/Yx8+OPsp0eGckBZQNfy6IXFj4MhHKm&#10;Zoqv79K2myEctYJqeU5DywVsNVLS1EauUcwKWhE0fmSwPAJ9gBd/uduugY2Ggt514/kR0kktllNQ&#10;KMOlZ2n8iMzncdRUqYPYO3mxE+D+3o9jbJwm0q/KpT4yoosjJnK3EU1Rk81/EUazfcTMYZj5Auq1&#10;hfZbib5lmuiAtMUx/hr0mctHRfPoG9t9j0G3t649t0bZbcG1GycmSo8HlMrX6MLSRTVEuQoMe1TR&#10;V8E8lUvhinm+ymEgj/cYA6ga3UQhiWaBiVIrn/Yp1pSA2ojq1v4PdrdYdK9r5T5AnqBt0bY23kcT&#10;h0hpcPg5s1t1HinzNHurFUUrxYKnyuMy2KoZqGqgpqZpKymrYmdYxHqVbbuMUbguB0vZ1aFWGCfT&#10;7elt8sPlN1j8+sxtn+8ibfCYvD7uyVDnGy075aoy24qncM9Li81JuXLYys8VLRUOHSCko6yGhgqp&#10;5WMeuQsPX+/JLdUlCiICgpX/ADnpIBkHz6J90Dgu06bsHYlVB2jtbqzauwM5m9tbf3xQbmpNrZnY&#10;NBupIczl6zLYTKjKZ/E7cmOMejhknpMhj6mQNAajQY72tdwtVpJGx1cc9LVcquPToBu+sZvrsLs/&#10;u9s/uWo7c2zsLNYqZd7S7mxtfg8pQCb7uWi2adu0WNxNFtbN1WaqJqOLH4ylkpg51hLWY3ut4UwR&#10;kKpZvt/z9E061ao49Ap1lTZfeuTqPj/sKGixUXZG7sFLmajHpU5DKUVZhMtU5bbUtJnlp8puukps&#10;cJZBWpSJEuQjQCZHGm5ZY3fizMskNF9QPX7a8PXiDkZHSm2SQhTT/VXrYA7Z+MnY/wARPj1R5OH5&#10;D7q7Rou2vsdo7q3I9BSbt68aespa7b0tHneotzyV++8Tl8dgSf4fXR0NQlNLAJo5KRyPZ1OoEASK&#10;aufLjwPRkpaorw6UHw46v31vLr3AvsLuzaG2+5cdsyWp3D2nsbOxbF3B1b1024KSlp9qbuocRko9&#10;idyYatSoTMVmUzuNzVTiIKilFFKkvlVd7bEusM0YJ86/b1u4RHU1J1U6de3elezujNvY/t7cmY69&#10;7z23l6TEYLdXc/Uq5bbGF7C22JcvnKbb24MRmq7bGycJ8gtj5fbQFNk8jk6Oj3fSTSRU/hllng9m&#10;t8lukUkkS0alPl0hhlkTsdQP9X29U6dl5/sOn7v7m27itq7u3FuLOdl5Kl3Aa/8Ag2N3JS12Shnj&#10;ij3nRYegzm1qinqhUw1KTRTtTCLSkRMeomNbkRs8s8hPiqfy/P8A4vpYgAOscT0ucd8jO7tu59N9&#10;71wubyGeloM1Fj4KMybM2RsnC7tpqfHRx4Tbu2m2/t7HRz12GgmMsVPHDU1cWqRnlGoJoL66n+JV&#10;0LgUr/PPT5Yny6TPYNHsfZm4Np9Z5nsybsXeeQgyec7GzGJosRv7ZS7mjwceS63hxOPxtXHksnDi&#10;q7NxYyooaiS9CzSzR3cIQcQkSBRJxPVaMTWmOtiOPbvQvdnwvwvxO2zg8fnvkdtrpDcU1PDpyW18&#10;TjYutNzUWTkyG5qOurBNvKu2ZtTKV1BicRWPUyY3JUlXSK0Ej01R7Ge0/TmCSBq4x0iujUUPr1q5&#10;dnZrbWa2t1HSYTaGQwG4ettn7yxWZ3lS7hGdg3fDtfM7kzu0WrqBostHtRsf9+KV6OpNLTySQkIw&#10;Pr9sW8UUUzyGpBP+DHp0T6ikrKOGP8HVkn8ubrDcHyP7z627V7OyNNLsmPN5bI0OOyWWOc7L3xND&#10;DBJS7XkxtZmqibdmAyVTJPLL9zU0r+KiNOxkhdY29FHFJuDMSQmk8Keo+XRxAqhDKSa06sH2Z88q&#10;CL5hZuDqmiKUdHXZnYWI2/nocDR7irdx5KtyuBqM9HhcM9Ku4KHYGMwbVlDQl4sdQRzy+CNJ3Dm6&#10;35jvkVaUH2/5+to4k1BujAbn7oj3j2xvdKzAbq2Xg9x0nV0Gw6nB7xye9/F2NtvdNBt3PZw7kaPP&#10;4fKUEWey0UOQlmp6zI4anmko4UWbS0a6TcJJJxEQoWvEVr/h60iLGuoZPz6ur+HXTmd652LtmLsz&#10;dMe8t81LV1dXZfPuKvJZHe+4hiszu/dWGqcgtXmYI961+Cky1bDUTrKKqoWPQgXR7FFhAmlTqP8A&#10;q/LoquHaR3OgU/zD7ej2eE6VQhdSoEB0AFgCzDVpVSxXUef6ezhgAoA6LXLCooKdYJKfQpY88/QK&#10;bg8391qQKDptGKGo6xeIGwCsLkC/1AuQOf6D3pdZPAdX+pf0H+r8+s5pY+V16SCRYuCeCeeI/wAj&#10;n3b7evePL6LT8/8AP1yFKLW8kRX/AFnv/wBCgW96OnyPTRJZiTx699mv+rT/AFhr/wB49Pupp69e&#10;6wLGXcIVI/Wbjg+m/wDh7uoqK9ePDj1mFICAdaf4qdWsf69ltz+Pfior1qvU5IETgK3+3/4178FB&#10;69WvWTxr/qG/25/4p73oHXs9dhAl7KRc/n/kQ92p1rrtRcn/AFvftIJ6359ZLC1rD26IVHmetkV6&#10;7SEk2VDfn8tb/Di9hx7t4ajzPXqft65tA/10kAfX/W9+EY6p3ddrC4D+kt+bAXsLXv8AT+nt5VQK&#10;M9XFQM9SVpjrRL/uMSArE3JQBnARUdjZOeLn/Ye9jw81J6oXJwnHrkIRyb8q6xyXIKiT1KQNF7At&#10;YAE3BBB54CeSZFNAevBm4NSvXjEL8X4BJXnUQFjLEcWshkF/9ce9+IOr6h5ddGH+l/8AYkf8U92B&#10;qK9bHXjEfwGH+swa/wDhbSOPduvdcmplK2IIvz/hf/be9de+3h1E8TrqOm4Q3JuFGkfqsWIUG17E&#10;/wC8/T37rzkCunou3bWQpcTuiTH12Fpjgc9sXJ4/P57NJ9lgaOPEVTR01KaOPGOayqylHuSpC1Mb&#10;QhIbr5AbRlBdErUDp+z72z69a/n8wWPGbV7Cr9mba2jjaKsrNvYndWG7J3o+I2wdr0AzdJtmXcFG&#10;MzjKKGlye3tpbmpqasy080y0T5amq5cdTVVEk0YZ3CNdCyac6v8AIejmNiW0YpTqnzs3Ow/IT5I9&#10;f9d7Gqdv7S6v69y29s3tTLbaoYX/AIdWZr5BbxStefatE24nmzOMpMNPi8BhstX1GJpcQ8OTqfvJ&#10;4MgoKm1SMBQBSRw6VuihNQOet1b4X7fy2E6B663DuXDx4bL5HrnY+Op8HT0WJxNJT7e29i6qfBCk&#10;osbTQ0NJHURVs1fHRozw45KtqaNigsBtttrot6LXh0QT1d9WK9F13R1hj++ex94bsrML91tXaYpN&#10;tQ7dr3xOao8puVMpj97Q5CCrmwmZyeG2zT5umxU32ccFUuQqqcPFLEB4/bU9vIMg5PT6SSBiNIp/&#10;q+fQ6/E3ccvYGNqMlRpucYDZOW3rsinm3PQ43C11ZkaGppcdlas02BoMZhsvS5jL0k1dDkTT080q&#10;1YBjQoxKy2ioncTq61Kqqoc8SejuLAqfpUWBawAAWxJIsoAA4/H4+ntaAAAOkMhXJBz16VbKToNx&#10;/Uf6/wDh730zVvTqDoBP5uedI+vP+w9663mmePXfh/qrj/ff63v359U1EdeMYBtZ7kXH+wv/AIf4&#10;e/de1HrG8dlN1Y/77/W9+z6dOdYfGP8AEf4f09+8uvdY/r+L/wCwv7317rrS4+jIAPwUcm39LiIr&#10;/vPv3Xuufkb+o/5JX/inv3Xuur3YE/1H9B/vXHvR4Hr3Wa4P5B97691Kja1jwBb+nPI+n54v7917&#10;qYo1AcC//BVH+9Ae9evWmJAJHUgRG9iGt/UfT/evfukguH9B1yMQH11f7x/xT37rf1D+g/1fn114&#10;1/qf94/4p791r6h/Qf6vz6xmFVuygk/X8f4/0H+Pv3W/Hf0H+r8+uNv9f8fX/H3vrwnctQgdevb+&#10;n9Of6f7f6+/dKAoPceJ6wM+rUFN/+K29+69oHDrlGCFUkWLAk/X8Nb8+/dWAAwOsnv3W+uiRyNVv&#10;+J/w+nvVevdRSi+S7LpQhmYn/En6G3A9+691h4IK/wBgklR+LAkA/T68+99e6xOtiAoNj+R9B9fp&#10;/tvfuvdYLyXIIIseP98APfuvdZFvYX+v+P8Ar+/de6yxg8kgixtz9Pr/AMa9+691k9+691737r3W&#10;OX9B/wB9+D7917rH7917r3v3XusL/qP++/HvXXumuuZSPqOUP9f9UffuvHpmZiBdWAI+lr3/AD9P&#10;9v790/Fw6bWJ1Ne97m973/3x9+6UBWIwMdYXuSLf0/4n37relvTrGysRYD6/6/Hv3XtLenXAxOPo&#10;8Z5/Gr/b8j37rXXmWwB/P+8fn37r3WJgCP8AYN+B+FY/kf4e/de6b1hVifVp5LXNrXsf6D6e/de6&#10;xONMjp/qWIB/1SjT6hwOOffuvdYZAxsQT/rfj/er8+/de6xGMC5sRc/0t/xHv1evdYWjFzwT/jz/&#10;AE/23v3Xuok0KgFgCWP9P9a/9PfuvdN5ST6WGi/JN7/X/bc+/de67CqbgC/PP9R9f9496IqM9e6w&#10;EEg+lvyP95I/p7aYaaEdb49YmRGJLLyVP5seAbE3vcf4e7KxbB68QOoJQGxZSOPrYhTf+gIv734a&#10;+p69XrBNEhUAAki4sP8AG5J+n9ffggHWw5AoOHTfJGt1IRuG0tz/AIXH490bBI6uHPoOsciKoP8A&#10;hf63P9fda9e1mox1AKDS1hxZuQP9e/4/HvdenOm541e178f0P+v/AMV9+691CmBBYBSQpFvz+L/7&#10;37r4Y9T14jqJKgZTdSCF/wBb/iL/AJ9000I09a4dEK+Qv8uD4k/I8V+Q3h1lSbY3jWiWRt/9cGDZ&#10;26nqpQS1ZkTRUkuC3FVMSP3MpQ1rgCwI9vJPKtM9JpbO3mqWjo3qMH/V9vVE/wAhP5Hfeuxfvs10&#10;LurDdy4CLyTR7cyppdl7/gi5cQQpX1b7UzhgjB1SiuoZZWsI6a5sFwlB446LJdrlWpiYMPTgf83V&#10;OG/et+wOrNwVG1Oydlbo2JuSluZcLuvCZHBZAxhii1EMGRp4GqaSUreOaPXFIvKsQQfbgIOQei50&#10;eM6XUhvn0ive+qde9+691737r3Xvfuvde9+691737r3TRkMDhMrf+JYnH1rH/dlRSQySj/gsxTyo&#10;f8Qw96oOrBmHA9IXI9RbQrdTU0Vbi3PI+zq2kj1f1MdatV6f8FK/4W960jq4mccc9IXI9I16amxW&#10;bpKkfVYq6nlpGA/1PlgNWrt/jpUf63vWn59OCcea9ITI9cbyxuoyYWeqjF7SY9o64MB+RFTs9SP9&#10;ig96ofTpwSIfxdIyenqKWQw1ME1PKv6op4nhkH45SRVYcj+nvXV614dYffuvde9+691737r3Xvfu&#10;vde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvdf/Q1AM/jKxaqtkykJqKiCnh&#10;ppBVwCnam8Qq3WPxxWGqJ6SzXLNrN76b3ieOaaQfqVB6E7Fi2Djoy3x8+WOV+M7YvO4nae0dw0tP&#10;VVMP3GQo6WfctHT5iJUy1BVxS0v2eSxtbQyGmkgqh4j4kPpZVcO6Hc4HTq3McZKsf5dAd3t3vuXu&#10;rG4YboptuzS7ekyAx+VpcNjKXM/aV76qODJZiB6jIV0GKpYkiphUO3jUKnCRqSZbfazRz6imCKcR&#10;6j5/LpDO4lkJXh0CuPwJpqpMslW646nmpWrFWNRWQvUSaYHeie0T0pnKpLyHCWbTpufazcnt5KRR&#10;NWUeVCP5kAdJ3D/hHn0OlCAmPrMDnslW498hWT12LyuFrK2pwNWlTGtJV1WPAYU89pYgknjOllX6&#10;XAvHm5xyQzi8FuGAPy+31r5dHlmZXhMQ+Cnr1PxXVWJnjy+Mym8tv7U2dNiK7d9Tu3O7czuRrKzP&#10;YNgMds/Dy4Kkqp0rs+5BiSUwQy+F9cq2IB3sPMkEqyLMyo3AAkV/ZxH/ABXSeewWMHP+Xotibbnx&#10;+7MXPk4Jq7Cy5alVK2txn2Qr6J6iO9WtDNM7xU0oLFQGdyNJJH09iW63G1ezlEDIGp5MPT5dFsUc&#10;qzqgjOnoxWZ2nuPf23qSn2RjMpkEpcktBRYTGxLVVlVLUVk0NFBQ0kMMRFyVe9Qx0gGxCke4/wBq&#10;3K3h3Roru5VdRqKn/UOju5syY4zpx0DWS6V7LxtXWw7jwtRtytovPFXUWcSWKvoJ4pVhelmhbzJH&#10;VENqsvAH9oXAI1/rDYm4MNrcapK0oAf83RXc2EifqhOyvqP8/U3rLp3ce/NxUGLw9LVZX+JZgYWn&#10;qY5KcwxVcjHT5qVata5FVedJhYMB9Rf2arfzMgfTg/8AFdUSMqQCMdXT9TfyzMLsbbG9Mz8hMJna&#10;HK7a3huTbuEosNk9pUqbhpts5XK4KozO1qXP5tZd4YeLM4+qppIKAjIMKZ3hppFQqSW+vZBTSBk+&#10;o6OLa11cRjqdsr4G0Xyb3bTY34zbEwj7f2VQTUG8KGr7pxc+Vyzw5afHYXetRVZja+2aSk2/uutq&#10;iKRY6GYQLC8c8sVVce0DFnQl+FOjRLdVPAdBz3H8YvkB0Wm9tgbt2rlNpvt2DHZTdPXvhp85Q01S&#10;9ZVU+HrjuHHSS4ea9XSzBNSK6IusEoyn2WPDdSxnw4/5gf4T01Mnh5p8ugK+NncW2ute9cBvLsjZ&#10;2Y3lg9sVFOMzQUyYqrz1HHTTUMtJU09ZucVNJHNSpSKoqLOsQdTHHwACJkktrlZZaKRxFQf8Fft6&#10;ZjuBGcrn7Orxfkl/O86w7c+JG+vjztTovdVfjN/SyxnJ9kbnw8uN67wVBmchm8Bg9qYrbWPpWlNJ&#10;VRUSCaMpEHgL6QTYmk+8y3aRwRCq0z/qPSG8van5161pM5uWsylVQ0UYvjaeGWjaoE8mqWZphUhV&#10;l1lniSWfTGOSoWxJAv7YttvtI3M7vRz8umY7iRqAV6ML0NsrfWXrKzN03X+6t47dwVdTw5yoxdFK&#10;i4qc00c+LpKrMy00zYuBplM7indXERJcodJGt2MT+GIMj7KZ6OICUyer4PjXtj5KbwzfU+RxmQ66&#10;6wwmyesaDYWI3hnd5vmamjrcnhpd+4rKYra+wM1R7h3Ki0W6qdS7JJKGGmpleMyIXlokaFmAFKdG&#10;KSrIK1qelB/slWPyWH3H8ke6O29x5io2P2ZNtrtnPUeDnylPgNrxV2Jg++kim3HnaymoYIsqIaXy&#10;Uwd4FLRhCpLJ/wBCSaIawaMD1UAayWOKdXube+XXTeK2Z1v07/Lpg2pU7rzW4NsbYn7Nym1Js7ta&#10;ihWvnXNYfN1NVncHvGbMVFPiEmi1xywBKhNANmX2Mv3nZWlsipKNdKcDiv5dJZ7XUS3XHszLd47Z&#10;x1Rvv5FdvYLu3rHpyLau1d1bL6u2LFisvi9+7mrmjfcG9czm8g+2chQ4dMxHS1OLqsUsiY6SOeNX&#10;npoqn2iutziWwdpLtW/b6Hr1rDpah49azHyE6s693p8pcvsnqWF+v9s7vzAybxb33WucpcfuiCOk&#10;r9zQx56hofKaWr3blKyCkSWCLSV9KhD7xy5q3Y3N+wiuAIgRgA+g+XQhSwjaNXf4j0ifmJ1VunqC&#10;HpirztLT5GgyXX2EyeN3HSz4hqWo25kZvtIaR8dtyKBqnJbXyVDU01TVzyzV0kqrqGkafaX91LdW&#10;BuVer1xnz6TTxxwih+LoitRt2GqylLlJsTLkMNNV/v5ippNcJmNFJKobJ61jSelkj1NG4Y2P1Ht6&#10;1vpIrNYHNJgeFfn6jHDoqmjjarE56TL4enotzVlVV0s7RZamlxay1cop4M3TzUcCGXHUkIRqiWGa&#10;JmY+TTwCQ1rexdabx4lutvI2Pz/1efRcwZRUDpI0+7N2bcxuW2a248hPtirr0yRxkU1VFh6qrpNa&#10;0k82PRvs2yDU7NCWCLrjbSQNPtWqQuf0ZKn/AFetOtCRiiqP9WeptBkabDNJksfFk6Oknjapqoae&#10;o9FR4QJo5KejnEVPRLE7jVEWCW+ltXCO4t0ZijP3gdPICoFehNouwa6Knr6rrPKVm3ajcVJXYrcs&#10;UEskiZDC11Ir5GirMTKktRSUy10WtGgqVBP0/oC9JJbVjg6elAdTShz01bE2Fj9+1+CxsVfkUyG8&#10;OxdsbaxtPEj11bPS5WmoI6rI01PkshisLVKuQpjE8FRXxVpd1LxEAH2b2d7bzSxW00/cD8z8vKo8&#10;+qG3dmrpx+XVhuF2p0b8PN17irqnrfsWPsJdpVuzusMdUbspsjI/a1JJuLb268HVY3FZGqyuXwWK&#10;z0dJGjxtFVVFYriMoker3JSixtraMGlKfEPn9mcdKFbw6RgZHRxfix012B2rk+se9O4+waPb2Grq&#10;zaWZrurtnDsTJb2punN5Yqba+V35gtwbdyNHQYypxk1NUUrvU1VZXiqm0yxuEuyKOG08RpDeVBFO&#10;DD/IPTp1WJJBHl0Xms/lZ/JzaeZj7k+HG4MJ2muVqKbLYbB9Zbhb+N4PCbnpayYUW69vb2psKMhS&#10;Y3MxrDVxyx1dC9v3bTC/t4wmE1jkx616oBJqNVx1H7Aod9/FZ67bPyL6a3JvrrLeW1qfcByG4to1&#10;WwsBht37yxG43o/vcXj8nvHrGr3B1xn9xNVST4V65Jo4GanMUhIQt3A3XhMUuKp14x14jqsLA5/C&#10;5KimfF1e8o+y8zmKqLcFbiK1YcBjsS0aYyuqstA1Ecvk6aroC/7TSXki0xnSGuAbLLS1cyyVcn/A&#10;eqqVDkA9Gjl65fsfYWTqoKfsHcu6ME22KOWj3D2hs7bEWQxdJWxU23tt7a2fl6yDN1NyJKqhcUso&#10;pOV54f2t2JopldXNBx4H/V59LYoiwII6sA+P/wDLa7BwvVnbPcG5ux9t9GVOT2HnsPtjYe5cfId+&#10;79hwu3k3/X7T21uqJzU5+N8XtispcpPTQUSHI0Do1UohdvY4s9vt5QCjgv0lnYwMBTz6dvirg+ra&#10;L5A7P2j1h3N3psWtrMlm6rbOU371xvDftR27mcTR7zxO86KupZ85kszVpvXZ+RjXMYGI1tLJJNJB&#10;VNDJRwsrlrDPFeMhjIUn+XTUy+IDoz59V2/Of46UHQvclZs+LIZjKwZXb1Tu5avB02Nw+H3FQSZx&#10;cRt87j2cqYXKbHqlwlHPjclQ1cbVUE9It/22QF7dNVlFrYAKeiJlYzMaY6NX8U2qt99V7poa/u7q&#10;zprFYCNcytPXbY2nNnJMJVYvIbOXcOP3ClPiKDaVVW5arhxFK4SfLrW1sNZKfFHrIett1ti2oT99&#10;M4PD9n2dG6kfTAE0NeiqUvZEXTm8M3mcBVtm87T5PLyY7bs0uKy23qfJZjMVe3zJW5GdspiMxGdp&#10;11TIjUxglNS1PJw0RX2Uvfk3plVuzPr0xBEQ9TWh6tE/lpdW9/8AcFckWwa/+6+YwW6t0bqbPZTB&#10;4/JY+hn3rkMJisxFgIWNPXV1Xj8FCsMdLUJ9qte0VTURtUShPYp2hbq8lR/DJX/ZHr0suSkSEs2e&#10;txzpnpefrXb216DI7nzm6KjbOGgwuJyGQz0+ckbFziKapWor6qGGrrUlmAeH1JAkYDIg1eP3K1rC&#10;YUVWHl0G5LkM7EHoe/GT6gwIuBqtcc3sLhSDc/Qckn8e1XAqDxJp0iMjO1Dw6hyVdEKs0T1MMc6w&#10;w1DRSaoAYahzHDNEBGkk0byrpLBAA/BP0JYlkRG0s1GB6cEbU4dF974+Qm0Oh+s832Xm4snk8Rh8&#10;TVV1RHhKV8vkYcaIqiD76TGwOa2Wn+/oahEKXJkiC8XB9t3dwtonjMwCdbEVTQceo/Vfyp6c7U2X&#10;11vHB7qxCRdox4kbZxTVkb5HIVm4IcnNiIqWJ4YppRV47CVlcqoWU0apKSqul0NtusE9Csymv+rg&#10;enRbPwC56MbSyJVU8VTBJ6JZJUiFnAcQNOkkqhiylITDYkcHWLX9m/ZpDKajpl4zGaEZ6k+JuRbS&#10;fWOf6rq1H/D6E+/DPn03UdYljBYhFLOP7QDta+qxKkE2Nj+Ofe6gLrr29b4gEcOu4VZnksebEaRy&#10;QRZjcC5Q2N7HkX9+BbUaDHXhwAp1K0kE83/wAP8AxT2o8PsDD4q9aqCaefXrcHkC31ve4/3j3XQ3&#10;p16h64SLyPULW5+vH+P09+0N6deofTrsRabnUGBH0HFv9jb3sI1Rjr1OsiQs4FuD/iP+I9vgEmg6&#10;tw6nQwurA/Tg3H9OCeb/AE4920N6deoaVHU+OO6xqT+pBew9WkFgzKLc6dQ596IOSek7TslAwpU9&#10;J2nzlLW1W6qeK8M22ZYqGslmSsFK8lThUzKOreFKd4hDII5xGzFFBcso4DBYtq0cOnO5tJZeP+fq&#10;v3pr5q7f78763r1tgMhtQx7Q6pn3BJTbY3ljtzzVNVW5SqoMpiDFjsglHkq/FU+JglaqigY06ZFI&#10;ZHDxOwQruEcchiDgykcOPS0W3hor04mn+r9nRGcv8+uyv+HEdsfF7Gip/wBFPXea25Jv/dFLUSV2&#10;SnyVZ1vVZSbHVsflioazZWBy0oyE1aqP9uIz5JDGQqldxuTCQqR59LY7TxQCFz0M2wP5mUXfPyCx&#10;Xxe6WwmTq6zCYjaNfvjsPMyQQrQFN5YE55IJ6euqcLkPuNqtPTinErS1NUZkvH9q1rQX3i3Cx16Y&#10;uLNYq149XIpJTU9TLjUSYLR0ULiV3mZY0f76kpKb7mokLSVL/YcjSR9CzXYFhIwWPtY+XReWANOm&#10;5dx4CXLwbegyNLNm5VqZDjImM9VFBQ1VTFXTVawpKtJFDJEyhpJF1stl1WNvVFK9WoaaqY6UWjUt&#10;v08XIa9xf/XANv6f4e9jNOkkshJIQ8OskMMiguPpcWa3Fr8/ix4HvZUjiOmDIx49E3+d2xd575+P&#10;+6qLr+Pasu66daSbCLvP72HCQ1i5jG1FRVVVZTQyxQiLGrOGjqWihmR9OtW0n2hvQVTWw7T0Z7c6&#10;6gPPqpPvbM9U925XceC3bgMxubtjZvRLxbLp6jMYbHZHZeDqd35nJ9kb3zO4d1VuFwO1aja21U2x&#10;P9rXSrJV4OvnaATwVhhgDt0qzRUDZBr/AKv29HK1WQk8P+K6oP8Ahq1fT9zVWTmpe6JcPt3uPe+5&#10;Ny7jy8uO27js5uiDsKth6sXfWNmiiwtL2HV5fZP202Mp6habISLW/bQSyvKUDSziOejGgqOlbSKU&#10;A1Z/PrZh2T85KjtHpvN7+pYd8bJ2/uLs7buD2XNlaDEZDJ5/LZSTde5Z8L1bTNXSw5arzGCo0pKf&#10;Hjw/w4xS1LARaX9jK23ELCVRvLpGsHeWpjotfxS+RfafyV3Hndn9S7G3zvTAZrsDNVfZO8qWLH7Z&#10;oOqlqRTVu0sZvbMfdZLy1+2NrYjFpDS02Rhq5citXBJAlptOrc3F21WBAJ9em7iWGGoZqHrYM2Ls&#10;rEdVbEwm1aCgio6XFUjwwxpFR0y1VXM01VNVVFXSwQ0Brc5lJGdmEUTSO6rpZhcn0UAjJAarU6Jm&#10;uWmfSpJHQgwvHKYkuFZ0EoSRolk+2klaGKVhHLMo883pQFtTn6C9wHAQxoOPVVfv0t8fkOs0kWpt&#10;N9OkFbf1tz9Lcnj3YgrxHVTM6/EOuBoXX963AA9RR+QRf66bG3vQNR8uq+KDknPXNINYPqBNv6fn&#10;n/C3v3TfigMa4Xrk1OoQsbFxfRYfp+twRb8+/dOq6sRQ56bpUBRiDaxsf6fQ8D/be/dKOoLJcgjg&#10;W5H5/P8AQe99e668Y/s8H/EW4/23v3XuuLKovcAn88i3+8qffuvdY5AoI0i3H+H05/oi+/de6xe/&#10;de6yJ+f9h/xPv3WwCeHUxQhI+n0HNufp/re/dVJAyenRIx6CP6cf6/vXVHYFTQ9T/eukAFOsZQ8m&#10;4+v05+n+2976310E4+vP/En6e/de64EWAJIsf9h+SPyB+R72ATw63pPWN0PP4P5Fufp/j70ar8XW&#10;lwxr1GdSysB9Te3vdDpDeXS8MABU9cEi8QJPqJt/T/erfge9dW1D16ygliAF4BsxCqLDn8iNL8/4&#10;+/V69qHr12fz/Tn/AG3v3WtS+vUeUhCDa9/p/r8/4f4e/dXoesDOz3B+lvqLf8Vv791XUAaVz1wA&#10;sLe99b67v791sKTkDrsxFgANPJv9D/j9bL791vQ3p1kFMFWxtcX/AOK/Qj36nXtDenXXjb/D/ef+&#10;Ke/dN6h1wtzb8/7H/iffurgFhUcOvMpVrXB4/H+v9ffuvEEceuLKGFj711rrCRpNv6e9jrYBPDrq&#10;49+63pb06h1RIVrfUjjj/A8/T+vvXWiCMnphqNRtq5Ogi/8AsW/4gj37rXUL8/TgcfT/AF/e/Lp+&#10;PtA1dY3UEk6SSf8AW/p/jz71nq5kUHj/AIesPhf/AGj/AG3/AEj79T59e8Vf4usZVhf/AA/px/vB&#10;APv3WvFX+LrgyFjwPoCf9iL/APEe/dOghvh6xabkAjg8j/Hj/YW9+62QQaHj1xenBJIJCi/BLA/7&#10;cM9+PfuvZ6wmniJ5WQn+oklC/wC2DKtv9h735eXXuo80MbE6RYr6Rb6kf6wF+be9de6jmkmYaljl&#10;08nUFktYcH6Rlfx/X37r3WBoieLi4Pv3XuozD6j/AFx/h7917qK6Nccj6f778e/de6wlbGxA9+69&#10;1gEVi1uLm/45+v8AT37r3UZkI1NcG5PP0/r+PdHUtw68OsDwq3LckXOoEi//ACSyN70gKknrZNes&#10;Dxlgqg+kXFjc/k/lix/3k+3OtdQWT9wre51H8fT6j+nuupRgnr2Tw6jSQOhIJ1a/USBxwbf0+v49&#10;tkFjUDHVuHUOSMkNcgi5t+PobHg/6/vwRvMdeqMdRHSwZbcWP04+o5/1ve9J9Onda+vUH7ZNJKXW&#10;31DSF7D/AGPutR1Yd3DqK8TaWPptxxx79UevVtJ9OojUrMSdQtawXjj/AGPt1BGRTVnpssowTnrE&#10;1HKR+hiB+QpI/wAeQCPdqAcOvak/i6hTUtmKlQCAbg2FrqbH37r2tfXoNOxuoeuO39vTbU7R2JtX&#10;sDASBz/C904OgzUFPK6afuqE1cMs2Oro1F0qKdopoyAVYEA+9gkcOqOIpBSQAj5jqmT5D/yKunt2&#10;iszfx63vmOps1KHnh2luY1e8thSv6ilLSV9RON4YFGdvVLJUZYKAAsI9uCUj4hXosm2+JiTC1Plx&#10;H+f/AA9UV/IX+Xt8sPjT99X7/wCrsnldoUXkd+wdieTeGyxTR3vWV2QxsH3+3aZiLL/FqWgdvwvI&#10;u8rq3A9FsltNFXUmPUZHRKvdumOve/de697917r3v3Xuve/de697917r3v3Xuve/de6jVNHSVsfh&#10;rKWmq4j9YqmCKeM3+volV15/1vfutgkcD0i8j1nszI6mOJWikb/dmOmlpNN/9TAjGk/6x+9aR1cS&#10;uPPpCZHpCmbU2Jzk8X+phyFNHPf/AANRTNT6f+pR910/PpwTnzXpCZHqXeNDqMNLSZONedVBVx6t&#10;P9fFViklY/4KGPvWk9OCZD506Q1fhsti205LGV9DzYGqpZ4Fb+ml5EVHB/qCQfeqdXDA8D02e/db&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv/0dPHPZqfNU2DlpMNjI6uHGU1PLl8&#10;c+QeLJUlQfulTM00q0sVZmlrKuaCaqiZ1aOniT+zcxhW2hRUcmoOeHQm6Z4aHJGONEgK1il4dNRo&#10;elqIYoXmqF8szGTzeNdaAlyFsPdBfWaykBjQU6YeNmYkcOkHksdV4+nmQySCCoMVV+5FKQUgneSV&#10;aeXlHEqgGx5sRawv7O7W9t3YLG1W6bML+XS1o+wY4Nn0W1YcBtj7mGfJ1Z3GuKcZ2sbINEop6mrl&#10;qplnpaFSJETQhUnj8+9T7ZcS3JmWuM/yz1rwpOPl0zRbwmDokkj+dFKGkEiCmZopBEmmjEgMTMkV&#10;7IqqWINhe/tJdbaCDLID4Y/Z1cXBjOlG6Mt1jt7eklJhZcq9NPgKp/LW6qmuNdJLUuZaekWAk0kU&#10;tHCimwb1IbG/PuMua7zaba3mNkhXcQRwJocDiP8AN0e7dWQKZxUHoc8jUbU289Zl6+lq8xNTiKWl&#10;pJqirkxuJjBdDUwY6PyRIZam1nIAib88iwGs9x5lvo/p4ItAAqWKkY4Uyaef8ujyliO1U7xnpI1e&#10;4IXUbo23FFBJWeQ5GKQotJBNH4xO8tOY2RGWJlGjQC1rjV7UraXjMsd/ITIDxFK/LpPN4ZFfLpl3&#10;Nt7Obt23X1eEzFYjShKvJLSQQrQVcLyq4VvDHTyho2X1szrpjH0AB9nOx7ja7XuBinarVpVq9J54&#10;vFtTp4dTdzdSd8/FvdVDjaqhyexs1WLid0Y2vPhpcqlDV0FNl8RnaBqGpy1K2HyVJVAQVCSATBbt&#10;Y3BkxeZdvjgDSTLqNcZ9T8ukT2LKisAeHQ6ded89743N7Yr23fU7/wB7itoqrCYHK7Xbe8Mm7917&#10;irNxZbAY/bMlKVy2Qy+UrHqZxCsg8ruF1ByvsMNfNd3muByY+qxs8Q+XRsNm/PLuPrTPDae6e1Mf&#10;tvDZ5NuUW/8AIdL9T9XbQ7Qp8rj6nc0c20MPnqnYkk+1c9Sw7gio8lj5Jo5TDFEXDBOT5pyI1HnT&#10;pQl0X+Hj0RDe7b0z+cy282wvfFPtPc1fFFtrd/Z+e3V/FcvQGRYMfV5fI0TUmLyeSWWnliKUriif&#10;xkqtyQCbdb+9t4R4RJJFenqs5OsCnU6k2DS5rB5Sso6bFR0uOpx/EK7M5KOVpJ6MrUQR+Vp452Su&#10;fWFDP6iNJPp5juO83G4unlmc0J+fyH+Tp1Y4mWpGegirNm7g3Y9NSYapxEGIV4itDFUOFo5qmb7i&#10;rkZkkqGWlQ+lVGoAjggX9im23S2tY6S08Y46KLiy1vQV49Hc6i+IXYO2tm4/vXGY/r7f2y8FmsXR&#10;RUtRuDAZus8gnyk9XFkMBWECanxLYj/KkjWUxCsSRja3tLe72GWkRFfz/wA/RjaWKqihhn/Z6doN&#10;nb83dsXIbo6Gj3dnMlPU9hby7Ex/WzUazbXxeGy9VUZODImEberGp02rkX1R4+PI0ktLQsxFOw0s&#10;bbZci5toxL/aVHS7w0WqgY6ti+FHxO+bnZvxropcZWv170fUS5Hd+2qHd+5MJsTau7TRJT4fL5fB&#10;ZfIRf3g29DXY2nWnikpJIqKQ0zGRWRuRDHtBnJZ3Ax1QKFJI6c6X+Vj8qqfF7y6ny+5MhDQUU2B3&#10;XvLHUm8KV9k7TrN8iSGCh3RTY3I5Cjq6uiqoEnFXDhp3Kyr44o7ghJPs/ht+i36gOaen+qnTbOGA&#10;oc9Va9f9p98fDTsXsrrjbu7q/FtLWZTae75tsTvDS1ckFYqmXCZWSmqKiCoiqKCKekyCqk9OxcAh&#10;iQAtzDc3FlDI2qhCn/B14B5Tp8ujQbJ+VHZWzdk7t2DR7irtzbM7Xixm4N34TMzvNW1Oax2NymEW&#10;U1eYp6yrp6uCnyLGdwGFRKFd2sFCwrd89bmsRga5FOHD7fn0cW23kAM1egzweD6T3dW7rwzbgy2w&#10;62ioqWbZU+5ocZUUjVGNwlLUV9HlKLbUEa/dV+Wnqo8fNAptdjL9VID0l/JcxpPI9XY8fzp0Zk0V&#10;QOHRbuxd9bu3BtWk2fn9xbmze3aGmmp8VjaPOZCfE4HIQ1UtdAFo6yVkp1raqVpgI/TI3rNrtcb7&#10;DdqIdFyaxEY+3H+z0U34q/RfJd0bkxWHqttZaulrKKreKeKaknkoo6ioAMbuxuypVRQWupA8i/n2&#10;JI9ts5pRKlACRjonnwop03YzcP2gp8XuYR1JpPO+MqmMbGJKaCWZKih+28s0jr5P3IPqrc3sTZZc&#10;bTMtTAuOksaGtG4dKfIDH5bG02URMZXaRBTt92tL4YVbQ6o0bo0r1CRS6vT9P9V+AiX6myNHPcOl&#10;DQgkkDHTdP4NpYnKSJWltE0cOLWQY+amlFQZI6oLDW05c0c9LpA0kWkA5H4UW85uJsnNK/z6aZCB&#10;npC47MDF1GSr9dRQ1kuNkq8e82QkpqWeopD5KdKOrK2b7tH/AM0AAfoPZ+LWGVO4ZI/2OqV06T0M&#10;uA3nl6nEVWXaKnpLVcVH5abXR1NHWrTiR6yhnpIpKqiiildZTIgV9SllYew1c7Sbafxo3/Zx/wBW&#10;Olgk8QdnDpXV1VvPdWVwdR2LlchuSvw0NdNhs5WbnyOcrgs9ZJWT5tMljKuvzOIoZ62T7nRUTxyV&#10;EwMhAY8GcG5TjTE0upR9vW0rqOrj1YJ8JcF8a+tMTXbi+Te5PkJSb4kzC7d2ZLt+nq4KbD0deJsJ&#10;Vy5+HISLic3ha/w18lTjJWjrJZYvFJdGcgWWu6beY1jupVQVwT6/8VXp0VTKAE/Pq6LdcfevX2db&#10;fvxl3/0bsr4+aMptiryZGZxW1exMPNW5bHy7nr9i4LbOf3Z13W5Gv246UMWHVaKmrpRLpYsADYI1&#10;2oSxcMp8/Lq4kcAEqP59Vc939wSfCzd2/egu9Nj7j7A2L2Lt+prdq7eyHaGTr6/Fdibp22Gouztr&#10;Vmb2ttrcs21IJ8s61eMrcbGlUpMZdJVDsWbhZXVnE6yk/wCqvWzMkqYpXqkugmiopN0VRyCY+smr&#10;8bI89PS1k0ctK1RUU7UwckS0tUpCytyXuAGBsR7A71k1j8Ar0jUVkPR2vjh8R+xvkNU9fbqi7EwO&#10;Cw+UzG4KrH5esp8zkcvicns6KLK47L57GUNbhJMo1NW0cRhekrJ6ml1hpUCKwLm17hCJ47QGjH04&#10;9HMYAFfPq+H+WPvTPY75YZnrn5b7x7W7t7VweBym3MBtetlXObe2/m/4M9TuikmyVPlMhjctAcLN&#10;W0VctM8VFGJJEntomb2PNovY7HdfCuXNDT/AKf4ekN1E89VUdPfyo+XvQHR/yy3dv2k6xize7KvL&#10;4rEbf29kMfg8HtLBzZum2Xid9YPeGzo8vmRPJUV23IyklLHjpZJKGrYpprZvZrvHMHg3EpSMggdI&#10;LOBx4qyscY6pf/mR987Q7j7XpItj7Th6xm61k3zgI8Djqp2xdX/ePso7hrkjyVTXVE2Tol27W1cl&#10;KVihMD+ONI9Ma+wPd71cbshRjnI+foPPpw28YPnX/V8uiY9UYztnuvO0/U/Wu38rmYaaqlmnXE1q&#10;43A4Sigam/vLl907glMdLj9v46lolmeWplVIViDaS4v7KItqvQ+oswTp4tHHGNQFK9GvxXx76m23&#10;2+my8vvaq7FhwUO2aneNd1w/giy9RUR0WrF4LM11XnoKygwNQVqZcnR1XhrYiIIVjluAbwRQWzL4&#10;zNqJHpx/Z1YCJgWXhTHW+V8QcR0TSdXbSf4/Y3HJs0YzHtV7jyuGygmkeasWmyNF/EM3QYzMT7in&#10;ycCVNZO8bqaidH8zHRpnHllYfogBEvi6fT7Og9eSM2oHh0ecxkGVETRpkHkiSMHxaCqlGjgUH0LI&#10;gsoUL9LC1vYnSBxEpf48/wCH/N0TKK9QctM9JRZIU0T1FdBQVtTFR08UclTI9LHf9mllZGa8xCiw&#10;PJAvcgGlVVkLeR6ejiAZSeHWuB8mvlTVY/5P9FfJTFz5nC9ebQ3hR9fdgbXydItPlq3FVv8ADs5G&#10;yZSGj3Fsj+B4bO5KRq8Sy4/NQwYyqhpkcRvoBu4XRN8yK2K5/KnRytoTGGIzToq386Gh7H2Vu3CR&#10;1Gczed6y3Ji9153qXctNNl6qn3ZtXdk8O8Mrgf700OcjioMxsHcNK7Y+AQmCqw1UiyaWu4DXN+7S&#10;raBY28vn6H59MRRVYCma9Ui9SfLf5MdT0/X0fX2ZzmcytJnMttXpvbao2S3Ds6u3fhItpTVdFS0L&#10;zOJKDb33CUUcyzU9LUGXQicL7B+x7hcl18SYgH/V516M1WPWyfiA/wAnW+Hgfk5tHqj43ZvO703z&#10;t7d+8ejtjbbpe1INnZTEZSVd85HHViVWIWjgad4MrLuOhq5TS+HXLGbxoyshEwWd9CtoDLIa/b0W&#10;TWp8Ut+E/wCr/B0JfXHyz6k7KwW8c3tzMvXUfWWZ27tTfUy4zIUa4XcuVw2OzFZjKukqaaLJU5xF&#10;Jk3eqkMMkESQSMWsjWft9ytpGYGQ9J3ttTEAdFU+UP8AMD2r1Juf490uzc9tLdOzd/8AcNXsHsKs&#10;hy1BJmdtY3AV+Sx2dyHpnWoSCCoeE1EyqBTqqM2lGU+2dy3iytEijaagJ4n8/QdWWwdcU6NDgPlV&#10;svde+dndd7Saj3RuveOBodxU+Nwea27VPRYSslqZ67P10EVVVVS4jA4+NWeYIElll8eoMACu27dI&#10;b7S0TAqfT5Y/ydeljSHtb4h/l6NlGh1gFWCi+s/7ouAxunANv9h7EXAaekDFS2OPXIRhmsq24/c1&#10;83+pPjtaw0EfW/v3WuuzAG+oH0t/vuPfuvdclhANuPp9NJP0H9eB7qWUGh49ULEGnUhIuD9EWzEm&#10;x+gUseQPTwDyeB+feiajsOeteIF4+fQXzdybX/imVxsZ8k2J3PiNt5eaKsoIYaAZjAw5iLKX+5El&#10;fQ05yi0zsAGiqNKEC4uz4jjierqGc9ta9Q9pdhZDM9ob42NWPS+HEUVJn6WWA08cdNiq+qEWJeoa&#10;arGRIykdLMyyCJUdY3twR7Ya4JOmuOqzxB0V/wAQYf5eiG5Dvr+7PaXyuxVZnGl2tmtiV3Zm0s09&#10;PkK3Z8k+F69qcHXbVpKyuhrMfVzy0+1KypqpqVVxscDytDYw1JRBdTsjONVI/wDY6OlthoiGnyH2&#10;549VjfATYmwti9o1GU6p7C27WZ7e7U0mxK/IUWP7G3ZQYLKUW79tNS53JUOxaSR6jb+Kghz1NDR1&#10;FRgMmFjnnqI0SSOImtYoWv1khl1PTI+WP9jpVdQhLVDTOsf4D0Uf5I57evxV+UPZW1anDUO5O+O9&#10;upMRgNhbi2zhI9t0WcfbdVuDF793du3H5bcFbUbWnotr19RT5Smo1QGsdIhCaZUkCPdJRDcOnrX9&#10;tOr2TVQEenQh/wAqzsNMTtSn64+PW2Nv7/8AlZ2bT7h3dvDfNduPEYDbuCx8mK3PtnHbn3ZUVNHu&#10;LN5+KGsMk1Fi8ZS0tbSwVMs1U2lg41s90upRJTxaf5uqXCiQFm49Xu9b4/uDrPpPFdLx7yzPcHft&#10;fk6LF7p7BzdVmcxgjnTFQyZ+vq6nER0OV2Ns/HUeNihx/wB4l5xA50F5TcWNcOaK/wAXRQ8agFyO&#10;j09T7Bl2tt45HJTQZTeG5559xbtzUZrK+llzGXYVldj8Ka3TJQ7YoKp3THUdtMFGI1IDAljC2cUq&#10;/p0WST66qp6FX7E3AGiwFmvE4a5+n+7b+1ypqAanSNA1T1IjpVjsrKC1xYAEEm/FtYYgg8/qPukk&#10;THNc9bbgOi6fJfB7r3RsyXA7F3nhdmbmr5DF/ENw4bI7ipZMNHHO2bpMVSU2VxGNotyVlCGSlral&#10;3SldtXjvZlR36VtVX8Yr/l6U2Uojevn1pM/L3urr/wCOOb7V6f2JtR960ufou0dj7Izu31Smfc+R&#10;3dkt44TZ9DjslSPnJs/F1/uutZK6grWyQrqiOniiqhRUal4zv7iaF6Bu2tOhUkqmIMQNVequc93V&#10;2NuDee8twTZLfJm7FyG9NxR4Km3PNkc5R4lM/vCbcsVPS5Bq7btK2GmOUxzSQ0Y88kUjqykAhHGN&#10;ZVmOSet+Ip8urbPg5/Le7c7v3hhj3LsbJbY2hs7bFDvHE9MVu9sjhJM1suqdWyG8qfL7TyrUW7sv&#10;nK/CQU9Xk6KFj+yuOrdMUpQCey293cSK7eF+X+bqksghjqTivW4l0tF1J8durOt9jNJidjHcqMdv&#10;7YrarGUWXyWVj8NHVUVNR00OMqMplpjWJJWemWbyyP5mc3cjCFYoIk0fz/1DognV7ly4+Houfdfy&#10;Ry27t0by6/2btzFV1L11mdz7cz6ZjOph3yE2K29s/dWRyuOyNEmVrMINpbZzGRqPuHhp3GVpKeJZ&#10;Y9ZYJWvP1TQ9LLS0XWjGtSejQfH6sy2/8RRdm19PLBisls/beI2XHUfa/fvt77OHJS1GYpMblMzj&#10;48kmQkgcLJUSzwMJxqJN1XQsdWojpDdqIbpafPoyU0lNT1FFE8q6q6R6emQDUHlWGokZpP0GJEWl&#10;kJIU2C/X6n2rMyN0kZy3HqeKeOWJDEUkBUMOA9wRe9rgj/W1G3091CVFV+HqnXUdOI/poPIuq6bj&#10;mxNg7WA/1z78ykCteqtw6b6pQsraSACSCL3+nFvoPqB/T3Tp2DFOm6SEBXIa4Y/oP4PPPABHv3Sz&#10;xF6jBFsQVHA+tj/j731YEEVHWJ1ABsQbfSykfm31PHvXW+sJAP1AP+w97691idRccD6f0/1/fuvd&#10;YnAsdIFx/h/h7917rin0a4I5t/tr+/Dqy8T9nUxV1AcfgX/r7900/wAPThTSMoIKk88E3uPrwPeu&#10;mzwPU9S35U3I/wBYf4e/dJDx6zJy6mx0g6m/wRbh2N/wD9PewuvFevdemMdwVkQKFYvIL6FYFrqw&#10;IQhgvP1+nvfgn+Lr3ScbcWK+4mpqiqWjlXKPhEjraeopRV5KCKGaVMd5hEtfSkVESeVSEWYlCSVN&#10;qSEoaDqyxuxyenNJYpi/gljmCn1mOSOXQGierAYRH0N9qNWltJAseQR73HIJP0zxHXijKaVx1ytq&#10;1BFuykhgP1IQrMFKfqYsFvx9Le3GUqB6dP619euH6gGUEqwut+eDyL8Dn/Ye2+teIvr12AyggA2P&#10;4sLf77n37r3iL69daW/oT/vv9b37rzSKAG64mK9tS/4c3t/vX19+6qJ68T14woB+kH/Yf8U/Hv3V&#10;w1RWvXYhQ/2VH+uP+Ne/da8cevXRhQf2VP8Are/dVMzE9px1nWNRbSvIFuBzb37qvjSevXIx3udP&#10;P+t791YTPUVOOsboQRZD/XgWP54+g9+6U+JH1EaJterx3A+pN73N/wCnH59762HXyOOvNEpN7c/T&#10;m44/4r791sEHz6xyRhVuPrf/ABt/vP8Aj711sdQ3VtR4I/1/+Re/decha+nWGW4UkXuP+KH/AA59&#10;76orggGvTVUTNYre7EhBwebmwvwbWvyfoB7904lHJAOadN731aXKRnUoXzOkeoOLogu1vNIVZVU2&#10;LMVABNg2unDGRny6wrDIwDqjMJCqqoR7+Ro2kCanVV1aUf624Hv3TOsfxdZkjOkEqFPPDDkcn62+&#10;vv3W61z1xkjI02A5F/02/wB5P49+x17qO0VwxCgn/Hnk8/j3vr3WPQQf0AXQ2v8AS/0/H+HvXSiM&#10;4x1iaMFQAOfoSByLXFhxx7904ZBU149YzFwfr9P99+PfuveIvUew/wBSPfuta1r1hZVDNwOT/T37&#10;pzrDIlypsxIH+wPJ+oAtx7917rA6LY2S5vfj6/Q/7x7917puePlvR/sLf1H+39+691gkjsQSlhb8&#10;j/X9+/Lr3UWRQWWyn6fi1vyf6e/de64lRyLC/v3XusBhDAjSBc3/ANb6+/da6wSQkCwUk/1A4/P+&#10;Hv3W+o/jP+pH+2Hv3Xq9QmRFdjYAgnn/AH359p2+I9bHE9YZV8mnRc3VhcfT6kn8f4+3k+EdaPHp&#10;venuD+ktcj8/Q3J/3n3br3UKSG2o+m1v8fwLf1/r78eB6903mIkWCt/jpF/+Ke2AtcDp9TRR1Hkg&#10;Yq6hSG4tqB5FueAeT/sfe9DdbDD1PWDwzL+oah9QyrpA+vpKlmbUffo+P5dNSfF1jaIHlg3P+1OP&#10;94DAD29X5dU6jyIzObA2Nr3FxxcfW1/z7917rg1OoHpiuf6C5/rc2N1Hv3WuorRsxIKEgHhbcD/Y&#10;Ace/db64+ID0lQA31Djgjn8f09+691Xt8if5YvxD+RSVuVzvXFPsTelaZpH3z1a1Ns/NyVMhYtVZ&#10;PHU9HUbXz1RLIAXmrsfUVBAssq3Pu4kZfPHSaW1glyVofUdUSfIb+R/8iOuRXZvpHP4PvHbcIknT&#10;DfsbM7Cp4BeQp/CMrWy7ezH28XGqmyKVNQw/bpQSF9uiVTxx0Xy2Eq1MZ1D9h6p33nsXevXOfq9q&#10;9gbS3JsnctAbVmB3VhcjgctTgsyq8lBk6emqfFIUOhwpRwLqSPboIOQekTKynSykHpKe/dV69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3XuumVWUqyhlYEMrAFSD9QQeCD7917pLZHZG08&#10;pqNXgqDW36paaI0UxP8AqmlomgkY/wCuT71QenVxI44N0hMj0tgKjU2OyORxzm9ll8VdTr/SyMIJ&#10;z/sZT71pHTgnbzHSFyPTG5KbU1BV47JIP0r5JKOob/p3Oppxf/lr71pPVxMp4gjpCZHZ+6MVqNdg&#10;sjEi31TRwNU062/rUUvmgH/JXutD6dOB1PBh0myLcHgjgg/j37q3XXv3Xuve/de697917r3v3Xuv&#10;/9LTb3PDmNm7iq8AzPXww1lUuNq1UomQhlqpUpJ6NKlqeUxkxO8VolBA5UMDeLoDDfW31II1Uz0J&#10;6H0x0N2I3LnKDrSowuTwuGjWly43DDkp9vK26qFPtjQy46lzseg/YVML62hnjb1fRgLD2Cdx+lur&#10;1rVW0zVFTWlcDp5FLKKDoPslm9r5nThcnBUwQo0T0lQiGjNTE0cWqFlRBGzSB2XUF1CwFrH2YQ2m&#10;57dont3LR+nnT1z/AKs9UIQEgtnpqTqykkkrKrDV8FVgi1U9VOIiqYuJEZ6WV6htUgEqIR5I4y3F&#10;iRa3s5TmmTshmB8bAJz+XTa41Zx0EFRg8mM2tHQlhWU6BtCRs3gR1WQ+ednZpx6ib2udQ9jGK9SS&#10;zP1AGmny6ROCWppz0vab/SDteJPLXZvEwVVObiaWsp6OtA1lZKaaQmimi1WGpNOgn8m/sNS2OyX7&#10;aJEStfT/AC06cQ3keVeidOFDlN07gnEj58VMNUqxyw1FcafVHFE9Q1O5lgkNVTK6m5PHA9uxbTtF&#10;jpW1Xu4E8cfs9adOxTXYk1le2nqP8/Ssl34+LxdP/C8fVJJWxxw5Fa+WjqqKqnp1dvMaKkpaeKN0&#10;H6Hf1XBv/X2Q3WwwXN4mc1r0ZfUTiOpXFD5jpedY7vw+WiSnknFDXrWpTx0UscklPNIkw9CmwpkV&#10;fJcB1IBAtf2DeZtiexdpQmOJNRWnn8+jfa5vERVYCnVlWxe3tqGm31Nv/ae1sljY+uMzj9sDsrOb&#10;oz+Swy49JqfA0ezs8u39047F5XDwyJDQzvSrTIYipmidvYJsg01z4Tyt4VRSpPR9OVEQAUUp0SLc&#10;32tNLhdy9e5evXM4WrgqEhabbb1dLKYjmFymLr8Dkq1mmpGp1E5mSCSNyf2xr4Hllc29hKqeIBjz&#10;6C1yrtUhO3oMtzHO70yVfnN77ly9NuHMZbKNX5jKSPUrl56mppxT1iVFoKqZnhpz5JFlmOphYWHA&#10;ll3gFB4KKy08h0mt7fU2TRulztLeO49tbfrtp4recs2Bq4oaLKU+uGlEgppnciCOop54kjWMMYnt&#10;5FJYh7FvYX3G9ubliTGQp6NAI0BUNXrvcuPx1CGxW2hmdyVv2NLN5aGnajgYzRPJWRTY9qupjqKQ&#10;atEDL6CRfj6De32EfgpPMaO1f8JHTE0vhxLnphwW5sFhK3FHLUWRqDCsYlxsdbU416n7YyPNRPW0&#10;8BNPT1YkCj0gxi5vb6r22qyl1vJIOHSJbhtSkjFejd7H3/vLDbUye49h4XcM60+Nqds19dHI1dsg&#10;yZbF0tJJQ5Kny2PrqCjnrqOlZwmuOCWvqFCBX+ofm2jbXd63Bx6Ej+VOjJbhqjGOlB05PWda4jet&#10;aaxIM5vHbeRxEOOyGIzs1FWUubw1ThK3GQ7mx1R93TZcVlU01MgCxTr+22skj2VG7lgkWG0JoPPP&#10;+YU/n0tGTQdHsxPzS35vneXV+1/72dm9b9f03XmD66m2b0bvWjp8T9jhMA2ObE43Bbr3JQbT2/X5&#10;mrxs0lQHenikkrJQzlWCIcxX29oQ5J8I+dR/nr04ISxNBnoy/QHyQzFF3FsjI7qqNz5XDQ4KLBYH&#10;I9076yuzcFtio23U0VLRbvXZG3pNwdcbj3Ft3JUtIzfweprUrHiWJ6imEryA9tt0mVkaQmpNK5z/&#10;AKqdbFsO8MKHT1n+aXUvd+/cJsvvPd2/+stybF3/AD7rzG497bd2IaHN7VzOJysuMw2IyaJuSGsx&#10;01c9HNQo0eOlj0wnyVMlSGX2R87FGtGdqglfQ+n2da2+2HjEk8OqnMzBkNv7hjpWln+2hj+5XKNB&#10;OKSLGzVUUcuSkjqooTVUUCqxd2ZJC7LpB94+naY5TjOfTo6mn8Op8uk9l9cFXX1jZrXDNS0bSVGq&#10;ed0rMhF9xR0Pg1wSCWek0mSIJpW1gSR7UPtqo1vBpOocfzNekDXiaQdWeg3wmZqYtyZTH5ehgqVF&#10;HFJjaeZhFTRzU6ytJVztTsXA+2DWDBiNJ/p7Gf0sUFhGy/HTpG0pkJrwp0j85NiauSekiXH1dRIT&#10;LUFJjJFTqIlkmSG6lQyxFSkirqBvcc3J7tfbb1kwTw6LZwSSQMdIaqNMhmx00ENQktTHTY2asjeW&#10;OKYt9xV000n2ytLLFTlFje6snN7+xPBMBEVDV6aRdR+XT1trHNRUdbHJOIIKOvjjxtRNXSh4VqJQ&#10;alIqUq8tXaCwUqVCkajwfYa3OUvIw8/9gdKCCK0OOuWRymJpchQz0081bKtVG1bSVEok0yxxrDIS&#10;Kd0Z4b8lfKLHn23ZQzK2qIUbT/KvWgRmvp09yUE9ZRNk48PNloHrIakRUEM6vC9JIRJBTqQ1SF+y&#10;bVdPMxYcA29rpJ7qLtc59ainWhF4vljoQcA2Mr6rL5jAVWLmoKfIOMngJ6qlmjrKf7L/ACiujSuo&#10;HpTLCvJsRIrpcAMLeyi4nvQQZj86fL1x06Ep5UHRjOifiR8hO7a+h3J11treW+OuNo1oxe4shtqD&#10;I72kwjZKhmyGIWppMcapK+nqI3jhWSV6eCCWeJZ3pYitURJy3axXv1EsxpX5emOrqBWi8erjOmv5&#10;ffe/zE622rgdy7j663Ds/Y+UraGj3Tmdz1UPyRi29icnXQbgoMBW4Wqyu09G4cpSQtTY7dWYknjr&#10;IppZJqeCVwo327ltLtHSGhIatcf5ft6bnl8BQx9f8/Sf6j6vo+k97YzaHY/yH+Q/VeO6u7Fwh692&#10;hUdS5HK7wx9dm9yZJKLZg7An21leqcrtPeP3D5ioShWvwNVBLUrL6KY+UygtJdvndPMD5enXhOsg&#10;GcHovn8xDI1Xcu7Nxb/z+/8A4/d4Z2gxu8YqvJbPyuxtg5bE5faucymOpW29szGT0uOyG56raWCo&#10;a+rC1WUqM1ishDEQktNoAP33dnbUjscn59eMSxDtPb1RvT/wvE1bZXI4Wrz+3JqyKlrKZ8lUYyjW&#10;XIwTw4yqGUGLkpKGZgwKtw2tAAgUGwesWWeq48+tqqkA1z0djp/G0+x8FsLeTd17FlxGOl21vDdH&#10;VVLDmt47xxWz6Wtiqt0PS7VpsJlqXcIw2JeasyE8aQ0j00JFWyhREFlhsYS5NyBUluOP2/LpYtz4&#10;URWmadHq+Sny/wCj9l/JHZHfHQGd7Uz+1N37QWu2xFjOrK7q7b2x6map3HBiNnS4d9vbJoc1T47c&#10;VZFPkMjS5nNotLXNE80TosYFtztiJJDeqatSpyPL/iukUF0/iOXGD0JnZ9J1l8kdr1Hamy9jdT/D&#10;ramOoGw3YGWyr0OXy/bS7prE3fS5mk2psPFVmxOsqnC4LLLmHhoYftUnMdCrU09ZTU1PqeaC7hZW&#10;Pefka/tp0+xGaHqqzPQdcUfa3VOT7QwW9s91VvjI4fKbompNyYvLb0ym2cHuVqKrpNrZKWrpqYZC&#10;orkkp45hTU8dRGmplIKEkFpbRWV0shP6Y8z0hnnKEgdDf3lu/q7YO4MZ2V8RsZP1/wBa7nlz4wtJ&#10;k5sXkd8YGrWWWCqpa+p/3PZ6iSKkmcRrJPHI4Z3Vk0oA9vW6avD+np86Y9fs6QzTPJEq/wBKv8j0&#10;nvjjttsnvDYu8u0W3BjupcXl4pMrFtn7uu3HuSmiE9Xlcms8tdLkqdaSnC/dPJG0rwOFQvKoKk9v&#10;d2zOGuMsDXj1u2RtQ1EgHra92r/NK6xg613Bj8T19kazrzbWyoardWb2TVbdye3Bn89S7eocZj6K&#10;vx1LuGkz9AiVOWpRJkxi2WpwbrVCjV4p2krZ+a7aBBqWmP8AN0/c2QAJGT0tOwf5xG16Kr2Di+rh&#10;itw9h7nxe4dxZ7br5XMVm38DHlsBj9z4qoy9RNgKkxRRUVPLqoU05FK1gYPJC+snF5z0ioGgAI+w&#10;nop+j+XQNx/zxcT29vTb20Nt9fVG1dz18uahoMg+VxmeoM3h5aaE5bFUNGmIqJcfMaSCsq/umLxx&#10;RNArKXLKCSHnj6q7jikmUGtaUI+Xnjz6MrTb9Q0kcB+f7en/AOWPSeO6y6vx2Cm7u21uXvbYOQg7&#10;Wxm159wl91bp2BjKKvTcNPuXZO462gh7SoKeh1NBWUdPC9DTY5ClH91G07CS4jMmz3W5CmnV8VRj&#10;y+39nW45vDu5ImPlj9mete3ub5VQd6bBz/WccWLx20+uOwaveO0ETH7o3JmMPLk4q+Hc2Fxm68tu&#10;Guybib+JmaaXILUrPR6I1SJrj3B++b6XuWtom1UPz+fr09Z1MsoZcV6KBsbc+J2HucbikhXNSw5B&#10;ajatfuHI5+eTYuQpzDHTVWHTE1+BpvvjXaHipZAyzKGUuFDgl9lvl5qASNaA+n+z1qBGW7l8xXj+&#10;XVnWa7rpu8fjNkviv1rtunw+FzmX2v3r2T35uODH7L2jUV3V+zpKeow+UzuRqq6SbctLWigpYMkr&#10;rPUPTTTOkSMbDQc1XJsvAIWvyFDwPn+fS2RFHfjURT9v/FdOf8uHdGd3P3PvrZD72mp9s7oq+td3&#10;bm3Nm81lKfJ5zbPUcGJ3PkMHtejy1e+F3VuTdBixVI9NUyzpmRTwutYseqCemx75Ks5MrYr5mvSB&#10;0cVJTPQD/Mve+DoN/wCRoqbfVPuHduF3b2jQbvo3zeAzWBx2XqYMXt7G5XbWRx9BQYHCf3lpKJau&#10;qoGg80OWpm1SarE133eHurgaSOPWwzAUI7urNv5UHfnW3Qu7dhbz3Fm6PNZruvq/bm3JduUmfjqq&#10;7pXZG2N+4nZtRFuaOvnp3hyG4M01PlpwGqUgo4ZAkQDAgWcl70Y2WBgCR+fEk9UlsvFia4b4v9QH&#10;W3HR7swVVgIN0/xKip8FV0D5MZSqrKSCkFAphQ1qyTOyPRFZCxIcNq0roBYES0s7SnUOHQW1GPxB&#10;xbV064iup8risdlYiVpsnSQ1NGztB+7SVEavTT04QSER1ELq6gsTpP1Nj7WhtaqB8Xn1ZXDcePTl&#10;oUHkEj/EG3+wNufe6daYgjB6zeKMWNiNX6bkrq+g9HF25P4vz7ciKliuNQ6ZY6e4Gp6h1WQx+Pjt&#10;WVtLCWskdNJVQ01RUSSrUSwQQagweepjo5batPk8dl/Psuur+K3l0TzIU9KgZ68qzSA6IiceQ6ql&#10;7+3ZPjvmBsfH9d4bZEcWc2tNuPtDNbhyOOxddtGTE7j2NTiTPito8rJhDuXBb0jo5KIU9JWZmqho&#10;mjltY+yi5v7V2/TZeP8AEP8AP0e7dayGzdpYmB/0pPn8ulJt/tWum7NG+shmVxGxdz/3i2xvKrzG&#10;5cnQwYim2nidv732pu3DYfJUkcW49sTUdXUYxcxLH4JTPCsktI0ugeG42bt4Jv4jKM0BFf8AZ48O&#10;tywuijVEQK+Yp1V78r+2PlV0BvNRubAdYdjdDVGV7e3lgMtX7Totwy9u9IJTx7sy2Jzm6dvwZXFy&#10;1GzKrPZSvz1DmEmxCxYeKqV0oElE5Nvc86Q+LGtYz/xXW7aXJUk9Em+Ondm8fj73Z8hewfjtiNnY&#10;/YXXeI33gq/YHXc+G37vWol62211/VVu+cpmM3goa2p6kyxmrp4MhTVkCwW+wnlUy0j1ZLt9yoUv&#10;G/8AjGnhwxjz/Z0Y+GLweE5wM/sx/l6rs+VGR7EyPaeV717g3jgN67o7lxj7Xwue3etZtHN7R25R&#10;HBPLv8bKXF01Nh85nqSVVgabx0oyUtRUSRyCTlDftdXJ1SxkAGteqmNbcEBs06NH/Lq6+psTSYZN&#10;4fIDprZO0snKtTuRdjZDPT94ZHPZiaszdDtfH4agoY6r++U1VthlxoSozUWJp5knkpyZdcCvaAHu&#10;EJPb/sjp1GJtjRQT1tfdKfHSPE7d25DsLdGX2T13uDsLdvYHYh3O+QzPbfbueo6qenhgym9stnM7&#10;uDJUkEkdRUvXnI1MxQiBY3pNIEmlIEjWUsMj/B0GbqaJnaMIfEGP2/6h0ZTcHyo6b2ruHH9dx7rx&#10;T7vyYWh21iHiqTBlZQZqA1VJkkp6unOIp8m0UEk7jSSH8Rm0t46i9iShUin2dJU2+5dS7r2fs6XG&#10;4u5sDhNn4fN2lq8zuGt25gsNicTSjMVdTm9zrN9lppKWUR1WMSnpaqeWpjZoo6ajnYOSjKF8F8k4&#10;ordIZI2gYrnoXKjIUdDTTVtbOlLSQh5aioqNcMMMF2byyO5jWmhjiYO7OEChgSAPbpuFp3Gg60vG&#10;nr0Sz5Ddr7zxkOSXqv8AiWUz1Zg41w+PxO5Njw12SWaolpspDgdnb0qcPHW5+GnLSwTymWBtAVYp&#10;2kVQRblextE8YlXHzp0Yw2hBVmFD1oP/AMwXsWpzWexu3htzfeyslsqLcGX3rtntfbs9B3RQZjcW&#10;e2Fuuuo+0JazFSVs9XXbtwtNUYyoasNFR0mRGNpyKY1EUMObrdXBuvCUVSvGo/z9HRjKwinGvQP9&#10;B7L+P+f6G318jezN0bZOQ6w7cw2H3JDh9918vcO4NuZuWly+Vg2b1LKy4Gq2vR4jKfxjIbsy1PRO&#10;WdMdC5iWslpT/Z7QzIGkPkTxHr1WFm16aHqyX4mfP7tDH/JXC7W+Le3cXnNlVP8AGOt9iYbdFZX5&#10;+h23sqk3NHHtyt3BnslSYTdWP2FtLbOOSSVnjnWOJ5KQlEeST2dR7mbaUQqe3pRPFVerJN0bx7R7&#10;L77nz9V39tL5Q7j2F33tnMUfXu19v0u0dr9e43+J7eG4sHtvKbhzGRyG18/i8/UMrSpGK3KRYzIT&#10;GRaUJJ7N/qzKRHG1R/qPW7eGNYxrwc/5erPfjR16Ozduwz4HJ0mXxW4K/O9g9odmSYBY6PeGQ7NN&#10;XU7lweywlVuXbu6MNh1ymRpKupSomp4ppwlEJFRihlb2ryMtU4Z6Q3VytuDRhq4dW8Y2gxO1sLDQ&#10;4+np8bicbC8VLSx8wQxvK06RxhRLYRR3UqAbWsBaw9nTIioFrkdEWp531H4j0CO033VvDsjI52ua&#10;up9p7Lr9wU+FoammNPFNuDLRyU81ZSZCWKKtyeLxmNyNREVkhSFJpZAp1QJ7SriT5U63JD4WK93R&#10;hxIANIYHT6b/ANNIHDC3DAfUfj2ZLQqDq6az13rYWB+p5UWHJ5tbjk/4fX3rQuevHpsr1VXvfkj8&#10;/XkXIAtc8+2CCDTrwwR1C0gi5Xj/AFre9dKNaDz6xlFuTyP9b/Af63v3T6MpUEHHUZor35tzxx9f&#10;8PoffurVHr1HMB54v/jp/wCJ9+69UevWOSKxBJ+oH4t/X8n37q2k+nWPQv8Aj/sB/wASB7916h9O&#10;vFBbn/effs9eAJ4DqYtOUKszAgjkWtbj+hA976ujhagjqbCgP4IIYMORzY/Q/wC08+9dI5pAwxw6&#10;zZCugoqOprqyRKejooKiqq6nxoYoKamhlqZ5Z2XTN44oImewJb08C1vfiaCvSRakU8+gtruxXg7Q&#10;pthigmGKg21i8nka84urmSoqtyZOtx23a2gyUI+xgxDTYurhqvKUnE6KAunVJ7r4oJoT0+I1pSua&#10;9Yt59zbc2lmcVhmhy+Vyb7knxNficRh2yM7xwbNm3ZVViV1YuLoaCjxWMlgq553lGqnEoRHkVV9p&#10;pr7wtYB4f5uvaJCQFTt61Z8T/NSq8R2p2dgKPcPYDbI6j7Z3v29SZB977dfA7q2b/pA2piMxskbz&#10;yWyRuUdlTbzywwGOgqKBKR8RWvD5KJD96gcO+s0zqfTo5t7QlaFc06sK+M/zKGL7P3dit6bk3BDQ&#10;YHD7irO1d1rhKmXq2q7kq4MtldqQYpq+aj3HTZau2Vn8bBSYLE0+RoZVhnp6iqmyVMZFWbffh2bW&#10;3l1q4swwooz1bN033TT924zZ+6cFh8xRbW3B1vgt4w5KqxUOLonym4PHIcektZV0OYpsxjKmCeCa&#10;lSGpSNk0yOJP22EFtMsqhQ1fPornhESj1r0YAwkMQALXa2kK6ixII1SNE1gR+VX/AFre3pTpAovH&#10;pL14ofoQASCRZYhexseUJP590BKtw691wHvbmrE9ePXvdetdclXV/re/dbzT5dcvGP6/71791qg9&#10;OvFBb68fX37rfDrLFErEHVb/AG/0/wBt73SvAdep1yddLFb3t+f9fn/ifftLenWusbC4/wBbn3rr&#10;3Uc+oW/1x/vPv3SqNVKLU9YXXSbf7z7906ukHB6xsuoWP+v791fUPXqFUaUJJU2/P+AN+SRewv79&#10;1tm1x0p0y1ddRUkvgq6qGlaZJHh87FAdJSmJ8h8njYVlRCgGlbiQ2IJ1FLcSmMV61bW4cCvGv+Xo&#10;n2U+WXX+G3f3ZsvJVEsG7eqqrAvWY+sl+zp6jHZ+heXD11G+in+8hkpU+6ZGs0ggmRWYI7+y6fdF&#10;S3lLNRlWvRvDt1WDLw6oA+Sv87Xsug3jkNp4DZWH2xjcFv8A2lloafNQ4bcOQ3BgNo7hpczPS01T&#10;FnFxeKOXeETpXeSZvE8UbwFUsY1bni4W6eEsAgb0P+HpZNt4ZBp49Xb/AA0+dG2fmHj6vK7e2vn9&#10;o09HVVVTVrkNWUxUOCqpqjG7boajcs9DiVqMvn8iokgaGmlY0wczNFJ419yLtG5jcFUl8t0TyWgi&#10;Hfx/1fb1YPHTQ6IyS8jhG5Is7KHcRsyIGAPjAva4v+T7EIRFcgtjpEGYkgDHUaoUs4VBrTSX16kU&#10;Ei3AMjRkizf6j/Y/j3o6I2Lq1a9OBC3l1H0AEhrqVbQRdTZv6XFwf9f6e/VLdw8+vFdGD1HIuz3u&#10;ApsP9bnn8+99ar1H8Y/qfqf97/xF/euvddMgseT9D7317qP41/3v+g/4j37rdT69YZEQDheb2J/p&#10;cH/D6+9dK04dYNAH5Pv3V89RmQLcj+v4H459+691gaIMdVxe44t/T+pII9+691jmRnChUFxe9hCP&#10;ybfSOI/7zb37r3TbNG0dyQRxqb6G1uB+ksOf8PfuvdRyoJv9D7917rjoH9T7917PXtC/4n+v+2/1&#10;hf36nW+o4iB1AKOTwOPx9P8AD37rXUaSnjMkhIB1MxsQp59IA9cbgfQ/j36g9OvZ6gsiAm3ABtYW&#10;sCebDSij/ePfuvdQjB6tWo3BY8D+v0vcD8e/de6iTUrG4AZl5YtogP8AUnliHP19+691CeEA8cc/&#10;kH/H/D3759er5dRHiAJF+bm3HHBP9R+PfuvdYZItJH05W9gPz/jxb36nXq9RjGrhltp/JYD1cX+t&#10;xb/be/de6ilGDGyFlH51AWP+xN/fuvdcWXSL3N/9b/jR9+691wt/gv8AsQh/3qNffvz691EqVDEf&#10;8EtYCwvc/Swt9PfuvdRHjXSf+Kf8U9+691HanLXI+hH/ABFvpb37r3QVdqdJ9T904Ftr9tdf7T7B&#10;whWTw0m5sNSZGSgkmGh6rEV0sQr8NWlVAE9JLDOv4Ye9gkcOqPGkgo6gj59UqfIX+RJ1nuVa/O/G&#10;7sDJ9bZRtctPsnfRrN17LkkN/HSUO4o9W7sDTL9TJUDNyEiwAvw6JSPiHSGXb1OYmofQ8P8AP/h6&#10;os+QXwQ+UvxmerqezurM0Nr0rORv7ayndexpIFOlamozuIWZcGsxB0RZOOhqGAJ8dvbqurcD0XyW&#10;80Xxpj18uig+7dMde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3TRkMBhMsD/ABLE4+tY/wC7KikheYfi6zFPKh/xDA+/UHVgzDgekLkeodo1mpqaOuxbm5H2dW0k&#10;eo/1jrVqvTf8KV/wt7rpHTgmccc9ITI9I5CPU2KzVJUjkrFXQS0jAf6nywGrV2/x0qP9b3rT8+ri&#10;cea9ITI9cbyxuoyYWeqjF7SY9o64MB+RFTu9QB/roPetJ9OnBIh/F0mf4Pl72/heRv5vt7fY1N/u&#10;NGvwW8V/No50/qtzb3qnVtQ9R1//09U3LbR2/uF4aDKVtRjclSyTGGeCnAFXQPKZwjFxNHNIHFhr&#10;mJjY/g8jGm2326tbLVEEKcM1/wAhHQ78MNgAdQcnu6n2lS1+356elnpSjRGUNU0r1UbRhI5ZYEnk&#10;p4Vd/USbKt7KLWPv1vYNvFyl4lRIacPlQfPps3C25ZZAAvQXYXC/xGf73N0xVVji/h1RFUmSyRmS&#10;WYR0aFo55JIlHraxW39L+xjeTXUVqltE1XBpnjSh/wAvRQyPJL41f0v8vSky3YdHiolw9NBipxUU&#10;iQNJSUgjAja6yLU6QDKFjYqyf2wT/Qeye12G6mZp5GavHy/zdPeIB20Femmqgx9ZSSZSmpqdKqnx&#10;aUTywQxUMFBG1Y8kuQ8jyq7pGlhyxY/1NrezS1uJVkjtNWqMnzqT/Lz/AC62AobUw6e8BUZDI4No&#10;dwV1RlsFSyVEWHxeqWvMksUc84lV55ZStIsi6WCKiymROLC3tu9+nhuG8EkPUefyHT9C4BAGnpB7&#10;/wAC238u2MxlHk8ZX46lgTM4+oqqZmjr2Li/hpoadKeEwgOIJJJpFRhcm9gI9tpJAHZRq6RXZZUV&#10;eA1f5D0n8TlMpDVrjgJoGphKgssQkhfSynQ764JAdVxcsf8AH2pk/TmEwUY6bjZnAUsadLzbM1ft&#10;SklFXC1fSVOQmyEMhroIhDUyEGSaaOSmcSVbk6VjJCNwoK+w/vUUe7llDAKRTo2t7hoKKtKdGo2J&#10;2Vmslh6LaQydctG2Wo6epwecopKqjwyvPFBR5WKlkmrZdLpl2qFhol0uaUEklj7jLcuXXtpwiOc5&#10;qKf5v8P20PRrHuTFqMB0sMvHsfOa6TK4qrirqhpaSgyGOFTQ0mVSBnglnhpIFKVDVfjIDXJiIs4B&#10;FvYUc77ZXnYytGP4lr/gp0rkniljwor0EO69sYGHbGYxOFrgppxNWy1eVq54qvHiCJ4KqZkA837V&#10;OtoAbpIw5I+nsbcv7rey30cd9bJ4Z4EAgV/aR9uOieadELAY6LbSbszWEqJ9NZSVdKWNIZ5MfStD&#10;JGsKGOphMlLURBJGAYeNuPqwve8mvtUFzEZPCo3y/wCK6KxM5YMHNOh8613RloszjspT/cR1FODN&#10;Qz46fD00MEMilUVIqqnaOWB5HLFNKfmyD6+wZukMdsWhZ2UL6fPPp8+jNGEka6+PQiPm6ufN0hzc&#10;uLnhWdaZXpcVgIZYaWoEvjq56haZreFH1eL/ADjFCVsCfZMwl8GRomZk0/n06qpgEYr0YefM0/X+&#10;Kzk0G6cXujE1OZx1WMPSz5obc3XT47NQ5Gkos9hKf7bF5zG0FWsLulQqhgjJG6sPYNtvqZb0pJ4g&#10;XUPP/Y4dLlaBR39c+wO3em90bZ65p9k7HO089jcpjaXd9a2cWvwO6cbRU2Ejiki261NWVe28rHl6&#10;WWoyss+SyFNXVDGaGOnQmMDOS28GFgfD8b8/8/Tf1LCYBFqn8+rMdifIauyGGxGzMlsbp6q2oMZS&#10;V3XO6MdDhcPltrZFMqItv1NJktpbfod1SZDFV9BUSAGsp3mUgSF4m0GON/5uvOWgpuTGYa8AGwDk&#10;n4uhLYJ476lU+GfXj8+rSPixithV/VsHZfzD7C6pxu8snuvHUW3qHKrHnl7Z602x97FPlJ8Qj7gy&#10;1NjszmqyqM6wUdDUTvTI9TMxaNfYo2n3L5Obbbe6muCZvEAoK04Hy0E/z6vcWjeLIgBpQ8Ohh/mD&#10;9z/FneHV20ti7bxm2ct1+tdRbh27j+qYMZt2ros6Kmkx23MTS4agr/77w5WSpqKmqWioKNMNUmDw&#10;5CoDFT7EvMO98tczban7unKyEDicen8NeiWGK5t5SyZFfP8A1Dqs2i+K/Xm3twRdTfJDI4zYlPuC&#10;lwO7u0t30mPylZ/ooT+IUNZB1tksBS0WV3fQZbGbfqosctTLFisS+4MhT1DVVXTRO5De2cr2Uel5&#10;JyQPmP8AoHp+7k8UEIe7opnzQ6QyfxGquvstS5bZfdXxv35i6sdcb/qcJJVZajmllekGB3lE38K3&#10;JjM5FQKKihpZZ4EoogZKd54wAbbry9atMby0qTinCmAB6fL16KAkiMdZ6rP2hLsCm3XX1skuWykL&#10;xOuOihzL0+Rpo56OKmDmvrYpmyLUEhdnR6dDNHZSW5YhrcTdNEsQt9JBzjH7Bw/wdPI5qa8KdQKv&#10;E4+TLGTFzQljUItRJU42KGLwOH9NIKNOacQ3Z76f3P1fQj36zublY1idVAA+f+frzDUKHpl3JhsY&#10;Z58dJJJU1dW9PNDBI6tVovnYmZahmBCNZQHQXUAD2b21xOlC4Gn8/wDP00MCgHSTSlrMNOv8alkn&#10;gZZYKeqWSsmSlqLeCmgqmqkDRs3kZjJH/RSb/T2skkimNVUFut1PDpFV9c+MnpqdxjHp0qqOecTw&#10;xmSaGlnkk8ay6vuJKOdGKuxBJ/NwLezSwjLA9g4f5ut06HDaO8Mtuutx1RW1E1RjoxJUJgaCRMTS&#10;q9LqlaroxQUtLj0liUqFZYoHl0lfUWuSHmG2kCvoYhvKn2dKbUIjDNTXp/yHYppMs0sdDWYvArDU&#10;Y+kyNPCsFVSzFJKKTRloIJmjhngLidZAwl0WJBsQX7RYXIt1aeRnIFc0/wAgHT10e4hQOjjfFz5k&#10;b/6Kwe4et8bubKUeyN2U877gwZbG5Hbufw6tjW/huPhlxMku38rN/DkkethmepkWJIwgUaQZ/vL6&#10;UXQWivUcPs+3pPAFiOoklj68OrrPhr/NJ626Q2buD+O1e3cXvnsjK5iPNZOgx0O3aSmzNLjhEN3b&#10;3yM9TlzLho66qejhqYcZW5iQzQyMKREU+zvl3nj6GOVJpEVq4NDk+nHq17a/VQqBUEMDj5A/5+nr&#10;bf8AMV313r8haTNUHX/X1Nswdb47qbMYyTdW6t07LocvuINh8Vv7e9disHlM5ltyUGXyNC0sI2/U&#10;5P7bGqKecQqjA2teaf3hfOWdSB5iv+U9F/gCJQNRqP8AV6dVD/zDqLo3bPcORr+ut67q3PvWoSSq&#10;3nLuSetpaFs49IuOrsLijuPH4Tcsm28N9slJRggS0lPCKNFQQC5FzF4N0WMRINfL7D8ungVIqWNe&#10;q1IKfIb43bTw5doaDbWOyGATOSyzstC9NSUysMYkyJXSOzQkFqjxyyI7EqLcgitJo9qtEZ2LTNWg&#10;/wBsePXhhqoan59WY9X5D4h4zY3aGyoardnVeShydNJsHvXau+N57YGV27l8c+3ex9u7w2cmQ0b4&#10;FBicqaynapFeUWnAiETShvYl2zd5hBcN9OCjRkA0NQaqcZ446dOompHUPZ3We2dzbC7Ho8dmNw7s&#10;2N1J1znMzjOx+x87vOl21tTL5/eu3P4PmabA7i27LRbgWsenlgpZMXVYAQ1VRBUnJQS07wzCCxuD&#10;PaFpyQAMev59aAZfhUdI34/7M7C25jtu74xW7cjX9ebwq+w9v9rviRVYzdjbapKqqpko6+j3XWeK&#10;i2ZNPkqStxFVPJWJDkIVkqBTyOYy1cz2dvCz66Aev+wOnVRmFSOgj702Xs7Y3aeWp9t59N15HDV8&#10;0uHptyVOK3lioovNloKvFx4yMYzbmfkMFXCZw6RLDOgkgMhX2CLrf4ZqrAQYweOf9XH5dJZ7VmJP&#10;QDw47GY2jpIJK6XIZOKlo4c1la6TJTvjafUsVPR09IIlijeUoyowN7/p/r7Jbm5ubnTpoBq+f+fr&#10;UNnoFTnoc/j/AI2p33uXc9FheysfsLbuPpZqje2RXbO4d318WFMkVHV0mPw+28dl3y+SaOFJIoJ3&#10;oI4NTSGbUCGPdstoo9LX6nI/1ceqysqihFCOhv7K3V0ni5tobL6yTIUtDgPvsdmd64rKYTEwb5lO&#10;5MnS4/Ifw2Kly+4qWkknrNc8eRUs0EyyNF4Xho6dbcTQiqxINP5/5+k5vQxqadGu+LnUvXfZXx97&#10;Ki3P21R7H7kg31j9v47Z9PQ5jGb83Lg6rb9BSHD7Sr8bno5GiqKPJs1DbAomJqKAxVoMFVCYDDbj&#10;aG3VWdvEzjFOJ+XVkmD/AIRp6KHu6kzewuz8DLQPuLrvMbYzktFhxX0O4dv7ko8jt6uipc1JVSGO&#10;XLGtWpgljmjsy085ljdY2VolBG6SyWm4Pco5VFFf5jpfa3Cayo9Othf5Y9zbZ3H8Lul5uy8PSdib&#10;r391rvDIZjs7Nbl3nh93db72nyX3tFg8nHS4zO/3k2puqlooIUhydbFjUlpKdkSFhKXkg80i55Qe&#10;0tpAZWGftqeFKdJGs2W9eSSoUZHzqK5/PrV13NuVdyGWhw9PVUlYcZ4qeCkrT/B6tNEUy3+1p1p5&#10;KZo9AZEjDeUMdT6vcSQwPBdNd3LEseIPD9nH+fT0YCF9P4unfY+TfYGcr907i2ttXMNHR1BopN34&#10;epqKHCVWYqcdhf71UeEjym18lNkcW1RI1E0032cc9ppIJhGI/ZtFfW5b9NRQ/wCr/D08qqmBx9fP&#10;pbbn7MTJVOOjwMjVmC20IFydBkMvVNgd1VKwySLuLb2KqZ/HgZ8hkcZFXViUhV5KuplldXC+JNzX&#10;AIejUoOtL3SBTw6bNjdj1Gzt2UWQxGSqaPCV5o4s5SQNDFkWw1flMdlaynxFTUucfRZ4yYxEoqox&#10;TeJQxt+4GBTBuTpIyB6HowNsHAxjoJd5bih3PuqsyFWKejxa1NbUVUsUJLRV9WIqmPHSSUMFDVyz&#10;AxCN5jEwmZiSxtcmkbmV9UsjdFk8XhyUAx1af/Kjy+z6n5A47ePcES4vrLBVVaMxU1eYo8JuXfG8&#10;shBjotv7Tw2KydPDlqrG1hrFkqYKWeGF/A9S7XXSw+5VuLW1n8SWRqfaPL8utyKXgZI+B62bu4/5&#10;h3xh7Zqs70jg9y1BwuK2rk6DN5bHbzoNiUrZulp8rXYjbce5Mu0keHmpMltmQ1FQ0zyCNI0WKsDo&#10;0MwJzNZSWpFu6GQZ8/s+Xr0QxbY0TyagTX19f2dHd+Jfae/e+LdlZWbGYXriroq2PZm38bWJXy5I&#10;Ub1WyKTNx52KgpKncG3s7iqOPOo1TTUdRDHlsbqhjHkPs72fcDdxu7aQ3lSvn+3onv42gYqg4f8A&#10;F9Hzipi5ltrZS4ZbabIjIACpMbXjBW5JA9nc0UsMavqUvXh8v29MSkJEjV7zx6Lx8je/du9AbexW&#10;Uz8VVLLuqqqNs7fp6SKP7yXcM9LU1GMIqa6Wg27TRxAamesq6ZHYaI3LgoAP7gc5WXJGyy7ndXES&#10;UApqrkkfL58Ol2ybRPu8xjiqQP8AUetYX5O/OvsrtzdE2Ly1bkm26m5cbuDFxYSiyGKq8ZFtyozc&#10;lFQUtdSVVfA+Twxz88f71O0sNVT6oauQ2iPPPnP3+37mS4mj2m8RPDmDdimukKwzqJHEjgK/z6l/&#10;Z+VrayiBuYySRpzTzz5AenSAy/y57yydPic/m9+5mp3Lmp6GkwooczmaeGsxcW2KjCY85bb1RuGM&#10;ZyPc9RlK9MvUaYrs0aoVhTwGO4PfLnhbnwXvRoQEk6B5H/N/sdCeHljbpovCGErUCua8f8PSU2p2&#10;/wB1Yyo3Tg8huaPNTbo2tlev8uucqQNmVuBFFkqjb9LVzQZ3Z8OOotiRUECUc9HBVZNvHMKeMO1P&#10;ARNyh79X8XMEc99uaGFmoQ4NM6TQUz606QbpyjG8RaOBjIDwrjgfXrLlOzvlBUdeY/49/KzdOP7E&#10;2Jl8vhN10L+TCDI5XE7qr5KLZOF2xtzrlU7L6a3NkIMTX1aUk9PXwZWeuSnkrIpXnR8z7D3L2fe5&#10;LCCz3SDTKMhiaVrkLwI4+fUfz8vXNo7SzQ6D6f6q+nr0FHf/AMYNt9f/AN4JPiRvTcS4at2dhu4e&#10;2+pMTDuHbe58LtRKftGlgyOa2Juyp2FuPcO3tq0FFUU9VPg8lFt6GYVs0mHWseCX3JVxtMMaW9za&#10;SK0bCpKkfs+z/VXomjmYTSoAKDoufzMzvXm49u/GPHYfpKj2Vuys2B2Fs7aW58bvatyNV/eLcO69&#10;m4zZtf2Hu/ckm38+N94Dcu38tS1tLuMOyY+WGWOtVfDWuV7reRNGsIcq/DH/ABXTEwLv8RyR0Yr4&#10;EbMk6iyHY24tt4/b/cdNT7hwOwKrsDZyYDsHCbZ27vA7JbJZSlf+I9b7o3BVYXP0043NSUEtcUxz&#10;tUU89LJNRvVe2uF4qOFJoOlhHgoYpD29WL7O+UfcXe27+zMrtbsavzOz59pRYar313BgocRhMFsX&#10;cW99y7tnq9q/GHb+06rduUyNNt3DZCm2dlJ6+up4arGSLVZUpBRUjHsm662eKY6VA4Djw/Ppo2Nu&#10;0MckEWpqnJ48TxpT/V+3p+6y3V8WPj/U5/AdFY/sjvvvWp33jtjddYbM5nGYrenZtJjtl7q3nVbx&#10;2/ksLTwUadFRHdFPTmmrqfGxSTiNa6F4RDUyuWzpcqBHIxP2/wCx179VVb6kUjpUU9f9Vf8AP1Yj&#10;8Cfhx2p1dBR/ID5kdqZfeHahxbY3b2Ard75HKbY2ht+tg1UFLvRq6VsZuneFFWy1D0kxmqYcfJkK&#10;lop5nqTJEI9tsntiXmY0Ix0GL66WRiqooA/1evQpfMv5RbQ6Or8xi+we0sXtzCrsvcX94NlZ7b2U&#10;pdq7i23uaSvp8M1Vvem2XmchgdxZT7N8fjpaOathWqF6ulVCJAj3m8aG0l0EBx/s9O2dmbgLKq1Q&#10;dadEnyn+S3VG84IvjN2T27mhU0e+tvUeN+9oN2buwtDj6yHKbtyoo6Vcnsrc+DbC1kEGNzVfRVeS&#10;gocNUUySU0SQFol3C/3VwVjcU+z1z69HvhoRSnRB/lDvvuLuzsHauX33u3Bbt3vmYdz5Cokwm46D&#10;ce2qDPS5quosrgMtt3DN49q7in3DjMjLPRVQCyyTpXGURyMfaCJndQs39t1cYFOI6HD4j9BdofIv&#10;Y+Ny9dmM9jto4Z85kszS4GqTK13Zuf2zjN17hxeax/URTNbj7jo9obyw01LWzVNI1QMdR09JQSxT&#10;gZChEe228rEHxWA+3/Y6vGoU6gMnoQOouh6funsym291d1xvrpWnj3JndsUu323HJtbe3cG6Zt17&#10;wp+wNsZHe675O5KvCbJw9T58xkJMdi8DksbjQlRQJWUMtJViSOxVxTxKn5cevSEpXUMdXyfAz+V1&#10;ltsZOn3J2l8udh7h6cwtXu7H7i2P03sbd2ztnbik2rU5vC1OHh7Z31k3l3tsPbueMlNPIKOqp6mS&#10;JIY5YKmnU48QbXtsMXe7uT9o/wA3RNeXTLiPj5jrZT2Nunrqg2jgMXsSoWs29j9e26NcJTVVbGlV&#10;isVkJqmijrfNIZHpMfQuPOJJo2cALI5tYQRzoiE0GeiSVJ5ZsKdPz6I/F3pu3t7d2QXAwZ2CfFPV&#10;4/D7bpN6Yuj23Ubd3LU7yosluTcpxW281kYd+4iPCRY6OjQ1a4VKn75qVmmTWmEzM1DSlejSO3+n&#10;UOorjz/2OjlZHdFL19hqHbW1sY+frmw9ZVUq4ykxWBxuIxUUlLM2YykWnF0uIxKfxfxxJTQSN+0q&#10;Kpa9nJJUDVPRe2qVwTx6T+7Ozq3YFFNNlqrJVGOxVFLktybmehkqsRHQ4uvGG3DkUdaWmnpTiFxF&#10;W5poJHqGkqV0xyEi1TPnB6UraeJUivD/ACdJXYfzG6l3n03S9syZes25i6zK53D0FHuvCVuJy9dX&#10;4bc2b22kNNh4Kedqxpq3DvHrozPTiQXLrc+3BfIo7j3da+hcAk9GC23vfbe8MOmexORoanEPqNDW&#10;UeRoMhBVUwhqJxUwzUj1KNBPHAWisWLR2Yem+l6G58U0alOkoiapFOlLMti6rcgFhyQbMjlWUgKG&#10;DAixBtYj8gizjBQaCtemiGUAmlOo+g/763uvXgSR8XXF4/T9ALf09+63n+I9cQvpt/gf95/2Hv3W&#10;wSGB1Hj1heFntcXt/X6f6/0+vv3Rl9SnoOvCCy/Rfz/ZP/FPfq9b+pj9B17xf7SP9sP+Ke/da+or&#10;8IFeuapb6/Qf19+6aZya8OsoFvp790hz69BN3vtjIbr63ylHj8/mtsnGV+Kz1Zldv08NXkv4fhZz&#10;XV1D9rU6aaqxmSpI3hroX8gqaNpafQ/mOhqViB09HgA0z0RPtztLDbX23ge2sRSdi1NJncnsg4zb&#10;GQpNlw5rcm4c9QUO5sLjKjM743RQUOC3HXbOo8hHLM0sH8PmycbrTo0scZKZZmWpr0thgLnhmnRM&#10;uhez853VTfKbKYnL52CiHevaK7GpYZtpV+TydJkOqJM1gMLjc/icTtDd2Z2tUUs9Pt3GY2gq0yLT&#10;SPRY2soqLHUMtUhWQzE6jjo0SFIgA6461Wu/+w+uou4O5dybNye4s3itzbshh6/qI9x7hx1FJtrd&#10;C7n2TuGpze7MNW7IyuYyGNy2HosxXtT4yLbORzD1EFZj5qWSSaYHXd8qXc1ABQ0HT5bSgAOejb9W&#10;/MSCs3XvOfH7V17L3rQ7BhzvYm+6jdW18V1hJ1rkqCs69ps/neuamjjrN4nB4Qy1cUGaxOSytU88&#10;lVWTaKqpLm3Xk8krsAKfn/n6aFWJB49bGf8ALx7/AOsdibBbBTdl025d5Lv3aG0M5DhcJLWrT0+5&#10;crjtu0VZuI4KbJywVByGKISWuymXqP4nnmq6yVqmuljjGm3XROkE91Oi++t206jxr1e0uTo5M1Ph&#10;k1vWQ0JytQIkjenhppqmspqYThDJURvVS0cpi9OlxCwBB4AoSZCoJpXojLMKjrvIVeMoirVlZBSJ&#10;9xSUoeaSOJBUZCtGPo6ZkAeUT1lbaOK9lYn6k8e6M6twGevBjXPDrg8RU8hQpudX6uPrzwCLD68e&#10;6dXOmvb8PXAiP/Vw/wCwkB/6GRB/vPv3Xus8MGstazgWsEIH1B+rDyf70PfuvdcdCeUqzKig8h5I&#10;72/wZSxv/wAgAf4+/de67ZYr2R0A5/VLcfn/AJsr9ffuvddRg6uCh45AYHj/AAAPtyP4vy69+fWb&#10;h1JA+txz9eLj6/7D28eBx1vrGsX11gkaTa39f8bj6e0vWuo8kSq7heAGYAED8G3PA9+63UjFeseg&#10;/wBB79+fWiSfxdcJEIQmy8f697WN/wDY+/de7vJj1AniaTgJ5AqlpABcBQbst7armO/0F/8Aevfs&#10;Djw6MITWM6vi6Kl8mdv4jsXr/cWNwm4aHF7/ANu4nM5PBZSLLZSkyGOoKiE0+Sq5ItvGDLVuKrUC&#10;xRx1MYpp5HiZz4l1AsvmVi6+QH+TpZYqWK4xXrV7+bu6951u0Ie39/1HZHWHy26ry+H6x7Uw+1Mt&#10;uzF4rdmFxuT3FT4reuTTEVEdJjq2sr8BFFRMwixFVFUyIlVJCtR44/3m7lhicY40/kehVCEKCh7a&#10;dVLd4dx4HfFZtfd1RtCrrnXH02HxGWyi4lny1FiKndMm4c7ubNbJhwtXn89h8zlaSrpWWorEpqaC&#10;Kijl+2hhVoju51e4Zjhiw4fl08ql1OjjQ9XbfyFuuO2K/fu4Ozd/Um5qrYm7cfnM/s/Nybix1XsN&#10;Itu7jpcZuiGlxeQhy2SXc+5NwS080Yp1oQaegq6htMdRDM8ucjTvIFRzgf7HRFu8Dxwq44nPWzj3&#10;LuLMbc6v3PXbSymMotwwYWplxVXkWmqMakkH3Us9RE0LtJOywUbqqeWR4wAzGzEpItxLGEmLORpO&#10;KdFtnbVC+JWnRc/hR2/V974Tf+923rQ7x25hszR7Tw+Rx+MyMOPMeIasWpq6PK1tDTRbhikaSIPW&#10;04jWVtSyh3RZWRWskruHBrEen51EdFUefR3pGpw5hJTWVc+NXieQgS+HyHQrWQzHSSFJUixHs8NF&#10;VRHnovky1D1EmpSfUg0gcOG1fXkr9Y0+qj34ig6r1C8X+C/77/Ye/de646QOCB/th7917rHIAAvA&#10;5ufp/jb3rr3UCQDS91N7kj/WAPP09+6WJ8PUYAkH0n9Gr/eSOePpYe/U6v1jZQRYAf7b37r3WNou&#10;CLD6H6f63+t7917rB4NFiCxuP7X/ACIe/de6xyxDjUAwcWNvqBc/kiw59+691AnjQFCkYAIKnVKh&#10;sb8fpU/j3o1pjj1sAGv2dYJIjYhQpP40m4P9ebC/vwrTPHppy4HaOo2g3tax5/IP+9c+76X9OkqM&#10;4eh4U670lfqP9j7qQRg8elo4DrBJECGP5P8AX/iOPfut9Q5IPT6QCb6j/r2I/p/T37r3UCVCGPH+&#10;2/2Pv3XusRRtJ/1j79178uoawkk6wSACQAQOR9P1L7917qJUwESOVAADNYMbn6n6kWHv3WuorLY8&#10;6Sbf0/33Hv3W+ozRHSSAq8/73/vfv3XuojRsCbFf6/n37r3WMoAPUASfpYcW/P19+698uoxpwLsu&#10;o6j/AIWB/wBgv09+691iaEg3bSbf6/v3Xuo0iFvoB7917qOV0nSR9Px/r+/de6wNHqa9h9Lf4fX/&#10;AHv37r3WGVDpIH9fxa30/wBb37r359RXphNGySJHJG6Mjo6qyujAhkdSCGVlNiD9R7917qub5D/y&#10;sfiF8gvv8pU7ATrDedXrk/vj1QaXalRNUuC5nym3UpKnaGXeef1TyyUArJebTqTq93WRh59JZbSG&#10;XOmh9R/qp1RT8hf5JnyX6vFdmuoMjhO+drQeWZaPFCPau/6emS7sZtr5etlxmTMcZCqKDI1NTOwO&#10;mnW4X26sqnjg9F8lhKlSncv8+qhd07R3XsbOVu2N67Zz+0Nx41/HkMBufD5DBZmhk5stXjMpT0tb&#10;Tk241ILj6e3QQeHSMqykhgQek9791Xr3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuv//U1NsJk6+vydF/EZPs8ZLTxNGYwtRBLBUpNNLMjM6zwQum&#10;lZXUO4vfTz7xx3K2S3svDiUFwtKUpnobRTOQKjHUfuf+70KUsuElljqqYNQ1NLPXivkAjA+2njgr&#10;cZ5UicCwKst/qefa3lGadNHiR04+nr+zpPfKJVqei7RbiyNLKZKeUGcCWJXaOnl0eSIq9vNCCGCP&#10;yAAwv7kFrWF5PHYipx0UrdSoDAV7QK/n1zoY5TPU0a0kkM9O6yp5yjO0dmeF4NJPrUsSfxpPtU0i&#10;26AECh63b65XJYY6UeP3DPTNV0uXleSKSN4pI5REC6Kt40u4JLC/p0gE/wBb+yGawiuGLWjBiD9n&#10;+GnS0kgY6XWK3xjkpTS49oKanimSf7WrhlqqarljCN9vUQkgSReRRI6HUj2twwt7I7jbZy5ZkPHO&#10;R5fn05DKepG+txDeO0dh4mVqSKXY9LkqPHSU9JGss1FlsgMhURVddJF9xCtN4iwp0kaFmJ0qn1Jx&#10;t9zLGPAINOP+r9vSS5fU9Dw6Ceioqdq6OKHLq4YyLBCQEjeYyG8TXGoEs9h/jx9QQDG5aRk+Hq0P&#10;Sg/jEGHrpaPJ49leBneGOKSWEvCVsVEUbBpZkkUkEMv1F7Dn2V/QvOoKNpPT44k9PMe9K2r1RUTV&#10;Tw0sKY2iirddf9tRwfctBFGchLUxxxQNO48fqGpr3sLBttlmY65e7PHH+fqhkUMQG7uh+62zdVWU&#10;eRgiqKipyNLtR1p6TztDjlpadmqq6ngqauZ6fHVYgWSUQUscEbmMgKz29g3f9qBfHDVin+xnp6OW&#10;QVI4U9ekplafJVNbVUtYIZsLXu1RTkNV1sAirlZ6Xy1ZMFS0QiBIRWGpTZlvce27d4rK3VkjrPQf&#10;y9OmZA7VZhx6TtfsSrrZ6NduQrFS1EcX2iOUmpZKVBIsk8YbU6LC6Gw1HSCL+z2DmF4om8ZiMfPj&#10;07bwdlSOhP2rtl8JTxUNVA81ZSGSoyFIrxskM7o3hqZKdw6BX1D1f1JsCOfYRu9wO4XsxevgmlDn&#10;yAr0sVSoA6a2x1RnJBUZfc8OPqaecU0UcMUUFO8LFxH93LFFCUPjYKpAJQC9va6G9jhRooxUU9D/&#10;AJunalsU6U64etahpMZPmaGspamSOnrKiOveOnFSJAtIUIVTUSrHqdSoU35P4JLS8SStL4XdXj1q&#10;jdHD6S2/1nHgcPt7ctNWPl4a7PVmGzywUMdVS1FNTFco8FNWZCKOWjFKtnM6s2tgy2YC0V83bpzV&#10;Bdz3G1xGWzAzReI+yoIzQ1oOFOhls52x4At04E1OFDx+0Cn8+rCp92UFTtTZO15No7IwWI2Hj5du&#10;YXdm28diafKb4jq8tXV1fuzcwSp+6yWeqqeVYnnaUzOsILEtpLQbzjzFe77HBb+E5uEHeullpQYG&#10;RxpQefrXoV7fZxo9VWkfl0DG+cLltw7jaDaeQfb8EuNh+6jpqjJz5Bq9JpJmylFT0NTSmhC09UXR&#10;Jm0mSxawAPt7Yt3sLHbI1v4ijowNGBAx5VpQ/ZX163ebebiVhGDSn2f5uoGH6dy22cqMnuGu3F2a&#10;cvPVU+3Izi6/7iOgmnpI6iujneonONy0dZ5ZVHm8I1GTgcg4uueIdzihi2SVYTGRqJNa0NT8VMUH&#10;lWnr0xBsYGrxgRjHn/gr007hyPbQXdRyObo8VtY1P8VzK793rj49z7k2vsGWKpxuEw+X3DMa87bm&#10;xmQixsdPFElNWVIHkJ8a2mvkze23myp+8EYlK4BHnTjw6Bu62k9hdUaMgV+X+To0e25usvmv11i+&#10;s9+d1d00uy9q5WPIUEa9fLuKk23gqPa7DBJvbH4eq/ilbkMZVUNRStlYZ54aWjlV2hZjp9jSzvxA&#10;30UsgKitD61NT/M06Ru3inX5Hqlrf+2trbMy26MFtGtr6lMPurMYOnjq4DNItHh6iOmevNZ9w9RT&#10;1JmcxIJY4TJFGsmmzi1r2GORw7Uof8HSdlCGvkeoMuUzEDQDJ4jw4+OqbGxz0zlqaYiIRl2hDM0j&#10;MshDXYXsCPZVNBaqulHGofI/5uqtUHPTDuR5Jn81LHLKtEfDTRO0pUU7MrRyxTp64mpjqGnUQbn+&#10;nC2zt0miq3E9epTPWbHZmieknoMhFPW5uCrE7wPAftzTCMPPTIshlWaF1A+pVha5IPHtmfb5I3rA&#10;KrjzHWvPoON0S07mom0tDaN5aZBJplTQ8izQrISqxRUr2BHquLgXPs82VqMwf0p+eD1tiwHYKnoS&#10;OvTujbuOyGVo3ooaWaWjpP4fPXCKvqoo6qKSoWligjSLXXI6mAs4b+vPA9vEUM7KC3Ej/J1eLVTU&#10;woemuq3biod07owe4MFU1iTV8tRS4afNzU1HHHBMI61WocdXwytItbVMzMJLX+q/j2pbZbmKyaW0&#10;8vOo/wAp6skqu2lz0MlFv/C5TDvh6rbslUtRLCsMUmQzFTVUckMUeOxs1DUz1NTJA2uRQFBbUwC+&#10;M3A9xvd2V7HdambH4ulGgMWZTUDj+zoRMHujAwZmKgbJBqc0knjq8rTQP4p8tDDGYawU9Rjg70Ai&#10;SKR0ivPG4Y/QBiG8sXMgMIOjV5VHXo55RqULVadHY6K2tsPJZbaea7d3XW7A2nmtx5XbOYye1Vq8&#10;RX4fGUNNLQLnaTdEi5PbUBx+4dw/c0tOaapykqY20VRTDSoPdnC2lwfFlCsR5nr1vB47PXj0Sz5Z&#10;9U1HWm6KSfCdmp3ftXM12Th2/wBmYRM1RUO7IKLLVkOWrqqHK1EldHlJqgeZNUs8ZpJIGLCSSRfY&#10;mM1pMCkM4aTjip6bktyp0kUbpj6ex+wdz7wwGE7DzW6MLtyuhMdTW7ToKGeoXcMs329JJkKXITU6&#10;vhqNplkrZIpBUil1mMawPZfBJbyXHh3h0oDx0k/4Aerw25DEkdGl3XmvihslN3bH2VsfOZav29se&#10;TGU/bVbFFnaTfe8Wz1PnqSqbYCUuWi6jqcLiKiTCV1RHn8hFLNj3rGMkcngEipDYx2SrAwdePpjO&#10;c9M1JmaNvhpX/B0NmH+Vu3N/9M4rYPfXWuxqbbWMGLoNp742xtuqwFLuXZs+Fxk1TF2FuXb9BXdk&#10;blr8nU4qkloaWE0uGqo5188UiweJQ5uO9fSRPBZldYqCCMivzNK9PFAATXoNcF232B1PtndOb3Rh&#10;qDLYLufZuBxtPs/f1a24KV9rUGcx+VwOS2VPh9wUFZgcltbcuDkWogMq+bWBPG9ygjK83bc3/Rkc&#10;GEnyFP8AL0vtFV4jX4qdV+dj9hZncGVFRVwRnX9tPQlYiHnmrKqtq5qmaOSaNVSnCX/bFo1sLD2f&#10;7VsIkgimrUtXz+Z6Q3UgjZl8ukjR00+bq/uM1maI0/8AEE8v3E7pKCq8KIoaynqJ/wBxgVVmQK1i&#10;SRf2cmxFsulF7v29I5bsrGojy1f5dLvdfbGXxO3osHiMws+3cfioMauOoqOGixlbElRL4KbJYkK1&#10;NlqtGk1LLVGcgi4Nxw9YWk10zCVSAOkLOJCdfDqbsmvpqHELk8lQSVwytLVU2Pb9iQYs0sclPPLl&#10;kp6Vqq/286im+0ZSnjRmtb3e6sWRWYA1/Z/h6T+Anr0YjbvdeGparGPiEyMG85p6XCbh3lLU1aUO&#10;S2wmRhqqeHJU6QmKmqcbCftkqJkknlj0/cakQAlUPjW41uKcfPqyI4Yoo7ejI773ZuTN7Kw1HlJ8&#10;rVbH2fLFh8LJuNq3Iz0JrKZa2fGjINH/AAehaSVmmIpVFPXa5J3Akkk9hjfJJp0cIK1PqBj8yOjC&#10;O2CaHrwPSD372MchteXZeTzm6azcdFSQrskZTceSxGzqTFNFJHPixtgSSU1HDLIxkjlQ0QQvqRZS&#10;TZRy9IscTwlyT+Z6WyzPIxqvb/sdFLp8jk9h6NvzVFPX47P0M2GzD4KVKl8duBRHL44pHiQ1ME2P&#10;8YJcltQJZiefZzeRwyQMWah/2D0gNVbUa6es+Wz24aGOoqdx0tXDtXB5LGTrkRFFDTiZk8mMmlaJ&#10;f8rSmgDCaO3hYqpNyB7K9vtBIum3IZ84/P59OrcREU15p6H/ADdca9sBVZTHna9ZRSY7yYv/AHJ0&#10;byZKCvjnEFPFLVU1LDHXTAEmKRVjLsQT9ACW7q3uomkrEcDNSOH7erxMpcUPTP2LuKkwOVo6CCFo&#10;3bb2Qln+3pXZoqejkkjkk+1qzNLC8kjAxCRI2hU/7H3Ta9oe6L3BppBHmP8AP8ujM3YjGmvSTwMz&#10;1sUK0cM1TlczFS1tRGokqYEpJlC1E87GKTwwMkAIiVTpINjzcK7wtagg8F+z/J0nLJccT3fYejMQ&#10;7r3PjdsJsLAZaCmweXXE7rz9PR4egpYspWbSgrKamyFNVS0EtdCy0WTaN9LxiVlGtJfZVFvE0i6b&#10;ckvwPl/hp0/HCo/THxjoW/j3l+wt7YbMdU9fruvM773duRMnQ43G1eejw1DQ4XZ24qTdO9M/jsZW&#10;IufymH2tUZDG0pyFLPT0NFXVBhXUEUDjYNxl0+BIx+oZaUz6jz4fz69cW8ojwgrX1H+freg/lhbA&#10;3h1R0R0j16JsPuXGUG1q/Ob47Aw+ehzNFkxXYPb8mx/7sCSKQQbZymPm+wlCLBOs220nkBjq1f3k&#10;DyraXK2oEkZ1EeoPn8ieo83cv9QyEd/p+Q6ON8i/lR1r8a8YZ965BaSvyWAyOa25RzN4Bn1x1XQ0&#10;2QoKSeoSKmmy1NQVz1awNJG8kMEgW72U6505y2flLZ7u5u90hjnVagM1STQ+QqfLp3adou95niji&#10;gZl1ZoQKft/wda1Hyp+XvanfVZVxZtMpRUO3NxpmNl7Zq6Ctw9Vh6paJG3FR1dTT5+SDd22qqmjv&#10;FNV0+qmhYhQrEt75Y+7XvhvfPO4vtv1UTbVrFNK0wAB614g+XU/ct8oQ7PG8qxsJiOBP+x1Tp2Pt&#10;je9TNW02dy1TL9pPjchFlxuJq2HcuCalTMwVNOuOapqIKupgqo5E1yA06SEMI2HBBst9sNkIljob&#10;mRMjSfiNOJIp5cT1bcYruR1UdtDXiPn6HoSds7Zr4cjgMLU5E5enp8BSs0UDJkMrhInw1LPDmdIx&#10;u6KetptuzZqOuqYo1lEGPhd+EQyIVC4tfr7xpbRQ5BPxAAih9GAyFOPOlOPT9lHeBlAlqOl7SV9d&#10;JRZBsxLjMjk6nFUOqOshlnqsbWYnHo2cq4aijitVJRLj3mEVAFpEpAWcPJyoQvYoLl1e0jIOsHtx&#10;9mPKtePQnjZm7X6WkfceeVKza1ZudK2jXcdZ4pp8xU1VEWxc1PQwxYKozOPnocAVqs56aelWCk+6&#10;hNW6NKA8YkG4cwbYIBaXTK6qGANKg5xUmpFAT/L06TJDY7lcT2rsPDUcaH0z5evRkOluxM3VZ/d2&#10;wHwfdvYNF3V1ztrrLx57f+5N142nopdz7omzFBhK3I5TL5TCNWYyKOlipXr6fG5eeorNcQM8QfM7&#10;2L963vNvtth5g3SM3CyBRVTUnhStD5E/LqMeZ+V5LJ5Lu0t2NtWlag+RPDj5cadVB/O7oKDZnyhp&#10;eiOjs3ht57a2BgI8lV5HYlTmc/ltubbj3NS02P2vuTc+4MLtSsq81tpVlosW00MtO0TRwo8rR6ve&#10;Se82sn1ccyxERSgUJFAagcCaefUbxMxk1spFD544Hq6r4D9H/F/4r0u4O5/l/kcDvHG5zIZfDdIY&#10;Lujd+Oy25MDtDaNDuKDNZ7cmyc7mIsPjqPIbuw9RS0FPNjajMLVViVMH3DVBm9iPaI4Nttybk1kp&#10;Shz0/dSPdMRH8P7P8PVd3b/fe6vmfL2HsLqzqza+3abPbrot5UO4Nn7J3hXZXNR9dxZzaNHszaWA&#10;wUR3jV7dz2z5tux1ixvBFFXUpqZrSF6ckt3PJuF9OltAdJpTH9ED5dKbYvZwL45pEAaGoNaknyz8&#10;uton+Wv/ACxKX4eTZ7fm5c1T5zeO7MDg4KjL1VTV5/LS08VNVNUmtk3XtPC5LYEwpFxtIuOw5pqO&#10;CDGw0zK0cEQ9jXYNg+ljW4mlrNSmn+f2eXQb3HdjOSgP6YNfP7OrT+zd57d612HkM1n8fldw4+nO&#10;Oxn8Fx1OM9uLPVOWqoMTR4ygxkt3y+SrJKniGPWW0MwBsfYinkzpcqAPmOidFaYigJr1qY/zfvl5&#10;uTr3sTZ+c6+3/RY2l3GmY2FvDrTB7byuLTHbMWuyW3qTb3Y9BmslA2a3vJk6mqWKqopaKPHrTqJE&#10;lZ41aJub92kikdIwTnyB9D0MdsVoLcxqO2n+bqmTfPy27vTe1NvHCb5qNwZyjwFLR43MU4yWPytV&#10;Sz1FXHt6M5unbb25Nx5LBUORqY7ZKlWOCKMReOaIKWiebfLov4caEynyOP8ADTp1VOeiCeOu3/3B&#10;i8Hitw4jBVFbUZPIYmoyuZo8VjsXDVYOorshRLuaSno0xFJm8gGpYS0bBJMzESJlSQA5sDKSJboa&#10;WK4HHzHpXpp200pxr08dYd/ZrYOy6nrLE4I1OI3RmYMrmUxOXqdnb5q655c3LgKOi39j1p4OvYII&#10;Nx1P8TagWj/iVJEYDOimTUI49wliVVQY6dVqgMOjz/E7bnyB3n1zkvt/lTkOv9r7hyXW3VO6tk7I&#10;wO8dw7tyFBn8PvuTC0NdiMNisHRbg2qtZmq2HIU2OylbUFfLOEljbyocWFxK0qNqIQ449O6hJhut&#10;nDaW8aXpD4ndf7X7akxvQuMllpMdid/dxU9R2d2NunPrPHPUUFD8fMVtncNLi937v2/V66ahnqzU&#10;0ckz1UU8SLf3IVlMqxyQlu6gp+Y6K7kFbgMqAqPs6jdF7Q3r23uA9tbT7H7y3J13vStwm6qCv7Oz&#10;Em2sfPgM9t7HQbjyOPpqKDelJ0+9FVY+HJYHA43BzVcURCy1cxaTxuNDI2keQPqP8/WpruFlRhFp&#10;emft9OjXdabTxHVW7c70pgN5Y/tbufbsGbxX92uuKOi66pthbc3WuFzuRHZElC9Vm907kpsPunF3&#10;zGJoKWuSleMVy0gqJal1KlFULUV6QSTyOK0x0Yn5FJuLbvxi3hm6XckTV+18Y29M9NsnCzUuCyNT&#10;tXCZTfWYohS1mW3lXUO1MvUY6GGUU3nhic65I5Flkkp9SBPDLV6agjJlXUMdVU7n73yHWuzes6j5&#10;uZxocX8oesu5t67g2e1ZDgsZtvduzsBLurZHXhpIspTZLDZX7qocDI1NNVUNVmmWjkjjEcNZ7LfH&#10;REaSRqL/AKvToRouAEA8v2efp5V/1Y6qB7M7Gg3bR/FHYPS+zN9dWMnY2UymclrN35OfctDu7tPI&#10;4KLaUc+6MthcFFkN0Qbhy1GmFqIpKh6czU0VNYVNRUAmkuWnlHgmqA8eH+Gh6deIaTw6vU6kzff/&#10;AGr3v071V1FtvPUXQHxjys2we7t471pKLGZLcfcGzqDatTvTE4ejpqrO46mweAjr46PIialqaWvy&#10;smQ8cxb1seWrzAppUk+fRJdKiajUZ4U+zq+/L11Dh8VUV+SqYqOhoKc1FTWVMywwwwUxnnmqnlcq&#10;EihpqcyFSyggW03sAeTMEHcaZ6JE1Sk47uHTXt/MYvdOKo85g6oVWJyETVOPrEVzFWUumGSmroSQ&#10;ddPVwHWh/tKwP0PtVGgEa6uPXiFGFOP9X+Xp0Aa7AqbA6R6Sbj/YD/D36RQAKca9a65aPqNNv6nT&#10;9P8AeD7ZHEde6yfbAmwl5tf/ADf4/wDOf2/oX0631wen0qzaiStreki4/P8AYW1v9b20wAYgda64&#10;eFipK6iLgEgAjkXAubfW34ufe4wCTX069w6zfZ+nUSBxzzNb/rVb27oWvDrdT6nrr7O9wpL6b3KA&#10;Pp0jUSXNjpsf6c/j3WQcaDrXSU3gmVpqfGz0GRo6OmGQlgzCVNFU1DVeLloK1J4aSqikpnoaqmKm&#10;UMW9WkqDcAFC0b1rTHT8PEdayf8ANx2flD1v3FkcZvrObdp9wdk7bp6P/SBX5TLdZyrg9u7QyOzn&#10;psu2Ey8u0N0V2So0xdDQzw11FV0uYSOvkCvRtRB3dtcRzg1/yHo8h1INSr0TD4ZfIxu3xkKPdB3J&#10;m9yvkur+zKTZdNRV+6M3BidqdlbZz+P7Uw2IyVbmc9g9xU2bwlIqLjhR0NPlBBDWUVTStDJTpNun&#10;jdm1N/I9KXfxB/S6q8+b/Rm+dp9v9x9jYzDYPIdfdsyp2ZtftHDbXysu2osRu+XcJw+Cw8dXhHpc&#10;BmtxYXO0WSqceYpJMejFmZ5gPYR363W2umm/0Ejj/scf5dMsaceufx62zX7Lx1BvXr1d05CqpajC&#10;4Xe3T+G3TX0uT3TUrltvQ19SRh6fDbyoqXA4/DfdZCq23TZHJ0GNyP2dUaSlqZhMu5dCTUkP9mQa&#10;HPr+3p6BgTjj1sc/y9/i3srbFPszeM24c9Pujb0e+M7vHa2yd0/f9OT9qLW1tJ1zthJaTDbPwGdo&#10;etMbS1KNjYagZGLKSNJV0qTK0ijO2giR6Ke6nTdyzP2sMV6u1nzdF14dxb2zFXVnPYrB7kxONjp8&#10;rjKCn3JkcrLU14qKnEYw5bGQ5vBZLb1RRPU1X3H21TPIGZFldgaVCAAnomniWU/p/wCCn+HqTmJd&#10;6dk78wu2WGcwWEkodn763JWULUIpsZltmdrLXNsmfNaKeSrqqT+GvBP4qeVEaKTTJpcXfiOSScU6&#10;aKRRppYjX0bH+K416oUKVcJrJ5hBDCqsXWSagkyMMegRgMj0EDy86CoU8AC3tXG0b9oarfn0lCkA&#10;VGOnXxk8i4Wyn/gx59Q4uBx9PdtKatPn1uh67K6gb82H55H0970LXrWOodZWpRw+STgPPFBFaMsN&#10;c8xjichtNlDSKb/7D34iMHSSK/n17qbqP0J51mO4BsWuRZSR/gf8BY/0Pv2hCTTrwoeuJCtdSbkf&#10;i4JB/rY+9hQpqOt0p1haGxIUED8cXH+8f4+9ngevU68YnsTdTbkAKw5/xuALe03WuojwjSzEEuTc&#10;m3BP+29+691GII/B/wBsT/vQ9+AJNBx611xKllJs1hIiXKNYs5AQWtdtRPFvr7tpII1dWHEdFX+S&#10;PelR0dj8Xk5MQ1Z/EM3Hi6Npqisx1HWy5SiqaekpRkYcTmada+Gsp7mGWBoil+SDf2XbjOYVJThX&#10;o9tIEc93CnWuT378q+xewMHsbvXZTJ072U+7851Z29V7nxWHx1du7aGfj2u1ZkKaOu3BtyDMyw4D&#10;FNS5Q4qCRqSnqXrFp6OaMRSAu+3UqpMjUPR/b2qQmi/B5Y6B7M9mbu3RnN5Yj45VH+nGXc+zcl1H&#10;lzhMpnMpJNhoshQSVXY20sccjK8tTXbTVKjNCWdKPFrKpCx/czeQgkkS+ida1NK+f+rz6W9tM4HV&#10;I/bHWkfUGdxXX0tdFX7Sy24oKj+P4PK22s23c3BPW5LK7X3LVRpFVUlTBJQPQ1VUa2kgkVkR5qd4&#10;7Rxue1XEc7OE7dQPEfL59K4CiK2fI9HU+CvyR3z8XN59i7uw0uwdl7Tn2HvrFZHJ5+k3TmtpYfMY&#10;HYGeqocNU5Tb9ZW0G4d4bgyMklLLVQpK0dbWx+N46KNYFP8Al7eH2uRhMdP8/wDBXpNeRpcwxKT3&#10;Clfy6sF2T8rO0d34fcs/XGU3tu7H7fmx26afKxYPdmR3rtHrCn2riNr9ubw7WpcFmsLh0rd0VUlT&#10;S7clmiaSlydS9TB9ysdRSKO9r3k7pPKJG/TPDj0jMESRqtc9WqbJ3pPhtzD4r/GbbO68LtvaWTxt&#10;RuPdW5t1Sjc+c2/Qth905vsOkrNwUWYgqtqU1TlZMbNaWmnqqwmCNtSuyiaKYogjiyo6L5FQsfE6&#10;Oj1V2b2F232xHLRUuSo+tdqQbrTIZupbEfY7xyE9W9Jg4MTFNS5HMfwnGJTTPUTLVI4ydKy+pCT7&#10;NYJpWADDHRfPCgrQ56OK0dlcPp1E6uAVYhVYm4YA+lRyPqPz7MYgxYnyp0gAI49Q3jRQbfq9Q0k2&#10;YEXv6f1HT+eOPz7dIPxUx1vqIIyWa6tccgWufyfpYn6D202QAvGvWj8uo8xACk8ejVciw0uwVGBP&#10;1VmcAH6EkD8+/CKXjTH2j/P1quePWBipBsQbgEWsbqQCCD+VIYG44593qBx6XoraK0x1hsBe1hcW&#10;/wAPp/S3vwzw6bZpASAuPy6hvGUJuQR9Rbnj+v09+61FIXYgjFOuPv3T/XRAP15tz71Xr3UeQE/2&#10;babAfm9+f9v7317rByCBYi9/xbixJ/3r34de6gV00NHA1XNJHEiWZ5ZXRI0j1FTdZjHG+hmW5LC2&#10;v+gNm5H0pqB6cSPWMcegT6j722T3Zi8zm9m1VTNQ4DeGW2ZWPV0poJP4zjKHEZKen0S1UwnKxZTw&#10;hkZ0dgtgCbe00G4IzASsAekrJR6Dj0MJTRaJyCy6lNrXLxhA4sqj1gyKCLXuw/r7W+JHJKyRtU4/&#10;wdPfLrEy2LIwYEDkMpVrf6zAHgnn+h9+ODpPHrZBHEdYbFbhRcW/p79XrXUJ4wxYkW5+tv8AYD/e&#10;/futceoUyhCAP9Ym/wBQb/i39Pe+t9R5BbgA83H9fwf+J968j17qDMpZpBYkantxb+0T/T/H37r3&#10;UN4gLGzC6m3H9Dzfj8e/de6iuPT9PoeeP9ce/enXusBjvzYj/Yf8a9+691iki+h/Fv6g/wBf6X9+&#10;6911pspGk2t/rf737917qNJEpIspNh/sPfuvdQZI3hZQ3OrU1xzpF+FNvfuvdQ5QdZsL/Tkc/j+v&#10;vx68OsRB/IPPH0Pv3XuuDRq3BFrGxH05Fx7917rj4lANh+P8P9t7917rCyqRYrqBBvp4It9Lfkn3&#10;7r3Udo0Q2KkKQ4A5JBC83IB06Qeb/T/YH34ZFfLr3QNdt9DdNd8YFdv9u9bbS7BxXidaT+P4mCpy&#10;GN8wIkmwmbiEOZwVS4v+9RVEEtj+qx97BI4HqrxpIoEiA9UkfIb+RNsrMHIZz41dkVuy64mSWDYv&#10;Y5qc/tdpDfRS4/duPgfcuGpIwBb7qmzErEkmQD26s1eI6KJrRQ1I8H0P+fqjXvv4V/Jj41TVEna3&#10;Vefxm34ZTHHvbDRLuTY9QpfRA/8AefCmrx2PkqvrHBWtS1RH1iBBAcWRH+E56SPFImWU0/l0Vj3f&#10;pvr3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6//V099v5Omq&#10;qhoVnWjCmQFgZdJhiILNohV1jE8a2A0EfT6C59wTf2s7KaqP5+n29C2OXQcjHRi6GTrEYiuEDDcN&#10;bW4lYaoUkX3b42R6eWOmnxtRVrG6LR1RsyMqBl/S3HsKW43yK9kiSBhACKED1AJ4n1Pp0peeOVMg&#10;cOio53BUlU9LVQQzS1McIo81RLFFEPKrGnbJn7XyDQpkTU1w9hb839yjZbhDDbBbl9L18/zx0TSQ&#10;F6tTPTLXYnIbWiofvqIQyQ5GkqYK6ncRLUUn3sSzU00as7ztoNg/pH9f8FcN3a32oRuSaHzxw+zr&#10;0ETKa+fQkdh7Wilgjy60FZTmoZKmGa0b06aal5oICSgkZpk0WIuAfqfZPt8zpePEDnUelJ4HoM6W&#10;KEIamGndUmkhCQxxvLXKfHK87Wp0lSiXUn+7HUsP7PN/ZtKpGrUM1PTEculiPPp4/hVS6xyRU9bJ&#10;HLo0RU0awrIGVtH3C6j5pb3+qi9vaGORFl4Dh1spravn0l1weQpq2PzfsmnmMpjXxmaWeGctGJIQ&#10;pIYSkoVIBUi97EezQ3EbxaSMkHpxQU48OlrmqmlzZhfKQpT5D0a2hkkhnje4Oi5QxLMyKbjkcj/Y&#10;ooEkhwfLrUgYr2cek7jMbk6mpkp6aE1MrVECJEbs0vl1IquzoI1eMJd+Ob8e3bncLeCOsr0NOk6Q&#10;SF61PQp0uzt2YSpRXo6uhq2jWtjjqVjSkrKBmBfxmQ8CaGY+NlVhrueOB7CdzvG2Sq4MgYkY+39n&#10;RksLlR0N23cMcxBHT1q1lFFi4oTDMKsxVMsSo1NTxinnW1aKec6VJ9YU3A0j2Cb7cFt2kOKHpdDa&#10;4ANa9T2C4x8bRMZIqii1U71HjeJqelkfyGSlip4ahhDIjAnXoLgHg/UIFmkniOk461IohOk9MW7K&#10;fLZaaszG2snQywUlSYhSCJKGZopUUmOd5Jkqq8xhbhnQqh+hHs82VLfSkUy9wr/M9JmmAJA6D8U0&#10;2UDzVGQjpZKSqSPzJ4plRUjVZf0MVMRewDD6c/7ARPDaIRRerJcCuaU6WGzxJLmlx9RPSzYmSGUV&#10;DKEiNVDT3YMrzQ1Mf6mGmRdA1A3v7JN3MEUbMi93+x0vjRpRqX4ejIbdp9nU9LLRZ6jxG4WQxV9P&#10;DQVWUfNVFSoaZ0xNdTVipRQt5LOngMbHUdItzF99d7pOZI7UiIMKVIFPsz/qp0a29uyCNqn4uhvT&#10;takzlLgcDhsBlcNtjDUhpI8lk8bMVpshKQ88NNW4ZamsrJFGhpZpDHJKDbSPYHn5SSGKfcNw3GI3&#10;LngpUfIV/KnQq/eVwIo7eBTVfMft/wAvSprO+oNoUY/h22KupxcdUsFfVS01dUJLEVK/eQ1mUlqJ&#10;auXWCyx1AQoAAAQPYeg5Jh3eZ0e7UoRWgKjOB+EA+f2dKZN8ntbVGdW8TVT+R/zdCx0/3fS9l4qK&#10;CaCSLIxZWqxUUuPloaaqgH2kkgqKyKlElQkEyjQpj4LKPoLWBPOHIDcsqbiCYhcHJqDwxwqf2/n0&#10;v2bmF7tgrocdCn2V0bR9z1lH/GK3O0dZisXNSzZCr/ii5KllpKZqvH02JhpRTww4N41Jqyy+erMT&#10;DTwGKLlLn645RQRzTqocgAEVFM+ma+S+hIPRpuG1wbsjSphuPRRE+MHcWz8XVZuiyeGg2/jIqzK0&#10;ebo8zHRxrFEskuOqqmCpVq2GrqhEslOguTdrMpveZYvcnYd0uLeCC7JvWAOn8QrQ0OPn0CpuWLuM&#10;NIEYp6ilOin7mwca7gyM8dcuXr8u0FdNWTUM9Kao1NLHLWVAqZij1AmkZrM6jWASvF/ckLuryW8I&#10;ZaKBxPH/AFceiOaAWxPidYajIy43AUlZT09RTwUtS0VaGlephlmBg1OYhLH46dV+qkkL9T71CJbh&#10;6jPSXSJvhHSffDUOTlgyGKqYaeSlZj4aSoihWeYK8/3KoiBHhTyW0OoLC9mPszW9ltzpKAn5f8X0&#10;ll1I1AMV6YK3CZCrfwxxTlwahZ6mjj109QkzLHM1U1P5J45tLDT6WA/PtXFusaxSySgBh5f6j14e&#10;XQl1641sJR4PcuKXS8MOLdxHDG0LJJK0lQksUDyszVEuohSLnj68qF7W/vPrJ5raT9MVI/l0+I2O&#10;Oo2F2nHNuTbmAoZqOorKvL41JGqXrKZcpEZ4I5o6gOf2BGiq5KI7DSWuD7MYt0mldmkUnPH88dbo&#10;V7Tx6DrJf3exO7txVOQxM9LWw1uUl81FP91LU1UdUJsdHL9yr1FKKenR4g2j98epzf6yPt00t3tx&#10;VTinRdI/hyV6Mp0/2N1/SZPbW7d4dZ1OZpMZPNUU9NVzjH40TQ0s9ZjYJ61aJJK6kTJyU9Syqrzs&#10;YW0razewFvm27yus2yEp/qr5/b0dbfMj28+oCvXt84pN+Z2lqtlQ1lRipcHNkpMdU1NFPkMVSY5V&#10;pKr7PI1r08lXQzZl4Wx4nEdQkUqxnUFNyjbpZNQtryPu9T6/6q9MaTnT1E2LvOnw2H+1alxG4lyk&#10;VM+NoaulY08sJPipq+mFO0c38Rmd/IVDJpB/w9lW87WzXUjiUo6mnHhinSywKwtVj1z7DyWN3e22&#10;aWSnosKlfkIB/Cacqiw1M1Owker0rG85lkpw8h0qLHm7Xb23s8d/bLNcLN4gQEfOlRk9KbmSF5RT&#10;jXpzw2xduUWPNbuLMx4KXHQpUCGPxLM5uRH4GVopKeOqU6QwDHSSSSCLJE3W9udy8LwyIyf83Tct&#10;I1LLwI6U/RXyDznWMWW2hgtv4jtXZVZkcVlNybMyeAzD0WWTHNnsbBS1+YxWTimjhhotzzqlVGqS&#10;/dCL0yFCGlDxVtbe2cvpJoDUgChzipzw4Cp+XRIrhrkmuaf5ughye5dx1G4MpXy7RyG3sXPlaqWn&#10;xmPSry9LQUE6XfHivrMZRrLU42rsqXULCi2YKeSW7hDZ3jBraYM2CTkcPtz/AC/aM9LxkjpU4HfX&#10;8HwklBQT02VpZKjW+Ur8dimzNMs9CY8lEczLQDKQR1UfNjK8MTrrVPIB7Cu52bTPSMUGocOnI3MU&#10;jgcNP+boD9618Gd3FUVYDY2nw8NLTRSuzzmtem0xmanqI9Us8bQ8MWCt+GUm5Mg7Vbm0s7dZTkD/&#10;AC16KLx3clhw6RdVhtxZGurKjD0NfWwSQR/d1zWjp3eUaBM7P45I4ytlBAU8ck+zNtx2+3VnnK6S&#10;KZ9f+KB6QLqr3cOlNWbQrcfR0RyVRTVtMjVBM9Aqz1cHhpw8spWIQwmPW+gKDcFSR7RWm92XiHwg&#10;pqcU6c6ErYJpcJjq6tlyS10cH2vhxuepqyOkq6vXHUtU0UFHV09O4hpqbS0cg8ci/rBIv7Z3K+nk&#10;cxiOg+fXujT/ABYg6pyW6a3cHbqTnbu0ts5CNcTtmnxMdVnZclW000eJoZMhFV4mhqnpmpgtUlpK&#10;WOJvGQdNwZum7Hb9SzU/1D7elETKACePR+qndfXm6dtSdGdcU+64dg0u5cVk8ZtbJVmNjqdw5s1U&#10;aVu9NxxUNXiKiXH7foNzyUzPSNU1NKkLTNCoeQRh62uYt1uQCf0+OPyH+XpX4qEaR0qt9fEjaWwu&#10;08L/AKf+xdudPbayfaWzNpbbhx2IyG7cfmuvaqoztBV9mbJzM2QrIa2h2zlMHR00tNVzBqmGfmZk&#10;AVR7Y2W32CrIdQqPl/m63rxUcOq5uxKLAYffG9tu0dTja+votwZlqPcWCoBjtvVmNjrZ0oshS4eu&#10;rcoNvhoBHVTQmrrJUaYqJmAVQGN+eQyFoD+nX/IelMcaSLUDPSY3pumGuOAxtXQ01K9cMli9wmLH&#10;U09NPO9OtJSTUUJkP3FCtE5lQBUAmDEICD7LNta9tyLhaeGeHHy4+fr0zNbxrgDPQKbdwsOEz8Vb&#10;t+pTIUuNoTRTitNS0dPR04MxnSkWVoIJWU+TWsZaNlNgPZxd7qZ7V45Eo56YjhYMKcel3umZZcrL&#10;XZrDS1S5QtJUZCITQfdUYpw6HGTyLCzQ6EDq4NptRLCwKghgvLhIXWN6aq9GXgYAYdTcZRvHicnu&#10;7G1FJU1VXTR42Chp1QSaaamaMjwUoBikCOAn+qN/UL+0g3FzS3um/UP7enlhHBBnpK0uY3BlTTYC&#10;hxka5XL5Ok2/JMMW61tY8iFagM1O1RPSOkukhhEWH4ufZvtW3RC5MxlojeRPAdUlPhDj3+fVz/wq&#10;+PfSG05o9xd5/KHG7M3Nt3rOoWh2f0rt7IVeb35tihhzvYmXp9553J4qmg2Z2FR1O0xTGpaWDJST&#10;+KODSso1THsjcuWa+PdyINK4PzqPl6V6STTTOoEZ7q/5D1cvnv50vVrbOqOhPjPtDOYHdWI2X17W&#10;4PeeTnooIM0kG2q9stJWZKampRDLDSUeF+1ydc1JHWLVgkoiMPZ5zP7qbVy3tBmsZkDaaA5oaj/Z&#10;6QWXLdzuN/HrBOqvRDs1L3vu96XtDt7P4TfG9d7UFZV1uRoNyTnD4KLJyV5rsBtCKmyUuGxtNTHG&#10;TwVf2dDCslWvocroLcuPdb3g3bnPmK+sJN2KRgmgUAVHDOoHJr5Hqf8Albka32e2F1LAQR8/P/UO&#10;gx7S3diMXhHpMLLlqncoq6pKfEZeq/jNbjYC0MdVOco8chpnp64LZnkl8oP6Stx7ivlvbri43A3F&#10;/pFspy3AHOKf5ejrdLm3aAR2wowr0W6mrN+5vEh8NSYrC52SCugysMsGWBcZDw0NOlvHT0MWTrZn&#10;jAanSQyLKzC6po9ygv8AV603KN3ul8Mp25B9KmlK4+37eg74ErRVIBkHr09YvfNPVVW3NoZLKDrz&#10;H4imyOM3Du3MUNUduYakwFZRnxZAYc1OVqjXmkhpAZ4IWmhEdPNphZgVtpysl9fPdxXdYnNPU9wI&#10;qKr5V8zWtCOi030lsWBRafn/AJ+mGTtfHZ3c9bhKrJjN0G1tuvtnIZ3bNbSV9FkczkMfSYfLrTV+&#10;KywhymGip/u5qKvpz5quldF0+RjYxvuT15daLRKCxI4g/CPn07tl293M1WwMY6nbTp5MVgc1tlax&#10;aWbcebz77ZaspZYDHjJ6yKJKcySLU5+gpBRupWKWtqIkkc6NRJ9lO/zvc7lC6RgQQxgP61KfszX0&#10;9K/NfrW1dFXDsTX9p/ydGo21uo9X5jYIixGN/iJmx9VLuOeKCCmrZ8XuajlhESxSrLVUKy4MtWRz&#10;RxeNSFFyB7Aux3tzZbm+/WMzIIptNBmn4gSKigxx/wCL6NriayurZNvnUHUK/OtKf5ekZvzfXx0+&#10;QHzD353N8gN9wbKxu0eg6nK9t7A3RjNv0e6cxkeuOxqahx/Xm38LjcBQ7RxlXu18hG+DyFXHFUBm&#10;jcPJNVAjqj7Uc27nzNy9ZXW4slydK/DQgCla9h8vPOPPqCuZ9sisLnwIFIWvrX58f+L6TnQ3wb7f&#10;+do3R2J0FsbZ3U/x17Dz8UdH2N3fu/bm5N9baweQwVIu5sbtOSsxEWRw+2FymOlZafGY+mpZpbR0&#10;ElMpnmMrm0m3CYPCT4Z9OglNcJbAjz62YOhfjH8Rv5VGD332Bv8A31Dnc9Fi8lnZN5dh1W0qrLbX&#10;21QYXKz1GE6+o5KShzGDpt17mxOStR0zyT5DIVIgeST7eJweWv7s2b/c7SJgM1r9o4fLokuJLm+X&#10;TC2Ogu+b/wDOp6W6jw+z8Z0vkE7Tq87Pha3eWW27mpcbSbSwUjSVuQxtVWS12ImXN1tJHE8TRz3S&#10;FtIZhKSgU3r3BtLabRazppJpitelNltDhQtwDq6rMof5nvyR+UPe+6MT19jHL7hwGHh29s6kp48n&#10;/DaSglhrqKi2/tCpwGZz+5exK3J/dUk1bSuy0eOqjK0q+Lye67bvl5u7hkkBU/L0+37OjdLS3tVG&#10;peHR3N1fyfM58qPi3kpu89wbp2J3buemi3blMp2FlqXd9Xh8vFAWkoXm25WU42/tpIaWmjkp6YtN&#10;K1KZ5GEjlSIbnltL+EzzBif9Xy6SPukUbeGgFOHWp785fjbmvg32/unrmmztR2ZsDF0OIrcb2dLt&#10;JsNAaqiECSzn7iuyuHgpMtkW+0jmWpaOdkQN43Lp7ind9kgtdwkEantp6eYB9OnIpSxqOB6L/k6z&#10;YO+KLpin6w6wzOO37R01XtjeNTgsjJkJ9y5Ld0mONNLPhJKSlj2zVpC8sUyxSGJ6QQyBlVCxLbiY&#10;I6RjBHXpDQ9I7YkuG2ngux6xJMNPurK9ibc27g6vc+Kw+4NvptyBdxY/dRmeoyVBuCaqgiycelIm&#10;kgqGidJaacLE4N7aRGVA3HryuQBTh0rNlfI/fuB3zia2EbVrIttPujbWzqXe2285QYPY1XmqvKNT&#10;57b9HRbijyGM3pjctUrUYqup2lqIJIgjqULBRBGpKRiLjq/z9KUcEVHHq3jb/wAcNn5nqyk7q7Q7&#10;73R3VhY6zNYCpxA23urZlR1nv3esFZXbdzu6OwajJ5zsCjo6HKU1DkWx9NHFJFBi3aphix1TrkF8&#10;AlSFGJ76dNPGzuzeR6tRwX8zUdEYVOtd4b42Fu/rynr6TaGArfh5RQ7h6x6j2ymHzOy9j0m9uxaO&#10;n2jX1+eyG/40kqMelHT1NfTvAQ1PFJ4nc8S6IbuwB1X6aNlBAyT1Xj8Iezfnd8j/AJAboqdo79rs&#10;R0tvzvPE4Xtjf1dR5LaO49+Z/wDge999U2yMPNjDkN37a21ubAbEqWei+5xtLUV9XCtdNerpEp2b&#10;S5leYqzVFek1zHHAKnh1tI/KnH9tYrqFF2G53t3NU7FymdfqiompsJ/fbOSbQ3hW52nhoTLXbfp3&#10;wUUFXLRJMJ0hrqekpopoJnjraUSXOLZ2B4dIo5VLg06o3+JW5JPnb1N39szeW7dnVnZW8dt0u5N1&#10;57GbN2/Ls7qLPptaGn2nguvdl0f8QqaVKeej+7ztFRx44Q1OQqYZ6RXaGZAtbXEV340Go6s1p/k6&#10;PY6CNGX/AFeXWv8AYTuLdPVm44jLvfbO7KraGbxOC66zyw1jTY3auFgj3jnqXb+zteArRXZHduaW&#10;SKqykFPU0dfjqb7WoIiZyEzJLa3bKrHTr8/9Q634p1aTw63F/gf351F8PPjTJWfIftXrna28d17g&#10;rspJsnEbnyGbqNp126azc255sRnKFmy+Sx2Sq9wR1gkrKpvt6uvbR5ncqfcj7ZuFtFAC/wAek9IL&#10;yymmZSnCvRotrdvbw+b/APo1o9u4+r2n1BJiqzcfbFVR7jhTdmVysGbnj25sajpttvXY+PC56HGw&#10;ZSeeSu8dXjHlieEF9Pt552vY1EZyW8vz6TfTpatIWGeP+r5dWkU2NpaOmjhihSCnp4I46aCEvDTw&#10;08EaU8MMMUTmJIo4IlVQqqAB7P4FZYY1Y9w6I2cF2pwr1hnFNTFPIXTyS08VxLJI2qpmSGMeNtbA&#10;XkuSAbD26V1CnV9JCBj1zjgidQ2iYMwVgGlkurGJJVVgpVSVVrHgXt9PdNBrx6rx6mGEMfVewHGl&#10;mT/eVKk+3et9cTTQn6h/+p03/Xz3qg9OvdZooI11W1c2/U7P9AR/bLH3ug9OvU68yBwR9L/425HA&#10;/wBh711RnC/b0F3aG8Knr3A0ueSgnq6OTce2cdkiUqJVo8LkMpjaPL1ztFDOkUNBhpKlmlbSFYEf&#10;VgRtiFjLHy6ciUSmg49dYHtHaG66nH4qhrYWqs3FulqKB6nH1C1ke1tx5HaWXSE001VBXBMlQT+n&#10;lbRkSiM/RGt0jgfb066NCaHiOtXL+dX1/wBnVVdncLgcfQ7h6oyW69vb32FlZ8U9TmdtdyR4vaWC&#10;O1C0M9LR4brTcVBDjmnlc0WIp6hWnqFkjd5kDW/Jrcj5/wCQ9HliGni7eIz0AHQlRRdRdUb27Q2R&#10;hKajrdm9Z9ZbY3zubA4CbDbs2PQbI3nmNsZfN4fKY3a+d2Fv7+8Oytt00mezVZRQQ5+roGhpapqt&#10;amkqkO2qg1VGaHp+qRsQxNeiTfzJ8fiu78h8Us71Lv6hqNmdsbBn2xNisZXb3zVVTmqOzN1Qbw3/&#10;ALao8TT7d2xvbF0qmlzkOLFStPR0wEUsaRvF7JN9tDPLFk6MdMycT1Ybtv449IdB7b3jt/K/xfe2&#10;9sbsqu3HSdzYzd2Zh662F1q25NkYDCbd/hWRzFFWZCkz3a2brKDcE9TLElfUxyRVcXipoWU9traO&#10;0hiCLRdI6dtxpQOeBr/hPVsfVW86F921HQPVv8Q2Zk+psBnNqZXH7gyhA2iqbG2V2FHvhNt4n7iq&#10;q6vcdXuDIVU4jQrLC86VYpKhqaOQ2hlQJqpnqkjAnU3r0j6/ubM7z7i3H0ntHBVW5c1svsLrODD4&#10;7rvGVM1Lug7whz28NzRb7qtxRVp2LsvH4akesyUM1LU1tHXVcVlhEmn2qjmWYKBSvWmEUQLN6dWj&#10;0dPJ0P1LRYpX23n+0I8BncbjMj5KzFYH+Kw4qqy9PDU1tauUy2E2tRNRUySvLKRLbyuRUVARlTr4&#10;aGpx0RsGnmB8j0jvi5mtvdjVuZ7Ro93bp3A1QlFi8f8Ax+SooKKL7mPP5/GY+hxU9LTzSjF47NVE&#10;kUk8tTUtDXlH0LFGEatiwbxK9p63dxtBRWHcOjzRksBpvIvqsy2AcaVIMZJtpPNrn8H/AGBsrBhj&#10;j0iDmgPUVKymqBMtNKJfBJUQVAVHDpNT6PKo1aAxhLgNp1DUwF+D7o8mggefXtZPp1Wd89flLTdF&#10;Y3YdI0j4mbdO/dnbcbK0C1k+Vo8RV7xrXydRQ08FOXECQbaaonraeCeWiooaioMbGnKsV316sUoA&#10;px6NLO0Ey+Jnpedb/Lel3R1h1/2jmqHJYCk3HQbirZ6WhpMjuPCZGqSXcG4qnHUWWoqac0EYw+1M&#10;o2PlrPtwKMiebxxqfamG6UxhvXqtxaFGYD06O9tjPUu5cPS5ahq6DIUdX9w1HkMVUQ1mOrqeKsqI&#10;I6uiq4JKiOpppokRwyyFSGBBINlVRyrJw49F4DKxB9On4gg2v/tv+Re3urdeuf8AfW/4p7Z8M/Lr&#10;1OvH9LcD8fj/AGH/ABPujDSadaPUQxnUSLWtb6f43/p78FZiApz17pqzePbJYjJ44S+CSvx9VS09&#10;Uq6zS1FTBPFTTBQjMslPUhZAwHFhx9b7ljYZJyOt+dT1WP8AMenxm9+tptmdp7Mz259z43MwwY/E&#10;RZCo2Fhq3LzxVOUxWV25u6geRJHoqzBFYpo6WaWKOr8EvjB1eyLdavbO3nX/ACHoQbdKhYAen+br&#10;VD+aXcIo8ZP03v8A2tnJ9j7Uh/u9twPiMJg9/YGPBwT0e1M1T4tK3cOJSvmiyM8Wcr3mqZMlQNSO&#10;VWRGYwhvF/Ik0sLNwP8AkB6FnhgoHX06LJ098gst8Ovs8h1vuzKdk9edoYTF7e3jSw57N7cpMQuO&#10;raGp3ZtOSu2xCuYpcqkENDLRz42SCWaO4lNRGDEtNv3KSCPWrdzDT+3P+TphyKAn16x/Y1PaG/t6&#10;rXheptmbZ7Q6+29szq7dzVlfvuPq/f3cjbUyFfhMmY8Jk9rJg8hvU1NZUV608GWAihlampYY39m8&#10;Nrc3KmS4UEEHqwYkVHDpF1XXu/qet35szCf3qw+wKTO4yP8AvJubC12y85RYvI5B068qM3TT1OUh&#10;mxG7VrbUUBr5AyA1SyiKzKHLyGCOWmo1/L/N1fUTjy6MJ8S+1qLq7sdel6bNR0/+kXXlM5lMbgFz&#10;e4O2KNK+HOde4fb27Z9v7hzWxNv5RCMutbNTPXGGWGJ2iAeGMQbHOkRoh8j1pipGk8er2Os+x+5c&#10;xBsTp7rnaxwW5N5dZVFZ2121DuHeGPfbe533Jk221Rb5ze56X+OYnbGw4hNFLi6ECuyc8iywCngM&#10;gcc2c9FDuekLW9WNanqxL477w2zlt54TqjYe6sdSbL282ZxebQU4o6vsXdGByFCuVEGRENBS5+XD&#10;SU1Q9bUQx+SOSuWEahGyez+znE1AvRZeJQsfxdHI7i7exHU2OparJGeoyT0OdrRgKL7OCtyFDjqO&#10;mqamsjasngWip6FKmJhdx5fG17AFSue8W3JVj0XwwGQ/l0nuhe6aLvHE5nd+OinoKKPI/wAHpsRX&#10;oKPM001FjsVkMhHm8dEJ6UZemnywSR6eaWIAWZwVKhVaXAlAavb1eW38NqCvWXtfv7YHUuXxWM3p&#10;U1uNfOUW4ZaDIxUFRkcXHkMBS0tScTW1lBBVJR5DIUs80tPGwJkjpnJ0D1e6Xu4R26GtK16sLRig&#10;cV09VM7+/nX7H2dm4Zpek+xY9rVFFRvhs7m8a+Axu56msxuSqqXMYnI1UK064g5ChTxGytVRU8ix&#10;IXtYNHmA68MNNfn/AJ+tCyY0bPVgnxF+YnU3zA6i232Z19WDFvkaJUzm1MvUUUeX2llKJ0ospich&#10;HBVVLxx0ckTFJZCivGFJOq4Agt9yjmXUaUp06TpIX8XRq6aaCsiWalmjqITJPTtLEzGP7ikk+3q4&#10;FkEZWR6WrvE5TWupTz7XRyCVBIOB6owyes8sLKTcEhVBPpayqeVMrsqeMtpIFle/+H0936qqgHHW&#10;ExoVJA+oJH0444F9I5H+w9+HEdOdRDqAJIAAFz/vr+39K+nW6dcf1rf6X/HHFvp+PbTYYgcOvcOs&#10;TxSMRp59DWsCTex/At9fpyQLn3RiAM8OtAceiP8AzR+V9B8WNk4jdO48KG2nujN7Z2Iu73rXxmPw&#10;e5d011ZHR0GQlgaSc1FVS4qoanZlEcVQY0kOliwQbjOsNqtPn0pt8OMYPWqN1d87N6/GvvvuaTE1&#10;OercNuHMw7g2vlqjKtPt+j3PWY3KSS4/bu36rJ5eR9v5jPZgSzQR1sDQ1GPXVJ41UNH026tDcKtR&#10;Wv8Aq8+lVxaqX7ePWxt8OfnPt3tPqTr3dm9M7jMfmNzVddRborq+hpdtYfATbZye4Keoo8zU1Yq8&#10;NSZGbHxUzwxJkZ0kVCFkYvZRht9/rijlxU/5+kcsLpkdWS4vcuAz8+QpcRkaSqmw8tLSZOGnqqWV&#10;sdW1+OizK0dTFCyvHPHSVMLEMiNZ/pYgk+glFwxpwpXpJJOAdOK16d2UqSL8j+ot/rGx5sfbhFCQ&#10;erg6gDXqO6NpYkjnnn/X/wBYe9db6iywXCsdN7/70f8AW9+691BaNkZtX9o3H+tc/wCHv3XusLqf&#10;UwI+t+f8bk/7z7917qHP+pP+CsfoP9Vb37r3UJowwKj63vdrW5v9LAe/de6wyQlVJ1f4f77j37r2&#10;fXqN4z/h/vP55P49+691wK8EE83t/vf/ABT37r359YGFja5+nv3Xvz6iSIr3DX+p5DFT/S11INvf&#10;uvdRmh0khAdI+lyzH+p5NyeffuvdcAhJsQV/xZWA/wB5H19+68eoksTAu1xblv8AY6jf8fT37r3U&#10;f/fH37r3XEwSgatOoErawa1nZkVSQP1XUn/W9+4Z690Ub5R/KrZ3xlwL5jc9LkcnUxYqtzUFDRUl&#10;Q0dRjYauixs1fPlERcdjsbTVkytU1FTJD4i63XSfZTc7nDE+morXp1YWalOPSvofkJ15L1tj+y8j&#10;mI8ViqrG4mqkpKth94uRzVPDUUeHigLK71sxqUVVF1GoG5Qam9HucTYFOnxatQdDY8ctiXi0KV1u&#10;SfUgVQGMikIqguTyGayi/wBD7MUuFbTQCvSCa2YSY6bK2CkqIZaKqWnlhqYZY5KapCmOrpmQx1CG&#10;GWMxyRiN7SIxNwbe35XUBaAVPXsW4IYdVqfIP+VH8Ru9Vr8pQ7MbqHeVSZJf7z9XtT4KmnqSWfyZ&#10;PZ8lPUbTqkklJeZoqSmrJiTeoB5Do1jzqOkcsEEmdOlvl/qp1Rl8gf5Nnyd6oNdl+s3xHfG06byS&#10;q211/ge+IaVAW8lXsvK1UgrJCCAseMrsjO5v+2o931itDg9IHtXUnR3D+f7Oqo8/t7cG1MvW7f3R&#10;g8xtvPYyY0+Rwmfxlbh8vj5wATDW43IwU1ZSzAHlZEU/4e78eHSYgqSCKHpn9+611737r3Xvfuvd&#10;e9+691737r3Xvfuvde9+691737r3Xvfuvdf/1tKppnxUktRRiSCTW0U4ZnDrJDYENNGPAQZUDIFH&#10;0sSbHmNjSbyGroS+L08YPM1eTy4aWR6OqSY+Wob0Mf3EkLzsF1EqQxNx+be0l5AEiAQD8umpJ2Ao&#10;BjoQJ92YvAJUxU0lLNV1s8U1fUpTKyXjllP25Ab99pIm1WOknT/sPZANvuLttBrQcM/7PTsMyntJ&#10;z04Glot6U9PQzT0tFVtDLSU9RLDop6wsGPlWRKqWSmdmKBONCm5Nvd7WN7G9QMSoP5/4On9AYkjp&#10;FVNdlM1T0WBrslUoMfRywZBpmBkoaynLwyY2maJlHIgSYSEl044N/YkSKOFhOONcY6YJoKefUKhh&#10;elC6MfUxxGVahFj86hotMjy64wVapaMx6i7Ekh+Afp7au7gXWK5/Z0m8IsxPUeqz1Q1QtbTeeNac&#10;tEscckMfjAb0TRVAiV42jtcAAsCL/i3t2GzQQq3nXpUBpGmnWGt3XkcrlJa7LkZirYwxvW1JEdeZ&#10;HXU5aWGWCmqJdJAZpQSbccCwc+nAoRx63xp1wgh+/SpyEc1MzRyU7yx1tRFH4n0MHkggkeRKhQ8Q&#10;uBZrjjg83luGVCmjPXiadD913m4IcPLlJsVLV1lEOa6urKaCnjyFTThaDVR6CWKINf1K+rj+nuPt&#10;+s7i7uY0QtQnyNP83S638MxI9R/qPThj+zMqzwY/J49qqhhaZqaueImZ2hVnelppHDwy0wjdR69K&#10;HUPT7RS8tKkCkudVfX/Z6MEuIiaPQL9n+YdYKrd9bX5uopqHIwUkcsKW+7o+YXjDTxeCegH28ck0&#10;DFGSNQhuPpa/u42CFLX9TLMcVI9fz6sZYAQwkH8+nap3JRVuLpZY4kqMvDVrFVQsJzkJqeNkXRSh&#10;m8UUTstiWsfV7KP3XPDdCImsP7M9NyuHPDpt/jFLkpXoFp0oKmgJgqzOkPnTw3n8UwkUt4tEgH1J&#10;PH49mM9m9gizRCpPzH2evTLxig7B1Ixe3cFVUkjvDW1VRSgpJJimNKHjnlLEF6nTM/hViUWA39Jv&#10;x7Yk3J1RGagYtTP2H/N1dLUEDt4dLTDZ/rCjxM+MyEG7amsq6qNo8Z97DCtCKYnR9nWyRVFWVqWU&#10;K6egrqvc82LLxd2upEa3jjMQHn/qp0YK/hae3A6O30ztHYWawNHWUVPkslhlrJaiqkrsfJRpjK16&#10;Ao1FFPRqtXUVlNL+mOdhTSNyx/pB3PG+bvte4LbNOqoB5Af5Pl/xXQ15fs4b6OSaRhWpx0t8Ig2h&#10;uGoxEWDof4VHT1Qx8y4mWmq62GqQugNQZJY4Ky50mdLrxZQFt7C+43L7hZxy/UsWIzQkdUYNDPLH&#10;GoKg/Lrgeu+6+/N6jqPqvalTu7cW4kmlwu3MdDUVWYnhxsIllpqiKqlx8E8k0ADNII3dhpMZLC3s&#10;Y8l2CmOORXZpAhqCT6jpJOJ7hWRqKBmpp0tsd0p3v1nuLYHXuU63rMDl6qiyn93KOCObEVuZqcJk&#10;67FZZ9vZpZx/e2qos69TTyCJpE8lG8bMCvtPzNZruck0U75HAHPl88Dh9vp05t1nNb1JOM5r/s9G&#10;k2XS72nylTT52orId9xrWY/dOFy+OqJsrVvHTNFG1NkdWRwdbXzRUlmV5jVfstp4Ur7gje9ijecd&#10;uK46GG33AEJBby6D/dFDSdmbNz2xYsVlTupcXlIcbJPXpBhvuayhc4yelo6mjo56pKR5RMn7qFkk&#10;uvjAA9rOWPpuWd6g3PcQPpmIpipxQHgCfL06cmtLzcbWaGJ6KOHl/qz0Rvtbo7sPZu1cBufcWeoZ&#10;4INo4+vpMPV5Greo2xtuStr6CKlx0eVarr81jceaTX93EEUeQIECgWyXst7s97mtmsGrA647WGa4&#10;+LA+Y/P5dRzeWFzZCVLhqgPTOfI9AlgsfQbklxm16fNQSTZrIxpGXo8jNT0K1tMZKmrmGLVqutSk&#10;QeV0iBlKgKCvsQzQPYSrKK0JFf5dJ7CJJmZa06V/dPx0rOkM5snCt2DtDcEu8dvz5qrlxVNkqejw&#10;S11W1KlJlL0sdTTVEtOY6pdS+JVmUXLKxB7I0EsKy6hx8h8j03c2wSTTQUr0BtJLlMNUrC71LyxR&#10;woMlhquAJNSpLLS1FZFA8cUyGV5FkYXKyqo5B49p5k2+5joP7U8eI+zy9KdU8Ixktpx17P7pSFJ6&#10;EM1VIS0KJPV0Ir2qWVylZ9mul2iWRyzhyf1fW/tiz5fPiGRgRER6+ePz/l0yH0knyp08bL3bmq3I&#10;bMbD4OgnzEDxS0RkX7OSap+zrmnEWQiHmD/5MPGpJs6H8W9q7jaYbatHIHVWOtfn0GmRj3Dms3TV&#10;dTh5DkstU1spiljgvXU1HUQit0umgVaRHUrE3c3uebAijb4RBYLoc6a/5OiozWgIBQ16sZ61r63u&#10;DY1N0XkJNgYfJUeIzqbdoqyehx+Y3PSvh2y+LqYt0Ve38rBjqXbU2OaOKqpJKTJ1T1QpU1KS/t5G&#10;1xSlsk8PPpVC6rURiidFeye09zbbzlfTZHzYjMQELbLTz0SZ8VUrUtCaOOdq2eConrYIQkEi6Y5N&#10;Ooh3A9gqW28SVyFqQ+OHz6Xhqr0GuLyNPj6qKKF46WmlrKhsc5Jq4oGq5kqqIRmVYAVkjKhdRTxf&#10;W3PtPuFk84JKZH2eQ6ZBOoZ8+nOom3LTbmoM2aUT0RraDH01SsMD0XnyXnosf9xF4Wk+1aUOQAx1&#10;EHnj29YWsS2rIONPmMdOTOFk1DpY42ux9ZRxx51ajJZnHTGj8FPPTvimiIL/AGU8Esfmi86H9on1&#10;xmwsb+yW4tJLWWSe3p4Z4Y/1efT6SK6ju8ujDY+Dr+ixO5q+PCVGH3KtPjoMLjtvVkGMwFbhKGKs&#10;my7Z7HzCWukrV80HialmgQyAs6k8ewtfbhuN4ZLUBgtK1/On+XpMkaLMzHhp/wAo6TlF35vaqxO6&#10;es9o5H7Cm3tGMBlcQlDQ5BMhQ5Spp48imOpXoquup8nXGlihE1IIqohwqsSbezjZra42u1M0rFmY&#10;eZr/AMV1ZiUyor0FGa25XbXqaGnyFDPBVxZKroJqARSQwUsxIjkwOQhaQVkmQp2mMeibTOpibgg+&#10;zCK+aasgQUp0jllZWNemPJ9fVlTWx1OBraOminrEacyUjNHRS+OYQOcdS6a3wV0iGNl4WMqLknkr&#10;7HmFEmeGdu0fb5j7D0nkDuusA9B7ndz1eKqHw9LLJU1rwxQZGOelaAxfalpUDrURlRHGVLFidQW1&#10;hf2fQWEN/C1ywLJTgP8ADTpKshHaR3dP65PMS4VoIfuJzBjppY8XEbavHElRUSRSV9RHeOGI6rqp&#10;Lr9Be4CO0srQXNPDI7vmKdOFWAqy9Jza0Ob3G8y5aabGY+oqXiadaTy+GdAVJqYpNCWhAC8ceoez&#10;Xcnt4VZVkBb8+qVHr0N0W46LHxnHYmmR0qI44kiQpBI0tPHBSSyzx06xooqVRfS4bStjcW5AM+3H&#10;cHkaUdvlXp1WUig6H/B5HGVnXOTpFoMtU7kj/heQx24IZhUYymZ2k1fa6FeoBg8lFpqI5VGsH8/Q&#10;htrFrGR6oQmrB/4rpWialpTpZZndm+shs+pwu9qt8rWwjH5ahqclnc/lMgseOyWUxLUdLFV5SuSh&#10;ofE6TrTgx3YGQar8GF1czTKqwsTT50/w06vGhU6WHQIb629kpaU57bz+ZpaylglpqecVMcaGJIst&#10;BT0Xrqv8opFRl0+S9zf1ED21YyR62jvTg18+lCK9agdOVNtoVEeDydHNDHkHyGKzFJPTSIKET0Hl&#10;E+PIrkbJU8rQq6MhiAjY3vc29ls2+Ltss0cBVoRWgIJ454/aelPgmWjt8R6UtfTYZq6syOFGRp60&#10;wQVlZVhYJIPtoIFgMcsQjhmiKqpJkIubXI55Dtxut3csX0H7K9KordVap4U6dmgeXC42oraqKVYZ&#10;YqXB0ByEMlVHSzw1j/dtS1yyyRUEaAkIt3bXZSB6RWG/mjBLCnSxYl0gnoKsjVUaVElPRtO2R8aq&#10;keOheGrhpVLVFVX/AG6aoahKaNDIRZXZEIUj8HFhbNeskky0BPy4/wCo9MTyQqlVbP2H/N0wYjPb&#10;sykmZh+yq5drzuKmuc4+CnrKsUgeoSvgpK0SzwmWktpmEgKOTpJ4sM3sY44Ywkn6o9D/AJeiRnaR&#10;iVqU9eh46uqds7iyODqM/uGPHYLMx71TcTU8WTz1THT4Cjrara+GrqTHJRzSLvrK0kVGrx1khgjq&#10;jUyIRAFLTSi2WQyt2lfOvxYx+yvy6X26hlWgzXqx74r9Cdi97Z3b+9dh4vamwdo7Vhrp+x97S1sJ&#10;2Di914qWWtj2xHghQNg8HNuLC1NKk2OjZqeGDySTVPkZqVC3mjYzzNsLJ42mNVJxjA45x0KNnmFt&#10;da/xCnQ/7tyWewXXeSSpg3EajHZCkpcNuDAy46nxIpP44sjYmOrxjxUEEspw0RpdUNRA8SWLobK3&#10;PmPYrSPmy8thIGRDSjVJ+FBqqeOT61qajqYH3O8udtUQrQkU8v2dIDd0++KekY4LGJS5f+E0mTz2&#10;LpaappaiPN4esXLZBaepSnnzmQqJo6dLrLJUqQ5EjRj2Itoihm3b6KZgqKxH7T218hX+X7OiiO3c&#10;qHn+Lz6B/bMnZO+8dDkYNp1OUpcpuQpgPtchmcTUPJUVtbkJJZKJaOOON4GqSFikgkIQMRcLdRVu&#10;MXLNneNbtdoZFiZmHxUIoKCgNammR/g6fNo0iExZ/OmPzp0H+dqs5sbsgVXYVRQYGio6XOZXEjbu&#10;YxtNma3GViQ0GOxqyQtSMd0UWS3IqxSVtPTIYKFyZUOhyMdkbb912eJ9lkYXeAw0sKMKk5IpQBSc&#10;H5CvRDcQQlisnxD5V6TWI21uCn2jvqHbNTT0S0eQBpKHGxQYiOnpqI0WKp4qWun26ZMnXR5t5XSQ&#10;VcDJTFlaQtdivu90jnu9psb9lb9FdRqDqap7hkkCnl6/yY22xmW4kk8MgV6yddb7rN6UW1qncWJa&#10;Upnausrlw0GLxjPTYfL4ClmoBt3AzxUkUmUp6WcPPWgr4wzqrMQSW8z7PY7W0skMqnxQKCtahl45&#10;zjy/LpRcXCNLArEVVjX9vQ69ib5TF9g4jKw0OTSrpFx9FkNsRVtbU5oZYVdc1LPR1lEkUmHp6WOq&#10;jjkSVPI5ZrHQWIjzYNiV9j3OznYQs8rHUSFqPz4/LNejW7u4gbeaNVJrpOOHn/k6WO4+n8D3tg9+&#10;5dd54rrfd0m0KDI/xHccNZU4nfOUpWqa7a21dznB7Y3XTZsUuNwrzUYqmjpo8lTvI88UojtL3sh7&#10;iXnIG6SbbvW4INgCkpqNciuO0ls549B7mnZV3aBZLdQZD6UBwPnT06bIP5j3zb+NuYymxth53J7J&#10;663nhcrR9T7Iyu1utstt3Zu0d7yRVeGo9hVmJpqWqgqzuzISU2MElIz0crFEDOGvmdsvuba7+Rc7&#10;NMmkjAAagHrn59Q3f8tzW8tLqoz/AD/LooOR65/mE/IWljzO7+vu89z4na8gAzG9Nv71rJqDIY7c&#10;tXVZDF0lPkYHrkbI7iy9WZxTQFJJZnMshYr7O0tN43hmmuZiWrmnD0GK+lOixfDtJ2hQDStM09RX&#10;/L0arK/y5u2cD1Nn99HsXC76E+xcXvei29LDWbM3LUbfgp6+GslrMfuqVKtJWbI0Rx0tC0sVRkag&#10;45YwaYEBXeOWLw3Xjo5Ols9GRcMjP+EDj0cf4M/zF+kfi/B/B+0epYdg9gbSpsV1b2f4toU+G3zj&#10;t7VR3Bi8ZuWnzP3U1dR01MlXTy5usriMjVS2FPSogBYQ7Dua7dpSRayDFf8AB0nntzc22kHJI/Z1&#10;bXsT+a5h9h9MYPI72zW6920e5MZWZXbvZ+4cbgKapyVKm+8/stshR4oJJjd3bXo6jF3nrlmxl1Cx&#10;rGtT5PY+HOghtHR1UY9D0TXG0KrhgfPrWj37Tda/JbvGKqot35HFTdp5Tcm5u9oMXUrLgNjg713R&#10;iqCjhz9TtlUWOXb9VTinp6+rlpErpqWld5iUQASS9ber9XIAiY+oHDHr8ujK0twlB5dF1/mNdG/G&#10;7pPeGxsx8YsnSNsKlnq8Lk8RiNxU2cy2ewu1Y8c+Y3DuRcpWVlDB2LBG1bS1i0EceKkgMTgJKpC3&#10;3axtkiaKCP8AX4/l9v208+rPD3lyM04dV2TbW2BVbUoM3NnK/C5l6rd0VbiaaOOogip8dBgMhtuD&#10;+KPFQVNNnNxVuSqaWOk8klOsEf3chK08cbFlpPa29uUnB8TFOP8Aq/1Y6ZkjBGPi6sZ+C3y5zPxb&#10;rMrU0e0p92bM3nQmh3nhZeuFztLuPeU0DVOz8o25615YaWrw0dZPV6YTI/iJDxuTo9n9hulvbsru&#10;aj8+qxRhcE9WUdj/AM4qm78+MOX6U3bsvr3ZuZbL12F39mnx2SxuJ3Xj8xPvnEbdyW2Ns4Z8DjY1&#10;2Lja3HTFMlm6WRjCjQ0U6oVAhuubrIwoiKK/6vl07pH8XTN8eu9vhj0L0JVZXuSpm7g7YxONysW3&#10;evcT2E+68ZX7/wB153deDzfYmCxVHjK7rrZkuCr9jUFbjshQq9fTrNUVUcQSeURp05jieIrEO7/J&#10;1440+lehl/k9/Mnq7oHc+b6m7Gxm19j5Ks3aN07m3VncWse5Nt7C2j1ZuebG0mRpzRV2iPHV+CxG&#10;LyFbIMXJPU5qngWkQmsqQ9se7wpeSmZh+YJ8vs6bvVFwioBWnT58sfmpv/u7Hdx919H1m7M1mct2&#10;vtXY3WGQqosbR4jYu18XtXd++8FhNvUc24cjh8rkN0SyZxd0mslqqVMNA8M9OgniaNbuW9+NMYEf&#10;sJ8q9bt7IIlCoI9cdEXoNl9h/EHcO298bQ7v2l1p3tht/UOxe9umNnYnM5Wv6YlzmOpUXdm+6UUt&#10;ZtY4LaFDm4Tm1o3rJsbUtFPJYk+MOz122d50c1ann8h0qjQOAi5QcD/PqvOatoKjsrd+L2ls+POd&#10;i7Tp944Sty1PXZfflFmK/C5fP4+r3wctu7JClxFHUUOHjrIJYqyoVIGjWGhlfVZNM7XKpcRishah&#10;Hyz0o8BFox62Gvhx8C6v5D9f4vv35P4nszG1W/t6bMGdEz47Y2K3XgMjVTne9PnMzIczuSfYmz5M&#10;b9jZv4PVvk5GaCjUVpZRbsVhI+ZVNCDx6R30xA7RkDy6uXyvyE+Ofw86Jxu89g4DJ7C2NuHtza+2&#10;Nn7D2nh3oMxuiXZe+9s9Zbhptn0mSqa2GHblS1Q1QIZpGqY6FamUF1qF0i63ns7JfDVx+w/5uiCV&#10;JZ1LkGvVi+b+QW2MH1T/AKQM1U0uJqR/C8PX4xp6eqmxG6dw46nrsbjchUNHj4lC0tfT1RchUmpW&#10;WRLq1/atL4OKq3+HovFtRixFOmfaG5ajuTc+IzW2c1S1mw9sVGLra3LYqaSpo907pxlLVrkMbiq2&#10;OZYqjHYuoyUMdYgLCOspVVyGUqVUUxdqHh05KV8EJ+PV/kPRoYohFGkdj6Ft6iGc2FrswAuxHtYM&#10;n8uk3XnSxFlI4/33491631y0gj/fD/iPfuvV+XXFx9LDj37r3HrGSFBLWCgMWJ/SAq6mubEfp9+6&#10;qQOBGek7unbOK3ngslgcqiz0FVG8VSqGN2Wank8kJ1CFgfDURi6uj88Ec+9SANEU8+qoSjgjj1TP&#10;8zcx2l1DSUnYeSymOXcHWmY29ldh123cDVSZvKlKHIT53bOfhwFdgJsrj9xVfmk/h7pFSSUUXnkm&#10;ilibyhe4L20jBgQB0fwJHPGpNCx6Kv8ANXOVnya6X+N6bHx+xavszedfOlN1xubdsrbt3Rt7JYuf&#10;B1GGwXYm09z7ezeOj3DikmeVoZIocmtCketZEYqkkZ7lGFKnj0vs1WGRxwXSf8I6r/8Ahj3P8ouv&#10;Pl52X8fs9U5ztmon2YmN7W61xmBoJk7jwNRkqvGYXsLbeI3Jt3P4XBU1Tm93Y+vzkOVWURNuXcUt&#10;UstUYoadFYiSKVsY6rMqSuSCMdFs+e2Dl3r8rug4fjfX7iOJ7u3Z2ns6s6u3Ditn4/f3XO79y7Yr&#10;OvOwKZa3F5nA7LoN11kFNmslSRtk3pYasmZxTEmndm9obgH8NemCWI7hnoIO6e6afb2z878dunOx&#10;cl29s/aU0u4cvuP73bWXy+fymR6920ItuLn6nd8+d7Vr8BWbhE9XBj3fGT5VJwmPssMxYv7gxQ6k&#10;auOnFPYB0AGxe9u8cV2nlM3hNz5jZ+9tyrQbercHurMV2+dx1kG4JWxXYcObytZUUW4KCur55SuT&#10;lr5jWQw1SLF6YYwQRFzJMdxS2ZzSvz9R1sdbHfxS7ByPxq6f3HnZ8NT92/KGbdGExW69s7Xqa/Gz&#10;1OQyW8czU7XfBa56HD0WzaDr7NVk9fR1WayFdLWjH4ynWRolollG2udQVh8VB054HiGhHHo6OJ3V&#10;uXurp2benY0tHgMxS5LK0nfO/MNXZvN/6OoyuUwu/Ni9G1+Ro6nD5er2vndmVn3+RNK2OpoY6ukh&#10;LyeW5i0sjwkt/h6SSWohm0p04de/I3FDuXrrpDrvdeGxm26rYm4N0S1uz8xteu2zhH6cykOBr9sb&#10;ZkxeEioslJlqOrXUk1NQJ9vkkFOPO0XtmyuNbmItw/4vr11bh6swyerb6LsLbtPsV91ZCol27gKD&#10;a9bumoqtywriGxO3MdQzZJ5sotZKRjzQ4RBJOZ2XSAGk0kkAQ+LHFECzU8uiKSBtQoOJ6J9F8hKT&#10;b+R3vvCrraiDrPdOB2bvXCblyVWme2vQVW68PUUZ2xO+PapWiqKGqyFLWyQUU7yVtHjpnhAKn2WN&#10;crU93SwWNUQ07+qLfmV3Vjd9fDfeec2FuBt39y9Jy7Mwm7cX1LUQ4/rXYHbO4Jc7tfGj+Ibqo6je&#10;m5J8Zt6PK7io8ZSRkRB6ilWqo7yygsndJm446NYVZECkU6fevtx7Z3FubH/GLYW4d1dbbggk2tuP&#10;vPaWBwme3ht/YGYwG7Mjn8XQ7Vzefp6GKmwXZPXGzcTiFpsnHLTPBuRWZKuLJLJL41RFWvTlDIDU&#10;dv8Aq/y9bCHTvZOEm3fR9Z4/cUmS3D/cob+y+Nm2xkMGP7trlK7YONy2Go56DF0m3tunI7QNMtAl&#10;LCyVJkZkj0svs4sVLKKnoguogj6l6NmRdS5Ur6b2I+gtwDx9QPZrgDj0m1AY8+sVxyPyDYj6G4AJ&#10;4PPAI976914sqgluFALEngAD86iNIPtp46kvXrRIrxz0GnaW+D13s7MbzjxVVmafbkUdXX42kqqS&#10;knqKZavHx1sNNNkJYKf76OjmkliSYrG4RrkcH2nNy0dWUZ68sfjMqA9A90/8rOq+2dsVGc29nkrX&#10;x268rsusdqOuxk0mTxuUpcJNVw0NW1ZVwY16yvhAlkdo2ZDZhewbXcUnqpYV6WSbZI3wg06yd0bu&#10;gqaHcuAfbGE3NQT4cVGOyG6cdRbh2JBkYqfJzpjs7BPCThoKuOm85qDI7TRMgiBf0FLcyW6oVaQV&#10;6WWVi0ZVjUGnWvd8yvit8h+1MB2bX9ebGk3n1rl9v1GCzex+vtibLzOH2xJjsVFmDD1tuuul2dks&#10;/JRTwRYxq2GpLvE5idmENvYE3Xl+G/LyqgNfSn2f5OhEL8RgRFsgf4etayb4+YDsOm3ttrb0tZV9&#10;mYCLHbdoZaDbe5tsbsxGfxuz6nPYNc/sZcdjNv5rKzwYusw07plKqR6yJi8TmaGpIXl2NrMRgR5D&#10;D09D0pGlwWJ8ulxt+XJ7+6modpRpsGTevQdDlO2abce4PLXdh9xbGx+5sNv2T+D5bHZir21Ptzbu&#10;W2iKZxlEnq4hQxpDR1MgcHW47hNbW+hFNQPLq8SinHp+3DHW9o9h5fP9sd87Yx+V3fUruzdm78FH&#10;XZvH5vc2aUZus2Dhdv4KqC70g2lVvFhq2pwlVHBjzPSIqKyiCUIQQTX80MjowUsPXp0hVXUTjqwf&#10;vXoPo6t6v2XvWm7W6m66y+29qZnZW+TsgSUuT7SzMit/ePaO1Nt7ppsV2FichiNzhKCummoaTKRV&#10;xbH080K07VUg93LbYtu26O7j9M9UR45DRTU9ZPjV8kd4ZXaOM67y3YGC+N3THReLzVRu6rr8hks7&#10;l90Y/c9HQzxbF/geQzKUmYzG58PTVWHpKalahmmrsikshmMLuSLbOarT6Z7aT4w3mTXpQ0IjFRk9&#10;HD+JXyu6Z6d2BuTclbuzf2N6n6yr85s3p7bwxWMxdbtrAZRa6tra/wDi1BCKSbcdTn8rJJpq6aeo&#10;rhSW811Cg/s+a9u2zVM8oDUxUk58sdMybet0FPnX/L0D2J+Y/aHyP+UNf111xgZeysJT9V5PZtft&#10;rBz5asr6LaMm258jU7tp94UU1JU4zdTZjPU9O1TXVUFA0Z8M0UjKr+0W38xX+77ssxSsLN5Cgp1W&#10;6tobSFlBGrraE2LsXOdadc5iuxeLxsm78qXy8+E29T0clJQyVjy11TiKWqSCRco7SStK81RzMZGI&#10;H6T7mNI3gtkAUVoT5edT/l6Cy1aQ5qK9atv8wbuOPL/L7c+3+ys1veh23P1dVUuZ61299th6rr7f&#10;+UpaSkpN2YXIZStwLbphkiykYi1R1JL1Rp5jHGtiC74TPcFmrT7cf4ej5I626gimeiQ/ILYu3cjQ&#10;5fBZTJ1NJuzEb/xqdN7E3lt6faucyCTwZKHKV9XUZysxLNs3ZlZk6ePOrVQ1VMuQmIpZTCVHsmkW&#10;cXDhSBHj09BXrwjUDSTno0e5t84f4gdObk6JxuWfevyA+R2Ix+P352N1nudp8VjMzSxV0O2tu9fx&#10;bTzWPoZshM+WgavmnmpRUKyCRAOCZyX4tYEWua1/LpJLbAEN8+rBfjR8mflFt/D7A+FW1sDT5Dsv&#10;b+z8DmKrsoTPu2rx1Rk6DE7tz2J7Bq6mRsTQ7poa3cLR5MSzzmOGApFBqLezbab+W4kCCunpuiIS&#10;woajq/8A25jK/D7XwdJm8ilfkqLBhsrmaudJFnkozU1eRr5qhdMIicNrZk0xAKAvpC2F+tFBVmo3&#10;RQA31bH8ND/hHWegyWMy0M9VjaylraeCqq6SWopJ45qcVNE7LVRrNGWjYwsPVYnT9Dz7vC6h1JOK&#10;9KZJ0QBSekN2h2RsrqbZ24t678zMGD29t7D1+ZyNdNDW1SwU1EY4XnMONjkraiBampiQ6NKkyC7A&#10;X903C4SIltdB1ZQW4Z6CXpT5WdDd+0L1HW2/sPlayhydJgK7E1E38Lr1ytVhItwJBjqPJCnnylPJ&#10;g2FU8qLM0LhoCdVwEVvuUMyKfE7jX19etspVipGehi3xvTE9f0VJldxh6fE1FS+PqMh9uZYqWtlo&#10;6iWiSpZKWRIRW1FO0a/RrpcfUXVSSKqqzHtr1oChz0Wf5HYHor5UdGbq6r36lbuPam5ceu5qw7Up&#10;KvKbk2pV4GXNvh96Y2koqOsyeRTA5qCTyNTRkVVO8UD/ALcjN7R3C212hV5Oynof83T4RkKOONf8&#10;v+r7OtF759fH3sPpSv6vweSymbl2v/dLI0/UO/Mjg5Ns0+/+va3IwybEq/sKlIqen3NtolaeruVq&#10;J3naUoisgEQ72/0+4CO3Gpa8eH+HoURLC8VdQ6Mh8lNyds9JfH34/dbdc4fObSOzOsds5DdCLXY2&#10;kzdZnJ8/uXB5rKZTE4r+IPh6XKJkowP4xUJXVZZatIVWpTS+m4XsRWraY8f7PDpFNANJoK9bBf8A&#10;LE7k2fsjoHNVW9twUtdumuzW3tx9n5+m3PLnIcr2L2LiNttt3Y+LasglSDKbD2lSUMeTpVlaSI1y&#10;ObMbe5C2LcIpYzWXu0/P1HRFJbHVlej+7W+Tmz+zeweutq9ezQ7god14Ddm683W0RTXt6hwjpQw4&#10;/JRkrUxTfxZHDGSLx6SoDD2fx3KE4ao60YCgyOjNsFsL2YN9LEEHi9wVJBFj7UAq34sdN0p5dYJr&#10;BVsLAE/7xf3YjSaV611ElHk/173P+tY/k+9dVLAYr1DdD6l1af6Ei/4/wH9ffurdRpIbEFmSQhfq&#10;q6f+J+nv3XuoTKwLEqQAfz9P8OfoffuvdYJRcLxe17/7z78Mnr1DTHUK4X6/W54sf6k/0/p70/6f&#10;cfPrdPl101rE25/1uffgdXDr3WEgH6j/AIr/AE/1/eyCDQ9a6jlQuolbC/1Nj791oddWBFwB9Dbj&#10;37rfWExavwBzf6f4H+nv3WuoctOxDDWn14Bj1G3N+Swv/vHv3WtS1K1z1FMDqbeSMEg8mnsACDdr&#10;ipNrD3rhx62CCKjh0gezGzMOytwHBUtdJXPjch4paEyS1WMnjpi9LUx0Cl5cvTRzIgkiRoyyl7Oo&#10;BJT3L6FY1yB/k6cjFWzw61L6jevbvyi+SG8+qOwu8KwVnVOVyNTgt2wbDo8o1b15lmpMdntu5On/&#10;AI5Dt/aVfPlcxiaaeGekknqKmOE0gaokVWjee5d78M4ovQht4k0eXQQ4zvvtbsrde7di7l3nlN67&#10;F6gz2Rylec7kIcdX5jcDZZNvLuOCkqqCjrNw1NPFtrXCgjllhpxIh0RSlkd+tl1FYUBUfZ05pUCn&#10;Rqti/wA4Pdqdrbs3VlmMvS20sb/czq7ayUuRrc5mdxbjjxeOkrdw5cU1PBndxbU2zTPNOslPHDJU&#10;S3iVZnY+08O7XoutGg6aeo9R8+qCBWrjq6/4jZrsXf8AL2J3t2RuOpbF7uyTHYG1aOCaXCbf2WHi&#10;GOyK1MUf2VRmdzU6qtVAvnFOy6DMxF/YztbuZ0UkeXRddwqToC1HQi9M/JDavd+6+xcHs6CSpwmw&#10;zhKGTdDSIaPPZatjljr6WgialoSpoCAshjR11fVy1vZ5bSpKlC/RZPAYVKAZ6HuW2p+LEfj8jj6c&#10;gHj6e3iunAPSCNCDVqg9Af3H8e+lO/MUML2/1rtXfVKkLwUtXl8cqZzGRyay/wDBdyULUm4cI7Fj&#10;dqSqhY35PvwYjgelUkUcoAdQeqUvkD/I9wNWa3NfG7sipwVQ3kmh2L2Z5MliGY3YQY3eeIpDlcfB&#10;GBpjjq6GvdifXUAC/t0S/wAQ6Sy7WDmF6fI/5/8Ai+qUO7/iZ8hfjrVSx9sdYbi2/i0n8EG6qaBM&#10;3s2tZm0wim3VhnrcIJpwQywSzR1IBs0am4DoZW4Hoslt5oD+ohA9fL9vRdPdumOve/de697917r3&#10;v3Xuve/de697917r3v3Xuv/X0uKKhrqeSnqXxkUhpUFRPTVRmCZKN5SwUwmm8TzuwCxhdZHAAsD7&#10;jj7Ojoo4yOu8jHTY1nyVIsFTQzhlWno5vJLCHIkeKRakxTE0pazWT8e6RqJJWRj29PnMCqQPPPnx&#10;6Q9VVJNUR1KpIYZahwmoaLqrosZnARikouQOLkezmC3jQVVcgdIlVg9CTToWNq1eKrIhQVizGmVA&#10;0cMM0sVUNZBTwakJMaOpLX0kg+wtu0LJP4yjIP5dGcNAKFjXqPLDR4rclSZKhjiMoa0xUz1joA1D&#10;HEIZZAIWQ1ABKgm9tXFufZhbsZ7PSCAfU9NSE+JTy6WWNyuLTywVuLbLU01NNDT01TA0Zx8Ubq8U&#10;2PytN46xJaUob6UaFlaxP4AfaG4S4K6gcjhXp9QE4DoMstVCWV5aTHVVPRzS3iJRpElOuQVM5YqG&#10;YSBQDqGpbfi/sQQyGNNLkdVJqanrp8Ky4+GvAdjrEtYUTxKVNwZVPMjSr9BYEcWt7dhuEa5jiPDr&#10;3WXFYlsvkY8fRNS00yrHJTY+rKJU1rsdaww1CU8pZpLWudN2NuLe73pQS1p59aK68EnrrLz12JnO&#10;HgqXH38tPDWLEkkLQiRmUwJHOsUr6f7LcAnn6H3QW8MzrNInDhT/AFHptqxqFVjQdClsKjlys9Rt&#10;uPwSGsNO01JWZFUyFXLC0pRaeqk1pT5Bv0ozOUKjSxC2KhnfHFuGlU9tfy/l0ZWiKw1uTw6V1Ptg&#10;47K5aGh2tl60Yyn89VUKaf7ygSOoaAz1klHPLSxqJkaMlzYgfUHj2RfWLNa1eSmn0r9vz6Vtbo+Q&#10;vTrDtt3YZOix1S0viSramo7yKgsyrUTVdokBR7FjpJBta4v7JG3FMqZ/zbp+KBhVmr0ocZj9omOG&#10;XIPl6GvZ2kLyCnNKrgEiCpqPAtVLOr3YM5KlT6ja3tFc3l8y/o6HTyrU/syPPp3wg9K1B6V2CqqK&#10;gkQkRnHSVTVEs6jHpJIbMkVPHVzQsmhvo1vpqH09kcyX83cwApnFaf4ejSCBNOpulTF18u8zS1GP&#10;paPE45qqrXx1slJWD+I0ivKaiDxiNJ4opAqsDIBpP1v9Ex5jO2HwppcD/Ln/AC9NtYNKxbNOldsb&#10;c/Zux5sltrE5emweMqEgpclSwUpeDVaSeN4KoCoRW+4dmOl5CA9hYA+yTmGDlnd0S7uRruCPJiP8&#10;n+Xp+1e/sSVgI0k+df8AIR0q8Ru7dtY1XHmqeB8fT09XRUtW/j1zTxBJKap0SRzPMHmVtPpT8ix9&#10;h652baI4YvpS+mgNKjHr5fn+flw6UxfVvKzPx/1fPo6Hxcjnkrclvg7s3hiq6tFRDuTBbKFaN7Qd&#10;a4qmxWRra2ko46eemmOTr4ndKd3p6UmLTWPHSNIVet962zl9dDuo/CK8CTny+zyx0YRQzSuxHw0/&#10;zdCt3Z2ftV9/ZWbrXN9rbiwuWwdVuRqaq3dn6TfOyc1kKV6fCSbqzFVt+krcfufE5CrmyVRJjkmx&#10;kENQkVDVSoEb2TX939Y6Xtu6mpr6ig4/bwpx+3p0R3Cg06Lbtrurfu3v4ltuPMU+48XUtTVuZptw&#10;QwZ2XN+SoNDURyzZSCroIs5HTVEwjln0+kghA5ZmK5dttrtRcMtDXyp/s9K7W4dFCvQdL3A702DU&#10;tubb1F21htsTUfV+4t2yVeU2vvPMR5XPpQwTYDYdM2Phovt9zSzVIxprYFFIsAUBQoPutpyLZ7zc&#10;R3V7dFbauF1KKUwcFSc0r1e63qe1R47WXB9fs+VOq2tw5TObhkTM7np6qleepjr8jB5Ixi6KmNDS&#10;yR4cTVGSmyAEFbEyvBIql0LBebn3MG22OzbV9NZ2M6MIzQAZamcnFPPy8+gfPPdzLI9xISGNfz6D&#10;PDbmeHdNZuGgoanCA08iUqY+FxSNkZYY4aCjpqFAiVFDkTThJUBaJkkYMCAfYvvrRLiGMVyei2zm&#10;lgkcpkfP/Y6Grcm39+bv/uzTPks3mVw+zRW7c10ODyVTS4vI1FbNmMRVyY/c+WqkSjydO8caVkcU&#10;yIhRIoU0klE+52G2QJbXLRhtQHn/AKv9no3tYpruYSP/AGfy6g7+2tS0eIWm29n8dVPQSPHVYqSn&#10;rKbOUSUiK3MNPHFGq19drECtJL5VUxjTp1e2NmurW7kE8qr4TcCP9mvD7Oja/wBuMyqbRxQ0wePz&#10;9POtOgNym0afJSLnq+qqKKdqemkhEFGaZ6J45RHNT5GKmo2WO+gGN9AU86yeLjO13S2UmAMhUN86&#10;/wCHoN3MDWrFJUYSD1/4rp62JX/3H7HoosZBR7pFNUstHUY+rmpYKjIZ7EVtNR0s5yONx9SY46mo&#10;cCKWGPzSALGyi7e1W4wxXMYbgD6f6j0XpdiroaVp02YWk3Qm6Jzh8dl2yGAihr2pXwHmq3n86y1F&#10;RWY+rrp4I6KSNDcKSmkWtfgp/qLa0thFLMFSvEn+WB0lWASnV+LoW9nbr3vRZetXDVWQxMklXX5C&#10;ai21jaXbmZoaKalqZMqaSuVIXx9EsdVMxEMni/aWyg3BJrvdIo4g1rcIymvGp/wEdGUUJ0KFHd0K&#10;fXnXkvce4sZtfeHYmQw1VBQw4jFZ3OGlze08NJLVhxUZ3JVOaxU2NopcnUxCJJFL1Ex4ZJPEkxHH&#10;vtvZCSS7A0f5f5+Vf8/RxbWaSIVKuHp8qf4OjAdz/BPrbrTF518h8ndj1Eq5DdFBtLIQ4bG1xzEu&#10;DwxqdrJUYTBb73FLi/70VdPLRR+as/iEdQimamSRmgCvbOZdp3mYxQipHGn/ABXRffW7247OPz/1&#10;DohO2tpb/ravK4emo63FZfaSY3dW4MLkJoMXVzYzDumQWsoKTLU0VVCPMQVRI1XU5bSynUDy5jij&#10;UrGg0H/V5U6LVkYCkp6g4zMbeFQ2SqaGYPCokrJjWaF+/h8jCepnejSiapLAavSVYj0i31DN3bXk&#10;n6MOE8gPn08jL8SsehDq89RRxYXcFHXS1kciyNJVVtMFWaiq6eJFEMckVJSS49nlZGJNyUBsDYMR&#10;myuYZ5YLgUkIxT1B/P59PYoHYnPShxWNwkmcjye3KeupM1kaiFqD71qd8ZRVoWeejVYlCPHPPXUs&#10;X27CNzHqXTpIFka3VxJ+hPp8NTTHH0OeHTykgjSKr8+n7em6d9binpsXndv7Y25DDLisq9auNhrM&#10;xJXSSnMpmpMvPlJ83Dk6lHCVitLAZEHEa8XM3mtbS1AQFtWPn5/IDy6bniUtU+vSeyW6JsXkaysr&#10;MqshnigmjlpiPFURRuxP21TWTCSogj1DTfx8k3vwfZGLSS5cvBG9SfP9np08I1WFQB0nMfsba26M&#10;kmfkybPXVOPjesj86RwfcUztM9VNDDTpJJTtBEFaNpgeCfWOQcNve57fZ/QwxIc+hLUz51p/LpEb&#10;BS6zNUNXy4f4K9KOv2/tKWKjhwmUxVNUEGKoykuMqXm/eUSxzww+X96kpSCouwOgAfk+0W2bju/j&#10;s00ZKE8AKEevSu4gATA8ugrymYxNNFQY2aaGmq6CeoiyDYtWlkyCQVQllqKn7yOOLHTEgGxkc6WA&#10;1GxuMIbCeVjcOxMVOB49En0v9I9SNjLfLQ1ckS5CSSupP8tk0pQ/YNUCR2rFDqFNVoHIYAgab8Fv&#10;Zfus0VujLDiQDz6eit6HFa9bC3WXRvRPUHw4wG/t3VeZz1Z3/S5nbUe4KfZG4sTj9h7t+wy8lFlt&#10;u5j+PVP98dvdSUNRSZrcUNHRR43IY55KSnr4qpYlc52u1tJ9kaa5AE/8uH5/4ejGMaTpIGrquruS&#10;s2Dhs7V7Y2e9HnsPhDBj6bPu1RBQbhegyOXq6TdOHGXxlBnMfDkaOoZhRVpkrEt+81/SsZ38eiWQ&#10;RuePl0o0eLQEUHy6DagzuFpEqYE3ItDnZqmOvFN4oGwsssbSS00L0EGpo4o/KCCjgi17fQeyF7a7&#10;STxWBaPpeiCGKoAP29IPNZrc+RrqPFwTwJVTRSTSZCCaamj14+uq4WdCaiGExlYVtqHlIJubWAU2&#10;9pZiKSeXVp8gSPz8vWvSc3FTUgA9KF50/wArq8hFJM9RBBFMscssdQk4R5ilK7GZDR5Kmj0fqYrK&#10;o/Bt7Qi3WVXaKgIameFOrG4fSDQcepOKzlPRY4NWM4nr5KV6D7yDx1MdOolVqJq99dRTMIj+2gUK&#10;WuSCLe0FzYTyPQHAPlw6UxO7AcKdJU0D5Q1hxdJDQ0skcyZKWuKTZRmUhmpcfIIwlOwiU/qZC5b6&#10;c+z2G9jtLenGUcOnNKvVWUU6ad2VdFg9tUGNqa6rSjqZ6byYiNakz1UEeqmEJq5ZGoxKv9vVIQ6m&#10;yr7PNra8nkNxL/ZEV8/Lj/g6SzC3jTwVHeP8uesuAp83uNpY3FTtvaFSyQmmohSRRFzRiKoqdYgC&#10;vNWLCAVp0U+kLrAPD19udpCoDJqJOQfL5j/Z9eHV7OAM5ya0/wAvVle0PkfSba6Tk6tpoavFZnb2&#10;Fykey85RZTbWIiqYs/nxLn137t+qwsWKrJKnH4pxialI6ivp1qY45KkRWBLr/cxcbd9PZl1Qg1A/&#10;n5dGUSP9WsY6HLrR905DqDAV24MDgsnsjcNbtdcfX0W7KWqmoMYc3llr8pJhoMtUfwfP5Z6V4Zae&#10;GdJoY5DdArhRiHzTY7bb79La20hW/wBBJ7TXXVAB9mkE0Pn5+XU2bHbO21o8nD/i+pu+YK6XYh3P&#10;sLD102ytuZpdrZap2/U1eafJ5LLrVSUv8Yjx1LIaCvrailFPDBURpK9y0X3CAuC7Z9qlfcp7e6IF&#10;y2ijUK/Zx+X+odJborqfw66P9X+XpAYf5BU1TtqmxUVHsrHUu2M7XUlHgM9TCmrMXDVR40Y+pz9R&#10;Dgse1LUUdOC0rgn1yXYlbqBLu3Ia2+9WskM0jRypVjqrqFSGXh6gfPHRRPuUkETCigeXHj+3pd4P&#10;atfvzE7O3TureFVmancVTLV4ikw+CyuexG28JPUYvbmTzGapq6kpsZO+PwlHBTLNTLP9oKhXDyFr&#10;qWSbvDy4262+2QaDGhZtZIAZVI0jvFSfEJIpUgAClMmez7bNfIbqcqBxH+ok9CfJ1R1/i9o7u2zj&#10;8dVbVqqWv2/u2eu3huSpz9LSw0lNn6r+EYDP4v7et2xS5+hcJE88JMk9EzhZilvYRXm3d5912W8u&#10;okeyMIUGNChLcRUudJ7sUHkfz6EUcFgHa3WRfEOeg+3jsHZfQmztw5/F4agG290ZVIsJknx+69qT&#10;YbHb7aiCYTHZqpx9dV5KaGKSliWOSSWZnpmnsRKQBbZb7unOnMsFu6eDbxBmZSK9sS6gWyRwDnhw&#10;oBTPQXuNnignlZ1DGvHorvYOW3R19UY6my82zZMvu3EY7etJWy14yeZ3fTvJQZFqhKqePE02dq6W&#10;ujETssYYj9pGZgwMg7VY2fMEF/JHLI0FvJorRlVDmgrThxxU/wAukF7LBa2wQRAsW/PgejAbHTLU&#10;vYOc2lujKxvDUz4Svqn2TXYGoi3hW5XD0tVgo4JpqGWjzFHKlRQzy00VLG7wylI18nkYA/mGzsbF&#10;IpJ/1UQ4Cs1RmtTn/Vn5db2EyyNIZBgg0B/PoYhsvrXHz7f33uXKbKzvZ2C3NV5GipN0bsbGbhTA&#10;0GDzmU3jJhtsZfbOexsNFWZ7BRVtVkstXZLIYCaramo46aCSNYp/9nubrF9vhgigjUAD+ImmfU08&#10;hmmeiLe9t8Us8pbX6Yp/g/y9WA/Hn+ZD0r1xuOfC9yUHV/Xi9k79pK/sCrydRi811tsjbuztp5gY&#10;zcL19fXVuP2zm98S4GOKiTHQVy1dTWzzvLDLDdcuOXOYiyPp00YenpUevUS7rt5WaSXIFR/IdEh+&#10;SPyH7S72yvb3TfSdE3aG0uzO9MnuyPNeLGdgzx7bxO+lo+tocNgMZt/bu49hbIyE2KE6PksXgaKZ&#10;IIi1Q0klRAEd5eyXMk0aSnUX8vz6KozK6mOlFI/P/DTocfiR/LCb5Q4ajrd1bEk3B0dsXKbioaze&#10;lfuCm6/7Ezm8o66XF5TJ0O59oYuur83tqDEbVoZfsdE1DrrHaFgX8ns02LZog/j3qVBzXrc17DaB&#10;YSGLfl/q8+g9+b/8u/v6n28O3ule8unuxuvduU9e+I2TV4bKYbs7Gbd2buhdwVNNjpqPGDrXdVDs&#10;jGUMpgkqcXTSVj1Uzs3kVnK7eLbbGjYoUBr+XA9UFw5opAI/1fPrX12p3DgMbmcDRbspcg+OqXpM&#10;Nu/bUdeuEbOV1XmqqSprzJDjo5afAukrSRx00mRqqWeCKWLyuISkXXEVzYXb3kTUthw404Z/nXpS&#10;SCO3h0IfffaPReSyOG2ttrrTBzwbfyuRgrt0bbwec2tDn6V9t7gePEZDH1m6P7xZE5WtzeOFVkJ5&#10;KSvo48O8tAYWlkJO7bfba+QapFMoXyrw/PrwqAB0oPij0HsLuRe19r71677Bkq8jiNw5LZ+6dt5n&#10;Y+NwXTlLhcS+axm497YvfNYd2ZbbsNC8cdUlNLF9vHBGxklq6xTIaWFvZXdV0VOc9NNxPQu434iP&#10;u7F1tfure2I6U7Lz9Zh02R1Q8WQ6dk33hMHtcZiu3ts+eDrnO0+RoKqrigwuMjpqqnyDZHIQvMSs&#10;FXYwGxxSAI0o09V8+uXavwBzvVnW9d2L2N2d1R1/R7/23nt8dS0PaG9a1t2bv2HRrho81m9vZKDb&#10;+1tqb0zO0oc3D/E0GvISzCWWmpa6P6bk5UtlBKM7N9op/wAd/wAvXgwJKj4h1G+CXWCbo64yH8L+&#10;L28flVuzdG4MdiY8x1jtDeG+dzdI5Tbf8cmoJsjTz0NLtfEYHdmCzq5eOlmrFqp2waBReoKqxa7a&#10;UWTsowNPy68TQH16KN3N1j8m+vM3kt99wdZ7461xbdqbt6+kq6ra02PhyG98RuKnoqrbWIwVSJaa&#10;Cn2/uHMRwUVLLPUT1Kq08bVKQTze08m3yJI8qMwY/s4f7Hr01EaMa9KHqPaKdd4vKb476pK2HC7Y&#10;XZW2K3HZeo3hmNxvj8/jcI0e28M/XubyuOkxuNp6Ey5+ETUmS25NDDTuwAraf25brITRpk1/6vU9&#10;GqhQhAJ6PJJUfIDvLAZf5A7QXcvW/wASOq+vcnsXG713tjdjbw3FV7ij2pX1W3tnYrL7y3PtbJ7h&#10;2Jk99xfwmizlVlcmaeWs/wAqnqGiUqrm264uYVl1VU+nDGOrQUUkgdAZ8Ye/p9qHPfIXtram2Owq&#10;DdGX/v1RdcYqp2CuM7H3nk91fx2jrt80DbdranObP27mcnVQLFQyUv371VNBHUilIMhYFubG4Ean&#10;zpn16u6JOHOoigrjq63q3fnfPyP6/wBi4vvuu7ZlqsH21gqvYnWnVGxsjsqn7Czu26feG5N67dk3&#10;xtHbku3aTfe253panNUWZZPtKD7mqE1PIVmMhbVczpGDcPpUjy/1HpB4OqJ5Na4PA9PG5fjj2PN3&#10;V8cu2fk33p1BsXorD7YxlPsnYtBujeWawW0shjJ9sZTH4Y43G7Zwe3sDvzc+dr62rwSUeOyFFXZD&#10;ErSVT1yj1LVVJJFPjLXqrxlImCRj9nVye2vhzuP5Edv777g7Q3x2HQ9fbx2NQ9W1+1JKStp6jdUG&#10;IfK4HceYwEuYyVdnej4crg8ZFQT4yilfM/5TVtk6iHJTVlDSnUdv3VLenDh/q/PoNTSlNUZUav8A&#10;P1b3sHYG0Os9q7f2VsPAY7au09r4qnw+39v4eBKXF4vHQgeKnpIFW/obUzOxeR5HZmZmYn2cRIoA&#10;I6KWYs2elkVBJPNz/rf8U9vg06114qDyb+9de64FBf8AP++/2HvfTikADPXFlA55t+b/AOsTxxyb&#10;j37q2oeXSIfd2Mqs3mdr0dZSPmMXQR17R+USBo/NNTVLSQKA8ceMkkphO+pgv3CXHNvenIXrY4jo&#10;Muit7ZvcW1J5txwGCphyctKrR04hf+JV9dWtk6KeSGqqYHqaLKiUXUq5ptBdQ2r2mEza9NBTrcyI&#10;BqUmv+r5dPnafVe3ezMVW0+cw2LzNLPjclTz0sUb47K18s9NPS0oot1Y94MniJIZ2t5o2DKtwCoZ&#10;iWriBZtRkXtp5fZ+fVrOdoyGDZ/l1qcdl5La/wAcvkvtPqXf1Xu/qaOfc3Ym++pt+bsyWycLubJL&#10;W4zE7C3PtXdGDDZPdWzlx1HuLIV2GylPN5aXG1dFk8dDHNWOsQYlu47SfwVAIOM/6h0JBIssJkrQ&#10;n06tH+dfXHU8nW3Uu5Nmdobo2N8jOi8PuvA9L7rxc2191blEuUwuPx288P2XR5rG5Lfe/tqR01BT&#10;zZ/+D19PVUlKy5GmqoMgmNliWmKDQHUnP+r06R2/jiZsApXrVl/mD75odu9idDYzO9HZT4q7527u&#10;HdEi7e3DgMnujA73fGZnL7D3Fu/qjfuWotqZjJbRyGfqXqqXD5FzPFlpBJIcepkRgjuTTidhGBpG&#10;f9WejFvDU9FzrOxlz2/Z81091l2Bhti9d7noo63fSZDEZPe2FzOXxr4LDVu58rjI6/a3We5P4LTT&#10;1GPahoHnWvo4VlqpYIoWkD9zuJ0mOSlR9v8An6aOD0A+3YNybJ7dxGE3md205i3xt/bUDPLPHlM7&#10;jsZkKemWtOVlhesFbWZ6STXMkNZLT1csklRDI4jRQxDao+4JcAMT6CnqPl0yJG10AHV9XQWf7I3R&#10;WYeqoMfN1B1l0RuXtLrbalXuR8HnN70u8tw9eGA7V2dT5E4LG/xTb29N0Pk48xVzTNS19ZFHRCnq&#10;IjUwyikrrBE4FGp59GkJJXIFeh0r/m1W4na+Oi6p2bX7iodoJnOp9zZjcNJS5SDde6+9tp4Sk6+2&#10;717tHqSp2Xhs7l5aXdW5Kgx1jSVdDtyklhmqv9xUYm224O6+AHAP59MeA7yF36SXx0oN2fF/sDan&#10;ZnYmc2u+M3HlaPb1VsnHbz2ftffVbNl6ebaGE2Pv3a/YHce7NvLuPeVTmJK2Gip3pMhjMhTGs84k&#10;nSSoTW1yLC4Yzykp6+vSpoGaMGnR0PlD876TsbdEvR2NwOay9Fuyi2vin6p2Nuih3FXZHCbrqZ8T&#10;VUFBXbVxGTxVWtNlqKlyNfQzQpV5Ch1yUawQxVNQ5jebzLeJ4drp0KQ3nWgx6/PpGlhoHiOKnp/3&#10;Nk+p8b8X+tO290YOuyFfVbU3LRw5fNUdTtHFZymLdlbj3fjtjbZ2hjcfUYrfucraWeDG/wASxOSx&#10;NDTRvCKpKeWoljUvcIlrG2v9Rh+XXirMdFAAPTqqrqjqvG9213b228/OlX1tU9bdmT9VdzbYgztN&#10;vGpq85sei3bX4ivy+1K7tOHObcycGDraipp6iaSqmrMLGITS49sgUSW+rUCZQfs6erQFadD98c+w&#10;N3ZbrrJQdgbg2zvftj5N5/pWs7M7henqNk4ram9tk7JxzdU9a4Deu258nSbi3V2D2LS7er9r1ivN&#10;hqyhqmG4n84LyGDyNQcOk8iFRVBUdWa/yld4b77E7W+RHfu4sLmNrYPeG2Nk4fc2CqMFXVtJW9lU&#10;OTygqqDZ24MlFi8llKbB1C5TN5SWixtFjayp3dpWCNaCGorjvbZcHVwp/m6Jr5FKitder/IerzN4&#10;75xOyMI+XylRSCmhqocaUaemp3lqZqunpn8UlbUUtMzU6yOxiLmRwAL6uCYPIGNK9FgiY5HDp027&#10;lpMzSpLNG6SxUdA87mMwBqmtiNTLE1O15aeeCJo9aP6hqX8H3YCpArjrelvPh0/zoqwyOTx43ura&#10;Sh02ILEjSAL8gnn244CrxwOmwNUjKeHRB9z/AC3OIrOxMZL1juTdmP6y3RS7a3hhMNjKSs3lmNq1&#10;Nbk6HOdi4LZC5KoyGX2HtNY2grapFkaaqgrI0gIplkkL5JlGsEDIp0vFoFRJVY1r+XD7Ogi7J+D2&#10;X3Duml7x+K/Z23urMhuSKsy2dw+S2xlNxbL34a+oqM7i5FoqLc+JqNvS5HKyIcjJGS1R4kDwenR7&#10;J126R2eWJ2qc/L/B0aQ7uiBYmRSBiv8AqP8Ak6qI+VGT7w60XsCWl3rlf9Ik+N3JsbPdL5LsOanp&#10;aeSbb9NuD+O9Wbty1bSYCXYeNzGTp6eSkyZxm6Cainx+pqcSKwb3P6qMMdXn/kPR/ayW869i4oTU&#10;U+X+H/V5VMD8Dvn53zuWbE/HfcXxfzE2bwtRJhNxZnD12czuBpKDHUrR1Iz9PR47N7s2ZLFTQUVN&#10;5chSZJayZnqIbUo8q65e3FpZ2t7hCSPT5/t6Q31rEi+MrtqP2fZ6dBV/Mh+Fu3+2dlybx6K6V3Bj&#10;fk5DksZnMDnEqsRtPEPSS/eVU2N3LJ25Sbdy+QwGeeT7KlpK2eOSLJtG1Njqh41BEdztZuHei9oF&#10;f9X7eqwTSiPQMj59Un/Ibuf4p5jr3bexu+ukB1f3p0f1Bu/pDtfFbG3njcBm9t9p7Tweb3t1BlK6&#10;Ot2tl6PdVBlaLcNSme+wrKuKXHVFAYK1oKCkMgN3e0to6pPE/wAiKf5uldsk2p2Ei09D9n29Cv8A&#10;DZ+gdmdL9D76z28KTur5BYOi69yvSnW2Sh3vjcdtXcmUqKDc2+qnKbQxeIrMn282yN/bTrauqyVR&#10;UZTGYrCU+FpxCkdbGsRXZ7vy5bGK3cETKcmvbX/eelJSeSJlp5dWkb5+Y/RuxtrQYWuydH8i5sPt&#10;/OZbLbJxs2d6K3PtnCV88FZXZfuWr33hkyrd9b4bPzGGop6mepnyc1TDBFSoodzHmHmfZorHw3mj&#10;eNhwFajpnbdvuf1mNe09a5eF6dq+5+78rW5lMd8fOmNy77bG5HI42WXe+L27PV0kOUpcNtra9Jns&#10;hvTdopqktDPko4ZsTRyxSrVzQhmiWHpNrSRpNzggk+jPAjhXj6egPRtlqL+PpZ9t53du9e1d6dL9&#10;M1MdX1NT7zxW5afP08NqLK5TIocQKnL7nymMWqkx9LEPHjaSoadY4Ftj6ZiNfskuY5d0aOGzr2sK&#10;+vHp9I7qIMyqCKedetqH+XP0LsP4OdO9eUu/axa3ujuDedbNQ7eosfJSZ3HUwleircjUypRTZrLY&#10;ykoIoJ6lqymxx1VIMUKgKRknyrt237ftNt4ik3WONP8AMOgnezXDS6ZPg6ET5b7k7cpezdyj4q4r&#10;dWP3r1jjE3r2Xt6aDJSdQb1qp8pV/b7MrMpjHgyewd55LG1n8WkysdLNRNQ0RElRTaZH9izdJfDV&#10;ShOQP8A6TRoC1UNU61+vkj2f3rsHuWsz3aA7C/v/ALpgjy2CzfXm5Nr9j0YrRVo+KwO4MbQbiwm5&#10;1GflwQSlqa1YZKuFBPTpXhVX2AdyluNTMtKDo/Tw/plWtCD/AJOipd1fL/cmBgqpdxbTq8huqDdO&#10;1d7Y7dm/tt7d35W5ncGFx+NzkuBiasxWfg/hdXuSA1Lxy1tQaszQO8OtCSGJdwvQ7tpSv2H0+3pK&#10;cmoJ6C3F7xTfu1Ux3U3VXcdT3HvDMZfC9j7oy0VDlJNr4z+823sjBn9oVeNwcVfsai2mmSE2Tpqe&#10;WGvmbR5ZoqUCEvWjXu5ui3BVIKcRUHiPUkfy61IJDGacetrb4n/Er4f/AMuGr2/uDf8A8jchn+30&#10;2i2OWm3HumamxQjzVHjcz5cftGkxpIrjT0nk8lTM7vE4lKRqrSmRLKfatoRRHdqZAPxGp9fIDoqE&#10;Mr0BrSv+XoBO8v5w/XvYPyQ2Z09sn+NZj4ubm2ln9s743BicTTCt39ubduQk2Vicdjt0+V63am38&#10;VQ5aSdK0KS8sayBSQCUM3MC3d0kcEiE1qQK8P9RHVnhdSaDq5npHf/R9Psfb+0eqqjKwbT21UYrZ&#10;G1kzFLXDK7hmnr6ukirKWsehMuUp6gRlpcpOAhmJ8zhiqkYRyr4UbKfLpFLbmQgsTq+Xy6pD/mEf&#10;zJuvjne0PjFvXDdl0FXtXOUlTQVWzamt6/3xiaelqt07b3JHW181ekooHx4psoKuKWaJ6OqjRoZT&#10;KrRhPf8AdkTXDq/Ur/kPSqEeEAW+LrVt+PHzF7N+NW78luzYm8vvKaLdmDz1BXS0GCfI5iU1hlMd&#10;dhqjHz0NLRqlZPPWQvJLTPJMqux8aj2DbTcrmGQUBOfy49WlfxHLcK/5ut8j4rfKDrf5ofGmuyMW&#10;663N5DbWysLP2punb8kFBTYvddLDLWSZjB5XF0+Ox9JXYrIYF6oyQRCkpZQ6klSUaTLe/jfbi8p7&#10;x1qNA0igk8eqtfiD8hNmda/IX5Rdb7ooXyWNz2F3buHa1ZX5Tac23Mp0LjN27gyO8N4tktyZSbF5&#10;vHpk89DSU1REk7RUckEEVHDHQmNia23mAswV8549Gc1q7dkXAU/z+VOq1v5lFHsqfZ0dXsXF7i7A&#10;yOZ3Hg++dp02Cz+M7Ir+mMFRU+JznYlHicxi9pLjsT1DjNvI9etKlRUmOWVZHipKUNqDO+yWcxkK&#10;Sr4gyOlkEU6RfqHNOqnd1bm3PFhqnKvgKiDBYTJ5aUZjKTzSbl3JmsvMuPaTdGTlVMzuybH1FJFN&#10;AZ3mgoNKrHEFAPuL/q9ynunthL2Ajh86H16WJUW0ZI7s/wCE9XG/GLpvtPG9bdb9db/3hiNs7d7C&#10;qK3uDL7f2FNQjvSoocHFU5Xb9ZvL+8W26ujba2P27TVtXT+CopGqoLRKZJlQiU9qtbuCyicudZah&#10;+yh6S/ET2jo2HxJ7Vi+OdKm/cbt/OblO0tm7i2puTOVEmKrs7k90bwzOJ3d1bsLDYr7nJZnCbf3B&#10;iauefJZKqkSlQqgVXKn2LbUSLQhift6Q3IZQaKOrt+j+3MzuLrLc/bnY1Gu1MPU56lbC0eWyzr/D&#10;sLJDjY46LJPWYvFT0+bopsg9JVRtRwj7mhkkTVDNAScm6ESKWOa/5+ioayxXyp0aCTxTAvDMssAW&#10;MxuhjtN9wzmJ10yyGM6F/RZg/wCpXI49mlrKlwoYHB/ydVLqAQx7uoxjA/J/3j/int9lIPy6R1LM&#10;CT1gqEULe3Nhz/tx+Le6dLBhem9/qP8AW/4r791bqNOT4z+QCth/wYkH/H8e/de8+od78XAJ/rx/&#10;tuDc+3BpjK1PcerU406aszWUOCxWUzmVraSioMZj62vqamtmNNBTx0dJPVeWZxHMfETCqcAHVIvP&#10;tu7Zfy6qrEkg9Nu2s5Qbp29itx42rpZqPK42DIQvSzfdQOksIeURyMlPIRBMdB9BJa/0t7pEy0+f&#10;W8A1PDp10g83J+tja3FyRxb+ntw6ie4d3VS6149cXRdP5P8Ar/8AIvftLDj1uoPDrCUUA2vwP99+&#10;PdevdY/e+vdYHUeo/wCP+w5/2Hvw6RzKwkLKeP8Am6wSRl+bXFiCP6ixuf8AkEc/6w90kMekBidX&#10;SmIGmeoGQXISwzxYioxtNW2ZA2Qp6qriRbfvRSUlJNTyyn7dn1HWgCt9QfbJj8WuqRR0+pK8OqEP&#10;5hPUeGwm56ztLJ7/ANtZLuqTZe4tv1vXvXmzN20dHurYiQ5Sux/+krK7O3TSZfAbex+ZqNctfUTx&#10;zSlIljUNFDLGGty2waHkUrrPp0a2050ceqJ/jz3VSfH/AGh2/jt6ba64nbsnd42/ufC9oYPc9V/e&#10;iibCIlXh9rbwxM+Ei6+wefpal3eqQ1UssgSSM0+hw4Qt1NmxM5PHp/xEHFjXpOdE0EvbO79vYLpv&#10;rnLbJ6l6Viru3e99+bPyOM3VuQVmJ+zrpsvT4rtzsSnx9DtvD4yohipZTTw49qi07h9QBUKA8plQ&#10;dtOrmTWNMfH/ACdWa5j+Y9k+2+r8R05h94bjw29uyNzbHh27Pg8FjMRsPY/S1J/k5pd17xlFZhju&#10;/NS66zIy0BTHwSxpDGFBkHs5tLxJAItLah6dMyJ4C6jlvn0fXcPyz6E+BnVuB676+pcFvPP5LOYM&#10;5jI7a3lt7eNJSybprplyO6961u1dv0TY/N5KKBmo8dJBBUTAIkOoMZPaqTcvoVAU1NfP/UOmPCS6&#10;XxPM9WLdM9rY7u/r3Edl4fAZjbWIz7V7YrD7gaEZyGioa2qoNeXigUxUtfUmn8vgBYwqSjsXU+xR&#10;t1wt3GrE8RXHRXPF4LMpGR0JoUO4Bv8ApY8f4Xt9b+1XVRla/PpuqTYf63H+8n3vpQD0xZCjpK6j&#10;qaKupqeto6yKSnq6SrhiqaWpp5kaOaCop5keKaGVGIZWBVgbHj37r3HBGOqx+/v5WXxX7iavymC2&#10;3P09u2oJkTM9cCnx2FlqJCxU5DZU0b7benDks4oo8fPIT6pvp7usjDjkdI5tvt5chdLfL/Nw6pX7&#10;3/lOfJnqb7zKbJpMf3Ztan1yJV7LSSk3bFTJfS9bsivlavmqHI4ixk+Ubm5tzZ0SKeOD0VS7dPHU&#10;oNS/Lj+z/NXqs/K4nK4LI1eIzeNyGHy2Pmamr8XlaOpx+RoqhP1wVdFVxw1NNMl+VdVYf09udISC&#10;CQRQ9N/v3Wuve/de697917r3v3Xuv//Q1DfscPSS02385iqfHvSVt8ZuGumq8bKkUaBYaSrosYtZ&#10;Rx1mPld18pt5HXS6kc+4dN8ZswNU+fl/hp0KvDX16bqqt2yNyI+Vjphg6pWpM5VYi8GHqZ2hakxd&#10;dSY2gp8UuP8Au0XXUppk1T/ufpJ9rreZ2VcHxB/q/wAFOqlRXSOgc3BQU2LyFRRUQr3x0OSWVI6t&#10;ZZKhqWGQuIlqUlkp5o0h0usoYDkgj+ght5maPWRmn+rh0mmVUHzr1Po/Jj60vBEyURKTRmLVLEKa&#10;Zn1ujRNTX1AadVyoI5N/aC8IcfDU9ehZvIY6U8dNRV81PUVP3Rp4qSueOnE1Mzy19VHEiqDPKwEc&#10;2m5UsSNP1BIPst8aVlKIAv5dP0qeHWLJ5einhpYKCCvxeTmmVTMlS5aoo11p64XjCwTRlLOobU3+&#10;qI493jh0KWc1Hr/q9OrGoyelfhcTBkcTWZCsyGTjyKCJGhp6KCuoYKVgymWraKsMKTShLFGXyc30&#10;3t7J7q9EbgBsA/Pp5ImfNMdS6nH0kOMpsbS0lXJlZq2oKVc0UkkVRGyIVpKOFCWpYqcRkkc6jcj6&#10;+/QzuJ47o/2Q8/8AY4/y6s0GkVbpEVVBkcd4paN6cVEks7wyNA/3KCFT642kCqsasx+pvcez8Xkc&#10;8illrU/6j0lmbwx/S662pi6CsrqbIZ7JqlTX4mqq/uasQ1kcdW1WKSRahL6KRUjUuBp1AEElb391&#10;3K5MPbAvbjH5degVHAZznoV6XaFFRL58ZlWyETxwiNo6WeJWSoswmpK6Sfw1lOSTxCh0n8m3sEbl&#10;ezshjliNQ2fP+XR3bRxnCN5dPeTpcth6nGZVaujjhroGpaVKKoqj544XR5o6ijeA1ETQM4LG6hWP&#10;I5v7L7Y2t1DNb6CX8zQj/V/sdKWPh0B+HpUT9gyUGVVZ5qGeoNP43SaqSKOWNIwKZZJJFi0MZDYg&#10;2H9fZRPyysjVjYmKvGv+fpQs8entboO96bn3DWTLLRxYuOnjQyiWjipcgpFUFSdH/wAouARZSdI/&#10;Tf6WPsQ7Ntu326LDcuBSvE5414fn0Wz3RVyF8ukjiazKZyrix9VPJTyx1EcKw01DUV7Su7LI329K&#10;kjrrnAB0C1tJuQeCb3VhYWkbTCVaEevTce53JdV0Yr0dTau9zhsbjtvLjaqfGmnmpqioqo3xNVLO&#10;f88ZWgrBPDGygCxU3088e4O3vaIbu4nuI5AXVqgDIP8Ak/b0M7aekcbPivSxz2/TSijosDXvHXin&#10;p55iMZTzUggAkFTqn80hNTTJpBI4kuLc3Hst2zl7xUea6RilcCtf5Anq8lwuosoqOnemTOZOhoxt&#10;6N8tUUVJFUZD+GSxU6PXw6vCTFPK8aJBJVKZoybuBxyDYteKG1vJoLkNHDXtqCTQivkCf5dXimLg&#10;MOPQu4CXeG3IUqftxRZLGU0dTM8dJDH97FqLVEtO9NTpNV00bHSxmYqDe+pbewhutnZXlwYUkJWt&#10;RgjP5j5/LpeJXRA4Hd1Hxe8MjuTcNTm8kaOagx2Mqvulycb2yVUa5Kqox9TQIqQVNdWSg+CFCkZQ&#10;Akj6BbcbfFa2CxpLSUgUz/gNetx3b6tLL0YjpHEdC783dloe7oN6YejzsVPHt/J7Ho3qqGkyVNFL&#10;VUq53bZq6quqMTLUwQmZ4qgLDGhvB+Q5sNzYR3UNnfTaV8/i+Q4gHp65hIXV1m+T/VHQXVI7V2/i&#10;u/uuN5762dQUedgzW2U3Y2Bp8hWwPjqPrKc5+upNs1uRXcBFRUTw0lRPDTWlhm8qtH7mzbNi5dlX&#10;/F5y4IP4iPngEDoK3soDsGNGHVVm4d55DJrHQrLLWUhaCOppRNSLDT15T7usOLkhxwSWihnqTGhR&#10;jwvJ5F052Owjuy8KFdIoDUmox8/l6V6ZkZWt1Kn8Q/wHpBQ1Hgmgnmw9TBGJlDVExFTTieYuBDPE&#10;oKRJItwEsDfkj2aXELC3pHJwHr02iIQK8T0ajH74SjxlIMVVtTVtDh3xAmjhgpXGNqgXbEmpWpV5&#10;I3na4DxHRyD+r3Gc+2XN3fUuKuNdQKj9vHo7gnjgiMcZ/wAPQFDfD1e5KanzbV0uPNFNT+d54YV+&#10;/Bk8cNXHTJFARKJRGoJdSoBGkGwHsexLb2JZF0nyA9Pl1S3vxDeK7HtHHpfZTdkNbj6yFoIaBjRp&#10;A1QKZUeSOmldHhaeCSanqoythLDKrRWsuoXI9l9pA0DFyCDrr58OjDc57e9OuOMfDk/8X0jdn7eo&#10;6jddYcdQfwuGq25WZDHUlPklEVXksA1Jl6hcdVV1Y7EVFNSTpDDCiIrSeKNGL+xJc37tbr4Zq1Ps&#10;/Py/z9Ato1WZ+0U6ETE5ndlQ2Rmo4YHhNRFT1b5CBI5aKKX/ACr7MVzFmjEQ/QwWx5FrG/sFbi/i&#10;IY7m8Kn5VOfyB6MoHjj7qD9nQ57Q7gwlBlMOezMLT7y2/DW09FlMLSTRYuKvxXhaGKCr3RiMdPk8&#10;ZjzIR5IYoF8wJDvYkkHNtc6zyTWl4XHGlSOHpqp0b29xaMAxjGro9cnzl+P+H6/pNi7Z+GXSGAx+&#10;Q6/oNs71zGYpKzdmakz1Asi0PZuzqOev27tyHPY2KKKRHrI62pd4Aj1TQyNB7UPJJND4L18Y4A4+&#10;v5fz6eluY8BTkGpx5dEM7e3r09uLdFfkOu4944fA1DGkwP8AequxmWkqKc0sya8lhaOlnpqWevoH&#10;8axQTS0tJI7SK5JC+1vLcM1hM4Nr3CtTUetfX8vXoo3C4SZQYzVf2f4egp2LtvJ5Cuz245Wwr1WA&#10;rKeSf+8FfNPHkcZU4TP09bi1qZJ4auZlWGKR4tSo7JHpJ0kexgN4hWZUkm4+VD0VmxklqyrVftHQ&#10;LYDCVOYE4gxT0QpWZ8jXZKqhq4MpPGAFSJI8fph8cU2opHoMnBZh9Pa293KK0USRNqYj0PTC2DNI&#10;QCa9KvJ7eptv0gnfKVMNDO6TGqyszJRzlEbSaSq+/CiIhWjjhiUsCOQCPZPFcT7tOpZO4DFBmnr0&#10;uFpHApLvn9vSPyW8qh5ailxubdKNKGCoNfkYpXqa0k6I5cdSMaWqjgpootI876g3rW99IEUWw26A&#10;PNQN6Y/2ek5mANAeskG4spKDFVuxpoo7ItHJFS0MhjjUPU10tFi6DyVjenxianlJBI8osCW77b7U&#10;omkjgBw8+m3kkLAhf8HTNuDdGcjlhlqa/I0aPSwxLRwZWvyIYzSMxEtLU1VSkdIp40qEKr/UWJNb&#10;PbolirEASBny6Ynd6E6iD0n6PPbgp2LU8tVFBEGY1M1ITTeElmqJajxB2MRD/qZgR/S30o+02h/W&#10;dAXOKf6vs6TpNcaRrkqOseQauyiSrUOtXPTpU1fii1CnEDIumOKKY+JP8LfU829qbSyiiceHEAPs&#10;HVjNIeJP7eo2CjpjWOZZ5KZRRSS10MrTVcYeNWOiSFIiipLaxYfjj8+1d0piqkadh86U/wAPWvEa&#10;mOhm2/vnF4ugipsTFBLkUmE33MJ+3IENM0RnjjejkqV8Ev6BYmzWA4NgTuu0JPIkobt889LYXbw1&#10;NM/7PRretO2O0Z9rSbbnrs3uja0sMFLDgMyiZHCY+hopZqiFMbRZnX/d6OauaN51pBF9ykQ8qMBw&#10;HL++igZLKK7oAPKpz+X+Hh0/G5ZjX06Su7cxTdh7trpRUXmyeXyDZOaCRqTHpVvJEJ6jBxsMjFBT&#10;rfxiEMkYsSigfRI8yW1uwkiDSnNfXz6NLRQck56SlXgaegq6eb77Nx0dJHU+d6mhws/3E8EBFDTQ&#10;TmGpgRauVSSPEKhtF/JqA9tWe6RThoTbAk4+z/V+z7elcinQa9O209wVKwGjqpyKqlqSqMlOmqvp&#10;6qCZT4pq6CSVFZ7eQyLcW5N+SV7hZKz+HGaQMc54cPL/ADdF2hWNTwr0+46rpMvI4qaGWpzRRVP3&#10;LwU9IWpHpnppVSNarU0328rMdFMgHFj9fZNeJ9NRIZaR145/y9K0t0Oa46w5ei8U9HkY4IzE8lLH&#10;Sr5ZpxVOSrVk6wRQyukFKJVW5UEn9N+fdrVjMrIJKvmvl/hp1SSQW7YPTLkpc3mq6qXGS1OLxUMs&#10;UdZVo9UaOqnWYuqUn3UVA6GJG0h2hkLyED6D2cxQ2lnaCaejSUwP9Vf2dJZbqTinE9d7b6/ocTNU&#10;1G4cohnathr4aGuWM1E0skskdHPUyyUcoWJYzeOzhdPJsAbN3/MFzLEkdrEBHQDA/bnHn0/a2/ik&#10;SzYY8f8AB/g6EvGbF3Lma6jo9o4p6+gx09PHTDI5LBU1GXeeU0iR+N5qGemWqJYFZBJJpAIsSpIr&#10;nedtsEll3a4CSMtMhsVoa1pSuKdCSx2yWd18CIslPL/VXoz/AEx0TuzcLZ7sPbG3duyZjryalSvy&#10;G7YzkoBuWWkpnqKefEZGSq25VwSUNMVhjq4JqR3sYC1SAigDevcmy5fNpbzTIFn/ALOgLllLUr2V&#10;IyfMA/lnoYbZyfdXNwZBbvq4/EBw+RPQt9j1G7sBtPduIl39jsodp5Sqn3nDnshLBXZfM5f+P5PJ&#10;LRbbmq6fbcVFS0GPylNJkcOI5kyOPkaKJVeAMm2XZrfeN4j3mS0JSaTsrTFIxWuqrZalA5wP2gSb&#10;hubbZGm3rhwKEZ/w8P59Jn4zbmwm49r5QZreZ29T4SXJtg8fl583mY6Xbm6KitqK/Dw0NdksYc3H&#10;DDO06iqpFmqHKsZEQAko9z4L3a90tZNq2pn1LGWKgUGgAHIxjzoT59I7GQTgLIc5/wAPQjbvodl7&#10;IlTC7abA0NdnaM5STz/xfbddvMJHGs+3sDPjcPuXb8UdXSV0skCUk9OFnQDysV4JeXrje92gmvN2&#10;BS3hNRwx6V7q54HFM/Z0/dbdA6juBz/PPSarIOydh5qPM/wSieiyInlgwSGTcNTgdsiCdKSeoy+G&#10;WWmxeVpaqm8tQplRJkQCIkhtJjNY8tb5YXifWfral1HvUBjTzICkUxj/AAdXhW4gtvCaXTnA/P1H&#10;QsddYmelqoNxUtBVZb+Ifc5ndeHqcu1Bn9t1mDkTblftjOYuok3VTmozVY9Q9HBTNkZEik11H28L&#10;MSGN/s9ntYLbb727hFuvbEygjVjDKy0GDxr5fDmhDlhYNNczTmuofPp+l7D23tLdzbAzefjz288c&#10;uMkizmZwf8Y27toLtuKorY59l5aqzFbgt14/IiAPGJsklHUComlmkFqmRKnLU0wTdLHxLbb9TAVY&#10;F5FLNxKUwMjIUEcBpp0svpQhMbnvH5+XUGr60g3/ANjQZCs3pj93bUmxZlqt8bW3BPkcNJXzVtRH&#10;TyU+IrYaWrxFNlNtYuaOsppa+sSauWKphRKZniUS8zbtaco8trt23Tn95ykEjvJwCamh08cGoB+e&#10;T0istva7m8W4hrbUqDUcaj8+FeufZ1fg62uGZ2/RZDRsimosXt6vxNRRYPH4XFY2px9bJXVkLz7j&#10;qshS5COjLJZ4ftJWIhgjQA+wRytPNPafS7nKJJ5BUg8aioHH5eX7a9Lb9raxCraQ1bAxTz6Lr3Xl&#10;YXp0jWcV9DV12HyebpKqoqo8piMgXTE18VTVUm34MNTzzY2qSWNaShlmMnmLzl1Ye5n5CaC0UDR4&#10;YB/4oU6C+7SsY2qPP5fPpj60pfjxu4VfXG6sTm8XnZ8xUTjcW9d7YvBYeH7enGR2aHkq9pZCjlSu&#10;kxbUTffOKNnycVXIvgopqKbJLlveoYYSZZ6F66eJ4EjyrT8+on3pmGokY6a+su++uukdx79/ulSZ&#10;d63cWd60lo92de7rxcW1du0dDuDDbpztFSbe8ua27mMzi6Zp8PFl6Wr+7gEAko56aNljGrjmebb7&#10;ySQEUJqKgnH2eX59B6GNGXVXPR2qj+apncFsWh626/x25tk7fioqSelqpuy96dgZ+szeWpIm3ZuN&#10;aPdGRzW2TT1MtAkdLRU1L/BcX4zPT0YnkdgrPubucymCBVOKfCR1tkhr3Qgn1NP9WOqxqPtztPM7&#10;IrdrUOU3iNnNX1U9VgMjX1O4NktkagztlPDt3LVC4Sgmyvm1sZIPP5mMiMrtYFQ3jf5nDsxMPrSn&#10;+E9eZoSMAV+zooUclHT11UlY+PhqabKRUz1H8Wo6UUza5VqqySs+wqsi0X2tQ4liMs0WvTqST0gG&#10;81891aRRySGtPn6ny6Sk6qmlOombr9t5vRVVC071vkl1mirK6phbI1qPFP4KRplpUpZSzskNNBBT&#10;ugJCrdx7LoX3GMsIYSIwONAPPrVRWnn0JmC7R3zheu93YrZ/a9RtHaOXlmyOa69zJyOQ2tuuWGio&#10;YabLHET4zL7QjzOMlqqf+F19akVTj6iR5YJkeL9sQ7Ff7hDPpmU0rStemmFW6DbOdk9qb6ytFk9y&#10;VTZHH7LwNPtbb0tFiMTDjtu42kfJZSmr4sVjsZjvtMrW1FQ1TDVVtP8Ae+LyS/Q63HVxuTQRGklH&#10;/M/4OvedD0fv4V7u3H31k8p0RmKDpXLQ1ldtHMbJqu3Z6raG28Fu+ky+VoTnqmr6xos13FvbMVmG&#10;rlo2wOJ8EGQoIzHNH+wJGW7Husl4CJZKihzn/B1ogLU0z0i6XuXD/HztfN5rc2V7Ebt3rTJU2zMo&#10;1Xl997nxdZubr7Miijx++9s9jjbO4P8ARpkKnBUcVDRU9XQ5TH0KwUNbHMP4jG5xEVEhZGJx8/8A&#10;L14gkGnRcOxvkv3FuTclVu/f2dO4qWnqN67q6/wG6qj+93WWMpqjeOfgzdJsuDs3OHZWQxdBn90T&#10;oE21j6SOeSFJDRfff5Qvr1xpC+fTSKwJNOkBsLPSYKXCbq7FxOaze194bjq9v5bcgrJ6ibOGoqNv&#10;ZjMSbfq8hWrjZd1Nt3MUv2EZqIdEGWjVhCJCQELyCfxQYahQeNDw+zj/AMV0YW9NIznq7DE/KbYF&#10;b8ZO2NtYzJ5zq7etDvHZ+4fjFtraVFF0svYPXezOz9nHem1u4KXZdZnenezd0Y+oh/iuOg3BT5rI&#10;UC1tVS0k9TFBJWIKdo3NUsWtpmwK0NDmpJ9PX/Vnq8itUADPQM/HPo/s3pXqr44/NHfcnXPyC+Pu&#10;WMHaO4fjzvbe268V1BsEtlKMLFuL+8Nfhfjpi9719PVyVdBisjVVsi09HlJ48PIEjdVdtZ64jO8W&#10;sa8fz6SzSvokRH0uV49WH9hfITpn5y/I3pXNdL7Lw2G2bgt7ZDc+dy3Y+7qyp6pwG2cP17tul2l1&#10;/tnN1NBJsWj63rMjXVby0VC4qJv4gI6aijpnlqQbhpnTw/p9K0xw61ZtFFA6Ty1b7Oh7/l7/ABK+&#10;WfYm6qDsvNfJLqPa21s5U7rwG3cRhqL+9+08bUbbg3NT7M3Tsbq3LbSpMXsfcmMoMlSVlNOKigrY&#10;tvVkVDVESZGop0ZtLGTxkMlQvqcdWu7lfCJgOofs/wAPWyF0Pj+mOp62k2H1r2fne0d218eSo8tX&#10;ZXsI9g1VMcZumqzG685uGvV8wuMy2Rz+86iVpK9456iNmgpmijp44kHdvHCD4cUgNB0ErgySVkkW&#10;hP8Aq/wdHvE0fjWUMgiALeQMpQhwGHqW6gcf61rH+nsxXAA8+i/rFT19JVB/t545jG7RyCFvN4pF&#10;XyGKTx6gkvjIbQbNpINrH3v5efWyCBUjHUpXRiwVgxRtLgG5RgAdLAcq1jex5t791rrl70SAaHj1&#10;uh6xyhioC/XUv5IGkEFgbEGxW4/P197U6jQdeFBx6Kr21VwdTHJ9gUWIqpP4xRZOKaWjnEYo92ZO&#10;no48TPKFaKOOnylZikSZJpIaB5Y0Msilvaa6coBXpZEpkOhR3dBntXsCjx+5TubENQ5Tam962TK5&#10;yulzy5PIYLsXMRbawLNRVUtXUbbxuLqhHEIMeJllFRoEQCyuAiDr4nxdLfpAEq2G6e+4999iVvRn&#10;YtT0lVLSdgYPD7ij20Nx7VqNy1uWy+LkNVWU8G2MfUQs0Na1NLRw00kf74mDagih/aubxHtx4Qrg&#10;/wCXpLDDGlxRmpXh1pufzBsZvLB9u/H35M7ybsLG5es7YwO5d+JuGvxcO2s1j5spX5HeO6On9tb6&#10;FHuTBbMxeGy0aSQZ3ACOsy8FVBfJRyJAIq3SV4r4GTUM/Po8kUJGgHE9WL0HZnbW6eh6bfHxX3b2&#10;j8ltnbi7A3dQS123K6HaO+M3uLZmETc+4N+7CyPZ775oK3aWe2jnWoxicPl8Xg1ix1PDHSUqUM1G&#10;x4l4XiiWKpP2H1+fTlsrKyllwf8AP1Wj8nfkDuqg2l8VqDv6j2NnZ4fkZ1v3PuGhrupx113jsHB4&#10;fJy7l3JBV7gr9q4Gq3FtfsbDxJlaPKYiStjNRPNTPUMlJNFSld/vCxPNHMoVwDxHn6VpT+fTk8ai&#10;etcdEL+QPybwm8O7N99jdJYrB7IruxsZubZ9YphxDbRhwO8RU4Or3FgdtVeMzFRtg5fbcaZGeWB4&#10;pKCoDGESGpd/cV3u5fWXMjRtWrAY+WPl1aXSBjof/gR8Zq3dmN3J3X2X8auy98YWi3xtfbm4ewdr&#10;y9ktuOhwG7I6LMZvMrhK7cs+Bq8juDFyUt67I1k0dLBUz5CGnmEohiHWx2oSAXBXNPMfZ0xCFLEH&#10;0/yjq1L5L/LzE5XDbe6K+PGGzWDkNR/eOk602btqagy23tmbQjyuTXenYO5spJtnPY/dlI1Y8mSF&#10;ZV52kO3XWtiyNZJO9KDC93oBDAlKgU4ev5dKEBTFTXonHxop+yO4Mp3P2LtnG5Smj/u1kNw7L29t&#10;/A7crtzdj7urMZMu5N29b9k5Gq3xkOut/wAFfh87lds02QxdEa7D44Q1G4cZBjzHKggVJITKbweK&#10;PKh/zdOB2U5HRNd69z9k4TeeBoewe1I4+wafsGhy3YfYWNOB3/2LjZNmJurCZvLb93LlsYu+X3pB&#10;j6qXH4H+KVtXOKFY3WSGGNWUluLm5uZWifKjzrTy69K7BckgdG5+P2CrdjzZyfs3aFTgYdtQYObs&#10;7rPsLCbk2Rl9+9Y4/L7ofEb1oey9gVVNmcM81Pnqqgrpqatq5a6aGkgP31FVV0Cn22TQ20XdINZF&#10;PP8A1eXTsSkpq1Gh/wBXn1ZfPF3j8+9/Vux8M22cVt/DbP3ZWYLryXA1u6sT13tXetJQ7uhpuwMJ&#10;m8rgaHfm+aqrjgWjx0rS0VHT0w88MNRDC4EFvE15bSJ5nh0xNKtvXxMf6vl1WHFJ2j8N8VvTpXf+&#10;YwW0+qsvU9W4Hsnc2Pj3VgMvlKqsiyGaopev8TtfduXxuD3zXY9q2hc1eVqqyilMdRWpIBJR1qKC&#10;3Ni4VpyzcKZ6qjCQakyOmr4u7tHavSx6AXbW6cV13n6jY2z9j1NZjqOq2Zvf5K7Y2HtDqOlbJb/W&#10;nye4WyOxXrK3MPU+KVKivggmyNPTT45qSvPYy0h1MOnVTUK+fWyj8Stw7L2HisD8XOvMlXZvE/Gv&#10;smirN5YLeM2Y37vXGZnLbeyO/wChrczvvITZBMpmdxUW6IsrVzU+MoRhw7aoZ0qDUxmkc4jWoPRD&#10;cQNNcEAdR878oN39mfJPb3VOUzse2sVgevN87r3FiMVkKzdex9+7gxW5aLF4jD1VThNv4o0V9zY6&#10;tpquiNXl48nTKsEUclSrQx3FxqcEHz6c+meEUZRT8uraOq8Rjdrtndckx3hvvdeS3huXE1WUNRU4&#10;qGuqazHYtKOjlxeBFLicJgMDTUypHRwkmK8gaQ6mPYSKVr0VyqAMcOh21WiKst20IXQfuXJA1Eoo&#10;KsLn634HI+ntTIyFRnHSBa6ifs6r1+W3Qu29yNhu3thbtp+o+4sTkHpaDsHH7WwG56TPQw0+UFRt&#10;PdWF3JWYbbtWlbPjyaeqraqlanliYLL+7JE5PdxLpBQ1Nf8AIeji1uC7iAjtbHVc3Vf8wLsDp/fd&#10;D0L2fT1sONpcnjcftHE1mx9sRbooqDwZWTdGw+y6naGWyW39hbkwWV2/WZAvNR0lG+E1LSJWF4pl&#10;If32lrI1uXpJnBr0cS7DHoE0edQrgj/P0BXyl7Vqd1b1wi/FHcfxu3/tDuU7jk7J6F7SxG3N04Sr&#10;31QgpR01TWYbccm4a3I0jT0csDUFBLJTTUpE0lLSSIpC26b/ALe9YnulDV+f+bow2+zlhQCRKGnq&#10;P8nRGessh2/8UMv2jnNzdb0fR24zlMtkKWoxXXnbOQxHZe2Mfjc7PR7t23Vx7G3z1ZiOyNp56nGJ&#10;x9BR12A2vl6OSTHy0QqZfvvaXZ97tI5lhQKW9fXNf5f5On7mNlDAjHWyxs3dtB3L19hNzJ8oM3tv&#10;aNZiRRVFfVUvVGC7Fg3ThnM8uWq6+s2pUwbb3VQVNHUQ5TF+CX7apiljUKEKtJSXcU8KkS9xPz+f&#10;QcmLR1AGeGOqlv5ku2eiN9xbQwlds2DKVOa7TxPW9f8AJHH5LrzdPZ8tPBujZG7u0qWlwFThslhN&#10;w9G0G1ocvlMzhsVjKmlpcjSRPRU9LV3dSS8jtriSW2ZNTkcfTHH8un7BLpW8RnIHoeq0fjN8Vuge&#10;vus91VXYWA3p8ie7MRvTsnqre/8Ao47byXSGzuod1bL7R3n1ZQwdyZve+Q6t2L05/pHo8FLlcdjs&#10;/V7i3VmzkaGOgwtYaP7Uh2w5e2iCKaK5gZkNaPqqa/Zx9fLpfJfTK4AGa9EP+X2Pxmxdw7c7OxO/&#10;cb3LJ2NlquDtjb+1qinz+N6Oj2PnNoUa7L/0gUdWMZ2pvOg2e9HjjkMlg5qWo+7E1ZjcXKslMoGu&#10;+WNusbp7iSSSSMthSWp/MU6PbS+mWORSncadHL3n8tuk+6OuOmehvjp0htXqDG4raee2tvnP9rde&#10;7EqqzrraSZuKSDO47fGP6322Jt7hKqStlyNBSwpUSTJHMNUegmLcxcvpF+6ZZEjB/CQfs+ILTz9e&#10;k8a3dWk8Mli1T5CnyBOPs/2ehqo/izt/44Um+4drdpdcb32d2PsfN5ld1bQ2TXb83NSSx7MqKui2&#10;ZFkBicYm1cvNDjUeKWlppVqY65Xljp41EpRwbBtiOLuylrrNcNQenp0vN/IqU058+rmPhd1Vsnoy&#10;bdnyW757Zzm8uxaLbGOptmbP3buanymV6k2XkKSily+3azC4zK5OmXeuW3NVaKqSWBXo4ylOi6AT&#10;7lXYbe3iiDyycFxXOcdBDcpJJpjoU0/1fZ0uP5mHdnTw+Pu4IKvsrYuJpsxt/cdft+ri3hSbd3jm&#10;MntrbK5WixUGIrqnB5LdEFfjNwIy46nraaqnpaoaFAdTHbft6t4olLuAB6Anh9g6T2fiGVldSB/q&#10;PVBG0/n3v3dvWnYWMptl7Ji35jpNvHCdm7A2fSUPYb4/E7d+wrO1KbZtQd9x4fL7AkpMnSUtZTQQ&#10;mJFoGGRo5CwnDDbvbzx66Bo/sI/wjo8OkIADmvWvv3h3vv8AznYWN3F2ZBtrcu+KDAYKGTNpjqZ8&#10;RXSJt7W2Uq8Nh6vbey5d20v3VG1c7RyiaqVnLOFdfZNLPHIx8NBpP2H/AAdJ3JBPr0sNw/IfcvYd&#10;Hjs/savh/jMVTioq/aFHhdvYbMbsrY6GmqcrurL1G2sVtvb/APBoZZkpfs0kqfvGAd0aRV1Jrh28&#10;IxxyKg9agf5R15bigKSmnQh4TfGc7Ey024Ozewf4Dv3csohy0NfltFLR0Mww+3qfDf3by28sTWYZ&#10;8c+Uo1hqoamsp6fWWRZPVEpLbwS+J33lc+tf8FR05FLH/Fnq4r4c7G2h15mtv9i9P9Ab6+U+8KLd&#10;WDquqazabYranVdRLFTR7fzdTUTUNBRZesxebkosmsFZmaCiNNmcM9OoSnkME0i7LZWjqJS/dT0P&#10;y+XTMomJLKnb9o/z9HZ+UW9uwJd37N7L7X7EwHRHyRwezY8/1X13UV2Ki6jGD21u2fN7g2ht+pkz&#10;1HiqffmXw1HLTUU+TGN8cxlZauZGSmhWbxucu2xFh8IGM9VVRShGetfr5I/JTJfI3u/eXYve02Ex&#10;PakeClwm2Ny7fTFxJSwSNTwUsOaxNRNk9u5yso6egMdTkY9NZRzMi080sOoECxbum5yLPdnSfsJ/&#10;wDpNKKeXVflPhs9nN79X4LaMeXSdtwPgKetwWMag3BX43K5Suq3q1rcViayifJY2F+azzVDu4IS6&#10;gKDaS8sov1I5ART0Pp9nSXSxFQMdWl9CfLvcnSPx23Z8UOqKCi3Tnt9djV+X3l2bV0e4c9tDduws&#10;thY8JjMLlchjJMDu9cbtXMNJUxz1VYMfJP5C9KIZAgT2+9m6maAmkBXj+Y6chJWRCR59HEzPSzdG&#10;9T1b9lUu+e0NrV2GzeWwPbnXG4K6mq+t8kdk7iyFNs6nj3BWnDzU+7N652GsrI3iWjqcZEKb9mSZ&#10;YGvuEMCW6tZTgymtc0/w06F9oylwXwuKdV8fJhu3+qIOtN3rvjb+7NnZ7rTPYva+S663rkN60M23&#10;XEG181jMtV4yPGJRbppaSplx9TTO0kf2UETL547gRteQbql5VwTCcDI4/t+3pfeNGO3Fa9FwweZ2&#10;Ln1w9Lu3Ye5hQZbc0Gdl7Uy1H2NUV+I2vkMfSVEtFVbSpMxHjctharG1FDkaJqCk21Xy60ElaYXv&#10;KZWwTb3MlwQrj/bfZwrXpLFSRQnkOrg9v/zF+xe0Mp03vE0O1nHTux92bGxGQTbe6MTX7M23m8I+&#10;FepMdfvjeOP3FhsVgKMvU5Od1npsmixY+h1v5gf2XN8skjQoymMLX4T6gf5emnjRWI6xdZ/zHunK&#10;Td+e2dhut6qu613rv+u3Hncdu29VkMrtLbtFjYtp7dx+eyFJUYDJ12RlFZX5HK1+NpshR1EErU8e&#10;mRFB1b85eCwEroF/0p6SXEbECgqOresh8uuiPmP0Nluq+t6bZezd3jC59s/srcWUlwGLyucr46iG&#10;lwuBajoaDP5/eGRWhTJ4nyVKK0+ICTRyGRKWQVf1isLyGNhcJQt/kPy6LBEEuKkY6G/4bd/Q02xO&#10;3959tb2xP8E/0tUe3OvMSm3qPC7m2LsDB4qXZu0tv782vga3LV21slVVO2ameN65KOUSSNJJDAJU&#10;jB5tt7E1EhkDKPTpFcWxDNI4oD1Y/iax8jj6OulWNJa2lhrJYopY5UhFT5Hprss0jsZqRFbWVUGx&#10;+luRLFMkxIr5dFRI1UHWeVSSy2/1h/rcfn83HvzAKT6dOrIaUHUJwAV4AuDbj+hsfeunYnJwesLR&#10;k3/ob8W/23v0ZCsxbh0oBHSdzWSocNHHU5GVqajqKqOi+8ELinppZEJjauq3UUtHTs5VdUjKGZgo&#10;/Nk00yeJXV/h63k4HRdu+N71v+jve9Fhcptanbc20q1trbpleHP7bwMtVT1EdBWdh4N8hTO21a/O&#10;UBoJK2ldYRM+jV6NXtHe3MapUuKdKIIW1ZXHVPHw5/mUzZjunbfTHYEFHi6qiizOyNp7I2jjqVp6&#10;XLY6oxmGpsMsEmQy+Vy9JlaimmyNRIUr6uhELRJUx0yEkkg3MidV1dnV7i20jHV9GR3ntfD0Qnz+&#10;4cJhRT1dLQVuQyNfHSYeLI1UVPLHCldWNBF9qBWRL9zJJKCzqC2pgPYimv48FXxjpCIT6Z6z7X3F&#10;ht5YxMvtyqXKUU1XkcfG1PHLUMKrEV0lBlqcyyUokkFPPG138axhbaXIB9qormKeFQr1kr8+nDEV&#10;AamOnpQH5Vg6tqKkD9SBiA2n6rqAvpIBt+Pbh4549U/Lrvxf4L/tvesevXvy6wSoeUGkFrENa4Ww&#10;+hUAsb/4e7x/ER1YqpVSePRLPk58r5vjXneuqzL7Rqsz1bnstVYnf28sdFNFNs2rjpBNjHrKSqih&#10;WsxVW6yST1EZfRBBIxAsbFG4Xgs2JNNXDpfb22sAgY6LxvreHd3dfbWM3p8IO+ejtzpsFhk9/dJb&#10;tz25ZaXfWJZmx+P3XHWYrbO4MTiKXM0sjU8EkOQihLBHYDS2kPS3wuHrHdgNXhw/w06dubSiAxir&#10;dEU+XPZ/z37Gw0fSmLpt5bM7rq1q9x5ra3XNZtCDrumxu1kP964Nybm2/ubdPZGTxOPiy2GGKyNV&#10;VY8VWQllKCCRfNLW5uJNJOpafJgf8B63bW7BaEZ61zu6Nx7vyG9sdUd/ZfOdl7vz+Hy2Ejwe5clv&#10;Tbm0dt76oK2h2knYuXzuT7MzdBj/ALOjrkkraimgxcky06eUPciYgneC6IgDgyf6vPrdzCVHz6Ru&#10;xs/3R3Y2O6tze/MXtHqDZm5lgyO58Vkdu7V62x9TPJPQLkdzbkihp8tubN7npcT9pBHXzpSVH7ak&#10;RoUoilmlS1WO3LUzXPp9v+Tj1e3iZgtcdW3df/M/pv4L7Aoto9Urs75J/IDff8ZNNX5TMP2VRbfx&#10;aVUSYbH1EuDpoKSqlxyRvJ4KijSqx9P6D4U0oVP74jtIq2cYkcihOP8ALTpZd2cZVSzmp6DP4idW&#10;dp/Mb5Y7W3h3lv8AxOLw6bnO8dwV+L2xSy4/KZbE1Bjptl7RodxYjJYSr3DHloE8hqoBS0FPFKA4&#10;dSrVsorrc5YS0Z8PVkkj/KeqyeDbQUVs163FcXiKXC4bHYqgZnosfTLQUryfbF3p4A0cJZ6WmpKR&#10;maK1/FFHHfhVUcCXrWztrO3SNX7gv+HPQcuJxJK1T39cGjKEgrY2/wAL/n+nulCEzxr1oYUE+vTX&#10;Ot9a2GrSeOP6t+feunwQaU4dNMy6gQthb6/j6X9+oevDpnqFAYggE8fj+g/4i/vXW/l0xTj8W51N&#10;/trm3vRIFK9e9fs6L53H8d+le96E47tbrjbe7mWFoKbK1VJ9nuPHRm50Yvc+Neiz+NTUblYalEYj&#10;1A+7qWA7T0zNDFNiRAT/AD/b1Tv3r/JpgD1uW+PnYjQG8s0eyuybyxcfuGDHbww9H5UUX0QxVVBI&#10;Tx5Kn6t7UAmg1DPRZLtnEwv+R/z9VAdv/HDu/oetak7U653DtenM3hps29MuR2xXuSQi0G58XJW4&#10;KqldQG8S1HmUEakU8e7VB6LZYJYTSRCP8H7egR976Z697917r//R076PfAlgfHZujpZvuYFoPuqp&#10;JXdKdg8euSWIanlZX0mViXNhdvz7h+fa5IrsNGCIwehTqPp1hxFNDHX5PHZNPEr4urkoZKz7mKEz&#10;38dFQzSmmnaWSRjohkjIVyp9Q9rZyYu6MDy6bDEynpF5PFV2Kpnp6qGsmwXr8CVECNJjKk3lbQ89&#10;KZ5IEuA5H1NuLezW0vhJGFYLq6tKimta4644rH1ORxtek1SoXFGSd6cOY9FBMBLTy0io6NFFL6gQ&#10;oYk21AD6uTwtUMBg9F4k0Nx650aVMeQ81JPDGUkclli105LiNB5PIiiRpgwsSRpKn829ob0xQx6h&#10;5HowiVpfh4dDvtDqik3DjqfJVdPWOzxw1dTWJJUwsKcmaOasqaupp3xcNNHKmkC5kb9Kj8+483fm&#10;ea0eVEHaOH7B8/XpfFt8zZPQvJsPHUU4weCrKAUbGnko5K6neoraiSRkSeKOFx9uksjE+KJY1ZrE&#10;k/j2EJeY5p0MkiEt8uH+Xpb9O6DQBnoJN7bMm2pn6vHxQrW1WPWapphDVvRNA0SlqhZIo6BJJqiF&#10;JwACQ7qBZgOPY02PdheWn6ygcP8AVk9IbtHGOkhiMblKla/yw09QuKQ1YhlaWmqWjeZGq9bVim/o&#10;QKIyCQCSCAbez1Lm18dVSRv5dJBGStWz0n9v5F8cj18OHgeekr8tTyuz+Lw/ekSpYL40QRRab2I5&#10;BPH19nUwQoG4g9Op4egAdO1JkshNT07thZo2VS1JPQpBj6WqpUd11VSU9HVQZZmckiSRpJLX/wBc&#10;Fc6WaKTIKg4/1Y+XTkJbWSpzTp0OMzmaqzDXq8tSJYIaShopoJkSYqamHVTU81HIWqIISLKFYMpJ&#10;t9SXJJt9tqZF416eHjTUUnHTNXRV8VUEENRHkoqhIjSQmanklEUir4GiZ2CyODY6i5F+SL3DsUtm&#10;UpqoPU9XMMkZoCadDFtqj3/uqpkipqWgxNZSNGKNa8riqhxK8WoyRQafJCwB1KCVb6tf2QbpdbNb&#10;yIXlrM3GhP5UAxwp06lsDQtWvQmY6lTb2Rn3Iz46XOvUt/E6eijM2Plnp5JRIJKnxJPErsq3EJAY&#10;gXB/UAluG7S3kngJEyxUwSDx/PHS5EgQltPDqDuPsKmrsdW4+GlmymTkBP2caK9ZBPE7SCBpmhea&#10;VELeka/S17+2tt2RkkWS7n0xsfPyr+XWptzVaqlNI6T3W3YGOQV8m8NoT5GoraRKenkyMiY+Oljg&#10;jkE8VPTU9VJO9WykgS+LxkgXA9me/wCxNFCrbTuUdK18jin+Dh8+nLXcUcgvToV6Lc+IqoXg2tjN&#10;wUtJVRKDRSaqxYvEA80kMtHRRCd2K6taklAdLG4J9ge72q4Bia5kRpxxPCv5fZ0v8fVKzR/Bj/B0&#10;/Rb8bFQRMldPUY6QVCVcdYmVdKaKKfToJcCZIrsxIXULgk8D2Wy8vJdSkFO+mKU/zdKFuX4McdLL&#10;AdoR5iWKWiXF1Ks1PTLSRwU0NLNIySgGQFYIYZIihWUXBJ51eybceVbi3yznypU9Ko7pRprStf8A&#10;L0u6bN47G43MTLXVgyuJcLRUuEqHyVBKaTySVEeQoKWmaWSSMFdDiV1QKTYj6FsexzzTJG6AOTWt&#10;M/kel0l8roQT0Deb3RtHeBjhrcQJcxKtZkJ3jpKWrrfFTyKzyy10MEdbPUVSIAGlLGPU3+Fhrt23&#10;7xtbArKTb4A/PJ/nXoKXb+JPIfs/wDoAM++ukp3yFE9F4qcyQNHNT0zrTuXeEEUVI8OiKOw/d9RZ&#10;W4+pEi7cEmZoJWXUFrX8wP8AL0nWYIKNw6csLW5RQ2qc1eI4gqqiWmgEavOTq1TqdPkaMDQQgv8A&#10;4e2twiRAdDYHpw6M7dfGUaRnrjmo4ccsYmR1l8stTrd5IpG1srGNU1r4nayaVOn/AFrH2n2+z8eR&#10;Xpjpm5nFsKnj0ldr/b5rMVmJy9dDgZDTVEkNGVnqavHwzTQNSJJDS0tQytDPaaW50gOLH8exLuKC&#10;ytDMKlVpx4dFsV2LmUuh4/8AFdDnTdVZtaMS4TNYvIVpaT7iWjq5DJ5ZjKBFHSSwEzUswN5borMW&#10;/SNPuPpOaoHleGdFSMNg0PH9v2+XR4kE8iVUmnUKgw2aosplMdSbfrYdzUUFNkKWCKmnNTJWYWpp&#10;a6onoZEpD9kIYIXvKbIQ5DXufa9L20mVKSdjeh9eks1lIpJNa9Bdkt37krcg0WOq4qWjnrE8tMYc&#10;pPUVdYdSQaYo6ZYGnWEkFmNuNR49iG22TZ5ojJM9T9o/zdIXLx0Xy6U2IyW64aWrlq8bXotLLGtU&#10;ojEop9TST46OcwvTOwEq6WiKFBfU91Hso3La9sjdFtXUAjz/AOK62kjxsM9vRndodY53deIfNYao&#10;goqSGmimqdwfZS0m3UmShkra6NZMhT09aamhYCAOkcsT1MqAOyciMt43jbNo3OK2knjZyOGaj+XQ&#10;otLF7yGqVr0x7o2DuXb9PQZvIYtlpstSLkkm8kJf+G6VhqpvtqCtjgk8JlCP4kKiYadIa/t3ad4g&#10;vLp/AZSK+Vaf6vt6RbnYNa28ZYEGv+XpfdMdhbZ2jtXtTE5LNR4anlwVVUpQVMTU2O3JKYqinoRN&#10;XTCryEGQxqVRcU0dM808rAl4o11A1utlvb26S4t9RWvAen5+XRfFexxLoanRbjkcfXoKbGwZOTxS&#10;QVBr6ArLmqyMUpafxU0q1mPxsmo6jLKzlolP6gQfYht7B4yv1Ckn0P8AsdVkvoslaVPTJT5XEVNU&#10;aIvWTpLTVSY2ryGaknycMwDrDAPHHBE0hJkCKoVQbqODwqltnhInhGmh8v8AV9nSF5JWXWeHXW2t&#10;sUSw5fH5Kl0O6R1NLUVctLTeP/J6uR66t1MatqeNVYBFLgMeQfdJ7m6kCMr5r8+kY1sSeoONwUVV&#10;S1n27ViQx0EGQcwxzTUFRLMryU9NA8MCimMlIVLu7adTBRdvo/czeEses4b/AA9bTxK8ekHvGStx&#10;NVBQQwSxSQLAJUenWAzyPGvleNX8tUPEpCFjJp1An2JdpY3EbkHtYf4Mf5Oty1KgHj02Yyok1SyV&#10;FZMjqpj+2ZnkhYyCxEpsBrI4F9XP592kDKAPKvTI+EdZpsWaOpl/y2eqpmqooZJWrAjVNLkY5EnM&#10;cDq5n8aAa3IFiOOeS7FdJHQtSvWulFtnGYnDVWUrKqgFczUix4+GoENpIZUKVk0cUkbwyMzKP84V&#10;sBwQfqX7leXlxURkDP8Aq8+t9Ligz2O25AiYyPG/xCrdB40gWf7FS6+ZIJyKgFWLaVKMNLA2v+Qr&#10;LDfPVZmx69PIxCgDoYdldpZNq2COjkfJVF5ZqiGKhargihaSQ1DQjW8kCrGLB2hdUZfp9B7B+58v&#10;NExvEkJb7fz9Pl1dZCpGfl0tqmkizuaWeLDti67JM8sSQxtTQVEzDTEiSUsN4U1qGkbxKzH+h9kk&#10;dzrBjlbh0aQz+HSh6Q+68fuvFY4tk8XVQRq9eIpGyMdNj6ipIiczwfcfZyy5GMLaIeRyRqsvJBON&#10;oXbhJ4SODIc/P/iulb3vFekjDuql+3ho6hnp6iGWBn1iRxSwJrWaA1GnzLJIxGlzquR9Pz7UybZN&#10;qeTJUk06T+MPLh0o8blq/EVlXJWCqE88iy01RTUU10pBTq0oaYVcDSU9bLypDeSRf1cDlNd7dBcQ&#10;xoRQgitT55/yf4OlaSFUoeHUSTeorzUCp+5ySSSKKJY6xI6qMxFptbMKiWaBYHsW0MDwNQI90h2I&#10;W4BRwB/n/Lz6SXL6hXqVHumtrIJVhSpmqIY0kWLG00VXQzk3WnjqJKhHmjrdYsJBexJP1sReXb4q&#10;JE7L6efD9vTCVVlLcOkym86+uyyS5Kvajq8fCwarrYfHFCYnVz92DpkkZmAAHGkC9wG9m1tskAVa&#10;JWPyp/xXRk0w0qicerx/gLtza1DsBMtUYarz27JM2aTJ5nDU1HHkqBa6no1TN7d3FJuDOx0WDiqM&#10;sGqpFxUUivohaaJDf3hf77bruEO73VpZ3arCq1oa8BXtPwivA448ePWQvtzY2ktnG08epyPP7R+f&#10;Vj/ZOxdr4TrXJ4XFVOL2HtxMWuUasyTZifJruTctXmxLNl8tjHxtbpx+Hx9BKWeOWKSontKkigk4&#10;z8u8x3G5b9Z3kl/4+5RyKgh81UMgGioIzn1pQE8ephayhtA/hQqBp/ydVy9i/FmrxNRmd/7DwMNd&#10;PSPktx7Ypp5m3z1vvDZ+DZqikrdt1aYfAZdMbVZqhElKKuslp3mp2gel8Fw+WOye520+NbbJuk0c&#10;DM1HI1K6SGgGqpIoPOg/z9RPvmzT3E0tykQOD0UmatptgdzYzBbn29gUw3YWPgweT3Bjdubgg2zJ&#10;T19K9bKMRishtmbJ4fLVlc8NquigidNAkjC0wOqYVntt72O8uLLcIXtrYtp+EvSgI1FuNSSeA4im&#10;Oo+jlltLh0kw1en3N1uR2vnn3dR01Nt3c+Aw+Jw20aCIZDLVFPm2yLDH7lwSStUUcdJUUgRKmOpm&#10;kWSZiy21gAKbfHDNCLFl02zvqkY4DKAaqPL5j7Ojf6o6as3Ss6o7K3jis6u9O0cxuerz+fqcuRsf&#10;r2jhw8E2SzZqRWrFgq6afb9Stetc5gSWIhYKqMxMJHZQX81bJZTM23cvRCC2cr+q3EgADDUwPUKM&#10;muOltk/1GK1Ir0YnaXbmz9pVPYm14cLU7b3/AC1cU+4Mn/d7L5CrrDX7WqMBFA8UOVpFinp55Pvh&#10;JHAkaiRhEk0l2EcbvyXfTxbN+9Zkbbo6iJQaUoeNcn5cejmO+gtbeeMf2hHRVMtvyt7Q7S2rjYsF&#10;R4Gl21NUYvGyR7ZoKTP5WCorK2jmhzs1DSmHKvCtbRY4/cyq1JQ0UXjUu0j+5WeFds5RmD6W0pQ/&#10;0QQKH8lFa+pPrToHpc3M105NCK/P/P0d3FtnZdiSYJqWhwWZrKagxceHEuKp9zJjBEsdXX1VdJio&#10;6jN4+b7LXFUx5OogpZF+3LlzoGP+9XMT31tdJeCe1pSvFa+Q4D04HPQ8hIn29YWGl61GnB4H1rjP&#10;SXy2M7AyeyKaliwJyeLp6HcNRiM9U1rVlHDE+LrXokgdZPsDV7jWjCU80pZKl4jEXRRYmuynahuE&#10;ZnuEikDAFTUUNRWoocA+Xl0UfRXkIkcprNDQHNT5dFCz0e6ptk4vM7r2fvGsy8VVlcdT0aru6sy2&#10;Qiw1ImU3dV0dKcOtFGcBWVSCvrIplEIk8baQdfuedrtdgmk0Wm8oUNGqGWlCSBxHnQ4J6BV/PuQj&#10;IvtokQf6U/5z1l2h8f8AMdq4LKVUOP3T2LmaWh20+1MX1RlepslkaLcGYNDX0ke7sbnd6Lu2DC4W&#10;CoVnx+NpsjUpLPSwvNEzPplvlyHZbN5ori/DFl7M18vIhaceo/3CCW5Z2ii0xHgCM8M/z/l0U/d2&#10;L3NsevGC7F623RtvcRqamJqDNYWpwdXIi5COJKN6CdkqZpaPzTkeIOhgZFV9aklm+2ucSHTKGDGo&#10;+yh/y06DTGS3fw3UU6cqLefXlXtrLbb3ltKqr66jhNFhDQZrJ4nJYOvraJpxlchDHDVQVVTTSIhR&#10;JYyZApRmBYkrNpsHgPiPEK9WJDAnoB8nuXMYCsSmwO+q2LHGQxyUJylfQ1ED1Ma03nnxWNnWmmyM&#10;i/oDRurI17qQARtZI1zHSeHStP8AV69F7OyvpFKdT8e2Y/uxkN2VG3XGMx+bpsSu6a95DDV51YGr&#10;mxkBqKSiVZ56WmR9IDSRWuSb2CK62WeWc/S6qVGPyHy6dPHoNc9uKfO12Op5arMRZHcm6cBFBS0m&#10;Jx8EipX1v8PgjoZ5qqnW8tTuKZW1ONKpe/pXSLdss7gRLb3EIFM1PyHD/N00xIc9Nmyty0mxd2Uc&#10;u4IqyspqPNVeMz2y3RizY+r26s+SrKeOvp/4QuUo8eh8dR5FenqQhYeuMgQQ7R9Qv6MQDDpuSQLk&#10;8elZ2F37t/f1TSHEz7kw1NSBFkGVocX93m6BcfS0jVeXw+Aw+J29Sz0c9M1RBJIstSsFWF8shiaz&#10;j7LI0ZLAk9IjP38ehW6ajWLrHdW/qbsPbSbIx+59q4XtLrSt3pQbe7Aq8hm489BtHf20svurbNfs&#10;7GrhamCWleoSuWtgnnsIvGzN7MNg2u3gdhKp1Cv+rh0tRtShuhP7j2j1dtHH4jsnog0S7o66z3Xe&#10;58rH2r2DtXenYGX3dLKm559y4LZstFs9sV1zHWfYo1A1Hkkq62RZYsnPSy+FT6aKDwz4Ndf+r5dW&#10;rT7eiu9q9pbi7/y1Jmd147r3G5FcxurJR0fXez8JtbH08+4N55vfGTqqlMFj6KpztBFXbjkFNUZC&#10;oqp4KKOOFCIVESgvcHns3Z5G/T8q/Z/n6Z7i2kHj07YfZWLXF7ATsqj3VlNmZitrczmdw44UWKhq&#10;cHBW4pc220q16TIY6OrrYMDJI081E5VwkixmBGYEUfN0RuGtnKl9WmgrX+fR1Bts/gajWtOj0bn6&#10;c2H1h1F1Pvf497wi3hv7bm79tbh7B7B3NvLM4nbfSOJyuQy+N2zuLe3WeH2zT4TYe0sntzPU1VJX&#10;xbs3QtHWwVcOSp6WPEVdJNJO3baLyzSVUOVJ8q8T8v8AUMdIyZIiY3+IHq2P4F7Xwub+IPVgw/b/&#10;APK4noMr2fvfP9u7Y7z6m29T9tOlbmt0zVmDzPYH8b3HNHumHGU9RuOgEOEFZRUT08cdVI0hoXPr&#10;OZba0WBqeIOkrgyNINJqB/q/zZ8/29WW9QfzHdofJDeOyNkdZ9fYPGfCTaGDkfda7Cxuf7+2/mOy&#10;6unY9d7AydCm38dvLbHWWC3rStj6HGUG14MPXE0VT91T4xxRTLLe9Rmyi16LDYXJbXU9LLtvP0Xy&#10;tyGR3p0hhO0KXYp6zyFfR7x6v2bVbcrMvlo9zbYQUO3X62xOey9PVVfYXVQjzX3eWxAlx+Mp8ck8&#10;D10GXjcm/wAdajMBX9nTyzC2osvDoU/g9hIviaNw737qwnXXRu1e0Zdv5qmxWWLZbt7uvf0WEwUe&#10;T3bWjK1243xuOgqczS1MuJx9VK2LzjVECF4YGqZlVvEm3AeJIaD/AC59OkV4xumKW8RIxkdC33L/&#10;ADkuh9kp2dtzb9FVZfM7C2ptunmkxma29uKqg7P37tasy+1uumxuBrsvkk3Li1o52r9MVRDD9m6h&#10;td9LFzzFYxBtM66/z/zdat9luzR5IiIz1Wx0D/NV7C2rhKDrneFdsmfs/ce4sdvjA7S7Jz1JjN4j&#10;VvCTH5ODf2Yn3FHX1HYGVNJV0kNBJi8I9JWUIRKWWlaColTbXvH10z+G4I+Vel8m3RxquoGn5f5u&#10;thn4cbz7T7D6nTfXakVfSV+7M3lM7tbG5TFY3EV2K2Pkql59tY6up8Rm9x4+XIUlOWjlkWrLtoUv&#10;GhOlRJHNWhJ6De4KsUxEfCvRqMhXwY+mlqZpAiRNEjHS0jCSeRI4gIxoLhmkH0Ye1niJ5npPRjkc&#10;Os7SDn1L6SDa5UrZnXksBqv4mJ4BFv8AY+9eInr1VlY6c+fRffkjUYiDrTI02fxlNk8Bnq6j29mH&#10;r6GpyONosTuCSpxlfWVkdJisvJDTvRVTxCdkiipvKsss0aoWCO5Iap8qdLbLWJ2P+rh1QvVdqdid&#10;G/KePrDvTDVmYlrtq1PXnXG/NsbmSgxHY+08lgHq9vZneOyXosds+PfO6v4PPRpUxy1lVkc1j8fL&#10;SGDyzXC81w8UoAOOHQjjTxV1Dh1bJ0Tuvb+G6doN0NNteipN64PPeLJVrZrGZWd9q1OSokznZKVN&#10;I8seVgrKGeHJ5JaeRaFI4dTNaNZD2G4Jt10nuof8vRPcROu4KBWg/wAw61Bfnz2rS03aO5dybq2X&#10;sPsTDbG39Ft+kyOMlh3TtzH7yneLKZLFbXqcDuHE1O49t5GOm/iVTjKuoeCPLlJJseDM9P7irmO5&#10;vnumJiIQGtQOjyUVaJQPw9Af1p8+9z9E0dbuHqPF49+gttdh7f7CwnV+8v7qR7m2vvPc6Q7b32m0&#10;cpt/c+Mpp6bcGFYQ/sU7yUaVZSlFIUqFcosN/u430FTUdXeqoB0Gf8xbu7pfv+eh7g2jlqmvn3Lj&#10;MNk59r5p8Dhq/aLVuRx+R3BtaTb+3sJs2ijy8W681XT1lfQRViy4+GlhjmWlhhhUu33cJN+kW0i7&#10;bgGremMftz0yiOaMxz0S6SPYGzIcVkMfufE9j0lXg5BksBkJIqV8TuvduPrq+iipt0YCPIJXZLZu&#10;Pjpoq4061NEK2olpZQFhVyXzbbZ2EER8QGYcc+fVpXxjh0Zb43/IbdkEG4No7oj3LsPq7Eb/ANq7&#10;rz22OoM9idrbwrcZtPbGHp5xjsVXUmVemwsO28JRVE81d9ti6vJ07S5mKrneIxCvbN5K2lJR+jSv&#10;nWvoeHl6dVgNXP2f5uoO6uzHpMzvafEZndW48f2Ju6nyuXr03Tt/J7grK3KYGrpNoiu3XlcfjY8j&#10;vBKueOlmjoI1Mf2lTU0el46YMSXt4m5SMlsc18ulfR0tlfGvPfGTr2h7z7R7Y3ltSfftKcLtnbez&#10;6bfldjc9srdnXWZqMTi/4nLTY7NZbaFVXqkdViqSkifMw+WWmlDQzTk0sbN7aLTM7VpnI/zdWVwp&#10;qw6DrsjZkHZ/eGyNqbS2v1rmMFiuo8hSbZ3Rsig23gqvsbeHYVHtrdeWr8puTbVNXz7+3Rsmnmy2&#10;3MVQyVVTU0TzsKSsmaknpJEt7cwx6o4viHTzSxyKAAK9KJs/31tnZ2a3dio6Oj/u72NFXZrYWH25&#10;S7m2ttmt2tuGHafXe8Nz4bcdXE8+OqczXV0Jkr5ZXiqBFI8UMUlNDVII0ujSWvaOq1oKA4HV7X8r&#10;35AbcxGzd47n3DRZasyjY7D7b2LBi/7vUslRl8bgJIdwYjI1FXLt/J127cj2LKZ4aOvxlFI1Jk8e&#10;3KsWeUNgl0Rq0n8PRbenx8Icg9VtfzD+wa/ce7NjZjs+u29ld9UXc+C3NQdd0OQo9uz7Uwm69yUH&#10;Uu8uoctT7xott7/21t6bPVuVzdbV4ullwUdbKaVaiSTIxSQqrpUm/UC0+zpVZp+ljpx6k21WZTqz&#10;ZPZO6aKi6m6J64rfkD1Vs/Z+W7C2tgZd6UPcG/46PMZvrWJ9u57L4bcfV9DBhZsPLLjMtSVmYoIc&#10;nU1dJSzmohTwT6SAT08pKY6sJzeWjylD/ot6krT1funaveW685R9pb0r/DT9vvtPO7iTsSo2vUR7&#10;VzO3t89p47c9ZV4ujSnyaoKXcLJS0eQZdamviJMgVDkGv+TpNIqo7yn4SKdHE+Hvx8PT+zOze1e2&#10;Mbis5jqjN1G8uuVzuJ2jLvGt2pVZr++sG7d7/wB2DmVrM3Qbg3ZUSQwRVlYkSTRxgMyGyq1gdifQ&#10;dFM0xkbSp6sX6W29uuvzWT7W7Ax0GKyNdg3x9FFIK2oyZpDlMnXnJCafRDR0Nbj54tFPBBTrGNWp&#10;eWPs8s9QFWOKdI7khhpQefXu2fkBtnbVeNtUeYihyUk1bDNVvV4WioKCuw+Io9ymjrKjMTQJBS12&#10;BqfMsscc6MgYqU+vtFud9FDVC5DD/i+lNjtbzoszA6TX+RI/ydVwQ/K3I9Qbmy/WHyDqMZ2Z03vP&#10;sPbGA25v9aSDDY/bu3+1arGyUOX3rWDHU2MSabce98bV4iroPBT1eNhqGomklpCrka7ssep61x58&#10;OjBtvNNUI7weid/LvorpKStg7DqvkJvDo3B7i3ThafHVncWL27R9fbYye3alIMhgsdvLauNj3Ruh&#10;s1uWgwjUFVTvVUj1y+ap++d6n2XblbbdNC19LJpkIxnzPrg/l0aWLX0YIuEBQcKcf5mnVCnyj6y7&#10;c2/v7Hbs6Z23ubHbR3ljX7B2ztfYuyt0TZrA4qjylLjqTP0uTospuSLJUtS1BT1D5HHtRUMVXlHQ&#10;UsDI4WBOY9svGuzLbuwWv8vzHQhhKGMk+nQfdTfMjvzYm7dnSdj71l39sSfOYjKZfCdhVe5NyY44&#10;LGZqnycQrNvTV00sBkRKiBY1neF/M0Usc8c8kRKLa+u9ulSZ5K09f9inSdo/HqDw6tlpfkt8T99r&#10;uPfWTxdLh8bV5Gonw2Y2Rks9TYmvrtxVu4JNpda9l9G5WiXqPfNNQtueoSjr6WPb9XSUdR9nTVlL&#10;DZxIu2e4Vm0UVtLKquTg5406ZXZgG8ZwdH5f5ugA69+XvYtD2bitr7Pj6foeu9ubF39jcfncV0ju&#10;XI9W5La0+xhuzM4jZWC3rU9j0GIze4cDh6uojxc1fVpNWSsy1bUnljZVY7vuU+7N4Laom880oRnq&#10;09vA8apDWo6BX4zfFnsrLfIb5T/FXuDtTefVfW3WvbG2qzcWx6Lc9TubvPfW8ex8DuOXY2W2Rk6q&#10;ki6Nh3pV47YdJjt05bKYw0HinIp5yuusQV7dBNLM/iSNoX5+nRVcCMEyKM9TPl0+U+OG9cdg9mbF&#10;7S2PVbN2XtXa+8dodqw9c9t4bYWLzmHyGRxmX35Q9O5vIdG7F3RlMZk6hIMEKSsyixI0lFWwogmJ&#10;NvF6Z7kW8NPArT5/P+dfLp+zui0aEKtPz9enbtD409xpheouxOjNubz3TvrsbYmR7K3FuLJU+N23&#10;kt/T0mL2+9fgdobKxeJqqTZuSqMPuETtg5M7kKZqXHs9Yis7II65l5ZjluUnjnKsO7BH+UHHR1Hc&#10;M40yEU6DrqXeG99sYtcx21mNp7p3dh6vcXX3XPW+6MtuTMbL6yk8FJX777U3btHb2YnoMlNX0VGK&#10;TFZHGGQLMsjDxuxc62q+ezpCZywX9n8utyotCxXqy/43d99hVWz+vM723W7P6i+P+z9kUvYu4JcZ&#10;s+glTee9cS+LotnzVGYxO56+Pe+Q3RvnCTZBfORUZFIFExj8cpeRbDe1Nr2ymtOi544WHw56Jf8A&#10;JTe25PmF2+lVvzd2LyfWO2szldjbD7D2Z1FtPECQSUWczO1KWXb2zGp3jzVTMKhaieoSSkmpljKq&#10;i+MOU3txNePIysSDwH5dUggto+zNftr/AIeiQ0OzNx5/e83WfSm2uztzZCfNf3W3XmNi0UtJlt7V&#10;qU9JWVtC1XippKqDbVacDSzy4kS6SaKOpVNYYOEieYobo6oWFjTJI+Y9D/k69LGD2gdAn8iehNp4&#10;feGJjFdvSkcYpW3fjMljjQ1G1d3wQY+XMYtauSiixmbpfJVN5hHDHNErANFcai5dcwQ7coFlIHmP&#10;HieP5jpr6YFQTXoLqLJbSpKOr2RsTHJLmcHTNUZaqfGY6WXMUUWReuSvqM1TgZDblVSwstJ93Uh6&#10;iZZPGrBTq9sR3Nzdr9RLKFh/l/OvRXcQ6nopPUXGmTKZhaibYNduTLUsS1y5mKnqpMHHiYKFFenb&#10;EUmOoneWCmpmQCKpiTSzylrsSDLbZ4JTM0UzMV4cKf4PXqsSlTpPEdWXfGT5+bl6f7nj7K3hl8zL&#10;hv7spPB1/tKrk2Jhocng8Jk8TtioyOIik/h9fWfeZJYaqrEgjrpJUnmWR4yxet+brmxuDFcMFhVu&#10;Jr/kP2+XRi39mB8+hW+aXzGwvzA2hhsGMI/Wmxtmy57N4t1yL5ffO5c9jqmmlx+H3DJSbWo4c9iM&#10;XQVWqKCRnil+9kmE8S2jVNzVz7a3McaJIvEVpWnl0nddIx1Q1vfbk1LncbWwZKnl8mYjrErqumqW&#10;NL4piJad4gDlK+grdRZ42LFSORpAsmsd6sLiDwoZQZCPL/iukRRjk9MNHu+u29uSrrsXmUhnxdVT&#10;zUtTQ08cEtIq08xljxhZ/LTlZotQIVWjX6/X2qS3vBHlyePHp+OKiAU9es9FuvMY6ZmGXSLDZ22N&#10;yzS/aVGQqII5IMmlC6NF5f26aNUDyHxHxi/0N1EazR2+oHv6b0BWjLDFejq7S+X++cf1xvHpKp3X&#10;ns/1nvPP01cm2swgyeBxe6MdRfYYjK4emyEs02AzEEMdOjy0M9K0sEOjX4/qHru+3UOUjk7QfToQ&#10;pIqKKcadGP6n2p3bvrrCDGdXLteWpocdS56u2bkKDZ8+f3xFSpmI6je2wZMvT4vB7UxtHjpMmk02&#10;Ryk71NbSrT0yoxEjDTbFW6sUabMterNKZVqfi6I92vn91PjOrGzlfU4nL5WKr2bHgcRuKOsr6QdR&#10;V2R2VPR7hi++r2wNQ+PeKkp4PuJY5aWJDExVLKh3iwmAMtOw/wCanTVtMTO6Hy6Fun3hv7pTZu5+&#10;rtl5b7LNdn7NxAz4oazF5nJ5TbWQNNkKCgwccFFSy4UUdRFHFMtMTVfdE/hmJC0Ia2kZvLTT+Y6U&#10;T/ED8+odXmBjNqYWJsBFjuw6+Dc+194V71eQxuao6fJT0heszGPqKV6KHP1clTOaWaGb7haVmjlR&#10;hpf2UbpvaWuoas/7HSgQ60+XQbbSqdxw1smP2mM5XUDpjspux6jLrNjo1pmjjrq3IPJSpTCjEgeS&#10;QSIVJmuylm1hqw5hm0oPqMV6r9ACuojPVjPSnyBytRt/sbK7rym4qzFbCr9qbmp934ncdJsnFddZ&#10;XFZepw+DmoNuUubpqjemdzjl6BKaeDJFkPmqIfEVKylsPMjwopaQEU8/tPp0iuLYPWNlwPTrZy+B&#10;/wDMCp/mBnG2ftvZebfbWydkxNuPs6ryZr8LuHejPBMcNhK0UUNNVVFRTTSyMrsJaaOGRSpCajLu&#10;xb2lwgfUKkf5uiG6s1iUtTqzlwOGW7+ludQe7BjGLsFUX1qQRYEHj2MkkWRRXolppJp1FMYlCkof&#10;pwBa4D6iGPHP6T711ZWKmo6jlCv+qPJFkI1HngsSFCpbgm9/8ffj8+HT6S1wePRavkHlOnsvtLK9&#10;dds7qpMLhtyR09FJVyx+Qw5GWaE4minpacmtqq6SoQzxQtqR0YMWXSG9ll1c20IBc4Jp/q/Z0oT4&#10;h1r0fzV9sd9dFxdOZ7LU2/uyNl9a9f5vZO1u6sJu+TEpmN25/KTZqgO8tn0K0v8Adqq23CFgp0on&#10;kp5dLk1QdpFII5kMhVntpW0/7HRpAaU6q2+GnyWqNl7r3L2BvqI4je8cMuRXsuk2jiKvd21Nv1WK&#10;mpcrBsSgzGNpNuUO9t4Y79ml3BVyvWUQldoEmdmdQxt95MtHkPSmRNQ6XG9/lL2F82uzZOnerhHs&#10;3467cXM5KowE25JsNJVYGgxdZm8pVb63aTU1O5szl6+gVClV5qaWZxG8cSorKbtuss7dhFPz/wA/&#10;TAiAQYz1bF8KM98mfkv2fs7CbA7Fpdl/Cjprbm36vN5anopXrd15UoJ4uts5lqpspS5fdO1MjWzS&#10;VVYsVJTilhAMsvoPsR7RdSI5Mjdun/KOmpY9SaR69Xnr8gujp99UXWlN2XtF9/ZSGmq6baSZeKXM&#10;RLXw1+Rgp6inaSdqKvSgoTenlZZR5Izps4HsVDcYQqrjUeiuVGQk9DJJGVKsCGVluAL3tf6/7x7W&#10;p3Ur0wZQfPpry+QosNja/L5OXw0OLo6nI1jNoUpQ0VPNVVbxrOyxyMsUDabEXY2sbH3a6lt7WCOV&#10;2Oqv+X7OnYw0gA/D1Up8oN8/DPf20X3hmeqN0fIHbefotxPkNw9O1WZ3DT0Vft6HJYGtyWbw+D3P&#10;jcfQbspp6mYQT1YjlCSMSGif2DN03GyvJmjSWrn0/Z5jo+tEaJKtwp1rbd4ZjF9Ybuq9zdAdh9wd&#10;ZdewUmNp6DH1e9Mhht85TD0uPNNvGm3FV7XwWMpJnjx9VU04qZErFp43CyvNIQfYK3Ha7/UXtZG0&#10;8fL/ADdKAfFx5dF/pfkLuSqyGcxO3azuFs1ueorMftT+MVG5dz7yG2sjSQw4mi+3x+MxOQrGhSmp&#10;2FekFFMRFF40VFOos+m3t6KwYg/Z/n6fGlemrJ9o7PxfePWGRyG4c9Q57Abdp8f2tBu3buKrMatb&#10;l8Tk6ORsfiq/bNJk9dLS5NDVVP8AlNUTKGpZvuVR0auVfb/CeRmFyOIqPPhw+VPPrUgWQZ4dBR2T&#10;8mt9ZramY6G2pXSJ11S7qiy52zszHpR7bpIcXIk8kFM+RoqrfLYSSupzWR02VyREUmppl1lrlt7e&#10;yXzJ9QSka8Dwr00syxHSAKdWAfE/ovqjs7ZeO2L19ube2we1uyK7bO3+4Owc+N1bq23WYGDJVWYr&#10;cFsDbPU/X+V3ZQQZd6SGGslqMjQmlhlbwvpDD2JeXl2uRgskoJ61NKZkovl1si57vHoH+XvtbbvU&#10;+ax2yP75TYajba3U/RPW2Rh3XW4+gmKV+W3TX5mryziiqa6RxJks1V0kr1UkkrRXJ9yQPpLaODwh&#10;Sueihlmf4ujjda7q3fvLZ+J3FvPYFR1vm8lTzVVTtWp3Nid4VNJE9/BUTZPb8ceOhep0+ZYv3xEk&#10;gQMQAfZxDK9yiMhr0ilhKMTTu6VNU2lwb2J54/1PP/E29rdLKKHh09CNQp03yqNLyHlih+v0I1Nb&#10;8f0968eNOxjnq7Chp0ySXVXb/ahp/wBYnkn3qokwD29bA6Z6kAsSf6kf72P+I9+AKijcet+fTHKL&#10;l2P0F7f8b9+oDSvWuPTJKAXY3va9tP0PFv8AX9vKBQHqp49QKkXBYAk2Yt/gx+vFr2Fvd+tdJ3J4&#10;+gytJU43K0NJksdWwPT1uPyFNDWUVXTyAiSCqpalJIJ4ZF4KupUj6j37rxAIoRjquLu/+WB8a+1f&#10;u8ptbF1fT256jW612xliG25ahr6Wrdl1Z/hKUyXv48c+NLH6v7tXj0ilsIJMqNLfLh+z/NTogX/D&#10;NXZ/n0f6Ytjfb/3n+w838Cz3k/un/D/N/HvB5Lfx7+J/sfwvX9v4v3fv7/te/aukX7rk/wB+jj8+&#10;Hr9vy/n1/9LTAVlVKqC8ToiwNTK6xTSsjRKJotbjwa2c2F0HqsL/AIMZTSySjV59CEzFTwz06yVO&#10;Qp8TNCs832NSsUCJUM066IWdoIYppnkUQxNIziIEAkAr9B7SRdzapDx/ydVjdjKzU49JepqaloJK&#10;d66eSFdRp3JMYL2WMLJGGk8nlVeSbG55/PtbAiCUEcAOlErsEJI6T8tNI9ZPJHKYCqU4jSmDoXRb&#10;6xN9dQlU6ePwvPs7LgopJ4dE6uTIajz6ETaO3zWlvHkKCOoYFgkjfbMB9ZD5yrxh0kVdK8FmP9L+&#10;wlvF5CXIoSteFCOju3OQBx6MnsGg3LhpqjAZX+Pha6OlhpcJR1dIiV0g0iIzxyLWxkUkUmpysiLr&#10;P+PsAbwba4hlCQ1kJ+fl+XR7bzUAUtnpdZeahpPvqfJmtocxJSRGnqKehxEixyxVxAiq4zfy2aNd&#10;UqIvI4P19haxju44pGKKYA3DFftrxp8ujEIpBOry6CHsWqMeTMGHlr8pk6KjU5KvapgZ6qWrhp1r&#10;GOqEwxxiNvGqq/Dkn6cgc7HBaywHxnCEmoFD6/KvRVemmAOHWfZe4cdT4jNVOYoaj7BKeGGnkrZP&#10;BL9sqM85rGRHaeaSVQAUkHpH5AI9mL2IN2jITSvRc0hNQRToEKKsoq2XKVdTVZKOozeZqK2CCCgS&#10;ZmjMLRUYhcyJH5pAgAVV0Na5PsXPHrt44vxKP9npO70Hbw6HbAVFC0sUWTkyMNXQU1RRyY6TG1JS&#10;hqaVEWXzeCnqaF40+5jJUt+uS4+nsD7zDcxpWCSjE0zT0Pr9nS23jDd9c9P1RksblMkKSfDZmjnp&#10;KfwygU0kcn3zORClZEiq7vLEQsKOyg2JuAbewyY72K3YS3iVJH8PDo1hABBA4dKnE1b5WKvp6bBU&#10;gSGqMD1NZQVnlimVUirIayNEQRyutgNLNa/Leyy/la1EbNIcn18qH0J+Xz6MShnXUF6aZsHkFnVZ&#10;8vNJDHFU1EmJx8NXAqtEdX2pnry06FF9XAZb/Q+3I54LilLJ5HIHdn+XSdYyh7xjporpcXD4qqOq&#10;q8ZSSrJT1tJ9y9bO1lMipJJJ4jFOQCNOlR6hqIW/tZDBN4gWSzKpX4jQdI7uRIwSRUcMdPuwd60L&#10;SUaZSmr8ZQCjqkpch9rQYyOWrasqpKapXKUVK7iKeSoVFJaVg8bXIWx913/Z5xCskEhJ9A37cY4U&#10;6RWngSvU4r5Hp23bmsfLQ1cVPtuES0UYyFfUtJR1SVEcU8ePnrRWwtJJNLSTVcMkqqoYLN9BpayT&#10;abWZkDSXOo8KV86V8/2dO3cUaSBl4A+nS52NuDHvgZcfTVazoJ6OaJJaJGrKieZGEhWLUkqUWn1a&#10;9YUi1x7Ce/WNyLlSuqgbyP8As9GEF5G0SiuPs+fWRv4djM7JlICmdLUmWipAsfjpqPJVNNKsMniM&#10;TUbSRSSrqhCsLkXtyfd7d7tdES1DVGT0pMyABw2SadArX7smxecrGO1poaOjySw5KiX9uVqtpPLV&#10;LJTR/aeGazmyqpjjAt7Ho2WTcLeN5JRq0/Ly6RXVz4FGjNSepZ7IipqgNBHTUlWkcrUdfHSPDNEt&#10;UTCsdRJCYWrJIkkIdXBuOTfgFMmxOhDtQr+X+XpP+9VrTVT9vSy2JRZfIbe3HuejpK1/7uyVnknp&#10;Ura+VRU42Wajx60cZdWU1i639CogWxX6El253Npa3tpazX8cEr8AxABz+zowRDcReNEKqOPU3bnX&#10;1d2L1/uPcsJoMVJtqjEuRbNVTwPksrKsj02OxqqklX56wu8cULQmJ3PDpb25PuEFhuEKG1d4mWni&#10;jVoHcCT29vAdbit0uVkL4HD86j/Z6MofjfuDeOOwGYwOyI6OmnrMjT5jJZ6uyG2arH07VFLNS1EW&#10;Njieh+zoqZjC095rSygFb8+4/v8A3K5c2+6vbK73+A3GoKqAEnOOI+Y6FUXL9+bNJrVTop8v8vQE&#10;bg6tyu4O3aLY+QqKzHtkGytJUVNBLPJQ1SUFMamnlxxWfFy5P7uKBQjyyJpYEFG4HscbRvhOzC+t&#10;pF1kAqSMEfnTov23Ybjd717ZrkFwDiijNR5kU6CfPA7ByOTwMZya1FNVYWmylFkcW0k8FRKKrVj5&#10;aqSWepXx+BdcyFUmEhBW4B9n8DSbpYwzTyqWcHzAGCRwrTFOt3+ynaLma2WPUyUyBXiAfIU86dOE&#10;e+MbjKCXHCDIR7oq6k6J2WniSKBiq/w+XFCJwauSokAWd3UOACRx7K35ZS4uYjcFTBUcCONPlU+v&#10;RNJfulNJIkrkZGP8HQudFb03Tm4s+KuglrctjsXU0j0AX96OsrZ5aOoo2RppXWaoplazAqroVULq&#10;59kHNPL1ts80FxDcssbH1Jp88dGVrfmQZAJp1iNNWVbxmahwe2mWrlSqo5WpqWqpakIy0ck1PLA8&#10;kEawWj9LNra1iefaCKSbQBb3DTMfNa5/LrzIJiG0DppfMYfarwJkcdPUZBZkmopogzwV/LJU01SI&#10;C1LWVksBAHrDFb82Nvd4rPcrovIz6F+bAEUxwJqBX/UevMsCNpYCo+Veh1PbuZkwsu38Xg67EYF6&#10;mgzK0lJR07wxZOKHyy3VqylejxnkJlUL5PHpuQbAewbJytbz3M11Pdhpqkca4+3PS795tbxaIB3f&#10;sx0hN056r3Hj5K7MVVZWU5UxYyiDT0MNL4qkJUtqj+5gqKeqqQJikcixyS6i3I9nWz2Vnt9wEjSs&#10;p/n6fLoPX99d3hIZTT7f9np+lp8YnTOVwLUOLaOXe0VTVVUP8MrshHhalYQ8NR9zRtl9UTKRTCOp&#10;ghhZyeTx7Fltd3b3LpCtGAOP2dJUgULU9AOuyYmqp6PBZPE0OEn8NPHPX1s+PIZ0maWSSpigr45X&#10;ji1I8uoEhhb6H28u7q7sLiWkwOcenW/piyAqtelni+mctIGzOAx8eTopKYpEtEaTIStSQaYXjgp1&#10;SnljMcwD65E8p8gYc+yW+5rh8T6R3xWo48ft+z/B1vwJpECFPn1xk6f3kcxRUcmIrsFRRYyqtW1k&#10;VTWR00s6TyqZ2kHnpoZQ5X06iW4sRz7ck5t2t7Ixhx4qEVGQfs4f4OqiylqAEPSwbaGQxmHkxW0s&#10;a8NZE+Lo81mo6tJZA32sMgjaWd4qVMfTqWUhWZxp4Un2Sxb7Fc3cbXctEpUA1p/sHpabN40JCd35&#10;dFv7Nw2OxO9J6H+8dPWpHAtIkpWWnlhgnp3kljMssMa1PqsUksAwPF+fcx7DfWc1lqtoyysDSlc0&#10;4/z6KZ4pEFWWnQWrPU0E0CJEZaOZjHDUSNA6O+oCAzOzArHchjcXIHA9nCxNJHV7ZkHqQc/LpEK8&#10;PLp+knzcdOGkooYJZJVNNJA0dQjQlG5jQSQr4ysd1Fh/Tk39l8tuNVAMV6sOnvEY/KZN4Vq2oqqm&#10;qcbPWyMJRBLCUrHheOQQPCySqfpFqLk2N7fUr3CcWgoKagfl8+t6W9OhRwGM2/tfFtl3KZCJqiSk&#10;gx/2sUrq1PViQGUM0kjOVkBAFzY/4H2D7+e5vGULjV86cPz69E9JWQ9P1JlzQNTiiw8UMdbTVNRJ&#10;DCRGyRebU6OSIpr+NyQpaWMj6AG3sunhZ7dY5Lip1cPyPSh0WMksaL0rKLO1qqGyNPmTTOYa2Okx&#10;gUVC06zpGv7QkiPkicBtRJUgf149ks23QVPeqk+Z+zz6NrC0e5poRiPsPUjPZjM7phjo8dtnctWr&#10;PBKI5HSqr1jqE1QQ1MUlJPJPI0UmpBAGOkg3W1/d7GzhtH1fvKEkD1H+Hoxfbpjg27fs6QtbtPcN&#10;VtvJVlCyZGixbpLlMQn3MsmIo5ft6ejyM9UsaUkcc09SEj0WdmicGyr7EdrewmSkk4I9eI/Ly69F&#10;tUzZERp+z/D000NfuXAefb+TxRyBx3jP3AMVWIPLDj6xquCd/tKyrigpKtVZBM5QKSpsQCpubOxn&#10;dJluFya0H5+Q+z06QXls9qQTWtacesmE2xu1ctnfsMrQfbhMLUYmsqhPGtdDuGgharrIy38R8MsU&#10;UasWJRkVdJW5t7UXp2uKzh1H9QA1/aafy+3pgDxRk9CBtSfdODho8XNUw1s4nqKmoeLH0ci0tJoA&#10;hVKuvEVRK7uCQxkGnVcKOB7Cm5/u+4VJ7STuoPXj/L/N07Gp05HSy606ej7T7OpcPmdxRYf+OZZI&#10;oa+bFNWfc0nhZqpvsqITvDJF+2S4CqkYD6muSCffuaG2PaluhEWKrkAHtzSuOP5evy6Otj2tr267&#10;/hqPMf5+r1+muvNy9VbNXbtLl8xmZsBmMguAkzslPmsPWx1VTTVMEsNLi91VwFC1DhXr6sa5YDHa&#10;aeLVCFfBb3B3yLmXe2u7hKW5QCTBWhNTSpH8TUqB5UrnOQXLFu9hJHGMAD1+Y+fSz7H+QWQweF3D&#10;SbmzuFo6lqPb2H2zUVWTEGPx+4KSnmrsrtev2YMjVw5SMT4maWoSoWOaJ4zTxx2f1EfKntis93A9&#10;rtNxJdLK0kpQkNoaojKMKKAQ0YOcnJ+Q13bf7OEgTSEMQPXyA9OguT5WbI3TlqOPrzf2LzcL08zR&#10;JtnDUuQ65pTnP4S9cs1DNS4+mpc7SZHJsaZ4aSkimVFOpUKM44vfanetrFzPuGyzRNrz4h/UHHOG&#10;NQKUPE1p0jh3ywuI9EbLqPr/ALPWTG1j7s3fiIty7H3vu6pw+JiyFTgGrs1R0aJmMl9rl8rURw12&#10;QpMVTtL9qJBj04kpWJm8ZCBXDbb3tWzyWtjc1dydB+QJ4rUE1oaahkUFB0TXe0WV9OJm0gLxpTj+&#10;XH8ui+b42JWybrixe19qY3A7H3or5uqqnSizeVwNXBXI6ZCnqKPEVuWGJxldi1q67HRVyUgjfyFJ&#10;JCQo32bmKzTZS3MG5p+/IQF0BWQMDitB2ghajOT5dF26bUTHH9GoI4EgDooHZOByfQe94t24Ld+C&#10;z0uMydTicnjsBNk6Hx5fHwxjF1eWx+5Mdt/7SF4cpBLTySxy1UjTrcCVFvMHLl1Zcz7XbbeQqkx6&#10;o2AIJUFqtqIzkHzHCnQSmt7nayXQEnz4f5+jC9ebkTOfw3dWy9uybN2otVU1mXoXVZ5xmshjMfiT&#10;Q0WaymOfI7glxdPFUa6WSWoZoYmuqOtzGvMqmx+os7y6WaWKgRgQAq1JyBwrqU1PHo8283l/GNFu&#10;Kn5A9DvQ9O0mjC7mpsLk6fccW4aDcSVjVtbVbqzdPt2t3VkostNS11JJR4xsxRxS1JpkFPTigp0Z&#10;0JZQQVc82STi42uKZJLV0AqBUdyKDQ1zp/kcca9L02eaMl5YqN58Ol5N8oM5jMrj89jdlDOV1NjY&#10;aiLNvJlkhw1VVR0+WxlTU5CrgfImtoKpZEjiaOjopZYrrqXS5I7H2+FzM8kly4QmoXUDUV404U+z&#10;PpjpVdX1vZ2q+KBhv8h+XQJ4vv3N7i3T4zumOtzuQrsTg6qmqamhSrhpIM5QGpjo6qTG5CjoscKC&#10;pYutG8spjWXUpLX9iS45FsbWzlkezlZxGxXSX+KhpgZyR+35dJNs5isrucI4yCPX1+zqxtN2bKzU&#10;2G2VksNLunEGRpaCtMtdS3oMXTZHGVeRp8lU0VWsdFkJXIloo4RTVikBxrAZMd0h5n2GWfcp7uWC&#10;JJFqjH8IYEgDV/k9R59DC+S33G3aBY1JPyHp9nz6L3P8Ldm4TrLsSryO46inj3PT1+6aWnxuQFPj&#10;8Dls9X1LdY4eOk++Fa0jfwGrg01HpkZIWbQEUCVNv94dyveZOWVgtDHYCNY2cg6T2nUTU5yePQEv&#10;uUo7SxleOMGVq4x8+qSt5JvWiyGrsihzeMzMMEE2PrctjMji4qyKmmhpJHplqYBDl6qiXVpcvKp0&#10;34FveZtpfPvUEN1td7HLCqgEKysQSSRWh9Osdt122e2vplnjZc1Feg3ej2ruComq6QMJJFlqMbmM&#10;uxp5qypaKYqle8c+hVNQ/oAUqdAPs6sru6sQ63IOqo+fRc6qRWuegjqtrb0xte8f8Jevq4XSqDUd&#10;XFLU1BijH70KQozJTSQuUYNxccjjiQtv3eyltoo3AGR/m6R/4ektBhtwZHfOB21ksc1OMvlJKKeb&#10;LVFLSw4ioM1OhqspkKKuah8NE0keookjyAlALutxtYybWltLItwgb0rn/UevdKLfG26hMfjEeroK&#10;HI0mQqZKCen2/QU8stbiK0RRM09NNBXrDBkK+Biau0qJMGJIRlCM7rEH0sap+zplyamgz04KuBy2&#10;5Kjd9ZR0cce4Ztv1c+EqqmSskno5cPR5POiuglhmqck77hM1MKimr6OpjpYQFfXyVCcww2gKqhIH&#10;mK0/wdNnUQRp6fO+aur3ruPD7jm2ftvbuzaTBYDrjZ+V2vtmHEbcpsbt/A7fqmwuVmqcTBU5bdOO&#10;qsyHqcxXtNkZvM4aokVOTm33y0ubXxFYK/zP+fpIYSvlnqD1RuvszZuKzkmzp8lhcflGcZabD1Mu&#10;NyFfQRjK0LY6WtE0qtinqqk1IWZZEjkgSSJEe5BDd8wrbMwZgAPT/Y6srstBTo53W+9egdzY/cO6&#10;PkZsnJ9pb3NdSYLHbgl33u2k3zjcHX45KGorNwQ1GcptpbkrcZS1kWMoakOQk1OolpmiYlS+PnK1&#10;SUEHj8mP+DpVEfEJB4U6AvfvV3RGS7E35kOpMt2FtvZ7713PN1Wd+V1HmfLs6py9HHs2Pc0tLT1S&#10;YrOLia77mtqZZWhje4HjjKL7au+b9ou5tEwBFKH4x5eh6UwIupT6HqwLpzoL467h6j3jVbs79nz2&#10;DwsEO3cvi9z5il6o3JnN44zZOW3Nja7bOF3L/f8AwuQxcW/zQ4yrlx89Nk5cNAvip3klDJfa9g2i&#10;9lS/gcADNKH5edOhQNzVIGixU9ChlvllkNn/ABkz3UPx52Ls/Yux90Y7sPe+ztxV1XSCo2/sBcdT&#10;5LeO06bf+44tlZvuPcO7c3SrQVG0tw4/Ix02KwNEtCsZjpTBIy71b2dqlsL6NSoIocHOegrKkrzv&#10;IVND0Sb4cYnpnf2e6+6u+Ve9s1sPqvKbfwue3phsvld1baxOWy4jqMllN35ZtqbI3zV5PIZuPFRU&#10;UDwxUlfNJUinqZpYVaFgx+/7ZL7VNeo0Jxg/Meny/wAPToildSoTup1tQfE3r7onren3F2f8cNyd&#10;a5eg3CuE6/3Ftaau31N0z2ptXY9Bk9r1GzOuK3sjbGB3Pj8tUbhytJkdx5HFpVYqqLzRTU7sWuOr&#10;HctkkiQrOpNPX59Fsq3sRNCQvp0mfln/ADVNx/HDdfV+Epdzdb0G2Np4aHd+8tm7D7lTfu5Nzbxz&#10;u6oBjKHJ7/p+s9o4/PYnFYTD5k19PiqaQ5aHKRiokomhqPC/um8WUEUaxqNdOqxWfid75r/q4eXV&#10;fHyW+d/yR+e/cFfg9qSYjZHTOxMzC1Htzt1OtG2xHV5KPceawe6KjrDE18++tz5+LCU9RR4X7E5O&#10;opJ6iGpqZKFYRLKVjc7m/bSiHwqCn7M/z6Vx2i24qp6HvoL+UNQbx2nWdt7M7G3dnsJJjp6fdXYO&#10;fqaPZmPzm9cHmMfNmaDZWwamKv3LhGwmLhyuLmz1X4ZEkl+6oopYJJJ3VSbG88IeRq5+zppb6RJ/&#10;CNdPSw+HPQ29+rO2q3ZHWOztqdp5nNbymrNy7+7H61xXZG6KHE5aXauFfFYXIbzbFSZfGbdmx38Q&#10;qa2tUPSU5eSlLy1D2d2qzlsZtKR8ceXn/wAX0/uARodbPQ0r59bf2xtv5TBYejgzuQgym4HpKU53&#10;I0dPPRY6qyiUtPHWPi8bLLUHG4s1Cs1PThysEb6F/texpDbhTnoDysZHqcjpv7NxGUye0stHifNP&#10;WwU81RHjFeJIM4scMnlw1TFL40miyEZ8QvJEwZhZha4vItGagx/sdWjpUenRDW+YOEpdy7Px25Mf&#10;uOj23mqzI7Nrc7laKLBxYvLVWSxv8GzB+3zksOSoZ8tQVVAyY9cm8LY9WLCnlqWjKpL5YXIc0Xoy&#10;Fj4o1qOvdhfMjpTeezN1Y9+3Nm7LwOcixO1Mfvem3VQZaiwkm+JJcdhIMlPt2vmkwuZz7YrK/aLV&#10;y0d4MdLUwSSJZjWO+t7ksomGPt6UQ2WgcM9UH/zDTuPqDc/WfZ6U2Y3b0HvjIVeV2ztabam1c3uv&#10;amd6zp8VX7Y2jkd61GYyOYx0+5MTV1+WoMphvtJJKqdFrxKQYgT7pGEjEkeSTjo0gQogBOejGYPe&#10;HydqNjxd/dW9tbLy23+x89WQL0BvjrDGbw3liazdOAyVDvLYOC3djNx4nb24d0HLyQVeYxPjx+Se&#10;rxdU5jdIJI5rWtxNcxqir2getP8AVnrfhqJC5+LoG/ld8l8Vsjo/FfHTeGyuueue3sNuY4/PZKXF&#10;debO2jthYd8bVq58viuu8ttX+N0cm+4X+6h0UqOlSGFF5SPCCPd7qZQ0Lw9vqR9vWmYL3oajh0U/&#10;rnce5ZKHe+M7K2z0f1l1h2nsfe28Np9s5LpvCHF4XJbXxs8OCi2lgsLkN2N11HvTI5yrjyENbW4p&#10;qSSqaVZ6WrTHmkDu22K3M7VXien7bTKxLcadV0fN3+VLuz4/dV713uOyetqKTE7b2Tl6jZO2a6qm&#10;y9S26twbzfOYbZOD3PJt/cSbS2Ti9kzVy5WSoyVZkKeupDTqY9bKZTbBa7fdi8mOkU4kg/6uHW5Y&#10;xkDoqO3+iMJ1j1nLmszvOqrNx5Lbux5sTV5THYlMYKfdO2MZunc0218Rh6jNjcePGOyYMRGTp/t2&#10;kKlfIjL7AHPVxawwCW2cEk4A/l0laHtC+fQc9o7ny2H23taikxNLtuizuzsViJszR4lsNU7zwmL3&#10;JUZfGSwmnrlq5xC1WtM0xE33MfpmBsvsL7LuF1cQRqwNDxHXoofDkLVxT/N0Zj4abo6k6kqV7M7S&#10;3njcTmaJpK6HZkGwMXu/OZf7Bah8DT4yDfGBrcLjkrckI6OdMdj2mjBErT+LUAPbZNvtY/Eb+3oT&#10;+fl0sWJWAavHr3YfyL2T2JmshuCth33/AHHUSbc27Q743mczJjcEMktXNt+q3DGpMkeZw+Rr4aij&#10;x8lBTVNbDNopAswiQOXe7XzzuVRtNOmZYVFSD0nqbunMZLtnbfc74qWszaiPNbXyO3KjIUGVpspR&#10;bYSloKyCCkxeUxUNdW18VPUx0NBS0qUcUi/RUqJyVpPuF3L2wNSvTMKlHJHRpdhYvvrvKHEbx3Bj&#10;Jt24baG8sZtqDF5mkx1Hl89iNztU09dgslueOkzNTXhJ5KOvxUMklXjvvoJLDXIJFH20WF+wiM6n&#10;w69LgNYIr5dbGfwz+P3Q3aGyMBvD5IdnZbenf3RuE2djv4DV7h2zT0e19wbfwv8ADMXQrs/rygxo&#10;7Dnq3xWPqaWurIamqqpXgIlNZTzxwyvY2kDwopIAp0U3Jkjoqp21/wAPRLP5hOxaPYvXa904Bs3v&#10;nZG+9+7czHbsG9+v8jBuHF70xG4cdvXr+symRzWWze5dvdf74w65zD5HGRHFz1+Sl8j+E+r2Vb9J&#10;Ft1q4Vxj/Men4J5owRootOqXdl9qbpydVu3aeByeW3d1z1/vXfm9Nh9TNubL7Z29tvaXZEUFfnKp&#10;KzJTV+VSeDZ5kw1JHVZPIyCly5ihjmdEMcdbVu1xc3bqBVa9OG7Tif8AB1t5fGL4gt1Jkeq+xd9d&#10;pbe3fs5JKntzbvVvbGI/jrdN7p7OgwpymT2DNX43buRxQpt3BaWjydVSRqsNTJCkVFDC8TS9Ywlr&#10;ePWoFc+XRbPeRzMyIpBArx/1evR+dl43c3dNdmd47mB2js9c1isZh9vT46PJwZ6npcTTz5M4avzO&#10;nE5jbrZ2omWiqaegiR/s0ILrGjsdwRRhfiz0jFwY1ZAtRQ9Cj2X8hth9YZ7C7AyuREG885h63I7Y&#10;o6qDyU2cioI62olgkr6eCtixkuRxuHr3p1qYw0oppTGto7F0yxhAFI1dII43Y+dB0Tv5t/y+NpfK&#10;jrTP12NpMxt/f1ZTVMdDJRV8E0ktFDlp6qkp63GZaIY+No1uQkawVNOzlfOQvjIe3jZjuCLIrEMT&#10;60+XR5Ybk1q3gsf0x/lz/l615O3/AIR/O7rHtHq7am/tu5jenWNHuzqfcEXbWaoa3sfb8eJ623Wj&#10;4DbO+oXyNRRYfN4bAZtwxyMdNBWSYlYBU+N41YNzbBPDKikNTV6/7PR4t/E/wMOrEN4/GfvTZOPX&#10;OYLZWf7S2Vld97zyGQ672DtzP5rau5NlZDG1kmQSHYdXvTJ7Y2tQx5OursZT7clpRh46mWGtplpD&#10;C0Xs8Ozho0Vlr+zrS3yhiGb/AA9EP258eujd84DdWztlfIPfeO7ExG3229Rde7m3rWdUYrZuawmK&#10;gzVdhaPY+fwmUzWy9mZDMiSujMVPS0KTySQwkQaD7D+7bEHiakYrX5eh6XwXMXAOK9Ur7b65w+3+&#10;/M500uNhxU+7Yt04XE5DPYRew8bFvGkrompcFjqrE0+fo9sS5alp4qtK6OJDBTUzvp0M2qPn5Zad&#10;zC1udIPGn58enWuTGSqU0j8ujcdX/A/PZ7dJ3njuvtydwdcbIzuPw+S2v13ju2ptt9sbm2HjqrI9&#10;jrt/e2zcXkK3aNMtakVHTwZE0lNU1iGsdEoF1MeWHI+2xKJriE18sjj5eX29MfvF27Hag+3pa9o9&#10;a9+r3RuDY+7MPTYjZGXxmbyuztj/ACEG3d+0eZxWe2pWbFoJ+vtydYbnoIc1uXbWIeULnZfDXYSi&#10;SkyUcMCQTU1QpfbZbKeT6aEhaYyD5evVRdL5N0TnfA+QvQXcG4833RPn8F2vufaG2Nj9lQ7Xpsfs&#10;vcOBznSe1tt7d2HDSZmniyWNwOWbF0u36ysyNNEklcBVtFIslU7iNt55ovNtvZLSrKCKef8Ak6sl&#10;qk7aicdCH8TfmZv2ki3h1tmt1bLqtido1Oazm+ajsrY/94cbu2aTHnGZneO54stDuLcNfkanB1jI&#10;aySqesx9AXVZwxMhDsfMO8Wl1IkKBrY5qRqI9c1+3I6M4bSFI6LTAPQIdj969mdsdlbewu4uz6bc&#10;2N2+lHsWHcWLjoZKaXE0Bpdu1OTo6KtoYdunNbgx081TVVkggrJoKeFql6iaIP7vJuxupNUshEpx&#10;pz0zG4QA9BrunsODEYjI7F6621WQ43cNONtVwqDFm8t/CabJUOYokx+5Yw9OYcz/AAKjlPi8bOrz&#10;LbxPZS2W4K3WDRfX7elbprAoeo1XvnvXrXZWU6lqBjcnic7QUueOJot0QZunpsYKLF18suWyGArx&#10;Umei/hBMVC9QsNG8rao5SzD2vtL2WKeOP69dB44AHH7B0imiEZrXq0Ppf5K/FHpLoXZO+e38bme+&#10;uy+yzDujdHV20lwvXezuraavnhppMNktwbVipN8pkaynxlI1OIjSU80CskkkqCzSBBzDtm0qPGUS&#10;OBlhqIPn5Yxw/LpNLGXTsPd0Lnd38zPo3fvWGP6Z6W+NOxuqdnZba8FHuObKRUuaymAyeQ/hTUOU&#10;ooamLFYaTdFPio5oaWql/wArH3SutRENYYn3XnyPcENrZ24FTxowxQj8X2jrUUJiFWJJ6qy33h97&#10;vV41oaHI7I2pifJhqKs3ZDPXSS5zJ0cdVWVUivJVZBmy8tIpp3SKWhQsf8qAsPcc7kkkDNdIoqc8&#10;R/n6dqwwBjosdFuHDdZ5LLZ3E7lrshufclGwytXRCujixlE8tIFU/ZVFE7TskLP6FiUg6dBNyU8d&#10;3u25xrFAmP6IpX+fz/2eHXljViNQ6VexPl/vHpmvk3l1tkI03bHg8ng1ydZgaCvp8bBnMfWUM01Q&#10;mVirpZakUFRPKFkdH0RcA+kgQ8s7fvsFy6NC4Wvp+fSDcAkb0U+nDoMMhuDeXbmRmznZe8sftfLZ&#10;fHQz4zc2dxdfRUtdjDFUVGOCUu2qB/8Acdla2Iw006obs4kLKiXIi3C2eNme+T9Pyx5/8VXrzyl9&#10;CgdgX+fS8G6d4b4ptw5fMt5q9KSiyUrLLT41cfRU60+AgEEAnh8s8ONoIKVwrlpBGztdmPsE3f7v&#10;vJGikXSRw+3qtNVB0kcjU4zP4ufHUr5GTMRJRtkGroMbUBKiaKVJXo9Qlkhi4UPdfJYHmxAZi31W&#10;MyMtadLVsxoJx/Losu4aOl2plIqdaeauq46aoOWrzLG1HWVi0/3TUtEYGYoqYxgFkaKFix5W3uUd&#10;puRuEKktih/lXovlUxyMnp1ipdunI4Q7gr68075CTXQUMbw1U7fvVtEqWnNx+lL6RwFIHJ9pbrcP&#10;AuJLYHtC1/wdNE0HDj045Olq6v8Ah8mCkGOkgqEqpYplEtbUSrJGtW3jWONpqiWnDC3lEfI+p49s&#10;WVzBNK3imop/k+z9vV4o5McdP29H0+Mu7snu3ddWm5914PZuMkp9s4TP7pz1FtbaGDyA27RouF2d&#10;HnK7Z+QxGGyuVoUnD0Es8VPVpIG0zTXkU/2e6to528aYKnEcadKfCHAOelZ1d8atk94/Jrtncm/u&#10;4uourPjrs7cis3a9Hid0b26/z+7d57bXO7b2Tt3dFdS4jcOPir2x1cIqqtp5mpJWK0zMmmwmuLnZ&#10;720S2acGUVrSvmSRmlOB6aMQjuYnD5PSYy3SGd3vuJZPjyuJ7OwfWFdXZGp7M2OdwYLJZGmrXkrM&#10;OE2tuCKgzmeXZ+IgNTPXYunmiihJM0ms2UI3e02ttHJcJLVQPNq/y6OJ1ErQIpyBXpBdu4vbPXtd&#10;Rxbc3PR7jro8Yk2eydCamWkqss2XraEVNDHW0wlxmPq8dFF9tTPLUEHU3lBc2iK5tLi8vmZh/i4J&#10;+zo2XTFGlTjpObQ3OcE9Y8dLHHNW4/M46rr5VWsoMbjMnBJDC0tKzBKg0sErAPoZ1ksVbge0stmP&#10;FDAkIOFPXpyOVWNK46Y3rKCbL1VBjjNj6DMVMQ89VM0FfPqB+1lkqYvt4AKRiJNXiL3JJ559rob6&#10;5tRUVKj5/wCz1V4EZi3r0arrTvjd3SkGTh/vlnFxvX8NPQ7Fw+Fz9XQ0tJLURw1VXWUv8Kr6LFSV&#10;T5SaFqiprIJaiSnEsbSENp9yDyjzjB4kUbVBHln1H5dFF7aKwYDrb7+Hvzpk7bXYnTNDh55d9S4v&#10;bdcMruqpqcXn91YCkw1NlN+dj0+MloDjqrb1DnWfHUxgqxLU/wCdEZF7ZE7fvZlCGIDSQPPh+3oF&#10;3NsVdgAerPcZuHbubknjw2To66Snra/GMtLO05kyOKWN6+jicqvnfGsxSTRqUGM8+xDHPGzALIpr&#10;8x014LKhJHWDdmaods4yHIV1ZjqREyFFA0uSnjpYJ0NdTS5CGLWYvJUw45XnIZjaIE2IHt+dki7W&#10;anWlRmRdK5/2eiS/Nb4pddfJ3r2lOQ3HBtTd+Fgqcns3eUD0VLNV1uPooZKTFV0ldS1pTGZWVhCX&#10;SIN5IoyZVsB7Jd7WzdEkMwAX8s56XQqDg8etbT5p/I/c/X/SWf8AgF3Ph9sbmzXXmax2P2b2tjsr&#10;kRlopsZUVdRV5/HRzU0s+cpp/IorpHdpDVM7rpB0iN903iBQ0Kygg4/bj06M4KICG9OqY+0MBkdm&#10;Y2n2Tu49iSZKopdu52krM9v3J5nb+VwFTiWiojidvRFaZGYSiaJ56iaSJDoZfIpABm43b2wghgyv&#10;r1up9ekZ1RmNtSbtxu1q7O1+2aXL5TG0GSzuLTIViYvD/wAUpzlK/cOOxDfeblgpMSshSlEZ1lSC&#10;U4uv22WU6WYGv+z1qvlXq/HN/OF+w9m7R+Gv8vzrGp2xiIanDVOezEeJhwO4d05ahr4kze48ptw1&#10;dNNhsbuCnMlS8UshvFTRxIWJI9j+0nZ444yKNXrRYqCQOrsfgr8GsX1lU5vvnt6DC7o7w3zmf7xU&#10;tRS0VNj6DZlFm9u0r1tHJgqGQYd90VwMTzVzRvUfbhID9NRGFnYaQjSDoquJ2JIpg46tGWkZQNLA&#10;KBZQbHjnk8Ej6ezwCP8Ai6TfTr69Bx2516vaXXW6+vJshLj4d14Stw1TVQif7mGlrI6uGZ8fUUtR&#10;S1dDVhZbI8brpZiTcEgF24RfUR+GuR0os2EE58x1Ron8pz5OdLV8FZ8Zvk69GP4JkWqo9xUsu1Go&#10;8zBSyx0+GoloBmcZmZc9SKtPNWVqLUuBIXku4YAe52O58TXEpBr8v8/R2+4BgqlQBX06Z9gfJHtz&#10;ozbK4X5mfFvrjsqt2jBTYfbm4MRjOt8zuvIZ+vetoGoXwOTqZqPKrJQxrKhWdmSGT9waz7UWybha&#10;nS+QcGtPPrzyBgGB49dbl/mP9B9H1uP3XW/CvfWD3j2FicW+0Nw9mYDAYPdmfnqMjjmgyiSjA1ER&#10;2rjstXvQ0dbR5AhvtPEiqLBlNzIkK6EUavs6rVjip614/wCZVnd+9kdsZrtvcXWVHt2p3NisFmsX&#10;isRj5ZW2XhcTJFsWeOc0M9fNjKGTPYeocNW1EULkftoC41Ajctvku70TyAhMVyPIAcK/Lpt5Hj41&#10;p1W915McNTmZq6mqZ8ypNY4M7miiMgEtCHlUolVLK9ygidWuLn2EOYLeSSbw7aUKAvyp9meq1Mq1&#10;pjo9fSz919lPUY7bOY3rsfrjE5iji3HvyXdWfwWzduV8UM8VGMxVYqtlkoXkp3qIY5Io1KSTLcaQ&#10;T7DW3re7fL4jXq1rwoP83+DpVagAaerQukepMH1X1Fje6tr7kz+4+yqjcmTxe5t6ZvfNdveXxV9X&#10;l4hVbI2xu7CU+W3BRvjsVVPUZKVKx6enOuPQyqfcqWu+SXlnCgNSB69PNCqeeethnrL5BdS0/WvW&#10;FTHueWmwu4cfjKTAZHJR1EtHmKb7IQU6Y/IU0TwT1NVPA8McUzRTGUG63t7H+071ZQxxme5UGnD/&#10;AIrpHNB4h1EZ6T3yA+bnxv8Ajng4sv2l2TgsXlMljJMngdlUNVDlN353HeRxDNQYqkZ5IoqmEpMk&#10;tQaeJklFn4t7NJeYNsq0kEmpqcM8PzHTK2bBq0xT16JhtH+bHsnt3cO3tudL9S9g7tpc3vCLbtXu&#10;Gqxiw4TDY6aeLGNksnU0s9TC3jrGctHrNgn1uD7J5OYoA2Y+J49W+kPHz6tClz2DesixiZahmy9S&#10;Z4hQRVUL1DzUnkariSliMhX7OnXyMb+lXF+fZ9Y34kGDinTJhpx6xzkE6uPV6v8Aku5Fv6i/s0Ds&#10;2FFR02400HTVUKNDr+Sbf7Cx5497rRgPPqnFiRw6ZpINGkqRb+n+Nz/h7Ude6b5lKpIxt6Tx9eTf&#10;/W549+6100zxamurWHjJvY2HJI5tYfX37r3TTIdDWK6uLk8fQX59+691A86W/Ftd73/2q1/p/Xj3&#10;7r3X/9PTExG35aqso3kgaOKeqWOnhjqYaeqqWVnv9tNXNpVWZCQz+n0n6kqDGTuqwsWHQktolBHi&#10;E1p0rMjS1WOx82HWOYYrIT01Waqrx8dNXL4GZYywiaaGmVdYJljdo2CkkrcWKI7lZCdPEeXS0W6l&#10;yYh+nj/V+2vSdy+IooqYV9PFUxikmippTUOr+TySJrmaNGvIgBLXUjge1UEzu+kKRiuerTwgJkef&#10;TB/uMvUyhZDdzE7xqDEjxDV+5ACzJcMCL3NvZsjOEq5x0SmNUkNB0+YwPC8MUForTeeVljmuEEay&#10;O5kC3CDWLoV5H59k149uykSDv/y9GMahO4cehInrqCSipYacSUeQopZIlmpp6lHqBJE7PWvIsqOt&#10;miW66vqv9PYZ8KXxW/TUg/L/AD9PmVjQUp0747d9PHWYg5DGNLFSvB562iH8TyNXWM9c1LHURVVS&#10;IaeNX8bFVBS3Om5Ptl9lSWCZImYSNU0xT8sdKYLplbvbt65dl74paXITeLH0NTkajVT5GbwSwFcl&#10;H4naRkiEkBjMar6VXSL/AJPt/l/l268EtOzBVJpSnCp41B6teXsYVdFC3z6D2sqd41+3oaSiwjZH&#10;F11TJLPFBEiSU9ZUwq0rr4UbzUaU4V0uqgNew9imKPb4HZJbhllAqK0/zcekMs7yimhR9lf8/TfW&#10;YTLYSGjqZ5KamzcKRyQUhYztBRldSVUsahVSqiLgLdldT/jf2+kys76T2/7HTOo6QpA6VWzavI5O&#10;qFPjMpKsdS5r8vJXVyE1M8csMlbLPXzUsghSYwlhG7AB14B4sU31u90unwTqPrw4H08+nIpNDAk4&#10;6FLH9uUGKOZhxk0E0y19Q0bqlFNCcV43V6ivqYowJqoVrhozoFo72A4ICe4cqzyqiqHBr5Ho6hv4&#10;lXQwHDqXt7uxoaxozURSq8QUENojDMzEtI0ojST0gi5Bex+tvZVf8nXjwVpLUcMr0utt5jiUR6VK&#10;/Pj/AIehEX+7G8K1q/xMuQyWoTU+PyqQQzVKwgNVw0YKJ5fGbMRbUfoL3JD7SbttiLC1soZfVfzH&#10;n0axLDejxPECqfT9nWGHaWHpIpvDt3Nfb09YJKioJlq68wwoDVuy19RTxSTRaQXkW5dbAfT3sbhu&#10;NzIPGlUMfKlAPspmv509ekNxt0akkSakH2f5uuoNxiuxOTxGMyeBhxWVztJk6qhXFUa5mWpoXWGI&#10;SZSSoYUkawoWEagKX5IP09mFxNNbRDxklZqf7X19K/z6LIjbI7CIkt8/9Q6EbERU9qqnzE22aHHQ&#10;wz00MdNJjzkGqKwTJolpYeGlZZm1EOzLccMxUALXF1cQsk9usnjHJX8NPlTPp59HMUEEsGqYUf5d&#10;IWtwcW1ZMvkY6mojCJV0GPqIaeoaq+8q0WCmpJIcktDUQRRU7XmjNgVCMLA29nlndm9CJJGNYoSP&#10;9R6JLi1COwStOg7rZ927XxL1MWHzeUx0AWpyE9ViJKqnxCh9UatGiy09M9Q4BEym7lhYcXIkt9ss&#10;b6VV8URzDNCR9npXppYJFV31mun8umXZ24MLvjdlLQ1eLnrhWwiiq5ImnVoJZQS2Tmno7zRmnawb&#10;yEavobDgLt22652q2MsVwDRaj5/LpraI5ZrhxcZSv+rj0ZbA9DbQ3NvKTamH3fh6taRKSkGVNfR0&#10;/wDDp5rwSCbHWnnyAosgrtK6qD4Y2JOkn3Gm5847jtVmtzfWrIlRXUrUOQCAQeNDUcfn0LF5XF9K&#10;Gt4mZOPl/m6Nnt/rHdPT9Bm8R1dW4XdNJ9jTZfMQZMDKzVOYx6VKzTbbNNRO1LS1tLGZ2pzxHTup&#10;JPPuLZ+adu5yvLT97JLCUlKxmOq6gPNtQapqPl0JYNkfbra4hEWAOB45FfL7enLq/rXpvs3C1lbu&#10;PF1uN3pVUM2ckrqI1VBH99HI75WNMe1fPPWY8MQsUsMDrT+pm44BVzVzXzly5KILZ1faWFF1ICfU&#10;EsKGlAa8OPV9m2a3ktyZiwk1jApTz+R6P7gMzW021sZhRiCm2J64YqKspq2TM/wqgel+5xufigZI&#10;Z4YqKaPUJKWmeGotrd1Nw2O+5Wlvd7zNvU87JeAGQrUhC2o9tMtSnkW+X2ynYRMLVLVEHgkU/wBX&#10;/FdF5znwkfOb0qNx0e+MlmK3PVdPkq2orcG9fuHE09PPVz1kFDXYyspKbGUOVpYZJZhDEQEYKoex&#10;9yptvvhFBy++1/QoLiNaKFDip8i1Sa0rwFCfUZ6UbdyNBt1zJuUTVLcQaU9cUAPl69ILeHx36TwO&#10;5ty12eh3bntxZFKTGYxanOYrcsW3DR0WPpJcrmaLHVeJmzUVVLBUSQh6ilNIEbXd+CJtj90eYr+z&#10;tbdESOAZroZSckkDU3lX0zg56INzttpG43aqjPNiue3Kjyp/l6r43h1lt3Fbz3NSx1eZxlRS5SpS&#10;GsyuNjpY5adEled5oIqzISJDLGuuJVMhC8gta/uetl5mv5rG2jk0yE0aoHDyoc8c9RrvezwQyveM&#10;36bdoApxOf8AJ01dFV82D3ZmtyYCCumx8uJkgy2PjxE2XWPHy/xGGHLU8y0sMoixlVAZJGARiJQA&#10;6MLexLzXaHcdkjUN+rjB4j1/b0ELdlilbPb0rI92bf3fVfwrd2OpahY4YwtdQuIsjSISHg0VMhkl&#10;lEEjDUZRpU8lre46aw3DZoVlsGNacGyP8n+GvR9E8cifPoW9s4rYuERazGyYjIYWfHSYqpl3JT0t&#10;UytWTyTtZZVnjp8jCEVoqiK/qLAEX9hvcNz31pHAZhIeIUY4DgP8PS6G2joJWcUPrx6bsg+Eqcmt&#10;bjIYJaiSdaSZog32TwVEbxFzTxEzGlC2DX51Ee0tnPuNPDlJoTXP+DpLcpGSwA6DXdlDUY+Kv2/C&#10;lDPjasUktWxjqoZG8Bk9OLaarSuWshqGZisQ8ZiC/T6exrtTQpJFdSsdY+yn+DoPzJpY04dTp9oS&#10;ZTo+KppqOkTLJk0iqqwQyPVZKmlyZU0k0DyyvS0GPp41JDljpZz6vZjBvdrbbveEOFjAoCfUiv8A&#10;kx1VY5pVogFOhM64ps1QSRGrXbaiej8dVTywE0MsNGjpK70lPRxU6GKNxpP1FifqfYB3+/SWadrO&#10;SRpC3EEU/wAA/wCL6EG0W3aqzrjP+E9Pe4dwbS2/XUFdhtwYrD1kMT1VbLjKlG0xTB41jhpnlV/I&#10;kViwOkE2/oB7Ldp2/c7t42mgJX1NeNf8PHo3mjsoy2kcB8ugni7gyco3FhKbK1Gbx2qKqOZhlkpJ&#10;ZjIokkp2pZb10s0McR1aCIyCSv8AX2MZOSoP0r1WPjnipOMcPL/L9vRT9Zbh3VlGnri/Y2Mx8lJJ&#10;SU9JPQV3nqGoJfLJGk8yfs1Eihm8MilrqsylwLkt9LJpeX57oyh1KlcDT/qPTYv4GfSQKdZd05fr&#10;TsbEGbcjU0FZBSolPJTt4kxs6QTU9DK7O0lZUxGUKNF1Ok8i/tby8nMuy3scEDk2ZOKhTgmpzx4k&#10;+vTW5PbT26+GB4nRFnpaozTRS5GSppqSodND64hDFAVhDJBIzyAX5UabXIJ/oZ9ivy9rHFI9WpWl&#10;B/kA9egcxVW8Ov6nSlweEzNdHHFQUEOULRM9Prn1RxCm1u/mVkQJJTxy3031WsRf6Aqu7+1jVg7H&#10;V1rHRitl7Vp6RJTVbcqZEig+5rXqitM7VscEU0stkqZEEEBnRwEJurKW5vaLN63R3uAIJdS18/8A&#10;Yp0708U21MRVQx1eWhpMJLDk4VgjaplkeCplb7d1qaOP75KpSdLFXER9JIPtI+4XkaPHGiMCONDX&#10;1xnHTYDCQsBxp0JtJhJNyy1CbYerlNDRVDQVMCV1ZVUVJLP4ZknjSlFLThRHJNOZLgQOoUgrckDb&#10;jPbMJroijYp5evr8uju02971iqhmcjgKeo9ehn2/sh9j46OXL7nl2lV0WFrpopJ9v5rP1OcjrJVa&#10;LGrLi8fPkqV8zGyrBJK1HSxzTIDqNySxL253i7aCIgQUNSMEU+ZNP5V6mLZdht9rskubuFvEpkV/&#10;ZgfKnn0jtxbnioqbKbbg2rkts7jz2Sw6wZ7NY6TBjD7eWhgpce00s0eSyMMkmSdKYzkxLICbkcn2&#10;b2W0xBtEstWA4hjTjw49MX+423jCKDbG019Gr/h6ftvpsAYbLT7r2JuuhyWJo6XGVNHt/dkFHBn5&#10;6SlSHDZJ8cu2KiXI0ORlYyq1O85q6ZHcsiprKie18OUwwz0kFMV9QD5/5T0d7baWdxCry2zpUH5U&#10;yfUHoBez1oaqWmh2nM9VRyLkPtZWwj4mpjxP3dLSUWQqatKiugyZlFbDSVDCSTxPTqrlWsPZrt6y&#10;QgyXWpkpjhxx8vQHqOearSO2mYpXwq0z65+XSbpcJi8FTRZF8hXvLlKlIIqOeqxk0hghghUVNXLT&#10;otHDVGKBtDMmvkEre59t3873rmFYVEa09a/4fn6dAxQFQMpOen3HVeImyM2JiqaKOiSm+4qMpWUc&#10;X36xu4p2igWSWRYne1i4UXK6gFBt7LLuzeKJpVBqPIefy6URanFAVB+fQgbVTH4DdlBuPCb4mkzl&#10;LlWkoHwby4ylWnihGvGVOZpUelH3ANjGTIXFwQPoC3chNdbWbaW0TS60IYHUMk1Gf8nDo92lpEmA&#10;hestc+n+r8+rCOv+1q7B4LE07S5vKhoqXDZyp693SKkY/D7yYr9plXkhpKfE5B8bg5KOuSYmR58k&#10;n6YpOYM3rkKwdbm91KqL3HxNOk0xpGONTUVNCBkY6mnYLsp4Imb9SvWTedNQ9x0+S2JWbcrq3O4D&#10;Jv2XiqnF00O3M022ZCmYwtTncqfssZBnaRo8qTU5CSVppq2SJixdR7f2mXdeVY497tZkXb54hCzS&#10;BWQUYAVpQ+QIII4Y4dG18lveSuGUl16KxvE9ux5/PZbZfx6qNiZOHaeXq+wpt6bbxdTt3K4feT5T&#10;LUW4os7jKeCnrMhk8bRS11JLWPIiyRSeKRERVWcbO62K/gtJ955ugu7WYUi0MpcyaRVCApbLVPkP&#10;zp0Ab0bvaXWqGzdbcedKn/CR/LpY4rd1Pu7YWya/Ebq3fNvNqfG0ceIxm75dy7vgoYElfNVP2Wz6&#10;JchgsTX5nFxvA89TTVVOkpRaSqV/uvYEuNiXb90unmtIBb17Gaix1oaikjVNA2cnuzwx0YR77dNa&#10;hEhk7uJIP+SnQ3bw7N3D1TkuucZT18UfWdTtbFrFn8S+b2+1PX1EdPLVZWSTKRUGdzNVJDIKOtla&#10;FEWpgeVgda+wcnI+1b9a7lKwpuhuFIKkaSlRUDBWvoB+XDo9sOZUs7YpcOoWlKmta/t6CyWny/dV&#10;RWZafcmTyWD3BunJdtY6tzdft3dm89yYjaWQrNuU70mKyuZqjTU+RzVLP9ycqacTwUzyrrVYvY/t&#10;rS55XFgstnRxamMEBjGGcEnUeNaP5N0WvfQbpN2PqqfL9nQx7X3RXbhgx2S2Hhsblc/h6XASLkdw&#10;YDGVT43GYPKT5Srptv4OkybYSsXcmLimaqkd2gIVg0o9A9xJuFxa7dPuMXMl2v0sjMtEIDV0qq5O&#10;ojSf5cfLodbSTYaREo1gYrn/AAU6OFvPbVNtrF5zdHZ+9MgmO3LFtfE4ihpcfncbuLC7cpttVlFF&#10;T5OkpaPKbdqqLMU0SUeSqqGR4aZ2IUt5Coizbtxiv72K05dtkaWCRtbM40FSxyuplYkeXcfkKdG1&#10;5eSLFquYkBPoD/nPVcm7ZJVq8JNV1u3No7Azu8KjHZHa9RlKKs3WjH+I1sFTkNs5I1tRjMPV/cRx&#10;UT+OIoHYoouR7yE2mCB7V5YXD7itvn0FClcCnAedegHOkE107XNfpipx86j5elehY2ZB1RlcpQ9a&#10;tFtzZ1HBBJPkM1tzdL0++YdwxyVMVXl5ctK+Hlghp6ef7dIadXRI5CQzKtvYZ3WfnO1gXcNttZLi&#10;RSSE8IOhFcVpkn88elOkTx7NBJSHUGJA4jz/AC6HnCUmyeqd0tuyh3Pk85siGHM06x7n3dhkxcW4&#10;Nt1yPElbNPWY+ty+Pq6jJ0Yq6yNTGKqZ45yIzcAbcNs3bnCwFrc7Abe8YksPDNaNxOpe1aEgAMCR&#10;616GdjdwWVqQjlpKU7s/4AOhj6x39B29DnN45ChjppKgVldNgyJsdHWx0dI9Zm6qpfGxvBU4Pa2L&#10;lXI46pjqqcoyt42PlYiOeYuWJuXNG22F1G7BlOSrOpoANJGkDUa1BB9PLpRY3P1MctzfACPyAqBj&#10;7a9V6/O/cNHv6kfIN1X29tg9G1I2fvavykUGV23Tt2TNhjtvG1uXpq3L0uNy8wjM4my0lJV5OEAR&#10;KzRA+8vfZbk/c9g2Rrj97LNHekSNqyUYagF7VUAUBxQ58wOoF9wzZTXkj260bV5HyoeqrM7msdNW&#10;u0awUFJG7QzxwVUSxpVvEqPJGslqmaKWNR+rQf8Abe8gE2eW5jUsylqdRIrqzuJGI+zpMNvHIUgk&#10;xkVZSZCk8s0mmrmSMR1PjWAS0w8rVjlYog2gqYCDdufqsg5Z8RFDBlAzg/7B6pqT16U9FvvA5ant&#10;V5Onw2apP4XQ0NDX0uiDMy1lbqqUE1VRQYyjq6IwjTNUPExSQaTwLNS7LulnLMbYO0LU40PACtOH&#10;+XrXiIDSuehU3rh8FmKLYGMnfCbNWHLwy56nwEkAnrsTSbhrps1mq+Soknnetbb2VGMpBE70w+2J&#10;c2KkVi3CSzd0mtWein1OfI4+fVx4J7qmvSM3xsvravTcNT17h9143c9LvCqmwFJV5eWuwSbHn2zt&#10;GDEYrKY5ad6im3BjtzDLVUtRGFhrYpliJXx6mXRc0WHgqtxbaGFa1FB/qp6np1VQ0I4dRdrbV3nF&#10;R/w6Tcu3zTVlFBXyY4xLV+BIY66jnhdqkJPFMtLVSqWSwk8lmHp1Aku+Y7aVyLCoHy/2R9nVZY4w&#10;cVr13PFS0cWKwcc9XIkVY1Nkv4eFTGTQV0+PpESjimpKvK1UpgjYiU+REAIQe06y3M6SzTk6MU/2&#10;fLpP4CfPo/vQXwHrfmJhKPDdb53sDDZ3M7Zm3BubN7Z683PvHAR/3d7Cx20psxnKLa9HW5mGiqxk&#10;Z6pp6B8gfHSSvNFCgXTI/KGz2W626yXESh6/lw+deqTfpICtK1p0VXO9G1vTvb29+s99by3jj9g9&#10;e7+3H1FQ9hUHUW7ag7233sdsbjc3R4jD7xx2MyW26XFY7MYrJ5Wir44qtKOVlWOoqiSqi/5Rsvr5&#10;Fitw1c1wPn5AcKn/AIodNW8xWSjnHRy9pfGXNb/+K++uwtq0PYmQxOxsDufa2a/jW2aba2Lg7Rk3&#10;ridqdb9by1e7JMnQbq3bvuXelDlKBabAyZBo41pP4nRSVCsD/bdlFtaaEUqadLXkDy1LU676i+Jv&#10;cOR3F1FuXcfU/WnaGS3VjcFmet9m4zfOJxEG/MrQBaOkoo9i4h48RJVQyzYWLOR1UQQwtDXVtRFS&#10;1jywkd7yveTyzXGiQwEYNfQUPmPMHy6N7e5t6COQCo6Cao6l7c7pbf28MVRbD2Duts7uHJYnYk+4&#10;qfE7YGGnOV3NLittbx3BU4zZ2E29hM0goqB6jOMhh8alJHPmcht+UDczN4creNprQGvmP4q9alm0&#10;sdGF+XH/AIroefi3/K++Y/eG8+tNp792J3L0rsDc1PnK7B7yyu3I63HbdMEcz0WbG2myMWSweOn3&#10;JU0INdJDQCoSojkhSVpYp2FmxcpbjbyL4zt4NflwrnoruruQhsinRve4v5XVDtHdeEpNpzy934aB&#10;dyYvs3c2+MHmuq67Y+awmBrcJtKXC7n3ZipMjmkiqaamqsrQ1uK3HXY+swDmpmoaKVJSN22O0csW&#10;kLFDQCo/nj/B0zA7SoDQAn06Lts3cnUMPW20qHAbU3NLuXYeQfc2Wptiyblx+xuxsrFmdmYbMtXb&#10;ox288bT5+khxWyc1ncZuFKzEjCVlU9BQUIaWVWoJY7Wsfhqrr/xY8+lapo+MmnVh3Uf8yDuXs7sb&#10;qnpXrvAYnbvx8xm4Mrs7B733VV5zdW7sr06a7MmkzdFvvO5KPBb43TufB0lZispmXmyP3MtBTmKB&#10;ZmqpB623edrrw5XHh04fOo6ZuLeLSXSuuvWzf8U929V53D53sbaO3Mz15t5cNQUmUO7sXTbZyUzq&#10;k7U53HDPjqOrbM4taOciQVc0v2rDUoDRn2ObOaAxhgoJpnoK7jPNKRESBmmP9no5eF7A2tuTaVLv&#10;rAZ/HZXaNbi5cxSZzG1UVXjKnFwLUSNW09dTLUQVFO0cJYEMoI/P9FsE8Uo1I3RW6NG2h/j6k0G8&#10;Nv5fA4zPw5WjfE5swQ0E7uKdaqqnmmp4aWIVNnNQ1RTSIUCFmK+m9ifbxZMg9aKsuGHd1UJ/Mz+J&#10;W1u0OmewN59Z09bhewsE2IzS47Z2azdPhdyjAvk8rDnazZ23Mbmzkt57XrpxXGrpoKStahv9xNNT&#10;qImDW/bb4to0kEua4p9h/l0ZWd3NExWgK08wfl1qm9A/OrOdW5ffyVO2KbM46kr0XL5fG1NTVRiv&#10;y0W8tobQyu+cjm6OtOSyeBxu4cjLgqiJKKikUtV6RURKBFyPd7bIXupSFJ6OopmelVH+r8+riOz/&#10;AJR9U75+NHQO9HiyFdTZrLQ1nYO+qKrw6ZvMSzbf3ls6T+LbOatwuF3Ph6LcVHU1MlI1VGlXQ0VR&#10;MyqEc+xZBvG23NsqzXyagMUr/mPSpF0mta9MG7O8ekvjxsHZm++t94U3btX1zvbA7i7V3XUduYU7&#10;r29V7Si2/wDcZOnxe4nrZsttnOYPzY6hoqzKUiUVXEIp5KmieR5WV3a3t7d3tpAzKceh/wAHWpA0&#10;rtrwnyx5dV1fPP8AmUdLfPnqvqPF756dyu3uydu9l4bG5PM9XNSZqq3Vto5mhx9PR4CXNY85ehoa&#10;wZ2CppaDXXRMscbipGoMQ1c8xS7mhieJRR61oeFCPX59JgqoxVWJFPP/AFDoOdkb67M+N9T1tufr&#10;nshu/eu9/M/aOL2durZu09zZjdWZpaLO7O3NtY1Ga7Nru0sHQbC3jh8fDNS1VVTPNNTQVn2NPDOI&#10;yv2u8tbVgzSgH59eEjqCVAA6GD+YJ278h+vsR2bsL5AfEZ+rsd8kes9jnaOR2Pnv4vj4Iep8b2Nu&#10;3KDEbRoNw1SYSiz+a32lRMVq3ipaKjyEcSvTwSpF7m29uryypZ6aUrWhrwPz/wAnTkDhuDVx1Td2&#10;J2B2b2JiOv8AG12SWfEJtDbXXexHTb6U6ZPaePnq4trLJNLS0UWQmgXGNEcgk81oECNJYcQMYdxv&#10;p2jvWqgP2cP2/wCDpQc9A0+0M9l9+tX1WdoqdtmYbcM9EVyu28tMmQ2wcbUJHR4aTPyy46i1ZxEE&#10;/heF/tWMUM72HsZWNothaBmUBeGfM+n2460WVQSxx0ZTpzA9X7gy8uW7A3m9bFtuLMVkksdPRb6y&#10;GcydPJloVxOP2jUUuKioqbJV8sMMdfUVkgxphkqlgAXQymz3Pb1lYXML/wA/y8iOkr3FMqcdGnp4&#10;Pjp2jjs5J1jj02tsfb2KqzA/bWdy/anZG7MpV7XoM7lNubR3Ftapxe2tv4mizWzJLYekpoRpq2Va&#10;yAvMzGsu4bQkb6EBlp5/8UOnYpFOWPSB2Tlt29Ef6Gtz9h9V1vZmz07Wxdfs+so6+r2dUUuIi2vX&#10;7VqNuYHO7X8sv8VzFPv6jrisFcvlycEMTKU8qlFt+8WtvRyqhany+fTr0JovDq03dfzq272hgJcS&#10;j7m6Vo6NKnaJTuaHr3cf95du4XKy4/bVDidj0GzZ9uNRUOMqKWieCCpFZDU0UMsjsxlAFsXOu1FE&#10;hMsdSfn0ohKxk14U6FnZ/Z+O+KPa+AxHWG7cdtHa29MnRDKUEVBtPf20+safeeOrqvJQ1mX8tFh9&#10;y9rz7mllalfFZCajxFJLUGZqmoVnB5a7oZnItXBU/wCX9nVJo1lPaMcegR+aXVvye7sqPkRjuxt0&#10;bqqNydLaty4SGt3sU2fujZlbgN870pKuq279tRUEGW21jIlp4GrY6XLpVxVRgpqinqxWKg3q0vLq&#10;ORppAYwtO3j/ADr1YpGY8Dqu34lZvYPx97cp6rsqu3jvPI7zpNrUO2Nu9Zb4p6aEw70oKzJU0e6q&#10;+tUvk85t/eVfhwCPI1TB55VQTzU49xvb7jBtd0ioauTQ1/2KdJ1WM1UjraN+G3yC7A7S2jtju/5L&#10;bypG2VuHH9W7WpNptMJt+/3rjfckFFit1ZrItgYaRcnm8LXZbKUGIkq6Opkpg8RFvt1m3ad1tmto&#10;JpZDUrSnl0hmsaMWijA6Nn2581Nvbt3rXdEdcyVu19xYeOrqNp5KhqNrTzbiyVFtIZrBU+I20afM&#10;Nk9pZisnrMJWzyR0JpqykaJWkd40c6kuPFAMDYPVLeyUKWcGua9Cv8e/jPR7tr8V3F3LHLkOxFwe&#10;DoqjDU1TksPh8NlMdHV1eWNZtxIKaip6hchmJEhjigWGno44owWVuVNlZSFgzs3DpFcXSxArGi9W&#10;ORQ08UHjX0r4woVyWulv7Qk1iY2+rNyTyefZ0SE7AO4dFGsli9egSzm0OsKyvzG2q3FvHT5vTPls&#10;dBT1MOGqhRhq+IVj+IUEaSEsYlYosh8ii4upSysj90ukH/L0simmpVKV/wAnRR9xYzs7oXM7nTp3&#10;E1lTsfDYmqq6nY1fjsvnOuGkxMcbtDtfDMmU3VsqlxW1Jmar/hlS9PX1QAjx02ppihmlZC1aafl0&#10;/G4np4zEN5U9f59BrkOi/hdv0YzuXsn4108dLuDZ0m5sfv2gGa3BiK2mqqX7iohxmIxtTTb+2/NF&#10;BSIz09NhaeL0hJ5EZD7p4cckXdk9eEs0T/HkHoK4Ogv5X/Z20qvN1z4nrOPsDHUmfaurt87u6x3X&#10;jchSwU+Tps/T5bd1fgsZFmsDjzTFXgikmh0SRPM4klib1tZWrRSPNbnUvmOrT38pYlGz6fs65ZTp&#10;3q7amTzmBjofh/3r1N2iXxnWuQqBtrqbsul39vqnppcptTK9o7Hp6vC5zIdjt5clhquLGYySrysh&#10;oTJAJY5F8ggZkT6YmOvn+f2dUF4zVLvR/l1O3ph/hbuh9w9Ydhbk7Y+PGdg2wctkdg9pZrPVeJoK&#10;gVNVRyZPYlF2pB2T1VvT+GY6sCzZHaH3P2lJMpNTTHxlNP8Au8ySLNHo+Xp+3p6Ka4dsUoOtT/56&#10;7D3bsL5f/Ibr/eu9ctk8dls/uDBdP5jcexK/O5DdiLmNl9XZjJ12VbO1lVDhcBFszc9JTSzVGRyZ&#10;p9vNEUdqlBFjj7hW+121/czRSFpFyBUf5uhjtwe4iRhwPp0WCaswWcfMdcybf2LubF4X+P1FJnev&#10;8LhcdunJ1uFqcnLhqXJbsnx2Cy+N2tkIcxKmRZXjrnoEiKQPUOxWO9q3pwT48A8PyoDnj6n/AFfl&#10;0di2KAjUeH+ry6CbIbKbZW1pjltrT0WWymKes2XtGkw4z0dVjmaryr5vG5CClraqGix0WNeeeuna&#10;WojjhKOBqI978RNx3AzKhXStajHCgpn7ei+QLGdP4R0Xit3Nu/aNMlac3laeVK2qCtBSkRT1M1Ma&#10;WrFHRs1hop7qNC3ijsoPF/ZvFYw3bkIDqP2f5uq/VaTSvTj11Q5bs6uG3Ns4/JV+5TFUUWLxmHM9&#10;LWZWqhjkrsm9dWzyU8MUUePWR3I06lBB1fT3WTbI7VgTEWH25/l1RnWQ11GvQz1e063Y+zv47uel&#10;pZ6Soq6d6COhqvuKTHUdRNU0U5q3/h9PSVGSc+PXoJZAugltLeyW9t7iWRo4/FEXlQ/IeoPn14AD&#10;LE6el5sPtLacOX29PuzrvFZ/EYyGpx7QzZCPF1O4ctR4uqocLLVy0h++jrcVJSR6YvE4chdZCn2V&#10;uby2RQkRbPmM/wAqdOh0JUD1/l1x7V70yfaORqqkU+Jwk0OPoMblammhiRaSCBjDS4+lSk+3+7qK&#10;GkQCTylUS5Yjke/Mt3dqPFBFfLh0rkSFQCCadF1+9XB43debxWTgydTQZWnShxFXtijq1qHihpGi&#10;qXmr6HNw11FFRGqbwx0iBZFT90fq9yFylYQoIfHBEwHkfmPl/l6L7khcQmv2/wCodT+pOxeruoN0&#10;S79y2Xyi7nwk8NbN0xvTAzVuL3HPV01WtTNTbmgx2Sp67bs2IaqMkNVTUnlFRGIpV8bES7awQ2hM&#10;gjFKV6ILjxXeknEenRuvnb8hujvm12Js3efU/VEnxfixmyIsNTUVTW0GdyGbh2/XNPhmyeEwuP29&#10;g9trEoqFg+ybJ6qPxeZ3k9PuPeZt5ge48B4laPV6fIiv+HpVEwKAH4+q5JN01lBVVFNX5KDJIyyr&#10;Ll6CCuggMglEqsKWRIA6w3AIWKO1xZQbgBO42O3ugs9vGwPHy8vy6uPLpRxzZeoegkKNjkyTwu0l&#10;XPORWQUzXmq3EMcjUhRUDBTeQj8WuCUywJ4nE9LBI4FK9B9vfHV8uRlhWQS09B465JKud0gSi8A+&#10;9VDUiFbTm2mwII+t7+xVssyRosSK2oV+zJr6dIph3E1z084qDH1OUoRPQxPT+emrJjj4Eqh93Qg1&#10;sVI0dIq00sFUJgz6TbSDq5t7RbpM6SystPFoR+R/P7Ok+ks4DcBnHSwz2Dr90TRyY4xwQoaiWSWi&#10;WWh1TwqrPUTCcwxQprcOVvdlBAsfYdtd0W0d/GOT0vTKDy6FHM9iZbG7Cw+y89NJm8Fi5Ycti8TQ&#10;1sMWHptwGD7STJ1tPBFIa6VCAieZHKLdQ1iffre+uLidzDJRK0/L8/PrxGkVr0A1bujcW2qiirKH&#10;CUjVsMFHUNTTUdFNhqEiOYw3pJ08FPUxxyR+JYwpiuWDDUR7Gu17bPKwkknND5nj/m/l0XSeLJOD&#10;5DodutvmT3nt7YG5OvYN4VGO2nuCqfIZ6mw8YxtNTVkjNTV8dNlMXT0FfRmqppglTBEZY6hSPJcD&#10;2zvlreFPBivKqWzwrSh9KfLo/tnUsDIeC4/l0FlPKlbn5MnNjMnMaeMUuNpsnOssVVUTaYqesmp5&#10;qenWYUKi4KxuW5YEX9hdy1vC9vHMtWOa8R8gf8/T7vJISK9o6hUNZkpNwZpayL7Spo5HxtTPMppK&#10;KFTF5Z4kjkCyzSFnLQrIAwhuSOBqte2gisUccSK/n1a1lIkAPDpbU2Vx2NMXlqoomEayLGY6asjA&#10;YNSmOCeHyTlnC/qJHHPHsMmGeQEAfp/6q9HRpxHCnQsbS2oh3nFktxZ2mxdXQ0Jy2BapqKFsXHmo&#10;/t8lifvpKyGspHpqeWnjeoIXyuqiJLFj7WbHf2tgxcxoKPxNf8h6RTI5BamTjq0zI/zHq3oDqpMJ&#10;0rmMdvTuvsB6mt3t3jntuUeM3Fgpq7xUtVs7a8VLHD/CNqJPO9Yt5FYiMxlFPIlW355ieNFt5Yww&#10;HAav8/RPJZoe5lzXoYPhp/ML3jszsDYuS773ZvHccG8smuFw1Jt4YavGNr9yVLU+36OCGP7yeWoy&#10;eUknNVSyGOXTVJISQl/Yt2TmK8uZoyZBp+z7OkNzANNI1qOrwPlZ8nMFW7G64zi53M9aY/KNFkK3&#10;BjFQZbPUjZ6qqdqbUyuQoJKaOllxlFmlNPXxreoakRypAcXkq4vfqI0Bc8Bw6Sw27ogqg1Z/w9V/&#10;fKDYvyWoet5e29rdm7x3hvKnO5dx7M68x8MO38/tnr3F4hBmK0YbPUNXkGoKyTBVu42o6mWOqp4Z&#10;6fxIV9HsI78l19PMyzNQZHDj+zq5gIOsinWt7292UvYW6MhXdsbc3BQdgvLU1oyVZXYTF1lXQrj8&#10;hV1Qy6mmx9LVZqsrKiOZqpI0mjd4xZrge4yk2/dLmGS60sR/L09etq8ZqCeiS9u1O6sLu7D4zK4r&#10;cVVgqPHmSljyEtRTtHjctO+WopZ1iikqloqxWM0LBbOhvHcWAO9qiWeKMXf9oOH+o9b1r0PnXGQ2&#10;xPjpnTrjejZjEzmo1YzHzvt+qo64x00NVDi88ta5lgSpMc9RkI2eDyFRTmwHsQsi2rEeAf8AJw60&#10;zrQFfi6uX/l25/u/tHtLPfHDr7Bbf6Vjy01XkO1u1tvNgcvvIZKg2zUZfaW3N3dg1EGQoYcVn6+G&#10;nEeK2/S0FdLDMzBEjZm9nm1SSzTIBFRRnPVZWAjqOJ63BtmbabbG2Nv7bWpatqsVjKKiqchPTS/c&#10;5WvpMdR0VTXTDytI9TOzRqSSf3Bb6gj3JoIMMYOGp0VSxM7UUcOolZvfbtNm4NrU2Qgr9zVrJImJ&#10;p/8AgTTQqXE09SZSGEUMF3ZAdQCk/T6JJZXRgBw6tpbpnftTrX7zL0NPvDBVeSwlPLPlsbR5KlrM&#10;nBS06LLX1Rx8UskktHRJKgkqERkjJAaxt7v9XFbp48ncp8hxx69eS2d3LL8R/Z0gsr8hOk6mv3Bt&#10;GXdNHlMth5KPBZ3BQ09VVPBks3jYspS7eqJoY6YrnWw85qTSNJFOEiJ0i3CB95gkIJZEUnHrX9vD&#10;8ul/0d14fwjGelRltndb5jE7Omr4cbR4Hb2VSo29FTVVDi6WlymY8uBgEiyTmKOpNbMVgiJkZZnB&#10;0yXU+1DS2Zi1zNUkYI/l0jDXWukoAA9K/wCfrWA+VnyT290T8h9qba+bHx8wvY2w+sd07pk653Bk&#10;8nqzu9erzmK+swSZnbME2SwlTuDE/wAQippUeKhjkjxrrMPLVB1jTc97e3vxAsNVrxPD/COjq3MY&#10;TXJ8VOib9vfNvqjtnIdk7M211DhsJ198ioMJUYvLY/bOPwT4LHCRv4VictPjc3XY6rw2Dqa9q2qj&#10;pMeav7hP27ESe2N13dHhKHQMcVr6fMnqspWb4Oqutq9SZ/I4mg3HVbLqsD1hiMzHgtzb8lwcEUdH&#10;lq2XNpiFXLVQZppa+LFyN4hGplSIekH2Ari9tmXSTqNfPqo1xrQqNPTTl91Y3beQ3TjtkVuXqMPW&#10;yQwLVrWVWOxuelhKQfxOvxENS9G1e8imT1KgRLD63JDl8EuDUCn2f6j1QMVao49PmL713ntnC4ra&#10;NGsEOKx9PX1cNRXvU5OaFaiFKN5sXNLIn8Nq5aWk8a6SpAJuOeVljM8UJUysJSMDy6WoWepf06cN&#10;tb4+QHaeJrdg9WZPtHdce3qQ6tr7Sr9xVFNgduiRq6sqq6kxMkUlBt6krK5XlkZpCuoBBpNvZrt0&#10;G6yvqmlYQH09Pzr1rHHqyzpvYHw9+Pm8NpZ35I9jdZfLLfO8cJjsZnsduyj7YFf01JTY2PBV+3Fo&#10;KKebFz5egTHCmhNfAs9oQIbIxBG1ld2duUhHdJXz/wBinXjjp/7L+Um+e1N9x7L+LvTtd8atrNlo&#10;Nu47etVjqDZGP/hyzNDV5Xfm8qPAtNU4JNH3EQaOeX7dvVctr9ij6JLpUZIhnqniqpoePV73w9+P&#10;lH17tuDeub7hqu4exspQVVJuPLYXedLuXYNNlKrS+TTblJjcVRfZK0UUVxKTUEcuRe3sSWG3NbKC&#10;ztj/AFenSaeWP+fR06hFuTwblCTz/q5P63tb2JYZ+xIwq6R5+f8Ah6RuyPwOOmKVSXbg6efV/Z5J&#10;+nH19+daPqHDqgDDJ6bKjjUB/sP8OP8Aivt0MKCpz1o8emyUklbAaf7fH55/2HPvepfXrXTPVhwb&#10;DhWRtQ/Bsxt/tgPftS+vXumqqEZH4LW/Fwfz9D72GjFdR62M9M/kP18Q/X9NI/ro/p/yF7b1/wCH&#10;+XW6D16//9TTjpMVF4GSPMRRV2OqYVlxNc08k6FZalJvsqrQ9PFAIY/IgQerWdTare4ivpgYWJPb&#10;8vs6E9CDTz6FvdGMzldszCqBhp6LLVijHxrDTDIzVgjFFVVtNVaEkhpDTKBJGXWNrFj6uPYU23c0&#10;W9mti1GTjX50Pp8+jCK0uXiWRXomcY9T8+gnO16lYFnSIZiihpXnr4cfVxxVmPmvJFKuiaQio8Kp&#10;cxqzoRIpUjmwoh3G1MyRSS0JOMH/ADdXO3XjwmVIyUH9If5+kZt1IpshXx/cVtNi5qtZIhVUZmrM&#10;hB5EhMQjp1CpUloirmOQqoXjUxI9nu4lY7dSrZI6JlU+KwIyD0NdTueqwEMeNpcHSijpaaupGylN&#10;RxGqlSvgSjpjPO0UkkrRzKOSVa5sL8+wMLRLi41vdkuPLP7elnqB0FGTrXFc8NXHNTsVCgrNWM0Y&#10;Qt5JJNEzqqMDpta+oXAsfYktobendIukYr/kpx6azq01z9vUvEZIUp0xVkbCQO6BY5Q0ZYFHAMpv&#10;MG4uxAKmxH093ubNFR5UrQ4FAePp/LrRpwLf6vy69XYozw1tTRxzVM7StK7TTatJYRRjS0hViQGH&#10;P59tW14y6YGJBA4Z6ZOhnI1VP59DPt8acPj4hkaeOXF4ZaespK+QUjzyVVTIiLTVJibzzRRH03Ul&#10;bWANx7Cu6l57oSKDx6WRqDQE9Q6jB4Sry6jBQUtS+bqBHJDuSfPpRTzCNtFNE2OxcArX8iNqLzGI&#10;kAFRewN7G+8GIC4IUAHzBPH7a9Um7ZGH+rgOg13FS1s0VJj8rkqDCw0bQ0c5VKajp3g1MyJHjsZG&#10;JWWOInQX1hubm4t7NbS7W5qEjyBWtf8AV69UWjGny9D1EONx6UrJRVhjjkgDU0IiYU/2aXQyzVBj&#10;jVpJ5b6FTVZgdXHPtma4l1NXj9vTqQCTKnpS4zYlNLjoa6SiyKy1YJWsqZhBjkT1KGMwkeVhIt2G&#10;lbC3Ivb2S3O86G8N3FfSn+x1UWjatS5H2/7PShx2FyeKjnraNpoTRrIkZx1QrRLMFVkZqhVDKzAg&#10;+MozG97g8ArmurC4cRy5Zvt6XK11Ao8OTHTfX9g7ghj05OszTt49EaSVVRDEpNQ9kBf0yXWyM31A&#10;B4/Ptfa7BZXJ1IgAAqDg1Pp/l6ob+8A+LUp4+VB6/wCDpabaw2EynX2U3IJ8pSZyGcGihldf4bXJ&#10;AzSysn29O5aqpNV5nlZASRa9/aC+litrhLSaMEVAB6M7a1Ux/UD8+nbF73ykK4mprKqWtfCY2QiX&#10;7ulEbTVUsr477bHT0qwQmRwA5ViXK6r3A9oZNusXeUmKi6sf6v8AJ05JJc1/TSqfaB/hPTqK2bOU&#10;njzdRlKmrrKuWrURVyqsc7IX++q4lWoFdVrMOQAFaNQQbkj2WCKC0neSMD/D014shFGHf59CDgtr&#10;b13Bil8dEExcEiVVTVZGjfIyTUksiU708gxBoqkweMl2VtZ0Agc/RFc7zY2k7+LOUmKGlB9nmVI/&#10;y/l0ZW8MkgFFqv5dGjwvXW09yx4rZ9LtmprCMdT4lsnSY2pxODX+IhpAHoavF4/LI8k7eVWllZI4&#10;9Nib39xhunNu4bVP47bksia6qHIJIGeFQPkMA/4ehJZbdYqjBno5B/Cf83Q2bRoOtOstn4zasmep&#10;aKog+8hAnXJvBiKtMnULSY3I5xaGOimpKTI1YgmkmKU8pYIZJFFiAd+vubebb8XkMVbI92kBRila&#10;6S3pnh9nQo2ZFtIvD1jh5n/L07Itbs2Sjz1dGuXr9w43MxsKBTk4aSAN9pLUri4Epo3o6hJJHiiX&#10;S0qpZDawJKkFxfXUcEFIkhbBNBUnJycVqSOOOjeaSOlJGFTx8/8AB0GWxO2th4I1a7F2tLSSwV8v&#10;8W3ZVLU0U+SpqiSV6hIKKoaFaCkqJgfDBO0IgKEM1ifYr3nlbfN1+jhv9yVgqAqi6TQcMleODxqe&#10;I6K2urWFv05cfYf83TjmfkPuHH1EkOH3rkcZja7B0lFSUErbejydZHU5BZJ44Kaakq8ZR4GouGqT&#10;RyU3gXUXLu1yosvbCyaF3vNnkkYq2dRA86GgNcfn1ZuY5YSqxSClfUD+RPQ20G+e0t4fa7Fqchnt&#10;k1Wfnq223SYatr8HJL9nDiJ63H1O7alMj5cjR0daVlUrHQ0kU3+eW2kgufkbY9j3G2v023xYkprD&#10;1oCcVoQOGM5z9vQri3XdLmzKJN+kfOv+zXoNN2by351l58vVV2PymZxDVMWO2zmq+g3ZgsM8kGWx&#10;jUFRT7WxkNTT5Seoyn3bx00RjlEYlqGDOPYw2fbdi3q7hijKRWpPxrVDxwKOAccMDPEVFOi6WGaK&#10;y1EVnFdR+0kjPninr1Wv2duzvzJZvbWV7IqdyblwdZj6mp23iNyLlKdMdt2raplq6Kio63Ix1FNH&#10;JUUVQokjmcs9HIFMWm3vJnl/auWbS0js7GPVJGO7uLVYY1AnFPsPn1CG8bnftdyW8gYx6/Q449C5&#10;0iuVxOx967/2dmZsTT0uHym38lQf7i6SfKYeqoJ6qjjiqKqaJs6Elj/fWQLKkXOosCAGN7lmO5Ja&#10;eJpgY44/6h/g6tHCujWxzToLNrTy0uRGWSmomrMvCaqlpqeNap1galmo4aVqWqemhQVIYy61sUKj&#10;TcX9ubjaaoEiaSrAcKef29J0uPCkA1Z6VtLBuCdmg21kTWztTmvzJSvx0NHjoYXZ6qasidWNHBQp&#10;plqGAZY4WDeTTcIUGzslI8eLy40Of9XDpVLc3jtphcaMdPsVFX4Ksr8RW5mkkyQrvt8gtPVVc0VJ&#10;M1Uous81PSUxN/3FMLTRsrgB7X9k24wRMuqKAhAa1p/KnTypd9ratTVyKjh69CVjk29iqimfIZHF&#10;vXVlO8cKSJX08TyMf3pVp5ZKSOq1uRYDzG5sp/ACdyu5srvZ2rtBXjw4Y4mnz6MligKAyGj+Yoev&#10;ZHP0WOiqZvv6KfHwxz1SVbTR0jyxUK+RmWO1mpoXViUYkuukAk+01nt13fTCNYnM5NCP9mtP59OG&#10;7s7KLXIASRwof83QO5jsGp3IJBt+pgw9OkqQTRS00+WyEge5eRqGaRIcW8jG66Y2Nzz7kXb+WrPb&#10;lj/ecVWINPPNflXomud5diTCtB6dM8ZqUNOuegzFbGF+0iyMlP4Q7MWdIkrpUMUokS4EZdjYen6W&#10;9vXdqsYJt4gkVeNaeX5U+09JrW8urxgVWuacR/n6X2e6e3RiMBi92VGyNzTbYztbU4/HZuvw9fjq&#10;bISpNTU8USTBY2njMszKHX9bcRpKb+yu13RHkaL62Pt8gwbhWtCCc/t/LowubTCh6hz5dJep2zTY&#10;XIYhKwoqPmcTUySrOtbTtRR1sVPXU9CpkEk7R05PCrKC0ZUhT6fZjDciQuTXTpPyz5dJ0tw6/p1L&#10;fs/w9Yu9p9rV/ZW+K3ZNNHQbXkzEM+PpK9pcZNSRU9PSNXxVLRVBpEC1xkYpUS/corCyAez7aU8W&#10;CEhCSCfL5n/VjpC8nhVoanoMqDDBJ65ql8a1K9X9sk8UbyCQy6ZdU2XLeBV0upUSI9wv1vb2ZXtz&#10;4A1REliaemPz6QGIGQzn4iKf6v2dK/FCTC5Gkp8fPjyIQ2QWd4PDTssMt3qJohbzxqGZGYhQbi3s&#10;O3IluQxINPt69015fd+5auGKhx6VVVFFXR1SRUzTiGQVX2sCyQxLKAIJHoyAjK6EqQRxxax2W30+&#10;JPgU88/6vy63TrhjM9PO89VkWngyAqKWCOOqjjokgZpBULLUwpT/AGzGKmkMjAImkn6W9u3e22oU&#10;+GQU8qDplXJmKeQI6OnsLH088W06STd9LSbknx1LVSTV1PLjqSmnycslPTbcp6+grameqytckOmJ&#10;Go56cAktpW14w3mGQSuqRExk+lafPh+Vccft6lflYWaSW7NIPErwof8AN0rN57hfKZDB7Gwtc2WS&#10;mSi2pkWw+drUx+X3bSZ6HwZKaTE4/CQZGCaOeGJ0nkrVhqFE3AFgXWdobG1mljGidq1rTgcilflw&#10;pn59D7c7ie6ligtk1IPs/wBjpdV+J3NjI83h8PQ4bxQvhcLJFJ9rULJNQ11VS5GfOUOPZMVNPjMl&#10;F5ZWr41nM6iZNJJuXxXkyTLrmNPlXpMllco4luEFPy69kuxMZjdvY3HvSUmM3vjJ8HgMFuOb/cqm&#10;Ojo5YMrk57V2HrDVxPNIBNDC/gmiXxmUr6PZxBHNc3byLU1p5+gA9ejqXcbO3tkbxAMHyPr9nQCS&#10;5DAb3qsRjMs9XVbe28NxHH00VPPT02PGXjoYU3D/ABKllycwpsTkaMEUT0TU8aLruCVYCXx72zjA&#10;jtS7E04aqDJJ+XDj6Y8+gLvU9lucenxBXVUYPGhHp8+mWk6wyL7appKecbkFTkKrG7araOaCKgye&#10;WjpxV5HHVFVXV8IpKalpJfKbxwRP5eSXDWRxbnDNfGOb9NzSoocVx6dBCTapPBIVB5+Y/wA/QPSV&#10;G6y5oqzZTwQfcZKlliooqOSrNLjp44K1WrcdLkFleOVlkil1ohj5QEaiRTcQ2FvGjG/jYMKgVGTx&#10;4GhHpw49BSW3uY5AAh019f8AZ6XkeJz+DxmGnnxppqKUUFVU1FNKKX7aVneOk+4TGzQSGVViUhz5&#10;SbWP59hhrmK6uJVQ6mXyoafkSKdHFpNNYlZSlCehpwO596ybV3TXbe3Hj2qkxdDNmK7c+3YP4z/F&#10;czW4/N1uLx8i4+t3VVCmzVLFTNVB8fRJTRePS8rhXLr2z2aWdLbcbesZNSgJ7uK8VJAznJ/ydD3b&#10;96kVFnTJ6FvqX5D7Ixe5MLQtsbsuk7yy8W2Nj7izEm44snHm4cfW4ufMSY/b2U2xDjcVQZXLyQyR&#10;UMk0ZjZYllaHyzyewzzhyHd3e2TW63sQ2GMFxGfiDFdSL/ESCO34vOuKdC7Z+YYbm8EcpOo0/C3y&#10;rmlOr1Nn7T2ruLrXJ18e4cM23q3H4pd10u38tn2x9VCMblXrtsZ7JLTZDGZTIx0Nf46WgepgFH5q&#10;yKOMU8itJgBu/N/Mmy301vZePDdJKHiEgX4gK9gIHaSWBJ4kDj1PFjY7Rc2WprbUjDjQ/wCwegqy&#10;HWPVuytldk7q6q2vtaobaW3aPar7qba70uOmeHH42EUcTti6148n/AqqSaOvpFgyFItGsxLmRiwr&#10;2X3C523bfOXYuYZZRHM5LCiAdxKsaJ81B+da9Ft/suzwWU6CyCuM+eK5H+HqgPuXN1u3stV9dXyZ&#10;3DFjdu5yqrcrU1+Og3TiaDHS5LHwYmlz64qjWlwVOmql0QRRzR6vGjlbr0B5P2xzZLuCwxtt5dmA&#10;Ud6GiglvxlTU+vEfLrGHmmYfXvBAT4YbyBGc/Z0s+jPtNmdkbNrOwMPuLB7OPYWGqm3Rk8NNn8T/&#10;AA+SorKWp/ilLLNjMpJPRjFQIqUjy0kpneR2uoidNz0Idx2a8S2vlTevBekdaMRgA5xgevl6dGPK&#10;0c3jxa0emoeRPn1dJtrftNiescjltgYZ/wCDUkmax+z0oNvmN48m9G8decTVZXCUmSrqec08qMjz&#10;0klHJHPNJABpiTBXcdl3e/3qDb95vHJNCT4iEUAoCShPxCpqMGnHVjrIGG3hMRkQ1kHy6TWJ3ZJn&#10;q7d1JvjLSYHG09Lj8tRUnZqbegqqqshp2jpaDaP8DyOLTceNrcrljZiZ/ClMF1tG40mu8bbBtFrt&#10;cnL9i8k4zI0bNqKhmBLVIHAcBmnTLQTXqlZkpx8x/n6CjsXY+dl2Ru3bG8+4dt5HCZ2pqc3QVGYj&#10;wm2ZMNuGoyNLHhqHauB29Rbn3DkMxl6hlx09O88lHR0cpjM0c0iRe5I5S5msrq8Q7NsU63KRFWDC&#10;Zy3cpaudNAoJqPMUHGnQP320MFsuKKHGR9h6IzJsjZGSnxWOmU7mhrc3RUEkVBFlsvWYLHVGSp6S&#10;oq0x+COVoRSUcUxiRpK0RwNo+50tdVlPb943YNLDAEikCEgOApqF1UpIwNTxyKnyr0EVtNZV/IGo&#10;/LpmotydSt2XhMRtHEZTI7X3DuZqXI4HPjE5isxirU1FDPS4J8lnXopZZ8RFOlI8hoxTTKDJI7aS&#10;DVtu5hm2W6uGlVLwxVFFQV1LqqSB5GlfPyHr0rtN8jfcVsncCWuR/s8P59H6797qqqHANtXqJ92V&#10;ceN2ZWY7DUOSp8dTUFbhK3HZPcWcxOfw2Kirnrs2+MpqOnpnp2x5pKyeWoRNX7pg/wBuuXLS83O4&#10;uubIg13LOR3E1qHKJpoCoGk1z6V8+jfmXcJ7WCSG0WoQCtOGQD9nn1Tj2BuvszC4tKbNtjodu71k&#10;x1bTYHH7m2znavJ/ZwJW0FJuRdv5KsSiyW2UrlpayPIRUtRFWQ2eGORdZzR2zlra7W1iSzn0JWoF&#10;SR+yn5/n1jZuG7STXNwJifFrwycfbw6K7m8zmKwTvLjqeld3lnlf76mkknkFkWdnpHSSSpKrwPof&#10;8PY2sdujjRdV1/I+v2dEWkMzOeB6SmR8kiVLSR10VMVml84qpaarV44xUGSNpY3KERMtgWuyngH2&#10;J7a3tgABLnr2gUrqx0mKytjyJeKatIaNRBAJi9NKKqRVemeaqVkieRJIx+pdRB4sPa+GCAN+oRoH&#10;nx6ZbTU0OOlxtNc3LQ1whkOUFFRRRZCGsqJPu4ZK6q012QxzRST1eVjw89m8UnkkYExqpZkViHdr&#10;OzupmSFNI410nPy4f6qdVTVqHp0OOc33Jt/OYqbCCrx+I3PjMJVy7t3JLT1FLSrXYGnrZCjYXHUd&#10;fWfaiTxeWNgkM8bxMA0bABtuUFlhrLIfPAOOJ8h0rluNKKq8B0kKCbem6quGkw4FdX1gWjpK+rzi&#10;0KZnyPJB/EsP+9M2WgqqqMU6zwySRw1FkdnbWyVn2Pa9otDNcIFelQMMaZ/h86jhj9nVY5DPhDX+&#10;X+HowU22uxOlKbAb7nyGONbS7jxi4imy8y0+fjykNM1ZJXLR7pipI6zGUmQmWjEjRtDPLUgxMyRy&#10;kENg8O6StEoKx+QoR/k/Pp8wygVIx9o/z9G66X/mAb62t2fm85tzfsXxs3R2HTbbwDbe64wW0ts7&#10;DjhwkdNVz13Y3XuZzW24ctT5M0sORp56Op1z1k7Redop/tJJAsYLiwQJANMfr0maRBVWbNOi1Zrs&#10;Le3fXevalXW0+zt7ZzKb57a3Nhs99lj9pbdXc+7Pu8fmBtfbeRwu6tl7f2/Pg4KaZfu6alkxWPpA&#10;sM8Mo1gT2TrOpDS1uADXj+WeHCnn0xEELVJzXoT+tPkb3FtTrPeXSuWR92bT2NtXf2Snpc3mk3ps&#10;fGY7cVDlcVi8vsqo23jJduVmIwtfu+sytLJRzx0M+46mDMwSU0uOQgl3S5vrUFoDQV9Rw+yvRxFC&#10;CtR0YLYvyu2vuLqPaOyd/wCxshvnIf39j7Dxueqt7ybHpNnZig2ftHY2wczs2s2Y86HG4HbuGaau&#10;xFTjYcTU0uOSnmoKxyzSBWfnPcY4JLLxKFT5xt55OaU8+r+Aq94Pd1E2LhsR2x2rmdq9jd79QbRw&#10;m0Nybq3LNWZ6tyWC6vzeYxFfuOWLcFHVbU6unTDbKlorJHiosTTyVbVMCU0MDR6lVcrXd3dXLSvM&#10;KE0/mPTrzElTQVPVz+F+S3ZOzmw2xfjl0JhO3O/+scJseq7U3l1L3J2pvapy1XisXHtiPfdFuDce&#10;w8JtTA7Fwcc1IuTpdw7nbEbip5ojLFPLAsqTJJDP9OhglBenSNVCktcYQ8P+KGegZpdv/wAw3taL&#10;MfH75O7y3p1r1jhqXfXb+48nt7alP2xW1G7qzD1u6qqFKvZ8mV3JsvrWuqMzW0MlbjqHNYOmkfIf&#10;xOnTHY+GWpKdvivRPIsjEvU1HoPWvD8uni0KIHiYGpAHlx+2nRl+sNrfy+N4dVby298g9nbzxvY3&#10;x92BsmjyNDvvePZFDSdcbYwVLHt/Py7brKnD7Hx42zQbq/hmRPlwuJ3DPLm6OoqaSKrhkhiMVSya&#10;viCstTX9vSG5e/DE+F2/6Zf8/Tz8hPkF8wd9YTb3XPxa+P2+sFs/fkWzaTanyKxXTe580uTwFLV5&#10;zbv2Wxs/mdv0e76+s3qJaLJUW8K5YsfjmytS+QKzT+ONmWy8Q64rZh86dOW19AFKymsnmP8ALXh0&#10;IvxW2r8xavalb0r8l9rdi9PdM7U2+2RxVBmMrjMZubd1S3ZcU+V7A3BvzNbi3Yaaj2q9RBNVUKUk&#10;NVUJKqQ1UBMk0i6zaaFgsgopxx6T3QtjqkWgNK088dWPfJ35v/Gv4J9Wr05n91VW6uy8JsqCjrNq&#10;YnEQ5nI4ig3FWVTTZrcWOZ6vA7dw7VUk3ggbzRERxQx2VAwVbtvdrslszSTKpHyLCn+1B6IRA13I&#10;JivVWG+f5xFd3Bs2q2n8cqfc2Nllo8TR4zBZOMbw33Nvel3fhqulxkAqKOlbA1dZSUkphp4arKU0&#10;+MnqYpJqeeMH2Ax7hG7jkjtpVZm+GiHNMfln16OVsYWVZJD3H/Jjoevi/wDJjuvYGx/lNk95Z/Zu&#10;7azrbsLFY3CrujJ53CUUmz+ud0bs2XvtdkbfweKy5x+84cZJTULQ1tRG71oozPJUCREiPtl3K8+l&#10;Zr56SNnSfT19Py4/Lq37uXUHQVH5f5eqzvln0P0z8gtun5K06bS6m67wm8NybW7L2gIqbaNdtnH9&#10;k5Os3H1xvPEzxbKw+BlzXYeL2lRVUeLyOTpsPBUZioKfbVElTG3tzt7Dc7Y6pl10Nflx6UfTBKV6&#10;q02rQ4nc3ZeI2p1f2ZtHJ7b3bW0/WcGE3xBulMRs+l7Lopsdl8ruSDbua2A+Oqdk1+XdEmaRopcj&#10;ACKRqUF545G0ILlAtyTET8x/m62XUGhPV+vR/wDLa+R3QHUFTuHrjbWCk7Aosbh6uKDN9wYrGbB7&#10;JyNVQbcyOM8O3dw9UUUWTWbFxTY6rirsg9I09I8cZmZvI0h7fsq+F4CpVQPlmueqNcRqdJP+Hqq7&#10;uj4Vdydapl6B/grW0lfnIMjuabfNJ2zBuHCYFHweSB7F2zg+vmo9x7Srdv7iC1VdQVeBrdsx0dMp&#10;kpafxtWhFe8uQojBFKTD8/8ABUdJ5NIJkU9vCvVbW3u3d5752xKKCs2cu+9liszG76zBVUEtRj6+&#10;cxLS5uho6BZMTUfw3F49np8ngKZaOSEuzlJS0Qjzddn3aN3ktiWjHnUDhxwT8utIdQ7ehfy/f3b1&#10;D1bl8BvLcm+cli8bXYndG0aen3Dis3sHB5vcXXe69m1Wzs68VeueocrN1Z2nuGOox8FV99RS1xE1&#10;F5EmdSuHmO8t0+kuNNCKeRP7anpyIaWz6dE2pOyOyNy1+2sLNlaivpNg7YHVm2MduGHG4zA7awE8&#10;tfnmpIKUOKh6rG5LMSrA82PmamjA/cj0n229xAJFYkVc14cf5dKKj16be36XfPX0PWtf2BuDb28o&#10;abE12A2niaZsBksVTQS5fN0EqVNBtbMZI5esqc0Z6la+tlmra2ZHQT1SUiSkRy2lxdW1skdrRTID&#10;xU4ofn0xN8AFfP8Az9dRydmtg/Njdlbn2saeioNv5LdORxElPtqGPO4fLTJiqKlrMLQSUG58xFhK&#10;eTHutRSyOYKkaHN/aq9j2vaIBJfFVkp9vljC16aEDMK0x0J1fm8wjV+S3fPRUlXj9xqItk4etnxo&#10;xVEpxVWDg0jFDBBjDlaur+9DQlqpZqdZPILARxeblHuc4FkhKHz4fLzp69b0CM0rnoM94dz5rNUd&#10;NjqdCyRZDG1cs6UzzCqzNFUQ1lFPhKmnlnr6emqpVE0IepQ+cK2sonCuPabmioUbT9vr+fz6cBpT&#10;PT1RRdh128MHNurH76ooctu7FbBr89kNv12bocXuB87SibEYX+HVlTJkc7PHDJIKWnmjqJZDI37g&#10;JYHNnydNJJHMUOkGvEf5+lABORw6vk2103tnp6bq/C7i7Lh6sqYNuvu+Lb3zC2hlN0vmO1qWGgXc&#10;ceK6xfH4/ZGxcLvXceR1QVOUqpIqygjlMiuGeFx0kZ26gibgB0+NagVGOlJ8gP5hG49q9QbV6L2V&#10;uXrDe9X3l1NjKbGUnWuy9w4bObm3vltw1k25TGm76ODaceQrJp6zGkGKZH+4hmjko42dfZfc7nez&#10;vJB4vYR5An/AK9MuTWqdVQ4nF4Pp7OVUvatVs/c8G4Oneoe1upc5hd/ZOlp6MZPO0EtbBWGHF0u5&#10;8llcZt+hydFV0AnoRJkoYWTzUyhvYXv9rS0hguJz3OxoaZwf2j8/Tq6RmQ1Az0bTfvydwu/avYXV&#10;+0ctuvZXWvTe48pCueqJNp5fMZCeq21I08kNLNFFnqv+OZCliyWWygxdTFT12Relp8fGhp6qqEMO&#10;4ahZWkZJFQcAn5eX29GRCJDWSgH+r06vj/ll/HzsKg6j27urZsOU7Jye/JK2Tbnb3YGOpJ8Jsqmq&#10;anF47LV1FuJNxblrt24Lcq0CzR4mFXpoZBRvBJTywm0wbZARBE1DUjzB9fn0QT3kETMDIKf7HRyf&#10;kj3R8gvhNsTD5LB5rZHYuWbA5Ws3W26t1UWw5aXHbbx00mPm2Zjd0Um4k3bQwSTrTQwQVv3cyTyJ&#10;KTPGLe3C4ns1LK5X5npPCtpc58HB9OiMbZ/nl7h3tkNl4ekfbmIz28Js9UVOGjo62TI4SbAZPGZD&#10;K7dq6PIQYR66om2S1RkqbIUz1dDGGhilYtJYEdlzA8s7xvJVx9vShtmiYAxqQOhK/mUfzH98dS9A&#10;7J7U2zt/DbZ3BkNwwvis5k6vHz02cwtDSvV5XEUNDXUFTBlaGmjWugqR/E6eVJYWmWJoZYHZLzLu&#10;ly9gVtXpOHBGDnBx5dP2+2QRswLeX+Xolvxc/nwS5jHbv2d3xkcbTUuQrquu633ltWhrsjm9jT5E&#10;ViVmAxW3no9vTZKOjjkZaGnqqyM3QRSMytZyLY+atxjtjDuihW/0tfM+hPl1STbYPELBs9Gq2n3x&#10;3BT17Y/4bb72T8lctiqzF7s7g6bfqXH0W8evca2YjyW787jtt5Ov2/FO+5ajI1FNSw0yVWcSaoNw&#10;sKiX2Krfc5JiHtzqX9n8jTpuW0Uq3iLQev8AxWf8nQl9h/zqKXqnfuO6w7M+N4gyNLhjDu3a+P35&#10;Bi9z7Ty8lbQwPSZTY2b2vDkcZi1WZ46ZJXKVppn8RaOWBnS7vzy2zK1vPEAoHHTXiK+VfXqtvsZu&#10;VR0zU+o4V+0dBzsz+aL8Bt6YHsmLeHxi2nWY/Abm+1xox+wtjbkGUMVFuPcse68lVZyh2/VYTL45&#10;aCOKJKerrMrJURxrTiJ4lsVbR7mWIr47qDqrlG4faR60xx6dm5elQjRHXPqP8/RMPnh8mNvbw2jv&#10;DpjbG7q75QdJ0uwXr+ua/FYrOdg9w9N1GcpsfjKvb3bOX3tTUVT2DsbEZjJ0kB3RWU9XWYdaqhoa&#10;urq6+rhqAj5g5iW+YXdjJqj4krUeXS2z2o26hpVoTjy9ft61zYt4brgwKbkqe2d2fxDZj4vb+1G3&#10;ItdQ7uqn3JkP4atNjclPksy2OwlVU5yvrJFarJpvuGBeTxNM0G7xJebruTq0LaSCc44ZPGnlU/4O&#10;jhNNktAcjo4PWu7Pjvjfj3uLV0nR7j7nyc74Drrd25u18vsvEVUldNiYjidjU2NyyVecrcLRV1Rk&#10;q2WVKrFU7RNPU5EUzpH7EexWG1Q7YDeChFamhPFj6A+vXk3F5XI8uirdg4ivx8NDu/Jbu25Tdh1E&#10;Um18h1ttuqoVpse0mIp2nqdo5TbtPLiptlmirvtGC1aST1QqAy2uwDO43FrDcMlkv6Rfjwxny4+n&#10;Tc+qQE0z0Ven2Nuvdu8cHgaiTHYqpEMUMVBXmOOkqmyLiEzZjIZmqqMdS0VPIwDGR2VVLFQSBY4s&#10;7m0jt38PM7eeR/h6LG4kHpfY7bNDhqHIHO00G0K7Z2WxtGdt56Y0/wDE61HyslTWmuqkq9uGmxAp&#10;YnqaStAethYjH+Wayoqt9UbhpX1j0/1fs6ur6Dj4ehNy3yZl3Viqul3lQVVVkoMbhdt4Gs2hlqba&#10;O0tp9cRJKuaoNv8AUeIosltDLZLdTGar/iGRghqUrRI8iytO+o0SW1mkZUgqfsxw9aU8/Xp0zajQ&#10;cOmXL7l2XU5vD0HTO1tx41cg+JkpD2Zi9rbsjrRJSCeqei8ez9nUOepKivDtCKmkdTEEKu5HsovI&#10;FEpBtP8AB/n6urgEEdTctsbB7XxefwLZjJZPdGQw0T5Db9NsGnrJKLI1NLW1GXpGjq3lze3a/bsN&#10;YoE9IViqqhJGMfjjU+0kdu8khWCyqwp5j/P1eWRmUU4dOXRmP6M3l/H9mbp7H2J03tet2pis1Tbi&#10;3rjNy5XaU+d2klbFPQVkuEoty5uPcuZqIgKQoIFgnl1MIqVXYCHZ7X9eR7uYrKDlaEf5OmQx4gV6&#10;T3efx3+MuD2sN27J7Yk3Hv6LK4nalfsPLUGeqsfPgMzTy5FuxIeycRUS7SzK0VRRigmw1NTU9MRk&#10;KdvJogmb2JbrmWzWP6e3m1aB/C3+UDz6alj1ksRnoF6mDI7ZwkWC2z/DcnNiXWGarxVGtNPVu0TS&#10;TVskMtELUUKMyo8rvIE1hDf3HEpF5fSyykAE1HDptURQNJ7ukrNvnHZijpcXktrYGKogFQlNmcVi&#10;IqLPVVEKiWZJq7MTRVS181LUxnQxiV9BCliLkLylwAqpKAnpUfn59aJp0tdpVOJrMF4p55ospR1F&#10;TV0VZk0p4adZHdo5aB45YqmGRpFGiN2WIkkldI9hXdVe3uqKuD1T6v0HTVjdt4itylFWbgyEUmIo&#10;6WopIsclUxkmM8frkyDLSy+CmpZCTo0NwQDzz7dG/wAtnapFb24aYcTTOSTxqK8fy62p1nWfhPTv&#10;U1OP2lj46KgweNraGSrlq8dlMbB4aqOOaMxBaLzGNpY5o4l1F1uLfS/tLCL3dJGuJSVPA56fVUJ4&#10;9NNJmc6ymoko4VxNWjvJQzykTPLUEQAeONqe0gVmKs9o+OASL+1Uu32wC/qBpK+h6eK6ceXUGkz9&#10;JW/eivoXhpcfNTrRQVCQPU16wmaKjovvxG8/7lrSBXPlIUkAgXe/d62tJY8kny/b02SDVB8XU7Eb&#10;Th3Fid2Zavlaog2pT4rIz0MjZCgqJaitro8XHRxqpaStP3NbAPCpSOUjll+pvJut5HotoSqOQcmm&#10;QfzxTPl1qGNg2llyOnqlzuJ3bjIaaqoMZJiKV7kIYsLkYpkjXTNQwxRCSqLLbzR3CN9DY8knm/eF&#10;pLJJPeFpmGkLluOa4qBw49HKQwMtNYx1Ay28cHtKlo5sLqylTR1lJVU8b1crVdqdW8NIRPMYpaVG&#10;YmVWKEIukfglzattv765ZrwhAfs/LhXqkzpGgWI1PSOqt3/3r3C25MxRxGuGLoaCqOP/AIjGK6so&#10;5J0irlFZVVcMU5RwHgitTqFWyXN/Yq3S3hS0+mMgDAcCf8vSSOb9TT5joRtuV1RUzUMKbTqa37+O&#10;qjpjVtTpPI0cZ0fb04MTzCCRrkFkU3uL/T2Bri0to0mY7gA2KAVPl6jGej2KasakdKLLg0lb/Csg&#10;0dJopYKyUwSx11PBUxiWVmFPFJB4mVVs0esjUv5tb2XWtr4yiOKprxPD5ef29PaiRwx0peo5aDem&#10;7HizW69pbQwOMpJoavfm6YqjIQUytEZqfx4HFY7N53K47IH9lSlOsEbkAuLAexBDtAsArtcaanhx&#10;6L7glQagUp6jq5r4U4r4Y7d2zDvh+0+0n74we6KPcS4OurcJjdtUG6NtU6yw9jx4SSjgrarFHJVe&#10;vCpVXZJ6ZIpoHBZfcp8u3mzWcIa4vVWSnox9PQHoqaoGB0IPffyp642lL2zsv48bqzGY7N3xveKf&#10;NblhnmzG2t0NSbPq/udydWV8MOPg2pHuKeV8bUmOjRYHJkdUAdweNzJZz3iRWVzrVaeTDj9oHTY8&#10;Snw/z6X+8Yu0qToHYH33cO8tqduZHqOspZKHsbH0+3ca+za+KLO12E6zMoO59z1EwzUtFkMhlMlQ&#10;vHTYev8AHO9O9HE55uV4J7NcjURT8+qEOVYFfLpv+Pfyw+LPx/8Ai7tvavaWa3jP2PvaVK7NUO+O&#10;sNvbmakxdTW4LNZGoq6zI02Kkze1IYsV9lRxLLNVCZ3aqhp0VYpCRt1trOwMUjASelCf5gdMW1ox&#10;cmQUHVWHZmf/ANJ/TmTx+yOr9tru+l7FwfavW25a6bBDI7J62oMnN97sTLHI4igqty4iKp0DxPPV&#10;I9NEUVVUaCCLznHbrGrLcKJB5aGP/PvRn9DXgBX8ug63/sfvbv7OY/O9wblfMUcDRQU8GMajwxyO&#10;EgjEq5HDxYzAYimrqbKJGFklswkqEd2jux9gnePeO4s441EQYE4Og5z08m1hlqR3fl0fb4u/OjH/&#10;AAJ2imA2t11gtxZ6tppMZU5zObrfNvi8m2SQQ0k4qaJKiOmixM+umjSpdItLMJGQmH2LOX/dm/vL&#10;FJLe2XVx+GmPzp0WzW+iTQw7f9Xp0NW3P5xveFJvJuzt14HAbyqaGg3Di8DR/wAYyWA2nTUec+1p&#10;JZM7QYtjQ5vNUS0VLHiUehlmpHqWlaVeCRTF7sblp8O4RVJBp2E/4K9VFu1aKop9o6QzfzMfml2X&#10;25k94bJwGcys+LM+cymzNibC3HuSDB7bxlbQSGY1MeOzmb2nh58YrB5kqlpJQTKxQWQp7P3C3m9D&#10;mwKzheNFp/x4jp/6E/w9DL0r83/j1lD25Vd7bH7h2rvPeuSnShznV+aqcDkNqbczOWhzGYVMnWvt&#10;nOxRpnKJWmemnkFTS3pgvA1Or7rttbat5kjR2qNBQmlMcRUZ48fPpdabM0lJacfn6Y6Sfenzk6+l&#10;qaPMdL9iVexXgpsVS4nNJRVmI7R3xWYvcOO8b9jTYes+1jXbhnqqulrDDWNk0yLRu5ClQB989x5t&#10;wnS4266j0BxhVOMHo+jsYowqzGlcev8Agr0AvyL+ce5vk/tjZuzMhuvJ19Ps/JUuV3bt3K71ocHT&#10;7l3JTbfw2BjhykFBQbDj2b17HkxHXtHEmQrKOSRpI3diJFWQ+4u5aIhe3ISKmOxjUV+Ven5+X4Z8&#10;QAF/yH+GnRHty9bYPcDVVb2Dna7cVVnaSt3bs7H4CpfK43aNNlKmvnnwsu5dzUmfzlVBi9uUkVMV&#10;MaU/nKGFgWdiUbx7oStKbaxhWSp+PTTH2NQ9IJOX3CuGjAAFTkcP29FD3Bg8elRi3xtRW5ajx0VV&#10;SY238PkhwaiqnqKtIDTz0LwRNlK+SpMLrK0jygEiy+0tvvm53tuviSfqUNRkeZp/LolFvBETRu3/&#10;AFV/n1OyGRyWTwn938fmq2hgWqpZqmnrJGmjnqE80TZVoXEaNUComkjDMsrmKQoWt9N2skrv4r/C&#10;Mca5/LpLICWwKx+vQJZPH5LE0tFLVxaZ6maSOZokdpjKkj/cUs7QowWJY9LDVwljewFvYhWkq6ox&#10;UD8v8PSYjv4dSNrZGKDK0VVJPHJTU8j1WSMVJJPFTfcRyxrTtNK7xyySG10VBqI+g9szI6MJgua8&#10;P9joxjCsNJNOjq9EZOq6wqd17pyIyOxsz2h17ujYEO4cjU0OJ29Q4PcElJSyeCkbEVmTyWSQ0csr&#10;LSmHgq5c8r7Fex3U1ytGUgLx6s8eitBjqwT4+fGbojCbm211b2ThuvO8N59oV9Fn87uDFZfcNTuL&#10;YOPjoqPIYVcbvamraOObIZugrVjkx6Y7w0kY8xfWGBFNpHbm7QvSn2fZ0kOR1eDW9pdN/EzrzD9c&#10;7d+73TWVn3mBoMfvTL0eeOIyGL2+kdPQ5OpTAx1tbhcrOoCPUeNJAASsVxeQ33GC0gUIy1A9OmWh&#10;Vmyc9Ln44U3cdZV7q3B2dDTYOjrsoa3FUsOKxWIwlRicxT0slLW7awcbVObxMsboY2qMov3dSkZK&#10;whALPWG5y3MYYgU+0f5+mJrUDz8+lduj5DdQ7d3jR7AbemHzG9aurank2pg66LK5+hh0eKKunxtM&#10;5lNKtdKkTFV1q9/JFGLH2Ym70HBx0laEL0LMySxxMZYpImIUlGRl0MVOpHJHMgP9OOD7NLeUzxj1&#10;6pqrxHTNMocOfoSn+tyL/wDEe71eukDr3TXLwQo5uP6f6/8Ahb3brXTTVEMSTb0Rtb8m2sg8Afg+&#10;/UPGnW+mWVLlnZlVV1KXADhQrBWY6Uk4QkXNuAwJ4PvVSpBC9boQAaY6b9KeXw6h5Pv/AOHW1Uv/&#10;AAM+0+98dtHk8/23Pit5vzp0c+3fq11U0+dOHyr1rr//1dNmtywqqKd0iV452NVDJDQUxlhNE/je&#10;CFpNUoEEtQ5lZlDtb9J+oiiKAxx6Jhj59CqlWr59Cw+99wbU25gsBVZCGrwr0c0uPydTSSVuPpf4&#10;jEY5cZV0lVSQ5Kkq4FsXDVH2d/XobixI2ybfcXk11DIRcMRUVHkAPTz6NraRkBDHsA6k4itwmOxW&#10;SeqNdFjzTojzYSJsnTTfb04BerztPPE7szFlZFHjRQBcEC5Vd2t2bqCFeKyA/wCH/P0aR7lCtm0d&#10;BUjpEbEq8FJT5fHyY+eoxqZiimo5qajmirnoqkSTyyxVC08iM9HOBIDezKpLMPYk3g3EVlEfEHia&#10;eBOa+Q4+fQegiWWaRgO09DDT1mHklhXZdBufMZGnijFRW5mnomwaMkzpDJV/dUIhlijQkqokcu4v&#10;cWFgesG4Rxtc3qiNKcAan9n5dLltRXpxk2JjciaKDJwYZKusqHatjxNPVeJVSUuZqloU1NWOkjBY&#10;4i0d14PHsnbfbiCQPbS1QcKj/N8+lMW1wS1dyNZ/4rpBVnTVMj1UmKy8dajvIEgjoZYPt3hZhTtL&#10;NIrTyyoCQ6hVJ+pBAJ9ncXO8xiit5YGpXLUNK0OB/m6TttCJIdDVNOoWU62rYqGKppqiR62oinNf&#10;TRx3SGaEgTKaaRwraODdtN/xa3vcPM6NdpWHtPn5+nr021isKmoPDpJQ4vKtNTrJFM4hkVP8saNN&#10;ILsGjKxtLHoMhFzwV4sL+r2aTXULK0uPy6KwjLIBU56GvAYeWvqYhIzN9tT+ZWSoMq0Ip0EjxxAV&#10;yGNHuHDKi2Yc359gvcb+aQkRPTP+ry/y9HltZ6jV1r0kdy9ZZHPTnORP52SCorY3kmrHo5HplDhT&#10;Lpk+4JYIiJbQXcC/1Ps52bmGK1X6e4kUMwpU8f8AL07cW0Cr2rnoNUiy5rFoamBqtYF1yx6pJmx8&#10;fkeOpSSOoFOYInmPrVf2om5DX5Iqaa3lRWWU58/X+XRM3aSFNB0JexJK9KhMdWwTy0NFU1kktTjw&#10;MqVhgXyxxGF8kaU07PYMNWr8j2Gt6tIjV45CH+fDh9g6etu40r0KOQkNXRZHJRQPKhSnBxiRQUD6&#10;pG/c+9ipPNBHW+JTpDGQC1jYewhHi8jjllNAeI/2fLo0CR6ACM9Arldo57d2Qpo8XiqrJS1DVZTH&#10;0q44mnezJGXpqYR/5Q3ivIXKk2BNvwO7LebCxhHjThAvma5+X+odIpbPxFcrUGnl0oKbYfaexMdB&#10;Lkdv18FLXzpDT0lJaFgJJQ0sSVVD95BRSGsiRhqfUbn8clFPvXLe7XRC3ieIvn5HA4Y/1U6NYbaa&#10;O0VRwI6VUTtQVdUd04aoyk82PiWupnnqqino6qZ2kp5BNPNPJX1WMBvqCRFDZEHqN0s725bTZXYe&#10;p9c/4B9nSejKpr1Elz/8FC4yLIyfcq06NjqWSQMxlQRPE+l6ashgkjkDeB0jjWx5B9pzYXasJHXt&#10;J6RK5Mhr0PfUNPFLLQUOP3FkssmRo45qnaEcc1GztKsrSVNJW0WZyOKpZKKFy8izrHMFS5qrHSoV&#10;5tW0e2keW2b6hDVSPhIoRnBJ8v546F+zoC6Fh+n0dvcWPyWA2mcBsrIYnH0uNVDks1TGjqMhX032&#10;sxqKjN1mLrY5K+Wmx8tSHIqbSGJBdhp9wFZXg3nc1j3ayPggmgAAPH5gjjwFOHp0M7426wjwVowH&#10;+TokW+O2N6T5ejaj3PFJLgHoMLFUQJDjcfkMP9yFosdHSrPKuXxGSALSLUVMdyrKWVlJM7bHsNnB&#10;avJ4ZMLIRTzWvGpFKGnyp8ugTNudyJgsbgZ6F3rHcHYSUW5snht+YPF0UNPWT5Smp4azPviKyKOe&#10;uhZshRU2fqzSZGrLxULQ1qmMkDxBR7D2+2OzyS2VtNF4Smg1YXhQDIHyyaZ48ejWGa9dBNK1Qf8A&#10;J0b/AOFnxJ7A/mB5Rsdmtrbg2l15tnOUAz3aGckW9dkhOtTn8VtrGxJR01fuSshTWzyST01Erh3T&#10;ycKOeW+Q5lvbe+sJDLbMlMNqAFQcVPyp/l6L73dY9JhYgEZr59baOyejukOmNp7S2HsrYG2lxuCo&#10;psBDlclhsXkczkKbISNHmqjLZmpxklblKrMoXetMjxxzsEJjXQoWfTsVnBaQxyWa+JShr8/sNOgm&#10;9/cPKdEuAfl1Xz/My+F1RvLbFT210njKRt37eWrz2Z2rR4EVNPvOHG0dOpq9u4yGop48Nv8Ax1BE&#10;HgeFB97GjKfWAfcNc6e3jXYuprG3YRkZoRw45qOGB0ONk5sWAQwTSKBqHGv+frXCre2sFPLS0eLw&#10;u1cvuSvxssucr82Y6quebJBGbJ4uFMZi6fEx5eklgkENT9xULKy+RywMawIOWb+wXRPJIkaHHw+R&#10;xXB/LqYYd02rcLTwBKvikZpX/N0B+7YOq6Pb2X3VuHdWWh31j8xR0+3duSwyhKGoK5mbLVCSz0rm&#10;rwsn3eh6WNFBldnu3IMhcs3O/PPa2cUP+K+bgZPDifX8h0DN42zY7Pb7m6CAzn5/I9NWM2bn9z9D&#10;b07L2fgIcht6j3M+E3njWzsMtJhsm7U9RSbixSVwxE6CtmklgeKoiqFUArCwUFSfXkpi3+O1uV0y&#10;jgWHHAPkf9Xn1Fcba7VrlfgqaftI8+ipVtRUVNa1PUJ9uscVPj6IrokUVNPAh0wxRB4AsRmuzPJb&#10;TfT+QBGY0kWvFukDfrNqUY6VGHzlRjaiSjjydTlMTT2pAYqxaNaKv+2arpxj3pfuyYGkd0ZZIo45&#10;G5LWsfaC5tEZNRWh/wBXr06hdKCueho2njKWHN47KV3hzUGeEb5aonly9Q+RfHKz1VOavNQZJYMj&#10;lZtKCo8L0UcbElSo9hDdr4JC8KN3LwwP5048ft6NbSOZWErHs6EjdE3XC7kWjwtdT5Kqy+Wqaqn2&#10;T/AKSWrwFTlqikmkWHcL1OVoZFSDGwwTwR0gjZHgmppY5FljYttJtzfZrnTb99RpOnBU11eRJPoQ&#10;RTNa+R1Lc27oAoFfPpq3N1bu/trL7T2VsbaTZKryB+wlwO2Wrslm6yopUR8Ti4aPBPkMzDNkZ5iz&#10;uYIvTCFdNA1ezrku4KM8csBN0Tio/n/q9ag46DW9xvcmCKE4PRoa34KYr45fYZn5bb4TbG6chS4P&#10;Lw/HXZeSxOU71zmJr0mq4snv3KTYvJ7Z6RwtVTUsgWryFJkdx1EIP2dCVAnSQ22a5lCXFzQ1rRT5&#10;ZIHz+Yz0u2LlK/3CVtUb+FTiKeQ+fRd9ldx9JbCxO4avH4fN5/t7I7x3JlMXjamnqd3LsXA4wNHs&#10;7DYuh3TUS4WWnq5iHyFXmAZEhVSlVSSmQ+ync+X7vdmSznRbexUdz1049SWJ9fwgHoX2HLNntE6u&#10;rFpa5BIIp+wefSv7A7E+SnedB/v9t8bPkoWkq8rFgl3cVyVHlcrTwI2JyZwUS7FFP5YInhoaaKqg&#10;pj/mZ/UW9gyWLkzl9/o7TXOCe6UliAfkaDz9a/l0W8w3SPcIsEagj/V69FIw75Gl3MtHKpgSGtoc&#10;ZX0CT66WtSGt8NZTrLPVQvJGJAdSzSo06HSGUWZTK5jtJLSO4gJ8M5rjzHyHQXS8mEjGo4dMHZu5&#10;925Pf+crIpqmPHmqOHx326picBDS0swhkpMbQNWmnoTDTABYESsnTUCJXHPsWbQLNNoR0u1WQK2C&#10;Vx5/bmvRPcTyBmAVafn5/n0/UkmGpaKWk01rSyU8a5Gklpp455HWKRpWjetqDd31AllUSFf6cWCl&#10;2ZJZVdLkOteA/wAOOqLK7qAygD5dNmNNHSy11dU0hycqxTrQlYo5/F4FNRVw1yTUvlWeaO2iS5jj&#10;ta/HtYkbGIKDxH+r9nW+nOtzuLifDSUGFNC8VVBqbUv3tDQ0L/5PAZFW6CoeQuQwJcrcfX2kEN2F&#10;ZXlNKY+3r3XqylpN15KfIyzZSGqmic10GLSlpKOSpjj0SVkkU6CZy9MzXQeblrA2X3UX89nGIDAr&#10;EeZqTk18iOFfOnVQodqKO7oVOvMbsrGbgjxdTm6rdGMx+18lV1OFSOSKoxVc1D9tDJk0lOPjiqMJ&#10;lq6nQFvPE+sx8M1iV7pLcPYz3RslUkfFQgZPzJrw4DPQ85ThkF4HeNnAQ4HrVc46HfZ24c/vXsM9&#10;f4Wnlgrsm9NTTyYSumxoq6bExUjQwJTRQiiosbFW0k88US0McEEc7qSXsVA11ZeBYpuFxIGVjwII&#10;GTnFa48s9DiDer1NxaOPa2IAP4Wpw+3pT1+4qp6TcmSShgxVHFNAa/I7fngr1wb1GVrqTONHmaya&#10;oq48ZX1IEkchd6illluS6MqoVRQLK6eFG3iVzXhn4QBT/DUH06avN8vJKxzKFH5/5+gqq6eqzWBk&#10;rq6poaSkhnjpKfKTxjAslZH5zSU02aE1QlTT1T1cs0dSXM1QIgCukA+z2zY29zHbRxFnxUn9v+Do&#10;N3k08qmkh0novNdt+qym7/sJsxUT4urzlNV4rJqsxaposdOJp5sTRVsMK0pyFGArxftK55Aa3qkg&#10;7pHtm1TXJto2mCEcAeI4+fA/5uiAtJ4gSOQlhnPp0a+pSgxGHp9tY2hq55ad6+upaPLVojZZKvG0&#10;EW4gMKj08Uv3dLFGPIgIYkvYMX9wvHLf39+986ACo4CnD4f9Xp0u+qkjQVOegYq+6pNnUOZ2ti8d&#10;FjmmrqOeaOA4+OTyQ/d07I9JFGK5aPw1MZRvubIQWZGIAAzt+UJdzjivby7Ouvw1p5eWOim4vmYl&#10;o1UD7P8AZ6CHG7mbL1UNTPVmKUyyuhnrqiejLtIyMk1HCYI1lDr+2CSuk+r6n2I5tsitIljjiHiA&#10;CvD0xnj9vSUyvcIlT3V/y9CFVbjrJKSqo63MVFHixRrWTIJIJKjIUqzSNUQh5ngpVq6mMs1LokHh&#10;LAiSO1wT2u2xLcCQpWY+uQOH5+Vft9eje3mQLFE7kKDXHQmbJ3u22twYPP4WHH5vcW158dX7Z25j&#10;sVjsrGtVUNCaA1BUVeOpc5HTpDWSsxySy1qhDHZNLF+/bVBLCYr+7aG1fi5chQMVrT0FaYGK8ePQ&#10;vsJ5TdRCyQlwQP29XA5b5Kf6JOrNnV1RhhvTJbiA3Ju80VJkMNtLEdibiQTVuIip5MDhKinxuEpH&#10;aBcf9nlWoQGT7qie/kxDuvbvZeaOb9wS33KCOCI6I6tqkeFNI19x01aikNgZxXh1kPDvG47fs8Je&#10;HFBxB/z9JbP/ADOyOVxGL29svbuz9x1O6co+KzW3eutO9MjiUTG46JMrj448Z/HsJFQzZmGOZ62k&#10;iglqY3DESQr7ObP2StNv3a43fcL50tLZA8LSMEBp3DiM17zQcaClRxLpuYJ79kVlWslKih8sYz8u&#10;io909I7nwfZfWu18X0rhtuVufxO7Kh58mscG44sfTW27S1dN/pA3HgIRX1GMmkXRodYqiIS0phlI&#10;czVyjznZTcub/erv0YliZEUGmklviBFCSaqKUI88HqPN95Zuf3mrm2NHOry4dHE6Xo9mYGhzm0qr&#10;eVJlt50mPx9J2J1VU0PXO78BR1+Ywj1NduvbFNsXB53O7dw+xZ6pf4rTUsVZPFXziV6mgmkSZYz5&#10;3v8AdN2jsr+2s2t4TVRdAuquhZqA6m8OrAaVKotdJOTU9DzlbYoI2lMsHfoPH1p8ulrvfLYXF9V7&#10;H3NuDP5ulp8I+GFHhsJjMDuDCbW2/TVmWzdFNRbXxGdw258Nt1sHljNk2ngyNfLkK2slrIHBp4QE&#10;dlfdN95jl2+zsYGmjhpqGirEaaZqwFW0+QAUEChapEyOllYsrjv+f+odIoT7FoNtbLzGEyOK3nW0&#10;GKqU2/tveq1T5TOz7jr5c5lcjlcHt/OZzb6R46nqKoYpI/sqqngljnYRkaF9K28XfMd/s4s3SBZA&#10;OxI2UEKAVQhddNVdVWNW4UFB0SJfolskjtQkt/x49B7uTtDam/8Ar2Wp/u4a3ae28pNjDkKDA7Iq&#10;aCOlpZZpcfPNiMok9NX1tDlNNM1ZJXJVVFKHWVCT6hDtfLG48v79HIqNFPLEwq6Sk0ankukasVrS&#10;nRfuN1Y3ViytJmtfL59GZ6doOttw43FSY3dmGqN8VO3ZZKXDbb2ntbAVNDJC1JkK3G1lTh6badNm&#10;BgqXGvXDEyuDURTQEQvY3AvO0nOcN9braWM8luXYlkVh8OpQACS4Ug0JPmKggdObPZbVcWspkdSV&#10;U5/b0XztXpDoDYWX3B3NvsQ5ilwWdhzdLsZN3UfX++cZW7lqaeooMFTVTYCkgr8g1RVSVFIn2lKD&#10;HSDyFkKSe5M5S5o9w9xh2vlyPamttUQV3ZPF7VwGqWcgEcW/YRwIU3Pl7ZLALuq3mSa1JHH8l/1e&#10;vTfs/fHXGf6Oye/NtYvcWGrqlMvhd7yjeO4s5W4zN1dTmDks7uLclRPUYfLz5jCtBTRQK+JqCs3k&#10;TzJdva3dNk3ja+ZEeSFmWORDGQoUE6QWoAQKBia6lJqOPqjfetrmsJoEmR2A4mtc59PnTqrXsLAb&#10;axe687S0OJrKTblfmpaXan8cfd1U8VHW1dVU4bHT0+4aDIzLRYqicPUl5KwpVSSqs8sah/eTNhee&#10;PaWYS4V5tGp6AAK2ARj7eoB3S0ja9uJ0B0k06AjK7cTFpPBPBHVvV1YqYHoPHSlXo/r9tHGKupp6&#10;MFywiEkbN+CAQAKLC4echCaKOiKQeGadJXcG7sa2Jx9Rt7bFZR7rx+WxdRFGmQqcvtutoaXHLR5J&#10;a7G7ijrMhHVz1yma/wDEpKIK2j7MsAQL7WCMmjsSKev+x1r/AEPpLR4Sfd2SppMZi8xU5KeqSvzH&#10;2VDANuxxtDL5I2p2giXGLTzRM1ixW3pCggn2svbqDb7RZFPdQ8ft/LpIehMxvWWVxFbHUQbk25aX&#10;GVkM/hFVk6r7Noo62VPFFiJYEE1RFaVEDyhQ1tQ5AQfm1nV0MWaen+z09ACXwPLpc7+23jslPJBt&#10;2ZpzXaqWlhjihtGKynq2qpqyngpqA1lbkZawBVjpIOQi+OQgsxZab/fRzMzAlK+fDpVLBUVp0i8B&#10;t7Ze0dy4yj/hNXv6iwM1P/FMfksjlcXS5jxUstPXUWVGNnx+ewVRXSUsqeNZEmhcL6dLaCbPuG6b&#10;hMtwYoPpq+a4pUmnH59MLCYzqTj0kd6Y+Cu+9XalNu3Cx46bEwY7b+6dwJurcNXJWUsz5Dx5Xbu2&#10;6Glalo6yCcx01W9JNEJ1Voixu57ajZ49M7yRK54gGn8jXr0jTGor0Zv4z/ELLfJupj2nTdhbH2bm&#10;jHJSZ7d3ZUs+3ds7PeOtqItvUyS5HL0EOfyG6aFaWmpkeriakkmINOVjv7fF9tsktEm7KE8fQV9O&#10;HTH0srd5Geu9pbI3rsjrfsraUGM3/R9tZbdWKxNDuzZ29U2Tst9lpUVeBSXO4ummhzWZyO485DTz&#10;43wMsElLEhKa5VBJ5ubNo2q+eA3KlgP8lfL+fTqwugpTu6tL+Dvx52B3Dv6t6r3vhdwd8by7axu+&#10;qrcUWSp9vbbz2wt40eM3LumgyG28/nmz8Me7Ys7QyZMTYiv26mQpcpLSZinqDFJTOzb8zWe63qJH&#10;IjI3ECvDHr6f8V0uttUUZaQ5p0Jf8xzqzZG2abqzAbB27tPb1DQ7zqOuqLsDPRbezO+d0ZDYO2qX&#10;N9l0LVWwKHbf98tw9d7vylPTbhXOJFQ4Stq6TG4yoyFBSVU0R9vWw7bPbPLbxHxBQ8ccBx6UQSiU&#10;kGmrov8A8f8ApPrXemx+5KP5HbVpq/adH2VsyPcfaPXGN2Z/pm6p7a3FuTObU65x2TrTkqrbcHT2&#10;54sPXpuCLC+D7bIjHtFX00hLMW8pi3inuIDEol0nhX1X1r1S4HhnWv2dX7/y4eo8/wBYzbhyPxww&#10;mB6q2FuLae4NwY/u7vHcUO4qiXaCV9Zj957l6T6tpMCmV39tNIsZS1tLuLctZtqGalgoDJQ1NK0k&#10;9VKu1xSgjxMr0TX0x01J4dGy230d8YdxZnC753J3vvT5oZrBR7zn2Fu/qjD5HclHuGqlpcWm/evc&#10;lW/DDbGD2RurdMWS2hBPH/eCKojpYIIxFAIKaeeU5+kS2ZpwuGPn0Xi/1xpQ07v8/RX8bt3JfHaj&#10;2xLv34DNkMD1bFh8B2B2R1pH8Ydt0ff4ly+4qHZWBj2xvbckO8oHpN0YjKYjPVOQrpdyPXQCNqan&#10;xuRNJSIvprRZnmKnWc/L/B0oeaSYsobP5+nQqZb+cr1/sHqPDx7T+Lu9Np0tbtZKDGT0fYPUSYrY&#10;mI3LkJMVt7cWV2ntnPRzJW53L+Slelx9O0lPkTFQ5Ksxs1Spj9Nv4hi8BIascZHTUW23DyeIz0Xo&#10;ku5dofMH5+7r2j2JltrydYba2jJR4Yby7SPYu28Lunqeq3dkNwbXw6Uu0zt/Mdq4fJz4zEV0menm&#10;jjqMxkT9lS40yhIytBNM5kue1W4/IcP8HRr9PawDTKdTev29OHzD67yO8eytoYz5XbqweAGG3pS9&#10;QPvfObkxu1dmbhr915XamPjix1bs7c9T2NncbtvKBpRkN0fbrjcVPUpA8qyuXLd32mO8UxpJqsiK&#10;Vr5fb04sduEqlf8AV+XVGfZtNufoTetDtTC7h6zyWRqa2k3nRZjrfKSZiDD53Ab0yW18lg8llcet&#10;RU7uw+QrsVkKw1tHVSYr7HIUyeEENS+4j5jO18qNHLtkheUEYwRnJwAD/PpgavEIX4ejp9efKrrL&#10;G9E12w+29g7ukwu9Ot8NuGHI7aq6PYtdvjs3IwT4Cp3fuStzfYOWxWWqaPe9XT5Wkr8aP4eMXjKu&#10;hqEidzFGpsedLe+SIXcqq/Dgyn9hz/LpWZ1jQKeNeut2Zj46b56nynY2BqZM9tXJ7NyOw065q92b&#10;NbJbKi3Jhoslt3sLsPsvb291fd9N1TuvelLtqPFx4inzGXySyT1ci0P25UYR7jtaxBvqlyMAk1/w&#10;dNSTgiop1Vr1/RdcbYx+2d37R35j9u73xcuOrcfkpFm27UV24M3LU1e38rtHDbvoard9XjNvU+Fp&#10;qiqymRyNI9JW1YXHeSJgCpkFmsccqudVK+X+bpIxJyetqX+XB/MB6g2jsTaOx8J2HQ95d5dv7rzG&#10;R7D2ZuJ6nYNTsvctLmaTBzV+TzW4WrNxvtzd9QJs8mRipsrRDMZGaGWWCaWCD2MNqvojFGENTTpP&#10;JC89SvxdWqd3fP74wbFxOT2Rmuy8LtXe269pbsH8dwggqMNt3+GZKqoMzI+76GhiXb2T29PHWNHL&#10;k6eghfJ0ZSapjjaDyms+/bZbwvHPo8XhnpIlvcCYCQnwx1rK9q72+BVDtvuHenWnyAy+R7m7c7Jw&#10;1VmhS7Y3BHvXbNPuLdqUEe5euOwsBs3bG++s6Vto5CRc9FtMY/beV2vLWUH8NyqxyQ5AH3l1aX1u&#10;6wkaGB4fn0dP4UgVVFKenWvh3VvjsTEb5zFTuqt3fk8FuWprs9tnObnbXl96YjKZBlx+4a+rpKPD&#10;YbcFFWZNa3RXwU8KFal41UBXDRtd8sQuBIFIccanHn8vs/Z06iivDp42P2Lt3EbVGEr9rjO7hp4c&#10;lUT1uEym5MTW5zK5FnnhoK6roZxTVVNJFJPSWaHWjS+RC0q8B+eNLW7ggYgqp/kc9JpsSMP9XDpP&#10;7WgyAzOK3Zufa9NgZMFvmkmwVTkMJjZsX9tirvjsFLQ47IYzdMeErJJGjqZqidJ6h10Xddag+3Hm&#10;T6GKNLNkeXTwo1QP5fLhXj0yxNBnz6GHe2eocDuvNVNZHjshmIY8gitgKPPYmnNTUPUSy47G4Ope&#10;mqDjqOKvlWMuix00CSnVwAY9nu923+dxO9FqMD5UHnXpWnwr0HX8cwW5sJUrujBb8ydclPNMKnBV&#10;ce36Kanmq8UKWqM/jxtXTUVHBAXlWoaskyAjWwjkQOTza7IWUgdgKAeef8hz/g+XTFzExOONeklF&#10;tjbez6I0tfkFdjakp6nbWUzNPT7jWGtkhlpsjFmqRM3Vz/bwn7cx0Yx85vJMyC1xJc39zKi/RRVx&#10;6Y/LPVPCccT0dbbPyu666xk3NtHObV2535X703LTb3gq+v6+fr3L4vOfwnERjEx7tpNl4jdVTj8B&#10;kZIYPs6dIaPyyzGV2umtZt93v9qjzS25EWimRitQfXjjp2r0AB8+rCuqO+W+YvauZ2Dsvp/o7pPr&#10;LsOs29WdrZDfNXt3d279uYnAVH3m4cZsDc+R2VUbk6xxGUxFEtPThsa+Kx608H3dF9zO/lW7Xui3&#10;8+i7NM5p/s9KGLCMZz1aT1t8Af5edJu/Db12ZvLauUos/UJR9fNvT73ddZNVbi2/RUs8if6T8j1t&#10;/frKR7k1SxT4XGJT42pnpFCxsoinHqbZt7L4tuFb/V8qdM+IQKMBq/1fb1rg9r/Hvdm2d+dY7dzn&#10;Ue3trZPeXVWc25K+CparG4iHM9D55ent+9jVMGMyuaocrX4vMYmtzOWxdLJME+9mpDUU6UWOl9h7&#10;d9vF60aSLSGP08q5869KEYlQR1eJ/Lb/AJdHw9oRt/fXb/Z83ZGf2F2Pv/atBRZOm2Vuvq3eFAtJ&#10;T0tPt77PZFRuGnzm5pDkKbJ5Fjl6ymx+Qj/df7cRSVBntGw2EBW8B1OFpSuKVB8hWuPXqtw85i0K&#10;K1NP9Werb+7v5g+3OsKDNdP/ABn62ym2ZosVtojtVNqV2S2btLL7okipsntTcFDFFT1tNvWCXLY+&#10;kgxkMkhosjVos0cJjkEJ3cb/ACWoWOGPAOONP8Nf59I7bYYyzTXslAamlf2dP+G3R2p8t+utmbS2&#10;RXDtvrLduBqKfsfszfW28hg8NS19LSyUb72o6nemzsSc3gJP4pNJHS4+HF1choBFrli11DGkUzbt&#10;AVuloOOeHp+3PTcvgWJD2zVfhQH/AA/s6UuA/ll/CHIdYb0xu8KOPe+3qilz+Fz2U+x2hU02Frcd&#10;BUVVXuHYiY/EZHN7Hz9BiIftHfHVMchjp1MwMQF7Q7TtVvCroRrzk/aemDud+xroI6qy3h/Kp6z6&#10;u2zid20/a2T3F1F2b2xmdnbO29l4q2fZu4stlkocR0J2JTw9W5TYeMq8nDkaNv8Ac5koJiiSs4k0&#10;zrFMlubO20tIzBlOOl1tdvJ8YAoPz/wnqtvO/wAv2P7/AAWKzPSeUai+O8PaEPyS7J2j2fnsTs/d&#10;e/Ns4TK5XavXstNk9ibNyu1qnb0XletrpJqutRaCWopKpVq6fxBO6WyRnGju/wBjpYrs5JqChpTr&#10;B111F81Ou8zsbtXeFbWY/L99ZKrz3V22No9R7W3rvjeG6tp49Kfbab0ocFuLrrsgdT5NchPlMpLt&#10;aXLy5OOSkkyHnkSada2lvcKBNH/Z9XZG00fj0KHyL3Rlew5G677o+QXQPbu+MBsqvx2Oz0+HGyq/&#10;bGW29iJqQ7bqc9kd1dybRyu/NxzZykiqMlHTQVy1WNKSiB7IpTvtk+5NqVaqafyAH+TpVZTBDRPh&#10;6ozfZu6MZ2VHtT+7+44kfP1NThal8ZiZ6fNmWuqJJJJK7D5Sjapp0ko6o09TDDNGzwTCQwOvrAG7&#10;7LKiMirpIYcONKH5Ef8AF48+lS3VZirHtp1Zh8Wczi4ev+4crnPk1hdiST5DZVFtDqCp6+bfuc7D&#10;g25VCtGKbcMm38LUbPgrTV1cVJJBk6dZq3xLNUKACbbZvFjtMAg3KUBmwAft+zp2erKpTh0if5mu&#10;5/ihQ4HpfIdWZ3anYWXo9r7oxm8hhttbp637MNTnEwibQj7gSLFZPZXY25ttZrPjGTZ+lqajIy1K&#10;1YeNo1hKGl4do5hMA2h1EqkVI9BxrXyAyekcgkyH4dVrf3KznWzYGk3HS4zdG781RZNMblqOu3xT&#10;1O2oKJq15MfksFvPCJS1orqeUNR1dBV1SlIWEpBAX2l5mFlbWIjt5gGPEYx1uFBQKOvQZTc26Xmo&#10;KLbcso2vQtLXeGiiiNHSU9U8tNJlJ6KOOio46eNpGeQsfIzX06uPcfLtjSo10ZdQp5dPZQnV8NOl&#10;7QCmqMfU5SDK4TIz/wANqcbqSlx9JkaKkMr15hylbkKNzXSy141QyqJXNKPELGxBXJPMmmOJqOD/&#10;AJemiFJrTHQdT1ex63CQ1GWosdHTR10NZPjhWLizlpJaid6sUtYpZ/Gta6nSkUUSvIePUT7XQy72&#10;8gVWqT8v58T1R9GkY6l7X39jMNnIKjF7E2vnaSnylDlIdvZmlhyFYmZwrT1dPF5sLUTpW4NMnOai&#10;eknlkizMcK09ZDNTM6KKbMX1kQ08lZfOgx8qflT/AA9VUJWo49CAO/8Ae+ROEpMum2Nt0MG2907a&#10;pYY9kvuii27T7rqm+/pajCZvIPRYrO09BUVVLS5DKRVs1BTSJ9stGQIkV3F004bUDVc+VPT8+Pl0&#10;/QenQt7FoPhjvfY++dnZTs7fGH3ThYdxVO2d4yVVHA1VmpNs/ZYmN9qYbc0+V3zjVgrUapmnGPxM&#10;NHDVwzRfcPHUqItuurXbrNb24QauNPsP+HHWioNeiQ9b7c2JgJv7udjZLMVOxIqDJS/b7FM2UqZc&#10;8tFPPrjrJMhiK2fHI1NI84SeYU0BB8bKOSie8ut0uGvIIwoY+nkeHyyOOOPVRRBnh0i+w8zSYpar&#10;bYzmNylDCsmTx0m3smK7F2eCF6OaasWmgWpySU1WQ8kSGLUzAMeSWbDa2iuWeUsUJFa/PpM0oLGv&#10;WbF1NeiUNXhXnpaLJ4qKfKY0S1eanlqKWhoIKmsn+0gmaOmeSSSVidI/yhwQui4Yv4rGR2VKKVfj&#10;wxn/AFfl1WNkMhB4U6YsvSZCryFDkKOhx7H7iOGbFYamDqlK0709OtUySBqespJ7SOzA6xIBfi3t&#10;RbS2CRMskwrpNKnq7iOp6F3P09dHgmkyFZHNXV09FkaiihVE/hU4JQxKkVPCsYKhQQ+qxN/6+wfc&#10;XEtxdL2KVpTzr/h6T6FHkOg7y67iylHNBiKMVzVM8LT1tPLTPGqU92kNIiVEUkbWPq16mNrE+za1&#10;bb7Z2+qArT/V5dboBgcOsFbTZWkGPxgnmr8g6wyRy4xR4JKaijjae6OzhGilqFD2texsfb1tJBIt&#10;xLAv6VerKSGFOlQ0MlHTU1JuSDJpPJ4JpY6ashgkangqEWKOYRrMX/bEiqygGNieAfUSuR38ZmWh&#10;zjpaRqHWNdsTZ3JrXbXo8q9BjK0CQSTRPPHUyVM1RR0320EkVVXLHA4Qs0R/Sb39vS7m1rbFJQol&#10;OOHTAiLPqPHoze02jpZK/au6afIU+VnxNRUxQ1dNg54PDivFkXjnpojHUVNNHJCrRrKwaJluQGAH&#10;uPN3l3G4BuLeQVSlaD18sjjT/UejywqwWOSNdPr5n7c9c9xYHZWdUUmNr4dsJU0gyE+dfGtLNG8c&#10;TM1JGW8AVKlmKpGp8aqP1cC6HZ9z3aJg93+ppNKU/njowu9ttGiDJKBJXy4cD0W2p2BULSSmlxtR&#10;WUjw1VW1VRpHVnQgYtKyHU0aNGFa5WxB/UpB9yFbcx28rhWdVmFARkEdFK2k0bsscWpR5+XTrtPc&#10;aYzD0KZSnoYqCmqYMTHla2hxc9VHFHSPNUxwQSSOZYEL2MrAMGbV6tIA9uNvNfyGSOUkkcP9Q4+f&#10;Hh8+mYS6XDExr8J/wj59TK3szHVf3xp1qFycUzU+IFNF9qaWkkpJBI9ZJBEyhTISqKOCFB9oIeW5&#10;ERZZZCWJyD9v2Dy6dluKMSKdNNDjjk6iZsplhWirRIxj6SaVqlwDHIkX+ZESoj3JJH+829qJ5Po4&#10;EWONag8T+fz6WwVmQaify/1Hpb4zaFClVPWPKlHFCUbHY2tqXi0wK7NUPCvktrndVsiEcrx+bkd1&#10;vctxphCCo4kV4ft6fl22ORdevP8APpcbC2T3F2LmIsRtakrKLBVMiYmrrszlX2ntYVKpU5WCjy+4&#10;8pNDh6C8dJNPacwF/E2kPz7EO32S3cHZcZp69ITAiCr8ejQdVdpUnwm7Y292JFR9e94ZnHbZrKSt&#10;w1RiqXe2wKZKxamikws2WzVLW0ke48RHj4TLVwUcqwPKAhvdyabUG2q6cTNVQeP25/y9I3A1GnDq&#10;ND8uOz++97bp3rU4vZexqne+6DXVVZtcZHE5bHbVgqdVZQbSkyG48jjcXU0NHTutLPVUlTJHXVMk&#10;i6V8aobXnMEnjKmoaKj1/wA/p1QyxsAPxV6Qud7koN0YNH3NueTfma2RuSXGbCykW1dq0HX9Bt+m&#10;qRBVRHHZXAz1mayWep6amqq6tkoopKqu9fjIcysl3bd1ERUEcP8AJ9vToEaqGHE9IKTMmvikhxJl&#10;hp9FdWZKllqIDB46id62bJS1TQUkcNezu5hpkUpGtrAEAGKb8y3cmofBWuOqK0gNSeoFJVy1VT/C&#10;8DT1uZrKt0nFXLnqmSCgkVIkfJvAHhEEcYiLFBBJpve/tp7WB4o5LlV0KCBjjn/VxPS2OdgoUZbz&#10;644Tbe0txbnr6ffmHzMUVA32eU3xV5atpMHh5KUrMtVgaPFbdrBVpVi0KLU6QpY8AG4Pfq4du22F&#10;NvePxX4DPzxgj0r00YJTJ4iqCDjP+ToSMBhdvbUpK3dW287uzIYLH43J4nCZf7KiocXgarJipVoq&#10;yGpNMK8vCIy9U2idpY1EcZsPZJNzDekptksIFwePGuc+p8j0vi2yJh40jAef7OjC/HfsbZWwuyNu&#10;7iTsv5Cdf1+SwuXxq5/rnMQYTK52nqMe8sFEMbWeWkjo5sokd0k1yx0+t1s2kezDlzfbjY57lTQx&#10;CtRxp/PrYMcgwMdMvYUmW3tW4yi3Z33m9wV2MqatMPj8tt6nbOYybMZJ6xqaHEUOcwQ+2qM5WzS1&#10;FVK85qyitKNVwWrjeLHmKe5uNytKICQCBQHy865+YpnoxsGBbwfMf8X0E25aPcmDpkoctZpcfUVp&#10;Z4casVZSzvE0DQ0tGsKTpUK5H79LJGgcnTGHUABLXELnTZxstvqoKkn9pJp/Lo7+i1lXIOmvQJVH&#10;YX8Jqafb1bBXUD4rMQZtKoQZeqFXmUp46MVGQpqisemroRB6Zf8AJjV6CY1C31+xzabRcXMCyLlS&#10;D0TXG5G2u9BNF/zdPNRv7cNXVT1NBJR0lblqrKNGaWSL+CTYrIslBM2UgleKnwEa1hUQsKhVd2Cq&#10;5k4Gk2ABlmKlh86Y+z/Z/Z0xuW9BIQ6kUcf6vPoBd512SjhlrMbJTyDH5WaedKKPL0tNV1TeKpgk&#10;x7VOQqWeOlEZaRHUEuNQLA29ibbUtVkjhZm8Rhjh9np0F5WOkH8/256eere69k4Ibok3DtbO72fc&#10;GNgjh2/LvfK7ax65elq4cjS1+ebB4SqyWdxtK6S6aIVVDCZjrkaZQNAoayt7EBUj7WzU+v8ALH5e&#10;nTayx6RnpFbw7E3Fl6jD4qnbFbY2/VYnK1jiPGRYlVps14pcli5MoanJZvccFIsASBpqmV/Va4As&#10;DqS1ji28tGDqP+E9NtKpbA64bYrMHkc1T/aUe4Z/4bTSz4XAYymhio8pW1MzGGXLZuoqMQ1PjKVH&#10;MrxiQSSaNKkgkey23RLb9W7I+0/7H+bp1VZTUnq3vcPzd+PGAw23hhuntq5je9fsbsPa+4HyPW2w&#10;8PtbAU+bp6t9uY3CbWpMjuKifL4fIECXOiq1zIWiGlQVcQ2PMG2wxvHFGhqOND040lcE56QHVvy4&#10;3p1rg03Z1Rtug3p2NQ1kkK5XHY2TJ7f2fiqMVkc2NipcRisS+eonipSI6FZIhO6I5VokPtVDcS3C&#10;+IkekU49Mk06CTA9/wDzJ+T+8aXbnUkuWrM5kxVNUbLxU+zdi5FsjV1ggyWew395YcTT/eeSYO8d&#10;JNPUwrfUgtwstodwv3CByR0naRg5Ap0ZTAdWfNHH9eZfFdk/MDEdE7Y3NvDd+M3jgu49ydj1vY2X&#10;3Ptn7fHZjFYhdrZd63duKrfvkZftaiSlniS1RGigEDWxhFhHpckGnVWYsanq234EfBrqLrl8X2vl&#10;d05nt/saOgGO23uWoqarGbCqtv0K0UMec2ns6jjxmDkXz0CvDPIJ5KfU6prLOzH9kguVWVDVD/kN&#10;P8nTEwooPn1bBUwsuoMpAVjo1lS3jI1AcKAAWZvoAPYpgVUTSOPSMgAV6aak8WCn1D02/wBax/1+&#10;ffk+NurL5dNDsGU8WKgr/sef8PdfPpRpFeHTRMl1LLpDDWzrpLl0KPr9PAULoX63+p4P0FtUoHao&#10;I/OvSZzRyAMdUv8Ayh/mQ9lfELce4qDsXYO39xyZjMJldkYiPJYvbZwm0sdWy0k1LXLUw5Cr3Hk9&#10;y09S1bR5FHWnx4VYKiNXChwRvu739owZVamsD+R6VhVEYLevRDP+HMei/wC+H8Q0bl/u5/s0X+zc&#10;fZ/xXPef+6n+gz+7P+gbw/wjyfxH/Sp/l33f/Ab7b93Ro9kH9brjVWh+L+emnr1Xs6//1tMbG1VE&#10;1elVFSJLIPLpSZTJG8j6lCSwKVE5EfAcEEXuefcXXNtcNbMKH9o/z9COG9jJ1A1H2H/N0IW8N7yZ&#10;WnwVBUbZpI5aWnp6LH1MkU0cMSUzKjuk71ia3lZNIE6yqG4Cjj2Q7Vt7W88s7XVFbJBrimMfs/n0&#10;ZtuVs0YjVKyetD0mtuVHYrS5jEbWrsnS0+TFW+SwsNSaKmkgqSiVBaOExUsTE6S5j0B1+t739mV1&#10;cbcSr3LiimoI41APpxHRaLe+eYMBqiP5fy6NL17g4sDhzR1WPofvalDNkcayUE95HhehkSWtBQim&#10;VXB8OpgP6Mbn3E/Me47je34jsZTpBwa/Z5dC+wtbaFFa5QhvP/UOl3Urtqsp6OopMhFgxjo2hFJT&#10;+GSkgqSip9vemspj1hgyBWUa7mxt7Dcd1vaXDxXWooWyxOCPTj0bGytZojLavR/n6fn0Ceb2zu01&#10;MddjctjcnSpoanpqNn804ckIlPE4VYxECAAF9dr/AFJPsbWk+0x25hkUCX51/Py+fRVOlyqgFBq9&#10;aj/Vw6ddt0G7MnWw0cuLWmqjGnjrXqp4wPI4iMMivHpSUljxbSADcji6LcW25Ix4M9at5KfQ/L+f&#10;W4kmKUK5+0dZd41eWxH3OLq6Shw+UCx1NpVlM+XjZ/Gj0VRCjwSFXW8iuukpYg+7bVt8EiiWSQ6R&#10;9vr0hvGlWqaeg6jzNRQLSyz06z1eRqjVxSRIJTWKr6H8Vlj+4SnMfIayqR+fZ89i0wIUnT0iScRm&#10;pUV64ZXJCvkLrl8btanmjFFC9ZXxUc5jna84qaakp66cR+m+po1dNVlDfX2t2rbYldgyBm860PXn&#10;3J2cqox5dPNFvyloKVnmhFZTiH7KGeGpygkp6bxzmOCmrKn+C42MzJErmQwTuQgsoIuEk2xxTPKw&#10;pXX8uPTTSSyAMQa9R6OoyOc3Fja2pjjFPH5qeaqoYMzlqqGlkpVkQSSTJLjat5CB6JKZ+b6iDz7M&#10;ZPCsrQDVnFK/Lj/qr074HiqBXp4g23U0VTWT/e1fjNV91FkctLV4+mRy7K0L0Ot8fNVRFbWipkQD&#10;izHn2RX26pcDwxpP2AH/ACf5enorcwmp49ChiqKOGFqmszuI05BfuNX22RnUBllpiGjQJArSqo1f&#10;pC3+lvYNvpkLEID4g8h/np0Yx0YCnS7jTZ2LmWU5OVK4qscdLj4q2m1yfss8sNVRSUxiqJlHp1Bj&#10;xzccEPU3WchI4zoJ4mh/kT/k6Nokh8MlmFR1ipO09sVrTUMEGVmmNV56hazP1BljlBZJ2aWlSnig&#10;qPGqqupGcW5YCw9uS8vblbETUIQgHFP8/Tsd1FL+mSBT/V6dJLLbczWcq/PRzfw3AT5B6ioR8nR1&#10;n21RUDxNNUSQD+IM6qw0uQ2kt/Xj2IbTcBtkEfiJVvKoJ6aksonaqt29cR8f8Uxra3G5/G7jmqYq&#10;qqljxuQmxcmJqZQsaR10+VpZoquI6tICzozP+ODZc/PaK0ccxVV8gVJ6TNsSuTOjVJ+fpj/J0lkx&#10;GZws5jyWCSf+785oKWnoKuLEzRmlhFTJFVV2Pq4qqpZ4gGEtyyggI6+1Tbhb7qwEYUCQeYrivoQf&#10;OnHqouo9uDC5VvDpQUr8Xlwzwr0M+zqbemf2/V7vixdcMXjYYqGsxOarspFTZGJvuJZ4KbIypVR1&#10;NUaerVWecnyADkW9g7cbPara+Tb59AlY6gygV1eQ7RgfsA6P4bTc7vb2u1Vvp9Jz+2nz6CnHtPSd&#10;j1FNmIqKIY6nNTS082Petjp8qa2GsiwJanmpGpMhPJH4H0SMgctchzYCu7tVOyxwQPWRqcDQ8D0Q&#10;2OqCZTcRkfaCetib4T/y/vkV8j90U3Yfeexv9GfT7Q0dRiaF8Wu2dzbkoo/A4pdvGkyYrDtmvRhr&#10;qMgYi36Yop5S0g1tHtfDeJZXl48mo1Jq9QO40x+Vej693yCMGKOMEAceHEdbFL5r49fHHaFJgpt/&#10;9RdS7X2/DFjCu4N57c2vSY6lV2aTF0K1dZSyK09rtOCktR5PWzkXWe9vt7TZbSC0jYYX0/2OgNcS&#10;y3k5EVuzsfID+f8Aq9ei2wfPb4M7v7Zx+3cJ8yegJMzgMoKmqoJN843H4nT4n8dLR7iytTSbVq7p&#10;HbRFX1BLcWv6fag3UMhBaTNfmeldltV0mppNukAI6PpjtwR7/wAfU1m1W2vu3AyxeWp3JtXceIz9&#10;P9pVo09HUM2NFTBOjol4pRIxBH7ZHJFpL6CUG3Ldp+R/zdI7iyukfXHCTQ+XWr3/ADYf5bO9Nsbh&#10;znyY6C2ocgMnkarNdybKwlD/ABSWkq1iE9T2Th8TitclLhZZotGcoooz9vWOK1E8byD3HHNPKcF4&#10;8hgWqmnCg8hX06WbfvF/ZTl3VxHj1/wcetabsLcWf3JgsMf7qpncpU5H7eLccNZLWZyKgpospPU4&#10;d6CmrJ6Sloq0wCtSTTJJqFiRYIEOwWFptlIJnwg1Ur54H+U/7PQkv9wN5YFoYm11zg0pn1xxp0Zz&#10;aOU3h138fNxbUXI4ynoN4V1J/E8VksNRPM1VRyfcUk2MyFTBDBJkPLIVndnMojJHiNtXuMt2u4L3&#10;mtuwkqa+fkB0jMWnaSWWmP8AKeiyRYemaaTIz0jJjVp66tmMbNJR1H2kMymnE0C0sUSmU6FsLa3H&#10;P09i6K7UkJWh6IYiPDIHHp+xe1Nx02PgzslDJDjKOpo/sK2Glxz00SVcIyCQKI5/vGRpHIljDtpV&#10;Sv8Ah7SXO52AlFs0n65pjPnw+XDpRBDpQSn4s/4ejNdG7R7q7IzdLs7rLYm9d5bzrpteHwW0MNks&#10;nW5OtFDXz0M8tJB/kVIIqtY40nrKyClhDLZgdPtM3J028XShY2CEaq8MVHr9vXpN2KfpE4P29Xff&#10;HP8AkW7vzmPoe1fnD2bhOrNp4XEvuHPddbNNCNz4nDwSfxfMnf8A2TWzjZ23ExfhaOR6J6qRTctJ&#10;9SB/s3I6bdGDOT4dM1NR59I0W/kmBs4nckimCf8AD8+ll2L88ujOgMDmelv5YXXG1Nr0ePplodw/&#10;KSvx9Hm907op6rHmGpl61zu5KR9yZTHGKJr53JvDT3jWSgppdMcq6nfb7KcQ7fAhavGgr/g9epl5&#10;T9vdxuEXeN/Ux26mpBKKKemniMdayvyD+StPDkM/jNjZyr3vvzKVtXNuzsTM5Kq3C0+WmVGra2tz&#10;eZqZ85uXc0gS8s9RUuI20jW9vZ9tuzNdT291esyhs0J9DThmnDo65h5s2zaLK8tOV40afgMFjwzk&#10;086+fy6I/wBa9q57Y+7q2uzT1WRhzlZfO1NSFmq6iSRSWq3l8r/cwReS8sLsVZbXAZQfYw3raraa&#10;wS2UggCv8iP8vUT8u75uJ3JrjeaiRn81IFDTyz+zqwiPzR7Zg3PhKiprsLMZY46imqmlkoqaaeGK&#10;U0lNJIEamm8xFIzWccoQLLfHrfeXI4Z5WEYyw8vkOpF5k2CK5t4txshrBFTSmPywf5de2tVbJgyE&#10;VfUJPuCumdaqCellkoZKKl8p+6lqmqQahHppYzzdT5Pofz7C9/b7kqGzKlY/LH+b7a9RPHcLBcSx&#10;XMRAPCop0rH7Q2dkq2X7rasWbyk1SK2jirKDGZSqhe5RayeeeFqyZl8YZ43nkibTdgSfZQu2b7Fb&#10;si32m1yK488kevn/AKh1adIWJZANPSV7E3FntzSJS/YQxz6WqqcU1FjIpKclNCJXLDiaaVPuYwAS&#10;kmjQtrXsfZ1y9DHaR6proMT25qc4Pz9OiqdlBovGvQDSZ6XF1E3nxdMoqaZhFeNxUUSSSPZHaoEr&#10;VFVUqtkDERBRYH6D2N4rO2uAgEv+HpNrbOOkpV5HI64K6orIY6eSonmdCs8zgs4McMsUZihhlHjF&#10;x9B9T+PZoNvt0rVqt/q/b0z4ko4rjqXQZrOxzQyUUNV5Wh9GrXIoPpgojTRPEyL5TLb9PB+v9faG&#10;Wzs5nKvItAR/s9KIJlq2rDfYejc9I7w3NktytVVmTxOGqEfIbi3HkWxc8mSoZ6KvqZMrVVeLiDUd&#10;NkYlyZqEmqI5NK0gAlp1Af2E+abERW7xxVZj8Ir8uP8Aqp1JXJO6WsFzGZ2FCtMg+q/LqwrakG2t&#10;5YuHauGr+msfjNv5jF4rLQpNKd35b+Bz1lZWRS5rVNVSNnavLTSGCjNYg0geUqA5h3d5dxjgit5V&#10;JkYjTWnrTGeA/wAnWQkM3L92hLNGvbmmDw+yvQabmm2vuTJxVOw0xbYzaX948C+Aw9TkaXb9egqm&#10;nh3djKLKrkI4BRq5p2kl+/hjkANkLDSY6zZWix3j970LNQ1GD6Z6jzfrDl3cZCm2ysZFHk7eX2j+&#10;fSZmweIrsZUSVlZiGvkJKTKPHk61o9vZSuwCZGkpamgqajE1VLQU+VEhauhkKyU1NNHoUyoxpZTP&#10;9RG8WoqxweFQDSuf8HQXkstuijGpzrAock8Oi2ybqwWO3PSZTAUGA3Bn8lklq6UQNmP4FgZZaumx&#10;0eMO3cnL5agQCeKSkFRPWK0bJIWMrFTIVxZXdzaN47abQilPxEca1FR5fb/PoJXk1rBKQj54cD/m&#10;6X+TqXoctVVW6vBVbsy9XlcLmGQZHMVu24KsYdloqmXUMDHXRvW1NK08UREMcFgvB9k0tqbe2ZLS&#10;IFVp6VP8/lwqemleCUVMncfkf83UCPqjqzwiv3LLmMelbJksXSfxavq8XSVuUjovLPnKaWi2dW09&#10;VQ7dd4Xlpnp2mm+8QLIhjJC7b94uUIili0pTj6Zp059PEvp0WrI1VFFR0eEwUWZq1ifz1NauMo8b&#10;UU1LTK8CpVvDU1geqqGIkKxvIvjbmz3UCkCx/wByZrtQWpgn/AOiy9UEmOMUp6Y6cMTlainqsZTS&#10;xNWVxi+7rtEdTVUtcwlUUeKjgMFIk0NTjVdU/eRluwQljwxcW0UkTTWslXr6Ux6/kadNWwcOpcYG&#10;ejUdA9z5X477tXdmM2tjMrtbdMdRFnNvV+DxlZBQpQrUVODp8Bn8rh90bm2JPk5qwNMmEr4pKmlo&#10;ZFmkRiB7DPN+z2vM/LjbZdSst0TpDLVTQ1qTwBpTzznFfIU8s77JtW6fUFKp8xUfs6sv2P8AKjK9&#10;t7d3luD+6Owd25TfdJlaHHdcYjsitlr9r1cv32Nnym6drYapavo6eNlWXIedzVzU0cZK1LBymN+6&#10;+1e38oXu2y7nvFylmACso1BqcdNdJZhgY8/LHUzWHPlzukc1vIiEE4GmnQVYHIL1V1nlt4bk26u0&#10;qsJQxTV2Kz00s26Is3SlqB4qU7kq6uKlgCzSQRCeATQ0vjmjeoU+2N0t7nmTd7XbNo3KZ7QoD3Bu&#10;FOFWQLxJ8qCuerxbpDt1tcXrxamVs+dPTpp7c773RvLObbTbe38DksHtvDQVeI3Am8Bkd2tjKjBi&#10;ec1NVT53+EU2Ay6Y2bXC1KksdRII2ux1k35a9t9r2mz3Nbq7uPqJZO5CaLQnONJWo+Waeeco9450&#10;l3GS1eyVPGC57fL8/nToe/if2Vne0chursLcWC6y2lh3qMht7N7YxE+6MFuODD46t2YtfDuO+A3N&#10;lc/jXwWW81LNPVRU4lj8Ec8VbLSw1BX7m8uWPLfLQtbC/uZJPDLoNWoBwreEKAaQpfTWoAFatQVP&#10;Qt5M36aWd/3ggKUNQBTHRgO+Ni7c7KnwMWyt1bXxmC6jzsMVVsWQ4zP4WeanO38FsylpsJXbzn2t&#10;mxGk9ZVZCrqaZqytnjWN3njZWaIfbjmjd+X9t3Gbd7J23C5VdMyrQBSSJDXhwFAa4JBHnQ+3q1gv&#10;XS3s7kRwy5oTU+eATn8uiA/MbYHbUO5tyT7Uw6YqkmmnzewKKSgwfW+0YoKXbe3Zt34nH7P3FUYi&#10;pxuVxdFVQw4/DR46OmmrKx2oomlUhclPa/eeWNzkgm3C9iF8dQkYdxNHZlNUDAVJ0kg1x3UrmJeb&#10;Id+2+B0t7Z/p0wD6j/Dnj1X1t3fO9MBRVnVmd27FtZslHFXblhai3JgM3lqaCkjmqKKuw0kgWCjr&#10;qNo5Z0MKF1lGtT+n3L+9bDYS3ce82VyHmi7QoyPPOrh+Gg/aOo8TmO5igZLhWEhHAg9OuJ3tjcZv&#10;l6rE5vLbQw+bqIaueipa7Ivi5KAeHzI8S0xpMkKR6WIoJ0dYhfSL8BBcWDbjbMDaIWQeYWoOTxOc&#10;k/YfPre2czSQO5aUgNXGaf5uhb2f1xtvfGVeGbf+3MVTS5+aSrU53GUQmw9WCaqKg8ssyUmXoZGE&#10;CvOJDH5byIkeqwYmvrqzMcTbeRdKgAOnhwxUeR40rT7adHgjtdytmku7vtpWgen+WnTdRbU66wua&#10;zMeMyu5ajYNRkM7QZ7E4veLSZjHZrb0+YosJU5iipqc43cOAgq6NZykSzAyBzFMUcqx/NNeXFkBe&#10;wJ9aFFKotaNnjQ0weNegm0W3W87rbysY6j8RP2/z6RvaGX2/U1uRlo8tt/NYJq3DI+Rw+LqqcVFb&#10;NRqKqppoqupqoYFasH7juYXcmRkgj4Q+2m2kgVT3LL5j5Ur5dEu7GLxj4T1qfn0V7J4WsnbIJVJW&#10;UWOqSMmZYv8AJooYoqfxJPTmdVKQ1B5WKNfUPVfg2H1juUcKpGGGof5+iOeMMoqM9R6Lr+oqI4Vo&#10;fva+Fo0jlmqUqacJU1EmiOCnmEJ1TyMVFvISS1vz7WtzZDB2zOtfTz/l0hNuzCg6VOI6uzGPGUq6&#10;qqWnxz456WhfHPNAaSoaTTQS5GrpIpakrFMGEkIgDWYWdzdQluucrC5hSNO5vPj/AJR1sWJIqes+&#10;YxcOEq6DFnIY2Spq8Zkapq2tyFaafJywwyMkNDJUY2yuigossyK6O4AP1IT7aba7huJ9YwfSlP29&#10;OJaiM1rnpRFBh8pt+qqsjnRCtBTVzyYqhklqqWjSGsp6OWNquQRYupmraN38ryx6UeJ1Xkt7ZaGF&#10;w+iYEGv4v8lenQgU1Y46ft6bxyPZtdgsJk6TctdgNmTVW3dtUOYxW3aipp9s01RWZimTJ4/bwphm&#10;M5Pka2aasqasywMg0FpDrHsytFvLWwP0gMhA+3+Rp1soGFDgV6ETbfxo3ZvfH4jJ7XwW6944mrki&#10;JXZ3X+W3ZBFVVckWSiqxX7aQ0ePp4o4o9WgNZCRwjkgst599uhLSwk1scUFB6cOqrbx6izP0sqv4&#10;899/H3N0W4cx0V3BtbfuHzSNg8tntmbopttJVUVTC+Pmhk3T4aSZDC5MNHN5VcI0bQ302UXOx82a&#10;BcT2sq2NfJRXhWnaK5pT09enPFjGCwr0r+hYs93/ANzdu7n372Cu0arbOxN87ynz+F/h9XBUbgi2&#10;/uTOYvCHG0VLPX4ynz9BjZ8XEIlhoYKuaKnmkp0ZNdoeXrG+HjXNjKJeJNWGfs/2P8PV40DMC3n0&#10;rdo7cyHRNJi919g9hb+633znqDdE3Vu+a7ajvSbkq8TX7629tXN4qvd8tBXYLKdjbHzeGU138IqW&#10;aogqpJ41xM9JKvi2exspVleNkC54EegPkK/5wadKZII9RCsCRx6TO2u9eusX8gKPde99hU+/Or8J&#10;vum2xDm9iVGd2fjVw22RVYLr/eWV2zlKbtjMbiqsvX7dOdzjVHmOVpsnUQNoYxVIFtru+2xx3CLM&#10;C+ngW8gvz+Xlx/PpGy6J4gvR/NubRxXzI+W3yJj2zmsj0l8aMwmf78zwko9ydq4ui2fsuLbE2Ej3&#10;Jg9uVW3N0bt2tJmM3NmKp6OoqYKfDFY6kJHclPyvPs11uE0xmodJ8yPxL69Jb76gKFCd1fs8j1ed&#10;hPkR8Adg7Iwe5svQ7V+cW/ajbk+0Md2hm9rbQ6q+OGa3R1djaXJUnWR23mosT0T13vfFebRQUWFw&#10;GUrPuJYYkeWeTwxTD9dt1tAHjYGg9a9Er2F3PhyQpP2/zz0Svu/+cRv/ALi3HX9U9Sy/HzEbEx2U&#10;rsFg+qKTpHenZG/arLY/atFmKDcWA29C0UiZPCvU5OhqKbE4OOOBsdPVSWSZRGDr7m3cblzDbhdP&#10;+l/z9KoNpS2IatR0STrD5bd7fIfcWf2lt/qjeP3E8e1c1FgMqd75ujpaup3Vk5dqwz9fUbRw12Mw&#10;W7Ow8ph9yZfcuTfMvR5eNanJ00NHAV1tl3e3k/0lxA7N/EMA1z/Kv8ujF4I9JlAFSP8ABjqyGT4w&#10;dcf6V9rbZ+SFZg9v7uGyZKnN7L6/6r2psDbG1+0907foBFtTcM/XOZy/YVNSZGE1u4o4UzMMdQk1&#10;IsIjrIqiWU1nmjsbmKznTQK1qx/y/wA+rW7+LaOq50/4fz6N/wDIftLbXcn8rjde7tibd3hsHF7c&#10;pNo12Zqq/K7A3HFQ4jZ++sZmJayk3Lj8BJ101JtPc9K3hhp56HIUqpE8aJqZSq3e9s47aqXKVK+v&#10;y6IUhnknJmUhAcH/AFHqq3rjvPa3X3x62b1ht35MbP7FodzDI4/d6VfXORx2VwfXZy2PkwfYdVvm&#10;PZO8OzdkUW2N/wC6I65Z6xsbWaKCnrqCRWeW4Ws90Y7bewxMGNDio6NaYxw6pX747GyiZ7M0VDWz&#10;56fbsO46eKTI7iyGelh22tdWVddVYjcmWoqKau27lInNTAzwRioZjO6SSOT7x3+k3C+3e6gumIiL&#10;mlSD/lPVFBDFvLpKzYFsjk8TuCuzuF3VFFnMjJhabN1U1XQZh6SXJ4dqjcFTQZPG18eHr5dBp2pS&#10;kAp6SNVSNGALtzdWvL7tCdLOVpkV8wa14eX29Xa3e4qUNG49CBuXaO7e0sH23vWt3LmsltDrTER1&#10;Gzds08u7ewq/I1G4azHR0FKmXgpptxR5bEZ5KTH1U1fSl6smN0cwJrWQOW7ePmC1DA5wcY4HpC0d&#10;ypKlK088Do8XWPwh31uLZHW24uz9+9cbLgz/AFxvPL5PYPZuwcnk9+YvKdaUVBR1Ox8o2czvV1Lh&#10;8/tykyVLDQePc5mjrIlvjKhbRCSYdhHgJG7GlfX7fn1Yq6ocZ62Sfhz/ACqvjVtXpynz/YGZyG6n&#10;p9v0YpN7UVPhto1mBq8FTZOop989f5uHblFvHYW56bFWeHP46po88okcCtcckY7Vslvt8HiSvRAD&#10;k/n0XyXdzHIscaeePn0Rz54/y7upt7df5jtvb3emU7THT23IcTSYX5E7loN2eCn3bjq/fODkm7k2&#10;Lneud7wVkkD1EeJpM1PuqoyuTydNqin0qEKNyj2mZHeO6jaQHh+316W67lpAs0dARXy/ydVybf6e&#10;6xyeAwO9qH4gpsPrbb2Qos1unumPcmN39RLteopspmKmky3UK9U4/N7iyEm0tx7fhD4la7b4zOOm&#10;mnjqzUVkVMFYpFMmmqiMH5U6MYou0mmadEG+Yfx16d3Nkt8Rdc9qbJ7D7Krd1YLNdK9FdIbe7Jlg&#10;odiZbHUeYn2lV4feOUwe08Bi48/kUocbg8ZSU+WjpVmqoBXxMHjXzLtsxaGOrXRGDmn+b+fSYTaG&#10;0tg9VoUeSp8RS5WmnxNfh6uGoqo/FmoKnDZrbWRxdRllyeCrKCKuqWirMW9CaWcKgEM8TkXuD7jX&#10;d9ou47261OO0gVxT4RSnVpFZxULx6Qe4t517ZmCmxGNq6XGLGJymSNRUJV0NSVmooKSOqc0tWwm1&#10;oxcEMQNf5Uv2W1QraieaZWatPI54/M0x9nVUgYuAwoOrPfj10HnO64azeecj6ghhxqR7iyuS3F2H&#10;trY8M23KcYuTL7brdo0tZixTUeMaaaNoMdSUWSlevkNOZtLMpcb1Ir1Y441pw4dGZiVV6sJ6v+En&#10;VHyNptq7S/2bPofaNbiZZqWj6f2htncuxuzzueiosfRpk6yqyP8ApC2tmmqMTmv44cbSvnpanHQ0&#10;8IyFHLNI8Iz2vlmz3JFmuJiqfbTpJx6QPdX8rLZW2eqO3xj+79uYLtDYvXe+ctP1/wBm9m7N/vDv&#10;6g67xW5o6as2VsrqbB5rLSyQ72wtBQTJm8jTZVKinqaeppJY6qOrphNLs/K2zQKby8/RHDvP2+Q9&#10;emJSa0zToq+3e+NwbB6z2d1/h+multvttXLbV3lDmds9fQ9kbwxm5M6PvoxXdrVu72w+4Ns57NVF&#10;qiiq8HBjGqIo6f7eWSnSoYA7nzNJPO23bCoa04glamgxxNPXpsf2nU3B9qbT7U3PiW7Hn3lJPtjH&#10;7d2hiKqu2ltXbcGV3DJuKr3K1duyDA/3dSgwND9xT0xqambI5GMFpUWWAGkcr21WF4zXj6XPyp/g&#10;6Meto/pj4zdM9t9Dzbl21FtTubcGPhxe3Nu5XY3a7deVmxd2ZSeorIcFg5dm4DZ+BegxVbijTT5G&#10;qwlBna+jmrngeSGsqqJpn2mysRai4+sFWFOPl0VTSOsoOnqgh+2Ia/5B7D+K3d1LT9cdk9A92fPH&#10;Z0m2YI8/uutpNq7+6u7E7ti2xtOOrxWzafBwPvnK7apqYSVdfuTNvURyU70qAROaQbZE63SzH9HB&#10;B9cD/iuno52bTpHRx8/2B8SujMdvPaW1Ozcxnq7ZlPPgML1Nkpd27l2dvTa9dV4TKYavo81URYLb&#10;/Vu+8VtfH0GT22Z9stVJSYY0dSUjlfG0YPv76w25LiK2mPiBvnwofl606XxvIGB0f4OgV+NfzT67&#10;7B7Xq8NsrYNd2ZvvM7igqTu7svPYudYNt4Cu/iu3cNsmi/3H7aw24CZaiqyVfWSrGIciTGkzxAAn&#10;2TdRdzyLPESPI5p0/cp9SgAPWxbt75T7r7Gqsn0Rs8dW0W1csWkoavqjPY/fdNtXY9Ls7BV9Zt2t&#10;zO16fb0S7rycu4EY1sfjo6aVbok8Osgd2904j00/T6K125EbXXPSA2VsTZ/cGxMfhcr3f2311gNq&#10;02L6kpspgd+bgjxmS3xU5mOuhyNVjv41Jkdy7fyG4N5x/bHJQY6tNG0aR1KRDR7tSK7fwhMAB8wP&#10;5V6auq2/egr0SL5C0vy9+Bm5tt9AbX75wu8NlYLbu4N29Lwbv67hzskG06rK5KizOzslT5zLbkoq&#10;/NY00tckbSwVRVaeOojmLhFAL5g3e52a4aKPKnGe4f4fl0os9E8PjGg8v8vVU+8tz73y+Q7Lzr92&#10;pg6Sg3fluysTs3rXL1u4sBl9/wC7NzYo0FHnqLL4d8DnKyvegiqaahyYq5aGmpo6eRVQvF7CcO8X&#10;E8oZ14nOP9Xl0s0qPPq1+t3xujtrqmXZOx/lBvTenZNXszZu1OzO89obt2V1z031TW7j3PVQYnEV&#10;OZpNrbTz1XnaGBZ5xiMdH5MjNUVUNPMg9PuUrOeO7tYY4ZgDTOD+z/Z6YkB7n8+jifHD+Ux1HtOi&#10;2rne/spsbsSXDZGq3Tjewt6beirew+wso+Kkqq7KZPcG7Vyu5tvbRirs1lJp8d9xaomqTJJGuhAh&#10;xbbNDbxSNcTKHb1I/wA+OisXk6syLGcdSt7/AMoj4X/JbZuf3p8bdyUmw6qPb+5NqbP3J15i8Kdk&#10;OjQLSR4rKYvIUhotyY3GbhxQlqJRJS1ySIjx1KOsZ9ttsO2XdvNKZ0IAP4gM/aenU3KVWQFMk9a2&#10;HzT6F7/+JtW2wvlhiq7tCppKPJbU2Z8jI8FkszjMptieiGVwOBylXX4eqn3BlafLUawT5CryIycN&#10;IkCSIFRZHx/5r2iKK8cQ0KgimQcUFf8AL0KrebVGpYdFK+W3X3x33V01S7q6hLYTee0OwKnbWbrc&#10;zvjcOA3h3dja/LQZc7z2h11lczk/7r7B2hV0qY6eqpKenneorHSZopQI33tu6Wu125ZVXTSnw+v5&#10;elekt1LrbSOPSN3lt3ZOC21sbafV+7snvfe2SwNJkN/LuTF+SqTdUWIgmy6ZPKZHPZiCqp6aqFRH&#10;R/s4iVaaJQ9NqtcJ73fRb5cRiM0HoK+WOldsoWJGfBz/AIT0G/VOyNl5PKbo3l28+apMBjY6iDE7&#10;b2rHQ19XmsjFHV1H8TgxUkzPFgsUMiJqmeopJCrUzQizt6TmAxQ2K2eqkgSvA19ONP8AL1Sdslhk&#10;dBRvp8GYqGl2oVXIVcNVFWYuPIIYoI4qxkop6iqqTVySzwY8eRkdiYS2geqw9le0Wni3UgmT9MHB&#10;6Y1mhoPLp6662x0Gm59r1Hbue3/unA4bOU8O8MRs3FUGAZsJkchQCZtr5zKV+T15GhxKVcsgrKCK&#10;HVCFRxqUMKonggk0CgH2f7HVFqw0sM9WFbk+QPxI6vr81vDYnWVX2fk6fdWHrth4PsTAYmuwW3cB&#10;tlaba9fsvsyLY1fjtlb1wtZUY2HL0UxmgnWrhKGkVdUnsylWx0GVe6amRn8uPTojWnHotPyN+dGf&#10;+QG38Tgh1F09gqXDQ19BQt1x1djtj4+jxT1EkckTLQZzKRU1TWRUflrHijimke7MxAuCiO3vrqV9&#10;NBCV4UHqOrrpAwat0Huwupq3fW29l596/qzauH3Hu6iwMVZN2ds+kzeC1B5KvLZ/ZdK8nYNNt4wY&#10;8j7mmo4nVmXQSWEnv37mu7d9UsuqInIJqKeeK9e8+nH/AEc7b2x3FuPbvX++m2YyV++8VjN/7n3t&#10;uSj2DQ7JyODFZBFS5jZ8dbu3J1GbqBXYqQVMhFTLV49ainp1E1za43TbbK0aMadX+x0jmVi/y6A7&#10;O7FmxNTBWjEUUFCuNoA1Pjaal8lTEsGh614oEp5GqJEVPKGRP23W9ja4IffHmbwlY5Jpk/4eqCEA&#10;ZHT1TV8eGVJ3TbeJyGbgWemavMFUYlpsjk/AkzS01VUU8FFTqqShLeor+bAtS7fLdoGdnEZPGp40&#10;6ui+Ga0z01zdlNVU9B/G8HiaMVNBWfwxlFLjZ6nEeZ/OA8SiUQ1EqXjJuSfp/QI5eXLoU+luGIqP&#10;Pz/M/b1Z01Cv4ug+rNzYnJw1hx7QxmEapYnaKNYoyjLEmqCISsoVwfIfp9fZvY7TewPG11HXPHH+&#10;fpP1hw08NRUT06VYqRj2jaODHKKWimVYx5p45BpqisdQbupuJIgLke1d5aofhUeIfl/qHVwEIGo5&#10;6kVm6tpVlfg5ziBT5ORK5KGKnycsoqoKKqWiqI6kSyvIqgGQOCqu/juBYC7sO17nBblo0/SNK4Hp&#10;UY/1cevKEqM56S1bWVtLFUpB9tMZFhZlhmDvG0oPlNZHJxKkkKgMLhuBYe7wQotPqDRh6jq010Iw&#10;M56cNp9gV21HkgjWoxxnRqepnp5qlHeiYP5DVKuiCanDN/neGHAtYE+29x2KPcV1RyDXXFKfs6dt&#10;blNQNRToYMD2huLIbhw1DtCpgy9Pi2qTjaeveOMRVldDI09FpkeNDU5CsKOStw7xWLqDYkMnKiQW&#10;Mz3TkMeOfnjAPp69Lbm+VmKxtkU4VHl03boy+56jfmRia2Rjx1HLSzCmpYogJKOpMOqsp6x2ZYEE&#10;LF9DEsBf/XpFt212+3ARtSVjQ1B9PspXqqXBIBrnpxyHee5dnU0qR08OIopaUStOXhWfMMjMkkaz&#10;xeScY+VSAtOCIyQWIJPtPt/JljuLq6zt4pNTRiPPpYm7tAKdAs26p98fxHLCOShhSlqnqaSWVZah&#10;o/TIskzMY6dKaJkBAVb6D9bi3sZfuJNrXw4iWNRmtf8ADnovlvRK+oYJ68u3s7WtJSYLFxZQSNQQ&#10;CWKemWRKqdhUxTNNUxrOn7b2dRcDixAt7egnghX/AB1gEpwoSR+wHpmRGkow49DDs7E0OxYDV7w+&#10;3TO1QcUVDWRvMtLOqgsZGaR4Z9AFwhHNx7AvMC3l9KYtuhLW1fiApj86Hz6N7CRYAdTd1Pt6ccjn&#10;9x5PIRDFQQY+CbRGtXURQpDQ0dKrAyU8c0rSRSTK5ZXEYb+g4HtPZ7VbwKTcPWSnoePzoDjpVJcq&#10;wOc9LfadLXZahgwma3xU7b2xW7kwlJurNTVz1tJR4mrr54splYMZNWxrXV+KxLyyqukMykgW/C7b&#10;ZYobxKnSn2GnEeVOkjOWjNT0Yrvum+Hu3cJh8B0puLszPbnodzGmzPbm648b/o57G2rXvEr7nwO0&#10;arFS702xno6xRNK8tS9NJCmiJLkEibdZrOZ2MbjIHkfQfLoskJxnz6KLT7plrcnSJRCpoJ3eZUho&#10;qZooVkqFSKedjWQCoiiilPpZG9JuAGuD7C0sMY1FhqA9D0nx4nSAWpqqDOSVebp6+SKaao+2iaKO&#10;hpoRDUxxrHGokaWpjZAqkWDxxhRcCw9mF7DBLZxBAK6eGa/tPSxsIOldVbwr6apaAyQ0mOqnZDSR&#10;sVoKd51ZZH0GeYVLTRpe4jZlYfRfqCAbMkkBlDfqDNK9WjNXFTjoYhhdt7WnipqrI1tZWVE1Fk6S&#10;tWBcTQ5KCqobyY+snnEmTjp38igSBggt6ltz7IJi0xe2dewY+z5joxOiI1TJ6wbm7dyVJBFs+OnE&#10;VNk6iOsq6PEbgp66nry+mjrI62ULD5YYravCzFFX8m5s7Z8sKrG8W6OkCmSSB58PImlOrSXzrGNK&#10;jVXoNsl2xkNuZ6gwWOainxjzVRjo8bFTLPDT16rTiDJyxY1TJVRtEzCZpJAtwAQALCVOVreaD655&#10;AXA+Ko8sYzX+XRTNc3bt3LRftH+foboN05jbuESTKjLUFJWV4qsTX1mbqzlP4ZI6yUdJCoyyUYxk&#10;jMz1EcUZlaNhew4IHntVm3Bo4jVaZoD/AD/z+vRhbylVyOkHQb6xMG6xWU9dXGWGujnqIqGor4pK&#10;8yqS7Uc8wo3EdOgUhJHVdJBC3I9nT7DctCkdsAYz9n5/6v8AZ6XWV5DFO8zvk/I/Z6dGUo+vO8N/&#10;0O9Nz0Ow9xPQ02NfeseVylPQ4umg23iaabJ1MWQSHHsagV2MppTS1jCW5hLuxHPs/wBu9vri7jje&#10;eIiMZFCBUj8/Qnq91vwaQrCTX7epfTXVVdt9+vd57929h98Z/uTBZ+h6r6WyGwcDvPcFYa2R6ekz&#10;mZi3LBlNs4H96shqEyJjFTDTKZY0AF/cibZy/PtsYSMdoBwSCfOufPoinv2kk1Mua9TqT4m7Wz/U&#10;Oa7t2WUo9lz5s43I1W56OpyMGCeZZZ8Hg6zceWxmAxlLns3T4+Kvpfs5cjRvTyJdElawK90t4bGO&#10;W4vJVhGk0qQAPy6cWWKZgKVX7D/m6Aeppdt47EzY+DaG4s3HUmAJuOvbK4nHPBUQ1FP/AJPQ4z7+&#10;mq5mJLRx1NQIpDCxZFVwRE8N3FC8l1+9YmIY07hUZNBStftx1u4t7iTth/svLH+rz6RO4es8XgKG&#10;fLbIp6nIVkeKxcstHWUoo6mqx8R+3yWYmp8fTOsGLhCeSSQzBljBGkngH22cxpfXUMdxeqYw3zOR&#10;5dJ02mYK0kjVFOHDqZjvi71jX9e4Hc1d2DT7h3pu0nNUG1cMd77Zh2zjKOuNRk0k3BuTa0GAyJqK&#10;eHQaXHrUCOB1k8ynUnuT965hh2jbo/BRHLLQVWuSMfs6QfTUegPA9JLuDP5DE09LT46bGz4VjVY/&#10;EHbr4OOjx81PTjXQmrxOMx8ldU08S+R5p45HkJNmBDAA6wm3PdEWbcBpiU+mkH+f8ujGoCcc9Brs&#10;igxk2Roc3kaXNVVPksJlY6ihnpaWdKmqqUjShlmqqudilDEyEyxIiuYijxsPUoElzc7bt8KxIQZx&#10;6fPI4CnmP516TFia0GOrV/hz1j2b8qdpYf44bQx+C6k2ec9k83urt6aLMCUt9pFQxUh8dRS4isjx&#10;dHTpCk1B4JHmcRyNcsfYm5WvHu4CjqPDJ86D/D1Ri9B2+fR2N29VfE7+X6+T218qMxuL5VdsNkcF&#10;uDrvcO38TmOqszsHbceI/hNMsFfR5GswNcKupp0qag00iPUODwx1N7GN/um38uQrKjKZGFMZyeHC&#10;vTM0bHuPHomfZn8wib5PRU+wuzd9ZDbPV+2MytZTxVuWxGPmr9tY82ihp4KjLJls1uKrp9Qlc+Es&#10;wJuSF9kx3qTcIUc1Hd5V9D0kU/qcTTq0r4xfOPbHbe6do9I/GvEUPYG+l2ThKOu37lsbUYnbnVWx&#10;8JJVhaDN46kq2h3Nmoo4mCmhlpKOeWRGeqdgQR7y5ehIolLev+E9K50JjBp1dHWxiPQv7jByutn0&#10;mQWcoqCVkUkmID+ywDah9ArsNVmQeJK7UGn/ACjpIiBRTz6LrL8ieoWoux6pd44kVPVlXXUG8sPU&#10;VKUmWxuQoaCWtlpaelllUZCSSl9SfbMy6gdS6gbEF7zVttrDpklXUK+ef8/V/BJyB0X3Znz8+N++&#10;Nl7x3tBuqTb1Fs2mWesxu5RjsXmMm0wqDQx4Kk++D5NqtoCqWkjclrG30IXj9y9nhdwJUoAeKyHq&#10;y289fh/mP8/QLdTfzQ+gOxctveg3K8/WUW2aKrzGIq8/JNX0uZwsdKKgRyZOipY8PR5mqWwhpVaQ&#10;SyDQrjmyKx9zLO4upYvETwwcHS32+eerNZysxbR/Mf5+qdP5p/y76N+ReX2tL1XicjuzJbMwVZt6&#10;n3nk6KGgw0SbjliyRShxmThqagrRVA1SNGIwsi3cOwU+ynmTm6HcVFvCy4cNUAjgCP8AL1qW0njA&#10;aVqrXqkj7Csvfx5LT5dFvNP5vv8ARo8Wr7i33fk51f8AAbwem1/YM/eH9Lz+f7eH+z1vwv8AB1//&#10;19MnAbKqcjPQRYqraatqZ6ejkotMtFLQVLqyyNVTsoihQurPcvZkHB9xbebkEiOlaw/Lj0M0soEF&#10;AD/L/N0IGOx+5RnqjB09LiazyN5ESRqB6Q0tIWqJaqPIVssamAyqPIxCC9jcg+w5Pc2T2X1IldVB&#10;Ncj1+z/UOvJZlpm0r29DRT4bO0sS0dYuPo5fHFJPEsuDkNOtQxlVopaWtllNM0KpfXZb/Tj2DZ5Z&#10;bpS0ZLxB/wDIeOB0a29rIslfEag+z/N0wZikoI6wUlXmZoZKmCaoaKRlAiniif7cwNTeczAlQpNw&#10;bD629ubYFliluGiCyoaCnpXzrX+VOjC4YhAFNW+f+x0lKevnwdXG1JVnIU+tFmoqVpr10rovjkBm&#10;RZmILstwCAfqeB7NWgjuY9GldVa1PRfFPcxtqr+nTp7pOw8NIk2Lw+HqMfLj71VLkq6uqZ6iKeGe&#10;MJTLKrwkeCUvqC6vTb6e0dzy66H6p2Uh/IcacPs6dkvzJ2rTT+f+fr2Q3rnaWaaCLM5ZjP8AbPG8&#10;Nap9c1xL9kSk9VLES9yAf2wDq5sQ5a7LHOUURLg1zX/P8+kLXV0nbGQD+fQeUWdxdXVUU1bU5Kpq&#10;NVXjG+/b7pXrJJtKvRytVGEtGoPokKFtYsPr7EdxYPbQOsMC8KmgwB8uqLruG/Xc1/1eten/ACuB&#10;ZZIDLvoYnDGWpeHyyVCVtCjRm1NCsMxURvMSpRJFI1fm3tmyvCYBotqv9nXp7X1lUdO+Jp9rRYeO&#10;OlimzWcSOnSoFXmYo/u56lJXSqx1D5yKmL02eeUgKfr9faG4mvFmMmgIjN6HHD06dt7e1RKMxMg+&#10;z/N0l63I6pZabDYyWmx6zJTRxyw0jzNToQkb1HhhtUXdn0MrkgrzfiyossSANcCrdx/1fn59ejla&#10;VGWNFqGpw8v29L7r6PO4HNVGVq8BVJj9NPO8k2g1kCwrJUpVUUNU8caxCMNqHKlCBb2QcwTW91ZR&#10;xW95SbI/1UHTyxTR6X0inn0K+Vlwu9PuKuhlocd9pD5FpGdoKjOVKmR1nXwpJTQSzyzIGjULcIee&#10;QCFNutZrPQbv7D/qP2dKpJEm/sx0zUgraGXGzZ/CT7doVFLTwQUMX3MqUtTBLP8AeVdVVytVVjze&#10;JheeJFQFRcWt7M7+G3uUmlse5hTj9g9KflTqiExig49d7pyGLxOLp6nFVn396umqslVQeUCcT1s0&#10;VJUzGeOIQVKWVS0HCW+pB9otsgubiYpICrhCflinDj+Vem5WlbSVYjPSa3Hl8flocdkMnGlFTYrD&#10;T00WaoJ/uajLyPI0lGckHqIB94ZmaNH0s1k9V/oBRb2Vw0iwsxKH1GfPh8ukt3OU+FqEdBnjMzui&#10;myMP2dHnHFTJTyFE+6WoqI3qEgleExySEKXIjHpbUSCPqPZnc7NZSwgSxiqj/V5dat7+dyFDf6v2&#10;9Ge2/PufBNl3m/iFDJj6haHIYCslylLmqFJ9QjWqphFTzO7NUBggUnUOD6h7jTe9rspbiOBLchh5&#10;in+b9vQosLuaNVwD9tf846WO1to53fOBy+7HqNuYLG4qWuix9Vlq+fE5ZMrRw0pqclLRLRVhyFND&#10;HVoNJFpHVlOknhtp7HZ2s4xKTNWhAzilfIHzp1I9lyNcb9tUl6bVqMuKUwfUVr0LvTO1N0Y/a+4c&#10;dufNYys+9JyOFws+2yXnnq8XFNFNBLXSU6x+eKpEviXWS4BCj6ewdzVu+2vdwSWsEi3CkGprkg1z&#10;28P8nn59DLkTl6W3gm2rfNS2pBCk0rUk0zQjifTrvI9Rbi61w+R3ptLdW7qDPbfjyedj3bjpKCoy&#10;GK3HT41cztuuwmRqFOQpKObIvVpX3i8cdQqEamAsactc/wANxu23W17BEneBwYAjhQ9xz/q49Jub&#10;fbO62+CS5soTIoWtQQf8vDqvjd/zG+Wm9qyrTe/yH+SW+aiCFIsjT1XcHY8mLiHkaf7aop5d11FI&#10;Y3CEAeACTngcj3l2j2M9nDcQyKsZXy/YePUKGxmUmGba5WnXiQPzHr5U6A6XL71y0hnba1TO+nQK&#10;rIPBM+q5vNJOqxyPOVYXc+onkm/1rK1j4QuXm1UxSv514fLpdZ7duTSxi12t1cmlSvl6Zx0tl232&#10;ZSYCkzkuNx5oppkQUq1MyxyuEM1lU1DQxlQ9/oxuP9h7J13Lb3lKIcDoVXmzcx20CNLZEJT+FeHT&#10;/gu0+zNkSLNttuxdl1kLJEmT693dksGPPGbhxUbZmwlQJItf0IY/439mIa2cFkcD7eiOQTaTHLYr&#10;+wj/AC9Hh60/nDfPrrPH0W3cJ8nuyqzFGJaajwvZuPw2/ozDDLG60v3+98LnMxIyyQDS61KSCO6a&#10;wrNdto2kjKwkO9DWvD/VTpPLYWjQRl4ioJP+Hpzru2Kn5Mw727K7IlxWxd7ZTO0Jymd6b27tfZH8&#10;by1FGkeQys2zcAlFTaKbF1zNU1sXgmqCn77zaUCwzzFe3+17jrjiWZSSukBjTiamhHpT8x0NIbHa&#10;4uXJ5RABMBx/4voQ8puCDr3435rrahyibkxO79zZiow+5c7t6VcvlqqmylP6sFnaikylRBJFXUaC&#10;oVp6dFRmXknV7AFib3duY2uZLRYqUJFCBQADgTXIHUZ3934luluoAjIJ+fQbdYfHH5G921L7V652&#10;jnd01+6txwrXYrbeNiajx9JqajpWrNwEyVtDi4Kiod6kShElhRGbW0ZPuR4II7m8SJbMhCM0+3y9&#10;P59EMHwVkHd1sO/DH+RUmzaIZr5VdgHLUM1LEidb9cVBoqla1WeOZdx78zdPlaaWjWmkVDS42ljq&#10;HIv90g9jLb+S9uvpfq3jkDCvAgcMcKfLy68byNUKueHp1ab3V8hPh5/LO61gpJcLtDraXJ01RWbQ&#10;6p692/RJ2J2bPi2p8TNUR4pGhyuQpYqiZI63KZZ/saJ3vM+t41YQytabXAgiFJVwP9n9nRjs2w3m&#10;8zRvBayMDxoOAqM/Z/n61i/mP/Ml7O+R82RrO5Nw0vWXQeKrzUbM6gwUzvQ1tSIpJcaN6yy0sdf2&#10;Xuyolu1PUS0tNj6EBo44IXBqfZLcXu6bxSJCFUcdNcj869TxsfL2zcqwR3m8EOaEgAgkGppUCv8A&#10;g6pZ7k+R+9O30j2ztujk2T13TUwkgxFM80WWyhoz44qnclWjzM6TebUtIjBAmlZWf6gys9qtLNPG&#10;nQGUDic0/wBXr+zop33mzd9zcWmzqBYs2RpHDPmCP9Xl0Ge0et2ylTUCnppapoaqjjlnMUIEY+wp&#10;3mjSAMyR+aapTSFZgDG319or/fAroqEBV4U/y56ptfJ8kjeI9owkOTSn+c9JbsDqyroYGn+1kElx&#10;H5LalvBI0TOUCAW1XsRY3Xkm3s327eknMfiPWop/q+fRFzLyhdKVlggcSaxU44UY/tqB1L6N7qre&#10;vMp/c/c6xZXaFZLNQzU9Ygq444ZnSNlGuRSVja7IQw8UhJHIFneYtpW6tzNaRgy0rnhgfLq/KHMQ&#10;sLw7RvLp9Ge3urrz86kefpw6NvXbbxOIy+IraYU+U2/nquCoxdXJLV1EdXQsAgp6yWCdQMpiY7IY&#10;7SNXQgT21g3ifdkmWJUQD6umR5V8/nTpRzxybCqtvG0I0lt9tRShPkAfLpGZDcdTjM3kJsbT0cNF&#10;JEph80csmPiltPF4GZ0jkSqqzGbKbxIAf9YF/wC745LQJM7azx9f8HAft6h6S4TTBFFUSGtQfLJ6&#10;cKnPT5LEvVVE09IhoWp5aqAcMysQ4EqkeMuCVUngi39B7K7bbILadtCkoc5zmo+Q6L5Y5lk/pefS&#10;djRMhHJQySVsoM1OBT1FQ70qVCo7CSJJJ4Ioknict+ooS3IJ9m6yzRhVjUaB6cf8PWyaaafF59Z6&#10;WtweNpaVMrTNFPT1LSwTypFTUkPkWeNWMAaRjI4sAWJOlSw49+c3s50x6gD+fS6Ms5B8NdP+r59P&#10;eMz+2s9VuktHWJLUeCPD10NbAYaVGqxSyLVyBlVMbNLE0jtp1L9uzBebBDe2m4Qxdsh1+df2+X+r&#10;P29GUNrHK/hhe/pb0VHtTFZfRt7NZGbNVtC804oMStWVqp6aqpTRwY+Rllr1yC1MBGsxloKhJSrg&#10;Egska/mijNygK8Bxz+0/I56OhZJYxI5VjRhw+w/LowXXueR8LJ4ah8djsNlc0Mx99L/EMXJRYuug&#10;roaXGY3zDL0mUelB1wuq6ASdbXt7BHM+0tHeQMle5ajIGdI86U49Cbbt0imoBcaR5g8aefQ5ts+m&#10;xePymUxNf/dSFft5alqaWH+EUa1VNUVUlBWbcmqaep0UlBQLU1JmZopoplEYmdWUAxricTQJuJLS&#10;ltOkVr8s8DU4oM9CG02tZRPd2Mxaqnia+nRY8/g960MeQym1A2YwE038QymWwuWoGkrqWULU0WTq&#10;6nGVP8UovthMH+xmjD+NlIFhb3JFndbT4NtBdnwriMUNcedfQ+vQF3G0vbdpGLGtT9nSb2VQO+46&#10;jcG6KPMLv+BqiupcZLh6T7ORqWlof4dmstkKjzz1r0UBlmiWe1NPJHBCX0orexDe7vD9IkVtcJJA&#10;UpmpNfyoPlw+dOiT6SRgJJ66q9PPc0lJtybH43GVa1+Tr907jro6/HwYtvu4qqppsdkpZRTVTQws&#10;lbHOJQImAcKUXiwQbCkt28onUeF+f5evGnWpJYYgPBNT8/8AYp0DGE35kKLOVFbLRLk8R9xlKipp&#10;56o5mM09BLBRy/cUVZTQGmqXmlSXyaIz5OQWAPsQ7ps9v9OohBDtT0r/AIP8/TP1UnBqU6WB7Np6&#10;GqliytPiQkVTIaKEw4yGojpZFjkdhQ08METwPHLc2PINwObewzPsF88SFHcr/q86deW5U4YCvXeS&#10;y1HuXI0FRNVfb4eGjhdqegoqiBIphBU02JWogWkWodgtzHMdKxRlQpBJb2otvrLSMw6u/wCfp5+f&#10;T4KyikfxdM+JzlThZJJFoxFSbfmp2GMpxUUdYagUUdTRZKpoFaupa804qKpkNRIiu8v7jf1VvB4y&#10;CSSQ62HE8P8AB5Yr0rjleNAKR1HqDX/D0M/SuUwdNl6LK1fYU/Xpw1NT0FYtPS1mLavbK/xvJ+Hc&#10;SYR6qqydLUmlSNEamkJWrccKeA1zXDeXNslq9lHckntLqCFCj8JGkjjnJ6Nttv4opY/1tLM35dWE&#10;9Vz4XL7Dq+vdybo3Dj8hQZyTemcpHG3KSbFxCokyG28vDWMINwS4nG4urqtaTPVxRpI3kjRdS+8e&#10;OaJOadm3m3vdr2yOOEAKtEND2qrfirUnjny/bNexbdbX22XUNzPWJxXFK+fqD0WnMbRr8Nv5punq&#10;CSupMDiRuLccGGpqzejUFClQKZq7MS42nx1Pjp81kDAaXEt5Qs1fTh7mZF9y5tEU277Ok27TKlzL&#10;TSSwTv4EkseHyBrQY4E9Rzf25gv9FghqjUHmSK+dP8lOjmdP43B5/GbaqdtZzI46pFbhs3u7eFHs&#10;+DDbWgy0m5cRANs5bJ1WATP5mOkq8lJHWVuUFDH5kMY1JGLwvzxeiyuLiwlt1uLoAIIjIC7VJKsm&#10;lxwx6n0zTqYuXrQPbCZFIuaCtf8ANQHpab52423pN47o2Pj8/t01Jiz+3ctUbpWrwVVD17Xbd25U&#10;53MU+QqIpI4tsY7JJL91TwpDPDSnQhUqqkewG/3Nds2zcrOOOGIaSrI+sCpYioYHNfPgx4efRncb&#10;YIYpbgSk3BNQQeH2fL5GvRcMf2znJOqMntrvCsrBlhnNs7u6/wD7nZFarJVk9Djv9z82fy0O8ayR&#10;su0O4Kds1HMtPJS1Jd41PjFpKTlbbNu3yG85ZGu3lH6pNCoYLwjGlStSpwS3nTGOkIvhPtkibxQu&#10;K5GCaVAr5cKeXRHu4oJN4bkyNRNPrz0UC1FRXUOQglx1PiaWRJjJjZsdT3rqCipnSL7iV55ZBEiz&#10;MzRgmYNqurmyg8B4C0YXFRU1wM/z/M19OsfOY4LSa5aW3Wh8SnHyof8AN0H+5tuLS7ZpqlMlk/t6&#10;CoORyFS8GLrMZFQ1sRWnlpg9GKos5RbRoxSUXPpNz7NdovprmSVBCor5UIOPz6Ce5W3gqGjYj9n+&#10;bpH56Pc2HpGrMzQwQ0OQUTbTrFlljlqqGnjTG1EFMkNT5Keid60lllCvK36ixVLiaKzt54e6MFzx&#10;NOkUdzcovh+OxX8v83Sa/vBVYVaeXG0+Q/hWmpp6mengkpqqKoiVoNdQkcsiyrMqNFqlOvXb6fT2&#10;7+51njmkuQQBQClPs9D00s8gkK6sDpYYzdEtVS4ypxtVTPU1Ms/nx+QpXKRy+IJFUzzyRiEJAt9R&#10;Yt4DpN78+yB9qjjZoVZqAcaiv+CnW5HJ72OelTS5PPU81NJnhRT4qqWnWmx6VlTK80dO7Q0yBp5J&#10;WopPG7GRf1qrA2IPsqvrJ4U02rSmQeZpT+QH5dUWTxOIFOldld6UOBoMLBhsfTU9T4ZHjxk0D1oM&#10;VbWQSR1MssFXKJKqnlgLo+hXDuLL9LFMOzX97MBcsTXzGD/g6q8iocAdBhmN751nqqEJSVaUUaVU&#10;2Qjgyq1GNMKSOxmFPVDM07QsdN7RqzcG/sY7ZycIpAzIx+0j/N1vxjnAp1D2rv2HIQCOmo6DN0T1&#10;tO8kU9ZR1Odx5jpI3rhNLVwMGJnDHxBGRiLPyOX9z2J7GGUxySIOPlT5eXDpoTqTQdCzuLf23tjV&#10;Oz81XbcpN5xVdfh4MxgcrDmoK3N01O82SGORhNRQ/wAOVsbHAZqNbESsL83KXl7YLzcC7NM9B6U9&#10;f9KevSTKMUx1dl/L8m/l7fLHatZUfKfM7I2Zu7rbYtXieueoNmS5zoHJZShwz0LDO5zfeCoZ8PvX&#10;eNbkt2RUOPqMhU5HLVEeCj1tFQU4ilm3Y9v2rb4RFeP5fiP2egGekNxM1D4Hmft/1D7OrHd3/Ob4&#10;lba2N131z1n8hvjTtbYnYmKpaXdk/YHV9XtLtraU2apMfX4PK7kqeqdi5nbOYrMBka0RPuqPFCl+&#10;7iYS1P7zx+z43nL0I0xSQhV+37f8PSNXujlqavz/AM/ULpj+b/8AGbeHVXYPUPyM391z/ojyu5Nv&#10;9ZVnXmd2BBlaPbOyamgys27qqPJbXz8NDu7FiOnp8bicnhsfiUpKopXRGpqWlMZLunN9pFb/AEyP&#10;C8DnSaKdQwTUeWKenn1fwlkPe7BxnBH+Y9UCdc7q+NfQnZPzFq4Nkbv7MwvYWG7I6v6hzWYzdbja&#10;PDdcbzwO7slFlM+ujbmdqKxN20W2JslGKmOJ8GmRp31tKs3sCJzlt0NbG2CtKxIzk1JAXgAOLenS&#10;/U4AEZ4dATT7g2f3Fk56TrLrqoqat9z5ivx1Btj1bRxWPq4ZMzlcNsHbGars9lsRhabdm5i9JhoJ&#10;qqKmpEihV5auoLSgjeI9/uZHkeYqD5AAf5P9X8+ldsS4Bdj0KGy+wOhcN052VgewelJs53BvzNYv&#10;bXW/aNZvSHZWQ6yoqndOBot61uPwMlVt7C5amxlHUSqnmnhojWyJAyqrEs9squUlj3ONmJFSw1eX&#10;Dh28KVx0thto5bkF2YIvClM488dBfsHd+X2FuLcEm6a2u3vseiylZFndv5HcEm0sLuyh2lFS1G16&#10;bL5ChyVThM/iMbPhEVMeZK6hWSFogsqOqFbttsItwVrNtMJ4k+lf2fy4fn1fc1hZAi8Q1f5HpSb4&#10;y+0PkXlsrkt2vt7r6ozHX+7M3tSg2oNrYGq2xu+DceGwuJm31j9l7YpZspjM3i6KaGP+Lw0DzSRR&#10;1CTNCoX2PJ+YbCyMSzzL4ZBFTX4h5YxwpUdEgMwqtaU6ON2vsDrLobMdddhfHf5MZPD97bDxGBzG&#10;Orum8JjMptzZeJzclfj5diHfe24Ov8XnMPUJrGZq62hqp6F5mhjrJl1L7UXu+bWNuSaynRrhqcPT&#10;P2fLz6rGHb4+HQB9cfzA/lF1/wDJyo78zuYw2T36uUnw+5ptxbe29R4TPiespan+Bbgj2ku349w0&#10;rVAVvBLUzRvEkbAai59gu45l3vb9V5ZumpaEVWo4A5zX+fTky6UABx0afLfzI/lV8jO49o7ow+A2&#10;bvnfmydnYuGkyNTt58jPiMwMp/H8jvigqIZKWSHLZDcqJTUYjS2Ox0ENDGZIfM7B3e+dN5up4Lq9&#10;l0yMmKKAtcfn/Pp+ziEUYAHbWv8Aq+XQAfJ/5w727Vz+8ttbt3HlsHDWVmfTcFNmsznqmjrszmaf&#10;Hw7mxePxcoehjMeQp3NNSqYqWlqmeRIwSfaK33rf7wCjFkPy8v29W3CW3IACgH5dZviJ80uu/i/h&#10;N04ns7rjcu/sd2Nt/B4eXC7RzWExUeYpcDklrqpM1Vbv2burLUuerauipyKZZqaOniEpkm1yqUGv&#10;LN3MrypOWINRQU/zZ/1Y6K2JAPr0U3fm4Npdm5jf+89qI1LtebcFfQ7W2pk2h8mNw9f5MxHha3Jr&#10;mKqNp8BT5ep8LR1MwNEtPGG1KU9h7mWOS13BJ400oT+fl1pWJWp6Z+uTSba2/NLuCTIPC9FS4+qg&#10;lasp63GVcbZGjxyvU0lSKeqo6tJkuktO4niUKWH19x9zN4m4Tr4X9qFqacKYrx6UJIYkLA0rjpW5&#10;+kly2T2pn59y5enw+0ZOu1hNLDUxVMcW7u0aHB7zWtyWPpsbBQQ4/YsGTyzVuRro3pcbRyLGVhL+&#10;5Z9pAfCMXjCo11r8lDD/AAn8qdNMxK+ITU9bGvxNgr/l3urszs3s7B7nwmD2bieoE2Zlqbf1Ngux&#10;cz2DR4GPHbak2rRbb3DV4I0mQ3DvOlylVUHPR1UFQ6U8zy6CvubrcmX9SY0iVvL/AGa9NmdH7aCn&#10;RvvmV/MV3H1H1ngOiN47O3NU7voj/dLcpyu+qijzrZLOYXMHB1eY3BSPFu6mr2r1kBpJooEmWgZj&#10;VyQyhQBOcuf1t7e726ynjE0eM6q5Fc0IHn1UWELOswY6KYyM/wAv8HWtV1x8ut09Sbm3DS1e649y&#10;Yvb1VkaLG7dz1VXblw1Jko6fH4jGbhoaZ53o23HiqTFfwtKudJ46Wlk8UMYZVf3Ctpu/MM86y+KS&#10;rnhTpbVMAKKgU6ddy/OLu3ZOE6cbG73XbcWMrKuhx22KbcWTvkNo4elkXG4zM7bG6jlNtUU+0HxO&#10;LKilByKwx1LyxVPkZxvNPf28UUspIU0r/l/1U6rwqR1fF8Vts/y4/kh07TZzuqvw+9u0t4T43O9o&#10;b039vGrr+1Njb2n3VQ4/ZtJ1fvzO0eMzGx0rdzUMcuIix2SnyGRFNFJLPC9qNh/yzzDstzbPDoH1&#10;QBAOa9FEoZ3xxr1q0b16/wCtYfkB2dtnGYXNbjxnXvYPYWJod1UO4sdlqjem0sXu/eeApK6aKiem&#10;iy77ymNJryEEKCsrJ2lK3Z7R9zWd6ia5NvJVHPE8fL7OHR5ZhRGuoZ/2egf3QOp9yU+jP46s2zQb&#10;ep6ykwtBilgx2RnyNVJI0kFdVVIlc+CrVTOyqZAnptzcBHabvmC1JE7CSI+RHn+RHlXp2TQSdPHp&#10;tzNOJd3xYvYO5K7JbSxVPhKdN0rQyUwyVRU01E8xjinNBWZCmw0kspkdljedKZz+QfYjtGgjl+qu&#10;Kh/MenSSSXGT0fWLe/R+29vbG89B3JJm8TsOryOU3l1v8h/9F1dtre2R/uJs3KZGpwGF61lo6Smr&#10;9ubRiqsljpKyveVZZXNSWmkCCcc16LZrfb1BBGKg1/yDpvoI9/dl7/qv4/QT4etx2P3HiMXUtldy&#10;ZDHZfNbpxOBx0+JxWTpM42IxlRWwtVIhPjhhqZ5AkqkhOQdfSbrfKPHctETwI6YnNBUceiz9f9mb&#10;n2HnpNybY3Cldk4MO0WQOT2rSb9ppI4qMmtqanCbqjqNsyU9NU1cheepjarpJ44ZaVncX9iLZZLW&#10;0VdEOmfzrSlPlwzw6SiQ6gT0Pm3O9u1ezqrA4HBbU23lc2MHl8G9XlsfgFrspiqnNy5uOfGvQY/G&#10;iDceNp5nSlqnlqsnED4lmERMJLdxuXlvV0NSpOR+zoyjkD0r0dzG79+TnT+ztidjZld87R6ro81N&#10;kdsPRT56CDduOwe66arzdDFiMwarEZrb+KymNyVFpyGNqsR55p4Y6YRyBGf/AHvve3pCqq0kKEfC&#10;K/t6MBbRSEuwz1N3V3t1L378hazfe+d8f3JwKfIar7yx8m4uo9tbp35h+wMv8SDsOKFaGaDJ4vcG&#10;29w9w9K7bjqsTVY80MkWS1SrHFSrFHIUfPkU9mkBgZbgqKjS1a8B/KnSOZFjdiqjoIvkN1Phsb2U&#10;ewe+MfvrAS7gyG3MX1J09mNpVXVJ3RJTVbUeHrN8btwOBfrzE0UW8IqmlengmlnkiolEU4iJC0tL&#10;N75jM9kwibNWB4+mevRSHjQcOhx2C+F+OvZbbirPjUOyMDnK6Saq2+NyzwYbYrPisEjUtbnti0+2&#10;sFU42ig3u5KRwxGpkghklqoipRxNDttrBGNMemnpTpQsgaoPV5nxi7T6W6Mq90733ZtKGDBPtrZU&#10;mN6exVXgtx7R6u2ju/M1abb3XWw7dfFbGqMhurFVNJWz1MWOzNRQUdLVaqpIoljZTdXkdvtspiVS&#10;KcTx4H0I6o8AIHe38v8AN0QXsL51bm6FxneWxdn5GiwL9pb+2rn6/Z+4oc9DuPaFXFHkMLU4/aOS&#10;x+JxWLpsjXUsv2lHLEZUoaiOnZVMkZvDJ5qngvpYoHJcMOPD/If59NzwRlQxFT0M/Su2qP8AmIY/&#10;vLNdx1smO2Rgc7mt1x7qzO5oBmtuHIx7krMD191Ni8Qi11LFS7vo6fI1ME5ipqueCKneKRqqYEQI&#10;qbsDcX0lDSuOFfzr/h6Y0ykJHAo45+zok3xY+OXW/cO9Ny7L7Q3MYdnYTubcO+N4QbCWsotx5rYl&#10;T1HsXf8Ag6aj3BNuVaDHYPEVe9KipmanauamxmIr6qr+1ACK9ZwbajlZJRQfZw/Z0re0lUkD/Vjo&#10;2+Q+a3SHUYoq5Z9iVuA2zlsTS/Hfq7Eti63a+3oMNWzR0O9ewtv444qhqcrU7eiAxdZVzVswri+l&#10;GjKSOV7jzft+2zmGxnQaeHGv+T/B1uEE0jcZ6Cj5T/zq+zq7ZuB602VDt+qwe3sfkqTce9Tg0r8n&#10;uHdMlUtdkNxYelhlTEYOmrPv6qGlRYJBRJIt5JfoQ1ufuHul+Y7e2nQueNAf5VPSwWUAcvpyf9Xp&#10;0UXLfzgu8KTp3b3VnTMm2er+v8diqiQ4DAUIXMZzI1OPfH52sqMxS/wbIJV19K7BjTIUSU+QMZAP&#10;aWDm3mS3iktVA0H1Br/hH+DpiXb7ZWWWhBr8qf4OqqO4PmL3R2pO+L3vvbdu4KnOZankWrzm48nW&#10;TT1UtNBSTaqmHJCCrWDFY2GJw6NI8em7X1XWx7duN/E19O7FgK0/2KdKpJF0KiAVHTls7IUeRSra&#10;DCRVG8Rj2r9nw4yppjJTZ+TJQ1MtA2DqTNjKfCNS0hqI6dIZLVvllEi3A9kk0aEeHOjKpPScHUcg&#10;dLfH7wzYxO36/N43F5fAGCjgkbcq5zGrQz55q6WXa1dNgFxWQyVdryBq1jeqidzFoSy2HtNYQW9r&#10;e+JH3Roe6uR64pTpx01JqDEHoUcl1fsjfEu/spsWWhxPX3XS1cuLx+4s1juv8ZJtxPt6CHLU9L2D&#10;vrcm9MhLksrT1Blx1RV1dVLUT21xpII1ObuD96zLPt3woM9FwaQOQeFOgD2fs0Z18hjeypsT1rtT&#10;blXlcTgc3vyHIGg27V5W+XqaD+7WB29l8jl8rkselNPFTQTRyUHlS4VCw9n6bd4NqZHFJKDh8+la&#10;Gqgnp3bpTD7x3YMF1uZO0J85mv4RidyUyrs6i3HmY6nG4ZU2zsyd67L+H7uuRYHmSnjmsxJv7Dc1&#10;tcm5OknSB/l6dVo654dL7qX4Z/JDeNbuug67+PuY3hU4LET5iuqt/YrEPs+hwtLQuM3Nka/K5mix&#10;dHvCixFP54qNbV4c1KlQ4FxPtW1Xm4KGRGoK8KeR+fTF7MsSwmA1LV4/LHlTpQbi+KvYe3MRs/aR&#10;25uWLdOTfKw1eC3lg2xtcm5NrxxZfLw7Nq6DPS4us2lNs2aBFFZIZ6Z2kWP7epkMvu968u2q0aaz&#10;KcDhx+eOGOvKswWNvUZ65HFbGzSYjOdjbY3dRbP2dRxUG9sdPvhV3nW0cOOhzWHytDtTdlW8udx1&#10;LVL4YKoU89FSi6mUjTKQ8RzEkbTXkLNEwNNI+2lak/n0oBpjy6KfvDsTGy7uytJsfbuJ27QrBWzU&#10;87tIlVVwVLtPCjVKmeJXUOBINCRpIeDbSSTz7VrSO4uGYMckDh+w5/n1RypyOPULZOF3XuX7qXCV&#10;lbU4+nE4qqyrp8jlKKKlQfvSU/20q/cgTmMIbBEdhduCvtHey7fZyJqqJFAximR54r/l/wAPVaMx&#10;1Dpi32e289PhNuPHJlNuUOVzEkdZV4Gmp8vQZPOJtqLKVqTUGMORweNgh21GEp088YWWQsAZLgbb&#10;RzBs0+3NbyGPxaVqK/Z/l6oyGgr01s0kWFXFbxx9E5yay0U9dDHHkq0ziomkp6ynUiIRfbeLUzKq&#10;61YllBNgRMwN7I1jcuVqKZFOA+VePW6kAjpJRbPxOanrabAVtJUZCKJ4vuMkk+NpDNDRS1UUc0qw&#10;6TCy0+kIoKuzD+h9m8V7PG6/WU8P/V8/t6R9/oOklkMZVbWydFTVVdFk8jU1EcE7QySfamNZI43p&#10;6OlqKSOOGkRpHjZXHqJWwsLk8VYr2MTRoBBTBHHGD/MdMP4mo56h52oyUxpMvVimraOGggXER0WR&#10;+6yUcaGrSXH5KojDRUlb/EfNOyoBIKfSp/xNYZY1tkj1HV51p8/l1qrCuo9P20MrPh6/DJkMNQVq&#10;UqtVRJRUjVNci1lO8kdO33NxPTrOqi8hL+vk/gB/ebAiCWdZaE0pX9meqhJJgA3RhsfldobilqZ4&#10;ts4bFy5TDVNFUtU0MCVMtbJGShAqpYJaSWKQuGEceglOOCPcczXO72dwsYu9UangOH8v8/T0UDoT&#10;k0p0h8NtvaO26RsuHpqqpxOqBpmmEVNW/eTtWfcNJ+zI9fQfbAIygaSRyfp7WXG5bnuGu3CrQ08j&#10;XA8s9K4oFVRViW+dP83XOoztRkJKrLUeEmmgqaf7mtyNDSzQpIkjuFklqZvKyKHGk8nWzXuPobpY&#10;S/TLDK1GBr/h6XAR0oOmOtSrycUdJHjFlZKb7hWmo1rZjFMFjURpOfNMYWJuUHBudJA9mFlA1nSQ&#10;XAHTMqg1Hl0gXMiEEO1NMs/iaRqTG49hGE/bgLTGRSxGq1o9RWw4PPsQRyzXKiSqMnnx/wA/TUcA&#10;RtTE9K2so9mUm1sNIvam55t3V71NRmaEbbd8PjK2RSkdHT5lMsZsjHLCUKkKlwrXt9BdooZJoyIF&#10;ZSM1+WMZ6dkcDNT0hsVBjKyGKs3DuLK5SuDkU9JU1NajiSQLFA8DzyyRRpCsRYgfggAgjlu7nZGa&#10;O0tAsdKYA/n1ZJYwKuxH+fpYpkK1j/D6Getkmr49MtJGK77uSHws8M4kjjkY21c3tq/x+pJUski1&#10;zXRC1zT/AD/b08NTAaDjoUsRi8TRCmlRpqiaSf8Acoc1BP8Ac+F4v+BBAMSqI5YiALA2sbCx9hu7&#10;aSRz4aKB8v8Ai+rg6RSvSgpaDF54VdPNVy070UU70I1yRQRZGNw0NPDDF6agmVhr1C9wQDcj2VXF&#10;1c2kkPiUKN61/wA/TJAdiPLoLMtNVUu5xi83VUYEccV6kGaKIwfcSRtMs4kes1xSkySXAIVv6AD2&#10;KordZLRZo0FCafP16YZArEjpuxas+5xTUc9ZuKpSpRcZFNHKlKhrGZ6iriZGZpYIpYg2ttBawuvt&#10;+7CJYBmKhQp+00r08neAD0YODa1NlauKKskpkzcwqfLTVFKlN9hBKVJqKesg8caHSSQRpJPBuTf3&#10;HUm9OinwwfA+f+odb0vx8+pWf25W4HK4tsS8m4MVVRBqKuqKLXRxwG8DRx46SsqtS05X9TEEg2Fv&#10;xSO9tJkleRqMD5cf5g9KoSdIDdMNbBh8BXBcrJFJXvKKabGfatQ1c1NKgeM0UMtLUQrEWkJIJj1j&#10;VyRyF1o95d2shSNhDWmOP+r8uvTkeEpP8X+Q9YMa+z3rKjL1+3MbW18MzRyPFDTqkNMxRfuJK0wV&#10;FFHDRoQNKxJIGFh/X29LLuf0gsY7orD6H4s5yeGSfTqqNbKoLklvy/zdCue6KGbcFK+LStOHhiXD&#10;zrnVFbt6eCZPt6irgjOKr/DKlEyxJIbMZEH0ABVDabLc2yeK060rXPxV+fAU+VPTpxZBKtIYz+fS&#10;o673Lh+tstDn6zrTb299kUmao86MHna+ora+thpaxpIK2r2ykUEVfSJXxlgklRGlwFkXx2JE+271&#10;ZxzW0El0PGHxg0pxqKECi0WlQa149NmN4yU8Ml/P09erlN/fLz4m0PxixG3+g+ue08P2B2Jidsdf&#10;Vu28duPI7F2tSbBzdTHjd1xw1NNldzbZkTc+Eq8jivt5fu66lWu8i6AthMR5v5et7CKG1ukdvPVx&#10;Bz6AdNxWLPMX0UJHl+XRf/lbvXa2+V613zk/jVX9bUPWW3q/q/ZNDu2un3BgaHIYqSjnye2W3jgt&#10;xwZzP7f66mSOmoaKpgKao5dU5LeNY35n5rv4kE22yJk4waf4R0t+gVZNBrUU/wBXDoo3YvySyHYu&#10;e2tg8fT0WNwOFoqOgwuGpJJMPtuoTEU1PjcYMdTZTI5ySbE00VOyQxViSSxoQA6qAPcab7f7rv8A&#10;bF7y6NeDBQBn9lf59GMcEERFVz0A3Zfe+68WtLhaPb2IhEOVmEs9PVVOXpRDVtHTwU8SPKcfDT46&#10;Fm8YjS7ayXJJsEvL3JtjdTDxTJgcNWCfsz1e+vktoF8OnQOjvbdO4Hr9vbkq6XFzQwVBosnLjUpE&#10;WCmqXEdKTipKGtaOtUeNg3kU35BHHsZSckW1nJFdwBwsfHNcU86inH0z0RxbvI7OpIIK/wCX7ePX&#10;WAwm5azP1GS3l2XU0u0cuIsnV4ysptxx08c1QyRxYfb+OM8sskKrEAdTQRpGebgg+1+6b1t11t62&#10;duEN5GppWp4Hjin5fl0m8HWS6sanoSq/YHXcEFbvGjhxlVVYZa2rloqirrcRW08Zjlhhmyu34ama&#10;nytKlO108cpkYA6uLgBO03jmbQllHEptmNCSuafIggfy680bJw6KxuDd+Qy+SqKPHJTUdC6QVix0&#10;tMmNjpaamjEMdPSRl5j9kFYlUJ1HVfSL2Ei7ftrNAZbiMlhTj02CVwQOlDs7s7szaq1GJ2juTeC0&#10;M1BPRDFV2Wrp9tUVNO3lq62joopqSKmyevW8c0So0YZv9cGtpftZwyLEQraurFifLrl2/wBu707Y&#10;z0dflt17g3Xkaagx+3KOhkyuTyaUOMo6Z46bGYmGumkgpsfEi+mCnAVdR9XtyIXu4uGuYy4Pn5dM&#10;TFm4DHQofE3+XX8hflJvaIRYas2F11R1eOqN19j7uRsdt/GYqes8BTGtXVlLRZLLsY3FNCHIZgAS&#10;A1vY722wXwhE8bL/AKvs6TfT6ZKs1B1fVsjvHqn4OV1F8afj9ubG9tZTE1eMpd4bmoevNsbPyU9V&#10;FWQ4uoo83msTJLU7ryVR5mlEjyQ6fEQFIGtjiKb6G4gt4FZmrmvzzilPI9OzuioFLVPVlvzf7sy/&#10;VPxVr+z8Vls/tHeOU/h0O2ZcJSQZGddwZD7ueGmy6w5Clgp8Y1JRDyzRNUGnZkk8em9hPv25w2W1&#10;VSQ+I3+Gh6SRkO1K9aYG++6+wN47k3Fns/lsvVnJZWsyuaqKWpjgy+TrDGYP4hl47QQyOI0jM8pA&#10;/W9iQ3GPd3cXN+7a5aNU/wCrz6WlwigAZ6DuLc+PpdvfeDI5ajylRVwwx7eWWZo66jVHq0yiLSPJ&#10;RVrU08bKyu6slwQBzdANnZvFUMGBzjj/AMV0xqZMk9Zc1m8jNjqWkklggM8MMbvUUkSeVir1LwvL&#10;FUJDNHTtJZV/LC/+HtJFaLavV42weI6uLqoCIayedf8AUOmmrwtRjsZFPVZCWesq6NqqpV5EbHV1&#10;HWn7aB4oqgiGKeiLgldIAP0P59mYureVgkUZDDNT6f6j0va3uZIwzKNNemb+8lR5/uv4PhPFr0/b&#10;eLH+Hwfw3+D2/wCA3+b+9/yryW8Xn/sf2vajs4ZrT/Zr+zHWvAlp8I4f5ev/0NSIZrcuU3Hj81XQ&#10;4s5Ckp/tp1goJcZBmKOGnlilpa9UbVLUyIxWOoYs0RAPI59wWJLOGJoIpyyH1qT/ADH+boZeO/p1&#10;hTd0dJlIcjjsVR4mXHxJDT1MdWy19FN4tE7JVCONT56VdJRzpa1ybm3tG+3/AFNpLChJRzU/l+zp&#10;dbzgKGbHTLvndE26kWKOox+mGoaopcgMdRxZCWAJp+2r6tGeqmggh1AIG503uTb2YbFYQWWlJUqt&#10;Mj04Z/1evW7i/ZRWLJr0+47ftTDU4thtzE5dqTH/AGccmUWJKOKWNiqZCWVFDhY04tY6r8/n2ifZ&#10;YPGvSZ/DgdqjBOKfL9vSe33BmY/Udq+Xn/gr0IVHv2PHQx4nM0uBT+IfZ1y01HiqWRKCVmqP8ina&#10;Ok+9mJsbhJB+pbG49kF1s88ZElncloweNafyNOlo3ESnwUUUPy6bdw0WCylLiY6GqFPmKCOnMMU9&#10;NCBU0+QeaWoZkoUWII2sKi1OudLcvpt7ctb27tsXWbfyP2fz49VKQiUx6u8UxQ+Yr9nSRx1Gaar3&#10;DVVUUYkx9TQCeCekgrJwrQu0jUzEwS+EUy6rAr6foT+Ti4kaS2jCPoJOCK5446sxiU0r3fZ0jex8&#10;/isnQUsmExVPiJMPW07yTxmWmavkRok1fapI6u7R2IP1A4uSPZxy7BP4nh3b+IGBxXgPz6LruYKa&#10;DAr0w4CCqz2a1ZeqnELSnIxRU5ghplpKFFZIpoZmVoZBJGQxFy4b6ezTcpLewhb6a3rT/Z6cgtjc&#10;HUW8vXo0OyNm4yactj5YpKup8EkMUUMMK0RZ5Xkp1ZNVJNTsh/caymxF7m/uIN73q+lnUxwkAHP+&#10;T7fXo6tNuRSULYp69CnS7Z2xTp9xXwY6BqESU6+B0kSpaWRvFcU4WleA1CkcHkrYG3sG3W87xLMs&#10;UasQT6Ef4ejO3sLaCjMw6VuQynXn8NanpMvRQzTULxTSxQGaCUCExTCnjLlaYQpZQ12Cj6gixJXF&#10;bcwLe+K8TlAa/tyPPpTefQPGRHMOHof83QPS7YxVNWyTY3J4mroXXVStkquqllmM4iEq0VLSFI3V&#10;SCVYywk6SVBt7G0W5u1t4VxGwmXJFCMDHECnn69BxUiT+yao6xZbCST1NI8+cxeV+zgljWOoiy3+&#10;TTyukkNMZKLMs9aqo2tGfUnBUnkD2/ZbrbpE7CCRSxwBSmMeeR1Y+KRq04/LpI5Wu3HRLlMXkMtQ&#10;NSRwSvj44sdSzQ1Ky/tQU0ZqqWrlVFeO2kkck8jn2IrS4tnMUyJRwe77PP8AnT16Z/V1EhMfl0nM&#10;lj8zLG8qV9b56WCDGUtZBJS00Eh+0kZiKAUkKVHjM1leJnZGU/gA+zaG/QSs8dCP8nSS6hLDAz1D&#10;wlPm8NBO6wJBK9KsNdk6hhLlJ466LxCJaioqHmipZgTq8akfgeq1k91uKykqrcem4IzEKkUNOltg&#10;ZVlxks1LVy0NbT1kE9W1PWSu8k9EVqY4jFJTyyUwQoXc3S35ufZJMrGbR9OCzDBJArXz4+X+Towt&#10;7tq0Y0A6N51jvzKZ/ZmbMlbGlPiI2+5pTlPs6jKVVYxq2p6aikhWKsqZVjA0WuQosPr7ibmbY7pd&#10;x+oF1oIPnwp1klyHzX4m2rtscsbELWi0r5D1OM9DFRbdy25cVPJkMVmMaaOKg3I9flMnU4KgXBNT&#10;xUVHiMfDkYnY1lTVfSoR1KqgTSPYTvbtbVmMlyrtwrStf9XD08+h1+7767eNymhCRQ1X9vHy6MB1&#10;bisZFuClxuU3YI48nuCOP+C5etrmx9c+Qq69YMlQozQ42KH0mniE0s0EpYsxUXtHPMe437wi82y0&#10;0zxgGuARjjQkHzFaeuepJt4Ybfb2t7y9WV6ZGP8AIOizfOHrPrnE71k3ptbFrSxdgUdNXZKlYRKw&#10;yW3a+TEVMyVaI0QStZ/IIon8DEEgsT7m72W5y5m3rbht+8TikYfPE5YEZDHyB/wdAi75f2l2a7SI&#10;LqPD7Meny6JMu3sSklKUjghEhiVlkbyyapZFjSPUjf51y3CkXNvp7nUz3KWU48bUA3+Q9FUVhALu&#10;3Hggx6xSlBnoye/Nr01L1NseCoofHBX1tZPK8kiUyztFGIUEM8KoWaEjhSb6iQfp7DW2Xly13L4g&#10;NK+vQ+5g22N9vg1WgAp6r/n6LtU7Ip4fCyvPSRzR6oWrbwRSTtJpPjrvQihFIsdZLtawP4Fx3WVI&#10;CPxdRz+4Numl0y2/H0p/s9Lmp+PeE7Bn6kw2fqq3C0ZxuRy1fmcXRyVmVFLTVscMFV9rLoeWCWWo&#10;VZHFyAQfoDYruOeL3arKRY7eszVA7SeNfMH/AC9evORNuuWhCLpReNWUU/bToymz+kd29gbkfpj4&#10;gdS70zeTemp8ZuLetHU5OhxeTosjTQwVkW5ajcJ/g4xuUipzMs3kRTp06Dx7KNi2/eeZH/eO5nw8&#10;4oAAR9ndT+XUVe40thtFlNtW1z67ilKA+Wa5oB6efWwd8bv5Ju2IOu9j0PzE3NDv6DbVRUZYda7Z&#10;qKvG4mGSqmbIVGO3PuhUo66qanYRHw0k6GSUWZtH1GWy8pxWm5PPOraKcaj09AOoYika4Fsr4Krn&#10;5H/V6dXabC2JsTrPauO211zs/bmyNs4igFJBQ4XD0OKWWkw8DyM1aUNNLUtSREySSVDTCKANK5sC&#10;fY7tNssIpTIsPAGv2dUue0rDECzE0FBXqo/5vfzY8f1Zlsl0r8acdR7s7LoK58Luvs3L0c9XsHrT&#10;MQvXUlXhKfFinoqzfO7qKp8YWFUbE0sotL53/YQpvt8Xb0nS241wBXqQuTPbiTeJ4rzc4HSDiSXU&#10;DBIxn0Hl1qMfKTvzJ1XY+f3fuHd9R2927mZpanMbhylc+QGMqrGV4Mm7yVGMhp42U/ZYynhpYaKI&#10;FIoUu1y2wgud0Dz3SlY61GR/grXz6krc7/ZeWWWw2hlLfAcFznPEL8hnh0VVcDuvftZQ7g3Pk5c1&#10;kK7OU1NMJxIlNRmcL5oKaD9xKWLxuZdEWkG+pjz7XvcWu31EL5HyP2+nRVHt99vLLJISEY+fmOHA&#10;nHQ67W6vx61sNLk6MvSRY6rhhghEgmdv4nTIk0yBChYoXuzFdSjgHn2SXW9ySgivb0P9s5cgiSNB&#10;bAEGvl0OGzNsUeDqMxBTUyNTxZKjiiWBaiYGKCnwtL5Z5JIlems8rF7A2BFvYWvXaTK8eh9Y2EUK&#10;k6RoUZNOkRnNowZmSeUgPFG1fEyNJqRapK51WJABpN3kADGxN+Pz7UWN34cYBbv8uPHop3DbY7oz&#10;FEBTSf8AVnojXYXXD/cV4gpR5Kdq6pKrBLGwj8xETvdfI9wRp4t7kfbN8aRVRzwHWP3OPKnhl7qG&#10;NgxOCCBkY4faOlF0Z23R47R1j2FLVfwFq2OTC1wqDFPhapSFugksknACRu5HjIIIOoe0+/7Mk8P7&#10;xsEDzEdwwKevxU6W8j8yHwpNj3h80IAYHPAceH8+h73PtuXEblzGbNV/EI1WCaanWH7qCvp7OIM5&#10;Tx+P7ALHGNU0WlvEWL/S9gLJpkQQoP1RxHDPnx6CXPnKM22TtuNnbVhlYFdJU+QB+EmmQeIHQfA0&#10;zTVVdX5ipaKoUfbUuLj+4acSWRWlL1AgpEj8lwQOFTgeoAsG3C6UZe6lfy+3qNhNVZC9A4Ok/b/q&#10;HHh1PxMUWcy+JxVRm8XsvC1E1NBU53NQVORSjSWSVTUvR0K1FTURMRb9mFJDKbkXNz5UVVdgmpgC&#10;aetBgVPS3Y7eGe5/xttMRPHj/gr0Y6bqjq2tp9pY/a2/MJlamrkzmLG4c5hN64xxTYkUdbkcotNS&#10;4weeurq2CqhhjdZZqaGWLR9NXsPtve7RSf4zZeFDStBoJ+WdR9f9XHqVE5Z5eaPVDd1P2n/KOkPu&#10;Q4/ayYfF4XeEcmPqKAbnd+taWorsxjss8+cjxi7jqNzxYVanK4mhrtE607KGgkBt5jcG1hd/WNW4&#10;Paf4v9joLb3bxbSxa0Oo486+Q8+nXrHcmeZq37zeG2MTRVFBNiq/cufoazd1dj6VaWGmgVHqabI0&#10;cFZXU8cVPJMrs0UAEan03KTeIIxC/gDWxIAAIH+UU6UWO5RTQLFcGkzDhQnHrWhH8+hN2nhmrIt0&#10;yx5bbeRSqjpJVyO3cVV4ynE0LSUlbTy/cLgyK6hjGtgY5Q68BrW9gPmCe4CWrCEllXIqDT5VqRn5&#10;H7er3Ozxqviw3AGroWsbWZDbu4K3c825huVa+hraWbCTilgrK3FRY5vtahanO42Tb1UzVDSMtM/+&#10;WsxYROojLgKObTcrKSWSPw2ikCsc4YmnlUnJAquBToT8nSXFuzwmTUv/ABXSKztBuCt7rwtJUZum&#10;jw32/wDF46LD5WCthgxUkqVFbjqOjMeJpMdDHNCyyxCOpRqg3RmuLiOEbdLy/HKY2aRgKMFY1rUj&#10;yJrSnpTzHoxzPIi3fYaqDn/V/m6ATsDt6rx24YdnOIMlTTCKKoyeNEcsONNVUUCQST1KQVdTX1NN&#10;VtIlXFMscsbx2U/p9jHl/k0HaPq7sFWZdSgkcP24+zHQE3bcRI0aWxqvnin+GnSs3vj8r/or2jU0&#10;VHk6p5c52Fhn3dRtUyUubmxkWFqWkxCz08dXCaNKuKWokDOR5VBseAk21Ui3CSJK6VYf5D0SzAhd&#10;SZPQCY58jgcvMXdFpZ6KKekTIa6GoeCpEsDSOWeSvc6F5ZRZvVqK3HsU3dJFVUrqr/q406Rq0r/D&#10;npDRSTyZGU4iryOQrapp4KWtlmEVNDPNIGmaKLXLC1FAqBz9yQ6rbjkD2dp4Yt0WVQFC+n+o9eqw&#10;buND0Mm1ci+3Ivsa/M1cX8aiQ5CqoK1YqZcfNG0b0M/3NKZvPUNG+jw2QWvfj2DNyt3Z2eFf8n+r&#10;8+l8EwrRZdJ/PpUZfKUlMaylxUrVVFW0MZVdvZSWash8FHVVaPlZ6+JgsENOdVWkiaY3Pp5I9ltj&#10;ZzvIwkU8K0qPswK+vSxIxOf7SreZ4f4ehc23huvaPVkNyZTI1GOy+Ex+JoaPCQ1WRG4qiqpJYq3P&#10;DdX8MqcViqHEy00chVYJJav0xUzA+UgpvHvZJ3EMNTDINVWC08qUJBPHy4efyMzYWtIZRc0ZR6E5&#10;/Z0/dR1udMG4K/EbR3KlLk9vZPa2D3BUYiozcQkyZdsPl6zD1lQtNBTitxbQN9rS+XTUmbWqRi5b&#10;zFBtANum7SxBUo5GpQRwOiueIOoHh5ccdSLyze3s0DQQyFkOB88mv8+rJPjT0bkKatlz2Y6s2fuv&#10;Bz7OjG491dgwV1BT1uWjaprKP7bJZfJRjb+4w9JTwwTQ0z1NXSQQvBVRoD7gD3A59gtLFLHaN0TW&#10;jkLoUMUQ1rX9Phmta8ccTTqYuTOTJ5bj6yeyLlvIleFRnJ+X29Cz3hsGDbG9Nr0OGxUG0enezq3J&#10;bVothbd21nJ6XLYY5mirqsSYra24KrJVuQjbGgpPK0yxUVpBDKSdIN5M3+45ihubm9i8XfYu5bg+&#10;EAlCaA1UA6TxBqTinDoUbptr7Xf6YotKnFKjzA9D0SOoG6c7u1sDjsc9fTV22cLi6jBmTI1+SrcC&#10;rUtUYtrTy11TDU0e1cPDJAy0iv460xtPGWUr7l3bbaFdoa/lRZLtmJDAhaUqDWhANSFb5DHQA3Pd&#10;44717fxsq1Dxx/q+XWDOYSDK42lGKzQpGy2467KR7BylHuEUc0dPDgMXkP4lSKkUhp8xR1kRaNJI&#10;JEpRNUSRI7ram07tLt8k31ESeFGw0tVc6u74q5oSRU+QpWlOt3m1vuFsqwzcRUj/AIvoqeW6O7Sp&#10;tw0eP2kdq1uF3JXbrrtteLKjbzR0G1IKiq3BiWosgtZLFMrUDx0dLVTJV16EN4vWD7m6z3bl68tE&#10;mkvkWcw5A7u4kUGPX14fPqJN65c3K1uWkitmaD1qP8Fa/wAughyaR5SGieaebItTUv21JGlPPihO&#10;U0GOCoikkSnmgr449f8AmS4ZwgAYi+9slFtcSIAuknyof2Uz5+vQJ3QyRgiSNh/tT0hDHRQilpM1&#10;97VVcGtqOpE8kdPjxR1DyUVHLq9E0Qlnu6XGvRa97AiuKXw11LTT0Hl7sjp52v19kJcocm9VV4eh&#10;oqoeGkyFTNL/ABHKCZ/tmC0lNFLFRSTATPHKFDp/auT7S3+/JbwtApq7Upg/n5U6dh295Zmm8WiH&#10;y+zHSorajF5KWp29n8jiMrFjZq+RM1BW1EVXPXUjx0KGnwikwQeRoPKUmJjbzKTYWIL1uJooPqUj&#10;Ot3wOPaQTx/Knz6XfQxANV806B3dFUm3cnV0VNFkZjw9O+Rri96YxsilGoTpDLKb+jUD9PxYCbZh&#10;bXa6rpFFa+Y/wdFEx8ElUHQUGrylfPIy1EqQx07zCOWcqzEeVoo3bnmIggEjkH6fkCu32q1RRJFp&#10;KevRRPM2s9dY2orYauPzZeVq9YxUvkFlrRJST0L3hhiJKxRyVepVilVQbgAm1/a6qqKBRQdUW5YA&#10;DoTMLuWo8vnyP8ULZPI05rKzxxTGCsp0llaTI+SFlNC9Erl3VGlhdGlF9Wkke424uophpBehoPn0&#10;pjo51k9G83RS4XG4LrvJCCCPCS4aPNQSZCggegjqMltzOY6amr8nHRUkEc0eThd4hJMGaQi349g3&#10;Zdx3TbXuIhAAlcYB/wAB6V/pSDSrd359KDpboTdGdb+L7coBPT1ctXSDP1mMWTHZzPUyUslfFjqi&#10;uR6iWvo33JTsaWANNDDUfcNpCew3zHzVuwk1RMBGW449K8K14dK7bbnkpoSvRrewPhH230zsTbWZ&#10;7UyWH2Vtzs7aXZm9duYXcmRrdtwVVZ1hi9uVElBmsfjq2pShfd4zTLiHqFC18tCyMkdgfZPa7zdX&#10;piUXo8V641ZwacKj/Z6Mk2a6lkaJLZi4GcU/mcfz6Q3Ufx2y2695SdZ53HLtuCLatVuvBjGbk2jT&#10;56daLN09Ky4aiy+VxsmVroqVarJzY2krHrq2hSNoUkqPEpWbbvG0yGae63dfp45PDk+LtYn0pU8D&#10;kAj59Nz8v3cKlmt88OKn/Aei1dlxb0x/yb391Z11FvremC2s28sYaY7WXFbyXD4LZtLUZqt3HjMr&#10;R7QSmWtWGseVJ6f7dIRaJJQY1kkO52blmO3tr+G9QiUKUcvpDaqUpqp50rw6D8SXDXTW6RnWOIx0&#10;YPb29J+u12/tvrmbbS9ny7+3Xt/C5tG29n8jFgOw9n7YpqSty+UrNxZnY20MHkcxuCszK56bIyvj&#10;shg6eeFYZKFYYbNptLWaQzpIIwSa54CuP4vTtrx9M9HkdtQUQVboq+7sHuHZMsdDXZvC5qiaY7mr&#10;sQKTEvJT1k02IqElrExMIgyVBlZBFWQqkr00iRo49DKzBBN2j3YAxzJC74GKV8gM8OGK9XS3uELg&#10;oQRx/wAPr1Fxm/MJJSUuJNFjaCkpcu1fJVr4ZUpp4meDx1kk2qoFNMYxHGq6FaxDDkt7Lbnb95tg&#10;ypdl+3FBTzGajH8/PpHUzSsnmOnfdHdeUzuPxGzcJgMLS7fw3nNOMdgqGNKA180NXrncRTVDu0lF&#10;qTU7AR3sCDcuw7dNNZtJeSHxDwzXhjyJp8/Pq7oigV49DHtDdu992bM3Dtja2bTbOKx1LXbm7A8j&#10;0GOjraKgnlp8VH+1uOgyO7mnyWe+3FK0DSxp6olQK2puzsZ4/wBNpiYwK8af4erARnLYH2dAhjXb&#10;O5KpebH0lXkKfEZAVdDURzvjaBq6pWZnqYKd6KXIVssMMEEBYyOrEtrAAULJtyeCL6WUdhYaTxr6&#10;8KkUJPHpqURZAb+XSHxfYG9sQa7DbfK4hWyKVIioWkx9es9JT1CtQxVtXMcoaHH050BVOnWur+jg&#10;1vNrt9wFpIY9QCfz6QC6KO6kdtOg23dNkc202ayOXyOQr6j7fIQvPKtfkEVVUR0rVrvNNKySFWdW&#10;Vv0EfXj2J9msrS3RY5INK0I/w+nRXcySSGtMV6NJ8au4/wC6mUxeSznWOwO16PrzL47clfjO3MRu&#10;XsHa9Hg9tMldlGyWzqfLYrCUm3XlrUSvmrIhGA6AHXa2reL93bnrhi1w6vs/w9OxvrBEmB69WKZf&#10;407N+Um+qKs6A7I+NXWu6s/iuuJ5cdjqdeoNh5fcO4Yt/wCMOFxeBrHzjw5RMlgoaabKQZb7SsqM&#10;rQ0xo1f6nO5WljvLRfUkI4rUenpkeoocV49PAIBpjNQOiA/IfqXt7oHtDsXr/fWBoqCt2Zv7O7Zy&#10;9ftbOtvnan98to4XYWez+Fx2eWSifITbVbsGhgkE9JTS+SfSUMKq4Be78u7bay+Msw+nKFdRPnXg&#10;RQHIFa5HDNajqs7eHEQeJPQyfG2TeOe7Bn2zlNndg7qwmIxm5t14+TbX93sOIl29QZiA1tXVZ3G5&#10;SjG1f7v5fMtV0KKwqY5tIkAJ9klgW2MPPt1wCvyr5/6v8nTNofEUI/lX/D0N3Y/d2Qq+sNgU2Z3p&#10;nJpen9tYnrLaHWOF39lOucO2FwEb5JsxncBtqMne+aFXJQ1BrTUxBPs4lKjQAVUXP25sJLfUFGnJ&#10;0n5DpYbeNTrQ16Kb2NvLfG+6cZzKVGVxdWMrDkMxUVeJfJxZiuipZkx8pOPm8eOkalqCH8jlZFk1&#10;ufIWHsNwTR3t9ey3FHeSmeFSABwP2U/n0zNcOVCoOHUf4/vvTbWWk7LrKV8b17vKTd2ztzburY8V&#10;RUU9FNhMfWb52dt/J7ihrqDEbsyey6adsXXNTvLT1lUDTBWa/sd7dB4MMb/RgIvnVf8APXpVZEOw&#10;8TDU6OT2JX/DTJ797N6s7LHdjbX23jdv7j+PW7sXuHIVu5qnG7z2xs3LuN743MZCU0OXyWNpqSsp&#10;p1pZoqeTzSaY/KkaqN23dXiCSQkKv9En/AD0a3EdsqAB8dEXoaiqwlECuWw+9MfR0dXVY6rpGNFm&#10;qOrpKmNqSvpUmnoKqesjkgQU7rLG9NIElVAyFSArbeFh3ANGGiq2CQQD8uGOiC6hKGsQqvr0hduZ&#10;Sn27N2D/AHl3dndrzbp2/iUoTl91UNBR0kGO3XJnJIMrWVOLrMjLUDCVtZ4RR6JpMlIshcoSxkqG&#10;a83O3ijaBnpXIXBFfXhw+fXoXdVFeig7jzOQzFbWVUT1kGDfILE7NHWn+KVkYZ0Mk0kEVJDLPHF6&#10;oYtTyj1Gwv7PrXb7OOEkwUmp8urtI4OqnacdCNicrXmDHPV1uQmwVBJSQ5KopKaNaykvUVIr46OS&#10;px9TTx1ggFSkAm1qhJJFwPZM1jZCZhJCeP8Am6bMkJJDPT8j1Yx8fviz1R2NtGk3h2H8u9o9V4qL&#10;O7eWKp3Vhazce4NuZbcOCWRIty7JpqaP+K7PxtbjK6OvqafM0/kFfC0VAXWXQrjtdpgagCpXHD51&#10;8h1ZGD5U16NVS/Ar4tLuD+4e8vmR8dd4dj1VVXZbHlt+Q4/qDFUlAMpjMzDmKzB1u1qzdKSbhrqK&#10;vo6TD1c+YpafUjU9Ut1kPLXbdj0G6kuxT7SPlwp1d4VdBU56rGxuxTjdhYPLwZzZ9VuOnqNy7eyG&#10;IGMylX9/ksHubI42PdFBNkqynnpcPuOkpDNRH7cTCJk1gOxCR5zDu23WO4iKzuEeMNU0/hp9nEcD&#10;8+mBbdtAM9DRh95763DUbWxW8U2/t/bmy8VNRUO4tn7a21s/K5CGujaYUwysOPqnSDIV0qvkp6jH&#10;1FeyRXWZSPUTQ7xtszu5YMxr6/4KdWggbUdWAOhO67x+LzhoNlwZXseGaGHeE+8K7M5vA5TrnG7e&#10;RpKiZNk4ytd46ytlpZUr6uvkpqU46GaeXSAXIMpri8vLZItvYAU4EcP29GSzSKtSuOg33DnsZsTv&#10;3FVm/cLnMPk9rZ/DZ2GtraGhraKlzG1ayfc9VlIaOrospjKzB1G6KuqqaikjpY0q4LIR4yB7Sw2m&#10;8RXUQlbWgpVgvGtPICuOHDy6QzToQSTQ9bbPVeB+K7dX4ndfY+9Nhd4dfU/Wue2PRdh9IU++9vYW&#10;og29S5TsTA1+9MdXRUlDn9x7Yg3NO+OqcQtPkKGSmEFTdQo95B7GbOPaEknux4gTK0atfXh0zGzO&#10;AsfGv8uif/IL5tbL27tXYW1ttld37c2hSJjKHffZ+24N01vWuBykmAwG3994ms2bU7i3BW5TI/YU&#10;1dBX1rRyVNJMsDqJ42JC97vQeWVLZ6jh5jy+dOl6RyEjtz9o6Lf8g/lZSdT9M4nZ7Y3E9zb133sT&#10;eNfVZXcDeLZ2yNzbizaPhKna3Vs0+QmyNLtnbdNVNRRVLU+Qo8lU6pYUazewhuG+MimxBJYngAT/&#10;AIAelDkRir4HRVfgn8M8f8mqffXZW+Oycfh8hsXO7d3Xunae5Mvk6KhyGEx26Fzm4RjJsxkMXQZ7&#10;IYrAbdd6+hesglgpZVkSSWtJgiry9sEN1M73UBHqTj/Z6K7q6xSM1X/V5dbEXbP8uTpHszqvIds/&#10;HPshdlRbh2K9b1Z15hauXb0Mu9NsYTPVGClwZknys+Xq8nQB3oaetWrkgjlWeOuDOsnsZ3nLu3G1&#10;kFheDxRimr5HyNOmLS5mimDFDTh1rN9idPbzo91ZuXriv3Du3Z1VJgsttffNbsRcTRYun3xtioy9&#10;Ht/dOezkEVFTyUmCwFdL4oKs01a1MailaVPJGIS3KK8s7uWJZyTXyr/h4dH8l00jFqYoP8HTn8df&#10;g5j/AJHUG5NyU3d9PsOm2ViKncO5t25fA4jcG048XC0eOxWN2jhsPuibcu4cnX5PVUVH7dPSwUyt&#10;KoqCbe1O07HYXge53SbR58f81etKjHuUY6y75/l+bgyXZNH1l1t2dje8K7M1NajT7M2rkMJQU2Rg&#10;yX21PHBkqrJ46OoXK4el/isEVNArsT9uY7tf27a7Rs6biXtH8QDzrT/DTqrzspIFadG23N8Fvit0&#10;bO/TUG5ex+4uycxWQYXdu25OmaGDLZHdlZt7EwYXE7MpKnKR52DMbYzGVmqKiip6uKlrhSslQUmU&#10;J7kCG12eTwVjaIysNNNS8ePmflx6pLJMYtWjtr0tM9/JJw/V9NgO9N2bz6c3Jl8nsPdNVP8AFfvP&#10;euTwOX/u29FSQYPJYHsbZG8slLt3dkORmpJ6fIVscmLokrXpJ5ETRIouubTbbCwVZpVViMAHVw4/&#10;Dq/w9F8Uk07kRKSR+X+GnVRG49rdP7f31uPLdQ0higrNnPX12y6bcsW7K7rPLl6ptxYDMR7i2/Tb&#10;lglxMkbNT1NHUV4aJ1daqSlZgYR5rulSQfSrqjJwaU8j6gdKA8ymhXp06k2Fls9tztjf1A+IxFLi&#10;8bFsZd0bgw+F3Tg8VDHsnP75zGNjwtTWR1W385nNs7eiipc3T0kyUkxZjURLIym/J9rFf64bqoMt&#10;Scehpxp8ung81Ph/n13jtm9k4fsuk3TjxihsDD4bC7yyG6+wtvw5DZVBRYiriw6bHWg3RLhsT2du&#10;Ib6nSfM1e33qqCndUhSpiH3J9jw7XZcvWsxt2B1HOa+p4fl1QhzTt6n99ZbHd/dvbqy+X7Yx+994&#10;ZOOi3XFfbG3OtuuTUnbMn8fEu2MLm6HDbTzGPoaLGUka0k1etbUxSBJnQgkF3m+yygxQipB+Y/w0&#10;6WQBCBU9BPtbAbwqN05HZOzoqHLbkxmRoM7T0uHxbLvZ5cVC0601BWtBX0cEGIqavy1UlRPJTLpD&#10;BtQFg5db1cwJJM66WpTIr/g6d8GKTtDZ6PJ078s/lh8cNq9i9O7b3ltbLbe7MoDhd+QdqJn9y4vZ&#10;2frcfFRirw+PxVfHTZjNVWGx8PgqaQiNCsbyEoxuzy/7m3O1wbh9SVVfw1U5x+dM+vV22pnaBlWq&#10;ivmPXoJu5czv3vfduHxO+exN0b+ffWbp229tfC0OI2JFLvfJwwY2HGbwrIZ8XiBkvs6J6qOnhV6G&#10;sedgkyVDOpSbXzpd8wzSokieMfsFMgVq2PPo2ltY/AQcCo6MnL/KdwvRtRkt2fLLt7ZfXu3auhjx&#10;Eu0cD2LQ5TsTZW7ZdvUed2tmcxgsxj6ir7Q29U4+CuxtRQ4Wqo5UqoI0EyhLtK0Vz+77HTue6xM5&#10;UdoCsRX/AEobojFGcovHqubsLF7ObduRjwm4qHdePgxUu3KncGGwVBt3E18sGTNtxRr/AAqiqaFz&#10;jk1OtREskkpJOrSXaLdz3m6lup7WyiLxasGhHypmmOqFY1co7UanTpsntLBS0eQ2fj8Xu3sasyO3&#10;MzjMjgtmZCLF0tH/AA6KLI4SOopMZja2lyOIp5KI1GRi8PmrVHDqv1LItovppRJfwsgfIJIzTGCC&#10;evCndoyo6LBlexKzK1tfR5HNYrGyLNVTShWWorJquqrLET4fXFJTz0DRPB4mEbR6QoANgRGnLTWK&#10;Q3UMTOCwBGtTila0r9nl59aYhh28R0lMrVRPiI/4XVZCtmeolUVOShV6h0pC6sjzGJqiKNI7qQ1x&#10;/Ui2kLLWY21zL4qKgOKVXFfz49Nx0lqEyf8AV69KSizGMy0VFRvV4vB0tRj5KT/cbilhrUfHiVia&#10;vIKKeNpapZLj6MQtrW9sXLSRjUlWAOc9OlF65N1/g1rYqrcedpctFUViZCooU0mSelSQukdPkox6&#10;HnrJAZA6htYP4sTpeY7uKAQxKAACOHzJ6aaEEkilOlbunaW2t/7b29Rr9vtrC4WvzdXVQUyijcZG&#10;sNPHga+N8fBH91PeJxKha73Lce0tlzjdWElysiB5iuBSopgniaY+3/OGnhSlG/1Hp3x/TGN2ZUS5&#10;WgyJmjjpqaDO1tfU1dXTx1KQSTVT0GkCnjjkZkFMHfUJfrcC/slued7veB9MyBSDwC+dcVPDq0ML&#10;RHI7egk3FmcbQPPLi3rVlq6mKeeiheiDuqxxFlpS7tJAAsilwxIZ2sR+Ad2NrLdRq04C/P8Az0qe&#10;nJMCh6Yl3HA1PNJQ41pRDEYGtJFAk6mNmkaqingkgWpcyCwjsljxb6A0t9uMU2vVx+fD+fTZcLkn&#10;HUGsqchhIdv0tRiYKd6+grmhmhqzWmlFJlvRTPHDop1mgDWCN+2WUG9vZubFJgT9SGIPCv8As9W1&#10;FgNGelRtXLVr5moqI8JJX1mHQVUNQ8iUZp5qWB5PuQkUsIJmSYqqXFnfUfp7JdxtfDPhJcULYpk/&#10;zGOnl7lGM9KuGj2p2JUwPXpjcNuI1NaVopokEWQrJbIlVOrHWk8ZXSpudbC/59lDbhumzIfBQyQj&#10;BxXHHpxPBaia+77D/m6dpPj/AE0dZBBRbnpM3DWUk0uRVKZcdPR00UJ881NRzNFHVM1T+AUsCWuC&#10;fbNt7gACXxbbQ64UaSa/mOH59OybSZO6uT8/9nrLL0vjIcRhqypnoq+LEQyR4/byyVX8bycUMsnn&#10;aqnphVRx08MpIAEj3DAW/IYt+eria4ZTEAS2DpP+r9tOrjZGSMSH4ftH+foPMeu29qVlXiMZh6it&#10;z1HUyLJXZRamWop6mdHljieFYpEgixRiKBW8ivY3Cn2Irr947tHHLIAsZ9KDhjhWvScMkJIBz0wZ&#10;YbgkqaaSpylNVQSstLPXR1E9TjaGAWnkotEaxiGeeRrAx3K/T82L8EVoitG5/UocUNf20PTbyx0+&#10;L/D1Jp90SY7JzyUlRTmmyDB2tMjwrUIgaR46iRGEXkIAUWDMRc839or7a0uoY9Q71P8Al6pHKmum&#10;rqFWxVdTVpllppM1USUEkVcuPkWKfG1NdIrosyzSN5JRGDpYC30/wBMbZFhtjE0miMcCQePpjq0z&#10;LUU49KTAV1PgEnr41jWU/c+CGWaeSoxrU3rjmyUkOmKohqlkIdlIYMB/r+yi6tjeAIrF6nNMY/On&#10;Voscel9iNzxTQmrqxWyz+WHRGxSSCHyo8sCz1AjaWVSyX0Shj6rfTn2G77aVRvBjt6D8j06WWtK5&#10;6dZuxqfHQw0VJK9ZW5FI3ZaA+RaCRhK0MDSSQxCCOOQ+uNBo/wBq49o15XlZTNIoWEHjUZz6Ak9P&#10;IyqcnrLgtm4XekeSzW5MzksdkNM/leCKnMVNTTVKCkrP4j5pKlIISvqjjUtKhIBHJD0m8Ps4S2tY&#10;g4LAEUPoa+g49WcRTAIWxWvWbKUWEw9WYsTXU1Rg6KVlyeYZIaJa3JxU6IkS0E0xmMORZ/QiXd1U&#10;agzAk7tGlv5TJcpokGVHqK18jT9vVfprddLO+fsPSKh3GcLWTY7rnHZPdMs/kpctDksJBURVNbNU&#10;SADHKIoZabEGIWkFYfI0tymmM2IqawgvLXXdXCxVFahwMfkT8uHSs3HgZiUHoctrod7YbE1eXhho&#10;s7iqnI0p29E8lPIsUdXDC9TWU1JVxJklohCEVdMaOlgP0+4y3Nf3NdXVrYEzQy6e4dxNVB40qKGo&#10;z6enSqO7LxrNLANR86jyx6/Lpp3x2di8wMk+Tz2N+52o5kjOPSR8HFTzRtDLQU8UNE0FFM/gQaJq&#10;jWtioutyT3bOW9zEUUkcDnxRX4hjh8/8nV1v4QylyAoPp/m6CXO/J/PZPax2lFlVTEUNRU1MFQ8F&#10;OklPFJFA8dJjaihUUkFNV19VVTv/ALseRyxLH6SWnLfj7eEkjPjAcD69E9zuafVakesY88/8X1yr&#10;u7cHR7WFNg3wcOZenS2WoZqmhyNOakCifHPFkKJ46v1qZp5kb0o3HI9hm25PuRdsZY2ERavEEfsB&#10;6sb+J11GTt9aH/N0HSbgq97LiMNg4pJsxV1lUtBFT1lPpREmvUo0UxNLFPPLH5l8t9SqdP19iO12&#10;eba3lmEX6Y88elft6qbmG7iVIGDEV+X+GnSso9u47Cw46v3Zuqimmyc9RTAx/wANqJoMnT1tp6F4&#10;pxpioyzs4bhB9VvpFim83LcdwkkgtISYlzwp8vOnr9nRWEKSkSADHqP8nS03F2TBtyBoX/gW/Mhk&#10;qWvFCaWvC/bxeEhjuCkhNGHalisIrSjX+BbgFdvyxJeXaz3UZhUZ4jj/ALUnjx6MYpVSgCkj1AJH&#10;+DoP8Dtyv3DJJW4HG1Qr66CommqP8pFHjw0Ul0po2mkZxGsjagpKXsSSRf2YT7hFtrJFKq6UYAUp&#10;Uj1x/l6vK5OQMdJLFbFyEFRLBV5mloct/E1jEFbDVUqzmKMsaioqHJMbBNOpbck+z07st3GgtlOm&#10;gx/qx0lLA1PQrbO2xS5mZdp12Vp6fLZNJ4PCtZFBJHGEqXhagqJjFjz5JY/pUFZCWFiOLkztci8W&#10;VIyY6/6sHpIS5aoGOrMvj3B8JfipteTfdL2XvfOd1vpajoNi1GPo8ptuWno6OaePIJncRXUcsk8r&#10;S00rjysoHpJAFh/Yb5b2kcbTREy0/hJFa44CnTisGoPPpI/Jr+Yh3x8vaqPa+0ki666l25XRYzP5&#10;ra2By7YrAYyvr4KGhzm8q2gajp5chUl2kTSKaMSEWu1rGB5pmkNXhCL9lOmZ7cM+WNOrgvhn1L8E&#10;PjlhMxW5DdO09ydxbY2zjslufuntHKUlftttw7jpaaWnx+MxVLkGTGUdAJPLVUkE082l3YTSNqjU&#10;S7fue2+At3LJWehphjXJHp5dJzanhxX7eqUfm18ze2O/Mrmtnbu31tjc+Fxm5BLHBsjCzU2CxkWC&#10;nraCkn2hW10lPVfw7JYtw7MQZXp2VS5H0jTmHmS9vL9bRqfSBqggUzw9a8CfKnStIoooyQe77Oq5&#10;MDtLfOSwuY3NhqfJfwrH1ktHU1eQgeOPNZF4GfH7fYxo9VI9ZBTtOnmvSHwkSXLD3uJbeJmadwIy&#10;MH8vl0mB8UNItSgPHp8i2zQJU4afKUGUyFJkqPMJTV2KrKGhSpqaekSbyzUY+6mxklNXS+tGWJaq&#10;O4DKi8lss6xs8kcn6f5+fT8VpHMwUOSD9v8Al6TEWN2pjKOsnylVVVFQJppKCFhGlIj05iMjvpuJ&#10;lDJay8C9ifqfacS3909IoKx4zUD/AAkdC7aeVmJVjHUHzqP8/TLSZqolzMdDlcTR5qgqqhIKJY6i&#10;ainhoVIlliR5EYUkcQAIOm3155Hs6TbYhADUi48x/s8Ohim02w/QloKZ/wAnl0LP3m1beXx4u33X&#10;3/8AwApdX2uv7P7TTf8Azuv/AJB0+r2l/dUvzp9vl+3p79x2fDUOHX//0dS2DLJX09PU4408s0Dq&#10;NWRRqlTC7kmOJtcUgDAk/T8e8cFgktZazk6ehtpHp0w1fX+SqGqq2StxVHkp62CI01OKqfxU9Spu&#10;JYo6YU5gjZrl9d7ED/D2cjd7WEW8RNFP7ePVHtbhu+P4D0hKvEz4yWqpahxSZbGVtVRZbFyTpNUR&#10;mPReSkaFjTzU1RTzB0KMV5sQGX2fyIiBGU4Zaj7P+L6TvGyDuJr1Hx1dUQ1PjiBkGib6HSFAhbT9&#10;zaNtKosY1C1ub3H19pWUUOr4em+HS3xeWjkr4o4qdcg1WUmmNKZRUSU5ZnZYNEJMJ9RLuGF2tyBx&#10;7J7m0kZWbIA8ulFqQG1H06Hram14cpR/xJqSuxNYvjQT1+ZoFhmmpmeMPIs1JT1Kw2ZBKsbMPSWI&#10;BNwBt53RLeSO1GnT+dfX1/ydCCytvG/WIyf8mP8AJ0iH2zTJk48hSjPZeepqsjSZ+kojB44ZYU00&#10;dXQTpVvFLHAkQDqAG0G9yfYgtr9Z7WGFioISoJr+z869emtgJKivSY7Kio4NsxVlRjq3DwZfI+WP&#10;FzCCrilELR/ZvSVIDVimaRWu9QBr08WuPZrsf1L3b6JQdK+VaZH+rh0T7npRKU7uk5j9s51q2myd&#10;NRU81OaV6SrofJLCtdM2pmkgZjKIq7x6QjqFYMDYj2YybzaJ/ik5rKeq2cc7QalOKdcpsjuOmolo&#10;MVjMjTZKfIJRSwQUCSmm1KyQy0+TkaJ0kNQtpYgoshB1D3uLabKUmaXTpPkerNNdQoKv13FvDciR&#10;tjqmvqpa0kQzpSwOaTGy00jiameYBUauXWWIQGPVyTxq9prrl/aY6TlBqHoaf6h1qO9uXdV18T8+&#10;hXrtsxY/bNEmSqoDuPISw1VLV1Objlxy0kkZY04XGJMsju59Ra3FgPpf2FrS8hk3CSCO3BhHnT0/&#10;M9HngzMlRwI6VOydj1+awUtedwUOPr6Gsq1kxqRFq94aeLyPIjVq0cLRJD6kEfkJW/qBNiUb3uVr&#10;Z3SqIgwcU/b9nTUNtKqaj1ik3FX5zLQYWjqZs9JtampqeqrDjaPGyF1n/amSJBeNRE4LFmlBBFyD&#10;7cuLKKGBL4RlYZBUCvDy/wAI6rHJWZogcj/N0/VMtFklghqNtPT7krvK0mQgDRU0C/c+OeGOkR2X&#10;yVJjukurSLN9AbMjZnWEvEw8OtPP0P8Ag8+lRB8xjrhmdreSCjo6Rqha/FLBmoBV01PQ0cJoRJNl&#10;I2vMz2FxGisdMjtce67fuDI8oYjSQRnj/qr02yKePTHna2nnnpsoJsetVX08UU+36CiaOGDyXlEm&#10;mhlo4RWUiSgapXlLSXP0W3tdHqmUqKnOCMf4Rw/Z1V/CVa06d9u7l2thKnM1Ge2e+a8ktDTzw5zI&#10;iqlpaHV48pV0NLEViYRxsLTl20k+lDbnV5Y3lxBFHaTqLtAfXjkgfbw/Po65b3fYrWVl3ranlg/i&#10;Guh/ZjHDHp0NWG3b1pjq9dxbFwdTT1UJjpP4W03mooCTGn3eJEpp3r56aWSx0oyqD6ixAuBd227e&#10;mdLfdAFjIrXzLelaniK4p+fUp7ZvHJtrW92WF45ytO5nK6SQSAG86gZ9K9Gw+O2VoN45vMHL5J83&#10;ugL9vS7MyuJqFqvHJS1NZmNwxVEj01FQ43EY2hiDVcjyT08kgkjile4EX8+bRdWW3pPaKAFGpiPM&#10;DP8Anx/g6Mo+dpp2CW9wKA4pWn+Ho8WM6uGyc7vXHNtyGfA72jpml3BujLQ1eW2bNLl5JJNuPVGo&#10;SHI4zJUkErIipHKygPcKbCENx5obebSwa1k07pC66UFRrULRnYfiwAONK0x0Ldv3+7uSqyyg1/1e&#10;vVfHys2znK7P7c2dGkubp8Bg6fGwUcOL/ihx1NFXSTikWGAZKqpYKM06pYSVLm4JLG9skPZ2fUk1&#10;1LHpkcEnyNan/Dx6kG3tJrq1iIPEH/CegB/0ZbzSmp5IqHIR0kBhNVV1b4akoJIo5FIkERlx9ZBO&#10;4TSHki8lgOQeDMdxu3+LSohH9p/kPz6fg2OfxYGoa6h0OOZx2Xyu2duQUU9D9xRY+sqpYczl6bHJ&#10;DHOy2joI80iUU0h0grNHMo/JYX9odpvU8VtVK9CXmLartrOJVJrTqHszoDtzsTNYnAbK2Pu7M57O&#10;Vn2NDRRUlJlI2mCtJ96+cx9ZksFT0MyAlXknU3A4vb2NbSze/X9P4SOor3LfLTl/Ul4yiRf4v9jq&#10;/L44/wAoBDTbR3n8k901or8Ziqaij6/2dVy4+edMonlyNLuDPilmOPqxVRrGYYClhc3BI0msXKkL&#10;ELdIxH2/7HUS82+6MlxF4e2XChq0wDT/AD/z6ux2R1j170psc0+08ZtTrbaWCxarWVRjpcUlHS4m&#10;k+3/AIjm8pUSpEtU8SFWq62oef8AtmVR6QKLLbrezVYrdSFHz6iG73C93KVpbxwzcTjoANz/ACvo&#10;83t2Of447di7jkyGPNVgOz8/XZnbPRUsdPXQUEFZQ7shxNVnt/1EdXUSMseLovtK1qZjJX08RV2O&#10;o4P1Gxn/AGOieS5RiUi49VX/AD5+SWf2PHhtq7u7J3F2D3RWLWZbF4TbjvtHrvqnaOZpzT0Oa3L1&#10;/SZbcO2d2b8ratZJsJJuI5SegVBOscPhSMEO/wC4nbo/BjI8RxTP+wR1InJHKsm6TJc3FfCTP7Kf&#10;5+tW3vvt3LNW13XvW2SqjUxKE3vnaWpraiskyK6VloqXK1MjVNVWpHIslTVAF5JiS7uxZmKdk25h&#10;J9Vf1MTZz1KG87pJDbvteyijqKEjPlX/AC9AjszreWbA5TI5CAmoXG4Q/cFhGssmTqNM808wjaXy&#10;qsrepiW55J9rdxv443MdqQE/ydM8tcqPdqlxuJJmJqa0pX/D/Po6EO28fjP4YsMHgMWYOQlDRKyf&#10;tPVzOugMq+MxvpPBuvP1tYJ310Tq4dTFZ7RaWkaAJgDpfY5IVr6ScRLKs9AiJVp+wjU9RUTPGkhk&#10;jllkEcnHkYhVHFvZC10adHUMMLUAHT7g8UlPTblqI54aJ5MjVh2kQszOKeiSB/QUDMDTggfpJ+oP&#10;4ZE/inTXu6NUtV8JwAaN0yT7fwr7Rx8kc9auXqWmlydVVzNFj45qjKL9rFTQRxyPImijDOoH6nIv&#10;Yi1w2lgK46L7S1V2kQg6eHQQbs2PjszNi6OmpszSFqqnNecnOJGyX28NVLUypUwR6J6BwEEaG7L9&#10;CQRYHNtuDR0AIr0Gd22e3u5fpGSqmvp/m6It3B1NLSVj5XFwyp54lyPhLiB1BFcoEK6JP0PR/wBA&#10;Tq/rYgd7Nu6TIIZCMjqDuduS7nb5Fu9nQ+Kgq1M/tr5cPnWnT10v2vNWfabR3FWFcxj5PBgsnO3q&#10;rodMsLUE8k639VOujS3pkBCkG3tLv2yBdV9aqRG3H5UA4Y/z9N8t8xWO8W0+w7yyNeMKR8Qajj8u&#10;PQm1vUGTOPyW58FV46lwyVs8GQx8tTNT1tNP5I4IpKBBHJ91j6uaZQqlr0kg8TkkgqEJdztViSOb&#10;+3GOo55y5Iu9smN5DGRAz6f2gny+zoPS1PjZxT5WirasRl9KRzq6RcaJEjEw1CVJBrBBANv6e6R1&#10;nQmMgHPQQsJVs3dZzjoxGz6jZjvj6+moq/HUGDxmWqslkIa/7KrysKZVaadK7IPl1p8hVR4mGbwK&#10;ix+MhFKsrMfZDuEd1IiI6asgYGf8/wDn6FNhe2OkILw0+3pqpEqqubIANhdxinz0mArsjhqyWgWZ&#10;aeJZIqOKopqmamepqsfT1DlXbzKYwObGVt38JsrdJFDIdFc+WGp5DFQP9WOqbgJJZiICHt6ihP2C&#10;v869DzsnaWyQ9Hi8bjtormMgtJIctu3DmqxGOp6qg+5r6amqTj81MUpJWjpVkFKVjqP3Df8AICuN&#10;33Jm0zXLiAn8Aqa/MUOPy/PoR2cUNI1kjGrw8U9ajp4zWQqocHh4Jet8FSvUVddhaXcNFGapqGjh&#10;hq8amMOOix+LNQs1bFHUeZWDykNpQ6TZ6OO2nimrfSkqAaUpXFfQZz+XSK/M1u2pz2Vx0+UfY22t&#10;u78x1BVbrwtPksImR2zHuLEzZaSkwkUuGqMTLQV1L/A8jHU5isqppzHCsCsjSX+4UqpUrHLt/cbX&#10;eGGBlMwDitACdRP+TB+3pRt24m0ZZFIqxp+3rDunBbdqaLd/YO19wYjcm09zbXoqOKl3C2ex2TXJ&#10;1VVi4a+Xb9DTUeNkGUStpI/GwFVraIanW7MXNqvZ9vXbNgmgAvIwQSBWvcWFc0wCB8h69U393KGe&#10;uG/zdE8rdp4zHb/xMWEhkpDX5iFaiTdeSagxOGypylVJjZ56k01sOVrIFlro5ovMpJPKkH3MNpuE&#10;89g8E5AVBpqBny+fpwHQAEjNLn06Mh2lkKHcuzuu9h/cbeSHYm5e1o8juDB1uSyVLlchuGg25U0Q&#10;qatcZRZKWZBgqopUyTa5VVf2IgtiHdthWG5mlIrmuf8AV/LP8ulT5jIPCnRT8Rid4ZCfJVskta1P&#10;TzVSaqYE0axCNgzIayuihgjaP1R3VpHjvzqvc5vbmBVQqO6gP59Irf8AwjpknxGSiq/DOsVXpoJa&#10;l4YZafUrRqhCyiGQJLVyk3VQSyqp5P19vrMGRakeX8+ruP1WHl/sDp6wWArK/KS5ZmxdLi5Zp8XW&#10;RVtXTJBSGopI2geSIvVTOtOqa08atqcaQVJN0095brpiKjUT/n6eWOusKM06kYiuq0ytZDNmqrBR&#10;wY6qxLZGip1iAeOMGKVfDOtdN98yl5LRERh/7P191pFCEZOOoH/Y+z+fTC+OjUB6WmM3jPV42mhf&#10;I5KWkgeLFz5L7aWpxwnCY2ifKrio6SOsKiKedqdEileGSd5A5kJ1F93toa8YJENUuR6kfbwx/hp8&#10;+loupEoC1R8+jo/Gjee5Y89kspsXNtWZWFstll6+3LBDjsDWYxvFUzSUlNuKrqcZkMjnIaWOKn8t&#10;CJhKiiR0QlGi7nrb7RUjhvISqsaF61yBp8sgDzHDFacOpj9tbgCVXKBuODX1Pl0byl+RO/djzYmh&#10;3JsHedNtzdLYGbaf3VRuHJ4KnxG3mlp6mdaGXcGChzeOr8tNBFAyiOipGdjHATpUwpuHtxy7u9pc&#10;S298sV0Y6irjNT8IqD3VFT8vTrIZebNx2yASxWNIQaDtb/IR0Yeg3vk97pFSw7j2ftbbU21TuKro&#10;Nu4/OVdTS5rBJlJpoapZY8FUYqSkYzwvFTR/YtJTmWvVonhDglthteWQkUEckt9LKoL1BFMD4V7a&#10;U44JrXPVLnd23aFbyYUfjTI/bX+Xy6rQx+3+wN0b5i3NksLuGszm6c3mpsNPks+VWm27RVUdChxe&#10;4MwKunzG16cJVRQLRxeSm8PpQJdTkndSw2uxG0jlSgiU4iNDjjwGT559ePUDbnBdSbxeXIY6PE6H&#10;yu7SXpiOoyuOq5MJhmijrMsabclXPhN04uSvppZ6mt2xuDP1MtY6YiujI0fw6NqSemmYyagoAe18&#10;uXXNB+jikDtXgBpYV8z5fZ+Z+0XXPNNrtO3eJJIgdVHGvp0Be1/nbgKvd+Joa/GV9DMuSfb4zCwY&#10;paytG5KmCOKozO1KqjztJUZOGPyGjME0iUHmc0RiJuR3e+0O8WVgVt7lzIBqORwAPDgfOv8Ah4dA&#10;m39ztlvGZLuRcHzr/qr0297VeF3IKSKCHHo+MyWWyFRJU4+QTwRJUqv2VTUR0GIymqePHwSyJkfv&#10;ZEqCzxFFkkYscrfVWEptZhISg09xqa+df9X+bos5ivdm3ZNVkoqfQmnDoouSxuNwstPk4i9VDVQy&#10;NHFHMmRoYKuRJJ9FNAIq1g7ywIpUrdHQjVYkGTNuupJz4bU+KnUcXUKpXRWvTZsHeLplsrHuCrq6&#10;DNkxLWGjyMn8UlePQwp4IneTCR1cgSyKNBVjpY+1W/7YVjhdPLz+3jXFemtvnYysjeXSheHHZusl&#10;p4KSpqKZcrJjU8y0cVUlUWNXVDIx0dNpSpqXmAIMzAFLa2AGkjvPqra3jZDSidG9QXIPmKdLnc+z&#10;VqMfjZWo6J6EUcj4yppqWlZGjEbCokl1GOWoWmnVkDS6QWLModbWIts5huIp2jaUVB9Ok1zZjSXp&#10;0WWTbuHyk1bRYvJU9AVaY0cdZPDLSyzRFvPT6dcLRGV2KxspKiQEW9yra7rcWtrHJcntpU8fy9fL&#10;j0FZoVLmnUeHp3OU1RJW1RgkpeYjNNPogrUR4GJpAQ8yEM4LKeSFa5It783Otg/wSIG9DXpjwPl0&#10;u8N15JQGRkjeDGxT0lVUJkV8lJkauOoggDQvNJBHFHVy5No45GdECKt/oSSq55tikJSNlY0/DWoH&#10;r9nr0ZQwfp8OlhnNoy1u0MTh0SOko48rV1jVsM0D/cZCWsqampjralaNKeWr8Vf4afxysiIigG+q&#10;5avNSrJJJ4QrT0xgU+3yqf8AJ0ohsWkcAVC/LowW1Nm7q2dWUNTQ7ay2JzMbxZnbwyE9VNkabHyU&#10;8kRybs9NRy5Ohqax/rJMIpNIQppQH3He8b3Y3baXmjERPz9Bw9DjoVWcUm3qHRC1Pz6H3fXZm8+2&#10;tm1WO3PtbC1WTehoaLI5PbLZbbuUqMnQ3hTJVNDhjTYegkhppGhkpqKFaYM99Gq7ELw3thtO8wXE&#10;d6mlhgHI4fZnpbNzBeSABbVB8wuT+delRtjdOUGK2zk87jMRDu3YVZj8fHuCsrKto6jHUsWKxmYo&#10;paamkhVqrL4inkcVpkpjH43DH1WIfuNvmk3XcILe5b6e7SRwBQd4UuKYOBThQ19R0IbO/t5rWMXU&#10;VJCf8h6K5lN6U+z/AJW925Clpn3Vndz4zbO3IInyEVRR7uochtLH0dYZa2gljZITLjaWF56iWaa4&#10;WQxSSN7m3brIbv7X8t2u6bn4UEEuXrQrokYUY0INaVwOgJcy2dvvMpVcH/MOnhKGLZGdgw2J3/i6&#10;bOblxnY+0+w6fE0T4rH4f/R3nqjc+2Y6mkTbMFfVYvdSw4jL4mKrdXikiFXk2ieopmQ8nuS2yLGk&#10;quqIDFQH9QZHGlGGKEigJwPhPSdZkN8jL8PQvdnSYnObVXbmxa3Bdkb6eirq3HYzbmMocjuXJY7H&#10;SVFNk67c88oxENDiaygqzVxLWFRSVWqIQ0v7UMcT7RHvE+8i53kfS7cJaEthQTQjT8R4g14mnQxu&#10;5LOaxkSJR9QBn9nRQo+h5KXrTEdhbhzmP25uGj31uLbeUxe4KmTJVFBjsVmcjiIsnQ4HGy0tZXZK&#10;GvpWhgpqdqspUXZZb6is6ybtZx3EdjYfqqyKAagcQCakinH06AFtERPMp+MnrgNg7z3ji8LkttYO&#10;HEYylZ8E7SUizZXPSU1VkYancUWDoUWXHRTCBqTTW1c1VeF5iBDJCPZPuW7bRtDRxX1yBKQagHCk&#10;moHDOCCfmehCmzSzLrCn16V+2ejaigwVZldwZqigrEo4KvGzZLF12Ywtd43qpaiOKJ6qj8ctDU42&#10;AStN4R5ADEZWUsAPNzfYS34gt5ahqii1B/bT508+li7IXtWlCnpHb2zY+4w+OoJ6GjiqqejqamDB&#10;Q1aVFM+Nw2Nofu6uuqMpk8llBUT0LvKZZ5BHUSaUsoHs2sImu4zdyV0LXjT+L7P9WegfPAUmdT5H&#10;osm9tqTR7jyD0NVmXpqgvkYBk6+R6tppIaKoneSn1xVK1EIlZXdgw0j8C59yds25WU9osQVdSYPR&#10;VdIFYkdJCsbPY6jLxUVRLJTVQqqrLtUVLVNLTmSWmmmVpKamoBTRx6FOifVc/pDfQW2s9lRagav9&#10;WOi5vhHQm7L2UMs1au9c/VbY8VAxhxlXGIc1l6cy1Lwx0klRJUU4kzEFMIooAQZ55dOtAdXsO7zu&#10;8UE9Yrer+eDwpU+nDpRbQGQfLoc8g2JwO4oKTa2S3dSbUTHZE4fL0tPR4vLV+ZqdvYiPBYvOwUMt&#10;DPPiKHddLWiWWCCorDQRQxLIfGuokG/bfOkskkgW5FMZx6evlTz6t9HcC4dBwx/gHQrQbY7Z66ig&#10;i3fsarw+SrNw7iyeP3buCPNUQymPelg2TvGgxsK0tCKiOql2rTiesFR5pUpYo2sVJIX3y/jngmjF&#10;xqIbAr8uP8/59Xns5IyC9aV6DqXsjf8Ajq/x7cr80pyG367bmTzeDyFdg85U7bz9JX0OZoq7cUEj&#10;7grsbGlfIv23kkhel8kMqyIxHtPsz28EEn1bGh4A8PkOH+r5dNFBCKrx6g5LdeGwcTvt2vwmWOEi&#10;TGx01RlqypkqyY2qa3JU2Jyn8KxdJSpNW0tM0UclTGutREl7gLJOXzds00SkJTiP+K62s9aL5dRs&#10;rkaXKYrIrWQos1dPDTrGZJcdTJV1PhmRahoaeqWgtPTsDFpbzK3LDj2W7XtZhuDO61Ff8Bp/k6Vi&#10;3Zu6nHoFtxbsqsX91SVEZkqHo6elk/jYn+6jlaijpAjSBmCU5x14UjsA0bAjTf3ItnaTjRKf7CvW&#10;mik00j+LoL6Tc2dCYmlQS0H8Ij8GHdYqOFZoa2aYGrjUpBHUUkSGRQiuTDGtrC3B9dWu3XkYbRVz&#10;xz6cf9Xr1SNJoamc46HSlqt90YxeSpsxtreEWV/iFLW0WGzFLmsnh5sWtPBWvV4rGU9HU46nqKKt&#10;/YaN51qRBK3OngH7zse0i3aYkxmvCo/y9bJ1Cgz037n2Vt7N1r1e40q8POs4my1Zj6FpaXKa4adY&#10;C331bDBTVFVTMkTusLFVjBLNcktWfM9zZ26WlkiNAq0VqVOcnNfI16apTHSY7Gymzo9sU9DhsQ6R&#10;wTUrUNRT1NcY5KqkQxmtytLjKQ0ElbFFI4LMJEdLCxJv7O9gl3G7uw89fD05B4cR6+f+z1WY/pL/&#10;AKb/ACHpLbPxu58zRY3BUGNyFSk95KOvjxdRTU6wxedmghjlpaaCprjU1YkjqQVKGwFlLAnW+X9l&#10;aBpC6D7fKg49NLHqPRi8X1xJh9pUozeZ/h/8VnpBmUyFdBTI6VtK1YV1x18ccom8ksIDh9JLH9XP&#10;uLLvmOW4uGXbf1K1ppqf8P5dKo00pw6iPurY+3VkqKVMZFW4p4EoKg07ucg0UMLQO06w09PkI6X7&#10;cCElhaRvSTc3vb2vNV6pSQMsb+gGPLzP58OnOkrR9yZaoSWooZaeSmlq5P8AIZKpoKiGCkjFPTxF&#10;5JmmmdIYL2SRf6t9WJMX5GEsSvdTt4uK5H/QPWiGOBx6H3M9U99QJtc7j2BW0n95aGl3Fi9t4fd+&#10;Ix2fotqS46HOxVOXpajK5CnwFTuPCR1M2O+78LVtl0ICwVtQ8tbLtz/q3I1/0iK1+yn2dGFntk0x&#10;xWvQv4ih2nU46bYO8Nl/3X3b13vPOncufq8vk8xn8vDFJHUp1rm5MJmpNpVlPV6HpEyWMSmmoWYK&#10;iSMyzBJuG82uzOiwtxHn/sdKbi2MA0sPPpr7pqsR/f8A627UhrnqdqdRZOjznU+wt7VVDuWKiqds&#10;1eFzlBtvdNPla7LVMe06PPYiMnCzUzU9ZQzVETyolTNYx2Tne5kkLW9oJSfIKSKcP9mteiS5gBLE&#10;DHS3218hc9uKt7DfbW/sXszC56ioINh9U7Fouxdn9b5HfW9uv5KDfj7c2Vsree3tq7L/AIhm6KTH&#10;UFTkabLRLM6STVUEEelRnPzHHPbIqjRdswBXhihrivrTphR4Khui2dIV0G++zcNt3Ibg3bgcBTZW&#10;Ciq6DCrS5uemWoqslPW0uOo8llocbHRUAkheE1ASAyUwkcaiB7Dm4TyW41hu5v8AL1dbujCtOrX/&#10;AIFdJbH+SnduI2n2zl1XEY7PtQUy7hyrUu48vgqXK1OT3BiKbbu39VDlaLM0KGiqa5Kilqop5Q9P&#10;5nEalbytbxXl9E98te6nSiUvOCE4dbY3YnT/AMZ8rtCDMdYbG+OkHZnWkGOp8Rn5Kibbu2sZtmth&#10;aXK5TIeGrjr6vc1HR00iU/3EaV8WUNP+4ockS3vU+22VpcCzQBwo/wCO9F1pbNHdvJcV8EkU/l1q&#10;95r5gZbrXtZ8x1buffOY6r2/2EuS2VtmsbBbQrKTCVNNGKCtxeLx9BnoKTBLmsOsqYtqOsx4jqRB&#10;GY0fytjDfcy7/DusrQS/oajgDy/b0KHjtyoKIOPRZN47u7E7+3XuvureXYUOHFFNht3dg4vF4LK7&#10;P29uM1u6YAk9OdsUCYSmxdfJl66GjhrYKz7SGpWlhZEmc+yW45qkubtUlU+MT6eXnj/V+fTBjRRj&#10;gOk52J8taXqXctFJ1Ft2orMdCYKveOX3dgaKmwe4d75fGri9xVOyNl5VqybbVPhoYXp0gqKqWsJj&#10;E0aBW4GFlBc7hZEWhOog8Kf5fn1v6+3jTQePSB6Z+X2dZ8pQw5rdW1KHNxQbeymSwO45sVj42r55&#10;XNbkZpa2jqa4/Zq8LQmQIyEXNwLFsWzbttSy3lyshUngKV/On+Tq1tNbXFFHVqHxe70+B+Hqs3g/&#10;kL3f8gs6UxqUWTyi0OMx23s9FC+Ur6GjxscMmV3Di8jtiRkFLkUllaY1bBjTBYwRRsHMez20bPf7&#10;RIZVqFbvpq/bx49WlQMxjTh0Vb5MfIrqLsPsDMZTZE1bB19jslmqzr7F7x3DvjdO4pMGwWqjqc1m&#10;t2bn3FuSj3luDNmWWuWGrWCaRleanmmaSdw7ufOW87hf+Dt9uyWxJAJVjjgck19enILIRd2nB6I5&#10;R5nHUVbv6rm6u2vQV24cCuTnlzuEyWKzNHjchj6yow2Ww8eQr8XV0VTPFAT5aRz9xGgbTURqzoS3&#10;0+7sUWWIkqR5f7PTMsAD0p0AOGy+Hy1PDiMlvapw2LpYstTZSlgrsok27KSOCtxH2k5xeVoqqjpq&#10;+Compa4pMsskbhB+36fZ9abhuG0qZBbkVoQacPOn2f5OmmjOeh17x7y2z2PBjKnIbQztBt3b5pqL&#10;C02B7K3nVVmB2hTYnKmDbey8PnsllNu7ZwkWZrKiuSKGko6WnllcLGyu+o0t+YJr+RI53UmuRSg9&#10;Pt8+mDgGnRKdnZDcNTmqCOWoegpKuZIKVaqNZ5YaTxGSGOrFHKxaUY86S6i8YN7KPdt7+kSN2gHe&#10;B5fZ9nTUclGpXo0sm6qfbuIqMXhkxkX8QngqfsGqI0ioaqnd2aWojCJGtZVSXeaSJlDeksSCR7jA&#10;PuN5dAuD4Pz/AGevp0Yx8NXn0m8L2xksXuV6fcUlHkZWrYclVAlWinSpQyRpLMDTI0EEcXjgp0ZL&#10;wJBEiskK+1+88rLuFpG0Paz0GMcMY+3j+fTn17odJp/PobsjunsOtkpMxJth9t4jeFfLR47dG4Zc&#10;zh8PQTJDS1Ff/D6CKjqXoRTYmpikdY9VRTwkTRsdRHtnbeTJNitp55CVcLUE04VHoOPT31rOVSoy&#10;eoe+43pv4zlOy987hpshXeWkhzGBrsZvnG0sTrHU46oVazP0db4kpZmpnjWtpaumMqMI2u5Kzbbj&#10;62Vfp5zK9RXgTjB8umL1BbDxBx6a+8W6oqvjH0BvDrbEbTp977h3DUbN7MrMBuODcGdoq7Gx00GT&#10;xm5diZTA0lftPKZevL1FLV/eZeOoVj9vIgBKyhbbVFb2FxdvENekmvz/ANX+DpDMxKQzfxEdGE2J&#10;gF6A6cpqvZHam3IN1dpYbBz5zMbM3xubbVb1zt2VXqMtt7ccf8JpaDI7qFDXPJHNSx1lDRKkkahq&#10;qqhKw5LzPuMm9PafT1tI8VoaFqFgBn9vzr0L7fa1+heQA5APl/m6IpS7W3x2LFUbR2RsmOSDNTCj&#10;ze4hHSUuT3dJT1VHJSmsny6U1HicdDVCOGJKdYfFJUPCJmRmi9jKTmew2uCO63DcEjVhpCkgAE5x&#10;xzRfXoot7AzyPGlag06yR9Wdi7Px1ZjJcBj8RXx4yTL1sGYy9M+QXHPNQIjpRRU9RGtRWNkEWniE&#10;oYsPoFsfZdbb5y7vMplF6Jc406uI+Yx5en29K59imtFaQA0p1AzGH/hex41zu49n4vedHmamjXZN&#10;Wd2Q7wlipYhOi15fZVNtha9qiSSGJGza1EZhfUvKj2JVt472MtC+oedMU+WeP2jHy6I+Joekj99j&#10;a2SojqTT0FNR1lVFOXpavx06UyshNatPHLUwVblVcPIGF7fj2Tz7XLDJoAOr/P0xJIFYrXoVMbu7&#10;DvtuogTHUaZiKuhqMbVpUO1I2Np6eAU8NNLC8cBkWQNIXddSo1v63Cm4bVcJeoxrlqdaDiQhfz6R&#10;Vbu2ozVTW4+oc17+dJK6np3mmoSlC0dTk0kqpHmmp/HSwkmZT4l/oSSAdWHLwtpdZTuOfLz/AOL+&#10;3pRIaKOi1ybhp5Kpo6aCsqZWmNLPVQQRzRrRQKYywghWsmaKRla0rRLIwQkhRYiTrfZmFnEadxFf&#10;9WOieW5JfTXHTzkdyUKUVM0VLkEnhphHNVVNRRxJUOLmeGmiFMjR0zu66FYlgwJv/RJ+7Zy7asJ0&#10;/wDEoHl0tNz7v3RmNl7Vvt+jibE4/IUVDmqbEtj3rqdpfuJkyGRp45abJT0gOgF9LDUALc+62Wz2&#10;/wBYySXBAYVpXz/Z0nabwiUB7umzF7mqoNr1i5YVOOmqkjeA0qwRzU6wyhKinyEsktPNTU88RGl4&#10;/KdZ9X5A1f7WVukEPcPn0ot7kE6WPTDg6JZstTjK1mRxstZUU9RRx0cMHlr/ALmRKqJoHrqhRV0X&#10;jha04cW/obe9XfgRbdKI4Q7qua5NeHl5dL4VUSqxr0Pe495Y3bmDp3p8lnI9x4xBDTtUDHmheGWu&#10;c5CheCmqzG0j+RCDchjcAX+kfbXsz7jezo0C0J4AfLHH7f8AP0aXtyYokkrSvXDafYuNy2Aq6Ku3&#10;JHtzOTO07ZSsnqaOeHHajLPQ0JpQuierFhpa6kH6e3bjlu5sNwqtmSnD8/XrUO4g2+ktx6BrdeZ2&#10;jetxO0mztbup5BUTZSsraNaJ4JEkklU09NGKqsmqyfTKzrpH1FyfY72ywuESOa+TTD5AY4fbXorm&#10;cd2Mnp42nHVU+OxcWZq9vmSvgqoK9ZKf/KaNpYpIT/EqNyEetgkGpZAl14N78+y3eFQzG4txRB0X&#10;KjqascdYN04uPBQ0tBTGSpoJKNZoZFILGoVmCCdyi+ONLlv9VYg390226S8kGula/wCXr0kghGv1&#10;6BBMxvCkzMK4uae9NG/3EkK+MPRUpvM7NcGUQrIqpLza5txf2PEsLCa30zKAPL7f9VekouiTVj17&#10;K7ulNQ9XkqzyrBfzRRDW0s7cSoqlk8qxScSW4J59sW+xqSY7eME/yz0oFyTkHp2wW6clnauBaGpq&#10;KKljEizgu4kfxsrHxosj+JF188E3P9OAiv8AaLezRvGQl/n5fy6dS4LuKkdDfgpMbjqulSWgd6+G&#10;BkV9NQ9VU2kkc1Ikmhj8YVZLHSrC44sOPYD3ZJZYGSDEZPRiADQ16VueylNjqfFT1csxxtc8KyU1&#10;BHHQ5R6Gasjjd1jjiWRzESWAlIEmnjll9odr2yKSWlytSAf2j+XWmbw6NXz6FDq2SSlxdNHVUW2d&#10;wz5Wro6+uhgqpmz238fLSvJTUcBqJExkWXqadCZVJaSB5Y01amNizmSKGynPgOyqAc4/P04fZ5dG&#10;FsDOOFaDoTl3RQ7L3LBRSbZ29shK4LR5PJZiHJ1M1bRUo004fHrhIMgXhacfvoZI3mB/dK+ySS1u&#10;t02uNre+J7a+VOt01Vx0ge3o9/zz0+Y2dlaOm25pFNma/BNVRVbl5zUGspcLjKapyFBTLTeoJMqF&#10;WPI4I9mfJ8XL6ePFvU4a9B7QTT7OAH+bqlxHOIQU+HPRcdxnryXL/wAErRVZD7moikyOZfLVGPEF&#10;TXeNIY8hWS0tLV1NXG7a0IX9wnTdDY+5e2aBmi8WJRo1UX/S8f8AJ0H3a4jrqOOHT/tXqXrPMZfI&#10;7FyfYO26uqTIt9rHjsSY8zVQxTz0lRDms9G1cuOyFAFWarhepVBRq7gu6hfYvhjlWgYUH2eXSAOz&#10;SGp8+lbn/jL8XahqOr2z8zPvKKm23W5mrpMH15vLcOZbcOMjgZ9tUVFTGeA0WVUyGlycphpPHHeU&#10;KWAJsp22ManUAfPpVIWZNIxXoC9v9U4qlpquCl/vLW5fIQtlds5Wox8FPFLNRVRmlwZoqCkrfusv&#10;X0asxkE0NNAX9bMfYf3jc9ukMkEenSaD+Q6YijniwrGvTntTr7e29aeqoMZhnGMnkq66aryEFPNW&#10;0iUkstdSUsVWY6NaOoSmTxlYpiw0Egk29gzdN92bZ00q8Xi/D21rw4n9nRpa7bcPJHJcEmMHoT49&#10;nYPFYN6+uYUWXhkEtYtFLU1ztCwWVHyVM8T/AHYke4Zy6yIb3DXB9ggcw3N9cFLYVjJoDwx+Z6kW&#10;GPZPpVAlUTaTgk8c+g6QVdv7cuOgeXCvkJ8FT1o+58kElRQJWWHnimNKsqrhnQLeDyR3P9ker2IL&#10;fZrK9B+oH6xHE/l8uPUf7iki3A0EiMHoMa/Obj3hWNWY6gEMpEs08sckNJRUwDn9yOlcIkCLcBbM&#10;SR9efoIbLa7WwidHyV/y5/y9VEwPw8Oupqusw8TVM87y5KZZknSJmeognWfxIyg8Gp8ZLBlsun8/&#10;1tDDay6zpwGoOrlSa06X3W+N21uyqnp9+9tnYdMlKzSGowdRkKnIJCGLRUNVFVwBI2ewVNFQdVyQ&#10;fr79dyPCjGC11EcPMD/L/MdehiJIJ6k0e8TsJclt3Zu8K6p27nakitiix8dPWV9LTyS/YjIyIpZ4&#10;pJZNTK6sF0+kKefaBfrLxCZotOPLhX+fT0sZBNehJ2Nvjd2Lw+TpsLLSJU7gx38NylRPRSV9UMMI&#10;3hZpKXWI2yE4ldJKpkEixMt7i1i6W/ksWaFm7F9fnn/L0nBoOoNBt7JItTUx1mJwdGpkjp6CdaeR&#10;6SKJUgeonSSkWWrqYY4lIKalINvr7Jbrd7eTw2C6n1D/AC/7HVWB0tT06Um3K7YOKq6mklqBV5Wv&#10;oWhyRyVVWR4ylpGH28uQhp4hSacnTpUtJFGiG8V1N+AENy+/3EalaLbA1GM0+dT506PNvtIUt8r8&#10;Qqf9joP9yirXJHH4GPFZaipleiw8kKtTZWop5UEQmkFTOv3DXKiONpfSlgSSRY/sI0uYY1lY6yc9&#10;aG0zyzQyW4pFrH+XpDVU+axuQWOek/iVZUxSST1NLTvHT0M6axJNVTVNHHjJ2pI4TdEm0/7awGkV&#10;tHEqqFoQB1IFs7WiKn4gPPoOsj2BkaWWto4qanGTqaqIy5SOFKlGpIwsrqAbvTL4QzWQm9rAsPZr&#10;DaKVaSnbTorvt1MUkbVFSwH8j/m6Uf8Aemp0a/DT+X+C/wAX0+Kt0/xHz+DVf7XT4PsvV9PFq4tq&#10;9XtN4K6vOmv+VPs9ejP6xtGqv+hV/wCNU6//0tNLNYzcuyso1FlYmoJijzqtWTEs9OzyaYo0kU61&#10;YLxJGSFVlBN7+4ghNru0ZlDKTwx69C25imtW7wQK9KXF72q6ppauscRVCRxqsgMqf5MFFolimURS&#10;abc+kWtzc+yi82NCSY8mtaY8unI7osgJYjqZV1uMqKtcrXwUqyzU0kbz0tNEi1cM8Korzr64TPHp&#10;Y6mRTwRxf3S3e6QeBk6RXJ608ofFc16ddsjbMMlbGtOJqmaSb/ck9T6ZkmXQWSjdpPRHp5RbBQbD&#10;ge01/eX6qNNB8v8AV69aQDVQ9Ntdt+pOQauxoWeCGWGJZo0QpCEld2o/tWsYEaMgqFubXuQbD27b&#10;35a1Md12sf8AVxH+DpTQDgOhBwWaylFlcY2QqarHQRseIqp5pJdSlZJIKNmg8MdRGwHrAIAH+HsM&#10;7pZwPAzRqG45p8/U/s6MrO5Nrpk8ujH4rHbYyVHQVFDUVUVdQ0dYtFPR180WYlSeUvUrVw1NSkFd&#10;SzgkIqt6VJBv7j243TdLaYwRQdlckgUH7OH5fs6EyxwXEIuAw1k0p0hty9H0m+M3i4ancNHT0tI5&#10;uz1MdKkOPaUTVCyRU1PNKJkYHRG0UqDVq1A3HsS7Jz1ebRFKHjXxGHmteP2H/L0WXezrckEDJPTt&#10;uPYdJgcNW0uHhrM5jqSCWKkegrBRSIyeUo071IdpgX9R0SQXB9Kg3ATWO+tum6h5iAxao7T6/wCr&#10;HT0tmLK0ZEAP/FdE/pqvcNFuKkOFWrgyFG9fHMZfA02SkqjaalqaB5WkroH9SlJHUKBq1KT6ZwSS&#10;C329ZZ3UK4xU+XD5kfs6BJiaeV2qaE9CPksBmZ84ldgHpocLk4ZauPD0ogGWx9XLTrNVU8RqarxT&#10;46WsRhTNT1M7ClMETussT+yOW622WAxRufF/2xx+z7Olcdq0Ta2GOhOw+HymcxVLHlsOaKtxs6x0&#10;WIfbtXS12XjWmP3FTlsstLkKSsm8jqqB5ZGi5KEXJALvjDaPJ4RqafED/g4Ho7srjIUnI6UOXz9Z&#10;QPVS0W0qbFOYYI66dIJIoKGodIopYaejyORyVFJPEACwIfWG4CfpJJDaW9w4uJn1UOOP5fPpZNIk&#10;rZNOsGI25kGyVd5auTF1JqP4vkKmGPHQwUmiO6VJGKhgpooilgpZdCk8/j25uW76hb2whPhrjj69&#10;O2kMNs7XAILsOH8ukblN0y7dizmarIJlSqm/htMKrxtWTUZlH3CxxTogirppVR/JIAzRtcqOLm9r&#10;tq3xtYlbiK44fn0XXs6qxuCaeVP9jpM4DedbkoK6RnejxuROQ8RqZy3jx66ZZvtdMlLEZGlgASVm&#10;0oCBYn6rtx2ZLJv0kq1B6ccdItuuTuF28T4UU+Xl0P2E6ept4UtHLislislHBRU2Ty32y0eOycNN&#10;5FSNv4lKlUspRJmBNOan66wwAI9ge65sm2IyQyRgd2KrqxTOBX5dSntXICb0kToWCk8dYH+GnQvZ&#10;DpKj27iRRYSnweTip2npshnchjcnvzCPDLSn7XG0cuTpqSeuzdKxt5USJY2IZZEsQA7ae4Hi3i3N&#10;yTpJOFCrTNB+Gor/AKsdC3cPZq7WyQW5cxKM0KkZyc9TNn9TYfrbHyb4rMthsvLnPuaRcTFh8ZUv&#10;QrLUxGuq6mgz9Q4xWQWtiRleKgmq0VPHG9OgaKSu987DdXG2mEHsJDUYcMfEPt9enNm9uLXbIGuW&#10;DEsNBBYECua0/wBr0dbrLo/opaHam7sph8hu3cE2Mq5GpI8vUQjM5hpaiup8wkcdbFFhMdHFC8Ua&#10;VBp3UrrUHVf3APMnPnOSXVztlk0Me3gFWaSNX7aUI7q1J9QK9GMHK1tZOzxgEcfI9Dv2fsXdW4tr&#10;0ND17tiog3Jht052okxtVk4a3MVOJOEoqPMVlU1OIqRaejrZbwPko5MlRk3BdXUkK8tbrt8F3Fdb&#10;0IvoHgCIRGQVP8NQNRI4mnGo46TRi/s5Tc2nhggVHA0/y9EAyW3cpi66r/iNHHG1PuvMY6syEskc&#10;tQktC9DSTUgd3kZPIVa7NHdnU/n3kxy54P0VrNZikLICCMVH+H9vWSXKdtJHY2iyJ26eJI9T8+su&#10;6K8U4g8KLFEu34aZxIPIgrquRoagQJTrErPKuhFUqp8jix/HsWQWl1fTCFYjp4/5P8vRzue6bbtS&#10;S3E88Y0j1HHj5fZ1aF8V/wCW73F8h02NuzuX+JdO9Y4PHwNi8D4Hi7I3zjHkmnefHUFfT/YbKxdQ&#10;CsaVuWhSsa5ZYtNnEj7LyUCqSOjAn+kPXrHPnz3nEcLRWMitpNMVP8+r/dmbA+P3xK6vh+0Gz+ne&#10;usTTUUeT3huLM0mFgnqJphBQHP7vzslNU5/P5Wsq/BFJPUVCTzAxx/2I/cnbZtkdhBoUCtPl1jNu&#10;nMN7zDevcyzsQRWmR/hPWDdfd+6Mgc9t/p3ZVdTZAyZPGwdj9rYfcW3dp4/K0eLp6lq3H9Z1CbM7&#10;B3vt8xZFI5JFqduU7usrLKwSIFeBXj0U+OeB6BsbMO78nSbo7XzdV2nuCHHYJMRWboio12zgq3DY&#10;0R5LO7D2fR42ij2li89mcjW1t6yXL5Z4lh89c0kYvcAA1VR04H0jWD2+fQUfJ75C7W+LfWU2/wDK&#10;Q0VfujK+fA9T7IdzE2Yzc0FQs24aqhSlFNTbdwMbNXZKSMMYYNP248ks4Uq3XcRbI2aGn+T5dK+V&#10;OXLzcd3lumRvpuPCo4daj3ya7+rdy7g3DU4vey737I35VTZTce+fFWUMlRkMlBfO1lLSVLa4cfHA&#10;q0uGWSKMR02t1AOkMDbcy30yzTqSPnn/AA9T/Zzrt1m23xAAkUwP8o6KBtHYVYtThYKGQpWV8G4M&#10;rVym8jskFZUahI8/jB1R0zhjq9bIT+R7NNx3EJH9Mhwo/wAIr/l6W8tcvs9xI7gmtTk/7PRosVs2&#10;XE7BkM3jqUrJdnfcMjqdFNBJjYGBu8li8gKlQpJLHn2FZZqggtnqUdv2VISjDA6FtKCirIttmuoY&#10;VgmheWqilklbQ0eIyetC0VowXuORfldX+PsldmZmzXoXtCBAqBRUDrPs/BQY+pjxERlqKRcZSlID&#10;IXSngmkqmNNNMygSmNmBBHpseTf2zT5dbtI60qOlZjcVSZHF5ylqKFmL5WqqI9UrwQrFTrFISWQ6&#10;5PIqm1jY2/xHvVAPLo8aCkCY/wBVT0mK2GNcBSSATRR01Vh4YpJZ1lBmmz1NJSCjj8ZkSKSnlPm1&#10;MeeOB9N+Y6LIof8AGaAeR6R2WEw3Zh6KGNii4KSUvGkcFnlyMESyQgMzIVaYE67Bg5HNjZSOHRO1&#10;szbhgV49JXeW1qbLZWogrqVKWPTJJFO/j8dTHUJmK2UweNFaLyO6roP6GFuD7V290YGiJah1DpDu&#10;21JdQzxsoyD1WL2dspsTmJ6zD+WN6es0xypdH1UjFg0cwDSQ1CvccAW/PN/csbJfwXEKxSygqQRm&#10;vz6xZ532K45clO57fbkzFuIoaUpwA4cP29G/+MHZ6b7oarZWZlgp90UsBeKapp0ZcyyOY6Wqgoqm&#10;9P8Ae09R42mRVgSSAMWVmA9gbmzlxIpX3K3WoJpQUpwJ4fl1I/J28W3NPLkuz7oEF00ZIqtGqMcS&#10;D/Eel/uXrbYE9TlKCmpKzaVRK94I8tkPvIaXIBmlro48gtOcjUrRvdIhIVYxhb8c+4x/fm4wXSLH&#10;ECi4Ip/s9QZzBsn7pu59mnh0RO5IZqE+vxfn0FOb2pm9t4eD7OnfIxy5KvjgnDu33sAjmrJMykNL&#10;WfdEQ00bxxxuPFNMkLSelSGFO131ruTv4x0MENRniOA/bTPAdBUR/Szq6ICoPS7ft7BZ3bEePGzd&#10;rbTzuNx2N27DU42imkqa5ocrV1WJo8DCa7+H4GiUfaQwQPFLWVLQyu1akX7JbvNhnvZpJBcMY5GL&#10;mpOCMU/ZWtMZ6GMm+B9vtkWFQRXgv9I/LrF/pNTNyvUNS42k3PDVUeHqcpUVcuJy4p6KjrKKJKqj&#10;xxjxdRUVVRE0UkqzRGWOO7hh6iXy7EIIWWY/p+Rp5/8AFdFD7zcJOhRa5/l0Jm0N+bY3JTyYfJYG&#10;TC1mKnllZaOukXMJDDIGpKrFMXyVJSTLnJRTD7daf952jOoc+wruGyy2dwlyjF7d8EAkAeWa048f&#10;sPR3JvbzxBXiXh8ug+7Dp85ursGswGJ3KDSUefr8ftqeXEUeEy9VJFU16mfITmrhZohBSaJ9Ewph&#10;UKE0PMQ6DLbHsdu27BLSKMjUTj5fn/q49BmaSV5A+QoPRqk29u2j67/uVPQUGTlxe6jt2eObP0eI&#10;hwmCxtHl3osf92jvAqVWSyc1XUSPO8ZCx3SRxcRVum57adza9vjNCVIIOlqE10gA6T5Do2juDd26&#10;QsakV4/afXrltzrTZ208lTSZTY8mboN1T1tC2UzdDW5fFx089DLkJaVKqtILPW0qvpy1LTQykMYk&#10;TxnV7S33M++XbSLsm8QxW0cdQGRanh5sBU08uPnXy6aisYg+acOvbk2j13kts4g47HSY/BPW1+ZG&#10;JoDXUwgrcrRR0KTRTHNx5GWeGj/bXVH+xH/jq9kG182cyWt3Kt9MruDT4VAx9h0/s6UXG3wsooeg&#10;Pm6xpsdko58JXY6roYYZlosZmpcOWkhW7LHUUrY5qtZKYk+SdEYMDZmBJb3INlzlcXkaQXFtXUQD&#10;pQ1H5ivRFPZxwSUDYHRWd30mTos/kqD+K0WYhwuTiXEx46aujx9LJVktUU0EMsf3MdPjyxuNMmlC&#10;GVCCbSvY3Nq1tbh+0Ouag1xjz+zpDcMFOo9GE2l19Wbw2vkIsNFU0w2XGmZqGqZson8WeKtFBR0G&#10;LqExjQVAlmnfISpWx0MT0VG6NKWKowI3TebLZ9wZZnj/AFm0LqFQK0Nc0ANBgn19ehBbbfPc2fiQ&#10;RFmGcenQTYnDVE238/uHLfwqjh23nZcLXYybK4+DcQqJ6epleWLHmsqMnVY2N6bwTVUUYp455USS&#10;QO6hju5LJcWawTqS6ggV8qVxX5ZHSFrR3t38a1cMobyI4V6Y/wCF5ncW29y5fb+3idp7dhx+Qy9c&#10;9dQVU2ClyUVdHQKZEqqaqKzzRyyMYIZHjjhY3OgXPLeMwyVuJQXJoMVwSBj86Y/l0XgPcWkPhQMG&#10;FK1x/h6Hfa3bMm3NmnYeNyO3cw+Nhqq1PuaSeiogs0FI9HNTJWVu3qvN5iGohkECTUtQYgbgOSD7&#10;AW9csreblLe3GvwCdJ7sUoM0z58cfPqRNi5muNusFto44wyjB0ivEnj+3o23WHyT7ZosNDQV1DHk&#10;56XGxYuq3FJNJX11YcjT+LF+GPclJuZKGrolRfFFj4MdV0axeSnXW2sRxv8AyNsYuvrbZ5BwFAW0&#10;/ECfT/VXodWfP25zWbW1ErTzUH/L0HWb3J2Nilz9bSVudxnnQ4ITUwrKTHIJ6Skx1Dt6nFVTLXPn&#10;/wCDvCaxKmonq66V1R3kVfIppDtuzXUNk5jQmBwWwM0BJr5UBBHpQYHqVLvG7s7l5SEPpWn+Hrli&#10;+stzVOO29ioMNUZ5X80OJo6yv3LQihpsytVuDGUNNuamnlx2am+9pYpqMUNNLW1cnlijaCNHYmEm&#10;67dNKylo0hphgtc5FCACaHuFKU4Vr21ftVlnubOMFixArn5f5+ngbP2/mqDeeH3n2Zt7ZdDh1we4&#10;cLicjjZZ8znshSOMRQ43ZuR3PSDI1mKpJGMMtTTsaINNF5XCqD7Lk3C9sDay7PthuIJDUsg4VLGr&#10;EEEVAJANDQHHTV1yy19d3KXMzLHXA1Y4Dyz0Vrc21uo9t7O3ZloNtbj7IrsPLg8fFu2kzmK2tgcZ&#10;XVe56eKkyNVgaDb2b3NVYZ8XjSHq5Hw7TVFSREWSAq8wbPe3N/Pawy7tDbhkZijKCzaQNSAnUSQD&#10;UhanGeOY3vuX2spp47a2LDVxqD/q+3pLZDbXcO1qnAN2Bs/eW1IpqGhy1LTbgrK/CZGfCZFBUwTY&#10;rGPUQLV4menmjVFijj0hRdFFmb12/LJuJ4tuvYHu/PRRgT8yAQK09ei6O3vbMs0kThaefTbXUdTS&#10;ZInJGvSgzD/c4+8zzCnkirVhTww/c1FRSUrEEiG7FyrEhQPaCN4lgppRWA8gB+f+z9nVIY3nYTEn&#10;R/q8ulRjI8RhWpUlxb1eJaOpmnyGCrqikq5qmd3SmgoUnRXhXJzAmVQ5Z4FspUj2gml+oiNZKyDF&#10;DkeY/l9h6UpcxxXDGg048vkOl/uarizlI2WggosBhwKqXFQzUsVGaaOGpL1IWB1q6nIygzRr5CQ8&#10;TH/PaWAUgjSSN9DgkkUya8af5ulT7gC1VA/Z/sdK/bG689Sx1tBKcf4qyGgSlyOSrsXTZCuSFI6e&#10;Olo5K1BVzCFnu6SR30EWZrXJJuWx+L+pAD4lcgeXDPp+w9WEyyYdsdc8jX7SingTIZXa8W4A81P4&#10;hQ/cjGwUtXJrlkehohEZybsH0ELe5U3HtMLXd1j0BJjCBSur9gyei65ig14YV6UVZu3ZUWJxOFfc&#10;W1zO1BU5Cpy60mQzMsQkM8MMMSKcVkqaWkp1IGloVZ21G/6FTW2ybqLiSd43NueAFA2MGpJpxHzx&#10;0m0R4yOo1fvzrTHxpTUdP/HTR0lPTtX5nzpNXlXSaOsNPJSwtJJARpVT4fGoBJb9R0dm3p7hygKr&#10;Q4qPX7eHV/FReB6eNkZfYORr6iorMdm4J8VSyz4mfXLDi46iGSdwJFnnWCN5XpHCsW9THhTa/sv3&#10;bbN8hsZI4lJ1GhNRUY+309OltrcAZHHoUZuxKKvTK1VH91Fl4hHj62uleSrpYaVhrt98kVQtO6zO&#10;BIC2p42YCos1vYPGwXiLH9WxJBrSvHyr/q/Z0JfqZJraFtFPXrnQ1eQq8DHFT/xSWgp8vPHV5ujy&#10;U8+PrZKtwMbDF/lRrIC0gYLecoqJyAAQye5jgW6AOnxKgAEcKKPUUrT9pPr00YZnQMiHoO6/N1+G&#10;x2bkaGaixW3/AL2mycj0c9ZJVVpqPM1FLPRzSSV9NJSynVolWJSRe59PsX220rdGxMh0MwGkghcn&#10;FAfLoonW7WQLpYZ9f9npNY75A6dz0WbyFAz5KpplrMTk8dJj4K7BSny4zG1YpVw0ORE0dNAH1xSF&#10;oxZtRJt7E15yVIbGkN1IIBnQHOk0ycfD0nt/Ce9QzEcDx6XddVYlBRQZyqqsbWZCgeWipUo/KMvV&#10;5WSlxDVddTUDfbVByh+2pA2TRVlEqMjEIyoH7O135E0whjZoKcfhAzgE1oBX4fn6jo/jitpCKU/Z&#10;0ocbnN67S27NuPrPGY3EbfyGHlqM7jZIMfuvcD1OMyVMgrMNkodrRvs2KknryJYauvaGSSGPyelo&#10;wVCwbXuBXbri4c7gWBDEsB+w44Yr/PpTLZfSRfVxmrMMivpj/J0X+g3dndw7d3LuKowm/wDM7Y3N&#10;2FXVFfuHL1tI1PT0+Qx9PW5yhq8HjYVE2ZzWUamrIK9XFPBCah/C83q9ypLZ2lqkDG7T9KKirXJY&#10;UoSfkKjy6CLzOty0umlR07Q76r8XhsNBiPusJSYyCangp49L0P28LTxRNT0FUtRlayChp5gk8uRq&#10;KuUAqVlSJVRQLudrDus6+IQVHH/Dj/JT7Ojmy3JwSpY0p8+mvdeV3q8UGNpsjBXQ5XF0ElLPlaXO&#10;46B6SGlULNST7g+2gr/E58aT096ZnS6FyVu7ZbPsFrILgsusA8GDefA6Rg/I0Py6cnvpWQxhyB9p&#10;6QdNsirpT4NwV8TTUFRUU9PXUrz10Mk8kcZjpp65Z4KyjEOsagyNH5LAoGuPZxcbtbiJ/pgPAA9K&#10;f5Og88cmpq1PSq3Htrcr4Shk/jOLxEeOmp6+jlmqqetFTPQTRzR61iqUnlSqpY9RSSRRILhjbgt8&#10;uXmm6MjV8M/7HyPn8uk8ttVRX16CTrg4ifeOey/ZW39wZBfLE6RbcempJcStXKstflnjx+ErNtIY&#10;xqhjWehmgV6ku8M4UaZOvN4hNtGkFOHoQf8AIf2dImtlBBPQnNvrET1mCGLxuOfL4nG1mMpxDDjo&#10;I5KyqqJqv+IV+FnxLx5SniogQKd5in3JDxsqgR+wTf2y3AaSWchfUk/4a4+3rbXLW4/TUY6UsO7J&#10;qrB0KVOMr2qf8ix+2oq3D43buMqqWXIGknampWpRBJWRyqLzCoZEqbyAul19hSfa47S4kn+qrUVN&#10;H1YA44J8um47+WdyzrQ9T+xczuWWnpIdw5bKQTY2DI4Cnkq5oNwhKCgeI0eKrp4KnI5Wvo8ZC1Ok&#10;a1UrmGmCogihhDSK9vube9nhBKaic+XHPn88f8XlaXMgIP29BPtLeVVtDJ/e7fylRiKmlhM8Ockq&#10;qfF5nFLH/EFmEUNQ6Ry5CrxlW0bU0aMT9Fuuk+z6Xa1lkIDClfUU8vn/AJem4nAxoBH2dZ8XQYDK&#10;ZEV1RlMZgMbkmoci+7exopKrci4/F0tE89bNt6lo8zRGI1UiLBDQjXKo1CnkZWKm8sgnpaQS6Qvb&#10;pU/5Qf8ACenodjLeLdOCNQqPs/ydJSXcu1Z6KgjyG2WTLIlZVzTUOQrK6bzTaTjIDj6qnmxtDBVY&#10;6HSwhNdG5iEmqEt41f8A3ZKyotrMCo+Y4+fH59WGu2URMmR/lz0g8PjcFvnd9DQ4jGVVXVTQyVFL&#10;isfRTyAz4uBZ63+LU2MpldD9sCaiW00kcag2Asvs6ka9s7CQPIAAKZp59JiJZZU7eyvRgcv1TuTd&#10;2z6aLbtLU4mkGRhNBja7HZiShqIqkzUuRrancdVFgocHDiaUCaVIamWnnhXmMFH9gzbOYbWwu5vr&#10;LkMoanxcCflmv5efn0dT7aZYgWHlXoI9n5TdXW+YijkwsG/cZs3OeLFJS5yjy2MSiWWamjqMC8s2&#10;LzOSFdVmX7J6iKSJIkkEdKVZZWGm6wbVv9oYYboLI60JFRnzHCleHD148eixLdYhqYY6Huo7Xp66&#10;grMdmtgZrGQO0nkxNZDSUjU04rzPJLU/cLIJQlSpDFFhC6v0KPSInPK0203zvBfMymlBUkYAFP29&#10;WkaOZdIp0FtYvXzPjsrRYARYyplqZkcZKDJDJZZklkngrWq/shJjXlXxeGL9KgAAm3sR29xvqMIG&#10;co1PsNMDyOP9Xn0ga3RPxV6z0naJxmNAx/21C9Tj6kJT47BVVFNjpqSJmihwlVPVmZko4P1NRFJB&#10;YWGo86l5dur+6LXBcqSDlgQeHkT5/PqiuqEjy6su+Cc/8srfvTfbeU+cm99x7Z7J3AcF1113tPA4&#10;Dd4kmjqN3YTc1Rvvbz0m3MxQYvfW2KvEwLUTyZSmoKfbVW1G0VWairCyRsm0bHtFqWdAJFXNTq8x&#10;6D7OrhWlKvGKg/l0k/kdu/8AlqVnYGZq9ndF0O4+usfuSt25tWo6d3bkenclmKCn25XUeV3Rk9jb&#10;q2dv3CZPE43cOMp6rEyzZHbGRkWSanWSCoMOVpjmw3ewa5lVmRYgMGnyHy9f5dWubcLDIVbuNOiI&#10;9U5XpSi7G3nU796bhbrSbO9hLtyurzTZ3ce19pdhYZ4sTVR4Kg3Ls7DZfc2z6qioJcLUSZ2akxQl&#10;rA9PWGWMRU3vdLNbNzaMrSV4BfKh86etOkG26v1dR7QfXrHQf3IpJKyuwG7MxljQU0uPweI3Y+Rq&#10;a9sMox9LEwWjm/hkclFPC0gkNUyoo4jZuRFF21zfqRLFpGqtcV8/T/B/m6OfqWGEcj9vSiyO9EGa&#10;qYcduHGVlFIsFLlavbmHq8PicpFCdRkkmq4cfNNHEFJSU0sRVmsodtTkP3WzmT9R6lvma/5ek8rv&#10;J3ByR9vTr3NQ7EyfR/We6aKFYt9YjsnP4veWDrdwU+RgyO3J9qU2VwWZo8ZLQy5CkY5ahrYKpXyd&#10;bRzBYj4g7cCXlZYrWO8g0ATyAUoM4amDT0I9P8PSRptJoT0BdXvKs3WW23sfDxY3NUtFkKeuymNy&#10;kcGLTbc1S9LkMxlYsjXz/wAIoftquZmeExxUcZKgL5HUixdk8JUu5VoAtM+o8utNcLKNIp0+bVwu&#10;P2dnxS7o3Bg6WePORQSPS5+DNbaEkWaix+VqpdwYTIO01EqLWyR10UdXMU0WhYssiEm7SNcERQJq&#10;0keWeqgLUHSP2dbDPxv+RI25tHsPrzcXUh7Agn3JhN9bLj3VjNwVeJxeOkjRdw7dzVXisXjN3LvX&#10;svHPBFtyqFNncZBX0UXjpjLJ6Bdy7bPNbhhHRqV/wdKvHUcOjA7P2b2L392rtnB7r2D3l1BJvGp2&#10;1kKirz+V3dgqbemxM1gZ0x9BgMNuXZeTwW89x7QzODbH5qtqsRFQpBDeOL+LL9wwm/q99YgMpep4&#10;935cOn0uI9K1pX7OmHcnw3yvS/f0W5MliZd2ih3LvGbdPS3YfVs8uUzfReCzGIzCZTrLEblqu49z&#10;9r1uO2tiq3MVdTK0FZjaIj7TH08dNIKSP932bbtt3GsrBR8yD/k6VxzVroAIp1W18jNt1S5bD4Lq&#10;rtrCdjbW3hFvvCYmbZOC3RiX/upsjtLM7W2wMjs/NY7BbgxGVzlLVUmTp8XSQkpDVCEEMFLx7u2z&#10;W93uLXUCqYhmop5Af5j5dbKmRBqFGPEenUT4z03VuC25Jjd79Rbl7k3VRbkxG4MRkpZMTids7Y23&#10;W0VNld1Ue6sdjtrZvcm4c9nMXUxT0TjMS+CmGqJ9EusmW2c2Q7KyW0ioE4ZH+r06ae0hEZUEE9Hr&#10;zHbv8vXaPQmS6QHxi2X2JuLcFQM3uPMx5nGjcuDwuKyONqV3ZNv3H1Wbz2Z3om25PIlSYoafFVcF&#10;TDHjB5XEw2fmKx3G0kEbRnUPIfkfL7ek9tblaUFP+LPVf2G+J9b2bs6u3BtfGbowNFkN21mE2jjo&#10;KjatdUyYkPV1FFh8vJXVlKHyeFlmjkmBrnbMmdRTRN4ookDlvHBODFRfirw+3P8APp+SNg2Ca9Nd&#10;Pi+jfjtBu2h7E6/35u7uDD00cnVG/tnVO5tj7cpN40xmpaLKZ7Yu5IqOvSg29lEZ8alBknqUqaKl&#10;aooz43R11wsFgsQhjViT6DFT69MFZdXxtT7T0E/fHd+8+79g/wB/ewuzGrtxy7hxsWLoMpuXdrbq&#10;qsXXlcXuzHYWHLU+RxOZoNjnbuHnzP3eZxUlM1fShKGokilmkdO1wXLpIziuodOmYL+LPRTup8Nk&#10;qncqbq/iWPxUG5Yt05jAT5fI4HD0cNJQRZSOpNVlshXNjYKivGJlqIoo5vO14hCGkkUGnM+3xm2h&#10;iU4FOqLcVYmuD0Z3avx67E7P2xj02tLiMrk8xi33Tgsbhqyv3DmpaKGvqqBTuDKLtqrweBpGgxK1&#10;B/iWTinoy6kRMxfSl2zlkOqSotWJ+Q6eYRuNOodFh3DPktsboyeDqdxbeVMTWNjctuerN8XVZaHz&#10;QV1BQ1jKjS1tHLqQhddLUONEbsQqnz8vqbh1JJf+Gvp/Kn+DicUqnKaWOkY6GvZ+A6O3FTwpSdhb&#10;tqt1VRyWP3FhP7uYw5etp6XB1/22b2VHlajCYVdtVmfqqTHeOorGzMhqnmbHEQKjJb22NraaxEgV&#10;Tjhk04euP2Y+fSyCWiUpUkdKXsrpr/Rp/eSp2L9hXbhw26K/bu6Nrbkqapc9gcjRfay0ONqt+7fx&#10;cez945PN0tTNVJRY2sppaOkppkkMbIFBBa39ldRmTdrkQwxVKU/Fk4otTxFMj5+dempYC1WUcenz&#10;Bdydndc7Fqtk1O81rsXVh5ZMB/E1rJK7J1NZjGgp8pSZCoyNbma/GxYuFKaplRauOnYRLK/Nia63&#10;qXeHMcCUtwacKY9c+Xy6a8IhFNcg9F8yWx8p2Rksbj2ylfDPm6qq8W4J6opRT5C0ktdR0cBEdQ8z&#10;yuirGUjfULBePava7+32FvHKoPM4H+TrUtu92ojDEn7ekp2X1tvrp7bM1TVIZ6uPdG2GydBPWUtb&#10;UU9fS1UM+PmNXS5SolxktRHUxiWmnV2niYlNPsXcv83bdzVu30t2wSHwnNApUEAH5Z+3yp9nTy7V&#10;JbQqslaAjif9noynVuSymQ2nXbp33PgsnmjLPn6VcDT0glxNOpgyDVNUlbgMlS1ODjooUghhEtJG&#10;atoyUnYK0cY83vaPus1psqsLZJSPMZ8+IHqfyPQt2u3cRNIZCVA4VNPl59CDsvsvb+zMjmsRnsTV&#10;YvPS7crKChoZshRxHC0UMEdbjsaa+GOLK0VfR56gM0yRyFaxiplU/rAQ3rl7c76CFQxeITAj7QGH&#10;AmoBB8wPT061Df8A0UzsUHw+nzHSdquytjZnKJjs5jjlagLkp58zlXqMq0dVkPtZ6muqMYr/AGQr&#10;aZYrUrL5fseVi8ZGr2rt9m5p262Z7KIKDSgCJwHHP+HOfOvW5d+fcF8FRUdN9ZuLZEtLFs/bGyZs&#10;7NueX7iamkp6XL5Ct3FV0NNSs2MmnxGSy0NRPNFI8ep5WZ7nUCQ3s52y55mnmSe7k0+GaUFF/wAB&#10;/l9np0QXFsxbtXHQB1eUwm2tvV9PjaKopatMtNVbgNQ4rqY1Ej0lDTUTpVZjz0gmmo3MyyIwLMTp&#10;W/Arre7hLbrIx1gcRjz4mnHGPXh0hkiAXPHpHR7lxposhFjKOeSpnxVTKtFRQxJRU8Jg8qyPTIqu&#10;viJIOq+oN9be16bdcG4j8QEqG8zX/L0X6dLmhz0HlHUJV00+TUXnqp5PFBTvVrLHDLVVBqsjJVuG&#10;ZKWgppEhZVkVTzdLAkCtrQswX0A/wDrZJI4npli20n8Q8hy9FPTVEa1NamNWnpa6qmnj8jy09Rk1&#10;8tGiU5C2jqXSRtYKhgVBzdbi0FmsESmoA4+X5+f7OqFQU+Hu6eV6zxOUllqZMs9FTCuVY6TI1MOS&#10;msshDTB/GUTwPyVQtFYjkWsCB+Z7pI/DVFrSnw9N28TljXoZKCgNRsGo2/t7N4mkoaLIGeHOVcmV&#10;KR1U4eOpp4oIKWpoloZ/CCWaFlGkm4sCCCDfruz3BHu4gGLYBXy/b/LpW0Pnpyenfr3ZvVOy5a6r&#10;33vLCb4zVUBW09WiVlRRwSUt6yXHSPlo63Hu0pnXQiQqrFR9PoEnOO+8x7p4cOzW2lKZNBTIzShB&#10;8zx4Hpbt9nDG2qUgdCT/AKeNkVwnxTbVw2UjWikxdDnmjxlAafDFJFV8VVfaaMPUh9aq6I4UMxUL&#10;a3sIRcqcwR/T3N7dy1FCV1edfOhofsJ6PxcW6oQAtPs6KT2dUNmcRkKfbWKNTFjZqKRmxUc+WeuI&#10;eQTS/f8AhqWhoKZABKCQ80wDroFwJa5XSG1mL3V2kbleDYp8+iLco/qE1qcfLouE/wDeQVEZOCqW&#10;l0RhadlrZHZotLNKyVczDxqQAfSDzx+fY/gn2ejSSX0MlB5Ecft/2eiJUnWqhTpp0JWy+pt1y/7k&#10;sjNHt9ppzU01LO7JXM+nX5FxtNA8xhbWV9bx3X6/TkP75zPt1opWOkg4ADNPz4Hp61sZpDqcmlfX&#10;/Z6FzJbc2zhFn+/rchmN2yXqlgjqwtBSSyaBPL66r71zpbUvkHDCwFj7Bq7lfbjXREq254nT/L/U&#10;Ojd4NOGHTJW5qN/Di9yQ1U1KyrFFUIT++nrF1Q2muF0j1Ek/0/AUQ2BgP1CCjH/Jj/Z6Q3UYZNCi&#10;pHSUTFZXK10lJt2MHIMlXTEz6TTJST06pPTtpjjn9ShXswUIePpcg5t7+3t9BvHpH+fH/VXpAIFK&#10;6KdJhuls/JHLU70xeTw9CsdRPSZOJfJSIVYAiD7WqMEyzOb/AKzb/W9nv9ZordFO3srV/ok/z6aN&#10;tQUJx0qNu9WrSXG3K2bIQOGWepRVjqFVRpmVlqCTDHJrNvEWMpH7h4Ugh3HmO4uA0csSk8fh/wAv&#10;RlbRRxroJzToUqipocQiGilpqPIJjxTZaY00dfNS09IIxH5ZAKiSF6oy6ToChmNybg+wxA99csY/&#10;DpD5Y9f9npTqEaVJx0h83u2V4MgtGrVM7inpqdpTR1BaqM8cSRhBIzoINJZkKq4B9m1lsgEyyXT9&#10;n7P9VR0WvcGSRl8qdCL1Ac7i6qGn3PmjLX0kbT023InhrTNK1Z4kgfyTrSPPAQG0zhooyNQ+g9oO&#10;dLS0WAeBQcBWh8wOJof+Kr0Itg+LuPr/AIehtyOXp9w5+gwNHVPl8vV5DH07vlchUVNZTUrODloq&#10;OtnIhqYYnYeKCGXxllLLGtr+wJt9nNHaiW6YJCB5U4jIwPs/z9HzRxvcDQRTrFTdpbh67ylJh9y4&#10;+rnxsFHJtyjkihnlmyFLTsaZ6ujCQs1NPTykoZWYO/Jk44FH5d27e0a8t7kC4Bq2lglCPLNK8PX/&#10;AA9UvmW2kdT8AAp+wH/D0UruTZEFFXZrc9JlpYsfNVxvPhJIYM7mKCnqI0eRpqkNRCRYr3mfzqFB&#10;UKGsbTNydvjyWkOzyogEa/FQCpGOOa8eFegVuMpZ2K+fQYYjIbNmwdSW3RuiKnoZ6GkmpajCbfpq&#10;6rramGaOSGHG0+YzMtViYHljUtU1UI8x9Cy34H1zazW8Ye10vUfaR/MdE0JCudeM9DTilwlNhahY&#10;59xfwub7Wl8tVJidqxSU8WiStxxx6S1clbUNNGvjdiYgANCrfmP9wup/G8DIYGtM/wA6fb0boNY1&#10;KKjoWsPLQ4hsduj+EVEeIioX+xpMtPUT5auqc5EYZ5sNk2pfJLhQ6BZn8EDFyFVyhv7C97cTS6lj&#10;BL1yAfT/AFYz1oT+G1GGB0JOBqMBicXSy0i0mOx1LK9LXfxeupKesBrJ5p6aSMu1PT1U8aC6TSrG&#10;sVObMGf6AbcrLcL25kiJIqMAU4/Mk0p6/Po3W4WWPSJMdKdtxbV3FSoKHa9VuumniWhzuay9T9rS&#10;YKtquUkbLti6KjNDB9qjh9MyuhADC9vaSDar6xkCrdKGArQUNaftz+fXo7kQHjXosHZW68fQxZDG&#10;7apcbkljBAocVJW3p9Y8QjpZjLDBLBEzlj9A1zcD2O+WdsurqcXV8zxqx8yafsr03cXyyBloK/Z0&#10;X2urc/FjkkpaSCjp6nRR1ctMhEH7yecHxyyy1AFz6wxNj/hb2P4re28ZwZq/n0VrhemRKmtyBS6V&#10;btS6YGrIo5ZE8Bc31QcMxSRSbm/Avaw4USQQouCoFfkOr6iPM9CBT7Q33XGOklpqamx7KPtqzKIY&#10;RMTq8UMCilWaJ2Xkgjj+o9lp3DZ4iDJNWSucN/m6cCmlQx6fcRsmvo0lerno6qtoPKaxdsoXqIEK&#10;mKWGetqPCqS6lNrFlNrj+vstvt2haRVtQQhIyQQP2U6ejU0yST0qqWth27RCnNNlKTz+TUJqv7ut&#10;qaZEGqCo8TNKGLW1iwVVAN7n2R3ML31w8kgGafZgfl06OHDpb9e53bzPXVfZ1BumoxktDNRYA7bj&#10;pqeeKvlrKRFyc1O6CKqoKRZ1V/I7tpLEAkBTZ9stiItAWoI/wHievEA0r69CxuHbmMkxZ21gKKkz&#10;Iw+dyDU+7MdDEtFmFl+8hxcdRmc1tnF5CWFplZBJ5Y4po49dlbTpDM08lvuUkes+HSlK44elfTod&#10;x2STWMZUeny6Lp2Iu58BUtQjDUmMEk8eQpKkxLGrJHOVkp6ac1LpUx24LJJIwva4sR7Ge1NbCGIu&#10;2TnowuALe1KoKGvSKxuVpcItc9LHRJkstWVcjIayvbG0+iOMxwKqNSGKsqzqspJvY3PNyfyu07FU&#10;yoAz+XRttrwC2LyMDIw8/wDZ6a48hgoYTlsdDSrko5GqVglqZaySWYgQtAI5YHjkgZom1xhgbfkk&#10;e9KtwVCEsOgjeyQpNJMKHv4ft/zdOX+kbK6r+PA6PuNdvsJvH9t4vH9t+v8A4D/cerx38fl/P49v&#10;fQnTXxGrprx89VP8HWv30OGkcKcPLj6df//T1Wex2r8lR4XAS0VDPkcpS0kM+TyWMahp6ernpqSC&#10;jqI/u6iOECq+7fzzPCkp0XuxGr3jXsJNrJJP4hW3V6ha/hrn8+pU3hHuZSFWPST5A/5z0FO8esIN&#10;nzJQyV8FNJikakyVea6PK0z1SMtJUSwzU0nilpmms0YRiSGsPp7EO08xjdrqTTGuknhQ8P2+fHoj&#10;l2mWOISLXz6DCDcj0bVeKiqVqUiMkGtwioYVm0MXcoKiJola5Tn63vx7EcllWswSlR0UKxSQo/kO&#10;lXjVkmpYZacTTiRTU1NKTNHCIlZgzJIJnJiFx5fqwFrD6+w/OEWRlkAx0rRpWYMoFD0KlHTYeKhA&#10;EOVpMlk4vvKKenooJKNZRIXWZZ6uqYSxVIRoxqjJS1yD7D0hldnZyGRWpQ8P8nS9o3VS1MdKzb9D&#10;j5J6z+K5eKCKClnWgZaIVcuRNTF5LySKsdLjykn0cRoz8qALXJffzMIR4SD7PL/D0rsoDeqqDhnh&#10;9vWXI4TA4aZavOb1qqSIRU7UGNpY5o6uoeoYlp/t55yFhgKjhTf83F7e0ljKt5ayiDbw0owTStPz&#10;/wBVejNYXsWGp20+h/4roR4+ytj0uLx+JXB5Pdq+RUbPRpV0WQq1Is8kMNJJDVqIEsG8zvc8jj2U&#10;f1X3a4nd4liU1rQ8PsA1DpYN4tFxI1D8upNLujrPL47Imnr964RKWPzTMcpTuY501lpHidTVxudI&#10;UIXulrkH22Nl3uyuo2azjGeOk/s+IdNXF9aToVEjV+0f5ug12sm0MLn67cLg7hlq0mQR0z19JkRW&#10;Tgx0tXPmGhLQyU76S329hc2uPYj3K5v5bKC3ll0hfSnrXzr0X29nBHIZKtpP+r06U2SxCbnHjTEU&#10;GIMlbHXS1MBjnqaZaOFRFBDJTQQSLUSPKNUhZnkLG5J59kq7o9gGkkk1KRpx+3OeGOlkkEU1USte&#10;PSJyFNnI6ino8tuLIPj6JXNLJkGngSKLzFZxTU8jlah3kiAkIOsrxf2axXFrcKriEVPr0W/SyQSE&#10;pUj59J/deN3vmMRBUrkaCoo8es9TT0tJVN/FaxfKgNT/AAuKR5bqVDgtIC6AXt+DrbJ9jjlWORAG&#10;OM8M/lx6YuzeKSUAoPt/z9SutKXsLI53+EUGfaoyFbNUrQK0lVRQTJBSSy1qTyiKgkpXp4QW1mUE&#10;6SPULe97+uwi2eUWx1pTK8D88j8utbd9ZK7PIcny8sdQ+5chmaTOf3epa81MG3KLEw5Wojm1Y/J5&#10;icrVmeE0UsdLTQiAgKAvqNzcFjdVyrFZ3O1rf+GyTMxp6aQafb/PpjcGmaZIsfFn7KHrlsjZuY3f&#10;WYKgTG1GbosZj6uqhx1FVz416vH0v3NdX0P3EMsVQ1W88g0FyC72BHFvbe5bvFtuqS40Zx3ZA+f/&#10;ABXR/wAlbE+9701tGWEQoailcfaD/g6PXQ7Nz+08bi8FSpU7fx9HBNWy4rc2TikqsXY/eUlLQ5Kv&#10;jhm+7FNJ4niV3TXbTzcGCt63rb96vb7SyeKhxTCtTFQONPz6yZi5evttsabcz+MPWhx+wedOp9X2&#10;T2fsunOOydFFWUNZPW5WGnrKChqJqaeZVjYyUUUUslK8isv7ccigfrIBPCG12HZdzjV/GYN/RIGR&#10;g8QfMdJLHmjm3anNruAiMLVrqU1/bqpw6gwb+xUEb7nzQp8JPLmMLUTYqlheSpr6T+IUqVdXR/xK&#10;GOkamhRXldpHRi6kKCRf283L88xltrL4UiYgnjj7Pt9ONK46c3LmFIoIxUAOwP50PDPVhGys717h&#10;o63NSVmcTO1dNWZOCihxMGLrqqC+Unx9djKdJ/vsNAsUw+4kZwWZhxa3vHjmHZ+Y90vBYWtsWRX+&#10;IDzrmpr6/LpBFv1nErO1wCaGoP8AsD/L0+bbr+zO5dwZ5ugdhbwFZg6Crg3jvB63FYfb2ApZKCve&#10;atzG9MhDR0pZ4ys33EgnhiZdMUafX2PuUPafdLtLNNytGeNX1AY41r5cBxFK1ofz6Jo+arS43CAG&#10;SPwVNa91cf6vToN/jh8ae2flRLFQddY/Xt37ytq9w9nZySuTa2HlepGQSCuzDUzVGer8gridRjzO&#10;7xnU7IGFsl+X+SriOQQSWzrEvkKYHHzr1Lm4e6mzbbtSfTXEf1SqBQ6qfyof59XldTfHD4sfCqLa&#10;0/bG6dq7z7n3ZMkGGnzeEpchl8xn6mso6Six3VnX9THkMlSSSZCsh+3q5YZ5UMZD1FOW1iXtv5as&#10;bWNWKNrHrT/N1jbzT7l7jvk08cdzHo1cFDDFCK5PQ3HvjufsjI4+l2JtY9KbXUxZDL57fVLQbt7X&#10;rsXR5JKOupJ9mx1GV2VsuozMUTiKWqrs946YkVFIHCsoh0LpVFUAD06jQSPqZmAkBr8Wf8BHT3gO&#10;rMDJuGo3LnWyO7d0OK+OTde8so+7t1xUtfk46mmw+MrJkp4sRQLJQwvFBSU9JSxxqn7VySbhHB6b&#10;WivrUUPQrTQ0xvTvJrhikFFUNSM0YmAeSWHDLFEIoag+eqZ5ZnDOmoojKBb3dV1E149VKhVBr59B&#10;92l2dtDqjYuc7E31VLjttbdgU6VMP8U3Hm3lnhxe2sRSmJZMhka6t0U0alljNXImseFbBLd3UNpE&#10;7zNQcB9vHP7D0u2zarrdLyKG1UsGPD5V61K/nB8v9y713TuTeu6chIu9910f8J2bsOivLQdebNke&#10;NqLGqUSnCuItRq59CtVVKyKD4gvsCPNc7rckSKoh1DhWtBT1J6yEgtbTl7b1tQpF8V4E+Z+ynr1W&#10;fs/DV+5MtuDOVX3lSmTqaifIVNcYjVTP/AqVZVkYLIbRJUuoJIC8AAWWxpeXUVpF4MajTWlTx8/s&#10;6f2iwe6kSSWur5fl8j0Z7amJxW38FV5IsWSkwVbQwJMizPCaisyMkstpFYWlpKlgVHB1XsPwE7m4&#10;1liDUHqYNns4rempaGnSxmalocFU4vwVNLMmT29DSNUy2lJirqNnp1QBWMUBltoVgNXH09lxGutS&#10;ej7wog1AzUH2f5unrJ1mOpcfHi4qkR5ClxddNWUlFBULX0kk+NaJZ2R/27RrVFtAJIUryfyl0AE5&#10;PSxT2UHTztqtbFVkNHX1kk5FNRM1VPL63YL5qZSTpGmoiYHQDa4PH9GnFDQdKLQGMBm4dCFhqiB6&#10;DOs80EjSrmGiijYKgZIJ5HlRtSKY0EZNlDfW31B9+UVJHRzJdxCBV/0QdIFqedcNQPLIktGtVtxo&#10;bKzLTSS1dHIokQhWmlEYe1jyy8D2w7lGFB59I4nIYygDVTqFC1FV5zF1pdzPHjVoq+B6RYmp5tGO&#10;mELQzf5QNEzLJyxHqt9R7Ua2pwHDpiCJZJ2mPxCv2dOeRpcdU7tz1HjUlmpcfjsetOzx61hElFWT&#10;NG97SLJJNLKQGDAg/Wwt7oSvb4hIINcdMXEauHB8x0UrsTYUMlLUVTUdPJI6Vk71EUEKiSpPqP6Q&#10;g8rg/gBfZxYX5ibXFKafPqOuYuW4J7eeWSMv6AnHD5U6Ixn6fK9X7zxu6sKGppqWf7xX0MI3WVlW&#10;VJlQKFSZLgckKwvb+kmbdcR7tt7w3ABkK4p6/nX16x/uYbnlzdI7yBikammn8JzwPn/Po5m5c63a&#10;+xId/Yepx1FWxpTY5Z5oPLXR5GnpIKiCGoXwI00+Uox4iwBtUtS20mSUiOUsItu3aWO9hHhM2P8A&#10;J0Ieetsj5m2GDd9uU/XIAWC8KDjhq+Q9ekbi1nzG0NpRQbg81amRqMVXZWrWSixuOxVIjZGWunH2&#10;4yH3qimDMAJ2ankYabNb357GyTcpPAUISK4p8v8AP1BRnkikCmAla0z08bQ27tLeKZPHzx4OlqcP&#10;FuuhpcTTVuZrqyrpaeB4Enx+ZzFNBFPHBHTPPEZGorrMVJWRjdLvW4XW1y/4tIpSo4jGQDwB/wBV&#10;OHQp2uytL4SCYuumlAKD5+YPSc3g8Gza6hgoKbxYvB1WKnxkOUrIKrcYRlx8lT93UUEVGJKdauCR&#10;S0FUv27kAJqDFnLVk3W2Lyyt4jVqBQKBQ5FQTX7eiS/jaG4kWJBoDUFePRhqjK7ln3b1dRZMwUON&#10;3xm8fvXHVv3MNVR0+BwuYr83RUVNXVzZKtTCVeTaeeeOqqxLLPHYxlVUAlhZY7DcWlUN4JKivoa1&#10;r8/s6SoZmKcOOelLRZXsLOY5aPG0G1c0a6HIUFQJdq0CPRY/OvXVtbTyZrGpBNjz4aiSeiqKqSmq&#10;aWq8mkuhJAXgvbBDqk1a1BxXBOKevn8+Hp0IPoLm7i120alPmPL9o6dtmUe0etsZWS5Z8lDmmzNd&#10;QmHbeZmnyFZU5JIqaP8AhtTQz1uCqcGRjyks0UMEEbLJqOrWAQ7z+9uYpHjijgW0AGlWRRhRnOGJ&#10;JrxJ8gMU6Tw2clmx8Suvpa1O/KTE7l2/9kuTq4ZHwLZ2SspaRabF0eXyH8HSmoBjcxnaCpyckXl0&#10;qQY1lj1FR+lSK15UuILd5rhawrqA0Egk0JyT5Yxw6bMimepYgfLp/wC02k2lX1uLwKyRwxb63TAt&#10;TVyQExYvIvHkMRTPQQQQoauhSeSSV5E8bI/oZVAAatobXcldhC4mFOFM8ONQT1e6kdI/0TXHn/qH&#10;RGuzd+5XJbhhxf3k2TxdPVihnlUwinsw1PBTrTqJpob3KRsps9xf8iXOV9lto7RJLqBfFH29Bea7&#10;mUgtQitP9WegzopqqgpcmIpKiKNPNW4zEqsrZGMkNTfdVaCT7emlemYKjSMxmB/B9iu5jhlkiNNI&#10;GKDh/lP29MSSmShcDR8ujR9Sd6ZrYNNufbkkOIp8VvQ0uE3hjq7b9NlhU4URLkKGGWeOpOSoar7g&#10;pJFJTxs0c6LIElZAvsA8ycpx7pfJduHEkbaloRTVw4FWqPl0OOXeZLezaKCfQITgk1r/ACP+To1W&#10;xMXsDfjbhwnXGKxeSotsTQUceah6/qU3Pt+iaiqcfg8dufP5HPUWGxFVS5KVESUUcjVyxLUTq86C&#10;wJ5o3Dd+X/AvJpHDtQLwKmtFJpSvmfPj8sdTrs217BzIgis40ZqZOa/P0/wdJ3sDqHqrbG363B42&#10;fD4reOYrcjUUYze1qLJmDAVdHj6WljfO0+XoJsZNV5Ges+5mLzU1RQ1csvkiaGIyO7DzxuW4Swtf&#10;TBrNGANMGoII9a8OFPTpzmX262zabC3a1FJJEBNSDxBOMYz9vRDsN1vv/ZO4cZkt7beyeDwLVLS0&#10;mSrC0lJL/EKWoixUIqoYKrz5Py6HaWNGKngWY2EwT75se4WMhsrjxJSMjzFBmvbgfP0z1jfdbRul&#10;pdSyIhNuWoD5U4eo6MNlsRkdiSUWVq5dvb9zMeYwtfjdw7VyQzWYytB/BzVXl/iGMlqcfSymRqRE&#10;yFEsdRLAzSExgMoQbwbulvHcII65qDQDOPn5Go+eD0e2X+JhXOpm4U/1D5dCJWCXcOSw2MrMD2RR&#10;Vk1VQvRRy5mPFQJmPJh65JdyhMTqxsmMjpI3gljlnSQBfGI1YXB9vBBt6bqsE8TqWbVqPCuqgUVF&#10;ahvy6PhPJdqBEWDeg/1efU2np+7c5DW1nXWJ3Pu84zLRQ0ldt/aQ3HlKTAYGh1U+XoK3E0UeQmc4&#10;qhqYPuDU07FHme5SORke2xeXneG3vnWF5YanUyqdWoni2OOace0ehqutoeYLa4iu4rGYqnqtRT8q&#10;dPu781R9l0mB67r9q79643p17sehwO7Nxb+GI25TUm/62HaqT43/AHG1lFjaF89k9rxpQQJTyMZ2&#10;kaR/I8zPqDbb/lybc91stxtrjaXc/pR0fSgDAkH4tKqdRq1cjGOj4XV9uksMEsRjduNBRuNPMkfZ&#10;jh0LW6tt7q6F6gpdxbJE9Fg8Xubb8Ee3d04DZVZvWPG7j21V4nd1d1/LXbgyGLrcRCmVRsmPvopa&#10;ety9EEhAppkjKti5k2vmXeHWW+jiuHWRvEBkXvUrRKAaVJoC1FWoQgnOTW/2GfZII5mti8LsBWTJ&#10;qQTTtK+QPWbtDoWo7B23labA7k3nkMtsfAY3eFVne1shufO7W68weZ25Llh1xj8zX1a42qkr8xTz&#10;UsVZj8XNStkW8MrwRIlS5fs/O1haboTfXNkm2MxRPBZTJI4Y01AM75FKgqtTkYPSfdOVI9z2xprd&#10;AJyvAHonXamyZuj4evsfBlc1k87unYlBufbVVW7EqsBi5KXJ0ENTX1WKo8xkIpa6OatqmihqqeD1&#10;aXk8g1BDI2xXi8yHcp4H02kLlcHP2VpT1/zY6indtuGx2UdvLUXxI7T9h8gP8vSr6n6N7C74THVi&#10;0tBjMTW0GcyGO3X/AArMx7dkh2zTUtFX42mz1JhcnQw5agevikqGnkWNBKjTS04YBg5zLzNtfKyT&#10;SfUAzJSqO4qK0OVABzWop5U6Kdt2TcL+eOEWzksK1FP5V6EuD4Nbi2zv3rzB7okz+OwO/cg2Igz2&#10;EXD7mq5MnRbbXceX27Ficjktr01HufGUGRonr6eoqo/CroQtQ7qqk59zLKXly73qW0PhwqGYqkii&#10;hZV4mtfiFB9p8siGHkzdI92gs3tpDDID6Vr/AIP5dct5fCXunbW6ocBkdo5fIYifbmT3tjN37ax+&#10;HlxY2djK2kpMluNFZmnyEe3pnqGraW4rEnhkEevSWCXY/drla+21dxt9+tatIIijFg2srXTTBBIw&#10;K44fb0zfckb9FPdVtJRbowocVpTz/wBgDom3d+xG2TuzLY3B9hLvzA7UyVdj8fuKgNAMNnvs65pK&#10;Gpjoamigy+PhqUkC/bVTedipBawI9zLyxvttuFvapLZRr4nqGrQ8OLH/AAdBfcdpkt8vI+uvqP8A&#10;N0ElLJPuSM1EwpJKjEY/TNRUuMbFSNWQ67QRZGOmmx9/HJdxUNCrCxBJJ9iaRrS2XSSiR1NPsr0Q&#10;aX1lQ5oOlThn3Dia2SmrsyuLaoxVTLRpmcPRTzlcnFLDT0uLrYZamFamo8eiJ45grOeLn0+0TR29&#10;4wEDgk+nyBP+bp4axUk+XS1ouxJMhjNvGvlz1LuDCdpYfB1NbU5J8UDRPQ5hqxU+6SKkpWxySB5p&#10;6qWNI1uxiR7p7pc7G/0twACzm3ZvI9woRTHnw9f8PSq1mdXVsaa5+zz6Nfm6uuyuwaX+5mE2+1Vj&#10;6T9+roaGKgrIYFGRnrK6Ctps6kWeEuOQSzV9aj04Vxxyo9wTa28/74k+vV/DyAMUrUUrg448OpNN&#10;1ZptymIValc9d7M35VQbabHPuAYWigmxVNU43FUYrlytdWVtLQJHWy7dklravHVuNqx9sviYeYgC&#10;9hdPuOxie6uVhiBlbKmvp9voag/s+fWts3AFgkqJ4f2Hz/PoStwZPY2Co6rJJ17uDamF3BjafEbg&#10;oMjRSY7FUm9dvVa47F5epr83jcnT1f3ciy0tT44aY+Qx+Ulwx9pktd4mNhYNKPFgOpdJUk5qQwqT&#10;QfID7fU5uotveOSYUBpjhSv7Oq8t44+twu/MnFi6bHCjyU9NWUtBSyxvhqGTIQVS5GJqdoB4MpSw&#10;TECSLSVHIe/uc9nD3dhbQTgG9C0p5GmBX8h1EG5Qsl5JLDIcH8v9X59SNp7yy1PUx0+PiqaiHBUx&#10;mlrEekkJkiXIUc1XUz5CWF5ZTT1zxQM4kmp1d/Eylh7QbjZGESgSeGWOVFNP5Y/y9OWm4yKRRq9C&#10;9R9jZyelyNVk8VkazC5tMdVbiqKjxQQpk0yVJUzz7dMlI1Njp8kYo2laFEZ7H88kHS7XbxzW91EE&#10;N5HqA+da/FQjgDQUp0ex7tMyhHClPz/z9PmU3tsKehMKbYrGQVdTLJLUZHL5SWOmeOphVZIp5PF9&#10;xHSSvCZVieRwo0ghAhLoLXf5bsl5dMbcagU8uHp+fVXhS7dTCP1K5HlT/VTp7ra3chMVSKWLaFFJ&#10;VBafCzUMOMyeUaueKKWnXTBT1lSVpUVEjWAiQNqcCxUNXC/T3DwSF2NCdQpRQB5/OvSuHa7pJSAn&#10;Zjrrce/MzglTFVEixz01qnEUuTmDZCaOQtUmegojj6p8lHCQNVU6QLDpstxpHum1bSL5WunlfwdX&#10;lQftxx4/l1S9TwmP6T0r/q8uglny2bzNRPXM3+4mhp5ZchVVePkoIUrFpays8Q01FQ1YDXqt5FSK&#10;Ri4LgcH2JG2238Iwxl6n5j/N0UGc+Iw00j8q8f8AV+XSR3Fvihk9dLiMHkrGgpVnkovvUSR6XwGl&#10;aasgdjUU8FQpJ1EBTwfr7M9u22e0QqSVopNf9XrT9vTNzNVAFSp1eX2dGr250X1VN0JjO3cj2Xh8&#10;F2Qu6sht7JdMS4PcFRWZ/ZMePpqyHctFn6GHJbexVXLkknoPs5qdjyrRvGdJ93jvl8RopdRNeI4V&#10;8vLh00LO6nTUI6Cnn0CmzsdU/wAblkzeWipaCjFVBSVFdjfuEKVclsbTffQGGoi0aTo1OblQfqAQ&#10;U71fLHHNEdWqnBflx4g9O2+13OjxvDBjp59ChFJTVEdXX5eOGTKk5KnlrJ6mnipEp/sStNBUYxay&#10;VoIftVMeuIsilxxq+gJmmupjpg1iKgp6nhXy9a+mPPpLNojkbQg1+fpw6nUu+qHKRtgc5jVyNFn6&#10;SeJY4pqOlrYspNTxSU+W/iCORPNSYyu0NG+l1eIMiGRAwdh2/cLTTdxP8Oc5FP8AUP8AZ6qoLDuF&#10;Ps6DOnoMjPurLolPTx0888cy5CkleWtx1BNTp4qyHLPTNkKaGSIMGcsJdIsWtawjfc5XtkeGX/Gc&#10;DPCv8vl0rtlQyBWHbXpxyhp4K7A5PrmnnpIqDJ0j4mt3JlP4nuPMbgxaVcsebpqOrpamOhwGOeqk&#10;b9//ACiadRIoVfSDu3u32+1M164e7Y50iigGvDz8hTJHQpkuYjEsEKjSvD1P29J3c8ed3jnMhicp&#10;hchu3Mpg8vIKSqyEk9RiHq081ZX0daKqinyFdBXhXijkEhSFtEdkGn2u2ve7dIjcG6dYamldPrmu&#10;PWtOg7f3GqdzIihscBjAA8yfLpb9c9PdRYfb+BzG6MRuPbu5anHZ6SbIUmXydDEmSqKaJKSiNPVH&#10;H1cLKgZHnpfTI5sdQ+oI5k54317mez2/w3t1YUJUmoHrmh/Py68Hs/CVkJ8UH5U8/l0J1Wdl0Dvh&#10;cPXZieoiE1NBfKVVTAkIohKIZFq4shkBVVNKlTDdCUaaVW5+pBKybxdTNdXiwxKTXAIzXzqx88/I&#10;dKP3nNIpjREpSnA/5+ibdprm13I+wMBsfKjKJXLRSVD0q1rzmlykVbU1EEUUX36VUeqUEKRJ4UIB&#10;FtPucOVpbKPbxfbpvEQQA1owABIA9DjA8/P9hRcNcFDGFH8/8/ScoNr9kVmfyu1qzD7uxmblwdXS&#10;vi63F5B5q2iMFJXTUGPjyEdRVNkwk+um1trjUliW4UHcu78vxWtrfDd7V4i1KhvhOtlo32kcf59I&#10;IbK7C6mJpnpJ5fNHZtJkOvh17VHcVHDUU+SaULVU1CyS0zxVdIMWa3xVBjmUz+SbiQG5jP7ZMbfb&#10;od5uU3o7xEllp8mUVyP4j8ukwWUrIzHvBp8qdBlWTZCuyphlp6qnXGUk0zQ06iZ8frkeQpOZkmaq&#10;B8Ik/cdmIBW5I9iWlnZRJOJfFjfANQfOlSRj9nTKhmqCc9LilXcG1cni6vMZWfZ+FyK5GH72pxtb&#10;N9pCqV9HHHG9PUwVmNlmgkbUII9BZmL3sB7QLLZX0VxbQyq1x5AV+XGvz+fp0vtlljj7+PU6j3Fg&#10;TV0tRkmr2RH8Uk0k80NLUxmWJIqhWh8cc5H2gH7oMqhGAI9kdxZ3UUKwRxL4wOeNfP514H88enTb&#10;yPK2hj29Z8vhttzZtosHW5anrIaiRV27k/uJ4pZ5IlqAtP8AcidHhkRi/IFweTwLbiu7yGE/U20Z&#10;jpxANfz7vl9v7erQQeAzImanz6VNBtWop8XUNU4GOGpV11SU7eKQyr+481fF+9TQ1CxX5/aurWU8&#10;eyq732Gf9IRoAMCgNf8AD6/LpcLGbLUx0pcnFs3H9f5iqn3fFHujH0dCINofwyohlzf8VyrUk00e&#10;SxmXmmx74jHqtU8FeHNVqVKd4rkH1hEl1MjsrhDw4UNOPl6/7NevNGkaHPQXYvMzzYvJY2HNZTC4&#10;mrlpaT7fJ0VDkYZvAsk1XDDSUVYY6xZ4D9QpMHJsw9iKa1itZ4btImYoDTTwNaHux5EV4jGPn0SO&#10;hkdnBoD0JvXXdua+PadoUWwqfaUeE7kw2Dxe5TlsXHmaLE4zE12HzONgx9FXTnGY6opcnt+KSnjl&#10;p2E1DLUQArHO0bGq7tLvFibeSPS6vUUFK/F6k+vVooCrEgnh1I2HNtDszd2JTs+i3HhNm08q0SnY&#10;VBQ0uYpD9it8jTwbhjkpJ5ZsjEa80LSwgSzyPE0RtYP3MrbKHkmRCpGSwPp8iPLpQI2aigcetrL+&#10;Xjnvgf8AFTqXNYbfEOyOye6cPu/cm7+tN0bdg3Rmd7b42TmaCmqEweG7NxlFSVe0NwbdzEFZQGlp&#10;MjFR+R5mkUsysRNyzzhtC2w1yR6tPz+XW322ZWoCaf6vl1cRgNrZL5rYVd443rk9Dbe292DVf3N3&#10;XPuKmfu3eFNinwSZCphx23BJsx8XXU+Hghhyu45svmEEPFGbSRuPbDcLXcV8eOdQjVpT5Y/wjpBK&#10;sttMy1P58OqYP5om5e7abIYHq7DdiZ7eu0est00VIx7J2rR0PYWy2q85U7bpqCv3dt7rbr/KUGB7&#10;Oxf2zJQ4yCR6tqmOWSJpKOOSGHuddn3S5vHuI5a21cU41ofWo/l0IbERhPEkPecf6v8Ai+q6Ns7h&#10;6foe7J+yavC7m6Wzu0Yc1tKGiwmOx2cl3DTT9bbnwlBuioXfFLWwJv8AlyzQQUWco8Dj5NvRePJw&#10;09JXUsWoCQbmdnV4r10IAI7hnOfUDzxjpW0WvIJoei1RYxqGswVRja6pyFNkspPla2Ssz1RuPGRY&#10;qXMZGpSkqTCaDL19RUU1LJE9ZP4Jp4J4/GV40R1ve4x3Nw7Qip8qev8Aq/n09Dt9QGZ2p9o/zdCd&#10;/pa662jlctvmj23tfI1OVny0NVgKmkykm2ttStOq0P2lEMlXF126Y55aSLyPLG9OjFl1ku5y/dbu&#10;H8KSIhPLj559etyCK3Y0PaOipx99bqzGcEeH3Rt2LH4jJy5TCYSVcxuSTb2KpWarbbmLz2TyMuTx&#10;1HLC5MyxPFUqSpVw6q4ki2N7bBZDGwLCg1Vpn9np6+vSLx/FchQNIFenrtvv/fXyYzlLkd270QUV&#10;J48fQ4fCU8q7L2uMRBj4qCpkwmHVn3AgoqN6fI1Mk1fmqpnWWoqpGEnszN5c2imTcYKpTFK5/bXq&#10;hfxSRCK9B/XYoVUmVyX96tv0OSyD6fFR7ZxMFBXYujhkhhipVpohFBkaqGnjjqqiKNJqnxQvI7Mv&#10;AZHNs7TrFHZyiP1IPy6SyW4OST0k9q9L0tZidzU+EzVRUVk2byWaohjmq5sdTiF1jSjleuOKqYKg&#10;0yk+WPW8uos2vVcquYefoEe2iuY1TC1FCDgD7f8AV6dORbcJIgUZq58/9joa+i8b2N17uXIZDL0e&#10;xMhhMlt/ObVSm7KwM++tpY6PNqaTJbkk2flqDJYXK5PbkNZLWUVZlKOuShnjMkUYc6vam09zdsS3&#10;Edrcx/UDh8X+r08+rLtc0Z1Bm/P/AIrpQ5DZO2sttOm+wWLI9iZNsfQ1WXo8Jh8AqZPD5mPJY+TC&#10;V4pdoLh44Yxeiix0VPSzLSKZkcMLha55+3Jr8CWSM24qRQNwIFanV58D9nTht5FGhuPRh37d+RG/&#10;NvY3q7ftZsl9qYLO1O863OUmydjYbLJk6rGz4bG5zL19Ht+B8juaOkjljpcrPTpLPM0ks88to5Ah&#10;3X3Ba5tJVgRDXyo58s+f+qo6vBamuSegQ7PxnYGWho9u7bn2lDFQYtIKXIUO3aGhr44quuqKjIzZ&#10;bL4iBq7J1BqcvKzZHItUsV/ajkRVC+w5y/v9tc6BuUTsQW7FB/iNOIJz9v59G629IgvEAH7egJq8&#10;5tjbcqYPM46HIy0c9B99k5JarI0QgWgppahoH/Zi8tTVtZ9MYN1N/wAexDJZXV7cG6sGMMWnCYrW&#10;o4givRZJVSUp29Z6He+26aoxNRQY96ufF1dNUUeOp0qRJ9xFUyVFN4cm1SchQxF2tpiIjZlsRx7Y&#10;k2vdLmMiZmDkENXhThj8v59PWTCJ9VAQM56Um99zY/emy90bdkoavb9TPmabc4wubyeQrkfOwxxw&#10;TvSvkamokhqfBFFG6iQLNGRq1ECzO1Wd5tW621yHVreKMpXz0mvpSvE5pXh0r3PcIbi31KndUYH5&#10;/b0y7KxO4a7aEsG56SDDY2GurchJltpSPRxwU2Doa5KalaRq0zfb04popKWkemlVC0jyMDY+zrdb&#10;ywG4TnaULyHTUyZBJUE0oF4NXzr9vSzbL6PwzDkMRmv2ddZbceE7Ry+1dmZSuxm2cHjqXcVG+VoN&#10;t/xLcLVWcyNTkI8hncxRRUuVzzvlZ1lSWqlllghBjUCEaPdYXu7KzlvnUyy1BoSoT8gaH+dembh4&#10;y7xn4SOPn1npemOqaDdFdiKbcm4qkUbVdTjquogydFJlsI7SrPJSUsscP2NVSowV3nj8K6Te59RL&#10;bnnHfXsBKtjCBqC40kCp86uePpWvTVklpaFirMTnjT/IB0JUeK6+qNtpHi8hK2SFbDSR0Ma/aKcd&#10;AyFJv47LJQZEzrVpGzy0soKWOlv6hVN05ggvxIyRCImvwn1+TfyPRoGsHtS5dtX2j/N0Wvs3rnK4&#10;ygyu6pzkKh6jOUs1amSrZVnNGsrxV0b4pUydblqOGdyVrFMqu9iQTc+5b5W5is5r63gufDVwaEZ8&#10;xq8+glckMzFTivTBsem3XmsnBnRPj8dFDsfe86VEyYqOqfFYnBZhchRS4+E0D1UyUFKyx6oLpIFU&#10;HU4vItytsLpLiNgYGHy4/wCbj0V9yvVjjoNtm7Z3DmsbLUzUtTnMLTUdBhK6ipIZloMPW1NIwjrx&#10;FRFIKTKYOopJJ6GRI2kWnuGkudPul/vVvbPqQLk+fHh6/P8AZXrzlqfpip6SeY2tlKbNY7HUuFzU&#10;OSyuQejtVNWSvXy1M7vlWp5Gh8JpoqksLyAGThrkC4egvre5ikmYqBp/1efHqqtMxoVH8/8AP0OO&#10;E63rxt6lo2xuSm3ealytDTRwS0VBiYXeGNsmkAkrJKqqeT1EFkURk3H09x5uO82Yvp0WmhSM+vaC&#10;adGNuujLjoS9v7Wxmztt7mye4KiiOVpYaJaeleuWHHx0FRUyUVSQ1DrnrF8yEzRE0zaSqgXuSTzX&#10;43i6t0hU4Nft/wBVenZHAqFGfLoI89HtuPb71VTT4SilqFENLksYKjFwRwxTl0llgyNVkZ8vXPFM&#10;VZQF1hQWPA9i+xluDcxwRd0IHmK/b6edei2bxVAZ3Ifzpw+X8ugSgwlImQlo4s9UVYCVVXThsTSR&#10;UkVJBM8JaRq/NQzRQyS+pBHDIhB/H09jG6kEkAQx0AIGetJdeWs06UuF3juOjWkosDTOUWCL7qXy&#10;Y4iarid1EySNSoiKiWdYwxOgFTc2sUPs9tclp5QwDDyJFKCmP9XHpbFuCiiMAQOldH2vK1VMMvj8&#10;ajRSRyVj0+MpJ5p5KS4Exk+2kMWm5/cBCkr9L29lD8u3dQm3mZ1rWlQcfs/1V6V/XxilIk/Yf8/T&#10;FL2JhsZJkpKaX0ZIstNP9sKiqWXU00KzNBPA0ayMxAOixP8Ah7UpyvfzNGbizkIBHp/xXW5b8Be1&#10;FGPn/n6BiaVNy1Qr6/c/8Lq56iUzJJOsYVYdej1JGssasl/T6+QAeOPY0itzaJ4UO36l+yp/l0g+&#10;seUZAr1mxdflcTVy0zxtl45vGFaQvKZ4421QTw61YRKw4ITTcC4sPbV3afUQg+EUahxSlP2/t6ae&#10;VuJAr0Jz9nV9PFR0lPG2NiA+3pmWomjaJDI3oaaLTI7vKTGodjYNybC3sKHl9p2fxdTRgVpjj68O&#10;mS59B0/7kq8z/CqtKmraox1djx91JDSR16IVjLOl4hOBLFOFVGNmvq0j8+0OzJGt48EHxK1OtN3U&#10;6LjT71DVJo6Oaqgo0dkiaON4Z1VJABHMmt4p21arkBNIIuPciXOyKIluZI+4j8q9UErBqClOnzG1&#10;MWTnXzTZVk+6aP7WnkmvDWCdGjWoeF45fIrcgC6n+lre0F3FLYw+JCIwCPMfLPXpH19rMehsyVBX&#10;43F1uXh8GPfxfxDLTilxcFbPPKWpEWGFodc0ym92YgsB+SCCGrW+kvbqOKV6xjNP9X29XMCrGrIT&#10;qLUz+fy+XSw6h27mqfHUNRl9ozSxZzIy0uDyWbmqMd9g0eP+7rK6DJUdVDFDFSRoJJ45YpFmVlsS&#10;Pqk5laCVxBE1Upn8vt/b0J9pg8JQWrVgf59O258RlNnZxalJq2rzaZCOGjWKthZclS0/kOVyVFLL&#10;5LUcSsiQ6+VtcKLGxNtyLeWz2elTFwrQ14EfZX8unpopLWYOHYgHz6fc/wBwVO54cNjMmojG3ozI&#10;J6b+H11PNNkFURy1P2UMcSvOY/3W5u36h/Qsg5ebbTcPEWET1waY+zHn9vSfcL9blSJsD5fZ869K&#10;vbWxI+wM1jcfBR498vXqMTNTZNoqKGSnnV2GSqppZJKemxVBEpeZQiLIroWkBABKRu95tNrPpahV&#10;9S040ofX8uivb7e2urkRFmIIxw9R8umP5A/E3A4LajSY2twuFdYKqpz0dJjqmtjotwUUyNjMZR5i&#10;PLZulrqXIULemWF4IIQW8sbEAez7kL3ZlvNxey3GYM4NADXP2+X7PL9vS7fuVprKNZoUcqaHNKf4&#10;B0U+kpKqtwW36LN5Kipsn5HT7N6f+FY2gUn7T7i0UYpvuB4AzTBCH1f19yfdPHJdzXNquoP6/wCS&#10;lP8AD0HYZyhaIgYWv+Dp4zOdjvjsbtGWsy+UxVPNS/xdoNcDGSmmkjSlplaGpEFII/1k6VWxI/TZ&#10;JBYRavEuBQk1IFKcfmD5dJ55S60p0iK/LVD0VLSy5GWrrrJOtVFSiqlnqpQjlJKotAqQ0SLodwtu&#10;CBYjk0hsLaadjFACacD6Y61GzIgo56Ucfe27ocBU4mpwGKrzVNPLJW1FDOtZV0csMlNLDK1DU0Yn&#10;pYljVoy3qU3YfX2k/qjtw3FbmQOCc0BFBw4VB/w9KRI0mWP7OkVsCrr0ra2szCK9K1RoeOaoZDOo&#10;XygCF2aeSEA2W5+gK359q9+t4fBhgs2IAHlSv+Dj+XVo2DyDPQq1eapMhRJVVtPSUmNijeGmip4Y&#10;ydTX0faRNGqQqUUKSSdP+vx7CcNpdLISsjE9LWjySBjpOUmT26auSuxU7iuhJ8uEWWAwTGDVM0rt&#10;riZgLngAXYj+ns0mt9waEJKo8JjSua/4f8nTR8I0oT03ZPeMlHPK+XkqJDLG6qpM8w0PyAW1kKqg&#10;/k8/X3a12MOQTHkZ/Pq4lK4ABHTRP2NW1cENNj1hpYoniSBqOMiEqr6lEy+UPI4c6hq1c/n8e1x2&#10;SMMZJFOr0/1Dp5JSw4Dpxoc9Faauy0FdJGEkmeppYakPUaRYGaYJO+ueQkFtNjpt+PaWTa5ZWKQL&#10;3fPqstwsQr59LegzeLzlNSU0WJzIiIT7+uZ5KOkdIpIJ/BW1JEJNOPtkOgab2P8AU+yuXbL+x13C&#10;OrSqMAioz50/2fnxp07bypcFV0sD0PdTW7UqsR9hTbkrZK1qYy1igItM8sRphFSwqshFYoSNeXsv&#10;1ubk+458DchfNPLCpBb0NM8fP7eh9YSs8Qh/D0E2S2rkpaqGMVVfmWmeCZFliNFOtI6sjR0rQRVi&#10;/byWvdF9Tj6X5A6tbqJkRHt0UAeVf8/QjTbRdQlpWavyoP8ACD0E28IIsVlqqCF8kkKRyxUsdWEM&#10;MLSqylGMflDGJluxlWJwTcAH2L9qMLwuwAoOHRVfbfcxgtGzBaf5Om0bRy9QsVVNMiVDlKqmihqa&#10;RJ4YJyiMmqEGNUlB9JBH6vwQfbkl/GraI0XP29B790vMjAStWurJH2enz6UH91aS2j+8FHr+0+z0&#10;2pPH/ePV9x/D730+L7f1+X6eXj9Xv3iS8dI9fy4f6vn0x+5paU8YV/y1/wA3X//U1BMN2bVbOxVI&#10;Wp6DcEzSC1Hm45KqlkVoo5afJU3n1eLx1EmlNHpBUqbXuITk2GO63CZmYpbGtAMflgdDf6ye0uAY&#10;pA6/Mf56dOLd0bk3NVmLLY/BZCmipSmKo48RReDErEGaTVTtBFUs0cpDnySsyqoAJ91Tl622oK9l&#10;VZamtTxqa8fs/wBnpddbrcSjVKgCkeVKcPQdFuzUsz7nnnZo3OQjylY5g1xxBXIC6InLeFn0kLa/&#10;PHsd2serbfEfEnp+3oKXEmuVXHmadD9sCipaympGq63HD+F46bJVWOnyMGJqPs4yfXQiRPDXTn6c&#10;yFweQpJIAD3hJCJGhBNTT/VnoTbekICF2HQ7PhaXd0FJksXmaf8AhCRNBT0njoBVY+pD+WmxtTHH&#10;IktqsX0SgBRyXIPpIHa5nglFvNGRU/b/AIOj+SG2kgbvHQWTZzc+xc3W11GuHrchjsxJiJIEgo6n&#10;HzKtN5I5IQ9D46mlmgUqeFs4NyCfYoXarG7tkeSUhCDmh/PoPJeHbZG8DOenTMdlUldHE2T2tjam&#10;mlhgqsgaCmSmmoJp/LaGmmiBjjR9LXFtRJFvp7Q2fLskKyvZTsuo8Sagj0oeB+fV5d2ecVcdAdka&#10;1twwZOpxDtiaTHsY/Gap3kjh1laeS5qB5ZJT6H1WuPoPYytLQWZjaZPEJpXgKH/V6dFM03ik1FB0&#10;/wC0MVXxqVzf+5BPHTVFMpqHvWGUs8lP4YiPOs4TR6ipX8ccgu3y6h1nwJAHr6Hh+z16ctoZHdWU&#10;kr0YbF5KlknhnTHUspSl8dFSVPiiFOyKBGPNFErwAVJ9OsvqBGpjYn3HF+ss7sHnov2H/V/g6Eys&#10;uhUByOnWom3UWmMF44KeeWlrFo5IhUU4d431T08VSjvqLWjfXdQA3AsCXra2KJSZqniAQeP7KdKt&#10;LRoJIRWUmhHy4/5umqupZ54RW5ZZfDDA86SMGmMUMas1SViZnjQrGAdJkZmvxf2rsJI2laG27j6f&#10;7JwempJZkGqWOh/b/g6FDrnBT7r2xJUYakymUofvBgKhMfVYWmystdXpphp1xbrU5CGCSDUplZQg&#10;/wBXfgl+8u+1XPj3NI1ABqSAM0IoeFaHhx6X2du15FTRnod+t/jzFHjstkaLd8G3MrXz1O0aTb2W&#10;x81FuPOUNdUQ001biaqWbwGOtklEMnkMRkjUrf6XAvMPuEYgY4lEseCSBUUoCa/MZ+zo9sNjljNZ&#10;IaKfs/z9Mnevxz3dvLdOQ3jU0tXBitt7LxiRyLtqqysGV/uNU1mNlpXptpYOSioLw/tiSsAkXSSz&#10;MCG9iXkz3N2xrGx20XUQl16ShOkgsFpk4PA8D9vRVu+xyRiSVIT+zpG/GPq/sKbsDMdgZHZ2bq4X&#10;oMzW+KmwtJWRUuNhcyVuYrtqM8WSo8bh8WWkMiRsoZS17kD2u9xuatlubT91wX8H144rqFQSK0DY&#10;U1Brgn+R6Entok+z3Ul80QCmuTQ+fpx6NtjMTnMV2DvHK5XEwZLZlNWYTEQVGFyNPSZLH1+Ypaer&#10;fI4vBZelqMluKnx0dRaqpabRGhHEljzDM/7tuNitLMXiRbwxq3dxAOFqDQEjOT5Z6kSTnrebe/lZ&#10;rdfpScHSKfsrX+XQUbsxW56zfWYylOGo446mCu2cuTxmW/g9biKiLRW1sNFUQJLXhVikU+RG/eDK&#10;OFFhZsS29lt1hAXBkZDWmTqBPpXif5dBfeObbq+ldpFQCv8AD5ft6Ebq34HfIL5ebio5tibP/h22&#10;cRPRwbh35uCvy+F2yKoTSMktDBDiWoEenjLsYotfHBkjPIk3Y7C9FsZntGKStp4CtDn1qOHQL3Lf&#10;Z7lxEo/RU1Br+X+Xq8Po3+UtsLYFRjtx/KftDdPyR3nSLTjbmwMPl8zjeusb9vEYqejrkqXpc5uS&#10;kgljWayNRjSlisouSPdu5C2eILP9GRK2c04/mK9E825TAgFiFPz6PFuXtPpfYNdV7KyE2HrNxYDF&#10;vlIOiOp9vQ5WTF45s5gsBUZTO4PCU0OCxmJxeZy9LSVORy8tFDB5SV8l2Ui+z2S1tFARBX7OkFxu&#10;TQMfpu4ev/F9J6TO9q7hwtFR7ebb/QOw4o8ZR0G0dn0lPuXsEtQ5M0p2nDnKjEwbR2tT5Xb+FtJN&#10;gvNJiRIrieSSMaTWOFIyXCjV0WS3c92NUpOfn6Y6btkdXbV66SumwOJqMlvjNfcwV+5c/lsjuPdm&#10;dljrKnLPLu7d+4ps5uLcG3trZGsgMMVRPUQSyQ3jMLHhap1pQ8OqLBGRg93Q+7P2tBh6eKCFvKyt&#10;PNLUz+OKLITmTU2WqpAmvwQGPxU6qRpXUBbj3tUVj2nPWqsMU6XMtUtIpgpnkiqp42qI6loxKKCh&#10;AYzZOYSL5DUzun7Sk/QXtf3fwvPrQIrp8+k3WZCnx1HU1eSqabE4nCY+oy2YyldKyUuAw0EMtXk6&#10;uuc6P9yCUqmYlyqxxlbHVpBafTHHJMG4DPSi3glmna1ETNI5GkAVr+YqB+dOtfH5kfK2j7Tnq9/5&#10;SrbGdF9cmqp+ucFNLMibpr6gy0Z3lk6ecxVOQzeXkgEWNEis8NGSSgdm9xdvG5S7lcpbRAlBID6e&#10;o86evWQ3JfL1rsm2HcL5PDvQKqpIJ/YAf50615YEzvafZ+e3Ll3kNXXrS5Kloapkq0xtJLXuaCkp&#10;0q6GaiEVBFEF0sjhy5B4NvZwxTbbZGc0Yj7f8FerwQyb/uQu3BqG8sDGOH5dGO2Jicdt47mosh+5&#10;NUZSSWtRMfBCk5qKGgNU4kpY44qdjVMt0jRY1WwCixsHJpzciqmqev8AxfUtbVtkEEa1ADfZ0IlV&#10;iKRercjJHEpespH/AMtdCLPE7iIwsI0kQSxjnk8fW309k85oxVPh6FKwiOEzNiNTk/8AFZ6et0wT&#10;x05DpHK82VoJYp2Tyxq0WSpqqpdmT1k1QpbqLXVmF7D35HVR3Hp2QLGI2J+Ph8+o9bV46XcOAzVN&#10;EtHKdq5ORpAqVX28Vd9nSLDEs8boyyQ1Ghjb6p6T+fbRZdXHp5A4bSR0+4+ohbO5JaZmEKUcNOXR&#10;rpTxrTWZFCSwBpkYn1AgxvYDi9qSAk1HDowjCBCte7pKfw7OZTHKMQaeKlp8bm4S9dFUyVP3DZbL&#10;sadJo62lmjNRG19SMXtxcr9WkYamFc9MLFNIxotT+XQnNI0e1cVGkEkHmy2DXUKiRpW+zgYmMrM0&#10;sav5gzWZwbW/N/bMiMzAgYr0ZKhVCrCjdJyhTx7iyE1TVOC1DVVdUZQmindaqgEDyqAfGiEEu/K8&#10;3P8AT26PLpNEdEjA8epeJsufzdUrGeaWkxEdZWUemUL48NSvTam4QoDWkkFRqANj7bmVXrpNetPT&#10;xQvnXpIvJjszsSaaRVq5p5ZaWQRxtTrTCLJNGLhlcaJJBa4ABP590t/0mYMemL8W1xGY0eoA9D/l&#10;HRNO9NmSPHJBHDC5qKGmdS8Q8HplkWSOluvIjZND2uQzf0v7G2wX300luXagLU6hDnHY4ri3uCV7&#10;xkY9K/5+gk+PmXkxO68j1zl55qKizJqDhWeUiGHIxRSSQxoQ6xxGVmNm4cEEW/JEHNVhHcpDewmu&#10;jJp/LoG8kbkqSXe13B7G7QCONfLhTz6NdUbf2hTy43D7kxdfk6yjymcirsZhaCKkTHZFTjainqK6&#10;qbywZOLJU9KswLwLHDC1tJuT7iO5udyaeeW2IDk4ypqOGK8P5dEXNGzWW33jQtBpkB4Y+f5dKzGU&#10;dbnty0y4l48HjnihjocfMaCox9RDSU1TLJEKegqcZjYZpzSa5GhiSyfqjXkeyO/e8igH1SuxPA/M&#10;mvAA8OHl61p0EbaRC8ht+Ppw4Y86dRt97Px02CerozSbnyW3K6bLZmefJ4XM1uJmra58VHJmMRi4&#10;4csks0lIoanqo51heQOzBHuL7Vfbjb3CaoSsUiEDNAc18z8ui+eRHBr/AGgbPSz2ptiepmo+xc4M&#10;Lj9sbe2TW4+CGDMybfpcNHW5FsLT0c8NHURVGemqqmrKyU8To7FgDwB7bu7y6eG8srdC1yzVoP2n&#10;PA4+fVYPCXU0pAFMfb1CzlRu6r31NhcRmaKfYsW2J6anhxmGTI7fyFRVtU1CClxVZRzRfd0VRkVj&#10;1yqHjWNr1AP6byx2m3bRFPJaE35kU5Hn5j06UW19cPG8URooHHpI7sxWM2DBiMNPV42oqPtYpRST&#10;Z/LSYqiknxiVceARaepMP3Etfm5qn7goXgf9nV6ST60u5t3nmuEjGio4KB5U4GhoAOH59Ft5cSQj&#10;Tq1D1+3PSB6/zCUfbOy/DjsTj2qtw4fGLJrEgybVG7cM81LLTVklUIp2x9fUQq0gVJ0kvdW0MRHc&#10;of3JcgtUhCTQcKKc/wCrgOi+KTxHB1d3RgO89xU67U3RuLHbfyW3Kep7Owarj0nrKPa9E2PwVVTZ&#10;Lbr4doqwNV1dLodZfLaNXAFxY+w5ytYwvcKph1FwSp+VSQfl+eelt07RxUPp0SKt+8gy2TzGDo6W&#10;kx61dTRzSNJEaYVEc6g0WNgjp2lqmUraKbSrKHGq9/claI4Y/DZs9Bo6rhgKdvHrD9lVvUpRYpK6&#10;apkkkq18RvVMaOiNXVyYhmWihkooEb1k62ZwQEvz7o6IFglU4ANf2+fTzQVUR+nSo25hqYSVdXkK&#10;pamr+zx88E1O9f41xsdE8oy1K9foM0/nRkU6CrESBeLH2V391If042o1ePz8x0/a2qI4b8ZHSt2p&#10;2ruHrLI53I7Vy9TjxLk/4bVtV0dTWUVdU008lXjqzIwVdRFj9cdY4eCAKgjRbkJcD2X7nsMW9wQr&#10;fQ+KqgGgIHCnD/iuPr0fbbzTuXL95TbLhSxPA8fnkkdGfzveO9BgcRtPbO6dv7ZqsxtvEblytXUP&#10;jDkdw5/A5FxQYPET/ZVlVHXViVkS08DNDHIqFHktpDALZuTbOGTd7y4qsKyNpQ1AA46jThQV40+f&#10;p1KN1znvu9RWcZYMoGaUFMU8z8/LpCZ2bsLO7f2rhpMLXTV2K3Fmqupytbt9cZla3cH8YfM5DBy0&#10;5eGprTjqiVKr9pkIAKq4YgAyt7nabWa6la7iCuq4Vg2NKj8NaV+fr0S3m37pJbwqlo7zEk8BQ9x8&#10;+H8+hJqcvsfYuDq9lb527Lid6ZOLzUdfQ0mLiosmcZVRUsmN2zuKBKbP1DrXgLUmSOdlMZTWw/UH&#10;pNv3G/I3LbJzJYLJn+iCDkhuAPljPHp0R3Ns8aXW1stEqcA+Y9K9Ddhdn0u+kkyeZjOEk2VuI7Nq&#10;sjWRZ/HYzIJkcdR5CllfMU8tTBWblr5KNKWGM0YRZ/GZCoUIANuN3Psi3MS3KG5n1PpNKhUJBP8A&#10;R4E0wSM0NehNyjy7ebruDXC2Ti0HnTH7OP8ALox8uBocuNvQ7ZxOD2rl85itzZNftY9zVElXiMPV&#10;JTVlZuD7BsNR0NBj8ZS5ELLk6WtgigmmqZHaN1pQDLK9uVmupxdfWIdRUKQuitQOIqcaTQepx5ib&#10;oNjjjgMcsyAfMDpE1HTnc+9N+57tfeW38bU/7msdVY2POCg2zBuTC4mixqQVM7NSCmz+DqauSeri&#10;d6eTHRVcci6nIkKjaLdwdnttksbvQHSs0h1O2pyTpWvwEAFSMagKgEEEh+92Oys54rmJw0gOaHHy&#10;8uuGa7g31m96bqzGJ6/bfu4MhDlZqbbdNWUs8OVw1fvzAD7mmxWKmmxGSx5ocCJYkSWqpk+8QwER&#10;VCohZZ8p7dKYLJdweO3eUanUkN4gViDWmoA8CFpXBPDp263Jrt4oJbEzW6itB5EYrjPAn9vQibH+&#10;QdVubs2m292zsntWj7Bwu2qhP7j02Pye38PHurIVGJrKSOLDssWKwk2NZZaWjekZqaWQs/hubAN8&#10;1+3d/smxz/uzdrJoPqQwdzIZY1WoOn9QVLUqcVFR0p2fd9knvZrCS3KOBhe7jT9nQq9hfDbZXyS7&#10;dwG8+yO0YsHWU05q891/isqlXuWpw1RVyRYSnwCw1T7Ymw0k+PaeqSix1I8LV5hngdIllIN233m5&#10;j5H5W3Hbts2Y3t2cCQoficnUSDQnTUaSTTXpJxWgL3rkWPft/Sa8BW2B8iBj1oM/y6N+MF0Li5Mt&#10;isFO+28zS4IQTVNAmFxeOrsNg9z4R2yOfTHVGBoKDJUU+26egmenoJRkJ0FPOswDD3B11zV7l728&#10;t9fWbOjGukqgwQKggt5q2PMaQfMdD9eVOXtpa08IkyUpXNf+O9Oc3QvXNB2bl+8a2nymI3lPHlab&#10;be4dr0uQ2/isLQ5jBFZ63F5nEIuGzcuQrqupeapqx9zKZoImMaQMnuk/uj7lScvRctNYJ+6zIDLW&#10;IHxGV6/EhDKoCqKVGatWlehFt3Ku0Rbgm4zOahTSp+z1HQZ9w9+J1his5UZaDP4uXFY6U7w21m6u&#10;ky+75ML4t0VW2KDAYZ6hKXcWG3IamZ6yFWRaGGORtE0Zsgv5A9v23q9sgbg+FJdRyAK2iPXqAYaj&#10;pGCwFSTg5JoT0FuebqK0sLpoLarmvCh8j6f4OtYvI7lo914bObrnydPDQz58LUU+UrqDHVWWOWkF&#10;XL/CcXOwrMzS09UT9w1LEsVM0kPpUSi3RSw2OfbXt4lUtLEqqQvdSgoalaj08/PrDbcLzcpbuWe6&#10;tytmcgkU/lx/l0k8RRyVucyBpcxFi8fkpia6JZK6igqqOnOiGjUUbtJUlpWV1QkEurX+oHs0vb5Y&#10;IdM9mTKK8SQfXIJFMfLoutYkkZjXJr/sdO2W69qaiSkoGrqXI4aoqaeoq6WKSroKyoqqGp+5pR9+&#10;tPFWmqbSzmMSepSAWHI962PmK0juBL9NpYK1agkUpTgfmRSnDqksNJD0uabZ38f2ZS7RmnoYcpjt&#10;55DcG2sjg67G0FTi5NxV1bNUmJ46ekkNK1PIElE89Q10YhgbAN3/AD1c294zRxr9N4IXK+dBUf6s&#10;dKLaGtacelNgdorgJY5J8HuiR6WeCCoqcXBTtRSr9uySkVH28kCGoqAjg+pb3JDX9g/cNx/eMbz0&#10;QHj5Do1hV1REf19f9noYqukqavY+XoYMFHL5sfSHB0eQesrlohSyyFqiSsws9KwkDys6K0MjrUIr&#10;MQAR7B1jerHuyyNKRFXJPDy9ePRlOAkaiE1YfOnUPGSz7g2rHjcuRR/xMYv+JUEeReXJVH37zU+Q&#10;xWOpVhovs6XHbhx9S6ySevVIkl7n2Ybs8NlvK39m+q3Xg3AEYNaH/Bx6W28pubB1MlGH2nPRacpg&#10;67eHZkuyzQ5zc24cdE1BjqhKzH4OSswSR01U1bkq2OESyT4uSoWGWoncPOt7awy+5Vsr63h2f96x&#10;TLV6V8qNkUz5kCvQKaxne7kiE1W9OGOsD7cfDZSnpcVBSxJNjdaCsleqWTIw1LY00ieTR5a98s6x&#10;JrGpX9enSL+yeS5W8h+onkI8/PhTJ/Z0o/dbRdyrnh0L8dPuTamJoMbV08bZIyyvU0uQxMVXK1R9&#10;w0y2pq1dVNMaNgACFkS+ofXSAc91azX07xTAp9vyA/kenjCYol1CjdJ5qbcFHiP43TUklPSUWax9&#10;dLg8jSZ00e5KuCoy0dLTJFApwk00FfWiWOGNUqJJfQ2tQxQW7ZPa3MMluZ1GpKE1pQYzX+XHz6Zt&#10;5J0m1xg4GfLHSgosnm8Llv4zuQ5SbdVf/Cy21cXnZ48ljqZJIlvKMVjYp6SGioKdY5BNkrF5pJOb&#10;6QivLezmg+jgAMC11S+R8zSta04YXy/PoZbVe+LcKSxJqMZ6XeenyGSWKfObQqpK3IZWZYJ9uVWL&#10;kwm3qWvphU4bBtWLV4eqzFbWN6qxpyxhjAC6m9k8cdjZxNFY336SjBIYVrk4I8jjNOhNuiwPGx8H&#10;S9f8/QbbxEeAnocTTvJRU8PkfOI0FQmIrMjQRNQ5R5rqDkJpFoiGk1Oh1JY8GynbTdSMHkaq+Rr8&#10;/t/1Z6ji/iCMxUZ6CColinirsdtjF0pxH3gymNqq+gjieaJXRClPMxu5iVGQaQeFB9inVLGSbiXt&#10;OPnXoshn8FmIFTTp1locjl6Wkpd2ZnJLTUXjXGLSyNNLFSzVbS1hhp0WOMQyhAATZlH0BPtGLuCK&#10;Q0iBc+Z4V/Ppqe9vaO0bUWnDpY4/dWQxk0+I2Rh0pf4jSSvh2yviajqqUi8mVw9Xl5YnhyNBJCRG&#10;3jJTW68A+0s9lCz/AFt9IpTgQM0+2nlg9UtOYboW3gaOPUSLA7vocdVVu8MrDVjNQyf5NHkJJK2L&#10;yq9l8VFTCljRqgarLZhpI1c+0c+47TNPEm3INa4PaQP2EDphA0kjSyY1dQsRHjc5uralFDVVdM2U&#10;pZ6mOo+0mqEbJeDH+EJHK6RyGSOZotbsoUqWPFj7UXKyWW2XU8ijBoQacM/5enGNNKr8NejDUeCh&#10;afM0E+UqcZt7TNiGo0hxeOd2lglhiWuyLCqyUWKhhOosiGUXtpVfWQGu5Igj0oDIxrWn9KtTX5f5&#10;ujGNGdAUHl8ug43PS7hx+dlwmxqPLUFVVxtAmfqs7VUOLyIr2qVpszQyZWjklgxsizpCPK1OKqVH&#10;WLUGB9jjY1sjEZ9yvUdAhbQMkioFDQcfPzx8+rIJ4QSEavUapp5tr7jbEZ6SKXMxVCvLJSyZeOkq&#10;ZYFtLkaBY5RJUY+pM+vU5VUdGFiNI9oNwVZ7GV7OKkRJ0inlU+v5/PpK4+okJfz6HvK7L2vmts0u&#10;fTcObppGrVpIp6qPH1+Mq/LIkU/iqBVxVFNUU0g8vjd9bxKWVlFgY9TcpbO78A2gZ/M4P8q8c8aU&#10;6fFlGg8TVnh1mp8ltDb2Gw+PNRHmMtDQSS5VsdjTRU1NW0+QfHVMsggoo6nIVqQZGFwru0cDW0tc&#10;lffriLdt0eQQwaYScCoqK/mP9Xl0ygCOQDw6CnfHyryG2MrnMft3KfwxhXVjrSGD7zP5CsraMQfe&#10;Pk4Zce9RTQQT1EMX5SKYu2p/oN9i9upbzbxHdvKqtTg+PswT1d7iOPOrPTXR/OHdmRxVRkMVjKtK&#10;+J1iylTkqygljoqlpWpKOokYUseQ+38I0q7S6ibA8i3tcns1BDMkLXU7WooaCQ8Tn5ZBJ/z9MfvV&#10;V1Ix7KYx0h8Dv07jyeYy25Nv4qmz8TTZOWsxvnp0FFV0uubXNNJUJV465BWN9PglLettVga3+w3G&#10;zRrY2NxMYyNNCwNK+fGtQPn/AD6YtkW5Vy2KmvSq2pu7rRJqytxeOhj3buZUo8wKampvslSG0P3c&#10;wgokdpqoSMAT5FDPa1wT7KtwPNsNrHZrc/4lEO0lQSRx41r+3pSbJI+8HPSM7kpMlnhQ45cBJkau&#10;etpquvi+6rXJ/h81U1fJkKSZagUVJIa5vM+oMugDSSVKnPJu4RxM813fKsgPmaenmcH7K/4Okkxa&#10;mfh6Ayp2xPU0+Mw+3qHKY++OkkSDN47Go+Rp5FWXyrLSD+J00v3tTUFPprjkUMeLkeNvdoWkkZ0e&#10;vmGr/MY/4rorR28dqA06edsddbtpNw1OU3Bk8dT01RSJSZD+NS5OnmeCFVRlhmSCqdpFg8cQkVle&#10;6gMADcl+48z7QbVII2BnL8ACfI+YH+HpWfFLg0IHQzU+JwVbQVWTze+915/cJjpqDHGOhFdSU8VP&#10;A8XhlrMnNVStRU8KrHEqrDHdeVP19g6a+bVq+iWn2rX/AA16Xh5AFFTT7eg1y+3MjulY6KqR44YP&#10;IYaykxrpVJSrAdEddNHKkEUEMyhvGqePm9/rY1st6jgjA8E6v9ny63I2oFSOk+uxsRQHGx5PcOLq&#10;IoalvuKWinySpRLFDE+txEsL1NS6yBWLj0sDbix9r5d4vZ4JVto6EjAI/wApwP29IvCRO0nh0Im4&#10;MdsDIbYxmJp6vJUVHPSy1a1dHtdMhU19dHM0EbiqqvAKaKlpwrH1F245B9lG1bhvNrNKbwxqvzZB&#10;5/6avXiF8jnpjwOPr9tXjkpnyMuPyFLXLDmNsrQ5StxUdIq/w6eeCseoSlqVIfxMv7hOrVcX9me4&#10;7ku6KqSsPIGhBH8vl15SVKtTgejk9b/JXsPb2Spf4J19isXsZKKix1cN1zy5GsqsbBTVEYGLrzND&#10;Tw5KB6giKvenNZH4k1NIFFyO7TbtuRvprnU1MAA/zx0sbcZHbtXqzD4Yby7X7Lhotldad9vtSq2B&#10;vGLeWP2/uTLO2WNGmLq8vnczg5cZjIpRTrT4eloJKiuqGo0qssxMBfW4V8s768l3DFNfCNM4JPqf&#10;LrcdrcXEj3BgOnFcfKn+Tq2/F/K7ZuM6s3hD8kN4YHszaEu/aPKUnVOwsvtrFZzBZ/Ex1W/Knc9D&#10;iN1YemG68Jl8ykOWosdLlJ46to6iCRCGMZlS55p2Ha7OVL28SZipoo1Vr61Ap6jj59JpYW8XUoOk&#10;H/Vjj1Qn8j+wOhqnGbr2v1bt3smKioc4kG0c7unctBnsnWbPnijNFi960uK26kDbgw2fHhhycFRa&#10;XHUlOHg1me8A7vvG379fuLez/SB9T6D1Ir0ZLOREgr3j/V/qz0RiXcGbxNNR0BhEBxOUqqs01XVy&#10;zqWx0hkngmqo6dTSJkagtLCjRyFw39nSoKaz2m3MqyaNS/s9PWnVxey6aOKDoBtxV249yTVOUxs3&#10;+SyVUkssMdNRUafxLJSIHakj8SI1JIbWRkIhVbx2LtYe2KbTbSQGTQgHGpH8+iq6uWk7FyejKfFv&#10;pDJbhw8m7K+Db9NXVtbWBsNXVFFNU1sdGtDSzY/IQispUioa2mqCIlCHyFToFyA0We4/uR+5d1gt&#10;bGWNwrA4XAwc08/T8+h5y5yx+8LZ53Q+GUPAgeY/P+XRyO66reZ6I2r1fvPd228R1lsShr8X1vDL&#10;1jtLAS5qroc/LkfBksrjsXBlamrxS5pzLVVM8slZFTFZEQhV9odq9y9w5leO38BcUqAtPtPpnj8q&#10;06R7jy3+6tUsVdJ+deiJsMbBQip3UMRkqaiFCZq+KsoDDUfaQrCRDRQ/wqX+H1FPNaSONl0spsSL&#10;XE91+8p2Zre2K/ID/KOiRVRqByNR8ulLNuEvS1NXhqP+F42kpftKKPGSzU1C8lEDUzS4+CSSeOSW&#10;rimMRLAsFA9Rtf2GLq1lnmhW+h7hxJxSvCtflT16XJ4cCiOuR/lz04YvvKtoJ8XK1WyT0CusdfSJ&#10;VUlRTxRo1M8dSuP0SV4Ime6tqLH9VgQfac8qzSSh7aIkkilKf6h1cTs1QB5dMWZ7i2tPUStSZmlh&#10;raWRaf8Ah2axWVqKitjljEQ+4i+4nP8AD5YwtokJA/p9T7ME5S3ZJwbiydUNMkj0Hzx0x4ySSMtf&#10;1PMU6iZ3srfkeIiWlp8NUXragpjI0qMfLClbCYIqaHbtPUJXtTwCHWkkw8aqbqFuCTK25f22OXTc&#10;x6RTzIOem5PqFkqkZ6adq763g2DNVnKncG4KCgaelrcFQ0op4aallnu1JWZDIVMaVVUJiiOP3NIN&#10;ywHPvV9se2rdEWEyQSEDuJB8hU6fKnpTPzr0silYI3iihHH5enWWsxeP3NTnG4fZVXgsjkYqlWgG&#10;jJw0MyRRzmjo6OkaeepmCkgynkOL8DSSzDdy2MqifcRI0ZGdJUMP95Hy/wBXBEZIpi2k1A+R49JW&#10;i64TbhFFVbglos1jqymTLY3P09LT5Crjmf7pAlAdWVqUhp/VZiQQ4awJ9nV5zFNfIwNqFtdOGFPS&#10;hNa+vr1SFSZCqqTn0PRnMJsPbm8cJVRxU2NxWW+2LeTKxRYOWClpw7RVktHKy1i0NQnAfWXcC4AU&#10;kGK7veN0s91ikiYyWWoVABkHr5V/b5dGsFtGvitKula4qOmjrDp2lo44pq3c9Rv3N1s8suYoKaly&#10;KYXEUEUxMuqok8VLWx1VArwEo0Y8kgHNifZjzXzaZoV+ksxAgAoeDVoOIwwz6gY4eR6T7fbK90zO&#10;aMxx9gx0zdhbEosPWYrcWRgaSgqs3PW01LjcTBj8b97U0cjY+LIyeNy9NToEjnYooEjtHYFtXsw5&#10;c5juruwNsDGYliq2r5FQaUIqc1Hy9el24QxxUUH9Tj+X2/s6DjdG6qymWJFlkhnramWQ0tElLQiE&#10;1lXLJUU0aypUBVKSBQRpJt9b8+zPb40u2kdrZPBGfxU/Zq9fl0G5nbuC9NdfDgabA1M9TuOv0QVV&#10;PNTU8StN4RUoIqmPzTuBGyzXACgm/wBPamJpJ7pYUsag/Z/n61G5EWmvHprpOwZaPFKiblnytAwW&#10;JaLJ46Oqp6qhjdJ2XXVyHTE8i2QKwBtqFgfZjJtKx3LabcpNUeYGaD0PTQWi6euOPh2duMT7hqUx&#10;N6eohp6+GKg+2gqoyxWOKWlgkpzPDTCKIjxuEkYXbUVF1N3uG9WTJFEakJ50I4getP8AL1QwA1JP&#10;Xqzc2crZ58JtGeWgjWtq0nmhQ42mqamplC/c1iSzTRy0Pr4DKQt+F4v7ctkneIXe5yL4JoeIGTwF&#10;K1r8uk8WtpjGqEmvp/l6TWa29ncXowNfjxVbgFRG2PeGKSTIUlYXWJzNXw1NPV08CedD5HYxhJCf&#10;orAK7W+jieQPOq23mSwAoQaYPyBxxxnj0rNpdC7WEQHxD5dZ1xO9qWi3FXyV80ldtaaOGdtuUuTz&#10;1NXY0PNTVOaoczi45cTJQUko0PJLMoIOlSWDKPSx7MZhClxC8jHFXWpJGqlCajBHRpebXfwRCT6R&#10;9PyFemraW0t4dr7i+2Rq3+C0sWNTLZqqoq6WmohPl6XH0sfkpdCR1tZkq4RU/llWJpCNRC+oLp5t&#10;u2Xb5Lswq0qcQDUgUy3bU04ftHn0XbZt13f7jBbCFtZOBwr+2nTN8jvjx270tumg27vvKY2HAVsV&#10;RlaWb11ktDHBlMjj6ely1Fi4aphuDIUtD5FgikkpnWQAyqy29i3kjmPlHfrVnsple7ocDXUEE+tP&#10;P/UelvM/LV/tF4q3lu0aEYqRnAPkT0CkGGTIPVyUFdHj2oaeZaEVkkUdFVSU9O9TPRmJpZWxEtY6&#10;qKdCkkcjEh2Qm4E7tGsgWSOtTwI/nnoJLDJxC1HyIP8AgPSKz21c8ZXrmas0eemY009S6WrpqM1S&#10;UgghjWWOrCOwI0Hk31afZpbz2YrEyhUA8wft9Orm3etSP59CDsbZW1c02Rrd2VeexWEo4YY/t6FK&#10;fz1dfDE6O8s0tNc0rhvVYEqDf6+wxu2+yWEnhbbEpkIwcHH7R506M7S2V9Ic0p0Mv+irpSnpV3TH&#10;jpZ8DHjxWv8AxjcLPTU09OWBpjTQvFVMsl/ofUDbj6+wl/Wrm6WZLeFAJiaV0A1z/qHRldW1oYxp&#10;kFR0WXdy9PstRW7fyWS8dM7qcTTyT3AW7VE0B8lRJHRBZluzaWvb0/kSJtJ5idVW+t6MR8VAPy49&#10;E58IDsbP+r5dJPCT0SytVY2PK0v2kCuktbNrp0hZyi1IefUGVQOQAGH+Hs0u4LhVBYLqPzUH9lQe&#10;qMQQAD0rcJif4s9RmZMzMmKppSt6WlfW87+RoFjSZIo5DHNESQeP6/T2U3EvgoImUazx88Z9Om+H&#10;Qm1m44szgspjKXK1s7CpoXWQ1JxDeSCnePX4KHxwFAw5a+sH8Ec+w1aWEltfLcrGApOcjzPoT1vo&#10;v+3sXSrkctLU3mKxVIOS1t9rTkzSTTSGplEjzvUBQIgSGdgw9jq+maW0REapAGOHTNDrr5dDPjN0&#10;YRKQVFDiqnHSRVMclZTUU9JTyJJTxWbRNUTNUyNV3Dl7XBJFgPYOvrOedijz0Sgpx9P8/T2iM0Yt&#10;0aDbmyKzsXAYHJRzU1Xgac/xCqwVOan+OVb009c6RNW+KIyRyPIigo72KtxY39xxebumyTXMDf7k&#10;GoDEVH+rj0dQWbyrCQtU1j/L0rOxNvUm0MBtynyNNEtAIa00OKrMjklqMLUZiuxdJSXodUsdLSo9&#10;bO11lLtHTlCygBfZNy9u8u87hdCWXVMa/IUAzxPyH28ftE97bmG3iMK1oPs/w06BrcdXJn8FQ0GI&#10;p8FRJjslHLJnZqIU9RRqaktU1xyEeRo5hDTGJPUadpCHs0hDEMNNjjeCd/FTjXgR/s9Ek96rx0lc&#10;B6/b/g6k7X2OudEkmJmpstPVGbyzY+Z6CabJ1KO7tUUFQyxqkZYBdBddNip/ok3zd2t5PDY/p6h+&#10;w9N28aXa+GaUFf8AD0osDDLS1n22VgfHy09W1HLHS+RMtSVkjJR60r46ltEbVEADWBk0nhTf2RXh&#10;g8NpEYMGHClRSleFOk6otvdhVwEFa/mB/l6Nn2Ru3cWO25jcbmI8bmlxmIXGU6ZcZjMyUlRk8Skt&#10;TLU5nI12PzFRkYJayMhlYxMY1uhGke492K2gXfmuEiNS5JoAo4+QwPyH5dCC+3Oaa1AnxGBSta8f&#10;59Vxw9QbiyeUrqRJpdxrPkoKKpzP2mQlp8d4mEtTPPLJGFrWJa0iNbQx9Nxb3kO3M2321sjLoWUL&#10;wPr+f+HqMbxZY7slV/TOK9C5gul4vt6SPF1UkwoTUY+HKNBjMdHVpUMRkYft6urXK+CeK8fmaIFE&#10;IK/U2CtzzldSBnCrpNcAV+zIJB/1DHS2GLUBQdB/v/ofdEdLkqvCYlKqopKKHw43DLV1sTUUTySz&#10;QT5D9mETJClm0CQ2/Ps65Z5wsry6jhlugJBWvaVPl8v+L6YlDRsdQoBk9FrWWqx9RVUDwT1M1MB9&#10;0JI3NP5FjRpooSY0HhgZ9PNhxzz7kaZlkAmSQmM8Dn/i+llvRow4+D164Y2WbK5Wlw8EyUUckiQv&#10;kKxpIKGlqA7LFLUSRxSCGGQFQTYhQeQLg+/S28KWZuJHGP2/s4/y6W28CyyhEy1afn0oNw0+W2s5&#10;2xmFkxtbPTU8mPeogaSDI46qjFVR1cMs93qIclHKDE6oNQsV4IJLLDwL9Dc2rB4wc0xQ1/I9PXh+&#10;mZo3xT/N0ElbkXwVV4iyM8rCScrHJLGiSXE1ljB/3SDyOBc/4+xZb2q3MAVlxxH+o9FLkI60PEdS&#10;osnjauopPJl6OrPjEoMdPKY1EasVp2DKBezC5PHtPPZz2+oRwmg/LpRHInFmFelzBPhqmknl+2qR&#10;XJEpVsTRCqjM4GpKT94oad51T8AgEXBtf2UmK5kI7SFrxJp/l6djkQimrPSp260lRC9TVZSvxyDT&#10;DJG1KqzvTqzspiLxLGGhJ+mogg8c+yy7meyZjCdUv2/LpaqqQupR0LG18H19U08klfXV+RrqqKUi&#10;mFSIJ5DLwvkggoquRzTrGdSj9WoewluO67yhLpCvGnl/n6MIIoi2omi9CDkMfTUG3zDBQ0WHgqoZ&#10;JqFK3JVr1ix20/cx0lS5hhOhQbBVPPBtx7D63Fw89XWpJFeHR9bXGlQqnh0C2azsNNNQ0n8SkWOG&#10;INPlZKypYSpFVM1PToB5lRkOr0KVVjpt9PYvsrBJzXz6EFruzxoEY46Rm5t61e4c6uLwgpqlI46m&#10;7UUCK9ascBMUsscvmMtWztp9Jjvb6E8+xdabattbuGNFPD/UOifeN3uJJXSGbGMfkOmCPNZSnM1L&#10;JlZ8bPOokkSSjURyovoSCn4Aimia+uDRGxIvc8XcXboSBKwFfs6Dn7wvISf1uOOmTxfjVX+P+IeS&#10;/hF9NtV/8/fy/dcafrb/AG3t7w4/8nDpv6+6/wB/Dr//1dKvO4rJ0TQV1fHVjGvQ477cpenR4gpC&#10;tDq8hkkR9RfQF5/IvzHltNDLbkU76Y+3oS6XW4Utwr0qMrV4qekVNvUUEMsFOJIclTZBXkWGTmcz&#10;QiXzPI3+7NYJHsujjmMmiXJr0bXqh4gyDtp0E8UU8mUjqqqSORwRTMs8YELLUSFVjSdT5EkY/oWx&#10;Opv6fQTuRHtrovxU/wAh6DqDVNpPCnQz5WOnpcfTzy48iodEgereqqoKSPXzFLKqpGkRBHjBuRqB&#10;uQLewRawvI7eJlKnpfI7qBQ0XpU7Zo8pHT/Z1FVmaITtC01Pj6iZ1eglRoZKmS2tWonnHlD6hGyf&#10;1IB9lt7bp9R2xJX5jp+G7ooDStTpNtFTY3c9XV11bLWxwVumnplydJC1e/j8IHhSWd0jjnfVKzAe&#10;gG39fZpGo/d4UqARX+ZPTdwwZiVOOmTcmHzTibMmqhmx9VUiKeSilIhq5KOxp/AsaeLURYAEC+kH&#10;8m6rbZ40gMZUVBpnqqglaDplwuN2/HM61clTHNLTLrjd4oQZ2QMJlZCzMsBudLlRY3v7evZLlo0E&#10;SjH2/wCfq6hBQN69D3tXcm3Yjh6bD1dBjquIQUUrZGCGtirIJInSaWnmjjdaWtg8pIRbmQ2tY8+w&#10;he2Vx+tPMDUCvRrHcQKQF6ESm2/WUVBDV1FVTilq5cozztE09PUUWOYS09S8BjinheqqnbR5FVbC&#10;w4sxCVxPCZmjXLY/bQdLgaZHTbuPdFHtH7IHctHlWd50NJiIKukrqCSKPHRAVkMywxTip1s1OYZZ&#10;YzpYem9vau32JdyRdNRX9nn8utfvD6ejFaitOnFdzYfc8VLFV1bSGQwRzMkVRT1DRpOiqYkjDu7S&#10;U6EsCig/m4+pTJtd9tNxP4EVWHA8Rw/LpYl99UFAjXP+r16Ov0P19tPrjJ5HfFVW5bF000Ikq81g&#10;fuJ6aKkeVJ02/XwKJY4My2gHxl7Sq1n0i5WJud9+3XmOwh2SBP8AHkwQRkkKO4GoGkHh86dSBsC2&#10;lqqmYYp/m6Ndm+wD21ncBT7Ox77hGeWmo8Fkt70+Nr6rC0eOeWZ45szUUeJNGstTeeHRW1YTSo+i&#10;6RGosZ9l2+R93vAJkBDLUB2JPzrih9BjoUXG5W91KLe1jXtp5Z4A+vWPdfaucxIjwdRuKDN5nCZK&#10;hxVfsnH10sjbrxk6yJNURZ1liqjg6mq0QVMZlkAmu41BiCxsexRMV3SJjFHkiV2OlW44yBUAGnyr&#10;0WbveyBBarGGkZqcM0of8vWLG7H35NiKTE0mVz1Ntx8muT3XtHJYvDzVG2qbJrSGSCky2UxklT9l&#10;DUVXENSY4tUYZA2qxWXG+bbfzzW6WyzbskfbLWUhiO3GlwufP59NbXby2s4jugVjbPz+X+qnVg/W&#10;XxY7O7gwEON2X0zX7Zws9ZHSZLdO9kMGKXFZDE0sX3NLX7nrIsrUVOOmQrGtNHPEzraO1luj2D2w&#10;5233d7e+njmWz1AmmkAZHCtehFuG88vQWMkEsq/U/wCwfl0bzpz+Vp0H1FlYNy9n5vO/ITe+Iaor&#10;aPEZmapptgbW89RVVMscGBrZ6kVVBFNGSxrwEaZ7oNfAzb2L252S0tbOa6k/xsLkawMjHAAeX7eo&#10;S3C+LXExjcFCccfTowe7PkbsrY0eU2ds/Gf3pz+05ZcZJ1v1XgsbNBt2sXES5an27uCY1uE2dtqu&#10;qccTLDJuXK46RkKCOORmjRx1FtcVmim3gJhr8/8AY6KFuX8Q1pSnQD7hzfcvaGfzGBy246HaewJ0&#10;jpW2b13kcxj91ZL+JYzBV+Oj3Z25WUW3dzUWbwafxCbI0OOoqDFfbiISvVkBPZxEyyqFddJH7f59&#10;VuZdQIBz0J23NkbbxFHNHiMPgsJQ08tXnKo4HCUeOwD1uRylfWZfctLiYooYxDLWJG+Kppf3HqGe&#10;rYl9J9+6Sx1AGvj0v43TH0v8YrTUJFBRPDSUzSf5WKeoNQDSvOY1bI57P/dM0kr6mXUzkgEe/dOu&#10;VLEqKDpxwcFTNLUZCrMa1lVMVWOGNjBTRRKpp8NRFW1JFCht5+A8pYn8e34xVSOtAkVp0J0coo6F&#10;JQvk8pUU0MhGmsqgGVNVwzw0lNYsxsVLfUE8+72+GPW1Qt9nTX9xM7GJGNZW1MrA1GjUtXOwss8G&#10;nlaaH9MaheSp0rc+3pZ1CGtOtqA7eCP7Q9Uk/wAwX5XJuuuzHQuws8mP662rW1dZ3JvOOWZE3duH&#10;FS/xBNpUOQAZ5NrYGOMplizt97ViJFGiK3uPN/3OXxTZ27Crcf2D59TZ7dcpRQwjeN0RvDNaEnGG&#10;Ix+zrXQ7W7Uy3d++MLi4Jq19i4fG5KXE4paoUorqxGSlOZrIk9K1UiW8KmAkX+q2a6SztFtIPFmX&#10;9Ut5/wCr/L0Lr+WbedwSz2wf4urcBxpwySfn0o+n8FHhMjnKSqlvkgcSeWETJ46bJT+Il2LzLdYu&#10;NNgSvtHul0Z0ZcVp/k6HnLe2wWlyIGjOuhrWla/l0MGQxWLqTuF51a8uQzVQjo7xyLHE8KxugiBY&#10;xeSlXk2/SR+eA9BI0aaG6GJh0ioHSgFRJS9S4+njMVWstGkNRERPLXE1Mpp/PCaj9mNVLLwtvS17&#10;e6SsGdm6WO9NrliGWrn9p6zZ8FkwDU8axSzZ1JnEk3lSYpDliFLHUIwzRIwPIuF490FTwHVbhT4V&#10;gx/hHSfzqQ0+UqPvkYI1PTx0dJGDKafGCowMEMISD9z01aMRewKX4+hHip/hHS2vcT8h/g6XmxjS&#10;1FXuOtIgmWapx+mN4iqNDJRQtUQU8c0RdHL3JsVsx/P4q3A56NbUJJCSeNOnjF06ts3K1EkJZFTL&#10;VCALYnxy5n7eQH9SyLNHwQw+g9sBlXJ49KF8SKFWVRpznNeJ+fTNlcrSzY/C4mGingnizFFkKmrq&#10;fSqskWWNRAXkKqagSRLpCk+kfn6+9eKr4XpnxpX1alAx5V/z9SKeUDsOgkpqlKmSTb8tNXiON6qn&#10;dhUwzysixmQRmBQPIj3U6vqTwPcAT0hhYyXUg88f4B06rT1Ee4N110fiJnqqdp4wBGkUVPSUAeVY&#10;1XSkUcRAA9XAIA/o34w9B0ZQ2kUk4XxCMedP83Qdbh2pm8XtjI54ZVkx+Qj2/wDbY6BBEaZKaan+&#10;7jRwjxVAq6qVjrspDgi3HvaujNUjotnthA8gDVWpz0HnYeBqJaOgrK6JJXgoKmOJZZo4grTDG1Gg&#10;syqpmZ5mJAWxZvqPa2G61yBYuIz/AKv29BDd7RJoCCtSxp/I9V79pYl6bKU+69u+SkMdQ9apuyVd&#10;HLSTLGqPJTBAsiuzFiAePchbHdrdRva3ZqHBH7cDqDOadjudomW9sY2Gl1auKYofl0bj+Nf6Rev9&#10;tdq4cKKyXFx0W/hROwlxe6cSslMMiaYPIv27wQ+WIEhXQkMfx7C257PBtt8IowGz58f5U6Od0sLf&#10;nHlh95Q03KNakDHAH1qf59Fzw+7xsbL1NdlcWuZp6eeWlpkOTrKOpo8vVpLFV5QLTuNa/bySsVUL&#10;EZnhLOwBHszbajuNq6le9R5U+0ca9YzWW5Trd3Amw6kgj7Mf5OjN7JWimkq89Dk6ysqdwUFNXV2U&#10;pcn/ABtKGoymtkxmYM0lQap69UZJKdmBUMeWBsIu3mO8jbwwgAibGKYAIzSmfn0ILWWCRXeQ9rZ/&#10;P/VXowuW66pMftetye9qjH7Ziocjtc0W26PFxYqfACrzdbVYqvpK6ZKTAxac1T033qeHIzxU0Jdz&#10;psFQbVucgvPEeMlxgnyIIofnw+fTV3ChgUozac04ep+XReupI8RTb53NQZymggr9tw56px9TjanI&#10;VSZ7HbVxcm8N1UGWy9VlMfTzwzUFC8/lQRLLLUNFFGAV9jveLP8Afe328lqvbqDUx5kD/V+3pDtm&#10;4xR+Nbuf1CadLw4XaPeeM33n9lbjotn52HN0WRy47Kq8fS7B8GQnqaOlxG1NzT4+Cogr8lmMj5aO&#10;ly8dDUGIaWqSFRylit4NmnhtLiDOnGnjTzLflkkClPLj1uSxmnUygkqSf5GnQddebN37hu0Ooqev&#10;wM+Hy2Y35tykqMzmsbWj+7VXNnqTHYbCZiWWonxOVxNPFRU9aamGrJWCcJq5JD+/HaBs14lvep42&#10;k4BPCmSKgfLy6Lo7aYXAjrkDo9/yAoaOXHdxUGTz2Jm2NP35ndzY3dU2OlyWPfcWL6+qc7jKja+S&#10;qUqpaTAVmIjahaCWQeepo46lFKTHQDuWru4F1taWjKR4ZBoO6gYju8iaZrThT06ML6F1hoxNadVL&#10;YXK4kO1dJArLWz6pqityNHK8CyFq4CjoQjGDJy0MKxuAFpEZwb3uFky7tZHGOI/1f6vPojgYLQnh&#10;0JtPt6kqxichDPS7Z21kW0x5Dc85x9FHWS1EtTSY6IUjVc9XVrGSkDUVLUCaRhGXRfZK9vdNJLGC&#10;Sy+mRSnH7Pn5dLvGTFelTksptnE4XMUyiozuVGPzlDX5zKeehxdPXLC1NQUP8JkpqHKUwxzxuDK1&#10;RFSLJpVQy+Qey+Oyla4QsScjH+rz6caaIaTWmeit7lr6WrrZ6YNV1q1sz1dMzGQUxeWlmAqFQrDH&#10;I1TIpJcKCxH9ofUa2NuUVdRoQOiwR2736MSaca9Ha+P1R2jl997W2j8b9qYafeWIwcVZlM1X4XHZ&#10;fIZ2liqpq6qCf3kmnxMWPpaRlaYU9AjERKTd01ewBzRPsmw7du+5cxboI7V9QBBbSAQaEhAWPpg0&#10;z+0e8uXdzc3yw2aFxWgA48Rxz0aL5A0u5NoU2Br97dj4Kk35ufdMFDurbNZjamfO0tNnqpJ85vWh&#10;3BtuF8FTUWJhx8t1pnM5SpaRIma3uI+QP3HzBJevtFrJPDH8LguVagzhhXLYz+ZoCepU3qXddk+k&#10;+oKI1BhlBIrn/Aa9KXrrCZTeNduXK1e29u742/SVtJRjszN1uNxm38/Q4TIVO3Np5jBrUwY7cmTx&#10;NTFUCJhPSUv3M9A2ovIrn3fmib+r1hLDBuiW0q9xhoWcKTUocEasA14AYFOBNbLadz30/UeJH4bQ&#10;kDCjNV9flXoXOqdl9h4bcGaxm0lojg83V1Bzeaw9Pt+XIYyqoqynehhwm0q/MR5Ojx4poA+hTJJK&#10;0KsWjZ4x7jrf942rc7OzuXzcghVz8QdSxJKUUGvl558+h3yolzy/M1rPMnhspBwv8iP9noMu4Jdx&#10;V8+4P47ufF1VN/ear23tqmhw+8MUaDaxZ6U5WP7vc1c+qpnjhmOGlrpLZCG7SeO4Al5eg5ds7WCW&#10;xtpZLmSmoV1ZIGogUFCCaA5weBPSHmHffp3cRSkZ+316Re6u1cbLmcXtGlaGpx+x6TH0+Zoty7hr&#10;o8FlI6SipKesozRRZWnqcKmVcrMIqCpmaadikssqHX7OLflhKPeRwFDJ3CvEGteFKV4jI4HHQUi5&#10;kMkapM4JBP8AhPz6THefdtZgtjZTEY3dNRrxuQ29k8J/E9vZ2nztZt6StxaxUFNmFyVVU7hxFNQk&#10;VlNHV1P8LkeliAT0AKf8ncq/V36G6qYfCLeXxUIHlj0PnSua9Xv+aILW0V4rlI5Q4qSK1FDVfPJ4&#10;/l0K/Te/0yq53siXDncNFtnGDdOR7ByJxO1M5hMDg4U2zs3bjxx56vwlLJVVv+UpBEn7eu6lmBPs&#10;Pc/bFe38F1tG3zHw1lClVAJ7iNWSvArSvE8KcOi/l7miwW8l3CeISPQmqg+XrimKdI3cnc+5O1N8&#10;5Ta+2N/VHVeyMrmclPuTFipo8LPQY3H0kGRxOPqdwU641VpsxPSx0/naaFUllV7P9C3sHJO2cv7Q&#10;bjcdujluqARBxqDkkUqOBYfZTB61ec+TXN2Li3caAfKvRnMz8rNn7oz9J2TuralTlcpS5+hk3BBB&#10;kqTclBTUE1bR4erxSYWvpoIKmurFrPuqOthNp6uKSWTwlbmOm9t9wW73GJJBGsjHSpKggMK/ZjhT&#10;5gAHPQgtucLe4j+suJ/1lHw58scPXHr0AHYHzU/jWU3nlsXDvzG4jN4VymEr/s6+nyu9Qr02NrKy&#10;pkyeGlwFFUJE81M8JqpY1hWMxOhLAYcs+zFslpBY3zRSSg6uIJ0nj/M0wPX16Dt37oX0k0ghakac&#10;KA5+3J/ydLDa3dFN3rghPvahyWOrf9w9DTdp70zsGFoqnOYLAfw+qwUNThMlRV0mAzMVHNHaGGok&#10;gqG8Up0uQC/euSRyTcBtj/saU8Bauw1HJAIJBFAQTwAFD59CXb+ZoN9tQbwAt/h6Lx8lO0MVkewq&#10;HrnM53riHrTY9Ir4vZ/X+HocJtugmrYZ6yaly2Q+0lbcWb+8qUJqI6qdNY0htSLaYuUba9HL0d01&#10;tc/WSDixJbhU+QA4elfn1BvO99bzbrcWyQ6IlxQcKfzz0XfM7r2jikWuw+1EmppKZpKWtkkqowFn&#10;V1jqKRalqiqqZEKLJJoHpIH0B9mFltG6XjsLt3rXIPH5V8uHDHDoFo8QGqPh0n8dnZt05LG0tbNV&#10;GviYTJTyVoioDkoylLR4xaCgjpacugDF7S3N2vpbgmcu1fSK6xr3HH5f5PLqhBdi5+Hpaz7ioNq4&#10;GTJ1lZjMM1HuWgweZx6pTx1VNUVaZl6Spo6epqpagUtRV44QNKjKsZqCXABB9lkHLE+6NNpBPaT+&#10;wfZ1qKYo1Aep82/MSIo62jqo5HeF5A2I/icVFTVBIlSVzIlPBVzQOVBUuFa/oYjn2Qvy28B8CSQU&#10;+3pW00lKg9eTtenkykJwE+VrcvPHDItNFLUwUsEzsGEf3DztLdZASxUlAb/ge2bjlFFiV7hgkHk2&#10;Pz8vXqi3juWXVkDoRaNsvIa2vodv6quhkqmyFHRstTUyGphSSpapqpwkM9NCtKrNYlrnj6kgP3dt&#10;AZV2+S4/xfyb5+WacePl0/bbhNFAyxkZ/wBXr0jcJvCCp3vVbiyW3HpKikpkimy09KEEJmSgMVFW&#10;Tx1TUtSkcsLfb6vyv0H19iK926ddlitLW8rGG1AfMVpTAND51zU9JbbcpFvXeSKpHn64HUvI7yoN&#10;v1FTJRyQzR0NfUGYS0qVc711SzyyVPk8RWB4hWsVCHWAfSb29obaw3a+gWK4LJ209B6dHsW4a+EI&#10;B+f+rj0x1PeuUlyf2sGrzGqlgGRqIvJULUGJlEYJiaaCVvG3+qLgcEe1tnyHSJ3aVgw+Y88+nXpb&#10;oSMyaFx8j9vr0uX7P3XnsNjdsxVUyTYKar3DHRZDEpXVFLuSFZKAVKxw0wf7ugjF4ZSw8M7Fgw5Y&#10;tQ7P+75X13FIGOg54qe6mf8AS9Iy/ikoqgUzjpvweNy0f3+QzMFf/GXr8fDLjaKXI4iXPUaUk0cW&#10;OzmNgq5pqisrppFd5o/1hQGOnk3uN1tFI2q2Wtt5ufInPaRT7DUHz6Nduk+nOvz6iVO6alZoaWYV&#10;lBV5Sr+6qRA0bzrJQLLQ0tDHDHNDVRVVKI2p2IdWKpyDwxZG1gr4rygoufl0sn3C8ugECMST0zbq&#10;2fnzhqPeUc0kozP38iVW4c5Q1mQfDyO1S2TbHpJVfYrUu0qqs88MshAGni/s52vcts8drFplDpig&#10;9cY4f6j9vSGXb7wL4rJ2n16Cynot2yVlHTZGopMLQkw1cb1UCU8qUsgjlgqJqYxvG61AF0t6PoTz&#10;YkRTNaBKoSW+f+odEbxuXKsACOltBIKLLLURZKbNfatNS09RUCL7N5i5mYtDEFAheV20GIcNcn+g&#10;D07ozFXAAJ8ukrjDA+nUdOx6vGVoOdXCmAuv61Anoz5HSCmirftTUwkLc6RqR7i9uPb0mym5iKWk&#10;jP8AYRX8/LpFAiLQkdYMz2dT1FLBNSZKN6gFaemSWpSEKsEgjWonZkV5mjkcJGCQ1wWuRb23t3Kl&#10;zbvrmRg1anh0pkaldPDqDsbcZavXKVVGHqMfBLjqV45jBQ0tLX1CJHP45NQqKoNRqCrEIdQLH8Ex&#10;5gtFbaZIEJrqH+A9JiT69CuvZlLHkpDW3hqqmsc1Us09FWmKCaCVFYJFSmkFUtvG9nGtTZQwtYGN&#10;y44WF1qaIaf6qdOrcvH8Jz0J2Qz20s1g3oI6iFamvhSnxsyUztkEqPGpWonliSHxupj0pTrpCqfq&#10;ALgIWtru1tuJlkcm3VsjypjHRzb7oz25ikCmQ/6vXrDsuTEbOwuWk3DtipytVFVxVaZaQpSZSGna&#10;F4a+nkeqnqaWaWTyK0KO4VSbgNe5Wble3+6yR2m2XqxLwyFIH2Yr9uT/AJOkwV0JZxg9cd19ibdy&#10;VKuP2TQxQNUmnhNFWUgpK+lmrNWtKmnnCUgrJKKzGYXDIqqCSOabTyzukF5FPudzVeNRp0kfzPHr&#10;0k50BRTj0Gtdvzb2G2xVyZuCvq9wwS1gw2Rjq5pIIqhwsNBVvTohjomjlpru/wBxDVLdSoNvYu27&#10;ZbubelliuU+kB4Yr0ikcpqYHokucXJ1uVoxV0c0RyVQ0lPG7VctfIiTB6IxCQPVVcAlY2N21A+pu&#10;Sfc6WDpZ2Orw1qPUf7PSPU1x8J645HrSskxcuQkyuRmDYxauCLF1dP8AbwK0rVVPjMhLCy65WJ83&#10;gPlZS2k+q4BlBvNrI8UQVfFYGuOH2dMyWMlaGvSuoc1FNtxcDhtp5inyCU1HQZIUVc88U2S+xghL&#10;5FfA9asBqllkZL6AVZTzawdvLEy7n47N+mPI/wCr/L59Ko5DCmheI6btq7d3BBlca5pqrCS0tXCX&#10;q8jHPT4/RARLG5FxLPIwQvcAAqwNx7d3g2E9t4XhL8NCfy6uLx3OlqdHk2VWb13W4x9Bhdv5Gvxu&#10;ViqqesXMR42RKaoeaOpaqqYZIp8hTshV7SXCFfoSfcJXi7RtdxKJJWKGvCpFccNIJ/1fl0q0eIvW&#10;Pe/x67hysMmaD0YeGDFJj4aIKaH+HzGvqJX801cFNTRxwiWVB6VTTdlIK+39n5n2F5YrT6dyc8Q1&#10;eOOIH8/LpDIj2zF1UFfn0WGHfGS21uSDGz7hxdfDU4KrLy46FJEWtphkKaKOokq2mgSvlaENqjsW&#10;BXSb8+5H/cVhd2C3cUBRq+Z+Xz6qu4hiBIRT/L0uNr0Vfu3XHhJqyOeFQaqpqskyKCjeOoqxLPrJ&#10;YNKC0JPrDcEewfeva7e7fV0p6/4OHkOjFSJVGnj0I8Gys9Siuhz9XS1ePVaDwpUyHH1NWUiaV3pa&#10;iKp1IYoUu0RR116TfkWJn3m2cA2J1y18sin8vOnn+XVJP7QDpMZvr7ZQkgy9Vndw01LHQp9xhosh&#10;jsrlnMyuUeGoSqikR9MNnSQagoAH0v7ObDet0cBGsRprhgrU4/bSn7OmZlFS3n087b3/ALA2TiRJ&#10;S4KPPujPPCm48jQVcU0S0bQ1V6KaJo46yCWzadLG4AFyb+y282Tet0vhIsmiL5Cg/nX16aRgCdXD&#10;oO9w9tQb2y8Ocy9AtI80KUCpgqJY6gQlPDFRTLRx+V6s0yWTWDdRe4vYCW15ZubVQslzUfOn+bp3&#10;xI68OnDaMOa3BXOZPusbtODJwRS02RMsE4ohJHGTV1VLFOtKryuilSFGqRQw9le8fR2FvMqUkuQu&#10;CMiv8ulVpbq13G7D9OvVnGyu4cV1pjdu43YWYi21iqfI1OI3fX4l4pt0ptDLVdHV7px8WQXE11bN&#10;DV0E4iLz0tUkUxW8LXZfcR2ce8PvRu2lZIHpQYxQAfP06ksHbfoZAid9Ogx+Qi7Z2FurBVXWvZS9&#10;g7X3tiqvc82Sw7ST1e1svlt0bmEe19yJk8Xh8hNuOLb9BR1DPBHNTlZ/TLpcwxyBe7eLiONpLslw&#10;KkV8v2f5eo2lkj+omC/Bq6BuPMSw4TcOVrquomyMdZj4BQtSK1H/AA5aeqXKVdPVLP4cdXRtUQgR&#10;htYRvqGvZBZxwRN4cVD8/XrYjZqsvw9Bdl4KiqygytRBVy4+slaikYU89DQ1T00Kj7xauqmhoqpo&#10;YSFBuXIPGo8+xQqhIapw6bY4p5dOOxllr9wJS4rb7Q04rylTBR0GRr6+q8QmqQlOmOp5Zp4KAAux&#10;jQeJQWJ/Psl3lGmskEdxSbPp6/5ut2doHupGevhin+AdG5zHyF2HtTryh2vs7bsWPikq0l3Jn54p&#10;qtspTJDHPLiPt8jEk9EaKopg0DkFvIt9Nr+4mi5FuN43wT3sxLFKChHEkZ4Hy+dM9SZbcxQ7bs5S&#10;ADxB/goekZ1/3nje0YocLlchgny/lq8DBkt35et/g+TxFXTz0lXioVqC8KV9W05jppPuY3ihVIwt&#10;rMohv+Stz5YdZrOGTQRWqacfbUZGM+Vfz6QWu8fvqNlkUVr8/P8APoOu1etuvchlszsbH1GA27m8&#10;WmGkqdz0WVFFt+Woqqesy9XjoqOkxqyZurwQkp46mSJ5hEJo2LEE3kDlO+3WPbrK+3CeJ1YcGUVp&#10;geVOiDddut7aUlH8/LoCtu7P7EFXUUOFAyjYJsnT12Fz2REqRy4nzRSzCtx9ZDXVBhqlZFjiQiRl&#10;9V7H2MbiLZ76dIr2NVVqHUMDIrj/AFeXROdXkajpH124sSlFPiNz7X3JT5Ohq8pQz10W5Jf3a6gi&#10;kbKVuNp/LTmanjK6WjSRm4sxv6fayLl+W3vYJNtdDalRkgEcRjhTrVXAOokD5dJvqPI4fKYrJZDL&#10;1tbVwRyS1GNgkjjNVW/btRQ0laauqc/a0dAqSRRU4Z/JUOZWtyPazm6G/QW9vbsguQADinl6CnGo&#10;z/xfSrZpLWS6l1sTT/N0LuT7cP8Ac0T7bx8M+X/ic1TX7jlgp4c0Kl4ko0gWv1IsJni4MTyWKggA&#10;c3Bdvy9PJdRreyFRX1x/l6Ory7jWFltE1TH9vSXhre2HxOPnTEmTFV9QIsYKqpp2kqZK92kQYrHT&#10;LFPKszrcTmyPawJHsxuNr5dhcGa9pcLxB1fzpjhToosdt3i5idriEgNXI+RNOJ9OjBdP7c3tU5Xy&#10;bq3ditp0Zo6ioqJ97ZfBYTBUclJG4kxUs9R/FGWqisC5ReQRyCOAPzStjLB9LttqJZ3cLVdRxnu8&#10;ujjZtjjFwI5pCWbyFP8AN0O0GFmy+/hufZ+zMJlqHEvRwY/cewcbldz7ZqspRxlqmqlr89I0GbhM&#10;0XlkjMhQKRo1J6fYJurt7Xa/3beXaw3IFWRnVXK/0VJ1A+WRX06Ec2zXlrcJ4FozRnzoKU+XDp97&#10;oze0KAVm5Oy6vI7nz2Sq4IDh8JXSYpaCjTGwUzyLR0OMoQyytcMnigWNSRbgMxbytBuu4XJtrGzI&#10;iCsdbLU4+bfl0m3CJVjZZx2/7HSc2RuLZ25MfPRbNz+b23i5/vzT4fH0xr6qmfH4iuyM4yUmRy0M&#10;VcVjotQ0AIAtuTa728bPfQXTy7jaGUELkfCcDgBThwPQesraKS6hjt2bz9PX7OufYGV2vtfAQZLc&#10;k7ZnKRRzT/w2oIxdbIZ4hFHDkJMfI1HTVVC08csiRwSKFB1MBdkScu2F7fbrJa29qY7ahHAgcRwr&#10;0e73ZpaRROSxelM/Yfl8uiT5rcWSilgq6h6CshMMuVoainUSUyUzvUDWorKdI6py/wDm2jLqVNrk&#10;8CbbLaVVPpIlIcYPQBmmALYHUfH5dd2PSeBYZ6jxLKKGSlEdLVtS1TQwTyxmmhgWoqdYA4JYqPra&#10;xfksTtIFzIKaTx/1fZ16CMykKvDp/wAjBvbbuTXD1W34cZSVKyR/ZV9FDUwvDWozzfbolPUz/aST&#10;RmwjjjliuAAB7tY3Nlu0jSw3ILnj8qY/yfMdP3FlLENbV6Su3KSDcO8dtYelr8NDjMjKHrdt09bl&#10;aCtNLiqLM5Ksp/4rWxeGGrhixzqirGNcska8kcme5R28O03d2IGkuIoyR5/IVxnJH5HqtukUskSy&#10;/CWHVvvTXxR6Q2tlNt5Gv7B23vat3jt3cyfw/LZLDVG2oaSfHSGmxoxsMsuabNwZORIxULPDUQGW&#10;IlQAy+8T+bPdLmaWwktrfZzE1vKhD+G+CTShqxUrQOcqTUDPUr7LyltEpErjuI8z/sdGZ6W6C642&#10;VlNw74xm1KXEVdbjaXERJuKqo9xSnHBFjqMnhayrespq6Ssp8g9PPI0iO5gBsvF4Y5793ubLm0sN&#10;vtLuMPUk6Eo2QRQ+gHEDPHifIZbLynshvDPOKlTTj0Lr7W6ew2BwW1cVhY6DJVNHuiLGx3WPJJjt&#10;z7gyLz0MSYyKkSbF+bJ+mB6syx+EhFNixCy868+S3a71b3ZEaGMtgU1KgXh6dufmfn0LJdq2KdDb&#10;rJGsWQBUVzx4/Pogsnweweye2cfvjFdhRQ7KyeYZ6bZ9BLVLPsDdktTDkMaZaSh3FJV5jIYjI4yM&#10;01DVPURPVSjVEfeRVv76X+68nPYTbI/7xVKSzGNgjpSjaadoqSCKUNBx9Qza8h7dY7vFulvfp2nt&#10;GpSK1qMfl0IPy9+FPZfye3RG+a7jo6PGbS2qanDvNj6HB7gyGV3BkqSGkxe7aiHFYClzNFjMYXke&#10;pmjeaL7kQ0oJVx7c9tPfrYOS9vuGG0NLfyzAGiytpWvEUyDU5zT1B8l/N3J9zzSwa4lCwItKgqK1&#10;X516pZ7i+K+b6Ry02xK2vxOVrKXHRV8kdDuIZT+IK7xzS4+JsN5KqKRaeTU8U8lIvIU/0OWHKnuV&#10;Y85Wn7zJVJf9KwH8656xp5j5avOWrgWluhNvTi2f8BHSIfZuJx9Fj6vI5vMYuWnkRpKZUp5ZYo6y&#10;nBhorxRPJFWU8Gl45JqydhG4Cn6+zd+Y7i4keIIrNWmoBs/z/I46IhGAfDXiKV/MV/y9BDu7sPFv&#10;VT4/DwbiraHH42Wknerro56iuqgswOTmgJpxDEQ2hUj8jra9iL+xVtWxwTGK5upAGYVxwrjArXH5&#10;/n0hlaWORgrHh0EMu4NwSY7+H1eJdHqB4JKp3eUzRFj6ftrjx6b6lbWCpP59isbLY2kySpGCy5r5&#10;evl00HuJKgtjp421U7cxH3NNk8bkGhnqPsEgngRzli4VPCsnhMhLSIp0gWOnk+0u4jeJf1bG4QR/&#10;6Uf8V1dGYE6uFOljk8ttyCleSKkSm8M0L1eoeWkpj5RCitTOPt0EROto/IAdXIJHsPwJvE0xE8up&#10;vkAP5D9nVzKOgy3LvOtltDR1pq4ZS0sRChKLV5WiKrTQERKZdOpfT+on8HgT2u0BgJLk0/z9eEy1&#10;6bsdVbhp0oqkRCWmrJ5IYxokZH0OsNTH4/QLxSFQ9jwfdrqwsUBbWNY6fRdZqPh6W5mjStq3gNZQ&#10;TQyU0LQUIiNOZbSk3hf0RTLpNgwY/UqQfZYamPh1RhpfSOHTiK6aDHotYKdKNHhRIz41rRZpJnl8&#10;KTQyXbULkjn68eyt4ix1DiT03cakHbw6N513Uz0W18NW1FRkQJYzKMPDLFiqgCSkkZJqWshQ1H20&#10;0qoyqtwZPr7ifmOC3fdGSZV+09Hm33c0UEbqc16MRQ7lpszho9s7qwdbUVNZJkq+q0yHKQUeOrEa&#10;DD1kM8jxVBzFMGbWJViXQwZbAA+wFuO3Da7hrvaZ9JH2ZwCa8McehVb7n9WohkiqaUJHRcuw9h45&#10;dxZbFbVnTMUMcsho6zGS1EVZSRTLSzrLkjW0bU2QhqFViCKjx3TTcfUyLse9RxbZBNc08c/4fTjj&#10;oP7ptkMZPhSdtfLj/g4dI/G12d2pV0c9PIZ5WrhFUDIwF8nIcYWUV6otXLRR0aIOVhZnkuLCw9mN&#10;9aWO7WsruyiUCuPmK0zXpBbXMlqgjWMmlc/n+XQ/V+Qp8vSGqwdLjKWtqKRUy9TSxVNqiQMtUMnT&#10;rODHBXzSrxpIKgWuLm8cJrhu9EzExDtFfP7eqySvKxbFD0kspu+XBx57JTVmI3HRY6BabIRZuSLJ&#10;TPNNBG8LU0GTFLU+ecRJpeKJwVUC/wCSJrTl83ksb2ylXJxT7c1+zNOHSt7pTaqGz/sdA3k/kTu6&#10;nyNFtfblBjDCKZaybHSU1JUR0wp0NS0NTTUyazUa6nQjIfVpufp7HVl7fWUttLcbjcsCDQHVpr/L&#10;5f7HQcu5nmNVhp9vSSyXcM9fnEO6cjldu1UtX5c1V09MI3jWn8SSUmEjomSrpjUxMpKvb6Xv7NIe&#10;S9visY02yMTzDVxIbzPyFemYJ2jy9B0O0G+Nx9xbm23sLragyE5mpoZsbOFqZZcxSQxiGuMlCC+R&#10;jlgcWk1lo3vct9Lgq85Z27lqyu973SVY5VahFaU868Pl0b2CLuF0tsgqzDP2VHSS7k+OG+Ov9wQr&#10;VVOBxf8AEMfHVZKkWRxDJJU1awHHUlQzlpq7W4k8YCGNQ/OoezHlL3D2bdtruhFMJGjrQiv4Sfl8&#10;s/Po73PY7u1CQRxgBv8AUOrAukPglndrVeH3duHZ+9M9j6V63JT0mIqsdTLWZqDCHNRS0aTUL10G&#10;3aukhgh+6LOAGYgX49xBzj7w2tybranvYoAWAJ7gwFftzmmAAfyr0IeWuT7spJdTRuCD8qf5+iWf&#10;I7ZXYvam9tr0MOxaHDZaeDKNP/Bp67cWer6XD1+YoqIxvUfuY/GbdxlLT0ohslP+0JCyA+5b5E3n&#10;Ydq2LxYt18WNkUgscDgTXANSQaZ+3oM7ztNxJuVwM6NQH8h0WnM9abYWpk21W5KppNw4mqmxT1tG&#10;tJUrNXQzvFJT1NJSVk0blJo5FEkc0gJUgm3Psa2/Me5Nou1tyNvYVBoc1+dfT5Dotn2vvXWWAApi&#10;n+boPpus1xFZI1TmqRqMM3kkSMRyFmDM4VHZpEcohYKw49m78zG6iAiQ6+mTtyaq6x+fHpW4naGL&#10;ppIGp930NFTTSAp93GVneUBv3BThgjhD+WN/6C3svk3S7ljNYM/LrbReGwI9elXJktk0Rp6SWtyG&#10;46qnhi8q0ob7dniaxWOOWAekpp4uePz7J/pL6cmZk0sx/wBjz+Q6V6zoU9OkO/ct5zBj6eCgaX1P&#10;9tiUpJ4xHeMQtNEI5YtUZUhybsRcHi3tLLtUjB9VTTpcjkRgjpV0VfjZ1p6+ulyVWqonlpKlJJZH&#10;dgzaFq5xonVkRzpey8D839h2e2kSRlAANelNsza6k9Ijd8kW5XrJcDtysjxtLSQzO2iCGngjhVqp&#10;6yrmgibmR7iOIC5tyTx7FWzQyRkB5QWpw8+rXl20YOk9FoOYqaWpMmIIE6pUBZFURyQkL6XikUQy&#10;g83Gkm9+efci2duMGYfp0x0Qy37U1lu89c8VM2WpapMlV1C1kc3kqKmPW4qKk3aIy6iSGHAIOo/4&#10;+63ieE2qFe0mlD/qHV45DPHxyM9PP2cn6v4jlbeDXfQmn/jn5f138Grj9OrV/Zt6/aSkn++19fP/&#10;AD9MapK0xxp/KvX/1tMrL5nJblz+HpIKKBYaepp6HDB2lyEJ+yZxLIsRp1EVPIzF5bXPH49xtbwL&#10;a21UOo06HQRL+4CW7ip/1f5emTLt/BZMhJPTxzwlplWSKAQrTmd2YpE8UUQlFRoOrWwsB6eLe92v&#10;+MKpB7yf8pHTm52k20VMlS1B8+Irw+w9M9IaOYwUsDIs1dVwrEkrtTOskbrIsgmkiYU7C9g5cBT7&#10;WyhkgYg1IHRAv6pE4GT0KRO3yMfhshTZabJF6mLJUdJX02hIBZV8U0dbrEoN2UN5VL6RpFjYMiGe&#10;FpLrxQsXp+zo0iRZl0eg6z7ixVZt6trsJhqivGHKUslLP9/XNS5GkESfdRoYngEnjnnsY7FQ1+eA&#10;PdvqYJB4moFukUsAjPz6RM2Lq8dVpXfbTTUZiRJijBh9yBKSHmAE9HFUlv1Ncr9Dx7WxvHNAgFDx&#10;/wANOtLwp0saBcbWYESzT5CarasP3NNjwZ44YBcxVmhVETvGsf0YKx0X9kkweK6Kx/D+zpUh0rUd&#10;NVFhaDKtWUUBq4ZG8sjTlAKYfZ3nliljghaWzwOoOolQR/sPaxr24hRSyDplgxLGmenHC7Xh0ham&#10;vq8HHPWxTUVS9LI9OsTvGi1KysaZkjlbhQo5/B/HtLcbjVGBQNjh+XTYEhEZ007uPQ+nES4rbWPr&#10;JN0pmnmSakXA42adaqECraMVddVXjpJViItoV5WAsPr7BJaKW5mYRqj+ZpxoPToRAAQoxOadR92Q&#10;SVFJHg48bipKORMbX5LNtjanL1HnngpKjyUmSbVM2PyPmdox47K0RANh7W7fcG3DuDxalOHSeUkR&#10;DSKmv+ToNMZsvKLka6fGNPkaaKdoY8jCBBDqdHkX7cV4hglkggQs0Vg6n8X9mN1u1iVjS5IDH+f2&#10;04fn1S1jfxKgmtfXqy7D7i3dt3q3rxMvi91Z2Srr4JKLJYze9dRYXZdNCoxW35s7SYjb0mQp6lMn&#10;Wo9QI0aOqWRQ7A6W9xB+7du3LmDdLiOdQsEbd2g91SvCoqCtKV4+Y6kiyjma0QMM19ft+fS3zHUn&#10;bOzpcBvzbe/pc+uUoaj+IYeCqzFbkp8hTKcpJkqjFVFDlKZcPXY2mtDAHppb8n1sVIVXeuXN5hut&#10;rvLINeByqkqwJoxANaAY4mpyCB5dLhb3VqTMr0r0dn47/wAv/wCSXynm2N2blxieo9rR7pGeyue3&#10;Dt7cWO31mduUOSg/h9FQslfh46Pb+RgFQz6lpTqhVUja5uM+WOQ7VttudtdG8J46LUgrmgYjFAR+&#10;E8RxHRRd3Nyzq9TUNWtf9nrYu2H8SuhesqymzdZhavsbd0Lg47Lb+m/vDR4VDjAKiHae3K9fscFQ&#10;laZqiWIGWRmjZwHcEkfct+z/ACnsNv4sy6rk1pq7jWpP8J9ei+93m6YYclvtzw+3pLdk/MjZuLGa&#10;w/XtBuDvLdW387FtjMbT6ijxFbSbQzb4ynykWF3vvrOVtD1xszIVGFyVNUR0T5GfLSU7N4MdNIhi&#10;9yJY7La26hIwFT5CnRQ15O6amqT8z/s9FqzR7k7Oev8A7/bqx+3tkT1zHGdf9VwZLCJNj1zbBl3Z&#10;2dkZMbvLd332IgSGsWmo9vnyysY1EYFz1Io40VFyo6LHcuxY8T1woNtYTY+No9pbRw+G2yI6XGwQ&#10;R4/GRRwU1Jh4JKOlzeWEDNNnKmgWokpaI1kk9XV1zJI0rxggO1IFK46r0vcPiYKKNMPRQu6o7UVd&#10;LUTBqqqNZ5J58LPkp2lSSeZdNTl6l1YN/mFdQtvevn59e4/b0ImPRCZJ5ZBJjqeZq52DhKbMVVPE&#10;q/xOoQmVlxuOVBHTQt6ECfS54917qXQEZitesq4pIqSlE0tFHr0qyCZqmSumkUGOStqiCIddiISI&#10;wFXke690INBDFSU8rzFKdYY45K9vGB4tbqUogV1CetqlKNyQRewB97B+fVgAa9NeQy1TZzJHH9wQ&#10;YFgo3RP4fTM5kWkimCM8cxETSSsCXCJp4HPtRFIIqlxinTEzSsNManV1Wv8AzA/mFF0ttet6f6/z&#10;VHB23vbFSvn85T1OuPrvaFRpp3RpYI3NNubcsLRxY2KJhJTszTsPXwHdy3hUMkSEaiOh/wAo8qy3&#10;4guriIgq1TWnEeXHrVy7Z7JyO56+i6awmR/hm2avK/YblykRklBqKdKmsfHLk5EgY42CpZpK6UuE&#10;leQlpG9XsLRQUT94TD9XNAc8DT/J1MG4X7G0j2m3wseO3HHJ4fM9QNg7Mbau+J6eeqFfHQ4ito45&#10;45qaoaVIKsreJ4pjSlKtVJXRKwOofU+00+4yTAx6ezj0IOV9r0KHZaMF4+fEdDBgcTHFUboztLXS&#10;0OWpKnCLR4+YRyCqasaaGqBg0TgGg0g/qUgni/HsrJUai7Z6GkK+DcyuvGn+Tpa4KjkG1sjUZdYn&#10;rWXLtW1p/asxqsu4RgyM1l8QAKC1vqfZQxOvoRdzwwV4U6bMrRQvs7AQQ1EpeA4eOp0yj7cRVdXR&#10;QR66cFnDq1VcEk6iB9LWDvXpqEQKp7RWv7f59O+6pGoo9rx09M0rx1xVxHHGv7n2OTKNH5G8ZJX6&#10;g35tbn3qpXI6duexbdWPaHBH2UP+fh051mMSfc3neGZ3TGSMsTSX0pTVGIJR4pFEbMZAzckBb8e6&#10;NPQZPR20IdfGHmB/gp0+bajp6Cqzpgjv4quLyu5jRY4Y6REUEmOMamIX+v1ta/tmhYccdK4wkUBB&#10;NG65QZcU/XV1hdlr6Oou0SmeKCGSsq3mnaSnCxwxMK5lQFRdlN+TzWU6Ywo6ciatuik5z/hPT1lG&#10;SfDbUlqIEEVTnfJHI6nxg/wvLOpdjE1iZHDAD0XHJ49pYSytWmOkxIVizHtp0H+15YF7e31Hp8VP&#10;BTR6fIpVVjNbKJFUqU0RNHTFmEakO12vc+1M5coNK9Fm1n/HrmvD/Y6W9BWRjIbyn1o8VU8oo1QS&#10;kLBTYzH/AHEsTMWAjaaYKb2YAE/T2hII49HsZRSO7u6bM5h65di0FDSh8jj8hlNtrXGZnjGMpWro&#10;vuJIHCpO0wNTHYElQq3vc29+ANNVe3qt5F4yKoGOk1uOgpK7cG38VVk1VPLh3SGM6g0dQYKaSO0z&#10;OzWEFDqYsuotxa2ohy3NJAQeiK4s0Dsr/Cor/k6LJ2btLbPhz7imakjmrpaGkWarpI1NRDFTvppw&#10;rkMzKpZ7IoDG17kEjDa7pY2Ql8g/5egDzBaw7jHLD8iOHy+fQD/H/fsfVHY2V2FuJS+wN8Sx4LK+&#10;VNcVJWzFKbF5JXIjFPTrFVvDOVNvGWc3YL7Gu9Wke47at1EQZUoajB8/XPUT8qbo+xbxc7LcClvL&#10;VO4VGSOHEDhx6VHb/VmC2zk6nG5SGWlNEqzUOSrkWparxNXJMlJVS0yNrhr8VURimmC60cHyMCv6&#10;Q1tm4yQuUWpkpQjqP/dTk1tluZ9w2+BmtpnDVFCBgV4fOvQd0HYlTtraE+LmocZJJLkWeq3DMckK&#10;qqoHjmpYcdBRyVy4iSihsZYiYY50Ngrryfd7nYI9ylFxSjk8MenUWRXJit2TV2kVPyPp0aDA733E&#10;/Udbmtjb1zUjwbg2xjcntetgr6KsjUY3N1kOcoqw1MmDqsdUpIVmpvOkwX1MjKSQCjsMaX0sBAHx&#10;EU8xQA8K+YPGn+c1N2foaV4jHTnsWufcm29ybwzFLU1Ofp8THsTEmjpZ1yW48duitds1LPLEj0s+&#10;XxGLo6qQM6hzTgKfQoJ3LLPY0tYyQgNf2V63tosjSV8k/I/5ug67U7HyvXkGwodvY/bFdt3J4d9y&#10;JRnaIxFDXQ5OuyeNrcdmUkqyMxVK1AwldhqWYaopYbX9nOxbVHu9xcz3juJzw7qgaQB+zHr0v3Hc&#10;kWMW0Boi/b55/wAvSg6v7Op8rvzrXF4zJY2lpF3Ls2GtxrUFZjtt52XHfY0FPueHHUE1PUUeW235&#10;PHXRCQPVSqKpWJ9RY5p2NLfbbyRcyhT3UrWoOCOOePRDb7hpmRK1P59WIdqf3a7b253Z/Fd15JsZ&#10;s/uLYG49xY2bKNvDH7tyc1bPsZt4YzC0dJTZBMbNhlWjeaSevMcs0TF/MxjEbbA0u3z7WFy+g1Iw&#10;eOa1pw+X8+hDKwuWfUfL/IOqmqjr2kh3NuTNZcQYbZu3MzOmMxE9aKXKVsdDV0w+xShjoqurCB3R&#10;YvuVjLIxVygNjNT36/RwhMysKcP8vQbmgCPg46b6o5Le+feeCLNT5GU1cywU9PLkM5qjnULTOMPD&#10;LS0v2ccIRQFUCNb2X1H2XqETUWcV/wBXrnqp6cc5pxRxKZN6ahqcdgp3+0y1K1UsNXM+QyTPmWmo&#10;0hramvkLOZXdvEPQtrMVSwk3TBYF1EN5UB/1Z69gg6jinQc5g42qzM0+Mqp6iqx0lQzU9RSwNjJK&#10;eliyMlNPEYJKWOFEnCLCiIB6DcWN/YhtRJFBKJUGgjzI/PpIukSKtfPqw/orazbU2pnKjde0Nwbc&#10;3Ruqhoc5tDc9PkMnRY7CYynkSmRcjPidx0eWxlFU7jyNK033NAIbQgJK4co0Jc9TruhRoJI5dtiO&#10;hkKBhWhJ+JSrGlaUqfMUp1Oft9trWcou0gJHlUfMf5ujyb/lqczlsJkN9qO0drxLS4Lb9ftvB12c&#10;SmzGJwWWzNId4xR7PnyO49h19cwfKmgjqmqKOGSLwqfIfcR8gSWNncyxbTPDHf1k1xvJp1d1BoUs&#10;ADTyxU/aOpE5phvdy+murq0LW8YpwH8/Xou/xgk3Jg+5I8dlMvuLd3USxbyy21N5rtBKPb+7qnb2&#10;Lqnyc2S+/ramlqNsiWsrqPQKl6gSVFOxSGUnxjL3Ittmk5ekuE0R79IUUqZAXIY0NFqaMe3uwcH1&#10;6S8kR74N5QBWG25K14VqPI/Kvl0Pvce9tv7V3tiqzPbt23ONxbS3BiNvYzCYvcG1chSY7+HytRYj&#10;LYenw4ocktfVFIvJS6aGZmQmSN18xjnljYb7cdpjSytisVoAXZ6HW3H8XmFPlno/5x3d9v3MJUeI&#10;SP8AAOie9q79nzGEGI2gag7g27tyXI5LcU5SgbGxzyxRRUtDjs9jHr48PRUK1ME8azVUNVWRF4ND&#10;OQZU5S5eSymiu90jrau4oKimQCDjh5Ywc+vURcy73dSu2gV7f59BFsncVRvWKim3Hsnbk9fBiMNQ&#10;0eRi+9mrMni6TH0mIxUJxmOpa2SuXH0lHFaaCKEyN+oFwbjPf7IWMU62dwSurApwrQ8fXND6Ecei&#10;zl3cDLcSC5NCB558unPe+Yqs1j8Tt/LzLmMPi4slkIMbWClFJS1opY6P7NY6lJauamiioxDGvkia&#10;kiJCRtLcAt5bmlttcik+JqpT+j5+fRvudzHLAUVQVBrw+R6S+zY8rUVFe26KSlweFw+11rdvVGPq&#10;a6HG1uIosvRRVGOdcjCkVS6T5Zloi80NO06OC4kNifcwwW1xap+7JP1pDWTtNQftp8skcMdBS0ne&#10;KWQVIQ4x0Ou1KHaDjLZvK5fF0sOTrKKkxc0M1Yu4sRR1kVb/ABiTJNHj8jQUuONfho6aZKWmqw8l&#10;TGVlSIMABb+SRbe1s0qZFYE/atdIB+da+XQiR7WKzJJr/LpI9eQ1m997Gh2vW70+43ZLkcNR7Q2u&#10;tBkc1DLLLTnGmihOaqcvu6Sjoa3Iu7QYiOkx8Y1mo0R2USOlvbWBcxarmIAg+ZBzX/BxNT+fRXtV&#10;0Z7mSBP7Jq0z+3+deo/d/T8XVDjb+4Zanc1aK+gmx+WarqcBJU5CHBQxZPASUtTRrXvlsDPUU61c&#10;MdRFBHrEhc61925X3yXcp5pTGAy4A00xUeZ8v59KN32+Lb7XxXYAk4+eD6fZ0XWn7O7S672BU7dx&#10;e6M/hcHuxqzKDC0lOzUmTlr5qpKmrxEksZqKSF55wkkUUsBLxlnDk+xo+37Vv16st1Evix0zTOP+&#10;K/zdAZOYd2iTRbPSIV8s8T51HQZ4SXP1c4nmSdJfDNS+SoxWLyDSFv3FpanHVkTyuERuKhyWups3&#10;I9rpZdq24hdQUD50H+bomvbq9vXMhJqfMmpPT1jqHedLR42GrqKOehx1NP4Y6ylWppaWOpVYEhaj&#10;mdlhSVaYECMEIR+Bb2nl3jb5XLxTqK/t9Ok8CTrTxK16mZSh3LVmKGjoHOYlkZnmxuPgnklllrpM&#10;rV1MEkCRy0UUNPa2hbKOSwAPtu3vbCaZxPKpQLU5+wf5ejGWZ44hQZr0qMRtDEy4SbOdgx5Gmz2O&#10;ydXX02N+9aoxc/jkhnLNZwI5hE3kZnMrFibce0N5vGmeW25do2oAMdJrw/pU/l8ukMUpdySe7pZZ&#10;HdG0pKKkG38Bh4qiJjA8MlOZfv6wDySTMurUI6kHSBMrMGFxYD2GxZ3jSPLfOQQvD04enR00bSQq&#10;ADlv8h645zae8YsBW7j2tgJKMUVLLWZKHHY+qqKuuniUTTPS1hgSGhix9PJaRNDkB78W4f2272a+&#10;mG23tz3qcVJIznhT5+o6UxbS6QtNQ1oa9IDZHYu9YqiOXHVsE2Srqz7CoxktU9DkvJIscdS0lXVK&#10;tK6SQt4wDdndlAHPB1uHKO2SxLpI0K1agD0NP5n/AC06Lo9Y1JpwP8PQg0G7sVncNuIV+Az+dztb&#10;TY+fb8VJVRY/D47M5EVlO65CeWpjgnfGVsCAKEljZUdQurj2li5cWzHjvOBb8Mgnt41A45PD+dOq&#10;orfU0pk0/wAnXOsw+QpJ8NjKV6jICimjqMtmFDSYfDVc89ZFTGvrHgihqjDTwFmmaVXRXUKg8Yum&#10;ECMt1Kr0RcDyxUcB+z/VXoSW+3mQxMxNNXSwrUxk2OpfFi6mRscTjs3kZjVV0UFZ93VKlfm4qgtX&#10;Ur5Gmrv2oIUnk+3XymQC9imFbv6lHefTAACBX4q58sfbXhw8j0f3djGsdI1GoD5enWTamIp4+ut4&#10;7sFNJVbq21uSKhlxFDnI7psfO1k60NdR0eRqpnr6E1MXjqKmCICnCgyWB1ezLcba0vEjFu4MIoWa&#10;hwSDXy8jgdBBpTFcFSKE46Vm3977ipq6ny+TxWQjwcsVTSY2Shx6wjIU+SeoiSTD1GSpTW1lK9RS&#10;IqTxmcTHWQYY9J9g7duW9uiXTFeDxjSorw/yVz+X29C7aBEml5aFDxr6dClj8ltSmpjPXbUpTuGo&#10;ooMxFW7mr2w2QLUNTTT6MPthvDJSmuqIYE1PLEkrw3WTRJZgtebdudj+i07LFgU4ijVBOoVBopJ8&#10;zjHQxj3Xl+xUvbaDMBwNW/kf8PTZ2R2Rkt/xYfZ1dtlds7WxORirJsPtvGw0dbLRVWSrc09XW5B6&#10;KWplqoYsksdNCXEEEcSsUa9yY7ZZ2uzRpclg901akmvE48+FOg/unNUG4/otbqrA+QoPl/L59BJm&#10;MftPbAyFcj7tNFk9EePhyVXQzslNG5Skpa+DE01XjqpmAkJHpuAPoT7EcN1uG4OirHEI61qoof5n&#10;h+XQI3C5iEraDn7D0XrN5+OIu2Bo54MXIW1FnkmYFJZA7xu0VMf26ZizfUKfoPoPY1stpEoXxwNX&#10;5dB6a6YtQDHSDyVXWZTHUonp6ulxj6qShqXIZ56yqkEllkEfmkqaVQBIq6eJF5HPsRWtlbQ1eJlL&#10;A0NOtDrxFLGIaPH0M7U6Isc33koracVfjjA8U6RCSlYofJIpeQL6eQL+93FS4YYrw/LHXnAZVGrP&#10;Rl+qFxW363PUO+8RiGggyWHpmoWr5qHKDJ1MU9VT19PFAauWpwypII6x4iJ4nkhZY5wxVAfzNZyv&#10;aSPFJplwQPUcKfL1zj8+jfb5reMTpLShjNMVzUfLpC56pxUFZuWOgyuPqo6LcWRp8bLTCYrUY6kg&#10;x1TjpbACXVFJWyxoWdl5DepifbkNpqt7CMBu+PuxwPD+dOiFzFDLI+vBOMHp22V2vTUSrPkXhqvN&#10;UJPCNckUvjNo1lGmkqELMUADO5ZrkKRexJt45TkmoEqrAZyP8/VkunZgAuehNqe7chPFJkK6GGtx&#10;0atIuXqY6yOqopoHEk1HN4oY4JJpVAcNIVQImkG5AJBY8jwSuInkcXAOaGgyejMSuTVuHSM23vLG&#10;ZWsgzmbp4p5B5TQJJJJShaKqq5aukrZqS0slQZ9Kyukju2j0FlIKqc7xtN3YKlnG+qNQM/OnWkUt&#10;ITTAFelvmM/joZq3c1bR47I5JhPBTYtsfCuIQ1amKeRfP9vRxeanVvXpeZG9C2b2T7X9ZHMIxJ2k&#10;5NDg/wCr/Z6tOpkGF6APC0VXlq/K5Hb6UONXICeZ8bTQCrS0MorKampqZaWprqGD9kKSs0ZdXNzY&#10;2MgXG5xRRQw3b0bgTWnWoLYKuoDqKlZnMQ+Vp48FWjIfb4GKGmyNPUpjJII6hIK+d/sazEZmkr1j&#10;iBhSWNDoNtQBDezaxfYkRZ5rxQ2fxE/6h1WUGUGNfLpU4rrbsDK4uizTU+4KCizWRqaqvxuP25R1&#10;2AppKqaplwi06RbpymWyYmklZJ46iNhE5HMhPtDe8zbCkrKt0hKn+OmfPJp8yPPy6LjaOMmv7ehN&#10;2f8AH5sfUYXPdi5WIvHU+eu2RUU8uNrJpaSWKOCgoa+mopEQSRAO1MlMhmisTY39g/eudo3huLXZ&#10;7cO5wr0qAKUP2kn5mn+B6O1YAY6UHd3cOA2tiKbAbbn824cjFPBjp6QLDhcFFAZaeRXaL7isrpxT&#10;QlYUEaIqOkhW7HSW8icrXm5yzX+7IVirwYccjhx6MNSotGND0HnW3bFdiNvRVeVrKLJYd6ryLj8p&#10;TQyRCScS2V6Sr8wMUtETG8oCv42PAbj2Zb/yjB+8JTYpocFaEeeB/l6arE4y3Q0bZqdp5nFz5jG7&#10;I25jtyNFVPj6rJUdHPQUdM8E6wx0lBBGxMlLT1H7KlCoYA359he+3HedsnW1uLh2tS1DSv7em/Ai&#10;xQL/AC6DWWr39lcu+KqZKDFRiCatxNFis5haeoy04jkqI6ODEy1rNK00yIWJEUMP1Oo+kCa3tNkk&#10;2/6q5nLGo1V1GlfXGMcOruQgGk9Y91VtBhdriq7CzFLns/U46ApRUW4J6iTH1UkxjZqWClo5qVmo&#10;8e2mpef7c+YGwKlSXNvtLWW7ddmiDRV4laD/AI1Tzz0gknctkdBpBlNo5fCT1FDnUgeCOSZaHKQp&#10;U1EkdEwkeHxiCOWaV6XUsLeZVBuPZrDtl5HdOtzCQK8QRT+R69JcmlBx6BLOV9VX5COqhx1RRYHM&#10;SSy4GPzxyrHaXRVrVudMqVGmP1LpQRryusgH2P4bK3jtohrXWozw6SK7TPTgOhK6+pYhuKloxkhS&#10;tQ1dMyygSRI0cQEs9SymOeNpFWVr+kX/ANc+wlzHPLDE7QCppj7adK417k9Kjo+m3sh15t7PYvPU&#10;mcwu4UxWeoNyU9JL/E6KdpqCOCaSnqo844jraVqxBI0Gvw1IIXxKVXTDN7e703iMtsA2mhqAc1+3&#10;/V65p0KUuIYKio4enRuPkBl4N5dY7Zeh3FsmKgxMtbkMRNSbMqqDJzDLT0NY9Om7WwtPlKWhoM3H&#10;p+3eqWiT1aVZbH2Hdj5inm3CSwvxpdCK4IGcj5cD03LdSonjxZDf5McPy6r+29Q7k2XXRb639t0Z&#10;rF7byFFU1mAyMsCw7kxtRVyAHFRVkbnKYOoKRtNIkbpGI/1q2kGU47jazLbQRzJVyKZGR/q9ekX0&#10;87j6qTzxSlPn/k6R+Lyzb43juis2fT1PX216Ck3NlduYatyNdv6THYOhxrZCqoamqyiYevy9LHXY&#10;fxxVksKzww1kQm1AD2IriwsIWjaHQajNAONPI0pT1+fVC7IPl0r6RctjcPhqvLUFPJLu2ig3JgTL&#10;DqhrMfkaOTGQNDTwVFYKRKhl8CPNS0q+ZGAHjZZQEr9TFJL4h/SSte4ACnzrQ/lXp20t57x1FstZ&#10;GxT/AGD0dbYPxI72weByO4Kjq400+dq41x+eSup6jC4qmoPuo6mX7/BVtGKdMlTzB4wkksNbGGVj&#10;GqEND/MvuDyul1ZwR7/DpiDh4+4MCaEA1ArXypWlepv5V9ruZpbeGW429xCwJqVQ4qfPJ6Mns/4X&#10;bOSLGZfcebwm40WV8juPMyRU82DpMZHQK0lDHiImqJamsq5J4oad1RbVEv7lgVb3C+4+8m4R7jdW&#10;+zRlTH8BCO1eGTxAFcknHz6mvYfZPbJ4o5txRtPpqAz9tPTy6XdH8Q/ijk8fmYNvbSqNo7l28sGU&#10;w8eOz1clTFFSU9a8lTUUr5bw1OZlyETwiGnen0qnqFwW9kc/vd7nRzwPvW6wy7ezaTSJBg0NKrk9&#10;pGcivn0LNx9l+VWg0W0LrIB+FqeXyXoKt8dHGswNThd5ZrKYnelVXx02Trd4UNBXV+5sWmAxmFos&#10;ks+Wwcu446ulxVLS0M0EuUqZacwSmHVcSLJ23e5V9LLZfSsstlUVoMJkjScgcfMYwPlWJt79nLNY&#10;ZY6PrH9If4eiYvjK74602ZxWTx2HpJa+gycmP33T10ksuKw0+Kmi3NSY7bmfqGq6DK1OWlmp4VqK&#10;mCWBpI5oNRZ/eQ22b9FzNFYNaoRUHGkilGIpWgBwOOK+nWPfNnLUPLxcxOSBTzr5Cv8APqunFyHc&#10;mTNBTZlKbCPkXZchuQR064mOSerlIo8hXSzUkM9S8zyui1AWYkXtY2liKaazt7V5JBRSMD1oTwHy&#10;r0Hts2yS+WO4IOgZ4/7PQZGgrsdVUWFxc5ygxucytLNU+OSKkVDWGeGQ1EyaFp5YVLooBBa4BIsS&#10;euIL4rdsw7lU/sA6QzRvHuTRxJ+z7OjF9R7Sy1ez53cWJbO4+kqKbI0lK8VIMQ+DoYMmMnV5uhhF&#10;e1PW1ETRiAFLKPXo1fQDcyb/AGHi/QWMgN6MEitfSnD1Iz0OuV9ivIpReX60sz5GnCozx/lx6H2h&#10;gpv4q+0Nh7ardwbvx8X8PGagrTNhNvkU81UuGovFQ1mTyNZiZTrijplimePW8ix21gJiKa3h+t3q&#10;5CoWJCniSCRSmeIFakgZ49SXHY2F/S0taCEcDw45OftJ6MDsbanTnXeQwe5N/ZvO5LM42sb+O5qv&#10;3S002XykYno4qDDwwS1Ax+LrauMmaOAL4zZX8jFgsV8x8y837q9xtew7fGLNhQaIxq0jOoliDUcN&#10;WeNPToR2vJ+zbULW/eWriQCmrV5E8B9nRktz7xgyWFwGQ62wm16WPwvFWSbiyEmTqUyJkkSNBNmZ&#10;6PHpBWTvBFG1L4w6SWubECL9s2i4W/lTmC5k1J/ETUeflXHTm977CZI4bSBKKCPh/wBjoj3cHVG+&#10;K2il7NrMXkKDbT1s1RWpg6EVZ2/UUsRp4Zq77FYoYKTKwl1kVCihAT6ri82ckcy7JbSJtdreJ9S3&#10;CuKjGKn/AD/4Ooh3/b7i88a9KFRStKgD9leiwbD3JjKrc2JpsZVVW28fNgM9uDc1TnMh/Dcc25Ua&#10;OOnoaU4OhzdacHHRU/NJ4VqppQUZUJuZr3DabSfb5GuGGoUA4EUPH8/9Xp1Hm1Xssd5KlKOvRgMv&#10;Iu+qHJz7q3JSxZeFos/gs9tmgmxeHlrYZg1EBtrIU1PV1uPz9JE87vI0UsI/bkiH4j62i27Z7i5l&#10;sxVsrnOD8xitQKEdP7nuM9w/hSscGvn0D/cIqavHYmesqdqU+XpIqyAbTgxi0gV6sxxQz1r0okp2&#10;xVJKPLFTxkJFJKWQFy3sT8tbilw87yiq1yfs40+dPz6D9zU5XoCKHd2H683E2MlgrU3B/DaSmlrH&#10;xRlx8M1RGTK+Ix2UbzmnpZrGKVtJV+RpHsU7nss262guIJALEmpBpUih9e7/AC9Vt9xNs+n5dCym&#10;6t+dl02LqKSlqspNhql6VcrWCghjlFSVtPNSyS1NpqbSSZXd4VNy62IPsLWex7Pss9wytp1UNKsa&#10;VAr+3j9hHS2a/uLsBVB0no0Xxi29lZK7D723Gdt5fA9e4elfP7Wk2tPuDOHZWRqpKjP7uw0yxvDP&#10;S4yRFiqC8ZeaCpZUHiKsANzvu0bbZum0bZePFuMh0xvgDVT4T4ikU4HiMgZwehdy7YiCa3ub8aoQ&#10;fTz/AOKr1bft6nxO7cjser2jQYvauP3BtZs6lPuba+Pp9vySYrG0WSamo6WO1dhcg09OtRUsgWQr&#10;ZmjTh3w0mst5203se+zPNfCQqGVjprnNEOg4PGnn9vUvxXFrLNFJblQpHDh8vl1iy23t0UG391Zv&#10;G7rxu28Zj84+J+wypq8jkBtPEyzUH3OL+5rKTI4+Gp+wJihhjmWRC3KXb2jB2Wbc7Wzu7ZmvjDRa&#10;AjvJFK1GeOf9jpc0U0f6kQx9o/z9KnI1WKz+zMDTVCYTZyZRKDIYXc9NDiarOZukoaqCaeljrKXJ&#10;Q5DDLUKDAwpqkTMjgudCMQQWQm2vctyglBmUMQ6KpIjNO2ooVOCG4EV49GNnIJYwZFoc/wAj0Fu/&#10;e5On+v6tq/dVPTY/IZOpq67BVdfgaGu3RjqrH1PjlmxWZrMnSxZKYlEbTjqmSeTSSyzg3A12HlLn&#10;Hf7S5j2UtJYGmtz4egVpRDQDSxr+KgABr5dMXO/W1m3hyUKjhg8fyHSL2T3h1pnchvSauebeG28r&#10;n8zBtnbcqZCWpoHiwUC0eSXGjINmKSmfJMAklCKbHq8x88jKpsJty9vOY7a3sLmw2yGKaGGjuBGy&#10;kl2OVUla0xkE4/LplOa7S7qGdqD/AE3l0Ub53dzYLZOxoepMp8e9xbR3ji4aKHZ3YmY3RLuXGVWF&#10;nqqKvrJqVpp4KjG1fgihLSxivBSRlVo1F/c4+y/JEtyV3kc4pP4wUzW48NdBzjQsalT+Y9DnoF84&#10;cyWE0Hh/ToXK+nyPnTqq7YK9g1tPl9xT7Nz24Hxc2PqkpomroKqkqPBHbVDE9bBVTRUqfciLwyxe&#10;ADks3vJLd7XlyLwrKPdoUlkGktq8s5znB7an09OoJiuZnulKQf4vU5x5n9vQ3ZzfG1IsNSybr66o&#10;aJchEtLm8dlNrvh8ziKiS7TzUWTqcWokkWRwVlgN7MQQLewbb7de2u5LDt+8GZFFQBIGBFR6HHR3&#10;NFbMpP8Aon2H/N0VHcvXlbWZeX+5dJXZbb1XNFU0tXI9PLJjYZKeWSnFbo8Uc+pbeoR/p06Yx7lv&#10;aN/UW0kV82l1B41PA/IHola2j1EqTn7ekln9jbvoJ6ePO1xxCyCMu9SaaCsaGxkmkpZIahTSUlS9&#10;yi6Ekb+3Yc+zS25h26ddNuVLU+f+CnTS7W8zhiCPz/2emSup0ZFw+CxGZr8YqNHLKJ6h5pauTWyF&#10;HggiK/W6l+GP6jYAl+G7tFkM1xOgr+zoyntxHAiBBUfZ69KbBdGbkqo2/imKkwn3UKmjnqWlrZKS&#10;SKKKdYNLzCRWnhmLguxI5IA4Hsr3DnbbYGZLZg7g5GljjPypxpw6Lxbl2CFadD1WdXPtra2OO0ch&#10;RZTP0OWyMj1NVNDHFHQnH/c5Cg0yVEr/AHVRNTAxOkbN6rkW59g6x5utLjcWF8CiGvk1Plih6MRa&#10;LZJVTXHTFtDY29M7ms5UV9JVUmLr6t0rPIl5JpKKAeGSOtko6WRzCCxkbxq1mUAce7cy8z2NpbqN&#10;vmVpdIIpnHnjjxp6dJRH4jhqdDxjcPtbZ1I0MUuHWojinqZsjWJT1tf56wFR5q7Kx0SR2a48esgW&#10;vf3G0+877u01uqK6oeFKj/L0pligABdqH7P9joMf9J9DDmJaPDCjyFVLSilyzz08YjpHpI28c1DV&#10;AyUlBHpHr8TAOObN7FMnLE1zbJJfswFKg1zX5nJPSUzwJRUfu9KH/iuhZ232fm6SQLQRxw1kx8D1&#10;WXrqKPzyzIrS0ztLZZVjN/GCgQ/QAcH2C7zlizmmAaZ9Cg4DH8vL/V59LLa4aOrA0p0hN69u7wXM&#10;DbmJKRRyQ6qvMzROuMhcqrR01OlPrmk8cimNSRpRmH459ifYOSdp+lW9uLl6gfDqP21p01PuLTg1&#10;FD1CaqpqV6LMZ+atyeaEc0eXgNYs0cQZQKpqdxBEMe2oAL6ZXUf7UTZ+5hd5Li2s4yLZaUPnw9eP&#10;En5fs6ZDu8YNM9CRtjOx5apg+/QYvbcYqA9bV1MccFOauKU0sLgU6z1HnjUB2CekMrD2Fdw2maKL&#10;WZP1iwAx55Pl9nSiFGIHbjoPY9mYXLZzJTZHN4imoq+VqnGUzRJlW8McTtFRipankENZEEY3ZQAb&#10;lrXHsS/vO627akEERMyKK041/wBWOjO3sYZ6AsKdJ/cWzI8bNNSbBxcm48rNLNXS0JpqaLHY7HCi&#10;CiqnyIeNUVTOgijGsO4udIsCe7FuqX1uJ91uDCoFSCTX/eRU+fp0623xCdY1FVPy6gf6A8fuhZYJ&#10;aumot1YDAwZTM4qomeqc12Uklc4eGOgpViqKxZCqK1TIoEkka/S49mCc5Ntcn9oP3Wxoj6TkDifX&#10;jXBH7eq7ly1bSDUla44EDy9Ojw/DT4lZDbXa21tw7hTHZHH1GNrpY2wEEuVwGSrsBNTvV0FLVrLT&#10;UNIJBH46uDzMZJCEVGuwELe93uJ9by3uNvtoDEydraSKgqQMGhOfkPM46N+TOXYrbeLWefEa8Tx8&#10;x6V6tQ7P6k21vvJ4nLYDDUdVnsZWUOHnmyu0sbmMNjsdI8iZOHH09RUpSUWao6WaRqfTTqIZKcXY&#10;3Y+8P+SeeN55UsryTfWdLN9ZXGlajIypqRqUA58zkDqZt62bbtxuUlifIpwqBwA4U6R0vTkvUGy8&#10;7BX0+51z2DgqKHBiTcuTwmXydfU5CiehjpJsTPT46WfJYwGM+WrgCrMFWJ2AHs2s+ddr5p30TziI&#10;o7KwKoGSlDUkFWeik1ND5Vr59N22z3W3RyEy0Rv8H+r8+gXw3x73JvXK0u/NzJujM5HauPz1Xj1z&#10;MNdSrlsJmooJTkt0ZKmrUMhmphFE1LFFKkps9jc+5Avfc6x2yxudhsrmCO1meOnmVIJ4Ektx4fLo&#10;hPKE97JPPIGoM1HD5fy6rh7rl61Xs3cmSzvSlbgVrsjLDFNQSPtjEVhxtHDi6ufF4+kpqHExrNJS&#10;PIiKUHlld9BJJ95FcpXXM93sG3i05mspx4YIU+GdIPkRqrX50+XHoAbtZC0nZXiJiBp+f5fn0AWb&#10;xPTO5jkZNl5LdmPz9JGfHh9w7ho5KCtMcUkUkMZTHKFcsdGtmHIJJ59yTa329wCGLdtviELUBeNC&#10;CPnhqUHyH256D80MJL+CK/LzGPn0WGkwWfq66einFTTJTPOWgiK5BE0KyvIJ2dKcrEvNy1j+Dex9&#10;jWS72qOKH9ZWPCvD+XRX4BXjk9KrbO3KyrrqVJauqraIRftz0itTeL1MnmrVkp5DCpsAB+6GP5vc&#10;BBum5wWsGuAivp0otYwXqeB6H3CbFxNDAuSrM486yHxp5pFkhmljDEIIlWASrTspBuAFJvf2Arzf&#10;NxudJtLaklamg8qfb606P44YQpaor13RHB4qZVxUoz2QlmWOGkmENVQJI4KXajl80bhVla3PBF/z&#10;7RT3F3dIfrIzGAK1pSv7P2dJ3SpKxgE9Ne6KHcM8bQT1u3cDTCGWpdVloqGdvCrtpZI4RWzLGLjS&#10;EJS4AH59m+xXVocwFmPCucfbXopvIHUl5omp8v8AY6LFVUeJnlEU8zU8+NqGgDUsszkpOxWONPNE&#10;Hlaa7En6WAt7keK5uY4wVGpSOPl/sU6D+mOaUtHXwycVr9h4/PqaKekprpjZhTmwWdKpP3qpXcLD&#10;Ui8ZGtdX0Fjx7p9RI+nUMV6M/C8GNmX06Zvu8p9P8qt9/wCC+vj7W1/F/n/0a+Lf6r/bezPu40/D&#10;X/J0T/UN6/i6/9fStqszSQ5mgmV4MdPRxSvURQvGYZ63Q6RzRrTGaDU6vpc6rH6/68fQ2kv0pGa9&#10;CWHcfp7pZrVVCjzz/n645HcM9TQjHRVFQ+NkYTOzxKsc9Qk8lvK0cbIDCnKDiwPP4smtbSSNzIK5&#10;PDy6Mtx3xtyYmVUIoPI1wAPU9NRiqP8AIqJZGlqJKoNBHpEf36RkSM1j4kmKh9StyjH03uPZrcBB&#10;bSFyQadE6aQ9VJz0NuNSixVRSZBMXS1lRPiKemqMj50genUGdKnJ21JUUTOZSrawQzKPx7At1cPc&#10;wPbhqRg4pWpzw8x/Lo6sjR3WnAf5K9J/OPF5BPTT5dIVaOCnpY1eIrEYVlR0mvIhM0kbM9gHbjgX&#10;v7c28RhdMsSn/V9vSW4rmgz0nnxO4ZaWKe9Q4n8NNHT0n3QqpVqgzozRCmLySF0K+qNvUw59m0E1&#10;qkpRDj0x0jIuNIbSP5/5+n3bp3Bt3IZGnyVA6S/bv5IszFUUqU4C+Oopp6IQrGtXJGbXIOhk/sk8&#10;tbhDHcKPDYKwapPyof8AP08GfSKjobtkbAppaRd156tl2RFJPVfwXIZCmYY3KiCN2m88i0T1NZFL&#10;CQERYJVcst24t7Bu67rPayrZ2qCUkUPEkVzXBHDq6PHqpJgdLGtqMDjcFT7rpttV2awNABg66bKV&#10;+Nq5JstU0s0lHNicdVQpOuGgkOv0xMFdRcpbgpgt7y4fw3n0NT/UPP8A1fzMJGt/C0rWoNf8PQdy&#10;b42rDV1DVu29y0WQp6mmpIFxj0DY3yVcEfjSOoMUMcLT1OpwzMBY2Nxb2cwcuXjCALcoWNdVePH/&#10;ADdIVuKnS7HpZdV5HHb/ABW0e7cbl6aDC04p4pcfV0NNjqH7t5DSVNZkqoGkoMdThdMFOsrhGLWJ&#10;B0+y7mqxuNjSA2rhyxBIap9fQjpdFdAjwwoI+fWCtiyG0srO23szkVpqSeVQrPSZGgip6yCWFp56&#10;WWJqMVzLcpJpKstj+b+0lveR3NnGtzAhnbh8X/QXRgjcDQDPQy7CyO6d77721s3rfrjdHaWWrA9T&#10;t3E1NHPW5efcFPFBUS5YRYStFBFj6WqlWYyzGCKmjQeWWOykNxcsm5aV7ZWRpMEL6HjxB/wmtejy&#10;HdzFpiWmkZz/AMX1tAfBf+XVU7Jx9L2V8gchicpv2ueHM4/aW1fvKTa+3S8FRW5CirnOTmTe2dge&#10;C/nkElDSvZIYZlBu5b+19ssqTS2kuseeoZzXNMfs6Mp958aBVYgHPCv+c9Hp3X8r+u9tfcbZ6no5&#10;u4924OauwX8P2Rk6Cn2rhqtoM7O0WY7FyUUG0KGaaXbtVSyCllyOWhqbK1NDE/En2Gyx2VrEkMIU&#10;rjoNz7iWXQTiv59AzurcPZ3Z1XUSb+3LTYfaEG4RkKTrTrwVm3cLXU2PyTVmJw2/d0VMQ3J2HR19&#10;APts9iq5f7uV9tDY2c6JUOIIUBJkQF/n0VM7aia1r1Dw2C2rtmgp8NtfFYzD4DHaMdjKGhpYMRTN&#10;4EWmgo4aShighpRTrAqDxoipT6YATp1+1AoBgDr2s6aeXSnyOZGIp1pY0+8ylZKYaalEsiVHnMID&#10;U4JUyIKenhVqmdm8UFOpJ1FlA91QCgpXrrEUFTSGpmqqmCfM1mmrrMhSRWpqQlUiEuOpZNQigQej&#10;Ewm6U0V5S2r6+630vaJaelgFJFTmmhhiWKcRmKeWmhkMkgw0VRGHhNXUyytJUPfS0xZgLED3scR1&#10;7qNka41cqYymjCUVNIsRVJWkbKV1HJZqOFWbzfbY9kAmLXSRhru1gA7j063TpVYerMKJDDAJJpZI&#10;zCvlVfuZo43Rsg6okglpKNBZUkC63vwLcttxPXjjpzrMtLUSCGnvNBTuHjeYaTI2oxyZWcW84lml&#10;LCDhtK24+nuuBU+nXtQX8+i0fIv5G4L46bKpclKabI9kb0jyGK6x2pWS+abJ5mmhneszGTpYT9xN&#10;trbobXXSkqplTwsVdrAr3Hc1ghBWhY4/ydCrlPl293ncF/QJtFYEkcf5n/J1qe/JXuiur92Sxf3h&#10;qt1dhbrz1VX5/N1Mss89RUVKSmv3BPB4wY6laaLRjoUYx08QTUf0gBSytlvLh5pXbUMUFKfzHU53&#10;cNpy+BbWhBnfiCa0r6Up0W/aW1y2Tx9ZHPopkjzlWs0AqRLPDHSzJULMrxhZJahph+PUCRbj3rcJ&#10;tKFBQAY6U7TsjmbxpQxDZz/xXRgabB1WQr6CmqYklq4duYamOupEJeWeapkZ5ZZdUn27eNn0qC1g&#10;B9bEEbXDCIDQvH5/5+pAggjosMdQRnH/ABXz6XezNv0OCyu4aGkkrpUbJ642nmlbxM2OpKyojljd&#10;Vdgr1K2ux03+treyq5uJH4gdHUFqkba2JNfX/iulHM0jbbyrI9meDNP5GlXwyRRVWRknLGMtIC6T&#10;L4xf8G9/aepLDo4ZDJEiEUC+nHqLntvLJt/E655KWtjqsHTSTU6LBFVSQ1cTxNIkUZ4FaVuTcsOb&#10;XPt06q44dVit9ZCsTQdctwtUTRYHEUtUzZ2+ZdY2jp5nhePFVUcFdPErvohVpCF1ess36RpudgsD&#10;kDqt7E8rRxjyNOlbjaXIUORoqyasp3rP7tlsi0sVVUQB5Zaj7NQldVxpChNOfQgu9gSSPbUqE+WO&#10;j9UaO1SB/h9fP/V+XWDb0GSyOR3fUUk0NXSfcVlFkKd5WakkR6WlYyQRQxVIoZKeZCL6vTx9Ob0A&#10;0YBPTNZGwadPOHo3fZBxrNF5f4VFEakLPF4/MccVsviXTHEQx5JBDXI542TUUIx0YwRP9OhHz/wn&#10;p4rcfJuajwmBwjnX93kJ6aqionNFGKTA5BF1zNNDT1Ta9R/bfX/sePaVrhUYLQU61NbeJCQCfEGe&#10;kJtnEVTbu3pHUxNhsvV0dLDT1GhalaeZqmWNKhoauRY6kJX0msoSDpfSD9QVJnRlC9Fm3WjLNM9e&#10;4j/J057apa3G029aXOV2PkrKirzAkNE32lFBJJhyhNLTVoR6f7lirOobSXA0k+0L5YivT8cTrIHL&#10;Hp8XK0tFsnCY2WUTVC5HbmqZFM0tStNVxvJOBY6IwiksLgG30Nvda0XQOHRmLhDNEABU8epmVpMc&#10;dw4GpqniiWkwZjoqmU3EM08+hbEKD5JgwWMMPza9vafUdekdNXsAaR5SMU6Ltvmm25BVbhw70sNT&#10;NHR5GejZqiapnp/JVqPJ4aceSmp53APkIsSBx9bmEMsiZDHoDbtHE2pQtD8uiUdy9fZBMeuZi9Tw&#10;iXzTUwlhcyQQvP8AqjGpNIUhdQs2m359yDy3vIdo7Wcg6vLqGOceXrpCu428dCuajj59Cv13nsV3&#10;5sPGbbzlYB2Bt8jGbhyFaY2OTpJX/hmPq5DY1lU8tKxE2oqjTBFPPqKXmKCfZNwF7aIDFKw+KpAo&#10;AMUI8/t6e21IebeXZNsuJdd+FbAPcMtTjjhQ9AWmyRtbIZXD7np4oqzFVIgWSoeu00cqRNHXQusF&#10;MJ6gxtFdUVfBp0ubhtPtcdxLrbywEajxHlWh+f8Al6xb33ZbzYL662u5jIQvUE0rT0qMfy6MvT7L&#10;NZ8Z6KbFVlbW4yr7Fxsbx4/7RaqnqP4TmsHt+gq8bFEHqcnVHEZB1kFPLI6xG5vz7CSXM4395WUF&#10;gtCM0oaGvH/LTqkcDSWNamg4dIrCYveWJ68xO0Y6Wrx1Pm99y1Qz8tfSYl6F8Hj5cVHPUIWheklM&#10;OTmEyTLGQVB/1jM3O13O5MkhoCP8o+R6vb2TJb9rNUf6vTqFHs+Te2Do8dvTtbruV0x1PV4ivyU+&#10;+pBFLRVksdbhKusj2/g6fJ0+UMzpPkkyE0AJARWUXJxPfbdtEjSWlZH4aV4ioxUaTTOaU4edc9Jf&#10;ClqdRr0LHUnxw39h+6eqp3oabcvX9Z2VszGJ2FsySjzWEjemz+Nq4pKaowyy1e16mtxcxdI8hDTT&#10;S3DD9IYBjfuY7WbZr0iZBOFqVzWnD/CR0q2/bXlvY8HScf6v2dHX3rt9No5L5Q4PE7h2zldp4XEb&#10;VzMuayeSrB2BteCoaSAYWXMTUP8AGcTmdzZ0RQT1FQ9SLeKbwy6gYQPts6yfuudVB1K3cRg9wGOG&#10;RWn29GssLxyXBQntIH5U6q+37XU2Iap2PQSxUefyFbQbk3ycpUQLmcUJIqn+D7bokaunlkENJVit&#10;yXohUVdWkTMwjDe5ZhtwNthuyKrTHp/kPl/sdEUsqPc+FU06h7Oq1qp5KuozMVNhcfSZKuHmeCKv&#10;jx9HE4alM8MOqOaqlkWOJlnZUllA5UmyC6VHfSiDWaf4OqFlCVr5n/L0Fm6t4zZiraSGnlqYJK2p&#10;RKD78pRyJURtPSLAaOnSp8NBFIGfhopWJ+gHJ3tO0w2sLTSKRUcfOvSWRzKuhTQ16W+xtmvDJtup&#10;3TXYigbOSfbwQZJKuqGO2mxp6PJbwq6TFpPVw0WLeQiDRFKwN3ZNLXZFulyEiMlujMo4+lc0X7Tx&#10;yeHljpdt23s0sRcmmof4er1dubC25vGrq6DZcuWkOy9zVsWzd69k53L5/MVAxeAhxddlIt27h636&#10;5rs9Q1VZT09UtHk6muhpKT7WD7OQ6dGKPOvNF9sN40V08XhXtTpRCRSo7aKxoaD4gFPEVzQ5f8mb&#10;bt7bQojkPjAVwf8AODjpT4/edYs+K2PuXO4HJYyfGZGj3EJ8ztipxiPDHktxbNmocdt+ehqcfn5t&#10;oYSukponhylRSizVToWWH2BrvlWW9ibfuXraWK+KijfqU+HSSA3lq011MK1xg1UZ7Zf7XGLnad5j&#10;DA8TmorkU8uBHkem/cG59ofakda7EztDQbuxsG6MtRplc7tPbP2z0xko5JYJqCuyOVjy9NTK2pEp&#10;8fVVj6dC8j3axstwWMJzZuPjTxodGUNDQ0HYSMcaE1rQ14joz+q2yCaMbTAuhVoK1OPXyz/qp0Xr&#10;5HbAXL77qdy5OuyOzc7RYhEqK3MZCg3Tk/4fjcPj66DNY/YlPiMPWz1Apcl4KRhLTQNUIqxzxtz7&#10;k3kfeYrHbLKCVfEt55jqAotCxZQAzaVoAAfM+p6iLnnY/qrz95CaXxAQaVGngPLTX+fQB7k2/Ubv&#10;qY8JsfJ5LcCZtqn/AHN7joo9qVUO3o8lHVtJJJo3VgNqwCDLOs8EtZP4ZqtyZaeVDYZWO7Q2NzuE&#10;m7zRpZRt2LXWKn4fgJNQTg0AFBxxWHd0tdxuJl8KMFC1PP5/PoLN37I7Sw4ORraTbtDiqrN0AzK0&#10;0VHSQ4eomrJKeGgp8vjclnMdmYD5qh4pRXXYBD4lYh1EdvuXLt3H9Il1K09ATUE1JDN/CKZp5cK/&#10;LouuLGeyldQ9JKCtPmAfn/h6xZOsp81S1UeUpsgMljMh/D6oGukrJcfLQ1VqarlRKmtyNZFrS6pH&#10;M5AKgv8AX2WeCthftHA58JkJz61GOA/1efRltsjS2rrIasD0KM+2sdHsHddRjEyVb99uzr+lyuby&#10;FVU1NZCuFOTzoerpZq0U+EhWqq0WliOo+WxkHHtNFu0hufpX0pDRhVRQmuDkk1rwOOAx0mmgMTOw&#10;49MmOzmTyJ8WYxWUxCVcc1XnME9TTY+hyklNDU1W1ZcPWY+Crkhr5zVymzQrDUMirKyAgjU0FoJU&#10;SOQPkEHzB+eB/q4dK4p1ks2EiivSDz1DlcFQfxjCvRZGNqWkhqqerhoaTObfqmUPTQZjESvmzQS5&#10;urqyqlZI4a5VdYTpYAHltbIZa3Y/SA8uB/bmlP2DogSf6WVZbX+1WuDw/lQ/z6DjfvYvaO6cNj8B&#10;ltxblrMOc5lawY21P4sbl8pQ4qDcchxlElPTE1UVDSExQxIiRxBWCuCSe7Rt+0WsrXUMWlSpGDxr&#10;Q+f2dJd33G/3LwfGXSoYcKgcD6k9I6v23X1ibap63Lr9uJZnqFjxVTTVHkkqo2npIsijk6JkTUhb&#10;TpBtzyS/DuG3wJez6f1Acf5z9g6Lb2BkhQI5A/L/ADdGY2i0cFK1OMLS4mnqpPLTvlYXaWviNMix&#10;4uqyEKPPJLUPGXjcuunhbXIIjPeZ2urpik7FeP8Aqx8+kUTmM0bB6Ws1HQz0dPXpQ7dlmopZTkEq&#10;cbW0M09NM5VQskcE3iYSyrCGabysQARpsSSQTP47W7zsqigFKedPl/k6e+pTAFC3n0DmS3/X4qtk&#10;jo9u4SOejOQpcpNX0z1EcMkQooEeCSvFa2PWSSjdponkYPEbcarexzt+zLKmp71yajFRw+faOm7i&#10;WYrVUUrX0P8An6DHcEuY3fj1y9XNT0M1HW+GrpKqSLFxqtdURxVEtVPpgoEWrZgzRhH1QqsalmHs&#10;YbdtsVk0j24qxGT+XSSBJJXBYAZ8ujP7J2Nhq2jr4ZNuYvO5fwVFU+Ww8jUqtlaSX7OSkwtTSS0m&#10;KxlODpqWeWnhqEIswlF7xbzDzE1tfGM3AVGIFG40IB9f8/Q9220E2gEdoz0p9xQ7i+1ocZlKyv2x&#10;jo6Olmo56/GU1ZT09Mv7SVUmUg+2raioqppHSOdo6iKQWBcWA9obKax8UTRIrXHrU5r9h8vToVXU&#10;Xg2xVYx3DPRdv4BTUmSjyEGSwBpcdWHJVGVqaapIkmjk/YavikqlkaWSVRzGpb8hOOBhb7vLJEbU&#10;iQPTA+f+o8Oo/uR4bOAgoTXrum23FDlMpmsVl0hocxV0tVUU2Mx85oUakd6sVGNlzvlWjqHmkYp4&#10;zG6yPcCxN1F1zHItmLNkWoBHnX+R/wBQ6LPECzpL+KvT9nKfLRVG3Ux8yUmLx0s9BDVLS1eqpier&#10;pcnFMAsk6T7mnjimQSVFOY/uPBImtY2Uptrv7RoH+oqZjmmKVpjyJpq0+fCoxUECYXsgWIIq6dQ9&#10;a+fz6U2DylFR/wC5Cj3Ht7GyhNEWOytJVTRS08McpNE1IkEeWFXTxq6mqZjMdQDVDxnw+y+SOSTX&#10;bvGwZRSq4oT9tcV8v+L6EiurWylyddD0FGaqo8xvKlrcbDnaWKrx+WhqcdTVOJoampFMuNr5Meau&#10;WChgODyaRyeVPFHKWK3Fxf2Ldojig2d7aRQ0ta1appgiuKcK/wDF9AS9JN6ABgGvRlqLdE1TBRT0&#10;M+OyS4/G0v3M1PQR7pyWGbL0b09fSHN1U9ZABS48ymSJ6fxh5BpIcBvcaXUT2NzK0srBmeoDU0lc&#10;VoKA8fn0Jba8jCIrU6cdn4DbeDlyG4o53pcVXSwLTzZmWt3HX0kWPL0+JqYxXzJTySVBKyeJAbBD&#10;GALqpJt53W63GSO0ovhoa4FD+dPSpHV5ba3uJPEi1V9Kkj+fTdntx5DFpPiqJ6uhxVTDka7GzTQV&#10;lDDJFIEmX7erytPRxNDPLI0ESB2ZTEQQPp7dtdqNxolMuo47a5xjgPs8umbq20qheBQfUVr/AIek&#10;BRbYwe5IqWLcOcgxEdFFO8+MWTXU5EfcnVUpPTx1dPK3jS3j1eQAWsbn2fte3W2IvgW4JBySDwp9&#10;o8+ima1jmlZZCQozUUr/AJcdcMnsQUeShbB42DM7fopzJPR0NJX0kiRRo7tLPXU2ErKWlmrQwDCV&#10;ZGbTcFSeF1lzCl6X8a58KSn5V8sfl69I5LONNWgEj5/8V1Em62wW6IxXxbw2vtsM8+TrNrV2Pys1&#10;ZKXMK01HgpaWolq6ZY5W0RNBVCWJnd5IxxYz27mSazJgltZJUPCRVqtfnQHFK/5+kJgPlx6C7L9I&#10;bzxlPX5LHU0M0BqUjq6TE19a1Ni2jkenpqN66qjxcErmCTyOyzSyuW1N9SCJV5p2qRo1mlXwV4MK&#10;jjxrXVwNRw8umRamSVlYkH5dKLbnUO9p88M2+08rj8Ds2t2/k96U1JTRU0tFiMnTnMZDJ/wqWpqq&#10;1oKqmoJqmCqamcxU6CZ00i3vd9uu33EU0aOrB+1PXhUVNPTiBSvDpQNuuImEgro8+hD35jdr4ifK&#10;U2DGFmy+7t3ZbFxtNQRZhsFh6mSuimy01YtLHRZKqw22nko0mooJ2ElRG8f7yqQXbPPfNHNcThBB&#10;AKKADnPDJPnnyHHz69MlvK5jjy44/s6B6uwW0Nu1+Qp1FLUQVEsdFFgaKYLlMNHHElbPkK6kq3qq&#10;jRGsgijkaZZi4/cj1DQFFxPc3UXiBCh9fX5efVY4baI9xPiemKf4OmXddfQ5irkwODhfA0VNFIni&#10;Kzytl54ofuIsaEhjpysrrJ+4ZFkBdr6DY+1O12pjgjupidbVz9hoPLq00qJnz6Vc522YqKeWmrdr&#10;Cjo6GKPGZbLDK5Bq6GJIa/yNLFQTU0lTWW8VKsaLFGQxLBuSndI7u4uJBBLrUj8+lEMyeHUUr090&#10;/YeEheTD1GGnyNFUwtLVqa1q6B3o4Z50VoZJ5xTOrIWAWJ9ZS17kn2VxbHd6fGFxpceWK/4P8PTR&#10;uF1UPQ67ew0UOK+8j2jkFgipdVRjcZjaOqRUlkhWDI/cY8TuIqBXSOQE6rSDUFsfYL3UbhPf/TyS&#10;amU6qmlcYI4U8+jqG3eWH9EVPQcS752tjaWuzGZy9JJOKlIDhPJDjqrXVSKsMtLFJTGCuqo2XSBN&#10;KoFityfZ5bbXut+i28cJoBxA8vOvHA88dF0sEtk7PdAD7OsY70gxeMr5KPLQYWWampGxyFo51lpV&#10;kanqXtHXNBT1Ckq0SRM1wSLg+2rfkM3EjCYuX15oaCn7Af8AUfl02bhGUuAPD6L5vPtbfGRq1qKR&#10;8hMZlNTUzx4urp41ZKhpEniknWCmKCNTrmWRXVSAFI9yRtPJOw20S6pULgZqw/4v/D0ga/YMQqrT&#10;8/8AP0wR4Ts/du3/AOPx0CRYbEQZvImeVKqWlohh4oY83UOkjSxSTwRVcOsQyMFRwqhnawEMD7VZ&#10;zRWUNwCcYB8vU1HSK4lmm7jQfZ0EmLyddStNFHVK5iRzLBVJPJBeRfAsixT1VKkWk3AjkgMi/S/s&#10;5v7OzVf7JiaDOPt9OmoxJWuo9D/1xmNyUGTo4INz4/FTAU0LRVdRVU2PrHV5AqR1FEusyIkYcrci&#10;ReCeLewLu2z2V+jhbRtVa1xX/B06XZBq1HHQv4LJbj3JnqvBU2QxxoaFayuyGcrsn5dvzx0nkqKa&#10;moZysVRTrVs0rxwkjynnTx7DE2yQ29r4kkUhINAop+0ilD/qp16G98RisgGkcKf8WekLuXPUksqw&#10;ZWn25klpo6iqo6mCHIkz0zIIomeb7mBxLM4BjMkUiiwJv7XbTbfRkPAkgFeGOP7OnGOo1IHSGweJ&#10;wscytXvUQtpnZxLWx0sZoUUtGYmR53FVLLMUIf8AI+h+pNtxurwRoyRkkn0+fWyR5qOhPXbuErKC&#10;hR6SCmo50q8k2SrV8tbTyebx0wo6kpDMzQmFW5bQ54uAbew+d5urdismqpwB8/y6oqnWcDRTpprI&#10;sBRQ0tLh66SiqK150kyedkpr1DxIa2BnWlpmkVU1+IS61BLL6ePay2a4vqvcxgJxoK+X2k9KBilO&#10;hlx+fwO3+v6iCRlbO2EtdKgSWSvkgmhSnllqlyMogjWAsBGUkEhCsebAAi9srq+3QqpIgDUoPTrx&#10;LMalz0tNt9j12ahosfXVYlSlaajh+6qKmpQY+peM/ZoniWjqKe1iFPAYfS49hze9gWzlluIlYTGl&#10;TjNBT09OltuXIGe3obxltrLg91VebrNfnoaalhx9BXri4VqIZZVoBUVMtDnIIsRSwx+SenC0pqhI&#10;qBl5YBKxN8dwtwEPHFR9nClPy/Po2WYiMiRqr0Vw5rLYqGTLtic3R0O4YZ8RjZ6Khq6M1GIqxFS5&#10;KjLM0VLV0VWqLJLHE58vj0sx4PuXobTUqJ9YwelSCR9vp+zotkljZyfnw6VvT2L3P2l2ntDamJnx&#10;+FyGa3IMhiaRKCXDncFbT0JnlxqVeMObZqjcMwlxqKaYyRGRfPdEA933l7TadhmmuGLrKjKeJIqa&#10;DTppTJ86ip4Z6EPK9pd7pzBbJZRgiORCQAPlXj1sZ7b3fgdl0O3cLuvN4/YOCanlx+RraaSryObq&#10;K+tTLyV9FkszuRqLMxYvH5qaoppK0w1LzxNTQnwtEy++a2/7M+8bnul/tMUk26CRgIskgLgFlFDU&#10;gArn5mteuj9rfWWybJYtvc0cEWj0ANKmlcMOHy6g7o3N0xuupwm1qqPbee20sWQyFBW4vdFZh6fG&#10;vQVK5CnfLNhtzeSiocbV0wlmkd5nCoE0EAAlvKWy867fePcmzlS7NUIeIGgYUY0cMPlnyPHp2Pnv&#10;keOyDJvUbrX4dVSME1wn5fn0UzcHzM2vsuaSH785nIfxupvPFU/xbCtjpn+6q6amhzQgC1v3lZUj&#10;ytTkzRMDcqQxlm09qd63tdU8ZERTgQoofXFRxFf8nQAvfevlqyuRBHIjISQDRyP206Ueb706/wB5&#10;4WCvrf7sLJBjshV43rOoxjZDIbkhooa8V9dUrmKN8THlKCBKmRWiqFiR5lWIFwq+29i5G5i2bdP8&#10;VUtCzpqkNNIOaAUIFCaE4JxilOiq+9xtlvVuLlh26D8Nf8x6qZ3bvrY28N7124Zdm5WvoFqfvKJs&#10;vno4atJamngaETUlfA+PzumOGL1TQwX06Ve9mOXPKO3XWw2EVubuE3Gk6uBoSSTTNRx4VOf2dYm8&#10;87ptu73dy9pLJpLCgJHoK40jz6YW3Pt7HBcZtXb1DiMPl8fAczDjMlVS5aqyKzFDRT5KXBQSU1FV&#10;xyC9LES68os7Jcg/vJ7toyzXhZq/DigqCK4ziuM0z0k5d3C1gQWsijK49a46D07Q2vku6MZEZMjX&#10;9ZZWWlzWf29DSY+GnrsvTRS4rzUUDz5CimxWOqaKmSrmkQyurNYX9fsRpvklnywW1f4+g0rx8yeO&#10;eOcUI6VbftcJ3zx2YGMtWh/Lpd7hfL7rqBszC089PhD91DWDby0i0dPjgzPSY2vmoqwQUNdppLVU&#10;KsXWBgvDGxBFpp23XvtzRr2mA3qfOgoafnxHQ33C13LdLiO2sIwLSvwqPy9ehL2bs/cFBJBVt/D8&#10;Hhp6+vpKWuhxNAKyjeGj11FLBbWsCmFyCasCQC+l2HsL7zzHHf20hlcPL6Zpk14Vr6efQkj5a3Xa&#10;4Un8IJjgfL+f59OeX2/tRMtR1ESVuQrhWzVcaU9djzDlql5Zaw5KbJSCJIkWCUhEjLam4+oAJHZ7&#10;nuLpLDSNE0UrQ1AqMDP+GvSM7xDbTF9wudSgYUcNXrwrwr+3oxeyZMdmKTIZ2LaGRo5IJtvwU+Si&#10;rMmMpRUEjUs1XVy4utDBad3CKJEhKxnVpF7MAVvFhfHXHZyrI1TWuc/apHr0RbhvlrPKJoQoA4ce&#10;hGzu4a/FUFVgsc+KjpsrhaulleKeup6ijqfs2oqs/wAJ+9gjmmjeYiMzIrMBpaQC5Id2vZ7nbd0t&#10;b+8WVZvEAAGmlCfPBP8AOnQevt3luY5YURNBHkDX/D1W5D1xtGqz70OdMdBU7OzGXoaSenydLT1+&#10;Uhx9PFXRCHFv48XTVE6TWUJNMAwUIdPHvJzcOYdxO0wfTaT4iDVqBx68GGOo+s7dLa9mmlroJx+z&#10;7OuG7KrAVm/8hNtTHb0yOxaWOg8q7gmwtQ2ErcjjabHxYjMSRVFI1PlMuUqZKFzJGyeAsyMEB932&#10;6BjtDT3TQpIzAfi1NWp1LUkaVpRvmRTz6S7hK01y3houj8/8/Srze3Zt4bGzlRhcXtw50VlTIMK9&#10;DDn9wY6mlkkp6Gkix6z1lHU1tNCkTrNFUwRxXdTGzEBSrbdytdl3bRdTkWZNNVaAk04Y4V9R0j8C&#10;SUKAO/onue697L29lcRT4za+TqZMrEsMD5nA09MhyNT5psdSzZXK01NTKtZDTS+FVKxFBpUkgkTH&#10;t+/7Nf2TRS7jFoUimkkU+ea+vTw5e3KeVdFlJx+XQg4vI9r7YgzmErNqjbedxopDlsIuJoo65qJ8&#10;e25HX+F01IMk1sS5nkZGXRCBIx8JD+ym92/brycSRXheBhk6h5dvEADy9D0putqvrB9LWzAinH7A&#10;f8vRmOh++t17d25VYnOV9btek31jvstsbozVDQttiqrMAMelbt7ItlcHlJK7BOtVEKhKErVU8Sh0&#10;1APpjLmHkixu5nvWDyKj0YLJSgOC4oQdQwAakZyp6FG239xb2zGeJXTTgEHjjOCPKv7ehd7H3Xnc&#10;dtylymYxm4Yd5V1W3hyOxsrT7Y2eN1VWcx9bh6PIYug2piP4hiUxcEVPJHXzJI86GSGSOF7kJbTt&#10;+2PeX23m1R9sRWAMvdLQA6nBIrqBr+E/0Rw6NZ57r6GOe1jYS14eXH9v8+hvrN6bo6ow+1dt9v1t&#10;dU43eO5ds1WUqYFXO0RE08GT3TtSqOWnr/4VlKOpotEeg1csqVRYJYBjH9xyns+7319ufL8Xibjb&#10;RPQUK0PBWyqio4k1HDoZ2F/ew2dt40fcxFa18+NM/wCfo4eco9m5brvZu7sdnMxszA7lpWq8YJo8&#10;NiK3HUSy5Cg/gk1Li4MRlKqCSRzCmmOm1xzOw5uogiyueZLTmfdrM2cUsyOPFpRlY6VINRJmq08z&#10;nBHl0PJYLB7KER3DK5HqK5NfTov+4OtOjdtHbe99y4bsDfmPxkmN2/ndyVeUpNzbU67xuZqKSihV&#10;Wr8aKKOPLTTt9nIaSTJY5YbhxpMvuW+XuZ+dN1sdzsNritLJVOURCpmKitQzF2FBXUA6KT5g0BD1&#10;zs9iqGeZ5G+RIp/x2v8APoKO3MBtbK9hQb7wVVmcxtvHSJt/bOQq9vVGQqMJn92Usi0O3MVisnHi&#10;xk9txeB0kpjE8ypUIyTvqD+xPsW8bpBsku3X4RHk/UlCyfEkWSavLKQ2RWjBcHtHDolFlDdN4dvE&#10;BQ+XHpHdydK7pxm0stke1KjIbA27gpYsptWXcFFhcdU7t7FFHUSnxS4zBZPddNh6jD49YqbGxZui&#10;piNLc+qw15H5126ITWewLDPfv/aLFqMiKSKZB8IUJAJKk8AOPQS5p2aWIPKYR2/b8+PRQqrf+4Ke&#10;soqXCCipaTGxmOgMkn+SzyJG9DJTWfH07tPEzBFB/Ws0aljy3saptlvcvJJfX+mQ1NBUEcTTiRX1&#10;NBmpp1GwkEL90SL8s/5+g53x3RXZPN0uG3PBjM1lKWnkpqvE5HHUuWqMPTVLmSaFvsaephUxq3lT&#10;xt5FU2vcexTtPKt7FCt3bXTmI/CQ3EfmP29KhfxNqDKuun+rz6CXM7r2ztrIla2hWjjqKGolp6JW&#10;koZRC8j1FO8UE9IqtJIx0JYLIVuCV9iODbN0nQqAx8q/yz0gN7FVqKOlljcnDuWlocgcfBnPBQiS&#10;lxFRDg0zNP5mKUjVkmQTTmIIlYpGyK6yMCp0ey02t5td2IfEYeWocD+0H7elMG4KsWUX/V+fQXZL&#10;d9bsSoyGSpm2/Sy1UIjlp4UqI8kIQ5SWVEgrZCsgZQoKoArXWxFj7FFpZXO7qkDST48+2n5dv+Xp&#10;BLuH6jUpToOp+49zbw8FJHRTxtRyPCuQx+OjnqGnrGuvnrnrV8VeVjAVpAoVAR/QezmDlDbdvWWe&#10;8nqhFe5qGv8AvIqOOP59Izd3EjAoq8fQ/wCfoTtpYXfH8LrqisXIVEGqOXxGrjNeI51F1vFBUxzF&#10;4ixYAAD/AFXHIL3SfYWugtsY6gcRUf4f2dGK/VPGAwB/b/n6V2aqt+bewkmVbbOWp6DzSRrXVMVE&#10;tOqmNtQq6iYxRPKQRqEQ1Otha/Ptmy2jatxkFGYgD1J9OGD/AIOlUUZSMFl7ugZztfWVVKchndwQ&#10;VL19On21Fiaqpp6fxSIrwU/EtooDEpbxC51fm9/Yxh29LWREt4CwQChIB+foPX5dJZ5CymoHUbZ8&#10;OG2/Ia+vjWVqmrSopKE09BkI5yi/TIR1VPUT6m/4ISAPqPbm4yzXESxA0Ixj0+XRFpBlrU9LWv7G&#10;y+Sokjgpab7iQfaRz0CU9DTx3clJWiqWWmnZEFlUsmkAWAIt7Dlny+I55J3kJTjQn08sDpfrYIoH&#10;Tgdp5WvWfIVYrM7BFBjzW1eO3JiKmrpo6rV9vE9OXqKqhJdNUkfjUKpW9/y99Roj0iBVp5UNP8P7&#10;M/s6dEDMaEY6lCDY0VPQNkoarFvip5EeWcxzVVfPq8lMjRzU8EFSy1DaWj8kZkW5vyLIkfcZ5J0t&#10;xGIyPQ1GM/i6VwKi0iPAdKqWn29k9tV74hK2F3ygo4qyCppKREq4mSSaOXEGd1okliUpGQVZ9B0i&#10;y+yUre296wugrrSoB4cRn7f8/DpbJRYqKKCvQZ7jk3FhqeKqxLCGqq6iJIzJXUoRYPGwqZEm87M2&#10;uAkuwTUBbi3sUbTa2929blaAA8OHyx/sjr1vMYomkB7gfy49Gb6c63fKZPH57fOPr8NtSojqaqlr&#10;sJj6yshmpKaOlFNmsdkK+Wipshjqapk/eECvNSgEqC3BCXPVydiiT6W3YqaHUVJQ1PwginH7fLoa&#10;bY1hcQ1lY+PT5f5v8vQ603x3yw3xJufa+K7S3rXZjByQJh6jb+BirM/nPtmatzv2OLSixuN2/ths&#10;YJCakvXsQkoUlj7BF17h7VcbWu3brPZ2miuXYilCTQVbJcEUpXur+WpNpvpLt3jVjEaU4U4AdHQ6&#10;26kehT+F5bb1Rj98bdWSs+4pd3bUq2raeojTI1UeErdq47JUT1dbQwRhpZnp6mnng0xojyPbH/m7&#10;me1kuUi2zcYLm1lIAUK5ANDmpoKj5E8fOnQ/2zl6QQxtQiTgeHChPp8unLrOHdO5N+7u3HRY3M43&#10;bgqMhSyy0uTq8nmqWsieKDGGvysoqmqUc1cq1gijhq44m9ANl9knM52Kz2C2tLqcNfaQwRgPtPwq&#10;pPyqSD59Gex7dud9NdEITBE9CR6ft/ydDd2Rn9wbGmx2y4aHK7hO5kx+KrKNsllaaqwGPnWhip9y&#10;qtXTy1O46HbNfGCY4XNTOsZQSJIQwBvJmy7DuzXe7390LVYgzLQqgLAYSlNPcKgD+XQl3i2uoWt7&#10;e3bXFipbJp+VB/LpX7pyR6+69psPW7m2+BhWZsnn1ojsiTeFVIIsbDS7cyWUq5N8Yh46WryBqY3p&#10;6fwlJC0kng1+0e3WEO88w3MthG81iJ1ZQRqKRxnAYrRSTjgKZyCehHK0NltiKrqJWTuB8vspTy6J&#10;jsjrWg/hO9ptzLtntmTN5LPblx2Mz23X30mJ2thKw4eGs2zktOUmrMdk6KGGWqr6SKpTyI7OVfUP&#10;eQ26cx7ra3exxbHYy2ltEI1dgNOqtGfUTio8qAUApnqOZtnguorrXGjxlSRxrX5Z+3qjjNLitn7o&#10;3xJLs+jyGJw+5p3lqMDkZarDUFPkpp6zFUzVsFHB4YBA+mxSEOF9K+80LZLretn2qSO6PhvCKmi6&#10;tQFDkg/iHWPd/Edt3CZWFEJOPs9OlTjO1NjVUIjyGG8NDXUzIlDgoPs41vqQPJNPEWnII9T8qR+P&#10;6Bu65c3+JiNUlAfPT0mFzFKupOm/MZ3GT4mOm2DivNX1VVMrmvnD1eOk0B2QKogplE0NtJbSFP6R&#10;7f2/ar8TM+6s3g+VKDh/q9OmvEFMGnTZituUWU+2beGRjevBdocWKmaJY7Bv25vtSyTSBh+njUWH&#10;097u76Swkk/d1uukebCtc/Kn+TpbFq0FtZrTpxo8NUY3NPjtvY+g27jEYfdbjyNWuQhR+TO0JpZH&#10;kh0A2C2Ol7gm3Acubm3vNvjuNw/3I/hXA44wanOPPo42K0lup6P5nofcl19HV7bFbu3Lbq3JHiKK&#10;ozEGNw1Jj8fka/HvG7QVgzU9LPNBTK8YIEitGV/H59grbt/kXd/pLaxRLdmpqZW/6CA+fDqV5uU9&#10;mG0yS38reKB5EAVof6Nf59El3Pt6jw2SqcpE7VETwwH+GZeMDK0qTK88Qp56V6iOWaKYt+4yx/X6&#10;e5ktLt54ktzqFPT5mvnXqAdytYbe7uRaf2QOP2D/AC9JOI1GTpi8NFVTy1MLQ0sY+2FXCHjfQ6zK&#10;0TusXqJuVuBb2sQxQzLHI+Af9Xl1q3tLm4tDIBxHQc/wLPaf+AU1/t/uNX28Oq3lt5L/AHFvutPp&#10;03/T+b8exL4tpp+L8Hr8/s4fPol/dt3X4f8ARP8AJ1//0NGfMpSpkZWhiVBrIVWIIjThSPKsasra&#10;+AbWv/h7C0MhK6aY6OUdowIljBT1x1nxa1iymRHqlhWUTFCwIktDq1MrqY/IAT9eGA/qfe3FBSlG&#10;6pJGEclePT+lRNR10UyVE1UGniZVlRJZUVXAZYNQKR06GTkIVUHn8ey67HiwujUGOrQs3iqGHQ3P&#10;T1bx1eVq3mZnaCOqx2Uhl83jeEHzNHBUeEzRqRZrgkf2fYJdVRSgINCc/n0fqVjlZq0BA/wDpZYb&#10;ERGSarhFF9t/BqmWoqpYPu0mTxxyedQ9DVfbVdP5CpCsGIA0n8+yie6cMIlrx6cYwEF0ao+w/wCU&#10;dOFbSx7uoqaXb8G2cRPjDGmVosNTSUlQchio6gDIyw1UEM8TZlJI2EML+NSl9Ov254z2jB5gRGeB&#10;Of8ABU+vSXxa1C9B7W7X3hOaHFHyV8mSqDU0KjJeaGcSOTkmaaZ/ItaiufPFIdZNgGJGn2cxXtpK&#10;uv6mmPRv83SMtI0lWWidCPmqEZLHY/Eq+M2llaUfbzUs0EzLBTxQXXIxVNO/jqoqqFSQGWOYsGH1&#10;sPYfgIgvJJnh8WMnBGP8OeruqtkHPTBNVrt2CoxLVNHpgg+6etrJQY89S1UxEdREksc00WqRreIF&#10;QiD6nmyyay+sfxY30D0oeqEsM9Tlq9vZagmw+Raraop6KkakWoxkRZsotWrRUcL02l6QCLUHmmLs&#10;RpC2ANk+rcLU60kq3SuKGGRWYNkcenijK4hsrDhmj2xTHMUVdNQy1ktPHPL9lqrJ6GiEsnkpYYlF&#10;hKzCNGI0lnsE13FcXsaPdvqfgBThx44/1Yz09DHESrh8V6P98WPg12B8u62HJ7amqcDsgyzNnN/V&#10;OOWl248tHT+eWmwFCZqM5/IUoVizAQUcMhvK6qWPtqw2K5luf1Ij4FRQ1H5+dRn5dHEiIqgqer/+&#10;ksL8ZviFiqnZfx72bH3P2fHWGj3VvC9HFhYMpBDFUT0u8eyHxD4mSMO+tMRioauOQoITCCBP7kWy&#10;26O0Aoc9IqKW1BsdKfcMW9u3TkMf3Vu6q3ngchVUdZ/oyoKKmxfXeMmhQslOV8Eu8NzU1HX00NXH&#10;/F6+RkqEB8ZSyKZs7MNI6u0hyoOOhKxcGPxMUFNTw0lJTUUNXDDRxU8VPQUsFVLU1NRLQU8KLDSz&#10;CorJJ4iFRqZ5pJI9EjMTdaqvGp6Y0hvi6yVmR+5lR1DCmjpY0AsptBBK6R0sMSlylXNb9oEt9S5J&#10;JIFqnjTPVqacDqVPmKfH0n3+Urft2kjK0ePSHyS+GUeN4UhCsGrZWCxx/wBlpmF7WPv3Xumeirqt&#10;K05evomjzmVaTGY3H061DR4+nlSBjTVEzMFFPS6PJWTD/PTAwg6QCfde6ETEzLSRRtSxrPW1oaeK&#10;eUqXdpDKkuRlRtKAJCStKraQv6T7917qYcitPEY4JdKyqNdQsjeYqo8slQsbKEStqIlIjj+moHk3&#10;F9+nW6VwOpVDx4YEVfGvgxojpwskrR+O0GKp/KwcrKXMlS7MdAYH6+3Rnh1Ygrx6UstbHDSSeL7d&#10;tTIKi0rLGJXOhEhIjgWGioGW0zFjqnJIuSVHjFU18+qGlekB253XsboXrjcXbHZFcuH21t3xw0kT&#10;MEr8/uXJfc0+H2zt+FEjmqs5naiMpTR2MaRq8jgotijvGEMLNqz0YbZZSbjfwWMUZaZzQClM/aaA&#10;Y9T1qPfIX5c7x7W7S3J3j2Arz5vPxNguutlioLUGz9vNKTjdv0Srpjelx4k1104VDWVJd31jT7BL&#10;abximrvBzx/4rrIraYouVtubUALlcMKVoT9lQfyr0VfauOqdwZ+h3HlddRV5HJ1scsgiggjnkGJz&#10;EUUkEcSRgQxuNK2Gkrpt72HjtWLa6H8+rWG2neL831xIStajB6MjicFj8dX4KjMIp1+wzcMlPUxr&#10;Mh8bwqS0T6xIyJKTew+n59hi8ndtTN5k9SXtluYyYnXtHD/D08z4arxu6Kyhw9QFh07drZ6toWfx&#10;yR1tRC9PRxRsxFOYKkhVJRSSTbgWrGQ0VScdK/AliuTKE7CKeX/F+XTltVTn/va6PKLUMubqqqGt&#10;pVlp1kgOJoaOSN4pCqOimlIJ4Clv8PaWWOM+eehBZiKdaK1XA4Z/y9OxqmqdmSR0NRFLLDM9PVqg&#10;e8jyNUJOoi03ijmilsb2Ia1uD7aWNajPTqs+sKR0q8hk6PIUGNpY1Z2nyWOeQRsU0PE6T+N2jVpI&#10;z54jYkA8e6SyNHIUA4f5ujeGOpqRnrFW0c9Luugi9JjenzFSHSGNWMsVNBSIA8aREqRwWbUzsRz+&#10;PdDK5pUdJXGi5FOPSpWmpcnU1NGKlWko8diPM8bv5I9AzDwX0geRyPxcFQPb4q4xx6M7jV4aseFO&#10;mvZaT0cW7IHmqJUgyFeiyVjPNJ5AJNALyDWJHa4ZifwAQLe05UjB61C58MmmadTIZJP7ot6j5pYK&#10;AhhJeYKy4tLBdCXUlwLEn62/w91OAfXpRFOxiRKYFf8ACehZ2ZUwxrj0CA1M2Oz9Zj0jIhkZExGR&#10;jA105jJjilsVW51hrEG49h+6cmRR516NIEqkhPDT/m6QmHmoK7cWUrGeVZZsTj5qyNteqJ46vN1e&#10;gCopqdo2iliVWRbgXF7Aj2uWtB0TrPDE8pD5z5HpOVlRj8lT71WimORkpMpka6sRYllWGSlGWgCk&#10;NaOEyRwQ6RcixH9R7U6GCVI69GWkiLD4adTM1Q0uVptvsHWWkjzeJqYaKJmVY6Xx1iR01SIH1Ssg&#10;RCvC2e9+OfbMbLk+XT0EMbG2nBzmv7SOnA1FFkt0UmMr4RHJkMF93TkSSSfcx0tZHoWmEhLxNA0Y&#10;1AqAxU88H21p7y4HbTpTdOCzRn4ego3LgqWWg39lVhML0s8ApkASSolijqkhYNDOJYfSfr+nSR/h&#10;f26rkUHl0GruyVy7U7qf5OmXsLZ8VTtKuppqGGqq2+5i88K6BHHUUletO9QtnEkiLGGYfQ/W/sw2&#10;91jvUmV+0fb6jos3ayhuNmaBwPF08Kef28Oq3Fny/TW/6bOqH/hlUJafI0eiIQvj6moME8IhCSxM&#10;Keog8oLA2fkEHgSvIIeYdreJGDSxj0pQ+WTTj8uscm8blTmJbkSaLRiAxpUDA8hU/s6OturaKb1w&#10;23N74LHjMUE8WJp87U0lJFk6oUuR+4pqfMCGniSoqmlEYla0Dt/k0lyrMB7jmOdraeaCTEcYzXBB&#10;4cOP7B0/7ncrQblFZb9ZASNKASQRShDH4TkZA6nbo2/vs9D7q6+w2ZwKybb3psOvqsK9fLj6g43b&#10;OzhkMzmMRkaxqZK6ixeX39L91BOy1GoShkZl0q3Y3u12+5ie7vEBkBIFKnJKgaQCQTTHyIp1BZhn&#10;0/TW0eplOeA+fEkDpB7xqsn1vsno6mz2cgrpE2fPu+g21aeu+yj3Du2enqqGbHVcFTS5SqaPHVAh&#10;qFS0V0IuWt7WQ2g3K8nNlbkxlviFB/sjjUjz/IdaKNElHZQfkyn/AAHoM8vW4cZBIMthc/U0EsWP&#10;yGOydFWQU0OdwmcoKStxOWovuYaCgo8lG2uQT/uQSf5oRKY3b2ai0t7HM0qmQ1qpJBH28TT/ACHp&#10;pVLKGVaqfTPn0dfrPfFPhcBs6eOr27uLG47d0G5aHJvLn9l5DCTNVUNPX5DPUrVuK23kKmrwOFpJ&#10;EhNX5vG7SxTo9QaX3F3MFpazXdxCkxhmkWmnLVFVxVQQP2/4OhZtdhJGiXUiAQgHNR6HyBr/AC6F&#10;PrHuTb21O8twYnfGVk3TtPev2eNbev38kNBnNs0MhgnpshQzOubWlopIScXNVSPPBF9wjHxOrq5e&#10;bMtntO0CzuNU6IAy5wfPJxx40Pp0VeLFJc3wJ7Gc0wc/y/w9V2b42lW43e3Ye6sxmaPJNX7irKen&#10;z7a69dx0889PWT10csSywGOZKVfLJI/kV11EA2Ujq33UvtFvYx1MoShGcH7eB/b0HrmwCXTsPT/N&#10;1G3Xk4KHbS0U+3KilQ0VPh5srUmnkopqmSM1tElBSRyIsiqkpqHm0BwqRqdQUA7sIZHK/q59M1/b&#10;0XSIOB49A7VYM5GupKLGVWJejqVj3HnckkeQpE25TUDyYx1r561I48izYqCGrRKZIlLyin031kDq&#10;KS1WzEbyktopSh4/s+3P/FdI6+HKunjXoU8z2Rj8JufITbSxUtRj5MnRJjcTnaxapabEY6tWCkos&#10;vNTNRV01OTGkrxxzxx3/AM/5BwAyNslmikEx0x58xxNaYrx8uHRw17IjxrEM1Fflw6tC+Ju8cHLs&#10;9uzPFvmpwmCpYZN+7MpavFUGHareggx2L3vWR7UpqXP1Uc8dTVZeGor0qYJgYY285WFhjZ7r2l/B&#10;d22xW8Vu97MNSSspJTTWq0LaQa0GFBxStK1yo9s7TVt63txcHwuPnw+zj0bWo2h05tLbm48ttibb&#10;e8osJjKXCzQ7kyWZ3hUxwZT+KQ5k9fR73opMHgtttVyy6zPQy+CoppdM08o8CxnBufOJmttt3Jwj&#10;CQUZYwAwWgr2AEcPNj6gesmAbNdyPKkis/8AvJxj8VD5U6CPcG487tfNZClkx0ee2+2DG1cDSbi3&#10;VNucdaYSh3LRV2DzdHE1A2exsMFbionpBTTeFgzxzxDWYgJkt47+3eIu31asSx0tk6WFOFDx49EF&#10;5u8VlI/gw1StDnh5/wCTp03BSV2Z3/uTe20hg9nUcuHiyODSjx+Fw9NQtlqvCV1O+JhqYayBJq6r&#10;kqp6V45IaimoZHBTwq0Xsgtd6ktLa2tp7ZvGilUN2tQAE+g9COGT5dBrcrxN3URwtn0rT/DTpA7j&#10;6wixWExx2bvhN39gUe2pINz7arKmiyO2sZBPVwZfL1mJp6GqpYFnbD4mp8sFLNAKyQCrjCR/tE5s&#10;ea0udweLeNqKbW8jFHXtZqUA1ambAqSAVBAGSDQEE8w7NceBSOqTU/1cOiGdkDI7W2/kth5yQwbt&#10;3dm6LNYPHUmZyEOA2BU4mR5svU4ANkcpJDLmoBJHpSEREoJUjBs3vIHlmWy3R0ubK2jayhXSGwWI&#10;/p6aVNeFcgUHUWXzXW3iYXQNDShOfIfaR0HnVe490KuWwsU9I1SYPt/I8EWRTIyytVVDvl46iZRX&#10;zTU1ZJIrGO8zKvksAfZjvtnbm4inCFVGDx/Z/Lq+03o1juGkj/N0MdLksg+Cx1PiaUyfcbpyVN4v&#10;JQQhRRY/D5HF19LLNFWz0FEXpWV0ieKJ1YpZQGCgqOytkvJHmlomDWh9c8Bx4nzPR5uLiWMC27nP&#10;5f4eghyFZvqHFV9blahKSYS6YjUzmZqxK6SWbJr91LUVhpHjTTaMq0ksY1KQulSJYLbbJpY3gmLE&#10;nPawpTA4gcegxMb+CMo8VPzH+fpr2WmZxGQwW9KqmqJsHNkjSVLJUTVdPU01DPBUT64MZBI01GsE&#10;CRoJIpysjahGTx7MdzFvJBNaQSjxQB8vIeZoBx9en9k1Gc/UR9v5HoVO3dsZd9/z1eHq46fJU+Uy&#10;VGuRnSaLGyYSSlalwnnqkx+P+6NWRLCk06xTzOY9YhAA9l2y3awRNFcVMQU0z546P9ytYJEUwxUo&#10;1fL0PTJSUdJga2nqc/i4MdXQYilERmWPyR1VSrU2NnlxshqqxJ5ZQFZEZ3dubqTclkxnuYbq2tIS&#10;zl+HDFcmpxwzx6C24RooArjrFVbgyksU2N88rw1igzUxeGmqMb9vK0bySxZCA1SVkrj0ojKUFgWH&#10;5bi22OAnxsNT0rU+mMdEU0StWnDpWbaz1FR42oqqhq2qmmoMlTOKaho456eZTA1cDGZplkjYmJ0j&#10;dx61K34Hsnu9tknvIUgU0qK5H5HyrT5dJ4oYo3JZugnqs5HWT19PRrFSvW4+rrKnH5H72oqa6c1U&#10;sNFT0lLMKdpKjLwD7jW0dTFFa3l/sgfQbU1stvO0hK4U+VPOv8vL7ejBp7QQ6DJ3elD/AJuuHU+A&#10;yW562oq8tgaGtw0GRpaGoytbQ48JQ1EFTBMi0006mMzxCJ4vI0QNTZIncRiwpzfucezWkcdtdUnd&#10;DRQGqcetPM/MU9OmrUo0nae2vVicW7cNj1zoxzY3F4Jkyjw0uPq2xmVlfIPratr5sbS1IWUKqK0W&#10;lafSCLqpPvG28trvdLlLmVG8Wtcn/Z6kXbHhhiEjMAtPToFt2ZLGZajj27gMfuNzM7LU1jRT1ELY&#10;6rpGNFPSS42CKUwrWB7D9+FnYsRGSLDfY9tuYVS5KjVStCR5GnCvy6dvdxEwKRZ/I/5ugeky+Noq&#10;alp6ylj8cFI9NQRVuPrJkmSJtdQRS1c7U1TTvUgXlmDSRFDp1DgiiOOdj9QoyeNCMD8s/kOOMdBu&#10;a2d9QZeA6Q+d3du7+KR0uDxkVe0uOeCZcLj4tErNVLVTLTRvDHDSxrSRlGZVV0IupPIAmsdn2+5t&#10;jNPOA9DxP28fP06C12irLpBNQR5HpZ09Xk8XV4/D5J6+Gvy1HkK7FxLqmUU0MCyrTlBNNPP5llSN&#10;nidXSS1lv9CY7ZFIstzZnUiGhpwr/L06OTFPbiFJEIYmo+dP+L6kpDTZGOj2teCkgyLVuQzuVNND&#10;kK9aunkjWppijUqS0lTCEWQxpUGGn08eosS9G8scbXTD9RfL5V4nP+HPRpHdPIAg+Lh1L2fhN2S1&#10;1bmKT+Gz7K2ft3cx3BlMpk87joaXIZnAUlPjXeioMhVQtLTVKO9OYD6ncq5VV9nVteWUm3urSkXT&#10;SCgAPCuc06Ir+K5SXxAh404j/P0l8Z2JUYvAVU9FDQ+OlqYIhlMfRKJ6l6vIUNDJrWonesqYZamq&#10;hjjWSdNIe4N7D2T3XLUm7Xg1KfDUk8eA4/6vTz6vbySAAy4X9v8Ag6FDEbumqNs1a7ip5slV138P&#10;yFNVw1cFCKerxyNJXx0dQaXJ1VS/gZIlfz2kKFy1v0hq92iKK+ktbcV0/wDFcfPoSW0ktvEsrL+l&#10;StccP8PTB2RvmryGMhmFVX7edIcTi1yrVNFWVQocZIs1RQbdpEnpqjJ5KpE/jnmeSJIls51ngH/K&#10;21QLO8lwdQoe3IoaUBJ9K0P8ukm5buJdKwsCRT5f4adBphqOEUNbXzxV8GRqa16mhjntVVPkqJlm&#10;g8tRNFk1qaudEs0tkGrjhRq9rtzuF+rWCO11RhSCflw+R6Jbi8OHB7iehsod6T5GhpcYkUeLZQ0V&#10;Zj4ZfscfWtQylh5l+/8AsZKuSA+lGiZdSm9iQPYFu9pVJnkSojJr9g8/9X7OnYZzJpJ4HpIZfbG3&#10;94rNW1Wbz+H3FR05xmKjR4YqJGRpqnzV81DXwfxQwVS+O5DNCmkqygcn2173+6F+klhV7BjxK6mp&#10;w40qP2Z6tcFQKp8XTSk+5YaWlr9yZGHJ5x6V/NUUgjqZvs6cfaQGoy0y1Fc8qTRadEcoWQkqdQF/&#10;ayZ9vkYwWNufp61FT/F3HjTzJ49I1kkWj6e/oy3WeX2tX703I+7VpsnSZbZOD21OWWuSlxNVjqnJ&#10;0mSrIaSrrXyMlHi9nSyUdCyTwS0AY6CyHwkNc1XV5YbHZnbrcm9jua0qDUFRTz9QfP8AZ0Kdqnju&#10;TIlyQIwhP8wP8vQF7s6nwO2Mlu9cTkavI7i2pu+XF4WoNXVmgyGI3CtcYKylXI1VDDLjZocdRMUj&#10;pgxerICFzyLrHmO8/dtklxFGkMkYMnaMEcQaV+eT5edB0HZLeCO/Z7d9Sk/4ft6cF6FptvdbUO48&#10;vuyhg3bnKmkdNpiWuoTSUss81PLiMssqRVH8SikHk+3jcQFCCxIuPZOOelvN3bbNvjWWIYYqK0+f&#10;livRqnL8cy/UM+ft/wBnpO4PriizJxMnWG3t0ZvctJmDX52vipsVuPBVMEztUU8sn8Nw8dTTGkNM&#10;4aKqiqYjHa4T9bCSffFceFcyCKg4HHD0FfPj8+kc21Rt2oa0P+rj0IGV2BjMrtvIU0G1N2Ue9Ict&#10;Nk8zDWVeBg27ReP9uWSBY5KNYzUSVkBSFZ0an8LBoW1AANy393bXisZKwU40PyOcV+XD06ae1giQ&#10;Jq/Ur0AFbtmvwbriJ8PU+Ro6GoqDFCqyT0dXHVw09QJooahW8DzSXRZGY29NwL+xJb7gbtVkRgVz&#10;ivmoBPGny6Rtag5UZ6VexKf7PL43b1Zna2vwf8ZehmoTW1jJS088gqK0RU5aspYWmaIsagwTrEY9&#10;dgVuCzdT9Qk9wtrSankBX9o/2K+dejrbLpopED4QdD92LU7QpW2fV5XA0+QOz8bDSRpWfwI4evw8&#10;MUGYiQhaaGrlmSeq1fdvPU+VyAnNl9hnYb3mECVI2KhiQBgnjT5n5jo35hlsbq3H6o1keh/zdJOP&#10;tbZG1aWCWm2bs3HpIIMU6RYSrqp6SNf8pcrDmFFBX1FastzIIbeklV1WHtbPsvMtxcFjez1pXIAH&#10;7RivQJCrHH4RPn0G+W7R61ydXV5WPYmzsrmchEaxDTQVEcGLjgL0aU1VjEpI6JpmAVrwkWJvcgkA&#10;+g2rma3t0ik3B1iofKM8fyLefmf2dahtbZnLyPRvTPTdvjsCfeu1KzG0tLLO9bUR0X8O1z0MYp6e&#10;A1NVVQ4XG1FPR1tNBBRtrkdAFRf0sbEPbPst3ablDcy3RLD5g/4K9M3Eal6J8HQHYTH9ZpCwzmTF&#10;TNTrBUTJQZMUTVUbpNWVAhmqqCaOZaYLpVfOhk1jTc3AHd5PvhldI0qlBTh6D59MSaYhqY9vTnSb&#10;Vpd4ZBF2jtuSow9GkNMitSVVVXxLLJMKZ6yogjrqiR5CwCGOOIFkANwb+0Z3ePbo1bcLlVmJoQcD&#10;hXjw8vX8uk7K8wJCkr0JtP8AE3s/FbfyeeqsrHiqpVo6+emq8rWYBpce6yFJIMfLHE7rSREC1QIn&#10;XkoSGHsOS+5mw3N+bNHT6dSBXQzVOK5AzmvD5dJkhkjJYKegC3TiNx4PNy4uTIDOVJpYXpqnBNUZ&#10;qCoSWJREqVxeerqJI5SivETI8X6QeQAOduu9onQTlkEfA1IFPyNKfs6dM0gFSuOoeK617zrlNFhN&#10;nbqrvuZ5JqeGHEZJaepLRSTwQAyR0ziSLS9o5NV2t9CQPa243TlNRSbcrdUBHF1x+XHqjzysoCId&#10;Q+R6Fra22u0TiHhyfXG9aSoi+0IkGPyrFqWdmhp0nhjEoWdxG7OBKipblS119g/eZOX5JXktN0tp&#10;P9K6n/Af58Ollu7utZFIPz6fc9RVu3PJNl9q5Oli8rTSyZTG1FDRwVURei/ZqGohCtVHNa7rYm/0&#10;4J9k9gWvGZVuk0eQDAn+R6UdJSh3XjsxkYaGpgqIsfKWpxTLVtU01JUqV0PCzRyutdIxDBmUqgJP&#10;9ATCTaxaQvNwb+fTWehRgqdv7ZpEmrq/+FtVXOJy1HBFladxRC1RFX07UsY8rN9JVCGC3rV/oAs1&#10;rcX7EeFqB9SB8vMg9LIpwiKpOf8AZ6E2j7Dpdx4akggWmMMNEVFeq4/JiOem1yxw1tPF9jRRJVTK&#10;EuFkdQP8fYcn5fezvgZI6NT/AFcMdKvGEgKg8Og6myL5Klmj/vHW0kkM0rz477RvJJkJahXmTA0Z&#10;Wrx1LL5IkWVWmiiWEF/w1hNZQxrK7Tp2Afbiny/w9I+zUxLZPR9vg5tHb9FV9q9j9hYzHVucwbR4&#10;badXmcbSptOrzeQpaupzn8eiFRG+REtFS08AHpii86uJo3Ghom93dzvp7PZrDaKiEyDxNNGYIKmt&#10;PWtP9VOpy9mPobG6vL2+kVZRrZa8CakqK0IpwGfX5Hp67X7j7rze1Mjtyr64lGCwqYN8S1bT1NZk&#10;qCmnp5phU47L5HJZbIvSZKeqk0KS7QxhI4wAqj2EeWOU+V9u3Nd1m3VE3CbMgZtFCcAFCFoaUPDN&#10;a1zXoab5u3PvNHiQW22STQVwEAIHlhtWk/kTQ48qdBvtD4Y/KrcWKpsrPmpti7azVDNXR5Pca5oA&#10;U/2P3qY2npY0jylRVy0+lAJEjCgam9PPsU7p7je1W2Xz2V2sM17CKdoYgkf6VWHH8vLpna/ZbnW6&#10;VLm4iuoVkHwkjB/4rp6238Kewq/M0FDnd/bUmoaYY85LLTR1tO+Ky7R0s2Rpa6P7s5CaqpFYXlNJ&#10;HG5bQPSAST717tcrWu3G427a5AxUjGoimaUx6U+w9HMPsTu08vhEytN8yg/mcD9vQkdydV5DYs38&#10;Fx+76DfcMkFdL59ubfyBamoaiurSgjq54sU0sVVUFZpDG6rHbSwa/sP8ucz2W8Rx3BAijOaGq5HD&#10;4vlX/Vgk3Mvt/vGxwLZwa3mGKAqR5+Yx/PouUPSm+t1Qw5KGghq1WpejoIKfINRZSsqKuiq5CIWr&#10;Z6bDGqpJaRXmhFTFIDJwwU29yPt/NvLkMsVqbpRIfw5P86HjXoA7h7f39vt3181o+uhLHUooc+Ve&#10;ge3Ftyo2Tv3I7Gar3N/FNvbcwuW3ZT7no6bHV+PriJJKvHY37WsfHV1JkEljjhlimqVZHbU/49yZ&#10;c2UH7vgvFttCO4ANQa9pPAEn5+XUV2sQbc3XxtKxgknPEEY/nx6502ehxuaQQZdI581gMrhZ8vS4&#10;2ZKKCoqpg77fwr1FNEsM+NoG8VRPDrg0WVSTdggurRf3e0tRpSQNStcUHlxoT0Ktruj+8V1yViBp&#10;X/VnobNoLtuthjxuTyJxQocHAuNloKgSYY5JqiKEyvS0mMavy38QC6Hs6zxsC5aSw9x5u017Iju0&#10;Z8EnjUV8/KvUn2+/x7WVkjlQuP8Abf4Ps6HJJaHb9fHkMeucoMRSUcS1z5CSiaOOd6pPEy66WKuX&#10;GyUMjMqOrVAP6zpIUAKS0muQ308TNnjQ+XHjjre68/Xm4ppM6AUpTT8ukbPWrgMtU5SgqqdcQonl&#10;x9TMFqaKrSSrENbC8Uy1CQJNAsbSIqDhVYL+CuhtLiW3RFDBiaVIIxTqPrndIkeSZ5g7EUpn7a8K&#10;eVOkxu7sLP5GPGUmLjTDzVTSVszUEVbRGkVqqoWnjeGeQq7ZmORmjkpEWGCBQCoIIB5tuwQW4aa5&#10;l1MRwz6HP5Y8/PoOvftI5bxdKeQoTw/z9NOF3nilNFSyx1NHPFPJJnKaB5hFLVfcfawRQmWOTS5j&#10;kbWyyqt2vYEe6bntRKRXMSBitPTFM+vy+fRnZ7xa1/VkXVQ+RP8AgHUo4PA7brM3mmggq8RkZkOI&#10;ijSrxtVkI6yjpf4l5KiR6gUqGrbQzoyteJxbn2YRbr+8I4rSMHWoocGn+DomurhZZZU8q/7PUiTM&#10;72jwcMdZteWlp8rTpl8THj8fRmAPDJC5yMTTTvLI0FDHMsIUs/70gMhV+LyQlZUjN4cHAJP7Pl/g&#10;6KSzqxBXtpx6xYCuqaHcVCtfDLRQZWJqKgZ545RNDPLJNBTrEMbGIKypr5A7NI1mS6mQ/X2l3iJp&#10;rMJC2ucA1pj+Z6EmxxJJNAZV4sPL59DRuzsWnyVdDuTJbaxsUVNNtvE7chw1LSbUioM1t6mMGMyG&#10;IoIjkcVKuCWZo5554vBUCVldXuwBPtC7hap3TkEjhU+RB8vUjqX3urOwGo24FPsP+DpJQxQ7mzm2&#10;GVTgtx4+DOYPJ0yUlEn3+Py81RlMvDDkcVjoRWZCqpmcxqsNT5ZpAoQRD2IG3rc7COVGnpbUBRtJ&#10;PDBP5GoyK/l0luN02zeUSMRDxj5UpwxxI9B69HK6j+FuyN07KpDumvohlNr4/c8u3aeHH4utyW2x&#10;DUVGQ2/PIlLhvFU4GakkWYR5bU9SVb0LpSRYa5699N45d3nwLACXbmVfFDRMNbEUYBiBSmSPsqPL&#10;oW7f7ajcdvSaIFZGyO5TX5U8upuF6F7f64xO2MN19uPaFVtmqocviKTLZva+QxW689kduU1LmsfJ&#10;FK9EmB3DS6cjk6Zb6amKJ443kkZAr0j9xeUOZLeTdNxikg3QtHRElMYo7NG+SaAmigBmycgUPRM/&#10;JW9WF01tSsQznQeArSvQb7eo9h9vVtZid2Um5psv1VHit1PFi6bFbRoU3Dl8jQVGNookTAzbOb7v&#10;BvUTTl5nqii3AWSN4YzS+ut45OsZN02uSEbXeVjXxGSRs8SNDrJqGnSK6gantIoety28l2pgaIxO&#10;hqeHlimMefQzDdFHU0e4doZnsbryphp0kxGFwVHtbCZ3cOyPt6SWpx/8dq1x0VVFl5Z2WOKeni8b&#10;SSJYG5HsFvst0iWW/wBhst0EYM0zd4WQkmlCSMUxxxwqKdatrdYmKyX6inqc9JTfWJ7MpsZJWbe2&#10;Y+8MEfBM70FRBS7vy2DxSTVtfLuWrEbYiej2w8zTSGZRrEaq40qB7MtlOx3VxJHfX0lnK+qgLYUd&#10;oqANTVYLTjjUSet3ks0aUjlEgr/nznpP43tDu/HYnLZjaGzMTltziqhxEWXxeYtJuXH5WbH09blc&#10;VBUZF6H+I7djpolqYfuPt4UZysYbkrv6tcrXlxBb3PMlzDaBJHJLPXGPCJVeDKxYHgaAVr0HxvVz&#10;ZSE28IY1+WP29DpNtt85snMbp70oE21Sw7UzGJm2hL2Xga6pSDJQRpuXMY/NphRiMLX5Wox0dHEI&#10;6nKTIJT41S7j2G4N0s9o3my23kP/ABlUassohmrh6KJGkA1VSjHTXNATXHRq92m6WrG5oGPRPdzd&#10;P9M7Z67xeVyu1t2YfOU+Dx+Sy+c2fWx5Sjxn936YV2VpY8bRY+bFQ12Xhq1U1DyTeSaFbvrFjKG0&#10;85cy79v8lmfBNsJCAzKY9VQAKamQEIwPl5jBNeo13bYYAZJUYV6qM3bSbR3XlMtmNt7X3Xu+oORk&#10;q6Y5mqpqd6eljBMcbxQwU+PMjRPEZI/WLG6hr295X7HuV7tyQWm53NvHbaMkaa1qPSvoeHUbXMZS&#10;40dJvC9HVWRwVdWb3eh2pX1WWpaimMcJg+3pv3XnpgI6qhpER72QRmRCQQSoA9nl5zpDbEQ7UqT+&#10;VQtK186kDgevPasVBAwfmP8AP0kOxN/YPF4bF7R2BUV1U+ArKx6bKzzzSmGAxlJqakplonpGpWkH&#10;mXyTMaYk8kE+zPZdrlvXa/3G3IBOAafI+vSGV2ipHXz6B7b+Ly9RGdw53F1G5cJXx1FPO1U1Qvjm&#10;SUuE++ijgijllVRo5IDX/FvYoubqysz4VpGFlFM+WQOqKryNgVPRpuudvYWSmmzVFk6PFYiKsool&#10;pK2gkSjiojkKmlplFRA6rlYlCel5EOtrgtcW9xnzNf3jHSyHxGPAGuKE149Cnb7IeH4rAcPl0LM+&#10;coqqpjxsEKTVVZUiClrMBUxpC1FRRTaaeWBaSV0krWVSFez2vxb3HwsmjMk8x7aVyf8AZ6MG0AUh&#10;yR/q8+ga7Dwu5tw5nFY3FU1ZUVRpVb7WVvJT0cksgSWoOPk/aaedlKPIE8gZRcLaxG3LW77bYWDz&#10;zFBn1rX9leiO5upyQipknpux/wActxYORK/fGYxeLovEtZEJZwmYrZneU1cFEkMD0IqIbIp8n+JX&#10;8j2a3fP9hPAp2xA9waigRhTy4kD/AA+fTCB0J8cUP7f8HWSDE9bYOokjnyWRzlVTLNNRowqysbRx&#10;O5aOngcPMGlI8mu4IU2Cg+0A3De7+Gv0AjJ4ntGP966QsFaYshqKdJBcnVU2f0HY9BLhp6WJZMxG&#10;PtYKcPIEabwV6zQxNDq0MukAavr+fZ+1hHLtHjfW/wCNpU6fM5Jp5D+fSsAnwx51HQqPteTKyLLh&#10;6er/ALvS0b0s1FH/AAyOXFVVPoRagU7QU1PkZfAw1SkLMFYAG1yQym6RyARSgCevoc/n0Jo7GVlL&#10;hOynqP8AP0yVWanni/h0qbWxE+3q6lgnqsjNiaGuqqhRqoKinEgEph8YAkGtiz8te9/a9tskUfUR&#10;KxZh5f6qdJpVjjFQe/pQ7h37i6uWlin2xBHnNa1VWMa+OoMNWK/P30GMx9FHJSzLCysJFkc6yWJ5&#10;t7LF2m58Rrm4kOmlMnI6StPrXQfi6R1bt7eW4aSbGVEEBx7VZajoFzqUlPT19WEp4shDTQUrVdex&#10;p5PG6MuuVrAclbm9pf7RYJrmugIwDxVhWmTxGKZz/k6O9u2O83O2ZIICzk+RA8/mR0YzonoPeqoN&#10;19db5yGxN7bdp8rR7uxO46sUm2cjRUdVkch4MdHXQw0lRDU4/BoJBJ5rGVQ1iyghHnT3A5YeO12q&#10;9jguLGbToKHvGoVBLKdVFrWhABNPPHQns+S90hiM6wOjqKmpHD8z1ZL8Ze0N8brrHxIyPX222kx+&#10;46vA7ayUWQqN0VeSqkq81n6SCmXHri5gsdWt4mq41k1haYqwb3jJ7o8ocrNt9xu4nnm0aS5WQooG&#10;AtAStf8Aag5r59DrlWGeYRwyJqYVFcep6PHWU2e3Ngt2LtfFZmvrKdHqaqGCam2fR4iPGGaTM4in&#10;omzta0TBE+58sctyw5UkW943281nY7jZma7C2ad6ihY8KDNCfPhX8sV6lFLe4iovggL9q/5+saSU&#10;/VnUOSOPhrzjMZU1eQ3jnNuilzlfSHJtSJLSDOVtHDVrEjTBZ6mKRGOvgEgn3uOC95n5vjIjZoHP&#10;b5AgADhinDz6cjuIdi2a9YlRcSMSBxrk+YqP2nogG6PkXvTL7aao6+qchnIdtrTZSh2xlNo4L+LH&#10;L01LSyUU+387WYzJVLUkEzTOacsPKiMy1AfgZMcs8gcuW1wm3bzAYHlUsXEtFK1ANQGNPI0IBp5d&#10;Rle80XdJXiUs4XGCeitYPtPvL5CdhYzIb3y1RtbL0mXqmh37unI5qLb9BTQQ1MFbBR4YTZetaoyt&#10;bWTwVLLSMRIdJsp1e5Sk5c5I5D2ieHZr+CfxFroTulbX3irUrSoWgrw6CO07jvu87jML0tGlR50G&#10;KDhU+nRg909Vdt4aroN9bLzWCogMamIxWKjx2apsbRrkaOZsl/EmpIaCniSlyFBFUVflpo6aPztI&#10;S/kkHsD7NzLy9cRDb97smUeIzFzrrQYFOJ4E4BJOMY6FF1Hu1k3+LDXE3bgjzzXJHp0TL5DdT900&#10;25aPISY8dh7j3Dh8zjc7jtpY96CIGWJ1XPy1+zxBjZqXES1OukRhUNHBxGQOBOPIHPfKSQXltd30&#10;VtYxMGjMsumvmABIATXjT8qdR5zRsW43SmRLNi59Kenr1W3vTrPcfWGdm25u2lnoKhGiliqZZJ/t&#10;qiKamjdZoQYYHkDKWOj+zzck3tOO2b3t3McH1G13cU8dOKkf4Dn86DqO3sp9sol3EyMfUH/iup9E&#10;lfQ0DVk81XTUSy+HXFKYo55ZQTEsaoTJUa7G/J44W/tDchZJpIlILjy/LpWls7BXpg/Z0LOCwhro&#10;EqMhXfaw1cc09FKC0bNLAweemfSQ6GdWS+ocf0v7BN/dpbzPGLYkg0NejxLKXwFcIKV9QP8ACelP&#10;g6StoKmVf4hHjIY1aAVczQw0chnZQkRluZBFPGwAKqeeTa/stmb65SIkrUcP9X+Xp623B9tZWXDg&#10;/wCrh0tXefcNdJiX3/nK3E0NMsUWNxRvGkkbVDKqVzVFO8oaQlRG66WBsbe0fiW22WySPt6relqV&#10;ahBFM+dK8CD0/eb7vW7P9PExaM/wqR8v8vQU9hdSxYvbkGXwNNuKlyGJSeTcO6s9LUU2356qoYDH&#10;YbDUxoVNNVBpTqUzOnp9LW9jzlrmOO+aONggqaUFCfzp8umZ+VrtLLxpI21UJYmg9fU+nQY4bJYT&#10;GRU8dZUz1uSrooZqgy5GjpaJ1MLRTpSyxI0cdQWQqxMokUkabsdJPdzsJ5ZEkjjOitaj/i+nNqSy&#10;t7PM4qe3z/zfLrD5sXbR9nUa/u/tbfxGj0fc6vP9j/wLt9l9vz57atf+PPtjwbmnn8NPP1/w9KfB&#10;suPijjX/ACenX//R0aaqWSrnq2nMKBlAjenVnD+RHGqNwt0BAb62sOb8WIVCeCB/ED0cRHURq6cM&#10;VTT4yppDPHUClmgZqdDKjvOrTLFFNGiiR3hjMZuW0kg+9SzKxZsV/wBjpeVjCgn4uhq2LLVT5fIP&#10;j8DT5OolxVUyzZePRHQtUMr1Ey49IzC7zqVji1WK6G/r7DO73scdtJrehB8utRQ+JKukZ6V8m2cp&#10;V19JPPSU9FDpCzuXjpqVpy8ulkNVJrjVjwF0+oj9QH1CEd3blBRmNfU/PpdPEwlYfIf4B0k6yuqK&#10;Nno4q+SXI6JIoWwyNIYpn1xLDWVQqBE8RijJICt6Rx+PZvaWcUpWUrjpKXKtQcOsG093Q0CzUlZi&#10;o5KuVZmoq+oqKynCHUss8880oDeSBT6Tblv9j7f3LaRcx+IgOn5U8sf5OtltLVp0PUcWC3hDLUbI&#10;qsy1bHHDUCkzFOlVPkKmOoaeuagr6QmWllh1K0QCKZgwFgVJ9guZ222ULcCiE0/P/UOrPIjgBRmv&#10;QK71oafHzY77tslHkKuFhlY2lukM/mmDRhTNJM8Sv+JFEvJN/Yt2pobiFiqjBx0lkcJ0HuQq5DLR&#10;goXijjNPC0YqlV0VyYZgxN/QpIII5v8A0uPZ5HDCFJK9MvNqACcehJ2NHkayupqaXCpm5spUQ0Q1&#10;eJ6k1k8FR9nFjaOeaNqiqFSbltLEA6QD+S24hjZ2p/q4dUW6ZGWHzfj/AJKdXQ/Ev4AbYx2H2z2X&#10;3DjJex5M5jaHN4PrehyeS21tOmylXrkpIN57vroKWqyD/b08qzYvCxPTpLH4ZquIv4nV2lsjZZAc&#10;dHEVvKjRj8OmvVyVNisxmsDidt7ryVPi9jY6rpchgutdjQzbQ2jSY3HSR/wrEZiOkk/jG6iJlWdV&#10;rpzQ/wBj7EpY+zWGDRQrGKdGDSMVp5dLeipqWjJipYaWjghXx0tDRQLT0tL52qJZjSU4hhgpKYNJ&#10;6IYooYYzyin6+1EiVUU9em1+HpX42pkDeKlvJUv6yzks0ei/7qlyqkxj6AEEX45B9tICGIPW+pNf&#10;XUak0wqYmYVEzeZnQJC3iQGSRmUkQpMq3sSsrcW/Ie6910lbTmF8hIjxxIs1QjDRE4jRGNVUMb2Q&#10;ymxcgkrCAB/Qe691BnkE8zZev0yQQARUNMCwTyyKE/iNStwZMh9u6xU0a6lVV8hOo39+690809Qg&#10;iaqq7FamSKn0RSP4Zp4n8lFi6dNCwyU1MyqZXBDnkfS1vde6dm3FLecRohlkkEb1ASNaGokjiWOL&#10;xNGrRxUkKakKWs7c3H1HuvdOFHMIY0lralpKgxh6mqkQvokqRKxeqp1sP4hUKNMMIDaY7FbfQe69&#10;8+nZM3T0+ijQPHUGKSCClpgtbWAIwM1LFT00r1M9RIZU87hSIxIAxIUr7sWKgEdbyx456KT8hfnv&#10;018eIqnCNkU7J7Rjlmpf7j7LrqeuGIniJQR7rz1M9Ritsha4JG8P79aIyT4VkNvZFum8C0DJUah/&#10;mr69Crl/le/3ueGOKFjA3mKetD/qp1Sh8s/lP2R23tCgq+78rDHt/GiDKYHa+2aaLEbVwIlEpdhS&#10;0q0+T3NuKoJWMVdbUIVt/miCT7CQ3Sfc5Et4mGqtfPhw9fmOpvsOTtv5Ttv3pPEwnQUBJBFTn7fL&#10;qsekaq3plaLIIhVqrIYukhp3QCGjovMksKMPGoWoke7NY6QW08qB7NnjG3xhpB3EefW/Dbc72Chr&#10;FLk9GywmKhodybaSOljpTTVWUZ1WKMQeWOmAlNrKixLEbAfj/X59hy7uKtSvUm7TtsNvRQtMf5vl&#10;0pMtL9nn8fPDGZLUddPJGqlqqPy16lTHGkRMrwqjyMNQBQc3HALJO/jw6O5VjikqnHHSrxtPi8vm&#10;ctNWVc1B9tTU9RRAUn3lXWVEVTRxwU/mYxNSxu0/nBPo0gi/PtsSaRRsL0qTRKDUeXTRtEY/ADJI&#10;sUFNA9bVVcxEC00P3tRF9mzIGJjhkmal8pQcKHt9fe9aMK9WtmELMaceoldCuMwONq4JfGlcEo6h&#10;EcSiRnqvufMJnMcuo6PoqsLfngD22vxDp4ODIKdL7NRYykg2/T0oaKc5bFPUOsTqZA33MsklU6Qp&#10;cBZF06g1yfrawCe4Wsz+uP8AAOjtGKoHHEjrrJwVs+68TTUjx0bfwaTS7QfqDZnFo1QpRVVJBqvq&#10;IJA9+WMkV6YwWBPHrJhcrHJkMxPUPGwoKaKmLlghlNDR1yrJUyhEMk0n3IsdJufr7dQaMdPSOdNK&#10;46d9veaTDZXJzsZEyC5yd0c6S1TLkcq8ctK6ofRHGV4fi5/1vdJePSmFR4Z+zqFRsrbMpnnmP3Lj&#10;HQrIECPF/lWMWG5EjBnEkAbgckfT8e2TwPTkaARK3nn/AA9CfDUUuFXbSCYutHg8vCBHN4wJaOTH&#10;Y2dpLWMjmSYuCDwtw3Jt7D10B4w+3oytpVCspONPSXSghn3VnfBJ9j+/BqqqVC4nJqsrUQh4j5RJ&#10;TkxgTWIunHHtanwjpA0KFpDTPTW1KtJs3P0Bgxn8RrKjOx1ppFf7XIsmZ3RUmqjRjC+lKWmpUTUC&#10;6tC349vF2pSuOmY6Ivh1Nel3n4aahwe3zTKVMWVoHlEC6owtIZyyyFwrxaTIRb1E/wBfafSwYleH&#10;T/irAkaeYP8AhNekxlL5DdO38nRKlTUUONaCctD4v2658gKlhKdIMEbUhkVSD9bD6+3fEDLop3ce&#10;l9Y5nZvOnXdXLGMBmtcMU1TPV5eDxyRpVQTpS18urzRwIzksQNBIAFvyPdTWhA49F0yhi2Og8qsd&#10;mKzb2JoslHFTVUJgOSrIWlkp66VaDIVE9OIVWMTDySQxkfkBiPTx7eifwotB/teiieEumk+Z6Jp8&#10;htlDK1tHT0yRPWw0FZV1ISnejh1pLXIqSUltC6xRllXUdIkUDkE+xlyxuctsYIXI1Gtf96NPP06h&#10;z3B2JJIGjRT48mRwrgUxj5dM/wAVe1mw8+a63z8zrQ1FPPQQ0rP/AJRJiqudG108mmSb7vE1JVww&#10;KHxE+oDkPc6bMXik3ayI0stGp68f2Y6IOR92Xc9vuOV90ZTe1KoKd3D8x1YJWZLrLDbZzGOyuJyu&#10;a30aLcDVGB/iWVlxG66PIUtFU5CqpVpqGmElTlaehhkCyTrIiOqai11EL31nu824WAtJgka6SzUF&#10;RTPEgmgqSegLLsI2h95gnhP1AkIANOH5eo6K7275J+xchQ702vPUTrt2s2/icrkMxk8dS4elxOCx&#10;e5K2f7fJVFRSbcxW3IKiWWKOOQyVEodY49RPuVtgtJYbCM2m6q0zSZAKmpI4+p/1evQOu2sbWJmf&#10;b5AfXu6Dvavd20sDncrt3aew0zG2Go4sF/Dc3mq6seTbmGNJjpIZamOmoqo5xmo5qvyq6z6Zo4o0&#10;a0gK3d+Vr2aJrq7vwLuSpAGkD0FBT5Dh0g2vdtsVg0m3OY64qG9ehhq+xpt3YjD9fdenF4raGdq8&#10;fW7nrclSimWgzGCqPsYqLc9LUQCCLO19DTv44qaqlmmx3idlEwKKB/3W/L1lc7hu5aaQHSoGTQ5q&#10;PspU+XHoWRbha37rbQwGKE+ZBFfKmcfP8ulvu2nwuM7eglqjRVG4N4LhaVsbtQVOLjx/3n2NBkDj&#10;8DU4qWmp3bEU80dMWBjd2JZmvb2T2N9e7jtrXbRAQKWOqmDThTPz6INwhs7S9aHxhX/YqPLos3ee&#10;Yrqn5Bb92uM9/GqPE7lztRPWtTUWJpKmrkio3qqmWOCnXG4mY01OB40Up5I/So1n3Jm32iLs0V7o&#10;+IDP+r7OgfcXeq5lUUoDTpFdwVNLka+WWszaneWRqqedMJRVdFWY7GtlCpinymUx0tThKfJyUwij&#10;alDsYIwVkKNcA12eExn6iRR4RyPy/wBnovuDpJZfPpimw2KUxba27lm/uvRUzbky2byYgeryFbSq&#10;zmLLQUaNFSfY5JhTUqKSHBD6SQAVtxdKZmeHFRSnl0gAViNRwDXpT9XbZ2Jnd1eDOx7hfcuUopaX&#10;DYDbuOpo8bkKqto2rJJ9y1VVkY5MbDH4I5NSQuKiJmkkWMRFPZRulzfpYSsgUrj1r+WR/sf4Rfy7&#10;b7fc3VZgTSn+rh0en/T6uxcZn+tEzzdh0hq8bioSz4bLyQUNHiRicvhqqtyOMGbr6Q0WysYE/h9V&#10;SwUlGAQSDb3DVxync7xN+8JQ0dypOks3BSQfOtPLz6ltOd7bZLdrC3kRFpTNf8h/ydF5f5E7hkqp&#10;8fhsfQbd2K1Zj8jVYzFR4arzss1BHPjqCXGZaogNYlf9j4InrvIatmjllLNJNIPY0Xlbbjao9wFe&#10;8jWhNfz8qfZ/s9BaXnfcVnd4JaxnzANOH2/6qdDX172Ntzc2P3nld3UO6qmWiqqaav3LHuOZtwZO&#10;pymQqMhEke4JosVTzJJFGsINRI0yvGWjWQGwBXMfL0ltcWQ2/QC7BiKCmmhBJDfMjoc7DzTa3FjL&#10;9aNchWuKnP8AM9LE7rfLb/2wmxjma4/wKizp2y0Q3Vi8TRURxtJ4K/BV+TocZmK+kjhU08VSjuYp&#10;5ZFCkA+yH92wbbs+4S3hjDtLSp0VBoSKenzpjhXNOkq77ALrVDaPpDA1o1PLp67x7t3Z1riMf1Ps&#10;6hkqslRVW3aitr0xcFSktVTT5OYPuGoyNJTZSopxj6qGOCQPSPU07mQAaYwS/k/kvat8luNy3mYG&#10;2IJVVcgCtPhAJOeJyQDTh0X8w85TGYrbxFs+hJ8/Q9Fj7L7v3z3Hl56TeO3cJVpTVVTiN4V+Ax9R&#10;TUmKwMmTpauoyNFXZ+onyFEdv0MIaKtaaKaPUiRsVJX3LnLPKW0csyGfabx/DOoqjvq4kmlABWpr&#10;StacMAdR5u27y7iiC4taOTnBFP2n06faroSg60zO4oqXO02Wx7wGs2zVYWLO1TZjasMFTQVW4Mdu&#10;NGqa2QY6u+0mqMf9vHUY7ysJQulgXdx3eS9t4fEAWUS0aoxXgKCtcgk5Jr1a0gtodRhYGTTw+XQS&#10;beziY2KiZkklW1PB9vUVFOskqQUKmc1lMJF+4oqiGUmnkLK0Z5ZSSR7Lr6wM5rEfPy4dKoLk2rsZ&#10;sj59NVdn6rMV+MxNOaqnweWystbUxStSqtBkkiqMbRGppaRaaOYxxhWiDPpVeRY+zmCzS1sXnLKT&#10;Ty/b/k6Rz38Vy3aehTw8lFi6vB7VoqX7JIqaoq67I5urqcnjcjQ08n3GSycdEElcQSTU6KpSMyeQ&#10;j6i9gnMtxcCe/wBZ8NjQU/3mn8jw6UWlzDFSP/RBx/w9Q910G4DSZnP4RJMpW5h6VaeGjoKaGkrT&#10;NDT1ctS1MrR+OmooKiN4yVZlcnUC3I1s91bSzi1vZQgUnj/g+3pi9v5F1MpGnoNY8RNkKbH/AMei&#10;yS5HC1xlykdQlFTS058f3KRpKsniEzTIJC6ySEaDcC5AEU10kDy/QgMpFBprT0Pz9ePQca/8VyCQ&#10;R0rVxlJU46urIKumqquWF6edSMWlTNTSxir+6qaxVeZayjkQu7C5cfT+hJBe3Jk0yJ2186/5+nlX&#10;UPn0qtr9XpX0sWaye4IaWizNZWrh0hmesnra+hnpGp1lpnRr09QYioJZP3CfSPaO55git7oRiEeI&#10;lM09QD/l6ZaDJpXpJYXp3I47clVQVky0NAlNIJa7MRYqGOogVRLBFTap6qrYxQRaQigWJ+ns4uOb&#10;tW3hY3RmqMCteHH8+mFs21VetOhKw2EwO1dn59qGsOWrJ5KkQ00NW9oa/JVTulfAIIUVYKGOmDkE&#10;WLEFbG9wlfXd7u+67ebhAIgvpxFB8+lPhCEdla9IGLeEuBkgzFIcLnKZUqUyeBmaWtmxj/colNLk&#10;WeGagaaqUq6epi54sDx7Eh5ft5UEgXT6Hy9PTo7gvTFbBaioPS0wW7I8hk1qagS4MV8U8iZBaChl&#10;mlWmkhcS0lNWTUMNDTxzNxFFEqabhQDz7Idwsp7ON2jaqgig8vs+fQu22W2pG8ijPT1uh8bjtxUf&#10;26ZPP4LxyU9fjZzTxZCd4ReSOkmippYv4xIyiSm1OAgDBiV5XWy+PdWd3GJFjcmoJr+zicZrwrjp&#10;RudpG06yJURkVx0Fu+977f8A4ttGlpt0SYb/AHL0k9XU10FRSHEbekr5DWUecp5ZIPPPN5zJA0Ya&#10;KRC9mBI9jbYdiujBKLtPFDUFR5VHH8vPoEb/AC7fAqkV1g/L/N1FrMpht2ZTblTmMjQpVUGCyGOp&#10;Mjt0vX0suPFZTzTBKetqKQQZIzUrqZBJGsayqeQVI8ILjZrLcbSFS0JkqSfLHyp/g6cku5d0k28J&#10;TIrj546EKGSsOMpBBg44pseyV2FgZ6aldY5lkjmhyME1RCn2dTHEbUaP4iG1MSxFgfJM00v0sU5Z&#10;XpqP+Y/7HR7Y7TLC5kmU16M11RV0m6KDdcUeLenxS7OqF3PVVn8Ho8RgcjiqLJZOuNdTVtXiXpKi&#10;po3jhhQSSKGQ2JuF9p0s9ziuY1hbGqnrj/UOke7zQZQAaga/yPRScdth9w0e35M99ritpZnKGTbr&#10;0MFUZ8vS42WgRa7yDz1r41q9UkxsUaO1RJGGeypyLNx3G72WCJRqa5KnUDgCvoceXHpBtkC30mkc&#10;Pl0Im+tqYukx5otr1GYpsfs+FKCOir42mrI1lkvUTPBTRy1dPjmRgix1UaSCPjSgsWBthubve+Nc&#10;MpdzX/i6noWbvs0sFgqpWmnosVRS/wAJyNJX7ggrkpoKqeoSBWWmcigVy9J4ZnZRT1TxxAxlI/IA&#10;QObH3I1jLG50wAVIz1G91aTwsfXH+DpmqchPkli8ckUEksn7s8dK9PRU8tU4lip6aKKYS0umSTSw&#10;AYOQLkfX2oe2iRy7LWuOkoglkQMeNenrFVVU8tNiqGGlGZFVS0xglyKxGRqtXjSYxTQsiKCbNZgL&#10;kcXufbE21wziuk0PpT/N0oiLxABulcN6ri6WsjqqqmlylGy09TC1GYooFgZ6atkkqKUPURU5mqrB&#10;VUqzqrf65ONjE0hiaPsU4+z/AAdKg+SW6hTzVALzVNNl6KlgiSSgSogrTJJp+2MZhlqaeNwiwVQd&#10;ZGFiAR9LD2nlto0lZVkUSelR/k62WQ56WmHxmIrkoJBkajETSt9lXQZOtkp6sVLWMs1GyuHSkmBL&#10;lj9CpU8G3soupWUMqKsrfZVeqEyJqZWIUinQs4TJ9bbfqqNod6rXVFBIs2mqx0dbi67LxrA8axNV&#10;w3l8EMieNTIGWSO4U2B9hq8h5nlt5Vjsj9M/oDUDgQDq/bjrdgIkkLyux/Z/m6FGs7XymXnQ0dNQ&#10;5uNqymSrkOKimp8lUVDFpHhXIQzJGYFi1aUvZWJ5+nsMbbsDWEkl2C8Tt6scedP5dHEtzPOT9Oez&#10;oOZsJmIa7ISwbtpNs43M1NbU1uAxytUSaK2GphlitRwx0MxgEnrVVjKI1xc8ATx7jb+FKJYHaZPx&#10;1JB8xSh8uH5dJPHeOqlu7oMN/UFJj9y5DF7MptwVuNmmTKR5FsjWyRFTFSzVMDo5o4/uGqqoFpdC&#10;8C2g6QQI9qn+ts3ubqVCBVQABWppk4PkOi92aSUknPQiR5PF7l2zkNo7g80cdRWYWpoN34uOnpsh&#10;gsnHS5SPKRVVKjJPWYOsE8cdTR+ZdUcYkiZWRgU9nKu33Bk1qVYkaTWoBKiuCM+mPTB6WRXUKKVk&#10;9Ogbwm0t/U+7MsmPxDyth5M5RVOdx1TWZAVM0lBkcfDk0qTFLpiycc6xRIPIPUptxb2L23rYEhVZ&#10;LxDVc16YEcs7Ui6VPbXXNZtDcGLqQKWofeOz3en2dXNVVM+2jJkMhU4TILUtJJT1EH926rFvKZWM&#10;iTo6yRB7D2t2fddkmhk+isqlCT4gBIbz4/I1H5dMX9jexhNbGlR0EmV2tjsZiKGlqsbkq/PpS5D+&#10;Omp/i6QyVUs6NFGLwwCieKnjUoRZUNrC9vfre+vby4ZoJY/DrhQoqPn5f6j1XS0S/qcegj3PNjKb&#10;Isu20yph8UFNLR5FnhrVkZIqmeIU01UZJkopGKqwJYkHUrfgWWtrMADf0Cnz/wBVei6aZgxKnHQg&#10;bJ2XujMbcy7Zmlnpdsx1G36qeooJaaXICnqXkMleKilqEl00GOrWMkYZXOoAoRewdvt72izu4ILW&#10;dGuqtUGpyDThT8vtpw6fjIkj1g1HQM9nYnGYfdu4INrSY+XbVNnambb1XR1xykEuGkmnTHRy1dAa&#10;qJ6mano5GeKQa4nKg2AI9yRthDRxvcRihUcek8nco1evQk9V98by63xq4SGoqGx1ETlaDHLTyyrL&#10;Uu7RiOp8tSKaDHvCLTFI7+kMLPyQnzLyfZ725PjUFa4NPIj7fPpdb3CRRkLTV0YfF/JmqyzLlXws&#10;dHlJ57VtXFLXVVNM6mR5hQYueorkMT0bWIlt4wBpNuBE997cQW8lLWUmh/n9pH+frauZSToWh8+n&#10;Bu6dkTwT56q2zFW5SWOv/hzYuWZK+ON3pJKqolgjx8tHBWQxUetiQGJsQwsB7snKe/Gdba2vn8Li&#10;R2/5uGetSG3j+MZ6DKq+VT4zcORqtvT1M1FdKwU2Tx6VlX51pKf7iO5anpFp6uUqCZo2kRgWVuR7&#10;Ep9sFureD6tnFznV3Urk0JAr5U4dJ1vYkYhKU6T9d8qex925QFKnKY6iqoK6FIMTMuP8VdO9cJJG&#10;+yCu0Cw1a6hrUfttweLHVt7ebPtdspkMjSqc1cnH5/Z0nmvHkIUgAV8ukXubeO/9yRU827N4ZfMU&#10;T1IdaDNVE9RSVResqJzJUIij91EkANzYW449mtnFtFvVLTb28QDLAmn+Hp2JtS54dTdt4CsNXTVV&#10;NT07DUHZ4oI5+PJMkCQlZCyx2tfVybf7D2TblutvGrRSEUr1Xwm9ehJrdk7rmenFVWmShmkl/wBy&#10;OOoIspjMdHZxJB/D7LNHUSMByymMAW1cD2RW27bTH4rh18RM0JP2+nTiW8lQ4rQ9Kr+6NFtLbuLk&#10;ooo/49NLFktxwJFLU1lTRDymkyVFjCHjo3Er654brwFIHFyjG9xbveM0gCxLgE/aP8nStAI9R+XQ&#10;eQU+4oZohQ0FekM+uSbJZSkirI2opamuielnjjWpSlaop69VZ2KCFm8jEqBYQL9AI3YSd2k8KU4c&#10;eHSeMCWZVIwWA6tRxeA25ujYezZcbsPdmBjyeKnk3dkocplKummzVTqko8fjWrM3GyUEWD8VRVVa&#10;U7/bMwugFl94x7vd3FpvF9d3O4xvbo50hgCKcfT1x1lfyryva3GzWS7ft8n1Bpqox/z9GL2vsPGY&#10;Grpc/lM/uPKY7HU1HgKSn3xmMhuhcLR09Ij1FfiJK+tP2cUDsDFFGESnsBaxX3EfMHO13vDm0so4&#10;S+qmpFpX0/EP8HWSfKvKVptccM1xFIp05BIwfPyPH7ejMJk925bC1+QwVZu3sE4yqEG5Z9v0lNJR&#10;Y7bdThXpsZV0FTUbhkqMlWVrKWqWSItHANDDUL+ymP26n3V4bkwsLl8kg/5ycdHu481Wm23A1TBI&#10;QKDUVI/YBx+f29E9zG9c1m8z/eTI5J9r5Ojr4qRE29Q4+gnkq68YvCqanZ2HpaqLKM+Qr21x1Bkd&#10;3NlbWy6Rvt+ypZD92yQLIKUIYZABqTq4VFKmgGCB61B26cxXQhl3C0vUrmlAKH+VesNJ2ptnHYLL&#10;5bsOrxE/2vnx22v4FPRUFPlKVa2akyWSq6iKjaopKNqmmZaYFBMJOXQAE+2r3k7crmeBNlDiFqFq&#10;CtBxGBTFONeotv8A3DsraNv3uB9R6mvH8j0D+4fkDtXLYY0GI3jg9t1DCZ6nBVv29Y6SvKAKmDIh&#10;IaOqqTDDGkgMaO311sPoKtv9u92tbpLyazllkXNRUA/7Wvlw/LqNeYPc+2vLCbbrYR+G1fJ65+da&#10;cT0VrcGwP4vuWr3sNw5aZ83h9u4jIZfIRPXwVs1Es0DV1dVxwvPTCpgKwxxtFoRBdSfqZpTme4n2&#10;NdvuLIxmKStSGHdppSpPpn1x1BH7vZZ57sM1JK/t4+ny6WeXTZe1Kykqq7cmIxtdh/sUnnxQWqko&#10;nrIENPjqCSvpY53jkEREwWDRcghueQxbT803CXAtLVpLfNDQUPr+KuD8+mqGBq+IwP8Aq+XUY7u2&#10;HiTkM1t2vxtZXSUk7SvVJHVzNVytUGmeGn1SI/ha5LxpdW5sDayePbuYZpIYr22KxavSg/wnpU9x&#10;ctHqeU/y6Aymqd0b8rMvXSbkXEMtVj5KCty2fFIwhqap8WI6inZ2yRTXTGR3SBkWMD6e5Fh2iwsL&#10;aINANZGa54/y8/5dIzNcMmqNzpPSyx+3ewqqWtyNTuHFZbEU7VEFbLt3IDNQyYzQ+PlrYqS0NHTQ&#10;VLUrLeazoitIwsRdHdx7NYeGrKFqPP1/n5dJvBvJyDXP+TqXj8utLVU2f3LTx5SCkpYqeVcfBT7Y&#10;pmpDBNFClZjqJzDNVUlQ0TqIZpWKg61CnUS64SC7Di0UaPL9nrQefy6Xw27KCsnmOhGwMZqZItyp&#10;BhMh9rOZHxSCGfITy1CostJUwVVTJE9JSoxN0VNM5ve9l9he6hlWPwBxJ/ydbg2nQdev9nWTc3Yu&#10;2pRTJlto0bz0sITHYR5a+amXJzml1T5KWmyUNZUyNkPNLBAUIJlVfoPddr2q9glZ0xEfOn7T0puL&#10;ZURWBPTM25c/uV5sDQYSPCQbfx0lNTmlDYz7HGUFMZ1WSPzrDFG9pHVymrWxAuxAK+Wxs0mS4vro&#10;eITQEkZY+WfPj0cbdtBvYw0a1pk/Z/qPUD7vJZ+lxcFVjaiXIU4qsjX4vFQii/h0KQqIKeqlm+3h&#10;qMhUUSpPGDIYwxLMQTp9vrZ2VuCY7lWV8CpBGT8h69Cu026kf6UY1ICf2Z6i4ioqN1UiU9HNOcpN&#10;loMRh6KpMa0sioS0sxq6mQ0X3I8RULG0euRiNdjwxPaQ7dG0s8ihQlfzxjpA8jXT6TI1T0qafZGc&#10;w+7aLcFZO8FDjZqTHZeTGR5OoxEU2XlcplBkKaTw0max9RppJvFEYkUjQW5vWTc9r3bZDZW+jxwa&#10;mvHBrThwYEU+YJr5dKoNquLOaO7q3hHh/l/nXq0zqzMb86znosji9i0eZgxFHuWizUO0e0M/msZh&#10;amjx8ufz24MnsitxqYaGpp8TSf5Ik1Yt4v2HjVyCsBc6bNyzvO3SWJ3GKLcjMtAwozUDDDtgrnIX&#10;JIHoepv2PctytrKC4hyi4pn+eejX0G+Mr2LgB2VTzYTJsmKig2rjtwbcOra8VZW5CkyebylHiTUU&#10;7wboFGHLIrJTq4FtIa+Pt7Y2u0TtyxeSP4viaiyk91NLKFwRUCnrVifLoVTz3u4xJcrDwpXGKHjX&#10;oGN59nY/A7QG2cNt7bdXX7xOWO7YNkYiKtpanAYFw+691xYeDD+WsqNuY8zwGaGWpqDBUCMiMKX9&#10;yFynyZv3MV/aXk1zevZxMGQShwKqKqtFREAJydWK16CnMz7NtNu7RkeM/wA/Oh/l1Tp3dUY+gyeB&#10;3/sztbE7lqcXPNSYqOPE7mqaz+7xqFlxtVma7PTVdNTZmnnPjemjEaWjXx6iCDl3yslbRtp3LZ3j&#10;cKoarR0FB+EKaUIyKZAOc1PUJbvcB1LQ3FJeNP8AB0k8d8gKzHVO2K3MUPYq7xo8wuQzNJi83/dm&#10;ny2PrJoKfKVCnFLhK+ony9O7x+N6nQWIV2IYITZuSLeZ3ltmtVt2XTqZRIwHHGqtM+dOiKHfrm2V&#10;UuHFCaefH9vR0us8fuWlxOC7Urt5UeM2LuKhrMpFtrfxyOQyu0slUrlaZKXB7rpKz7ehweUydaZp&#10;AtEzylTC7GwPuKObbjZ1lm2CDZpX3dG7Wj7UkRdNWK8agKwwVBpWnRvDfRzAOfPoRaqXrzb+2aDN&#10;bw3ps7deaoK7OV+IkzX3+fqca1fTGWhq6GM0sONpal5o2DvF9y4QjXFGbn2B9pveZRfyw7FtBtY5&#10;lCSMVhbVQrU1fUQD6jurShpUF+e6YQ6YzTP+fontFXd8VnZWZw+28XPvfLbhwMWXl2jgsbis1RYi&#10;CRkjwb5CfNZWllw2NqZ3HnSDTM1wRKVVoxPFhtfK37nsbi6ZYLxHIWQnLEsS4B0lS2qpxgIQOOeg&#10;pPPctJIJW7f9jos+Vptx0eSr8Cz4/EZLG1JwlVangejx1ZTn7SZJnp6d4a1oo6ZPJICxLRcEixAm&#10;Ettohe6YtCGBGSKjPEr5/wAvl0GryNWYnTnoPsl1rvRqypfK7soa+Kqp6uMVNFWlWepLMDDU07lo&#10;pvE+kKLqNJOpTwAKId/2SFIjb2WVI4hiMedf59EMy3DMRG2OgGyHUG9ts1U1aswlmqoKxj9jQR1S&#10;1MlbDFHNTEPIrSK0YsGjBWM/X3I21e4G0XCLB4qJGfWv+qvTMdhM5DOTXrLguve0tu0onw+OzUFB&#10;WNWST00YpAplx7fcMchFVSSQ0EDQpeygtIqkWB+l7rmTl+dtJu4y9aedejTwRDEo/F04bBxXYm+t&#10;zRYfAU9PSVktJJXSSVkc/wDDqeOmdapIw8FPV00StLKWAYAC5HBPtFuj7IkAu5rhaqaY/M+ny6VQ&#10;zyKtFOKdGexuz91bBkmzGdyG3qqehyatUYDC5KWgOOIQqHnkx/iedSzGQsIQV1j6i3uMd33Pa9yZ&#10;bW0n01BFfXyxjHp59KobhVy3Hp2z/YU+TqJc1jMXT0GThjpo4lyEDZCulgqI5Jq6dZ5Y4FchmWRZ&#10;XuxX/EW9ktvtiQ0t5bkmM/MD/J1SWSGQh0Hn0W7fG5NybvrarGxVyRzwutXFUl5KqVlEjeWBJ0Vx&#10;4yluBGq/4fn3IfL207Xt4WeahU+v29ILvvXHQV4jaG59w7rigoayWsNHTTNNVLrmhpowreSIvIiV&#10;H+UtZF+oBPBA9jK/3fabbbpmkKRR0wc5PkPPyqfy6LI4XjfU3DoZ9w7OzNZk8bTYuj8tSuNp48nV&#10;VE8LU9BWqviZppoAgWCEW18Mztp03+pBe239rMkx+o1gkUp5/Ifbw6XZJFOPSjrKPGQYKrxe9t6S&#10;Y7J0shkxEZzlPi66vlCSQQSrS5kxLLCkikFmCFhYG493gs90/eKzpschh/pKSOI9PPoQQ7ikNubd&#10;2/V6LJW7EfOUNTmqBKmLHJG6Nlq2vgqquaq0BIIhJFIYmp5XsqrGvjB41fgSEN2+jYRTWgRBTFCK&#10;Y+efnw6K3EhSrHOelPsTaW440rK/7SWeppmpxErQtDDPRtKYquVWCxD9pFW4QhSBySfYf3jdNvlB&#10;Mcqhj5DhwOP9R6KPElWddC6s9CzX9h1vUkibiwcWNG46gNFWRVmNkq0x8tT4mFbRtHURMKukClrK&#10;LCTQ1iAbhm02WDmaR7S+YxwDhQ0JH5g8eh5tXNbbSsQ06W+Yxk/b0emD5W9vDZGPrOw8Bjq3Gb/k&#10;yeQL4qmixFZBSTx0hrMjjquGoNXNBSGFUip5SsEYOlb8n3Ee4+3ew3e83IhvJFS3aianBAbgAe3h&#10;Q9SIvPM4REZEkLrQkLx+Qoehi6l75wO81pZMfgqXZtFhN2UmCpczvbA0dTlss4pZajHyPkKeOPKT&#10;5eWplLQMzmn+ge35BnPHI257Rtd1bPdm9NxCWCxlWC5NAaCvD8+jnl7fdF2wa3McNRilDnJ4+pz9&#10;h6MP3v8AKjO7J3FiMvjY6bJ4STzV+epqfE4w081TUr9nFjp8hPStTUeSqIYy1SqSalRrhePcSch+&#10;1FhvkVxHvkbiUSiiaiHWnnRTWn244efQg3vmuyt42dLoa6/OnA/Lor1J8gpN7bszO2uycNHSVeWR&#10;xOdu7izGTxUOREDz7fwtdUpVviv4jVK0KeeOLwwiOzEH6TDde2m27DaQ3Wz3HhxRYq9NQ/iNSK0B&#10;B4n7B0C05ri3a3mHjA6a0pWn8+mbG9hrs7F4qDsLb2R6/wBmZzPPJuXcFN/A8lj6uHFS1cCRUk1N&#10;HlMnS4aryEMfknhceRWYFLk2MX5Um3IXI2m9F3fiAaKGh7qVoccK8OH29asNzsFQG70gU+fSj7M7&#10;W+Nm48dJgdrdmY2mrtzYW2ArsTUrRRVO61rEQTVVTU43FriZqSmUS1FOYJpqlmvFLHcgluwcl87b&#10;NfNeb5y5cS2UGnVXuGmlRXSc8aVHlg5z0rut72iWMQbayC4HHj0l+udyYjqh6zbXb9burNbtqVp/&#10;4DPnKDD0eIytUdTUTV9VLUVuDOOqKmmAihrEhkqY0J0osntfzDy6d/lgv+WYRCqECSFKFlX8R0vV&#10;sYFQTxHT9lu0FvExv3AAFc+v8/n0/Vv8wbrja0uXwO8No0dDurF0f3cr7Ex9NXUNUKoVczyQ0OIl&#10;mwuGpnpyjMyyxiOwVbL6QWJ93jmbfHXeNuvpVtHOBKwRcmma6Sc8KeXr1pOe9rZnhWKN9P8Aps/z&#10;6r7+YvZewO7qDaOY2Djd35rOZmep3NkcvuKkoMVLR0zhsdFjKHH0UlVPNh0qKZjrLxAjgIRz7yJ9&#10;p+XNw5JiubLfbmNVQFaqSQeB82bNB1HXOMybuFkhg0VHDNR/M9J3YXxnz9btCjzu9MjjcUK9IGoc&#10;HWVsUNVBHJWQpIxihkaOConLD7dC4OgMLrwfb298+bZ+857PZf1b0N3EBjmmPQcKA/4Okux7NNHb&#10;RPPUrQ8ftPy6YO0sv9nlY8dgaiSPG7SxhxgnUVWUxhpaVzGKqKY02iOXzA2WeYspBszAj2abHB9d&#10;E0+4MrXL/h/ED60rWnl+Y6T7uZI2KQmig/5+gkOYzOT0rU5Wnrse6iRovGYZYxHrkEqRu0bLFqjs&#10;SDyf9v7O5LC1tkBhTTKfT/iuiKKbxTSQ46GvZfa20NoUlTDBt2hr2qaOmP8AEck8onhIYVDT0MqP&#10;ojmib9NmZr/T8+wZuvLe5bm2hiaV4D1pTz+3oY7Pvu17cArKCwHnx8vTpn7S7qwG6dqDGnIVEldW&#10;JSwSYlYhNjoYEcyGpirnRyJFeUWsCb/1tyYcs8mX+03SzFqIrVzxOPPy6e5k5tN5Zm3t0ADY7a/5&#10;T0T5qajmqnLx0lHimqi0zSyJTPJTq0SvLFUzSqGkYFijLexB+n09zFFKyRoNBaThj/Lx6AdtGhiW&#10;F5m169WTjgR/l6n/AHVF9t/xca7/AIBeK32sF/tf4tfz3819N/V9zp+nFrev3SgrwFa1/OnD7af8&#10;VXo8+nk+HUNOmn5cf2asfb1//9LTBwuJxiS65MCM5HSlDkKA1UtPVs1HL4/tompVer1SvKTpIKsp&#10;sSLXEYy3F29R9Tp9OB/w/wCHoRRfTg5kz+fXLcuUwW4MpAlDRUG11xdIlP8Aw1Y5VqpTDrPkqpKh&#10;pDLUsVJLAxKTyRf2/YQzqNc7aq+fl+wY/l1d3XW4jIKU/wAnT9s3eON23RZiWvT7+WtkojBCtQYT&#10;+1OzSPMyBpmVmnAFmIDAcccE267bJfynQSADU/8AFdPWdQofy6epsvkzI5jSqZKqONppZ6hBLJG9&#10;RYRrVOjOIDDHYLxqP1sbgFS2VvCQkrjX9nRi51rVTU9B1l8gBlnfHRSAIsiQpI0ctQYpZPJC0piL&#10;anp34v8A0I/ofYhtYxHCNWB0VyEo/UdcHUifGVeYpK6opJXRoyjzRx01NVTyecymON1cLUEkhio5&#10;+vtcl6pi8JKEgH/P02ZajoWMTWy7ax1XkttZ1sZXxutP9lR5GV42o4Heqd66CWmcR1c8yExKpN1X&#10;+nsN3cKXbBJohprUGnnw6Z8VRwPXW686+96rDx5iDBJU1FVHUjcGCpEGRqzPTyeiv8Uzq88zEMxA&#10;iCWuUJsS5aQjbY28KpNDUf7HTLuWc4x0w1+IoaGZKOspgIqB3haWVz556apqVFPWeYSwlnhV2LXZ&#10;V08X4NqJczSNWhz/AKuHT6wHBAx1cr/L0+HOHhTHd+dkUFf9jBU/fda7bydVUBclUCNo4tyyQJra&#10;Kk0WWkgYOJZ28sjGELc9t7YzRIxGaH/CelkdlVg5X/B1ddTawxq5FSDRrh+2WQyU6UQUvUqslgSC&#10;sp4/1Z9Qvb2ZwKsa6fLo2ppXjnqcJ46iRLRhadfHLGukRmVYyxgYhFW4BOogDm/t1jTI4dV6dKSY&#10;LIxEmuocrGIYypvJLcelACwhgjUlr/Qf4+69e6cZ88tOZaeINNqeSBnRkharljQMkSk/WVSbs4Fl&#10;UaT70FBYk9e6b6eqLP43dCPKhqJXaJPN4VdlCRxoESIa9MSlv1Ak3BJF9BPHr3WOrzSZmXgv/BKO&#10;7rGIyn3v2pIsQdJjx6TNeVlv5GBU2Hv3hjrdOnmjqJ66aJpnSGCE2VmQt9nTT8ROkJ0j7upAKw39&#10;Udv02PurY610/wA8qeVdOuKKECMQKoM0a6mEckUn4klkB8sxHAFvdNTYoKjr1OmDLbx2/tHb9bvH&#10;cmawOB2vjoVM+by+Ux+JwVLAfM00kuRrKqmpko4dBZ1V3lYg6VJYD3dVeQ0I6sFZjQDqs/vr+cR8&#10;ftguuL6koMz3rm6eEmKux0h2nsOnrY5dX8RyG5K2hmyOfZg/7T0lBIojAAlRSrF5YDgHrfhv/D1S&#10;t8gP5knym72WqwlbveTrfZqySrQ7K6t+92rQy0MoedKfNZtamXdu5j5WKyPV1iCQrcQaLFVf0leq&#10;glT0Vfr3ues6+rhHNPNV4w1v3DpE7S12Pq5JS7V1O1Rq8wSQM0oLG5PsP73y2l/HqBo5/wAmOpC5&#10;N53PL86xCJSRwJWvE1/y9DDuvP7h7bWtqazLV2SweJioEpFr5JJZaz7ieCSWpkWSaRafxiUKoBsF&#10;HsNwbfDs6E1AcD8/29S/fX0/NEVpNjQWBIA0jgfIn5+nQ5bS2gMPVUdGaYRzV2fpXgSQr5DT0tJI&#10;VaNWQMQsn0IPJHHsovt1a71IfhHQ22XZxCsLOlCOHD16FujUx7wxuPPkqJRQ56emkda0UtRGgw0c&#10;zGNmdS7iV0DfS59h53dqtTHQjt6Lfihxw6d9TSZim1RL99JhKRVW7rHJ5ZK2GsjAhcEozAo/pHC/&#10;nk+9xnWAell0niSM1PPqZh640+Yy4dUjjiqaSmWJVbwQw0dJhnSFGcB9Uq6tB54LX+nDbpmoyOr2&#10;sqxFlPDT/lHUkVePjG5KuulSbHLl8u8NPGySM0xraykjZywJBTSoVbD6j3TSfTrSuqsSTjpMbniq&#10;p9sbbjD2CZDD/tJqRpkkqIVnIjCkgiEMHuQARf6Ee/dy5p0qjCySB/LoSM3KxjwAlb7eeF4vuJGi&#10;8g102Mq6idCi+keSRAp/JABX2kYsZWby/wBjo5mZUsXkhOp+ouNr581vCB18CR0mHanMcSzOwePK&#10;0UrTO7xqIUQJyl7nj+ntTG2oaSadIrSR5IS5XNadJWGWOHMbkqPDWVcb7ly2PoY4gJ0pykFF9k7p&#10;GNLRRySEjm3J1W9+ZRUnV0wJZfrdJB0D/N0p2ra/HbCrHWVayvio8mkssPojNRNna9Ekjj0gxaKW&#10;cXChuP8AYe2WfVx6O1fRET59KOtLU+1sXE/ojirtvQTBjE8c5inidmJ8bSQFzGbfXyEWNiLe69ai&#10;umZFJH+qp6f2ULlKOaSeQ0VXtbJRTU5WGOBa2pyuCWSoWRF83mmkB1f4CwFz7Irv/cno1hCshdTm&#10;nXHbtUTk8yfISaKGijqi6sheZ4Jnkc2UMpLTXJI4v/r+1KAlR0meUhj0nKGpjqqStmvEKmhx+ekq&#10;/JxJUVNbmsy88rgDiSKGVLghSAASLH3eh6TiUGT59PecWoFRiFp2rngrNzRRNKZI1pUhWWqNQyxG&#10;MzGWaFAQVIT3r5dOTMpUM3StTGUs2YeCjqpqg1e2EqEIjkphTVMkta6L4h5HLUoDaf8Aam/Ibiop&#10;UnpZb0ZOPSMx1DlabEZmGSeJhS5XcCRNGnhmEEdVUpqeW5a5YfUXuf6H6bqPXpt1KNU8Op0syNGE&#10;LTL4sjEggWAF40hw+TjEaTSOS5Mikv6eQvB4HvfE18+tvKqj4RX7OgA7PxUVdkHysrBftaVpZZYm&#10;MyyzGTLwkmFwNEMci6yhGgBwSb+zCxm8OQVOQegNzLD9ZKhVKhf5Y6rt3vistt7O4ve2Fk8NXSz0&#10;80miBATLEZ0kVfFGVSnngVl55YX4PFpK2u+i3CCba5qUkQj88dY+b9t1xsm8LvdshXS/kacc1oD8&#10;ujibM31S72k67ztRl6vHYerq9sY7O5GCsqaYU0Yy4WJspHQlJGXHI8lNNMCrfbzlW9K3UAX+3vtl&#10;zLtunDA0Y0/w/njoQbrOu9bQN1hUNcFcgChrwzWnp0Iu4tzYbfGU7Vw+TO3sQ5z3Y1TSZekenqIZ&#10;shLkclhIY8tSykZfOxS7drCmPswZXd+T6faJVuNkmsZVcsDQUp65/wAIpXqB90unmWWxcUk/y/b/&#10;ALPRS8tsTCbbjzuydubnkyOeoMjhKJKalipqFczO8FTW5bJ1S5elSrpajEymJY7VwRZVlkXU7G0h&#10;Jut3ukSSSxKIqYJFKAY41FPnUdBuNIongiD8AcfnXoc+hN0ZfcPae0to7VxtPsaGs3fjzuGmohHn&#10;avNVEFJHJX5WtqstJjI48dTvSJNDSQrAn3FbPUPfyEgLc6bctxyxfy/UBzp7SP5ZHnxGfLHDpba7&#10;h4d8I40IAHr9nQwdz73x+zvltv3MY7MY/A5fY26tp0CyY9V/vVjqzC46ijG5KbINEVmgq6vKyyFn&#10;kbRqWMCyggObTYbjFybYLaxnwyoJJoQQSSfzpx8+Hp0kuL3xN1ZnOT/mHQa9x7Wx/UVVuzfe7oqH&#10;sHOds0LS7Oze48hqrKKPIJTJmd15bGzwUtU2ayUlVLBTPHVBYJKZpvWoUER7XeSXdvDYwiqoKnj5&#10;fypnpNPpDkkdFc3DWVWMxa5uko8TUZfOYvCyYevTGpG9HDT0sFLla9ZU0xS1ZaDxtqZlc3cGx9n+&#10;3vAJHtZa9uOJp69I5e4dvSL3nuHP0u2sBteSCXHybkrYt0Z5Xx0VNPM8ck74OmkqECVFTTtTo00g&#10;AUiQ8A29nu32NskksyyBmCkeoHDpKdJGg/Fx6TGza3dOH3BXV2LrqnG19Xh66WKrWsNPVLSVdDXJ&#10;P4q2ol80RfHvVxzPHpYxSWvwo9qb5I7i2iiVBSvoPXPTkMkludcZI+zp9p9/bip6WnmmycsNZmqP&#10;+GGqqjDVVkuHqKKOhSKKWVBM0b0SBHe4Ki4/Psrk2pELOq1oOlIummP6h/PqfI0qHG/aytUUyoB5&#10;ncoURXWUrKE9KNNp0xPe6E/7V7QiCF9ULkBj8h/h6VBpUQOgJB+fRwMRn6On6i3+tHm6PLYuTO43&#10;MybbpKWGorMHHglwsNBmcxGXggjx9bk9wSUp8jmpqEi1QmFBYgrdLOUb1ZWmn9NlIDV40Brmp8vQ&#10;UxkdSFtBhTafFkYK5xw/zfZ0MeSwec/hm0t37CkxmwnzsFDOrYndskGWzcU/jooMbisdRtUPRYw5&#10;DHuk0TySSozBXA1LcBQvbNLdWt7avKrORwYgLUgt6YHyr1r6c+AZUdsV9enPrnaNbkKeu3nuPsHa&#10;0e5srTyx5LbWQzuVzOarH3Tk8fHjcJlaSuo6KljnrqYRvA0kjqi3BtqdPZZzFfzWUYsdj2+Y7an+&#10;irEQBQHJYrQj1oM4PSnbYEnVfFpr+fSn+QWEzMu6NpL1j1Ni+sxTbg2zJ2ng9r0UFXuuoqZszU1G&#10;VradMpWZKioI6aPKJQvj6CKGOI0KG2m7Fb7fc3bYo3CHmfdEampYW+Dh5EKq+hpUDFPM9IeZdpvR&#10;Er28VIsUoB+fRYtq7ryme7u3H17lMvPm9v8AZO+YGLbglrMQcZXb23BTz4rI5YeXHMtVtCoyNK9W&#10;0k5hpIXqUb9u6iWNw221urCzmt4AJWwCGBBCihJINK1GCcnyrWvQMtrhoLoRTQvUD0P+Gn+XoDux&#10;6qlx+9svTpQZjCV+DyTY6sw2RqcYq02Sw9XLQTUwXH0glydFJGiuZ5j60YfqHPtZDaQwWYt9AMmk&#10;ZqPMV8+FM/s6L768uZ7tUijamccP8PWSsjpcXXJTVML3FQjyQ+ZUkannkSsc+IJRwxRrf0NqIZG4&#10;uOQSOrkMolVoaeXVo3khXQy56f5Tkchn8bkZqqmpqcE1mOFNMxqsLSRVIngx1TJDJTgy1AFkVGmU&#10;kkcge0ji3js5oI8geVPWpxUfPrRuXL1FehI3PvfJ4yKCSLJ0VVTRGaMUEMYiNO5WITSUxjbV9qkS&#10;RCVzcFlY+wra7LDdmQiocNXpQ0xIIJwege3jkcpumeLIbey32lcyRPUUVNNPQwvVFZ6cTQR2NHIT&#10;T3jZiodlIAPBsN9iih2+MxzLUUOSK8a/KvRNMhVyR8PXWMNapen3EtZO5qxGKijrYaeKCkEbiuWp&#10;0UVQZjLAiCH1XUgmwNiNXAstbmNADT06X2r0XuJpToyOF3LFHhdsR3jWpwslNGGpkJoXSrM80NU9&#10;PPaSesSSJbuzXdib83AjS72x7ie+dIm01FDT5D06WeKvGvUzdG6nqMPj62GFWpsRHLJWVJqEjaCo&#10;+2CGtuwD2UKFkjN7BiB/X2l2LbGF+Y5dVDwBrQ5H5dMtOQOgK2PW1xlyeGyKzJka2fzUEFPSapo3&#10;YSPT00ME0ygRzyVEYQv+3qPPB1ex/u9naxCC4WgCj5+X5f4OldrAk5q74PQpV3VUu3tz0+PzkGOx&#10;C0iZNpGaqx9fEanUaqhxlVX0KvjI8nPTqV8am0VyTdrH2SzbyJ7QJZvrYY9DX86dCW02pHdQeHQt&#10;7D2ltOYDPyvStiKOiehjqHrMtXwla3E1tRWwY2LIPUNFVCUqkRlRbS2KnTz7A/MG97qqpBFCPEqM&#10;UHl65p0O9s2iziUyyyYAz0oK7b2w2ydBU0dSIG+1pMo+QzEVNXy5GJC/ninh8k07TCOLxkAWk412&#10;F7ltvuW6sqxSgUY0oBSnnxr/AKq9G4tNsmjZQ/y4/wDF9Bn2V1r1LXfb74ylFLUzOrpDjI8ylFHQ&#10;tUqIsbiI8dizV1gSWulTxMUj0NYaQL+xzybzVvhupNjXEPkSKmnE5r8yOo65r2La7T9bxCWqDQn7&#10;Pl0j8RisBFWrmqVaHMSpjcfQ0GSpIfvlaOGkpqZIKD70eShloIAKaVZwjuYdZF2PtfvG6X8DXFpO&#10;3Yx/1Hon2/dbOJlPggUGPl0samkq8hE4r4oNbsuOkSWnWoYxJ+20sbrNMWeoim9KqNKOLr/QAyK4&#10;ityHVzqr8+j+TfEmTw4zRafPrPR7BxeRrc8mdyG4MXgshhamOopIstkoqaaoxqVwoImpY4Sa15Qy&#10;j/OU4s5VtQuPYitub4reKOMomtWrXTn9tegpe2QvJvjIpnj+XSYwWyn2fTRZ/L5xaxVaKlgWu++r&#10;Ex5mLJRVRtWvUq1NDCtqaJRCq6TwAB73e79FzADC0fAeWPLoU7DBHZAEkVAP+E9KZt01efZKSipw&#10;ayplbHIcdRQSOkYD1sFXTrjY6OOhWbUfM37ssmpdXKn2RHa0iKuXI00PH8qdCiTeDcRG3K1B+XQH&#10;bvwuezWdo9trTVVcXiiyWSx8lFWVb1MWLqY5Zk+7jjilEcVO8irL9yhUagLnT7kPZri3sbKW6klU&#10;A4FSBk8OP5Vxw9OgRfbPd3E8scFSoof5A9Zv7myU2ax+Ho8PUYKtymHOVT7w/wAZrKymmp6mrpYY&#10;aWCmkiworKWjbxqjElBrZj6m9qRfG6TxoHVxWmKU9fzp0TSWE9tWOaMrTPSArdvVW6snQS4GhSlk&#10;jmal3FVf5bTUOILxefy19ZHJlJ6cx2UR6YogWe7fk+zqwuLaCGQ302gkVWoJr+zyqOiOeRtZUZNe&#10;sdfitw7WxVeudpIaSup56WKSnzVJ+9NprIoZRRQpSuakeOJ/LcgSL67grY1gltb2YlZgFI8j1ZZZ&#10;Qcr0ZHam9c3RbSq87V5qKWtigxr4nFthqtIMrC8MS5KBMgVbVkaSnpIzAQF+6iBjsB6iBd02iwk3&#10;DSLg6817/wDZHyHS2MMyKxXj1O3Vnd4bjwVAUwUf8Lr6kxRZJcZUZOviH2NdVNj6t0iimZqydViY&#10;NLGy6OOCT7KNqttns7m8+o3RQUNRVvmMAnqk8bSIFFeP+foKqf4+5yTcOJ3fkspiMDRYuoRchgsp&#10;HlaBamYU88Tw0ksMeRaqmjaSPykSLYoAb3AAyh5+2+Kwn2+GKOW4I7G44qpPoPXpIlhJkkn9v+z0&#10;J9fVbU60o8dQxZbEbgyk+vF0qT+IzySxSmSoLRVAaOnkKWXW8JktaxDewXDZbnvry3klo6QaqkUw&#10;PLj0utbqS1Ah01BFOsG4OxwtJjshQ4jIUMIEMqZTJVP8RjqainkEci4k0vhp5scschZ2mgUgxkXJ&#10;IJtHyo6VOvjmmPnx/wBXn0/PKCopx6Zqjf8AU7iy7JuKZ5cdAkbNFjY40lmjpf4e0RpPQ0ZnanUs&#10;wlI4U3HtYNnFpErqdLVoRWnHpLqxUdZqWXIZfKVk+z4pV219zKtNDUq1BWU80dG/mabIyRyY2el+&#10;ylqAWRhIjPFY/gvy29lDZubhf1qjNQcflU+nVKCVq+Q6FXa2fz9N/F8TXxYqtFBUNJLX4fKwpHip&#10;cVPEJoaWlWNpci0yHzI/ieMML61sD7CO7bJbSRfV28pJBFBkV4+R/Z0bW+6C3SmkV+zpqz21ItxZ&#10;KLcWH3HUYzNVsVdU4Kq3JlqfOUs7zI1O0NdWiHUtLUAlUpwwJZSQePZptO+/upBHdWJMCjIAIPqe&#10;B9Dxp59IL29uLlmdFrX5/L59ddffHKPdm+M9Vd5bxrl21Q4mtzUb7WyuPpky2XqKBabB4urydZ5q&#10;vG/fZJ4pCzQVISlhcenVqB5JzzsttZtJtdv/AI6xpkOaGhNM0H+TpmITSromWnnxH+fp5Sg6J618&#10;lPtXbkmV3bRRyIm4Mk7VeWgqSkkU80dPTwZHDRuSfWxleUm9mUGwCS7/AM87w8jXW5RwWJPaNKgk&#10;emDXPl028EVSCwp1jqewqHKYPIRx5xqDIOlY7RmqoaSmWnhip6SqytXji2NgoaaioyWJKyBZERr3&#10;FjTb9i3R92judDSAGhz5kg8anjTpp/poUKCT+R/zdV4dl12zMrufKZnYE1YuLNElTkpamraasfJ5&#10;GaSTJ1ELzTute4nqB41jUKUYvwCPeS+2tdw29tHdxFZNNKGh4Gnlwx0gMyE9pqvQTVkVVQU9TXjI&#10;CpmjqPGqMrLPICQRIGqLxKGViSi/XQbG9gTxI1mFGAC+vVzIEFV49LLZOWz2iCbGUsk006eCCrEf&#10;lx6tL5Iy0kEsqF5GJJQg3Vr3A+nsn3GztkJ1NQg8PP8AwdWiv2Q6QuOue6cdk8bVxwxCJXaKqFQt&#10;HPW6cg3jWOd3mNcy07lOGjWO5F/d7Ga1jjowGoedP9jpPeSNOxZR0mYcdT0ZqW8kck1VTwEOS8vq&#10;lmCzIJvGB9dKn6WK/wCx9mDbgKkR0K/Z8ukcakKKjP8As9Pe3x9hn2VY6d0vUMGEywxGJ3lfXKpL&#10;JAxBuAbFrc2F/aG9YPbGRziv+Q9OBdZAHHoUI8bmsZNTTa6CpoISj/YiYVDMi2T0+LXBHySAL3A+&#10;vsJi4tazoHPikEcaZI6NbeLSgxwHQwUO66KralooMfTY9fJEte1LIlIZY4w/E7pGZGmVrX+l/wA2&#10;vf2A7nbptbeJJqx/q49ONOaYXpRvkMr9rSybVqq6fHw2p8nUoUqMjFLIjtE1XBTmKVVIUkITcXH9&#10;Le00W3WXiK912u59ccafP+fVEmY1I4dBFl9175y1fIaPF5vH0VFI8CZSpo6py0MpEMsz0lSiZB6h&#10;ngUsQ4UGw/r7GltsmwWkStJcp4h8tQP54FOkc1zIxVQvn0v+s6rcbZfbWMzkyU+EzGUwlFuKespk&#10;qlipqGvWnramohg++rqKYRVXp0RvZ+GFh7Jd8/c6pMkUwAAOA3qKj/V+fRvtCUuxrHbUf5Orkumt&#10;+7i3dXz5zeuPx+3WhnxMNLnc2lNQ5XIY5cdWNSTYqhXAq2PfcWNmjq5a+jSGOVo4FKqNWrEv3GtY&#10;dujc2MpkklpVRU0BBzXgKcKHOes2favmjb4Nv+nu5ECpWhOK0+dOsHeXZO58vnsNLh5Ns4DbWHze&#10;LZK3ISUxyFRUyQUlNmJp8rMKWsnpcm8skyxKZPtZI7HhlPsl5D2jZI7bTcQPJuDAk/F5kkYpQUx9&#10;o6tzb7g7xe7illZtp21yO4A4C8cg+fWHHb0xVVtxtu4NK7dWEqaKlod05HI5/ILltpY+s3Jk6Sny&#10;dF9vUZmnoby49ZIa6oqpBTfcXKhGZBJKWFzYST39pCAfDIzSlMMaLUZx5CvH16Dcm6XXMUkVr9Qs&#10;ZjIFdPxDhxNc5+3HWKm3T1z11ip6bC9eb+myO6sdWZjCpk6XFbsx+5oIq3OVmLfF11UkGcoqulGV&#10;e9VRqY1lQSxgWuApdW+4cwSM828QW6wsQQNAK10/EfKtDxNT+zoY7jOnLW1K7QmclRj/AA08uiDd&#10;2YndXcG9MxXY3Abho4BJ9zH5fup48fBUVX2cU1dFUquqaON3MlgGLEf4e5e5Pvdv5d22FJ9xhmko&#10;M9pJH5VP+rh1jjzItvzDfvckvB50q3+z0Adb1HBtGpw+V3BPkMlTUGRoJq/D0tPXCvyuNFXLDOKW&#10;erpZ8RHGFjVhr8mofpZb8SNY81Wl340K+GjOO0Gg8snPr9vQVG0WMikRlpGFe7Pl86eXDrhnt5YL&#10;bkOSy2CyOcwOVx01RBV42sNDIwiSTS9KcVPJXVmPlSOaPTJMGZWAeP06V9mm2ctPdRk3caNCx1IQ&#10;VILeRwfSvQcvLp7aU2wJ0jPn0lcNuvb2RzGMy+7oavcte1Gwjxb17zlEm0SyV9VWOjU1QHlIkjpy&#10;hRSpFhx7U3NjdWURhtdAhqakaRT5evW7Z/FOthUnpRZavrqqKSoweLoqGkrJRkITBQUNLXNCjy06&#10;LFU06RyxjUhLQrc2P9T7JbZWTxFmnWvEVofTpNOX+oBX4K9TqbFYip23U/Z5FsduSKGaWkoqyKvN&#10;TU1khmpnSasp1nH3ULVjPdyiqLA2I9p1uX+v1TUNsKVOKeXl/sdCm2hsruw8GgFzn5efSPwGV3fh&#10;UkwdTXzUVN4mqMjWmRURoceoiWNIaRYBEZp9bS+RdUnpYsbX9nN1ZbNu7xSQlC/Cnp+306DsJu7W&#10;WeFswg4Pz/1V6R1X2ZVZCoqoESsy51VKNK8UqFZphpeWIRrKjtP4FOkn0sGI5a3syi5XsLZVLuqj&#10;/TAdKYknuGJVT0KG0cf2Pn4KMYza24l+7Cg1tQ1TU1U8U5ZUmGqSMqqpqIKaUIX/AAPsMb0mxWUj&#10;yTXMOkD1FP8AVjpQu0b1MdaoafaP8/Qsbj27vnqym28mb2/BDlstrrMdHV+CtysMeMlkZ55PEzLF&#10;LBOoYSuzhA9hwOAxt1xt29yXAtLkG3TiVqBn+R8+HTVzDdbfpEoJlbyOeh06e7Iwhqq0bklx0e56&#10;l8fS4wPTY+fDVkUsE1NHR5Wld4kesFXVLGwiYlQ92VmNgD+ZNjkDeLbB3iVqn8q1NPSnnT16kjlL&#10;c7VII4J2VZGFOGfs4dLbKdY5XA4uLJVu6MyuLyv2W69x7Ep0pnyVLt2ukmpXqKeskNU1OuLwtFTl&#10;ql6VPCalg7AkH2mt98ge2FuYB4yAAGnEj7fn+3oaxcvXUk/jRE/TkGuQMHj5+nTe+S6w2jTU8mEl&#10;r1zTw1NFJhdymlr2b/KA0+clqKeAfa4qZ6tIIlKlGljZwTpv7L7213fc1WS4jYW+oZ4Dh9vp5dNG&#10;02Xb6gLkepr/AJOoW9t50G5aDddDS4B449vS1OWWVsrHPRCKGJlosbDkKyOlqaelaOaNU+3aQzvz&#10;MGJt7V7ZsH0N5ZtHcUilFGrXArWvzof9joN7zvtu7JZW0daHFP2/5eji7c3Fk2+O1DJsyet2ruSp&#10;2nh9wU9FU4Ckl3Dl5qTNY6iXIw1MMpjl21kJy0NJJWVqrVwQtphisFEWbxtdja8+rFubLLtXiaTR&#10;sBiMUIPEedOBwfLqUtteYcqrJDUTsRinlQ/5adDV8c+2aaTrSvfNTw5aowmPraXclfDXJQ5GkSSP&#10;NyfxabAYKSWbEYP+ERmOJqlSttLqW1qzRl7l8j3cm/QXm0WMv7sLAq/ECunSNRNSSxA/zDpVyzv9&#10;3HFJZTMCDjI9Tn9leiq/LPIbCwowW54ZcDmKGLZs9Ps7bmNxuUVsK2VrkocThc3W4HJYyrGVnmq5&#10;q2Sqy6KWSIAmS6t7m/2pG8Xyptk8yQstasQtcEmua1wfn/k6AfuRbwwMHilLAU9fQ9F16k3H1vn8&#10;BHksRjcNiKqgqKt9zUfYtbSYphTVVDgqR8zSxxCqoBU0Wfq5pcVT00kk0DwFpDqcj3IHMe07vZXd&#10;zW7MwCVUx1Fe0gCikNxoM/b1He2XVrO6m4jzjPR2t7dNdZ732fkpq/dGLzua3rhs5FsjJVe1Kpct&#10;iKWCefJ4w4uuq1WpkecgxxuWjV40DRWubwzbc+80bTv1vHNBINuikHjK1fh88E6iK0wA3z6E24cv&#10;7TfWYkjBD6v4vkfl0GXWXW83Wz0O7MQ+08puejws/wDeOgze+p8bgcNUVNFJjMbT1G0KrDHH1+bg&#10;rKNZFgpS6pJKXeQXPsTbnzRab/BdxXMqQyqFaFxEdZ76sNQFaBDmpAPD5dBW32ZbKVzrNPQmvTvu&#10;2toq3+IDKbNq8gmcVMtlN1bWzGLoqfbuWpq2OoXG4+hgiSFqs4qnLPXzwSwCIsGDXAJVs9usMUG5&#10;Sb0rPqCqhUgOMggkDFTpGGUjjWgPS5rQ6a+X29BB2TvbaGJ27NgayfO9c0e4dpDNYir2wKRs8lRR&#10;V2Ur5dpZfKVVLEMzXSSVMKRyLLRJCv6YyhB9yHyttEt1ei6uH+ojinIp+HA01AwMU45+dTxJtxaJ&#10;IgNQqOq10zdXT07RZPcM1NFkavySpVwyzVVfAZJftYilHDNCsiRrpcLIfXICfx7mk7bbyvE0EHAZ&#10;9PyB6AdzcqH+Lz6VOArExNHPOvihhE8c8E+Ur6h5KqTyvTDRLOKQU0YMesrIrmVSFOm1gi3LbEuL&#10;iNQtBgGgpx6fgmj01x0x4XsbOZPcdZt6vrMVSY7EmqKVgWKWLJRsxk1xJIBNHBVBdQKSBQBwCRwu&#10;v+UbS225biGUmQAevVvEBx0rqvs/H7Ox8lRDUSCtFTI1U8B/ilLk+GWFYZqkslEdLW11AlAF7Dmw&#10;JLTlqfdHAZXCYoRjrTdyimegU3T33mJsrV0tJFNjsjPTLDGlNXTRxrTyRvKFShpmjo4WkjNzospI&#10;vx9PY9tOSlFvFHMZTGrVy1a9Mk0wT0gKHe2ZyclTR5LdNfRSVL+WpmieqlLCbUBz9zC0jMq/oJ0A&#10;CxNx7N5uXrC1VZEgU04DSD+XD/VXpp2XFG6MVg81LBtuj2/RbtoczT1bUdVTVZip4q5vIugUs6yT&#10;TGq8HIUMQtyPrbgB7rYXEt0HXanAr5DpbD4bqQWHWCWl2zkqmlyI3NRY7cE0FdTtiBBLR6Xp4yDE&#10;iqTHC0UVO5BBszOTx+L+FucUAiSybQPWlRn5mvE+nVSFBoDUdLOnyMVHQ42kxdVhMIJTBTtW0Krk&#10;MhVsjrOah1jdUSkjPqMb30m5v7Iru2ndNV+rNEprprT1HAH5068yg/FSnSX3c1VmK6amqNy0z4uA&#10;ST0sMop8fLVJNKYpvuUp5FWpWZIyzIGGkgc3v7MNqmgiVZINvYmvHNBnHH0/2Ok76QCAegUo+vdv&#10;ZedKmeilqjEkrR5GvyT1FGogm0tFFTSzSyIjxSNp50g83v7Gp5l3K1hKRyLr9NPl9vDotNvIxqSf&#10;2/7PQiY6PZe2BJT4nF4sBZYH++mpvvl81NUkJLTRlSE0ot/ybEW9h663Hd9wSsxNTXhjrYMqOUJO&#10;n7elBm9zvmse9LR1dRT06xPPXUcdPKDDFDeWSQLQ2cRypcguDH/Xn2V2dnN9ZGJkJBwKkcfzPS1W&#10;0hSo7iadSdiYXN9xSLh9ubbrN2U2Cr1p3q6+npI8VQVhg+4eWrr6aMRUTinTUvlLMVAJt+Fu67hD&#10;yg31u63axwshpUnNcCgyWz6V6PLTYpdx0OqEtx4+n29HO6o+OW68t2NhG3hnetTj8Pt/NZnKYnIU&#10;MmfE5oFp44sR9lSstBjczTjLpVwPUA07+LSFRlB9xLzF7gbJtWx7pe2mt7+dgEZdVAzVqzDQe3B4&#10;AEGmePQ95X5Qup74S3JIjDeZAA6MJl9kUzzYnI0WxNkYSak23V5uoxbZXb+MjTbSVuQoK/cDwsmV&#10;y2ClxcmKlWWoUfVh6/UoIC2fcd03K3fXeySxCikojyZOQKKrGhJFK/Lhw6kS7tNusbp4DdLroBx+&#10;Q6yp130nX4baeJ35Ku5MPuFl3jNRYrflW2BrY8OWSklORydJQ01JlqWOUoYL1BqVGr6Wsitt753s&#10;dxu25esVa4RShrEPEo/qpIIFQM0xwrnpBeWm0eD4d7INByPWv20Pz6Jx3fuXY3W3YWUxHxvgTeu9&#10;KTPHFNSUq4ir2ycZueglo6AYhceBFPJiK2ugRpqjVIJf0kABRO/JOw73vm3RPzxWBSK0VdLEjNDQ&#10;kGvy4/b1F29RwWkpTasoSOB9eOcV6LR3F1v2HSU+Nzke9M62WqPvMjufD1NLlnw8002MSoyGTxkk&#10;4iw+qmEsguo5kU6BdQfcicqb1sMD3NgbFNaKBGaUJFTQ+RPpQ5+XTF/BLFaqyk10+v8As9JPC9Zx&#10;5+kwFZ1vujNDc23clj5Mluavpqasr6KSpp5Ghq8VJQz10FZEhl0kzSsy2JYKBYLn5pl227lffY1S&#10;0lHapUgEDGeOKDzp0RpHdSyB49QbHA+gA9ejLZnYPYG/+rdndfbnysNFuvBmnOZqc1QVMdS1bLPJ&#10;5K5q6fJ1dZuPKNTiMU9SslLD42MeldNjFo5k5c5e5q3LcrYiTbbwVAWtA1VrhRgYIIIIPQlVbi5t&#10;xaPq11rxz5jj+fSZ2F0NmcRU5SfceBo9w09dI2PhzOQSqnysGEkgmxc9HM2Kyc9PThio0q7NICNJ&#10;bT7Xcwe5K/Rqm0X/AIapSqcATxFA2RTqtrskttJrZTx9f9now1D01synpqHw7XWKqoYEqaCoFHFG&#10;KGjqJ3kp4KpKUVXgpKloDdViOkP9STcRknPHNG4XJtpb9SHfICgVH20+fQkNj48RLLj8ukTPnstl&#10;spnaPM5PbVBQNUyCSOHxU0rGjmjRqekeYRCGoo0ABdUGoELb6ezqWyjtgl1FG73RySMZ/LpiCK5S&#10;SOEvS1Wvn6mp8/n0BXbGdxq7NqNn7boQYYKz92olxlNVVtZT1Uxm8c86Rxka5b/5QQ2o24Fr+5D5&#10;Sa8e7Se6Vkj0E5NPMU/4rop5lktFRI7Yfqef7D0WKi2LXO4erqKKgH28jxtU1cUmsyjQxBRVKuoG&#10;kgJb635v7kG43YO5SIFmBHkf83UdNbtrdtRA+3rHlNo0fhGDGXphEkkFRK0MdhB4/qKeRGUKpD+s&#10;2t9LfQ+7xbrcxsXa2Zsfwk9IhFIJA2o4+fTXN1nRZCRqfFV8CHGx6VglrRUpVSRHUwWaXUkInP1A&#10;4Frmw9rhzS4CCe20iv8ACf8AJ0YCc6iGOegt3hj9wYarp8hlcYKClpHp4kUrCisiJ5III3Cj7kPG&#10;bktYqj/0BIGW3T29/FL4BIJT/KOq/ViKVH+fSj/0rDwW/g2J8392vtdX20fj/i38S1+S/m1eH7H0&#10;/TV5ONNvV7Kv3NJr1eK/9tXieGmnr+dPToS/v1dFNI/sqcP6dfTr/9PSF+6yCyGpi+6palirxSmS&#10;SCJ6W4SRSFMTln5VWVh9QCD7BDLYuNIjFejcIa5UHqXU1r5jKx5LImI5LRFTvTSCMLORC0UclOhQ&#10;KLqOSSBq/wBv7URJoiCIo0iv+GvViukVGCehS2Tm8HTYjK4PNYKaeDIzwkZGahglqaKFfMxjeeOO&#10;SaGZJ9BZ4ygufpyPYV3WC+VmktXo1c/Mf5j/AJOjCzKlBG/w+vT9U5Xb9FgmhiamkrTO7zTzCeqr&#10;JHljEblDKiQUysiqCFF7D2H4Evpp6zIoWvkCP8p6MGaK3yhJJHn/ALFOgzoZ5qWcZmiK0tRQiR4p&#10;6iSJRJZgv7MjwNSlit+GCn8C/sUCNinh17T0R3ErFvLqdVbnyWUSsSSJpDXyQiSpjJKqsyoxjVyE&#10;hikd059JFvp/X2zHaJBRw7V86kf5umBrIqOoW36jJy5qGKCSoNcsslIPN9y8Zp1cGOlWFENNKsxf&#10;TcjnVybce1V09sLUsSoIyD/Lq9uC0lGGKdKvf9LmVymPnP8ADcUxieB4cRlacx0+Qgg81U8EdBBA&#10;KSGVXCiNbqrj21tjW1wrkSqzg+fz6XywBFXwxU9WG/AH4o1PctfRdpdgUEi9Wbdqono4amongrd/&#10;52hrPP8AZzfcxN59t4+y/dx+qOSUiC7CRrLnsYI2qoP8v83Sq3ShFeHWwljabW0UtSIaOnpY40pq&#10;WBFp6SmpIgsf+T0yjwxaIo1RLCyRgAf19rIuxRQY6XMACQOHTpU5GN2tBZ44pEtINYV/GsmqQCO0&#10;WiYMNQWxbR73Tu1dVAoePXJciJp0d3toW6U8I/cuAV8er9CLxck3v78RXzPW+nQV8EQWV5LVGgjy&#10;RqWceoMsUTm/EoWxja412J4BHvfXum85Gapk8KwpGSgWQRspSlpmkdhSQOb6jE3rkmBszNbi3vSm&#10;raevdYmmkylWKFGMdIpJr5wYpJptQWPRC0d3WUXFrCwsfbpY6qdbGD0oYfto66hxkahhpGmRvXFO&#10;P3WjrBSrHJO8JjUmNArO7qx/Ta1Sx69U9Ab278u/jv0VHNT9k9oYLC57HRVEtHsPFzNuPfdcZ4iZ&#10;5k2vgY6ueKepa2lq96WNAOZFHt1YjIuo9Vo/p1UD3j/Oc7DzJko/j/19Sdd4rimbem/0od0bolEX&#10;lpmnxG3YwdoYOod5Ltrkr3i03ZubBxbQBRQnp5NQALKNPVSPZfdHaHb2Vq872d2DuvfVU7NLFHuT&#10;NVuQoIZJGVgcbhfMmExkdkChaWCFNKi17X9qI4GB4dOrLGpJHQS1edQnTTx2NwWsLLqYAFiFsL2+&#10;v1H9b/X25poaEZ6ubqClCe7piqcjkKoqjnREC3C/2hrB0Ne9wbf7D8e1BIUV6RNIG4DPXVPRSyuq&#10;BWdWYo4BHkbyD6K5Usq3H+wt7T3M8UUeonuofs6UbbaT3O4xaB2nqxXZm3Mjj9lZClXHPIKp8FAm&#10;SPjWCSH7qhMsAbTHJNM4RlLcmw9xJv8AeGWVgGooNcdZZcrbW0Fraq6/h/zdGYzEtUd3bcgkxcOO&#10;pxVLHjpkAaseOCgl8rzljGrpI5v+SvFrewyJS8atQZr/AISOpCctG0cYUChH+fpW43FUM+88VHLk&#10;aDHCfB52o+4yVU9PQOIfsZUpQVhlH3E0lNZLKDqJ5+hGyaLSg6sY2hu/EpxPWCgiL52oqIS0NRTQ&#10;4yn1MWkaJpY66raNVmXWgtMOSTewPPtOCQag9GVas2OkBl8wcbmsnTJM5lq6lg6rGSYAP4aGkkmY&#10;FT5A9o7/AEF/r7VLwr59E80jRySsaCi4+2o6fdv0TZbZRyEkSKtQmYyUmiNDI7vWTSwhqhSrRs0y&#10;hrc3sPp79qUGh6V2aNPA0smMYp/qPWPceYhw+3xNlXpZYJZKBkMkgNRSyU8lM8jS6vEkUMIQSMGb&#10;TpQlj7dija5kWNVGk9N7tfR7VZNPrAIWueH8uhdr0wNbHsPPbe3tsbeWE3DS1OSMO2Nz4LN5fbk8&#10;EVRRyYvdVBhshXS4yprGmMkDSeGKWNfSWFiXdy29duXUwNPn/wAV0zyXzPBvkN0mpWVTilf8p9em&#10;mqyVFhN0ZncWWr8Zg6DHyLtz7rKxpT0kgeGauaq8qkwiRaX/ACh0fSqx05YkEC5VCv1OnwVJB9OP&#10;R/uW5WW0N3yhYmydXCvyp1CwO8uvqfN1keK3htXMNVVjyJS0O5MNlq6OpniplrvNQQVS1QnWWlst&#10;1Qq2sEWt7WzbLdgalRgD5Hoti5y5ZA8Rr5PGPHOPT0/y9K4bZyuV21W0mMx1TUtMmRaGOHUv3QlN&#10;TUU5jDEG/wCwoIUyC17kH2jewngqWievRta8xbVdIRDPGxI/jT/P05Zbb+RyGAwcEUdVFMtZSLUx&#10;CnenFMIXjR5Jg5ZGaE6nuOTr4sb3SsHVf7FtXRxAthcwqBeKr5xqX1NK0r0vafASVOcpqF6eOKNc&#10;bXQNUViKaanq2raaoip55WH+STOYBo1jkH6+w7dM/wBQC0ZGejCzWJIXDXCtIDSikcPXz6SElHJi&#10;ty7gpYixqK+rxdNAKdI6qOdvt5ErNFRI0NMtNGgJcmRSLL9TcezAK3hqyOtfQ/8AF9JbmIlqwoxJ&#10;I+z/AAdIyOkNNgCJfC9PW1GXo6qWCORjO89U8UdR5r6QmhyCR+pgbcD3sB2AKgVrn7OkzxNE6iTD&#10;k06Vu6ZigwcbTpTxHIuiveXyaYcZWVENKrRozxvKIWXVcXJAJ97emo6eHT18vgxqqZb5/Pqbgaav&#10;ot1NNTxfcUTYRop2kj8tSGNblo6Au941UGno1ZtOm78iw49tdK7QSKEDAaStfzx1Frq+noNs71eZ&#10;X80GRzywqXSEuDVzjVpYVBdtLfS9ifx78PLp6f8AD9vULKGjfGYCvpqjx11RXxBgZSrGN4MpLJGa&#10;dlNpCKkjiw0KP8SXOHSe4Apw6ao6Wgrs7k6aPHTiVaeGkqIJxHJ4yJ8hUywyv41WM1lPUllK3AsN&#10;V/p7qkrJKaU6Qx2a3InLDA4fs6LB2nsPERY/KYmGkq5aZKmRmq4oo/tIUhyFTDFTLVcOsjEEr6W4&#10;vz7Eu2X/AINwJVbuA/yjqPeYdjhntLrxYmKKcUpXgeNQeifdeZVNl7zrNm5mQ0u387XyUqyCJJoa&#10;erlC0KyRq50eGQPpdhpYXuCGF/Y03qz/AHpt31KD9dVqCPs+deoc5fv4tt3s7Vdf7hOGoG41/kOJ&#10;9Ojv9ebW27VdgYPbmewVURnjBhMlJFnnpp9xZDL5SixdNWY187LDg6GulxpWmmgqZp45oYQ9OokL&#10;RGL9zuppLKKNGJuoaV/L+fGg/Poi5x5CvYJW3mK2mNq5wRppkE/b5dTNwdbbMxu48jlct1plmosx&#10;nK6Pb268j2BukpkXnydXjYdvz4LGna+FpAKuVS1TVVMsCQAmNSGTSph5o+o2uPb7K9iXdKUKGPK6&#10;aEHUw0mvE0JwacajqLf3S9tdeJcQkIOFeOc58vs+VOhD612z0fmd7bNyWHpafbFPs/ceRz+zexsf&#10;Nkzi3osPmaj7rDZnbGbpMi1RisnkKCGJK+DW9IJfNIGhuFDm879v+27Pe2W5yRyyyEVWgwDkEBSP&#10;L1rx9el52+B5lmjhKAnj/k6DnurYeN3D8r8vvvOxxVkG96LZ+epMfmpMlBTVOZyW0MPSSYKCqx1L&#10;T0mUkTK08MkUkaikqPOCGI0n2J9r5lspOT7S1t7hR4cLBl/GNIJFfLPH7KdBl7CRt6apPhA49eA6&#10;98oNh447425Nl8pl4NpQ4KkyuXqq0VlXl6lxNLSfwqB5PM7PBC605ijeNbN5lFhw3ylfwvFObcai&#10;fM/7FOtbiRHLpHCvRc5sXPuDL1GUnoo6zAYOCkSjx6s0slZDTrowVAqzSaoqZS9nkCy/o0kFjf2e&#10;20ojBJP6xJr+0/nw6RijE+nQJZ8R5XdM/wDfDNZKkaggd3+0pY6rITeAWFNAk1VjqDGJGg/VNMkM&#10;CrcB7lfYs20gW5KDuY9F8gPjVU9vT/ltvxbfw2YrKaPMU+SzAwtLgq3I1dPS1NLtrIUddU5PFUtI&#10;Khv4rkMjHVHX4FkVKeSF0Iu3t2C+jekKgEANX5Z/ZSvr0tDoVAPDpGZDDxZcVmUiklpsXSZGGmxl&#10;NNaprYtbfbLLMf8APx/bvTMzhQBb/bFyS4MIgSIaldKkny9eFOryIrBSgwTTo2vQHVm0tx7omxPZ&#10;WYzNNh67a82VwtNSbazFXlNy0/il8dRg6fHUtZVRzSJEZ6aRodEssXjdogdZjDnffrrarM3tnHFq&#10;jb43kSOMf6YuyD5YYY6F+w7S9y0MBXUCD9vE9HFfofK7fwed2Hs/Ye8MTtfJnb27aXO78qcfFVTJ&#10;gN0Yai3Bm2wNXV5TLU1NhaOm81TUGOmniUywF2Vb+4x23nOLeZIt5vt+tn3PWyC3t6lBqjfu1guh&#10;I4UWTiwNCAehpc8t3lvGluissQGrup9lMfb0oMRB1jkul3qa2lx+fq5txYP70UGFpI85U49snlo5&#10;5cYVzUdZuGvgapE7wQSUypJBEZgCvqDMl5vy81TxLI0UTMcsVHkPUYBH/FgZAltNvg/d5jkFXp5f&#10;8V0CXWW1v73didj73FHT7D2rtHEbUh6/3nv7N5nMDbhp6xmpsBkslh1ptrY3OVmMhyRpTkn+9pGm&#10;SRKhwhDTJzHu623KO3R2cv1TtVZY4o0L1yoK1TWV1FdRXUKcCDQ9B612i5k3I6ahFOKflx6M5vXc&#10;fa3UXYOxcQc/LlMVu+bd2OrZ6jMS5mvwWJyNVNWVe2Nx5HLUrVi56WkeLK1Tj71RQV1Kn3Kz+ZFh&#10;2DZti3/aNzvIAPr4ylQoZBWqg0U0pkEHPGuOhjukF1HGkRt6oKD5Zp1G2ftHoBex6jtXtzaeVbE7&#10;s2fX0qR7WjxWMw2DqqGmjO1M3tTG4Wiq9y47F4qooojXwywwy10KTEuyEsFFzzRzzJte27NsKxSP&#10;bzcCP1GFGw7MypQYppAxSueiRtm2z9S5urMii49K/wCqvQfVm4OhsDi/767d6sqezurMFXY3aVfl&#10;shhaSiy2SzEWEmbaWQrMvNjXgTciYrFw1GYo5Kin+7Rmkh/cdvYj26Lm/cZ523rczZSuXIVfD01J&#10;JZVFHNCSVQhm4Hj5R1uS7ZFdNJCnwnh5ev2/z6Kj2vn9ob+r6ncuL2BjtlzQ1tXLNT4eqqKfA1GL&#10;88MWPghwlRU1OQxslHALysJmDk3taw9i3ZYp9vgW2mu5JZKU76Vr+SjoOX13a3NTHGV6CIYxqCrh&#10;yMKCakp/OiPRVQkplMqssHkWpjQPdPob6ja/19iBJo9LRSoNZ49F8KlkyopnpJ1tbICXqFk+3EOo&#10;L9z5JWeSN2UvNcsYfIfUh+q+1NtFEr6UUVJr5dNsHQ0HDpCUmanp5niWoCmEiM0kwd/Ko/VPDKCQ&#10;IWPP4tfjm/sTttqyQqyLnz6Zn0EcT0tcfuPD0tJHLXlVVqppg9KzSsTASEjSG6vodj6SSG4J1W49&#10;kkm0ytLRQdJx1uM6Yq9B5m+wqyqq5IqaWqgSOoB8NQ7gxNCZGi+7hX0GUeU6HuSD+CPYkseXLOOD&#10;RJGSzVqa/P7B02LhyOA/1fn0tdq7zyFUjnIZNVgWlnMcU8ssizNR08U0hqgWklnikUaUUcj8W/BN&#10;uewWsZrbxkPq444fs+zqyOxND0Jey89BUZFZ6Kojq5KaUTJTy/xGaaHXMrh6WQtLMv3DMjeEkBY4&#10;76l+nsM8wWUhslVwRQeXnT/Vx6U28pS7SMNg9G6xmL2/msPTw5/O5/bdU9dULh3i21FkaGplNLJO&#10;r1FSjT5qgmknXRK7QSI0POoWv7iyIXNlLM8ccegLXur5EYGQOHDqQ9uaVjGwGSadK6r2xRVlBHt3&#10;bsmKqd0JQ18q1sDPgsnVzYt6l5snS1AqaRJfupI1jZ5n9Maqirz7K7K/upr43FzEoswcVBODkVqS&#10;MjPDobzwabcLrarDPQZRUOW29jhFk4KmkySz12Rq2yVXDHNjYqfUlVSFoZWNerxys6xo41a7fj2c&#10;ym2nuW8FVqBinAmoHmP83SKG1ltoZJATpP8Ah6Lt2FPmMVWYfHVs+RilyLQT7K/h8DPUZWapzODW&#10;ekppIvPMKmnpAJIBUMGVz6QV5Mq8p7faPZ3V4ioJkWp+2h/P/VnqOeZjcSHukJFehXavpdmYDF4h&#10;qqjTJtUUwmhqWp6GrqJJpZaN3VxqYx0rqjVDyEyB2Yg2+gHl2+83ncJpFV/BFaV4dFcdqiiIhBVu&#10;nCvy0uPqPDX1M0NVjY/DOMnBVs8aUQWoJp62mglxapUVX7UUz1CDUyhv8WRsXihkcUcV4U/wHPDj&#10;0cR24FFiB1Dy6VmC3OmfyEUTZaPHLVwPnJaWsiD18a0/khvStUTRYlpYFDERRSNHKTZBrDXQXHK5&#10;RPEEVQPMcCP2V/b5dI55Gik01/Ur1JCJnqXK5Sn3MKT+HrFVS43KLNLXVoVmU/Z4umx7x1CxU8bT&#10;VKCRIxAvNzwENtCkFxDEIVqT/l+3oZWu03M1l9RGWrSv+fpo66i3NlMutBLQQ5NMt5pcDFQPFgq7&#10;JUOVzcODoMbtmgzNPFVHJbmyWUpRRw0jvHInkZiEXgXbltkTxKIZSGxUYyflin7c/bnpuO+S2VoH&#10;A1AfnXpfLtztrrDLZrG5PrnN+Get2/t7IV6jH0cOR/vJs6h3/t3C4h8tUUGUysNZsyvjr/NSR1FN&#10;VxBKiQxQVFK0lrnlWXc9ugWG88OP0JUOTmpJ00oCMcMEccnpPDzPJYSONKFvmCf8o6CXtHLbnoux&#10;9o0u8tkzbLqKrY+H39HiKRMfQUGT2hn8C2f2Hmosrt+uzNJNQZfAVVLUUsqusf2lTpYRq9if7Pyw&#10;+02Qjlu/FQsM1UsMfIDH2jj0Htx3/wDecxB0hj5DH+U9DFtbo/eOIwXU/YdDtqemoN9bUr934PK5&#10;Stqxt+euwO5gKylepyWNpZtzrX4zIFT9raluoCSzaSoD/ON3tm2QuRdgSUAo3Hh8gB6ft6ZtNokn&#10;YyKCfPpr3PsTHZytX+MySlxGJDHC1bQ5CWOfKT11c1Y7USUslBW1VeUjMLhUWP0ktx7Am3czTQW4&#10;a1iLPTjxH+Hjjq1xbGE9y9tehZw+3MRtzF51cbi6im9VBTpSZCSfK0M0sE3mimipZKFI6WuNFdYR&#10;LJCxIJ1A3uG7/etznvkViQx81FOP216tE1uEUEnp4qu8sZi8bTY/FUcyVonyNbPIEw0Vdk54dMTv&#10;lKUxFYIhSuYZAmi4YspX2W23Km/Xl9LOZHMTmtDwB+VKHGeJP59VmngpSPJ49ITFdt7DysFNjNwb&#10;ZpRLVmSasj8dNQ1s1RXVC1KVMcy4+SeGZ6il5aORCI2sOTf2cXfKXMljKLi1kkLAD0K0p88/z6ZE&#10;0coAfH2f6j1I2ztTqfO5Wpx0221oamajqJI89uOpeTQlPVSySzYWlnppHrKOESBNMemYtcsSL+77&#10;lvXNO12MTRz0UAYCilc8enfEg8Pw0UV9Tx6j1fxgpM8X/uLloMfSx0kjTxR1tFW0tYkNNkKhas0d&#10;Uvnpp55R6kEccRAHIPvVh7objborbvbo0lOIRgflwNOGOAzk5rVG0IOGY16fcf8AHHGbegx1PRY8&#10;zZOmhmhrMwskcWPDhpFeFyyIlKlVDyJ1k8gLfp+hBZc+4lxuTzNCxWpoFof8vWwqoKdJHsroLdeM&#10;igzu1agZfGDE06PtrH5mfI5yvzMjNLWxw2llx7jGvDFPIH0B41tzzcVcrc4bVfSx7fuZP1rPQ4Pp&#10;jyPlTz/n0nnSQKPDHd0X3q/A713BUZfL1m192VeB2ZhzVb7y2Fxvr2XtulgrMlQ7tzNZIsVNHjIs&#10;hEDUPFJLJ4ovHbyMvuVNw2y0lsAbCWMz0qAPM8KAU/y9UhgmLN4o7QPLoaqHEbO2znkTN7jp6+TH&#10;10edZNmVuPyMUsmJLVVfPkIo6mqpBWvLUPEKiOySBdZUhgBG+5fvy5ElrBY0lIoxYYyoGKMPIDj5&#10;16aaURsVJyOkj2T3FsibHxy0lDmKqoOLEVHJpmp4opYkD0MuSqpIoRKaVqh/RHGddhc29quXuS9w&#10;1lroCh48KeXDJ6dFwrKSDmnRbP8AS3nY6KLI0dJDHNQSVZlq4Y2q5aqiCASVMstXO0F7qx1RQwry&#10;Dp/JklOTrShQlzqI86AH5AD/AD9FzzuWJrjpDbh3tPvzJ0gqMDm6qSPHSQS0+MrKWN5ayGmEstdT&#10;Ur0c0CSpEymSRCsxtfV9binbNpt9mipIwLV4njX7QOGPT/D15VExLOTX5dJim2nDPU0lBR5OpoY6&#10;yhWlosLkKKJczVzTrFT1c9FPjmmlnrpHgURMsRbSWut+AfndYPBEhiqB8R8hQ4/L1r1o24PdmnUe&#10;XpzctUmWr6irWWTHyNSvjFpao5ConijDIJEeCnghqPGoN31EBCSAfSUg5m25dCtMoJPz6sLapJBO&#10;npto9i9lJj4KvH4LJ5Chx+uFmx0hnWjUO0oNM0E9NUWJN2LRtf6fQAe1B3PYrqcpLcgDGT54+anr&#10;YtgAePTdNU5qOuYy0OVga8nmjqKKo1STeFZA0omSNVnjFiRpIa9+R7fYbYw/QuEZPtz/ACA6TEmM&#10;aSMdcJZddStBk4WxUs0L1cjT0btDLEpjeWeGCPSqTxqLKSAB/re6CASamt3XwwP9X+X8uveFq7hw&#10;PTxFtSebIxTYOrmqcetGZpq6aCpiQGGYI8UFSBTrOSGuVGoAi1j7SXl9BBaNDO66/l9h9a9ORRaH&#10;r8uh7oEqqHDQ1AipZ6lW1VCQyRmB4wOWSCojm8kYvy7OtmB+v19xnK0U1zL4RPHj58OjiLVoNAOH&#10;S321icLmZ4GnlNFUVNSadHggIRJZRLeWTIGfwpGTGC4UfpBsPZDeXU9vqMjswHEdXt4hNQSLQH06&#10;Gja3XuT29SV2Rx1aZcpUJ9xLJSzmKN6cwMkXhjKlK1Tq1r42Ckk2uRf2E9x3tbp0UKwROFPPzNel&#10;L7cEYmOpX5/6h0vMds2syzSS11JRZlFjqquJsrVfah1hMUhmLOzzzLFNyyDSpY20n8B645muPEUe&#10;M6sB/l6cTaPFzgEZzw6TlWcvhdzriMltmnOPmIqmq6fFsuOkirqWknhr6Vo6QF40kqCkZZyY2S/P&#10;s2crcWBuhfgzEcCVr6fI+WOnPomiZiTnzpw/1U6GF89utKqFce8NdjKoY/GZWGijo8UcQqxpS0lF&#10;HX1cT0aItPTpFJLHGgLAkAX9gubbdvnZ3u1cS0rnIJ+wZr+dOPRrZ7zeW8kEUEtIq0+f+r8uhSyW&#10;OoN4bXrYMhnsbh6unnp8bj8HVPU5PRC1RHIGnlweONLlq2ptbTOY6e92Yn6AOWNNlv7iWO2YxHg9&#10;Pl8/IcPy6n7Y7iLd9ta2r/jdO2lP8tePn0OO2ti0lDtGood3bWzW2aTL47+HbYq6HrDFZinqqapn&#10;zlHkkrWy9MtJNTiWUT06UtclQjrdI10goWX/ADFcx3BubbdQ8tcxjRhagkigB9BnGT+Q75a5Sv5F&#10;rfWyoycDSmAeJyc/y6jZnf8AlsJtfPY6XcGG3VJkpaWjwGW3QMVUVeN2+MTTxZGjptxZSkxtZTPH&#10;WE1ENPTtJ4aeOaLSSq3TRad2vrVFt5E7DrI82/iNMFT8PDicHo55sspIduWOOTUoBFTwHz4Dh0FO&#10;1dprncZTZLM73xuZo9xePJY44ORooUohHKssctQtElTI71FIVHpAT6ryRdTvk8+1Sx2tns8gmjBD&#10;FtZGCKAZHl/g6CHK3t7t++o01zd6m+TqP8Ar/PqJXbE2ns6myudyu1nqMJBS0tdQztXTVmIpYKmS&#10;QpBW5StpadcfVeoa6Zacs97h1U29mMG7bvu30429ysooCKZrwPn+zo0vPb/lnY4Lh5I2qpNKMCM5&#10;8wf8PREM11ZtneG/d/0mO20tX91TVG4ZzRztWeCrhx33V/JQipX+H0dPGS84Cx6v0qwuBkty9ve9&#10;Jsm3w3Ev66kIAB8jk1r/ACI6xL5rt7P9+3JhBEAqBw9fs6SG09r7c3BiaaswyYmuxtOlqiDGyRTz&#10;Rfb3NZFUzRxeSAyKv1mSFx9VUe03MG471tko+qZqPwwKiox/n6KbaDiY/g6NlPT/ABfx+J2tlMht&#10;+uWvSlo2Wj2tuColaOpo/KYDm6Csppoq+mqZCDMLGQrq0j6D2B/3lzNcTNFEq0b1X7OGRn/iunTa&#10;wt3sSD+X+bpET53485WGTctftjeOOyNDNDjauLBjFR4U1c0rTyQ1C1FOKry1bBWHjqIkVl/AFvZq&#10;tlzY0QskiWQPksQa/lRgMDGV4dUW4hgckfH0F24N9bH33VV+D2ltOq/glHK2JqqiXMrHkJzUynyp&#10;BWZIV0T0tKsDPK1M9PIA35sPYhstqvthskudxl0SsagY48c8fSlCPtPTYnWd6BiylqnpCU1PjIst&#10;Gcdj8Lg6ajrtVAiRPUTVkMUh+3yNXkX1RVcIkVlLsusm5P1Fld9uFxNaVW4bVSn+qor0KLZ7aBAV&#10;GadC9Vb4jonqMnUbjx1TUx0d6ilRq6mOThZZIYqWKaCSmpvLAkZ0BlVbm1xf2Dl2ufcGkErMQTT/&#10;AGeHR+d2iito44XXxCK937PKnS5rc1ktyYvDbgXcNFJl8U0X93sN9rRyysuQDx1fkgqKjJpTUeSo&#10;J5Y4RK7QCpjjVhewLG1WLbPLdpHbnw3PH/Bwp58f8nVLmyhvo42kOqUCtR516Btdl1uWyuKqo927&#10;Z8WrHPO0OTnp2p8a+SjnqcvmcVBjsWsUCx0xeaWCV5RBIhjufqLY7yJ9vkjFkzzHiKVo3D54Hz+w&#10;9BNdvuYN3hZZCsamp9KdDfifkLFt3cc+zZI6Cq2zJi6jI5LKYyoFZNuKKHDtUtS4erankoqPJ5Ka&#10;uK6p0uoRoWLKpHsM3HIqz2v1hJSVmGMClT9lepPh5/t7SRbJ7iPSFp514fb0nsT2luPt3eu2Kelx&#10;lHWstPV43B4asxW3lhpqLE5OKGGpzRMUFMazH0tU4erksiA6ipRTZXc7Mdo2yVZLgGFaZYkk4/IZ&#10;48OiYby+83qW8EUIRjxo1fT+Knn0crYfxKpXqq7svdu+cNXbckztF/uN21u2kppqGsptw08NDBJl&#10;j4Np5aCl8KSyR088hiVvOtmZSIf5r5+uLGwNps9oHukRhqKsfiFVoRSlTUfyxnqSdh9uLJ9wF7uU&#10;9IyAQAyjyHkQerF8pQ7YqMlnYdo09ZkMzPDHt3dlLisjlNwbpizVZU/e46BIa3D5DHx46kQyo00u&#10;OlXTNd2ayN7xosLrmea/R98JVTL4yA0Cla5HEsSTTFfI06le62WzhsTbWU50gUFaf5AP8HRfj0Fl&#10;Nl7xy3ZOT3Hj0qHztNS1VBXjLy51lwWPzuAgw2FrFWnqnyeBfNUSVFFWU6UVRFItKkb+KIJMZ58i&#10;3TZJdkvKoVCiOkbAl9Q0lmKsugAHIIoQCWFCOgPZ8q3yXE9yGJTJ8vLosndne2O2xvahpKzB1mTz&#10;W7q2CDD7shwtZtPKUm24pmwzYzf/AFvuPHR1AzL00USRTzM9I0QVopJbkCSOV+Qb2+t0uLe/kS4i&#10;K+L3owJanwOnbQg8Kkn8uow5+3iK0rDOFLgedf8AP0RJe8NodnxQUW69iYzD5vCV8tViMz1/t7D4&#10;PH08T5CKozE+8tuY7EIm4qZYkbW0Lxzr5AF1Lx7mI8tbrZf4xZ3CSFoxiRgfmaZFM1K6sU49RTBu&#10;cNy+pqIpp8OP8NejH1iZ/Abaq+1Ost9VnanUOwctTQ1kWEx+86naux8pnaCpyWPwJod01dFn8Tjq&#10;ajb7b7mKSNaNk0Rn+17Bd5sr7reXFluWyJHcyrTxAVGoAjIoxT5/DU8a+pwL26ijDxSEwcBWvH8q&#10;dNezu0s73dlMhRbNoqny7MwmWq8zBkchT/7kYckYmx8lFjsrCMuExtXLLSx+GpqJhLJFqIXkEe6c&#10;l2PKu2m43RdUcjAK4IJjANKGgIzxNV60t9POVAA8SueP+fpV0+WzNt21s+26Da1YmEfGvlYdyV1B&#10;XGoigd46r+ISvE9W66W4cQGJY2SSUqTqKy9g37vs9suoZIwwIWikmpFa0A6M2lkMTa0KinHoh3et&#10;L2jl1qqHCZ7O9jbVx1Q25618PVzZvBbcqslS1dRVtU1cVLQ0chkp4yB9oDTxMw5JHvIHkmTYo46b&#10;itvbXbChU1Uk1UVC1wc5456A28vOdWg1U9A5RdQdgbgxNDXnG5TIZCSGN6ag88tPXRyVNJDVQUCY&#10;xJZKj76oMpEDKQHBAYexLNzLy9YXwtJLmIQ101Na/wCmrw0/lxIz0HE224uAXNagV6Stdjd7bYyM&#10;uP3HtWahlQ0zy7VoaeKt3DS0tdU10NPJkVi+/qaGcyY8hqcxrPJoZVRSbgUR7ft+6MJbNtUDf6IK&#10;acYpWnr0nZ5bYlD0md7bkyKZSOunxVTi56+loxi5JKWBNGOiQxo/3FFVVCQa4hqZFLmNm0tZgy+1&#10;ibC7qYHYNGBXH+X5dORzupPiAVp0n6PMYasknpqq+anqKOeZ62GWrqtDhGelaFVanEZYRsGJTm3F&#10;vdprKSxSMxxKq8OHz6VQXHiOUxQdJ+LaW5sjln3Hi6DIxQRVVPrZ0qaloYpKcCZzII9b062/Rd7f&#10;S/sxO52sdr4chGP8P+r7OvT5I6Wa00OHprZRYmqYmldpnopKesZZI3MD6nEUsDQlyB9QfqR7D7XZ&#10;upSIqaain24/y9I2VmNK46jYbI46iaMvR1VTi5FnhEoIj1r6Fb7ebUC0kMxBVrcG55+htPb3DMXl&#10;daD0C/5QenRBcAUSQH7OhWwGCWokp0OLoqWlkR/Hk6mrknkqqMpM00ME1XAEnqAhN1IUMGIBuOA1&#10;uV/H4bRwzjxV9QOP5UH8ulEaOqKrk6+h22zLsbFSQU+Lx1RWT+KjjyMlSjNFCaUNTVf27LHEKM1Q&#10;kDooY3RTcn3HO7ru88UkhkTR5EA1/PPD8unAtdVSeHQW9zblwcO4MakGHen/AIfDBR4/VVUs9LPG&#10;kjs8lXTaImklmZ/USoP+ueSLuULO6bav13OsA1x8z8j/AIeiyZ6PQt59B3l87JisRJlqykjooGIg&#10;pRpNMDKzjQsESEh4jrH1F7m/0+h5a7P9ZOuip8/L/N09qQcWPQY1Gf3LVQpkaaiyEWNEbwiVWVaW&#10;8XMyu6ykzArYaWF7i4t7Fi7PZxgwOVEo4/nn09D1cOlBToUsB2DNX0tNBWRwUUlFCi0/26CMTGm0&#10;yRw5JFY/exPJ6WDghlNjx7DF/s7QyrLCFah/Zxz09HQMXPBRX+fR3fj53BR4dDtTY2wavLb+zn8V&#10;3BLk8dJU08OTGKx0tRURUW1Vn/hWOGIxNPNLLNRrHPNAGDh76fcV+4XKlzvttFeX99ptIhQCoGkE&#10;1zQajU8Knz8upN5d3mK1gVoLdXl4dwqMn5EdWW7Ym2x/kc3YeYbruLOYPFbr6uzGFqqsZaGnrYIs&#10;vlMTuzBY7HtnpoqWanKQVUVFLR1CXZUFPKlscty2dYDBbbGv1bGQ+MsgqkYyNX4aVBqua+fkepZs&#10;J4jZySzStHckVotAK/mGNPz6If2l1j3B2b2VQTdh1UEfXOBj3TTY7I7bOM2xuDF4ihyEVHVU24Iv&#10;t6WVqwrSwTSU/g1zLOWWM6mJnrYd35a5c5YibY7XXublS6ujlWde2qlqLinkSR9vCPbzbL7cL9pp&#10;LqXQGwRpFeHHt6CntjE9udq1m3djbGgg3rt3ahq6GQ4jGT/xXA4jHwUNFNl899tR46GYRUcnkMiC&#10;aS0ZLEkEez/lWXl+ybcN93QCLdrhakN8OM6VFCMn8/Q04lG+2246xGrEoDTPTdtzp2hyW2MttTKJ&#10;Q5vcmxJ6gY/M0lVBh8XTxyU16OfKVtNRu9fjKYsZ3NRUQSNKiL4ioF1V9zt4F/am1QNbXAIyCaUK&#10;jtFRnj5H9tei/b9vNT4hJf8Al/g6N9XdVL2r0PlMD1JvuSunw1PiazE4aPa9NUbng3Lj4/ttyUNT&#10;2TLR45qTYTQQV0UdVi6ypheoRPInpce49Tmuz5R5yg/flt4VpOhfxXJKqOK4UDNT8BqSK/aBc+1f&#10;U7equp18P8PT1g/jjsPqjr2nxGU3NuOnzlGcbmaymxtXi8XNtzN0NBUHLYJd4YVZavN4SvlzNRDU&#10;edXaYBQzEIG9hDdfdzc+YOZLhLOztrizCtEjCKTQyE4YK0mGHCoAGM8eimPbY9vWWeYgU4A9OGHr&#10;NnZyaqOZqhUZSeaooKqXH1qfZrSSQsIzSpS0LytIkBH75eyut7C/sK3j7jZA+DbppUFu8E8SMChH&#10;5A16U2d1ayKZdI1g0xw6Zs9uPbuzMRkGlzCbgwFM9GIsZSwfZ5CnrcdSyxY2VRkmH31RWVahpfCy&#10;M7qSwtYezXatsvN+urOKGKkrqSxJamfQAgAU+3o5N3bTxMHUAhTw+X216J1uTvfJ73os1RRusIim&#10;Z6E5XPUeJpMdSTRqn+5WSOkSadmdW8UWspa3FtV5w2b2/gsJ7F7gDWRWvz+Xy/n0givR9KXAGnoJ&#10;cTQZTKY7I53JQ0mIWJoTRZKPLZRsdmJZdSn+701MXxdrIrSgyxqWUWBHHsY7im3WK/SxwpLKuCoF&#10;SK5yBnga9Es16Zk0xocVyOmfLSWxc8UOVly+UappWmkqcoaSKhgUsdBolpoKaqk/BcuVA5tf6vbd&#10;CbjR/iojAFKZr5cQT0Gr29tdQjlAEpP+rj0XreKZ2Wmxs0ddDAUljp5nSp8kbSQ1LfciQ09vuRFH&#10;KhsAp0ngk8Ad7Rb2FvM63EdRTomuYMa2wp9OkPWYDc1LUSZD+JvVwLGlQ1Wk8MFGKWWZo1hkjqqg&#10;S6uLNdfrbj2JVWyZQkNmtPnWv7cdIZEjWPWCdXUWg3LmcXmo0oq2CFY3qnMta6yUxP2xksWUMjuf&#10;0pawBB4/pa42rbrqBEltgGHmK14/MnonM3eW8z0kN2bpy2SrIXyUn3kcRqEpRKyvTibQdfjRIIm/&#10;Qbfq+g/wHs22/bLe2i026U/zf6qdNPMVoxoTXps/isujRY+T7Pw/5sf8C/uPPq/85f8AH/Y/2fan&#10;6c1+Hz639QacfL/L1//U0s8LVVW5Zq2ozWMLQRUbwYyKDHMtKzs8TrHjVkmiSoqIkZZNKSO6rdvo&#10;CQALiD6V1Mb1BNOPQjCDyB/YekrXbeyNZXSZKuiTHUkIOt5qmGihPjlkMSIswSWpjj4C6Yvpz/j7&#10;NLeRigULX9nSeYGpA49K/HPioce9TDkaesfWZnlqqiqloQJSrWgxUVBHO6k2BnkkAUD9LX9lF28k&#10;krw6KH8h/PpVbjABPTrmZ6hdt4XMQU6ikqzkMXXimpdVPHkKKQJFK/mUVAE9NUCQuLWtdjf2gjtk&#10;EujxO/jSv+odWuyxUaWJp0HVJSVM9OKtRUxU0rxtLM0Mj07u7SlfKQGPiiMNgzji5JtYezJ9Kkgg&#10;Y6KDIXcenS32hSaq9KWrqqevxyQSV70GRq0oIKqup4pZKfTJ4mmlRpBZFZl8rHk8gEu3GdI7fWgy&#10;fSv+DowijBVfXodooqHadM242TE1tfS1cEsEVLAZMXSLWUQlhWo/yd6SCeOZV0o5MgKlksb+wR9R&#10;cX0xtkdvC4mtfs4H7ertoiofPoZ+gPjtk/lTmdvYs0suG23t+syeR3puOnaJqMYOpniljxGNlaAy&#10;DctfKZEiWViohdmNyF9ivZNqa0mZ3cmM0/l8v9jy6cWRmpx62HNq4fbmy9t4jZm08RRYfae3KOko&#10;cLj6c+KNYKZpNJl1tIzM0rtJ5ZS0jueQCRYUTaSeHRlEnCh6f5c5NWvHSxEQU6o/mnTVLIXYJ4aQ&#10;kalhQovC3FwP6+2wQMdKWVqnqcKwNeOleOOJWCCqmRld4YA0X3GkqDFGQzlvpZwrDk3926p1wTI0&#10;0UaokkruYrmWY6GeBfS50g2CoVDOw5RjY2PtyNQTVjjr3z6kU1VV1Qggo/LPJKdUKyXgmj8od5ch&#10;NFEQY5liv4Q4HrPtuQhWKnr3TnlazD7Ww9Rlc5nsNt/E09Mxqc7nMljsHi6KlhqA03ly2Qngx9BD&#10;E12kSdkLXuoJJ91UMeHHrxIHE9V3dx/zR/jr1guUw3XM2V7h3hjqh9c+y0bE7Kaqpp5TMB2Bn6Ce&#10;hnpWhdbNjcdkTIwsshAt7WxQFxVx1riKjqqLuj+aF8oO0ZqiDb25IekNryQ09LNgOr2nxeXyFNRq&#10;y0n8W39ko6/d9ZUJHM6WpqnH0wDNohjDW9ufTiuFr17UKg16rxyOchlqq+rkklmrK+eWqq8jUyvN&#10;XVcspMrNU1jvJPVS1EkkhlZ3JYte3J9q4oqIFPHpzxB6dM0mcq4naSn5eUNE1RyZfHIqqUSX9YRo&#10;0UEA2IUA/T25SmOttMGGkdN0s9RMW1VNQVPDK6sii51WUg2YEi/PPtwdtSekjk1oo6m09FLJIulW&#10;YFYwoJvyz+NRe5H6hb/Aey+acqx6UQ7bczMpCE1Pr/s9P9NgJZCWZNPpl9JACqdRQH68HWLf1H+t&#10;7RTbgBXu6EsGwVajDpe7d2qJMpj4pgkYaqWGUAqURkliBBe9rsDzz+fYb3fdaQYcg/n1IXKnLtv9&#10;ZbalXV8wPXqzrLYJsZgdu0gATEz5rb9LpRBqWaSvppGeKQcllSNxYckMfcYX96ZCx1kj8+skFtor&#10;SGzWNQMgYHlnpf72pFi3XtiaYOs9q3QUjQERRKIXJZ76/GXVLqDx9OPaW1lDwste+vDpfdoglRx6&#10;r/gHUaZIxuTGnySKRisiZIwFaNqeSpUQRqypA2ogc6gfwAfanxCRw6rK4muB9vXVI8smXnFJIKV/&#10;ucaszSU61IlcY9kCFWP7p/cU6wCQOL2HtsVpU9LiumRlI8h/g6acjj6OjjyD52hE1fNXTLSvTQpq&#10;maKVSjSsZAzxwrHcqeFsFAt7filjNFL/AOHokvgvDzJ657HpvD1zGjzPpOJykqvKqRq4knrJI3j0&#10;tIIxGsYsthpvYD23eyBaafl0cWoC2oRACTT/AGekR3Dh56nBYXDzeKGavr1o2kVZaljG9A8UxWVD&#10;y4dg3H0YC3Hsx21zGyyVwOgtzjbyXMBtogdLrTrDsCLdG3f7pYfdVXDVUuOhmoMY5o6TGx09Bh6a&#10;SPHQ6aSkpVaKOnmJBe5OuzEe126zfvNGjHwLSv7Pn0Tcl7FLy/Hco4IlYigrxrniCR59Xefyg8zW&#10;p8uMHufZ+ytwdgbjfEdvzVWx5m2Ht3EDHRbAqcbm8/Rbxzm5amikFDDWxJHS1iU71fmKJKo9La2O&#10;0ijfTE2QKenQa91dxu49vDNIyBZEqcnOafDnjTo8/wDMB+YPWmE218W+3aT4E/Dr5K9VfKTpCDtb&#10;H1/e3VWEpt5YbcaZHGHcO2azdOKxO9cRFSw0ueoZY45cUK3yR1KTyJIkiA/vdxitSit/aA+lTj08&#10;v59RlyRsW48yTSwSX7+KoKgF2FfMtnzU1Az+0UPQN/CfM/CT5gd2YXqLLfynPj51edw0W4twZzeX&#10;T/du8dtY3buF2thXqchmKjA7B2X1LXFV+4jhQR1jMXqFtKocXK/37HcyqPp9X+mCkU/n0IeZOW+Y&#10;OV4+3e7lC2VIkGR9uojy4cfy6tRk/lF/y9t34bD5/auJ7y2Lj99Q4RdrT7P+S3ckhrKjNYqbL4+H&#10;C4/sbd/YGJerr6enLRxyrIo59IAv7NFO3suqazTI/hH+boBT8/c5bf4X0O7XDxqaElyD+eRX7QD1&#10;RzuHrr+VTDms1hX+cX8x7qqohzcsWXoe0fj3t7sSmosnjaqemlpspU0XxbrqyapgqIjGrHIyTMn0&#10;Zfp7Tyw8qMp+pt0Z647DUH1xpH+rh1IG2cx+6t54M1r4zQtGW1eLEA1KeRatafnjo2PQv8rbpT5Y&#10;bczu4Pix/MUg7RxeHz2Jwuek3n8MtxYr+HZetgSppMTlIG7N6mKynFzmUpHjRJYr6VJF9R7Fy7ej&#10;9CJlY/I/9Bf6vTrUnu/zxs0kUW4lgpagNVJPmcEUB8vIfPqi3fkVXg3r8Fk58VPVUWabBLPh8VJt&#10;uN5sZuSXEVNYuENfk6ygpMnLCJFinciJWChyASQHd7XJY7pLbhz9Pmhr5fZX/J1kdy3vzcxbTa7l&#10;Kx8crqAOCf2Y6UrbQ3D2Btbdm7NnU2Rr8F1Ll9vPvytpftIv4TRZ6OWPGVT0sktPX1ySz6kk+2Sd&#10;ole7gBre1KbQ4t2mK1QVJNR6n516LLnnaB92tNqlek8jaVGmuo8KVpTy8z1hwtZLSZPz1kugVGLp&#10;4a6nubrUA1MlOAF1LEqGZ7g2vcj6t7DhYOzGPMQ8+Gfs6klVEQid5TrK0pmn+bpMO1LVYTcwljpz&#10;BNVZd8aXe01YanJO0NQqajI9hcFT9b88+7D0626vJlMj7eucUAH8LmraOjFS9XNDFSThHaLVgcwi&#10;VI1TQRrIshU3NyGsb3936pIraRX16nYyFX3LuGUCRUn8VdF5CIXSldqqALMhe4bxMGN+T+eePdCo&#10;JJrnpyww1yredKfsz0gd64aingrKd1hmCZCreQ2RfIlNkKuVIwo9KhGdTYfrUHg29uRuyklCa/7I&#10;6Kd2t1NtNpiqGHlQfn5dVk977bix1bU1dOFhqcfD/EJjRo0U8ZWpE0s0dl0alkAa/B4A+tvcucr3&#10;hurZbaWhJxn0rQ9Yr+49r+6bm13G1i00OWFAQceYyc9D31TuWu39s+myuRpnhr8TPT4/N1bRrSY/&#10;KTU0lQIahJ700KVSCFGDIxkRl4APuN+b4bfl3eJRC2sy5CgA1B/l0e2fuDZbnyr9JfNrkjWncoJw&#10;D5kH/D0auuzOLnx1XHuncG2dxJBDjq+jeurgFggwTw05nrI4MRVUbVNQslppYj63VHuWBtFLwbre&#10;Xyy7dFNbtX4qgZP2EfLH5dQtue8wbheePGoFvwpSnwgLwH2V4dB1unemAy+3RTdR7KotgnaFdSvT&#10;4nCz4p23Bick08WZQUFbSHM7jlhillrlyMRoaemgfxG+uzDGy2md0nueZdw+pkkj0UYs2g4KtwpU&#10;AaaVNK9W3Hd7drKCG2io6sCSBTyI+3z6GDFZdpspt2m3hgaWuEG0cTlZmz0Uj18TvJVpTUFRNV09&#10;RWjIU6U0WmnjRUXxgEEID7AG5bfPtsF4tpfsqu9AFJFRgH4TTIxniMHoqsilxJqP9t/q8+kRvnqW&#10;l3pD/GaVszR0a0xkmaqMNZT7eqytU1C1XSVLUeMipFp6OcwTBab0qVETNyxlyzzJPtssFgsJLEgG&#10;iipyPMfz6KN1sJBLqPw19R0Rrc2VraDH4Wg2/DkKrI42vrJsfuOiqaipr8rWwSIKHItjqOGSCmp8&#10;dSozwCNWJklu7Nx7njbY47qV5miAqKlSAKcP83+z0QzukagK3y8+h8gzOztoUVHkN0bD2bvjJ/Zv&#10;kd6VGexGaiyNVnEy9XLTYmhr8Dn8T9+MrCEjmesWjvRma9G8qRBy43c0l6ba2nkSEHtpUAH58MUr&#10;gVz0sW3AgDOAHI6ALN5Pce+tyV2WqVymPpcnn4JMTi6KniyImypj+1pYKWTEY+ipqWCopaBadzTw&#10;GKMKihdAUA7BgswFjZXnoa1IBNePH5nGekVvHJJMYhGTn8v83UbdW05sMojiqqKTIJHkpK+HCPNU&#10;Nj5KuSGro6SqyNTAWq8mGSVW0IFiR21H1KRSz3SOe4ihkIjU1AJzUDiBTAHA+XDHn0aR20vipCia&#10;irZ6t6+LeZ2Vlo9jb52jsnO9bz4zZstLkUxks24Nq5Cvr6WKHLvidwHaz7o2th6aGlSaqoqepaoc&#10;VM0TSRLI8b4re71/dWt5ue2C5Wa2aXKtM8Z4D8CNpY5/HX5GnWQ/IWxwzLaTyQL4lGqCpx3EDypw&#10;9Olf3h2dvDcsG7slt7I0O48zl8YKbE5zclLJnd14zb8NaKjNQ5fccVPja6gk3TlaaZ/KaKWWKkdE&#10;SUPf2ScibTtdnPYy38cng6tThTRQfIhQVHaDQ+pJ/I45127ej+nskKCQeZ0gUocZr508ugV6c252&#10;5ubD7ygj2ptekjiWrq9q5rIZF9vTbZpJZaqklzLQ0WNddw1GPnqVmqJal4TVT0AjlqNLupGHNm+c&#10;j2+8WN09zcLHXuKq7FqUFCa18qVHD8h0VctbdzTJG0V7bwavsj/l29KbrDJ9RbXi3NR9jzVOV3rt&#10;7Dy7gocxuzrmroUO6mqsfSbl2tgnoaHKYPJR47BQwxSzZaekBesrKKmguIWFOaouYdysbe75On+n&#10;s5QoKrMVcAsCG+JmFaampnAqTqoRdtO2JFfMLqDv1cKD/Dw/n09d/V1LUdwdandlJQVFNnqLH4qo&#10;jxNbt/JxFKjNDaWexk8mypcdQ01NUZ7b9QfFTR0P+SzQmTwqVmYp5P2/cI9o3hbd28dXBZWLMTpG&#10;qp11JOnOa5qF4Do23YWkM0fiw/pD7D/L/Y6Wi7Z2wMXktyQ7YxeXw/8AB8/TbFqdvjD174mHGUyY&#10;+KlM2EFbVUf3ByEiYwVTTVElOs6yPMY3Ck97JvkW5WhW6mtpmmXWE1AsCAWrSgpUZPrT16Kd0s7O&#10;42ySSKNfD41x6Hy4/wAuq/d7b2hxobZ21sdkNp4BcnQ0uew2azVJRYBd6VWOahXLnbcWysDmKWLE&#10;0hng89ZR1TBZbtPEraTPWzbJcSwwXFxeSySADixLVGRU6iP2E/tr1jZvDW8d3NFpGon0+Q86dF2z&#10;9TNBTbgigrJc1lompmpoaODGnEyQwrWPkU/vDT1zYpZ3SiJo4KZZ3yMd/GyMDYebZsYuninnj0iv&#10;mB/x3j0HpI40BIoR6Y6BJOzcs4gxcVDTtFVJFLNGaqdPuJyoKa6mR3kgkjLXZZCWsf6W9iF+WLZ3&#10;LtQH7B0TTXrI5RBSnkP9jHXoty1Fbrp3xqtLHHIZqKFKVqghVYNEyGTVIyInBADaTe1z782wJFpf&#10;xKZ49PRS+KGLYNOktJIMjFX1tJ5qOoppLwUh1+CeAVECfaSyg+JgvPLHV9fx7NYI1hVY2eo6QySV&#10;c1PWfA1eHrxUvm6+vo4YAJPFjqGnqJ5Czzg0s0ksyVEIA4UqLKp/2B3PH4Wk+GtTw4dPaiBxNOmv&#10;cyY41LQ4aWeoWprUjletWNJJ3jQt9yzxqBTS06qRqRtL/QAm/tRYvK7N4q0AHqD/AIOk0zClE49C&#10;J1PT4CRq+XO1eMojTU0ctPNlmlVZYaqQUckGOWmqDKaxITrDBWs34LWHsn5hjvBCXs079XqB5H/L&#10;0staMqajmuejl9eUHU1dkspBhd0wbVqkWV4cskWUkTJ09VDT07UMNM0FJ5Y5GR/HNNVQSeQsxVFv&#10;aHt6l5iijK3KOYz6aTT86+fy8ujkW0JuIZgQB9nQzY/LTYvK4af7zEjBTQZSjxuOpZXpKJMhNFQw&#10;1VRkayOoybz1+ToaH7ldM5jjimm8XLPcIXFvd3NiUtkYzk1NfIZBAJpjORXPQ5sZ4IRGS4qD1xz3&#10;YGFx+28zU4uj25X0cE8UCYaKsmo8rV5XIVEkf31NQO02Yr4scVDf5QnkkQhX+oHtFtew3c90Vuyy&#10;x4xUUwBigNBw9AOjzdOYY/pkjtVDEDjSh/mAcdA3Jl8/FSZHPZMpVRfw6Sr1zZWmqsd4a5Cq08lF&#10;TPMmLnGk2VtMi1I0sPSB7FSbfaRzJaxwgTV9BWn2+fEefRUm6XzWup5CR6V/2egV3bvmnxFTtueu&#10;yr1T4HL4DJY5ZCMlWaafN4meaKanhpZghoaSgkL2mjkmDC6MPcjcs7PIZLikoW3YZHAfCfIHzJ8x&#10;j16BG87g5JLr5jqHuLKUM25JsxUB9wRzZXKz4s1IroKCBMhWyPR1dRBDPHUVzLCYm8E0qU0TMwaN&#10;2JUrI7eO0mvLS3iVXz6H04Ur68eilb64Zo6A6QfXpdTb0lyP2VTTUSVtTTz18eaxryJS4qtqZ6qC&#10;sokjORrZpP8AJDEJSojp4olWwW9rhyTbSySLJN4crH4hxOfln5fPoU225JGofQC9PTpv2/RfxHf9&#10;Dukz1EapSyw5TE081NJjo6utqWnp6eZRQzQVq1QBn1iQyLrDMVtf3u7uYtv2SS0lVXkL4Y8aUYee&#10;R0jmlS6nEgUBq+nRvMJHSZSDIU8UWNxWFrIpy/jyEUMFJg5EqVOPqqajingqQ4aaNQGeeWWTx601&#10;A+4cujdQ3DXKK/aceecEUyf8AA6k6z3iG22swmmorTh/sdTF2rXw/aybc2/WTNTptqnxmGyOe/h6&#10;fbUkX+QZvFZGWvxg29NhJUpnjJDQ45IXaN/Kzqx7t3MPiSp+8Lhg1amqk/tIBBrkcc1zjoAXjRu7&#10;ypJmmOPSDO/O9MFuep31uOvy+5Nx4ncHi2dX7kxOJ7S29t6mxvW+3er6qtwtHuOg3J129RRbM2ph&#10;MfROcW6UdLgcdFTinihXxSTFvG2tDbRWM5k0qAfiWvcTwYLxx0HC7M7GVO8/n/qx1jyOM3Pu+q64&#10;3fkcFiKTaWycDS7HxmP/ALnV238fUYTE4rF4yTDSZZXyVVmJf4Xg6W4aYw0CIqxRxQx+NSbcucBC&#10;ksLyyGUmpyDnOTk14n9vTcVg73CtGtAPMUHQ4J2LvelxOC2Zlux92b72ttvCRbY2tQ7iyFbHgNt7&#10;dpMkuUosDgaWprqw4LB0WZrzUU8cEdOjzSeqNQoAiPmGf99sxklJYUrx9PT7B0NLJ3tFVNZ/ael1&#10;3hsPcm9tpYvsbatRk9ots7ZMtdkMriBnqJ5IaPb2Qy9di6isozVfbwVUFE0sjRU7IsMbTyFIxYFP&#10;trv9n++ZeXdwt/E1uVUsFI9AaE440/PpXuNi1xZvcRJ2jPkPI+tOgF6ubbW8di9otvztSo6p3/tr&#10;E53K7Z2z/o43/lsBufeuJ3BDg6Pb+S3xFgkxPnzeLllqYaqKrCoyHzOLqGnfeeSuXtvNndPMjajT&#10;BJoe0kUANKZ+XGnHqPbZpJHZM0qf8PRUt5JkafRWNFmvHk4apZMlWzeBIFkmajxlDkpZJsnHHWZW&#10;xaREMKlVvpJLN7W7ba7XcqIrTTrQ8KUr514DP/FdOyDwmYlqmlOkXh8pS0ubSXNVNNImNld62lyO&#10;Qmo8jTR49RMKaLFs0dVlXinjMb6JkijVrMVFwT+42Em2JLAIy4xXj/g9ft6LmnmR/PTX16GzAdwZ&#10;XNiiqoK6lx5ixFd/BsfHFOVhrZ6mRqPHRpBFHTrV5CL1MhuHVfUGIFwDunKcAjCXEWtQwqcUpnyP&#10;z+XT63gB+LP59RKruXem3HlnptzY3H1eOoqRZ0oqup/iJ8okWCCoo4HkaoeaING6LGpUMCwC+2rf&#10;282LckRJ7BaGtCRx/l147gASC51fn11ivkvvjO4ytp8nVZGnesmWpijevhlxSmLyQRGREbzLnDGB&#10;Zy8RkW/BAv71fe13Ldl4b2lrHrXj5V/l+fV0u9bAV6EzavZW785iI8LjcpnP7xtVMq0A1NRQUU9L&#10;XU08sNUaqkq6FhK6ErolWRR6nQWPsMzcs8v7PdHcGs18VeBAFfLNR5gfOvRkkgahAr0oNudZ9jzU&#10;2RxrTLHgM5inp6VsfWYvHwZejkyDk4jdFJU5BvJtfNRiSZsdHUNAaoK4LEmN15515ZtVVIZLgzig&#10;ApLUDjUGtKg+denPHGptQ7SP59F6r9u712Z2Jj62WpyB2hU4ialzFPka6CDG0ZaCOjrcXH9lVYyP&#10;JACELAjMHKC+i/o9jnbNy5b3TaGEShL4jDMjFzQniSCfL19OiC8DCZ5CKIf83Uat2rPlMlPVVMIg&#10;2/HFS10EhMRkijmJlopDTV7I+unip/UAFICi5HI9t29y1rbCOMFrgvSo9KHH+DrcZ7AQO0npmzuI&#10;JosjmdGAr8Q+PyNCaaWnTDZXy1cPliq8pjKGkepkgZTcy+V45Lj8XAN9u3EyXCW80rLPUYzSnqDw&#10;r/q49Pm3Rk7eNOkPsvLVUkdRHClDgJqGXLV1Lk8WKOCq0LQ00LrBFXVE0qrKraQsE66wf0c+zfc/&#10;CEylLgmMDNa8fz6YhBSobjTrDD5Y83UZHMtC88TrEvmhEdRVmKOSeKUUQdY6an8q3kZ+QTwbk+0p&#10;lE0K20JJr6AiufWgB69JL4YoTToQ8du6qrYocOubhyOKL1DsMbE0K4uaojjNLVZKWF5Fgpqd5HRH&#10;miZEVW9Qt7LbnZ9IAMRWSoIqeP8Ak/nXpfDIhgqadPfWkdRLXLX0+7MXBhY5aqkkrlzAx1ZLJBK0&#10;cdVWY6mq5KyoDvxqKSGRLEEj2W8wQT29n+ghE5pQDBH2HpuCZGdlrUdDnX4rrzc9N9xmsvQ5TJUP&#10;3FNKmNrIaRq2od2WKqiqHp6jIVFTHTxBDxpCkD9JIICO7c2WriJI5PDrxLD/ACk/4OtywRSEcKV6&#10;DzdWzuuMvPWwUNCcFk4aZZf41WZUbhqIscyO09CweOCCJpIYwPGqJJpsLWIuKNs3/mCJQJtRjPlV&#10;a/nkV6bMKqaKcDoNmr8Rqpsfj6qPNR0tRPT6VpzS45VLpUNS04HkCzrG93jQqsVr2B59mVym4On1&#10;V1qCla5P+r9nHpyFELjXgdGHodg4mbCyIcfNTxySQrPPAjxUhRihipFmJU1EARb2JKkj3Gc+87jD&#10;cSmISHJ4UP8As9CG3trcxHU4GD0m9wbffZVPFkcNkDWQq58s1NKZqaGqndEhglPlnSQPcqBHoeNj&#10;/U8mW33dxu/+5dsymlMgCvzqP8vSFbMxDUkxIHz6Q2V7Gy+Myzz1e4clRSQSx0spowtT9y0xaSHz&#10;pWS0clPFFE9+Q3iJ4FzciW35ZspEMbWgJpxoP9Xy6akuZVx4rUHzPShwfbWcrs5WYKky1bk8bXUd&#10;fDQS0LUkckEcyeOCuDRzPT00sTwnWvmdgCQqamt7Rz8m7PBqmvLBaf6UE14jgen1vJSva5J+3pS4&#10;zfW8aBptv5jcddNVtHHTJTtVKlVTUUKFIYhUWVY0knABP0Memx9lVzs23mJGtbRlUH7Fx8qnr3jy&#10;MP7Vv2noQdizZ2lAMtd5ZKirpozi8xWCOjeaU6hUz1j1awzBH5VSAFubnm5CO6i0BlMS0ZeNB/sd&#10;LLe0klCeGtZCcDh/Ph0azb+IxWOH3FZsvE1NbLRGGqkNTlPt6nIIrSPV08j5PJRU9T5FUI8MBUoS&#10;VZRc+4vvL+e9uHtkuFEQPDgaeeSorXP4v2dTxyfa3m1QfvC5Sj6e0alNafYTTI8+ktB8hdz7t3BW&#10;9eS7lyNRSY6v+4jodu0k27MdS1NZ5BBRzVFFgMu+Lp1qKKMTNUxzrCKiSVUY6gRSvtzt9ttkW+zW&#10;w1MlSWJWoA1GgZxqGPKox1Imy89X+5TS2jh4pBwoOIqP4K/zx0aKfYc+K6sydfvPfNLgJ5tvy7ym&#10;oXr6GqyOYcV1BjfuPuIa2XP/ALWN3HHLLRvFSSrTo0coljpxK4Dg3SO+3mK12izcaDoZgoXz4cRX&#10;P5Hjjoe7nPYrtmm+uR4jL5g+fpig/wA/RGsluzD9cZDH5KkylCsOY2xQZPb+3NvZLbG7g0ArY4Kt&#10;NzVZalyu2My1fFPJFQSUNPPTQugUycTe5nuOVpN12zTPCFvP9+ECrGlKkLUEcM54AdREOeIeWbrw&#10;LSVvA4VU+fHhX5dcO6u/slSbOpMnUbjeDbTVtFDW7PrMhj5c3X+SWokqKTNQ1E8P3VNRLTkCSq+4&#10;XSAOPoNckcgyTbleWrRGNxQBgKAnSMgcRUn0Hr0U8z+4L7hazBbhwrUpn5Z8/WvRMt4b+ZMbQ7y2&#10;7ms7tTH7hoaqulwqQriaLG00DPBnY6CqFJNI+UpqVPAkcs3kiWqvHEsdmE+7Lyw1nCtlPAr3cb1D&#10;VUkjhq414keVc9Yz75e3E0lzMuokmvHy9euHStXumo2XicftpcLhjHiZVrnq8nBia3LzTNWPkauj&#10;U0tKghnjmjKmaRp9FtCGxsT86Ltq7lK13MXKuccQAKUGfQACg+zpdtE2rahK576H7eJ6UeZx9Th3&#10;OETPLk8qIWqMjRirfI4uhjpgXigQ/cyyyNTROdblSpZeOD7DULwSiOeKyVYzwNAK/wAq/t6Y+rZl&#10;ND0EOZzUWNyv8JiMMsuTyEVVkHo0hpqWWq8EmkmmC1qmjVtJCWRGINhyfY22uCW5XxRHhRxxWleF&#10;cfPomu52Iwe/z/1fZ0+bN7Wwu1parEItZJW1VQamsytbXwUVBNVU0UbSS5OCppa+nkpZRZAoQx6A&#10;oNgCPafd+WrzeKFpiYwcLXI8v2fn1axvRbkMwr9vS62fvLFbylN6eKpNNR1rR43+L01FTSTIfuZZ&#10;KExYykpJqiMGyUqyXdSSgtcAK7hy/d7ZGAwYrXzNfP0qehfY38VzpHhrT7P9jpJ5DLT1eSykW3y8&#10;tTHI5o8VVRVdZVGnQyszUNPTxVBCpfUfUbix1fQezOwso4Io5pI0WJvPGa+vV5ILua5cJHSGvacU&#10;+ynl0Kmztn5aPMbfnqcnvLaGVyM9JT5CaCOixGPZqhoZaOaGsz8MGLipPvWhYSuoNIg+4Z00Fwhn&#10;u7GHxont1kBPbilK+dVz51z9nDoZbVZTqAs0zawPU09R/LqJmcTuD+8SYLcG0s/XU+Omnx1ZjqCs&#10;xtJlaepo3ocXRw1WZpnhpKXCzmWnV1gaop5HUSB3AAF7BdutYpGlu0Ria9ykhvkBpOft4fLov3Lb&#10;NwuJwYA4Umlf8nSln+Nm/cbg6XITZuni3bkNx4vG4Ta0v8OztO2FrayrklyMm60zEuPx01FkUMUr&#10;mjhoJXLoswqQYzpucNhkWS2a3ctGCSQpANM4GCeIGAfM8OrLyPIqrdSd8/oSc/5P29TMPQbw683d&#10;jBJWVGR3tNSwZKrydDn6aqoWx2ZFRjqs0c2JoMg0ZETeWtaKajhpoWW1hLqJbu52/e9peWUmGJvh&#10;WjDyJqRjyqM5JPn5LLDa7myvIzDaMsg+QI4/Ko6tm2z1B2rl8t15m9pdpbGbHpj8xT7XwGewy5DZ&#10;+IVMjHFkqjZmExeaejr5oIBatrqmFKujmN7un0x63vfeRtpS/sN62+6ULxlRA5LgNpXV4morqyaA&#10;ihHGnUz7ZtPN25iOeK5ZLc0oviKtKYPaTUZBPT9vqt7j2tt/e8EVdjuzd2zY/cdRuHIwS7czmEeG&#10;Capz+ayO34KCaWqehlwRp0SET0fgqo1ikikZrewptcHJ2/7ttd1JVbddKxqwZaKaaSQTlsZJ/i+R&#10;oKL/AGrf9usHkMrM49XB8j/S6Jl178h6HDTddVe9slW0ORyVZW4ba+Eq8umHoMstZWPn6vdG5od1&#10;btw9HhJK/P46lxuJ+2hbD6q+WN1p2x1Mayad99sbTftuv4dh221ivFCEv4a1CKprQpHIpIUltI7j&#10;StCSeoxXnTdttmdNwmZI60GQ1a/YSf29MffU9J2z2/17n9jVG3WztHU19VW0NDvbAJmMT9p/dPIT&#10;7dzFJka3Iw1cGPrHNDSx0tdJj6xjPHDAJGdPZpyPabvyfy1u0G73ckrRshDkM2pQrKDTSG8wfgBB&#10;APUbc2TRb/cmQaS1eHyz0g2+Mu4ajNZPrXJxdhYCbI5jO5WPEbF2XAq5DFT7ph+2q92VWYpsDTx7&#10;VwGFImFPFNVJPqLNJERp9nlt7j7P9Dc7nbuhRVRAJNROrwwD2rqarEV7hio4eQOt9jrctE/Yq08y&#10;BwHpjpS7a6766pewM11zgu6KrE7TfP0m5t5YKmwO4MVgt5YzBT46oyeMz+1hh8f56+LKRS0tHSCX&#10;7SppD5Unm1aCVblzHvFpssm9XOzJLMEpGS8ZZGIcilZK6aaTkYagpivQigtY/Hgs/F1R6wT5ilKf&#10;Z59DB23tbHdddh4renU3VW7cRWbBNStfVfY53buAy+L3BIaqpnmK5ahkxlZjqihhhoRBJLBWJKRo&#10;HjC+wLy5vLb5y/fbTzZu4mku21IGq7RGpHboB0gVPwnyB49GO67M223C3NqtYONcDyHlg/y6Ui5u&#10;PtTY+Zzk+x6Q7ooJJkXB1uPyMuQqMfksxIkuW++oaymOQraGmRo5KPITVMssFpEnYME9hB9rXlzd&#10;/BXdWe3DA6iWOnGoAVGry8hQCtemhcvPAB4GrPy/y9Tthdcfd7h3hsmfZVXUYoSU+X3LTQ7Irayr&#10;ytLKyRtV0ynJTR02MrIZFjCTxyLGB6iLmy7fOaJkt7PcoN0ZTFUqFZgHzkNwIp5UwadMfuZ72Mub&#10;cADiMY/n0J+A6W2H1xtfeMldjsZU56eTPV2Gr86GpqebIvXGLBPmqbGSmpgbbtNNFDHHTQwsyoEA&#10;a1/YDvPcrdeY982rwhIliGEb0IB0ZLHJySRUV4ZOMdKl2SC2t3kCrkU8v9Xl1XH3f8ccAgj7HO5a&#10;MboojEtEduY3EU33m4Mfki2Lp6HFGaBcJhqRqh5p2rZKqrqSx/bVix95R8m+5lxbyNswjuBtqjtq&#10;rMKAcXahzXOCRjoB7ltlspaRmHH06KhuTojdW/KnDMlQlHkcVDPSGpObx7q8VU8k6o1IHjME8s8j&#10;FfGDpV7kiw9yfZ+4bWGqS5ld1kFVqpqP2jA+X2dBzwBNMAvDppx/x3OyUymSy+4cBWvDTxQ0tLMV&#10;+wRzHUaqVJ5qhVkq4XN1VEvoubkHnV37grv308NgXV6nV20wDTzA6P7XZwrPIFqoH+TqDguv+092&#10;5Wc4Shg27jsYKgivr8p/BaZkpIo3nnpKfIqktd9ygEiQx6dKkadWoezG53rabO2Vry5LTso7Apc1&#10;P2VAI4Z9em7jbpCeHaT8uhA3B1pgZ8dVV2493UO4KmCgnys9eFpqGtp6WnIE7zPkZI6t4Ax0Kogc&#10;sfp7DNpvW4XFywsbaULWgFKD08z6/PpBPYeAtWlIp8/z6BvPUGwsPjKDI0+UlrqJclSrjFhMNXJI&#10;J5EkqvtcSXEcLQtpIZg6ByCTc2ApsJN/uZnt5kYDSQalR/l6TIVADpIc48+nXcPdGKjjmoJqbc8k&#10;6w0dFjWqkoaUVFMGTzQ1sNEk2t4420p4houDqt7YPJd3KxufGBDE/izjHCvy/wCL63JM8Y1PT9oJ&#10;/YDXpFVXZLR0kqYUrSPOyXjrZ6RvuNKFlLRzQJEXp1GkB1+n9Db2uteUrgkLcKDD+XH7OPr0na7x&#10;RCTX7R/h6S433TV1TBDl4TlJ4NUcmQJSZURj5pZoYkcwvOrMFDX+gNrXt7OZNkkso3W0bTERgAU4&#10;+XSV6lqnNeu91DMbujpKOiNO2Kp5oKmIPLbytTxAyT2lkWWGRidNlazfSx962yeHbO66kAk0kZNf&#10;8FfTq5RxxHUTDbH3+0KYmmx4lpfuaiVKOWokhpbzLI8kk8PkUtO0SekhuOP6i791zFsQkknkYmYg&#10;VIDeQAHn8vTpyOOWtNOPtH+foc8D0pi6uSjkqMucbUVgpwaejippnWSoGkxJNU1325CuNMjScC4u&#10;34IF3LneGFmMMLPEuT2+XyxxrT+fRilvK9FA48cjh/xfR2+vtrRdUbOr6zanXO4f76Q0ApcR2bLQ&#10;wZaJEyVUYsrPj61KSig2zVSwzNCKiN6t5ImaNVHuJd25jm36+US7v4W2Fu6GpAxTTgD9uePE16H+&#10;1201hY6ksS7+uPM16E/Zed3buHZlDjoqU0BpMzT46ry1bHVrXbajxtAcfDRVEVS1AaKBMWRCFSZV&#10;aJVBAP0Am62UO17sbqS4YI41UQgiQ/MCoP5j5dH9vul860kjZTT1/wBnpa1PWmzBksj2NLnamkqm&#10;kxD5pd60GS3litytkUWnmykVdns9l8nRZGZ4lYVSRVc6qq6pETSAz/XG6vEfansBFUERNGqKyDia&#10;kBSamrU1Hj+XVm3C7UDRXUOI1f7PWMbc2xWE53A4GFNwZnI5Gjj3PgdzZESmpoRSy1MctMsa0ldi&#10;pRVI7B4pJNMfjI4NkH763m0sZLHcbgyhSGVioL6eFCQvz9elkLi6HiStUnyJr/h65Ynqqg3xU7kp&#10;MBWUtOKqlVsyq1NNh8UftZFkr6nMMytUVVPOFZ5BJGtr6Sv5KG85vvLM2DSI+B2VoWH2ZNMio4eX&#10;R/s+xwXDFmCiv2dQ9w7nj6lahpts5yWq27Q5bE7cy+xNrZylyu4amWpoJfsqZ9s0hxtFi8I+QylT&#10;Vh7IJoatmdl0FfYp2zZ7vnKxb96ME8ZS8c82kaQvGjGrE5pgcccT0n5iP7tCx2sx1DFBX/J/h6z7&#10;i3XvDcchpsptPKUbVcP3VFs2sx0UFL/EIqpqMPlJpMgtFSNkpoi7OvmWWOTWrMuo+yW15Z2vZZiX&#10;vA0ytpMqgkEeq0o2AKfCM/kSANwlvNwlRFY0AGoUIHAeuOkvFuyfalUcLGu0MdkMnUSQRYLE4/F5&#10;XLwU7yCmfHQZjC0VMh8ztfyTSNKjcEhVBBtdbMLyOS6SWRoUUCjMc1NalWPGg9OHTyaYlWAIFAGS&#10;BxPDy6RO6dm1uexOf21noshna7JzwxJF5ppKTCJUQz1sbUNVha/MLICWCmsmp5aiOoXT4NJsRFtu&#10;52e1XG33NlCF8NRqxUk1oRSmcZpw+fRrDt188RZYiYzitR5/n0TzJ9R7yw9fWbKr9pV9ZQToaylm&#10;wk1Tnc21JT2FHV57HYuGjnjoqOJ/JG9XDTmQqW1oCyiboOY9sv7a1vYS2tEyCpSn2YAJ+Qqetmxl&#10;stNpdrpU/MH/AAE9O26tsT9eddYmLeu6MAm34YBNhsBDXpUbungUSDXEaCOvo8FMzPcM8hCMbEMb&#10;e0W2su97tcSW9swuSwrqFBSgp8VPKnWr+Kz2u1KxsrFRnH8WRn8+itfZ1nYWdra3aOIq6CnhhXRj&#10;Dn8nWTUUbSwUFPM2RroIv3GnnBZpTpVpLAAex/PcWOyWyveLGtCKmgPl6LU8fl5dRdcRi+ufGAoA&#10;fL19Mf8AFdKnNdX7hwW2hWCgOZqswJp4caMi1dW0McEX3E9c6JA9O5Sp0gkvq1ta2oEAs2/mHbru&#10;/wC+ZVjHnpOa8K49OldzFclEjeIg0xw/ydFxr8BVY3L1WAzlHk4akESTUrs9HWPLpMyeaBTNBPCJ&#10;Dwyerjjnj3IsNzG9slzbhWiIqD9mOBz+0dBe6aSImM1r6dNmXx0mGghUyUk9QlYrpfyVVdpRZA0V&#10;VQOix+LWbMzC6m49v20ouAO3u9OH+r16LlRW889N38OrMlDEtVNSQpHUyzxpWzRQO81VaJY6ZWkS&#10;UQKnPq1BSbe14uvABC/H6f6sdPtDEyqC2a+h/wA3XX9300+XzRX8f3l9FP8A5zyfZ2t5/wDM241/&#10;7H2m/eUteB4/5OnvpI6fF5f5ev/V0y4t45s4zC0+49x1ddRJh6/H43Gww01NDhaSOCPFJ9rBDTwO&#10;9dIqo3kAFk5t7AsipKwdExXjx6EX7wnXin7OgvrZauaSBkgikmijaB62YL9zUUtOqgLDVRmOaKpc&#10;WGkFdQB59mkE8MMYDcekU0sk0jSFaE0/wU6UOHirkknr4ZjQ+OnMf20kyxlIIodJhSJqeR5ZdJJB&#10;MjfXm/0JTdyWs70JAHr0ttlamo+nS4YV8uyspLkKeugx1T9jV7UargL11bkv4lDS1vhKI7JBLjWP&#10;kf0oxUekfT2Vqlmt+oWYeJTIr8h05McdJTbuOzGaWsxeFSqeGSiatylHPW0sMNRFSQiomMvllgEc&#10;kSuQAqagOSCPay4dUyWoei9EDMKDoWKB8ts7KVuSl2rSZbHDG0bVFBV1r5HHRpM9NAlfSviZmhkq&#10;kZ28aSB2BOrx8eyacRTxhY5gsprXh+Qz0YLVc06Mt0r1pQ911EXW/wDdmHO1uUqosvuXdUmZ3LQ1&#10;G0cUlGsdGk1DLGmLqTR1VQWL/b6nK6NQFiCS1W8S5AjUCjUrTJHT6W/iAO3V5XXOxNpdK7EwnXOz&#10;YnTEYiijpJMpMtJDlM1VgAVeSrWoAhmevqk8jAOPGLBdJ1Xk21idYImljGoj/L0+IkApTpVzZVpv&#10;PSq1pGaPyOgGuNeOVmX9U5H0DFmJP19uzRp6dOg6Bx6cYKsI/ip3YaEnUqCGWX1JcwyPZJFcvqYn&#10;lm4Fh7TeEvl1YS6iRXqc1bJUOlPTvqjdwZELGT7htXkhMbKugUVNL61cBRIU/AHOvBf06dp2g9At&#10;298pegOi6eOPfnYeNSthYaNqbcSTc29q6pRZCJpsBiJ6qtxSRFeGr2pYnZjqYem7qwSUAp16vVYH&#10;bX82nf2YfLYLovZWG2HjKhZkh3fvD7Dcu7pVqIyzz02JMse18LUMWW8Ttk2UkhlHK+34rQE6nz1r&#10;y6rF7P7l7F7cyMOa7a39unsXJ0uv7Co3VnJczBiBIQzRYPFK0GFwNOrAHxUdLTxlhdlPI9qPBRSd&#10;Ip1p0BQGvQR1OaZbeEl5NauZ5BeRplR081lKReRkbSTp+nAtzdxQqDI6oGopFOmSoqqqZQnkILfp&#10;KfWw4AtdjYAW97qnSbRK7MV4dcY6GSV5C/7g4IZwSWAU6RYG3JB/HtvxVTPSiG0uXPA9PNJinl0R&#10;sLJwwGorp4N+Dfi59sy3SLUjo1ttqmZgGJr0rKHbJKa7MBI0S3GkNpIfUfSoPBUH/gt/ZZJuIyAe&#10;hRa7IKITEDnpW47AXkSKNAH8dOV1/qk1Tux0k2sy29k9xuOTU9DKw2m30jVbLX1pnpRw4OxjaSUa&#10;ZaaljFyF/fq6111DWyhr6P8AWsPZRPfh6hePR/BsyCjsvQhbWx0Y3JjrIZiuTaMhUiEtpaynhX0D&#10;ysCpJvccgX9h/c2llg1A9p6EO02Gq+gFuKEdHz3dFPjcHsyoFV91BXblo6jxOr1GuopPMZ3jjjkQ&#10;tHCyLb6C4t/j7BLQylqHI6lyfTBFbLL8Qp/l6dMvk5t0dhbfmp4ax6R8FUywLN4VpR4aqh/cp3Wp&#10;mlKa3bVYHhefpYP28TRDU3A9eRlnmYV7RQ/yHU2rWJN2CnLAOmEpUaNgwKiWtdW9RAC69Fr/AIJv&#10;+ParrcrR+IGTh1F2vTx124d3LkquClTGY6t3BRTTGNBPLtvDU9SKeFjLGC1RU1ixFV1MT+OPfumb&#10;m8WPLNQ9QZqqPMY2rrTT1EtZT5PLxoDK8pWJMlkvv43kQFBVIaRQg40xgi/PtxI+7pL4iz28kwFd&#10;Ir/k/wAvTjhII6frenSyxq2Aqi0itcpGzyxlWZWf1iOpv/sPdblQ4C+Y6OYe3a1ugcj+dT0kt+vB&#10;V5LabrUrKgzNLJTp5P3UhqYmWaWdXTSgd4xZeT6QfzyripHDx6K91l1G21xjiOldlsTTDd22yZHK&#10;pRZoGFwZYjUSRQwrIwJ0WZAqgWsLg/X21DIxaUA4boychJ6rEKaV/wCOjq4z+SDWUdP8wM/EkFRC&#10;+J6c72yVPVNBoihgohsjEEQOixsah1qQFbURYsbEgezHazKhkZfJuoo91wBs/iaBTx0/wN/lz1H6&#10;7lyHyJ/ky1m06rDRVW+vgl2Zh8njRDL9zWUvUnZv3c2aljeSonq/tsfV7qr6hlLErTYFAblLm9xW&#10;6mcVqwB/mK9B3YIf3BvuxOcR3CDUeHxAZx8j0LnxNjoviz8AvlT8rpsZHjd79tQt8Zul6ypKrVQN&#10;uagqY925TGzVSCQxY1h5w+i0smGN14KrqxjitoaS/wBt0a8+3a8zb1Ds0GkWsKlw1eOkED9uo9XB&#10;fLvsWs+PHwG+M/YOCZMfL1X2N8M8n4YGeOBsRhqDFvn8XC0a6Ep6nbcVRTKQANMhvc39nFpKinVN&#10;8HUPRbS+47jNtsEX6kRevz0nFf5dUWfzUepqLrz5g9gZnD0sFRs7tsYLufZ80EcE1BlsNvxjUZyp&#10;x608v+UGnzVFVgN6PUVOkgj2R7xCZJkmgJ8PX/n6yN9rb21uuXLqC6iVruyejYr8INc/Z1bB8aOq&#10;NgdeVHwD+D/Y2w8buTJ9vYftr5ZfIHD7rhjrKw1Vb1Rvja2xNvZdKaeFEqoVzEDVMdy0U2BikBVU&#10;MZPNouliEavx/wBnqBueU/rJc7xu8UHhWMcyrHQUFQyL/lPWrHv7O7ozeMwuDq81lK/am156Sm2x&#10;ga7JZOTGbaxVTnwtBQ4mKolEdPPDSwJGVF7qoFuPYZ3i5Rt0lHoadZLcj7ZcW3Lm1NQ0aOn+H/N0&#10;WAbe3Bgux6fMinxtVS7mylLVS5LIYbGT5mhqsLtqtnpRjM0Kc5LHrIkreSKAIKgMBIWAHtWLtBat&#10;DX4h0Q3nK94OZduvAKr4moGo8jn/AC9GFwm5I2y8UeQeb/KIKETWtJDJUKshVJPt4xHSxHzC4k9b&#10;2/1/YSmiWEtGOJavUvxzF0Af4lNOpgagw2yMlVsNT0EjR1AiiKFAuQZHEEUjNI0SqRoKnlRf2xTp&#10;Ys2kUB8usOQzoyFCldGrUa0lXUVCVUlPMJWifb9cImUFGEPiMwL+o3F7j8i6qWNOmGMlOnXaVTW5&#10;Kty1KKmmWsio8bTLXLTQzKhFLJJNVSmZpC/Nvqi/tm/9D7q66HK9Xsi5mlFPL/J0wbiqgaFJY3hB&#10;ePISOG1MspmzddTSaKTVO8YnWnJLXWNf9t70nxDrV5G3gCp4n/Ieix917QxSCorsxWCVZcLUTVFJ&#10;FIklT+9VQ0uOroAWWlvT1cqsqXJIvxxb2KdqvZbYgoeoK92NvjO0REjOesGH3lW0W0tmbZxEtcKa&#10;PBZfOZrL1EVdU01Plc9V5avojHS00EsRixeCSElWBIlZvWFHBRvMMV1frc3E5cg0oTWg6xUSC6ie&#10;WCKdvCOekJQRz4zL1me3TjZUXO0grKapmjjnr6tZPLBjSEiq1j/yiZFd0RGKL6mDX96vpEuLdLSx&#10;iGleBHzzX9vTUFk4laLxCSP8uf8AL0OWz8dj945PC46tYY2ry2SjEtVUZqLFt/FoKWiibH5Wn8Ae&#10;JHxblsdXT01OnqaNrqPIAtuIv7Szmq7u3kD/AIfP/D0sFm8Tgu4ZejK9kS7R2Vkl2/m96Uu+N6tS&#10;0+Iy8e0ZHkytdmMVHTUFPR5DN11VjcbgKDJZGJnadqlHqJf3YVZGA9hHZ9h3zfNweQxabVmBGo4H&#10;qMiuD1e7ure3RRF8Y49Fa2V2dX74hm2kmzKQUe+spDQ7sStgnqJcBTLVzw4wYXMxT4zKYmmonqXk&#10;l8c8iTohDLICCR5e7Pt/Ks5uLm6XxESowDU4wRQ/6qdIhcm/oq8Semrvf48bs2Y1Bjthbyp6raq0&#10;Zjlplp4sXX1lFBVvLHmV/hkuam3RBVVJZYmkkDRtH42jiAv7NuWvcDYb12hlDG6FasF7T6AGo4Cg&#10;PDot3TZplMRUHS3QPVmzNwVNRj5Noq+bydPiq+TIUYq6HNPjoKSiyGQyb4jbmA/ynD4fGUAc/cTG&#10;Ms8jP6SCGF8W4WaA3U7KIGPaFGangT8uPTH0t2SkYqaDp62Nkt77c3lltibC2HPu/K4vLZTGHIYq&#10;Vs/NG3kSibcVFX001ftuOOjFEI6Sqa5MokF5bMFSbxt23siX825pGRQgkkVr8I+35elK9H+ybdub&#10;XDqtkGT7f9R6NPg8P1ps/Zrds9frvnMbklxCY7LbT3V1m2Q2rsfZ+cx8ETz19XksJuHO/wAYrsVT&#10;1SJNTUUS4+SDzxV0atb3GMt/vtxuEuxT3NskcUsgWaORNbUDEeSqakDFfOuTQdTPbbNs22W9hdx7&#10;OHuyBrWhNK8eJ+XR9907j3Fjemto4HbO28NstazbkdHtNduzydmVaVW5IsXl8lQZuHMYShz+291R&#10;tF56mVmEcCEIKiQFi+PB2aHeOcrq63C+mvVjmbxQ1UIIah0gMQwUCgwCaZUHqWdw3fb9v2q1/dVn&#10;4baK0pShOTwr5k9EyHauTw9HnaPujFYnNTVP2+CwdRtTPz4ShxlHW5KqleiqYsPE1NUU9bXvqbHt&#10;BVQ3JuyWv7lw7FaXrx/1X8YIoOsuKUGKgZPoD69Rtc833lvquLyL9I4H2nP+AHrJsn5Bb5wWTSiw&#10;VNVZ3F0eXx2XjzeSrYNt7npKfDtlJaiHCyUtRRVf3c7V81NLACkFRS1MrCMagQ5ccn7NOkk24y6J&#10;lUjTTUKkYqT5edckEevSax5rvtwmVbCM1r5fb0Lj5JOzMw21azbFBiqTdOebIUmR3LQU8+SyWA29&#10;kK2qpxkcPiZKPK5OPP53KSVMwqaydqOrjiDyT00RuVsE2K2kuG3A+AFCqUYnS2mi0rjjj+eOHUi7&#10;ReXEniG9i0yBq9SZcxt3tijzfR+dw9RsTdvXuO3bksHvnZcGD3HkZv4HXZfc+Q27V7uyh0U9HkMf&#10;l67GBsbGrl6SNinkRZFU7Ok/Lt5BzGlx41tODrikNCCwKoQAM0rqFTQ1FRToN75eNPNIhb9ENx/w&#10;9BZsqowG1p6XMT7u3bi90LVy7kh3zXU0Ur/7l4cxW7iz2Jqd14vFZGky9LPVTT61yQqa6QJ4fLHa&#10;pU13H963d+97JGAZW7RwNAFpWlKjy9Pl1613HaYrbwpSZa/hpw+fEf6j0Wzuek66zGLrcns5sztb&#10;d+GqsRDnqjeMFdWy7vuPBla164Nmsl/FcxnPWuP0R0paxDAgex1ye26xzyjcbmPwQhIUYoaVrgUH&#10;2/meoy5ui2Sd9Vtt5V+FaeoGfi8vs6Lnvzrnan97dxHde7Kit3bVzVuVyWP2tFt+HbcFecDNWmeP&#10;NLX1stZVy1VRHGimAsyMyyEaVX3J9pv85skSKEYpQtxp9vGlfIdR5c7TZRIx8cdBTkNnYiTBSZOh&#10;zEhkp5KeCmpa2D7QaKNAj+Gmm8mSVpQAFkW6Sn6ALb27Fu1x9SbaePuABqPmAf5V6C9xbRCojOB5&#10;9ccHDVvWZmaGhlietR6CaqmpmE9K1Skc8kcr/bU91mClWa40g2/p7dvL6NAGecfIAj7OrW0bDUWG&#10;KdM0JpqCqVpEqzikpK1HWSiqKmkFf5hLTUrR0zLENYUana7WJP0a/tXA8csYYP3UrTHTiRRFu4dZ&#10;tu7azUz5FNvY2KaOUT1k9JPGgaoWm0StSwKiAsomD+Mk3tpDHVY+0F9utoDCt5JpAIGKny6Tzx0c&#10;BOujsnc248bVT/3amjbFxLT+YUlfJ91kclWASxztNKsUISNSoFtSEX1EHlWvMGx2DRq14NJBz/q/&#10;1HrTWj0Bpx6V+K2LXbapjPuDYuQvFLSVWPyNBVVxb+HUdQtflUYvJVUiu1GgCSxhY45QBpPPssut&#10;/sNyZY7K9UAtXOK+X+X/AC9LorZo0VmHXQ35UZJ5KWpqMlDBHJS04GSpYchXtDSZeeeARVzJHXLL&#10;ClXHYp6tZZC1m4vPZt4VZtDoR+VKZ/y9WnnMYRR606FeXbG48kuSzmUw28sxiIqvHTqokloaijhk&#10;p2rKirlppo6iYnyLcSnmMCysgHsLxXW027yxRwxo4qKgZI9Pz6OILW4kTUJWp0MGxMPUY+Gkra/E&#10;VQNA80tHTZTzVUZim5dpnqminqpg5V3McigEfQ/mNt/3OM3TfSmhY58uGOlttJ9OSlwagdCOcbi6&#10;mglndFoJqWJgzQgV0OQllaWSOqmpMoySq8aOUjWP9ki5IJ9hk7ndLKuhjrrk1Naen2cOlMtyQuuL&#10;KE06R79VY/MbhwzZSSOOgiiqTVNHUY2GtUyw2Sejir8fBTLTiWNfKBIvj1el+LexZY81XdnA4adg&#10;Twz0WXUPjrqaMU6SWc652lBk6qbOZLGU2JWryjUbYagzOTyksaCiZWqThqWmw81RShZGiepeOnml&#10;sTVwkB/Yn2fmNrhJJasbhhU1pQCoGK5PkaDPHj0VrCi8B1Am3HsPb8dUmK66gymBpa6ShocxvPKb&#10;lpc5k4YYHrf4dXwbeytDQYla+NxIFiNRUj9AnnYj2tiinu5K+OS5NeGP9Q6eLKuKU6UnXXaeAoN2&#10;5JMT1/uCkq6uCsamw2MqM/V0VVjDWSRNh/8Acase5Ya2WXxJT1M1TIVZQsjKfQzG6cuzXEBaW5Fd&#10;Q4/Yek/1ADgJ0+4fsTcmQyW563DvndpyZ3Lyfe4MVOXxkrQpMIqSuzOWmkXclRVKYyxp0ZIUEd2Q&#10;mzEh3Fbfabb6ZgrCgzg8c4P+r/J0dRC7uUURk06eYaiqp0rKiollo6jNTVVJl8nHE+Qqa4wyU1RR&#10;rTsTA9qqoeqdqh3np1bxsr0pRiwcFzb3KLBGqmUGo4YxQ49eHz+R6Ty289u9JK06dtw7vruvaVc3&#10;NmtxTYkbgOEwuSoarPUv8fngx38WyKPRZemoavGxQy00bVMdVBBWyKoZQ0UiO5pact7hdR1gIEpB&#10;PGlM4/l+yvy6YmaJWPr1IxnY2J3Vmaemppsgs9RXrVoyrC6VyVOcp2j8lJJV1mOSQZGso4xTpINN&#10;nZhq/SG945d3awSa4uG10H8VfU+XSi1IDAnoTq6JMRPDjBUwT5sySz1a4yiQCnenr/NKsgggWGSI&#10;VNMUnZzCCIwqhh6mBqeKyGcritP8nR8HAAPn04jtyrym0MntF8xWUmPWnqg+3ICkONrKV6Spo/8A&#10;KasrULI1TR5CeGSJz6qeokUFSVKprLlxrLdTusVFlZq6gaU+X7c/aPTiuk3VxYPbuBT/AIvoJaSp&#10;3BlpcwaeGliOUp6kZHO5JK0/3iz+dqGklrhUS1KUyVdPTqymWlLrTq3rZbge5DuLqYLbS3G4OxLE&#10;01V4YoQa/toPz6A4KKxIFCT0FecoK6KDM7bpTgZMhlcdWUtPBT/bvDQ1McVPFViNKJZqWgllpo5C&#10;hYM8nmkIs5Dqf7dcvDPbXZd1hAFfOuQeHngU9Okssbu5p8PQLJ1fveXKruLJ4Gs3ZtgY9MWmTDSm&#10;or6enR5JP4zQ0chpo8kSS7SRgRy6eHD6vcoXXOuxSWsCJOFl9KHGccf8vSV7ZmrXpV4jaO+c7ist&#10;R0eIyWWoIchBU4yioaWSmmxMcFD/ALj6SkjljdaalRXP1E8pcH1c2IY3PmLa5Lu2TxSI6UNBWueP&#10;+T7OqPbN4ZKjPQUHDVWEhytXnYqmkjpxV0FTt4pFWCerMyJNLKlzOJaYSNpIplAtYkG/sUrucN4i&#10;2+2UCgDuOPLP8z0gjQ6Rr+Ov+XqFP2HQ4fI5PC7exMEeNqK6nrJanJyQyTw1FEXjKLUTrUkQzRWj&#10;kSQMmgAKqk+7y7PLdW4M01W9B9h/z9KRGykEdCphO0sttmOZcO2NWqikiTG1+OqY444HipaiorqS&#10;mlSAG9YKpUQkkBlcAc8BO75VjuSfFbzzXj/q49K1Mij8uhTwfbORrdeL3jVZiCmx81NGcsmarqaq&#10;paiO1NpFfVCWj+zdVEVmQhQSVsLghW65SjjufFt41Zj8hw6VQPqADdNsG+qCSrpKMmZYIqqteryV&#10;VItdmazH1VRMKKjnXwyUtHWJU6rvGY1kUBgCG9qF2iaz8W6NQaDtHAYH/F/n09PHHIgUceknu/zD&#10;OpU4fcmVD5yF0rIBk5IGFTXK0DUNDTVGYpqOSmiRQR+0oSRiCSCB7Ee1XKzWgrbgmNhkj/V69F7R&#10;lBQDAz0mMDncHS1OTTdlZV1NBS1YxtRR5SuochXRTVKLRhqI0jzVD/tIZHlWsVQTZYQDf2Y7nt13&#10;MkVxt0QEtK1Fc/8AFH5dbguotWlzToQKaDq6sjgjwmWWBYfHFVtBjTjcnU05YrPNQmvZqBIvGgUR&#10;ro1sCS359hO4bmK3I+tqyg+bV/wAdGJjtJQSkh6faPr7ZEtXVy1dTuimqK19J8uDqYK+hoq/92Ko&#10;nnYVNDSTzopWNhEznnxsOSU02/btBGDEUMcXAY+05pXiemXtLd4l1SGuekxuHrnZnXGFyVfFkd+D&#10;C1QCfcxUGAgbK1Hjkgp42qqpEq6+COKWVGAVmXWxJBt7Pdn5tueYpYba4jQSI1aDypivAev2dJng&#10;EUZ0OT0W/ZuNyGZ3ANp4XA12dqs9kq+pxVFgM5j8PmZ6hljeJqvKZPEZiipaGOlEnmRTTE2LGcFR&#10;G0rtb2VxBE1zQnTxI9P83RdDWNmoehH7BwezNg7e2bkdjdpUu9s1n8di6/dGBp9v7kwVTsHL1lXk&#10;aefb/wB5lqSlh3gmLioIjJkKWmhppVqAwRDwSiXZ4LpmJ8MrT0Xj+zpzxX9ekptjJ7jyZrXxlHXV&#10;dMrxNJkJ6ET09NV01WxaNah6ciLyP6mhdk8g/wBpsPZFum1WdjEks4UH5Y68sx1aSc9LTIb3r6Gt&#10;hxmT/hVPU1LfcY+qGHoIqynq7BXlq6ZZkgjla1rFS0igD8n2mtrH6+EyhmaEDgTUU+XSptRUFfir&#10;0m6/d+6KqZ6RmNfQ09TIZ2oneDyoXQ2lhgijjXySSE2Rr6r2PtmPZ9mgJkeNBL/SHn9vTfi3SagH&#10;x1hlzuannoqCWhr3phOks8JkqoVmlCTOsVVQy1EMTxpDcJKqrI30L3PL0djZeC0glhB+VB6eYX+X&#10;DrcBu5O3WadCP/eLK45aEY7Lbgw+Xgl/je3oqUVTQVtZV0mmooPtEqayjqS0Sq4laJmUMBa7AnVl&#10;qXxdFzGYk4mvrn06dlsrssQa9JTeORz+3M5kKPe2LyNJuuLI5JKqSaloaepbKvMkDrTZWmfEZAx0&#10;5pXaMCWQ86lspt7MrUJuMcgEqSKucZ/Mjh/k6TO80VFPGvSkqq2Cp3dgYt6/xal23X4fAZGhTaRp&#10;avKwUOZwmLlpJ/tcvWhI6moqaYmc1FRIVeVmBuwUIJdviigr4Y864+Z/yfZ0tt5SdAPGvQyY/cdH&#10;gKGi8vjmmpaWFf3ZJaSClnp6hzHJOiVEtVUVdSGUTAGJWII020kxTe7bHeXV1HEnxV8vLodW7PBb&#10;LceGKqejVbH7Rye9MdQ4yursfBgKOsp4axKhzVIpkp5YqRqHEQmpzEvihl9bpCzItiWt7infOUns&#10;ke6oxck6SMFaHP7SPPqTuRrm53u8MDH9AAUHEfP+fQgb+rs1STV+8Ot83sHYVRioMVicpvWt219z&#10;uCno8bSmnyNEaGjp8zjVx2TpKZXq6uYfuxLpeeKVRY45X3Bbt4Nr5lFxeRtGRGgJZfICuVIoCeH7&#10;D1Ll/sS7PYNc7XJFBeaxqY0+ChquQfxBT+XQO78oezNxdXV8VRu5M7g8JUy020MhtoTrRZSsoZ6u&#10;ikqqTb0kk/2+Gq8dVHwvjvJE5JOgKCfZxt78o7ZzW9lHtui5dgWDKTRaKfirk1xnhTj0AeZJd9u9&#10;mErXjMorTSfmfQD/AAdAds7KU+5ts4rrrtjBTpFisDVw7J3Li67+G5apqcpu2mkyNfLPSCCkrKum&#10;pa2dYpFc06hB50KhyJH3ieWwaK/2JGMZbKOSVpSuNVaZFKUHy6iPZvpdxvGt90u21AeZPkQK488/&#10;Z0m9w9N7W26MbNtrPVHZG3sjj6rP5TBZDOnC7jw1BUyVtLSU2drYqgTmlZKl6mrLRq8cUIbSyyKx&#10;ONn5mmkvVe5tFhunAyowaCleHyHAfn0q5j2a1EH+IXWpBw/1HPGvXHY2z9j7k6lxFRvDakIoxvCO&#10;CoEeVyRo6GjqKRMjS1+Tro4snkspiaWBGVYppUGhShI/FNx3vcbfmVzt25uLxo2FDSlCQOFDmtPL&#10;8+gJLAv0RhkH6lcn9vXPG9tYePGZDBbBXau3aDISzeVqPG1WH1x0Jlho2kp4fvU+4npH9LGORyhs&#10;QTySXcNgvZ7hbjeDJM3GtScnPlQcTwoOkFvJ4UL2iHA6DkQ5yq+7ix75+tmnjWtnk8MbY+pWdnU1&#10;EN0NbVJJHqAUGAg8FRe4O2FrbW1spQcR1UxsYqLx6Ln2Mn2O4cdSUsM81CTLUTRZCpMVdUtHTUjR&#10;xSQ0hNPJEs1QzIyIp4ILMQbybsL2Y21j4XdT09anohvVmjYseHTBLHFHRAVFFE7LrmqaYmojmmqm&#10;0wyTOn3CCVft+RZAHUfj6+3BcESUUBRSg60hLxBgM16XOx9wVGEdfsZaGmU1or1ZqjJGvgjgB1z0&#10;1B9wlPCKlWKuyyecLbQ6/X2U7xapeIS1Sejnar9IHGo9o6PHsfeO0q/F5LKGTBYs1sTUxw8uLqDJ&#10;laOpSWneUx11dUCmmxk48sQabzOOVEpHuIOYLfdopvBtWYRp6HqYNo3LabizTH61fQjpe5zYe4Kz&#10;aVc2ArNivmKCjxlezz5ygrmkxrxPLgSkuLSWKoyctLFURRrJSszSS2aRW9lW0Xvh7hFBuPiGJ+Bo&#10;KV9OPCuOja5huZYA9hcIHpwJ4fy/PoR9i9o7di6ygyG6dkmfxyZzFbWruw8znsxLkKjcFRSiupc1&#10;gqigr8SKjG1NOta1PjUSq8UbABWAZynmjZN1uuYra2227YRV1sFP4RQcRWoJb09PyE+07nHDs7xX&#10;5RpwuMCtfyH29Br1l2Tl6/ZvY0WIxWRxWKod90z0FF95U0+Gn/jGMyNHRDL5+eurK2TN1FDTw4+J&#10;GxiUppBaRoJ7sBRvey2lrb2Zim0TaRU0FUHFqDHE5+2tOgvZcwXEdxcmWMsgrQDzxw6EjrrsTemI&#10;yuY21t3qt8Pm8MJqHBYDwsMVm5ZsnQw7lzT5fGY/H1eMkpaGQQrVSPNSuscXPGlwrvG0Wsm3KsvM&#10;08lq/c5XV2jPbwHy9Dx6PNm5lu55kptzRCn4lHqPWvQ07m7di6J3tmMpuTfW6tuZvJ4DH4jNYaSs&#10;ps2dvbhxlHjKupEKbclotwV8E+OqJoMbUVsLUjU4CyxKyhPYUseSIOZtuNmNsjmtYpKpLIT4kuAu&#10;dR8mB/4roU3vNMm2ztMb9w1BhR2jA4U/1V6l9a/I/de/NsVuz+uezKTdu5qIZTcWWz8dbuLbuWxf&#10;Xz1VJQ7qoAsOMw0G5dz5Clpvvf4XK1VVyxKka3JkVku6+2UOx7jb7lu22rb2nhdgjKMdYB09taAG&#10;hzTBp9nR/t/O77tZzwzSM4EZPcfOoH+XoS5PjTi+3NqCgj7JrM3jtwVW4d17PhwD4bN4jBLtbOw0&#10;O3MDRGqoqbLbPXLYrIymTCxZCOmWnVGNONIf2Q33u1uPKNykNvbyCBHEchqVOmRSlVUGlRxJ41NM&#10;+Qan5Nt+YVaUyldVT9lMdMVH8YtjbN622NkazDzfILK4vdUdZD1jm4E2rmMDR0mMykE234MptGjm&#10;npqaiF6s06w1E1bUaSrKEa97X3V3PfeZJ7O3ZLLa3tSpk/tDI2CuoShiK8DQgADhXpJ/ra2u2WL3&#10;yzCQqPMkn18/s6UaV/TPZOIolr8xmunt35PHV9FXUseS3dS5/b4ps1X4CPbWSJyy0VBFVT0PhlpK&#10;2khlaN0IbQykhC42/nbkrcCqWlruNgzmTVot3VhTVqBKBjSuK8KU4U6BZt7PdXeKU+GQaVp6Y/yd&#10;Bls74lts7f0eHp8y2UwGzq6pzz56fa+QygzWarqeDJf3NzOTEyTo9S6JHTaa9KNJP85pCsQIt392&#10;bDfNhmnvLdYmljKhFRUKstFrpSoHyxw4dIYdla1vlWM1hA4jPmMV6Obu7a29IcPno9k5KjrtuZbE&#10;V1dXZ+XFPBkosqmLlx9NSmiyeSqWNfLO2qNF01hVnKo0ek+4X2DmTZbLdbGfcJpQyNigpgt6+fHz&#10;PnxHQuuLUXcCoRkDoo/SdPFsXMNsXsvLRZ3OImKpDUVWSy1LtrHYk4aaTDUzI8OKrqmebcGYmJMs&#10;csNM1K2mUN+4ssc5yw79tce87A5WBqn4e4gNqFagrgKK0PA04E9EsdhFAaMOjv42u2r/AAqi04Bq&#10;3bVNTU8UFJj2y1MtCiu1XTUVTmzkYxTzyiYSSCOHxykkks13OPMsu6/V3FxPeEsxJKkLpFeNF00U&#10;fIdGCBQssXhDwyOP5dJXs+oo1xldDtyi2vTZZ8PR1OMoc1j6vGUeWwmMpaiskGQr5AyVklXO5jea&#10;WRzI6x2CtwxlyhHJcbpbvfq5sBLmnka8eIpj/V6FV9bQLYyMjESHFPyPVSu6NmdeR4+qzO893z1e&#10;fyDR5D+42Keo29BttKieWR4dppnKlqZoaiKPV92hhjDXVYQTf3m/s273EzWlptW3p9HpGqQqM6eO&#10;pqHP5/b1E8tlOPEM03Zmg6KHg8dk9vZGpTLQLII6qZJqenyhrI/IJJ6YieWKr+5mleelkN7hSgBA&#10;K+5E3Zba5W0KRqWKen+qnRTCFjlWvHo0WHyfVjYR8lurC5HNXioshDjMtk8lTQYupL6oaCh/htLk&#10;qarpkjjE5kqpJHDgqGRToEb3TbzBefTbWEjVajUOLAmp4j50HDFPPoe7a0EtrLTiemrdmMwG7qvd&#10;eYym65a5KvLw7hiy9PUVGHzFJgkp448rTxUlRVNDkDXUWmCCpqKvxuFMLIrgexJs9/HbmAS2chvm&#10;XSSwquqvz4ZzQZ60tiGjmdvhXh9vRY6vrHHdsZXcmM2RWw0mVx+KyGRoX3Nk6SibJ09DVPBT0O21&#10;rIMVi6uaGOnElRJBUMrMGAVmufck7duNxsqQ3G6OhtyQaIATTjnCmvy6DTbXdbhK6xV0g9M25OkJ&#10;dn4PEVcOfxGY3PLUikzmMxFLlKtI6aoSOdcjFXSUEFFPFTj9tw0qukg4aSy+62/PVruF/dsiPDAt&#10;SpZaY9OJ8zgdXveW7i0hRyMcfI56XnT/AMV6vuDKV+Okx+bx81MtRVwT0tLSuZ6mndHM1ZNUzQqG&#10;mMo0Ea5ebBLewrzX7p2PLEAuYrrxZieGfyA/1celmz8j3G9Tv4VsfEIHcTQHHpWmOHDpOd8/EzsL&#10;qfI1dc+ByeS21UV6UMc89bFHJU1WKMNO1RHQRyQPKglnA/bJXVcseLexByT7sbTzNZxNNciG8oGK&#10;kGtOBzkenRTv3Jm8bHNW6dPpa0Cg1IOSDSgxQHopkWw954isejl29kaF0q4G8tZFXU8bLJUPHEwq&#10;Zh4wrqt/1GwHuT5t822WAN9ehDAin+of6vy6DbW54VyOhCPY9Bs+NaDHUlLW5yKFhXinx9VWJjuC&#10;Zfua5llp5Fjv5GkuAB/iPYYflOTdf8Ze4CwE1ArTHDA60nae/j0PPT1NW9mVFBT1uaxlNW5OZo8f&#10;Qy4jO5DIVMiypLItI8VAcakni0vYVCkg2PNx7BXM1la7JBKYiXKU88ZHr9tRnoSbTtlpuBUtLSTz&#10;H2H/ADdHSxG0OrMDi4afcslDns0J5PvGxlXRYmHFCeTwxQPPIlJNDkcdPA3lifyAXAB9wff3/Ml1&#10;NP8Au+PREEJz+XqDxr1IEW27BZW7C4lrIPQVPRicRV42PDQRbM3dlqSpKTJjKHLVtHWYnIUjiNkp&#10;YsdVCkFTPSO2tSpIueD7jMy3y3Uo3G0kIVlJ0E+RqTgUzXPQy2qWwls9FvErLilR1Kz+Mpcbj6Og&#10;3Cdo4WerihqshU0C/wAHrM39sNZqa2CgllWoZtStLJJG0kUqXDfkatLy53W5kFjbzF4zQByaAeWS&#10;Tk5NPt6dult1fQ1qqflTpM7hz+ysRhsFR5mpoYKOStNRGlCKyqoqVDLaqqHiyEtZDU1kquBEAzSH&#10;9QIBA9qbLb+YLy+u5Y4DrWg4jFFAPRdPZbZqhLyirn/Y6SGXog2Rx+5dt7jxkuL+4+wjp64tTZCk&#10;hqIJJMpWZKnqYEU081HVXd6h3gBjUMNKiwntpJDbvbXVuxugCMCoPpX8/wDCenp9os4mgWOUUqCc&#10;9CFi+wNobGmMQyjzyy1QhpsZXQY6to62lkZ9VRAcSXoI4apeH1Exy/2L3FwfuXLN9vaLPEukwMQS&#10;DQ8f5U6d3HcbHbIUENywYegqPXj05f6S9qbXpM9uPb+y8bUVeSk8mXnw1EcPX/alWikrtMEkGVSi&#10;x1LK/iWP7aN9BGk31Ay2+x5s3G52/aL3dpW2+FCBV6KR/D20pXzpx4noKzbvLcP4wXWP29Foym8W&#10;oi2Ziy9Jloa6FqE09YvhdaCprjDEsNEF0uIZVFwrxnS3BILEjO12RiPpREUjUkChr5mpqc+p8+nY&#10;byS4Apa0Y8cdJifuDEY3BU+09w1lNiaaVZhRVeKqaSuyDL9zPJfEyy1BhpoXkJSdNalFI0kH2KLD&#10;kzc2uo7iGV5IWKhgzYpSnDhx/wBXHr08m3W8bG5kKv8AIV/1cOi4Zv5HUWTxlZt/r5s1i81jclHU&#10;4mtp/u6rITJSmSOs0S0sipRwrLaUROskDMD6wvpEn7Z7d29rere7pEv0hXIPDI6SSc3xwW/09uCQ&#10;cDy6a8r2ud44WmxOX3bQ7Z3DRUcONnyU+OyCZDccOTZlmmrY0T7VK1IlCn7B0hckMGJB9mNjyklh&#10;uUk0NszbUTqVakhc4oK+nr/xa6fdrK924LdSBbjhX8usPXeyMHmqQUGUroDmcfkautxdHnYKJ9u1&#10;a16oz0i5GvL1jZhqSmkK0olEgdrqGuR73vt9f7Vc+LZRBEelSuGCgDjjhX1/KnQMe1ubnxB9TWFu&#10;H5Cn+ToznVGIxtJUZHH4jJ7ZposrWJVx7M27gjNX0a4uVTTUW6s68PklWVIUdo5I3LScD6D3G/Om&#10;7OdsSR5ZxISKljQGtR208s/t6Ntg2i2TXUBnJp04VclRjN15bDZPrzb+V3XRBhgYqinoKWGGKpo2&#10;joYWpKRaqsmMTQoZRMYCoQkr+fZdtfi3Nht9xb7i6wyBdWfnQ+QHrTozuLRIJJHnhGFNP2dVs9pD&#10;c+U3bk81uzbGPwFbR1xqVj27T0VLG+Wqp/up6mo+0lyv3MtQqgK0sqBgAB9LDJbaxDb7VDHDPrBU&#10;DJrQdQzu8yNfOqjy6BKsyC1JWKKN0rnaaMvBFMa2pZ2kk8s5mYRyVIf0+j9Vxa559iGFGSj8BQdI&#10;o1lHBB0k3NZj5mjnpWnhkMqOlWftyjMpWVnEBLllD8eTi/B9maIky1/EPTqjzTM5ik8s/wCr9vTz&#10;5qD/AD2ttH2f8Z0eOPy/w6/2H2fh+4v/ABPz/ufbX8vh/d1fj3r6JafEK8OI9eP2UxXqniSep6//&#10;1tIGKoiq4KZHZWhieUE/tRBZajxFpEQkuqvHEuq7WFrfT2CpoTHXSSD0cFiOBoelBh4sWtSj1SzV&#10;MT0zrMtJVxU0jGKzI7VMlNOBCD9F5BI/B9lk0stCCTXp2KIE+M7Vr654dGF2pLi9w2MclFT02Ghp&#10;vtv4jRLKaySYtLOs7yepKp1phaXzR+qxFvYL3IXatRZHpXyJ/wA/S0utBpAAr5dKc7igqayaqy+N&#10;w74Si8ZjxlKaaoSKesQq9RLLKZ44vCVu8Z1aDY3vf2UzwXRVHt3cXnma/s+fCnTUxpnpH5Kl2tjc&#10;vKKeGKuAhWuf7SjpJDkPLKGSlarhpkkjpJYbicxyjzIiRkLbg0t591eFIrtmDE045/w/PpOJlHCM&#10;V+zpuwtbuXd+66LY3WmLFXuTcuWhxlHjqrGyPUPCZ1kjqJkLyUFDiaAR655ZELU8aEk2JPsS7ZsQ&#10;NZppCQRWpNf856ejkMjEU6v46F6ew3R+zBhxU0WZ3dmvBkt7bjWIK2VySQKxosc0srGDFY+oZ0ji&#10;XUslxITr4AitbS2tyXEatjzA4+uRx+fRpGCIxX16FqoqPK7xxXaWQuVJYN+4vAjR1YjVKFsoe5Yj&#10;/ahdctwxOSdI8vLq3XsrX47A0dRlNwZvE7dxVPTGXJZ3OZWiwuOgjVLyRx5CungomlAAHocspNhy&#10;bGrSNOe0f5OtUrxHREe1v5lvRnX6VeM6/jzPbm4aRnjhfFw/wTYwMTI3jqN111PJVV0Lte5pKWZW&#10;ax1XBC2S2k1Zc0+3r1ADgZ6rP7c+ffyL7XFbRJu6brbbWQilSp2x12J8DBXCYyGcZrPyVdRuLLl4&#10;T4zeohicX/YHFjJIaKAM/b1dW41OOiTNXw07yBnNUDIzsHBbVL6gZDr/AFP6jZjzb8+7FAOJ6ZFx&#10;RynEdNc2QlM6mFRGWBcyXCyFgbILq1iQpNj+Bx73mny6d1P+Fc9RljmllLsCV9WpSRqJAFyt2v7Z&#10;MiV49eQTSNpZCB07w0Esi3KcEhSSfpcG9rG9x9fejIhBz0YJt0rgAA16faHCRNMG0H/dcWoED9eu&#10;zXYi5Ggk3+oPsruL5Ya0Nejmx2dywrFX9nSsosDCquRGzePQG0qW0MYqiQA6bnnQT6vx9OPZLLuZ&#10;Pwk0r8+hLabLJI4rAF/YOlXFt+SOOMLbX40JViVJjSIzNYrGfVIrWsTc29oJ9014DHT+fQhGypE2&#10;pgK/l0oKeipqQkSusYjeNSXPiJ8eNlaS0kzQQKrPIEsb3JI/PKAzO7djH9tOjq3jto0IkChfUjz6&#10;Wm3dh703PNHLtjZ25s1Ty1eOQZKiwtc+OpQkEjSeXMNBFh6RZuNLyzKjWOlre2ZI2l+KQj1z/s9P&#10;F4U/s5KgZoOlgvTW76JYF3HntmYiSN8TCuJTcH98s4IojPJU074Prmm3hXQ1MVSUOmRoVT6uyre+&#10;1O2R1PiFj86/5ejSCS9vIgLK3bUfX0/M9CJiumHxtXh8zA+5ty1lJlkqapHo8Ls/bn7VTFOqfxvM&#10;Ve6c6jm1iZMdC2leArH2W3+6bWdUMZ7h5UP+anRvs1hvtrds8luVk/0ygf8AHujl1OMjylMTmqXZ&#10;+Ax9DUPkoKClXKbvqKefwSSsUfPV425OFWcpqqMdIoVzZVAt7CUss/iVS2rH606GMsW5zlDuF6gi&#10;JooDDVq8uABpSvnStOkLQVTZje1DqyFPXUsGBipYpqbFbcxMcdNT1kpoYZsTtPG4HCVIgRhpnEMb&#10;24sfqb+IZEAZACOjnbFEVYQ2qQqcnj5+fy6jzYOWLfeSr/vWmpI9vviy6RlWM8sslUsksQks5XyF&#10;FUnUVP0/HvcQ8QUOOtRwMJGDMaafXHl1CxE0NbHvrEeFqQZDKyY2evglhLrjaTLYvLvQUzPTTmRF&#10;ymMp5jMrIXjhalYlZnPtQkRU0Ir0mltBMzszVHz+zptwNPNjsPLTxVOQq1pBlqqqlj+5ZCJavJtU&#10;ymrHlmmkH3IFzdpdBLXPvb1NAOPV4IBHayZxp/y9KXFVkMezcXTACPH5DbcJd5dLzwS1EEEMdNPH&#10;ZDFVA0pL6hrQsCBf2nnNKEcejUXCx7YqaRpximOP7OkTuuizdTkdlzNMJcPT5f7cU1XxKFnmqIH8&#10;UywySmWI0euz6Qxtc8e1EcimPS3Hou3FGm+mYDFR0t83JLjs9hphHPUzCmkYxAzTTFXrsVCrRkX8&#10;bxugLE6tX+9VRNJNBQ9HM0Wi6tQx7THn9g6uW/kvO57s7UyskJilx3xl+QWamiYBj5BuPr+ACWQN&#10;rEui4UWtc829mW0Bylxk1+3qJPdqRZNrsrZPxTftIIAr+00/Prr+UFvGifvTdvx9z0qQbG+Wnx53&#10;v1xX4+RkXF5HcEe2s1mNrtUxyqkRrVxDZnHwE6mImkBF2T3axkD3k6jJ/wBjpHzztksex7Nf2w0z&#10;wwpkHSeCeYz5H/B59Lf+Z3lafqfHfFn4L7L3HSZrB/GfpuLO9jyUU80TZHtrfgrJJ6mtEylVyC4P&#10;I11d6iX0Z0FwrOyJ7dKEoY/IeWM9FPI23S7ha7lul8QWAqCRUjFDQ8erTf5vixYf+XLsrEypB6ux&#10;uicW8epdIgj2TuamlXXexeJIxJeytZBbm3t2Z9FshIwAK/4einkSJb7nu5hjPYYZ6nhUgDJrxI8u&#10;i/8ARvSGP+fXQH8vDsHM5mKsr/jNvbM9H/IV66ZEI2JsOFt7YVq53BkehzFNtDExF1fTF/eOV1Gg&#10;syvWxW9gDqB4amvy4HFOqX9/e8n7xvFnaySRpcAgBG0gsxA1NpPGlRU58umH4h97VfyL/nPz9u02&#10;RqMhsvLbf7uxuxWqCFkptkbX2nPtTZMFFSiWT7OhyeEnmyE9OpslVkpXJOtQxVbTNe7hLDHVQpxT&#10;HDo75h2OTa/bq2juYlNxPNG3ke4yBznjgA5NOH2da3+WrJsnjcXWiYR3qNqTyLolZqiSsrxWgv8A&#10;uahNpYDVYD+v09kG4avrpi5NSa9T1yk7/uDZUJJ7Bj82/wA/T3nKJanIbWFRI6GGpqNcsjSXj0Yz&#10;7aaKOEaXcX5A/DEke6fUEACtehNcRqVSQxjUtaGgqM+R4jrPhMfSUufrYFRzBJSYsuG8cqqqFv1K&#10;hGk3BKXYlSTz9fbM0okyR3V4+fTkUaNF8A1VzjplkWnk2tmXyMLNTRvbVLrXUJ8nIJCsukaIVhaw&#10;t+nn/XLOoHh1RwFqSMdcqKfATfw1cbV05lyP8YkjgMg1rT/YVWPv9qTpmSzqBI30U3te3va1U1r1&#10;dXQkZqOnbARCDcO6IoikPnigk9Lao2nOGhj/AGnUBG0xVCJYci3PHPvcnc5PS2zRBNPKPhp/k6ix&#10;VlPUbe3BEAGmpKeVZFDAVEVPUyZKrhumllcvLNIVA5Onj/FMSwkUV4nHTVxPEyhGA4+n29Ax3XjM&#10;RBjstuSsaSGmG05J5NI84dafL4wlpKdrRyed5kjETldbX5UAH2e7fbTXjCGKRhIAeBpw6iX3Uit1&#10;2TU7ivlg9ApltyRvvqn2dtPEUsUmGw1HBUTU2Fr1b/JsE33MNVT1mXDUvglq09EUkYDFuCRb3r92&#10;i0sbm93WQisgFTkip9RWnD/L1iHLdx/USCJB6YHn0FFTmt85WryRrMPvrctRmM3DDWUMW08rS7bX&#10;G07SUdLUxVNLTqcdcuJEkZ/JKkZBY6uRaLTa47SKW3uYESNAWOpAxJFcj4m/Zjz6IZLy5F1IyRny&#10;z+Q6F/bG1tzGh2/V1eyc2uAmy8cc2UzO3amkK4nGU9HUVOQbcOYSN4aarmqWiWONtLwq0StcLYFb&#10;zdWBMtbyM/p8F9aj0Hy/wV6WfUXDL3oOPpT+fQz9uYKh39mNr1Wap0osdvmtykVZXbb2bnK2hytb&#10;hKXAVGA2jiKWv23ghXTilqVpFaOprXpftLeY30hHs968dtK9tOdajtAJAz5n0z6jNf2o5o0k1hwO&#10;H+TpF9e9nQbX3XWdY7fw21NhxY5GxzVeeqKbFrkUxkckk1RnatZZYYahIY/TTRozRkaQ4cMQj5j5&#10;Svt5sTfXVy00jCrUJwfQZz/g/lVPYzR2zLgAfZ0J28+/+u8Fq27uHeueylVmITUfZ4bFY+Kiwamg&#10;SpjqZMnSRvkarG59JGheHy/cINMg5JQBzYvb7dGtVudvsVhCA9xcktk17SStR5UA/b0f3G8QyNHE&#10;2mvlj9vl0jcxgGhwWC7C6i3HhNnbjpaury9LX0u4ZaGPIUdTRS09VR47H5HEPRrmKiPXCVdIR9Zd&#10;RkIdTrl+9v4N2l2jeNveeLSQGopodS0zqBAArwPpjpm5eGHTcLJT7K9F5wnyt7reuTau096bTxFb&#10;uKXG7Wqstmdt7SxKYqmmkrNvUmDrt0ZCiq6hsNRrmJ8jUy1tRKDWMKg6jz7lm75K2GeOA7jZTSwk&#10;atDSTMtQMHTrKggUAoMD7OnbHnG+tplS1TFRwA/w9Hj6/wDlRJj6HZGya7a2XzFPh9o5p8/FszNS&#10;bd27vjdNZnszn9vv2jSn+H00tDiNnU0lMsdI1NTmCqRmgcSAmGtx9ug0m6XmzzrBE89VZ3fxEQah&#10;WM6mozBiSBQ4pUcDLWzc0ysVe5jOmnnT1Hpnrhn/AJB4Le2Cx0DYrA/dZXaRiy2w6XAxbexOLycF&#10;Tk6vH1e34o1Va9sPWVcNPHVytU1CwwcRqG0gjtuRE2q5e8jaWSEOP1iaswKjUT3FjU6q+Zzxr0K7&#10;7m7aFstJUNcMMArXh8yOi4byw/YnY+46qB4abBbKNZVjblXFhstFjqSrgpFrcPT5Gp2pRVCx5Klo&#10;YJXFgzoImCq1wvsfbRd8v7TaeNHG2tTWQEEBhShFCc+Xl+fUb7om67tZNpSiFwy+QpQjA8uPRl+v&#10;Nt9kUWy6LOQVGAyW7Nt5ajmxOahgr6Orq0wlKf4Xjiww+OnyYz0lS9Ok9POgqpo7vfQSIz3rf+X7&#10;jmAWTs629yK0OohTQDgD258qV/b0Z7TY7rsW2rdiLvGaileJPka9AdUfL/du4tyLHtjbmYx1W9fu&#10;vZ2Aqdw7jeXHYrD7wvQU9BTYF6OFPvoYamKRI48gwimXzKY2EhMqf63OyGxK3IhltVgVyqpx0mtR&#10;UYNRx49Fl/7h7mX8KJJYnJ/FSvnxwel5ms/3Vsra3bdDNSbc/jO16XB9UxrBjJsVhchn87hqla3c&#10;jbllraVNz5v+6FBXZPUJ5cY01dFKiPDKsrtQct7Bd3u1yTQyeEUJ0MCw7BVRStKcFGPLHCnRFf75&#10;uzwq00rFjxIag/YKDh8uPTJ1xvHB7TpKCqqNqbHfbjbc3XhMzm0xEv8AeqTOU1NEJMnXbfxmRy9V&#10;DksNk6144IYZqOkFHQCaWSRJoid8ybF9RKZLOaUMjABasKq2Sa4AoQB5nPDiQp2feY4lkllIroIr&#10;xPEfn0mKjtCh29uKESVuz5tt1dLn9w0mXrsNPviMZ3KYM4/FYPdVHnIRPj6etqKGGSKmnRTTSx+R&#10;GeyMVFry5P8ASIzFlkNOBz889MS8wrI0ytEHqCBUV8vn0QLdmXq9zZ7IzCl0Ba6op0p6OBYaOBpH&#10;d46elSmIiMMnkBUAEBWAFxe0jbZY29jtiPLONQpxz6/5uov3CS4uLnwUBADZFadGC2N1/W4TGxjc&#10;+WrKF5pI6yKghq53SKo9HgUG7I7M7aJEVoxcWBJBuBt+5iJmlj28kuMVUUrgeZoelMFuhiWvEV/w&#10;9GCkrOu45pqnJQ0OSrTPN5hUOhZa2eFRIWlRUlqSikMsXkIcj+nPuN7h+bppax+IAwwdQ/yk9GSC&#10;AJRlXV9nQI9m0XXedgoaURpQV80dXWY6eOVaOOlpAssdJF/CnmggvFVRNJpCLKpa7s4IHuROWpuZ&#10;raMm8OpKDiQceYrTHn6dE97GVaq4FfLrj05HU4uhzEeRFFXY2CSqhhzkMBatSIQ42tqaSKlELRmn&#10;/avKt76S1gTf2zzkRfLCLTUshAqAaZz8xnp62jBILZPz6ETI970KVjbTgw9HFKtVDTpGIoqGNHZQ&#10;PLPqWANLGgBLN6ihH1HsJQck7nc2yXT3rmMg4LsaeWBWnH/Z6MtUYcoVFPs6g7s7BoYpqWbJ4haO&#10;GLHNBT1BjUQSqzO1Msj00jl43YNrUGykrf68qNq5Zv7dgDKxo+KHI6Zu5USM0OOi6T5nEruWvxGI&#10;pI66OvnVlEzwLjK+rkkhkeGMJAh8FIB6CH0+RGDc/WUza3CWCeJO50qfMn1+fQdExeXuznz6MbUC&#10;jrMvPLV77V62LGzQVe36Kljpcfk6aFVlppqnJUlTR/cGOINGaJ+A6jVfXf2CJDG8WiHbCbgt/aGn&#10;+ViQeGaeXHoeRTOtrAFFGI6VW3qqv3RBuOo2rXE0uHw0+XhImKRVtNBHT09QIoqYZB4I5GvGA7x/&#10;ovyLEha92lILqAXMbG4J7hxpXh8uFPP5dPQWYuIriaY59Ca0oPLpEpuGrp5qPD5KagyMUyrK1Zjq&#10;18lHioaESpMtRJinqRSKswZnMiOTf8X9msfLiP8ArRW9GI4kDgf9Q6LbWVUSSNzUBsVzTpuxncm1&#10;KSvMj5CoxxolrDVNDRz5tMjVwTy+DG0fjjLCuqccmpS7Qx3P6b8+1b8hXVyqDw1ocjy/2Omp9wVK&#10;oD0lK3svbOaymQmx9TXVlBmK4UWBxMlNWUlbOKr7aSfIZFYzooY4mQFxIWtoJ0ED1HcPJs9nCEGk&#10;SoakkqcDHGp8+ipr1Q4WnHrNWbLxm6qWhmxeSmpa3H1oppaZnqZaeR1qkqIapWhlkkgoYmd1Z5I1&#10;U8aVBNyz+9v3TLOkxUswwaVIoAMY6WeF4igqMnoxHVe1J9oZEblmy0uMqsRSzGbLKXo1jkeV3qoq&#10;ERimrqmkqHcT6w+kSwR2WysPYH3fme8uALWFpKyyUGTwIOcGgpT0Bz1ZLZVOUGr8uhLNVtyLJ5jd&#10;89Pg8xNnmMh3DUV5nePU8M1ZJHj2qhT09dUxwlvOG1KYyoHra4Ru7ndLlRtTsxm1YJNWoM/ETX5U&#10;9OjazlNr546Yavtugjran+Gba2xklq8iZcdVCeGCtoT4DEmYrKevkqKei0oy2lKnQ59Kiyn2Y2PK&#10;93IwuVu5I5FH8R9RjB/1evVtwvRJEpIFa1r8s/7HQUZXYs2966sxsMuJosrWVtfVx4nCVcOWesr5&#10;KKevL5PLu9YKN6tKKaTy63BdSHhIKMBzZbtcbXIviOzYALEn5D/Y6Dc8LSyMUc0NPP5dYNs7NyOF&#10;odiZKamix6Z2gggw+Zqpa2Goknpc9j8hO0p/Yhr46GOVYpXSOVItOkDVdfbW67kL2G/8TKAnyqPT&#10;H29HdnaMYhUnV0YfJ0tNSdh5OqysFHVy0OXqospjY6ms+1qZI6qqWtlWpWop8oy5CMh6c+FAY2As&#10;o4EZXCgWbqkYycY/1efS7wnUVLGn29TqGDb1fRmuFHjcZi6eaoiWSJKerrkXxHyCGeljoo56lxZI&#10;ldZXOkgycEEpnuL2BYrcsSfPy/aTx6SyxvM3axA+3pKNmcGs1LBVTx4nHx5CooxTU8dRT1FUVpNU&#10;TVYjqD9pHFOx8gZbs3JHPs4gsrgwpIU1PSuSDTPzPSaWzAzTPUum2VtjISu+zqHC1axvHUV1WWkr&#10;cvRrj6hqmsno6kPS1lHTztKvqFmS39QR7dbfNwhUx3SMIgKAZofQ+Y6oYSExx6UMOJz22ZqqTH5y&#10;lojXNW46moMpUwQghTIatoqvImqEkkUkpWOpYMWkbUpvcgp+pW7pKYGBByR9v5dJ2Gk5641Yw9O2&#10;Iir9xpk83hqnzSDH7mqHyFXSVCRSVUdTI9NOrfwwBJC9IkTeQmwIF/a8y3sniTG1JSmD6GopTOMV&#10;Gf8AD1YqrYGOi+706nzu4srU1WHrpsvLFRscHSDG1cTzVuUlEtbLUpFReINjolcyVLMwCjlb+x3y&#10;5zZa2cCQ3asrUyaVpSvD7eJoOPn0nayRsigPQR7o6C36m1cpuivWkpqLZzzoPvBR0VbWUtVVvKj0&#10;UMkFPkMrTyujalMUZUfSTn2Pdp5z2+e5iiilLaqChGPz/wBVOkzWjoSdRp9vRcMlppa2QzT1HhdW&#10;qFx9CRFGqGBJIJEoYCVepWoqSPGDrUkkfQ+xxEBeGrwIAfMACv8Aq4dJzK1uSHFf59CLjdzZQ08V&#10;F/eGvpos0lJSTU+YimyOLqwC1VPQZGCqlkhqP3UCqqmAHmzgi/snS2hju5XRBpU5oAMfs+zr31dA&#10;aIB+XQtbT2ri85lg0UEm3qyswtRUJjcbUzVOBp5KaGeWmkoRXTLX0NLG9OzFEqJUjJCorDV7C+/7&#10;paIpEi/iyaf4enI5HkAapB6VWB66zVXXw4zKVC1EiVFNBBVTSSigjlq3aYA5cxhI54oAT45l0seL&#10;gX9hK63+3hgk+kkKkZoPP8sDpX9O5Fak1+fQ572+KXX29PAV3tRZevxkMUGRqKGqoKMIjUZqKOmg&#10;mSkjp2kQXiK6GaV15cab+w/tnufv9lOYzBI8GdIYKR8zk+vWl21DUgDV+XQbUXVlBs443J/3iro4&#10;8TCkuOrUjo/JHHJSSU9D62ZagpNNVgfcgOlOiO4iqG0+ziHna43i5aC6tiC49KUyMimP8ufSvXvp&#10;xHgGnQRVOd3Rlslllk3lU0dRFXiKOH7iohxVPQxR12QpYYMhIIZa77SGcLAXCGQ/UG/Iw+k2Zoom&#10;a11NIM4rWnbn9nW1olQx7R0h8p3XvGroMrtnK5OHLxwUZigq8lDFNXimYrqq45amVYqeokaOxKx+&#10;UWABu1/Zvt/J22rIm47dG0UhOQO0U4kcfUDpNNOlDpPQT7R3dm9rZr+P7crK3E5SkSvZMnSrGIop&#10;JTHHJJJHOsglppIpShibQsg4e9vY5S3ViIXfAA6K9TcadM1ZWVe5MjIZcmRUz/cz1VXViSNHqklk&#10;EEzeGPnVAyhdChQ1gFsL+3JUtrNSRp0j5f7HTJLlsE06GfaXX2+oljyNRvDA4SgytNDUTU0ORaWf&#10;LTRMFpqmrok8KmoqJpEE0l2lEbaiCR7Be78wbBPqtri0eR0PEJUZFcVI/wAmel0Np4neTk/5MdDN&#10;/ornN8pvmDZsdRkckEiosXVJWVK1MWlqyR0qJaeSiOmltCWnjVpiLKVPINk5otlL2+zvOjBTgii6&#10;eHDURWpHlw8+jVbbw1rqPTjUVG19p437uLGyIrBYIaKNaCrhkxwkcUk9bjWLVEVTTsAAFf0KQb/T&#10;2URfvHdpX1TkeprT+fTcnbUaRjpmze7cnpoql8I0G2o6iOhpMvJiRSM8FSdcngiN5pftHkGlDIA8&#10;igHkcGFptsbB1/eDMwU9uokY/Onr07ZXtqJ11INPyH+x0YfYGC2rmptwZerwFdl8DJt+jptoKYJx&#10;VY3NK1C+XzEmN/ikkdY2SixzyvH5RTDUPTc+wZzLuktio26yndXUkSsuOIBWpGTg0rmnQwL2txV4&#10;kXSR6fKnSF7I6G3JvSkrmZcfi48RUVFLtTGQ0VJSLXeCkjqEaoqKuvp4sJUTmrRVg/c1MTpICkg1&#10;5R5y2nbQq/UzOxxIzamNf4c1JHA19egpuG3yvODEmSaUHSTz3SVVFmOujkxinbbu3dn7YzFPhMus&#10;lVmJcfl62g/i2NlgpcvRl1pKKnM1SyGJREwAJYD2LLjnKO4sdwlgPYRIRUDHbjjn16Mdi2ZmvUW5&#10;SqahWtD5j59G13BsbrOLblXHuDHTYHP4iKKVK1lOQpMrWCuocn/Fq9XopPsaKpxsirDEsDpJMbkh&#10;WIEF2W971Nu8S29z2tx7qAjh58TnrJY8v8sR7FMGsl8Wn8JJ4fNuix7G7awexd05msymaGPpcRuS&#10;OmoZ8VtuOtxlRjTSTSVm5shjqqjnrBHT1biPwxqJryao5E5VJj3Plafetvt/pJ1N46dwwBWtMcBk&#10;UzQZJweJB/J287RyxeSyzQOE1HFGOK+gY9L2fuDrfufKf3bnqM9jusxj8lQrukxz7eah3BncdVmm&#10;2/VRR02WqBjn3JFG8DQ2jmglSKpccWKrHkm75UhbdNKPuMYroBBwBWuTSo4eoz0I955123mqU7fZ&#10;mWIA66moBA7dPxHjqrkUx0P20N6CPaC7Ax9FR09H13g8rjot34lxhGTEfbZSvz82XpchPk8TLW5C&#10;gEqn7j1KkbtAhNz7ja8224u99G8Pqaa4IOeK4AAFOANOAp8+hLFbRHZVtUlBYqRx9a+fVdvc8c2P&#10;r4MVBT1y5ej3DU4OszW2osPkttVuLbLS0VFLiKXECkiq5IMWaSJ0hmKPKhOsfV8ieWo7GRoRdMJI&#10;xF8L8NYXj3DTWtaHrGnnay/c98htTQniVwT+zPRsus917ei6yO3N1bN2DkNvY2SBIavdkMlDlczO&#10;9CwhNRiJcia/I5Cmp5mK6W0LKbu1x7ivmGx3Zd4mutomnBErUAc6VzigrQD7MdG+yzWc1gv1D1cj&#10;gc+vkf8AUem6szMvYmyt5tsjbe29p7RxmPgbN7ZooY6ODJx0dI7yy4qeoByKT1dI7RUsCzgTyOfU&#10;Df2v2qzWzv7e83a+LX9fiJJwTUr58KDHQb3JoCZfCIrr9KYofl0FvZWxI8Ll8hSbXr3wuKeY1WTq&#10;KHQv3lDTTMmLWukrYalkMFJpWRDUMdViWNuBFt/MRlnv0lSWZNZC5agHlj0A8v5dB8gIzvSmOghx&#10;kTz5BqfA7kq6mvEik1tsdTYenpqepSaannyE6vDWVLCI/sI0UbhlLalNmObiNIYIp5rZSGIwQDSo&#10;PAeQ/LphbktHVf8AN0FtdU5Sr3bW1VFjZslDh0psRksvUUdRV09fMk/kybRzQ0slNAsasQpiKcC4&#10;sPYztj9Bt1siN3ygmg8qk0HHhw/LpGSXkJmzGfXP8uhawX9whRR1mG2OmSoxiK3H5VaqGqyb1LSF&#10;Wq8nQRzRCakChUSKVU8kRu2pz7B17dbtDdmIS441rT8uPDP2Y6MY7ewo3hmmOHl+zpLZPAxUtXDW&#10;0dFVSU4qXNPi5oBLJjKeWSM09OWlcyppAZWWQL6R6Qfp7ULuTlKXFyQ1P4j0nSzjd/0s59Ohe2Nt&#10;3f2XzeMizWOrsdFnqzFwwZXJ4SCdIqQVMVPSLoyFDVUNPiKATrM0vjhIKt6rKT7Id63iwjtpGjbV&#10;KFNT5nzOTx4fn0OuWdiv3mEr4iJwPLy8vLodqjriPbO44JaTt/G7TRRA0tVlf4nt4VFHWGebLyY+&#10;lxE0E1a1LBTg01OsqKFmTxhQdXsGWW7rdxsE2wyLQlW0pVeAH+lq9T5E/FwNSPJtql22Y3E99QNT&#10;FT6eg+XQrUFN0c8tI24ayPJ7Vw2ZxWQxO6PuqNaXK1c9ZQybvyuXrWg3Bj4pcth6wfwyHI065ApE&#10;RLKXpqqSYv3L+ssAvJtvgm+ukYKCjDUqkV0g6gQtVyAaVpjh0JNrk5XFJL+4VgRSmhjnHoPT59Pe&#10;a251hnvHD1jkapftmyW56PZWFrsrgqfeeJjwdVj4sxld1bXx4oaOmy24qaNzSaVeoaL0VFPGREE2&#10;z7puu1QTvzhZSSaxpDSBZCCeFMsQRw/1V6VbqvLciq+0sAVz2qVOPy/y9c3w2yc9mM1DkM9uDozf&#10;GSoMTFLk9v73pqnLY7DbmpKCSr25j3y00lRjIsjS00y19NPFDPHKoImBAPtptw3rYdM0G1QXuxZr&#10;G6rQkgqGNVBNMNljWtCKE0vax2m5Wxf62RZacNbD/B0H2T6ly2vdUeDzGZyW2hloJl2/vCnp9z1O&#10;7kakgxGHydZmstLLks5S/aVKRokUs9MgBldFNj7W2/PEMEUeq2EcuNJSNU0UrqCqg0rQ1rQZ4ivQ&#10;Xutiu5rl4ayOgIoSxbyB4k56E7ZOx8ztjLVuH21R43ZeSrtlSMabPRYukxO1tuwrk8tPjMZWYWOO&#10;kxtNlMiY4jiJEaCpupdZSY9Ic37m6Xc7KRtxupriIMdJqS+CCOOltOkN+2hHCgk2zZbiCPRG5RiK&#10;cfL06VtXP2t0nsylzGK2/tHe2zqylqcTFmclkM5j8pt81uTzOOw9LUUX3GNR6rE08SymZUmhLwKj&#10;PoZSxIljydzUbZ9wtSs0oU5Vu4qKngafEKfMGvT1/Lv+0xOLJ2NRT4qUqPt+fSeznfXZvX2RgXcV&#10;JDuyqxs238c2e2RLlK7B4TNUs1VWZXF/3j2vX0OEopKGOtyKUVNEzR10UOllTksttPbvl2b94rYO&#10;sbrUhWqGpTtIBORXSMVp/LpPt++cwDb1gvAZVPGhBH+ADr1HuCffm8MxTdc7ApqvsrsdoYa2kxk9&#10;kx+OfItmHlf+J1Vaf4pjEp9LVYno46WKhRmja6uU8sC7Ls5O93gh2mziopUNkUppogBI8qdw8vl0&#10;GdwVbi/VIrV0BpUDHkK/5+rZxLSUGJmbcdLl8jnqGmxT5KDcFRt+orcnn5NSs1fJi7ZLJ1SZUxy+&#10;eGZbJIC7vcj3hXdiXcd0v7jaZWaxaZgANQopNahTSgp8sfLoeJtVvFt0JVaPTz/1cegy25u+Lb++&#10;aHb1XmquoxUYyJiyFLTVVPgIcmgpfFSY3JJTVePyE8eVziAC5VmL3NgT7Em5cqG62lL2zBeYaQak&#10;VwCaCpqBRDnhw9R0V2w8KZgXqPmestdtrYe+t5YPsXafYu3Jtx7ZytLit45OoqaIDNZcokkjmCbC&#10;U4jnq8PUVj1fkkanfSqFNTGxzY7lzRy1sbWW4bVdDbJAWjC6XVQSFpRnGOGeJoPy9dWSXEniJIBT&#10;yBA/l0j8/unO7Q3VkDSZyipI6LEx4uEYPB47KYuPHZfCz1lVUUVAkY+2C1Va7R00yytGHIUkabt2&#10;W3W19awSS25YyFj3sVf4yKE1pjgM8KdIJoLhdQSlAPT5dI+HN5DfVc9LkM7Ub6oJh/Gqnb74Kleu&#10;o/t6KanOVqM5L48w0lIbz/w+mjhhYR3cC2oiKMWW0WWmHb2jnr8SsWB+VNRA+3jjjx6J5IZZaieg&#10;jGcevQCfJLr/AGtS7BOfyu5MzS1uNwtRV4feOSqsVHRZLHSPJQJgcVhbQVv32TqPpI8LO1R+uaRb&#10;v7lv2t3/AHa9u/orNSYC2nRU0r51WtPU/wCboJcwx2kdsrKq6vXT/sdV5UOBxuT23iq/a8c2zKWa&#10;kqo8jkslSQmszOZnNZVyUkcazV1ZS1EMTiCbQqKrLz9Ree7+a62+5CbkmqRRRdIIFPI48vKnHPDo&#10;CLFFI3jFqY4dCXtnN9d0mI2Rj23dJLueix9c1BRUtLh2ymVDDLNiYJZKilyMVJX441Cx0gnpKtX0&#10;lEOq1yu927dnne/itHWDtNQQopRf6QOfOnmfLob8teFNRVQGvlT59ZN2IuapqzIbf3J9pAaenx+5&#10;KbIY3GyZelSaaSbI46GlpciVyAqUUExsaURSKzCJCDZqymmjliju7ecpr46gKtTB41I454fZ0ebt&#10;Zym3lhgUox9Mf4KdO+N2Md77W27kMScv5NsbIqlpq2Slwm2Hp224ua3LULQT1VfULC1TQ1kNcoVI&#10;GylXVSCOKPQSz93f7im5KkTBo6/BIFZQKD+IN/hP2+gn5d2WJdlasK/Uha6qDUck5bj/AD6UvTa7&#10;Nw7UOd3Lhc/uPD1mIy9NurK5d5V2ll62KljytNWLmc3KtJjsnhiDH9pBL5JJNLBS5A9h3mtN5v0F&#10;vYzpDKzLlG0E8aiqKKg1rnGB0oOyPPbG4kj1IBwNCP2Hpbr8st1ZrcMHTnV/WOC2aZYJaiLsDbLZ&#10;rO7kzEcpjmpa+hhhNHDiq+mgdDVs410yjUyHn2RXPtntG37RFzNv29NdywKNULStoq1R3qzhWI/D&#10;2HgPlUkh5mvbKc7Zsu3tFeoaF6KE7silajAIr28QePHow+3fj0u/cx/Et+9x0m5ZTQQ1Ffh6ii3I&#10;mQqK6qgkDGryLSIRAZ4x5nihhu3JJBN4g3X3H2Tl21WPYtllBEuJVVdFK100Lg48hp4fzkSw5Al5&#10;ntGu98uUe501y2K/YgA8/wCHoFt+fFLcFFk6yk2vvuLO4OfISVGOhrKKn/iEcFHQy1eTijrKasoo&#10;Kn7daYtTqIUMjNydQPuQdi95dqvtpt5Lu1uYpkHcdA44ofj/AD/zdRvzJ7WyQNKLALQHyJ9B5mnn&#10;0TDeXQWe6xyEWXyuy2yNJmKmvyVLueHE1z0s8cAaleorJtUn26eR2tFI5jJP9L+5a2X3LO+Wrx2G&#10;/MsagDQ5CPn+H8R+wMfsxiM7zlLcbJC09uSo86D/AAjpH5XdNfU4aTG7Qw89Lm0jBpkSnjp8bFI8&#10;DRCSGYywpFcFBILgufqbD2ZWVu9zeo297gZNsJrQsWPzqOPGtK1xT7Ogs2qydpIJXWX5ah/m6Bfc&#10;GM79wMH8WyUNLUTS+GCDECSkzHgCxLM9ZJPSrFBJrknJijYnS17Ekex9bPyFNcxbfCvYB3PpYAmn&#10;wkGlfX0x009xvcpWUFjExAzk+vGvRxeu87vfdnWW3sOY6mlpEniq81WZSnin3BhKykcTFqSOnkiJ&#10;w1RSq7/dmMkkFSQ1tUPcyWHLe17ruEscmpS3aBXSageVaftHUs7De3UNlHGqfrU4jB49D8cptttm&#10;UGE7bbZqGGuWmoMnU1lRG38CqabJVePlnipcdVB4ZzGS0sk8JLtbTfkgK3sLuW6kn5VDCWo1DgNQ&#10;pnIpQcBT1HQpnvg8KfXyMDWvEk+fnnoqXyZ3HtDCbHxO+tn5yTKjNJNE2O+3/Yp2WoWjmpYaVcik&#10;0cccMCFGmVTqvp49yj7abRud7vM9jfwKroO8kLxI1CppkZ9OGPLoCc23dtCtvJaTvVc4LD59SOqs&#10;7tTsnr+FsBuyqqN1U0lDFNiq3HVFVVVtJOhWpnrRPLMjLRuOdE48SqP2x+UXOO0XXLG8XjX8KJYM&#10;ToKaR9lCoxiuD+zpZs+4ndbeIRySNKBkkk/4ehMTDbgrojWZrKQ4yPErSR/x2LFUUbYiMx1FO8tB&#10;EtFFR1Pljpo0MrIGIIk1Cy+w/aXW3/WWwhjpbSjvAFFauKsBSp885r0dXeyPNCzSMSaHia+XRZMl&#10;2dumag3VT5jBxZSadBTY/IRJkaOsx0sVbFTRbhhydDlqSKISUIaWVHhemZ14Jv7lfb+W9hQRyppK&#10;DyIFOH8ND58D/g6BDz3tgTGufsx/m6WewJc9t3b1RX7vXGZml3TLRU1PiKnaYyWXYZCeSnFfi8gR&#10;BWQ5OjoozNFHGBG5YnVqJ9le6jb7ieODboQsiE1OADT1FB9nQj2K+vH7nQ0NeJr5/b0nc/tzJnI1&#10;NPgcDgt6YtoKeowNFWTY+bN4Sqhr5KQR1tKrw1lblCAGqANDeNV1+oaicWV5awWyP9YYSPiHcKj+&#10;jQUA+Q6b3Lbru6uQwVStfQfPovfZHXe9cXu8ZfbCbNxuTjhjqq2j2ywo6+kyIiaSaetxi19cHrZY&#10;gVlkv4/xbke5F2vmHaL2wWC9EklOBYOwNCacTT+XQI3Da9x+qVITpUVwCB/lHQKZbY+9KrK445Sk&#10;euyGVCz/AG5pailK3V5NKpP9rDT3ZAFAsALkA8XElrvO1sjxxuAtKD5fl/mx0jn2ze9Mf1GvJr8X&#10;+z0avo55MVTHatVsGrosjFBXSVOSNNWNlVkyIjixmVjlnyU9DLU4mPUqGCPQU5IJuBFvPU6qyXo3&#10;BDbjGkVFQOIIoPPhXoVbBbX+nw2j1KAeIr6/b0Yunqt97UzEEOGn2pJmso89Fjaiim8eRObqaGKG&#10;ukyJx9djInq8lSwmSaSoE8ZYnVHyWEcvJsm/wSx3izGNI9RLlioUEDtDFgMkUoPX59CezhuLKeOU&#10;INJNMADPS4zEHZ+SxlItTl8xtfcEctRlq2q25jqWgpZJft1lRqj7Wib+J5BIpHpNTF0UEst7liHt&#10;p3XY9rvDGiq+0KQoBqaE8KDyGo14fb0Y3trfXhkDL2keo9OgewnxTwGVpcnuTcNfmi+bHlSLLz1D&#10;0mIydSHdZJ0jWieoljdf2ZNMaI1/SONYnufd8Wr/ALrsrYI8eAVRMgeVfn/xfQW/qMJmMslupf1P&#10;+c9LrbnxX2FjMltrLUeFoaqlopJ0SryFU4Q5ImlqKWWrFSkDVWRp3p5vERGIg0n1Y8+ya695OYDa&#10;zjXIJSVoBQUAJrSmB5elenIeUoI5NDqn7T0WXuP40T47P5LO4aoqabbM9XV5DcFJhKiPIZCS9N5b&#10;0GLmhhkpJVKkPPLM8IF2UHTb3LfIXumt/YRW25ajcuAFLDNa+bf6v84Z37lVYJpZYqBQPIn/AC06&#10;Jd/CKjVp+xyuj7vw6fusZ4/7u+Ly+HV4NX333HqvbxeXj6c+5k/eVrSn1K18P5/FXhw9OgDRq6dH&#10;49P8q9f/19FfH086VUSSOsgmt+yHDa0kDFw6A8GOMkEGxv8AT2GbnzIXPS7WPM9LKprf4fDCqhGM&#10;yxoheVXV31H7cKFUMix/heefr7KfpjM7YoOti4augfCOnnF1GXq4fs8b93UiR3bIwp9ytLM0XrFP&#10;MDHGKqoaMkoBwADx7RTWkcb6pAOIp/P9nS6JmagA6n1FXkIjURSf5FBk3X/JYJCscdw4MNZHVmN4&#10;Xbgn63txxb22be3JDKvcOnbk6VB9el7js3JUUlJtbbW16CXcWarcTSU8WMq63/KCsrRPjq2JkY10&#10;+bkRtCBQEK2Xg39sjbjPMGeVtIzwH+rz6SIpdqKMdXQfFv4/4zo7By7ly1BQDtnd0FK2aGNVZotr&#10;U1TCI02zhZY2napWZDqqKhLrK58YOgMpEsUaJGFRs06O7WBEA1fF0KvZHyA6p6iher7G3xjMTUof&#10;GcJT1LZbdtRO3kHjpNrUL1eTVAAP3JRTxIWHKjj3VFf4QvShtOqgPVbPan8znPzyVeM6Y2fTbfpm&#10;AFLvfeRizGcdbBIZabb1HUJhsbVJIdcRqJKx0Hq0fgGEdqVAx1XgK9Vrdhds7/7Urv4t2NvjP71y&#10;EU8kxkzuRqKuGCVynqxtEXXGUN44lW1NBDZV4559qVh0AdtB1VTqAJ6DafLO0paMF5DqBlkBeqtK&#10;Lm7Fi/1+pv6vqb+7aF1E9bLAGnUcS1EutXkdxf8Aoq8X+npANvbmaUB4de1AcQfy6mU9FJJpBDan&#10;BUMb+ogHi9z9APaB5DqbPTiQhqEIxr8unmlwrSCO4uzB/ousjxojyHTqV/QG5NuB7bN2AhFehBZb&#10;bI5AIH59KulwN1eyEyxuoVdDNILOqyIyIZHVmLG91sLeymS6IyhqehJFtEKgFiur06UGNwjVjRUk&#10;UfnqXkmEVNCryVE7IX4hhjGuYnTpAW5LcWvYFn6qUoSozTo2i22AJq1rXocdsdE9gZY01R/c/K4X&#10;FmGSobMbzig2LgiDTyvHI2Z3rW7doAiuyi4nRubBSfZTNc1JWUEMONMjpTboYiSsanpWYrpzGpkk&#10;pd2di7cgjleNpcb17QZ/s+tjgp6daeeBK3Hw4baySPNyFGX+v+7AL+0Ut3aBcP5dHNpa7veuPDtx&#10;4frXoWafrnY+MyLvj9l7y35ChRQ+/wDdFJsvHr/krD7iXauxqbMZyWBv1Ov94z6uHa91BVLulqq6&#10;Y0LMP89f8HQlTlnc5EWR5IxEfVs/sp0qxlsRteSmzFJQdadaT0zTNCdtbWxU2VpZPGwnifcG+594&#10;bigqCFY6lq6V0WQlQb+y6ee/uWVbK0atfPGP+Lp0o/dmz2ah93nRoa4GT3eXCnlXoNN9/JTr6rqY&#10;/wC8G6c3vapp6Xxsa3IZHcUKyqFUGP72qenBSNQB4wig3sAOPZrbcu8wXYU6QqH+ln/V6dNNzN7f&#10;baWU7ejuvnR+PH+LoF9wfLh3ZqfCYiqemhF8ZHJLTUlJHpTQsklLDJMY3AACoJBY/j2dRciyuoM9&#10;032AdBjcfdexgqmzWZWav8AGP+Lp0GuU+RXbGWqlqqKuTDlpUkppKRPJPDK4PidXq6oxedRcB9Oo&#10;XIv9Pa+LlHY7bNxbiSbzLcT/AKh0HJvcLnO9UeHKyoTgYFP5H/D17E5vsXeO6aRd07p3BnI4qaau&#10;aOtramSnQU8cYWRacE0mgarC12v9Dx71fw7Tb2bpFbRgVxQZ8+l2x7jzTebnBJd3b6ePxV8x5ft6&#10;sU6Wd5801LUlyYcLSs2pRxGxqJD+kh1u8d7k/m/uKr+MMxkiwCeHWSGwa1uC8zlpAvA/MdCVlsxj&#10;MXuPN0Vc8io9MKqnSJQ16mlpQwAkSU3nfyDSLaje9uPeoaYrjpfI4WR1Y0enQf4fPNQRmeeEBK2p&#10;zlZUCUmNqeL+8NRTUrEEBgJIoIyQB9Rf8n2roWY0GOi5mlTV9nT5gMjSJtHPVFQ4Cy0+SZY1jI8n&#10;3U1XJFfWS6RBSCLNyLke2G1BiSPLpVAwNk7sfLpRRUtE2zqCWzTzfw6j8EcsszOJKl6J3lQa9BlJ&#10;TnVf8+0c7FvLoyiQS7coAxXj+fWbccUta23IZTE7S5qSoR0kKxRiOmqp5JQI2BZy0jEKP7V/bkC9&#10;tSetTpGdCOaFesdVVL/ezGrVsYZIcTUBGSQ6Hi+9RvuH8hZwhaK1jzx7UioLEjtp1tphcXKMTTQt&#10;PtwOrif5MNBPj92fLbcf3QqKKh+HXetZTRSR6hBUNnsJUPI7AKGNR/CfSoPBAP49mezEEuoPxAnq&#10;Mfc2Ko5cqv6Tyhj8q/5uoP8AKb6tweS+QNb3pvdJ4OqPiL1Ple4t550GYw0WW29t3I0+1aOnlhSN&#10;qv8AyeKrrjCJD5xTtTsrhnUpNrilNzuE7Cio9OmPcPcli2Cz22MD6mVF0Z9B1l/ml7JocX8v4Oyt&#10;u1cmR2d8mutev+9dv1b2MEpzuDots1lMrlbQiKLA0lQwFxH96qCwAHtTfgao1U9rdIPby71bFudn&#10;M/8AjmhqrTAOPPq4v+ddUmj+GPXmNn0pJWd49fo8JDSHyYPrbeU9afCXZWESQ6WHKq+m97+3bsgW&#10;Mo86D/B0HfbMmHnqSqjENxX9vQOfywOot14P4AfIakpd4SbZ3l8rcZ2o3SuMaaL+IVsnX3Vk+0pt&#10;wYjHzxoHr8vkqWaOskjYrHBTU8wAJDG2yBo9v8Nhkmv8jjpJz3uFrc83xrGoMYdSx9AHUn/B0SP+&#10;TxMzfPHZ0TmJjQdJ911ypAQ4p/t9vbYLKf32Bl0ZE2IRdUU4+oChS7aKjd5k0UADZ/KvUpe61xHc&#10;8q7JdWsYFkGQinnU0H+HqleCdpNk7XqR5w1VR7JLwiMf5uWipS8IV1JCIXCt/avex49km6ofrWx5&#10;dSbyzGYNm2oEZWBT+3pTZQSy5TaaArHUQ1tYajyExwJDHA+sR8i6hQB/X/Y+y9l09Ce5A8FD+f8A&#10;l66xT1Cbr3FI8pjjiGPpVpfQ0cBeA1ERkZwxfSraQbn1Pz9PbbDHVbZqAinl00tM64Wrp563zwS0&#10;oKRhftwrmumIVZRoDMbX+vBNveh01cZVuoGN23HQZaiqYKOGnM8VfIacIDDUaYomnybTAiWiV1k0&#10;spcsxBb6e3AVHn0jtrZyAfEPSr29P59zZyVnVKWmeCGBlvI0f+43EwS00cNgfGxTWxkV2VSGvz7q&#10;Tk06NrMENNGTg/5ug83NunD7WpoJsj93RxV9LHTZGtvBJQRNR1ssVF/lcs1MIBUSTt6GFyFJB4t7&#10;ehtGuZU0HuBr/q/b0R7puEW3gyzglAfIVznoN+29y7W7L2vLt/Y2VoNwV4qsVh6yjoqurpMhVR/x&#10;/bT1L4xKyhphm6GJIJdTUJqdTgm31sK9osZNvuXu5GwVOPLh1EPulvlhumwBLcyGT0Cj/Ka9cNlb&#10;G2n1tnMl21u6TDbly2R3Hn6GLCJSxVsGIlWSWF4aumy8NFUOkdGitUTSxyA2CIykavYK5v3bcN7j&#10;OwWitHAaVcV1VBrSnDz6xStraS3kluLhhpDcD0NGP+SOcpTNtvbG8L1G96uln3Ri6/L5Omq6rE0d&#10;PMMdTRPBm6jAz0dEyRS+DxCWEoio4W9wc/LG4R20k1y90zqKBqDT+05OPXz4cOnE3GGR2+m8Mj/V&#10;XrFX9vblFLBRZXHZx58lUUW3TuCgqMrV0FWKqKClixeYrKupraKKgcRKGmVHHjuL2BBINr5clne7&#10;WHdGEmTpZhwr5cPljpW97GkP6y1+Q9egs3lvreeam2Vi8HkdxYagxuZyuyc1G+ZVcbit1NkI6w0d&#10;FNNkcVR4jGZbGSrLDWyaI4g8wZtCqBLfLfLwtI6XTF1IGfX/AIroLXt8CzFIzTomW6sXsSOvz+Sr&#10;8/HW7xTcdbR0022tFdiloI4a56hsPC08tVXO2VECJkKkxQvTs5iRggkMo2kgjt/pLe3Atj5n/BnH&#10;RedU41V0/Z0E9bip8sKeavghxlHE0w/jk1TPUz5WtpoPL/EJp3aaWvqzKVhSWAmmULYMbH2ZJdtb&#10;QmCOjIfw0AAzkYFafz6RusnjgeKTp/y56UdbR5rcmJxmAxSQU8FDTTS1k9GkkU+WfxTLpqrv9xFH&#10;HS31xEDyJyb3t7Jkutrs7uS5e2pKf6NaZBwcn+fT7tcTFV1nTSn+z0pNgbFqhRVOOrY9r4yWmqJN&#10;y/3hqqqgo89Hj8XSNHk6KHMVdVBTtRtQgmOnaFpxNYRrIT73uO9i5ZDbrIwOKVIFOHD/AFV6PNpt&#10;kt2DyXOPQ06EPrvtDaP8TyOJz+6NxUNDja7HZbbA2ZFXDBbcpP4XUwZlEw1XpkcStKiMk6KkjStZ&#10;zGVUIN22a9ntke0iRWIzqINTWtTWor5VHl+dR9tG97c8pglUFOGK9CLidzdbZ3eeMopJ6LMyz1dX&#10;R1WYMc2IxcuPqzjpsZlo4sdQvuKqrsLDLVU4gjiPC+KM6QwIC3Wx5htdruWndVVaU0hfTgRQAAml&#10;fMfyLk89hPurvHIPBUig/IVx9tehZq+wMDt3M77we2tg5HeGEw+2o89t+fJ0D47H1dFJPQ0NRuSn&#10;wGeCVNHHln0r5YY6iro0/dACuw9k9lyje3VpYXV/u8MUTzDWSx9GFBQZ4g5oMceho++wraKEQ6QK&#10;cOjI0nbuU2Z1vHvfMf6NM9gMFtNdkvgYKY5CknmrqhSa+lr1mmkXKYp0qpjLHDCsHkcWUMoWLbvl&#10;m13bmK62a1t5vrBIdMrAqaeRHd6UoejSbmX6TaUlMavHx7vtz0F+Vrdo/JDBbKzlVlsTjZ9vx5Kt&#10;3HhcRtXCbVq3ymTqa+p2rIMrjYlqKquz332Qpq/wCCup6MRRSR1DLGoHMu477yRHeQXkjyAfphi7&#10;OCi0LkitKCuK4weHQZkttn5okN9FJpnpXSqAA/nSvQZds7P3HtvATdeRbLqNq7KrN1ZivG358pX7&#10;jrJpc6+ANBX5LL5CCixzZvH4qChx6iRljix1LTxMr/uL7E/L/Nu3b9e7bd2e4GVUjAwqqBp/o1BG&#10;an4RUknNa9B3mayn2+zSD6UIq/bXOf8AL0SanoMvhZpKrPNUUc6g4uox6Ua0uVqzVyiBKbIyRyR1&#10;eQSMJFeM3gsiixQLeTvq7O6ikS3lLsDk0Hbg5yQKfzr/ACi2V9xhYsqN4JwPt/1V6O38d/jTk94x&#10;pvt9o/3n21UYqtqa6OszFHj0yNPAq0lFSyxw5kZCTKTVUYmo6KKlV3WItGfGOYh5159O1qbS1unW&#10;5DqoGlhSppWoBGOPxU9adD/ljYbq6KyuKgiuSOlhNtTrbdm7eyMRTZRero6msqztyq3NSU+SjM2A&#10;knEOJ3VuIy4l6BaylxiaapoWhFQzJobhyX225b+bawuLq4eeB6VoeJzQAD7f2dMS2Ns+6XcYT9RS&#10;ageXRIM5nMxLkclNhKvFZVMXVNFksNSs9GlE71xRI9M0SqGSsAd3SV0p72Jtx7lWx2y3UJcXMSpG&#10;6givHI8+gRMWS4mELEw6iATxxx/nXpqxmEr8TuDKGWs+4oXgknWeaL7m1bWU0EmQekmIlgSHGwyx&#10;6qqMlpI4yFUNyDmVLWVYUi0awaeXD+fTLLIrazIQPTpHwZ7bmKlnyS1v8YmmVKeVpqCquuQqahlh&#10;nlmrZKkTTLSU58EjL6EIJHPtXJtV7JDpVtKgeVOHp5evW0vPFbRIo09C4MjTfwjBf5dDT0lXWLS1&#10;dOcjRyUvnqaijij+1YSpHL5AzNISQrMSGBCiwGk264eeVApYKag/IDoyR41pU0HQXbwqKbM7mzNT&#10;RzVtTU1bSM01RTQRpUVDCOlkp41okfH+mKIWmGu2nkfn2K9u0QWUMchXzrnh3H/PXpLczMHd4xUH&#10;/N0k6Wk3OuTlhx885SiharSOoqk0tDS1LRNJFKhQXYx+vQPUBaxHszrYImFX4q1/yfz6LGadw2o4&#10;p1i2rmKai3JLk5cbJVkCuiloqmD7ho0rnDzS0iNT2ppInTXe3pV725t7X3qJJZDRTy4cOkA1qSw4&#10;9CBQZiKoTIBYsSqVNXBLTU+SpVmyEUaSmVhHXVMPkRXmVXNo2A0WK6LgheWIxqRGKN6gD/N0bpuF&#10;wY4geAx0NWO3Hsqm2hPt6swdbjMnX0Qrnz2LysVHUpULXSPW0VNQO/8ACauOZiulpggEdysY49hE&#10;2W4DdZL15TJFUUBUUoAB5Cvl5dCK1vCIGj8Q6mGfl0ht17Vl65rqKko9xUGVx+XEM8dfh9xU+UTM&#10;wyxCpTzJDUeKnRzM0TpJCknkDaTZbkSW9695GSFo4xpoKAetaA14dFLwzW7M3jalY/6v8HSN2jX0&#10;2H3VhcrBja+txv8AemKSvpKaVEq2igjpppKOmaPyTj7aMOfGpVJFYAW9nHjS+GtZKHT5DpPIGqCT&#10;jpaT5jCT57M5LNU2SwUWSyBq6+TKQpTeT+ISPLUUmPWIrFBipK0ftyqzSmIDSAfZVdR7i1RAQ5Zf&#10;I8B8/n8umC0JmUs9BXoWdrdn7S23j6vG4LFY2bI1lNVrC+QmrKCmomqPFPRTRVVPDHWVU8cqa0jl&#10;j0Fba2UfWP7nlrc765Sa7lKJn5nHrX7OhPbSwBFo3l0MXSu3N6753DuHH7q27QpmKCOmhGL3tm5s&#10;LSVlZXejzrU1+PqoqR3m0vAgpy1n9Fwb+y3fhtG0rZSNO4Rq5Cgkfl0r0RTAkOdQz0ht67p3Jgd0&#10;5DD47aWIxVTjYUGY23T4qrmEcExlElHJSV1HJLJB46F9Msv2zyxrrVQpBKrbtktLuJdwMrlDwYgA&#10;06ZUhyUQ1I6B5areu7c9TYitwkVNSz5eF5cfSYukWeloVqtdW8NAq0lJRqPMQDLUqL2LP+CLFtbC&#10;1tGlilL0H2Z/1Z4fL59IL6WaUpCsQCcK+fRhsXmNldVvj6TI1OHr8nUYTcGDy2CpVgyVBT5bMmrp&#10;6s5TcLs89WlFSVLx0/8ADY40KuoM1vWwTv7G83MXH00ACoVKsK1wPThx/wAHSiCONdKsx1dClJha&#10;HdMm0d049spl8TBRzYHB7eiwkE9NhKKpnpdOIii8ixYKixtbWLUuEdX1kSSLIbER/Lul/Ab7bLkj&#10;VliSTUlQfyJNcfyPQqhRY4FaNanh+XSq/geAyOYTN10tXk4s5TPEJMzGwx1Nmc0yVENbDHSSwCum&#10;o6adf3JXp6Qhw+iZufZMd1MMElusAJUnJrqwenVtDcZXj0k8uz4SroIpamOl2xTfbUVNO9o4qStV&#10;pDCxNKs7ik8t5GkKuoK8/X3uyZd3j8Ms3j8eHH/VXpPLaPEpeRKKOgV3HuClkrMlHKY8ksb+ankx&#10;NXEoip6byyrMY6FfNJTViL41mdYxIwCk6vqPNv2e/jhirFmlM/s/2eiiWWBydD1XpLUm5qXzaqKs&#10;FJJlPt2WGatnRMeJg1VHJKk8Ucn3Uau7NHKyMxOkBvZhPtDMDFc2ytQ5xUenHz/wdI4pR4hU+nSi&#10;iq67ce9du02QrXr8dHSZOGmgoVlmkqoKN3KU8oqWpRTVDPNHLcyjUTYK49qLHarG3gcfTLpJ/nny&#10;/b/qPSa8qp7BWvQRQbnTGJmKVKyifJU9fWJRS1GQSlqBSQEjy+OURrUujnxvHCWDmxsdN/Z0dmt5&#10;4I3+jwQK1GB/q8q9FaXn6kiHy6VMfaEmzZ6fJbi3RlsXi5IZ4sSm3ZabLfbz0iwzB5Iqmti/yb7k&#10;am5MmpQqkAEFq35PttwZoFtwreo+fTpvAoFD06Yf5FdZbgmjo9wU9TlBkXhqaut8dPhaeelYyykz&#10;NFNOgXLRz+N44wiFgwtf6o7r213rapDdbcdMicKNn/B8un45lYjUwIPp1O3Xtf4877wuDrcfvHF7&#10;Rq6bF02Mp46WmgnoYZGpGiiWvy8U1PJQS0FbFEqOwdlVpbAqAfajYNw532y5uYd0ieZSa5rgccUF&#10;DjJ6pdRRGhHRbNwx0zbwwW1qE0dacXj5XWu29IKulyVR9rIY6+KrhWJoVnX1MGku+ktb6+x/ZLNP&#10;Z3F26aGY0z+3/J9nTDwgKDpyT0NGzuz8LhaSJ8QIaBFxcVFkofs2iknWngmaVpXneZKiN4ahgNYd&#10;rn/C3sB71sdzeyqmo9x8uHp0+iIiKTx6H7ZO/wDaGX2NPJlchJgKiozS0v2z0BllzLxuscmRxlLD&#10;ST18mTFPUhYoRB425JKjkAjceT9wguk0ZhC1qTw+X8+l9o8UjaNWT0osjQLQY/H1e2qjfJwvmnFF&#10;LHgv4QqSzTmnpfuJYKjJSPNlKSSIkU7ai4ZWH19txWplLRroMopnz/1fb0ZHbbx3PhIPDHnUV+eO&#10;kguYzVFJU9YVO15XyM8uPqslhavFZqSqxiYuhhzuOc4CZGy0LU1Ai1YdIgoiAZbgkhYu03EM4vlk&#10;YMK/KoNQc8c5B9RjoslhfxTHpwOpOW2Vk6vHZfB7hXG5G61tRjpIMa1LQ0WVp2xoinkr1x0NPBBA&#10;rvpBC+WZmDPcEl+Pdrq1nEwYqBxHEU8+mpLR5FCcD0XzKfGzfWayc2QxqnKS1ME33FPAtMkUIgPn&#10;kGQpankeSRWCGP0MwsovYexhY+5O2Rxx2s04V64wcn06THZ5wC1SVHQVyddzbK3D/dzcFQlNm2of&#10;3MRWUqTUzr4nl+3rogPJTyTzSqyEhLRqHYWPsa2+8DcoTcQEBPUfs6SNBjuFD077S2l/BstWpXY6&#10;nr6ipgrHgjhhmnoIfsWkhrLpTfu6Q1wtXGFSHnVdbgot3uZkto1EtdRFc/I9aispS9PD6kbm3FPg&#10;6GDJQ4qlyCU08ZE2mRaJwGEXgWoSzTyNxpX060UEC1vZBtVgL2aS3kkIb7KnOc9KJoJ7WjFP0+lD&#10;h+8cPFQQ0W48Dpp6NUoPu6OoCVlLk6d2tVSU8okE0EiTKPSqpwWtr59sX3IVyJnns5mBp6Dhx/yd&#10;W+sj0KFNWrw6XOA3ttfcdZRZSriosdDCYKhJZIg9T4pJ5hK1IVSKVTJEgWTTJ9eWBN7hi/2redtW&#10;WKGdtZFPTJGP8PTiMkmW6FWftTrfPZeKly0bx1FHj6fI4WrknhopaSaikkVaayReGGSqkkDlSjPK&#10;Da4BPsnseXea7e3ec3ZLNUfHjI+zqxjgjNVGevU/amKzeWekR1WjxUoip6Gk+1eijK08gnk+4pjN&#10;rjrZuFiMkaISRoFvaHdOXr6CNpLpj9RIas3GteA/IUHSq1ue6munRl+qafbXYWexOOzmXSkwWUqx&#10;AlLUx0rUEeWpKPICKnq5TMlRSIlTUhI5eImMn6gQB7C8ezPaTVRCqE5Pr0JtpeCa9jWUVH+yOjTZ&#10;z4N9dZreOD3djt67q2xU4WsjqZqDa1THTYmtVdwU+4fBURVFVJHURY/JRBYkVwkcbkWF+JJsNw22&#10;32S6224jjPiK3cVqwqrClfsP+D06kCfZbW3aG6glNSwPDhkdJDtLb22Nr7mp8w+8chXbjq558jkR&#10;DRYrJmelqquaqxsqfftXziGn+4+0qEjYQAwEvd2LmKZLe1LmO3GllypHEH/UekO8czXNtOYop9UR&#10;PDoKR1X1f3HJk48nisvR4KiqRk6qHC0+GxdJWVMkSpPk66mpKSLz+e2vTJKyXH059m+08ycw7TIE&#10;S/kaYYNT5Hh/KnQeuri53BD4faPl0KeA+JnVdbStNPQZCKCSCWlVYZqSlkmQGmhoZ1WClFKs1OKS&#10;NfKtnUA88n3IEd/u24xfU3N25bzHkR6dGmx7U6J9Q5JYL/m6CXsOlxvUGZq4Nz5k5DrI7Xjo6ynw&#10;maj25l9uV/2FfTY9IsOoXBZTI1NLLLF5PDJJPE8jCzaib7XYfU3ErOgYlqj5fIdKNy5hvtvDIs7L&#10;GBwrgY/1H8+i293bLwlJ1dsvd3UTZDck8K08dRt9jX5yLaLbjlpcvBPmsOVWelpnp6hIyvgT7ipm&#10;Vw5Xj2NLGzRrhRMxWEcQPPhjoF77cncbWOb45Mceq/sdjqimzstHuerjwEWNMcKU2bo62I5qq0ha&#10;/HU1PHBUU1DkGlDKrs0XCcf19iy5trWO1ea0jBIStaVJzTPn0TWsqwgVPdTo9WxMFvremHbrnZ9N&#10;Q7QxvYlVgsJFm5zSUseKhw0jz0tDS1NbkjWVcEkiHzSVSRGq16IlZRf3Ft0m3LcrvG6ReIisaqAa&#10;V/i8vKopU0J6o7M+pFFSTX/J/l6Qnf3Xue61ytHhd1bpqN6VdDhcuarbWiCDEVGVopGhgnq4qStn&#10;MWLp316/uG8zzjSEA+gi5ZurG6a4a2sWhiZgUYCtftq3r6dIrg6AVkx0XLIbvyCbSqoUTy42eqml&#10;o9ugKy/xxquooVp9v4XGPUwQyxRxJoSfVNos1tNz7FabU1xuMYk+DTT5eWei1pTGNKICvQY025Ku&#10;ig2LRRzGKjyecNFuBFrqygjo6jI1eNQffUUM8cddPCtRM7O7RLp4IAHs9+hVodxCOTJHHVBQeQP7&#10;OGOmoGea6SF0Gk9HFO0otk12YooquhbFU0tdQUmUWrqaOinE0tEziD+GsaaX7aKJ7rJUuCshYBtP&#10;uFrndLi7Zon1C4DkEfZiv8+h7LsUMNmkkNdZ4/ZTh010W9jtjMLkqDFRVqQVMk4onhmr6KnUQLRV&#10;qPRVlNLFUKKWYlW/WCRzwfbH7vkvU0PKVcilft4dIdvaK2m/VQVB6GDb/atdlZqHOx7ifFw4+P8A&#10;uiuAoMf489PiMtVR08uOStgqlqKagzlG1qqa8UGu9x6QrF9xy7IlubchpGGak4wD/qA6HdrzIoMd&#10;vCFFDWo4+nQl1e8Oqst4+p97Z/eeYlrt2V+PxvXtNLQ7qGHrTSjHUNHQ5HNw4+mxMdQ9dFTQSEUl&#10;SXYOskwUoWLXauZYHivbOJYtvTj3KKkH4tJFTwpnFPy6FEl9tN2gS9q1yf8ATZ/YQOFB1IxOzun9&#10;wYXG7JzKR7blfJ7grKakfZGUxm665sRR5zbuZO4MhhMzQ4Sp3Fh/7v1AjjTHQ0P3Mnmlqm1yhlG9&#10;XPMm1udwtwxQ8cRsNIoVpQmlQQaHPSjbtt2K6nmsVRUuyhIBZuFQK8eNSOl/jvjVgeu6fLDZc27M&#10;rt3dUmOpIcnl8TFt6pw1Lja1a2nmrsXJVVkVbR1NLmqKSSGRhUgLMI4yvq9x/unuA++eFYX0WmdS&#10;cFQNR/DkA/iFKjo2g5O/dmuXxhIrA0BOP28esGyeqsbQbofem4tp7ixm3odvZTD01RBt3Hbqwz1l&#10;TUSVcG4MbS1dayz1rQrNFG8wnWm+4aNYVEigOb3zbNHsUG2Wnh+KWQGv7KVIp9v2ceklpy9eC9S5&#10;ICwD8KtXz6MDS4rpsCvzaZ+nq6ba2ByVdnJc7T0+3JmjxkdLW02WottYehk2/NVRNRRRyUU70lVF&#10;CQI4muSY/Kb1fXcljbR1aRhpoP4iagHiBUn7fOtOpFub3a9utYp3hTh3YyKf4cZ6CodxbJz1em6u&#10;r8LsbeWPWbFZ1qzdlfDtGk21uDHZT+I5XDYuvqf4XWmRqOnWJKqoWrQI4jugTkX2fIW6WEkNvvEh&#10;jmlHBTq7D6gmnxU6CF9zJt0ivcbc2qMDzBGfToseM+Vm4X3XvbZOO2zQZE7izNBBnYpt5Zal2klV&#10;icVNSVMP275SPHV8WWybLXGtQBpKoaUCwsQ8mN7bRrte23IuTHJBlaKKuKn4vy8ugDPzxPcSywyx&#10;qIh8zwp0LmJ+YnVOzOp9v7Cz2zdo1+/KbdlIsEWZo87V7TocdlqOuVMzu6vxdZkKqetxmRplFPBB&#10;FHOEmJLBZCGB0PtLzTu/ND8wRb3cQ7UoyisBUinBeIFK1HD+XR9Zc+7NHt4tdIWXy7Sf8I6AGt+T&#10;PY2A7Cqt9bdxm2Y81icklBhabY+Jpp9s1OM3Fg5Kaqw1YlHFJUVseXxdXqd5Z5qyASAM0LA+x3N7&#10;f7PdbTJte5sZIG1ahIcU1FiwoQa1J/ydAXcOars7qr28uoEjyAxQeVOjLVfyh75raKeHsfq8brh3&#10;SafL4ryLk6KqjMdDRzU8TzwrGtR/DZaCKSlglNQV0aVHLK0RD2z5GivEuNgvUgVY2SQAVAqaHJqc&#10;gHoSbhv29fTRs80phK44DP5AeVepfXPevc+4I83X78wvWez+t6vP0H8BxfZe79yUEsXmQPjVw1J9&#10;lPK4LRtNTmsp6aCaoACzLpUe1288hcpWtpFbbJeXVxerH3+BGGUUFe5iyCgU6dSsTSuK9A+33/cf&#10;FZZ1YV4HP5dDB1r1p2Rs/fNZ3NmxT7h2b4d8muxOWw609TLXZKoaiwEG3sVTPU1lUisrr/EYnkcR&#10;xMIqchGb2CeYd+5H3XZoeWQs0W5fpClWoO6jVcuP9g8eB6EFvHvDBLprmQpXgTjoQZO1u58VR1VJ&#10;lOt4d3Z+al3LubemKwtJi8buHAUn8ATNUEdDk8kZqHNfYpUiEMVarlMRhhj1RufYXbknlG/vvDtN&#10;8NuQQsetn0s9afhLkAnNGH2mnQlXdpFXw2TIH+TpL7f7Jo97Q47dOxtuTbTWkx0WWyGzcZT0cm70&#10;oqTy0VXPV1jVb5Z9ays7osbFhcWsVHt/dOUrvaHO33UiT6moroSU4Gh4CnpWnn0h/eUMsLllAYGn&#10;RdvkZ3J1tV7Xy2yN37UzM+UqIDR4PdYVcRkpKaqmpf4nT0T5/GirpW8Jm1ypJKJKlTeMkcSV7R8l&#10;b3t25JfWdwrQtIHZa1pQ04Y8vUY6BW931m6PESMA5+0dVJ9ZZDcG18zLkNtyZGpocRkHxjF0OWpY&#10;YauappY/uZrjGn7ink/daVFMfLAlmVTl3vtptdzEpvbOLxaV1Uzj5dRWJTJMUidiA1MdCHsjsbFd&#10;S5rduK3Xszbb7gy+XbJU2+Vp66WtxFViabVQ4/bNqmNWxVRKEdXKNCJCSU/ALN32m73naY4NtvdE&#10;MQAAAXNeJOKjPz4dC7l7f02aeOS+iIhYmnrgkdHZzu3dl7twoqduDGdebx31HtSSDbNZDUNX1tPW&#10;wrlspvrMV5nxe1sflZZ5CivIscbQOLIZOTDdluG7Wt+1pugNxHbllDKAQCpoBwGP9VPPqerS3h33&#10;bhfWlNBXV8+nvZG2NvYnC5XbeT3nt/cooY56HG7ck3BDT4GA4qlmrsjmcxHQReXKVWOjllNIJaiU&#10;NI4p0IFlUn3nc9yu70MNolRP4gB9g88dWstxt7KNoZHGcY6Uk2cwNds/fO2MFufJLl2qMdmNwbRo&#10;MnBjqXAYRIjU5vJbXxDVdQZzGG0zwyGonSjGp/oSG7SHcGmS4bb629e1jXI8/wCfRxb8wbYgNu/C&#10;noejA/FHeGSrNs722Vtqhx9TlevcRUZ3alXnpsdX42gpc1Tz02SOHyFDUa5Wq6ERSrBG3jdlZXQ3&#10;uY09y9suIr6yu5JpTt1xIBLEjMdWkCmoVAHpjyzx6VrDt15FJNbQodGT2iv7aV6XnxbXMV2A3f2B&#10;vzedZuzelfkIcJjcQ2RpJKaj29hamsjnq8WmMoMdDPPVzooaOq1eFFAuVuDHnu+207cuw7Ny/s8d&#10;raBRI7DUWZmX8WonAzw6Ptm3qwSyd456OMEeXr5/Z0NEG2qOuytHXRtDPjqSiydLLR5FcfX1D1mu&#10;OqoTC7LE1NDj1q57qvr1MQJCAPcc/vsQ7U0ESt9UWX5Y/wBVPMf5k8u5fUM2iRCnz/y9Bd2j8gaD&#10;pbFy0CbN3TvnZlW1SmayeSp8TV7c23Q6KqnOQosRRx1OSr6GNmP3oRP2CELMCQfckci8jy80hLqx&#10;35LbeFU6Iy8is7VFBwKA0rSrU6R3vNPL1jYta7hs8UqE01qpIBoc4/zdV89w7l6l7Eqo831xvHa1&#10;JjMB4okw1Jg6mD7qbKT+V6etjqaahqPHTQqPHIhcIvMhe9/eQfLOzc08uxT2fNFjNcXM1aOz6qUq&#10;AVIah8q/PHl1j/zbFsdy8l9s7oUc1C8AKAA/zB6TdFlNn70wc+DodwY7b+ZxD0lP5xBR1FHHJQVS&#10;VbeCnqNfmiAYKrqVRiw1A2uH1sN52Sc3V3BNNaO2oJWpBP2UxSv506J9vmtPpo0nmQSV4Y9D0F27&#10;u+6jq7sjCYzJ1WI3PtWuoZkz9ftbbONNPQyVhlp4ak4mgaQVGRpBM0mohHjBJBK8ex7Y8hWnOOxz&#10;zwAW94xqquaHBNcmtMjFeNRw6ta79Hte5P4qa4W8/KlBw/1celhL2/ge+K/MpNgtt1mKqdsHctHX&#10;YaDOxbhwmXxMIXA7fmpqWel2xkc1U0chugh8kKAg2ubpo+XDyJZQvcylbx5vDauihWrdwIatO0Z+&#10;fQ6tJbPmWNjbRyFQMAAfty3TJU9F43flPiRueg7IxmHx8kkk8023qWlgyqzRlqqRpMh9tU0tZIil&#10;o40SeOy3UDUPaeDm87DNuT27wm5dhwJJGBTgCM/M+eekb8tx3TvFNbHWMEHy8h+0Z6F3aW1tldNY&#10;rJ5HaWAoaXCyU0f2VRT5jG1VXXyQwNNUz1JyFYZDBVeAB1VY2jNwNFr+wXvW93/Pd5Hb7jckTKaG&#10;PyHow0gZ8vsPRltOwQ7TrKR0Wla/5Okh2NuvK0WJo3gocNlcBlIpsrNPTZvEzVdGzVMs1SaioM8O&#10;SeaeCpRKmnH7YjSN1lJYswl5f5ZjmiYzRCN4MJqrV85I48P9Q6Y3rd3jXw7SMMR8+g2Smyu49yYr&#10;IVlUYOu62iz9D/EKyCnyGToqja1FU1dNF4FyImAaoRDHJ5HPh+iMR7GUFtZR2ssJuD9ZTCjh5cfP&#10;oKSWN7cBbyT+yr16Te++859jLR4mn3JUYCryT0mXrKqokzs+InqKiCnimXC0U9RLj4K9fJJaJUMI&#10;EaFWDEsDarCJpGuHkWRwMDgDQCv7M/b8ujexuIk7oUBx00VXbO/tqZaarioaKmWrjkSXdsD0mbky&#10;ciUMUGqKolhgeha0iIpqFSVUtZ76lLjct7Xc2say3jSENXSMUIrnHHj03ufMMllCJFtchuOeFD0X&#10;Lfu/K3GZv+9KpSVeRylZSVdRVYtqqVo/EWMqVOhDQpFVqw1xsxLXuPY32HaFe2FqsgjiVSB65+01&#10;49R6/NqXN5r8HuB6FGXs7MVFZt7C1m3kx+dz2N/jiVlVWzRvSmcCKmqKGecRRvH4nDRoI5AP68Ee&#10;yN+WruyF9erubtDG2BXj9v8AxfQ1g5qsrhY4bmzU0Hn0OGy8rJRYRa2khnhr8YK9JajER1dPkMvI&#10;5EMdNDT2paYpJHr0VECsQ17m5PuO93/WvY7e4u5PCehBBqo4Vr+dcHy6P7ffbW3BNtboIyOH+HpH&#10;5ruSlps7jTvfAVu1cmKekqsTkoKel3IMlWRMHjnqYshNA+F+9o2jRmWJ0Dgni7XE0fJEtztc01nc&#10;JIHSmknR8/KuBT8/l0Q3XNRNxHG0a01Y+3oxmO7E3BvyXJV75KqNWmNjmwE0tPS7fpKgeaasqKep&#10;lx4qabJU4q2kMLLpYtfkL6RF17y9tu1kwzxqJK9wDVoflgZHHPn0NbDcZrgLI9uqgj1PT9srsil3&#10;VWZWiy2cnxlXRSos8IjeGimWBXilmx01U1PNU2sWYr5NGoECx9km+cpzRQW+4WgUowBJr3U+zo2t&#10;9yju3ltpKKRwp69O6U+5sxuCuoov4VNjxNGJKnM1oFTVwTLLG2PeShQHyiNVYMrRePUC+q7XQyPt&#10;dtaQyyl/qKHGnFVpTP59FH0tw9xIQO2vTLuzc9HSRttqhwuJizSGbDx1TVAyCGABRUU1VQx6qitp&#10;2eckg69DEWNrj2u2a2vFnTc/qHSzUVAGM1Hn+3og3mJizBhhjToLP9EGzfPb+Ft9v9/r/wCAtH/m&#10;P4fq/h2nRbxfxTm31tza/sXf1vu60+pfjT4jwpWvQS/cArXw/wAer+VOv//Q0e6TGU1JVstHXwym&#10;qCzS1M8El5PUCUhMcKOyqxIYgXuPYSnuNXrjHn04Vpwap6earH0chgEtXRs6Q+YeCGeYRSKSo16m&#10;sri5/Fx7RLLchj4aGn2gf5eqpq15PXCkq4cRE0eCrp6CSYSLXVUDVEdUYSygxxSTSAR+SQgsyIje&#10;kHULe7NI0rDx4R/I9GccrRrVePDpQbD647C7S3HT0G2lfJ+ApPkcpuWspcBtjBQlxLJX7m3Xmayn&#10;wOChWBWYmesWQD6Ixa3sxW2t3jBSAaj5ig/1fs8urNIZR+pgdHN2N2R8a/idHkctSZyn+QHe6CWn&#10;TIbLp5aDrTZDy60npcFvPcH26biqamSZlmyWPoPVGCsBiYGRrR2BAJYUx0YW0QRNa56B/tT5+9+d&#10;gyVMGEy9P1bga0aarFbD81FX1gCGNDkN11zVWdrnenkKlopqeM82iF/b8Nsgatcdb+qBJIOeiW1W&#10;WqKhpqiaR5555WmmnqHaoqpjIxdvLO9pZWD8kt5Gcm+oWt7Wi0owYKCPy6ukrEfPqE1dOyrEG0qT&#10;qNmIGv1FSRflhq/1+fasFCKLSv2daWdnbStf2HrhAkkzs1+VVrEj9X1JdWPGgW/r9f8AH2mmcitR&#10;0+BIp4fz6eKfDvI0chsbB78pbUoJbQSwVv63Bsf6+y9rtR2gd32Ho1t7HxgZCBjjwx0IG2Nh57dU&#10;32m2NuZ7ctUJZENPt7BZHOVjBUB1xU2Jiq5Jwpa5IJRQCTe1ilkvGBwxA6ObXb7fVXTqNPT/AGOh&#10;upfjZvqmxlPldyybV6+pzrdsfv7dWDwm40ndAqQpsOLJZHs004U3Mr4WKzcFPyS653KBK6pgD/q9&#10;Oj2zsWnbTBaVp5ED/L0vdt9MdevQj+J7o3luPL6ntithbBfH4tGJURmk3b2TkduVzRS+K7yLt2dg&#10;BdA68Eoud9sbZQssoDHIwTUf7UH/AA9CK25Y3e+akVpoQHJqg/5+H8uhX2313tnE0Yjj6iwGQllL&#10;eKv7L3VuHe9bT08s/kjZsFswdabXgaF4ixSWnnX13k1KQAStzNaTOy2/x/JGH89PQstOQ3FPrZAD&#10;5kt/mJ8ulpT7iOwop45u1aXYVBUOrzYvY8O1OtIHp/3bxpUbUocduGohgjYqI5K5y17ark3SyXXM&#10;V2oTbbcqSfiOkVHp5/4Pz4dGybDyntwL7jucTKPw0fj+weVfPoD9090dDUdbUVdPV5Pc+bmaIS5N&#10;cdXZKtmkRmfWmZ3FUvUI8ch8ut5ZwGJIPtXabDzVcUN5chEPEah9nkvRRe808jbYSlvAsjj+g1P5&#10;9BvJ8tcpjIHpNrbRxhKzyNFk8zPVVslQg1lJKikpWioEksCLK3jF+OSfZ1FydDgTTED7Sf8AL/k6&#10;ILj3SjtojDt9nk+iKP8AIOg8zvyO7u3cZWbdE2DprNF9ptympcSNMgYWd6eIVRTTxfykf717OIeX&#10;NltMFEcjzIr8/MA/t6C8/O3Ml8SUvJY0bgteHl5A8ePHz6Cuoo8tmA9bk6uvr6qVZpXllqZaiomY&#10;IXOuSWaqQhmIJNgQPwPZj/uvtYwUiVRWlaD/ACDoonPMN9pM988kZPAsT/hA6lRbRElLJNNCY3QQ&#10;N4yusN5wpUozEmRYy9iR/S9h7QybqFLeFOAPsP8Am6VwbDJItbiNiR51BH7K/wCTp7/uMyU/m0gL&#10;GacOSht5TJ+CwAH1v/sPaMcxnNGoflXo2g5QLIt2dA9MU/wCvQlps2kpnoWkDIn39DpZY0DyIszR&#10;3YNZhq/P5APsmu97eSR+80/P06Fm28vp2icjxPPzHy/lToddp7Xgo93iikQgnByaW1KGBBVo0Sza&#10;grKzBgP9j7DO4bhriIEh4/P59D3Zdngt7lXCgqB6D1HRqeq8c1FvPOSNKStNh0hMMjJErAJVP6ZX&#10;a11DfSxP9PYc1h0C17s/4eh7tsum9Z6dlP8AJjpWCmjym791yyx+enxlXjAZE8coWslxdOk0/kZf&#10;X4Es7Kbi99Q+vumFHac9LBGZ52n+X+UdImeihiXKTEIlPT4mviSVpEmkkqK3PV88dtGmzLIpPp/B&#10;t+Pb0U5GCc9MTHuYn/VjrHiaSrl2HPUoUkIxE1UsFXEHEkU1LKxjFnit9u7EALfi1z9L0kdic9Vf&#10;/cDSOJI/y9LJJIqDaFLOZWimjp8dHLIp1hWSCndPEnF9TGxNyb/1PtkgYJ4dGNrKY9vVG+Ly/aeg&#10;0qMtV5KnxlJR1pWZ6ysakkqEDQ08o1rFrJNlBMmpQP7Vhbn2riAK4GOkc0zyOFJ7q+vT42Oy+Cqv&#10;uQ/8cysGPoo3nlIEkv3FVXyVIVYyPFFGlOrWIu2rnj24SdJx2069KZLRWmcUX9v+CvV7/wDJ+F+m&#10;fnXuqR2gkxfwW7cqp5mj8RpnqYd6ZF6nQ7BVZv4dF6TYen+oI9q9ios/cxpn9lCP8NOo19z9wrDy&#10;5Frodag+VK0I/wAB692xPjfiN/Kv2D1YK6sxPdP8wTd0fZ28sPFGIqjCdH7Np6WOm23UzrpCUWSo&#10;cpg4WiYa6mmz2SVSTFIAZzIbKHcKKKuxI4cP8nQW297jnHma2hdNa2YKqCRpIHzJp+3rLuKej+RX&#10;8tD4mdqQSVNVvH4h9sJ8cd5yTNqqU2PubLUT7UWqp1YSx0kcE2EjQH0hvIb8kFDbx/VQRsWqwP8A&#10;L8+nw39Xt43ERdrtqJUYHl+Xp59W0/zo9r5jePTvx36u25E82495/JPCbUwdPTMZJJcrW7Ez1BSM&#10;oDNFLSx1mQUykhgIo2IBubLbm1doU0rWvHh5dB3lPdfo963PcVOFicFvMFqmg88+dMevRG/lH8k8&#10;T8TvnV8K+qut8rGvWnwUw2z+qN4vJMkcVceyqajwvbFXOg1eaqpdnVFO7lVuKmRxpDc+07SeDJBG&#10;hAiHHNM/Z/sdG228rzb1tO4cwyxlpXDgFqVzRl/wca4+zoU/j/1TP0b/ADju+tq0+Biw+3aXpfv/&#10;ALG2TEsJjpH2vvU7D3Nimx0pJD0mKrcpXY9CpKaqJVuHjYD0MHhXclytNBB4Een7ent236W95E27&#10;a5mOuCZBk1wG/wA/l1raNJpwO2kjdnWKn2uvjEmlSGpUkR9IuQFidiFv9QR+D7DVw3i3DOw8vPrJ&#10;XaZl/du3Ird30yY/Z1yyVck2T25OQrGrXJmN9SRavMYKX90u50sFlLACwv8AT2WzkMx08Oj6aQGJ&#10;ATmnXVDOkWVy7yAiEz0kVQaiYKrs9G4RZJGY6RqJI5H9f6+2CKdUt2458umisEr7Whmk0eMUypIZ&#10;Wfxsfvqn96NSwdY3HIa/IN/z78o1GgHVJmIU56hjcqVGR2skUiNPSy1fkooqiQS+lT4V0KqBI5EA&#10;JDsSRa/HtR9P506pb3FErXpSYqqZM1udWCqfuKaYsrIJiDjMXJOPUdavIfofrx7TyLQ0XoxsWMs8&#10;hBxT/J0DHZ70+Q2fkIJoWqvt6enqEQwK5lmo5qyWGIl7wtPKJyLkBVHP0v7M9rjE9ykRl0V/zj06&#10;CvNymGyuJxFrQeWPQ+vRFtnd79eUdZW4Hfm06+OjaeJIchIq5I0qwlfOKyhWnhVkRkRlMetgVBAH&#10;uTzyteG3je2uNYArStP8JHWOVlz9sEd5c2u+2dIQaCserNMZFf8ABjo0uZo8d2ttmSn2pvWl3jhJ&#10;6I09Fi6muqcnkdvRaQ0UdBmKSoG8MZTRpdfsq/7yjbn9hhypTbWsW2XTXN9tYQ146VP/AB2vp0nv&#10;uUdh5tSW62m9jQMK6e9a/wC1IA8+ip1vUe+OuaiWvxXhqHrZaSop6jNqlG2HqaJ5nhmossxFAQsk&#10;f7i1C06nUOV/IhTduX91txZTppORlSQak+VafLh1F27+1+97GjXltHqyTQPjHp3Uzx+09DB1j3nv&#10;o7q23sHc9TLiDVZiho1jrgi4c5Kpr4poa+Smd2+6pHkePVPTyLEikMH4sY43r29s0E242Dop1fhA&#10;BpnBI8qgYPy+XQSiubgS/T3cRVxnP+f8+hozO3+rsj9lvDKV+3ZarMyZ6LP0zZumqWXK1+Pnx8VT&#10;QYp8lU5aozFDkMQ0pBKukLhwAhv7KtrbfoEntpYS0SU0morQ541+fS25fb44/wBVu6nz/wA3RUdw&#10;bXxOMmzW4p4aSko6is/369AsdNS1+YpJHj80v8MqJockyGWnIi0JqbT6WsPY7t5ry5s7aFVKOKav&#10;lx9PtHRLWqh0/s/l/m4/y6C/MZfKbrzdPBPU1VLgaBT/AA6GCCjiip2giaCIyxReGmnaO7qWjISz&#10;EDn2eQJDaRgMQ8h4kgn5+n2evDpDcMA5kTJ/Z5fPqBFuzNYtqajoxU4ympVhoqmdzUSx1lQrNDNW&#10;VmqdC0s8koRVjZgkR+t/fpdts50Nwygn0A8+Pp1QSznOmg9aj/P0NybS2vLTzTbqy0uOq6bDQf3R&#10;2ziRDkP41kq3LUb1LZ7MVmdoht6IU80kyypTzgyU/wBvoWUn2TGdbcnw7Qg1yTSmP9jowtYhcMAb&#10;mn7a/t6C3J1GSoIKPZeDrZZchlcr9lTbawGKmq4MhlZ5h/DDTV0caVmbrsrVSiGNzHJpABX+0CI7&#10;Pxdxj1UogByfT7M/6sdLzCts7yQynUR8xn+XQ0dOdMdp1W/MnDSYygxm6OumkTcG0MlmoqHsCOSL&#10;N1mHyyYXBxkTVOSwlTTkSpfREXidhocsoT5rvdo2vbJo9wBYSOqg0bSWYEjJIHAH9nmel/L+x75u&#10;dxNd26NIPTUtcY82+XVim0tt0WzOs1zGY2dXndsG6ZY+v9y4rGY/e1dldiZCLI06LVVm7Zq7A4Wb&#10;Z+RoFWlp6CGnqZqnymSQIvuBt13eC+3W3tYdy8K0QKXVhKFVtQNKKraiQKVAoNZz1OmzbQ67Oxv7&#10;Gkoxkqxr+0nqBvHEZXZ1Luuh27NDkauTbu98VUDdm1cltfN4nM7vpFwWUTL7J3hjMzg6XceexVSa&#10;hYca7QUn8S1xzxtGhZbabxZDmaG6vL1hJqFNGaqGPFqhjRQK1FcUANOk3MWzTvsbtHERGVNKEV8/&#10;nXooPTG1/lpsbdGC2/trrzISbhzuZrcTisD5NvnLVdHt6jqcrn5Gxecpqunodt1cFRUqalnSEGIh&#10;XJPpk7f25F3yyuZP3zHiHu7ZFoGxxCgk5BI414jtzG/KEG+7ZdwhrSQ25aldQOOPCpP8urMe4s3V&#10;b9zNFtDfO15Nj9Vbf2fBufOZPNVM+E7MqoRnJ8jWtl8XX46pio9wQV322OpIJWhedY4mY1CBR7xq&#10;5e2jb9ia6v8AZrtn3rx3VYlJMZU4WtWCHBJ/iUAEDV1NPMG0ndLWCS5h0g08s+nT1B1Ns3BbeG3t&#10;j7U3XuPfFTRAYbsLtPN4fDY+i2rFfLVOZwC7LxlZLnaTJVSrTityDSQyR6mIiNrJr3nLd33FZbjd&#10;xZWWg64bcAnXUYcsq8FVq6XNSRQGlQotORrB7aNnsUddNaGhz60b/Dx6D/s7Ye8cbjU3RjduQYGl&#10;xlRUHdmP2JgMnuXA5PcVNA+Qoa+p3Ri6WPLyVOVXMVk1SVhocZS0FOsfmmVWPs82Deth5h3Fre6k&#10;FwuiuqUMCVABOCNAI8gDU4PHpPNtdxtxIs7KnljSD/hHRWNm7Z3djOwcfvPK4rJ5B94V2S29lcf2&#10;Bh6Wircti6X+E5+TL5XFZ3HrtsQ5elSiOkyUtJNJTVFPK40GQype3G23NomzbFKsTwjWhQ0ppLLx&#10;1Hga04nzAoa9R/b7XNtW7Xl9fWxIkrxoeNPQn06Yuyd79PYvP5vN7Y2TtPZke7f41iqjaW3Kithm&#10;o6CTIUceVkgxEVXmKGXCZaphIjggrDp+1ldT9v4Xd2z2vnO4s4jdXbtprkNVe0mlTpFMD8z+3qPN&#10;8isra4nkUBYmaoFOFcnFPU9BrLVdcVyGlocjUbYq/tqeKZ46ZIKiSG+iogrhVrZKRE0tGiFSAuq5&#10;NvauJt9tKlrbWo4NVa1/Ngeipkt5oA6t2140/wBjoN98bExVHiqjN4PMw16w11BGiaaCeqEtRHND&#10;NW1NQqDU9TcaXVf08EfkiTaOZ90mY2t0HSgOOOONKiv+Hosa2iZmETdw/LoIK1MhTwUIipzJJTZK&#10;eZoXFPJDXO5IE0wkKQgwlCU8oCki3IPIltRC8RmmcKjClTg/5/LqsTNMSFFaf4ejMUEmBbBU8lUa&#10;ZchQ+OlpqOpo6DU9RUQQN9rjBRZGQZNqkzohaCJ7PxYfT2B9ytd2+pMtux+lB46gP5E1+fDoxto1&#10;l7CKsPL/AFY6bcrtgbaoMnWZzA1eFyOS3btTbsVNVNRQRUUG4YspJLDJTyRVrpRfeUccx8i0yyGd&#10;BYW5NLa3uL6ONUmLUWvmMjNc08v5VPW7i0C4AFSegiScVm6KjGV+EypkneoZYsLSVbPjK2lqGpZY&#10;AZDItRSw1lNLYh2sl7csfYgkSe22yR1ue1KA1NaH/V+XRIYjr0ac9L3E4HEYLM0+Wnx+M3HRRYuQ&#10;pT5/HZA0dZUVE8kJyskVJVJJnZIlmAJjlVEaMXuFJAefdXkiIC94+fl6fLowW0At1LinA9LP/RpQ&#10;oIpRufBJD9hU1G346eoopjFm6yaLRBlMfkKtaqlqWiZgJCpKKoBB4JK13ecKyshxx+wZ6OorW3ai&#10;hgGoM0+XSB39tSq2+1LTCppYKh4ky1W+LrsdX01P4hoMMX29VUg1jiM/tkxyHXytgPZrs14biKRl&#10;t8+ROMfb+fDpHdbcIzqN5UV4VP7emfE08cT0GYpcvi4ZoA9PNj6+YtVVlJXOaXIPNSyotFS647sq&#10;6l0aVcXPsxikZpCpU8fQ9F80TEUinqB9vTLvHCZXemO2zWSRyYzD1u3ttzjPZA/cUJpsPmszgZpZ&#10;6iKdknzMlHj4xDQwLJJOzALxd/Yo2qK3t/qQCPFzXFDkVBzTooaJpZBStBnp3gxkFViMc0FFNQ0O&#10;GkyENRXinydS+Znp45ZWyscMTStVgxpYxQyNHSONDk6zYP7hIjXckWoFnXt8xw4V4DPrx6OLWlAu&#10;s1H29WKU+6u0Nn74wffuxMnD/o97xho69MTlZJ8NLidwtS43aG49rzwzU0D4ukG4owIsjDeGqppY&#10;ySp1ao632w2q9sltbiNfrotVBprSjE1JAoRpriuPt4HcEVwvfECVOOIGPzPQSfKbd2e2v2jV0uEx&#10;+XxrVmLoXyK5PelVvSlyM9XTTUE8tNSB6ejqi0MI1vMssplg9IPJ9mPKaW17swtA/wCqpPkeAUed&#10;KUr5V8+HSoILUl6d549Fp25mtx7k3FHk6PKDNZ3KVMEoxdCJUcR0dbWfwx6l6YR0NDS0xgQkEqih&#10;vUbqbCHcbS12+zTxFURAZx8vszxr1X9N01V7uhxxnVWGo8itPvNlz+4RVkU+3MXmKWvhgyjWmqYq&#10;jdGEiNJUwBZOMdRKk9dpCLKojJINm34W0Nz+7824wCFoDilaNQ8a8QOqJGrkOT3/AObo4OycxRbc&#10;zOGTI5at27hcbi8zicTTRigq1xS5LBz49amroaJIGpq+oALT00cNo2YanMv7ghvcjLeyXNzFHqlJ&#10;qfUeor6Z/wBXDoS2EwARXwCadcs9VY+lo6iCsyFfQZVpMZkEx9NjJq7FzSUsAio5YCsCvBSxUqLo&#10;B9IVQvOn2QWkdzLM4eMkA5qRU/z6Fci2tlCrxsCaeh/zdFz7M3tTYnF1GFpKiTL56OJKbJ14eSOC&#10;lq2laZvtYW8AIakPha7CJHb6X0kSVyzsId0ujCUQtjI4fkSePQM3Xd2kVoFHaT9nkeijZKvhnq1h&#10;xtRj6GoqamLzKssrRU7yyxuUpa9qeYosoNpBaQkLf3LVtakZlJ8OmD/sccdBILp7Qcf589OOVzrY&#10;7H0mLlo8dkcrDJUJma6gkkqZ6gUtZ5YJJTVQwxrPBFUB5TE6gpzYn6Pfu5JmJSQ+H+dP8/y/wnpu&#10;SXwqGvdWnTnSb1yjwVeeo8NStjcVDPjvDCkFMdeSWhoYIWkRpp6qmSupZdLSOG0Kx4HvQ2VPESMf&#10;EfLpuW5cK2oeXSaw2FoN51dJhsM9ZPkaueseKCLC68Vg6Kir3E0k1dE2TrkSGKGaT1IP0/0IsaXq&#10;/RxxvI9NIGoV9R6ef5dF1rCZizKtQR/PrvObC3vRV1HtOs2nk6+Vo/Dj6rHUVTnKWaCNkXXPNRUF&#10;SFjl8h8kxWPwEgv9Dbdhcwyq19aTCo8q6eGDg04eXr5dMXNjdBiKN+3/AGekhmvj5vWSsztRidrb&#10;peTEU0fgxp2juVZKySSqeKlTD1VNiquhrhGVvIzeAhRwp5IFUO7xyWqeLIB3cagn+Xl1u12zcC9U&#10;1DHr/s9KCj+P/b1LVSxU2wt61FMm26ahFRT7UzdPQvkJY3dtM1Xjlm+7pJi41JcFUbi9vbLbttT/&#10;ANqilq8aH/N0cptt4KeMzV+3/Z6WeP6E7u2t/G6Og6z3llyYP4dPkqPaWQxv3LRVNRCRjKipoqWr&#10;SJaWl9LEm7Sszfkeym6uIrohYX0Raq0NSPt/n0qk2y5eLShbXX1/2enLNdO9pYfAUe5cp1RndqYz&#10;HZXHHJZDM42ZIjFVTSUMqVMbNLJNTxrpdZipvLYFSL+0Lpa26TB56mnaaHjTyxjPHh1u5265S3Rt&#10;B0jiaj/PXoynTOzNo7l7Iy+Qx9PkJamv2nTT4Px03h/huboMvjTWZyKigrZ46efGYjSGYIsFQaoK&#10;Fu4sBN53d126ZJWBbxKVoa0ocVpwxw6MeXbO1muV1vkeVCc1Hy6PxXb1HV+KWSq3ruSanx38Mw1b&#10;i6HZG3txYlKXIeSGnpKOqrcDTRpT06wCsMEXklSJQwQgAmN9lYNeSurkmtfP/L1JN7LZ7eDgUIA+&#10;E+Y+Q6ILvauxGZ+QmAyoxWdNJuGJ4c5TSYyXaeQgqJduVG38hJJLhUkhWioZZ6ZIjG1HNkI4xHLE&#10;oclZa263W5smeQArTz/bw/b8uo3eaJ9wYK3bWvA8P2fZjow3bOf3O+Z6uw+Oqs3u/F5DedFiZsfu&#10;/HYDb2PNPXUASmnqds7cq6Kqip8ZIVlp/uZWcOuotKv1K7jYbS7iuQhAkKECg86/Z6dOS6kkHbQE&#10;44dD5tnauSm27FX7UpostQVywV0FdkIstSw5SjnpJ8mHyGbjavyM9YKGZZP2Ioo3qvLCtyp9wlvX&#10;JO4tuJkh1hU7uOMfKo9ehEkRNoqGMan4cOi3dg7G6uw/YXWK12HauztdPDiJzJVrU0py2RFdJAMt&#10;Vk080+QLTq6RyASR066XQfkZct7hzBbWdzbDxPAVSTw9SBQ1wK8eHQdm2sJJCsuGLcMev7Om3tWu&#10;2NsmTc26qDYVbkdvYaijpNyrU1FTTYyLI12coJanIY6etoKaKsd6PKxoBIdXlSVNLqt/Z9st3uu7&#10;SwwzTHWTwqTTypitP+KPRxPZRWwMwVfCHnj/AAcf5dEZ7u+TWK7D2pTbT2Z19R7U2xDNi5Y2dFWr&#10;efHAL9xUVFI8eOhMwcSSgABmtZV4Ilza+XprS7W5NwKHBz50FBTj0Ft2vobqEJakMPsI+3iB0UTL&#10;4Soo6Tc+Whr1eBc/DA1RDVY+pp6iCsioslodYZzKTLS5OmaE6Vim/cUMCnsexIXVRp7Ch44yDTz+&#10;degk6FIvGUmuqh/YT/k6EDZW+ThduPjZ6CXIV0WQ0w/fSUUtNRxwKZp6eCCZlqqVTHMrGRBKCeOb&#10;ewlu20RXEgMhCkkUI/Z5dPW10WIQVJ/PrhNu+p8kNdXYKeWh81VJTSrL41npzKPIZJlpaeaql8i2&#10;Li3FhY/UJDsY0JDHdAtX0P8Am6MjUfEc/b0r9n7jqWyAOLWNIauWQrFUTLDRiWFwrtTTC5aQOwJu&#10;Ha5/A4BDv2zxeCEnkPb50J/yfl0lWYpcMoJpj/AOjdbY3LlNrU9fnamgFLRTRIlUZ6sxS00MwlFR&#10;Pop66nYRZBwgZFRixCG4tb3GFzaxz3DWcLksMilc8B/l6N4LyaCVZVHD59DTjfk/ujLQ4rG4jOZK&#10;jeioMbhzDj5ZkqnSIlYp5GllZpaqRpnWQRKnmJBYk29h3duW9wg/WkciOoPEH/AfPoVLzZcTKkSy&#10;uRw/1V6HXbPTua39tuPIUW7sZPWVho8jUUFUWopIB/E5zUYaufMUqZKClaKIsgiUXkDNdr3902XZ&#10;Y5JjPPpHoDQ9KY7Ga+lEjiqepI6NriOsMBjcdQPcU9RLSvFuM0BpJ4ahozIXx6SFLVNDIjDUTyy/&#10;S5J9nMvLniXDzrENRI9OAFP8A6kDadnthCgJFaHy+Z6WFZlsdtKKmgELY7B09NKoq7xHGUIsV8kx&#10;HialkikPoIuH1Ekm3s8skEUTx0wB/P8ALo+ENvaQiKq1Jp5dF27o612R3Dh0yGUzlBTNRRzZCnrp&#10;Fgq6FchrojT1tfBWSRrVz0+Gp6uKLyRholmdgG+g1DevZuzpUA+lR0F9/wBmtLuN2DrWn+TqlvsH&#10;c2c6c3nuWOn3MuPjr9dBU1nXWcoa+GrpaeoppMfR+GnWKjamFRFAppXTXAiN9ebSTy/b/vOHURRt&#10;Nc49OoVvbyfb53t9NYKUGa/y6bNrb26u3ji6/Hb8poabO1NRmc3mt05qixRrZXbGs9J/B2p1oXXJ&#10;0dpWkp55zTpVuiJpDkE4n2u/tni8Fz4FcgHyrX1zXr0F9C0Su6rrz5Z4/Z0o/jb2Xs3ZXeGO3VnK&#10;PdeZ2xisZkMZQ43FUZrsl/CJqcUs+4IoBVVlDlM5TyOrNSRPRTA38EuteUfMWxx3myPbW9uo8RxV&#10;jpxg4zkVNP8AL0iXdKXYjReOMdC78tNhbYyeQq969PZfNQHsfPQZF8dkfvqeqxg0TVi+KJ8nXpLH&#10;QI6/cwSOrw6bkStcAIci7m8dz+776NFhg7VoinVnzKg8fn0t3dCYlYYbB6IFuvK7eVsNgcTlkm23&#10;tyilp8Zk0xbz5PKZGSogq8jkEX7ladamuydOwiqTEpjjCn6ce5hjjlYyTvFpBODwxTh6gf8AFdB/&#10;xiBg16YMnHmKnatHUNhqqpo5Kmpemy1WYKiop8hHFI8wYQVb1KsUQAGe41E6QAR7va3NnE1ynjJ4&#10;pFKcDT/Ua/t+fVPqWWeJ4lPiDj/kz0azCZ7z7ZpMfV400+RyEGKrvuK2ollTVTQp97JFdonkE0QX&#10;hrFWJBNh7hfdbOJN2upYwNAJGBwqa1x8+hpFv9zLCkADGi+dBn7ek/kMzXU9PJUfw9hTqJmyFQ0h&#10;oZa+qnkENLLjIWqNciImhZY9DWFiPqPZrZ7dFIgYMdQH8uPmB0Tzz3GttSkOR6/7PThtRal6+ukr&#10;dsLlMbBR0DV7S5/J08WPklrNUs8E8Ijp6yVYkcMoRo42YWufdb+W2trVD9RQse3Bav5CtM+vSzZl&#10;uGmjkl1aPWv+o9DVDk9g7czFK2Lwm7ZspunIVdNkclgYTnY8nh61YqmKampcdG2VjloZ6a0gpdcn&#10;3Ch1qI3R19kKDeLpGIniCRDCM+kEHPmNPn5n+fUq21vayukxarLTT2nP8vXpi7Bqt45zsLAZPrGs&#10;7TyO89v4RsfuHctbt3LnP56kq5qSqnrqyCuyldWsKqtrp6eSjo6eOlmponl0CSRvYj2uewXarlN1&#10;+mdXkJCqdVMEBTmmFFAa4oPLoo3S13qXcVvNt1R3CmhowWqcTn7QuOhH2pv3J7PxG44d87t3KMVW&#10;UFfl6GCvwlFj6asWifD7fOEpsducYjH5epqooljmaNamojhhUiEHV7A+6cq7Vu1zC+3baI3U5KlQ&#10;eNfwvUU4488+vQjPM+9WVko3OVhRTQmjZzT5/wAh0I+2vlDuvbWIL1DVOWwmLnweexO2ammyFe+S&#10;pXwy1+Jnzkm1NwQ1cIdavQtSY1pqcwrEwZmWP2QXXtrYXbOmsCRcklsVHClaAEDjnzr0Ubf7g34k&#10;WFpmofkf8nQz7ir4e1uvU2PunNQ45d342fdJhjqMlls2tQscdPFRz46qoYc1BjIsqupKSqC1jRy6&#10;BJpUL7Alu97yxv5u7W0kmt4G0kqVZft7jQGtTUHjmvn0O33GHdrFLaaWusdxIPqfUV6LtktmYebd&#10;lfsvBdaYzZdZseubF5+u2LV7hTKZOqkp6OpG8otqboq6+Coxtc1YyJKIqhI3DftMdJWUL/eDDZwb&#10;ruU3jTTgNHVVNFqP0y61INBWtRgcc9BVrGG2lO2WjVQ9xI1DPCmQB59BRvDq7E7WfO4ur6/rlyUu&#10;XpMxjM3sCur97ZrIUcOSSmrV3VDHuSRdmV9Hj5Y6+BJ4mUqSrELyRxtG+W2+Qbd4W5IESOjoVK0w&#10;a8U0tkaaqSa08+ijd+WpoUaVIxUj1X0+3otuO2bSbU23nH382cesydZTwLR46eGCp25NS1kMFLW7&#10;mtLNQx5FxI5pqXV5JUGsuPYuN4LwwxbNMvhA0K5UGnHiAD1Hb2UsUxZ6hx5V6HHpzs6higraWPb+&#10;UWg2pTYjL5zIY2p/hcCQ09dDSnIjKUMte77hyNVlNZUq8ctPdbHTwDOauX7qeOeS3v2DthVDH0o2&#10;KYAatKkZyPLpZZ3sSXIkmUYpxFeHVyOz9yba7IeTL74oMRtnGbJNVndtw18VIc1uimq6OJcVlduw&#10;5Cg25jf4Bk6eWF3r8ciQyHy+YSmK4w75t5f5g5UnewsL1ne8fuPiVEequSNRrQg4oTwNPSedjuNu&#10;3vbUhfSzr3DFOGOJA9fXpSZL409RdyUuxdx5/wDibLWU8T0DzK2+MXiMbjqGamrJaJdvS1eLooFm&#10;jVoqh6xHidLtIACqha19w+eOSjd7HEP0yDrmUJqOVxpZVYqRWoCnz416Yk2Ta7mZowKOMjHp86ev&#10;Q2bx7V2Fs7A4THR56KhocFt5cVtTcWOSoOTq8blHk2pV0FJkp/4jncfWZOly0kkvnU+OSqZVkUBW&#10;9gHYuX+at53q43R2Mjue5FYAgUD00dopVT/qPXr28t7CCK3NAKcaf5h0W3Idk7Kw2cFdld8T5fFp&#10;U19FSTJjaibJZCmLthpcCuCTJz57K1sdVk3aqaWaSop6WBWanMbavcp23Ke77isghs2ivgQSXdKI&#10;WyCKmi1Hn6+eadFcV9alipav+1Pn86enVaPfnaNDSbhxs3TWU3LtPdEYrf43jTishtJMfY09TR1G&#10;DnqKuKetxdd5pkhR4VusJYi/PvJLknlCO02i3PMUa3En8fbLX1FQTQ/kPt6jrmbe0t7hobE4LeQK&#10;+R+zoFtxSdzdlrjKTtTcR3ZjaODJVxTIVVTXzyZOtjRaNnC1cdYksUMZBRToLnU8T2BUfWW7cpbB&#10;M8eyWrRXLYNUYDhnzI/kOgkZpLirXJIX55/z9YOrNp4WiajwmWrKivxxllnmw2N8UniyEc0VNRmj&#10;p/JSzyNTNVyOB5gY0TUxdAR7Tcwcw3lyoNurEFfxCn+Hz6V7Jb2i3Op1Gkn0p/k6VOW2riK6tqqj&#10;KY+r3FtzGoKrBVOapaSesx1HSPZRU1/hWoq66qqE8cfiMkI1amNr2R2O9bhNZNbW120dywzTUAa/&#10;ZjA6F8+27WENzeRAwA4FASP8PHpq3H3/AFuepMhtKiw8Sbay8eGwkMtTRUuiHGY/HRR0OMfH0tCs&#10;keZkroJGevicyOF0KwSx9rLDltrOzku3u2a6Damzg5yfninHNerWvO5s42sNtYpbkaaZH5fy+zrN&#10;nMpk8PQR0WOxNWlJnqih3GY8c2GrJRWQ0UuLiramjxlPUTUVPTh9S08yxF2VdYY2YtQWSXcaNPMW&#10;YCma+taVPQlt5Q9mZnIaUivQB53duQ/i9bNQzPT5SGQQyVldR4/DPIrM8MtNlaeenjqoavwyeNuA&#10;W5FrX9jGz2S2FmEaKqAYAoQPmMkfs6DL7tM14qRCtT54/wANOjAde9p5vb2SxdPVYLIyQ5vbNRjp&#10;qDGz0+2hkcmaZ1kkKUwaankdZk1SxlHOgMBc39gXfeUbPcamOJfFRwV1LXHmRUUxTh59DA71uO1W&#10;jhNf644ArTAp69KTJ/Knun40YqmxWJ23tWGkz6TGKpyWHlrqj7YRPBWxRVlfNHDR6mn4YaZZVsfz&#10;ygsPbLkr3GaZ7pVa6gGkvRlNfJfQ+fBaY4+XQHn5svNhmIKuY5OPmK/Z+Rz0N3/DieX3NtOiy+XG&#10;0sFnJzJjqPHYbI5CTKRU1PLSST42uxtfXvjsaa4VzGOq1tGsg02DnT7Al592zbbbc5EtYi0AyWJo&#10;AaYpXy+weR6W2nPEl4G0yutRw+H/AA06XW0Pk11323kZeut5VOH2y74+pqKio3RnKWgoshTVLrPV&#10;Y+PISPHRPLdV1qKiMSXtceyLcPaDmjlvwN15djWWRHBqjUIP+3C9Czbt52y8tfpby5RYyMqwYn9o&#10;Vs/s+3oHMz0f8dZtv70yeE3XSxYHFZKpXLZXCy4+TMYLzRzRqSsOQlafHzuqkmJJdKpYHm5G1jzN&#10;7kHctog3awkkOjCNoIanChPav5kV4joj3Pl3luPXJabhHFbnITvxjPAEZNTx8+iC7g61jxm8tp4H&#10;rvsau7B23uSA5d6ugozjMnQYKkyNRQ1UuVo5wrpIEhd78qFdb2uAchDfQS7NcbjuuzJDdRRmq6Qx&#10;B40FNS+XqeHUV3u2xtfxJabgGXWOGsY/YOrbNn/GLZuDwFNPBh6PctVLgx58hjshPnMkaGZo/DPW&#10;U1GsVEGlevHlQJMFhS7X9VsQ7/3c3Cbezt9o09vF4lAQChPnkCnD+lT06yAg9v7EbDBeS26SS6QS&#10;ftPlX1HH+fRbeot39pbc3NvnpXpPqzZ+Wq6Hc71+VzNZhK+SvhwizfaU9PV09KYBF5NWuMiETRgj&#10;SwsQZW5kt9ju9j2/fect+uTbNEQoq5JfJ7QDSta5OPnWnQb2jcb21v5tp2C3WOZSfIAAcONCvEjp&#10;Yb43R8v9lbrx+a31uDHV1HWZmOGTB7r3RSY7bFI8dO9MaSjmyn2jYyeaCMAu0xaQsGYKtx7JNlg9&#10;tub9vNltcU4uFQfqJHKJWNOLvxPpx4fLr1zu3MG1Xksu5VaYtkgrQ+mKg4FBwHD8+hLrd8NnKqqX&#10;B5zbc26WhzmGo9k4qRxT1+KrYcdQ5QUeVw9V5q+alFFLSzrGZqWQVBljPB1F1jy1Ly+SxtHaDWoE&#10;pYs+ru+Kp1Up5mo4D7BZFui3+2mQEeMfL9vnw6ID2BuDbfXeP3bhJdu5enzm4Z6esqaXPtHUVWPr&#10;aSsjmejp62oM6ZVXpKZv3mpV1qY10i1zMGz7bPzBNZPHdq0UakVXtK18jhafOnmfPj1GO7XL2Esj&#10;yE5/Py/PoWa/s/aPY3T5EtNiqfbmAMdNt7GUtJNg9z1FdjaFZQ2aoqWkkxdVT5Gh83nqZKoyhRZI&#10;lHpBRFyvfbZzJIRO0hrTPcKVBrn5gD/L0bQb5b3G0LBrAOn0Iz+zoG8DkNk41pscdw1WMoIMC2ZX&#10;LUO4WFdNnp8LUyRYmOkoqTN0+WydXl1gSFJSIo6aoceJXXUBs23vcvoubVQ5wRpFKDAOOFRk0/w9&#10;B4bha2R1pc/kK/n5dBtmvkflq19v42TrrCPW4qnpaPIVM6Vq12ealpoqWkpsosYjq3ihipvHEsLQ&#10;tCjEWKgL7M7XkeySM3AvKEeQJ4HieNBQf4OifcuaxeH6RLUspPE6R6j/AC9LLCvjI6KPNbw23FSU&#10;1bUiefGV81LNDjpK0vPTpCWkhy7TU1NJqvJdmUWBY29hy6Nwt4+37TdFph6VWoA4kmg/n0jtrO1i&#10;PjyWoGr7D0r8nuXruj/utW09fjVkGFrcPXTyV1VV0gxP0pY4kr0WSNJD5DoQpNchUP19k9vZ80vF&#10;uFq/fVqga0z61FRw/wBQ6NEksEaoTPQvQ7w2rJS0WK27uLAZPIT0tJPQ5I51ooqEuWmhb7VHlq8Z&#10;PqjKeKcm9rFj7CF1y/vdndRXV9blrJzQIKYI7TUAjzFeJ6Wm8hIVIwtSMVpXot39183n95xQZDbN&#10;d2NisfLjqOfIUs9snO8pULl/2p6J6/H0EcelKKVnRrW8qElTKVrue0bVYq0h8CVlI0kEipFQBQGh&#10;NKV9OJ6Rvtk87pK8QGjvrVeAx6/Ph0Zusn7Sr8psPrza1DQUu3qLH1cFdlsbTaqQRHJ1NGklbSRN&#10;NRbbqMRBHocinQMTzrsWMbXFrsEm27tum625fczJqRPirXINQxX08wfUV6GFjukqRRxUNB5/n095&#10;6mXHUc1Vim25uuuxmSosdWnFVz5Wppnw8PiedsVFTRRRcxHXVSQiNi3NrC4fhtr+4RPqVeK0KEgf&#10;L0xXFPL9nHo8hlQH6hQok9MdKfB743OMniqXdU9PDiqugqK2koYqrHUVZT5GeH/cc1exyLSJES93&#10;KaCfoVH6QivOX9vvbR5LeHUEahNPP8wCf8HSk774TMHGlqeh9Pl050WLafI0GRyElBUfa0kw/jNV&#10;X4xpaRoo6WsNDBU0umKmmirKgBTLqkJP5PHsmuVmtII9sCMgYggCtKUp/s58+gzdX73k5x2DI/L7&#10;ft6kf6VaP9X2h/4G/wAM8v3W3r+f/N/x3T9tfT/unX+m3Nre2/6ryU1eM1dGvj5100/Zn06S/vGf&#10;V8H4qcfl9vX/0dGQQ1jQJURxyiMQ0quzfcki4kWBZJfNKqoqKw9I9PHIB5C8vhVI+fT3U6SeaWYy&#10;tFDEqAIytUO1vJqCiLWfK6Ej6qwHtOAoYsD14KAdXUqlpqdY5J55TGpZFiDj/J2mN1ZDJI2hbXuP&#10;+K8+0srOX0otT0+j17SOsmVabIUSY2qylXFjJK45GnikaVqJqmX9qSYxK0sE8jaCPJ+uxsTx7U29&#10;1NCalMjp9M9NOX2blMfgW3FPNBUUhyEeMaankDgZCopmniV5pyJC7wgXZVaNdIDG9vZnb7oLptAU&#10;8K56M4nPg6R0Hyh1dWtYyFfpcyMSnp1aCGto+v1/1va5jUmgoOmDCdZK8OnnGYfLZaphpcXQ1OQq&#10;ZmcQw0UU1YxaKISyhlpo5SpRWuQAbKCSRb355iqAV8+n0hZmGaAdC7tjqM5askpcruna+ENO9PLV&#10;oqZreOS8co1ulHR7Dwm6qSpsOC09TRIrCzyp9PaKW9jg1FzT/V8+hHZbZfXoSKyg1E48vXowa9Ld&#10;S0cFH9lUdl77rkPlqEeDbPVWJeFv3Ih51l7dzQFMmpVU0NBLKT/ZsWUmueYLYD4uhTb+324MV+qw&#10;Pt/zA9CxSYrYGExMQh60662dS0zRSTbhqsPkuzd1T6rv9tKOzspntqSQOzWaenwNGxABsrXPsO3P&#10;MFyxMdpFX5/b0N9r5S22xgl+rlGkdYs93ftenwdRtnM783Pk9qa1ddmRZFcJtN505Hg2TtF8XtkN&#10;Ha4d6ckfS3PJbGOZb+QhkPhUrlv9jo0D8m2IBGgyVz2+XQQy/IDrvbqTLtbalTNUTSq+lkix9GZt&#10;No5mEV5xMrE2fi3P49rl5UvLgq1zMQfSvTN5zzy1YJpsrNC6+ek/b0hsn8o97VrGPDYnEYkJJJEk&#10;ggeuqULkFjG8jhOdA+gJ4/1/ZlDydYI3+MSVavqf2ZJ6Cl57o3tzSOxgMbfKg/wdBrku0O1c+rw1&#10;O6828UrGN6SjqGoIHXy+Nh46FIGZdPDhxcgWF/r7PYtk2K0VdNuhYedK/wA+iG55n5ymTU24OLc8&#10;BUV/wV6TVLg6zIyCU+aacmRpGlfjWbqLuJpCrNc3LEEn6jkj241xaRLpioKfLpB9JuO5x+NNNMZO&#10;OWb/AD9ZINq1BCuAGRmfxqUJPrHikAjS2kXSxP04uOPbH70jFADVut2/Lsjt3wFj6lj/AJ+lFTbU&#10;EtMsBRFrUa1PDoUSTxRykEqrnQykm1/ae43VQCfn0dW3Lz+Ioda9CFjtmrFjqK6C5x/3ckmpDeTx&#10;SVQgaQaImvDIpCgkA3B5HsO3m6apGImI/wCK6GFryygjjJXP2fPpRwbWMeGSRIhEktJA0IiuZBL4&#10;H8pNuQrXBb/afaJtzqhBlqB0Io9gVY0IjqdXSwrNlXxcLHTHI0dGFLKpCtO0CFDJYmNw1yq/kW9l&#10;Q3Qu0nClP8nRzHs4VMwjh0ssptiiw+JoXqohNA9fi2yCxuT5IxVxiaFv3I2WR1P6bk8+ytbtycHo&#10;5n29UsYEWACtOn7M7Ygqa7HMkUUGNqshh5qNlOoIjz1kwSYa3eIv9s2q5N1sfpb2214wJB49K7fa&#10;SsmUzQf4B0J1HhYYt45GsNPaWDAUPg9QEkbV9Z9vLPHG7DyC0YIK/j8W9o5ZdSgedejqGyaMmi+V&#10;OhE2lLURZjO1608MiLFQiraonaNYHkp59R1EQENocX9Rsf8AW9p6aMjo7sYFiFW4npS7byZr33bk&#10;PC9JLU5ireJtZmlqPtqGClIh0lgaWRIQW9Vz790uK0Rgo6Tdbiqatx+Pq8kK2PFZinykkdfSVx+x&#10;0R10xxySU8wmeGQza2Lf2dVj738Pd0QXUcuotXFes2PnWn2LRQssTmXCUMYurRzg1FGRIyjRGoR1&#10;ceoD1Dn28AG7j0/qAtxUYBHWHPO8u16ChphK7z1mGoYqhDZ9MVZRqzNoKyOfFSyAg/Vbe23AxTh0&#10;reRFto85p0jptsTR5zB0ThauiBq5ZqmnDI5ptCSJM3mjeOOpDyR2V1JBN/6e1cckap0WwxStOGr2&#10;9CPR4utoNy5CSGSWfEjE0h8klmNNWPBlmUS+LwENItObhQv+Fvr7qJozVa46OJ4i9vd+IMLT/AD1&#10;f7/JZ29k+9tnfIHZWFyW2OqcFn+hsX1l2Bg8JhMjuOq7BxHY+S3xgcvLSZPce6FyG26jD4eSvmhk&#10;xwEpknhEoMauPZnsj24d2kag4D7ajqAfdKz3C6FjPbwl1RwAB/pXz+XQs/zMP5e38wT5YfJLOb52&#10;F1NtWr6O2Pt7avWPRmPxHY3Xu3BR7F2zi/vZ8nU7Xzm5MFkNv5DObwzeY8NIGm8WNamVvXEljbdr&#10;RriIeC5rTot9vuZdv5fDLe27i+IIJ01/mDnHT38EPhN8j+tNo/Jr45/IXpjPbQ627l6+xO58NuqW&#10;v2luLG4XtjY2ThrcNTE7W3HuCoimyQlRhN4oywoVBuAD7SbZYzxR0YYp1r3B3+w3JVk2p/8AGiRW&#10;gp5Hz6uu+Qu3qDK7w647kz+CmzO2fjrP2/3fFt/FUlZncrkt04jYoxO0cHjMFQUdTkpssHr6xoKd&#10;KeSpRxEYwhIJXSK0QLt/Z/6v8vUbWLTrcxxeIUjams/6v59aTvbWB767K3jvHsnsTrfs2h3H2FvD&#10;Lbs3JFmOtt74F6LI5/JVOQraWUZfb+PqNGP+4WNWfhURbEqBYJz2lxc3YNT4VesseXNw2KPYIbOb&#10;fIvp2SmimdZ4cFHlXrYh6d3zW7i2H8VvmfuTb/ZG6sttL4QfIr4yd01Oyeu92713Rj947Cy+ya/Z&#10;+S3PTYiJavHxZegw2braioqdKxQ5GKRWtISRfZ7fbrGddS2nrGjmHcRZXl9tcAMsJuhQjgKufl/q&#10;z1rDbs25JtfHbbo4tx7azhMmKgE20twYzcdADRq9I8tQ9DWSyUVPXhTLB5Y4mdHJCtYt7A+5r4dy&#10;4QYp1mVsLhtp2yT8Qtk/ydJGrpoxncZBDdoqaGpkovFOVaDVXY4OArIXszsT6SAfz7JD516P5CSw&#10;qcY/wDqTjKXXlNw60YRoadpI3PniWQ0UhkeJjcXINyG/P5Hu8IDMQfTpWgURgjj03TGNNmeGRo2j&#10;jjowVLh/RLVyWSxYho1u2pb2Fvx7XRpHn16bkGvB6xZjH+TL4DF40S4qkqTVZKb7SKld4XiTDiZY&#10;ozUTLIZ0ilJIuFBsPz78eHSNoyDReou1zlYcvuamzmUpq6aGtpNTpCZRMgocZ4VZ3aQRmEKFkAtY&#10;sf6ey9wdR9OlNgzw3Eoc0x/k6R28MvgG21VyVuRpo0Q01EaVZNcsctXMgSmXxkavIJUGo8Lr+vtR&#10;ZLL46mP4gK9Ee93iz29zBpBPD8qHqvTsPqGLI5iu/htPHHPExknNPTyedmlkYI2hknjA1Dkgnix4&#10;J9yrsnMZsUVLw1oOsa+ZeTpLwvJawKGY+oHQGSbd3nsethzOGyGTxtbRzu0FdQVFVR1cEkUjxuI5&#10;YI5AA6rzqAFri/NiKot02veA0U8S0I8xj/VnqNpto5q2KYS2t466fwhx9v8Ak6MNs35ibzxUS4Ps&#10;DFwbtx7xClqK8CKhzUdO9M8QVnRJMbWD062M0Ou5/UL+yrcOTbC4qNtkEa8RTh6/4ehTtPuZuNV2&#10;/mK1JROJYA1Bzx88How2xtydGb+mxI2/k8LiK+CsXJJQZClaGoGSp1Ajtgq6qGKaWWR9JqKSWN5F&#10;1F2A+gH3Gw5nsA9sxdrAZ1Vrw/L06GYtvb/mOEOiRreMcVUj/B0qN9dV/wAaymXr/wCAGOR6qLIT&#10;T4SKreglhFMaZqqimgnNbjKnW0mmJ0ylLa+s2Nwi27eoY3eKVDqNAcdA3mH2slCNLYhChyAGFPyr&#10;nolO58HurbO4clFmJ8y+CiiejxOczDh0ngmVZY1pMpQJUYqERLI9tM0UYe4IB9PseQNt9zFrtW/U&#10;pgUI/wAPUPbly5zHtMp1W48EGnEf6vLqLQYiozNKmXydfT4LEwRxy09fmagMuQ802gCLFwxSZTJ1&#10;hQmQyRAxxIAZGQMp91ZMFBlweimSbUv6qAT+Y/wfy6TO6NzYSnx8FJiscXjxlb5ajNNWQxV1fD5v&#10;HKKDxR1NNh4qwFY2jCVEjKAZpZCBpM7CBvF8JhVSOHSc90YBNOsmPzyU1DKMhklzlVVUVO2OgfLV&#10;c0mBAlkfzuTHHjzPGkpWOSVZDckLCVPv17ZKDUQCh/yY/wAnTsDrbjV4pqOsc+08zmKZK+nihy0V&#10;EaWhmWWqtXRvVKYqKmRI54shWVFMSrJFGpHF9OgMS3Z39vCJ4pUMaqONMfEB+Xn0r/3ZXU9o6AGJ&#10;mHnTq2L48bCw3W/Sjbi3aMxtHdeSr5aTA11Zi6Sar3Fh2SWtmp4cUcthKTO4jIZWkWpFXXUOZInh&#10;EFK6LwuPvPO8vvt3cbdbK72QCydtSpZfSpwRqpUU+H1rXKTly3tOVNot7+S1RruVSWHEjJpw+VOn&#10;qs7Iz+Bly9dtLeH8Q3XnGjoq3YGw8/sjIUtLvOvibGU/Y+b2BLtbbWb6vr8Pj61ovucZT5CHGPIk&#10;n3Eck+pnbLl3brjly3nvLRUhUCYyOCZHHeCgcagQK1AZ1YsPgxUF9zvU93K8sNRqOVpwH+qnQ/dS&#10;5XdEvWXZm2N+UGI3NmI6vO5TNbqfLjfORzUMdZiYKemyE9JlfslqsVXSQulfEkEpVCya5BqMJ85b&#10;dbx77tO7bH4tvbKFqTqVW00rxLVBNcU6GW3XsV/ZCyuIx4lCM/nTHQ7qv+kTL4qeiaPHV1FsfL01&#10;ZvnOxy5p8vh6TceTyMGD3FSZXJTUGCrIsTUUmJpPDkHrGpnSd1eWSoLhmS4EKRSz3TSWLkVRFFdW&#10;njwBIJqSOFQPUdGm1bNHHMiOIu3Pwr/m6S+Sx/YNJiEO6K3B7UyFdhtwOMRXVO29w09XJuLLQzxb&#10;agqajI47cUdDXJt+OugeQ11ZAj08/wBuPLCfam2O02Vxc3G3tctpjDYqtGoAGK6iAaYIA45qeJNt&#10;wltLhzEQvaRwpTHXDdHa9Pt/I0/X2xZqmhxNTip6qDJZOSlw208fSSqiZuhwObaur6CkxeSXGjXR&#10;TrUU61ZmSpWocMQg2/lWLdo5N63KYsqqQqVNWcmoJAAJOSK16L5uYoNvdoUUEqlKfKoz0B2/u8O0&#10;KjO7ex+QzNduzI7kxmQqcji6jM5HbstLkZKbH4KgqNuZKSkmxmUbb9DSTxpFA5pQ8kkc0SagqyLy&#10;1yvthsJpjaskQ7UahqTkZ7gaHHlw+zoG7lzoA9PC8+i//I7unN7x3hmsRW0W/wCr3DRZdq2jrqfM&#10;bWy9NVxVmW/ikm2MnmsJkmxtfQ5EKVqBE9BLUmsqVWB18TGW+ReSdm2K3FzLMJGZCDq1EkkEeta5&#10;LVFc4+XUe8xc2CQtoU1r/kPRK9yZDbO7Ny5jM5yXZu0JEy+KoThMDtWroIqWhq5abN1M+LxWLx+Q&#10;p1/gs+3UpnlmrqfIyiK2iWKFyJQtLa4gsRDamQ2rA1qW8ywNa5Aqx+VPt6ji7mtd0XxJhSUn/Bj/&#10;ACdOFBn8JWVcYrsNSZ6uzW2KikoMxUZefb9DiJoZauhp81W4ujxdJj3ztGlDFLE1VVTx1AiYugNh&#10;7Ty2wVErGNWoVGOFPXj9vp+fRUWjgpEGqOo+3tg1+ZhOLos/tzNVuVqvFi8RhsuMjnK14FdmjwtN&#10;A1alVWOkeinjeYGWT/NIx9oZ3W2vFaC3ytPL1pXq0KqsznzP+boPdsb0yWyc/SZyixlFuOeCAQYv&#10;Ibyov4zhqGreqqY2kr4pYUoZJIo2YBJGUKwIJ4Kk7extdyQ+PN4R4lQaE/L/AC9FsU5huJlEYqG6&#10;HTB0uJyGHxOWzmM2fgsxSy5TdVI+GqINv1K0NHKuQqnoWL1tGorMlUU7CJY0gIuFOpCCD7+W5Et1&#10;HBIzxHSuc5Aoo+3TWnnxp0ZW1xGtCwAkNf8AD/xXQlUG0cZX0WYrklGRmmr0qMlSw5FRgqmWPBrS&#10;x5GorKSjdstuWZsDTzTVBDPUqwDi9h7Cl7zFulrJFayBkVcA14ZOB6DuJp6/n0bwWrSu0x/swK/n&#10;1Go6Paoqf4hTVmaxeVxtTW09ZrpZMrU1VTlk8rZCanENM6UlVNO8jMzwGNiSTc6fdX3DekBt5pGM&#10;Uq6snyArj1x9vRM6Ri+Cj59c+4doZfINtXN4+fCZXZ2A23isDWijhpcfVHImafRPX4KGrgl01qLa&#10;YiURjQHkGoj2s5W3bbHguIZnIutfmDw+X59O7mfCgXTw09BvtbF47clTJQQQ56lyEP2xCZDGRrj2&#10;tMWnaCvlyssD0kLf5pXgrDJa6BRb2Y7ubfa1+pLBo3pimeHTFpdyFVQxGlOOf9WOh5250TsKsWWm&#10;3NUvXZiepx7tl46qnyUWMqnkNJKStfS4emSgrZJkkk8ksSxmEgGx9gW557urOdYLeHRbA8AOP246&#10;Mk22ObuMlW9K9NOY+OHVm0KzLTZDsLde66qlxlXJhdobZ2LRVEGTraanlp2qK7ce4clLt7E4oUKs&#10;zGmkq5vIQqQhvoONk53j3G3qsapIvmRxz/RqT9pUfs6QXe3/AE/wOek7m8jtDEYfCL1x0TsCkaOr&#10;hqsRluw8hnezszgTHJjaqs002VyOO2EJ2rKeSSBHw9RZ2CFJBcgzs+ZFlvdwa4umXWhFV41pQD7D&#10;5/s6LhKQ6jwRx6NIMtn85s9dxb37H3bvTPV2MpUGxtxmpyGxqHKND/DjUUmGi+02y+Mw1JIH8EuP&#10;p4ZqhEgWBIAz+4tu+cXivbu1t2c2niEhs1Oa+daUOBno5Ea6FcLQnpzfceSmptg7Zh69Gd2194+X&#10;3Hj8XlztzFbgkmz9N4p8vjIsNLtxJcftbB0lNHDS0SPDqY01m/dLDbpFfwXpO5Os5iYioAzTgPM5&#10;J/L7KdGFoZCaeVOgw+Q2Io9+dtf3q2v15vPBVOLbG1mExdTn56LZ9HiKCsqZcZPRypiod4ZahoqW&#10;ojiLmeGRXjkPlVHt7EPJu+2G2cvBJZ2a7YHNKtxI/wAg6euYnby6Czc2+MPsLDSYYw7bpanKSmao&#10;otr4PDbex8NUamcSTVhw+mszEurU6iteaSO5Is0hYq/93PM84ZJ5DZDGf9XpjpKUdVIpjoKsf2JS&#10;R7oo/wCJyVEjQfvUNswlJJQkqXaHJw1DFFmkprNFpnjZpDo0tbV7N7jleRbFo0HeQainp5/5+kfi&#10;NHISxoo6H/Ddt9OVdVR0u46avp6svGq1Z+7jq4shXsirPW01OMTSwTrLpsx8iPTl3PkcL7j+75O5&#10;hitbh7NkD6TkkGqjNPhPy8uj60v7aUxLqo2oHofN3SY9hj8fTZ146wvRVq+CeKenqMcabzY/Iomm&#10;oj8UqALFEh8bIxYoDce492y03S2uJln0EAmufPz8h6+nQ4khS6t1pKa06K5ujBw5iviWpnnr6z7q&#10;upzNUTGAwCulZo6iSGpWPW/kUKUpbKUJ1c+5O2W/EEShhRcY/PoGbhYMO4+vRd6nA7rrs3TUGI25&#10;U5KjpautaprKWGs+0nel81QJpah2WmhahkZgoDKsyaVUMACZXtpbaSxExlUNp4dBK68SOVx/q4dJ&#10;LctXPTFtbfxPHvHPJUVNVFNR1lPPJLHBO8eMaqijEtKsZV5pI9OjkA8H2a2FuWgBhcaz6Z6LxNV2&#10;18KdO1LjKqrppKWLKS0eOqMtQ5E+D7etnklqpUhw746ndEgrP4hmqoRFkDKglZ2tc+08VxKl3plj&#10;q6qf5f7HWtRlNFNR1Y707R0my9lU+WxO6Mdhd7VEmXwFWmH29FXwUmKjrKmKEZ/N0NfTz4iXKUzV&#10;CO4pI1hNSzyQzlSojfmG/upbxVXV4JFfTNB/lb9g8uhHZRwpEOhS2hvHO/fybj35QYjNa/8AczWz&#10;Y6fIRVckMPmpMZXz0uNrsRkknjRG1zSU0koiUOrRqVHsmWe5QSpFO6ofQ/LP7ejOEwSGhjBPQp7Z&#10;7f3J95UtQGt3BtoSzRSrGq5vLY3LOWrMVLJURVNNU5Ciq4m0zTVUVPNAoVfLUXNlNnuF4YaeOxo1&#10;Mn7ejKA26EBYh090/alaMnWCfaHY1TGkuN8cTbcymHx1XUSOtfL4ZWgauqqHVjowZYY6lVRpF+jO&#10;GNjdzrGHZuPRmfBZVPgDoTNrZjdeViIraCtpaaKsZ6zISUWZxdEIqi9UkbS55cfXZCaGo1l5I6dY&#10;yGK3AsCcbfPLLCDqz0tiWEn+wHSB+UVZiJeid0JVV1ZjqbHttvI1WSgpokkpkpNwY9qiRVydZFj5&#10;2no0IDGeFxcW9rQk1wCiir+nRdvSRJaTUWgx/g6IDsHdO38ZvuAPU0Wf2jmNoZ6prV2zl8T/ABGi&#10;wVG0MFbtV3xOYqaqXH46aigkSF6h6moLERyfpHsPbxstw0AMiUBNKedaHJ/n0Ddiv/pbh3QVNf8A&#10;KOhlz/ypotq7XTMYnb1LNlqWkjxtHg8dhYt0YLE7Sio1x8ku52lMdJjdw57Hw05C1i1cn2cDUUVO&#10;qksSrZOUrlpXeOlD60HQw3LmBZwyuh4eny6AHIbX2vDvjpDsCnzmA3TRblwGy9yVzVeKwaYmoGE3&#10;hTSVuMp2/i4mpcvFC8cchrGlnSeUtNCFjiiA4gt7nbofBliOmhGPUj7OHqPMYxx6A9w4W4hkT8RH&#10;/FdHc+SuzM/lOqNi1e5pMBhmwfZnXq19JtrJVaU+PpIK6sXcC0mQmTF42rkFJR2CPRyxz8xxESFQ&#10;zdpdRwySM0Y1UOD60/1U6Fe520sUFgxjGkjj9p6Ndj97bfxW16fcOfydDtPBulY+HkzFTQRVq4ah&#10;hepjhietqmjir2x9MZ2hAV4YSFMat6fYY3TcrqaR0gsgSft6Gez2W3JDb3Fy9UC8BnPVUHzF+R21&#10;st2r11l+r8xhdw0Gy4/Hm56GKeqpkydJuClycL02Ulx8TPXR0jySLJTBl0iRb3Y3N9m2Bmsp5LmN&#10;kMi+VfUnhwpXB/b0C+ab6xe+RLF6Krf5q9BNu3Nb979/u8N35msk2ljpjHicQPuo6DIxT5Gesqsp&#10;KBRUsEVPWSzmYeKKTW7sdRN7LbHaG2hJJbK0DTAV9D0XC7E7BHlPhHpfbh6M2rH0z2F9piNuw5cb&#10;MrKrFY2skkpqrD1KU9XkZK6kqKiOCSqlnfFtHaV0jW6DWC2n2n2Xetyj3Z5N0FwkRnXtCkqBpHA/&#10;Znp+fbdqFtJOko8SnDoC8b0VR5rJ7uO46akx2InpNoZjB7bglhpdvRZ59qU9HuDKwpjp3iBonpvB&#10;G1FMAX0s90Lgq+YPceO2gs4tvMvjGSTV2FaLqNPiFOJHz/Z0CtCzLLCq9oetfyI/y9Z6fZGzsDkq&#10;qqVjUktPNT1VNT41aiqkNH4bVrQwhq2p1uxlghVjISdX9fYYHNm+X/AyBT64x/g6vb20UB1Nx6ZM&#10;lsbbW7KqkXK5N8NTCWpw1NmK1/4NiaWjkieQwrN5Ycdjqw1yFBNOBRxI58pW1/Yj2Pf7wSRW7FpJ&#10;zwGCa/n5dLPCt5TRpMdJLK9a1uysPjcvSb961psZLJkZ6SmTf9Cs2UGAeFMusMlDWTYqrrxUViFo&#10;6WQu4ZQvot7F6x324PJDPatp88DFfz61PbWkEYo+emXG713Tu6nqKWpzWPhooTSRSVk9dFTU8Q87&#10;zxMnipDFMzRQWdm1Dx3BuSCA1c7HZ7fctKIP1yKUp6/8V0mjMUgIWQ16GTZ+0hT5PCYzam7cBvLI&#10;Zp48jFi8PkFeKQljWHG5SQU5pAYjDrKuI1IUkuv5DO9q4r9TBSKlDxx+316ehhVDqEw/y9WMdKby&#10;27t/cGYXcEG4sXU40UzYLBz1VJlqM1NC8zVq0EtWJKqmhSv8rQrG08Q1CxXj3Hc/6c6vbWsnh19K&#10;f4CepH5fv7SKNfqJDSnpX06NpQ9m7a3A9Ys2ThoY6GSCnOXyuSx1JXyy1Cu81MKOqylNFLHDKFEr&#10;D6g3v7FNhfvIgjEMwIHAJUftr0OrXd9rdyFudK/Z0lN0di7Txy1kc+6NoNRWkNVFWZrA1AjjcOy/&#10;cUlPmqnyujhvRzoUgn8e1tnbXDlvCglDHJqlB/h6bvJ7BwStx/k6J13Z2h11n8UlBSb/AMfQ7hrY&#10;CKCswpoqtC/2c5EGQooK16OopY4iU8pDsuojTz7No9nu5GRpLOqEjJx/LoBb9ubQqVhviIx5V/b1&#10;WFVbz2zlTkP70437vJYinra3H7i2vWYehoaTIiehlpsnUUmQitUGpNLJG+pZFVXKaZdfkWQ9usGt&#10;UpAKD0/1f7HUW3t4LiYs3DoIt7Z6h3DVxn+IVdLU0tWa+PCukUFNQzZR4a+vkxFOZv8AIZK2qPlc&#10;LHKPoLqOAfWcN0q1njquei6VlVifFIXo1/weyBzveuzsduvL7Rw+z6HctNlsnm935KDDpTzQUdZT&#10;JU02OkzeFkrKieRY4njpYp0eNtbrdSwJub/Fh2C8khoHWhAzx6VbaInvITrqSerDPknRdO763Fuv&#10;BbXbKYLctMMo0u7MFgKSuxNNJmKzHwVFTQSf3rpI6fF1tDCi+aOOSJXmZ1uQzNjhy1zBebOJL27j&#10;FK1AJ4n/AFf4ehjukayKwXiB/k6IfJ8cundkGCv3FWvlIaNoSkseWirmqYlSLyOlOjNTk1DRKqqs&#10;n7ZGk3vyJz7l8z7rqt9thZNWMKP8ND0FYrTIL8Oued33s6giqYNv7ToaLHxR/wARiqs3U0WNoq7X&#10;JPF5YabwvW17w/atH+zDLOANKkAD2abPy1zRcul9f7m+t+Kg5ABpwx5Z6VTeFbICIwX9egUyHYFA&#10;0VRDuHL6JZDUPC+AQYvK46aKGKWbF0lPualyrS0dRCwKu9GBN9FZCb+5It+WjA8Vz4HieR1edfPF&#10;PMf8X0l+sdkA1Uz0nKLd9Nh/tqLHbWpchI4mqaPP5uaPP7hrNRVqeBqCOQYvG0qs+hHSkeaP1Xf6&#10;We3baUkhPhOYwRmnp07aSG4uxU/D0cjaOyarfODweQ23WVK5XJVdKyRUm4sRgtv0bQ1flyv946Xc&#10;8uMrK2qqZaKQU8VBLBHKUEZSRnX3ElxcW22G/junD0HZUMx/IKDTGSSMU6mPl7YY7kQzaKw19OjU&#10;Zqv251Hn6Tc+1cbmshVrt+ep3RtatlgfFbd3DuyCDEJg6ys2nkM2cTgamir1myEdRWTZG8UMojBb&#10;gFWtxLu0csTSyJCS1GGoAhSa6QdJOMD1II6ky626ytkTwLZCwp5dAT2Dmu5ZqjG5jJ7c2xjsFncb&#10;U7vTdEORxeR3RFtvAHBR/wAHqNwZ5qLHeeqp8hHWQ4+KSpykpjmIVPI0gF/L+ybEm3XLfXSSz5Gl&#10;iwox8wKk4AOSB/k6B273O6wyo0VkujXxr5UPUPfBy+96GGuxRpt+4jFYemKZff1G2KzslXFT1OF/&#10;vHkqvBbtAm3BPHNThKf7hopIlVjTgRSXesN027a7q4d5CkZrQKGalfIas4P2noq32O63GwipCBJm&#10;tOl7sTCbL2hnNr7Szj7WyGYxe0ZqOvklWpXJUW9qhaBqfbu3q6nyW26WlxmLmdnpHpq0pLFJK4SR&#10;wLBnc7m7uWn3C1u5jaltVTjtzk145x6f4OiXYrGFJ447q3UyU8/Wo692d07vndm2cPunrih2vmtz&#10;0T7qGTlwi1GJpsDtupRl+yxdFm6f7uXKtIDVLNIKOtiIQojlrlBsPN/LW3bpNsm83UgS50le0urG&#10;g+KmAM04fb0Ot95b3NbSK720aVbgAQOGP8nQaYw984o4/Lb13f2HW0tNhYoMlU5StjGUp6KOMtiM&#10;TXUmToYly7wTFDUwV0/mZHZRyGBEG43nK97LLZGCJaGiiMEj01cKDjjTj5dAaGTmS2u/1beppxJ+&#10;Y6ct4bv7Grtr1NFS09Xtp85XfZZDcGW67xe3sV/C/wCH1D5F4GoctDiabctfSS1McE1RjhEKWCGO&#10;FizRo5xyxy5y7bu1zcNIdPwqC4UsTVQc8M5A+fz6Xbtf3jRAzsVYcfy6JvV5Ku3lm85kty7qnyjT&#10;DHVORWGmehze3MZkI4K+sjocY0OKxmTq0pUh8scccSySHl1dbGRpIILPb7ea2hSFxIwHcSC2pgBX&#10;PGmKV6js3F7udy6xgEcONOjXYnrWj3dQbMgxeIxu0cVndq4yirmWOko9yU9PW0k9fsuqzeAqqiGS&#10;CoylCjOrx1VU8rtad1IUCOtw3692eTdby/uFnto5Qo0nUgrg6TQcGBJx9nT1pZXKu0M8YBHnx+fR&#10;wPj1W7cy+39t9Zdlbq3NtzJbTG+NhQ7cwtbX7b/jW3NvU9PFi9m5+oxOIgpsdQztkameONKqvno4&#10;0DyFKcofcNe4f742+W75l2q3F1bTQI2t1EhjkZg/iaWDUAoQW/pHGepR5RNuskMDz6cfZ6dGjope&#10;vurv4/1htnqbtDFbKhxeSzNXuvrbKT1tLX5Z6LJyttOgn3plMVVZ5MXQN5ayahesijCXjjXWrGHv&#10;pb3nGax5v3zmSxF9IfCEJjStBRdbhYdIAoAakca0JNehfuksdq/+KUJ4ft/4vpH7w2vl94bV2uuM&#10;3DQ7Z7SzNLiah8BkKDbOXWsRMzjqGLEbtmpqjPSUkHBAyFEdAjibzJEI2kU12DcrDYd03U36mfb2&#10;DBJYAQoNOIOmIDGQKZJAoT0R3VvHewRoZT4tQOHXW7Nwbm6WoqLN5bret3Nu6ux2drv4v1tjKPIY&#10;vFZKlgp6KaXKZGGjmp8UcR5qOcyimaecQNE7zQ6rmfLMUvNe4l9r5hljtElVG8SRxI66g1NNTq+E&#10;gEnANMdFd/DebbbiMxEqB8VONc/5eqhe3KrLy5L++/ceS+63p2XS/wB5Uy1XVS5vcj065LIUFNLu&#10;bC4yebIberZGo/2aarKSmFRIFjiIvljslpJFBb7bstufpoz36mwTTuIJ41NP9R6iu7Vbi81uanoK&#10;sR2ZmqJWxcFa1XEZPNAlTKtNGjR69KyrHVSFEBN/H5nYf4/T2pvuXElnEpj0MD5Z/n0pls8Ahezr&#10;2b3luHNRQ5bHvR0W46USxx1WLpMVIuWrErKOWiaoanhSSZo1hckTRMbi/wDT27Z7PYRyCG8LSRk/&#10;iPD8ukE2qMVg6Zds5/sPdOejwWeemxVVgMQ1Nk8pjngp8hRYmhelx85Uxz0TV09S8kskyIoYgs/I&#10;5J9f7RtNpbNLYIAAcCn/ABf+HpNb7jPqmjupT4Z/ljoQDn9k0OOqM9Lm6SpymIlWlxuEqcA7gSUb&#10;zwUk1PPUzSQS0LfqqVkczxqdQUKwBC72O5XLpAjFYic58qf6v9Q6W7ZHbySPIjVJFf59JzGvWxT5&#10;Hc9YdwUeNEmHrkC1tG65TFTK8mTpXxghioMktNKEkgjqJYRHHEoLpx7PEjsI4lsCf1mFCQCc+Wfn&#10;59C+wu5YCBKf0x/g6x4Drqt7p3DVSYWrQz1lxFJlYGqP4jJJK0MlYKjGitjgk8RMxjm1KjED1fX2&#10;g3Tmex5OszHclqafIVNf2jHTF1bz7ruCybZENFa8fLocu0uoOyuvMRSU+Kw2JzldC+IqKYrh6CWD&#10;HVGID1VXTRqsNQgpZoU8lRNDPFISfWiDj2F+WOb9h5jv5heyzItDgKwGR8j6fz6EF5te8RwxGRAW&#10;QVpqH29AH3N8ht19p4/bfXO4dk7Iw0tAmIC5vFU1WMk1aI8hRT19ZXSZGsjpoq2mqIUmjifxMsan&#10;SGHEhcq8n7Fy6t7vNluMxR6sVOo444BrmuOo03m/v7q5EH0dSv5fL1Pr0Ybrn4MUnjxNbn8nBFuE&#10;GjFPQCqqC7VZgjqGqcRCqy5WsMMYjAkCmlMrAa7j3HnNXu5uUU00W3bfKbQNpLaVqflk14f6qdDL&#10;lvle3vUV9wlCkqTQUx+fSoh+B+NrJdwZDIZpcrU/xGWqaerlMbUlPHJoq6fJJBIuRp3gCFytpGks&#10;p0gAsoXu/fSaCK3ij2+4hWmk1iUknyOS2PKtPP8AaJ4vb22vGAs7xdX+mI6X+w/hr1hs6sj3FkK/&#10;I5XC5a0dHt81bU1JWQU7rLUvEkzKKiCa5ENOagSVBJ0qbXIZ333o33fhHtu1xadxioGlKqpXUK+l&#10;MAjIGKdDjafbPbdqRLvmC3kurdhhQSyjNMdy/wDF9Z8v0B8cu0Z66u6yy2a6I7F2/AamhyeZoqvA&#10;0T1FLVL54fta6upYai9IQ9qSScqRyhuSDXbOe+d+W5bC05mnXdtiuB3KmiRgx+EmsaUHzLA5x59N&#10;7zyByfcRyXu0RC1nXIV6jgDgVZ89FX7P+a3yDwdbP1Dh+xcXm4dl1VRgBvzbuNpnqNxUFFTClWpg&#10;yFXE4q3MLtG0kTRGS4Wxt7lbYvZ7kS9mj5vutqCS3UesxsTRGYea1ov5dQhuPPvNFhdS7Nabi0kC&#10;dtKgjhXHb8+hV+JHedD1zuLsXPdqZbKbW3Z2TWUcuFOT2Lknr91T0sApaZJDBjxR0mHqq6IioZXj&#10;PpVrWB9hH3j5Ju+Z9o2uz5elgO37ao8RRJQLSpJxxOmuK9G3Ke+XFpJ9TuImS5kbiUTgehz7h62r&#10;e7JZsnT1mHz2TxgqKfHbdq67JDa+4WaHyVVfi63KVeMoqAl6jxSyQ06yPPdLzL9QRyDzDZcmeDtJ&#10;mVHBA1ouomuaEgFiQTgH8IBHQu3jZr7eYjNEzMWqamgNPsGOH+TooeWynXFBjcTs0ZHc9LvXaE07&#10;R4ylwONz0OLix/3keZoM1nNkpHuanpsbUBJqeWOJYToC1AeNCBPNnt+6blHNfPBHJt00Z0saAkml&#10;GCkBhivxAcceXQFbc59pI2+Q/qDJ/LHSX3r2BR9lz/Y5mXB7gWko6HIVOepjTmSkrKaCSnMGMpqm&#10;KaaOnqliiVYoJWRJQW0i5PvW0cv32xXH1VlcSAEnsFKUJ8/X9nDpq43C1u0pLQkjoqeTdMbT1OKh&#10;zdc2Dq8v50xNc+PqIaOrpZdDOJFnqIYKuPyAJUIA5RiG+nuQ4270uzafrlM8c8K9Bi7l8BTHHKQO&#10;k1VVdfRU8dTt4V7YijyM5xdTBChGPrGlM4jjmjhdkYsl0JdXA5AsfasRx3ExEsdJTSv5gf7HRBI0&#10;mmvjEt6dNmY7Boq7H00QhqZKyWtjq6uurUSSvhZpEQOkjtGtUNauwRwXDhefau32Aq7Ez9tDiuP9&#10;VOkC3EiShngIQefz6Frc3bO3N1fwvb71W4aoY+LHQUG7VjxFE9IlJCYKeKXEpTvFkqKIgkeadKhL&#10;ehxYr7LI+XF224mvFUMT/m8v9X29H0W+JIpjMRGOlljNyyZmSt6d3YmLlop56T7bfFN9hWVEEcUE&#10;9RSVMLNT1Ar8fkpyq6IJgwI9Cs3oYmu9th21zvYkIfjpI4/LGem4zcTEBDjpEYHpLspa3K4/bWIm&#10;d6LNUtJPkpXpoKAK6aYKaT7tYWpv3ynieSCO7ki6H2YTcybJe2kE04/X0mo0nGf8o6MrfZL2WeOd&#10;HqfQno29bQdk7L2q0WI2RkqCpFDDLlN8YP7+TOykU0lRVfxCsqMjUUglqGSWF0EirEqX0opBMYy3&#10;XLu9bwI5blDL8KxtUCuM48/L0z69DS/23c47SHsCimSDU06ZMNvHH5+kjq48isuYjohDNnMdK2Cy&#10;Mz/w2FaqhyNBVTYTbVfHjckhNRXgnW7avMefd5+Xri0uo7U2MLWrMDgBxQ0OGILH8/8AN16wuoTa&#10;sK/qKCOgc2xl+x8XuPJb02xTiStl3DBURU+Hq5Mhh5sTQUYpcpFV0sOfqcZX02Sm5m8lTK0shIRh&#10;pHsfXcGyvBDt72gRxGchcjH8h0WpPdC7UiU+H1ZHtrBdb7goTJmNsJPvPI08JmocljaKnydGkULV&#10;7Y+lxtRW1h29Rl6grGGl8hUL62v7xY3rdN52jd/AspH/AHQkzEkYHH7OpAtIYLiFG4sR0EGS2zla&#10;XM1Fdsuur8Pi8hlK2Fdu5CLG5xJFEsMVRE6bgzMGRqF8cAkhkpvKkTHQb2C+x9YbntN1bifdLSN7&#10;tk7Wpny+VPt8+iTcLV0dhCKH/J0n/wCFJ9v4/wCG7t0+Twf8AE838H/if3P2mj7TX5vN/uv/AIFe&#10;D1X0+0/jjXTwotOv1NNOiv8AhzX+LHHHQf0S04mtf59f/9LR1XL5YTCoSlo/IyTeKlp0SH7Q38SR&#10;+SpSoVk8SgaXZyVvzb2FHihJzLQdWAuEFZQKfZ1iqmnq0FOtGYpHemASApK7MWYHzMqhI/Fa4sn0&#10;Nx9fdBHEgDiao/Pq51OqSIDoP5edOH5dc2w1ZIZIEqZFjp5nMizy6VeSyHTEqgal1sLt+P639sG8&#10;hjOVWtONOndBCBgTXqadt5kmGBMZMxWGAqsMNWXaKSZlWVqWmWbW4c8sq3A+th7stzFNUimfl1oF&#10;wRQnpQbgiNVgNs0GZr8NjMW1dUOkkWQoMxlQZQ1HU5SXA4qV8hj4EaBAiTvBG0l2dTpHswsrcIRI&#10;uQR/m6OLaXUoDCnQay1mCxk8bUlPJnhGyutTl7U0U6vTzJUM9HTVBqIpEmlSSO1QGIW0iHn2bFCM&#10;Uz0s1KvHy6h1Wer6ymZ5JI3RGg10UcMUVJM0NOsKzrSx/b07aQB9Y2ZmFy39WzEpADtQdMG5YMWj&#10;FT/q9elVtjtHNYeooVlp8dXJR0UtHCq00FPV+AA+L7vIQRQV8/hVRp1y8LwOPZdfbRFdKKSkH8x0&#10;JOX+b7na5BRSG+wUHp69CVvXfXY8sGMyEsm3sZDmaFp6aLD1FNWZGnifSyDIySCWopnmCFgrE39l&#10;i7BtsDDxV1N6HI6El7z9zFdEpFNSp4jT/wBA9BPUZXc2cjjgyOcy1YkbERRVE88tOpvYtHCahofq&#10;bkmMn+lvZjFb7dB2wWsQp/RFf8HRNLf77chxcX05JGf1DT9gIH8uoVDgKidQ8l3PmMUuq2o2mZGK&#10;6fG/1XkX/pcfT36W7SP4SAPl05abddTwhmLFz5k5/bXpU0u1pZWicwqGEjx+kW06Ga1jdrFSfrf2&#10;gk3AY781+fS+12F1as0dftoelfitpmWmDFGZXeZtVi2opO66VZTZjfgC3IH+HtHcXqqSxap6EFrs&#10;du3wwKDTiFA6UtBtOCKFSI5C7pLIupUYJIKkmAAAhkEbhzf8X9k8+7q1Ujf/AAjo6i2EMiFk1p6m&#10;h8/n0o8ViKSOOg80MUTzU/nK6ZZEY/cS6JHmQEI2lLhTa/son3B6jTIePqehNa7TGIxGYwoHyHTl&#10;RbcVIsdU6CYJYpKxJLpqEdQ1Y1MjKQzltEbFuQNRW/49ti+Ku2pjq6NIdphAopHD06k0WHhgpoT9&#10;tFLItI8pnqQBrqRG82oE3uxP+Ivc8Hn23Ldkqauf59WO1LEqPpHH5dCSmFpqbbN0xojqWw9OZapp&#10;pTPCkNDTRRwGMqsMYkDAhtKfX2QS3ZklK1PHo6NoUgjovl0/0GMoKfDVKZdKqhhqMXWS0ldjaeOq&#10;npRDRSCGKOmaaMMtZVKkUzeS6IzOLgWNHkbxCgxjoxhiKW6Mw/F/n6m5IR08OPWGNZpGyGKhlVSk&#10;k800NdBROlOkLMsxCSMxI+unVb6e2AjrqYkgUPn0ZK8dAmkV+zpW7lxlLJS4innvLVvuLA01TSlY&#10;hFDJ97DLIkzSyeZXeNPpawsfaNbggkg+R/wdP3kLeHbUrpx09NQUtVU4LJAuKc1jwU2NrCY6qAUW&#10;Ays8dRPTIqJ4FeTllk0Ekfn3UuWqSelpcx30cWn8K/8AHR0s6yClO48jJFJFJMcFhYJ4pqaMWVq6&#10;piiIKsXqpLKSoBX/ABH591DEedeljkvc0XCBM/bUdKLYv7VVvdmCJfIU8It6VjtQEhR5Gk0+pfob&#10;f4+3fEBABHSmJ/EBFeHTNTHPVi7lOInWNP4rkqaphiF5JZKqGnCaGBXRJEtyqgC5PH5926Zhuy8s&#10;iVyB/m6EunxKU3WfXiVBWQVezMlO0kiJeomfPZaCaYSppXzQGmRSrFtJJbgG/tFNcFLiGMcPPp+S&#10;EyQqwHGv+EjoLqrD1NT1+tZRSukkNDhxTTQEGSAJRxeSBo5H0or6gBJI7WDHj6D2b0pTGCMdIntS&#10;YwpY0r69R6+WrggxkJpox487iQojqihETU8heQibSHc/QhdQA+vvxFTwx0xKpRQmqoHTftymFXue&#10;SOskKLJT5GZUnnWAtHNXUUWrW5a0cQokACnkW5JsPfiopTTjpVZyhCpOehDWpehzOXBij+2qYaKI&#10;yUkmkVFd9vnIqZPuA5kZ1hViGBUKLi35LYiGstSg6MLi58QyRog0ECvAVwOPr0ldpVW48XRh8bi+&#10;vNyw4itzFAKHdm1WqjCI8x46espKigmmrqWoo4KiQ+RFAdmYlgfatEhbUrsyrSo0mmeHl0QPbtcR&#10;tG9sjUao1BTjIxWtOPQ44f5Pdz7CxmPz20sc+08ZHj6GaUbC7a7N2BPSM6fa1TUq7feWjiRJh+wV&#10;kSZ4/Re5u1IJTHIwbcbgjyBdyP8AD0VTcs2UzEttFr4nr4Udf26f8vQiYf8AmKfPXA10FX/swvyK&#10;g2tWNO+Gio/lF2dmZ/GlOaigoqii3PMsMCz6HWQF0dNYANwvsyW70KEF9LX7WFP2HPRTJyjscbFr&#10;nZYqf800Jr+VP8PQpY7+bv8APrH44ptvtnuqlyj0EFbQTbmrelN8UyF8hT0ziWs3ttjcNdVT00k2&#10;vwS1UbyKo1yA+7GQ6F13jOvzLU/YekN1yhy9eRgRbYFHyUr/AICOhf65/nefzF8OmT/vP23l81T4&#10;3Ky4qKiyHRvWFbkWp4qBKupqq+i2tR4KnjjrJdTBIpnS5BLFv0sfV6WrGerWft5sLjQbMqQKimrB&#10;9RRuPQm53+f/APKio2jX4DPbe6uymN3jtivxi5+o6J7Bpa+hpctT1m2Hqq6XD9hfw5MhQU9VcyPT&#10;TcRrdSEHt6G/ugWyTjzb5fM9Or7ZbIkxlAfVq1cXya1z3GtTx+09VM0Fd9/htu0lLUyS0NDk6LE0&#10;1QEyFI8gwNHWYuKXx5OGCplWNKQIsjX0p+Lkn2QXkmt6t8dePUw7PZi1sooyagAAD0HoPQfLruvo&#10;v4TurEXkWVnoa8wuyLpkaSvx7Ned1sfGVJFlJbk/U+0LRajXy6NnA1EU9Ou5amso33DVTUwqqmLI&#10;0tKghZqgiB6NQ5han0iMsr3tY/Tn3pItBJ+XSioWMHyr1jhqlm27QwVep6maLCtLDHLCwUVnhmKy&#10;SqoSGxl06Tqv9Dyfbgwa9VDpg167NLTPvDA1U1IP4hSUWSoY6lDUN46eo8MppWCSaQsciGQuVJs9&#10;jYce2ZZzUqBTpIZi90VA7af5R044ulP8Z3hLESyQ1yRBadtbEzYrGu7yVEgGmO6C3pJVx+PbJYlQ&#10;a9KhGjTvWUgmnr6DoNdybR2w+2oq6oollyGQpoxBLLRs8TTR1FDTUzTSaJIiytCGVrIQSbEDV7U2&#10;03gHX5kU/wAHRTuFhbRrJIZM+eD0w1WEpcrkqWlSYVNUuPjasWmSClEUs2ZMCsJHZ3dY01Fhe7kc&#10;W/KuS4Mml3bNf8HQcFtbOgoqn/a/7HSJz3WdLW4ereppopZYZ84SwMSQg0s0jwsRIW1Elblrg34A&#10;59vxbq8coKysFHzPRJuXLdpcxs626a/XSB6+YFei47l6OaYROIIjNLTyyCVWBMrvB5BGolY+hkuW&#10;IuRbngj2KbPmxhojaVio8qVH8+o53bkCK4g8SSFGc1ycn5ZPy6LblussxSfcVFCskMlLWOFZKkMs&#10;Ukal0MaqCoAKcaSv14P19ja05itbqPwblh4JHChpX7KeleouveTtw22U3NizBl9GP+CuOHS42H8i&#10;O3eqa6jVctU5rHQWkXF5q9fC9PIhRlSoYy1UUjo1gdZIH+FvbF1yzsm6hmtY0icjigC/tpTp/a+f&#10;d/2OQQ7iJJogaUf9QAfLUT69Ha2V8tOlO0I0wfZ+Bi2jlKopE+QpoRU4l5IgqRvM7AReJEWx8qyD&#10;1fS/0CF3y1vu00k22Yuqn+I8Psav+DqR4Oc+VN/iNtuNnErP5mIA14fEAD5+vSk7D+MWz90xSZvq&#10;nec2Uq9wUjxOaTJQy0CUc7JJ4BHJNGY6VpI/OaSCan1TMdUckQUBPY8zXlpK8W+WuiMfiCqc+tVF&#10;a/On+foMbt7SWW7GS75bnjdnyBU4oKfj+Y6I3vHo3f8As+kyMOV281TDBVpIs+Opm1Qy0zqaWefH&#10;VUMVQtLIGBllhjqIlQ/r59i+w3rb7lxNZ3YpTg1QafKo/wBX7eod3zkjmPY5GS8tgUByQUP8lz0E&#10;s+LyCZCCs89G00yOtZGAkUUUxJB0+L0VAjYMVdAiliQFHHs4k3GLSS6lx5EDz9egbNAryrFGsniV&#10;zWtPn1YHtDaVLgOtcFuPKbM2dNlK7IZXFbe3DWUc1NBiKuvxevEY/IwZLM7bxNVl4IaU1v3LpNP5&#10;njWoYjQWii9vWvd2lhjlm+l/0QamycYGcD+WOpd2qKzt7G1kkjQkUpVQc/s6FPbNVvvf1X1pms1n&#10;du5yeXY8NHnJaylzuF3FgqjBZjIVNHiWXD1NS+QnnhqbUU7imlLkftWUuwH5jvdk2C1vo7QSrODQ&#10;AKNIDCpoagCppqxQmv2mQDPuO4/TrEtbaQCh9AKA09Mg9St9bnPQu7exN97aydXuXe+5Hn2y0OdW&#10;sE0cUI29lKWTcGWxyQYnJSUEzLFGfIZknpo1ZCodR7ZZLzmXbLDabt3i2YUchCRSmK0RgfxE04Vz&#10;6dU36eLlCJZnkDzyY82IBBPE18wPn/PoB9j9ido4fcNDvfblpc9jt00uUz22IllyO0slj6Sjpq9I&#10;clt5qPJUmVGOSvmjiqp45TBBIzXAQH2Kdw2PleTbZdiubfXEy1idhVlKjOlmJYVIytaHz6j7aead&#10;1n3FrlJZfBY57iAPIYr/AJOjZbo77jwmd3NRYzNbY37iTiKJ6w7uh3DT0+VwcVTDQywwZTHVFFic&#10;4sdfIIsJRQx0bxUlA8oihMGipB8PIFlPZxX8cLQ6V+FAlAwFFAB8mGWNCQQAME9Sla86NaSC3lkq&#10;5xUkk/t6HXZHYewtmQVOKmg3JURZOn2vkNn5HK1H8a3LhaTCZtv45lsDTbfyW2dtRRV+bx1R9s8z&#10;SVLrraOdJYlRIu3zlfd5ryKba444oyCJCDo10wusAFm9PMAAEZJ6G21b9s6Sa7tkLH1Ff8nQnZjd&#10;ezOyd3yVGJxlZT4TaG0d4ZSsgxG8ZcvT46KXNUc9QlI2Xye58xj6TFZesr2oIZqjyPSSO8avMS7h&#10;+32zmO0s54HoJvFU6sDArgdtMmh9aj7eireLzZbm88SFwoJpVcflgV6Jt271VkMpvCLLYHsvcO4t&#10;z4qtrMZSbe3Lkcp/GcTQZvcP3VNHhsjXZjCZWH952ramkbFUFWJpRI8JjKyNMfLXMVquy/R7nYtU&#10;MPhQFagEBqinn8vXy6jvfNsmFx4lpclkOaVr5fs6Khls46YnctbvrJbi3xU5zK0tDVbayk8pFXW5&#10;SpyU1VnIc5Nl8nW/e7cXD+CSPIU0hpjMwUBrFZc26xWdNrNlMkbEBjwFRw9KE5H28egVewHwHku5&#10;Bq9Ac/t6AHCZOCSDJ1i5esoOuafLYP8AjuHpHylVJiJstkclT4aCjeKoUZs48VdRLQy11VTUzTTf&#10;uKY20gcvFfFFQEGTNSeBAqfQUx6D/ZBFu8ST3EgmJiHqSfLqfnZ6Slye0xsjO12U2vS4KigTJSih&#10;avq6qhmrJq6R8ZBhsdNiYDlaqaWnopaearp6SWNah45jJFGWXMTQwztOoE2rAqCKfJsn+dPPptZY&#10;ppRpav5Hoy3We0aOGfCzTY7M5Cogmgr6A1lFXUcOGqaeRKihnxmYnhgqfDDWQxShVIAZQD6B7h/m&#10;jfbqzUvbTNE/CoP86cQfnQevQitLWOTvLZI6MFPsLblTjq1ajbWFoq2rZTWrNSYyKLz1DinaWnj8&#10;cawvJFTKQxUi/q4t7imbmjmNLpZZNzmdK/xEn8+H+HpT+67chmOnxD50z+3oP927Cw9Pt/G4+XGU&#10;9Jio87SV+RrGo6yqx8s7xRxUtFVVmMnpMxT41I6VZGko7oXW2lvSPY55b5mlnuHkupSaDz9aUrTh&#10;Wn/F9F/7pGqpbNfXpebD2tT7awW4q9IKgUOQ/wAqwZwcNTuKozU9XDJjEqosNuzc1NSCGEXeGukf&#10;7mFWHobgey/eN/26+3QQXF26qhq2pQBgEU7ATxPpTzPR+HWCzKA5OP5dOWH6hxdLnKna7YXdcM2V&#10;nqKvJZWalpkaaDI1UopMg0cVTLROHKLqlMsmjS3JUgeyPe+aLqMx3lveaoYxpApXFKfbnokhtFml&#10;ZzSo6wb62TW4qTF0lJRvBjcfh58dOaiirak5Of72eYVNREi1EERkRNEbIVK8MPx7Lti3+0n1PLEV&#10;nLaiaAf4M+fTN2qnDZX55HQZYTF5Ckq6ikqtvT46KixNXJP9nQVldDiUmkM6SU0xp6Wc5CqNgkcb&#10;WB1FwQT7G1zeRbhHDJFOZEZqKpJyR5UzTh59UjITt4L6eXTTRdk7W2tj6qlhyOXytX562OafMPU0&#10;VXNlYTURQS0kFFKKSGCCWp1aJWZiVB+h53dcvXF5JGy2SImkHGf21/n1pL4WshYYJFP8H+bp9/0q&#10;UOQxH3+4a6tr6aGGjhTLXlrjBUPIwSjrJYfJLS+CSNXZkazvz9OAkj5bvYriRbV3Q4JCnSOA8gR1&#10;6S+E+GNeup89hpIUzU6+SppanH1K1kkRiyKVUkixx1FAaOoWAyVBkRm/WNKsdJINmLS2vo7ySEs5&#10;qTnV+fEnpOWj4iNa/YOoGa3XmaTM1U1FWUGQxaUUsNZV2jeZ6uCUiCVopamSWupI2N9VyzqxNgyj&#10;2vg2HbzH4cqHx9RqKYyT8qV4dNNO6lsnTTob+rd0Yvdm7qPHbzzO48nX5nbOchxEG24/73UWOylB&#10;QT1EdNQRQw18uIopamlDxiVFaMFiljY+yneOWZZYybOJESNh/CGIyKnIrxH+Xo32ibxNOpiSBXz6&#10;L52H3hlI94y7Umxm8sLV4vHfZ7ipZ6CqbcWMejjqYJcTiKOompIcTj5KWWLS1T5TGJdQBIAA45b5&#10;Es4bH6u6lDMvoxHn/MDhT5dONuXiXgiJIUVr0VVc7NNU5Ck3RTpRwNRVdJQVGQoVyc600tPNErLU&#10;SCSKAzRt63i0+vkWB9yBBbR2KKNsdakVNMZ9PL9vRwslk0Jzn59RMkcFDTU3hSCGOjaKR3qMcz1a&#10;J4Imiho6qlqCDHUunDS6mhsXAuQPblsbmWSQXDHVT1x0Ed3mGtljNFBGR0ZfqnbtBunFNTvimpKm&#10;LLU9dT1dR/DJIhQKKpoknydBULkp5GqqKJ5E0Q8KNT+oBgBzVu9xsccrxTMytggA4qD5EUpjpfst&#10;l9TpatGAr/g6HncWUoMVoo8ytHWeIww00lBR01NVLXRUoglqTDkoa+eujR47Fo9K82Ong+4wsbVr&#10;9WvI3YBya5p5+gp/qz0PYpXtlRWkNPtJ6ZclmsKuKrZs01bQ5qnWRBQJJTVePgjoqeE00UCU0lDU&#10;x1MzsSgEiadRB1cH2rt7O9S8S3jIaMEZ/wCL/wBWOnLtkaByaHonG69wotfmM1Wbvr6CkiytK1PQ&#10;x1NWzvkctjHp5ilBTPUap2gQSmQliP0/Qi857Pts8ljCgs42ehqWVTXJ9fQY6jK8atxKCfP/ACdB&#10;XV09FlY6rH1MGRjhyLCpwuUqkmgnlq6mqjWmoKpoqV4hHVxpLMulrFYipszA+xZaq1jCspiQaeNA&#10;Bin+D5fZ6YJmjZpgtOPQkfwXsfDz4nbuJwENbHkMrja6HEZWieanjocTkKPKauVjdI55aRRNMiep&#10;WALkWPsN2257HMu4XdxcsrpUVBPFgcf5OlsUDR3AqKIBn06OhsLF7kz+2WxO785FgNitPJWw7M21&#10;ip0jyFfPWzCrqhTs1YKSoppXMJaQsFj5sxsRF/MvMFnC8MVr3PjNAf8Aj35dHUBUUHl0q8vW9Dba&#10;ejSuzG+K80sVBVZytpFzWeocTFS+emIqv4bgqGjqoTRPZY5GRVEbKysSXNrC3vdwVGgt49DAfwA5&#10;+Vf8nRgjW0ZJL0PyB/yDpEUXfPXlDuGOg627Vyi4iMRVFVBDgMxtOHVQKkcWrGF56J3lQkSTQzx6&#10;QTYPfhTuvK+/7fCblUqrHAUrxoTWigenn0zJudsjDw6g1/1cOh/w3eaY2nxrZLsNsvj6vIxzUDVs&#10;LSUsNVPTVMgkiSmqqamjp4hI6I06SEsoawsQI/u4eb7pHSISJoPCtD/M+fRhDusEiICx/aR59GZx&#10;Pyf2XidqS7oylFW1tBjqB6qtybU0K/cQzSeqoqUqsjiodEshCKscShlUDkX9mPLu+7vHfQ7Rd6/r&#10;XwAaUrUeYNP59Gyb1ZQqFJz9p6JT3D80ulO5ev8Ac/XWHi7ExWT3dRR4ikzGV2zj6WgR5qyGVZa2&#10;pp828ihZV0qgjPpPHAv7nK12y/20xX08gJX4hUEH8h8vPor3LdYr5WhU0T/Djz6Jdh8DQ7KyePxA&#10;p8HufaVFNRDP1e2MccVlq2lgjpKSvx9RlBkwK2or4MbT1RanqtMXlJIVwwCncpk3WklqQJlGdVKD&#10;PlqUiufL55yegWshtbgCIkCuaVH+Dobewe/eo8ntp8BS9SbwgxcSFsQu2IcJQY+imhEkfmlNFjcz&#10;W1tTUAL920knkcjk8X9l20bdvQuCy3UPHhVf+gehDLexyxKpXup6HP246JJht447+O42ZKfJ0lHt&#10;lquqweKyhnnixOUy9ZFXxGhp9MSxLBW0aSSmRSFF2K2v7G81lcPbsZ54qnjShPCnEKMdEbtcJcoz&#10;RVQHAqCB0arcvyY717iy9F1b2DHQ4/aW662SacbdxtDTVcMET1testBWRtIGlppnuImDecoIyAGN&#10;w/Ftu0Qhr2a4DsTn0xjhToR3W9XdzCkDoSqjFT/s9FV3n2V2Zu2vr6jsPd+58jDhYmoaar3FUVqw&#10;0dLSRtQ0VDT46QCGOteicBYIUBjf9trBdPsQ2mybPcKslqEaQ/IcAc/zH+Xoim33cEj+mjlkVR6M&#10;R+WD8+mXa00WbqK9KRqusqwlEuKDwyBoIWfzViyrN5WimlkBOkAkf1vce2t0jjsYm0gAAfljomR7&#10;iSXxHdi1eJNT/M9Jfszbmdod4VlBT0dVKtRiNv5N0jeqq6VK3KbdxtdUWeJAlPJ95UOQpUIgABsB&#10;wZbTPt0u3QTeIniDiaZ/wdNXdxdq+mNnXPkSP8vSjhhmodobIWpxP3dYuc3XBDEyVgqW+8yGBIrJ&#10;wAW+2o4GkSn8mtXZyvjtc+7y3tlMt3GjIKAcB/RHyH+fqz3F2sCM8j545Oc/b0Yysy+bxm0MvX0O&#10;SrPt6PYNRnaFZC1JMs9PvnB0E611OZaF6rPRx5YvHTIagCMeTgKy+49tdh2zcJZFvYlb9XHCtOH5&#10;D16fillSEyIpz0Xtey955SGkpIK6qhFXUVH8SlnmpIJqmggpwtV9tVRU9Idcgdn8bgSGT6XI9ixe&#10;Wditozotu7TjGPl55H5dFsl5dNIFIalR5nodc/uHDU1Rldh5pMhuCLBVP+US/drQRStTzR1bTq0N&#10;VBVGpWGVNMkWhj9eTY+wkuxXW2Xq38CKrL6Af5Ps6NiC2K9A/n9u1mR2nhtvY41H8HwGf3flcZNF&#10;PLV1Ii3hBhlfGv8AtpA9ItVtNmMjoW1Pc31i4vtOYyXkeaNdTAVxxoKZ8+ksiTFyNbGPyFcf4ehG&#10;62oMZiaOqpI6hZK+ramlWtmp3+4sCwmpYCkjSrK0kbLLZT+oEqLr7AvMc1xey64WYGtRQ0P+T16f&#10;t42QNihp0rNszw4Hf2DlqJ6Oalq6jL4irj1tMVOaoKzD/cpE8gpIVjevULYIFmXVc2NmFQX1ktvc&#10;RgyilSQCTQ+ZPH9vl0otkD62bJoePT7171P2H2WzVmOjr8rFRPQYvOV9VkhSw43Iy0ldV09HNJJU&#10;wPrmpsRUzBoj4lIU8i59qJbBUBMVpGEr6LT7PX9vTMMl14oQTuFP9I/5+lt3n8LarrCq21Ub/wBz&#10;42lO+K7LU2349nbxx298dLW42albJ0tfUYOetix+UpKfL0bGOcA8mxvf2ebNfywQTarWIaRjtXAH&#10;pjoSLt126RtHcuGfhRyPl69BNk/iPRQRAPlMhPMhKxhZnaSO+pinjfWiSaiCVW3tJFz2IJTHoFQ/&#10;8K8M/Lo4/q9vIthqu3zkHWx/wnoO5ekMNtevlLZKup0i/USy0Lly2lqZZI2GmJ4vqQBf6e1g5pk3&#10;SUosfnjC/l0Db3Ztzgd/HnZlHqa/4T0jTX7GapyCUWOyPngqZ4onqMjUTSVRXSdKRaF+3kkkjtrV&#10;pASwIOrj2dRw35IoAPsp0SGaNJHjZATT06RWRbA5PMTZGuhjxVZNJTU6Yynrq91d2YpJJPX1KVLB&#10;PFdiokezLYaTYezYLuMUBodSgH/P59F8yEmhY9GR672jtCDs3addHv3HPQ4/OYtjt+pjfJw5QwiF&#10;hQ089Or08/3Ug8cYcxuraf8AD2Bt+3rcF2XcraWwaRip4BKj58eA/ZXoxsbSSOSKZXINacerGd7D&#10;dsUFfTbV23RYano6aplp6V1xePy81NDPVZKUGtqpDOJ6SSqKoqiNdKKujULnGvaY1v7x7W9kCpq+&#10;BhgfkAQMenQ5mLJbqzDJHHz6KzT9k74y9VJicrR4ikwIpopoxl6nBzSfxldclFkJKBpSKSado3IE&#10;Khn44uSPcrJyvb2trHLt8rCfV+EkYofOo86enRF9QtdJAFOmeTcuCq6ueoqduvHVzivx8uRytRuK&#10;jyVTka5KuqpZI4Ifs6BYYGq7rE94+fyv1WRDe4JI1+qkDVH4zkfM1/w+XTM+mZNQPRH8jjKKm3Nl&#10;oKHDTw0mLqkafHy00dalXUUrNOi1kZljoXpKaodzHoGki9h9Pcz2d7MtlbrcyDWyV+fpk9F1adix&#10;g/s6Um03yWCyUOcxNNj6HNNImXo5Fix8s1PSpUKksD0LeT7eJCbEMuuzFTZfZPujhoyjOwT5V8x8&#10;ujCzhkD61QKx+zoccn3x2Viq2Oq2/XUOOywqK2vzddR4vGkVctX4klpo2qBJHRYqnxtKFWCJI42M&#10;khcM+lgE7flbabwu9xaEyGoBY5oQQc6jxrw/ydCIc4bztcSQQO6pq/D/AJujGdKdgZ/vHe+fodx7&#10;l3T/AHR2jteCvzxx8ss2ExW04kp8fX0yUGRoN1TQLJNOkcAEius8hEdTTg6vYU5k2S15Z2vVDarl&#10;qRgE4OSuVxgmo8h1IHJ++X+63rfvG9lpQYZmI8vKtB0aHe3blBsbJ4Kqx2Ax/YvWdBtulx2Mqdxf&#10;xXbuX6yy+Yllh3DtLYm2qrcWTRo6pnif+ICGpSnKwwzeZn8/sAWeyndtlnuU3CW23lpB8BK6kFSz&#10;ahQYoOJzU09DIm575FazwQLapJETQkqpz/th9uenrd2+9y5rM7eq2rd4YHbOzajbW591YvDdmbs3&#10;ztXZj5DE1UFZuBc9NiaTH0j0GJ0VNPHRQ1f+VQVEAl9p4LVI5pLV7oTrMuhGdV1E8a/JuIqTWn7O&#10;vbl4MkKTRwIoNCQAq488DH7OkNU9jbErKjA5POZyl3nvGt3ruzDbYqcXt/KzLuWSPISPRVlZkKOP&#10;be4dqy0sFXRzxSSUzJWmOpdncXDLv6u7rOLyxtJtNnDAtf1FyKKWxqzQg9A6S72v6xZEtHUg+QI/&#10;wN0/bx7g3hgNtY6hm/glbQTVFTTzZjGVcW4t4Y+tMCT5LDQZb+IwRz4LMVCfcx5LwwVFDGPQQFCg&#10;J2XLG2bjfSkszXUVKah2kUwRSufUZySK4yI73mOa2soZVkf6amAWJpnOCT51PXeQ7T6jxGCOUz2V&#10;wmZxlRVYrI19HVYnKbxqIcnlqXEPkszljW55KvFYylrZmRxHVFllRZAfJIfb9rylvV5vAezt9CoC&#10;MHwwwrw7aVr88fy6I25o2+WIy6gZj6gnH7OirblzO0M1W7w3DQmpzeawn3+XoJZMvQPkqzHlayrw&#10;8NLtqeryuWG3ooJLSRVVVlCE1ax5CLSvZbbu9q0MMtuqwuQPIhSKVfP4vU8fy6Au8X0W4uyJNSpH&#10;qPLo4PxT6O6l6vnoO68RuXMZPeG4sNjBgabN0sdRtCr29vLBQUW4Nn7gxlRR5TBxT7az1TDTVcsm&#10;Yq0pqKIMfCz+BIq93ed+abmReT7GZLe1jZaTIVilMitUOjKoYVrjuGa4rToQ8o8s28SPdTMpAPma&#10;/wCHoZl7G+FUnZdf2Jg8RjNn9qY/dK4/H0Wbw+UxuHo8ht7DVdPLJRYDZn8e29T41qvLrNTVTxSy&#10;SVEfjEgaAu8eJs3vJa7ALW9u47jltiWBDI0pEjhm1uyiZjjGpiAG0rRcdLL0bLJcOwdVnY/CBQYx&#10;6UzSvRBN4VOY6T7YqO08V39hq/d9Hver3PjsftPc1bnMLUUWaZ8fuhdxVC1WFlweVz2GvQ1VO9JU&#10;PVUrmNvElveR2zRRbtyc2zzWJ8GWx04VdZqANJIzp1Zp60Jrg9Aa7vf3XuQkjlPhcME09eA+zo0m&#10;5Pmb2JntzUOF6zxWOzFNR4Wpr8phdnZzK1NbhaTO0KS6sVlq5cnia6PZADsYDTxhIp2SYzILLEO2&#10;eynL+22Ml3zArxT1PhldWV1VIPhsT3UGquCRnhXo5k5wSZ0hQCuPI+dPl0rK3Kd6dhR7L3HuHsTc&#10;XXqw0jnFUVZjsFhtwZjKmOjaj3NFS14mxklN5cg6+LH0KSOXLJZhcE4i5U2GDdNug2Q3TsxKKSyx&#10;KnmurUCDwAPy49CK1tL7cJYJ4pmRdQ4NQfsr0IffFRuBeot8S7e3Zk+z9w7h2zu6H7Oueox9Blnp&#10;nmoc5mM1tzGS000+5pBM8wMhDTRpGYdciGwZ9tWs5OdbOO52dLeFJRIwAFAABQBhVipAqKmgJzTh&#10;0KOZLHcP3bCniVx69Uj9zwdu5bCyboz2Ooht/YOL2vgp5Yairp8/9vlMfBTYzHVFdvO28d0GKKlf&#10;Q7iuipw5VNKG4zn2CXl6W8mbbJpVkuGL6WLlEUNppHkoikkdq0/YOoC3aC8spJGMYpTFKA14/wCT&#10;oAtu7hnyAq4DSR+VZIJIqbxrUxJUyF0WSVSWplnupLkRg2PFhb2YbrZm1kEmslDWuf8AV+XSBN8l&#10;+mKFat/qr08yLvNqqBcPTQLFF5ZaqGOdkSSpUSW8sCukatE36QAAAx+p59orcbSY2edqyU8xXpA9&#10;+XOlWoOhO20lPHQJNMBt7cEstTRVdZhaOasrhHVJolVBJk4zSmcMEdlj16P0EcklF5drrk8Iarda&#10;UB4YH+evSeRw1NYoPXoWafPdW0+AeizcEGDrsftupnfPfdVj5zMZqkWkaHHUdNI9TV0DVlGqRsZG&#10;kVnUMHAHsMPFv93erNYykRVytaAD1zUfyr0M9mv+XrSAi4ADBf4TWv2in+HrjTZjZ2aosnjtqY3I&#10;7gwUMsH2ucoKHLQ5HD4uTw1tXhZ6abLw0VXisxVFhULURyTqR5Y2sygL1sd0hJa6os+c/Pyyo8v5&#10;efW7zdtvuS4s3OmmMkeXzP8Al6NF0Nu/cmYweSw+0KHbu04HyU0OJxO5cLDjZJMjPQuJKqmqqo0d&#10;RDPRRKHpSs0Smc3k135ivnvbxHeRTbvdyzKRUgOSKfMVIP2Zr+XQ25SuFW1B0KraeOK+Xn0uMT1/&#10;tWSDOZ3tftjcW366MVFMmAWtoGORytXTz0+WfHy0g+3rIzCo8kjvO0q8FgQfYXfmG4jgSDlLZf1Y&#10;6amqEJHHNTXzp8Ix9o6HEI8dZjPck14Vavl+fTDWdG9GbBaXcex965DZmfmOSXa3Ze+Nu0LY/E18&#10;0JoJZJMVmYGwCQJTTyRrK8nrZ1IGvSQIdi5/52v9ztNv3Db2ksYwDJFGy62QEA0yurjkBwegpf8A&#10;L0IjkuLadFndtI48CCaZUjiB0Qjfnx6+RWLyVBuzae6dzdvbfrKVq/B712nlMpFK2PhrGp2pHggk&#10;kmxlWJ0M0dPTPLBo9SvpA9zpa82+3ksaWV5Yw2czf6FNCC5YYJPa4BBrlnrTzNegJf8ALnOsTPJY&#10;Xr+H5BXAxThwHTF0p3vujr3N1WB35mN7SbKnqKnKZ/AUkL5CR8wsbxtUzwSV2Eqvul8QRpZJ3Cgl&#10;irWClnm/kbY+Ydujbare1F3QBXZdOKYAopAAwcU6W8r77zLsU6HeYX8ENngx/wAH+Xo/+3/mZ0nW&#10;Y9MVTbprKfF11ZCtHtDdeOqqOno3p4ZGSsyFfWPW4WGOFzHHC0cspKjkEke4Dv8A2P5wtppZII46&#10;vQs0cpGoUHoBUgYz6dTpb+7WzzWiW31LrIoPaVOMk+lM9B7m/ndh87moNnZHqvH5jq6E6M08VK8+&#10;eqzF5qaoyWDr/tsTSRU1I1miMsTOyMuuQDUpGNn7QSWW0i4/fckW70GlWlZlH4qEVYA1FOH8j0A7&#10;73X2ie/SxurASwk8RECa0IrwBpQ+vRUt59ldQf6acHvnBbZyeG2Rgcrj62Lb7RYybIVAplD1k9bR&#10;133mF/iKsuggSeF20kBLC0pbFs2/nly42efcy9yykeJViRwC0bTUA/Lh1FO73mxQcwC/js2SNmwN&#10;JHEDJANOrGcn8ietcl1pjO0NxdcyZbArlGfBrLNtJs3S0VZV1RFfTTw1b1UeVWXmFEiljYAiR0IU&#10;GAY/b7nq13zcNgj5hkSG6B1FZJADxqCdNTg0NePUjjmXlx7G0SRYzKGGShJ4Hz09CnuX5NdOZXqf&#10;r+lo9x7cmzGchwzUtImYpKqfDzVuQjyerPQU8UdZHPGyKVXQ607pxJqJJjq19pufbLmW+lkMhtoX&#10;NHVgDUKBXIDVpgn0+XQ6j5w5fNnbRwSr4pWmAQTmnGn5dFq3n0VhN3btyXYdVlD/AAbdaZJzltuz&#10;0O5Mj/D4aiWOvrsKMZPjqej++rNQqKSVDHVlh5Dc3My7Z7hbjslkuxz+Ob6Fe2uFY4FGbjkGta+X&#10;QH3rlKHc7xNzSVBHIaU1GtDn9mOiz99/HPau26eg3Hs6rxB2hlTFFJj6h8dV7lEzQrJG8aR52Pb0&#10;f3DorlZngaOW6Bmb9Ui8ke4i7y/0O4Bk3QHt7aA54EqCWpWlT5dEu+8lQ2EKSxTjyOGPRJclgNvR&#10;71r9u4iaumgMEfhmrZGiyf3YwkKuqw0yOKmoSulZhpZRoK8lbMZkaaaK2Es6igPp/qx8uovvJljv&#10;nt2zjzz5jpd7DwuUOOydbkK2pgpa/Dw0dKoraOCWDJz1RgaeKmyk8Yqacqh8jpHKyyMQSD7D+7bo&#10;FkhkhJ1iTuIqCVAFASOPClM9VS2LnsFT1CPV0bwrVolHWLkaiHRk8hS/us8TOkIkeOVaKoExQqSG&#10;BYi5/HvS8yszhFVgB5VP+DowSy1IEfJPr1FpensNWyVFIIstSVq1fmimE9HjUjjF0WSCnaScTBbG&#10;4UkkcD2/LzY8ChXBYehWo/n01Ny+8VGRjk+R/wBnoxGwJNvbExddFuChyEkGOx0uLoM7kalqhq/B&#10;SytJNHi4KrFVAjaknRZldZiyNyrWFgDeY59w3p4ooZSoJ+FaqP2YHRvbWyWoqVGB08w9g7d3lhHm&#10;r8rVzSQZmGnevn8OSzuSWGpiqKP+PYaSiMU9FOpDwyTVDPFoJCk/Qludkv8Aa7yGaaTVFIlQK+QW&#10;h86+ooePzHR3AzTQxmLtb1BAOD+XQlVvbv2eDg6/ymXoMdjf4YcFjKvE5R8zBVUtVG1NTiurayRv&#10;sqaGOQtokkLtPdQ0SEewzb8mw3O4z75aW5a6EgLAgqApySuSK1A8uBPS+TezHbi2vJ2NTQVYk+eO&#10;PQQZ3C4vCbhbJz/3QzNdNE8uWo8Pm0paCtx9KIoqpcu2E3Hla/c1K8EvkqCVDFi0QdbFvcmR3N9J&#10;axQKkwCAgEha1qfOuM/y6Kj9BBWRWJ1ZIB6ROVzmx5avE4LGDa9PgJK4Z3MZjADNxYiWRlSWHH0l&#10;Nk8dU5CgyFBTGSO1M0sg1EFSx1e3Y7Xd4oJbi4gZrgig1NU6T6kH1pg/5Ok37wsfFqtvJT8/+g+h&#10;D3P31gcXlKdsRV5eobHVGNgxVQa+rasV6JjDHVVktaVyVUJIHSOOEPHC2lWYE8ewfb8k3e4wXTzx&#10;RrGzFipCtxNfNT9ta4r0vPMAhCJDHIiAjgSP8BP+HoU90b1ytL/AN1Z+lz32cWHWp8OVmxNTRw1N&#10;RXGSeSqxVLRtFGxQmSOKaFaoMwbgFWIWTl9ZGm2uKaP6gcCB3AcKBqYH2GnRq27KqLK6Gr47sj+f&#10;2dKf/T919fz/AN3dw+Px/wAd1667y/wTR/D/AOL6vuL/AN4vufR+rzeHjx29Hv39T7/4Prc/2fxj&#10;4vj9eFM6uHz6Z+rhpXw04auA9af7PX//09Lvr/K7FqKKoXcTY2qYY+qCQihyM2QWqkdJ6aGKoif7&#10;EBHUkGRHVQvII9xzvFtuUSsbUmtfs9ejjbnExX6g1XoUo5uuqXG1mVhNDj6qrajoopckIHoRSyaD&#10;PURJDGFmyE0pvpgp2a1ywFyfYbtLbmK4YRuvaPOueP8Ak6OLoWqkoiALj/B0D2c7Mw8CTU9JRU2W&#10;mcTxnIwRvhqSoLHTDUNQiJHnelkQj1qsZAFwfYtttjmZVa5J+zos8NA5/g6DPM9kbirZqh6SsGIp&#10;5o1p5qLBgYymlgdg08cyUchlnEssZa7yPcsTxewENvtVrEo7O7qjpHnpBVFfLKbl3JJZrMdQBc+s&#10;gklzqtzdjf2ZxokPZTHVImUJg9YA7MTc3srC7G5JcXLE/wCquPr/AE49ujQTp8+thiRXUeuasY2U&#10;q7X+pF7j6n6X5A/w9tMBqC+XWjXFD59ZWBlF4w1kZA2q5DSyO2kRi5tbi/0592kIX8HTqwPIyqop&#10;U9D7tLZivhYauZCIzTrVv5IpvIyv5JTEoUJGWfwFQbX5Fzz7Bl5uJNxKgA7T1LewcvL9IsssfdTj&#10;0+YzakiUVDVCEqKmaVo9QsUjcudOk3Btb/Y+0LXhBLa+PQlTZUEYYx5P/FdKTBYRGoUephjMb1tf&#10;UwKnoZgZSSbAhQsrLxx9FPtBc3x46ujax2+GJVQICOlBRYiNMZA8qEuTPIgYFlP77SMfT+nQtr39&#10;lrXzOR0IE22ErqEYqR09bewEhx9HMihoXjWoKJDIBCgnrGWNnbUodgWN7fS3tFc3khfQDjpba7VG&#10;sWploeljjscsmLpCyKJGxc1Qj6VUgP5nCkgLd+CTx/X2XNMwmYfZ/gHRlDaw+AqhcZ/wnqPRY2rT&#10;CwZSBIHpY8YZKqnnIjWRlQulpGDFWUuNFv1E+6SSa2UcAW/z9WERVSQvDp0io/DgaDXHd4KGlBC/&#10;quuNpZpVbk2ANh/sPbSTmS48KmDXPS4wLHCkgOSOudFQj+7RksH8uN1LduSJlaJSljdv1rf+ntua&#10;VlkaLyA6p4YkjUHzPS63FBTf3brIlAknNHT07LotLTqyUXlV4kbXHqcE8r9D7RJhtZ416NzCDEgP&#10;w06ec3j54tlUJSkqJRLBTwGWBk8FHHJWRxrKSzq6CZCVI5bm1ufbxYSOXIoadWdV+njiB7tQ/wAB&#10;6SFLiBRPT5uollqZsjncdM0aFo4oMctXJTtDGEAkaokSNfVYXAsPe1mWRWQjy619MYGiOompH+Hp&#10;e1GShnyG25GMklRPulZDEkzy1McVPBX1GmWnZ18EmiHkcED2gWJW1fIf5uji5mR3ihAwp6WO6jFR&#10;5TB0k8hhjyD1dYKRm1CaT7D7Z5SoqCgYwWQAjVqBsbe2GFGIHDp+TQ2527ebAfyAH+TqdUSx0m6s&#10;554o3hkocLTzPNdkgjhmnliVlUOfKrRXtbjV7vHC8pVY8knp4Txi5nDYFCK/z/ydBpje5NjUdduL&#10;XvCioayryfkalyEGSgjjWGmipGSWb7KSBpVLEqAbAW9nY5fuSgdQxr8ug5Z8x7bHNdpJOdasRSle&#10;lNtnsPY60dYYOydtU1bkq56ypX71VaqcytFTo71iUoi0CIXKjg2591/c99mkDV/Z05Fv21Ql2E7E&#10;t/R6XGM7B25WYjG4mHd205KfE4eSjWWn3Di3cmqp/umWOCor1aESz1AjA+h0kn2WzbLuBnEhtjpH&#10;zHRjFzLsrwrGbtg4rjT869QMhl8iduR4bFVuBkpjS4WgrhRZrHSVFQRFi6eV0SPIeB9P2b3IufV7&#10;VvDdaFC2r6x6jy/aetSbvYaUK3NatTgelDT4Cqy2U2riKFYMlkMjuPHUtOstRFJRzVMgrEiWskpC&#10;TBFaFEYsRYci/wCUrTGHE0MgYegx/h6cUi6k0xTRlcUqSD+ynQhZ7469q0OaqMivXk8sFVBU+eDA&#10;5SjyKJNJPDURpQ00VTDJJCjxnh2D6xbTa5DR3G2A/U1Do4k2O+giikQAhukjU9Q9syQy7boOud64&#10;811fhc5QVUeJqpDBVYsZSHIJUTK0wppKmGuKhCzG6nm1h7q252lKoWK/Z0xNse63CBo1oD51z6dO&#10;+G2Lu/Ym2shjs/sLsql3JLn5JcWafZmVq6KtjrKusqKcs327iaokNWiAohsbm4t7YG5W0rFEdhjo&#10;0s9k3OC1KtaeIQOIIr/Ogp0hcrRbxoNsZDC7i2jvLE5LyUA0ZfbOYpatKSqqqObJJLDV0sXlNLNB&#10;IUaMSgLYki5AcE9uhB8WrE9JFW9ikZXgdaeVAT/Ko/n1IzVR4F22Vr4lxUFTUTFKjy/dQVK0wgpg&#10;yylfAFW5IkQEW9Jtf2t8SNmr4i/t6cUyyNSSIsp8nVRn1x1Jx1di5MhQQ1ElDVxzwGQQSz0s4808&#10;nmmMiAtocuim5AI9s3Mkg7o5F0/b0sigo5UwoAP4eHrj/Vx69TbvoNo5DL09anmTM5qfwmnE9UIK&#10;qKjLoxEI001NPdlDt6Q3Fxx7bj8V11GRf29MyTJDMSKU6m/eV9btSGqojSxY+s2/n5quIHz1kOQf&#10;I18lMlKiCctDJR1jajK0clxa5A92aeZVFGWv29KIJopsM/8ALpb5OujGVwFJCrSU75eSWZpIpUaa&#10;KCOvWEiUQFdB+8P1NrX/AKe0Tyu7ajG3S9FijKr4h0g9NnmrZtyPSVECiTHQIi2l8iSQ/cjwC9xw&#10;oUk2t9PbipM4DCgB9ePT8rKzkqpIxwHyHTjjxG828PIxZ1ydRTqwFiZ6bHYv0h762R2kGk3t9fb3&#10;gsmZXGn5evVnf9MLobB9OkEkj/3apbyO9d9ztGmlaQ3aASVeIbxoQQCBoF/re3+Puh0A0Br0xHIh&#10;ajKwPSjlnmO+qSlq1ngx1dQ106NPEEFRJOtKhhVWLaZBFwb/AJ+n0PtJcaK6q56qV03RkYUxw/Z1&#10;NxrVdPuvcccQQ0JqIaWqqGtK0Vb9jjqei0O1yA9PSlTyQF/px7ZRlddJPS1ChnYrkY/wDpO5+imy&#10;Wy8ZXQINFLLRsYV0RoIIq5ZI3E2kuNK1RBsbm3tyKQB9AFR1TcLYSRPk6Tjp5gwjnctI1LTRtLLQ&#10;LoiRI6enkkny4vLUutNHJIkIPBY6gRf8+/X0pjGpRg9FllbQKpHxEA9Y63BVGP2/uCZ6GYBa7MTS&#10;R1Otp6dBM41pFZyiuw9LfpZWB/r7L45yzUPDpV4UbWwdIwan/P0j8ri3+ww+QeKVJv4Fm2lgkp5A&#10;8qlIlURzTDwLcuP0qvP59mMc6wyRrxr0SbhaM1qzJAMf5ei8bK27EaPczZiCZv4dUF6qJo/I6RU9&#10;GolMeiT1aZJgLfm5/p7Nru78OOHTKRmuMeuP9Xp0FrLZ4LprlrmIDtIpSo4jpLZbpiizWLiyVPTR&#10;qTWUlFF5kZfuHONMloQSxlTi5t9GFvZltvNj29FaTP29BHeeS7CbXItmhJ+XRWtw9O10MVVNSxyI&#10;9MIQYUUiV3nnqYYOfHIWRHR1OkagPchbfzXHJCnjkEE09eoq3bkS5TxJLZNDj0an+DpFYHcnYnW1&#10;fFU7fyuTxz07+QQB2WLzeR1IeCdXhewHFlDc88+zi4tNj3mPTNArEjjTPQQtd75w5Xl0xTOEVv46&#10;4rXzr69HZ68+cX8Qmo8D29goavHNH9pVZShpTJJGZYlplqpYYzDPHURqS11YC/1FrggzdeRXWLxd&#10;nkZXVq0qRih+0cadSTs3uPse4y/Tc02Xil1+LQGbVUcfhoKVz60x0POT2F0D25S/3i6/yVNUzmOC&#10;FG+5jos1T1JZBDIDTPE0kjyEF45IJv66bc+w1DdcxbQzR3QfRwzQ1/OnR7uXIvKPMEaXXLk9tBOQ&#10;TShUnyoe1uJ6ADe3R25cLWUcGOkrspj6bUXoMzFSqiVCyiOJKOop6hcLUU09FSwRyAmmkAW173JM&#10;du3Kwu3kjMYjuj5+v+z1Hm+e3nNG2RxyLEr2ygfC1f8AN/h6Nx0921t/JbhrEzvWEWM3JLh6zH1h&#10;q87n8zWRZQ4qnw1Fndt0ORkljpsTRuiSQtrmgiaMqB4wWERe43L959PqW51W+upwMCtckZJ+XoeP&#10;AdCDl3eUgSHbpopFvNNCCBRTmlDXzBB/PoBe78dveu3NlKHcWS3Tk9p4vINLXJXZmej2i2Yylejw&#10;1WNUVqrnfu6s000skMSxXiZ9AWxI15R3LbYtis1stAuSoUilWK/iPyoQMceHQJ53ivru9NtKWMVK&#10;gj/B/Prn0puWbY+2985fDZPNUtXWVOW2+tRhKCKeenWXalHjnaLL1qVApoauiqJUnSLRP9szEPHc&#10;H23zA8s+8bCq0W3Q1yaagzkmvRFs2m0jkhkhNaHP+DoqWGwwrK5cjX009HhcfT5NpKhJfvdw171c&#10;601POYpa2L7iLH1CJIgMcYjp7NI0wPMpXH0yWSmJB3U7fLoOXW5XRu5CJiuk+R6GLK9q5Wqx2RwO&#10;Xz+UmoMBkjhdvV8s0uUyOFx2DGVXHYmgyWRqnnxuBb+JsXpIo/tZKmNpifLIw9heTY7ZriBhaAnS&#10;aj1rny8+nZN9u0jRjdvr+3p22x3LvCnw08WKyWOoMaIwK9qK2Ormo5cnVTAUlSzxTeSGplR4RpRV&#10;dOHU2uQXvLW3tNKrWzBuNOI6Pto315aiSVnOnzJxkZ6EDM7jqcP2D1nWpXbhOczmz566OsrMnAsL&#10;ZVKmELkGWhn8swfEU9Skkf3TzeSYaWVCU9p9u2mzl2i8RbVAqPSoGaEmueI4/wAvs6VXm+X1o6yR&#10;3DGOlNJOM9E23xv3ceW3lubL5AZGPOZvPVeVqM8lTT0nnpmqKpJYTAtKI4WliZQHDl0UWa5csJV2&#10;fbNsjsbAwx1aNKA1P+c9APdt2nuZf1MJXhXpG4nH02WhyTVNVPPBJCJSKGC7T5CmljeGapEb0dLL&#10;dVAPk8nj0/tBPZnd3r2yaaj/AIvqlhHBMJFKU1dLyBIcXLt7BySUtfTUGSyCMJ6QNDUSmnp3BqrS&#10;q1y9QFjDsdJDNwAbkssyzxO8mBTppovp7gIhJ+3o0W0p9+YjHZurbJyYbCYnIU0M0mQSepamrpVq&#10;ZIcfSBqmeeOuq6KiZ44YdVqcK5WxHuL97sdtvbrwXRmr54/1cejuGeWNyhNBT/COmc743wkt8Hjs&#10;lUUdLKWyeRqP9yTRUsrERTloULY+M1PquAPIjfU2I9p05U2VomaZBrpjHn1eS6uE88dCDs2r3llH&#10;arhamyF54pFoWqWWsq6cuXqo8WDTOWXyQnTUJH5kkUp+g39hvcbTadujeLwyhP4gP2f6v8vW4LmS&#10;eoU1boeF3DuZvFQ0NDNi2/d8dDXY2mghMtSqwCokrYqNVpKrI01R440Qai6X4sT7Ap2zb5ZXldTK&#10;hIzU1qfkCKgZ+XDpV40i9kg6QlXnN/jcVXU09ZjHwMmdqFozkcpDisvVLSRimSplp2mV5aeGaF0X&#10;ixZCwF29i3+rezjax/irByOOfM/b0luLs24JU5PSS3b23nNrTYCWBc4M1lqfKA/Y/Zy4tnfJLTqa&#10;rM1NXTpGlTMbXYF49Nx/X2Z7J7fW17CXLx6AfWh/l0VrfM7jxBQdB1vHvTsGkoqnBVEOSybR5Ckz&#10;EGUhzMcUnloiY5xQy4uqZvt4qgBYiliyqfwfYr23kzbrOWGRrlUkDntoSPTz9Rn5HowVhISQe3oF&#10;Nvx5+SSoz9FWDH/ePVx/cTtTok3+StUVaQtVwpTTVLAlEfWp1AliG+onm8OOVbaOhIX06TT2qvH4&#10;pkPH/P1JrN050Ry4yOsr1h+9FBVwUq4+bCaap7quTNMaiBK+eVtULGSNkIYhvqC9Dt2kvNPCO4f7&#10;GOi1JKOQG6U+T3hmq/CbfWQ1ePipazG074yohhlkk25RLhK6myuTyUcaztUFqiWOGIBLupUAjkIU&#10;2ewimkegatc086HHkKHz+X7OlaOKmreXXWRggzuVqkxebho6eHVUyTZKanoqaChgkhp/PNJDWVCQ&#10;5CpLD9qxKxC9rk+2xYwRBo/BBlPD1Nc/7HTupGDfZ0Zj454ilz+ad6Ku2JbBY6pr1n3ayTUtNURr&#10;WGHJURmo6mfIDGmhJjgEJjbyqdVxYgffFuLdpI2gceIdIoPM5/yevlw6Vba5DAqO0CvUbuKipd9d&#10;n1e8+vew6TfUopKX+8e5t0pitt4ipyMtNRTbhixUK1GNiqcVj10xwN+yxcN6GP1NNikkhsfoNzhl&#10;BIqMCuK0Jz58SOrzkTXieAo1dFzztSchgafCZZMbks5RUGUL56hroqkaKFvtcVQUMonEFXSSJGdW&#10;gFNLf159iKziU3baHKxhgKHjkVz9lOlwhm8LS6Y6ASXIZSiQwVFNXw49Jp1SJ443LU3jp3WIo58U&#10;TQSyNpZW5Bte49i9be3lXslGsjPRDfwzq0UccQIPRweotlbk3alHXUOWocTTyR01Sj5WY0NT4oJG&#10;hMJrHH2ztV6VCvI6hRYg3teIub9y2+zS8t7iESSfCPSvkehfstnNGqDzKV/mOhz3BQYN68x5/JyU&#10;NeZIKiuVaZspUS62anLNkY50ptI8dwslw8ZUt+fcdbbLcR2rLbwAx1xWvrX/AC9CZ7aUR1pVqdB/&#10;uXIZPHVUFTt2oyeQqYYbefFYiaomlpaSyRSN9rElLBB45SSyPpBB5b2LNit5J53M0YUhvPpDOkpt&#10;Gcnt6J8xg3NuzH4OPByNTCpiyfmyUkdBlJnnDPNIKYzKlS6EmNX1aiBzzf3M6sdv2lrlbrKilBSn&#10;H16jwt41zMteB/ydKTbNPQUO+pMS9AM2MZS0yxxR5fKRRxRUaJAtTWRpFFMJYKxmaLwusIP6yw4Y&#10;vv7m4GxNeG41B1IAx8Rrw/LpRBY6pFmqdQzTo4z792jEaHES4GbIVNI8OKx1VRSFax6yvZDHRUtL&#10;JLFHUSvUHxoqK41PckAH3CllsG8XsV1Ek7AStq+KlM+np1u+Ihq5FD1wg7l69oQ4qdrZ+hrtcMVI&#10;YsqG+5rVZjNVQz1EE33BonvHITLpjljYINNj7T3nIm9yyAC5gJAyQxqP+M/Z/Lp20lDgM2OhqyuF&#10;6+oqTN7k3ymfx1NFtnFbpqanFYvBbgyddgt2bbkq3xmSwu4t87cSJ6Ogn+iyiVS12plDByIdm5d5&#10;otJbeCPcEEf+mOM/6XpVM8KgsX8uitzbdoaPtHdOxtrxZCjxlFT/AMUwclbgMdiMnHiZhQ18Mj0l&#10;H98uPlWmyMJjjiqqpH0atZBA9yVuO2b9HYpLNuCsQBjUf+gekm3C1u9wFuq01Kf8nWTrzb9RvLLd&#10;qYqsxE8K9Z4So3Fro5/tpKuFN34TYuQoIKNqCOkjqMid2JPSsdczVwRBYNcX/q9exWVvIs6mSVan&#10;gafnxP7OqVto57qJ/wADUr69CbPqo+uMlUVg3kuQ2u0OPr9h77mgpPFg6yszFOs+HxaY960wUdbB&#10;/lEbvqj8geIPcWB15yysd2LxnT6tchvMHj9lR0kM8AnVHHaeskHVu063bbblikxWKpKrEx5pTlGp&#10;aimoqyGOEozyMGmlijnLMC0flt+pDySHpOaN+S5e0urlnRzRaGpxQcOhdBZbfLbs6k1A4+vSWxux&#10;NrZvOw11BnNvZ7EYvcmcwWOoY6xEw9PSQYbH10NRFFSY9Warl+6ZQ4jYcAWsCQbG/ubRBDJE4Z+6&#10;rVFR6/PP+DpHYRWst0UdQXrT/Bnrl2F1LXYSqjyNLTR4jI3djJhZchSqzqrNHUQ1AosRW+OVUHls&#10;I+TyD+TTbNyDNVHOo/PoUXuwpEtYgTivD5dFty+b7Fpa8wzZWpzM1Xl6HHtTVeMwudqa2Cop8nAq&#10;0/8AHKKvqXZJadE0oVks40nk+x1B4D2ErXEpLBeFT/k6Bl9bSwOCRjV0KOUrtw7a3Ft+eOmw8NXU&#10;ri462SPBY2eRquTK00k09RHSU8sdXWBiSAkdwraSRz7BP6Fwskcd6yoScA8KfbXzz0sktl8BmU8A&#10;PzqK/wCx1Hz2Y2Vmt2bpw27tiYPOwfwbI1DTmmrITFkWyNC6yUEmPqsVMZVir0kKI0SJLqDE2Ps6&#10;2qW62+IXcV+2DpGQa+ef2dBhpUdmV0wrcRx657axnRdNuB6jCbX3JS1f8Gq2qa+LJyUgOSgXVHUU&#10;ivis5OkFKqNHpUyhuLv7LOYN43e5tqfUMVzQV6MbVrNjVsL0otxbCxtdDR5jE0kKJI9Kkck9UHrq&#10;AyRVVNSrU1NW1RDS0bQ05KzGGNbX0hT7CW3cwbjCumWaQR04fmOlTxQTSAqgrXpopOtZMtjJ6yGl&#10;jFYtPUy0lNV19HSVFXUST0yrXKwRYpz4qQvGWdQ7+kBiCS8nNq2t4Y2vJDHIM1BxQcPn0zf2Y8IK&#10;iDHU1OvvPtis2/uOiqHrHxledvyV4DU8NVUYl4a0mSWKaNqaaREIKqspksAtvV7rac3wRXMk9vds&#10;AGzQH1/1f5+m47aVbYBVoa/5Oi8ZvqHMxYYzQUMNLT0rVE9bFE6y1MQeMimDLTxvJBIhblfGCSLk&#10;e5Ks+c7S5SNJro1oM04/6uHRRNbXQYkcOk1ueA0W+s5l6DHTVFFW4bbUzY3JPU0VLDUSbSxKVRWC&#10;eCCeaP8AiK1LwlkC6JFC8FvYxhvrS9s9MLr4nmf9WPTpkB1Y1OOlRSrmjsOsqsfj0SXC7gwVLkkm&#10;q8fBQrT5jG1i02OMAknMztWUjaZ0AKgckXt7IDaxI7+JJVq8f9Xy6WAhYVelSa/4T030lZWRtkoJ&#10;Kengqaqh+wiWoyKVBo6mWoopo6mlnikhMr+Gn03uSq/T2UzRRJKS2UHVFdiKgdLHrbACPd+zv495&#10;K+jO6NuffU1PUQRvX0s+4aJaukjnqPuDSVFTExRSpuXYalK8+0N7cxfFDGAvy+XS+0dA5Qjup1sN&#10;/Ayt6t+O2Z+WWO3savbeLw26ev52qKXbeQ3nV0eUxu9t3bPgpUoKKkmrZAyZanjhqI44acglpLHx&#10;lji1WWay8dYw0fVtMSzhGwesP8wPc/UfyB6363391pkMhuBeuO15dvZqpy2yMltLwtvHbyZmiho5&#10;MrGjT0dS+xpzeBQlyoPPu8Kq1rdUFMHowdjHeWipctpBFP29V5b8WtxNNFX0EK5OD7iEzUwhkMdP&#10;HUK4qa4ylRanhZQSCbkC49wtKCN0nUSmlT/h6lm6kufoIJEbH+weid733AuaWuoK3G+CdKarqCGa&#10;OFCgpiy+NzrWbyWulj9Dzz7GOyE210HrUVHUc71fSOlWNPXonUhbFQLR0T1MVBS5hFYU600by1GR&#10;M5RSWgqBUw07Qgh2ZfV+kXHEwwTGS3NwlDQef+r8uo3ufC+q1xmoOOjC0PxoxTfw3K5nsCjwM0Ra&#10;oekSjqYg08cUVfT6MrI0KvUK0l2VY1QEcMbi4N3Hny5tGubGGyZp8UoMZA8/z9OnX2156SI4p6dC&#10;vkd19VbTx2Lp6TBYmtSnzGEm+8xNdSUeTy2Vpa2FUyleiKMnOTMqLKuqzoTf2BreLnDdbu4uHuZE&#10;gMbEhqFaegqD+XRrBLDFEsVazKQf8n+Xo1PYFH2z2JW1+boq3GvFknxzV22hRwmGopZIsZJHFQos&#10;UsEcFFUyktDHL5DHCxa1ioBu22tjZbtOm4RiW5ZjQk0z5cKDGP2dCS4UzWQlU8Bw6q4z1ZkM1U5T&#10;GLQbggrcVkaykTFQYBxgcZUmumo6vIpUUuOiiZfFHqAmmvDbUp+vvIiy2y2ttvsWLKZJBUmueHCn&#10;n+zoGysTIycBSvXqnNVcMKbTzW9/I2OqmWlWLILVU1NUTR+KWSpr4ElVDPCoV9LWIsG+ntHPYytO&#10;J47UaPL/AAdUjYoMuT0n89uGp23TVGMpYcQtNmaORJI6Os/iENWkcgYVWTqpJFqK1kY2WKYrDdwN&#10;LAezO0tZZ5VMldCjHlTqjyAgkDPQdY7eeYxcrVkUdKXapnnu1LCqRSz6VnmiETRxwyIsYXVGgtaw&#10;v9SaXW3QTIFIIHTEV7NGag9Pzdn1LTCvr9pbaylIIGoI4J8fUo0PldmkyDNR1dLVVcy3Y2cLrvy6&#10;29s2+xWiV0s6t/pqj+fS0bzXscBvn0JFH3hAMftbBYzbGE2O1VSbdp907u2vQVmQzOVxm3clV17y&#10;12Np6+joa4yymneammleX9mzSPe5ZuuXYbuOdLkePbqtER6UBPn9uf8AiuhRtfMsSsoJEbilSOJp&#10;0f8A/wBMmwMRUYTb+2skJsdnKrblTR70zlJU12VmptrR1lLjK1dsbdySYLFYd67FtVV+MrdU9BkZ&#10;IB+8rPeG25UvIvqZS2lVVqLwAD17a+fkR50B6kmLmvaTYqJHLTA1qQa8D0jOxPl7u+LFb62NgspR&#10;Nhc3UeebL0X8Tw+Mq0o5K+Y1WO2vLLNjaOfLzZypeUQRhfMdSqoNvbWy8iW0otbiZT+m9Rk5rjOe&#10;HRDf89AI6w0IIoK1HSFxvd2dren6bc1Zj8Llc7tPfgol3BFjTFuOGbL082aiysmYiqEL1Aq4ZhF6&#10;WXQ7awD7Nrrk23i3aRoJiivHoIBOQPz8/wDCOg1FzLduasRXqfuntPcGQxGd2JXNUUuLgxNLnsOZ&#10;q6GoVcHmMcMlQ0ky46ljWtpKWgkvGiTSPTFG51MR7Sw8qWu23dtNCaLUgjjWh4kmpz/hr0pud+ku&#10;LV45JKlPL7c9EvqNwZakqaimjy+SqcJVJKa/GUr1aUFQauJBpeGfwzSozItiwurNcEe5St7a1SKB&#10;47SNZABUgZNOgmLl3kUxyFdRp/l66wNbU7Sy8WWo4YqlYlmi+znoo8zGafIUT0NWKzFRvDJkYlpa&#10;trlbgab3DL7fMK3TrrRQuR+X2nh0mee4ilIEhIB6Nj1T8v8AsXrSmods4OnwGew+XyVTjKqmy+Mk&#10;jXMUOQp8hiJao5BcjUNs6qqsfWRrHFSRFFqKaOUNr1EAXfvbTlbebpdynsVN7CKo2cEGoNNQDemf&#10;8nQr2zmm8tUaKvafmekF2Xvqfdfcc9Hh4aKmwXXqU+1cdXws9JVT0GDocbjqGauloTSw5OfIS4+O&#10;Z6iWneWTTdmYBT7NBtUW08tzQTxmRnAyQPKooPlTFPy8uieTcpH3UsWJrnj8h113hh5c/uvHtTTK&#10;0ONpcLVZBcbkIXpZayamRpaktKiA1FVGCgCJdmPPJuCzlm8hgtZmi29F0pprTiAa0p9pr+XTm5pJ&#10;IUYyksc9Tdg7nzm3N8VGa2RurJdd1GNhmjx+Rq8hQY9KqiydBWYfK02JrsvSVIDyDIeOWNYmAiL/&#10;ALkTeoq9wiW523xbmzjmkzpFMqCflT7f2dILQmGTxGYk9Hx6++S+1dr7Og68z236reO7Nv0eXyIo&#10;6nd9WsMlFisBm94VEeOydfko8LhcfQTRRPTLjA1RVtriBWRlDQdvPtdue9btb7jaXP09v8JANAQT&#10;TIXifOnDqVdn50srS1RCat9h65bh+dfW+X3g2EzXXmLoRtbIY04Os/u89dP5cXhJ6WPJ5APuujnw&#10;+baWf/K4Uesp5Ji7EXsB7aPZPd9oM15DvmuWdNLagaqpaukEK1R5ipxw4Dp7c/cm1mQW2qTt9FqM&#10;58yOiW9g/JXZ26q2SrqdrVGdz+QrMzn8rU1tdNt/auI3FkYIMX9rgsZistmaiv25TUlIslOMkwqY&#10;KksImWIspm/l7k59ot0eAoaKFBp+pQEmpOleI01pQE0x1Gm9cwxbgOwsWrwIAHA+hPr0U1d0xU1K&#10;YaJ4Y6ZCZFZYaeUz2ZlDtNUapjrS3Leof6/sVSWNzNiVajoLeKApzjpa47sGKajjhnxOSpnaAxis&#10;pw7rV+MvIkCxSwx0tRCS3qbUWPH9PZFc8uUlBDgLXh0yt/EpqadPO0e0sRR5TIDNjd38QWX/AHCw&#10;YOGjpo5VqomWpbIVNXS5CJEeR1VIo43NwdLI17u3fLUn0Ejwlf8AV/Ppfb3kdw9NOPToZ8ltmmni&#10;ylfTYqjqarG/c1lRFlKKKqpkjgo6WpqY6d2qMTUVtVSCZS7It+RwfwDdrlvbYxmevhaiCfPB/wBR&#10;6EY220nt2/TINPOoH8iOkXsfojsrc/8AuQ8eSiSBFyWOo6GBkxkIghpIPMZ6V5VjjljD+JdL3UAO&#10;9wR7M+ZeeNl2m3AlqYiKFmHqPUfsrjotseXrmW4Y2o1ID/F+3jnocd4bj3F1X/CKFcu1TVy+avqq&#10;irhlqJ8PT0kckFHgXMdNFPTLXgkOAyppNybewNtdntHNsbXLAG3HClSPl8RNehJ9ddbYwgjLqekD&#10;hu1uz6/cFLlKKXJVWPkSopcdjnpaSvwdQrtpkwv2WRZjFivHIyrUR6XFiQSbH2IbnYOWLCzmMixo&#10;9ACQKNwHp8sU/l0ttL3mK5uJGglbwjwBb5UOOjd9Z0fau6Mxgtr9g4x16mqZcrlsvBNUTHAbep6u&#10;vxSGoq5KetBhkNZiSGjminFTG+vUW0j3Fm8nl+ztJ7zlm+mj5kVqRlKl2FCSCDUAYBqKEEAcD1Lf&#10;LW23c8cTbxag2gzUn8WB5H0J6P8AVuE6t6V2TV7ho8KmJxVIauinxVD5qwYuupJIUFBTyLUSLFjq&#10;qrrS6GJQkrXtxz7xvdeeucN+mgu0lNwD2SNRSSAKkkUOAOOeHU3T2/J+2bVDcoY2mp8IWoBJ9egm&#10;3bWdYYfCy5HfnWVHhdv5ShyGPlzVZt+KnoMpinyHhgknr6KJ6tKXxSylTOqSh7XLD2N9uk9x2mtd&#10;v2jmqea8gzoEjUJrwOpACBSn+Toq3IcoSbeJdws11txog+foB0XbF/GP4PNvzHy024q2qnzkNPXU&#10;ODo8xDW4vEVNWHyKwPUxY2OTHzTRAJcTXDfVDfUZK3P3M97rLaXS9sdH04A8UMupxTgRpAxwxxp8&#10;+gXt3IntxuV9JOhoz0wVI8gP4scOh0qviRsTakg3DtTK0eTiQ1LCCXI4eCSGhRkndknheLIV1Qrk&#10;L6wwcX1XtYxtF7u82blAy3DzxXYapYUyQKfMefkOjif2l5YtJTeWsMJceZr/ALPRbPkH8WMH2Pi8&#10;xXbbwsmK3IcjOMRV3pMFistJUJFNMmW8NvtJXMREBIKvLYcA+5R9u/dfcbLcI033cpp4pKYKA6TW&#10;goaDjj/UOoy535It2iEsMEAZa8K/5uqZNxY3Jbbzua2nWz0k8uAqp8dLDQZUVuMkkhbTLPBL5fGI&#10;w90YBQFlVh+feZNsLO72+LcYoR9TLQ1Ioyj0+fWNu6xXNnd+A1NAPkek3HlsnR18c2JnrIKujnFR&#10;FW08VSZ4KiMSRq0TiGRi6h7BlPqt/j7MHtYHSkkSUYCo0j5edK5Oft60t5dRmMw3L6F4Z/M/z6NH&#10;1P3p2jis7t7H5vObmrNpGSopKml8QgpqE1MS09Lk5ZJYYjFHRyt5JISYo5F1azYm8ecz8i7Bd2N3&#10;cx7bGL/iGAzUVx+fQn2zmrdBMqz3j+EEoM+dRnozfcXbu7MDCtHT/wBwt/7VyMElHurEgQUEkgSG&#10;ZIsQgkyZmiiqBKJzWUdg0lo3UhfYQ5J5Qslne/ntpY71cKdIoOPD+Xr558ujfc+a59AU3bSA4yfX&#10;oiIqI8NvKmzEFBjcXjDSY+f7emq6OuFCHo4oI6db1cf3ElEKUk2LOjc/Uk+5eawnls2jlkZqn06B&#10;c1xbyTtK8ndTpW0W8NuR1bT5OWjpaarWMwvTVtM7XmrwtXFkqC1VKk062/cRVMOnWuttXsP3OwXR&#10;RXjQlvQj06MLTcLWIKC9af5+nPL9g7SrUp8TBuGjx+JxK1EGOpqWhlrYZ1mXympiCUEMsdVHLNZH&#10;L+t7G35Caz5cvopHluodTMeNan7Ps+fy6NG3a0CakpWvSXwnYeDoIqjG5TMVctBFIjUdViaOT75K&#10;WEND9n9zkaSqnxonQC4jYsn1+vs2vNgvJlSSCzU/aafy/wBX7OmU36FQdZB6eqrsvr2hpKqHGJuy&#10;upaiIUr0eXeGppI6RRrWlmmfW7xoA3jiZVSO2oHU1gkHLW6zyJOBpKmuB0zNvlu6aUIr02ba7rxG&#10;xlhG3KeuAlYzZulrcDhq+mzc+qSOKCXIVtXPVw0qUrFWaJVdifSwI9m9zyzNfxQNNFW4QfPGf83R&#10;fFv0lozOrVHoegu3r2F/eLcmcy+1RXbTwmTdGG2YK5pKOKGGNLUoVUfy07SozgSBypK/4exFtOwC&#10;zsGgeMGbJJpk/wDFdFd9un1j+M0h4/D5dRo9/wCKhqqWebaiV88UbyVksmRaOLKVszr9vXVFMtCv&#10;ikgRNJQIyn63sbBo7CzwrWQKMj5gVPD/AA9Ut91cPTTWvDJ6fMZ2s8ElKRtrbzRU9Uk9OcgZxT0+&#10;qa/iIpPtkgpodANgATYkk39orvldLqFYhuMgPCoP+wel673cwSmMgEAcen/dvfedy1NVYSTbmwaW&#10;kFStpsVg0khnkparzR1dJUy1klrzkMGRTqAs3N/bu28mw2qyLJdysCM5/wCK6vc8xSyRqqShSPQD&#10;/KOmzNfIDsncGHOArc9SNhpKmGrkpBjaWlUT09MtFTrHNTwNNHDDTjSiLIEDm5BBPv0HIXK1s0l9&#10;HaA3HnWv+f1p01c79uV1bxxFiUU+VK8D6AevSc/0nb88fj/j1To/hf8AA9H2dD/xa/ufuvsf+AV7&#10;+f16/r/j+Pb/APVXl6ur6FdXx+fxU0048NOekX7z3ClNT8KflWvX/9TRDj3K1BCtPh6WDGsWbVXR&#10;qlRkJVZiRqq6hSI/GhK3CLcf0v7ReEshrKB9nHoyQwx0KP8AyP8Am6Y6qumqHkeSVpncPqeX1Fmd&#10;9TG1yo12BP4J978CJW7CAPkKdWe5V2LFj/PqE0sshu7swCkC5JIHPpFzwDc8e7/Dmtem2meQBU41&#10;6xk3Fr3XiwN7C30sP8PdgGbup1bTKKllx9o65qCzABQ1jci+m6qC7AEhrXVT+PdCaEg8eqIACBU0&#10;PS/jw236eKuWeWpnq6amcy6Y3hp4J1jktCjnV528wKhiVWy+07u6lF/Eel6xRqANXSKELgyNYiwe&#10;1xxxcEf4Am1h/gfb+rThz3dOLEtarnp7x1IjUbSNcsZoIyDwAzG4kBW5IAkA5B59pLialRq8ujzb&#10;bUNIviigJx5+fRwIcflsdt3DxU7yz68OseiFVSKnNNRKkjtUyfsus88jMhUjleOfcbXEqte3B14r&#10;8+p4+jeLarE27GppWmPI58q9LCmxjR4DHTSRPG0UIFLE2jTqNKHEh8bABSzm2o8W/FvaCa4YTMqG&#10;qin+AdCNbVBaxa/ipnrHBgaYYrB10NTLb+A0iVUZaF45qmU1lUQVmKSwPGpXURyA4BHq9pZ5WbUN&#10;PVY7XR+pTsHTvjIqdcOHI1RvSzyBS2siOSMn1Xs0hROLW02H9fZeruXYAcOjyCMNGhXI6U2OjiTb&#10;2hIUKNTUyPJJq88aQQSykmIFZGSe3DagfaYyOZRrJ6Wmpj00z1LxsbHEQuEM3jxoEMIfQfEaSoYM&#10;qsDINKEgk/Qjk+3JaeK7DhQf4B1qBe0R07hX/D04SUslNs5pKaZkVMaI/TJ6SJaQKJGtqUqA4AB5&#10;FrcXHtsOo0Engf8AP0oZVjjYtxp1AyUVfQYurSloYWpHx7ywThiv2Zp8fBTPTQltTTiW6XDEstrg&#10;/UBmEj6oOT256ZYXMkC6Y+3PmP8AP11TxVNBteihqYTqmx9PDSzQB0anerkiWKGoRradEjhixIBA&#10;tY/ilwwM7GuKdP26FYFZx59Krd6Tri3d2pjK76KuqTQss0n3nhJJIsVVIlsLfQ/6/tmtMHo2dlES&#10;LXPXDcb19RjqCKaomaFKrEywkyTB5o5JlE0fjj1QqiaV1AEaeCPqfdl7tVD5dJtahk9SenzLzxLH&#10;iIpPXLNk6MI1wnlKVktR6FVj+1rJNxyCP6e2IACz0J6MLklViquKjpw3RTVdRlMFJjBFHWZCtrsn&#10;5EW3nmgxWQkCPMqkQrNToUZr3Ksb8+9L154S1wGHDp/y1RV5TO4NqmHHu9NRVFW0C0wiMJEUMcQh&#10;qpJZHZdc2hgFZg3I+vtl1YsSBjp91kbcIDGtUQZNeGK9YI56rKZrcBnp4471dB5gJjK87tDMxdma&#10;QJGI4XK2H1U3+tvb8TtEAyHu+WOtQsHu5RIP0yTU8ekrt/rza244tzQtiqN6ujylbJJJMkH7cciI&#10;8OmRkVgoK3Be5N9IN+PZiu+X8agLKR+Z6If6rbdS+kDKZHeow1f8GOuOF6b2Rmto11YmJovLBPkb&#10;yCSMOrU1bVOvlESyR3RYF1Fm5BufdZeYd2gAL3/xcOJ/586rFylbyLVnAH2t1NznQvXdPh6vJV2A&#10;po5kw+HuaTW0kVXJg8csq2giR5ZI6ghnOoE2Jbm59poeZ93VtMl1UfYD/hTq39T7M4RQW9akdJzc&#10;vxf2dQbdlztMs9NUDJ4KkSJ6p0o5jVVsWPq0VYiiqjuA4CsbNwOB7NIubZSaSGv+1H+bpPcclzKi&#10;mKWg1fxn0Pz6Ycf0lkNr5Da+X2ju/cuCzByzpS5DD5Gognx1QYq+oopIXMvpakFESfQwVGBYG49r&#10;F36wmr41orMfVFp/gr+zPSP+q/MKXAktL6iKP9+EcB54/wA/W1r/ACtem+stz/D2Dt75Y7l3dvPP&#10;Vnek/XdHuPPbxzVHBCmZ3PtTZ228bPRYaXH0v2NbubcPhkkmuxaYDUSQPZXNBYXc2pbVVQ+QqR/x&#10;rPRHvHO/Oe0TR2n701FeOf8AOtOoXyC7k/l3dA9y9idN9k7E+a/Xu5uvNwVWLyM2yajrvde2a2jd&#10;IZ8PmNuTZTdYrJ8XlcPVU1TSmSnjZhKbhrX96ba9sLFKUUen7fLpdtfOvPO5KDZXbOtOFVA+eGA6&#10;LvkfkV/LAqZ5ZI/lB8+NhEyfczvnul9v7iggF/J9dt7fzULJEWBUI5a4udVj7a/cG33C/wCLEAg0&#10;rVh/hp0atzpz7bH9SeRh6Bk/ykD+ZPy6fcX29/L/AM5WxwYf+ZX2jTpWRSAR9hfFzedVUvCP2/HJ&#10;UUe0MNE8cgf1oraTf6n2gn5djiJ1zY/0zHpVb8+83FwiWWtv6SwV/aa/4eh86v8Aj/0Z8l9xVWze&#10;kvnT1B2jm8fiq/MVeBfoXddNnKbB45YDU5TLDK5COgxFJSvVx65HQXTj+0xFk5YmdA8dwpX7W6cu&#10;vcq+s5QN6sQCTTCxnP8AtG+35dCNuL+Uz2Vi8TUZTKby+KFbFT4zJ5Koqc5sfL4GipocXSR19ZX1&#10;kkzyLR46mpamOSpqBqSngkViB6fdZuWdw0ALJ+w/7PSi393dlikMbba4T10jz/23qeiew/BCgzrC&#10;Wg35/K53Q048y0+L+SGy4zIl2EUkenAVctbD9Cq2CjUVLH82h5cu6aGuKED1/wBnpTJ7ncus2p9q&#10;kNf+F1/y9L7G/wAsTcOUw8kNPtH4iZaGaHTJFs/vXbNXA0cizx3p5IajDvcLO7XfQLsrfi/tHccv&#10;borExSVP+mH+fpbZ+53K4ah2tqj/AIV/s9KWD+WBu2agioIegNtVb0csCUlVtjuHHVkqwhtDaJoe&#10;wAiBjKeTE/B/pf2x+5OZiKm5x/p1/wA3QhX3N5J/TWe0dXYY/SY/zFafnTpty/8AKm7Nikqs5WdG&#10;7uhWCn0SR4vfGLzOQihjppqt9SJnqrzSQ06MY9MckjN6P6j3RNo3t2VDKWlP9IZ/wdbT3M5SfUYZ&#10;gsangUYEeuNPr6V6pQ7Z7n+Ke2PAevt4bwyeQq6nMUu48ZVYHPSSUFXDAsSTOlbtrFBftp6cQyaJ&#10;ZAWTg/X2Zw7BvJYpcDFP414/710+3uFsE8TNbyaqGhojf5VHRc5+9eo6zBpj49z1ePq1yODqFqZd&#10;rZ6JlhxLQvoWLTN5qhzGqrpGlQLn8+1g5bvgKkGv+nX/AKC6L0562p2wzVB/gP8Am6VcndHS+V3V&#10;QZhuwoBBEojMVTSV9LKhiSONJFiNEgi0zyEyMzkEfQW9p5eX90YEi1NP9Mv/AEF16bnXaZZQWmUG&#10;v8Df9A9KfBdo9W69xEdlbREmRzFVNRefLiPXG+JooKR52no/DGyTM4KsNQ0jkC3tKuw7vHxsjp8u&#10;5f8AoLp0c1bSHJ+rA4cFb0+S9KKiy+GyXXLYbbe5tt7jraGnhSpOKyy5ERyff2pkqFpArIrzBbkn&#10;9F7XJ9l8ltdWN0FvIilR8j5/KvQkg3KC+sibeQP5+Y/wgdYutY8lFn90vkqhhLjIIJ6ONpiWFdVV&#10;M4qYmLt+7RpPH5EsP0qQeAD7a3CRJFUKanoltpriKSXxo9MZrmo/yHoRM+9Tldt7jr6WqqI3hqM5&#10;RZinglf7aOojnlSOCOa5JjESDQWJtrNuPZVrCMB59CC0QvaI0Zqtfs9fXrhuCojGP2XBUww1SS46&#10;WjqQpZlVYavEQ1S+JfVIQSRqBCXDcAXHvbvIZdQ4Y8+loWBoJElAFflX/B0EcWFoqw71nePw0eSy&#10;NPR1ehNDkLRMX1AaDHTzuE1G6gn6nn2unvIz4YD6iB51/wAvRAbOJWkVKai1eFMdTcdiIhsXbju0&#10;dHkGy+IjNNTRLoR/sE8JhjXVIn3Eci3calN/oRz7QGcatQQden2+JoFXSNQ+XSXG0sRlpDHTwSBH&#10;w8LSSSaA0ksGZrpZWaOZYJw3ik0BksOS1r8+zyDc5YoY6JjV/kPQak2ZJXkDKNOn5fLosm8es6CS&#10;LHfeUn27VVZpD1hjVquNslWUmuOQaESzw2Ju39L+xHbcx3cIVkZqfI9AneOUrC8doBbKxB40A/w9&#10;AT2H0XPic2tJEqyvNAssK63F42kQ2icqrnSvF1uLG359j3ZubnljUysxWnmAeop5g9tUjleW1Tw3&#10;+TEflg9AzLtrdO0quGuxNZkcfVU0umGtpKiWndRG/wC1edI/X6wAL/6kX9if97bPuqiKaJGI41X/&#10;AGKdR++z82bNIZLK5cKvD9QV9fOp4/PoetjfMPsnarQY3dijdmL0LTzHJxpDXyURdjMv3JCRytUI&#10;SLOGJ/I9kG48k7fes91YuIpeIodIr+VOhvsXu1vG3rHZcxK08IGdWl/5Y+fn+XRzNid9dLb2losh&#10;icwmztyGOYrjMpRRtRJLUSiZo0oq8vTTxVLRFXeHwsL8Hn3GO/8AKfMiQzRzK0tqDltQan2VJPD0&#10;HUjw8ye3PMctrPAqQ3jjJ8FwajtyQPl0YWDJ7k3tMMUTsytwZRqncUuSald89LVCGmwk8U0jpuaL&#10;IU9bSxxY6njmq4adY2JdUuhjG4gXlaObQZVkYdtAR3E8MimRUnI6Wbxy9ZSBZraOOW1C11ef7Goa&#10;fl0iaPMYbE1O58Xt3ZeB3RXQ0dXXZnI1eQNBV0Ga8cNBns9RZWCtxL5SnqIIVH2lRAqxrHYJ6iWX&#10;2731/NtNxfXTiJaUqSQM4FFqf8meol3m1sYhP9Oo1AHzA8vy6qo25l48Vu56Svp1khqM1VoacRs0&#10;cMkkU1PRV8MMPMXgqgjyWJBiiCtdbj3keLTx9vgkU1QKM/8AF56gi4mQXE+pvxfPpJ5TM5XM1FdU&#10;Tml8WUydbkTQxhJ4I2qKqWuko5NUmplhMzFWcBi7f0A9msK26aNMVWUfFwPRXdy1jUA46VG1Zqlh&#10;DWT11UJIneOkaR42pYVeqDRxGGQqJIVsPSxZfwT+PZRuqwyGRjGoTzNP9ivRptcjRKrK51fnw6MW&#10;a+pfIdX0O4oDQQU+IzO46Krjj+4kr6Gojr6MR0cMtRHSxRU9bISwSMMSxvqKiwTtrRodsvhbR69b&#10;j0GK54/njo8uZ/qI1FegnrttVO6VnirsXVUr+FGxOYllp4/IJZZ0qFVKqokqQHlCxRyDUukknn2d&#10;Wl/Ft1vEPFOvVTTRqU4+lPLojmg8T4RU9B/jNqZhc7V46GmqnvHNLDUy09dTfxNI6clvGGQLO4cc&#10;lDZSPZhf7hbyWMd5MVCetK0zT7R05YRzROQV7ft6GLbO3ctFX4yepxrKKDL5MtQU6+aspwuIpKyZ&#10;qgVMc8eRSzpMbCLxgr61uLkl5f2jba5hbvIFMHOfsxj16Vm3le5Vivb9o6Nd2Zt+rx/W3XUkTxR4&#10;etTcmSyxTKrV1Ga3K2RxlGmYqkhr9MCpiaSKKKUkrTR6woIkJaNdrvjNcyxTtS5qKA+VOOf9VejW&#10;eA6o3UdtP59Bn0zha3MVe/MTBSY/OUb0rTtBMtbTQmGmDMtXRRUc9Mn3aS2EZeIxNYfU29nXMN0t&#10;p9AIzTVQY4E/4P2nplCJlaM/2g/1cekVguzW2Tka1ZKLLx5fCT1tJDC1M8FLDUGpijoaM+er/Yib&#10;XrYBQWDfn2qvuVIt2tYXcrRlBOT6Z4Y+XRck5sXaRMv6dZcx3rmMpXUWMrq9YaCoRFjlipxT1NPV&#10;V8fnjqpatgxjNO8l01M/iUagAL+2rLkS0tIvESHVpzSo/wAHT8t60lHkwxzT5fl1yNOlHn6JkqjW&#10;1kEVJT0j5GpgrKJaSdnjp6mGvxuiPLwRSAssvIZ2/V9B7UXcGuyljNrojX0AH+DpN4kFy2lpO77D&#10;/m6Vu8NuZiqxmMy+4YhFG1LuaZKzKpX1dBSvjq3ELRyChFOq09EsdaZICjMJJCQxuGAL9omtYl8O&#10;31GThQGhNfn0oO2P2uy9h4HHSLxNBgMhjyKnJ4lp2rlq2osnmcdhqeZ8bFIk0MdbkIBRU33JYlLn&#10;S19IQk+zam5PcIsdu4gHnX9vn616VKba2Tuk7qcKH/N0FGc3bXybPOJrIZvsJsxrxa1EUbR46mxl&#10;MskdNj6h5F+0hmNW4NogJzyCwuAJbWwj8dJ9QMumh/MjpDNdrJCUU91eg+xmSrYMtR1Fp5fua2iq&#10;zLTzTUkzTGYyGJ2kMcGlDKSEZfRyQVB9n1wsTQ+G1BQenRIgl8QnR5+vQg5/cU9TUbjFXicrPk54&#10;aaHE1GREFOkFBSw46uWpnqppUMdNDXiZnspCgJ6h9PaO3srXTGBNUn5fl/g6VszLxXpwxNdjo8VA&#10;tXJUVMD41VrI2NVSpL/EInllkrDKjtPUxuFj1KVVB9OSfZNuMTLcoYFypFaUBH2f7HVUkeQlY8tT&#10;7P8AD0bj4eRYbb29dx5ZcRiodvRYOkoHrewcwtPg4KXPnI7fqcpS1L0MoAovv0lVFPpeK54uCEvc&#10;Ce4a1t5ttp9QjagAO4mmBQjJ40qPXPQg2QKSVkNBSh8/8HT/APLHrraHVW5Ns5TrStoJtlbnweOz&#10;CrjnwUFXR5mbHUd4q/HUEsi16Vc7GUVkSiMhwrKHBAJeUr3dN5sHm3aQi8U0FaE0BIOVwKAAUx88&#10;9L1gS2vBJHkf5+in5re8+YwaU1Ri6CSSmlSGprXo4Za12ESqsciySxx1H3ETEKV0hwv5t7F9nt5g&#10;naaSZiSeJJPRlLdDSVKCvTZDAK6LGUU+NyFTAsi07rNaRJ6SFvLBHPGiuKqSL1XEQ+gvf3eWR4Gk&#10;kS4o5rjP+Hh0hgkR7iMzKPDHrnoe6TOYXbOHeo2vPNGHw38NjijqJPBLUyVDI9RHFWmKoKJHeP0R&#10;6Y9Nj/X2B9x29txuB9daDQTqJNCft8zX+fQnlvLeFYntHBalMAj/AAgdLJcvC2AxeVqRgql6mryF&#10;HHTUdPBVbjnnxeNjrjm8pR1C1M/hkaQRA6fGxU2vyPZSm2L47Jbu3grTFaCg/PpTabmzVWYUU+fH&#10;oId2b63DhYJ8Y3lqsdRzY5p8IGq8Z5mhEs+Ly7VuNGOVKiMyHUojujC9ueRts+22hBc0DM2KkH9g&#10;z0W7pfyLbvFapqh9eHr60PQc7VkydFmWz81HjoqTNUxWCKoarq8mZaamqa1JqbJs7VFKkFRBKk5b&#10;9TgggEcCu9hiuNtn2wNSUEUp88+WPMefQKsI11ySTGhNfn/n6UuM3D/F6ufMUsFcJGoYZKGrkpK1&#10;YlFO0sk9Lj5nFS9VIJAgjmBLsTdfx7ILmwms7W3tJrkFa5WuBjj6f6j0aWJaWRliFUpT0zjpZbbw&#10;3Ze4IcfTbLmw8G4hUVdck1dSU2OrYJkiWjqayWRB9xDUokxby2MiOv0U390s9x2za7ylwaQ0oaVI&#10;z8gDw+zpLuttJISAtWB9R03bbGawcNNjMvS1VbXUX3lJWQxxkSSGnLUFUtHOfLkf3VgDuVJcsWLJ&#10;fj2n3C/iuLnxbNgbb7Kf4QOlNjZgw/qCjft6P315PundFbtbcuB7T3DtTD4HbW3MUmzKfGwQ0+Fq&#10;MVsvH4PcGTx32Waxq02W3FXx1NQkxSaphqGLaDIqoqe7323tLeJoFBuRWtFGM+pGcfPo1ttj+uBK&#10;Cop50/y9Pe7Nsbrk7/z25slHS7i2nXbYwGNpN811RVybm3JXY3ZuzcbVZPJ0ciPHK1RuGmneV/Nd&#10;izEr+Pay55ptLzbEjDE3RoNOmn5V/wA5p1fa+XHs90juPCUR0IJB8j8ukTgdj7tw+7+36ms3E20d&#10;r9h7dgxuJ3jsSuqqXfGBqMT2v1R2tBNVLNVY/HLjMlVddTUdZGZFlMVQCmoFl9nsXPu1WlhBby2Z&#10;a4VNJ7QQOPAkjORkfz6YveWZGubyVlojOCDUZGPnX9o6LT3313SbeFbmcTvLde9s5UfbVMTbryoy&#10;2KozVVMs9VjZMs9dPmC1LUPURxzVXnRoxESV1kgus9+2fdblRNbMqEU+H7M4boI7vt/07kxmrA46&#10;L/szd/Y9fmKDHTYnOmnnraOBIKegqJcdUUVdUChFNNUzVCwtQ6kuJGIW49TBfbm57By1BbS3sCR+&#10;MlWU8DjuP2HPCufLpLt+4XweOFgwjFa93zx556sE2Rh8Htqvot04HHbarpdq5Kni3HDuLcOI28lf&#10;uncuHraLCUKYiClqjP8AYwY15q3wR6IxJEWli1K5j+9utw3JFldR4AwMitPWta0+Xr9nQos2RNwi&#10;kRu2mftqP9Vel5ubddfuXJblh3TPt2oyS11E1LJtjDz5LGQ0csTrPQLWGXINOBDGrmWV0JjIJNiC&#10;UUJe1ZWt2JP20/zdSRLuDFFxVCBn8ui29uYLa+KwNfk/4LVVmRwWYwu4ZaiimoNreGkoMrDonpZL&#10;ZSrfx1FSqz8RK0aquoBj7FXLu47hdXVxbyjtKOO4hhkUpTPrj06C/MCJ4Sy6QIwK/n9nQt0VHt3P&#10;bJh3ImNocbT0MlPgZapRRZeueQJX1VPl4Dl6Eyx0s0cKftxWlVYtQb2AJrfcbfcLlBcMDXhU04D0&#10;x1SzEV5trMlDjjT0/wCK6BysGImq8q+2NvbYeDGzS45p8jh6WprJqmmoqKepkhaasiWaSV1jaRbx&#10;BWa631X9iaxa/t4oo7mU0bNK/wA/ToNJaxxvcGgJr6dFu3FWUsavLishTRzVhFfFR0+IamBnlqC8&#10;lOrw11bHioaLSzCJy2tbEryPYyt4Ip7crKAT88/6v5dFk0iQs3YK/Z04UXZm7NtZjb+58PWLWZXF&#10;4isoKqfLPUVEUMjznRS08YaMV9PPjKkI0ZCIZCoIX8vLs21TQ+E/azEY4V4+nW4LmTWHUYp0Ke3v&#10;kRurJYLK5DJTYqlyCyYmT7zFYpoK1YJhlIZWkx9HKqTV9LMsYpwzWQ8lGAI9h7c+Q9vN3buoWgBr&#10;3/7PRoLwynTSr9KKm7p3fug7d2dRUsEmPrMbX6c/JinNcHip6rIClqJvuJg9RI1E2h1Rb6voAOSW&#10;25EsY2mLyors1QNRyPlTHpjpr6m7KsRFSFeJqP8ABWv8ukDtbsiTO6qqg/iBq2qqWL7SaA+Spnku&#10;lS0VPDCVljp72JKt9DxcE+77jytNYRgpJRacQ3+z1S2vI7t2RDVhxFD/AJemfs6GnzE+JrZNtVFf&#10;VVmKxzmqjpaxoqWhp2moqTXSwv50rY1piJI2b0Cx4DD2d7DM9pa0a/Q0B4sPl8/+L6TXFnL4lUj7&#10;fy657d63rZ9uZTHrQZ0Y6pfFzKgpZIabJGikq6iFXjBKSmNKiRwQ5X9y30A9pb7mr6eVgL1aV+fy&#10;Hp0qWzLW8YK0bP8AhPSjx/TKmGHI5LGDFUMdFkkNRk5ocdD5ZsbkpKJr1MkMM7xVNKunQylpNIIJ&#10;9l6c3+M7W4lWSQjHHjUeZHTQtCtCF6UO2Olt7V8tHl8HtifLOtHT56jqqWphq6j7ObU1HVRCCrqH&#10;gWIgSoPGWVorn0ggbut/gihMcx0OAa9p4/kOl1ltkktwJNI0EjNR+fnXq0GGVqXtHvepapNb1723&#10;iY6ejpsLkY6Lc2Fq/wC9+0OwaGoaoy1FW0GT8UuKmgkQlXs2oH1e1W2+4VrDtotVmOr/AEh/yjoV&#10;/wBUkuZhIhBT11HqL2S9Nk+qc/1nsaiyWIbObs2huUZzdOSo8gmOXaeP3Zi6OiosbjsLSrG+Rp94&#10;IruZHWL7UHhrk7sudo63SSuRG3Dt9R8hjPRrLyQWFrLAA0o49xFM/OlcdArnWeKgp6aTQ8qUyx1L&#10;rAULmOIxeKaQMzSOdIBe7CwH0BHsMyTq88k/hgVPGn+o9DdrARWKROa0FM+vRSO0KHD1i1kuUpnS&#10;nM1GAaRfG6iFJQ0KmnBcoqi5suoeznarx2n1Guk06j7edlgaE6iBx6IpuWnpqTLVUcINdj6o0kFN&#10;ogqVkpnpal62h1gBdNRTiZhqBGoG1ibe5n2i+DWphVQRT0/LqKL/AG9LeWqGor1nh3NFVK9Nubee&#10;5KCloywxdNTxzVrVa3JfRXVDVkdMIibW8a/QBTe593/ddsXM62sbPnJUY/wdJknkhdm1inof9VOs&#10;UT7Tp4P4icTW1jGsp5P49kppXrIKI1uqeaJNMdOlVGFRkUsQxFv6+6+DfSwzwRFQmgkUoASP2fPp&#10;NJMzyeIqAMeNPSvV8W6N7dN1OyclJtPs7c204sRtLHT1s+axmMo4KrJq0FQYMZIYK2eoNfj62ogM&#10;sBjMTP6w7BQMZWsdzm5hmYRCQrIR8a8fkCwPH9v2dSJbNENsLStQUHVIfZu9BJnMlt3aGTyO78jk&#10;sjVRVe58nnspUU8NM1VLNS0WDxuQNL9ljUpJwJ8hWFaiQ3aMKAT7yk2OzW42zbpLxdEyKMUr5eor&#10;0A76RI7pih7KfPoHsrkNl0cEceEpJ8nkaRnjrpsiZaYZKapUNU1lNNS1SeSlhni8CoUJeP1Nc+oi&#10;CK3lLBZB2dITPk0PSImzkbO7fYxQ+QqXSNCJFJ1hUp5/vZmED29SOgC29P19rXs0iRnWgNOHTQkJ&#10;NK9K+tpcVLjaivxtWKOOYNF/CqmtSSviE8bmWVZQohSJ6m5VHJcJZr6efZJHLJJOE09tR08YmZQV&#10;X/B0g4YKiSKhkn0SrV07qrLFd2+3vE7SeGQM3lksLiTxi17c2JvOojckCg6SulDiMV/LqXTmuoMg&#10;scMJxThmRpEQ+f7aWzyq8ynQaapkiVWI4UD+t/ehmOquan7f9WOnArga1jA/Z0PWwtz5mfN0eIhZ&#10;cckNPEtPT0McC0stVJEKZQhW01RqTQnCnRGTYgewfv1kq2sj6yc/P59K7e4mckNUJT16da7Zddmc&#10;nNkqrJUqY3zvDFMQJUSWI65vso3PisZIyw/UXUL/AEsCG13RbW1W2jty01R5evzx5HpVoRxVqV6F&#10;ra8GMOyt6bbwayZOleXDVssk0C0UglptcNJolR3jSWKOZkjW6mTWQQ1xYPbne3NtuMT3LhUbAwTn&#10;8gellpA0pGjI6E7bXXuNlw2Ok3plK7amZmxdZjcFQ1m2pLgzTTY+HG5f+J1FAaSGfFxsyTNrWO31&#10;IAsTXW73o3P6ZQzQoRWlKZAbGeFT0IrfaY9EzXDUZvLj5fKvRPZcJjcfkt04rdVXPQZ6jqY8ViaF&#10;omlpqaX7pI6ivraqmrpJUWhx6iSECGRJgGtzYmVbeVms7Z4kqxAr5YpnjTz6Ilhtra6YO/ZqxgnH&#10;7Ok3UYqqo8vW/YVq5XDYetlxtHuGllqo8XU0+prLRyAU71kXgq9XiRCbsbkG5YziNVzQVHy/1eXS&#10;G7kQ3AMWY/sI/wAnS+67/u9SZ8blr44KSg2r5c2sNYq3yeSpkaPGUb42eoo59U+WeASRrqlSm8jh&#10;TaxQS/UxyDw11RVzkf5+mVOodlekxV0IxEKy07VNfAcrV5KtrULqZK1IZJEZKsxqU004KaWUjSq/&#10;6pvemvjuKS2TxgCgoPLhn5cen0RRJFKW781/yfy6GvuZA/8AoyztM/8ADqXPbUxpoXwswM9XNini&#10;o66fKUZDLDIaxiIzqN0ueRwA/sscCm+tmUFFb04cf9no0u5w8UTKeAp0EtRU1Uwjkr6aNZoIquiF&#10;XBTGnFSFZ5NdWiOzz1jLwWXRcf2T7X+HH4jwW7GmPX06JvGOpgTg9C91l1xuHfb0+aSnqIzTVP2q&#10;VuRjhij/AIbW42MuzYmVoq2bFxFpZGMNxGgZjwvsP77vtrsmmC5r4dMgAk1r8sV+deltra+KoIHZ&#10;+XSH7J6y3TtOkylfn5KKoalIearyWYho3r2q5qiZZ8fQPOarIPXiVZIhY6lOoX9n+xb3bbmsYtYS&#10;ItIpVc/mf2+fTV7ai3LMJgB9h9Ps6Brb+18nnqn7vGU+OqY3pqimZshUw08MS21vEq1R0vNGLsGU&#10;g3+n59ieXc47SNw+HpwofT9nkB0H55JRwcMK+nSmrOsKkU1PNSzeWapmEENLDHJVGScFENPDJGX8&#10;zCRxwt7A/wCHsjtt+lmldDGdPSVpZSpGnNOuVRjc/i6X+CZTCZ01UKSLBjpsdWVUQR/3JZUaBFCS&#10;DkKHDLYc/j2q0PO/iKTp/Z+dD0njjmcUeAAfl/n6cMCm4cHmqDw4h8TSZBWxtfMuHocjU0dAKgS+&#10;eKlklTVWkLfTqAFzdTx7fmAFpOEncuRgdwz+ynHo72crDcDx41EdRmgP+DPQt7r2zgTLVZ/bG+oc&#10;VmKPb1VWS0m4KzH0M+TroykU9PiYo8jNGorKQqoSVAx0lY72t7DG1wXUita3dj+mW41XA9cGvn1I&#10;W43u2vtyR28tJtY8jwofl606jdY9953rCvx2WXIYvI5rEUU2MoaCsztHVYKShqpDJNLVUtHTl6Sv&#10;h1ftebXYcEcD2n5i9vdt5ht3sprVfpm7i1BWvCnEGh+0D8+iDbOYJNnnLRsWFeFT/wAV0pMr8ncT&#10;2H2TkN3diUm2sbT1dDRUfjwOLzWdyKGhDIY4ZaqahhIroTaVmMialGkD2kh9tDs+wJt3LbGGX/TF&#10;QMceL5rTzr0aTc0WN3drPNEQK/w/5gehso/mR07tva+WweyNlZagzAhYbW3FPjsXOschl/bky2Oq&#10;smgIkgkkUhLBOBfV7B1p7Sc1zbkLjeuYPHsWI1R62PCgxVQP5nPQzt+euWrOypb2Wq9p8WjB4+pH&#10;lTy6Afc3zCzea68yXXldg8HloK+KW+4J8VFQ5ZTFb7CWFIawpRtSv/upJHjlAJdTx7HFh7M7DtO/&#10;2nMEAJ0YIJbNeNQCBwzXon3H3Z3VrGWyiqsR4UABB9f2V6BuPtrdm3tn1yQ7l3NVz5h6GkrYE3Hl&#10;aQVODqIRHW0dQKeteOeP7qCN2QRBGsb83HuQP6m8qvuRu7bZYk8PgdC99Rn+l6jOfTFOgfFzjzFH&#10;AWG4zTOTUKWIAof6RA6ctyfK7s7eu0o9lZ6vyWYwTPE0lLWZ/PzNU09PrMdPUiN4IKmOn5C+QOVW&#10;yjjj2Ubf7X8rbdur71t21QwSk1IXH8if50r885Mdw9weZ760jtjeOZcVFft8wtP59NXXvyN7H6xF&#10;X/cyPEUNNPL5JaauxozdDJUPG0MNR9vmZ61knijXl4wt+Da1j7MN55L5f3wPHfgtETkDUP20FD03&#10;ac479YaQJ5PHAyR+3jjh9nTzlfl53pWLCybqioHgheCN8Zg8dQyCGeRjVeUxQNIkZZwdLiTgA+kC&#10;/sMw+znt0rsi7UsgrXvrSvrkCp/Po9b3L5yePwxfzVIr8X+x0mpfk93zU07UDdmbjjogzOKSH7RY&#10;UZzEA0aywRxo4eJfp6lKgryPZzbe2/t3Zyhjy9CjAihUAgEcD8VcfMdEl5zjzfcRUubyXTnia/5P&#10;ToGand+4J6iSSXKV8lRK7vM4URzl5ZZp3IdUSaRzLIzsxNyzn6+x1Db2iRLb2aBol8/kPIV6A13N&#10;dPMbm6csjDzyf8/XOXMbvq4w8mR3DVxoWSNo5clOhOsqVBimMXDmxsPr/sfei1rXSZB+f+z1dY7p&#10;gBHF2n0I8/lXrpMVvKtAmhoc9UFQoDGHJPHqYcIWddN3jYgD6m9h7Sy7hs0DaZbiJm9CRUfPP/F9&#10;KxtG7unirZyBB5j/AIvrp9q7nYqJcTWiW90inp7OSRKqeNpqiM8BGCoVI/p7WfW7YkQIiHhHNQK1&#10;/ICv8ukTQXLkxzKwYevU+Drfe0/LYRIVZz9v5avHxuXRGcnwmvjYst73H0Ptsb5tyDtI/wB4Yf8A&#10;PvTDW7l6BiT/AKvXp0g6c7FqKKCqp8clQs9RW09NTw5GmqK+slo6b7qskho4aqqqnd6YnxlWJZ7/&#10;AJFvbJ3yykegYf7yf83Tos5QPOv2/wCz0yHrPdkKqJqQyKBBGxWoknFI80josNSqRk0lVHKOY/ST&#10;Y6hz7vJzBaQJ3Bcf0T/m6fW3kC0Nf29Q6jZGQh+6NfOlFXUjRotI8c1RUtJcrYiIEQGQf8dBYf4A&#10;j20vMAlGpK6SPQj/ACdJmg0s3iOR1gO1Mo0yrHpmqlUK4EbM1OkliJDHZ5CGIBuSq3/FuQ/FzEFj&#10;JKEY8l/2OvJarqw3S53B1bjcLtf+OU28KfNV+vxV1BjY7JRa18i+aWom87JHfQzqmlWWxPtDY80X&#10;Mt/Kiwt4QpQkD0/1eXRo21o8CSFsmv8Ah6DXJbdyuKp/vZ6Ss+2qGimjqPFPLTzM9ljDToGhc6lK&#10;sobWo+o9ncW7m5uMGgrQ/wDFdFcu3tEpk4R/6vLpSbV2rjM9h8nLJSZzIZWhjpfDLi0+4o6KLyM1&#10;W+Tjgglm/wAo8ihXQKkQGphp49odzvLm2nA1gWxzU/4PXpZYba0sfjqtUGfL/L0N/X3UvV+78TTk&#10;7iy1NuiOpaCrwyy0zSx08szpAcLTiOOrrZUiDPICVKgG4sD7AHMHM++bS4nhsVNoc6hwp64z/Lo9&#10;2fb7K7nIvWAkY8CCf8APUzefx6oNtiHI4yojr9uza6hKvJZ7GU+SESxsRBUYxhSzUtQXQkL6yxAO&#10;rn3vaefr3cklUNpkwKAGn5E/5Olu4cow2c7Njw2OPTgPz/b1D692DsfKZMybix7x42GgqEoKoz1i&#10;U8ldBUmEHIS+MyuSJAQkYTUByfz7b3rmTeLa2UWs+mYuAfPBBPoRxp0p27aLdJHQoCAp9PUdCT/d&#10;bqDx/wDHkYry/a/Y/wCYrdH8d+5/4umnz28f2X/KP/nPJze/HsMf1j5q0V+uPw14jhqp/Bx8vSma&#10;dLv3Zb1p4H4vl6fb1//V0F40Z9LBG8QBEhALERgEkm30tb2mp0s8F/Trip4+oI/2P/E88e/Y694L&#10;efXZ1WOkA8f778+9cerIhjYE9ZFgc6V4HH9R/r/k+/eLpNK9GgTUgxjp9w+Kkq8jQUoKl6yqp4EU&#10;Op1PNM8QT68Ahfr7TyS1bt49NLB3gdC3i6KOnxO9q22n72s3J4Gaw1wYWiZLxsOQDWZqmXk8uQB7&#10;STSE3MAJwP8AL0vEFQMdBWYVMp0sZEZ5AhfmR0aWQKSQfoVAP+v7vNN+oc9KYLerBen6hpr0tMPo&#10;01fTQhFPqZVniJAH5ux/3j2jmkJVj8j/AIOhNYW1Xi/0w/w9H+roJF2jT0T0xp4Ww1Un28YC0xem&#10;o5ZoWqlMim5kjuLEfU/19xnKx+pnNfPqeRD/ALqbXHmP8B6carGSw46jopRF56anAlkKBYgYS9Oo&#10;QK7LYINX+ube2K1kav8Aqx0cNAxhjY/DQdMk+JXF7XpUlfyVkuJgYavV4deNp9aRNf0pGWuB9bj6&#10;+234tXhTqswUWzhep9DSmDBGdQt6bEvEvLKgaSidmUktpt/sPaKL+0fpbZf2Mf2dPdLUWxBh+1TV&#10;9jpkMc0fhvTUBcNDcXsQ3Ivybe0z/wBr0r64+Y4rCv5XjY1uAmC3cKjgUUiK6k8izH8c39vU1Meq&#10;s4TP4uolW1RPiMviosfXx0OHi8M7OheOSCKKCJZopo2VbyujXU8r/sfbhgomocemnn1Ix8yKdKDc&#10;9Y1PgUo/I+hqQo7alWWNZvt0qHlve80okFrfTTb2XgaSfXo3iXTbREntI6bdwu1PR0FLFUJLHDWY&#10;2FJEKyNJGGjdGeNQnlbUgA1MoHPPt1Yg4qTkdIp5QirGOBPSj3BLU5HBUs8lFUUvmr6QzitSCOSN&#10;DXO8R8aTymSOoFvrpt9ObXNDESSadLGlBjXOadTt50gjxmGqKStX7T+IUJjV6qJy6MyyGOOHUkhG&#10;pBa35tfge9rFnhx6aLmitTgemI7giz+d2xT0ekinkrqyVWC6T9tS5QprKsylknhJ+o9R+ntx7XwV&#10;ZqcR0+bnxdArmvQiRTS1u68HFTxTWo8bm1YmJnVXSjFHIyaWA1xJWF/8dNvz7Ka9LhP+p8+nCqSt&#10;/vxCZoZUjagqBSI2nyCOny+G1M6X0R2UDUD9CLe9npZbzKJpGJzT/J1CoKhIcluKRPFIJ6+mjjaO&#10;YSN90MPQq0DBRoRkjZW/Ufz711pNJLOOJNenPYEYjgz+VjqpElrKqtjMEbwhE8UsbGRi6NIsy+Oy&#10;EED68e25OAx1byPTlt+v/huw4sfSpBTT5eizEtRNVRyMa2SqpMpM1SFRI4Zpw1MF9UiAFg1uPbN2&#10;ykRMwwCB/h6VxKTHQcepe7aGsqMhW5YZzJChGKydBUYKdpZaGpnq4YKRqiaWCYRl6RKchFVrtfVf&#10;2rWey8AIFBk9fPz6slvKCDXpVb6GmLZ+NeWpeiO4oSD9uj0tPVJlWljgMr1jyRzM0QUIQwAa4N7+&#10;ydiDOSvw06tdJP4ShT+L/Ieklj56ib+ARPRz1MlLmZZJqeCMGtivg6qNKnQWTzwqtWxbSTYJbm49&#10;mEPEdWskk00fjTq/HHiswP8AIa3FV4esmo6rOdtTVUNZG2h0rm7vwc1JW08iSxkT0cmAWaKRCGWY&#10;WAbTpJvEdIrXqBd6tn3Dm25tBwFR/MZ6Az5/5ei+VHxR+Lvz9XIYl+wKvC13xu+QmLp6ikiys3Ze&#10;3RkclR5b7CaSOeZ66lNXPNKqEpQVlI5+q+1KVkEz+Q/zdHPLV2ds3yXZyp7aDh/EA3+XqkCtyVRV&#10;5SqjkkpylMIIYqGpeYpJE7wyqHfyA1COwIU6rg8e0ltcsiyIp4N1It7bp9VHGIRQivS8xNRMuRo6&#10;mVLh4p2SGJWbx62UpZdep2R10gcEAX+nutzO8tBXu6XwWVnbzNJJbr5Zp8ur/NgE/A/4K7YjgqoM&#10;H8lf5g+ZwWOo4vDUfxnZPxzp6jFUdbHVza4XxdXu3G5lY49a6Wny9J5A328qg8R3ht4Urk9QjzAR&#10;zFvt/FZj9KInh6j/AIvq5L+Yl8kF+KG+PiL2LNEtVsSq7t3Xsfs/GvZ8fkOrdzbHptt7klqIHaNJ&#10;afB0tRHWiI3LrSleSwAVwXSRSsZj20/ydA/aduuN3m3CCL+0tjn7Rkdap38xn4pYT4wfJXs7ryj2&#10;riz17lJP79dRVktLRZGiyPXm55WrMDJjq1IiKqHASPUY5mVyGaj1fRhcn3SWcP48B/TJp/q/Z1Mv&#10;JEW27htrW19Er3EZzUeYx/l6rz2p15taXcdLJDhcelN5JFWL+H0MUrLNBI1QCdCsdLR8Ejj2VPf3&#10;IFGcnoVw8ubYbqUx2aUoPL5DoZOvem03nuXbmydi4R8vurf258PtvaePo4RFV/xnL5BcXSx+KjhW&#10;fx/c1iSSSE2jgR5CRpB9t21zdvdIpP6XVd52ratp2ufdbmzTw0FBjgTwHW5H8SNy7T6V+SeC/ly9&#10;UZuPL7Z+MnxX3bme7M4kUk1TvLvndG5NjVuWgrKhpRU1iYPEbmlmGsssLZNYjpemIItmeGJo3UZA&#10;6xx3K1fTZ7n4TLFPKcDhTJH+AdaeGX6npKht81+4opjd8pkcSzEOFVP4nJUq5KzMsstRBdlZlsD9&#10;fp7Cm6bxMs5WCQqQfI+XWSHLfK+3/uWyuTEQ0iipNaV4+Z446RcvXm246bFPNjaVIH3dglQtFE1x&#10;NLT0igaS5e3kLFQ3JI9ol3vcDSk7V+3o8PKm3wnUwXPTbkul9l7j3DD/AHUhw0kUtRkKKvq1pxMn&#10;8Rpa/H0tbQvFVqwgkjSr9SgBgRwbX9qH5h3KA0uC5UevRbNyjZT3AEMg6b36Kw+Rx1Rg5qLGQT0O&#10;ezqPVx0FOkYo62kxksYhYR/QJNpfk/Ti3tmbm+agYA9LG5FSNcy5A6WfV+09v4Pa8Vdh8bFh1mos&#10;bRVMhjp4pakUlVTyNXPKoikEc61oCkvquvHsvv8AcpNwmidwfhr0INo2lNvtyVkqSKU/n/k6G7ac&#10;X8F7A3P9juKhy01NjcZFkZ8c1PNSR/fVOfl+0o6yNWiaq0FvIoZmUG5P49oLjgvStYPFEoHEA9S8&#10;hSU6de7lpV0QmoTPVIWNFQJULk6lC8pv6WBXUbWJLG9+PZc5/VHRxbL4G2x+hz0iqqIzzYmjilar&#10;jD7npi5Y3MclSvnScFiyyKI/QONIPtSePTVo3jfFw/2eszbeh/39+PR/BBkqKiMgj1KYBVw0EJMD&#10;q3pmjjBYE3B5v7TN8R6ubek5FPLrqXF0sm3dl1kdSGP3W0I/tlmjZC8UeOpVmrFiVAjMUOm/LX91&#10;6elt+zrLh9txNmKVtLvU0+ypJSFkL6V+6rJZGEf0KeQaSP8AY/j2YVK2yH+kP8B6KltqvJ/pf8o6&#10;C2p2gMqafIVnirqChySrTXR2pvthuOuqVjhe6sgMjEE3PI9upcExkcMHoqG265y9PPp33vsF5+y8&#10;DQrHDLLFgcrX0qR00kyTJ99RLGr6omjkaKA6fqPZhabk0Ft2tU9F267IJp9BGCtf8n+XoBd2dVY6&#10;TGbrq0hWEbe3DuzFyLBErCVcZlqKxYQVIZQwryRdbDTYX9m9pvLxSDvzQH+XQan5RsJg/i2ys9M1&#10;HRVdw9OxSZuahpoPMFpcoIZGR4Wk8NXSxU0hjUJIh9Rvza/sYbbzcpDAk1DUz1Em+cg2jTzNBaqD&#10;Q/LrB1B1/i8du7J0O5evMVvHFZGjOh8xU5ylbb1TLkagpkMZDgMnihUS1FPRtGfuWZFAve/1ON85&#10;pb9xym0udE1R5A/4QeohvNvudi3BmRyiIRgcMgH/AC9CPle7MJ1bvfM/6K6LKT4PHww4ikO4cq1Z&#10;k6SSGoNRW+Gm8mQipcck8rBYCX9ADNJduA1JyjLzNt9tLucviahqAKrT7cU+z8+jWf3Ku7aL6aO7&#10;kL00+fD16E7oX7LsYbxr6zwxzZYJMs9ZUU8ENNV0lHJVJTUC0XiSKCoKkaUUEkn1ED2Tbrt1rtl3&#10;tW2mJRp4U8816IorqXd2muJbk6iCcnJoP9joim6srj9v7s3AklFkBWUuf3BTwyLVeKD1TVdG6mU0&#10;8tRUSGRdYCSrYNYH3LVvaTSWcAj/ALIqP8nUd3HZdSa/Op6YcbJX5x5BCYFncr5Hp6uWJ5EfUwSo&#10;ZpnWON9OllPIPF/b10BbgBRig/wdUEYkY0Hb0u8Qz0lDBP8AYxs1OyNGqawYV1KzhGSQea7j6i30&#10;9hu+VrhJlRu2nHo5toSkeB5dL+trFrK/F7joY5TjqWkzWFida+SKpoclVCKqo4aSGSYiKMfuOSQQ&#10;bn21ZwiDb1DE1LCv7T+fn06xIVifIHoM8Pldw0eRavE8uqmM9G6vUR+qJWKCKKdGMhmkMnFjqu31&#10;sPay7traVSka/Z0ggm1sOhb2tmxhtxYLcppo6ipq6qoxs0KVEzmhgbHiWQ0hNRUusky3Vj4nF0PI&#10;9hrcbK4ba72EMQqkU/PP+Xo1hkVZCtOhjxWboBka3LVuPjYV+UxKzUk8kslLWxuIqKsdoaWFamRI&#10;4KOI6oamnRraZYpV49hGT6uK0jiVzq8Mgfz6MQykgAZr0ZvcO4tp7j68XbFXR0E86ZWdKKAnwVuI&#10;FbSQQiNUpXpMRR0ayUutEWAKpNyBf3E1nFvtpvMlwZGKEnHl0smH6aV6CjqvEblp+y46PG5Wjw+L&#10;o6asyJpccKXJ/e00QWnkhU1NJX0vlqWtaNCpHJUqefckbhfWcm02aX5pPUAHjQ5yOiu0zNJ9vRR9&#10;3ZHLU9TvBJcJSLQLuaolg/dWTJS/b5dCZJ1klZ/RI5IUsTITa9wfcr7TBA+2WSR3FR4Y44PRTeYd&#10;v9N1xyW3MjuLAYmFYKL7Nsfi8hkRHBiTV4moSnDY1xXvVxVYgqHfzSxgGUBLMALX0m4R7c1w7OTQ&#10;aafbT/N07o1tGoH4P8o6FXqDqGWs3LBjM7nP43V0UVVkMZQQ7iaKpQ0NPFXRTvFTVDOCyQ+XzOoj&#10;WQlQ17j2H+Yt/iawb6aKiyedPt6V21iqGpOehe79qq3cW19v5f7V83DW1WaSGOr8+PWhpInxlR4K&#10;ZoUkR0llpbqrxTNLK7aZE+vsG8oS2/1zJPOVPHhX0x/Po3vj4FnGwzQdELWaphMs0uBrKbxier/y&#10;mKBKQwUzSLLT0telPSs06SMF0ltDG51Hi8xC1tZhWG58/I/5OghcXWtiOH/FdcqjJxyeObIYmCjp&#10;pFrI6COKCSKaVHCK80Ja6VEbk8uG9RNrke2ntzGKROSaivXlIZNXn1FilFLOtZimoaSKCZWKyRqY&#10;6gK0YhRqStVo1WQKAQpFiL/4e3E1OHVySaHqseGx0KO+IstLioZ6gUhetp8tRfa07VEFUZ6ehpG+&#10;zMdJBVLJToJNYdSqagSWHsv2ss1wQWOD0oMZYkkdJ+npKfO0uIfDpT0f+RCJ6fIVEs0JNPG6VIle&#10;dhL4pwQ2ldIFwB9PdHla23F2lQGJjg/kOmzC9CsI/UHRq/hnNtrH7o3fi+0RiY9l5dKOlpsZW1NL&#10;LBHvRZZ5dpUc8Euuc0U9aWXlmU2sP6ew1z39VNZC52mCt0M1HktDUiteH2dH/L9IyI5vjbpb/M/G&#10;7J2plNoJj8XiqDKYHCVmAyWb27WU9ZPXVmLniocdDmaemxlDTU1ZTUcTFFYGZY2sUAs5IORm3Sa1&#10;MT25rqNSeBqxqRTFTiuM9KN1nENwujgf8nRNMHW0uQaB6hxLBLVxSyUdPGzkJwIkl8iKsTzeFiAn&#10;A1X0k8gW7hFNBNoHDpprnxFLE06U1TNSYvcc+dwkGNqNtRVSvSQRVEsENOsqP93GtJMkFZM8MzhW&#10;9ITXexP09+a28a2jDufG/wBnH8uixLpzK1Bjp6x8Geoa7J7lq8VAcRUzxwZagpchQ5BKmqVU8NSJ&#10;4psiUiiaSMaFkUjm/IICXcvAWJLTHjBK1+X/ABZ6OoZmZQTw6E+urKWvw1VXKn2rPUU/gqDSPPEG&#10;g8lbVSQMszRpNJN+0zADRGLEWNvYDhBS4dCa1/y9HdvKPD+dD0kJdx5eqhNDhsbRNQzxvFNPW0tJ&#10;L91G4CwvWVD6FknECPFFa2kf4+z22tYbZ4vEuD8XAHr0g1W7U6A6eogMUa0cb0GTwmQWBHNCtXTf&#10;bZusWOrpwR9zEkIiMscaxSIHEzF7ke5CtXhRlZiWhkXjX+Ef5Pn+XQS8CXxHphPLoStmZo0cdVJu&#10;OuqTSUdTWY2mwWNpIRSwx4wRpFSwCGoMDxxqVeZ0FgVAsfYa5kgN5LGtqKYrWvRts6mEsznGro3X&#10;WtDv/M4vFVuyMZsyLDYioNblKnck1bBPWCfI5WmrZcTXLU4iN6zIHb9VSwJT1AmfXGyIdXAVjtbK&#10;xaT96vWSnb88Y/Z59buHaaeTRwr0AGeili3VW0+cgrxPh8lJBLTSy5WaVEgkaCelqaytkmnkqah0&#10;LB2LKVbUGbg+3Hlje2YwUqf+L/1fs6XWo4AdHd6MOLp8LXRY6eaqpqutrZoV8tV9hJX46kjDGmqa&#10;iH7h5QlRGDaXxtpYiO/PuPd3nuI2cE8P81ehrtgSO3Y8CP8AL0Y7P7n29CibfpFzEVLS7bpBT1NX&#10;jVx7vuKpraTJ1Us5oppZ6jGVrzPRxzNLIvoBLAjSAlFvs0NwAzdgGM+fVoZo2dyTwNOgK3bkMgzy&#10;w0OQpqP7mBS1FVQCanrBPEVpadIVgfTUVEquCWY2cC/19rIt0mvLll1nRUf5Ok+53SohA6K9l8ZX&#10;TPUZDIiWaNKYUAxdJU1MNVFPG2uqjoKGqkCSQ6JLi66SwvY/T2N7O7UBBFLRq/y6jfcQZZc9NFFT&#10;U+JNJHHVZPDilr0kqcTnn8UOQxdciwZKejrqSDS8sSxqkialjIYBdNvZ3MJb61uB9S2qg4E+XyqB&#10;nH5dFv0xR+0dDFurE7Spti1O5J8YlJLtzIYqFcvk0eDD15lM6QfxWuQS0jy/aQn7f9XmjHjAY3BC&#10;G1fva5vztoZmBqB5+nl0cWkZgYXEp7B0lh3/ALOxW3NwZeWsePBxZPBJ94lBlI6ShVMXLjKdKjHx&#10;0aVtJHkKpQIg8LFlViOLADeHkrfJrlYoxWueI8uhVFzJtYjCSnIHoegP3v3x1Pu/DZbG4nec9ZnM&#10;3ia2gx+Kg29m4pqytyL0Agx8dTNjvsoxNUUlw8zoVYLZDf2Ktn5H5g2m4a+u4qQitcjh+Wf2dFW/&#10;77Y3FqqQH8PoR0IG1O3MVhOtN2YTebVWIpqJtuVuRak2xUeSgx8M9ZtDBV70dOY4ameurpZ4pmhE&#10;vjaMsWANh6Tla83O6u7q2hXw/LIHAAHj0k27dYLba9DGhFf5knoE9z9h7I2nh8bhshlcvV5fMxQb&#10;lpvsMZLU05p69KeAOainqPDJOv2elrMQpJVuRb25Y8m7tf0cIqqhp8Q6D43u3Mk4xx6A5d/bcrs2&#10;MTRVtSpm+6dSsRVlnajnMEKzidh4mlUeRStxqtfj2LIeVry1iHjEVp6jpML62ldmrWvQ6bb3DtXY&#10;m2MRufcG2cZvL+PfxXDU2PfK/wAJfA5o0OGyCVMono6ymqEaFtMUfqYPqNrfQOy7Dc3c8qw3hUIa&#10;4+X/ABfRhFNbLEW8x0+ba7jxmFxu58zTdTYPKenC5KjFXnKiixyUNJm6DHSUtUYKJhO9Qc2CZZ2/&#10;dljCIgP09BsLm4hF7uBFAa4JPy/zfIdJ7a+gluJQtNX+x1z6p7Q7B2/WrjcTtfz47ce5KXJSLUpU&#10;NSYpJa9XQU004LxU9OsxjCHTdb8WI9pNyj2mJw892EEYqKcSfsHSmB21Sx1qrDoaOm9r1e38ti94&#10;VFVgtr7jTcTbkpZHjq6fE09XBX11eMAi080FSlHVfxAjxq6pJpF7+455j5zEomtrEPLCBSoGaUFT&#10;xx1eztxazCSmCejC7m3xhIaiWv3E+3qg5XUci9FT1KGqraaTy0ldRrVOATTTKypZil+dN+fcWpFv&#10;d6xSxWfT82YCn7fn0JJLq0qaqOo1F2jA2Jq66kgochtmnpf4lUNSVNDNSQxx0wVsn9s9hS1NOrEs&#10;iqA17abD24/K3MUp0M8gl81LcD+dT1VLu1IFAKdQ03ZtTO0UW3WhklxVbNTVTzwxY8qtfVmaWGOl&#10;q1R6mOGMzBidSowNtPPtk7Rv2zVvZS1Rg5B9D6edOrPJalWCgV6L1vLeu+uv90YSPZe8N00eKw+E&#10;qafG5evemoVpKyjhnQY7EVBpTXSY96SplUrLI4l8jAWsPcw7JDtW+7ULi5jT6oAV4VP7KCvlw6JX&#10;vXjakZoK9HI2hR1tbRbczeWzcs0u4Ns7PzzrNLTzmcV2Ip4pyPCgLKBEY/SBpRVB9xfvcL2e5COI&#10;USvDqTuW3llhUuamn+boVqthFTusckitw+pXWwKOTbWD6FJt9PwPZpCcIwPUhW2mgT8Q6Ll2RV7g&#10;p6eWoxdJjKlDDI7VWRmqWk0vIyTIsSwLM8dOBdnEis5sF9ntnSaZY+iPfJJo4H0eX+Y9Ee3NvPeV&#10;WZ0lxYpotNY80zU8qQpStAVkmAM4lVdB1+ol9IsOePchbbt8MZUt59RPc31zPqVj256Lhueuzq4+&#10;nq6UzRJVJJUJJHBOaiORFjRNLMGjEJIBv9dLD/H3IO2xRxgDoIbja3EjagcV6D5KqsiWokkhH3QM&#10;UklfMupFo2ur6bBS00kv+3+vs+jUspKnFOg5NbTq7FuHWaDJY941hyoqa5DLDUxCnrJ4Z45IC8zG&#10;KOeGvoG0JGx0vEur6BlJF247a4ZWEQzpNfsp1SGqyENwp/lHV39f23Q02H6wp9mdR01Rgc1tXGVV&#10;RW5mixv8TbK0lLhaPGJFW1cdZQmCavpkFXJ4i7QszAgj3jXHtgXe91nnuSsomGketT/kp1ILA/u5&#10;Avwlf8HVMfcuchxm9t14umwJ2jlmzmWj3I1FXGqM1RUVMjVFFTyCCJIscsrm0SkxyLpOlbD3kry8&#10;tw+0W0jvqUKKdAS+y/QGvSs0LSRBlp3crStKkiPX6Y01fZQxJLLJFDIbEgBbmw+nsVxgBF1fFTov&#10;6iyUddRIr11DX0qCbx3mop0iJchgstRMsOiw5VbXb6e3NLFXVuBHW1NCOhAnyeQyssdDR/ZS0uMp&#10;T4RBRRUtY6qixTFEgD1EtS0c5DAlxY/T2T/S+BIWPmelJm0gDoPkqWpZZoZqaG8MsqFTWNrjGhV0&#10;JHHUa0ZyuoX0kNcFfZq0JdKnj1RiWOOnijavy1RLQ4uGqqHkk8sUELmpqpiIyqyzU0jyTTSRotgV&#10;jfSvFwB7SlkhiBf59UIlLlBw6MZ1b1D2DLNR5apwDtA+QpTGmWp6mnmgenCVq12iaNVmNN4tQUjQ&#10;4HqBtb2Fd53WCO1nSIVlpw6NLazlCamFK9HIyfQm2DkZsruvdZqaWuq6iSipaER0dPBUtVzGT7+G&#10;KQxRU80Yf0IqkCSwIPuHLrmDfVT/ABPb21VoMJj04mvz4fy4rBbtQV4dZ8dguv8Aa0eeosZU4qng&#10;fG1k1DXtW41g2R8VopI4ayqlrvLBGAgIRiire6nn2jmsubtyktLm8hZ6UOSB/gA9el1vKlt0icXk&#10;KGlxmZqN47q2juSqq1qhSQbo3FhMpmJo5sbVU8NPBk6CozOYxEFPW1fm+4U2I9BUA39jteXb2bwp&#10;XtgkhArQjyp5fYBjHDo0g3JWYg56Cbe2O6zyqbUrKPe+BxNTjMNTUeUhhbJZiGrqKCJx4aatmyZL&#10;xJG3jK+JDKqWIJ9ifb7Hco0kjnUGPiKUwfSg6S3lxZu1ABrr0h83QdYV1fTfZ72zlJQEU9a1HTYh&#10;KmijncJLH9jR0uNppMbTSSxhUEsr1SoSfI44BzbWUhjNYRr0nOfn0WsYCa0x0ucljepN1ZWKLC/d&#10;4PCo1JAtS+MXFRU2alpUkmWd8lUmarE9YJikzXQawDa4IITY7ks+XPhkUP2enTLNEMqOgq3nkdsN&#10;TLR7dl3DPNSvNTOMrLRyUbLH+zP4aOkqq2IJUKQfKxA0g29ira9qhpJcBO2Pj+f/ABfRfcThGJHU&#10;CDttqjGYXAbpxE26aTb8dTFi5UyU2JNHRVbapMfIKCn1TwJKoZASNPPPt2Ll+xt3Z4oQskgrUDiK&#10;/wCz1RL0MPDPXKs37hJYT9jsHGOiOrtDVZvP1CVDGPTeVIaiJi5J/Vfgce6/uH/GJGAoP9jr0jUB&#10;PTpiO5KzbdA7bf2tjMNlnrIJTOZ8vU0TU0ClaO0FVWMjTUvqAQlWYfQ+0m68n7RfJFNdKjIBwNKd&#10;agv2jGkGh6Sub7AyOcQVFZj9uiaVW8pk27j5pHBmlmqIpDXw1Xkhmncvwo+t1Nvqu2za9p2/TDbq&#10;AqgUpw4f5OHW7m68QEE16g4/f28MYUGKy0GEjVXSP+E4TC47SNNmKtT4enl1OGsSH+n49vXW32Vz&#10;ITKAE/y9ISK9Ntdu3dVVrkm3DmjLN5dTJNJHCTK+p5LRAIzFkB9V+R7rFtW2QmqFadV0jprnrd0V&#10;LPNWT7irlkiWWLyTZWdZYmDKoBkV1QJZiQrAWb28zbcmAAB01qKdoz1Cjnq4pI6t1yMM8LmVaing&#10;keSHSgBeN1mi0sFIuSWPuuvbmFABTrwmYEkDqMaqOoMsjNWVk7WLvMkEsjhPISWEkknjddZIA5B9&#10;tulmgUxjNenhdSntJx1jM48agS/VrpCWXyQR3NgFd2Dv/tNuPaoPAqA6equrlq149Y4abI1NUtPT&#10;0FZM0zwANS0M87NNM5AA+3gZmkAsRZufbi3FvoPDpYkRr0/R7W3ZUx1tRT7d3BUGGoSipY48HkhJ&#10;UVUsukssTU7SeKJVLMDzc/19tm9so2iVmFSCetNbTkkp8PWel2B2NXypR/3L3BCiIpqZmw1TBIrF&#10;mI0apUJLXtZtP1+ntU287f4ABArX0I6ZFpKWJkrTpwx+LSt3BSYPN00600GRiTKY5gYp4oKeTVVw&#10;OfM+iSPn9LKb/ke06zidJGgA+E0/Z1WoRgleOP29WX9Fbc+FabNg/v51jTZbd1Ea+lllyuUzf8Oy&#10;9X/EomojR6M6Cvjox+4ZFiQMttX5940+4W9e7djeCPYL5UtCfwiIkYPrGcdTnyXByRDaqm8QxNca&#10;fNfPHz6GXK7b+F8bY/GYvYnUJhyFdW11fUCgKVmIhilK02O+5yGeJrkmjdQWWKeQFbBmHuPbbe/e&#10;14JHfdbrxvLS8aqfsAQAU+wft6HbR+25mjX6aOjeiY/w9T6TC/Cimyf3DUPW9BBTM0lLCuCxikTK&#10;sIlinaCjnlnhqVLCzzCwH0/IJJdx99pEfTf3bHVT+2H7cdGoT2vV4na1houMJ/s9ZNz5D4jrNWSY&#10;WDZlbTVMM9JPXUVFh6KtoIg6PBNSieqxtGGSUA+p0dluOSLkw2WT3tadf3he3XhE8DNXFc4p1rfb&#10;72m+kKw2cYkC+UZ40+3qqLd9BT0PaOX3Jg8xFl9srkpEx9QZsbBkGpZBLTUiyUdI9ZRxqjhgDrLM&#10;LENYn3lty/PeybLbwyki9VQG6xW3i1Eu7y3NvjaTXSOA+WPsr0nEO9TDDTYzcEkGOirq/I4yiOXi&#10;p4aSrrJtbsEkkqQxdlIcOrA82A9r3VJSEmFV4U/w9Nw0tgHVqS1/y4/lTo2vWfyA7wwsjw1lT1Ju&#10;bDpSyUU2D3GuLxUNQzUq06VUk2Ex9HVVdTT8tHM06vqv7Au+cp7LNP8AUUuEmU1qpP8A0Hw6Gu38&#10;1bxbW5i+ogMTClMf9AfLoNK3ZeP3hmt0ZfO5fr3a9VXGWtpaV8vVZiGkkeUuKfGrLG+QZIlWyHVI&#10;UVrA2t7ftdzubTRFbCRkUU7hn/CekNxIlzqe6VC5819f2D/B0HCbQqaWdFx3ZmAoPtJSKVpHzQAg&#10;ZpVEoiNA+ksbnUf9p9iK2uTOKzoVWnA8a9BqdE1UXj12Fr9u5NMhjM7LmHjSHES5TCvPT/7kaq/2&#10;tNHKzRSVE1TDESXKaQ5INr+1tusOskDHVfl0strbk3Dg6nNY6to4qCfKzJXZfHbtxUk4VEWSKKSo&#10;E7SVMNVM02oSq+lL3AF/aTcHhow9evdJWl2sm6pMnXZfKNj6miyEdM9RDUrWgQ1DSLpnx8koSaOa&#10;QCON21kW/H09lNxu8+3Qp4MOtfs/y9J5I9bcOsld1ztGk+yr63e00ZdRTg1NFBHUTwxzSIsKzU8/&#10;iSOFeSxW634PFvbUPMO4XKtosxSnDPTenwmBPDqRR7P2Dj6mKbL1y5mAgVIBq6WKCoE5lhkmiKyt&#10;PMoS300soA/HtI267qrExwFT8q9GCXaAaGPDpO77wMUOE3LT02TgbblXRJk6dTNFJlqjMY8R0+P8&#10;5q6Sohmx6GLTI8eiod0uH/PsS8vbgzFZJs3Rehz5HP8Ah6aluYbhTbp59Jr435I0fYFNTpmshhKm&#10;tiqaCnr6BsclTHV1kXh/cOQqaWliieNWDv5B6SOePZnzrb7gbON4Eyaevp07st0iXBs2+E9DVunZ&#10;e09r7ij3W+eppMrFWVbZPbE0VHTtLHFE7plmm21/k9aaypc2MZe4uT9CSCLC/wB63O0k2a427AHx&#10;HhThSp+3+XQleW1tpRIgpTpC797XTdFZiTHs9sJk8REaevrqevGQGS8Mloo2StqaeIUscKiwWPUA&#10;bX4v7PNo5Pl2yORNYapJzxznyqPlx8um73mOCYxaiNa449ImHdb0nnlpGWKoFQaqokXJRqKhXl1y&#10;U9RAmTkF2jJjBUKyqbghgD7UvtLy6Q8QYV8/8PSUb1H4xERFaZ+zHSu/0jzW8X8Fw32/238O0f3i&#10;g1f3av8AefwrX5rfdfxP9zy2+60enXfn3b9wxVr4Yrx4edKU+ymft6U/vyLh58Pz4/4P83X/1tEf&#10;H1UlTHWRU1HQ0kIo5o20eMyhZIyys0zC7Gwva+q9vZe5IdaE8ejmp9eks0bHSHA1EXJFjci97kE2&#10;It+fagjANMde8J27gTTqTHChA0gAgH8W/wB7tf3UyovlXqyQsWGrPU0Iv4VLgC5IH9P6n8e6maM8&#10;YxXo0EDACnDpa9c0Iqd87SgnXXA24Md5hYMfFBXUUkvBPAMaMQfp6ifpf2hldTWlAelcNsCCxUcO&#10;hbyOJjo+tJnB8lVB17icplGhQMqZPf8Av3HZJDMhu8MrbXwNE66dIVHAtyLptVZDnII4/L/iz04I&#10;Gpw6AhIGBUmwZSBYWBUlVNhzcKtv9bn244/SqRnraKyyJQmtelRjI+cLZV8hyCNG1gSLS0zsSbcn&#10;6n2X3LUt61pg/wCXoa7dH+tENIzTo7eYqgMbK7hgzU8cB16mlkElQkbLqGpmV0NrfTRcHjj3HLI7&#10;POfM56my47V2iMYjKio8jjzHn0oNy18j0FbLeSWVaRmZjNJcCOC7lQz3uHudI5v+L+0NskhmcM5I&#10;+Z6XXTuIYlDGlfX59Rc5UwzYqm1xvFMMYEVI1WRVMVJDGdSBtKx6AdRtwQAeSPbxXjkk9aABIUjt&#10;PT61PFR7fqkk8RT7WWF3gMbSFkpnhuUj4JP5J5HtBJG+o6SQfl0qlOhFEePsx1Pzn29NRS/bMaeG&#10;mx9ZGKaBxo1SSzU0cixqSzu8cQJPJHA9tCJq1Oeryv8AooQ3cBnpmzMEcOKopNc8ckFLTweERqFj&#10;ZpIUkVAbIbRuPpwbkC/I9uICGNePV56GOIgcadY6uOvg+8SXKVsiZOtaKVaqoinSaSsqqZpFkp44&#10;ULlpp41Opjcc3Nvb+o0OTTq8qII0og+L0+R6kbnR5kZofDUR+On8QnQqYpKgUlRBLrbU86xCVSVN&#10;wSefUD7SECpxnp/WxUJqOkeVcdRdxUFbIcesi0xdsjQRTRxzxxxKGmKs0MWj6xAFv9p50/X3YVHA&#10;06TTgER/6Yf4D0o86rSihgjqRJK9Zj439fnA0VNSQgUsYyYdIYAH9TE/Un3rPr0uKE6AB6dRM/ha&#10;+Gt21EzGSmosiJRO4YSOppfLEsbRFXCW1DSL2/NvewSDjpm6hl8eAKxCaxgHBwcdP4xeIoMviKej&#10;oI6OpWLINWVtKXLtqoEQQTRT3iYuzswb6KXbkMxvZ5HZSGyPn0utxGl4qtGumnoOpqtXzbpENPPU&#10;mNaKeWWNZPCnhnqKD7/QVkQmV6eBlGghjqK35sSxwoFKCvTkBU3Ugbga06U6STPuujJqJpalsMkc&#10;dL5rww08mVRXjUlWd5AKdQ13+qAc2A96UAxr2iv+z0YRNGJLgaRXFMfIV6a6eNlmyCm7tSZ+pZgw&#10;LyN/uKo4lZz5I3b9uMEH+yQPpb3cKuoVUcemzMqqSMDqXsmakh2lk6qKeCWpOQqZp2JudKyV1VJH&#10;bQsiCOMILlrW4BNre6XCqJ0UKKU/ydWhuFNs5J7zw9ehV2f9tP1RiZ6iO0tXgZlKG0gNVUwJCtc4&#10;U6g0BMisXBI1kk2PJPdIdVCSVr0fbY8T2RJA1040z+3pKdgVrBamnQkxzSJQnTOGs0+WnjdG0iRP&#10;UYmvx6ufrflTbxRGzlcxrr9aCvRb9TL44j8Rqk+p6W2/aupx+E2tDFNJADnIauCGS1jDj0myFTM5&#10;1QhmdxYE8vY2ufaWziEswSnl0Y7jJ4UMbrIccftoekJj904nebbWkpYqCk8dFlqmpSGod546yKjk&#10;CQ1NMwUwxVKaNSai0aqAfb8dtKl0ysxpXAr0W2F690XyVND6jrYH3yq4r/hP91JU0apTrnezNtVK&#10;RJGFQwS92boyM3jKBdKxJjAyqSSvjH5A9iFYT4Gr06hy1JPO8wLkuXP+EefRXv5VG9ts7/zPcvwF&#10;7PSifrT5gbDzNLt2pydSn2+1u7dlYmsymzc/jiZI9GZqKL96FUdHkrMbSooLTvf1jcKdak4Pl0f8&#10;22ElhdR7rarouARVloGIxxIoTQCmfID06ql7W6r3L1X2BuPYe98X/Cd17B3bkdnbgxE6wyzUuTwG&#10;Tr8fUrAFIFRBLXUcphdfTImh1YrY+2p4grl0QBT6Y6GG0367rZ2d0Wq5IWvnwJrXj5dHl/ly/GKk&#10;+SnyG29id6IMd0/1vhJu2+6NwV1PJ/CqDZGzsjQVMuHyNVEsUVK+6a6dqaUzTRvDRwVEpPjppCl7&#10;G3pNJcSisWOORwHlnou5533912sFvauTcMdJIrXPqfsPmelX8iPk3kPmN82cd2NHPUUuwZuwOt9h&#10;9RbenoYcd/d/q7E7qx1Ltel8EcapQjcctY2SrIypaKaram4jgjUeuLoy3aqrkL6eX+bpLsHLqWW1&#10;3l7JEouZo2Iag1EkY7uP5k9XH/8AChbKwr1h0TR63qg/bHZcqgFlQw0uBxTjTZkUqZ6qFr2AHPt3&#10;c1bwVZSdXUf+2CfVbpu0YGlnJB8tRGMnz4Uz1X/vmWf5lfywMBvimpslme9fgDV0vXG95m8mQyu6&#10;vj1ueeQbY3HXCObzNFt+iYSszRkUrY6vmclPKx3E5n28wjMvl/xZ6ESMOVeYpw2IZsU8qkg1oPkO&#10;P5dU94CGI1i/bPKJ45Gs6RrGVsv7rRTO0g+hcv8Aq1Q+v/VWI2SgNvJ/a1x5n556mmzVPCW/R+xw&#10;Ps9OH5dXD/y2MTtr40dZ9/fzJe0qa+C6Ypa/q/oPb9fR6ot//IHeeMpsZQyY8TqEkjw8lZQ4+SeA&#10;tHTGsq6hVV6OXSe2Fstnby3E6g4xXOPUceoh593mbfL+DYLSUm1JGpQSFr81wDx9Ohf/AJIG5dz7&#10;y+YXdG896Zuu3JvHcvQ3YO4t47mr5ler3FuvN9kbBrs7mnKJTui1tbVswi0qFJcC8ZQBDtcz3M18&#10;ZWLIOAOQMeQPDou51sht22cu2ioFVJAKClPhJ8uqr9wUkEWM3+sIST7mLO1CLCIzJEGpsiZTKOW9&#10;bNc8kn+h9hC6JN5PU+fU/bIFflfbwRVQoIr5Ghznz6DCv269Z11t6SrR1qKjeG3xHNG6o0SzNUVc&#10;MsDhW8qPEsfqVuGUCxK+2w5XuByM9GNzDG+3R9i66jNBXj69KXbGCo6HdmCqaSOagRMDV5nIRNJI&#10;DV5CWvwgra6tVaeKWrqG+2kjD6uZY3H1B90muJpxV5nI+ZJ6vabVFF3mmqnTFlMwZZd64+hYyZKg&#10;3FV4+GQiQQ0612Nwn29RN/ugxxz6S6hiyoCALE+6Ig0KHWv258+vXbkEw6iaefr0lMJAMlsPAxVJ&#10;jo1qpcDDNHEpE8yLWYSmIcoY0SKql8xVRYoklrcn3d2YKMnHTMETBTQ+XQtYyjo8bvrI4WSqx9LV&#10;TY6grZqZvN91XmkqsitLUS1LF6d3o6WXxKZCZGUgL9DZLKzECrHrcSMrEhiAemScZB9sb7SpZDA8&#10;+4KyjkDwypHQnIV7Rx2E66m8lOTpt6j7ouXBPHpeWPghK9np5dN+unjqcBGPF920mdiydXGDTyZH&#10;I0qos+QkRJX8M1WYmDKg0i1x9eVUoAGOPWoQEQFBT7MefT1iPvK/IZxo0OuqkxfjpXZqfwquLoJV&#10;idmE7tGuiQm6gNf/AB5LiTxrnozswHZ2fJ0+efMdNE9EjbXwGapv8oknm2uwoVrzSULiFsWYkbyq&#10;sMRpfMWD2UsxsoJPvacSCek10sp16WNPt+XWSkmzq7mpBGiYyT+GHGn7NWnZ8fUV7vqNTd5S3ika&#10;w8ZUD9Vlv7eDMaLqOn0r0XxiVIjUHV6+fSUiijOEgw7FBLLW0EGgMYv2XzXlkkGmFIYpSDIQCNRB&#10;Nvr7cqQW9KdNWbNJO6tWnQ71W3UxfY+ySQXFbs/cMcJ1yOF8FbAUa3iKyBkjuLEXt9bj3tZkNsQA&#10;Kg9LZLcmarGp4fl0ltzbWgyOD3PDCI4zFkt/w17yQMhLT7wSvpZjGL61ajhCBi7EIoW/0HtNFdHW&#10;aOa9VurRQppGK09B0B2b2fTSbppJlcT1mQxueepWIvFDSmnzVHFTrBHJGVk0JHchv0gn/H2c29xn&#10;jx6Dcu1xS3aRm3Q1Q1wvQM0W1cjQ713HTYymE8qY2nrxDE0kyU9NFVbgjkNkJ100SQSCQuCAgFvq&#10;B7M7m4L2GgZBcA/bx/wdYi+6tqbLejCO1dWQMDgOIHVdO6sVQVuQ3ZNV11Lj6vHZyZ4ce0LitzcV&#10;RW1NHVfwwQEwA0S0wDiUk6bfS1vc8bINO1bdVsfT/wCUdQM4VryVqA5oOrF/5em3Ket2l2S8VUsV&#10;XT11LF5ZI0NFR0kGHmqK6tnmnhk+3+3jfV+2GuTwLn3EnuVdNb7ptcoWjUND58fXj0KuWIGks7+V&#10;xUqaVPEceiO7866ztZ2H2HuFXL46h3vuSnnq8NCjGjpoMrWO1UMcsiJHHkaYiUPYQkqCf7Q9yrZb&#10;1GLHboUw/gKSKHOB8qf5c9EP7tabcJmkc6c8T0i6WqpoYK6igqzQ1EVSlCk1DNSO2TSmljmJyUMU&#10;4kiZhJxNGfH+B9Pdplkf9ZqlWHA/s8+k5jEUjRKa0P8Alr0o6SOqWGJGmo6dZAStU9cYqRkubDyS&#10;eSOCRRcE/wCqPsnl7DpQfkOjGNmC8T0rcTSxLtvOeWhgy7c1UNfjMnNUpjqjwNCtU6ReGEEjizFp&#10;Be4spA9oJ5ZQ0cYBCVFfIcevN8LV4U6SFEKwQU7VFFLU0BrfMYaoOlM9db9qSIUtMksb+PizuGUM&#10;WPAPtdIGUnTg08ui4AKe0UPSmoZ8FjjHLhcXFReZtE2Vnr9PjyMNLLU1Xhp43EVFBU0krwot2GoH&#10;m/tHN9VcQ+EJceY9f8/ShJQvE93r1Lxu7q7CCQwVtLNFVPTTIlO0IpY/8pYlJKbxsoZYyR5Ftwb/&#10;AF9ldxtYmjIZaMB+fD1/ydPx3elwS2Oh3bI4/M4/DVsmPqjTZaOrrZTQVdNJpkpo2iqqamdWjqZ4&#10;GdkazOZC1zxYgAuWzS1uJA+SD5iv+fo2+o8ZQAeHTpsWvzlRu/D4fAT5nDxVzxxNXS1UaVC0Ez0w&#10;MNFV+Z5aiKKnjl8icBC5U8t7Z3Dare5tY57hIydQoCvDiK8Pn/qHTXw6iuD8ugL7X+/x9ZvDB1Ao&#10;KcYrJVkNdEsMP3ayUVZUj/IWaWbQqTxFpC12+mnkj3I/K1iTaKxNQFFM+Xy9Ps6JriuS3Drnt/Iv&#10;W4Wjnx38UfOYulpaemUU6TYxKCtolM9DSumOiakZ4oxo5IuxJBsD7LtyjSGec3DHwWanHzz5V6UW&#10;au5DAmlP9Q6Nz0runOYzdc+NwmEpdz5Nts5SXFZUtk9sZeipqBvu8eWeGphWaan+68OmKCVmj9JN&#10;uPYQ3KG0ZSxvGW3BApVqCvH5fPoQ25KUqNR+eelPvrdW7MTQbcn32P7tbmx+MxVPkqZseks1HNkM&#10;dOHqqCSNmFViqijjjlqg6SSGreaN7Osg9kv7qtRc+Ltly5FcUJFf9npvcHMw0le308uiib7rE+xc&#10;02OoJsHPPUVGPhNKkOPNX5HlSvpKSWaRkha2pSkUarwv1HsdbILtZAskr6hx7j/n/b0GJbZdbUWo&#10;/wBjovwXKyUuRM+PimWudahnjMtFUyIVaZjTxU6LDLToqX/dQjn639jtAlNQkz+f+XpoREVUHy6g&#10;R5IExQVGOJaOoh0pSqrzVQSQ6NT2aKW5YA2+tr/T3rwQxOh+PVoUNRX16F/PR7gylDkkopfsIcYJ&#10;IqWTFz08FcMScNPDmIdVVWUkdQGmnj8kSLLPKQABpHulv4dpMCsYLfZxyOnZiyuaMQOgxosnQYzG&#10;LTRvXM2mrpsa2QeGV4UiqFM0kghiDORciILaP63B+nvV7bS312pEaiLB4eoqfKnHj02juHYhiD0e&#10;T4X4fau+stvGPcOH2hlKKGPAQFN1zZRMU9S+SqayHLw42ilgzVTlKJUZ6WCBJKVpQ3mMf19gXn65&#10;uNlt4Y49SF+0aTTiDjtPAgZBx0INi7hM7DUw8zxHDp++Xuz+qazJY3IdWZagyNPUy5fHb1qMOcxF&#10;QTb9xcsRq8lWHPNVTTPXxZCAyFaidLLxISCfaDlHct0s4AdwDCGg0ivkTUYrw6tuUBlYyU4dE82q&#10;lN5fsIaxMbVQA0/3NUgqaRXhiJ0EorOTqiLRg+l/otz7Ft8jXUiXJJA1DHROizM4Kk09K46cvs6m&#10;Kqq4I4Nr0GSx+To/vc42Tr66WvlkR1lSmxtdRw4vIU8zVCXiEDNAwuGFj7VSTwmJVVakD0Ff2ipH&#10;2/5On5LaRZGZUoMcPs6ECjz+38fSPi6mixjyJEH/AIhRioxk2OrOGMGIxlFU+KlSVSZHeVGjaVjq&#10;0n6BO8spnne4ErGopQmp/b50pw6XWs6IyxuAT8x09btycu3zNtDNU9PQ1FFUQeHNTVviVZzN5I2J&#10;gh8VfHUrNeQjU8f+qt7TbftBlldyKt86f5ehDJcRpGtIwD8h027YzuMqoK2lozUwVQeWSjrqeGCr&#10;lX7ecIJKZZkjqRA08hcm5Txkkgi9ku4WElvMr6aqCPMf5D1U3aNGUB4/Lpn3Jubcuz8cYsPlcLjJ&#10;nqYosjQvRCtpa+SlVpabJSQiGpWarp+WWQKiqWOk39iHYEtr+UrcXUlAMCrUH2DgK8cefRHO08Ls&#10;AKj7fz9egjn7OTLVi4rN4aklnrXaqyWYgMODzrVE9L5AVgmX7VxTiO4Dqon1KC1+CL4OVYPFW4S4&#10;Z6cAWLA/70acekibq2sQ6AoJ4j1/LqyzqrrrtDcPROxd39f7h29/B6CHPNits7j2xVV8tZQ0jZoD&#10;O1NGlDXSVeSo4KmoNNJTLKtDJaQBTciIN63Owj3ndLTeYe1GopCg0OkcDQ0zx9c/b0Z/TsFWWOQ6&#10;j5V6R7bN/im5snj8ilbkMnGqTr46Gpov4nURSileugWWKJo5JXiDQRvHF44mVGCkWAY3XcTaRwvt&#10;9fo/Mn0/w/y6ENvpuIUjgQeKBmgoa/bjo0OzcBk9uePE4nEZOgp6nHSw1dBNUUclPWQzHzVU1ZOc&#10;68kbBGssSoFZjf6ggAbdN3jk1yLKxLDz1Hy+zo+tY5MgMdNM59Bn+fSmrU3GlZIv8OqapqeCnhNV&#10;FU0tLBIf8pnaOkqpK+No5aZ2p4gipMGZdatdQQGobZLp1kaTSxPCh/zU6SymSOYhUonRdt/50bYo&#10;KzH5/F1mejyckFPSLiK6nx2Zx+cNTqgGQan9NTTUtRKvKpokVb/Un2PuVNosrncSEYAAZByOHoa9&#10;FW6ysFBJPRPN+b8qcFR1uFqzJj83QVEOR1nIQVlRUVCwp44llgoHo6mjhkmiZkPiY2IDKRczFsnK&#10;lv45neBDCcDtFAPkPL9nQOvZ6AnV3V/z9F9yfdW7Mtl8FQQ1UlRTu9LQ1clZHTSJLG9cdVPC5gBo&#10;aCqLeSaPURc2F7H2P7Hk7boYLuV4k1HI7RjGPL9nRal2zSQDxDmtcn16OF27Xbyw3V24M3S78j+0&#10;NTtuRto0qUslOzYqslpsPJJT09N4ZIqVcoWhJmDoTcc3HsO7Rs+2x7suiKPxA/EKAf206N78yfTL&#10;pkbTp9TTom2Jpt4ZnZuYxs2So5KXddZQZbOY/IVFMmSyceKeV8XW17VVU1ZJT49pXeH9vWpewH5M&#10;gzTNZXcZQHSP9R/b1HzyzLLJ+q1K+p6BzCiDbfYGIkpQlXS47MUdbBFLLVotctNOtRHDJII4qsKs&#10;yhW0EFhbn6ezu6vprvZ5qs1SpHTlvNJJOkbuxQ+RJI6sC7kotxZ/GduZPNUmGxk+f6Sw+6MXRbdq&#10;K2owsVFs3tnbORyJ+4yZM01RLJmmmK8sTPJZrltQT5cmkt4XhZiay0yfJgf9noaGBBCqUBFOiwfI&#10;2gnxI6vlaujkhzfWdBlaecwUkNWkdVVVs8WPeoFOsyLTT1UarCzFoV06mawYCPliak27wyNqVJSA&#10;DkDOKemPToNXdsiyNpQCvoAOi9bbZoMzhwGKa60wrpdQAZWWncuWYGIhqlbEWDHn8H2d3xjaCvhr&#10;XPl1q1RdQFMdHJz9NUxfHjI5FeBR9mbZrHSGTzRRLntr7pp3kWWOZy6Tx7XXWVB9ThTyQCAdvgWX&#10;cXAIVa8BjFRj/L0dyIghx69IXpvNTVWR3rDU46PKzQ9f733GsVWwlRm2lQLu8KYzS1LyCOHDu4kL&#10;aVjDccH2a73y4buG3W3uGj0nJU0PE+hFfs8+iiGRYZyyqOPH16NXtnu3AUO0cdVvh8rgnjkxdNJN&#10;RYZcrQ0tZPlRjKNGlepkeCOWrjLBpTrDAN42W1oZ3r29v9w3QqtxqjCE01kCozwOK9CJN0hhUN4S&#10;lzj4f9joRt0Zfb2YoMvj4ctnqWVBVPDOuNpljhrsfMtLAo+3qoZpkWddatfRIp06eOQTZ7BPtO5R&#10;rJbq0QajCgNRU14/L/Y6e+tW4DUNMfZ0Blbg+58/sbbtEcrjapsJuXPkjcuToKCP7Bhh5sbSNPVv&#10;BFVQ05FSwjDltcp+oJvJtrLymt3MsNgyIVFNKMPIV88Z49MggQlmkJPzqesnW8Geyu6cnsLM0uPw&#10;1PVYjcNDPVUisaSd5MBkYo4MZLTVdRjqmSmCpVUcp0CaYFDqXT7V7hbWUccd3tUHi3TH4XBJFD5l&#10;q+Q9cV6SpeaWMY4dKHCLiNr/AGUu2crm8jR1tEtZlJa9Y8ZV0UdMaKipaeaGQTBngqDdY1l8jgka&#10;RbgLbntO67uskVxYpH50AFD/AJPPpfHcrEA2uoOM9Lbf++sPFt2tx9dGpyWAzL4nL1+KqaaRa21R&#10;UgtFFJWUkFQI4a2MPIEZSpVRIpWwK9i5L3OC7mQqVQ0xgDh6DHVZruGurSoH2dGR6by2xV2dQ5nN&#10;99dG9f5DFUjYSLbXY+9ctR72oYEjd6WSgwGIwGcMeDaCdTGQZXbgD6FfaLfvbPmG+uWmjj7q1+MD&#10;/J0K9j5jt7UKxmfSBw1GnH06fMj8i+m8NUVOIq+1NnZKpoITStksO+ar8RmKmNFeetxsybbklmo2&#10;1qFZ6WAqVYaFa6+9WHtjzMsGYwQteLgnifOnQ5g562oEEyd32N/m6BjeXyC6kykMooN30cxYHSaf&#10;DbjkMjQgyU0Rll2rTJIyyBimm4H4tb2cWHIHMcEiN4aFuHGPh+zpq/512iaJlLA/kf8AN0VrcvY+&#10;09xUtXGuSNQlaacSz1OKy6OIpbzTyRNLQ0aeeERgp5NQ1Xvb3JNhyjfIqC6cBvyP+D/N1Hd3ve1y&#10;M/gY+wEf5Og4rMjtqZRDQ7oq8TQNTJTTwU+2KKoqzLLLIjTwipzEMQIi0kycELyoBFvYsttk8FKH&#10;Jp8ug1c7mzEAOaV+fSRq6bZApoSdz7zrcgSiVsdZicBDiQkalRUUmjcT1YZIwoAkjDAk8e3ls2Qa&#10;RXHSKWUyKGZj0kq3HbYeFdFflrFgqkDHxyGNtSTqrHzxr+yznkc+1MYZGOk0NPLosk7qlWIpnHR2&#10;dofNvJ7P25trbWP2FtyuTbG36HCLU5XLZqSSsaGljgjzFXS0RpY5qxvH5FAAS51c3uY53P20tr69&#10;bdkudDMalQxFT8wCB0JRvbQWKpo1AUGRXoqm7d34Xd289x723HtrA12X3LVyVVWk2SyKY+mq3iWA&#10;18FJS1lHB93GyAgSu0Z5ax5vIm37dLY7bb2SSVIX1H+GvRPcXcc8lfBUA/If5ukw+Q25OKX7bb2I&#10;Y0zxx0ctVW5mr+xjWR5Hp6ZGzi01LFOxvZYlQuL2F/Zt4RUAMc0H+DpJN4YUUAr13uGcUlcutIay&#10;mmlhqWp6qMzRSOCX8jRTvKJFjibTqZmIFhf8GxbTnpPpI0kjFenjbOclSrpqnb+BwONyyOyQ1+Lo&#10;Mca2MyBTKU/yQiOWYWBJ1E/Tm1/aC5nBr6jpZ+nQFlH7OlHFuerhm/bqMZQ1rIKyaraq23jpiJ5P&#10;2pZamqWj+1kV7tIpuxtzzb2wlxcSoChbT9vTqvHU9i/s6darsjKqXE/YSUqWKy/ZbukqlikUlRpk&#10;oJZIVUjklRpNzY291JmfsMOofOn+XrzTKGNEH7Ok+m6KLPM8J34a7LLIy0lPVV9ZkK2s/wAhnj8s&#10;cktPOJiQxSx9bggBre0Vzt8WgStYR8cnSvTq3cjdniMB9p6b8pDLjavBvk9Alz8ME+ONHJDV1E5q&#10;agUygToggE4qyfN5AAgN+Df20kFm0TERIAoJwoHD8unRJMagSN+09CRtvozcu7Nw0GPwsGGhfKVc&#10;EVAd37hwWFmpjMxkeSpZpk+3xyzxXeUXGj62+oJzzJYW8QDIQBwAX/Yp1TQ/4nNPt6mQdO7kePJ1&#10;lVUbcg/gz5ljSNuKCJp6jFzGnlpsW5jdKlKo3EDiTTKB9SOfab+sjX00SxBhH60Ar9p4/LrQVwaq&#10;5H59B/BtKfMVte1bQbpxrkP9jFk8ZiJl8BCNTxO0dfSQQq1VcAkHSti315Ec8zIkBWQ/zz0ojgVm&#10;1M/l59Z02BVpioHq8piqGtVUdaOVMnK8ZWKoWod3xdLkY4pnIVAqgRsCSGHPuq7rMSUWKgHmBT/N&#10;1uWJYx2tU9caLBx19dHQ/wAapllqqMz06JjMlWRl1XTJDDTUctBkBTxFVVjKHBYXsQfb17drHBHK&#10;/bjP+qnScLrXQDRus25eu3xdBUZShzslU+MjEtbT1GEqKcCWRRGYaeSpkVoadkkZiGj0gg3v9Am2&#10;3evGmFuCVQ/FSoDelcZx69NPtjkklyfz6Dza218HmMjLW5eprPs4GgVYcVDTJW1skgZ1gjrZWhgi&#10;eSSwAs/9BcmxOtyu7oNGtmyhlWlTQUH5g9JreAeP4IjGoCvl69COuxdkpTirqMtukRw6Y6iGmqtu&#10;U4mrihkal/iFbXVs1LHLDZAPtZGR1NgpNvZb+9N4ELAzRk0IJJHnWnBejKSxh8YCaVlJpQAmnD0H&#10;Sz/i/wAfKGKjrv7hV3loKpJ5auv3bSS/xKkpm0PBmqCLbEdNP5dZXXG3lXgiwBHsINBzPdCW3TcV&#10;pXFGGPs7cDpYIduhXVJAjD10j/N07v2b0M1HFBRdQbNlqqc5O1fLkKs1tXDkJZZYfvqJMZS49mx9&#10;O4SExx6QFuzsST7SwbDzbAR/u4Y1NT38CMaeHA0+zrxl2kr/AGCU+wf5ugmny3SZV6qk2q0/iaRa&#10;mOqy24vsoEdmRZFSjngkLq5KjQbEWvx7FsA3IW6xXkoZ6/aa/bQf4eiySG1kcvDgfbj9nWY5/YK4&#10;xzQbap6aGUIn+4qPNVU93Egj1pVZSRUU+Mm5GoD/AAteiCTxdLk8c56bMUa1rTHXDK7ojO2No5Od&#10;SKxIauleOqpxLIKaBpEZkd7yK5QcIJQG/TYnj2ukjt3coJBq60iwyZ8JafYOkrR9mYyFY0jxq1Xn&#10;PpRqCgpVRgt2jqIHVlWOQH1KzAOLCzW9+/d5Tg/aPn054drH3vGufKn+x05U/Z9PTIJaPbOPjeOp&#10;8sc8dJh1Ywi+qOMTQSS07EjhlAUC9hz7bMLt2hzX7em/FstZEcK1p6DqQvcOSicxQY6t88lopzFW&#10;BYmSdmGqVqWBFnVSOOIwv9R9PdTaTsMytT7T1fxoK08Jf2f7HUyPt7eyyotFia/wV7CnZIWy8sfn&#10;iVvH4Y6aOoVahQl7BS4NuOQfd4rKWn9o37f9nq31UX8A/Z/sdZch2JvmDJ0+EqMQtZWNR09fkp8t&#10;LmU05VY5JpNAlyWLglqII1vdgNLDSfUCPbzbXGVDuT4n+r7em23NYyUAwPl0navsDsPJVEslGuLx&#10;LxxESPHXYqilaJLnyGTIZea8qaNSxqXDHjm/vabdEwCnhX06ak3QUpoH7OkngMjXVW7KavyU0dTU&#10;19XKldIJoZYzMVkV2E1O0igv4yXuSrX+hFh7NrW3EQoBRfl0mMiTENpFQa8PTp5r8tTQ5+hWm3Ph&#10;KzD01dQnKQ2ywmmVcpDLXQedcFUIJWpw8VwoQXJ/p7Ry7VDdrdRvADLQ6TQVB8qHGPz6WpeRo1XU&#10;avsr0LXbHZ3Wm58vO3XX3WxtvaHgkpKrCVGdrq6FykgkllbwxQy0rx6FKk3H19NgAtsXK0kctx9X&#10;3mppUggfZ6fl0Z/vNWjXS2aHoMv4vslAkc2+d4zSI0ZRsft7G0kdlUgury5CSVSQxF7j+lvp7Pm2&#10;KOEaobaIuT5qP9Xp0XvezE9kz0+09PFLu3YmPpWp0n3hkvNd5pqmmgppHYgoyyLHmfFMrR/2iPpx&#10;9PaWfZb5lqoCr8qAD7KdeNw0lA7Ej5mvTXXbw2mx00uN3A8VoBqeRIQTEzlP8nfcFRT3ivcGzWP0&#10;A9qrHb3hrpY6vMg9ONcEoELHR6eX7OmGPd2PYRGPF5Srp4wSiVGQx1JIGMt2YvFiamWxS+nliLn+&#10;vsxFqvEKK9MNKjcQD1jq9248Viz0e3q2gjZ10Rw7ogVlUC5QNFtZKjhlblX9Ov2xLZLIpDYb8v8A&#10;DXplpYgFFABX0/2Op03ZuNqKCWlk2VSVcjM7RVmSz242qwHTxgJJDNQ0k4hXkP4Fe/B/qUUexr4n&#10;ih6Z+Xl9nStbkFQokNB9vSFp9y0kZrFqMRFUPPHoQV2SzNSlMfVpanqVykdQjR8AXvYH6+zuOygk&#10;WrRJX1oOkUtwdQyePXCl3d/D6lKmloqNZIwUgapkyNa6nU2uaKKsr3HlA4VgWNif6ke7mwgA0rGo&#10;+wAdee4amB0r5u7+wXyUudjy9HBlpqJMbNUDEYqaWfGlfG0M8VbQZCGfSii+tCeBzx7TNtVs1NcS&#10;H7QD0kN5KxxUDpMtvrdtVWSZBspGlZKH1VFJRY2jmdPK8tnTHUFGhXykt6gBr5Av7q+02zqEaFNH&#10;oQCP2dXWaRjlyD9vWBN1bkMYU5Ooj0xOiJGlPHpjkcy6UVKYSGNmUkgHTqtfm3vSbZa25roUD5D/&#10;ADdPZk/ESPt6iy7hzzUqRHLV/hRtSRrUSBI2JZ3MaLLaLzarEhRf6Hnj259FZyyMQqUp/CPT7OtS&#10;RFVBPHpP1mazczBHyeWkXxFVVq+okj8KgroDeUIUAYjSBax9qLbb9tt2EiwRBq/wgf5OmFAQkqKN&#10;Ty6aBI8KyJTEL5Ke7pG8dnKMyhWUPcyKBwCNQH0FvZ7I0UsSzSkPEPXIFMYB/wAg6ThZ438RWKv6&#10;g0P7R1gjercqJY5lkfUWEizhmEiDW37gGoSKQL86vpzb2ikW0DCRXVcYAFB/IdKQ9y4Ikncn5sT/&#10;AJenCKmlETRR0cpEgBCink+igKABotYKAB/QD221zbFBV11/Z/sdNmAtSnxdPFNtzd2TjinodvZW&#10;tp5FHgkgo5qhJETUGKAC4VXXkgcH2lkvbFF0a0BHnT/LTpam3XCr4kLEscfl/qHU7+6W/dN/7tZv&#10;/jr/AJie3+c0eW+n/N/7V+m/5/PtL+8rCtPqE9P8vp176C+rX514df/X0WKTGrBhZqqohXxzUVZl&#10;hf8AV+xk6DFUaztb1RvUVEh08a/SL8ey0ku1ehB4B9ekvAgIOtCLsAU9XpbTci7EsCh4+vtx5iRp&#10;p0ohjJ7PTqYU451Ef01M3+8FiPaOVu0U9elawUZcefUiOKMoWKHj6jk3/wB5/p7YLsADXoyWAECp&#10;p0MfSOHbK7+xUEMUktRSUefycEcbBXkkxm3cvk4I9TXVl+/o4AQRyhKixIIZncopcZXpSqhF0gdC&#10;pvSmxdLtfvGLGSrLQUnYfW+xMc0LkwSYzZW395Ud9fA11I2jRyaQPUrLa3096Wtcny/w5/y9WqP4&#10;eiuudLgKbgoxvwSf1H1H+tj7ekekIB416ssKmRW8x0stvU4myu2KQXIaoEtj9QPTewv+oGK9v6H2&#10;W3J1WjmuRX+fQs2cCe7jU4C06NpuAoKSLSY5Cs1P9yTo8kIepikVS6Aab34NuB7BCAa5gfIEf4Op&#10;dmk1iyIGY6D7ePHpzz9WJaGosGbU0iA6051pwtzIptY/09o7ehkuDT4f83Sy4kJhiqPP/L1nzAeK&#10;giAZPNLS6Lcs2uZ1itcGyqVfn+pA91ZfxV6uWOuNR5ivTnXZqKLGV0bU/jvJMSZGBQM7lXHFioBY&#10;2v7aamcZ61PLIoUU4dcsjX/xKgaVGdBJJFH5Rr8bKa1A7KSzeZCCbafqfddAZa8OnhIZIgpHE9OW&#10;ZSJ6FUMkfnfJ0sEcoD6gj1dPoYgsdRVgbWH09sMgVya9LypeNB5DrJlok+9p3RmcQZuhvIR/nCtZ&#10;FJrYE+g66If7f3viD9nV2qyhTgA1645+kkgoaPQzaJqvE0pAeJ3SRoKIxIl31kao25tbm3tMoDE1&#10;6tXrLWVPhy+EqKpEEL5BFWOwkdGdpQkk/qVUCs1h6fz7vAqy66tSnTE7rWME/iH+XqbVxNPksLGs&#10;iBpq8Tf2Q+t/u2Uufw0IUX44v7ZkOh2UZHRvGwolRnp9zMs332Bo5pYFieWU/dGNFkZo6FynjI0s&#10;LEG/9SL+6ambAHW7mQeLGxUYav8AI9R9ZqN20pkLTCPHZB0n8g9BFPEr+i48gfUTax596pIATTHT&#10;RcG9Dg0qOH5dTaOZI9109mjZGx0AeaGIgsZsprKxmcukBI0qWKnUAR/iG/DEiFgc9Wgc/WLjHTxH&#10;LXJvmoLRUiY2kxUUE6mopXD1FTWZKejjjpgnkaNXijZm1DhSfp7qiARipznpWA/jTMB2/wCx0xbb&#10;/wAjymTrqmrqJoa0ZOtanlkRoUWOFqFPGivI8TeSmPHA/wAPfifh+XVQimIkt1z241Fi+tsqtVLT&#10;QzZ6ryktAzSRSzQrLBOIGaJGVxCV5a/6SfdWGuRZK8Om1VhCNJxn/L0KO1Vq12PQNLV1Bpv4X/k1&#10;JLj5I/FKwog0MWUjq4KYUxYBmR2GoEWJPBQXCoXNW6Ntvlmjg0UxTph3fUYedKEUE9TKzZ/Gt9tU&#10;zDTJVPl2lqh+/dCS87BFGkqP6nUS/bx67eZB8PSS+uUhltmRqyHj+3pabkytdG+0BPhqwTNm68UV&#10;oMbWKKfHUdT5BVDzt5XZpOFUqdP5tf2gsyYbh2PBcfbkdLrhZJUQE9lK/wCr9vTD9/UQ7zg2/Ji0&#10;L0+Ez0+3arb8UFBRpQ1+IVqibK0q1ANPVU70+mYqroykWCsfZmlHlE9c5x0Xo7xlvDWlOr++9ZpK&#10;H/hP78UaaSnekqcnvbrwLSwF/FC9Znu08/PcyM7lRNBq03uAzez1zptEAHxDqItr8SbnaWVhQ6z/&#10;AIR1QTt3ee49nbi2/vDbNacPuHamd21vDaeTgulTitzbay0W4MNVowEhiSLLKTIAv7kfoa68ew4h&#10;8GYkMePU0bpaR3+3XUMwz6+Y6tf/AJq21cd27tn48fzG+sdqS43a3yd2tR4bujHYktkItn9+7LpI&#10;cHX0FZJTR1VVR/cY/b9VQXnKm2EmqSGeSzCAQLPAr6qGvUa8u7sNhuLywvifpwCVbzrUUwMcK9Cp&#10;2jJF/L8/l9bU+OlPU5zBfKD5vUlD2X39NDTU1HkdndQ0d8bhti5YrrlpK/c+Fm/hklOdRWJtwDWp&#10;pQQ5K6w7a4Ravn/L0xtgfmbe5WudTWatioqB8wD+37eqx/j6Y813j04igOk3cnUcQhdGk0LNv/Gz&#10;NEo16VjnlDyEchWlA4Fh7DVnqknVnPUs77IlvtCeAABClKfxYOT1fz/woXnWTavx0pU4Sp3l3PUC&#10;HUGdqZaXalM6uDqUOAyA2FwpH59n24v+kEVQTTqF/bNNO7XJjNH1sf2sT1Ux/LU+QGD+O3yU2xS7&#10;2NU/THdu3q/4/wDcuDlRjiZtodhFcZS7lrVdJIwNt5eenaUMgAx71/0MZLIdt8ZJlqnaRTodc8bH&#10;NeWzblDTxo3DUHyB/wA/Sf7g+Ge+erPmjlfiPt3HZXKZav37jtvdbVc9BOYtwbV3fLjpNp7n8tNJ&#10;MIMdSYKcNkXRolVKasLaVhJLUttOdxDBOwnp/aOabWPlaV7icC5jVhpzxFSM/n0Zn+aR2Lt/Zb9T&#10;fy/Omc5kMt1X8KtsUu3N6SzUtLjo+wPkBnVpa7eu7Mg9PAIKrJbbpc3kI5VVlCZbP5WHQPtIPCZ3&#10;10Pp/odIGkcfPoJ8i7PJfblJv81W1vVVORTHA/l0Kv8AIYgkofkh27KhdzH8cdxeJJVOlFm7A2Ax&#10;EkbEypxEbaQ39Tb2VbPSM3ZXINP8HRh7nNJKuzroAHj/AOx1VduR8lXY3dcsdbkqakXFV33tTjY6&#10;I+ZI6upNQBNWyOkVMsS2YiEuQDpI9hK9Om6mb1anUzbHIU5bsEIxoHTtkYFk2dsFYREtJNndta6p&#10;lkj+3JoJ5tYWJPG0ULEFbcWH9T7qwGivr0IWVXsgurgR015EZdNxxGmknSsnwE9CHVTNNTwy5DDy&#10;sIYtEqs1TUTzSHghXlcjn2lQaPn04xYxYanQf5KizkWf3NDQ/Y181bubcVTl6d4ylJVq8WLgppo6&#10;m8NXHkKWjiYqodVANgLAe3jKT5dE51m6kBNRj/AOnNshTxbYxdTUU4SDHU2yDDVKslQsqypgKhoo&#10;yCzeVaiQjRyzEN/T3UtqFCOjWIgVGny6F7J4ygk7Dqc00oWpfaVChSqMayU8sGWyaziGnkilj/ep&#10;KZT6lJDAkfX2w4qAeroo0saeR6QlfNJJtjeSDwCLH1W5sXHJTkmCogeryslPKZFIjWTTUuAVC2PP&#10;490TEgHW1Gq1WT1P+TpqxBbJHFZetknoaaXJblaGaqElOamNcfC880QqnZRHGZSQf7Vjb6e1Urx6&#10;2jZqEAf4OvRCqD/V59C1tDH06ZDJ00TwyCGLEeN4Y0q4E823pKiCN5FZ4JqYkXJANyxHFvZe1amn&#10;w9GVoNOun8P+UdJPDbfpajbmGxVTLPUU0OR2xC1MXiljMYmxLBY4HUoXc06MStlB496BpmnTiAMz&#10;VHHpfS7coqDemLnpTITHt6aGVgsMEbTtXiJdVkBKeE6WsR9OPdg+RjrctoojI6BuswD1+O3BX4xD&#10;R1hmiA+2i8phlmy+ihkjM8kqRyFwQTaxDIvHt5nJrjy6K7W2KXD0GOh9qKaqn7F6vinnq477V3Ej&#10;VSSuJZ5p56SJHqWUNCsk0buWRtQBUEAD2kUFUZNXE16UMzC4pp6j12OpKfbfa8aM00GN3ZuyneFa&#10;gPAPFlaxIQ3hminklGkm44sRxa3tpYdDFgx6UyjWhqKUHQTZLFyw7q25VGGJ1zOEzpsalJPHLV5r&#10;B1FWZIJX+6ijTHQVZEfFpArXvYFYjssesHPRaiRpeQzefhtj8ui27++6pd7VXiygp/BsySlyJSnZ&#10;5Z3qtz7ugmpi4jaCKoNJUmxYiwP0PsUQxo1hBqc1L6v2Y6w59642k5ncJGNDN/z6P8vVaWd2zkan&#10;J7lqWxdQ0C1dZLUTaElMcYnmJqIqXUhr5FYWugIjJva49zLtO5QraWSF+Een/Aa/y6gQ7RcK08+k&#10;0DdWs/y+8XFi9idjNW1H2dAN1K6TVEVLUJFT0WIhRKmaaVy8cjLUFwyoDYnS17kxT7gXNvd7rZjX&#10;8Kg/tan+ToV7BatbWF1Ew/tM/Z1Xh2jR50bj3xt3Hy1lVBWb+3XnJP4cjZKiq0rMhWSIigRyxTU6&#10;U0uuzalAv/at7H21Xtu8dlKadsKr+ymeiQ7beG4nMa1yeOOgH/uhk6B48jPBX0sOOkjjkkyCSxxB&#10;0mREWkllhj8kcj3Om5sbj8exU+4RT1SJRSnl/q9eiqfarizUvLlsn/L091gqcjS+DHR1FTVyStP4&#10;qRkdta/XxI6FVhUC7ADn2ggKkvNOKLWn+r9nTcJeQKsa1eufs6fcbFmsZjqlvDkqCnyD1i1bVVPV&#10;xRSRVFGkUL/ayrbTJJTmxAHPIt79NJbP2KoLDpZPA0KAt59MlZHXx0UbQitMPlEjFAyUsju5h8kb&#10;cu0rLEPzwLj8+2Iq1AYY6K5EC8DXpMV1Zl5Y40yXnXwSXkH7qO3kaXxuzMy0yLAnAIUkA/1Ps0ih&#10;h1lguMdF7SMXYDh1Hx+akgZ0fwU6S6SjTQyTq9PKwGpzFU/uy3UgLx9b/j27NZx6WkVc0pTrRZqK&#10;VOa9DZhM3k5KE0lFHW6Y4wlJDRmZC118avLeCr+3ha/KizEj6+wLf2UOtpJRQE5/1Vz0f7YJZnMd&#10;MU6G3pKeprO1dsYvM0RxuJyMzUGQMuUGIWmjWLzVclLmK6eCkppZ49ItKrFpAVUXIHsg36G3O0tN&#10;bTVkQrQD0r5/7HR09jcKKutF6QnyPxMVL2z2nQY2WRlhz2Rp6JauoLGqjrWp0aSQ1kcFTKswqw0k&#10;kaurWUC1vYt5OnUbNBNK1Oypp8qg/wCDoPbhE8ciQRDUx9eusSu+MZt0YmIUstKYY6dgMghWraiS&#10;FUgmx0kb050gDws0RkuCCzcWI9xu9ruLiR5Lh9PiVpp4YOejaDa9zEEPhW6kHPxdDF1VujI7Gr/v&#10;N6pm6HI0mUo4cVlqLB46f+EYmpcfxCdkylG1JkvJQ+iOREESfUq+kD2S7zt1puMSfu4VXTkE0r/m&#10;+z+ecGqQz2qqLlAD0q+6t6UfahwNPs+XOVLUNVPojyVXFUwVME4kqYZcTC8MbpA0qVFSpCR/vVD6&#10;OCo9lu2WqbSvhT1ApSh6tJbzXX9hED+dOgSyPW+7tyrRzNhshHUV1VNE9XSy1sU7VFQwko45sTJT&#10;R04nEcTcrN+5ckgcn2dR8xbVZEgynxBx7a/z6onLt/MTWHJ9COoMHVedwj1T5zakVTSpSRUElOtB&#10;LPXT1FKEDSsI6l8pTSM/AaNGhBsdRFrq05q2+5aNILgh9WQcAChr/k4npFNy5fwMWMVRw4jpB5fY&#10;u6MKkUc+2JcTjGysUUNXVPUSV8Ede5eOmqJqiJhJNEIVC2CnXf8ANx7PbDfdsvWdIromQA8Fx0jf&#10;abi3VZpVKgnrJldt5XI01Os2OmyCY5XmnljolTI2qvuKdw4ikpE+6R2RvUx12HB+ntb+9LO0miEz&#10;/F+ea9JXsLmYtJClUAr0HG2NsUu4MTXQRKWrMKrw1Hjp6hENTNJJpE0dLG1IknijuZWV9ABK39m+&#10;87vHYGz71WCUA1PH54+3pGtpctUwx1bqxL4DbS2ttbNbqqd6z4nLCqTBPRxzVVfSSUFU9XVxR5Ck&#10;C0lBGZ8SXkm1STPFoN2AHuMPcHdTu0MFvYJG8iuKFqjgGzwOc8OhJsUMlukpuFoSv86jHSp+VGS2&#10;r2NktqY7rrrvMbPah3HufahzcM2NjxO/KilkxE2C3AyQUkFLj8eVDUv26MhmkJlLyGz+2dkjksLR&#10;f3jdRSMVqakjT8h25NM/5ePSp1nu3McMII4dFVqOuK3ILTR7ppanE0zvVxytTrSPWw5yA+F0kpmp&#10;pDHZmGtnMh0pdSAfauXmOCA6oZAwrwyK/wCr06OLTle4KhpYmB+VD0xp1RUU0Mqw5OfI0UE0pEtF&#10;UCNAGKww1kUNFM1RU+WSH6ojaLfQWt7WnmOD4lhAmIz6cPU/z6Uz7EypVY2P5dLKLqOhFHUvHm8p&#10;WZh4vPNjJ6H7oVIU6wYnrIXsxqynJZWCMQBfkEj8zP4tJLQCPhXPH8vlXokPL8njLINStXgRQdKD&#10;sname3Nu/K70pmqsdtCvrnylOdwVcccePpKaGOTH0k8FZWzzwThNJSMANL+ofj2Z2e6ARyukBLDh&#10;Tz/z/Lo0vNqEMSs8wwM9BtEmH2zWLNjqmkzVa0lXkpa6GIxVIiMBaaKnNRPqkD+QoqKNchP9L+1M&#10;Md5uqiN7V41P8QpT+fQauZreM645Kn06B7efYG6cxBJS0e2cvSULaqVoZaGqqGQKVWaJ3FCzahGg&#10;XhzY359i/ZeWIrDSHbVL5n7TUfsr/LoiuN3d3YCMU9a/LoIJn3ZVgQT7SqZZhEsKV0eJroJG8YJF&#10;RNeGKmmqVVQBJIWKotgD7G0VrBCqEEhQf9Q6Lml+KQfEB1bZ1hiZz0TsGVO+tqbKzlTtCWjq9rZb&#10;c+2aGfFVBy9YJWWnk3JDksHVvT1zKU8KiohkLnTbT7g7mDZY59/ui21CaB5K6jQcQD6+XzHQk2y8&#10;QW/iTPVgOHQgdM9tbMwVN9vvLsLb8tXjsUMfVVeZ3diW+7rqLO11W8mKNPkKyKSgaBgI3IQkCxJJ&#10;9ku+cm395CYrK3WNOFAQcdCbZd22y1uCJZjqIOKV9OhWqvkR0nQyOF7O2ePErRt/lMModSB4ofuo&#10;POJNMlxwASPz7Clt7Zb1gfRgr6Ejo/j3/bFJYOeJ/CfXoF+xPlpsLB4+kn2rl8XvSveuipI6ChyF&#10;RSxUVLLpkatM9ViARTrJIYj4nuXH6vpcR2HtbdvKRLZKlFJwRx/1Hovvuatrg72HE04H/V5dF639&#10;3ptzsnB0scu58Jtyvp6PIVMOCyAzOYo/4wyzw/b5SVtv1DQKLEQCESgScszAgAT7F7eS7RdtObcF&#10;WOakYHy/LoLX292l8pMb09B0SPNLuTMkUs27MLU0FNVvUQipq848CvURQU0tREqYENPUFaZVLupY&#10;KFA0Dgy1aWdrbxohQ0B8h0EZ5ZGJqOkxQ7SrIM3Ry1u5sNFSJV09ZIaZs5USpTwVCyaIg23AEfkk&#10;g3HqF/ZvcKslq6wJTWKfZxHSSF2WRGPFerEOz+4+ot19QQ7JxO4NyS5lRhGUV+2o5qCikxeRpKyt&#10;EVUucgyNTR1a0V1QU5VSLrpIHuP7Pl68sNyF3cSjwScUIOT5Y+VehTLex3FpRgAwHRIKihoKmvaW&#10;q31WtTio1a4doxtW08TMyiH7985SVU4WELYtI1/z7HbxwO4LICwH+EdAqSJGYuG4nqLkMDtiWqxd&#10;aMxmqlqAwLXTRYynoTVqJiWMhkz1RHEZYFCuVUn+jA+7oFFs0bINBHXoonWVWA6GU9p4ERZukemz&#10;lZR57rvOdeRUNXlYWotvYjL1ONqUqcOTDWmBlkw8TrFLMwkfWW40kEKbW8bLJDINHiBv2dCOO4mZ&#10;VUrw6DPKZXF5MbedTVI2AxZwWOhmrBUIkD0FPTFJQMXTVawIacuFSfSWdmBYX9rdthFnf3lJQTcN&#10;qI9Ps6L7lnMldIz1gzeTxNRmKCabBU2SbF0mNjo6hpsjCQlPOk7rOtLPSRMJKmEm2jUQfZjdzKKw&#10;6sj/AC/8X02gkQ6guelzSbxM+3sptmDYsFXga+vxlXkqJsXnXSarwpqpcbVTT02TSupaijGQcAK4&#10;9EvIN+CCKyEFybhrpQSTgH1/IdPiaZl0OlD0146fcuFytXktqbQm2dTyYHN4Gf8AhmDylWlRSbpw&#10;mT2znoa452mzSxvlcLmqqGR3ZCFkuo4B9myXtsNMZvKyV/L5Z6bWDArk9csVV7wbHVOGxGOnjx9b&#10;XQZaekocVBTQyzUVXU1FPWVUyUdLUSPTVcpKs8geJgrKQOCiu1tRMWkuFB4DSamvpkDHVvCY5r1N&#10;k3T2ZU5PIRfxTcFTlKqaStydJHWSLXVrvpq6ismooAlTKs1LJG34vcvzquUIsNpWQTXNshPqRx6d&#10;pIBRcdNzZrfDUANTWZpsfR1kFPKsuXyaxQVjK8UIlhFaJRrT6tpGrSORaxtDtezeN4wtI+HCn2dU&#10;RblV01qOoCQ7yzmZoMNT/d1lflMhQ4iiNZl6qCkp6nIVKUNHNWT1NdpgXzTDU7qykE2HN/Zm37mh&#10;IVLONZB506fjt7gxrSP1z+fTNPQbuWpakeiWOWSeqBpKyqExQxedZAkTMyaQV0jjTrBNr8h4tt8g&#10;8UqhI8tK/wCQdMSQ3iMKjFelZWdebs2rk6NdxwYpaalwuEzFZ/D8pHXmXH7q21it14pqKweCo0Y7&#10;KxFlbQwmBX6r7Lpr63MrfSRKHqMAfZ05LE2hSzY8+hL6++Pu6O3KSXc9PvvH4DEfxSPCzUmUapkY&#10;LRUVJkBI9OrRk0D0Mh1yOSFlB08ewzzLz1ZcsRatxtpi/wDRSuc/P5dKLfb5LhaWyjR616MJJ8Da&#10;2jmWmqO5MXkKaPH42uqKvF4mHJQtJV08kgNMJM+glSBZSDKscakqLgXv7jpvfvbo4WSDb7k6vLwh&#10;j8ya9GNry7cnHjJ+ZP8AmPTTlvhFg6DH/dx9i53IVbRzuKSi2jAsjU1NGsk7oDkpI2hi8lwxd/r9&#10;fbW3+9P1Nysa7RPpI8k+Y/p9Kn5cde6a6j0/Jj/m6ATNdH4HHUGvHbs3BXIkXlZK3D4zH6QiHUnl&#10;iae6qsnBsDb6+5L2/nO43J0X6Zo1NKahQ/4T/h6STbPFArFJI2IH8R/zdBBtzZEGVyWSxzZaoVqS&#10;LcTwH7ilpI53xmKqslRJ5Y46WFvv5qcRKpuWY83NvYwa8cRqzKA1eH5dBtlbxdJ4dJ6bYWYlt9xH&#10;FRiZ4IaXy5WFTJNLMAdZjm0KAdYYkfVbn6+7/vGNVo0VW6UtHXt1HpTL0TuWaOON9ybFxzy0yzxp&#10;l96YulmaOZiqOscD1dWTHJa48R+vssO9RpKviQkLX0/2R/h68LJtJzxx0bzau2egaDCbB25maDrq&#10;XcWPxsn97dwVdBk9wYetrYqz7hY6rJGnlWqU05KpemjuQvA+nsA7rvG8x3zXFjI5t9RotaY+wE/4&#10;ej6ys4pIPBkXPr0HnZPU3UG9dxVWd252HtjakMdLj8bj9o4HYGaoqStnTyw11S9REmPwlOWiVplZ&#10;biS1iNXIEW2cwXaWWqaOZ5SfxDh/PomvLRFmIViOg+k+PPXi0CZqTtLI1tJJU0+PeOKg2Zia2nnA&#10;VntS1e95a807luJftyim4cofZtb77fSGhsqL6mtf8vSV7UKoXWT0nsthdvvnKHFV2VkiwpoK2gly&#10;izUVGYaeCVYxkY6sTV1JJNIIVEjKzrc2Wwv7O4LguO/4qcOvG2UICzECvWNcH1ZtSopKzBbqOSyI&#10;raWSk8uQxtXPHK1SqKomoMa0li0puQRf21LFNIxKkU9K9JnCk6Q2OoWRPT9Dk63+9/3cGYJkSSKG&#10;nz00JQRtSwzPNStogm1jWRoF9X1/qut1lCaYrav2lf8AOOlKxmmonHTB/H+kaSMSR4CWvqo4DeWo&#10;wc7+ecKAhkqqytiKQqOL2BKgGxvy8jXbN4cgVPlUH/Kem30hiCGr/Lpy2/2TtKDL0UOJ67xgllqF&#10;pxULQ0QVTL+yZJJvHPUlV8w4WRePp+PaLcDJ4Th50oM0JoP8B6tGCWFOh53JunP4Db+38nR7foMh&#10;laurrqafE09LJVSYP7KI/YaYFgnVFyAW6cAXGs3DewnYXNvLPKlxdIqDyFc/Lh59GBVoxq+XSc21&#10;uftPOZPG4yowG6oMDVZKjGZr6XatZLJR4iSug/iBhkaigoHlgpHdolk/bDhdX4Pty/t9hW2km+li&#10;IHp0ykk0lKRjoZMZsvcA7o3Lt1qrMp1PSw7ij21naymFLlfujg5ajaYy7U002Op0qcofFMRrETN6&#10;eOAUrebMu2wNbW7LLU4pj4mr/kp05oudRoq0/n0Cx2t3gYamRa7KYqFBUSCOSmwWPZ1ESmeaqp5K&#10;+CejCVILAevWpDlgSB7N03a1c2ymMkmnSOYXikaV8+grn2n3rkopK1M2uinFG1RNXdi7Vx08nkaQ&#10;GUUku4BKFcrfTpuoP+PsVrebPpVTbDXTiR0yzXxyY/59Kra9BV0kWNkze4NuUmRx1NWU9TWUu4op&#10;ckYElmqWlWpoKqqjNQpbRdZC7Aiy3A9kXMERdEa3UlaDA6XW5LUaXtPS4w77OoJshmMp2b9tkMpt&#10;rL02Ro3ky+4Y5quvpKtIoFnkxFxM0Y5JmkeOViSFW3sORx7oZlEViixAijVoeA4j/V5dHDyWaQKw&#10;nJkocdANicpQYmirqypp4qyYU6R42fI001TTLURsyUtfEsMhNPV00xUxsktg5DfUGw0eykurShYi&#10;WuacaUIOfz6II5o4br6gntpT+YP+ToScj2XtLPZWLIV9DnHgpc1kMp/BqTHYiKlmly81PU5SWqyE&#10;0j11TJU1DyhGldpFjC2a4uSGblzcfpm8FwdXmWoRTH+To+/e+0yMjmPVKBnBp9vWXf8AvnZu6lan&#10;w+FyODx8sFR9pj2pto1EOOlqrMY8XPJLWSUyuEJlDN5A4NrXPuuzcubxZv4806NngXJ9P6PRffX1&#10;vMpWI9AutFgjT6JDn5Ht+1MuUxtMZYRdvE8ctFPrI+l1AAHFvYpW3lqQ8UZf1BPQeZEYUYmvWSgn&#10;xONilEOFq6l5JY5pHqs85WXQ8jiO1HiogAVcqwVVJF+R+dtYSyAFiB9nXowsNSrGvSth35SQU7Q0&#10;2zdv09TLGqiqqa7dNXPHLErrNKzVWapojU+N7KyoOOLe077OzZ1EdKVlqoqa9YId/VEVNV46TBYK&#10;ahlLVNFC1PK32FY8tmqQtfWVzS+QxekcqNR4ufba7JDqVtTah157h1AKIOk4+diafy/wXDRSNKDp&#10;jx9BGyvGztbXPTyopDMQTps31HHsz+gpGmljp68LtpFEbRjHWRdwZSOeR4nipyU8arTUGNRFUKQL&#10;SQ0CEN6+ADfj2ybQq5NOtq0a5SEBvWvU47g3VVxtCKvKVSlGLRwpVzgXTxF1WnR9L8KOBYX/AK+3&#10;BbjTk5694jE4QdR5qzemSxhxVSm66rFJrngxdTDl5MSjsT5CtPNGadjPIg1OVLXt9Pd44o1APiL1&#10;tnKqToHTL/dXPySWG36kM2lnVqOw1SWIUyLCJjERIbMTcKRck+63E0UQGsjpEJXkYnwh0/p19uab&#10;SI8bQ0UbAODXVsVJTxQyB01TmKtaojCFWHA1BhcgW9tDcbIdoIqM/l0pNu0q9y06YKrCZjbk0EWQ&#10;FKk0pFVCKepeYLpLpMCCxk1tYAXa/H4+ntTa7haXMjrFUhc4+Xr0wY5Ia6VqOoNPtTPVUE+X1R0+&#10;MedYlYTVBeATzTIrNGlLVSwXnLAs1wf6jj3ZLqCMyTpLHpP8Rp/gr1RIpJTVsDqWmCgbXJJlqdWj&#10;k0u8sVUEPB1jmlXyszXuBY3v799RCtZIJIzqzxP/AED0/wCBpwspp1Ph27RzU89RT5SB/tJqWBqW&#10;GkrHeQ1ssir9qFiMVQSY/wBJYHUfr7Rz3iRMoa4VRprXJ/Kmn8/y6v4bH4Tnriu2MvVV8NBSUWXk&#10;qJXREU0a00Q165LOJZgyaYY2JJ4BH+PtL+/LcpV79NH5+tPT163GjHB6mUOxdz5OkesixTkiajhg&#10;jqKiOGqqWq6cTA0cSrJ54o2JueOBf2muOZNntdaPcoGHH4sZI9PkP29KPC1LXUelHh+o+wM9GWwu&#10;1czXyRTVMdUlNSvLDTJCwXyPIqqQjavSbWNvZTd877FY4nvo/LzPnkeXTJgkpq8+lHjOiexquZqa&#10;XbucUR05M00ONVKenefUkMlRLVSQqIYVDNIseqXStwCfZdL7gcu+GZnvwsfkaEkn0oP5Hh09Dbai&#10;vicepEnxt3RSzUsFfFVr97RS1UVTQUry0M08Xk/yeI1MaVEg06CH0oCG4HsvHuTsLJI6Xy6QeBqD&#10;+Yp0cfSWsa18Q/sHUCt+Om58floG8NZW4qeggq52GIzUM9HNXI0T005hpZoImoqkIhdpVD67gcW9&#10;mtn7ibDPAx+rAkDUpUf5+i2e3gBqrMR9nUE9EbjWnrng2pubIVVMDJHSnAZGjpGRWs7eau/yqqAL&#10;XBQXseQPp7Vvz1sQ8Ku5xjUPUY/Y3SQiLJo9fs6Ux6O32DQQRdPzlqGvgkrZY4aySatR/DIaMlqm&#10;GIpPEzA/psfzccoV9xeWUYmXdV008g388f7PVdUI/wBCb04dPO6Pjb2juSsibEdYPs2I/b08VNHM&#10;IqKon1nVWSVLVmQ8chVhq0S6B6uTa/tNL7sckREV3yv2I3+b/J0zMjkfpxtX7Os+2Php3DLW0Zrc&#10;XjzHIaqoqIK6sppYxHSTA/bCVWlWQTeIqTG5sTzY29k26e8PJqwyGDc2Yjh2MOr2q3CsNSCnS+y/&#10;w43hmq1amVMLhFrZHraqloZ5Hixy1DBDTQ089MW0wSwBx+62n/WPsPw+8+xQoHDu49aUrn5sD8s9&#10;GU6k1TTwHTvt/wCEVRj5DWzbkWripasrVI1DFIxpiusTRMmpgBIBwFuPqOR7Q33vnt0kcn08cgam&#10;KCmfzbov8BycjonPe2youvO2M9gqIPPjEq6Guo4qtpWU0tetOwctIwlZonjcXVhYfW/ud+S91fmn&#10;lSK/VishGe5fIV9TnPTMkgEpipwp0d3Z3xf2p2Xs3bm6TuLJytndvUdc4jpqKQ01SVSKpeNo3p5G&#10;dalSoQx/S1yTa8Ccye7F9y5vu5bbJG+iGUhSa9yimCB9vT4LVwuenmL4ZYSneVE3flGBIVr01MCj&#10;yFlQTMHQ02liCwtfTf2Tze9khCmO1anyJ/PiR/g6URqSNdKHp8o/ihQqtIIM7LReEU/3Ap46NNUk&#10;hElTIZ5ZvumDxxXHrZVubDn2gm9355RJS1c1GNRI/wAB/wAnSy3vpoqoEFAOhM/2WfHX0fxaTyav&#10;sLfdUHj+30fcatFv+A/23Pi/46+u/wCPYb/1zdxr/ZtTV/E3Cn+fpZ+8pv4R1//Q0jq+mk/u5upZ&#10;YljjxON2Rt5VGosKmXJxZDI8AnXK+VpqsP8AXmPj6EkkR2rn0PQ3aEdBkLmTUxDFiZGI+jO12LW/&#10;Fyf9h734gPxHPT8EIDVpjrOACRyBc2H+uf8Abe6swIovHpWIgzVHDqYq+NWDEE3tx/sfoPbDqStB&#10;x6UMBQAdGX+KFFTVHa8c+QrMZQ02O2juuvauy9UlHjqSVsY1DRyVtQ80HjT+IVsKt6g5DcC9vae8&#10;Y/ToIxVqcPn06IiVqOHUvujaD9d7RxWJw+68Xv8A27vHc2Q3JVbzxVVEUrNyYSkymLr8bTUhmqqs&#10;0lFJljM0zupeVnsLFSzdrN4rSBhRlAr8sD9vTOnODivRZpLK02kjSHlAIFvSTdT/AF/T7cd9TEdK&#10;40NQaY6EXYyB97bbhdSyorNpDBbP9vNpe5IC6WH1/wAPaO8ZY7KQuaCv29Crl6AvuEZHw1FejQ5y&#10;iEBx8sOkNJLSyTaQ5E8kpdyLgW1LGnF/7Vj9AfYIWWMPOS2Dw6lG8Bt5EWhArX8us9TNTNSRh40V&#10;p62kSRJAQGlrKiXUw03jULEAGsbXv7ZgCh5CTSv8+jCQFo4RTJ6yZirV4YIoyAP4hBS2uLD93UQp&#10;J1MAE4tcX9tlW1VI7erlJA9QOHzHDrjmVR4XVANE9Socix4kqgUJI/UdFv6/X2yxGoivSa6kZqKv&#10;xdT6t/s6HEU8AcLJlKBEGpboUyLqlyW9HEw5/wBUCfd0FBTz6WKCqxVHAZ+3qfXVKO2FYrIoOToC&#10;rqzspVb1V/WbC6qf9Yqf8Lp3Vg7AjPS1bgUGlsdS6vI01UaGSVfMTm40kiimZpGZDUzpKVWVQVCk&#10;E3P9q3191KkA1HTgm/iOOpGdrwaqhWK7mHJY6IaWsR4EeRkOl20q2oW54Iv7TL2k6url1AqTjpNb&#10;rElXV4+JTpcZjG2cMzeWINHIxU3Ltpe4v+P9j7WW8ca/qH+zPy8/s6J7mYmWNVB+L08uluk0L7lw&#10;6elZGFbUNGRp0t4GX0arcXYfT6/48+y+XQZH7vP0PR+koohANPsPU/eDpBmcN5FkK0dFPVqxDs3m&#10;jV4UPHLCCKRkYfUngX92iChsHq9+4DRlc04/b0jIshUTbuw9VQx1MdI1JkEkaenmiBp3VYBIommj&#10;dy06fVTze5B59r10OhAAJp0hjlYz1IOaAceljQssm8arTIpanxuIeIo6lTUxyysFkdW50O1+LkDj&#10;8+0gg0wsycKdGUH+5YP8PHp1hqxLn8w7JHBBNW4yCokjjEzhloq4t4lADAGGs9IH5W/tAjGncKGv&#10;+XpQs8gup00nw/I/l1goTBT0bVsUwvPFWN5lb92okkyeWmj8sLJIyqKZwo/C/S490c5J/D0yzSlW&#10;VEP+D/D0ssVQ0j9atPNHHNUPj6t4rxvaLz087rbQQ2kJYsLWYn8+05nGoqD0ZRpS14eY/wBnoUFq&#10;qWh2Hi6FJ9KtRUcWlCCUNQ+OgdS5OkSGKq9IY24t9ePaCYvrJYY6ObcReEqtQE/LpBb82fS0m4do&#10;ZKioJ2gn3VgKl4UYRUMcyZinEVVGqSM7+RXYqCiEEkWP5VW1xotp9LHor3Xaj49u9OJ+XQnZmJJq&#10;/Z0QVgZajIzwluHiNPhc2ZY7MQvjfynUB9NXssSRmDuK0Bz0cOI0WKFj3aek+0APYtZriEkdPsnM&#10;NUL+pmR5MUoEKk2mTVEP63A9nFrqZFI8+i+SAKHqM06vo+YmViwX8kL4O0clHXyVWb3V1VVCOhRJ&#10;xH9zs/tXIytVM0sehIzkkLk6j6Gufp7P5P8AcZB5gdQztL/8jKQL/Gf8I613JFWBqcKNDzVVHEEa&#10;OBw5NS5llYozHQG4P+JNvYekiaSQlONep10VSsg7GPy9adbG38k7Z9b351T390P2psup3Z8ftqdm&#10;dQ9z7UqKvNxquE7jwGXqdxw7Xhx1SkbzjcNFtmnrMhTHSslLrjnXRmeBHt7aU0yeXHz6gXn1IoNz&#10;AiYAas0xihJ/LA6qG+W/dW8Pkh8oe2+29/0+a2/nM1uLJ49Nl5mWf+IbLwGCq6rEYPZzK8jSRVG2&#10;MfEsVYoPrrpKmZrGpI9k13JP9Syiotvtwfyr/k6l/kTbtti2RLqMKzsmSAPMmh9eoXxWpI2+RXQV&#10;DC3jWfvfp0KoFjpHYe3WmWTT6l1xJ9fqbD8D21arplU16VcyRqNmu9DVop/wHq/P+exjaLcO6vhn&#10;tTIvURR7j7E7Rw1a0AjNSaXL7t6rwVe1GZZf3Kl8fWSCJipAlXnkD2IJI43fvNOHUF8j3hs/3pPw&#10;kq1D5+fmK9CBuf8Ak/fC6aszeIgi7koaOhrcpRRjHdt48I0QrJzDrNZs5vt5JUALkvrSS418E+zl&#10;dthW18aNhr6JLzn7fEa7tWvJWVmpSuKfsGPz6HDsjM7Z6g6u3p8w49udob77q+DPXu+/idsbce8c&#10;bT1lTvI5KTrmh232zuyehwuJpMlRbKx/YNV/HMkkEEUEU2cSQwqwSi1MkEdl4yAGUedM/t49FWyv&#10;Ne362U15+lNKhIJNKeeBUZx1p8VlVm8xJk8/uDLZPcO5c3lYc9m89nqpqrM5rO5zJVOTz2czNZNB&#10;B583mMpPNUVMxihD1Ejnxx3CiPJrl7i8uABQ1OK8B+fWXO1bbbbNs9tFAqBsCorX/B8urw/5FLLU&#10;fIbvGoFWHlovj/naKpgEqedKgb12hL5Gg8jSxxs/PkI8fH14sF+1Rn/GgueH+DqPfc1NJ2cAD+0B&#10;/Kn+fqrvLRPHsjdMSyx1SVWFyUn3GtS0v27V9T44HZ1jYKAwJHA/r7Ct5GxuZhp4N1LWyJ4vLu31&#10;AoVFPt6Y9zPW0ex9gYukfVUPkcC0oYsixhonWQGT1ITZWdvx6vadzgCvQjeJRbRoDmmenyjqqes3&#10;XS0ZkR5aHENqUFtNK81THU00qGMhI/EqllJW5JIH1PtrQ3p03xSg49InB1ctTufcJgoYqigOays1&#10;XWyqIXoqs7Zxi0UkiOSHeWmuytYrqW1wRb3rSa0pnpLGqGViePXnmhw+zNjmSKmlj+02c4UaIl1p&#10;X46o8ilg58s0kf4Ni3Nrcja01FTxp0pNFFeHQk10gj3dl66KtSu/ie30kqImgQOtT91lY2UqsnJj&#10;+9S3FuDewI96eN9Iov8Ag6qhOkj1B6QdUjjY+cWWQeOqj3EjQsqLCrR12VXWhBCySq02kD6cc+2K&#10;MrDGenlBW0WM/GDw/I9TqWoeTJ4dK2KqIjpMpF5mp5WpJkjwlVTyCNpRZHQwkrZtIT62NwE8yt4j&#10;OSdR/wA3V4EcoKD1/wAPS12dP9rnc3F+gNPjnMgUSq0f8EalIh0HSpMa/wCN7fX3UV00PRhbgqWU&#10;jNP83SWo5ZaHB0k4iSGWOu2/rRWXU8Iq8SsKtqspkARiLXtzb/HfVkIVs+XS1qMga3cGLapeKKlq&#10;Nv8AjUoZFlmDV+kO04cupidjZlWw+oFuffvMdKHuAykV6RVJTQ0W3XygbxhY6CSsq6mRgy0eP3VT&#10;1KmN2tqjlnh0yN9GNifobO6h656Sq/hDW4oD5/8AFdCbWbshm7N6+qamgrIWx+Az0jfd4ypBq4pz&#10;jKMFCswcOZF1oR+sEG4AI9tdeRopZe05p6H/AC9Zchjpht7t1aWNYv4lW7zycDmOQlJDUSSRtIdK&#10;jyGjKqPWxBBH+HvR4E9KJEDIwUeXQb5DHCLc3WbzRr/uRwu4BUyiEJHPWxrSRSyT6i+ofvK4LEA6&#10;Txa5Dgzb6vKvRYYUM8BDYaM0/MY6Jn3bKKHe9mi1Rhmmi84aJKgQZjLWll8Xk80pjkKsG0vGCpAt&#10;z7Fm2qZYkVh2KB1h770RunM0dGIGrGfkOijTBjX1NVWQFqeGvlb7WokjnMtPJO8otBGVkeWR3NyW&#10;0m35PsZQfpRREMdFafyOOo1sYHljmjl9ft6t7+B23KOm6p3xV53zxCvy2WoaOrJEVNA+Gw1BSJFU&#10;Vbq32cADsNAvybe4y5hf6jeYUqTpKg4PqT/l6XpYPHCKMQR8+qrM1PT1uerq56aGWGTJZh6Zmk1C&#10;WlSqmrIlatdgBDTaEBRh+4b3HA9jaB2igiSJjgCvl1ezH6hd4xpp8ug17FGYqp2p/EHiqqtanIND&#10;KTTeamkaKljSMW86+aMkvq4BufYq2SdFikM0xEh4VqfXz8ugtzB9TOZI4oTg+XSd2zVCDKrTVlN4&#10;7+Slh1JIKdgYnMp1cAE2sL/rBtyD7N7pw1ppR86q8fkeiLbLV4Ji8yUOkj18x6dCXDTUeYpqiKtm&#10;+xMlLU/ZGrlEV0aFToWokcIhmRluun9QPsKme7SWq1Ir6/7PRluHhSJpUio+XQOZepnwctdhoq+S&#10;pemYwSy4+f7umrJI5dUYjqo3JeJUdWBF/VcH8+xhZxzXMfiaDSnQTmlQ1Ff5HpDz5x42kepFQ1S2&#10;l2mkj8kklO/DQqeVhBb6gXYm/wCPZ7bWz+GrAYz/AIeitmHiMa46jeaCdnWRnpYZyrOBDFURClgu&#10;8caAqghkZzyW9QNrH28yyBT2np1CCAAcjoT9g1eaXPUE+CqWp5E0zagZvt0hiDPJUTK5YlQnq0qP&#10;r9PYV3u3gS1rK1CQfL/MD0K+X2aS6VUWoqOj5bTnq48r4a0P48rU49MxUUyfxFMhUSSmWGetnMUk&#10;lM6RXZArqWXgaiPcF7o1wsV1DBdGgyKVHn1Kt5ZRfSs7AA/l6dM/yi2vg4fkU2eWkrqjG7qi2vm0&#10;fJo9RUV1K1EcfXVlMzx0proUqcWropVyqg6pbWUDDly+ml5VKRSMZkVwaVHmfWnz/PqOIbeOfdtL&#10;UoCK1/LoWsQuHqqeqoWpYx5IaV4ozSRpBDNSxZL7epSnJLmtZKmPSwBUE8pxzGzX8/jTF3amqmSf&#10;9Xl1PW07VtzWsbmNCuimAOP7OoWM29JnN4YXH02IXKYxcBV06rUw1tRGZPAskVIy0lDE8kdNOSik&#10;MF9RF+D7F2wXDnvjck586f4T0BudLSGDQ8CDR+XQkYza8FNtHE49MBtHbVcm46mrhiptMOQUyij1&#10;0NVRVE7QpHjVpikICyai/PIt7IOYt3uDPTIFfX7elPJllBcognQeITwIrj9lOuEW0BTfdouXjxhp&#10;JZKeBIKYVUMdRUgmOvdWgMzVlBd1ergDx6Xtpj5ACj7jCzlWUs+M9Sgm0JEukQrivkOsYoJMtW0U&#10;sM33TyQt4nKTQ5CSjBdMpVtStOXEzTreJZWl1R8ghRo9o5b4w6glQ1OI/wA/SN9ss3Ol41B/0v8A&#10;sdB18gJ4RsfEY1a6urMhHuXFeeWR4corpjny06vHkIY0fzxxOpWM3Pk1c8exvyEs4vZpJ2YRsMZ9&#10;fz6j/nmzsrS2j8Mitc0X/MOkN0Z4cnncpT1DtlZ6vCVMUEUtQqRQWzuIrJJ52likUtAtJYR3Ot2V&#10;QLkexZzhK8E23pbSEsXAwSM0bzx0Q8oWsNyl3G6hoyDSor6eR6T/AMSYK2jPYWIi2zVZ2Spy2GQ0&#10;gxeXniH2VXnYBRq1DTzwyTU9TWqZUlmi8S2uCzW9ve5cF/LtW33NvckKqDg2Rgeh8+OOnNi5b1bl&#10;cwzjTGWbTWnn8q46OTvvbWG2vtzL5XdePzXUeNo8LvKlfPYCkrVylduyTYe663Z2CGManb73H5rc&#10;dDS0dZpFoKes1OQoJ9g328srncLsNuty0kWuo1NqpkDzPDpPzZtD7PExUUavAEcKH06re2J8iO/8&#10;hSwYHETpuvCbNwmRyFLHldt7ezlXjMHDPepr2lroWrJzQ1lapVw5ZdVyNPvIDd+UeXAsc0zaYyPI&#10;kD/eQOo52Pdt1a6YQxMaHGV/ymv8uhQg7R+WlSNWJ2hmDS0nkk8lD1njZKekLVKiVmqKzAVsbTCs&#10;HkEmr6XANh7Cz8v8oCILHTxa/wBP/P0PX5i5oUMo1A/Yox/vPSgw+R+d+bqaT+HUm4kjr56pcLbb&#10;uwcLLUyhHsmMDYujnma6WMSJyUFwSPZzDsvL5RdCjA8wa/tNT/PpF++ebJqCN2Ibh8P+VfXpI763&#10;X8sNg5nGbc7E33nts5nMUk1VjcXW1+KxyvQ0dfNQ1ElPNgqKaBaOmq4/WbgFmseU4WtsGyyxI8du&#10;jjUPwg+R9R0R3+680wyAXZYJq9U/2P8AV5dBluDd3Zu4cTDHunsas3HjhkIG/glZuTK18UssRlWK&#10;r+wmUid4EY6HKovqOk3J9mdrtllahCNvTj6L69IbjfLm5QoZyW/PoKqPbG4K2qqcudy4jGw1ElRV&#10;fa1FZlDXQx0sbKvhoIqRkVGSIC+st+Pp7PnaKRqG2UfIADojPjPhiafb1hhoKPJ0a1WQ7FNHjjVy&#10;U0U1Th8rOKmogGidIqeSro5SsDmxfkg8fQge3oxFEAqDPp/qx02YSBU9K3G9XbFykVXU1Ha9bG1L&#10;G0JV+vskaL7qrEcdKi1jZmQSCSMvrZgFjW+oAWPtHebktqoDoSa0oKH19ceXXoYi0yax+mf9XDpo&#10;3T1zgMTuB9v7f33Nlpo6eafIz/wyDBpj6SGmgqFaplrckKOrMoqU4EhBB9I9QBZjvLWWLxWtQK/I&#10;fZ5dbvGktJ1jApGfTz9OHSXg2hSOY5DuDKvoR3ZoVpYleONiQFKyThtTN+kegavSeT7cjubaPCxx&#10;lvsHV7S11P48spDU9T1iq8ThqTyrNnM1G0TRFgsdPxG7sxLBY5WkEbG5+gBPI9vpe8KQoD8qf5Oq&#10;D6lXartpqfxf7PWLIU2GXFlsfmMlU1cs8ERarpqZKRI9Rjlqbxqhic6xYWDWBNre1kN4FYnQMinD&#10;pNPGZjSWUkA1ySc9Zdubbw+QgrDWZ6jxJixNbXRy5CecU8k8FNkqmipaanpqasknqslJR+KFf2he&#10;RAdILMUt1dSk4TB61Eqx8B0janFZeaSVsfnsXKvj+5N4/GokRWcI8k4/ZdmW1zyp/F/a23aJo6ui&#10;hqenVzK54np82dhMdPl8DJuzcMlRTNXUzZOgwh8s8OPqJvFOVqYFhnlqJhGPQl5HU6zYMPZZud3N&#10;EjCDApg9UQ6n0kEfYOjodr9f9G4vqCtzOxut+z8FuL7Db8dHn91wbngwNPWSTypWv99W5cUhFbTE&#10;yRyCBgjNxdvYVst2uJr0W95calAqBQ8agV+ADgSOPRy9qEs/FViWJp6eR/zdE4x3T+6M3TfxPDV2&#10;Pq6U1SxJBDUyxVU8TKZTcS01Cv7VlRgApa9xwfYzcle8L2kDP7OieKzeSKpFKE/4cdKX/QjvKOqo&#10;2qpNv00cFRTVNRQ1O4YYXaCFwZo9Bmc2nhLBvyL2Fvr7ZmutKMq5NMDoxg29gP1HINPXo0GK2vsP&#10;B1e3MxjdkYVETaW9cDu6iyObw1ZHlcruXD5bHYnK4KKphq0hpaB6ymmAlGuB6crFwbsQCTcDJ3MU&#10;jr6/5vz6M4rdUUHivr0G25g1P13tHbUtJg0O3KOtxlVU4OkppqzLzS0Glchk59UT1VW0xAklVSCB&#10;q/BHty2iul3ZrsvWAqRQHAqQeHHpPPEvFQK/l1A64fL4jbOLmxeeodvvWiWqr6lsZBlshKYJngVq&#10;fzyRt4IYWs+gAiw0gtf2Y3kUlw4ZahaGpBp0mBAFcdCRsfAZ3cU+5tv4k1Bqs3kK2sgqz91BDiqp&#10;qGhMOVrp4qpKN4aiOmnEcct1LuAbi59lRFraoxuEdz+Z/wAo/wAPXkPiGmnpwruvOyOvKjJZTI7j&#10;p85i6iklkyUceQ8zVMbQU9KUqsbG8aPVxiVXjaT9LIdJNxdFbPt1zPQW7qx4cRw/2/TrRlPs6i7S&#10;NdRdZ742karHNTbpyGUgodyzx5CJMM1LURUWVp66Om25VZWqk8g1K41R+u7OFsfaLcLfw90h8AyE&#10;Ba0qaHI9cV6rqjAqzUHSVwuZw1BvP++dRuTJ01fDtvGYmpGN27lK6vfI4XaOJ2/JVSSVq0IWlqY6&#10;FTHf1iO17n6GVzDd3EUYCNj5+n59OK9vg6x+w/5uoI2/t40VdSRT7rqf45VUdVTSNgKbGU9OsjVn&#10;mZ3qcvWBYqn7iwDIgFySw+jORC5WlUbp7xU9B+zp7ptuR4erpayaNPusNUUNRSTTbj29JGDjqqGo&#10;AaOnlV1DvAvpDsQDxx7fMMsrFvCqfs68LhwSAxC9J3OxSDK5LORnbf3OUpcpAYH3PRV2qsy7VDKZ&#10;jNVRS0sNPLVSvfXqUPbn6e1VuhGqIx95Hp9n5dJ5J5dQOSK+vTfndw1L4aSLN5XbFXlodt4bAJU0&#10;dVQvMaDb2JxOHxtOauhknWoqYqHGJHKWQsWC2JPPv0dqLaWscVXr6cPP06buJgyAUHUnbnZFNtPB&#10;4WGPdLYCY0k1RS09LSw1NTPLHI1HVzUs4x9ekKCm0J62uX/SAbe9b7y3bb1CrXsSSMRmq4P7R1SG&#10;/uYU8GE6V9elJL3RNko6V6vtHeUc1LAiRomNyojA1ymSPypVY6RE/cOs6bn6DgeyGH242FZanaLf&#10;RQcQp8h8urpuc0ZKvLIzeoY/5/y6R1dvnAvIHbfG/wDIPPOX8sWBgp1ggniEMoimyeYlDSxAEqSj&#10;A8kn+pzFyfsFq6Na2FukoOewcP5jjTrR3DxCQ5k00/iPH9vTdXbh2MyVlHTZXsiv8sI+1Bp9oY6O&#10;jhW33E9RDHj6wv8AcIp5bTaS5/x9rI9ptRNWa2RVrgjSB8sDh+wdejlietWfVT1PSEfIYGnlnlpW&#10;3CdTr4dUmEklPj9aSSyNRVCx1LWsXRGKi5ABA9mt7YjTEVporQ5HHPTThB3E9NFdmS1nDbi1Al/I&#10;Nx0sf7ki2ZyKfbQLAp9B/S3uyW1rEimQEg+f+x039TDxLd32H/N1ziqPuJI6Vv4rWkm8q1O7ZAqu&#10;VLK9TMtBEIASRchluDa/Ni1cWe3lKmEE18wOnReuMU7ehu2133JtXBUmJTYnXtT4EmMObrqDJZXP&#10;yIkjemprYMpTQuhP1kaMXIFh7Dj7bYzTlA2luNNJ/wAgp0og3N0crnoO+wOxMf2NmUzeWwGBpamO&#10;hhxUMGIky9JSmno1kELvj0zDIZv3Ddz+q/Fvp7PIrazhiVFdKg/wH/oHpLdvcSS6kWo+0f5+k9DD&#10;j6OkqWh2NgammjrFrJMpkhlapooYqJaeOBKOozgEqzTkzE86tNiCNN7GayPasw1D0Uj/ACDphGuD&#10;I2pMfaP8/TXl8oDQUlZFFToWpp4GjFPFHSmoRndvHT3QeGNBYLqP15/UL7EICCRBUHH+r9nTkkpU&#10;BXHnw49S9ubm2/QGKI7E2pl5IfAgetw1Q0bMZI5HkJNW0EDMVOkIh0W4sSfaG8srxwzrcMikeRNe&#10;HW4xF8TxqPy6H+l7IwElZUVVR1d1jPVTxkLV5HY2Er5qYzqyJI4y9JXsyUqjUNJDMbXHsJz2e4L/&#10;AGO7XSrXyJH+A9GKT2hFGQH8qf5Onqm7JC4xqaHbezYbyhIaui2FsmihaMSSCrliqIsJTQinmkVS&#10;AQxFjYn6FtLTeyKQ7rK48i0hB/OrA44cOn1W0ZQfDPQgYLtiapxWMoFnxVIoZJqlYMFSSVqVqzOf&#10;JEkEb64dSIAUKqq/hR7DV/Zc2PP4ct3I0ZPlKP55H7OrpHaE4iCn1p04rv7tbI1OYq4c3unDULTt&#10;HBj8RS5SnQ0gf7ySnx9b5Fp6eqlkXw3sQkfpsTf2vtthuo4g8tu5kIOfEX/oLpm4WvbHUr606B7f&#10;1T2rvvLM8J3XQ0RaGGpqM3uquyMs05TVWSeOomeJZqiJVsFjtZfr9ARHte1BYCLtSy04HPRfIkkf&#10;9mWp+Y6QM+wOwJHpJ6+okkrnlEsU1XVBWL0xWOkan/4Dmd1pSQl1/WxHIW/s5S226GNC1ovh8K6R&#10;6/Z1SIzlgXB1fM9d1HXe9clWffVcdVUVVfqaoqKiugla7xN5TXCeofxzSBR9bIF+g59+aXb1kDQ2&#10;YMY/o0/wgdPSJcnKP/MH+VeosPUu+FUuowVPUASpURvuKkhLqUvNZpIpaYxzBSAqkAlTz+Pbr7jY&#10;iQ/oLTFMD0HTJW9Fcg9JjcOy8ziq+hoK+uwktTVzfa46emqhXUis0oVGnmEAFP5NSug4VQb8e1S7&#10;nauioFVmGSMDAGeNMfLrWmVk7xQ/aP8AJ08v0tunxwT5TNYDHUtTGslLVyVxmarooqgR1bUi/sgh&#10;JIiug6hqBI+ou3b8w7PPKyieMU+R9PWnSV4WYfHn7f8AZ6DqnwcWTzZ29928VM+VXH1FbGgbS6yA&#10;QyRxM8bSMY9WkFgra/zY+zxrmJLF9wjlH0wWuoHy+z4vL0614a6QrUIP59CbJ0LUVlbHQYzNZGVZ&#10;KjxY+GTb0lRUSRyMphaZo3mMRVS4fgrqYc8ewZNz3s8UOr94R6QaGpI8/mB1aLbIjUwZY/l/m6U4&#10;+OmahQSVab4mWKWSim+02fWskNZHJ46qlWXxzu4ZTqiDRWLn9S3B9oR7m8tBjGdwgBp/Eo/wMeqn&#10;bniFc/t6UGH+Lu5Mz9wMVs/tbI/ayhqp6fbNUkICFV+1eoaJkZJHfVexW/8AX2ju/dbk6yVWk3OL&#10;UfRgf8DV/aOtC1dhUp0JdH8Bu1K2qrPtuv8AdsccWPra+N6/K0+PinMKREUoiEERWodpraeGJHsJ&#10;yfeG5DhL13aoBoQEkFD9uAeHkenBYyH/AEPH5dK/Gfy/u0rNTy9dYqmmjUOMhkN2xCrkqDGCywwm&#10;tIqIgWOshtPN/aR/vF8j6dUe5yH8n/ynrT2UyUJi7T9n+fpR7f8A5efZtJLPT57bW0cdCaYzPXQ1&#10;8NdEs0UpnieOPVqlirkuhdHCKSf9cEt995bk6JNUd9caq0xHU8D8+n/oJDTH+Dpb4P8Al/bvrqau&#10;NQ2y8NNLI3hh0UrLIYE0qyQMJJhTszqjSlrI34YHgMXf3qdghTTDc3jD/ml/0N1f6Ifw5/LoQ8d/&#10;L4r4o4KLL70wtDlAtWcgcbgIquKnyNJo/ZhqhL45mnp5V0vwHZbE8ew1d/eqjLN9Gbof6dVAp8u4&#10;mv5fn1UWjAiqdLH/AGRak8Uc1P2fl6epkqorQJtWiUU2OLqJBUTQZISPWxeLyeMFQt+WIsoJX+9T&#10;uFCpWY1HGg/z9PfROv8AofT5kfgH17FRaqPeO9ZpatUK08VHSJMKgVSz1+UoppY5Hp45Y1LGNlPj&#10;B9N7n2VL95/dhpVVlZgamoIx9oP+qvSg7aXj7lI67wvwP6foKuuFfmd01NHNQTrT1FTuGmSSWJjG&#10;0lNFS01NCiz1AQBnXUxYXuPZduP3luarzwVs3kRB5UA/bqFem4tkJOsMQv206WH+yfdCw0stJU46&#10;smgqjHqmn3HkZKyWehqaypemnFPVLHTIKipVQpQ6rfXm/slb329wXZnjvZFxxAjNfkQR+f5dLv3b&#10;oDF3NKdEF/mAdA9f7A2RtDd+wsLFiZKTP12Dr0iEhpaynqcLLlKGpqwlUVhrRX08qrGjEyBrjkn3&#10;k792z3F3rmPcbyLfbguWU/EEHnSlBQD08q/b0TXMekUAwOl18F+qes+y+nqut3XtejzWVwW46vHU&#10;tdVzKiQw1KfxfHq4KyM6IFdWDiQRseLE+wz7+c0c47BzE9tyzcSx2hyQhAAGagA9vHhQ16raCKWi&#10;E06OvQ/FjoWiyByk+x8ZHNJKJokRYq5FMsDo1VJHLBLDJWrIAQywotj9B9fePNz7w+5gVIo9yv1d&#10;aVwP8NMj8+j36CDzUfs6zUHxs6Iof4hWtszblPDUVXkqp3xqyyoJJQZKekLQLTUlI08XkjUpqDMQ&#10;BwPerj3U9z79Y0O5XpoMjVT/AFcem5LWCJdRoK44f7HT+OuOsUjqquLb+IkrHlj8iHFU8xBVSspn&#10;eogGuKqp3AZio0fjn2hj5x9zJ+366+p5UdiPyxTqkFvASakZ+XTbFs3qmj+6oIduYejD+WCigocd&#10;SFYXpOFkpmjo0eGBo5tDWDaoxYX59uybp7nXILy3d9qPGrsK+dPnny/PpQllEDkinWeJOuMRDTxU&#10;UmLoojSU+uBkpKcRvWStHDR2fxotLA8IKjQunUS1hf3Q2HuTuw0O1yV9TIeA/wBjpULa2FQStPs/&#10;2OodXubr+kZmXO7bpo1hneZ6jJYNYzE8Z88KxzFnVWaK2oGN7/663WQcqe42hU+nuHjHo4/bxB6R&#10;yxQKcMK9Jodi9R08Zp4997LjliWFkkqctgKKmp2LGSaN2gyCxv5AwsWUMDwLjkqzyZ7iS002l1Ru&#10;PfT5fxeXVBHC1C0nSNyfenUGPfQOw+u1xrieB4DuPHgzUs7yS1MTx04qKhmNYA/DAsL8H2IrH209&#10;xTERHBdFv+ag/nnp8CyQihX9n+x0jqz5NdDxmnD9k7PBpYp6qapjrppzJOyxxnQBQsBKun0xA8/g&#10;/j2YR+0vunO1WspPlqkQn9ta5/wdekNgKkstP9L/ALHSGz3y2+P9LIlRUbwx+QVjDD4aGkydXJoZ&#10;pCalkjx0dMskZOsB5LqeSRY+ze29lvcuYlZLdRjiZE/1V6SNLtppRfP06TtT8y+iqUPJFulalDMs&#10;qrTYTKTakVJowkiGgGq4YekMSQb2P1JknsPz/J/ahB8/FTp36mx0gKuemGp+bPSkZeVM1lCW0hqb&#10;H7ZykcbghiyLLUQ07Jxf+xpNz7XL7Bc5yJomeEsfJpVI/kD0nle1RTpkXV0z1Pzg6MiE5Q74nSZW&#10;MpTbqQr5CiiJRPNXoraSLfQEjj2oT7vfN6MoL2NBw1SNUfsQjpCLqMjuIr0wVHzg6bhby0+G3tKs&#10;jQv4mxGOSezLLol1/fGRn1Lx+QD+PZoPYLmqVGjM9iMf78k9f9J1VrmAVq4r/q9OiJfKDtLZ/b26&#10;cHuDaeFy+HNFgJcdkhmKaipZJ6mPKV0tLPEtNNUvpWkqFU30E6foePeSXt1y3uHK2zfu3cZYNIpT&#10;QXYefDsr6eX8uizww10JWp4Xr6/lx6E3qv5gUPW2xMHsqt2rlsvPhmrmiyNLkaWjSSCpqY50p5op&#10;qd9fiaL0tcG3sJ83ezw5y3G4voZo1kdq1JYE+vl549OlXijNKdCG38wGmUTfb9eV7+YMHkm3BDFJ&#10;IxDAHV/D5lYFDYlb8Xvzcewmv3eoom0S7rRhStC3+Yf4OtfWKO3UOmL/AGfTKRszJ11R1AIZIjWb&#10;llBp4nFiqeHBsCot9PT/AK/9TKP2E2jQFuN2lI/Pj+TD/L9nSc3JWXUK6eon+z5bmtf+4mH0+b7n&#10;/i/V36L6NH/AX/jpxf8A3j2//rDcvf8ARxbh6t/0F0/9an+oHr//0dJGtytNPsbcztUouTz++8TX&#10;RUnlRZRFR0e5K+tmihLeQwQ1WVp/UAUEkp5u3si9eh6O7HQb2ieRmjUiO7Fb/hOSl7H66bX/AMfd&#10;dBOadPxGmOpCxIQDb6EEG/0IN/r72EbpQraVBA6zWDN6hcXPAJF7km314Nj9feyjaT606dUajToS&#10;Nox22p2nXIgJj2xjcZZkBjaXK742nKpa6tfQmOJPBJEbixFx7LwCKaznpQr6UK9Cb3rHUYvbHUm2&#10;ahWpafb1BnqWjp2RlFOKhcBNXwRrK0siQwbhavhsT+qKzXI9tWal5r16cSP8A6TswTB49FyLDWzS&#10;aAGJLAHgAiynkgm593KksdPGnSy3mSgAz0s9pZyjwe96SsrElngippIwtNG00qtJCUBEYsbrqJ/1&#10;vbF7A89hIg416Pds3FbW8SnHj+zoe8z2bhq6SiSIVscaViSTtPQVEUixRxCCMIEVmJRbm1vz7Ci7&#10;Q1cyjh1IN1zE1wIHCnh6dccpvnbdSmP8NbKggq6WomSTFyxgxRSSs6CSVQ7tqa/0uffhtkqMaGq9&#10;LG32Njau3Gn+DHWaq3xg8iuN8dXAPDWUdQxFM6SokQneSVllMahg0i/k/wCt729o4qNPWpt8jd9C&#10;EV6yT7wxa04EWSFSFq6WRInRI7RIRrHkeWzaCgtYe2DYE17c9UbdI+0mla9PNdu/DmkoLZijlmoq&#10;yFqqNXiEkUZllnjbQHLsVmCamK2Fv8fbRspVANOjIbtCynPWeXd+JBxZatxTGnrIpJniqtYKvRzJ&#10;eVhZYtBP5HtuS2m4+HU9UG5wYrJQ9PE+4tpQ5bDyUeXx0cMdR9zVTRzp67wFBYEMWRzcECxIBHF/&#10;acWl2eMWOlK7lbYLS9ZHzOHqMtTxjI42OH777p2SvpkBRMdUosw1zlokWVl9JuV92NhOwr4XSlt0&#10;tQgIkz0lansnbC7looRLNUzYqsrmro6aNZmaGNhTUtSs7usJVjG0jIp4XSeSQPZp+5Zfo4qV7s/y&#10;6Bl9z3bWd+scoPH0r0opOwdrZPN0ddQblofthC/llqJ1o5YXeNJKX0Ms7gMpubAi59om2O6UkeDX&#10;o6X3AsZZIlJZUYeSnpWUFXFnd1CX+8tLuF5cdP4navjqBDLJV+dRHG1TqGs30gqtwDYAce0d1td3&#10;FGGWPz/yHo1XmbaZplWO9pIVrkGnEfb69P1Gq1+4WXJolUlJDjRTRSlrU0cdTJIwiLlUUIqlmsOA&#10;QTe/tBFHcqxBToxi3O0fSRfKT6UP+bqVt2FYt65RaanZpVXG6C9LLMrGSmqppyGjYgsjaCRYjgf1&#10;9uSq1CidOpulqk8rGQ0Irwr1gpKgU1bmqncFfS44PU0b0TVUsePnq2pqYwxvHS1LQkoW1Asik2+p&#10;92t9tneFG8Ota/4T1Ucz2Mb3DC7UUpgjPAf0T/h6Z8TuTb38PShOdwFJVik+0KZDKUlKoneStZ5E&#10;klMh8QWYAMzckEfW3u021XOg0iz0Vjnfb3Z1e81UOBp/ngDoTTk6eDrGOpxtZHkqKKn+xaWgdKiC&#10;V/tnpmZKmKVlZI3IAIv/AI29k7WMyOQ0fd0LoL+C4sBLHKaGh9PPp9zD1c22MbNQUq+PDZTC0k0k&#10;kk6Ukvmkxni1wopFTND4JWF20+k3uBb2hns28606Mlv0WKNq/i/yHpR7qzML1mGoDPGQmd2ZLF9p&#10;IkSSrHR1NbM07A+NZEq6dAgAADfUc+9Q25W3ZPXpU26RzS2y1qf9np+yFTUneWwsdJ5Iz/D8xVpP&#10;4VmeOafGTxuVmiXxzWM8dyDYMwFjz7S21vWGcU8+l9xOjXcCCmV6bsvUtjd81VQfNNVSbAycdT5E&#10;ijvKtfRMs4eMGRZJkYswawuDbj2aWiERx/6vPpDeO1ZyDin+Tq+j56/7jv5UP8vPAT6GeSHr6sMD&#10;jU7JS9T5+pfUoIUx+XJaiCCD5lH5Hs3lNICeop5UME3MsrOP1Cf8J/2OqCcdt7I71zm3tsbcxs+Y&#10;z+487hNv4XCUgeoqK/JZOugo6KjpDISVmnq5gAnqQ8i4AIUntK3chhj/ALQHqU98vjt1rI8jfCT/&#10;ADz1cx8te7cj/L12t8b/AIX9BZ/DQ9g9L7j2f8hPkpu7ByV8lTujuRWwm48FsKtyEtLTyVeBehjL&#10;ZKCQapMcuFD6JI6qKE2WaOzbwJD+ocdQ+Ntl5nmvruT+yEbU+2oFc/InoPv5n+xNpZnfXXPzW6sj&#10;yc/Unzf68i7JvXQr5Nv9s42KhXfOBy06Rj7PJ1tTURVlRHIZXkyS5MBtESojd3CGTWOBz0KuQb76&#10;FJdoll4DSo+zooXwvRa35SfHGGWEiWfvzqiMITKIo2G7sXIDGoQ/QoC/PBI9llt/bL0MuY3ZNoul&#10;bjpP+A9XNfz9tx12L3B8QM1hp46TK4qq7m3LQTlKWeopsnQb82RNj6poq+CohkFPPjlJBTSyRqDe&#10;5uabkzxxh1Geon9uraC8mv4ZR2kt/MnopXQnz/8A5h/fnaexesdp9jbYz+5+x9zUm3aSqqen+spZ&#10;IjXVFJJltwV1LBt8NJSYmgyTV07SjxxJCzSekN7rtm4XExELN2kdH298mbBYbXe389ulAaA0qa0N&#10;PP5HqxHs7+ZFt/FfzGcL8V90Z6bO/FCm2XuH4g93VLx0H8I393F2/kRgty9qV+NoUjoMTFgd4Tpg&#10;bgGnoaXIZaayw2IUve1kNmTxP+DqNrDlK4jsW323UCBWLfEBQIa8Pn1Qr8p+gsr8ZO6+0ejM6MvW&#10;zbI3S9Hgs7W0jY87p2Vk44sptHdCRMiFZMzhKqmaVFKiCohqo+WiZVDO725s2aZPx9ZDcq7qN72l&#10;JcjStaHj/qz1Zh/IfpoI/kP3pW0tNFFUVHx1yC1NVHFSrPOJt+bTjtPPHEkjuFkkViSTcnm49mmw&#10;xOYZmY5PQH9y7h5Ttek5rT9hp1TkuRFBsvJ0hy1dTPV4msZqWPHvXs8csOTSXxVLSAUs1TOPEzFt&#10;Kh7kewxeYvLn7epd5c8cbHtmrhpHQlbikaTbexUdIpR/EKKQ2lBkP+4zJSNpCTSo+kKnIC3ZT7K5&#10;OI+3oVyM4QVHl0jcHNHS793xLkJKyGnWixVIlRE2iIyUhWJGWVlYLGpmYObekC7e3Okcc/c4r+H/&#10;ACjrJspZ6HIbymLJIM1WZ2onqKNw9G60GIxdBiledNCu1VSuxIFtQIIsfbE7kAfLrVs+py3qesW4&#10;F82wdsTUrpEkce2IE1tCy0go0xzxxNqkdw2sm3q/PPPu0C+IB69GEidpNehMyVNRQ7yXxTo8ku2I&#10;JqpUlhl8dZPXTyMGjWUNE0qQkKCDfTce7zhlA6ahOs0Pl0jasCfb+Wp1R5ZBU7kjMeqH0NHka1pF&#10;EDToFkjVtZsnqt9f6sadXdXPSlsDrqjkSOHbrzVa1DzV+bpXlkMbaxUQZZXkYM7aHjpW06foAR7S&#10;ynJbp2KQRqB0s+tg38Vz0ehEgoREYQwYmKJcPIUgMWqyvJJ6r2J9X9PbJIUZ4dLovOQcCOminqDk&#10;cNg5podAkrNqTeMODLHMtfTCOJnB0u5LFv6WsPeta+vVQAWZulFUtBPnMZTRsjTLt+dl8ayKXhiy&#10;ExnkdlIssapZzYBb+9a16t4ienTLAslT19j1ZS0csWJoyJGkb01G8poK/wC8VpCpVKRJFb8Befr7&#10;sDUdaoJcH4ehAyGYrqLfXXlXm66BayDBZmneSUrperiqcHPeVhJEDLJcwrzcGwA976ZJFqdTcDj/&#10;AFfs6d0z0VTtvtRLOfBkdz6U8sY/Y+wqMmGUQ6jGjNJa8qobfXn37p4XKGOQj+E9B/V1MWQ3XsKa&#10;CnlhYRbhpmiclgtMVxREZGv9sfU8AFlb6297Y0TT5dMj+028f8L/AMnVe/yjzdHi+xMRT1tbFTtI&#10;chRvSvJJM0kkmfrQ0yorzTRqkEqlnYAWA/Fvcj7BtlzcWkkkcdUIwfy/2OsN/fOaCHmW3DSHXq/y&#10;L0CRxVFJUTVlPk6R5JptcsMVXSSrBLqKJpSSUzNStGuosoHiZv8AH2vMO6RFI0hBA/2eozsby2VZ&#10;HaX8XVt/xa7B6+238fdwYCs3ZtrF1uTyu4Mr4azdNBDlUORFIESOkyWRoEmFXZXFm1FWBAIIHsDX&#10;O271eb4G8Dt1DzHkB0atuNpoP6vEdVTJg6innkWopKR6ctLCVFTTzKXkqJVFUal9UTyROWLMrFP3&#10;FF+PY5bb7tWp4fTEF7aBP7TrHU44CeKRKJZ4dDQtEaqCxhleVvDqjqfI0cMh8p0yDhgP8Pe0s75J&#10;DpBp06dyswvhsmr506aJcDFSPA4VYo1ZYJIBlqKrR4tRYVDSVE3kSYa2FlLgcC/swkttwdEAJ+If&#10;5ei64n28IWWFFb5dJnJbWzFRWSyilqqTECCOpgr2eDTJFDJJG3jbzGTXFEfrpF+CPZ7Y7cQivIKs&#10;M/s6C93Kjy6U4VHTNV9GyZENX0uRyUUlVeTXU06faG4VUMcwqBIVdSGIsBqHPPtau8XcUiolt+n9&#10;nTFxZWklVjejdM0nQucd542zjyhfVE4o2idmiDyQot5GaXSp4CBrrybfT2dLuMrKGEB6KH2tNRIl&#10;HWFuhtw08FJNkMusVLWSLS08lPSzyuaiQkLFKqi6fpa7EWAHPvZvppAQ6EAZz1pNrjB75AR0KG2O&#10;pMrtZnb+PTXEsMTw0opy7IRrMLzPN44F/wBVyS1/pfj2Q7pE95AoA44/ydH21i1201MlKcP8PQkw&#10;nLR0wxlRmhR08dRS+YHJmleYU8jyJYrUxrLUIG9LFbBrfjghCLlKSd5iVFQKZA6O5+YlkhMerp37&#10;/wB2UHbuX2lkaaWfEPt3Z1BtjBmF465XwuPqZXp5MktWKIJU+WWd2aMFQzliWB9nmxcvR7fDPbTM&#10;oiav+r8+gw96WYvB/a1z1BxO7MviKWlpqqvmrJlqoplyv3VLT1zVcCpEUkZZ5SW8LBVcFYrEAji/&#10;sPX/ACHazO7wAaWev2cf8/Qw2znGWxtvDkc66dOlFvmbF1keYaXO4+qgp5IlyNVmKeGmMNTWiGpp&#10;fPQR/cIJUmCRtHefysDYg+1e3cmx2RUmlPTor3TmQ7kzEvX/AGOnTOdsUNLVxwtR1VNLjm8JfMx5&#10;moq2ilWVp4pqmqw8ck9ZPJOKgzC2lVWwHN3Nz9v9s3Ek0RCT5VH+Dq+2c3T7ayEA1HXUPdFYaY5C&#10;PHQfaEzSLRoMyKaNZkClAK3EoCZ9OpmVgGLX/wAfZGvtXtsZ4qx9eP8APj0KY/cq8bgCV/P8+uI7&#10;yyOLxb1C7eoKJa/RBUzTJXz1FKHZo4amCKpylQCyatCvFAhBfhxexdj9udpaYRtGhJ+X2ep6RX3u&#10;Pd6GMdVf5dAd/pHz29M7XU01ZWVWFSIVaU+S+2pZkqMbXv5YKd64xyQx+KokjZCXJ1c3b2NYORtq&#10;2yJWWJAaYPQNm5m3PdpCLksyV889CLsbsKr68qa3I4vDfeRVtJmsd+5Ur4KaDJywVkXjOPh0iaF6&#10;VdDOQ/kIAPPtLuHJsO5RLJjWmR+XS3Zd/m2jcYlC/pM1D+f/ABXRj59y955Btr1G1Kaoj65gwe1s&#10;XhtqVW+KDa22cHSnB08uZydKrZrb1JU5nK7uXIVeQrZkmnqKiYHX4wqhDNsAvNuazviGEeMmv2fy&#10;p1Im97o4ngurGMjUAcfYP8vQPd4ZzsLa216HcIyuxMPlMBlqKOkyW2uwNl7h3hqyYyVBkqqppqfc&#10;O4cjUq9HVvHJaJY/GbuDpBG+XOV7Hb5y6xhoz5D1qPT7OgjzPuV/eQD6kH4fP16Lt0BlcZt/NTvl&#10;M/t3C0max9ZgKit3Aa/JIuOk/fyKzUuFw+cryMhFxCxRYmdfrYAexdzJZRz2mmO1bh6t6fb0FuR7&#10;y027cC99Smrz+3o/ua72yO5cdHh/9mq2ngsAtXRpi6fD7E3/AFuTpKOjhDUUlbWVOCw0c5pZWBPr&#10;KMwGu/C+47tbFbShktHJH2mv7T1K+5b1tt9PJHb3ITH8Cj5enQbin61pcxit2T/J3dW4KjHVYqsa&#10;1L11mPusVXs84mrsPVS7gEGLqmqQSzLEoCMbDgH2bSbhHLF4UO3uJQM4/wBnoJudqtbgSXO8yhh5&#10;BTTP2Y/Z0GnZ9dsTsHcFHlcr3rk69KHA5bb4beWJ3TlM7QmummyscuJXH4Csx6QR1VU7MHqteotb&#10;UR7Ndr3OS3hjQWD6/PAOPzPr0F97+jurgtZ7jJIK8CCBT1z+Q6L/AEmE2Lh8bkZJ97Dc+dleiiwq&#10;0eHyFFjKgwqsM+p8tVxCFdMYKqoBFyQoJt7E0Nw922oRkL88H9gx0Q/TJHV3c164UW5NgYwPiMjD&#10;WRVELpFk56fFQPeKrmWaaOKrFVTNUAKCo1X/ANf2u8Jqawc9N619elhT7h6chwcWKp81vMwwVmRr&#10;oWfamHlDvkKtqsQSPNUusSU7hSjazcDn62DTCUDWPPqpkRm0k8Om+sy3WTSLUHO70hhWojdkodv0&#10;jVMuuk8rRMn8Rp4IaSaWNVcqpsh4YX9pLm0eeOpFc/5D0riZK0p0pKrsjq/G7wrt47UxphxtQchS&#10;ptbK4LGS4+jhyNFDSCBI6vOSRGwp9at6nBKsG9p4dvla30cFbz/Ppi5KJdp4+RTH7Og/zu5NoZHx&#10;NC+foYaegkpI6ehxuCp49KTSsauT7qvqaiKaIylUAOlxaw9vw7NCmGmH7etEsDpXpMNXbIp3qyg3&#10;ZkZq3RHNNPUYWEKrLaSOdYoyE1BBfyWK24uLe1BsYY8hq9aCtUo3xdQKzN4PJUtRjcRiMhSy1oD/&#10;ALtTjBDMaSmar1yU1FSNLK6xL49atGDc6iT72tEK0apr0kkikQ1fh0zV+4MLi556fHUiFclSRJLP&#10;VVVLBFCv3LtJBEBDOqwlYoArlkIA+vJJMHtjIiGmOm+Gep+Py236UTDH0YhkS48grIwlh5JCaY6H&#10;vYI5Lgkq1iePdZPCjQ9562sTSgBePU0bjxprVzAxCNXy1H371S10iVUlS+iOOdjQRpYxRRAAMg9F&#10;rj2k+psSgSZ2158q+fSyG13FTSKHVH5Gv+rz6EPc/dm7d1Yd9t7pqsnuDBgwQviMxk8lNAJKcxGn&#10;TwRy0qgQDTYAnTccG/CGMbQl0XUnWVxinmP83RjIb54fCkiIAz/k6R1HvgpBJR0eHqYoEhcfYRyZ&#10;3xQaHSoEnjfIJGryejTGStwLkE3Ps1bwVWplOinSOKR44ihjGT/l6b5N65C6K+3zUFf3VBxuVlqA&#10;jh0HmQ1sxMagk6xYC3P+Oo3sympnz07/AI0+EQV64f3p3lLo+3xFQl42p4vttutJpT9SaAkcnl0u&#10;WIZ1JN/adrnbWJHjAfl0y67qqgJ8Hp1gqq3e0i/w6KlzsSyrPIjvS0FBengjQzOn3USVCwhNR1Cw&#10;PI9qrW422UlEkOqnpTpODdgs0y0WnTTS1u91uNtVWZWmoIp5akYuWpieKiVoTLFUJSsi1FN5JOTd&#10;hq/oOPb8s1jZU8eQ0P8Al6TBJ2c6T216W+Kpe28tkcdQ4n+9ddlMhGs0dPBW1kLywUhEsZqo/vUj&#10;pY0ZwI45SDNf0kC/stuLvZdHjSkmIHzXpZAbkSaPCFOn2u2R3pU43I19fSZBIsfjavIVNNk92QrU&#10;x0uMdZ6wrQvXVtRK0YfXpEbalBt9PZYN55RmniFnKPGyKUp0tuo7pRURinSWpdmb9rop5f7zbZox&#10;TVEkBGQ3LULUQ1lMtOxiFNSYStAD0tUsjBkZvWur8kGs97tcYhkeKr04gV/1cOi7vmXw3Gmmcf6v&#10;n1mm2ZvAKsD7o2g6SKpghgymdq2kS7cxM+Cgo+FBJDauTbj3tN6tCKIhC/Z06tmdAYTY6hp1/uaY&#10;SH+I4SWHWFjP3NdNLM5VnijeEIhiGqP0Xupt9Pev3vb/AMK9e1N16g6/zbS1CSzUAalYRyQ033cl&#10;ejMQytHFLBGVglaVR5Pp+Ofr7Sy75FCWbT2/Z1o+NXtWo65ZnZG58ViqfL5SSkgoKuSanhmQRVc1&#10;0ViBLEK5p0Euk2JTSLHi9vdrPeIbyURowRqVJOMfs+fXv1jXUMdNWM2PX5Kk+9ly2SiKwtXQ05xW&#10;gVLK0MgCPUTIZInGliQbaLECxt7ck3q1huGje6jLggeefTy6YIdyR1DxO1xueqiE8r4ymErxUgia&#10;lFRUyyrHUJGgqpImkBeXQsaA6i4/Ps/vNyiFpH9QpVaenTfhyDpZJ14Ugj0UudqXjg/caKKhiKv5&#10;ZFLtDDH94Yjbg6bj/H6ki/rBsyKJJLpAT/ESDjHCnWipBOrj1yTYPnc074LcAQEt54PMskhbSEIS&#10;UIZFLN+QAQD7Zk5m5eKit5ADXjVv83Va9Keg6mlZ6mSlxG4quPwaKiCnhyMknhOqMConQySRmR+Q&#10;GJUn6cceym85q5dQH/dlBj5t/m6UQevSZfrCWDeuN2xW7eyVPU1CQmDGVFHLFlqw17NBSpTU08TP&#10;KzSutiFBYXAI59r/AN+7UdvF/DdFowK8D0p8NpOxRk9DVXdB5TCDELkdhbhxxzeSgxGHeoxFF4cj&#10;k6pJZaagpXUTaWkCXWRnuLcgD6Eltz3s93Jc/qmkYGKH0HV02mbUAR0r8X8Tu2Vlq2p+qq+ukqpV&#10;mmSunxcUiIQyhkWWmmiEhjQhdDhwCefYeuPdblppZLZb2jpxqrDPp0YDaHRQXrSvQp0/xy7BGFhh&#10;h6HwND+y0Rmr9yZSauI1FVjrKCRUEayOp4Qabn6+yZvcvb2uNUDsdP8ARNKeZr06llEtAw6So+Jv&#10;Ym5kpaOk63wuzqsSvH433ImJ/jcswnkQJPX1UelYEhYRSao/qQfpzo+6e3agq3LEn+gw/wAPWzZ2&#10;sRJqempekM9t/wAEOT2LtmWlpqymirGXs3bVXNFjKankNT4aqTd8Ucz1KszIJU8ZkAuebe10fO22&#10;3Lg/WUY+itk+Q9OHSSZbVQD4hDdFt7Y2jj8F2BTUEWJgxOHZsflcfjf4vi8sEpaoyRhKytxFVVYt&#10;nnp4gZHQvYgixt7kfZdyjuLdpRPSMLWtK9FMgiLg6yehNpuqK5adclD1HsdJKpUrKZ6aXOV870zG&#10;MRPVSUmAWgjqJ/IXC69SoRwb3IP3P3D2e1ujDNuwUA5BFOH+H/Vw6VDRSh6dsJ1T2xDl8hQ/6Maq&#10;tqXmhkppKnbecqoYqZyRDHRS0+NnpQ7obEso0r/rn2muPczl5bM3KbinhHFRprwJ4E18utLoDgV6&#10;Mdtz4v8AyMz2Ko4aLrj+Dh4KSvivhayhpGUNJ5VOumxrU9Rzp0ANcc/n3Gm4e9XJNjMz3G4zNNXO&#10;hNQ+WVNOFOHRgABQDh0usb8IvkTnfMMjQRYWWSmbJUMNM4onecTrTxuWXOA642X6tCx554PJBuH3&#10;i+SYaOkty7FqYhkNOOT8sdNzIXUAOVoa46XMP8v7u9cei1WShaKGnjlp4avcMc7t++0kX3ksNMzx&#10;xzXZ2HqaIrYk+ylvvJctF9MUV21KGoiIHrwLA/bj7OtJfS266Ahb8ulhgv5eO+9VRDl92QwxlY3q&#10;cZTVFbLHTVT0sbQRx1K0+LV43T1DU8jt/T8gjvPvQgTlLawv6eqwqB/N+vC5vGP9gf2dKg/y39q1&#10;NbS0mW3aXkopqesqRF/FqcJEtnFJ66zSksP1Vr2+t/r7D+4feV5lnLx2FhfeHTtrGvp9p8+tmK5u&#10;BUw0r0rJf5ffTFKKyCqzzwZELV+WrqcrFGlLFFXUVZ9wiGvkhkKUkrxtoldGsRpBAsHE9/Pc2R6R&#10;Wl4B81QV8qVr1T9y3g/UgnCtwycU/n04Q/EX4y4KUVeZ3Dt4TU2Kqpld58LT/d0tbRzU9JLUtT1J&#10;cyxzFQx1rwfULg+yyX3P95boTC2tr0I7Ag9uPXzI48evLsu6tWt4tPt/6F65p058MaBYqPIYjYFQ&#10;lDUUsP8Auc3lhND1tLUz0FEZE/iy06xxRIJmYm2gC/09rF5o985grpNe1kUggaABUZ/Z1pdinShk&#10;vV/b/sdOdW3xHpMjS081f0rT0+IqJ/8AP7l2dNRTJ5aeeOOJxmJlFKzqP3AqjjkfU+0Nra++n1Fu&#10;kL3ZABzrUVqSc09OH5dKht1tQhpFJA41/wCK6ok7qp9oYT5d7krdtZDbuX2BDuvE7ioanAVdJk9v&#10;VVLS0+NyEyw1NC70ooqeo86MT9HBFjx7z05TG9H2ys7XdIZDvzW5VixzUVHGvHPp0SzxwI6pCe4G&#10;v5f8X1dpL8wPiJh6yorqHeGwqOlNO0JTA0WQMrpM5aERyUeOLloFA16nhIB9Oq1zhfzB7Se8e6bp&#10;cLbS3Rs2clR4pAp6H5V/l0cWVzbxKNYHDpuT+YR8acfJFLNvdGgkeV6uWl25uSoq0ju12g/yEtPI&#10;yhLEvZrC/shh+777vTSDxo1p/wA9I/yt07JcWxFcdJCP+ZF8dKCmpYF3BuCZocl5Jv4bsnIPFXY9&#10;ZTN4POtRAEqBERYFBfTccez+P7snuReJqktrYOfxNdjV+zI/n03HeWgUKVFemup/mW9B01RNNFNv&#10;epvUSSUsX9zhAk3mcNMklVXZiJmijW31/WRb/H26n3UeeZKJc3luI61p4zNnhw0HyJz/AD6fF3Z8&#10;MdB/V/zJ+k4Hrnj2zv2p+6CRRxoNvU7wxkFqxzLPlqgTEnTo/bZCPx7PbX7p3MYCa7u1ND/E/wD1&#10;r6097aMaEDpKVP8AM/2EqUcUfXG7MmaGE04WuzuDxq1ECRsgjqEhjqhEoUkqAApLXA+ns2H3Ur6N&#10;i093AgJyVLk1/KMHpqW8t0GAOmGv/mqCOd6nF9TvCuqWErJu5YJpaVpopDj/AC0+3Z1poSWDsfq3&#10;HqA49m1l902zqDcb01D5AsB+wsv+AevSMbhB8ukw381TdENRV1VN1bgJpqhJYlOY3NnKtoSjrIhS&#10;WkoqJJStvrYDj2c/8ClyyaR3W4FlB/4YM/lIOtHcoVyFB6aaz+bH27JKRiuuuvMZ50aR/FLueoEk&#10;jIVeUM1fBEJCWOo6jf6H2YL91LkKFQ0k1W9Kyf5XPVxvJYBETh+fSEzH8zLvrLhmgo9hY9EtFqXC&#10;V1TORpCeVqiuyTrqABuyXDWAJtwRJtn3aPbm1jV5Nt8T7Sf+gutHfJR2aT+zoNq755d+5FDfdmAp&#10;jJF42NHtTb9M1NYsC0TvRSA6h9Tyx+vs9X2H9tkPby5AU+Zap/411YbwQKGMnpOVvzP+R9eY3Ha2&#10;VonMnlb+GUmDolEqPqLrLDjxOxKqp5uLgWt9PZla+z/tnbvReXLYP51BIp+bdNXO7yOiiEENX+Wf&#10;9joJuwO9e4+ysdFgt7dhbr3Nt9Kpaz+EZbI+akFbT/cSJkI6YoIxLTrJMNelbarC4N/Y72Dljkfl&#10;2dm2nabeN6UOhKcRmhr59FTz3MzamQGvSO292P2HtWGLF7K3PurDxNTBa6n27kMjSpVtTPPFDUVE&#10;WPZbSxxy6RdfoT9ePZtuWwco3lLrctti8RjUeKimgz6160rTJKNMY/n0pU7P7rmhbybv7Ll8hTyK&#10;mZ3VIW8inSzRipFiALj8c/T2GJeXPb4ysf3TtjfMxxj/AJ8/y9LmvNxU0T4eov8AfPuKd3jizfZd&#10;SsqjyoK/c7CRYWd04jlAkMRkP1H1/wBh78dm5BRRo2jawa+ap/m6TyXt+6gSpVa9RTXdy1iNaDsy&#10;qEhcMsQ3VMzSaELhi2oNYckfkn+vtyOz5GhI/wAQ2senwD/J1pbyYf6EQT1hOA7jqm1JtTsqb1sA&#10;zYDdbjVGpYr5HppNbqhNyrgn2tDcoRKB4O3Kvydf9nq3j3X8R6zf6Pu6MiTH/cTsWQIFLatrbgYa&#10;Vuum9TGAAsbfX6i9/dxuvJ1tRvGsVPoNJ/wft4deQ38rmhNOs0fRveOQkQw9Yb8n8zGaELtrKEmx&#10;F2A+3BXSUuwDi/tNNzZyigZUvrZQONP8GPt+zrZtL/VqYnp/p/jJ3bUzNG3Xm7ISqyL5p8YadeFd&#10;2v5aiAgr9DquR7JZ/cHk62/tN0g0V4BZCf5KR/Pps219rpU0r090fxL7xrnkSn2Bk5fG+mX7ipo4&#10;0jst7sGybKCiAmwUEkgX59s/663IkS53NVH/ADTl/wCgela7ffMaCvT7R/DTviplkB2hHTJEqtL9&#10;xmMXC0K3Kx3L5FUjszHll5vb/H2mf3e5FZAy7y+r5Ry0/mlenP3Xfv2569L8LO5E1Q/wvA0sh8/E&#10;2fxsQKqrBVvEJo2ml5QKOWvwfaIe8fJCMdO6ucf77kP+FR1c8v7kVqOP2jqVF8KO5pFCPTbcPiQS&#10;uz5uOUU4W+uWIx0DRKq/T03JHtiT3t5NUml/MfsiP+U9V/q7uXmcfaOnGn+FnZs2lqir2rBctG5+&#10;8rZ2+gWNlRMUSS5b6+y+T3z5OSTslua/80v+huno+V53ABfP29Y4vhH2QCynL7ep5lR2CO2QGsge&#10;ka3ooFhEpuBqueL/AEPtwe+PJzEl5Lon18L/AKG6cblWQGlRT7es+O+Fe7qiVaas3ngo53iEwSKm&#10;ycxgVFuYreSGORFv+rTb/b+1g96+Uwuu3+rJ/wCaVP8An7pj+rEyNrU1bpC9rfFbcHXOyslvKXcU&#10;GXpsbVwU9TQ02KrKcxxVdQ8LVP3MmuAxxzsNQ5K6gT9fYm5T91Np5lvxYWXieJSpDrp/ykZ6TX20&#10;3Fqup6gDoLukenE7jzuRwpzsuImxuNTIJGMW1fJVUqzrBVFwK2mSllp3bjUvI/w9i7nLm2LlW0+t&#10;EZEJqK04YB+XSG1s1vZBGsmOOejHx/BoCpEc+/JxAzqGkiw1E8kWhdLqWfIuV02+l/cQTe/W1qNR&#10;s3Z6cdJz/Po//qoozqFep0vwjwULkPv/ADNoTpnkhw+HkjRrO6gMtfMVZlF+V4/J/Bai9+ICuq22&#10;ovKfJhQU9e5gOP8Al68OXzHl5BTrv/ZNNladX+kPclr6b/w7Dav854fJbV+rV6bf6jn3b/X3vK/8&#10;kGPj/R9P+anXv3Kn+/B1/9LR4yDCLZOBidSZandO5qmNjpYiGDE7ZitqC+SxqJzYFmA0g359kQBa&#10;tBnofeoHHpJxnSWQAANe7EsAPrpBP6Rx+D7cWoAHn0/HTSp66FVFGo8sqpy1gFdrqpKt/m1YA3/B&#10;t7sDnj094sSUL5X5dcVq1kYqkc0iWNmCMCRbm/kAjHJ90cManWf29VkvoF+DA6MF1Ptetz+HrZHr&#10;KulxNZvzrfbVdQQ1EUVLkPucrmctUVNb5AWnhxOKxNRUL6hZuTYHktk4nPl08kwlUADqZ37mKjdF&#10;P1ll6h2imzWzs3umaKL6wtuvs/fuXijtGRZFikUKP7Kafxb3u2dlkdVjx/hxn9nSefUST0ACUkS6&#10;VmMjMWX1ytJIOQQoA5s39AQbf19uSMwbCgH8ur24qas5A/1enQlbMomqd+vSfw+uyDQSPGtLRUVR&#10;kKgFKdQZPt6WnmabQeNSsQVsfp7Q7jP4NsTroCPX/MejewubeG9XxVDAkcQTjz8ujHrt+YysZdtb&#10;rI1hQf7o7jLFmGkgeOkAOqwvYm9h/T2EFu2PcdOn7R/n6kaLeNhHYaYGBpP/AED1kqNtU0v7VRgd&#10;3R8h1UbQ3IrKQCQSz4yU24554/w9vi9cxjS9PzH+fqzbrsrEDwlNOB0/7HWSl2/izJLGtNkklhhe&#10;rFPX46vx0ssES/vNBDVY+I1boCB40LMwvYG3CJr9w1S9R9vTtvd7I0hwtafw/Z8usq4zAvEsc9Pk&#10;CFVVJbBZWN1NuVLSYsA6j+Ha/PupvpSSQf5j/P0v+r2KgDKp/wBr/sdSBj9tqrFpTGskkaBKnGTw&#10;yFQbsdJoyNFha7WJ/r7Za9vHFA4HV1veXmwzCnyBH+Cn+HrhPitr1AgeGTERBGQ+SWNYXZQ0lywm&#10;hVTYH6Cx/wBbn3WO6nVyZJST6Vx+zry3PLniHSwJ9CrH/LTrr+7Oy5TLIwwuqeRjK5mooY5LqFLC&#10;897ul7gnkX9qH3LStddT9vT2vaWbuUKv2ef7Oo9bsrZE0LPCcQhjt44RPjkiYppUBfJOCSQQP1E/&#10;04FgmTeW1MNf8+qTDaSoCS0b8+sO28BT4ndGKyeGocSZqKuxWQiWGOhlpHXFV9NkZIcjEIMjE1KY&#10;Kf8AcDLpKH1Wvf2oXe7gUUSMVH9L/Z6AXMdpYNeW40oWJFTpz+2nTRnOvdrV+Tydb/DsLHPPk8jP&#10;HHR1KUyAT1ctSyo1LVJBSxETkIulAoKi3HtQvMMyHTI5r9tehUOWtpaGJtS6tI8yOI9Bw6T8fWGB&#10;jqwaLIVOKQxaFlgz0ZKBdTadSSyvcu50aVbn68n26/MaOKPHUV/h1fyp0mPLO1ghmugrcKlm/Z0q&#10;KHZ1TQMf4L2buGj8MT+FTVUeRjQRubqdbI6ofKbD6G9yLe6jd7JlGuxTV/pQpP5Y6Ux8txqSbfdB&#10;w/jbp6mbe02uKXtjcj08iHyw4ZMbSVTvCgTyTSU8U8oJS2p14tx7qL6yBr+5xX7FP+F+t/uOYZO8&#10;n/nI/wDn6TMHWe38rLVTZXI5WvrooWkapydbXyVJlDLZSdKLEQ7cabAfX2/+9jGoKQKkPkCBX58K&#10;8ft6tDy7tkrSJcXQabzOps4x+wY644TYJx1XWyY5KPJ0NPiZMp4c4WnpZamFmSGOtNQF0BKiUlLH&#10;1Mbnki9X3VHX5/Z/qHQSutmsbXcFW1cfFmhJx869LKm29XfwFKiqzWUoYoVKSY7D5Z6agVzKwJp6&#10;SMPBA07J6rA/QWPsta4SRmbwwa/LqUNt0tbxwi6K0HAEjqSKLNSsIm3tuNaQS+XwyZhw3miUGmcx&#10;+F/LJB5CbEAHm5tf2ilnt1rW0r+Q6X+FKo/3MfT6azT/AA9KNts7mvjWod6Z+VI5I5IGfJU96eVm&#10;ciSnVEkVGEoJJJYn8WtYJ/qLalfowF+wdPW8MuoTfVN8u44p6Z6l1NL2LSVVFk4ezMwuQo9cEE2T&#10;NFXCnhn0JGKcvDEFVio/UAVA4Pvyz2QwLAAfIDPT7y3TS6hfyVAwdZr/AIel3tKo3RXxbqm3jmYs&#10;pXPt8T0dZR00VDKGeSYvRSzUzP5KepjU/UcMbn6E+01zJHwhtio+WP8AN0dbQ85WbxpTL2n4m1eR&#10;9T1sffzM54cN8Bv5cO35F8Zk2pi62RAGd4Ti+m9sRrGoUkuxkqlOqw/SLi3Icuamzjpx8+gDyEFP&#10;NV3NIKoK0rmmTTouv8uDZuz+htndvfzG+4KeCXaPx+hyG0elsBkIi8G/e890w02K26uLncIrjEVt&#10;TSwCoQuKaStlqWUrTSH2xtFuLaZp2NCc9H3Oe6tfbm23W7Fo3c8OA8vPqm3sDsPeHZHZu79/b4zM&#10;2Z3x2HuXM733JlWlSSPIZjNTvUVkqpAZ0jWnQrFRxGRzBToEuwHDV4PqLxpKeXRvtdkNphiswgIM&#10;eojGeAofUZrn06ue+AtZS/Lv4lfIT+Xdumvr6jeO3cbJ8gPjAtdTRyxxbgwpr6rdOz6Aq8lXFDla&#10;rKGVgqOBFmsnIxVYF1LYDqjZSaih49BXdYZOXd8tLhE/RnYEkfh4YFOA+zoovwHxTQ/Mn4y437Op&#10;x+jvTr6J8fkI3grKOrTOUIq4Kymd9cGQpJKIpPEwDRzAggBh7LooSsy+Q6H2/wByl/sE88T1OjPl&#10;5dWn/wA/JzUbk+KsQIklXZndtUhaSIytI2+cBHEkVzYGV0A+n04FwPazdFaSOKJDn/D0AParwhd3&#10;xcAoSckfbX+fQMfC4xfDL4d9wfPzKY+Wbsfe9FX9CfEmnqK6Kl+4z+6aWog3P2PRU9T45Kyk2/DQ&#10;zy6lIeWHF1MFx92hVTaQR2MBldRqZaCoHnmo/Z0t5nuLrd788vWNXiEwkPpRQV0kGgp3A04Y6pco&#10;pZa2rqxWVtbWvWnJCsrJpnnq6l6+KqTI11TJqVp66omraiR5NQfzTPIDc+wzLPW5aRfjrx8/29ST&#10;abTYW+yRbdPEutlI0hRQ8eIAp+3j1dP8nM1W/Ob+X/1V8uzlslne+/ikab42fKd6qmeep3Ht3IPR&#10;ZbZXaFfU0wvkEgG4IqmSoCxoazO5ND6aaQKIJ7Vd1sEZWq6+Xz9M/n1HPLe5ScqcwT7ZcVNq+BXI&#10;Na4oKgeWBjA8+l1/IppazE9+d60laFaVfjhJOGMgJYQdkbUpnW4YgtUSxTXKkrwhHBPtPtUwjN3E&#10;PwgD+XXvcuKVI9okjXtY1qCPM1PnXBx1R5vjcu49r01Zi6bZGTr8dlse6xZHB5bHGdoaueSaJvsa&#10;mqino0ZmB9Y9duCOfaCLb7WeSeSWYaq+df8AIOpA27cdyg2TbPBVtVBjB8j6mnTH/pK31kcDh66L&#10;rysRcRU09XUNWZqGDIVT46gqYQv8LSKtgsYKpQtpNTOOebe0k202JkJNzRAfLV/mr0brvW8GIaoi&#10;aj0T/P04Vm9t+bheGan6+airJacz1LPunG061rTVMdZkfu3emM0ArVCq0ZjksAArD35rTbaYnFa+&#10;h/zdNJfbsc/RvQ/6Uf4D1O27u3cG1KLIUNVsLcdVJXVOVq6aopdx4CR6d8nR0lOlOGqZ4oasY80x&#10;aO2hmDfpHtptrhnBKyr4flVT/m9elUW6bjbo5eyYBfQKeOfWvWLHdj0GT2CuGxuNnzWSpMw1NkNn&#10;0cmGOe2//BPtvPkq+javiSXHVIpCYnWTW7kgra3uo2Foh4r3JERwCKjP/FdVtucTcB7X6RzIBk6R&#10;j8z/AJ+sU3Z1fQbkr9z5XYW9GjydDQCCCmpsLJNTQUc1fKvlWLMyFGcVulgDdAL8X92XaLeSqteG&#10;nl8Wf5da/fF3ZNrEMrV8iVI/w9Y/9MtNU4opLsve1EzTZORpJMLSVCyLX5CoqfDN4sqogeOGcJZQ&#10;xYAn+nts8uipAvKgelR/m6U/1muzxtj+xestR3jtf7bb9E+B3xSLQ1lVUVhbatXOXaupJaScI8dT&#10;5GEMUwYEn1Ec/Qe/f1fc1KupTyrT/L1v+sk+NUJH+1XpZbU+Q2wcLktyV1fQ71hgr6iCbGvHszIz&#10;JqTFmhVaiIzAxVRFjGy6hySR+QXzcu3bNVCpr5Y6No+Z3WMBkIH+lX/J0k8h3ltmPb9FTUVHu7H5&#10;KjqcIyU77N3BNTLHiq5JZJzLFQyBnmjgLaX02DWH4u5ByneOSGK0+1f8/WpOakzpU/7yP83TzS/I&#10;3Z1BumnzzTZ9sRHgavD5Cqn2ZnY3p6mWsMgeGkekHkiWCRjr1C2n6GxHvb8o3Kn+0X9o/wA/Raea&#10;49Wa0+wj/J1Ix3fnXlJ17lcMuVy82WmqZZMdFNtTPwRxpLkqmtemFU9AkXi+3qg62BZtVvwPbTct&#10;XUdAZAB0ug5pjIBX4fz66z3fPX27NybWrqnJy4nF0ommyon2pnMk9JWT5OhqikdBNjtddHNT0jeu&#10;10IJAP5r+4boVUOpx8uqXHMaT0Qnga+fQh1Pd/UORO8p6fdImjqqbdlNiMbVbbztOapM9qipSGEM&#10;MUaU1I1vHIOAAOSPaSTZrpTTiw+Y/wA/SiDercCjDNOs1F2X1gN1baz028sEtLHS56W71E1MlPJV&#10;UmPWOjaGrigLhZqAoQhYFyBq4saSbJfOgIcDI8x/n6W2+/WsaSGRSWHw1zQfL06rc+XGa2ZuvsLF&#10;1lDk6PKVn3c8VG9LUCSEYd5lesNUQxaNpqsBksHJjuf6XmHk2DcU26SANWEYBqPiyf5VPWG/vtfW&#10;V9zBayKtHNOFf4VHQZ0KbWmbVjsnSwwMbSxpPPHFI0aDTIyO6+UsxbU1gCP9b36f95RGWjkyBvI0&#10;NM/Ph1GMAt1tgX4V8vzz1YB1P/snh6Yx9FvptlUfYr0m44WyVXU5+or4UqppnxutaOdcdqptUMUf&#10;rbmK5ZSSPZTDcbslwX+nJavHUP8AP0ujm20Wra0qx4VFeiVyV0iq9LRVqusVf9nTMK1neZIdUSxJ&#10;GJpG0VEil2Vj6Qw+twfZlJJuTPQRmn+mH+fpH9VZEUVSOvT4erknVquCeOSnENXHSzVDGaGpLkPe&#10;VmjtGb831HSRf3tYN6DGjqF+bLX/AAH/AA8Ono7yyjALVp6Z6mtTT1UoUQUJaFPK0DVFOft0d2vc&#10;vMyQJUFDZhqBNr2v79Im+agkcoDV/jX/ADdalubKQdi/Ph/sdcaic4eqgyLTzvQTyRUtNjxlJKih&#10;joa6GSmnqXp4TabmMPFpNn06QLaR7M9suL9y1vLMPGAPA1rx9KdFM0kbSV0acjy/2OsFCk0csdDU&#10;56vNLJSNJC0E9c8utjJMsq00pRI3ljKh1QEgqOfqPeknvH7WbupXBof8PTjNbiupR+z/AGOnKpw8&#10;YoEoxueelLfvvVwrSO8ksEq6SPvaoSxGSP0uAVMYF7WPLltd+I0mq8lBzgO1BT5V6RuI2YsijR9n&#10;TflMWYoJKs5uSeEyu9TTkRFHjWQ/cKs0c1VGkMtgU5TyFuOOffkvm1FHunYU8yx60sCuCcUp06Y4&#10;tHRU843TLTeFIUWOWjoCxmiLmLzzrDrlkpQ3BZORw3097edHGkXDCnoWHXktmbHxDyrnp7FTk5vF&#10;Od6VLz0xDU9WMfjojSSVKSKrqUpoVAjAuDpPNhbn3W2vIkljRrqUgnNWY1/n1d7K7CH/ABdB+S9M&#10;lBueXI1+YxuRyEsEtY+PqcZlhb7gU2Ljlo5Yvt4qVo0GQnkLvFpVkf1gm9vZ7uSJKv6CUWgoeB4f&#10;5+mLW20vWWgk8/8AJ091VJKzGrTO7ikaoCxNFBTeqDWwSTxOKZyxZn0hrfTi39CmOCYIFMzA19T/&#10;AJ+lk9vDpDEAGvGmf5dMmUi27ko6DH5GOuhFLLDLJW1FVPU5SqkhnWpZayn+3qIo1d4h6QISCODb&#10;kmVuoK0kkLD55/w9FrC3VqIe77D/AJulFBuXYtE0dZma15shPkGBXLrV5GKpMkJCuTJVhUX7dVhS&#10;OwOr9J+ntqe3aVGEbkfMGnT5ZNQDAH7c9O01Jt3LPUVOH2rWlZvPUt/v3N00dFLZgD45at0jiueQ&#10;oYAX+p+vsJ3t5PtjMhuHYg+ZY8c/P16PLSxS5UFFAU+lB0x7p28uHpI2qNv0MdPU1lHFIsiSyLTS&#10;vWIIo5i+XeWNWSQNI3JjA+g+oWbNukV1dK8rUYjzB9R8ukW4bX9OpckEVpxB9egu2bDS57sWej2p&#10;lTgGoMflGkrssjUMCVMeSCZhaFWygSop5pDeNw48injm9hbzBJNa2ySwJ4i0rSoPl6E9F+301sC5&#10;6HnIdY5bKTPBV9h7Wgp2SoFVNLnsREHijSZV108u5Wk1yRR2ULFJyf68EBw81bpJIEWzkQHyAUD+&#10;XSnwtV3AmnBbj59SOyYuvN3QbA3Hv3sWn25uDFddbB2ZSQYLrnE5qGu271Phl67xmerJYd04umqs&#10;vk8Hhab76ZkMlZUxiQlSx9iW3W8vgxkgCIw9ACftp/KvQ/vYbfb7WCWfdpq04d7AfZxHQfb8fqvI&#10;bC3PQYOo35uGoo8HUx4hcrs7H7J2vFWzPTVFPViSlzeaqKx4TrmhgCN5y9i66SPa7akSCdUEuRxp&#10;9o6B+8y291A8ke7TOR+E6gOB6ALpDZUO5t6zUdZgoc9/kdROMNU7ph2NDV1Cz0tLEajcdbQuKVqd&#10;Z9Wgp5JV9J49nm+7ksNsoBzTOOgxytZG/wBzkSQak1Dj/hz0d/NbAp9p9b/3/i6c2RnZp6qhgosJ&#10;F2RuXdO5aiunllp38e3cBu3E540tJKupZFo1SWK5OldIIC2veEubx4Jaspb8QH+zT/B1Ku9bPbbf&#10;CrRwxlwvGi1/b0CmU2dvfdtDFVYjonPYCjfcmGogtJtXsjHyRYrJY+iyGTqmTcOWrTHSqs1TGKpm&#10;f1FFt6h7P5IILSRrgOKqpNBTPGnD0+fl0FpoJ9wa1j8FEh9QAK586dZPkR8c6brneGxsRhsnt3KU&#10;e8cTmqudMLuGfcVJthsZkgtDTVNXl5YqjGziOQSLHL4BcMVDfX2i5Y34bhHeNPAFYS6RVRw/IV8u&#10;mt72b6BY3hlzTgGP7fTy+3oJ+ruv8XU0m9xvzJ4fb6bY2ZlsntOsqGpKiqzG5qd0OPwlAsdbT6Mh&#10;kor2lHkCJ+CW9nW4TtatG1vxLDh+XRFt8JvDKkx4A8elnsvYPVGX2HufJ7nyNZS9o/dVMG3qWTGS&#10;/binUUUlLUVNY9NIBDITIGLNaIqL3vwUX277um4rHFGfBrwoAP2D/N0rWy2WO0eOe4b62nqennZH&#10;SOGq5K/IbjloK3EtXvBDMlXIKujhWZBFA8xYUMUtQVKiL8EEg+zPcdxmjiRitHNMDA/YOie0tAjn&#10;WAxr55x5fy6k5P481tPuGatx2Hp67bcmZw0f2TuxkoVlgpaiogMNBXxrJFLWaouZVMkCXtqsPbxv&#10;KbWJ5bgxnV6V8jinStYVF0mOw9TtzdXbS2xu/D5Wt2Bha9aivoox1njJsmfv1fGZeKM0GMqMk25G&#10;xtW1MszyxBpAyEWNgfZTHuJubdlTc5FCg5CEetOA6pN4QuUaZAyg+Yr/AKvy6lpiMPXSVRofivEl&#10;I6uIKevxu9mmWnVfURUVU8U87JIGB1tqPA0j8kovWST/ABnfHHyCj/Io6N/r9pjjxbJr9Slf8nTN&#10;F1tkq2rNbS/HyopIBBUU6Y/+5+6KhJGmIlfICORqhqmqpY0KwH6fXi/JNk3CFoU8PcndfI9wr+X2&#10;9Fa7hbzXLgQpTGdPyHy6w1+wNx12Ky1Zi+mavAQw0FU0lRL1rlMXkKaGkhlMtX5Ww1Y1OIYkd2kW&#10;Uagbm3u1rdO9wka3qsfMZOPX7elN1cWkkOkImuv8OeB+XSO6F63Tf29dt4DGV+2cdXZimyVXDmM9&#10;R0+Rw1PAlOGheemkSthYMsXCEqykc2+nt7nTfDy7tkM8cc8rU4Rlq/ycD9vRZZwQ6mMpBHzz0duh&#10;+DGcXI1qf6SOtqasy0OS+8kxWKo0ppvNVUtU0RNW4pYUL0otoSPgWswsDCG4+9riBVi2LcCynP6c&#10;focEh6/n0aRJbRHWFWnDh/sdCzTfEvNReGmrPkPihUoI5G+2XY1KrSQLG04jeGngqBJYARggji/J&#10;9g+b3q3qcs0PKV3oPAgH/oP16Obe/hjAQOoA6np8UsVmZY5cn8hcU9RNHH/EJa3cO16WRZI5JJjF&#10;5quqpWLPTRnnQgTn8XPtDH7r8xySgvy1eD8jx8uMg/1fKvS+W6smhbWwPRH8fsjZmA+QG+3332Ln&#10;aDa2HyOWxeMz20qaLddVm3D0r0gMWMycNJDjzFVeqqUuFKj1C5HvIF923/dOULe9s7Z0vCiltVFY&#10;E8RxP8iegzDLYmZhJp8MHzFadDXN/ssNJPNJNv8A7myplpRHFPSY7AY6edmZvBBJJNuilCQBhY6w&#10;XtwOCbgtI/cy4AETCNT6v/hx0IYdx2iEfowxsfUr/nHSafefx0pYwibc7kyTmchlrNx4vHPIYVt5&#10;Jooc/IsjR3vGQbH/ABt7oeW/dWeZv929uq/LT/h8M/4T0qt902pnb6i2jB9NIp+ynSB3vlOmMjtr&#10;I5HA9f56DMUNMkVNktyb+w+SgsKgvPSVWF/iMlXWJWxtZfEF8ZF+fyJth2rnm0vY13Dco5E8wCte&#10;I8/DH+Hz4efRLusu2y6jBGgHpQU/Z0j/AIu5KhoNz5eeSj2w9RUQZSlgXcm/MR1/jYpVaCoUvm85&#10;W0lDcRKIhCSDInNxzcZc52O53FpAsZZZcZU+eP4f83QYgnihZiygr1OyM9fD37VTT1fXsFNuqswc&#10;MVRjN9YPcHXeGatgHkOR3JR56elhoY1N5m1uwYFfofS1Lt0qctGDcHZpQMsi1cmn2Kf+NHpSm52e&#10;oHQK9GG3Hm85S7RyVFU1vxqlw5pclB/Edm9uYSv3FFTyioo5DjcPUbjq6jIVsfpeOmK8qTa35jza&#10;OWLMX0dxAlwJWzWQuPlw10A9MenSxt1tZWMdMfb0gNpT9VUG1cfFl+tel93ZWefIDK5fO9q53bWb&#10;r53r8nTSTV1DSblnxtHUlKJRGUhW0awuWBk9ibeNp35GiCbsYY6YKhXYn0I0nHnX5AefSJjZLIZM&#10;5FKdCFNm/itBTI8/QfTgE328kKp2PvyOOnkRP3Y0QZKpgZHku3kVijqbqbEew5LtXOsjAW3MkoWv&#10;EpGP21iJp+3p+OSwIoUFT1j/ANJvxPxWPjlk+NvVEtQIPtFZuyeyaulgMM7Mr0pElpmcvqRRYKfo&#10;ePe/6uc+GfS3OEfhca6EGf8AnAPn5/l1TwoF4kV+zpH7c3t8aMDv3Ob1yvVewcth8/jcVS0/XU25&#10;96ZHCbXr8ZJTk5OkzZWny8z17QXmSclI7kRgXuTjcdm5ok22Cyh3cNcJqrKoC6q5HBAO3hw4jPW6&#10;RAUDCnTf293B0DvfrnKbT2b0f1fsPcc9XQmk3Pg8ruaWsoBRVk00608lYwNSK2GRRLqUGPSLE3Ps&#10;v5a5X5utt1W4v96kltAhqrUK8RmgU/YMefTbaNJo2elVs75VdP7W2ph8NmfjT0zX1tFtalxtVmqm&#10;PLzzZtxi48bJm5BFjA0WTq5KdZDdirMfza/tDfe3O/bjzINw2/mS5EKyKxTxGCAA1NFIA/YP59F4&#10;UEmjZ6J11TvbYmx9w43Jbqio6jG4jPwZWLCVuHauo8oKLxSx4ytx85hMlFkUhCSE+tAAQfwZf3va&#10;94u9gaxt9y1XBFA5rWtDwYpUft6dUBRVm6PRH/ME69iiio8P0j1Djx5pp2nOwA7+RpUSmgEbV9HC&#10;sNNGCAzXdg4Ja3uBf9aPmaRib7fJ2lJz+vMRnh504U62TbMxJp+z/Y6yD+YaaURPi9hdcY6pRWVm&#10;ous6NohA+sUQpjW5mSIqrai6soF7Di4PuzezF5hrreJmSvDx5x/gPWy+3D8Gfs6Z3+fHZrQ1WXxs&#10;9DhKSOenjWPbOxNiQUIbyyyxUrtXLWVUkobU41qoDE2J+pXReze3DR4tyzOPWeY1/JjX9vVR9Ma6&#10;TT5dFr3z8iMvvjftN2Vkc/uiXeNHHjJsFuN6Da1FkcBPjMrX19EuPjxcVDQIsYr5hpljl1eS7k6b&#10;GU9q5a2rb9ubbZbdyCtM6/l6tTrcb+GdQOadO1b8pd65g0Dbl3x2LuSfGVAq6E1+5KFY8fWeqKnr&#10;satJTqtHWU+gkOtgoYjTaxJZFyLtFu8jxwhQ3yb+dK1/aelKbk0TFmlJH2npSS/MrMTSU65Sm3jn&#10;Ke1VHUU+V7Hz7CeKaJFLLNRQR1CyxcldDLqLEE8H2Hbr2l2K5uDdJbW9S1TWMcfXK8evT74zIAJC&#10;c/Pptm+W205GkZui9k5CaWCjWOXMb47Lyr0k9GJLVlPLUbggMUs5sZYidD3FgLD2uHtjZICYZI40&#10;Ip2qwHCnktOkce7SOSckfn06UfzgTGEfadI9JxzwVEskEuRi3hlJUZpI5ooFqKneiQSGCoUaS4J/&#10;x4sUT+0e1yjS+4r+Rf8A59HVH3Au2kk/z6w5f5+7yy80tT/ox+O9G8iVqSpRdf8A3MMyyk1NTLL9&#10;zX1sc3mkWyEyE3uFvb2/D7V7PZMipuD+HXgHlAH2VAofy/l0zK3iCpajenRauz+59z9sZ/H7oz8G&#10;24pttYak25Qw7ZwVBgMbHiqKtq62kE9NQ+GqdYzXsiyayGRbXsCRJmz7Jt1lDPtkUmq3MZAYksa1&#10;9T8lP7Ps6YVlJ0V7hnh0NOM+eny5kxmPpaPeckNHjaenx2Okoev9o1Bgxv2y04hDJt2umj/yanjQ&#10;lw7em7O1wPcebr7Y8iTXsi30UbXGTV5WBPl5MBxxQU/yn31NSUHEdKql+bPzaqYmSm7E3/FeOzfY&#10;7NxyRuktliaFaLasAKwuR9Lhg1gD7I5PbT2qQ0ntbWhxmQ/5ZD07C5civHrqt+Xfz3ykwA7E73kZ&#10;o1jlNBgs3TSsBGbJIaLCwRLd2ChbE6QD/j7rH7Y+zkTlhY7QUB4OVY/zrX9vSiRpVHazftPUFu+P&#10;nzXokse7/ki6hdKyCm7DWGneQSCrQSx4uGyOpGqMBgLkj/Fe/I/s3Ep07bshf18OKtP2/Z0nFzJq&#10;ozt/Prufefz2y7xSR5H5MZKrhiFJJFM3YCSUpa7rDHMrRlkKvxqU3v8A6/suPL3s3aMdW1bJp/5p&#10;xf7PT73MgAVSa/n9vXQx/wA9q6rkasxPyAlm86Slayp3y4OuE06GX7urgWIuW0gqoNgbG1/bco9j&#10;rRaGDaAo9IkP/Pg/z9bW53AmoeSn+mP+fp3pujfm5nQuvaPbta8qIlT+5lpQfGx82qWfK1JmJj9R&#10;JW3N7+yafmb2StXrC23gA8Vg/wAoXpbHcXritWqf6X+z05y/Ev5f5mHw1+y95VUlIiUhFflaGl+y&#10;ijlm0xzK+ZUXZZbAhAUtypBv73H7pey+3Es1zaqD5xwOST8wiE09SccPl06fryKxgk/b5ft64R/B&#10;D5Q1aTVcexpAkEgSd67P7cdoo0mp6eaWrX72SRZEedLhSqEEG39K3Hvt7QwikW4EfZBcf9Af4erR&#10;JucoFDT8/wDZ69D8A/kUXLNt/bc9RLFJIY5NwYXmdhDaZ4qfITVKLTu4udAY/Uce6L79+12gAbq5&#10;Xhm3kFB8iE/l0zNbbkz5UEfl/n6eav8Al3/Jd61ccMPseV5w3MO/sVXNFMXrUKGOmhmjp2tTHiQl&#10;rAH8j2qt/fr2zhEbQbjqc1oPAlH+EDppLa5LnUtD6AgD9leig92dJb86DzVDhN3CgORz+EfL0kmL&#10;qjXRy07TV9GYppoaOlLmnkiIsPJwx/INpl5B522Lnuyku9qf9CFjUaSooBmgPnUjgPXorvYJIpVk&#10;DHJpx/P1r5dGD62/l0dwby2tsjdS7n2ZRYffW2Yd0YiWqrc9PqoaiOTmqamwtTT01VB9rIhUG/kP&#10;B9xpzR7/AHJfLm57jtk9pctfRuVYiJW00waMzqT88fLIoejKy2s3IBaY/t/2ehkpP5Ye/DPTwzdn&#10;7KlSqVII44afONPNLVhhRQ1imngjZJoJAsjHT4mGgqb+wg/3ouTUVUt7O7Mlf98QcPzkPn0YpsIY&#10;ktOfs1H/ACHp0ov5XGSaOSOXuPHE08tTSyfYbPrqinp3pAxkVXmy9GoCSgxCOzA3Ok29sTfeq5Vt&#10;iyttlyZKecUXnkcJafsHVzy4tNWoEf6Y9P1F/K3xLqv3fcO5Xm8mioixOyqKGMaFYE2k3DLN6b2F&#10;0A5PP4IeufvbbatTbbNIXP8AEiAU/J+k55fWtGnpT+k3+Tp3T+WF1zBqSu7Q7AllMqxeEYXAUKtq&#10;VnQ/5XWVuovpOk6TyLD+nsvP3tJD/Z7KfyAH+CTqp2eBM+OCftbp2i/lmdFwzf7lN99ozRtDI7ok&#10;m2aCeOdEUrCv+4OeyyG1+Lm3044Zb72u8kEWWyDX/Sby+0ufl1ZNutStTLq+0E/5OnUfy5PjvR0r&#10;/d1/ZVVUienp1jl3ZivA5qHSOoFV9tt2GWJmkZF9DEAkE2uPZNN96vnmd3iSxhR6cQEJ4epBr/Pq&#10;h2i2kA7gOntfgX8a8QDA+C3ObTGn1VW5s1Mh5TzSrHRw0ImVSChJP1vfkcEcn3jfcudixvkQfJYT&#10;/hi6suw2igF5R/M/4R0pKL4jfFfFyxxzdQCrAikjlnq85uuaeSSIF5pzSwZqmdUhiOrk2FgLX59p&#10;x7/e587E/vpSnoYoD/hi6WC2220UA/F8h/sdOKfFL4txU1RVR9U7UnkhjaWmk8Oaq52p35WZErcn&#10;WrEQ1hZ7gXYk+0M/vr7pSOUTmMqvoFRP+ORD9n+bpll24k0U/s6d8N8cegoIkbF9L7KDU8ElVUVd&#10;Xi6aSR9aaElnM80sbNGfoDG1voLeyy595/cZqLJzZch6/gOPyoo/4vpg/Q1IzX8+nvG9TdX40T1l&#10;J1nsmnjiilk+5l2pgYIqglFeGojaWijBawJII+qAD6+2G90Of5tIPNd4ZGNP7Zx/P/Z61otPOh/2&#10;v+x0gu2NhbczfXPYOJotu4v+KVO2s/8AZNT42koBHVRYjIVIFFJFSQFkjWn/AFNcODYH2N+ROfub&#10;RzFZLf8AMNzJCZY6h5GYU1rXzpwr5dVk+mWN9NAdJp2/7HVTPwWrYYe9aagqIZ3Oc2zn8PEIQv3E&#10;U1JTUWUiLGRXW16Zzcg+m5HI95he8s+6jkqS/sdxaO7ULQqxU0yDkfOnRFYXJ8ZfFao+eerwzQ4r&#10;GpLRx0cM4WNVNdT6pl1Qq8Y8crQpaV2C6WB+oJHHvnvJzPzJcyySSb9dh9X4XYjGPUHy9OhgTYud&#10;TCjEeQx/g6YXpJ8lVUiUNNjIagkqI6p401ma6cTeqQyPcG6EL9b+1Kcybusf6293kn+3YU+fxf6q&#10;9UIsqca/YKf5OuTw10U8dDBLRw1JBeaOolWJIZYpJTK9OweRpSyrYE8cH8+/DetwkAL3t232yOf8&#10;L/5Oiq6uIVHYKfl1CirMrFSszVyTNGsjxTpXTyROjyztUv4nkMoeWHRHpU29JZT9R7t+8Ltm7Lm4&#10;U/6dh/l6RePRTqQV+zrnG8lQ0x+7kn1pIFlirqjRN5D4oS0UkqeMqy2YX4/1re09xuG5a6m+lHDB&#10;dif21PS3bp9T54dNslM/lnSXw1FRD64GSWmaQLKWdljqpCZkb9N1GpuBf6e9i/vWA/xpq+eT0J1R&#10;ZB5U6wQ05hWKtqX8f3TSySCDT5ItSsNNW8sbE+UtYEEagefoPdmnuGA0SV/b1sWqFgccem6Booau&#10;YSZGOR5PuJqwLM0sU1RTU6SupihqIFaGoVFW44JBsb+1yvckV10H+r5dGvg+FGWCKTw8usj0NZV1&#10;tRPLkKid/DUS5XVOgE7LUSRIFldZI6h3CA21An8A+22mkK6NFW9aUr/g+zphWmA4KB+Vem6skkq6&#10;c+J5ZxQSSxxrDFHCaenpfG5knj8IgRY3N7qVuRyPrZ23ilVtRUgkf6v9R6dWeQcB/MdNwqGlhrZF&#10;3CJVM66IJg1QUpkJMitGoIEk9wCVJta4+vsxaDUoJtSX9cdW+olP4f5jrqDKR1EoxsWQp3rPtpLR&#10;1EUtOYKmH90mKoMyQqzqQEPJFvp+ffo9umdhIkb6vmf9nrQlNf7NR+zpLDckEclYJcvVmanEsBfx&#10;rLDPPLZXTU3PoA/oQRzwD7NV2u5I1BG/b/s9N3EzaQQBn7OsWPSCXx1cczwRXlo1rGpJEEsniXyG&#10;RoYohCiJdmcuQptcG/tuVblA0UkR0n1yBn5npGtwyVYmmOIP+boLu1ceu6uut+YCsqfI8m366alM&#10;jLUqKqkilrz46oFIZHJprrp9R/F/cke35l2jmXbZoSAr01AY4lePrivRVuk5uLOQNISx4dVffFrc&#10;KYTt3AI9RJHT5+Gqws/jmkiKPlNHg1afTLJBUuDZgyn6H3lZ7mWA3HlS5Mw1FRX18iOgptDCO6j1&#10;cKdWtjKN9xJFNG7yJKsv3CtH/lTTwpHGGAfTJHCyHnkEAH3hedtaFAAjUHAUP+DoXHcaEgNUdZJY&#10;qVmkFdEtQ5BimAVJBFUSMC5fS3IdWUi17AH2wonqFSJg3HgR1RtwiYAS/D/l6TWnHWt46fXa2nRx&#10;5NWrRe99Hh9er+vF7e1Wi8/31JT8+q/WWf8AD/Pr/9PSL31SSUeA2HQqIoGal3XWatKtr8+56yjR&#10;2Dg2OnHBL/6mMD8eyGB9THVg9SBcUAx0HsWPZvTUTs5Ka10lI4bcgsRdQw1fT/D29MJFAZFqvTCO&#10;dAH29TYqfGxRpfS+pjeMMHkJDFT6UaRuTyLD6D2yJAQdZpTrwBLAE46f4KSrrE8dBha+VrxhZo1k&#10;iUhXe1vuFUEWtcqo4t/r+23vLaOoadeljWsTivh56MZsKok2p1tuCTK0ZjrKfIbiyVOhqJGnXIxb&#10;Jm2liZbLKLSRZLsGkkFudMbW+p9lDXsMk/hIag+fT0Nu4AFOmjcu1YNybk2xhqqulp6Db3WWx4WM&#10;LPG8gmxpyUkdhG0cbyfdOxHDEkk8kn2lu9z+itVmjUFyW/kT0sFoH7WYjp9i2Rs7CYSuyENF5pEp&#10;ZJFq62RjLHJyiyxmRuWB/wAPz7CcXMF7eXyRMe0ny/w9OxW0KSKrSHTn+QJ/ydG+/l97bw2T3zX1&#10;1RBTP9vRZaV5pBAxdnjggiJ1NrkMd+CwPP049l/ON9PaxoqXcigj7OjyytILkzzKn9m1Pt6uWptu&#10;7eULEKZfQymaaOmiMxYAtYScHSWA5Fj7i9N5vRhr1/29L/oINWrwh04/6PMfW1EU8UUcZAjWMs0c&#10;h8cxN5/DURlUEJHq/cb634+gcXerwmn1smn7ettZRGpEfT03W23gztWRQVIpP8opwtLTy2mRWJdA&#10;sjEOWP8AS3PtQN3mZatcsfz6SGzZWJRMfb080nWGBmjhkFNTEIjHU0UWoGNQXi/ZEZiY6hpDFgR+&#10;fbH79uR8L4+3pVHa9g1J1KfqnBVNMqU+Po55NSySLNTwSlSS9zGyyudSkCwPpP59tvzHuRA/xtx+&#10;fTptYDgW4H5t/n6c6Lq7bUSeL+H0AlaNjNIaWDQ0shK6Y/BOCoQL9AeTe/th97vpFBN29fWvXktV&#10;Ql0j/mf8vXOTrbaZ8ZlxeGC2ZC8lAjvY3XWkTyyyarHgm4F+fbf73u6Gt4/D16U+FM4Gpieoea6g&#10;2rVYuDH4zAYinlbJ0LmogpaFagqHMvkLzB4GJt641QGze0Dbvd6mP1jivz6ea27Ac6uq+f5hmLwm&#10;y9x9E4XAYaio8pl8zn/P9lRwXrqcjb+NkhKxPFFJRTTSNcj0s1xawIIu2K9uLiwmZp2ZVHE9EG9u&#10;uuBGb9UUPVu8fV2yKzH4maTaGBqEmp6CSaGfDYuOWJJqZHeJIHkKxEkX0gWv9ABYewzd75cJcyqk&#10;pwRT9g6E9usr28JeurSP9jpGZrpbqfNR1Xh692U/Hqkq9u4lpCFksUaSSmvHKbED83+ntg8ybmlC&#10;924HyNOvS2RnUIyggZ7mIH7R0FmW+LPR1PO0z9QdcTiskiW0eAx0yuJtGp5DJCkK2eEiytwP6H3Y&#10;c0XtQxuHJ9S3TQ225UUjmVV9BI/+rPSexnwv+POWmePI9NdcxVMorJaaJMFBT+SOMOQfPAZETUDY&#10;ckW9qf64X443z/t6ZO3Xfk1PsZv8/Swh+BHxWSiR5+pNkx1brHFJIcdBKqTeaOQ6J1mg8sRXnyOr&#10;AngW496TnC9Liu4OQTwrjpmaxuY4ZJPFbWPmTX8z1Wt8Y/jZsLfHzI7a623pTYuo2Ng96dh7cj2N&#10;DSjG4uTD4KaWrwQpBFCKioiAHkBhnjAkjXWDYED7dNy+l26yeE1LoHJrmtOAp9v8uiKxWSe4c6j4&#10;vD8urQ1/ljfGSaomv1rjYIi7eKSnrs0kxVxfU4iyaWa9ydV7m59ghOcJzK6xy5HQnSC/hICXkgHy&#10;64ZP+WJ8Z6ExyUnXjyMf3CRuXPU7CUKw03psu5QSR35sAP6g2u1LzluKqWMo/YP83Smm5V/3PlP5&#10;9d4n+XD8dJDTU1ZsrI0LOYo6eoj3bu+0ra/HAqrJuKVEEDlgTYavr+fZS3PO6fCXH7B/m6f8XcUG&#10;n62THz6UMv8ALF+NtNUGA7YyVYJL3NRuzdayUsUdOwgv4s/EnjMt3W4LnT9be3oOdtxLnVIKU9B/&#10;m60su4mRf8blH29Vb/MnojZnSPa9TtDYNDkcZj5uuf4pUR5LcGXy4llbLZGneSkqMjW1clJE0aBS&#10;qEEBrEEk+xXs29326sBLPpHoAvl+XQ+2MypCzSzsTobj58ermP5kfU+8O3tkfyw+iti0c9ZuTeWF&#10;nw+Mip45JI6JhsjrakrcjkWjVno8VgsbLNU1ExA00sMki8pcDYOskQjZWB+zoJ7Nex7ful2YzWRq&#10;8fL/AFV6Ip/NE7h2ftau62+CHR+XyQ6f+JlJT7d3FUJ9lCu+O6qmmen3Plsk1NJLHVzYujq54WZe&#10;I63J5BUWNVhAYlZ9RWOoWgH8h0KeV9rmmvpr+9IZGLEV8snqlyaneDO1sgZ3SOhqnAlYhY4ZF1yq&#10;5lLNIiOBpYfQ2H59saXzXj0Mv+JiOxXw+Ap/g+zozPxz7u3X8eO4+tu39nVVTDm+utzYDccMSsQm&#10;UxdLNVUef27WRRKImxW6NvZasx86n94+QFeLn3qAyK+D59N8yWcd7ZywJCXnpVWpwNKgDq9veHS+&#10;0cX/ADMvhl8jeo5JMl0j8xN77N712ZWR0RjosPuCeFf764aeWFI6aPK6oaeuZNRlaoerRRppiqGx&#10;gMgqjLX7egJZ7yg2G/2u5Y/vCMEEeXpx/Ph0JP8ANl6W3l8h/k58I+j9k0tXUbi7A252bQJLDLKD&#10;hMCvZOOrN27gnjKJHHR7X23BJWVDBgE0Rre8iXa8JmaMSn4fMefRVyhuFns233wMp8d9WafCSTwI&#10;6rS/mc90bS3H2pt7439ReOj6F+He3k6Z2LHSViVuP3PuDFVtPJ2HvmrZBGhydfm4nxqsjyW+0ln1&#10;K0q3SbxcVijRGoAafyPQ75EspAtxutyNcznDtk0NDSv5fy6rTxRiiB8RCFDMqSC6M8jwyMVkljtI&#10;9nXk3N/YfjKggsDnz6HDmQXDSsdQpgfl1Y//ACwfkLguqO7W6t7aq6hug/lLhF6A7jwU3+W4KGfc&#10;75XE7A3RIxHkoocPks7UY6SWQqIqTM1M5dTGrezfaJXWaWPxF8Mk+fQC5427VBFuMUTLKhBqBxwe&#10;rS/5ZHQ24fjl83fmD1Buqrqsrl+tukMht+mzFZEfNm8DPvbbuW2rn5pFVaZZs3gMpSVTLHZFlLhB&#10;pWwc8N4GuGUfGeP8ugrzJvUe47dy7HWsgbSfX4jnquPpP4OZv5D7Xm3thuycZsyLEtHgazGZLZtR&#10;mxUywxiqOSpqqm3Pt6dCIKsRpGsLLe+oG9/YD3XfYtplkjkkOktx+fQ+n32az2vb4IYS1APLPA/Z&#10;0NEX8qDf2QlRqDurZT00Vngnl69zEXjW2sho17BElNMX5Ki12H05t7ITznZOdJmb9h6QjmzcBpAt&#10;GFPl/s9N1T/Ks7fhETUvaOxKp1Zp4ZJdn7moZ6inQiGd3075ZzoAHp+rXv8AQe9/1vsf9+H9h6dl&#10;533Za4cD/Sr1Gqf5UPe0UdRJSdo9aVUsKvNBBUbZ3XDFJLHqksNWZrkNnXgmORT/AGiDc+305tho&#10;pS5YJ8h0nj573SjxuHIb+ivTLh/5UPyCqc/ktwU+Q6Rx+UzzQCrraDGbvElWsjSCtlnpIaoihklI&#10;vKiMYWsCAPa0c2wS1R72VlpWhXFekw50ntwdNq2smtdK/s6VtV/KH7qyNOMfXbx6kjSjWog/Ypd9&#10;H7jRZmeVxMfE6OxKaLXN739+i5jhzR/8nXn5+uHHfC2P6K9IOq/k9d3y5CSGm3l1ZIYtIkqWferx&#10;sqDgeGSivCZTp9Wt7aD6Tf2qXmSFV0mTqi8+Bh/ZdJjeH8qvsfr2hXPb77p+PvXeGarho4s5vzsT&#10;K7Xw82Rqo3kjx1PU7hwVDBNPUQRFkRJGfgiwtf2rtd2N1Xwp/I0Fc9OPz5brA8klsKjzznoMoPhi&#10;KuXcVJB8oPgfV1FXNStFNRfJDb9PR0iLj5VpzITBUrJVSRLHLoLD0zRm15EBWXz7jZWttdsGWOSM&#10;tUjFQaUB4evzx1Tb/cfbbkSKI/1B5Ubh1OpfgnucNQSjvr4PFoIPA7N8mdopO0k6n7mUNLAYUEmq&#10;/wC39Cf639oLPe72WNpIb40HlWn29Lv697YtfEhP5A9Me6v5eXY+dpDQ4X5B/CWmo6ydJJJJflJs&#10;mKVB50DRsn2FJaNwrAhpwNJ+nNwuO9upq84B+R6Ryc/bGzU+lc/7U/5+sh+A++cRQRQDur4aV1Oi&#10;RRxTL8rOt5HZpXeIOkVRVTFtLJa4lNgLcDgVO+iSRYvqTpI446Xwc97CiLWzf/eT/wBBdMNR8Qt4&#10;bcrUo8n258QJaBKGaQV8Xyp60p6FZhOIoKOqrayeLH6w84URrMJJNTKtwD7S7dd3W4TXEVmC84qA&#10;PXzr1Y+4nK8TOZYGBA81PGo+fS3218HO3t25dsLsGbpnsDdCUNRkXpdj96dd5xRioLwTZqM4/LPU&#10;y0+lholKqDGylQVIPtI+9RQvNDcsVuY2owpWh+3pXFzxy5PGJI1atR5Hp8yn8tL5S00UEmQ6qhkj&#10;EsarRUm69kVwVLmYsVbP0spRHYsGLBR9T/UUm5hsPCVY7g+JX0p0uk5x2LRKvgmmk+R6p1+V+3es&#10;9kdv1HWu9qRttdk7H33tbE7+w8uJmrZsPgko6TLVLLmMfVVWCrYGoakyfb008xnHpDXFvcn8pQcz&#10;Ptd7uFvKgsHgcxd9CWHaaihpkGny+3rFv3K3Xbty3uOS1JKoRQHH4RWvU6XK/FKGeBcdkcJJS38e&#10;lts70oBFSSF4Jqlof4OaeZ0RAyrA7gFyC639ga7sfc1nnniugIycUdT+3sx/qx0RRTWCwK0kYDE0&#10;pmn29KFcj8TI6ebyNgZRNPeWj/gG76aqCRllWWamNNPTSRRsiyHX5PW9h9PZJ9L7rBjpuQf9sP8A&#10;oDp43GxrGisTj5E+fThS5X4tk+SDH0GNg+/nqa9K3G5qsjY0VMKulqaWRaaBgXYstkQs9lH4Puv7&#10;v93JG7Ls6v8ATp/0D1dLzltmAVWr81PUn+IfHGqbINS5uRFeCSSmRcduy9ZJULE4o6yU0HkhFAOL&#10;RrIoa12BB9utY+7qgeJcDV5/qJ/0D6dOytsbEhRj9nThQZf4v1E8K5CgyERjp4w9dhdv5B3mnd3A&#10;mqZ6ti0CG5LeTSdKEhefZdLZe68bGSTcjQf8MQ5/3npOw2r9Pw2pRqn7M/7HSL7RzPQNVgo8JtEo&#10;2SmyGEamWHG5DxfwhcvHPkCkWTWmKNBQQyNHodA7agv4JE/KG38/w7q77ld/ptExB1+en/S049O7&#10;rebGY41ic6xSvb0x5uDqSoz236ramQraPCVGKqGzUs+2oqqd53jFViaHH4+lrcfpU1NL45maUrAh&#10;Lm9yGEvLY3uT94XO5Xis6sRljT/jvRO1xt0hPhsx/LoL6zF1poaGhx8mCXGwTJJRQ1WMlSWWC7Kr&#10;Vn32UjndXQDy6SQbWN7H2KbWCwhYzPeKWf7af4Ok0r6FJjiqnz49Ytx0+SropcVWZTDwUswgrauj&#10;oqTEUtNTLQyxllWE5XzLHHNoYIZETxEAqQ3s8tbK2kJlFwukimf9R6K/GeoLYXp9C5eBYg89PSUV&#10;RGZYpqego6uHxs4p5XgakYtUlmTgRswU+kfT21PZ28LEi7Qr9v8AsdG1pOEoQAT1Gy1XvHGu1KKy&#10;pgiaJoy8OBSCtalbT9wPuqvWTFewudJGq3AufbEFvtbSpIWpQ169fX96UajIPz6DGasy8dV46PJZ&#10;fC0kEdZT5ypoBj4aj+IVdYHpYBUfw2enhmmpk/QjM5UBuQwYi1rm1miXwtAFPXoggu5Sx8V6v5np&#10;y81Apjp645eeQR1crS5PNTp5VhqTIkX2j42KCqESy6nMKOV0k3sD7LWjeUhVKLGMk18v2H5dL/q1&#10;Hxvjrip2dlhJ/GMZhMcRDNDFWwZGc1kNo4tEoliopqxyx4uUQC/+FvepLZIgPCu0ZzwFf2eXTLXM&#10;OdCgnqRncltyfCS0tZlDUYSKvxZWsK52dnqI4dNM7jHYjD0kkxWMN6VYn0EsSb+9W8kDK8U1youV&#10;4quc/sGOqCTXQ1z0JU/8XngaZMfuCojt4X/iVXk8ZJ4PAjhKaHIZ9pGiljYWkVCBa3H4DfjbVeXc&#10;we5UtXzr5Cnp0bWty0IxIfs6jUdZQ02IqlreuqOeV2LHK5DKZTIVUKMHjFQqQ7jpqeSQ/p1HULfV&#10;eLgxtdoiWYTq8RipgBvP9g8q9JZ55pnashIpw6Qmw8bt/d0+5q7HJPtt8FLi8ZNUz7lxu0lao3DX&#10;ZRTVrV5H+8Uq42kFC7sYURGOnUDquTe+S+WCMgQeH5Asf83r8+mbeNoTrBrXoyEfY3RW2aSgoKj4&#10;/wDU+8xh4oqWor9x95967zrcrUhf3sjX4jYo2ngGqaqoAlK06wwqpFzqUH2SM0sSeLJeoJeBACED&#10;8+jNb60RovGJHdxAqembEVew89hcNQ0vRO1t3QVO7c/UUscCdlVOL2Rjp81FWybZghw2+sZAMPRS&#10;ZSJ4hkRPVySMVL2VrsXN/f2iaprtApHEmhoR6AU4dD6SS0vdkV4/1CnDUKE5JyP5fZ1A3NjNwU20&#10;s5WV/QuEoMPjcPWpSbll20uKz6eLItJT5MPksjFkgXhmjEjpTTRyR2BICcFu3bxt31KQ225CS4Yj&#10;GePpw/2egtullLHCjLaoEZdRIAH5YAx0TvrXcu98Lm8jSbMxa1FZMalppFo6KqyUEWP+4Zo4ZoqZ&#10;amS9v0qpH7Yf6AH3Ie62UEljFJd3QQkf6uPQCtrq6hvH+jLK9Rgfl59DjW9593NDUU0zbtgp5ZVo&#10;Mgk+VycklTV46NYa1KunqzHAHIiA/dV1VSqg8gewbHscEJ8eDcIjVvX/AGOhpfbjvD26eNG7jT51&#10;6SWeymfyFBR1lRt/FvnZqyjgpKaalxJrzTTXJWSVIInpqimihWSU2e1gAeLe34bCWG6+ol3FHtQD&#10;Xu/winrjoqnvt1le0jiiKEDy6wrl6vFVeDoqra22ajJbi1riaeB9t5CSWWmAhWCtiGQvjZzLUqir&#10;VpFIUe6gi/sxSC2W3ZoWRYtVaqSc5+XDj03dbjeCXRclmIWlG4fb9vUnGU/ZWVhzUUW3MRg8caKS&#10;or3qn23hI4qZY5KmZaF8gKeSSoeN7+GkkkLm/p59+t7+1MwjEniFT59IfGmJLxLpr6dInF1fb9TL&#10;Xnr2DLLh6N0ociuJmxVNDdh5qZXirYS8k1XACwRNYcXP49iNp7N6tJKqt6kHj+QPScpEx1yR6pPW&#10;p6UuLrPkpkFnFFS7vmSdwlSKisx2Op6xoXkdGPnSNZ2hkp2N4EGj6sefaV4IZlEst1EYj5kkHGOB&#10;Hy6r9RJE7UUEdOEe1PktLlarJwU2Xo8jjXWVsnTbhgp6mKoMkdRA8FZDkpJHlEjllWK7hktpUr7a&#10;ll2yOAo24ReGONQTQetKdXF1Kzq2kYNenjL4P5VzVDbxzO5t2Vec2/8AbQR5qu35U1OfxC01SYqR&#10;KSsSvbL05gqK9tLB0fTI9iBe5d+9tjERU7hAtueJAP2cKUz59NTTyOzMUHUKrf5YZaaaSo3ZvPKG&#10;jpJlWObsndddUU1KkjpIKVBlKmo9TgsY2Lg6r8D6Esu58iwtW9vLVh/pQRX8lHz6qLiLQS3xdTKH&#10;pT5V7lgpMjSJuLKfxGX7dKWbd2XXIymZZEGunRZamOKJULXklRORZrm3tNJz17V2NV+ogOnyCvT1&#10;xSg/2eka3iAllUVPTxN8OvlhUqxqNsVUxehpqp3/AI/W5F2op5FCLJNEKimeRiWBjaRgCvq+hHsr&#10;j91/bI30cFo6CdzpGlGGT6kk4/LpkSSvLq1E/LoKOkehexe+d5nZOxpsVjqjHxwtW5LNT10NFjaG&#10;fJyYGKatOKoqmtfH0mSdIrommOWZQw0kexhzrzvyrydscG77/EXsipIKJ4jcARgkevr0ol8VQpSQ&#10;/Po+EP8AKy75khpKmXf3V0UbRxyvLLV7xlSmNWzGDySDDQSQlCrak0GwX6+4EP3oPaCPWfor7u9L&#10;ZP8Ard15r2T4AenXH/ytO3MjqWTtzqSCOCWSMM0e7pwGTVDZNWLeokeQRn0tb08g2t7Tf8FD7Qx0&#10;rY7jT/nnTP8A1WHTYafVqBBr5k9O9B/Ke7DrzGsncvWMXjiLR22zvCoeSFBJHOEElRB4pECekXQO&#10;G4P4Pm+9l7QwkkbZulCc1tozXz/3/wDLj0oaa6CUkIZft6ev+Gmdzu1RGe8dmARVMUQkTYe5wrCq&#10;hcy1DRNmmkUmVFjJuWZQLG1h7833xfa6Nu2x3Y24GEFtCF+3M1fn0mikkDkiAEfaen2X+UNn5Fpd&#10;Xfm0kM1DV1JZOu86gpaiKNVXEKk28INc9SkYRDosjox/PtNJ98z20erSWG6FT/y7Rf5JulfjSBqp&#10;EAftPXGL+UTn5qZ5U782uAJ116euMrNpiidV8kiwbx83k0uSL8MR/T22n3yPbFRpSw3QJ/zzp/1u&#10;9etM11IdYiGfOp6bZf5RmcaX7aD5B4V4W1zTyQdb5WiHiiqHhN1O9oY3LHQQxBcgkA8e3Y/vhe2b&#10;MFjsb8SkgAtAAKkgZKysR68KdNiO51E0I/b0TTa3w+rd8fJ7L/Fdd7Q08uN3XubFHeRwNZV0lZJt&#10;WDMKK1cDHmY6uH+K02OBUM07wkA69TFjOu5+5O37XyPDzu8hexkjVwukHtOfMcaeVfz6alhetQ5z&#10;0fKg/lBF6acV3fLzSpLFGPFsiaRHLIQ9OyT7sUu8jWEY9RU2Dn6D3jNfffT5dSZoodtuitDWsUf5&#10;f6J03FYuzgGOg6csl/KNmahpBT921FJSQRzo1OmxJazW8C+SlqJA++FjaSqOsS2jUwFOPTb2gt/v&#10;k8qMwF3tF00o4Hw1FQfskHDh+XS02UkTFliqOplH/KHgplqoqf5A1AlMML+ao60pjJAkyxzSy0EM&#10;++JokngEATWWSVl/T9T7Zl++HyhPdZ2a60hfJR6j/hvW5EuCgZogc9cqb+UfHX0waf5CboqEpHhW&#10;RYevMeJooi8kvlmWs3y0d0RlUqGL2HNjf2zP98nY4MWmxXJjP8WPtx41ONfKnTEYkLCsIGfU9Sf+&#10;GkdsQRR1U3yG3JT1VLUrLBCvXG32mdY9TCqihfe9YZp0/toVAC83/BZ/4MTbmaq8u6h/pVH+Bx0p&#10;nLDPiHrin8pvYsUS1Fd3pvSqavDSqJOuNpwx1U8Id5W+4pdxzzxTxVMulVQx+QfU290m++VHokhh&#10;5dKpUUoBj7O/zPTCySkCjGnXCL+Un1TH/lOW797EhpqeaSKeaLZm0qSRVki10YiefNVjpUVEqyCb&#10;UNCpGNRBK+3ofvoXTDwrflkFjxrQY9MP9nT6CRyVeQgU6iVn8proumyc9PU909uz0ZNVSLUjE7Pb&#10;iBZJKeenSPHos0MaFvSGLrKNJUrz7V2n3wrkzCL+q8ceRUhj5+v6n+DpxbcAE+Ma/l1XLtr4w7Gz&#10;Xy/yHQe5c/nqfa2L3Vvfa/8AenFJQUufqItvjMwYWtaOoo6mhjqcnpiM8fjiN1stwB7yg3L3Nu7P&#10;28bnCG2QsYVdUNaVKBqevSCSO4LCMMerIMN/K5+O9HUg1e8u26ieNikbPU4agp6tEiMszRK20m8i&#10;yQUrWZNYU2ubn3ibdfe45pmh7NihTB4OP8uf29GFptVw7aWc9CRQfyzPjRPNI6Vu/KxOa6CjO6BH&#10;LJ9pKRULIaLAUboWYW4U6RckWB9gu6+9jzxki18NfXsb+RDftp05LsbLKzSSNopw+fSlh/ln/Gr+&#10;HNLU4jdU/wDlDSiGbfGY8MkeOiNQZYnWlpUNWgmJKM+oJY8A2BL/AMFlz+Jf02WtRnwoqj/qn1a3&#10;tI1JVmIA6zbe/l+/FCGOQVnVtVlqXGmthq433jvGoFRopY5Eefwbhoh5IvuIm1QuVsT6SAbL7371&#10;XukPDP75IJFcxQH/AAw9OSW4daK5r0rR8CfiJjceJ4+ktv5Cogq4PNDW5fdTusNZ/nirVG5VkMMU&#10;ZHJ4LEBr3JJL/wAFD7q3JLnmMKDXHhxj+SwU4+nRbcWNBiZtXp07U/wz+KNFoNH8e9heVp6lsXV1&#10;ONyk8spiRWESxS5eoHolZ2V1Ba/A459oH+8f7qzu6Sc0voI4KqA1x/wlcfKvTkG3s6gE16y4v4n/&#10;ABlLVDx/H3q4fc1MXhmm2rjKgGqAA8ay5CkneLyR2Z/JdtTEE39lN979e6MkYi/rzfLT+FyP5KAB&#10;+XRpa7WkZXUTWvQqUPx4+NePp4ln6U6kgcvRs0mO6z2c8lPJ5al/DU09RgzPERHGVl1Le2lvobgP&#10;n3k91HYFed9zp8riQf5ejWW0swayWyso8j04S9Y9a4Gpybxda7ApJKTx01PTUez8BQSU0UUc9oRP&#10;Q48R3ncSNL4LgrG39sMAYxe7nudKVhfnLdqyAkt9VP20rwo4HlnHWljsWOLVQPl1UD/NA2hjKPG9&#10;QZLDYygx0EsO9cXXPRY2LEUS63wGRpqaEwJGlXL44KhQJWZ9JsShcBs2vuu837xv9ju9vzDuU11c&#10;pq0tNK8jdrnuq5Jr3EceB6KNyiRF1JGAK8ej8fDLcDy/Hb495Skkaonx+ysZg6tUnanmMdDk8pjp&#10;w71Ukiivmo8WJG9XBkBJ594/+/nMfMVn7k7hb2vMF5HACSESV1UAkmgCkADPp0TWoUMxIBr0Z+iy&#10;tfD93D/FpamkamoFjnq51SZ08w1JkJop40mmxAhtHrcCZgCCbj3AtxzBv8xDPv17x4GeQj7fi6Xw&#10;OgYDSKdYKzO1E8iVhqZallxc7KtVVokKVgVoTJLURSzwK8ksqOiaWWS7fkE+6pu+9vg7xdHNMyMT&#10;/M1/n0aM6FdKxAr69J3c8+eyeJx1O1GJ641WlKw1bfbU7zFDF4xBTMkniAJaQRSoOAfb1puF6k8h&#10;udyuWi08NZPmPmP8PRTN4jSIiW4rX+XT7QUgxU2JpitHkKijWGWuxEeQX7XLpRlIvtZZq+iSOqEn&#10;mY3eKOX8KbAe2Jry8u3k0yy+H5Eu1f2Vp5cM46XSoYY1fwhXqPR0c1Zkf9xdFQx5ed51jgSemWzr&#10;O7yLjg7JE5hhJ0BLuulrcE+ynxJi2lkcr8/9inVIr1mxQddS5TKUdVVVcFLjZ/u446aCuska08My&#10;TQrLCy1U0bwyzG8gsjuwsDx7VRQRygBUNfMVP+f8+vCeY3D1jGjGfyHTVNVbvhbEvjZopBjZfvHk&#10;lzNBTWpZKymNTJknAmgKQwmRotYV5EaxBK39q7SCyWRg3Y+k5Ct+QyRxNPs6PoAZEIjYKadNmUjy&#10;kZmqavKeSGoFbVTY6kgrKhakrkKzyT1FdejFVTr9pROAgeMGR2t6G9mnhWzxAQpJI/rQU/w+XTR+&#10;otyStwKdRZ8lJLjGgp2pqkSy009LI0NXHUIHLUz0dNG8k9PGxqFZQxk8oQa1HtMlpKx0lAV/5p/5&#10;o+kU1/MTQSdM9Rk85WwaoqjJUFXFNPJVSU8MzvrdpDGrx1phMExDMEMZufr+pmJOLPZ0S4gLWjPq&#10;U8AQMA8ACv8AgHRRcXEmpj4p1dVR/wAz+jqXqekdwSwwzRLitx4HJ1VkRq6up6uLJ+OqAEqeamWT&#10;VGsbaruy/wBR7zh+6q6WO179aXNtJGokYjVXIrppUk9IWfWFZnJz0b34dZes3Z8b+qYaiqepptoU&#10;k+ApKV2MsQkpM7nHaRojSVFQI0pqmNlDIIpLcc3PuE/ffY7qHnndJtutXZZixbSK0rT55r8+l0Ly&#10;Io0SEDoxlTSbhVsfqnNPS1zK1SYqmWGpWlnYFrUlZHBHi6qprAdIRdSJ9AVb3EFrsd34bAbPJ4tM&#10;fpJ6/n061xcoKrOwPy6EA5jGUuMxOLppsbR6I45dzSJG6zVeSof4lNJOKqJqp4qgUU0aSFVj1kWs&#10;ALAol5V3yedmOz3LN/pQFH2CooP9k9Pw38jRqrXDE+vSRXJUEb/xRd2YSkpIWqvtqLJZnFUlTBS0&#10;/qMZkyVbBKreMsyrpBe3HPtavI3MsqhV5bmPngqT+wHqjTy6j+qT0msnvjbDpPA3ZmxUYVERvkN9&#10;bVgqWigimEcj0tRmYzphkUm4b0kkWPszsvb7mltIflW4r/tf8rDpsyS0zIekxX95dX0NWkmU7h6x&#10;LeVEkJ33tadnq/BIIoniTImGjpPMxZ5WPjQfVvoCex+0nOlxINHKdxQ/0ox/gl6eiuBEne2ekBmf&#10;kz07iaYY6p7x2LIEqpKqL+GZ/H1Ls3kiQpHksVPkIy7hQ45IZgCSDwDyD2N58dvFi5cIqODOtR9v&#10;cR/Ph04t8GwKU6QOY+Z/x5XKCqm7YgrUjx0tM5FNlamWOoRmNK0dVBjZ0YOGLSG5DtyeT7Povu++&#10;4U0A07MiSVrmVaf5ekU9zIWFJTSvTXJ88PjtQmCoh7EZpYqqeab7Dau6JzVlkXRFVVL42nWpiqzq&#10;WWO+grY29u2v3efckSd+2xAf81V/6B6vrU8ZSemAfP7480MlWKfeWfraOqjlkNDSbLy0TUojkMkN&#10;CYBNSrPSh2a9/qAvPs3/AOBv58uGBaG0H/N3/oXr2tFzrr0nn/mC9FI7NSNvesjDTSWTZsYjZz5J&#10;YolaTPUrU6yEFNLl1FtWn6H2aWn3ZebGOm4a1B+Uv/XM9VJjJ1aukdW/zDuqDRzyQ4Hfc1aKWWH7&#10;IUuJpBEJllcOVk3NPJG0DOAjGE/QG3s9g+7HvsciG4uIRGpr8RNT/wA46+vVWmjgGstXy6QuV/mR&#10;bTkoKmhi6+3HLC2L/h0jDIYmkcxpC1P9zIrQ1rTZCSOVvJKulmDH6Dj2I9p+7juFtfxXrX0YCMDQ&#10;FvI1/wB9/LpKdyVta6BSn+TquTrzsafrXfmO39j6KWq/hORmr0xqVxojU09QvhWlnradUl8hgqXj&#10;EiIBYj/W95Ibzy1BzDy+djuQBUAV48CDwPz6Karq1KaHo7L/AMw/Mz1lPkIOuaGglSMAS/3nqJtd&#10;qX7YN/lWAieMFQGGlvqSeb+4Xb7t2yQJUznUeNarxPorgfyz0ZR3sqoFZQSOpqfzGc/DKz0nV2JQ&#10;BI0Yf3jnKlkfyq3kfFmRmkIJuCbA/T2jX7tuwu9frGxmlW/62dOi+kJpoFOmzK/zBs1kZ5KqLrHG&#10;RVjSSxJUx7lq5WMRjf0NfE06qIderj6g259qx93nYUAX6k0Hzb/rZ1Y3Wo1MK/z6jt8/9yRIIv7g&#10;YOJEpYo1pv7w1opnKKquJVjiDRhtJPFrEn+vuq/d82PUD9S2mvq3/Wz/ADdNm5DHQIx1Df5/bqkg&#10;jWn2FtiJoYiiSnL5+WSJaly0zxB5oU0J9Byx/I9vSfd+5fYlS9W88V+zi5P+bp8SxwUING6i1Xz0&#10;3nM4RNj7Tp28ccbmLKZuRpPHch5L1cUaGQC5BYHjn3dPu/curTSan7P+hulo3ciMCgHUKt+dXY2Q&#10;pRRnbe1aeODw/wCUwT5mWodIZRIkLXzYp1QEWJW5I/x9q4vYXlmPJUH8v+hutjeyBpAFft6ZKb5m&#10;dhTVMhh2ltRlC+Ql6fNyRKskcxQFxmolVvQ1kLE8/Tn2qX2W5WjTU6gj/V8/l1U77cKpGCPt6cZf&#10;nB2gFqGi2rsSH9qop3m/hmdeRFqIggaNjnnQzwqOCQVW541XPtseyvJb0L26k/6Zh/IY6ZG/ycNO&#10;ek5SfMntwNUw0+O2oYplczMaTI2aD1StEScwhEIa7WJ1EkD6e1f+s1yQAP8AFBj+k3/QXVhvkimr&#10;DHy6bJPlz2wyTfapteNHd0ZYMaI5Z1a+l5JHrnqHIW30KX/N/r7Uj2i5Mov+IqVH9Nv+guvfv96/&#10;C3TTL8se2Z5leVttF4khCN/BaQMt3Nwyxu7ysOD6mZrC97j2qj9puTlWi7evH+Nv+gurrvj17jQd&#10;Y675Vds1sgqamTCvV0UD08VZFRY+C1laNKhIWgeGSVYpL3ZSTYBiTc+3o/bPlCCTNj2empqf8e61&#10;JvEriint6Z6b5Md5xUUMUW+ldFJ005wm33mjFR5EnvPHiXBlKHltX0A/p7fb265DDn/dQtT6lj/h&#10;bpO24ylSAemOo7+7groJ6abdM5E7F6mKkxODVmusisJpIcPEW8iSNdr+oN7MrfkrlOzuIr2HaI9a&#10;DHxY+fHy49Mm6nK6dNU6BGlydfhslFl8dPNR5XHTmtoKmnHrpKmOaXwz0riyiMTjUCsYWw+nHsei&#10;1g3OwFnKA0NM18x6HpLrYSCQLTpdRd49q5B5pZt85CnHmvIIZYHErXLRlfNSqSEvZfGCLew9JyVy&#10;4jEttVuRjyp04l2yDScnP889Tk7r7erBUKvYu6vQNUxkrGS/jsFKKqKoTT/QE+6PylytHprttvWv&#10;oOqPdNMukRE+fTR/pb7Uvf8Av7uP9f3H/FwT9Gnx/Xw/5u34vf8AF/7Pt7+q/K1P+SbBwp8PnX7f&#10;y6SeK9f7EV+0/wCrhnr/1NOPe3XmR3JmsLSQ66Siw2JyVI0jPTl9U+5M5lXhp6YOJ5CkeRTVf/Vf&#10;0teMjzdt0UBkWYE/6U/5RTqQDLFJ8bU/I/5uotJ0xR01mrxkshZSPEWV4kEYDIgiSS+hmB4FwLey&#10;ibn4OumGTt+yn+Hh1ZfpgB3fyP8Am6UFftWDbsywQ7bho5nIZEMck8gp2UaRILyokjpc/wCN/aaL&#10;mSW5DMJvL+Lq6taqQS+PsP8Am65GevlaGClx7r4/LFCkkEkChWUBksEX9agAH6ce00t2ruGmnxUe&#10;den2u7ZaAP8AyP8Am6e62GWbY646Gg8eRrN01ZrmcEGGjoaDGzzlY7EutXVY6mTgFb0ym9ufam1v&#10;beN5fFuRWnbkmmQenHvokUNWgr6H/N011K5BtxZzIUuPyP2tVjdv4/FmSkmhmnp8Ph6fFNUGFgCI&#10;m8Vk4tybfn2rn3DbntI4ZJ1LitfPiSfSnD59N/vOOp7zX7D/AJumbOYzdORw9dQw0NbMJqYxRAoY&#10;SgVA6Khb6FpAeSPxz7L9vvdmtb2KUlRnOP8AMOkU+4V0sjGoPz9D0bX4HbjfrfI5n++71OIiailo&#10;6WoqKeYvUmrlGorM91kYBAA44Ug8X59kvuDdWt6ElsyrLSv8vnTo35Z3yOBLxb2XTqaorU1/ZX+f&#10;VrNN8iuv46QuudpjIun9gx1AkmUMA6hoom0koLg888fn3CZ8Z8k5+3/Z6Fw3+yYagVp/pT/m6dR8&#10;k+vfGJafcksig+MJ/D8mFEMdjUxs88ELqhYqbtxbkce6/rKK+X2j/P1r+se2AVYj9h/wU6mRfKvr&#10;6naKGpqco0q1EZ81LQ1UtNIqMXYCRdRlVwtrKL25BHtv6lhqBY9NvzVtiChdP95P+Rep7fMjryEz&#10;q5z8hjDFWjwtcIm0NwirIIp4QymwVrswHPv0U0mogZAPqP8AP0hbnCwQ0Drp/wBKf83WeP5o9bU8&#10;T/atnbiKJ2gTDVfnV/q80StOp0QxuWOkMePqPahpXYALED+zrX9cLH+JP95P+bptqfm51zSxPLjq&#10;DO17LYOGoYqOIO7MAVE1V5VJtcC31J9tl5BgrQ/L/Y60ecrNady0+w/5uupfmnsDI0kUkuAyaVBk&#10;liKFINQAptbyQacmFRI3JQgq4e9x7TFpiW0g8Ps/w9bHPG3mq+IAf9If8q067b5rbSiipYqXEVwh&#10;WqS6yVEEU0VhGKeKOMmUsZIUYSm5H6f9YJNF0TQx4PzH+fpv+vNnn9atP6P+x0UD5F9hR9876603&#10;pQ0qUGP69FSy4maspjX5FK3L0mRlnWPzOWlQ46xATgH9P09irbN+Ta9uubSSMBm4Gn+YdEF7zLa3&#10;k8c4ZcNXh5fs6OflfncjtTwUO1a2njSeCSIz1ECvNHTxRRCn1qpUeIKSb3DfT68AE3F1NPI8qrxP&#10;2dCODnuwWJFaehA4af8AY6Ux+aWFnpqYvterB+3iaWQVEVRMqK+uNqqNJYAsokvZRwPTf6+y9727&#10;1FGSoHqenTz1tjYkkLj0C/z8umDJfLTA5d4RBiNwxCM6xGr0lTTOqlvt5ZYpSVoxqJZl9Rsfezfy&#10;JHVogGp1X+vWzjPhSY/on/oLpUUHy62ljp5DkIM4GhhiVZkp1q44Y5DHGsNGKWpAY+S/AQ/6/wBL&#10;po7u4lC1jyfmOl1v7jbDIQHgb/eP9npWD5fddeaWnmi3Akq1MlNxjIoxQ0xhZxUNpZykklQ6sLm2&#10;kf4+/NcyRzCsdMj/ACdPXHOu0yRziMqFalAVNeH2Efz6Jd0H2NRdb/MHsvujcEuU/uBurO7rnwdX&#10;G/mqKem3HTBZK2oxDgTl5y0iXUtGoIvwbGTN15qs7jbNvjtamRIdLggih9MjPlw6BttzNaw3jt4i&#10;qpPkD/kHVtNN86OkJkMv8YytJEFuJKrA1EcpCki3ijppb+X6ckgWvwLe4uXcxFcStHkk/PoZQ83b&#10;ezZuF4eh9Ps6WFJ8z/j68WJWo3sUFdE7gjEVSrTSh2101SijTC7Lyrkji+ofQjbbg7GjMdP59Opz&#10;Vt3igG6Wn5/5upn+zc9Ey0azU27KWpqaVXcU8cMs89QyyDTLT08aqxURHUSfpb2nuNxihJNa/aD/&#10;AJujg8zbMaEXMev7D/m6QGW+aOxancG4KamrppaI5R6OmnkjkP3VDBIFjyMsUkSpFDT0yauWZfwe&#10;foVvv7oUKRnTq4gdJpOb9rVlLXCaa+hP+AdVe/ObcI7W7PyOY6/lfPRw7Pgw0E60oWFZGyOQaon8&#10;kjmmWaESJqdXDMVAUgC/uSeVubLW1VJZ3oM50mvE+QB6Vj3B2iKNkju+6hGEb/Dp6um+K/e/S+C6&#10;N6Vyu+vkLNP8ntk9Mb82FtfenaFduPc0Ox93dpR4OpzeTmgkyazQ43alFhoKTF00UlNAKJWh9Mbv&#10;7Fx90tuWbSZjT5IR/wA+9B2PmTbRdLdJOuuue1v28Oq29zfy4+mp8hW1LfzFujMtWU9fkavIV9bh&#10;cnU1tXVrVVDVFbLNTbuyvlkydTM80jI0qCSVgGa3Kz/XA2+X9TxQK+oNf8HUgWXuNsEECxzOQwBy&#10;FNDWvzB/l0BuY+A/UcOQq0Hz26EmyNPSyQzs20uzpaFZ5po43jgraDB1MNSkYcEfW2ojmw96/r5t&#10;mD9SKf6U/wCQdNN7o7DCP05DX1Kk/wDQX+D8+mPAfDfrivyuWWm+Y/SkIigjilky+y+6KKmDxiXT&#10;XUcr9eTR1WSlaAMEAEaNb1Xvarc/7RQFblafJW/zDpZtvu9tbzOZpSVH9A0/ZTq5z4X706O6b6J6&#10;z6x7y+RPWG9pei++sD3L0jnNlPu7L5TalGlJHPujaGYp85tjGz02KytBkMk8D0oKvUVTqyggH20/&#10;upy9aKFKvqP9A/5+gFu3NO3XV3f39rKFeVq0yOPypQdKP5B/zG/jvLBnO0+lpsnkfkPiui969D9W&#10;5TOYLN4/A7JpuwN5VOd3PvOkeHFVOQnyUOGaiemSKNVd6ZI5iFZ2KY+69jKzCGNgvoVp/hr/AIeg&#10;wOZba2Zo/qap58TxyfLNCetc9+nWeR6RuwqOeUxiBZshTbirJJ5nZZKqoraypxk09VXTSgipl1SC&#10;WbUyagQxC9z7nI0v6ikp8lH+bqS9p93dv2vbY7Uz9gP8B+f9HqfQ9KTRfcJ/fjbM0EIEvnioN5SI&#10;kkkUgaLS21E0Fb/WxYH35vdCxCADVT000/ydGkfvXs5oXmNT56D/ANA9PsHTMZxLR0W6cWamnqFq&#10;KhqHBdjI1EsMRhalnlbZtLCZp3P+TSQSRrCQWdlHPt7/AFydutYUZYCJCf6I9c119W3D3e2fcbKW&#10;ze5DAjHYfs8x8+r1q75obTqOka3fp3/uU/NKu+H+6/jNufdW1tt7mpKHdG4KTP0NZ192M+cq8HgK&#10;nGbhhocJX1jNUAfbz1zjT4hDZafd3b1AIIEdBgrX0rXjxPz6jSDmWwlvoGkuB4UbVAIrTzwKU/Z+&#10;fRYvi/3pjOo+vqjZOcoczLXTqtVVVKCCeorhU0kNO8TTyqXaeeKjRXOhi1i1ze4hbnXnpNzuDJbB&#10;hFqrWlPI+Qz/AJOpFvfdLYjBDAr5XzC0PA4r24/Po2eD+aW0KX7Omq8JuCKBtGmkixqz00SSI+lX&#10;qB42iKBNQWx9gAcyTr4kgY6V+f8Akr0Wf65WzEVEklPz/wCg+lVH829kUGQiqGwmZemqKbRTvahM&#10;p8xdPVTicVEEcbL6iw4UmwuR7dtuc2k7ZNQp/RH+HpO3uLsjjMslf9t/kbqdP8/+t6SQRQ4/cLRU&#10;0FdLItNBI1zGzLLEsTGRZ0Rn4MZtYEj6+zuLmaVkHhsafbT+XDqi897IxL6nofm3/QXWfE/P3qqW&#10;sqaaWbcEFMvhEUgxjztK9QUFX5F8IZBCWvpFyVF/6X9/WyeJv1JXH7D1R+d9jcgF2p9rf9BdCVjf&#10;nV09NU09SuXrhSiOrULV4yvil0U0sao0WmMnUwb6X1Hm3t1udQFH67Bvs6dj5o2EirSNn5t/0F0+&#10;/wCz1/Hmhjlq5dyV6ySs8Iig23mEeasiYhFKyU7fsR6iA1wDybc390HOkjV/XfHWl5j2EH8H7P8A&#10;Y6gZD+YF05h1p5Mdns882tFnlx2NyUNZD90rEzxW+2/dWPUqurKyAsL88q7Tnua1Yypdsa+RH+od&#10;JrzmjYhDNFpWvl2n0/0tOqlOqd1wbC/mo/Iz5nZu1fs7tjaVVhcLmB99XbzgoaTanWmDhpaWggkp&#10;jSR1uS2iVqDOZR4j/Tn3K+8e+O23vJmy7SJGF5CtHGg6a1lz8OkmhXNeGK8aAiw3/a476ctJpUgk&#10;VDU4jGB1as38xfrUFkGK3C1PNSSyQ1cmOCTLIQFWn+3WQyiFSPVICFBHI9wqPcS9iL+Beuqknhjo&#10;TvzjsESqCquf9I3+x/g6jL/MZ2iv2UwxufytB9ohqompfH9rWzVTxpTrBNIROFpxcc3+gtf3dfca&#10;+izJdu460vO3LSsG+mJ/5t/7PTi/8xfZ1QYo6bB7hRXeDwJBElNMq06tVyRz01NUeS6BgtzpH1P5&#10;PtqX3SullRo2kqBmgp/xf5dLV565ZYmluaf80/8AZ6Ih/MU7ZoPm38bcl0pSVubwMlbvHY+5auav&#10;8dRQfb7O3E+TrsHUqlfMTLW0xk0OiowJK86yGFPIHvhHy5uk17ukUjrok0jTXuZCEbjTDU8+gxvf&#10;M+0XUR+ltzXV/DT1xxP+rz6Hrp7571uxOsereu90YjLV42Dsramxh9hkBFQVUG0sTQ4mKupqZBB9&#10;nG1JRqFgWyk3BHHsM7x7oXW5bzuN8jusE7hvIUwBwBwKjqm284bdaw6Z0KtUY014fkehByfz927k&#10;mqoU2hkTDUwJUIYDCrxTRsyzVVZogeOCnigkQM7uSl/pz7KZefLguJEnc5GKj/P0IG5/2jRLUHWV&#10;pTR/sdUE/KX4pYH5N/IHf/bP97Ids1W9d04TNGnXF088skmGwlLhYWWpappoQJoKYM9v84RcCxHu&#10;Z+X/ALxs/LezxWsiyzaVYBKVAqeOTp418/t6h3fd0S5v5b2JMsRinCgA+zyr0G0P8u3ASV9QlZ2h&#10;j46SSZmycVPtTH05yRVP24IKiXIPXFo3UFtFTGn11agdPtZ/wVb6GUbZOQTw0oAD64kA/aD0WPvL&#10;yrpK0Az08L/Ld2BHGjnsfLVGt8fJULHiMTSpVGSojdqhpVarqIzTaChVViJUnk3ICWT71UyqdO2T&#10;a/kiU/4/1WG+SYkF8Dp0oP5bnU8M8lPWb13Ss0tfUystPLjooaXHwTNPHSKs1KJHE7uytK8gshtp&#10;AN/ZdN97DdZNAgs3UhckonH8jx8/T/B0pF/Cr6gwI+z/AGOnjH/AnqOnxsFNJFNNPHHURVOarq7c&#10;TZGf72lp5KWiNFS5uHDxUseqyyNExcc/QcF8v3nt9kH6kkgY/If5OlP75t6isOeltH8F+nMn/Dz/&#10;AHZoaKnxtRUTzJhMfJPV1EDErRtUVW46/LUklPSVTATqKJklv9VFrkt995jePDdRPJr8u0f4enV3&#10;aA6gIwuPt/wdcan4YbFEfYc0FNQY+bfe6NtVoMG18DT0m2EwCiVqfDUtBRU32ceQnS85iijBV/UG&#10;/Kk/eY3e4SxVbuVJEidWopFSwahYjNRUU014dFkl3bhi2utfKh/zdC/U/HbZW+a/a25KsUEFRtKr&#10;r5IKSlx+MehkpcxQvi3p3w8VLA9XNEy+SJmUsjNqJNgPYCsvfXmvbYdxt7jcp38UAA1LGtals0zQ&#10;UrWuenIt5hiIAiPTXXfE/rnMU+ajq7A1M5+8ybYTGVFRasneWnpYYtU6U8VNVFlUwvGWiIW4Ib2z&#10;F76cyC5jkk3OY2ygUWpyaZJFCONeJ/w9OSb1LMxohWPy6RknwK6oyGRpsxJUZSooVwj4Csggw+Kp&#10;o8lBPB4K2Ssin8q06TRn/OIQxCRgEWJ9ihfvPb9aW620UjFwaguuP5Bifsp0ie4mkfNQnl1mg+Cf&#10;TNPFU09dlt/VVIn2NLSVBzqUxxtJQ6Z/ElNRR0o8Zp4iJBMZmUFX1AED3RvvMcyTrFpho1DVvU1P&#10;AFf2Y60L+6hJCqSPt6W9L8VOgMacXO+x3yr4dlhVshunK1k5hlmnqWrKyOPMKJJEhn0syW/V7KLn&#10;7wfPFyjpFuTx14dqin2Hwz0xLcXT0Msh0V8v9jrHV/Gz4+VM1HUVOwKHK4/FZJ8u+2MvNmK7B1tV&#10;labH4yuGURclNkK8ZFcXFPyzrFIzuF0NYJ7f349zFR1TmCUIwpT9MkAfiUlKj58CetRP3fpsSPz6&#10;iQfGP49QVs9fSdWbBjaSmihioDtHA12IhSOTJVs0lKKqkE65V6evaGaYFKiaOOINchi27v389yHh&#10;aFd/uBk5DlTSgAyBw+XXjNIZSr1C0/n/AKq9CFnOieoJKDJ42n602nBT5SmylHXU+O2hi4crSUwP&#10;gWSkqIIUalamFrSxhGDEH/H2Sbf72e4kV0JZuaLsgMCA0rkY8uFOlDSeCAXBFf8AV5dIPLfFDqfO&#10;7Nx/Xi4Omodu0GDwUFBV0uAxVFuQvhZqZYXrcpTY58j5pXoQJZGYGQSMX/VwfW/v9zlFus+5Nukk&#10;kraqoDVcj0Ipjy/l1X68RigJp9h/zdCnR9A7DyXmnTPYzaZenaqhpsLsnr7C5EeCgjphFT1ybXlr&#10;UZSBpbWHlcsT6r+y2H305nt5JZ1umeQnNSwNfyWmeGP8PSmDdpD8MYK+vn/POOgXy3wm6Hz0s1Rm&#10;cvvvcOQmWdUNXuvI0qThgxSlkiokp6OjUyMNI0NcXI4uCf2v3mOe0twIZBDp4YVgfzMbGv2/t6UJ&#10;e+KQIx3H0HXLb/wY+MuHqocpSde0lZXR032yRZqulqcPUVcs1b5lq8Wyy0a/5NAojZkB1u9zZ7+0&#10;O4feR9z9wtjbtvPh1PEBNQ+w+GD/ADHTonuAzIVbV+dP83Rhtq9b9T7QpZqfbG3Nnbekjkkif+BY&#10;LbuLrmWFoka4pMTBNUSRmRo1LSMQgHNuPYDu/d73Udlmbm2/Zajs8Vgv8sfl0Y2hTVH41sCwPoK9&#10;ILI/FrpTJ5XcGYr9uUM0G6a6krcjGYJJGyFfR1WTqqnM1UsdVHJFXZNIY4qikQBXEaNwAFYVp7/8&#10;9XdqLa63OVrhEoCc+X4iVyR5Hy9cDoaw36LbXFultpqRSlAPKv8APqR3Tsimpem+5o4I8PRUcPV+&#10;93q6GjxdOkKin2pnKmjsuNipXkjkKxhDIGZSB6jb2Ye1fPXMd7zttUO4brL+pMnaXJGXQfhx6jJ4&#10;Hr26DcXswGJKBPI8P2HrWw+MO/tndTdkPu3da0Ve+Kkngi2jXRZdYc7BkcTUYuvoKjK4VqoYukpn&#10;nSwZTMWOnUFA99P9+2293baoIba5bVSlalc0rxNAfy6jzbLhdvumeWHVVvOmfyOejcL8lOtats/k&#10;I+oOtsFU5KueX7A0D55MaI3qGCQTbs2hnEpYssgCyhW1+QB9fqsY/HK+7xiGAXU2kDP6nn/vXUgX&#10;HM9kYI4zb/qAU+FemfF/KPAYtZsjS7M6qxOReemKNLhN4K9DGWtUZBJtoY7alV/ERA3pRl0RsTww&#10;+p2nKO5GJY/qJWh4/wBoM+Zxq8uHRD/WSKO4jf6Qmn9FTT/UOkvvHuHYfYmZw2e39ujbVXS7Y80e&#10;28JFgN7mGhqaqeM1eSaTdVO0s6mGNAw1zJcHhwbez+wsptvhkt/pneq0yQfMfPpFf7la7nISIyrV&#10;rlQPl/l6caR+ms/PVUT/ACD2Hgseq1FUtDRbd31WTZanjxwpaWkqkxewYsSskIiRF11njU30xqDw&#10;SiPcrS71R7W2gsK4HyrnpEdCoQpFAD0mfihU/Hn7HdGP713zJs+CTJbfy+Hpqeirmn3H4aTMQ1/N&#10;Fj6qqpRRmSJzI4V4rBHQqwAL/ceTntNuD8lbarzgitTGKYNR3186ZpT5+pcJ4fDoW7vsP+bqxLaW&#10;5P5f1HRuku+dqNHT4asxkMEuN3VQ1GQeu+6phVNkqfGQVsTQCYvZCCsgB1EjjHHcR946bv8ApWDU&#10;B0q8OngOGKZ8/mT02pDKG49L6n3p8Aoq9spRbo6uBjgxUclLWz7pmhkpqOOjJiC5RVnnqoZqQyte&#10;Rmdmuz3spBF3sn3kbpJ4pI7oIxr2yRA54j8OB6V+wdbYkCqjoR8d3l8GMJkTuCl3d1NTZapxdZjP&#10;u6Wjkgmho6nyTSmXzQsgq2dQumS5Glefz7C8nI33i5rd7FRuJjrqr4kfH+Gurh6+XTJ8V60GOlHT&#10;/KX4iQGmK9wdX0TQymUOBPUVEUAT9xI1hpVhhJkXlgbux5JAsSw+0/3gZjS6S7ePyUTKc+tMeVem&#10;jbsy5FB+XTJW/LP40LPJUx97bGnqWvVTvUNk5v3IG0IrTpQU6lzqVlCm1tSk8e3YvZP3qkAWSzlF&#10;fIypUftrxHz6TrtyFjSY6fz6ZJvmV8a2rZJ4O78I4aVZ2QUWYp6eeSLQ88zvTY9/IkUUJXRqKSKQ&#10;tr+zfbPZD3btr+xuGsCojmRmbxYQdIIqMMePp0oa18FQ8chLVp+X59VCfGXtjrPqD5Mds5vKbvpc&#10;bsrLw7rwmGy1TSVq01VSVW9MNm8Swjx1PlqhjPDjaeaMtElliUkFfUcxfdDkzfucfbba9jsbQ/vF&#10;UQOCVyQKEliaHByQT0meco3hsT4lMDq1al+eHxcmnSpqO0aRxebWJMBvBnQyK80HjaPbANm0mLka&#10;fofoT7wruPu0e6Mbfo7fAf8Am8vWoEHGWob9vT3H89PiTTU0lNJ2PTVC/wAOpmnrF2xvRTXVVRVi&#10;SSZqd9tK33dCrGHWLA6TqXn2Xz/dq94ZRRdqgLV/3+n+VulKxwaiTIf2H/N1y/4cL+JfmaopuyMi&#10;jzJUXlp9kb2+yp4qmJR4oqf+6xHqC6VCkAG/Bvb3SL7sXvCrAnabdD5kzx/s8/8AUOlUKWoY+JN2&#10;kYwTn9n29NFB8/vipiZKeU9q1coSOsheg/uTvyqaFPpSSwsNq0sU0EzAhryCYcHSR7WTfdj90p00&#10;/RWQk/5rR/zqPs6WRRW6sVVwQP8AV6dPLfzKfiTO1TSvvDOy007rJHTjrjfbVKqxjWKVI2w0Mbzw&#10;eNzGvkXg2N/bcX3TfdcAH6e0A+VxH/kXpYklnT9SIU+z/Y6T8/8AMk+JcEVJLBuLdtRonm8qp1/l&#10;1ZaIVKfYwGtNHA1M60it5YmZipPJ9r0+6X7oyg6ms1A/4d+3hGR04Nw2+NQohFPs/wBjr038034n&#10;tWSGbIdi0sCUFdIIcb129RA+S1BaeNVyWRoVhh+3IJdw3qPA/IMLL7n/ALjSspubuzERI+GYE8eF&#10;PBwDjJIp69Uk3Gw0MfBHD0/2OqvcJ8nOudr/ADU3P8h8TNuCr2Au7ps7TrPh6Sj3LVUeV27Jt6ud&#10;dvPkZI4Ktp6kvdZ/3LAk8j3mle+11/d+19n7fzBU3RIAnxgr21p3DFBj/IDjog+viMxUR8eAI6sq&#10;pP5mvxzqaOCip5OzoykcBqCuz8b5aiaCQj7gs27pReeJioUp9Df8W94dX/3ROco7iRnnsqU/35L/&#10;ANaOl0N9EzgAfyP+bp8l/mW/HJkqPta3sHGTpV08uPohs6mp6T7aB9MkeQqI9wilirIo2dQwUCS+&#10;k+yub7qXOSxq6vZtxz4j/wCWEHpbJd6m0ouOpea/mV9AY4VNTU5XdstTLVTEp/d7FTq6SQJF9rM8&#10;G63ZaN1JEiBASOdQ+vtHa/dV5waR2R7TXpyA7evyTpQSrwioHHpN1/8AM3+Opklp4pt/iCWkRY0p&#10;9uQmJqlIjFTkRT5uOOR1aOxcE3H9PoDW3+6dzhKoMrWdD5mWT/AIj/h6TrEvcfl1DqP5mvx4NI8c&#10;r9pRzmCaWnEOzMEkMdU5j02eXd9No1BD6TExdb29rofuk80oafWWFf8AmpL/ANaOkLRCQUPDpop/&#10;5nHRFKKGopV7Jlmo6lCpk2ngzTxo8wq54KRU3PUQgTQgixJuxvf2pf7oXNb/AKg3KyVT5eLMPlw8&#10;Hpk+FGSnp8j055H+Zx0BUIiw03Y8jGCsWRJ9r4+mjepqGqJHl00+4KiVfHHUgqwIAIsBf3VPuj83&#10;xEMt/ZP8hNL+3+x6r4iGlD/h64t/My6Gjx1QYH7KNVlZqhctH/djGR04qKp7vLHPUZ4+JzTuArho&#10;pZZAq+RQCArh+6bzc1wHNxaBRTPiy4pTy8Hy9OlsZiAqxz9nVZc/yJ2ViPmTlvkjiIdwpsJ+ypt4&#10;pSQUdBBuWsxGQMsORiGMmy9ZHLWPLM94/uT+36i1muMxD7fX137ZtydcsGmESxrLigojKDmjCh0j&#10;4Pn5dMvPFHIrsfP06sWqf5pPx/mlqP4bgu1UFRO0LwT47bVKkVBJF4quNGl3RNLGtTC+g2khJsLM&#10;SDbEV/uk84QafF3a3kf1Mkn5V/TA4dHEG5rG3ctOHl03ZD+Zh1HT1lPLieuewYcek8329RLlNvU9&#10;e0M0xqKwMWqaiILUMylFMjgIt9R/LbfdT5jkos+5W4HorOf+fOtXW4GWukClem8/zStjR1HnTqrd&#10;2RIhrojHJu3BxQGCpVIxLI8OOrpaaYqBZ4XVL/UMTb2pj+6buClRNucIFfIOT/KP/KPt6KzI9SR/&#10;h6TVV/NIx9LTZWjpumsgtNNk6mpEB7NpBE9MaanSkjWAbWnlnmoJKbVb+0TY6QPYhh+6ZFcaRLu/&#10;l5q3/QXTXjyg4Hd0ksh/NWpJNDr0yZpA1OJxU7/qJxNIjASu0dHt2HwxTHQxsqBdOq4t7Up90Tbo&#10;3Cy7o4A81Ap+wmv256cDtJqd17hx8/8AVjpirf5r27IppZKXqDBY6GB5aY0s2+MtVRkiRSkqscH5&#10;YY1VLM/7mkH6G49rovuj8qNINe7zH5Kmk/tMlD6U6dj3KKIEDyNOB/zdRab+bHv6GCUU/UnXs2qc&#10;yVTVGbzNWJ3KPHeVZkgYvpT66UBI+nswb7pfJy01Xs+kerMP5CSnWzvIBJBNPsP+brBVfzXe346i&#10;XI0PWPWEP3WMyGLr9NduGqSSCto5MeJK2Wmy9IYKpVmul2VXZANNr+1tv91fkBFFbgmnCrSD/A/V&#10;0v2uBqrj7ekrUfzSe6jT00EuB61gpacQmmoTRZ2aKBqeetqS6RQ7rQ0zSGsqEcRlEKzNp0tyDS3+&#10;7LyIirIEY6QQKSSUIPHi3Vo7xEkZWbI+R6Ll3l8s97/JKk2/t7eOJ2VjMft+tq8tSVm1MPk8dkTU&#10;zBkk+9qq/OZaWdUXQqgFT4wAb8H3Knt/7X8qcjzzXG0QSEtGwYGQkEllPwllFcHOfP16RXl8JiI6&#10;4rXz64dV/Ofvfq3ZOP6523WbRhwO2K2sOMOR2xSVuVSGrrp6qemlyM0xkqIPO7LGrKSL2Bvf2h5s&#10;9mfb3mfdDvW52Abcn41ZxXFPJWXFP4j68Sei/gcGnQmH+Y58glkp3TI7KSelWWNBHsSl9KVJEs6T&#10;6CY51JsLsDYH6j2HD93P2xAzYw0/07f9a+ni8aLhu78+m2b+Yh8hF0JT5jbEAiWSOnp4dm0jfYmY&#10;Prtqp53keR3DsJDIQoup5A97/wCB49sky23RU9dTmv8AxkdWhv2johJp+fWOn/mFfIsRLHHurb0P&#10;6WgA2VQeCMxJodQHp54qJqlpmMqgHUnq5vYeX7v3tcjNJ+7UKgfxSf8AQPT6X2mTVQ/sPUaf+YL8&#10;kKp2pP714kUxqkqS9NszbkNHM8Qu4qo1wzS1ksTOApY6f9j9L/6xXtfFTRtEP5l6/tx0pe9M6gGp&#10;X8+sFP8APb5KpUUq0u+Yg9KtRTU0P9ycMohp6os1ctIq4uBSskbEeXUWsTf6Cz6+w/tY6s0m12/D&#10;yZv8/TKTRoahB+z/AGOpKfPv5M0jGhg3ZQUdPVUM1HkI6LZWCnFRRgkxQSNXYGpX0PEGDQMp/wBq&#10;9p4PYr2tt3NxHtsDEnhqc/L1+XVJbyQ5ij7vSlOmOb5rfK7NxSUv+kjOmmSkNJIsG08LaKhpm/bp&#10;kH92php8aEkjTIlx6m/Bn/rT+08JDT7HbajjJP8Albp5Lm5MZ01V+kvJ8svk/NUxU0HZe/4pahVp&#10;pEpKSihlkjmLF4444cSkKRyo4AQKF/rf6ldF7Z+1dopmg5esjF6kA/4TU9Jkkuy7NKWI+3H7K9RH&#10;+S/yqkpBRU/YXbtXE1QGjpwKyCEz06EPqGPoBCtRGWPlsA5Nrn6e10fI3tcisw2DbAB/QT/KeqTX&#10;GeJ6b63vP5PVNPAJd0dxrDFSwx0ynKbpggnghZ2XQaU0x+3RrhW9RZgVH0A9rLflb29iK6No28KB&#10;iiJivpmma5/n081nK8asyGp/1f4Og/3bk+4N6Yta3eS77yWCxNRA8dVuSTc+QoqapmJaqETZOSqp&#10;6WpmhHILi6AH/D2fWEfKu1f4vtdrBGztVvDVFr9oUDzz6V6YNuqgAnPSQw9V2NUVNTi9tz7xq6Ck&#10;rquiWlwVRm5aZJXQ1MoSkpGeGLXA6sQAnJZueT7Mb+y5YmYXN5tsDSsPiZEJP5kV+Z6qVnQgqpI9&#10;K/7PS0i2v3PkZfBNgu0pfKkTRxPT7mU+NpftYwIajQsMU9XIkaqzNYk2+tvZIRylb1kSytAgNKhI&#10;/t8h8un9M8gIMfb+XWWLqLufJVEiw7I3lVTx+aKdq5qgMDGzRztM1ZUtptYpKQqhQLA/n3SfmvkK&#10;wj0yNEjgfhjbH+8j/J1VbfQeGOnT/Zc+6mUznYGQgE6yMGfJYmGaUxR+QlaWXOpM6IFFmsP9a/Ht&#10;OvP/ACGsXitualPQxykfbTw+lCQXDvRY6inGo/z9T6b4ud4FI5Z9pbaoklkkki/jO8ttYufXGCLx&#10;x1GbLuIlYiUWXR9OTf24vuPyIysEvEOOPhSef/NvqzW1whoyfzH+fpUUXw++QFbMsFFiNlM6pDM1&#10;Md/bblqKeGq1aPuVp8gskES+MllYk2I/HtE3utyTaY/eoB/5pTH/AARnqh268lyIzp/0w/z9ONP8&#10;GO+q1KSpqB10lFVeeWlln3xj3hqViAdloq2CnqIaw6rAeJmvICGN+Sik94+SjM7LPJJOvmInGrA8&#10;m08OGfTp+HZ7hjXh/th/n6Zqb4b9kzQrPLu/rWGMR+XScnW1E8FPJeFYDowWlpIpY2XgkC/PNvbc&#10;3vby0oWKSG601x2A5/KQHh0/JsM7aiHOP6Q/z9dY34bbxqag0VV2bsXHa6BauYLJmEEVGx0SSwh8&#10;HTpWsrTRgQRs0jHUdOmNiHJPePltYxIlheEeZ0Cn/V2v8vy6Km2u81MqSkD7esr/AA0q0kqIpO1c&#10;Q7QyFZYqXb+cnjndW8Un2ksXhatijADB1ADqbghbX2vu9smgOLW4AoPwIP5a6/yx5569HtV0SA8x&#10;P5/7PT/hPhdQVuRqKKr7PylGlLM0UszbY0MyiJ0inip6rdNPWmnnYiMXW6keogey6595LFBqhs52&#10;B+S/9B9KDtFwDQM1Pt/2epSfDTZDM9LN2ruGproQTVU0e18KoZ4mY1gX7ndRkDeFGVB6iJCD9Pql&#10;/wBebGqLbJV+bUAp+TnP5dNnZrhqKSx+0/7PSloPg9sDJPDT02/d8J93FFVUwrtt4ekvFUSyxwvM&#10;Kaaqhgfxx3aLUx5BLAey6+99rizNfoV0Vphmz+QJ6fi5edSfEQ0P2H/B0W/svpii6+zO6duJnJK6&#10;koIMS2NeWmgXI1EJ13NW9jQ0s5p1k0COR5WstuOPcl8s85rzFt6bnFqRq5BUUH+XjTy6STbakM3h&#10;jJ6Mpg/i38flwlBkhvTtKslqsbQ5QKTh46aGCppVnLSyrjKiVtE0op9Osevkng2j/f8A3Y3yHcbu&#10;zi2xXWNqBiaE0A8vkcdGkOzI8as5ox6c4/jD0lanlmz3YBdw8csQy2Cm9ZjaQMVTE1E1PC3pJGhi&#10;P6XI9h0e7W/EFRt6B/yH86jp9dlgBqW/l1IqfjT0lSQU6Y3JbyrX1y01QafMY6ClaqQrGGjqqbDV&#10;BWOMzBzIQC9iuke2f9dDmVTIZraNQBWhNfn5Aj+Z6fTZIJB2MOmLJfFfq6lrcdRRVG+sma2ORpaq&#10;m3DHT0sM0cZEyKlViUMxjLDUW0hf6kMPai19296ktzK1vAPlQf5EPSCbZfBNQP8AB01VvQXQuBQR&#10;ZWDeFVIsMcWmTcfjhpMoHUzCpqYMYkLuYb/tArpvyT+V9t7h83XlHgjgVT5UHD806QyWGpiWHXHF&#10;9B/H3La5sb/ex6I1k0KfdZZokgjicSNHJOkVTePwvZJ30rM3IAK+97hz/wA7WgU0hDE+QU4P+0/1&#10;enSuHYzKgJHb+XUWo6c6ApK18fFS7kqjIEJqEy4nMZiDF0SCaOBZgFU2P0JFv8Pel5352kiDvLGF&#10;P9FP8i9bfYoo6ajTrinXvSEc9qajzoyNMVWdp8pVy0lTJNNBxUy0kEiY4RU5UaSGsTyeB783MvOR&#10;jHi3EYUiowh/Z29bG1Qs2nVnpXp011lN5a+ho819mYqpZ6mpylZHQyQBizS01c324rJ6dVusTEO3&#10;NwRx7LW5z5ihbwndWkHmAmf+M/PpfFsMZQ0hrp45UfP165P0307RilqIqDcc9KxkFRJUyzCmq6pN&#10;JhRa2GjiCLK72AUubXtwD7aPOvM1WLPRf9r/ACGnqo2+zpQQUIOeHUmHpjrfU9bW7dbJ49jUy05p&#10;dy5b+KKFikelWqoA6mhM9QAigltaKfobk3Xn3fIwg+rOo8RpjoM+unov3C1towdMZH2HruXoLa9Z&#10;U09BtzYNLV5asejSjx0eZ3HkqvMS1yq8dJT0lHVx1cuSjBZEhRWdntb8H2vtPcDc5LhEnuiI/wCi&#10;q/5VGOkkNnHJFUW9PmaHqPS9WbI23PUQbz6unw2WppHjqcfk5ty4SroyRLCBW02Vr6bJ0sjzldcb&#10;x8r9GJNvetx5v39pXjsdxP2EKKYr/CV864P29NG0A4cOsseC6IM9JUy7KpZFaenphi2rdz1UVYss&#10;kizstRBX+VliMdxYjQObG3tJHvvObEatz7h/Ri/6B6qLbga46TU22+nIcxV1H92GrMdTQyQz4Mpm&#10;4IErBVCZBH9/XrX1shgk06mZbpaym/s0G/8ANgVRJuFSf9KP5AUH5dKliotAuOirdxbEoqTdfm23&#10;ijS4LM00dbjoIKOuhgWOQJSyjTVT1UzSwSIC5LkF15A9ylytv0s1iq3lx+uMHJ49JJIwDw6GHrPr&#10;rZWXwWAy1bszEqs1DLS1EUcBgbJVdB5I5ayrlq5tNLJUR8uFHDKdNjx7B3NPNW5213PbwX7jSwpQ&#10;4yAePnx+fS+ztbZo1aeLOc49ehBrtl7GhNLDjeucBR1tTSvWUWVocxS1hiiGpYlmpo3ramjnJUho&#10;pWIKsPqGHsmbmLdngilfcSQcEVPH9grw6Xi0t5GYRpmnWX+5uwvJq/0c0/j/AIh5PF9gvl+++18f&#10;2GrVpt9z+993bT4fTp1er37+s99p/wCSga6P4j68P2eX5dJP3YdXw/j/AMnX/9XXIx+KRDK/8NqY&#10;6k+d4/HSmRqmeQsTJBGIYwsY+hA+g94Lvu114Wj6tqH59SR4CenT1NQ495Jk+wkVEpo2+1poYns8&#10;IY65jpDhxJKzfq+vsrjvrk0H1DceJ614CcemyDGU88RZqOWJIpNEU0tGH8sevVLG0yzSRRPKwFwY&#10;yptzzb2ufdr23GL1q+gPVHt1pjj06jbmETRJJiY6auVYoqUQxWE7if8Az2twsLBtd3t+Px7Rnfdx&#10;ct/jr0+3psQeIcjPUn+6lHUkS0yyTuzVMhRURI/2l/ziPKAqsWBAAuePp7bTfd0qAbt/2np2S0do&#10;1/03+fpwO0FraTz1VADKQ7liEUukcqiJKhhoUSJpuCV1XPBtYe2Jt93JZWH1r+Xn8utjbWYA06wD&#10;YtAgknfHpGqFIpYwylD5FP7jA+KfSwNgwQpc/X6XYPMW4UGm7cmvGvVk2vWSGagp1mOzcJGiSJRo&#10;J40k0QQXYP4nXxE2BaQrpsTq4I91fmC+uBoe6cj5npqXZlQhlcHp7p8Hgzpkqz42SLXHFeUS6yDp&#10;j0aT61cX/wBa3sva8uasEPb0+ttRNAlNOpdVhcHFHFUwxNTQvJ9rF5pVUSvM586NGw8p1wBArfgj&#10;3uOe9ZdXFT/k6Zfb0KZYk9RpMTjLVKwT1qTvIkMS+aRUjHId1qHJvCPyP9j7dF2cA01Doql2tozU&#10;MesFdj0nhaT7qshkMoaVoI0MVTCkghgqGmKRRRyeQEkqzcf4+7xXgRz59aXaVlALOK9YIsC/jhZq&#10;+qamnX0yTF5CkjAIaZp3cIRUU5LEKSf8PdZ90NSUAqPLrT7XEoB1jj69Kqk2rEygvX0dPVsZIlkm&#10;pIZ2hgVFdCyRmJYNZPoJW/PB5v7Lv32ySEvGafn03+7Y2HxD9vWSPYrzSPDLkcekr1RiBSkWZqa6&#10;lg2h5SojCEsSDxe3v0nMQNAVNPnjpt9o1VLSjppquvlbILRxVVO8VU6zJVQRqSWdWWQzMk4hphIf&#10;7IJIA55v7fTfoggMjDHSQbSgZl1V6d6XY2QoYEhQUoaEyIqMZPPofWXBSKdi8cwUEMPT/sfaKTfY&#10;ZnB8vt6ei2ElT3jh69RBs/OeOMQUiPTT+uWSVTHBEjIEDvoWSqYra4sfa5d229Y11nv+w/4emW2J&#10;wxowp9vUWLa2RNHIhrPFN4TNUxxxzOrvFIwhJWWUEmYKNJsLD6+2n3KyLa8aOvJs8sRLKanp/wAb&#10;tzLY6SohlehnSGmV3qE1yQwSEkEMtK0byTAP9NRAIt7RSX1nMTTh09+7rg409ZKrB5uRY69MdUQ4&#10;5KommqGBMtZNG2tYg3lnZYi63db8Kfeo72xSv6inHl1b91TxgaVz1hkxWfgdAtFNXGTgyUheaGFn&#10;LaxBP+p0DXAUELf6+/C4sZnb9fu+zph9quHclq9cHpK2CKmavppYkE9TGKWadGkiipoGeI1cesGE&#10;63BAsQef8Pd20MCsc3bT7OnP3MjKFLkODXp9iy8FetHAKGSOMftVNQGDzz/tKhkidR40QOnBYNxz&#10;x7LXt44nOuVa9Vl2pkUEXGPt6z0002iYHC5SWBmmHkWEtdGsrVpIClkCoFEgBWxPN/dWSJSazrw9&#10;ekj2agF0Mob7W/z9ZqepraN9Jx+RFH5EFPKtMJzDcsIg7yLHE1wNJuzaQPx7YaCGcVMy9JCZUz4k&#10;1ftb/P09QZejNU71FJkxTJGoAFGZFkmkSULIzrU+oCUkkCwP0+ntK9kgj7J0DfM/7B6skNzIxaOS&#10;Th5kkfzJ6UmSq9sSgzNJnaisntMY1palJJPIoVfNCHdUiiaM62BAUn+vtHHDuC1MV3Ho+3y8/Lpm&#10;SPcVJ03DjrnR1uLnMbCWpMsV1aCVZqcCqZWeRUYoxSyoDcGzNa/tiW3lRizS9UU7oMC6k/b1hlnx&#10;xqUm+6qDTVMoJmelqIo0nmiBpYeVW/iIK+Q8cf093McjpUTd4+fp0/ruWVRM8hk8zVs/sPp0ollw&#10;MbCFZGqvBKpkqokEjXiiV5qmOwdaqmSMBCwUC4/r7LJY73Vi4YV8ieri3mNWiDq/5/5SenWKfb6G&#10;WsiepmlnEkkTSRxB5HWm8cr1JdllUwySAD0kFr/j2klS+UYumoPn+fW44dwjJpcPp9K/tHTmajC0&#10;6Rzyz+CoaYs9JNIgkEUiU8DhY1ZLSaWufyQ1r249l7HcZWrrZ0H+H/iulqWxZKeE/wC1v8/UlaDb&#10;ck87fxDHPTtViKKaP7ZfK2oo0jRh0aONnUjkizC7X92Mu5xDVoIb06RS2F0TVHZU9OpVNhcZRzPI&#10;rYyqhljlkilqXo5vG0JdlWGRJtBcoTbm9x7TtfXrABVIkr5+nTr2l4sIHias/wCfqdRYzCrT/vUs&#10;ZUF50naQRMZojZjHMX/4D2mFyjHkG4v7SXE9+SQRk9JTDdjBrTqTBuPH0NY1HNUL4wIzBURyOY4p&#10;mRaifQFIWWjqKw2c6TrI/wAD79Jb3k0EbVOP9nryxCv9k/7W/wA/Uv76hlMqRSxxRpd01qVSOnDJ&#10;UAJLUuBDDAYjpUqSzOOT7TLb3L0ViQR0+qJGf7J9X2t/n64tuzCSGrkaWmjmjVI4SkMjpVMxRdUr&#10;KWp41LAFiVtx+Pe22u5kOXJ6TyxVOoRvQn1b/P1K/vfR1T1iJkPLIZppIpvs7rK5i8KtShHNJT0l&#10;O/puQtlsbe2H2WbWpMfDj8/t6eitwy4R6/a3+fqNJnqWrq6dRU0xjjR55p54tYE8RUtTClMkMdVF&#10;Pp4I44+nt8WHgwkGEeL1b6O9/wB9P0vY5NttCldFLC9PRvDHMxliFTqZ2FUI8aZpJFpHBFtIsqf6&#10;3sPzW25LI7LUIelUFrKRpeB9Q+3/AKCH+DrlWVuGRIkoFpqGHIhq37dGplVJHBhaGWYSSzJHNFEl&#10;tYRtQHp91MN/o1yEnHTbxGN6G3enyr/0H0oaekxMNLHkP4YrQzxs8FTKA1PBLTPAhgEjQw+ZolF2&#10;9RGkgfUeydzeFmXWcHpdBKWongSgD5f9DdZq6swTfbQxwxTRx/celW0Rq8z+WRrfUPYlVF7AH3X/&#10;AB7OT0ZxwRMurw3r9rf5+pKzYWspZT9nSRyBoTShfIgGseUpLCVlE5MMbxiTUjo304Ptsi7Ud0rA&#10;dVprJQOVHp/xfXLKVNJQu0tPjlWKpiQ2eSeFdE6yRJRSh2GueET3fUWZf9Y+3YBdU73JHTcm2rIK&#10;eOKjPWJJQktM7pjknSCelZ6mSkmpnJpNIVNEKS0kqpT6RJaZCxF7En2+iSsDk9J/obhSVjOpesIk&#10;p4o6CBGxqTy1bR5F4qmCZVgmqUFHTVFSInVESzekIo1ODcce9mGbOTQZ6Svb3CHPDrlPBU0hyCUN&#10;RBXVlRVVMitUoKuWmpftmEhGtyhkYH1aeAPx+Pd4ZELaXh7vl15IbgNWvUejyeehpJYKnIYqKMfY&#10;Tr4KCmYWkqJPuHSFqfRMYkUF7jUNNweD7duEjClkhNfn9nRjH6ScOnrKPkFSreKsxoaoCUUDCCn1&#10;VctXTlYy9QkiuZKQlR+NFtNre0EILsA6mlc0/wBXp1uTwTUDpohTNPXmCDL4x1qVFM9ZSlYY4Kio&#10;gjjqKephpKmJZGJhFyQxI/P1HtZp22NRrtZMfL/ob/L0ysCyn+0NepQwmTplhnrqiCsqoK/yrJTo&#10;C89GYamdDVGnfREA8ZHrQtqtz7ae6gYaIID4Y4A/8WfP59KztymNTxr1hpqCCpiglqqloZq6Opmi&#10;nrFAk+5WAaijKHZKSYfqcmwdfaUyFKroFOn02CGVe7z64/Z0tRXKGEksfiFSw+8iq4jMSuiaxQRp&#10;NLpKqvAt/r393E0nhmigDPSu35Tt1oCRXpRSLHLJI0CTmJqx6OjjlVKasVq1/B/lEULrGqek/wC7&#10;OFH0sT7LNIHCnS08p2YzqHTn5MWlHU0sNQWFLKjUwKMiQ0FLOsL1Ajm0x1NRMHmsVayshJfUbe6M&#10;jM5cjB6Zfk+BiShFOunybo98cY/CBT0jB6s/cVBllllnnrjGRNTwSsyFx6o1RdR+nuy28JP6g6TS&#10;cnzRLqhALH5+XXCKsyNb/FcVLUQyihZY5JaSVKqmyFX5HiSaiaWR3lp2QBnbQoKm549um2t4vDdc&#10;5/y9JDyjetTtH7R0naWLcdFSySxVzUs9FLAyIqyGSMmGVVSliiR/LT/UnQLfn2ple1kmCGEZPShO&#10;TLpiXK+XqOslPufLU1G9V/uep6eqnmw8UktPFFBDVJFDI7mpMrRvRUdRXAqrIzh7qhLcBY+zw6BN&#10;2haV/Z/q/wBXHr39WLwN4awg0+Y6zy7qqPtsfTVmSq8fRpeOKniSOaV/A9o45ZpHRUjqpSXcupUc&#10;Xt7L49rt3kZjHUU/zdKf6n7k61SIU+0dONNmajUs2Qr5YBJULLDFT1dPUPNj50kid3o0qJaaSojD&#10;Ne2ldLXuG49szWUUA/THD/D0lk5V3FK64RX7R1wosVN9ykgrJov4lOtLSxl43mbHiJvIZfHKI4bQ&#10;6AwK6jpP9PbLTBojGEBenVRyvuATuiFPtHSlr4cVSUdQRJSx5FaaGRaSGvidlRxKalmMEr+KrWnR&#10;rKfoWAFvZdbQXqynWn6fl07a7A6NpkSjjj5/z6ZHeSp/h0lDStUwGnq4pUmYy1z1VWzSNUR0okFT&#10;FIlGiqFOtWJJvx7NTbF1CFSH1cfLpU2yRGU9vl6dMzb0zlFlZMXRRTzQTxS0hllQpda6uWKOrqYm&#10;Dzo9TDCkgOlT4zfkm5WnZkEIdnAb08+jK25Ua/oqJU9LzLVe5ZaCnj2/ia/O5aaZ6VY6OaBHr6em&#10;lZMiSHSnnqZRHq0xFlAjsxvY3R7PyzNc3Ujk6Y6nP+To5X2yvZELG1Ur8yOmvFPuTJoo+y+weSnk&#10;WjE1LCxxTCodYY6qmdYqinqm1Ax3LRGI3DWNva0bApvvpUGp9WR0ssva5lDPNax8D5jrum2X2PiF&#10;xORm3NhYqWqlw2fT7euip69lZ6umQ/7inyEBpUOpZP3FKWAcKur2d39hHYoLBduPiEVpQY/bT16E&#10;2zchbTDIhuLSLHT/AEuDXJzZemTO4iFaF/4nNUyfdVzU8UeKmrxSNV08bMKmQxGQHxlPTbVz7C8m&#10;13VvWWTbJKngcf5+hkvImxGYIttFpYeg6gUmB2arSR5XJy0VPWY6rJyu3pKjISU9alHPXUyTwzUT&#10;vU/fXBdkVl0+k8e927yiREvLXUB6jpw+3ewRjV4MePkOkzk4sZjaHERzVeYzdNQU1NSZmupaekwe&#10;T8v3DPVtiXjWppFWoRlCxyRqg0+pQbj2b6LWa6l0WqxxmmM+g9fz6QXnKWwrGiRogkHnTovvd3Zc&#10;MfU/amMxONrav7/Z+6cNDBMJpKtlnhkjp6SpSCDRVTOtQgYoiR3VrL7kT235btY+c9huzcrHonRi&#10;a+QZT0H972GS1s5JLRAzEaePlStf5Dqn341/EOq34Krem/MZKYsdnMf97t/PCsxc+TpjDLVAUVVR&#10;RR5GRoJPD6o5YywWx4Fveb/uL7xWvLMIsdq3FfqM6adwqFINQR2nH868eor2zlG4u52mvIqVY+Y8&#10;jTo6FX8OulchW1gy75TFA03+T0VDUZmq0tVNpUJPJkgSzHjSR+PVf3j+PfjnCJRJBd62r50Pz/h6&#10;EsnJlu71JHUqH4NfHR6mCSqbeTRCn1Vgg3FVUk9XDGoauqqUPGyx0/hZQFUMB9Px7q33iOfKhtYC&#10;4/Cn2ecZ/n1s8loD2009ZK/4T/EBI5oodp9kZT7Byaepqt8zU9Mw/XHLHRw4uWRJEkYXMTIWAv7X&#10;R/eI55kSkd0olI80i/61dMTcnx6RUUz1MPwL+GVVUR1kVD21QxZGJJ4lfcVOkdM8moMBLFi6qslQ&#10;zEFUb95xcn+vt62+8Jze9xBDc3aV1gMaR+Zzjw/TzHSZuS1Mcjo3BSf2dV59DdN9Ydh9qdlbU7Lr&#10;d54qXb89LS7bi25k6LHSSP8A3gWirZsilXiMg88kVMkDIgjXySC5YLf3kfzv7g7rsHJ9jv1iFlRq&#10;A4U1qK+nDj8+o4nsdN2IAPPo02e+Hvxn2/RaarL96VVazUiU6Rbgw8sktO1WUBm0bQFMjtTAnS0/&#10;p4FyOfcUbf76b1un6otYFJr2kIOGPPPljHn59Hb8v3SIrog8MjFSB/qz1H/2S7oKpxxqxu7ufFSG&#10;irHgapyu3Z6N6iKCryd4wm0oZpIpMXjfEyTrqWZeDpN/aj/X33dZPBOwQuBntIDeQzlcZ9f9ja8v&#10;XZQs60X5UPTvk/gX0Zj5cjTU/bHacM9LWGkpAtZtmqp66RDCcpLDWQbb+3nhM9QgQxSMPQdRHJKa&#10;T7w+6wErDysrGnmV8/nr+3j/AIKdJP3PLHWpPTZUfCH4446ueny/ePZlJStRu9DMz7dY1mRSo00M&#10;ULnC1RXHtV67yhxHpUlgLe3bf325luFJTkuLhXBQf8/9MjbXdtKsfs6Su6PiN8fNv1dex7V7Vjpa&#10;RkVK+bK7XnhqKZABNK0NNjWnlSHytofSYnBBZl4Hsz233i3+9kAblWESE8CVJ/48R9nTp2RohVpa&#10;N6dNFH8VvjNnKILiO0+3s3lPvhFRw0j4iKh8cFqh6tq+Xb7UUkNIWiMqQzF9ThAp+vszuvdrfttZ&#10;5tw2CKK24VqCQTkYGfI/4evNsbtEjrNVi3AfYc9Fhx3S3X2R+RL9V5LL71j2rFubJY2hzmPippN3&#10;5Smo8VM+33io6ylnp5q+rqIaemvHAQYzJc+oH3K555uW5NXerSNJnMYbTig418qigpx6KYduX94R&#10;xyca06PHivhH0DNU5KJewu1aGgxFSKVMjmIduYicU09UKOGgGOk23kK2fLzLHMXETrHGImZtIZfc&#10;FXvvrvsOoRbHA8npqXGD8+hW+x2ox4o/l0qpPgx8Yk8D0Pcm/K9auSsjeph3FtqsMUETkJOtDFtR&#10;mlgb7fSWGoK4svPHsiuPfvnS2lbXynCGB/jT8q1Nemzy/BLGCk4r+XTX/sgPx0ieoqX7K7DmpRXR&#10;08FScphIaiGAyTQU01ZRRYRKihWT7eWRWkQBPSHAJ9tT/eM5weNGXluDLADKGuDXj5g0HRVdcszB&#10;TIs+B9nUmb4F9FU1NLW1D92TQ0/2SY3MLuHDigr/AC+rTTVc234Y/PEWDJHGzaQbk+2f+CA5gH6k&#10;23QI5PAKMfsQjP29F9nt763jaU6h1Lm+CPx4p6GepqNydo09dSx+Koo8hvPDK1JHOpE9RP8AbbdY&#10;Sw62KhIjqYHlgfbZ+8RzT4gFvtsRqafCp/kV6OodsdYTryKdMlR8F/j7iaqkiqd37tqJcrSLUY2O&#10;Xe2MpZ8hTVNY2NIpYRQwg3kh9KTGF5UsyFh7MH9++f5bd5I9s0RAHKhQMAE1Gn1Jr0jh2pTcyPNL&#10;SM0x+XSvk+DPxTw1M65jJ7vqKmM09SlG2frsbUxwtF/m6lngMcle0pUumsh1tbVx7Cye/wD7mTNM&#10;thGEk4HsjppqK/6H5cfy6MH2OBf1UIKHH+r9nVeHcHSmytpd7x7TxONzOL2C+a2ImRxOaraz+LrT&#10;5esVsjSrkamNA0s70AdH0uNLoV+tveTvKXOm47vyFJvl3diTffBYhhpGQpIJCgAUx+Hyrx6JLvaC&#10;l7GFXHR6KnoD4dbZggp67bnZ1RVQ0tTEmOpMnlquqm/deOhEscWPpYsfjzKuszu11jKsykn3BMnu&#10;J7sbhdzJFvsIRa5ZkFaeWY8n5dKG23wpMDqbtHo74lb3ylPtnbeF3jUbj/iKQVMMm9pKaSpimpxN&#10;WMxfHRUiChU3leOSXxrZ2YA29o7znf3Z25fHuLwNEeBBTT+X6f8Ah6cmtZgFZEx0oKD4h/Fyt3Dl&#10;x/C92RDHTZNa7GS7ul81HHQw1bUNaldXUawZulrWpAsQWMMzsFQM1j7Lrv3a9y4bTxWmUR14gR19&#10;af2Z/PpfFazyRKPDFa9Tsx8LuioqhjS7HytRhKeLGZStq5ewGFRCuUhE1JRw4P7OXJ12ST1GRItA&#10;iYfuAG490s/eLnj6Osu8hJvwqRH3VJr+Cgp8xnq1xs24mMtHGMj1p02y/FH4xSESYvbfY9JUR1aG&#10;jGSm+3jq6OJl8tKamaNGQzgyKsukFVcWH19pz7x89wEr+9I3kIoABGDnz7Yxw9K/l0kstk3GJQZ4&#10;x+2vUrIfFb4ry18eNgxe5cfV1FVTfdyf3uyg/hcc6qK+pqqA0JEcMIm/ckDt4AOQL2DkPuz7uOda&#10;vrj8iVjqR+cdfkOlMlhGHIdaN0l6n4tfEpo0jRd45NhHMtdV47fokp6eoaEJSUcyHFmmvPMoHqnV&#10;lKkEA2BMYfd73UQkznRXhhM/sU9em26HwtSjNf8AP0jqr4n/ABampVlxVHv3LVFNX42nk+33K06p&#10;CBNUTygLipHkSCqo7gqHCC2oi9gbW/vH7kGQ+Ncqo9O2v/HPnjouTbJZifDrTonPdHT+y9k7/wAD&#10;gtpxbhyXVmUrtrBJZJqeXIPTZSSnocpSS5GGmjjoZBMzrC8kQYANq13KmeOTfcDdt45fvJ7m9I3G&#10;NJCF7c6K+Wn0H2dJTtciTQrJWmodWBZf4h/ELBDG0FBs3f2UrZaeKOunl31K9cGWSSNzNQJt6GnE&#10;bKSqqRCEjIcn1W949XfvZz9PJN4e4hI9TUrp4A/ND0MhsQloETJA/wAHTtS/Dn4/PXRY3EdYbgq3&#10;maGneXJ7wycMlFUsfCbLj8fjYZKanp0GoTSOxBv5TcD2QTe+HO0ILNzAsbUp2JExPn5xf4PTpRHy&#10;TcMcwjT9o6nRfF34+4pZMdX9Mw5adZmprnem7Kanhk86qJ0hjrpXSokJAWU/tJ+QQASmj98efpak&#10;c0vn1ig/61f7PV5uUDbAaoep9d8fvjNlamPb2K6IoaTN0MeWqKyas3tnJ5aqmgJSKkkyFdmjha2q&#10;gqBeNI3SSpQftq9msu/12/ct7USy82BIqjOiKtaHyEBbhXNKfPI6L25a1sAVJ6x4/wCPXSccBm/0&#10;CGlohS66Ra2t3LBFka96ympMdT0xTPpTyUszySGd1X9qKEqb3t7Sn3f5+0CvOrE/KOI4zXjCOGAP&#10;Xy6Xw8uxxxuhU56fsT0L0M2MM1d0HtCo8Dtka/IzvmqyimuGhXDq8ldI4/iFRCFEkdOSotzYkFBP&#10;7uc+F/8Alb5NNeGmJW/4yg/w9Jv3FYxQufDyTWvUKk6B6oev+5ofjtsWKikp5Y6kZrB+TwZGrjkq&#10;KSWnpZ68nKxY2kbl5DThLjyWPHtxvdrmuONGuucbjVXgoU4r9nRUu0W0zlVHWCg6H2xNjp6MdIdc&#10;tLBMEhl/uxhqavWnkq9UE2RkyJqKimAZn1AeT0uBc6RZif3P3xn8VecbhYh8hT+S9KF5ftoTQFad&#10;T4fi1jViyJyfX2x8elHVSiiocZg8PJWxZCWcyK1Q0eHgWsaCnmMYXWVSMA83HtqT3u3WJVit+Y7t&#10;2HE6mVT9lKD7cca9audljjj1Rio6Dzvf49Yit6zkx20NiUtDm6GpwVSM3i8dQUck1aKianrY1lxW&#10;OoaaRaqJNRBLSKODcG/sU+3vu9up3xZ943ydtuNQQXZhWo8q+lafs6DU23SLqdRU9Rfil0bLhdsb&#10;z2zvHr6pEQ30chjq2s2hisrnTjpqISzxUT56CWKWV6hEuz1KoIwSiE+xH7s+6ckt3ZScucwzx25j&#10;qQrOoBrTgDiuT9pr0WpbXTvQx+fQ4VfUiTHJUVJ1dj6SkeeOSavrdrbXyRWKKYx1csCyJQeJZih0&#10;KrBOCSRZbxha+4+/LHrm5rumNOAeQf4el6WLJMFlGK9dJ1PWUEE0Nto4ilCCAPHt6iZJJzSUkM9Q&#10;5r6KRPGVpxI0IliXnhiOfdG90tykmSJd83J3P8MpC/KlZFPDjjjXy6Eq7RC0auF49YV6upcxlaWh&#10;y+O2scdT1IloZJMFiphkElp8b9jkqTEyY2HRWSpZKgU9WYmjBAVSblVP7jb7FFW33y+EhwdU1afK&#10;mtvTjT8/I0Xb4A5DJ5dT8b1HtzGZmUQ4IV07rjJKZM3jKRKRfukpqpUkijpZ46BaGaqGhEefSi2Y&#10;ggqCq99zObXUf7vrpVpmkjeX5jj+XTq7dHSoTj17K9ZQrK1am3sXVrG8dMlFWU1BLhaVKl3episu&#10;KiqayWN4w40OmgH68X9sW/uXvBipJv16BTj4jkn5cenI9tAJ1QClOvJ1cwSs+yw20sLDXxIkGNxM&#10;eJiklp5HkjZommqY64zMljMskzLY/Qn2/B7jbs9QN9vSv/NR/wDBX16fO3W6jUUAb06lSYzsfERi&#10;joKLZGMnp6Spp44aeH7WpeNEiMVaWgqniy+YlFwQPKlkA0/X2vPOqzFPH3a+kfTU9zmh+yo6YEFs&#10;GI0jh0i8ltjserrcNJWZjbuBp/EtfT5Onra+r3RkPtqiklxTTxV0f2aw0z1g0vCIjDTq8ixlRcmc&#10;HOlkbJ0a7vHkBwCXCg/br/1f4UU9h4hJjFB1yr9j5d5sjjqve+RTOpnaihqoaKtWWOirKrzTVObg&#10;+0p4aWajqJKSTyPqaS7peNgSRQc17iim5Zj4C5oXY1+XHomuLaNSKevUzGdYU23Pu5N77hy1YEwl&#10;Tj4sdT5GCqkrdz18tTT4oyUcstXHT0sYhvKxjjjCkDQvuv8AXu4vRS2mkXzoGbGMjj0LIwVt4lCj&#10;Tp6CPevVeR3DgMnhVGPqaKvijAxVC0WNoJpqUyUMc0M9GlXTUZpgCV1Rq8hudQBPs32Tnp7K/heW&#10;4lUjiSWbGPIn1H+rzLbi1qrDwxXoMOmvjJXbZrd3VO6HZKOtqaNMDksbX0E4FXTJPjMnUAeCdl1p&#10;Okfk8dnClgSOSPed/dW3l27bl268cz0OoZpT7fn0isLPRI3jjt6HyfpHbVIjNX0Gbqp63EuljXvT&#10;jKpUVk9VTVle2PWCGZaecLLGFjQen1hre4lX3C3J6woYwjNWgNaeXmD0aSGCOMnwx0pttbY23mcW&#10;MXHRSUWRxkYpKGNleWpqaahUSVElXHWGngFLVBrs9lLX1f4+yjc953NHNxNKGRqcHIHAcKY+3HHo&#10;plkVlJWIU64ZfA0uElernqZaaskyUk1JmEFHUVEUUS+OOJHnqKyFqeGY2XUGFjYC3ultvFxcKASW&#10;QZoGOf2UNPz6aiaUZp2+vWeuxMVXT061tRTzzU8NN9rXVdNHNNJDWlBo8y1TSrJHI58fjKBD9ALn&#10;2zHudwspo8oFeFT/AJel8ZU5Y16bv4RVpLWumYqaXxy1NI8UVAtdMYqaMrTOk1TPFCKZpdKvrYli&#10;SbMQPa766GoNwjmh9P8AZr08kshOlIxnrqPr/ce44TVZrcNETHWQYzGY6qx646gE1JjrK+PipqqM&#10;LUeUAqzAaZOQPoPaibmPaYIwLa1k8YDJAqaH8/TH2dMXEd4HNBQ/7HThlNgZBS9NT1VPFk6oQKs2&#10;HpHrYQADFkHrDVsyY+Wne8oYkII3L/ke09vzBauUeOBq14Nx/kT1eK03J9DVOgnoNW2RtfZ+RVsx&#10;u+erqqp5llraWhpqqXG1dMoipIwRUCEu0FRp8hVeHOliRb2I23m+u46WttpVR5V6O5LGkaFfj8+p&#10;Sdebe8tYaWt3LTfxB2ir8pi6TH18sKUCK9FSypSyy0c9NFTvdD/nFF9bSEemp5nujFFFNaxFE4Ak&#10;1zxzxNeJ/l0ja0dWrTpPTYGCGRsZPm8jXS1NY8ktZuI0eKmyVDCSBVQQxQM5UBbaA9wfxf2YzXct&#10;yolSFUwDRakD8z+3pWqaQFKAkdPVXR4eDGLJUUUMdLPR1lRWS0csccbCN/MtNNOqS1P3iwwGRo2t&#10;LOAFs1wPZWlxfTTeEJfs+3qs0qQpraHHy67qslHXTwUmCjqpbzTKqyKwpXpyyY8Spl6iG0dI0yNp&#10;YlVAFms1x729nPGfEu66Tw6f229F0zIq9vQK7x6z23lq6pra6DK/eMkdE9JQV1G8sMEaxwJNC9ZC&#10;0LxMspBjUkkqCLfX2OOV+c7vakNtUiEH0P7DTpBe2kZuhQZr0pdu7A2/s7b2BxtVg66urcdAcfSt&#10;UxVEmSrcf9vFLC5oxWTU5hje4VyB/Ww9l27cxXm6X11dW8qqsjlqUAofPFK8a9LxCsYCU4Dp4osT&#10;tmTNz46hxORxkkdFJkaOnyNO8OSVIwDAkaSxSyVVE8Z0SMmtitjawJBfMm9eCtwZAyFqYA8wTXgP&#10;TpoqG1BR5dPUOG2y0NFVHG09JVLWuIqGoqJqGFCit5lhpYQtSlEzEP5vDpWxv9L+y97nddTJIGIP&#10;HHTETaWI8+kdV1mPp8pNUSYmjpKC01Q8kucra1ULGRZMh5PtVi1VFP8AtJEbyGPS3sQpbXAs41jV&#10;wxA8v5dVZWd9JGD02VmE2fV0VPUV+OxWZpTXx1Uc1Tl1no6WsyMcmsCEl3epRwqktHwQSeDf2usb&#10;3frYsI7kolKUxw/MH7ePVn27ABGeptDtDZ01KKXEbewhyNSJYpp6SeWqkaplHjqIZnhmjhohLTrw&#10;wSE2vpViL+2Lnf8AeUnRruXxIgMDGR/FgD/D59X8Mxx6RxHUCPGYnbVFiaoYqjneP7iGpgdqmRVd&#10;mNLBRSSSOWlWmldmGt0BtypPPu67vuN67JFcOsdcD5fZ5dJtYI7xnrH9nSR/c0Cw4DIfdNWy19NT&#10;U8tZEs81JPFHL4Ipaakq1MIvrMhMZsTcXBfN9eI6LLdv28Kn/VnpPLgFhx6bScM1RDUUG05WpJq7&#10;X5JamOGIPNM6PH9w1RMYhUQsAgcBvT6SRYmzSXDkstyAKcPs/wBnqtreSfqpXj1lkocVDLDJQ7co&#10;sZLVV1XUQQ6K2d6WKKWNpYisL08NQ/Bc/Vma3B+vth72dzSaYGMU/LyH7OHWlDUYnzNeuNbX0eOr&#10;VTKxEmqlkiNOwikEVDUEg1UE8oVkkjMZUpdRq/PJPvaxPMNSGo6L7uJ5qAHz6zwz09XkpoUSqqpZ&#10;KWecNJVPVVMEcEWlXEkjpEXjgsQkUjCMHSDz7ZdLlDrHl0ut1QR+GBUdN1XlWlr2OVq3lrYkjWly&#10;FYJausq6aIQskUgrhUFhAVGlVl4tYc3HtQjXMiLJGTr8/wAsf5OqNajUS3w9eyCYn1RY/LUlIste&#10;tS8dJDHTXkaNo1mmjp5fJ9wjMwOphZWNiPp7eiu9yierO5FPX/Y6d8GEClPPpJ5WKlhLiPL1Qoln&#10;pmDzOrSxVAkkdJzKI1WRZZQrsJX1qAAC31Jvb395KoVkJPqa16oVhHb0yZSgw2SkLx5Sgr860OpX&#10;yKSUsQ1jyzRXqojAk8lTM3jEgPkW9vZvYXd/bv4iTMsRPl0jkgj1dTcLgp8fRvT1GNxsazSGqpjQ&#10;6Y5lrBLaRnpo5U1wPrZv249Jvc+0G6bmLjVIzapCck/LA/wda8NqjT8PTtU4ZdvJDko4slBCgk+0&#10;alkhp5WrlfxCOaCyz1CGlazMGAIYD6X9l9rf+P8ApStx8v8AL1eQzwgNF8XD8umT+K0+vxfwWfx/&#10;eeDyfYPq+08P3v8AENPn03+5/b8V9Gnn68ezb6GDTq1n4K/zpT/L039Te1+f+X1/Zjr/1tfY5lhF&#10;EKfKyfcUaTSajTvqWwZmUThvthrdwptckfi3vn39MzVqx0/b1KGhvTqQtdH9vEwkd5pojIYFhfzt&#10;eIShKh4yxCfW50lSBcke0RtZFlYByB9vVSCDQ9OUOeQu601NEwQNSRtIZBHHNGquahYJtOi5Iuxu&#10;CTfj23NZuoBMhrX1z08sYdadZ2zby1GqSmoVeFUlkiWaKNWII1CCqVSsOsAagtwbWv7oloyknxGp&#10;9v8As9XFuFFa56asjI089RFSStHG0lZIslJ5PEUk8TywRwtcx+Z2uhY6lC/jgB+IhO5lB+3rw1k0&#10;z1Lx0ckNKEqa+SZdT2jkkRwsettXJctoViBdrC/+PtPclppT4cGMZA+Q6Upr05J/b09xTSNE0Ec9&#10;VHMsqUhJCIrsh4u4YusJ1AfQqLEH6+0EkTo2UA6ozA4Y9NmezeUgkWAQQ6GhWF4lkZEd4Ls0gUK5&#10;PmjIC8C5+ntbZWUMw1MdLfZ0ywB8sdNsW70QTU9RtVJmpnFa7Qqy1MYQqCxn0kILpYqws19P9oe1&#10;67TT4Z6eWc9Nah1IqNwR5Ganes2y6OAyUrIA6I4e5KvGFt4yRY+shj/W/uv0ckNUW6BX0z59WMg0&#10;gAdeGcyOWyEMNJjJoY1oDAwqJUpoAsszRvMxkiDTf8tNQuB7ubGFIwxYa6/6s9JptT/iNOsmOyMr&#10;1WSIskeNxFT/AA6lMUDyVj0Zx1VPC6vKfExpJJGRyGQygqATb3tdvhkSuoam/wBkdMeCcnrlj98f&#10;d/bR0mPV/RPFFHVxpHTLHMPQkiI2iOuisNLMy2IvY29pJtjCVBlzX16p4CHio6XgzhipqRqmlp6P&#10;IVdNDT6xUwTeYppIkWdZrReNVLOFXgHjm49lcmyz6mVHJTy7v8lerLapQdi/y69Sb0x9ZU09NW5E&#10;4+jp6iWTIzKaiVfNJHIsCA6FeaafwWRFKg6vobg+0zbBcBTqUMD9lR8/9X+fpQtqlRVF/l0pY98Y&#10;mixz1iUUOSqlifyNQzNJNTOJHl80MMay66GKEhp5XVgjNp1Dj2WHly8ndolkIT59KXsIwBSNR9gH&#10;TFQ9jYPLPJHTwygxRUqzyTL9rpEXm1aEldZZUVZTchAQvNvay65XurSGE1FQKngeqjbqcOlvga7C&#10;1Jko0qqOKeGKThapiojL6TDCzEFiqurWHNif8fYevrHcEdiInIxQjgcdV+lVe0qKjpYVEOCWJo6r&#10;LY77fVFA/wBs9HHKYkKsDpKyTmzEgni5P0N/ZMP3oXKiFuHmcf4evLbgcBTrJJNi46GKtocjA8aR&#10;RSS2rY/LTxfdMiGWmakESDxgA+q4+hsbgXWDc6ksKVxj/YPW/Dowz1w/iVNTrJXmtjeCKppmmkim&#10;FZotG8okdI5P25DYXjPqtzz9DQWN1qCjUCfn0oMBc9px0y5HMUGSo2+wlpvsvu41iqwnnmVJC5d4&#10;fBHokXV+E5ub39rLezurWdxMja/nny6TvCQxHWanp8fDVVFdKMfJNHGIaiedEgnjp3VVE0aTqkst&#10;TMrkOCToPqIsCfdpmvm7Y3cD7TT/AA9MyWysBUCvTtQy4NpVpYqamjq4oKgVBqp4JqdjENKVMcsR&#10;CyyR6f0C3kY8Ai3suuU3FgCZGP7eqrYxtjQCfsHT5DJTUzRw0NPTlapUpp5YJFjWSh0r5I2lGmVU&#10;kmB0xkst7n2XObgV1XD/ALT16SyNeGOucggljkSJ6qmj0A1qk+dLz+RFaMRgeNXKKpexAUDn36G4&#10;mUCsjftPTX0EZ4xj9g6ywQTCCNVWAyx+NWaGGWoh8cKqxYsGNOXDXuOASSb39+lu5Tip/b15rNVA&#10;oABXy6faNKCulKyVc0CV9LUVEkz1EtTqAjIKpTRKEhWpcBQHvyv19pjdXUfmwp8/9nrzbfHJQBR/&#10;LrCIcXBKUVHqKcvaNpkZSlXMh0yRFywdKIKoY2LXJv8Aj2213dOhYSuD9p60dqiHp061QoXWmeoo&#10;sRKqxtKsAianRUhXVFEZjG6mUVLFwL30kiwFh7TQXN0cmR6/af8AP1793RjAp1jajxqyzLTYqOng&#10;paGKmVYYUn0QVMiS1MXkWBkMXrb1KL6Tzf6i0l5d1Us70J8yf8/VDtxJw5K9egxZSuh/huMWnoZP&#10;uNVTDTuk9PC1WZqYqksbT1ENQoJOrSWFuLAe3Jrk6C7uwcUoM0P2+WOmGt5YyKQgj8v8vTnXY2ky&#10;dXUZHJ0aTt5pT4vCGIpVdUgaWANG1PqWIgH0jWQfqRdCu5XUX9mzD8yOlCidKnR/MdQ6zAbeqvM8&#10;EIp1XVGZIKaRYIpJHaV1nmNolkOv1h2ueAb29+G6XxNZAzfaa/5em5pHUd0I/l1kTZeNqaQtCjql&#10;O8ckMhDimqY/uGhm8UxZkKKWGqxsv0uBz7bbepkarRcemo3DmgtkAp6DqYNjVNDVUyxVLyqkLTC9&#10;RJBDTzVQdU8UE7SJHaIE2HJj+vHtt9/FKmIVPy/2OlCaK91sh/JelBRbFrJVmWD7SuyFVBGXrXqL&#10;RmNI5K2VZZGj0CJ44rWWwXSeRaxYG/SBhVXMdeGekk8LmXtjA+Qp/n6ZX2FUYusanzVcZ3VqYT+V&#10;5Z3dJUmqRSRwIugGWQLZpTaOy2FyCVg3yGViRAVP7OmXop0sgJ6acNsR56hQ1JLFTVQK/b1MILFp&#10;EaMSBnaNXWOS+oj/AFrgke3Jd/SDu1ZrTAr/AIerRqJSE0inHpyTquSloJjMclFSTQ1kONFGtNNF&#10;K8EkZaOo/fE8MBI50CRtQ0k8H2y3NkLMe/uP9H/LToyijWNdWgUA9B5dY6nYlToihSqq6ofZNVyG&#10;SCGGOjhVSYEFY1oXlldG0X50m3JHHk31ZAGdR6H/AFceqfvUH/Qh+zrhRbVrqsQweKpplskELxwp&#10;VTTU1aVjphLIuqTzBZAuosIzzcXv73LvEHAKpA+XSmG+iNXeJc/L/Y6c0oKnHaY6akQ1lRNHCsjx&#10;QNUKkc04laeMy/bpLDHT64wFiK29pVvYrktGSAgFeFPy4fPpiS8t9ZLIAvyH+x1xOTrHgalSsnyN&#10;JTSeQLWSSrLUeQ+SplpaayNIZnYApEb8XJt7aa3hZy4VQT8v9X8+mnvrRRVQQfz6caPOSYtZUkxd&#10;coq1aMxSRa49celrJTVGmaKqNg36iAF9Q5Hun0qF66h9n+rHSM73pkpoon2Y6l0jygU9W9ZPHUVs&#10;CZMyS0kUMNIojnjRYoHsox4NtRLNI7GysAPfrhLckQ+CuPOmT58fXy6M7W9sbk+LJGlW8tP5eny6&#10;b67IVAKiqyk9RTgUVQZ4qaSogpXNyrMkM0hf7uUgFj41e1iDa/tyO0tyNKx91POnQlig2lowVgjr&#10;81B/yV6nQR0+YhirIocfWUctQlJJUCorKOf72ePy+WKnqJCZ4YwRqaIlQpAPI90kEVlh1AP2fPzp&#10;0oWKwCUVIwPko/zdcHoHgSOe8EEbq8kyQ1SziDy00spp46qScyzxM8YUTBCoaTRcEe2TLbyMQqjT&#10;5Yp0Wy21owqAn7P9jpvNZUfammmrKihhp4FSKmpY/unkmqI5JCZJ5fEKQxoQLG7XFhf2oi+nB1BV&#10;r9nSJrSzKgmQA+lP9jrPBX4ykpnlNRmMlVLTaXraqFwNUKyD7YRsvml1pxdW9V+Rf3qa3+rkCBgt&#10;TWgOOk37sgapSaq/6vXpwp964bITY7G0OArYBkKiJkUVNA1bLU/bY6gMlNHMweiRJ5GqGDAvIPq1&#10;rAXOwiMGQzfCPX86Y6RttcdTSTrM5pfC7pFXY/xSv9pRR49ppkjpENQz1lRGsbO9V5C0IW+m/qYi&#10;w9oDErvRnr9p/wA/+r/D05FtyagBJTrLjs/XTy04mr6yaIR2vURNUtXVSAumMlemcWugBVT/AKo6&#10;gR7tLYaq+EgB+VB0cpt2lErKafb1wi3JVQtP4ooY6RXj+3pPtjNMaKNzLNDEYEPgBMut2ZTx6jcA&#10;+2/3ZHIgEtNX5cft6MILAOAFevSvwWZnys009PW0808sc9PFQrDUTRO7RLFrpVYCqtTKQCxuVZg5&#10;IH0LLuz8EFBUU/y/5+jq32kuK6xWnqP8/Tz/AHrERq6FabDmtDqtVLk6uUyyCko44XCq7KktSKpW&#10;ksCGb6E2DD2jh2oymrSGn246f/dbf79T+XWbH72ljrHkyGMweQdYFWd6DITx0b074QtBT09HCDFF&#10;prUL25LyixNgB7VT7UKaYSf9Xz/1fZ09FaLB8elv2f4OuNBuyI1BjpYaeevyMi+eOf7VJYaVFdoq&#10;qJzIH/Zgj8bSOulT9Rcg+0Um0XAQO8h0/L16VLHGO4hQPy6kUddSVdKn2GP+4q3d6qoYRKstZaEi&#10;YQwzPHJEn20Ootdh/sWF062M7P4bE4xk9b/SBoKfs66GfSehjiwIytQsDmkq6rTJRIJJBNGq0yea&#10;pjkWmjkKroUK1vUCefbjbbJDKryf5+rrNEhNafs6Y5a/IUYQCLMVRSBzVYwkyU6CmmheOSiZv8lZ&#10;pVjVpSpWTWCQCb+zPUZ1WJzSMcCfP7fPjjpxJIixkWJM/IdJnK7urMRWlanY1VO8C18lPVT0lKaa&#10;rjrqcTnyASUtUkXjmCAsLnRZT7PbTaLP6csL0GRuIq5p+0Ux8unZLuQUCRACvlTp/gz8qfbNNiNq&#10;mrqCJajHwVQZ6Z3gRiv3AaWCNRSpZQRcH/EeyW82tRI6LMxj8j/sV9fn0rt7eSUB5UQj5gH/AD9K&#10;rDbzj3LkIaGkpsHjzS1AiqPHRSNIi0yytVJLPO0aoZEc6m1BjfUBx7Kr/aWsY4pTX4a1qP2+fTk0&#10;dtpp4afsH+brFlKjG4+qigq9vNG9WstdHJRQSVFE9FLTzySPNk4IZJrQiNRoNpPV+r8e62dtdXUZ&#10;mSaiKR50PRLcWcTsxEarXzAH+TrntzAY/O1f94ca+SwpgpaOQzzZWOOemOlYahlWvoY6nJTGdSDD&#10;BpkVrITdifb1zfS2cgt5otWeIoc/aK9II9rKyaiKinS+ps5BtbGs2T29i81V56KOM5vJ4vLZfIYm&#10;Snq6rHUFFSDEZnGOJMXSvTPNNIJC6IwEepXJva3UN3eIXkolKkE+g+f2Y/4roTbTNHt7AmJcfLpK&#10;f6QoMPPt+r2Uc7sLdGMyuR3LmBSUuTyAhrsriTFk/s6TNVk61GFx2EE0sLPDMXdm1lyNSyBa39lB&#10;bRrBboSc1oDjh/h9ehvHzOGi0LEAf9KvUPsHs3YO8N0Tq38P/u/X4bHR5bGVuNeheuyVLiKfG7ka&#10;pix2QaWKuXI+aSD7eQgng6QdIQ3FvdfWzXu0xhLrtJJA0jtFKVBXOCcDPHz6J7rdNxcsIUx+XQsb&#10;f3d8XtnbJ29suh2lturymAkhrIuwMi9VW5LCbmGTx+XloNtQvksUuPodu0it9lMTJ90dbCQi3sc2&#10;W/W522Vdys0k34pmQRK1VrmjAfxU8vz6Dz7nfxzfqJQfLHSF3huvcOZ8GIwzbS27g5Z8k1fnMJNQ&#10;YqTe0+OkLVefz8ONrszlv4vlXmTRCiQrI0xTzC9iGLrdpp7do2VtVcVUV/nw/wBVOjm23a7fSwB1&#10;fb/s9Bttqr3hPicvFsHCQZDI+GeWehwq01RlKCnjaLGVNQKHI1IqchUK+Ypi8cSNClOrsCAjEEng&#10;WX1CteTFR8wTX9gPS+XdLkxEGtft/wBnpH4zafbm7FrMlU5ZTh6OnqMjUVWQqmjqKqJKOgqpqCjE&#10;9RTwHKO85BgSNpBKdKqQvs1nblmFdXh1k9aH/oH/AC9BSW6uPHd2ZvsqfTpX5PpHd+KpMHlqyShz&#10;VPuSgNRR1YyELS46qr5JHFJlFEOPrKSWlpyLSSAxpUKy6bg+yx+Y9r24rLbSFZgcaQQR8wacfsz6&#10;dL49/Co0Ui6jTNRXpL1O1N44rFyrND9xMtRqDmqWn1VRmXmSlpTUOsjKeZiFk/Nublp9+s94laa5&#10;leTNSWqx/nx8+ii73qMg+FCqn5AD/AOpNd13uLIiKCl2xUpPVV+Kx5oKeeKWE5arqZbRyVMy08/2&#10;86QtcX1eRXAIAPusG6WSXT0chPmDSn2AdJotwkkPdCA35dNdDsTe+PyUclNVzYjEJCtNOxxtXkZK&#10;iOlaX7mNaJpkiFPJQGKWaSNtMTORpAHs0bftjMASViZ81oCBxx5ftH8+lY3CVXI8MU/LrPU4rc9N&#10;Dm5arbNPCtHJQUcJweO/i9TkZKhGqqvIS09e1O2OggkV4Q6BkH7WoBm5qLjZnWL6a9o+mrai6AGt&#10;KA1NePp6+nSe93aQxgvENGr7fI9NqQbprpZUTDbkohPJVtRVb4fHviqU06ioxmJrKKOMV9BX1Erl&#10;HMjj7VWLvdG9q4ItqVjI93D4lf4nP58CDTpHDvSBWDJ2kHy6L1ivjpFRbqyfY0O12xuU/wBxtXlv&#10;s6KPMZmaDI1Ms1GP4PHWY2njmNZS+NnjdpEUrZTfiTT7hXl7skWwy7usu3lKIGVNIpjVXQTjooB2&#10;SWYSDbqyf6TP7dXQ15vL59cJT46LZmRiy0cFc1ZFvnHUm14MJT0rrApqliyUy1tVILaWJCqUMLL5&#10;QT7BUG27XDuDo27lpGplGajVAOMLSnAg0+VR0ZzXcHhKsVuPDHCoyP21/wAPSUxnYmYbKQJkBi8u&#10;kSvXsu16HJVWRr46pIkrcYtBQSLJDSU1PTB5JH000sRcXOph7Pp9gjEXj2t84c4y5Bp9tf5fZ8um&#10;o7xWURCJdNfTp7z24MlLXbe23DtegyVDXmGHD7Rybpja2jnlkaaGkoqeKX72GbIVVekbOGVzJCQ1&#10;2v7Q2G1TIZGa+k1CvF2ZTX7T5f4etXFkJwTHEK08gB0Ju/vjnuvqyLE5Tsfp7HbUxu8UhipshuPN&#10;YiSknrcjE7VNPhpTkniaTGU6uJKcNDIgUnSRqBceHmCGA/R3fcBjSQKj5+n5ivVLOKztqfWWqBh/&#10;RH+EA9BfVU2wsXR1pxtJiHoKm9HW0NsVTpklqVERpcdF5Y6qqoAsYsI3RGb/AFRBHtDtbc+LM2i8&#10;aMg8fEAP7Rnq97Ly/Mx0xp4v+k+X+l6bNsVXX0uAkk2tga7GLDmZp67FtS/Z46gzTw0uKbK4v+HL&#10;UwplJ8fjIoyXgWUxwDT6Sbq9+l50kjQ7pvTSQYrWQnPHNaeVRXP59XtNvtpFYRRrw9AP8nQIbk6q&#10;y24e1MD2v/c/I4w7OzVFkBn6TJVjVmSosfRY6vkklklhx2YWOip8TM+vQtme1+Afcj7XzvPtvKp2&#10;iz3IvJJGw01PbUUGTin7cY6K7rYEilMwhXVXjQdHL2RgpOxf4ku29n7h3rXbao3y+erccixSVM0E&#10;Czz4+snrBFEtfV0NOB9qplqp3lCj1SG8Tw7NzfcTveC4YRmv4xw+wDh+XVjZwAKZIkpX0B64Yva+&#10;ycXj45o9kbdm1V0lNqrYKeCpqf2BUwxtioZKeuoDSyzl0WKn0KZmBsL+yK9uucbq4lia7mBU0+I+&#10;WB5ZwB0Ldt27Z5KJJbRBqfwqPn6dY/vtu5fO0O3KTrPN5KryMUtSMXsbam5s7mlo2yC1FU01HtmN&#10;pEpqaq0jwSalNwbgNZjTaeWud57Np1uWfScBiKUOD8Qp8/tHyr0WblJs9tcm0NmrRn0UH/BTrlvL&#10;JVPWWakkznVWY2TkKimny9L/AHipcvRboq6CaGVBLLQVkMmTofO8dlC05DaQHC8e3By5vrukV1cF&#10;pK0wwHnjNR+ZPDqsWz7HEBMtjlv6P/Q3QDUm/wDb+5M5hKiv683JufHVMMcu5auPAjC4qGKpyNBR&#10;TLX7oraGvTDZBhVpFHWvRyCnMomaJkhcexrt3I+5i2luP3mA6SUChmLE0OKhaEYqe4ioHy6Yu5tu&#10;tgRPbRhfko/yDqFvPc+1aDcWW3Js7rmgm2y2KllxsOTxD7/yOVqqaYT4rH0+5o9u4kJXUpmlclqZ&#10;Eh8irGXTUQdxbdeTwRbYd7kinB46nVcmpBHBvSueGegxfXmyvEJLex1yn0U09PMgfy6TVB3PtXdr&#10;1GQn6wqsRUQSYWnjXc1Hlscahz44fvpo1FDSZCTyxMFZReO4AFzcI9x5O37aNTPvEbwSLSkbd+TW&#10;pKgGlAQanz4dHG0fT3FuBc7WVjpghRXV+RB4V6BH5A4Ybu35V7ny+LM9HH/dyTb+K2lRzVD46nxW&#10;Wlq6elNFWZHJ1bwvVhXqHknjf1KwKgj3JnJe9JZbU21Qv4dI2VgaaSCCD/I/5Oizednu2czWtu4U&#10;ZHqKfmf8PQvw5/fWYlp8rPBVZTH1SVEmIo4dpYaF8TW11UyvFkaiCorY5qmWpiMa0/lEghZuPrYI&#10;bpBtRYNbXTrJqrVSyg8eAAFOvbbtFzdDVOART5fL16VqY7L4WkrMHunY60dbPSwZRsbHsrLYXx5K&#10;tzAjjo8nl4kOPgozKjIS48asEvYj2VXVruV5EBHd3DwL/E7MABQmilscfl0exbVGrmExKxHqAeOf&#10;s6f6uRJaXF4qqxFNicJ9vLW4z+Cz7myOJkh1Zv7ivlyEC4GjpZpa+nanqKWNaqoQ+p30kKS57QwW&#10;zTNcO/kVbhX7KkYGQTT5dODaJxMg8FBHXgKD/N1JxRSasx1Bj8REaunaOppqHFzxA1YVVqChq61a&#10;grGq1FtTxKztps30b2Erq01GUsTQjiQfTH+rPQ0j2tDCgaBK08wvS43NV9h5OljoZWxeDohI5Mlf&#10;Ttk8llKVnDwYrHVk033UNNFALfa0jFppFaxLWHtPYzbfbsPqbaV7rHeBgfPJA/On5dFV/sEpSiuK&#10;V8qD16CTCda9cpl/LWbQomrMr/EKCZPuJpmkWpgMFQ8Yra+AUtnVjocsE+ltXJOrzm/mNIFjs7vR&#10;CoWlAowCeNE6D8fLK+KfFNT86H/D0JGS6x69q4K2bE00+MoqfLPlKimwJlfBUk5mgWXM5FEoI48n&#10;VVElQI9bPIVkJ083uTjnTmeYCOSXxJAPxFTQcMVGKeVM56Nm5YtmiICof5f4OpW29jbZWSQ43FVu&#10;VhpvEErHyItSx0s09R6JakQuZfOzgK2vVAxNiVv7Kb/mTfQdct2Uc04cfL+FerWHLVvCWZlXzxg9&#10;Bl3N8fdtdi5SENu7BbNxWI/gkGaxdKKTIwUVZhK+TJUDRVC1UUlpmkKNFe+o2uQAPcjcie4257Fb&#10;zJcWEs1zKrhS7DIdSCalq1qft6Kb/bbASatCVB/h/wBjoecaOuaqrE2EoMXU1H2zxT1Sx0Lqumng&#10;hkhZLST1k8kkbMiPI51PpP09xLup5rmmld3aKFmJC6xgV9M8el+1yWyle1Wceo/Z5dCH9jRLi6Wq&#10;pMhIIQJapY8fbG06Bw1PElVRy08YjpQyXYo4lT1enm/sLme8E8ltM5Llcetajz/b59CaQ38kVY4V&#10;VPKgA/zHpmyGOElfR1VRgsVBUyI75ehlqcNLSxLppmE9VHHM1bWS1XkiCIwuxtpJJ9r0lkjgeNLh&#10;/EXgatX14+XRFINx1H6jK1889c69cbhHx32mNxc81RTOk9HBTpFSRJ9gyyz0sdMS9OpimjDBo4gC&#10;dJ4ve0Fzu13EzEzEU46jX/DXpr6iKNiugFqenXS5qlpFrKCuENRSU1GsHgnrWWHxVNLUCFKalQKk&#10;8tM1ZM17EI0hLah7SG13YBWWWSlfU+v29NysstHU0J8uHy6YoKrAY13o8q+Po48dTSDHwHxUs0TC&#10;md8WpirF1VIWaS90Ql1I/UCvsxjtL/cZC6Fh25NfOo6JrqFVl0cUOKeX7OudB2JR1gbH0GAWKvoK&#10;KVJZ1asoXiqjICKVqd4IViNTC58knojMRHHq92k5avk0u1zIzMRXuqKevHy9OmpLGG2AdACT0G2J&#10;7dxdTu98RS0uLx60NItZmqqXyeGix1XMyVqPPWNDCWFTAqxmJmcamPNvYufkS/XZ/qBKRqJA0vQk&#10;0r6/Z/LokuoWM9ErToRcr2Bga+qoWj3DC24DDXVmrDQPFHUtH/DqgeeaeSOGaophUftSxl4po7a/&#10;Yai5Zvo7bU0VYlOScnia/wCX/J0pRGChWY6fTpO128qWrjrIo8QmmWtLUD1cUtKI3UWcZClq4vsa&#10;SpyMaejSbDSNIJdbPw7HcI+iG5kC0yA1BnINAaHH+bqy28ErFCqiny6acz2hj8NTtTstXS5WkqIa&#10;hJKCogymKvPG9Qs+SaorYXdqakWUxRFbs1k02axP7LlS9vpB408hFKCpNPLArjj/AJety7ZaBdS6&#10;RT0FP8nXa7k2lk8VS5zEZTJYDH5NZaT7zIeDG5Gqrf4Y9c9UcdkQQ+OJe7TU6NEkjeH/ADgt7dk5&#10;Y3iC9MLxie3B4VUitSPl6Ef6h0ELq603iw+CDnjQdJs5ETVVCKKuetosljqUvWmqoYBHUoserGQV&#10;01SsSTzpExaTjSFtp596j2gW7HXBomDfDpoRX7B6U/b0KY0MdoXPmMf7Hp1iwm58E8uJweVXKtOm&#10;383lKDM46nk+1jrqZnL0ckcdRWNHQ6IhqLAs03IZYhpY1l2RPpHuiwVdQwfirn9vz6asrKW/k0hT&#10;pArX7KD/AC9JKDeO3sNSUVVV4WoeKqzDikq6/IyNWx0cctKkT001IRkWqaeCIgxTQ+Mr6y62PtWn&#10;L818WjiK6SvkBTh+Q4+nQgNnHbBS0YNPUA9Sqbt9JMlU02Ooa2oqohOcxn6MGvpViWBBFWjVKqVh&#10;ZZVjeNgFD+lVDNzV+STFDolmX8jnpq5rMpaKEL9gp081G+X3kKym2rs7MtTYHHPk8vXHIYyknekp&#10;W/y6oRa6diaqGl1nwIdaH6/QXasuUY7ZZJJLirngCWNPypToljSUyuJASvzNemKXeOFWswuNmLUF&#10;Y9O9ZTu9StJjKRKYTDI5XI5GgjrHmmpKkyRU8kemCoj0Asf0l205Zv1iuZQtV1YOK0/OhocY/l1t&#10;9uLyhl/Z0/Y/e2LnxU9ViMdS5LK01JW0eKqKTGhZqymk/wApqRJWZCspZJZoUgMQIjaBAWQqql7N&#10;RbJceIY5pWUEitK/4BU/6vs6VTWwiWlKY6DnJbwwK09JTV1BgcJlJ6uSN92U0M8E2QqRPT10iyVF&#10;JkZsPJTEV8sCuqQqhUqpZbECn9yXklqIgNduTmvyBA4+oz+XRW+2R01GNTn0HUvcXYby7cqqjc2V&#10;xAo62Ony3hFfDlaWqVPJDTiGto45K017gE+tAY2YEhks3stsuXid1+mttYVaVGRkgH7PP1PSi0nt&#10;g2iReH7P2dQcDunE7go4M9tnJUSYqnjGMj11jDM0UlH45YWysUdK0dNVyOF03vqI44BHtRvfL95Z&#10;3AR4WGa1xkfbWvS2aK3lGpNP7OmrPdq0+26+GKfLMZYaSsrMpj6OGKCio4UCyrRzZOQ04rctLPMV&#10;eBVV47i4BPK615KmvrJHIq7fCSQTStPWo/1ceiS5CRsVxQdNT9wOuPp6jHxUR8FQ9PFWtXxxrFIs&#10;E6LT1kivLFH54pjIFk0goL2t7pByHcR3AUqNR+Q6SlY5BQZ/I/5unbYe+Nz0jbj3QuIjqKWjpDHH&#10;XT1lLLRPFWIkP2Uon8EklVUwaTTfbMCPoeSfbm68t2YSK0lk/wAYHEZAGa4Ax5/n0pXbo/CElBQ+&#10;Xl+zpprd2PRGkqN1RYaoirKYMIKHP088lReSjMYRHeqtV0sjSCaOLTqF116lNnouV2hWL6FNK6cm&#10;gFfkeHy6LbiMxBQq4rwH59Jyp7J23QVdZSZOFaWiNNkKvFy1FDrrvBHO70aIr00XpmqHQK4Yz+K7&#10;Ae1qcp3kp8QV1fIgf5f29OwooWrIK06ddsboxk2UWM0uOqcXSeVMlX5jdOMo5aWkpKf7x6+OHIBq&#10;WnfVUKdQYSl/Qv4Hty55Zna2ZQwE5OKDifSo6X2bwxkNIqk/Mf7HTa3dOxabNriqqvmnppaojENj&#10;KdnnXIVlZFBQy6ImDzxU00tO88+j00zHkenVbbvb7cLqJ5GQABTUk04A/lmmBxr8+jJp7OSUllrw&#10;+zgOldW79pMdQ1VRls3MiTVUghro4mlq0qW89NT0709LLJJLBkkjOuVIwuoXa6DT7KjyjdreCGGH&#10;vGckcBx8+jCKS3VCEYHHCnQV4nP7Zy+XkqkzmWkatBhpFqcVPK9c6VET09bQx1hpKdkp0gkvMyKq&#10;3+rEWApl2vcrG3EZiCmmaUrQ8eB6ZVwasT29ZctvzMpU+GCkyJgSuXIrhselZT1JxNNI0QqmyCFj&#10;NUyqWYxxEaYlB/LEUt+XLR4FkncFv6VDn8+HSR4J55K25JH+r16ZdzbvnlxWOaqxtQI6Ohigqp81&#10;XCmxtXl6eSeWT7PJ2rJofLSSRaID65DGyqL3uYbftEU0xiVzpHoPL+Q69Na3UI1zin5j/AD0m/76&#10;rIlDWZPJmuxoEC18VJiM5kI2gqE+2npTWQtNMyUNDL5adXFJGkw1FTpJ9ndrsdnHOdEa61Fe4r/l&#10;6L5XRxoViSfkf8uOsFLlchBgqZMTtkTLE9dPFmsZmHoM/nsVIleHOWWWoqKir1wmK8XCKUJFtRHt&#10;fPt1rPJqlVfBpTIBAOBwpj1qB0Y7TZLHrelGoekBuXuHddPWRU+J2DkYqqkipqqVFWkqKKnpZUWK&#10;jmqJqdE8Gh4Cz6ubg6jYezDbeR9tkRpXvF4erE/s6LrmO6a4DgUz5kU6VKb/AMtWU9Jlqqlakn8E&#10;lTUQYyqNZKIpGSI1tNHprBNFTwBma6KV4uw49kEvKUNvdSpFRl1YJHrnz/z9KJ5QABI9JfOlf9XD&#10;pprt4bHrVoK+kzm6MXnp3nx2D3BjVpa2tztE66qegbG0WTFaEjSJxLMn7sa+kqT9RLZ7BcwxSRXE&#10;IaJBUjFAeFT5DjT0rTpmF4VbU7EqRTFeo2Yxu5KiZsrit1V2LhqKaoyMEmWx9bHURRIoknSbJ1NP&#10;lrY2sZjEoVSHaTQBqYr7rbNtySEPtQfSaGqinpwxUj/VjpW6WpAZcV+Rr/g6Cttvbtw+SqcdSQY7&#10;dETeSQT5WsyuLmpzI/mjrJYI6KiWA03kEYilQSKIxyq8exalzsksJMluqNTyT/NTj55p8urJChYL&#10;C6s/z/2ehFwzbnqfsKOWDD444J62SpFIaWvho3fxSp9i8skzZWSWFP1Rr6bG/wDUg/coNs8d2gY1&#10;b5EVApx4/sr0vktrpVUSDv8AtH5efp0u5N756qKVFfU4nCxRCr/iFRPVUSHKl4xTUnmVpIY6wJTI&#10;LEX/AHSAbtb2VybIkjB44dTMMY8uJ6LrmOZU7wvHypXphp93YuvqhhqfKVOfp56eR4qSmeaGjknS&#10;UMwkaSSnm8tI8ildYV2Y29QF/dDsd1aqX8MIB9lf5dE0wMZqwp1KpdyU2FWjjTGyLIFWWoSNi9RR&#10;R05NN4ZdFU7U8a2Kv5ULOG+q+n2zJtv1AZi3d/q4dbhQ3Ei47fTpuqt15jMU0UOMp6ehkp5Y8jGZ&#10;ZIaUSS0kwangqlcCAiXyn/VEkEW+o9u2Gyxx+N4zmT9rY86dLrqwjt4xIEUE+gHSjlrq+opxla7d&#10;tFioKlddVT4/TJLFVy0609Q1LS/5OtLFMQF8w1l5BdR6vaYW1oskifRaiTjA4dFoNfPHSCyGaoKS&#10;MNWVMmbdjJDqFJFJUS+aRpKRoZHX7oDV6pHYXF/qOPZrY2SyuFQaVHlw/wBX+odOGMKBqUUPTIM/&#10;mhHK7ytSsDUTCKhp5aujkhKiGRZm1MruaaL8Xs31tf2ZS7ZD4unFD1oRL+HB6a4Nz1mURWraSB3l&#10;ME9L9y5jqZ4EklWN46MukMUZYkAcvFbUCQfb8m0w2q/pkcM04fy6t4NycCmj506czQ5OWlORhrol&#10;nkq1hTHIKmokYX9brK0awLFZR6mL+Q8X4A9oFktonKvCCPWmetG2KCsmF+2ueoIrKvGLHWVj1M0k&#10;juZF+wVoyaj0Q+CVGI8AjW1wn+cNvx7ULbQ3NTE2k0+zpDKFUkDj1iynYWOhIGakycfkqKKKGgon&#10;icNU0klzU5RJolnMkJKtHGxBt9OD7M7PYrqWInVTHrX/AC9JfF1NpJz1yo9+VMVSK6hSsqpGeDzL&#10;BLOg8cgmjjlkca0ikqgQxgQ6kKAi3HtJdcuRolJSoPyp/k/w9GEI4Bh1IyvYmddo/ucLWZOkgRjH&#10;LPHNR64iGDF1ClCjG4MupWsvP9C3a8u7ee4OBLT1J/1Hrc7LHQ6RTpNf6R8Pe/8ABf2/vfuL/fw/&#10;8W/To1/rt5/uuPP+j/Y+1/8AV+T/AH837W/Z/l9fKlOk3jL/AAD9nX//19erTHWu0kZo4m0jzyQF&#10;ZVqSyO1S8nGp5UH0/wBv75+98Y7iT1K3TlSVBo/tkhikqaWOCpbyVCyrDU8eQQyOrrNCgpQRdStx&#10;z7bqJCaONXTDnuPWB5qJ6eqqA8InlqfG8UESujl3XTKHjkZ1TxuCC1yQDz7ZaKYMATVPKv8Aq+3p&#10;xJStKAU6jNHRwwVMrmeSIRopkpwZeC2l2Cj1soZlHAvz/h7fjjZmUdXknKj4cdSYquShM7LBJHoq&#10;YHEU5nWoSSSOSmV5E8oiEUYKm9rXYA+7tBrp4a1X16pHOpyOs3gpHeOJJ6kVcqLEXjkRIqValQ0t&#10;O8sIVkqHkF7kMLDj20WaAkE0jHSj6gDFMdPWPw1RUQzSnJhDC7K04dZpJJALvLMqzCYyM4LC6Af7&#10;x7Qzzipk8GqH06bLBiSOPUxcdm6WSGpEq1UUwkeKWqTzRBIuNQQRyNEVeQfX+vtPHeIagKykdMkk&#10;+eOo9c2WpXVaoxLVo0CPKAyJUxyeh61quSnMi1BbhyrKrBANPtSk4fPiEDpsEHz6kVGUgSGipnwe&#10;ONYkU0kjRGanWKlSUiSNYfKPBdYwyva/NvdXjYnWJmoadX7aZPTRB9tClQ0UdBUs4p3pqU1c6iON&#10;ShCVAMqBAGW9w4Kkm319uDUyrVjx60DGSaHpRRS0WSq4DNjozWVwqKuqenqIprfbHXUtCJJgQs6g&#10;RC7tYKfqfad/GQ6lkNAR0y8qrwHTHSUFFI1TCIZI6aoniYPTo8hSOaR3jRY0eOIlhKB9L2HvUt1N&#10;XJ6oh1CvT7SUGHippKOSihp6gO9OkscQE4coUlE0g9dkX1aQfqbe0T31xrJ1H/V/s9OKKtSvXRwe&#10;OQTRQQ009LTgtKC14y7xolK4VWVpJHMZkYDg3Gq9vdxf3dAzPivT2QQa8OoE+3fJSXg+2qIJpGLE&#10;OIXZYYzNFDLTQGELTxzr6QADdfrb2qj3GRKs7UFOlP1TdqlRjrFSYKho51iqcTKqs1NLK9LJE0ph&#10;bWrIhEfmleokJW7MW0i1/dptzeaEAz5pTp/6xP4R0rl2ltNqmKSuGViXUx0mQaJZowSWkU6tLGNl&#10;N78AAeyqTdb7wtERFPsFf8HVPGSR60HS9xe3NsrHS6EralpQDHTgrIklzIoiBPp9afkaWFuCPYUn&#10;v9xMpBQfy/zDqsoqopjPTi8e0KcywU+Iq1mkkmminlpkBSNjEXjn86SS6EK3XVre55Yj3Vhucyl9&#10;VFHl9nTOn9vXCty2MoIZ6OLbkEwZpo6eqjDxxItO37lW01mUVDswVj4gpBP0sB7taxTuonkuCCPK&#10;g6V26tUVOOuOIgoIpopqWgyGOWeL7lYqKoqfBBMkxVF0qI0UIXIPpAPu93fNpP6v6g+zpd4Idz29&#10;OdTt2Oun+/hxklb52l1SyVBeoqFhgU1kxDOJrOz2AW9whsPaODcJB2M/l0knizppQdJs4mthqHej&#10;WKc0zhDPUVdKpE0bLUytAzVM5EKDSANAJNwbe1xuYjGPEkpXphU0+fSnx0uel0IUo3aqqJpqeScx&#10;zeGOGIpNHEqlFVIJ9JUEEEtf+vstnjtdOry62wLJXp/VcyDTxvSvVQQrBE4p1eSkWQHVLTyT4+FV&#10;Wc69ZEhBWMcX9lR8ChYEU6YrTB+Lp0rsTnaZcdHTNSI00c89O0dWTCtHBXytUuoeUyeD0koHAd1/&#10;HPtmOW0kdiQQAvoOPl1R9QHw9cP4I0AR1qkWV2HlZpmiZEMjykpCQQ7MraRp4jH+Ptk3MEjadI09&#10;IA0wcgDqROu4XpKSooYKqoj8UscGqVZpZKNZvGBTwp45Htdr86/pf8e3EeyDsjNQAdNSS3XALw64&#10;vR5FIUgyNRko2qxrho6WOafURqlee7yyxRN4je1hxx7aiktpGmKKKLT8+HSdZbwtTTjpjjrExorV&#10;/jFcvijeOkpXLyCSNoz5aaVlCBahZGsNRIAJt9PZgscE6KxiFa16eMt6h7RT59ZsLGkNSldFm6yF&#10;ijgNI8y00gUHyCKXVaMfcEI3pOq1x71dlPDVFtVx+3q31bAky9TMjkcnQwLKNzf5XVgVEtOpb7cU&#10;8lSx0QmZyW0Bb30i54uPfo7W2mH+41Okz3xSulqHrAdzZupUilydFURwST1svqSARsrrDMtT9wvr&#10;M0LKqxqx1EG3vcm32sXFM9MSXclxGo0j7fXrnDuPesUdHj1qZlipjG8VP5PDGYGlkqalSt9MsBZ9&#10;NjxYe6jb9smWpQFvQgft+3pkmZFoOuv9Iu7qUxHIyPVT1Agi0eFBPpAni1TM37Uc8EThVsoJQj88&#10;+9fuHZZCSYVDfZ00l1cCoZRT16y0e9c/BI38PNc0d6emmENPNHDU0lJUVNcYKpjJ5DFHU1I1hdMT&#10;KLWte9jtW2CgYAgZz5cM9e+qnYnGenWHd25sjJNLX5JK+Z6qevMsyPTr55mGuDyRaaoFQpso0oCf&#10;9j7Lbrb9tU/pLpHyHTizSEDUgr0J+L3Nk8jB5shUUD1kVJ4aTz1BMkUcoaMyL5HZvKF4U/VfYbvN&#10;thVaohp8ulEFxoclkHDpe1OYy1PQ0dKJcTFTU8UlPAKGaKWBogfL5APK8oKMSb3v7D023v4pPhsa&#10;n06Vm+XSVCjh1CptyeOepFRVxVCmdI5KaOcinhpljWMUlOjyG0aiQyO1mGo3HPt97KYhdMTD8uPS&#10;MaT+HqSNw1VNJ4qavo46qkkq5aatpoY1kpIFiEUCpa8Et5E1rMEEoJ4a3HttrBhRmhcnz68SeA6j&#10;PuCUwY+dafH0s9PAyyJSsnmyFRVa3qG0OXFRkTqJY8Lzx/T28LQknSzAgcaeXVNDeY6xvkpokkqE&#10;xSRmuUz0lS0VMY46OllACVMWosbh3MildRJFuB7okDFirzsCPTqskJNOvS7kp6mmpEr6OB6SOGqy&#10;NKHhmlnrEkqJmJEcU8/iEqoCWJiKKgsOR72baZW0idq1p0xJDgsF6Z8xuY5HNyyZGn8eIpaHG4+m&#10;ijpJ1o5mneKWshx7sZjO6BLDUzaVY2549mosybGFllBlyfnxNK9JYJEWVhJEfy6UFRnsVlctVCGG&#10;mxVPO9PPOaFFVa7H4sCZATE8cMdUY1sGCjUb8cG5Z4V3CC+olaU6NvrQF0whg3T1HmTFIuLipcQ9&#10;LTFZ8bBKYpWgjMUSwXWIgiW0Wpy2o+r8cD2XTwXEveZDQ9UW7v3PxGnWeszApKSnqqjF0MMlR5aO&#10;ikgaqqWqo4/OHjiINRAaJ/IVu8cbIwuPbKWc+rQkv7et+Pejz6TtbmGnlo2qsUk5SGplWMxok0VB&#10;GEhhWe6IpEEzl/IVJYm3I9r4raaOupzgft8+mWkvDiuOoD6KCB6pqGWY1MrxyI8sTo4kCvURCMRp&#10;FANJMYbT9WH9fe4Zdco/WIYdLFmuIoK1qTjpwxkkM1MqU+06crBT19PDJKJaeeKphTJ6q9ZoUVXi&#10;p6Svhbxh/GTTAhQPouurpkFPFJFOkyTXrHhjqaz3VKkzjGXjRYHidmhnYxVP27eNw5jaGKlEQufV&#10;b/H2VKzOdQbPTiXM0cldXT5T4nIsaOCmrqOopopa2nqqiOuiUTSyVMFRVy/awSQpCwjI0MylVuQL&#10;n3qS7mQsRx9OjRb24cADh1Jg23RUbV9FT5KQwyZCCl1yTgSGylq0U6TmRZaeGIqrv9GUf6/tBJuF&#10;4V+EYz1tdwu42AHSVaqw2MkNIwkiycwsRSvHJSVdPAJy9dXSOsjwzuFQBYjGhAFwfZkEnuLbxGGQ&#10;P8PS47tuUSAxyt+3rLI2KnliEjxDXRo8joI5KipYTpUZGWRX1K0ksRMfoCWVQf63TAXKxkqmfz6b&#10;G/X4+OZgft6cnp8BVrTRGno6GFYoI5S4aKlqJKWeoqIrxKxp5lswYXUlWsObn2kFxuK4Ehr1STfr&#10;mmZCT9vUOTA0DVxnq6aCqkA1oAxajNNHFID5BTPExhLk2H44+g49rUub1EHiHt/y9PWnMFwzESO5&#10;Wnn+XTHWR00kFYqtBDOaqGGJIVlaT7GNWmR0nkm837UtPyDcFbADge1tuSSrEVPRzFvsRXub/P1h&#10;hxOXjpMPN5qqnZZ4Keaahq5JaZ5KmYzxUNdTyKDC7AHVI2oAc/Ue1ct1b6mURqcefSeXfTU4HSpk&#10;29mVoZXkyE8s09YkV5I6WIPHoeop6j7emjNalNFEOZl9P6eAD7KHu7bxX1qFQU4eeB01Bu82suH7&#10;T5dcanbOZgai1VjR1sqiZRUys7QP91U0tSwp6r7mOrnnWnDcgBdfFrc6XcYY6mNTpp5dHMG7VOqQ&#10;46kjD1OOjjppovLDU1EE2SiqYMdNC7PTSLCutopJUmQNq/UFUnkAWHtr67x6mNiW6PLfmOPSBjpg&#10;joMichQVVIaBq7HTmGKheONJaoxuauGethjjUswaQ3YOq6B/Qe1b3cclsIp+Hr8uklxzDEJNOoU6&#10;lZP78V5q6t56qqkqPuXVRSzQT5AQzxxvTfbSQr9lAJSSJtUjOOSR79FNAsCrGAFP888elMG82rUZ&#10;n7OsGbzOWyNUZKPOZyjgZfucg8CIVgRZWqNcTNAGimFYS4jDMvFiy8e1NpHaBzLNCjYoMkmuOly7&#10;3tqklpDSnoelK/YDmhoaUyU1JFTJS1FK08tfPWUlTVRTNL9kIHqTFR1kqMwjLkxSSmxII9lk+0RS&#10;TNPCCCa8OH+odaHMGzksHnIP+l64tla7Ja96T0eJrWR4qGUVOHNTI6S0WUoZkkNSa2fyfaKY1SKK&#10;Nmdvpf2uhjMUK2scrRzUpUEfL8vTps75ZW6CWOUswPAig6x0G4ocm9PWL15tSZZsjUxrU102Rx6l&#10;qBKY1tTBRZAK8M5lmLG5LNIdGiwv7ektb+NZY5d4nqRwBFOGBj8ulZ5shBqrAVAx+XUGfII0YrKH&#10;beGoaqWSGOjWmFPNTqslRQSVFRFLWwSw+SKCaUIU0ESDSdQ4CazFxHMIm3GXwiDnz+Q/M9F7cwxX&#10;MwBZfz6a8u8OZpqeejjx2MxtVRZCeJ44KGo3BlHyPiWWSSklpWpKFI6NVicgeR7lhyT7PLWRI3ZZ&#10;XZ5Q2a+g4/bkY+zoS2k9lKEJuQB8unHJVueoKbEU+36mmGViZqfJ180EdDU5PJrJA8sta2MKSVFN&#10;HRVNRTtJdCIzFpS8Y9swzW91OxvIGWPyp6Guc/Z/M9LZHidtNvLqj9T1Ax1NmabPVcmPzEdJh2ra&#10;qWallkRXrVlGPpEBoKV2k10tdEhDF20yaXNyDdi7exEBBtyfQ/Kp681nEUD+IpJr0Kku6KyCnoVp&#10;6KkjqaFpDVxLW5mOHMJBVPNWVckmUrRplmqAxkKiPU5copB9hSaytLyUKtVPE1/1ceiS6sGbUYnX&#10;pCZDeWQrmhqqrZdNl6+evnp4q6LcFVFUk1UMwx0cixS0bzQ0LWbWxLADk/gH+37TZ26SJ9XRKV/P&#10;oP8A0F9qaiKR9vWeXOZGpeSqTC1lJMpFe0MO5KqGCLKJAJXgdqytqKlYWSiqWHpdlaaIXOoe9LZQ&#10;u9VlwccPzr1cWd0Brp1gG8aOjhyOOpcNk6WDJU9JS0WRizcEsNJHWpjjSQz1CxGaNJYq1llZo3kA&#10;ivps3Ol5f8QLMZEqW4H5EjhSnkMV4dJ5bmVFEbRnUPPr0Xakb1GYK4ncslbXSlUkocpXfwlEEfhq&#10;ZKYRVELRyUrwK9ybScnQt7e1MnLqmNPEMZVTWnH144+f+odU8V2jo8bUr02UOTnnfIVn8W3dTwAl&#10;aihpcuz1MizA/c16yiO6vESEI9R1SG97G9UgsoisbWUJb1p/sdNAxLUsrDHUfEbinytdNmMvlOzq&#10;KthIKeeux2WoMdR0rSqAKOOehljjjeHyMnhYFXJB5sTe9haCzt0tGt9IHABq5zxKj/D0rtTEo1eJ&#10;U/YOp1Tu/Z+U8iVc+76unSSuqMg01OkS1M1PDSvVyIlYs8Exnja6wRgS6ilrgX9oU2rcsPDMBK1M&#10;BqBfsp+3PSie5tlXuy3WGPcO3cxj6icZCDFQ0NFV/wANiSsSCorsRU0mUjqsKJ1x7irmeojUrBOy&#10;yOXiMZAf2vEvMEJ8Nrskny1cPn/q+fSBLu2STW3CnAdS9r5bZuAys1Xji1PmcVkKo02Uo9tQUVdj&#10;UgVkXNxZfHxU2RZaoTMGc+S2oi/9r2lubrmOBQYr05H8Vf8AV9nR5Bu1kBRkP7Oued3HtXfstY+/&#10;c7m+wqHCVkNZh8Vu6jqqiWmphWYT9n76JFro0FNPJT+UyGYxS2WRbG61d45mt0gMM2gslGo1an1N&#10;ajy6ST3Fjcs3icAK/wCr9vUc1fUky4RNtbV23tvP7UhqnoMvhsGtUmWSeX7mGiy38XmlhgGPpVei&#10;pNNO8qq95GkPPtxd85khdpnunYt5k0r+wf8AF9EWvbvqGXSMEdP2O3NTR0V6abDVCRPXS4yKsxGA&#10;qaLHvFSVs9DJKqU9IqVMEtZr0yqHPjF0a4HtHdbzvd9oiu6yRFgaVPzzin2fn0bRXKRkaH7ek5tf&#10;cWPpstTZXcdXtPsWU/dVVZit7UmNn27koWoqkYr7+nxf8EekXG5CojqKc/5M10KuHjYqTNbx7dgI&#10;NqKNQCoLn0rxP+Hp+53eDwwGUah0843c0+a6xzXWf38mJxOQgVtvZHa+USjr8JWlqSbNyw7igGOq&#10;ayDKVNDG88dQXktYLIVUKRNb+4E2zW5VrRmk4ZA/2eiObcIroadQQV49JeowvXOQGPSVIdv5NaCg&#10;Ne2GrocQ2759rPTkSZnJ1tXHmcnQ5WHSZIqOfHzSSDSz6LD3WHnW/f8AXTbwbc1rVR2144008vPp&#10;5d0222ArdMZ6Zxj5Z+ynRhOl/k/3v1nter2tj94RVeGyUMlLQNLRZv7Smq5K51gXHVsm4KjJ0WPo&#10;qVdDxR1EkZc8rp5Jhde5VtYRG2t1kFa/6GgwAK8APM9bgu7S+dXQ0n9eOP8AVToIe1NjYjfe5ocj&#10;TZje2SqIqGufN5Xd8mB3FVTRZqYLM+2Z5MdRTYLHPLJop4C7cc6w1/YSPuMzSFvCdlLDiAK/aK0+&#10;XQlL3AiGmRSAPPpUYHavRDdbT7cr+k8FvLeFdt3MY/Mb1z2cyW1MTWU9bFWY6iqpNm7Dl21gah4B&#10;IGaslV6uprKVZDIxHIoX3ZuNs+nZLWigig8ND+XA/t6JJ7OK8BWeRdJ6LdiOgOuNmxY+TCZTM1mV&#10;/wAqnymPp3r6jbtLS49ahViabKVNfkqnI1AmLtJL9qrwKV0uTf2m3r3Gud6iinitIoj/ABBFVjnz&#10;AHyoKeXz6LoLSy22UqJtQB4ECgrn/L0PVNH0NidoU9PU9e5PfG9ZPuaeMbt3BlqPrrFFZ5KVKpMb&#10;sJMJW1MccKq8UEk4VCLSMQAfftu53AEaXj19fM09OhXFuVv9OgSfSQ3ABfn8ui24rr+T+E5+t3Tu&#10;baku5ooKuLZuEw+05KiVx/EayKmp63MCtioqbFLBT+WoDNWZGdYwiqxufYhfmzYXlXwjMkJK/hx5&#10;V8x516rcbvcSqYkm7fSi/wCbpMU+Y7H2lPs2fD9VUm6d77OrzuTKYzKY/H4nE7lXbGYfIUEmPr6B&#10;4s28GZxyurwTLrHpa34Igsr7lSfcLd7zcFW0Zhkq5A86mi/lXh0V319JaWwVFHiEcOgk3BmvmH2t&#10;2dRbt7f7DTEbJmf+8WQ6vwuar5MLQ4OonyWUodmZzI0VFRDKVWQrVRZIqiplESSWBDXAlu55u9td&#10;u2Wez2s+LdNVQ/hkVJpWlaEADgSBXoN215ukV4sjP2PmnVgHf+9K7oroHGS4XYu2tt9Id0ZTaefo&#10;9mYfG5LeuU67yVXgXkywrhVVWTxu3stkYDRwU4eWKGXyoG/d80Qj2xso9+u5o7KRPhL95oMEDHEk&#10;5/ZXocNukVskLSAVP+HoijZmimzj7m+9zlRLic5HJRYrPVX2OO3PjHxz12Ngl2/RbYpZcbj6taJK&#10;XJLUPQRw+K0UJXguS2G2QqsV1LBStCRU+dCOAH/F8a8KXW+ztiECg+Z6sh7Kz3dO+djQydk5LrLf&#10;eKwe2ZMIarp3J4Tae69jZqaOikgxuNx5xOck35DUzS0+uf8AiNCaSJHFRE8er2obaOVoIDJ2lK4X&#10;QDUftJ/Z0wu7XbZ10Jx0SDs6tzfXO2sBsvA5LMb3z1MlVX7+3hUSypSYLcv3uSpv7p7Xw2EdqDMY&#10;+g/hzxmpFNFJV5C5SVYSpYgt7HlXcbq5ijj8JgQFQA04CtSfU5JPr6dVbcJ1OtmqehC7T7q6a21s&#10;XaXW3W26F3rvzceIjqtz7qaB1zGbWsMcseOr1qZaZ8TPhqygkZceLSpKv7rFTpZ1uRIyxuks0aH8&#10;6eXyHTg3vUBHqo3Sc2X3BnN2Z7aO1to7OxKVFHhUhytZ5ais3HXVNFQaazNTrLUVtPmo6+sxCVJi&#10;aGV6IVirCiQlR7Qy8l7ZeErNBHGwIpSvH9uPyHStbi6IBjNR0JW8N09MY7MbZx2wqSt3HQUO3/Du&#10;Tf2b25DFtHeuUpsRQiorsJItDj6zN/7kHmZ5YshUCOUtGSXXQpNzFylJaC3hS4InrUaXbHEeuPz+&#10;R4dNziIqZZWofTpbdM5nCdgz5bF7E6jzG/8AdkG6pKWqMe394UK4BcfDFVYnFYjdtJuKkxW3YI6f&#10;XOoq/wBxWZbhuPYg2LkWe4VG3VQ1VrUkmvlxPyxx8uiOKfTdO0Brkf4OgV7/AM1vLrvddbtLe4zu&#10;xc0ZqKvkx+Tqm381FiqmqkqBWZDKbbqamH7PGU7M01T40elQMZJFALhOnt3tE+9iCGziBAJJ+Q8s&#10;mmfTiTgVPQ1hv7oWg1OA1fPoWewNiZHcG2+vcHsfd2L25T4jYcW8t87o372DgazGZ3J7kZ81t+uf&#10;M4/7vbuAXc2346U4zBmmGShllaOsZ7pO5be8tbJt+6S2wsIyxrTHoBWnRdLcNcB/GuwtR5U6JNk8&#10;L2tufcB3RluwMFg9nwChMWLk3VDTZnLO2Mo4Yngotv8A21YuBZY/84rLC0gC2ILL7FW3wcr7fs8k&#10;f7sSS8K/wYA861/F0URxRhw31IY/b0Znq/q7sjuOvyuX6no6HfYxUuLp6yt3DlaRdv0Zq8k0VLmI&#10;K6oaemj3BLDSxkwxU8cjRSX0sAzEjsuVbrdA1ulrHCndgUrnyINDSv8AxXWryV1lMiAUxwOOA6Rn&#10;bOK7W2zvpk3ngKyenptx5HBVe9sRjPuNo02ax1LEXwsHYFLS1WLyWSVGSJvtz4KcjQW1A6Vb+3c2&#10;22ciI6ayfM8f2Dopurm6krILav8Apcn/AA9BFl9/5XdOJhzG3cNPjMPgBUwRVHE+STJ4+lifNvDU&#10;1Rp5cnI60QhjanjqI0DaJZFI5ZsOVo7GTRuMuWHlQjPD/ijT19OmrJrq5J8aJwvzH+z0yY/ek81b&#10;VVu55dz0mCWaKKati/hVVm56eorxisXS5dZWp8QlNT1c7CZnj0Rx3ubc+z+42aWVlsreVcVwTQcB&#10;/M0p0onh8IVYefTzT5vbFAK/MDN46et2vTTbkgjwfaWw6rIjCCACrrpsHQT1bzTRwVkMbijBqVFO&#10;4MHhVpkf/wBb3eTaMscaFGGRUY+z8yOPr9nSeqkaq9Kmk7L2R2Fjq2DAZDufOb0wFPR0W5cPsbHb&#10;ao9r4CKGrqkocJHlJqDdeY3JmpqSH72WGjopoYIJkKysztGHLH2vO07as+4RRSXBk4MTThxqPIGq&#10;r60avDpzb6SSSP5jHRgdhj494XYGPwnYnRPbb9ldjbuo6HM9o9g7W37gcZtyhnnCGoxtfUUm1MPR&#10;4ihaKCY1kCUrzsjxyRJFd/YrtditorIq1vCQo4D554/n0surWVwSo7ep3yU+KHTGDyWJPXvfe490&#10;bXZKbB4vB1u2qGrxODxm9GFQuN27nxuvJ5XJUb1ilZZamGolhmVZLlCAQ3ud5+6IybXbNMrNqzQ5&#10;7qClD6+nSeDl60nAnndvE+QB6LjunYm2+ucCamTs3Z2z8AtDTQps3cuXlq+waWuqpXopZ6iGGlnz&#10;MEc8dC0kgYwJJE6jSoJYFtltG57oF3G520NJIa1NAMEilABwp05cwRRJ9MjEqvqM5z/l6YMLX4aP&#10;FVeU6ipd3dlUNNgYUqc5FsPcdTLDU3p5quoelxlHX5HH0NDLPPRxSSygyGmeepjOqJyhv+XL26vH&#10;s57YRxjuoCB/hIHn5H7OjTZkjgj/AE0JOnz/AC6Ycvn4t0ZTE4vK7WhrMtmHj/hnloKqCsikqCMf&#10;iqBqiofHVFNkNYeQ08hjtyWOkj2mtdnvtvWTwpf08ilV+ecE4H2/7BhPD45C6DWvlw6F/e3V/YHW&#10;Veu39xbTqdr1tVXAR0uYfGVeelaKOtvTUdPS5yoxfkp0plE1ZLMxo7lUnBsPaOG3SS4Cz3hPp9vr&#10;0Zta2lvYs0iVb7OhP2p8Lu6d2xvMNlYGTB/Z1WOxtbT9v7b8NXUZRV8VbNmcXkszS42ijScWptdV&#10;PKzEGAMCQKodiDuswvozWnH5U+R+degWxilWZo0pQ9AJ3b0FP8eMljKPcO8eo93bsq8YuSh2l17X&#10;ZWrr4qGmoxS1UO4a8wRYaKreogZ2jeZ3n+vhS1ie3u0hLFZfrUCswUgGtOJr8PDHV9vgkMhd1JTT&#10;5fl0Xupl3JmlpaSkp8JjfDU5HIPUZvwV/wDDMbVwQU9TMuIyE/8ADFieqqY1UxKjyASaY3C6il2t&#10;NptnMk8geopkYLA4FacKZ+0dPbpbkJVFz8+sWFzddgHmraPblL2Jmjg/tFOUpGw8+OekkK0+QTBe&#10;SSspqagkQMsUKKjIwLWVre37uPb7i4QncRDZKwNAAVPkBWnE1/w9IYIfEgIf4ugdm2v3du6fIVdf&#10;k44dr1UpOSp5oaqGOLHiKbxUsOilnpqeAeNvHGigCVOTY+xCm/ci7fbwxpAW3QeYUca1BqWBx9nS&#10;H9zBmZtJ6X+wdk5+HIYfCYGnqd15fLVOJpsPiK+kjhmgxxyS1LT0uSxbzS0Ikl58k1MsiR3NlFnB&#10;TvW8bZuIrKBEnDVTzoceXHPyp176BlqseD8+hK3pt/etHvDKUVZtvFK+3Kujm3DnNoQx5KmgNeIV&#10;rmOXrZq2etqKf7hI5XhqPIwUc3W3smg3Db7WLTDuCB6ECtanI8qfPHz6LprKXXQ0Jr1w3B13UZLP&#10;42hhn31nNq5PPVVXVqcRURYqmeppKWfHVlCDJVVEz00cjUz1GqBIUJ0h2NvasczWA29gt0v1KjVW&#10;nEDFP2mvr+XRjDYpENUlPy6UGaG6MXSUeBxGG2hDT0UwqafNvJkaOGqmoshTaaaFPswajz00OgzV&#10;UIl9LkSgen2F7W42i6m+ourlzck57f2fkBTpDeGQuUhX9LyP+H+denjaHxi7G3js2v3Dtrb+HqqB&#10;szBjTufdO6NsYCvWGgEsmZ/ujhd1ZanzlfhfLIySzLTMrk6kK3HsTNuEYKiOdSqrwpQfnTzz/kPp&#10;0os9p+p0KWJJ6WeR+I3Y+1Nk733zn4M1ktq4cbfSumxu4cXubxDLzQpjaNcPPkqaoz9DQVj2qWpW&#10;c0SBTMqDgI35gWWaOEzBCeNBjHz+f+HpybZDE5UMePROMxs7faS19djX2pVzTPJNU0k9PjsFHTR4&#10;3xt4s5FjYpIIpnSSPU58dRKP1M9gQKbPednvJrOGYOirgkqc/MV8uP59Fd7s15UiBgfzp0xdb9f9&#10;hZPNy53cu24srjUyejI53DfcpgsU+Oaed6qmz0SUZoMjSz1LtFBJOJTGy8OFU+xDve7bbY2jpt07&#10;aT6r/m6estpuoYU+rxxzx8z0NNdTxbYxX3ePxuLxqpU1UiVsU1bk6+GSKmKRU2VrKyKWvkkytPKZ&#10;JIogomKlbtzeNYL+S8vholOviaaR6V4kDj/xXS3wkhAZUOnhjpJx4SPO1s2Sq8h/CcpkaB5ZzSy1&#10;tNQnJvTmI4eOXL0IkpcpXUjo0YQLGpZlHIuTe53F1cxk6gnrThxzQkfz6ssisaaW6esVDNtHb+Qq&#10;c7lMevnNNRYqsqsxNkq+GGthEb0S0qVK0pkqtNwGgkOoDn8e0k0Mm6aJrFaxjLDgB69baZ4QWgNG&#10;6DrKV+WzIbbWKzC5ukx+Ur6iO+IFLjP4ZB9tLNHNlsyKVYq6RRokjpqSQg2srk39im3gsdtto5Gf&#10;vK5HHPH7ekYlvbtiJh2+vQhpj5jQGN8Fgq2qyBFdkstUGWjkFYjRUOOihoKJKGmzOVhqoZbqkZJj&#10;S7ITcgLPuAnmnuFnYBRQL5UJqfs/Z59HMdtbLFpKjX69eqtiR5/LUlUhymUzENAKivBydRPQVtbB&#10;JUeTE0mLp6Gp8tNF4C8YplilqFLEIQLncPMUS24tZDxJ7qZycZ/1U6Rt4kTERdIncFPJgMrWbTzm&#10;zMlt3cMFQlTBTbkpFp81SVMkyz0kaCsqKCoeSqicCRalfG91svs9sfqT/jVtuTaSKUrimPl8unGU&#10;BaMvSRxPXWaq62jmpq7I4fHZzIVBWiqjRr5qqkkKV7PRLFKwVq2VgqiNo7fkix9qrzmJLdWjdVad&#10;Rlqn7R/KnSMWTXErg/B6/l0MtHsDblFlcVXVtBSUWXw0oH30MT1VLkqGKOakppalYoab7SWkc3kS&#10;OaEH+0GXUCFrjnLczDPDBdNoZacaUyD+fDzx59bk29odOKivWGo66G8Kuor6WCqyceEWRsfP9maL&#10;bWMkpXiMj0kIgXGTU00ihv2ZY5I3GrQ1wfavb903WOzkMrmjcSTUmvHP5/sx0vjtopFUPjqRtbb3&#10;a2Oxe4J9nY3auCxuP3Jt7ObzzUeIo8xlMk+LjyuPwNFJPuCnGSqsF91kqiarjpoxC7NHqJ0g+xXt&#10;e/7VBGIr79RQMBhwOM0B+0dJZLYR3A+nWh6YtybezOR3RnshNKlHS1k9JJjcVtalxGPpqvNVccCZ&#10;FcqsVHLU0sWHUHxLSxFzHLZm0D3fcN42y7rDYWCmWoyK44cP9npe8c+fFxjrHsHovPZhc4iwbHwG&#10;HiqIc3X5LeO7NvUuVqqWKqkhhx+Mo613PneUM0YMQezKWKngrxFe3FsjpIElUcKYp55+2nRMZHNz&#10;4Zynz+3qJubamdr91Yva+K2LhoM5QSLhbtuXBYvI7mTKOBQSZquOSahmtM9w6SU8c6ckggn2niSS&#10;cGG6vljA+RP+qv8Al63uECsnYtT09Y7A7m2ru99tbo6rpqGqFJU00uEz2YMe3MvCH/ynI7WyW1st&#10;9vmVWdQuuKpqVMnDWIsSzd47baYlmW98T8umbGLQaOKGnQUdl7PydE01JU4MYqgnq6KWnw1U+Sjq&#10;0onYzU1TX0/3cVdNHTBWtIzcHTwb822HfbAyPIv9oR6Y4U6d3RQ0ICyGvSJiwGWyeTpqXbIzeXy+&#10;QqaSDDif7XE4mih/hpdzRLlGSpnVArFbLo4PqBPIiSfbnUidI0AXiKkk14HH+qg6KbW2YUYk065Q&#10;4zPYzJVTZyegq2MSNPBiZY3oy9WywxoZ6eOBGqYZLXiUysAOCRz7L5rmzWgtDU+X+r/L9vSy4GlN&#10;JHTcuVpqHKJjsOuSqK+ZqdIneGYkzwGQTKoNmKeNgGDFyQv1Av72La4mi8e4kVQOOkkn+YHRGZzF&#10;KEBqOnfNY6VMm06YTVNVfuCuoao1uGWZFvphljNYaepBBPiAA1XHB9+T9SFFa4FcjPE5NOjtFZoV&#10;cHiD1BxOSy+XpclPSU8k0GNh++yzQ+Slen8pekoKtaMvS6jHOrDXpYKjXK8n3c7bHGwkklGTTy48&#10;f8HRbKJqEE46bMbmanMzTs2D04V3kiFHU3jFISQkFWsdUQv3FNOPNKIGRQGDafVYK7iyjt1rDcDX&#10;T/Jwx0VtNQsX6x7lw+16ispYmqpM81qUVVBHjgrTVOpFVUqreeeVUe4ZGJKEA/T3azvL6AFVOnHG&#10;v+rHSSGZZp1CqQOl7i9rY6kEGMaSrxFDLk8dG3keBjTxTzgRipikavYR0Tz6hE+jXcn8X9oZG3G7&#10;ldwVKt5H8h0KEgwGB49CT2B1dm9lYqpzqb0o67DJCk1bjK6moqIEw30zK8jVSSWQqyxgB25VQCfZ&#10;va7aDEqswWUGtQem7mKihj69FO/jWB0X0Jf7f7i38Iqf+A3m0ff/AKP+AOn1W/Vf2p/d91r/ANzG&#10;+Onlw08OHHy6Q6R1/9DW0i3RLIVCiCkczFmcx6rCQqrmOVQrRkJcEcAg/X3jLvvs7vdkssm2TLeW&#10;+cDsk/3kkqf9qxJ8l6G9vvcElBNVG/aP2jP8vz6Xcm65KSnoq5qnHxxIstEtUwlWRCKS3lknjmnE&#10;kE1OxRittKixH19xOOWLu3vDb3VvLFdFqFXBQ18qhqU/PHRyuiSMSxsHr86/z6T23txU2ckrY9vU&#10;z5SFJA1RItjTD7JTLr++CvJBGFU6VZWDKCAVHtXuOyy2fhwzsVlLYFRnB9DT+f8APpN4shk0LHU9&#10;KCbJwRVgFbHQU1FNRiakK1kXjikm1yxiWupgY0mVwGaMsG+hI4v7Ll225YlYiTJ5io/ymnRgsJkQ&#10;CQUr1gB25uB0kG4DOJaaSiqniqmCUEpdpWgrtaRFXDj0X1XFrNyPbzW252CKJLSi8RUrn+fWxZxJ&#10;hWqOo+PzW2qXJkTVtWKGmmlYzzQLG9qcLMscbSMWvIYnsjHWA1rc+25tru7sALGBUfxLTP50/Z/h&#10;6TS+GjMpY1HyPThXVWPyqVGaw01ReqaTxBWkiNKTq8RmN08aaALheDe35t7R/T/REW1woqPsP+fp&#10;mRXMeqNz+2nXGDI52pSmDEtQs9a8ZMkqQmnaJVnQx2ZXRXQaVt+of191MFspY0Aanp/lp0xBHOzN&#10;rmon5np7SGtrYaJKQt5Jo1i0V1RGjRmV3SWOKSdDHFRGNmIL3NzY+0biCABpAFXjgf5uvSJOv9mv&#10;8x06Y2kr6ZaqlrEm8ngqRHWU0cNcYwirDGs1VT2hanmty3LA8jm49sSujuvhEaDwpj+R6b/xutGj&#10;P7R/n66oaSaREp2q65IKqrlpZv3aaSnlaEgQx6WAdo2qGMbyFOV4B+ntyaRYUAagb7D+3HT8Mb6j&#10;qwKdTHpyuQjald6FDVSY144IY444TPESUuZj93TER2Vn03twfx7SrLUca4r16aOh6wPSfwxa2ufK&#10;49jAYpWoEqS7RPDJ4QrU7N5RFSsoXUFkjZrkN9L20m5RdCefpSv7evL2ipx1nqc3USVL1D0J8ddP&#10;5UkpYAIo7JpmlWUtIJKiw0+hgG/1+Pdf3aXzWjU4V6cB869TcRlsHQzw1lXRVU1GJ4WUtQzUgZ9T&#10;CSIxPHUKZo4tNmt9BxYA+0lxaXDUjRqSA+o4ft9enRUjHT9V1OLjqseKbHU1TFMxkqmNp5fE9fPT&#10;jzKrOfWIn8RAU3YECxBKb6K5oNcx63imeoNTuAZGdKTHR/brLVmhSf7TxwqInVold1ganV0Zj6iI&#10;1jb83ufbi7ZKgDv8A+Y/wV6b0A8G6bqqdKlKiimmeqno5KqRZDVhAwOmIGmpxTCMKVFhYnkf7D24&#10;saqSVUaP9X+Xq69pArnpYYOsybGOGCoJipWljSGeekp4GlQSeLyyRJSwrEJLBLowYgi9+CWXkaBg&#10;2gCp8ulzq3hg/P8Az9T6mHdWXylPXvmqMVcxmhokq66SpUwPEPuVjrIoyoUMvoB/I4+nvcc0Ecbo&#10;6n4T/qp0yK1B6U+TiqqC9BHHTVpgpPJPDFWeeXxzRTl5opXkWnaWoYCWojYaomI0kAH2UwlXWjtp&#10;6UGfTw49KHa2WkpcfTLV0FTTyvRTzTTywSo7+aNpJB43Wrp3i87XEr2bUQwt7JNwgC3bBJao1KZ+&#10;Q+z/AAdKI7vStWx1JxNSazx10lHBDBSTyxUrw10EOQo5KfzJGjrp1RaXgkaWVYyVD3BDMpO5LN4w&#10;qq3ec8Rw/wBVOqM5l7uK9c6FI6xYalqGojpJoUMbxr/kr1Erhixnme8lMYSFYhgI7eqzEj2iu1li&#10;FCTq+3/UOqEGh6epxtP794NJM1HI4jnpEhNE7RrGWoXqJWMUUMzubScvcG3I9p6XgjKspp9o/bx8&#10;uqRV1BDx6hbonmo4qOZ6CKkoXyaK00dXV1VFUvTuDEtSsaGSWyzsAUIsp9FiSS9t6CX9OlT5/tqe&#10;jGSzgCBzSv2dYMbWfc1SUE1Sa+ophRU1LTylJFX7iWWlhakgNMH8UOhTHG0jEAav6+37rbVXvVCt&#10;TStePy49E88qJVK9KGgzP3kcddIZVmNUlCsdMWpYQkMR88s0DSrUPU1kbqylPHEjDkAkn2VPZrHR&#10;Ao+3piKjnVTB6jZLdmRoqKjx0MT1NbC8jRRtTSUc8Uk7FfvJHV5oZZTYgu7Esv5IHu0e2QySFy/6&#10;NOP+rPThVfxdPqw1yZCooIOZsLNTR1klCytjZpaqni8cUcksVMXjmeURi4CMoIBNr+0slqbUMwYl&#10;GJzX59eRY0Y1Ax0wtg6jKZXN4iWCD7mix+UmiWKqcPNVYaSIu4lWOajNKi1OkIpOtvUCfyZW0iQW&#10;ayMa5A4V+f8Ak6anDSr2Cgr9nTjDsKkyUcdJJNUUlTQxRKSjNU+GKrm8wpzPpgijkMWnSl9VwQOf&#10;Za++OhJENUJ9PT7fTphdoWcBmmNft6xJ1ZBTrUx11YJoaQfZLJIIaiNa7ynXotUK3jh8gOsal+vp&#10;452/MkmmscbDPoB147HGeL16UkPWmHx60NV9ylPG7VLGelrY6mStlWWNF8Dmnjlinl+hUpY2J+ns&#10;suOY7mQadDE/YOnoNjRWBL9n+ry6bsvtzxSw1prlNZN545lV6eT9BdpY5VeSPW5VgoIUKebX9v2u&#10;6M8YOmn8uqXO2xltKy9QYsAqF4S2NyEsFdKsn3MEsi1nmh+4hqmLgyRTweFkAFrWubWJ9rGvyMhj&#10;kev5eXRXdbaY1BDnrFVxz0eVo4KqGg1zxVVNNpcRiZXP2zgyNIyJTJwLi6yGw5NvahXZ4GYsftr0&#10;nhhqQHFOnqqwkzTSSyY2ekjrZkqo6qWnqFMFGYk0o07gRhZQjERsPI97j6geyw3KBckFQejZdvVz&#10;VR1gG15KE1OSFFNNBHL9rQ1cjyCCecoGNIzF1jjI8nosQwJA+pt7sm7QEiHSpIzw/nw61Jtnb8Pn&#10;8umOHBZX7atNLFW01YkUlOHTJvGlLLJKly0FRFdi0YIUR3sOCQb+1gvrPsLqumo/DUn9gr/g6TNt&#10;xzTptosfXrVwGuqa+OajMFK86k18sdTDUMI4hT/ciRZZKoRnggBQX5C2K17iAg6I0/YPT7OtQ7XM&#10;RUsx/P8A2elBHhchHUPVzV9ZRMkUqyVNNJJPUTffVdSsbTxVMNMEp4KimeNl0nQoBBAIHtG91BSp&#10;jWn2D+X+r/P0ybScXDxIpNKf4AelRSYHwyRs+eZhQtqp41hkjcwaEUu5VtbSqYwyISqn8j2Q3N/A&#10;CY44eJ4kdL0sbgCrxUA+Y/z9TYdyVuPrnqhU08whhq4qa4kkNTWTzCBTICqJrgp5GldiSFsL82Jo&#10;lpFImr8Zzw/y/wCDpNMtXKr5f7HWGfPRJUUNZJFBUUpA8rCIrNO8jeJFZhqZ31x6jyQw5P09tJYs&#10;9U1HX8z/AJ+lkNsrrRgOnGu3Liz4quqoaieUTSzwSeOUlXgyFJU08cbFX/bNEJOF0BeVIuebQbfd&#10;KzMstB9vVJbaBKgQ1+YoOsX8SxFDKkkEdQlXVGe0hWNhM9TIoqNTmV6eGnpRoEblSrKCPpe1pLWa&#10;cCKpABHn9vz6aayURBlQjPmR/n6xTbrw1Zm/HSSNTtJE8U2RrA0aw1CGRaieP9sSRP8Asr41VXUI&#10;LKzXBLw2ho0/UbH2g/4K9NwxSlqBMfl080m5IqqWQVmUNUKYVkDxTeXSKBJHjp4o6ttdNGJ2kJAj&#10;S5H1t9PZdPYaaFDXPRjHbFgO3qLkjmKl4a+nSnFPOkyw/YZFUMT0saiFqmFyClFA3Pp0Ryjj6jl+&#10;3ijEQSTjmtemp7FmclccMdK2ozubjpqaaKiM3n8E1SlRTxSgeBf3XMcVQTBRuYQWLoHINwT+SxNu&#10;jEkravs6t9BLoAK1ofUf5+vHM1s8UCKYo6aoXJzY+gpli0w2EtBNTmkV2Exqp3KAkkpFYadN/bdz&#10;baKeISOH+x000LAAKvTNNLlq/HtBFi5nx/2lJLETYBqqLyBHWIFVnVNMoDatCgn+o9uRQ28Rp436&#10;n5/4emfoZHcfpUH5dO+MlrIKipp4KPMJFkcdSSSRJKCq0Mlc8qTGOCQyNCRFaRbDxFrOOQTWW1h8&#10;MMzLx6Nbfb5BRTHn8umd3yMEUtHJjJIvuZpXo71A+4amR5VNIsT65XpWNy8otx9foPevAtSqyaxW&#10;orjh8+HVbi1VWoR3V6StPVZZ5Zi2Mj+3iiNNVVbxa6iWQxzGARK6qsVE4iILnULryASPZ9HBbR2j&#10;KGGs8Ps+3pNO5VQunpYJNt6K9ZkosxG1Ni1Jix1LjlJqJNU7xtVZI1FHSQzITGNFPO9QP06SvtNB&#10;FGylAAVP+r/VnpMYUm8/5dNMOWo8jLTAtV4yEJS00MM2WgrXGSqWKuIw+LwtNEsFJ4yEkUFDH9Wu&#10;L3bbYiWMShjx4Dh/g62bVQqgRgn8uljR4qWCSZ8dm6mrfE0wliknWOR6immaplmhq2RmRzJJRuCx&#10;AtaxJ+vsnu9LBiI10V8vI9G1jZo1dQAFPl1Jkw9RVThpa/wzEiVo5kknKxvTNJNHJBSyytLEKRlC&#10;6VLNICF9VwUCXIQeGAf2Hpa+3WpqTp1fYOsscUMMckFTU0lRUNVaJI41MLsFidaZJTOEGkO9rtCX&#10;iYC5X2noGc5NKfP/AA9Ifoh+KIfy6mF8lSZKGlyOQfH0EuGyFSjY+COao+8osbWs870NOxjmmnps&#10;MsZeSYBfKwZrHSV9vYWl4mmRMqcn/B/h6sbPRGpVAF+VB0mqjJ7g3EBklkjoo8fXR1M9G1WnjheL&#10;UywB45/uVqqySMvOliW1g3IY3f8Ao7KwOgW4bUNOQPPzz9nSJjMjlVTUB1ki3RU1bNIlIZXqnrmq&#10;xRGoqCKWGBaWpqHiUM7MjsqqjOGsqsOCPbf7shWSqtQ4x6Vz+zicdVa6dF7IRq+wdc6TdFTogp6t&#10;46iaopFNPAmOhV4YzC0KBklaedZ5yqlXBD31XFh79c7Ohyh7ft69GTONbrnp4oMzHUmqp6meqHjl&#10;pRP5lgCvOrSCQrWSOsccszExh2W4ReLD2WzWJRQsTVPpWnTmrT2ox0/y6eYq/HmpeZayelxFPGKq&#10;cwzRtkaWjqZn+9qaaOAr/EZEpgWKqFI0Bf6+2RaXIEagkEtTiP8AP1rUR8UhI/PqPVNRTiolSkGa&#10;p4a6goYJjUVoFTTvMumsankjWKKSalaM/qVVCsCOD7URu9u5SSdg1CeJ8s9IbpGYnQTX9nTtDhIE&#10;lx1Aq0Rkq6kU2Rjkno3ui57IRSJTPJXwFKZY1Bab/Ml+SpIW9fqaqbjUagY+3pWsM8iwoZG1+Yr/&#10;ALNOnHJbBwlZLUyYrJ1qHHyS1VGaVFqKWeqerazxVEGRq5aNdMAiiLvNI5AYso02LZOZXV9MpOts&#10;UIr8vP8AI9HL2LpbJJpq1Pl69cG29RGjpVqo8iUoaRqVYTEcele4qZKiJqmRaxEC08rX0oo1hRqv&#10;7ou86mp+LomljuNNVGlvXpuXZ1PPR1ccjT0MNTTukaLIYqhpY6WrijqqkByWhjrIGVSbkcEG1wFE&#10;G6yR3ccrAlPP5+dD656T215uEEjGSdgn2n/J0GuM2OlTXn+ETbiWRamiio6ionWeCeoqpvFjJ5hS&#10;wAY6pqKWZmYos0chUKQASwFdxvtoLbStvSQn+FRT5V9PlXpWedLy1YW6u1PXJ/l1zyGzq3GZes01&#10;1TTSRl8LSrDMWkrq+SsnWolrC0Mn3Wqqpj5mjb0sV0toPui7pbz2ml7YZ+Qrj/VT59Lf63X0kaiO&#10;5fV6Up0qcvtnKRLtxcFmquCDKYymetjM1JQeOoleVquLJ2epqYgEXUV0K9vSbMbe0Fvc7YksyzW4&#10;Z/Kvp8jw/n0oXmPcvDq0hB+WeuqHE18H8QopMzS51sfJMkNZPUVtJRMJY5qWwxziYV0bwVbNGQqs&#10;sqIpFtN/SXNkQVitTRhxqMU9M18vLpy05ovUc65GP5DqJn8bmFl/iIrcVRQVslZUpikpx48SWq5Y&#10;6PCuKeNpmp1qqQILaEjESr/ZFnLa5thpBJ1D7f8ANjH29GEnN8wQ0jP+8r0m6rE1S0tfMsdDVrHj&#10;y0E9NAr/AG9THUu9SrSaI4ZC1I1OUlTSUEdh9B7Xi4tXYIzMDXNKjzX/ACaq/wCqqa35oSTvmhY1&#10;+S+vUHG0+TosdFTZPH0lJPLI0tck1TTQJGUge0sqiZZUZ2VLatOt2U8/QqZ44XH+LStx9TkfZ0sb&#10;me2UCsTU+wdZUrctVyQR4mWYUaRxQT11TFTVEkVNVXIaSrNNOlC073jlADaGHIBN/acC3gDPPFVj&#10;+Y/y/wCr59NnfoJxpjgJB9aDqE9JR4+pqJahsxXPWw48xNXLTU9PRLHSVMdaFlxL6KihkEYkikYq&#10;zLGBYg+zA3Cz2sCw29v4i8fi/wAoHTL7jFbpkCv2f7HUPJPnY9tKxpmTMYielydHXZ6lVkzOIrYv&#10;t4BE0ciyy1kcsYZgt49MZbUJIyfZtZTWyTrLcOoDAUVQaCgA9Pl0STb/ABmaRWA/YfQfLpHbf3fV&#10;YadJ4NvJX13gqK5lrKOGdKhaIRTPS4KjrXaNmqDDGzO0swZ44hGgkVLGdztcN9qZboRqSDWvn86f&#10;afL16TLvg8QFUBH2dLWo3/lZqRJK/a9DiKmB5MdNSTVEzGaGnx9OslRkaZqlya5ZmUsNHqaFr8zg&#10;kgn2ZFbSu4l65IzgjyH2/L1+XR+m7QNF/Z91OkFufceZpMnO8WPFHSxFqA1NNjpy1VV0ApRNj/Ov&#10;mpnWV5IZ3Vxp0yJcg29nVjt1s8CmWWhH+DpDBusTu6ggmhHDz/Z1KxWWoJajAR5AZSm/i1ZTV2cj&#10;/glBT5CFgaiL7WNnyjy1kdTFoHmaaMQoxN19Pt6XbraSRkhnDIMDjT8gaedemheWasZpHAYn0Plj&#10;06yV+8dhZTJVlNhcJWpiEarnqnomhyIlppqiXwpFLVES09P9iAoEckkY+jlilwzNsm4R6XidUlDA&#10;DhkZNeBHH16OE3fbPpwfFWtf4T/m663JX9ebUocLXvlK3IDONhaSvqMPi5mkhocua2nyyKi1cVbX&#10;1OBpqD9yOaKJqeZJCzn9JNtv2TernAkUFUYmpWhoMU4cfKg49B/cN4tXJWKStfOh/wA3Tpi83jsZ&#10;FA9FU0WQwGvJ1tLSrBVYyWMLHS01Jk6+lMUNVjpsiQzESIWcKl1d3A9kG4bBezANPJSTVQ5DcK+l&#10;eGPPopkWQp/uZxOOPSwgzuEm3DBR7s2eA9JFQGv3FFNUQNXiDx1dFDHQ+SRXlrfPZpPFErxxjUit&#10;ayRrWa3tEWG/7qmq0Pqa1JT9mT+XSNbaWJma4nbSR6np62zu7DYTN1dX/BsNNCsH20eJTKSSyOaG&#10;KOkhnmksMjBia4mWSqaOr+4jaMA6kYj2TX22y3MYlD51elBkGv8AkxTP5ZO9tfw9LQ3HfT58MdTJ&#10;d04qtqmiipKjFx/ZqlVPTVkU82SDxVVViY1aSOGPEZOmrKV3VSAVQEAfpUo4NpkjUEspIJwRioof&#10;T0p/xfQguN2mjjOqY6iKVqfTpupsrRtJl4aNs39quNpoTJS5iuhmmTCGNaapydHlqupmzEasIp5J&#10;l8L/AHJa4RlNjG/jeaCImOMHj8AAFfyoPsHl8ugrNvdxCO65pn+kf8HUSTIU9BkoJpKtKzHzRx11&#10;VBUywVipj6KsfHaKmI1lDTVv39WzsEWZkRNRDBSffoNvnEEZmg7fIgep8qVpT8j0XDfWnnZWuGJx&#10;/F8up+Mr8nWGuzGYlwsuNxkdcZa7J5HH01ctNOiClTJQnI46Nsgvk8caU/nKPGygMV91n2hJ2UWa&#10;MGC1OPyx0d2+5EUJlNPtPSXyW7KNahglFjaFI1pKfIP93Rlq63lnYGaojlZZKy5Ct6ImtzGGPu9v&#10;tG4PbyjWxbgOP+r9nRtHvcMShnnz+fWLJZDFvlaGegyuJo53iPkigi1xwiVIhH9xPDIYJpTTLyyO&#10;j+gDQeB7VwbVepEIJoSyjjWnD8/8HW9x3u3nt0nE1WwPPj+zpM5U5mnjzcdFkdt1lFNFRsII3rsn&#10;UGWsl8kWRpZpQFRpYXHmJdTEtQLRlkHs7hSzgWNJVYN8gfL0FOI6KLjfLxighhJIA86eQ8+lLR1n&#10;ZFctDRbi3bR5KGkelx9XRR5KtgoqSloHqpWhDt5XiyD5jJ5GVQ0cULXVlOqXUyy53xbZWTbLu6iI&#10;B+EUJzgE4otKYqTX+ShtyvZkRrhDpBFKkf5z0uaEbVwGSnnxGJpaKeKKsy8talHRVGWrGMRo3qIp&#10;YZJZEp6RZhNULJqMCvrK2PALNzvl6ZJGnmcA8NZFD5HJHH5efRjb7/AilZaAgehP+Tph29moNrZj&#10;Nbu2pWYKgrqOtw9VUVFPlMdiaisr8hO8dDNNBPPQyZeOGPVFJKY5Io4ZWS66gPZ/YX/MRgH1MsrA&#10;CmXJp/PpXb75bvQoVP5H/KOl1uvJ7Y7Wgz+a3/t+grczuDMU+crZcbWVeKqzUMKGsmSoo6XP1NGy&#10;5ireVklnpzNIXLmTWWPsrm3zc9tvxNa6vLVivkPXPRg26Rt2uqj8v83QuQ9rdaJsrcVHB8eujKeq&#10;zuRrKSp3NQ7S21/emoizW16vHvSUdTUvHX4mrgknp5KeakeEiRJnIkkcgiaP3F5k8JYY5ZvCJ4+X&#10;7K/5Oi2e8jRhJCFJr8h/h6KnnMP1TTxfw7bFN/c3FYD+OV+Jkpcs825Z6TKzTQ0eHyO4KulpMjXi&#10;YYaGACGPWlNBEkh0oF91bmjma6rcOpVnzQaQFPyAPl54+Y6e/rLexIEjhJPy0/4a9B/m+o+vazHu&#10;f4hunH0EmQwmQrZttVSU0SNQ0seNpp58fSx66dUoFV4xMsV5NSswS9le288b5DKyX1nFPQGjNpb5&#10;/jA/ln0HRNd7zusoIWOQgn1A/wAB6HrojJYrpeu3NX4ne+7XgzmKTGQUUFYtZE8UDRyY7NZja8+S&#10;pMbka2KeOMtJVRvWRIxCEx6SVMvuRvyRCJVKnJOkAAZwop5EUOMeua9b2ufckfXLE2fmD/l6bu4o&#10;Nq9m1mZ3BvbBrW5bPZOKesiFZX00DYk4x1rZ5Y2l+7hr6+tl1QBYzHCjrHYooHslg515iS8+simd&#10;J9NASRxqPtx+XHz6Op903KRfBKMFrXB/L16RbbY2dJhanDUE1XBtqsrqTMVcaxUzY2l8Jo6KsEml&#10;YRWR0mMiBVg13nhAb6D2im5j3ma6FxdNIZxUVqM6vSnD9nQeu33h2JiJp/pv9nrPvWqwe6srTPlq&#10;PFZWOlq6A43I5PCYTCVWDxMUsdOlFt+qxtBS1MceQgjWd0MkepVUBvz7XQ7xuUMCKkkqrxYAnuP9&#10;IVof59JbebdlnAnJp/ph/n6FLqPsjd3Tv3VJsSOk2/hMxUo0ix0Timr6qDG1U2LpYayipMjUOtFU&#10;1skcMyuYxGq6iACAbwc97zaf7ihzJ60Ff2noSzX1zFEikV+dR/n6b919x7t7GwEW3Ny5nHpsvHmd&#10;Exow0+Mp1qa6pkkraWqq6eaSWOtnmqHletMcB9RIUXJ90uucuZ5Qsk1xKST8IIPz4AAfz6N9vuLh&#10;4C6UDU9R/n6DeDeP8O2xlNiCn2plMW2FbEV/8cpKKfIVuIXIisoMZT7ilho8l4KOpQNGIpwJBqBi&#10;a/uycw73chWuFlxmuCMfmetC7v43bToIPzX/ADH/AA9AmnWu1IysVHgp0eqjqKGr+xraqpgglSCT&#10;K1kkbTsIqdBDSvpMWog3Au5B9rF5l3qYmczaDHkEBQT8zRfnw6YmnbhdGn51/wAFeoWd6F6wrhCq&#10;7FkFfjM1XUlLX42uyUdNW0jpmcfXUkLRrVUqT19ZUM0ywqymOS39u5PbT3L5ptInD3rFaCnD5Hhp&#10;9QONKkdLLa3tbiL9NwWz5H5+o6Nf1huSu6gwn90+uqLC7NxeKqKfIU1Xt/a2P2/V1mSjipo6mv3J&#10;Iv2s2RrakIsYNU8jGOFCdQUBAju3uVzXdhq7lLlgaauA7u0dvDJNOFSellrZRW/oG8+lvuHtDtjL&#10;UT4TL7vopKGooXos033FDVVtfQZCKlWbH5iKlppaSuhqJGkDxuX1xE39JsUMfudzBa2jRyzytIf8&#10;/lwHD5Do5V7cAKSpHQKz7foqSlfH0+M2vU0hVaWLBT7aCY5qSJftUQUscdPA6rAgIWFTGAFUjjht&#10;eedwvVSa4ubrUM/gx+df5dLUl26CKtAp+yv+DpjxvXW2cdlchu6LYHVVFmp6oz1mVqtkYTPZGoyC&#10;JDSrQvVVuCqJnp44ERz5XnCJEoGgrcLz7l76EjtIt1vRbx8F8RgFHE0AbSMknHmfXonuDZPO8gC1&#10;NPw/IfLoXNk7j3Z1djHpNhbrg27T5I1lfW1G1ab7KlmyOUqaWCqWXFu8VPjaWso8fTiSaNjIogiV&#10;yFCAFNzznvE88sh3S94ecmrj9rU/Pj0ptbuGMlSgoB/D9ny6QfYMO4d2V+Y3huDD7f3Vm8vkZqrI&#10;5fdEyPWVNc8WPhgq6qCoJeuqoqWkMJkUgxx+lmf6e67dv087MbrdrsAcfU/sJ6u28qhCpEP2U/yd&#10;OlDR5+urqfM7gxuFXcAoEp6zKtS1WSqIFt9s0a1c8dZDUxmlkTSyza4wo06beyvcOYIoZ9VrdXZj&#10;rxqR/IyDo3ivLK4iMM1NRHkP9jrJjcPuygM1BiclFT1Epkjappp61XytOk4q41pDBUNJKah7H1Fn&#10;Vr6Tb3eHnCbUVhvpwo8izVH25I/n0gXZbVZpUU0B8qeor9nTXR9PbeqMvjNxy4bbKZSKtrY/vZMD&#10;BPNHmKAvVSBkqJ55JjLLN/nFkOqQubhvfpee95VDFFe3BQ+RYkfsr0fWFjt1pEWnpgen+YdZ6rZc&#10;VHFiKZKWlWgztNW1dZLglemrqukwdTkaSWkrYMdU45KRaeeqqQkfmjCU+mRQykJIr2rmLc5y5muH&#10;0jIBqc/Zw4Dj+3oP7vcWMjEQxVBNK0/LpKU+3K+joKrH0tBiKTInzYilagNFkshBjUkmmC5FpYaO&#10;tWs/iKlGQJGZ4lHkUW0ezG534ymKN55fB+Ir3ABvIACowBUEYFTToNztBbg0demx8XueLDCSChxd&#10;JDTHH4+od6FaWNqhpxCKiKgKQSyzGckem6stxpJJ9pxeQzXbyNJOX9dTenr/AIekP7wAXEuD9vUX&#10;JYzL4/8Ah0lVRrUZGOPHY9Y/4di6Sqx1fAimShycNQpqEjklv6WaAwEcEG9131sMxaB7iWgzQs9B&#10;5VHlXPRdNNKasjkj7f8AP1zG5t206vV1X2AppkyYdstSwvRRyR6vsqX0l9VS7U/7cixAoUUm4t7b&#10;EVlJINN1LqB9X/l5enRW11JlTIR+fD9nUdt2bkqqGmgjz0kmOWpmz8lKlHJWti56pWx9WyJUs1em&#10;iCMysQ7KVXVKEbTpVx26eIVMhLU9T6jz4HpVC2iPU13rHzrX+fSDXMZPbuSkhTMytis0rQQwVGMp&#10;pmqBTw10gend5hMqvLULIkqyK08jEr9GPs/hSKS3HhqTOvEg/PGfPFPs4dF9zfsSRCMfLpQxb03Z&#10;LjqfG4zNVa4Capkq6tafEY+kNfWS6oZq16P7iRa3JRlRDIWcMzm4uWF2DK8TsGuH1elW/wCK6Vbd&#10;u9wkqYIpx+zpu3puXsHcFIMJk9yZrIY+mQvUYmoyY/gnkWjWKh+1xyxvTQssCameZCVewU6h7fgu&#10;olILOS/2E9Gcu5tJIx8RiD9vQeUm36atxeSxD4ioq1qKKlrKSeWrbH4urqZslNJVw1OOqaWnesir&#10;qGOKKHQp0zxEkafqdC70COdZ28RT88AeYP8Am6SvuTQvg16E/r/K57ZuOqaWh+/oYJa0VslDDI9B&#10;XJR6DDPQ0cFMBTSLR0ymWMOCY2GprKBZHNzHPO5t1qwGOJ/y/b0rbdZZ7dEZe3OfzP59N+bySbxq&#10;Z947glbI49Ep3qJ89jYsnU5qCgzNPQUddlsmZ6UVFRSSVtNBIKcyJGXVpOHBNPqblZEVEdZK8VND&#10;wrSo/wBVQPPppdwiVQjMOPSW++kq8VVxRrihj1y9Y9PQSxUyosjAokNETTyKslMwF5F1uCVuBbhu&#10;a5uRd981wFAz3t6eec9LVuo2UlQOHQdZLb+HoaimytThMVl8zKFmo55WmEmKV2DxBBUUiSU1bGTq&#10;QvcE3PHsQ7du18iPBFIyW1M0rk8M049JUurfUKqv7P8AY6UNHt7N7hNQMZjsV5aeCryk4mjpBLO8&#10;ESPOuNlMR884WMEFI3ewvfkAsfX3LvJHcXjkCvmxxx4UPl8+lsl/aovYif7z/sdRshS5XHY3MZWr&#10;q8XRYuTww0VHQS0dUKiYVEMsktRVMaydRBT5RnhtUOWkkcaFDsPau3uopYRbwRt4pOTQgn/B/qHR&#10;RPu6giiKM9SG3PFhKudsSKqbGV7SxUGbalnoJstTJB9qKaegpXkjx5V5ZQzsQiIT+jUR7SNt0siU&#10;DkOCSRXh/n6dj3u3Aq6rX101/wAnUXsLccu96rHVW78rUbsliigoKqszKz5LPxUmLK0tEtTNkJqi&#10;fzJSy+OImd9McakLpIPswsru/to/CSU0/Pp0bpAwwFP5f7HXDE5OgxtNUxRQVkE1FA0uNqITT1Pg&#10;iEkdT/DWDz/biinnUa2EbFG5a7XsmuxcSOzvIat8z6U6fTcoUUNgE+VP9jpV1GZwcm4qPJ0lLSUF&#10;dWPFVZCKTGy0NNSQSwlqqhaDGaBkKdp1HkC6fMJCNLAeywLcRVKklfLPnj/J1Zr1JFOpqDrvObvz&#10;WWyVLLNFispS0tXVT5nbsdHJHgq1YEWNqxPs5IKqKSoMmkxpJHEQgNgVPsRDfJBZ+A6ENgD7fy6Z&#10;huoC5/Vx+fTJDnK7blJkYcfG2LpK94A9LFkcljo66KZlaWjlrNc1KKWcN4yCXeOQAXBJPtElbt0l&#10;8Zhn1PD7Ok824Qw3A0S1Ffn0GeUyWcq9sbhmwlflNl1VacROkUUX3kmaiiqAtXTrW1ULRUEsFFU+&#10;VZVCyMgcXJLXGm1bpZ7a1Gj8SWlK5/LPy/yenXrzd3mxGc/7Hz6k5PGZKPHYpMxn6/PVtDh6cQrV&#10;V2Mhpo6eSFqdj9vioo0rqiaUvJF5AX8banJH19NzbdfVNoLJbny/Z8z0XrPQayf1OmrB0NViKiny&#10;WWr2yRwdPGcBV5KqnmyOPVXb7D7CrRFahSjlmZLukiBSRYC/ti63u4ugRazsCfLI+30B9ePTqXLm&#10;ofgPn0vKvdNfm4pWy1fBWwVNS8kUFVK0olzM0QWvraaKnSGgpjVKyPPpjEbygEADVcO3V1eTKscx&#10;LMGFeOB1ozsRVRnrG2akqavCfxyYZVMTLTY96SSqNfI8DT+ZKaaraRFqqWmZFGlWAFyLm3tiMTRe&#10;MIGZPSmPLNKdNyNLJ9v2/wCz1IzWRwtVXwZOmpYcZJ9y9RBi6GF6euxCCR443pljgEUckCI/gcud&#10;KMLggg+08U+6oG1X0jVOAWYj+Z/lx6rHcvB26Aw+f+HPScoY9ieer+8hip/JjaiolliqKVZahqcN&#10;kYY5JK2N1pnaQC4UONQI+vANIbnd2CKrEGtOPTst3G4IMa1+zpIyUe36+q89PjVpaeETzTZA0EMs&#10;bR1tIDFUx0dzAsYErrINVp1YcAi3s4W73ezBSe9dwcUDH/MK9FTNA0lRGn7B/m6gwUFOsdXkaWdm&#10;NDRNkoqinqKHHqKeBmpTTij+xqqpj4SNdmZAFF78H2qiu5n0gs3iVp5/4eHSg3TIoCj9Py/4r7es&#10;ePimjp8fWx1mEOKmuK+ljqKKr+9qRC1ROa+GV6dZv2yjf5tdRUEgaRddcXN0EKa31A1FSf8AOc/n&#10;039Q4GooCPnTqDk5sZVUGdqWgTIzT4uqTzNFDSrTNMjMs0Qo5ZBUSeWI6JVDOPpf23Z3t+06CSQn&#10;I41Pn8/8vRbczW7auxa/Z0n4No7dgTFV1Hh4zPkoFiaKeM1VPHMY1gkkpZBOqTAuD5WJHpN72Hte&#10;+9Xxmmt6VAOKY6Ygmt4wHWMY9c9Oj1G2KKnbEYqWSnnrI46WVKOKZVhiZmWpoVkYPVxPK0at4yp1&#10;8WuLe9G63iJBOtQzVxqH+fz6N7Xe4CdBVcfL/Y663b2aXoqLZuQykcsVRDR2XI001VPBiKcAlXro&#10;StpqiWDTIHGthw39PZ1ZLvMlpNeSMfgx3DjUfPrd5u9qV00WtfT7fl1A/ubtr/NeLJ6NP3+n+7df&#10;f+HX+8t4/Nq+0+49X+qt67afZf8AvPc9NfFNdPr56qf4M1/y9Ff71h/gX9n+x1//0dYD250r6z09&#10;TPSyLLTytFIhJUqeLlGja6m6sGRyCCDcEj2gv9s2/dIvB3CzjlTy1AEj5qeKn5qQenYZ5rdtUMrK&#10;fkf8Pr+fSk29uOnwVBWYqDG01NSZKSd66SjTVNOKvSKvVHVPKimUA2ETQqlzYc+4n5p9pV3W4hvt&#10;n3ZopoxRYpe6OnoHHeo+0SHo8tN9aNh9VCG+a4P7OB/l1MxjYuekGKkihrcVHM032lS8Mc0OuPxz&#10;vA8zJUSr4V9SlmQnixAHuJN85W5m2KR5rzb3VBnxEGuM0/pLUD5BtJ+XQntd2srlNEbjVTgcH9h/&#10;yV6m43H1G1M1HU4IY7EYlqCeeroZU+5E3mZ46OngsJioW1zCjhZi2pwdIIKrm8XdNsY3KE3A8+kT&#10;XccbhWlPS9pqha6F5MxjaaoxlM9K9ZE06wUkjxusoilp3dKczKj+qFVJJYAn2FQ9zbEeG5I6XpcW&#10;rqq4LdSIxFQ4wmkpPvKKOo1VGPrCtLS0aBmemhoaWl8Yhpgk1/0yFzchRz7YkeS5lDynu9eNevPJ&#10;Hp7RivSXkyXiyMTUmJVFhWd46Z5HrYa05FFVoWWGKHRBTBWPHjYH6k+16xqIgTxofy6RPKkdSMnr&#10;ngczlZa2TVj6aJTX6aJiJlmhlFP5jSqk9T4YobldKAEh1+v1vS72+1mihTxKkjzwKdNx3btloafb&#10;09UWeyOWmyi5WFcbj65mWrgWnSZ1rYafXRyeMIv3MjsukvIGjUHgWAPtNLt1rbmJkkFU4Z9elyPH&#10;IgZgNRHWHC5xvt50p8dWUuR88D5OWkSSSAlpWs4MDU+Np7lFUhkP5sdR97vbKJvCcSgrpx1QChr0&#10;qMXl4JmqKyepalqpUdKKnEKpDBHeQVBpqd4JGKyo37t3PjW1iBb2S3Vv4cYCRZByfX0/2OnVMfFu&#10;PXB6rBeKf7zIU0CUtPTfbu0MaBEjEgVpfLUxwOXlYBnnBX1Ek8+3baO9l0IsZJJwB0w5SnTLWVk0&#10;EFP5mYIZRDiTiMhDVzzPqC1M6zR05p1jcPoLLEQyBR+Lk1SF1JWh8QcQcdNVHlw6WWB3JQpDUUDY&#10;+pxi0BoxEn3MbwpJT1LPM8jn7eIVU4k0u1rkNbgj2Q7jbXSOkinuLU6UxiqgdZ6Cpx0FZUyFJqOb&#10;ySVdLLi69YX+48EH2rqlFkbTlZqbW3kZWs5YPcke6FrtUQVA/wBX2db0CuT0spa7ERPVIIaaDcFd&#10;BA1fUr9jWVuSadnqoqieV58lUj0yaZF8oCAjUTf2VXg3R3ADsYK+vSlY0rg9NlfRY+vyJpqVKOk/&#10;hEVLQfeCopv4dMHCyGOdkqJl+4prk/oF2/Ht4pdR26ErqrX7eP8An60Yu40HSjxdDTJQtlKDI4k0&#10;prXhrIIJsdjJhE1KYxBX60iqljaV9YZNPP5HsvZrgNpkiNCKCtePy/LpfHCWiAPTDUV1BQzJPJVw&#10;1NDNRPTGsWirUgFTFORTNWNE05D0rFgodmUA3/1lMdpI6BQtW40/1euOkksJWp6csdNB9lXw0rVW&#10;QmqK6eQxRPRK9TiYQ73hFTCKumqzIhUwi4dLEt+CmnsmYjUAvD5UPRYxkJ4dLfGbgrKHHKKrGVNX&#10;LWUqS0PmKokHKalqplkpm8rUoAX93QjqxK2NvYefaFnvGpICE+fyr0pjJMag9Q4c/X56ur46zE0E&#10;eOqknFMmLjqI3MsU8ssoiXG1IoD6WZHqHsrhjeMtz7M5bKGKKKSIkyjH5cf8I4dUMrAhQcdTcTV0&#10;FNSyUy4uFMQKomvZ5mqESUJLWxU8xWOjkElgIgixkBnW7kcey64tZZWMpJ1Ux/gx0qjkAWh8v+L6&#10;kncG3I8hHNJBUyw6BHLojSnSEyNE89VWx/YSisaFJSg5UEpa9r+0YsrllCH9vn1c3UVNagV6iZnc&#10;uClqKSCAzrFB95BT006Un3dFBFKj0TyRxx1E+PqKlAWnWJkEAZRzflXHtNxBqdSaGhr6+v8APpK9&#10;+WJFe3p0qMzhoKGhzNSMeairmlp2jWeV8tTGnIrJqiqq8jPoSKroikcelP31DaVUi/vzWdzKTGK4&#10;Fek5mjfjk9ZKXcGBzGIUIaiStgEVVLDjocXT0FNDSsKenlEvg/iVMVKqs0hMlyeAAAPaSTbblTUr&#10;np2EhidPDqVBveKTKz1byJWySh4o5nomqSscTrCqLI0Jnno2Cn0jxMSLgj8pn266URqtQNQ/wdO6&#10;1RCz8ekv/pBpKWWsMU09VX1M9PUV1RWymnqGyNK0q06VRjmhVzQ6g2kLcOLX4I9mj7LPMq1U6fT/&#10;AFevRct7HLKyKcjpwodxJJWVFVBU1iQ1wqv8uNQtJMryQRU1TR1aBwv8PMi6pEvK8rotivKlPLYm&#10;GPwjEMf6q/b5eWOnQzBzX4adO9Vn6uNqmny1cKsxNDWrM7iOaSaOmMsK1ZhSEoo13BINif8AY+0A&#10;sUJqIRU4p/LpUkrKuOmcbzlSOBRVV8VNJIJGiitIqyyA+M+SMxSPBIJG0yXLAXBv7c/cq0YeEMDq&#10;hmZRUnpSUm4wA0VPJXMzqXhWn1NDLJEjLGHcskoOu7G/1YfU+yuTaYyzaowOk5uZie046VuEyOWM&#10;lVX1E9Pi3mh8CzujzRiSmjjDwBRIiLUOs9uSdfP5+iOWziQeEEqK48s9Posj5PHrNDuyminMFFWS&#10;1FXU1C/xR/sUWSWklpp6KemjlDVCRTy0UjKqhUZAxPkBFvbce2zoNcgpGOH+Hp4wlwA46mzZXAxR&#10;vC9JTSR0EtTU41GmmYU0VQ6ySQwQTO89TAaiFTe+kEX08j2y8N5Kw8MkRnp2O0hA1EdZqffMNaQa&#10;itrPsqiWXIz0SxNUUtJWMpipYUibSrxRNKW1Lwjfi49tz7dcgEAdPxhFAp0opN2QUIixc809WPMs&#10;1K0T+No0jFKZ6+KmJWT7x0lkVCRYugJ4HsoG1XayGZqjFKf6vs68xDnQB8+nCnzWOmbIT1jz5Sjn&#10;qErHkNTSxZP7afVRUkLU0TFq1A6K51xCWFlurBbe9y214gUxrpfhX1/bw9MU614K+fUasXGx1NXP&#10;FXVNSuWhlEUzVEci1tPAY3TxztHoq2NS+jQ4Ku/pYN9ffk+vxG44dGlrDEUpTy6mippDS4mimNPI&#10;tSBIjQiGatMctRU1KUZmlDtj3pjO3kChdIPp0g296m+tXAWo6sY7eJ2/SBb16iUBgppKmOKrieCK&#10;uailEU9DWBXjpQZK6aNoI5gV0B9TyKq2sLsQreaCYwrI0ea/6qdOiEXQKRxjpSYvC7br4qepemWS&#10;GDCeSNpR9lFWTSVIpYXZyjVDUwaVreBHsRZrfQILi/vrchBgA9FF5y9NH3gGvTzRbJ2fFt/M1uZq&#10;aGrenrEosOsbU0NYlIiCSsraPHw1cFaDU5WogiVJY3IWN3DWuPdhud0zIFateP8AP/V+fT0O0S+E&#10;XIoekLHtPas+KkrI9yZJ4aevepmjWnMdRTUZdYUhWnNRBPKhlI12SSNi/Avz7XfvSdZlg8DJXj9v&#10;SGazZVyM16iHb2Eq/voXqZ6AR42CYU01JTxSS1cUhWC/klDlZ1AV5dcyl1HIvb3try4SMN4Y1A8c&#10;/s6TfTS8CMdOEG0KWpVKDA11Y8dTCskFeYAayWKSJZ6l1jqytODHMskZCFSQL2ufbX75mWSksVRX&#10;IzTpwWLqqkDrhU7RlpqWiZ5GqZS7XrkfHuKJxMwpKORqmcpNK0Kh5CJALAeklfe2v43YlTj0/wCK&#10;6MorF2Sq8eo74eoiqBbH/sT0yLBPS1nghrYKOoZ3mrXh8QRJTJYj6Mgt7cW7jWtGz/sdb+kmH+h9&#10;PQpMPJO8OTM+NoKtmaphwcdP9mrVSmho6gpFJTU/24y0lOjFvV4mYliAfaO1mknd6GtP8mf8HTU0&#10;c0aBvDHHrHgKqrhqKdquGVMe7zQ0aysJqZoaOeR8nFJVwR+SGaoq2EamFrMgFmBuTbcY2aEBfjH+&#10;X0/1Dj0ntyxmrJCNNelbW1QzsxpJIq6grYGlm+2x0DCOnrNECQvUCQrEohRdL+M+UXsrXJuQRLJb&#10;d871X5/6q9Gk1vE9TGKdQc5V7kxsdJFRw4yh+/xtbTGSOjCVyQSVqSVNTXVVTF9yks1RBGzOZfI8&#10;ICuWHtdbPbTks7Eg+Vfy6TpE8bFm6k0VHXTU4rZa3HVMgmxkVOtQk9LX1hn88bY/FUcgZqijDljI&#10;2pEKkEn2zciEeIkLEED/ACjqzpGxq3Hpsq8hj6SaopocXFVUNbEtSUp6h5HrKxYZEMdPSI5FPBDL&#10;E6zIoYsLWZfp7XQLM8SDxWr/AJOkNzHFQY6YYcljJVOVy0YWkSalpE28tVkjURx1lVJCmQ25jqiW&#10;K9Xj3l/cBdKdSVIZbtc2it5HjWJHApnV/k/zdahihoceXUsjZ2aylRQZ2DLUcAlkqDVZNy1XHHRU&#10;eQqce5ho677KomeppIo2JeWSNvLZNQZjvTf2tfDlqrCn7cEf6vs6qyRljTpdUmW2VXxU9bWY2mRK&#10;l8nFHDTfd1oqauASs1FDTGsedaNWqXcGXSxJNuL+wnPbbrDcSCNSRWv2cOjGKCN46NgdTcbT4vxD&#10;7WWSGsxUYqaa2VUTO000kK0T08jzieSRlA44CBV/xKJ33LxAvgnJA4fZ01IkaE0kIHp0nqKbbeTr&#10;6B8gssSV0dRQCsjSKpUwVVZ4wRF42anmSqcmWWoHiiB1FgFAJt4F+i+GyjQM04cB6+voP5dN+Ivp&#10;03xz46SrjmyjyzyUjwUb4mGShQ0lVTwwzPLihAkBam1fbckkPqmAuGPtQWkigiZAPPPrk0r021yg&#10;JU8B08ZbL7UhpK9ojQ1E0s9W1VUVSaahjWzfe1KRUrpMlNTUkUMsULa9TmoRgRot7SLa311KrVNK&#10;1x0n+otyyggVJ6kU1ThJqaMU0M6EwS02UFEKKMzxIi1lPLQMtXCGgneBRMfU4UED6Ae2W+qS4YM2&#10;R0a+BbMuoqOHWL7LAZRMBX41aGhqMfRtFUoIKlZZ4Hhra6tbILWy5COGSBdMUEicEPdQCbhQ97Kh&#10;aMmpP+rHRVNYyUMsX9l1Io6GgEUsKVMElHC8lHGJI8grM5TyrjJIacmSpnklIjSOR9bfVGUk3L5Z&#10;bgzKKYYV6TRrroAOpuXx2Px/nxcENGCZJKFaxXeoqKjJy17PArpHV1I1RlAj6ZXVYgQ31t7egeaS&#10;ZKnA/wAmOlEtuFRW/pf5D1IhwNecDQ1FHBVy+IUsiUySIRSx5SteChyGVhDSSU7NLkofApQ+UrID&#10;YKfaeWdWuJDJjTUfbQA/5emJLfUAR0+1xxVK9JViTHzSQ1E8FS9OwqFpJf4vkIKCokonhSNnrqac&#10;sJWjUBgGUfUlBJHPICIa+H0Z2dqRRm8unnB5unkyuRop/JTmmhyFLUVeMjgrohUssaJVxU9U/wBv&#10;NA4csgRSS1M5Au49l1zt7DwZ+JqMfn/q8/MfkcB9beHoGkdNuQ3DVpTu/wB6aurpS0dEDLF9otBI&#10;fBOXhdZ6enqUmZddOVVlvwt/UHobMiTU+BTr00KBP7IcemitR4ylUMrRTlWxVZlGmq4KmWpWop6l&#10;hJSxRrNk571czsyRqsisw40c+zKFArEutQeH8ukElpGykeEOHUekxefio5sxUpNQ0lIaQ1GThqIz&#10;LTZd6bFQw5CpghWGWiixK1BQU7LrBkBDixBVzNBRVQ1kJ4egz/hx/m6JhskbSBpF/l11lcjFUUq5&#10;SRWr6hqaevpkraGtmrWrKxaNvHBWZhK6WSaGWiV4Hh8GqLyyBiPe4RIG8LgB8/Xo0l2m3ihVlTPW&#10;LH01NUsiPmayjqaTGtUrHNS1lS9aKelE2QeolMFdHBlUltFHpRefUx5v7pcLGwY6Bx+z/UOmEtkR&#10;alK9OOPlepaoqqrb/wBzUCOZ6mqqKSkybQUIxkE8kWQpp4EjhMjTB3Yfo9DrY3ugSPwyoWdtNfy4&#10;nh6/b9o69HEhJ/RHWMzUBxGKjyUGWyiqJvuKLIfcUeMxUM4ytXj6eHlslkauoqn8iXZKaPyHUh+n&#10;s1UwxnU0o4eVOmmVGcR+EK9M5oKulpqOCRcxjceAkOOhnpDWQQY2pqGCLG9JHM4qpjPJ5DOFKrpN&#10;tIHvxuYp2JjmFcniB1eTbgoqFp1HzVHjMviMdjKnH+apo5Qz1tPBI5ndmKUtGlXTxpRx45NQladS&#10;zS1I0mwDD25a3dxbyPIsoPYRSvzGeim6jAUD59drtzD0EjVU8cU8dTPSZISyGLHVGVRaj7KLVTzT&#10;maGn8sb+bxMjKR9LEe9S7pdzIValBXPTNsxBND03bow9O8FPDFQwrLS1kS0IFMk2Po7TSNPRU9VV&#10;K7Cjp6dl8MQJRnZiys7ahbb9xkbUXY0IP5n59MXLTNXPThtqCcUxw5RCI1qsfFTTVz04qKKvo6KD&#10;KRGyuadRUVdRMmpfU0kmjT7cvbx1mt5FlIBH+XpqziSclX/tOmuh2kMHT11dV1dNR1q1WNwlJiqo&#10;rWLmcfMcxiZa6GfGVmOrI4MdnMY6qzU84SRqYHy2KsJ4L+eS2B8dyCQOPRffp9NKqg5r1g/gOPxL&#10;U9JkqWkyFTOmYpZ8UZlgGWoocjW7TDz1cMk1Uv8ADpnEyq0ZDqGLhioCoZri4iPimVgMGvpiv/Fd&#10;KIrmRYwBxp06VG0MnXVc2CihoK2WnyInlyNQGoJKiXH4+aCoy0yPKV+2zWNqIUVIk/daip3WwDAs&#10;tzEkCGtyVJHln/V+fVbWC41u4rXJ6bMv19h6ymFXkK4UdNj56fGwUyNKklRRU6tVVLpWJ4Kh5DNG&#10;eREPFfSbj2xaczT+IfDlkPz/ANgjpJPBdODk0r/l6bM/tPEwt/c+XDUddjhDizEKWto8xV01TRYy&#10;ixOagoa3GkUWQgyWQnkqHEjF0X6Dgn2eJzLeKuvx3Vh6n1z/AJPT/ZULaXgt148emOu6cxU24lx+&#10;HGDEk25BRlaiAOlBI+KcTVVcs1IXeWP7mcmW5ZXJN9Nh7VRc47lEhU3MgqD58a4/2OmY4mQ0fJH/&#10;ABfUDO7Fp6sZqrLZGvpYJBiYq4v91S1buixNkGmo44FjgrXRJELRyQGBdB9f0vDzJMCDLLUj1P8A&#10;n6NJEjSKJ2kNDnpSUmyEy1BQxCpo/umwNDTQy5Srr6esxlNX08Zq8Zi8s0ssS0y19OZgDJEdDBBw&#10;D7LrjmlY2ZENV1fkT8x8q+fz+fTU89vMulXzTrhBsLakrGfK12bjxK0WaVaekgLZSuzePpRBjqPJ&#10;VVTNUpSUtRkCrTMC5hQBtLah7tDvoYkTAaaV/PFOkcQeFi6SErSnSixGFxWWxezoM5FXy0VLkcf/&#10;ABGjhpqiCKVNPghommSOprS89ZVyeEfsOIhqJ9VvZfJvMUV7OEoRTGfUDOPkOlAlmuAQWPSXodiU&#10;2LhzlTLk4Fnw4bbqUdRFPUvPS1n973r2k0tHLHWY2vw/DtZ1jdP9f2ZS7uWhUPECCAcfl/LpC9sr&#10;ijyHpGQ9bYrJZGB6fOZGClqsrAuQhDUNMammxdXjKOtgxUdNQ0clXNVYTckaKjSM4YFQwHHs8/rK&#10;LWziRrMFAOOeJqc/nn/UOkJ2z9QvHNQHqHn+u4Z9wVsk2bzWY9apQwz+OjWmEVUXMk1Li6GjWnr6&#10;PUQ7rCmiQMW1Fi/vyc3J4AMdqqN5mnEU+Y8+P+DpmSKZHos7dIvMdW0k1RjYTk8xPKcdNCaJ5o6m&#10;npWjqVdWiSFI5ZJ2ibSZD5Wsf1A8+zK05w/xUL4SfHqrQehFOHDFemJrW+k06ZmrUY6mVnUOFw5o&#10;ZVyEJmrtFQk7UNQZsZDHeOro6ioliNRSyRACRncEOlxEzDURWPmw3aSqhGgYI+fTMb3gma3lY4P+&#10;o9PkG0M3DjoKbEbnzAx2cw7rX0tEWpI6U0ir9xRv9zRwxPDIYY3vTKupJLBlsAEf7/sUdHniBkBP&#10;kfM4+3HrX06NVvrvSoj4DH7MdYqra24aj7rJ5XKyJuGgeuqokXzTz1UsimSimqMs9Y0iajKyMFcA&#10;hFTSfoX03zbpp2VFxpqainCn+fpe13emD9c0Wv8APpnp9obhzamX7mrmyFVXxVlWamlx2RqUhjpr&#10;zmFKmhEaU+TZV8kwLuQNAYLx7vJzJtNiP1LYHtIrQ5qfkaY9Pzp0XwXMkzSD/Vw6x5frHcsNRQpl&#10;a/I1EcFMMhilkpaRpaehNWPt54Z1P3kUX3BELxwvHw1wtl93teadvmtytvCFJ8yCK9NJdXFuRnHS&#10;hxmyqiHG1TjIqsdJWUcLHJ5MwpJPSQGpno0pKqOOoq2p40sGjXQxAItf2UXG5LLJUwCnqB0cW24y&#10;zgLr7un2baGRqEiwuY3TmIzFjIaOWGWKXK0VI2LpkraVsTDCEp9D0FUJaeWRZBMIpR9QPamPeIYl&#10;BSyVgD6Dz+zPl1qS6lVwskpC1/1DpLV/X2WwFDjaEZdlmlxORIgkShq5YsbXpBHTUMFS9wECUaOq&#10;MdR8r6bcj2q/rBZ3BLPDQ+f29OXG8z2iKEBK9KOsoN0VMMuRz+SqnXMU+Gx8FNS0tNFTyU1JWFai&#10;nyWPjkGgUzQ3XyIR/SwuPZbNuNkw1RgCma9at9+l1AuGp9nUjJ7I3GauoqWrahaHNV6jxpVxCoWe&#10;jp4lohSLERBLES/5jsGGn6D2nXfrERrH4dSP55PRg3MUsJPaaeWOnCn2k+B8CKJ8hVU8lFUZKsqw&#10;KXIQZSOoCpiqCohyFRSVVNUPGskslTHEFW1gSPaabcrWQIwULVvL0z0yeZrhwFVTWvTKdvZrLVlb&#10;FMVxklDTZWtaZPKYKmEvEq08YrJkpZKullkeSBYZIHqVUgJZT7M4ruxCB6BvzzX5f4OB6cG+3TAg&#10;g8PTptyGzsPDUJLT5/I1VRkQtFVVQaJarIZSSN4YKjxSuVaOgqaWeFIasqyxuhZGXSfayPeiSIjb&#10;1UZz6f7NeiiXdZNWpW7ukjmdtw1tXTVeQ3Tn6CgoY5osLiGqXqHhoKqrjUrVVbrTmFqYVdI1XGga&#10;paNi6u8QGk/stytzA6raKWJ404HP+GnSS43S7lRT4hHWaXY1HU4eeur6jN4BcnkKqlqsjjRSZmGC&#10;rpW+0okgkarmmDTLZTVTMY4CCCwUW9tjc3iug/0ySRIK0JxTj/qAyTw6N9t3e+VPDSUgkcQem6Pa&#10;eTpiYKKSYYqSpxkFFHkc3lhC9ZH+1LL5RIlI1TBMxfxga11/6n3sb3bXQKeHpc1wAPPh0pl3DcEJ&#10;YSsT6166qoXRKeqWHG5OXGTTJPU07kyZKVahYqTJ1M9ZWSw1sc0KVQMa02pW0KZADZrlYBAyDDE/&#10;y48Ptp0l/el/NmSVj9p6d8TT5PNLSpU1+KkyFVmpoNFQUgrcPHLLRIUwmpI0CyxYep0skBRpJACS&#10;bN7TzvEkWjw+zT+37fzp0ust93C2fSK6Bw6mtnEx2FoFx+SydRWGIJULPDSUa0WSLfeFKRoZZ6iq&#10;doxpLK0LO5sLEX9kxs45mDBBx/Lo8l5hvXhUsCM/5D0pdtUOYzecrMPLk1oMvMtLNT0ZAqlyElQE&#10;lnpajJz1srplJKORwyzmRmICBhb2xf2sKIC8A4dJxzDKgWr91epu5qeop8pkcT/E8rQ4iQs5YoaV&#10;oKSlWoaJoaFWkkdaxSQ7yRq6G5Btb2ktZLZFCmJdX+r/AFf5On9w36XwUVW+Knn9vUnACkyF4Ys9&#10;WJTviHikjaB4sqsqxs4ihqESenmFbCzKi3cBi2oX49p9xRURJILcF65HljpMnMFwEUCXgOlZnMQ+&#10;Om27iE+6qafcMWL/AIRFGyVdYPvqs4qTE+iOOOonbKwSJI2iONDMt+EB9oLaOS5I/TAcAk/6vl5d&#10;XHM9xASxeoIp0GWQqp8ikcePrMrX4rGSn7OWihiraZJ6JTV4ykUeKT7Wnq3lvUNMS/Nv6H2IbKAR&#10;NSSAZ/y8fTh01JzZMymlekRkuxN01GQim+9hw+Txs9ZAHjjXQ1QsglNO4p4mpInfUEAVI7H6qWuw&#10;N/3FYSsRLCGjI8x59Jrbmy9Rw63TA/b0/Ybs7c2Vxs71UUk+Qpail8rUtInkxtMk5p3q9JBkj1Sn&#10;VUC5NuOLe0N1yptyzoIQFDeX+T8+hFHz/cogDuWk8z1Ii31uXL0jJmlytecDTTQ4aDwJQ0eTNVSp&#10;UxZqkqseaWqkyeJkqXdwQ3Fg30HtdPsO32CxgRKZn4gVNB8/lwznyzxHRfde4m5FiFlfT9vQc5Ds&#10;qbNVVFjhGKGlFDQ02TpZKurirJ58XT10sktY6VNNSTSvUVHmCTCaOaVV1qyl1YQQbNb20RZIlJK8&#10;QMZ9Mf5j0VHnW8lY6y2fPpU7n7E3TuWsotyxZKgop66QR5DFqXjfEzK7ZOrlghqqcQ00eY8rVAgi&#10;88cMzNoVUIRUce0WbHRLFX59FF3zBuD1/Xb9vQaZHsLduVQ0jbn3HjZv4lQ1rwJMZzJkMK9LUQVN&#10;P99UmkxWSheYrEaaOM6DdQGvc+tdusbRAXtkaOhArjjX0yf9QPSO33i6cjXISenXcW+d4ZRJsjW5&#10;Orym4K+asrcnkKySqirZKt62aplqchT6RLLkqqNlaWTkMQCFAJ9lz2O2yXJHgAY8uPl/qp0Y/viV&#10;v0w/d0wLuTLZfJU1e1SsUXkghkaulkklp6qCRRUxEWjjlgn1m0YshLi4Jv7VSbdaQxfpRfqU4dO/&#10;XHSSzeXQnbJeXJ7+xOJqd1YugqHXcyUWJp8KcvNuPcTxZSrwm2MosdO0eHpt15CSPG/ceaQQipD6&#10;Bp4UWtraXFpKJY9MmmoJx8j/AD6JJL65MoVZyI69BnuGeobN5mKSqioqjD1+QSgSGGsX7qHD17wA&#10;rLVKqUdAjLIIVZvFIKZvUQ/N7ezSyj0DIb/L6f6sfl0qO7zQN4amqj/LnpYCghpKzD7jx+VpMxBl&#10;qVZJKHKY9cbXQ5pHhoalFpaeompq1BMWnjngEUTvFGx5BBL70xKCFX9T/J0pTmAhu5DSnS0Bw248&#10;9icXVV+Q2Rt37GugnyeLkp5lknw1PXQQQtLkhTQUsFXLFGH/AOBLwU95QpPoCCzKxuxZQT8+nxzK&#10;QNKoadB7lhHDJkqaOnfGjK5nD0uLnjqaWoSgw9FOy1HlanM89CKusjpHM7xxMsTNIPSxscw0eLSq&#10;gsR/q/1eZxnpld3DzDWRTpzzO+MXk8nnKeXPR7UpKaSulrsrFAMg1dX44iOOnpDQJDFSHLBCJ3jV&#10;dSEFlvL71t+yT/UNMUqrcP8AB0uut7jhSi04evQG4bOVG8GrdvY2pylLispkyTjqSOWnoaumrpMd&#10;IkcomiCMWr8TT6IRDJIy06CR2A9iiW2/dapcGMO4xTjnJ8v8Pr0THenkKkcK/Prhtdc9BuKkwkOW&#10;akxs33VFNkKoQySQ04p6iry09NJLUUIqpKqjxsigMqnylQpBsPd54bK6tXvJI9MpH+x0YrvMiimr&#10;y6j1W3s3ldwVUb7graeajx7VczxyU2Rp/uKUK6yyaGy6ywilkClUZCs7GP8Asm97O8sLOyKvADIR&#10;TpCd1mWT4unDIYHPU8eJrsPuUY1MFC081cXZcjDlY4RUyrDj5tK+eKNB4ogmmS9jf2l22+sPqJGm&#10;talvXh0+d5YppZu7qVujHR/dy4jbuXyOvI1u78uZKagDJV4US4SDF1UeNr4xJThacSQus3nAYkRL&#10;pFiZWk1tGTefTqUFFA8s1P8Ak6LDfySSANJQV6h0+JdcC2Rx2ArmmOQpcZT4g5OcY2j88E0EiVvi&#10;dP4DT09RWU7LHMgD6mCgLZQxLcwzXhMkoRTn544/b+38+hBaXFvoOqTyNOk9U47MnMUdTXhJsfkq&#10;dK2BIpFjiEqSPRinpo/FFG5iaER3VCxAHHN/dvqbJo9a8a9WS8pjrJJtWkwdVS1WUycaxVRqFcrU&#10;IIcLUmN3ieoheGsSSbyKA8UttWuwtYWpFeR3TNCsIx/PpLcbkyMQGwOotLRSZGSllhdIKaQJSyTT&#10;T0MczU/qtW0MdVLTGSUlyQPMgUADSeCKsixVWWLA9P8AL0z++JfDND1HrqvM4Stago84aYR1cNOG&#10;ldY6SeCUGRaIiGpiqZYK4I3k0GRdRFm5FzCwjtrhW1W406SPz9f8nRJNvN34hCtQV9eoR3CkVcwy&#10;c/2grEkE+NpormhpoGEwWKaWV6uCZaxmfwhyZFezX/G22+kZEQwP9X+r7OrfvK5Zqs5651O5KWYP&#10;RZGWato46orS0yRtBDHD9hHHPPTmSemEFepgQRo6tYM45BFm7ezNFrx8/wBv+r+XStd2kGdVenCj&#10;GRjplnxdZjspgpno4p4paumpknVXBFPXCOsrK9J6GG0RYJTxBOOWs3tRcQW8QXxBSp4+daflx/Pp&#10;z97yev8Ah6T9XuU1M0YyUmKWSiNQISsN4ZjVrLTRUTT1lJUuKejjJGmWaZCvNgeA5FZVIaDgen03&#10;sqAWOesFFW42ugGLln0w4yhrGhkxQoknqZvG0kEFVTu9HFNRySXEjLGG8Q4/Htz6SUTmR4Rn/VXp&#10;5eYIsCo6aqLIVzCjnnzFMMTNMsMMJrJpXVESJXrmxkUErrj4ZiwLkKRb6X9qbmwRoaItJfMf7P2d&#10;PxcwRGQ1Ip1j3Rns5gK2qhkplrcRHHU0c1fToKdpIS0a0dVSGSj+5S8T6QxI8gN7i1vb+1bfZTW5&#10;WQfqA9Xut/tigK0rX/P1Bw2Z3LkZaShRMO1PFHVSzvkoTDK9Dy3lqWqzClRGEJ0OvC/0P1Kt7azg&#10;UlR3dFjb9GSRUU64Zytye256DHUuQ8tHVr95NOs1ZW0xpZyJRGkFPJNGI6F2K6YwgItwfr7rBDFc&#10;ktKuQPl0n/fCrmo/b0i6vO7hqFrAs8EkaVJx80Zpo7ClqWaXxBXQVIFVax/pa39PZrBaWsYD6fz6&#10;029hgApz0qNsxior5JXxNJFFKs8lNSrWzUiijbHVQnoqZKbwy01TUGhj+2eRZHBDFmI9Ptq4e27a&#10;57s/z6dXc3eM56R+Zny2Jy1a+OE9Xt3MQRSY+sqY1/jVEgN/4dPULJD4086yLLIpCOmm6r9PZrCm&#10;2z25EQpMv+Xz6LWvJXd/9Xl1Jym7sR94KRKB6mnbERilgqFoYNE7Y37dCwYSIRHMbrJrGr629pbH&#10;aS0zyZILHra3ZVNFc9M2LrnwEcdRFPWGoyUUtZTQ1zU1VpaCIQqZ4UaqgmEjFyb6GI0kAW9r7qFH&#10;GlVGD5dJhJOsrSKxoesE1fkIp0ehqvJX1HihrMcCauJjWS6I6JpUMoRkklDeMuiksF49vQalRoDU&#10;RsKdUnuphRya1NOuGvO/8qdP5PvP4fp8beP+LfT7X/gb4vuPtfX4v0eT8+Tj3f8Ad8Pw6fKn/P3p&#10;019VJ6+XX//S1gPbnSvr3v3Xuve/de699PeiAQQRUHr3WZqmoZoGaaR/tjIYgzFgvlBV/rzzf+vs&#10;Fbv7f8t7sJG+jFvcN+KKiivzShQ/M6Qx9elC3MooGIYfPJ/bx6c6PJVX34IqEpKV56iQQ+SQJGas&#10;091DusoWGD7caQSPry3uI+YPazd7GOSbb4EvIh/AAkgA/wCFk0P2KzE+nRpaXsFQrsUb58P2/wCf&#10;oR4MbkExdbFQ1wnabXkjKlY8wWSAv4XUREU1TEVJ9RFowpC839w7OTb3rWt1ZtDMlAUZCjD1BDAE&#10;fs6OqMV1q9U9Qaj+XTRioKitnoqZa8NO9PUh/tQzwiOnZpBT+RJg8jzyekXWwJ/oQS5clAp0gAel&#10;P9jqgHiHGT0qJppIHp6SaKrkqYFqqOqoJAI2Spnd5aiBhIwkiqZKYArzZmKjk29oI43kKgk4z04Y&#10;piKFjT7f9nqBisjXfdxrEjfaVXnZ4VBlSK1SaaliqJuHDIBp55+v592vbaMR/CK9OpVFCkZHTrXZ&#10;GW4paGFmpo2ln1CU0lPUGmqV0mrMlRGfKskjqLSaQCOLn2ntrUyEVfI8v9WOnPEJxTrBS1mOrslW&#10;RR06xBpqpBTA1D4+hRIJHeWCbzPKVmkXQqM5Nx+r6e1F3bJFpJYeXWjUnhnpNQVGYergp5AHoIWE&#10;ssNShMMkalygQhKeUqQbAmYgX5PtbBJFBH4kbUk8iMHptmCmhGen2hjp2rql49QxkTypBSPTktQ0&#10;c0xnqDDVRzxhCgDWB1eS9rsLEo7i4LVdSfEPE1yft86/n04B2g06VVNNj6aio6eimr/4ZPJEFNTS&#10;0bJFXTuzrBSKywNKyLJeRizMhYcki3sruBPIQSTg+vTySCNa9NtXCkEUFLHj6mpmXIT1hqYyPLTU&#10;VNI8cdHMwaMkvPOGZmsSt1sfb0RRwxalaU9f9XDqomDUxnp/2o9TJDUmSox8WVxctPRSr9pSGeHF&#10;yLFqaKplV46WoSSpMYVL66ezMfbW7UjhjaJSAw8sVP8Al4dKRPQ4UDrPUwYiOqfE1f3sES1etZAQ&#10;9RWSI61LRVE4aRUDlVsmmKw51A+0FrM1PFCCtM/4P9VOnI7mHVWRqfKh6mioxmPqZIlp5qKSvlNQ&#10;bSVI1tUwmariqUDOqxNLpET+u8RJZgQR7pKjXJq4qBmnpTh/h6NFvbVlKxfF/k64U/hjoxCkPkFV&#10;RtR11TVRyr969RUPP9hSVLBVWWeJSVkC2jYWI4ufRawWkVOHp5U+X5dF084YkA9KTHUNHgooa6Gh&#10;NJR1cVXCDU13mjVaqRl+5Ut6pmppZCVKeJGYAA/glM93JfS6XUUHAAUr8+ktPl04Yyd2Wqgq5q0U&#10;1DVLSs1PD6KqjSlaniqKaNI4HljnkIEolYhVIHtPe2qW4EsYAkPGmD/q/wBXHrVG8uHUYS7p8aQY&#10;VamlpZzUQxVizmKqhppfAs0GkzOIxVCIMAyMbm44DH27b/ShA1wwJrSnz/1fl17w3kqNFD1yXcVV&#10;S1FBTZmnrIUpaNpY6hxFIKiA1wmqS1T4khvUvFZQyFWb6/p97k22acM1q40+n5f6v8HXtOkUY9KM&#10;5XHmfIYmmmgSrr8lOhatq3Ms6Uha1LS1BjjhqLiRiGiAuzW4tyXPZ30amQx1A9KdV8OMDFOuWboI&#10;8TNRQvS/a1EurhaSAyZKrM37UkdRFHU/eEPEhkkLgaBZj79CbueMnuoOIrgfkT1dYIviZV0n5DrL&#10;RY/DyTSqlfT5TSJq8x11JFQS1FbCPHVrS1NQ3jhjbSVVtPOmwUj3WR5o6UBVuGD5fl1b6OI9wA09&#10;ZMZR0FPWDzV0YhyWPrqZqZKSOplnew8DI0TGOILKwXzuQRp+lhf21482k1Qn59V0iNtIAHSi21gE&#10;kqK6KSnSmloqEV+VqjkiUWlEn3sFRDCV+4qa8rAUWNbkn6cW9pDJNI6Urpr/AD61PA0iHyP29RcR&#10;sbHbsxyZykposjkslk0pxCtdDCgrK+oqamJpp5agMjKp06msqk6Tzz7Vz319bv4I+EU+3Ir0gtNu&#10;SN2k4k9ZqHHYrIQ4RnhpIAsGYjyAeV6SDIVUmQaYywyrKY5TSU2UpmdEVWJQki4sU011LIRGY+6o&#10;ziv2V6UyRsrdcMWcfkExC1WSoIKQPHUJUzJSJJJBC/2s0Y8zJK0x+pQuqvcgrYe0skV1HO6iNtRH&#10;D8unCo0K1adODYvBrmaiiSupqN6aeooVbGzQZCHyU4M0D1NJSyS/5K4kVvSwjitY/X3V5buFFaQP&#10;Q+p8uqdrdooepOLpFpsXL58jinydbPU1lUqRwR0lLRRTWx+KgqvJUmOSqh1St+2XVbD/AA91vrgS&#10;yUihotFyB8hU+Xn0otrcSMRpFOpc9BWpRihx7/eyQyJOaegihqPBLoeUBmV4bUzBtKyMFLk8gfT2&#10;VIC8x8RKCnn+X29GKukX6XhLWnGgr03+GenooolpqbFLU1FHHX1aMBLF98DHLLJSRR1EkwQqoZXB&#10;VlYWsOfZhHpYUd6gcAakfz6eSJW4+fWShmmofsZM8a+srMtMZsTMEd6mnSgkiPmjEVNBDKFdV1xK&#10;wUADkki9JoRMC1vGEQegAHDpyNI0ojAHpWz1OKyGF1wvPTUlJVnXE1BDqrZJGr6qQ5HW0ojrSsT6&#10;4hMnjjZbj2Uf40l0YSpYeRJ+zPH/AIumOlT2trpDkhSfKn+YdImTdlMaueaaohmqXkjpVo6Wepji&#10;g8GtCfLTSVMtNAY1GolnNieUFrnZ22V2TxItKaK8Rk1HTXhWifC6l/s6fcGK+bx1olNPBVY+XK0M&#10;dFUMpSmaR45Iaieaoklp6lmUswku9v8AC3ssvrdQTGqDWPs69oh1A4p06ZapBocLOas0Yx8H24x3&#10;8QSISLSTiqpGpoJGdW/eYs5U6SeSB7YtodTMWjBamTSvH5/Pp90ThE2n7MdT9u7ihxuRrdw7gWny&#10;skTT1VFQSLEaeSuysuieoWGkqlM0SJKJzEyhaiQ2ARAx9uXlqjIqxxivnjpJKgRi7OT0no8lVDyy&#10;U+UhmgaOWryiPSeOuSOqd4MbMoVkSRI5AWkh0KUWwGq9/b8djA9uyyw0zin+o/4ek0e5S28g8I/5&#10;OlGm9slR0cdKxLGappEeiiDeRxTQmkCrLJTQHHSyOyv4PFbSgNrn2Ty7LaS6i6jHqP8Ai+jddyup&#10;lUyA0+Zr/l6fcjuuYNWRTxUTV81fRQ47FwyVD5CgpafTK8iTu5SSoee7ylQmkm9re0y7PaeGGhQq&#10;fM/6h0tj3BFI1AaPSnShwe4cJJNSfdUMVGJI/C9HXV9bLS5WSlX7tpJnoamnnjnrFpNMa6luygcr&#10;c+0TbZcLcBo6FAP9XHpX4+2XPc8SBvsA/lTrNRV75D7ieTPr5pphRfZxwLFNPJFMaVY6nXHN4ZWg&#10;x+uOnWdxIkqhhybNXVmY4aLkkg/Zg48v9XDqxh2wLVglPkB/m6UOPkTLZCmXIVtXS000NdIUpkjp&#10;71EFIi01RPCZac0lRHMDGYyxLamuCb+yadJbW1krCC5OOB9f5dUjj2x84p/q8ulvl6qiWmx+Mxkj&#10;zy46lnp/s6aE1FUuGqpfBKgjQmMU95Gc6wJgqFi5UBST2cN65eSYUBOD/P8A1f6j0Zpb2QT9Mp+y&#10;n+TprjzdJlaTBQUhl88VA2OpWgshooqqOeWGPLU88AWsvBEWUyDyFHVlJA9mElvNGTqXH5Z/Z/xX&#10;SQxwFyq0/Z031FNjqjIfY01fUSy0VEK/IzVf7NNkaCnhMklHSUlRSKhlkhjnWAuq3JsxVbkOxo9s&#10;gcLRS1Pz9cfZ0juLJZAVrwz02zwGKkmMNVDU1K4+g8sOSytLG0uQ+5hOSghppI4zJhshWSN5gQrL&#10;pLEAC5XqUkoHJArxof8AD8vt6JJrPRXR5dOe3pKupztfgDU44xeCoKVnhhlrqmhpZqLIu8VUlVND&#10;9zNLRO6NdfX6rm49o9xtkW31Ke+v+fovVpmb4iE+3rNndwZbH1uSwtW/8TGShyNCKomOWpip4Ki0&#10;Mj/bSUzQVcy2RvWVYcte/tPa7fGgWYkAGmP8OOnJJm/s6FmHTdSTZCvo6GlrYXpExyBDVGohqIZH&#10;KiOSKnqHiWlgjWLSmr93yyAi9r31OlrGzFSCp86f6j0heZ1HcvTPuOdshkJ2w+MqajzZmljWq8ZW&#10;pLwJFCZ5kjjMSCCpkB0oF8n0PJ0+zKy+nVaSSgdv+HovlllY4UkdLT+Ex1GTkjq6SiyEWFpBkKaW&#10;ijqY4myWNo/ElNXtrQgu96oxhyYiCCOCFSS30cLUSbBxT7fMdOxNK/4SD0xx7br8jk8NUIry1mTl&#10;LRTTJKK86IpiHrW8EqUDM1SZAJSP3ZODYglyK+kAoZqov9LHHyz6+nSwW0jgOK0PUyo6++2Ss2zS&#10;ZTGPl8ZlI6GmqVmWRHrKyMyZEfxWGCCjEVJM3hSWNUZ3dvSwUuKS73GkwketG9K8P8NMf4Ol9vBK&#10;A2onTT16Dus2HuWKSbDU0scklesb46Wjq0S1TS5KASxfbRSPI8T09NyitHosbqwFye2W67XIDK8Q&#10;L0PFa/5OkF0CrN6dO23sDU4aqxeMkmpUzEEU0bpQ1tRkKqsqIhXxeFoWsskeunUOq20g3/Fiku7q&#10;O9WSaAUj+yn8ukff5nPS0oYKN4IKvwVstKkE1TXQ06fbimqoJ1MZWpX+0laGBspK82+tvYaLTJIx&#10;ckr5CuP2dKbW38dnDJXHT1g8Dt3N0VGuSp8X4aalnjV6tahqh8lV/fyQySpRyU5mpYp1CjUDoMoB&#10;I1WNX3W5tjRCanHHp1Nldw0kaio+w5/1efTtQUdDi2xwVMZEk2YQJU0kb1+NWlqp3gpzTeGVaKga&#10;hpZGBV0Lgm/6efaK4nll1sHYSUya0J+316YlW+goh4f5P+K6kRZiFJJoIj4oKelq6mEzRxxhDp0x&#10;RQ0cSF/uFhbUWZJWUtcW1A+0qRXkwDvlq/6s9LIHlIERJ0Hyrj9nWD71jWxz0mMoP8pkqVxaZKgq&#10;JMaaeKmVqfITQOGpp5anMNAFaZNLEnVZRYGEFuQAZpCWHzqePRgtnFCNRiX9g6Z6ShzOUo6OXGUV&#10;NFFSV9bVUFEj0KTRqmKjnnWopoaRaY1Aih8kV7qlgCDz7e8SOKZqvhhQmh414+v+o9JZgJysaoBQ&#10;1wP9Xr0tsLuVMfjc/hsdSUb0tTuPE12UmrSsU5tS5SG8zxxjzU9I9d9zIIwI0aIuoCiwLrqHxyWr&#10;xFB/g/nTq5tkC6dI6D/KV1Qq5bJRClgh/j+Pjk2/FBBFH56SIJoZYdMrRUMQWQs+nyMQzcfU7tbR&#10;ktYqrgLQ19eP29WMot4AKZ1f5+o+L3JiRiY2q56yUU1NUSVVOoMigV1ZUTJLIYzHIZo4VUCLyHTf&#10;6e2LzbLqRo1jVaEinD/PTPHqi3aqviBcn5dd0G8drfZSS08DzZEVzfZS1dSsFQ1ecbkIKV5KIRhq&#10;aGklqVkVmjctNEnqNvb/AO67qFv1oxQj5eoz0xNuxIVdPA1r0702/wDaNDBUV9ThkydTlHpA8S18&#10;qx0cFLHGmaqpacsT94ax1FMpKkiMgDk+6HZppMGqj7R0xJvIpQKNX2dRI9+wvBV7dhqK4NW09RKl&#10;HRBvtaaKDNV0bzrTmKemankgpRUa2sxWTi4uCo/q/wCEiOzFmrx4nh+3rUG6sR3R1PXLHb2wdbMY&#10;JPt8buWmx1LHNTVdTI2PqJ8biPsZat43QU0lR5o5GRonAaeoa31t7Yn2e/UtJFUw+vAn9uerPvcN&#10;QkoNfzp/m6Va7n2tk8lVy1OTnqVoIqGmx7yK0cf2T4yCKRFpmJehrY6q5ceRrqt7qRb2SXO23y6A&#10;VahPGo+fz4U6ULcW86voJBp69Qq7fGKeim/h9XDT1eSWnWuoYtaUcdSlSlJLOlUKmrNRSGkgExD2&#10;ZydJUKNRdg2mYYfVSnn/AMX0ktXMcjM5qtfPPUPb2UrM9u6OGnnaRFqgIBXTvO1TKK8TaxROscMs&#10;MyEh1LMgVlufr7tc7dog7Y++vkB6Hz608q/VFlA4Y/l097y3nm8LuAUSzM1fT7groK+hqJEc1OSq&#10;qiKKfx+G6V0KQyqC0SBFVdFjxqZsdjMkM00g0kjHyp9n+rPTEm6/qmNnNQaefU3L7kxedE5+7i2/&#10;OjUyUkeLannpql6apiy0smW+yjiuVaJxDJodkcqCfrZu2tHgZzUlaUNT/qP7Olw+lmiFFUmv8P8A&#10;sdNWLr4qD7OrkTzZHzTz+SR/u2go6yJJEqq6kmZh943JMUwIKldRvx79cxNGDRzQ/PpO6Wi4VVB/&#10;0tP8nU/JxJmEhr8b9jBVPVyY2fKwpR0lRU1uTvUSPUUJDpTPR00RHliSMoQALFhdu0EsahWUmnqe&#10;i+5jQDtAr00U2P8At4sbUpR0laKvIRS4zMj72LHtTpN4psflJrRTyx5EXB1iOa+qNfWtwuZ9WGWo&#10;HEH/AFf6vz6LrRGF8hAop6WuVwVDia5KlYWzfnpsvS0dPj8nSz5Ckp8zm2wb00tYkzVcckFTULXq&#10;IyrNNEFkfSGLs21/cjxIFcqAdQrXyyKfnj8+ja/22Ge5jMlB216SEUdLjXrMZVUzRy0aU9FT1OQr&#10;hMokoKqaSKmgbxiKGShrMlySZA8qMqtbk2urq9njFWOvzAOB/qHp1b92WsYBxQfL/Y6esplMxVx1&#10;1dRLjKNKqup6YiJnWnoJftatZqTFwUyohpQaTQpHCRqvHJHstiit3bTPUj7M+XSSaUISUjAX5UHS&#10;dkyqz+bAVuOpMrLS5BGhEfhapokjpjNLTmSMRBooRqZmJe5YW54BklssCiWNyqEYyf8AVx63azWU&#10;gXxBVq/lx6lU8+CnoMbUBIqCCSjq8dVqYWp5aWKBYZ7UCK7H7PxaXawOudSOFHLUrXRahdmFfWo+&#10;3j0ej6J4isYFf9Xl0y7s8lFlsjR4miP3sGVkldalz5XoamgjjqgonklgEUtI6s7GIiOwUG5t7NLX&#10;UEDXDkLmnnT9nQO3AKJXWKla+X5dM02WymLpIZ2ik/hUVNSy4y328HlgpKaSj+4ekdKmWLxSy+gR&#10;y+MsgYryF9qQIZAEBq54k8f29NyKfplEg4H7fXpTYyvra3+EU1BDkFrzSsJsbkJI4cgF1l2mplrF&#10;FJLC9PUJNCkTaWd2tzc+y+628pIyCQ6ft9emfptESP4QFfOg6wUubjysuOUGCijjy81OZKiop6aa&#10;olrqeoylPV1oJmSkVoS8Za5QMo/1Xt2DbXIxITj1+fz68JFClSor1jw+/amqjiqEaDITDGtjP4ZF&#10;jonoSYzO9HBSUxpZoadqFA08UvJWRtQBsLN3O1GKTU3CoyTn/V+Xl1eGQKKhRw6DXK5fMQN9/UI1&#10;ZOKySpr1mUx0kE2QSFqugko6ONGp6aeKmKo+hPtlllc6fKCwtsYopoQtAABQGgqR9v8Aqz0VXc8o&#10;fUqdvT3QZ7EUWBnfFUEk2QnysOTqBX0+lafFmjkp8lDTzyrUpqzcMMUf0WWGSgW1gOE11G+oRySs&#10;UGBn9n8+qi4/SEgQFj1l3XmDtyuoosnQ0lbmTHS5nIPNTjISTz5nF0eZjhr4yhj/AGXyB8jXUg2J&#10;sxJCdNtnlqqSHTT1x6dFk9+ympXNen+r3I2+W85xYhoPsKtkE7ulLJWY0xSuoR5waevlaMBAsl2N&#10;wQwBPtJ9JeWdR4gP+z59LLO8eTSxrnqDmshS5TJ46ae6U9FQLTRQ/ahaZnqJ4p6+eesqHSnLGlOi&#10;TRGwVkF+eTuyRoI2TPiM1SQeI+zowa3EuqTSBIfPz/b0z/f1Jxpo446mnocXNWyUivVVMk4xC5KC&#10;nD49J9FNL5mqojJGFVhGGdQbMQoktfEkZxJU44+tP8nSA2dxH8JOivqP8/WPK5da1J0rcVBUQVGP&#10;x1XSzkQzzs6R1NXGlDNKJWElNS1pBEYNmgkBsbe3ra1dXR2matc58v8AV/k628lxKphcHTx4+f8A&#10;qPSXxOY3LtbJwxZammo6umgrYIBVsEUU0ss8qzVtN9vPNTQ1hdQh1KImcshDtYHN/tlvewoiOKU4&#10;9UtY2gaRnXy6bJt1Vs2XzQg8MtXWrSy4moiqU+0paYQxzVLU6TGZXl+8qEWIeqRSLrzb24u0xWlp&#10;EPNRnpwRfVoSOn7c9NJSnG4OSs8+RySYvOZWuzM09PPQVK0rNU08FC9W1PNJUU48cd1QiT9H0v73&#10;F4QXvR6U8q04/LpPFG9oxOoj8+kzU5ippRQ0UeUSbFVWZoYauoph9vJGlHGtBT1okhNRDJPDSTVa&#10;6rABRYXsSHYoopTIsUUiuFr3Vp9mWI40/wBWOkl1dvI6jUePz6fs7uSGf+Gz1FbVxU1Ht7H4/bVK&#10;9B95RUGPqZq/GRQPNHTwa6yvqqeeeN2MwBZAzpqIGo7F5IVpGKmtciv+qnVLiacqv6jafSp69Udl&#10;qmUr6j7ZZsfLJ/EsXImNNoqzNYupnWSmhgIXwwVWYdVjdtQFvqTYJX2VBhX+RHDh9v2dOxTy0rQ9&#10;OK5811RR46Coq6SnUUeRop6qGseSVhBNV1MYp6eimNKHqbhXcshsbnj2iTZQGIU1+WKDh1aWWZ+L&#10;t+09M+H3AslXU5EVRmWPJUn3lKS0f3cVW9TPSyq0/iaTyohUq0XEjooBY29uXWzkW5WOgbyPnw/a&#10;OtW3jCepkYrT1Py6mbv3Pj8YmKqo8TKMNlqP7mphkiEFO+Qo3rY/BBX4+aWLKLqqY/FU+GLWurUo&#10;YD2q2zaGVGVn1Sg4r/s8KdHMzSiLFeHGvSXq8xhIdsrmmyVL95lqyPKQ46Gmf7nHVMnkylV+7I00&#10;1V9vBNHFFZdJJN9J0n2bHb7szFV/kQPl+zoqSCSQaqY6ZZc9iqupoFyTebGRZia0eQlkpMFVCaWp&#10;pK1pqeRWq4DHTSXjVbK7Ahubj2vtrW6g1UBrT1H+fqsqsiKoX/VXpjiloqfFiCsomyP3Yimo8pQP&#10;Vxx1EdLVzRVccNJUEmsx9VX1DkkCJoDZnBvYOuspOkVUE04jh6Ej7B9vRpt0TVDVNaf5R1KzGZz9&#10;dUNtqpkyVTJgMnUYxI6p6eCGKQ1xmnWCWCCKFVWaNWd7MrKfULk+2mtEtm8Y07h9vl+fRvcYCr5H&#10;pinxtZTV8E1M/wB1Gs9bQp9rWCreSKWlpqqseSMU0kKUdqu13VhflT+CoS41QeGBWQivD8uPVhYp&#10;Ghcv1hy+boMbpgwGOWlqYnanmyNQFqKuCWOo8wiMYp0hdWWGRDo8d2T0n03CmysZZhS4B0j1p8/n&#10;0nMmlRofA9OmwiqrqIzVFdRvTnIwRNQUirTxNNUwPNS1NDOsryrTxuSZ3u0atYE8cKmiihYqiCvl&#10;w/zdVk3IyR+CRwNf8n+XrnjcrDimpqny1MWRoBUUtYtHUEVtODKr0872dGnpJFVNbLrWynVb6e01&#10;3YyXKUZwEPqPl0QSySeKXJNKjz6UNR2Vkamsx/iSJ5MkScz9u9JHWvPJU0fkqXE9JPIIzHEZAU4I&#10;Nzz7Tx8tQrF4moVH+z1WXcmeUKzGg+3qRPX1FbMuJxcU9ZFjaWvq6ahrklhqpVx6y18ggIno5J3W&#10;gaaZFUozCJ1C3sTWDbUMjGU9vpx62dxCkppFR1zwmdzONqZfuklqaGBIq3G5ErJC0C5KHI0qV8Cy&#10;NK9K0NJXlkFyIqyFCxvp93uLGyg0tbooYmh4cP8Ai+tLdtKSoJFM+nUTDZvcmLyG6p8O82Fqp4hh&#10;4K2HKClkqoK6khpqjBqkZjiydLV08CAftiRnActclfapoIHhiIYahxx6H/V59MSzTgEIzU+09M1Z&#10;URz5CugepliWlmiaJ6Cnpi4p4jGY5krAUeGtpqlnMp+vj1AgA8OxPpUH/VXrdvKzL3L5dZFzNXPU&#10;acQljV0OSx9c+OaKOGrq5pJHmdKaOCanloo41OoFgCpH1J5oYElmLSyESAg0NcCnl/sde8SXW1Cd&#10;H29RBuncWDxP93anGSUWMxNbLlq+fH48RS0lTDVw4qfL0k6Q0c8K1M8cN5Gax/S6sot7WpZRzT60&#10;nLPTz9MYz/qqB0oEp00K1Pz6RO8MrPla6lyktLDFUZiJ8jV5OnwaUzvJVP5nnqVjWFYKholIAC6W&#10;f1i1/Z1aASK0bPTTilf8H+x1RrnTgIM/LpriqWrqyaeWsyU1HVvFVq6QolXUS0tNVx0wjOlaqIJO&#10;62Du304+mk7cQwLpouoefSSXWeBPUubBVoxkVfS01W+VNRHTVNSkTPTQUpWRg1VITHKlY8zIwmuU&#10;UEaVRr+2YbyKQlC1V/P/AFf6uPWowwUEYPT7t2gqs3PDDXxPS5ilB+7jyEMIxlTRwJVyMlS08Uwq&#10;awU1E5ZC3Isb+2LmIRnxYRUE0xx9erq7I+vNem7PZNMXRNRUVPLJTU1dJVVFBUGRsRDUU1TSVMMV&#10;FGi0xnSAU4LkXjVGvpIsS/t0N3PJrduPrx9OlJuGkUUJp+fWPamejRlyFfAYs1R1FDWYnNUeZ+wl&#10;gqcdkVrBU0OgRU9TUOhJRQQGFwf1H2ruraaGXwY1BX55GePr5/5+qFvQZ6aMjuZJ6owShKfMzztV&#10;vkpWkyWSlqEQPVVMlYlbAlNDl3chqdEKRRgOGLWPt8WzwwK0w1f6sfs6ZkLUqCa9Kugyk+Zp8RjJ&#10;qv7KmxcWNxstLiy5c4emqqmqnlaGtq/LBVVFfKfGwVwqte9vqXtbxyux8McONB/qPTi6yFqx/b02&#10;ZPe7UtNkYa+CopJIJInxcUmRH+QeGpNQEmQQsZlmiHqsFDMORf21Fs+qXs4HpZ4Khau1DTqLhx/e&#10;+GmgNQ1HTipjyOZylHE9TLK87NLkI64Fkjo5RSuHgKhPG1yAQSfa2UjbdUbQAkggGg/LND6f7PVY&#10;TaYYyAn5g/5usG4abbeWr5adHoIWeqrqP+OTGvFYiB4Kt6jirmpKmjq1pkYpZXSo4OpLe1dlf3SW&#10;ylQxBzxxxNP9Xz6rMsUszGoMeKfsH+XqPjcdh6agyGNklrNDw0dXJVwVKaoZKOeokM1FTLNSyOuL&#10;iqNehLMA5F/z7bkv7uVhqWucin+fGetmCKmlaD7OpdBn6GiqafBV+bqKuglim/h9DmoYa+ChqdYE&#10;37zRRSUUdJc+FhKghLktrKhi5ci+uYJGjgIQAcDQYHoDTPnjrRhXjr6ba7dVDT1dTjmElbTGCOjp&#10;q2CFkWKMzySpRuYWpWeGoI9YkLIAFJax5RWu3X08CTs1JK8OkLzMrhSCfn0lcrkanG01THS00MsT&#10;0Cz+WeOmk+3XypJVU0XrfwvLDCi3VnDR6lF729nlttrAhpjRievE1c5z011e6fvKYmoy6QvXVE1T&#10;Jj6KOoVDQ188dRWRB6Wel+211UAYQaSQOdXJsYra6EK6QUH4cUqMDHDzPTodSBQd3TpHv/KR0dTj&#10;qCoqKKkrEhoGhrq6urImjjqaSspchU00s8jhoZKZggZpDdgSeBZO20W0jeLIq6j8hUfIGnVhJIoG&#10;liAD69Qc9u/ObhE8YfFUtBiYZpqHGQUUJ11S6Y/LBVpVUuQpVqamHWwilZAfUoJ4L9jZ7far4csd&#10;aniRXHmPP/V5dKPrWPmf59M+T3fHVQUcO4jUzz2KNOZWSoiXlqeL7hGiaq8cpNxKhYnnX/V2HZyJ&#10;WktAoSvyr0nknLsWJPSKqdyUqzCoFXJWNpC1EcsuuV3LCHyxECwlhjCW9LEhSL2v7Mxtzv2yJj16&#10;RGaRTxOnpqqM7RVCRDJGaWopGZKGekYAeJlU6ZJlCo7qyAi6n6WFvZhDZLDGQiCh+Q+fWqqSSR3D&#10;pskzCectOY3icRszPdXeTWzjyeR2syHggWvqNgT7vHalo9IHd1YTKeJx1zrN4Q1lVNDLCtOiRtEs&#10;DlpSpKv+0ZCG0sZLaeeCLm3193i2l0AfVXqyqCSa9vWXA52qTy02H1VFRK3jkhkoGGiOMMbCRiVm&#10;he4Gg2jP5P0B1c7arqvioD3V8jnP2/PpwKfPrhlK98mziamjhri1pYIzKGaWZ3aoCxBQVCxkH6XC&#10;ke9xReDhRgdVaAMSdR6aHpBTsRNFOqOGN1jjYr5AqVbpp0ajoC6eebc+3VZpCOmxbKDXrPT1q01N&#10;LS1c8mmWkebwpdqdpHl8gieVWAjmCrcKysV93MDOxK8TT/B04YkBJUU6wPvfyJLD/l2kqEK+Yy/b&#10;/aqWh1COHSVRHLAk3AJ08n3eHZ5IzqQmh+dK9Jy44Fc9eGeMlLA9O5hpzAYJFENqkRlJVmercpYG&#10;eQ8A2sP8Pe3sdMxWQVoR8/Tqvgh6MMdJtqmSnWjyoroqmlkyAx41zOqGR44yjyqVYQITIANamxU/&#10;4j2ax2KlGCxKGp6AdOrbgnu4dPOQjnNATjDQNLM6TVllSSuheojnIp3qFlhilpqcR6mOjgkfQ+00&#10;XgI3hzajT9nVzaqFBXj07YBMtjq4rUR0mQrKN6qGCGoqpBEZZ4YpI5UCSBqlA7A2WRFBAHPtPdxW&#10;rdiJSvy6djUoCKnrPkMklXPI2QiphDj5Ck1OUWNUqql3skfm8jBla7MPrz+fr7Qw28sWrwiQx+dP&#10;z6twqekrnBhkqY6qiWIqaMl4l1H7SVEt9vrt4plJtptbUWtY2v7ObCa8jTS8hPzr1SvmUz1hxtPR&#10;LkKfG08VPUBnp5Ya2aQQlamtRkj8zJFUAQifTFdlCqf1WsT7UTCVkDg0J+fS60iMx00x1wyM9RSf&#10;f0JgqKCskZ8dKVZaWNDLKYJR9xLIiQ1MguGZeCliPdrVZyyszggZ/wBXy6dlstbBCvnXpN/waq06&#10;fu5vJ4PH/wAXOnt/FPJ5PPr+403+2/3Z/mr+n9Xs3+pWtfDWtfTzpT/V59X/AHYtOA+H5evX/9PW&#10;A9udK+ve/de697917r3v3Xuve/de697917qTTVtXRlzS1M9P5FKSeGV4w6kFSrhSAwIJHPsp3XYt&#10;n3yIQ7tt0U6jgWXuX/SsKMv+1I6diuJoDWGQr9nD8xwPSixe5hRmFaiiikWKYyiohutUEKIDAhlZ&#10;41iMsSuSAGvwDbj3EW/+zNvcBpeX9xMTf77lqy/YHUalHpVXPz6OrPexGaXMNR6rx/Zw/mOlPiq0&#10;ZyteSrqaOoNXI09QtQ3kqEkjGv73/KAJXnpRGjIy6RdP8PcO73yrzDy25N/tsqR8BIO6M1/prVRX&#10;0JB9R0f29xa3Y/RmBb04H9hz0+7cxU33NRXUFctYgMjMFdpBVUkcUkjvU063WGX7qS62Yk31cfQB&#10;K+uiqLE8Z8T/AD/Pzx0qMNADTPWWooKfJUjQQUpEjVcxeEUhenipF1/cRiUqztPexBubtz9be0sc&#10;rQEv4hrTH+TryohNB8XS4pMfhaOghjMdPT1VZRxUlVSKtnEiSZJ4slIsfrgRQEZxpFgBe/19oLue&#10;6nIoKLjpUsa9oI6SdVSNSxwTo50UrLSOIZTULOwXzSIkyMFgiKkKHYFefobe1sEjkNrbt/2ek1wk&#10;fi067npcZLHSV9DEJKmnfRWRASzKaCNorl2jQz00khe13Oj8ngj3dJGrokxF5H1/ydamRBGrK3d1&#10;h+5xscqHMOlZVPTVsmHijnV1ilhlItIdLmGoWGOw/SDYH8D2oEM7g+CKxnB+zpAZgQesNFkTkilP&#10;DTVFZLJ95NWvFE4mpqe4WVJjoOmKR3iEj6QPpZrn3Q2QtgTqIFOtwyL5jqVhsdk6Gqr5IayOhrch&#10;FIaiKeuhhV1pUiE0FKlSTGZjHTImp49YtpDWJvqaVriOOHwwUXgf2/5z0o1x+bdN6Z6CpqqrIT17&#10;PPSFIp0kRJS08muGqqmjXxXctKnNvd1smSNVMVD1ZQj1B6c48pXYuOnrcjmVko6uuxgo1nX7iac+&#10;CXxQNJLG8kdNIGYeIMUIBuLge7GyM6NHCoEgFT9nSKSN7Yh1WgOK/wCT+XUHdctBPSwiozBxzU+W&#10;p5MbTQo9PU1bST+N2gozUU8dUzRtaQ6F8UADDUDcqtlsJYfF/QDdrajx+zpTFMhA8RqHpa024qBp&#10;qimlP39Ph6aFpIi1XOrLYrK9EKdT9vHThGMvlJS7gi1x7IrjaSsgaNMk9KBItc9KfbuUZoqdKSvi&#10;pxX1cr01MasxPNRwSJPHBl6ZWQwPOJLRpITrUAA/T2R7pYTQyMSSagYP2eXRtbz2qxqjULD/AD9K&#10;fFbkwdVW56giSOeaSGrxcrzwwpSxSS2IWlqrlaSWia3jIYmVrrYnn2WSbVcxNbySisTU/I9OvLbk&#10;UAA6DbOtiIMTB/EpZv4u9TWLjaWpoysLYlIZYgsMJeWeXIKGdgpi9BJIDfUiqytrkt4cFfDA/wAO&#10;Tn7T0T3bIGohr1mo2optGLys5qWp3gn/AIlVLCkX3dRqeho8VVU1TrWorIpLXqDEA4I8f09v3KNH&#10;GfCQa/P5Dz6Ram1hfw+vSkho58hWTqjy0WRxdJJjqVcnXPjIaDHUeIiyLqabwws9ZlHZ4n9RHkkU&#10;AqwZiXQNCkRjkUVbJI48T0s+jlkPbLRepU+PNNQ0mLnFDJkEkydNP/CJ6fJ4vJ1ME6SGupqiLITJ&#10;BkqWlYOZoi8ZDqSCSbI7gr4rMkR8P51B/wCK60yTRAKWBHyPTK8mdp4IJ5ZZ6PArPWUscM5ZKySn&#10;qmoBRyeZAIqz7aVplZLqgU8sCLe1FsdvkURMv6nr+2v+TqneSCepOEyecqcYrUtNV1WaFPUUWSWo&#10;kWjoFjmk8dJMjLJJW1zNQOwWGIhCb2uBf3W4tdst3ZncgDhiufTH+XpYdTLgZ6mnEZvE1VHRYuro&#10;aHI0ktHRTxSVcE9DBTtqqagVJejipq1JE/zbpZg3+I9oYbizuJJXkWsZBofMmlP8PXorScNWoCdK&#10;+qXJ1NNU0mKfFQUawJQFZyy0rmqrWmkrIsatODG0ZpYApj8asiDUGF/ZVGbY3EZmYg6v9X+qnl0p&#10;li7ANI49B1QZHc9TlMm9Rjqbc9FTCWCenWMU0wkaVqXFSuk9NLS15aovIY5UDMSLkrpHsXzQ7Syx&#10;TCbTIB6dIpbaSQNo9OodPnN143NTYej26gNZVJQ1k6wLMWpApdchPCQir5ZIwjlXiiP003A91l23&#10;br20q13QquKU4/b01bWEsdNRJ6VOU3R9vSQR0uEyKZKrpoZ6iokxs5wwq1qGElMZqqJI6KHTZLxu&#10;ApNgePZFBssMup5J4lhGMnuP2CmejZkKxqqrRulBQZTL0L0EmSwxpaKphR6asxtZUV6xyzTyNRt5&#10;IkIp2ecskgGrWiqDzz7QXm2WiVENypYZPD/V6dUSBsM56dfusjSx0EMD1NbU5jI03gpqaNiKbwvI&#10;ItdVPFTpSwyBwxVmb9Nja3suht45VlVpFUJ5+Zr/AKqDpQVJUANQ9S6ncNe0tPSoPuss88MBnWQB&#10;aKJaiaOOeGaapjpY3npUIbQvqABv7vFZDS6o9VC1/wAHSGb6iLvp0qHlx1Ri66cTTQoktZFTxPGl&#10;Y7slDXRmoqUCaKh6uopgsjANzNY8eyQo6XdQo7T/AJujJlZ4F1HJHSVxWMgo8ouRi8FRDlTU1XgE&#10;ET0tJBUSotK08MiR/bzSxKViilVyunUCOPZvd3bBE1BRQgYPyP8Al6KRZ3Bk/SBpTj1hkx2SSKoa&#10;qXwY/H1LUTrUo4W89QJ/C9TGI3kjcDUAGciMcfS3ukbQE6mUliP9R6Vm2mjUEuajqWcpUK9A1UlJ&#10;4UieZoaX7iVqFAJ2SmSST91PEkg1IwGkvz7SNDDGT4bHUeky3Mwf4SV67qETw0zVNZUS+NGRldrU&#10;8NUKOSWkPlSaR30o5jjBaNDblTwfdotTqV8EafXq0skpFaEdTqyhxFb9jSzS1VJI2upydVTMgepm&#10;StmgjipVeSNY4Io6eMFTILWYg8H24lyIlIESnpEDVquadLvBDH1AqMFVVGerqSuGS3Fj5Pucc9am&#10;RooNEVfUTSmeVodMPjKmbQeNKhrklNy8kra1jAWtOjCK4joAZOHSByOQonQpGciq01Oizx1CxOtZ&#10;U1Z86yzmFFWSwlIa929H1Fva+3iRANQFerePrqqnB644oTVElLF9ycRQzmAWCVIgvDTV/hrBUyMI&#10;IlV2sq8qD9QWuTZmtmLKyjX/AIf8vSaVJYSWXuHrw6EbGwV1biqfcNJMokpKR1hi9ck9VI5V6Kti&#10;W0ETmorKPQ0QQ+hPJYKWuQXjwrIsEqBe4Z/bj+fSpEllgDRVLV4V8vXpodd2U7Vqw0GSp6iNp3qW&#10;yJMEEDZZYY6ipgmpxL959s8oaMvqclvSbce1LR7W0cazEU+z0+3pOkFwHIBIP29PWG3RuTDTZOhy&#10;M0QV4qOZpawiCprIcNNHAlOyPGYqaSzsWRiryRyXsQfaK8srSSINarjV/n6NYzfRjS9y5+3p3i3C&#10;3lFQ+Pr62E1EVPkIoqyOQA5CKWCPRTJL/lK09CjwDxqCoSwIAt7L/wB3Bo9JZQ6+v7ejC2dy/c51&#10;Hpaf3po8XRY2nxkD4+CrqjUtkKLRFnKSmeOtpI8XUanFNDRGSZ5f3gCzx+P6MQS8W7uzAqDpznh+&#10;3z4/5ejKSB5PhkI6Vu2Kvb2S3BmfPRJQZjM1+Sqo3/hIhoKYnHrPGKcwyrBS+CSo8MQZ9BAOsSH1&#10;eyzdl3Brdfp1BjXyU5H+Xyr0mMOSrnj0q4Nv0+JpZq7H4jIT1VFRyyVWTiaooceKOsaoo6er+5jZ&#10;6eWKV66SOnlYnyklQWCixCl5dSoI3hJWvXhtYIK1PTXjdmytUy1mPrKFpMZVTvSTGsgp8nJNWn7p&#10;DV0teJIasQ1aBWGoE8/SxHtXLeyBFJiYJQfyx0nfaXhBYd3WSowufykclRWO0i0FXPjKmvjMLmjn&#10;WOSsb+H0sk6Ui0ksyuodCY0BH9be0gu7YsC5PrTH7D1WHanuAaJ38adSKam3NRLj2Svx1JKtXWtP&#10;DV4yHHZOno8ZqqDWpVPE2OSorclAgfWxc+O0TX1L7fW52+ZZwxYTCgWnA19fs6sdjcVLqoH8+smR&#10;3NupvJUSUCZms+8grMljUnx1VBmqumWDNVFRJN5KbITzVL5OKKRIY4lNKk9jpVj7ch2m0lXU041V&#10;HH0qAfWmKnz+3qn7tRY9SjPUOp3Zk6DK0GNxW1ZcxSR0brkqjJYmeNa2q5AqctSwCGAiECGRY1ll&#10;1swCsqJpFk2e1eOSY3elh+EGo4cBXPSYR6SAfXpeZDP1ceNoqSHblDAarHz5qmpnyVLMX+1nAqZY&#10;YkEcZiaVGbgnxx/oANySE2jNNp1koHAr+3o0mNqtuCXo1f8AIegSzWdzGJrkjyO1KUyGprpDXUFe&#10;096mkH3KS0lRTIarxIajQUJuSDYkD2LoNpto1Fb0gUHpXJPQRvZF1EKpOePl0/iSproJq/K46mjf&#10;+JywQVcE9c0mRifI1NRLGjQI0spETKqOIlVZdF/ryXyGOO5WGGc+H8+k4SUmgTrJio6UUtfIIMpQ&#10;uuYIgpsgYoqp6OZMpqra6iLyx0s1JGUWeOSPU9gy6Dcl+6jiWTRGwY44fl0e7VAWWWSnDrFt3c64&#10;eqytLRzlZJpsljX006akxtTTQVaVdPKkpKpT1FHDMGiYyNpsByfdJdu8SMYGr1r0YwTtbh9AqT0t&#10;oYaZa3c9RmppanDYnJ1mPqayN5TQZLKRxRy42WWGSanmd6ylf6hQRH/reyq5sriNVCgV+XWhItxU&#10;SGjdNFLjNs5ySjq6HMQRZWmpYWFUjmgcPHMyTCb7ktGyQUkAUP5FJjS683uwbjcrdBGLMuCRj/iu&#10;qfTR6w4x0sqLA0uVp6GSmy2WzVMZP4HP/laCCjFfJLakpq2d5qd61yA8ZGq8WosCWVvaE31zFM/i&#10;2xAx5H069crqUgHqdD1q2BqsM1PuJK6M5iL96lZ8csNY+QjnNL9vL4USOWW14XIbSdP0NvaWffPF&#10;mKRWjeJTzHlSnqei9InQBiM16UeM2lS19ZkcZRU75Woq0z8MFA1M33dHC9NWSVVOkNPXQg0tPjfu&#10;mklmv44OP6D2mbc7oaWEBUg+VfL/AFV6UhJHJ7ekhuTZVDW4986Ing+1pDhJ5ZIkiSaVwlSczkkN&#10;U0xqKhZ44i4tHIoVRZhyYwcwXLusUsZI418/LpiaCRlAZcV6AWTDRUFB/CamN5lyNVUVDV1BSztU&#10;0NRLRmOno6mrcJHU+WnRdEPpuhuCbXI2gvkuYknT/QxgHz/1HrUMAaOVCvwfzrn/AC9MNZhv4clV&#10;Di6OsyFBHUo5q6mKTVKI4XqclXmliqWkUxSRMwNgAiD8Egmcd8t0IjI41DFOmBYNLUqnl00UuNqd&#10;w5R6SOmhxkU6kpWFxHBUxU0VY0QyC6XgWqFRSysI1YSsYmCnkD2tnlhgiUoKjz8qf6h0XNt8qzMr&#10;JgUz0I1VifHt/TRCKSbESRwvA0dU6ylDjxVTU2RRTLSz0dHNe0jFJFkAaNWUAkMW6qbjS5KR0JBp&#10;xp0YfRwxof4ukBRbFariStx1DkooaylP2Mrpr+5aCkqJ3qiqxTTNkoUjJEciEtUCNRck2PJt3t4p&#10;DE0qkA0ofy8ximfLotuLFZUGlc9OkG0chV1NRVxVM1LMtWcjNBJRhGp1oZWpZ4EjgjmeSo0hWdfL&#10;IUj5YqQB7RXG7WMTDXGhj4ClT8/yHVbawKDBIr0qcF1XuGpeulqMnTr91XLkKjHVcokR1imp45aW&#10;dnmWWlLUhe6s11js1+fZPec1bculVtuAoKKR/qz0YGxCrXxTXp0TZWZoKSergnkx8sLh6KvhqG0m&#10;6mkEEbgGanWZvUGVmBQAkNce0Cb5ZyuCyDT59NxW3hvrrqPTlT9eZh6nE5aKsZMlBQQ5bLVuSalh&#10;anyRx8tRW1EktPPVR1cEcwgnR1iLSsFRlRtQCqbf9uVXjiWpJ4UNBw4f6vPpJJtged5jFhiM9DRj&#10;9u7HrMRk0nWWlrKXLbZxlXXCqjkrYpJafLxVdf8AcNDGsIIjSRlZUCooDI3IIXlvZVkLmMeEWqPs&#10;z0ILS1hSOjceoNd1/g6DOZSvosrFUYclIKqWlomppadwTTSIsGulip4ZfCHYmFlFyF4t7Zu91EoV&#10;YYwaEdUmslckIOkLWY6bAYSto8VlKmroJoKefP4+KRIPLRw1FVPSwTCSIy1csSRmRTCyAADUCwUg&#10;wtbqW5dfEgVQfMdFr7dpFNZPU2PM0uVxslFIFpjj9vnFZig++UpkKlaitybvWU0OOgBraeaJGMpL&#10;yCoYOzaH0BQ8VzaSB/BqpIpWoxjra2tuNDMaSCvSTocRlqSgnqqmV4oquetWmeJ2miqqWGKasi0M&#10;glCino/uGUFUUxanLAgH2od7Wb+zAEgyR6cAemp4DI6OshqMfl1Op0iq8LWU1TIIZIM1NTu7x1Rm&#10;egjlrqxqt6iZmohIs8mkmF3jlhf03IB9tT+FA4wSxA9KcB6dPtauIQBUkdSGzlLjs1JQTZGmjigq&#10;HpPukLlPBV0zShpg0V6SlMdboQElhdz/AIjX7vkd1lCUP8uie+tzGgIySOvUuQw23K7OYbMwNUZC&#10;iTI+QUdHLPE2XxyMiTrVhpSVonZSBbxsL3BNz7tNtt1KEVSQtQP2/wCrj0kh2yUNVSSCOkzLVzZH&#10;HwypW1OPoch9xJUCiuIEgMDMlOGmElLI2Tlm/bGniNmt9LhdHGtkfDmi1fPzr0r+kmjDALpxx6nb&#10;bglgr6+Sqs5EMbZHKTyl6aUZCFaRXV44PPM8LUwAc6/EUuRZh7Tbkw8GNoyePD0z/lrXouS0m8Uk&#10;rq6fBSYxAuNy0YlEFI0TVkrNJS0sX3EBnrHWRPLoghrgVj0rrdlA9lcDTPKJFPaOjFrXUnhyLTqP&#10;QUGIgXEwZKrydRK1FS1sNJURCJ6HL0ddOxpopnqXiTHVFYZDMFVpYotH0W3szvLiYDxFQZH+QDq0&#10;0MP06KTkDptqMRhIbVtBMlHCkU9dLJNIagU9BpWGlpbpNFUuaiKMpMI1dmS/AGo+6Wl3ctIoaOn7&#10;eiN7dhVguOoeMwuJoMjicdRR4iKo3SVyFZVfeY0x4qllrMhjqmniWim0Y2mqo5EdUP73jUEcszMd&#10;7iJ54UcLwGPtHl+zr1pCrS6ZTQV6d6n+F1ctZQ1lTJHW1mMxUxmjOLrrNQ5CWmhwjalD08dYqpYl&#10;Wlf0xuHsvtDBNdwwiREB+WejC826BlbR/k6lwYfB0dMYqbcMldVrUTUklPNg48niJYaX7/NTS1zz&#10;QtLG0E2cj/bkjVWWOfWv7ftPLe3TDxJogo8jXPy/wcf9jojkt1SEKUOrPl8+ktuXAQZ2pGaqNzTx&#10;VFPiqta+lpCjrTpHQxU0scMRrquM4+nhjQKqGzC9kAGkm1hucsMY/QVgaAVr0SNaNr+GvWbDbLxe&#10;J2fW52qy9PQ0ePlxUuGhStpKqSvbJ11IPNWJHJS4+SOGN2WVLpUwa9bADj3aeee4uFUwipFTk+Q6&#10;MYbTwhXT1lpNux68tSGvoalo8Z5Vp/VV+TJ5aB6eWKilp0EUdPRB1kncuquQGQMur2XXN2Ld1dlF&#10;a0p8ulVaLpHSmzmBoKk0NbHFkKuhqtv0WPMuTjpqtqXJLtrNUFXW4qfTMzO1ZDG1iEisptYqLXi3&#10;eBa1pX8/l/q+3pqQhFGpsdRsRi8o/wBvhM1S4+ShfHVcsrTY2OOOlqq45o0suOQTeE07zZeSJgzF&#10;bRNZfSCE99vUbRF4AwcUP7Pn0lhjLSkjKU/y9T8ttBNzZDFY/I1HgpqvCrSw1gRZZKGtjjq6l5YX&#10;Kymnxwr4FEyhrOrrpA9pbTe3ji1yScD/AIejb6BriOgxUdB3P1EcJX08M0WNoniiiGOrVljlNRSV&#10;ETw0VTDDDGYErHCW/cQlSQ1+PZ0/NCyxnJZTx60lm9jCI2Wp651fX6z1+KrMuYnm0S02QLSQSV7V&#10;sMa/3frJdElRLULTlkWWYKkUjEBVB5Nk5pCxaY6j+HA/Py8z0gkiWcEg5PTdUdYU1RQV1C02lqGp&#10;qcnNkliRDWrQJMEiq6gRyT1rBK6p0f2xK0SaiGA9uwc1zkstFYFaU4emf5dIUsD4vcO316cJdmyY&#10;6bDsY/vcjS0gyzR0sNLTpHJj58lX0tRU0kOt56TH1Uc0hVwq+m0hHpHuse9z0YKo0Zpk9LpbSEqB&#10;59TV2bjaXL4qgljRKBKO3hoKI1FNlJMVkJ6fHisiFTTR5AQwJ4BKdEshUDR9LttvMkmS2a+vW4rV&#10;EQ9vQd5zbMoqI64ZiWnkeojxKI2unenpqump4ZMgXQKcVE0jmMpJ6ktp4Nz7ObDcjpUaAx/2emTE&#10;jEtTqNj8NR01KlHTVtVWVs2MzdLuFZJ5Hollhr5KfDCAwBlq5SuPpp0csPFInJ9XJjLd4EjIKVGP&#10;n1uKCr8OomS2tE22MZHFXVBlxuOqv8p+wppJIV89qaCd6QPK+OrqpJUkWYkU3BtZ/bdpvDG8m1Qg&#10;LjzPp0YywM0QAXy6gYfayVmTpIIMnW4tIlqosP4NPjrKJ1jSIyrJUQUsk0KoYQiBXjVAZDx7X3O9&#10;iJfEEVQSK04+f8vn05Z2h8KjJmnSYbZmSfPRUFZODU1Jl+3+6lmqWpvNk4kraxXopFSepjopJJFW&#10;MGP1kMz2v7Mk3WGSBmANQo4eeK/4emLu3jC0p3+nSwpcRt/FSVU8T5w5iixuRx+PpaRpYsfBkpJG&#10;SsyqymSb7ihmWZdVOGsr2Y2VT7QjddYUaFoT69Nwo0aBqU6lPtZ8jUUu6qppYKnKyV1Y8tJLTZBp&#10;6yjx8dE081TTSpNAtTWo+tmTwMwFnFwPaGTeRFJIj0bT5E/n0qkAeFGJof8AZ6ZaHAZKllrMTRZC&#10;SSfIUuQpqTKI5gqIpJ6KNKeKlyCI0AjaNCs0JYtIF/bCFS3tTHukKILt1oqkYGft+fWnEklu1HNe&#10;kttzZm5MDlMnHXjFVkUWPf7s5WGWuiWlkyLtJXpG2lny2OkyzKkzFkFNOW0sQCBI/M+3T2sXgLRq&#10;cQDx+fRPbxtCKTyGmf8AD09DZVOq0701ImPmrkpQq1TLJFXU0siUE7LKVpYYqSOriZXFOihXDc24&#10;JDNvLNQCMfI9OtAzuDGKr0/z4PCYkVdDW4taKuWokxmTMWP+yloJplWnhjqKGGWJKyZ6WYASWYuj&#10;AsW49om3Hc3ppfspgfL/AFV6tNAtDUZ6Re5diYPxT7gxrQ/ewj7CHGUsh1qYMbkZYsjJN65ZVbwI&#10;IoxpVyAPr7Ods3m4IFvOg0041Py6J3sDI1VJ1dcv7q5lM5Q1MLVsaNkq1JanyyUM1LX08dNJTyzQ&#10;FRMamKGvinMUpKuiEA6WI9qBudvGGLUqTj5jgenV22dOKVPT/iqGqpkkTMwwJS12XqjUP5mkzGNo&#10;aWmqIzRRwVC+TTVzm7xudIV9fOgFS64ntLgkxylWA8vP/V/k6utq8bqdPE06da/Etl8dDl8X9gMv&#10;UV2GaPw1DJBIi/cCavkioaipakkieOOCKK6K6xl7WPtNDeCOUx3MhVR+37DXo4Xa5Wj1PHQEdJz+&#10;7Wa27t+lyVHRyVtLnBJBNPTR08ssED0q08EC1cwZIaqWtnkLuR6FIuTf2YW+5280zqXChT0gksZI&#10;U0otenfF4DP43r2tkl2/TTSSRrnFq562GSuqaXDVEi5EJBj61ZaumyuMr5BLCbFJKOJxpUsGUG7t&#10;Z74QqQWNMg/IU6ZSylKainSWgrJEpcpVifGwxxU9VDVx4yeTJw5PB5fOw46ngpTTxy/cLBXhZkZg&#10;A1K8ZL3YH2oe3n+o8GOYrJ+Q4cePT0MSlCx+KnSFXLxHJ5N3p/4i1LDHW4ADyWraKl89NR+iQyny&#10;SQQBUVisBuL3PJOvpmRI/wDGdPz+fn/qyemJbTWodBknrFSmmhraLxAlAKMGYAQP93h3lathAOpY&#10;HrpNTldTsA62Gm6+0114ixu2uo+2pp1cWpC0K1PSz3FkHpsXJQ1FJKuP3DTPV413iinnmnR1lhgy&#10;dbD6xWUQjcVPgiVlNlYD6BHZQt4h/UPTZt6GlOkHgYIfu6eirpJaWOZ8jKmQo/FLUlZsdNQpLFCt&#10;XBSVMTS1Ds8krrLDDc2Nx7Pnl8JCwbqy2gJ8+sW49uSVrVGOxqyYdMXSsaqKnmq6ylocisYnpRLC&#10;8dRUv9ytUYTUaikPi0vfg+3LLcVjbxZGFa/5/T7OHWzt0r8MAdILLde5imSmh25WS1+HHmieoyGP&#10;qMdLQ1bItKkZvUVdPVRVFLUGSFo2/cWx9HJUQR73tbANKf1fsPTL2kiLqp0yUeyK5MjK8dRPU4t2&#10;p4xVwtC3k8NInjnYJLHLK1ZCUJHIC8+ofX15vFk0YXSBT7a/s6TCNpO0DPS7fB52teKmykYp5KOQ&#10;CGsxkbtk48fMsUqx10EXkSphhZlCnWkyFje68AlO52KoCrjXWmejCK2kQEsuD0yZ7YuXr1qcjWSE&#10;GSsipxQF2WvrY0SVHnRk105po6kldQlQgmxBIPt6236xj7SauPlUdentpJVoCQeu8Hs3NUNbVtjc&#10;kaCp+werejnSaSQRyRRx1MDVRjaJvNBHpVbqLkfUi/ty43SyuY6yAVHn/q+3pKtg+ijrnpyfaNfU&#10;Q1ifc1UNWaT7qOAGOmpRNTQzVM/3BmmYtTSeJUMqf5uT0hdRN01nulqAsZACeR/P/J1R4TEgoKdI&#10;WPBZOopBVy1c8OXj81STLqEUNI1PE8nnkmjWorWqTJoBRAdKH6tp9nKbjYrKqP3KT6Cv2/6v8HVN&#10;M8qgefTNuLr011dR18mVFJHTfwWVKanld6eDXFTR5eGKorWjrY5mlMiBJl1tpN7aR7NrTmK2iE8C&#10;2wKGvl08LG4YAhj0rKXadVo3AJHNVgZJmpKaQ1VVW1cj0rPHI7mZKenkkMdm8SSEsSgDc+0dzuaU&#10;tzASpJBpTH2dKWsnSA1Sp9ek2dqYFKiuqYZPNFDXY+ExxVkNUVirII/uY42RmZYEPhZodbmK7c/g&#10;Kpb+Z4kHhAedfWlaf5uilYZlaumpr1mq6LHtSRo0NJFDSxu7U4EQDTtOaKZ6gs0dQqozjSTwCf6e&#10;0a3c7Gmmg/PpRBazGUmRaKRT88dcE27Nk6iU0yQTU1PDNBAFWnWaClRPM8VMlQ8bT1ALeQKGZtLc&#10;f097+qaoUtQdGwsWVDVeoMO2Y0oZM0KwUNXj8mmNraeUxFZHlRp4Wp0H73hECBDrQIrm978e1huS&#10;qU8KqngfPpkWmpNSrnpqye34c2ZKOo8YqdbrTRp9sK6mkDEE1MyBY4kcCy/6q/19u21+1kBIQxB8&#10;vLj0XTxOjnt6SWQ2RBR0xpYZpFrIZD/n5I2ZHU3tCIHlcxqWHpYBSbc8cnUO8+Nlk7etrCzj4B1A&#10;ptmzyilp6yXx1AkjSlSWKIyu6M8kwQLMNUaKwuoDEr9Ppb2625nPhxjT9vl01Ja1BBJDdM+e2ZWI&#10;laPKZvtqunoylEJZkkeaMSkxXRRGsQNylybD6+1tpuENQxAGOm0sCY6hyT0kqvauWoKqi+/oBDR5&#10;GIZGnqLeRniR2WNpk1Wp5JB6VRibkezxb+1ktSUdQ64/w9XSGQKKrnpTUm3ZwtPUCMQUeRZZYneO&#10;JgPAxSWNXVqdo3Vb6lvcXHslm3FAShUU6eKNQk4HUitheljWtjoZHYrBDJPE8ktQZRJIomhgf1gy&#10;afXpZhot/re9288Nw2kkAdVVWJoM9MdbJXVsazF52ekU1DxMreZ6WYlJYhERannRR6dR1G9xxf2s&#10;jWCJ9Jb/AFfb150YdrYbpoEO6MhG9LSUFVUwTRiYxtRGqeUxFoEncBGnaRALWJ03F7fn2uWW0RgX&#10;fprQ1eOOnBdg7neGopo6fKY9ajws9EDUhqaqjptctRBRwv5JIJAf3Cw0AHm1vfm5gsI28JQD86Ef&#10;6v8AD1swCpY9cqPa+YpqaYRyp91HU08NR5poxNUiNnLGMQ1cbsHIu1r2/qfr7TvulrLIztQA8P2d&#10;VKEYAx06RbUYxVLSWmgkp6lKlWET0y6W8q1MQinjlMolkJQMxf0m9xwUp3lFbw0IJ62FKtTV5dZU&#10;wVW2EaUV9I1OrF1pqmRoGqaWW8ZqvMnnSKo+tx6SgNxpvf3aK6Tx2LINXp+XSvR+kpr1Ep8ZVUFd&#10;HCc19rUr4qXzCpZpKWONHeGojmNPMaqGOnKqJA/AFyCfbzz+KSRCtRnpOAw4np7hxiZMvWirmq6i&#10;T/K/vq5z4JCg0pCk9QtEJVmX1jl2LXFh7L3upFbS0IAH+rPVq9cMfgqVKiGty0fqNTSz1lNLEqF4&#10;lqPGAkZdOARcvdowtjzb23LezVIjUU+09KEiV11dScxhsTRZJ4MbR1NJORUrJ9zTRslHBUs8opZk&#10;on8jLo0nU6vcEMtgfbkF5PJE3iGgB6MLNY4W1as9Ssxi0yX2U1TU4zceTqqWnqJqUsyRTLjllNSa&#10;xa6VaiCrCi5VW1AL6eDb25BevqkaN2UVoOlTzRhg4Hn0y/aY/V4v7tYjV/EfB4PBVavuPD95/Bba&#10;9ejx/wCUX/Xp/Oj2o1Xfx+MafF+Xw/4cdO/WQcK+X8+PX//U1gPbnSvr3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3XuuwSCCCQQbgg2IP9QR9D7qyq6sjqCpFCDkEfPrwJBBBz09YbPV2FqoainY&#10;ssRm1QCSWBZVqE8cyu9O8ch1gA8k8j/X9x9zB7Zcrb6ruLT6a6P44gAK+VUIK09dIUn16Nrfer6A&#10;BDJrj9GyfyPH/D0rcNvSPHiORofJULN/mpjL4RHMtQszLKZ35HkS2pQTbk2v7hXf/Z3ftvZ57ELe&#10;Wgz+mKPj1jPH7ELnoytt5jZ6yEoxHnw/b/np0v8ABVGEkaCTLZio80tDO00gjIpxLLTSSigoXgD1&#10;LRqllIVDcXF739xHudneQTNBHaMsiEAqw0EHzqGoR9nR2l7qUHVWvXCrqYoJqyTGGonxpmLwTA/Y&#10;wP8AZLB4ZfsOJRYF1jjkbSOdQOr3RI5NIDijny/2etksTVhnrHQ19LNNUVNM01DTuaqgnNMEM89G&#10;6iaVZQ7gTaigWyFb6RY2sPe5LdwixvwH/F9bChsV6ak2+2VqqvIU9KSHkgliElN5I3inl9ZlKMfF&#10;GrgI120i9r3sCojv/p41SvcD0ieCsh0jHThHtjLvTRPiqOCKfL18T44/vUxqMXDKfJUSColbTRUj&#10;0zSeSQs0jKAALLe73tvK7LO9BT0JzT7PPpzwAFGkZ6limerb+M1j4+WajLRQyyvBUHJys7SGpkjR&#10;YllWBkBZ7Efpt/a9o/qo4e1DXPCh/wA3z6b+ncsrH4OpVKYMpkKSmrQchlRQ1rZOorWpZKSOtJWe&#10;LGwSpElNTR1mlSJSX8bL+k3v7UzSOY/F8ZgDwz/PH+rPSr9NWAV/TyPS7xO0dp52GCirKeup5sBT&#10;TyzU9bIJZEWnfRDDES0dDUpHVSo8fjjQSpqvYrf2Grrdb+1bXFLXVio9D9v2dG6LaTRiORgWBrkE&#10;8Py+fTyvVuEyGRxlPn8hPMI6qrpcdHBVvNU0eMFGz1MaPEIY4oHqJQbCXhm1NcE3S/1s3a1jPglg&#10;xFDwofyrTqx261LDC0Py/wBjpY4npDZtbj66qotyfwysjkmp6t41ipZqyOpKQ1ME8rQxqUGMbSj2&#10;JMgsB+QRjnneRdok1o5Wn9E08/I+v5Z6UnY4DwkH7W6ZdpdP02Ios7Dgs3QVd28VNPlK6nSsNPS5&#10;OVaKfF07K0DNLRnW2llswNr+1u581yXskT+AQ3FgFAz6fPpo7FGGLCYV/wBM3SE3Dsmh2xUVstNm&#10;8hU1uSy5fJS5GWGajlL6XmkgkgnBVtNrsFDj66hbk3i3794xwRSW9BGMdtPlXz9etvtsUEeppiST&#10;T16Ruf2vl2ipIqCsqBkFq5p6LIR1fMEU8TLIlMxNXUlI5pCGa2gK3qufoebfu0NvMxmGlKfwmnD5&#10;DoqmtHXhkevSihTJYpqeCpNDnhZGrlq6ZyrVVTGtO2Uhp6eqplpp6ZIyI3Grlbi/0CKW9gnluJEc&#10;+Ea6eP7KU6Z8IqQKZ6UMlc1FG8qURnrKynqaKQt5p/DBDNT1EMzUk8beWSmoYJFV2sWRrWJ9lMbV&#10;OVFQa+X+HqxFwrEspH5j/P0zVku8qGZ5dvwwU1Fk8hSZN4TSs0VBUSYylp66Jm0oKLXPT+Noymtq&#10;dFawtYmwuNseJlvHOpV88njgDj69M6bnVqVSR9v+z0o62qylbCsEEFkpqJKFIVi8S42Chp1aYAhJ&#10;KemkmLlreNZZF0nTa3slZreJ/GxoJqDxJP8Ah4+vSgCWgqn+Dpa7Nx8FDTOmXjpsbSQUSS0dYS8c&#10;FW8oeOE1D0njqJZJY3crqsusAEWv7JNxne6kcRkk1zx/1fs6URrKfgWp/wBXr1n3VmcflJpJqSke&#10;nkhmoEqcYXgLzrQgCkZqpo7vSuGBmdiro5IsQCfbdhazJJECSYyDWpwKnp5470gEAD5VH+HpPYnf&#10;mBw1NkZcrVI7QsxrXqlq6g1NbJBURUtNTxpS/wCULF5BHE6XjU+oNxyY3nL97dXEIswNNK11KP8A&#10;CQen7YOWJmY0p5mv+fpSGvwuPoMXmaTI0eSxtfi20ViVs4yFGKiaGJqWsxiRQV2PqsTkFnDCdSZm&#10;h1W0kkNXu0blDoSaSjny1A/4Cely6Bw6eMSmEyCTLkpqeCHK0cq4mKtq3H3UnpvVN9tMkkdTMSGR&#10;Pqpv9beykruVudELalHHPl9h6eRY60c0XqFV/e0C5JZqSiZKClkQ0swekqa2JJykFLSrKJC1O7M0&#10;y2Vi7qAx5J97Sk5RZpGEtaVrSlf2fn16QQ6QUYFv9Xr0i8TvXONXQGHCTNi0+5Vnkpp/vqCopJ0m&#10;pKmSOkhKKKIOW9atrJDXBsfZ9Jy5aC0aVJ9Nx6hiQR6U+Zp9lOmak0xj8ulHuLsxduUjTSbfrNzR&#10;/wAXxtOKtaipo5sfUT19TS11TTGpSWeq+ypo5p9CNp1C5P19pti5XW9llF3fLHEASDU5IFQCB6nG&#10;f9jpu5ubaFQ2oavsP+bpXTtgRsyZ6vL401WZqIqzLY/HLlDS4+ojaopqZa+aooYF/ifgqwixQTyr&#10;qAZgCfZXcx31vu0dnZkmI+rChHnxPCvV/EtrmCusFq+h/wA3Tptqp2lk9nGSqk+2mwtRqFFqikyr&#10;VVZJNjq2SlgSMPLHJGiFY430KBqJ59ku4Qblb38wDDwajNRTgpPn5Ho5hawMUeoqSB/D/sdRNw0U&#10;9NBSRUXjpJaygt9vllp4az7mmrEjiWh0VFMumaCIgiQPpP5HB9vWIjcM06a21fkB9nTsk1giExoA&#10;32dMlNj6jLx5DIZDOlaT7al+yx9ZLFVyUDRVZTRVUzCeG1y0Wq4Og3tzb2YXF0kemK3tfPiKDj9t&#10;OiOe7gq4dsfYf83TnUQtiMs2OqHxxxU9SkmPy0U5gTwy2naWmmkRaeWj1ibWukLq8ek/j2kEayEi&#10;MlpBx/n6/l/Pr1s1uyBgig/Z/sdQqjaD1ebxYqalI8fPX0hoZZHgqo6ikyOR0SuFppNWSqIKaQln&#10;CMGkY3ULqIegvFiS5QjuGPs/lw+zpLOolnkCAEY/wDpXVeyq8ZGnvFIfsqinx/2op4pZXjWWWmqE&#10;q6dyZITUIgla5Vrzfo4B9kKbrCviqxq1fMGn7adUG3NL+EAfaOvf3cyeHedqXGxLBVQ5BGmqvLEa&#10;WmiCoKalq18UKvLI11jQsGYgX44ctdwimejEUr/PrUm1CJdTGg+3/N0y4faaT4FqgiWSSfIxYvH0&#10;+Sv9x4aajjraqRyQjRQh30RMRZy9ibge3r2/RJSEYavlj/Y4+X8uk0UOmhTK9Lukgpoft8fPU1S+&#10;aCipqanklp8h4aXICppKWmWnMkcMTGrkTQspPjUFrj6+yfxZZW8YVofnTh0qZi/ZTt6UeB2lTmfG&#10;LW5paKOjp8tQ5WBJaTOCgTERUbQVFLT008U5xDVOMqBOwnW/nUA+q3ul43iRhjHWQuM/t9cVyPs8&#10;ujGyTSrpwOk/4R1Lp8dSNFkIEyWQqs0m4a+HwJWzZGloMbt/KmpmgpvIxLR1tDAphUkcSAMbWPti&#10;7dERQUFNOMeZH+Q9P2W3zTyE1xX1H+fpNVckldLuGao8j4rxefFTVwrUq8hU4qop4ftJ6CUPGaZ6&#10;N9LIpYq12vcezK1jCWkLSPRyftx+Vf59KbjbJxJ3MR+f+z0w4XMZ7E1EkMOOpnp5sZNJmiKQUtLT&#10;0mSGRZIwtcaWWOeCmdBH4grhvpqHIWXO3wyIJ3loD+fDHVDCLcVJqelmuSqWqzTSBoM1XUtLkclB&#10;UUkNJTQtMz19TROTFI1OJKSvhltOjSvGjMDZbgnbbSzFhIdJwM8a4/1eXSqC7rUHjTrrHT7L3xDj&#10;Isxu7L7QqaeoaeLIUtNLJRZzGNJVwU0lfhY4YMvBNNND4GLsSsrEklL+1QtX2UP4tj4kbVBPadNO&#10;NDXP5Vx1SS5gYkK9W+w/5usLU+4nmigrclU1tOa847EVzVc01ZW0+KraSBDX441P7cD0s/qYRyR0&#10;cgGlQSD7QGTbvBeWCzXTT+ED54qP2evSUz35kBVyU+Rp/lHSri2fXy5L+LY2uqq+KolRJ1TIy1iV&#10;sokdI6aV443egWrqygZ5E1yaC6gXFiGXc7Axrbz2wFP6Pqa+Qzj59HMInuKICdXpX/OadYdrZTsK&#10;XcWTwdZicdg8CaitmqpqiWeprX+w+0geGaiWpSWmx+Tkm0wK4KSulywBI9mO5bbywNrtblJgLhiK&#10;0RhTBNK56UWkE8Fy9WNdPDV8x8+s24t19r4SnXGzLFLWVVFPTwUOKpabKQ10lXSSvhVq6uSCppnm&#10;po4ZppJZJRoZwqx6gWNdq2Xlu8YFJRoFKkgj7aCgP+E4r03uFwgqS/d+fSVk7b3Y+Jp8tlKamxFc&#10;sWFiqqKSCZ6E0zwQYyeRZsfC0vm1hp9GqJXK2LhfqYW/K+zT7lNFFIzWoDUoWHl6eX+r7OkEU4kS&#10;i56UmL3/ANg0OFhn3Ri6XyVENFTZWnx1dU4mOCshx9ZX1UtX5YKinjkLNDHACTYkki9x7TXWw8vt&#10;dTw7XesBrwCG4EinEDOT176dK6pQAf29KXbm7UyFLl6P7IJK33FMInyceUSkq2xDQSyLlDNNHE6V&#10;AGgKVUsDZRbgN7ntDWF9ArTfpDOBxNfOnH8+mpLe0kOnWD+R/wA3WGi3Li1pmoKyshrMhTYqkmBr&#10;ainQSNUVErPP4ZasrNW0c58aEyBmAFwLgCt3tW4yt48bHwSR5+Q/Ov8AxfTbWFmFoRU/6vLp5o97&#10;YlshLiZMvq+1p2lip1x6fcPUIv3PhSeM1ECV8ElKoNg40rcMQeWX5euJNMwYiuQSfL7OPW4tvtlQ&#10;liK09OoOL3dR1UFXlopaeOtq5p4Hy8lKtG+MaXGPVZuUMRIlFU1NCSKeUhmlk9IXg2VtsV5bnxGL&#10;V9K4+WAf28OlNilvEHjDClD5f7HT9S47CziOox1bBj81SvTS+qkrJPDLRQZhjVxyyPPGKWrhxkJk&#10;J062kHoPA9opF3BDSRWMY6s1vbMp0EE/Yekpks3ltvVSV0ZyuMi3BFPmlqMQtJUPWUUsc8dXWVFJ&#10;WTVbvVLIjHSi+REJK+kgezyxsHuhHI5qfRjQYOKEZ8vPouNlNqYxrj7QP8vSdz+AxO4dtHKYneOR&#10;bIVGRxcWHoaeNosVn6Jsvh3H8RtjaWqrKeKAOrujKKmZmiQEhiwg22e32+9mj3Gw4BqVAYg0P2ge&#10;vyIB8umvpLylatT/AE3+z10k+fTDUc9J2XkDQLUxUlLW1MNXUzYs49oq5JIqipp4IA9LM0kCogjE&#10;SSD+vKG4bbZryQybONVACCF/hA8v8h6ZMd0GK6SQPmP8/S4g3HuDOUmNwibknzGM3HWUxifIiOE4&#10;yoyW4J8VLCcgI4o5aejhrnujFJBHaQvdVViubb9p+q8X92rFQcVFeFCBSp406UhregilejfYf8g6&#10;fTBlMLPuvH4/Lz1lbR4cwUk/3Lx5GXFwVLt/eFabyyTUgr8XQyQzBwXjlmAI9QJK/oIZqOtl2avQ&#10;eZ4fl08NCDtPb69QdoZ/cr09MlZX4z+D5PB5BcpV5Gtlnp4oKMQ53wyLFVVclRABiDUa/FEELeMe&#10;kcWutlsAdEUJE9TQAU4UB+ziPt6fjAkrqUaKdQ91VlRWxwFa/wCwooYv4i1LCtRJWyRHGwU1VUPJ&#10;9qgaKKtilYI6t6GspFvbW0wRxmeBom1fOn+c16sbeFQ5Uih+XHqZgsbJDVJU/cyPRtSxQrjnBNdP&#10;VVNMWrCKaKsqZJqaKghankdCGDSqRdb+6TOqxyLbr3q9TQU7aEf4SMfnTpuyqhpp/F/L/VTHTvRb&#10;DolyOexVNVxwbixVfIKgzsY3xzUdNinyEVP63jd6SepkXS6kNMwQOQGJS3G53EaQNKhERH21yQK5&#10;PShoYHmatNR4Y6nVmFamoKySIRUVbicpPT19NUyAzZCmiraCeWWnZmQV+TWTLgJ4z/wFhSQ+liAi&#10;NwJJFVgSKY+Xl5+Xrw8+i+6gj0tppq+zqbh5qzHiV8mxoqRwczSVkHqpU+kdbGK2ndYTVUgOkQss&#10;pF+NOoD2j3KC4lo8IJkJFc/Z/k6RwW6rCpc5z/hPUOn3CiSZquWOghGtpFqqWkUvJVzKyfb+SSfy&#10;UUUtOVZ9SE3PBHHtUdquXt4nKNwoc/7P8+iy4nKMFjXFepUW5fs8jT1UdNjzJBO33nmeNqZoafxT&#10;SJLIfLSiNaYsSvJDEWB59l8m1yFvBkBDeXD/ACHpSj60DMM9LbIZfwua94qfG09RTZbPicJS1lNK&#10;Kuato8b4YhLIs0clNSwpFohjl8n6gPr7TjaZD2x1JGPT/Vnp+OFiNRHaf8PTBVbigoKUeGhNYsZ/&#10;hKYzJRTzVdDFQJhKqqM7SxQxxQpKjMukMyiYlrAD3pdqcvI7EhgKn/Vw/Z0xcxzoSiVFPn1A/j1d&#10;g4KucwfxCPNTzTyVVTJC9XLVY1amB5KunpRY+ms80SagrJHzYE+1YtxdpoX8P24+yvSA/Win6p4/&#10;Pp0qMj/G6EZukrPt4FyEePyONCtVVnkqY5Ktql6SSP7ioNRJMW8h4uSAfTwiNitpLpYdx4f6uHRn&#10;b/UldTMSft/2emcYaGjFTBUyVGUq3yFHLEYahJ0ahlpTNJ48hE1TBHT1ATQwKq4XXzYe1f1emgVK&#10;EDyB/wBX7OtlzWj9ezVNR5HIz1dY0K5ikaKGrqqSCMUVfX0NFTJPXSGFqfQ81JillFgRKdSqCZDd&#10;w31/MAASY/IHJ9PP/V5+XRTd0Ez6G78Y/IdSclQCFIUnyq15gjpo8SsGnwY+CSSFHjgidDAFEtSr&#10;aiH/AMlCrzrYqnF54bsn0+lwe48a4rSorXh+3pJW6Lg0IWvr/s9Juvwe8JqHIZSPLp/CoaOWihoK&#10;kxVNVNHLUvLR4ikSQSySQ3Zizs6FRawYHT7NrfcdunojsfF+w+X+b/V8zaITigctQ/PpjydDiKSP&#10;GZbySVZhoZPvIXjlq6yOtioBHNPWQQKWeSUylYeByNJB5sZQy3E7abdgVP8ASA/wkdL57S2lMK6g&#10;aDOP9jqfR0FFBQRZCqyE01aJpq+WeojEVRJSRLTBIKZJFSrqBO8jGTSoa5ZXuFBKeW5ujdrEGK6O&#10;Pd58fXPSvwLWIArQmnp/sdZIYsmuGzeFpkSPKIpnmx1PTRstXQYijWlx9bQ0XnpqOBpPu43jiJEt&#10;4ne50Ffa9Wea5Ri4ZNOftwfTNBXNOkMiCViNIp/l6QH2WfaamqMJkIhhFoI5YpsrcwQnPU9Zk1iD&#10;l2MtTM1PLBHMzHyVOlPrwDJotukR0uUHjKDXHp+XSOW2NuVOgUJ6cq2mzubya08VRFJlpaYVrIGm&#10;p4oRGkMMhpBVmQyQl6AysjkCMg6Ljj2hEdlBErLD+mcj59UlRXloxoOljiMZuNKA1AqsMr01LW0c&#10;1VUV0WhdxVZ/iEfkgyE0MdGJaVSkjwH1khihsbIXubOSUhqhKinaeHn5evSa5hgqQrAr9h6ZoJqm&#10;l/iMFTR4yko46mtmnxkaVFdVUgSPWjQ1NPHMpoKoSs7sCVj0lmJsR726xyqrQOS+PIjyp504dF5N&#10;sAIy+a8KH/N1nqKbbZwtRJjsPJTiWegevq0kpKqYGGKlpo3oRXNJNCCKhg8EXjVSq2BJCisV7c+K&#10;lrcTUQH5n9tAc08/Tz6t9DH8a9N+HV43pP4pjzW1WDrFarhxcBi/iWO0NqrpPE/keCbzRNKmlTKA&#10;zEqVsxjJNCSUt2qh+RH+Qf4OvLJCoIkf/D044qoOPxwegWClqJnSGsrMlMlCtX56UxV+qaQ0pihq&#10;xCYtQ1o4ckkkey14ZLmVopMJ5Z4YH29NyyQLHkKU+zpkhrlnymbrI3ixlROmXxlTRUldTVjNjMrJ&#10;R0tTSQHSkMvjp5FaCUO0b+MgtpHsxWL6ZYYitYtYyfkD+fRLLJaMV0JQ19P5dOwwuMoMfiqypyU2&#10;ZxccePq6mmNPUGfF/f0kWPymProKeSnkqZVy+NkaaVIiJlELGVdWgauLiUufAQA+oIHz+VONKdLY&#10;zbOtAan/AEp/zdTlqIMdjAcSGyslP93S1jRwtPT0k0tXppfsZ9bTKI6NhJKG8ZGmwNxySyQPdSjx&#10;agcc/wCrz6SS26lgYx219KdSqGtz2XxjUn3Fa+MeiqMnj4556rx6ExZVqv7SKWGCnqKOSWTxKFuF&#10;kZj+r3WSCztZNL01DB7a5+0A1+3p9dtjuhoJ7fWnUfc2Rhx88lNAgFXjauSSraPwUdFTIygw0+OY&#10;xyT1ijSs0Umomqjqi0YVUDe1a7fFcRu9P0ytBjia+n2V/Z0huIRZyeCqjSPPHU7G7t8GQraSsqWX&#10;GvFTV9Ikkc9PJTxzgGqpTJUlwWnltPIiEpILBLspAR7jskZtoxbAmXzAFP8AIB/h6WW174egeVf8&#10;vSbzu6aeOuopKWuqq8RUeR1Cpkeb00c7U1NUUszaVREo2OhFuHYWH19q9v2VvAHiwhXNPT9nVtwv&#10;I5mKqw49Y59yVddQzmgrIAI6t5IMhXUlUK3I1JFNLUY5XEcjVdH97Qq8BAJQOy3sCfZi2020Onx0&#10;oPlSn7BX1z869IbaBWNEznrhjtzVEdEoylLMJZmmpMlSSUpqaBaTJRpBCtIqqkiN5V1CM6vGVJub&#10;29o322HxgbQjjxHb8/l0bpbQAUan7P8AY6kUjvnkk8oULJiIaCgpqOaVJVqM2s9bjJaKKeKraoxd&#10;XUY+eimiUK8U9WQDcKCtFiLWNWbBP5/4P216dj2qGYnh1wylJvaerq4J6CV2xNXWU7T0dZ91DGtJ&#10;I+Rmmo8fT+KvmpJg/lRo9TEOpKgEe6W9ttjvp11I/okZ+2n29O/ug4DKAv5dMHlytPjcrSyUFOhm&#10;xmGXP1kao2mKpSDJQvDNKtVM7TtLHHrhsVkuGCtdQuJtoPCETfFXSKHyJB+zh59a/ctuGbIx/m6R&#10;stA7SV1VTNWxl1nmj8YNcK8NTrNkqWocSRiKenp1mZDIASYOLm3szt3R3WOYVFK09M0r/q9eiprU&#10;R3FFHb0wY1N0TU82DyFLX01dT0yQ0wq6aqMeQmUvkPtpqmESJTioofHp4sH/ADzcms1vtyyRzRoo&#10;U8eH2cOJ6NBbgKAR1FM2R+2oJ54aqpnyEfjx0VTIhrFqleRqujiCytTxpj3QRyreN/OSVVr8qDYW&#10;8i6FcYOSBQEfZTgfs6sI9AqBjpmq3zWZk/ySGSSro4/vomM6I2QhxhEU0k0UTLUU1OshLKqS8g8g&#10;m/tTBHZW+qNyPCIp8OM/l/hH+fpHNZeKfFpg/wCTHT9iKzc9VrrVpqeWGKGbGY6Fkllqa50QTS0I&#10;pJomEr1kj20HggcNyboZl2xHihUnxKiuDj8x+Xz6VLt6tAVKjV+XT5ic/uLG4qmkmxtNBmqr+K1E&#10;VI7xwU8NFNV1tHkJhTioWSlqcYtEC0EyypyrFeAQ1dbbYPPIVpQgeXnpHy6ZTay0ailTn09T1OpN&#10;0zS0zV1aY1qo4ngoK2MVDYmWfVjq1JMnHLShI6wQUDxwsreOQ1DEkOlvaVtvSaE2cZq+K/IcPsP+&#10;HqyQRQkxuBWnp/sdcIt25ebH5GoeEVC1lLUmjyS5CCtx9VNTQ6ZKKokgrXpaaaWjyEOqlkCzGSna&#10;wspsp/q/DaIn6p04xkcflT+fDh0xPtkNwtcDrJWbrq5NqbboKiJqGox2EraRqdqUTtTUdVuHN52i&#10;r/PHUVElNDkKupp6W7JZXkkKn08vttsNFUHFeJ6QeGLf9FMkdB3kN15GvylDLWRQSVUy0SZaKoX7&#10;OTIStUD9upjgmoJqghIoiW1KUUOxFgD7MLOxhaiagemJ7eWQdqZ+0f5+k3ic3X1lJ9uIK2hozI2N&#10;SYN9rVP9xU0NLJFPHXTODPBS11/AgudJAb8+10m2wwSO4ZSwB/1Y6RxWE0bKxY6ft/2eh/p9yYjF&#10;PjJZ6jJQVkdPHR5FFp/NS1LY/wAtFBHPJK1U9TOxVQ8iyo7KzaG9AHsEXFvdyu+kYBNMjFc4z0cm&#10;aAAICCw+X+x1ny9Vg1o8p/EKSGmq6oHL0cc2qIu8PmnenoqmpEqxtUwRrI0Mja5P91sGv7TWdnet&#10;cAGoFPUeo40P+r9nVWS2prcii5GPP9nSFXdIxXiWnnp3oMni/vTS01TPDFU0c8qV8ojkMqvJkKGW&#10;X1GxYWKG9rk6barm4ajxGuPTj+3pg7uz0jX4R1xrOxqZIosccouTpmgiyFLSQSSRQVtPRJAtQY5K&#10;4ARrGsb8a3UgFgtjf3e35Rv3uK+G3h/aP8/SOfcrcNpZ8/Yf83TVB2NtvL4itSlraoQUpK00qSR0&#10;yVIqpVqJYmxk4paxY/HqSV4jIulrfQn2rXljcrG4jmT4h5VFR6efp1aPcbcxSIWGeBof83QW5neu&#10;0sfQZmiwsePjoq+GKWQ/bWqaKZXErrQzhonSCWamjtqV9Gjgiw9ii22ncZ7q1mbUG4GrA/5ekDS2&#10;6o+mXuI9D/m6bMLv/Ex0FPH/AA+lrqeooJ45qDK0s6JDV0UqUkmqqpTTVktcqspEksrCRVVT9AoN&#10;r7Zp1mIaSvcOB9c8OrpcxmNFU91PQ9YcZvGojeqxlHRU9SlN5YGjdpJ1qWpchPTRVkNOJdKVUYjL&#10;yFCxOpRwBf36fZX0A1Omuf2fz62Z2XiBX7R1hgz9XlKiLG5Or100EdZBhhVFaKnVZquOojikqBGE&#10;gllq4gb1IZTytyfq0bERgND/ALPVDJVqkdd5RoMasbUYjoq5o56mqF6KlgipjHpqY4tEfgDiMkRB&#10;AFa30+nusUEly5hkyBn7T0rgrIwIA0/l1kO4ayTJmWhd56fMwSOzzRx00lTFUz+czT08eozGjXUA&#10;VsCODb6e9Hb0OpFPcP8AN+zo0csidqrw9R/n6XuQzctRtqmLEHDYzJ1aSvj5WNXVNOlPj6uelErz&#10;QrTz4jbyRhQWKSu5Ju3suFi/1CoK+J/q/wAH+rHRRNKzIe2h6Sabyop8tQiF3annhSKtknpIoI5K&#10;yOkpaqKraOIqonCyupY2CqttNrXVXG1OYj3Et9p+fz+zostXpcNqXH2dLarzwwdHW17w004FZkYK&#10;makqZY5qbKUkrpSymppw9FURAqJoZAT9GFiuo+yiPaXnk8JgajOeH8/t6PXmXwxQefp004zedFk6&#10;sx1hlbTDU108skCtRtCtP+7XRyj/ACeWH+Ieuwa7fW9j7vLy/dJpManj5Ef5+m9eAdOOkWd3Gtrs&#10;lPQjH1Af7SCGnbIGiiYMZbFqUBzL40j1HTfS9h+fZ9b7L+kEnJDft6utvJNlCdP29Mj9gmOmyAEj&#10;SslXPTyFYZGlVHo1KF3libzUlXUhFVrAB1Uk29q4uWtQXQcnIz8/kerPaQBdLt3D1Fese89zT0ma&#10;bH1KLLUbfiegyH2tRBXY+tiZLH/LFjhMl5SI5QyKQ2qzfQkwttmWPQS1XJ/P9vT8VlaqurUP2f7H&#10;SIos3S5Kp1zw00kVRVZOaMF43DxUsstVJToIZ9UMUqP4zqJDaQASSfZhcbc1q+vgpp5j0HVkeBCV&#10;JFfs/wBjqdSR1uPpIc/Tiqx+PbJNU0SrViqnxNRjWoa37WejVozJSV0VUI7eqzgg3a/u7iA9hCtJ&#10;8x/OpHHqrvCyEA4+zpLUuRxkT10WQp9dXkatniRJIGp6emdkelkMPjjaOeCVuQXFtRPNyfauW3kZ&#10;FMY8vkPLpqCC1armlD8v9jrqryFZQFZ6mSR6fIeORIzQaaioT9wTy0kiAxyxR1yrE1m1gtbjV73B&#10;ZrJHkUcGh6ZkMQlCLQ+fDrlLuquyNPVzyUs2SFTPNXVA8A++iUUqxy01GlKWgpBJIoPALqB+fr7e&#10;SwiMqKaVBH+H/N1u8vFhhouWp6dI+OHI5WKGaWrjxaS0iNKP8tdY71M4hp40nUiaQqp1ujMVbkD6&#10;j2aTCytiaRVHRba3JI0nj0sTt7LxztkJchS5CQ4qSZGD1EcyyQpJMsf3cvhpppY5CWQsWLn/ABsP&#10;ZVLfWUwEGmgB4/b/AD6fmhMnfp49MNR52rqPPzV1UksyRw5GgedKppWVjFUeKGOSO5ZEBJchuRYE&#10;H2vBgNqYl0+oPn0phthoNFFadPmeho4p1espq5EajGSgoaaVaiaCIJOKWeqVtQo3jnYMYy6yBeQb&#10;n2jsUm1PqODXzH+fpO9l4znSKt0yDITxQ1FUcb9zoelmknpZTkKaSBmElQZIYHWRHKosVlL2P9q4&#10;HtZHag/pq51U+z+fDrRjEH6ZXPUWfdWCyRalrcayVIpnoftkedTG0UmqiFO8j/chgz+pWVlH1ve/&#10;t1LS4gBcLVT8x/n62IlJBKgHrM9R/DVx8dfSVJjqUSLzzPJUCmWUlZ0m+1k00006qhFx6dI45J91&#10;MLyl8jArkgf4enTbLJ2FQP2dcJp63FZCtenpVlpY6ZEWCukiEZp3tJPGk6q8PjlZ7iMgsb3+vu1s&#10;FUAB6MPTryba0LBmTFfkeusgr5OT72KGOkNDTQpWv9/AKaV7eRVoXmp2clwVWO19TAj8D3YzESAe&#10;If59NXloDJhB/LrrH12ZEy5Wqr4cRV01MwarjlbH1gWCJpUpZRRQM7TgKCDo+oHFre7PI00pjSRi&#10;Mev+x1v93IIVeg/1V6z/AOkSsqKmhrWkzMtTStDJBlKyqllyNNHDUlJJqKo+3oHjRix4d3Gr8W9p&#10;5NokMoZ3IqfX/ZPRVNHJXSFwOk7msxj85uSvmw1fTx0yyNII8rPDE1RWw6RItP8AZwVVL5J3Zipd&#10;40Zr3tx7ODthihFT3U/1cT0lbtNCOsdZLWCgNXR6lqi0jiGPTGZVjMZUQEykSxF7klV/Frc+0Nra&#10;K0yk8OvefDPTTj46iuxWVoqupjx1RSLV5OPHV0kERyEQeKOqjpV8VRLPVOyBA6kAg6bcezmWBI5A&#10;4wMZoaV/LpcgDKFpnpnT+CPT+FnjpcjURmClD5ml+7naaUxwn7NhVAywMtmAYcWPFj7WJDdaTJHG&#10;GQcaYx/L9nHrZhHmOnqipcjIk0aQiKtjpGmjo/B5ElpqeYrPSSmoiK1VSsj64rFixJ9l0wRyanz6&#10;t9NgHSKdNtTmG8scDJTxpSN+8slnlq2cSrHHUA5ASiSmuzKwCGNm59uRQL4dTkn5dVKsD2jHWaor&#10;62nkhqqv7+lam+4gqqiWlrmEc08JZ4J5VWfyxS06ixYBh/Qi13Le2FHFeP8AqHVZm0gaSQ3UWpal&#10;ppMbWYnLGpmeoWjnVIlVoJGvGqKZxC7yU1Q9w+kKY7n+l1cNnpQrIuCceefy/wAP+fpkSMVyTx6c&#10;/HsW/wDx8b20/Ya/tsjf+9+i/wDENX/Klr/b+7/1PGn2p+iuPTFP5en7fLqtRx1H18/s6//V1gPb&#10;nSvr3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3XuuaySILK7qL3srEC9&#10;rXsDa9j9fZTumxbPvUfh7pt8U2KAkdw/0rijL+RHTsU8sJrFIR/q9OlLj8+F/wAnrw4p5i4qZ6cX&#10;qJI3AvDJqdddO7qDJY6yBwfwYe332ZjYvccu7hpfiI5sj8pFFR8gUPzbz6OoN8cUFxHX5j/N/s9K&#10;SgzmISlEKCOeuqslI7K8cyUFJCsSstTIviSqknqJVvrV2SFVAI/HuIt75Q3/AGWp3SxeNBgN8SHy&#10;w61X8q1zkdGsW5W7jVGwJ9OB/Zx6U8OVfAwzI2Sqmp8xTy0s8cKURpK2ir5cc8Sz+eSOVKGmeCWR&#10;jZUgNibXuQ1HaGSqhBqArX7Orm7TDHz6eaXe2N23mFipc7XHHUsmNhxklZjkCS0IpnhylYJYIkhF&#10;Q5gRKd1aZW8xPFj7822lkL6O7PSmKeNtPd12tZR5JamFpBSGsmcq86oHSNggCrNNJHpcROE1aZFd&#10;7259kEiTQSavB1D06N18F0Ip0o3oaGOSLGUuViSOkinjeSio50MaEARMzJJHO7OytfSGBP4sR7ar&#10;dO2po20k9MFIh5dRKLKEVZjmr6qqhesesagkU46nliJCUR/ynx+JIpFDeUX0n+yeQXZLUygVhAFe&#10;m1qtSDnryZPcFPqyMKRiOaqq8bJQrWBD9yZqhqiEOrNNJjHSlsJkjj8zWT8H359rtSApHDzp0lkm&#10;uARpOK9SMpunI0Iarf7KtapijeCjgqop6qObIyMsPniWYtUNTMriPxazTq3IU/Slrs8MszSJEKg/&#10;6v8AJ0oa4n4mY9OO3MvJ9jP5Zlp4JIHov4Yxi8jS1ULpDWRNkFE6vSkXu0q2J/xt7Lbmxi8d6Was&#10;9eNP83+bp6K+kEagtU+v59KDFYOPNYqrxUEUtTMtOrQS0EQzVfNVU8iaKeOCFhUSwVTTHzKwV9Ck&#10;qG03DCzzwTA/T9p44p04bwsAH4dJjIYrG4Jmx1fkKrF1paGu+2qPNgnvUD7RlipMjE1RIGYDiWxI&#10;UXA9mmncZe4WtVPy8um5rxSoHXTSZiuxMxoKmj3BSwVH8NipnmpzLT02Ql1ed4KRTUs8NQg/cVmi&#10;QWLKPdkhQFRMhjpnqkUbzHUuem2vl3kRjKs5GXJRVNPI0dM0lLTVWPkEs1OsUOkpFVjwrJqmOp1v&#10;pKD2prs5XSSRMOODn8/2dWmhlQCvTvtveWdx8zZbPNBXP91TVEUMopMhNLVVEL01OlUTGIqUG7cL&#10;G1jyALE+0G4bTbXEOq1Y6q58hTP+xx6tbuoYB+HSkrN05Oatk+0qKuslqq2oyWVpaqalqJI4Zwgj&#10;eG4EcsNArkzA6SLC5+ntAbOA236uCmBThXpdKYUUU8+m/dGXq8Tk8UJoKvOUU9TTV0iSGelhiShk&#10;MsTyUcc9b9vHG0d76o0ANwCD7UbbbwyxXR/0Wh9PPH+XqsbopA8ulBVPjM1m3nNZIlc9MlZWfYWn&#10;pKlqipcQijkgEcc32qzMjFrkRgX5t7LZI7+2iFIwIamh8/n0oaZS2OHWfcC4+orKmF6lNwvUIHhr&#10;46cQ+aeKIUhkH3yiWiSK48oLuyLGdIGq4at5b3x1McrAfLrYKn4elDVT7ao8TV1GEloxlKh8eaxY&#10;pampeKroMY9PJXrVU0TyweDyS21x38cxOohjdnVuL3qC6djHmlet6wv29IeCAV1HV5GSsjjpoKr+&#10;HiphqJqOpqJMr5meVZXNVSpQU/hXVKoN1cayCbEyijRHVGGfPphrjHUrD5+vlpYzM60ZjojQxTzT&#10;yPlK54Z3lrp5JTJ5lIlcKjIVUxgARAer2zue2WpczxGhNPswAP8AJ021xRQ3Uuesr8vksbLVyLNL&#10;TZGDwpE89YxDQSRJUyuJTR1Hl1KrXg1hLgygXDMh0itJIhITIRnhSn29J/qWkIWtM9LCDblVmamH&#10;HxZWkpMDO0C1FK1CHnoIJ8rVLVpQyPNorKaOkdzIzqZERysdmYe0EW7wW9tIGVvqBgH1+f5dXks2&#10;mOoSjSepK7xaPOfZZKip4sYyuajH0MkKRiC8tPkoaRahoxT0NTJrWMNYPEVJvINXtM9mGSPcIpG1&#10;Hz60IxDRTKPy6kXGKlqqOSeHIFIahMehSQEQ0NXOIqaQUsUaVAtH5V9UkSwMo4twjeJ7ymlqt5/l&#10;1R5SrFFlNOsVTV1mdw1VLJBA0SVUfgnapBniNZAZoIgkayxGIeMkJpCXID3JB9p002c5DHGn/KOm&#10;mlmYUSQk/wCTp9xdPRT4qlx9TSineozVLUZGqpPBTzim8H24qYFqPu6SCOP+ISPLEsCBdCm36fdX&#10;u0d+0Cv+r/N002s8T11ncRQ4qeDH0rtLNB4EmpM1TRypTTxI9J9xRvEKilmZJWEsZanAjax1pYXb&#10;sbou8zpgVPD/AAdGtvX6YsvCnWZUooarG5SaGKho6AV4bISRlQTR0xgqHYvUSI1YTSFQoLsTyCQB&#10;7YUTTzXFsh/UNKj08x/h6YjZxGJG8yf8J65T7prYK+gycGWfIx1lJFkaugMcpSkqkixsqVM1XLK1&#10;TmJagwurK48YAsSvu42uF7VoXUCUSZJ+w/s49NNuDxtXVjqM+68pU1IyMiBY3x81PNLkZJ1SWWtg&#10;aCKnbS0cbNRsBKqxkqH4W5W/t2y2O3UsNYqOvfXvMKMcdOmL3DU5GCRcxVRMKMBYzRsRDDFPX1FQ&#10;PIszvI8j1ErovoMgiW2qwsS/crQq3YKivHpbD/Zn16XAydHRVFO2Zx9LE/8AeSlStnlSQ5Gmxrqp&#10;M0scRhemGPg8higIb02AP9SyOBzQBiBT+fVBMynT4ROePTDUZKhosvVxJTwSyzY7LTZIxwx00MU0&#10;9IRPTRVFPP4DjkyqE08rOBIAD42BHtYLKVkD1JWo/wBX7OryXbItQOsuN3PiAlfkniqqesyVZBWv&#10;k1Ecr4uqpEyehYqebW0r1BqKKSVXhkn8cJQEDgPXNmGjiRlqQf8ALwr6dUsd5eOX4vPpo3NWWxFD&#10;V64cdLQ1VfSpURrJ/DqivkyNPV1f3NTT4tJ/4hJQqIYVlPhMP6jqCn2tsLZWD23g5IrXzA/zVp0Y&#10;3u9627GzXpz2pFPlsi+Xx+Lo5Hkw1JV1f8WIq8Yw/h0mGrmjlyE0tIGIyxlaRE1IyKY9J+rV7NIk&#10;fgrGe0kY6Sx35mNGPTzDTpWZ1MVS53b+GqpYJI63LSRNSDG01EvjnpKmakhihiGTxhaA+UJK4sAS&#10;G9orTxRoeZGCg/5DT+f+r1UrKynjx6gY/rbJpSZAkUdRV7gzWbbb9HNLDBkPPt+rmxeHlpqmoqY8&#10;XS0crZGeeZ5eVZF8CzC1j87pZGIW00hFFAOPOma/n15iVq5GT094aj3lSSUcOVioYZkqchVUOYqW&#10;SGnpqlKaKCWCnrFhAkjrQhDvLLGT47oDoJ9hq5it5Qfp6ha8PL/V8qHqsN0yN3cOlduTdFZLWYj+&#10;CUdDgqigZsbm6zFZ/Mbgra2SrgjSbLZSSWJ6PGwNVirpqRaGWWNKVFaRFYiQsSbZYvborrSWhqSA&#10;Bx8vXFPT/Opl3fSgW3b9TpK0Mu7dy5V4cRVVWFzMFTUzV0ke5NvLjszj8f4Mi2MRstPjYpM2IsUk&#10;mPgEcpqZppGLFl0kys9p2j6XwZ4xMtQQD5fPHpWn59aXdptNWbv6jV26Mluk5Kvpa6r2+aaGStq9&#10;uVOWlmxMlLAlPJM9LU5CcTVFekVSpWkhcvD5GEgJIYMvt+2WCMsFlRWOCMf6s+vp1tb9ZamQ56RW&#10;4d/pjjJjo5JZp4MTBGK6mpPANbZVJKapZhI9GEp8VUpAI2Vl1elgS1wu2vZlkPjeIV1GnGn5YqaH&#10;qpvY4zRel9iN7y7npBJRnK1uGD11PlKLNUDYht0NR0NZFVZfKU8IqmFMDHIoaK0rpHod4iVYl97s&#10;sWy36ogDAnVXUTTUdVK4rSvVjetIo0mp6j7UzYkippMbPjMUs1eav+ESYlqGgjjlo6X/ACakMmZy&#10;M0NPTT0MnhWYTVHicl5AJAPdN+ihkm7ULPQ0p8qfL5/Lp21LeJrbKkfzr095Ff4nlcg5r8MlFU1y&#10;zU9c9BiJqQUMdqlMZjMcsclLTRTykHxBpJxwwcgn2Vrdv4dFgFQpFDXyqOlksyBtJ6WMeJ2lJmkx&#10;9fmDVvBT1VdWZTHUCU9VR0FPUU9PXx1NPK0SSQxQ08SgIyLUCY2bWSxK2utzdUlRf0VoOnzcwhSO&#10;mHA7c2RVVUuJx1RNRstfuKTH00si/dVtTuBaylpKH7eKWlgMdRTUCxBHMjJ5iQzPq9nFzuu4lo2S&#10;Cq0UDj5BR/h6TQ+EzyOHNCOoWD2ntnE4+qmauaunFLjJqKoGZpa6nFBm3McZpKTHPJLEkhFowArE&#10;IjvpEnCXdLvciI0e0pXJxwp/q/1cOrQvETTxDTrPHT4jbGV3FSZKsdhVxYymrJJqm81bT5LGVU+S&#10;rdUcE9Ma6CSQAKJQdKjjmw80lxcW1u8ClZQeH2HpWpiAqJDXoO8ocJDSNU7dzglw2OpZMnSyxKRW&#10;U1XiQksK+Gvg/h9Q9e1NH+4SSfKVW1iPZ1ZJcSTrHeRkzGoIIoMinln8utl18P5dZcEcvO9Rj6/P&#10;47M7fxtHUVUlaauGsgqZo4o8nk5Yq4TU1B9vVlAFlkCFmhMSg2uVe7RRUMaxab6vAfy+fCnSUOoa&#10;tOlrBhKetnrcvBlKeQ0NMcr/AAyVhLFFiTUMkiGG9QJyrUkCxwqsi2ka9gbgMO8sMNGUBtYFfyPS&#10;eSBZH8QDqdW4ndOSzWTpcPU/wSCbGZ4HJS1/hhOHyEMFRWwGmop6mnD/AMWVZgxJDTBk4diArtd0&#10;tba3HjLUk8KYwfXrf08ko7cdMyYmPAYCjwFBlMm+ZbIVEWQnyD41xBh4Iqym8WX1yx/eUstFXClm&#10;RPEJVUAMzAkKE3CC+vpZxaKqlSRxAr28PmaV6dW20x0Ep6Usxqn2rUmjyNBllxuFjNPLXVDxLNS/&#10;xeno565YqeCaVMlR5DJU0iMXYyQIy6jexJoIkTcJJJF0o5PD5Y/nT/Y6byqhNVaf8X0HuPzG4anF&#10;NkVNJkaQVaB4qR8ilZVLi6atElTjJzSLBBRUUlzOZTSEuQI/ICwJ9+7LKOSSNyASA2R5EcD/AKj1&#10;uNhqyaV6HbbuXyVZS0lN/AMZkdx7jyEGTkFdHFUvImOqstQy4GnzT48ZGKoyMlIKgvFWT088jJpA&#10;cLYM7httobj6VJSVGfKnAH9madKoNvmuLrWkuB5fl0nshvqGPF5CeioKmVo4Vigw9ZSLWmsgMVPN&#10;UVlfWU85qI5MBgsWIgpjkiGmnVEV09NrLYUmlQNKMfyHy+0n/Cenrva5gSFrU9BdVbpw9bSTZWir&#10;cvLU1e5XSpw0pA8uMqcFjMlLXx0UywFa6iyddKkgFow0YdpHF19iz9wQIEjZQSBx/P8A1f5vPoqk&#10;2udIwGcg+nUrBYzF5OqylcKnG7ezVBX5KRl3nlaqTH0mOoosdfKrUYXFr98vippPAadHafX+0HtY&#10;uz20Ef09qNNHoMUPkTT/AD/Ppq22hWLsXJOk/wCTr2N3jkKvDU9Mk+Izz57MQVFVU4t8zV1WHnNY&#10;qVKPVMsdDQNJS0aVU4lX7qWGxTi6BM/L9vBdLPOlIhwqOP8Ah48PT16Tm2YFgoyPLpC1XZ+6Ichj&#10;8dnctj561KKaLKSYWqqRjsoaGvQ4qXw5bEvSz1AxcdS9C5V4i8qsrXXgQy8sbW6Xf7vtRxGk0yag&#10;VH+9EDFDSnSa7uJrZIqxihz0PsWYyu4MNSZGi3KsFPJiajMKtZW+eOsOboxmKPPYPJ43FmOqx4wm&#10;IOPmlkfwvUagCTYAC3O0jbbiezngBn8XT+YqpX/eqft6WrdBlVmjGogdLepxElBR5yJd40W4v7p1&#10;k/2+SoKrDvicpTVNPmsZPU0HgroYcuTTUMb0+mOSRfIAdJZgxBcQrb3hgS1Cqzf6v29Vkn7RpQA1&#10;/wA/TPiRmKfB01di82sMVXU0tXQ/5ZTPUVldA+LpIoGoaFakT18cMuoyM0MkQNtB1FijuoY3m0vF&#10;3Lin21/ZT0zXz6oJ5Ca6RnrBWNuGfIGmoMo9MlWss2IlFbSVE1BSYJKqKqSrarWCOlokrKiSUEPP&#10;dX0ayAylSlvZxQAy24Mg4/6q/wCb/L0w7VlCHp23Am9M8aapoKqCvrqJcZPUV1VEtBkKj7eiMn8R&#10;cU6rSsYY4CZNXjBWSNl9Mq+09h9G13J4kPaeAHD/AD9M3Vs0crOeBp/gHWHBZiuXGQqK6jlNDLTQ&#10;RV0mQp1OQbM0VTVUtbPj6PINjmno6bDSK9SWeSm0ojFDYe67htbmWQRW/wCiW4U4cfPj5np+FIxo&#10;alc9PFV2IlDi8pHXQ01eJ5JxSmqqZpaSvl/iEscSxvDJFQPJSyxa4yq2eIqyllYEkq8tzSXqgMVa&#10;mQPLA6OHmgSJdUQ6RmT35NXxSw0+LlkbLUuNmkakZaaeohd2rJ3SBqaznW2iYJISnoDW1WIiseX3&#10;tdBeQYPr0XNdwqwJ4dPOw85WnLpTwRy1CxxZDEYrBVLQ4+mpIsYHq5Up8oBT0uqtllZi0rASRh2u&#10;bG+902vUn6SDxq1LVya5/l/sdOG8hYY4dR6/K0tJSz5OnaseXD1dJLj8lh8hHGTNCrLAjZGKnzFA&#10;aqPH1XpR4g7LOzMnF/bO2xy20oSde9hQV8wfP/iuqPIjgCM5Br00YbsTaVGcdia8rkaTEGKPDY3K&#10;ywwnIxx0FbVY5fFjaASNGrY6MwHSvkmka6hi1zebYNyuJpp4a6GqT9gAr/hI61JNGw0sAadMeZ3Z&#10;TUmaw8NRUZCmmp8BDj/HkI5I6+pV6maVK2rghjldKLHPO0ER1Fnhe5KAke3/ANyXBsVBGNYNfTBx&#10;/q9Oiy4RmGpTnpUbN3Dkaaqy+RyuLoNx4aOiWpqljaabQ89PLT4WrWopZKebTDkKORJZELki0XKm&#10;xQXezkQKkcZMw/z9MRwySoNXz6SGY3rSRz5PKU2Vggw+SqUoxjBUV+Rhpq2LKVNalMsRpMP546eo&#10;ljdPMWFOjkCTgqTjbtmaSGGBoCsla1p5U6QtaFbjJx1J23uKtrMKYnkqadIc28sWOy+OWnxqRZKM&#10;VsEqZCGrqkifI1MaiKNYm8roPHOSLFHuOzhLtQMtTy/Z0exW2qKg40PSiiqN10+UyOWy+3cfTZVs&#10;RNPFRVTGCkioaHG0VTU5KieWajmppYfFEpE1M7OJWIbSG90k2+3jiESSkyV9BWmf9XHogktnjajj&#10;PUDN5DEVGBWKhR0y/wDuMrsFkPHFSYpaFoaPLV2JL/xKakpBFHU1JaBWCSCGwUMLe3LGxMcrPMST&#10;51/1fz9em7iwikhUkkP0z0+2sht+pC5xlFPU0NLVV+LEdRTUuFmzVGlVU4fXUzxRyVMCCOSRogYx&#10;LJpuGUj3e/eCULFCwEiGtfWlR/lH7OkdrtDB2LuCKf5ukzkd11sdLkqTBJPH5If4dOlLj0p4amdL&#10;NjqqoSqdmqY6sOqtLGRGWIb6jUVlnssTtA0zA1oePkT/AC6PLC2ttWlvz6cNmx53P4mqq6z7Snkq&#10;Z6aqqRV1lNT1ePekoI/uUr4qqSBqPGNHL4vKRqsjMpJW/v262lraXKxohbuAwMZP+HNellxbWJk0&#10;xvQ/PpYU+Rnw2FeGYVeRr6utibGfw1qyRWo6H72HKpXxRwLNHLFAhh1RNIulVBBII9kQs4b25Ole&#10;AGqtMYFKfyPVVtoYakPVT5+XSCEe5azHx5OChOQbNYmZseupfvExUJaheOHSR5YUelWWONYGaQRg&#10;/wBkgH0dtbwp4L4Iz+f+o9Ip9pW57xKK9PHhws8WMcZVZK2So2/BNj54I6p6OempZo2jFMK6mmqq&#10;ZCxZorwsjtr1Akp7aMskJKJb1QfLpK/LyULaxqp1FoEo5sbOuYaDHLiq+jXb8qpPTx07NDSzzJO/&#10;lqKi9NVRs8bM5EWq/A496uppZFiW0QkkZ/mPT5+fW7faLTwykxXxPt6zxZ/G1GQargK1M0dPLUy5&#10;OeqklpqpqXyzy1H1m/emqXGm4VpGJIuCPaO5sLpoVSQUf+eeqrbWlsTGH7h/lz/l6ltujb09FAuQ&#10;qBAsWQgWtWCJ2lx6VLvLItRHHM8aT2YaX/ZQFuRe3tKuybgoDoCa/wA/s/Zw6WQwwGpaQ8OnI57C&#10;r99h9sVkldGUSoxmVWFIKkz4wfs0scMs8ggjM7CZY9SsZQGAP6i6u23qFfq66K/5em3ZI2okp49Z&#10;M1LJitsbS3OjZCenyFFU089LHQVslTga6CnjxlNRSVT0dO89TF9r5C5uiwhQjNp5W2m1BrmULk6j&#10;05I9IyxlPSTp9+x46irvvkKZeukp6JqeeiqUqfNHpSCV/KJBCrKFI88SNKqgxksvur7FcSPKwrpQ&#10;1H55P+r/AGeipL8xnuaq149YJN74/EYLMQ1lAKZ56yhk11Mn3kazGjmpqyOrkk1VRqHpqqSQKaa2&#10;hz9bk+1abRcztE0TEMMV8yP9Xz6VyXNtJFqQDX1i2/vWiH3kEBoZ1ky0U8OUWHzZCgSjo3JpZZgk&#10;aNRVMUGjwuIxwCXBbT7evNluAiE11jpu0ukiJM+R027hzMASjqaWeN5qfRuCnjlnjp3ocjULUjz0&#10;8cTNTzPWVdGHeFR+25uLNc+1O22l5qAetCKfzHSs3luRTHSUxPZOGp8jh1rUnpdUdbBS09DJLHoo&#10;qvKVFZVGCGSaOGpqKVpS8kYKrJHILLcezy92G+mtpJUrVQM/lj/Y6bN3CwES+X/F9Kd69K3LzY3E&#10;VUaQy0mVy0MdQ7pkJazF0FVUCipIU+4p2qKgFFSVyNR4ButiS7btE0gDzuQ4alT1R5ygIB6DFN8y&#10;09PPEuJrqCX7uvap+4jGPqKbIzJlS8Bp/Mr1DLAwU6l0kN9Lj2KZdkBc0mFaD/AOi8bi0ZNDkdLm&#10;m7G2/LIIht+mnpMoKzbu48PFMP4dUUuQjcHM07eaAR5jDvUpU00iupikjI+h9l1ntdxaXpkkOB3A&#10;n1Hl/q/wZ6TTbjPM2ooePQYV26EwdW3mSrxWQaWlEtaMXLSusIqoJDLQKtWUq11VmrRFCFRZm/Fz&#10;7P0224vnjkZgY2JP7DT/ACfnTphruYVY4B6Ztt9mYhK+ZMtPFDT0zVtNS1MiRRJN53yMUbTKjeOB&#10;mqnjLommKwDEALYK9z5bllijSFCWqG/kf8/TS3AZ6t0vKjfFDmsPUy0jYqlyVPSKs88VFjZfv6tY&#10;KgeO9Ckh8VXAywxMAY5pHVLanv7JItivLSUBwQlelhuE0jOeg7r8/kqlKd6D7qGZJqOUwU0cixuh&#10;kp4KryERKsFGWjVnuiFXW7WALA4strhM8iTkNxHH86/y6JLy5lD6VOK9Q8hvKupYngiqI5JaECbI&#10;PBDCtXr+8qmniZ4ZZTkq6jKroliJRy/FwLlYOW7R21KlVJoK8PT9nReJZhIwBNenHKbuz1NDlKLL&#10;Lkjl6HLRRZCWpWFaYmnloy9FLXxxilqHVjHFIH0OHOhLsQD5OWoYZyUiUnSeH+r8+l4kk8OhPHpk&#10;/jNTWxGdqh6paeGCGopDEZ6VZqtDFWJC0Ap1RXSN0ZnJkVwr6rMB7eFlBAQSMg9JBbXFSy8D0kc3&#10;BjppKiLGZKP7WF2pMdURVctOKyAPaCjqKSrr5JnFNE0gBePw+mxNiATuBmVdZjBr8v58Om2sZmNW&#10;Feo1BjJvsKmWLJaMdRUU9c7R4LJ1lIkioIWE8/28dJFDMykB3kaHj9dzb3cqjyEmKr46ubSX8K9v&#10;UXJ4OaixX94oJaDI4Sor1xU0FO9FC0rS0NNW0T0lGKhq5X/y+1wjIsgsTxb2stJInmSJoSHBrU/s&#10;62LOU8Vx13gcmuMqJYUx/wBxHQRy05o69DPSS4morqmmlp69ZnQzK0tbE7vdPVGLuCvut/HqlZh6&#10;/wCCnRhDtrFfPh1mp6ujpWp822LxJljqshQQxVM01JURLVO0FPnMZ4aqdkrsRkEEsZZmjaqjgdl8&#10;bTEvwqPBMbHBH2+X+Y0+zpPJtmk1Vj0p6WWv3LBX46oooHzG3KSrqa7K01Uv3bUlLVL9xV6DIv8A&#10;EKceZCGimJBe+kKQfZHcQLZyPNxhJ4HgMf8AF9LobB/BB44P+XrNArJjqqky2SSGcaX+5V0nkm/d&#10;+2FBMrNGlSHYft+pmRb/AFAJ9lJYtP4tslcdKbOy1x0cmganTnWQyfbU8UdREYqeaWnpK+gqqWKv&#10;TT9siNBAx+3ecxo+hZUaNgzanvZQ5ZB1ujrhJrnzp/q9fPpTd7cETUrYp69QpaqdtrYzFY6tVsp9&#10;/LWVtQKwUpr3xQyFTTwZ1Z1LSVD0Mhjp3ZpWVrBTyLK7cpJfamioNJ4/aOHSWG0LINQ6aRVUsDTS&#10;1Ub4qLH00rSMwf7wVYRpKeGePTq5kdoBNoEcmkA6fp7UGB5KlY8Emn7enksYkfUy06n0+ZxKU860&#10;dfV1NFWVJ80UlWDPJGYzMbLA4gS0zOFJGlA5sOTcumguVnFUx9lOlrWsPhNTj0kmhyWZnqKWlq5K&#10;CBzFBJURTnx09NNJ5FpGkSOaklVkJYxpZnQAkD6+zeApDRpYgR0H5AxJVfLp12/Qx4rN+TI46orq&#10;OCoo5MlTNNS0Mr0xmj1VlC1AJKqKWONUfyxz6gpPoIval5PEyUjIr+f7OlEMjxgp5dSKow1E3gYR&#10;lZqWRqyroWasyn2jCzzrP9tHHK1GsDfuSozMQI9QJHtizM1UepNK/Yf9XyPTVy0hQUP59Nxx9Z4J&#10;snPPRz4mqp6txmGQU01V/AqszPHVTBUSPIIrKxilRZStQlhZvZm6zSAaP7TyHW7dJXWhYheoECzf&#10;ZVdfR7focjQxSLTzxQ04apkGSP3NI6PRVUdeskegv+2trKAb+7xwTswFwxpj9vSldrlNX8bj024n&#10;c2NnpqSjyFVT00nlrKugbMSSz4uZql1nmpqiLwzeNzNjoAqtrCNKWfkGyuXaLhn1R1/Lrf0iLRTI&#10;ek/NVYySV8jo+6jSWNMjj4xHallWceBqmNWnR4UmIFgEcp/ZsAfahbO5hhAkwwB6cbRAmhcgdSN8&#10;7mhnShxVRUTzQ4F56XHUoFpIJq+o/idVV08TliBVVRXW+kBdKgWF7vbZbSeC2rzz0UmGRpi65FOm&#10;il3dhZY6KGaaWnT7aaeapZY6lKTIzXRYWVZoxEfU2tSOQb/4+3JdruixZCeP8vXpx4RIKOepEu7s&#10;fQ0tPEcPLTQR0QoYpYzMuPqomqZGatjiMkVO19f0V2NyOfbB2y5nw0prxz1u3hijlUHh0tctubbN&#10;FgKKpxGaqJxV09HUU2K/hkVOIK2BnpqyOXXkH0lZVVlV1L2BZRpIPtAdgL3LjJfFT+Q6Prn6YRgA&#10;UPQWZTsfz1oeWkhkljSBY5KdKWlkfQCVlk8cILtKHKvqZmKj6/T2eRbCscf6j9FwbUAqcepFXubI&#10;VtbPlppqSGpqaX7crG6ULTRPTvLNFG5JM3gij0qpvrJAHu8W2doSNyKdKYQsbknj0k6zNyy0FVLD&#10;SCni/iEFM8kMbpEQ9KmiJX0NFSs1gSinmQn2YRbeIyCZa48qV6T3UXisWUY6csVUYtYIWepyT1dU&#10;Z5JIaZadHUwvEEaqn8hrnWAkmQhTYMPqPbdwj0IQdg8+qwQGQBfxdKjGZCixUjyDBtHOKmNUaeva&#10;lUvHdiszykCajYMCqywjyAkBrA+yy4tpJYguojPl9nTkdrKJtJGBnp6fL4l4aSQY+kbI0M0L1kVP&#10;456SB5ZHkaJA8ekOsbra+pdXspNjcQMxWVtB4V6Nwo0dy5p0n2ymO8gNRHHCZfRUIHjkqKpfOxVF&#10;ppZ4wskUtlEaA3BJ0kXIXQWdw6jJx0TOuqThx6YclnIsll5jFHMpafw1KxBHJhqGVFmKgMDUjxFf&#10;yVU83Ps2itTHErEd/T1NK6Tw65UtZT1NL/DqutkiraMLSRU0cbK8WuWVHmkeTToroWZSD4WBDEcc&#10;kXMcyuJCKp0jKRhj216h01BiB9xBU0jRVf2+uonl1xumSMuuOaoFMwiiaAobqGYHULf0FpruRcYI&#10;4f6q9NtBG4J8MdMe6HpduU1PWVVZRSCSkppXVIlssdS73B4kkM4AuyqbG1/avb4Jbx1jhjyeqR7W&#10;ZHBA7j094OtwWXwtPm3q6UVGOqRTaYjTy1iIJ1lYPSyzJUvFUyurws0GkBTcgWY73O03O2JiaM6R&#10;+zq1/ayWK0MeR/xfUyrwWOyq1ORbC1ldCJ2D1b/cvT5DVUytDTV8sInpYpY0QeF+WjPAFvbEG6Xt&#10;tEsDPpjr0zbpJcCrRgL1BaLJmup6rF5VKLFLNVNTrPkpaiqo4keFpD46SnasZi7FVaTTpI/Ht93i&#10;8Nnc95GMdPtCytTy64ZrGYFWlNFVy/eytG09bKzQztchpHhkSoTziYseDqLW/r7Q217cggSRkp9n&#10;WtKfw9QWoqqypFlZ6pq6p1PWPJVTzO0MZad6qmWoeFZ2RBHqYMEHHFvZoLpcuVoacOk01uGqw4dY&#10;ZdpU2SpKWioJaahraiGqbKyRJLTV1alVM5p0o5QTCtJDHHpbSQ0jXJuRcOrvItlEmjUa0Hn0nW20&#10;LVhjpn/0bYf/ADf8XyH/ADptP3Unj/iVvudenw6Pr6tP08nP6/bn9Z7mlfpRSleHlWn+H/VTr3hr&#10;6df/1tYD250r697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de67BKkEEgj6EGxH+sR7q6JIjRyIGQihBFQR6EHj17hw6mx18wWOKZpKinhFT4oHmkCRmrjEc7&#10;IASoMoRdVwQwFvYB3j225b3PXJawfR3R/FEAFJ+cfw0+S6D8+lKXUigK/cvz/wA/TtlM5TVzwTJT&#10;SI0cf7xearlaDwRIiLjYlq2povuvWJIxCkQBFgLe4s3T215h24P4EaXVsK0aPD0/pRnu/wB5L/b0&#10;c2t5FKyxiQRn+lQD/euH7adPUdTLHT08GVkq0pmFMaeOCslhp45clUkRUsk8QqKhIFaRpgiteRlJ&#10;Lhb+40e0aOeSN7akqgghloRTjUNTP29Hxiu4hqkkolMEHB/ME16cFjxuOnmkxeQqZxS1chpqieaC&#10;gdE8vgkqYY4ySskniKhlWUSJ+hyBwlkjl0gmLt/I/wCXptbgAUDk/t/y9LDFYlszLX1Rlkq6eixs&#10;xeYSGoqJ8jksiPII/vqiXwTU9CpHIMUQAZyPwgllhURoFAfUPLyp9nT3jg4B6R1Jk7eDTNUxtQTZ&#10;fK/dRxiGorXE7RU6U9pRSyLBrL2jDoCx4PHtc9vGyV8Nakeg6bZ65rjpR4+uxmSpJ4JYJquqxyw1&#10;lPU0rSNMk8TMYKWXGhmVUVJZJJmDA+OMkD2VG3mtO9CVQ44/6vTreoyDHDp5yVDUQx082bN3ra6m&#10;raijSqjqXdKnGhoaIJG6eGXUbuSCNakmx49sQT1kcCMEAcafzz1p6RKATQ9Z546yKOijmrshS1FZ&#10;Rp4paeolrKuGOmknagmrUVZ/LUxJMF1nSb8m/wBfaQ3Cs5cxKyqakECnSmNTImpVqP8AV69dbn6m&#10;3Z4a/c2XoqqmWqhTM5Oulx4xcFaZ6RSlbPEkaQy1lRDGkatpVy5GqwFva+25k+olNvp7UWgFDQDj&#10;QYwKk4HSm622RbVZNAHqaj/P044zbWRoIysGaWroKo00JplSrihqfNEAlJNGsLTyVC6mCkaSXXhi&#10;PoXX19FKG1Du+w/tGOnLCVYx4dfLpcZLL01Dm6mnw9EHNQgeWOkpngNO0NEIa77SJjPSxQg6QVEk&#10;/rLaip9II1tKoJTw9fz/AG+vSy7nioRjV9ny6T4KvPh6gU8xrFpaqNKOaGKp+2njq3Mo8YUsaZZr&#10;Xst0I449v1dFZPEPh/n0VxAMwPl16GoqTqR6OnapqYZ3krTCiOrRsgkTyMpp44ahgPJGB5TpGm3t&#10;lYtStnsJ9f8AJ/l6U3OgKCTw6c4c1LLnchJXV89ZHLUeLzPDLEamdoBE0aNU6atIkisqk+QqFsqm&#10;4AbdJIIv0WIPmQaH86f6uHSQShvPrpY8PDmpQPNRV1a9arVFISkVOBRxfbU8FRNUUshSKynTZbub&#10;gtx714t5JaRgvqQVwc+Z9enUn0sFI6VlLhNsyzZDFZPJoK2m2/UyQVKR1EsclZNA8lHSzI2Rganh&#10;rwoqXeFZmTzqrDSDZP4ssQjcxaU1f5D6dGIdABQ93WBsXDRUgpoP8gmqKOJKTITvHRVv270UbZFK&#10;ilV9Uo89NUwohAcMUuSxF063ha48VhVAc+YGfL/DjqkzpQ0OadMUGMroVrSKta6jiampYJ6mDwpH&#10;VxTBoPHSmKrWRlSnUX+jpybWA9qZbu11Aqrav8nRUXJ/EeotfT1lTP8AfZDIMCaisp8YKdoPU0k6&#10;TTSSVdOkLUxlqXUL6f7JBBN/apbiKWERqlfkR/n+3puSRgKVPSzxcFZTJUZDGmplNHIsEJtW1L1S&#10;UyyO6hKUQzvL9zFKUJYL41bn08Es7qJBEQAGxTgOnIAzCqLU9O8bQfezRy5WtlKjHPEy00sk1Nkn&#10;yNNNNTiYVshVYmDOdch/VZh9PaRoIldToUihBFBTz8qdKaTn8J6i0EVJmNwVmZqaZaaA5Cgasq6J&#10;0/fpa2YwUtE9O6vDQ+GphR+PXKoIB5sVZd47ARhQflSlMcR5f4OkEpCPVnIP59Pj4mXIGJ6GpDQS&#10;1UiOtWzwvUTVBpKMGiVgkwpgv7jxH91iXK+m59lVncRQU8aMq/qPtPGn2gdb1A5DEj8+s+2qnHY+&#10;GrosnGDDHNVSwCmglpBBU/cUscAcSRqyRSQalmpxIxWM6tRIA9o9yhN0we2fuPr9nz+fRhZpq1Gn&#10;l0vcbu/A0Mk8z0dZLlqBMgv22Oc0lOqzhJh98khkkrYoovSI4tP3EQVVZHBclI2q91pRgNX2Zpx6&#10;dZUWoIHUir3PRLQV266elNRTZWknq8jikaqkyUdJVkCmlhoEgqTS0lGtVTmWaRnMbRl7Ei4VWe03&#10;y3LwqVDZoARQ0+dadVVykegMR8uuFTPtufZ9LSyU1dBA08E+DkqIqZKyDbwoampHnimqoBX19U9S&#10;AZFZbKw0JFq5oTPb7jOaETYBI+QA8vl1uRj9MkdKUr/hJ6SkGLxJjoFp8i1dQyyfb0tFVFZKxHSd&#10;pHVoIWq3pfFC10DPosvJ44euZZmUyBM1z5eXRWIwSWY1+Rz0ocVtLB5efI4+WtmSHGQ1bO9SuPeN&#10;8w1JUSJFSVJmo6eSlihRT5RFIoZrMANJKWe5ureKF1ioW9Dxoft+XSi3WMvSgp9nThN/BcHiJ8jS&#10;Y/8AjlfTZfG43RXZCCHEGlp5pGqKeqhhXHy1mSki0tTfbyMk7FtXIv71ZCW+kk+rZlUAsPP7Pyqc&#10;+nR4VSBCSRXp43TQ0lFUK9WYMxJJW4yA1yz1Yjgjq6nwQQxUlNDLMYkhkp5Z5ZZheAqABYsGbX9R&#10;nWMVAJ444VPnTyBoPy6L3vadqDt6TE+HipKOv8uMWkyeHgairKWveqnrY4aNTjq6MTMTFlTDNdY5&#10;qZU/eA1wLdm9rJpe9ESUhS3lgefl5f5uqPcLJGyNGK09OmfH52uyNVUU38Kx1NTUlXi6qOpp/wBq&#10;pk1RPQRxUzNpjglNdBLLKrENyAGF+VN3ZR2tvHN9SWc+RJNOiJFaKZ2pUdKTF4BMViM7uBslTV1Z&#10;LNW4akBlerrMZWpH9qJa6mREGSbIQVTWIdo4tFpAbEe0bbkyzWyJHpNKkjFR5gkeXy8+jdUimhMt&#10;AH+zoO8TtDcWUqp8V9wlJKr5KaPyVjU1TWmnxn8RbF1scArY40rTjUaNQF8rxmMWsbCA7ltwADQq&#10;Wp/D5+vDjn/L0VAzJKaMwFfXpyTbBpZYYqp/tVeilEVVFWp9otJNWtFHJjmqZ50rTIrs8cYclCpu&#10;Evwhlu4Z30KqlajFPn9nr0fwygxAl6sPt6WP8SOTxkkmQaopspKkUFHi6Cihky2VzalpKwzjH1K5&#10;iqpdvKRHNqhqqs1E6GONYFdvbcuzwMpZGDSknHkM/MUzxyRXpi43QoCuj8+myqrshnsth6fLVMP2&#10;NDj6TbWIhqoGlrWx0bSzoKWiZZZ4kpq2fXNNNBGZGNvRaxtGYYrZoxHGTrJNFAoc/L09MdIF3B3N&#10;NOOokEW5sBUTVmINTSRwUk0WeemSrjSgqMNHkI5DWUFLRQw04qqisCxnUys7Am9vbUj2N3DHbyxr&#10;4wPy8zjP2U6tH4qOZlWqH5jrHnt25/JeDCUUUlbDGaRYkrZquU09XRVDxvVU5W1Lmp5YG8VS8oVY&#10;0HpkiZifa+ystutQZytCRTHzof2Y6VPdu+DEB+zpNJUZjGzRT52Rc3LUx0qy19MqzpHWLoDUuPqo&#10;WZHaKOnUMj6kWxNiASKXsVvd1WB6L5V/y9NeO1fQ9K7C5mhSqeRMMlUcghpqqEx+aRKaqkhoKp5Y&#10;Y/8AJ59RcFIpVPjmOq9wbFLQX8XYsx0j/Vw634hBqTXpRYWd2mplkyMFEtTTyVFRWrWyyiaOsp5U&#10;q6OOVVurxwSBPFHcHWtjc8o7lLqVy0lWpwqeFPl/qz0uguLdal2IPyrTpVGu2FSUtdXbnp0jxWMr&#10;/FSYKlrXElRjJq6CnEAEEU8s0kVXfT9nofTxIeAfaSG13G6uQtqCZSOLEUHzyehJb3FktokkkgNW&#10;p5+hPUTEy0mfqIhSpkaKmEUVGIdUZgnNZJJU0CVs9LSwiiqqKpYvHKGkuP1Br29prn/E9aSRq0pN&#10;Djz4GnyPVpYWuAXtipWlaYrj59JpcZlKusOVxc1NJQPPJCIsk1UtRSxwVGiWojeKSqFPWSMnhMsc&#10;djGwI8baSFqXm3Wlu0F1ZZp5Ljy9KdIY7aaUZrX7f9npQZXF5nG0FUpqqKcZCAZCrAEFZWw1GPpa&#10;o08VLPJPPC1PFU1RlilqA5huultdz7pYbpYyyKiRsI/IEH88Zp1S5t7iJQEcqftp/l6SqxZLB09T&#10;PBLU5uSAywY6ioqLFzxSUFTURvW1bUVZFU0Cxy17fcPHBTOPuZD5A37Mfs9kudvv5FjlcoBShyOH&#10;AVGaHh9nSUx3ULanbtIxTrlNnty5qbLx09RU7fqoVbEtU1M1fUUUkdCuScTvDTywLR5VZUWKCFo3&#10;8jT/ANSffoY9qsGViA+a5FaVzivp5dKIJpWOSadZ6PYO8laLHVstFV0awz1GWocbQeCqpZqSo+4i&#10;Wjopkg8rQxESSO/7UVSGFiAfaW83/YxIJIJJPGDUqRTyNcgk/wCx5+plMl2sKux7a1xQY6ELD4qT&#10;+FinqaOj/hlFLkI3mxu3k/vJWvlnnNJVSrTy0ckiM2t6hRJJFpRtAvcAmur+2u5jMGfWad1TXA9T&#10;+zpNI7EAioPSowIEG3snVVGOp8flneqx9CMbTyQ09ck1Nkq0SVdBUu+boaymqYojFTEeN21XChDc&#10;m3EI1xEiM5XiRU09K+nnx6W2t0qoyOoqB5jpK1dTLFlGo/E5nkosi2MylHlKVKykkcmvpZI5qMim&#10;VhGULPKyRiQkMvIIUW8Fu0aMxBo47SCRSnHhTj5cemv3hoYhcfZ0m66oydfPJFlJKeoNX/D4aBsf&#10;WRVNX5XOOlamyVVemws80cNW8spDPJFV6UDtq9m0cdokZWMjVTjpoPyFP8nVDdlpKhiF9PLpe7Lx&#10;FHuespNsLuSpoKpcZWS4+ZjppK2pqKCmyVXhMvRV4qZvtg+2CadIYxURmwKsGVvaO4fw4+21VlH4&#10;qA+fEH86eh63NIGNVanXGjoqeHG1+ByWQy33S4uOqqsZLHX0FZi6qRKRlqY6JH+3yMhqQshq2pY5&#10;IaUMoJ+ntp7yV1WQw6zWncFOBwAJzQeleqrHI4URv316Recjz6/w/GbRz+Ur4sTWw1MeSxkNOtZN&#10;IgoXyMVqujB0eTHJURyraQkszaVUsDCxl2xXeW/tUqwPlw9DUenzx0WzXm6216nhyMB50qOHQiRJ&#10;uPcNFk9wY7P1RqZsdi6bJx1GMx9Dgdm0W89rQUO7KStzEtPjZqYZ6WrgmoEBetrWmmiJYqvszlg2&#10;x/Dewj8MqvdStHIY5HEYyMUFBwrUkwG/XOqrTOT8yegez9XkoJcTT4TCPuOk/hrVk2GoqMxSxZXH&#10;XlosvVaKF5YI0hr/ADRFl860kaxFrellVg8M8UqXE+h/LjX8v9VP8PSW636czOrO3l5n0HS6TONn&#10;0jpMphKSmgrRKtLXQU9VQtjRX05NBNULUYqroKpMbOLQ6/BUfbaVLsBchuZFgmeYM50YBqTmvlQ1&#10;GPMft6qm+GIsa4Ip59YpsXhqNVy52uYXpqGgohVxGPXkqqSdaRqqsd4ahqN6NvQ8cNMt0lYlho4o&#10;b+8vIFj+oJpXiSSMnzPy4Z+XSc7/AArISyHJ8q06VeX21iMfPlKer2xt6sqMLBQ1NY01SZoYMni5&#10;qWmgkxlTTV1MJsnhxVvFGZfJ40UagwUr7TW+97vaTrEl44RzQ0Y4Hrj7AcZqB59HS3O3XsI8SJTT&#10;IrQ/4ekw1XuuHctM+1adcNXqah6x8ZkFq6+kmr8HQT5WKWGmxRw9OmKxmPqWmQ+VHM4DC5IB2zwy&#10;Obi9meW71E6mqa5qGqe4sTQk8a1Jz0S3FzaxTOgB049fQenSjoJIxjTXYXb+2sdHDW0GLyG2qStp&#10;EnxNJjxNNUV+2AmQgytVhpYtvVsksPnKY2SWBwWFUqqg3C2juD9VNKzMGqSaniDmpFeJz6/z62l5&#10;aEhQ1X9DnHSsx2/qGCkrKTOQU+Tx0eU89Krwy1b4fNzT0zS5Knr6Jp284gpIyi1E3j8GoBW06mCp&#10;268lvEmtz+mTmtKU+w/L5celvjQaQ2KfZ/sdMkedngpslTUtBUxUNbXMuTnnyJzdRhqkwSNDFkqy&#10;amoPJU0MCPLBHGoj+3fSVY2Pswu7ESZZl08cCleI9Bj/AC9FMl8FuRVB05U2/UyVCuJz8UlQ1Acf&#10;UfwbJ653p6ekpfvnmeeenpKAx00scJqdQRYi8A1EDT7L49nuY5DcQTnwSaDP5H7K56ED3Vnc28Yk&#10;UeLTpgxeAwGVxuO/hddFSSUc1JHI0NScLAKut+5algSMRwyU1XLQwyoZQJ1mUhWAuAVD397C5jKk&#10;lsEmjf4a/t6aRYFQ6CK/Z1O8NHWbXjwGJXFt9zkErWiyYn0w0FM2SiQ5RKqjjlXKRCKIGCAx3gRQ&#10;DcEncLCCUy3FwQ+OH+DtrT7ei25ErErU0+3HXdLtoVuFpal8hHmJ8TPaPFmWtopJKeRMZVwtDTx/&#10;bh6KkXATMTYBWmVSH4YNxblquHhEJ014nOOH+XpC1ncsatQr+XWKokoY6yOSkqJv4flsXU0OLjqQ&#10;1OKOirqWvw6mkhgr0kpsnDLWygzSBkgmWNnPPL8M00BZHjDKCcmhrXPzwOHSmO3jGJZSG9P+K6Ve&#10;2ccwiC1s1U5pamsSkatqqukipGo8LDBTikyddRSJULFURqrxxVBLclTb6FN3PPLcoywgUGCKevDB&#10;x/Lh0uSO3iViJ6sRTz/zdBrJicBWUO3sbLW1tRW1eZzNe6LXVWOfEVmAmocqBJPHRTCtpqiCpmkp&#10;3QIYwkiMH139jO2v9xSNvAl4IARX+MFT8uIU+eT0g1QxsS0xNT516xttjbEuO0/YZmQVNFhXpcd/&#10;EJhj543y9FQqTLQmKTIfw5qySJ5JPuZBLLoCFiG9oH3HeUk8J5YlXPkD5GlAFoP8nSrxLfTQSjV0&#10;zzYOhpclj1gefxyNi6CZKYxQUbZXLR0dUEekaNKlYn+zKeGTxS2BZrvchUtxcGNpTEGpkt9n7PlX&#10;Hl15JFjAJpo6EvB9f4DamcpGyVLRxVmcwubGBqYGqYJNo7kM2SbHyZKGhqGyCVEGQoqZiiyCIxVA&#10;uhBFkg3ma4lPh3DjTkgEj5f5fLqheNyXoMfLpEUtXQ1G6K2VZVykNfS0dOIqiiEtZBTz09bSyRUt&#10;TBUVTVlf4IPuDExsKi6La4HtZfPJJZwuSfFydXnxx8+k/wC81hYr+XQi7ix9Ji9q49W/hlBNumY5&#10;aNsBAa+h21SVdHPtOk295TU00OMWn3Lj8sqA05+7RIZmAIAJcqa7kzKS9CTniRqJqfypUVNPXpPN&#10;JLINRjH7R0jKVaN8JJV7nz+SylXAd30WIxi1DtjaRKPH7drlp2nCCBcNk1jya05jmaIT1NjD6vZj&#10;LI06COOELTTVhg4Jr8+BHlmmOkMniKup2OfKuP8AV/n6Xe5tzYCZdk5rbkFVTVMGIwuOyFUGx0lX&#10;X53CTwRZWtz9PAgxr1U81U7sRoheJUdTbUvskezgM0ju9QQaDOMg4rU/tz69MwzOpDIMHHTfuSrw&#10;+tsvgWSueHFePJST4ww0uQrFmqKCSvpoKeNYdVdi44al4pPLaQtxZSBqAXcUhMespXFWrj9vS1zI&#10;6gogU04ig/wdFrzMc9DkMnLR5itrausV4qtpqqrcRrWzzN4YPNTeeJ1J/W8zj6qqWOn2M4phcQQG&#10;4tEDDiaA5FP2/wCrPRVLqV6tKx+0noSoN1Zqo29kqmtrJkfEx40CqoqirE0UO48XWVtOUqYpKcmh&#10;qc9FNLU2s4drhrGyoH2+JbpbiFQFalaCnCgz64+3psXVy7mJGYwjhnHzxX1r0w0296zGwR0tV9vW&#10;VlOu2zGPt5FyVM2NjpclH90aypOThkFHk6cQzxm2peRYG6i52tnKylmUHIINK+X+H7OHy6MBJMkS&#10;6ag1Hn/s9ZavIUGUqszVU07UjpUHK0uXoo5pshklr6h56ryLODUPKPO6SSWRSV5HHDYUxkqDU0p/&#10;LqpkvGBCq1D51/2euGRqQKqU0ORqIqalZDVFjW0lDkA+iGaWtx9fkZRDUVbHwIqMysFDC1yBu3iO&#10;haIKV+XRfJBexPqZix+3/P0iajN4k5iOqpKaehk+5Y1VG8UZoSaSNdc00aNLTRysqalivIs54BU2&#10;9mkllcSrrFCKfKv8/wDUOk7LcSTEZ1Y8/wDZ6XcFBSTSU8sbUE9Pl4CarJRnU2QkljElJHU0SFTR&#10;VXD6gbxh9F/ZJcPdQYDNg1pqx/hp0bRJIqFWY1pxr1kaixuF+0x2NSprqeOnqDLDVxKafGVE1Q9N&#10;MlNWLQ6gYwEaItGoM1wrWOopXuZL7MsxBWlc1NfLFekTxzFmozGnz65/el8bVxZDP1MCqY8HWYqT&#10;x0lJVYZVaGWijniqgSJJqikeeDkyMr8i3tba/otrQnVTjmvrX+X7OtBp5ItLs1PtPSJp9q7hrslX&#10;ySRJUE1k0LCtkkakppMaiVK5FtdTDRU9NTY/WqyNy0hVeST7Nl3G0EQjJ7vMjzr6+vSF7WYrwP7e&#10;k5uLBTwGqMU8jQPTw5jHx1TBZa+nyCqQWWRh4ataVlURtqlZVIAstwutbmIEkaRQUp5DP+r9vWxb&#10;zwIGCk59f5/y6kYjDy0tTPV5W8qyyQ1FNSikgEjmsV4kY62WrpTRu6yxNHMqem7AkcMXO4xzKQsf&#10;f68OHTmuFgBKWr+fTdufBY8V9Loq4/I+JqDkaUzNFF5oFqYax6OaGGlrKkTSTNURpd0YAqrzXAUw&#10;224bwwfAFRkVAxw9cdMyLI1fp3Jb514fn0kKXF4TGfbxPTwBMlDRTLTwfv8AmTFTNUw1DVLyJkqS&#10;pZpGB50yK9tBIHs6fc7l7SaiqT8qAenDphPqo3Ieur5H/N0K1TNjHgSqxOPpMXlI4swaSTHqqpJi&#10;0ovDLT1EMwklmMjOymdmBYjgj2EIppmaRXFI9Xr0ZxxyzUUsa19ekHX5DdeSgyUOOkjyU9TTurVj&#10;UUUlU9BW49UqoJaueKpmp/C8foKuwXTyCPofWLW/1MHisxPzJpg4x9nRtDtQYM+gE0+Xp00YTDZi&#10;qxWImikNRmpK3HqDO9Xi8pja2hDN9yYJIZKZ6bIQ1EYWYROJQLBAfZ1e3VuHZPDWh9BXHp/qPSYQ&#10;Y0yDPz69uPC7jbKLTj7doqKGip914qatp54GNbJTYaqlkQQ04irY43Ds6xlIpbAqVv7ttN9aRM6T&#10;x0OdOOHnjjT9vRZuMJKmONRj06T9X15J/d/Eu+OeKolqI8bUUsclNC7VlBEKyIVVW7y0rrUUc8Zi&#10;aSSnMjN+0CT7UR70v1U8ayNhSQSTwqMAfb5Upjon8J1jUkGtelrtjr+ipMQ0GOpZqSozVGcYMrn5&#10;8WKKJK6rhhmieOZYZnhqqlRLj6jlhWRLGSw9XtBcbw11KQ6nSCPI5/lTp8iTSoC9ISux2apsS8TN&#10;UoyujUb08JloYIaxBBU/xCFqeWGlqLtpZZG9TKRqU+1Vu9o86ypGfnT/AGM9KVtjxkiB+2h6g12O&#10;iqDSZjI0lKYNu4qaqrKXDfa0cdXUwxRUVPJR0kEBheoqZpIXU2GpobHkkk0sbtPHmtvwMe0t5ev2&#10;Z49aNspmakIpjyHoOnDNZPNZKmnyVXQ1Ek6fbSZDL1NXWTLmmy2Tp6tDlqFZa+mWMojSQi0MkGg3&#10;LOsZTaSfT3DIXBZq0qfL7fy6WNt7SxUEYFM+X+rz6z4GlZTV42gy0+ao62klyWYlkparFiVtEbrH&#10;TvX0kdTX0jVUmu0jRy+gm9jyXbpMqKNIAetMev7cU+Xp0nSKQFlAJp1hgrxXUVbRLLj089T9tJjE&#10;ginpJoQLRM0EwTRVGZV0tCUII1H6ahQvLGtspkbyrk/z6ZIk4CvWKqpqfG1+Q24MNB4qLLVMzO2T&#10;WX7KvmSWiWqg0VdbTVUFTEApadpi9vSY2NyumvHiQTCuR/g62qXQp2AReWKn59N+aopa2enxNBjj&#10;kcblq6hq6SKlhrYoKeao++evxjxy1BoauamqjpS0V1Uxgt9dSi1u4WUTNORKRTJPGo4emOlitCPi&#10;Pd6UP+anQein3PFTZbL5XA0WIoaNfFSzSVTUGRqhUsixyinknkFdDFc6Cscd3AJvb2IJGsJ4oIop&#10;g1zTIof8NP8AL1Vr2OM0DY6dKynaKOATz1NRQSTPFNVLIk88UlHLCqVt6YuXraaGZX1KFgljb/N8&#10;BvaSWRY2KRqv+T/V/qr02fFnfUAQvSorNv1cclLJFk6Z6mpXDGtNJWU0uEmkniWngya1NLNHKkyR&#10;qpeNAY1b9XAUAre8jnY2s8KiMHiRnOT/AIejy3tnMK0GP9npKZLC9gVtFX5oUNVkqbGV88dR4KmZ&#10;lSkw+pEmWWKWSVkihYmoheIsSR6gW5NbQ7DG4gVV10/hH+anH/P0ka3niYlSdPpXH7K9MFLTb1gp&#10;VKaZoJj5aOWKR49cQYSRxLLHSxzGtVCUCGJy1hytrl559m8YpGwVqUwOBP8Aqz/g6Rz3jFtLRg/a&#10;OhX2jj4MyWlr3ymJj8tRSVK09Ljps3xQVGQq6iLHV1LJTSJHHRGFtetb+oi6gEOXsy2lx/i6rLTy&#10;JIB+WoZHSmDTIupZCP29PlLSwy0+PNRlabK060+UpXLPUVFVjUhqYaqvjhg/zDUUlfUSSeOKVYAA&#10;reHkn2jmvbmMa9JRiR2jgAfz48PWuTXrUsTgYcketT/l6bYqLEJLQ09Oy0oiQ1zVkNTHQ1L09VrZ&#10;IZqqu+1ommpJk4hNQrshBVrge7q1xIkkzk004Na+n59MapmjIFf2+XTFnMc2H3HBjoctSwtPRtUa&#10;MxHBjTMjI08MqVyVuSp566aJzENFTGrIdOq5uTW3i8a0k1L3Dz8+iszmF2qleuU+W+2jzVbTSBI1&#10;pVx1Hj6o0MElMXEaU7moqRUCrZRHqKQyMy3/ACWN0yWSSlUqKVrX/Y6dju4AaOc09D/m6R2TyGQy&#10;P2VXBVwYKSahlqIs0tL9klfUzUNQZpZqKOE/ZVkMkIp3VQaCraw4ZSvsUWlpaWw1Npb5fIHhw8/5&#10;dLj9PNCukCufL/Y6YKqOqgOnGGXJpV02Sqas1EOpayWapMs33WMWE0tPSvLSwSNFE58csSSxtHJY&#10;+1KXVqslDGgXHkK+nGnpUenScUUhUc48s9Om08VpppqRsn4lyMUsMmPyMMlRTKY0aWmqY5ZIGmpp&#10;qWSTTHKrcJ6XVri5fuF5GwpGo1VHAU6XKz6QfPpi3HhW+0jg+2gqYYpKlzWYyvjqaf8Ayviqjraa&#10;nemlpZXUAL54VfX9V+lzHbb00CPKSxHnXpCY7uWdxxx5GnQdxZamonMtBDUfxKjikpK9a95o1p1D&#10;v5PLH93EGYowKAkm/wDifZ+bbxFRZGGlsjhn/N9mOkLeN4zK7HHz/wBnpt/jVSYJakUU6RTK9MtY&#10;3knpJpY2dvOJIvLJeFHbUiu503H592WwijZFElADkcOlQJVAV9ep2Mx27skktTDjJ1ipac1ZqKdw&#10;+IjidjFDV1Mojkp6caQFkWo9aGw5uB7U3D2sU8SxzAgjIof83/F9KIk1GrIOllt7CVecx9dS5TJS&#10;VIxVHX19NHEyLjKcQxt93RvDLNDArVBkBQxqrHSQP1H2R3u4QxSBVAGfT/Y600AaQFQNPTpmNkTz&#10;YjKU9RJLBXUNb9jRQ1dJW3+zlMviaCeiWqSWmeFLgCK/NufqS9N0SK8hrQKRmnn0qmjVox5nrHR7&#10;bWnxC009JHkpKWmEmupcN9mI7w1U607Njqpj43Ai1BrMBcEcH026gzsQxAOMVA/wdNQqimopXpgq&#10;8Zhq2Sm8tPkaWoWJDTq6anaroYQ0EyzMlIqRLOvIEZJS/wDifa+2uroVEaqR58OB+fT7KjmqHu6e&#10;6HHM2LqEmpMhBUmLyRZGlxuUlgydTVyyf5aXpFaGCuiR2VU0aQFGphY+6ySSLKsiCqelfz69TShq&#10;M9JOLb7UdBWFXq58jTyRfcXlRnrqUzRfuh5qVGg+19JKfuFwf9TazxvopHIei0HCnTccoX4fi6dK&#10;PFVawzyU1TDEahmhlonaBo5otBE6mKspxK8YSU6QjXLfn6WSm9QGlB/Pp8yljhiG65Ug/wAgmiWC&#10;naroDpqNYp5lShsY1Spp2k8kIiEfCgnj1X55s6eJplJwT/gPVJb0RjQeodHiKH7uprcvmpKCUU5C&#10;/YrNV0sisyyNBIFDGnOrSdakaOfryQqknkWArFCK18qV6rH4Mh+Kn5H/ADdLWPbe38nQJJDU1svh&#10;SsnraulEaPJK3iCRzx1NPK0YeMgiS4Orgj8+w+d0vIJGEiEjyqf9np826kmjE9RKraG3qSmyGQSq&#10;qpxHTN4pKtIhJUZKeYzU0ZNCSyKIlZQHAUsSQbixUR7tPMyI0ZC1/Lotng0MSD0j67G1SxzSzGpv&#10;R1F44o0Sqnm0NHLSxzsa2Ke0kEjB2QcsRbkGx3GYTTUgyPT/AGOk8cxjxTUR031VJNuXC1OPqhU0&#10;ru0NNG80UPoinbxxUrJXwVv+bc+tkCyD02YfQqbPcI9quQ6kkAEUH7a+XRnbXcokVhCNP5dRdqdX&#10;1mGlzFVg6+evq/EtNHHljV1VNJSUi2RYqpokip6iBbhYgzLo4HHsx3Xm62vIkRwyr6gCv8s9HF0I&#10;rxBJIAWI4EV4Y/ydKvB1tfgcvPFSCbGkU+mugpNEsFZW1hcQyyUjtoq0p4wJJUXRdTpPJNiQ+Fdw&#10;RSag3cPtpQ9ByRvAYhRpX0HD9g6cKkY0UeO3Fhqihx01dSCj3DiKWrx0ogykc7Rp4XqKoPLTZYL5&#10;PGxtA9o1OkE+3ngOlUVaqP8Ai+nIZYpB3Eavn0l6ukooEnjlpqqGUyNopzLGshlkLHwq1LPNE73V&#10;m0634tz7bBaMkA16TyjTJQCg6z0sKwyUtDSrPJEPu61XaWM6FMQ9VL4zYt47s4YkyfQW9p5tUgLm&#10;oJ6tQcKdR8vuB8U5NQTUrKPPFUQxEJHGQvikmpwVETNpX1f4MRc393tNu8dh+ofsr01NGWVVA8+k&#10;l/e+j8fl01ery/xP9NZf7z7n7L+JXve/j5vbRp4+nq9nn7sfXooKfD5cNOr/AA9N+BitPL/LTr//&#10;19Sun3hlobCUwVSj6+WII9v8GhMYv/iQfftR6XaR0+0+9qZrCqo5oj9C0LpMv+vpfwsB/t/e9XqO&#10;taen2n3FhqmwStijY/2ajVAQf6apQqH/AGBPu1R69aoenlHSRQ8bq6n6MjBlP+sVJB97611y9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3XvfuvdTaXI1tECtPUOk&#10;bfrhJ1wP6JY7tE+qPUEmcBral1GxF/ZPumwbPvSadysI5TSgalHH2OKMPsrT1HSiG7ubcaYpmCen&#10;l+zh1ygkopCEro5jG2vzvHLM33BDNLTCeMzIHWmltpNyVUm3PuK959qZ01Scv7iCn++psfbpkUfs&#10;DJ9rdK13Fmasq0+z/N0/UG9q7HwVC1TSzL9qMdGYW8DfaK7SpUTywwB5GidxfUCulRcg/WId55O3&#10;PbZVF7tzwPX4jlD8lcEqfLga/Lo1tp0lyrg9SMNmqOaoesnoch9nTU7GqZVWRZYZWWOjimqhJTx0&#10;0E9TILtq1u34J9lMtrPGEXUpPnno1RNSHOaHqRRZwyVVQ1JiqOGnapepqzEaqpneOkjccRvWBJ4k&#10;UktJ4/TY2sbe7PboyhJD161VkywxTrBJmKvKsRU1DyL/AJVMxqIvJMIPGZDU1FP5Y1TTCAYZW0tY&#10;gKDe/toWKQVMaVFOvXEbSsSML0Ij5/FQ4mhrXWqnqMkkVFRZMJGgg+3dRWWNNXeSQSqAArjyqVt9&#10;L+w+NrmaZ0IohNf9X7enUlaOMRr68eu6zsDIbkosfQVOWyeVp6ClTTTVUss4SeOSd45fC7wCSWIo&#10;BZ1uLWuRybSbWttMTGuTT/AOld1eyzWwg4DGfs6dsJVUWWp4ZqaPK/eVDr9zWTeOTRUUECTVeRjh&#10;aZIUlqHayoSCtuP8Ud9AIs6Bx6LkLDuJp1IfMrRT0k1WyV1IuJkihrada+InWIa90pJmMBjqUpJ4&#10;TKjM9/KFAIUn376IFQNZAxjHVZZ3fur0/wC16Ra2CpyNqxCjipNA70sNSaeeR5NdFG7OpUpOG/ci&#10;EfkU2B+vsn3BlibwweHTkAmFOnOqfIpDW/bCG1Nh5qOOOSGWdaHHJPrnmRoEqQrBXUyDTD+vjjn2&#10;ktmEjRITxr/h6VTLKygEdJySWSJZHjoZ6l5q+nocc7Qx+QzwzQJUUrRUUq2T1N601OyHS5HJBl4A&#10;LAHh0kVxGQK165YrPUAqRBWUT5HJvSyyQ42mo3T7aolJ10Yqm0pR0n2wSyKzMpHLMeSoO3eJGGic&#10;hCeH+rPr0p8QcdPU3B7goIcfjpaelq6LKpXzUVVURGWSL+HVdNFQmjk87x0glpKITwRBwoVJG55P&#10;tLc2dyupH7k9Tx+3qwc0BDdOrZCtq6F6x6WhmkZdNHJTtU1NeacUxo8lM4WuljTHtWWaMLEjFwdJ&#10;0j2iNtBFAsPGQnP7cdNyyNTj030m7MtUYx4IqITHHMaSjxsy28A0tHRT6dDkyr9X1XL3U34IKmbb&#10;rdPDdnNG446To7g5GKdPWL+63DR0NLUCXEyNSsUrdUcMLVFDVIssXghhiesmSp0tGWYhLD8+y2ZY&#10;bOaSWN9S4x+Q6UKyPQPheh72vmMXtnaOVZcVTzZdY548QzQNJWTVQkoZYqt2khqvHFVU6ViOVI8r&#10;1TH8X9hO7n+vvooY2ZTqB+wcP83RjFcW8QIjfup0iYt4ZfG0H+SwVTZmXclXWxV0sFI9VS1WTngp&#10;qeSLIMJpIUwxZ3VYvDIzAWYC/s4EayXgid9KAD9oA/wkfZnrX10pJ/h6mYzD43L0VF4K2WlNbkY5&#10;szmsnN9vU5J6H7WuocjUVctXTUtIlNPG4iF2LyPbW30KO53OZJJYYUGoVA/Pjjp6SGCWKOUihOeu&#10;dXia7EeXLQ1jmggqamGb7mlNTSV2CnqMnilzVHI8EqVtVjJ5Gd5fGqRiVSC7G/usDx3UQiZB4tOP&#10;9KtafZT/AFDpDKsaNROPXo6KOWpzFZR10NHkKaodqCFYnWtooI6J6mOqqBMrKaqtEIg8UulWMgUE&#10;GwLVVgKqw/TpxPnnh9nRzAqLBrOD1zy+ErcbmqNaqCZY62rijmqKBSZKmWeCJVdPHOzmOKBg7pES&#10;JiBCQSpPu8FzHIrhfiAqP9j7ek8gjap1dRsHEFrqfDY/IztkaNcpHT/c09JS0cVBFjMquRoAamcw&#10;1tZW+VYxTWYyBgBcjSbiRgrXZNGp/q/wdIdYeUAfD0p58S1JV0NPM6Pi8NkooauI/ZrNJOMk9Q0m&#10;Dhh+zVqWtjoKan/R5IIwRpC29oobm2k8aZgDIP8AVnpfLAjKAGNOmWfbNbjxVVMc4lhmzH3tDRGe&#10;CBo8JBWZKOGsSYzxTS1NTW1GiEIGBiXUzLx7VNcWk9o+AKDNPXGOi+W3IwrHp/lir8ZXYeKthWGC&#10;mbJS1ctLkY62lM2arvEtPXy+JWpWpLIrFozN47gk2uS2R4ZIQgPp+XTHhtb6WJ8+stXTx5jAyUNI&#10;mJxuRpMvN4akVL161T0tMgiejWqkgFterlXKsTYj8e01szQXilgzwEUoB8/zx0pN2J2ZA2KdYcvl&#10;aytydflMBDVR4fctZhziYM1MtLPSLBhQs1TBrq6Y00ktRj5UYnUgLKqfgk3ntrUlolojDzHnXP8A&#10;lp9nW4V1jSFqenSfdslXgcxT0rz1uYutXT5GkmlraFsVS5KOFqsTeOUzyVLlFMIm8UaFmbSQASY7&#10;YUvFaZqwnFPxaseX2VHTv05Opj5DpqFJkpr02Clhd59OcrJoKqgjxss/ggZo8dM604q/tZHPjRi2&#10;vxsVPHtQ6RL2zLgHH7ekMjRk6XWh6k1tfu2fIYPFp/CXm29BkMhNkaOkQ1O4oMmxq62urKrz1EtU&#10;Ekh8V45YCfTdGUXCpYrRYJWAqzcK+VP5dORxF2BViB6dLDcu68LR7f2TmtsVH2+75cHG+fl+zLCW&#10;sUZCmpshSPJWziGeWlrFpzqj8igmRAikuSq0tC07xuxoCf8AD1e9jVPCouW6ZK2OtyUGOpNwTNPV&#10;4STF7fq6anpmoEp4aHEU2VqVWqjqKOS0sU60s0Y8pUuxkKkrqWtarBcP4MY0lTSpr8v2jj+WOmBb&#10;yxqJCx0HH+X/ACdYabJYqsalo8e32GVXN0OSfPLTRx5SnjxORrv8vo6oy10Es2VFesFQX8YJSE2s&#10;QfbKm4sizuxeEijA+tMcOHGv2/n04VikQBxRum2PKY6myXlyJpzRtnstHkaiooEqTHBVV5eB0paV&#10;YFqBT0c8ojjdk1TThruisPdpgZ4owgoxXy+zqvhQqBTp7m3OFL41aeSeOWkFMtM6rFBl6xo6uKqO&#10;YanqY3ilo4oHlkkimEcUioPDxqJbFtpR2lYnxCan5ZFPP7Bn9vWmz2g0XrjmcrQ1e4cc1QlPJDUU&#10;2G/i9bQVBpKShppMdTTw09FUJNWpUzR0RWaaRmYzFtPpf2ZrBKIyzyH7OqEIuQ5PTRVUNFAKiKnr&#10;kzUb1FG2GoZqNpkrKKRVyVRStEklRLHkB+0gNhNodrC3uiSaCsgj7vWp8j02z8QB1ywWBkpKqCuq&#10;5q2iiGbWjzefORMzPiMpTffVVDBSmIwyZfFrjhPImsHz08kYOt11GE98sduS/dVfTz6a8N2WurpQ&#10;ZnalZQ5BKSsx7jG4zGY2oparG061TTGWjXKzVtBSUGiir4pbmglcSE66drcrf2U+MrxRlfjb18qn&#10;z/w/Z1R0dFBqadR8nhdvZGjq/Pk6mfF43M1lfVk48QUcFENdbTxzT1kbU2Lp66oqFMMLAG62v5HU&#10;mkNzeJNSFAZGWg4j0yPninR/DDDJYouRRq/yPTqtTFTUEDyVVZS5KtqKWWrpmipqQtVCllkoZZqu&#10;AsMeYYiLxNYE3Bv7LGgkMzs41EHz+3/P05HdPa9qOSOs9Ht6Gp29R1lFuiaKqr8ky1eNE6Fqank8&#10;NRrrat6dYUataRFa0EkSEK+pWQH2015W78C5gUoR51/b/q/P06Uw3cuND0PTjnavIJiaDHVmPk+/&#10;lxOFwNZSq7z09Rn5clS0tBKssVb9xUUdRQgQ1OiTSz8iJ+W9v2MdnJfTGLAUGnD06T3txM0hLOSc&#10;f4B1lmzc01DjZ3akwtbN9pS4+PG1bZWOCevqKfGASzUTjJLOaSsYsrLMYpaRNL2Ptt7JTM2licE+&#10;nCh/1evSpJxcJHX4+FP8vTZJV1clUlZl6mlNBNlBWN4YIYMvkDBV0Egp5I3ozE1OuQo1jYxojRiN&#10;iQzEga0wxo4YEyFaftFK/sz0thiRZkiJ7T59Cgdz4+sX7Kaespdybgp6mjelqsezmmWullqqvMlD&#10;TCW0Vo4ldpIoIxIXGt7KQ1Z7OZZpi6/oq1dVfPyH+E+uOjS5YSRLDWg4dMNbj8xsqupl3HQGifcu&#10;FizmNxyV0dVG89CuUpYa8Y9ab7fy0mWoJaVWmhOqOYsCLj2atbpcWypB2ojEEjz7sV4/KorjpiKN&#10;IyRJkAdBJkOw81Vb+xG26ePJiTLZiSrhrM1XV+OjkyUlNj8tO0tTOhpaTK0lPUBEYuY6SrVgG8dn&#10;9ji05bR9tN07qXVKeX5fPiM/LPRc0kZuGVG8v83XeQ3LXYyXKUxEsWfxVRUa6Sux7U1RBW5RKTE5&#10;ekqQLh6+lioX/Y0kNcsCysbl8e0olGamn5Z/zdMXUYiBKMS3QidbJgMhkqbI5utatx1Dj8vn6nDx&#10;Y2ZsTPkq6jkotv4XHNJkaU1T0+WyVPL9xGgVSpVWOkgl92be2Z1ZAWpw+daf58dJoCKZfpkpcdLi&#10;q+uyOHSXJp5M4kRoa4UtVjkVaUt5ZmhnMs8GPqYWWTTIkjakDl1GlKS0yqhokdMD/i/KvSjMle8g&#10;dT6vL5PFZ7JVO48ZWiSjrWxdRUukbpLSJDAJ4xUzxPDlqeV4zq9aaHQkH6XaksFWGMLMDU+Xrnqt&#10;vuEttcgDgOlhtPIUUOOxmQrKSkanTIZTM1EKUr1DqlHSZKkxccMSzNJJRJNkJmqlIRQGDX0kt7K7&#10;63ugPDijYg0FfXhXo3N0kjeO1Dg9Qa/fr1MO4truKNsLldwbVq600EcmRpzNiFgpcXmaH7eJJqin&#10;pMrPPIWd1kBiiLDUpCmNpaTwIGgkKjSajh/FVa/MH860+0NSzw+MCQAtekyuY/uxVrUU875DJxUN&#10;DmsRSiGNEno9wY1DXUbrTTKFqYYq4nQTGA8LA3NiVMMDzSs7jSv4iPKn+odNXPgvI0imoNP8HSJz&#10;WT3xX0+EqKrHQ/3TwtblWeOhzk2M3HkY8g9TkqGlnoJmajlotumcxCZmkBAWN2jFgRpZHYnslt3H&#10;+MkUJp8uP2/6s9Wit45KNKv6fQuVW6qLL0O066UUkdfHQZCHRTJSQxVNKd0V+PqsfkwFVZJ6aGTz&#10;U0rtfxSgng6fYF3Gwe2leO1NQa0/wjpZLa2BSgxUdKLI1JytVXZw/bUsm7qrK1iVFVVP5qmarwFZ&#10;W5cwNGRJIKXM+UOBJdnlWDSys5BZa2UyKhnH6o/1V6RwRpD+mFqOg6rquvoC9RX1EmPyVNk58xVT&#10;VEk+NrqaSSiSeqoQldOtTPHXVNLVKSmpSi6XOrSAcRRvI2IzU49R/qH+Hp2a3ioa8emzZGUwMG6K&#10;SbK5D7enrqs1NXQUdFItBhGmxFesCQVslPLTgVs9AI5l9cjRepVkUkhfuVjcHa3GlVXyIPcaeo4U&#10;/wBjoptLXw9wDgdhFP5j/N0L9aMA65dcnRQJLnqKjOKqoaeTJQ4+umocjJFM8iLi0/iEOUjpdBeK&#10;ZhEDpiW5BBNg96umIMaKT8qivnnzHH09eh1PaQrArKc06RT5TESZ6roHqKhshRV1dQwywalhp0oq&#10;CpoGqIb1dLU/5VMgnVjJDEIpV/bJOkm1zazRxCc/EV4eXQbmtFllBVjx6VtZuGWmaiWnStjiye1N&#10;y46uixGQp/uITOlTejr50pqDHtUNS4ynl0yA2p4gC2o2DNnBK7CNnotR/PPp6k1/wdPx20f1DpIS&#10;KUz+Q6R0+60xVZt+KFMXXUj1UmLgxMMVfVJAuapqWhrKqeoMNQ+umzdD4y4cCKXUUDQOZAZps7ym&#10;ZQQG0k1NPLy/n+fSyRXWixior0ocjuBDTCCqSvpqY0gya54YcUc9Y1bkZJKAwyU9ZU0clO0tPNTq&#10;ujWultIH1JMNldX8R1U1PCuR5f7PTxtnZKkZ6bqXdDPWYbOpS0sgw8uOxO4aGWjrpJq2qimpqWsj&#10;oDTGloljpBVwSzNeV2NQpUalK+zGDbLe0SXxv7dqla04f5zSnl0i03CdpTHTNXVFZSDEutHUQYrI&#10;CpxuNjmE7GgnrqqlgSj8DUsU9bJDLHIwnlYnSgMgRh7pFZmcSFsMP8Ar5/sx5+XTElvIWJBPSzwW&#10;Zx1Vja0PVVc2SptwU+Rg23SpolloKahykGRyJYGojiNPkBGs4VSX8oAHB9oW25g/iMDpA4/P/ium&#10;kt7tWLEVSnTJtqalkx5Vq6KinXBVdbt6orqeWtB3DSYzDy1UMMsD08sT5mKB6WSKUNDJARqswv7V&#10;IWWVk09mvP2en8umbuNplAjGRx6nbXpRiDQUe6ZKVaGswlXWVdIPtK0tk9uCtMEklPUVSSKuUyGN&#10;SSqgEsbIVWVD6h7c3BIpZVeFaNXiCeFKUr0kW1aMhnTt/PrJVy47dL4qWP7lRPs7NvVY+nrJp2yG&#10;8dr0VLkMElVN55pp2p8RlvFRmfVKqPKQ5NmKu28RLWSM0CMcD9oNB6E8fTh0pebUAiiiDpL4HdNL&#10;HufauQzT0eSoMfRzHLUM0E2Slr53oKyWko6iBKulrKKaikgT9yNlZGVWHNwfW232sEM2m3Bcitfz&#10;68okYaR1Lkgmw2cpM6aqhNXjFnrZsYaeZZcRjKSrj3FTxJBXfcx1smRSWe9qhpGE6eSzMVDrRPNo&#10;hPwCn58OP2dF91A8YBBq3WHDb/ysVFiMZXGjWVP4NlZ5JXNdTVVY0bSfZ1CI/hEC5XJVFXDpRGpn&#10;nZgT6m9t3Nmsd2TASY+FD6Y6YjkvNP6iUPWKnONOJq8fW1MdZPTPV5TBwQs3kx9NTR5yevpa6mYt&#10;TyU0MVG7yLG8qxCKFSAxKj0kM3js0SUJpj8h/h6rJM7jS3TTR5Ctg2xNRUdJR1MPmX7cTmn/AIhH&#10;WXqWljpauSUrNj5YaSaOAsqRzSQOg9egFUu0fUP4ssWR5/LpVAEMRDmhA6etl5Bc1VUJr0Emd3FS&#10;olDLPVinXGSx5KtOGijWWCekZKgzLTQN4XIDsreO4JT7hA8SNHZ00jyp+3/P5dJfqJwxRVqPLrFu&#10;qnoc1WUdTTYzHUkeezU6GnoquMN9vWF8qiVVHLHAaesWc+JyxWRSpQ2JsG9tS70hJ5SQB8uPDy8q&#10;dI9xeRI1JFJCK06T+6c9hdp9mdgbalosq2GpMnXbTCUKLBK2IxOQiXG5ehiWWdqrJYSahSRoJrJU&#10;oDTMUimeRRctghtophIO6v5GpH+r049JoDcxqCUzT/Z6Yd358ZWvosctLtqWDbeDptvQ5rG0MtFD&#10;n8dR5LMTYDMVtLHTCSfKHByIPKEadqWmiWSzosZcuLN3t4yjCoxj7P8AV8uqLeyNMFY0Xqa2NzHg&#10;pdyUVFBLQ5WkiMAyDR0ZqKZq1sVXqtVSykQSQVVJNGUVl5jJsefZAiosrxytSnn+WMdCmyuIyiE0&#10;r/s9JGvycD1FdT1ORfGmSasxEklXjHjl+2o0EUVRQ08FTUNU09dBOQzkIrMpdgfoT2OwWOJJEIYa&#10;a46W3EDSoX8ZSB5dOY2viczRVtJ/E5pJsbTfxLETGlh0IkFFI1TSQTxSsxoxIon+1kQuuq4JHtC+&#10;5TRPHH9OtDg5NePRPEYxMwemr5dTcSKHbkdJJVulb/CajH11VRwRJW4Wup66eglSvSYr9tVrFDUG&#10;KqgZUeEkDUGYe0l9aPclPDNC/wDvQoP+KA6VTyxLGWT4h0ot07pxWWoJcliEydGlYksYhxkaLTVN&#10;BX071s9BI9UJokSGqWJmX1WUEXBHsr2vbBa3M8dyARq4k5x16KMNGJQK5H8+gmppdyYvCUubFDk6&#10;vLZbIxpDP4nqaaSNKUIlJWFpPMlVBO+sSABbAWtb2L2tdtmUxeIukfP/AAdGt7a28MKyoMnNOhPw&#10;u6MzuDAY1J8NI9dSVSx1iVLpGs33+Qgp6yt832wmkjh+4USN5SscdmsDf2Fr3b9vt7oxrPVaVr9g&#10;rT/J0lWGJo0dlwevV2Qy2SylNgNx0uOp8Tjpqs0GTRI66SlpoFNWYPJ4oBJRLNCpDhwXt6bkWKmG&#10;K1EA+nlPjHBHy6pI1vJSMqAAa1/1fb1hxtOm4IVh/hC1uclwmTqqGho8jTytNFgUixtbTx0VUsVR&#10;UTVc0buvjlSop3gDKkiMB7UQ7fJAWkZjorio/wAPHqktptjUbwFaT16ybsxmFo4NlPj6SStzX92d&#10;x4ndUtV/lUVFncFuDIUdLDSTNIsqT1u2anFzvGRGnkcAAuCCsZtNqrm4pqYY/I/4Mj9vVntovDLL&#10;HQ9NUNBSfw2kp0EsmVlq5qiPGaKaT7WGOlplpYchFHNBUBI5mDkxT6FVLEl+PaD6l7d0AbVbscnP&#10;kf8AL8+m7fbxcKG7QTXHTdCamNGrc61VTQCtl2+9WlPSMzy1sJrJa1TSrA5SOKIjUAYqmw0qgDBl&#10;ssccg0wOM92P2U+zPXjYyQPTT2Dz6yPUUVNTrVUctSKSsRaemyxpv4fHNj2MtOsfjWCrlVZ6KVVc&#10;rHGDYD8aiiUTpcirHUuKf4eja1ljRQG6YN64rGpRY2mxqQUYpaGgq6FWycc+Qp6OmpoofPWJS+Z3&#10;ieo1yMuqnMSSDxgkt7ONtupZ5JppEYqrU+3NT+dB0T7hatIxe2Pb004PL5qkoWxcuBpsxFl/4rTw&#10;VlVjJpS60U8ckuMppwsuYbH0k1VC7QVE7Ousaw1ivs/3C2Erx3EdUgFCKcTgV/1DpCsEngqZlzn/&#10;AAnplzO4ZqjFlamT+ImhOOx/krKZKV56KmevdJ6XLOUinjoqXGUsQYMdCJpNybBy321JFSaFaFsc&#10;c0+Y6ZCwE6GXA6Tj7zliqRTV2Ohnp8kYDVmSpl8dJjcNLTjC00UJWGXHS4+5kGmZ43VjaM21ezV7&#10;BFjaMNTFPn3A/wCr9nSvwYWC0THT/V7ipaqPdOeyOUeoAp/tqBkMddh6uSsnrYaylykBjozPQVNT&#10;pmgn8eqKT1EAEEpbSya1ZYVt2Ocn5f6v8nn1toVUEkdOmF3JtCo2xDinw7VOSw2NwuKSp8LxTZik&#10;wuRy+WoclVmaYCpadYcdTTI1hIYQRcaW9sbrbXr3iS2x0Fq8BTiKHFMf6qdXt1gMkcbLk/5OsrHG&#10;Qbfh/hb4umgydOPPXySpRVkK5SdKGcZU1UFVT4laB6j92oKXEf5sL+y9LXczf24khLgGmK0P+yeh&#10;DcRWUMJ1PRitekbtzdmEjhqMjV5rF1lLjJzj62qx6QVlTX1Dk0VT9rNSRU8WRjr8VBY3MayWDC66&#10;T7OL/Zr9njHgNGmoGjYxWvQYsJ7Uyz6gKZp0mcK6zzZKpgMwK1EU0cju0EXimE0mOrpqFQ0oekSR&#10;UQKzKxPJH1C+6jt4miE0gCjGM9PxWiSqSKA9REp85MaipylJT46XPV58c1LI6pW0ylQcxLQGSdvP&#10;pYGMRq1mJ59vyPYyqiQyawo8xT5068ttKhKsQE6Gjb7ioxUUNXLPSZihp54qSsaEv4snSSGOCZaN&#10;ftGZZo2LznU0sckaMFsCQA7+cRX/ABYxV4Dy/P8AkMefRj+6I5IQUXvJ6VdJS0FbiKmgzdJi8lWH&#10;K5Orgpag0cc1LTUuIp6XFUox8kdbNksZNNWRSBnnikndT4ywIJ9cblPbTJNZvIMAceNf8H+x616Q&#10;ScvRMx1KdfSGn23goIDS0bUSY+qralDRzx61hpHlphQtSMzLPDMVpEg0kakdCGItf2/HvF1LJSZ3&#10;P+r/AIvozt9n8KPSFqadNsH8JwaT5GvxopMPX1bUVDAMZLVxstFohnjjMk+payWoaJwhv5LgqSvt&#10;f33rNDDJWYUrT5iv+D9nSpLT6eJS/wA/8PTDW7wxlbWz087PT4mqrqClmkipoo2fzQMlfWxQTIv2&#10;5WN2MyyMSpB/FvayDZbpwnhf24zx/Klf2cOkk8tr8NO4/wCDrJn9+bEpap48dW5KrqcHWUGMirKC&#10;nxFDjkSTW9JWS4idKyueKYILyxyLCv8AaXn2Z2fKm7Mxe5gpU1rU/s9OiW4itEYNWtT0mdt9q0OW&#10;ys5elpJ43XISZGrhgZC0VScolP8Ae+NZEVq9MkssZP6Qy2I49qNx5buLERzOSCadvl+3p+0EErmN&#10;BgGnWfAy+XK5KGsipaSannyMtLNS08ooq2Cp/fo2SunnqUsFlAcMEKuhA/J9ot6ghSG3EEhLMBX1&#10;B69JExdk0YB6dI1o5dwU6LOyy4qqWM073nUCIRT0k8dW+qN6WVNZMakh1Fjb6gvcXNvZ/pgnUvl/&#10;gp01SGugihOOp+SxO35KqkqlqPDQ08szRmiUa8d/FJBOi0y6SaQU1UdWjU+k8IW59pbPdNx745MA&#10;/wCTH+DpiTaBI5Vc9QjS7fhkkBZ2gvkjT1RoWYyVdNNFHSRmGRkQUszysz6QAzEm1+favVd1Elad&#10;IJNs8KWjr1mOC23JSmGsp6KkioslkpqT7enqZJEjSeBKiJCtU8FOsU8X0SNiRc3Fz7ee93Akqvx0&#10;FcnpbHbIoGkY6Tq1dPh3p3kpVDQxK1ClFTCvepyNPVSSF4Jack+FaWUKRLHy3F2BPswSKWaJdMpE&#10;tfPGP+L6QTpP4iiOAaQc/Z00zx0VepemU0CKDTLDBQiCQSIlBHJDJEZzJjpZKiB5tLSeq40hVOkb&#10;1SQErcAk+v8Aq49LW0MlF406iyzz4yvgoHo6ijmrFmSaoenmjpZisss9M8UUtQzq92N9OuNnPJP0&#10;9roInlCzRyU+Xn0gtpXFwEVarTj0xQ4nHZaXJSQ0vmajpKqGqxdT5GiqSoj0ZClWaKmqVgM5K6Iy&#10;2lQT9B7Nvrbm1MaTPTVwPp9n+HqphDTO3lXrFT02KxtAzjDUTMwn81KtPPNeeopjHNPHTyxRqJlh&#10;lIsrPKq2fkXtR59xln1rMxjOOPSgwoQFpTPUfHbqxdLjMviwBfIYr7CuSCRGpq3IaaFqFMqEVXIg&#10;gx9oyzNpsv0vpDj29+WSVp3EY4fZU1A+08f+L6VIiotKeXUCHLLT0AaGjaOeQKahaWkmklkVZ2i0&#10;RmJKZTEIwdWly1ufoCfbT2vjTAmb9pFOkxXGD0scbmVyVNUQ5CqpI4q9df8ADqp5JahJKOlkkglq&#10;3MsjUNK7SEazbSf1fW/tPPa6bhT3ErTI4HA6afIIrjpqgyskixw1cTJDSUn2WPrFMk609XdNUE8i&#10;xFaqnlV20EuFMYI5592ktqapNRr6dJwGrx6eqfbeOzzNf0rA0d0+4d4nrI0lihghgiMqhDTKxu7K&#10;qAgAce0Yv7yCiI+Dj8ulCwlDXWadMNRVUTVU8eZqayd4JIKVatPK5o9MUsh8VRBUNCsdPPUp5kWR&#10;DHYg2vcGUf1hRXj+L06sZQWKDrJV0FFTnGsXeWlqqGCoob1FRU1UdQqzKfDpMrsksrKYyWdQLjyN&#10;b20s08hmeRf1Qc/yp1tYyvAV6UuP2Z9wZqanlFO0DO8iVYvVXiBeOWSAzK3q12JVboCL/X2Uybn4&#10;ZLyLgNTH5/5unUBJoRTpun2tJi6+praiaJHmTIUlRVUsclfDUxV0CLC8J8ccyIkgKkhSAR9faqPf&#10;FlXw0U1A69PZo9CWPXCTZeMngilp5qWgaZ5TeJU8uTkUGJ4p0qEmhSSJ1Uv6fzxb3ZN4nGHUEUpk&#10;nH2dPRwopFOnOk269VH9tSuTlq4R0BooImWodVlNRNUzTmWSEoFj1OdK6V/NvaKS91vUqOPSnQQT&#10;pHTIuLo6aGad66oqqKAGnyNMbtIWmpFloJ4Y0e1TLGlSzKyM1gLn8e18c0tYz4C6SePRZdQyMpA9&#10;egxajydDkGeFpqxZ6iKnpWqGSPRIi6qhxLp1wqVF0II9V/qfYkWeOWBVY6XAPDoq8MoxDHPS2qa+&#10;mhnjNVjaCR4xC9fJCslIZBxwTBNUIXt+uoCJIxtcfn2UMWkNNRJ6UI5XA6n5fTPma+s2+pgxeQqq&#10;d6aM1EtUaeaUpFTXmaCnNQ8QLXZ1iYEkeuwYtMYGIjlFXHl8jnpdDI5Ootj06TtZBU1cmTNPUUUM&#10;9ZU1M7xozQyz00MUNNUfa1ZlaWN5J4iBHazsPr7OLOVUCRrGQB69XCrreRlBqtKH8ugnGNrxPEkG&#10;OVGNLkKeeDII6QSxRVZSlqUkdWQ1UJf0BmA1X4J59if6m1jh/UfP+Uj0/wBjpPBBC0jO0dCenkUO&#10;SKyUgRY0MKLIGqBBGtXC2mGoeOZZPNMWW+tbc29lgu7XVq1Z69NbkuDXpkamymKWSCGSRwZGmWZ7&#10;eolT50glWMN6vNYD82+v59qjLaz5BoOtfTkdKOWHJ5KkEVVkZaeOlpaWipqWogp2SP8AzqrFLCEJ&#10;1BhqF/yebn20lxFDpMRqa/y600RGmnr0y/wDK6r+el/4u3gv4Y9N/Do+4tot4Lcaf0a+fr7X/vNa&#10;6vlX86U6epj4Bwp1/9DUB966X9e9+691737r3WaKeeBtUE0sLf6qKR42/wBuhB9+69090+6MzT2H&#10;3XnUf2aiNJL/AOvJZZT/AMle96j69aoOn2n3u4sKuhU/1enlK2/1opA9/wDkv3vV6jrWn59PtPuv&#10;DT2DTSUzH+zURMP9u8XljH+xI971DrWk9PkFXS1Q1U1TBOP+bUqSW/1wrEj/AGPu3WupHv3Xuve/&#10;de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3XuuwSPoSOCOP6EWI/1iD7pJHHMjRSx&#10;q0bChBAII9CDg9eBIIIND0q8DuyowsX2ctBRZHGEBmx80SwRSVELST0U8rQIvnajrZPKBIHDEWPF&#10;rRvv3tby/u7NPZPJY3hzWM1jP2xsaU+SFOjW23e6goHIkT0PH9v+evXPC11KKf7aoyMkFRWymiqJ&#10;XjIWDHTyq85jcyCHSS76lNtVhcEce4l5h9uuadp1z21t9ZbDOqGpb84z31/0oYD16P4N4sZwFZvD&#10;f0PD9ox+2nS/rcTg8ZSVmNVIXWodKhnQ09THK0dMacOKsjxxx/bSExvGxTUbgXv7ih77cRcvA1U0&#10;mlDgg+hHrXo+BtTbIfEGog+R9T506gZBqbJYnB46hitDTTxyloBMv8OkZ5D4Wij871gjaNWknJtI&#10;Tb6cFbFPOsjtJLU0PRQ7VIVDgZ64vJj6HG0tQrrEJKSRZzIiA1VQ8ziad0LLZbkgekaWLAAG49sK&#10;J7i6bubTUefyHz6eiInYpH3MPL/i+oWAywTD5ihoqvxyYkUr1weVgrGoUPohihkiB/iCMoYEalCX&#10;B/BX3u3yqqPLB2k/b69alRlUq60/1fLpZ0OJ04qkC1FO6NDTVUVMgFNDPD941NWrV1bhjTQQVBEb&#10;eNWJVFL+kX9klzIASxrpPnmv7OPSBGAAFeHSnx2XGOq0oUqniYeGnrpGqIpEFIjM3hV4JBT19PVf&#10;fD1nSx8N1tySTXNkZk1gefRpb3kcYBYAn7Oneeuxce3slXVGSo6ZHq2x9LAkPmlrfvpGmqgs3mj+&#10;4poUx3jkKa0HnBbkrdHa2N0kw/RJII8xj+fSuTcoHXSI1qf6P+x0z7ZwuQqKWPKSVePXHRVRleUV&#10;yQPPWPLeT7WM08X2WhCWYagunnm3D9/dJG7RKSJvSn+Xos8Eu3bkdca/Cy1GUhFVAuNyGoRmOZnY&#10;NT0sgNH9pC8aVBiTHsoAPI4Nybn3aC8kIIhkJRQPOmSK+vr+3pU1tMgqVx9o/wA/WebbWInq5Voq&#10;OWixOquroyjNFTTRxt48cl9JSjkqJKoKrySGwkZiTbi43C6bMpDLWh86fl035GnUzGRlclQQSVcP&#10;8FqYKGCafyRMmOMEVJHmYJTStJF9vNFLJJCbKXA1qLc+0u4+F4Qkt+6bzFKHzpxpwIzTpN4hDkN8&#10;PSgzGLg29uSpOIr5KvEKIBE86jyVMcH8OAFNr1aSkM0rhgSPTexufaFL17uBFkJEgPD5Z8+rloz8&#10;LVP59NEFbJUV9TS0wqIaKkjrGopgKeoyE8HnSWSpEJU09NUGSItLqVUKgN6VsS41tblVZn1N5gg0&#10;/wBVPn0xM4CgA0PWKky+7KeSfH1WX+2ojQ2imZGapljjWOqAN1mgT7q4BZSySMAFP9NG02ohZ44q&#10;SV9KfzFD0yq6KSO5CnH+X/J0s8YMycH9ktF9xBjKatyFU5p/CyrkK6B8XVTiMtUiMM4VyxEd302J&#10;9lt6LdZFeOShqB8/Q9GUbqVGlq9LSlmmg2lQwIktFkaw46hEcTzidIaOoTIPLU0TUsbion1qtPE1&#10;qkRrq0t7JZIE/eLgHUtDkepxXH+Hh+3pasrPCIk/tB5fL/B0hstuWryNTTirq5Wf7l46HHU4FUGp&#10;jUVElTDLDKyvSRVE8Rd6axOsWJFgoPIdrFuPE0/Fny4+uDx8q+nRNLexCQqZCJAc4P8Am6cY9ywv&#10;hjWyV1ac9X5hnypnCzolNS08tXJVuDIiS1CPGoETqSCvoseSz+7kmna3lwNNR8zUD/AT0ZS7miWC&#10;nXnUPX0PU5t/zVUMdbmIkqwKbw4uKlklpaukhixkFJjMijU5aOKDGTJrdmLXlctIWYlvdItk8Akg&#10;cR8snooi3OSQsi5P+r165pveKn3Pj66KqjyK4GqEtE8lOPusjJlCk33MmNlfy2ScsQ92KtGrLYGx&#10;u21Sm2KlaE+VR/n6XwMyrWQ0frJW7lr462CbHJUZOnOQyAOMr0jctUUT0DrXyB1SN5YKyaYSeIn1&#10;kq5a2kF0O0RxQSrOAsp8+OM+leIp+zqxvpwdNDpHz6l12466nraOsWr0x1kFOPDTujJSw49mgOJQ&#10;1EgvEsgAvGTGWYrxqsUqbegt7iImgPDjk+v7P8HWzfUy5I6etw11BHTU6wSIhqRFPJJIsEWSjfJK&#10;8la86RLKjmnqIwsBb1aTx9PaW3tNJ7xUAfbw6pNL4ydspqR8+uM+ztybnxuOrI62kmxuOxRppKzH&#10;yQ0g8dLUyx0QrpWqKGF6yoqJCokQGWQ/qJ+hVjcbO1OkwhW/0pP+AHpq0snT9QzNpp6/7PSt2zif&#10;DW0QrqWvjipMdTJS1qJBPVpk8bJ5lMQqnmoIYK2sUBgg0lQwX9RHsg3LdUIL22JD6Ain8hw6X7c7&#10;xOfEPmfOvn0qNy1C0AipzQIJKrF4ikqaOGKso6qNcxPUUjIJDUItYaqIU1QAgEckyhADcj2nsJJZ&#10;A009wzShSc6jwp8vLPn/AJelVxcuZNFaRnzH+xnrqq2zTbbnwavUCehrMZXzY+eqhhmrqWqpTFDB&#10;DPJIry0ckFRJMCA0rozsrAg+2V3Jroz+ISpB+eePl9oHSW5sUOl1mJ8/Pp73Rt2qxWNwlWC8uFoZ&#10;aGahWimiq6Sgo9zUlLkKrERzNFqaUMk8gR0V6ZToYtdbMxblLIpXPD59LbdTp8RBUdJbL7Wwc9BD&#10;9stTQrBXx4WGekSolmlpq2iAqysqQIkavWzxQtYAKrTnkAn2pstxuIpvWU5pX0+00/1Drd3FJceC&#10;YkqRx4Dz+fSzgq8NV/3tzOMoYoaqtwuRpspjKZao09EgpxjFnqqcVFL9+1bUVC1Ug1l0aPkCNffp&#10;d1ukvEMqlUJAGeNSCfXhQjp+dHNvDEVoQc/bnpHUGCp6bC4jG0OPWqekocdU1dTSVVJTSLBjaqnp&#10;srFWTw1Ekf28smMpKq0iB55wpTSmp2UPuIu55gXoXY4oc8acf2fL9nTAs6gVUV/Lpgjx2Kkya1b1&#10;KJRvDW5TCUbHGzFaFZ5ZRFkpa+eGqR5KmWVqFlDS1ESRFlA+hu+tYFJShC08uP5dWNslQKjrPJV1&#10;u26uv23laOE1UdTDSRNkKSOCQrk2NW9RSyq7zPURnIM0kqkqf0ni/tMzGSNbhGJBH+DB4/Z1QwR6&#10;zHXu+z16bp9pZqWTD02FajpZKaE0Zp6mKjRa1RI6U+Ygqqh/C1ZVw0qxhJSpAQE6uLWh3e1ZJVfv&#10;f7Dx/ZT/AFY6afbyp1fh6UNfsyvpa6uq6Sopq7yDb70lXhzPLXUGRkaugM0NRSw1RhqIoqRWaEkr&#10;LHodSNVyk/e1n4Qj8H9QVr/hHTJs21YXH5dZ6qjrqbJZOhq1MuKzlLC8+TpJIZaSKrXDvT0eVetq&#10;Jlx2LeprRIZ2b/KNNFJxfyFn4buK6hjUItajyz54+z+XDp0weHXWKDoPl3lkcXBNhKbcEdLjKumx&#10;+R8ULzzU9ZkcaMxRYw00wnM0XgyFWWtZRL5gXDggk4TbDKFpENZ8sf6uHzHTE3hSRKEarZ8unGr3&#10;lWbU2/VQNW1byZ6Kgx2UhSeNMUqbZydLlZgUKGCtp4JRG6lzojksWuvHtm0sHe5dY4jVfPzrjH/F&#10;dOwyGOHSxNekrJn8pnMqcXLWVVRJVCHIbgpL/aS1ksFG7V2UM0zGA1FVV6pkCnwNHJZFUEezBttt&#10;0dpZYiKmvy/1f8X0mfXIRoNan16XVDvGt29Qy0tXFGmZxtHNgsXlLQ1OOaogMFHUS5BpZFikpJ6T&#10;JQsZmN42iF7kNYlm2aOe68cIPB/L/Bx/l0tUTQ0LrT8x/kPT9kOw8fNtegf+BUWFgonqGo6qRZqr&#10;OwVEVKc1h+WqZgIqmeKWlDpZo0DG5PsuttkpuEwtpCc+WB5etPt6flaN4FlJya+R8senSCwG58bX&#10;pVYrD0ktTSNudaqJ62lmpqlKaemosbiqCAK37MFL/DhIhBPjaZz6gB7Pt02540icRgNShpSpJqc5&#10;rXpBayyLLVfg/wCK6FpmwjNWzwVjO82Fll1S0dMuSlyUNQY8rT6FqtPgoKlFRNd5JkLSCy2uFJrK&#10;4ZggU665yP8AP0Yz3U9fGQHwxTNf9R49TcHuTFZmLJLXNFkK+plo0inkEYoZxMkamCrH3EBejTxh&#10;ZCAuhV9R5J9lt5aXNsCEZg1eAP8As9GEF6zpVv29LPMZWGeLGU6Vb1wocvJGEqPtZZMdHT0VdWR0&#10;9HOEZloxOpkjuCmpiDzz7QbbHcAyRqWCnyrgn1Ir0mu9z8Ngpbjw4/6v29B21JtuhylRmchHUyy7&#10;hTGGDKMIJ0dqGq3HSyz5WqkLywTUcEhjjVbCoZCSykL7Fa7huZ282kMpFGzSo/1eWPl0UNdtHL4y&#10;19P8vXsjQ0O889X5DL1FNkdxY6ubLZmOJkpGrcnDXwQVFTM8ss38ZlrKPJRzKYzGpdinARr7e+vL&#10;S2owLagADx+37Mj/AC583vrnuB2klvz650mRwtHhJZI/4dUVtRhqELVmjnjzGNnNM8VWIjFTR00z&#10;yU9NGC8rmeBh6LW9l81pdznxWjJQH1BGK/P7fl1uIyouplIHU9K3b+Hw+Qr6igpDkazLzJoemkfH&#10;iCuZJT/CJY3ESVMsUEJBGtCDcKfr7QSLdXUpSHUAtOBpw/Z0phlkVGJB0jj1B3bk6qbL5iggrKuo&#10;qv8AJFSbIR1YfIUdNT0zmpjVVjpo6xWjSOQ6SNK3FrvcwtrR41VpB5/I0/w9KY4I54muUao4emfz&#10;z5dJ/H47cxravemZgo46HHpOtJivvIJ3aTO0FRPkRVUMIStpaRaOncRTaRSpIgQ6nC+zeW6t3iS0&#10;tG1TtxwRSnChNBn/AFHj01bpMGYPXR9vSoh27lckv8RgmxSzZGlfP4ummrJ/uarG4Kaolr8NDWJp&#10;iTICro3MdLMWecQsInDEr7Lg/wBOJIpyVccR8/yrXHn/AKjZtp8ZtaGqf6vs6Tm4cMI6GKqnhnXP&#10;46lhIpGidKKKWtyH8QqfXVL56aopY2ZI6Upf1C/6ua2d1G5nU/2ZOPnT/Zx/g6dfbUCBI8kf8X59&#10;KPLVlHNi9tYbL0tBiqWkweJpad8bj5oY1oMpVzf3hnr420SVrfxryxBvIzQFVLCx0jcKFrnxQSU1&#10;cT6f6qdeiiXT4TGjDpH4vB0MuGyWGlr1x9HTVE80eTppKaWgyNG9LT1VKs9ZFTzTU1LX1VI0QcqX&#10;WWOxs3tdO5iuI5NIc5rXyr9vn6eXTb2ZLHJAHTSpyYjpYqSKaajo5qGCWhYT1gxmPkjllmenpIVd&#10;kaqx8xWVApJnJd7Nez6/RTEGaQLIeGDk8aVp6inSYqVkqRjqdvei3FuOeghm/iFFnYamTLZfH1ck&#10;dK82UrVxk24KenkEc09HFRZCuD0TyARusoARddvam0u7G3aQPH+kMBqcfQ0HrQ1/Ppx0eclbcan8&#10;xw/w06e8LAwxVRhkEdDicjlaGrp8BURCogyOW27SVmExsVTPHVyPSZPG0GRkjViA0gkMpXStiT39&#10;20srtG7GKnrTj8jTraqIAnigCWvD/ZFenwplowizM9FuPDVNHJS1MDCeNTDWaoIamy+KtakrIPFG&#10;CBc61IbkeyJXSLXMgBjB+X+z0bpcePHprmnT9PtGXEPV5XJQY6eqq6KrqsjOa8o2SGQORoapC9MY&#10;IIamkelQUyO5JCEW5Puse7jcAI46mnqCKZ+dPU46r9P4FuZiBQdIYbgiottT4bIYqJ8rmKmozMM0&#10;9HLXPjsficbX7bw9DKlOhemSuyuQeplUSKZUEDtdG9im229WMEsYXwgO44Hp+f8AI9B24vC9ZomJ&#10;Y/aOGP8AJ0HW1c9LS4aChyqVrVsWNlTHLVUpqa6iyGWknic0sRSGWMVVNSsYgSQZBqUByW9nV9ZL&#10;rWSEDwCKEilK8elFle3MlAVJp8+ljT7tlq8WuDDZJ8ZVJPBkRN9xLSfZ46pjO2KympJFRcExymQr&#10;lqkjdk8zRDhnUEtk26KKMSFgG4+VT+zPp/Po7bcfCQGQU/n02nfJxGNoqGlx8+NzEFbkKV8v9zVL&#10;R5igq0MNfM71U89LQVVDJCFWnVRMy8k3CD3f90w3Ufjs9WHl509OkDbkJWCj/B1mmr63TPk6jNZS&#10;qxODWkgWarjkpJaesyENS7wSI7vHDCnjeGOSIrG9iCPKCPaVrUaEW3jGs/lwx5/6vTHTpulRtLAV&#10;Hy/Pp8wG66d6xZarIVELRU25aurpmpHhM2HOJrc7XxRGGNXlpajNUcDuWASDSt/QSrORbZcXETr4&#10;VQoqcjyx6/P/ADfJp92iP6QbJ8qH/N060zDFRfcq9LULFuPCYjFQSyxLR1mOqdp5KkmyqVFEvh+7&#10;qo5cbIpBWM1Uv6dNvZW0Ns7ScPEoTSh8jU8c4z00hNvWRxg9Oe40psHgoqCvSWirqXdFXRrX5OcO&#10;z4Csi2/AstO8rRTSfxSuoJIAVOotA7qwWrjVKpZeLoe3XWhUlsUoRU8DStBU/Lh1WWeNkXxKBDwP&#10;SRosvkPs1lpaqvxtVS5ihdK2jmfGeP77HJjGRFWSFBTzCJAx0/s6LauSPbixKNKkYIxj/V/s9Jwl&#10;v8UclQfkf8o6UG0M1tukp87DuiOtjyUdHuTDGKfIUsEUkm5aOsSPJNLWhf8Acky0clPTlWWJZyty&#10;+sqVItLgKrwwkqSAeA68s0SMVeSnzz/k6RVS2045azCRZzMUtbJNj8hHHXL9hTV9FlF1ZDFUFclT&#10;WxvAsNFjVp5dciSFpSAQpBMmtZliR/pxWn9HAHTgs1umBEpwa8T1DyOKy+LwtRHUbcyT5nIY+sz2&#10;Joqqk+xiG28TSx18dWtX44p4RGMHU089OA0jawUe+lfbtja21xNGSVNCNX7c8eOOHl09fQLAhMih&#10;Qf8AV5dJ7J5mpogXk81Lgq6erwdBU0SzPUwGo+3cVSSRxmrgrp3rXiR5mVKpAzmyoQDD6K2luZhb&#10;BGdTWlAP8NART0+zoqtbFZp3JxGeH7Op1RhMXWNHXLXrSZzxYusmxuSIqY66GjWu+5yVN5WaCmge&#10;ZIRPDrZnR2KlfI4KWe6khiYC3XSDQnGK9OyWX6wiWmfs6dKCtx2KxNHUSzuaWkzVNLKZIYoPuaen&#10;r4HWnhr2p40oJaKZPIIQ2pQqNfgeyv6S5kdpkjqGHqPSh8/P/L0rTboY6qxGsf6h01VbZQUiZuqk&#10;Y0NbWxVk8UMtNNUU6zVcv3eQZ5pE8CNNIztGukB9LcEg+3beGPT4ZxJTGPTgOHSDddvSSNJWADgU&#10;p8+nnem/9pZjdma3FXTVENTk83h87BFVxVskNDSVrwUuUleGkaSkqoq+YQVIRiDJGzfuWILG0G13&#10;cttHEsVaE+a+pPr/AJf8HSTw0eIcK0p/k6DymrKWpr67cmPlqM3i8RJLgsHNRRveerpXylRiq6up&#10;YkYrlJqDbsLvAGJZJgtjyfZs9gtnAIKfrMfPFMcK+nQdu7fwZA9MVp0K+IyNZHtKmhimjShqWeeq&#10;Fe89BRpNS1uUqKddU1G1E1GqZAwo6yh/uHl58iKQC7m0Iu3Rko58sHyHz6MLRJnUBR209ekBueqq&#10;xVy08k01XQw5VfJk6F1p46aoXxJWmngEsulzHOdAb0sRdRyfZpYQskNWGKeefn0nmu7iGYQQuTGT&#10;Stf8nHpQUlPhaClxMeMz1dDLUZDI0tdjKaEx+gRQNQ1AraWSRVqJaCVElLxqQhIItc+0koZ5Qxh1&#10;ehI+eePz6OorNTCkivWQ8fL/ADdSNt0kGPw+TytPJOjU2ZqEUywj+GQVkNfj3ljjhqQ9AGUxxEoX&#10;JeEuxT0qQzffVG5iEUNO3iCAf8h6bkjShhU1mPAf7PD+fT5t7IY6HKUk61eMlSkeJXx+ZnpBiK2G&#10;uq8hV1c1ZLTyLS0IpoKeSlqELrIwlEistrhPcWEzRE5+qJHnn9v2UPHpRHK0QWBsS04f7Ix/Pp1z&#10;e66bC7i2rSbXknmkpq7PY+oepjFHTVNJjquFMZIixzRLVZWShWoaSYXibTDwbkn23bU8sU4eY+MD&#10;wHp559K0x/m6V3FxLKsKOOwcek/Puuvi25uHK4kw0OSq6ijji+6p6vRJSrWmDK0sMlO7QwgyRCZi&#10;WJOlwCNIu9b7VaLd6bxSVFM8eIr8+npZIvpQI2qF+R/zdQMNja7PbUiM9Caw0tTh4BuBfuUimM0e&#10;ioxslKn3lU4qclHKyEDWsCk2Kn3S4Flb7g8cPauqoFK44cQKYB/aOHRckEk0TSRGrDHGn+GnTDis&#10;VRUmNlrpqt6BqXGw/wAMauhqJTLX57J1mPp8xS0X2gl+xhpaeFlmvphqncEk+zqV2nVVWOqjjwAo&#10;KEitfLIx8qdJIYbtXPjKQPLIP+A9PMe6a2lrcVj8nhMXRZbGoYc7VUv8TqK/PDJ1UOQgpNw0VZW1&#10;i1uZxlPSPDJXU5ip5aeKBvGhBL+3Kws5rKFrByw0DVXHf3V0g8FNRTz4/mZJdaQ0UmJKdKPZsujM&#10;fxSrrKjFYiGKs/iNVTRT1MlFLUzMlA0sMDBwZEjTVrIi0qpANyfYS3OFlslgiJM54Aefrn7elFhG&#10;TJ4hain5/wCTpTbrnxOWydRDRY85CjkrqYVOTjaODHUcy1kAkpaKeGZ42kiYklZEnSNZW1KoI9tb&#10;RDuFpCPrMXJwBWp08a1qRThiv+A9HcqoVI11P59Bd99g6ykDfeJgK6irKanjSmELYKupGxkUcc1R&#10;HA8j46oNdEUEkCTQFiQ6oFsophtXf9Qx1Y5rjjX+ePXoqMcZYgPTpjqpYspuDA4kmVKJMDUZapKT&#10;pLDHjJ6MVKx0QinhiqoZ6WjctKIh4JRGnDGxM7e2uLXbbuXw/wBZnwMfn54/l1YSfTkRkDw+sucp&#10;nwO6MjkY87F/EsvPWzw4yjgmLY3K1tSlNU02ax1SurHVePrJmjcRtpqitLIUbj2qS8uLu1gheAqq&#10;qK8P8nW5bqzoUGlh9n+x69MkGBx2Qw8mNzlJKuMpq/GTSU8FLPFTVry101LM2Aq6OR5lo5Vn8dVG&#10;qyF1l1RXcWF49z+kcMj1kPrxp656KJLdZRWODTnjj9nTZT9f1dHRPBR0NNNj6m9Zj8dSTvLK1PNH&#10;Ryy0UkytLWGSlo5jGdStIoNpAFIJam5gDXCSu5AGT9vVljKUUDA6xw9apFicltrCbVGYqstXTZGl&#10;r8/LMIKClppWo6fEJSxS0NFDCnlLQyTuCum5RgtvZxFzhau0MznTwB86kj5VPlUnhX06V+G0qHQl&#10;R/q9emTO9dbjpafKVTxQVGPxtHQU9DBQM9VpqK6tppNUNZRPKaKmxVDg6n7mJvIoqJYOV8guZQ71&#10;tk0Uks8yiavbiuM1xSlTUUNRQV9ek8VjL9RFI60UcemTcPVGQy4oqSCLJVVIB/CamGlyNM9RLHri&#10;yyGpqKygFPW0WPyauhn4+9iEYQjUw9uWHNO32TmWcx0U6lxXy8qA0rw+Xyp0/c2kt3KYtR8OnGv8&#10;vs69sj495HYxnpEq4cjk4kXKrQZOWnEVbkZ6kRx09TSo9RHUuKIgRQLHG9OFsSSL+2d89xbPfpYQ&#10;0JhjWlSq4xQ0AAr6j9vSU8u+DV0fJ/pEf7HS1GE3jh8Hm62OhooKKWkjr1osbP5zjo3ylVBTU6LN&#10;EHqqN0rEgKRktA0QU2LEElm3DZNylULG2W40Yf4W6W2u13SxVevD+If5+uU1PuTNVBqNx4nHR47H&#10;MqJDXU9VHNLJRVVNUZALCjwxySTBJQ1mLC9lItcp5ZtusyUtJm8b+HOK/PI+fE4/k40Myoo01UHz&#10;I9ft6VNVkKHJQZ6uTHChegGGytRDjHNPSUFNkq8Y8mKN5JZ/4g6zRyPE7lwY9bekkMX/AEhd1uZA&#10;CWNOIPz/AMnRtDdJFAAQNfUClztKmYj3lk1rqTbbbhhp56qjp4ZpqKeeJzQYxMVlIzjWSkjp/Oix&#10;BnQRSOgHJ9mqWWoKDEKD7Pt/2Oi253R1ftXBPXqPLRRNFjq6jxiT1IY02Rx71E2JyRK/cVGSaQPN&#10;UUstRNKWZIpGjDOx0gey/crTU2uMlAKVz6Ypj8vL5dGdtuCxRhp8Kfz/AMFenHcZxtTh5Nu5umeG&#10;HEz/AHBqI6unljock9psZVY2WaWGZ4YiWLMVGpSbkAD2i2eWWxummicu0lQPL5efDpddS21xCEDA&#10;PT0P2+nQCZHb1VnosxBSbllnpsihFfBTQw1MFVJWx+B1oqxFqITCXj/fBsQp+q/UyLa7yu3mI3cW&#10;m4rwFCcZ4jHp5/t6CdxYAvrVqmvDpFUfU2CrqpqbL/xPKV08sSrUOzUTxIyS01XjqaSaN3o6KGKM&#10;GMTarHkf4CCXnOV0iWGMhRTyX9vHj9n7Okt1aRUQs2KivS72LtDY2KqJ6qc1IkrhU4esWprh+/TU&#10;7YeiiFJVUTGGqliFKkYDXVWVrAAsPYd5g3re7sIApMIyDQfP8/P7OjXa7GzjEr+LknGD/m6WeWgx&#10;suJgkxZQS0pioEanrqYGcQVcIp6mWoXTFB4Yi/lezJJbQArDkLWr3JuWS/FAOFcjIrwzTj0/MkAZ&#10;jrH7Og87JxWdx6Qvj6iCnpZaNKz+F4mSStrPu2jmkpaKryEKqmZqYCsgkKIuoPYW039jnZzYyAQ3&#10;FAScVFcZ+Rp5fZ/gDFxAxuQ8bHSPn03Y/c8iUkVL4p443pcfTPHk6GeWIzVUIqIJ6CtpIpEhKgW0&#10;SlXH5559s3uyQKXuI2BqScU6M47p4ZdTL24/ydKOtxtHSU2Ly89NkYqKA1BqZaOnnpWOR+3jmlSZ&#10;ayohFXBHUR3iEdhJZwbt7QQmM/psBqOMiv8APpRKkd3IHWhH7OuEz01dVGkqSmCzWejSjwcrGaLC&#10;VctVNGhyFLUwvUJFVyNeFonNyWGm9va6Oy8MNKIw1OOOA4/4M4rTql3BFbwjQR0yUOXqqAVlDTCj&#10;iyopMhRwpjq3FfxaGOlaWRjTxVNdFVtjajS1mKluCFa30Ux7W1xG13Ui2U1J4Z9KcT+zosFzAiFW&#10;I1nHA/5ukbubIbixkuTd6Lc9Tj6toMsiGGeEPVxIhp1lpTPPHVKqRvpaN3LBjb029m+32tneqkZZ&#10;KcKkf5+ia7M0B1xrVT8/L9vS7xGOqM5jYdz1DYJdu1UkOOmky1UhzGJrVoFM0uTxCTwZGhi+6mBh&#10;/wB2MqFlI9XtPPZx2VyFUAkHPDh9vSjb410SyyY9P9Xl1wx24KqjoayfcGZE+TxmPq6SlfFxy1E+&#10;JvO0WLlFe5SoqKbSpkaOWSWQK5DErYe09/At5cQtHlBT5fl+3pMztqYoMdRcs9LLj8dUyrTy11dl&#10;oqyqmg8kYqpDRVtIc1TUUSL9owZYxPArMJmRWXxoWU6juKM0ANFX/DXhj9vp05G8mPEWg6T2Ilqc&#10;JWwR6oEbMK9K01T4PtRJkpHigkManwhKKRBJq5srHVZfagyyzDSrk0HCp6VtNGgBc0HShgigw2Sy&#10;mN3JkkxeQx1LV4+qmhJqoqatpoZhVQ2p5lgro5WIKzRkRT6iyiwsUpgmeUGNKqT8v8//ABXSea4i&#10;p2n+R/zdBTuHKYKpjw+PxdRV+aL7iSXI0dLSRUtZO0rpG9S8NZKCioxBJCG/B59ieC0eG3D3EI1U&#10;yDQ+fl+XSdJFccc9Z6KkzMayGLJVIxlS2NjnpcjKKeSop6KolZXp0KeBwmrSQW8jKbqSB7Ym+me3&#10;ZEhAb8vPqxQ9pC4r0IJ3Bt+mo6emqKSsnx8lVKuVix07QyRVzhKeCpifxanMNM50xsP3VVgtywID&#10;kFg0kx8Th5Vof9Welg8PQCxz9nTLT4+TVuqlmzNRTUtCjRVFRkMjRx1pXy484p4FYxTjEZB5njkl&#10;EZMIOktc+xE0Dxxo1vCC2ngKD8+Izw6YWOHXXXjpeUNDgKPBU0NZLS5vJY5oKXEU0rzRwfbQr58l&#10;XVrwqomx+MmqPFSEuolkkLSMEUWDizuZJmmi0hjQ4rnh5V9P5dL1jRh2mvSYoM3UUFVKkry4l3nM&#10;dODKRJemkNlSoJ8mk/RgoZZPrdrg+0k+3xTJWMAmoJx6jj+Vft60sTiQ1XH2jrFmc1l4qeKohxv8&#10;YFY/gjnpCppndC0viaOIRyM7WuQSSxPA4sH7DbLap8V9Jp6f5h07IFIpivSbrewKyGSgpZYjHSL5&#10;tMLIYC7Sya6iOmdmL6JJQi8khW+g/UPZvbcuR3LBUof2Dpv4SCeHUvBdrHHZCuqq7E1dIK0OaOej&#10;mlH8Mi8TXWeNQs7PJVJolZSmlfqObe3LrlWJBWMjxR9n8vLqz3UcQqWx+fUXcWcmlyAp8WiLjvLH&#10;VwQ0wrKeMzS0SR1NZNSM81VBUqFVCQrBlQGwjJ91s7CNQqTHgPSo4/KvRVLuJZyqCo6ScGazE4y1&#10;Rm46GjofsaSKKWkqIp4qeqiSQ0kdRE0gqY3rLa2dfotvSR7O5NtsmjQ2z1b7Kf4R02rQzdztRvsP&#10;+bp9xm5KWfGgzsn3WPjSSpiljkmgqKYQoZJPJLYGaqWVfFotGDfgkk+yuXbGSTUqUB+zpt1GuqHt&#10;6dqXLZOmxEldjzQJJUSeKI/dNJV00z1IENfJTyE+alptRRmsw1/439pUs41umkmSq49PTy6V27K7&#10;MqZoOo9FhabKGeiy2a+1yOE2xW1tGKGoWeWeop641U+PETaVL1cdQXWouyqwC2uRYwkZo1jZYh4R&#10;YDgK1oaf5enQPEIVT1wXcdFjcVX06wRzPEaeomaePV9qlPVSQQ01SGkVCtRJA7syPZCPbJ2u9nIL&#10;K2gnGf8AZ6WxwIgBbHXody4WppaRauOuaVq2TI5BymqeRKekE8GLp4IVZJKaokJZpzGBAjeq596O&#10;1skh1Hy9eqytAr6WbP2H/N0xNmzWV4lqa+DFQVrQCCjVJFSjeS8qU1Os5XzRSQnSKhTYHk2A9r49&#10;uYxgQiozmoHXv0v4h1lnytBX1j1cnikpTWL9waSQSTztTH7byMxbxSHyeoubWKg/0PtG1ncws2oE&#10;Y9f8x63oifAIr09fb0OnT9rV6fB9zpun/Hbyfw/9d7eT1+T/ADn+w9pP1f4TT/V/qp1bwh6Dh1//&#10;0dQH3rpf1737r3Xvfuvde9+691737r3Xvfuvde9+6912CVIZSVINwQSCD/UEcg+/de6dqfO5elsI&#10;q+cgfRZWE62/oFmEgA/1re91I8+vUHp0+0+9a5LCppaeoA/MZeBz/rn91L/6yj3vUetaR0+0+8sZ&#10;LYTx1FKfyWQSxj/kKImQ2/4J73qHVdJ6fafLYyrt4K6mcn6IZFSQ/wDTuTRJ/vHvdQfPrVD04+99&#10;e697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xup1LkqyjZDBM2lPpFIBLDYm5HikDIN&#10;RPNgD7Du98p8vcwqf3rtcck1MSAaZB6UkWjUHoSV9QelEF3c2/8AZSkL6cR+w46UdJuqSMVhenpo&#10;qiqkV454kqIo6YXVWjhSmqI/t4WTUWskrsxH0tYxJvns3IoaXYL8OK/2cuGp6CRRQn0DKo9W6M4t&#10;3qR46U+Y/wA3TvjWoXhaeqelrUmFfJ4tMT+KWpidNc4OqTXHougZFax1X5t7iTddl3jl+4Cbnt0s&#10;BrQEjtan8Liqt/tSehDtd3beM8iOCD/m9OPSexm2JcMWxSyS1GOyGSpM7Ww0M6ReVMel4kqV8IkM&#10;qVDhQqhQRz9bEPy76stsEdaSAUFejWeWCUdvxdCri9wSY56useknp8hGpx9LHIiCCLE/w/7avoko&#10;XghSOtqqGnWESr6DIAxUyMzELTIbhQDxP+odFjQZOOlJSYraOWydZDVx5ugmdZIKOhw4xprqlcfS&#10;ZKop2qo6moNJRRQRJSCVvHZlkkP1Ue24gUCxuKgH/D1oQgHI6DD7+SelxWPeh/i8mPnrsfTQOpAr&#10;HYyLSus6OrQ0Bma/jR0QeMMR7M4o4Rc54NQn8urCLIoOu23lXYfHx0SRRTZGjrEZqbHFXwwdnKSB&#10;qqYCpnldBoEdnDMCPUDf3SfZLK9uHct2EHy6XBNEeqnDpc5js1905fDx0uGp6HKfbyQSQ4ihSE1v&#10;lZWlqdEUsNNAaKBV1TVEitIp/qb+yyLluNI7qUMPDrj8sdJjc+KAoPSu3THBSrTUlPNCJBhaN8tR&#10;TLj5fssrWU037VHSzT1dCKjDokDeQSu7SNyqFbkotLaO2eUkVapGf9Vc8D1rqDT1Na8FXH/Cas0W&#10;Pookp6mFqo6pTWmu8FTIhekX+JwAgLf6FtN/r71ciE+dCcfZinTfhVrjHTyZZ8zFPJVUopmiepqZ&#10;TEnrSomWneWMQeSOpkhZCqsrD8XH5HslKJEwVM9OLDpPDqDomeop6x5ECyVaRyUtOYYquemrJhSl&#10;YwIiKUNRyMjltSQk3Kkm/tWClGB9P8nVpLcMKEdP+TydbPk6ejqoKfzQ5g1ENHOBJ93BTOaOkx/3&#10;EUkcU1GsEKGcALFIyj0+9QeFoxlcDpl4NUYjIwDX/D1m29ufcsNbW+V2nq5BkHrpKGhpa2obGYQL&#10;Uw0wTRBBJ4aqOFkEBWSLT9Ctz7tcbVa3IQBxU04n7M9U/sFNeHSWyu/c3mDBX2psU9XUVeVqYKeo&#10;OOp6TIQ5mWOJhL5/tmqqSmpZAQjqwdomBuyn2YLy/aWiVUhpvXjXH/FdJZbtrcJN5kf4epjV9Fi5&#10;qbOKjVFZQyVr10c0sBFdFVRzRRZD7iOeJsjUOZDqMYVFABVdRZmYijkkuFtpFAr01MsZjVgKyHJ/&#10;PPQcYrdq/wAHr54DLS1yySvHqSop3paV3tJJBNJJLT1lVNE7B6a4lRbNc+z2fZfDkieqmq0x+XRe&#10;7uw8Jvh6dIc5Liqx6+nE7JjqKipcfWEOqRNXS+RQ4DStprYgY3LANcWBA9pms/EUxnGa46U2lrIj&#10;BwOhJ2tmsTt2ho91ZWCjz+aSpgfbmEqPJVY5KyqFZHUSPLTyQzV8OMkMc+tHWNZo1Rgx9l09jKhd&#10;VY6KeeK9G5JPWCoyMUVFT0MMX2LvSPHEJpoYnJacT/d1YZ/GtfkIf25vSokUWtcX9lKwNLKyOMj/&#10;AFAfl5dbCmnDp9x+8cHjIf4tEsOSeOvKRrPCyQxLPV1ZxNXFN+5HNSo4SSNtBPkQ6gF06mJ9luWa&#10;iAinl+WenIkjZxrGOo0+VzFTDXSR1VQuXy1ZSQxVTz42NC01PLWSfe30oHQxNpZSAp5Nr+37badD&#10;1kTHp1u/EcS1TrrF75hpMM9D/EpZaiaNGrIHp55Kdo6arfISSCWjaenmjj8hW3kVtdxYi/tJdcuS&#10;TXYdYR4deiKTc/CXTXPT9TdhtDhKFsVkpnrY8Lla6qaKGRYaKepqpHxOKxr0IraGSemx4jcvKy+N&#10;pgvjFtZrLytGblmkixUYp8hWvnx/y56Tw7qa8eomE7AzFTX0GZbIzyGh8NbDHUPVVM8FdT1FJWYt&#10;q/I1Lh0q6nK0aiNF0w+EcLxz642W2t4dIjo9aE0HChrjo5t7szaPM16V24N+7jydPSZqtWRKczyR&#10;y4iVauaSlmetjyT1709ZAFgizVc73MDsrtqNgOAUR7JalyoUVPn9vR851Qg/Lp4xnZuRrMNV4WSa&#10;M4eSrx1RXfYosldkqjHeaF6mZpKh0kgjkRQWWNFij9Njx7RXuyRQHQiUbp+0H+L9TZ+wszuLGNhM&#10;UlNi8XDj5IzDDLFJ5KcTGOqWAuWCyrTVRCKCG5Njfn2hTaYreaCadasa5/PowsFEh0EcOuUG5tWH&#10;bb8tdQx5Khp6FZzVPDi4aRhULSU7y1tVUU0FO1K06FgPMzKS1m0n3o7JJc7gs6qfp+lN1AQaDqJh&#10;N25enmkknSnpYckKzEmpVykkVPNJSRzrCwkgmp8hk6WnMAmKgBHfgkgh+extlkbwx+ogOPyr/LpC&#10;LWetRw6zZPLiGCGOqxzR0mMimpJ5JqdkhEExqXTUZJnSZqKpqmaIEhALXBHtPDDNKgFTU9bNq6HW&#10;xNOp+4dy1edioPu5Kmqp8Z4KhK+cxS5CCKemcUbx1BURlGlkURRhGA/sm1reitWheSJ2NKcPLND/&#10;ALPT0UCyMZfX/JjrvF7qz9Rk1xBoceaHD0Fcwjq4FkP3E0MQmlmMmuGUJdio1EKSbD6+08u22sFs&#10;JYmHiM4/ZQ9XMJZtJ4dCPQVeQwGEiyVHUNOtVF5aho6yliSorp5ZIY0cQJGVo1EmrxEqBpF73Nw5&#10;dW7Pd+GBpDU4fYOt/Sio6Yd0Z6tNNBJSVNQmCinjeujgqqeCd5cazvQ0GRdKKopGdsrUTtTpYAGX&#10;1fX2fbRatC6o2T/s8emLqCqtjoANybmq8pTbglTHfYZWmzjVlPWrXPV1UMlVloaook0latEHpPO6&#10;xFIrISxC8j3INqiwXdvraqsp/l/xXRIlo5AIGP8AZ6S258bM64bEtSZPJz4VMrFDW08gaGpgr1gD&#10;T1EEQdnEUlONOjxh2Bvc29rttvLJRe4XL/5+ryWUjIQnHrlBLWPFR1ctqdoKGhhMjpKKqebEuUaJ&#10;UbyT0UuSiIWbW2pkQWtb3S5ubdi8YUH/AGeih7e5RxxrXoWsRJjIYcZX5akCZCtnjqc7U0jUzGvx&#10;lFSwwyr9jM033S1ciQnz6Wc6yTcD2HH8SWdVQnwBw+WeH+E9HUAZO646QuSy2TqN1Zbb321dQ7bo&#10;lqaGWaLESTTz0LjJ/wAPyE1HStAsS0lFWsyyQqoGrTpFuBIlraRWsU8bfrH/ACGnSpp7dwY1AIHT&#10;liY8tS02DraJGixkf2cNIkjTyiasxFdRUtbXY/IM71NGctQ1RWWGViBYjTzf2X317aMAsoHjauP5&#10;HFPt+XRRNE4I8LjXqdlMXkMDidz11G8lPh6vcdHi6appxI1LUY7L1FRUjH0WSeHxV8dPSRaJGUWU&#10;C/19tQxW8zLIUHDh9n+r9vRvLaOm3ktxx0oNnbs2/j8JLS1M01LLVrloKCmmqPvcTUzGqVKWDJNI&#10;KOOmkYpaMeWUEfW3so3LZ5bi51xJ2Ag461ZfDppinTzufe+QyzZBKPB0mF8NfFSw0+CgkNDBXvha&#10;mijq6OZJaqBEdXM06AkOhJHKn2zb7Xb27lmGOkl7FS4GsfDTH29YstgcpQUGOpqKO2dixkGaq6OS&#10;q8GB3Ts/KY3E5Kjr5a0zR0K5TCU9RVQVKxBT9uJFezoVJjax2UkTrpAXXx8+Bx+ZP7el0kFuqKx8&#10;1r0pqCbd1NmsrQRURkxm4ayHF0IApckI8VUU+QoaZqgUmqjNVQYSVqhfQpYeIgtfV7Ld0jtFjABy&#10;or+dP8+Ok1sbZXagFemJ9vU5ymbo62KOhyiqgbE/dH7qRsfIaKKlx0IacS5D+ITSmfyIfAkYKso4&#10;KKO6nFlhaxjiQP8AV8ujyGKCYRoBnV/n6W+YqKPb9C82Qx9TPBX4LG4hTFVNPlaDIxIfIskXiM0M&#10;7CyqW1RvpFhzb2VWUUk8niAcWP7K0H+Do3vtkZICY1w9OmCXHQ1O3cZRU0UktZLmqcUckVPWw11R&#10;iYlYvJVVEzR0UNPDGwM4CFy4LW+vuzS6Lu4DEaRGceVaj/UPTohWwuLXXBnSTXp5pz/eGlyG1ayv&#10;kpcnJWvRxUzVs+Qnq4KjH11A1VTUKrFJDTUhx8EatCyROtw6vqv7rLLHYQR7kyEoo40xx9fP8+lM&#10;FuRQNx6UVXs6P++WdfAZeCi2xjpK04qjFTNl8bElQ2NzePhpUVJKtv2aqTwlbCCoZ2kFluUcm9Wr&#10;2oe4t/8AGpDWvnwIp+2tfsHz6NF2m6c+JDXw+m7dZmgkyWbSsneGkoVzGSyNRpZ6muny8FEcqWBm&#10;oIq2sabykO6sukqiHk+6bZE10QEWhJ4f6v8AV8+k95D9NGS2DTpB0W6MrUw7o3FVS0Mj7ar8ZWUg&#10;ppdyVFTks1umsWpo8Lio6H+GzQK+MNXVTzMTFAIfIkcgJIHlvsahRI5IUg0NBxCk/wCEAfOvQWS5&#10;Y3FB5j/N1zpcnTZKkFXWVTxVFXWVcsePSCqNQlNWYkVdMrpPElR5EzeL1vIXZNU/6Qy8k93baGaO&#10;mVJB+0H/AFDo4/CDXj1jr9xVUc81Wsr0k4ppsVk8jjqqOnFbiq0+CtkSRCVq6yso2kVoUKAScBQT&#10;7atrJmkU+mfz/wCL6YaINkdOy5vL5OoTOrTfeRY/H7fxWY3NU1skE1ZTY84h5a2OodoXaqr9su0M&#10;PhI8zxRoOR7VyWcSOqTDSWDHHrRiB9lQB9h6otbcl6dB7uDs7LYnIvj8zU0ebeOuqqGejpRQgFJV&#10;mlNTHL4Vjq1mQxyxTLYorRaidRJNIOWPq7UzN2in8/8AD0U3U2twx9esm4uzcvBU0cVXPUY+mrEo&#10;qaGkmmkYGurcjLVCmrvLBB+7j421PY2CuNN/qU9lydBNbXGkgkE1+wdK7ec0pXpQ1u+s/uifbeI+&#10;3TGuaUUoninrDFXQ0lDTyVlAYZJKxKmLJ1slW5KqrEjQW5t7QW2x2NnHcyBNVD5j+dR6UH7eljGZ&#10;rcxVx0+yZLE0e4aytzWWq88smKp4KbKRU8+Peapq8ZiKc4nU4RBQUuDamSeJ4FNTEeCum5TyRXJ2&#10;+toCFcnh8iR/h/Z0Q29lJFcP4v8AZV6g7nyFLjtzZfMYSgoYl/imLzkktEZ3RqLK0MlIaRamWtkW&#10;EpWwxBAQzxiUsrgekr9tWefbRFM58YNQfz/2ejR/Dtz4iDtOP9X7OnmvNBnto128shHR0U4oKaWk&#10;WGKWGr3N/Es79zVCGRIU8sUlbQLUzTJHrLoWVXAPsrtzdx7ibKZyY9YqD8h/skdaWaOeobpPbenk&#10;psVPXGAQ0MWVSoqmrfuo6nHvVTTNTGoqUgkrKiokpZhFMyKEW4GjjhXfyuL5kgNI6cP2dOLbgDUB&#10;1AyFD9lJl6Gur3rYmephmWkr/DTV01HRVVVTVMKtH9xKXmgZk88IUtJoVri5simXw/C+IV/mek05&#10;oxYZ6S1duWCtq1ZamZZKBq4RU2QiH2lIskVDQ5eT7U66k1DUtPRTRJ5HjcQTKqjn2IrW2kit31cW&#10;FOkZXvSUjz6cs/uyalocdSoKejgrXqquozmMqKqekpJIZ6mPER0lPGjSUSzVqRReSWmhnElAAoML&#10;q7s2e02PiSTSpVwOHrx/1fn0ZXVyhhC08ul3TbgrctHkMfvHOT5XI5fGLimqaamq62r+5r8rjchW&#10;ZIY+OKonappq/HUTq8I8kaU9gAWv7KJHEEwNrFpQE1rSlKHFcf7PSRP1oIq+WOkvlqXLYyvcV9f9&#10;7tyqq6yhgw0tLSRyYB8hUYuRarGZA0tFKA714kjknIkIYg2Oo+14ntLm3h8CBReKtDT8QHr+WMda&#10;nX6dMGvUSLaFZTZiafI7xXddZJT1WOSDIz00qYjGYiSJ56rHUS08kSCnbzJABUOVWpcWKlrvS7u0&#10;sEVpHtvgsuNWanjxr5+f5dXitS8Al49P204tt1tEMg8tp8XQZakxtHBPMY6IQGQU707UarNLFR1w&#10;1+YurRIbXIN/Ye3GfdbZiGNUJH51/wCL6MNu+Mr5DoTt55DblDR4BMzU16U8M01fTRYpo6id8TOc&#10;Zh5YaDMZmqydJUxySUJldZI3XyzFkCtaxNtC7i13JIo7KkU8vtx07v8AEzwoE9Og9lp4paONNpie&#10;lhyMVHNbLfYVMfigqJFr6qky1TAKakioUeXWXVGaUsY2LBfZ7BcvDcSeK1Gz/gx/k6KEs7uSJFhr&#10;rp044dMHBkcSMlK9LPLj8dRaXoYK/bOZrMbtrF09cXrMYjtAlXNSrVStGykLNqZWsfbV6Z5UneNe&#10;2tfsz/qHTEguLUqJCTID0zbs27JQbsagoqijTEzGGpakxtWftcXX1+NpJsliqihr54qqGB8pUvCv&#10;nVBIkSyAjUPaiC602YZzkCnSa2ku0vJDOe3H8wOlNPj9mYPGQ1VRJV1OThw9Tjaw5TEwT0mCykc7&#10;SU8WFek3FPiq6dpJYW8rRKsaS3Kahq9pFluLhwqNUccf6v8AY6NLlqoSx6CirfHV2aNVQYnG5SSn&#10;w9D5s0tKaOoSipse7zof10UtMDi2RVAfyTFUDBjb2KIJr+2toozMVFeHzrj/AA8T5dEDuQzaTjpT&#10;7fwmNwsNZFQpAmEpKCjeKqqEjxrLG1PXQ01TU08jU4irKY5KRJKdHla6otwpaxVe7jezzwh52Y66&#10;59aH/V+3qn0Uk1JH+GvUmnqaTCY2ClNW01PT7ikoKStkjTJUL0eRWGtno5KOtargMFR9+WkZ3bxv&#10;wpB59oXW6kvmmoD2n+Qp+3/i+lsUXhrpHHplq9p5TKV9HPiHq4p6DGzw4vHSoxwtRQNUy6xTTGRo&#10;bSTHSsDL5JnsiaT9TC33i0gtP8aHZWpIFT/n/wAnTEe0Sz3CtQ06Uuc67p6HB4jI0qVKZypo5avd&#10;K0TxtHSOmQy8EMNHhV+7kWko6WOPWZhG0KIOD9faEb9BcTxpFGTbUOmop55/nXo/ls5LVQjCgA/w&#10;9dYDDVlKldlaO1VW0Wcqcji4vucZTYuCXO0tB/FK1aXI088TPTU2KpxSAgxCUMZQx0WVybrbyPHG&#10;8WmgGfs4dFktuYwbrjp6S32UNLgqOYx5GVaWbK45/wCI6axTicjiZaOCuqp3f+HySUe4JqiomLBm&#10;EUynjUAFCXdtLd1x3Cop5EU4en+fphWDr9TWpX/L0JW1tp0m58xV0GVTJUMeHfH5nCS4qNAjCmyc&#10;9PVzwVRSSGGHIpcwBCVmYcKtr+yuS9Fm07RNRyaH7OPRhAv1JAXh0n90bfmq4VqNv0QnWmxNRIum&#10;rq4v4kfJVzVtQ1HItRXVObqJ8uf2I28ZdfoNRtXbtzt5riP6l+9jn8sD8qDo3bbilnLUZ6QuMqN/&#10;YqrxOKyUtTj027lYcJHBTSmlSTJs9SHlplk8HlSujnISoMirC5GpufYjvYdpLiWAAyla/YK/8V0G&#10;4hMgkQfCH6UNer1VPi1yhqszHi62DFYCOCCQAUcddULVmSqZ6uLKUeuqBY64YlqEZi49RCKN0dRD&#10;FTUa1Jpw/wAn+rj0/XUVHz6Yd85eoxG8d37V3JJXU28dr5SLCHI0VbT19Dk4qOroNsbhmoZqRpII&#10;pHWmp6gBJ30qsgRJAxIEsWzWzbZqjZcGvH5YB/4rouuj4dy+fLpxx/Y0uDyurI46oqmWhyG0cvi1&#10;EuDqYaWsCYzL4+laWkjTxs8KzQuXYuxJutz7IpdlYOsZ+BaH1+Y/ZU9KNt3BVmZG8uo396J4s1Ni&#10;sd4aT+Iz0mP21hYYKWlo4MTlqWWCeCXGLVyQR5K8s0QMk3m8kvlEjWChVNtiShLgqTIBSv8An44w&#10;OjWTeLcSGMEaj0nKyqo8Tls3DU0WaxFbJBS4+qwmRD45ozUUrLXRCOvo4KqrpqsyL4TCrsgQn02v&#10;7tHaSx20NQMVNQRwr5+nSa7nAUOh6Yq+vzlJhZtvZLHNWQU9TBS4PNuVNRSYaP7+fM4OgqqcQwVW&#10;Lra+rE0p0SWqI6b1KE0sb28kcsOkDiMj/L/q+fQYvdylZyqtmvTrk8iRteNpsFDVTZetwGUnzEzP&#10;PU/w2lbHR0eHrJ45ql3kr6rzzVASonJkgRmCcANeHFHrijbuFf5jq9vNNHEk03wn/P0tNvdh4TA4&#10;/HSamkqaCop2bHBZZaOGWDKCaCaONp1laekWmpoCYlR5FqDfVpB9hG72q9nmZoidPGv+rHz/AC6E&#10;9rulo1uoNNdehHxOX21ImWyOCapo6rF57GSY6dK6pEOhoKitnpjHUCKpSSho0gpzLqkZ1pxy1yoJ&#10;L6wvYlrJXh/q/n0ZWz2sxIHTzNkMDFlKyCuNbW1s8EGTJho1q4pKNVTLVFa5pXSOqKpVQugiAjJj&#10;l1IGXkoXb794vFiWlPn0cxvZwpp0inSX3FnBtOlo6qjWCoxclRTnwsrf5LT1s1OtQI6KWo1oClWJ&#10;FA0+sn6n6Ge1Wl5et4Ms7q4rwOPkPz6bmltY0EgA0nrBj994nDy5PLtTY/H4ukppKKjnWA5J3xWc&#10;oWp4cgaSjrvuhNgo6sinqiNMRYIbuVVjg7Bd6hHG7GT0/wBXr0UNfQAtpArTpC4jeFVkJo6zE0cN&#10;ZV6VqqPKQCiroZavI1NRN5GkIenKRtJcekhWY30ke1Em1mweP6sEMGFRTI4f6vy6LJdweU6UPn01&#10;4yvzUMFTj8njlpctuTF1lNlpKPIUkdHlIKbO4zLhaSnqBJLHHFPi4WR0cCc6ypFyCbXsFvQvY/AG&#10;p88AdVj3kW86wSt0p6kVc2ZmWeOkxdcv2gNPIHqlaFab7aaOokeR1cskfqb6l+T9fZAUdGZ5TVyT&#10;X9uOll/fIXJQ9mP8A6h0IhpDX09OTPBuBTiqmoqzUo6hZEngjMUbaZYYSfUpRgD+eB7q91MwCasK&#10;aj/B0XrdazTV06U+24E/i1DXjVDTSRJWUsl6ikrDhjAkFVFBNJCs1VQYyScLNy4p5GiCH9Rq+9bg&#10;iLDHMQPt9fLpQskbZfy69Nt1KtMpT4s4qmr8xWUNbiGo1ajGJMNUzx09VSyCBqSDJY6RXimKmNFN&#10;mLfT2vtbsmL/ABknh/PrX1aXBMKnHH9nWCKGqlwstFlFhpYYUkrl1LQSPNX0TyUTSkrEa2lpqiKV&#10;1Cx+SIt6tCk6vaJ51S4DRN2/5/8AZ6r+8iM/l+zH+TpPUWMSUVuKoX+1l/yQtjatKIBkxWp6OSWs&#10;MMUSSSQaf8/EZG1cLYX9mlxLPNLA1a+f7QK/4PX7et/VFsk9JRftc1XSUxjlSsrAtAlWqxvQw19N&#10;FUy082Lq5BJWTlUEiS+Jgza1AH0Hs6VLiOGMjP8Ah49NOxmNAeolJidqUVFh8jjHmrMxNUZ2mlxx&#10;+9wVdQTpLVz4/GRzlZ6PJ0mSRBJ6qejaGcyRvdgrMbNcXc0McLA4oKkf6v5Vr5dJmvHtzpr0wtTx&#10;0uPzOMWD7eoizUVPHSxwSzztSQNJC8lVGuh50pqpdLFbEg3uRb3SRQJQZTVwBX9nl+X8+mJb5yMN&#10;x6mYqL+KCrpZaqujxEFBWUuOxMomnpMTMaiWuk8EkKx6V8shAeS72ezN7avNxdUj8A0l1DINCRQi&#10;n2cOnba3nkrIa6adcKympJpZcUtPDE1SAtZ5WhliqqqkhE0UKSw3DI0YadRIXY1HruTx7bgudyKH&#10;xZ3K/b6npQ9QdJ8uo1XQO2IeOIO9JJWtMPPqEjXp5qaOesjyFTHT/wCVvOY1lQwMZF9JUmxct7lP&#10;qVB4+nW18XTVDTpG5WiappoIcPkK/E0q1cNbTUdZ/D1XBz42vgmylDVY9iZoRI13WSLTIyANqvyR&#10;hbXkUdw5mAMeigGc1Xj+X+odbpLMoVycdKWu2ztunkp8kZMpWV0GKeor6XH42NKWHOSiY1kEdXWm&#10;dwtTj50mR1mV3c20k2Klv7xuZPGtYm/RZukNxFpzTh0jqmulqad4sZUzYiujqlhqZfDXTGaClMgY&#10;5I1cmilkoRMp1D9wKbowPtXal7aRY5Y6rSvofXFOkq0nxWtOsxbCfxKCgzQ3lmVjpIHpafLSUEuG&#10;qppmdJK6hrWix+QjjhyC3edVmsosWNr+zW4lBsmuFUB604mtKcD8ulcMsVPDp0rKjBUdJLiavJHH&#10;18ecpYqiDF0Kg/ZUcKzEeYUjt9utMVMvgkIlkQj+o9hI3ckifptQiv8Ah61LHGJD/q8upNDiFzVS&#10;9dH9uHoYosnJJVVEcSLRrULTxzEsqySJJMnj0WLRahqPspee6hZmJwx/n6dNCjEBRnp3x1JtXAbh&#10;2/W5qjxddgcjkIMslRT1qLX4qCkmKSQTUrzpS5HH1plaKUTRSH0AoyiwB5t0twY5JG4jql5ESqno&#10;Oc5szB4zIZ3Fy1RSeHM12DQTVHnjq6MT1kReoEMFStXNSUsdOUYkhrEm7chau7TrLWKIig/1fz9O&#10;k6Q57uHXUXWWRRcXVJkMjXUdTE60WIhqGgSkSlx5AkWMyiiWLIO/q0gmnI9agkgLJOZyyfTTIRIv&#10;En55x+R6rJH4RL/hPUvEbMGQw24aGvx60U+CpKevxtVHk5IkqBFkYIKjW1ZK8VU0lPVKBCEQ64fT&#10;dTf2Wz7tDG8bQzFi4yCKAf6v8vSu3rKKU8uk9ldn5DH0GIFM71NXXmhqKSCqp40k1Rlg1aIpRK0S&#10;lyVQJ6DYsSDwFttukWpmOB05PayFQU6Y9w7CyVOTka2japOTgll1UtTFVwrT0gilq6CIxVFRWwx0&#10;4dZGWdAvqOlSPZlDvUbaFVhx9f5/6vTpALadG7uHWWoxuVwj0uUSWSGVKZ/8zjGalaGaJJYNKhVg&#10;enUwDXojRnVh/T2ltLyzlkaNgCdX+U/5+lbSNEgX8Q6aosVuyvlio8hJNPUtHQ1OMadBEC1TUfch&#10;42W0NNGpksbKLLb83usub3b4MrQVx0m8Sd+4HHTxPFuFMxkKXwUgpAVyNaglqo46WtpS0YmTw1EN&#10;5YmBcWDL4wLWX22Lm0lhDRnuP+r/ADdeE0qnvPUHKbMxm5MVQzZCtemlSU0az0qtNS2WFqinyw1f&#10;uQha0IjqGKtcm/ty23g2EmPIf6h0o8UyLxz1in6+MdRUQfxWIUvnVYnqsfDSurR0sAjq56hzUJXU&#10;dRV+iVFYlv1G1/alt/hlpU93n0gm1mVs4x/g6iPQ7ipMosdXLNSpXPFC+Npq1KAutM/2IoqtqVNK&#10;pHHOpkAe0qWIPpuHP3jarDI60LU6qYSCWpnqNHt+aWumgyFW1I9NUzU80kgjkDxKssctPDLJLB5Z&#10;WFijs4Oonk+2v3gFiDRKWxXqkYKkV6UCbApxDLX0px9bPGhqJsdI7PNNEmpEpWjgqBJ/kwTyMBJ9&#10;QP8AD2Wfvy48UJKpp8+l3h6qgcemWHDLSQyzB8xVJHHOI46eaSL9uS7CllLwVrJBG8R0Xjd7f2h7&#10;Xi/WeTSUA4daiXwWc/LpgoftsfPXVWMqDU0DU8sT1M0ZjqcalVCpYyqS1QZEqVZGZrrwCAv0Jo1X&#10;VFEYLhgR8/2dM2lyKyO3ljpNPtnH1FdQVlRWVddR4ulnlSkkpTK2TaZA1HLPUPMYq4wiBY1JFwoL&#10;EXc+zxd38O3ktxGoZ/P+H1p+fS9dygJNT5dS6bMYd8lTmqxzjRqgkpvG6LKJZkSKOsKSWdniJQiM&#10;oSoH9PZS8E2moNTXpDPc+M2pRjrjnDQeaplqqfVJSCsgpqijlV0o4fSkKQU2ppGoldwNJJdWJNz7&#10;fsfHQ0b+zPl00JnHn0ySYSuxlcy0+SWKnWNTE0sc1CPE7LVNTsszt9xT8HWf7X0PteZreR/DVKv1&#10;sSyn4Tnpj/vNJ/nPOuv7v7v9Hq8n/Af7bTq/4C+H+z/qeb/n279Gn++Rwr1bxLn1PX//0tQH3rpf&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3XvfuvdTafI19Jb7asqI&#10;QP7CSuI/9jGSUP8AsR79U+vXqDp9p94ZaGwlMFUv58sQR7f4NCYxf/XB971HrWkdP1PvalawqqOa&#10;I/QtC6TL/r2fwsB/t/dtXy61p6fafcWGqbBK6KNj/ZqNVOQf6apQqE/6xPvdR69aoenhHSRQ8bq6&#10;n6MjBlP+sVJB97611y9+691737r3Xvfuvde9+691737r3Xvfuvdc45JInWSJ3jkU3V42ZHU/S6sp&#10;BBt7angguYnguYUkgYUKsAykfMGoP59bVmUhlJDD06VVLvTMwtUPUSrWy1cYgqamoGqrmpha9LJO&#10;dRenewLKQSbfW1wYu5g9ouW93LTWDSWV1WvYdUdfnGxx9iMgHp0ZW+63MLKXOtR68f2/569Kagz2&#10;2cmFgycUlA8MYnp6ujpaUVkldrAWmDVDSwRUosGDLpZSAQBz7hve/bLmzYTJPDbm8tf4oSWIHqY8&#10;OMcaBlHr0ex7zbz8Tob5/wCfh0up9zQYfG+CkpaOV8xSRYGorBG8ubNAqtK1GgkkWgoK3LNOJKty&#10;rLKsMCiMqZ9QGitjcMUlJSQGvmDjFD544U8un/qQR8XTTVZ+bLYLJTbPgpcTFhnhjqZylHBlc5U1&#10;kq0K5ZIS9TPOYqankgngHg+3Myy20IPZiLOCDS80zNjGSCP9XHpkXTA/GePr0wU2VyMVHV1D05U0&#10;heZoIaCQVb+c6aV3IWnpoqHxMxRm8pZm5Kn3RUhAIErDHmTT/i+jNZzJHQsSOsFHPSUUMD1cFWuU&#10;MNzHVUlKiCNqkGoMKzmQNH49IbSCGuRzz7TNGzalilPhfaadMgIlSAAfkOnA5qeo+9NLVJRTUMQS&#10;oytTVimetr6g64pRSVjxMorZWCqyKxhWIaQAQyej2+IyBpACvGlK9PBloB59CJtbPVOEaCt/jkuR&#10;oqyd6euiqqX+FvJX4+ileFn8tWFmqAKi6PqeQMWs5JJJJuVkshbwkpnyx047AKKDpkzO4psjPDTL&#10;NT4+tYSGunyFdLFV1vMPiarrq41FOzzIpWL90KdOluRcM2u06m1uuqg8/wDV/q/wsCYqfiNemqDd&#10;lXT5OeletNI8d/EkzmR6NIZCI6ileWcuZw6/XUVU8/Sw9qp9sDJrWAUP2dXF4BgnPWfMZzKUj0FV&#10;hqF8pLkWqoocip+5rYJ44o5queqjisskePgm+516NLRvqJPDe3tv2WKVWEqhVCk0p9n8+vG9jPaV&#10;AP2dSk3BUJUUDpVo9BSU9XX1CrKn2scqK7yozmXXCa1SU16ifUUP+KZtujjk0KR4hOP+L4dJ2q1d&#10;WR8+sOImw1YktXSUdUlNPUQUlJHJSyyU1GjGBapTFTieoneOngjCWsQsQC20rbd/HcRGFdZ1cSa8&#10;fzr6npDMisVVlBUeo6kZ+DMVFYywVcOOpsbLTTywRJU01VPSmWVITioZZhUwvLAimQMBpUk88+1W&#10;3yWy63uINU2KMcny8/5daYAnAx17CQbbwxrIq2lrNyaYZ6jN42ON8Zj63MSxzGmwUOTn89W0FJMU&#10;l89kluCqJYglVPNrmR9REZx+X2dbSNWY0UE/l0wUVbIlK1Nlqaghx+XeBqDGySV0cshopHgj8FDB&#10;NS081BQVMhfVIQjE30g8lRpVFMyDV86f6uOelyBgoHl0qKfGNQ0GPyxn8MLUZmxoneQPSIlTG8EV&#10;PO6VFXqmcD/Oyyi5BZdK29hy4u3muBGFoK5A4f5v2de6fIqqqqMfkqSoy1E1flMrSZNpZ6LMNkqa&#10;L/KqdaaQzYunkNDjkSYuIgxd5EkCsUBHriFElhZVAHnTHThJCLQ9IXLUdJj6kUkElJkKIwTV1FWG&#10;Wsjxr0f26pRzSfcpTVVCaowMsQnCBlsQNIHs2WFyATgn9vSeVypGk9LTH0op5cXuiA5GXBVWOr8N&#10;BI+PNDj4KgYWhhzJo3SSppzQ0EWci+2IvJNLdQwCe09xHIEp4ea8fP8Az8ektyGnArKwH2noPKnb&#10;MlJmaaLcOZroI6j+Dy4evxtEtRiMlRFnrHmTx5GipmpKWueWmM0dyHjIBBAueQ3NqLaP9JPEUVII&#10;z/gqfKvTW32tlKXScqzV4stf8IPXLJ7KrsbmqSp2zkqqfH0ePqq9ajIVKS4yvoqnJOYi+Nmp6sQx&#10;rDJBTxU5qFcvp1NHp1e7R7lYXVvOjWS+ID8QRa/t4/tH2dNHbI7eRrlIg0ZOBQUxjgfs6V8WRNDR&#10;taeiwNJlK/GvVVmqpqYp6ykoJKRTSIk7NFE9WdYlBESKFBbTe4cMSbg8kLoNSjtx5fs+f29GAkiS&#10;NHSJVYsOAp5H5dChhc7gcxicrVZGfMZCpqHNdHUYSpoYCtXBNTQ4tM0ZMiahKKCmiqGtTxu04skf&#10;jDOzh6Wye0vkqQI/Qiv+Sn+r9gis3V0rLShH29J/amQosPW4iGWorM1ioPJMtPWY8nGVtANU0MlT&#10;RtJBFWRa2PlVp1UMCWtpI9+3C3MzNIIQprxxUdNvIsVAkmPTy6EvDV1E+MqaGWKhxVdVZBKhHlFV&#10;T0dNDVyMFiq6mVBE9OYlAjkDXMnouNN/YWubC5muIQupl+39uOjvbb2GOCUsq6h50z/g6T1HVxU8&#10;2fnrmMqQ5yrx870jSU9LkplpJIqAI+qfz4aIzsKlgjKWIQsGPs8ltHgto/DONPkeH7OBwfnTpJHf&#10;mS6DPK2gtwJNKfZ0sqvN4XGVO4cfm6eLGxNjYaqjrR9xV49J3rqLwJjhSr5JEqcfk4pg0sk7Rzam&#10;Y6Ymh9lcW1NcxiaEfrmoqfxeXn6cM9GNxeeBIc0T/V5dJXL11Hl8QKqjrK6hSaKeerC1f39VJkpS&#10;8E15o4oGWGKnjDSgqBEslgSXv7vaWE9vMFeJWpjgB/q/b01c7issGpQBnp5jyLw0WJl8SLRR0WFp&#10;j93K0MtMR5pKavgaptBH511ccGJgG5NvaY7a+4XMsY7XrSoIH+rHTyXKJGnaAKenUeXfdHIa6phF&#10;NTYWWasVauFpvMYIE0PDTLKGi01FRrZGK6m9ZuQfbf8AV7wpltWNWB8zXrRv4FGokAHHDppwe+Js&#10;5TVVJhKiSjgSGSQQLelglqJquOMTMrOnlkhFnAFgACAObFVccvRWU/jyornHGh8h9vTUl9DKAEmo&#10;flUdOqxyUP2RFfUy6IKeizTTzrorCZZcfVuaB46w+Ssk8sr2AAvf9R91mWN5f0rVEPlQAEfn0yZB&#10;L2mU8PU9SsPkKExVITHU0D09LIyTQ0kbweWnmkirnaSpEtNO00MEOiaARxo62jTUGYp7yCdPCpM/&#10;in58B8jX+XTsJjj7SQQOn+PeH938eZ3dqU1CHHTVVLVNHHk55qcVsMFXDSTxqEgV2TXdUEkmsrqH&#10;CKGwnM+lJHVSNWCRXI/z/b0pa9t9JiVFD+tM/tp034GupKDbpyOTSrrparPUwhxNbDMuLq5P4dlJ&#10;pq+GaigijCReWEIodJZ5ASmqxYGj2njNoikIYAVoaftPRe0SgtIwr59Rtz7zxmZyMmLocPjMekVP&#10;SUVBUKcjR0k9LSCWercU2UnrKqGmnngApwxLpTRUzn9x5CVI2Z41iYTNQmvH/Z/1enSBrouKNEKd&#10;QaCprs9X5ieqq6zH0lZl8tkcnPV1BinWspYKhMKUqPOPMn8LYgRsi3JU6r2BtuFwtjHHFH3Nin+X&#10;+fTMEOuUsFpXp6yWbrdubViXGytLVzVdLLW0iws001W8s0FFkJ2aRZHqEejRJVREifWn1FiSSCAb&#10;lfr4oCqBX+YqP59G0diNRNc0/wAo6R+S7h3XX45toVeSlze1sOkmUgx1QFV456eq0RY6do6XyVkU&#10;a1EoR1VDd9SsRdvY5TZbVVULIA2Ps6Pb14WsltgF8Wg8sn86f5enHalFDmKF8wMTDjcZXVmJq6WK&#10;CR63MJkMhVPj6JKrHZZ6unqWSQ8toMYB1CzliSndiLWZY4ZSSAQQDjGfl6dA+ZJbdtaMwX5HpWR5&#10;emwUe4KbFZCajoKiWnimOIqP4bBkK2hiqo4J6rHtT1FKtYIJJlaWIrH45XUjQ3IfdZbtVB1DTw45&#10;B9T0ma/MjnVHVvUj/P0p8Pn6atibNZ3OZzFZfbWz8nmOtqiKharmglnqTXxbMyuLo6FKTI7f3tV1&#10;GRorOQaNa8ytHPDGyIqhWO3X6R41KP26uOfIj0IoP2cerNcSOAucdcpuwH3DiaysoXmwedWtxmVr&#10;GJyTVEr7e2/kMVRq+Tqpa2byQ0iRmJ5DI0SAKhVQFBPPZMs7W8hLx1wxNaVz9vGv+HqioSSy4bqI&#10;28Y9wbgq6jdVTJkc5VJVxxVlbi40FNFUQSRyZg1S0QmrazITHwxyy6RG6GR7iYkv3Vm0NgSnatcg&#10;GlR6EDy8/wDiultlftBIjMxx9vXWLoc/jtxomFrqSaGXRnMpkMz93kFlose0YmoszK8kdE0MTTLI&#10;riQMsw9TgNxe2u7OCCGSa3Gs4pQU9MAD5dDUcx60VTkAfPpjxVDvba1XLislJk61Nv0mRrqaoxsf&#10;kFZFFBUbpqMrl6xxnqTHSLT00vkhhjkh+zdYyw0MvtffxbHuz67S2RJmUagFApSq0FAK1qpPqRXp&#10;Dcb5GxqUXVXjTP8Ag6W0+6qtK/EjG4w1eWqV/jIq3o3qs3QOMiVTHUzw0lPIZKd5DVLCsavNKDH6&#10;Y7gkD7PG6PbPcFrb+Antz/ROOPHHnXpKNw8Ylo1FT+XQgbaxW8sXLu3OZ+rxWKodrdj4bCbjjSRq&#10;iiOanwdLl/4bNVQsKVqGglwORoX0BpYquNVQgRmyXeNls0sojGimUqaYoRluGKilQfzPR3t+7XVv&#10;GFk1aftB/wAJ6YctVZHdsUsm3sbJXZibJz0O6YoaSRJ8xg8tT2rqt5KeWOmloKSvjWVnMd1QamYI&#10;OGNgto7WJxczUlp2k5PH18sdJNxlm3KWR4o6IfLAGABwrTj+3oHMvWZmqrcziMLhKtdvZHKUmZiF&#10;dN/D8muNxcMMdIs9O2iRdx7fxNTURU8bI8ppmkhk0RjSR3bzwLC6yXhZgGGmpYavka6ckCpB+Yr0&#10;DLmC7ikH6QGeIwf9Xy6X9XsvPZ3CZHdez5Z6rFeTBbZxlVk6yCnytDWZFazcVVBLDQyNLgq2rpsP&#10;9ukjAQzxqYYmuWX2XrJAI3aZFOSSSKkmvn6/8X1eKe5M4jJY8PP9vn1xmg27uLaeLxc1DBDU4Soh&#10;hrcolYk7oaB8fMaHIUYp6N6Ojeennd1UcVDmZmUOFAcklvtsuDcxkssgOkVqAG8wM0px9aY6GVvF&#10;EYO8DV6kdOmYp6HORPjdv09NUVEbnbW2ocbHEJdzYjAZt6WEvBJGyQzU9bMKT7eUQrZYjGWf0+1s&#10;tjcxmKW4uyxKkmpJ01GKfMjOPz8+i2WGIyMpkqOmfPbAwcOP+9pcLSNvCaghx5pVqKiSkymPrKQ0&#10;0uOnEy+aHcm3ocfHElPN4tVBHEraZBGPaqy5guaCzlmk8JAaV+RB8q8Sf5nHRZe2KwxmZVDEmlMe&#10;nH+XQdZfaWM3VmKqarjdafFVUdTBpFZNTzeetpYqOObILOktTmoYa2kg8pAkd15QXNzBd8nt0L2y&#10;gK4NQFHDz/Lj0TWsrhnqnDp4y8E+2sbDU4iiqZ8yzUFVt6hLVcrUc2Wx9c89VQ5BFBbExiGSZGZC&#10;xkWV5vUlx6ydb9zHIumNhnHljNPX5V6MLZ7iRQ+ptP29N2Hr6LcVNU4tshX1NRVZ2bceOzccVZlX&#10;eircXlcVuqqyDQ19NSRCjgxlCxYhLrACSI29r3tktFECxL4YwBQeeeHqSSft6USo8rqwc6V45/Z9&#10;vXLd1XDiNnbQ3Nu6uoNr4bItk8bgYqxZazdNbR4/cNBFkPs8fM38SkwWNq9NPT5CeOOinqKOZaap&#10;mkgKFZt3Ld7M8qwqQVo+CKUIwRQ/P7fIgHpHdzLLRUA0qM/b0i8/nd4bchxjUn3eQ2tV4uGhFZBQ&#10;VdS+LkrKGoni29lqcvSDETyxs8/27wRywCQghWlsyi25ctJre7e7ot6snxDjxAFDmvl556T2sgRi&#10;xFft6Zjv15BT12QU/wAPpJ89DkKKGGZmaupaLL5CgmjinFDJUQVOQxscBRivi8jfqAYhVBybazsV&#10;SRTKRgnjmgOePnX8h59bl3ZkNKY6kVXa/wDpApzU1WYzlDi6rI19Dj5Hx0uWw8db4vuKNGMkscUC&#10;U/jkiaW1SYNTEqAWt4coHapmgl8PWoBPAkg8M8cgg049Ue6N3EvgrQ/LH+bpywE9DlI1xlLkWyNY&#10;lRSY3HTU8ccdJNSUa1RWSGop4pKirqsnFHKzrZwzlvUNZ9lW4W80UzoqUUV+X5U6dg1aRFJluOc9&#10;OK5CSgxOWl+3rsjRpI8NItJSQVtE8dBDTQzM9P8AZKKKonpJYfDLSVIj0qpBCiwQxQtcyJFr0Sed&#10;aDzzmufnXPlQ9KjAad0fb0qlzj0wyO6sVWNRUmMXG7hdqR6ihr8bWVU9RLUy49ZKxkSpSkSOd5o5&#10;fIssaCOIRhm9p5rJLsraUHjagKjgcD/LX+fr0r+kdY0ahVa1x6dJSfeE+4sdkxWZCqqKfcSVTVbG&#10;nqKykkyMOQxtRQV01WgSpbINj4S8kTSqCzNqAuB7V/ui12tw6pWVQMjiKjP8z0rls1KqXFQfXrBT&#10;iba32tfSU8mWpZI5MTl6SZxAFnq1jqKx6BFEoqEiRklMAeMuV06wefdVe2vJGWdwKAspIrkYA/nx&#10;6usAjjKKe30/1Y6V2Br5qc00VBZsW1RlKmpq8mEhjmpKulrRS5VYpWqCuRhE1QTqJdZKaMBr2IQX&#10;MMVzJ+pJrYEYNSMUxnHl0VGTwJCEPn13j820FBT4fcOcg3FjI56WDCplMlERhJqVctLPRJOaVZTJ&#10;DkY2NNIGOtArR24Hut7ZyOwawjEL6Tq0DTX7aUHT5uWmbQ5JT59NvaO+qzbmtMPlsqlTtZMbLDHS&#10;osGEy0dFR4+r/gWVxstXTzVKvUPPoSGSOqEshYEMtyccn7FZy3DfvWFZXlNO4BtIBPdmtPL8ujqB&#10;oliVAwWQcSMH9vTH13202WwJqstiYaTJtk8hlv4RHJUUccByGOqaSphNPkJZBTQS0tRRxCoSoqJo&#10;goD3IDe1XMfLcVleSQWcgEBHEVoM8BinrT7Pt6DW53S+KYtAZ+NaZ/aft6VdR2HFU1E1NnpcpkKy&#10;ryVJW0G4ayIU02OiNTUJlcbUxVAanr8bXieB3UMwpmjBUXJPsgfal+hcLCpYjGB5YrwwcV6LoJtL&#10;F5e4/PP+HrNit/lcplaStrKijw589ZQ5aohkmqsfkJyuCmNDBHPTV0U2So6eBhIpQSSQprUgD35e&#10;Xv8AEbeaFiLkZIXGOOSOP2dK/rYpIypVf2f7HWSg3Hs+jfPUUWCzUmazcUc2Pgp6pnqMZHBkZclX&#10;xQvFiaB6aoyNFj1p5ZYi8IFe0ZLAhfalLCe6GppaRKADX7Kf5z+VePSLwAwGlRqr1KxO7K3IUf3O&#10;Rpqo5SuWgqXlx1XJT09UposNQ0FbW09RFL9xUTR1xnUsRL6W1MCD7Lp9qC3FI3JAP+r/AFDpc1tL&#10;JboikqQwODTyP+fpMxbrx1dVSCSnq8buDc5jrEohJTUNDT5isEciY6Bqzw1NJiHQKzKFkR3AubW9&#10;mLbXqJ0N2rgkYJGcnqiRGMjWKsfXPXeP3Hn4MVNmhAtPUlZI6WnMv79VV0c9JKuhJKv7tmr0Z1la&#10;WnkRmIXi3CKTYttl/TrVDx+z8v5dKNclu9Q7D7CehJw2Yr8luWqyT7gq8dhqiWowa1E2Vp6fKY2n&#10;yNCi5GKdFqI6WlpKKXIhamNbCRQ1tTggE97t9rtqxQwLRvKgPrXjT59Pz3hkiUuxY+pyf59KLB7b&#10;xFIMfSfeT0dbkcNPXVFPXZLGypXPkKKkqaKgp8T56epxNHlcfJBV06VviqTHKvp1MAUG5R3qNE30&#10;oA410+dSONADkEfl0nieGUGKRwVpWh4f5unSroKHAZCtxyVVL4A+TytG9Z4ncJknhx9THUxcCGOm&#10;qaJSWkZZafzwK40qlkEq3tyiPBEVdeJXt8/y600ltHWNIEKny0in+DqDkswlJXZZsf8Acw1O16jK&#10;w0RhV55I6OLBtlMQKTKwUrvNU1FRmmBjBaQiJdWoAMqxdvMptjI9WcVNT86Z/Z68OtRx/TfrrgDy&#10;/wBjpO1HaUOGxTvkqitx6YiE1uJUCnWRj5aWogqKenVfviZHgOqISMsDIC5ZTdHU5UmnuiLVxmno&#10;CMZz/mz0qO+GZCXwp/nTH+TqJU947Oqq3B0rYfITNJQzSUkM8MtBtuOglpUqDHJjlqkgWSSsm8rB&#10;GRdP6FFvYgTkrdEtXkSbKYJ1Gv2ZNadFEm5wxOzFFzilP58OPUmHeFCaapgp32okC5ZZI5lnyIqq&#10;PJNj8vVUk+umhkfKsZIHjpnLr4KgI0voKuUVttN2Q3jatQrXPp0mO4Rlqqop9nSQze49qUhyuGmq&#10;EbOLk4mwmanoQ25Mjjo5MlBk55JMfXzytmjVyFJ4n/4ERR6lVifYkjs72S2Q2xYR0FQDQfsrTpue&#10;8tpA2pV1+tM/tp0De6s1QVtbJN/GK6bNS1H3FfHNULSx1dVJWS+aZaK1W9Z/E4pEnaIyIsLliLMz&#10;ez+3icwV8IGi5Jp/l9Og+lyq3UkcY9M/kP8AiusWezddSZtM/hJ2aoWbH4+WWCupqmqNSTVNRq8I&#10;/diK0Y8bOSzJYgt9fd47RmtyMqn7P8HTphdpxICanoVKveWSeF5a+LHVDrS1OKxmVmow/NZSvXyF&#10;q6vqYgtLFLkZoKpdUiiGKKRNElrla2o1BEkbR6ZpxzT7fs/z9HTRSFFDMafb0D43RkBX19DJTTz0&#10;WShOFSmhqBM+SrqmgqIKDIQ5lWaA1cWRdJ5EDwwmjgYG4NyIrPaoBEC0dBTyFOim6tFVtagcelDj&#10;suv8Tj29HWUFcamljyUeVinqK6PCU+346iOYU1XRgrVPXS6nd5IvDKkiEai9yi3DaQkb3EIIPn6/&#10;n00od1Cs5MfoeH7OnvLYDDV2bqI6FmZJKmKvxdUklKtC9DAlPCanxzzp9zLCKWOocUkqMobW4JtY&#10;qjeSBdMikEY+f2Y/Pj9nVhEY2wKKepWPb7DH1yf3kgZsXlRQQj+IQw1kMFVR13m01FJSVSSUulvI&#10;zSukdkCQcMQyS7j+pVC1stCeNB6/7HRoly1laMUcmU8PX9vSRpd05Cny1U8rrVw1FNk/4fl6Ouai&#10;q46Y00+PjaOKijWSiplglsITEnl8jLInqsTI7NGtrE8cYB/EAAB+fr0hl3a6nREikfWOOSM9Qsvu&#10;5JMnW46XNSVVL9xhpKWOpqEr8XVw0i088tFmyammaEU1RCsasAgUTtqsR7V2uwJBAZ0gUSUNSAAc&#10;8M/ZTp477IwED1oop58fP+fUzLbshp483U0bBKNKGgwVXAtVJTMzxwRUeJjg0xV0eS8uJaV9No0s&#10;PUQ/JvDt0zKrVbXxBHH9ta9J5b3w08RXqSaUz9v+Tp1xG/DSVWGkghWlqMVR00UkMTLG/wBnSZeq&#10;xWQqayeMSvBEi6NSTBAirZX/ACUV5sck6tJKzMfma+Xz8+k67mwaoWh6dnjxBr5aWbJUhxsddFTp&#10;Vo4lepjj/ilJU10MCTTxSw089JIYRFzJ40K/pBJTHbPBFraCshxwBwaefVqi4nV2HcTx8+m2mny1&#10;RkadYsoZKityMFPVskLVUEKokLzrC32yxhUpGEksKhnYAaVuCfdBbxyqQ0C1NaEgV+38ujSSJg2n&#10;WSB8/l0sMLvWDOZdaQVNHj6yjx+6anDZWuno/tZZ6GmpZKCCvRaVGpK3N+VvE8yJI0jBGa4UhtuW&#10;CsLXLT/p4qBj/VT/AFefTK3QEixaAD04Rb2rKuSSlligllWpFKZXfyT1+RpaurhrKqop53WphqjQ&#10;1ETMkMzM8cTMFJUWLW2SGplBqBk1GPKn7T8vtPS6e5FooJUGv59YdtZx3iqEWOOoljo4McJsrAlR&#10;G809LUrj0mWtaB0WrqKOVI1Q+oBSQXHOptraSj8I6+XDpNBdBpO2MKacQKHp2zu4qjBVc+PpocfJ&#10;/CcjXY6jmpjLV0GUxuSoaieIwLVv9rkcZBIheF0IQqyEOxIUUXbIz3mh9eHGtPt/l/n6W6UNOwfs&#10;6T+ToKzP0lav8Qx5V6jVj8JRVVfRU6wMr1FNlHhNVLj6aOKsnWBqcyiaMEulluQc2jRRMilASB5g&#10;Y8sVH+qvTJjfxGUuQtPXqJvqix80+K3NtGkx2DpcVuWrh3Dhs1U0ubyKVxCVVPSRqk9XT47GB/JR&#10;QzMJPL4FYyKXQEUWMEFxDcI1fEp2kGgGM1Hn69WiDKR+oePr0BOX3NO25anIZbI1tNg6/NUtVl6D&#10;F0z1DNNhqpjhKlqBMjj4XeaBZoAA8apSyzH9LNc9sLTXYLCul5BUgsAeIp5g/t9afLpHKjS3Tg1N&#10;P8/Soj3DQx0U+eEj0XkymSlDzyxRfsTV6TZOnho1hCTV0UlfEYNVm5ALMlvZFNYTXNzLGyjxMVpT&#10;0HTixqpo6ivSt2/WHcmXyuJirMbQPtzHbiy+4MpR5Ojjx9HjqNGlaqTJS5H7OSWrjj8ccQPlqZSB&#10;Ej3W6Cfl66j8OWNCatTND0+948K0DkD5E/5OmgNh9t0VP/HavHfbZqCDcWMzUFXDlZGoWUQUzTU9&#10;NUzNBkkU/bGNlWaKVmjcIyt7vPte6SLpiNDThWnz/wBnp/bq3bkk1PQhTbt2+ow1dgpcjI38PGTy&#10;2MzNKtPjGmq/2GXF6kV/3JpS3jRma7EMLgj2HG2u/ty3j3C+J6g1I/YBjpbM6JIApoPs6bs1go1o&#10;6zJRU1NRUNdU1GMq66q+x/bp8lRVcZeqMFTLUUOWgp4pJI1dV8jxIqHUwHtbYSzxlQ8rSv8AOp88&#10;cet3jp9KjJ218xg8flnoK9wZTZzfxmioWz1Y+QgyUtFQU+jIU+ONJUBsdVz1VFVTTVlFT0bpCkyM&#10;A2kWJsbjKwsbiWRJpo0ijHlQCp9OH2nogeSJl0RzO0nnUk4/P8uo9LSU+ZpVhq48VRHMR01NVQTU&#10;GQEkSz0tRHNWx5JZPuqmpZEsyMpb9JHIsGzdKNxErB9Cn1wKU8umfClFShIB9DTpKU+rEVWIhlD1&#10;cWMo6p45o3V6SKQ6gIZxOachaymQSMrWcy3+rc+zJnguRPpl+LgP9jh0/a2rGQEknpZE11PT0+Vn&#10;o6R0lWgkgqS8eQkMOQkeSNFgrUZC84pra1COqAWYm3sNpGutoFFKE1oKf6qV6OZbUCshoajpti3L&#10;uXM18EeBjfHSTTVAEBRIqXHUzZOWVooqUxyeTFZGKRRokR0hflraVKm52y0toUnuaOp4A5yRx/LP&#10;8+kSIsssUSCndWowaZx9nWOpxslPn67+KJDkaSCuSlxVBJJUzQUVASa6po4SjoDjquqJjMyuujlw&#10;Qp97+ogMax2qBWJzjjnpu6t3F7pLkx0wK44enWfO56Ovmzcb7JWillMuS/hEDHXBRSVNa9fTy5Z/&#10;t5EnxtVM9MbzuZRAFKHSCH4bJYrhZjLWP+X7OP8ALpLLcaFKBB4n2f5ekOtfVYWlODxNRn8FGZ6H&#10;Jx4zJTx1azVEmOnaKatqR9rWLLJETDCrfsSFrkW9mt1b2V4TI9vGVI/hHl+XrnpLDHNKo1kkehPz&#10;+3pX4Pc1dX5Guw+QrqmgqK6pTH1888FbGqrU0utKQSzyihqDEaOFdCq8jtoS99KkkuuX4wsdwqqE&#10;4j4eH2cePl0d26IoIIANOuZxu5c3/Ett4nciwVeLniFJWY2dXMVHhA5glkkqKWjlVZI45GAhkkBU&#10;WJNxd2GC2tZ453tlkiIyGUUqfSoz/n6tOxVe2Qinz6UW2I4Z8XWJuTIUMmQdgtVk6mQyiWqpsPMt&#10;bAMjokpqaVw8LIj/AKjcG5HBHuaO96JLOPw4RwVRTFfQUFOkn1PifZ1PolxVctGa3Lxz0dXTVNVi&#10;IhWUk+RoRSxPEmOr5GNJAaineE+NqlmMqOFVfpdq4juFzbwaZPMigJ/wHp6GKKRquQQfXP8Ah6dh&#10;HjEx8lVj5qJMh9rUwQyVuhKjHiKlFR9uqQSxTQVdv0RmII4lFgVYXQBb8yoblSYujZrW0WAABAa+&#10;g/zdJTP1VF9lXCaqEG5MfSRUs+VZKlqpMlUQvTxUNDJHM8NTS18ThXUK1k5BA49n21xSfUBStImO&#10;B5U+zov+kgdmBIJ+zoN8LWZzHVLY+anfA1tFjq2urIJ6d6GKrVIZXtLLKI2lkjjRnjRjZyQApJHs&#10;Q3tihOrw1IJoMf5OkZiiiOSB074bOUrQePP5CNUj+3fHRr91N5FSokiyM0FQsf2jpUwp47OUiJ5u&#10;f1ey5rGPgkQDetAOqSSQk4Rf2dcY8li8/WS1HlyGLeDD1D46TJfY0cdXFjgZo6MSR0QWu+5p6d4V&#10;Z5nlhkkWyEIrhSu3MkBTtdc+WR8/9X+fpsCpJA7ekvuHP4vKtjc2KBMg0NPAa9SskUMM8rmGimqk&#10;p40d2nB16iI0BH0+l39tsbuATo5NPIEinzpn/i+myihq6R1lpNzYSOoq6iCeolr5o4JJKalZqdVm&#10;qJpUrXjFLU0UhogsdiyB2cD83v7cOzXdwBM0alfUgdMSFtfaxA+R6YKuq0VGY8krvAzRy0sPplM4&#10;SokpzJTKshcRNGSX1u3jte3Ny8bHSiRaFEq+YFD+fVnVvAVmc1Pz6h5ZkqafFpFgqyGOqqKiemry&#10;MjBT5WhgkjVftJbCgqEiqCyFVBMbfqF7H2vt4ZoFEkjgjh86/wCqvSWO1LDtwvE/PqTn8rR4LM5b&#10;E0mNp5TipclHBWpVeTF+RI1qIJkWviaSrgagdo7iwkZbLfTwojsBORKZKE5FD/m6fW1jOPDFfsHT&#10;NTrtzIUdWsTNQzRVEJRYYfPQVciVckNRUsispoqimiUyWUsCGDfn3Wf6m3YBmYjhxr0y1rSTsc6e&#10;o0tBjYZSs0NFUivpwkb0lRHLQyVcFTEVkLQyzk2EallYC6G2kkGzguXWOmQRx+Vf+L6VtDIEGmEE&#10;euOsuaMNbNUJkaqKXxVPiniWvIig1zFaqlx9GQ1LPAISqxMDxzfgEH1qSqNKB+rXB86fbx49JVWR&#10;HJYUFOk7/Cdt+PxfcHV9v9hq/hi6ft/uvvPv9Plv5fD6fF9NXq029qPrbmuqrU1V+LypSn7c9Oam&#10;/iPX/9PUB966X9e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3XvfuvdZop54G1QTSwt/qopHjb/boQffuvdPdPujM09h90J1H9mojSS/+u4C&#10;yn/kr3vUetUHT7T73fgVdCp/q9PKV/20Ugb/AKH971eo61p6fafdeGnsGmkpmP8AZqImH+3ePyxj&#10;/Yke96h1rSenyCrpaoXpqiCcfX9mVJLf6+liR7t1rqR7917r3v3Xuve/de697917r3v3XunLH5jI&#10;4tw9FVPEQJAFNnRfKhikaNXDeGVoyV8iaZAPow9h3eeU+X9+q25bajT/AO/F7ZB/t1oSB6NVfl07&#10;HPLF8Dmnp5dO8W5K2cOtbWSeZpjLHUNDFJGnlMaTRyqsflEP2yaAE54F78kxLvntBcKzz7JeLKn+&#10;+5TpfHo4Ghj9oQfPpUt6T8YoelbiHpmx+bydJTY5mx0XmimqaynJ8Mc6Rw1DUSvDL9whJ8IZCSy+&#10;VtNtJiPd9k3HaJxa7lZTQueGpSAf9K3wt9qkjoSWEkcluZDINQ8gepDZKCrho1qGiqa2WCASTMK9&#10;Z6aOGrldYpEo8laf9ShdaSftCwFxf2UaFtyFBNP8/WobyOWVopCFI6nT0EKywQpFi5KyJo6GmWPI&#10;PHSR1D1lNFKIVrK+uhkp3iqxI7TIjBwFBH0LRmkkZlT4dX+Q0/aelUrRqoKNU16bcgmSoaPH01PN&#10;SzpV08zTw1OQxU9JDFT5NIWqIKiilZ4YnrFaneNCgaIAjSo4VrFqr4q0p6Dj+3pObmo6YMzVnF5F&#10;ayqwuCxs0lPHWQy0j5SqpZw5WnQ0v39TXU8I/dsliHiK3BH19mMaK8WmNc9a8WNxVmo3TsuGlEdV&#10;kUmWpRaYzTVjQwTt4Z9UGmpaH7iUR1lZEI4n+pZv8CfZaZH1GBkoAf8AZ/y9Nk0PTMuUmx1RSV/j&#10;rZq+KjaOIwvPKsRqp2pmpoKWaYyRwxwa1lEQAI4chePZjGIpo1hSQIScnhin+r/J1QiratR6FnG4&#10;nGUmyclRPW0A3nNVZV6imEMAxkeCpaNJ5oIKw/aI2VNZSypKsCTwRroUSlgV9h++gKXyNHIWhA4/&#10;On5+f+odL4Q0gp1hxW38hLKk23Hr4IqKiWpn0VtVJNBUvlpcbjFjjAamq66snbxRQoA8wRmuFv7Z&#10;urmJ1iaTBB+XW3tHNSOPUnA7VyOVNZrMVPBlDSzSSVD1n3cbwtBWzLR1s9DDPMZaiJ0EjpHCxuis&#10;y+ol97vFhakBWzT0rx+yo/LiOmksb6Q1SJdH20P7OnWh2jnawZCSaWjyFK0n35jydUssgSEly8H2&#10;xkkmyYAsFDqvpBINre0km8Qp4ZNaEeXr6fZTpdFtk6dzjPDqHJsOryGRoXkzNZV4+MUqr4IYRNjo&#10;4qhtcBlKeeORG9PoOkIL6fz7dXmaBUERh7vz8/8AJ0ZR7W7Lljw65ZfGV604xlZRQo0NFMKd6Ssj&#10;inqqGTLUlHDM5qGfHwFGkHjjWJVcAOVLer25HLGHhmdQAf8Ai/t/PoultikgQGuesOMpcjicfgaR&#10;8diKzIt4slPUZGKsjo5CZGg8flnq6ajyD42Kp87BIUeBmIcAkEr5zDPKzo5EJ4HzxTiOqTxPGdFK&#10;gf8AF9MEyMYMu64+grandGRhJgx+NqJpNv1EeRqZahqWV41Z6eR9LQ6ZZFlVhrYaLMsjuIi6pqFF&#10;X9v+z0mRGdjrFBTqXndhLtbM42TM1eMzkk6Y2aKlo6OvpFqFkpii0eSiqcZj8ucizSDilqYNKxh0&#10;dSCWdg3mOaC4MNrURmhJqBx/1evVFj1uV6WJkpmoZMahoXpKPMRVeKxzLXZBaJKowfxqmpo3+5qB&#10;SAKks0kvqZvqzOPIoa1zXV08y1AOPkc169b7bJFc6mcaSa46Sm4pcfJm4aXA02Q/g0seV8dBWqDR&#10;VtdlMUPspRR08kkE1HHUTVCKRo8asD+tdRPNmubeIS/Utg+fmKEj/N0cyQwQrpDavkfnnpWYfYaH&#10;Y+Jn3FlI6zNVeTosVR4SnQ/cSNT0yVVdLIamgQpFNFKYaF2eVZammfTILekun3NIdzLWi/oCufPi&#10;Mf8AFdFv0fikMTQeg6d8Zgooc5kRuWDBUGLxkuWauwmGplFfQxUlBLU42kjztPA1bkMtW5Skp1qK&#10;iWWaaSea2sKDdrc9ytrlk0q3iGmfUnGfsrT7On1QxArqOB02ZWXHVwrHY5SmqavJ4yrqKhakS1NR&#10;LS1dLS5Kgq3FxVSrHIZkZXlWMC1gfaOGaWJTDLGCKHjX9vSBpCX+InpXY6WtyWWqaSiqqPFYHP5N&#10;4Jaetn+yotzY2FHNRLkKesiC5CaajhEcELsUll9EQjPJZNAySp8aAkfLzH2CvSyFnGsBsN037gSm&#10;pa1v4SZYJGrZ/HFJA0MseLyqeUCnho/H4KZvt1eXQ0Y8ilefoyKN3YsJFPhlcgeZB4/zp1dWMUgI&#10;PDrnQxQ56ioaPclRRJNWtHGa9aLXXDFLWSrl6ZAqaZpJzphCaYiktpgVZNReguDbSMLWItShoeFe&#10;PSi5uPqQCzaSfT9nXP8Ah+0sRBhKDH1tbi5YkrxXVEdVPrnmmqIoqKhiWOeSKH+ERMmiYy6ZZb6i&#10;vI91e7u55ZWkhUF/5Hj/AIK8evK6Rw+EXJA8+mCozuJrhR4uoevpaNcfRUVYwio2nkjmmMzUwfHr&#10;Pd/AZA1QzPESxGosD7dSwubcm4jZSxP2cMVz60x5/LpqTdY5AIeFB0tMXW7UrUWjSfH4TBy00GJo&#10;qEVcGPp6GWeepWmrhWZWpSorKqsWAlxGCp030C1vaeeC9m1TLHWde4/Mef8Ah6WQSWZSk8hI9Pn1&#10;Go8Pg4JQ2IbH09ZRPXVfhmnekkikhi0wCZalhLHkci6xxoPGJaZnTVpMnDLfXytSVcED/UP9VOmr&#10;g2MPdCxY/Pr2XrMbhIMGIKKKnq5qaStSqos3TZWPI/fT/Y1GSlidKESQjIQSo8Msb+Jadi5ZST7d&#10;FhMf1HHbTifl5f8AFdMJI7gBWNem9pnwe4svB/DcnNQ1i5CspRRrenlqqOdzTRGajKrFDWOW0JT6&#10;YHsDGAo5cktFvYQ4ljV48ZND+eOlsPiQ98zYPUQKFqXC4VoKCu+2qJpWaoqqeENomgAl12BdNQU6&#10;WYuSD9PaaRewK80eqlMcf8HToiZ3Euo6P8PSpot1q9VQUVXjG/gMc8ooKWqkhqkoBUzlzX09PMC8&#10;gpoFDNK0SrY6QLEkpFsZIl8WOcMT5dGCt4hVCMdQ1xBxAycmPkxlZV1lXWYWSOWso5zjaCUV1Ozy&#10;LTrro2ShWJAo0wgRrxqC+1UtxMyxhxpVaZ9T+fSmeyCpVFU9KXE5GHGUH8OqIqyBchPBLXVc0Aar&#10;NLTmsFU2Mjka5qspjaVhGbj/AID2DetV9oUtPrJnkLkqhFPngf5eiYzmCRlaMBh1mX/JPvkrKCPc&#10;kU9RIWjaaWClhy1VHkpZYTm1qFoavI4OShNSI6eWpijemETSGQkF2ax0OssbFJB6elOHrmv5/t6W&#10;CR3jVxwr0lo5MA9bmaikDRY+rp5aWebIwU0k0EMtS0sdPQFo5ppK6lpomRTGyMLixvcn0j7hIqlD&#10;Qg+vp1TxFE/itKSacPLp7ocvgNu1JqMtLWx47DCCVquBkaJilSk7Y7IwQ12LkdhGqSoEqJJfSRbT&#10;rHti3tLm9mQUYux8x/g6XKtvJGfEPTDNuPZE+2duVNP9xaOuzGUyb5GnpY4I6ZMbhKLHweZsi+Rn&#10;ljnx0gBKinY1JEUV/WTr91X7ia3VaMlOHnXPRZLHZgUQ93SjoN502SxlRmI6WmqclQtj6yUy0kVO&#10;9NMiVslJDj5UKpTUUxyQZzHAXndUcFNN2J5trukPgNXUfPzHz+38+rpZCVCy8QK9Jjcm5qCGrzj0&#10;yvSjKU+Tlp6WpMMbwQrVU1LC9fODTQT1njlnfyF7uFV3AKke1m37TPMIwRq0kVJ4+v8ALpBNGqtQ&#10;NQ9Kvb7V2Ih21Lm4qCoos5i6t8BOcxFkGpqF8nW46asngM8tRjsVOtJUBIpfGlTo1RwRizOm3q1Y&#10;UQYWor+wH/L6dKorRWXUDmnUCjzwp5cvTZBfFLk3y6YlnroVyCY+qwlTS0jVaxg1q0stbjYysRtG&#10;kbMLWYWvLtkAt7eTwQwoM8P9VOr+HJGtdPSqxPY+YxtBkdn7grzj8ZWCn2xX5iMZGrr4Y2bGZjKo&#10;KSCphgkoco2OpIJ4gBUSLGiJIqtIGSnbIYpRJBUOUJI+VR0WTSs76eFOolNuWGE1VJHDVUdKM1QZ&#10;Skr6OKYUEMwATFYxWr4ZMlHTisKiVKuqk+3QXTS3qLE9ozIZREC5r5+n+rHS63uREq9o/wBR6HrK&#10;dow4Cj2ZiKvb2LzWNy89E9ZHmJNwfxpc9tiXcGb2zueSopMnjKWjymFpt6GCjklgqofFoafyyszs&#10;RxG7v7PcLiaiSxdozgqxCsf9tUkjh+XS190hQaScdJjG7lyVPlsfS4fE1+OqaaiyC1tdS5CsyFVD&#10;DuKukSvpKeOCQUD4ufaVaAySKx8hZCPUAGJ7K1SzErTH6kqpoOBBAzX7TTq9nuui4bQAyY49PNRv&#10;KHFy0L7hrqug3XE0+3ttY/H4x4ozi6SOjmlgqXpTjDS+DOV9ajJBSGHyNL/lCrYFNDtd5LZiS0nd&#10;QG1H+eK+mRx8/Lo4N1DMWeZRSnD59NdHl8fQ1FXT0WQzOMw258HtzJZXFwTVNKanPYeaphhyVZWm&#10;qeseipJJ/O0aNI1XEJF0qAxJjDJNHaeFOKuagk0+zzx/m49FfiWwuNaqK8OouQhqMPMY9yCjTJYq&#10;kyuISikyUMhnq6/E0UaGIn7XG1dDSLMzz+OQNWKqm5HoLMLEtqiYuopx4ADz8814elen7h5EQ0NO&#10;mWg3JicBhsTQyYuZ89lK6lahiSgr6mmrMCBuZ8tGMhDNJTU4zuf3BRCJ41kko5aeKRSDGCDxI7i8&#10;8W4mZREKDyBwAOHyp/n+ZC5ndqqxJr05Y7E7kq87g6XKbopsjXV1KmCWtmyf3yVkNAzx4zOV81JU&#10;6ZcdTYeZ1hLtNePXEqqW0hJey25iOmMLSX/CMj+Q6O7YOYwsq1J/1V6RYrc/W7ey2MyEVHjvvq+n&#10;ztLU02QgkWizeNjkVo3Smpf4lQDKx+OKVYaeNVFJDIC1uTKJbMCNYzrT1Izn5f7PTF1FHZanEQJP&#10;WGi2fumq2thNw4bdW3clUU8OfoKzAVGYqZMrRmNzVTz0GBeOkkfGPJSpqkRBBGrmRwQXPt03W2wy&#10;+HcMUXUACBU1JoP8NTny6UW4j+kMmgB/TqRSUOWn3FmqvNbm8WKy2FGPosXQYOnpEo5pJsdQrRxx&#10;I32FWiZeZR5olkpKhC51R86ntzvrZrO3+iUy3SmpY4BoSTT5AUp69FMFw3izalFGP7PLpA1W0tv5&#10;Kq+5ymRfL4s7z29uiKWCnrMdEIMVh8lV4zIpFBLLPUVaDLRzTTzVEaiWOJWBYWc+seaZLEhIkCzr&#10;CynOe51DDh5+Xn5dXFpES5LHSTXqFS4bJ08uLrGy1LNjRhJNv5ylnnekydRtzL08NdFGkEghkyGT&#10;p83Ma2rgEXjmq4oZ2czBdDsu9w/SXkbTyidpKigqCdQ8+AwtK9JZVhVqA9KbdEe39s5XKjsXFVVJ&#10;mM7JHk6OtlxkuUx0zZXHS4jI1MtfksZl8tTZJqKpaKSGpihdai7xao9Le0SfvacJfbZuJoMMNVCP&#10;Ohxnh5en2dFm6xCGhjWoOepux9j7fqsGRhGw8O3MFhKjHxUFZSptvNyTZPHZLMQR0csdOlVk8pIY&#10;C9SB5Keogflo3HiKXcd13JpJZrq6kN4WSlDVafDQmlQO3HS7a0EcKM6VBHXLauExVM89RijNTQYu&#10;OjyW3lEf8TqYKCmqaz/JqSesMcclNGjlSscLwTjSCYW5Ymvdyvp+6X4i2ftof8vSrRGLlX1UHDoU&#10;8BRYfH42irsltyvgwdTQ0dBuLIYevrclR5KqxkuP/wAoq8XO+OqZ3hrMlSUcrwT/AGf2UCzWUlo1&#10;Jr2W9uZY4ra5KBM5otQanHGuKHyNTQDz6FkEUDRxlhj/AGeg73djMHksd9vhsv8AwmMJSV8tTDFH&#10;KuSFBEcNlsitETE6R5ivo3+zgczCWgenkZh5hoONu8awmM07F6jAJ4VyMj/YzXGOlF9cWMkeiMAA&#10;CnSS3EKjAYypfB/w6kqJ2jrhPjaaRpfFJC9JK+TwVSyUa7gqYTZYViqEkiBMbsQD7ObW4S8vI4pt&#10;TK37PyPp68Ogxc7nBHWJiAQOk/tPO7vmEVTVV1DWNQ68hURLJQ0k/gjLVJhrKOqgGly91kjVY5kV&#10;QPoAfd9ysbSKYokVK/6v9XHovXcNQJRqinTadxRbiyGbpDMuJWqiWWnoaeaWGGSmonp66rpdDKZj&#10;JUQwBIwGcBXc35I97trE26I8cWsn1/OnRcszTXRQnBzXqLPUV9NWYyrwUWP+wX+6OKlOVqYZaqOX&#10;JYxqLIVuWgCyQiJMlRzhJAJCiNE0jqWGo9jtrQwyNcHTKATSg/YP8Pl9nSozBKMOPT3ltsV24cDu&#10;LO19bOM3g90LUU8D4hpI66j+382TnXIUwfH0tZh66oQpBNJG7Qy1RRmNOQzEVxDYhvBwxA+RHn/m&#10;6skstxKwaQoPl9nTQcOcXSzjHmWoX7+rXMxIsqQpXxfwmoqKg1UMrCoaGiJbyi8qWaP/ABCJruWZ&#10;gt1KWJGCTXzOPl/qPTMsYV2VmJPqeusbLHnESFa6rxlVDPqoJKVKuuSGspqiGF/HSzy/YmaWqqIm&#10;dJgSkKOwIK297V1tVYSxgp8/mK/6qf5ukjQtNiM9Ss1RZkVtdkGqaaeoxlLk8XO6TRNlhVrLSLX1&#10;lIKeZ/usTLNPLaZGqo0udSrwPblpcQ+EQqsymh+QHSiGxlQaiK9ZdjZGGkq8f95UwR1eMSg2pLW0&#10;bw0tbRisqTLHU0kVJDDJkkpaOF5DJoB+4hhia5mB9t7nEZbZ5IaqjHV9tK/PzP8AhPp0thSkkUbC&#10;hP8ALPT7uDcNRiKbbCLPiIq2RxT7npvIZDT1u2pqaqwdHU0slPKEM0VWzRzLCyuirZlZSS1aWGuB&#10;5QxJrj5ipFf5evRpI0dvRXODj8+kTSy0VxDlKiqqvuqdJaFoJKhJJUjbwy1S1klMlM/ijACxkqGA&#10;YsOCPbklvcxxmSNFp6V/1H16YKo5LfhGehIyVFRbnmrMZiM6mImyWbkeqmrqOupqWhpYpK2OCmY0&#10;VPXVMCeaJWR40WiaT6gEAEqhaO1rPdW6gKvD9n+r16TP4V0KK+k8eo2P+/2cKkwfc5ASSLG1dU01&#10;On8Q+78eHywmq46XwZcR1tKJVlRZDCCxIjBIFbtrTdDHIkSpQYFcU44qa+f7fU9J5YgiCMPWnn9v&#10;T/X1dRk4p/48smT3THU19TkM1QYyhjzFTHjqaF8rjq6qpDTVeUdMV4ammISTzQSCJHCwqoo8c8/g&#10;xQ00k8CagDuNRX0Jp0XzWUhA8OZtdc/Z/qp1FrJq/eVLHnsNV0c+UhyTok89LjQ1fhKNEighytFX&#10;1CCur55UjQmdLssURd7xgte0hjt7k2k6kgilfKp9P2n16fgHg08U1I6T1J2tl8mK6BvuKOmrcnoG&#10;UOSpqmkpEx5x+Mj8Tyzmmp4JZNSPC4aJyF8bG3Bje8uRobcqtSAMUp69PXU05g8ZISI6/l1ipdwU&#10;+d29PVvTVeRysFXA5z84+xlxlAn3H36xz4wU1DUU73UGN3aocXAJFz7pHt1xDdkRRlY+3hU+Qznz&#10;/l0QXt/FGtI6Vp+zHSUyEzZzGwQvk03DBtuomOPioqysxRWGaamlpZqamq4KiNabHiUl3VXeM+rV&#10;Y+z17q6gk8KSdjDTNaH8+HRXb0u5aGQ8K/4OnlPJCUqKireqr43TIx1sYyFHk8bW0y+WeLIPTRpG&#10;/wBhMEaOWHxtJ5WbxsGFii6L4eE9zcRimcY6duraRHKpIaCn+CvSQ3VkJ5JcZn5EztFPVLLW1FZQ&#10;tk6Z0kqq6okNTVFo4Y6z7mOWYO8jpMSoJkCekn21AJF9M0a44kkcMDotlgu2NMjpL46kyqbwq6/N&#10;UklMnhnyNK8nkqK+F6uJRijXuUkgMtlVZioYI5sPZpuDWlpbARkF2/YPs6VWdk8T+JJUk9JLdFbH&#10;hKqb7zMUUkOQycmilp6fI11Ey00/3FLlpauKnhnJkaWQFYVkaN2IPHHs022yhnhVRXKV/wAAp/Po&#10;yMyowNOsdfvvMYvBS08uRxcay0lHAi4SnWWufFT1b5Kopp9wVEIzeJkZbxeFVcsw50g29rbPabRp&#10;TSPHzA4/z8/83z6XtfVjA0Dh0jxuw4uANjY5KqiyQaGpxtXVtPi56WJ5Kynx88FHDQVMULqzs58b&#10;ujEGJ0a5K+K0iYzJIull/wBj1/z9Fcjd3GvQi0u73x9FS1O0/FHS1U2KE6zV/wDuap8nT0kn2eEn&#10;yjwNJU4yOppJalUdkNS0EDzanVlYnmshIJkZaBj6cPsHD/i+veKoFNOelPLu+AYWgmp8YtLV49Ky&#10;SqkxNTVUtRSYqLSabH12OnrMni4oqRmugpqWlEekBgSwIIZNoaSVxTUTmp41rx6d8VWi06QPn0z5&#10;vsGgjxcr46omiyUxopaaunp8ZUxz0LSGONmyFRjFraeopxJ+3Gk4jGo6gT7tabGwfTIhKAnHofs+&#10;eK/Z02ikJQnUM8ektS5+sNTPlKmurEljibzvEskqZGCnnM1XBUT0tXNIWqFvdf1aeBYezQ2SBfAC&#10;4PTNuFt3ZmUEH+XXceA+53Rn8xjaOursVBJ5cXhqeRIshkY6irBj8FZNRZAyCijgkMzaGVAyFzqF&#10;va8/SLaLatQP5n0H2cOB6pLbLIzNEcnpW7loYqKL7HPJmJcjRxS0+RoY6NJ48HkWyVPPVx02ejBx&#10;2YeKk0q0inW0h1lQRcFSqsOr6cgpTifP8vLpKllLGxaRiVpw/Z0IdDNitsbxhajiGXx8ku+oXxtX&#10;Vw5A1NHV4l6rGxLRUqaspBDWjyumgJqbUq6wG9oowbp3Egpw+z0/LrxKIwBUVr0HxrMzS0EdPJVr&#10;S1VDUQV6wVzQxxUcP261q4t4a21U8KvVtoCR6gZCjsHPNZLa2L6PDBU4/wBnp7xHedVWMAde2z2F&#10;Ux5OrkyMOQUx1cNHUTYyno6iupVliaKeCGkyCwIKSWkXS1mZNAH5FzqfYYxErq1EIr/qp0bm4WOS&#10;OA5JHHpbUm3ZTXUeWo1iNGxno0r4DIkNNFJNRwUbVSIypRVEEQmlIVireMj6G3sgmukWGW1+I6qZ&#10;4/b/AIP29LJtuSELc6iWYcPTqRFm605CbMxJLSRfeRSRZYyGJ6SYUzTJrSgi/wAsqa2pu0wdHaL7&#10;c8iNtPtkQRLZiLi3r58T01aw/VuwlOPLpYUkFdUp4ooaOlM1OlazSRtAXlgmq1lo6SXHrTRZGMz1&#10;8z+lme5EbnQvj9lF1OkcRjpUV4/l/q8ujGHZpK6jj7elpm5KOsGKmman8a4+ihqleKTTRZGOprKK&#10;mrYJoDSIW89L92RIEQT1Eg0mLQilEJkiq8IqxrXoz/di+GGL56RVO0UkkEEtdUGKHIGR21pWU8qN&#10;IY6r7yGGJ46JDFcxSGx5JBFva1RIB4gjFT/qr0R3NtR2AkNfy6UW3du4/NR5rF1j0S4TNYoeKmkm&#10;irVnFFmINyYp6ilyMpEcjf3fkgicv5EM6MGDEH3c7rNtw8WNiJcjFR5EEY9Rx6SQxPGe81A6bods&#10;YJP4tUZvGYyqo2wUk2FGax0magfKYudBCjpHJTRYqpyGEqKpIZTIUWWmGqOXVyYWO+XDRNJA7I9C&#10;Mf5/tp09FHR2kbix6ky0FBU0E9RDPT0UuBgmqcfFTY/Fy0f8RrhRYuomaCX7ujgLUWOjdmGoN4EP&#10;DfUri3K+gvFaSUu7Gpqf2dPNE7yMQuP9jpJCKKNcZNksmXpaTBVFKysamWabJ5FspJNU51KaZUzN&#10;bVrVuPK7FokVAmmxuLH5jvGTRGq1rx+X+r/Z6SXNrqFCT1GpaD+CUOKoWlo6ugw71eWwkVTiYKz7&#10;evniCyPAyRNkFiqlgjMsmtI5GUMwLXYl/wC+bm4ndHm0g0Bp54HVtsrZEkHUc8esdTuXcIrKfJSY&#10;eg3HkZHFY1FLMlFplt+/9nMWkmFXFI7aY2eOCRowrsqEAvbdZ7fe3TJcTsqftr9vDH+D0PT87vM4&#10;IXPTrM+5Z6KGor6+giwNVTPDQ0P29XS0sddNUTtRrqggqf4VLEZy0kE8n26OAeQbe7tLt8MjxQqN&#10;atj5gdKDZ3LwLJUFDXH8v8nTQlLHji+QqsTjZ8ggqamcQUFLjahJWjkop2SHHRPj/s651RmSliEc&#10;rnUVUkg0kvrmdwkVwQhPCuB9mAajhk9I2gt4kqY9L+vSZwtVTVNLkMzHSotNtl6ekno6t1glhpcl&#10;5ZYoqtaGOLSYKqIxWChyJASRf2vvLVgsEZerNxIzXqqkNFqVc0PSeq9+Z6erqMfSGLGz5yWKLLUW&#10;JokqoAgjiGIrKkZL7qGeop5idEasq6WsQSQfZ3Z2VlbWhnkJankekkV48ZqqAnpRrkMnMy5LMwzY&#10;uk8dHj61aOjWijyNdTvPDTOlGdNXjaqMxySEIRHyNPp49lkwgi1NboDXP2eZ+XS8bt4gWORAD0oN&#10;r4Hb1BUq0ddUhhWQ/wC5mKmAqaSnzU1LMamaN/AyqGneF44pIUfwOWvqHso3C9up0UDEYoKVNMDz&#10;6cRkVllU9wPUPOY3H1k6Vn3UZNcBP/lkM8dMZBPUR1NZRrHBDJCsEcZUxS+Rtcl+b+67fctGQjID&#10;5ftPTMx13H1BYgDy6SkdTjFlws2RqKakmylP5zTSGSnpx4PHSo0MxejERpYKWCORfIfN41LX/cYn&#10;pS6mjlEIqqHj+3ovuLm3eQMoqK+XSmy38BpJKxXgyVXkz/DclV1scWNrVoaJEnkpVxcQURyYd0JQ&#10;gSkpIeJDe3tPa/XlI1udKRio4n14n59LkKeEsqLx8vzp1y2TlNujMw5LOiStpDTZqOfF1tPNQYnI&#10;4+tx0tK0mRWinkraARTSR1DPHGjq9PFZmufa6Y3VtbyCiyJXGeB8uHVDKhFGfSek5kMPtVDXx4Px&#10;UYpHinXLKamlq88mqEUsM1NW5GtnVaKEyWWOEMdRuAbj37669ltEjuIl8MA06RsXkY0c6euGexsd&#10;flKzCx0MkNKKdMhUNK89ZSmvpoVZw8cBUjyUU94pZ1tERyAORawmVIFnZf1eH+X/ACdeETSOwQ0W&#10;lesMNZjKjG0+INNjaaWqqcVS1+WqqWnhywCPPTws8r+eKPH1MDf5VJELvIEJ9PpOpjIxMixj5f7H&#10;XgkiE/qEHp43Z4aCSeTEmaOujn2/R1dNP56mhBo6F8UxMuRqJKJ6WaBIGiEkDupiDIyjj3q2kST9&#10;O5UYBI+3H+z1ZpLhlC6zx6R823M/XYqRqGuj007VUKQZF6dGYqztLFR1hpKYGtLMQYWcSoASlwR7&#10;WW8sMU6SNEAo4fPq8bTICxY16Sm1aiSGuzcuWyOWaq29Jja+PH+ud5Kinq4KmNMik8cyzUUEgEcq&#10;o8ckiGwIPPs7vVYxR3EKKyt68M4r+XSCeSR2qrmnU+pSmp58ziszU0lRWTwKuNyMc0cFBFR1APkp&#10;6J3a0U7M9lhIClbtr/HtMImOgw6S2CRX8/z6oH04Y5HUTI1EcUP2dLt+qanEFFWV9fLBHEKXNNSO&#10;DG9Xjo4qSoNPEQUZta+o6g34VrbTqpcSClCtOOD/AJOnBuESgA4HSS3VWUu10oZlhkslHTc1NNBU&#10;OqmQsmmRUkiLShrakCLptZQbkqLK3lurkxNg5P8Aqr08LhHGonj0n6RcbWVFO70VJWwYtaSopxkX&#10;E1ZVU7yuXwdRSwFqWCJlOuVm8ZKgErxf2fSCe3tCytmvDy+316oSCNfE9KGtqY65JGxdQPt8Q0kN&#10;NHURRPU0yLULNUUtM8QlayyMt0ZkDRAgcH2TrBIW1ScGp/q/LpNJcvIfC0AKOm/FZeuyUdRTS0cm&#10;Skw0VdPQUFdF4ZVxoQyzIUSpir4PtJJg8SGQqWJNiOPaqW3hSNS8g4+WRX7f+L6XW5kVNASvUvJ1&#10;WTyklbDlZKKurVpqGhpZaikCyxxwUlT4qN2jpCymM1BjDvLdvyWIuWEMcYRxIaV4fn16SqVauT1H&#10;xGXahan8VO8ckNVPUSVckEVRrqqkmCSM/dQGgenhKAEGOyiw91ukWWjE06rFIq0Bz0qKbddbi8vD&#10;WDEYuUV0immeWPFZGigo5I51lUUsApnxta5AsEnRdP1S/tkW0X07AOSzdP3F0Y410ID03SU8uQjq&#10;qmuiFLDQVMUFQ0bxTzF6pTOkijyCyRlrAguEU2JPtGIpbZFCEsDj/V+zpIH8SPxGx1D+zpr2/iEV&#10;vLpv+zq+08eryW0282vjR9dPP193pNprp/D/AJadM+IP59f/1NQH3rpf1737r3Xvfuvde9+69173&#10;7r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuv&#10;de9+691737r3XYJUhlJUjkEEgg/1BHI9+6907U+dy9LYRV85Uf2ZWE62/oBMJLD/AFre/VPr16g6&#10;fafetclhU0tPUAfmMvA5/wASf3Uv/rKPdtR6rpHT7T7yxcthPHU0x/JZBLGP+QoiZD/yR73qHWtJ&#10;6fqfLY2rt9vXUzsfohkVJP8AqVJpk/3j3uo9etUPp04e99e697917r3v3Xuu1ZlIKkqR9CCQf9uP&#10;bFxbW13C9vd26SwNxV1DKftBBB62rMpDKxB+XSs2xuybbdSKlKKKpkTV4ZxPUU1XSs6eJnpZI3aC&#10;NmiuhvExKkgEXv7jDmH2l2Hdg8u2yvZXR/h74z9qEgj/AGrgD+E9LIL1on1vGrn1pn9v+frts3Sm&#10;nljg861E4qYY2cQpS06VEENpXp55Jo9UFTGWDK+vT+SbD3FG4e23MexszvZi4tR+OLvwPVaBxjid&#10;OkfxdGEm4RTKNHaa8OHWXDUeH8IrGy9RU1ZgJjjw2KrcjRec63qWnkMUML1CqhLMGeJY2sT+fYYu&#10;0KHwxGNQ41oDjyzTr0MhkJAz04VEnkpWrXnlr6mKrdUmqIaWnkeuqpaGU0qxi1LQUlHGhEWrUCSb&#10;n2k8YLMqLGUBHrUU/KvHqgSdplWNSfz6i7Xjqc+c9gavNUKLiIKKaqrzWiLHGKlqJ2qKConlkhkb&#10;xy1K6liid5GXSoYsLmF9Z/TJHcKtZJB/sfZ0eiymA0lTUccj/P0sqHP4yF6rHwFcnkI6l0r5ZsQa&#10;WZ6imbzJVwHR5IVkpPTdwJAPqLngNXdjeaVuY2KivCuPPGD/ALHSVyqOqE91c9LWmpNtLW1Ea+AV&#10;9XjaSC1TO9RX1ta+RRKuuyMzvKtG5qYZIFRfXIYgwNiPZPd/vQWsY00ya0p6+vR1b+EoFCOpmJyt&#10;LMMk1M08NFipoquup4WkkrKmqmkf+F0VIkU6lpI6hCYZRdQtTKCbHlKbSRo08dyC3DNejGCWGdmA&#10;pj5dK/Db0x0VEYoaMzwmZ6bGfdJarp4/tgKiOlink1omLqqaYIWsNUo5NwSQbpsUxeOQk04nP+zn&#10;pZb39sjeAmksPl/sdJneG6IKXzx0lPHQpBLKlHDgo2USvJqm+4qJTNJUVEgha7qRpIOn6W9mG2bW&#10;bhqOtQF8/wAvXpu/vCoBX18vz6T8XYdbhxVU9JWEGOojyNLURAtDBJLTLK9Oi+NlhHjcAhnBDA83&#10;v7M32BWdSkYqCK9FL79NEpAXrFtDN1km7sBispWGWmjy9Lh5WWR60ilzcuNlNQDDUSeSngqo2drs&#10;gUEKDe3sxu9tVrbQi94+wU48OHl6dMW13JO6sy93WSv3ZBRVsGJjSjehRJK6lrYYD9zNWVWPptUs&#10;iyVNSsLyxVDQSQxyECSkSViGAs1+7JFtI3EjavTPqf8AN/PpXezLqOo0bH+AenUWTOxCpligV1q4&#10;IKmmpUCvTyY+tZYiMaKilqofDI9P+iV7+S+lQWUD21HttxGFmZiI/OprX8uPSHUpXUDjoP8AK1Gf&#10;oezcHuKHIVQwVPgRHQ0ddMVEOapftKPL/cRLEZ61kSi/VojW876i3BI0hXaZOWLq1hiCX7yqSaGp&#10;XPmBShrkE1qB+bTUQ6x59CeMzDuOumyFBQQY+qihk0zUU0gFZXSeCrgJMjOEZJZSTYkWuPr7Azx/&#10;QzJHqPhk/wCx/k6qskzHsejevUil3LkcRnanGVdRT1NPRU9Y1RWYaSGlqKqGijlSpaOtlkKUMeRe&#10;RF4S7AlhZzb2rXbI5YEdXOSf8J6pLcTIT4jVPr0nYtz7jq0o4aWryNNQY/Ktk6+5SrK5IPJNS1cM&#10;E9O1Q9RT0M6+KRSqyTKSXRgD7WDbbW2A8QAyMAPy+0f4OmP3jItAtadYKzc81PkanxTxwVOUkoJJ&#10;sdDS08VBjoaeGKJooZJlngWkdYwkCOGdYbG+oD3R9utXUO8NNPD+Z9fXq63kkmDXUenzE5XHUzpJ&#10;MkUzxiWKnjZZVhxgyNHJGaOmeOSKSZacSBtTKLSkHgcEtnhldWaOIkU9ONPPPVV1NKAF6WVZKmPS&#10;NKrJYashSoookx87LkqiiFbjBCsmSkmWMzyUFJAj+BJPGssmo8qvssijkfBjI/4vo0iRtRFMjpup&#10;91vi6eNKOqK0wqvsXjjhEEGQEWumhkaQVlP9vSa6qzKWK3UHgn3cWk0srQxvplYcf58aHP8Aqr1t&#10;wQ2eseQ3fBnaNaapGXfB0U9Fi6egoi0Uu4s6ZRRavKlXPLJT0KQTSTSu0ULOlkVQSSa2u0y2crr9&#10;UhmKaiDmi0zkpQ1+2vTE0bEAjrJRz0+UlyJxtHSY7IzBXqI1KV4p67C4xBkYoKinh8UUNXXQOZHc&#10;ftmb1FTY+y29D28qs0f6A8/t86dWVC60PWaipKeko6GCPFY3IVazk5igro6uL76pp3eCtkimepp5&#10;wBScjRTxLCthZvzq4uCRrJIipgj7PT7emU25GkJr3dLx8diKNMZlWT+FUeboq96bCzxLkKWGjp5t&#10;MFRBNL5pjL4XqYoCyrIxYaPSD7JZL67AIiZqE0JrTHp8/L9nSs2YWjAV6RtZFhZqfM48q2OyM7NX&#10;xVtLGixzQLRVWPXF/YxJIZRVLKpkKB1VVK2BJHswsppmVJHJNMZ8vOv7cf4OmysesRMo1/Z0qttf&#10;wWDF/Z5ClbclXjKGRcXRyUsDUD0UFTkRk/OyQqcp/C0eOth9SaPPMsmhCpdi7luppAY3dYSfI0A/&#10;KvR3a2VIWliQMoHHH+XpLw1WYlyuJqa4igmoaujrKSNZ0angpo45paVK2KHxUgSqrKaKOeIwx3WK&#10;+oX9vKtlDbyxqviTOMmma/af8/RbLcSzMY5FIUHpRnflBG1Z5cHQUZczGlpqKd6GoqaU+aRqhaae&#10;X7cQKos6swbStkN/ZUvL0siJPHcHST51x8q/5unGvfDhSJWNNXz9D0wz/wAJ/iENVkTl8auXVnoK&#10;OgxPiqYaeSmjeIfZ1UPkVXVzcmQq0bBwdNvZjDZ6QYiQzqM+nr9nV1uZGFUrXpsiyq4Kd66lqjV1&#10;61bUE81Y1ReiRYZ5oYY6d5pky00jWklRoWjTSBci4K6OzFzCfEAA4+X2dK7e8nQfqSddZqryeYyW&#10;CytZUFsvWRUr1MclQ1xLFRQ18IjDeKFFqQixMymEQqgCi970sIoIxdwqRoU4NONekl6dUhlr3tSv&#10;7AOlVQ1/94sPW0NPXTY/I7Ygg3ImCp/DUJkkcJV5b7fTOkkZx9BKAiISzANcqCAaJZO0+tzWIjBJ&#10;+fQmt7eMbX4pIqP8x6BnI7gxtfUZJUFQKKdGrcdSUtPUUdPJnVbIyw4WhlkeVVhjepid9NgFWyvf&#10;6i2y2y2CI8umnnjy4f4OgvOrAtIp7PI16i7blrKtK9NwrVyz00q0s2LjjkbFhJaeIL9zUF1WWZqj&#10;VdbhiD9PbF/FBbusljFRK/FgevDgR0mhvvFVoxIdQ+3p2qaCkhbEJXRH7Sd6mKGSkyq0ZnqJJpo6&#10;CrqFRaiH7akrmhkDuGBSnBP1v7atLyQNcSr3SNTj8gB5/Z1aEEtV2Orp4y+TrKuc4+gwtG8FNT4+&#10;f7zHqKVIKHAmmpaOGkgicU8FDBTg/utFI8mnWGP6Qk1Qy+LLcy0l1UzU8R+fRsl+0ClVGSOlhSbS&#10;yO/Ja3OZmqqKXHf5DQ1VatNU07/w+jxuOh/iFSqyJPk1qMdNKZoxY6GB/wAPZdNui7ayrZjU5ND+&#10;Z+wU/wBR8+i8l7hy1MdNWKqKenrIoIMnTZGjgxzq2Wp1nV5agVJk+4EVXAgkNZSr4o4HI0cBSSLh&#10;ndITLAJGSkhbh8qU8vSnWjfvBjPSnx+9l2Jl8zl8DRhsvS4qqpKPIZSkjnaKmylJVD7iooqk1Np6&#10;V5f82dLoV5HqBasFpcsbdHf9I07a1+35Z/y9Ox7jLOjCmBxNemSmrc1ma45HIZMV+QrUoq2I1bM8&#10;gxc0FW1QCJAoeSslh8gmvpBSxK6RdVepDbtp8HSfXB/LHTLINPig8cdTJwKLB4M1latO1TCmQysd&#10;aY5ZKsyVT1Yp6mE1OlKnEudQBWUtySQbgF8RL3U0QSsPAEcOABPDhx9Ok7yhB3Gg6fdnVeT3Vksb&#10;iMXLE9VKAsy5HNUsMdQlEIaeaulyWVaOli0LF5liQt4kYFQQT7R3m2KviwRIAreQoATxz5ft6TPG&#10;sqVD56XW1d5UFHUZytjyWSnSCuml29FXTx0L1FTmGWIVFbM0UlNV1TwlnSnijSS0SnyA29lN5tKi&#10;HxVjFFWhAAwFpUU9PPGK9KdrDRPSVjp+eesWRwlO2f2SuQrKxKGvp67bOSrXqHirqRqWsWaOuqQX&#10;YU1RWU9TeGP1rMYXAfVq92sLiM2MzKQgV6mgPw+gx606EE7roNGwcdPWyKKsg3Xn9u5mZK+uamEF&#10;J/EcUa2nx+PixsUL1sP2R0JNUywxpTxlv2RMzi5IBQb5JAm2xTQW+PNqipqT656T2MDvMNfAHowm&#10;49w7Bg2HVQSwYY7hr8pTZ6KXHxNVZLZ+HwdNmIs5SNlJjTZjLVm5q3NxUBp3ijhgp8ark+TUCHNn&#10;S+16fAbw2ODjKmlMVxjPHo9vjGI2OoVGei8bElqKNDBHT5ubO1uOpsfR0Un8MoKOCCdJqik+6hyE&#10;eVqonapkVpCsiuKVWjVVaSOeEW7lHLBbNHQqhOCPnx4U/wAnRBtsyzTtQ1j8v+K+3p53J2HR126c&#10;PPT01Th0wmCjh2397j45jSU9ZJSQVYyFdG2rHGmqYZZ0pdKI007MdNgPZfBtMn7tYyylpGlH4wQa&#10;BvKv8/t6OprmKGSMBgGLUGPz/Lh0g8/lKaNMhULXRVeQwtOlQM594JaUz0eUoKvH09DPFqvUTzTm&#10;QxkSSrJdlOk8mO27fcJPFEykCoxUcPP5dJNwnW5fwA1ZVFafYK8eH8+vdf73r6XBLDPWeWv3FQUe&#10;QyldDXwwVjBK5oaqKSN9VQZaqXREF1RrIg1qoN7a5i2VPq0mVtMNe0efA+n2notivZJkaOLNOPl/&#10;h6iZ6oyE9JRZ+hhq5qhTgsVksrIYWkQZKmMmKqqdkqKn7vxvQTo7K5iD6JCmogBTY2ggSSKZqRgV&#10;UHgB2kgDyqK/ljpElyGkIU91c9OeQzGVq8LkJMTRJTLHFT1C1UVMJKRqV8RVYxqcTTeJop5ZY1ji&#10;0o5VRqBBABR2sNuL8yTSEliRp/MH9nDj5/Z0ZTXEawquvuLeVfQ9TNg1ggfI5Cox9DW5Gs2smUp5&#10;a6natp48gmK+yNSKcTQhGx1ZTB3jJM0d1YLzf3bdj4MkBBIttek0P5nh9p6RpDMzEyJ2ngePS2xm&#10;Dp8ymZwG6aBM1jIUr5MXXS11XBNjquaupqiR6WCtqxTSx1MkcpmjkaS2oMqqRZiufe57QKllIVAo&#10;tMjFBn55H28T8+j+TaxcWscjKMDPDpglo8Jj1y1VjcPMlRhnrqHHTVlC9Nm4aiqelihkrLSgOKCi&#10;idA5XWizREoAQfe1vrwukVzISslDXVXhw/1eteiv4EEaDA6RVBV1uMkx0dLEkWQ+wkpq6GptVQtR&#10;VFTTwUc8MRmjVKumqMa7TaiCyuLJxYm0sOpVWSoqQQR/gxX/AGKdXMBKLIeNes79gLUU/wDC40oE&#10;NO1dQY29N9rWUkmWr5xFD5aaY0sFO1VlnPkAKsqEGJib+9HZnFJiGoM8a8KHhX5f7OOlcF1Mf0xw&#10;4cen+Hb2OydflavI5KSnqXrbVM2Lq4UpqjE0k1NDmFxENVTLEtXR5GQNErmND62JDkD3Xx5nUGSL&#10;+QP+f/Vjq9zD4IHiOQp+f+brDl9rzZPb2Ax7Zda8bjjioKXG1UtBSPFLjctLQY6jrclSTM1DNVwU&#10;xlDsyjxVDqDGxLMq2u8MN8smj9Jc/wCWlD8/X/B0UX1iHUOihpDx4f4T1kwuzsDT0+9arGY0QU6Z&#10;qmhpKKdJMlUrPlaXcOHqqCJYy9ZOmNWggRZDLMWYEgBDqFt53kTXCaZSGBoKjFBny9ST+z7OmrOz&#10;7vDdADT5f5Okom3aKTHLE+Lp2SmqqCX7qsmjijhief7uegqKowytU0hkUBkurxXP0Nx7T/vm6i0k&#10;6ivy/wAw6N4NtgWaRnoDT0+XURts0+066oghpP4t95G0r106vNRpXUEdXQ1dfI07aq6cmoX7HU5h&#10;0C7D0hfZiN1N/btPK5DA0AzkeRApima+pNeia5hCyBYxUV6E3CR0mA2xkJxX18MOaqftsnica609&#10;TFW1NJXVlBWGmpzSR4zK0iY0iQzRzpLHKG0yFl0krblOZ31sSAKgk1xgf4cdORxyKQxU06QWaehq&#10;s9umv++nqKTK5isqKevmgSPzU+TqJK94q5IDJElbUQ1hglXkqihxpU8GLTmVIXj8hU/b/l6rcaWq&#10;Ce7pqURYvHzeFaaKpoMwgqKaMTx1rxzUkxiZhqmqa3yKNDjy6Rq/QQL+9tcvcmkhoCP9j8uvWBWN&#10;6SH/AC9YcttQJOMpjKmJKeCTDZCaaKapgqUhraOeGoxLRZQ0c9bFSNKCwEMrA8mQArdbabilufpy&#10;oyOP7OjiadEQhTn7Og0rY8vNkhLjKFqiljr6bI0SPBDFVvHjy8xrPtbyVEVBLjKtZWEY0A6VB1ED&#10;2I1ntGgMLS4oRwJ4mtOFOPQekvGE5IJBH29Sdw0ZyFRE00OQYRQmV/OzR1E+SkZoDNmSIEeOoc1K&#10;futdrHSwvf2ntrlLdDHUUpSnpmuOld1OblIdOQOP29LTblDjdqy5fFbooq/x0YlpfvI3ogYqSTHp&#10;TrVtjpoBS5KSkydcJI2SeIyoSlyLey69me5kiW3nAJrUA08/X7PWvSu1kUJRzinn0Mpo8bJGMvti&#10;tWiy0jxGevRp2x2bgydH99kRVT5EiShlp65JjFG48tQs5LAERj2D7+7ZZGtrks1fKpP+cft9B0gu&#10;WRhSCi/l/sdc8TPS1M9G1ZMJaOcZGuoYainjfGQY6ppvtsnjpJZnfHEuqxuoFMJmcEXAA9prmWaC&#10;1TwwRTyqK8T8/wDVjq23h3PhyNUjpP5eWj25kcRlY5BS1yLlskhgp44kZsnVfwFKqWKFVheBafUq&#10;RxIYgp0Eeoj2YbfPezW/iAEMfPz9aevlnq108lrIzaccOI/1eXSFnwc9JkcjS4LEy1lNW4urraB8&#10;f9sYaefDpS7gpa80VTWIa+hkgPlnhEsEsEkd7SqDGRft9xbtEktwwN2KY0nzwc0xT/iui9ZpJXDl&#10;O0Gv206Tu5c1QZZqzak+3MLRboxOHX7rM41qLG1O6N04unRclQz4uhkyG14YmmmdAaTwVEJQypNH&#10;qKexaDGxEhoYwfPyHl/q8/ToRbhuUF3t308VuEkI4CnQS/3B3hSZCTGVa7dSqlxYqqKpgr8lk8lT&#10;x/uRTPTVlPFDiVnx0k6P9vGRPYGU3DA+zeXctrisoQlrWQHLYzmoxqxjHCmPPqOZrEI7CVzp9ePl&#10;0JG1qGtx/lwAMLy0LKuQz8xqqc1Uq0H+5CGKV2qfJHUUTsrxAeqwta9/YF3iVZ5DNEwETcBw/wA3&#10;p0usNvMLLOPg8+otRkBt80mSyVYj42lrax6Cmq0lrMpUUKU8qxwxwI1ElNJkKIxo5qJA6XQLGRpP&#10;tTYwxXTaFFXoOA88eg4f8X05PcRpKxk+GvpXpRJW9e0dNLJjK/dQ29lcVTV1pqqlx9Xt6qyVFSua&#10;M0cENecrTZDa9eqMpmVfJPbWLMU1fxTQXMcUdRLT0Oc8a8OPRpZixnQF3Ff9Kf8AN0icvWUsE9dk&#10;Y6PQavEtXrKjsKOcU6xTCBVhkghlx2WBIXxxa0QXB1AXfjtpX+mhu3VW1cCKnJ+VeHz6Tbj4au8V&#10;tQgDyx5A9F/yG5onaKpo6KKuo3g8VRgM3T09dJFWwJJFWUiLGY6utEXk/wAlqIJYwgYahc3Ml2u2&#10;xwKBG9WpxGBT/i6eVegq91plCSYP7f8AB0ncnFWpkZZYI5XMccbvBOleiy0WQgEZpnirh9/PLTuA&#10;/jk9UEoufx7WQmK0DFynmBw4+v7fPpa7SaAQPLrugnqMdK0dJRZGKKpgp3jeOuVqdFleSnVK6Oan&#10;SamaFlKq6TKiA3P49tXDQTJG6OBLXNK5/wA9cdJVuWFNSmp+XThUruTFCLH123I5ZZ1VcLNSxU8k&#10;0rOkUWiLMYyZ6esljltIFlvLIIyeQnHhFBLEXWQAg91f5Y+z0wPPp/USNTCnT7LQVWLzm5MfXQ12&#10;UpcTkxFLHja+P+EusYP3DjzwpBXKa1n5TQym4BuAfaG6RBGvhuFY+f7fT8utwsZX0jyz/g645WuF&#10;TEJY8bRUZFMWgiGYnaeB6djJO5gfISOpZSAEuQSL+2bdGX4nJ+fS6aQRooU4HUTHiSrd1meiMyRB&#10;xYCaSZK2QQTVUUlOWNI9GyiT929w1rE/S8kSo9G9f9XDpC0hdDTpR7GyuQr6jK4iGapxlbQ4Grnx&#10;H+5DQn38NRQ1FNWCodqMmKVaSZH1yMGVltGxNyzeWcCrHcMRRuOPy4fs8umLS4lWQqQdA8/9WevV&#10;2TfGmlbIiJWyePZHioahmhhNbArzT6opHCNH92FkURqHsQASw9oYLNXDiE1WmPL7Ol9xe1VFOKt/&#10;kPQnZaooqqrh3PQiKLH19dSZXb0Ekc2MgbFVppYKrEGdJxEn8KNalLY6WaG1iACQU+HJBLImg6qH&#10;0Pr0meBiRI64OeuO7N0PW7mq8hQxYlcUs9TWLRy4mjh+wra+tFfW49ZpiWyFlqfDTSzs0uiBVBPP&#10;uqiJ7dSA3j/aaUp0/CF8QEnqBW0GJGayeSgZWpsrRu/8OxssdVRUFQ1HDHQVEVTB4f4ZFJPVEPTS&#10;s5LAixuLui8uGtI7Ux5WufM1JP8ALo1kskkZZkarY/ljz6fs5vKPF06Y6jrRFNFTQYysPjtDkjMs&#10;qz1FTSioUyvqqVHkIBjVA62H1JotmaWdpTH5VPD9vRjfTAQRKWwMfn6dJiHdtKlNU7djSXG1k1PS&#10;yx5il4pY8pPVpjYGmeZ6qFqOrWXwSukbWjkJupW/s6h2hKB3UOmcenr6fb/n6L7WQxnGAOhl2zm5&#10;6akylXUT1kyxYelxcFbm4ftq1qx8lhWld4Y/LG1WzCWOqeLVrAMga5uoI3iwja8McSDMhIAFBTP8&#10;uGOjz6x5YT+oafb0+0m6MAkpfBS5DM4qCihqc5Q5zHY7DO0mUimpcxjaWnqctk5qqip5BG1PUNoq&#10;lsJNBBUe2pNneJtGQ2OH5Hy6Sx7m8cQjLnSK5qfU9JPFZPb24sq9NSJXYqoiqZKJ0lrKR46kiklW&#10;ORaX+ER1M7yI2l5DOwLWBU3NlEtlJZ2ySFa1Pn5cf2cPtz0mgn+ouaHK08/tHr05IlfjYTK1ck0k&#10;Kx0kqLKrfcRGY3qDSNTl4zFTQqzRvJGQeLNb2SSJb3jMPp/nXHp5f6vn0eT2Q0I0aA1+zrFlKkzN&#10;hP8AKaiVHxaVVXK76ZYan+Jx19D9olPOGmCwsscglE+iTnSAbgxtUt7eIosX6lfSo+fl0hmh8OuA&#10;B1Bqc3kKatr2yNLQTYWpaemxWShhpf4fVxU7mesirIccqiLIxVk4Z43WMtcMptY+zCbaop7eG4iH&#10;+MZqKUpQ0weHAeXTtm6aQGAPH/D1xxtTRamrc1RieCN46dUpgTFLSyufBZyBI2qWyNLEZjGLXuQP&#10;aEQKZY4kONOft6UTWEpjaRYgV+0f5+lDWVy0+2sdk8jQ0VFT7gQ5PHtR1lTVtQw2rFp4CUj8i5qY&#10;UwQU7aneKRdJLBlXS7WZL0rD3BRngM/mf59B5g6MQF8+k9jJJsky43H08kCUWcpaSnB1z1n2UXjm&#10;hqY6MSrK0FTMxYkAhWSxtz7Uz2hs5Vk8TuIzQ8D+X+r59eUy+J2J1NaunpsjWYujrky9LUmethhm&#10;ivT3lqV8U3kkiBoauKclCbMQz3sygkJJbRG03IxU/EDn0OOP/FfPo3gFw3a6kLT1H+fpFz53JLVv&#10;DJBXfwamaSH94sZIvJKWmq4VhjZK2SicNcRFUKsCQp/UbQ7dbyRR0kGutRT/AFY6JbyJmldRKTjG&#10;fs6fRU11Xjv4BlKTD41gFxU2femlhkMK5CN46iqmilqA7LLURLcDVJfTcH6+kJW6RY5WZVHCp9Pn&#10;06qaLcxr/an/AFcep2EwWEEk2crNEazTND9zFDHT1GNqKURSStVUlM71TQTwnWI3AWWwKuOfaTcL&#10;670rDEDpp60/y/6uHXo7GgqV6Z85ncNS5ZMXVU9VXwR1K0UORn0xwx0bSSTUEsVOZNdGn+UMzkzT&#10;qrMbtzb2otrO5uYFdJ6EjhX8vs6uLCE9/hVPrjy6cEqMbC1On2iy1dpJKWWyieGhatV0FHUSF4JA&#10;i05a/wDmwbahyPZdPb3kRKSPWL7a58uH59WURFtAA1DqDmsdXTmoho4WkeORKyNoWRUhmlaV0jj8&#10;dMIRHLFAWl0FCbDSALe1G36AylxWppwr8v8AiunGgTQdRpUdMFSmBzX8AWopKo5PHYkpV4zxNkJJ&#10;qjQ71NcYQyT0jUtS6OsUaSu6Fn1fUMIoZZbXxStdBOM4P2/7NOmLe2s1FRp1fZ/sdKXbeNwuAD+W&#10;0/3gR6OcEQDHwyu0chpaiGKOSanimCm00cilfSwuPZJul9cXYIij0stK0x+fHz+XTqqjyNFHQqOH&#10;7Ok1Btx8jl0p8axLSw6hTr44W+zlaR1naKc0odYJk1EKgREI0i/tQL1l29zITqU08zkDh59NjbxJ&#10;MIyO7rupwVLgs5t+kroP4jjar7ihd3NIIKCWpielp0SExh4p/uJVkErspZbgg8e19hcy7naSUB8R&#10;RgcK+fTs9ilupUijcOHT1j8JmchWw5WvrI6rGGmraCnrIHkq38NAYqKvhWKlIlTH3hS5jfk/RSQb&#10;Irif6aNbcEiXUMeX7eHSS3sWirI0p0U9em7ddNityQVElJWUkTU2UzIMarCJahZMhlZqWqWTTJ5B&#10;/CcfTqCUgZSAChLKSYR3UkcoQCsVBQ+tQCR68aj/AAY6QCpZizVFT1L279mmNpKvMnK5jEVTwUtY&#10;f4RqyUWPrKSRRIs1RIjPNQST6kdI1hSO92tq9p7ur3FE7XFTQGgxX/VxyeHSyHQFqTUdJyprYcYM&#10;lC9dFlTWY+dchS1tLFPS1604Wvp637gmeajyUFczymaN4rKwNpAdAX2pkuljQppqcEcRXHr5j1/l&#10;npi4kWNST8PSCz2YwVcGy+InpvMI4BmpIUmpFzVcixTLVpLUyt5/CZFSxiF7Mwtc2EEdtOI/opmO&#10;BXJr50+fr0lCKYPHX+y9f9jj1ip914yKOpU4WqyVJSQzIumRKOmanhp/NLMxbzvVRLLI/jRQCrm/&#10;AA9tptbCQEXlHbgM/Z/q+XVQhdRqiH8usjY7C1EsuNhmp4ap62R4/PG8NO9VLHWU1Ikksgp5I/OG&#10;ChnZWAk9X9DeL6uCfw2kJUilAfmOmpbWBgCUUGvp/sdJ2evqIvu8bU7fpTIKuoV8fU0stctPTmZ2&#10;eCiasqdMUlHMSIk1Mrf1+nsztjpneRZiGp6keXT8KwiigA/l/sdMcGAxq5eDIQ0SUzS009VQ1lLS&#10;SQTxRySGKuiq6JayeOOamKkoo0D8jj2rvNzkWzaNe7uH+XpyWBUXtOen6LAzUdRVzRV1GtNGk6Rx&#10;vOkUdaEicqhA1SR+YvZCfTqBF7gj2TrfSTRR1JAOPP7Oi0FhIezqXR55KqpSr8VDDNMxp3yPjjqM&#10;hJTVahZBE5dqh0h8fraIwll+oPJFp7a4S3rqbRXAr5/Z9nRrFOFB4Vp0mqqpxlJXv9vX/eU0EklM&#10;mOVoY3phDNAaeJi2hhTieYsq6XcKwGo2uTBbWeS1jleMgU4148ePnnpnV4xKHj1xlkdqauWMSwiG&#10;skkyMFKJJbTmRmp5BL508kEBUcm5bkf09trCwajk0p9v+fpoxmNqN8XWGpzSTw0KPAg8ioalmpo5&#10;qmKYMyTToFOtAI31M4J0KeT7fW1k/B8P29NyknFemygyFRQ7gqIUpo8jSS0jRRU0uuaJlljb/KpX&#10;+8g8chRbaSQziwAPHtc9oDaqSKENX+R6fhiaRSoGAPl0/fe4/Rq+0yv+b+88eibya/P4/wCGW+6t&#10;93b9zyW8vj/N/V7SaFppx/Dw+da/Z1T6fPDz+Xp1/9XUB966X9e9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvd&#10;e9+691737r3Xvfuvde9+691737r3XvfuvdTafI19Jb7asqIQP7CSv4/9jGSUP+xHv1T69eoOn2n3&#10;hlobCX7eqH58sWh7f4NAY1B/1wfe9R61pHT9T72pWsKqjmhP0LQuk6/65D+FgP8Ab+7avl1rT8+n&#10;2n3Dh6mwSuijY/2Z9VOQf6XlCIT/AKxPvdR69aoenhHSRQ8bq6n6MjBlP+sVJB97611y9+690+4H&#10;ceU25VirxkyK/jrIjFNGs0LJX0klDVEI1jHLJTSFdaFXFhY8ewxvvJ3L/MSP+8bAeOR/aJ2SD/bL&#10;8VPRww+XT0NxLAwZG/I5HWem3PV0lWa37WmrzLUS1VXRV0cVRQ1VTNRpR+eWidVpJjAqhkV1IDck&#10;k8+4t3X2kureMts14J0AwslFenGgb4GPzOgdHtlvMCTK9zBT5jI/Zx/w9TaWlw+RzNDksVhXpPsD&#10;RwmSIyU1PWVMBmeGaop4GKR1UsvqUKFACBuDyYy32PdtpT6G/tJIpeA1qRj1U8CPmCR0MTu9jPGG&#10;gQMaeXWerq4KeWFMfJPQmsRKOupzDNUa3WpklmnpHdXDIrDUzADSTc/U+yO3MrwupGqi1HQWu45L&#10;iYUAQV4/5OhOl2/tOOljy1BkMfkM4MFiJXpqCrWX7TcGRy9DTLJmI2r5XhgoMEk8hKkO1U0YKhS1&#10;0EbXDRGKdG8I10jj/Onr0uhhMYUNIS38upeBbHffZpkei+4pEix1WKyokcULoK40FWBB+8amGnp4&#10;P0uF1J9L+y/cUmhWAeA2kCtf5dP2s5ieag4Hpko58KmZppDlsZ4sfNTwPkY6WWSo8TVhkyNUKF4Y&#10;0k0KIZAzO1QxTQLgk+33V2tow0ZOrjX+X+EjpKGkjuZJR8JPTWwhNTWVFHXJkXoKquXF1tZS1Pny&#10;1AsUlOJY4Xen+3VkZZGViHS/Jsvt62kSAqng8TmnSqS48RNNakdBNkpchDTVxoJJKqWSdnkgpJkr&#10;x4paLWrU2meZvAeQdROggg2t7FtskThC8QWvr5fb0VTZ6VuJfNYOLaW4MXSVxgxMlNSZnLtCYjHP&#10;6sg1EjNPUlamSBWESrbyhTb+hYuorJpXBlFPID161G0qN2dRaupoZql/tkykGMxVaJcfQxw0aV3m&#10;dqt46B3usX3IkkeWWceW8baANQA92gijFPFbUpx+Xl1W4mkrRzkdexW4p2qYquspKanqshHEIqYv&#10;Ksy0VHLJNRmHzAPNO/kLKWaSQtf9BWwTblYGWJ0geiDP+Q9Lop0MK58+pGYy1RNVwyQ+cy11bUSU&#10;9NKkxyT0H27yy1eShanWnpZJHhKoC7tYBiST7rbWMcdqw8cahSvD+Wc+X+rPVZqsKj4eomK3lVYa&#10;nljokeGV6qKGt0xEVUQnSRVp5apeYCrMo5ZtQ/Ta3tqfakmqzDtGQf8AV+fXoXIzTpVKtFPSvUzU&#10;iRT19LTeGeBZInSOShemWmijqRJHUfdS0kIYoSbJfgn2VVaPTFnSD/lJ/wAp/b168KrErHj0pcft&#10;6ioKGPI12dqKqtqMUcpmoY6iGnShm+2ioaegyVXXUUOPSrnkqYZtPlnlihkSPxs7gC9xI09xGkaD&#10;SOHSa3jSWh8+kJUyxwZHRV4uoo0rF++oWh8lTPVwV0TfwyGSWaCjRZoRGXKBYSQbeMfT2YyQeFCj&#10;Hj0/OgiyRQdLGh2rU1IoVrcvHS09NV0lTLJPNERUUdPL50ppEEz/AG6CqVbr49RDMC1gASj98rFL&#10;JG8GNJ8vmOmDrbuTp1zOImFa8WTzONy2QqayeqmyeOLCKR6nV4IKimaKJkiWoaPxqVWy35It7Qvd&#10;RyOZY7c0b/ij0rhndUVWPf0ms1udcdS1/wBvDSrU43GT5UUkpeipAc9kaPHw0sMlQGNfSyTuZEWR&#10;wI41cEklSoh27Z2ufCnK0QtxHH/V5dL4YppGDAVr0IOfz+Dw+4IuvI9x4bLRbepsPDiMxNVY1aLK&#10;VlCoo6quFY0zzwUWT3BWZOeBEDNPTvG5HjKgJN02HcoLiS+0kQ0YfYtSf8FOl1zZ3Ecep4xSnXWK&#10;bMUG7MfJRUdTVR1mOqWx6x1ktVLWBaqKrqK7J0o1eXHTNSvK48hutMlgwLqpZKsF3ZqAwElR5eWf&#10;OvHh5eZ9OildafZ1y2zRZrL5mbPUWToYqmparoJ2zEKR1uiS89bmRTFZqOkaWnjETOp0ksFW/wBf&#10;aS8a3itVhKjHp/L9nTsElJSCeseUzORXKVtPPPPVzfbx0dCjQVUqU9LSKGpoIqSMM0TrLdomLfnj&#10;0kgpba2tpolYKNP5cejJiPI9S8NlMdWTLrkWHJYuGJBVQ0a1AroIFqajIVSh2YUuQZdAZSI4Skep&#10;wF9TVurKSMfpikZNfOn5+tM/t49JlMf1kYbjTpD70rt2YHLYmHHZCgxiQRbghqDSVLijeCqiFNMa&#10;mSIu1dkMhjIakzGmjgo4/HGitKSx9i7aLPZb22uYlJaRAOIpXFSy/IGgznPQoju4IoTFjpb/AMUy&#10;mXp6NGrKyjNFiKSg3FK70dVSitpUbJ1tZRzUtLNLJTVM1XJUc6WjZnS+hVUBW8tra1kZEXBYgD5V&#10;x/qqeiKeNGkZ0+A9T4KTBUtTlKyPH01ZLkMStPS5dp5pKvyQSSyZM0yqsEZFXUOqp5YrmK9rgE+0&#10;8lzJHAlnr/TDcPTHSaQRE0Ar1ih3e1TIuKyMifroF++WoilrI4kgSJY6SoqZQTLFCFB0hRpXgWHu&#10;n7uuSjSwkmoPT0WhaGnTrlqrDivkrlno1yM+k0mW/hj0dVLWxY6niyPlkx5Ys9LMzamJCSXuAL8p&#10;4nvBDpaJgB69WnljAooFa9cshm8cKGgpaqnpKqdMG9I1V929NVVEgr/4php5zHqMVToBiZpWVRTE&#10;Mym1zqxguJHmLYDf5qf5OkcRM7leJ6f8PveXbvhhp8Nhnlh25U4bJmah0M+Mr4YEfI1VbJT/AH9D&#10;PNEDHFSR/uvYHkMPahYZGxrIAb/P/q8ujxpJUtTbVwegvwtTTZutr0mjpEpoa8TUcZjNHTrPO600&#10;MUaSTxrRRQu4Et21FQbm/swmeW2VazNSnRQsEssskNeA/wAleps2x8xUxx5GkrsJFHj88tFXUFfO&#10;6RtBQaqt6r7WeslergBLR+ZedLKQwvf3eLdrXQYJj3kYp6npNDtc0UkjeuepOQxEeTrsjj5MSkdA&#10;9PJX0ONpaqGqycFPjss1DSqzIdFJHPU1EaI7q3mhlDgnTqPoKWgNw7fpmv2f6uPTqqZHMK/GOldt&#10;mDcuNwmRhagppYPuYqamzKUeNGSpp6tMaaaioYK7iupYI6l44zoaPQSxDNaxLfXUM08MqgeFUVGa&#10;Hjn+X8+jbwUjtwsn9pXpOYWXcJoMTlMzmIceJK3cX+XUOQeTNKtBjaWLAitoIoVqaCimhmi0uQY3&#10;jlUkn6ezq+t9v8KF4lGQv7cV/wAvSNJI0qAMnpL5PzYmcSZHES4nJxIRk4Mi5jiqxRwyVFL4pY2V&#10;NNXUSoPJGWa45Avb24BDcAQVBAHl+XRdcKNeeljncJTYiavppqSlrv7wQx5qghxOSgqYYsRU0lXO&#10;zVVfSyVMcFUplp1KzWkYFdaglgEalvGjcmioQB/g6aMUjwyLAaOc9JTDV+QioEFbRZagSPDDHYes&#10;qClDT1FBT3xs0bLOPBJUQ1FTVokilwzB1vqQWVX6RsQ9QTXP8+rbfc6I2huP7Sn88dLGXau4MlgJ&#10;p4w7w0mRqs1VSy1dHXzVeIpJMNSUuRxiR+NgMgTVGromkaeeDXUIiovtNDebdblIqBrhl4UOCS1K&#10;n1wKH8umpbScMWYnRx6eMrPFsrHCoxtJjHq46TM4ueWXGNUvDVZuszWFnWGEN5aqhiwNPU08SxLp&#10;hkiiZyHA9p7AjcLkmePRT50GKevnnpVaxBiEJ6V2I2Ruqk63ouzMtt2in21lclVQ1G6MlHPMuEei&#10;XM0nhqsZRVFRLj5q0xMXqXTVEkcEaFXc+6Xdr4ck8NstUY0B41qBUft6EMG0SCktO09Jem3R/Fs3&#10;ozGTpzipZ6U0FeZXWVaaipWjjSFKtZwszSyyBGneJ0kc2YFrgrm21orLwYYv1GbPz44+z/N0m3MN&#10;FCqjB1j/AAHoaNm5PaeSysVbV1OYhqK2vqaAZqkanp2q9vilE9MamKSrmNRNS+ArCZKqZbsSD6RY&#10;J7pb3aQrbFOwEH/AT1rbblVI8ToPcpujatRBncXWWycoqaOSgXH0aUtRjGSvqMzlVxEEkeRqquWr&#10;xc7u8kk1RSyhyCsZAPsQ2NpeeDaeHbYK4JH2D8sr8uizc5ZZ7mQRSnw6dBYKzHR5qpqaJwMvQ0mI&#10;yuTEtZSPUPP4KTI1NdBOcjVxVVPNGAkYjkYtFJHpisQfYouduvJrSL6iIeEQQP209OkO3GSCdkVi&#10;QP8ALnp53BvuChp9200246an/hMMdOor2Woy2bqzh3ys1JDh6KKsqoqZXRUjqKmdFR5tMg1abe2/&#10;kt5PAk1DRqyPID1/1DpXuU8ixTS6uAx9vSDpMrU43bJr6GTNeCHJt95lBSxJQbeq6ylasiMDwxyS&#10;tM1NSiPXcMPCSrWYezCbbI/r9EagSKMAedBnJ+fRfaX0slioJ/xsmn5VP+TpbdYZfExSR4qomSrV&#10;cclbjKymlkqhSSvK1XC/gBVBTNk2UsjEBi3A1GzBrmi2u4fButNFBFQeNOjHbEaKedG9D/k6daSi&#10;r9uPkqqmaGenyG5aeoipVnlkx8kFHk8zXNTrA8SRS0MlNEXlBdGWwUKB7anuIL4CKNR4oRa/7yKd&#10;es7PxJ3cuaFj/h6dJt1R5OJsXSSmR8jLLOsRkqqKOhqGipL/AGOKqoBQxwxV1Wft5A/pUkrb2Xpt&#10;MqlJad4Nej36O1iIbrK+6sI9WtNNLS0sdJWxJW19C0BGRytTThGXRWzp5nchVJUkl+CpuD7pc7Re&#10;3CPRCx0nH86/y6MlNtpQHy6Xi1ku4KGoxW158dX1lVJUzrkqmvXGwYyNLyS+PGwSSq895WPjY3qi&#10;wC6SAwIoLa3t2T97wsqjjiv+r/J0se4VojFH055vK0dRl9wr/DHxVRV5xIsRT1lXBVzYvH5mWKsh&#10;rM3JRVEkuYrMfQxQLJISVMt0ZiVI97khg8YTQuTaj4a+g/wUNfy6KlhGspTuH+XPQHZ5d5YHJZD7&#10;maskgy09RTYmWSD7fFE1ldU0tdNHWzhKaoi0VHkBTV4We31HsbWE23XtpEQAXQZ+3qsqadVeHUOl&#10;oqHCyzVksFZO+VwOGylAlYn2lXT5DFYvEQZTCKII0gaapz9BGGLl5Ep0kNgQSVbyRXCxwJSkZKmn&#10;nUkg/kCeHyrk9FlJI5NY4E9TcdkZ8wy5eTKVtDmKLKVkIgjmj+6gmmrVV6AB3ppJaeoHljVltYt/&#10;hf2V3EBsyyxxaiRT+XHre4zpLGhMpGaf4f8AN0oc49RT4yurqV/DUGoSWrWaaVPJLSOZxFJepkmE&#10;XjZbeptVvr+PZVZo8t3KJk0/4eHSGbcY4Y1Gqp6Ve1N5z0+VwNXBjstBX5CfLVGSjpHiix8kaVTU&#10;qSQVFK0lZAKaZapfHKryEBWRgHHv24bWKGaoqDivHpdt1/A5LNxp/lHSGz+UqadauLHmVYsnVNXY&#10;hylVI1RTHKTPXTavGs0tRUpCI543GsEjWVvq9rLDblbNyAVIpXy4Y/Z03dbjpuJNJxj/AADqZT5z&#10;M54wZmSFJdxfxmH77HVkkUEtPHXzeCspKCJ70Vpo4UNzIL8eM6z7dls4IvEgU0ShoQME+Q6fguTP&#10;H4ngg9KDHb1oytK8SPRtVULYlIo9NTjIquOhlsn3VayOiw0yRnizRkk21FiSGXaZdbOSfDBrwpjG&#10;P29Jm3N7YnxAAnp0nMy+44sdLk4aaPIUtcs9JWwwUktVUUEv3Ei0rSVMiLTiWOkgRVl1crZbEX9m&#10;VqlvmIyUIFan8un4rOfcK3CJSKnl1KRspWTVQoKQY+GWur4KCGapicmWHCTV0cNTTSAxzNSU1MzF&#10;0sIyyqQWPvwtIiSA9T506RXEbWjHVx6yYjcdBTS4/IOokSrppqfIrQvB97HhpBWUpSN6iZm1VsOh&#10;9MbQ2K/10+2pbGQAhGIFeHz6cglLka+lLmcvjq6fJLjYJ3w+WyePSpysyD+IY+np84yJjoqhGMsF&#10;DW4mBi6xs5SSMBgwK2bt47iPVrYlvT/V+X2/LpXJFA4+Gh6Q+5904DEY7MZDPxQ1MlEk+DTKtLeu&#10;GVleXKYATmqlepqaKfI0skElSULikWI2L3JPNt2q73O6SHuApqNPQUBP7D0jBjWTR5dJCk7Uzk0o&#10;EsORpYMzBBFkqmo80lI0xjgnyOLxzVsLJX46nmh0wOjIZGUBiBcezW/5cit38WCWpWtK4NPImhwf&#10;l05KClNPDoyIMGe2hnMniqulmXFQYeeiwoahoJlx9RHG1XUU7MlK2co8ZURBTHHG09OHIT0+r3Ht&#10;zZv9UrSjz49KPBQx66dBQMhmUy3jwwqqykeppp4qSmx9XNHVtUuj10UCDy1DSwxSDk8ySEqLWt7M&#10;/pNvejyuNdOH2YHSLUUdmTBPXlNDmJnp6/K5J6+nqxR4egrKWKlWuSpyM8wx1VNXyLLQSU2XqFDC&#10;zkJ5AArKGDo1wE+FD+lwxn8+ix/q3nao1LTqdX4mloaelx+JyZmkmx2PpaeGtlooAj5c1cfh+51y&#10;VEkH8Mp4ZVDHRHOzLpsfeop5HJdo2rk1p1YGWDDINPSgxkqbWk2XlJ6fBVlTSZCryNPNJRx1GTnS&#10;KenxMNNmXklNYqVMDSSiO6sxu97ce2juN47MgmbSfKvVlErP4g/s+g9hSqqqVs/IqSRV2VByB1yx&#10;SySLQLDlGs9Oqx46kWuXzRx6ViLrwCQfZmtxcs/hu/aP8HTlxBHcIGXj11iKms29h67JSrVV1Nkf&#10;PT0FG1ZDWJDBTBaWeeRZ5C8Mpp3ESSvGwB+nqsQ3NLDcyLbu9KGv+T/L1eKymWFuNKdMwxxrXFJu&#10;X+GVlNl5HWknqJVeoxpVqaSjq1yICiJo6mVahQSok8LixBNziG+k26ICzTuHn61/1U6Lo7I3Mjow&#10;7uvTbRmw+Jln+yirsNUpFD5KaXzUWKo6MSY3F0MVVSVMFYMnDVN5jTzh28CIGVkt7Vpuck4Es/8A&#10;an/D/qx0xPZS240pL5+XSJnjp6KGEpItHRNQR0kTUsZrKXwwWoIKimp7lqdaR4QDTcObk/m3t1Jp&#10;ZrlZZKmQEVrx/wBXz6L/AAbpWYyMegN3NtyCkziKEeamml+6jaio5qcCrRJKhPtzUuYXeaC5OuTW&#10;ALHUdI9yBtt+Lu3IVwGUU/LpC8J8TVpqw6j0uXqYmxVV/DnSmEUkCMklXoE0/gQ1RetpZFRWeYEq&#10;Qbg8m/uk0Su8tZqt/sdauL8xjT4WeniXMz42rx1X/E8jT08Yk108X21TGKyGeNlpMnSVoFPLRyNG&#10;QzMrnRL6APblnHL4BJUMaedf8mfn0lj3CTWuulOnyuXG1NfX1+NqqPb9Nl69o1ghm++khoshVrK9&#10;Hop4IZIIYomMJMt1WAgBlPHtAsk8crBq0AOOA/1f5ejkXBnQaUBanWTL4yroWy+REtJK+TpJIy3k&#10;KVMkNTXT0gkMtOskFS8MtOLyOOYytyTazAuy8qRMc16I5WuoJyxXSvSV25R0ExqG8klPLTPNX0Vf&#10;E6RR09ZRRHVQVUTSzPJS1oUglVia/INvZjdzfTRg04j/AA+nS+Ccz4Jz0JuJpp8tlt17hfbGJytH&#10;hsJSUVPj6msMOQo8puuSDD0UlHkFkdPsMXjRV5OSaqLRxypGrMq39qdvaGSzAnmpKTivp6/b0fWl&#10;qH4jFP8AN0wbjwGHxyUFFSZmKulmgr5qKtIkdMuYaiZYlx0CTmU49aaEFZ50pzOSzRo6FZGK/wBa&#10;aZo1NYlOfl169tI4Y1kApXphp6fH5Ldk9FuPI1uHoBjcjDBlcfHHkoaWNKOOi8LUdfUx0xWNzbxr&#10;LExUghgRf2bIFtYY5FTV3AU8/M1/Z0mhsmnCsR2jpe7s2/k8PiavBwZpazD4GrgWmejpZI1kq4q3&#10;KsJJmFXkHg/iCaA8U88snkRfW1gfZAm420t8V8EknUPy8v5f6sdPXMRVaDgOg1mqs+pWsq4pqmlz&#10;M0k900VFCs8UyWlEsbNUQ1dMGb9qRQFDcg29q1jtwmkAVH7eHSKGNy2qppTp+q9zZGpoxR7eaLHU&#10;gxGQxUeHppJYo46qTIQytW01UAJK6trmpUepR2djpA0259qENpEQZlyP8H+rh0oe5dDoByPLpJVe&#10;1t7YsVLZ6GvNOmIotxQzCVWyIx+dooZqNoroVeOsx00beOXQwi5C83C9LjbpARHpWQ9Vd5nVdZ7K&#10;9O1LlJUhebF0lPWmjWox9ZjS4UVmLyFEvnqVpqwwSVCJFqULD6Yygb+h9o47MrIzvMAvEf6vn0xc&#10;SSRqCp6Use7svVVL7ZzOamrqzH0M8FPVtLVVkTfZyw5LEOYxIsZSlSVY5DCySqpvc2PtLJtMU0y3&#10;Qj7P9Vf29bW+cQldXQd7fyuWq8pXQTT/AGuLxrVlY5qYkKGR1E1VDE0s/lWZ5I10KOWPqNzclffb&#10;davZRNEtbkjP5HH8uvWVzSQvMf0z0POPi2/T0j7noMzlqOqmgapqKGhxYq6CWkggigmqYzV1EdYt&#10;VPWgtIsYdoZBb6ewdIJbgPt11bYDYbyrw48PP/D0cMw0meHh05YPdk1Sj0D0lNnKqvyuEyVNBRuK&#10;yesipYso9TAtFIwdKgSPEwgEiGZwVclfSEseyxW9G00B9R/l/wBjqlvvT10ueHTbVVS0qY6kmydY&#10;08uZqKKTHTXoarAVCZKGolqq2ikM8dRAuDiWoWSAmKB0kiY3W/swh2tZQCkYr05PuHj8D0xbdzu3&#10;4N31MWdyFdX7fwG4KtaykrJJtWehGRjpI58cyJGtBXTUSkvN5ZjTqTKiubRAym27w4oItFCwz+3q&#10;tvO0apU5/wBnqdt/fFJm6aIy+SU0zxmTyzq70NdKCFihICTSU9NKIyzt4yzEtptf2Htx2R7C6SQ1&#10;0nIxxHQmtr4TQmInup0patKvC4CPNZyhNclZBUY3GmqipK2hrsfi0ipqoyVJAqEyGJqmjaGSNRYB&#10;gX1X9tQCOSdo4T3+f59IJYaEsR1B2pmY5aXJV9NLVLW0FFiPBR3STzUGfK0GQSUqWOOTEVqwkEpb&#10;w1DsWBt7V3mzK0GoSLqr/gHSXUiN0p4d7YaDE5aas29SzZyaGWRK4zmZqJ6fGtEIkoqLyT1f72k6&#10;X8YDAaRYeySDYrh3CeNWKv2Y6WNexrAun48/5ek5BVZTOifJYkSTSYuHJ1lTi1K01JSP4zM8MFIl&#10;SKmanmxKiRyjA8EkcH2bLZx2hVQD9vQdZnkudQOKdOkO5KunwdXTUUUlPLJiJdvT0Rjk808gqKaq&#10;gvTVMVVTUdbK8ClWSJGV0DXJNyXC3Y36U+Cv/F9GtVUAkdw6bp96JjYsUtbjchBjs0ofLVNLRTrW&#10;zTwr9jTSSytOiCOnl/bKqiJbWWB4IM/3LDct3SqaZpXrzbh26fC/Z0jJ9yHJZCtgyVFkQ001PHUf&#10;Z0vqSKncxSwxuk8tP4jH45GuoZluyg/X2uh2sW8Y0yKEzj/V+fSJrpwOFPl0pKevyOApK3yyQTUE&#10;MlVQNSUtZR1rSJVxsafKY+WETB4IpWDNHKA90Itce08m3wZyCxH+odJ5J3i/XPA4/wAv+Trnujcu&#10;VraQ5agqRjJ8bHho5cWoeghppYIBTtUAU0FVOiNPEHEbDlj9Qvtna7COKUi4WimtP8nTDboXVgON&#10;Og3xGXqaaWVqZIZsjNGVZ5YaPIyLW1N5qVqLIRQU1ZSCoeQm6FQHAD6uPZzcWyAFTXRX/VjPW7SQ&#10;SCqynI6VsOcrsZkqOmmSqWqFJOskbxGgnilrp4/vceUlMn3cPls6FvBI2skKPr7LJNvjeCd1HGmf&#10;y6V28hhuJFJqcf4OnubcdGM1i9veabG1UVPk3TMSRTRT1dTLS0k9LQ1SGnlqFx1OZQpYlhJquGtf&#10;21b7UWs55GWqFv8ADT/N1b95tbXiSD1p/q/Z0H+5cvUZierkytHEmSxbRqPsJJYKp3hk001RSTQC&#10;aYtG9lF7XPpIFrezzbLOKyjonBvX/VTpPe7zc3EjBQ1K+nS42vu6ei2LX4rJDKQPEtHRiWqSsaOi&#10;NJkXzMrQf5VSqj1/kEZIW8gb+p9le4WAku1KqKVr5dXivCIyrHNOmaoz6ZnB02AgpqCGppczHlKo&#10;0cdKmcMEODppM3QU1fA9PNUoIotcFM48hl1OWa5JX2u1eHL4slTGRjH5V6Y8dCa9PNNvnI1m2KHF&#10;ZCqqo8dFRZCow9LWTSinakigvFVQ08zNB95NF+zJoFw4P5sfZbf7e7Xn6VdNePS6KaPwweg2kyYq&#10;MtJEZpEVqGSkkkM0NM8U7UcC0xtF4yqKrkSAAqQV4tx7NobUW8ethRuI+zPSaWRJGApUefWGYQJl&#10;6DERj+IhqCs+6jlgkqKCnnpFdKadlXS6kNpPKgem5/xMIyq2zXbSZ4ft/wCK6rGvj3AtkxDx/Z/x&#10;fSs2VkKbJUdbtjOY7H0tJWV0SxZJYFp46GvaJo6SepFOyyCORP1eqzXBsfZVfmYGG4tnJX/VX+fS&#10;6UxeIwX4eH7BTptyG3RUu1HLO5ip5WVJ0qkqnr1pK+tM0tNJEsEbwOskbHysZvKEFrXIUi/NvpfT&#10;WUr00UjxTPTrncRR0+MpKqbmoWOKOtry0Ms9RGlRHUYyshe8sL11PSArPESjO5F7m/sut9xmmupV&#10;0HVX/CB0w6JESRx6D/MUsFNPS12FqKvIYswTu1a/jpqqXxxtUTwVNMkgPljlBUNbi4HN/Z/D+oTF&#10;LQfb/n6QPK7Np9euNBrNszEKmrhMULVcUuKnpBWRGT006VEynVUanOq40m39D7vOkcJ8OgwfI4zQ&#10;np5YDpqePSSq6GPC1eQyVHWJT0JquIpKa6yr4tYiniA8YaUsY9TI2lhcEezGGcXMccBWrfaf29UK&#10;Ejt49P2B2tjN0Nks3jZcPDkYJ/Osq1Kk1InaniWClbKR0k0NRqbUtrxPoIDcH21uG4XFrostLCLH&#10;2Y6tA4VvU16hVWMzENXkcI1dPBW1KRxDHmjetqnWnEl6tpKZ46fWGmvpW9wwN+Pam2urd4xMy46t&#10;P3Pq8+k3V7a3BjKSLN1VclLBJKv2dbLPEKmN6hPDIIKSCR6haeVYCJDIfFq4JH09mNvewTgJGgp/&#10;h6SSOAzev+x02YepakrFmwXnWvl+6iqAKiGjpzA0EoMklIfCkgQO0gcsNP4Yj2rYOaoUGnpNHMwl&#10;I1kCn+XoRfs5vF9//pazOv8Agf8AeW/kbz/c/ef3c8VvvNf8V8PGv/M/b/7s0c+2amtPpl4+n50+&#10;z/L0s1L/AL9PDr//1tQH3rpf1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691&#10;737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3WaGeenbXBNLC3+qhkeNv9uhU+/de6e6fdGZp7D7oTqP7N&#10;RGsl/wDXcBZT/wAle96j1qg6fafe7cCroVP9Xp5Sv+2ikDX/AOS/e9XqOtafn0+0+68NPYNPJTMf&#10;7NREw/27x+WMf7Ej3vUOtaT0oaPIxswmoK1C68iSlqBrX/kKJ9S8+2LqztL+Bra9to5rduKuoZT+&#10;RBHVkeSJgyMVb1Bp07NlauQP5JXEkju71MIiSpIeEReMs0UkXhuuplCAu1yTzf3G+6+1ex3OuTaZ&#10;HtJj+HLxnz4E6hX5PQeS9GEW6TLRZgHX58f838vz6eKOtxt6iMma9bJFQI8jJTk0NaJYaj+Jy0yr&#10;JL4nbyL41IufUyj3E+6chcybIxkntTNaJUh4iXUCtfh+NR6kqB8+jaG/gmwsmlvQ4/2OsuyqiXDT&#10;ZeOXMLXGuq/FLFLUO33xRWj8tXG9LMzxLIwClZvTqYkm4IBm+FruGIxYII4Y9fs/zdLYVcsTmnn0&#10;sVp6Wr/iOVyMD0Alx9TU4SgpYEjgiejnoqNVEcKqUrJGnkY/XSqBje9vZZ44OmKtSoAJP2dLpEZ4&#10;00qoi+zPz6dNl1+163JRYusDUUVTUSYxM7kaSprIKCpnp2gTI5SjTy/erSRzamRFJk+tiwA92uI2&#10;ij+oUd3Hy4dCCwt9qaArpQzU8wD/AJOlDujqnA4KrmfE5SXLLi2go8hk5Y5sdLFPMGL16UDRSyJQ&#10;VENpVUlHbX+4sf6fZOvMVw8ojZnXVw+flx4/t6J7+wjJLRAAfKg6g0LTVGEq8FkJ4Vosrl0z9PUS&#10;mpVq+qo8dkcPHBHVWhp5KSM5EEp6SdFtaEsfar63Q+rRVuksVspUA0B6YYNpLTbhliheSGro6ikr&#10;0kSSmq4aeaahq8iuSp5EHqqImx6Ij2cK5Klj9SskvZ5LVGBI4+dOB+R6Q3FuomZePD/B11mqCgyt&#10;Uat6acV5qGvT0yVK1NE8rMZUSKE6tJkleUX+ryvq/oEcW43mYdZoR5mo/n17wFA+EUHTyMPj8nTm&#10;eahq6RIaOvoqOvWhleeWBBkaCfVK8yUoqqZlUu3qBH7ZsbXaa9uLaQh85GPLy6pJKvwg0+XUTFYH&#10;BT1lPTUmNq66ijposjXUCUEVfrgoq6oDVs0dCXkIpo6jUdIUu7XJ4v7WyX986qA7DUeGqn+XpoO6&#10;nUF7Om1XpI5oKyqx9qLHQyCgpaOFzWfY07vPjaWeJWqCtbXrTySFf85ARdrgGyrR40pjZqCgz86C&#10;v+HrU5MygjPU3FRVeRyJzcNFXR0sObpYaqKs8+QE9JVZA1WPnr6kyhg1T4Iw6AFUljMwH0AYuZIb&#10;ekaONfqOPD1/1Vx0xAk0Uq5NPPPl1F31n8LiqPA0dVTPWPSx12DjpoqtVqYsg9RUVIoJnc1f8PxW&#10;ObU0KgGQo5dpL8BXtdnuW4s1XbwxnJ/znpdGks85jYFlr55/w9Y8NnNv11OlPQwVkBSLHU7SzV1F&#10;V0NXkpnapnEU/wBlTVsNMILiP9w65DYqb8ot1224jJZWUvX86U6NpNtNvwHZ+XSyyVViquWW1DT0&#10;+cmpammrEpKxDT1Yji80T1CoWgSWOSQEwXRhKbk+yVUvYgiF/wBOv+E56QvAsbmVuHp/sdAXuN9v&#10;Q5OvhzGLrJhVsuNEss+Qghlo1WL7IIySVONqI6SsuwLcl1tb3IW1zXgsIwjrRe7HyqM9H+3btbof&#10;DaFMD+H/AGOl7hqPb23JcJWUmGpKGqqjLjptwUREy5Gmnq6eCc8QSxR09G0rxBxCWZizowtcEV7u&#10;G73iS20l03h5xqNKftpw6V7huouU0RjHU6urdwV70tdga+KCrxE1HNXw1NXWUVZPTSeOr+2pJK2n&#10;kVqILUxCRoyGYCSM6dTEJ9tgsrWPTeIHDKacDQ1pU+nA/tBpSnQYeGWT4agV9ekxRZHPLXzQFpDW&#10;1c0kISlqfNT1n8PkZpUjMVQjrB4goDW9OkWv7cu7GwkgV9Klf9L/ALHVBayiRiGP7fl0pavKbljy&#10;/wDDsZl4qalylVjvHWVlUlFKyVDL46t46iRkq63HlWh1jSVC2IN/bVtZ2SxHsICitPs+zh08DKhC&#10;hmNfn0/psbcmZTK1eEXEYyqoMJPDVwVWSo8SKUUtFV5OqngnrZ4qL/cnHjmgRGZZHqalI1vqt7Tx&#10;X1kHFvKpNTioJ/ydPRxMt2rutVAyeomZ3BFDQ1OBnDVuZOGxnhqql46qoeFqiWEZEPTxIY6aeiqP&#10;uJYwSSqWYsrEhRabe9vNLcQnRAx/CaD9gz+0f5+jN5rXgBRvmK9P+xMxjcjRJRxvWiUCsoo6pqdI&#10;ZY/vcfWUGSfJ+GqhoKTHQ1omX9z+xHHydRPsn3nbrmGSSbFDQgHJ8uHz8+nIZrWYeBrAp8qfPoWo&#10;sVjcfSVNYyDI5NsbTTbfgFdRLTwxFU+6zdX4Kx/sqclFKQkGSSRVuVBv7CYN3LKhlB0VrWhr0hmM&#10;KymOJgT60/y06ASqw1bm5qyP7aJ6ipkqafGVeQSWWE1tEJJ3qVq6cugqFaQKGIFPTjVc839jexu1&#10;hWJGrQ4PHz+XTZNAT1CoP4xjspkKmsx6UElNVZLJPSx1i1VD56yjRyaavSY08k8sSlyFuNP1+ntV&#10;f/TySIiNVKU4Hj9lOkDTjh59B1uPceQn3hiMCtNUVlbPRLWU1PHI9b4KOfxTyOZotDzmWQt/lDtp&#10;0+kLx7EdjsMI2f6vThic48mI4cevWMjpdyMwouKfsHQ4bN3FU1mM+xqad6IRzUdTRyT1X28dOZBk&#10;ZalcjOZ1nhapgiJjFSZZVV7Q+Nm5BW72j2h1QSA92cECn7KE16kHbns54h9Qi141pn9v+z0t8JR7&#10;OjqMvjGp8pUQ1jVQyGYq4KdaZqhaWFcdS0i4538E81bUBirlmKoCOT7D17JetFHc1+EjAB9f2dK5&#10;I9uBd40AkpxFPT/N0ld1byqdsbfrpJoaHN07S0mGmyCqv3VPVrjAtasxlC1Uf3eLiGqTgKf1MDx7&#10;NNr5fm3SZZkTQafL1GOiO6vLWJGUtU/Lj0Fm395wZWtfduBqKV4qd8JXPqyK05oEwVbiMvKMnPWv&#10;JAtMlVAUJlLMyFgF1AAi662Ke0aDb5oq9jCmCDrB8h55/b0GIHWO5knVjpJx646Wm4N/z1dHW5XF&#10;Z6pyWPWtw+Jiqo3xrwY6b+OUNZFVUE1RKaqsCCsyMgSnVZIUSMSC36Ulry1BEfBngRW0EgECv7OI&#10;rwqfXpVJuBlcxgV+fThQbebI0u1zjcNkchmM/tuTKVVTPFVfb4GmXLZKjimpTCEFTV5SkwqwKs92&#10;BiAAYkgI7yOK1tpIyQTXA41pU/lTJ/wdbjs5pSNCEnpR5LGZ7cFTQ7axlZW/xSF8TJRTJh2rqqeS&#10;mYQ1VG9EIIa+ogSh1/tLGfUSSQB7I9mkgiuZJ3i1LRhQD1GPL1p1eXart3ozAdQ9xYd9vbon27JU&#10;viJauipaljhcgxpVrIqiStxUVWsM1XS4+pZMf+6IqqeCFJSDfQQDKOaOSETGFc14gYIwSAfU5/Z1&#10;prKW21KXOoDiDx/Z0yyZ1P4tJtzOVWQzUWNpzQwVkk9LV01HIao5id8BEahElo3raiectTII55JJ&#10;CYtRuXJ7WSayFwg4ngPnX9nDz6Iirrcgqmp/n/s9Cm0u8MXtavzozE2W27uHcEeOxUOOpnEMsFNj&#10;qqoxglnkq8P9t4656yOWBoZXdqFlPMsVy8We1eCrzwsJUoTWp7hkcGNfljHR69veSxqxBofKo/z9&#10;KHc239uYtclLR18mfoI8Dm9tRLuSGvNdHvCClFHWbqyVHBJVIuQhxh+789Qv2onnjUkBdRSw3Evj&#10;uwtxp1aqY4EkefzGBx8+kcZa3lBPxdAnBV7r26s2Jpu1d2ZPEZJJp63ZFPjKl8JVVE2TpqWHN5NB&#10;S1UNZGsTM8UsSSSCqfSmkaWYYRXu2zWOh9rQT6viAAzU4B1AcOPzH7RH+85zbRxISCK8DTzPUKux&#10;1XsqbKVm4KqmyVSKtJ129QgCjKY2oeaRMrSmWWsilqophMLRvAjuwdW1afaFvpdxjWKyjZZg2WNc&#10;ChGCSc1P7PPrUy67USzqCa+dD5H7eneXsbaVTEmGxkOH27HmYa+roM/FA+JegzjJLNi9vTYqCqnp&#10;IaTK4xkZJfBTmEvp0cj36Dkq7uWa4uXLuDgGjaqcTUk8MUr+3oIXl6EcrH2j5Y/wdNu2N2LnsWMZ&#10;hMjTy1uE81bT1ualhxtfSmjVKbGUlPmHliNNjMxkKpFnYrIkSRys0ZjUn282zy2tyDcyGO3+RqBU&#10;jgATkD06rbTl2oWzTpJbe663Rk82Mw+20wtUsGJNUkOWo5K2TwQoZ56eix1dlGx9VBDCTMtRGkUc&#10;bHQEUqxMtz3Tarazjt47rxSo+HS9eODUqK1FDg19c46P7OzXUZqDPl17K0FOM9uCqqKiKiXceLyd&#10;RA8FassaRkpjtYr9TNWfxGFI7o2qQSgMPxdq03V1tRogIAoM/ME0px8j0UbnLrk+n09hP+fp3fE5&#10;mi27lNt18uRo8VmafbVbUeSSlcNisPMtRFOKaNYWrspUCSSNVIZ1jne5Bv7L7TdbF71nYDxsgYIz&#10;Ty9P5DpqHbnQCTgRkcOsm3a+i2VJUzQT1MlMtGj+ari/htQfuGp7rQUUdNUR+Krgp1SV2Z44U13s&#10;TqCW+ifdyFkWtTwNDj8z/wAX08iX5rIhz5ngf8nSnl3LnnxNBJSRUsdd5m8lLPDUVdI8a0uTooa+&#10;CZVlpmxdZT1C0mj1tGyvJcrGCC+32nb7G4ctUyeePsNP9XHqsb3ETPViCB5Gg6y0lRmc3jkwv3EM&#10;s2PwmPhzGNxcuFpsrXYyQUmajooMfuKopqiqjyFKkTpOsFSk5C6eQgJv+7hGyXdaQNgD0xWuM4NO&#10;l0V3LNakOTr9a5/b0tsVsbbX3+RxGexBoco64arkXK5v7bcW3snBl5KfK0uaraqmxuGq5lfGstVR&#10;lKKWPVE7qinV7J7u/ms1SQIPD10HD/Bx4HFR0fbW0L27GUgtjJz/AD6caXD47r2pgpduZup3Pjqa&#10;GoaCuGBgSkq6USeJzK0mSzE2M/h63KinqTE8ZAVVb0+w/usse8q+qAamIyQoNfyAGekt9erZTxxq&#10;cE8fl0/bry1HRY6hzVHQFMbRRPRCuSojn/iAlkNRXNV43w/f6qacqE851WP5FvZBYWTXafS/CwJF&#10;OHmaZ4ZH+z09NL4cjThzRgPX0HSSzO56+hy+DkqclR01fU4s0X+URxvSS4DNM0cYxlZU0lZj6Sp1&#10;FqeTVE0vk9WpF9XsU7Zswt7aWLTpBNailcca0zTz6K7jcydJGe7/AD9JnO1+Wm/iFHBkKKjqEqpI&#10;aOXDY+cw1FHicbBH/eWCrYzx0VJma/EM0ZRrSufKGCSLc227bbZZkIk7ic1+3188f5vLpLdXjuna&#10;SD8qjovuc3ruTNbfozJUUtJLko5qV85NUjHtV5uHJV7a2MMcNTKj1jhEn0hwjRvJGiyFjI1tyzZr&#10;cCRgHQHNQDjjkfZ5Z6D8st3MNNGA48adSVm3XS7PomjzNdUZKmx9RXZaOrnWfIUn8OylbRZHDLMJ&#10;ojLrWIHR4wZLhgbMCSy4stpO9XELWcag6aEKAMqM4Hl0l8OWQFHYlwPM16EnY+X3JVPUU1FjIqP7&#10;XKyNSNFV1EWRmoMUYJayej1MzVNDT4vHu4UA6XV1szyEgP8AMW0WCXCfqgp8lrmh+Xr5/wDFE62x&#10;fDhqwq1OnsdoUs0GTx+aCVNHm8rBl6LMU1MYXocnR1Phyk9NFJPF9kmRx/jEugKJPtackHxBmQHZ&#10;bjwVSE4A9M0P+rh0rw0hZkBHSh2fnKLJV2Xo8oVw+Laigp3yGiOsNC9FQ5HH0UcdKryGSkXJ1sjU&#10;zxMDDMhnLfUKivtvltrdT3GnkeFT5jyrQUNK+nRitxGkRRAB8gKdOc2Sx7xw4Sph8O4Ys1i0q3o5&#10;VyLVVUqSfcbilWKnSjMn2ddCS8XM0TuCLp7Rra3spJ4WpGK8PKvGp4/56+fRW+lzSQaiPXP+HqPS&#10;7p3PSY/LUOMpPu4d0UckNbQ0Mq5MmClnjqabKVFDpp6iCmLKCpC8Cw5B91XbbISVZxqA9D/mp0aw&#10;bvLaReFECE9Bw/Z0pBmPDV7VydJjpYfssht+eeKSrd5a6oCR0c75BZFSRK7KLA/mMdg8aghbJyXW&#10;6eFfBfwZxTHGvRdul4bmKJgKMTx/PpETQrRYKrCaFkoJ3o67NVxENZVVeOrIljmrKP1GpCNEzINT&#10;E0w1An8G8tvK92hVf068AcUOafz6VxCMQLVu+vT1k8PVRUGOqMfBVpR7lwcW4sbNRVUU9NU49vvx&#10;uPFV80K1TYusq83iZqSJZRq8tMXAMTxuXBbQxSs87DV6H+X8s/6iOnvCJ/Gf29JTd2CxtNjsTJve&#10;aaqpq7Du9G0FHUHKQUdHSIKN8nAVFHNHSzfaiOo1CBzMNGtknCHFhLJG5l25qSUpjGDxHljp2Lb/&#10;ABJFAarDPQU/xJ8i9FCU8ooMdQVWPSOrtLTwr52rZPFJJ9nDWVKmENCUFneJRyfZ19G2nXctluPn&#10;9nT+428sUYonD/V5dCHjdzSYzJYeGixFZRibBz12OqszGKZd1UsNaZqOomilZgn3lFEnj8F47h1C&#10;XNwRbhsFtOrMJAGDcB5cf9R+wdFy3YMOT0vU31PmZKirxmLOKrYmxuUjGIWWlWiWOSqq69Z0SaBY&#10;Z2qaEBVZDaRlQf2R7DMuxJESWAZ/nQ/ZnPTcU0DqCzivn+3pC5LeUdVnDHNQVW4q2tOWzmTyNfDU&#10;y4qjllairFmpsjAYTU1E7Uvjku0bwMGBUkexLabH/usF0xoTimK8PTj+3j0oEtv/AKFXV869LaCs&#10;oa7CYiuK0VZm8NQvXpRUKEx1FDBi5MtXQGR5Y9EtLHpSMeVHZklRRdV1EQsH8aVFdhEx8zwH+zxN&#10;Omp6MtWAPWarxmcpZsjTK9HRzeKuyuT+zrYZhiXp1IFBJM8kpjebHFJqeS7CYSqQb8+2fpbSNow5&#10;XXwFR8/Wnr16No0iK4HUGtyVW1JjquFI6mbPVB3AKefxSRY1qqWTEO1VJH5aSlw9ZXmij8DXd2RS&#10;OSF9rRbxMSRT9mcfz6rAmSAMdLOj3RsXB7SqMbmMnl5s7jaf7yL7vH00ePnpafFtlfF4Y51kqKep&#10;zqMtjGG8Tk2JJsV/uSa7vVa37QxwPP7K/wCz0JLO7to7ORZ4wxpSpGQft6E/EY7qvcXSeR3/AEmf&#10;wGQy2Kzu3E3LipKeWhr9q0tVlqukoWoMVWVS5CsxePnkZWWCnlV45F1SKgL+zSTbb+1mFrIrFiMZ&#10;4ilfXy6OorHZU217pdPjEegr59AxtTN4Oj3trqHSk2tuSRXqJ6gxVLS4OgpJEyNBlcLOhpqY1FZC&#10;sppmVRF6fG8QuG9ewyJbosIIkX0wa/aOP29AOBIWvS7ovhk+YFP2dTsrs+kq6fKV238Y1HhIZUdc&#10;YcpDFXUVNRzNkqSSgpZfPFNQlpkcJCSv9lWa3sqXeJBK0bk+LSleJOKZ8/29Gt7tUDR6xQV6DLLU&#10;1XH9tNlaxR9xPE9cK37qNg+lvDNNTnSfCaZgHZAFtf2bWO5TazHbOdYyRmhzTPl0HpdsQRlgAP2d&#10;NNHDAuOmZqmkjnZ56OOGPFY6qlo8a0c9TDDE1cInNP8Ac4xJbuyNpkP4AYnLT3pnjGltPmQaAk5/&#10;lWn5dEzbZqjrx4+nQKDEx1m5K/zT0NRTVRnrKapkpfBS1AopKKCtqPAC0AmaWoNiCVtf2LZLuVNv&#10;QpUMKA5zmv8Am6L12xNYDKP5dLfaM+2f7w0uKzNNFSQ0UlHkFmWmaWOnhnNBlKumNOD43oTR64wp&#10;BBVgx4NvZVcxXzxpNG5Iannn08z8ujeCC3jPhgAMPl+fp0419GcxDh6WKmhC1mN+3qhRgw0lNM2N&#10;iy1XU1UMU6R4x455Sw1JpJbgLyCjtWZZpjKvwtUE5JFaUr/q4dNXe1/U5Ric/wCrj0nMFt56Csy7&#10;UZqvtALUoKh2ab9mCR0qIXjjnamln9aDj6H/AA9v7juQuYkDAA1pTh8uk9vtLQuSgz+XS/np8dV4&#10;p2oqiro8duE4+rrqGCpD1GUyWJpkWWnqPuWjeKGlqmOoSK5GrgH2Wie8jcKQSgBAyKf4f2dGCx3a&#10;EBBpP2j/AD9P+z9gUu78hQRVFXDgsljJpIcXNQfYwzU+TjjkTG/cRRrTiCmSWQJORrKRTOTxYBpt&#10;7nsXdQCFbj865/PPTk9teTgRsa0/Z0hJuv6Vnz2cqon8kCNOKIhqWox7lEqZ6KESO8siw1FPY2QG&#10;4JHI9mEfMM88axQ/F/xY8/t/Z0YQ7fdx2/qPlQdP9QKSoxEOXp8/FAtSJMbWJRx1DT1f3U9VWStk&#10;scssbw10NbPeGZ9KmKxDfQe2YpZ4izyQjUBWop/h+zosubW61EE9vpx6jUeMq4Mm6SvRxUlTSR13&#10;21TCtRTSisRaUy0qwrIWaAx69TDUzmzH2wb8vH4oJVh5VI6dhtKUA6iZcUWPr0hbD6KwB4JEpad5&#10;qtJ54SmNhBTxxS009T45m9IkFyASLE3t7iS/P6khCn5+g6av7AhQ6LRj5jqfkMdUVUuSpoK2HKwU&#10;1WcXKausgpoJqdKKM0T6nqqeOoqaSmjj8NApMy6P68e1CKIJSjElQKg5P+f556uYS0cUYTgP59Bg&#10;uMpMRWY+pkofuZpIkkMs7XigE6zxNBUMxVmZ4Yzp1NZOQQ1/ZibqSW3kjDEPSoHyHSW4tToAK5HW&#10;fKwUa5OKKYAfxGeB0y2tk+1eZ6CijyMFSg0R+BJP0FSGsdXt3b7u5aMFmbSPIn8+HRf4I+Hwx13/&#10;AHbSWtko5YXk8TD7VaKqMs1a0cc9LPlYZ6S8LTStZnXT60I+gFy9c7m0KArx6uIGPb4Yp6Y6canC&#10;LjMYJsBVVtZUxU6SNiko5Q1dORJ90H0VcEqaYV1KiX1G7fUEe0UF6t1OqTHtJrU+v7Pn0Zxqywul&#10;KCnDoMcdX5MTJFVRV2Nnp55SiU+qmyFNXTOTQ1kVQ4MsMSyI1wWeyAH8kexLcw2MMSMtHNPy/Yeg&#10;8VKyOaU6fGh8uTrsjuL77MxVcUklC6VUkdUctURxq9cGAUzwPC0nrYESMTcWHtLDeWyArFGBIRTh&#10;9n869GFsQyA6R1knw4qcfVvTV+Tqa1oaSvC5FYUkqKV8XjKWpyEQVNLhJK1X9OoKiysBZfemvA0s&#10;TuoopIPEgGpx5nyx+WfPpcykIpI6esfT1GMomnmxGNScwVOLmjokpqc1j1bJVh/JTAmaaGOMlnsC&#10;2rgcXBbfzPdTBDKSo4VJNPsr0phnEKhh8XDoUqLIrX7Zp4K+nq6CGko56mbHzzQ0tJk3rUK47KyQ&#10;Su02PiSKCSOUHTqkEfPNgQXW3GybxYidTMBUV/ycenGvi3xMc9IimrKKBIxFUxQvUeMqtDNTyVlH&#10;jpWhmU0sCSwSwuKmkUyxK92BBJF+TH6aURqZi2njmv8Aq8+kc04U8OmbcGQYUMcdXPBPWSYyiqp6&#10;vFQU8dZAaQyiGCrqKaJ4ZJiU8shuJEcBWvZj7XW0AWXUqDQeA8vLy6Sm6aXGmn2dLrb+4KiHA/Z5&#10;Chx881K9AcfuKGWmiydFS1NFVwHztTTLWTx6KoExlvE6pZ4/oyobyIeMWHnxHSu2AqdXp0nEzMSi&#10;fFCWvpsjVJqNTPVfdLHX09RF9jFTTAU4amqoCW1E/qCk8AH3pbVW0uDw4YyfXr13clTSnTXVbnmp&#10;IcriMllxLHDJTO1bVRwy18klbUzGWGJZvumenbUZJJFJszMCP0+zBNs8VBNGtD6DH+AjpJFc0cE4&#10;6x/3sxU2VpXdo4YAlJeAx00UCVCxvTyVEFNaGOrnCgGFbet2+ht73Ft9xoA+JBXjnp2eRXkLE14f&#10;4OsnjrJ0r4KVqlYFlVBVokcFVLCECsxEVNIKWUxDXIGKqNPJAv7Rfox3KLpGquRTy/4v7enzALqD&#10;wvQ1/wAn+Xqfj8qNrCmFVjqqpys9GKXJZCpo4q/RT5GX7esXHFJzRVZqaLQ3mLuONWlAQPa42xll&#10;byiqD8sD06JriyEOojGP9XDoF8pl83FVRUuMqlWijo5ko8jA0dBP9vSfcyxmRovGZqmGzLIrLIg0&#10;ixtz7Ftjt9jcafHozHyI/wA4/wAvSzaXt9KgkDHp/sdY9udnbyq9x4OuyVKaj+HzY+aWWpR3NWYX&#10;jdZokpohUY+myLRD7iOItFK39PavcNm2yO1mMQpngOA6NZGtBcP3DVjy+Q+XS9jymcnqBlKOjkzD&#10;UWqpmaMN9/RU8lQ8NRJHSSHySKIwQJIgRGFW4JIPsLw2ieDJAHoK186HH+r/AGOkF0IBRo3BevUO&#10;vkiykceTo8lXy1L1M2nyTQUeSydRJPGztNN5G1Y+FYA0pEJ8rJ9RY+1VrHHblldA49CKgfka+uOk&#10;LSaatq6UWF8NK0uTzedLruTbm4o6Gf7/ACqwTVa0ctH53p4ViYVNJU0ZC08uuNgTpKC6mjAlv9w1&#10;rx+Fa/t4+fSXxtUgUig6TGExdTJlaedtwQQ1AefKUtNVJJTJNLhYJFppURlWKlWso6Z1WRywMhjQ&#10;g6ySqf8AUtJFEQFP8ueliW+slulbl68ZqKmz8EkVd9rSrNVQ08olr6aou/mpoYWqJKc4zKnVI7Rq&#10;gNhZPySWC3aMukrGpbgf9Xl1aunBx0moqN3yUVLTGSvxfhMuMmvT1KRwU4SojiWSCJlknpJpCCA5&#10;4A5uOH74FY2IJFMH8+vKNIJYdK/DZDHU9XLkn+4TPUKyZCdw0clLkTJCtPVUj00RRY6Y+mwuWZJL&#10;2PFy6SNmtmiUkRHH2fP7fLp62dlYMBRvXqdSzQbmq6rNyxx+HHCER0cCNVCvxk8kjy41Srw1KUUU&#10;8Zj8wBeN14BHqNZHWyghgcjWw4HyPlxxkZ/PPS9o1clwaV6hS53EU08cVFTVApMVmKyno5JZZUiq&#10;qaps5WPyVM4gqKdJCqswJBUfQEj3R7W4AWUFSzj0FR8vs+z/AA9N9S8071NHQUa0lHhKRwklK5lS&#10;pp5RULLJDNKivL4p6h20hYz6JByPp7YghaKeV3c66ZpjgP8AN17SGIBA49NWcxD4vIUWHpJ4UqnW&#10;pXK0Lh4IoIkgpaiqq42RHaSlrVfxiRGHksyn6cLYNUkLTSVBAwfOvl/q+XRddW/h3AocDy6cMvW4&#10;H7SJFozRrFoSrgxx+2pq2WrAFV9ysyTs6inj0RrqvcC/0HtJavcNO+tiV8qmvT763FQxH59MlDQQ&#10;yzNM9bA8NPW6KeNdIc0unTTQ08jmSCM1FvUSCwGq9/oFUl0bY6oiQ9PKtfXy63bAa3RjjSc/mOlJ&#10;JFiKaaogWGZ8bWrBkKfGU5gqUgmhmMfgyFQ0bAoil2jsEF3PpHtDPc3k8XjvM9fUseveEoNaDrBU&#10;zYiSvTL0n3y1VFA89qqRanxeB5EBhemEBlLYwKjIzGxUvyeC7ayzqnhUOg9X8NJG06u7pEZTbtbW&#10;1i5h4Uq8VAsvjj8fii8UcWqneVQ8jS+ISn+rsB9fx7OrG/gt9MGkiUf5TX/N1qXbQo1hqt0BGflq&#10;oslWybbgL0VPM2R85ikQ/typUMNdTG5vQsVia30XgkXHuQrII8SvcsBUYrmv7P29FLwhX+HPT1/f&#10;fBW+4/uZjtf2n94fsv4ZP4f713/hv8D1/c6v7q/b/wC5D7P9Xn9F7e1PgJWnbp1U8vhpx/bivXtP&#10;y6//19QH3rpf1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3XvfuvdcgxUhlJVhyCCQQf6gjke/de6dafPZelt4q&#10;+cqP7MzCdbf0AmElh/rW9+qfXrVB6dPtPvWuSwqaWnqAPzGXgc/65/dS/wDrKPdtXWtPSgpt642T&#10;QKhKiDSwazqZYgRf+1A4l08m40gH2Gd55Q5e30O17YKtw3+iJ2PX1JAox/04bpZb313a4ilqnocj&#10;/Y/KnQq4zsLF1P8ABqSjqabGJSVDS1NZHP5aqXy07JUuYzAlcv3TKgZEZVPGrUB7hvePZu/tRc3G&#10;y3wuQR2xvRH+zVXQx+Z0fZ0cQ73rok+pB8sr/nH8+l9jo/4hP5KCvpsbhqaRZXr/ABRRU8NegjeK&#10;Olp9UyCeSTSVR2byMWJKEcRHf2O47RIbTdLOWG5PBZFK1+YqMj5jHoeja0ZXYyW8opTyNelXT56W&#10;CnzBrZanJV+ckrsJiIcvXVTT5Ktmh8ktZQxtUVHiyxkWxiUTx6Cbc2PsrO1vdSJNDCfBjFWIHA/6&#10;vXpTNdrEGDNXHTXSpDkqmajyn8QqXpaKpo0hpZaEyUc8kM00clPG8kLOaavUnxgRurKNdre6Ky21&#10;JGAYDjXpLHKZF0qc9JPJY3fWPjnyj1oqI6inpoavKzZCaNafFoZo5KyahcSTO0aza1EchRH/AEsL&#10;n2JrE2d62kLRKY+2n+fzp1ZLaVmbxTw8+pGHrx/AqrJBhkHqKoGsMdVTRU+Qp5minqfuaqGWpeOV&#10;ZZXX0aWDryp+oKL61K3yRMNK+tM9J1kqJKeRp09VW7qqrxuFxsmQ1YrCVWnZ1BVVYkhxmMyM0mTy&#10;tDTwVSBKapqauHVUojhZpWGq0hv7o9iGkkAcn1/LFcfLpCxUMS3DrNBJT/ZU09Lj/wDclkRWVOQq&#10;IKySCoFPksnBBjoIaSASJRiljgY+OQuW1agR7S3A0mMA/D/kHSyMK6Z6EnbUmFxeKnw214Uod2Y3&#10;EVCUOWqqaOZchnnpayfI0WKZq6Sn2/T0+Cx0gp3EVTJPPUSLJ43e5pLM85LmQgnj54/lX/V+T0Vq&#10;gGoPg9S8lW53M4ipoKimytdWZCmXJUUU9HXUWLlhil8cM+3GpKinpa46SwlmCsgKsy30MPZQALe5&#10;hmlclCaZ/wBXy6usSiX16Cih2ZXYjIqMrPV1eOqaiWrjr8jPTVdZi8tlIT4KmSdllg+3VqVIZ5/X&#10;IINTAIWY+xbBzFbTlYo5zCQadorWlP8AD0f2CRxSFvDBJ/l1yh2BlNr5SmxDTUmXWHIlUz2DevXH&#10;ZZMdUrJPBh66oghWqp6dIyY5Ym/UTci/KbcdxjeRtLVB6cu5k1snkM9P02Vp0OXzVLjJq5nyUzVY&#10;oaRP4dFlKgQ08CCryrSx00lTDlpKh5FjYySROAfQB7ZCwzQwia40VBNTkmhPkKnypkD5Y6DEuuWW&#10;4K/2akU/YP8AL0kMjjKvM1+ZrNwmuixzT0PnwmPWnmhlp4gZqOlRIDJUkUrxvJCEbR5JCLqSE9mN&#10;puJih+nt1DY4k08+Pp506eQUirTPTrDhcZQtJQ+esqhFRh2hSkpn1BoY5jHBRPVVE8VUlFUxRTrK&#10;uqJ2Jt+PZdcXErsGEdDUdP27dods16wZKqqo8Li6aDK4yXGzTVOGr6KZclT5KkqK2poXfFZNJEjq&#10;qjIxyVBkVoRN445DHcaLBXHB4pDEkOBXFKY8/mOjaN0dKrGKdNTZDCz54Y/FphxVxOZpaWtnrqKt&#10;o/tJljkWkp5LCanMkzA3OtV5AXn2obbro2sswBKKQB8+rIkQrq+IdQanFtXVVHNS+DFRYLK1tRWU&#10;9XUCWSkgmmoVkq4oQzyx0YFO8iHmxk1AAtf2phItoxFOgLOlPs6QQiOaaRx8K9KifJVZwz5Wmlr5&#10;llraN62spPu6mOi+4XGRw+Spm/ZWsq6+njcyS2CgBvqQSQJaeNdgBeGr+Ven5Z4VLGg1U/ydc6jA&#10;01T9vlcm1VS1cn3FBSUlbHUBaulqITRzxxCGokn0pKz0xaGnaBn9Jc2t7etLi4WGaNXzG3H1Hz6S&#10;mISJ4xJFPLqHt6jeu3DkaLHUeOpZzUnO5A0pq5Ps6ZXyu48lFTCorKekqqimo43hqI6phMfQsBvc&#10;A13KQz7e11MoqtB9vwiv8/5dMXECmUmGurGfyHSppcRNH93mazKU8K42qqqOChaqbyCeSnnzUc0E&#10;lPM1NFIoqaWJlFQYwWIYMLj2GWuFCwxxqNTUNafl/h/n0shtpHQs47qdJGXO/wAFZ6arqzWZSkma&#10;npKNam8NMMiyNkKcCGrxstEs1bJ45hC/ikC+hlYlvZva2pm0PIpArU0Hp/sf4ekM0pi1qy5p0i3z&#10;tQIabbMGSRKTLwVdfuWaKKlJoqvF1EstRTwSSuI5pKmAMadJKgyS+dIv3mHsUJtMM4FzHUrXANK/&#10;6vy/Z0kEDIYpH4N1x2JuvBZnIZvD0mExc6ZCo/htPlqpaJ8pB4G0NO2QkkpUijZgEDSERGm5A1i5&#10;a37brizjtljuphUfADRf2fP/AA9G4MbJI6oMUHQ24PFdaSRVe7Mpkd24wz01dTmWLA1WepK7eJo5&#10;xQUsktJlKCGagylVh2p2qZNbUoEqhDbkJzLvE5G2yQgwaNdTxFPIfLuJP7enbaYpC1cgNTrPgXwc&#10;u5sLS5TcktHhaOCoBpKGGvWkjyks8sMGVmpKiqaGmlqamjj8bKXnamjU6SgHtLe294u3PDFBlJAC&#10;aVNK+v2Ho1sp42jZ2Sp4cesGS65rtxbLky9VuB8PPl83Nias00238zU1FMsWKG4K+UVNNDItXmsh&#10;VRQyNE0TCnDNrldSyrLDmeHaJATCJQlRQ1xUEVxmijhXz9ekdztkc8upHK/Z0C1P13uOl33HQ19H&#10;DQ7MoqTKYjI02XpUlnqchXU89DS5w4uhFJUyYWoqI1Jlhkijii0uWYvb3ILcxbI23WU0srNe6l7t&#10;OKCpoDX4sgUySKfmguNsmtviJ09CTsDpGu/u62NyVHPiMjU4GTd1DVeSjmxtWmIyFTE2Nx2NqESG&#10;OmydB+5SO+qqD0culSGZiDOYebLT67xImBPalSKGjKWrXzoRSnSi2soyokLGo6N/iOtzl9mYOsqK&#10;6oxMmMxUdFX5yiqZqnEw1W3s6KqDI1NBARW1ySZLJqIXinghNRVStMREXJiOHmpf6wyW8tWt2NM+&#10;Wrtx5edft6HEVtFDZeMEBanRY+29ySUtTktsbEXPYOuroc3hKmvpqgY7NbmqKfcEf8RbLV/233uG&#10;w0qQ+GLDUC09NJCTJLK+u/uX+X1soLQT3UKUJr5HBHH0/b+eegbfX04naItUDqdjs3jdobV23/eH&#10;blFU7sraTPRStlqhKmiqqDASPjly9FMEqkplnqaypJhZCzSU6N9xGumMlO5bUbuWR7OVltmPbQeo&#10;/wA46rDeGSII6gtnP5nrlDBtHOVuK3HDharEDOQiKKbM1NdBDHDDkJHiymPjx0c0ohSjnjpZGjiD&#10;rodSR5AGRSPu23W4sknBUNlsV4cDginz/wA56TxWfiXakfCelZX5zamOWWjyGPy2I25ias1WHpan&#10;FZjEVVPU5OtkkeleTzePM4eJUSnIqmNTUQRO0qqqN7QNFus0T/RmOSR61HbQetMcfP5Hh0aTTpCD&#10;EeA6m9nbiO889T5il3fqOTG5szuDcGaqvHjsvkvtMHhq2tlaOOeWvfIUG06aKKJD5B4o40j44vs6&#10;bjIptruPuAWny7nPnwy3+X7SE/q3AK8OmZclS0sWJzFJgYsFndt0xjoq+Kvqo6nOz1lWJ6nw4Z4M&#10;/wDwzK4annXw00K0ECVEgcx3AIWzoZY5LZ5goNKeoIJNfzrT7OlVzFIjGRTRcY/IdQa2iwu7cWar&#10;JefasWcicZOXMVDz7nq8NTTzzrpnmglrQubq0Ra6MQx+YEFpF4BSWd1e7LezoHEkQGB5VI+Xp5dM&#10;PeySRNHXFK9BnWfH7F1VDPl5cjkstgpcVhMVVw5BVjjxeZxC0NPRV2PyCVjJFDAUsBNG66I9JsBf&#10;2Kl9xGt4hC9qqzmoqKnUGFD/AC4U6Y/cnixPciVicYp0u8bs04qmWrqaWjlrK/HxU+NNLStLRGXG&#10;4kYeaIS1cc9Jj5TBHUO6Ru8VQsnmM8StpIav+YGvnpCSAeNQQeP8/L5j8umFtmhyR1h3HVY7ENUw&#10;UZyVPPT5utpKAx18MctDV0cGQSeHD1SU71MmKpFykjCJ/KjVSaRUMAllFuwmUM1vGx05wCTT1JFf&#10;IflkdKob9oT4Van/AD/8X0v6/JbZxvX+KmfFT7l3ftfKQ5+SWqxVA33WDys1JtrM0FSlVSu0WPw2&#10;VioK9qdaiRTUV9f4JdKgKzZxR3t1LCLgwxqhBySNVQRg1zTAP2Vpx6pLbvK6Skfi6A/d+/stWUqS&#10;1uCxX3n8VycuT+ypMRDQrTxwqsMGRoJWlyWOikMkFQtSCRBHCyDXcn2Jtq5fs4pJpi4cstBU5HzF&#10;P9jj0ruHCRAE0cDpDR7gxlLT49ty0ss86TtS0eXb7iDFQjHRUsPgoDT1YGQp2kvFG4iKoWJKhmJC&#10;47Y1W+natR+frXh1exn+ph/Vagp5dO2IrcllcGv8Ir9zYHDYirjMNDSGr81BIa6WrmEhmlhFFMr1&#10;80UZGhFjLlgXufaaaBLa4H1ECtORkn5CgOOOAD0oW1gIrqJr0JGcFOtTufE1c+2cFNjNyxJW5Gq8&#10;9TkqlcDDTYbEyxZqOT+EwUmNx61Zgjp4JAxlUL40VZSmErO6QICXdqU8lFDWg9a0zX1wfJmURRQa&#10;YxU9NeJzeby2Oqcacph8nX1Ea5FcnSZGkzdZXU1ClJelrMjSpSur1VTFJIFan8pKFWuTyh3XZ41u&#10;9Ei4YelKE+gzwGOiyCd1SSIOQOPTzJuhY9r0cwfxNlqappaiKgaehlmx8U+QNXX5CKWkIasppjD4&#10;gwKRhvNoLlYwUQ7aq3LLTsRh6GtCMf8AFfZ1SWc3rIBxHn16jzy5ymomzZFRU4kUUMgrmkrrCH7i&#10;BsYtIlSslQwdBO7NbypDyvqv7S3FkLKaRoYzkimKZoOjU3CtGIZcMop17IYPD5B8aG3ji3gpqulf&#10;F4+GOc5DG5KtjqKmhxZxGSNN95haaniET16TSLBU8PZSQTuNzHCojhJ1LknHpX+fRaKeKi0qpPSC&#10;yWXxFSJ46Pz0lWurTRSH7iWvNeuLWgiTwBnakqqR9TSWKqrKl2Vbl23spE/WNdIBP2U8v2g46Yup&#10;zFOsIQUPn07bl6bpd0KNxR11FFjcVFUU2C2iMljKKsixtVGJYHp8bV1KGEYeLSjxo0zTikdpWeX0&#10;ezm15omEqWKwFmkyWNaigp/m/wBjpXJbVszcGQ1HlQdI/IhFnkWqMUVYtTHVVlTPNNJT504wQR1i&#10;SvVU8c8FY1PJTII2WNJwuoDT7szNODNItGQ6fnkn/Z6JEcLLIdPl/k6devc7m8hkcrm6aSnoIIK7&#10;HtXUcjVcCGiqY3oKKqlLyjyU1IlW7SyoGhgjZizBL+0m62aIYIlBaRxUfb6fmPz6ObRQbfWOHSWw&#10;k9Pu2tkFPt+sz7YKvrKqqgpcX56LIY2WqpR56qSjyC18yLHkSdVHrRFv5HUJb2eS2sljaQySyaKq&#10;Mefz/mOBzwxmvV4F8ZiDjoatmbQxOT21n925qsy+Awe1cDI+5YcHHHS1OZyeTlZtm4AQ1qS01Oaa&#10;Sod3aPgGUyyLK2n2G7vclkdbQwq6E9pzUetPWv8AkoPPpVHYM8csms9vQJZXdFVjtw0e5Y84tHQY&#10;J9p11N9vj6rcOSpKOnyEkGO/idMYqSGZpzLTUcslTOtZVQsCsIEYCjTatttbuzSCWEGQhqCgA+2o&#10;9ONOAxxBp0UxK6yySy4SoH+DpZUvbGFq6zH53A4/I4qgl2uk/wDd6qiEtY2Rq4qiseSjrTP/ABKv&#10;xc70ksNNE00TiKoj/aPjT2T3/LCxzpEIkUFwNQP2gj0+ZPy6MorizknaAHNaf7PT/JmqmjwPjRcp&#10;QZr7nF0pxdXVD+LDJVNFVTRpX1GRNK+LhxiVqU5MgimeSLyOsZe7kNxsirfrIQgiAyeFMD09f+K6&#10;LNwMKTrbK+K8f59RMPhMrkKPKLn6nL4orBVmlhpKyZ66uytJT1lTRZCqx1VTGOuoI6KganneKQlC&#10;ysG9Yvef6S2nt4lUNqWuetfrBUUMfi/z9L3ZE1Ph9sTywbrp5ss2PzEORxD001fiJlyVNBU11NG9&#10;TBFVzrSUdAqGtEzTx2WOFZLAgPboGmvpDHbjwqrQ+dAKYHAfZw6P4QBboXfvoa9Pu5N1tuKmxe3Z&#10;88JsUlBuWejqaiph+7psNVZMZisxFTRtPStJBHuLLZCsCRxyQvI6aChDkUihvreP6qBWLhgtPlQ/&#10;L5AdI3uDCVKSmtekvHtbatdBlZMGaqjyeNpaaq+9q8ylXh9wY9UpaxJFr62IS43IwT04mjjSWq1B&#10;FSyupAMZtx3Fli8WAD55B40/PH2f5Ss+umliKGTtoelPRZdcZi5IUg21HRYCmpaHC0WVmymRqqaZ&#10;aupMdJRpTwwhf4XTI2iOJo4KYFNSOxCErmS9kmWW4uZKFsitePn+3j69Fctu7W7FDToK3yddW06S&#10;Oxo2paCKjSqmnkaY1v3kk9BUUTVEtSsNLHUL5TM5lC2Fo9V7nEVsnifEXBpQHzFBX/L0gtYgkS6x&#10;V81/ael9hMds/KyV24KzEUOYyGLfL4vI1FFlJ8PFNX5Hb2Tg27l6KWlrIfFhKndKJXV9MkN1SC5l&#10;CSyJ7vNfPYlrFx+i9GHrXCgV9ACft6WqzCrIMjpVb+3Dgqmk6+vg6fa27sdtTctBLjcTjqfH49Hk&#10;7M3XVw5KOopaJKPLKmErfBNPGr+JphGWCpYJH2+Z4FurclonZV/MgY+zPS64DmBH00JHSc2Nuyn3&#10;Qs1Bhqj7meXG1L1FFUUvjlx1OFhpqiNKdY5ZHTEY2FJQYVAWNJW4Ebn2Rbzs15Yt4jVp/sqP8vRW&#10;C5FSelFWbxwWKG9p4cARjs3isE1DLjInqMnhYa7JTZ2OpoGhpq01SQZGnpoSVXUDTXBQepnrDbp7&#10;h4I9RDEmvCmDTz+yv506M7LUVqeGf8J6QeP/ALtb8wG6/v8AHVmL3ZW6chj6WvoxQ01fREGSsNK8&#10;1XalkqFopxT0oWdJZGK3hYhSe3EFztV5aLDpZAQa+f2Y/wAPXmuIkWa2fOrP2HpJwZ7OY/akmy6m&#10;mqKGWOjrNpZfLUVSS2YxeBybZZsBn3gXyT4unydLRyQy6VeSnIR42RtXsQTSwtci6ab/ABilAtBT&#10;Ip+R/wAB4dMxm4EDQrO/hfb0nps5H9ztyOnraipp4KKWuy9HBR1NUmOz+qp/isL1vliE3joy8pCu&#10;CqyiFGcoGXUtlD9M8xQF2xTyp69E73DCeNBIRRq46X2QzWYTbf375aKupMjJU4xo6JqyWoWdaUrA&#10;rR1Wla2dViUL5kilS5IBAA9hGHbbJ719cI1AjP7P2dCeW8L2pbXw6aX3JVZ/G1VJl1rsJicETQ1J&#10;nWTIV9TEsDmi28szqrSZCuqYiiLpI8DNawW3sztdpt4b0zIag/s4jonk3FmtnOkYan8j0GMPigo6&#10;/JV0r0uf8tVHDSx5SjhjpYPsZKKhppo6irnmmnEuRmiILqq0tMjN+4xJF3hxyNHEgA4A49f9Q6J/&#10;3m4omgcfXqfTYrO4iPG5Lc0NLVRz0mWrYqelmmarTG0clNi6vx0kVDDJSxZnI1EIgLxyCRipRjqD&#10;e007xSPJbw00q1CTgA5OT9n2fZ0oAlfS4QUJ6dMJtaoqmq8jnIJBUwpQULJMrVNRNSyUMNKgpnpY&#10;5YmyXghYqskckrWXWUX2X7hfrCVQAUFPsx/k8+jlYI1jVm+PpS1EU2NwGAeGKopZYa2oxsLuS37N&#10;THJ9yJqoXEVRNDQwrIihVXzuBbmxHFKlzcSsslFIr/gx/P8Al08rIKArQdT9ovFOlUq5ZZFrMVV1&#10;1KlSn2yGomE/io/BI96gSS0voZudQPPtLukBV4qR51DP5jpXDDAwJ1cekvjIq5pqHwUs0yT2qYml&#10;omieB60s1TAUcMhp4JLtwwYXP1A9q7uSOFW1NkdImtmMwCMSK9COmIrtu0v3lZUVMD5eKseKMxM1&#10;oqmgqoYJZakNURr97UpGFSZVZ/1A6SPZAZ473So8jx9c/wCrh0crbSRCmvNPTpz3ki5nI4fN4QRG&#10;LNQbafMpBRt5cNPkcGMbuqlWJVNQ8SVhnrtGs6PuAVB08GdmYreSkmIwpz6mo/yenp1o/Ujiaj0/&#10;y9B9t/ZORqJaaLHVdRTZbKpPTUlJmKeZRTTzIlNVY2aViA9FRrDJMFYKgqdRfUD7NJN4sGDwuB2j&#10;iAc/nw+VfTqrWUsiMxcrjhTrJlKmixVUxj+3fGpImIhkIpYZBTz00VSalooi5pGnE7MinSQVPI+n&#10;sqjge7jEyV9acf8AD0TIAjafLpR0dTIExjzVtLPLAsEkUsjRyPDRAWpov8nNRU6aWBQAsnkOhh/S&#10;3svLXC3LqiEIKcPsHRwxia1iDoKiv+E9B9kaerpqKukhnx9IkdPPV4xKqqaKukhMwFH9tjaOOGrk&#10;Sop20KXMUaAhinpJ9irb1jdkM7Gpx0jkhEwBjFG9OusjV4ml2njKCprqiPLwIjVcs9LTqsVB/E6g&#10;jHlJTUzRSQ0c4emkaQLIptpaMD2seB1vdcC6kpj7af5+PScx1DJIKY6bcvmmoKqCjqNtUlftpKfT&#10;S1UtOaifF/vU70zUmSli0zV+uaJp4qotBO0mnTGqJYytYEeJpHOmWnAf6v59JY7aNaAivTGuY+zr&#10;If8AKws8L1BghjTUtWtfZpZKkRTiennpdQDX87L9AxAt7TS2yS28jeny6vHCjzOtMf7HWPdNfnqW&#10;oqSsUjRGnjnpqilr0mhp9dJTRQn9qIxBWkhl1I4R0ubjn3WxsrUqpl+KnD8/X/V/LpzwxqkRV/D/&#10;AJunXY1dPm8kYalqTGVGPposjHPXxQuGenMSLAlRK5gaKTzEsqg2UH6Ee2t1tJLeEPFVgf8AVjoq&#10;NhrZsZ6UOahzVRVVOLq8lLjaWm00lO2MxtM0rBEnq0kwtUaNHNHL4laXTKHiimVmCq4uxYsttbRz&#10;udWaUPHI8x8ulNrYCIAPXqMDkcbHjqpWoTFBC8tZA0/npVWaokxGkveA1MEwqGjeONmAR/zYe6NI&#10;s0jaGNf9X/F9OXNueCjt6YqasiU1sVG6GFFlNdRIEqKASSLIjQ0MWtUaJ43AVivmQ/7H25LGyMup&#10;jWlQfnUdIxE4BGnHXeN3PS02fytPUY+lWpqqLGUNfJTxvEa3EwxaZ6Srx0ySUWREUqRtplKyMyK8&#10;bAjUTRop/pLd66hqrQ+Xl/PosuY5UJIr1gixe1aHDVOYNVIu5oamTILQz0FdSV8dOk8SS0uUSonq&#10;4nQUHqR6ZUVbWI9uXNw9wY7ZVBjAoT8+n3AWEO2SRXpw23kNtneGTXLmKXGZaOvMdJQT+N5p6uOa&#10;jx5WQ5GCWNlqZFZgQP8Abe9SW1wqIQvl0vsLWCZHZnII6xU2RxkmMaCeiXHPQJqytHHDNGKrI0RN&#10;H9zIyVTTR18kkISRURVZgHuQblJLaSlwzGvl+XHpkMizyAHgadSKA42txVPBlZaqM1lJKuQqUpqa&#10;aqxrJLLWK9PBklimqoo6aEmRYpULA3VmNwE3hNHOShqgI/ydauSjFk86f4R0nsp1rJRbgoYaHKJl&#10;sdlaepylDmYKYSYqpxFPM9JJUwQoZpKaqx9XGFlp3N42cGTQvq9ni36x27AxilP58f59Fsdm+sDU&#10;elfncBtLc1PQtjEiwFRA+uuocc700FXDCJFpWxUD1U0gpy9OZWjeWaVHZiupbXLbfcrqJmempT5H&#10;pVcQPE0QArqHSex329LR5jG1VRVJDJTNLSUK0dVeiqvtJvKsamrR/tH1AnjX6mNrXHv106SSQMsQ&#10;ElQT9np0awxtEor5pX/B0maqTH088mMo5KygyNXI1ZQpKkE+iJZH8FJRl5qLUstMED6ka3AF7XJt&#10;EpIacoPDFAeiy5q1R1PigesjFbVYqDM4KDGClyT5F3pqrG1FXIadY1rwobSskhJSJncLfSotcbS8&#10;WE/pufFBwPL/AD9J0t2Qaynb0m66mhpKuhXC0ooHolgpqTLQSyVoo1gRpWoabJTiKlqaStAC2YB1&#10;sdABvdXHuDmG48ZtSk/z+z5HqikS3DKny/wDpQ1m1crjno8nSVzSfw5IquCoWOqgYS1EyiWgpvDI&#10;qJW1TVbP42BBjRj9OPZXabnbyvJbFgHOAf8AP8v9joxG1SSkFEoPXrFvOAY7IYqlyuNx8r1NNXwQ&#10;5rFVRbFV81DWxpU5WcU0ksDMkLMxVozoaNSoAIHtdtZVRdy11srUof8AVX/UOiie3kiuBE3w+v2d&#10;JDHy0Zf+E5fIyZWnhLwazSxSrSSU1KsslZSz1SwSNUShjZStmLOeWt7XymZld0jCilcf4OrBEZhi&#10;h6fp9vTQijy2MasgTCyUVI9UGqxNSzQMJI5Jnno1oYZapJWGkSMp9FhwPZYm60jaKSJfEb/UP5dK&#10;ViZXKhzTp9GVhnqq+jysU60E0cTS1s5o3lhipneeCGjWZ6aErD5CsTBhbTa49oijkiVG7vTq8y6V&#10;Xz7v8/UqopsFh6mhqMTmKjOw048VEktLHTzxrVxoKs1iU9SzCpp6AHSyTNHJ+GuL+9maWVJY2iHc&#10;OqyjSq9c3zEeOZ6ymoDT0NRVQVaeCgeXHPqRqKda6rWmqfS9OyqUFkAY6DqGr2mjtZjGA7mo9T+e&#10;Pz9OnUKhfTqPj5f4XUvU0q1QoK2pgKzpVlkX7uGUUMSUOhXZYheNXQAlEBLXa/vd3BFfxKGiCyxU&#10;yOJ8+t+Pk5x1Npara8kOYTI1kGLqYb1NJC8k0MOUDxvT0lNVCmp6yp/iMMmoamVyPIASFuRqKC6b&#10;wmVzQClOOOJ62Z0HScpKndFbBU4qN46Sowpp58VR5ePHtHVBaiXIGmmqKpJq1ZUnVikVOY10i7sL&#10;8nkVrYhhLNlzSp4fL/Bjr0U4Zgfn024feeT3FRtSZCJshnqaeelr8lWVCVU02I81qPGY+lSiSepp&#10;qdUYtq8KIeSxNmF902+2jCzwylY6VpTFf2/6vTpXLoc66Zr08ZGqmjmp6mOsTJSNAJJVqkqYZayK&#10;ISr4JtX38c1VTq11lin8ZWwv7Kk8E9oSmP59Jpe0agOPl1M+7xVbSyUq1X2dSktOlPT0pLskKxmd&#10;YoauKJ/JcSAlGP1/PHtC9tLFK07x6kpwPDiP9npHksCDTPWKjwmUnydfOksNTT4xJaWkYsBLPLUU&#10;dVkaeMGnkvUTJ9pIFDj1OwQfj2pke2W1VCgzk/LpY0dQO7pu3Bma2lwVXh8jR0ZzlJkEnxtWahae&#10;rmgqQaDIY11U+OuWcos8L38qN6L6CFBlYWdrcaZFJofQfnnpI4kjfUTQdI3be9MvTyU1DVJWQz0t&#10;StDpklqVqmqfPK0IpaKJoZpxIpIYiN1UDUxsfZpe8vQusk0YAfGR9n+SnT/7xVUCHJHTjvLJzuah&#10;dvAuZVy9VKamnixjaMsaxxRVJjeSnlkqJaIs6ho9ToFcBivtzaYZi0YvLgtCpAArXPr+zpH4plcn&#10;SKU6Lb/Hty28n22R+7/vH/FreCT/AIFavtvsP8zq+3/gvq8F73/t6ePckeHtlKVFPDp/Ov8Ah8+r&#10;Y9Ov/9Ck7/Zbumf+eQb/ANCHdH/1694yf64fN/8A0dh/zih/619fQT/wEP3Zf/Cct/3Md0/7bevf&#10;7Ld0z/zyDf8AoQ7o/wDr179/rh83/wDR2H/OKH/rX17/AICH7sv/AITlv+5jun/bb17/AGW7pn/n&#10;kG/9CHdH/wBevfv9cPm//o7D/nFD/wBa+vf8BD92X/wnLf8Acx3T/tt69/st3TP/ADyDf+hDuj/6&#10;9e/f64fN/wD0dh/zih/619e/4CH7sv8A4Tlv+5jun/bb17/Zbumf+eQb/wBCHdH/ANevfv8AXD5v&#10;/wCjsP8AnFD/ANa+vf8AAQ/dl/8ACct/3Md0/wC23r3+y3dM/wDPIN/6EO6P/r179/rh83/9HYf8&#10;4of+tfXv+Ah+7L/4Tlv+5jun/bb17/Zbumf+eQb/ANCHdH/169+/1w+b/wDo7D/nFD/1r69/wEP3&#10;Zf8AwnLf9zHdP+23r3+y3dM/88g3/oQ7o/8Ar179/rh83/8AR2H/ADih/wCtfXv+Ah+7L/4Tlv8A&#10;uY7p/wBtvXv9lu6Z/wCeQb/0Id0f/Xr37/XD5v8A+jsP+cUP/Wvr3/AQ/dl/8Jy3/cx3T/tt69/s&#10;t3TP/PIN/wChDuj/AOvXv3+uHzf/ANHYf84of+tfXv8AgIfuy/8AhOW/7mO6f9tvXv8AZbumf+eQ&#10;b/0Id0f/AF69+/1w+b/+jsP+cUP/AFr69/wEP3Zf/Cct/wBzHdP+23r3+y3dM/8APIN/6EO6P/r1&#10;79/rh83/APR2H/OKH/rX17/gIfuy/wDhOW/7mO6f9tvXv9lu6Z/55Bv/AEId0f8A169+/wBcPm//&#10;AKOw/wCcUP8A1r69/wABD92X/wAJy3/cx3T/ALbevf7Ld0z/AM8g3/oQ7o/+vXv3+uHzf/0dh/zi&#10;h/619e/4CH7sv/hOW/7mO6f9tvXv9lu6Z/55Bv8A0Id0f/Xr37/XD5v/AOjsP+cUP/Wvr3/AQ/dl&#10;/wDCct/3Md0/7bevf7Ld0z/zyDf+hDuj/wCvXv3+uHzf/wBHYf8AOKH/AK19e/4CH7sv/hOW/wC5&#10;jun/AG29e/2W7pn/AJ5Bv/Qh3R/9evfv9cPm/wD6Ow/5xQ/9a+vf8BD92X/wnLf9zHdP+23r3+y3&#10;dM/88g3/AKEO6P8A69e/f64fN/8A0dh/zih/619e/wCAh+7L/wCE5b/uY7p/229e/wBlu6Z/55Bv&#10;/Qh3R/8AXr37/XD5v/6Ow/5xQ/8AWvr3/AQ/dl/8Jy3/AHMd0/7bevf7Ld0z/wA8g3/oQ7o/+vXv&#10;3+uHzf8A9HYf84of+tfXv+Ah+7L/AOE5b/uY7p/229e/2W7pn/nkG/8AQh3R/wDXr37/AFw+b/8A&#10;o7D/AJxQ/wDWvr3/AAEP3Zf/AAnLf9zHdP8Att69/st3TP8AzyDf+hDuj/69e/f64fN//R2H/OKH&#10;/rX17/gIfuy/+E5b/uY7p/229e/2W7pn/nkG/wDQh3R/9evfv9cPm/8A6Ow/5xQ/9a+vf8BD92X/&#10;AMJy3/cx3T/tt69/st3TP/PIN/6EO6P/AK9e/f64fN//AEdh/wA4of8ArX17/gIfuy/+E5b/ALmO&#10;6f8Abb17/Zbumf8AnkG/9CHdH/169+/1w+b/APo7D/nFD/1r69/wEP3Zf/Cct/3Md0/7bevf7Ld0&#10;z/zyDf8AoQ7o/wDr179/rh83/wDR2H/OKH/rX17/AICH7sv/AITlv+5jun/bb17/AGW7pn/nkG/9&#10;CHdH/wBevfv9cPm//o7D/nFD/wBa+vf8BD92X/wnLf8Acx3T/tt69/st3TP/ADyDf+hDuj/69e/f&#10;64fN/wD0dh/zih/619e/4CH7sv8A4Tlv+5jun/bb17/Zbumf+eQb/wBCHdH/ANevfv8AXD5v/wCj&#10;sP8AnFD/ANa+vf8AAQ/dl/8ACct/3Md0/wC23r3+y3dM/wDPIN/6EO6P/r179/rh83/9HYf84of+&#10;tfXv+Ah+7L/4Tlv+5jun/bb17/Zbumf+eQb/ANCHdH/169+/1w+b/wDo7D/nFD/1r69/wEP3Zf8A&#10;wnLf9zHdP+23r3+y3dM/88g3/oQ7o/8Ar179/rh83/8AR2H/ADih/wCtfXv+Ah+7L/4Tlv8AuY7p&#10;/wBtvXv9lu6Z/wCeQb/0Id0f/Xr37/XD5v8A+jsP+cUP/Wvr3/AQ/dl/8Jy3/cx3T/tt69/st3TP&#10;/PIN/wChDuj/AOvXv3+uHzf/ANHYf84of+tfXv8AgIfuy/8AhOW/7mO6f9tvXv8AZbumf+eQb/0I&#10;d0f/AF69+/1w+b/+jsP+cUP/AFr69/wEP3Zf/Cct/wBzHdP+23r3+y3dM/8APIN/6EO6P/r179/r&#10;h83/APR2H/OKH/rX17/gIfuy/wDhOW/7mO6f9tvXv9lu6Z/55Bv/AEId0f8A169+/wBcPm//AKOw&#10;/wCcUP8A1r69/wABD92X/wAJy3/cx3T/ALbevf7Ld0z/AM8g3/oQ7o/+vXv3+uHzf/0dh/zih/61&#10;9e/4CH7sv/hOW/7mO6f9tvTlRdDdXY1tVBga6k40kQ7p3aiMp+qtGM5odT+QQQfaS8515i3CE29/&#10;dxTQVrpeC3YV9aNERX58erR/cl+7RE2uL28kVvUbjug/wXvTxVdSbBrK/D5Oowsz1uAieDETDMZp&#10;PtEkUq5ESZFYZpGB/XIrv/j7DkVxJBDcW8ICxSklgBxr6fwj5LQfLp+T7lv3bpaeJ7fuf+phuf8A&#10;kvOneXYW1Zq9MpJjAa6PRpmWpqoxeNSis0McywSOFY+plLEm5N/Za9jZyIY3gBX7W/w1r1eP7mP3&#10;cIjVPb9wf+e/cv8ALedQKnq7ZFZWjIVWGM9WoIWWSvyLABgQbRfd+EXBP9n29bQxWYC20ekfaT/h&#10;J6fP3O/u7moPITZ/5ftx/wC2vrDSdTbCoYft6TCvBB5xUeJMnldHmV9YbSa0i2vnT+n/AA93lRJp&#10;BLKlZB51P+fpMPuXfduXVT2+bP8Ay/7l/wBtnTlT9fbSpUq46fFiJK1ahagCqqzqWrAFQIy05NOJ&#10;ALft6Lfi3uvgxAlgmT82/wA/VG+5X92xvi9vW/7mG5/9tnUan6z2ZSNC1Pi5ojBfxkZTKm2oknUG&#10;rSJLlifVfk+2ms7V66oAfzb/AD9WX7l33blFF9vnp/0sNy/7bOnOg2VtvGTLUUWPEUyPFIHeaeov&#10;JDKk0butTJKkhEkak6gbgWNxce2jtlif+I//ABp/+gunV+5p93JRReQHp/z37l/219T/AO72L8uQ&#10;n8MgkykEFLVlZ5lU01M07QwUyK4SghjNVJ6YBGCGseLe6ybVt0qBJLUFQ1R3PxpT+L062Pua/dzB&#10;r/UBq/8APfuP/bX1wg21h6aleihpmWmlWRJEM0rs6TRyxSo0sjtKVeKZ1I1WsxH59sDYdoD+ItnR&#10;/k8n/QdOnl+5593hPh5Dcf8AUfuP/bX11X7ZxGTqo6utgkmmgQxUwFRPDBRwFEjNPQ0kEkdLRU2l&#10;B+3EiR3F7X59vfunbjxtv+NP/wBBdUf7nP3dnYs3ITlj/wAv+4/9tfUw4miOLjwhRv4XEoVKMORH&#10;6UljV3YWkklCTMA7MXsfrwPdTs+2k1+lz/p5P+gum1+5p93Ja6eQGz/y/wC5f9tfTPXbK25kqcU1&#10;ZQtJEFnQGOqqqebTUrpmvU000NSSwHBL3U8ix9vwWFnbOHhgo3+mY/yLEdW/4Db7uenR/UBtP/Pf&#10;uP8A219Qk652kkTQrj6go6qj68rlZHkVaSKhHllkrWllb7WFFJYknSCbnn269rbu2toRq+RYfsAI&#10;A/LrQ+5t93MKUHIDaf8Anv3H/tr6nf3L27orI/s5dNeZDVg1tYTK0swqJH1GctG7SqDqUqbC17ce&#10;/LbwKwZY6H/TN/n6dj+5593iIaU5DYD/AJ79x/y3fSTTpPrVJvOuBnE37t3Ocz5LeZWSTUGyhD6k&#10;cjkGwPHtet1MsbQgjwzxFB1pvud/d3bVXkN88f8AH9x/7a8fl1Nx3UewcVSyUVBhpoKeaoFVKpy+&#10;ZmkeYRiIFqioyEtQU8YA0atHH0v7Tz6bllaZASvDy/wU6bj+5r93OKvh8guK/wDL/uX+W76mydab&#10;Okgmp2x1SIal43qEjy+YiE5hnhqohMYq5GlSOop0cKxKgqOPbMVvBCxeOIBj8yeP2nrT/c0+7k5q&#10;3IDk/wDPfuX/AG19OMmytuy5PH5h6OU5LFljQVK1tahp9SuhAiSdYXU6ybMrDUdX6ufeorW2hEqx&#10;wgB+OSa/tOPy6cH3OPu6hNH9Qn0/89+4/wDbX000vVuyKLLzZ2mxEiZWojlhmq2yeVlLRzG8qeGa&#10;tkp1Eh+tkF/d5IopbU2ckYNv6VP+EHV/Pry/c4+7qp1DkFq/89+4/wDbX0qI8DjYqbIUUcLLSZQK&#10;K6nEsnhn0+Gx8ZJWJv8AJo+U0myDnj2gGz7aGVha9w4dz/8AQXSgfdD+74oKjkRqH/l+3D/tq6S5&#10;6u2QatK5sTK1VHAaZJGyeVYCBpHl8fjatMRAdyQSt1/FuPZkioiaEWi/n/hrXpHJ9zT7uUp1ScgM&#10;T/z37l/219QZ+nOuqmWjnl2/+5QmFqfxZPLQIJIKiOqimmigro4qqoWeJWMkqu50gEkce1UN5Pbg&#10;LE1B9lf5mp6s33N/u6OoRuQG0j/l/wBx/wC2vr2J6b66wWPjxWK2/wDa0MVvHD/E8tOy6YGpgPPU&#10;101QR4HK2L2N/wCvvd3eXF/J4t2+uT14fyFB1tPub/d0RdC8gsF/579x/wC2vrL/AKItgHEVmBbC&#10;zNia5sa1TSPmM04ZsRVV9bj2imfIGopmgqsnO5Mbp5DKdeoWAqLqUOsgI1gEVoOBwR14fc4+7qFK&#10;/wBQW0/89+4/9tfTa/RfWLx0kTYCq8dD4vtkG4dyKE8BmMOrTlx5vEah9OvVp1G3v31UoWZe3TJ8&#10;QoM/yx+VOrp9zv7vEa6U5DcL/wA9+4/9tfS5/uphL07CldTSRvFTlamoXxRyKqSKNMgvrVQDe5Nv&#10;ZA+w7RJ4mqz+M1PfIK/kH6fH3RPu/DSRyK2P+X7cP+2rrLNtrD1CVsctLcZGGnp61ld4paiCkWBa&#10;eJ54ikwSNaZBYMLgWN7m7ibNtsaRxLbnw1NQNchAPrQvx+fHq8/3SPYC5FJuRmI/57b8f4LodO+J&#10;gXCUc9BjneKkqYmgmimK1uqJvNdBJXJUyxr/AJQ9tLCwY29prjlrZLpw89jVhT/RJRwFBwcDAwOm&#10;E+6B93pF0ryI1P8Anu3D/tq6cIq6uhpauiSrlFLXUFTjKqFlgdZaCsqo62qpfXCzRxVFVCjvpKli&#10;ovwAPaJeSuWFk8VdrpJUGvizcRwP9p5eXp0u/wCBR9hvD8H+pLeH6fWX3/bTXprrKKmyGQyOWrYY&#10;anKZZ8RJkMjLTUrVtQ2DxQwuNJqfB5YxDjVCOEKidgJJdcgDez4WNosAthEfBHlqf/Dqr/Posk+5&#10;z93aVzJJyExf/nv3Ef4Lvplq9obfrnikqqESmCjrqCJPLKkMdLkqn7ytjWCN0hDT1Pr16dan9JHt&#10;5IIY41iRKRjgNTf569aX7m/3dFNV5Bb/ALL9x/7a+uqfaOBpq+iykNLIK7G3+wmerqplpFMbRiOG&#10;GaaSBIlVyVTTpVvUAG59syWFpKHWSGoYZ7n/AOgun0+6B93uNgyciMD/AM924f8AbX1nyu2sVmoK&#10;amyaVdRBRwTU1OgyFdBohqEqoplZqaoheVmjrZhqcswEjWIufdbPbrKwr9JBpr/SY/8AHmPTUv3O&#10;/u7zmsvIbk/89+4j/BdjpOVHVuyav7H7jF1Ehxk33FC38XzKPTy+Vp7q6V6s6+Zy+liV1Em1/atU&#10;jTWViUFhQ+v7fL8uqJ9zb7ukZBTkFwf+e/cj/hu+lnR46lx5VqNPC6vJKJAEaUyywPTSzPLIryST&#10;yQyEM7EsTYk3AILX2bbHkaV7Yl2498n+DXTpQ/3QPu9SCj8htT/nu3Af4LrrA2DxrxSwvTq6TiVZ&#10;WcBpmWeNIph9wwM6iRI1vZhci/1596Oy7Yx1G2Nf9PJ/g106SD7mf3cRWnt+2R/yn7l/219NdJsv&#10;b1DHNDS0s8UVRG8c0f39c8bo4s40SVDqpI4uLH/H359j2mRld7JSw4Gr1/bq6WR/dC+75EnhpyIw&#10;T0+u3A/4brrPSbVw1AkEdLFVRLTB1gH8QrpDGssnkkCtLUO1nIseeU9H6PT72+y7VI2trJdXyLD/&#10;AAMOmm+5393dxpbkJiP+e7cf+2vqBk9g7WzMkE2Sx8lVLTqFhkaur42UAki5hqY/JYkm7XNzf2oh&#10;2+yt6iKClf6Tn9lWNPy6S/8AAX/dv1F/9b59R/6SG5f9tnSqraaPIJElaTUrDj5cVGJBGSuPnyf8&#10;ZmpywQMyyZQCYsSWLAc2AHtOuy7YjM6WxDManvk4/wC99Kx9zz7vAUIOQ20g/wDKduP+H6uvSQi6&#10;62fDM1QmITzOJVd3qKqQus1JUUMiuJJnDqaWqkUA3A1XFiAQYRxRRDTGlB9rf5+mpfub/d0m/tOQ&#10;WP8A1H7j/ku+uD9bbOkNYZMUXNeYmqi9dXsWMKqkZivUn7YhUAPi0aub3ufb8btDTw8H8/8AP1qL&#10;7mv3c4V0x8gOF/579y/y3fWA9W7HaTKzNh3MmarKivyTHI5M+erqpZZ6iVAazTS+WWdiVhEa82ta&#10;3us9LlxJMoZx55H+CnTo+5393gCg5Den/PfuP/bX1zzHWOy8/TJR5fFS1lPGZGRDk8rCQZXaR/3K&#10;etilN3cnk8X49tQww28wuIowJvXJ/wAJI6qfuc/d1YUPIT0/579x/wC2vrFiuqtjYOgmxmKxEtJR&#10;TzNUSxLlctI5mdw7Ms81dJURjWL6VcKD9B7duaXcgluF1P65H+Ajpn/gMfu4Z/5h+2f+X/cv+2zp&#10;0j2HtWIY5UxUf+4mWrmoWeWaR4nrhTirEkkkjPUxzCkjukpdBp4Aubp1trdCxWOleOWz/Pj8+tR/&#10;cw+7hCax+37g/wDSw3L/AC3nWCPrvaMRyZixZiOYiqIMk0dbXI1VFVTSTzKzLUApqmlZgU0lb8WF&#10;ve2t4GKlo6lTjLf4K06u/wBzT7uUjl35AfUf+X/ch/gu+sVL1rs2jZmp8U6M6U8bE1+RkJjpRIsC&#10;fu1T+lBM3H5vzf35reBwFMfaDXBYf4D14fc0+7kCCOQHqP8Al/3L/tr65VnW+za+FoKrECSJ6akp&#10;GUVdbETBQ0sNDSoHhqI3DRUsCJqB1MF9RJ593SOOMAKuPtP+U9Uk+5h92+VxJJ7fOX/6WG5f9tnU&#10;qs2JtjIbcbaVbQSVO33RYzQS11cxCLWyZEIlZ9x9/Gv3krOQsouTY8ce24bW3guVvIYtNwBQGrY/&#10;KtP5dPn7nP3dTEYDyC3hHy+v3H/trr1Cg602bT1NFVx4ydqjHVMdZSyT5TK1OmoidZI3lSprZUql&#10;RkFklDoALWtx7ecK+vUg7jU8R/g4fl0l/wCAs+7ZUn/W9ev/AEsNz/7bOpH+j7aemvX+GH/cnPVV&#10;FafvK3XNJW0s9FUKJPuPJDA9LVOoiQrEmq6qCAR5lVpYp2WsqfCanFPzofz6UR/c2+7pFH4UfIDC&#10;P0+v3H/tr6atsdR7B2bVU9ZtnDS4qqpXWSCaLL5mZ0ZKeakUn7qvnDj7eodbMCDqJPPPtTe3M24r&#10;pvG1r+z/AI7Tr0f3N/u6RHVHyCwP/PfuJ/w3fQkzF56J8dLJqopcYmHkpxFTqkmOjqaerjgk0Qqz&#10;vHUUsbLISZRpADW49kw2nbg4f6c6h/Tk/wCgulQ+6H931VZRyIwU8f8AHtw/7aug7XqnYq0VXjVw&#10;zLRVyUkdVTrksoqTLQPHJRhiKwODTvEpUgg3H+v7N4bia3YPC5DfaT/hJ6SP9zX7ubpobkBtNa/7&#10;n7jx+0Xdfy4dQqPpnrnHtSNSYGSH7GOOKmX+MZuSONYdPiJilyLxSyIEADuGfTxexI9uy31zPTxX&#10;qQa8PP8ALpNH9yr7tcUxnT2+cSnz/eO5n+RvKfy6fJOvdqS0X8NfHz/w7+I1mX/h6ZLJRUJydf4/&#10;u640kVWlOamUQoNRW6qoC2At7QvGkhJdak/M/wCfrcv3K/u2TSCaT2+cyev7w3MfyF5TrPHsfbcV&#10;DLjkpKj7OZ3kkjbI5F3LSRxxOFneqaoRHjiVSqsFIH05PtNJYWcsiSPBV1FB3MMfk1OlH/Aa/dzo&#10;B/UBsf8AL/uP/bX02L1dslCpTFTqUEqqFy2XCgTRNBL6RXaf3ImIPHu4s7UAgQDPzP8An6dP3O/u&#10;7nB5Cb/su3H/ALa+sdR1TsSqEiz4VnEoYP8A7ksov6pFlfSUrVMeuRAW02ufr7dSGGP4IwM+p/yn&#10;pO33Mvu4v8Xt+/8A2X7l/wBtnWOi6j2DjkqI6LDzwR1VT95NEMxmniao8Jpw6xyZB0iAiJAVAqi9&#10;7X97njiuQizxKQooPLzr5U8/M56uv3Nfu5pheQGp/wA9+5f9tfT1R7E2zQGqakoZYTW0IxtURXVz&#10;+ak8z1BRvJUPaVppCxlFpWP1Y2FmXs7WRQrwAitfP/DWvTo+5593cLpHITaf+e7cf+2vpvrur9k5&#10;Kijx9Zh2kpInR0jjyGSp2DIxdNU1NVwzuoZidLMR/h7vDbwW7h4ogGAPGp48eJPTB+5n93E/86A/&#10;/ZfuX/bX0pdqbfxmyYGptsxS46FmVtD1E+QK6PL6Ynyb1jwxsJ3DIhVXVrMCOPae722xvnEl1b6n&#10;Hnqdf+OsOrr9zb7uaV08gNn/AJf9xP8Ahu+mfJ7B2vmco+ZydFU1eRekqaDzPlMokSUdZJPLU08F&#10;JFWR0dPHLLUuxEca2JFraVssiSOG3FrHGBAG1UycjANSa48s46db7nn3eHTw25CbT/z3bj/hF3Xq&#10;Ngutdn7aq5K/C46oo6uWKrhec5XLVTGKuFWKqMCtrahVWZa6YEACwkIFh71exRbioS8jDKD819P4&#10;SPQdMf8AAafdypT+oDU/579y/wC2vp0bZ+BNItCKaeKmV4JAtPX11NJrpp56mFmqKeojqG0zVLk3&#10;chg2k3Ww9p4rG0gcyRQ0f/TOf2VYgfl05H9zn7u0S6Y+QnA/579x/wC2vrJldp4LN0WOx+UozV02&#10;KjlioLzTRVEMc9c2SkVq2B4q2e9Y5cGSRyo9Isvp9uNbW7SLM0dZAKZLf4K0/l0y/wBzH7uEj639&#10;v3L/APPfuX/bX12dq4M4Or22aP8A3DV00FRVUgllDSTU1PBSwsKoMKyMLBSxrZJFVtAuCefbRsLN&#10;phOYT4o89T/4NVP5dPj7nX3dlXSOQm0/8924/wDbX0n8d1XsbEz1FTj8PJTz1cTwzuMnlZdcckDU&#10;zgLNWyLGzwOVLKA1vz7WudaCNhVB5Z/z9Iz9yr7tbNrPt42r/pYbn/22dTKbrzaVJTx0sGNkWnin&#10;WpSFq/ISos6HUr2mqnvY/g8cnjk+0f0NprL+B3nzq3/QXT//AAGn3ctBj/qA+j/nv3L/ALa+stRs&#10;LatUsqz40sJqwZCQJVVcWusUVCrOTDPGQyiqktbgauBwLOpbwoarH/Nj/hPTP/AWfdt0lP8AW9bT&#10;Wv8AyUNy4/8AZZ0nU6W64SPxLgpxHYrp/jeeIAIIIUnJkqDfm1r+1Ich9YADdMf8BH92atf9bp6/&#10;9LHdP+23pYQ7UwdPgcRtiGkZMHgnaTE0P3E7CjLzUtQypUNIauSNqihico8jJqjBtf2ke0t5Hmke&#10;Ml5DVu5sn1I1U6Wr9zT7uSqEX2/bSP8Al/3H/tr6i0mx9t0M8lTS0UsM0tfHlJGWurir10UfiSdo&#10;3qGiJWPjTbR/h7pNY2k6hZYAQBTiwx+R6v8A8Bx93X/pgX/7L9x/7a+pdZtXC5DSKumklC1BqlH3&#10;VTGBOxdmktFKgu5la4+h1G459sx7Rt0R1R21D/pn/wCgutH7m/3dDx5Ab/sv3H/tr6aKfrjaFI8k&#10;kGNmR5UaNyclk5BofVqVVkrHWMHWf0gWv7eksbOWniQVp82/6C6sv3Ovu7Lw5Cf/ALL9x/7a+nGm&#10;2bt6jWZKaiaNagxGb/KalyxhJKENJK7Ibk6tJGu/qv7am2vb5wRLbVB/pOP8DDpxfuffd5Q6l5Da&#10;v/PduH/bX06VGHoaoyGdHfyrAsiiRkQrTMHgASMqiiNhxYD/AG3tNFy/s8H9lZ0/28h/wv0+33R/&#10;YBjU8jNX/ntv/wDtq6aF2TtxZ0qVopPPHO1SrmsrD++7iRpGUzlJCzqLhgR+LW9qX2rb5BR7YEf6&#10;Z/8AoLqo+6L934f86K3/AGXbh/21dOYwWOGSqMuscq5GpkqZZqpJ5Ucy1jtJUyIquI4WkdyboFt+&#10;Le2DsO0Nxsx/vcn/AEH1c/dI9gCCP6jtQj/lN3D/ALaumit2LtvJR1EVfSVVXHU/beZJ8nk5FJo3&#10;lkp2QNVnxPG8zepNJYGxJHHtbDZWlvH4UMAVPtY/zJr0i/4Df7uta/1Bav8Az37j/wBtfUc9dbQM&#10;8FT/AAxxPTJohlFfkFZFsRbiqAY2P1Nz78LG0AIEAp9rf5+rn7nn3eCoU8hvpH/L/uP/AG19cD1t&#10;s5qWajOKY086eOVDX5As0erWEEv3XmRFbkAMAPx72tnaowZYRUfNv8/Vk+5993mOujkNh/1Hbj/2&#10;19QKrqPYNZAKapwsskAov4d4xlszGPs/P9wISYq9GNpfoxOsAlb6SR7Vxt4RDRqA32V/w9Uf7nf3&#10;d5CS/ITk/wDPfuI/wXfWROqdiJW02R/g0ktZR6PtpajJ5WqWHQECFYamtlg1L4xyVvfn6k+9AgAq&#10;Bg/b/n6qPub/AHdB/wA6C/8A2X7j/wBtfWN+o9gSSLK+DYuhkZT/ABLKhQZX8j+gVoTl/wDDj6Dj&#10;3oUC6Ao0/n/n60v3N/u6KxdeQX1f89+4/wDbX1mk6r2LM8kkuFMjyxPDIWyGSIeORgzgqavTdmAu&#10;bauPr7qEjUUCU/M/5+rr9zv7u6sWHITaiKf7nbj/ANtfTYvSXWiVn367ecVX/HT+MZwg8aeYjkjC&#10;Tp4/T7eeVpI/CehT/V58evD7nX3dgdQ5Bav/AD3bj/219KWh2HtjGy081FRTwSUotBbI5F0jHhWm&#10;t4pap4mHgQJyp9IA/A9oXsrWQUeGv+2b/oLqx+5793huPITf9l24f9tfWKq682lWrVJUYx2SsWZK&#10;lErq+FZEnqI6uVQsNTGI1aohVrLptawsOPfo7K1jYMkIDD5t/lPVW+5193duPITf9l+4/wDbX03w&#10;dT7DpaM0EGFeOlLq5jGTypYsoYKTM1aZyAHIA1W59vyRxynVIgJ/P/P1T/gNvu6f9MC3/ZfuP/bX&#10;1gi6e69gqI6qLBypUQgrFKMvmiyA6bgXyBHOge3/ABGCCOg0Dy6af7mH3b5Pj9vmP/UfuX/bX075&#10;vrzaW45RNmsbJWyiN4tZr8hA3jdSjr/k1VDe6n/X/wBj7YSOONtaJRq+p/z06q33Lfu2uoRvb1io&#10;/wCkhuX/AG2dJNOhOqkqIKpNtSCeneGSB/47uH9t4GR4WCHK6D42jUi4I4Htcb64IK6hSnoP83Vo&#10;/uYfdwhr4ft+4r/0kNy/y3nThL0x1xMagyYB2NVU/dzn+L5pS9QX8nkuuQBQ6zey2H+HtkzOem/+&#10;Ar+7ZqLf63r6j/0kNz/7bOpr9UbFkEQfETnwavE38XzAkXXC9M95RXiRw0EjIdRPB9s0UV7Bn7f8&#10;/Vm+5b921mDt7fPqH/SQ3P8A7bOnem2NtqjghpqehlSCnnnqYIzXV0ghlqaWSjqDEZKh2RJoJWDI&#10;DoLMXtr9XtpreFgQY8fa3+fpwfcz+7iDUe37V/579x/7a+mqo6r2LVArPhS4YqSBkMknqQKqN+3V&#10;rZlCix+osPektoE0hY6U/pN/nz+fW3+5p93KSmv2/Y04f4/uX/bX1mPWWyySf4S4JiSE2yGSX9uN&#10;SqCy1YGoA/q/UTze/uxhhZlcxjUPmf8AP1Y/c3+7oRQ8gtT/AJ79x/7a+o56p2I0kcrYaR5IlKRv&#10;JlMtIyKSCQpkrWtyoPtSJXCGMfAeI8umT9y77tzGp9vmr/0sNy/7bOpI602X9imNOIL0SSGZYJK6&#10;vlAkYyMX8klU0pOqVjy3F/acwxFw+jv9at/n6u33Mvu4sulvb9tP/PfuX/bX1HTqnYkcE1MmFYQT&#10;iASIcjlGv9tfwFWasLxmO/1Ugm/Pu9Foy6cHjx/z9MR/cq+7VE5kT28YP/0sNzP+G86e6XZm3qKB&#10;6emo5I4ZIPtmT7ure8BuDGGknd1U3/BHtGu3WKyGVbfvPHuf/Bqp0Yp9z/7vUfwciMP+o7cP+2rp&#10;lq+qtiVtJQUNThPJS4z7gUMQr8jH4BVSeWoAeKrSRxK/J1Fva+FzAJBFgNx4mtPtJ6Rzfcw+7fO+&#10;uX2+Yt/z37kP8F2OmObofqyoaR5dtOxllWaS2bz6BpEAVW0x5RVWwH0AAP59qlv7lRQOKfYP83TX&#10;/AVfdrH/AILxv+5huf8A22dKWfrfZ9TRUuPnxsz0VFKs9NT/AMSyaJHMja0l9FYrO6sLgsTb2XCG&#10;ISNME/UPE1b7OFadOf8AAXfdu4/63zf9zDcv+2zpvqOoevqpKWOfA60oxMKYDI5RPGKiVppReOtV&#10;nDSsT6ibfi3t8NQUAFOtN9y77tzU1e3zYP8A0cNy/wC2zqNJ0t1vLL55MA5l8bRahmM2o8bgqyaF&#10;yKpZgT+Prz9fe1kK4AHWm+5Z921uPt63/cw3L/ts6k03UWwaSlFFT4eojpbEeH+M5twQTqILSZFn&#10;YXH5PvzuXyw/yf4Ot/8AAW/dtpT/AFvWp/0sNy/7bOo7dMdcPF4WwDmPUraf4vmhYr+mzDIBlAv9&#10;Abe6LRCSq5P2/wCfpv8A4Cj7tR/8F4//AHMNz/7bOsFV011hpnlq8II0nkilneTN5mBHeFAkRJGS&#10;RVEYHAFgDc/Uk+1EckxAjiWvyAqf8/TFx9zH7sNrGZbrkTw4vMvuW5KP2m9A6TVR150Fj3MlZNgK&#10;N1tdqze1ZCV0ktb/ACjOjSAWPH059rU2/eLgBYtsncf0YnP+AdBK9+7n9ybZ6ncotntqcfF365jp&#10;9uvcR0wnH/GPEVE9Umb2uk8zB5XpN311cSykkFEpMrUqhBJ/QB7MRy3zTdosbbHclPLVGy/8eA/n&#10;0EL/ANv/AO7223V9Rv2xNT/fW+Xk/wD1ZvpK9QX3n8ZMZD9uuYp3RI54ljp4N3V501GrzBZY6Wca&#10;n1H1FgRfgj2oi9v+apCGXZSPtkRf5GQf4OgRuMX921YgrPeJIw8opeYZa/YYyy/tYD59ImTfHxbo&#10;JXmpMTnKqQ08NNqpI9wreGnN4RGtdlKRUdf9WArkcE+zhfbrmydPDlhgVK17nHH7VDHoEX3M/wDd&#10;y2VfpuUN3uqf76bdhX7PHvof506hJ3Z0Ti/KMRsneMhkmo6hjLPFCjT45zJRSK0m46uRPC5v+kX/&#10;ACD7eX2i3iZQtxd2ir8mlJ/44v8Ah6B9/wC6H3D4QV272Q5lnYfx3U0Sn8xvEjftUfZ0ist291HW&#10;pNGOo8hXrPIZn+83lkKJmkKeMsHp46x4wU4spA/w9nFn7UXlsFUb5HGB/DGzf4XWv59Ajcvd37qA&#10;1DbvuyX0w8vF3++h/wCONPT+fSKyPY2wKyrpq6Hp/HRVdGlOlLPU703XUvGtKQ0Ab7aox6y6COdQ&#10;OocG4Ps+i9unCGObmCRkPELEi/4S3QB3D3Q9jZSx2z7stnCf+G77vM37dE0Ff5dNWZ7Mp8wKlJNh&#10;7SijrJ1qagfdbyZnnSSSVJP2t1wQgo8zEWjsL+1Fv7bbPAdRv7sn/TRgfs8M/wCHoHX3uJylMCm3&#10;+ynL1unr9Tv0jD8zvIX/AIx0mv71re/93cJ/n/uP+BW6f16dOm/95L6Lf7H8Xtx7Nf6k7Rw8a44U&#10;+Mf9A9B7+t+2Vr/UHZ/ir/abpwp8P/JS+Hz/AIq/ipjr/9GsD3hf19W/Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3XvfuvdcXdI1LyOq&#10;IvJZ2CqB/izEAe9hSxooJPVJZYoUaSaRUjHEsQAPtJx0x1W6tsUN/vdyYGjt9fusxj6e3+v5ahLe&#10;1sW2blNTwdvnf/Sxuf8AAOgpf+4HIe1av3pzttFtTj4t5bx0+3XIOk5VdsdZUd/Nv7aRI+ogzuOq&#10;2FvwVpJ5mv8A4Wv7MIuVuZJaaNiuvzjdf+PAdAq/+8N7E7bq+q93uXSRxEd/bzH9kUjmvypXpOVX&#10;yB6fpL+XetG5H4pcfmq2/wDrGjxs4/4j2YRch82y/Dszj/TPGv8Ax5x0Cr/74n3bNur4/ujbOR/v&#10;q3vZv+rNs4/nTpO1Xyh6kp7+LJ5eut/yq4StS/8ArferR/X/ABt7MI/bTmqT4raJPtkX/n3V0C7/&#10;AO/r93Wzr9Pvu43VP99WM4r/AM5xD/OnScqvl113FcUuF3fVMPoTRYiniP8ArM2aeT/kz2YRe1PM&#10;DZkvLRR/ppCf+rdP59Aq/wD7xv2Xg1LY8r8yXDjzMFnGp/M3pb/jHScqvmLhkv8AZbHydR/T7rM0&#10;lHf+l/FRV1v959mEXtJeH+23qJf9LGzf4WXoFX/95ZyxHX91+1V/N6eLeRQ/8cgnp/PpOVXzGyj3&#10;+y2JQU/9Pus7UVlv9fxYyhv/ALx7MIvaO2H9tvcjf6WIL/hdugVf/wB5dv0lf3X7S2cPp4t/JN/x&#10;y1g/ydJ2q+XnYElxSYDaNMp+hlpcxUyKPxZhmKdL/wCup9mEXtRsS/2t9dsfkYwP+rZ/w9Aq/wD7&#10;x73hm1DbuUOXIFP8cV5Kw/MXka/tU/Z0nKr5SdsVF/FW4Shv9PtcLA+n/W+9es/3m/swi9s+Vo/i&#10;hmf/AE0h/wCfdPQLv/v9feHvNX0+57Va1/31ZRmn2eO03869J2q+Q3cVXcPvOoiU3stLisFSWB/A&#10;enxccn+3JPswi5B5Sipp2dSf6Tyt/hcjoFX/AN8z7yu41EvubNGp8orSwip+cdqrftJPz6TlV272&#10;hWX82/t1Lf6/bZmsoh/sBRS04A9mMXKnLUVNGxWp+2NW/wCPA9Aq/wDvHe/W5avqfd7mBa/76vZo&#10;P+rLR0/LpOVW8N211/vd07jrNX6vus3k6i9/rfy1T39r4tp2qGng7Zbp/pY0H+AdAq/9yfcXddX7&#10;05+3q5rx8W+upK/brlPTDLNNO5kmlkmc/V5XaRz/AK7OST7XqiINKKAPkKdBGe5ubqQy3Vw8kp82&#10;Ysf2kk9YvdumOve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r/0qwPeF/X1b9e9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3XvfuvddEhQSxAA5JJAAH9STwPfgCTQDPWmZUUs7AKOJOAOmaq3Jt2hv97nsLR2+v3WUoae3+v5&#10;Z0t7WRbduE39jYzP/pUY/wCAdBm/535M2qv705u2u2px8W6gjp/vcg6TlV2n1rR3E+/doBh9Uj3B&#10;i55B/gY6eplkB/2Hswj5Z5im+DY7unzicD9pA6BV/wC/3sftlRd+7vLgYcQu4WsjD7VjlZv5dJ2q&#10;786ho7+Xe+Pe31+1pMtXf7b7LH1F/wDYezCLkXmyX4dmkH+mZF/48w6BV/8Ae9+7ftur6j3Ts2p/&#10;vqG7n/Z4FvJX8uk5VfJ3qKnv4szkq630+1weTS/+t97BR/7zb2YRe23NclNVnGn+mkT/AJ9LdAq/&#10;+/h93Gzr9PzNfXdP99WNyK/850h/nTpOVXy363huKfE7vq2/BXH4qGI/67TZpZB/yQfZhF7VcwvQ&#10;yXVog/0zk/yjp/PoF3/94v7I22pbPl7mS5fyIt7RF/a96GH+8dJ2q+YmAS/2Wy8xUf0+6ydFR3/1&#10;/FBXW/3n2YRe0l8aeNvEK/6VGb/CV6BV/wD3lXJ8er91+1+5Teni3UEP7dEc9P59Jyq+Y9c1/stg&#10;0kH9DVbhmqv9iViw9H/tr+zCL2jgH9tvrt/pYgv+GRugVf8A95fuz6htftDbxehl3F5f2hLOH9lf&#10;z6TlV8vd9vf7Pbm06cH6fcRZerYD/XjytIpP+w9mEXtPsg/ttwum+wxr/hRugVf/AN5B7tS6htnJ&#10;XLsI/wCGJeSkf7zdwiv5fl0nar5UdrVF/FPgKG/0+1wyvp/1vvais/3m/swi9seV46a0nf8A00n/&#10;AECF6BV//eAfeDvNX091s9pX/fVkDT7PHkm/nXpOVXyK7iqrg7weBD/YpcPgKe3+tJHixN/t2Psw&#10;i9v+UYqU2kMf6Ukp/kXp/LoF3/30/vLbhqDe5LRRnyis9vjp9jLa6/2sek5Vdxdp1l/Lv3cyX+v2&#10;uTnof9t9kafT/sPZjFyjyzF8Ox2x/wBMgb/j1egVf/eW9/ty1fUe7m+rX/fV08H7PAMdPy6TtVvb&#10;eddf73d256y/1+6z+VqL/wCv5at7+18WzbPD/Y7VbJ/pYkH+BegVf+6Xuduur96e42/XNePi7hdy&#10;V+3XKek9PU1NS2upqJ6h/wDVzyySt/yVIzH2vSOOMUjjVR8gB/g6B11fXt8/i315LNJ6u7Of2sSe&#10;sHtzpJ1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6917&#10;37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691//06wPeF/X1b9e9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3XvfuvE0yeHTVVZ7B0N/vcziqO31+6yNHT2t9b+WZLW9qorG9m/sbOV/wDSox/wDoP3/NvKm1av&#10;3pzPt9tTj4tzDHT7dbjpOVXZvXNFcVO/NoRsPrH/AHixLyj/AKdR1by/7x7MIuW+YJv7PY7sj18J&#10;wP2ladAq/wDfX2U2zUL73b5bRxxX942jN/vCylv5dJyq736jo7+XfGKe31+1iyFd/tvsqOo1f7D2&#10;YRckc1zU0bLKP9MVX/jzDoFX/wB7X7ue26vqPdXb2p/vpLif9ngQyV/LpOVXya6gp7+LP11bb/lV&#10;wWYXV/rfeUdIP9vb2YRe3HNklNViif6aWP8A59ZugVf/AH6vu3Wer6fm+7uqf76sLwV+zxoYf506&#10;TtV8tes4LiDH7urT+DDjMbGh/wBc1OZgcD/kEn2YRe1fMb013Fog+buT/KM/4egVf/3ifsZa6ha7&#10;NzHct5aLW2Vf2y3qED/an7Ok5VfMPbSX+y2dnKj/AFP3VdQUd/8AX8Qrrf7z7MIvaXcT/bbvAv8A&#10;pVZv8OnoF3/95RyPHq/dftru03p4s9vD+3QJ6fz6TlV8yKhrii2BDH/R6rckk1/6ExxYSnt/raj/&#10;AK/swi9o4x/bb6x/0sIH8zIf8HQKv/7zC9bUNr9n4k9DLuTP+1UsY6fZqP29J2q+X+9nv9ltja1P&#10;/T7oZast/r+LI0V/949mEXtPswp425XLfZoX/CjdAq//ALyP3Sk1fuzkTYIfTxfq5v8AjlxBX+XS&#10;cqvlX2pUX8X926G97fa4eR7f633tdWfT/G/swi9sOWI6a/qH/wBNIP8An1V6BV//AHgvv/eavpzs&#10;lrX/AH1ZsafZ4883869Jyq+R/cVTcDdgpkP9ilwmAit/rSHFvMP+SvZhF7e8ox/8srUf6Ukp/lrp&#10;/LoFX/32fvLX2oD3EEEZ8orHb1/YxtWf/jXSdqu6O1ay/l33uJL/APKrWmh/232S09v9h7MIuT+W&#10;Ivh2O3P+mXV/x6vQKv8A7z33gdyr9R7t70tf99TmD/qwI6fl0nKrfm+a2/3m8911d/qKncOXnB/w&#10;tLWMLezCLY9lh/sdotU+yKMf4F6Bd/7ue626V/efubzDcV/35uN4/wDx6Y9J2ora2sOqrq6qqa97&#10;1FRLOb/1vK7G/swjhhiFIolUfIAf4OgXe7rue5Nq3HcZ7hvWSR3P/Gieovt3pB1737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3X/9SsD3hf19W/Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6903VWYxNDf73KY&#10;6j0/q+6raant/r+WVLe1EVpdTf2NtI/+lUn/AADolv8AmTl3atX703+ytqcfFnijp9uth0nKrsfr&#10;2iv91vnaEDD6o+48QJP9hEKwyN/sB7MIuXt/mp4WyXbD5RSU/bpp0Cr/AN7fZva9Q3D3X5bicfhb&#10;crPV/vPjaj+Q6TlV3l1LR38u+cM9vr9qaqu/232VNUX/ANh7MIuSuaZqaNlmH+m0r/x4joF3/wB6&#10;37u+26vqPdfbGp/voyz/ALPAjkr+XSdqvkt09T38e5KqsI/FLgc4Ln+gaqx9Mp/29vZhF7c82yU1&#10;bcqf6aWP/n1j0Cr/AO/L92uz1CHnee5YeUVhffyMtvED+2nz6TlV8susIL+Gk3XW2+n22KoUB/2N&#10;ZlqUgf7D2YRe1vMr/HLap9rt/wA+o3QKv/7w/wBh7TULbbuYbo+Xh2kCg/8AOa7iP8vy6TlV8wdq&#10;Jf7LaW4aj+n3VTjaO/8AS/ilrrf7z7MIvaXdD/bbrbr/AKUO3+EL0Cr/APvJvb6Ov7r9ut5m9PFl&#10;tof+OPPT+fSdqvmQ5uKLr9R/SSq3KWv/AK8MWDS3/Jfswi9ohgzb9+Sw/wCUyf5OgVf/AN5jIart&#10;ns6o9Gl3Mn/jCWI/4/0nKr5gbwe/2W1dtU/9PupMpWW/pfxVdDf/AHj2YRe020j+23S4b/ShF/wq&#10;3QKv/wC8l9yZK/uv2/2OH08Vrqb/AI5LBX+XScqvlf2jUX8UO16G/wDyq4mqe3+t97k6z/eb+zCL&#10;2u5Zj+J7l/8ATOv/AD6i9Au//vCvfy8r9PbbBa1/31aSmn/Oa6m/nXpO1XyT7iqbhN0Q0in6rS4L&#10;Aj/bPNjZ5Vt/gwPswj9u+Uo+O2Fj85Jf8jgfy6BV/wDff+8re1EfPsduh8orCwH/ABp7Z2H5NXpO&#10;VXdva9Zfy76zqX+v2s8VD/tvsoae3+w9mEXJvK8XwbJAf9MC3/HiegVf/em+8LuVfqPdndlr/vqR&#10;YP8AqwkdPy6TlV2Fv6tv95vbdtSDe6z7jzEic/gI1YUA/wAALezCLYNihp4WzWq/ZFGP+fegVf8A&#10;vL7vbpq/eXunzHOD5PuV4w/YZqAfICnSdqslka2/3mQrau/J+6qp57n+p8sj39mEdtbw/wBjAifY&#10;oH+AdAu+3ze90qdz3i6uCePiyySf8fY9Qfb/AEVde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3X/1awPeF/X1b9e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvd&#10;e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69173&#10;7r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuv&#10;de9+691737r3Xvfuvde9+691737r3Xvfuvde9+691CqsljqK5rK+ipLC5+6qoILD+p8siWHt6O3u&#10;Jv7GB3+xSf8AAOiy+3zZdrBO57va24H+/ZY4/wDj7DpOVXYWwqK/3m9tpUxH9mfceHifj8BHrAxP&#10;+AHswi2HfJv7LZrph8opD/z70Cr/AN5PaLa6/vL3T5dgYeT7lZqf2GYEn5AV6TtV3Z1RR38u+sE9&#10;v+VWeSu/232UVRf/AGHswi5N5ol+HZJx/pgF/wCPEdAq/wDvS/d622v1HuztLU/31I0//VlJK/l0&#10;nKr5JdO01wu6Zath9VpcFn2/2zzY2GJr/wCDH2YR+3fNsnHbAo+ckX+Ryf5dAu/++/8AdqsqiPn6&#10;S4ceUVhuB/409siH8m6TlV8rurae/ii3RXW/5VcRTJf/AFvvclR/7z7MIva7maT4mtk/0zn/AJ9R&#10;ugVf/wB4V7B2dfp7ffrr/mlaRCv/ADnuYf59J2q+YGz0v9ltXctR/T7qTF0d/wCl/FV11v8AefZh&#10;F7Tbsf7bc7Zf9KHb/Cq9Aq//ALyX21jr+6/b/fJvTxWtYf8Ajk09P59Jyq+ZCC4ouv2b+klVuULb&#10;/Xhiwb3/AOS/ZhF7RHBm34fYsP8AlMn+ToFX/wDeYxDUu2ezrH0aXcwP2olif+P9Jyq+YO6nv9lt&#10;Hb9P/T7qpyVZb/X8UtDf/ePZhF7S7WP7bdZ2/wBKEX/CG6BV/wD3k/uDJX91+3WzQ+niy3M3/HGg&#10;r/LpO1Xyy7Pnv4aTadF/T7bFV7kf7Gsy9UCf9h7MIva3ltPjlun+11H/AB2NegXf/wB4f78XdRbb&#10;by9ajy8O0uGP/Va8lH8vy6TlV8l+4ai/j3JS0QP4pcDgzYf0BqqCqYf7e/swi9ueUo/i25n/ANNL&#10;J/z6w6BV/wDfl+8pe6vB52t7VT5RWFif2GW3lP8AOvz6TlV3l21WX8u+cyl/r9qaWh/232VNT6f9&#10;h7MIuSuVYqaNlhP+m1N/x4noFX/3rfvE7lq+o919zWv++vCg/Z4EUdPy6TtV2R2FW3FVvrd86n6o&#10;+48v4v8AYRCsEY/2A9mEXL2wQ08LZLRT6+FHX9umvQKv/e33l3TUNw92OZJUP4W3K80/7z42kfkO&#10;k5VZjL11/vcpkazV9fuq6pqL/wCv5ZXv7MIrS0h/sbWNP9KoH+AdAq/5l5j3XV+9N/vbmvHxZ5ZK&#10;/brY9NvtT0Sde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvdf//WrA94X9fVv1737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691gmqqanF6ioggH9ZpY4h/t3ZfbkcM0ppFEzH5An/B0hvd02zbV17juMFunrJIiD&#10;9rEdM8+69r0t/udyYGnt9fNmMfEf9s9Qp9mEWx73N/Y7PdP9kUh/wL0C7/3c9qdqr+8/c3l63I/3&#10;7uNnH/x6YdM0/ZWwqe/k3Xh2t/xwqhVf7b7YS39mMXJ3NE3wbHcD/TLp/wCPU6BV/wDee+77ttfq&#10;PdvZWp/vqcT/APVgSV/Lpmn7m64guP7wGZh/ZgxmWkv/AKzmhWI/8lezCL285vlp/uq0j+lJEP5a&#10;6/y6BV/99r7tFhqUe4pnkHlFY7g37G+lCf8AGumafvvYcN/Gc1VW/wCOGORb/wCt9zVU/sxi9rua&#10;JPi+nT/TSH/n1W6BV/8A3g33frPV9Od7u6f76s1Ffs8eeH+dOmWp+RO2kB+zwWcnP4FSaClB/wBc&#10;xVVYR/tj7MIvaTej/bblar9niN/hRegVf/3kvtZHq/dnInME3p4otIf+OXM9P59JOv8AkxXw6hj+&#10;vlrP9S0u646Y/wCBMZwTA/62sf6/swj9oZTQzb6o/wBLET/MyD/B0Cr/APvMrFdQ2v2flf0Mu5Kn&#10;7VSykr9mofb0ich8p99x6vtuvsbAPwZqvIZIL/wZqQUoI/23tfH7SbetPG3adv8ASqq/4dXQLv8A&#10;+8p53k1fuv212qH08We4m/boEFf5dIqt+WPZ7EomL2pjzzbRiso0o/1/u8xKpI/4KB7Xxe1fLiU1&#10;3F25+boB/KMH+fQLv/7xT3zutQtNl5ctl8iltcs35mW9dSf9qPs6TNV8mu36i/iz1DQ3/wCVXBYd&#10;rf633tJV/wC839mEXtxynHTVYu/+mlk/59ZegVf/AH6/vI3mr6fm60ta/wC+rCzNPs8aGb+dek7V&#10;d79uVl/LvjKJf6/axY+h+v8AT7Kjp9P+w9mEXJHKkVNGyxH/AExZv+PMegVf/e1+8ZuWr6j3Vv1r&#10;/vpLeD9ngQx0/LpOVXZ3Y1bcVO/N3yK31jG4stHEf+nUdWkX+8ezCLlvl6H+z2O0B9fCQn9pWvQK&#10;v/fb3r3PUL33b5kdDxX943ap/vCyhf5dJyqz2drr/e5rLVmr6/dZGsqL3+t/LM97+zGKxsof7Gzi&#10;T/Soo/wDoF3/ADdzZuur96cz7jc14+LczSV+3W56avr7U9B4kkkk56697611737r3Xvfuvde9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691/9esD3hf19W/Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691ilnhgXVNNFCv+qlkSNf8A&#10;buQPd0jkkNI42Y/IE/4Ok11fWVini3t5FDH6u6oP2sQOmifc226W/wBzuHB09vr58tQQ2/1/JULb&#10;2vi2XeJqeDtNy/8ApYnP+Begbf8Aun7Y7Vq/enuNsNtTj4u4WkdPt1yjpmn7G2JT38m7MI1v+OFd&#10;FVf7b7YzX/2Hsxi5Q5nmpo2K5H+mQr/x6nQKv/vLewO26vqPd3Ymp/vq6jn/AGeAZK/l0zz9x9cw&#10;XB3GkrD+zBjstNf/AFnSgMf/ACd7MIvb7m+WlNoIH9KSIfyL1/l0Cr/76f3aNv1K/uUksg8orPcJ&#10;K/Yy2pT9rdM0/fGwYr+OXLVVv+OGNK3/ANb7man/AN5t7MYva/mmSmtIE/00n/QIboFX/wDeA/d7&#10;s9X093vF3T/fVkRX7PHkh/nTpmn+RG1Vv9thtwTH8eaPHU4P+xSvqDb/AGHswi9pd8b+23C1X7DI&#10;3+FF6BN//eRe0kWobbyVzFMR/vxLOIH/AHm7mNPyr8umaf5H0q3+22nUS/0M+Yjg/wBiRHjqj/e/&#10;ZjF7QTmnjb6i/wCliLf4ZF6BV/8A3mO0x6htftDcy+hl3FIv2hLOb9lfz6Zp/kZlmv8Aa7Zx0P8A&#10;Tz11TU2/1/HDS39mEXtFYD+23mZv9Kir/hLdAq//ALyzm+TV+6/a7bYfTxbqeb9uiOCv8umaf5B7&#10;0kuIcft2nH4K0dfI4/2MmTKH/kn2YRe1HLqZkurtz/p0A/lHX+fQKv8A+8Z97rnUtly7y3bJ5EW9&#10;27D83vSp/wB46Zp+8ew5r+PI0VL/AMsMXRNb/W+6iqfZjF7acpx/HZyP/ppH/wCfSvQKv/v5fePv&#10;NX0/Mtja1/31YWxp9njpN/OvTPP2z2JUX8m56tb/APHCnx9L/tvtqSG3swi5E5Si+DZYz/pmdv8A&#10;jznoE3/3v/vI7lX6j3UvFr/vqG0g/wCrFvHT8umaffe9am/l3ZuEg/VUy9dCh/10hnjQ/wC29mMX&#10;LHLkNPD2K0r84kJ/aQT0Cr/3/wDfLc6i793uZCp4hdwuo1P2rHKi/wAumafNZmqv9zlsnUX+vnr6&#10;qW/+v5JW9mEW3bfD/Y2EKf6VFH+AdAq/54513Wv705v3S5rx8W7nkr/vch6bSSSSSSTySTcn/XJ9&#10;rAABQDHQYZmdizsSx4k5J6697611737r3Xvfuvde9+691737r3Xvfuvde9+691xdEkGl0V1P9l1D&#10;D/bEEe/de6bpsLiZ7+TH0tz9WSJYmP8ArtEEYn/Y+9UHp16p9emubaGGkvoSop/+WU7G3/U8Te9a&#10;R1vUemubY8RuafISJ/RZoFkv/gWR47f7b3rT8+t6umqbZmTS5impJh+Brkjc/wCwePT/AMne/aT1&#10;vUOmubbmahvqoJXA/MLRz3/1hE7t/vHvVD6deqPXprlpamDiennh/wCWsUkf/Q6j3rrfWD37r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691//QrA94X9fVv1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3XB5I4l1SyJ&#10;Go+rOyoo/wBixA92VHc6UUlvkK9Mz3NvaxmW6nSOIebMFH7SQOmmfcW36W/3Odw1Pb6+fJ0UVv8A&#10;X8k629roto3Wf+x2y4f/AEsbn/AOgjf+5Pt1tWr96c/bLbU4+LfWsdPt1yjpmn7D2NT38m7MC1vr&#10;4clTVP8A7jPLf2Yxcp8zTU0bFdD7Y2X/AI8B0Cr/AO8d7C7bq+p93+X2p/vq9hn/AOrLSdM8/b/X&#10;NPfXuWFyPxBQZWov/rNDQun+8+zCLkDm6X4dnYD+k8S/4XB6BN/98z7tO3ahL7nQyMPKK1v5q/YY&#10;7Vl/aQPn0zT97dfxX8dTk6q3/HDGTLf/AFvuWp/ZhF7Y81SfHDCn+mkH/PuroF3/AN/v7u9nX6fd&#10;d0u6f76spBX/AJzmH+dOmaf5DbRS4p8TuGcj8vBjoEP+sf4jK1v+QfZjF7Tb839rfWij5NIx/wCr&#10;YH8+gTf/AN4/7Ow1G3cocyTsPNorOJT9h+skb9qj7Omaf5HUK3+22rVy/wBPPlYae/8Ar+Ohqrez&#10;GL2huj/bb5Gv+liLf4XXoFX/APeYbBHq/dftLeTeni38cP7dFrPT+fTNP8jck1/ttr0MP9PPkp6i&#10;3+v46Wlv7MIvaGzH9tvcrf6WNV/ws3QKv/7y7maSv7r9qbCH08W9lm/45BBX+XTNP8hd4vcQYzbs&#10;A/qabIzOP9icmqf8m+zCL2n5fXMt7dsf9NGB/wBW6/z6BV//AHjvvRPVbDlblu3T1MF5Iw/M3qr/&#10;AMY6Z5+9OwZr+Otx1Lf/AI4Yyma3+t9yKn2Yxe2XKkfx20z/AOmkb/n3T0Cb/wC/v94u81fT75tt&#10;rX/fVjCafZ44m/nXpmn7d7FqL69zVC3/AOOFHjKa3+saeiiPswi5C5Ri+HZkP+meRv8AjznoFX/3&#10;xvvKbjqE/ujcoD/vq2sYf2GG2Q/zr0zT7/3vU38u7NwAH6iLK1lOp/w008sQt7MYuVeWofg2K0/O&#10;JG/48D0Cr/7xHvvuWr6r3f5iAPER39xCP2RSIKfKlOmafP52qv8Ac5rLVF/r58jWTX/1/JM3swi2&#10;vbIP7HboE/0saD/AOgVf+4PPu61/enO+8XNePi3lxJX/AHuQ9NbO7sWdmdj9WZizH/XJJJ9rlVVA&#10;CgAfLoJyyyzu0s0jPIeJYkk/aTnrj731Tr3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/&#10;de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de6hTY3Hz381DSSE/2mgiLf7B9Oof7f3qg9OvVPr01TbWwstyK&#10;VoSfzDNKv+2VndB/tvetI63qPTXNsmja/grKmL/lqsUwH/JIgNv9j79pHr1vV01zbJrVv4Kyml/5&#10;aLLCT/ySswv/ALH3rSfXr2rprm2tm4rkUglUf2oZoW/2yl1kP+2960nrdR01zY7IU/8AnqKqiA/L&#10;wShf9g2nSf8Ab+9UPp1uo6h+/de669+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69&#10;1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xv&#10;fuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+6&#10;91737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3X//RrA94X9fVv1737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691xZlQFnZVUfV&#10;mIUD/XJsB72AWICgk9UkljhRpJZFWMcSSAB9pOOmyfPYOlv9zmcVT2+vnyNHFb/X8ky+1sW17nP/&#10;AGO3Tv8A6WNz/gHQUv8A3A5D2qv70522i2px8W8t46f73IOmaff+yKa/l3Zt+4+oiytHUMP8CsEs&#10;hv7MIuVeZJvg2K7p84nX/jwHQKv/ALw3sTttfqvd/lwkcRHf20p/ZFI5r8qV6Zp+3Ouqe+vc1M1v&#10;+OFJk6n/AG329FKPZjFyFzdL8OzOP9M8a/8AHnHQKv8A74v3bNur4/ulbMR/vq3vZ/8AqzbSDpmn&#10;7z6+hv467IVVv+OGLqlv/rfcrT+zCL2z5rk+O2iT/TSL/wA+6ugVf/f2+7nZ1+n37cbqn++rGcV/&#10;5ziH+dOmaf5C7OjuIMZuKc/gmlx8SH/kJsmz/wDJvsxi9p+YWoZby0Uf6aQn/q3T+fQKv/7xz2Wt&#10;6rYcr8yXD+pgs41P5m9Lf8Y6Zp/kbjVv9tteum/p58jT09/9fx01Vb2YRe0N4f7beol/0sbN/hZe&#10;gVf/AN5dyvHq/dftVfzeni3kMP7dEM9P59M8/wAjq5r/AG21KWL+nny01Rb/AF/HQ01/ZjF7Q2wp&#10;42+O3+liC/4XboE3/wDeYb9Jq/dftJaQ+ni38k37dFrBX+XTLP8AIfdz3FPidvQg/QyQZGdh/rEZ&#10;GFb/APIPswi9pthWni392x+RjA/6tn/D0Cr/APvIPeGbUNu5P5cgU+bxXkrD8xeRrX7VP2dM8/e2&#10;/wCa/jqcXS3/AOOGMia3+t9y9T/vN/ZjF7Y8qx01wzv/AKaQ/wDPoXoFX/3/AD7w95q+n3ParSv+&#10;+rKM0+zx2m/nXpmn7g7GqL6tySoD+IKDFQW/1mhoUf8A3n2YRe3/ACjFTTs6k/0nlb/C5HQKv/vn&#10;feW3HUJfc6WND5RWlhFT7DHaq37WJ6Zp+w99VN/JuzPLf6+DI1FL/wC4zw29mMXKXLMPwbFan/TR&#10;q3/HgegVf/eQ9+9y1fUe73MC1/31eTQf9WWjp+XTNPuPcNVf7nPZmov9fPlK6a/+v5J2v7MIto2m&#10;Cng7Xbp/pY0H+BegTf8AuX7jbrq/enP+93NePi311JX7dcp6aZJZJW1yyPIx/tSOzt/t2JPteqIg&#10;0ogC/IU6CNxdXN3IZbq4eWU+bsWP7SSeuHu3THXvfuvde9+691737r3Xvfuvde9+691737r3Xvfu&#10;vde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691&#10;737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvf&#10;uvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Ueakpai/npo&#10;Jr/Xywxyf9Dqffqde6a5tt4Wa+qhjQn8wvLDb/WWN1X/AHj3qg9Ot1Pr01zbLxr3MU9XCfwNcciD&#10;/YNGH/5O960jr2o9Nc2x5hf7evif+gmheL/bsjy3/wBt71p+fW9Xy6a5to5mK+iOCe3/ABxnUX/1&#10;hOIT71pPW9Q6a5sNlYL+TH1QA+rLC8ij/XeMOv8AvPvVD6dbqPXpuZWQlXVlYfVWBUj/AFwbH37r&#10;3XH37r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvdf//SrA94X9fVv1737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3XvfuvddEgAkkADkkmwH+uffgCTQDPWmZVUszAKOJPDpunzOHpb/AHOWxtPb6+eupYrf6/klW3tZ&#10;Ft24TU8Gxmf/AEqMf8A6DN/ztyZtWr96c3bXbU4+LdQR0+3XIOmaffeyqa/m3Zt4EfVUy9DK4/10&#10;indx/tvZhFyxzHN/Z7Fd0+cTgftIA6BV/wC/3sdtmr6z3e5bDDiq7jayMPtWOVm/l0zT9sdeU9/J&#10;ueja3/HCCvqv9t9tSTX9mMXInNsvwbLIP9MyL/x5h0Cr/wC9792/ba/Ue6lk1P8AfUV3P/1Yt5K/&#10;l0zT949eQ38eSraq3/HDF1y3/wBb7mKm/wB5t7MIvbTmySmuzjT/AE0qf8+lugVf/fx+7hZ6vp+Z&#10;767p/vqwuhX7PHjh/nTpmn+Qey47iGg3FUH8FaOgjQ/65lyauP8Akn2Yxe1HMT0Ml1aIP9O5P8o6&#10;fz6BN/8A3jPshbals+X+ZLl/Ii3tEU/m96GH+8Hpmn+RmIW/222sjN/Tz11NT3/1/HFVW/3n2YRe&#10;0V+aeNvMK/6VGb/CV6Bd/wD3lnJ0er91+1+5zeni3UEP7dCT0/n0zz/I+pa/2204I/6GfMST/wCx&#10;Ijx1P/vfsxi9oIR/bb6x/wBLEB/hkboE3/8AeY7q+obX7QW8XoZdxeX9oSzh/ZX8+maf5Ebqa/22&#10;G2/CPx5o8jUEf7FK+nBP+w9mEXtLsa08bcbpvsMa/wCFG6BV/wD3kfu1LqG2ck8uwg8PES8mI/3m&#10;7hH8vy6Zp++N/TX8cmIpb/8AHDGhrf633U1T7MYva/laOmtLh/8ATSf9AhegVf8A94F94S81fT3O&#10;z2lf99WQNPs8eWb+demafuPsee4O4miU/wBmDG4mK3+s60Hk/wCTvZhF7e8oRUptAY/0pJT/ACL0&#10;/l0Cr/76v3l9w1Bvclooz5RWW3x0+xltdf8Axrpmn7H33U38m682t/8AjhWyUv8AtvtTDb2Yxcoc&#10;sQ/BsVsf9Mgb/j1egTf/AHmPf/ctX1Hu7vq1/wB9XLwfs8Ax0/Lpmn3PuWqv9zuHOVF/r58tXy3/&#10;ANfyVDX9mEWy7NDTwdptk/0sSD/AvQKv/dT3P3XV+9PcffrmvHxdwu5K/brmPTRLPPOdU80szf6q&#10;WR5D/t3JPswSKOIUjjVR8gB/g6Bt3f31+/iX17LNJ6yOzn9rEnrF7v0l697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917rHJFFKNMscci/0kRXH+2YEe/de6bZsFh5768f&#10;TC/1MSeA/wCveExm/vVB6deqfXprm2fiJL+P7mD+njm1Af8AU5JSR/sfetI63qPTXNsdeTT5Aj+i&#10;zQA/7d0kW3/JPvWn59b1dNc2zcrHcxvSzj8BJWRj/riWNFH+3960nreodNc238zBfXj52t/xxCz/&#10;APWhpPfqH063UevTXLBNCbTQyxH+ksbxn/bOAfeuvdYvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+691//9OsD3hf19W/Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691AnyuLpb/c5Kgp7fXz1lPDb/X8ki29qorG9np4NnK/+lRj/AIB0H7/m&#10;3lXatX705m2+2px8W4hjp9utx0zT732bTX8+6tuoR9U/jGPaT/qWlQz/AO8ezCLlvmGanh7Hdkev&#10;hPT9pWnQKv8A319lNs1C+92+W0ccV/eVoz/7wsxb+XTNP2r17T38m6KBrf8AHBKuq/2321NNf/Ye&#10;zGLkfmyamjZJR/piq/8AHmHQKv8A72v3ctt1fUe623tT/fS3E/7PAhkr+XTNP3d13Dfx5aqqrf8A&#10;HDFZFb/633NNT+zCL225tkpqsET/AE0sf/PrN0Cb/wC/Z92yz1fT84XV1T/fVheiv2eNDD0zT/IH&#10;ZMVxFSbhqT+DFQ0SKf8AXM+SiYD/AGHsxi9qeZHpruLRPtdz/wAdjP8Ah6BV/wD3ivsXa6ha7NzH&#10;dN5FLW2VfzMt7GQP9qfs6Zp/kXhFv9ttzKTf089VSU9/9fx/dW/3n2YRe0e5GnjbvAv+lVm/w6eg&#10;Vf8A95VyLHq/dftru03p4s9vD+3R49P59M8/yPlNxTbRjT+jT5ppL/4lI8XFb/kr2Yxe0EY/tt+J&#10;/wBLDT+ZkP8Ag6BV/wD3mV42pdr9nok9DLuTP+1UsY6fZrP29M0/yJ3M1/tsHgof6ef+IVFv9fx1&#10;lLf2YRe0mzD+23O6b/S6F/wo3QKv/wC8l90ZK/uvkPYIfTxfq5v+OXEH+Tpmn7735Nfx/wAFpb/8&#10;cMc7W/1vuaqp9mMXtbyvH8f1L/6aQf8APqr0Cr/+8H+8BeV+n/cdrX/fVmxp/wA555v59M0/c3Y8&#10;9wNwCFT/AGYMXiE/2zmhaQf8lezCL275Qj/5ZWo/0pJT/LWB/LoE3/32/vL32oD3EEEZ8orHb1/Y&#10;xtWcf710zT9l79qL+TdeYW//ABwqftf9t9ssNvZjFybytD8Gx25/0y6v+PV6BV/96D7we5V+o929&#10;5Wv++pvA/wCrAjp+XTNPuzdNVf7ncufqL/XzZjIyj/bPUMPZhFsWyQ/2Oz2qfZFGP8C9Aq/93fdj&#10;da/vP3O5huAf9+7jeOP2NMemeaqqqk3qKmec/W800kpv/W7s3swjghhFIoVUfIAf4OgXe7rum5Nq&#10;3Hcri4b1kkdz/wAaJ6we3ekHXvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3X&#10;vfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+&#10;691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691737r3Xvfuvde9+691737r3Xvfuvde9+6910QGBBAIP1BFwf9cH37r3UCbE4ye/loKRifq3g&#10;jV/+S1VX/wB596oPTr1T01zbTwst9MEkBP5hnk/3gSmVR/tvetI63qPTXNsimN/t66eP+gmijm/2&#10;5Qwe/afn1vV8umubZWQW5hqaWYf0YyxMf9YaJF/3n3rSevah01zbZzcN70RkH+qhlhkv/rKr+T/e&#10;PetJ9Ot1Hr01zUNbT389JUw2/MkEqD/XuygW96oet9RPfuvde9+691737r3Xvfuvde9+691737r3&#10;Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9&#10;+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde&#10;9+691//UpRn7/wBjRX8cGfqf6eGgpVB/86MhAbe8eYvavmZ/jltU+12/59jbruTf/wB4h7DWlfpt&#10;v5huj/wu0gUH/nNdxf4Py6Zp/kVgFv8AbbfzE39PPNRU9/8AX8clVb2YRe0e6H+23W3X/Sh2/wAI&#10;XoFX/wDeUe3sdf3X7dbzN6eLJbQ/8ceen8+maf5HnkU20QP6PPmyf9vHHih/0N7MYvaAcZt//JYf&#10;8pl/ydAq/wD7zNzVdr9nAPRpdzr/AMYSwH/H+maf5Fbia/22BwsP9PO9dUW/1/HPS39mEXtJtA/t&#10;t0uW/wBKEX/CrdAm/wD7yf3Jkr+6/b7Y4fTxWupv+OSwV/l0zT9+76mv448FS3/44Y+drf633NdU&#10;ezGL2s5Yj+N7p/8ATSL/AM+ovQKv/wC8M9/Lyv09tsFp/wA0rSU0/wCc91N/Ppmn7p7GmvpzsdOD&#10;+IMViR/tmlopXH+39mEXtzyhHx2wuf6Usv8AkcD+XQKv/vxfeWvdQj59itkPlFYWA/Yz20jD8mr0&#10;zz9nb/qL+TdWUW//ABwkjpf9t9tHDb/YezCLkvlWL4NjgP8ApgW/48T0Cr/70/3htyr9R7s7stf9&#10;9OkH/VhI6fl0zT7w3ZU3+43PuGYH+zLmci6/6wVqkqB/sPZjFy/sUNPC2W0U/KGMf8+9Aq/95vd/&#10;dNQ3L3U5jnU+T7leMv5KZqAfICnTNPXVtVf7msqqi/189RLNf/X8jt7MIra2h/sbdE/0qgf4B0Cr&#10;/fd73Uk7nvN1ck8fFlkk/wCPseovt/oq697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3&#10;v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/d&#10;e697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r&#10;3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/&#10;de697917qLNQ0VRfz0lNNf8AMkETn/Xuyk396oPTr3TXNtnCTXvRCM/6qGWaO3+sqv4/949+0j06&#10;3U+vTXNsrHtcw1NVEf6OYpVH+sNEbf7z71pHW9R6a5tkVIv9vXQSf080ckP+3KGf3rT8+vavl01z&#10;bTzUV9MEc4H5hnj/AN4EpiY/7b3rSet6h01TYrJwX8tBVoB9W8EjJ/yWqlP9596ofTrdR69QCCpI&#10;III+oIsR/rg+/de669+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737&#10;r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvd&#10;e9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+69173&#10;7r3Xvfuvde9+691//9XWA9udK+ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3&#10;v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/d&#10;e697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r&#10;3v3Xuve/de6xSwQTC00MUo/pLGkg/wBswPv3Xumybb+Gnvrx8C3/AOOIaD/beBox71QenW6n16a5&#10;tm4qS5jeqgP4CSq6j/XEsbsR/sfetI69qPTVNsduTT5AH+izU5H+3dJGv/yT71p+fW9Xy6a5tn5e&#10;O/j+2qP6eObST/1OSIA/7H3rSet6h01zYLLwX8mPqTb6mJPOP9vCZBb3qh9Ot1Hr02yRSRHTLG8b&#10;f6mRGQ/7ZgD7917rH7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//W1gPbnSvr3v3Xuve/&#10;de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3XuuLKrgq6qyn6qwDA/64Nx7917pvmw2Knv5MfSkn6ssKRsf9d4wjH/b+9UHp16p9emqb&#10;aOGlvojnp7/8cZ2Nv9YTiYe9aR1vUemubY8Jv9vXyp/QTQrJ/t2R4v8AevetPz63q+XTXNsvJJcx&#10;TUkw/A1yRuf9g0ZT/k737Set6h01zbbzUN9VDI4H5heKa/8ArLG7N/vF/eqH069UevTXNSVVPfz0&#10;08Nvr5YZI/8AodR711vqP7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r/19YD250r697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3XuoU2Ox9R/nqKllJ/LwRFv9g2nUP9v71QenXqnprm2thJbkUhiY/wBqGaZf&#10;9spdox/tvftI63U9Nc2yaJr+CsqYv+WixTAf8krCf95960jrerprm2TWLfwVlNL/AMtVlhJ/5JE4&#10;v/sfetJ9evaumuba2aiuRSrMB+YZom/2ys6Of9t71pPW9Q6a5sbkIL+ahq4wP7TQShf9g+nSf9v7&#10;1Q+nW6j16he/de669+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r&#10;3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvdf/0NYD250r697917r3&#10;v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/d&#10;e697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r&#10;3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/&#10;de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3XusEtLTT/AOfp4Jv+WsMcn/Q6n37r3TXNtzCzX1UESE/mFpIbf6widF/3j3qg9Ot1Pr01&#10;zbMxj3MU1XCfwNcciD/YPHq/5O960jr2o9Nc2x5RcwZCN/6LNA0dv8CySS3/ANt71p+fW9Xy6a5t&#10;oZmK+hIKj/llOov/ANTxD71pPW9Q6a5sLloP85j6qw+pSJpVH+u0Qdf9596ofTrdR69NrI6HS6sj&#10;D6qylSP9gQD7917rj7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de6//R1gPbnSvr3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3&#10;v3Xuve/de64PHHKNMiJIv+pdVcf7ZgR7917ptmweInv5MfTXP1McYhJ/xJh8Zv71QenXqn16a5tn&#10;4eT9Aqaf+nin1Af9T1mNvetI63qPTXNsdOTBkGH9FmgDf7d0kX/oX3rT8+t6vl01zbNysdzFJSzj&#10;8BZHRv8AYiSNVH/JXv2k9b1Dprm29mYb68fM1v8Ajjon/wBsIXkPvVD6deqPXprlp54DaaCaE/S0&#10;sbxm/wDrOo96631h9+691737r3Xvfuvde9+691737r3Xvfuvde9+691737r3Xvfuvdf/0tYD250r&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3&#10;v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/d&#10;e697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r&#10;3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/&#10;de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3XuuiAQQQCDwQeQf8AXHv3XuoM2Kxs9/NQUjk/VjBGH/5LVQ/+8+9UHp16p9emubamFlvp&#10;p5ICfzDPKP8AbLI0iD/be9aR1vUemubZFK1/BXVEf9PLHHN/0J4PftPz63q+XTVNsqvW5gqqWUD8&#10;P5YWP+sAkq3/ANj71pPXtQ6a5tsZqG5+zMgH5hlikv8A6yh/J/vHvWk9bqOmuagrqe/no6qID8yQ&#10;SoP9fUygEe9UPp1uo9eonv3Xuve/de697917r//T1gPbnSvr3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de&#10;697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3&#10;v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/d&#10;e697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r&#10;3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/&#10;de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917qNNRUdRfz0lNNf/jrBFIf9uyk+/de6a5ttYWa96JYz/WGSWK3+sqOE/3j&#10;3rSPTrdT1B/udiP61f6r/wCeX6Wto/zX6f8Aef8AH3rSOvaj1//U1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//V1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//W1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//X1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//Q1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//R1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//S1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//T1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//U1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//V1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//W1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//X1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//Q1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//R1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//S1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//T1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//U1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//V1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//W1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//X1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//Q1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//R1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//S1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//T1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//U1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//V1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//W1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//X1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//Q1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//R1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//S1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//T1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//U1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//V1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//W1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//X1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//Q1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//R1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//S1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//T1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//U1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//V1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//W1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//X1gPbnSvr3v3Xuve/de697917&#10;r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve&#10;/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69791&#10;7r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuv&#10;e/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6979&#10;17r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xu&#10;ve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697&#10;917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3X&#10;uve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de69&#10;7917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3&#10;Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de6&#10;97917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r3v&#10;3Xuve/de697917r3v3Xuve/de697917r3v3Xuve/de697917r//ZUEsBAi0AFAAGAAgAAAAhACsQ&#10;28AKAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAve1jTCcDAADPBgAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAN53BGLoAAAAhAQAAGQAAAAAAAAAAAAAAAACNBQAAZHJzL19yZWxzL2Uyb0RvYy54&#10;bWwucmVsc1BLAQItABQABgAIAAAAIQBmaqQE4wAAAA8BAAAPAAAAAAAAAAAAAAAAAH4GAABkcnMv&#10;ZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEATGztujN6DAAzegwAFAAAAAAAAAAAAAAAAACOBwAA&#10;ZHJzL21lZGlhL2ltYWdlMS5qcGdQSwUGAAAAAAYABgB8AQAA84EMAAAA&#10;" stroked="f" strokeweight="2pt">
                 <v:fill r:id="rId7" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D94768">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
-    <w:panose1 w:val="02040503050306020203"/>
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITC Avant Garde Std Md">
     <w:panose1 w:val="020B0802020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004046DF"/>
+    <w:rsid w:val="00205AD9"/>
     <w:rsid w:val="004046DF"/>
+    <w:rsid w:val="00C01F84"/>
     <w:rsid w:val="00D94768"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="748E52EE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9B538899-B056-43E3-86FC-9D5D9BEB75EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1355,51 +1194,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1576,50 +1415,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1631,51 +1471,51 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004046DF"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1928,51 +1768,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>6</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>