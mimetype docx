--- v0 (2025-10-20)
+++ v1 (2026-08-22)
@@ -1,1237 +1,1506 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00396066" w:rsidRDefault="0008341C">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="5448622C" w14:textId="7C4D16C6" w:rsidR="00396066" w:rsidRDefault="000A1D18">
       <w:r w:rsidRPr="003D2EE2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21A42B60" wp14:editId="3220CFE0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21A42B60" wp14:editId="29CCBF75">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5782310</wp:posOffset>
+              <wp:posOffset>5012690</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8915400</wp:posOffset>
+              <wp:posOffset>8934450</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1262380" cy="465455"/>
+            <wp:extent cx="2231095" cy="742950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPr id="10" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1262380" cy="465455"/>
+                      <a:ext cx="2231095" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003D2EE2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D231678" wp14:editId="6621CC8A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42A68E64" wp14:editId="346FA124">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1924050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8105775</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2352675" cy="1581150"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Text Box 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2352675" cy="1581150"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2FA2FFCE" w14:textId="77777777" w:rsidR="003D2EE2" w:rsidRPr="0008341C" w:rsidRDefault="003D2EE2" w:rsidP="003D2EE2">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0008341C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1B3C4F2A" w14:textId="657F43F7" w:rsidR="003D2EE2" w:rsidRPr="000A1D18" w:rsidRDefault="000A1D18" w:rsidP="003D2EE2">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="000A1D18">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003D2EE2" w:rsidRPr="000A1D18">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>RE Lic#</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003D2EE2" w:rsidRPr="000A1D18">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003D2EE2" w:rsidRPr="000A1D18">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003D2EE2" w:rsidRPr="000A1D18">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="000A1D18">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Nam</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:t>e</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="42A68E64" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:151.5pt;margin-top:638.25pt;width:185.25pt;height:124.5pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCng3LOagIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTdoFcYqsRYYB&#10;QVusHXpWZKkxJouaxMTOfv0o2Xms26XDLjYlfnx9JDW9bmvDtsqHCmzB87MBZ8pKKCv7UvBvT4sP&#10;V5wFFLYUBqwq+E4Ffj17/27auIkawhpMqTwjJzZMGlfwNaKbZFmQa1WLcAZOWVJq8LVAOvqXrPSi&#10;Ie+1yYaDwThrwJfOg1Qh0O1tp+Sz5F9rJfFe66CQmYJTbpi+Pn1X8ZvNpmLy4oVbV7JPQ/xDFrWo&#10;LAU9uLoVKNjGV3+4qivpIYDGMwl1BlpXUqUaqJp88Kqax7VwKtVC5AR3oCn8P7fybvvoHjzD9hO0&#10;1MBISOPCJNBlrKfVvo5/ypSRnijcHWhTLTJJl8Pz0XB8OeJMki4fXeX5KBGbHc2dD/hZQc2iUHBP&#10;fUl0ie0yIIUk6B4So1lYVMak3hjLmoKPz8nlbxqyMDbeqNTl3s0x9SThzqiIMfar0qwqUwXxIs2X&#10;ujGebQVNhpBSWUzFJ7+EjihNSbzFsMcfs3qLcVfHPjJYPBjXlQWfqn+Vdvl9n7Lu8ETkSd1RxHbV&#10;9i1dQbmjTnvoliA4uaioG0sR8EF4mnpqLm0y3tNHGyDWoZc4W4P/+bf7iKdhJC1nDW1RwcOPjfCK&#10;M/PF0ph+zC8u4tqlw8XockgHf6pZnWrspr4BakdOb4aTSYx4NHtRe6ifaeHnMSqphJUUu+C4F2+w&#10;2216MKSazxOIFs0JXNpHJ6Pr2J04a0/ts/CuH0ikWb6D/b6Jyau57LDR0sJ8g6CrNLSR4I7Vnnha&#10;0jTL/YMSX4HTc0Idn73ZLwAAAP//AwBQSwMEFAAGAAgAAAAhAGCRjxbjAAAADQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQyKnVYhTVZEqJASHll64ObGbRNjrELtt4OtZTvS2&#10;uzOafVOuZ2fZ2Uxh8CjhcZEAM9h6PWAn4fC+fVgBC1GhVtajkfBtAqyr25tSFdpfcGfO+9gxCsFQ&#10;KAl9jGPBeWh741RY+NEgaUc/ORVpnTquJ3WhcGd5miQ5d2pA+tCr0dS9aT/3Jyfhpd6+qV2TutWP&#10;rZ9fj5vx6/AhpLy/mzdPwKKZ478Z/vAJHSpiavwJdWBWQpZk1CWSkC5zAYws+TKjoaGTSIUAXpX8&#10;ukX1CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKeDcs5qAgAAPgUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGCRjxbjAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAAxAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2FA2FFCE" w14:textId="77777777" w:rsidR="003D2EE2" w:rsidRPr="0008341C" w:rsidRDefault="003D2EE2" w:rsidP="003D2EE2">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0008341C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1B3C4F2A" w14:textId="657F43F7" w:rsidR="003D2EE2" w:rsidRPr="000A1D18" w:rsidRDefault="000A1D18" w:rsidP="003D2EE2">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="000A1D18">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003D2EE2" w:rsidRPr="000A1D18">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>RE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003D2EE2" w:rsidRPr="000A1D18">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003D2EE2" w:rsidRPr="000A1D18">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003D2EE2" w:rsidRPr="000A1D18">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="000A1D18">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Nam</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:t>e</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0008341C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D231678" wp14:editId="6621CC8A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>819150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3609340</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6238875" cy="3838575"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6238875" cy="3838575"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="23BC7772" w14:textId="7F935497" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="000A1D18" w:rsidP="0008341C">
                             <w:pPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0008341C">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                            <w:r w:rsidRPr="000A1D18">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Getting ready to move? Whether you’re preparing to buy or rent a new home, you’ll need to let people know your new address. Here’s a checklist for </w:t>
+                              <w:t>Getting ready to move? Whether you’re preparing to buy or rent a new home, you’ll need to let people know your new address. Here’s a checklist for who to notify when you</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-                            <w:r w:rsidRPr="0008341C">
+                            <w:r w:rsidRPr="006443C0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0008341C" w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>who</w:t>
-[...9 lines deleted...]
-                              <w:t xml:space="preserve"> to notify when you move:</w:t>
+                              <w:t>move:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="103F1833" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Current employer</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="61548434" w14:textId="77777777" w:rsidR="000A1D18" w:rsidRPr="000A1D18" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0008341C">
+                            <w:r w:rsidRPr="000A1D18">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Landlord (if renting)</w:t>
+                              <w:t xml:space="preserve">Landlord </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000A1D18" w:rsidRPr="000A1D18">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>(when renting)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="34D40743" w14:textId="4133AA61" w:rsidR="0008341C" w:rsidRPr="000A1D18" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0008341C">
+                            <w:r w:rsidRPr="000A1D18">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>The U.S. Postal Service</w:t>
+                              <w:t>U.S. Postal Service</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="45275601" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>The IRS</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="111B34D7" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Any schools you or your children attend</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="5BC6D2BA" w14:textId="6F45A272" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Utility and service providers, including your cell phone, internet and cable companies</w:t>
+                              <w:t xml:space="preserve">Utility and service providers, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000A1D18" w:rsidRPr="000A1D18">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>including phone, internet and cable companies</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="758F135E" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>The DMV</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="0CE6E946" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Your bank and credit card companies</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="118FDA1B" w14:textId="08808D59" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="000A1D18" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0008341C">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Your health insurance provider</w:t>
+                              <w:t>H</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0008341C" w:rsidRPr="0008341C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>ealth insurance provider</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="56AEEFB6" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Magazines and other subscription services</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="102EF1E9" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="2"/>
                               </w:numPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="90"/>
                               <w:jc w:val="both"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Family and friends</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="39754094" w14:textId="77777777" w:rsidR="000A1D18" w:rsidRPr="000A1D18" w:rsidRDefault="000A1D18" w:rsidP="000A1D18">
                             <w:pPr>
-                              <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                                <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0008341C">
-[...1 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                            <w:r w:rsidRPr="000A1D18">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>And don’t forget to contact me for all your buying and selling needs!</w:t>
+                              <w:t>Remember to contact me for all your home buying and selling needs!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="3A0165C5" w14:textId="77777777" w:rsidR="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:64.5pt;margin-top:284.2pt;width:491.25pt;height:302.25pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQZBdxfwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC81/Ie14gcuAlcFAiS&#10;oHaRM02RsVCSw5K0JffrM6Qkx3B7SdGLNJx5sy/XN7VW5CCcL8HkdNDrUyIMh6I0Lzn9sVl9mlHi&#10;AzMFU2BETo/C05vFxw/XlZ2LIexAFcIRNGL8vLI53YVg51nm+U5o5ntghUGhBKdZwKd7yQrHKrSu&#10;VTbs96dZBa6wDrjwHrl3jZAukn0pBQ+PUnoRiMopxhbS16XvNn6zxTWbvzhmdyVvw2D/EIVmpUGn&#10;J1N3LDCyd+UfpnTJHXiQocdBZyBlyUXKAbMZ9C+yWe+YFSkXLI63pzL5/2eWPxyeHCmLnE4pMUxj&#10;izaiDuQL1GQaq1NZP0fQ2iIs1MjGLnd8j8yYdC2djn9Mh6Ac63w81TYa48icDkez2dWEEo6y0Ww0&#10;m+AD7Wdv6tb58FWAJpHIqcPmpZqyw70PDbSDRG8GVqVSqYHKkApdjCb9pHCSoHFlIlakUWjNxJSa&#10;0BMVjkpEjDLfhcRSpAwiIw2huFWOHBiOD+NcmJCST3YRHVESg3iPYot/i+o9yk0enWcw4aSsSwMu&#10;ZX8RdvGzC1k2eKz5Wd6RDPW2TjMw7jq7heKIDXfQLIy3fFViU+6ZD0/M4YZgj3HrwyN+pAIsPrQU&#10;JTtwv//Gj3gcXJRSUuHG5dT/2jMnKFHfDI7058F4HFc0PcaTqyE+3Llkey4xe30L2JUB3hfLExnx&#10;QXWkdKCf8Tgso1cUMcPRd05DR96G5g7gceFiuUwgXErLwr1ZWx5NxybFkdvUz8zZdi4DjvQDdLvJ&#10;5hfj2WCjpoHlPoAs0+zGOjdVbeuPC52mvz0+8WKcvxPq7UQuXgEAAP//AwBQSwMEFAAGAAgAAAAh&#10;ALdgd+riAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizi0QqRZamIWlM&#10;jB5ae/G2sFMgsrPIblv01zucdE7zMi9vvpevJ9uLM46+c6TgfhGBQKqd6ahRcHjf3qUgfNBkdO8I&#10;FXyjh3VxfZXrzLgL7fC8D43gEPKZVtCGMGRS+rpFq/3CDUh8O7rR6sBybKQZ9YXDbS/jKFpKqzvi&#10;D60esGyx/tyfrIKXcvumd1Vs05++fH49boavw0ei1O3NtHkCEXAKf2aY8RkdCmaq3ImMFz3reMVd&#10;goJkmT6AmB08CYhq3h7jFcgil/9bFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkGQX&#10;cX8CAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;t2B36uIAAAANAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="1D231678" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:64.5pt;margin-top:284.2pt;width:491.25pt;height:302.25pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9s+JwagIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC81/ISJ64ROXATuCgQ&#10;JEGdImeaImOhFIclx5bcr8+Qkhe4vaToRRpy3rzZeX3TVIZtlQ8l2JwPen3OlJVQlPY15z+eF58m&#10;nAUUthAGrMr5TgV+M/v44bp2UzWENZhCeUYkNkxrl/M1optmWZBrVYnQA6csKTX4SiAd/WtWeFET&#10;e2WyYb9/mdXgC+dBqhDo9q5V8lni11pJfNQ6KGQm5xQbpq9P31X8ZrNrMX31wq1L2YUh/iGKSpSW&#10;nB6o7gQKtvHlH1RVKT0E0NiTUGWgdSlVyoGyGfTPslmuhVMpFypOcIcyhf9HKx+2S/fkGTZfoKEG&#10;xoLULkwDXcZ8Gu2r+KdIGemphLtD2VSDTNLl5XA0mVyNOZOkG01GkzEdiCc7mjsf8KuCikUh5576&#10;ksoltvcBW+geEr1ZWJTGpN4Yy2pyMRr3k8FBQ+TGRqxKXe5ojqEnCXdGRYyx35VmZZEyiBdpvtSt&#10;8WwraDKElMpiSj7xEjqiNAXxHsMOf4zqPcZtHnvPYPFgXJUWfMr+LOzi5z5k3eKp5id5RxGbVUOJ&#10;n3R2BcWOGu6h3YXg5KKkptyLgE/C0/BTj2mh8ZE+2gAVHzqJszX433+7j3iaSdJyVtMy5Tz82giv&#10;ODPfLE3r58HFRdy+dLgYXw3p4E81q1ON3VS3QF0Z0NPhZBIjHs1e1B6qF9r7efRKKmEl+c457sVb&#10;bFec3g2p5vMEon1zAu/t0slIHZsUR+65eRHedXOJNNIPsF87MT0bzxYbLS3MNwi6TLMb69xWtas/&#10;7Wqa/u5diY/B6Tmhjq/f7A0AAP//AwBQSwMEFAAGAAgAAAAhALdgd+riAAAADQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizi0QqRZamIWlMjB5ae/G2sFMgsrPIblv01zucdE7z&#10;Mi9vvpevJ9uLM46+c6TgfhGBQKqd6ahRcHjf3qUgfNBkdO8IFXyjh3VxfZXrzLgL7fC8D43gEPKZ&#10;VtCGMGRS+rpFq/3CDUh8O7rR6sBybKQZ9YXDbS/jKFpKqzviD60esGyx/tyfrIKXcvumd1Vs05++&#10;fH49boavw0ei1O3NtHkCEXAKf2aY8RkdCmaq3ImMFz3reMVdgoJkmT6AmB08CYhq3h7jFcgil/9b&#10;FL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/bPicGoCAABFBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAt2B36uIAAAANAQAADwAAAAAAAAAA&#10;AAAAAADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="23BC7772" w14:textId="7F935497" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="000A1D18" w:rsidP="0008341C">
                       <w:pPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0008341C">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:r w:rsidRPr="000A1D18">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Getting ready to move? Whether you’re preparing to buy or rent a new home, you’ll need to let people know your new address. Here’s a checklist for </w:t>
+                        <w:t>Getting ready to move? Whether you’re preparing to buy or rent a new home, you’ll need to let people know your new address. Here’s a checklist for who to notify when you</w:t>
                       </w:r>
-                      <w:proofErr w:type="gramStart"/>
-                      <w:r w:rsidRPr="0008341C">
+                      <w:r w:rsidRPr="006443C0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0008341C" w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>who</w:t>
-[...9 lines deleted...]
-                        <w:t xml:space="preserve"> to notify when you move:</w:t>
+                        <w:t>move:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="103F1833" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Current employer</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="61548434" w14:textId="77777777" w:rsidR="000A1D18" w:rsidRPr="000A1D18" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0008341C">
+                      <w:r w:rsidRPr="000A1D18">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Landlord (if renting)</w:t>
+                        <w:t xml:space="preserve">Landlord </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000A1D18" w:rsidRPr="000A1D18">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>(when renting)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="34D40743" w14:textId="4133AA61" w:rsidR="0008341C" w:rsidRPr="000A1D18" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0008341C">
+                      <w:r w:rsidRPr="000A1D18">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>The U.S. Postal Service</w:t>
+                        <w:t>U.S. Postal Service</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="45275601" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>The IRS</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="111B34D7" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Any schools you or your children attend</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="5BC6D2BA" w14:textId="6F45A272" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Utility and service providers, including your cell phone, internet and cable companies</w:t>
+                        <w:t xml:space="preserve">Utility and service providers, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000A1D18" w:rsidRPr="000A1D18">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>including phone, internet and cable companies</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="758F135E" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>The DMV</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="0CE6E946" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Your bank and credit card companies</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="118FDA1B" w14:textId="08808D59" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="000A1D18" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0008341C">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Your health insurance provider</w:t>
+                        <w:t>H</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0008341C" w:rsidRPr="0008341C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>ealth insurance provider</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="56AEEFB6" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Magazines and other subscription services</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="102EF1E9" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="2"/>
                         </w:numPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="90"/>
                         <w:jc w:val="both"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Family and friends</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="39754094" w14:textId="77777777" w:rsidR="000A1D18" w:rsidRPr="000A1D18" w:rsidRDefault="000A1D18" w:rsidP="000A1D18">
                       <w:pPr>
-                        <w:suppressAutoHyphens/>
-[...7 lines deleted...]
-                          <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0008341C">
-[...1 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:r w:rsidRPr="000A1D18">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>And don’t forget to contact me for all your buying and selling needs!</w:t>
+                        <w:t>Remember to contact me for all your home buying and selling needs!</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="3A0165C5" w14:textId="77777777" w:rsidR="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0008341C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39B0A6E5" wp14:editId="48FF7416">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39B0A6E5" wp14:editId="48FF7416">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>466725</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3114675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6991350" cy="495300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6991350" cy="495300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                          <w:p w14:paraId="2EC0546C" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                             <w:pPr>
                               <w:suppressAutoHyphens/>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:textAlignment w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
                                 <w:color w:val="BE212A"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t>Change of address:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0008341C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Who to notify when moving</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0008341C" w:rsidRDefault="0008341C"/>
+                          <w:p w14:paraId="23738F06" w14:textId="77777777" w:rsidR="0008341C" w:rsidRDefault="0008341C"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:36.75pt;margin-top:245.25pt;width:550.5pt;height:39pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChTIgrfwIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbcEdYqsRYcB&#10;xVqsHXpWZKkxJomaxMTOfv0o2U6zbpcOu9gU+USRjx/nF601bKdCrMGVfHwy4kw5CVXtnkr+7eH6&#10;3QfOIgpXCQNOlXyvIr9Yvn1z3viFmsAGTKUCIycuLhpf8g2iXxRFlBtlRTwBrxwZNQQrkI7hqaiC&#10;aMi7NcVkNDorGgiVDyBVjKS96ox8mf1rrSTeah0VMlNyig3zN+TvOn2L5blYPAXhN7XswxD/EIUV&#10;taNHD66uBAq2DfUfrmwtA0TQeCLBFqB1LVXOgbIZj15kc78RXuVciJzoDzTF/+dWftndBVZXJZ9x&#10;5oSlEj2oFtlHaNkssdP4uCDQvScYtqSmKg/6SMqUdKuDTX9Kh5GdeN4fuE3OJCnP5vPx6YxMkmzT&#10;+ex0lMkvnm/7EPGTAsuSUPJAtcuUit1NRIqEoAMkPebgujYm18841tALyf1vFrphXNKo3Am9m5RR&#10;F3mWcG9Uwhj3VWliIieQFLkH1aUJbCeoe4SUymHOPfsldEJpCuI1F3v8c1SvudzlMbwMDg+Xbe0g&#10;5OxfhF19H0LWHZ6IPMo7idiu29wCk6Gwa6j2VO8A3bxEL69rKsqNiHgnAg0I1ZGGHm/pow0Q+dBL&#10;nG0g/PybPuGpb8nKWUMDV/L4YyuC4sx8dtTR8/F0miY0H6az9xM6hGPL+tjitvYSqCpjWi9eZjHh&#10;0QyiDmAfaTes0qtkEk7S2yXHQbzEbg3QbpFqtcogmkkv8Mbde5lcpyKllntoH0XwfV8idfQXGEZT&#10;LF60Z4dNNx2stgi6zr2beO5Y7fmnec4t3e+etDCOzxn1vCGXvwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AB2+zkviAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwkAQhu8mvsNmTLzJFqRQa6eENCEm&#10;Rg4gF2/b7tA2dmdrd4Hq07uc9PZP5ss/32Sr0XTiTINrLSNMJxEI4srqlmuEw/vmIQHhvGKtOsuE&#10;8E0OVvntTaZSbS+8o/Pe1yKUsEsVQuN9n0rpqoaMchPbE4fd0Q5G+TAOtdSDuoRy08lZFC2kUS2H&#10;C43qqWio+tyfDMJrsdmqXTkzyU9XvLwd1/3X4SNGvL8b188gPI3+D4arflCHPDiV9sTaiQ5h+RgH&#10;EmH+FIVwBabLeUglQrxIYpB5Jv//kP8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoUyI&#10;K38CAABpBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Hb7OS+IAAAALAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="39B0A6E5" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:36.75pt;margin-top:245.25pt;width:550.5pt;height:39pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyqwXtawIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kabcEcYosRYcB&#10;RVssHXpWZKkxJouaxMTOfn0p2U6ybpcOu9iU+Pj1SGp21VSG7ZQPJdicD88GnCkroSjtc86/P958&#10;+MRZQGELYcCqnO9V4Ffz9+9mtZuqEWzAFMozcmLDtHY53yC6aZYFuVGVCGfglCWlBl8JpKN/zgov&#10;avJemWw0GFxmNfjCeZAqBLq9bpV8nvxrrSTeax0UMpNzyg3T16fvOn6z+UxMn71wm1J2aYh/yKIS&#10;paWgB1fXAgXb+vIPV1UpPQTQeCahykDrUqpUA1UzHLyqZrURTqVaiJzgDjSF/+dW3u1W7sEzbD5D&#10;Qw2MhNQuTANdxnoa7av4p0wZ6YnC/YE21SCTdHk5mQzPL0glSTeeXJwPEq/Z0dr5gF8UVCwKOffU&#10;lsSW2N0GpIgE7SExmIWb0pjUGmNZTRGi+980ZGFsvFGpyZ2bY+ZJwr1REWPsN6VZWaQC4kUaL7U0&#10;nu0EDYaQUllMtSe/hI4oTUm8xbDDH7N6i3FbRx8ZLB6Mq9KCT9W/Srv40aesWzwReVJ3FLFZN1R4&#10;zkd9Y9dQ7KnfHtpVCE7elNSUWxHwQXiafeoj7TPe00cbIPKhkzjbgP/1t/uIp5EkLWc17VLOw8+t&#10;8Ioz89XSsE6G43FcvnQYX3wc0cGfatanGrutlkBdGdLL4WQSIx5NL2oP1ROt/SJGJZWwkmLnHHtx&#10;ie2G07Mh1WKRQLRuTuCtXTkZXccmxZF7bJ6Ed91cIk30HfRbJ6avxrPFRksLiy2CLtPsRp5bVjv+&#10;aVXTSHfPSnwLTs8JdXz85i8AAAD//wMAUEsDBBQABgAIAAAAIQAdvs5L4gAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsJAEIbvJr7DZky8yRakUGunhDQhJkYOIBdv2+7QNnZna3eB6tO7nPT2&#10;T+bLP99kq9F04kyDay0jTCcRCOLK6pZrhMP75iEB4bxirTrLhPBNDlb57U2mUm0vvKPz3tcilLBL&#10;FULjfZ9K6aqGjHIT2xOH3dEORvkwDrXUg7qEctPJWRQtpFEthwuN6qloqPrcnwzCa7HZql05M8lP&#10;V7y8Hdf91+EjRry/G9fPIDyN/g+Gq35Qhzw4lfbE2okOYfkYBxJh/hSFcAWmy3lIJUK8SGKQeSb/&#10;/5D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADKrBe1rAgAARAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB2+zkviAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAxQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
+                    <w:p w14:paraId="2EC0546C" w14:textId="77777777" w:rsidR="0008341C" w:rsidRPr="0008341C" w:rsidRDefault="0008341C" w:rsidP="0008341C">
                       <w:pPr>
                         <w:suppressAutoHyphens/>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
                           <w:color w:val="BE212A"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t>Change of address:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="0008341C">
                         <w:rPr>
                           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat" w:cs="Montserrat"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="44"/>
                           <w:szCs w:val="44"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Who to notify when moving</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0008341C" w:rsidRDefault="0008341C"/>
+                    <w:p w14:paraId="23738F06" w14:textId="77777777" w:rsidR="0008341C" w:rsidRDefault="0008341C"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0008341C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B15421E" wp14:editId="49962F5F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B15421E" wp14:editId="49962F5F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7905750" cy="7690104"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7905750" cy="7690104"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId7">
+                          <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1239,492 +1508,88 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.75pt;margin-top:0;width:622.5pt;height:605.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBJ3Qp+LQMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T21HTtNYdaosaadK0Vq1nfpMMI6RMDAgX5v233cBO+naapOm5YFc4HI/Dofjy6t9K9CWGcuVLHF2&#10;lmLEJFUVl+sSf326GVxgZB2RFRFKshIfmMVX048fLne6YEPVKFExgyCItMVOl7hxThdJYmnDWmLP&#10;lGYSNmtlWuJgatZJZcgOorciGabpebJTptJGUWYtrC7iJp6G+HXNqLura8scEiWG2lwYTRhXfkym&#10;l6RYG6IbTrsyyD9U0RIuIekx1II4gjaGvwnVcmqUVbU7o6pNVF1zykIP0E2WvurmsSGahV4AHKuP&#10;MNn/F5Z+2d4bxKsS5xhJ0sIVPQBoRK4FQ7mHZ6dtAV6P+t50Mwum73Vfm9b/QxdoHyA9HCFle4co&#10;LI4n6Wg8AuQp7I3PJ9BkiJqcjmtj3WemWuSNEhtIH6Ak26V1kBJcexefbSW4vuFCoEoDvBDZKPfM&#10;XRPAAgqGs96pgwsu+++kihexUHTTMukiswwTxAGtbcO1hTQFa1cMgDK3VUwCPUKFvibfbbjtH8OL&#10;WZpOhp8G81E6H+Tp+Howm+TjwTi9HudpfpHNs/lPX2KWFxvLlooSsdC8p16Wv6n2XcZ0jyCSJpAP&#10;bUmgeAQMCgrA9SUChh4SX6s11N8w+IHtDHO08WYNkHbr4Hzc6A56wL2XkH6Uys9jJr+SeI5EVgTL&#10;HQSL3g+sBnIBD4bhWsKzZnNhYrWEUkA7gmkbUrG4PErh56nnC/FC4E+EmZAQ8FRtF7sL0Hv+HjuG&#10;id2FoyyowrGw9E+FxcPHEyGzku54uOVSmfcCCOiqyxz9e5AiNB6llaoO8PSAvYHFVtMbDg9gSay7&#10;JwZECKgNwuruYKiF2pVYdRZGjTLf31v3/kAg2MVoB6JWYvttQwzDSNxKUI1JludeBcMkH42H/vm8&#10;3Fm93JGbdq6AVBlIuKbB9P5O9GZtVPsM+jvzWWGLSAq5S0yd6SdzF8UWFJyy2Sy4gfJp4pbyUdP+&#10;vfoH/rR/JkZ3KuCAuV9UL4CkeCUG0TdycbZxquZBKU64dniDagbidArvZfnlPHidvkPTXwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;hI/LCsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaq&#10;gZGTXhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+Wszl&#10;jJoHlDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oa&#10;NPCu5V+PdS8AAAD//wMAUEsDBBQABgAIAAAAIQCuWlHS3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NTsMwEITvSLyDtUjcWtuFIghxKn6KeuqBFiSObrIkofE6xG4S3p7NCW47mtHsN+lqdI3o&#10;sQu1JwN6rkAg5b6oqTTwtn+Z3YII0VJhG09o4AcDrLLzs9QmhR/oFftdLAWXUEisgSrGNpEy5BU6&#10;G+a+RWLv03fORpZdKYvODlzuGrlQ6kY6WxN/qGyLTxXmx93JGXDvX9tHvb3b9x/Py82mXavj8L02&#10;5vJifLgHEXGMf2GY8BkdMmY6+BMVQTQGZnrJSQM8aHIX11esD9OltQKZpfL/guwXAAD//wMAUEsD&#10;BAoAAAAAAAAAIQDhzEoa9EYLAPRGCwAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/hEY1FeGlm&#10;AABNTQAqAAAACAAHARIAAwAAAAEAAQAAARoABQAAAAEAAABiARsABQAAAAEAAABqASgAAwAAAAEA&#10;AgAAATEAAgAAACQAAAByATIAAgAAABQAAACWh2kABAAAAAEAAACsAAAA2AAW42AAACcQABbjYAAA&#10;JxBBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNS41IChXaW5kb3dzKQAyMDE3OjA1OjEyIDE2OjQ5OjMw&#10;AAAAAAOgAQADAAAAAf//AACgAgAEAAAAAQAABPugAwAEAAAAAQAABO4AAAAAAAAABgEDAAMAAAAB&#10;AAYAAAEaAAUAAAABAAABJgEbAAUAAAABAAABLgEoAAMAAAABAAIAAAIBAAQAAAABAAABNgICAAQA&#10;AAABAAAQTwAAAAAAAABIAAAAAQAAAEgAAAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAA&#10;AAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIAJ4AoAMBIgACEQEDEQH/3QAEAAr/xAE/AAABBQEB&#10;AQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQB&#10;AwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNz&#10;NRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3&#10;R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHw&#10;MyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1&#10;xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/AO/btJG4wO5CKPs7SCHOkeEo&#10;SSoe8gRT+vXxqJ7wo+uWmJFjfGIKEkl76aKdt+5wBAaD3JUjbWPzp+GqrQfBJH31atkXVHvHx0Qr&#10;Gt1eLA6TxOqGkgc6iLUkkkm+8jhUknZ6eu+fKFMPoBnYfnqnDJf6QCuFGpspL27pgfBF+0M8/wDX&#10;5qP2g7jpLfuP8U7jgN52rhYnHcOCD+CkygEe/cD8oTHId+aAPjqnbkD84QfEJDLiv5vt2Tw+CnVV&#10;N5ft+JCQx2nUPkeQ/wBqTrKDqWkn7lAvpOhqgeIOqRywveP2yVw+C5paP8I35qD2Fg1IM+BlNom7&#10;KI5h0FfVXC//0O+Ubbqqv5x0Hs3k/wCaqt+cT7adB++eT/V/dVQnWSZJ79yuclzB6LjIdNW2/Ped&#10;Kmho8Xan7vooDr73fSsd8AYH/RWbn5L6cvFY7MrwsewWbnPaHOe5u2Ge/wBldbWv3epu/nFXxLMi&#10;nMrw8PMb1Omd+XZc/dbUz+b9j9+1/uH5rH+//RqQYMk8fGclXE5IgjJGHDAzjPiy8HsRl6PT6/8A&#10;V/zi4YpGHHYp15PifvKm2+5n0bHDymR9zljZPWS25zaHV+mw7S52pcfFvuahHrOSNC+kE8ad/wDt&#10;1W8fwHn5RjMcEOIcXDOUoZI3++OD0yaEufwAkWTX7ov/ABXpa888Wtn+U3n/ADSrVdldgmtwdHPi&#10;Pi1cgOt5J4dUQZjQdv8Arq1MbMrtqGQ12wjQwdQ793T/AKKZzXIc7ykBkzCM4E8PFA8XAf0eP0x+&#10;Zlw83iyS4In1VdHQ/wBb/Fd1CsyWssNYY+xwALtgbABnbJsfX9Laq+N1He0esCAfov7/ABe0KRId&#10;lXOaQQW1QRxw9Z+fmpQxylGuIV83jLhbuKMZmkn2v/gLv/A//SyX2v8A4C7/AMD/APSyrZWdh4YB&#10;yrm1bmve3dOram+rc4bZ/m6/chXdZ6VRe7Huyq2WsALmmdN20tG6Nm/a9j/T/nPT/Sfzaqx53nJU&#10;Y4uKxY4YZJWB6TXq/eZjiwjc1Xi3vtf/AAF3/gf/AKWS+1/8Bd/4H/6WWdb1/otNr6bctjLKiW2A&#10;h2ha70n+7Zs9lnsejW9TwKbxj2XAXGz0fTAc528trs12NdtZsvo/TfzP6Vn6RH73z2n6ncWP1eX1&#10;RG8o+pHt4f3vxbP7QrkN9KzceB+jk/8AgysVvZYxtjDLXgOaeNCq7mh42nxH3gqpTk3nGqY07Who&#10;A26HT+UpOX52eUS4gBw18viszQhAA93Te9jPpuDfiYUPtOP/AKRv3rNgzJ58Uym9+TX4/B12kOEt&#10;IcPEGfyJdlkglpkHaexGhVqjMdOy4yDoH9x/WR949VwkDvo//9HoX5IDzGoboPM/+Raheu+ST9M6&#10;A9gO+1qqF9xMhrh2Gh0UYt10dryYMrnRhWcTZe7GcGtzAy73BzGXAOaCP8J7/wA7+qgdKu9P1XZL&#10;ccPu2hjaAA9waDrlPd7rLX/9BAtw78loDan+xx94a09vo/pHt/6lVXPx+nZQGQ813NbOxzW6Bw0c&#10;dljvzU+NmMsYkTf6A4tKPF8v6Pq4eJvY+RyTxiQB4jEyEBKFS4vld+zMfVTRtcyoPLg9zq2ECba6&#10;2n1LWlrW7Lfzkqs2716WC6u1tjw1wFVLoHq11f4Fu73Me9UMD65YWBS6kObZueXkl5YdQ1sbWu/k&#10;q1/z9xjpsb7v+EcOf7SvY80ojGCJcMBU48B/WdvXw8ceFI+HZ+Ag4fWdpcUPR/g/LJlk52azq1mK&#10;1zBWMj02t9GonYXbWt1Zu+ipZLd2ZeGbRFr62CWtOjiNrW+3cq9xy7Oo/bjiPDvUZaa5aR7dp2+p&#10;6m737PpKVLshmY/LsxbXOl72MG2N7j9F7vV3bNr3/Q96bzvM8vljhjjntAe7vH9Z+l8zBDkOZ4p8&#10;cBRyyMKli9OE8PB8rYeMut+xwbWGAQA9pEfyvzlawHtdZdBB+hMcTBnlZDq7W41DBTkl2M0sNlrm&#10;vJYJs3Psdb6nqbnv/wCtJqep2Ylrw5ga4hjgCS06hwdO9r97XbVl8zgGTHOOLXav8bS2fFy2WGYD&#10;h3EuH1R9XDu6PVug43Vr6bMqx4ZQC0VM0BDnNddud9L9NWz0XIFf1ZYKvs9+XZfjw9wrLGN/T21u&#10;x7spz2+9/tssfTX/AIHf/wAWmH1kjmlh/wCuR/6LT/8AOI/6Bn/bv/qNVYj4jCAxxNQj8o/Ven+5&#10;xfK2DydkyMNTv6t/+cs/6sVvZVV9reKaqW0OrNbHCyLG5d9lzrNznOyshnqWqA+qOI3K9avKyGVF&#10;w3Uh2vpN2elisuaW2NpZ6Xp+71P0H6P/AAfqon/OT/gGf9u/+okv+cg/0DP+3f8A1EnCXxMbEi72&#10;9n9L5pf3v66vuP8Aq/8Anf8AoTtgy8HxK5a+01V1kbi5+4BoBeXO/wAHW3dZW1m5zvc//wADV4fW&#10;QSP0DP8At0/+k1Ux3XuZj2McayanF9rdvLwwen6VrLW7LGl/u/wfppclhlgmTmjUCY6XxXwif7sm&#10;YYZiMtKJAEdv/Q0z8K6npT+qZD/SZQW+tU5gENLm12mu6q57v0Xqep/M/wAhFZl2bIcAXt9pd4n9&#10;7+39JCyMm92I7Dycyca1pY6u1tEFp7e+n976KiagYcHuGgEggzGm7+sr3MZOXkYnFExFeqx+l/Va&#10;8+UzZIESMeOMrgb/AED80ZcMUhyDXJLvc7k8uUxk2kDUa94gqoKrAZY11sEgnYSAQSO3tf7VNgyg&#10;ZdXYR4bD/sQ9qwCBfXZzJAxlKMt4kxNf1X//0uu3O8T96W53iVN1G1hf61ToE7Gvl3+btSro3t3e&#10;rUydNr3bT920qpRS0MrDvuuNtV5p3NAcOZcNN+rXfm7Vxbul9Nf9as3A65kn062Msx3X3jGbc6z0&#10;nPtty3Me1np1WXW1s2/pn1eivQq6/UJG9lcazYdoP9XRyp9S6H0rqb66+o0UZRr0ruLnANB92316&#10;jVZ6f8j6CbjhGEjMR1l8xZvvGQwGMyuA/RodHkOiC/8AZHW7cC45OL0x9o6ba9jS57GiywfTr/Mr&#10;FeR6f/CLKuw+ht+rLerNzy/rDtj3NNzXPfa6x7b8d2Fs9WuqjGa3J+2vt2X/APQXptWFj9Porow/&#10;Rrpr0rqxzo387dEN+l+/+eqVf1T+r1WQOo14uI3JH6RoDnaO+l7MX+jMt/639NPiIxlMiNGepQc0&#10;iACTUPk8Gtg9KzqsKhjsywEVsOx0SyWtc6n6H+Cd7Ef9n5v/AHMd/r/YWnXV6gLjbWwzxY6Cf5X0&#10;XJm17rCzexsT73Ohhj910fnKueVwk2YDXxLJ995j9/8A5sP+9c39n5ZgPy3Fs+5pG4Efulu1m7/P&#10;U7sTMfc64XV2OeGh29rq427o2+n6276avvr2ODfUY+fzmOlokx7jCeyn02z6tVmsRW7cfj9FqP3b&#10;FwShw+kkGQ8vFb96zcYnxeoDhGkdj4OW7B6i5rmsfSHkEMIc+Zj2/wCDC4LBwuj5vRczqfUc11XV&#10;azcWtNzWOY9jWOxKm4bm+vlfa7nWVb6X/q3pr1Guje3d6tTNY2vdtP8A1JWbZ9WOgZ2a7NyMTHOT&#10;O59tjnMa8/vPrYfRuf8Av76/0n+ET8GHHhvgjXF43t/eVk5meSvcN1tQpzvq9T1O/oeFkXPZuur3&#10;j1C8O2kkV7trHfTYPU/trQ+x5371P+dZ/wCk1pOriwV76yNAHtPsH9qPa1qVlXpgH1K7J7Vu3EfH&#10;RqilyeCRMjDc2dZfxXjns4AAkKHgHOGJnAzup/zrP/SaqDoXUg0Nb1YsaBDWtx2QB4fT3LeNEM3+&#10;tUdJ2B8u/q7dv0k1dPqAn1aq4MRY7afj9F3tRhymGN1jGv73r2/vq+/8x0mB/gQP/Si+ffsvp2Z9&#10;Z+oYP1gzCxuKKxj+pazFFjXurFmT69wsrb6ONZ9qbj/9qP8Ai6lY+q3TsrNxcxuJ1G2vDxcp1OLk&#10;Bh/TVgSH7XPr2ez0n7f+FXV53QOkdWtaOoUUXPpBDLrHOZoD9Bt1JY97Pz2MerNeJRiMrxccVMpY&#10;AGNpP6NoJ+H9uxTyjEwEOEcI6dNGOPMTjLjian3oH/pIcDGsxMSvHsudkPZuLrnCC4uc5/0Zf9Hd&#10;+8rElTspFbZ9WqzWIrduPx+i1OKJZv8AWqGk7C/3f1du36aFVoOjHKRlIyOpkTI+cn//0+tSSSVN&#10;KkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJT/9TrUkklTSpJJJJSkkkklKSS&#10;SSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSU//V61JJJU0qSSSSUpJJJJSkkkklKSSSSUpJJJJS&#10;kkkklKSSSSUpJJJJSkkkklP/1utSSSVNKkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSS&#10;SUpJJJJT/9frUkklTSpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSU//Q61JZ&#10;0dY8Xf8ARSjrHi7/AKKzvd/qT/xUcXgfsdFJZ0dY8X/9FKOseLv+il7v9Sf+Kri8D9jopLOjrHi7&#10;/opR1jxd/wBFH3f6k/8AFVxeB+x0UlnR1jxd/wBFKOseLv8Aope7/Un/AIquLwP2Oiks6OseLv8A&#10;opR1jxd/0Uvd/qT/AMVXF4H7HRSWdHWPF3/RSjrHi7/ope7/AFJ/4quLwP2Oiks6OseLv+ilHWPF&#10;3/RQ93+pP/FVxeB+x0UlnR1jxd/0Uo6x4u/6KXu/1J/Yri8D9jopLOjrHi//AKKUdY8Xf9FL3f6k&#10;/wDFVxeB+x0UlnR1jxd/0U7R1fc3cXbZG76PE6pe7/Un9iuLwP2P/9n/7RlwUGhvdG9zaG9wIDMu&#10;MAA4QklNBCUAAAAAABAAAAAAAAAAAAAAAAAAAAAAOEJJTQQ6AAAAAAEHAAAAEAAAAAEAAAAAAAtw&#10;cmludE91dHB1dAAAAAUAAAAAUHN0U2Jvb2wBAAAAAEludGVlbnVtAAAAAEludGUAAAAAQ2xybQAA&#10;AA9wcmludFNpeHRlZW5CaXRib29sAAAAAAtwcmludGVyTmFtZVRFWFQAAAASAEgAUAAgAEwAYQBz&#10;AGUAcgBKAGUAdAAgAFAAMgAwADMANQAAAAAAD3ByaW50UHJvb2ZTZXR1cE9iamMAAAAMAFAAcgBv&#10;AG8AZgAgAFMAZQB0AHUAcAAAAAAACnByb29mU2V0dXAAAAABAAAAAEJsdG5lbnVtAAAADGJ1aWx0&#10;aW5Qcm9vZgAAAAlwcm9vZkNNWUsAOEJJTQQ7AAAAAAItAAAAEAAAAAEAAAAAABJwcmludE91dHB1&#10;dE9wdGlvbnMAAAAXAAAAAENwdG5ib29sAAAAAABDbGJyYm9vbAAAAAAAUmdzTWJvb2wAAAAAAENy&#10;bkNib29sAAAAAABDbnRDYm9vbAAAAAAATGJsc2Jvb2wAAAAAAE5ndHZib29sAAAAAABFbWxEYm9v&#10;bAAAAAAASW50cmJvb2wAAAAAAEJja2dPYmpjAAAAAQAAAAAAAFJHQkMAAAADAAAAAFJkICBkb3Vi&#10;QG/gAAAAAAAAAAAAR3JuIGRvdWJAb+AAAAAAAAAAAABCbCAgZG91YkBv4AAAAAAAAAAAAEJyZFRV&#10;bnRGI1JsdAAAAAAAAAAAAAAAAEJsZCBVbnRGI1JsdAAAAAAAAAAAAAAAAFJzbHRVbnRGI1B4bEBi&#10;wAAAAAAAAAAACnZlY3RvckRhdGFib29sAQAAAABQZ1BzZW51bQAAAABQZ1BzAAAAAFBnUEMAAAAA&#10;TGVmdFVudEYjUmx0AAAAAAAAAAAAAAAAVG9wIFVudEYjUmx0AAAAAAAAAAAAAAAAU2NsIFVudEYj&#10;UHJjQFkAAAAAAAAAAAAQY3JvcFdoZW5QcmludGluZ2Jvb2wAAAAADmNyb3BSZWN0Qm90dG9tbG9u&#10;ZwAAAAAAAAAMY3JvcFJlY3RMZWZ0bG9uZwAAAAAAAAANY3JvcFJlY3RSaWdodGxvbmcAAAAAAAAA&#10;C2Nyb3BSZWN0VG9wbG9uZwAAAAAAOEJJTQPtAAAAAAAQAJYAAAABAAEAlgAAAAEAAThCSU0EJgAA&#10;AAAADgAAAAAAAAAAAAA/gAAAOEJJTQQNAAAAAAAEAAAAWjhCSU0EGQAAAAAABAAAAB44QklNA/MA&#10;AAAAAAkAAAAAAAAAAAEAOEJJTScQAAAAAAAKAAEAAAAAAAAAAThCSU0D9QAAAAAASAAvZmYAAQBs&#10;ZmYABgAAAAAAAQAvZmYAAQChmZoABgAAAAAAAQAyAAAAAQBaAAAABgAAAAAAAQA1AAAAAQAtAAAA&#10;BgAAAAAAAThCSU0D+AAAAAAAcAAA/////////////////////////////wPoAAAAAP//////////&#10;//////////////////8D6AAAAAD/////////////////////////////A+gAAAAA////////////&#10;/////////////////wPoAAA4QklNBAgAAAAAABAAAAABAAACQAAAAkAAAAAAOEJJTQQeAAAAAAAE&#10;AAAAADhCSU0EGgAAAAADSQAAAAYAAAAAAAAAAAAABO4AAAT7AAAACgBVAG4AdABpAHQAbABlAGQA&#10;LQAxAAAAAQAAAAAAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAT7AAAE7gAAAAAAAAAAAAAAAAAA&#10;AAABAAAAAAAAAAAAAAAAAAAAAAAAABAAAAABAAAAAAAAbnVsbAAAAAIAAAAGYm91bmRzT2JqYwAA&#10;AAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21s&#10;b25nAAAE7gAAAABSZ2h0bG9uZwAABPsAAAAGc2xpY2VzVmxMcwAAAAFPYmpjAAAAAQAAAAAABXNs&#10;aWNlAAAAEgAAAAdzbGljZUlEbG9uZwAAAAAAAAAHZ3JvdXBJRGxvbmcAAAAAAAAABm9yaWdpbmVu&#10;dW0AAAAMRVNsaWNlT3JpZ2luAAAADWF1dG9HZW5lcmF0ZWQAAAAAVHlwZWVudW0AAAAKRVNsaWNl&#10;VHlwZQAAAABJbWcgAAAABmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcA&#10;AAAAAAAAAExlZnRsb25nAAAAAAAAAABCdG9tbG9uZwAABO4AAAAAUmdodGxvbmcAAAT7AAAAA3Vy&#10;bFRFWFQAAAABAAAAAAAAbnVsbFRFWFQAAAABAAAAAAAATXNnZVRFWFQAAAABAAAAAAAGYWx0VGFn&#10;VEVYVAAAAAEAAAAAAA5jZWxsVGV4dElzSFRNTGJvb2wBAAAACGNlbGxUZXh0VEVYVAAAAAEAAAAA&#10;AAlob3J6QWxpZ25lbnVtAAAAD0VTbGljZUhvcnpBbGlnbgAAAAdkZWZhdWx0AAAACXZlcnRBbGln&#10;bmVudW0AAAAPRVNsaWNlVmVydEFsaWduAAAAB2RlZmF1bHQAAAALYmdDb2xvclR5cGVlbnVtAAAA&#10;EUVTbGljZUJHQ29sb3JUeXBlAAAAAE5vbmUAAAAJdG9wT3V0c2V0bG9uZwAAAAAAAAAKbGVmdE91&#10;dHNldGxvbmcAAAAAAAAADGJvdHRvbU91dHNldGxvbmcAAAAAAAAAC3JpZ2h0T3V0c2V0bG9uZwAA&#10;AAAAOEJJTQQoAAAAAAAMAAAAAj/wAAAAAAAAOEJJTQQUAAAAAAAEAAAABDhCSU0EDAAAAAAQawAA&#10;AAEAAACgAAAAngAAAeAAAShAAAAQTwAYAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAA&#10;Af/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAngCgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEB&#10;AQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAED&#10;AgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1&#10;FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdH&#10;V2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAz&#10;JGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF&#10;1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A79u0kbjA7kIo+ztIIc6R4ShJ&#10;Kh7yBFP69fGonvCj65aYkWN8YgoSSXvpop237nAEBoPclSNtY/On4aqtB8EkffVq2RdUe8fHRCsa&#10;3V4sDpPE6oaSBzqItSSSSb7yOFSSdnp6758oUw+gGdh+eqcMl/pAK4UamykvbumB8EX7Qzz/ANfm&#10;o/aDuOkt+4/xTuOA3nauFicdw4IP4KTKAR79wPyhMch35oA+OqduQPzhB8QkMuK/m+3ZPD4KdVU3&#10;l+34kJDHadQ+R5D/AGpOsoOpaSfuUC+k6GqB4g6pHLC94/bJXD4Lmlo/wjfmoPYWDUgz4GU2ibso&#10;jmHQV9VcL//Q75Rtuqq/nHQezeT/AJqq35xPtp0H755P9X91VCdZJknv3K5yXMHouMh01bb8950q&#10;aGjxdqfu+igOvvd9Kx3wBgf9FZufkvpy8VjsyvCx7BZuc9oc57m7YZ7/AGV1ta/d6m7+cVfEsyKc&#10;yvDw8xvU6Z35dlz91tTP5v2P37X+4fmsf7/9GpBgyTx8ZyVcTkiCMkYcMDOM+LLwexGXo9Pr/wBX&#10;/OLhikYcdinXk+J+8qbb7mfRscPKZH3OWNk9ZLbnNodX6bDtLnalx8W+5qEes5I0L6QTxp3/AO3V&#10;bx/AeflGMxwQ4hxcM5Shkjf744PTJoS5/ACRZNfui/8AFelrzzxa2f5Tef8ANKtV2V2Ca3B0c+I+&#10;LVyA63knh1RBmNB2/wCurUxsyu2oZDXbCNDB1Dv3dP8AopnNchzvKQGTMIzgTw8UDxcB/R4/TH5m&#10;XDzeLJLgifVV0dD/AFv8V3UKzJayw1hj7HAAu2BsAGdsmx9f0tqr43Ud7R6wIB+i/v8AF7QpEh2V&#10;c5pBBbVBHHD1n5+alDHKUa4hXzeMuFu4oxmaSfa/+Au/8D/9LJfa/wDgLv8AwP8A9LKtlZ2HhgHK&#10;ubVua97d06tqb6tzhtn+br9yFd1npVF7se7KrZawAuaZ03bS0bo2b9r2P9P+c9P9J/NqrHneclRj&#10;i4rFjhhklYHpNer95mOLCNzVeLe+1/8AAXf+B/8ApZL7X/wF3/gf/pZZ1vX+i02vpty2MsqJbYCH&#10;aFrvSf7tmz2Wex6Nb1PApvGPZcBcbPR9MBznby2uzXY121my+j9N/M/pWfpEfvfPafqdxY/V5fVE&#10;byj6ke3h/e/Fs/tCuQ30rNx4H6OT/wCDKxW9ljG2MMteA5p40KruaHjafEfeCqlOTecapjTtaGgD&#10;bodP5Sk5fnZ5RLiAHDXy+KzNCEAD3dN72M+m4N+JhQ+04/8ApG/es2DMnnxTKb35Nfj8HXaQ4S0h&#10;w8QZ/Il2WSCWmQdp7EaFWqMx07LjIOgf3H9ZH3j1XCQO+j//0ehfkgPMahug8z/5FqF675JP0zoD&#10;2A77WqoX3EyGuHYaHRRi3XR2vJgyudGFZxNl7sZwa3MDLvcHMZcA5oI/wnv/ADv6qB0q70/Vdktx&#10;w+7aGNoAD3BoOuU93ustf/0EC3DvyWgNqf7HH3hrT2+j+ke3/qVVc/H6dlAZDzXc1s7HNboHDRx2&#10;WO/NT42YyxiRN/oDi0o8Xy/o+rh4m9j5HJPGJAHiMTIQEoVLi+V37Mx9VNG1zKg8uD3OrYQJtrra&#10;fUtaWtbst/OSqzbvXpYLq7W2PDXAVUugerXV/gW7vcx71QwPrlhYFLqQ5tm55eSXlh1DWxta7+Sr&#10;X/P3GOmxvu/4Rw5/tK9jzSiMYIlwwFTjwH9Z29fDxx4Uj4dn4CDh9Z2lxQ9H+D8smWTnZrOrWYrX&#10;MFYyPTa30aidhdta3Vm76Klkt3Zl4ZtEWvrYJa06OI2tb7dyr3HLs6j9uOI8O9RlprlpHt2nb6nq&#10;bvfs+kpUuyGZj8uzFtc6XvYwbY3uP0Xu9Xds2vf9D3pvO8zy+WOGOOe0B7u8f1n6XzMEOQ5ninxw&#10;FHLIwqWL04Tw8Hyth4y637HBtYYBAD2kR/K/OVrAe11l0EH6ExxMGeVkOrtbjUMFOSXYzSw2Wua8&#10;lgmzc+x1vqepue//AK0mp6nZiWvDmBriGOAJLTqHB072v3tdtWXzOAZMc44tdq/xtLZ8XLZYZgOH&#10;cS4fVH1cO7o9W6DjdWvpsyrHhlALRUzQEOc112530v01bPRcgV/Vlgq+z35dl+PD3CssY39PbW7H&#10;uynPb73+2yx9Nf8Agd//ABaYfWSOaWH/AK5H/otP/wA4j/oGf9u/+o1ViPiMIDHE1CPyj9V6f7nF&#10;8rYPJ2TIw1O/q3/5yz/qxW9lVX2t4pqpbQ6s1scLIsbl32XOs3Oc7KyGepaoD6o4jcr1q8rIZUXD&#10;dSHa+k3Z6WKy5pbY2lnpen7vU/Qfo/8AB+qif85P+AZ/27/6iS/5yD/QM/7d/wDUScJfExsSLvb2&#10;f0vml/e/rq+4/wCr/wCd/wChO2DLwfErlr7TVXWRuLn7gGgF5c7/AAdbd1lbWbnO9z//AANXh9ZB&#10;I/QM/wC3T/6TVTHde5mPYxxrJqcX2t28vDB6fpWstbssaX+7/B+mlyWGWCZOaNQJjpfFfCJ/uyZh&#10;hmIy0okAR2/9DTPwrqelP6pkP9JlBb61TmAQ0ubXaa7qrnu/Rep6n8z/ACEVmXZshwBe32l3if3v&#10;7f0kLIyb3YjsPJzJxrWljq7W0QWnt76f3voqJqBhwe4aASCDMabv6yvcxk5eRicUTEV6rH6X9Vrz&#10;5TNkgRIx44yuBv8AQPzRlwxSHINcku9zuTy5TGTaQNRr3iCqgqsBljXWwSCdhIBBI7e1/tU2DKBl&#10;1dhHhsP+xD2rAIF9dnMkDGUoy3iTE1/Vf//S67c7xP3pbneJU3UbWF/rVOgTsa+Xf5u1Kuje3d6t&#10;TJ02vdtP3bSqlFLQysO+6421Xmnc0Bw5lw036td+btXFu6X01/1qzcDrmSfTrYyzHdfeMZtzrPSc&#10;+23Lcx7WenVZdbWzb+mfV6K9Crr9Qkb2VxrNh2g/1dHKn1LofSupvrr6jRRlGvSu4ucA0H3bfXqN&#10;Vnp/yPoJuOEYSMxHWXzFm+8ZDAYzK4D9Gh0eQ6IL/wBkdbtwLjk4vTH2jptr2NLnsaLLB9Ov8ysV&#10;5Hp/8Isq7D6G36st6s3PL+sO2Pc03Nc99rrHtvx3YWz1a6qMZrcn7a+3Zf8A9Bem1YWP0+iujD9G&#10;umvSurHOjfzt0Q36X7/56pV/VP6vVZA6jXi4jckfpGgOdo76Xsxf6My3/rf00+IjGUyI0Z6lBzSI&#10;AJNQ+Twa2D0rOqwqGOzLARWw7HRLJa1zqfof4J3sR/2fm/8Acx3+v9haddXqAuNtbDPFjoJ/lfRc&#10;mbXusLN7GxPvc6GGP3XR+cq55XCTZgNfEsn33mP3/wDmw/71zf2flmA/LcWz7mkbgR+6W7Wbv89T&#10;uxMx9zrhdXY54aHb2urjbujb6frbvpq++vY4N9Rj5/OY6WiTHuMJ7KfTbPq1WaxFbtx+P0Wo/dsX&#10;BKHD6SQZDy8Vv3rNxifF6gOEaR2Pg5bsHqLmuax9IeQQwhz5mPb/AIMLgsHC6Pm9FzOp9RzXVdVr&#10;Nxa03NY5j2NY7Eqbhub6+V9rudZVvpf+remvUa6N7d3q1M1ja920/wDUlZtn1Y6BnZrs3IxMc5M7&#10;n22Ocxrz+8+th9G5/wC/vr/Sf4RPwYceG+CNcXje395WTmZ5K9w3W1CnO+r1PU7+h4WRc9m66veP&#10;ULw7aSRXu2sd9Ng9T+2tD7HnfvU/51n/AKTWk6uLBXvrI0Ae0+wf2o9rWpWVemAfUrsntW7cR8dG&#10;qKXJ4JEyMNzZ1l/FeOezgACQoeAc4YmcDO6n/Os/9JqoOhdSDQ1vVixoENa3HZAHh9Pct40Qzf61&#10;R0nYHy7+rt2/STV0+oCfVqrgxFjtp+P0Xe1GHKYY3WMa/vevb++r7/zHSYH+BA/9KL59+y+nZn1n&#10;6hg/WDMLG4orGP6lrMUWNe6sWZPr3Cytvo41n2puP/2o/wCLqVj6rdOys3FzG4nUba8PFynU4uQG&#10;H9NWBIftc+vZ7PSft/4VdXndA6R1a1o6hRRc+kEMusc5mgP0G3Ulj3s/PYx6s14lGIyvFxxUylgA&#10;Y2k/o2gn4f27FPKMTAQ4Rwjp00Y48xOMuOJqfegf+khwMazExK8ey52Q9m4uucILi5zn/Rl/0d37&#10;ysSVOykVtn1arNYit24/H6LU4olm/wBaoaTsL/d/V27fpoVWg6McpGUjI6mRMj5yf//T61JJJU0q&#10;SSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklP/1OtSSSVNKkkkklKSSSSUpJJJ&#10;JSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJT/9XrUkklTSpJJJJSkkkklKSSSSUpJJJJSkkkklKS&#10;SSSUpJJJJSkkkklKSSSSU//W61JJJU0qSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJ&#10;SkkkklP/1+tSSSVNKkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJT/9DrUlnR&#10;1jxd/wBFKOseLv8AorO93+pP/FRxeB+x0UlnR1jxf/0Uo6x4u/6KXu/1J/4quLwP2Oiks6OseLv+&#10;ilHWPF3/AEUfd/qT/wAVXF4H7HRSWdHWPF3/AEUo6x4u/wCil7v9Sf8Aiq4vA/Y6KSzo6x4u/wCi&#10;lHWPF3/RS93+pP8AxVcXgfsdFJZ0dY8Xf9FKOseLv+il7v8AUn/iq4vA/Y6KSzo6x4u/6KUdY8Xf&#10;9FD3f6k/8VXF4H7HRSWdHWPF3/RSjrHi7/ope7/Un9iuLwP2Oiks6OseL/8AopR1jxd/0Uvd/qT/&#10;AMVXF4H7HRSWdHWPF3/RTtHV9zdxdtkbvo8Tql7v9Sf2K4vA/Y//2QA4QklNBCEAAAAAAGEAAAAB&#10;AQAAAA8AQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAAAAZAEEAZABvAGIAZQAgAFAAaABv&#10;AHQAbwBzAGgAbwBwACAAQwBDACAAMgAwADEANQAuADUAAAABADhCSU0EBgAAAAAABwAEAAAAAQEA&#10;/+ENMmh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlk&#10;PSJXNU0wTXBDZWhpSHpyZVN6TlRjemtjOWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpu&#10;czptZXRhLyIgeDp4bXB0az0iQWRvYmUgWE1QIENvcmUgNS42LWMxMzIgNzkuMTU5Mjg0LCAyMDE2&#10;LzA0LzE5LTEzOjEzOjQwICAgICAgICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cu&#10;dzMub3JnLzE5OTkvMDIvMjItcmRmLXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjph&#10;Ym91dD0iIiB4bWxuczp4bXA9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOmRj&#10;PSJodHRwOi8vcHVybC5vcmcvZGMvZWxlbWVudHMvMS4xLyIgeG1sbnM6eG1wTU09Imh0dHA6Ly9u&#10;cy5hZG9iZS5jb20veGFwLzEuMC9tbS8iIHhtbG5zOnN0RXZ0PSJodHRwOi8vbnMuYWRvYmUuY29t&#10;L3hhcC8xLjAvc1R5cGUvUmVzb3VyY2VFdmVudCMiIHhtbG5zOnBob3Rvc2hvcD0iaHR0cDovL25z&#10;LmFkb2JlLmNvbS9waG90b3Nob3AvMS4wLyIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQaG90b3No&#10;b3AgQ0MgMjAxNS41IChXaW5kb3dzKSIgeG1wOkNyZWF0ZURhdGU9IjIwMTctMDUtMTJUMTY6NDk6&#10;MzAtMDc6MDAiIHhtcDpNZXRhZGF0YURhdGU9IjIwMTctMDUtMTJUMTY6NDk6MzAtMDc6MDAiIHht&#10;cDpNb2RpZnlEYXRlPSIyMDE3LTA1LTEyVDE2OjQ5OjMwLTA3OjAwIiBkYzpmb3JtYXQ9ImltYWdl&#10;L2pwZWciIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6YzM4ZTlmZjUtMzViYy03NTQ5LThhYWMt&#10;ZjExMTE4ZTI1Zjc3IiB4bXBNTTpEb2N1bWVudElEPSJ4bXAuZGlkOmMzOGU5ZmY1LTM1YmMtNzU0&#10;OS04YWFjLWYxMTExOGUyNWY3NyIgeG1wTU06T3JpZ2luYWxEb2N1bWVudElEPSJ4bXAuZGlkOmMz&#10;OGU5ZmY1LTM1YmMtNzU0OS04YWFjLWYxMTExOGUyNWY3NyIgcGhvdG9zaG9wOkNvbG9yTW9kZT0i&#10;NCIgcGhvdG9zaG9wOklDQ1Byb2ZpbGU9IlUuUy4gV2ViIENvYXRlZCAoU1dPUCkgdjIiPiA8eG1w&#10;TU06SGlzdG9yeT4gPHJkZjpTZXE+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJjcmVhdGVkIiBzdEV2&#10;dDppbnN0YW5jZUlEPSJ4bXAuaWlkOmMzOGU5ZmY1LTM1YmMtNzU0OS04YWFjLWYxMTExOGUyNWY3&#10;NyIgc3RFdnQ6d2hlbj0iMjAxNy0wNS0xMlQxNjo0OTozMC0wNzowMCIgc3RFdnQ6c29mdHdhcmVB&#10;Z2VudD0iQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUuNSAoV2luZG93cykiLz4gPC9yZGY6U2VxPiA8&#10;L3htcE1NOkhpc3Rvcnk+IDwvcmRmOkRlc2NyaXB0aW9uPiA8L3JkZjpSREY+IDwveDp4bXBtZXRh&#10;PiAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgIDw/&#10;eHBhY2tldCBlbmQ9InciPz7/4v/iSUNDX1BST0ZJTEUAAQkACIBwQURCRQIQAABwcnRyQ01ZS0xh&#10;YiAH0AAHABoABQApADVhY3NwQVBQTAAAAABBREJFAAAAAAAAAAAAAAAAAAAAAQAA9tYAAQAAAADT&#10;LUFEQkUAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAApkZXNj&#10;AAAA/AAAAHRjcHJ0AAABcAAAACt3dHB0AAABnAAAABRBMkIwAAABsAAAogZBMkIyAAABsAAAogZB&#10;MkIxAACjuAAAogZCMkEwAAFFwAACOLRCMkExAAN+dAACOLRCMkEyAAW3KAACOLRnYW10AAfv3AAA&#10;kJFkZXNjAAAAAAAAABpVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAHRleHQAAAAAQ29weXJpZ2h0IDIwMDAgQWRvYmUgU3lzdGVtcywgSW5jLgAAWFlaIAAAAAAA&#10;ALVaAAC8ZwAAkjBtZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAB&#10;AAABAAACAAACJAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kg&#10;hyGyItoj/yUjJkQnZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4&#10;QRFCKUNCRFxFdUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopf&#10;m2CtYb5iz2PgZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzO&#10;fc1+zH/LgMmBx4LFg8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY&#10;/5nymuSb1pzInbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMk&#10;tBK1ALXtttq3yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjO&#10;Ac7rz9XQvtGn0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO&#10;5+jowema6nHrSOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+&#10;tP9a//8AAAHoA6cFLAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvh&#10;HOEd3x7bH9Yg0SHLIsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384&#10;gDmCOn87fjx8PXw+fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTV&#10;VddW2VfbWN5Z4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx&#10;3nLac9Z0zXXDdrl3r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyD&#10;jXGOYI9OkD2RLJIbkwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGn&#10;pqibqZGqh6t/rHetb65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7&#10;xITFisaQx5bIncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4Jzh&#10;ouKo463ksuW25rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v&#10;/xf//wAAAgUD2AVoBsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAd&#10;Px46HzQgLCEjIhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgW&#10;OQs6ADr2O+084z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hU&#10;iFWIVolXiliLWY1aj1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3Cp&#10;cahypXOjdKB1nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M&#10;4o3Yjs2Pw5C5ka+SpZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhu&#10;qXiqgquOrJytq667r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznI&#10;XsmCyqbLysztzhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ&#10;58zoxOm66qzrm+yH7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/&#10;cf//AAAB2QONBQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtm&#10;HFUdQR4sHxcgACDqIdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2&#10;IjcROAE48TniOtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCt&#10;UaFSlVOIVHpVbVZfV1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr&#10;5WzSbb5uqm+WcIJxbHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVX&#10;hjuHIIgFiOqJz4qzi5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpaf&#10;g6BxoV+iT6M/pDClIqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rj&#10;u+28+L4EvxHAIMEwwkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2Zva&#10;xNvv3RreRt9z4KHhz+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67&#10;////AIAAgADltH/Nf1TMP3+lfsOyjH+UfmmYf3+efkx943/BfmNiQX/+fpJEYYB/fwUfZIH+gBz8&#10;uH50i3nkD35XibLK235PiBSxPn5chrSXL36ChZt8k36+hLpg6X8Pg/RDAH+Wg3gdooDkg9/6o30l&#10;lwjiSH0clDHJWH0lkXqvzn1Ljx6V1n2GjQ17Tn3XizxftH43iYlBy37AiC0cBH/PiBH4v3wXorDg&#10;gnwXnsnHsnwrmxSuRXxbl6OUc3yrlKZ6Dn0MkeZelX13j09Atn3/jS0ajH7Ei8n3CXtHrnXe2ntE&#10;qXrGG3tdpMSs0nuWoGaTEHvqnFp42nxbmLtdiHzPlU0/uX1SkosZPH3GjvD1hXqqul3dWXqftEjE&#10;p3qzrourfHrwqT2R4ntMpE53snvAn7pci3w9m48+03y8mHYYF3zbkEn0OHovxnLcDXobvzvDYnon&#10;uHOqTXpksjaQ33rJrHF20ntEpxBbrnvAojA+DHw7nw8XHHwHj6DzHXnR0sja8Xm0ymHCSXm4wo2p&#10;P3nwu2GP53pZtM52BnrdrsZbBnteqYc9Y3vQpNMWSXtSjxHyKnmM34TZ/Xlm1dPBVXlgzO6oVnmU&#10;xOKPE3n+vZJ1S3qGtwdaaXsMsdw82nt6qSUVnnrIjp3t7YkTfivWfogAfbG+zYcFfVemtYYwfTOO&#10;GoWEfUh00IT8fYxaa4Sbfeg9joSffosYi4Z6gAHryYeuiQjVAIajh329jYW5hiGlfoT4hQOM0IRk&#10;hCpzfYP0g4hZD4Oogwc8OYO4guAW+YV3hAPp+4Zwk/jTU4V3kXW8EIScjxmkFIP1jROLiYN1i1Zy&#10;VYMXidVX/4LYiHw7LILrh5QViIR7h6joUoVznvjRsoSDm4G6f4OymDuioYMOlTqKOIKgkqFxKYJQ&#10;kENW94Ibjhw6NIIujJYUOIOJisnmyISqqhjQMoO7pa25BoLxoYKhP4JVnaSI7oHjmhJwC4GjludW&#10;AoF1k/85U4GGkgwTFYKajOflY4QMtWLO1oMdsAO3tYJSquqgBYG5pi6H1YFOocZu/YEJnbxVH4Dj&#10;mjM4iYDzmDgSH4G8jEHkL4OLwNrNrIKcuoK2koHOtHqe9IE2rt+G6IDTqbBuMYCTpO1UXIBloNg3&#10;3YB0nlgRVIEDi7fjKYMkzJXMr4I2xTu1mIFlvkOeA4DKt8uGCYBpsd1td4AzrI1TxoAIqFY3TYAK&#10;o1wQroBsi0fiToLQ2LvL2oHm0E60xIETyGGdNYB0wRSFToASunps1X/ftM1TPH+6sEg20X+8pRAQ&#10;Kn/0iu7dPJJhfJjHa5B6fEOxVo6yfBCax40afBGDl4u3fElrnoqCfLFSdYmIfTI2joknfgERMovW&#10;f97bRpEthsvGBY9ChYSwKo2DhG+Zsov8g5CCg4qtgvJqjImNgohRXoijgkA1eohJgmAQBIqYg4bZ&#10;s5AAkSTEnY4iju2u/YxjjN+YgIrxiyaBVYmzibJpaoimiHxQSofLh3Y0dod5hwUO+olWhrvYR48I&#10;m5LDLo0ymHutgYuGlZeXHooTkv2AF4jokL5oU4fmjrxPW4cTjP8znYbCjB0OFIgoiYTW6Y5KphXB&#10;0Yx4oiasJIrUnnOV0olomwp+5ogyl+pnS4c+lS1OfYZvkswy2YYckcENTocliP/Vp42xsMfAm4vi&#10;rACq9oo+p3eUtIjWo0F94oekn1xmWIanm9pNtYXdmPkyLIWKl/IMqIZLiI/UkI0zu6W/kotntgWp&#10;8onCsKaTvohbq6R9CocwpwhlnoY2oudNDIVfn68xnYULnT8MHoWXiDHTo4zLxse+s4sDwEmpFole&#10;uhSS54f0tEl8QobMrwRk9oXcqndMh4UFp2UxJISioToLroUEh+bS4Ixy0le9+4qwyvGoXYkNw+GS&#10;MYejvVN7nYZ6t3xkaYWLssdMDYS9rmcwt4RcoPALVYSOh6nM+5vye1u4k5lHeyGj9pa4ewmO3pRg&#10;eyZ5FZJFe3hiaZBle/lKco7afJMvY441fX4KfpAff8DLOprihP23Zpgjg+ejAZWZgvyN+pNNgkt4&#10;K5FDgdhhfI91gZpJfo33gYEueY1XgeMJz46bgwjJ05nfjq22HJcljMKh5ZSYiviM4ZJbiYl3IZBe&#10;iFRgg46eh15ImI0qhqAtp4yMhp0JNY1HhejIqJjnmI6045Y9lc6gp5O9kzSLu5FykO12A4+Gjv9f&#10;f43SjVJHsYxmi/ss3ovMi80Ir4wfhd/HfJgsooazxpWEnvqfe5MLm6yKhJDSmKp07I7ZlfRej40x&#10;k6BG7ovFkcQsO4snkb4IPIshhZHGX5ebrKWyspT1qFmebJJ+pEqJhJBKoI10AY5TnSNduIydmidG&#10;QYs0l/crroqUlzsH24pMhVDFZpcmtuyxyZSAsd6diZIIrQ6Iqo/VqJpzQI3lpI9dE4wwoRNFsYq0&#10;ntMrOooSm8gHi4mbhRrEkpbDwXixB5Qeu6WcyZGnthaH7o9ysO5yj42FrFVcfYvaqJlFPopcpkEq&#10;2YmonPkHSokLhO7D4pZuzHmwZ5PKxdicKJFWv4WHTo8jubNx/o02tKpcA4uNsRNE1YoarEIqfIlp&#10;nLoHFoiZhMu9P6XQenqqHKJoek2W0Z8cekWDFJwIenJunZk4etRZLJaye2RCU5SifAon85PzfP0E&#10;qpN/f6a7s6Tig5SpKqFagpyWFZ4KgdCCYJr9gT5t25g6gOtYY5XCgM5BgpO8gNsnNJMLgXUEaJID&#10;gpq6iKPrjMKoF6BoiwGVJJ0ViW6Ba5oXiCls8ZddhydXipTvhmZAvJLuhegmjpI4hlsEL5C0gtS5&#10;fKMblfWm/Z+jk3qT/5xZkTmAX5lOjzNr9ZadjZFWrZQ0jDFAApI0izkl+ZF3i9kD/Y+SgrK4lqJV&#10;n2imCp7pnDOS/puqmT9/VpimlotrBJXYlC5V2ZN8kj8/UpF+kOwlbpC/kVYD046Zgpa3o6HIqQKl&#10;NZ5VpRWSLpsRoWt+gpgRnhlqOZVWmyJVIpLrmKw+w5Dslz8lAZAnlgsDr43Ign22y6FXsr2kbZ3h&#10;rh6RbJqdqcZ9ypegpdFplpTrolJUlpKAn4M+T5BsnlQkrI+gmMwDkY0agmm2D6D+vLajxp2Ct2GQ&#10;ypo9slx9LJc/rcxpAZSOqeBUF5Itpw0975ASpMMkZY8wmJsDeYyNglm1caCvxyyjPJ0twReQQZnq&#10;u198pZbwtj9oiJRAshJTs5Hgr0c9m4/SqagkH470mGwDZYwdgkyuHq/+eeScKaveebaKEKfeebJ3&#10;iqQXeeZkR6CYelBP+Z1zeuY6H5r2e40gKZqYfHEAAJXTf8qszq8ogoObaKrkgZmJfqbagOB2+6MT&#10;gGNjqJ+bgCZPU5x/gCM5dJoFgEwfoZmWgRcAAJSOgACr3649iy6aiqn+iY2IvaXtiBp2MaIwhvti&#10;5J68hiBOn5umhY441ZkshUsfLpirhkYAAJNwgACrEq1qk+eZqqk3kZqHzKUwj4R1UKFojb1iEp38&#10;jFFN6Jroizg4QZhqiqIeypfXi7MAAJJ4gACqQazKnLSY2qiYmcKG86SUlxd0daDPlMBhTZ1LkrBN&#10;Qpo9kSg3v5e4kGsedZcUkGEAC5GSgAepkKwspcyYL6f8ojGGSKP5nuJzyqA1m+9gqpyymVxMr5mP&#10;l2s3TZcKluUeKJZflFgAG5DEgBKo4qu5rwOXoqd9qriFwqNypsNzQJ+so0NgKZw2oE9MQZkcnjs2&#10;9paAnX0d85XIlEAAKJAZgBuoQqthuHSXGacbs3uFQ6MNrudyyJ9IquRfu5vWp6lL4ZjFpeM2sJYj&#10;ousdzJVPlCYAM4+PgCKnuasVwl6WpqbEvKuE1qK2t3FyYp72svpfY5uGr7pLnJh1rR82e5XdpNYd&#10;p5UJlA0API8ggCifsLqEeXSO1bWreTp90bD8eTJsZKyLeWdaOKhkedRG76Suemox66HmewcX8KJy&#10;e74AAJEogACeprm2gaSOQrTCgL19YrAFgA1r86uMf55ZuKdkf3JGbKOuf4MxbKDef8EXsKE7gLoA&#10;AJBugACd97jLidWNmrPeiEl8z68ahu5rVaqjhe1ZHqZ6hTRF4aLGhMww+p/shMQXgaAchgQAAI/L&#10;gACdaLfzkhCM+LMPj+d8Gq5SjftqqqnOjGNYfaWriy1FWaH2ilcwlZ8TiiwXXJ8cirAAAI8+gACc&#10;1bdGmmmMYrJhl6Z7e62mlTRqBqkkkxhX7aTwkV1E4aE/kDUwPp5SkCoXPp42jrgAAI7EgACcO7a/&#10;ou6L2bHRn5J6+q0PnI9pi6iPmfhXeaRal9ZEfaCSlnAv+J2elqQXJ51nj6gAAI5egACbyLY2q6CL&#10;cLFEp6V6mKyCpBNpL6gEoQVXJaPUnpdEOaAInUkvxJzwnCcXFZyoj5sAAI4KgACbSrXXtIyLIrDU&#10;r9t6V6wDq6to6ad5qDFW36NLpbBD/J+VpJ4vnJyGoDEXFZwXj5sAAI3FgACa2bWGveuKy7B0uIN6&#10;Dquhs7ZorKcbr+NWsqLvraBD3584qqcvkZwvoCkXH5u2j6IAAI2OgACR88VjeRiCH7/SeMtyFrp8&#10;eLlho7VpeOpQcbCneVM+C6xzeeQppqmWemoPZqtZewsAAI1DgACRN8SLgOaBtr7zf/hxwrmQf0ph&#10;SrRtfuJQDa+efsQ9ratffuUpXahmfzIPhanDgEQAAIz+gACQzcOSiKiBR74IhydxXriehdxg27N1&#10;hPNPoa6fhFk9UqpahBkpI6dKhE4Pr6hPhO4AAIzBgACQgcKpkGuA6L0jjl9w6be8jJVga7KGiyZP&#10;Oq2yiiU9AKlqiZMo9qZIieMP2qcEiQIAAIyMgACQLMHomE+AlLxblbVwkrbwk3RgC7G7kZVO6KzW&#10;kCY8w6iSj2ko16VjkBsQBKXhitQAAIxegACPx8FQoGKAQru1nTdwTbZAmnNfz7EJmCxOrqwmlnE8&#10;lafQlbIowqSWlbwQK6Tjiu4AAIw4gACPZsDVqJR//LsqpNBwFrWqoYdforBvnt9OiauTnQc8fac6&#10;nKwouKPgmm4QTqQGiwYAAIwZgACPJsBRsPV/zLqhrJNv9rUfqMtfja/jpdhOd6sJpBo8b6a8ov8o&#10;s6NTm4UQbKNEixsAAIv/gACO1L/wucl/rrottJtv7bSbsC1fh69RrPpOe6pwq1w8gKYgp/Uo3KLI&#10;m6AQsKK4i0gAAIvrgACEtNCfePN118pZeINmrsRveFtXEb7WeH1Gs7mTeNo1B7UIeVgg9rJ3ea4H&#10;67LZe0UAAIn5gACEYs+fgG51m8l+f2dmcMOMfq1Wzr3WfkRGcbh0fik02bPMflAg9rD+fp8IZ7Dq&#10;f+cAAIoWgACESs6Fh8V1b8h8hkFmQ8KFhPpWmby9hCFGP7dLg540vrKRg4EhC6+Vg/gI5q8og/4A&#10;AIovgACERs18jxZ1X8dsjRlmIMFyi2dWdrubihpGJLYoiUg0tbFmiP4hLK5JieQJXa2bhlUAAIpF&#10;gACEOcyYloV1WMZ4lAdmHcBwkfBWarqXkElGIbUVjyQ0xLBVjt8hWq0gj3sJzKxChqAAAIpYgACE&#10;HcvUniF1UMWkmxpmKL+OmJBWg7mvlplGOLQvlUs0469dlUohkqwYlEAKNKsbhuYAAIpogACD/sss&#10;pc91SsTvojlmN77MnztWobjpnP1GXLNum7k1Dq6am60hzasyltsKkaofhyUAAIp1gACD3MqaraZ1&#10;RcRUqXZmSr4opgFWwrg9o45GhLLCoqE1Pa34oOkiCqqClwQK56lPh18AAIqAgACDvsoStcV1RcPF&#10;sOpmZL2TrPJW8rejqmZGwrIlqN81iK1WpDIiZanbl0ELR6iwh6AAAIqIgADyhntGeYra93uceaXC&#10;/Xv2edGqfXxYehyRcHzDeop3u307exZc9n3De6o/1n54fFwbFn/RfQ/wXHmQhO/ZOnoHg+jBcXqA&#10;gwSpFXr+gk6QHXuFgch2eXwXgWRbunyygQo+l31ngNQZdX5fgNvuangmkHTXaHisjlG/13k3jFGn&#10;knnMip+OvHppiSV1N3sRh9VakXu6hpU9dnxrhYkX9nzvhRjsmHb4nAbVn3eFmNO+IHgaldGmAXi8&#10;kw2NUnlvkKZz9XonjmtZdXrbjE08bHuFioIWmnuIiN/q8HYFp6PUAHaTo2y8inctn2+khXfXm7mL&#10;73iRmEZyvnlalSxYZ3oXkjk7dXq3j9UVZHpXjBTpgnVLs1LSmXXVriK7KXZsqSijNXcZpH6KvXfa&#10;oCJxmHinnBNXbHlrmGY6lnoCla4UVnlnjcDoUHS5vx3RbXU9uPS5/nXOsv+iE3Z6rWSJuXdDqCxw&#10;s3gWo05WkXjYnus51nlmnCoTcnimjSbnV3RMywvQeXTKw+q5BnVSvQChGXX5tnaIzHbEsGhv6Hee&#10;quFV53hkphw5M3jjodESuXgIjKjmkXQD1ynPuHR5zwy4OnT2xzGgRXWUv8iH/3ZcuPdvL3c4suhV&#10;RngAri04pnh3pk0SJXeLjETh44Qud+XMM4OjeDu18oMueJie/oLReQyHWoKLeZ1u8IJdektVYIJP&#10;ewI5JoKZe9MT34SdfI7gH4Kggr3K94Ipgfe03YHFgU2d34F5gMyGI4FDgHRts4EpgEBUHoEwgB43&#10;7oGDgCwSeIMggKbehIFKjavJToDhi96zUYCHii+cZ4BRiMOE1IAyh4xshoAuhoFTDIBAhY4254CN&#10;hOIRPIGyhHPc54AqmJfHpH/FldWxqn92kzqa6n9GkNSDfH88jsJrWH9IjN5SCH9kiyQ1+n+sieEQ&#10;K4B1h8HbYH89o5LGJH7Yn+qwMn6QnGuZgX5pmSSCL35hlhdqOn5+k2hRFX6jkPM1IX7ij0oPQH9l&#10;ilDaDX6Frq3E2n4gqiSu7X3Vpb2YS32xoY+BFX2wnalpMn3LmhtQOH35lws0Xn4ylV8Oe36AicrY&#10;833zuerDyH2OtIGt2n0+rzGXPH0YqiCAI30epW9oYX0/oSdPfH1nnYwzuH2Zm2YN2H3DiVzYEH2F&#10;xVnC630fvw6s8nzIuNeWUHyZsuN/RHygrW1nnXzLqJVO2nz3pNkzLH0boFgNU30oiQLXZH010RfC&#10;PHzQyeesMHxuwsaVgnw0u/d+hHw4tc1m93xlsJdOVHyXrJYyuny3okwM6HytiLrRwY1RdpK9tYvr&#10;dwapA4qpd36TfomOeAl9MYiXeLJmBYfFeXpNnocoekkyOIclezEM1okkfHnQPIvxgMe8fIqZgD6n&#10;2oljf86SaIhVf358H4duf1dk+4auf1FMlIYef1wxNYYaf5gL7IeLgFrO4oqpixu7IYlfiZymrIgr&#10;iDeRL4cwhw168oZYhhNj4oWphUZLj4UmhJYwRIUhhEQLHoYkg8LNfomPlXW5sYhJkxelJoclkNqP&#10;zYYujs95sYVsjQtix4TMi3ZKnIRRihUvboRGiVkKa4TshrfMJoiwn9q4V4dsnKujzoZOmZ6OgYVd&#10;lsJ4hISYlB5hwoQIkdFJwIOTj9Aur4N+jvEJ0oPhhqTK9ogAqmi3L4a9pmqiqoWeooiNaISwntp3&#10;goPvm29g04NYmF5I+4LqleMuB4LQlQ0JUYMAhkzJ+YdytRm2N4YxsE6hsYUPq5eMdYQgpxp2p4Nm&#10;ovdgF4LSn0dIVYJYnHUte4I4mkkI5oJGhgTJLIcDv/+1bYXFumeg34SftN6LoYOpr5J13oLvqsJf&#10;Z4JmpqRHx4Hto/ktBIG6nnAIj4GuhcnIkYauyz20zYV0xNigL4RJvnqK6oNLuGh1NYKOswBe1YIG&#10;rrVHSoGTqtYsl4FeniYISoE1hZvCB5a9dYSvWZSKdgucDZKDdpeH8JCudzZy+I8Hd/NdBo2UeMtF&#10;uYxyeaYrA4xOeowGqYz/fJzAvJV9fyyuU5NQfsubFJFTfn6HAY+IflNyCY3tfk9cHIyIfm1Ezotv&#10;fpkqJ4tDfvoGLItsgBe/jpRXiNitGJI0h52Z+5A2hnWF5I54hYlw/4zqhMZbKIuShC9D8YqBg7op&#10;Y4pNg7kFvooKgya+b5NBkqer5JEokJmYuY83jqGEyI1wjONv64v0i2ZaMIqoihxDGYmeiREoqoll&#10;iOcFX4jXg6G9R5JnnIWqz5BOmbKXmY5hlwODlYyqlIVu2YsokkFZQInrkFJCU4jkjscoCIigjsoF&#10;DYfQg2q8PJG/poapxY+poviWkI28n4eCl4wHnEpt8IqHmVFYbYlAlrtBp4g8lN8nfIfwlDsEyIbz&#10;gzy7W5E5sKeo6Y8lrF+VtI01qCyBwIt+pDRtLIoEoJhXxoi9nYNBGYepm5UnC4dVmL4Ej4Y8gxW6&#10;pJDPuwGoNo69tgCU+YzKsQ+BBIsOrF5seYmUqDBXKIhXpNdAnYdAotwmqobWmiQEYIWmgva6GpB8&#10;xbqnp45twAOUW4x4ulKAYIq2tPJr4ok3sE5Wp4f7rRJALYbsqMQmSIaBmeIEO4Uvgt2yw6B6dMOh&#10;SJ2IdU6PPJrHdeJ8aJg9doxosZXpd1NT6JPaeDI9oZJFeQwjZ5JJedQBSpBZfLqxsJ9gfeagfZxr&#10;fZiOfJmsfWN7qpckfVFn7JTYfWZTJJLSfZ0825FAfeEiuZEzflQBLI7Mf92wu55Ghw6feZtchfSN&#10;j5ibhPl6tpYghDNnBZPdg5xSUJHhgzE8HZBTgu4iHpA1gzsBEY1vgLmvvJ1TkDGeaJptjmCMbpe0&#10;jLZ5t5UwizNmE5L6ifpRfpEFiPM7bo94iDkhlY9KiLMA+oxAgKmu1ZxwmYqddpmTlwSLcpbilKd4&#10;s5RlknNlMZIbkIJQtpAzju46yo6njdwhF45tji8A5os9gJyt85vMowicrJjun9GKqZY4nL534JO8&#10;meVkY5F9l1dP/4+KlT06OI3+lBIgqY23kuAA1opjgJGtMptNrKCb7JhvqMGJ6JW3pP53JZM6oX5j&#10;upD/nmZPbo8Km/E5wo1qmwIgVY0WldwAyImugIeskJrrtmqbUJgNseOJSJVRrXV2hZLOqVZjIJCT&#10;pctO5o6no0o5WY0AoVsgDIyQlasAvYkbgICsFJqcwJ2a05e+u2+IvpUAtlZ195J4saJin5A5rc1O&#10;eo5Mq104/IyupmUfvow+lXYAtIilgHqkCaqRdDmTn6bsdLyCsaN8dU9xBaBFdfxec51KdsVKvJqo&#10;d6I1V5i+eGsbQJlreOwAAI2efxGjMKmWfOOTC6XnfJuCJKJwfHNwdp80fHBd2pw5fJdKIpmbfN40&#10;v5etfS0a0Jg1fZgAAIxsgACic6iKhYiSP6TkhIWBbKFmg6Rvsp4xgv5dH5s8gohJeZijgkQ0LJay&#10;gisabZcZgsYAAItggAChsKeVji+RY6P2jIOAfaCAiv5u251EibJcVZpZiKtIy5fFh+EzoZXRh3ga&#10;E5YaiDgAAIp3gACg46bUluaQl6M1lJp/qZ/Ckn9uApyIkJ9bnJmJjvZILJb9jb8zJpUCjS8ZyJUt&#10;jO0AAImvgACgOqYin96P7aKJnPN+/J8WmjVtVpval7Za+JjalYZHoJY5k+Uyu5Q7k4kZhJRWkOoA&#10;AIkHgACfnaWhqPKPZ6IFpWd+d56KogZsyJtGnvNabphOnFtHKpWympMyYpOdmhAZUJOikR0AAIh8&#10;gACfFqVDsjSO5qGkrhB99J4jqhVsSJrapnpZ9Zfgo5RGvpVMog4yEZMun3QZJpMQkQEAAIgLgACe&#10;qqT5u96OfaFUtyF9hJ3Qsotr15qDrnpZkJeGq4NGbJTvqUIxzpLYoawY95K1kOEAAIewgACV8bUI&#10;c8SGfbC4dDd2kKyidMJl76jFdWxUZ6UrdjFBoqIIdwMs8J/4d6wSbqIcd6wAAIl+gACVVbQifAGG&#10;H6/Fe7R2NKuee5Bljqeye5ZT+6QRe8hBOKDpfBosj57JfGkSVKCdfK8AAIjEgACU1bMZhCyFjK7D&#10;gzR1sKqTgmVk/KapgdhTb6MHgX9AvZ/ggVssL520gWcSP58/ggkAAIghgACUTrIfjFOE7K3PisJ0&#10;+6mkiWBkWaWxiD9S1qIYh2hAPZ7yhtgr0py6hsESK54GhsoAAIeTgACTu7FTlJKEVK0EknB0Wajc&#10;kIhjsqTpjt9SSqFAjYQ/yJ4fjKErgZvbjKgSG5zuiuIAAIcZgACTKrC3nPmDy6xmmktz1Kg4l9Vj&#10;L6RBla1RzqCUk+U/Zp1ZksMrQJsLkxMSEJvyjDYAAIazgACSvrAlpYWDYKvVoktzaKeln0pixqOt&#10;nKdRbqABmo4/G5y/mXorEJpGmJQSCZsMjDIAAIZegACSU6/FrkWDG6tsqnhzJqcspuNieKMfo8lR&#10;HZ9toY0+zpw9oLoq2pnKnPkSB5pdjDEAAIYZgACR+696t2yCyqsXsxFy1abQrvFiKqK/q3xQ3J8J&#10;qXM+npvUps0qvJlknOUSBpnmjDAAAIXigACIdr/lc1F54br1c61q2bZDdCtbJ7HKdMxKiq2edYc4&#10;k6oUdkYkUqgrdrcKWKoHdxcAAIYMgACIHr8Fey55uboIetRqrrU8eqxa9LCrerZKT6xueu44X6jV&#10;e0MkNKbHe4EKn6gufGIAAIW2gACH3r3ygul5Yrj9gfRqXrQmgS5alq+PgLVJ9qtMgHQ4GqesgGwk&#10;E6WBgJQK36aDgSYAAIVrgACHl7zniph5Abf1iRtp57Mih9RaLK6BhtdJlKpBhi03z6adhdUj8qRb&#10;hhgLF6UHhVEAAIUpgACHPrwKkmB4pbcWkGJphLJBjqZZwK2ejTNJP6lOjBw3j6Wsi5Yj16NWjD4L&#10;SqO5h6IAAITxgACG37timlN4ULZnl9ZpNbGIlZxZdazfk71I+aiMklU3XaTTkcYjw6JrkegLdKKU&#10;h78AAITCgACGh7reol94CbXan2Ro9bDvnK5ZOaw+mmtIwqfsmNs3OaQsmKojuqGYlqMLnKGUh9kA&#10;AISagACGTbpiqpV31bVapx5oxrBro/ZZD6uzoWVImqden+U3FKOmnwojqqD8mB0LwKC0h/IAAIR7&#10;gACGDboRsz53wLT4rzlot6/zq4NY9asjqKhIiKa9pzk3E6L9pA8jwqBgmC0L8aAdiBMAAIRhgAB7&#10;bssxcv1tmcW2czdfWMB/c5pQc7uCdCdAnrbfdMsvRbMhdWQbBrH4dWsDb7BNd4kAAIMkgAB7aMpA&#10;eohtq8TCehFfXr9redlQcLpJedpAmbWHeg0vUrGoelYbR7Axel8EC64vfEYAAIMigAB7cskSgdlt&#10;l8OegNhfR749gA9QTrkLf6BAfbQ6f20vULBHf3cbfa6Sf6sEl6xJgHUAAIMhgAB7cMfoiRRtfcJz&#10;h55fF70RhmdQJbfUhYVAXrMBhQIvSq8ChN8bra0dhYQFEqqbg24AAIMfgAB7W8bskGVtZcFwjoBe&#10;/rwEjOhQArbCi6VAT7Hfis8vUK3ciqwb36vQizAFgakkg7kAAIMegAB7OcYll+RtVMCalZBe97sf&#10;k45QA7XVkfZAT7DukOwvYazSkQEcFaqmkAsF5Kfhg/sAAIMdgAB7F8WEn3VtR7/qnLNe97pgmkdQ&#10;CrUMmGZAW7All10veawAl3kcS6mjkyEGO6bOhDcAAIMdgAB69sUGpzBtP79bo/1e/LnBoSxQFrRh&#10;nxRAZ691nlkvjatWnNMceKjgk0AGh6XrhGoAAIMcgAB63MSdrz5tPr7hq5NfCbk4qFtQKrPMpjNA&#10;ha7XpM4vuaqwoEUcs6gxk2cGyKVGhJYAAIMcgADmH3ZwcxjQG3dLc/G5gHgfdMyiKnjqda+KJHmy&#10;dqFxY3p/d6NXhntPeJ87L3wxeZYWnX0heejkD3SHfmjOa3WJfhu3+nZ8feWgy3dlfcqI3XhLfc1w&#10;LnkzfeRWW3oVffk6B3rvfhIVIHtUfcHiMXLwidLMmnQCiGS2X3UKhxKfRnYKhf2HfncIhRFu83gG&#10;hEJVPnj2g3k4+XnEgsQTxHnVggvgaXGTlTjKzXKukr+0nHPAkGydsXTRjkyGEXXmjHZtsnb2isJU&#10;KnfyiSE3/niyh7cSlHiLhezeyXB1oJ3JMnGSnS+zAnKrmeecK3PFltWErnTlk/hsfHYHkWlTI3cL&#10;jvo3FXe7jP4Rj3dxiT/dbG+YrA3H2XC0p7qxqnHLo3+a23Lon3qDd3QPm7RrWHU1mDNSLnZBlQ82&#10;QnbhksUQtHaEi0vcTm7rt4zGwXAEsluwi3EVrTGZvnIwqDyCcnNdo5pqcnSKn0xRWnWUm3U1j3Yl&#10;mSUP/nW/itDbb25twx7F5W+BvRWvo3CItwSYy3GbsSOBhXLJq6xppHP9prZQr3UJons09HWFnrUP&#10;anUfimzay24bzsbFRG8px+Su63AhwPOX/3EnujaAu3JPs/xo63ODrn1QCnSOqkk0Y3T9oygO9HSf&#10;ihzWFX8OcbbB5X8Qcsqs9H8dc8+XH381dNGAdX9Wdd1o7n+IdvZQMX/PeAg0moBZeQcPWIHyeTzU&#10;jH1RfH/Asn1zfHqrzn2XfHyV/n3AfI9/U33zfLln0343fPdPHn6NfTQzkH8SfXIOQYBIfYPTAHvS&#10;h1C/B3wChkKqQXwzhUSUgXxxhG99/ny7g71mon0VgyZOC312gpgyk33tgiUNTH7SgYPRbnqGkhi9&#10;ZXq8kBmooXr3jjCTDXtAjGl8qnuhit1leHwMiXJNCXx2iCExrXzehx4MeH2NhPzP83lynOm773mq&#10;mgunLXntl0GRpHo/lJh7ZnqlkhxkW3sij+dMGXuTjeEw3HvqjH8Lwnx3h/POs3ibp9K6s3jUpB+l&#10;8nkVoHGQcnlqnOZ6SnnWmZFjVnpTloRLPnrMk+YwIXsVkoILKXuNh4vNrnfxstO5sHgqrk6k6nhl&#10;qb+PbHi5pVR5WnksoTRihXmunXFKhHohmksvg3pcmHIKqnrLhzbM5HdzvfG443equKCkEHfcszWO&#10;i3gnret4gXibqQlhxHknpLdJ5XmcoWsu/HnBnU4KQnothvDMVXceyT64SndRwyOjX3d3vOCNy3e1&#10;tsJ3yHgksS9hIHiwrHtJVHknqPIufXlBn28J8HmvhrjGfogYcIqz/Iczcb6gkoZyctqMG4XRc+52&#10;t4VHdQtgXITcdjVItISed1UtxYT0eFII3IZPeWDFRoaAeriy6oW7euqfc4UMexuLB4R1e1d1qoP5&#10;e6dfW4OcfAlHuoNofGks2IOyfMAIL4SqfXXEEoUOhPmxqIRchDGeX4Ozg3KJ2YMsgtJ0h4K6glRe&#10;UYJrgfNGx4JEgZ8r+4KFgW4HmIM5gQvCrYPHjyqwMYMWjY2cyYJ8i/eIcYIAinxzQoGoiTZdNYFr&#10;iBJF1YFKhxMrLIF4hn4HFIH4hCjBVIK9mWGu2IINlv2bdYF6lJ2HKYEFklFyG4CwkC1cNYCEjlRF&#10;AIBojLwqeICEjAkGo4DmhH3AMIHto76tuIFAoJaaV4CrnWSGFIA4mkVxHH/nl1pbUX+2lMJERH+h&#10;krQp13+wkhMGRH/+hD2/RIFJrjesy4Cfqk6ZZIAFpkuFIH+OoltwPX9Enrhakn8Ym4JDpn72mSIp&#10;UX74l0IF9n8/hAi+kIDOuNqsEIAmtDKYmX+Er2CETn8Cqp9vc363pk5Z2H6VoqlDDH53oHAo335e&#10;m4IFtn6jg9y+FIB4w8Grgn/TvmOX7H8kuMGDk36TszVuxn5ArklZRX4gqnNCk34HpzAoeX3mm14F&#10;g34mg7q3XJFXb7GmNY+ecO2UIY4cchKA9IzJcy5sy4uYdFRXk4qVdYZA74ngdqQmgYo7d4EDKook&#10;eb22WI/heVOlQ45HeZ6THozUeel/+YuHej9r1opfeqlWqolmeyRACoi1e5glsoj6e/QC24iEfWm1&#10;SY6LguqkDI0Cgl2SA4uSgdN+14pTgWlqzIk3gRlVu4hKgOM/NoeegLok+ofOgLgClYcWgKK0LI1N&#10;jJWi1IvLiz6Qtopqieh9uYkqiLRpvYgfh6xUzoc+hsc+a4aYhg0kUIa2heYCWYXZgZazBYxLlkmh&#10;worLlDiPnIlvki18i4g6kDdosIcxjmtT34ZhjOU9pYW9i68js4XEi7kCJYTKgXOyBouFoB+gvooJ&#10;nVmOmIismo97kod5l9pnyoZxlVtTEoWYkzE8/oT3ka4jLITskSEB+YPlgVaxNYrpqg6f64lxppaN&#10;wIgPow16vIbZn51nBYXVnHtSaoT9mdQ8dYRKmD4iwIQwlZ0B1YMngT2wkopytCefQIj+sAKNCYeW&#10;q756AoZWp5dmUYVQo+FRxoSDoPQ78IPOn18iYYOUlz8BuIKNgSmwIIoavouevIiqucKMboc7tMZ5&#10;XYXvr+5luYTiq8BRRIQTqOY7f4NkpTEh/4MilvwBoIISgRmom5rpbwiYjphzcEGHpZY8cWl1sJQ8&#10;coxitZJoc7dOkpDVdOc41I/CdfQeo5CGdoQAAIpye0WnypmdeCeX0pc9eICG15UOeN105JMNeUdh&#10;65E7ecVN0I+selA4GY6VesweBo81ewsAAIjZfpOm75hXgTuW0ZYJgMqF6ZPbgGVz7ZHlgBxhBZAd&#10;f/FNAY6Yf983Y42Bf9Ydd43+f/MAAIdygACl9Zc2ikCVwpTqiR+ExpLHiA1y9pDNhw9gG48ThkFM&#10;OY2WhZU2wIx+hRsc/IzdhWYAAIY7gAClC5Yuk3GUzpPskaODy5HQj+Jx9o/cjjNfRo4WjLNLfoyl&#10;i302KouMiq4cj4vQiuMAAIUwgACkNJVvnMaUDZMvmlGDCpEOl95xJI8alYZed41ak2hKyovfka41&#10;mIrFkMccI4ryj5EAAIRPgACjgZTapi6TUpKeoxmCSpB6n/pwaI6BnPxdyYzDmlNKNotGmD81JYoW&#10;l5Qb0Yosks8AAIOVgACi8ZRpr7uSvZIxrAuBq5AHqEZvx44EpKddLYxEoYpJporPn2Q0tImYndkb&#10;i4mHkp8AAIL9gACiipQWuZqSSJHgtVuBI4+usPNvOI2hrL9cqovYqVJJN4pgp0g0UokwotcbN4kY&#10;kmcAAIKEgACaUqTbboSLPKG6b697WZ7dcNJqe5w4cfRYlZnGcxtFbpevdD8wcpZldSgV/5hNdSgA&#10;AIYgfmmZsqO7dy6KtKCkd4V6w53Bd+lp5JsReF5X/JibeOdE3ZaCeXov6pUqee0VppbUedwAAIUA&#10;gACZC6KGf8GJ6p99f156CpyWfw1pH5ntfuBXRpd6ftBEO5VmftkvYpQHfugVVJV4fwgAAIQEgACY&#10;SqFliEqJDZ5jh0R5GJuGhlNoTpjZhYRWgJZzhONDk5RkhGou3pL/hCsVB5Q+hIAAAIMogACXfqB8&#10;kN2IQ518j0J4R5qhjb1ndJf3jFhV0ZWBixpC/JN7ijUubJIMidEUypMbiUAAAIJsgACW15+wmauH&#10;l5y5l3p3l5nflVdmyZcvk1NVL5S3kY1Ce5KbkEAuDJEnkA4UkpIUjUYAAIHOgACWRp8coo+HGJwo&#10;n893FZlEnQ1mOZaKmnRUnZQVmEFB/5H8lskttJBtloUUYZE4jcgAAIFLgACVzp6xq5eGnZu9qE52&#10;kpjSpPlltpYOoddUHpOVn1FBh5GCnhAtWI/pm+AUOZCEjawAAIDggACVdZ5itPCGO5trsSl2Iph4&#10;rUZlQZWqqa5TtJMqpw5BL5ESpTotDo99nnYUApAMjYcAAICLgACMnK80bgB+V6t7bxdvXagDcC9f&#10;eaTAcUtOjKG7cmg8QZ83c3cnzZ33dCQNL6C4c8UAAIJ/gACMLK45dkF+Bqp6do5vAKbtdvJfGqOV&#10;d2xOK6CDd/s76J30eIwnhJyZeOQNOp7ieNEAAIHFgACLuq0Nfl19c6lYff9ufKXCfbtei6JpfaJN&#10;p59Wfag7eZzHfcYnM5tXfd4NP502fjsAAIEhgACLMKvqhmd8z6g6hXdtw6SrhKJd66FNg/lNEZ5D&#10;g4E7AJu0gzYm4Jo1gy0NP5u1gxEAAICTgACKm6r5joN8NKdNjQ1tHqPBi7RdQaBiioFMiZ1MiYk6&#10;jZrBiOwmlJkxiP8NP5pchz0AAIAagACKEKpBlsR7rqaWlM1smKMFkuxcup+hkTlMCZyFj9E6Mpnd&#10;jvQmW5g/j1sNQpkniPcAAIAAgACJqKmenyB7QKX4nKtsJqJkmkZcSJ79mBhLoZvellw545kulYYm&#10;NpdelNwNSpgRiPwAAIAAgACJS6k0p6d7BaWKpL1r56Hkoc5b+J5inyNLSps5nTk5ipiZnKwl85bL&#10;mXINSpc5iPwAAIAAgACJA6josIJ6vKUzrSprlaGCqcBbo532pr1K/5rFpPo5TpgfosQlyJZRmYwN&#10;Q5agiPcAAIAAgAB/crn/bWxx4bXAbmljsbG9b3FUq63pcIBEmapgcY0zAaeTcngeu6bRcsEFvac/&#10;c20AAIAAgAB/M7kfdVBxx7TJdYxjkbCedelUiqypdmJEdqkJdvAy66Ymd3UexKUwd5IGIKUheMUA&#10;AIAAgAB++bfxfP5xb7OffJ1jRa9nfF5UM6tofFREKqfCfGsytqTVfJYeuaO1fKEGcqM2faMAAIAA&#10;gAB+qra/hJJxBbJxg7Bixq49gvFTyqo4gmZDyaaWghQycqOkgfAepKJighYGtqF/geQAAIAAgAB+&#10;TLW/jDhwpLFyiuFiW60+ibBTVak3iK1DdKWGh/AyMaKTh54ekKE0iCsG8Z/6hLEAAIAAgAB98LT+&#10;lAZwT7CtkkBiCKxxkJdTAqhijyZDJaSqjhIx/qGdjbUegaAjjeAHIZ6jhNIAAIAAgAB9n7Rpm+Zw&#10;C7ASmbZhxqvJl5lSvqevlcRC4qP2lIIx0qDelHoefp8ukqcHTp14hPEAAIAAgAB9arPpo+Vv2K+O&#10;oVBhkKs9ns1ShqcbnKlCrKNcm3AxnKBKmuIeZp58lI0HeZx2hQ4AAIAAgAB9NrObrEdv0K8rqVZh&#10;hKrBpl1SZKaCo+tCkKKtosMxlJ+Pn/Medp3JlJkHoJvFhSgAAIAAgAByr8VIbN5lpcCsbbRYHbw5&#10;bp9J07fsb5U6dbQBcIEpU7E0cS0UlrHpcLgAAKspdHsAAIAAgAByosR3dHBlw7+xdItYOrsEdNVJ&#10;8baGdUA6lrJ2db8pja9/diEVFa/EdbsAD6npeOcAAIAAgAByo8M6e7hlqr5ye0VYJrm1ev1J1rUk&#10;evc6iLEDexIpnq3yezgVbq3eewQAo6fTfS4AAIAAgABylcHtgtplgL0mgfhX57hqgUJJqLPSgMw6&#10;Zq+tgJYpnKyKgJAVr6wwgMwBIaX4gMQAAIAAgABydsDSigtlX7wHiMhXwLdFh7ZJdbKohto6Ua5z&#10;hlEpnqtHhkkV7aqvhpABkaRVgQ8AAIAAgAByUb/5kWhlSrsfj8tXsrZOjlRJZ7GojSI6Qa1sjF4p&#10;qKohjIUWJ6lYi4MB8aLqgVAAAIAAgAByML9QmNNlP7piluBXrrV/lQpJY7DPk406P6yQksIptqk4&#10;kwcWYKgtjyECR6G0gYoAAIAAgAByE77ToGBlPbnMnhpXsbTVm+5JZLAWmjo6OqvSmbYpt6h9mHkW&#10;hadNjzoCjaCzgboAAIAAgABx/r52qDZlQ7lQpaJXu7RDoyhJa693oWs6RaspoFEp0KfKnEUWqKaP&#10;j1ICup/zgdgAAIAAgADZtXGBbKrFDnLXbjevv3Qbb7eZm3VJcS2CrHZrcqNq63eKdBtSBXigdYI2&#10;enmgdsASAnp5dq3Xt29Xd97DcHDceEeuSXJBeLeYS3OPeTSBdHTSeb5px3YOelFQ63c0etY1aHgh&#10;ez4QznjCeq3V4m2Egx3BpG8bgmestXCZgcKWzHIAgUmAHHNegOpok3SygJxP2XXlgEo0bHa8f+8P&#10;wHdBfyLUGWvqjkq/1W2OjJCq7m8ZivCVOnCXiXV+sHIOiDFnV3N2hwROzHS0heIzgHVyhNsO1nXz&#10;gzDSemqUmW++O2xAlsypVG3WlD+Trm9ekdV9UnDij5RmJXJejZFNznOki6gypXRHihgODnTUhqjR&#10;JmmKpJ2862s4oSOoAmzPnaqSYW5cmlF8HG/olyplCnFolD9M43K2kaYx4HM/j84NZXPjiQ7QFWi5&#10;r9S73Wpnq4qm62v5pyuRSW2Foud7GG8YnuZkJnCfmzNMGXHol+8xOnJalhQM2XMbiLDPR2gfuxW7&#10;EGnLtgGmDGtTsMOQXmzWq5h6L25qpsZjV2/4om1LcHFDnsgwqnGXm5AMZ3J5iGLOuWe8xmC6gGlh&#10;wH2lYWraumOPnGxNtGB5bW3ars9ip29oqe9KznCuplAwGnDrn+4MDHH3iCXKWnnka4u3fXpkbUuj&#10;wXrmbuuPAntocHR5VXvucfpitXx8c39K0n0VdO4v4X3Qdh4LOX9kdjfI6Xfodjy2V3iRduSipHkt&#10;d4ON7HnEeCJ4QnpdeMphr3r/eXpJ2Xuiehou9XxJepAKa32xeqjHZXYqgOS0rnbmgIehHHeVgCyM&#10;c3hDf+h28nj1f7lghXmtf5hIz3paf3MuB3rlf0AJtnwzftbF03Sli3qzC3VrijOfeHYniPKLA3bk&#10;h8R1oneuhr9fX3h4hdBH1XkthO8tMHmchDQJGXrognfEW3NdlhOxl3Qqk/aeBHTwkdmJl3W3j810&#10;ZXaJjeFeSHdmjC1G7Xggip0sbHhyiYoIk3nMhZPDJHJboMKwYnMsndecznPymt6IaHS+l/RzSnWX&#10;lTNdS3Z0kq5GG3c0kIsrvXdrj3oIInjdhYDCK3GPq36vZnJhp8ybzXMjo/mHaHPuoDNyXXTPnKxc&#10;fXWxmXZFanZpltErLHaHlVcHxHgXhUDBbnD4tk2upHHHsdma+nKBrTGGjnNEqJNxh3QmpE1bvXUR&#10;oIxEznXJncAqrnXHmiMHeHd2hQ3A8HCUwTauF3FevAOaUnIJtomF1nK+sR5w1XOZrCtbHnSEqAhE&#10;O3U7pRAqKnUjnIIHO3b2hOS7boKUapyqMYI4bHiX64H5biqEeYHRb79v/IG5cU1acIG4ctlDgIHd&#10;dEcpBIKBdVMFPIO7do26TIC9dLOpEICNdY2Ws4BldlaDT4BLdxdu5YBCd91ZcIBQeKZCk4B4eVoo&#10;LoD8ecgEyIIMetK5HH8Ofs2nwn75freVmH7ffpyCJH7YfoZtz37cfoNYeX74fo1Bun8nfpInbn+O&#10;fnwEYoCRfpK3vH2UiNWmXH2Gh+6UDn18hv6AyX2BhhVskH2fhUxXYX3MhJhAzH3/g/YmqH5Eg4QE&#10;CX9IgdS2bXxZkuGlC3xQkTiSv3xQj39/hHxdjchrd3yAjC1WaHy+isc//nz0iZAl/30YiQYDvn4v&#10;goi1VXtinQyj83temqORqHtemB5+dXtulZtqeXuVkzxVinvPkR4/RnwJj3UlaHwPjwADfn1Bgly0&#10;dXqep0mjDXqdpCaQvHqZoNV9inqnnYhpoHrUmnVUznsSl78+rHs+lcYk7HsqlCADSXx9gjmzzHoL&#10;saCiWHoMrcaP+Hn/qa98wnoEpZlo3Hoxod1UGnp5nro+GXqjnOQkf3pqmFIDHnvdghyzXHmnvCCh&#10;0nmnt5iPVnmNsr58FHmDreloOXmoqZdTjHnupkE9l3oao3wkC3nNmF8C/HteggSs2Iu9adqc+YqA&#10;a7uL/Yl+bXB5wIipbwhmaYfxcJhR7IdiciQ76Icgc4UhsYf1dE4AAIeBdySr84oCc2WcB4j4dFWK&#10;7ogMdTJ4uYc/dghlcYaNduJRB4YGd7w7EYXAeHgg9oZqeMcAAIWVexWq8IhqfNua1Yd7fPmJ2YaY&#10;fQt3nYXafSFkcYU0fUZQKYS4fXU6UYRyfZkgVYT0fZAAAIPmfoqp0Yb2hlqZpIYPhbeIkIU+hQB2&#10;i4SGhFNjeYPtg8NPXIN5g0k5poM4guMfxoOYgrgAAIJvgACopYXDj9uYmITgjoqHg4QXjSJ1YoNn&#10;i7Zib4LWimROa4J1iUo44YIyiG4fMoJmiHsAAIEugACnq4TXmX6XloP6l36GgYMwlVx0b4KAkzNh&#10;jIHxkTBNqoGGj3g4RYFFjlIetYFYjd0AAIAggACm4oQcozKWyINFoIiFrYJ2naxzmYHCmspgxIE3&#10;mCZNAIDNlfI3x4B2lLoeUYBsklcAAIAAgACmSoOPrQiWI4K+qbqE+IHnpiZy4YEmooxgEoCXn1ZM&#10;U4A5nNk3N3/fm7Ud+H+nlEQAAIAAgACl44MttxqVpIJgszOEXoF8rutyPICpqqBffIAQpu9L13+v&#10;pHo2zX9YoXkdnn8NlAcAAIAAgACeppUeaU6P1JMmayN/7pF5bNRuzJADbmpcjY6wb/ZJD42dcXQz&#10;1o0QcrIZh46icvYAAIMWeryd7JOUclqPFpHIc01/FJAndDNt+o6sdRRbxI1YdflIVYxFdtkzKIut&#10;d4oY/Y0Ad4MAAIGhfh+dGJITe06OEJBie31+IY7Ge6dtAI1Ye9ha4IwNfBhHjosBfF8yfopjfJEY&#10;fot8fGwAAIBagACcGZC3hCuM/Y8Lg7N89o1+gzVsCYwQgrhZ+orWglhGzonTggkx5Ykwgc0YEYoS&#10;gdkAAIAAgACbJo+EjSyMAI3ijBB7+IxeiulrCIr2ib9ZLYm1iLJGHIi+h9wxWYgXh1AXsIjGh1gA&#10;AIAAgACaUo6gllGLP40GlJh7N4t+ksRqNYoUkPBYXojVj0ZFbYfUjfEwy4cpjU0XSYesjAUAAIAA&#10;gACZpI3vn4KKh4xanTB6eYrNmrVpeolemD1XrYghlgpE1YcclFswXoZXk/QW/4ayj40AAIAAgACZ&#10;HI1oqMyJ9YvYpel53IpEos1o3IjJn7dXEoeInQ9EQIaLm0kv5oW9mikWvoXhj2EAAIAAgACYvY0I&#10;slaJhIt7rvF5VoncqzloTohSp5BWkYcGpJRD1YYEovYvhoU4nx0Wa4VIjygAAIAAgACQ2J7haMyC&#10;15xMao1z35oCbDRjxJfvbcVSh5YLb0k/7JSGcLErSpPocbMQbJbecS8AAIAAfdCQQJ2NcWOCSJsQ&#10;clFzPJjDczpjJpajdCJR8JS2dQw/ZZMqdekq05J1dnoQOJT1dfIAAIAAgACPmJwhedmBdZm6ehJy&#10;fZdtek1iYJVTepVRPZNqeuk+y5Hhe0AqWZEce3EQBpMveyUAAIAAgACOz5rMgj2AkphugdtxhJYt&#10;gXlhkJQTgSZQe5I3gOo+KpCzgMIp3o/igKkP0pGSgKoAAIAAgACOAJm0iqh/xpdZiblwtJUdiMdg&#10;tJMHh95P1pEchww9m4+ghnopd47Bhj4PrZAWhXsAAIAAgACNVZjGk0d/F5Z4kctwAZQ8kEBgCpIf&#10;jrpPM5AzjWA9JY6fjGopIo22jF0Pi47AiZEAAIAAgACMxpgYm/d+mpXPmfhvgpOJl9RfepFglblO&#10;no91k/E8pY3iks0oz4zYksUPaY2dimsAAIAAgACMVZeZpL9+IpVSokNvAJMDn5Ne9pDNnPFOHY7c&#10;mtQ8Jo1Pmdwoa4w4mBoPS4ysilcAAIAAgACMAZc9rcR9w5T0qtxukZKap6hegpBWpJFNtI5bolE7&#10;z4zGoPUoH4uvmyEPHIv5ijcAAIAAgACDiakTaDd2PKX2aeBoFaMea3hY4qB4bP5Ii54ObnI2spw1&#10;b7ciXpvjcFoIWJ2vcCAAAIAAgACDEqfycGd13qTWcUdnraHncixYgZ8ncxZIMJyrc/42Z5rDdMsi&#10;K5pHdR4IgJt0dTEAAIAAgACClqaWeGh1P6OIeKJnIqCTeOVX753SeT1HsJtUeaA2AJlnef4h65jM&#10;ehUInZlneqcAAIAAgACCAKVCgFB0kKI6gABmX59Of7ZXTpyMf4JHHJoYf2k1i5gpf18hoZd1f1gI&#10;rpeLf5MAAIAAgACBZKQliEdz8KEkh3hltZ48hq1Wn5t5hfFGlpj6hVw1G5cPhQIhWpZChRQIvJXf&#10;g9EAAIAAgACA2KNLkF9zaKBOjxllLp1hjctWFZqYjI9GE5gSi4g0yJYHivEhK5Uki2IIzJRghfMA&#10;AIAAgACAbaKQmIdy95+Zls5kuJyolQJVnZnak01FppdRkfI0d5U8kVshFZQekOgI4pMOhgIAAIAA&#10;gACAFKIUoNNyw58bnrlkfpwXnG1VUZksmjhFUJaVmKY0F5SOmGEgxpNvlX8I6JIAhgYAAIAAgAB/&#10;0aG8qVxyfZ63puxkLpumpDJU+pitoaVFApYNoC0z2ZP8nnwgmZLYlgoI45E7hgIAAIAAgAB2tLPB&#10;Z39p9bA4aQhcgKzlaoxOGKm8bAI+h6bibVwtPaTrbmsYuaWXbmwBiaKqcAIAAIAAgAB2WrLQb1Jp&#10;yq8ocB1cV6umcPlN+ahUcd0+cKVecrwtOqNJc2oY46Onc0YB/qA3dWEAAIAAgAB2DLF8duhpYK3Y&#10;dxtcAqpHd2BNoKbrd8M+KKPseC0tEKHHeIQY7qHpeFQCXp35elgAAIAAgAB1rLAdfl1o6ax9fhZb&#10;d6jzfd1NNKWUfcM9x6KZfcYs0KBqfdEY56BafbwCrJv6fq8AAIAAgAB1RK70heFof6tYhS5bBafP&#10;hIdMt6Rtg/M9cqFkg48skJ8yg2sY2Z73g78C7Zo7gfsAAIAAgAB05K4TjYpoKKp1jHJar6bji1hM&#10;X6N5ilg9HqBoiZosX54YiWgY0p22iYMDI5i2gh8AAIAAgAB0lK1llT1n5qnBk8pabqYjkkNMGKKt&#10;kN481J+aj+4sMJ07kAcY2pyVjlkDVpdqgkIAAIAAgAB0XazXnQJnsaktmztaMqWGmVZL2KIGl6M8&#10;lJ7slrUr65yTlnYYu5vGkLkDiZZTgmQAAIAAgAB0Lqx+pRdntKi+oxlaLqT8oNBLuKFdnsk8e54p&#10;nfMr65u+m5MY0ZrykMgDrJWMgnwAAIAAgABqMr8DZrRdzrtAaA5Q47eWaXBDI7QFasY0KrDoa/Qj&#10;H68+bKIOIbFIa+MAAJ8Ec7AAAIAAgABp7b49bjJdz7o5bthQ9bZCb5xDRbJ3cG40W68ucTEjc61K&#10;cZwOta7ocOYAAJ3AeCkAAIAAgABpzbzndWRdnbjadYBQ1bTPdbhDJrDtdhk0Ua2QdnwjkauIdq4P&#10;HKzIdiYAAJyJfCIAAIAAgABpqLtyfGtdYbdmfB5Qh7Nde+lC8q93e940LawUe/Ajk6nye/gPZ6ri&#10;e9gAAJtof6EAAIAAgABperoxg39dNbYjgtpQVrIVgktCtK4rgdc0FKq3gZojlKiFgZ4Pqakwga4A&#10;AJpsgAAAAIAAgABpTrk8irtdHrUciclQRLEAiNxCnq0NiBAz/KmRh5Ijnac6h8AP5qerhrgAAJmQ&#10;gAAAAIAAgABpKbh/kf5dFLRHkMhQP7AYj4JClKwbjmwz8aibjeEjp6YyjkUQIqZZiukAAJjfgAAA&#10;AIAAgABpDbfzmVldF7Oel+ZQRK9ZllVCkqtNlQgz5KfHlLYjnKVek8wQP6VZivwAAJhIgAAAAIAA&#10;gABo+rePoOtdI7MTn0lQUa61nXxClqqbnCUz6acLm24jsaSUmCIQVqSDiwwAAJeygAAAAIAAgADN&#10;UGxtZkS5524waHWl02/YapCQ4HFjbJR7DnLfbo1kVXRPcH1MbHWkclAxrXapc9YNx3gxc7bLXGnu&#10;cVS4WGvncmekbW22c3ePn29ndIZ543EGdZdjPnKWdqVLYXP6d5swsXTceFUM5nZ0d+XJiGfJfGC2&#10;kWncfFyi4WvLfF+OJm2ZfH14kW9WfKpiEnD/fN5KWXJvfQQvxnMrfQQMIXTufIPHu2Xih1C0wmgK&#10;hlChG2oLhWCMmmvyhId3Km3Ng9Ng22+Mgy9JVHEFgo0u6XGZgesLdnObgLjGGGRGkjSzKWZ8kFSf&#10;g2iNjn6LD2qDjLt112xuixdfsm5DiaJIYG/CiEEuHnArhx8K5HJ4hFLExWMAnSGx3WU/mnCeOGdV&#10;l7WJymlTlQp0pmtHkoVepW0hkDNHgm6mjiktaW7mjMUKaHGEhwnDtmH9qBOw1GRApJedKmZVoPqI&#10;u2hUnWtzqWpSmhNdyGwzlv9Gx22xlFQs0m3LkvMKAnC5hsTC7WE8swmwDWN/rsScU2WNqkyH22eF&#10;pdtyymmEobhc/2ttngVGJGzqmv0sT2zZmFwJr3AUhozCamC7vf6vhWL6uOebsmT4s5OHJWbirk5y&#10;F2jaqXNcXWrCpT5Fi2w3oj4rxmwAnKgJbXAShl++r3SOZWCtBHWCZ76abHZxae+Gvndaa/1yD3hC&#10;bftcWnksb+5FU3oPcbsrA3rfcxkHgH0Wc329RnI9b/Cr6XNmcTuZWnR1cnCFtnV2c5hxDnZzdL1b&#10;andxdd9EdnhdduQqOHkFd5AG9XtbeBS7wHAuemuqPnFyeraX03KaevmEP3O2e0JvwXTPe5VaRHXk&#10;e+xDc3bWfDIpWHdOfD8GennWfGy6KW5dhMqomm+yhDOWMXDsg5aC13Ibgv5ueHNPgoBZJ3R4gg5C&#10;hXVugZ8okXW3gS4GD3iFgDG4rmzRjymnJ24yjcOUv298jFCBbHC4it9tRnH3iYRYGnM0iFJBqHQt&#10;hzsn3nREhnkFtHdkg2y3eGuWmZql9Gz/l22Tj25NlSOAQ2+RktpsMHDZkK9XKXIWjrdA4nMTjRIn&#10;PnL7jFYFZ3beg6e2gmqbpBSk/GwIoSSSkm1UngV/SW6amuZrR2/rl/lWYHEulVZAPnIfkzgmvHHe&#10;kiMFJ3dKg3y1y2nfrpekPmtMqueRxWyRpvh+dm3PowZqd28in2FVo3BunDc/pnFdmfMmSXDqluIE&#10;9Hehg1m1VmliuSSjuGrJtLeRI2v+r/h9xm0vqz5pz256pvJVD2/Fo2c/GHCuoQ0lx3AVmYsEynfn&#10;gz2wcHz/ZKygTX0dZx2PEX1UaVd8ln2ca2do/n3xbWVURH5Wb1M+EX7VcQ8kAH+rciYB94FndAGv&#10;U3rRbqCfM3sncBON33t6cWh7dXvVcqln83w6c+NTU3yvdRQ9OH0sdh0jQ33Jdp8Btn+ueHGuHXjV&#10;eJGd4HlNeRmMvnm2eZF6S3omegBm5HqcenZSZnsfeu08cHude0winHwCe1QBfX4rfFesuHcQgmec&#10;c3eYgiWLN3gWgc94+niWgXJlrnkngSZRWnm8gOU7j3o6gKMh5npkgFYBS33Rf7qrZnWXjECbIHYq&#10;i0CJ5Xa0iiV3sXc/iQBknHfXh+tQZnh9hvs6x3j6hishSXjohcwBIH4YgMOqT3RpljKaCXUDlHiI&#10;0XWRkpZ2pHYjkKljoXbBjtZPkndjjTc6GXffi/kgv3eYi7YA/X5VgKupcHN4oC+ZJXQXnb6H6nSj&#10;mxZ1wXU1mGVizHXaleJO23aAk7E5inbrkiggUXZzkMwA336HgJeoynLBqjmYc3NipxaHK3Poo6x0&#10;/3RyoDliDnUYnRNOK3XHmng4/XYsmRAf73V6lPQAx36wgIaoXHJEtFiX8HLisIqGj3NbrGJ0WnPX&#10;qDhhc3R2pIFNpXUiobA4fHWDn4Yfd3SolUYAtH7RgHmif4XFZBmToIUWZomDl4ScaMJyP4RHatFf&#10;uIQLbMpL8YPybqw2gYQgcEgcZYVhcOYAAIBMdrqhmIO4bYOSp4NFbwmCgILocG1xNYKfcb5ew4Jr&#10;cwRLF4JadDs1wIJ9dTgbyINvdWYAAIAAermgi4HZdtWRZoGId4uBXYE7eCtwEoEDeMBdwIDeeVVK&#10;OIDXeeQ1BYDzek8bN4GaeiwAAIAAfjqfZoAZgCWQM3/dgCKAF3+ngANvE395f95c239kf8JJgH9m&#10;f600eH9+f5Qayn/hf1cAAIAAgACeO36wiX2PJH59iM9/B35Qh/9t5H4rhx1b1n4ehkpIkX4yhZkz&#10;sn5ChQ0aOX5ZhQwAAIAAgACdRH2Qku6OJH1lkZV+Cn06kA9s8n0Zjnda9X0OjPhH130Zi7EzHH0k&#10;it0Zx3z7imYAAIAAgACcfXyqnGeNWXyGmml9PXxXmC5sJnw0leRaNHwuk8lHNHw4kgoypXwrkSYZ&#10;cXvHjtkAAIAAgACb5Xv7pfOMtnvco1V8jnunoGtrd3t5nXJZiXtxmslGj3uDmMMyH3ttl/kZIHrE&#10;kP0AAIAAgACbfXt/r5+MOXtirG57/HshqNlq3nrkpTxY/nrSoh1GGXrgoBoxr3rGnZ8YuHnykLcA&#10;AIAAgACU0Y8MY5KG8o2dZfF38Ix5aCBnn4uJaidWG4q7bBVDPYoqbeEudoopb0cTyIybbxQAAIAA&#10;ekCUEI0tbHqGK4v3bf53Dorlb2hmy4n0cMBVWYklcgtCkYiTcz8t34h9dB4TYop9c6wAAIAAfbaT&#10;MYtfdUeFHIpNdg52GIlIdsRl1Ihkd3BUfYefeBpB14cTeLktSYbueR8TA4h/eJoAAIAAgACSLIm4&#10;ffuEC4iyfiR08ofBfjVk6obifjtTqYYufkdBLoWpflUsy4V2flQSuYagfgYAAIAAgACRMIhMhsyD&#10;D4dThldz/IZrhcNj9YWShR1S9YTZhIFAnIRchAwsW4Qgg78Sd4Tog4YAAIAAgACQV4c7j76CVIZK&#10;jrJzQ4VgjXdjIoSFjCdSJIPMivA/8oNEigAr0oL9iZ4SH4NniDoAAIAAgACPqIZimLWBmoV4lxdy&#10;hYSJlTliZ4Opk0ZRbYLykYo/VYJlkEIrb4H7kB0R5YIejBkAAIAAgACPIIW8ob6BCYTZn5Zx6YPh&#10;nRthzIL0motQ1YI3mFo+uYGylvQq8IE6lkYRsoERi/cAAIAAgACOvoVFqveAl4RlqFdxY4NipUVh&#10;P4JioiFQWIGXn5g+VoEKnmUqm4COmzURcYBFi8sAAIAAgACHfJidYxV6aZaYZVlsRJTjZ3hc4ZNk&#10;aXJMSZIPa006NpEgbPUl2ZE4bgELPJOVbXQAAIAAfUaG1Zb9a4p5z5UfbQJrmZNpbmdcRZHbb79L&#10;vJB7cQY5vo+BcicleI92csgLLpEYckUAAIAAgACGIJVIc9t47pOIdKVq0pHZdWRbe5BRdh5LDI71&#10;dtQ5Lo36d3QlDo3Ud7sLHI7Id30AAIAAgACFSJOwfBZ3/pH8fExpzJBdfHNapo7afJdKS42MfMA4&#10;kYyUfOUknIxYfOYLAYy8fQwAAIAAgACEb5JdhFl3KpCxhAdo+I8Yg6FZxo2agzFJqIxBgsk4BYtR&#10;gockOIr+gmcK7Yrxge4AAIAAgACDupFHjMh2co+oi+9oP44PivRZGIyJietJBosuiP03nIoliFsj&#10;64nAiGsK2YlnhhQAAIAAgACDJpB0lUR18Y7dk/BnvI07kmJYhouokMVIa4pNj2g3FIlCjpgjnoiy&#10;jsYKxogdh0kAAIAAgACCsY/Wnc51do5CnAVnOoyXme9YBIr2l8xH6omTlho2j4iMlWsjNIfplBUK&#10;tocQhz4AAIAAgACCWo9kpoR1Fo3OpFtmy4wXocdXkYpnny9HhIj3nVI2PIflnHAi7oc5l54KlYZG&#10;hygAAIAAgAB6kKKlYnBuE6AmZJVgq53uZqBSIJvnaIpCWJoeak4w4pj+a8McgZnBbD8D35ihbL4A&#10;AIAAf9B5/KFBanttoJ7Ma+JgNJx/bUFRuZpdbpVCAZiAb9Iwo5dKcNQcZpfPcQcEIJYQcdIAAIAA&#10;gAB5a5+iclhs7p1CcyFfnZr0c+ZRIZjRdKxBgpbydWgwRJWxdf4cNpYFdfsEUpPFd00AAIAAgAB4&#10;xJ4Qeh1sMpu7emFezZl4epxQfJdYetxA7JWBex0v05Q8e08b95RnezEEdJHAfEwAAIAAgAB4G5y/&#10;ge9riJpygbleHpg1gXZPyJYTgS1AaJQ0gPgvZJLvgNwbtZL1gNgEjo/9gJ0AAIAAgAB3hpu6id9q&#10;+plziThdk5cwiHVPOpUJh60/4pMihwcvGZG5hrEbj5GdhxYEqI52gyYAAIAAgAB3EZrdkddqgJie&#10;kMRdFZZYj4ZOupQrjkg/bZJAjU4uxJDKjPQbhpBljKQEx40pgzsAAIAAgAB2s5pFmetqS5gGmINc&#10;3ZWulstOc5NhlQw/HpFlk9YuY4/7k9IbMI+MkT0E1Ywcg0UAAIAAgAB2a5nWoitqApeNoHtci5Un&#10;nlxOHJLMnEQ+0pDEmxkuJ49LmfAbB47NkkYE2ItSg0YAAIAAgABuBq05YZNiA6pdY5JVOqe3ZYNH&#10;aaU7Z1c4TaMdaPcnNqIXahsSKqR/aacAAJjTbmIAAIAAgABtg6wQaT9huqkbao9U/aZGa+FHQKOg&#10;bSo4N6FgblMnP6AxbxsScaItbooAAJctc2kAAIAAgABtF6qBcLNhOaeTcXNUmKS0cjdG3qIDcwE3&#10;7Z+5c7onG55ydC4SkqATc5gAAJWgeDAAAIAAgABsoajqeAhgr6YDeFNT/aMseJxGaqB6eO83iZ4z&#10;eUEm3ZzceWwSl54yePUAAJQwfGMAAIAAgABsKKeQf2xgOKSvf1BTgaHZfytF458mfwQ3MZzQfvQm&#10;nZtwfvISkpyGfuMAAJLogAAAAIAAgABrvaaHhvJf2aOlhndTJaDHheRFhZ4LhVA22JurhOUmb5oo&#10;hNUSkpsDhLgAAJHGgAAAAIAAgABrZKW3jn1fkaLSja9S35/njLJFOp0ei7s2hpq8ixsmO5kli0oS&#10;pZmoiaEAAJDbgAAAAIAAgABrJKUPlhBfVKImlPVSnJ8zk59E85xfklk2QJn0kbMl6ZhhkbwSgpit&#10;jIMAAJAngAAAAIAAgABq8KShneNfVqGknKhSmZ6YmvdE2JuimVY2M5kXmM8l/JdqlucSqpepjJ4A&#10;C4+KgAgAAIAAgABhs7h8YIlV9LV8YlJJobKQZBg8Ya/DZcMtu62MZyUckq1EZ7gIXK6kZ2sAAJNY&#10;ctgAAIAAgABhMLeRZ9tVx7RPaQJJkrEVajg8b64La2Yt5aufbGQc8KsKbLoI8awJbGkAAJIXd24A&#10;AIAAgABg6rYLbuxVd7K/b5JJXa9ycEU8Q6xRcQct1qnOcacdFKkFcckJXKmlcZ0AAJDhe4AAAIAA&#10;gABgqrRkddhVJbEadhlI/a3QdmE8BKqrdrotqqggdwsdF6cydwYJqKd6dzgAAI+/fxYAAIAAgABg&#10;aLL1fNJU6a+sfL9IvqxdfK07uak0fJwtjqaVfKIdGaWOfJkJ6qWIfRkAAI7BgAAAAIAAgABgLrHa&#10;g/FUx66Bg5dIo6skgyo7m6fxgsEtb6VIgoMdJaQQgqAKJ6PMgjkAAI3jgAAAAIAAgABf/bD8ixRU&#10;ta2Nin1ImKofibw7i6bhiQgtXaQxiLYdK6LeiSAKZaJKhogAAI0zgAAAAIAAgABf2bBXkkZUsqzL&#10;kX5ImKlIkHY7haX5j4ktS6NBj2UdGKHsjrwKfKEfhxcAAIycgAAAAIAAgABfwa/dmaBUu6wsmL1I&#10;o6iRl4E7h6U0loQtUqJtli0dM6EBk04KkqAihyYAAIwAgAAAAIAAgADBE2cVX+2u02k5YrSb7Ws+&#10;ZWCIIm0kZ+5zaW74amldt3C5bNFGx3JFbxAsz3MmcN0KBHYqcRS/IGQlatGtS2aKbIWajmi/biyG&#10;6GrSb8tyRmzPcWBcqG6xcutFyXBJdFMr6HDxdV0JbXRodWu9SWGVdaerhmQgdk6ZB2Z9dvOFc2iz&#10;d6Vw+GrSeFxbgWzQeRFEym5wea8rD27ZegoI6XLcei27d19LgF2puGH1gA+XQ2Rsf8iD7mbBf41v&#10;l2kBf2laUmsYf01Dz2y+fykqQmzkfu0IdnGzfoa5zF1ViwSoIGAXidyVsmKmiLWCaWUMh5duUmdi&#10;ho5ZNWmQhadC52s5hM0piWsZhBoIFHJZgj+4cVvAlbOm1F6Sk7uUcGEtkbWBMWOij7ZtLWYDjdRY&#10;PGg3jB1CGmnjiqAo5Wl+ibEHwXLlhT63XFp5oGOlzF1WnZ6Tal/1mrqAMWJwl95sPWTelTFXamca&#10;ksBBcWi7kK8oYGgXj8oHfHNZhRC2jll/qw6lBVxip3ySnF7+o75/X2F2oAhrbmPnnJlWrWYsmY9A&#10;1mfJlycn7GbilSIHRHO4hOq2CljUtaykflu1sT+SA15ErKV+umCxqCFqz2MdpANWH2VgoH5ATWbw&#10;nh8nbmXImV8HGHQDhMyzN27sX0eimXBPYjGRDnGnZOl+aHL2Z3dqtHQ/ae1V6XWBbE0/vHakbncm&#10;Andab/wEMnsJcRKxwmwsaauhe23Pa4yQAG9QbVB9a3C9bv9pw3IgcJ9VDnN4cjI++HSgc5olV3UP&#10;dHgD4XlydcmwMWm1c/SfzWt+dN+Oe20gdbh79m6tdoxoenAwd2BT7XGheC49/nLJeNwkh3LmeSYD&#10;mXnrekaukmeCfh+eJmlmfi2M2mshfi56lWzHfilnOG5pfjBS2W/ufjs9HHEXfjwj0nDhfhADW3pT&#10;fiutEGWfiEecs2eYh4uLbGlphrp5LmsgheFmE2zRhRVR125shGc8S2+Sg8cjMG8Gg1MDJnqtgYKr&#10;1mQYkn2bgGYfkPyKQWf6j1l4Dmm/ja9lBWt6jBpQ9m0Wiq87lG46iYgioG1diR8C+nr5ggOq3GLc&#10;nLWaiWTsmnKJS2bLl/53H2iVlYVkJWpckzVQNmv+kSY6/20Sj48iL2vqjtwC1Xs3geqqI2Hspu2Z&#10;zGP+o+mIhGXZoKh2VmefnWJjYGlqmmFPgGsUl9E6bmwhlhYhyWqqk5ACt3tqgdaprWFFsR+ZRmNU&#10;rVuH6GUiqU11sWbcpUVixWiioaRO+mpKnrY562tKnPohT2mKloUCn3uTgcWlpHcVXsOWenevYbqG&#10;NHhcZHR0p3kUZvth8HnTaWdOBnqba7c4i3tmbb8ey3w7btMAAIAAcmCkeHR5aI2VWnVUao6FAXYl&#10;bGlzi3b2bidg7nfLb9VNInijcWw3w3lmcsceKHnYc1EAAIAAdwWjNnIXclCUAnMfc26D5HQOdHRy&#10;aHT4dWZf7HXgdlNMRnbHdzY3EXeFd+0dnXeSeAcAAIAAexihxG/1e/eSjXEXfE+CWHIffIxxGXMe&#10;fLleuHQlfOlLPHUefRg2NXXVfTYc83V3fQMAAIAAfqKgbG4mhZyROG9ahTuBCHB1hLdv1HGDhB9d&#10;tHKUg5BKVXOfgxc1fHRNgq0canOFgm8AAIAAgACfUGyvj1aQIG3vjj5/+G8TjPduzXAsi51cvXFF&#10;ilVJjXJMiTY023LyiGMb73HLiEsAAIAAgACebWuAmROPPGzIl0d/FG3ulT9t8G8Lkydb7nAukTRI&#10;3HE3j4g0WXHFjnEbkHBdjVgAAIAAgACdxGqWotOOimvjoFd+WG0FnZFtNW4dmrxbNm9CmCtIMHBS&#10;lhkz0XDUlR8bOm81kXoAAIAAgACdVGnxrJeOCGs9qXJ9wWxUpfJsl21fomtapW59n01HtW+KnQMz&#10;Vm//m3gaxG5HkhkAAIAAgACYUH+XXlqKSX9wYUZ7GH94Y/hqln+eZnZY2H/XaNVFxoAuaw0w5YC+&#10;bN4WtYI9bTQAAIAAdlyXU30bZ5iJRn05aaR6AX1ka4dpkX2cbU1X7X3jbv5E+35BcI8wOX69cckW&#10;Nn+zcbsAAIAAemeWOXrXcL6IAXsgcgF45XticydoeHuwdDdW+nwIdTpEL3xwdikvl3zbdtgVxX1I&#10;doUAAIAAffOVBXjEeeeGvHkqenJ3l3mFettneXnhezlWEHpOe45DcXrAe9wvCXsbfAoVZnsde6YA&#10;AIAAgACT03cHgw6Frnd/gvN2hHfqgrBmTXhSglJVH3jHgftClnlIgbQuV3mSgXYU6XlNgVMAAIAA&#10;gACS1HWkjEuEqXYmi4d1hHaXipFlWHcGiYNUOnd+iINB4Hf2h64txngwhy0UgXfGhqYAAIAAgACS&#10;B3SClYmD23UMlCN0t3V9knxkkXXukMFTfXZsjylBQXbijeEtWnb8jVMUOXZ+ixYAAIAAgACRanOg&#10;nsyDN3QwnMp0C3Semnhj53UImBNS13WGlfNAoXYAlGYs2nYHk/4T9XV3jX4AAIAAgACQ/XL9qByC&#10;unOPpYpzfXP0opNjVXRRn49SU3TGnP1AM3U5m2osbHUzmYwTi3S0jTcAAIAAgACLLIh+XfB+EYet&#10;YMdv04cdY2pgR4a4ZdtPdIZxaCc9K4ZmajsovIbta7kOBoj+a0cAAIAAedOKUYY0Zq19OoWkaLVu&#10;7IUtappfc4TObGJOuoSKbg88j4R8b48oQITfcI8N14ZJb/UAAIAAfViJXoQHb1N8HYOkcKNt7YNC&#10;cdted4LzcvpN34K7dAs72IKxdPons4L3dYcNnoPndO8AAIAAgACIT4IUd+h6+oHFeJdsuIF4eSpd&#10;hIEyeahNAIENeh47I4EHeoEnLIEyeqsNZoHRel0AAIAAgACHSoBWgIt5/YAbgKNrwn/fgJZci3+m&#10;gG5MZ397gEk6qH99gC0m3H+OgBANUn/+f+gAAIAAgACGaH8HiU95Nn7YiNNrAn6biCNbwn5eh1ZL&#10;jX43hpc5/X4shgkmUX4khdkNDX56hKMAAIAAgACFsX3zkhF4eX3MkQZqR32Nj7dbDX1OjlBK3H0p&#10;jQ85Zn0WjCwl9XzjjDoM6n0yiJYAAIAAgACFIn0dmtV353z7mURpsHy3l19aeXxvlWJKSXxGk7I4&#10;03w0krElgnvmkkoMy3wniKYAAIAAgACEuHx/o7F3dHxgoaxpL3wTnzhZ9nu8nLFJ1nuHmqw4dntr&#10;meAlJnsMlyMMintfiHoAAIAAgAB+Q5H5XWZx2pCRYBpkaY9xYqZVuo6DZQdFvo3DZzk0H41yaRsf&#10;0o5WahcGTo6ZahQAAIAAfMt9e4/oZahxKo6wZ6Bjso2ZaX9VGYyka0NFNovcbOUztYt9bkUfjown&#10;buAGaov2bvAAAIAAf958ro3XbdFwOozFbyNi5Iu8cGJUTorQcY5Ei4oNcqMzLompc4YfNoojc8wG&#10;d4mfdCsAAIAAgAB7yYvtdelvRIrudqph3on5d1RThYkTd/FD14hdeHsyo4f2eOce3YhGeO0GfIeS&#10;eb8AAIAAgAB66YpKfgVueIlYfkRhGYhrfmRSsIeOfmpDUYbLfm0yNoZnfncenYaMfmMGjIXGfq8A&#10;AIAAgAB6Ioj6hkRtuYgWhftgXocqhYdSC4ZChPhCuoV8hHEx8oT3hCAeboT5hDsGkYQ8gtsAAIAA&#10;gAB5g4f0joxtOocajc5f44YnjMpRd4Uwi6dCGYRpirIxYIPeijIeKYOjiokGi4LzhGwAAIAAgAB5&#10;BIcqlt1suYZUlbFfXYVZlCdQ9YRVknxBmoODkTEw1IL4kMgduIKbj9YGiYHlhGsAAIAAgAB4ooaS&#10;n01sUoW+ncte6oS4m8ZQgoOlmaJBNoLCmCUwhoIml7YdgYGvk/MGfYEUhGMAAIAAgABxr5vYXLJl&#10;8Zn3X0JZO5hgYbRLTpb8Y/s8CpXaZgcq4pV9Z54WLpeFZ8cAAJMNab8AAIAAf0pw95oOZIxlZ5hH&#10;Zm9YtJaiaEBK4ZUjafg7tpPqa4Mqr5NubKsWMJUXbJQAL5C+brYAAIAAgABwT5gTbEJkopZqbY5Y&#10;DpTLbsxKP5NNb/s7NJIRcQkqVpGCccoWFZLccYUAc45wdDMAAIAAgABvk5Yxc+Nj0ZSWdK1XK5MH&#10;dWVJjZGPdhI6mZBbdqgp5Y/BdwkV3pDZdq0AooxreUQAAIAAgABu15Sbe5BjF5MMe+JWcZGCfB1I&#10;0JAJfEM6Eo7PfGcpdY4xfHwVnI8OfDoAw4qqfaYAAIAAgABuMpNbg1pifJHWgz5V3JBIgvtIO47K&#10;gqE5hI2GglYpMIy+gjcVdo1kgmgA4IkngJcAAIAAgABtrJJPiydh9ZDViqFVVI9FieRHs42/iRU5&#10;Box2iHYoz4udiFEVdYvjiAQBA4ffgK8AAIAAgABtQpGLkwphsZAXkjVVEo55kQFHaYzTj7E4vIt0&#10;jtMocIqejwQVGYrHjKABGobRgL4AAIAAgABs75D4mw5hX499mfhUuY3UmF9HEIwglrE4coqxldEo&#10;OYnFlScU/InJjjABJ4YDgMgAAIAAgABlYqZXW7BaEqQfXhVN8KIjYGVAq6BbYo0x8p8FZGgg558T&#10;ZYoL+6G7ZRoAAI2UbdIAAIAAgABks6TMYydZpqKOZPFNk6BtZrBAbJ57aFYx0pz/ab8g85zVaooM&#10;T576af0AAIv7cswAAIAAgABkK6LoanVZDKC4a7hNGZ6UbPE/+Jyabh4xf5sRbxog0JrBb5UMfZxs&#10;bwYAAIp7d6IAAIAAgABjnaEHcatYa57icnpMaJzJczw/dZrRc/UxEZlIdI0gkJjedMMMjpoZdFUA&#10;AIkUe+UAAIAAgABjDp9uePBX4Z1TeVhL3ps7ea0+45k/eewwtJepeicgTZctejEMjpgBeioAAIfR&#10;f5wAAIAAgABikJ4sgFZXcZwWgGFLdZn4gEg+fJfzgBowVZZOf/ogJZWif/gMlZYegBEAAIa0gAAA&#10;AIAAgABiJp0th79XGZsYh3lLJJjwhvg+KJbchmYv+pUyhg4f5pRthkQMrJR0hQ0AAIXOgAAAAIAA&#10;gABh1ZxejytWzJpKjptK05gcjb492JX9jNsvrpREjHYfi5N+jK8MiZMliHoAAIUhgAAAAIAAgABh&#10;lZvLls1Wv5muliRKxZdslO89vZUok6wvq5NKk2cfsZJbke8Mv5HsiJ8AAIScgAAAAIAAgABZI7Gt&#10;WmROGq9SXI1CZK0ZXqo1nKsYYJ4nLKnjYiMVk6thYmgDRam2Y1oAAIjncf0AAIAAgABYcLBnYX1N&#10;uq3iYxtCI6tqZLk1f6kuZjonOqe9Z2AV6qjPZ3AD0qa/aFEAAIegdrIAAIAAgABYCK6SaGhNSqwL&#10;aZBB0KmJarQ1OKc4a84nGKWsbJoWCqZzbHwEOaPzbXgAAIZnet0AAIAAgABXrqynbzpM36omb/1B&#10;V6eocLk056VVcW0m36O8cewWCqROcasEhKFccvwAAIVBfooAAIAAgABXUqr9dhxMiqiCdopBBKX/&#10;duo0iqOmdzMmuqH1d20WCaJddykEwp8GeOEAAIQ+gAAAAIAAgABW/6mtfSNMUKcqfUpA1aSdfU40&#10;XqI3fT8mkqB0fTMWG6CXfRYE/5zvfhYAAINegAAAAIAAgABWuqighC1MKaYShBZAuaN1g8c0QaEC&#10;g2wmdJ80g0cWHZ8tg4cFPpshgnoAAIKtgAAAAIAAgABWhafSi0NME6Uyiv1AqqKDimc0Mp/+ic8m&#10;XZ4hicoV/54RiTYFTZmrg5YAAIIWgAAAAIAAgABWYqc0kn5MDKR6kiJAp6G6kVU0Lp8jkKQmZ50v&#10;kJkWJpz2jeQFaphwg6kAAIGAgAAAAIAAgAC1JmFTWbKj/mPRXQOSNmYvYDd/hmhxY0xr3mqfZkZX&#10;KGyuaSVBKm5ia88n627abd0GuXSjbsWzKl3OZGGicWCaZqyQ1GM2aOZ+S2WuaxBqumgNbShWHmpA&#10;by5ANWv8cQYnGGwScl4GY3U1c0GxTlqxbwGgql2zcEqPTWCDcYx81mMmcs5pbmWsdA1U+2f+dUM/&#10;Pmm7dlYmUWlldwoGF3W1eCKvdFfleYGe3VsWedyNjF4Jejl7WWDSepdoFGN/ewFT1GXqe2s+Tmeo&#10;e8Qll2bde+sF1XYkfJqtvlV4g/KdRljOg3WMBFvjgvZ53l7Fgnlm4mGMgghSyGQRga89dmXKgVgk&#10;8mSEgREFnXaDgG2sUlN2jmab91bpjRiKzFoUi8B4uF0Nimplzl/kiShR52JwiAo8vmQlhxkkYmJ1&#10;hp0FbnbTg6arLVHPmNWa6lVYlraJ0FiRlIN3yluYkllk716AkFRRJGEUjoU8KWK4jQwj8GDIjKIF&#10;RncWg5GqUFCEozaaHlQboEOJCldanTd3DFpkmjtkN11Ul4BQeF/xlR47nGGKk1Yjjl9skewFJndM&#10;g3upwU+YrXWZklM0qaCIeFZspbl2eVlwofhjsFxenplQBF76m8U7KGB/mgUjIl5Flh4FDXd3g2qo&#10;F2jbWUmYY2qpXK+Hz2xrX+Z2JW4fYvBjZW/KZdxPf3FfaKc6InKvayog6HLxbMwBTH3PbvOmgWWI&#10;Y3eXNGelZeSGvWmaaDF1LWt2amNigG1CbH1Os27xbn85dHA+cEUgW3ACcUwBLn4Bc8ek3mKIbY6V&#10;f2TZbw6FN2b7cHhzuGj/cdRhOGrvcyZNlmy4dGk4gW39dXwfnW0udfkBFH4teGWjNF/Xd4iT1WJQ&#10;eDCDlmSUeMdyX2a4eVFf/mjNedxMjGqqemM3q2vmes8e+mqdeuEA/X5UfGahqF1/gX2SYGAZgV2C&#10;LWJ8gSZw/mS4gOJe6GbhgKRLl2jUgHc26GoDgEsea2h0gB0A6n51f9SgY1uQi3uRK15CipaBCWC4&#10;iZJv6WMJiINd5mVAh4JKyWc1hqM2Q2hYhfgd7marhdoA2X6RgJOfX1n5lXSQMly8k8yAGl8+kftv&#10;BmGbkCRdEWPijm9KE2XcjPM1v2bli+Edj2Uzi4wAzH6ogIqenVi7n2GPc1uInPd/WV4NmltuSmBs&#10;l79cWmK4lWFJaGS5k2k1N2WykjcdOmQEkDYAwX66gIKeHVfYqTaO6lqlpgx+w10joqdtsl97n05b&#10;0GHEnFhI9WPCmgc0w2SimOUcy2MNk3gAuH7JgHybNnCyWPeM1XHMXGB9Z3LxX5BsvHQbYoxa4XVE&#10;ZWRHwXZnaBMy8ndoamAZXnfNa1oAAIAAch2Z4W2HYo2Lo27uZQ98MXBBZ2lro3GMaaFZ5XLRa75G&#10;5nQHbboyOHT1b2AY0nTJb9wAAIAAdsiYhWqhbCCKP2xAbcd7EW29b1VqhW8mcMZY7nCDcihGGHHJ&#10;c3QxmXKldHwYY3ImdJMAAIAAeuKXBGgFdZmIwWnLdn55g2tnd0ZpOmzsd/lXvm5seKNFFm/CeUEw&#10;x3CJebcXym/seYwAAIAAfnGVoGXGfw6HZ2emfzx4M2lef0Zn+Gr5fzlWxmyIfyxEOW3tfygwGm6e&#10;fx4XUm4GfvAAAIAAgACUe2PqiJKGTGXfiAp3Jmemh1Zm92lThoxV1mrthcxDf2xOhSsviGznhL8W&#10;6WxyhMAAAIAAgACTj2JikhKFZWRmkNh2RmY2j2ZmIWftjeJVDWmSjH1C1mr0i1YvFWtqiqwWnWsj&#10;iccAAIAAgACS3mEum4mEsmM7maF1jmUOl3VlbmbDlTpUXmhtkz1CL2nSkbIuk2oukSUWVmoVjeUA&#10;AIAAgACSZmBNpPOELmJdomd0+2Qpn4Rk2WXWnJxT2Gd6mhdBwWjZmFMuImkYl2AV5WlMjs4AAIAA&#10;gACOfHjnWLGBJ3lSXAlyt3nhXyhi/nqEYhNSAXsxZNQ/nXvvZ14rPHzFaVsQ3n5QaWAAAIAAdgmN&#10;UnXhYbqAEHaZZEBxnHdSZpth/XgPaNNRH3jPaus+3XmVbNMqn3pHbkAQiHuFbfYAAIAAeh+MHXMb&#10;arV+vXQJbHlwe3Tjbh1g5XW7b6JQMnaPcRI+Gnddcl0qC3ftc0UQPXkQcssAAIAAfbWK1XCTc7J9&#10;a3GodMBvKXKhda1f6HONdodPT3R6d0s9Z3VPd/spjnW9eGkQA3bsd/AAAIAAgACJk25rfK58UG+Z&#10;fRZuC3CpfVdeuHGlfXpOXXKefZo8inN9fboo3XPGfcMPoXUlfZ4AAIAAgACIiWykhbZ7R23jhXpt&#10;Dm7/hQxdx3AJhIJNf3EHg/8743Hbg5koW3H/g2UPWnOhgvoAAIAAgACHsmssjrp6dWx5jd5sQW2c&#10;jMNdAm6ri5FMxm+wins7SHB+iaYn+nBwiWkPLnJZh3AAAIAAgACHDGoCl7l5zWtYlkRrlWx8lIFc&#10;XW2JkqlMI26OkQ86qm9bj/YngG8nj+wPAHFQiiUAAIAAgACGl2kkoLN5T2p/nrRrCmuenFFb0Gyh&#10;md5Lp22dl9I6RW5flq4nFW4JlWUOp3CRiegAAIAAgACB14GLWF11WIFYW5dnxoFaXqFY7IF9YXdI&#10;wYG4ZBs3A4InZnEi0YMdZ/gI54SkZ98AAIAAeXOAy362YOJ0aH7KY19m1H7tZbVYF38eZ+dIC39g&#10;afI2cH/Ka7kiZ4CEbMkI34HpbJoAAIAAfQZ/unwNaV1zOXxWayllzXyXbNhXGXzcbmZHMn0tb9g1&#10;vn2WcRMh5n4YcbYIxX+GcZsAAIAAgAB+mHmmccpyDnoNcvdklnpodAVWLnq7dPdGW3sgddM1F3uH&#10;doghdHvUdtAIsn1wdwsAAIAAgAB9gHeJektw+XgLetxjjHh5e0lVLHjae5lFtHk/e+E0i3mpfBsh&#10;GXnAfCAIqnuhfJYAAIAAgAB8j3XXgt5wLHZrgt9izXbhgq1UX3dGglxE5XesghAz8ngCgd8gn3fj&#10;gdUIg3ofgVwAAIAAgAB7y3Rxi2pvZnUQit5iDHWJihBTpXXxiShENHZYiF0zXHagh9kgSnY7iA8I&#10;cnjYhVUAAIAAgAB7MXNSk/BuznP7kuBhc3RzkX9TE3TVkARDo3U5jswyy3V6jisf3HTgjg0IY3fO&#10;hasAAIAAgAB6vnJ4nHxuV3Mnmv1g83ObmRBSk3Pylw5DNXRJlYEydHR6lRIfgXO2ktYILHcKhYYA&#10;AIAAgAB1Toq3V9ppgIn7WvBcsol8Xd5OpIknYJs/NIj+Yxst84lKZSkZf4r5ZfMB9YoUZxgAAIAA&#10;fF90WIgbX+dos4eZYlNb6IcuZJ5N+IbZZsU+qYaraLktjobiaksZT4gwarsCLIdsa/oAAIAAf4Nz&#10;aoWRZ+dnrIU+abNbC4Tpa2ZNI4ShbPk9+IR4bmQtB4Shb30ZAIWZb6ACToUTcTYAAIAAgABycIM/&#10;b99moYMIcRlZ9oLHcjhMSoKMcz49NIJwdCMsbYKOdMoYnIM2dLICXYMKds0AAIAAgABxfYFCd+Bl&#10;uYEdeJFZDoDqeSJLXYC3eZg8mYCTefwr6ICpekIYSID/ehMCboFEe8AAAIAAgABwpn+Qf/Jk739/&#10;gCNYUn9VgCdKtX8hgAw8B374f/Ars37pf+UYM37zf+gCjX+9f/gAAIAAgABv9n45iAtkYX46h8ZX&#10;z34Nhz1KK33KhpQ7cn2bhgsrKX19hdQX930qhh0Cln52gcAAAIAAgABvaX0mkCRj130vj3JXRX0A&#10;jmdJqny1jTw69Xx8jGAqpHxRjDwXkHu0i1sCn31qgcYAAIAAgABu/XxTmEtjanxgl0JW03wslb9J&#10;O3vWlCI6l3uNkxIqW3tJkv8XUXp1j48CkHyggbwAAIAAgABpA5R/Vwpd0JNIWfdRrpJVXMVEUZGV&#10;X2I1eZElYbAkcpGiY1UPT5SMYycAAIgJaZoAAIAAftRoHZIjXqhdH5EUYP1RCZAhYzhDzI9RZU41&#10;F47MZx8kPo8caFsPaZFtZ/oAAIYibmQAAIAAgABnUY+2ZjdcQI7MZ/1QUI3naa1DHI0baz00jYyR&#10;bJUj4ozCbW4PXo6CbOkAAIRec6cAAIAAgABmfo1xbbxbXoyebv9PYovJcCpCZYsFcTwz7IqAciAj&#10;b4qYcp0PN4vPcg4AAIK8eJoAAIAAgABlr4t9dUxaloq8dhVOm4nxdsJBnokud1AzZoifd8gjA4ii&#10;d/0PDIlTd5QAAIFOfOUAAIAAgABk94nifPBZ7okwfUtOAIhnfXtBCYeffY0y3ocEfZki2YbMfaMP&#10;C4cSfbUAAIAbgAAAAIAAgABkWoiIhItZUofmhHdNaIcghC9AdoZUg9AyWoWwg4oigIVYg4kPM4Uh&#10;g0cAAIAAgAAAAIAAgABj3oeAjEVZDYbvi+VNL4YfiyRAP4UsijsyL4RnibAiNoQGigEO5YOgh/IA&#10;AIAAgAAAAIAAgABjfIaxlBlYrYYhk3xMy4VNklM/4YRPkQYx44NzkG4iAoLtkCoO24JdigsAAIAA&#10;gAAAAIAAgABc4J7xVd9SQp1ZWJ9GwJwIW0U5+Zr7XbgriZp9X74aSZvNYLgGhJxKYQQAAIOjbUkA&#10;AIAAgABcBpzdXR1RrJtZX1VGN5n0YXk5lZjAY3IrUZgUZQwaUJkRZbQG35jdZeMAAIIQcjEAAIAA&#10;gABbX5qFZENQ9ZkbZfxFn5e9Z6I5BZaEaSYq6pXFalYaJpaHarUHF5WcauQAAICXdxQAAIAAgABa&#10;tphAa1pQOJbnbJ5E0ZWXbc44apRhbuMqapOfb7EZ3ZQzb84HLpKxcCMAAIAAe2UAAIAAgABaDJZM&#10;coFPkpUEc1tEMJO3dBw3xpJ8dLcqApGrdS0ZlJIcdSEHMZAqdd4AAIAAfy4AAIAAgABZc5S3echP&#10;BpN9ekNDsZIuepU3UZDpesMpmJAEet8ZcZAteswHO434e9EAAIAAgAAAAIAAgABY8JNrgRNOlpI+&#10;gTtDTJDqgSM27Y+XgOwpLo6lgM4ZII6pgOsHUIwcgOAAAIAAgAAAAIAAgABYiJJciGBOL5E6iDtC&#10;54/mh8Q2kI6GhzYo3I1+hwYYt41zh0cHK4qjhNkAAIAAgAAAAIAAgABYN5GOj+VOCZByj6NCw48V&#10;js42b42Qjdso4oxXjcIY+YwIjKEHcolUhQkAAIAAgAAAAIAAgABQpqphVE1GYqiYVtI7TacNWT0u&#10;7KXkW2kghqXZXPcOl6ijXQgAAKAIYHwAAIAAcS4AAIAAgABPxqiUWypFxKbMXTc6v6UeXzIuhaPB&#10;YPcgW6NtYisOx6WyYgcAAJ1sZRUAAIAAdfgAAIAAgABPPaZTYe9FLaSWY446QaLrZRguEaF+Znkg&#10;E6EHZ1YO0aLhZwoAAJreae4AAIAAejwAAIAAgABOx6QLaKdEo6JZad45pKC2awEtoZ9JbAAfwJ6/&#10;bJEOxqA/bCgAAJh3bysAAIAAff8AAIAAgABOS6ILb3FEK6BrcE45M57FcREtK51McaQfjJylcfYO&#10;wJ3ZcY4ANZYAdQkAAIAAgAAAAIAAgABN16BqdmBDyp7TdvA45J0od1Us65ued5EfWJrXd5wO2Jup&#10;d14AcZPaelQAAIAAgAAAAIAAgABNc58TfVVDf52DfaI4q5vPfbAst5o3fZ4fJpldfYwO0ZnlfbUA&#10;sJIJfs4AAIAAgAAAAIAAgABNJJ4DhFlDSpxzhHE4gZq2hDIsmZkIg98fCpgSg+QOqph3g3sAtZCZ&#10;gHsAAIAAgAAAAIAAgABM8Z0pi49DKJuUi4Y4ZJnQiwgshpgQio4fE5bziq8O2ZceiEQA3Y9ngJYA&#10;AIAAgAAAAIAAgACpzlrqU6mZrV3HV3yI82CGWzV3UGMsXsxkqGW6YkNQ4WgVZZU7wmndaKMjJWlw&#10;aukD53lnbMunwlajXiCYFFngYP6Hh1zuY8Z2DV/YZnhjgGKfaRBP1mUia40602bnbdAiZWXYb2wD&#10;yHmccWel3FLMaI2WR1ZVanOF+1mnbEx0lVzGbhxiMl+7b99OtmJecZA55WQYcxUhsWKxdBkDrXnK&#10;dmKj+U9Tct2UelMgc9qEPFahdNRzH1nxdchg4V0UdrtNmV/Qd6g5AWF8eHghCmAEePkDlXnyevWi&#10;MkxAfR2S4FBIfUSCvlP8fWhxr1dtfYZfxFqzfapMnl2Ifdg4Ol8hfgEgel3Jfh0DgXoUft+gsEmk&#10;h1mRi03dhrCBkVG5hf9wnVVOhU5ew1iphKlL2FuJhB43mF0Ng7MgAVv0g6ADcHowgiufdkdxkYqQ&#10;eEvTkA2Ank/PjodvxFN/jQpd91bxi6pLJ1nYinY3GltAiY8fpFp1iZYDYnpIgkmehEWsm6SPo0ou&#10;mUx/4E4/lvBvGlH/lKtdV1V/kp9KjlhskN82m1m5j7AfVVlAjtUDVnpcgkKd4kRfpYaPD0jwokl/&#10;VU0JnxVum1DOnBZc61RTmXJKNVc/l0g2QFhpliAe/lhEkv8DTXprgjydh2ImU4COpGRlV1h+9maV&#10;WwZuOmi3XohcYWrFYeZJUWypZRc0s24GZ+0b122CaZsAAIAAbfCbxF4QXXSNXmCxYGR92mMnYzVt&#10;QmV+ZeZbhGe3aHdIkmm2auQ0F2sDbQEbZ2pNbiAAAIAActOaC1paZ1mLnl1DaWZ8T1/1a1xrzGJ+&#10;bTxaPGTibwlHd2b7cLwzK2gtci4aumeRcs8AAIAAd4OYUlb9cSaJ7loicl96rl0Dc4dqeF+2dJ1Z&#10;CGJFdadGdWRxdqQyYWWFd3YaK2U7d7YAAIAAe5aWuFQFeuyIdVdde195SVpqe71pHl0+fApYAl/q&#10;fFZFjmIofKQxrWMbfOUZsGNEfO4AAIAAfxKVZFGChLWHPFUBhGR4K1gxg/poFVslg4JXDF3jgxJE&#10;1WAkgrkxGmD0goEZSGGlgqEAAIAAgACUUU9ojnOGP1MGjV93Q1ZPjCtnP1laivJWQlwridREK15u&#10;iOYwqV8UiFIY/GBNiEkAAIAAgACTgU24mBqFe1FtlkR2iFTFlElmkVfbklJVnVq3kJNDjFz6jy0w&#10;LF14jnwYuV85jO0AAIAAgACS9Ex3oZeE7VA3nwR191OTnERmB1armZlVJVmIl0lDLFvGlY0vyVwT&#10;lPsYWV5mkHYAAIAAgACRWGmsU2KDnmtMVy9082zwWsxlG26QXjdUEHAjYXhBrHGYZIAtdXKlZwkT&#10;0XPGZ8cAAIAAceSPymXDXL6CU2fAX7dztmmhYolkA2tvZTdTGW0nZ8BA2G6uahosx2+SbAITYXDn&#10;bFIAAIAAdpWOS2IqZiCA3WRyaElyj2aMaldi6GiBbENSKWpWbhdAFmvrb8UsOWylcRUTEm5dcQ8A&#10;AIAAerOMt17ob25/U2FocNdw/mOrciVhoWXGc1hQ/mfDdHg/G2ljdYArcWnrdkUSkmxHdgwAAIAA&#10;fkeLRVwMeLh98l61eWlvrWEgefxgYGNZenVQEGVseuY+R2cXe1Eq0Gdoe50SNGp6e28AAIAAgACK&#10;EVmgggh80lxqggduol7ygd9fZWFGgaBPJ2NngWQ9nWULgTsqTWUkgSwR5mj3gTsAAIAAgACJGVeZ&#10;i09751p9ip5txV0Yibxell9/iMhOZGGuh+08+mNLh0Ip6WMnhv8Rs2ewhkMAAIAAgACIXFX2lIJ7&#10;MVjtkydtEVuVkY5d7F4Cj+pNv2A2jns8W2HOjXEpb2FujUkRgmaqimIAAIAAgACH2VS6nZl6qle9&#10;m59sglpnmVZdXlzSlwhNRV8DlRY7+mCPk9MpCV/vk2gRJGXvi5cAAIAAgACFMHGSU0B4anKWVvNq&#10;pXOzWnhbpXTYXclLXnX3YOc5l3cOY7slmXf5ZdcLunrEZgIAAIAAdcKDx23SXA53N28wXwNpgXCE&#10;Yc5apXHNZHNKgnMGZu044XQiaSQlC3TIarYLjXf3aqoAAIAAeeGCcGpdZN110mwBZxdoWG2DaTJZ&#10;jW7uaylJmHBAbP84I3Febp4kgnG8b7ILZXWCb4oAAIAAfYCBDmczbbB0cGkMbzdnAGq2cKFYlWxA&#10;cfJIvW2ucyI3fW7MdCskF27hdMsLTnNedLMAAIAAgAB/umRydoBzSGZzd2Nl3Gg+eCJXYGndeMFH&#10;z2taeVQ2pGx4edMjbWw5ehULCnGbemUAAIAAgAB+oGIdf1lyN2Q5f5pk3GYbf61WcGfQf6NG9GlU&#10;f5g2Bmpff5gi92nKf6MK33AYf8cAAIAAgAB9vGAoiCZxXmJah8pkD2RMhzRVrmYNhoZGPWeYhes1&#10;cGiThYIipGekhYoKy27PhEMAAIAAgAB9Cl6RkOVws2DUj/ZjZGLQjrtVDGSUjWtFn2YejFA01GcK&#10;i6UiLmXYi+kKs23qhzwAAIAAgAB8i11XmZJwMl+omCBi22GllkpUhGNklGFFKWTlktY0eGW+khsh&#10;yWRikVEKa25khwsAAIAAgAB4/XnuUv5tBHpiVo9gDXsAWfZR13uwXSlCR3xoYB8w/31BYq4c4n5s&#10;ZCMEhIDpZO0AAIAAeSB3s3ZgW0hr9XcoXi9fDnfyYO9Q/3i4Y4VBlHl9ZeYwdHpHZ+ociHsFaPEE&#10;m34pabIAAIAAfMB2fXMNY5dqsHQXZdRd/HUJZ/NP/HXqaetAuXa/a7gvxXd9bTUcEHfLbdYEnHvF&#10;brkAAIAAf+91RHAFa99pc3E6bX1cunJPbv5PEHNFcGA/4nQucZovIXTfcpYbpnS6cuIEn3mxdCgA&#10;AIAAgAB0E21XdDdoS26wdTpbom/edh1OBXDndt4/PHHWd4wumXJ7eBIbWHHueCIErXgZebMAAIAA&#10;gABzDmsYfJ5nb2yPfRNa2m3PfVpNMm7ifX4+am/OfZwuAHBSfb0a4W+IfcIEmHg8foIAAIAAgABy&#10;OmkzhPlmoWq+hORaFmwKhJFMeG0lhCI9um4Qg8Qtbm51g5camG2Ig94Emng4goMAAIAAgABxkmen&#10;jUZmAGlDjLFZeGqWi81L5Guwis49KGyTigYs3GzfiboaK2v2icwEmXg6gxwAAIAAgABxFWZxlY1l&#10;hGgalI5Y92lwkyJLZWqDkZ48vWtYkIAsimuFkF8Z0Gq0jogEbHiHgv0AAIAAgABsxYLZUnthgoLN&#10;VedVSIL0WSxHy4M5XD041oOhXwEn2YR4YSwS9Ia7YZUAAIM6Za4AAIAAfANrln+EWk5gkH/BXSFU&#10;ZoAHX9BHEIBVYlM4Q4C5ZJAndIFrZkQS14L7Zl8AAIEJamIAAIAAfzZqhHxTYiNfb3zLZF5Tdn0y&#10;ZnxGLn2QaG43i334aicm6n6Ka2cSlH+Jaz8AAIAAb3oAAIAAgABpbXlmafheTnoEa6FSUXqFbS1F&#10;S3r3bpg2v3tob84mTHvbcKESOXyPcEgAAIAAdP4AAIAAgABoY3bVcdNdVHeQcvVRXXglc/VEUXii&#10;dNE2I3kLdY0lyHlgdgMR9Xn4dZ4AAIAAeeIAAIAAgABnc3SgecVccHV4emJQiHYeetVDmnadeyU1&#10;f3b/e2QlfXcfe5IR13e5e2AAAIAAfgkAAIAAgABmrnLIgbNby3O9gdtP9nRrgcVDC3TjgYw06XU5&#10;gWMk93UvgWQRqXXagYkAAIAAgAAAAIAAgABmEnFJiZpbNHJNiVVPYnMBiL1CgnN0iAU0Z3O7h4sk&#10;cnOJh5sRS3RqhsEAAIAAgAAAAIAAgABlmHAWkYZavnEokOpO63Hgj9tCE3JLjrM0C3J+jgIkL3Ih&#10;jjYREXM/ivAAAIAAgAAAAIAAgABgpoxvUZhWB4vtVNxKd4upV/09nIuVWuQvGovXXWUeCI0pXvoJ&#10;gI5qXykAAIAAaWkAAIAAfnBfj4lSWP5VK4kRW7tJqojeXlU89YjEYLwuoYjuYsYdyYn5Y/gJpIqo&#10;Y/0AAIAAbikAAIAAgABen4ZBYGNULYYxYphI14YXZK88L4YEZpYuBYYkaCkdYob1aP0Jo4dRaOsA&#10;AIAAc2QAAIAAgABdsINoZ8lTMoN3aXpH1YNxaw07Z4NqbHotVYOJbZwc44QkbhgJhoRnbgwAAIAA&#10;eFsAAIAAgABcxoDobz1SToEScHFG9IEccYU6i4EVcm8swIEncy0cZ4GOc2MJYYHjc4oAAIAAfKwA&#10;AIAAgABb9H7HdsRRiH8Kd4VGPX8feBw53X8XeI4sI38UeOIcJX8oePEJWn+0eZkAAIAAgAAAAIAA&#10;gABbPHzwfj1Q131PfpJFmX1vfrQ5R31kfrcrm31Pfrob0X0kfsQJjX3SfzMAAIAAgAAAAIAAgABa&#10;rHt5hctQdHv5hc5FRnwbhXg5BnvxhP0rb3u2hMMbjXtahRsJUnxcg98AAIAAgAAAAIAAgABaO3pK&#10;jWxQBXrXjStE2Xr/jG04p3rNi5IrJ3p1i0gbYnnZizIJTHsqhkkAAIAAgAAAAIAAgABUpZbcUD1K&#10;jJXxU1U/iZVPVkozJpUCWPokz5V3WxYS75hSW6gBgpSlXY0AAIAAbRQAAIAAgABTnpP9Vz9JvJNE&#10;WeA+xZKnXF0yiJJEXpskZ5KIYE8S2JTnYJkB1JEKYmkAAIAAcfgAAIAAgABSy5EMXj9I3JB5YGc+&#10;Co/sYm0x2I+HZDkj5I+vZYcSm5GkZY4CBo3LZ2cAAIAAduQAAIAAgABSAI5CZUBIBo3IZvE9KI1L&#10;aIExL4zpaeEjVI0BatASSo6Tap0CH4rwbKQAAIAAezwAAIAAgABROYvIbFVHRItpbZY8a4r3brUw&#10;dIqPb54i44qKcD0R/ou+b+YCLYh4cloAAIAAfwYAAIAAgABQgomrc4BGmYlndFw70oj9dQ0v6oiM&#10;dY8iaYhoddcR4okfdYgCRYZVeEoAAIAAgAAAAIAAgABP4ofieqlGDIe4ey07WIdUe3UvgIbVe5ci&#10;BIaTe6YRqIble4sCcISCfVcAAIAAgAAAAIAAgABPYIZjgcRFiIZSgfA62IX2gdcvDIVwgachm4UR&#10;gaYRL4UYgcMCYYMRgXUAAIAAgAAAAIAAgABO+IU0iTNFWoVGiUA6uYTziL0vEIQ4iBQh7YODiBoR&#10;5IMdhyQC14G0gewAAIAAgAAAAIAAgABIWKJxTl8+36E8UUI0aaBnU/YoWaAoVk4Zw6FzV78Io6Mb&#10;WGUAAJGUX+QAAIAAcHoAAIAAgABHR5/mVP49+J7sV3czeJ4aWcUnj52vW7wZRZ6hXNgIp59zXVkA&#10;AI7cZH4AAIAAdVEAAIAAgABGm50NW509NJwtXawywptvX44m25r5YSQYw5u9YeoIl5vOYlAAAIxD&#10;aVEAAIAAeakAAIAAgABGB5o8Yjo8hJlvY9wx9pi8ZVYmQJhHZosYR5jtZwYIgJhMZ18AAInebnwA&#10;AIAAfYAAAIAAgABFZJe4aOg73ZcMaikxXpZYa0AlqJXSbAoX+5ZMbEsIdZUPbK8AAIfGdC8AAIAA&#10;gAAAAIAAgABExZWTb747SpUKcKcw5JRbcV8lTJO+cdMXuJQAcdAIkpIpcmQAAIYQeWcAAIAAgAAA&#10;AIAAgABEO5PCdpw6z5NadzkwgpKud5Yk+JIBd7wXaJIed5kIgo/SeJsAAISyfcoAAIAAgAAAAIAA&#10;gABDyZJBfZA6bZH2fe0wMpFPffgkw5CIfdoXQpBzfcgIUo3wfngAAINFgAAAAIAAgAAAAIAAgABD&#10;gJEEhMY6JZDOhPQv8ZAyhLMkmY9ZhGUXSo8FhIcIhYxZg1gAAIJxgAAAAIAAgAAAAIAAgACe+1PV&#10;TdWPyFcIUh2ABFoiVlBvXF0sWmNdpWAZXlFKv2K1YhE2cWRjZYEeX2OWZ/QBe32Aaxmc0U6FWAiO&#10;FFIuW29+hFWyXr5uCFkRYfJcb1xDZQZJq18HZ/Y1gGCYap8drWAybHYBi31kb8+a2kmsYj6MO03A&#10;ZLl871GcZyJsilVBaXtbIFioa75IjVuKbeg0mlzzb9odDl1KcSQBmn1LdOKY6EU8bGSKa0mzbfl7&#10;Mk3Ub4hrH1G5cQ1Z2lVWcoVHflhOc/AzyFmFdTQcf1radgYBpn02eYuXCkE2dniIy0YKdzh5vkp5&#10;d/VpvU6PeKpY2FJceV5GnFVoehAzF1ZmerMcCljTeyoBsX0kfYiVZz2pgH6Ha0LUgGx4m0eLgFxo&#10;w0vcgEtX70/GgD5F91LegEMykVOggFgbq1cpgKgBun0UgOWUCjqWinGGSkAPiYh3sUUGiKdoAUmJ&#10;h9RXO02ThxVFXFCthnsyLlE1hiEbZ1XKhpIBwn0IgTCS9TgGlD+FZT3AknZ2+ULtkMRnbkeYjzVW&#10;uUu7jdZE3E7UjLYxw08YjBsbMVSvi8sByHz9gTSSMzYPnbSEvjvymwd2cUFCmIZnBEYJlktWbEo/&#10;lGNEpU1ZkuMxiU1eklAa91PPj/ABzXz1gTiTg1q+Te6FQ11hUiB2W1/9VjlmfWKKWi9VgWT5XftD&#10;PWcXYY8vT2hAZLEWqml1ZlQAAIAAbdKReVWZV5mD1Vi7Wv51LVu2Xkplf16NYXZUo2ExZHhCgGNq&#10;Z0ouuWRdabcWTmZgatoAAIAAcrCPmlDkYUmCAlRtY9dzmVe5ZlBkAlrPaK9TVl2lavJBY1/xbRAt&#10;0WCdbtoVsWPgb4oAAIAAd2KNykyTauuAR1BzbKdx9VQBblZitFdSb/JSKVpZcXhAalyvcuctE10K&#10;dBgVOGG4dHMAAIAAe3aMHEiudIZ+xUzbdXtwklCtdmNhYFQsdzxRNFdceA0/lFm7eNQscVm6eXsU&#10;1V/neawAAIAAfvOKsUVIfht9hEm4fk1vek3EfnJgZlF2foxQTlS/fqk+9FcdftQr9VbAfwkUh15k&#10;f1gAAIAAgACJiEJbh558fkcGhw1ul0tEhm1fnk8ehc1PlFJ+hUM+WFTUhN8rm1RMhMQUVV2ihPoA&#10;AIAAgACIoT/wkP97skTKj61t4kkwjkpfAU0mjPNPA1CVi9A9y1LcivkrLVJHisYUKl3riZsAAIAA&#10;gACH/z4Rmh57HEMMmBZtVkeKlfVehkuSk/JOoE8KkkU9glFFkR0q4VCtkRMT315pjUAAAIAAgACI&#10;HWHsTgx6w2QHUh1ssWYmVhddm2g5WexNVmouXZE7pGvaYO8n8myYY6kOk3DrZGgAAIAAcbSGJ1z5&#10;Vxt5SF+LWndrY2H+XbZce2RRYNNMWWZyY8M6zGgpZnUnQmiHaJQOQ24RaP8AAIAAdmiEblhiYEZ3&#10;tFtbYt9qLV4cZWNbXGCjZ8VLaWLoagM6C2ShbA0muWSSbZkOE2uHbcUAAIAAeouCu1QwaWl2F1d5&#10;a0JolVp0bQtaFF0wbrpKP1+gcEo5FGFVcbQl+WDIcr0NuGl4cs8AAIAAfiOBMlBrcoh0qlP0c6pn&#10;QVcpdLlY1FoPdbJJXFyfdp04TF5Ld3ElZ12DeAkNfmkxeDoAAIAAgAB/600he6dzgFDhfBdmNlRH&#10;fG9X31dWfLVIe1n2fPk3sluQfUMk9lrMfYkNUml8fgkAAIAAgAB+4UpNhLRyjk48hHhlW1HKhBlX&#10;GFT4g7BHwFelg1k3GVkmgykkpliRg0QNPGmhgxMAAIAAgAB+E0f1jaVx0kwKjMNkqk+2i7JWd1L4&#10;ipxHJ1Wqibg2hFcKiSskN1bCiWINJWnIhzYAAIAAgAB9gkYglmdxSEpTlPJkH04RkzZV81FbkXpG&#10;ulQLkBc2MVVPj1Ej31VQj2QM4Wo8iLUAAIAAgAB8lWlzThNwBmsNUfxiumy3VdJUYW5YWYNExm/d&#10;XPszj3ErYBMf1HGsYjkHM3e2YxAAAIAAdYZ6s2SyVpFunGa3Wdxhg2ipXQtTWGp9YBVD4mwhYuoy&#10;0m1lZWgfRG1PZwoHH3TqZ78AAIAAea15HWBFXyttF2KmYclgSWTaZE5SN2baZq9C8WiZaOQyEGnK&#10;as4eumlNa/cHDXQVbKUAAIAAfVJ3klwuZ9Nrml7aab5e5GFEa5dRO2NybVhCF2VLbusxbWZlcEUe&#10;WGXecQEHDnQTcc4AAIAAgAB2I1iHcHhqXltvcb1dtV4Jcu1QAmBUdAFBLWJBdQAwmmM7ddYduGL7&#10;dj0G53RVd4QAAIAAgAB081VTeSFpQlhpecdcsFsrek5PEV2WerxAVF+JeyIwB2BYe4MdT2CJe7sG&#10;1nRyfOoAAIAAgABz/VKRgbloYFXPgcZb4VixgaZOUFsygXM/oF0mgU8vdV3EgUsdDF5+gYgG2HRv&#10;gWkAAIAAgABzPVBDijlnr1OjiblbNlaeiPhNs1kqiCc/B1sWh4Yu3lt8h0EcnVzkh8UG03R4hJ0A&#10;AIAAgABys05wkppnLVHtkaJasFT1kEtNL1eCjuI+mFlhjdIuilmUjXkcQFuejRkGnXTThHkAAIAA&#10;gABw0XFzTeJlBnKTUaRYeHPNVVVK0XUGWN47zXYtXCAq53dDXtkWnXgwYBYAp37mYloAAIAAeNpv&#10;D2zrVdxju25qWRNXX2/cXC5J6XE2XyE7DXJqYdAqUnNaZAMWQ3QJZNcAzn6kZyEAAIAAfIRtlmin&#10;XfdiUmp4YJFWNmwjYxFI2G2dZWk6Jm7dZ4gpmm+faTcVx3B9aa0A4H6GbCoAAIAAf7xsNWS0Zhdg&#10;+GbEaBJU4micafdH3mo2a705RmuEbU0o8GwRboIVXW1ubqkA835lcZYAAIAAgABq42EjbkZfuGNm&#10;b6RTu2VkcO1GymcXchY4o2hucyIobWjDc+cVG2rJc9oBE34udx4AAIAAgABpxV4DdoBeyGB2d1BS&#10;52KWd/9F9GRceJA3zWWjeREn2WWqeXgUrmiaeWcBEn4we/QAAIAAgABo3FtLfqtd7V3jfvRSG2Af&#10;fwxFNmHyfws3G2MrfxMnR2Lefy8UcWa7f2YBJH4Tf/oAAIAAgABoJVkDhsBdRFu7ho9ReV4LhhdE&#10;oF/jhYk2iWEIhSkmtGBhhSYUBmVUhUQBMH3+gM4AAIAAgABnnlctjsZcxVoAjjNQ91xejTZEIl4y&#10;jCI2IF8/i2omZ15hi4kTsGQ4ifMBD341gLgAAIAAgABk43oMTVpZ3Hq4UPhOB3uIVIJBA3xkV90y&#10;dH1MWtshlH6AXQ0MzICgXXgAAIAAZZ0AAIAAe7RjRXXCVN9YqHbBWAJM/Xe6WwVAKnikXdgxyHmC&#10;YFMhHHpnYhEMtHysYj0AAIAAakgAAIAAfvRh8XGnXINXXXLuXxdL7nQSYZA/L3UPY9cw+nXmZdAg&#10;gXZ4Zx4MfHlBZxoAAIAAb1YAAIAAgABgsG3VZDJWG29RZjRKsHCXaB0+N3Gsad8wHnJ+a1kf1XKz&#10;bD8MMHZYbCAAAIAAdNEAAIAAgABfhGpca+hVA2wEbV9JpG1pbrw9LG6Lb/MveG9PcPkfS28dcYgL&#10;/nPQcW4AAIAAebIAAIAAgABedmdGc7JUBmkZdKRIvmqcdXQ8amvHdiIuz2x0drAfA2vbdv0L9HGZ&#10;dx8AAIAAfdMAAIAAgABdmGSTe3hTS2aVe/NIG2gzfDo70mlffGIuM2nofIseemkdfKwL12/CfT0A&#10;AIAAgAAAAIAAgABc52JKgzJSpGRtg0FHfWYhgwc7Q2dMgrMtq2ezgood7GbqgrcLim5cgnsAAIAA&#10;gAAAAIAAgABcYmBtiuxSJmKqiqVG/2RuifU6zGWViS0tS2XYiMwdqGUmiSoLWW0+hqoAAIAAgAAA&#10;AIAAgABY84NcTGBOq4OWT91DhIQEUz43CoSaVmEovIWAWQIXVoeJWlwEcYfVW6IAAIAAaTUAAIAA&#10;fhpXeH9OU3xNhH/VVopCeYBgWXE2LIDxXBsoE4GxXkkW8YMzX0MEjYQIYG4AAIAAbfEAAIAAgABW&#10;SHtaWrNMVHwfXUBBe3zJX6o1Pn1fYdcnU34CY5EWa377ZC8EioC2ZVYAAIAAcyQAAIAAgABVK3ei&#10;YfVLMXiSY/1AVnlVZeQ0WHn3Z5omiHp/aOYV03r4aS8Ec33cam8AAIAAeCAAAIAAgABUGnQ5aUdK&#10;KXVSas4/VXYvbDYzYnbQbWwl4nc3blgVR3eEbl4EWntpb+MAAIAAfHIAAIAAgABTJnEscKtJQ3Jv&#10;cbs+hHNkcqYyoXQGc2clN3Q9c+sVBXSHc9MEYnlDdd8AAIAAgAAAAIAAgABSUW53eApIc2/neKk9&#10;xHD2eRox9XGWeWskoXGbeZ8UonImeYAEkHhKe3MAAIAAgAAAAIAAgABRpmwnf3RH723Mf7g9WG73&#10;f7ExqG+Jf40kZW9Sf4kUQnA6f7AEXHiigCcAAIAAgAAAAIAAgABRJWo/hvJHb2wBhuk83G1Bhngx&#10;OW3OhfMkEW1khdsUEG6khbgEUXi1gusAAIAAgAAAAIAAgABM742gStdDYI1qTjY41Y2DUWksvY3/&#10;VEQeVY9fVlcMgJHdVvYAAImKXDQAAIAAbK0AAIAAgABLk4nLUZRCOInmVIs3tYoXV1ArxYp/Wb4d&#10;mYuYW2wMOY0VW9YAAIZOYN8AAIAAcY4AAIAAgABKhYX6WGdBHIZLWuk2vIaUXTwq14bzXzsc3IfU&#10;YIQL5IieYL8AAINUZboAAIAAdogAAIAAgABJjYJUX0dAF4LIYU81q4MjYysqAYOBZL8cIIQxZasL&#10;iIS3ZcIAAICqat4AAIAAeusAAIAAgABIm37xZjw/J3+PZ840wn/+aTcpHoBPalcblYDBavgLO4Fg&#10;av0AAIAAcHkAAIAAfr4AAIAAgABHunvibUw+TXywbnAz/n02b2gocX19cCIa+32mcGwLE36GcIcA&#10;AIAAdlUAAIAAgAAAAIAAgABG+HkxdF09lXotdR0zXHrLdacn5nsFdgMacnrndhMK1Hw2dmwAAIAA&#10;e0cAAIAAgAAAAIAAgABGT3bQe2w863gDe9AyvXi8e/gnXXjtfAAZ+niEe/sKbXpvfK0AAIAAf3gA&#10;AIAAgAAAAIAAgABF03Tbgrw8h3ZEguAyb3cggp8nOnc5gksaJHZyglsKzni1ggYAAIAAgAAAAIAA&#10;gAAAAIAAgABAmZlFSKs3spitS+Uto5iUTtQhqplRUTsSeZwyUlMDUpm+VGAAAISyX4oAAIAAcA0A&#10;AIAAgAA/N5W8TwQ2VJWOUdksLJWZVGIgS5ZAVmYRbpihVy8DCZUVWT8AAIGuZEAAAIAAdQEAAIAA&#10;gAA+QZIWVXg1OpIZV+ErHpI+WgIfOpLXW6AQoJTDXB8C0pDPXi4AAIAAaSMAAIAAeXQAAIAAgAA9&#10;b459W/00UI6fXfYqGI7VX6keZ49kYOgP/5DXYSoCqo0GYzoAAIAAblYAAIAAfVgAAIAAgAA8mosU&#10;YpozdItpZCYpRIutZXQdmYwiZksPp40QZmcCmYnFaIcAAIAAdAQAAIAAgAAAAIAAgAA7y4fyaV0y&#10;poiHaoEokIjla2sdBolCa/EPP4mka9YCpocDbjAAAIAAeTsAAIAAgAAAAIAAgAA7FYUpcCkx9IX+&#10;cO8n+IZ3cXkcjYa/cbQO54aucYYCloTFdFMAAIAAfZgAAIAAgAAAAIAAgAA6fIK7dwoxXYPPd3wn&#10;doRld64cLoSXd6gOo4RJd5ICboMCeisAAIAAgAAAAIAAgAAAAIAAgAA6DYCqficw54H2fk8nC4Ks&#10;fjEb44LMfgEOkYJcfi4CiYGIfv8AAIAAgAAAAIAAgAAAAIAAgAAAAP//AAD//wAA//8AAG1mdDIA&#10;AAAABAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdp&#10;CNkKNguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYp&#10;pyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjD&#10;Sd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpbUVxmXXheil+bYK1hvmLPY+Bk8WYCZxJo&#10;I2kzakJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/&#10;hbuGt4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECVM5YmlxmYDJj/mfKa5JvWnMidu56tn5+g&#10;jqF8omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0ErUAte222rfIuLW5o7qQ&#10;u368a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+0afSkNN51GHV&#10;SdYx1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D&#10;7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60/1r//wAAAegDpwUsBoQH&#10;vwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+&#10;JLglsyauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+PHw9fD58P31A&#10;f0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV11bZV9tY3lngWuNb51zq&#10;Xe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t627ob+Vw4XHectpz1nTNdcN2uXeveKV5&#10;m3qQe4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jKibiKpouVjIONcY5gj06QPZEskhuTCpP6&#10;lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj2KTKpb2msaemqJupkaqHq3+sd61vrmev&#10;YLBasVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79dwGPBasJyw3vEhMWKxpDHlsidyaXKrcu2&#10;zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvded6G35TgnOGi4qjjreSy5bbmuue96MDp&#10;w+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//F///AAACBQPYBWgGxggG&#10;CTIKUgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk&#10;+SXuJuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5CzoAOvY77TzjPds+0z/L&#10;QMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQiFGJUohTiFSIVYhWiVeKWItZjVqPW5Fc&#10;k12WXphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyrbatuq2+rcKlxqHKlc6N0oHWddpl3lXiR&#10;eYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJDIoCiveL7YzijdiOzY/DkLmRr5Klk5yU&#10;kpWJloCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6peKqCq46snK2rrruvzLDf&#10;sfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrDzsTxxhXHOcheyYLKpsvKzO3OEM8y0FTR&#10;dNKU07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH483k0eXS5tDnzOjE6brqrOub7Iftb+5Y&#10;71zwW/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZA40FCQZUB38I&#10;lgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9&#10;I6YkkCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9&#10;pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hUelVtVl9XUVhD&#10;WTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6qb5ZwgnFsclZz&#10;QHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI6onPirOLmIx9&#10;jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JPoz+kMKUiphWn&#10;CKf9qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbIt82407nbuuO77bz4vgS/EcAgwTDCQMNS&#10;xGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G33PgoeHP4wLk&#10;TeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv///8AgACAAOZPf85/WM2Z&#10;f6h+zbTaf5l+eZwUf6N+ZYNMf8Z+hWqFf/5+wFG/gGN/PTkAgRKAD/zFfnyLNOS1fmOJbMxAfl2H&#10;zLOafm6GZprYfpiFQ4IYftmET2lafy+DZ1Cuf6+CoTgUgHaB5vq8fTaWceL7fTCTksrLfT6Qz7I6&#10;fWmOXpmTfayMLIDvfgeKImhOfnWIE0/BfwyGADdBf+iDrPjjfC6ht+FBfDOdv8kzfE2Z8LDCfIWW&#10;V5hFfN+TGn/LfU+P82dWfdGMtU7vfnyJTTaHf2eFXPc3e2OtA9+le2an68eqe4ejCq9ge8meaZb4&#10;fCuZ+H6yfK+Vt2ZufUORQU4uff2MezXlfvSG7/W8esq4Vd4veseyFMZDeuSsFK4ZeyymYZXce5mg&#10;2n2kfCSbWWWVfMiVqE2CfZGPgTVbfpGIX/R3elLDqtzseka8MsUJel21Cqz5eqeuO5Tpex+nm3zZ&#10;e7ag6GTYfGCZ3UztfTWSUDTofj2Jp/NjeffPAdvYeePGQMP6efK95Kv3ejq17JQCeriuJHwge1um&#10;QGRIfBCd5UxvfOqU4zSJffeKxfJ1ebTaWtrreZfQMsMPeZ/GlKsYeeO9apM7emS0ant3ew2rQGPC&#10;e8yhlkwJfK+XMzQ9fb6Ltu5TiNt+NteGh8R9wsCfhsN9cKmMheZ9VZJShSp9dXsHhIZ9xmPEg/F+&#10;NUyPg3h+6TWSgyiAAOw9h32Iy9YUhnCHQL9rhYOF46hjhLuEwZEehBuD33nUg5SDLWKcgx2CjUuS&#10;gsOCFjTYgpCBwep6hkeTZdR0hU2Q2r38hG+Oc6cLg8SMWI/tgzmKd3jKgsqIvWG2gmmHA0rNgiaF&#10;TDQzggeDb+jbhU+d/tLghF+adLx6g46XFKWrgueT6I60gnKRC3e7ghWOQWDWgceLZEoYgZeIaDOi&#10;gYuFBOdchIuooNFsg52kFbsQgtSfuqRbgjeblI2AgcKXlXa6gXiTu2AIgTmPskl1gRqLZTMkgR+G&#10;e+YAg/GzS9AbgwSturnNgjqoWKMygaOjLYx7gTaeIHXIgO6ZFF9KgL6T20jkgK+OOjK5gMGHz+TV&#10;g3O9+M76goe3Vri1gbyw4qIvgSaqqIufgMSkinURgIOeVV6ngFSX0UhpgFOQ2TJggHKI++PWgw7I&#10;pc4FgiTA4rfGgVe5U6FKgL+x+orQgGGqu3RrgC6jXF4pgAeblUgCgAeTOzIXgDCJ/uMAgr3TVM03&#10;gdbKWbb6gQfBmqCIgG65E4ojgBGwonPaf+KoBl23f8ae/Uerf9CVVjHcf/uK194SkeJ8sMjuj/F8&#10;Y7Oxjhh8Op47jGh8R4iNit58j3LFiWl9Cl0Rh/x9qEd7hpl+kzJRhTl/8dwqkLSGl8eUjsGFUrKS&#10;jPSEPJ02i1eDW4eOieSCtnHSiIiCPVwrhzOB2Ea5hemBojHLhKKBndqjj46QlcY5jaiOV7Fyi92M&#10;PpwVileKcIZ4iPiI2XDQh7WHaFtIhneF/EYFhUaEnzFUhBmDNNlCjpual8TYjL+XbLAHiweUa5rI&#10;iYKRpIVSiDmPHW/ZhwWMqFqDhdiKJkVvhLqHjzDsg6CEr9fujeGklMOHjAmgga66ilucm5mPiN6Y&#10;5IQ6h42VT27whmuR1VnOhUqONETohD2KWzCRgzWGC9a1jUuunMJci3epna2ZicqkxJiCiFKgF4NM&#10;hwibfm4aheGW4lkrhM6SHURzg9CM/zBFgtqHRNWnjNC4o8Fciv+ysKyhiVGs2pebh92nKoKGhpuh&#10;im13hXqb0FihhGKV0EQSg3OPbDAFgo2IVtTCjGrCpsCGip27sqvPiPG01JbRh3uuEoHOhj2nW2zj&#10;hSmgglg2hBaZTkPBgyeRnC/Rgk6JQdQEjBPMqb/Vik3EoKsfiKO8pZYnhy20voE3hfGs3mxnhOCk&#10;1VfUg9mcbUN4gvSThS+nghuKBc5Pmxt7gLqimFl7Uabvlax7RpMKkyd7c37okMZ72mqojnV8d1aI&#10;jCJ9OUKWicJ+UC9Ch0J/4sydmg+E0rmBlzyDvqYGlJeC1ZI0kiCCJH4Tj9OBrWnajZiBY1XGi1mB&#10;MUH8iRGBNy7vhqaBestCmRGOIbhElkWMLqT5k52KWpEukTeI1X0gjvqHfWkCjNGGSlUOiqWFH0F0&#10;iHCECi6lhhuC+sohmB6XjrcYlWOUuaPLksmSAZAbkFePjHwdji2NUWggjBSLKVRYifmI+UDyh9uG&#10;wS5lhZ+EXsj/l2ag9rYHlK2dRKKvkhuZv476j72WaXsgjYmTM2dRi3+QEVO+iW2MzUCKh12JYS4u&#10;hTSFocfsltiqYLT+lCKl16GukZKhcI4LjzmdMXpMjQmZAmaXiviUzlM2iPCQdEAwhu+L0y3/hNiG&#10;wcb7lmSzv7Qgk66uVqDXkR+pBY1Bjsij0XmejKGep2YKipOZY1LGiIKT4j/nho+ODS3YhIyHu8Yu&#10;lgO9GbNlk062xKAhkMCwfIySjmmqRHj+jEakEWWJikSdulJriDaXFj+qhkGQCy24hEyIkMWFla/G&#10;cbLNkvy/HJ+JkHK3xov+jh2wd3h7i/upKGUgif6hslIah/2Z7D9whhGRwi2fhBqJQL8gpId6razJ&#10;oPp6jZp/nXx6logUmh962HVylt57VmK0k6V8DFAqkFt86T3hjO5+ICxqiTt/072io5yDcKvin/KC&#10;fJnOnHOBtYdumR+BJXTFle+A0mIKkseArk+Jj4+Apj1ujDWA3CxJiJeBWbyDoqmMNqrcnwaKbpjs&#10;m4WIz4aMmEGHdXPzlRyGUGFSkgOFUE7zjtmEWz0Ki5CDhSwsiAWCxLuCod2U7KnQnkSSW5fZmsyP&#10;+YWVl36NwnMTlGSLzWCYkVSJ5k5mjjSH+jyyivuGECwTh4SEEbqloRqdw6jpnY6aZZbnmiGXNISh&#10;ltqUJnI8k6mRP1/mkKmOa03hjZSLfTxhim+Idiv9hxWFPbm8oI+mmqgenP2iaZYkmYyeYIPflkma&#10;f3GIkyuWr19NkCKS2k12jRWO4zwiif6KtyvqhreGRbjtoCCvWqdgnIqqWJVumRqlcYM1ldugqnD3&#10;ksSb617Xj7+XFU0ejKeSCzvwiZuMwCvbhmiHKrg3n8e4CabBnC2yJ5TWmLysWIKllX6mnHBzkmug&#10;5F5tj3CbDEzXjFmU8zvHiUuOjCvPhiiH67egn3nAtKY+m9m53pRWmGqzDoIplTCsSnAIkiCliV4a&#10;jyqepEyZjCCXgTufiRyQFCvFhfSIibCdrih6Jp+Kqc16CY6OpX56G32AoUh6amxKnSF6+FsFmPB7&#10;wEoJlKB8sTlqkBF9/ynQixx/xK9crVKCZp7UqNmBgo4GpISA0Hz+oFCAWmu/nDKAIlp9mA+AHUmN&#10;k8qANjkhj0uAkyngimuBOa53rGuKn54Cp/eI941So52He3xHn3OGR2sTm12FSFnpl0WEc0kakwuD&#10;rjjkjpuDECnuic+Cka20q5uSz50upzSQaoxzouOOMnt7nrGMNWpcmqOKcFlUlpKIwUiwkmCHEjiv&#10;jf6Fbin6iUeDyaztqv2a9ZxqppaX1IuqokmU53q0nhmSLGmwmfmPg1jNlfKM+EhUkcWKVjiCjXGH&#10;pSoEiNGE4KxEqmKjN5vJpf2fUosLobCbmXoanYSYCGkjmWaUhVhWlVGRBUgCkTCNazhajPCJryoN&#10;iG6F1Kueqe+rXptEpYCmqIqOoS2iGHmdnQCdr2izmO+ZVFf9lOaU5UfFkLuQTTg+jIiLhyoUiByG&#10;pasGqZezaJrDpR+t2ooZoMqobHkxnJ6jH2hUmJOd21ewlJWYfEeTkGqS7DgqjDWNJSoZh9iHVKqD&#10;qUy7ZJpXpMm06Im0oHWuhXjVnE2oQWgHmEaiCVd4lEubtUdukC+VMzgXjAOOgioeh6OH46Lht/x5&#10;x5MBssx5o4M8rap5uHN1qJZ6EWOZo316rFO/nkh7g0RGmN98hjVKkxx95yd/jNl/tqHkty2BjZJ3&#10;seiAsILWrLyADHMRp6N/qGMroox/h1NYnV1/nkPxl/p/1jUskkSAVSe8jBmBHKE/tkaJQpHbsQmH&#10;sIJPq9iGTXKEpsKFOWKooa6EXFLrnIaDrkOllyqDFDUWkYOCqCfyi3CCYqC3tXKQ5pFEsD6OpYGp&#10;qxKMlXHspfKKxGIgoOeJLVKBm8aHsUNglnGGOjUFkNmE2ighit6DiKAstMeYh5C3r5KVlIEZqmmS&#10;2XFbpUyQT2GmoDON6VIjmxyLm0Mnlc6JQDT4kEOG5ChIimGEjZ+btEKgJZA3rwSceYCjqdaZAnDu&#10;pLqVvGFEn6SSiVHVmn6PVUL5lTiMFDTtj7+IwShpifeFbp8us7qnsI/WrnqjQIBJqUyfA3CcpDWa&#10;8mD9nyWW7lGhmgKS20LWlKuOqjTlj0aKZiiFiaCGL563s1yvGY+NrgypzYAOqNKktHBeo7GfzWDC&#10;nqWa+lFxmZqWEUK8lFSRBTTlju6L2iibiVmGz55Nswq2Z488ra6wNH/LqHOqMHAoo1ekZGCcnlCe&#10;tFFbmUiY70K0lBCTDTTqjraNEiitiSCHUZXswf15f4cyu/J5UHiRtfh5Ymn8r/95wltnqet6aEzs&#10;o6F7Tz7rnQ58YjGFlgV90yV0jm9/qZU8wSaA2IbRuxh/+XhFtRR/XGmurw9/B1sVqPN+/Eymoqd/&#10;LD69nBN/gDGTlRaAHyXcjZ2BAZTZwDKID4ZrujOGi3frtCuFO2lNriKEQVq8qAODhExiobyC+j6a&#10;my2CiTGllECCSyY2jOaCOJSRv1CPLoYUuVSNCHeCs0+LGWjtrTyJbVpopyWIAkwloOWGtT5+ml+F&#10;dDG4k4SEUyaEjEiDTpRCvpOWSIXGuJKTeXczsoqQ6miZrHqOk1olpliMZUv4oCeKVD5rmayIPDHL&#10;kuKGMybHi8KEQpPkvf2dXYV7t/CZ3Hb1seGWm2hmq9KTkln2pbWQpUvWn32NwT5fmQ2K0zHdklWH&#10;5ib+i1KFFZOJvYOkToU6t2igD3bEsVGcEGg/q0GYS1nYpS+UokvEnvyQ8T5YmIONLTHskdyJZScs&#10;ivWFxpNNvQGrE4UOtuWmCnansM2hRmgsqr+cv1nJpLOYUku6npGT1T5VmBmPRDH6kXGKrydRiqmG&#10;WpMAvKKxtYTytnSrv3afsFGmEmgnqjmguVnMpCybjkvHnhKWVz5ul7qRETIYkTCLxidvim6G0YmV&#10;zCR5cHv1xTZ5KG5mvmh5L2Dst455j1OQsHh6PEZpqQl7LjnaoTd8TC4GmNR9ySOkj+F/nIlJyyqA&#10;ZXu/xGJ/dm4vvY5+1WC0tpx+iFNbr3B+i0ZJp/Z+0TnZoB1/PC5Dl8d/9CQzjvyA6YkzyhqHInuX&#10;w2qFoG4IvJOEV2CHtZWDcFM0rmGCy0Y2puqCYDnlnxeCEi6AltaB/CSwjjaCE4kvyR2NvnuJwmeL&#10;p23ou5CJz2BqtIiIQFMfrVyG+kYwpfCF1zn3niyExS65lgWD3SUbjY2DGokjyEKUUHuCwYCRmm3m&#10;up+PLmBfs5qNAlMdrGqLBUY6pRKJKjoRnWCHUS7ulVGFlSV1jP2EAIkJx4Sa2Ht7wLaXd23wuc2U&#10;ZGB1ssmRlVMvq6SO50ZQpE2MSTovnK+Jqy8flLmHICXBjIWExYjsxuGhL3t2wAqdGG39uRqZVGCO&#10;shiV2lNLqwCSf0Zuo7WPJzpQnBmLyC9LlDmIeSX/jCKFaojNxlSnUHtxv3eidm4NuIKd+GCqsYCZ&#10;ylNrqnCVwkaPozmRtjpym6qNpC90k9GJoSYyi9KF84ixxdCtMntxvvGnh24lt/qiPWDSsPmdV1Ob&#10;qfCYo0bDosWT7jqkm0uPNy+hk4eKliZai5OGYfLPe2N5sNvde7x50sSofBx6B60lfIN6XpVxfPd6&#10;3X2tfXx7gmXwfhV8Pk5Eftl9NDbLf+l+ffCyebmEz9otejSDysMqerOC6KvPezuCMpQ0e9CBqnyI&#10;fHaBQmThfS6A401VfhCAnzYBfzqAaO7MeFmQAthqeOWN2sGfeXiL0qpeehmKEJLqesmIfXtke4uH&#10;BWPkfF+Fhkx9fVuD/jVMfpuCP+0GdzObMdaud8iX77/4eGiU2KjgeRmR8pGYeeGPVHpBeruMw2Ly&#10;e6eKGku4fLmHRzStfgyD/etpdkemVdUbdt6iA75yd4Wd3qd3eEGZ7JBNeRaWHXkoegaScmINewaO&#10;lksCfCyKbzQkfY2FneoEdZOxb9O/diesEb0eds2m16Y3d4+hz48veG6c5ngfeWmX/WE5enyS60pf&#10;e7KNbTOvfR+HF+jadQW8e9KddZW2Drv/djevuqUkdvuplI49d+SjjXdReOqdc2CBegaXDEnUe0uQ&#10;MzNNfMKIaOfndJzHcdGwdSe/7rsQdcK4e6Q3doKxK41gd3Gp+HabeIOirl/yeaqa/EleevaSuzL8&#10;fHSJjOcndFXSQdD2dNnJm7pMdWrA/6NudiS4gIyidxOwFXX0eCuniF9qeVuejkj5erGU+jK8fDaK&#10;geKZhBF4G82Ng4V4eLgcgw544aI4gqt5ZIwJglx6DHW8gh962V+AgfB7w0lVgeJ87DN8ggR+deDh&#10;go6CqcxcgheB5rcSgbOBP6EogWWAwYrpgSuAa3SggQmAOV5zgP6AGUh1gRWAHzLggVqASd9RgUGN&#10;QcrBgNmLbrWWgIKJuJ/FgE2IPomygC6G8HOUgCmFvl2PgDWEike6gGSDWDJWgL+CB92/gCiXxckl&#10;f8eU9LQBf3ySQp5cf1CPuYh0f0uNbnKHf1yLMVy3f3+I40cTf8WGdDHdgDSDrNxEf0KiQcezfuKe&#10;e7KafqCa0p0HfoCXSodBfoKT3XGJfqqQk1vvfuCNIEZ7fzmJbTF0f7qFMNr6fpCsvsZ0fjGoBLFj&#10;fe6jWJvjfdOexYY9fd+aSHCefgyV0Fs5flaRNkX0fsKMOzEbf1GGjtnofgK3MsVsfaSxfrBcfV6r&#10;x5rkfUOmIYVefVqgkW/mfZKa8lqefeGVF0WBflyO0TDQfvmHw9kNfZfBmMSWfTq64q9/fO20FpoG&#10;fM2tTYSRfOemm285fS2f11oafYeYw0UhfgiRKzCTfq+IzthmfUrL7sPufO7EJ67FfJi8NZlEfG+0&#10;O4PgfIisWG6mfNWkYFmsfTucFETTfciTPTBjfnSJrdLvjOt22b+Si3x3V6u9ii133ZdfiP54fIKp&#10;h+Z5Q23Rht56NFkYhd57RkR7hPF8oTBahBp+a9F1i5SAwb5kijWAPKqjiPR/0ZZah9V/hoGvhtJ/&#10;ZWzoheN/Z1hAhP1/e0PMhCx/ui/ug26AKtAmilSKub0WiQWJNamDh8mHypU0hr+Gk4CbhdCFg2vx&#10;hPmEkVdthCyDokMrg3eCvy+NgtSB0s7OiUKUpbu0h/iSN6gQhs6P4pPphcuNs392hPWLtGr6hDOJ&#10;wlaqg3yHw0KdgtuFry85gkuDXc2BiGmehLpohyKbNKbJhgCX+pKyhQaU2X5khDGRzmoWg4WO2lX6&#10;gt6LxEIfglCIeS7xgdOExsxbh76oablMhnqkNqW0hVegCZGshGKb7X15g5WX32lHgumTzlVdglSP&#10;nEGygdiLFy6zgWyGC8tmhzOyRLhehfKtJ6THhM6n/5DJg9qi33yygxedymikgnOYoFTZgd2TPUFX&#10;gXKNfi6AgRaHJ8qghse8D7echYq2AaQAhGOv1ZAEg2qpoXv8gqqjd2gLghSdMlRpgYeWpUELgR6P&#10;py5WgM6IGsoKhnXFzbcDhTy+wKNZhBC3fY9ZgxKwJXtiglGo1GeNgcChaFQGgT+ZsEDFgOGRiC40&#10;gJWI5MO7lfh13rHKk7J2cp9vkZB3EIyUj5F3yXlcjal4qmX+i8t5uFLLiet66j/EiA18ay1phiR+&#10;YMJ8lMF/NLDQkoN+2J6EkG1+k4u2jnp+cniFjKJ+eWU1itl+pVIUiQ9+5z87h0d/Wy0rhXSADMFZ&#10;k6KIf6+ikW+HQJ17j1qGEoqvjXeFG3eWi7CERGRlifyDilFoiEaC1z7BhpSCNiz0hNeBncBFkpOR&#10;2K58kGyPupxLjmWNqomnjH2Lx3aeisyKDWORiSmIYlDCh4eGrz5Qhe+E8izFhEuDEL8nkb6bJq10&#10;j5iYMZs8jZeVUYiLi8CSiXWoig6P12LFiICNNVAphu2Kdj3thWSHkCycg9KEYr4nkRukc6x2jvig&#10;q5pCjPic6IehiyWZNXTXiXiVi2ISh+eR3E+mhmKODj2ZhOuJ/ix5g2uFjr1OkJitrquljnipDZlz&#10;jHakYIbaiqSftnQoiP6bEmGFh3OWWE85hemRbD1VhIKMNSxcgxWGkryfkDG22ar6jhOxV5jDjBCr&#10;tYYtijmmB3OIiJagWmD/hxealE7bhZSUjj0bhCyOLixFgs6HcLwZj9+/96pyjca5hpgui8Cy24WW&#10;ieWsF3MBiEGlU2CThsaedE6GhU+XVTzhg/OP3ywygpWIJ7UOnz11MqRjnCh1zpNimTd2eoHxlmV3&#10;RXAsk6N4Ol5GkOF5XkydjhF6qDs2iyx8RCqtiB5+VLQHnil9/KOjmxR9t5KumCd9joFElVt9im9+&#10;kqR9sl2jj/J+AUwKjTJ+ajrUimB/Cyqdh2V/7rMdnReGvKKtmg2FoJHRlyCEoIBklGKD0W6ykbmD&#10;KVzzjxmCn0t+jGmCHzp9iamBuyqPhsGBa7IpnCmPYqGqmSWNf5DClkGLvH97k36KFG3dkOSInFxF&#10;jlGHLUr9i7GFvDoxiQSESiqDhjGCyLFMm0uYH6DFmFGVdI/XlXaS4n6PkruQYm0XkBSN+1ugjZSL&#10;pUqFiwOJODnsiGyGsip5hbSEA7B0mqug2qAGl7CdZY8dlNKZ+n3OkhmWoWxij4CTUlsKjPyP/0ob&#10;ineMkTmwh++I8ipwhUqFGK+7mi6peZ9RlzWlOo5plFWg830lkZ2csmvOjwmYdVqTjImUJknFif2P&#10;rDmCh4SK+SpphPKGCK8hmc6x/p69ltSs643Uk/KnvnyTkTaiiGtIjqSdVFojjC6YB0l6iaWShzlb&#10;hyuMxCpjhKqG0q6qmYG6dp5Gloi0gY1Uk6OuWXwSkOOoHGrXjlCh4VnLi92bjkk2iWGVCjkwhvKO&#10;SSpehHCHeKcBqLp0wZd+pNx1W4e4oR52DHebnXV24mc5mc535lbElhl5HEahkkV6eDbgjkR8Kigv&#10;if5+SKYyp8R9Cpbzo+B8z4c2oB18t3canHN8yWa1mNF9C1ZJlSd9eEY3kV5+ATaojW1+yChLiTh/&#10;0aV/pr+FPZYzouSEOoaNnx6DWHZqm3yCrGYUl+OCKlXBlEeBykXRkIyBejZ4jKuBTChkiIqBO6TG&#10;pc+NW5VmofyLnoWxnj6KAHWqmpmIjmVnlw6HRlU3k32GEEVxj9CE2zZMi/+Dryh6h/KChaQEpRGV&#10;apSmoT+S+ITunYWQpXTnmeOOcWTIlkqMSlS5ksiKO0UdjyWIGDYoi2SF6iiNh3CDq6NjpGOdj5QH&#10;oJiaYIRPnN6XQ3ROmTyUOWQ8laaRN1RKkhmOOETUjoOLJzYIitmH9SichwGErKLPo+WllpOKoBeh&#10;pIPUnFadtHPPmK+ZzmPGlSKV8lPtkZ+SCUSXjgKOADXvimeJzyiphqaFiaJOo4itepMRn7eowINd&#10;m/Kj9XNdmEafK2NflLqaZ1OYkUGVkERgjaeQljXbiguLbii0hluGQqHooz+1SJKun2qvuIL2m6Gp&#10;/3L4l/KkPmMJlGWeh1NXkO6Yv0QzjV+S1zXEic+Myii8hh+G2Zmssmx0aYs8rcd0+nydqTp1rW2+&#10;pLN2jF6woBp3nU+im2B44kD+lnZ6TzLckUR8FCX2i7d+PJkasYt8PIrlrNx8AXxKqEJ79G1po7F8&#10;GF5Wnxd8ck9RmmN8+0C/lYB9ozLRkFt+jCY8iuN/tpihsImD6opdq+KC9nvSp0KCKmzoorSBnV3h&#10;niCBPk7zmXeBBkCClJ+A4jLHj4qA5yZ6iimBEJgir5aLe4nJqvSJ23suplqIYmxZoceHG11inT+G&#10;A06SmKGFAUBHk9SEBjK/jtKDHyaviYiCR5eYrs6TA4k8qi+QunqcpZeOl2vHoQaMllztnHWKsU46&#10;l+SI4UATkyGHBzK4ji6FLybciP6DW5cQrjWahoi+qZOXkHojpPeUtGtVoGWR9FyHm9SPQk3wlzWM&#10;kT/qkn2J2DKzjZ6HECcCiIqES5arraWh8IhaqQaeRXnCpGqaqGr5n9iXHVw4m0qTmU24lq6QCz/N&#10;keaMajKwjRyIuichiCqFF5ZHrUapN4gaqKCkzHmGo/WgWWq1n1Gb8Vv1msKXmU1+ljqTOD+rkYOO&#10;wTKvjLuKMic7h9yFwpX0rPywYYfQqE2rKXk9o5yl1GpxnvWghlu/mmWbUU1ald6WFD+YkTSQxzKv&#10;jHmLbCdPh52GTI0RvFJ0HH+ituN0oHIWsYR1UWRkrBd2N1acpn93VEjroK54qzu8mph6Ki8wlCN8&#10;AiQBjUl+MIy/u3h7gn99tgF7QnHwsI17O2Q5qw17b1ZtpWx730jGn518hTurmYt9TC9SkyN+VyRu&#10;jGR/noyEum6Csn8utP+Bx3Gpr4SBDGPpqgKAmlYmpGOAXUiUnpyATTuYmJWAVC9wkj+AjCTNi52A&#10;6YxBuWyJvn7VtAGINXE/roqG2mOOqQKFulXXo26E0EhfnbKEATuFl7eDPy+KkXWCnCUfivGCEYvv&#10;uJWQvn6CsyqOmHDnrbKMoGMyqCuK0lWUopCJKEgxnOOHmDt2lvSGBi+ikMaEgyVkil+DFYuXt/GX&#10;uH40sn+U8HChrQGSS2Lzp3iPyVVbod6NXkgOnCmK/ztqlkeInC+2kC2GPCWfieSD9otFt3CejH3z&#10;sfebG3BprG+XvmK/puCUf1UwoUyRVkf0m5yOKztlla+K9y/Ij6iHwyXOiX+EtIsQtvalMn3FsXyh&#10;D3A/q/Gc9mKbpl+Y81UQoM2VA0famymRDTtclTyNEC/ZjzWJEyX1iS2FUorUtqarvX2xsR6m03Ax&#10;q4Gh2mKFpduc+lUCoD+YQ0fZmqGTkDtqlNOO3i/wjuuKLyYUiOuF0YENxmRz9nSKwDR0ZGf+ugV1&#10;C1tps6x1807crQd3GkKCpgt4fzbDnrR6DivKluV79SJFjrZ+JYEHxX96+XSZv096p2gEuQZ6nltn&#10;spF6207Yq9x7XkKLpNx8HTbjnYd9ACwalcl+KiLXjcB/h4EQxGCBsHSHvjuAwWfwt+yADVtKsW1/&#10;sU7DqrZ/kEKJo75/pTb+nHR/1ixglM2AOyNVjOqAxYEPw0SIN3RwvSCGumfGttKFdFspsFCEdE6s&#10;qaKDtEKForeDFTcWm32Ciiyek/CCJSPAjDOB34D7wlOOr3RbvCqMo2ewtdeKz1sMr1aJLU6gqKaH&#10;uUKJoc2GZTcvmqSFGCzWkzCD5iQci5iC1oDcwZSVH3RLu2CSfmeqtQSQCVsNroGNwk6gp9aLmEKU&#10;oPyJgzdKmeaHdS0HkoyFeyRoixaDqoC9wPmbYnRAurqYI2eqtFOVBVsTrc6SEE6ppyuPNUKkoFqM&#10;ZDdlmUOJly0zkgGG3SSniqyEXICfwH6hcnQ5ujOdjGevs8KZu1scrTWWDk6zppeSgUKyn9eO+jd8&#10;mMqLeS1YkZCIDiTailWE74CHwBmnUHQ4ucCis2e6s0SeHlstrLKZtE7JphWVckLPn12RPTeamGON&#10;Ey14kT2JCCUCihGFZea3drFzaNFVd5N0S7uGeHB1NKU6eUh2Ko6heiR3OXfvew94ZWFPfA95qkrP&#10;fT17KDSvfrt8/+S1dNd+c8+zdeF+K7oPduB9+qPtd9t9541weNt99Hbaeep+GmBTew5+Skn3fF9+&#10;ljQGfft+/OLlc02Jis3xdGmIGriFdX+GxKJ9dpWFqIwrd7OEr3W/eOKDy19keiaC4kk0e5WB9TNw&#10;fUyA5OEocfyUjcwzcyOSCLbUdEaPpaD9dXGNa4rYdqyLanSgd/eJc159eVeHaUiAeuGFPDLsfK+C&#10;st+UcOifesqmchOb87VLc0GYiJ+MdHiVQomPdcSSF3OLdyqPCl2ieKKL1UfbekOIXzJ6fCSEXt5B&#10;cBOqVclZcT+l17QCcm6hYZ5Oc6ydBohwdQSYwHKHdneUfFzXeAaQGEdGebyLVjIZe62F490rb221&#10;GchKcJivpbLvccKqIJ1BcwKkqYd/dGWfR3G7deaZ1Vwnd4GUJUbIeUqOFTHJe0eHO9xSbvO/usd2&#10;cBu5TbIRcT6ytpxccnmsGYakc+GljnEDdXCe8luadxiYAEZceOuQlDGGevOIZtuzbqXKI8bab8bC&#10;srFhcN27Apuccg6zO4Xqc3WrfnBgdQqjp1sTdr2bd0X3eJySxjFReq+JYdcgfxVyGsOafxlzOa+A&#10;fyh0TprJf0B1aIWqf2R2l3Bif5Z35Vszf9h5TkYegD569TF+gN58/dWjfWZ8mcJyfYt8mq5ofbN8&#10;o5m4feJ8wYSefh58+29pfm19T1pRftF9skVmf11+NzEAgCF+5NQje/OHFMDXfCiGBKztfGCFAphS&#10;fKmEKINlfQGDa25cfXCCwllxffGCGES4fpiBcDCRf3WAtNKeerKRdL9Eeu+PaatgezWNbpb1e4yL&#10;jIIufAGJ1G1VfImIJViffSWGZkQdfeeEizAvftyCZ9Eueaibxr3deeqYzan+ejmV3ZWiep2S/IEF&#10;ex2QLWxbe8CNdFfdfHOKl0OQfUyHgS/aflWD98/5eNmmEryseR2iMKjSeW2eQpSDediaWoACemSW&#10;fWt3exCSnFcte9mOnkMTfMiKSS+SfeKFYc79eDWwTLuzeHqrfafXeMemjJOOeTShlH8necucpmrB&#10;eoSXpVaYe1aSbUKrfFeM2S9XfYGGn845d7y6aLrveAC0qqcIeEeurpK8eK+om35heUuijmoZehOc&#10;bVYYevGWBEJSe/qPKS8mfTCHsc2vd2rEXrpcd6y9pqZfd+i2lJIIeEWvWn25eOCoJGmJea+g1lWk&#10;epqZPEH/e7CRLi7/fO+IlcgJh9JxBbY6huhyRqO3hh9zdpB2hW90p3zBhM518GjfhDt3XFUlg7F4&#10;6kGHg0N6vC57gvl8+cbchkd65bU0hX57H6KnhMl7Wo90hCl7pXvNg5t8CmgBgyF8i1RfgrR9IEDu&#10;gmZ93C4ngjp+y8WzhOGEyrQAhC2EAqGig4GDQo5agvWCnnrFgnmCGmcbgheBrFOfgcqBREBhgZ2A&#10;5i3egY6Ag8Rag6WOjrKZgvSM5KAiglmLPI0MgdyJp3mfgX+INmYngTiGzlLigQOFXj/egO6D2C2d&#10;gPaCHsMOgqSYQLFOgfaVvp7ggWWTNovbgPKQsHiVgJ6ONmVLgHGL01I7gFGJUj9tgFOGoC1mgHGD&#10;lcH1gduh9bA7gTKem53SgKKbJIrbgDSXpHewf+mUKWSIf8CQrlGpf7eNGz8Jf86JOi03f/+E5MES&#10;gT2rm69ZgJinYpztgASi9on5f5eecXbnf1eZ8mPlfzqVZVEufzOQrT63f16LnS0Qf6CGCcBkgMa1&#10;Kq6mgCWwDZwtf4uqoYk2fxalCXYyftmfeGNHfsyZ11C4ftKUAD5wfwKNwizwf1GHBL/tgHS+oa4e&#10;f9W4mJuKfzGyGoiJfq+rX3WWfm+kr2LKfmmd8lBbfn2W/D4yfruPnSzXfxKH1bl3kK5wRqkSjuZx&#10;kpf4jUxy0IYei9R0EXPRiml1bmFaiQd28k8Zh6V4mz0DhlB6jyumhQd887h+j0R5lagsjZx56pcF&#10;jBR6Q4U3iqd6rnL3iUp7NmCVh/x73U5shrB8mjyJhXV9iCt+hEN+srd6jfmCy6cEjGOCP5X7iuGB&#10;toQsiYWBS3ILiDuA+V/NhwSAvk3MhdCAjDwdhK6Aaitag5OAVLZojMWMAKXbizmKnZTDiciJNoMm&#10;iHCH6XEahz2Gtl8GhhqFj000hP+EYju7g/mDLCs6gvmB17VOi8yVJqTXikOS9pO7iNmQwYISh4+O&#10;j3AshmSMaF4+hVuKT0yghFKIHTthg16FyCsggnODNrRaiw2eSaPgiYmbTZLIiCCYOYEthtuVHG9g&#10;hbaSAV2UhK2O4Uwkg7eLqTsVgtmINCsJggCEbbOSinanVaMYiPejh5H/h4yfjIBqhkabfG6yhSmX&#10;al0JhCmTRku/gzKO+jrYgmaKaCr2gaGFfLL2igKwSKJ3iIirpJFUhxmmuX/Ahcyhpm4UhLGckVyA&#10;g8CXZ0tdgtKSCzqiggiMXirngVKGYrKIia65IaH6iDizn5DChsKts38phWynj22OhE6halwWg2Gb&#10;MEsJgoGUxDprgcSOCyragROHH6tamcBvu5wjlytxCoxOlMdyUXvSkoFzomrrkEN1EVnfjgJ2qUka&#10;i7Z4ZjiaiWR6cykGhwN87KqTmH94gZtxlgF454uPk6d5WHsakWV53mo6jy96hFlBjP57S0iUisJ8&#10;LDhIiIR9QikHhjV+manDl0OBLJp/lNiAvoqykoKAXno6kE+AGmlyjil/81iZjAt/5UgSieN/4jf+&#10;h7p/+SkIhX+AJ6jVliuJtJmAk8WIh4mlkXqHZXlbj0iGT2injTaFWVf3iyqEa0eeiRaDfTe/hwOC&#10;jikJhN+Bk6f2lSuSS5ibktCQXYi9kI+OcXh0jmaMhGfvjE+KpldgilmI1Uc1iFiG8jeIhl2E+SkK&#10;hFWC3KcqlHKa35flkhqYMYgLj9eVcHe3jbCSqWc8i6OP5FbQia2NHUbPh7yKQTdRhdSHOCkKg+CD&#10;/qZ/k+GjU5c2kY+f44daj0mcSXcOjSCYnWanixmU7lZYiSmRMUZ+hzWNUjcohV6JPikLg3+E96X3&#10;k3SrpZaqkSWnbIbHjtui8nZ9jKueVGYgiqaZslXliMGU/EYvhtKQIDcFhP2LCCkLgy+FyqWVkyOz&#10;3pY8kNeu1oZJjoepanX8jE6jymWvikSeJ1WNiGKYc0XrhoGSmTbbhLmMiykLgu+Gd53NowtvW4+l&#10;n7Vwo4D5nItx7nHCmXNzSmI0llN0x1KRkyN2cENKj9h4PjRojHF6XyaiiOF85J02ofR3o48nnqp4&#10;DoBwm314jXE8mGB5J2GzlUJ55lIfkhx6y0Lvjt17zDRBi4Z9BibLiAh+gJyZoMl/xI5qnY5/aX/H&#10;mmB/InCOl0x/AGEZlDp+/1GikSR/GkKVjfZ/RjQdirJ/kibwh0h/+5vin7KHxo2dnH6Gt37qmVuF&#10;uG/VlkmE1GBzk0iEDlEgkEODWEI+jSaCpDP7ifWB+ycPhqGBVJsins+PtIzhm56N+X4smICMSG8U&#10;lXOKo1/fkmuJBFCrj3iHeEH0jGmF3jPgiUyEOScqhhGCiZqFngiXsYxCmuKVRH2Nl8aSzm5+lLeQ&#10;VF9XkbKN3VBIjriLaEG1i7qI5zPJiLWGSCdAhZiDl5n8nXmfj4vMmlacbn0WlzKZKW3/lByV1F7d&#10;kR6Sg0/pji6PKUF8iyyLuDO0iDmIIydThTOEfpmMnRGnRItame+jaXyflsWfUG2Lk6abGV5zkKiW&#10;5E+OjcKSokFBisWORzOih9SJxCdihOGFQJk4nMSu2or/mZ+qPHw5lm6lQG0kk0igGV4akEaa9U9K&#10;jWGVxkEQinGQgjOLh46LISduhKCF35DurI5vBYO3qH5wQnYepI1xjmgboJpy9FnanIp0f0uYmFd2&#10;OT3Kk/l4GjCDj2V6TiSBipl825CFq5t22oNsp4l3Q3XKo4d3y2fJn4V4eFmKm3F5UEtXl0R6Uj2d&#10;ku97cjCIjmp80CTQibF+aJAbqnl+eYLmpnJ+KXVVomt99mdNnmx981kfmmB+FUsFlkF+Wj1tkfp+&#10;sjCLjYh/MyUViOZ/04+aqWCF8IJQpV6E+3SvoV+EHWbEnWGDZFimmWWCz0qslVSCTT07kR2B1TCK&#10;jL+BcSVRiDaBG48PqHaNWIHCpHmLw3QboH+KP2YxnIOIzVg3mIOHcUpZlIOGJT0OkFmE1DCKjA6D&#10;hiWEh5+CPY6Op8OUuYFHo8mSg3Okn8uQS2W9m82OG1fQl82L8koWk8KJzDzsj6aHozCMi3KFbCWu&#10;hyGDOo4tpySb+4DiozCZHnM+nzGWK2VbmzKTMld8lzWQOkndky2NPDzXjwSKMzCPiueHHCXShriE&#10;EY3Xpr2jGYCtosefkXMGnrib0mUXmqKX+1c3lqCULkmdkqyQXzyvjpWMhjCQinyImCXuhmOExY2T&#10;pnKqEoBqonKl1XK+nlmhP2TOmj2ch1b6ljeX30lxkkSTNzyWjjqOijCMijGJ1CYFhh+FV4S7tkZu&#10;qnhhsYNv2mvGrMhxJl7pp+9yllHrot90MUUEnZN1/zinmAx39Sz0kjh6PSKijCd80oSBtW52FnhK&#10;sJl2eGurq753CF7Nps13x1HQobN4uET1nGt52Tislut7Gy0lkSd8nSMVizB+U4RMtE19O3f6r318&#10;8Wtoqpp8zl6FpaV86FGUoJB9L0TQm1V9njimleJ+Ji1OkDN+2yN4ilh/r4QDsyiELnebrlyDTWr5&#10;qX6CjV4tpIuB/FFKn4OBmESimlaBTTiblPSBES1vj1uA8iPNiZ6A54OtsjCLEXdDrWiJnmqcqI2I&#10;Rl3Mo5qHBlEInpCF50R2mXSE3jiQlCCD2C2Mjp6C4CQWiP+B+4NZsXWR7Hb3rKuP5mpTp8qN5V2G&#10;otSL81DLncuKE0RTmKmIQDiIk2SGby2kjfiEoSRSiHqC6IMPsOWYnna6rBaWAGoapyuTUF1Ooi+Q&#10;olCXnSqOA0Q2mA2LaDiHkr+IzC26jWmGLySEiA2DsoLesGmfHnaMq5ib4WnrpqeYfF0goaaVDVBu&#10;nKCRqkQRl5CORjh6kkKK5i3PjO+HhySth7SEWYKusBylgnaFqzuhoGngpjWdaV0DoRuZGVBYnAmU&#10;60QMlv2QyjiDkc+MtS3ijJuIpiTNh22E4XkawDBuZW19ustvgGHOtUpwx1YKr4ByPUpHqVxz5j64&#10;ouF1yTPKnBd31CmolO16MSD6jZF8yXkOv2l1b22XueR1wWHntDN2UVYirkd3HkpfqBR4Jz7boZt5&#10;ZzQBmth6yyoGk8J8cSGNjIh+PnkQvj58Hm2BuLl7z2HWsv97tVYMrQl76UpVpth8Uj7moGp87DQo&#10;mbV9oypVkrl+iyIMi6N/jnkDvQOCkG1ct4GBuWGhscmBD1Xnq9eAoko8pbGAbT7ln1KAWDRFmLCA&#10;WSqYkc+AfiJ5it+AuXjnu/WI7W0/tnOHlWGAsLqGYVW/qsmFUUotpKWEaz7mnlmDpjRgl8mC6irS&#10;kQKCSCLWijiBv3jGuyaPRG0ttZmNZ2F0r9iLmVW0qeWJ40oio8WIRz7snXmGwzR6lv2FSysFkFKD&#10;5SMjiayCoHiouoWVbG0ktOmTBmFwrxyQllWwqSWOMkogow2L5T70nMqJpjSTlk6HcSsyj72FUSNi&#10;iTqDXXiOug2bYW0itF2YamFzroGVUFWxqIOSNkocom6PND71nDuMPzSklcmJWStWj0KGiSOViN2D&#10;+nh7ubShJm0ns+qdkWF8rf6ZwFW2p/iV6EokoeOSLz8Fm7iOiTS0lVmK9yttjuiHiSO+iJOEedql&#10;cfBtKsamc1FuxLIrdKRwV50gdepx6Ye0dzBziXImeIV1Qly1efN3FUdte5R5IzKtfYp7k9i2b9t4&#10;GcUXcWt4ibDGcuN5BZvkdE95koaUdb56NHEidz1661vMeNR7r0atep58lDIlfLl9pNbvbhiDBcNb&#10;b7+CUa9EcVSBrpp7ct6BNYVXdG+A13ASdhSAilrqd9GAPUX9eb9/9DGte/t/ndU0bI+Nz8GdbkWM&#10;Da2Sb+yKY5kAcZGI1oQJc0OHdW77dQqGHFoPdumEtkVaePiDODFEe1GBetOia0eYfcASbQiVxawK&#10;br2TG5eMcHKQhYLIcjuOBW3tdCGLnFk/dh6JFETFeEqGWDDperyDMtJYakmjGL7PbA+fdqrIbcmb&#10;yJZUb4iYI4GrcV+UjGz0c1aQ9liAdW+NR0Q/d7WJSjCcejuEwdFQaYGtl73La0mpDam/bQKkWJVN&#10;bsWfnYC+cKqa7mwtcrKWMlfddNqRQ0PPdzaMBDBbec+GItCIaO+37L0Garayd6jrbGisuZRxbiem&#10;3n/pcBShDWt4ciubLVdVdGSVCENvds6OezAneXWHU8/+aJDCA7x8alO7lKhIa/e0xJO7ba2tx384&#10;b5imzWrecbifv1bSc/2YZ0MPdnaQoi/9eSyIU8vEehlsJLmXep5t8qa9eyhvqJMse7ZxVH8ifExz&#10;DGrqfPF031bWfat20ELpfo95AC+af7d7mMpgeC92i7h9eOB3PKWteYh36ZInejB4nX4oeuJ5ZGoG&#10;e6l6QlYOfIl7MkJOfZd8SS85fud9k8jodoKA3bbld0mAgaQ5eAeAKpDHeMx/6nz2eZ9/v2kDeot/&#10;plU6e41/kEGyfLx/gy7jfit/c8dkdQ2LC7VTdeGJvKKrdrCIcI9wd4mHMHvFeH2GEGgEeYeE9lR0&#10;eqmD00Eme/mCnS6YfYSBNcX5c9OVJ7PwdLCS8qFLdY6Qto4edneOfXqmd3uMT2cUeKSKMVO9eeGH&#10;90Cpe02FkC5YfPKC0sTOctyfObLHc7+cJKAmdKGY8Y0EdZSVtnmndqeSfmY6d92PQ1MYeTWL8EA6&#10;erqIVS4hfHWERsPdchqpMrHXcwClOp8zc+GhC4wWdNicx3jRdfiYhGWJdz6UMFKOeKKPrj/eej6K&#10;4C30fAuFjcMncYmzBbEdcm+uKJ5rc0uo+ItMdD+jn3gQdWaeRmTldr2Y2lIUeDGTMT+PediNKi3O&#10;e7SGpsKucSq8pbCWcgy22Z3NctywnIqhc8aqJ3dvdO2jrmRddkydIVGid86WUz89eYWPJC2xe26H&#10;kL1ggntrUqzdgh5tP5uJgdxvC4lega5wyHatgYxylGPIgXh0f1ERgXJ2iz6HgY143Syzgdh7m7xJ&#10;gLZ1G6vJgId2AJpjgF922ohLgEZ3tnWygDt4omLugER5p1BbgF16wT4EgJp8BCx5gQZ9gLsmfxd+&#10;2aqMfwZ+xplYfvF+sIc2fu9+o3S5fvt+q2IcfyB+xU+0f1p+5j2Qf7x/FCxGgEl/SbnTfa2IdKk2&#10;faWHhZfmfaSGioX3fbSFkXOdfeGEr2EwfiWD1E7/fnuC9D0afvqCBCwZf6KA8riSfH+R/Kf2fH+Q&#10;OZarfIuOYITMfKqMe3KifOSKnGBefUWIyE5ifbWG3jy2fk+EzCvyfxGCdreGe5Obgabse5qY6pWm&#10;e6mWJ4PSe9CTT3HBfBaQc1+jfICNkk3YfQqKmzxdfbyHYyvSfpWD0Lavetik7qYSeuShf5TJevKd&#10;zYL7exuZ93EAe26WHV8Ge+aSMU1lfHiOHjwVfUCJwiu3fi2E/rYMekuuOKVmelqp7ZQRemSlRIJD&#10;eoigZnBTeuGbgl5we2uWikz2fAqRYDvWfNuL4CugfdeGAbWheey3V6TmefyyKpN6efqsfYGkehSm&#10;jG/CemuglF35evuaiEyWe6qURjuTfIuNsSuPfZOG169miztqsqBOifRsqJBZiOBufn+Dh+5wR24p&#10;hwdyI1yghil0I0tXhVF2STpAhJB4uyn7g+x7nK6KiZJz6p9qiH906Y9dh4R13H6Uhp921G1Phch3&#10;4VvjhQB5CUq5hEF6SjnZg517uynngxN9ba2TiAp8/55IhxN9I45bhiV9Pn2RhVZ9YmxvhJR9mVss&#10;g+Z95Uotg0R+OzmCgr9+pCnWglJ/IKyChqWGC50ohbqFYI0phOGEoXyYhB6D52uWg3GDRFqEgtuC&#10;qUmxgliCDTk1gfaBaSnGgaiAsatjhX+O/pwshJqNlIwvg82MC3uMgxaKcWqtgnqI3Fm/ggOHVUkj&#10;gZaFvDjmgUqEBCm5gRaCHKp2hJ2X8Zs5g8CVwIs/gvWTXnqvgkOQ3WnogbGOWFkigT6L00izgOmJ&#10;PTikgLaGbymugJiDX6m2g+qgx5p2gxWdzYp7gkiainnugZeXGWk5gQ6To1iYgKeQIkhZgFSMgzhv&#10;gDiIoimlgDCEd6klg2SpgJnbgpWluInUgcOhinlIgQmdHGifgIOYqlgMgC6UKEfzf+mPhjhBf9KK&#10;lymef9uFZajEgwayF5lkgjytfYlFgWCoVXizgJii3GgegA6dYleof76X3Ueof4mSNDgSf4OMQymY&#10;f5aGKaHllBRqTpPvkgJsP4UtkC1uGHWcjnZv7GWXjMFx1VVtiwlz5kWWiUx2HjYJh5d4pid2hel7&#10;m6E1kppzAZM+kLV0CIRlju51C3TgjTp2GWTqi413P1TaieZ4hUUfiD155jXHhp97fieIhQh9WaBs&#10;kSl7jZJJj2B7xYOGjaN7/nQBi/98RWQoimR8o1Q8iNV9GESqh0R9nDWMhcB+PCeXhEB+9596j9uD&#10;75FIjhmDcoJ0jG6C7nMkitKCamNkiVCB+1Olh9iBlkRDhl+BNDVZhPeA1Sekg5GAcp6VjrSMWJBc&#10;jP+LI4GLi1+J23JAic+IhWK1iFCHNlMZhvGF80PkhZGEpDUshEODQyewgvqByJ3NjdqUv4+ojC6S&#10;04Daio6QvXGFiQCOjmIFh4uMXFKQhjCKKkOFhOSH6jT9g6yFgie6gnqC9Z0pjS+dAo78i4qaW4At&#10;ieiXcnDeiFmUYmFwhuyRTFIahZmOK0M8hE2K8jTbgyuHiSfCghCD+JypjK+lHI51ixChtn+diWid&#10;9HBSh9GZ+WDthmaV9VGmhSKR4kLsg9+NtjS+gsGJUyfIgbmE05xPjFOtE44Mireo7H8jiQekQW/V&#10;h2WfTGCBhfSaUVFThLSVSUKtg4CQJjSYgnOK1ifNgXOFh5TjnSRp/Yfbml1r5Hotl8htv2vXlUNv&#10;nl0gkrJxlk5VkBBzuD/xjVt2ATH5ipl4myUrh8l7l5RVm91yM4dYmTBzPXmZlpx0TmtNlBJ1cFyk&#10;kYN2r03vju14Ej+mjEZ5kjHiiZd7TCVhhtt9RZO3moF6OIaVl+t6gnjulVt602qgktx7O1wQkFt7&#10;vk18jdl8XD9ai0d9DDHMiK993yWQhgp+0JL7mTqCF4XElq6BtXgNlC2BU2nrkbWA/1twj0qAwE0D&#10;jN2AkT8NimGAaDG1h+CATCW5hVSAOJI6mCyJ4IUJlaaI2ndSky2HymkskL2GtlrojlCFpkyYi/mE&#10;pj7NiZGDnjGkhyiCjyXbhLeBeZGal0iRs4RnlNCQA3axklmONGiYj+mMUFpjjYGKa0xBiyeIij6Z&#10;iNSGojGVhoaEoiX5hDOCk5EVlqGZY4P1lDCXC3Y/kbKUdGgcjzqRuVnpjNmO/UviiouMPT5niDiJ&#10;bzGGhf6GgCYRg8aDhJCrlieg5oOGk7id33XKkTSafGeqjrKW5FmAjFKTSkuEihCPpz4ph8SL9jF5&#10;hZCIIiYkg2yET5Bdlc6oP4Mvk16khnVnkNGgS2dGjkWby1kqi+CXSUtEiaGSwT37h2OOLTFjhUCJ&#10;gCY0gyWE9IiApmxpp3xRovhrgW+jn6VtXWJ2nElvR1UFmMpxUEeVlSlzhTqhkWZ14i47jX94kCMh&#10;iYB7k4gSpVdxbHv8oehyc29HnoJzjWIjmxZ0w1S8l5R2HEdfk/t3nTqEkEN5Pi5PjG97HCN5iIR9&#10;MYegpAp48ntroKp5RW7MnUR5q2Gomd16MlRXlmZ62UcXkt57ojpgjzh8gC5ci3p9hyPGh6h+rIcW&#10;osSASnrNn2yAAG4gnBJ/v2EgmLJ/llPilU1/iEbGkdh/jzo3jkd/oy5liqB/yyQIhumAAoaFobOH&#10;kXo8nmOGr22LmxCFy2CMl7OE61N5lFGEHkZ3kPCDXjoQjXGCoC5sieCB5iRAhkaBMoYFoOGOznnC&#10;nZeNVG0VmkGLw2AYluSKKFMSk4OIkEY9kByG/jn3jK+FbS5ziTiD0iRvhbyCO4WioC2V5nlcnOuT&#10;z2ysmZSRiV+zljaPKlK8ktmMyUYFj3iKZTnqjAKH/S5+iKWFiCSWhUuDHIVQn7ac13ksnHSaKWx6&#10;mQ6XIF90lZiT5VJ6kjaQsEXDjumNfzm/i4WKTS6BiDCHCCS1hO+D2YUSn2GjnHjunBWgS2w0mKOc&#10;d18rlSSYYlI9kb6UV0WYjnOQUjmnix+MTy5+h9uIRiTOhKWEcny+r+tpP3FLq9drC2WLp8Js6Fl8&#10;o4Ju301InwRw/EEvmkxzSTWnlWN1vyrOkER4hCFXiwx7jXxtrwNwnXElqthxnWVopp1ywVliokJ0&#10;C003nbt1gUEtmQp3JTW7lCx46ysLjx967iHOigF9H3wlrb93rHDIqZl4BWUfpVh4fFkaoPx5JE0C&#10;nH158kESl9x66DXAkw97+Ss9jhp9NSI2iRl+i3vOrHF+hHBeqFF+TWSopBl+KljCn8R+LEy5m1V+&#10;U0DplsZ+kzW9kg1+5StmjTJ/VCKPiFB/0ntwq1WFSXAApzyEimRHowiD01hdnraDJ0x6mkqCmEDA&#10;lc+CHzW3kSmBrCuHjGeBSSLbh6WA83sZqn6MBm+zpmWKvmP+oiyJZFgWndiICUw7mW+Gu0ChlPKF&#10;fTWzkF6ERSuji7aDESMahxaB7XrQqdeSlm95pbuQw2PGoXqOwVfcnR+MrUwEmLuKo0CDlEWIojW3&#10;j6yGpSu9ix2EpiNOhqGCwXqfqU+Y729LpS+WimOToOiT3VepnIiRDEvVmCSOQkBXk7yLfDWojyWI&#10;wCvXipyGBSN4hkGDcXp0qPmfJm9NpMmcOWOPoGyYx1eOm/KVF0vDl4KRgkBWkx+OADWzjqiKkSvp&#10;ikCHKSOahfWEAHGBuaNo3GartQRqklvFsDFsbVDKqv9ucEXQpWlwojsNn4FzCzDymVh1nCejkul4&#10;eh/CjHJ7h3FEuORv12artBJwyFvUrwJx8VDkqapzTkXxpAh04zs9niV2rDE1mAZ4mSgKka56xCBX&#10;i1d9DXEot6J2c2aAssp2yVu6rbB3TFDMqE94E0XrorN5CjtOnN56MTFjltJ7dihfkJV86CDXimJ+&#10;bXEHtkN8z2ZMsW98olt5rFt8mVCjpwN8w0XSoXR9HztPm7J9mzGFlbx+Lyimj51+5CFFiZB/p3De&#10;tRSDFGYmsEKCcFtRqy+B4FB0pduBZ0XBoFOBGDtQmqaA6DGjlMaAwyjjjsSAtyGjiN6AunC4tCyJ&#10;UmYTr0+INltCqjWHEVBjpOGF9UWwn2CE8DtVmbeEBTG+k+uDKikXjgiCXiHwiEiBp3CXs3mPYGYL&#10;rouNyFs+qWaMCVBbpBCKQUWpnpeIjDtamPiG6THZkzCFVSlGjWqD0iIwh86Cb3B+svWVN2YNrfCT&#10;IVtCqLyQwFBZo1+ORUWfnemL3DtUmFyJhTHmkqCHQylrjOeFEiJkh2qDFXBtspaa2WYXrXKYPVtN&#10;qCyVMVBcoseR/EWjnVOO3Dtgl9CL1DHwkieI5Sl9jISGFyKNhxyDm86hbRhm+rvobuxpPai1cK1r&#10;cZTqcl5tnIC1dBJvzmxWddpyF1ggd790f0Qded93JzDJfFl6Psy+arRxxbpqbMFy5Kdgbq10BpO+&#10;cIt1MH+kcm52Z2tidGd3s1dJdn55EkN0eM96mzBie3h8Ysr5aKd8fri0atJ8gaXobOR8jZJebuZ8&#10;tn5wcPJ882pccxd9QVZ0dVt9lkLXd9p9+zAHeqx+bMk7ZteHDbb4aRuGCqQ5a0SFFpDrbWiENX0p&#10;b5yDdmlOceqCv1WldFiCA0JFdv+BPS+3efeAVsenZVCRe7VxZ6aPi6K2aeWNno98bB6Lu3v1bm+J&#10;6GhMcOOIKFTic3WGU0HBdkCEWi9yeViCG8ZfZByb1rQyZn2ZA6F9aMaWGo5NaxCTL3rhbXSQTGdk&#10;b/6NalQzcrKKeEFLdZyHSS84eM+DtMVbYyamErM1ZY+iW6B9Z9yeco1Rai6aeHn9bKWWhmalb0SS&#10;iFOfcgyOZEDqdRKJ/i8IeFyFHcSZYnCwILJ2ZNyrgZ+yZyWmlIyAaXehhHkza/iceWX4bqyXYlMf&#10;cYmSE0CXdKCMby7gd/2GVcQaYfe567H0ZGC0Up8ZZp+uV4vYaOioLXiRa2uiB2Vtbimb0FKncRWV&#10;XEA/dECOjC7Ad7CHWsCCdP9mNK+Pdf5opp3ldv9q9Yt4eAFtMHiKeQ5vc2Vrei5x0FJ8e2l0UD/E&#10;fNZ3FC3TfpB6S78ncshwe66Bc/9x1JzjdSNzHoqEdkZ0Z3ejd3R1vWSdeL53KlHPeiV4rj9Fe8R6&#10;Yi2Ofa98WL2vcNF6n6zqcid68ptzc2p7QIkodK97mXZ4dgV8A2Ojd3l8f1EHeQp9BD66etN9nC1S&#10;fOR+SLwobxeEmatZcIKD/pnpcd2DXofbcz2CwXVQdLqCO2KwdlOBvFBQeAuBPD5BefuAti0dfDCA&#10;GLq7bZ+Oe6n4bxuNBJiNcIuLeoaNcgCJ6HQ/c5OIXmHMdVGG4k+mdyuFVD3UeT6DqCzve5OBwrmS&#10;bHWYU6jUbfyWAJdvb3WThoV7cPqQ+XNHcqCObGEBdHGL3U8QdmuJPz10eJ2GaizJew2DQLima4ii&#10;C6fobRae3JaCbpKbbISWcB+X3XJ4cdiUTWBXc7yQr06TdciM7z0meBWI8Sypep2Ej7f3atermKc0&#10;bGeniJXBbeGjHIPUb22egnG/cTCZ5V+5cyqVOU4gdUmQXzzid6WLNiyPekCFr7eGamG06Kaza+2v&#10;7ZUpbVyqfIMybuCkz3EpcKWfIF88cqqZYE22dNqTbDyVd0qNKSx6efWGnrLVfSFlpKN1fURoLJM5&#10;fYFqiYIcfdBsz3Bwfi5vH16Sfp1xjkzwfyF0IjuNf893ASsIgLp6VbHEewxvS6Jqe2lwz5Ibe8dy&#10;PoETfDJzp2+EfK11HV3KfUB2rExPfep4VDsifsJ6LSrmf9V8TLCceSh44aEqeat5cpENeiR5+YAC&#10;eqt6fm6Ve0R7FF0Fe/p7vEu6fMt8cjrDfc19PyrIfwl+Ja9Gd3qCS5/QeBGCB4+heKWBrn7PeUSB&#10;UW2FegOBAlwnet2AvEsVe9KAdzpefPiAMCquflR/264EdhWLoZ6PdrqKjo5md2CJXH2keBKIF2yV&#10;eOSG1VteeeGFnEqDevWEVjoHfDyC9iqXfbeBa6z6dPiU8J2IdaiTDo1mdlaQ+HywdxaOxmu4d/iM&#10;jlqweQWKUkoEejeIBzm8e5uFjCqEfTGC0KwmdBSeH5yxdMyba4yPdX2YbHvhdkSVRWr+dzeSFloa&#10;eFWO2EmdeZSLfDmAexOH5yp1fMGEB6uHc2inJJwJdCSjmYvddNOfq3sydZmbhWpZdpaXVlmLd8mT&#10;FUk3eRmOrjlLeqSKASpofGWFEKsfcvKv8ZuOc66riYtNdFSmonqcdRGhdWnSdg+cPlked0uW9kjb&#10;eK2RgjkLekyLzCpefByF7KWLhXxlO5d/hMhnyIiNhERqLHi2g95se2hRg4Nu2Fe9gzNxV0dygvBz&#10;/jdygsx29ChqgtR6XKSvg4huU5aVgxJv74eMgq9xdHfGglxy9md+ghh0iFcNgeV2NEbqgcF3/Dcj&#10;gcB5+Shrgeh8PqOwgcB3RZVogXB4CYZ/gSN4u3bAgOl5b2afgL96L1ZagK17A0ZogKp75jbbgM18&#10;5ChrgRZ+AaKbgBiAI5RIf9+AIIVTf66AA3Xcf4d/4mXaf3p/y1XHf4Z/vkYFf6Z/tTamf/F/rChr&#10;gF5/oKF/fsKI75NLfpaIL4RZfnOHSXTMfl2GSmT6fmSFTVUJfpKEWEV9fs+DWTZffzWCRyhrf7+B&#10;GKCWfbKRs5JcfZGQMYNxfXWOdnP0fWqMl2Q5fX6KsVR2fbeIx0UWfg+G0TYofpOEsShrfziCZZ/Z&#10;fNmaUpGefMKYDIK1fKeVdnM+fKCSsWOVfMKP4FP1fQqNAUTFfWuKCzX+fgmG4ihrfseDhp9KfDSi&#10;yJEGfCSfu4IUfAacQ3Kie/yYjGMDfCSUyFNzfICQ8kRqfPGNADXYfZiI1ChrfmuEe57oe8CrDJCR&#10;e7OnNIGOe42i0XIae3meHmKNe6GZX1MXfASUjkQefIePnjWnfUKKeShrfiGFRZidjjFk6YupjK5n&#10;bH3di2hp0G86ikFsKGAdiRxukVDeh/lxIEH6htdz2TNyhcl25iX/hNV6YZfojGpteYrwiyFvGn0Q&#10;ifJwrm5/iNNyRV96h7xz71BZhq91uUGYhah3oTNGhLh5xSYhg+B8MJcXirR134n1iZJ2uXwxiHR3&#10;im2mh2t4X17Dhmt5Rk/LhXp6REE2hJF7VTMdg8F8hyY+gwd93ZYiiSN+Goj5iBB+R3smhwx+X2zZ&#10;hhB+cV4ShS5+j09KhFt+uEDmg5F+6jL9guN/JSZYgkl/ZpU1h8uGV4gQhsiF0npHhdKFK2wChOWE&#10;bl18hAyDsU7bg1aDA0CegquCUDLggh+BkyZugaaAyJRrhsmOj4djhdGNWnmghN6L7GtJg/aKVlzP&#10;gymIvE5agnyHKUBHgeqFjjK5gXmD1CaAgRyCAJPHhfuWn4a3hQ2Utnj1hBmSemqmgzOQClw3gnGN&#10;k03jgdCLGEAIgUOIkDKggOyF3SaPgKmDDJNHhV+egYYyhHmb4nhog4GY02ofgpOVflu5gdSSIU1u&#10;gUaOvD+4gMaLSjKKgHiHqSacgEuD75LshO+mOoXJhA6i5Xfvgw2e92mlghOar1tTgU+WZE0jgMeS&#10;FD+DgFmNtTJtgB6JLSamgACEqYwolwNkrYAelNBnIHNZktRpg2XfkOhr41gEjutuV0oZjOFw9jyg&#10;is1zwC+ciLx23yPMhrd6Y4uOlXhswn+Rk25uYHLBkXdv/WVZj4dxpleSjY9zZ0nCi5d1TDxniZh3&#10;Uy+Vh6F5mSQOhbV8IYrmk9p0pH7EkfB1iXIQkAZ2b2SsjiV3YVcFjEB4a0laimF5kDwpiH16zS+N&#10;hqN8MiRIhNN9u4oekld8XX3pkHx8nnEnjqd81WP2jNR9ElZpiwt9XkjqiUZ9vDvnh35+Ji+AhcJ+&#10;pSR5hA5/MYlVkRaEAn0pj0eDpXBrjXuDMWM3i7WCsVXnifKCM0iFiEmBxzuthpuBWC93hPqA7CSk&#10;g2WAfoitkA+LqnyCjk6KqW/IjImJfWKkisOIMlVmiQmG5Eg7h2OFnzuBhc6EWi9thE2DAyTIgtaB&#10;ooglj0eTLXwMjZKRjG9Ui8ePnmInifuNgVTriEqLYkfahrSJRTtVhSOHIy9kg7qE5CTlgmCCnYe5&#10;jrOafnuejQGYOG7hizGVhWG6iV6SkVSFh6+Pmkd8hieMoTsZhKKJpS9dg0KGiST9ggCDb4dojkah&#10;nntGjJWesm5/irybMmFZiN+XXVQ0hyyTh0dChamPsTrxhDOL2C9NgueH6iUQgbOEG4BCoAxkW3T2&#10;nThmv2kkmoJpIVzLl8JrjVAtlN1uFUOUkdtwyzeAjr9zqywDi5V23iHYiG56ZH+6nrpr/XSQm/Rt&#10;mWi9mTJvQVx2lmRw/0/rk39y3ENqkIp04jdzjYB3Ciwkim15cyI4h198En82nTJzY3PxmoN0U2g6&#10;l8d1Tlv4lQJ2YU+Jkix3kUMrj0144zdbjFt6Tiw+iWN75SKMhnJ9nH6em7V6m3NJmRN682eHlmh7&#10;TFtwk7B7tU8XkPJ8NELgjit8yTc7i1N9byxPiHh+MCLVhaR+/34EmnaBwXKxl+CBiGbvlT2BQlrc&#10;ko2A9k6zj9mAu0KWjSqAkDcaimmAaixch6mAUCMShPWAO319mX6I3XI0lvGIEmZ4lE+HIlpokaCG&#10;H05NjvCFHkJljECEKDcHiZeDOCxphvWCQSNGhGGBTn0SmK6PznHHliqObGYLk4mMzVoAkNuLDE31&#10;jjKJSEIti4yHhjcCiN+Fxyx5hlmD/SNwg+eCOXy9mB2WlXGXlZ6UqGXbku+STlnGkCqPtU26jX2N&#10;IkHuiu2KmDbYiFWIFSyAhduFgSOSg4SC/Xx8l7SdKHFXlSyapmWVknOXjFl/j6aUIU2BjPaQvkHH&#10;imqNZTbDh+KKFyyBhX2GwyOugzWDnXTrqVBj6GpPpeNmPV9gonJooVQfntBrHki5mu5tvj1vltlw&#10;kDK+kp9zjCjAjkh22SAiifh6YnR1qDVrI2oQpLhsul8toSRublP/nWpwREipmYNyQj10lXl0bjLd&#10;kU92vSkHjQ55TCCeiNt8A3QVprxyFGmfo0lzDV7Zn7V0HFOxm/11U0h0mCN2rT1flC54MDLrkBp5&#10;zilCi/Z7myEKh+J9fnOspTx40WknodR5P15Xnkx5uVNWmqJ6T0gtltx7BT06kv571jLujwR8vClw&#10;iv19wSFnhwt+03NAo/Z/fGjAoJd/Z13wnRZ/T1LtmXJ/OkfulbZ/QT0Uke9/XjLsjg5/hSmWiiR/&#10;viG1hlV//3LhovuGHmhun6CFhV2jnB2Ez1KjmHmEDkevlMKDWjz4kP+CuDLsjTOCICm0iWiBjiH3&#10;hbyBBHKSojeMj2gvntuLdV1qm1KKHFJol6qIpkd2k/qHOjzZkEGF2TL0jHaEgynSiMaDKiIthT2B&#10;4XJZoZmSxWf7njyRIl0ymq+PJFIxlwKM9kdEk1SKzzypj6uIrzLli+SGoSnwiD+EkCJZhNeCmXIr&#10;oTCY1Wf9nciWvV0vmiaUBFIclmCQ/Ec7kqaODDy0jwOLNDL2i16IdSoEh9qFuSJ8hIWDL2oJstdj&#10;al/8ruhlqVXhqrloDUuwpiRqm0GAoSttWDeJm+hwTS49lnRzayW9kNl20x6gi1x6YGmYsfJqQF/X&#10;rdJry1XWqWltiUu6pLFveEGcn65xmze5mnRz8y6FlQ//4v/iSUNDX1BST0ZJTEUAAgl2cCYoj415&#10;KB82ijB79WlbsIRwwl+TrGBxu1Wsp/Jy20uZozV0N0GSnjx1wTfLmRV3ei64k8d5USaCjmN7Vh+3&#10;iSt9ZGkkrvl3CF9Pqtt3g1VfpnZ4Gktroch430F2nOF50DfNl9J64y7dkp98DibMjVx9WyAniEt+&#10;qmjqraJ9OV8cqYt9QVUtpSl9VEs0oIF9d0Fkm6h9xDfOlrB+Li78kZd+pycLjHZ/NiCFh41/ymi3&#10;rJmDY18AqHqC+VUXpBWCe0sen2+B/kFPmp+BlzfUlbCBTC8ZkLCBEydBi7CA5iDThu6AwmiOq8qJ&#10;W17xp56IflUOozCHaksSnouGRUFDmcSFMTfXlOKEMS83j+mDRCdyiwmCYiEUhmuBk2huqy+PG17v&#10;pvCNyVUPonWMG0sNncqKRUE4mQiIgTfNlDmG0C9Bj0+FNyeYin+DqyFIhgGCQWhaqr6UoV72pmKS&#10;2VUXodiQiEsPnSeN/UE8mGeLgzfbk6OJJC9Mjs2G3yeqihSEtiFyha2CzcLPaA5g4LFKak5jv59R&#10;bHlmjIzCbplpTXnDcMNsE2aWcwhu8FOfdXJx8kDoeCB1PC8Ieyx5AsDuZUVrf6/TZ8htRZ4Gaipv&#10;B4ufbIBwzHi8buNymmWucWR0f1LYdAp2fEBVdvV4sS7Bej17Ob8pYth2BK4iZYZ2t5yVaBh3bIpF&#10;apt4NnePbTB5EGSxb+Z5/FIRcsR69z/Mded8ES6BeWV9U71pYLCAWaxqY4OADprqZjZ/zIjdaON/&#10;lnZSa6l/eWOubpB/Z1FOcaF/WT9LdPh/Uy5KeKV/TLvPXtmKjKrmYcmJWZlxZJuIJYd2Z2aG9HUv&#10;ak+FzmK8bWaEu1CbcKWDnT7ZdCiCby4ad/6BHLqBXV6Uq6mpYGOSl5hDY0iQbIZWZiuOO3QpaTCM&#10;D2HobGSJ50/+b8yHtT50c3eFWy3yd26Cv7l3XC2epqiuX0GbrpdNYjCYiYVrZSOVU3NTaEGSIWE3&#10;a5GO5098bxSLkj4jcuGICy3QdvaEMLixW0SobqfwXmGkjJaLYVOgaISqZEycJXKbZ3uX52CYauWT&#10;n08HboKPLT3ccmaKdi21dpKFbbgzWqSx6qdwXcKtC5X7YK6n3IQSY6SijXINZtidQ2AgalKX606f&#10;bgKSYj2Rcf6Mji2fdkKGd7V+b65gXqWjcSZjY5UWcp1mQoPHdBhpC3H1daNr2l/0d0luxU4xeRFx&#10;2Dy4exZ1OCwtfXB5F7QYbRNqeaSUbs5scJQZcHRuUoLechhwL3Efc89yFV87dah0FE2ed6d2MjxU&#10;eel4iSwEfH57NrKZar90bqL8bKZ1ZpKtbnR2VIGJcEV3Rm/8cit4Rl5KdDh5Wkzidmt6fzvbeOB7&#10;xSvge6Z9NrEMaK9+NKFsarZ+RpEobKZ+TIBGbpl+UW7fcLB+ZV1lcup+hkw6dU1+rTtzd/R+3yvA&#10;euZ/FK+bZuqH4aANaQyHGo/SaxmGPH7/bSqFUm3eb1+EblyPcceDmEugdFWCujsXdyaBzyulekCA&#10;ya5vZX6Rf57qZ7KP4I68adGOGH34a/mMOmzwbkiKW1vVcMqIfksZc4CGmTrGdneEjyuOebKCUa2B&#10;ZFia+Z4BZpqYf43XaMKVx30favmS8GwsbWGQFls3b/6NNEqscsqKOjqGdeOHEyt7eTuDqKzQY3ik&#10;QJ1PZcCg540dZ+ydOXxoaiiZYGuAbKCVhVqhb1iRn0pCcj2NmDpOdWmJVCtreNmEzqxfYt6tP5zQ&#10;ZSao/oyNZ0qkUnvSaYOfcmr4bAKak1o0bseVp0njccKQlDoKdQeLQStfeIqFw6iHd4hgBpoueDBj&#10;G4r4eO9mA3riecJo0Wo/eqZrp1lte6NunkjlfL1xwDiwfg11NSl9f6R5KadqdRFphJkfdf5rnonc&#10;duhtnnnhd99vlGleeOxxlVizehZzskhWe2B17ThafOR4ZSlyfq17MaY4ctNy7Zfbc/F0HIjUdQJ1&#10;O3jbdh12U2h/d053eVgBeKV4tUfYeh96BTgSe9d7eClofdJ9GaTacNN8KpZ9chF8iIdmc0N8znet&#10;dH59Cmd0dd99UVcrd2N9pEc9eQp+ATe7eu5+ailgfRB+3aOSbyOFTpU9cHiE4oYxccWEU3aJcxuD&#10;rmaUdJaDC1ZydkWCcka7eBSB1jd0eiGBMClZfGmAeKKFbceOZ5Q3by2NL4U2cImLw3WdcfWKNmXA&#10;c4iIpVXSdU2HE0ZLd0CFfDc3eXKDxSlTe9qB5qGvbK2XW5NhbiCVVYRlb4WTBXTXcP6QjGUOcqiO&#10;C1VFdIWLgUXwdoyI5DcIeN6GHilOe2ODJaEPa9SgHZK7bU+dRIO4breaC3QwcDSWnGRxce2TJVS8&#10;c+SPo0WSdgKMBjbdeGSINSlKewGENqClazyonJJCbLmk7YMtbhugw3Ojb5WcV2P1cVOX5lRbc1eT&#10;aEU+dYqOyzajeASJ/ClHerOFF5vof51f0Y7Df3pi44C+f4NlzHHaf6lon2Jtf95rflLWgCRugUOX&#10;gH9xsTS5gQZ1Nyb4gcR5N5r6fUdov43TfWtq6X+/fZ9s+nDzfeJvBWGmfjhxHlI3fqVzVEMjfyp1&#10;qzSAf954QScMgMZ7KpnweyZxh4yke3ty4H68e850Jm/6fDJ1Z2DZfKt2tFGYfUF4FkK4ffF5jzRO&#10;ftJ7Licdf+V8+5jPeTZ6P4t3ea16032MeiF7TG8Yep97wWAUez98OVEFe/x8wEJafNV9UjQlfeN9&#10;9Scsfx9+ppevd5iC3Yp8eCWCunySeLGCbm4QeUiCCV9KegCBplBdeuaBTEHme+WA8TPufReAkic5&#10;fnWAKZa/dk6Lb4mLduqKjXuqd4OJcW05eCuIMl6KePiG7E/SefGFp0GIexGEXjPBfGaC/CdDfeSB&#10;gJX/dUGT2IjMdeqSNXrxdoqQRWyKdz6OJl3teB6L/U9YeSyJzEFCelyHjTOje9CFKydMfWyCqZVs&#10;dHGcD4g1dSOZqXpVdcWW3mv2dnuT111jd2iQxU7eeI+NpkDwedKKdjOFe1WHGydTfQmDpZUGc9qk&#10;BofBdJKg3nnUdTCdMWt2deKZOlz2dtKVOE6LeASRKkCpeVyNBjNXeveIvSdZfLqEdY+Xh+9fqYN3&#10;hxFir3aIhmlllmjNhdtob1qYhVJrWExFhM9uaT5bhFdxpjDlg/11PCSlg8t5Qo7LhcloEIKyhS5q&#10;QHW4hKZsXmgWhCxue1n/g7pwqkvRg1hy+j4PgwN1bDDQgtF4ICTWgsN7IY3pg8BwUYGsg1ZxwHTV&#10;gutzIWc8go10gVlNgjt18UtLgf13eT26gc95GjC2gcR65SUBgdp83Iztge94cICigZ55LnPBgVB5&#10;2GZqgQh6eViYgNp7JUrGgMF73j1pgLh8pjCcgNR9gyUngQ5+cov6gFCAgX+7gBmAlHLlf+KAhWWV&#10;f7OAXlgcf5SAO0ptf6CAIT05f7yACjCTf/9/9SVGgF9/34sofxmIj38GfvKH9XI6fsOHI2TpfpuG&#10;K1dsfpGFLknwfq6EODzmfuiDQDBzf0yCNiVhf8uBIIp/fhqQbn5aff+PJXGUfdSNi2ROfbWLwVbd&#10;fbuJ7kmDfemIFzywfjGGOTBjfrKEPyV3f1CCNYn6fVSYFn3VfUKWHHEOfRiTuGPQfPiRElZofQiO&#10;YkkZfUyLqjxtfaSI6jBVfjSGCSWJfuyDHomYfMOfhH1sfLac3HCcfIiZpWNgfGOWHFYMfHOSiEjW&#10;fMGO7jw3fS2LSDA3fdSHiiWXfpyD3oOlkJxfc3hajwpiY2xnjatlRl/LjFpoKVLQiv1rIUXIiZpu&#10;RDk7iDdxlC08huV1PiKJha95S4Ltjq1nWHe8jU9phGvHjAFrrV9Firht31JliWtwJ0V/iCRylDkX&#10;ht91Ji1KhbB3/SLWhJt7F4IxjL5vFXbli4twkGsTilRyCV6biSFziVHgh+91HkUihsh2zzjohaZ4&#10;nS1QhJt6miMag6h8v4FgivZ2rnYIidt3iGoviL54Vl30h6B5J1FUho96AkTEhYp68Ti5hIx78i1T&#10;g6Z9ECNVgtV+QYCTiXF+MHVRiGh+cmmDh1x+mV1ChlJ+rlDthU1+x0R6hGt+8jiXg45/Ii1agsx/&#10;XCOHgiB/mX/eiDmFrXSmh0OFTGjhhj+EvVy6hTiEDVB5hEKDWERLg2iCtTh/gqyCGC1dgg+BciOw&#10;gYiAx39Mh0aNBXQ1hl6MCmh3hVqKv1w/hE+JQE/9g2eHwUPpgqGGTjhage+E3y1agXGDVyPTgQqB&#10;yn7YhoyUJ3PBhauSkGgChKWQhVvUg5eONE+cgrOL5kOLggGJnjgggV6HXi1ZgO6FASPvgKOCo35/&#10;hgGbFHNlhSKY5GefhBeWElt1gwOS5k9PghyPwUNXgXGMpTgDgOCJjy1TgIiGZiQFgFGDVXgzmWZf&#10;KW2/lzJiCGLBlSFk6Vc6kwVn1ktvkMRq3j+vjmxuFzR9jAhxfSnpiap1PSCqh2h5UHeOl7hmn21G&#10;laVoxWJOk5Bq91bikW1tPEsyjzNvnz+QjPFyLDR+iqd03yoXiGl32iEShkZ7DXb3leFt4WyZk+9v&#10;ZWHCketw8FZgj9ZykUrTjbN0Sj9Yi452KDRyiWV4Iyo8h0p6UyFthUh8pHZOlCB0+WvikkF16WEC&#10;kFR22FXSjlZ300phjFF44D8Sikt6BzRZiER7QypVhkx8oyG7hG1+E3Wmkqd8AGtAkNl8YWBljvl8&#10;s1U7jQd8/Un/ixR9Vz7NiS99xDQ8h0Z+PSpmhW5+yCH+g7F/WnUTkX6C/Gq5j76Cz1/pjeOCe1TF&#10;i/aCEEmZig6Bqj6iiC+BVTQrhmSBCyp1hK6AwCI1gxSAd3SbkIaJympDjtSJC193jP2IDFRZixSG&#10;50k9iTaFwz5nh2eEqjQrhZ+DmyqIhAmCgSJjgpKBanQ8j9GQbGoIjimPKF8/jEqNdFQeik+LfUkJ&#10;iG+Jkj4threHtjQDhQaF6SqUg4GECyKIgiiCNXPyj0mW1mnBjZ6VCF71i7mSmlPZibmP10jTh9iN&#10;Ij4LhiWKfzP2hIaH7CqbgxmFUiKmgdOC221Com9esGN4n6RhgFlanNZkY07mmdpnYkRMlqJqhznR&#10;k0Ft4i/1j8lxaSbPjEt1Qh8HiPJ5VGypoPxlvWMcnjRn4lkPm1BqI062mERsg0Q2lQxvCjnYkbxx&#10;wTAcjlt0nicfivt3vh+Ih8J7AmwxnzpsjWKZnIVuHVismaxvwk5elqlxiUP+k4VzcDnFkE91gTAx&#10;jQx3sSdhic96FB/3hrl8imu1nXxzMGIRmth0OVgdmBF1TE38lSJ2d0O0khl3vjmijwF5IzA5i956&#10;oCeViMV8QSBXhdV96ms4nAB5w2GcmWx6Sletlq96zE2Nk8t7UEN2kNN77jl+jdp8pTA5itV9aie9&#10;h95+RSCphRN/ImrKmtaAS2E9mEyAUldYlZKAOk1AkrKAFEM2j8R//DlojNN//DA8ieuACCfehxaA&#10;GyDthHCAMGptmemGpGDzl2aGLFcXlKqFdE0BkcmEnkL5juWD0zlGjAODGTBHiSGCbif+hmuBvyEl&#10;g+mBFWonmSqMv2CylqyLw1bWk/CKaUzGkQ2I30LHji2HXjkVi12F6zA3iISEjigehd2DKyFSg3yB&#10;1GnvmKKSsmCnliKRSVbLk1mPO0yykGCM3ELFjXWKmTkqiq2IczBQh/SGZyg2hW+EWiF2gyWCcGKs&#10;q8peGll9qHNg11A3pONjvUbRoPFm0D1pnKVqGTQ4mB1tnSu1k3dxTSP6jsd1RR2VilR5VWIVqpBk&#10;wVkvpyJm4VAEo2dpMEa9n1xrrz1xmwpuYjRflo5xSyv8kft0WiRojWh3ox4tiRZ6+GG9qN5rJFjU&#10;pXRsvE/FocBueEaLnbhwaj1dmXdyhzRtlRN01SwxkJx3QCTFjCx52R6wiAJ8c2FwpxpxVlh9o7xy&#10;c09poBVzqUZTnCN1CT07l/p2kjRtk7V4PSxXj196ASURixV75h8ghxV9xWEjpZJ3eFg4okF4IU8p&#10;nqJ400YTmrl5lD0llqV6fjRskn17hix2jkd8nSVRiiN9yh9/hkt+72DdpF19klgKoQ59yk8GnXF9&#10;7UX0mY1+ED0NlYR+SjR1kWl+pCyVjVF/DiWIiVJ/gh/PhaN/8GCjo2aDelfqoBWDQU7wnHWC0UXg&#10;mJSCTzz7lJaB4TR1kIuBiSy0jH6BRSW5iKKBBiAQhRiAymB2oqiJKlfYn0+IgE7lm6iHeEXWl8SG&#10;Sjzuk8yFLzRoj9eEKiy8i9uDPiXgiBGCVyBEhKiBf2BZohiOpFfTnq+Nh07imv+L4UXTlxeKADzz&#10;kyGINDR5jzeGgyzKi1CE7SX1h5+DaSBuhE6CEbdZYrda6ab3ZV5eWJYrZ/ZhuYTOao1lDXL+bTpo&#10;Z2EAcA1r209Gcw1veT3cdltzaC1xegp347VyX2plVKV+YmRnuZTgZUNqF4OsaB5sdXH7axFu22Af&#10;bi1xW06McXhz+z1ddRN24C1GeQ56LLOpXIFvpKPOX7lxAZNxYtVyXIJWZetzxXDTaRt1PF8rbHp2&#10;yE3ScAp4bDznc+16QC0heCt8VbHkWel5xqIZXVZ6K5HNYKF6lYD5Y+t7B2+iZ1p7jV42avZ8I00e&#10;bsZ8xTx5cul9gi0Ad2N+W7BBV6uDxKCXW0WDRJBgXryCwX+fYi+CQG6UZcyByV1WaaSBZEx9ba2A&#10;/jwZcgiAnSzkdrSAN67lVdONqZ9bWY+MSI89XSaK1n6TYL6JXW2hZIGH6FycaH+Ge0v0bL2FCzvF&#10;cUmDhyzMdh+B463OVE+XZp5dWCeVH45TW9SSt327X4eQQ2zdY22N01v7Z5CLX0uGa/GI2juEcKiG&#10;NCy5daKDW6z7UyGg552cVwudso2aWsaaT30NXoiW22w8YoeTbVttZs2P9ksea1CMYztMcCOImyyp&#10;dTuEnqxzUkmqDJ0YVjyl2I0TWfihc3yIXb+dAWvFYcuYmFsNZiaUIkrKasOPhjsPb7WKrSycdOiF&#10;rKrcagxarJv6a/1eNYx2bfFhnnw8b+5k82uEcgRoUFqhdD9ry0oLdqRvdDnSeVNzdSqufFp4AKla&#10;ZvBkk5rdaTRnHIt3a2Rpk3tbbZlsAmq8b+hueln6cmRxDkmMdQ9zxjmFeAp2xyqfe1p6MKfMZCVu&#10;VplBZqZv64oNaQ1xdXoKa3py/2mfbgZ0l1kScMJ2REjec654DDkfdul6BSqRenZ8P6Y3Yah37Zex&#10;ZFl4oYiNZu55SXjSaYp57WiObFF6n1g6b0h7YUhFcnF8MjjIdel9HyqFeax+KaS/X4GBaZZTYlqB&#10;R4c/ZRmBD3eVZ92Ay2eeas+Ajld0bf6AYEe7cV6ANTh9dQuADyp6eP1/6aOKXbyK0ZUxYLOJ2IYy&#10;Y5CIu3acZneHi2a/aY2GW1bPbOGFMkdGcHGECDg8dE2CzipyeGiBeqKUXEmUD5RIX1iSO4VWYkmQ&#10;NHXQZUqOE2YIaIKL8lY9a/mJzUbqb6iHnTgKc62FTyprd+uC2KHcWyidEZOVXkWaX4SkYUKXaHUo&#10;ZFKUUGVrZ6OROVW0azuOHEaLbwuK6jfecyqHjCpld4WEBKFjWlmlvZMVXXyiKIQaYHqeO3SgY46a&#10;KWT1ZuyWHFVYapmSB0Y6boON1jemcsCJdSpgdzOE/p6lcZhajpEics1eH4LbdBhhinPEdXdk32Qo&#10;du5oPVRkeIdrv0T5ekZvcjX1fElzgSgWfpl4Gp1ibqVj2pAGcCxmfoG/ca9pCnLJc0FrjGNSdO5u&#10;GlO4dsNwx0R7eMBzmTWzewV2tCghfZN6MZwaa/VtFY65bbxu14C3b3JwinHMcTNyNGKAcxJz7FMW&#10;dSF1vUQPd1t3qTV/eeB5yCgrfKp8J5qwaY92Jo1Wa4R3Gn9MbWd3+XCmb1N4zmF/cW15rFJMc7R6&#10;nEOCdih7nTU4eOR8uygze91995lhZ4B/HIwVaZl/Sn4aa6J/V2+JbbV/UGCtb/V/TVGgcnF/WEMP&#10;dRh/aTUBeAZ/gSg6eyx/nZhMZc+IAosOaAOHZn0maiaGm26mbFqFtF/jbryEylERcVmD5kKudC2D&#10;BDTRd0iCFShAepWBFZdvZGyQvYo5ZrSPVXxaaOuNrG3qazaL3187bbiKDlCOcHWIO0Jic2WGYTSv&#10;dqeEbShFehiCW5bJY1WZPImTZayXB3uzZ+6UfG1NakaRwV6obN+PBVAOb72MREINcsqJdTSPdiSG&#10;gShJebGDcZZZYoqhbokZZOmea3suZyya92zJaYmXTF45bC2ToE+6bx6P8EHDckaMLDRddb2IRShN&#10;eV+EWJKueWFaiIZNedxeEHkien9hd2sqeztkzFyyfAtoL04afPVruj/off1vdjIsf0BzkiWpgMJ4&#10;L5GXdpRjRIVNd2Fl83gjeDloi2pJeSFrHlv3eh9tv02Jez5wgT+GfH9zazIGffx2nyXPf7N6MJB4&#10;dAZr44QVdRBtx3cedhRvm2lWdyhxaFszeFZzQ0z3eat1Nz8peyN3STHlfNl5jyXwfsN8D49FcbR0&#10;coLecu11lXXvdBt2oWh7dVV3qFp5drV4s0xyeDx50T7ceel7AzHLe9Z8VSYMffF9xo4ab71854Hb&#10;cRh9U3Twcmh9nWd0c8R90FmzdUh+CEvOdwN+TT5veOB+mjGfevl+8yYlfT1/VI0ibiGFSIDpb5OE&#10;+nQNcPyEeWakcnWD2Fj/dBeDNEtTde6CmD4gd/WB/zF/ejqBXiY5fKOAs4xabM6NfIApblSMcnNW&#10;b82LIWX7cVqJp1hpcxmIKErhdQ6Gpz3ldy2FJDFreZeDjSZKfCSB5IvBa8KVdn+QbVeTr3K9btqR&#10;imVtcHKPL1flckaMz0pudFmKbD2bdpKIAjFXeRGFeyZYe7yC5otUavqdJn8dbJmapnJBbh+XqGT0&#10;b7uUZ1eBcZeRIkokc7yN2j1bdhCKhjEveKyHGyZje2mDu4bwgW1ahHuCgThd/G9cgTJhXGJ+gURk&#10;tVUvgV5oIEfOgYhrtjrhgcdvfi6AgjJzpiNsgs94QYX5ftBiuHqpfuhlaW6Hfw5oC2HJf0FqrlSf&#10;f4JtY0dmf9pwPTqmgEpzQC58gOp2jiOsgbV6LoT+fGBq0nmXfLNsyG2gfQJutGDzfVxwnVPzfchy&#10;mUbpflF0sTpefvR26C5wf8V5VSPjgL179oPzei5yy3iJeqh0FGyPex51TWAue5h2flNLfDR3ukZ0&#10;fOx5Cjoffb96bi5nfsF79SQTf+R9l4LyeER6vXeQeOB7WWumeXV72F9Veg98RVLIesd8ukYTe659&#10;OzntfK19yC5jfd1+ZiQ8fyp/DoIVdryCnnbYd3GCkWsAeBmCU16peMmB9VImeZyBmEWpep2BRjmq&#10;e8OA+S5QfRuAqiRffo2AWIFhdXqKTnYmdkGJlWpXdvaIlF4Pd7iHalGceKOGPEVCeb6FEjl8evmD&#10;6i5IfHWCsyR7fguBdIDVdHmRwHWedU+QW2nRdg2OlV2UdteMmFEsd9SKlkTfeQqIlDlAelyGki5B&#10;e+2EfCSSfaGCZIBsc7eY73U0dJeW5GlidVmUVF0rdiWRfFDXdymOoESkeG6LxTkQedqI5y4me4aF&#10;/CSkfUyDKXt5icFaaXDkiOZdzWW2iDRhKVnth45kiE3KhuBoAUGlhjVrqTYFhZRvgisHhRJzuSFk&#10;hLd4T3qbh1xiHnAuhsFkzmUKhi9nellihZ9qL01ihRBs/UFjhIxv8zXuhBZzEisjg8J2fCG9g5F6&#10;KXnEhQtpt29GhKVrvGRMhDZtv1i0g8dvx0zeg11x5kEMgwZ0JTXJgr12hSs1gpZ5HCIKgo973Xjh&#10;gu9xNG5bgqxymGNggl9z8lgEghF1TkxMgdJ2uUCqgaV4PDWagYl51Ss9gY97lSJNga59angHgSJ4&#10;nW2OgPp5ZGKbgMd6FldFgJN6vUvZgGx7bUBVgGx8LzVygHh8/itGgKd94SKGgO5+zHdGf5t/9Gzd&#10;f4+AHmH7f3CAIVa+f02ACkttfz5/9EAzf1B/7zVpf4R/9StVf91//CK1gE2AA3anfmiHImxhfnOG&#10;tGGNfluGAFZQfjyFIksAfkGERz/cfm+DeTVMfrWCsytafzOB4SLcf8eBDXYpfXKOF2vofYuND2EY&#10;fXqLolXpfWKJ+kqlfXSIVz+JfbqGvTUdfhWFLCtffqeDiyL8f1qB7HXIfLaUy2uIfNeTL2C4fMqR&#10;BFWQfLSOjUpgfMuMGz9bfR2JtDUAfY6HVStXfjuE7iMVfwOCo3B1kl5aHmaskNpdcFxtj3NgylGz&#10;jgRkNka5jHpnxDvPiuNrhjF6iU1veCfZh8tzxR+ZhnF4Wm+pkDRhYGYUjuBkDVvkjYlmxlFMjCRp&#10;kkZ0iq5sfTuxiTlvlzGGh8hy2SgUhnB2ZSAJhT56I272jf5ogGVVjNdqkltMi5xsrFDEilFu2EYU&#10;iP1xHzt8h69zjDGBhmd2GyhChTt44iBqhDF7xm47i/BvgmSTiuZxAFqJiclyf1A3iJ10CkWlh291&#10;qTs6hkp3ZDFvhS15OShihCt7NSC+g0h9QG2Fiix2cGPoiT13XlnmiDZ4QU+fhx95IEVJhg16Ejr9&#10;hQ97GTFchBh8MCh9gz19XyEFgoF+kWzkiLp9TWNZh+J9r1lohul9708theF+HkTshOF+VTrmg/F+&#10;ojFcgx9+/CiXgm5/WiFAgdp/tmxah4WD8mLUhsKDwFjshdeDWU69hNqC1kSSg+yCWDqzgxCB5jFu&#10;gkaBgyiygb2BHCFxgVGAsGvuhpiKdWKaheyJxFi+hQGIqk6Ug/SHVUR1gwaGEzqKgkmE5zFLgZ6D&#10;0ijDgSqCqyGZgOCBgmuYheGQv2JJhTmPilhthFONuk5Ng0iLnERBgluJmDptgaaHrTFGgQ+F1yjR&#10;gLiD9iG4gIeCLWXemzFZoVznmQhc5VOZludgQUntlJ9jv0AZkiJnaDZmj4lrTC1XjOdvXyUDildz&#10;xx4Hh/x4YmUimUdgfVxrlz9jKVMulRpl8Umlksxo2j/1kFhr6TZqjdlvKy2Ei1dylyVbiO52Sh6M&#10;hrt6HWSUlydnLFvUlT9pTFK3kzNrgEk9kPlt1j+0jqFwSjZWjERy6i2fiel1rCWkh6x4ph8AhaN7&#10;sGQElRptt1s4k0tvUFIWkVlw90jNjz1ytT9kjQp0jjYyitV2hy2qiKR4miXchpF62B9jhLJ9G2Nz&#10;k1d0M1qwkaJ1SVGaj8B2YEhYjbZ3ej8ki6B4sDYPiZF6Ai2sh4d7ZCYHhZx84h+3g+R+W2Lwkep6&#10;pVo9kEt7OlE3jnV7uEgFjHd8Kz7iinB8sDX/iHJ9VC2whot+BSYohMh+vx/9gzh/cmKCkMGA6Vni&#10;jzWBAFDpjWeA30e+i22Apj6hiXaAfjXYh42Abi27hbOAbiZIhBSAaSA3gqmAX2Iqj8+G8FmOjlOG&#10;hFCbjI6FwUd9ipiE1z5uiKiEADWmhtWDPS2phQmCkiZog32B3SBmgjaBJGHljxiM01lvjaeL+FB/&#10;i+OKhEdmid2Iyz5yh+SHODXGhhiFxy3MhGyEcSaFgwaDESCLgdqBxVuTpFxY+VNQoZRcMUrlnqZf&#10;kUJIm2ljJjmcl+Bm+DEnlCxrCylfkGtvTCJejL1z0xyliV54aFraoqxfcFLUn/RiHkp9nPZk+kIE&#10;matoBjmFliBrRzE9knxuwCmkjtNyYCLPi0d2Oh0+iA96FlproKJltVJenf1n5kohmxRqOEG4l9Zs&#10;vjlelGRvbTFBkOByTSnXjVp1SyMtifh4dx3Chux7nFoKnpZr1VHznARti0mvmTFvW0FwlhNxUjkx&#10;ksJzcTE8j2N1tCn8jAd4DiN6iNF6ix40hfJ8+FmlnMtx6FGVmlNzJklel450ckEjlH91zTkWkUx3&#10;VDE6jhJ4+iobit16rSO7h9J8dh6UhR5+LFlGm1R39FFLmPF4vkklljh5fED6kzN6PDj6kA97GDFF&#10;jOh8Fyo6idh9IyPxhvd+Nh7khGx/NVj2miJ90FERl89+J0j8lR1+UUDZkiF+cTjfjwx+qTFCi/p+&#10;+ypciPh/YCQihj5/wh8mg9mAFli1mS+DelDnlueDW0jelDiC7kDFkT2CZTjQjjGB9TEwiziBnipf&#10;iEuBXyRKhaWBGh9bg2OA0ViLmG+I9VDNlimIYUjJk36HU0C5kIWGGTjWjXqE/DFFio2D/Sp0h7aD&#10;FSRjhSyCNB+FgwSBaax/XONVK50yX/1ZJo2FYxFdFX1MZjBg+2yfaXRk51vEbOpo70s7cJVtKDsQ&#10;dJlxuywHePp25aqLWO1fYZuwXG9iYIwzX99lV3wnY1doTGucZvRrSVroasZuYUqMbtBxojqlczR1&#10;NCv3d/J5Pqi9VWdpgJn9WT5rgIrEXP9tfnrRYMNvg2p4ZK9xlln8aNVzwUnebTd2DDpAcfV4livq&#10;dwd7dqbyUj1zc5hLVmN0gokmWmR1lHmAXmx2q2lTYqZ30lkUZxt5DUk6a856XTnlcN572Svedjd9&#10;iKVCT3d9QpbLU+B9bofFWCJ9mXg0XGR9xGhbYNx9+FhJZZt+PkirapZ+jjmWb+x+9CvTdYN/bqPU&#10;TSCG8ZWLUcKGPYavVjiFf3c9WrGEu2d9X12D+1eoZFGDRUg4aY2CkjlUbyCB3SvKdOmBIqKpSymQ&#10;c5SJT/uO14XPVJuNKnZ6WUCLdWbNXh6JxFcaY0OIEUfeaK2GVjkibnSEhyvDdGmCoaHESZeZsJPC&#10;To6XJIUhU02UgnXiWBCR2mZEXROPN1afYmWMjUeEZ/uJzzj5beaG6yu9dACD6aErSHCigZM3TXue&#10;94SgUkubXHVwVyGXxWXnXDuUOFZYYaqQnUdEZ2KM5DjKbXKI+iu5c6uE+6DVY/NVNZLUZmlZOoRJ&#10;aOddJ3UZa3hhBmVxbixk7lWicRBo+UYvdChtNzcrd5Vx1ilbe1h3Cp8rYDBe5ZGjYw9h+4NFZeBl&#10;AnQ8aLxoAmS0a71rClUKbvVuMUXDcmVxgjbzdi91Kiljekt5SZ2KXM5oeZABYABqpYHbYxtsx3Lu&#10;ZkFu52ObaY9xE1QqbRlzWkUhcN11wjaedPh4aylqeVt7ZZvqWcRx5Y5vXT1zNIBdYJd0enHAY/11&#10;u2KWZ5h3B1Nfa214aESXb3554TZYc+V7hilveIl9W5poVxt7NY0PWtB7r38XXmd8GXCNYgV8eWG4&#10;Zdt831Kqafh9WEQdbk593DYdcvZ+dil0d9N/JZkoVN+EaovtWMSED34TXIuDmm+jYF6DFWDoZGaC&#10;kVIZaLaCGEO6bUmBpjXrciuBNCl5dziAvpgmUwGNcIsCVw+MPH0/WvuK4m7lXveJdGA+YzCICFGV&#10;Z66GnUNubGyFMDXHcYCDsyl8dreCI5diUYWWMYpNVbCUInyVWbeR3m5NXdCPg1+zYiyNLFEaZtaK&#10;00Mba72IcDWncPOF7il/dk2DVZbdUGqej4nKVKebo3wSWL2Yc23TXOeVKl9PYVqR6lDQZiGOpkLZ&#10;aymLTzV6cIOH1CmBdfmEUpVbazVVVoiUbQRZVnsnbupdPW0EcOdhFl5ncwNk+0+pdUxpB0FTd8Rt&#10;STN2eo1x8SbZfaJ3K5PmZ6NeaodiaddhkHoIbAlko2wObkxnsF2ZcLFqyU8Ic0luBEDjdhNxazNG&#10;eS91Jyb4fI15UZKBZGFneIYJZuppxnj+aWFsB2sXa+RuQlzTbo1wik51cXBy7kCIdIh1dDMjd/J4&#10;PCcTe5h7U5EHYXRwYYSfZEBx43eUZvRzV2n5abR0wlvcbKh2NU23b9N3v0AJczR5YjLrduN7MScq&#10;esF9Lo+tXul5LoNbYep563ZmZNV6kGjjZ8x7JVsYavd7wE0Zbmd8bD+kcgl9JjLDdfV9+Cc+egh+&#10;3o6PXMaB5IJSX/KB23V3YwmBrGgJZjGBZ1pZaYyBIkyZbSuA6T9ScQaAuTKgdSmAiydPeWuAXY2p&#10;Wv6KaYF7Xk2JmHSxYYaIkWdXZNSHbVm6aF2GSUwhbCiFKT8UcCqEDDKKdH2C4iddeOiBq4z5WZCS&#10;rIDUXPqREnQQYEyPL2bEY7WNJ1kzZ2CLIUura1WJHD7Jb32HFDJ0c++E9SdpeH2Cxox/WHyalYBZ&#10;W/mYN3OQX1mVdmZKYtKShljQZpKPm0tkaqKMsj6KbuyJwDJLc4KGtidyeCeDsYoHcrZVgH5Mc95Z&#10;cXHndSldT2TQdo5hI1dGeAtlCEmmeaxpGTx6e3VtYS/XfYVyESSBf9R3R4i5b09eBX01cNlhL3Dl&#10;cmxkSmP1dA5nYlaWdc1qikkjd7dt1zwnectxUi/CfCZ1IiS3frV5Vod9bDRme3vwbg5o42/eb95r&#10;P2MHcb5tl1Xac75v/Uibde5ygjvYeEp1Ki+veux4EyTmfbh7QIY2aWJu43qwa31wjW6ubYhyJ2I0&#10;b55zvlUscd91WkgldFF3DjuadvF43S+kedV62iUPfNx9AoT9ZvV3MXmkaUJ4JW2ta394/2EvbcZ5&#10;yVRwcDx6mUeLcvB7fDs5dcx8bi+EeOh9eiUyfB1+mYP6ZOp/Z3iuZ15/pGzMacJ/t2BkbDd/slPD&#10;btl/rkcccbd/tzr2dMp/yy9weBt/5SVPe32AAIMpYzaHaXfrZcqG72wZaE2GOF/CauSFX1Mzba+E&#10;h0aycLeDtDrIc+2C6C9nd2yCFCVoeveBN4KGYdWPK3dRZISN+2uDZx6Mdl86ac2KxFK3bLiJE0ZG&#10;b+eHZjqGc0CFvS9bdtyEASV7eoqCP4IRYMeWm3bdY4qUvGsLZjKSZ17IaO+P11Jba+2NSkYGbzaK&#10;wjpOcrCIOC85dm+FoCWLejODGH7SenxVn3QEewFZfWibe7BdUVyPfHNhJVAgfUNlEEOofixpKjex&#10;fzRteyxXgHVyNCJYged3X32md0pdnXMTeCtgx2e/eRZj6Fvdeg1nDU+XexZqR0NLfEBtqTeEfYtx&#10;OixifxF1HyKkgL15WHyMdFJlj3HydYBoBmbSdqZqd1sId9Ns6E7weRhvbULWeoRyEzdHfBF03ixj&#10;fdV36SLnf7d7LHtwcaRtZ3DYcwpvM2W9dGVw9FpGdcNysk5Nd0h0fEJqePF2XzcSer54XixkfL56&#10;iiMhftN813pcb0x1NW/ScOJ2VGTOcmp3YFlsc/Z4Xk3Qdah5Z0IRd416gzbreZJ7sSxse8l8+yNT&#10;fg9+V3lxbVl8728Qbxd9aGQjcMF9uljAcnN9800zdE1+MUGtdlp+gTaxeJB+3Sxhevp/QiN8fWp/&#10;qHixa7eEdG5abZOERWN8b1qD2VgqcSyDS0yvcymCwEFPdVyCQDaNd7KByCxiekiBTCOefOGAy3ga&#10;amSLtW3NbFqK4WL1bjaJtVeycB2IW0xDcjeHA0DwdI6FsjZYdwSEaixiebWDFiO6fHKBwXepaVyS&#10;rm1ga2aRO2KHbVGPTVdMb0WNIEvzcXCK9UC8c96I1DYsdnWGtyxLeUeElSPPfBmCinPMgoxVmmnf&#10;gnFZZ19sgntdNFRsgo9hDUkbgqFlBD3Rgr9pMDMWgvFtkSkLg09yVCBjg9R3c3K+f5JdHGkMf8pg&#10;Rl6vgAZjb1PZgENmpUiygIRp9j2UgNttdDMKgUlxHyk0geN1GyDGgp15WXHKfL5kkGgSfTxnFl3n&#10;faxpnVMnfhlsLEgufpBu0j1BfyJxnjLtf8x0kClQgKB3vyEbgY17GHDTei1r7mcZet5t1Vz0e31v&#10;t1J1fBtxnkeefMtzljzjfZd1qzLFfnt33Clgf4Z6OiFlgKF8rm/od/JzOGZBeM10g1wqeZR1wFGz&#10;elt29kcwezN4OTyWfDd5lDKnfVB7ASlyfo58iSGkf9Z+GW8Udgt6c2V9dw57IVt7d/d7sFEmeN58&#10;LEa9edt8sDxpewB9SzKafEh98ymEfbh+pSHZfyx/V25mdHiBfmTwdaCBlVsCdqKBclC3d52BL0ZU&#10;eLqA9TwcegOAzDKGe2iArymQfQKAjSIEfp+AaG3cczKISmRvdHOHyVqJdYqG8VBOdpeF7EX6d8yE&#10;8TvPeTaEAzJceraDIimZfGyCOCInfi2BTW1ycjCO0mQKc4WNwFondKyMME/4dcaKY0W6dwmIoTuo&#10;eIeG7TJDeiWFRSmTe/uDmyJDfdGCCGkgiuRVXGAMiiNZHFaNiX1c6UyZiNBgzUJliA9k2jhJh01p&#10;IC7JhpZtmyYJhf9ybx6ohZF3g2guiCBcbV9Uh6pfmVXphypi0UwdhptmHkIWhgFpjjgphW9tLy7b&#10;hOtw/SZNhIp1FR8fhE15WGdfhWxja15/hTNmA1VBhOJoo0uLhH1rV0GxhBJuJjfzg7ZxIC7ag2l0&#10;PSaBgz93lR+GgzJ7BGaRgvBqU12vguRsWFR0gr1uYEr4goVwd0E+gk9yozeygil08C7MghJ3WSan&#10;ghx57B/fgj18iGXHgMdxLFzxgONyoFPCgOB0DUpXgMp1ekDfgL53ADdzgMt4ni67gOZ6TibFgSB8&#10;GSAqgWx94WUTfvV38lxNfzV41lMzf095o0nZf1h6ZkB7f2p7NzdSf5R8Hy63f9x9FSbhgEV+FiBp&#10;gLx/DWR2fWR+fVu7fct+0lKyfgF++0ltfiF/EUAkflB/MDcofph/Xy7QfvR/nycEf4l/3CCdgCuA&#10;DmP7fCiE31tqfLSEr1JxfPuEKkk+fRyDe0AIfVWC4TcGfb+CWy60fj2B6icXfu+BayDHf7WA5WOa&#10;eyqLBVsPe8qKT1IdfCOJGkj5fFGHrD/bfJWGVTbwfQ6FFi6xfaaD6ickfniCtyDof1eBlF7jk4hU&#10;2VaekhVYk04KkKpcZkUdjyVgYTwEjX5kjjMUi8ho+irLihZtmCNNiH9yhR0mhxx3kF4IkPtbg1X3&#10;j8Zet013jnZiA0SxjQZlcDvIi3lpCTMKieps2Cr2iGRw0iOqhv51DB2vhct5VV1YjmdiFVVFjWRk&#10;w0zrjD1ng0Q6iu9qYjt9iY1tZDLwiC5wlSsQhtlz5yP1had3bB4mhKV68lyxi/toklSbiyBquExD&#10;ih5s60PIiPtvNjsrh8hxoTLMhpt0LisdhXp21iQwhHt5ox6Ng6h8ZVwNidpvA1QCiSZwoku3iEVy&#10;RUNLh0Fz8TrrhjV1vjKrhTh3pyskhEZ5oCRhg3d7sB7jgtB9rlt1iAt1YVN7h352fEtHhrp3iELv&#10;hdB4lTqmhOB5tjKfg/969isxgzd8QCSJgpd9kB8rght+zFryhod7jVMNhh98J0rthXN8mEKphJt8&#10;/jpug8N9dzKFgv5+CCtHgk1+pySwgdh/PB9ngYV/v1qHhUaBcFKlhP2BgUqPhGiBVEJcg6KBEjo0&#10;gt2A5TJQgjeAyis/gZOAxCTbgTKAsB+XgQyAilozhEiHSFKBhCeG60p5g6aGCUJfgs+E9DpigfuE&#10;DjKggVqDTSt8gN+CpST9gLKB6h+9gKyBL1TcnIZUI02LmlpX10X7mCBbrz4fla5fwDYmkv5kFi5g&#10;kDVosSdFjW1tfCDvisxyihvSiH53mlQEmjxaakzemFNdp0VVliphCj2kk7lknjXpkQ9oaC5hjl1s&#10;bCeFi7VwlSFhiT909xxthyB5UlN9l79glExMlfxjWkTZk/1mPT05kadpUjWsjyFsjS5ajJlv+ye3&#10;ih9zhSHCh9x3Oxzyhe964VMIlVJmo0vJk69o7EROkdBrUTzcj6ht2jVyjVBwiy5OivpzXyfbiLN2&#10;SiIQhqZ5VR1khOl8RlKJkylspUtOkbNudEPnj+5wUzyDjd5yRTVOi7N0ZC5JiYt2oif3h3d46yJQ&#10;hZp7Rh3FhAp9gVINkVRyo0rikAtz+EOWjmN1SjxNjGl2pjUvilR4Hy5XiEl5vSgYhmF7ZCKFhLR9&#10;DR4Wg1B+klGhj8p4dUqIjqx5UUNUjRt6EDwcizR6zzULiTZ7qi5Qh0Z8oSg7hXN9piK1g/J+oB5Y&#10;grd/eVFKjod+GUpBjY1+ekMfjBJ+oTv9ijV+ujT5iEV+9C44hnV/RSg4hLp/qiLdg1B//x6OgjqA&#10;OVERjX+Dm0oNjKCDfUL0iz2DADvliWuCazT9h3+B/C5RhbyBqShUhBuBaSL9gtGBIB65gdeA1aI1&#10;VptPqpPkWilUI4VCXb9YmHYdYXhdC2aHZWhhh1bGaZpmI0dmbgpq9jh3ctpwLSrHd/t2BKAoUcpZ&#10;n5JNVdpdMIPhWexgunTsXhhkQ2V9Ynxn1FXqZyNrhUa+bA1vZzgacVhzpyrPdup4bJ5NTXFji5CT&#10;UflmKIJtVndow3OXWwtrYmReX9VuDlUGZOpw2EYdakRzyjfIcAB3CyrXdfh6sZx3SYNtVY7iTnxv&#10;BYDWU1hwunJUWEhycmNIXXl0OFQvYvJ2F0WMaLN4FTeAbtR6TyredSJ8zpq0Rf52+41gS2B3yX+C&#10;UJx4m3EaVeB5bWJtW2Z6S1N9YT97PEUTZ1t8PzdEbdN9airjdGp+vZkqQu6AdowZSK+AZX54TkCA&#10;VHA8U9eAQmGoWaeANFL8X8mANES3ZjeAPDcVbPqAUyroc82AeZfiQEyJvYsNRmGIwn2kTD6HyW+R&#10;UhuG0WEPWDGF3FKDXpWE6kR0ZUGD9zbzbEOC/Crsc0qB/pbfPh+Ss4o5RHqQxnz9SpaO4G8PUKuN&#10;A2CiVvqLK1IfXZmJTEQsZH2HYjbYa62FXirvct6DS5YoPHWbIYmeQwCYO3yBSUeVam6yT4aSsmBh&#10;Vf6QA1H0XMeNQ0QEY9eKaza7azSHairycoiEYZdkXWVP/ooZYGFUaXxtY3NY0W47ZqldN1+cahBh&#10;q1DdbbZmRUKJcZlrGDS0ddxwVigvemd2MJV6WMdZaojHXElc/3tbX81gj21bY2tkHl7iZztntVBM&#10;a05rbkImb6FvWDSLdFhzqChMeU94fZO6VJpizIcYWJJlg3nuXHxoNmwNYH1q6l3MZLNtqk9yaTFw&#10;ikGPbfBzkjRGcw127ChleFd6ppIIUNJsEIV/VTJt7HhzWXdvyGrpXdFxpFzSYmtzik61Z0t1i0EU&#10;bG13qzQQceZ6CCh7d318ppB2TXV1N4QcUjB2P3czVs53Q2nBW3t4Q1wIYGh5TU4TZaR6bECsax57&#10;nzPmcOh8+SiOdsF+eY8jSo5+PIL1T5d+cXY4VIN+mmjoWX5+vVtKXrV+5U2aZDh/HUBdaf9/YjPE&#10;cBB/tyiediGAGY4PSBSHC4IGTWOGaHVtUpCFsmg7V82E9VqxXUeEPU0mYwqDjUAkaQyC4zOub1mC&#10;NSirdZ2BhI05RgyPi4FLS5OOEHTLUPaMeWezVmeK2Fo7XBaJQEy8YhSHqz/faEqGFjOcbsOEbii1&#10;dTCCu4yiRHqXloDBSiuVSHROT7SSz2dJVUuQTlnrWyGN20yGYUeLZj+vZ6qI6TN8bk6GUSi+dNmD&#10;vIy+ZF1QY4BwZslUt3O6aVRZDmZ+bAFdaFjebthh1UslcehmbT3gdTFrPzEleNdwgCXAfL12WIrs&#10;X/hZMn8XYuVcyHKRZdtgWmWHaOhj7lgQbCRnkUqGb55rWz12c1JvWDEBd19ztiXxe5t4i4lUW/Fi&#10;DX2nX1Nk2HF9YqlnoGSRZhFqaFdPaahtP0n6bYRwNj0kcZ1zVzDrdgt2yiYcepx6mYfCWFFqznwv&#10;XBRsz3ATX8Buz2N6Y31wzVZgZ3dy1UlIa7J0+jyzcCh3PzDCdOt5wSZBebx8foZYVRpzdHrkWS10&#10;sG7nXSt142JqYTp3EVWqZYN4Ski4ahd5mDxdbuB6/DCoc+18iSZhePx+NoUqUlN7/HnXVq18dG38&#10;WvJ82GGaX0p9MlT4Y9p9kkhKaLF+BTwbbcN+iDCTcxR/HSZ7eFl/vYQ2T/eETXj9VIyEAm08WQ2D&#10;k2DyXaSDFFRkYnSCnUfdZ4iCMjvtbNCB0jCJcluBciaRd9GBEIN5TgaMVHhUUs2LRmygV3+KAmBr&#10;XEWIp1PrYUmHV0d0ZpaGEDutbBCE0DB/ccSDgyajd2KCMIL0TIKT9HfXUXKSMGwnVkaQFl/8Wy+N&#10;3VOVYFeLskc6ZcuJkDt6a3KHcDBfcVGFQiaxdwqDH4Iba45Qw3a2bW1U/mrub3BZQ16rcY9dlFIO&#10;c85h/kVldj5mlzk8eN9rai2te9JwryN7fvh2e4BiZ2FZAHVxabhckmnfbBtgJV3ObpNjv1FdcS9n&#10;bkTkdAJrRzjvdwdvUy2jellzwCPAfcx4ln7vY4thSHQVZk5kI2jPaQpm/lzea9dp3FCjbsxszkRg&#10;cf1v4zimdWBzIy2aeQl2sSP8fMN6i32IYA1piXLCYy1rqGeaZjttx1wOaVZv6k/7bKRyFkPycCt0&#10;YDhzc+R2zC2bd995diQxe918Vnw6XPxxsXGpYGdzGWaVY8B0elsMZyZ11k9JasB3P0Nkbp14wDgf&#10;cqR6WC2IduR8GSRdexZ99XsnWlN5u3CtXf16cGW1YZh7DlpGZUR7oE6kaSF8PEMCbTx87TfqcYl9&#10;ry1/dgh+hSSCem9/Y3pIWA6Bjm/lW/CBkGUDX8KBaFmpY6iBLU4cZ8CA+0KibBaA2DfHcJWAxC2A&#10;dUyAtCSheeSAoHmbVi6JGW9JWkCIbmRxXj+HflkpYlGGcE2pZpuFbkI+ayeEeTePb9SDkC19dLKC&#10;oCS6eXOBrXkeVLSQSm7WWO2O/WP+XQ6NRVi+YUCLYE1VZauJiUIHal2HwTdgbzeGAi1jdECEPiTO&#10;eRiCindscwZRBWzxdFdVK2IcdcxZZFbVd1VdsUtCePBiHT+yerFmvTSvfJhrmCpXfsRw4CFkgRN2&#10;mXXYbxhYvWvPcNVcTGEucp5f4lYbdHNjhUq2dmJnQz9WeH5rMDSGesFvTypsfURzyyG9f9p4nXSH&#10;a3FggmqUbZJjamA0b61mVlVBcdFpS0oOdBNsWD7jdoZvjDRPeSFy7Cp1e/J2liIKfsh6e3NMaB5o&#10;OWlnapJqdV8XbPlstVR8b2Ru+0lscfxxUz57dMJzyzQhd652ZSp/esl5OCJNfdl8L3IfZSlv42hS&#10;Z+Vxc14gapBzAFOibUJ0i0j2cB52KT4qczJ34TQEdmZ5sCqQecR7qSKFfQx9t3EhYpx3dmeCZZd4&#10;YV1waH95N1L6a3B6BEhebol63j3Rcdh70jPVdUt82CqQeOZ98iK1fGB/D3BTYGt+0mbFY5x/GVzH&#10;Zrl/NVJlaeB/QEffbTF/Vz15cLV/gjO6dFd/vSqZeCh//SLce9GAOG+wXpmF5WY0YfeFjVxBZUGE&#10;71HwaJOEM0d4bBGDhD0hb8mC5zONc5WCWSqgd4qBxyL8e12BMm85XSSMqmXHYKqLv1vWZBaKZVGO&#10;Z4iI20cuayWHYDzzbwCF+TNncviEnyqOdxeDRiMVewCB/2zSes1RFWNKe4dVLlltfGJZYE8pfUVd&#10;r0Skfi1iJTowfy1m1TBVgEprvic4gZpxDh+AgwR2smtodx9YVWJEeDxb5ViVeV5fg06EeoJjNUQv&#10;e7NnCTnufQRrDzBKfnJvRydogBJz1h/sgb94ompAc6dfoGEtdR9il1e7dotlmE3Gd/RoqEOleXBr&#10;1jmaexJvLzAwfNBysieKfrl2eyBJgKF6a2kocHpm32Adcj1pOFa7c+1rl00NdZ5uBEMRd2hwiTk9&#10;eVdzMTANe2F1+iehfY14+CCZf6p8CmgkbaRuC18zb6lvxlXkcZlxgkxGc4xzQ0KkdZV1GDjzd853&#10;Di/2eht5GSe6fIZ7SCDeftd9fGc7ayp1Jl5fbW12RFUtb5l3VEu3ccR4YUI1dAd5fTjNdnJ6uS/y&#10;ePp8BifUe6B9ZiEXfiV+wWZ8aQd8EV3Da4d8mFSrbed8+EtGcEF9S0HOcrV9sDiEdVR+Li/keAV+&#10;vifnet5/TyFGfZJ/12XkZz2CuV05ae6CrFQvbHyCXErebv6B8kF2cZyBnDg6dGqBXC/Ad0KBLif1&#10;ej+A+yFsfRqAwWVyZcuJHFzQaKSIg1PLa1iHgEqHbfuGU0E4cLeFOzgXc6WEOy+pdqWDTCfxeciC&#10;XyGLfLqBgGKEgtxQ4Vn0gvFU91EUgyBZKkfTg0tdgz5bg25iDTUDg5tm1ixNg9tr2CRihENxNR3V&#10;hMR2x2FDf2pXt1kDf91bT1BHgEpe+0c2gKpixD30gQhmtjTVgXtq3yxbggJvOCSqgrFz3h5Sg3F4&#10;pWBDfB1ekFgMfOFhnk+EfZBkuUaPfi5n7D2AftBrQzSYf4xuySxagFxydiTigU92YR6+gkl6W19U&#10;eQ5lXlciehdn2U6lewNqX0Xwe+Rs+j0HfM5vsjRUfdJykSxOful1jyUNgBx4ux8cgUl7515wdk9s&#10;H1ZOd5huBk3jeMFv80VGedxx6jylewZ0ADQXfE52NixCfaN4gSUwfxF66h9rgG59R12lc+Ryy1WX&#10;dWx0IU1Hds51bkTCeCF2wTxBeX54KDP6evR5rixFfIF7RiVTfih86R+tf7d+elz0ccl5RFTyc496&#10;CEy3dSh6skROdqt7WTvqeDV8FDPQedh85ixde4V9yiV5fV9+rx/jfx9/gFxmcAJ/jFSIcgd/x0xn&#10;c9F/xkQZdXN/sjvHdxx/uzOmeOx/3SxCesGAFCWPfLyAQCAPfqSAXFv8bpCFmlQkcL+FTEwLcrSE&#10;nkPPdHiD0TuXdjyDIzOReCmCjyw9eiKCDyWbfEKBjCAyfkKBD1iKizpQYVD4ipRUgUkaigBYvkDd&#10;iV5dKzhxiKdh0zAyh+5mwSidh0Jr5CHYhrZxVRxghlF22Vdxh/1W11AVh7hagUhMh1peRUA+huJi&#10;LjgQhlhmSDAShddqnii/hWZvICI1hRtz4hzthPF4p1aYhNVdSU87hNhgdUechLhjsz+ohHZnEzev&#10;hChqnC/qg+huWCjVg7lyNiKBg692Rh1ng756TFXSgd1jr052gh1mU0bcgjdpBz8jgjRr2DdQgihu&#10;zy+/gixx7Cjggj91JSK+gnJ4gR3QgrZ7x1URfylqDU3Bf6tsJkY5f/5uTD6XgDFwgjcKgGFy4S+b&#10;gKR1XyjogPR37iLxgWB6kR4pgdR9F1RffMRwW00dfYpx6kWxfhdzej4tfnx1FTa+ftx2zS+If014&#10;pyjzf9J6iyMcgHR8dB5zgRd+O1PFerN2eUyUe7h3gEVCfHt4dD3ZfQx5bjZ7fZd6gy9rfjJ7sikI&#10;ftZ87iNEf6p+IR6wgHt/M1NBeOd8WUwWei981kTVeyZ9LT2Ge+B9gjZAfIx98i86fVJ+eCkDfg9/&#10;DiNvfv9/lh7hf/2AA1Lgd3GCHkvMePaCF0Sgeh+Bvz1xeu2BWDZVe6OBGi9ofHyA+CknfWOA6COK&#10;fn6Azh8If5iArE7Yk/1Po0hKkoRT0kFxkRFYHTo9j4VcpDLhjdlhdiu7jCNmkyVBinpr5B+UiPZx&#10;bxsZh7R2503MkPpVuUdSj+1ZfUCAjq9dXzl9jT9hcTJsi61lwSuWih1qTyVsiJ9vAyAAh1Jz5Ru1&#10;hkd4p00Ujfhby0aMjSxfHD/VjClihDjqiuhmHDIRiYlp4yt5iDFt4CWQhu1x9yBbhd12Lxw7hQl6&#10;Pkx4ixFh0EXqinxkpD8xia9njzh7iKxqnzHJh4lt4Ctlhm9xRiWvhWp0wCCohJd4TRyvg/h7qkva&#10;iF5nzkVTiBBqIT6uh3tsiDgQhqhvCDGihb9xuStchOJ0iiXPhBd3YiDsg316QR0QgxB87EtBhe9t&#10;x0TGhfFvlT5AhZlxbjfEhPZzXjFzhDl1cCtjg4l3pCXwgvF52iEmgox8CR1hgk5+A0q8g9Bzk0RM&#10;hCB03D3khAJ2IjeGg4t3ezFMgvV48itagm16giYSgfd8FyFbgcB9nB2kga5+70pMggB5L0Pngpd5&#10;8j2Vgq96nzdWgl57WDEtgep8MitFgYt9ICYagTJ+FiGEgRl++R3agSx/tEn7gHx+pUOXgVJ+2z1V&#10;gZ1+5jcxgWx++TEkgQ9/MCtUgMp/fCYogJZ/0SGagJ6AGx4FgMSAVAAA//8AAP//AAD//wAAbWZ0&#10;MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoL&#10;DA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNE&#10;RUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9&#10;fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2&#10;t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v&#10;8PHy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYX&#10;FxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RF&#10;RkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1&#10;tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm&#10;5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYH&#10;BwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkq&#10;KywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8&#10;foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS&#10;09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb3&#10;9/j4+fn6+/v8/P39/v7//6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72n&#10;gcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCW&#10;z6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+i&#10;Rkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL&#10;3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6&#10;pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZ&#10;pselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9&#10;oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfG&#10;tqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpsel&#10;ZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g&#10;8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOH&#10;y7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHE&#10;p2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRM&#10;cuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Og&#10;h9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2&#10;wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuan&#10;TITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9Cv&#10;nYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4&#10;u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRUr9oUxg8qVLceapSoPa&#10;qk2Vz6lWpcioYbDFqmu1wqx1ur6rfb+6qoPFtqiHyrKmh9CroofWpJ6J3Jqaj+Gamo/hmpqP4Zqa&#10;j+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h/6Y4&#10;Mv+jRUr9oktg8qZJceaqSILbrUqT0KxSo8msXa/Gr2ezw7FxuL+zeb24r4HEsqqHy6ymhtClo4bV&#10;nZ+G2pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96T&#10;nYvek52L3pOdi96TnYve/6c4Mv+jRUr9okpf8qdIcOesRoHcr0eS0rBOocqxV63ItmKwxbpstbqz&#10;eL6yroHFraqHy6enhc+gpITTmKGF14+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I&#10;2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja/6c4Mv+jREv+o0lf86lGb+iuRIDds0OQ&#10;07ZIn8y3UarKwFysvbhst7OyeMCtroHGqaqGyqKohM6bpYTRlKOE1Iyhh9eMoYfXjKGH14yhh9eM&#10;oYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfX/6c3Mv+j&#10;REv+pUde86pEbumxQX/fuD6O1r1Cm8/DSqTCvlyvtrdsua6xeMGproHGpauFyZ6phMyYp4PPkaWE&#10;0oqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU&#10;iqOG1IqjhtSKo4bU/6g3Mv+kREv+pkZe9K1Cbeq0Pn3hvTuL2sY8lsrGSKS5vFyyr7Ztu6mxecGl&#10;roLFoayEyJuqg8uVqYPNj6eEz4mmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0Ymm&#10;htGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobR/6g3Mv+kQ0v/qENd9a8/bOy4OnrkwzeH3dM1&#10;kMHESaexul61qbVuvKSxesCir4LEna2Ex5ishMmSqoTLjamFzYiohs6IqIbOiKiGzoiohs6IqIbO&#10;iKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbO/6k2Mv+lQkv/&#10;qkFc9rI7au69NnfoyzOA0NIzk7jDS6iquWC2pLVwvKGye8CesIPDmq6ExZWthMeQrITJi6uFyoeq&#10;hsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qG&#10;zIeqhsyHqobM/6k1Mv+lQkv/rD1a+Lc3Z/HEMXHf1yx7xdA1lbDCTqmkuGO3n7VyvJ2zfL+bsYPB&#10;l6+Ew5KuhMWOrYXGiqyGyIesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mH&#10;rIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJ/6o0Mv+mQEv/sDlY+b0xYufOLWnQ4CR/uc83l6fC&#10;Uqmeuma1mrVzu5izfb6XsoPAlLGFwZCwhcONr4XEia6GxYauh8aGrofGhq6Hxoauh8aGrofGhq6H&#10;xoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofG/6szMv+qO0n/tjJT&#10;8McqWtjeIWbC3ySCrc48mJ/DVqeZvGiylrd1uJS0fb2Ts4O+kbKFv46yhsCLsYbBiLCHwoawiMOG&#10;sIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4aw&#10;iMOGsIjD/60xMv+wM0X4wClM39YjTcfoIGqz3iaEoc9BlpfGWaSTwGqskLx1so+5fbaPt4O4jLaE&#10;uoq1hbyItIa9hrOHvoSziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/&#10;hLOIv4SziL+Es4i/hLOIv4SziL+Es4i//68vMv+5KT/ozh4/zOYbUrfuIW2l3iyDl9JFkpDLW52M&#10;xWuli8J1qoq/fK2Hvn+whLyAsYO8grKBu4Ozf7qEtH66hrV+uoa1frqGtX66hrV+uoa1frqGtX66&#10;hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1/7IqMvHGHDPR4hQ6vPMb&#10;VqjuJm2Y4TV/jthKjIjQXZWGzGubhMl0oIHHeKN+xXulfMR9pnvEfqd5w4CoeMKCqXfCg6p3woOq&#10;d8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3&#10;woOq+r4cKNbdDiPA8BQ/rP0eV5zwLWqP5T55ht5Og4HYX4t/1GuQetFwlHfPdJd1zneYc815mnLN&#10;e5txzH2bcMt/nG/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uA&#10;nW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd2dILGMTtDimw/RZBn/8kVZH0NWWH60Zwf+VUeXvhYX923WiE&#10;cttuh2/ZcYlt2HSLa9h3jGrWeY1p1nqOaNV8jmfVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n&#10;1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6P/6M5Kv+fRkD/nVBV+qBQZe+j&#10;UXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4&#10;jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7&#10;tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXk&#10;pFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5&#10;Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/J&#10;toiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKc&#10;g7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG&#10;2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+f&#10;RkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiS&#10;zLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/&#10;mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJb&#10;ltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/&#10;nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOE&#10;l8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+&#10;vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCg&#10;ZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nk9U&#10;+qFOZO+kT3XlplGF2qVYldGiYqPJn22vxZ93tcKegLm/nYi+vJmJw7mUi8e2j43Ls4qQz7GGltSu&#10;g6DXp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeB&#10;odWngaHV/6M5Kv+gRkD/nk5U+qJNZPClTnTlqE+E26dVlNKlX6HKo2mtxaJ0tMKhfbm/oIW+u52I&#10;w7iYici1k4vNsY6O066JltinhZ3aoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW&#10;oYWg1qGFoNahhaDWoYWg1qGFoNahhaDW/6M5Kv+gRkD/n01U+6NMZPCnTHTmqU6D3KpTktKpW6DL&#10;pmarxqVws8Oleri/pIK9u6KHw7idh8mzmInPsJSO1auSl9qgipzcm4mf2JuJn9ibiZ/Ym4mf2JuJ&#10;n9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Y/6M4Kv+gRUD/oExU+6RL&#10;Y/GoS3Pmq0yD3a1QkdSsWJ7MqmKpx6psscSqdrbAqn68vKiEwrikhsmzoYjPrJyN1aOWlNqakZzc&#10;lo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiW&#10;jp7Y/6Q4Kv+gRUD/oEtT+6VKY/GpSXLnrUqB3rBNkNWwVZzOsF6nybBor8ayc7PDsny4vbCAwbas&#10;gsmup4XPpaGK1ZyckdqVmZzckZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe&#10;2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z/6Q4Kv+gRUD/oUpT+6ZIYvKrSHHor0iA37NKjta1UZrQtlqk&#10;zLhlq8q9ca7BuXu2t7KAwK6shMimqIXOnaSH1JSgjtiOn5nbjJue2YybntmMm57ZjJue2YybntmM&#10;m57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57Z/6Q4Kv+hRUD/oklT/KdHYfKt&#10;RnDpskZ/4LdHjNm7TpfTv1ef0MVjpMXAcK26uHm3sLKAwKmthcegqITNl6WF0o6hideHoJLZh6Gc&#10;2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY&#10;/6Q3Kv+hRED/o0hS/KlFYfOuRG/qtUN94rxEidzCSpPYylSZysZipLy9brCytni5qrGAwaSthceb&#10;qYTMk6aE0Iqjh9SDoo7WgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKi&#10;ltaCopbWgqKW1oKiltaCopbW/6U3Kv+hREH/pEZS/apEYPSxQm7ruEF75MFCht/MRo3Tz1KXwcRh&#10;p7O7bbOrtXi7pbGAwZ+uhMaYq4TKkKiEzoimhtGCpIzTgKSS04CkktOApJLTgKSS04CkktOApJLT&#10;gKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLT/6U3Kv+hREH/pUVR/qxCX/W0P2zt&#10;vD5458dAgeDWRofJzVGauMJgqqy6bbWltXi8oLGAwZuuhMWVrITIjqqEy4eohs6Cp4vPf6aP0H+m&#10;j9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Q/6U2&#10;Kv+iQ0H/p0NQ/64/Xfe3PGnwwjtz5tA/edPZP4q+y1Gdr8BhrKW5bragtXm8nLKBwJivhMOSroTG&#10;jKyFyIeqh8qCqYrMf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/&#10;qY7Nf6mOzX+pjs1/qY7N/6Y2Kv+iQkH/qUBP/7I7W/m9OGXsyzht3Nw1eMfWPo6zyVKgp8BjrZ+5&#10;cLaatXq8mLKBv5SxhcKPr4XEi66GxYath8eCrIrIf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uN&#10;yX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43J/6c1Kv+jQkH/rDxN/7c2V/LFM1/h1jZj&#10;zeMxfLrTP5GpyFShn8BlrZm6crWWtnu6lLOCvpKyhcCNsYbBibCHw4aviMSCrorFgK6MxYCujMWA&#10;rozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozF/6g0Kv+m&#10;Pj//sTdK+b4wUufPL1XR4ixowOEwf63SQpOgyFehmMFnq5S8c7KSuHy3kLaCuo60hbyLs4a+iLKH&#10;wIWxicGDsYrBgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC&#10;gbCMwoGwjMKBsIzC/6kyKv+rOD3/uC9F7sgpSNbfJVLD7Clssd8xgqHSRZKXylqfkcNpp46/dK2N&#10;vHyxi7qBtIi5g7aFuIS4g7eGuYG2h7p/tYm7frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61&#10;i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8/6swKv+xLzj2wiY83NofO8brI1ez7Cpvo981&#10;gpbUSpCPzV2ai8hroYnEdaaGwnuqg8B+rIG/gK5/voKwfb2DsXu8hbJ6u4ezebuIs3m7iLN5u4iz&#10;ebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4iz/60uKv67JTDj&#10;0hotyegbQbb3I1ql7C5vluE8f4zYT4uH0l+ThM1smYHKdJ5+yHihe8d7o3nGfaR4xX+ldsSBpnXD&#10;g6d0w4Soc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KG&#10;qXPChqlzwoap/7QkJezKFiPN5RMsufYbRqf6JluY7jVsjOVEeoTeU4OA2WKKfNVsj3jScZN10HWV&#10;c894l3HOephwzXyZb81+mm7MgJttzIKcbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxs&#10;y4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4Sc9cEVGdHfDBi88xMxqv8eR5r8LFmO8jxnhOpLcn3l&#10;WHp54GOAdN5qhHDbb4dt2nOJa9l2imrYeItp13qMaNZ8jWfWfo5m1YCOZdWBj2XVgY9l1YGPZdWB&#10;j2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGP0tIKCb/oDR2t/xUz&#10;nf8jRZD/M1SF90NffvFRaHfsXG9w6WJ0a+dnd2jlbXlm5HB7ZeNzfWPidn1i4Xh+YuF5f2Hhe39g&#10;4H2AX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/g&#10;f4Ff4H+B/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+P&#10;usCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XS&#10;mXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51S&#10;WfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDE&#10;unymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCL&#10;kry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXCh&#10;zJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfef&#10;VGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunym&#10;xrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+&#10;h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7&#10;q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGnt&#10;oFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5&#10;If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/&#10;vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzG/6A5If+dRjb/mlBK/55RWfegUmjtoVZ45KFahtueZJTSm26gzJh4qsaV&#10;gbLElYm2wZGOur+MkL29iJPAvISXw7qBm8W5fqDHuHynyLJ7qsiwe6rIsHuqyLB7qsiwe6rIsHuq&#10;yLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rI/6A4Iv+dRjf/m09K/59PWfiiUGjuo1N3&#10;5aRXhdyiYJPTnmqfzZt0qceYfbHEl4a2wZSMur+Pjr68ipLCuoaVxbiCmsi3f6DLtHynzKx8qcqq&#10;fanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanK/6A4Iv+d&#10;RTf/nE5K/6BOWPijT2fvpVF25aZVhN2lXZHUomadzZ9wqMicerDEmoK2wZiKur6SjL+7jY/EuIiT&#10;yLaDmcy0gKHPrH2lz6Z+p8ykf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jL&#10;pH+oy6R/qMukf6jL/6E4Iv+dRTf/nU1J/6FMWPmlTWbvp0915qlTg96oWpDVpmKcz6Nspsmgdq7F&#10;nn+1wZyHur6XisC6kI3GtouSy7SIms6yhqTRpoCk0aCBp82fgafMn4GnzJ+Bp8yfgafMn4GnzJ+B&#10;p8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM/6E4Iv+eRTf/nkxJ/6JLV/mmTGbwqU5056tR&#10;gt+rV47Xql+a0KhppMulc6zGo3yzwqCEub6ciMC5lozGtZGSy6+NmM+qiqHSoISj05uEps6ahKfN&#10;moSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfN/6E4Iv+eRTf/&#10;nktJ/6NKV/qnS2Xwq0xz6K1PgOCvVI3ZrlyY0q1moc2rcKnIqnmww6eBt76hhMC1m4nGrpWPzKiR&#10;lc+ijp7Smomi05aHpc+Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYem&#10;zpWHps6Vh6bO/6E3Iv+eRDf/n0pJ/6RJVvqoSWTxrEty6bBNf+GzUYvas1qV1LNjns+zbqXLs3ir&#10;w6x8t7ilgb+vnobGqJmMy6GVktCbkpvTlY6i1JGMpdCRi6bOkYumzpGLps6Ri6bOkYumzpGLps6R&#10;i6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bO/6E3Iv+eRDf/oElI/6VIVvuqSGTyrklx6rJMfeK2&#10;T4ncuFeS1rphmtO9baDJuHWrvrB6trOpf7+qooTGop2Ky5uakM+Vl5nSkJWi1I2QpdCMkKbPjJCm&#10;z4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbP/6E3Iv+eRDf/oElI&#10;/6ZHVfurR2PzsEhw67VKfOS6Tobev1WP2sNgldLEbZzFu3OqubN4tq6tfb+lp4LFnaKIy5afjs+P&#10;nJbSi5yi04iVpNCJlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mU&#10;pc+JlKXP/6I3Iv+fRDf/oUhI/6dGVfysRWL0skZu7LhIeua/TIPhx1OK3M1ijs7IbJvAv3GqtLd3&#10;tamxfL6frIHFl6eGypCkjM6KopXRhqKh0oSbpdCFmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP&#10;hZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP/6I2Iv+fQzf/okZH/6hEVP2uQ2H1tURs7rxGd+nES3/j&#10;z1SE2dRliMjLa5q6wnCprrp3tKO0fL2ar4HDkqyFyIupisyEp5LPgKac0ICjpc+AoabOgKGmzoCh&#10;ps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabO/6I2Iv+fQzf/o0VH/6pC&#10;U/6xQV/2uEFq8cFEc+rMS3ng2lZ8z9VejcDMaZuzw3Kop7t5s561f7uXsYPCjq2FxoeriMqBqY3N&#10;fKiWznuoos17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17&#10;qabN/6M2Iv+fQzf/pUNG/6xAUv+0Pl35vT9m7shDbePWTW/V3U6BxNNZkbXJZp+pwXGroLt5s5m2&#10;gLqUsoXAjK+GxIatiMeAq4zJfKqSynqrnMp5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keauf&#10;ynmrn8p5q5/Keaufynmrn8p5q5/K/6M1Iv+gQjf/pkFF/689UP64O1nzxDxh5tFDZNnfQ3PI3EqF&#10;t9BXlarHZaKgwHCsmbp5tJS2gLqRs4W+i7GGwYWwiMOBrovFfa2Qxnqtl8Z6rZrGeq2axnqtmsZ6&#10;rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrG/6Q0Iv+hQTf/qT1D/7M5Tfm+&#10;N1XqzDpZ2907YsvlP3e72UiJq85XmKDGZaSYwHGsk7t6s5C4gbiMtYS7iLOGvoWyicCBsYvBfrCP&#10;wnuwlMN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD&#10;/6Q0Iv+jPjb/rTlB/7g0SPDGM03f2TZQzeU2Z77kO3ut10iMoM1YmZfGZ6SSwXKrjr17sIy6gbSI&#10;uIO3hLeFuYK1iLt/tIq9fLONvnqzkb96s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qz&#10;k796s5O/erOTv3qzk796s5O//6YyIv+mOjT/sjM998AuQuTSL0HP5C5Vv+8za6/hO36g1kqNls5b&#10;mZDIaaGMw3OoicB7rIa+f6+CvIGygLuEs326hrV7uYi2ebiLt3e3j7h3t5C5d7eQuXe3kLl3t5C5&#10;d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5/6cxIv+sMzH/uSs26swmNtLhJkHB&#10;7yxasO0zbqHhPX+V102MjdBelonLa52Gx3Sig8R6pn/Dfal8wYCresCCrHm/hK13voavdb6JsHO9&#10;jLFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2x/6ku&#10;If+zKivyxSIs1t4cLcPtI0ey+Stdouw2b5XiQn2L2lKIhdRgkILQbJZ+zHObe8p3nnjJe6B2yH6i&#10;dMeAo3PGgqRxxYSlcMSHpm7Eiqduw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6du&#10;w4unbsOLp27Di6duw4un/6wqIPq9HyLc2RIbxesaM7T6I0qj+S5ele48bYrlSXmD31aCftpkiXrW&#10;bI5203GRc9J1lHHQeZVvz3uXbc5+mGzOgJlrzYKaas2Em2nMh5xozIicaMyInGjMiJxozIicaMyI&#10;nGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIic/7YeGOTQDhPI6REgtfkbN6X/JkuX+jRc&#10;i/FCaILqT3J85Vt6d+Fkf3LeaoNu3HCGbNt0iGrZd4lo2XmLZ9h8i2bXfoxl1oCNZNaCjmPVhY9i&#10;1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWP6ccNDMra&#10;Cw+39xIkp/8dOZj/K0mM/jpXg/ZJYXzwVWl17F5vbuljdGrnaXdn5W55ZeRye2PjdXxi4nd9YeJ5&#10;fmDhe39f4X1/X+B/gF7ggoFd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OB&#10;Xd+DgV3fg4Fd34OBy9AJA7riCxOo/xQmmv8hN43/MUWE/0BQfPxOWHT4V19t9F1kZ/JiZ2PwaGph&#10;7mxsX+1wbV3tcm9c7HVvW+x3cFrreXFa63pxWep8cljqf3JY6n9zWOp/c1jqf3NY6n9zWOp/c1jq&#10;f3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7Jtf&#10;euSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/&#10;l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/&#10;nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyr&#10;yIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZ&#10;Z4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB&#10;/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrB&#10;faK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQ&#10;sMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fc&#10;lnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pT&#10;T/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7&#10;wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9/504Gv+aRS7/l1BB/5tRT/+dVF31nlhr7J1deeSbZIbcmG6S1ZV4nNCSgaTLj4mrx42PscWJ&#10;k7XDhZe4woKausF/nrvAfaK9v3unvr95rb67eLG+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmy&#10;vrZ5sr62ebK+tnmyvrZ5sr62ebK+/504Gv+aRS7/mE9A/51QTv+fUlz2oFVq7aBaeOWfYIXdnGqR&#10;1phzm9CVfaTLkoWrx4+NscSMkbbCh5W5wYOZu79/nb6+faK/vXqowLx5r8G0ebDBsHqwwLB6sMCw&#10;erDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDA/503Gv+bRS7/mU5A/55OTv+h&#10;UFv3olNp7qNXd+aiXYPen2aP15xvmtGYeaPLlYKrx5KJscSOj7bCiZO6v4SYvb2AncC8faPCu3uq&#10;xLR6rcSte67Dqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B&#10;/543Gv+bRC7/mk1A/59NTf+iTlv3pFFo76VVdeelWoLfo2KN2KBrmNKcdaHMmX6pyJWGsMSSjbbB&#10;jJG7voaWv7yBnMO6fqTFt3yrx617q8anfK3EpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9&#10;rsOkfa7DpH2uw6R9rsOkfa7D/543Gv+bRC7/m0xA/6BMTf+kTVr4pk9n8KhTdOioV4Dgp16M2qRo&#10;ltOhcZ/OnXqnyZmDr8WVirXBj4+7vYmVwbqFncS2gqTHsICqyKd9qsiifqzFn3+uw59/rsOff67D&#10;n3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67D/543Gv+bRC7/nEs//6FKTP+lS1n5&#10;qE5m8apRc+mrVX/iq1uK26lllNWmbp3Po3elyp+ArMWZhrS/k4y8uI2TwbKJmcWuhqHIqoSpyaGA&#10;qcqcgazGm4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3E/542&#10;Gv+cRC7/nEo//6JJTP+mSln5qUxl8axPcequVH3jr1mI3a5ikdata5rRqnWiy6V9q8Gdg7S5lom8&#10;spGQwayMlsaniZ3Io4emypuDqMuYg6vHloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWW&#10;hK3FloStxZaErcWWhK3F/542Gv+cQy7/nUk//6NIS/+nSVj6q0tk8q5OcOuxUnvks1eF37Rgjtmz&#10;apbRsXWexqh7q7yggbSzmoe8rJSNwqaQlMagjZvJnIuky5aHqMuTh6vIkoesxZKHrMWSh6zFkoes&#10;xZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zF/582Gv+cQy7/nkg//6NHS/+oSFf7rUlj&#10;87BMb+y0UHnmuFaD4btei9q7apLNtHOewat5qrekf7SunYS8ppiKwaCUkcaakZjJlo+hy5GMqMyP&#10;iqrIjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzG/582Gv+c&#10;Qy7/nkc+/6RGSv+qRlb8rkhi9LNLbe64T3fovVV/4cFehtbAbI7It3Gdva53qrKnfbSpoYK7oZyI&#10;wZqYj8aUlpbJkJSfy4ySqMyKj6rJio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzG&#10;io6sxoqOrMaKjqzG/582Gv+cQy7/n0Y+/6VFSv+rRVX8sEZh9rZJa/C8TnTnwlV738hhgNHDao3E&#10;unCduLJ1qa2re7OjpYC7m6GGwZSdjcWOm5TIipmdyoaZqMuGlKrJhpKrxoaSq8aGkqvGhpKrxoaS&#10;q8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG/581Gv+dQi7/oEU9/6dESf+tQ1T+s0Rf97pH&#10;aO/BTXDlyVZ13M5keszGaY2+vm6csrZ0qKewebKeq366laaEwI6ji8SIoZLHhJ+ayYCfp8qBmqrI&#10;gpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvG/6A1Gv+dQi7/&#10;oUQ9/6hCSP+vQVP/tkJd975GZezHTWvj0lht1tNhesfKZ4y5wm2brLxyp6G2d7GYsX25j62Cvoiq&#10;icOCqJDGfaeZyHqnpcl7oqvIfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6s&#10;xn2erMZ9nqzG/6A1Gv+dQi7/okI8/6pAR/+yPlH9ukBZ88NEYOjPTmPf3Flnz9hgecDPZoqyyGua&#10;psJwppu8dq+RuHu3ibWBvIKyh8B9sI7DeK6WxXatocZ1rKzGd6atxXemrcV3pq3Fd6atxXemrcV3&#10;pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3F/6A0Gv+eQS7/pEA7/6w9Rf+1O073vz5V7MtEWeHa&#10;T1rU31FsxtpafbjTYourzmmYn8ZxpJXAd62Ou360h7eDuYG0h718soy/ebGTwXawm8J0sKbCcrCt&#10;wnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3C/6EzGv+eQS//pz06&#10;/7A6Q/26OErwxjtP49VFTtXhRl/I4ktxut1SgazVW4+fzGablsZwpI/AeKuKvH+xhLmDtYC3h7h8&#10;tou7ebSQvHe0l712tKG9dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSz&#10;pb50s6W+/6IzGv+gPi7/qjk3/7Q1P/bANUTnzzlF1988UMnnQWS75UZ2rNxOhZ/TWpKVzGecjsZx&#10;pIrCeaqFv36ugLyCsn26hrR6uYq2d7iOuHW3k7lzt5q5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5&#10;c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5/6MyGv+jOiz/rjQ0/roxOu3KMDva3TI/yuc4VbzsPWmt&#10;5UR5n9tOh5TTXJKNzGibiMhyoYTEeaaAwn2qfMCBrXm+ha93vYiwdLyLsnK7kLNwu5W0b7qatG+6&#10;mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0/6QwGv+nNSr/tC8w9MMq&#10;Md7YKy3M5i5FvfI1Wq3uO2yf5ER7k9tRh4vUXpCGz2qYgstznX7IeKF6xnykd8SApnXDg6hzwoap&#10;ccGJq2/AjaxtwJKtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1s&#10;v5Wt/6UvGv+tLSX8vCco5dAhJM7kJDO+8SxKrvgzXaDtPW2T5Ed6it1UhYPXYYx/0mySe89yl3fN&#10;d5p0y3uccsp+nnDJgaBuyIShbceHomvGiqNpxo6kaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWR&#10;pWjFkaVoxZGlaMWRpWjFkaVoxZGl/6csGv+1JR/syRoc0OIZIb/wIjiv/StNoPg1XpPuQWyJ5k13&#10;geBYgH3cZIZ42GuLc9VxjnDTdZFu0nmTbNF8lGrQf5Zpz4KXaM+FmGbOiJllzYyaZM2OmmTNjppk&#10;zY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6a/64kFvXBFxTU3w4QwO8YJrD9&#10;Izyh/y1OlPk6XYnxR2iB61JxeuZdeHTiZH1w32uBbd1whGrcdIZo23iIZtp7iWXZfYpk2ICLYtiD&#10;jGHWhY1g1omOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO&#10;/rkWDdTSCwbC7g4WsfwZKqL/JT2U/zJMifxAWYH2TWJ68Fhpc+xfb2zpZHNo52p2ZuVveWTkc3pi&#10;43Z8YeN5fWDie35f4X5+XuGAf13gg4Bc4IWBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvf&#10;iIFb34iBW9+IgVvfiIFb34iB1MgJA8TXCgey+xAZo/8cK5X/KDuK/zhIgf9FUnr8Ulpy91lga/Re&#10;ZGbyZGhi8GlqYO5tbF7tcW1c7XRuW+x2b1rseXBZ63txWOt9cVjqf3JX6oJzVumEc1bphHNW6YRz&#10;VumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzxM0IAbTdCAuk/xIal/8fKov/LjaB&#10;/z1Bef9KSXH/UlBp/1hVY/1dWF/7Y1tc+WddWvhrX1j3bmBX93FhVvZ0YVX2dmJU9XdjU/V5Y1P0&#10;fGRS9H5kUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBl/5Yz&#10;FP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqp&#10;y3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqM&#10;hZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg&#10;9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHH&#10;c7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+V&#10;QyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ue&#10;q8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbV&#10;h4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhh&#10;be2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7Oy&#10;xnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/&#10;k1E3/5dTRf+ZVlL9mVtg9Zhgbe2WZ3nlk3GE35B7jtqNhJbViIqc0YSQos+AlabMfZmpy3udrMl5&#10;oa7Id6WvyHaqscd0rrLHc7SyxHS6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6&#10;sr91urK/dbqy/5YzFP+WQyX/lVA3/5lRRP+bVFL+nFhf9ZtdbO2ZZHjmlmyD35N2jdqPgJbUjIid&#10;0YeOo82Dk6jLgJiryX2crsh6obHGeKWyxneqtMV1sLXFdLi1vXe4tbh3uLW4d7i1uHe4tbh3uLW4&#10;d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1/5czFP+WQyX/lk43/5pPRP+dUlH+nlVe9p5aau6c&#10;YHbnmmeC4JZyjNqSe5XUjoSd0IqLo82GkanKgpatyH6bsMZ7oLPFeaa1xHestsN2s7e+d7e3t3i2&#10;uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4/5gzFP+XQyX/l003&#10;/5tNQ/+fUFD/oFNd96BYae+fXXXonWSA4Zpui9uWd5TVkYCc0I6Jo8yJj6nJhJWux4CassV9oLXD&#10;eqe3wniuucB3tbm4eLW5sXm1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6&#10;tbmserW5/5gzFP+YQyX/mEw2/5xMQ/+gTk//olFc+KNVaPCiW3TpoWF/4p5qidyac5PWlXyb0ZGF&#10;o8yMjKnJh5OvxoKZs8N+oLfCeqi5wXixu7l4s7yxebO7q3q0u6d7tbqne7W6p3u1uqd7tbqne7W6&#10;p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6/5kzFP+YQyX/mUs2/55LQv+hTE7/pE9b+aVTZvGlWHLq&#10;pF5946Jmh92ecJHXmXiZ0pWBoc2PianJipGvxYOYtMJ/n7i9fKe7unqwvbJ6sr6re7K9pnyzvKN9&#10;tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6/5kzFP+YQyb/mUo2/59K&#10;Qv+jS07/pk5Z+qhRZfKoVnDrqFx75adihd+jbI7Zn3WX05p+n82ThqjFjY2vv4eUtbmDnLm1f6O8&#10;sX2svqx8sb+lfLG/oX6zvZ5+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLue&#10;frS7/5kzFP+ZQyb/mkk1/6BIQf+kSU3/p0xY+qpQZPOrVG7trFp55qxgguCqaYvapnOUz598ncaX&#10;g6i+kIqwuIuRtrKGmLqtg6C9qYGov6WAsMCff7DAnICyvZqBs7uagbO7moGzu5qBs7uagbO7moGz&#10;u5qBs7uagbO7moGzu5qBs7uagbO7/5ozFP+ZQyb/m0g1/6FHQf+lSEz/qUpX+6xOYvWvUmzusFh2&#10;6LFef9+waIjVrHSQyqN6ncCbgai4lIewsY+OtquKlbumh52+ooWlwJ+Er8GZga/Bl4KyvpWDs7yV&#10;g7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8/5ozFP+ZQyb/nEc1/6JGQP+n&#10;R0v/q0lW/a9MYPayUWrutFdz5bdefN22aoPPr3KQxaZ4nbuefqeymIWwq5OLtqWOk7ufi5q+m4mi&#10;wZiIrMKTha/Ckoaxv5GGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8&#10;/5ozFP+ZQib/nEY0/6NFQP+oRUr/rUdV/rFKX/W1UGjruVZw471ed9m7aoDLsnCQwKl2nbaifKet&#10;nIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKNiq7CjYmxv42Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2J&#10;sr2NibK9jYmyvY2Jsr2NibK9/5szFP+aQib/nUU0/6REP/+qREn/r0VT/LRJXfK5T2XpvlZs4cNg&#10;ctO+aYDGtW6Pu610nLCmeqenoICvn5uGtZiXjruTlZW+jpKdwYqSp8KIkK7CiI6wwIiNsr2IjbK9&#10;iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9/5szFP+aQib/nkQz/6VCPv+rQkj/&#10;sURS+rdIWvC9TmHmxFZn3slibc7BZ3/BuW2OtrFym6uqeKaipX6umaCEtZKdi7qMmpO+h5ibwISX&#10;pMKClq/Cg5OwwISRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+/5sz&#10;FP+aQSb/n0Iz/6ZAPf+tQEf/tEJP97tHV+3DTV3kzFhg2c1gbMnFZn68vWuNsLVxmqWvdqWcqnyt&#10;k6aCtIyiibmGoJC9gZ6Zv32eosF7nq/BfZmwwH+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/&#10;lrK+f5ayvn+Wsr5/lrK+/5wzFP+aQSb/oEEy/6g/PP+wPkX/t0FN9MBFU+rJTlbi1VpX0tFea8TJ&#10;ZH22wWqMqrtvmZ+1dKSWsHqsjayAsoaph7d/p467eqaWvneloL90pq2/d6Gxv3qdsr56nbK+ep2y&#10;vnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+/50zFP+bQSb/oj8x/6o8Ov+zPEL7uz5J&#10;8MZETebST03c3FdWzNVdar7NY3uwx2iLpMFtl5m8c6KPuHiqhrR+sH+yhbV5sIy4dK+Vu3Gun7xu&#10;r6u9caqzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8/50zFP+b&#10;QCb/pDww/605OP+2OT/1wTxD6c5ERN7dTUfS4FNYxdtcaLfTYXqpzWaJnMhrlZHEcZ+IwHanf719&#10;rXi7hLFzuou0b7iUt2y3nbhqt6i5aba2uG2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5&#10;ba+1uW2vtbltr7W5/54yFP+dPiX/pzku/7E2Nfu8NjrtyTo84NpEOtLiR0zH4k1eud5UbqzZW3yf&#10;1GKIlNBok4rMb5uCx3eifMN+qHbAhKxyvoqvb7yRsW28mLJru6Gzarutsme6trRnura0Z7q2tGe6&#10;trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0/58yFP+gOiT/qjQs/7UyMfPDMjPj1Dgw0+E8&#10;P8boQlK55UhjrOJNcp/fVH+T2V2KidJnk4PNcJp9yXefeMZ9pHTEg6dwwoipbsGOq2zAlKxqv5ut&#10;ab+lrWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66t/6AwFP+jNiL/&#10;rzAo+7wtK+jNLCjV4DAwx+k4RLnsPles6UVnnudLdZLgU4CJ2V6JgtRokXzQcZZ4zHebdMp9nnDI&#10;gqFux4eja8WLpWnEkKZoxJanZsOeqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOl&#10;qGXDpahlw6Wo/6EvFP+oLx//tSoi8MYkIdjdIyDI6S01uvI1SazxPFqe8ENpkuhMdYjhVX+B22GH&#10;e9dqjXbTcZFy0XeVb898l2zNgJpqzIWbaMuJnWbKjZ5lyZKfY8mYoGLInqFiyJ6hYsieoWLInqFi&#10;yJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6h/6MtFP+uKRr4vyAa3tYYE8noIiW69Cs6rPg0TZ73&#10;PFyS8UZpiOlQc3/jWXt632SCdNxrhnDZcYpt1naNatV7j2jTf5Fm0oOSZNGHlGPRipVh0I+WYM+U&#10;l17PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mY/6coEv+3HxLmzhEN&#10;y+YVFrv0ISqs/is+nv80TpL6P1yI8kpmf+xVb3noXnVy5GR7buFrfmrfcIFo3nWEZdx5hWPbfYdi&#10;2oGIYNqEiV/Zh4pd2IuLXNeQjFvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvW&#10;lI1b1pSN/7AeC+3GDgjN2wsIu/MVGqz/IS6e/yw/kv83TYf9RFh/9k9hePFZaHHtX21q62RxZ+hq&#10;dGTnb3di5XR5YOR4el/je3td4358XOKBfVvhhH5a4Yh/WeCMgFjgj4FY4I+BWOCPgVjgj4FY4I+B&#10;WOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+B870NBMzPCQG95QwMrP8XHp7/JC+S/y89h/89SX//SVJ4&#10;/FRacPhaX2n0X2Rk8mVnYfBqaV7vbmtc7nJtW+12blrseW9Y7HxwV+t+cFbrgXFV6oRyVOqIc1Pp&#10;i3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0zMYIAL3UCAOt9Q4Pn/8a&#10;H5P/Jy2I/zQ5fv9CQ3f/TUpu/1NQZ/9ZVWL8Xlhe+2RbW/loXVn4bF5X93BgVvdzYVX2dmJU9Xhi&#10;U/V7Y1L0fWRR9IBkUPODZU/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP&#10;84ZmvcsGAK7bBgSf/xAQk/8dHYj/Kih+/zgydv9EOm3/S0Fl/1FGX/9XSVv/XUxY/2JOVf9mUFP/&#10;alFS/21SUP9wU0//clRO/3VUTf93VU3/eVVM/ntWS/5+V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2B&#10;V0r9gVdK/YFXSv2BV0r9gVdK/YFX/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ2&#10;6Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPI&#10;bsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+U&#10;V0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6u&#10;oNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bY&#10;dpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8&#10;f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsai&#10;yG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/&#10;lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJt&#10;s6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40t&#10;Dv+NPh3/jEwu/5RTO/+VVkf/lltU/ZVhYPaSaGvvj3B16Yt6f+SHg4ffgoqN3H6Qktl6lpfWd5ua&#10;1XSgndNypZ/ScKmh0W6uotBttKPQbLqk0GzCpMpuxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTE&#10;b8SkxG/EpMRvxKTEb8Sk/44tDv+OPh3/jksu/5VROv+YVEf/mFhT/pheX/aVZGrvkmx16Y52fuSK&#10;gIffhYeO24COlNh8lJjVeZqc03afn9FzpKLQcaqkz2+vpc5utqbObb2nym7Cp8Nwwqe9ccKnvXHC&#10;p71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKn/48tDv+OPh7/kEot/5dPOv+ZUUb/m1ZS&#10;/ppbXveYYWnwlWh06pFxfuSOfIbfiYSO24OLlNd/kprUe5ie0neeodB0pKTOcqqmzXCxqM1vuanL&#10;b8Gpw3HBqbxywKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cq/48tDv+P&#10;Ph7/kkot/5hNOf+bT0X/nVNR/51YXPibXmjxmWVy6pVtfOSRd4bfjIGO24eJldaBkJrTfZaf0Hmd&#10;o851o6bNcqupzHCzqstvvavFcr+rvXO/rLZ0vqyxdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6t&#10;sXW+rbF1vq2xdb6t/5AtDv+QPh7/k0kt/5lMOf+dTkT/n1FQ/59WW/meXGbynGJx65hpe+WUc4Tg&#10;j32N24qGlNaEjZvSf5Wgz3qcpc12o6jLc6urynG1rcZxvq2+dL2utnW9rrB2va6sd72urHe9rqx3&#10;va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72u/5AtDv+QPh7/lUks/5tKOP+eTEP/oU9P/6JU&#10;WvqhWWXzoF9v7J1meeaYb4Pgk3mM246Ck9aHipvSgZKhz3yapsp4oqrHdautw3O0r79zvLC3dbyw&#10;sHe7sKp4u7Cnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebyw/5EtDv+RPh7/&#10;lkgs/5xIN/+gSkL/o01N/6RSWPulV2P0pF1t7qFjd+iea4DimHWJ3JJ+ktOMh5rMho+hxoCXp8F8&#10;nqy9eaavuXavsbd2urKvd7qyqnm6sqV6urKie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7&#10;saJ7u7Gie7ux/5EtDv+RPh7/mEcs/51HN/+hSEH/pUtM/6dQVvyoVWH1qFtr7adhdOWkaX7en3OH&#10;1Jh9kMuRhJrEioyivoSTqLiAmq20fKKwsHqrs615tbSoerm0pHu5tKB9ubOdfbqznX26s519urOd&#10;fbqznX26s519urOdfbqznX26s519urOdfbqz/5ItDv+SPh7/mEYr/55GNv+jR0H/p0lL/6pOVfqr&#10;U17yrFlo6axgceKpaHrZpXODzZx6j8WVgZq9joiit4iQqbGEl66sgJ+xqH6ntKV9sbWhfbi2nX64&#10;tZp/ubSZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqz/5ItDv+SPh7/mUUr&#10;/59ENf+kRUD/qUhJ/6xMU/iuUlzvsFhl5rFfbd6waXbSqXGCyKB4j7+Yfpq3koWisIyMqaqIlK6k&#10;hZyyoIKktZ2BrraagLe3l4G3tpWCubSUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SC&#10;ubOUgrmz/5MtDv+SPR7/mkQq/6BDNf+mRD7/q0ZI/65LUfWyUFnstVdh5Ldeadq0aXPNrG+CwqR2&#10;j7mcfJmxloOiqpGKqaOMka6eiZmymYehtZaFq7eThba3kYS3t5CFuLWQhbm0kIW5tJCFubSQhbm0&#10;kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0/5MtDv+TPR7/m0Mq/6JCNP+oQj3/rUVG/LFKT/K1T1bp&#10;ulZd4b1gZNS4Z3LIr22Bvad0jrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+KqLeMirO4i4m3t4uI&#10;uLWLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0/5MtDv+TPR7/nEEq/6NA&#10;M/+pQTz/r0RF+rRITPC6TlPnv1ZZ3sJgYM+7ZnHDs2yBuKtyjq6keJilnn6hnpqEqJeWjK6Rk5Sy&#10;jJGctYiPpreFj7G4hY62t4aNuLaHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWH&#10;jLi1/5QsDv+UPR7/nUAp/6Q+Mv+rPzv/sUJC+LhHSe2+Tk/lxldT2sZeX8u+ZHG+tmqAs69wjamp&#10;dpigo3yhmJ+CqJGbia2KmZKyhZaatYGVpLd/la63fpS3t4GRt7aCkLi1gpC4tYKQuLWCkLi1gpC4&#10;tYKQuLWCkLi1gpC4tYKQuLWCkLi1/5QsDv+UPR7/nj8o/6Y9Mf+tPjn/tEFA9LxGRevETUnizlhL&#10;08pcXsbCY3C5umh/rrRujKOudJeaqXqfkqWAp4qhh6yEn4+xf52XtHucobZ4m6y3d5u3tnqXuLV8&#10;lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0/5UsDv+VPR7/oD0n/6g7MP+w&#10;PDf9uD888cFEQOjLTkLe01VKzs1bXcDGYW60v2d+qLltip20cpWUr3iei6t+pYSohap9poyveKSV&#10;snSjn7Rxo6q1cKO4tXOeubR2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mz&#10;/5YsDv+XPB7/ojom/6o5Lv+zOjT5vTw47shDOePVUDfX2lJIyNJZXLrLX22txWV8ocBriZe6cJON&#10;tnachLN8on2wg6h3roqscq2Tr26snbFrrKiyaa22smyou7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+j&#10;u7Fvo7uxb6O7sW+ju7Fvo7ux/5csDv+aOx3/pDcl/602K/+3NzDzwzox5tBDMNzfSjXP31JHwdhY&#10;WrPRXmumy2N6msdpho/CbpCGv3SYfbx6n3a6gaRwuImoa7eSq2i3nK1lt6euZLe0rmWzva5orb2u&#10;aK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2u/5gsDv+dORz/pzQj/7EzKPm9Mirq&#10;yzcp3N0+KdDjRjrF4k1LuN5VWqzZXGie02J3ks9ngojLbYx+yXOUdsd5mnDFgZ9qxImiZsOSpWLD&#10;nKdgw6aoX8O0qF/BwqhhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGp/5ks&#10;Dv+gNRr/qjEg/7YuI/DFLSLf2DMc0OM6LsToQkC45UlQq+FOX57eVWyS21x3h9hjgX7Vaol21HGP&#10;b9F5lGvOgJhnzIibZMqQnWLJmJ9gyaGgX8mroF/JuZ9cyMOiXMjDolzIw6JcyMOiXMjDolzIw6Jc&#10;yMOiXMjDolzIw6JcyMOi/5ssDv+kMBj/rywb+L4nG+TRJhfR4i0gxOs3M7frPkWq6UVUnudMYpLl&#10;Um6G41h4feBgf3bcaYZw2HGLa9V4j2jTf5Jl0YaUYs+NlmDOlJhezpuZXc2jmlzNrZpbzbeaW823&#10;mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbea/50sDv+oKxT/tyQV68ocEdPgHhPE6ysm&#10;t/E0OKrwPEmd70RXke5LY4btUm196Ft1deNifHDga4Fr3XKFaNp4iGTZfoti14SNX9WKjl7UkJBc&#10;05WRWtOcklnSpJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyT/6ErDf+v&#10;Iw/0whcM1t0QB8XrHhi39ikrqfczPJ32PEuR90RYhvZNYn3wVmp2615xbudkdmrka3pm4nJ9ZOB3&#10;gGHffYJf3oKEXd2HhVvcjIZa25GHWNqWiFfZnYlW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOK&#10;VtmjilbZo4pW2aOK/6gjCf25FgfW0QsDxuoQC7b3Hh2p/SkunP40PpD/PkuG/kdWffhRXnbzWWVu&#10;8F9qaO1lbmTqa3Jh6XF0X+d2dl3me3hb5X95WeSEeljjiHxX44x9VuKRflThl39T4Zx/U+Gcf1Ph&#10;nH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx//7EVA9THCQHG1goDtvcSD6j/HyCb/yswkP82&#10;PYX/QEh9/0tRdf1UWG35Wl1n9mBiY/NmZV/ya2dc8HBpWu90a1jueGxX7XxuVeyAb1TshHBT64hx&#10;UuuMcVHqkXJQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVz1r4HAMXLCAC3&#10;2wkFqP8UEpv/IiGQ/y4uhf85Onz/REN0/05KbP9UUGX/WlRg/V9YXftlWlr6alxX+W5eVfhyX1T3&#10;dmBS9nlhUfZ9YlD1gGNP9IRkTvSHZE3zjGVM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQ&#10;ZkzzkGZM85BmxMIGALbRBwCo7QsGm/8XE5D/JR+F/zEqfP88NHP/Rjtq/0xBY/9TRl7/WUla/15M&#10;Vv9jTlT/aFBS/2xRUP9vUk//clNO/3ZUTP95VUv/fFVK/n9WSf6CV0j9hlhH/YpYR/2KWEf9ilhH&#10;/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYtskEAKjZBAGb/w4Hj/8aEYX/Jxt7/zMkcf88LGj/&#10;QzJh/0o3W/9QO1b/Vj1T/1xAUP9gQU7/ZENM/2hESv9rRUn/bkZI/3FGR/90R0b/dkhF/3lIRP98&#10;SUP/gElC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NK/4IoCf+CORb/gUgl&#10;/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43f&#10;aayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SS&#10;guRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74&#10;hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxl&#10;zZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pP&#10;Mf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO&#10;3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLP&#10;aNKS/4IoCf+DORb/g0cl/4xOMf+QVT3/kVtI/5BhU/6NaF74iG9o8oN4cO1+gnjpeop+5naRg+Rz&#10;l4ficJ2K4G6ijN9rp47daqyQ3WiykdxnuJPbZr+T22bHlNlm0JTPaNCTy2nQlMtp0JTLadCUy2nQ&#10;lMtp0JTLadCUy2nQlMtp0JTLadCU/4MoCf+DORf/hkYk/45NMP+TVDz/lFhH/5JeU/+QZV34jG1n&#10;8oZ1cO2Bf3jpfYd+5XmPhOJ1lYjgcpuM3m+hj91sp5Hca6yT22mzlNpoupbZZ8OW2WbNl9BpzpbI&#10;as6XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82X/4QoCf+EORf/iEUk/5FMMP+V&#10;UTv/llZH/5VcUv+TYlz5j2pm84pycO2Fe3jpgIR/5XuMheJ3k4rfc5qO3XCgkdttppTaa62W2Wm0&#10;l9hovZjYZ8iZ0WnMmclrzJnCbMyavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua&#10;/4UoCf+FORf/ikQk/5NLL/+XTzr/mFRG/5dZUP+WYFv5kmdl845vb+6JeHfpg4F/5H6KheF5kYve&#10;dZiP3HGfk9puppbYbK6Y12q2mtZowZvTacubymvLm8Jtypy7bsqduG/Knbhvyp24b8qduG/Knbhv&#10;yp24b8qduG/Knbhvyp24b8qd/4UoCf+GORf/jEQj/5VKL/+ZTTr/mlFE/5pWT/+ZXVr6lmRk9JJr&#10;bu6NdHbph35+5IGHheB8j4vdd5eQ23OeldhvppjWbK+a1Wq5nNRpxp3LbMmdw23JnrxvyJ+1cMif&#10;snHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccif/4YnCf+GORf/jkMj/5dJLv+aSzn/&#10;nE9D/51UTv+cWlj7mmBi9ZZobO+Rb3Xqi3l+5YWDheB/jIzdeZWR2XSdltRwpZrQbq6dzWy3n8tr&#10;w6DDbsegu2/HobVxxqGvcsahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ah/4cn&#10;Cf+HORf/kEIj/5hHLf+cSTj/n0xC/6BRTP+gV1b7nl5g9Jtlau2WbHPnkHZ84YqAhNuEiYvTfpGS&#10;zniZmMl0oZzGcamfwnCyosBvvaO6cMWjs3LFpK5zxaSpdMWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOm&#10;dcWjpnXFo6Z1xaOmdcWj/4cnCf+IOBf/kUEi/5pFLP+eRzb/oUpA/6NQSv6jVVT2olxd76BiZ+ic&#10;aXDhlnR52pB9gtGJhovKgo2TxX2VmcB5nZ68dqWhuHOtpLVyuKWycsOmrHTDpqd2w6ajd8SloXjE&#10;paF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSl/4gnCf+IOBf/k0Ei/5tELP+gRTX/o0k/&#10;/6VOSPunVFHzplpb66VgZOOiaG3cnXN20ZV6gsmNgovCh4qTvIKRmrd9mZ+yeqGjr3eppqt2s6ep&#10;dsCopHfCqKF5wqedesOnm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6w6abesOm/4gnCf+J&#10;OBf/lUAh/51CK/+iRDT/pUg9/6hMRviqUk/vq1hX56tfYOCoaWnUoXB1y5l4gcKSf4u7i4aUtYaO&#10;mq+ClaCqfp2kpnump6N6sKmgebyqnXrBqZp8wamYfcKoln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKn&#10;ln3Cp5Z9wqeWfcKn/4knCf+JOBf/lj8h/55BKv+jQjP/p0Y7/qtLRPWuUUzssFdU5LFeXNutaGbP&#10;pW51xZ11gbyWfIu1kIOUroqLm6iGkqCjgpqlnoCiqJt+rKqYfrirln7Aq5R/wKqTgMGokoDCqJKA&#10;wqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKo/4knCf+KOBf/mD8g/58/Kf+lQTL/qkU6/K5J&#10;QfKxT0nptVZQ4bdfV9WxZWXKqGx0wKFzgLeaeouvlIGUqI+Im6KKj6Cch5ell4SgqJSCqaqRgrWr&#10;j4K/q46DwKqNg8GpjYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8Go/4onCf+LOBf/&#10;mT4g/6E+KP+mQDD/rEM4+bFIP/C1TkXnulVL3rteVNC0ZGXFrGtzu6RxgLGeeIqpmH6TopOFmpuP&#10;jaCWjJWlkYmdqI2Hp6uKh7KsiIe/rIiHwKuIhsCpiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbB&#10;qIiGwaiIhsGo/4onCf+MNxf/mz0f/6I9J/+oPy//rkI297RHPO26TUHkwFZG2b9cU8u3Y2TAr2lz&#10;tqhvf6yidYqknHyTnJiDmpWUiqCPkZKlio6bqIaNpKuDjK+sgY29rIKMv6uDisCpg4rBqYOKwamD&#10;isGpg4rBqYOKwamDisGpg4rBqYOKwamDisGp/4snCf+ONxf/nDwf/6M7Jv+qPS3/sUAz9LhFOOq/&#10;TDzix1VA08JaUse6YWO7s2dysK1tfqenc4meoXqSlp2AmY+aiJ+Jl5CkhJSYqH+Toqp8kq2repK6&#10;rHuRwKt9j8Gpfo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGo/4wnCf+PNhb/nToe&#10;/6U6Jf+tOyv8tD4w8bxDNOfFTDbey1I/zsZZUcK+YGK2uGZwq7FsfaGscoiYp3iRkKN+mImghZ6C&#10;nY2jfZuWp3iZn6l1mKqqc5m3q3SYwKp3lMGpeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiT&#10;wqh4k8Ko/4wnCf+RNRb/nzgd/6c4I/+vOSj5uDws7sJCLuXNTC3Y0E89yclXULzDXmCwvGRvpbdq&#10;fJuycIaSrXaPiql8loKmg5x8pIuhdqKTpXKhnadvoKipbaC1qW2gwahwm8KncpnCp3KZwqdymcKn&#10;cpnCp3KZwqdymcKncpnCp3KZwqdymcKn/40mCf+UNBX/oTYb/6o2If+zNiX1vjkn6slAJuDWSSjR&#10;1U48w85WTrbIXF+qwmNtn71oepS4boSLtHSNg7F6lHyugZp1rIiecKuRomupm6RoqaamZqmzpmaq&#10;w6VppMSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSl/44mCf+XMxT/ozQa/60z&#10;Hv64MiDwxTUg49M/HNjeRSbK2006vdNUTLDOW12jyWFrmMRnd43AbIGEvXKJfLp4kHW4f5Zvtoea&#10;arWQnWW0mqBis6WhYbSxomC1wqFir8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJk&#10;q8ai/5AmCf+bMRL/pjEX/7EuGve+LRrnzjEX2d45Gc3jRCjC4E04tdtTSqjVWVqc0F9okMxlc4bJ&#10;a319xnGFdcR3i27DfpBpwYaUZMCPl2DAmppdwKWbW8Cxm1rBwZtbvMqcXbfKnV23yp1dt8qdXbfK&#10;nV23yp1dt8qdXbfKnV23yp1dt8qd/5EmCf+fLxH/qi0U/7coFe3IJhLa3CkOzOQ2HcHmQC6240g+&#10;quBOTJ7dVlmS2l1liNZjb37Uanh20nB/btB3hWjPf4ljzoeNX86QkFvNmpJZzaWTV86yk1bPwpNW&#10;y9CUV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+V/5MmCf+jLA7/sCYP9cAfDd/V&#10;GwfN5CcTwes0I7XqPTOp50VCneVLUJHjUlyG4lhmfOBfbnTfZnVs3m16Zt51f2HdfYJd3IaFWtuP&#10;iFjZmIpW2KGLVNisi1TYt4xT2MmLU9bWi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taL&#10;/5ckCf+pJgr+uBwJ5s4RBc7jFwjA7iYXtPAyKKjuOzic7UNGkexLUobsUlx861lkc+tea2rqZHBl&#10;6Gx1YeZ0eF7kfHtb4oN9WeCLf1bfkoFV3pqDU96ig1LdqoRR3baEUd2/hFHdv4RR3b+EUd2/hFHd&#10;v4RR3b+EUd2/hFHdv4RR3b+E/58hBv+wGwXpxQ0D0NkLAsDuGAyz9iYcp/UxLJv1OzqQ9URHhfVM&#10;UXz1U1pz9Vlga/NfZmXwZmph7W1tXet0cFrqenNY6IF0VueHdlTmjXhT5ZR5UeSbelDkoXtP46p8&#10;TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8/6gcAuu8DAHNzAkAweAMBLL6GRCl&#10;/Ccgmv0yLo/9PTuF/kVFe/9NTnL/VFVr+1paZPhgX2D2Z2Jc9G1lWfJyZ1fxeGlV8H5qU++DbFHu&#10;iW1Q7Y9uTuyUb03rmnBM66FxS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZy97MN&#10;AMzDCAC/0QgAse8OBqT/GxOZ/ykhjv80LoT/Pzl7/0dBcf9OSGr/VE5j/1pSXv5gVlr8ZlhX+2xa&#10;VfpxXFP5dl5R+HpfT/d/YE72hGFM9YliS/WOY0r0lGRJ85plSPOeZkjznmZI855mSPOeZkjznmZI&#10;855mSPOeZkjznmZI855mzbsFAL3HBgCx2AcBo/8QCJj/HxSN/ywgg/83K3r/QTRw/0c7aP9NQWH/&#10;VEVc/1pJWP9fS1X/ZU1S/2pPUP9uUU7/clJM/3dTS/97VEn/f1VI/oRWR/6IV0b9jVdE/ZNYRPyW&#10;WUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZvb8EALDOBACi4AYCl/8TCIz/IhOD/y4d&#10;ef84JW7/Pi1m/0UyX/9MN1n/UjtV/1g+Uf9dQE//YkJM/2ZDSv9qREn/bkVH/3JGRv92R0X/ekhD&#10;/35IQv+CSUH/hkpA/4tLP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49Lr8YCAKLW&#10;AgCW9woCi/8WB4L/JA93/y0XbP8zHmP/OiRc/0IoVv9JLFH/Ty9O/1UxS/9aM0j/XjVG/2I2RP9m&#10;N0P/aThB/2w4QP9wOT//czo+/3c6Pf97Ozz/fjw6/4M8Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9&#10;Ov+GPTr/hj06/4Y9/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0&#10;b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj&#10;34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4Vg&#10;SP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA&#10;51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/&#10;d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutk&#10;qnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPf&#10;gdRj34HUY9+B/3YkBv93NRD/eUIc/4JJJ/+HUTL/iFg9/4dfSP+DZlH/fm5a+3l3Yvd1gmn0cYpu&#10;8W2Sc+5rmXbsaJ9562ake+pkqn3pY69/6GK1gOdhvIHnYMSC5l/OguNf14PcYduD0mPdg89k3YPP&#10;ZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2D/3ckBv94NRD/fEEc/4VIJ/+KTzL/jFY9/4tdR/+H&#10;ZFH/gmxa+3x0Yvd4f2nzdIhv8HCQdO1sl3jrap576WekfuhmqoDnZLCC5mK2g+VhvoTlYMeF5WDT&#10;hd1i2YXTZNyFzGXbhsll24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduG/3gkBv94NRD/fkAb&#10;/4hHJv+NTjH/j1U8/45bRv+LYlD/hmlZ/IBxYvd7e2nzdoVw73KOdexulXnqa5x96GmjgOdmqYLl&#10;ZbCE5GO3heRiwIfjYcuH32LVh9Vk2ofNZdmIxmfZicRn2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn&#10;2InEZ9iJ/3kjBv95NBD/gD8b/4pGJv+QTTD/klM7/5FaRf+PYE//imdZ/IRuYfd+eGnyeYJw73SL&#10;dutwk3vpbZt/52qiguVnqYTkZbCG42S5iOJiw4niYtCK2GTYis5m2IrHZ9eLwGjWjL5p1oy+adaM&#10;vmnWjL5p1oy+adaMvmnWjL5p1oy+adaM/3kjBv96NBD/gz4b/41FJf+TTC//lVE6/5RXRP+SXU7/&#10;jmVY/IhrYfeCdGnyfH9w7neIdutzkXzob5mA5muhhORoqYfiZrGJ4WS7i+Bjx4zcY9SMz2bWjMdo&#10;1Y3AadSOumrUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SO/3ojBv97NBD/hT0a/49E&#10;JP+WSi7/l044/5dUQv+VWkz/kmFW/I5pX/aHcGjygXpw7XuFd+p2jnzmcZeB422fhuBqqIndZ7CM&#10;2ma7jdZlx47RZtSPx2jTj79q05C5a9KRs2zSkbJt0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pGy&#10;bdKR/3sjBv98NBH/iDwa/5JDJP+YSC3/mkw3/5pSQf+ZWEr8l19U9pNmXfCNbmbrh3dv5oCBduF7&#10;i33cdZOD13Gch9JupIvPa6yOzGm1kclowJLHaM+Tv2vRk7hs0JOybdCUrW/Qk6tv0ZOrb9GTq2/R&#10;k6tv0ZOrb9GTq2/Rk6tv0ZOrb9GT/3wjBv99NBH/ijsZ/5RBI/+aRiz/nEs1/51QP/+dVkj4m11R&#10;8ZhjW+uTa2TkjXVt3oZ+ddiAh3zReo+DzHaXicdyn43Eb6eRwG2wk75su5W7a8iWtm3PlrBvzpar&#10;cM+WpnHPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+V/3wjBv99NBH/jDoZ/5dAIv+c&#10;RSv/n0k0/6BOPPuhVEX0oFpO7J1hWOWZaWHek3Nq1Yx7dM6Fg33If4uEwnqTir52m4+6c6OTtnGr&#10;lrNvtpixb8KYrXDNmKhyzZikc82YoHTOl590zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6X&#10;/30jBv9/MxH/jjkY/5k/If+eQyn/oUcy/6NMOvilUkPwpFhL6KNfVOGfaF3XmHBozpF4dMaKgH3A&#10;hIiFun+Pi7V7l5Cxd5+UrXWnl6pzsZmnc72bpXPLm6B1y5qddsyamnfNmZl3zZiZd82YmXfNmJl3&#10;zZiZd82YmXfNmJl3zZiZd82Y/34iBv+AMhD/kDgY/5s/IP+gQij/pEYw/qZLOPSoUEDsqVdH5Kld&#10;UNylZlrQnW5ox5V1c7+OfX25iYSFs4OMjK1/k5GpfJuVpHmkmaF3rZued7mcnHfInJl4ypyXecub&#10;lXrMmpR6zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZ/34iBv+CMhD/kjcX/5w9H/+hQCf/&#10;pkQu+6lJNfGsTzzprlVD4a9dS9WoZFnLoWtnwplzc7mTen2yjYGFrIiJjKaEkJGhgJiWnX2gmpl8&#10;qpyWe7adlHvEnpJ8yp2Rfcqcj33Lm499zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcya/38i&#10;Bv+EMRD/kzYX/548Hv+jPyX/qEIs+K1HMu+wTTnmtFQ/3bNbSdCsYlnGpGpmvJ1xcrSXd3yskX6F&#10;poyGjKCIjZGahZWWloKempKAp52Pf7KejYDBnoyAyZ6LgMqdioDLm4qAy5uKgMubioDLm4qAy5uK&#10;gMubioDLm4qAy5uKgMub/38iBv+FMA//lTYW/587Hf+lPST/q0Eq9bBFL+y1TDTjulQ52LdZSMuv&#10;YVjBqGhmt6Fvcq+bdXynlXyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhoS+n4WFyZ6FhMmdhYTK&#10;nIWEy5uFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMub/4AiBv+HLw//lzUW/6A6HP+nPCL+rT8n&#10;87NELOm6SzDhv1I107pYR8ezX1e8rGZlsqVtcamfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSKop2B&#10;iq2ff4q7n36KyJ5/icmdgIjKnICIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMub/4EiBv+J&#10;Lg//mTUV/6I4G/+pOiD7sD0k8LhCKOa/Sirdw080zr1WRsK2Xla3sGVkralrcKSkcXqcn3iDlJt+&#10;io6XhpCIlY6VgpKWmX6QoJx6j6ueeI+4n3eQyZ55jsqdeozLm3uMy5t7jMube4zLm3uMy5t7jMub&#10;e4zLm3uMy5t7jMub/4EiBv+LLQ7/mzQU/6Q3Gf+sOB74tDoh7b1AI+TGSSPXx0wzycFVRb26XFWy&#10;tGNjqK5pb5+pb3mWpXaCjqF8iYedg4+Bm4uUfJiUmHeXnZtzlqidcZa1nnCWxp1ylMqcdJLLm3WR&#10;y5p1kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcua/4IiBv+NLA3/nTQT/6Y0GP+vNRv0uDcc6cM+&#10;HODNRR/Ry0syxMVUQ7i/W1OtuWFhorRobZmvbneQq3SAiKd6h4GkgY17oomSdaCRlnCem5ltnaab&#10;ap2znGmew5xrnMubbpjMmm+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZ/4MhBv+QKw3/&#10;oDMR/6kyFf2zMRfwvjQX5cs7FdrUPx3Lz0kwvslSQrLEWVGnv2BfnLpma5K2bHWJsnJ+ga94hXqs&#10;f4t0qoeQb6iPk2qnmZZnpqSYZKaxmWOnwZlkpc2YZ6DNmGifzZdon82XaJ/Nl2ifzZdon82XaJ/N&#10;l2ifzZdon82X/4QhBv+TKQv/ojAP/60uEvi4LBLrxi8Q4NU4C9LaPRzF1EguuM9QQKzKWE+gxV5d&#10;lcFkaIu9anKDunB6e7d2gXS1fYdus4WLaLKOj2SxmJJhsKOUXrCwlV2xv5VdsdCUYKrQlGGo0JRh&#10;qNCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCU/4YhBv+XKAr/piwN/7EoDvLAJgzj0CgH1N8yC8nf&#10;Phm920cssdZPPaTRVkyZzVxZjsliZYTGaG57xG92dMF1fG3AfIJovoSGY72NiV+8l4xbvKKOWbyv&#10;j1i9vo5XvtSOWbbTj1q005BatNOQWrTTkFq005BatNOQWrTTkFq005BatNOQ/4ghBv+cJwj/qicK&#10;/LghCenKGwXV3iAEyeUwD77jPR204UYsqN5OOpzaVUiR1ltVhtNhYHzQZ2l0zm5wbc11dmfLfHti&#10;y4R+XsqNglrKl4RXyqOGVcqvhlTLvoZTzNWGVMTZiFXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB&#10;2YlVwdmJ/40dBf+iJQb/sB8F8sIUA9nbDgHJ5iAHvegvFLLnOiKn5UMxm+NKPpDhUEqG31dUfN5e&#10;XXTdZWRs22xqZtt0b2HafHNc2YR2WdmOeVXZmHtT2qN8UdqwfVDbvn1Q3NN8UNTgflHQ4H9R0OB/&#10;UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB//5UaA/+pHwP7uhIC1M0LAMnmDwK87SALsO0uGaXsOSea&#10;60I1j+pJQYXpUEt76FdTcuhdWmrnY2Bk52plX+dyaVvnemxX54JuU+eLcVDnlXJO6J90TOiqdUvo&#10;tXZK58N2Sujddkvk4HVL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1/50WAf+xEgHTwwkAx9EK&#10;ALvyEQSv8yEPo/MuHZnzOSqO80I2hPNKQXvzUkly81dQafNcVmPzY1pd82leWfNwYVXzd2NS839m&#10;T/KHZ03wj2lL75hrSu+gbEnuqW1I7rNtR+3Abkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G&#10;7cdu/6cPANO6BwDFxwcAutYJAK36Ewai+iISl/ovH437OiuD/EM1ev1MPnH9UUVo/VZLYf5bT1z+&#10;YlNX/mhWVP1vWFH7dVpO+nxcTPmDXUr4il9I95FgR/aZYUb2oGJF9adjRPSxZEP0tWRD9LVkQ/S1&#10;ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVk1rIEAMS+BgC3zAYArNwJAaD/FgiV/yUUi/8yH4L/PCl5/0Uy&#10;b/9KOWf/Tz9f/1VDWv9bR1X/YUpS/2dMT/9sTk3/ck9L/3hRSf9+Ukf/hFNF/4tUQ/+RVUL+mFZB&#10;/Z5XQP2mWED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYxrgEALbEBACq0wUAnvINApT/&#10;GgmK/ygTgf80HXf/PCVt/0IsZf9HMl3/TTZX/1M6U/9ZPU//Xz9M/2RBSv9pQ0j/bkRG/3NFRP95&#10;RkL/fkdB/4RIP/+KST7/kEo9/5VLPP+cTDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8/59M&#10;t7wDAKnLAgCc2wMAkv8QAon/HQiA/yoQdf8xGGv/OB9i/z4kW/9EKVT/SixQ/1EvTP9XMkn/XDNG&#10;/2A1RP9lNkL/aTdB/244P/9zOT3/dzo8/3w7O/+CPDn/hz04/4w9N/+TPjb/lT42/5U+Nv+VPjb/&#10;lT42/5U+Nv+VPjb/lT42/5U+qsQAAJzSAACP5wIAhv8RAnz/GwVx/yQLaP8rEV//MhdX/zkbUf8/&#10;Hkz/RiFI/00jRf9SJUL/VydA/1soPv9fKTz/Yyo6/2crOf9rLDf/byw2/3QtNf94LjT/fS4y/4Iv&#10;Mf+IMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4ow/2okBP9pMgr/bD4U/3ZGHv97TSn/&#10;fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZ&#10;wW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2ok&#10;BP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo&#10;916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDc&#10;Xehw3F3ocNxd6HDcXehw/2ojBP9pMQr/bj4U/3dFHv98TSj/flQz/3xcPP95ZEX/c21O/294Vf9r&#10;glr9aItf+2WUY/lim2b3YKFp9l6na/VdrWz0XLNu81q6b/JZwXDyWcpx8VjYcexZ4XHmWuRx4Fzn&#10;cdhd6HHYXuhx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx/2sjBP9qMQr/cTwU/3pDHf+ASyj/gVMy&#10;/4BaPP98YkX/d2pO/3F0Vf9uf1v9aolg+maSZPhkmWj2YaBr9V+nbfNerW/yXLNw8lu6cfFaw3Lw&#10;Wc1z7lndc+ha4nThXOVz2V7mc9Bf53TQX+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d0/2wjBP9r&#10;MQr/czsU/31CHf+CSif/hFEy/4NZO/+AYEX/e2hN/3RxVf9wfFv8bIdh+WiQZvdlmGn1Y59s82Gm&#10;b/JfrHHxXbNy8Fy7dO9bxXXvWtB16lrfduJc4nbbX+V10WDmdsph5XfKYeV3ymHld8ph5XfKYeV3&#10;ymHld8ph5XfKYeV3/20iBP9sMQv/djoU/4BBHf+FSCf/iE8x/4dXO/+EXkT/f2ZN/3huVf9zeVz8&#10;boRi+WqNZ/Znlmv0ZJ5u8mKlcfFgrHPvXrR17l28du5bx3ftW9Z45VzgeNxf43jSYOR4y2HkecRj&#10;43rEY+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6/24iBP9tMQv/eDgT/4M/HP+JRyb/i04w/4tV&#10;Of+IXEP/g2NM/31rVP92dVz8coBi+G2KZ/VplGzzZpxw8WOkc+9hrHXuX7R37V2+eexcy3roXNx6&#10;3l/hetJh43vKYuJ8xGPifb5l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9/24iBP9uMAv/&#10;ezcT/4Y+HP+MRSX/j0wu/49TOP+NWkH/iGFL/4NpU/p8cVv3dnxi83GHaPBtkG3taZlx6mahdehj&#10;qXjmYbJ65GC7e+Jfx3zgX9p91GLhfcpj4H7DZOB/vWbfgLdn34C3Z9+At2ffgLdn34C3Z9+At2ff&#10;gLdn34C3Z9+A/28hBP9vMAv/fjYS/4k8G/+QRCT/k0wt/5NSNv+SWUD/jmBJ+YhmUvSCblrvfHlh&#10;63eDaOdyjG7kbZVz4Gqdd91npnraZa581mO4ftNiw4DRYtOBymTfgcFl3oK7Z92CtWjdg7Bp3YOw&#10;ad2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2D/3AhBP9yLwv/gTQS/4w7Gv+TQyL/l0sr/5dRNP+W&#10;Vz36k11G845kT+6Ia1jognVg43x/aN53iW7ZcpF0026ZedBroX3MaKmAyWaygsdlvYPFZcuEwWbc&#10;hLlo24WzaduFrmvbhals24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuF/3EhBP90Lgr/hDMR&#10;/486Gf+WQyH/mkkp/5pOMvyaVDv1mFtE7pRiTeePaVXhiXNe24J8ZtN8hW/Nd411yXKVesVvnX/B&#10;bKWCvmqthbtpuIe5acSIt2nYiLBr2YirbNmIp23ZiKNv2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv&#10;2oejb9qH/3EgBP92LAr/hjIR/5I6GP+ZQiD/nEcn/55ML/ieUjjwnVhA6ZpfSeKVZ1Laj3Bc0Yd4&#10;ZsqBgW/FfIl2wHeQfLt0mIC3caCEtG+ph7Fts4mubL+KrGzPi6hu14ukb9iKoHDYip1x2YmdcdmJ&#10;nXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJ/3IgBP94Kwr/iDAQ/5Q5F/+bQR7/n0Ul/aFKLfSiUDTs&#10;olY85KBcRdybZU/Sk21cyox1ZsOGfW+9gYV2t3yNfbN4lIGudZyGq3OliadxroulcLqNo3DJjaBx&#10;1Y2cc9aMmnTWi5d02IqXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiK/3MgBP96Kgn/iy8P/5Y5&#10;Fv+dPxz/oUMj+qRIKvGmTjHop1Q44adcQNWfYk7LmGtbw5FyZryLem+2hYJ3sIGJfat9kYKmeZmG&#10;onehip91q42cdLaOmnTFj5h11I6VdtWNk3fVjZJ31ouSd9aLknfWi5J31ouSd9aLknfWi5J31ouS&#10;d9aL/3MgBP98KQn/jS8P/5g4Ff+fPRv/pEEh96hGJ+2rTC3lrVIz3KpZP9CjYU3GnGlavpVwZbaP&#10;d2+vin92qYWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjBkJB505CPetSPjnrVjYx71oyMe9aMjHvW&#10;jIx71oyMe9aMjHvWjIx71oyMe9aM/3QfBP9+KAn/ji4O/5s4FP+hPBn/pz8f9KtEJOqvSinis1Eu&#10;1q5XPsunX03BoGdauZluZbGTdW6qjnx2o4qDfZ6Gi4KZg5OHlICbi5B+pY6NfbCQin29kYl+0JGI&#10;ftOPiH7Ujod+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWN/3QfBP+AJwj/kC4O/503E/+j&#10;Ohj8qT0c8a9CIOe0SCTft04s0bFVPceqXky9o2VZtJ1sZKuXc26kk3p2no6BfJiLiIKSh5CHjoWZ&#10;i4mDoo6Ggq2Qg4K7kYKCzJGCgtOQgoLUj4KB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN&#10;/3UfBP+CJgj/ki0N/582Ev+lOBb5rDsa7rM/HeW5Rh/au0srzbRUPMKuXEu4p2NYr6FqY6accW2f&#10;l3d1mJN+fJKQhoKMjY6Hh4qWi4OIoI5/h6uQfYe4kXuHyZF8h9OQfIbUj32F1Y19hdWNfYXVjX2F&#10;1Y19hdWNfYXVjX2F1Y19hdWN/3UfBP+EJQj/lC0M/6A1EP+oNhT2rzgX67c9GOK/RRnVvkkqyLhT&#10;O72xW0qzq2JXqqZoYqGhb2yZnHV0kph8e4yVg4GGkouGgZCUi3yOno55jaiQdoy1kXSNxpF1jdOQ&#10;dovUj3iJ1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWN/3YeA/+GJAf/lywL/6IyD/+rMxHy&#10;szUT6Lw6E97FPxfQwUgpxLtRObm1WUiusGBVpapnYZymbWuUonRzjZ56eoabgYCAmImFe5aSiXaU&#10;m41yk6aPb5OzkG6Tw5Buk9OPcJHUjnKO1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWN/3ce&#10;A/+JIgf/mSwK/6UwDfyuLw7vuDEO5MM3DdnKOxbLxUYnv79QOLO6WEeptV9Un7BlX5asa2mOqHJx&#10;hqV4eICif356n4eDdJ2PiG+bmYtsmqSNaZqwjmebwI5nm9WOaZjVjWyU1oxslNaMbJTWjGyU1oxs&#10;lNaMbJTWjGyU1oxslNaM/3geA/+MIQb/nSsI/6gsCvizKgvqvysJ4MwyBtHOORXFyUUlucRONq6/&#10;VkWju11SmbZjXZCyaWeHr3BvgKx2dnmpfXxzp4SBbqWNhWmkl4hlo6KKY6OujGGjvoxgpNKLY6DX&#10;i2Wc2IplnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiK/3odA/+PIAX/oCkH/6wnB/K4JAblxyQE&#10;2dUnBcvTNxO/zkMjs8pMNKfFVEKcwVtPkr1iWom6aGSBt25sebR0cnOye3htsIN9aK+LgWOulYRf&#10;raCGXa2th1utvIdartCHXKrah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqH/34aA/+U&#10;HwT/pSYF/bEgBOzBGgPf0xcB0NwlBMTZNRC41UEhrNBLMaDMUj+VyVlMi8VgV4LDZmB6wGxnc75z&#10;bWy8enNnu4J3YrqKe165lH5auJ+AWLisgVa5u4FVus+BVrbegliw3YJYr92CWK/dgliv3YJYr92C&#10;WK/dgliv3YJYr92C/4QXAv+ZHAL/qh8D9bkVAt7NDADQ3xIAxeAmBbvfNg6w3UAdpNlJLZjVUTuN&#10;0VhIg89eUnvMZVpzy2thbMlyZ2bIeWxhx4FwXcaKdFnGlHZWxZ94U8aseVLGu3pRx895UcTjelO8&#10;4nxTvOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8/4oUAf+fGAH/sBQB2MMKAM7RCgDE5RQBueQm&#10;CK7kNBOk4j8gmeBHLY/eTzmF3FZEe9pdTHPZZFRs12taZtZyX2HVeWRc1IJnWNSLalXUlW1S1KBu&#10;UNStb07VvHBN1tBvTdXocE7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XJOzOly/5IRAf+nEQDY&#10;uQkAy8YIAMLVCgC36hYDrOonDKLpNBiY6D4kjedHMIPmTjp65VRDceRaSmnkYVBk42hVX+NwWVrj&#10;eFxW44BfU+OJYlDjk2RN5J1lS+SpZ0rltmdJ5cZnSObfZ0rg7GdK3+xnSt/sZ0rf7GdK3+xnSt/s&#10;Z0rf7GdK3+xn/5wNANuxBgDKvQcAv8oHALXaCgCq7xkFoPAoD5bwNRuM8D8mgvBHMXnwTjlw71RA&#10;aO9aRmHvYEtd72dPWO9uUlTvdVVR8H1XTvCFWUvwj1tI8ZlcRvGjXkTyr19D8rtfQvPMYEHz52BB&#10;8+hgQfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hg3qcCAMu2BQC9wQUAss8HAKfqDQGd9xwHlPgrEor4&#10;NhyB+UAmePpIL2/6TTZn+lM8YPpYQFv7X0RW+2VHUvtsSU/8cktL/HlNSPyBT0X9ilFD/ZNSQf6c&#10;Uz/+plQ9/7FVPf68Vjz+zVY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5WzrACAL26BACxxwQA&#10;pdYHAJv9EAKR/yAJiP8tEoD/ORt2/z8jbf9FKmX/SzBe/1E1WP9XOFP/XTtP/2M+TP9oQEn/bkFG&#10;/3VDQ/98RED/hEY9/4xHPP+USDv/nUk6/6VKOf+tSzj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/&#10;uUs4/7lLvrUCALDAAgCkzgMAl94FAI//FAKG/yMIff8uEHP/NRhq/zweYv9CJFv/SChV/04sUP9U&#10;L0z/WjFI/18zRf9kNUL/ajY//3A3Pf92OTv/fDo5/4M7OP+LPDb/kz01/5o+NP+hPjP/qj8z/6o/&#10;M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/sboBAKPIAACW1gAAi/QJAYP/FgJ5/yAGb/8oDGf/MBJf&#10;/zcXWP8+G1L/RB9M/0oiSP9QJET/VSZB/1onPv9fKTv/ZCo6/2krOP9uLDb/dC00/3ouM/+BLzH/&#10;iDAw/48wLv+WMS3/njIt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54ypMIAAJbPAACI3wAAgP8M&#10;AXX/EgJq/xgDYv8hB1r/KQtT/zEPTf84Ekj/PhVD/0QXP/9KGTz/Txo5/1MbN/9YHDX/XB0z/2Ee&#10;Mf9lHzD/aiAu/3AgLf92ISv/fCIq/4IjKP+IIyf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn&#10;/5Ak/2AlBP9bMAb/YToN/2pBFv9vSh//cVIp/29bMv9rZDr/Z25B/2R6R/9ghEz/XY5Q/1qWU/9Y&#10;nlb/V6VY/1WrWv9UsVv/U7dc/1K+Xf5Rx178UdFf+1DgX/hQ6V/zUe1f7lPwX+hU8V/kVvJf5Fby&#10;X+RW8l/kVvJf5FbyX+RW8l/kVvJf/2AlBP9bMAb/YjkN/2xAFv9xSR//clEp/3FaMv9tYzr/aG1B&#10;/2V4R/9hg03/Xo1R/1uWVP9ZnVf/V6RZ/1aqW/9VsVz/VLdd/lO/Xv1Sx1/8UdNg+lDiYPZR6WDx&#10;Uu5g61TvYOVW8WDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg/2ElBP9cMAb/ZTgN/24/Ff90&#10;Rx//dVAo/3RYMf9wYTr/a2pB/2d2SP9jgU3/YItS/12UVf9anFj/WKNa/1eqXP5WsF79VLdf/VO/&#10;YPxTyWH6UtZi+FHkYvNS6mLtVO5i5lbvYuBY8GLbWPFj21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj&#10;/2IlBP9dLwb/ZzYN/3E+Ff93Rh7/eE4o/3dWMf90Xzr/bmhB/2pzSP9mfk7/YolT/1+SVv9cm1r/&#10;WqJc/lipXv1XsGD8Vbdh+1TAYvtTymP5U9pk9VLmZO9U62ToVu5k4VjvZNlZ8GXTWvBm01rwZtNa&#10;8GbTWvBm01rwZtNa8GbTWvBm/2IkBP9eLwb/ajUN/3Q8Ff96RB7/fEwn/3tUMP93XDn/cmVB/2xv&#10;SP9oe07/ZIZT/2CQWP9dmVv+W6Fe/VmoYPxYsGL7Vrhj+lXBZPlUzWX3U95m8lTnZupW62biWe5m&#10;2lruZ9Fb72jMXPBozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBo/2MkBP9fLgb/bTMM/3c6FP99Qh3/&#10;gEom/39SMP98Wzj/d2NB/3BsSP9sd0//Z4JU/2ONWf1gllz8XZ9f+lunYvhZrmT3WLZm9VfAZ/RW&#10;y2jxVd1o7VbpaeNZ7GjaW+1p0Fzuasld7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5r/2Qj&#10;BP9hLQb/cDIM/3s4FP+BQBz/hEkl/4RRLv+BWTf/fGFA/3ZpSP9wc0/7bH9V+GiJWvZkkl7zYZth&#10;8V+jZPBdq2buW7No7Fq8aupZx2voWdhr5Fnoa9pb62zPXe1tyF7sbsJf7G6+YOxvvmDsb75g7G++&#10;YOxvvmDsb75g7G++YOxv/2UjBP9kKwb/czAM/342E/+FPxv/iUgk/4lPLf+GVzb/gl4+/HxmRvh2&#10;cE70cXtV8G2FWu1pjl/qZZdj6GKfZuZgp2njXq9r4V25bOBcxG3eXNNu2V3mbs5e62/GX+pxv2Hq&#10;cbpi6XK2Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+ly/2YjBP9nKQb/dy4L/4I1Ev+JPhr/jUci&#10;/41OK/+MVTP8iFw89oNkRfF8bE3sd3dU6HKBWuRuimDhapNk3WabaNpko2vWYqxu02C1cNBfv3HO&#10;X81yy1/ic8Rh6HO9Yuh0t2TndLJl53SvZud0r2bndK9m53SvZud0r2bndK9m53SvZud0/2ciBP9q&#10;JwX/eiwK/4Y0Ef+NPRn/kUUg/5JNKP2RUzH2jlo68IlhQuqDaUvlfnRT4Hh9WtpzhmDUbo9m0GuX&#10;asxon27JZqdxx2Svc8RjuXXCYsZ2wGLad7pk5nezZeV3rmbld6po5XeoaOZ3qGjmd6ho5neoaOZ3&#10;qGjmd6ho5neoaOZ3/2ciBP9tJgX/fSoK/4k0EP+RPBf/lUQe/5dLJviWUi7xlFg26pBeP+SKZ0jd&#10;hHFQ1X15Ws94gmHKc4pnxm+SbMJsmnC/aqJzvGiqdrlntHi2ZsB5tGbQerFn43qraON6p2rjeqNr&#10;5Hmha+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5/2ghBP9vJAX/gCkJ/4wzD/+UOxb/mUMc/ZtJ&#10;I/SbTyrsmVUz5ZZcO96RZUXUiW1QzIN2Wsd9fmHBeIZovXSObbhxlnK1bp11sWymeK5rr3usart8&#10;qmnKfahq4X2jbOJ8n23ifJxu4nuabuN7mm7je5pu43uabuN7mm7je5pu43uabuN7/2khA/9xIwX/&#10;gigJ/48yDv+XOxT/nEIa+Z5GIPCfTCfon1Iu4J1aNtaVYUTNjmpPxohyWb+CemK5fYJotHmKbrB2&#10;knOsc5p3qHCieqVvq32ibrZ+oG3Ff55u23+bb+B+mHDhfpZx4X2UceJ8lHHifJRx4nyUceJ8lHHi&#10;fJRx4nyUceJ8/2khA/90IgT/hSgI/5ExDf+aOhL/nz8X9aJEHeykSiPkpFAp26FXNc+aX0PHk2hP&#10;v4xwWbiHd2Gygn9orX6Gbql6jnOkd5Z4oHWee51zqH6acrOAl3HAgZZy04GTc9+AkXTgf5B04H6P&#10;dOF9j3ThfY904X2PdOF9j3ThfY904X2PdOF9/2ohA/92IAT/hycH/5QwDP+dORH9oj0V8qVBGumo&#10;Rx/gqk0l1KRUNMqdXULBl2VOupFtWLKLdWGshnxop4KDbqJ/i3SdfJN4mXmbfJV3pX+Sdq+BkHa9&#10;go52zoKNd96Bi3ffgIp44H+KeOB+injgfop44H6KeOB+injgfop44H6KeOB+/2ogA/94HwT/iSYH&#10;/5YwC/+fNw/6pDoT76k/F+atRRrcrkokz6hTM8ahXEG9m2RNtJVrWK2PcmCni3looYeBbpuDiHSX&#10;gJB4kn6ZfI58on+Leq2CiHq6g4d6y4OGe96ChXvegYV734CFe+B/hXvgf4V74H+Fe+B/hXvgf4V7&#10;4H+Fe+B//2sgA/96HgT/iyYG/5gvCv+hNQ33pzgQ7K08E+OyQhbXsUcjy6tSMsGlWkC4n2JMsJlp&#10;V6iUcGChj3dnm4t+bpaIhnORhY54jIKWfIiAn4CEf6qCgX+3g4B/yIR/gN2Df3/egX9/34CAfuB/&#10;gH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB//2wgA/98HAP/jSUG/5ouCf+jMwv0qjQN6bE5D9+3PxLS&#10;tEYix65QMb2oWT+zomBLq51nVqOYbl+clHVnlpB8bZCNg3OLiot4hoiUfIGGnYB+hKiCe4S1g3mE&#10;xYR4hd2DeYTegXqD34B6guB/eoLgf3qC4H96guB/eoLgf3qC4H96guB//20fA/9+GwP/jyQF/50s&#10;B/6mMAnwrjEL5bY1C9u8ORHOt0Ugw7JPMLisVz6vp19KpqFlVZ6dbF6XmXNmkJV6bIqSgXKFkIl3&#10;gI2RfHuLm393iqWCdImyg3KJwoNyitqDc4negXSH34B1huB/dYbgf3WG4H91huB/dYbgf3WG4H91&#10;huB//28eA/+AGwP/kiME/6ArBvqpLAftsiwH4rwxB9XANhDJu0MfvrZNLrSwVjyqq11JoaZkVJmi&#10;al2RnnFlipt4a4SYf3F/loZ2eZOPenWRmH5xkKOBbpCvgmyQv4NrkdWCbY/egW+N34Bwi+B/cIvg&#10;f3CL4H9wi+B/cIvgf3CL4H9wi+B//3EcA/+DGQL/lSED/6MpBfatJwXotyYE3sMqA9DDNQ7Ev0Ed&#10;ubpMLa61VDulsFtHm6xiUpOoaVuLpW9jhaJ2an6ffG94nIR0c5qMeW+Zlnxrl6F/aJetgGaXvIFl&#10;mNGAZpbff2iT4H5qkeF+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+/3UaAv+HGAL/mCAD/6YlA/Ky&#10;IAPkvh4C18kiAsrHMw2+w0Acs79KK6m6UzmftlpFlrJhUI2vZ1mFrG1gfql0Z3imem1ypIJybaKK&#10;dmihlHlkoJ98YZ+rfl+gun5foM5+X5/hfWKb4X1jmOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8&#10;/3gYAv+LFwH/nR0C/aseAuy4FwHeyBEAz80fAsTMMAu4yD4ZrcVIKKPBUTaYvVhCj7lfTYa2ZVZ/&#10;s2tdeLFyZHKveWlsrYBuZ6yJcmKqknVfqZ14XKmqelqpuXpZqsx6WKnkeluk5HpdoeR5XaHkeV2h&#10;5HldoeR5XaHkeV2h5HldoeR5/30VAv+QFAH/oRgB9rEUANnBCwDSzwsAyNIcAbzRLgmxzjsXpstG&#10;JZzITzORxFY/iMFdSYC/Y1J4vGpZcbpwX2u5d2Rmt39pYbaHbV21kXBZtZxyVrSpdFS0uHRTtct0&#10;U7XkdFSw53VWrOd1VqzndVas53VWrOd1VqzndVas53VWrOd1/4MSAf+WEQD/qBEA2bgKAM7ECQDH&#10;0goAv9kZAbTYKwep1jkUn9NEIpTQTS+KzVQ7gcpbRHjIYk1xx2lTa8VvWWXEdl5gw35iXMKHZljB&#10;kWhVwZxrUsGobFDBt21PwsptT8LkbE+97G5QuexvULnsb1C57G9QuexvULnsb1C57G9Quexv/4kQ&#10;Af+dDgDarwgAzbsIAMTHBwC81gsAs98aAarfKweg3jkSlt1DHozaSyqC2FM1edVaP3HTYUZq0mhM&#10;ZdFvUmDQdlZb0H5aV8+HXVPPkV9Qz5xhTs+pY0zPuGNL0MtjTNDlYkrO8mVLyPJmS8jyZkvI8mZL&#10;yPJmS8jyZkvI8mZLyPJm/5INAN6mBADOtAYAwr8GALnMCACw3QwAp+UdA57lLQuU5TkWiuRCIIHj&#10;Sip34lAzb+FYO2ngX0Fj4GZGXt9uSlrfdU5W331RUt+GU0/fkFZN35tXS+CnWEngtVlI4cZZSOHf&#10;WUff8FlG3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVb7ZwEANGtBADCuAUAt8MFAK3RCACk7RAB&#10;m+0gBZLtLg6J7DoYgOxDIXbsSipu7FAxZutWN2DrXDxb62RAV+trQ1PrckZQ63pJTeyDS0rsjE1I&#10;7JZORe2hUEPtrlFC7rxRQe/MUkHv5VJA7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFR1KUAAMSy&#10;AwC2vAMAq8kFAKDYCACX9BMBj/UkB4f1MQ9+9jsYdPZCIGz2SCdl9k8tXvdVMVn3WzVV92I4Ufdo&#10;O034bz1K+HY/R/h+QUT5h0NC+ZFFQPqbRj76pkc8+7FIO/u+STr8z0k5/ONJOfzjSTn840k5/ONJ&#10;OfzjSTn840k5/ONJx60AALe3AgCqwwIAntAEAJPjCQCM/RgChP4nB3v/MQ9y/zgWaf9AHGL/RiJc&#10;/00mVv9TKlL/WS1O/18wSv9lMkf/azRE/3E1Qf95Nz//gTg8/4o6Ov+TOzj/nTw2/6c9Nf+xPjT/&#10;vj4z/8o/M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/uLIAAKq9AACdygAAkdgCAIj7DQF//xkCdv8k&#10;Bm7/LQxm/zUSX/88F1j/QxtT/0keTv9PIUr/VSRG/1smQ/9gJ0D/Zik+/2sqO/9yKzn/eS02/4Eu&#10;NP+KLzH/lDAw/5wxLv+lMi3/rzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzMs/7czq7gAAJ7FAACQ&#10;0gAAg+AAAH3/DwFy/xYCaP8eBGH/Jwha/y8MVP83EE7/PhNJ/0QWRf9KGEH/Txk+/1UbO/9ZHDn/&#10;Xx02/2QeNP9pHzL/cCAv/3chLf9/Iiv/hyMo/5AkJ/+ZJSb/oSYl/6cmJf+nJiX/pyYl/6cmJf+n&#10;JiX/pyYl/6cmn8AAAJHNAACD2wAAePYCAG//DQFk/xICXP8ZA1T/IARO/ycGSP8vCEP/Ngo//zwM&#10;PP9CDjj/Rw81/0wQM/9RETD/VhIu/1oTLP9fFCr/ZRQo/2sVJv9xFiP/eRci/4EYIP+JGB7/kRkd&#10;/5cZHf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZ/1YnBP9RMgX/VjUH/189Dv9kRRb/Zk4f/2RYJ/9h&#10;Yi//Xm41/1p5O/9XhD//VI9D/1GYRv9PoEj/TqdK/02uS/9MtUz/S7xN/0rETv9Jzk//Sd5P/0jp&#10;UP9I8lD8SfZQ90v5UPFM+k/rTvtQ6k/7UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ/1YnBP9RMgX/WDQH&#10;/2I7Dv9nRBb/aU0f/2dWJ/9jYC//YGs1/1x3O/9YgkD/VY1E/1OWR/9Qn0n/T6ZL/06tTf9NtE7/&#10;TLxP/0vFUP9Kz1H/SeBR/0nrUf5J8lL5S/dS8035Ue1P+lHmUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ&#10;+lLlUPpS/1cnA/9SMQX/WjIH/2Q6Dv9qQhb/bEsf/2pUJ/9nXi//Ymg2/150PP9agEH/V4tF/1SV&#10;SP9SnUr/UKVM/0+tTv9OtE//TbxR/0zFUf9L0VL/SuJT/0ntU/tL81P1TPdT7k/4U+hQ+VPhUvpU&#10;4FL6VeBS+lXgUvpV4FL6VeBS+lXgUvpV/1gmA/9UMAX/XTEH/2c4Dv9tQBb/b0ke/25SJ/9qXC//&#10;ZWY2/2FxPP9dfUH/WYhG/1aSSf9UnEz/UqRO/1CrUP9Ps1H/TrtS/03EU/9Nz1T+TOBV+0zrVfhM&#10;9FXwT/dV6VH4VeJS+FbbVPlX2VT5V9lU+VfZVPlX2VT5V9lU+VfZVPlX/1kmA/9XLgX/YC8H/2o2&#10;Df9xPhX/c0ge/3JRJv9vWi7/amM2/2VuPP9hekL/XYVH/1qPSv9XmE3/VaBQ/1SoUv5Sr1P9UbdV&#10;/FDAVvpPy1b4T9xX9U/pV/JP81fqUvZX4VP3WNpV+FnRVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+FrP&#10;Vvha/1kmA/9aLAX/ZC0H/24zDf91PRX/eEYd/3dPJf90WC3/cGA1/2pqPP9mdkL/YoFH/l6LS/tb&#10;lE/5WZ1S+FekVPZWrFb1VLRX81O8WPJTx1nwUtVa7FLmWulT8lnhVPVb11b2XM9X913IWfhdx1n4&#10;XcdZ+F3HWfhdx1n4XcdZ+F3HWfhd/1olA/9dKgX/ZyoG/3IyDP95OxT/fEUc/3xNJP96VSz/dV40&#10;/29nPPxqckL5Zn1I9mOHTPNfkFDxXZlT71uhVu1ZqFjrWLBa6le5W+hWw1zmVtFc41bkXN9W8F3V&#10;V/VfzFn2YMZa9mDAW/Zhvlz2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZh/1slA/9gKAX/aygG/3cwC/9+&#10;OhP/gUMa/4JLIv9/Uyr/e1sz+XZkOvVwbkHxbHlI7WiDTepkjFHnYZVV5V+dWONdpVrhW61c3lq2&#10;XtxZwF/aWc5g1VniYNFZ72HKWvRiwlz0Y7xd9GS3XvNktl/zZLZf82S2X/Nktl/zZLZf82S2X/Nk&#10;/1wkA/9jJgT/byYF/3svC/+CORH/hkEY/4dJIP+FUSj4glkw8n1gOO13akDocnVH5G5/TeFpiFLd&#10;ZpFX2WOZWtVgoV3SX6hgz12xYs1cu2PLXMdkyVzbZcVd62W/XfJmuF/xZ7Ng8WevYfFnrmLxZ65i&#10;8WeuYvFnrmLxZ65i8WeuYvFn/10kA/9mJAT/ciQF/34uCv+HNxD/iz8W/4xHHfmLTyXyiFYt7INd&#10;NuZ+Zz7geHFG23N7TdVug1PQaoxYzGeUXcllnGDGY6Njw2GsZcFgtWe/X8FovV/Qabpg5mm1Ye9q&#10;r2Lvaqtj72qnZO9ppmXwaaZl8GmmZfBppmXwaaZl8GmmZfBp/14jA/9pIgT/diME/4IsCf+LNg7/&#10;jz4U/ZFFG/SRTCLtjlMq5opaMt+FZTvXfm1F0Hh2Tct0f1TGcIdawmyPXr9pl2K7Z59luGWnaLZk&#10;sGqzY7trsWPKbK9j4WyrZO1tpmbtbKNn7WygaO5rn2jua59o7mufaO5rn2jua59o7mufaO5r/18j&#10;A/9rIAP/eSIE/4UrCP+ONAz/kzwS+JZDGO+WSh7nlVAm4JFYLteKYTrOhGpFyH5zTcJ5e1W+dYNb&#10;uXGLYLVukmSybJpnr2qjaqxorGypZ7Zup2fEb6Vn2m+iaOtvnmnsb5tq7G6Za+1tmGvtbZhr7W2Y&#10;a+1tmGvtbZhr7W2Ya+1t/18jA/9uHgP/eyEE/4gqB/+RMgv/lzoP9JpBFeubRxrjm00h2pZVLc+P&#10;XjnIiWdEwYNvTbt+d1W2eX9bsXaHYK1zj2WpcJZopm6fbKNsqG6ga7JwnWvAcZxr0nKabOlxl23q&#10;cJRt63CSbuxvkm7sbpJu7G6Sbuxukm7sbpJu7G6Sbuxu/2EhA/9wHQP/fiAD/4spBv+VMQn7mzgN&#10;8J4+EeegRBbfoEod05pSK8qTXDjCjWRDu4dtTbSCdFSvfnxbqnqEYaZ3i2WidJNpnnKbbZpwpHCX&#10;b69ylW+8c5NvzXOScOZzkHDpco5x6nGNcetwjHHrcIxx63CMcetwjHHrcIxx63CMcetw/2MgA/9y&#10;GwP/gB8D/44nBf+XLwj4njYL7aI7DuSlQBLapEYczp5RKsWXWje9kWJCtYxqTK+HclSpgnlbpH+A&#10;YJ98iGWbeZBql3eYbZN1oXCQc6xzjXO4dItzyXWKdOJ0iXToc4h16XKHdepxh3XqcId16nCHdepw&#10;h3XqcId16nCHdepw/2UfA/90GgL/gx4C/5AmBP+aLQb0oTQJ6aY3C+CqPQ7Up0QbyaFPKcCbWDa4&#10;lWBCsJBoS6mLb1Ojh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKlzhne1dYR3xXaDeN91g3jodIJ4&#10;6XOCeOpxgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpx/2cdA/93GQL/hRwC/5MkA/+dKwXxpDAG5qoz&#10;CNyuNwzPqkMaxaVOKLyfVzWzmV9Bq5RmSqSQbVOei3RamIh7YJOFg2WOgotqioCTboZ+nHGCfad0&#10;f3yzdX18w3Z8fdt2fH3odH186HN9fOlyfXzqcX186nF9fOpxfXzqcX186nF9fOpx/2kcAv95GAL/&#10;hxsC/5UjA/ugKQTuqCwE468vBdeyNAvLrUEZwahMJ7ejVTSvnV1Ap5lkSZ+Ua1KZkHJZk415X46K&#10;gGSJh4hphIWRbYCDmnF8gqR0eYGxdneBwHZ2gdZ2doHndHeB6HN4gOlyeH/qcXh/6nF4f+pxeH/q&#10;cXh/6nF4f+px/2sbAv97FwL/ihoB/5ghAvijJgPqrCcD37QpA9K1MgrHsEAYvKxLJrOnUzOqols+&#10;op1jSJqZaVGUlXBYjpJ3XoiPfmSDjYZpfoqObXqJmHF2h6Jzc4audXGGvXZvh9J2cIfodHGF6HNy&#10;hOlyc4TqcXOE6nFzhOpxc4TqcXOE6nFzhOpx/20ZAv9+FgH/jRgB/5seAfSnIgLmsCAB2rohAc24&#10;MQnCtD4XuLBJJK6rUjGlplo9naJhR5WeaE+Om25XiJh1XYKVfGN9k4RoeJCMbHSPlXBwjaBybYys&#10;dGqMu3Vpjc51aY3odGuL6XNtiepxbYjqcW2I6nFtiOpxbYjqcW2I6nFtiOpx/3AXAv+BFQH/kBYB&#10;/54aAfCrGwHithYA070dAci7Lwi9uDwVs7RHI6mwUDCgq1g7mKhfRZCkZk6JoWxVgp5zW32cemF3&#10;mYFmcpeKam6Wk25qlJ5xZpSqc2STuHNjlMtzY5TmcmWS6nFnj+pwZ47qcGeO6nBnjupwZ47qcGeO&#10;6nBnjupw/3MVAv+FEwH/lBQA/KMVAOqwEgDZvgwAzcEbAcLALQe4vToTrrlGIaS1Ty2asVY5kq5e&#10;Q4qrZEyDqGpTfKVxWXajeF9xoX9jbJ+HaGiekWtknZxuYJyocF6ctnFdnMlxXZzkcF6a63Bglutv&#10;YZXsb2GV7G9hlexvYZXsb2GV7G9hlexv/3cSAf+JEQH/mREA86gOANe1CgDPwQoAxsUYALzEKgWy&#10;wjgRp79EHp67TSuUuFU2i7VcQISyYkl8r2lQdq1vVnCrdltrqn1gZqiGZGKnj2depppqW6WmbFil&#10;tW1XpsdtV6bibFek7Wxan+1sWp7tbFqe7Wxanu1sWp7tbFqe7Wxanu1s/3wQAf+OEAD2ng0A2K0J&#10;AM24CQDHxAgAvsoUALXKJwSryDYPocVBG5fCSyiNv1Mzhb1aPH26YUV2uGdLcLdtUWq1dFZltHxb&#10;YLKEX1yxjmJYsZllVbClZlOws2dSscZnUrHhZ1Gv8WhTqvBoVKnwaFSp8GhUqfBoVKnwaFSp8GhU&#10;qfBo/4IOAP+UDADbpQYAzrEHAMW7BwC9xwcAtdAQAKzQIwOjzzMMmc0/GI/KSCT/4v/iSUNDX1BS&#10;T0ZJTEUAAwmGyFEufcZYOHbEXz9vwmZGacFsS2TAc1Bfv3tUW76EWFe9jVtUvZhdUbykX0+8s2BN&#10;vcVgTb3gX0y88GFNt/ViTbb1Yk229WJNtvViTbb1Yk229WJNtvVi/4kLAOGcAwDQqgUAxbUFALu/&#10;BACyywgAq9gNAKPZIAKa2C8JkNY8FIfURh9+0k8pdtBWMm/PXjlozWQ/Y8xrRF7Mc0lay3pMVsqD&#10;T1LKjVJPyphUTcqlVkvKs1dKy8VXScvgVknJ8FhHx/pZSMX7WkjF+1pIxftaSMX7WkjF+1pIxfta&#10;95EEANSiAgDHrwQAurkDALDEBQCn0AkAn+EQAJjhIQOP4DAJhuA7En3fRBt13k0kbt1VK2fcXDJi&#10;22Q3XdtrO1nacj9V2npDUtqDRU7ajUhM2phKSdqlS0jbs0xH3MRMRtzeTEba7UxE2PlPQ9j7T0PY&#10;+09D2PtPQ9j7T0PY+09D2PtP25oAAMqpAgC7swIAsL0DAKXJBQCb1gkAlOgUAYzpJQSE6DMLe+g8&#10;FHPoRBtr6EsiZOdSKF7nWS1Z52AyVedoNVLnbzhP53c7TOeAPUnniT9H6JRBROifQkLprENB6bpE&#10;QOrNREDq5ERA6PVEQOf4Q0Dn+ENA5/hDQOf4Q0Dn+ENA5/hDzaMAAL2uAQCwuAEApMQCAJnQBQCP&#10;4QoAifEaAYHxKAV48jIMcPI7E2nyQxli8kofXPNQI1bzVydS814rT/NlLUz0bDBJ9HMyRvR7NEP0&#10;hDZB9Y43PvWZOT32pDo79rA7Ove/PDn4zzw49+g8OPfsPDj37Dw49+w8OPfsPDj37Dw49+w8v6oA&#10;ALGzAACkvwAAmMoBAIzYBACE+g4AfPsbAnT7JgVs/DAKZfw4EF79QBVY/kcZU/5NHU//VCBL/1oi&#10;SP9hJUX/ZyZC/20oQP91Kj3/fSs6/4YtOP+RLjb/my80/6YwM/+yMTL/vjIx/9AyMf/WMjH/1jIx&#10;/9YyMf/WMjH/1jIx/9Yysq8AAKW6AACYxgAAi9IAAH/fAgB5/xEBb/8ZAmf/IgRg/ywHWv80DFT/&#10;PA9P/0MTSv9JFUf/TxdD/1UZQP9bGz7/YRw7/2YeOf9tHzb/dCA0/30hMf+GIy//kSQt/5slLP+l&#10;Jiv/ryYq/7snKf++Jyn/vicp/74nKf++Jyn/vicp/74nprYAAJjCAACLzgAAftsAAHX5BwBr/w8B&#10;Yv8WAlv/HgNU/yYFTv8uBkn/NQhF/zwLQf9DDT7/SA47/04QOP9TETX/WBIz/14TMf9kFC7/ahUs&#10;/3IWKv96Fyf/gxgl/44ZJP+YGiP/oBoi/6obIf+tGyH/rRsh/60bIf+tGyH/rRsh/60bmr4AAIvK&#10;AAB+1wAAcOMAAGf/BABe/w0AVv8SAU//GQJJ/yADQ/8nBD//LgU6/zQGN/86BzP/Pwcw/0QILv9J&#10;CSz/Tgkp/1MKJ/9YCiX/Xgsj/2QLIf9sDB//dA0d/30OG/+HDhn/jw8Y/5kPGP+bEBj/mxAY/5sQ&#10;GP+bEBj/mxAY/5sQ/0wqA/9IMwX/TzQG/1Q3CP9aQQ7/XEoW/1pUHf9XYCT/VGsq/1B4L/9NhDP/&#10;So82/0eZOf9GoTv/Rak8/0SwPv9Dtz//QsA//0LJQP9B1UH/QeRB/0HuQv9B9kL/Qf1C/0L/QflE&#10;/0H0Rv9C70f/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C/00pA/9KMgT/UTIG/1c2CP9cPw7/XkkW/11T&#10;Hf9aXiT/V2kq/1N1L/9QgTT/TY03/0qXOv9Inzz/R6c9/0auP/9FtUD/RL1B/0TGQv9D0UL/Q+JD&#10;/0PsQ/9D9UP/Q/xD/ET/Q/VH/0PvSP9E60n/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E/00pA/9MMAT/&#10;VDEF/1k0CP9fPQ7/YUcW/2BSHf9dXCT/Wmcr/1ZzMP9TfzT/T4o4/02UO/9LnT3/SqQ//0isQP9I&#10;s0H/R7tC/0bDQ/9GzkT/Rd9E/0XqRf1F80X7RftF90b/RPBJ/0XqSv9G5Uv/R+VL/0flS/9H5Uv/&#10;R+VL/0flS/9H/04pA/9PLgT/Vy4F/10yB/9jOw7/ZUYW/2VQHf9hWST/XWQr/1pwMP9WfDX/U4c5&#10;/1CRPP9Omj//TaJA/0upQv9KsEP/SrdE/0nARf9Iykb9SNtG+kjnR/hI8kf1SPpG8Un/R+pL/0jj&#10;TP9J3k3/St5N/0reTf9K3k3/St5N/0reTf9K/08oA/9SLAT/WiwF/2EvB/9nOg7/akQV/2pOHP9n&#10;VyT/YmEr/15tMf9beDb/V4M6/1SNPf9SlkD/UJ5C/k+lRPxOrUX7TbRH+ky8SPlMx0j2S9RJ80vl&#10;SfBL8EntTPlI6Uz/SuFO/0vaT/9M01D/TdNQ/03TUP9N01D/TdNQ/03TUP9N/1AoA/9VKgT/XSkF&#10;/2UtB/9sOA3/b0IU/29LHP9sVSP/aF4q/2NpMf9fdDb9XH87+1mJP/lWkkL3VJpE9VOiRvRSqUjy&#10;UbFJ8VC5Su9Pw0vuT89L60/iS+dP7kvkT/hN30/+TtVR/0/OUv9QyVP/UMlT/1DJU/9QyVP/UMlT&#10;/1DJU/9Q/1EnA/9YJwT/YScE/2osBv9xNgz/dEAT/3RJGv9yUiL/blsp/WhkMPllcDb2YXs7816F&#10;QPBbjkPuWZZG7FeeSOpVpkroVK1M51O1TeVTv07jU8xO4VPfTt1T7U/YUvdR0VP9UspU/lPEVv9T&#10;v1f/U79X/1O/V/9Tv1f/U79X/1O/V/9T/1InA/9bJQP/ZSQE/24qBv92NAv/ej0R/3pGGP94TyD7&#10;dFgo9m9hL/FrbDbtZ3Y86WOAQOZgikXkXZJI4VuaSt9Zok3dWKpP2leyUNhWvFHVVchS0lXbU85W&#10;61PLVvZVxlb9Vr9Y/Va6Wf1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1X/1MmA/9fIgP/aSED/3Mo&#10;Bf97Mgr/fzsQ/4BEFvt+TB70e1Ql7nZdLelxaDTkbXI74Gl8QdxlhUbYYo5K1F+WTdFdnVDOXKVS&#10;zFqtVMlZtlbHWcJXxlnQV8JZ5li/WfNZu1r7WbVb+1qwXftarV37Wa1d+1mtXftZrV37Wa1d+1mt&#10;XftZ/1YkA/9iIAP/bSAD/3cmBP9/MAj/hDkN/YZBFPWFSRvuglEi531aKuF4ZDLcc2461G53QdBq&#10;gEfMZolMyGSRUMVimFPDYKBVwF6oWL5dsVm7XbxbuVzJXLdc4Fy0Xe9csF75Xatf+V2oYPlcpWH5&#10;XKVh+VylYflcpWH5XKVh+VylYflc/1giA/9lHgP/cR8D/3skA/+ELgf/iTYL+Is+Ee+LRhfoiE4e&#10;4YRXJtl+YTHReGo6y3NzQsZvfEjCbIRNvmmMUbtmk1W4ZJtYtWOjWrNhrFywYLdermDEX6xg2F+p&#10;Yetfp2H3X6Jj91+fZPdfnWT4Xp1k+F6dZPhenWT4Xp1k+F6dZPhe/1sgAv9oHAL/dB0C/34jA/+I&#10;KwX9jTQJ85A7DuqQQxTij0oa2opUJdCDXTDJfmc6w3hvQr50eEi5cYBOtW6IUrJrj1avaZdarGef&#10;XKllqF+mZLJhpGS/YqJk0GKgZOdinmX1Yppm9WGYZ/Zglmj2YJZo9mCWaPZglmj2YJZo9mCWaPZg&#10;/10fAv9qGgL/dxwC/4IhAv+LKQT5kTEH75U4C+aWPxDdlEcX0o5RJMqIWy/Cg2Q5vH5sQbd5dEiy&#10;dXxOrnKEU6pvi1embZNbo2ubXqBqpGCdaK5jm2i6ZJloy2WXaONklWnzZJNq9GORa/VikGv1YZBr&#10;9WGQa/VhkGv1YZBr9WGQa/Vh/18dAv9tGAL/ehsC/4UfAv+OJwP1lS4F65k1COGcOwzWmEMWzJNP&#10;IsSNWC69h2E4toJpQbB+cUirenlOp3eAU6N0iFifcZBbm2+YX5huoWKVbatkkmy3ZpBsxmaPbN9m&#10;jm3xZYxu82SLbvRjim70Yopu9GKKbvRiim70Yopu9GKKbvRi/2EcAv9vFgL/fBoB/4geAf+RJALy&#10;mSsE554xBd2gNgnRnEEVx5dNIb+RVi23jF83sYdnQKuCbkilfnZOoHt9U5x4hViYdo1clHSVX5Fy&#10;nmKOcahli3C0Z4lww2iHcNtnhnHuZoZy8mWFcvNkhHL0Y4Ry9GOEcvRjhHL0Y4Ry9GOEcvRj/2Ma&#10;Av9xFQH/fxgB/4ocAfyUIQLunCcC46IsA9ikMgjMn0AUw5pLILqVVSyzkF03rItlP6WHbEegg3NN&#10;m4B7U5Z9gleSeopcjniSYIp2m2OHdaVmhHSxZ4J0wGiAdNVogHXsZ3928mZ/dfNlf3XzZH9182R/&#10;dfNkf3XzZH9182R/dfNk/2UZAv90FAH/gRcB/40aAfmXHgHroCMB36YmAtKnMAfIoz4Tv55JH7aZ&#10;UyuulFs2p49jP6CLakabh3FNlYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfnmvaHt5vWl6edFpeXrq&#10;aHp68mZ6efJlennzZHp582R6efNkennzZHp582R6efNk/2cXAv92FAH/hBYB/5AXAfWbGgHnpB0B&#10;26sfAc6qLwbEpj0SuqFIHrKdUSqqmFk0opRhPpyQaEWWjG9MkIl2UouGfVeGhIVbgoKNX36Al2N6&#10;f6Fmd36saHV9u2lzfs5pc37oaHR+8WZ0ffJldXzzZHV882R1fPNkdXzzZHV882R1fPNk/2kWAf94&#10;EwH/hxQA/5MVAPGeFQDjqBYA1a4bAcqtLQbAqTsRtqVGHa2hUCmlnFgznphfPJeUZkSQkW1Li450&#10;UYaMe1aBiYNbfIeLX3iGlGJ0hJ9lcYOqZ2+DuGltg8tpbYPmaG6D8mZvgvJlcIHzZHCB82RwgfNk&#10;cIHzZHCB82RwgfNk/2sUAf97EgH/ihIA/5YSAO2iEADerQ4A0LEZAMWwKwW7rTkPsqlEG6mlTieg&#10;oVYymZ1eO5KaZEOLl2tKhpRyUICSeVV7j4Bad42JXnKMkmFuipxka4moZ2mJtmhnichoZ4njZ2iJ&#10;8mZph/NlaobzZGqG82RqhvNkaobzZGqG82RqhvNk/24SAf9+EAD/jRAA95oOANunCgDTsAsAyrQW&#10;AMC0KQS2sTcOra5DGqSqTCWbplUwk6NcOYygY0GGnWlIgJpwTnuYd1N2ln5YcZSGXGySkGBokZpj&#10;ZZCmZWOQtGZhkMZmYZDhZmGQ8mVjjvNkZIz0Y2SM9GNkjPRjZIz0Y2SM9GNkjPRj/3EQAf+CDwD/&#10;kQ0A3p8JANOqCQDMswkAxLgTALq4JgOxtjUMp7NBGJ6vSiOWrFMujqlaN4emYT+ApGdGeqFuTHWf&#10;dVFwnXxVa5yEWmaajl1jmZhgX5ikYl2YsmRbmMNkW5jeY1uY8GNclfViXpP1Yl6T9WJek/ViXpP1&#10;Yl6T9WJek/Vi/3UOAP+GDQDrlggA1aMHAMytCADFtgcAvbwRALS9IwKruzIKobk/FZi2SCCQs1Er&#10;iLBYNICuXzx6q2ZDdKlsSG+oc05qpnpSZaWCVmGjjFpdopZcWqKiX1ehsGBWocFgVaLcYFWh72BW&#10;n/dfV5z3X1ec919XnPdfV5z3X1ec919XnPdf/3oMAP2LCQDamwQAzqcGAMSwBgC8uQQAtcEOAKzC&#10;IAGkwTAImr88E5G9Rh2Juk8ngbhWMHq2XThztGQ/brJqRGixcUlksHlNX66BUVutilRYrZVXVKyh&#10;WVKsr1tQrMBbUKzaWk+r7ltPqvpbUab6W1Gm+ltRpvpbUab6W1Gm+ltRpvpb/4AJAOGSAQDRoAQA&#10;xqsFALy0BACzvQMAq8cLAKTJHAGcyCwGk8c5D4rFRBmBw00jesFULHO/WzNtvmI5Z7xpPmK7cENe&#10;undHWrmAS1a5iU5TuJRQULigUk24rlRMuL9US7nYVEu37VRKtvlVSrP+Vkqz/lZKs/5WSrP+Vkqz&#10;/lZKs/5W+ocCANaYAADJpQMAva8DALO4AQCpwgQAoc0IAJrQFgCS0CgEis82DIHOQRV5zEoecstS&#10;JmzKWi1myWEyYchoN1zHbzxYxnY/VcZ/Q1HFiUVOxZRIS8WgSknFrktIxb9LR8bYS0fF7UtGw/lN&#10;RcL/TkXC/05Fwv9ORcL/TkXC/05Fwv9O35AAAMyfAAC/qgEAs7MBAKm9AgCfxwUAltIJAI7aEgCI&#10;2yQCgNoyCHjZPhBx2EgYatdQH2TWWCVf1V8qW9RnL1fUbjNT03Y2UNN/OUzTiDtK05Q+R9OgP0XU&#10;rkBE1L9BQ9XYQETT7EBC0vZCQdH+REHR/kRB0f5EQdH+REHR/kRB0f5E0ZgAAMOlAAC1rgAAqbgA&#10;AJ7DAgCUzQYAitkKAITjGAF95CYDdeQyCG7jPA9n40UVYeNNG1zjVSBX410kVONkJ1DiaypN4nMt&#10;SuN8MEjjhjJF45A0Q+OcNUHkqTZA5Lg3P+XLNz/l5Dc/4/M2PeL7OD3i+zg94vs4PeL7OD3i+zg9&#10;4vs4xqEAALerAACqtAAAnr4AAJPJAgCI1AYAf+4OAHntGwFx7ScDau4yCGTuOw1e7kMTWO5LF1Pu&#10;UhpQ71keTO9gIEnvZyNH728lRPB3J0HwgCk/8IoqPfGVLDvxoS058q4uOPK+Lzfz0C838+cvNvHz&#10;Lzbx8y828fMvNvHzLzbx8y828fMvuacAAKuwAACfuwAAksYAAIbQAQB73QUAdPcRAG33HAFm+CYD&#10;X/gvBlr5OApU+UAOUPpHEUz6ThRI+1UWRftbGEL7YhpA/GgcPfxwHTr9eB84/YIgNv2NIjT+mCMy&#10;/qQkMf+xJTD/vyYv/88mLv/jJi7/4yYu/+MmLv/jJi7/4yYu/+Mmra0AAJ+3AACSwgAAhs0AAHna&#10;AABw8ggAaP8RAGH/GgFa/yMDVP8rBE//MwZK/zsIRv9CC0P/SQ1A/08OPf9VEDr/WxE4/2ETNf9o&#10;FDP/bxUw/3gWLv+CFyz/jRkq/5kaKf+kGij/rxsn/7ocJv/HHCb/xxwm/8ccJv/HHCb/xxwm/8cc&#10;obQAAJO/AACGygAAeNYAAGziAABj/AcAXP8PAFX/FgFP/x4CSf8mA0T/LgRA/zQFPP87Bjn/QQc2&#10;/0YIM/9MCDH/UQku/1cKLP9dCir/ZAso/2wMJf91DSP/fw4h/4oPIP+VEB7/oBAe/6gRHf+xER3/&#10;sREd/7ERHf+xER3/sREd/7ERlbwAAIbHAAB50wAAa+AAAF7tAABW/wMAT/8MAEn/EgFD/xkBPv8g&#10;Ajn/JwM1/y0DMv8zBC7/OAQr/z0FKP9CBSb/RwUk/0wGIv9RBiD/VwYd/14HG/9lBxn/bggX/3gI&#10;Ff+DCBP/jQkT/5YJEv+eCRL/ngkS/54JEv+eCRL/ngkS/54J/0ItA/9CMgT/SDIE/0w2Bv9OPAj/&#10;UEcO/1BSFf9OXxr/S2sf/0h3JP9Fgyf/Qo4q/0GXLP8/oC7/P6cv/z6uMP89tTH/Pbwy/zzFMv88&#10;zjP/O98z/zvqNP878zT/O/s0/zz/M/48/zP8Pf809j//NfU//zX1P/819T//NfU//zX1P/81/0Ms&#10;A/9EMAT/SjAE/040Bv9ROgj/U0YO/1JRFf9RXRr/Tmkg/0t0JP9IgCj/RYsr/0OVLf9CnS//QaUw&#10;/0CsMf8/szL/P7oz/z7CNP8+zDT/Ptw1/z3oNf898TX/Pvo1/T7/Nfs//zT4P/828kH/N/BB/zfw&#10;Qf838EH/N/BB/zfwQf83/0QsA/9HLgP/TS4E/1EyBf9UOQj/V0QO/1ZPFf9UWhv/UWYg/05yJf9L&#10;fSn/SIgs/0aSLv9FmzD/RKIy/0OpM/9CsDT/Qrc1/0G/Nv9ByTb/QNc3/0DlN/1A8Df6QPg390H/&#10;NvZB/zfyQf847EP/OepE/znqRP856kT/OepE/znqRP85/0UrA/9JLAP/UCwE/1UvBf9ZNwj/XEIO&#10;/1tNFf9YVxv/VmMg/1JvJf9Peir/TIUt/0qPMP9ImDL/R580/0amNf9FrTb/RbQ3/0S8OP5Exjj8&#10;RNI5+UPiOfZE7jnzRPc58UT/Oe9E/zrrRf875Eb/PONG/zzjRv8840b/PONG/zzjRv88/0YrA/9N&#10;KQP/VCkE/1ksBf9eNQf/YUAN/2FKFP9eVBr/Wl8g/1drJv9Udir/UYEu/06LMf5MlDT8S5w1+0qj&#10;N/pJqjj4SLE590i5OvZHwjv1R8078kffO+5H7DvrSPY76Uf/PedH/z7hSP8/2kr/QNhK/0DYSv9A&#10;2Er/QNhK/0DYSv9A/0cqA/9QJwP/WCYD/14qBP9jMwf/Zj0N/2ZHE/9kURr/YFsg/1xnJv1Zciv6&#10;Vn0v+FOHM/ZRkDX0UJg38k6fOfFNpjvvTK087ky1PexLvj3rS8o+6UvcPuVM6j3iS/U/30v+QdxK&#10;/0LUTP9DzU3/Q8tO/0PLTv9Dy07/Q8tO/0PLTv9D/0ooA/9UJAP/XCMD/2MoBP9oMAb/bDsL/2xE&#10;Ev9qThn+Zlgf+WFiJfVebSvyW3gw71iCNOxWizfqVJQ56FObO+ZRoz3lUao+41CyP+FPu0DgT8dA&#10;3k/YQdlP6EHUT/RD0E7+Rc5O/0bIUP9GwlH/R8BR/0fAUf9HwFH/R8BR/0fAUf9H/00lAv9XIQL/&#10;YCAD/2gmA/9uLgX/cjgK/3JBEP1wSxf3bVQd8mheJO1kaSrpYXQw5V5+NOJbhzjgWY873VeXPttV&#10;n0DYVKZC1VOuQ9JSt0TQUsJFzlLQRstS5UbIUvJIxVL9ScJS/0q8VP9Kt1X/SrZV/0q2Vf9KtlX/&#10;SrZV/0q2Vf9K/1AjAv9bHgL/ZB4C/20kA/9zKwT/dzUI/ng+DvZ3RxTwdFAb6m9aIuRrZSngZ28v&#10;22N5NdZggjrSXYo+z1uSQcxZmkPKWKFFyFepR8ZWsknEVrxKwlXJS79V30u8Vu5MuVb6TbdW/02y&#10;WP9Nrln/TaxZ/02sWf9NrFn/TaxZ/02sWf9N/1MgAv9eHAL/aBwC/3EiAv94KAP/fDEH+H46C/B9&#10;QxHpekwY4nZXH9xyYSjUbWsvz2l0NstlfTvHYoVAxGCNQ8FelUa/XZxIvFukS7parUy4WbdOtlnD&#10;T7RZ1U+xWupQrlr3UKxa/1CoW/9QpFz/UKRd/0+kXf9PpF3/T6Rd/0+kXf9P/1YeAv9hGQL/bBoC&#10;/3UgAv98JQP9gS4F84Q3CeqEPw7igUgV231THdF3XSfLcmcwxm5wN8JqeDy+Z4BBumWIRbdjkEi0&#10;YZhLsl+fTa9eqE+tXbJRq12+UqldzlOmXeVTpF70U6Je/1OfX/9SnGD/Uptg/1KbYP9Sm2D/Uptg&#10;/1KbYP9S/1gcAv9kFwH/cBkB/3kdAf+AIwL4hioD7YkyBuSKOwrciEUS0YJQHMp9WibEeGMvvnNs&#10;N7lvdD21bHxCsmqERq5njEqrZZNNqGSbT6VipFKjYa5UoWG5VZ9hyFadYeFWm2LxVZli/VWXY/9U&#10;lWT/VJRk/1OUZP9TlGT/U5Rk/1OUZP9T/1oaAv9nFQH/cxcB/30bAf+EIAHziiYC6I4uBN+QNgfU&#10;jEERy4dNG8SCVya9fWAvt3hpNrJ0cT2ucXhCqm6AR6ZsiEqjao9OoGiYUZ1noFOaZqpVmGW1V5Vl&#10;xFiUZdtYkmbvV5Fm/FePZ/5Wjmf+VY1o/lWNaP5VjWj+VY1o/lWNaP5V/1wYAf9pEwH/dhYB/4AZ&#10;Af2IHQHvjiIB5JMpAtqUMQbOkD8PxotLGr6GVSW3gV4usX1mNqx5bjyndnVCo3N9R59whEucboxO&#10;mGyUUpVrnVSSaqdXkGmyWY1pwFqMadVaimrsWYpq+liJa/1Xh2v9Vodr/laHa/5Wh2v+Vodr/laH&#10;a/5W/14XAf9sEgH/eBQB/4MXAPmLGgDrkh0B4JgjAdOYLwXKlD0OwY9JGbmKUySyhlstrIFkNaZ+&#10;azyhenJCnXd6R5l1gUuVc4lPkXGRUo5vmlWLbqRYiG2vWoZtvVuEbdBbg27pWoNu+FmCb/xYgm/9&#10;V4Jv/VeCb/1Xgm/9V4Jv/VeCb/1X/2AVAf9uEQH/exMA/4YUAPaPFgDnlhgA25wcAM+bLQTFlzsN&#10;vJNHGLSOUSOtilksp4ZhNKGCaTucf3BBl3x3RpN5fkuPd4ZPi3WOUohzl1WEcqFYgnGsWn9xulx+&#10;ccxcfXLnW31y9lp8cvxZfHL8V3xy/Vd8cv1XfHL9V3xy/Vd8cv1X/2IUAf9xEQH/fREA/4gSAPKS&#10;EgDjmhIA1Z8ZAMqeKwTBmzkMuJdFF7CSTyKpjlgroopfM5yGZzqXg25AkoB1RY1+fEqJfIROhXqM&#10;UoJ4lVZ+d59Ye3aqW3l1uFx3dcpcd3blXHd39Vp3dvtZd3b8WHd2/Fd3dvxXd3b8V3d2/Fd3dvxX&#10;/2QSAf9zEAD/gBAA/4sQAO+VDgDfng0A0KIXAMahKQO9njcLtJpDFqyWTSCkklYqnY5eMpeLZTmS&#10;iGxAjYVzRYiDekqEgIFOgH+KUnx9k1V4fJ1YdXuoW3N6tlxxesdccXriXHF781pxe/tZcnr8WHJ6&#10;/FhyevxYcnr8WHJ6/FhyevxY/2cRAf91DwD/gw4A9I4NANuZCgDUoQsAzKQVAMKkJwO4ojYKsJ5C&#10;FaeaTB+gl1QpmZNcMZOQYziNjWo/iIpxRIOIeEl+hn9NeoSIUXaCkVVzgZtYb4CmWm1/tFxrf8Vc&#10;a4DfXGuA8lprgPtZbH78WG1+/FhtfvxYbX78WG1+/FhtfvxY/2kQAf94DgD/hQwA4pIIANWbCQDO&#10;owkAx6gSAL2oJQK0pjQJq6JAE6OfSh6bm1InlJhaMI6VYTeIkmg9gpBvQ36Odkh5jH1MdYqFUHGI&#10;jlRth5lXaoakWWeFsVtlhcJbZYXcW2WF8FpmhftZZ4P8WGeD/Fdng/xXZ4P8V2eD/Fdng/xX/2wO&#10;AP97DADyiQkA2ZUGAM+eCADJpggAwasQALirIgKvqjIIpqc+Ep6kSByWoVElj55YLoibXzWCmWY8&#10;fZZtQXiUdEZzkntLb5CDT2uPjFJnjpZVZI2iWGGMr1lfjMBaX4zZWV+M7llfjPtYYYr9V2GJ/Vdh&#10;if1XYYn9V2GJ/Vdhif1X/28MAP9/CQDfjQMA0pgGAMqiBgDCqQYAuq8OALKwIAGpri8Goaw8EJip&#10;RhqRp08jiaRWLIOiXTN9n2Q5d51rP3KbcURumnlIaZiBTGWXilBhlZRTXpWgVVuUrVdalL1YWZTU&#10;V1mU7FdZk/lWW5H+VVuQ/lVbkP5VW5D+VVuQ/lVbkP5V/3MJAPWEBADYkQMAzJwFAMOlBQC7rQQA&#10;s7MMAKu1HAGjtCwFm7I5DpKwRBeKrU0gg6tUKX2pXDB3p2I2caVpPGykb0FoondFZKF/SV+fiExc&#10;npJPWJ6eUladq1NUnbxUU53RVFOd61NTnPhTVJr/U1SZ/1NUmf9TVJn/U1SZ/1NUmf9T/3gGAOGJ&#10;AADQlgIAxqEDALypAwCzsAEAq7gIAKS6GACcuikDlLk2C4y3QRSEtUodfLNSJXaxWixwr2Aya65n&#10;OGatbjxiq3VAXqp9RFqphkhWqJFKU6idTVGnqk5PqLpPTqjPT06n6U9NpvdPTaX/T06k/09OpP9P&#10;TqT/T06k/09OpP9P+n8AANiOAADJmwEAvqUCALStAQCrtQAAob8EAJvBFACUwSUCjMAzCIS/PhF8&#10;vUgZdbxQIW+6WCdquV8tZbhlMmC3bDZctnQ6WLV8PlW0hUFRtJBETrOcRkyzqUhKs7lISbTOSEmz&#10;6UhIsfZJSLD/Skiw/0pIsP9KSLD/Skiw/0pIsP9K4oYAAM6UAADCoQAAtqkAAKuxAAChugEAmMMF&#10;AJDJEACKySABg8kvBXvIOw10x0UUbsZOG2jFViFjxF0nXsNkK1rCay9WwXIzU8F7Nk/AhDlMwI88&#10;SsCbPkfAqD9GwLhARcDNQEXA6D9EvvZBQ73/QkO8/0NDvP9DQ7z/Q0O8/0NDvP9D1o0AAMabAAC4&#10;pQAAra4AAKK2AACYvwIAjcgGAIPRCwB/0hoAedIqA3LSNwhs0UIPZtFLFWHQUxpcz1sfWM9iI1TO&#10;aSdRznEqTc56LUrOgzBIzo4yRc6aNEPOqDVCzrg2Qc/NNUHO6DVAzfU3P8v+OT7L/zk+y/85Psv/&#10;OT7L/zk+y/85ypYAALyiAACvqgAAo7MAAJi8AACNxgMAgs8HAHjZCwBz3hgAbt4mAmjeMwVi3j4K&#10;Xd5ID1neUBRV3lgXUd5gG07eZx5L3W8gSN54I0begSVD3ownQd6YKT/epio+37UqPeDIKj3f4yo8&#10;3fErO9z7LTrc/S463P0uOtz9Ljrc/S463P0uwJ8AALGnAACksAAAmLoAAI3DAACBzQIAdtcHAG7o&#10;DwBp6BsBY+gnAl7pMgVY6TsIVOlEDE/qTA9M6lMSSepbFUbqYhdE62oZQetyGz/rex0864YeOuyR&#10;IDjsniE37awiNu27IzXuzyM07uYjNOv1IzTr+CM06/gjNOv4IzTr+CM06/gjs6UAAKatAACZtwAA&#10;jcEAAIDLAAB11QEAaeEGAGTzEQBe8xwBWfQmAlT0MARP9TgGS/VACEf2RwpE9k4MQfdVDj/3XA88&#10;92MROvhqEzf4cxQ1+H0WM/mIFzH5lBgv+qEZLvqvGi37vhos+88bK/vnGyv76xsr++sbK/vrGyv7&#10;6xsr++sbqKoAAJq0AACNvwAAgMkAAHTTAABn3gAAXvIIAFn+EQBT/xoBTv8jAkn/KwNF/zMEQf86&#10;BT7/QQY7/0cHOP9OCDX/VAkz/1oJMf9hCi//aQss/3IMKv99DSj/iA4m/5UPJf+hECT/rhEj/7oS&#10;Iv/KEiL/0BIi/9ASIv/QEiL/0BIi/9ASnLIAAI68AACBxwAAc9EAAGfdAABZ4wAAU/0GAE3/DgBI&#10;/xYAQ/8eAT//JgI6/y0CN/8zAzP/OQMw/z8ELv9EBCv/SgUp/1AFJ/9WBiT/XQYi/2UHIP9uBx3/&#10;eQgb/4UIGv+SCRn/ngkY/6gJF/+zCRf/twkX/7cJF/+3CRf/twkX/7cJkLoAAILFAAB00AAAZ9wA&#10;AFjjAABN8AAAR/8CAEL/DAA8/xEAOP8YATT/HwEw/yUBLP8rAin/MAIl/zUCI/86AiD/PwMe/0QD&#10;HP9JAxn/TwMX/1YEFf9eBBL/aAQR/3IFD/9+BQ7/igUO/5QFDf+eBQ3/ogUN/6IFDf+iBQ3/ogUN&#10;/6IF/zkvAv88MAP/QTED/0Q0BP9EOgb/REUI/0VRDP9DXRH/QWkW/z52Gf88gRz/Oowe/zmWIP84&#10;niH/N6Uj/zerI/82siT/Nrkl/zbAJf81yib/Ndcm/zXlJv817yb/Nfgm/zb/Jv42/yb8Nv8m/Db/&#10;J/o2/yj6Nv8o+jb/KPo2/yj6Nv8o/zkvAv8+LwP/RC8D/0YyBP9IOAb/SEMI/0hPDf9HWxL/RGcW&#10;/0JzGv8/fx3/PYof/zyTIf87myP/OqIk/zmpJf85sCb/OLYm/zi+J/84xyf/ONMo/zjjKP847Sj+&#10;OPco+zj+J/k5/yf4OP8p+Dj/KvY4/yr2OP8q9jj/KvY4/yr2OP8q/zovAv9BLAP/RiwD/0ovBP9M&#10;NwX/TUEI/0xMDf9LWBL/SGQX/0ZwG/9DfB7/QYcg/z+QI/8+mCT/PaAl/z2mJv88rSf/PLQo/zu7&#10;Kf87xCn/O88p/jvgKvs76yr4O/Up9jz+KfQ8/yrzO/8r8jv/LO87/y3vO/8t7zv/Le87/y3vO/8t&#10;/zwtAv9EKQL/SikD/04sBP9RNAX/Uj4I/1JKDf9QVRL/TWEX/0ptG/9IeB//RYMi/0ONJP9ClSb/&#10;QZ0n/0CjKP9Aqin+P7Eq/T+4K/w/wSv6P8sr9z/cLPU/6SzxP/Qr7z/9LO0//y3sPv8v6z7/MOc/&#10;/zDnP/8w5z//MOc//zDnP/8w/0AqAv9IJgL/TiYD/1IpA/9WMgX/VzwH/1dHDP9VURL/Ul0X/1Bp&#10;HP9NdCD/Sn8j/UiJJvtHkSj6Rpkp+EWgKvdEpyv1RK0s9EO1LfNDvS3yQ8gu8EPXLuxD5y7pRPMt&#10;5kP8MORC/zHjQv8y4UL/M9xD/zTcQ/803EP/NNxD/zTcQ/80/0MnAv9LIwL/UiIC/1gnA/9cLwT/&#10;XTkH/15DDP9bThH/WFgX/lVkHPpSbyD3UHok9E2EJ/JMjSnwSpUr70mcLe1Joy7sSKov6kexL+lH&#10;ujDnR8Uw5kfSMOJI5TDfR/Iy20f7NNhG/zXVRv820kb/N81I/zfNSP83zUj/N81I/zfNSP83/0Yk&#10;Av9PIAL/Vh8C/10kA/9hLAT/YzUG/2RAC/9iShD6XlQW9VtfHPFYayDuVXUl61N/KOhRiCvmT5Et&#10;5E6YL+JNoDDhTKcx30yuMt1LtzPbS8I02UrPNdVL5DXQS/A2zUr7OMpK/zrISv86xkv/O8FM/zvB&#10;TP87wUz/O8FM/zvBTP87/0ohAv9THQL/WxwC/2IiAv9nKQP/aTIF/2o8CfloRg/yZVAV7WFbGuhe&#10;ZiDkW3El4Vh7Kd5WhCzbVIwv2FKUMtRRmzTSUKM10E+qN85OsjjMTrw5yk7JOshO3TrET+07wU75&#10;Pb5O/z28Tv8+uk//PrZQ/z62UP8+tlD/PrZQ/z62UP8+/00eAv9WGgH/XxoB/2cgAv9sJgL/by4E&#10;+XA4B/JvQgzrbEsS5WlXGd9lYh/aYWwl1F12KtBbfi/NWYcyylePNchWljfGVJ05xFOlO8FTrTy/&#10;Urc+vVLDP7xS0z+5Uug/tVL2QbNS/0GxU/9Br1P/QaxU/0GsVP9BrFT/QaxU/0GsVP9B/1AcAf9a&#10;FwH/ZBgB/2wdAf9xIwL9dSoD83YzBet2PQrjc0cP3G9TF9RrXh/OZmcmymNxK8ZgeTDCXoE0v1yJ&#10;N71akTq6WZg8uFigPrZXqEC0VrJCsla9Q7BVzEOtVuNEq1bzRKhX/kSnV/9EpVj/RKJY/0SiWP9E&#10;olj/RKJY/0SiWP9E/1MZAf9dFAH/aBYB/3AaAf92IAH3eiYC7XwuA+R8OAfcekQN0nVPFstwWh7G&#10;bGMmwWhsLL1mdTG5Y301tmGEObNfjDywXZQ/rlybQatbpEOpWq1Fp1q4RqVZx0ejWt5HoVrvR59b&#10;/EedW/9Hm1z/Rppc/0aaXP9Gmlz/Rppc/0aaXP9G/1UXAf9gEgH/axQB/3QXAP96HAHyfyIB54Ep&#10;At6CMwTTf0AMy3pMFcR2Vh6+cWAluW5oLLRrcTKxaHk2rWaAOqpkiD2nYo9ApWCXQ6JfoEWfXqlH&#10;nV60SZtdwkqZXdZKl17sSpZf+kmVX/9Jk2D/SJJg/0eSYP9HkmD/R5Jg/0eSYP9H/1gVAf9jEQH/&#10;bhIA/3cVAPt+GADtgx0A4ocjAdaHLgPMgz0LxX9JFL17Ux23dl0lsnNlLK1vbTKpbXU3pmp8O6Jo&#10;hD6fZoxBnGWURJljnEeXYqZJlGKwS5JhvkyQYdBMj2LoTI5j+EuNY/9KjGT/SYtk/0mLZP9Ji2T/&#10;SYtk/0mLZP9J/1oTAf9mEAD/cREA/3oSAPeCFADohxcA3YscANCLLAPHiDsKv4RHE7h/URyxe1ok&#10;rHdiK6d0ajGjcXI2n295O5ttgD+Ya4hClWmQRZJomUiPZqJKjGatTIpluk2IZcxOh2bmToZn9kyG&#10;Z/9LhWj/S4Ro/0qEaP9KhGj/SoRo/0qEaP9K/1wSAf9oDwD/dBAA/30QAPOFEADkixEA1o8XAMuO&#10;KgLCjDgJuohEErOETxusf1gjp3xgK6F4aDGddW82mXN2O5VxfT+Sb4VCjm2NRYtslkiIa6BLhWqq&#10;TYNpt06BachPgGrjT4Br9E5/a/9Mf2v/S39r/0t/a/9Lf2v/S39r/0t/a/9L/14QAf9rDgD/dg4A&#10;+4ANAOqIDQDbjwwA0JIVAMeSJwK+jzYItoxCEa6ITRqohFYiooBeKpx9ZTCXemw1k3dzOo91ez6M&#10;c4JCiHKLRoVwk0mCb51Mf26oTn1utU97bcZQem7gUHlv8k55b/5NeW//THlv/0t5b/9LeW//S3lv&#10;/0t5b/9L/2APAP9tDQD/eQwA7oMLANuLCQDUkQoAzJUTAMKVJQK5kzQHsY9BEKqMSxmjiFQhnYRc&#10;KZeBYy+Sfmo1jnxxOYp6eD2GeIBCg3aIRX91kUl8c5tMeXKmTnZys1B1csNQc3LdUHRz8E90c/1N&#10;dHP/THRz/0x0c/9MdHP/THRz/0x0c/9M/2IOAP9vDAD8ewoA3oYGANWOCADPlAkAx5gRAL6YIwG1&#10;ljIGrZM/D6aQSRifjFIgmIlaKJOGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXp5j0l2eJlMc3ekTnF3&#10;sVBvdsFQbnfZUG53709ud/xObnf/TW93/0xvd/9Mb3f/TG93/0xvd/9M/2QNAP9yCgDwfgYA2ogF&#10;ANCQBwDKlwgAwpsQALmbIQGxmjAGqZc9DqGURxeakVAflI1YJ46LXy2JiGYzhIZtOICEdD17gntB&#10;eICERXR/jUhxfZdLbXyiTmt8r09pe75QaHzVUGh87U9pfPtOaXz/TWp7/0xqe/9Manv/TGp7/0xq&#10;e/9M/2YKAP91CADhgQIA1IsFAMuTBgDEmgYAvZ4OALWfHwGsni4FpJs7DJ2YRRWWlU4ej5NWJYmQ&#10;XSyEjmQyf4trN3qKcjx2iHlAcoaBRG+Fikdrg5VKaIKgTWWBrE5jgbxPYoHRT2KB605jgflNY4H/&#10;TGSA/0tkgP9LZID/S2SA/0tkgP9L/2kIAPt4BADchAEAz48EAMaXBQC/nQUAt6EMAK+jHACnoiwE&#10;n6A5C5ieQxSRm0wciphUI4SWXCp/lGIwepJpNXWQcDpxjnc+bY1/QmmLiEZlipJJYomeS1+Iqk1e&#10;iLpOXIjOTl2I6U1dh/hMXYf/S16G/0tehv9LXob/S16G/0tehv9L/20FAOp8AADViAAAypIDAMGa&#10;AwC5oAMAsaYJAKmnGQCipykDmqU2CZKjQRKLoUoahJ9SIX6dWih5m2AudJlnM2+XbjhrlnU8Z5R9&#10;QGOThkNgkZBGXJGcSVqQqUtYkLhMV5DMTFeQ50tXj/dKV47/SliO/0lYjv9JWI7/SViO/0lYjv9J&#10;/3EBAOCAAADPjAAAxJYCALueAgCypAAAqaoFAKKsFQCbrCYClKs0B4yqPw+FqEgXfqZQHnikWCVz&#10;ol4rbqFlMGqfbDRlnnM5YZ17PF6bhEBamo5DV5maRVSZp0dSmbZIUZnKSFGY5khRl/VIUZf/R1GW&#10;/0dRlv9HUZb/R1GW/0dRlv9H9ncAANiFAADJkQAAv5sBALSiAACrqAAAobAAAJqyEQCUsyIBjbIw&#10;BYWxPAx+r0YUeK5OG3KsViFtq1wnaKljLGSoajBgp3E0XKZ5OFilgjtVpIw+UaOYQE+jpUJNo7RD&#10;TKPIQ0yj5ENLofRDS6D/REug/0RLoP9ES6D/REug/0RLoP9E430AAM+LAADClgAAt58AAK2mAACj&#10;rQAAmbUAAJC5DgCLuh4BhLotA325OQl3uEMQcbZMF2u1Ux1mtFoiYrNhJl6yaCtasW8uVrB3MlOw&#10;gTVPr4s4TK+XOkqupDxIrrM9R67HPUeu4zxGrfM9Rqv+PkWr/z9Fq/8/Rav/P0Wr/z9Fq/8/2oMA&#10;AMeRAAC7nAAAr6QAAKWrAACasgAAkLoBAIbBCQCBwhgAe8IoAnXCNQZvwUAMacBJEmS/URdfvlgc&#10;W75fIFe9ZiRUvG4nUbx2Kk27fy1Ku4owSLuWMkW7ozRDu7I0QrvFNUO74jRCufM1Qbj9N0C3/zdA&#10;t/83QLf/N0C3/zdAt/83zosAAL+YAACyoQAAp6kAAJywAACRuAAAhsACAHvIBwB0yxIAcMwiAWvL&#10;MANmyzwHYctFDFzKThFYylYVVMpdGVHJZBxOyWwfS8l0IkjIfiRFyIgnQ8iVKEHIoio/yLErPsnE&#10;Kz7J4So+x/IrPcb8LTzF/y48xf8uPMX/LjzF/y48xf8uxJMAALafAACppgAAna4AAJK3AACGvwAA&#10;e8cDAHDPBwBn1g0AZNcaAGDYKgFc2DYDWNhBBlTYSgpQ2FINTdhaEErXYhNH12kWRddyGELXfBpA&#10;2IccPdiTHjzYoR862bAgOdnDIDnZ3yA51+8gONX5IjfU/yM31P8jN9T/IzfU/yM31P8juZwAAKuk&#10;AACfrAAAk7UAAIe+AAB7xgAAcM4DAGXWBwBd4w4AWuMbAFbjJwFS5DICTuQ8BErkRAZH5U0IReVV&#10;CkLlXAxA5WQOPuZsEDvmdhI55oAUN+eMFTXnmRY056gXMui4GDLozBgx6OUYMeb0GDHl/Bgx5fwY&#10;MeX8GDHl/Bgx5fwYrqIAAKGqAACUswAAiL0AAHvGAABvzgAAY9YBAFjeBQBU7hAAUe8bAE3vJgFJ&#10;8C8CRfA4A0HxPwQ+8UcFPPJOBjryVQc38lwINfNkCTPzbQox9HcML/SCDS30jw4r9Z0PKvarECn2&#10;vBAo9s4RJ/fmESf18REn9fERJ/XxESf18REn9fERo6gAAJayAACIuwAAe8UAAG/OAABi1wAAVt4A&#10;AE7wBwBK+hAARvsZAEL7IgE//CoBO/0yAjj9OQI1/j8DMv5GAzD/TAQu/1MFK/9aBSn/YgYn/2sG&#10;JP92ByP/gggh/5AIIP+dCR//qwke/7oJHf/JCRz/3Qkc/90JHP/dCRz/3Qkc/90JmLAAAIq6AAB8&#10;xAAAb80AAGLYAABV3gAASeQAAET7BQA//w4AO/8VADj/HAA0/yQBMf8rAS3/MQEq/zYCJ/88AiX/&#10;QgIj/0gCIP9OAx7/VQMc/10DGf9nBBf/cgQV/38EFP+MBRP/mgUS/6YFEf+yBRH/vAUR/7wFEf+8&#10;BRH/vAUR/7wFjLgAAH3CAABvzAAAYtgAAFTfAABH5QAAPvEAADn/AQA0/wsAMP8QACz/FgAp/xwA&#10;Jv8iACL/JwEf/ywBHP8xARr/NgEY/zwBFf9BARP/SAIR/08CEP9XAg3/YQIM/2wCCv95Agn/hgMI&#10;/5IDB/+dAwb/pQMG/6UDBv+lAwb/pQMG/6UD/zExAv82LgL/Oi8C/zsyA/87OQT/O0MF/zlPB/84&#10;XAr/NmgN/zR0EP8ygBL/MYsU/zCUFv8wmxf/L6IX/y+oGP8urxn/LrUZ/y68Gf8uxRr/Ls8a/y7g&#10;Gv8u6xr/LvQa/y78Gvwv/xn7L/8a+i7/G/ou/xz6Lv8c+i7/HPou/xz6Lv8c/zMvAv85LAL/PS0C&#10;/z4wA/8/NgT/P0EF/z1NB/88WQr/OmUO/zhyEf82fRP/NYgV/zSRF/8zmRj/M6AZ/zKmGf8yrBr/&#10;MbMa/zG6G/8xwhv/Mcwb/zHdG/8x6Rv9MfMb+jL7G/gy/xv3Mv8c9jH/HfUx/x71Mf8e9TH/HvUx&#10;/x71Mf8e/zUsAv88KgL/QCoC/0ItA/9DNAT/RD8F/0JKB/9BVgr/P2IO/z1uEf87ehT/OYQW/ziO&#10;GP83lhn/Np0a/zakG/81qhz/NbAc/zW3Hf81vx3/Nckd/DXYHfo15x33NfEd9DX6HfI1/x7xNf8f&#10;8DX/IO80/yHvNP8h7zT/Ie80/yHvNP8h/zgqAv8/JwL/QyYC/0YpAv9JMgP/STwF/0hHB/9GUwv/&#10;RF8P/0JqEv9AdhX/PoAY/zyKGf88khv/O5oc/TqgHfw6px37Oa0e+jm0H/k5vB/4OcYf9jnTH/I5&#10;5B/vOfAf7Dr6H+o5/yHpOf8j6Dn/JOc5/yTnOf8l5zn/Jec5/yXnOf8l/zwnAv9DIwL/SCIC/0wm&#10;Av9PLwP/UDkF/05DB/9MTwv/SlsP/0hmE/9FcRb8Q3wZ+kKGG/hBjhz2QJYe9T+dH/M/oyDyPqog&#10;8T6xIfA+uSHuPsMh7T7PIeo+4iHmP+8h4z75I+E9/yXfPf8n3j3/KNw9/yjcPf8o3D3/KNw9/yjc&#10;Pf8o/z8jAf9HIAH/TB4B/1EkAv9VLAP/VjUE/1U/Bv9TSgr+UFYP+k5iE/ZLbRfzSXca8EeBHO5G&#10;ih7sRZIg60SZIelDoCLoQ6cj5kOuI+VCtiTkQsAk4kPMJN9D4CTbQ+0l1kL4KNNC/yrRQv8rz0H/&#10;K85B/yzOQf8szkH/LM5B/yzOQf8s/0MgAf9KHAH/UBsB/1chAf9bKAL/XDID/1s7BvxZRgn2VlEO&#10;8VRdE+1RaBfpT3Ia5k18HeRLhSDiSo4h4EmVI95InCTcR6Mm2kerJ9hGsyjVRrwo00bIKdFG3CrN&#10;R+wqyUb3LMdG/y7ERv8vw0b/L8JG/y/BRv8vwUb/L8FG/y/BRv8v/0YdAf9OGAH/VhgB/1weAf9g&#10;JQL/Yi0D/GI3BfRgQQjuXUwN6FpYEuNYYxffVW4b21J3H9hQgCLUT4kk0U2QJ89MlyjNTJ4qy0um&#10;K8lKrSzHSrctxkrCLsRK0S/BS+cvvUr0MbtK/zK4Sv8yt0v/M7ZL/zO2S/8ztkv/M7ZL/zO2S/8z&#10;/0oaAf9SFQH/WhYB/2EbAf9mIQH+aCkC9GgyA+xnPAblZEgL32FUENleXhfSW2kczlhyIMtWeyTI&#10;VIMnxVKLKsNRkizBUJkuv0+hL71PqDG7TrEyuU68M7dOyjS1TuE0sk7xNa9P/TatT/82rE//NqtP&#10;/zarT/82q0//NqtP/zarT/82/00XAf9VEgH/XxQA/2YYAP9rHQH4bSQB7W4sAuVtNgTda0MI1GdP&#10;EM1kWhfIYGQdxF1tIsFbdia9WX4pu1eFLLhWjS+2VZQxtFScM7JTpDSwUq02rVK3N6xSxTiqUto4&#10;p1LtOaVT+jmjU/85olP/OaFU/zihVP84oVT/OKFU/zihVP84/08UAf9ZEAD/YxIA/2oUAP9vGQDy&#10;ch8A5nQmAd10MQLTcT8Iy21LD8VpVhfAZmAdu2NpIrdgcSe0XnkrsVyALq5biDGsWY8zqliXNadX&#10;nzelV6g5o1azOqFWwDufVtI8nVbpPJtX+DyaV/88mVj/O5hY/zuYWP86mFj/OphY/zqYWP86/1IS&#10;Af9cDgD/ZhAA/20RAPpzFADrdxgA4HkfANR5LQLLdjwHxHJIDr5vUxa4a1wds2hlIq9lbSesY3Ur&#10;qWF8L6ZfhDKjXos1oV2TN55cmzmcW6Q7mVqvPZdauz6WWsw/lFrlP5Jb9T6RW/8+kFz/PZBc/zyP&#10;XP88j1z/PI9c/zyPXP88/1URAP9fDQD/aQ4A/3EOAPV3EADmexEA2X0YAM59KgLFezkGvndFDrd0&#10;UBWxcFkcrW1iIqhqaSelaHEsoWZ4L55kgDObYoc2mGGPOJZgmDuTX6E9kV6rP49euECNXshBi17h&#10;QYpf80CJX/8/iWD/Pohg/z6IYP89iGD/PYhg/z2IYP89/1cPAP9iDAD/bAwA+HQMAOl6DADefgwA&#10;0oEVAMiBJwHAfzYGuHxCDbJ4TRWsdVYbp3JfIqJvZieebG4sm2p1MJdofDOUZ4Q2kWWMOY5klTyM&#10;Y54+iWKoQIditUKFYsVChGLeQ4Nj8UKCY/1BgmT/QIJk/z+CZP8/gmT/P4Jk/z+CZP8//1kOAP9k&#10;CwD/bgoA6ncIANt9CADUggoAzIQSAMOFJAG7gzQFs4BADK18SxSmeVQboXZcIZxzZCaYcWsrlG9y&#10;L5FteTOOa4E2i2qJOYhokjyFZ5s/gmamQYBmskN+ZsFEfWbZRHxn70N8Z/xBfGj/QHxo/0B8aP8/&#10;fGj/P3xo/z98aP8//1sMAP9nCQD3cQcA3noFANSABwDOhQkAx4cRAL6IIgG2hzEEr4Q+C6iBSROi&#10;fVIanHpaIJd3YSaTdWgrj3NvL4txdzOIb342hW6GOoJtjz1/a5k/fGujQnlqsEN4ar9EdmrURXZr&#10;7UN2a/tCdmv/QXZs/0B2bP9Admz/QHZs/0B2bP9A/10KAP9pBwDsdAMA2nwEANCDBgDJiAcAw4oP&#10;ALqLIAGyii8Eq4g8CqSFRxKdgVAZmH5YH5N8XyWOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJZA&#10;dm+hQnRurkRybr1FcG7RRXBv60Rwb/pDcW//QXFv/0BxcP9AcXD/QHFw/0BxcP9A/18IAP9rBADh&#10;dgAA1H8DAMuGBQDFiwYAvo0NALWPHgCuji0Dpow6CZ+JRRGZhk4Yk4NWHo6AXSSJfmQphXxrLYF6&#10;cjJ9eHk1eneCOXd2izxzdZU/cXSfQm5zrERsc7tFa3PORWtz6URrc/hDa3P/Qmxz/0Fsc/9AbHP/&#10;QGxz/0Bsc/9A/2EFAPpuAQDdeQAA0IICAMeJBADAjgQAuZEMALGSGwCpkisDopA4CJuNQw+UikwX&#10;johUHYmFWyOEg2IogIFpLXx/cDF4fnc1dXx/OHF7iDxuepI/a3mdQWh4qkNmeLhEZXjMRWV450Rl&#10;ePdDZnj/QmZ4/0FmeP9AZnj/QGZ4/0BmeP9A/2QDAO5xAADYfAAAy4UCAMOMAwC7kQMAs5QJAKyW&#10;GAClligCnZQ2B5aSQQ6Qj0oVio1SHISLWiJ/iWAne4dnLHeFbjBzg3U0b4J9N2yBhjtpf5A+Zn6b&#10;QWN+qENhfbZEYH3JRF995UNgffZCYH3/QWF9/0Bhff9AYX3/QGF9/0Bhff9A/2cAAON0AADSfwAA&#10;x4gBAL6PAgC2lQEArpgGAKaaFQCfmiYCmJkzBpGXPwyLlUgUhZNQGn+RWCB6j18ldo1lKnKLbC5u&#10;inMyaoh7NmaHhDljho48YIWZP12EpkFbhLRCWoTHQ1qE40Jag/RBW4P/QFuD/0Bbg/8/W4P/P1uD&#10;/z9bg/8//2oAAN54AADNgwAAwowAALmTAACwmAAAp50CAKCfEgCZnyMBk54xBYydPAuFm0YSf5lO&#10;GHqXVh51ll0jcJRjKGySaixokXEwZZB5NGGOgjdejYw6WoyXPViMpD9Wi7JAVIvFQFSL4UBUivM/&#10;VYr+P1WJ/z5Vif8+VYn/PlWJ/z5Vif8+728AANZ8AADIhwAAvZEAALSYAACqnAAAoKIAAJmkEACT&#10;pSABjKQuA4WjOQl/okMPeaBMFnSfUxtvnVogapxhJWaaaCljmW8tX5h3MFuXgDRYloo3VZWVOVKV&#10;ojtQlLA9T5TDPU+U3zxPk/I8T5L9PE+S/zxPkf88T5H/PE+R/zxPkf885HQAAM+BAADCjAAAuJYA&#10;AK2cAACjoQAAmKgAAJCqDQCLqxsAhasqAn6qNgZ4qUEMcqhJEm2nURhpplgcZKRfIWCjZiVdom0p&#10;WaF1LFahfi9ToIgyT5+TNU2foDdLnq84Sp7BOEme3ThJnfA4SZz8OEmb/zlJm/85SZv/OUmb/zlJ&#10;m/8523oAAMiHAAC8kgAAsZoAAKagAACcpgAAkawAAIexCACBshYAfLMmAXayMwRxsj0Ja7FHDmaw&#10;TxNir1YYXq5dHFqtZCBXrGsjVKxzJlCrfClNqoYsSqqSL0ipnzBGqa0yRam/MkSq2jJEqO8yQ6f7&#10;M0Om/zNDpf80Q6X/NEOl/zRDpf800IEAAMGOAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAHy5AgB2uhEA&#10;crshAG67LgJouzoGZLpDCl+6TA5buVMSV7haFlS4YRlRt2kcTrdxH0u2eiJItoQlRbaQJ0O1nSlB&#10;tawqQLa+Kj+22Co/tO4qPrP6LD2y/y09sf8tPbH/LT2x/y09sf8tx4kAALmVAACsnQAAoaQAAJar&#10;AACKsgAAf7gAAHO/AwBqxAwAZ8UaAGPFKAFfxTUDW8U/BVfFSAlUxFAMUMRYD03EXxJKw2YVSMNu&#10;F0XDeBpCw4IcQMOOHj7DnB88w6sgO8O8ITrD1SE7wu4hOcD5Iji//yQ4v/8kOL//JDi//yQ4v/8k&#10;vZEAALCbAACkogAAmKoAAIyxAACAuQAAdb8AAGrGBABezAgAWc8SAFfQIQBV0C4BUdA5Ak7QQwRL&#10;0EwGSdBTCEbQWwtD0GMNQdBrDz7QdRE80YATOtGMFDjRmhY20akXNdG7FzTS0hc10OwWNM/3GDPO&#10;/xozzv8aM87/GjPO/xozzv8as5kAAKahAACaqQAAjrEAAIG5AAB1wAAAascAAF7NAwBU1AgATN0N&#10;AErdGABI3iYARt4yAUTfPAJC30UDP99NBD3gVQU74F0GOeBmCDfgbwk14XoKM+GGDDHhlA0w4qMO&#10;LuKzDi7jxw4t4+MOLeDyDizf+w8s3/0QLN/9ECzf/RAs3/0QqKAAAJynAACPsAAAg7gAAHbBAABq&#10;yQAAXs8AAFPVAQBJ3AYARekPAELpGQBA6iQAPeouADrrNgE47D4BNuxGAjPtTQMx7VUDL+5dBC3u&#10;ZQUr7nAFKe97BijviQcm8JcHJfCnCCTxuAgj8cwIIvLlCCLw8wgi7/UIIu/1CCLv9Qgi7/UInqYA&#10;AJGvAACEuAAAd8EAAGrJAABd0AAAUdcAAEbdAAA/6gUAPPYOADn2FwA29yAAM/coADH4MAAu+TYB&#10;K/k9ASn6RAEn+koCJftSAiP7WgIg/GMDHvxuAxz9ewMb/okEGf6YBBj/qAQX/7cEFv/IBBb/4AQW&#10;/+QEFv/kBBb/5AQW/+QEk64AAIW3AAB4wAAAaskAAF3SAABQ2QAARN8AADrkAAA19wMAMv8MAC7/&#10;EgAr/xoAKP8hACb/JwAj/y0AIP8zAB7/OQEc/z8BGf9FARf/TQEV/1UBE/9fARH/agIQ/3gCDv+H&#10;Ag7/lgIN/6QCDP+wAgz/vgIM/8ICDP/CAgz/wgIM/8ICh7YAAHm/AABryQAAXtMAAFDbAABD4AAA&#10;OOUAAC/wAAAr/wAAJ/8IACT/DgAh/xMAHv8ZABv/HgAY/yMAFf8oABP/LQAR/zIAEP84AA7/PwAM&#10;/0YBCv9PAQf/WQEE/2UBAf9yAQD/gQEA/48BAP+bAQD/pwEA/6kBAP+pAQD/qQEA/6kB/ywvAf8w&#10;LAH/MiwC/zMwAv8xNgP/MEED/y9NBP8tWgb/K2YH/ylzCP8ofgr/J4gL/yeRDP8nmQ3/Jp8N/yal&#10;Dv8mqw7/JrEP/ya4D/8mwA//JskP/ybXD/8m5g//JvAP/ib5D/sn/w/5J/8P+Sb/Efgm/xH4Jv8S&#10;+Cb/Evgm/xL4Jv8S/y4sAf8zKQH/NSoC/zYtAv82NAL/NT8D/zNLBP8yVwb/MGQH/y5wCf8sewr/&#10;LIUM/yuODf8rlg7/Kp0P/yqjD/8qqRD/Kq8Q/ym2EP8pvRH/KccR/ynTEf4p4xH7Ku8R+Cr4EPYr&#10;/xD0Kv8S9Cr/E/Mq/xTzKf8U8yn/FPMp/xTzKf8U/zEpAf82JgH/OSYB/zopAv87MgL/Oz0D/zlI&#10;Bf83VAb/NWAH/zNsCf8ydwz/MIIN/zCLDv8vkw//L5oQ/y6gEf8uphH/LqwS/y6zEv4uuhL9LsQS&#10;+y7PE/gu4RL1Lu0S8S/3Eu8v/xPuLv8V7S7/Fuwu/xfsLv8X7C7/F+wu/xfsLv8X/zQmAf85IwH/&#10;PSMB/z4mAv9BLwL/QTkD/z9FBP89UAb/O1wI/zloCv83cw3/Nn4O/zWHEP00jxH8NJYS+jOdE/kz&#10;oxP4M6kU9zOwFPYztxT0M8AU8zPMFPAz3hTtM+sU6TT2Fecz/xfmM/8Y5DL/GeQz/xrjMv8a4zL/&#10;GuMy/xrjMv8a/zgjAf89IAH/QR8B/0UjAf9HLAL/RzYD/0ZABP9ETAb/QVgI/z9kC/s+bw75PHkQ&#10;9juDEfQ6ixPzOZMU8TmZFPA4oBXuOKYW7TitFuw4tBbqOL0W6TjJFuc42xbjOeoW4Dj1GN04/xrb&#10;N/8c2Tf/Hdc3/x3WN/8e1jf/HtY3/x7WN/8e/zsgAf9BHAH/RRoB/0sgAf9NKAH/TjIC/008BP9K&#10;Rwb6SFMI9kZfC/JEag7vQnQR7EF+E+pAhxToP44V5j6WFuU+nBfjPaMY4j2qGOA9shjfPbsZ3T3G&#10;Gds92BrWPeka0j31Hc49/h/MPP8gyzz/Ick8/yHJPP8hyTz/Ick8/yHJPP8h/z8cAf9FFwH/SxcB&#10;/1AdAf9TJAH/VC0C/1M3A/dRQgXxTk0I7ExaC+hKZQ/lSG8R4kd5FN9FghbdRIoX2kORGdhCmRrV&#10;Qp8b00GmHNFBrh3PQbcezkHBHsxB0B/JQuUfxULzIcJB/iPAQf8kvkH/JL1B/yW9Qf8lvUH/Jb1B&#10;/yW9Qf8l/0IYAf9JEwD/UBQA/1YZAP9ZIAH/WigB91oyAu9YPQToVUkH41NVCt5RYA7ZTmoS1Ex0&#10;FtBLfBjOSYQbzEiMHMpHkx7IR5ofxkahIcRGqSLCRbEjwUW8I79FySS9Rt8luUbvJrZG+ye0Rv8o&#10;s0b/KLJG/yixRv8osUb/KLFG/yixRv8o/0YVAP9NEQD/VRIA/1sWAP9eGwD5YCMB72AsAeZeNgPf&#10;XEQF2FlQCtFXWw/MVGUUyFJuGMVQdxvDT38dwE6GH75NjiG8TJUjukucJLhKpCa2SqwntEq2KLNJ&#10;wymxSdYprkrqKqtK+CupSv8rqEv/K6dL/yunS/8rp0v/K6dL/yunS/8r/0kSAP9QDgD/WRAA/18S&#10;AP9jFgDyZR0A52UlAN5kMQHUYj8FzWBLCsddVg/CWmAVvlhpGbtWcRy4VHkftlOBIrNSiCSxUJAm&#10;r1CXKK1PnymrTqgrqU6yLKdOvi2mTs4uo07mLqFP9S6fT/8unk//Lp1P/y6dUP8unVD/Lp1Q/y6d&#10;UP8u/0wQAP9UDQD/XQ4A/2MPAPlnEQDraRUA32ocANNqLAHLaDsExWVHCb9iUg+6YFwVtl1lGbJb&#10;bR2vWXUhrFh8I6pWgyanVYsopVSTKqNTmyyhU6Mun1KtL51SuTCbUskxmVLiMZdT8jGWU/8xlVT/&#10;MZRU/zCUVP8wlFT/MJRU/zCUVP8w/08OAP9YCwD/YAsA+2YMAPBrDQDkbQ4A1m4WAMxvKAHEbTcE&#10;vWtECbdoTw+yZVgVrmJhGqpgaR6nXnAhpF14JaFbfyefWocqnFmOLJpYly6YV6AwlVaqMpNWtTOR&#10;VsU0kFbdNI5X8DSNV/0zjFj/M4xY/zKMWP8xjFj/MYxY/zGMWP8x/1EMAP9bCQD/YwgA62oHAN1u&#10;CADYcQoAz3ITAMZzJQG+cjQDt3BBCLFtTA6salUUp2deGaNlZR6gY20inGF0JZpgeyiXXoMrlF2L&#10;LZJckzCPW5wyjVqmNItasjWJWsE2h1rWNoZb7TaFW/s1hVz/NIRc/zOEXP8zhFz/M4Rc/zOEXP8z&#10;/1MKAP9dBgD1ZgQA320DANVyBgDQdQkAyXYRAMB3IgC4djEDsXQ+B6txSQ6mblIUoWxbGZ1pYh2Z&#10;Z2oilmZxJZNkeCiQY38rjWGHLopgkDCIX5kzhV+jNYNerzaBXr44gF7ROH9f6jd+X/o2fmD/NX5g&#10;/zR+YP80fmD/NH5g/zR+YP80/1UIAP9gBADoaQAA2nADANB1BQDKeAcAw3oPALt7HwCzei8CrHg8&#10;B6Z1Rg2hc1ATnHBYGJduYB2Ta2chkGpuJY1odSiKZ3wrh2aELoRkjTGBY5Y0f2OhNnxirTd6Yrs5&#10;eWLOOXhj6Dh4Y/g3eGT/Nnhk/zV4ZP81eGT/NXhk/zV4ZP81/1cFAP9iAQDhbAAA1HMCAMt4BADF&#10;ewUAvn0NALZ+HQCvfiwCqHw5BqF5RAycd04Sl3RWGJJyXRyOcGQgim5rJIdsciiEa3orgWqCLn5p&#10;ijF7aJQ0eGefNnZmqjh0Zrk5c2bLOnJm5jlyZ/c4cmf/N3Jo/zZyaP81cmj/NXJo/zVyaP81/1kC&#10;APZlAADdbgAAz3YBAMd7AwDAfwQAuYAMALGCGgCqgioCo4A3BZ19QguXe0sRknhUF412WxuJdGIg&#10;hXJpJIFxcCd+b3cre25/LnhtiDF2bJI0c2ucNnBqqDhuarc6bWrJOmxq5Dpta/U4bWv/N21r/zZt&#10;a/82bWv/Nm1r/zZta/82/1sAAOtnAADZcQAAzHkAAMN+AgC7ggMAtIQJAK2FGACmhSgBn4Q1BZmC&#10;QAqTf0kQjX1SFol7WRuEeWAfgHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCbNmtvpzhpb7U6aG/H&#10;Omdv4jpnb/Q4aG//N2hv/zZob/82aG//Nmhv/zZob/82/14AAORqAADTdAAAyHwAAL+BAQC3hQEA&#10;r4cHAKiJFQChiSUBm4gzBJSGPgmOhEcPiYFQFYR/Vxp/fl4ee3xlInh6bCZ0eXMqcXh7LW53hDBr&#10;do4zaHWZNmZ0pThkc7M5YnPEOmJz4Dpic/M4Y3P/N2Nz/zZjc/82Y3P/NmNz/zZjc/82/2EAAOBt&#10;AADPdwAAxH8AALuFAACziQAAqosDAKOMEwCcjSMBlowwA5CLPAiKiUUOhIdOE3+FVRh7g1wdd4Jj&#10;IXOAaiVvf3EpbH15LGl8gi9me4syY3qXNWB5ozdeebE4XXnCOVx53TldefE4XXj+N154/zZeeP81&#10;Xnj/NV54/zVeeP819WQAANxwAADKegAAwIMAALaJAACujQAApI8AAJ2REACXkiAAkZEuA4qQOQeE&#10;jkMMf41MEnqLUxd1iVobcYhhIG6GaCNqhW8nZ4R3K2ODfy5ggokxXYGUM1uAoTZZf683V3/AOFd/&#10;2jdXf/A3WH79Nlh+/zVYfv81WH7/NVh+/zVYfv816WgAANR0AADGfgAAu4cAALKNAACokQAAnpQA&#10;AJaWDgCRlxwAi5crAoWWNwV/lEEKeZNJEHSSURVwkFgZbI9fHWiOZiFljG0lYYt0KF6KfSxbiYcv&#10;WIiSMVWHnzNTh601Uoe+NVGH1jVRhu41UoX7NFKF/zRShf8zUoX/M1KF/zNShf8z42wAAM55AADB&#10;gwAAtosAAKyRAACilQAAl5kAAI+bCwCKnRgAhJ0nAX6cNAR5mz4Ic5pHDW+ZTxJqmFYXZpddG2OV&#10;Yx5flGoiXJNyJVmSeyhVkYUrUpGQLlCQnTBOkKsxTJC8MkyQ0zJMj+0yTI76MkyN/zFMjP8xTIz/&#10;MUyM/zFMjP8x3HEAAMh+AAC7iAAAsZEAAKaWAACcmgAAkJ8AAIeiBgCBoxQAfKQjAXekMANyozsG&#10;baJEC2ihTA9koFQTYJ9aF12eYRtZnWgeVp1wIVOceSRQm4MnTZqOKUqamyxImqktR5m6LUaa0C1G&#10;mOstRpf5LkaW/y5Glv8uRpb/LkaW/y5Glv8u0XcAAMGEAAC2jgAAqpUAAKCbAACVnwAAiqQAAH2p&#10;AAB3qxAAc6seAG+sLAFqqzcEZatBB2GqSQtdqVEPWqlYE1eoXxZTp2YZUKduHE2mdh9KpYEhSKWM&#10;JEWlmSZDpKgnQqS4KEGkzidBo+onQKL4KECh/ylAoP8pQKD/KUCg/ylAoP8pyX4AALqLAACvlAAA&#10;o5oAAJigAACNpQAAgqoAAHWwAABsswwAabQYAGW0JwFhtDMCXrQ9BFq0RgdWs04KU7NVDVCzXBBN&#10;smMTSrJrFkexdBhFsX4aQrCKHUCwlx4+sKYgPLC3IDywzCA8r+ggO673ITqt/yI6rP8jOqz/Izqs&#10;/yM6rP8jwIYAALOSAACnmQAAnJ8AAJCmAACErAAAebEAAG23AABhvAUAXb0SAFq+IABYvi0BVL44&#10;AlG+QgROvkoGTL5SCEm+WQpGvmAMRL5oDkG9cRE/vXwTPL2IFTq9lRY4vaQXN721GDa9yhg3vOcX&#10;Nbv2GTW6/xo0uf8bNLn/GzS5/xs0uf8buI8AAKqYAACfnwAAk6YAAIesAAB7swAAb7kAAGO+AABY&#10;xAQAUMgMAE3IFwBMySUASsoxAEfKOwFFykQCQ8pMA0HKVAQ+ylwGPMpkBzrLbgk4y3gKNsuFDDTL&#10;kg0yy6IOMcuyDzDMxw8wy+UOL8n1Dy7I/REux/8SLsf/Ei7H/xIux/8SrpcAAKGeAACVpQAAia0A&#10;AHy0AABwuwAAZMEAAFnGAABOywMARdAIAD7VDgA91RoAPNYmADvXMQA52DsAONlFATbZTQE12VYC&#10;M9peAjHaaAMw23MELtt/BSzbjQUq3J0GKdytBijdwQYo3d4GJ9vvBybZ+Qgm2P4JJtj+CSbY/gkm&#10;2P4JpJ0AAJilAACLrQAAfrQAAHG8AABlwwAAWckAAE3NAABD0wEAOtkGADXkDQAz5BYAMeQgADDl&#10;KgAu5jMALeY8ACvnRAAq50wBKOhUASfoXQEl6WcCI+lzAiLqgQIg6pEDH+uhAx3rsgMc7McDHOzh&#10;Axvq8QMb6fkDG+n5Axvp+QMb6fkDmqQAAI2sAAB/tQAAcr0AAGXFAABZywAATNAAAEHVAAA43AAA&#10;L+ECAC3xDQAr8RMAKPIcACbyJAAk8ysAIvQyACH0OQAf9UEAHfVJABv2UQAZ91oBF/dlARX4cgEU&#10;+YEBE/mSARL6ogIR+rMCEPvGAhD73QIQ++kCEPvpAhD76QIQ++kCj6sAAIG0AABzvQAAZsYAAFnN&#10;AABL0wAAQNkAADXeAAAs4wAAJvEAACT+CgAh/xAAH/8WABz/HAAZ/yIAF/8oABX/LgAT/zUAEv88&#10;ABD/QwAO/0wADf9WAAv/YgAJ/28ACP9/AQf/kAEF/6ABBP+uAQT/vAED/8cBA//HAQP/xwED/8cB&#10;g7QAAHW9AABnxgAAWs8AAEvVAAA/3AAAM+EAACnlAAAh7AAAHv0AABr/BQAX/wwAFf8QABL/FAAQ&#10;/xkADv8eAA3/IwAL/ygACP8uAAb/NQAD/z0AAP9GAAD/UQAA/10AAP9rAAD/ewAA/4sAAP+ZAAD/&#10;pQAA/6wAAP+sAAD/rAAA/6wA/ycsAf8qKgH/KyoB/youAf8mNAL/JT8C/yNLA/8hWAP/IGQE/x5w&#10;BP8dewT/HYUF/x2OBf8dlgX/HZwG/x2iBv8cqAb/HK4H/xy0B/8cuwf/HMMH/xzOB/8d3wf/HesH&#10;/B31B/kd/gb3Hv8H9x3/CPYd/wn2Hf8J9h3/CfYd/wn2Hf8J/ykqAf8sJwH/LicB/y0qAf8sMgH/&#10;Kz0C/ylJA/8nVQP/JWEE/yNtBP8ieAX/IoIF/yGLBv8hkwb/IZoH/yGgB/8hpQf/IasI/yGxCP8h&#10;uAj/IcEI/yHLCPwh3Aj5IekI9iH0CPMi/QfyIv8J8SL/CvEh/wvwIf8L8CH/C/Ah/wvwIf8L/ywm&#10;Af8wJAH/MSMB/zEmAf8yLwH/MToC/y9GA/8tUgP/K14E/ylpBf8odQX/J38G/yeIB/8mkAf/JpYI&#10;/yadCP4mown9JqkJ/CavCfsmtgn6Jr4J+CbICfYm2QnyJugJ7yfzCe0n/QrrJv8L6ib/Dekm/w3o&#10;Jv8O6Cb/Dugm/w7oJv8O/y8jAf8zIAH/NR8B/zcjAf84LAH/ODcC/zZCAv80TgP/MloE/zBlBf8u&#10;cAb+LXsH/C2ECPosjAn4LJMJ9yyZCvYroAr0K6YK8yusC/IrswvxK7sL7yvGC+4s1AvqLOYL5izy&#10;C+Qs/A3iLP8P4Sz/EOAs/xDfLP8R3yz/Ed8s/xHfLP8R/zMfAf83GwH/OhoB/z0gAf8/KAH/PzIB&#10;/z0+Av87SQP/OVUE+zdhBvc1bAf1NHYI8jN/CfAyhwrvMo8L7TKWC+wxnAzqMaIM6TGpDOgxsA3m&#10;MbkN5THDDeMy0Q3fMuUM3DLxD9gx/BHVMf8S0jH/E9Ex/xTQMf8U0DH/FNAx/xTQMf8U/zcbAf87&#10;FwD/PxYA/0McAP9GJAH/Ri4B/0Q5AvxCRAP2P1AE8T1cBu08ZwfqO3EJ6Dp6CuU5gwvjOIsM4jiS&#10;DeA3mQ3fN58O3TemDts3rQ/ZNrYQ1zbBENU2zhDRN+MRzTfxE8o3+xXIN/8Wxjf/F8U3/xjEN/8Y&#10;xDf/GMQ3/xjEN/8Y/zsXAP9AEwD/RRMA/0kYAP9MIAD/TCkB+kszAfJIPgLsRkoE50RWBuNDYgjf&#10;QWwK3EB1DNk/fg3VPoYP0z2NENE9lBHPPJsSzTyiE8w8qRTKO7EUyDu7Fcc7yBbFPNwWwTztF748&#10;+Rm7PP8aujz/G7k8/xu4PP8buDz/G7g8/xu4PP8b/z4UAP9EEAD/ShEA/08UAP9RGwD7UiMA8VEt&#10;AelPOAHiTUUD3EtRBdZJXAjRR2YLzkZwDstFeBDIRIASxkOHFMRCjhXDQpUWwUGcF79BpBi9QKwZ&#10;vEC2GrpAwhq4QNIbtUHoG7JB9h2wQf8erkH/Hq1B/x6sQf8erEH/HqxB/x6sQf8e/0IRAP9HDQD/&#10;Tw4A/1MRAP9WFQDzVxwA6FYlAOBVMQHXUz8Cz1JMBcpQVwnGTmENw0xqEMBKchK9SXoVu0iCFrlH&#10;iRi3R5AZtUaXG7NGnxyxRacdsEWxHq5FvB+sRcwfqkXjIKdG8yGlRv8ho0b/IqJG/yGiRv8hokb/&#10;IaJG/yGiRv8h/0UOAP9LCgD/UwwA/1cNAPlaEADrWxQA31ocANRaKwDMWjsCxlhIBcFWUwm8VFwN&#10;uVJlEbVQbRSzT3UXsE58Ga5NhBqsTIscqkuSHqhKmh+mSqMhpEmsIqNJuCOhScYkn0reJJ1K8CSb&#10;Sv0lmUv/JJlL/ySYS/8kmEv/JJhL/ySYS/8k/0gMAP9PCAD/VggA9VsJAOleCgDkXg0A1V8VAMtg&#10;JwDEXzYCvl5DBbhbTgm0WVgOsFdhEqxVaRWqVHAYp1N4GqVSfxyiUYYeoFCOIJ5PliKcTp8jmk6o&#10;JZhOsyaXTsInlU7WJ5NO7CeRT/snkE//J5BQ/yaPUP8mj1D/Jo9Q/yaPUP8m/0oJAP9TBQD4WgQA&#10;4l8DANpiBgDUYwkAzWMSAMRlIwC8ZTICtmNABbFhSwmsXlQOqFxdEqVbZRahWWwYn1hzG5xWeh6a&#10;VYIgmFSKIpVUkiSTU5smkVKlJ49SsCmNUr4qjFLQKopT6SqJU/kpiFT/KYdU/yiHVP8oh1T/KIdU&#10;/yiHVP8o/0wFAP9WAQDpXQAA3GMCANFnBQDMaAcAxmgQAL1qIAC2aS8BsGg8BKplRwmlY1ENoWFa&#10;Ep1fYRaaXmkZl1xwHJVbdx6SWn4hkFmGI41YjiWLV5cniVehKYZWrSuFVrosg1bMLIJX5iyBV/cr&#10;gFj/KoBY/yqAWP8pgFj/KYBY/ymAWP8p/08CAP1ZAADiYAAA1WcAAMxqAwDGbAUAwGwOALdtHQCw&#10;biwBqmw5BKVqRAigaE4Nm2ZXEZdkXhWUYmUZkWBsHI5fcx6LXnshiV2CJIZciyaEW5QogVueKn9a&#10;qix9WrctfFrJLnpa4y56W/Utelz/LHlc/yt6XP8qelz/Knpc/yp6XP8q/1EAAPJbAADeZAAAz2oA&#10;AMduAgDAcAQAunAMALJxGgCrcSkBpXA3A59uQgeabEsMlmpUEZJoXBWOZmMYi2VpG4hjcB6FYngh&#10;gmF/JIBgiCZ9X5Epe1+cK3hepy12XrUudV7GL3Re4S90X/MudF//LHRg/yt0YP8rdGD/K3Rg/yt0&#10;YP8r/1MAAOheAADZZwAAy20AAMNxAQC7cwIAtXMJAK11FwCndScBoXQ0A5tyPweVcEkLkW5SEIxs&#10;WRSJamAYhWlnG4Jobh5/ZnUhfWV9JHpkhSZ3ZI8pdWOaK3JipS1wYrMvb2LEL25i3i9uY/IubmP+&#10;LW5j/yxuY/8rbmP/K25j/ytuY/8r/1UAAOVgAADTaQAAyHAAAL90AAC3dwEAsHcHAKh4FQCieSQA&#10;nHgyApZ2PQaRdEcLjHJPD4hwVxOEb14XgG1kGn1sax16a3Mgd2p6I3RpgyZyaI0pb2eXLG1noy5r&#10;ZrEvaWbBMGlm2zBpZ/AvaWf9LWln/yxqZ/8ramf/K2pn/ytqZ/8r/lgAAOFjAADPbAAAxHMAALt4&#10;AACzegAAq3oEAKR7EgCefCIAmHwvApJ6OwWMeEUKh3dNDoN1VRJ/c1wWe3JiGnhwaR11b3Agcm54&#10;I29tgSZtbIspamyWK2hroS5ma68vZGq/MGNr2DBja+8vZGv8LWRr/y1la/8sZWv/LGVr/yxla/8s&#10;9FsAAN1mAADLbwAAwHYAALd7AACvfgAApn4BAJ9/EACZgB8Ak4AtAo1/OQWIfUMJg3tLDX56UxJ6&#10;eFoWdndhGXN1ZxxwdG4fbXN2ImpyfyZocYkoZXCUK2JwoC1gb60vX2+9L15v1C9eb+0vX2/7LV9v&#10;/yxgb/8sYG//LGBv/yxgb/8s614AANhpAADHcgAAvHkAALN/AACrggAAoYIAAJmDDgCUhB0AjoQr&#10;AYiDNgSDgkAIfoBJDHl/URB1fVgUcnxfGG57ZRtremweaHl0ImV4fSVid4cnYHaSKl11nixbdasu&#10;WnS7L1l10S9ZdOwuWXT6LVp0/yxadP8rWnT/K1p0/ytadP8r5mEAANFtAADDdgAAuX0AAK+DAACm&#10;hgAAnIYAAJSIDACOiRkAiYkoAYOJNAN+hz4HeYZHC3SFTw9whFYTbYJdF2mBYxpmgGodY39yIGB+&#10;eiNdfYQmWnyPKVh7nCtWe6ksVHu5LVN7zi1UeuotVHr5LFR5/ytVef8qVXn/KlV5/ypVef8q4WUA&#10;AMxxAAC/egAAtIIAAKuHAAChigAAlYsAAI2NCQCHjhYAgo8kAX2PMQJ4jjsFc41ECW+MTA1rilQR&#10;Z4laFWSIYRhhh2gbXoZwHluFeCFYhIIkVYSNJlKDmilQgqcqT4K3K06CzCtOgugrToH4Kk+A/ypP&#10;gP8pT4D/KU+A/ylPgP8p22oAAMd1AAC6fwAAsIcAAKaMAACcjwAAj5EAAIaTBQCAlBIAe5UhAHeV&#10;LQFylTgEbZRCB2mTSgtlklEOYpFYEl6QXxVbj2YYWI5tG1WOdh5SjYAhT4yLI02LmCVLi6UnSYu1&#10;KEiLyihIiucnSYn3KEmI/ydJh/8nSYf/J0mH/ydJh/8n0W8AAMF7AAC1hAAAq4wAAKCQAACVlAAA&#10;iZcAAH6aAAB3mw4Ac5wcAG+dKQFrnDUCZpw/BWKbRwhfmk8LXJpWD1iZXBJVmGMVU5hrF1CXcxpN&#10;ln0dSpWJH0eVlSFFlaQjRJSzI0OUyCNDlOUjQ5L1JEOR/yRDkP8kQ5D/JEOQ/yRDkP8kynUAALuB&#10;AACwiwAApJEAAJqVAACPmQAAg50AAHSiAABuowsAaqQXAGalJQBjpTEBX6Q7A1ukRAVYpEsIVaNT&#10;C1KjWg1PomEQTaJoE0qhcRVHoHsYRKCGGkKfkxxAn6IdPp+yHj2fxh49n+MdPZ30Hj2c/x88m/8f&#10;PJv/IDyb/yA8m/8gwnwAALWIAACpkAAAnpYAAJObAACHnwAAe6QAAG+oAABjrAQAX60RAFytHwBa&#10;risAV642AVSuQANRrUgFTq1PB0utVwlJrV4LRqxmDUSsbg9BrHgRP6uEEzyrkRU6q6AWOauwFzir&#10;wxc4quEXN6nzGDen/hk2pv8aNqb/Gjam/xo2pv8auoQAAK6PAACilgAAl5sAAIuhAAB/pgAAc6sA&#10;AGevAABatAAAU7YMAFG3FwBPtyQATbgwAEq4OgFIuEMCRrhLA0S4UgRBuFoGP7hiBz24awk6uHUL&#10;OLeBDDa3jg40t50PM7etDzK3wQ8xt94PMbbyEDC0/BEws/8SMLP/EzCz/xMws/8Tso4AAKWVAACa&#10;mwAAjqIAAIKoAAB1rQAAabMAAF63AABTuwAAR8AFAEPCEABCwhsAQMMnAD/DMgA+xDwAPMREATrE&#10;TQE4xFUCNsRdAzXEZgQzxXAEMcV8Bi/FigYtxZoHK8WqCCrFvggqxdoIKsTwCCnC+wkowf8KKMH/&#10;CyjB/wsowf8LqJUAAJ2bAACRogAAhKkAAHivAABrtQAAX7sAAFS/AABJwwAAP8gEADbNCQAzzhEA&#10;Ms8cADHPJwAw0DEAL9A6AC7RQwAt0UwAK9JVACrSXwEo02kBJ9N2ASXThAIk1JQCItSmAiHVuQIh&#10;1dICINPrAiDS9gMf0f8EH9H/BB/R/wQf0f8En5sAAJSiAACHqQAAebEAAG24AABgvgAAVMMAAEnH&#10;AAA+ywAANdABAC3VBgAl2wsAJN4SACPeHAAi3yUAIeAuACDgNwAf4UAAHuFKAB3iUwAc414AG+Nq&#10;ABrkeAAY5IgBF+WaARbmrAEV5sABFOfdARPl7wET4/oBE+P6ARPj+gET4/oBlqIAAImpAAB7sQAA&#10;brkAAGHAAABUxgAASMoAAD3PAAAz0wAAKtkAACLeAgAe6woAHOwQABvtFwAZ7R8AF+4mABXuLQAU&#10;7zUAE/A9ABHwRgAQ8VAAD/JbAA7yaQAN83gADPSKAAv1nAAK9a4ACfbCAAn22QAI9e0ACPXtAAj1&#10;7QAI9e0Ai6kAAH2yAABvugAAYsIAAFXJAABHzgAAO9IAADHYAAAn3QAAH+EAABnoAAAW+AYAFPoN&#10;ABL7EgAQ/BcADvwdAA39IwAM/SkACv4wAAj/OAAG/0EAA/9MAAD/WAAA/2YAAP93AAD/iQAA/5sA&#10;AP+rAAD/uwAA/84AAP/PAAD/zwAA/88Af7IAAHG6AABjwwAAVssAAEjRAAA61gAAL90AACXhAAAc&#10;5QAAFOkAABH3AAAP/wEADf8JAAv/DQAI/xAABv8UAAP/GAAA/x4AAP8jAAD/KgAA/zIAAP88AAD/&#10;RwAA/1QAAP9jAAD/cwAA/4UAAP+XAAD/pAAA/7IAAP+yAAD/sgAA/7IA/yIpAf8jJwH/IygB/yAr&#10;Af8cMQH/Gj0B/xhJAf8WVgL/FGIC/xNuAv8SeAL/EoIC/xKLAv8SkgL/EpkC/xKeAv8SpAL/EqkC&#10;/xKvAv8StgL/Er0C/xLHAv8S1AL9EuUC+hLxAvcS+gL1E/8C9BP/A/QT/wP0E/8D9BP/A/QT/wP0&#10;E/8D/yQnAf8mJAH/JiQB/yQnAf8iLwH/IDoB/x5GAf8cUwL/Gl8C/xhqAv8XdQL/F38C/xeIAv8X&#10;jwL/F5YC/xecAv8XoQL/F6cC/xetAv8XswP+F7sD/RfFA/oX0QP3F+QC9BfvAvEY+gLvGP8D7hj/&#10;BO4Y/wTtGP8F7Rj/Be0Y/wXtGP8F/ycjAf8pIAD/KSAA/ygjAP8pLQH/JzcB/yVDAf8jTwL/IVsC&#10;/x9mAv8dcQL/HXsD/x2EA/8djAP+HZMD/ByZA/scnwP6HKQD+RyqA/ccsQP2HLkD9R3CA/MdzgPw&#10;HeED7B3uA+ke+QToHv8F5h7/BuUe/wblHv8H5R7/B+Ue/wflHv8H/ysfAP8tHAD/LRsA/y4gAP8v&#10;KQD/LzQB/yw/Af8qSwL/KFcC/yZiAv0lbQP6JHcD+COAA/YjiAP1I48D8yOVBPIjmwTxI6EE7yOo&#10;BO4jrgTtI7YE6yO/BOojzATnI+AE4yTtBOAk+QbeJP8H3CT/CNsk/wnaJP8J2iT/Cdok/wnaJP8J&#10;/y4bAP8xFwD/MhYA/zUcAP82JQD/Ni8B/zQ6Af8xRgH7L1IC9y1dAvMsaAPwK3ID7ip7BOwqhATq&#10;KosE6CqSBecpmAXmKZ4F5CmlBeMprAXhKbQF4Cq9Bd4qygXbKt4F1irtB9Iq+AnPK/8KzSr/C8wq&#10;/wzLKv8Myyr/DMsq/wzLKv8M/zIXAP81EgD/OBIA/zsYAP89IAD/PCoA/js1Afc5QQHxNk0C7DRY&#10;AugzYwPlMm0E4zJ2BOAxfwXeMYcF3DCOBtowlQbYMJsH1i+iB9QvqQjSL7EI0C+6Cc8wxgnNMNgJ&#10;yTHqCsYx9wzDMf8OwTH/D8Ax/w+/Mf8PvzH/EL8x/xC/Mf8Q/zYTAP85DwD/PhAA/0EUAP9DGgD/&#10;QiMA9UEuAO0+OgHnPUYB4TxTAt06XgPZOWgE1DhxBtE4egfPN4EIzTeICcs2jwrKNpYKyDadC8Y1&#10;pAzFNawMwzW1DcE1wA3ANs8OvTbmDrk29BC3Nv8RtTb/ErQ2/xOzNv8Tszb/E7M2/xOzNv8T/zkQ&#10;AP89CwD/Qw0A/0cQAP9IFAD1RxwA60YmAONEMgDcREEB1ENNAs9BWATLQGIGyD9rCMU+dAnDPXsL&#10;wT2DDL88ig29PJAOuzyXD7o7nxC4O6cQtjuwEbU7uxKzO8kSsTvgE6488RSrPP0VqTz/Fqg8/xao&#10;PP8Wpzz/Fqc8/xanPP8W/z0NAP9CCAD/SAoA/0sMAPpMDwDsTBQA4UodANZKLADOSzsByUpIAsRI&#10;UwTAR10HvEZmCbpEbgu3Q3YNtUN9DrNChBCxQYsRsEGSEq5AmhOsQKIUqkCrFalAthanQMQXpkDZ&#10;F6NB7RigQfsYn0H/GZ5B/xmdQf8ZnUL/GJ1C/xidQv8Y/0AJAP9GBQD/TAUA8U8HAOZQCQDjTw0A&#10;1U8VAMxRJwDFUTYBv1BDArpPTgW2TVgIs0xhCrBKaQ2tSXAPq0h4EalHfxKnR4YUpUaNFaNGlRah&#10;RZ4Yn0WnGZ5FshqcRb8amkXRG5hF6RuWRvgclUb/G5RG/xuTRv8bk0f/G5NH/xuTR/8b/0IFAP9K&#10;AQDyUAAA4VQBANlWBQDTVQkAzFUSAMNWIgC8VzIBt1Y/ArJUSgWtU1QIqlFdC6dQZA6kTmwQok1z&#10;Ep9MehSdTIEWm0uJF5lKkRmXSpkalUmjG5NJrh2SSbsekEnMHo5K5R6NSvYei0v/HotL/x2KS/8d&#10;ikv/HYpL/x2KS/8d/0UAAP9NAADlVAAA2VkAAM9bAwDKWwYAxFoPALtbHgC1XC4Br1s7AqpaRgWm&#10;WFAIolZZC59VYA6cU2gRmVJvE5dRdhWVUH0Xk1CEGZBPjRqOTpYcjE6fHopOqh+ITrcgh07IIYVO&#10;4iGET/Mgg0//IINP/x+CUP8fglD/HoJQ/x6CUP8e/0cAAPNRAADfWAAA0V0AAMlgAgDDYAQAvV4N&#10;ALVgGgCuYSoAqWA3AqReQwSfXU0Im1tVC5hZXQ6VWGQRkldrE49WchaNVXkYi1SBGohTiRyGU5Ie&#10;hFKcH4JSpyGAUrQif1LEI31S3iN8U/EifFP+IXtU/yF7VP8ge1T/IHtU/yB7VP8g/0oAAOlUAADa&#10;XAAAzGEAAMNkAAC8ZAIAtmMKAK9kFwCpZScAo2Q0Ap5jQASZYUoHlV9SC5FeWg6OXWERi1toE4la&#10;bxaGWXYYhFh9GoFYhhx/V48efVaZIHtWpCJ5VrEjd1bBJHZW2iR1V+8kdVf9I3VY/yJ1WP8hdVj/&#10;IXVY/yF1WP8h/00AAOVXAADTXwAAyGQAAL9nAAC3aAAAsWcHAKloFACjaSQAnmgyAZlnPQSUZUcH&#10;kGRPCoxiVw2IYV4QhV9lE4NebBaAXXMYfV16Gntcgx15W4wfdluXIXRaoiNyWq8kcVq/JXBa1SVv&#10;W+0lb1v8I29b/yJvW/8ib1v/IW9b/yFvW/8h+k8AAOFaAADPYgAAxGcAALtrAACzbAAArGoEAKRr&#10;EgCebCEAmWwvAZRrOgOPaUQGimhNCYZmVQ2DZVwQgGRiE31iaRV6YnAYeGF4GnVggB1zX4ofcF+U&#10;IW5eoCNsXq0la168Jmpe0SZpXuwlal/7JGpf/yNqX/8ial//Impf/yJqX/8i8FIAAN1dAADLZQAA&#10;wGsAALduAACvbwAAp24BAKBvEACacB8AlHAsAY9vOAOKbUIGhmxLCYJqUgx+aVkPe2hgEndmZhR1&#10;Zm4XcmV1GnBkfh1tY4gfa2OSImliniRnYqslZWK6JmRizyZkYuomZWL6JGVj/yNlY/8iZWP/ImVj&#10;/yJlY/8i61UAANhgAADIaAAAvG4AALNxAACrcwAAonEAAJtyDgCVcxwAkHQqAYpzNgKFckAFgXBI&#10;CH1vUAt5bVcOdmxeEXNrZBRwamwXbWlzGmtpfBxoaIYfZmeQIWRnnCNiZqklYGa5Jl9mzSZfZugm&#10;YGb5JGBm/yNgZv8jYWb/ImFm/yJhZv8i6FgAANNjAADEawAAuXEAALB1AACndwAAnnUAAJZ2DQCQ&#10;dxkAi3gnAIZ3MwKBdj0EfHVGB3hzTgt1clUOcXFcEW5wYxRrb2oWaW5xGWZuehxjbYMeYWyOIV9r&#10;miNda6clW2u3JlpryiZaa+clW2v3JFtq/yNcav8iXGr/Ilxq/yJcav8i41sAAM5mAADAbgAAtnQA&#10;AKx5AACjewAAmHkAAJB6CwCKexYAhXwkAIF8MQF8ezsEd3pEBnN5TApweFMNbHdaEGl2YRNndWgW&#10;ZHRvGGFzeBtecoEdXHGMIFpxmCJYcKYkVnC1JVVwyCVVcOUlVXD2JFZv/yNWb/8iV2//Ildv/yJX&#10;b/8i318AAMppAAC8cgAAsngAAKl9AACffwAAkn4AAIp/BwCEgBMAgIEhAHuBLgF3gDkDcoBCBW5/&#10;SghrflELaH1YDmR8XxFie2YUX3ptF1x5dRlZeH8cV3iKHlR3liFSdqQiUXazI1B2xiRQduMjUHX1&#10;I1F1/yJRdP8hUXT/IVF0/yFRdP8h2GMAAMVtAAC4dgAArn0AAKWCAACagwAAjYMAAISEAwB9hRAA&#10;eYYeAHWHKwFxhzYCbYY/BGmFRwdlhE8KYoNWDV+DXA9cgmMSWoFrFVeAcxhUf30aUX+IHE9+lB9N&#10;fqIgS32xIUp9xCJKfeEhS3z0IUt7/yBLe/8gS3v/IEt7/yBLe/8g0GcAAMByAAC0ewAAqoIAAKCG&#10;AACViAAAh4gAAHyKAAB2jA4Aco0aAG6OJwBqjjIBZo08A2ONRAVgjEwIXItTClqLWg1XimEQVIlo&#10;ElGIcRVPiHoXTIeFGkqGkhxIhqAdRoavHkWFwh5Fhd8eRYTyHkWD/h5Fgv8eRYL/HkWC/x5Fgv8e&#10;ym0AALp4AACvgQAApYcAAJqLAACPjQAAgY4AAHSRAABukwoAaZQVAGaVIgBjlS4BYJU4AlyVQQRZ&#10;lEkGVpRQCFSTVwpRk14MTpJmD0ySbhFJkXgURpCDFkSQkBhCj54ZQI+tGj+PwBo/j9waP43xGj+M&#10;/Rs/i/8bP4v/Gz+L/xs/i/8bwnMAALV+AACqhwAAn4wAAJSQAACIkwAAe5UAAGyZAABlmwQAYJwQ&#10;AF2dHQBbnikAWJ40AVWePQJSnUUDUJ1NBU2dVAdLnFsJSJxjC0acaw1Dm3UPQZuAET6ajRM8mpsU&#10;OpqrFTmavRU5mtkVOZjvFjmX/BY4lv8XOJX/FziV/xc4lf8Xu3oAAK+FAACkjAAAmJEAAI2VAACB&#10;mgAAdZ0AAGigAABbpAAAVqUMAFOmFwBRpyMAT6cvAEynOAFKp0EBSKdJAkanUARDp1gFQadfBj+m&#10;aAg9pnIKOqZ9Czimig02pZkONKWpDzOluw8zpdQPM6TuDzKi+xAyof8RMqH/ETKh/xEyof8RtIIA&#10;AKiMAACdkgAAkpcAAIacAAB5oQAAbaUAAGGpAABVrAAAS68FAEewEABFsBwARLEnAEKxMgBBsjsA&#10;P7JDAT2ySwE7slMCObJbAzeyZAQ1sm4FM7J5BjGyhwcvsZYILrKmCC2yuAksstAILLDsCSuv+Qor&#10;rv8LKq3/Cyqt/wsqrf8LrYsAAKCSAACVmAAAiZ0AAH2jAABxqAAAZK0AAFmxAABNtAAAQrgAADu6&#10;CgA4uxMAN7weADW8KQA0vTIAM707ADK9RAAxvkwAL75VAS6+XgEsvmgBKr50Aim+ggInv5EDJr+i&#10;AyS/tAMjv8sDI77oAyO89wQiu/8FIrv/BSK7/wUiu/8FpJIAAJiYAACMngAAgKUAAHOrAABnsAAA&#10;W7UAAE+5AABEvAAAOsAAADDEBAAqxwsAKMgTACfJHQAmyScAJckwACTKOQAjykIAIstLACHLVQAg&#10;zF8AH8xsAB3NegAczYoAG82cABnOrgEYzsUAGM3kABjM9AEYyvwBGMr/AhjK/wIYyv8Cm5kAAI+f&#10;AACCpgAAda0AAGizAABcuQAAUL0AAETBAAA5xAAAMMgAACjMAQAg0AYAGdULABbXEAAV2BkAFdki&#10;ABTZKwAT2jQAE9o9ABLbSAAR3FMAEd1fABDdbQAQ3n4ADt+RAA7gpAAN4LgADODSAAvf7QAM3vcA&#10;DN37AAzd+wAM3fsAkp8AAIWnAAB3rgAAarUAAF28AABQwQAARMUAADjJAAAuzQAAJdEAAB7VAAAW&#10;2gEAEd4GABDnDQAO5xIADegZAAzoIQAL6SkACuoxAAnqOwAH60UABetRAATrXgAD624AAeuAAADq&#10;lAAA6qcAAOu8AADr0gAA6+kAAOzvAADs7wAA7O8Ah6cAAHmvAABrtwAAXr4AAFHFAABDyQAAN80A&#10;AC3RAAAj1gAAG9sAABPfAAAO4wAADO4CAAr2CgAH9g4ABfYSAAP2GAAA9R4AAPUlAAD1LgAA9TcA&#10;APZCAAD2TgAA9l0AAPZuAAD2gQAA9pUAAPenAAD3twAA+McAAPjQAAD40AAA+NAAe68AAG24AABg&#10;wAAAUsgAAETNAAA30QAAK9cAACHcAAAY4AAAEeQAAAznAAAH7wAABPoAAAH/AwAA/wgAAP8NAAD+&#10;EAAA/hQAAP8aAAD/IQAA/ykAAP8zAAD/PgAA/0sAAP9bAAD/bAAA/4AAAP+SAAD/oQAA/60AAP+z&#10;AAD/swAA/7MA/xwmAP8cJAD/GiUA/xUnAP8RLgD/EDoA/w5HAf8NUwH/C18B/wprAf8KdQH/Cn8B&#10;/wqHAf8KjgH/CpUB/wqbAf8JoAH/CaUA/wmrAP8JsQD/CbgA/wnBAP4JzAD8Cd4A+QnrAPUJ9gDz&#10;Cf8A8gr/APEK/wHxC/8B8Qv/AfEL/wHxC/8B/x8jAP8fIQD/HiEA/xkkAP8XLAD/FTcA/xNEAP8R&#10;UAH/EFwB/w5nAf8OcgH/DnsB/w6EAf8OiwH/DpIB/w6YAf8OnQH/DqMB/g6oAfwOrgH7DrUA+g6+&#10;APgOyQD1DtsA8g7qAO4O9QDsDv8B6w//AeoP/wHqEP8B6RD/AekQ/wHpEP8B/yIfAP8iHAD/IRwA&#10;/x8gAP8fKQD/HDQA/xpAAP8XTAH/FVgB/xRjAf8TbgH/E3cB/hOAAfwTiAH6Eo4B+RKVAfgSmgH2&#10;EqAB9RKmAfQSrAHzErMB8RK8AfASxwHtEtgB6RPoAeYT9QHkFP8B4hT/AuEV/wLhFf8C4BX/AuAV&#10;/wLgFf8C/yUbAP8mFwD/JBYA/yUcAP8mJQD/JDAA/yE7AP8fSAD/HVQB/RtfAfkaaQH3GnMB9Bl8&#10;AfIZhAHxGYsB7xmRAe4ZlwHsGZ0B6xmjAekZqgHoGbEB5xm6AeUZxQHjGdUB3xroAdwb9QLYG/8C&#10;1Rz/A9Qc/wPTHP8E0hz/BNIc/wTSHP8E/ykXAP8qEwD/KRIA/ywYAP8sIQD/LCsA/yk3AP0nQwD3&#10;JU8B8yNaAe8iZAHsIW4B6SF3AechfwHlIYYB5CGNAeIglAHhIJoB3yCgAd4gpwHcIa8B2iG4Atgh&#10;wwLVIdMC0SLnAs0i9APKI/8EyCP/Bccj/wbGI/8GxiP/BsYj/wbGI/8G/ywSAP8uDwD/MBAA/zMU&#10;AP8zGwD/MiUA+jAwAPIuPADsLEkA5ypVAeMqXwHgKWkB3SlyAdooegHXKIIC1SiJAtMokALRKJYD&#10;zyicA84oowPMKKsDyiizA8kovgTHKMwExSniBMEq8Qa+Kv4HvCr/CLoq/wi6Kv8IuSr/Cbkq/wm5&#10;Kv8J/zAPAP8yCwD/Ng0A/zgQAP85FQD5Nx4A7zUoAOczNQDgMkIA2zJPANUxWgHQMWQCzTBtAssw&#10;dQPJMHwDxy+DBMUvigTEL5EFwi+XBcEvnga/L6YGvS+vBrwvuQe6L8cHuDDdB7Uw7gmyMPsKsDD/&#10;C64w/wuuMP8LrTD/C60w/wutMP8L/zMMAP82BgD/PAkA/z4MAP09EADvPBUA5DkfANs5LQDSOjwA&#10;zTpJAcg5VAHEOV4CwThnA783bwS9N3YFuzZ9Brk2hAe3NosHtjWSCLQ1mgmzNaEJsTWqCq81tAuu&#10;NcELrDXUC6k26gymNvgNpTb/DqM3/w6iN/8Oojf/DqI3/w6iN/8O/zcHAP87AgD/QAMA8kIFAOlC&#10;CQDlPw4A2D4WAM5AJwDHQTYAwkFEAb1BTwK5QFkDtj9hBLQ+aQaxPXEHrz14CK48fwmsPIYKqjuN&#10;C6k7lQynO50NpTumDaM6sA6iO7wPoDvND5475hCbPPURmjz/EZk8/xGYPP8RmDz/EZg8/xGYPP8R&#10;/zoBAP9AAADvRQAA4UgAANlIBQDTRgkAzEUSAMRHIgC9SDEAuEg/AbNHSgKwRlQErEVdBapEZAen&#10;Q2wIpUJzCqNCeguhQYEMoEGIDZ5AkA+cQJgQmkChEZhArBKXQLgSlUDIE5NA4RORQfMUkEH/FI9B&#10;/xSOQv8TjkL/E45C/xOOQv8T/zwAAPlEAADkSgAA2E4AAM5PAgDJTQYAw0sPALtNHQC1Ti0Ar046&#10;AatNRgKnTE8EpEtYBqFKYAieSWcJnEhuC5pHdQ2YRnwOlkaDD5RFixGSRZQSkEWdE45FqBSMRbQV&#10;i0XEFopF3BaIRvAWhkb9FoZG/xaFR/8VhUf/FYVH/xWFR/8V/z8AAOxIAADdTwAAz1MAAMZVAADA&#10;UwMAu1EMALNSGQCtUykAqFM2AaNSQgKfUUsEnFBUBplPXAiWTmMKlE1qDJFMcQ6PS3gPjUt/EYtK&#10;hxKJSpAUh0maFYVJpReDSbEYgknAGIFK1hl/Su0Yfkv8GH5L/xd9S/8XfUv/Fn1L/xZ9S/8W/0MA&#10;AOZMAADWUwAAyVgAAMBZAAC6WAEAtFYJAKxXFgCmWCUAoVgyAZ1XPgKYVkgElVVRBpJUWAiPUl8K&#10;jFJmDIpRbQ6IUHQQhU97EoNPhBOBTo0Vf06XF31OoRh7Ta4Zek69GnhO0Rp3Tusad0/6GXZP/xl2&#10;T/8Ydk//F3ZP/xd2T/8X+EYAAOJQAADQVwAAxFwAALteAAC0XQAArloGAKZbEwCgXCIAm1wvAJdb&#10;OwKSWkUDj1lNBotYVQiIV1wKhlZjDINVag6BVHEQflR4EnxTgBR6UokWeFKUGHZSnxl0UqsaclK6&#10;G3FSzRxwUugbcFP5GnBT/xpwU/8ZcFP/GHBT/xhwU/8Y70kAAN1TAADLWgAAwF8AALdiAACvYQAA&#10;qF4CAKFfEACbYB4AlmAsAJFgOAGNXkIDiV1LBYVcUgeCW1kKgFpgDH1ZZw57WG4QeFh1EnZXfRR0&#10;V4cWclaRGG9WnBpuVqkbbFa4HGtWyx1qVuYcalf3G2pX/xpqV/8Za1f/GWtX/xlrV/8Z60wAANhW&#10;AADIXgAAvGIAALNlAACrZQAAo2IAAJxiDgCWYxwAkWQpAIxjNQGIYj8DhGFIBYBgUAd9X1cJel5d&#10;C3ddZA11XGsQc1xyEnBbexRuW4QXbFqPGGpamhpoWqccZlq2HWVayB1lWuQdZVr2HGVa/xtlWv8a&#10;ZVr/GWVa/xllWv8Z6E8AANNZAADEYQAAuWYAALBoAACnaQAAnmUAAJdmDQCRZxkAjGgnAIdnMgGD&#10;Zj0Cf2VGBHtkTQZ4Y1QJdWJbC3JhYQ1wYWkPbWBwEmtfeRRpX4IWZ16NGWVemBpjXqUcYV60HWBe&#10;xx1gXuMdYF71HGBe/xtgXv8aYV7/GmFe/xphXv8a5FIAAM9cAADAZAAAtmkAAKxsAACjbAAAmWkA&#10;AJJqCwCMahYAh2skAIJrMAF+ajoCemlDBHZoSwZzZ1IIcGdZCm1mYA1rZWYPaGRuEWZkdhRkY4AW&#10;YmOLGGBilxpeYqQcXGKyHVtixR1bYuEdW2L0HFti/xtcYv8aXGL/Glxi/xpcYv8a4FUAAMtfAAC9&#10;ZwAAsmwAAKlwAACfbwAAlGwAAIxtCACGbhMAgm8hAH1vLQF5bzgCdW5BA3JtSQVubFAHa2tXCmlr&#10;XgxmamUOZGlsEWFpdBNfaH4WXWeJGFtnlRpZZqIbV2awHFZmwx1WZt8dVmbzHFdm/xtXZv8aV2b/&#10;Gldm/xpXZv8a21kAAMdiAAC6agAAr3AAAKZzAACacwAAj3AAAIdxBQCBchEAfHMeAHhzKgB0czUB&#10;cHM/A21yRwVqcU4HZ3FVCWRwXAtib2MOX29qEF1uchJabXwVWG2GF1ZskxlUbKAbUmuvHFFrwRxR&#10;a9wcUWvxG1Jr/hpSav8aUmr/GVJq/xlSav8Z1FwAAMNmAAC2bgAArHQAAKJ3AACWdgAAiXUAAIF2&#10;AQB6dw8AdngbAHJ5JwBveTIBa3g8Amh4RARld0wGYndTCF92WgpddWEMWnVoD1h0cBFVc3kTU3OE&#10;FlFykBhPcp4ZTXGtGkxxvxtLcdkbTHHwGkxw/RpNcP8ZTW//GU1v/xlNb/8ZzmAAAL5qAACycgAA&#10;qHgAAJ17AACQegAAhHoAAHp7AAB0fAwAb34XAGx+JABpfy8BZn85AmJ/QgNffkkFXX1QB1p9VwlX&#10;fF4LVXxlDVJ7bg9QencSTnqCFEt5jhZJeZwXSHirGEZ4vRlGeNUZRnfvGEd2/BhHdv8YR3X/F0d1&#10;/xdHdf8XyWUAALpvAACudwAApH0AAJh/AACLfwAAfn8AAHOBAABsgwkAaIQTAGWFIABihiwAX4Y2&#10;AVyGPwJZhUYDV4VOBVSFVQdShFwJT4NjC02Daw1LgnQPSIJ/EUaBjBNEgZoVQoCpFkGAuhZAgNIW&#10;QX/tFkF++xZBff8WQX3/FkF9/xZBff8WwmoAALV1AACqfQAAn4IAAJKDAACFhAAAeYUAAGqJAABk&#10;igMAYIwQAF2NGwBbjicAWI4yAFWOOwFTjkMCUI5KA06NUgVMjVkGSYxgCEeMaApFi3IMQot9DkCK&#10;iQ8+ipgRPIqnEjuKuBI6is8SO4jrEjuH+hM7hv8TO4b/EzuG/xM7hv8TvHEAAK97AAClgwAAmYcA&#10;AIyIAAB/iQAAc4wAAGWQAABckwAAV5UMAFSWFgBSliIAUJctAE2XNgBLlz8BSZdHAkeXTgNFllUE&#10;Q5ZdBUGWZQY+lW8IPJV6CTqVhws4lZUMNpSlDTWUtg40lMwNNJPpDTSS+A40kP8PNJD/DzSQ/w80&#10;kP8PtXgAAKqCAACeiAAAk40AAIaOAAB5kAAAbZMAAGGXAABVmwAATZ4GAEmfEABHnxsARqAmAESg&#10;MABDoToAQaFCAT+hSQE9oVECO6FZAjmhYQM3oGsENaB2BTOggwYxoJIHMKCiCC6gswguoMkILp/n&#10;CC2d9wktnP8KLZv/Ci2b/wotm/8Kr4AAAKOJAACXjgAAjZMAAH+VAABymAAAZpwAAFugAABPpAAA&#10;RacAAD6pDAA8qhQAOqofADmqKQA4qzIAN6s7ADWrQwA0rEsAMqxTATGsXAEvrGYCLaxxAiusfwMq&#10;rI4DKKyeBCessAQmrMUEJqvkAyWp9QQlqP8FJaf/BSWn/wUlp/8Fp4kAAJuPAACRlAAAhJkAAHie&#10;AABrogAAX6YAAFOqAABIrQAAPbAAADSzAwAvtQ4ALbUWACy1IAArtikAKrYyACm3OgAot0MAJ7dM&#10;ACa4VQAkuF8AI7hrACK4eAEguIgBH7iZAR25qwEcucABHLjfARy28gEbtfwCG7T/Ahu0/wIbtP8C&#10;n48AAJSVAACImwAAe6EAAG6mAABiqwAAVrAAAEqzAAA/tgAANbkAACy8AAAkvwYAH8INAB3CFAAc&#10;wh4AG8MmABrDLwAZxDgAGMRBABfESgAWxVUAFcVhABTGbwATxn8AEsaRABHHpAAQx7kAD8fUABDG&#10;7gAQxPoAEMP/ABDD/wAQw/8Al5YAAIucAAB+ogAAcakAAGSvAABYtAAAS7gAAEC7AAA1vgAAK8EA&#10;ACPFAAAbyQEAFMwGABDQCwAO0READdEZAA3RIQAM0SoADNE0AAvSPgAK0kkACdNVAAnTYgAI03IA&#10;BtSEAAXUmAAE1KsAA9XAAAHV3AAB1e0AAdX2AAHV9gAB1fYAjp0AAICkAABzqwAAZrEAAFm4AABM&#10;vQAAP8AAADTDAAAqxwAAIcoAABnOAAAS0gAADdYBAAnbBQAG3A0ABNwRAAPdGAAB3iAAAN4oAADf&#10;MQAA4DwAAOFHAADiVAAA42MAAON0AADkiAAA5JsAAOWuAADlwQAA5dUAAObnAADm5wAA5ucAg6QA&#10;AHWsAABoswAAWrsAAE3BAABAxAAAM8gAACjMAAAf0AAAF9QAABDZAAAL3QAABeEAAADkAAAA5QcA&#10;AOYNAADnEQAA6BYAAOkdAADqJQAA6y4AAO05AADvRQAA8FMAAPFkAADxdgAA8ooAAPOcAADzrQAA&#10;9LsAAPTIAAD0yAAA9MgAd60AAGq1AABcvQAAT8QAAEDJAAAzzQAAJ9EAAB3WAAAU3AAADuAAAAjj&#10;AAAB5gAAAOoAAADuAAAA7gAAAO8EAADwCgAA8Q4AAPMSAAD0GAAA9iAAAPgqAAD6NQAA/UMAAP5S&#10;AAD/YwAA/3YAAP+JAAD/mgAA/6YAAP+wAAD/sAAA/7AA/xYjAP8VIQD/ESEA/w0kAP8JKwD/BjcA&#10;/wNEAP8AUQD/AF0A/wBoAP8AcgD/AHsA/wCDAP8AigD/AJEA/wCWAP8AnAD/AKEA/QCmAPsArAD5&#10;ALMA9wC7APUAxQDzANEA8gDkAPEA8QDvAPoA7gD/AO4A/wDtAP8A7QD/AO0A/wDtAP8A/xkgAP8Y&#10;HQD/FR0A/xAfAP8OKQD/DDQA/wpBAP8HTQD/BVkA/wRkAP8EbgD/A3cA/wOAAP8DhwD/A40A/QKT&#10;APsCmQD5Ap4A9wKkAPUCqgDzAbAA8QG4AO8BwgDtAc8A6wHjAOoB7wDoAvsA5wT/AOYF/wDmBv8A&#10;5gb/AOYG/wDmBv8A/xwbAP8bGQD/FxgA/xUdAP8TJQD/ETAA/xA9AP8OSQD/DFUA/wtgAP8LagD9&#10;C3MA+wt8APkKgwD3CooA9QqQAPQKlgDzCpsA8QqhAO8JpwDtCa4A6wm2AOgJwADmCc0A5AniAOIK&#10;8ADfC/sA3gz/ANwN/wDcDf8A2w3/AdsN/wHbDf8B/x8XAP8eEwD/GxIA/xwZAP8bIgD/GCwA/xU4&#10;AP8TRAD+ElAA+RFbAPUQZgDzEG8A8BB3AO4QfwDsEIYA6hCMAOkQkgDoEJgA5g+eAOUPpQDjD6wA&#10;4Q+0AOAPvgDeD8wA2hDhANUR8ADSEvsAzxL/Ac4T/wHNE/8BzRP/AcwT/wHME/8B/yISAP8iDwD/&#10;IQ8A/yIUAP8iHAD/ICcA/x0yAPgbPgDyGUsA7hhWAOoXYADnFmoA5BZyAOIWegDgFoIA3haIANwW&#10;jwDbFpUA2RabANYWogDUFqkA0haxANAXuwDOF8kAzBjeAMgZ7gHFGvsBwxr/AsEb/wLAG/8CwBv/&#10;AsAb/wLAG/8C/yYOAP8lCwD/KAwA/ykQAP8oFgD+JiAA9CQrAOwhOADmIEQA4R9QAN0fWwDZHmUA&#10;1R5tANIfdQDQH30Azh+DAMwfigHLH5AByR+XAcgfngHGH6UBxSCtAcMgtwHBIMQBwCHWAbwi6gK5&#10;IvgDtiL/A7Uj/wO0I/8EsyP/BLMj/wSzI/8E/ykLAP8qBQD/LggA/y8MAP8tEADzKxcA6CgiAOAm&#10;LwDZJj0A0idKAM0nVQDKKF8AxyhoAcUobwHDJ3cBwSd+Ab8nhAG+J4sCvCeSArsnmQK5J6ACtyep&#10;A7YoswO0KL8DsyjPA7Ap5gStKfYEqyr/Bakq/waoKv8GqCr/Bqgq/waoKv8G/y0FAP8wAAD/MwIA&#10;9jQGAO8yCgDoLhAA3CwYANEuKADLLzcAxjBEAMEwTwC+MFkBuzBiAbgwagK2L3ECtS94ArMvfwOx&#10;L4YDsC+NA64ulAStLpwEqy6kBakvrgWoL7oFpi/KBqQw4gahMPMHnzD/CJ4x/widMf8InDH/CJwx&#10;/wicMf8I/zAAAP81AADvOAAA4joAANs5BADWNQkAzjQTAMY2IgC/ODEAujg/ALY4SgGzOFQBsDdd&#10;Aq03ZAKrNmwDqTZzBKg2eQSmNYAFpDWHBaM1jwahNZcHnzWgB541qgicNbYImzXFCZk13QmWNu8K&#10;lDb9CpM3/wqSN/8Kkjf/CpI3/wqSN/8K/zMAAPY6AADkPwAA2EIAAM5CAQDJPgYAxDsPALs+HQC1&#10;PywAsT86AK0/RQGpP08Bpj5YAqM9XwOhPWcEnzxtBZ08dAacO3sGmjuCB5g7igiWO5MJlTqcCpM6&#10;pguROrILkDvADI471QyMPOwNijz7DYk8/w2JPP8MiDz/DIg8/wyIPP8M/zcAAOo/AADcRQAAzkkA&#10;AMVJAAC/RgIAukMMALNEGQCtRScAqEY1AKRFQQGgRUsCnURTAppDWwOYQ2IFlkJpBpRBcAeSQXYI&#10;kEB+CY5AhgqNQI4Li0CYDIlAog2HQK4OhUC8D4RAzw+CQekPgUH5D4BB/w+AQv8OgEL/DoBC/w6A&#10;Qv8O+jsAAOVEAADTSwAAx04AAL5PAAC4TAAAskkJAKtJFQClSyMAoEsxAJxLPQGYSkcClUlPA5JJ&#10;VwSQSF4FjkdlBotHaweJRnIJiEZ5CoZFgguERYoNgkWUDoBEnw9+RKsQfEW5EXtFyxF6ReYReUb3&#10;EXhG/xB4Rv8QeEb/D3hG/w94Rv8P8D8AAN9JAADNTwAAwVMAALhUAACxUgAAq04FAKROEQCeTyAA&#10;mVAtAJVQOQGST0MBjk5MA4tNUwSJTVoFhkxhBoRLaAiCS24JgEp2C35Kfgx8SYcOekmRD3hJnBB2&#10;SagSdEm2EnNJyBNySuMTcUr1EnFK/xFxS/8RcUv/EHFL/xBxS/8Q7EMAANlMAADIUwAAvVcAALRY&#10;AACsVwAApVIBAJ5TDwCYVBwAk1QpAI9UNQCLU0ABiFNIAoVSUASCUVcFf1BeBn1QZAh7T2sJeU9y&#10;C3dOew11ToQOc02OEHFNmRFvTaUTbU2zFGxNxRRrTuEUa070E2tO/xJrTv8Sa07/EWtO/xFrTv8R&#10;6EYAANNQAADEVgAAuVoAALBcAACmWgAAn1YAAJhWDQCSVxkAjlgmAIlYMgCGWD0BgldFAn9WTQN8&#10;VVQFeVRbBndUYQh1U2gJc1NwC3FSeA1vUoEPbVKLEGtRlxJpUaMTZ1GxFGZRwxVlUt4VZVLyFGVS&#10;/xNlUv8SZVL/EmVS/xJlUv8S5EoAAM9TAADAWgAAtV4AAKxgAACiXgAAmlkAAJJaCwCNWxYAiFwj&#10;AIRcLwCAWzoBfVtDAnlaSwN2WVIEdFhYBnFYXwdvV2YJbVdtC2tWdQ1pVn4PZ1aJEWVVlRJjVaEU&#10;YlWvFWFVwRZgVdsWYFbxFWBW/hRgVv8TYVb/EmFW/xJhVv8S4E0AAMtWAAC9XQAAsmEAAKhjAACd&#10;YQAAlV0AAI1eCQCHXhMAg18gAH9fLAB7XzcBd15AAnReSANxXU8Eb1xWBWxcXAdqW2MJaFtrC2Za&#10;cw1kWnwPYlqHEWBZkxJeWaAUXVmuFVtZvxZbWdgWW1nvFVtZ/RRcWf8TXFn/ElxZ/xJcWf8S3FAA&#10;AMdZAAC6YAAAr2QAAKRlAACZZAAAkGAAAIhhBgCCYhEAfmMdAHpjKgB2YzQBc2I9AW9iRgJsYU0E&#10;amFUBWdgWgdlYGEIY19pCmFfcQxfXnoOXV6FEFtekRJZXZ4UWF2sFVddvRZWXdUWVl3uFVdd/BRX&#10;Xf8TV13/Eldd/xJXXf8S1lMAAMRcAAC3YwAArGgAAKBoAACVZwAAimMAAINlAgB9Zg8AeGYaAHRn&#10;JwBxZzIAbmc7AWtmQwJoZksDZWVSBWNlWQZhZF8IXmRnClxjbwxaY3gOWGODEFZijxJUYpwTU2Kq&#10;FVJiuxVRYtIVUWHtFVJh+xRSYf8TU2H/ElNh/xJTYf8S0VYAAMBfAACzZgAAqWsAAJxrAACQagAA&#10;hWcAAH1pAAB3ag0Ac2sXAG9rJABsbC8AaWw4AWZrQQJja0kDYWtQBF5qVwZcal0HWmllCVhpbQtV&#10;aHYNU2iBD1FnjRFPZ5oSTmepFE1nuRRMZ88UTGbrFE1m+xNNZv8STmX/Ek5l/xJOZf8SzFoAALxj&#10;AACwagAApW8AAJhuAACMbQAAgGwAAHdtAABxbgsAbW8UAGlwIQBmcSwAZHE2AWFxPgFecUYCXHBN&#10;A1lwVAVXcFsGVW9iCFNvagpQbnMMTm5+DkxtihBKbZgRSWynEkhsuBNHbM0TR2zqE0hr+hJIa/8S&#10;SGr/EUhq/xFIav8Rx14AALhnAACsbgAAoXIAAJNyAACHcQAAenEAAHFyAABrdAcAZnURAGN2HQBg&#10;dygAXnczAFt4PAFZd0MCVndLA1R3UgRSdlkFUHZgB051aAhLdXEKSXR8DEd0iA5Fc5YPQ3OlEEJz&#10;thFBc8sRQnLoEUJy+BFCcf8QQ3D/EENw/xBDcP8QwWMAALNsAACocwAAm3YAAI51AACBdgAAdXYA&#10;AGl4AABjegIAXnwOAFx9GQBZfiQAV38vAFV/OAFTf0ABUH9IAk5+TwNMflYESn5dBUh9ZQZGfW4I&#10;Q3x5CkF8hgs/e5QNPnujDjx7sw48e8gOPHrmDjx59w48eP8OPHj/Dj13/w49d/8OvGgAAK9yAACk&#10;eQAAlnoAAIh6AAB8egAAcHwAAGN/AABcggAAV4QLAFOFFABRhiAAT4YqAE6HNABMhzwBSodEAUiH&#10;SwJGh1MCRIZaA0KGYgRAhmwGPoV2BzuFgwg5hZEKOISgCzaEsQs2hMYLNoPkCzaC9gs2gf8MNoD/&#10;DDaA/ww2gP8Mtm8AAKp4AACffwAAkH4AAIN/AAB3gAAAa4IAAF6HAABVigAATowGAEqOEABIjxoA&#10;R48lAEWQLwBEkDgAQpBAAECQRwE/kE8BPZBWAjuQXwI5kGgDN49zBDWPgAUzj44GMY+eBzCOrwcv&#10;jsMHL47hBy+M9Agvi/8IL4r/CC+K/wkviv8JsHYAAKV/AACYhAAAioQAAH2FAABwhwAAZYoAAFqO&#10;AABPkgAARpUAAEGYDAA+mBQAPZkfADuZKAA6mjEAOZo6ADeaQgA2mkoANZpSATOaWgExmmQBL5pv&#10;Ai2aewIsmooDKpqaAymarAQomsAEJ5neAyeX8gQnlv0FJ5X/BSeV/wUnlf8FqX4AAJ6FAACSiQAA&#10;hIoAAHaMAABqjwAAXpMAAFSXAABJmwAAQJ8AADeiBAAyow4AMaMXADCkIQAupCoALaQyACylOgAr&#10;pUMAKqVLACmlVAAopV4AJqVpACWldgEjpYUBIqWWASCmqAEfpbsBHqXXAR6k7wEeovsCHqH/Ah6h&#10;/wIeof8CooYAAJeMAACLjwAAfZEAAG+UAABjmAAAV50AAE2hAABDpQAAOKgAADCrAAAorgcAJK8Q&#10;ACOvFwAhryEAILApAB+wMQAesDoAHbFCAByxTAAbsVYAGrFhABmybwAYsn4AFrKQABWyogAUsrYA&#10;E7LOABOx6wATr/kAE67/AROu/wETrv8Bmo0AAJCSAACElwAAdZoAAGifAABbowAAUKgAAEWsAAA7&#10;sAAAMbIAACe1AAAguAAAGLoHABS8DgATvBUAErweABG9JgARvS4AEL03ABC+QQAOvkwADr5XAA2+&#10;ZQAMv3QAC7+GAAq+mQAIvqwAB77CAAe+3wAIvvAACL36AAi9/AAIvfwAk5QAAIeZAAB6nwAAbKUA&#10;AGCqAABTrwAAR7MAADy2AAAxuAAAJ7sAAB++AAAXwQAAEcQBAAzICAAIyQ4AB8kUAAbJHAAFySQA&#10;BMosAAPKNgACykAAAMtMAADLWQAAy2gAAMt5AADMjAAAy58AAMuzAADLyAAAzOIAAMzvAADM8QAA&#10;zPEAipoAAHyhAABvpwAAYq0AAFWzAABIuAAAO7sAADC+AAAmwQAAHcQAABXIAAAPywAACs4AAATS&#10;AgAA0woAANMPAADUFAAA1RoAANYiAADXKgAA2TQAANo/AADcSwAA3FoAAN1qAADdfQAA3ZEAAN2k&#10;AADetgAA3sgAAN7eAADe4gAA3uIAf6IAAHGpAABksAAAVrcAAEm8AAA8wAAAL8QAACTHAAAbywAA&#10;E88AAA3SAAAH1gAAANsAAADeAAAA3wMAAOAJAADhDgAA4hIAAOMXAADlHgAA5icAAOgxAADqPQAA&#10;7EsAAOxaAADtbAAA7oAAAO6UAADupQAA7rQAAO7CAADuxgAA7sYAdKoAAGayAABYuQAAS8AAAD3F&#10;AAAvyQAAJM0AABnRAAAR1gAAC9sAAAPeAAAA4QAAAOUAAADoAAAA6QAAAOoAAADrBgAA7QsAAO8P&#10;AADwEwAA8hoAAPQjAAD3LgAA+TsAAPtKAAD8WwAA/W0AAP2AAAD+kwAA/qIAAP6tAAD+rwAA/q8A&#10;/xAfAP8OHQD/Ch0A/wEgAP8AKAD/ADUA/wBBAP8ATgD/AFoA/wBlAP8AbgD/AHcA/wB/AP4AhgD8&#10;AIwA+wCSAPkAlwD4AJwA9wCiAPYApwD1AK0A8wC1APIAvQDxAMkA7wDcAO4A6wDtAPcA7AD/AOsA&#10;/wDqAP8A6gD/AOoA/wDqAP8A/xMcAP8RGQD/DRkA/wYcAP8DJQD/ADEA/wA+AP8ASgD/AFYA/wBh&#10;AP8AawD9AHMA+gB7APcAgwD1AIkA9ACPAPIAlADxAJkA8ACfAO4ApADtAKsA7ACyAOoAugDoAMYA&#10;5wDWAOUA6ADkAPUA4wD+AOIA/wDhAP8A4QD/AOEA/wDhAP8A/xUYAP8TFAD/DxQA/w0ZAP8LIgD/&#10;CC0A/wQ5AP8BRgD/AFEA/gBcAPoAZgD2AG8A8gB3AO8AfgDtAIUA6wCLAOoAkQDoAJYA5wCcAOYA&#10;oQDkAKgA4wCvAOEAuADfAMMA3QDRANsA5gDZAPMA1wD9ANUC/wDUAv8A1AP/ANQD/wDUA/8A/xgT&#10;AP8VEAD/Eg8A/xIVAP8RHQD/DigA/ww0AP8KQQD5CEwA9QZXAPEGYQDtBmoA6QVyAOYFegDkBYEA&#10;4gWHAOAGjQDfBpIA3QaYANsGngDZBqUA1watANQGtQDSBsAA0AfPAM4I5QDMCfQAygv/AMgM/wDH&#10;DP8Axwz/AMYM/wDGDP8A/xsOAP8ZDAD/GA0A/xgRAP8XGAD/FCIA+xEuAPMQOgDtDkYA6A1SAOUN&#10;XADhDWUA3g1tANsNdQDYDXwA1Q2CANMNiQDRDY8A0A2VAM4NnADNDqMAyw6rAMkOtADIDsAAxg7P&#10;AMMQ5gDAEfUAvRL/ALwS/wC7Ev8AuhL/AboS/wG6Ev8B/x8KAP8cBAD/HwgA/x8NAP8dEgD4GhsA&#10;7hYmAOYUMwDgEz8A2hNLANQTVgDQE18AzhRoAMsUbwDJFHcAxxV9AMYVhADEFYoAwxWRAMEWmADA&#10;Fp8AvhanALwXsAC7F7wAuRfLALcY4gCzGfIBsRr/Aa8b/wGuG/8Brhv/Aa0b/wGtG/8B/yIEAP8i&#10;AAD/JQIA/CQHAPchDADsHRIA4RocANgaKgDQGzgAyx1FAMcdUADDHloAwB5iAL4eagC8H3EAuh94&#10;ALkffgC3H4UAth+MALQfkwCzH5oBsSCjAbAgrAGuILcBrCHGAash3QGnIu8CpSL9AqMj/wKiI/8C&#10;oiP/AqEj/wKhI/8C/yUAAP8oAADyKgAA5SsAAN8oBQDcIQsA0iEUAMkkJADDJTIAviY/ALonSgC3&#10;J1QAtCddALInZACwJ2wAridyAa0neQGrJ38BqieGAagnjgGnJ5YCpSeeAqMoqAKiKLMCoCjBAp8o&#10;1QKcKewDmir6A5gq/wSXKv8Elyr/BJYq/wSWKv8E/ygAAPUuAADlMwAA2jUAANAzAQDMLQYAxioQ&#10;AL4tHgC4LiwAsy86AK8vRQCsME8AqS9YAKcvXwGlL2YBoy9tAaEvcwKgLnoCni6BAp0uiQKbLpED&#10;mS6aA5gupASWL68ElS+9BJMvzwSRMOgFjzD4BY0x/wWNMf8FjDH/BYwx/wWMMf8F/y0AAOo1AADc&#10;OgAAzj0AAMY8AADANwIAuzMNALM0GQCuNicAqTc0AKU3QACiN0oAnzdTAZ02WgGbNmEBmTZoApc1&#10;bwKVNXUDlDV8A5I1hASQNY0EjzWWBY01oAWLNasGijW5Bog1ygeHNuUHhTb2B4Q3/weDN/8Hgzf/&#10;B4I3/weCN/8H9DIAAOM7AADSQQAAxkQAAL1DAAC3PwAAsTsJAKo7FAClPCIAoD0wAJ09OwCZPUUA&#10;lj1OAZQ8VgGSPF0CkDxjAo47agOMO3EEijt4BIg6gAWHOogGhTqSBoM6nAeBOqgIgDq1CX47xgl9&#10;O+EJezzzCXs8/wl6PP8Iejz/CHo8/wh6PP8I7jcAAN1BAADLRgAAv0kAALZJAACuRgAAqUEEAKNB&#10;EQCdQh4AmEMrAJVDNwCRQ0EAjkJKAYxCUgGJQVkCh0FfA4VBZgODQG0EgUB0BYBAewZ+P4QHfD+O&#10;CHo/mQl4P6UKd0CyCnVAwwt0QN0Lc0HxC3JB/wpyQf8KckH/CXJB/wlyQf8J6TwAANVFAADFSwAA&#10;uk4AALBOAACnSwAAokYAAJtGDgCWRxoAkUgnAI5IMwCKSD0Ah0dGAYRHTgGCRlUCgEZcA35FYgR8&#10;RWkEekVwBXhEeAZ2RIEIdESLCXJElgpwRKILb0SvDG5EwAxtRdkNbEXvDGtF/QtrRv8La0b/CmtG&#10;/wprRv8K5UAAAM9JAADBTwAAtVIAAKtSAAChTwAAm0oAAJRKDACPSxcAi0wkAIdMLwCETDoAgUxD&#10;AX5LSwF7S1ICeUpYA3dKXwR1SWYFc0ltBnFJdQdvSX4IbUiICWtIkwtqSJ8MaEitDWdJvQ1mSdQO&#10;ZUntDWVK/AxlSv8LZUr/C2VK/wtlSv8L4EQAAMtNAAC9UgAAslYAAKZVAACcUgAAlU4AAI5OCQCJ&#10;TxQAhVAgAIFQLAB+UDcAe1BAAXhQSAF1T08Cc05VA3FOXARvTmMFbU1qBmtNcgdpTXsIZ02FCmVN&#10;kQtkTJ0MYk2rDWFNuw5gTdEOYE3sDmBN+w1gTf8MYE3/C2BN/wtgTf8L3EcAAMdQAAC5VgAArlkA&#10;AKJYAACYVgAAkFEAAIlSBgCDUxEAf1MdAHtUKQB4VDQAdVQ9AXJTRQFwU0wCbVJTAmtSWQNpUmAE&#10;Z1FnBmVRbwdjUXgIYlGDCmBRjwteUJsNXVCpDltRuQ5bUc4PWlHqDltR+g1bUf8MW1H/DFtR/wtb&#10;Uf8L1koAAMNTAAC2WQAAq1wAAJ5aAACTWQAAi1QAAIRWAwB+VhAAelcaAHZXJgBzWDEAcFc6AG1X&#10;QgFqV0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXYIXVWBCltVjQtZVJoNWFSnDlZVuA9WVcwPVlXp&#10;DlZV+Q1WVf8NV1T/DFdU/wxXVP8M0U0AAMBWAACzXAAAp14AAJpdAACPXAAAhlgAAH9ZAAB5Wg0A&#10;dFsXAHFbIwBuWy4Aa1s3AGhbQAFlW0cBY1pOAmFaVQNfWlwEXVpjBVxaawZaWXQIWFl/ClZZiwtU&#10;WZgNU1imDlJZtg5RWcoPUVnnDlFY+A1SWP8NUlj/DFJY/wxSWP8MzVEAALxZAACwXwAAo2EAAJZg&#10;AACLXwAAgVsAAHldAABzXgwAb14VAGtfIABoXysAZmA1AGNgPQFhX0UBX19MAl1fUwNbX1oEWV5h&#10;BVdeaQZVXnIIU159CVFdiQtQXZYMTl2kDU1dtA5MXcgOTF3mDk1d9w1NXP8MTVz/DE5c/wxOXP8M&#10;yVQAALlcAACtYwAAn2MAAJJjAACHYgAAfGAAAHRhAABuYgkAaWMSAGZjHQBjZCgAYWQyAF5kOwBc&#10;ZEMBWmRKAlhkUQJWZFgDVGRfBFJjZwVQY3AHTmN6CExihgpLYpQLSWKiDEhisg1HYscNR2LkDUhh&#10;9gxIYf8MSGD/C0lg/wtJYP8LxFgAALVgAACqZgAAm2YAAI1mAACCZQAAdmQAAG5lAABoZgUAY2cQ&#10;AGBoGgBdaSUAW2ovAFlqOABXakABVWpHAVNqTgJRalUDT2ldBE1pZAVLaW0GSWh4B0dohAlGaJIK&#10;RGehC0NnsQxCZ8UMQmfiDEJm9QxDZv8LQ2X/C0Nl/wtDZf8Lv1wAALFkAACmagAAlmkAAIlpAAB9&#10;aQAAcWkAAGdqAABibAEAXW0NAFluFgBXbyEAVXArAFNwNQBRcD0AUHBFAU5wTAFMcFMCSnBaA0hw&#10;YgRGb2sFRG91BkJvggdAbo8JP26eCj1urwo9bsIKPG7gCj1t9Ao9bP8KPWv/Cj5r/wo+a/8KumAA&#10;AK1pAACgbgAAkW0AAIRtAAB4bQAAbG4AAGFwAABbcgAAVnQKAFJ1EgBQdh0ATncnAEx3MQBLeDkA&#10;SXhBAEh4SQFGeFABRHdXAkJ3XwNAd2gDPndzBDx2fwY6do0HOXacCDd1rQg3dcAINnXeCDd08gg3&#10;c/4IN3L/CDdy/wg3cv8ItWYAAKlvAACacQAAi3EAAH5xAABzcgAAaHMAAFx2AABUeQAATnsFAEp9&#10;DwBIfhgARn8jAEV/LABDgDUAQoA9AEGARQA/gEwBPYBUATyAXAI6f2UCOH9vAzZ/fAQ0f4oEMn+a&#10;BTF+qgYwfr0GMH7aBjB98AYwe/0GMHv/BjB6/wYwev8GsGwAAKR1AACUdQAAhnUAAHl2AABudwAA&#10;Y3kAAFd9AABPgQAAR4QAAEKGDAA/hxMAPYgdADyIJwA7iTAAOok4ADiJQAA3iUgANolPADSJWAEz&#10;iWEBMYlsAS+JeAItiYcCLImXAyqIpwMpiLoDKYjUAymG7gMphfwEKYT/BCmE/wQphP8EqnQAAJ57&#10;AACOegAAgHoAAHR7AABofgAAXYEAAFKFAABJiQAAQYwAADmQBQA1kQ8AM5IXADKSIQAxkikAMJMy&#10;AC6TOgAtk0EALJNKACuUUgAqlFwAKJRnACeUcwEllIIBJJSTASKTpAEhk7cBIJPPASGS7AEgkPoC&#10;II//AiCP/wIgj/8CpHwAAJeAAACHfwAAe4AAAG6CAABihQAAV4kAAE2OAABCkgAAOpYAADKZAAAq&#10;nAkAKJ0RACadGQAlnSIAJJ4qACOeMgAinjoAIZ5CACCeSwAfn1UAHp9gAByfbQAbn3wAGp+NABif&#10;nwAXn7IAFp/JABae6AAWnPcAFpv/AReb/wEXm/8BnYMAAI+GAACChgAAdIcAAGeLAABbjwAAUJMA&#10;AEaYAAA8nAAAM6AAACujAAAjpgAAHKgLABqpEQAYqRgAF6khABaqKQAVqjEAFKo5ABOqQwATq00A&#10;EqtYABGrZQAQq3QADquGAA6rmQANq6wADKvBAAyq3wAMqfIADaj8AA2o/wANqP8AlooAAImMAAB6&#10;jQAAbJEAAGCVAABUmgAASZ8AAD+jAAA1pwAAK6oAACOuAAAbsAAAFLMBAA+1CgANthAADLYWAAu2&#10;HwAKticACbYvAAi2OQAHt0MABrdPAAS3WwADt2oAArd7AAC3jgAAt6EAALa0AAC2ywAAtuUAALXx&#10;AAC19wAAtfcAj5EAAIGUAABylwAAZZwAAFihAABMpgAAQasAADevAAAssgAAI7UAABq4AAATuwAA&#10;Dr0AAAnABQADwQ0AAMERAADBFwAAwh4AAMImAADCLwAAwzkAAMREAADEUAAAxF4AAMVvAADFgQAA&#10;xZUAAMWoAADFvAAAxNEAAMTmAADE7gAAxO4AhpgAAHmeAABrowAAXakAAFCuAABEswAAN7YAACy5&#10;AAAivAAAGb8AABHCAAAMxQAABsgAAADLAAAAzAcAAMwNAADNEQAAzRYAAM4dAADPJAAA0C0AANI4&#10;AADURAAA1FIAANVhAADVcwAA1ocAANabAADWrQAA178AANjOAADY3QAA2N0Ae6AAAG6mAABgrQAA&#10;U7MAAEW4AAA4vAAAK78AACHCAAAXxgAAEMkAAArMAAAC0AAAANQAAADXAAAA2AAAANoFAADbCwAA&#10;3A4AAN4TAADfGQAA4SEAAOMqAADlNgAA50MAAOdTAADoZAAA6XcAAOmMAADqnwAA6q4AAOq6AADq&#10;wwAA6sMAcKgAAGKvAABVtgAAR7wAADnAAAAsxAAAIMgAABbMAAAO0AAAB9QAAADZAAAA3QAAAOEA&#10;AADjAAAA5AAAAOYAAADnAQAA6QcAAOsMAADsEAAA7hUAAPAdAADzJwAA9jMAAPdDAAD4VAAA+WYA&#10;APl6AAD6jgAA+p4AAPupAAD7sAAA+7AA/wsbAP8HGQD/ABkA/wAcAP8AJQD/ADIA/wA/AP8ASwD/&#10;AFcA/wBiAP8AawD/AHMA/QB7APsAggD6AIgA+ACNAPcAkgD2AJgA9QCdAPQAogDzAKkA8QCwAO8A&#10;uADuAMMA7ADRAOsA5gDpAPMA6AD+AOgA/wDoAP8A6AD/AOgA/wDoAP8A/w4YAP8KFQD/ARQA/wAY&#10;AP8AIgD/AC4A/wA7AP8ARwD/AFMA/QBeAPoAZwD3AG8A9QB3APMAfgDyAIQA8ACJAO8AjwDuAJQA&#10;7ACaAOsAnwDpAKUA6ACsAOYAtADkAL8A4wDMAOEA4gDfAPAA3gD7AN4A/wDdAP8A3QD/ANwA/wDc&#10;AP8A/xATAP8NEQD/BhAA/wIVAP8AHgD/ACkA/wA2AP8AQgD6AE4A9ABZAPEAYgDuAGsA7AByAOoA&#10;eQDoAH8A5wCFAOUAiwDkAJAA4gCWAOEAnADfAKIA3QCpANoAsQDYALsA1QDIANIA3QDRAO0A0AD5&#10;AM8A/wDOAP8AzQD/AM0A/wDNAP8A/xEPAP8ODQD/DA0A/wsSAP8HGQD/AiQA/wAwAPYAPADvAEkA&#10;6gBTAOcAXQDkAGYA4QBtAN8AdADdAHsA2wCBANkAhgDWAIwA1ACSANIAmADQAJ4AzgCmAMwArgDK&#10;ALgAyADEAMYA1wDFAOoAwwD3AMIA/wDBAf8AwAL/AMAC/wDAAv8A/xQLAP8QBgD/EAkA/xAOAP8O&#10;FAD/Ch4A9QYpAOsENgDjA0IA3wNOANsEVwDWBGAA0wRoANAEbwDOBXYAzAV8AMoFggDJBYgAxwWO&#10;AMYFlADEBZsAwgWjAMAGqwC+BrUAvQbCALsI1AC6CekAtwv4ALUM/wC0DP8AtAz/ALQM/wC0DP8A&#10;/xcEAP8UAAD/FgMA/xQJAP8RDgDyDhUA6AwhAN4KLgDWCzsA0AxHAMwMUQDJDFoAxg1iAMQNagDC&#10;DXEAwA13AL8NfQC9DoMAvA6KALoOkQC5DpgAtw6gALYOqQC0D7QAsg/BALEQ1ACuEesAqxL6AKkS&#10;/wCoE/8ApxP/AKcT/wCnE/8A/xoAAP8bAAD5GwAA6xkAAOUUBgDlEA4A2Q4XAM8RJgDIEjQAxBNA&#10;AL8USwC8FFQAuRVdALcVZAC1FWsAtBVxALIVeACxFn4ArxaFAK4WjACsFpQAqxecAKkXpgCnGLAA&#10;phi9AKQYzwCiGucAnxr3AJ0b/wGcG/8BnBv/AZsb/wGbG/8B/x0AAPchAADoJAAA3SUAANQhAQDP&#10;GwgAyhcRAMIaIAC8HC0Atx06ALMeRQCwHk8ArR5XAKseXwCpH2YAqB9sAKYfcwClH3kAox+AAKIf&#10;hwCgII8AnyCYAJ0gogCbIKwBmiG5AZghygGWIuQBlCP1AZIj/wGRI/8BkCP/AZAj/wGQI/8B/yIA&#10;AOspAADdLgAAzy8AAMctAADBJwMAvSINALYjGgCwJSgArCY0AKgmQAClJ0kAoidSAKAnWgCeJ2EA&#10;nCdnAJsnbQCZJ3QAmCd7AZYnggGVJ4sBkyeUAZEongGQKKkBjii1Ao0pxgKLKd8CiSryAocq/wKG&#10;Kv8Chir/AoYq/wKGKv8C9CgAAOMxAADRNgAAxTgAALw2AAC2MAAAsisJAKssFACmLSIAoi4vAJ4u&#10;OgCbLkQAmC9NAJYvVQCULlwAki5iAJAuaQGPLm8BjS52AYwufgGKLoYCiC6PAocumgKFL6UDgy+y&#10;A4IvwgOBMNoDfzDvA30x/gN9Mf8DfDH/A3wx/wN8Mf8D7S8AANs3AADJPQAAvj4AALM8AACsOAAA&#10;pzMEAKIyEQCdNB0AmTUqAJU1NQCSNUAAjzVJAI01UACLNVcAiTVeAYc1ZAGFNGsBhDRyAoI0eQKA&#10;NIICfjSLA300lgN7NaEEeTWuBHg1vgV3NtQFdjbtBXQ3/AV0N/8EdDf/BHQ3/wR0N/8E5zUAANI9&#10;AADDQgAAuEQAAKxCAACkPgAAnzkAAJo4DgCUOhkAkDomAI07MQCKOzsAhztEAIQ7TACCO1MBgDpa&#10;AX46YAF9OmcCezpuAnk6dQJ3On4DdjqIBHQ6kwRyOp4FcTqrBW87uwZuO88GbTvqBm08+gZsPP8F&#10;bDz/BWw8/wVsPP8F4jkAAMxCAAC+RwAAsUgAAKVGAACdQwAAlz8AAJI+CwCNPxUAiT8hAIVALQCC&#10;QDcAf0BAAH1ASAB7QE8BeUBWAXc/XQF1P2MCcz9qAnE/cgNwP3oDbj+EBGw/kAVrP5wGaT+pBmg/&#10;uAdnQMwHZkDoB2ZA+QZlQP8GZUD/BmVA/wVlQP8F3D4AAMdGAAC5SwAArEwAAKBKAACXRwAAkUMA&#10;AItDCACGQxIAgkQeAH5EKQB7RTQAeUU9AHZFRQB0REwBckRTAXBEWQFuRGACbENnAmtDbwNpQ3cE&#10;Z0OBBWZDjQZkQ5kGYkOnB2FEtghgRMoIYETmCF9F+AdfRf8HYEX/BmBE/wZgRP8G1kEAAMNJAAC2&#10;TgAAp08AAJtNAACSSwAAjEcAAIVHBACARxAAfEgaAHhIJgB1STAAc0k6AHBJQgBuSUkBbEhQAWpI&#10;VgFoSF0CZkhkAmVIbANjSHUEYUd/BWBHigZeSJcHXUilCFtItAhbSMcJWkjkCFpJ9ghaSf8HWkj/&#10;BlpI/wZaSP8G0UUAAL9MAACyUgAAo1EAAJdQAACNTgAAhkoAAIBKAQB6Sw4AdkwXAHJMIwBvTC0A&#10;bU02AGpMPwBoTEYAZkxNAWRMUwFiTFoCYUxhAl9MaQNeTHIEXEx8BVpMiAZZTJUHV0yjCFZMsghV&#10;TMYJVUziCVVM9QhVTP8HVUz/B1ZM/wZWTP8GzEgAALxQAACvVQAAoFQAAJNTAACJUQAAgU0AAHpO&#10;AAB1TwwAcE8VAG1QIABqUCoAZ1AzAGVQPABjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNZUHAEV1B6&#10;BVVQhgZUUJMHUlChCFFQsQlQUMQJUFDhCVBQ9AhRUP8HUU//B1FP/wZRT/8GyUsAALlTAACrVwAA&#10;nFYAAI9VAACFVAAAfFAAAHVRAABwUgkAa1MSAGhUHQBlVCcAYlQxAGBUOQBeVEEAXFRIAVpUTwFZ&#10;VFYBV1RdAlZUZQNUVG4EUlR4BVFUhAZPVJEHTlSgCExUrwhMVMIJS1TfCUxU8whMU/8HTFP/B01T&#10;/wZNU/8GxU4AALZWAACnWgAAmFkAAItYAACBVwAAd1QAAHBVAABqVgYAZlcQAGJXGgBgWCQAXVgu&#10;AFtZNwBZWT8AV1lGAFZZTQFUWVQBU1lbAlFZYwJPWGwDTlh2BExYggVKWI8GSVieB0hYrghHWMAI&#10;R1jdCEdY8ghHV/8HSFf/B0hX/wZIV/8GwVEAALJZAACjXAAAlFsAAIdbAAB9WgAAclgAAGtZAABl&#10;WgMAYFsOAF1cFwBaXCEAWF0rAFZdNABUXjwAU15EAFFeSwFQXlIBTl5ZAkxeYQJLXWoDSV10BEdd&#10;gAVFXY0GRF2cB0NdrAdCXb4IQl3aCEJc8QdCXP4HQ1v/BkNb/wZDW/8GvVUAAK9dAACfXwAAkF4A&#10;AINeAAB4XQAAbVwAAGVdAABfXwAAWmAMAFdhFABVYh4AUmIoAFFjMQBPYzkATmNBAExjSABLY08B&#10;SWNWAUdjXgJFY2cCRGNxA0JjfQRAYosFP2KaBj5iqgY9YrwHPGLWBz1h7wY9Yf0GPmD/Bj5g/wY+&#10;YP8GuVkAAKthAACaYQAAi2EAAH9hAAB0YQAAaWEAAF9iAABZZAAAVGYJAFFnEQBOZxoATGgkAEtp&#10;LQBJaTYASGk+AEZqRQBFakwAQ2pUAUJqXAFAaWUCPmlvAjxpewM7aYkEOWmYBThoqAU3aLoFN2nT&#10;BTdo7gU3Z/wFOGb/BThm/wU4Zv8FtF4AAKdlAACVZQAAhmQAAHplAABvZQAAZGYAAFloAABSagAA&#10;TWwEAEluDgBHbhYARW8gAERwKQBCcDIAQXA6AEBxQgA/cUkAPXFRADxxWQE6cWIBOHFsAjZweAI1&#10;cIYDM3CVAzJwpgQxcLgEMHDQBDFv7AQxbvsEMW3/BDFs/wQxbP8Er2QAAKFpAACPaAAAgWgAAHVp&#10;AABraQAAYGsAAFVuAABNcQAARnMAAEJ1CwA/dhIAPXccADx3JQA6eC0AOXg1ADh5PQA3eUUANnlN&#10;ADV5VQAzeV4AMXloATB5dAEueYMCLXmSAit4owIqeLUCKnjMAip36gIqdvkDKnX/Ayp0/wMqdP8D&#10;qmoAAJptAACJbAAAfG0AAHBtAABmbgAAW3EAAFB1AABIeAAAQXsAADp+BQA2fw4ANIAWADOBIAAy&#10;gSgAMIEwAC+COAAugkAALYJIACyCUAArgloAKoJkACiCcAAmgn8BJYKPASSCoAEjgrIBIoLJASKB&#10;5wEif/cBIn7/AiJ9/wIiff8CpXEAAJNxAACDcQAAdnEAAGxyAABgdQAAVngAAEx8AABDgAAAO4MA&#10;ADOGAAAtiQoAKooRACmLGQAniyIAJosqACWMMQAkjDkAI4xCACKNSgAhjVQAII1eAB+NawAdjXkA&#10;HI2KABuNnAAZja4AGIzEABiM4wAZivUAGYn/ARmI/wEZiP8BnXcAAIx2AAB9dgAAcncAAGV5AABa&#10;fAAAUIAAAEaEAAA8iQAANIwAAC2QAAAlkwIAH5UMAB2WEgAclhoAG5ciABqXKgAZlzIAGJg6ABeY&#10;QwAWmE0AFZhYABSYZAATmHMAEZiEABCYlgAQmKkADpi/AA6X3QAPlvIAEJX8ABCU/wAQlP8AlX0A&#10;AIV8AAB4fAAAa34AAF+BAABUhgAASooAAECPAAA2kwAALZcAACaaAAAenQAAF6ADABKiDAAQoxIA&#10;EKMZAA+jIQAOpCkADqQxAA2kOgAMpEUAC6RQAAqkXAAJpGoAB6R7AAajjgAEo6EAAqO0AAOiywAD&#10;ouYAA6HzAAOh+wADofsAjYMAAH+CAABxhAAAZIcAAFiMAABNkQAAQpYAADiaAAAvngAAJqIAAB6l&#10;AAAXqAAAEasAAAyuBwAHrw0AA68SAAKvGQABryEAAK8pAACwMgAAsDwAALBHAACwUwAAsGEAALBx&#10;AACwgwAAr5cAAK+qAACvvwAArtkAAK7rAACu9AAArvQAh4kAAHiKAABqjgAAXZMAAFGYAABFnQAA&#10;O6IAADCmAAAnqgAAHq4AABaxAAAQtAAAC7YAAAW5AwAAugoAALoOAAC6EwAAuxkAALshAAC8KAAA&#10;vDEAAL08AAC+SAAAvlYAAL5lAAC+dwAAvowAAL6fAAC9swAAvscAAL7eAAC96wAAvesAf5IAAHCV&#10;AABimgAAVZ8AAEmlAAA9qwAAMq8AACi0AAAetgAAFbkAAA68AAAJvwAAAsIAAADEAAAAxQQAAMYK&#10;AADGDgAAxxIAAMgYAADJHwAAyicAAMwwAADOPAAAzkkAAM9ZAADPagAAz34AAM+TAADPpgAAz7gA&#10;AM/IAADP2wAAz9sAd5wAAGihAABbpwAATq4AAEG0AAA0twAAKLoAAB29AAATwAAADcQAAAbHAAAA&#10;ygAAAM4AAADQAAAA0QAAANICAADTCAAA1QwAANYQAADZFQAA2xwAAN0kAADgLwAA4jwAAONLAADk&#10;XAAA5G8AAOWDAADlmAAA5akAAOW2AADlwwAA5cMAbKUAAF+sAABRsgAARLkAADW8AAAowAAAHMQA&#10;ABLIAAAMywAAA88AAADTAAAA2AAAANwAAADfAAAA3wAAAOEAAADjAAAA5AMAAOYIAADoDQAA6REA&#10;AOwYAADuIgAA8S4AAPM8AAD0TQAA9V8AAPZzAAD3hwAA95kAAPilAAD4sAAA+LAA/wMXAP8AFQD/&#10;ABUA/wAYAP8AIwD/AC8A/wA8AP8ASAD/AFQA/wBeAP8AZwD9AG8A+wB2APkAfQD4AIMA9gCIAPUA&#10;jgD0AJMA8gCYAPEAngDwAKQA7gCrAO0AswDrAL0A6gDLAOgA4QDnAPEA5gD9AOUA/wDkAP8A5AD/&#10;AOQA/wDkAP8A/wcTAP8AEQD/ABEA/wAVAP8AHwD/ACsA/wA3AP8ARAD+AE8A+gBaAPcAYwD0AGsA&#10;8gByAPAAeQDvAH8A7QCEAOsAigDqAI8A6ACUAOcAmgDlAKAA5ACnAOIArwDgALkA3gDGANwA2gDa&#10;AOwA2AD5ANYA/wDWAP8A1wD/ANgA/wDYAP8A/woQAP8DDgD/AA0A/wASAP8AGgD/ACYA/AAyAPcA&#10;PwD0AEoA8QBVAO0AXgDqAGYA6ABuAOUAdADjAHoA4gCAAOAAhQDeAIsA3ACQANsAlgDYAJwA1QCj&#10;ANMAqwDRALUAzgDBAMwA0QDLAOcAyQD1AMgA/wDIAP8AyAD/AMgA/wDIAP8A/wwMAP8GCAD/AgoA&#10;/wAPAP8AFQD8ACAA8QAsAOwAOQDpAEUA5QBPAOEAWQDeAGEA2wBoANcAbwDUAHUA0gB7ANAAgADO&#10;AIYAzACMAMsAkgDJAJgAxwCgAMUAqADDALEAwQC8AL8AywC9AOMAvADyALsA/QC7AP8AugD/ALoA&#10;/wC6AP8A/w4FAP8JAAD/CQUA/wYLAP8BEADwABkA5gAlAOEAMgDcAD8A1gBJANEAUwDOAFsAywBj&#10;AMgAagDGAHAAxQB2AMMAewDBAIEAwACHAL4AjgC8AJQAuwCcALkApAC3AK4AtQC5ALMAyACxAN8A&#10;sAHvAK8B+wCuAv8ArQP/AK0D/wCtA/8A/xAAAP8OAAD/DQAA9gsDAPIHCgDiAREA2wIdANIDKwDM&#10;AzcAyARDAMQETQDBBFYAvgVdALwFZAC6BWsAuAVxALcFdgC1BXwAswaDALIGiQCwBpEArweZAK0H&#10;oQCrB6sAqQi3AKgJxgCmCt0ApQvwAKMM/QCiDf8AoQ3/AKEN/wCgDf8A/xEAAPwSAADsEwAA4hMA&#10;ANsPAwDWCQsAzggUAMYKIgDADDAAvA08ALgNRgC1DU8Asg5XALAOXwCuDmUArQ5rAKsOcQCqDngA&#10;qA5+AKcPhQClD40ApA+WAKIQnwCgEKkAnxC1AJ0RxQCbEd4AmRLxAJcT/wCWFP8AlRT/AJUU/wCU&#10;FP8A/xUAAO0bAADgHwAA0h8AAMkbAADEFAUAwRAOALoSGwC0EykAsBQ1AKwVQACpFUkAphVSAKQW&#10;WQCiFmAAoRZmAJ8WbACeFnIAnBZ5AJsXgACZF4gAmBeRAJYYmwCUGKYAkxmyAJEZwQCQGtgAjRvu&#10;AIsc/QCKHP8Aihz/AIkc/wCJHP8A9B0AAOQlAADTKQAAxyoAALwmAAC2IAAAtBkLAK4aFQCoHCMA&#10;pB0vAKEeOgCeHkQAmx5MAJkeVACXH1sAlR9hAJQfZwCSH20AkR90AI8gfACOIIQAjCCNAIoglwCJ&#10;IaIAhyGuAIYivQCFItEBgiPrAYEk+wGAJP8BfyT/AX8k/wF/JP8B7CUAANstAADJMQAAvDEAALEu&#10;AACrKQAApyQFAKMjEQCeJB0AmiUqAJYmNQCTJj8AkSZHAI8mTwCNJlYAiydcAIknYgCIJ2kAhidv&#10;AIUndwCDJ38AgSeJAYAokwF+KJ4BfSmrAXspuQF6Kc0BeCroAXcr+QF2K/8Bdiv/AXUr/wF1Kv8B&#10;5SwAANA0AADBOAAAszgAAKg1AACiMQAAnS0AAJkqDgCUKxgAkCwkAI0tMACKLToAhy1DAIUtSgCD&#10;LVEAgS5YAIAuXgB+LmQAfS5rAHsucwF5LnsBeC6FAXYujwF0L5sBcy+oAnEvtgJwMMkCbzDlAm4x&#10;9wJtMf8CbTH/Am0x/wJtMf8C3zIAAMk5AAC7PgAArD0AAKE6AACaNwAAlTMAAJAxCgCMMRQAhzIg&#10;AIQzKwCBMzUAfzM+AH0zRgB7M00AeTNUAHczWgB2M2EAdDNnAXI0bwFxNHcBbzSBAW40jAJsNJgC&#10;ajWlAmk1swNoNcYDZzbiA2Y29QNmNv8CZjb/AmY2/wJmNv8C2DcAAMQ+AAC1QgAApkEAAJs/AACT&#10;PAAAjTgAAIg2BwCENxEAgDccAHw4JwB6ODEAdzk6AHU5QgBzOUkAcTlQAHA5VwBuOV0AbDlkAWs5&#10;awFpOXQBaDl+AmY5iQJkOZUDYzqiA2I6sQNhOsMDYDvgBF878wNfO/8DXzv/A187/wJfO/8C0TsA&#10;AMBCAACwRQAAoUQAAJVDAACNQAAAhz0AAII7AgB9Ow4AeTwYAHU9IwBzPS0AcD02AG49PwBsPUYA&#10;az1NAGk9UwBnPVoAZj1hAWQ9aAFjPXEBYT57Al8+hgJePpMDXD6gA1s/rwRaP8EEWj/dBFk/8gRZ&#10;P/8DWT//A1k//wNZP/8DzD8AALxGAACrSAAAnEcAAJFGAACIRAAAgkAAAHw/AAB3QAwAc0AVAG9B&#10;IABsQSoAakEzAGhBOwBmQkMAZEJKAGNBUABhQVcAYEJeAV5CZQFdQm4CW0J4AlpChANYQpADV0Ke&#10;BFZDrQRVQ78EVEPaBFRD8QRUQ/4DVEP/A1RD/wNUQ/8DyEIAALhJAACnSwAAmEoAAI1JAACDRwAA&#10;fUMAAHZDAABxRAoAbUQSAGpFHQBnRScAZEUwAGJFOABgRT8AX0VHAF1FTQBbRVQAWkZbAVlGYwFX&#10;RmwBVkZ2AlRGgQNTRo4DUkecBFBHqwRQR70ET0fWBU9H7wRPR/0ET0f/A09H/wNQR/8DxEUAALVN&#10;AACjTQAAlUwAAIlLAAB/SgAAeEYAAHFHAABsRwcAaEgQAGRIGgBhSSQAX0ktAF1JNQBbST0AWUlE&#10;AFdJSgBWSVEAVUpZAVRKYQFSSmkBUUp0Ak9KfwNOSowDTUqbBExLqgRLS7wESkvTBUpL7gRLS/0E&#10;S0r/A0tK/wNLSv8DwUgAALJQAACgTwAAkU8AAIVOAAB7TQAAc0kAAGxKAABnSwQAYkwOAF9MFwBc&#10;TSEAWk0qAFhNMgBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFOTmcBTE5yAktOfQJJTosDSE6ZBEdP&#10;qARGT7oERk/RBEZP7QRGTvwERk7/A0dO/wNHTv8DvUwAAK5SAACcUQAAjVEAAIFRAAB3UAAAbkwA&#10;AGdOAABiTwAAXVANAFpQFABXUR4AVVEnAFNRMABRUjgAUFI/AE5SRgBNUk0ATFNVAEpTXQFJU2UB&#10;SFNvAkZTewJFU4kDQ1OXA0JTpwRBU7gEQVPPBEFT7ARBUvsDQlL/A0JS/wNCUf8Duk8AAKpUAACY&#10;VAAAiVQAAH1TAABzUwAAaVEAAGJSAABcUwAAWFQKAFRVEgBSVRsAT1YkAE5WLQBMVzUAS1c8AEpX&#10;RABIV0sAR1hSAEZYWgFEWGMBQ1htAUFYeQJAWIYCPliVAz1YpQM8WLcEPFjNBDxX6gM8V/oDPVb/&#10;Az1W/wM9Vv8DtlMAAKVXAACUVwAAhVYAAHlWAABvVgAAZVUAAFxWAABXWAAAUlkHAE5aEABMWhgA&#10;SlshAEhcKgBHXDIARVw6AERdQQBDXUgAQl1QAEBdWAA/XWEBPV1rATxddgI6XYQCOV2TAjhdowM3&#10;XbUDNl3LAzZc6AM3XPkDN1v/Azhb/wM4Wv8DslcAAKBaAACPWQAAgVkAAHVZAABrWQAAYFoAAFZb&#10;AABRXQAATF4CAEhgDQBFYBQARGEeAEJiJgBAYi4AP2I2AD5jPgA9Y0UAPGNNADtjVQA5Y14AOGNo&#10;ATZjdAE1Y4EBM2ORAjJjoQIxY7MCMWPIAjFi5wIxYfgCMWH/AjJg/wIyYP8CrlwAAJtdAACKXQAA&#10;fF0AAHBdAABmXQAAXF4AAFJgAABMYgAARWUAAEFmCgA+ZxEAPGgaADtoIgA5aSsAOGkyADdqOgA2&#10;akEANWpJADRqUgAzalsAMWplADBqcAEuan4BLWqOASxqnwErarABKmrGASpp5QEqaPYCK2f/Aitn&#10;/wIrZ/8CqWEAAJVgAACEYAAAd2AAAGxhAABiYQAAWGMAAE5mAABHaAAAQGsAADpuBQA2bw4ANHAV&#10;ADNwHgAycSYAMHEuAC9xNQAucj0ALXJFACxyTQArclcAKnJhAClybQAncnsAJnKLACRynAEjcq4B&#10;I3LDASNx4gEjcPQBI2//ASNu/wEjbv8BoWUAAI5kAAB/ZAAAcmQAAGhlAABeZgAAVGkAAElsAABC&#10;bwAAO3IAADR1AAAueAoAK3kRACp5GAApeiEAJ3ooACZ6MAAlezgAJHtAACN7SAAie1IAIXtcACB7&#10;aAAffHYAHXyGABx7mAAbe6oAGnu/ABp73gAaefIAG3j+ABt3/wEbd/8BmWkAAIhpAAB5aQAAbWkA&#10;AGNqAABZbAAAT28AAEVzAAA9dwAANXoAAC59AAAngQMAIoMNACCEEgAfhBoAHYQiAByFKgAbhTEA&#10;GoU5ABmFQgAYhkwAF4ZWABaGYwAVhnEAFIaBABKGkwARhqYAEYW7ABCF1gARg+8AEYL7ABKC/wAS&#10;gf8AkW4AAIFtAAB0bgAAaW4AAF1wAABTcwAASXcAAEB8AAA3gAAAL4MAACeHAAAhigAAGo0GABWP&#10;DQATkBMAEpAaABKQIgARkCoAEJEyABCROwAPkUQADpFPAA2RXAAMkWoAC5F6AAqRjQAIkJ8AB5Cz&#10;AAePyQAHj+YAB470AAiN/AAIjf8AiXMAAHtzAABvcwAAY3UAAFd4AABNfQAAQ4EAADmGAAAwigAA&#10;KI4AACGRAAAalQAAE5cAAA6aCAALnA4ACZwTAAicGgAHnCIABpwqAAScMwADnD0AAp1IAACdVAAA&#10;nWIAAJxyAACchAAAnJcAAJuqAACbvwAAmtsAAJrsAACa9QAAmfgAgnkAAHZ5AABoegAAXH4AAFGC&#10;AABGhwAAPIwAADKRAAAplQAAIZkAABmdAAASoAAADqMAAAmmBQADpwwAAKcQAACnFQAAqBwAAKgj&#10;AACoKwAAqTQAAKk/AACpSwAAqVkAAKloAACpegAAqY4AAKmhAACotQAAqMsAAKfkAACn7wAAp/MA&#10;fYAAAG+BAABhhAAAVYkAAEmOAAA+lAAANJkAACqeAAAhogAAGaYAABKpAAANrAAAB68AAACyAAAA&#10;swcAALMMAACzEAAAtBUAALQbAAC1IgAAtisAALc1AAC3QAAAuE4AALhdAAC4bgAAuIIAALiXAAC4&#10;qgAAt74AALfSAAC35gAAt+oAdogAAGeLAABakAAATpYAAEKcAAA3ogAALKcAACKrAAAZrwAAEbMA&#10;AAu2AAAEuQAAALwAAAC+AAAAvgAAAL8GAADACwAAwQ8AAMITAADDGQAAxCAAAMUpAADHNAAAyEIA&#10;AMlRAADJYgAAyXUAAMmKAADJnwAAyrEAAMrBAADJ0QAAydkAbpMAAGCYAABTngAARqQAADqrAAAv&#10;sAAAJLUAABm4AAAQvAAACr8AAAHBAAAAxAAAAMgAAADKAAAAygAAAMwAAADNAwAAzggAANANAADR&#10;EAAA0xYAANYeAADaKAAA3TQAAN5DAADfVAAA32cAAOB8AADgkQAA4KQAAOCyAADgvgAA4MMAZp8A&#10;AFmmAABMrQAAP7QAADK4AAAkvAAAGL8AABDDAAAIxwAAAMoAAADNAAAA0QAAANUAAADYAAAA2QAA&#10;ANsAAADdAAAA3wAAAOEEAADjCgAA5Q4AAOcTAADqHAAA7ScAAPA1AADxRgAA8lgAAPNrAADzgAAA&#10;9JQAAPSjAAD0rgAA9LIA/wATAP8AEQD/ABEA/wAVAP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBaAP4A&#10;YwD7AGsA+QByAPcAeAD1AH4A9ACEAPIAiQDxAI4A8ACTAO4AmQDtAJ8A7ACmAOoArgDoALgA5gDF&#10;AOUA2wDjAO0A4gD7AOIA/wDhAP8A4QD/AOEA/wDhAP8A/wAQAP8ADgD/AA0A/wASAP8AGwD/ACgA&#10;/wA0AP4AQQD7AEwA9wBWAPQAXwDxAGYA7wBtAOwAdADqAHoA6QB/AOcAhQDmAIoA5QCPAOMAlQDh&#10;AJsA4ACiAN4AqgDbALQA2QDAANYA0ADTAOgA0gD3ANEA/wDRAP8A0AD/ANAA/wDQAP8A/wANAP8A&#10;CQD/AAoA/wAPAP8AFgD7ACIA9wAvAPQAOwDwAEcA7QBRAOkAWgDlAGIA4gBpAOAAbwDeAHUA3AB6&#10;ANoAgADYAIUA1QCLANMAkQDRAJcAzwCeAM0ApgDLAK8AyQC6AMcAyQDFAOIAxADyAMMA/gDCAP8A&#10;wQD/AMIA/wDCAP8A/wMGAP8AAQD/AAYA/wAMAPkAEQDxAB0A6wApAOcANgDjAEEA3wBLANsAVADV&#10;AFwA0gBjAM8AagDNAHAAywB1AMkAewDIAIAAxgCGAMUAjADDAJMAwQCaAL8AogC9AKsAuwC2ALkA&#10;xAC3ANoAtgDtALQA+gC0AP8AtAD/ALQA/wC0AP8A/wQAAP8AAAD/AAAA/wAGAOwADQDlABYA3gAi&#10;ANcALwDRADsAzQBFAMoATgDGAFcAxABeAMEAZAC/AGoAvQBwALwAdQC6AHsAuQCBALcAhwC1AI4A&#10;swCVALIAngCwAKcArgCyAKwAvwCqANEAqADoAKgA9wCnAP8ApwD/AKYA/wCmAP8A/wYAAP8FAADx&#10;AwAA6AAAAOEABwDVABAAzQAbAMcAJwDDADMAvwA+ALwASAC5AFEAtgBYALQAXwCyAGUAsABqAK8A&#10;cACtAHYArAB8AKoAggCpAIkApwCRAKUAmgCjAKQAoQCuAKAAuwCeAc0AnQLmAJwE9ACbBP8AmgX/&#10;AJoF/wCZBf8A/woAAPEOAADkEAAA2Q8AAM4LAADIAwsAwgATALwCHwC3AywAswQ3ALAFQgCtBkoA&#10;qgZSAKgHWQCmB18ApQdlAKMHawCiCHEAoAh3AJ8IfgCdCIUAmwmOAJoJlwCYCqEAlgqsAJULugCT&#10;C8wAkgzlAJAN9gCPDv8Ajg7/AI4O/wCNDv8A9hEAAOYXAADWGwAAxxkAAL4VAAC5EAAAtwoNALEL&#10;FwCsDSQAqA4wAKUOOwCiDkQAnw9MAJ0PUwCbD1oAmg9gAJgQZgCXEGwAlRByAJMQeQCSEIEAkBCK&#10;AI8RlACNEZ8AixGqAIoSuACIEssAhhPmAIUU9wCDFf8AgxX/AIIV/wCCFf8A7RoAANwhAADKJQAA&#10;uyIAALEfAACrGgAAqRQGAKUSEQCgFB4AnBUqAJkVNQCWFj4AlBZHAJIWTgCQFlUAjhdbAIwXYQCL&#10;F2cAiRdtAIgXdACGGHwAhRiGAIMZkACBGZsAgBqnAH4atQB9G8cAfBziAHod9QB5Hf8AeB3/AHgd&#10;/wB4Hf8A5SIAANApAAC/LAAAsCoAAKcnAACgIwAAnR8AAJoaDgCVHBgAkR0kAI4eLwCMHjkAiR5B&#10;AIcfSQCFH1AAgx9WAIIfXACAH2IAfx9pAH0gcAB8IHgAeiCBAHkhjAB3IZcAdSKkAHQisgBzI8MA&#10;ciPfAHAk8wBvJP8AbyT/AG4k/wBuJP8A3SkAAMgwAAC3MgAAqDAAAJ4uAACXKgAAkycAAJAjCgCM&#10;IxMAiCQfAIQlKgCCJTQAgCY9AH0mRAB8JksAeiZSAHgmWAB3Jl4AdSZlAHQnbAByJ3QAcSd9AG8o&#10;iABuKJQAbCihAGsprwFqKcABaSrbAWcq8QFnK/8BZiv/AWYq/wFmKv8B1C8AAMI2AACvNgAAoTUA&#10;AJY0AACQMAAAii0AAIcqBgCDKRAAfyoaAHwrJQB5Ky8Adyw4AHUsQABzLEcAcSxNAHAsVABuLFoA&#10;bSxhAGstaABqLXAAaC16AGcuhQBlLpEBZC6eAWIvrAFhL70BYTDVAWAw7wFfMP0BXzD/AV8w/wFf&#10;MP8BzTQAALw7AACpOgAAmzoAAJA4AACJNQAAgzIAAH8wAQB7Lw4AdzAWAHQwIQBxMSsAbzE0AG0x&#10;PABrMUMAajFKAGgyUABnMlcAZTJdAGQyZQBiMm0AYTN3AF8zggFeM44BXTScAVs0qgFaNbsBWjXS&#10;AVk17QFZNfwBWDX/AVg1/wFZNf8ByDgAALc+AACkPgAAlj0AAIs8AACDOgAAfTcAAHg0AAB0NAsA&#10;cDUTAG01HQBqNScAaDYwAGY2OABkNj8AYzZGAGE2TQBgNlMAXjdaAF03YgBcN2oAWjh0AVk4fwFX&#10;OIwBVjmZAVU5qAJUObkCUzrPAlM66wJTOvsBUzr/AVM5/wFTOf8BxDwAALJBAACgQAAAkkAAAIY/&#10;AAB+PQAAeDoAAHM4AABuOQgAajkRAGc5GgBkOiQAYjosAGA6NABeOjwAXTtDAFs7SgBaO1AAWDtX&#10;AFc7XwBWPGcAVDxxAVM8fAFSPYkBUT2XAU89pgJOPrcCTj7NAk4+6QJNPvoCTj7/AU49/wFOPf8B&#10;wD8AAK5DAACcQwAAjkMAAIJCAAB6QAAAcz0AAG08AABoPQUAZD0OAGE+FwBePiEAXD4pAFo+MQBY&#10;PjkAVz5AAFU/RgBUP00AUz9VAFJAXABQQGUAT0BvAU5BegFNQYcBS0GWAUpBpQJJQrUCSULLAklC&#10;6AJJQvkCSUH/AklB/wFJQf8BvUMAAKpFAACYRQAAikUAAH9FAAB2QwAAb0AAAGhAAABjQQEAX0EN&#10;AFxBFABZQh0AV0ImAFVCLgBTQjYAUUI9AE9CQwBPQ0sATkNSAE1EWgBMRGMASkRtAUlFeAFIRYUB&#10;R0WUAUVFowJFRrQCREbJAkRG5wJERfgCREX/AkVF/wJFRf8BukYAAKZIAACUSAAAhkgAAHtHAABy&#10;RgAAakIAAGNDAABeRAAAWkULAFZFEgBURhsAUUYjAE9GKwBORjMATEc6AEtHQQBKR0kASUhQAEhI&#10;WABHSGEARklrAERJdgFDSYMBQkmSAUFJogJASbMCP0rHAj9K5QI/SfcCQEn/AkBI/wJASP8BtkkA&#10;AKJKAACRSgAAg0oAAHdKAABuSQAAZUUAAF5HAABZSAAAVUkIAFFKEABPShgATEohAEpLKQBJSzEA&#10;R0s4AEZMPwBFTEYARExOAENNVgBCTV8AQU1oAEBNdAE+TYEBPU2QATxNoAE7TrECOk7GAjpO5AI7&#10;TfYCO03/ATtM/wE8TP8Bs00AAJ5MAACNTAAAf0wAAHRMAABqTAAAYEoAAFlLAABUTAAAUE0FAExO&#10;DgBJTxUAR08eAEVPJgBEUC4AQlA1AEFQPQBAUUQAP1FLAD5RUwA9UlwAPFJmADpScgA5Un8BOFKO&#10;ATdSngE2Uq8BNVLEATVS4gE2UvUBNlH/ATZQ/wE3UP8Brk8AAJlPAACJTwAAe08AAHBPAABmTwAA&#10;XE4AAFRPAABPUQAASlIBAEZTDABDVBIAQVQbAEBVIwA+VSsAPVYyADxWOgA7VkEAOlZJADlXUQA4&#10;V1oANldjADVXbwA0V3wBM1eMATFXnAEwV60BMFfCATBX4AEwVvQBMVb/ATFV/wExVf8BqFIAAJVS&#10;AACEUgAAd1IAAGxSAABiUgAAWFMAAE9UAABJVgAARFcAAEBZCAA9WhAAO1oXADlbIAA4WycAN1wv&#10;ADZcNgA1XD4ANFxGADNdTgAxXVcAMF1hAC9dbAAuXXoALF2JACtdmgEqXasBKl2/ASld3gEqXPIB&#10;Klv+AStb/wErWv8Bo1UAAI9VAAB/VQAAclUAAGdWAABeVgAAVFcAAExZAABFWwAAP10AADpfBAA2&#10;YA0ANGETADJiHAAxYiMAMGIrAC9jMgAuYzoALWNCACxjSgAqZFMAKWRdAChkaQAnZHYAJmSGACVk&#10;lwAkZKkAI2S9ACJk2gAjY/EAI2L9ASRh/wEkYf8BnFgAAIlYAAB6WQAAblkAAGNZAABaWgAAUFwA&#10;AEheAABBYAAAOmMAADRmAAAvaAoALGkQACppFwApah8AKGomACdqLgAmazUAJWs9ACRrRgAja08A&#10;ImxZACBsZQAfbHIAHmyCAB1slAAcbKYAG2u6ABpr1AAbau4AHGn8ABxo/wAcaP8AlVwAAINcAAB1&#10;XAAAaV0AAF9dAABWXgAATGEAAENkAAA8ZwAANWoAAC9tAAAocAQAI3INACFyEgAgcxoAH3MhAB5z&#10;KAAddDAAHHQ4ABt0QAAadEoAGXRUABd1YAAWdW4AFXV+ABR1kAATdKIAEnS2ABF0zwASc+wAEnL6&#10;ABNx/wATcf8AjmAAAH1gAABvYQAAZWEAAFtiAABRZAAASGcAAD5rAAA3bgAAMHEAACl1AAAieAAA&#10;HHsHABd9DgAWfRMAFX0bABR+IgATfioAEn4xABF+OgARfkQAEH9OAA9/WgAOf2gADX94AAx/igAL&#10;fp0ACn6wAAl9xgAKfeQACnz0AAt7/QALev8AhmUAAHdlAABqZQAAYWYAAFZoAABMawAAQm8AADlz&#10;AAAxdwAAKnoAACN+AAAcgQAAFYQAABCHCAANiQ4ADIkUAAyJGwALiSMACokrAAmJMwAIiT0ABolI&#10;AAWJVAAEiWEAAolxAAGJgwAAiZYAAIipAACHvgAAh9oAAIbsAACG9QAAhvoAfmoAAHFqAABnawAA&#10;W2wAAFBwAABGdAAAPHgAADN9AAAqgQAAI4UAAByIAAAVjAAAEI8AAAySBgAGkwwAApMRAACUFgAA&#10;lB0AAJQkAACVLAAAlTUAAJVAAACVTAAAllkAAJZpAACVegAAlY4AAJShAACUtQAAk8wAAJLmAACS&#10;8gAAkvcAeHAAAG1wAABgcgAAVHUAAEl5AAA/fgAANYMAACyIAAAjjQAAG5EAABSUAAAPlwAACpoA&#10;AASdAwAAngkAAJ8OAACfEgAAoBcAAKAdAAChJQAAoi0AAKI3AACjQwAAo1AAAKNfAACjcQAAo4QA&#10;AKKZAACirQAAocIAAKHcAACh6wAAoPIAc3YAAGZ3AABZewAATYAAAEKFAAA4iwAALpAAACSVAAAb&#10;mgAAFJ4AAA6hAAAJpAAAAqcAAACqAAAAqwQAAKsKAACsDQAArREAAK0WAACuHAAAryQAALAtAACx&#10;OQAAsUYAALJVAACyZgAAsnkAALKOAACxowAAsrcAALHKAACx4AAAsekAbH4AAF+CAABShwAARo0A&#10;ADuTAAAwmQAAJp4AAByjAAATpwAADasAAAeuAAAAsgAAALUAAAC3AAAAuAAAALkCAAC5CAAAugwA&#10;ALsQAAC8FAAAvRsAAL8jAADBLQAAwjoAAMJJAADDWgAAw2wAAMSCAADElwAAxKsAAMS8AADEywAA&#10;xNoAZYkAAFiOAABLlQAAP5sAADOiAAAoqAAAHa0AABSxAAANtgAABrkAAAC8AAAAvwAAAMMAAADE&#10;AAAAxQAAAMYAAADHAAAAyQQAAMoJAADLDQAAzREAAM8YAADSIQAA1S0AANY8AADYTQAA2V8AANpz&#10;AADaigAA254AANuuAADbugAA3MMAXpYAAFGcAABEowAAOKoAACyxAAAgtwAAFbsAAA2+AAAEwgAA&#10;AMUAAADJAAAAzQAAANAAAADSAAAA0gAAANUAAADWAAAA2QAAANsAAADeBQAA4AoAAOIPAADlFgAA&#10;6CAAAOwtAADtPgAA7VEAAO5lAADvegAA748AAPCfAADwqwAA8LMA/wAQAP8ADgD/AA4A/wASAP8A&#10;HQD/ACkA/wA1AP8AQQD/AE0A/gBWAPsAXwD4AGYA9gBtAPQAdADyAHkA8QB/APAAhADuAIkA7QCP&#10;AOsAlQDqAJsA6ACiAOYAqgDlALMA4wDAAOEA0gDgAOoA3wD5AN0A/wDdAP8A3QD/AN4A/wDeAP8A&#10;/wANAP8ACgD/AAkA/wAPAP8AGAD/ACQA/gAxAPsAPQD4AEgA9ABSAPAAWgDtAGIA6wBpAOkAbwDn&#10;AHUA5QB6AOMAfwDiAIUA4ACKAN4AkADcAJYA2gCdANgApQDVAK8A0gC6ANAAygDOAOMAzQD0AMsA&#10;/wDLAP8AywD/AMsA/wDLAP8A/wAIAP8AAwD/AAUA/wAMAPwAFAD3AB8A8gArAO8ANwDrAEIA5wBM&#10;AOQAVQDgAF0A3QBkANoAagDYAHAA1QB1ANIAegDQAIAAzwCFAM0AiwDLAJIAyQCZAMcAoQDFAKoA&#10;wwC1AMEAwwC/ANoAvgDuAL0A/AC8AP8AvAD/ALwA/wC8AP8A/wAAAP8AAAD/AAAA+QAHAPEAEADq&#10;ABoA5AAlAN8AMQDbADwA1wBHANIAUADOAFcAywBeAMkAZQDGAGoAxQBwAMMAdQDBAHoAwACAAL4A&#10;hgC8AI0AugCUALkAnAC3AKUAtQCwALMAvQCxAM8ArwDoAK4A+ACuAP8ArQD/AK0A/wCtAP8A/wAA&#10;AP8AAAD9AAAA7gABAOMADADaABQA0QAfAMwAKwDIADYAxQBAAMIASgC/AFIAvABZALoAXwC4AGUA&#10;tgBqALQAbwCzAHUAsQB6ALAAgQCuAIgArQCPAKsAmACpAKEApwCrAKUAuACjAMgAogDiAKEA8wCg&#10;AP4AoAD/AKAA/wCgAP8A/wAAAPYAAADqAAAA4AAAANMABgDJAA8AwgAYAL0AJAC5AC8AtgA6ALQA&#10;QwCxAEwArgBTAKwAWQCqAF8AqQBkAKcAagCmAG8ApAB1AKMAewChAIIAoACKAJ4AkwCcAJ0AmgCn&#10;AJgAtACWAMMAlQDcAJQA7wCTAPsAkwD/AJMA/wCSAP8A+QUAAOoLAADcDQAAywoAAMIFAAC8AAoA&#10;tgARALEAHACuACgAqgAzAKcAPQCkAEUAogBNAKAAUwCeAFkAnABfAJsAZACaAGoAmABwAJcAdgCV&#10;AH4AkwCGAJIBjwCQAZkAjgKkAIwCsQCLA8AAiQXWAIgG7QCIB/oAhwj/AIYI/wCGCP8A7w8AAN4U&#10;AADKFQAAvBIAALMQAACuDAAAqwYNAKcDFQCiBSAAnwcsAJwINgCZCD8AlwlHAJUJTgCTCVQAkQpa&#10;AJAKXwCOCmUAjQprAIsKcgCKC3kAiAuCAIcLjACFDJcAgwyiAIENsACADcAAfw3YAH0O7wB8D/0A&#10;ew//AHsQ/wB7EP8A5hcAANEeAAC9HQAArxwAAKYZAAChFQAAnhAEAJ0NDwCYDhkAlA4lAJEPLwCP&#10;EDkAjBBBAIoQSACIEE8AhxBVAIUQWwCEEWEAghFnAIARbgB/EXUAfRF+AHwSiAB6EpQAeBKgAHcT&#10;rgB1E74AdBTVAHMV7gBxFv0AcRb/AHEW/wBwFv8A3B8AAMYlAACzJQAApSMAAJwhAACWHgAAkhkA&#10;AJEUCwCNFBQAiRUfAIYWKQCDFjMAgRc8AIAXQwB+F0oAfBdQAHoXVgB5GFwAdxhiAHYYaQB0GHEA&#10;cxl6AHEZhABvGpAAbhqdAGwbqwBrHLsAahzQAGkd7ABoHvsAaB7/AGce/wBnHv8A0SYAAL0qAACr&#10;KgAAnSoAAJMoAACNJQAAiCIAAIYdBgCDGxAAfxwaAHwdJAB6HS4Adx42AHYePgB0HkUAch9LAHEf&#10;UQBvH1gAbh9eAGwfZQBrIG0AaSB2AGghgQBmIY0AZSKaAGMiqABiI7gAYSPNAGAk6QBgJPoAXyT/&#10;AF8k/wBfJP8AyiwAALYvAACkLwAAli8AAIwtAACFKgAAgCgAAH0kAAB6Ig0AdiMVAHMjIABxJCkA&#10;byQyAG0kOgBrJUEAaiVHAGglTQBmJVQAZSVaAGQmYQBiJmkAYSZyAF8nfQBeJ4oAXSiXAFsppQBa&#10;KbUAWirKAFkq5wBYKvgAWCr/AFgq/wBYKv8AxTEAAK8zAACeMwAAkDMAAIYyAAB/LwAAeS0AAHUq&#10;AAByKAoAbygSAGspGwBpKSUAZyotAGUqNQBjKj0AYipDAGAqSgBfK1AAXitXAFwrXgBbLGYAWSxv&#10;AFgtegBXLYcAVi6VAFQuowBTL7MAUy/HAFIv5QBSL/cAUi//AFIv/wBSL/8AwTYAAKo2AACZNgAA&#10;izYAAIE1AAB5MwAAczEAAG8vAABrLgYAaC0QAGQuGABiLiEAYC8qAF4vMQBcLzkAWy9AAFkvRgBY&#10;L00AVzBTAFYwWwBUMWMAUzFsAFIydwBRMoQATzOSAE4zoQBNM7EATTTFAUw04wFMNPYATDT/AEw0&#10;/wBMM/8AuzkAAKY5AACVOQAAhzkAAHw5AAB0NwAAbjQAAGkzAABlMgIAYTINAF4yFABcMx4AWjMm&#10;AFgzLgBWMzUAVTQ8AFM0QwBSNEoAUTRQAFA1WABONWAATTZqAEw2dQBLN4IASjeQAEk4nwBIOLAB&#10;RzjDAUc44QFHOPUBRzj/AUc4/wFHOP8BtzsAAKI8AACRPAAAgzwAAHg8AABwOgAAajcAAGQ2AABg&#10;NgAAXDYLAFk3EgBWNxoAVDcjAFI3KwBQNzIATzg5AE04QABMOEcASzhOAEo5VQBJOV4ASDpoAEc6&#10;cwBGO4AARTuOAEQ8ngBDPK4BQjzCAUI93wFCPPMBQjz/AUI8/wFCO/8Bsz0AAJ4+AACNPgAAfz4A&#10;AHU+AABsPQAAZjoAAGA5AABbOgAAVzoIAFM7EABROxgATjsgAEw7KABLOy8ASTw2AEc8PQBHPEQA&#10;Rj1LAEU9UwBEPlwAQz5mAEI/cQBBP34AQD+NAD9AnAA+QK0BPUDAAT1A3QE9QPIBPUD/AT4//wE+&#10;P/8BrkAAAJpAAACJQQAAfEEAAHFBAABoQAAAYTwAAFs9AABWPgAAUj4FAE4/DgBMPxUAST8dAEdA&#10;JQBGQCwAREAzAENAOgBCQUIAQUFJAEBBUQA/QloAPkJjAD1DbwA8Q3wAO0OLADpEmwA5RKsBOUS+&#10;AThE2wE5RPEBOUP+ATlD/wE5Q/8BqkIAAJZDAACGQwAAeEMAAG5DAABlQwAAXUAAAFZAAABRQgAA&#10;TUICAElDDABGQxIAREQaAEJEIgBBRCoAP0UxAD5FOAA9RT8APEZHADtGTwA6RlcAOUdhADhHbAA3&#10;R3oANkiJADVImQA0SKoANEi9ADNI2QA0SPAANEf9ADRH/wA1Rv8ApkQAAJJFAACCRgAAdUYAAGpG&#10;AABhRQAAWUQAAFFEAABMRgAASEcAAERHCgBBSBAAP0kYAD1JIAA8SScAOkouADlKNgA4Sj0AN0tE&#10;ADZLTAA1S1UANExfADNMagAyTHcAMUyGADBMlwAvTagALk27AC5N1QAuTO8AL0z9AC9L/wAwS/8A&#10;oUcAAI5IAAB+SAAAcUgAAGZJAABdSAAAVUgAAExJAABHSgAAQksAAD9MBgA7TQ4AOU4VADdOHQA2&#10;TyQANU8rADNPMwAyUDoAMVBCADBQSgAvUVIALlFcAC1RZwAsUXUAK1GEACpSlQApUqYAKVK5AChS&#10;0gApUe4AKVD8ACpQ/wAqT/8AnEoAAIlKAAB6SwAAbUsAAGNMAABaTAAAUUwAAEhNAABDTwAAPVAA&#10;ADlSAgA1UwwAM1QSADFUGQAwVSEALlUoAC1VLwAsVjcAK1Y+ACpWRgApVk8AKFdZACdXZAAmV3IA&#10;JVeBACRXkgAjV6QAIle3ACJXzwAiV+wAI1b6ACNV/wAkVf8Alk0AAIROAAB1TgAAaU4AAF9PAABW&#10;TwAATVAAAEVSAAA/UwAAOVYAADNYAAAvWggAK1sPACpbFQAoXB0AJ1wkACZcKwAlXDMAJF06ACNd&#10;QwAiXUwAIV1WACBeYQAfXm4AHl5+AB1ejwAcXqEAG160ABpdzAAbXekAG1z5ABxb/wAcW/8AkFEA&#10;AH5RAABwUQAAZFIAAFtSAABSUwAASlQAAEFXAAA7WQAANVsAAC5eAAAoYAMAJGIMACJjEQAhYxgA&#10;H2QgAB5kJwAdZC4AHGQ2ABtlPgAaZUcAGWVRABhlXQAXZWoAFmV6ABVliwAUZZ4AE2WxABJlyAAS&#10;ZOcAE2P3ABRi/wAUYv8AiVQAAHhVAABrVQAAYFYAAFdWAABPVwAARlkAAD1cAAA2XwAAMGIAAClk&#10;AAAjZwAAHWoHABlsDgAYbBMAFm0aABVtIQAUbSkAFG0wABNtOQASbkIAEW5MABBuWAAPbmUADm51&#10;AA1uhwANbpoADG2tAAttwgALbOAADGvzAA1r/QANav8AglkAAHJZAABmWQAAXFoAAFRaAABKXAAA&#10;QV8AADljAAAxZgAAKmkAACRsAAAdbwAAF3IAABJ1CQAPdw8ADncUAA53GwANdyMADHcqAAt3MwAK&#10;dzwACXdHAAh3UgAHd18ABXdvAAR3gAADd5QAAXanAAB2uwABddUAAXTrAAJ09gACdPwAe10AAG1d&#10;AABiXgAAWV4AAE5gAABFYwAAPGcAADNrAAArbgAAJHIAAB51AAAXeQAAEnwAAA1/BgAJgQwABYER&#10;AAOBFgACgR0AAYEkAACBLQAAgjYAAIJAAACCTAAAglkAAIJoAACCeQAAgo0AAIGgAACAtAAAgMsA&#10;AH/nAAB+8gAAfvkAdGIAAGhiAABeYgAAU2QAAElnAAA/awAANnAAAC10AAAleAAAHnwAABeAAAAR&#10;gwAADYYAAAiJBAACiwoAAIsOAACLEwAAjBgAAIwfAACNJgAAjS8AAI45AACORAAAjlEAAI5gAACO&#10;cQAAjoUAAI6ZAACNrQAAjMMAAIzfAACL7gAAi/YAbmgAAGRnAABYaQAATWwAAEJxAAA4dgAAL3sA&#10;ACZ/AAAehAAAFogAABCMAAAMjwAABpIAAACVAAAAlgcAAJcMAACXDwAAmBMAAJkYAACaHwAAmyYA&#10;AJswAACcOwAAnEgAAJxXAACcaAAAnHsAAJyQAACbpQAAm7oAAJrQAACa5wAAmvEAam0AAF5vAABR&#10;cgAARncAADt8AAAxggAAJ4cAAB6MAAAWkQAAEJUAAAqZAAAEnAAAAKAAAACiAAAAowEAAKMGAACk&#10;CwAApQ4AAKYSAACnFwAAqB4AAKomAACrMQAAqz4AAKxNAACsXQAArHAAAKyFAACsmwAAq68AAKvD&#10;AACr2QAAqugAZHUAAFd5AABLfgAAP4QAADSKAAApkAAAH5YAABabAAAQnwAACaMAAAGnAAAAqgAA&#10;AK4AAACwAAAAsAAAALEAAACyAwAAtAgAALUNAAC2EAAAtxUAALkdAAC7JgAAvDMAAL1BAAC9UgAA&#10;vWQAAL55AAC+kAAAvaQAAL23AAC9xgAAvdcAXH8AAFCFAABEiwAAOJIAACyZAAAhnwAAF6QAABCp&#10;AAAJrgAAALIAAAC2AAAAuQAAAL0AAAC/AAAAvwAAAMAAAADBAAAAwwAAAMQFAADGCgAAxw4AAMkT&#10;AADLHAAAziYAANA1AADRRQAA0lcAANJrAADTggAA05cAANOpAADSuAAA0sQAVYwAAEmTAAA9mgAA&#10;MKIAACWoAAAargAAEbQAAAm5AAAAvQAAAMEAAADEAAAAyAAAAMsAAADNAAAAzQAAAM8AAADQAAAA&#10;0gAAANQAAADYAAAA2gYAAN0MAADgEQAA4xoAAOYnAADnOAAA6EoAAOldAADqcgAA64gAAOubAADs&#10;qAAA7LIA/wANAP8ACwD/AAsA/wAQAP8AGgD/ACYA/wAyAP8APQD/AEgA+wBSAPgAWgD2AGIA8wBp&#10;APEAbwDwAHUA7gB6AOwAfwDrAIQA6QCKAOgAkADmAJYA5ACdAOIApQDhAK8A3wC7AN0AywDbAOYA&#10;2QD3ANgA/wDYAP8A1wD/ANcA/wDUAP8A/wAIAP8ABAD/AAQA/wANAP8AFQD+ACEA+gAsAPcAOAD0&#10;AEMA8ABNAO0AVQDqAF0A5wBkAOQAagDiAHAA4AB1AN4AegDdAH8A2wCFANkAiwDVAJEA0wCZANEA&#10;oADPAKoAzQC1AMsAxADJAN0AyADxAMcA/wDGAP8AxgD/AMYA/wDHAP8A/wAAAP8AAAD/AAAA/wAK&#10;APgAEQDxABwA7AAnAOkAMgDmAD0A4gBHAN0AUADZAFgA1QBfANIAZQDQAGoAzgBwAMwAdQDKAHoA&#10;yQB/AMcAhQDFAIwAwwCUAMEAnAC/AKUAvQCwALsAvQC6ANAAuADrALcA+wC2AP8AtgD/ALYA/wC2&#10;AP8A/wAAAP8AAAD9AAAA8wAFAOkADgDhABYA2wAhANUALQDRADcAzgBBAMoASgDHAFIAxABZAMIA&#10;XwDAAGUAvgBqALwAbwC7AHQAuQB6ALcAgAC2AIcAtACOALIAlwCwAKAArgCqAK0AtwCrAMgAqQDj&#10;AKgA9QCnAP8ApwD/AKcA/wCmAP8A/wAAAP4AAADxAAAA5QAAANcACgDNABEAxwAcAMIAJgC/ADEA&#10;vAA7ALoARAC3AEwAtABTALIAWQCxAF8ArwBkAK0AaQCsAG8AqgB0AKkAegCnAIEApgCJAKQAkQCi&#10;AJsAoAClAJ4AsgCdAMEAmwDaAJoA7wCZAP0AmAD/AJgA/wCYAP8A/QAAAPAAAADhAAAA0QAAAMYA&#10;BAC9AA0AtwAVALMAIACwACsArQA1AKsAPgCoAEYApgBNAKQAVACjAFkAoQBfAKAAZACeAGkAnQBu&#10;AJsAdQCaAHsAmACDAJYAjACVAJYAkwChAJEArQCPALsAjQDPAIwA6QCLAPgAjAD/AIwA/wCMAP8A&#10;8wIAAOIHAADMBwAAvwQAALcAAACxAAgAqwAQAKcAGQCkACQAoAAuAJ4ANwCcAEAAmgBHAJgATgCW&#10;AFQAlQBZAJMAXgCSAGQAkABpAI8AbwCNAHYAiwB+AIoAiACIAJIAhgCdAIUAqQCDALgAgQDKAIAA&#10;5QCAAPUAfwD/AH8A/wB/AP8A6A0AANAQAAC+EAAAsQ4AAKgNAACjCAAAoAIMAJwAEwCYAB0AlQAn&#10;AJIAMQCQADkAjgFBAIwBSACKAk4AiQJUAIcCWQCGAl8AhANkAIMDawCBA3IAgAR6AH4EhAB9BY4A&#10;ewWaAHkGpwB4BrUAdgfIAHUI4wB1CfQAdAr/AHMK/wBzCv8A3RUAAMQXAACxFwAApRYAAJwTAACW&#10;EQAAlA0EAJMIDQCOBxUAiwkgAIgJKgCFCjMAgws7AIELQgCAC0kAfgtPAH0MVAB7DFoAegxgAHgM&#10;ZwB3DG4AdQ12AHQNgAByDYwAcA2ZAG8OpgBtDrUAbA7JAGsP5gBqEPcAaRD/AGkQ/wBpEP8A0B0A&#10;ALkeAACoHgAAmx0AAJIbAACLGQAAiBUAAIcRBwCFDhAAgQ8aAH4QJAB7EC0AeRA2AHcRPQB2EUQA&#10;dBFKAHMRUABxEVYAcBFcAG4SYgBtEmoAaxJzAGkTfQBoE4kAZhOWAGUUowBjFbMAYhXGAGIW4wBh&#10;FvYAYBf/AGAX/wBgF/8AxyIAALAjAACfJAAAkiMAAIkiAACCIAAAfh0AAHwZAAB6FQ0AdxUVAHQW&#10;HwBxFigAbxcwAG4XOABsFz8AaxdFAGkYSwBoGFEAZhhYAGUYXgBjGWYAYhlvAGAZeQBfGoUAXRuS&#10;AFwboQBbHLAAWhzDAFkd4ABYHvQAWB7/AFge/wBYHv8AvycAAKkoAACZKAAAiygAAIInAAB7JQAA&#10;diMAAHMgAABxHAkAbhwRAGscGgBpHSMAZx0sAGUdMwBjHjoAYh5BAGAeRwBfHk0AXh5UAFwfWwBb&#10;H2IAWSBrAFggdgBWIYIAVSGQAFQingBTIq4AUiPAAFEj3QBRJPIAUST/AFEk/wBRI/8AuSsAAKMs&#10;AACTLAAAhi0AAHwsAAB0KgAAbygAAGslAABpIgUAZiEOAGMiFgBhIh8AXyMnAF0jLwBcIzYAWiM9&#10;AFkkQwBXJEoAViRQAFUkVwBTJV8AUiVoAFEmcwBPJn8ATieNAE0onABMKKwASym+AEsp2gBKKfEA&#10;Sin/AEsp/wBLKf8Asy4AAJ4vAACOMAAAgTAAAHcvAABvLgAAaisAAGUqAABjJwEAXycMAFwnEwBa&#10;JxsAWCgkAFYoKwBVKDIAUyg5AFIpQABQKUYATylNAE4pVABNKlwATCplAEorcABJK3wASCyLAEct&#10;mgBGLaoARS68AEUu1gBFLu8ARS7+AEUu/wBFLf8ArjEAAJoyAACJMwAAfDMAAHIzAABrMQAAZS8A&#10;AGAtAABdLAAAWSwJAFYsEABULBgAUiwgAFAsKABOLS8ATS02AEwtPABKLUMASS1KAEguUQBHLlkA&#10;Ri9jAEUwbQBDMHoAQjGJAEExmABBMqgAQDK7AD8y0wA/Mu4AQDL9AEAy/wBAMv8AqjMAAJY1AACG&#10;NQAAeTYAAG41AABmNQAAYTIAAFwwAABXMAAAVDAGAFEwDgBOMBUATDEdAEoxJQBIMSwARzEyAEYx&#10;OQBEMUAAQzJHAEIyTwBBM1cAQDNgAD80awA+NXgAPTWHADw2lgA7NqcAOza5ADo20QA6Nu0AOzb8&#10;ADs2/wA7Nv8ApjYAAJI3AACCOAAAdTgAAGs4AABjNwAAXTYAAFczAABTNAAATzQDAEs0DABJNBIA&#10;RjUaAEU1IgBDNSkAQTUvAEA1NgA/Nj0APjZEAD03TAA8N1UAOzheADo4aQA5OXYAODmFADc6lQA3&#10;OqUANjq4ADU6zwA2OuwANjr7ADY5/wA3Of8AojgAAI45AAB+OgAAcjsAAGg7AABfOgAAWTkAAFM2&#10;AABONwAASjgAAEY4CgBEORAAQTkXAD85HwA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3O1MANjxc&#10;ADU8ZwA0PXQAMz2DADM+kwAyPqQAMT62ADE+zQAxPuoAMT76ADI9/wAyPf8AnjsAAIs8AAB7PAAA&#10;bj0AAGQ9AABcPQAAVTwAAE46AABJOwAARTwAAEE9BwA+PQ4APD0VADo+HAA5PiMANz4qADY/MQA1&#10;PzgAND9AADNASAAyQFAAMUBaADBBZQAvQXIALkKBAC1CkQAtQqIALEK1ACtCywAsQukALEL5AC1B&#10;/wAtQf8AmT0AAIc+AAB3PwAAaz8AAGFAAABZPwAAUj8AAEk+AABEPwAAQEAAADxBBAA5Qg0AN0IS&#10;ADVDGQAzQyEAMkMoADFELwAwRDYAL0Q9AC5FRQAtRU4ALEVYACtGYwAqRm8AKUZ+AChGjwAnR6EA&#10;JkezACZHyQAmRucAJ0b4AChF/wAoRf8AlUAAAIJBAABzQgAAZ0IAAF5CAABVQgAATkIAAEVCAAA/&#10;RAAAO0UAADdGAAA0RwoAMUgQAC9IFgAuSR4ALEklACtJLAAqSTMAKUo6AChKQgAnSksAJktVACVL&#10;YAAkS20AI0t8ACJLjQAhTJ8AIUyxACBMxwAgS+YAIUv3ACJK/wAiSv8AkEMAAH5EAABvRAAAZEUA&#10;AFpFAABSRQAASkYAAEFHAAA8SAAAN0kAADJLAAAuTQcAK04OAClOEwAnTxoAJk8hACVPKAAkTzAA&#10;I1A3ACJQPwAhUEgAIFBSAB9RXQAeUWoAHVF5ABxRigAbUZwAGlGvABlRxQAZUeQAGlD2ABtP/wAc&#10;T/8AikYAAHlHAABrRwAAYEgAAFZIAABOSAAAR0kAAD5LAAA5TAAAM04AAC5QAAAoUwIAJFQLACJV&#10;EAAgVRYAH1YeAB5WJAAdViwAHFYzABtXOwAaV0QAGVdOABhXWQAXWGYAFVh1ABRYhwAUWJoAE1es&#10;ABJXwgASV+EAE1b0ABRV/wAUVf8AhEkAAHRKAABmSwAAXEsAAFNLAABLTAAARE0AADxPAAA1UQAA&#10;L1QAAClWAAAkWQAAHlsHABpdDQAYXRIAF10ZABZeIAAVXicAFF4uABNeNwASXkAAEV9KABFfVQAQ&#10;X2IAD19xAA5fgwANX5YADV+pAAxevgAMXtoADV3wAA1c/AAOXP8Afk0AAG5OAABiTgAAWE8AAE9P&#10;AABIUAAAQFIAADhUAAAwVwAAKloAACRdAAAfXwAAGWIBABNlCQARZg8AEGYUAA9mGwAOZyIADWcp&#10;AA1nMgAMZzsAC2dFAApnUAAJZ10AB2dsAAZnfQAFZ5AABGajAAJmtwADZc8ABGXpAARk9QAEZPwA&#10;d1EAAGlSAABdUgAAVFIAAExTAABDVQAAO1gAADNbAAArXgAAJWEAAB9kAAAZZwAAE2oAAA9tBgAL&#10;cAwACHD/4v/iSUNDX1BST0ZJTEUABAkRAAdwFgAFcB0ABHAkAANwLAACcDUAAHA/AABwSgAAcFcA&#10;AHBlAABwdgAAcIoAAG+eAABvsgAAbsgAAG3lAABt8gAAbfkAcFYAAGNWAABZVgAAUVcAAEdYAAA+&#10;WwAANl8AAC5iAAAmZgAAH2oAABltAAATcAAADnMAAAt2BAAFeAsAAXgPAAB5EwAAeRkAAHkfAAB6&#10;JgAAei8AAHo5AAB6RAAAelAAAHpfAAB6cAAAeoMAAHqYAAB6rAAAecIAAHjfAAB47wAAd/cAalsA&#10;AF9bAABWWwAATFwAAEJgAAA5YwAAMGgAAChsAAAgcAAAGXQAABN3AAAOewAACX4AAASBAgAAgggA&#10;AIMNAACDEAAAhBQAAIUZAACGIAAAhigAAIcxAACHPAAAh0kAAIdXAACHaAAAh3sAAIeQAACGpQAA&#10;hboAAIXTAACE6gAAhPQAZWAAAFxgAABRYQAARmQAADxpAAAybQAAKXIAACF3AAAZewAAEoAAAA2D&#10;AAAIhwAAAooAAACNAAAAjgQAAI4JAACPDQAAkBAAAJEUAACSGQAAkyAAAJQpAACVMwAAlUAAAJZO&#10;AACWXwAAlXIAAJWIAACVnQAAlLIAAJTIAACT4gAAk+4AYWUAAFZmAABKagAAP24AADV0AAAreQAA&#10;IX8AABmEAAARiQAADI0AAAaRAAAAlAAAAJgAAACaAAAAmwAAAJwCAACdBwAAngsAAJ8OAAChEgAA&#10;ohgAAKMgAAClKQAApjYAAKZEAACmVQAApmgAAKZ9AACmlAAApakAAKS9AACk0QAApOQAW2wAAE9w&#10;AABDdQAAOHsAAC2BAAAjhwAAGY0AABGSAAALlwAABJwAAACgAAAAowAAAKYAAACoAAAAqQAAAKoA&#10;AACsAAAArQQAAK4JAACwDQAAsREAALMXAAC1IAAAtisAALc6AAC3SwAAuFwAALhxAAC4iAAAuJ0A&#10;ALixAAC3wgAAt9AAVHYAAEh8AAA8ggAAMYkAACaQAAAblwAAEp0AAAyiAAADpwAAAKsAAACuAAAA&#10;sgAAALYAAAC4AAAAuAAAALoAAAC7AAAAvQAAAL4AAADABQAAwQsAAMMQAADGFgAAySAAAMouAADL&#10;PgAAzFAAAMxkAADNegAAzZEAAM2kAADNtAAAzcAATYMAAEGKAAA1kQAAKZkAAB6gAAATpgAADKwA&#10;AAOxAAAAtgAAALoAAAC+AAAAwgAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAAAM4AAADQAAAA0gEA&#10;ANUIAADZDgAA3RUAAOEhAADiMQAA5EMAAOVWAADmawAA5oIAAOeWAADnpQAA5rAA/wAJAP8ABQD/&#10;AAYA/wAOAP8AFgD/ACEA/wAtAP8AOAD9AEMA+QBNAPUAVQDyAF0A8ABjAO4AaQDsAG8A6gB0AOkA&#10;egDnAH8A5gCFAOQAiwDjAJEA4QCZAN8AoQDcAKoA2gC2ANcAxgDVAOEA0wD0ANIA/wDRAP8A0QD/&#10;AM8A/wDKAP8A/wABAP8AAAD/AAEA/wAMAP8AEgD6AB0A9gAoAPMAMwDwAD4A7ABIAOgAUADlAFgA&#10;4gBeAN8AZADdAGoA2wBvANkAdADWAHoA1AB/ANIAhQDQAIwAzgCTAMwAnADJAKUAxwCwAMYAvgDE&#10;ANQAwgDuAMEA/gDAAP8AwAD/AL8A/wC+AP8A/wAAAP8AAAD/AAAA+gAHAPEADwDrABgA5gAjAOIA&#10;LgDgADgA2wBCANUASwDRAFIAzgBZAMsAXwDJAGUAxwBqAMYAbwDEAHQAwgB6AMEAgAC/AIYAvQCO&#10;ALsAlgC5AKAAtwCqALYAtwC0AMoAsgDmALEA+ACwAP8ArwD/AK8A/wCwAP8A/wAAAP8AAAD3AAAA&#10;6gACAOEADADXABMA0AAdAMwAKADJADIAxgA8AMIARQC/AE0AvABTALoAWQC4AF8AtwBkALUAaQC0&#10;AG4AsgB0ALEAegCvAIAArQCIAKwAkQCqAJoAqAClAKYAsQCkAMEAowDcAKEA8gChAP8AoAD/AKAA&#10;/wChAP8A/wAAAPcAAADoAAAA2QAAAMsACADDABAAvQAYALkAIgC2ACwAtAA2ALIAPwCvAEcArABN&#10;AKsAVACpAFkApwBeAKYAYwClAGgAowBuAKIAdACgAHoAngCCAJwAiwCbAJUAmQCfAJgArACWALoA&#10;lADPAJMA6wCSAPsAkgD/AJIA/wCRAP8A9wAAAOcAAADTAAAAxgAAALsAAgCzAAwArQASAKoAHACn&#10;ACYApAAwAKMAOACgAEAAngBHAJwATgCaAFMAmQBYAJcAXQCWAGMAlQBoAJMAbgCSAHQAkAB8AI8A&#10;hQCNAI8AiwCaAIoApwCIALUAhgDHAIUA5ACEAPUAhAD/AIMA/wCDAP8A7AAAANMAAADBAQAAtAAA&#10;AKwAAACmAAcAoAAOAJ0AFgCaACAAlwApAJUAMgCTADoAkQBBAI8ASACNAE0AjABTAIsAWACJAF0A&#10;iABjAIcAaQCFAG8AgwB3AIIAgACAAIoAfgCWAH0AowB7ALAAegDCAHkA3QB4APEAdwD9AHgA/wB4&#10;AP8A3goAAMQLAACyDAAApgsAAJ0IAACZBAAAlQAKAJEAEQCOABkAiwAjAIkALACHADQAhQA7AIMA&#10;QgCCAEgAgABOAH8AUwB9AFgAfABeAHsAZAB5AGoAeAByAHYAewB0AIYAcwCSAHEAnwBwAK0AbgC+&#10;AG0B1gBtAu0AbAP6AGwD/wBsA/8AzhAAALcRAACmEgAAmhEAAJEQAACLDgAAiQsDAIcFDACEARMA&#10;gQEcAH4CJQB8Ay4AegM2AHgEPAB3BEMAdQVIAHQFTgBzBVQAcQVZAHAGXwBuBmYAbQZuAGsHeABq&#10;B4MAaAiQAGcJnQBlCawAZAm8AGMK1ABjC+wAYgz6AGIM/wBiDP8AwxYAAK0XAACdGAAAkBgAAIcW&#10;AACBFAAAfREAAHwOBgB8Cg4AeAoWAHULHwByCygAcAwwAG8MNwBtDD4AbAxEAGsNSgBpDU8AaA1V&#10;AGcNXABlDWMAYw5rAGIOdQBgDoEAXw6OAF0PnABcEKsAWxC9AFoQ1gBZEfAAWRH9AFkR/wBZEf8A&#10;uRsAAKUdAACUHgAAiB4AAH4dAAB4GwAAdBgAAHEVAABxEQkAbxARAGwQGQBpECIAZxEqAGYRMgBk&#10;ETkAYxE/AGIRRQBgEksAXxJRAF0SWABcEl8AWhNoAFkTcgBXFH0AVhSLAFQVmQBTFakAUha6AFEW&#10;0gBRF+0AURf9AFEX/wBRF/8AsiAAAJ4iAACOIgAAgSMAAHciAABwIQAAbB4AAGkbAABnGAQAZhUO&#10;AGMWFQBhFh4AXxYmAF0WLQBcFzQAWhc7AFkXQQBYGEcAVhhNAFUYVABTGFwAUhlkAFEZbgBPGnoA&#10;ThuIAE0blwBLHKYAShy4AEodzwBJHesASR37AEkd/wBKHf8ArCQAAJglAACIJgAAeycAAHEmAABq&#10;JQAAZiMAAGIhAABgHgAAXhwLAFsbEgBZHBoAVxwiAFUcKQBUHDAAUx03AFEdPQBQHUMATx1KAE0e&#10;UQBMHlgASx9hAEkfawBIIHcARyCFAEYhlABEIqQARCK2AEMizABDI+kAQyP6AEMj/wBDIv8ApicA&#10;AJMpAACDKgAAdioAAG0qAABlKQAAYCcAAFwlAABZIwAAVyEHAFUhDwBSIRYAUCEeAE4hJQBNIiwA&#10;TCIzAEoiOQBJIkAASCJGAEcjTQBFI1UARCReAEMkaQBCJXUAQCaDAD8mkgA+J6MAPie0AD0nygA9&#10;KOgAPSj5AD0n/wA+J/8AoioAAI4rAAB/LQAAci0AAGgtAABhLAAAXCsAAFgoAABUJgAAUSYEAE4l&#10;DQBMJRMASiYaAEgmIgBHJikARSYvAEQmNgBDJzwAQSdDAEAnSwA/KFMAPilcAD0pZgA8KnIAOyqB&#10;ADorkAA5K6EAOCyyADcsyAA3LOYAOCz4ADgs/wA4LP8AnSwAAIouAAB7LwAAbzAAAGUwAABdLwAA&#10;WC4AAFMrAABQKgAATCoAAEkqCwBGKhEARCoXAEIqHwBBKiUAPyosAD4rMwA9KzkAPCtAADssSAA6&#10;LFAAOS1ZADguZAA3LnAANi9/ADUvjwA0MJ8AMzCxADIwxwAyMOUAMzD3ADMw/wA0L/8AmS8AAIcx&#10;AAB3MgAAazIAAGIyAABaMgAAVDEAAE8vAABLLQAARy4AAEQuCABBLg4APy4UAD0uHAA7LiIAOS8p&#10;ADgvLwA3LzYANjA+ADUwRgA1MU4ANDFXADMyYgAyMm4AMTN9ADAzjQAvNJ4ALjSwAC00xQAtNOMA&#10;LjT2AC8z/wAvM/8AlTEAAIMzAAB0NAAAaDUAAF41AABXNAAAUTQAAEsyAABGMQAAQjIAAD8yBQA8&#10;Mg0AOTMSADgzGQA2MyAANDMmADMzLQAyNDQAMTQ7ADA1QwAwNUwALzZVAC42YAAtN2wALDd7ACs3&#10;iwAqOJwAKTiuACg4wwAoOOIAKTj1ACo3/wAqN/8AkjQAAH81AABxNgAAZTcAAFs3AABUNwAATTYA&#10;AEc2AABCNQAAPTYAADo2AgA3NwsANDcQADI3FgAxOB0ALzgkAC44KwAtOTIALDk5ACs5QQAqOkkA&#10;KjpTACk7XgAoO2oAJzt5ACY8iQAlPJsAJDytACM8wgAjPOAAJDz0ACU7/wAlO/8AjTYAAHw4AABt&#10;OQAAYjkAAFg6AABROQAASjkAAEQ5AAA9OQAAOToAADU7AAAyOwgALzwOAC09FAAsPRoAKj0hACk9&#10;KAAoPi8AJz42ACY+PgAlP0cAJD9QACNAWwAiQGgAIUB2ACBAhwAfQZkAH0GrAB5BwAAeQd4AH0Dz&#10;AB9A/gAgP/8AiTkAAHg6AABpOwAAXjwAAFU8AABNPAAARzwAAEA8AAA4PQAAND4AADBAAAAtQQUA&#10;KkIMACdCEQAmQxgAJEMeACNDJQAiQywAIUQzACBEOwAfREQAHkVOAB1FWQAcRWUAG0V0ABpFhQAZ&#10;RpcAGUapABhGvgAXRdwAGEXxABlE/QAaRP8AhDwAAHM9AABmPgAAWz8AAFI/AABKPwAARD8AAD1A&#10;AAA2QQAAMUMAACxEAAAnRgEAJEcKACFIDwAgSRQAHkkbAB1JIgAcSSkAG0owABpKOAAZSkEAGEpL&#10;ABdLVQAWS2IAFUtxABRLggATS5QAEkunABJLvAARS9kAEkrwABNK/AAUSf8Afz8AAG9AAABhQQAA&#10;V0IAAE5CAABHQgAAQUIAADpDAAAyRQAALUcAAChJAAAjSwAAHk0GABtPDQAYUBEAF1AXABZQHgAV&#10;UCUAFFAsABNRNAASUT0AEVFHABFRUgAQUV8AD1JtAA5SfgANUZEADVGkAAxRuAAMUdEADVDsAA1Q&#10;+gAOT/8AeUMAAGpEAABdRAAAU0UAAEtFAABERQAAPkYAADZIAAAvSgAAKUwAACRPAAAfUQAAGlMA&#10;ABRWCQARVw4AEFgTABBYGQAPWCAADlgoAA1YMAANWDkADFhDAAtYTgAKWFoACFhoAAdYeQAGWIwA&#10;BVifAARYswAEV8oABVfmAAVX8wAGVvwAc0YAAGRHAABZSAAAUEgAAEhIAABBSQAAOkoAADJNAAAr&#10;UAAAJVIAACBVAAAaWAAAFVoAABBdBgAMYAwACmAQAAlgFQAIYBwAB2AjAAVgKwAEYDQAA2A9AAFg&#10;SQAAYFUAAGBjAABgcwAAYIYAAF+aAABfrgAAX8QAAF7iAABe8AAAXvgAbEoAAF9LAABVSwAATEwA&#10;AEVMAAA9TgAANVAAAC5TAAAnVgAAIFkAABpcAAAVXwAAEGIAAA1lBAAIZwsAA2cOAABoEwAAaBgA&#10;AGgfAABpJgAAaS4AAGk4AABpQwAAaU8AAGldAABpbQAAaYAAAGmUAABoqQAAaL8AAGfcAABm7gAA&#10;ZvcAZk8AAFpPAABRTwAASk8AAEFRAAA4VAAAMFcAAChbAAAhXgAAGmIAABRlAAAQaAAADGsAAAdu&#10;AwABcAkAAHANAABxEAAAcRQAAHIaAABzIQAAcygAAHMxAABzPAAAdEgAAHNWAABzZgAAc3kAAHOO&#10;AABzowAAcrkAAHHSAABx6wAAcPQAYVMAAFZTAABPUwAARVUAADtYAAAyXAAAKmAAACJkAAAbaAAA&#10;FGwAAA9vAAALcgAABnYAAAB5AAAAegYAAHoKAAB7DgAAfBEAAH0VAAB+GwAAfyIAAIAqAACANQAA&#10;gEEAAIBPAACAXwAAgHEAAICGAACAnQAAf7IAAH7KAAB+5QAAffEAXFgAAFRYAABJWgAAP10AADVh&#10;AAAsZQAAI2oAABtvAAAUcwAADncAAAl7AAADfwAAAIIAAACEAAAAhgEAAIYGAACICgAAiQ0AAIoQ&#10;AACLFQAAjBsAAI4iAACPLAAAjzgAAI9GAACPVgAAj2gAAI9+AACPlQAAjqsAAI3BAACN3AAAjOsA&#10;WV0AAE5fAABDYgAAOGYAAC5sAAAkcQAAHHcAABR8AAAOgQAACIUAAACJAAAAjQAAAJAAAACSAAAA&#10;kwAAAJQAAACWAwAAlwgAAJgMAACaDwAAmxMAAJ0aAACfIwAAoC4AAKA8AACgTAAAoF4AAKB0AACf&#10;jAAAn6IAAJ+3AACeywAAnuAAU2QAAEdoAAA8bQAAMXMAACd5AAAdfwAAFIUAAA2LAAAGkAAAAJQA&#10;AACYAAAAnAAAAJ8AAAChAAAAogAAAKQAAAClAAAApwAAAKgEAACqCQAArA0AAK0SAACwGQAAsiMA&#10;ALIxAACyQgAAslQAALJpAACygAAAspgAALGsAACyvwAAsc4ATG4AAEBzAAA1egAAKoEAAB+IAAAV&#10;jgAADpUAAAaaAAAAnwAAAKQAAACoAAAArAAAAK8AAACxAAAAsQAAALMAAAC1AAAAtgAAALgAAAC6&#10;AAAAvAYAAL4MAADAEQAAwxkAAMUmAADFNwAAxkkAAMZdAADHcgAAx4oAAMifAADIrwAAyLwARnoA&#10;ADmBAAAuiQAAIpAAABeYAAAPnwAAB6UAAACqAAAArwAAALMAAAC3AAAAvAAAAL8AAADBAAAAwgAA&#10;AMQAAADFAAAAxwAAAMkAAADLAAAAzQAAAM8DAADSCgAA1hAAANwaAADdKgAA3jwAAN9QAADgZQAA&#10;4XsAAOGRAADiogAA4q0A/wACAP8AAAD/AAMA/wAMAP8AEwD/AB0A/wAoAP4AMwD7AD4A9wBIAPMA&#10;UADwAFcA7QBeAOsAZADoAGkA5wBvAOUAdADjAHkA4gB/AOAAhQDeAIwA3ACTANkAnADWAKYA0wCx&#10;ANEAwADPANoAzgDxAMwA/wDLAP8AywD/AMYA/wDBAP8A/wAAAP8AAAD/AAAA/wAIAPsAEAD2ABkA&#10;8gAkAO8ALgDtADkA6ABCAOMASwDgAFIA3QBZANkAXwDWAGQA0wBpANEAbgDPAHQAzgB5AMwAfwDK&#10;AIYAyACOAMYAlgDEAKAAwgCrAMAAuQC+AM0AvADqALsA/AC6AP8AugD/ALoA/wC2AP8A/wAAAP8A&#10;AAD+AAAA9AAEAOsADQDkABQA3wAfANsAKQDYADMA0wA9AM4ARQDKAE0AxwBTAMUAWQDDAF8AwQBk&#10;AL8AaQC9AG4AuwBzALoAeQC4AIAAtgCIALQAkACyAJoAsQClAK8AsgCtAMQArADhAKsA9gCqAP8A&#10;qgD/AKoA/wCqAP8A/wAAAP0AAADuAAAA4gAAANUACgDNABEAxwAZAMQAIwDBAC0AvwA3ALsAPwC3&#10;AEcAtQBOALIAUwCwAFkArwBeAK0AYwCsAGgAqwBtAKkAcwCoAHoApgCBAKQAigCjAJQAoQCfAJ8A&#10;rACeALsAnADSAJsA7gCaAP8AmgD/AJkA/wCZAP8A/gAAAO4AAADeAAAAywAAAMEABQC5AA0AtAAU&#10;ALEAHgCuACcAqwAwAKoAOQCnAEEApABIAKIATQChAFMAnwBYAJ4AXQCdAGIAmwBnAJoAbQCYAHMA&#10;lwB7AJUAhACUAI4AkgCZAJAApgCOALQAjQDIAIwA5gCLAPkAigD/AIoA/wCLAP8A8AAAANsAAADH&#10;AAAAugAAALAAAACoAAoApAAQAKAAGACdACEAmwAqAJoAMwCYADsAlgBBAJQASACSAE0AkQBSAI8A&#10;VwCOAFwAjABhAIsAZwCKAG4AiAB1AIcAfgCFAIgAgwCUAIIAoACAAK8AfwDAAH4A3QB9APIAfQD/&#10;AH0A/wB9AP8A4AAAAMYAAAC1AAAAqgAAAKIAAACbAAUAlQANAJIAEwCQABwAjQAkAIsALQCKADQA&#10;iAA7AIYAQgCFAEcAgwBNAIIAUgCBAFcAfwBcAH4AYgB9AGgAewBwAHoAeQB4AIMAdgCPAHUAnAB0&#10;AKoAcgC6AHEA0QBwAOwAcAD7AHAA/wBwAP8AzQQAALcGAACnBwAAmwYAAJMEAACOAAAAigAIAIYA&#10;DwCEABYAgQAeAH8AJwB9AC4AfAA2AHoAPAB5AEIAdwBHAHYATAB1AFIAcwBXAHIAXQBxAGMAbwBr&#10;AG4AdABsAH4AawCKAGkAmABoAKYAZwC2AGYAywBlAOcAZQD3AGUA/wBlAP8AwAwAAKsNAACbDgAA&#10;jw4AAIYNAACBCwAAfgcBAHwBCwB5ABEAdwAYAHUAIQBzACkAcQAwAG8ANgBuADwAbABCAGsARwBq&#10;AE0AaQBSAGgAWABmAF8AZQBnAGMAcABiAXoAYAGHAF8ClQBeAqMAXAOzAFwDxwBbBOQAWwX0AFsG&#10;/gBbBv8AtRAAAKESAACREwAAhRMAAHwSAAB2EQAAcw4AAHIMBABxBw0AbgQSAGwEGwBpBSMAZwUq&#10;AGYGMQBkBjcAYwY9AGIHQwBhB0kAXwdOAF4IVQBdCFwAWwljAFoJbQBYCngAVwqFAFYLkwBUC6IA&#10;UwuzAFIMxwBSDOQAUQ31AFEN/wBRDf8ArRUAAJkXAACJGAAAfRkAAHQYAABtFwAAahQAAGcRAABn&#10;DgcAZgwOAGMMFQBhDB0AXwwlAF0NLABcDTMAWw05AFoNPwBYDUUAVw1LAFYOUQBVDlkAUw5hAFIO&#10;awBQD3YAThCDAE0QkgBMEKIASxCyAEoRyABJEeUASRH3AEkS/wBJEf8ApRkAAJIcAACDHQAAdh4A&#10;AG0dAABmHAAAYhoAAF8XAABeFAEAXhEKAFsQEQBZERgAVxEgAFURJwBUES4AUxE0AFEROwBQEkEA&#10;TxJHAE4STgBMElUASxNeAEkTZwBIFHMARhSAAEUVjwBEFZ8AQxawAEIWxQBCF+MAQhf2AEIX/wBC&#10;F/8Anx0AAIwgAAB9IQAAcSIAAGgiAABhIQAAXB8AAFkcAABXGQAAVRYGAFQVDgBRFRQATxYcAE4W&#10;IwBMFioASxYwAEoWNwBJFz0ARxdDAEYXSgBFGFIAQxhaAEIZZABBGXAAPxp9AD4bjQA9G50APByu&#10;ADscwwA7HOEAOx31ADsc/wA8HP8AmiEAAIcjAAB4JAAAbCUAAGMlAABcJAAAVyMAAFMgAABRHgAA&#10;TxwCAE0bDABLGhEASBsYAEcbIABFGyYARBstAEMcMwBCHDkAQBxAAD8dRwA+HU8APR5YADweYgA6&#10;H20AOR97ADggiwA3IZsANiGtADUhwQA1Id8ANSHzADYh/wA2If8AliMAAIMmAAB0JwAAaCgAAF8o&#10;AABYJwAAUyYAAE8kAABMIgAASSAAAEcgCQBEHw8AQh8VAEAgHAA/ICMAPiApADwgLwA7ITYAOiE9&#10;ADkhRAA4IkwANyJVADYjXwA0I2sAMyR5ADIliQAxJZoAMCWrADAmvwAvJtwAMCbyADAm/wAxJf8A&#10;kSYAAH8oAABxKgAAZSoAAFwqAABVKgAATykAAEsoAABIJQAARCQAAEEkBQA/JA0APSQSADskGQA5&#10;JB8ANyQmADYkLAA1JTMANCU6ADMmQQAyJkoAMSdTADAnXQAvKGkALil3AC0phwAsKZgAKyqqACoq&#10;vQAqKtoAKyrxACsq/gAsKf8AjSgAAHwqAABtLAAAYi0AAFktAABRLQAATCwAAEcrAABDKAAAPygA&#10;ADwoAgA5KAsANygQADUoFgAzKBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0cALCtRACssWwAqLGcA&#10;KS11ACgthQAnLZcAJi6oACUuvAAlLtgAJi7wACYu/QAnLf8AiisAAHgtAABqLgAAXy8AAFYvAABO&#10;LwAASC4AAEMtAAA/LAAAOywAADcsAAA0LAkAMiwOADAtEwAuLRoALS0gACstJwAqLi0AKi41ACkv&#10;PQAoL0UAJzBOACYwWQAlMWUAJDFzACMxgwAiMpUAITKnACEyuwAgMtQAITLvACIx/AAiMf8Ahi0A&#10;AHUvAABnMAAAXDEAAFMxAABLMQAARTEAAEAwAAA7MAAANjAAADMwAAAwMQYALTENACsxEQApMhcA&#10;KDIeACcyJAAlMysAJTMyACQzOgAjNEMAIjRMACE1VwAgNWMAHzVxAB42gQAdNpMAHDalABs2uQAb&#10;NtIAHDbtAB02+wAdNf8AgjAAAHEyAABjMwAAWTQAAFA0AABJNAAAQjMAAD0zAAA3MwAAMTQAAC41&#10;AAArNQIAKDYLACU3EAAkNxUAIjcbACE4IgAgOCgAHzgwAB44NwAdOUAAHDlJABs6VAAaOmAAGTpu&#10;ABg6fwAXO5EAFzukABY7twAVO9AAFjrsABc6+gAYOf8AfTIAAG00AABgNQAAVTYAAE02AABGNgAA&#10;QDYAADo2AAA0NgAALjgAACo5AAAmOgAAIzsIACA8DgAePRIAHT0YABw9HwAbPiUAGj4tABk+NAAX&#10;Pj0AFj9HABU/UQAUP14AFD9sABNAfAASQI8AEUCiABFAtgAQQM4AET/rABI/+QASPv8AeTUAAGk3&#10;AABcOAAAUjkAAEo5AABDOQAAPTkAADc5AAAxOgAAKzwAACc9AAAiPwAAHkEEABpCCwAYQxAAF0MV&#10;ABVEGwAURCIAE0QpABNEMQASRDoAEUVDABBFTgAQRVsADkVpAA5FeQANRYwADUWfAAxFsgALRckA&#10;DEXlAA1E9gANRP8AdDkAAGU6AABYOwAATzsAAEc8AABAPAAAOjwAADQ8AAAuPgAAKEAAACNCAAAf&#10;RAAAGkYAABVICAASSg0AEUoSABBKGAAPSx4ADkslAA1LLQANSzYADEtAAAtLSgAKS1YACUtkAAhL&#10;dAAHS4cABUuaAARLrgAESsQABUrgAAVK8AAGSfoAbjwAAGA9AABUPgAASz4AAEQ+AAA9PgAANz8A&#10;ADFAAAAqQgAAJEUAAB9HAAAaSQAAFUwAABFOBQAOUQsAC1EQAApRFAAJURsACFEiAAdRKQAFUTIA&#10;BFI7AANSRgABUlIAAFJfAABSbwAAUoEAAFGWAABRqQAAUb8AAFDcAABQ7gAAUPcAaEAAAFtBAABQ&#10;QQAASEEAAEFBAAA7QgAANEMAAC1FAAAmSAAAIEsAABtNAAAWUAAAEVMAAA5VBAAKWAoABlgOAAJY&#10;EgAAWRcAAFkdAABZJQAAWS0AAFk2AABZQQAAWU0AAFpaAABaaQAAWXwAAFmQAABZpQAAWLoAAFjV&#10;AABX7AAAV/YAY0QAAFZFAABNRQAARUUAAD9FAAA3RwAAL0kAAChMAAAiTwAAG1IAABZVAAARWAAA&#10;DVoAAAldAwAEXwkAAGANAABgEAAAYRQAAGEZAABiIAAAYicAAGIxAABiOwAAYkcAAGJVAABjZAAA&#10;YnYAAGKLAABioAAAYbYAAGHPAABg6gAAYPUAXUgAAFJJAABKSAAAQ0gAADpKAAAyTQAAKlAAACNT&#10;AAAcVwAAFloAABFdAAANYAAACGMAAANmAQAAZwYAAGgLAABpDgAAahEAAGsVAABsGwAAbSIAAG0q&#10;AABtNAAAbUAAAG1OAABtXQAAbW8AAG2EAABsmgAAbLAAAGvIAABr5gAAavMAWE0AAE5NAABITAAA&#10;Pk4AADVRAAAsVAAAJFgAAB1cAAAWYAAAEGQAAAxnAAAHawAAAW4AAABwAAAAcgMAAHIHAABzCwAA&#10;dQ4AAHYRAAB3FgAAeBwAAHkjAAB6LQAAejkAAHpHAAB6VgAAeWgAAHp8AAB5lAAAeKoAAHjBAAB3&#10;3wAAd+8AVFEAAExRAABCUgAAOFUAAC9ZAAAmXgAAHmIAABZnAAAQawAAC28AAAVzAAAAdwAAAHoA&#10;AAB8AAAAfgAAAH8CAACABgAAgQoAAIMNAACEEQAAhhUAAIgcAACJJQAAijAAAIo+AACJTQAAiV8A&#10;AIlzAACIiwAAiKIAAIe5AACH0QAAhugAUlYAAEdXAAA8WgAAMl8AAChkAAAfaQAAFm8AABB0AAAK&#10;eQAAAn0AAACBAAAAhQAAAIgAAACKAAAAjAAAAI0AAACPAAAAkAQAAJIIAACTDAAAlRAAAJcVAACZ&#10;HQAAmycAAJs0AACbRAAAmlYAAJpqAACZggAAmpoAAJiwAACYxwAAl94AS1wAAEBgAAA1ZQAAK2oA&#10;ACFxAAAXdwAAEH0AAAmDAAABiAAAAIwAAACRAAAAlQAAAJgAAACaAAAAmwAAAJ0AAACfAAAAoAAA&#10;AKIAAACkBQAApgoAAKgOAACqFAAArR0AAK0qAACtOQAArUsAAK1fAACtdwAArJAAAKunAACrugAA&#10;q8sARWYAADlrAAAucQAAI3gAABl/AAAQhgAACY0AAACTAAAAmAAAAJ0AAAChAAAApQAAAKgAAACr&#10;AAAAqwAAAK4AAACvAAAAsQAAALMAAAC1AAAAtwEAALkHAAC8DQAAvxMAAMIfAADCLgAAwkAAAMJU&#10;AADBawAAwYMAAMCbAADBrQAAwbwAPnIAADJ4AAAngAAAHIgAABKQAAAKlwAAAJ0AAACjAAAAqAAA&#10;AK0AAACyAAAAtgAAALkAAAC7AAAAvAAAAL4AAADAAAAAwgAAAMQAAADGAAAAyAAAAMsAAADOBQAA&#10;0Q0AANYUAADXIwAA2DUAANlJAADaXgAA23UAANuMAADcnwAA3KsA/wAAAP8AAAD/AAAA/wAJAP8A&#10;EAD/ABkA/gAkAPwALwD5ADkA9ABDAPAASwDtAFIA6gBZAOcAXwDkAGQA4gBpAOAAbgDeAHMA3AB5&#10;ANoAfwDXAIYA1ACOANEAlgDPAKEAzACsAMoAuwDIANIAxgDuAMYA/wDFAP8AxQD/AL8A/wC6AP8A&#10;/wAAAP8AAAD/AAAA/gAFAPcADgDyABUA7gAfAOsAKgDpADQA4wA9AN4ARQDZAE0A1ABTANEAWQDO&#10;AF4AzABjAMoAaADJAG0AxwBzAMUAeQDDAIAAwQCIAL8AkAC9AJsAuwCmALkAtAC3AMgAtgDmALUA&#10;+wC0AP8AtAD/ALMA/wCuAP8A/wAAAP8AAAD4AAAA7QAAAOUACwDdABEA1wAaANIAJADPAC4AywA3&#10;AMcAQADDAEcAwABOAL4AUwC8AFkAugBeALgAYwC2AGgAtQBtALMAcwCxAHkArwCBAK0AigCrAJQA&#10;qQCgAKgArQCmAL4ApQDbAKQA9ACkAP8AowD/AKMA/wCiAP8A/wAAAPYAAADmAAAA1wAAAMsABgDE&#10;AA4AvgAVALsAHwC5ACgAtwAxALQAOgCwAEEArQBIAKsATgCpAFMApwBYAKYAXACkAGEAowBnAKEA&#10;bACgAHMAngB6AJ0AgwCbAI4AmQCZAJcApgCWALYAlQDMAJQA6wCTAP0AkwD/AJMA/wCTAP8A9wAA&#10;AOQAAADQAAAAwQAAALcAAgCvAAsAqwARAKcAGQClACIAowArAKIAMwCfADsAnABCAJsASACZAE0A&#10;lwBSAJYAVwCVAFsAkwBhAJIAZgCQAG0AjwB0AI0AfQCMAIcAigCTAIgAoACHAK8AhQDCAIUA4gCE&#10;APcAhAD/AIQA/wCEAP8A5QAAAM0AAAC8AAAArwAAAKYAAACeAAcAmgAOAJYAFACUAB0AkgAlAJEA&#10;LQCQADUAjQA8AIwAQgCKAEcAiABMAIcAUQCGAFYAhABbAIMAYACBAGcAgABuAH4AdwB9AIEAewCN&#10;AHoAmgB4AKkAdwC6AHYA0wB2AO8AdgD+AHUA/wB1AP8A0AAAALsAAACrAAAAnwAAAJcAAACQAAIA&#10;iwALAIgAEACGABcAhAAgAIIAJwCBAC8AfwA1AH0APAB8AEEAewBGAHkASwB4AFAAdwBVAHYAWwB0&#10;AGEAcwBpAHEAcQBwAHsAbgCHAG0AlQBrAKMAagC0AGoAyQBpAOgAaQD5AGkA/wBpAP8AwAAAAKwA&#10;AACcAgAAkAIAAIgAAACDAAAAfwAGAHsADQB5ABIAdwAaAHYAIgB0ACkAcwAwAHEANgBwADwAbwBB&#10;AG0ARgBsAEsAawBQAGoAVgBoAFwAZwBkAGUAbABkAHYAYwCCAGEAkABgAJ8AXwCvAF4AwwBeAOEA&#10;XgD0AF0A/wBdAP8AtAcAAKAJAACQCwAAhAsAAHwKAAB3BwAAdAQAAHEACQBvAA8AbQAVAGsAHABp&#10;ACMAaAAqAGcAMQBlADYAZAA8AGMAQQBiAEYAYABMAF8AUgBeAFgAXQBfAFsAaABaAHIAWAB+AFcA&#10;jABWAJsAVQCrAFQAvgBUANoAUwDvAFQA+wBUAP8AqQ0AAJYOAACHEAAAehAAAHIQAABsDgAAaQwA&#10;AGcJAwBmBAsAZAAQAGIAFwBgAB4AXgAlAF0AKwBcADEAWgA3AFkAPABYAEIAVwFHAFYBTgBVAlQA&#10;UwJcAFIDZQBRA28ATwR7AE4EigBNBZkATAWpAEsFvABKBtQASgftAEoH+QBKB/8AoRAAAI4SAAB+&#10;FAAAcxQAAGoUAABkEwAAYBEAAF4PAABdDQUAXQkNAFoGEgBYBxkAVgcgAFUHJwBTBy0AUggzAFEI&#10;OABQCD4ATwlEAE4JSgBMCVEASwpZAEoKYgBIC20ARwt6AEYMiABEDJgAQwypAEINvABCDdUAQg3u&#10;AEIN+wBCDf8AmhQAAIcWAAB4GAAAbBkAAGMZAABdGAAAWRYAAFYTAABUEQAAVA4IAFMNDgBRDRQA&#10;Tw0bAE0NIgBMDSgASw0uAEoNNABJDToARw5BAEYORwBFDk8ARA5XAEIPYQBBEGwAPxB5AD4QiAA9&#10;EZgAOxGpADsRvAA6EdYAOhHwADoS/QA7Ef8AkxgAAIEaAABzHAAAZx0AAF4dAABYHAAAUxsAAFAY&#10;AABOFgAATBMDAEwRCwBKEBAASBEXAEYRHgBFESQARBEqAEIRMABBETcAQBI9AD8SRAA9EkwAPBNU&#10;ADsTXgA5FGkAOBR2ADcVhQA2FZYANBanADQWugAzFtMAMxbuADQW/AA0Fv8AjhsAAHwdAABuHwAA&#10;YyAAAFogAABTIAAATh4AAEodAABIGgAARhgAAEUWBwBDFQ4AQRUTAD8VGgA+FSAAPRUnADsVLQA6&#10;FjMAORY6ADgWQQA3F0kANRdRADQYWwAzGWYAMhlzADAagwAvGpQALhulAC0buAAtG9AALRvsAC4b&#10;+wAuG/8Aih4AAHggAABqIgAAXyMAAFYjAABPIgAASiEAAEYgAABDHgAAQRsAAD8aAwA9GgwAOxkR&#10;ADkZFgA3Gh0ANhojADUaKQA0GjAAMxs2ADEbPgAwHEYALxxPAC4dWQAtHWQALB5xACsfgQAqH5IA&#10;KR+kACggtwAnIM4AJyDrACgg+gApH/8AhiAAAHQjAABnJAAAXCUAAFMlAABMJQAARyQAAEIjAAA/&#10;IQAAPR8AADoeAAA3HgkANR4OADMeEwAxHhoAMB4gAC8eJgAuHy0ALR8zACwgOwArIEMAKiFMACkh&#10;VgAoImIAJiJvACUjfwAkI5AAIyOiACIktQAiJMwAIiTpACMk+QAkI/8AgiMAAHElAABjJgAAWScA&#10;AFAoAABJJwAAQycAAD8mAAA7JAAAOCIAADUiAAAyIgYAMCINAC4iEQAsIhcAKiIdACkiIwAoIyoA&#10;JyMxACYkOAAlJUEAJCVKACMmVAAiJmAAISdtACAnfQAfJ48AHiihAB4otAAdKMoAHSjoAB4o+AAf&#10;J/8AfiUAAG4nAABgKQAAVikAAE0qAABGKgAAQSkAADwoAAA3JwAANCYAADAmAAAtJgMAKycLACgn&#10;EAAnJxQAJScaACQnIQAjKCcAIiguACEpNgAgKT4AHypIAB4qUgAdK14AHCtrABsrewAaLI0AGSyf&#10;ABgssgAYLMkAGCznABkr9wAaK/8AeicAAGoqAABdKwAAUywAAEosAABDLAAAPisAADkrAAA0KgAA&#10;MCoAACsqAAApKwAAJisIACMsDgAiLBIAICwYAB8sHgAeLSUAHS0sABwtMwAbLjwAGi5FABkvUAAY&#10;L1wAFy9pABYweQAVMIsAFDCeABQwsQATMMcAEzDlABQw9gAVL/8AdioAAGcsAABaLQAAUC4AAEgu&#10;AABBLgAAOy4AADYtAAAxLQAALC0AACcvAAAkLwAAITAFAB8xDAAcMRAAGzIVABoyHAAZMiIAGDIp&#10;ABczMQAWMzkAFTNDABQ0TQATNFkAEjRnABE1dwARNYkAEDWcABA1sAAONcYADzTkABA09QAQNP8A&#10;ciwAAGMuAABXMAAATTAAAEUwAAA+MAAAODAAADMwAAAvMAAAKTEAACQyAAAhMwAAHTUCABo2CQAX&#10;Nw4AFTcTABQ4GQATOB8AEjgmABI4LgAROTYAEDlAABA5SwAOOVcADjpkAA06dAAMOoYADDqZAAs5&#10;rAAKOcEACjneAAs58QAMOPwAbi8AAF8xAABTMgAASjMAAEIzAAA7MwAANjMAADEyAAAsMwAAJzQA&#10;ACE2AAAdOAAAGTkAABU7BgASPQwAED4QABA+FQAOPhwADj4jAA0+KgAMPjMADD48AAs/RwAKP1IA&#10;CD9gAAc/bwAGP4EABT+UAAQ/qAADPrwABD7XAAU+7AAFPvcAaTMAAFs0AABQNQAARzUAAD81AAA5&#10;NQAANDUAAC41AAApNwAAIzgAAB47AAAaPAAAFj8AABJBBAAOQwoADEQOAApEEwAJRBkACEQgAAdE&#10;JwAGRC8ABUQ4AANFQgACRU4AAEVbAABFagAARXwAAEWQAABEpAAARLkAAETRAABE6gAAQ/UAZDYA&#10;AFc3AABMOAAAQzgAADw4AAA3OAAAMTgAACs5AAAlOwAAID0AABpAAAAWQgAAEkQAAA5HBAALSQkA&#10;B0oNAARLEQABSxYAAEscAABLIwAASysAAEs0AABLPgAATEkAAExXAABMZgAATHcAAEuMAABLoQAA&#10;S7UAAErOAABK6QAASvUAXzoAAFI7AABIOwAAQDsAADo7AAA0OwAALjwAACc+AAAiQQAAHEMAABZG&#10;AAASSQAADksAAAtOAwAHUAgAAlEMAABREAAAUhMAAFMYAABTHwAAUyYAAFMvAABTOQAAU0UAAFNS&#10;AABTYQAAU3IAAFOHAABSnAAAUrEAAFHKAABR5wAAUfQAWT4AAE4+AABFPgAAPj4AADg+AAAwQAAA&#10;KUIAACNEAAAdRwAAF0oAABJNAAAOUAAAC1MAAAZVAgAAVwcAAFgLAABZDgAAWhEAAFoVAABbGgAA&#10;XCEAAFwqAABcNAAAXD8AAFxNAABcWwAAXGwAAFyBAABblwAAW60AAFrFAABa5AAAWfMAVEIAAEpC&#10;AABCQgAAPEIAADRDAAAsRgAAJUkAAB5MAAAXTwAAElMAAA5WAAAKWQAABVsAAABeAAAAYAQAAGEI&#10;AABiDAAAYw4AAGQRAABlFgAAZhwAAGcjAABnLQAAZzkAAGdGAABnVQAAZ2YAAGd6AABmkQAAZagA&#10;AGXAAABk3gAAZPAAT0YAAEdGAABARQAAN0cAAC9KAAAmTQAAH1EAABhVAAASWQAADVwAAAhgAAAC&#10;YwAAAGYAAABoAAAAagAAAGsEAABsCAAAbQwAAG8OAABwEgAAchcAAHMdAAB0JgAAdDIAAHQ/AAB0&#10;TgAAc18AAHRyAABzigAAcqEAAHG4AABx1AAAcOwATEoAAEVKAAA7SwAAMk4AAClSAAAgVgAAGFsA&#10;ABJfAAANZAAAB2gAAABrAAAAbwAAAHIAAAB1AAAAdgAAAHcAAAB5AgAAegYAAHwKAAB+DgAAgBEA&#10;AIIWAACEHgAAhCkAAIQ2AACERQAAhFYAAINqAACDgQAAgpkAAIGxAACAyQAAgOUASk4AAD9QAAA1&#10;UwAAK1cAACJcAAAZYgAAEmcAAAxsAAAFcQAAAHUAAAB5AAAAfQAAAIEAAACDAAAAhQAAAIYAAACI&#10;AAAAiQAAAIsEAACNCAAAjw0AAJIQAACUFgAAliAAAJYsAACWOwAAlkwAAJVgAACVdgAAlJAAAJOn&#10;AACSvQAAktUARFUAADlZAAAvXQAAJGMAABppAAASbwAADHUAAAR7AAAAgAAAAIUAAACJAAAAjQAA&#10;AJEAAACTAAAAlAAAAJYAAACYAAAAmgAAAJwAAACeAAAAoAYAAKILAAClEAAAqBcAAKkjAACpMQAA&#10;qUMAAKlWAACobQAApocAAKeeAACmswAApccAPl4AADJjAAAnagAAHXAAABN4AAAMfwAAA4UAAACL&#10;AAAAkQAAAJYAAACbAAAAnwAAAKIAAACkAAAApQAAAKcAAACpAAAAqwAAAK0AAACwAAAAsgAAALUC&#10;AAC3CQAAuxAAAL4YAAC+JgAAvjgAAL5LAAC9YQAAvHoAALuUAAC6qQAAurkAN2oAACtwAAAgeAAA&#10;FoAAAA2IAAAFjwAAAJYAAACcAAAAogAAAKcAAACsAAAAsAAAALMAAAC2AAAAtwAAALkAAAC7AAAA&#10;vQAAAL8AAADCAAAAxQAAAMgAAADKAAAAzggAANIQAADVGwAA1SwAANRAAADUVwAA024AANSGAADU&#10;mwAA06sA/wAAAP8AAAD/AAAA/wAFAP8ADgD/ABUA/AAgAPkAKgD2ADQA8QA9AO0ARgDpAE0A5gBT&#10;AOQAWQDhAF4A3gBjANwAaADZAG4A1QBzANMAeQDQAIAAzgCIAMsAkQDJAJwAxgCnAMQAtwDCAMwA&#10;wADsAL8A/wC+AP8AvQD/ALcA/wCyAP8A/wAAAP8AAAD/AAAA+gABAPMACwDtABIA6AAbAOUAJQDk&#10;AC4A3wA4ANgAQADSAEcAzgBOAMsAVADIAFkAxgBeAMQAYwDCAGcAwABtAL8AcwC9AHoAuwCBALkA&#10;iwC2AJUAtAChALIArwCwAMIArgDjAK4A+gCsAP8ArQD/AKkA/wCmAP8A/wAAAP8AAADyAAAA5gAA&#10;AN0ABwDSAA4AzQAWAMoAIADIACkAxQAyAMAAOgC8AEIAuQBIALcATgC1AFMAswBYALEAXQCwAGIA&#10;rgBnAKwAbACqAHMAqQB7AKcAhAClAI4AowCaAKEAqACfALkAngDSAJ0A8gCcAP8AnQD/AJwA/wCZ&#10;AP8A/AAAAO4AAADdAAAAzAAAAMEAAgC6AAwAtgASALIAGgCwACMArwAsAK0ANACpADwApgBCAKQA&#10;SACiAE0AoABSAJ4AVwCdAFsAnABgAJoAZgCZAGwAlwB0AJUAfQCTAIcAkQCTAJAAoQCOALEAjQDG&#10;AIwA6ACLAP0AjAD/AIwA/wCMAP8A7QAAANgAAADFAAAAtwAAAKwAAACmAAgAoQAOAJ8AFQCdAB4A&#10;mwAmAJoALgCXADUAlQA8AJMAQgCRAEcAkABMAI4AUQCNAFUAiwBaAIoAYACJAGYAhwBtAIUAdgCE&#10;AIAAggCMAIAAmgB/AKkAfQC8AHwA3AB8APUAfAD/AHwA/wB8AP8A2QAAAMEAAACxAAAApAAAAJwA&#10;AACUAAMAkAAMAI0AEQCLABgAiQAgAIkAKACHAC8AhQA2AIMAPACCAEEAgABGAH8ASwB9AE8AfABU&#10;AHsAWgB5AGAAeABnAHYAcAB1AHoAcwCGAHEAkwBwAKIAbwC0AG4AzABuAO0AbgD+AG4A/wBuAP8A&#10;xAAAAK8AAACgAAAAlAAAAIwAAACGAAAAgQAIAH4ADgB8ABQAewAbAHkAIgB4ACkAdwAwAHUANgB0&#10;ADsAcgBAAHEARQBwAEoAbwBPAG0AVABsAFsAawBiAGkAagBoAHQAZgCAAGUAjgBjAJ0AYgCtAGEA&#10;wgBhAOQAYQD4AGEA/wBhAP8AtAAAAKAAAACRAAAAhgAAAH4AAAB5AAAAdQADAHEACwBvABAAbQAW&#10;AGwAHQBrACQAawAqAGkAMABoADYAZgA7AGUAQABkAEUAYwBKAGEATwBgAFYAXwBdAF0AZQBcAG8A&#10;WgB6AFkAiABYAJgAVwCoAFYAuwBWANgAVgDxAFYA/wBWAP8AqAEAAJQFAACFBwAAegcAAHIGAABs&#10;BAAAaQEAAGcABwBkAA0AYwARAGEAGABgAB8AXwAlAF4AKwBdADAAWwA2AFoAOwBZAEAAWABFAFcA&#10;SwBWAFEAVQBYAFMAYQBSAGoAUAB2AE8AhABOAJMATQCkAEwAtgBMAM0ATADrAEwA+gBMAP8AnQkA&#10;AIsLAAB8DQAAcA0AAGgNAABiDAAAXwoAAF0GAQBcAQkAWgAOAFgAEwBXABkAVgAgAFUAJgBTACsA&#10;UgAxAFEANgBQADsATwBBAE4ARwBNAE0ASwBVAEoAXQBJAGcARwBzAEYAgABFAJAARAChAEMAsgBD&#10;AMgAQwDmAEMA9QBDAP8AlQ0AAIMPAAB0EAAAaREAAGARAABaEAAAVg4AAFQNAABTCgQAUwYLAFED&#10;EABPARUATgEbAEwBIQBLAScASgIsAEkCMgBIAjcARwM9AEUDQwBEA0oAQwRRAEIEWgBABWQAPwVw&#10;AD4GfgA9Bo4APAefADsHsQA6B8YAOgfjADoH8wA6CPwAjhAAAHwSAABuFAAAYhUAAFoVAABUFAAA&#10;UBMAAE0RAABLDgAASw0GAEoKDABJCBEARwgWAEUIHQBECCMAQggoAEEJLgBACTMAPwk5AD4KQAA9&#10;CkcAPApPADoLWAA5C2MAOAxvADYMfgA1DI4ANA2fADMNsQAyDccAMg3jADIN9AAyDf4AiBMAAHcV&#10;AABpFwAAXhgAAFUYAABPGAAAShYAAEcVAABFEwAAQxACAEMOCABCDQ4AQA0SAD8NGAA9DR8APA0k&#10;ADsNKgA5DTAAOA43ADcOPQA2DkUANQ5NADMPVwAyD2IAMRBuAC8QfQAuEI4ALRGgACwRsgArEcgA&#10;KxHmACsR9gAsEf8AgxYAAHIZAABkGgAAWRsAAFEbAABLGwAARhoAAEIYAAA/FwAAPhQAADwSBAA7&#10;EQoAOhAQADgQFQA3EBsANREhADQRJwAzES0AMhEzADAROgAvEkIALhJLAC0TVAArE18AKhRsACkU&#10;ewAoFIwAJxWeACYVsAAlFcYAJRXkACUV9gAmFf8AfhkAAG4bAABgHQAAVh4AAE0eAABHHgAAQh0A&#10;AD4cAAA6GgAAOBgAADcWAAA1FQcANBQNADIUEgAwFBcALxQdAC0UIwAsFSoAKxUwACoVNwApFj8A&#10;KBZIACcXUgAmGF0AJBhqACMZeQAiGYoAIRmcACAZrwAfGcQAHxniACAZ9AAgGf8AehsAAGoeAABd&#10;HwAAUyAAAEogAABEIAAAPh8AADoeAAA3HQAANBwAADIZAAAwGQQALhgLACwYEAAqGBQAKRgaACcY&#10;IAAmGSYAJRktACQaNQAjGj0AIhtGACEbUAAgHFsAHx1oAB4ddwAdHYgAHB6bABserQAaHsMAGh7g&#10;ABod8wAbHf8Adx0AAGcgAABaIQAAUCIAAEgiAABBIgAAOyIAADchAAAzIAAAMB8AAC0dAAArHQAA&#10;KB0IACYdDgAlHRIAIx0XACEdHQAhHSQAIB4qAB8eMgAeHzoAHR9DABwgTQAbIVkAGiFmABkhdQAY&#10;IocAFyKZABYirAAVIsEAFSLfABUh8gAWIf4AcyAAAGQiAABXIwAATSQAAEUlAAA+JAAAOSQAADQj&#10;AAAwIgAALCIAACkhAAAmIQAAJCEGACIhDAAgIRAAHiEVAB0iGwAbIiEAGyIoABojLwAZIzgAGCRB&#10;ABckSwAWJVcAFSVkABQmcwATJoUAEiaYABEmqwARJsAAECbdABEl8QASJf0AcCIAAGEkAABUJgAA&#10;SiYAAEInAAA8JgAANiYAADElAAAtJQAAKSQAACYkAAAiJQAAHyUDAB0mCgAbJg4AGScSABgnGAAX&#10;Jx8AFiclABUoLQAUKDUAEyk+ABIpSQARKVUAESpiABAqcQAPKoMADiqWAA4qqQANKr0ADSrXAA0q&#10;7gAOKfsAbCQAAF0mAABRKAAASCgAAEApAAA5KAAANCgAAC8oAAArJwAAJycAACIoAAAeKQAAGyoA&#10;ABgrBwAWKw0AFCwRABMsFgASLBwAES0jABAtKgAQLTIADy48AA4uRgANLlIADS5fAAwvbgALL38A&#10;Ci+SAAkvpQAJLrkACC7QAAku6QAKLvcAaCcAAFopAABOKgAARSsAAD0rAAA3KwAAMSoAAC0qAAAp&#10;KgAAJCoAACArAAAbLQAAGC4AABUvBAASMQoAEDIOAA8yEwAOMhkADTIgAA0yJwAMMi8ACzM4AAoz&#10;QgAJM04ACDNbAAY0agAFNHsABDOOAAMzogACM7YAAjPNAAMz5wAEMvMAZCoAAFYsAABLLQAAQi0A&#10;ADotAAA0LQAALywAACssAAAmLAAAIi0AAB0vAAAZMQAAFTIAABI0AwAPNgkADDgNAAo4EQAJOBYA&#10;CDgdAAc4JAAGOCwABDg0AAM4PgACOUoAADlXAAA5ZQAAOXcAADmLAAA4nwAAOLMAADjKAAA45gAA&#10;N/IAXy0AAFIuAABILwAAPzAAADgvAAAyLwAALS8AACkvAAAkMAAAHzEAABozAAAVNQAAEjcAAA85&#10;AwAMOwgACD0NAAU+EAADPhQAAD4aAAA+IQAAPigAAD4xAAA/OwAAP0YAAD9TAAA/YQAAP3MAAD+H&#10;AAA+nAAAPrAAAD3HAAA95AAAPfIAWjAAAE4yAABEMgAAPDIAADUyAAAwMQAAKzEAACYyAAAgNAAA&#10;GzYAABY4AAASOwAADz0AAAw/AwAIQQgABEMMAABDDgAARBIAAEUWAABFHQAARSQAAEUtAABGNgAA&#10;RkIAAEZOAABGXQAARm4AAEWCAABFmAAARK0AAETEAABD4wAAQ/IAVTQAAEo1AABBNQAAOTUAADM0&#10;AAAuNAAAKDUAACI3AAAdOgAAFzwAABI/AAAPQQAADEQAAAhGAQADSAYAAEkKAABKDQAASxAAAEwU&#10;AABNGQAATiAAAE4oAABOMgAATT0AAE5KAABOWAAATWkAAE19AABMlAAATKoAAEvBAABL4QAASvIA&#10;UDgAAEY4AAA9OAAANzgAADE3AAAqOQAAJDsAAB49AAAYQAAAE0MAAA9GAAALSQAAB0sAAAJOAAAA&#10;UAQAAFEIAABSCwAAUw4AAFQRAABVFQAAVhsAAFcjAABXLAAAVzgAAFdEAABXUgAAVmMAAFZ3AABW&#10;jgAAVaUAAFS9AABT3QAAU/AASzwAAEI8AAA7OwAANTsAAC08AAAmPwAAH0IAABlFAAATSAAADksA&#10;AAtPAAAFUQAAAFQAAABXAAAAWAEAAFoFAABbCAAAXAwAAF0OAABfEQAAYBYAAGIdAABiJgAAYjEA&#10;AGI+AABhTAAAYV0AAGFwAABgiAAAYKAAAF+3AABe1AAAXe4AR0AAAD8/AAA6PwAAMUAAAClDAAAh&#10;RgAAGkoAABNOAAAOUQAAClUAAARYAAAAWwAAAF4AAABhAAAAYwAAAGQBAABlBAAAZwgAAGgLAABq&#10;DgAAbBIAAG4XAABvIAAAbyoAAG82AABuRQAAblUAAG5oAABtfwAAbZgAAGywAABrygAAaugAREQA&#10;AD5DAAA1RAAAK0cAACNLAAAbTwAAE1QAAA5YAAAIXAAAAmAAAABkAAAAZwAAAGsAAABtAAAAbwAA&#10;AHAAAAByAAAAdAIAAHUGAAB3CgAAeQ4AAHwSAAB+GAAAfyIAAH8uAAB/PQAAfk0AAH1hAAB9dwAA&#10;fJAAAHuoAAB6wAAAed8AQ0cAADlJAAAvTAAAJVAAABxVAAAUWwAADmAAAAdlAAAAagAAAG4AAABy&#10;AAAAdgAAAHkAAAB8AAAAfgAAAH8AAACBAAAAgwAAAIUAAACHAwAAiggAAIwNAACPEQAAkhkAAJIl&#10;AACSMwAAkkQAAJFXAACQbQAAj4YAAI6fAACNtQAAjM0APU4AADJRAAAoVgAAHlwAABViAAAOaAAA&#10;B24AAAB0AAAAeQAAAH4AAACCAAAAhgAAAIkAAACMAAAAjgAAAJAAAACSAAAAlAAAAJYAAACYAAAA&#10;mwAAAJ4GAAChDAAApBEAAKYbAACmKQAApjoAAKVNAAClYgAApHsAAKOUAAChqwAAob8ANlcAACxc&#10;AAAhYgAAF2kAAA9wAAAHdwAAAH4AAACEAAAAigAAAI8AAACUAAAAmAAAAJsAAACeAAAAnwAAAKIA&#10;AACkAAAApgAAAKgAAACrAAAArQAAALAAAACzBAAAtwwAALsSAAC7HwAAuzAAALtDAAC6WAAAuXAA&#10;ALeLAAC3oQAAt7MAMGIAACVpAAAacAAAEHgAAAmAAAAAiAAAAI8AAACWAAAAmwAAAKEAAACmAAAA&#10;qgAAAK4AAACwAAAAsQAAALQAAAC2AAAAuAAAALsAAAC9AAAAwAAAAMMAAADHAAAAywMAAM8MAADT&#10;FQAA0iUAANI4AADRTgAA0GUAAM9+AADNlgAAzKkA/wAAAP8AAAD/AAAA/wADAP8ACwD8ABEA+QAb&#10;APcAJQDzAC8A7gA4AOkAQADmAEgA4gBOAN8AVADcAFkA2QBeANUAYwDTAGgA0ABtAM4AcwDLAHoA&#10;yACCAMYAjADDAJcAwACjAL4AsgC8AMgAugDqALkA/wC4AP8AsQD/AKoA/wCnAP8A/wAAAP8AAAD7&#10;AAAA9gAAAO0ABwDnAA8A4gAWAN8AIADeACkA2QAzANEAOwDMAEIAyABIAMUATgDCAFMAwABYAL4A&#10;XQC8AGIAugBnALkAbQC3AHQAtQB7ALIAhQCwAJAArgCcAKwAqgCpAL0ApwDeAKYA+QClAP8AowD/&#10;AJ0A/wCbAP8A/QAAAPYAAADrAAAA3wAAANEAAwDKAAwAxQASAMMAGwDAACQAvgAsALkANQC2ADwA&#10;swBDALAASACuAE4ArABSAKsAVwCpAFwApwBhAKYAZwCkAG0AogB0AKAAfQCeAIgAnACVAJoAowCY&#10;ALQAlgDNAJUA8QCUAP8AlQD/AJAA/wCOAP8A8wAAAOYAAADRAAAAwgAAALgAAACxAAgArQAPAKoA&#10;FgCoAB4AqAAnAKYALwCiADYAnwA8AJ0AQgCbAEcAmQBMAJcAUQCWAFUAlABaAJMAYACRAGYAkABu&#10;AI4AdgCMAIEAigCNAIgAmwCGAKwAhQDBAIQA5gCDAP0AhAD/AIMA/wCBAP8A5AAAAMsAAAC6AAAA&#10;rAAAAKIAAACcAAQAmAAMAJYAEQCUABkAkwAhAJIAKACPADAAjQA2AIsAPACJAEEAiABGAIYASwCF&#10;AE8AhABUAIIAWgCBAGAAfwBnAH4AbwB8AHoAegCGAHgAlAB3AKQAdQC3AHQA1ABzAPQAdAD/AHQA&#10;/wB0AP8AywAAALYAAACmAAAAmgAAAJIAAACKAAAAhgAIAIMADgCBABQAgQAbAIAAIwB/ACoAfQAw&#10;AHsANgB6ADsAeABAAHcARQB1AEkAdABOAHMAVABxAFoAcABhAG4AaQBtAHMAawB/AGkAjQBoAJ0A&#10;ZwCuAGYAxwBlAOoAZgD/AGYA/wBnAP8AuAAAAKQAAACVAAAAigAAAIEAAAB8AAAAdgAEAHQADABy&#10;ABAAcQAWAHAAHQBwACQAbgAqAG0AMABrADUAagA6AGkAPwBoAEQAZwBJAGUATgBkAFQAYwBbAGEA&#10;YwBgAG0AXgB5AF0AhwBbAJYAWgCoAFkAvQBZAN8AWQD4AFoA/wBaAP8AqAAAAJUAAACHAAAAewAA&#10;AHMAAABuAAAAagABAGcACABlAA4AZAASAGMAGABjAB8AYgAlAGEAKgBfADAAXgA1AF0AOgBcAD4A&#10;WwBEAFkASQBYAE8AVwBWAFYAXgBUAGgAUwBzAFEAgQBQAJEATwCiAE4AtQBOANAATgDwAE4A/wBP&#10;AP8AnAAAAIkAAAB7AwAAcAMAAGgDAABiAQAAXwAAAF0ABABbAAsAWQAPAFgAFABXABkAVwAgAFYA&#10;JQBVACoAUwAwAFIANABRADkAUAA/AE8ARABOAEsATQBSAEsAWgBKAGMASQBvAEcAfABGAIwARQCd&#10;AEUAsABEAMcARADoAEQA+gBFAP8AkgQAAIAHAABxCgAAZgoAAF4KAABZCQAAVQcAAFQEAABSAAcA&#10;UAAMAE8AEABOABUATQAbAEwAIABLACYASgArAEkAMABIADUARwA6AEYAQABFAEYAQwBOAEIAVgBB&#10;AF8AQABrAD4AeAA9AIgAPACZADwAqwA8AMEAOwDgADsA9AA7AP8AiQoAAHgMAABqDgAAXw4AAFcO&#10;AABRDgAATQwAAEsLAABKCAIASQQJAEgADQBGABEARQAWAEQAHABDACEAQgAmAEEAKwA/ADEAPgA2&#10;AD0APAA8AEMAOwBKADoAUgA5AFwAOABoADYAdQA1AIUANACWADQAqAAzALwAMwDYADMA7wAzAPsA&#10;gg0AAHEPAABkEAAAWREAAFERAABLEQAARxAAAEQOAABCDQAAQQsFAEEHCwA/BQ4APgMSADwCGAA7&#10;Ah0AOgMiADkDKAA4Ay0ANwMyADYEOQA1BD8ANAVHADMFUAAxBloAMAZmAC8HcwAuB4MALQeVACwH&#10;pwArB7oAKwfSACsH6wArB/cAfRAAAGwRAABfEwAAVBQAAEwUAABGFAAAQhMAAD4SAAA8EAAAOg4B&#10;ADoNBgA6CgwAOAkQADYIFAA1CBkANAkfADIJJAAxCSkAMAkvAC8KNgAuCj0ALQpFACwLTgArC1kA&#10;KQxlACgMcwAnDIMAJg2VACUNpwAkDbsAIw3SACMN6wAjDfcAeBIAAGgUAABbFgAAURcAAEgXAABC&#10;FgAAPRYAADkVAAA3EwAANREAADMQAwAzDggAMg0NADANEQAvDRYALQ0bACwNIQArDScAKg0tACkO&#10;NAAoDjsAJw5EACUOTgAkD1kAIxBlACEQcwAgEIQAHxCWAB4QqQAdEL0AHBDYAB0Q7gAdEPkAcxQA&#10;AGQWAABXGAAATRkAAEUZAAA/GQAAOhgAADUXAAAyFgAAMBUAAC4TAAAtEQQALBAKACsQDgApEBIA&#10;KBAYACYQHgAlECQAJBAqACMRMQAiETkAIRFCACASSwAeElYAHRNjABwTcQAaE4IAGRSVABgUpwAX&#10;FLsAFxPUABcT7gAYE/oAcBYAAGAZAABUGgAAShsAAEIcAAA8GwAANhsAADIaAAAvGQAALBgAACoW&#10;AAAoFAEAJhMHACUTDAAjExAAIhMVACATGgAfEyEAHhQnAB0ULgAcFTYAGxU/ABoWSQAZFlQAGBdh&#10;ABYXcAAVGIEAFBiTABMYpgASGLoAEhfSABIX7AATF/oAbBkAAF0bAABRHQAARx0AAD8eAAA5HQAA&#10;NB0AAC8cAAArGwAAKBoAACYZAAAkGAAAIhcEACAXCgAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAX&#10;GTQAFho9ABUaRwAUG1IAExtfABIcbgARHH8AEBySABAcpQAPHLkADhzQAA4b6gAPG/gAaRsAAFod&#10;AABOHwAARR8AAD0gAAA2HwAAMR8AAC0eAAApHQAAJR0AACMcAAAgGwAAHRsBABsbBwAZHA0AFxwQ&#10;ABYcFQAVHBsAFB0iABMdKQASHjEAER46ABEfRQAQH1AADyBdAA4gbAANIHwADSCPAAwgogALILUA&#10;CyDKAAsg5QAMH/QAZR0AAFcfAABMIQAAQiEAADohAAA0IQAALyEAACogAAAmHwAAIx8AACAeAAAd&#10;HgAAGSAAABYgBAAUIAsAEiEOABEhEwARIhkAECIfAA8iJgAOIy8ADiM3AA0jQQAMJE0ACyRZAAok&#10;ZwAJJHgACCSLAAckngAHJLEABiTHAAYj4wAHI/EAYh8AAFQhAABJIwAAQCMAADgjAAAyIwAALCMA&#10;ACgiAAAkIQAAISEAAB4hAAAaIQAAFiMAABMkAwARJQgADyYNAA4nEQANJxYADCcdAAsnIwAKJysA&#10;CSg0AAgoPgAHKEkABihVAAUpZAAEKXQAAymHAAIpmwABKK8AACjFAAEo4QABJ/AAXiIAAFEkAABG&#10;JQAAPSUAADUlAAAvJQAAKiQAACYkAAAiIwAAHyMAABskAAAYJQAAFCYAABEoAwAPKQgADCwMAAos&#10;EAAILBQABywaAAYsIQAFLCgAAy0wAAItOgABLUUAAC1SAAAuYAAALnEAAC2EAAAtmQAALa0AACzC&#10;AAAs4AAALPAAWiQAAE0mAABDJwAAOicAADMnAAAtJwAAKCYAACQmAAAhJgAAHSYAABknAAAVKQAA&#10;ESsAAA8sAwANLgcACTAMAAYxDgADMRIAATIXAAAyHgAAMiUAADItAAAyNgAAM0IAADNOAAAzXQAA&#10;M20AADOBAAAylgAAMqsAADHBAAAx3wAAMfAAVicAAEopAAA/KgAANyoAADAqAAArKQAAJygAACMo&#10;AAAeKQAAGioAABYsAAASLgAADzAAAA0xAgAKNAcABTULAAI2DgAANxAAADgUAAA4GgAAOCIAADgq&#10;AAA5MwAAOT4AADlKAAA5WQAAOWkAADl9AAA4kwAAOKgAADe/AAA33gAANvAAUSsAAEYsAAA8LAAA&#10;NCwAAC4sAAAqKwAAJSsAACAsAAAbLQAAFy8AABMxAAAQMwAADTUAAAk3AgAFOgYAATsKAAA8DQAA&#10;PQ8AAD4SAAA/FwAAQB4AAEAlAABALwAAQDoAAEBGAABAVAAAQGUAAD94AAA/jwAAPqYAAD69AAA9&#10;3AAAPfAATS4AAEIvAAA5LwAAMi8AAC0uAAAoLgAAIi8AAB0wAAAYMgAAEzUAABA3AAAMOgAACTwA&#10;AAU+AAAAQQQAAEIIAABDCwAARA0AAEYQAABHFAAASBkAAEghAABIKgAASDUAAEhBAABITwAASGAA&#10;AEdzAABHigAARqIAAEW5AABF2QAARPAASDIAAD4yAAA2MgAAMDEAACsxAAAlMgAAHzQAABk2AAAT&#10;OQAAEDwAAAw/AAAIQgAAA0QAAABGAAAASAIAAEoFAABLCAAATAsAAE4OAABPEQAAURUAAFIcAABS&#10;JQAAUjAAAFI8AABRSgAAUVoAAFFtAABQhAAAT50AAE61AABN0gAATe4AQzYAADs2AAA0NQAALzQA&#10;ACc1AAAhOAAAGjsAABQ+AAAQQQAADEQAAAdHAAACSgAAAE0AAABPAAAAUQAAAFMCAABUBQAAVQgA&#10;AFcLAABZDgAAWxEAAF0XAABdHwAAXSoAAF02AABcRAAAXFQAAFtnAABbfgAAWpcAAFmvAABYywAA&#10;V+oAPzkAADg5AAAzOAAAKzkAACM8AAAcPwAAFUMAABBHAAALSgAABU4AAABRAAAAVAAAAFcAAABa&#10;AAAAXAAAAF0AAABfAAAAYAQAAGIHAABkCwAAZg4AAGgSAABrGQAAayMAAGouAABqPAAAak0AAGlf&#10;AABodQAAZ48AAGaoAABlwgAAZOMAPT0AADc8AAAuPQAAJUAAAB1EAAAWSQAAEE0AAApRAAAEVQAA&#10;AFoAAABdAAAAYAAAAGMAAABmAAAAaAAAAGoAAABrAAAAbQAAAG8CAABxBgAAdAoAAHYOAAB5EwAA&#10;exsAAHsnAAB6NQAAeUUAAHhZAAB4bQAAd4YAAHafAAB1twAAdNIAPEEAADJCAAAoRQAAIEoAABdO&#10;AAAQVAAAClkAAAJeAAAAYwAAAGcAAABrAAAAbwAAAHIAAAB1AAAAdwAAAHkAAAB7AAAAfQAAAH8A&#10;AACCAAAAhAMAAIcJAACKDgAAjhMAAI8eAACOKwAAjjsAAI1OAACLYwAAinwAAIqVAACIrQAAh8UA&#10;NkcAACxLAAAiTwAAGVUAABBbAAAKYQAAAWcAAABtAAAAcgAAAHcAAAB7AAAAfwAAAIMAAACGAAAA&#10;iAAAAIoAAACNAAAAjwAAAJEAAACUAAAAlwAAAJoBAACdBwAAoQ0AAKUUAACkIQAApDEAAKNEAACi&#10;WQAAoHAAAJ+LAACdogAAnbcAMFAAACVVAAAbWwAAEmIAAAtpAAABcAAAAHcAAAB9AAAAgwAAAIgA&#10;AACNAAAAkQAAAJUAAACYAAAAmgAAAJwAAACfAAAAoQAAAKMAAACmAAAAqQAAAKwAAACwAAAAtAcA&#10;ALgOAAC6GAAAuicAALk5AAC4TgAAt2UAALZ+AAC1lgAAs6sAKVsAAB5iAAAUaQAADHEAAAJ5AAAA&#10;gQAAAIkAAACPAAAAlgAAAJsAAACgAAAApAAAAKgAAACrAAAArAAAAK8AAACyAAAAtAAAALYAAAC5&#10;AAAAvAAAAMAAAADEAAAAyAAAAM0HAADSEAAA0h0AANEvAADQRAAAz1sAAM1zAADLjQAAyqEA/wAA&#10;AP8AAAD7AAAA+gAAAPwACAD4AA8A9QAXAPQAIADxACoA6wAzAOYAOwDiAEMA3gBJANoATwDWAFQA&#10;0wBZANAAXgDOAGMAywBoAMkAbgDGAHUAwwB9AMEAhgC+AJIAuwCeALkArgC2AMMAtADoALMA/wCv&#10;AP8ApQD/AJ4A/wCbAP8A/QAAAPcAAADyAAAA8AAAAOcAAwDhAAwA3AASANgAGwDWACQA0gAtAMwA&#10;NgDGAD0AwgBDAL8ASQC8AE4AugBTALgAWAC2AF0AtQBiALMAZwCxAG4ArwB2AKwAfwCqAIoAqACX&#10;AKUApgCjALkAoQDZAKAA+QCeAP8AmAD/AJIA/wCPAP8A8wAAAOwAAADjAAAA0wAAAMgAAADBAAkA&#10;vQAPALsAFgC5AB8AtwAnALMALwCvADcArAA9AKoAQwCoAEgApgBNAKQAUgCjAFYAoQBbAJ8AYQCe&#10;AGcAnABvAJoAeACXAIMAlQCQAJMAngCRALAAkADIAI4A8ACNAP8AigD/AIUA/wCCAP8A5wAAAN0A&#10;AADGAAAAuAAAAK4AAACoAAQApQAMAKEAEgChABkAoAAiAJ8AKQCbADAAmAA3AJYAPQCTAEIAkgBH&#10;AJAASwCPAFAAjQBVAIwAWgCKAGEAiABoAIcAcACFAHsAgwCIAIEAlgB/AKcAfQC8AHwA4wB8AP0A&#10;fAD/AHgA/wB2AP8A1gAAAMAAAACvAAAAowAAAJkAAACTAAAAjwAJAI0ADgCLABQAigAcAIoAIwCI&#10;ACoAhQAwAIMANgCCADsAgABAAH8ARQB+AEoAfABPAHsAVAB6AFoAeABhAHYAaQB1AHMAcwCAAHEA&#10;jgBvAJ8AbgCyAG0AzwBsAPQAbAD/AGsA/wBpAP8AwAAAAKsAAACbAAAAjwAAAIcAAACAAAAAfAAE&#10;AHoADAB4ABEAeAAXAHgAHgB3ACQAdQAqAHMAMABxADUAcAA6AG4APwBtAEQAbABJAGsATgBqAFQA&#10;aABbAGcAYwBlAG0AZAB4AGIAhwBgAJcAXwCqAF4AwgBeAOkAXgD/AF4A/wBdAP8ArAAAAJkAAACK&#10;AAAAfwAAAHcAAABxAAAAbQAAAGoACABpAA4AaAASAGcAGABnAB8AZwAlAGUAKgBjAC8AYgA0AGEA&#10;OQBgAD4AXwBDAF4ASABdAE4AWwBVAFoAXQBYAGcAVwByAFUAgQBUAJEAUwCjAFIAuABRANwAUQD5&#10;AFIA/wBSAP8AnQAAAIsAAAB8AAAAcQAAAGkAAABkAAAAYAAAAF4ABQBcAAsAWwAPAFsAFABaABkA&#10;WgAfAFkAJQBXACoAVgAvAFUANABUADgAUwA9AFIAQwBQAEkATwBQAE4AWABNAGIASwBtAEoAegBJ&#10;AIsASACdAEcAsQBHAMwARgDwAEcA/wBHAP8AkAAAAH4AAABwAAAAZgAAAF4AAABZAAAAVgAAAFMA&#10;AQBSAAgAUAANAE8AEABPABUATgAaAE4AIABNACUATAAqAEoALgBJADMASAA4AEcAPgBGAEQARQBL&#10;AEQAUwBDAF0AQQBoAEAAdQA/AIUAPgCXAD0AqwA9AMMAPQDmAD0A+wA+AP8AhwAAAHUDAABoBgAA&#10;XQcAAFUGAABQBgAATAQAAEoBAABJAAQARwAKAEYADgBFABEARQAWAEQAGwBDACAAQgAlAEEAKgBA&#10;AC8APwA0AD4AOgA9AEAAOwBHADoATwA5AFkAOABkADcAcQA2AIEANQCTADQApgA0ALsANADdADQA&#10;9QA1AP8AfgYAAG0JAABgCwAAVgwAAE4MAABICwAARAoAAEIIAABABQEAPwEHAD4ACwA9AA4APAAS&#10;ADsAFwA7ABwAOgAhADkAJQA3ACoANgAwADUANQA0ADwAMwBDADIATAAxAFUAMABgAC8AbQAuAH0A&#10;LQCPACwAogAsALYALADQACwA7gAsAPwAdwoAAGcMAABaDgAAUA4AAEkOAABDDgAAPg0AADsMAAA5&#10;CwAAOAkDADcFCAA2Ag0ANQEQADQAEwAzABgAMgAdADEAIgAwACcALwAsAC4AMgAtADgALABAACsA&#10;SQAqAFIAKQBdACgAawAnAXoAJgGMACUAnwAlALIAJQDKACUA6AAlAPcAcg0AAGIOAABWEAAATBEA&#10;AEQRAAA+EQAAORAAADYPAAAzDgAAMQ0BADALBQAwCAoALwYNAC4FEQAsBBQAKwMZACoDHgApAyMA&#10;KAQpACcELwAmBTUAJQU9ACQFRgAjBlAAIgZcACEHaQAgB3kAHweLAB4HnQAeB7AAHQbGAB0G4wAd&#10;BfMAbQ4AAF4RAABSEgAASBMAAEATAAA6EwAANRIAADERAAAuEAAALA8AACoOAwAqDQcAKQsLACgJ&#10;DgAnCREAJQgWACQIGwAjCSAAIgkmACEJLAAgCjMAHwo7AB4LRAAdC08AHAxbABsMaQAaDHkAGAyL&#10;ABgMngAXDLAAFgzFABYM4QAWC/AAaRAAAFoSAABOFAAARRUAAD0VAAA3FQAAMRQAAC0TAAAqEgAA&#10;KBEAACYQAQAkEAQAIw4IACMNDAAiDA8AIAwTAB8MGAAeDR0AHQ0jABwNKgAbDTIAGg46ABgORAAX&#10;DlAAFg9cABUPagATEHsAEhCNABEQoAARELMAEA/JABAP5AARD/IAZRIAAFcUAABLFgAAQhcAADoX&#10;AAA0FwAALxYAACoVAAAnFAAAJBMAACITAAAgEgMAHhEGAB0QCQAcEA0AGw8QABkQFQAYEBsAFxAh&#10;ABYQKAAVETAAFBE5ABMRQwASEk4AERJaABASaQAQE3kADhOMAA4TngANE7EADRLFAAwS4QANEvEA&#10;YhQAAFQWAABJGAAAPxkAADcZAAAxGQAALBgAACgXAAAkFgAAIRYAAB8VAAAcFAIAGhMEABkSBgAX&#10;EgsAFRIOABQSEgATExgAEhMfABETJgARFC0AEBQ2AA8VQQAOFUwADhZXAA0WZQAMF3UACxeHAAoX&#10;mgAJFq0ACBbBAAgW3QAJFe4AXxYAAFEYAABGGgAAPRoAADUbAAAvGgAAKhoAACUZAAAiGAAAHxgA&#10;ABwXAAAZFgEAFxYDABUWBAATFgkAERYNABAXEQAPFxYADhccAA4YIwANGCoADBkzAAwZPAALGkcA&#10;ChpTAAkaYQAHG3EABhuDAAUblwAEGqoAAxq/AAMZ2gAEGewAXBgAAE4aAABDHAAAOhwAADMcAAAs&#10;HAAAJxwAACMbAAAgGgAAHRkAABoZAAAXGAEAFRgCABIZBAAQGwcADhsMAA0cEAAMHBMACxwZAAoc&#10;HwAJHScACB0vAAceOQAGHkMABB5QAAMfXgACH24AAR+AAAAflQAAHqkAAB69AAAd2AAAHewAWBoA&#10;AEscAABBHgAAOB4AADAeAAAqHgAAJR0AACEcAAAeHAAAGxsAABgbAAAWGwEAExsCABEcBAAOHgcA&#10;DB8LAAogDgAIIBIABiEXAAUhHQAEISQAAiIsAAEiNQAAIkAAACNNAAAjWgAAI2sAACN+AAAjkwAA&#10;IqcAACK8AAAh1wAAIe0AVR0AAEgfAAA+IAAANSAAAC4gAAAoIAAAIx8AACAeAAAdHQAAGh0AABYd&#10;AAATHgAAER8CAA4gBAANIgcACiQLAAYlDQAEJRAAAiYUAAAmGgAAJiEAACcpAAAnMgAAJz0AACdJ&#10;AAAoVwAAKGcAACd7AAAnkAAAJ6UAACa7AAAm1gAAJe0AUSAAAEUhAAA7IgAAMiIAACwiAAAmIQAA&#10;IiEAAB4gAAAbHwAAGCAAABQgAAARIgAADyMAAA0lAwAKJgYABigKAAMpDQAAKw8AACwSAAAsFwAA&#10;LB4AACwmAAAtLwAALTkAAC1GAAAtVAAALWQAAC13AAAsjQAALKQAACu6AAAr1gAAKu4ATSIAAEEk&#10;AAA4JAAAMCQAACkkAAAkIwAAISIAAB0iAAAZIgAAFSMAABIkAAAPJgAADSgAAAoqAgAGLAUAAi4J&#10;AAAvCwAAMA4AADIQAAAzFQAAMxsAADMiAAAzKwAAMzYAADNCAAAzUAAAM2AAADNzAAAyigAAMqEA&#10;ADG4AAAw1gAAMO8ASSUAAD4mAAA0JwAALScAACgmAAAjJQAAHyQAABslAAAWJgAAEigAABAqAAAN&#10;LAAACi4AAAYwAQACMgQAADQHAAA1CgAANwwAADgOAAA6EgAAOhcAADofAAA6JwAAOjIAADo+AAA6&#10;TAAAOlwAADpvAAA5hgAAOJ4AADi2AAA31AAANu8ARCkAADopAAAxKQAAKykAACYoAAAiJwAAHSgA&#10;ABgpAAATKwAAEC4AAA0wAAAJMgAABTUAAAE3AAAAOQIAADsFAAA8CAAAPgsAAD8NAABBEAAAQxQA&#10;AEMbAABDIwAAQy4AAEM5AABDRwAAQlcAAEJqAABBgQAAQJoAAD+yAAA+zwAAPu8APywAADYsAAAv&#10;LAAAKisAACUqAAAfKwAAGS0AABQvAAAQMgAADTUAAAg4AAAEOgAAADwAAAA/AAAAQQAAAEMCAABF&#10;BQAARggAAEgLAABKDgAATBEAAE0WAABNHgAATSgAAE00AABMQgAATFEAAEtkAABLewAASpQAAEmt&#10;AABIygAAR+wAOzAAADMvAAAtLwAAKC0AACIvAAAbMQAAFTQAABA3AAANOgAACD0AAAJAAAAAQwAA&#10;AEYAAABIAAAASgAAAEwAAABOAQAATwQAAFEHAABTCwAAVQ4AAFgSAABZGQAAWCIAAFguAABXPAAA&#10;V0sAAFZeAABWcwAAVY0AAFSnAABSwgAAUuYAODMAADEyAAAsMQAAJTIAAB01AAAWOAAAETwAAAxA&#10;AAAHRAAAAEcAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABZAAAAWgAAAFwDAABeBwAAYQsAAGQO&#10;AABmEwAAZxwAAGYnAABmNAAAZUQAAGRXAABkawAAYoUAAGGfAABguQAAXtwANTcAADA1AAAoNwAA&#10;IDoAABg9AAARQgAADEYAAAZKAAAATwAAAFMAAABWAAAAWQAAAFwAAABfAAAAYQAAAGQAAABlAAAA&#10;ZwAAAGkAAABsAQAAbgYAAHELAAB0DwAAdxUAAHcgAAB2LQAAdj0AAHVPAAB0YwAAc3sAAHKVAABw&#10;rwAAb8kANToAACs7AAAiPwAAGkMAABJIAAAMTQAABVIAAABXAAAAXAAAAGAAAABkAAAAaAAAAGsA&#10;AABuAAAAcQAAAHMAAAB1AAAAdwAAAHoAAAB8AAAAfwAAAIIEAACGCgAAig8AAIwXAACLJAAAijMA&#10;AIlFAACHWwAAhnIAAIWLAACDpQAAgrwAL0AAACVEAAAcSQAAE04AAA1UAAAEWgAAAGEAAABmAAAA&#10;awAAAG8AAAB0AAAAeQAAAH0AAACAAAAAgwAAAIUAAACHAAAAigAAAIwAAACPAAAAkgAAAJYAAACZ&#10;AgAAngkAAKIQAACiGgAAoSkAAKA7AACfUAAAnWcAAJqBAACamQAAma8AKUkAAB9OAAAVVAAADlsA&#10;AAViAAAAaQAAAHAAAAB3AAAAfQAAAIIAAACGAAAAiwAAAI8AAACTAAAAlQAAAJcAAACaAAAAnQAA&#10;AKAAAACjAAAApgAAAKoAAACuAAAAsgAAALcKAAC7EQAAuh8AALkwAAC3RQAAtVwAALR0AACxjgAA&#10;r6QAIlQAABhbAAAQYgAAB2oAAABzAAAAewAAAIIAAACJAAAAkAAAAJUAAACaAAAAnwAAAKMAAACm&#10;AAAAqAAAAKsAAACuAAAAsAAAALMAAAC2AAAAugAAAL0AAADCAAAAxwAAAMwBAADTCwAA1BUAANMm&#10;AADROgAA0FEAAM1oAADLgQAAypYA/AAAAPYAAADyAAAA8QAAAPMABQD0AAwA8gATAPAAHADtACUA&#10;6AAuAOIANgDeAD4A2QBEANQASgDRAE8AzgBUAMsAWQDJAF4AxgBjAMQAaQDBAHAAvgB4ALwAgQC5&#10;AI0AtgCaALMAqwCxAMAArwDmAK4A/wClAP8AmgD/AJQA/wCPAP8A9AAAAOwAAADoAAAA5wAAAN8A&#10;AADZAAkA0gAQAM8AFwDPACAAzAAoAMYAMADAADcAvAA+ALkARAC3AEkAtQBOALMAUwCxAFcArwBd&#10;AK0AYgCrAGkAqQBxAKcAegClAIUAogCTAKAAogCdALYAmwDUAJkA+QCWAP8AjQD/AIgA/wCEAP8A&#10;6AAAAN8AAADZAAAAyQAAAL8AAAC4AAQAtQANALMAEgCxABoAsAAiAK0AKgCpADEApgA4AKQAPQCi&#10;AEMAoABIAJ4ATACcAFEAmwBWAJkAXACXAGIAlQBpAJMAcgCRAH0AjwCLAI0AmgCLAKwAiQDFAIgA&#10;7gCGAP8AfwD/AHoA/wB4AP8A2QAAAM0AAAC7AAAArgAAAKUAAACfAAAAnAAJAJkADwCZABUAmQAd&#10;AJgAJACUACsAkQAxAI4ANwCMADwAiwBBAIkARgCIAEsAhgBQAIUAVQCDAFsAggBiAIAAawB+AHUA&#10;fACCAHoAkgB4AKMAdwC5AHYA4AB1AP8AcgD/AG4A/wBsAP8AxwAAALUAAAClAAAAmQAAAI8AAACJ&#10;AAAAhQAEAIQADACCABEAggAXAIIAHgCAACUAfgArAHwAMQB6ADYAeQA7AHcAQAB2AEQAdQBJAHMA&#10;TwByAFUAcABcAG8AZABtAG4AbAB6AGoAigBoAJsAZwCvAGYAzABlAPUAZAD/AGEA/wBgAP8AtAAA&#10;AKAAAACQAAAAhQAAAH0AAAB3AAAAcwAAAHAACABvAA4AbwASAG8AGABvAB8AbQAlAGsAKgBpADAA&#10;aAA0AGcAOQBmAD4AZQBDAGMASABiAE4AYQBVAF8AXgBeAGcAXABzAFsAggBZAJMAWACmAFcAvwBX&#10;AOoAVwD/AFYA/wBUAP8AoQAAAI4AAAB/AAAAdQAAAGwAAABoAAAAZAAAAGEABABgAAsAXwAPAF8A&#10;EwBfABkAXwAfAF0AJQBcACoAWwAvAFkAMwBYADgAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEAUABt&#10;AE4AewBNAIwATACfAEsAtQBKANwASgD6AEoA/wBKAP8AkgAAAIAAAAByAAAAZwAAAF8AAABaAAAA&#10;VwAAAFUAAQBTAAcAUgAMAFIAEABSABQAUgAaAFEAHwBPACQATgApAE0ALgBMADMASwA4AEoAPQBJ&#10;AEMASABKAEYAUgBFAFwARABnAEMAdQBCAIYAQQCYAEAArgBAAMsAPwDyAEAA/wBAAP8AhQAAAHQA&#10;AABnAAAAXQAAAFUAAABPAAAATAAAAEoAAABIAAQARwAKAEcADQBGABEARgAVAEYAGgBFAB8ARAAk&#10;AEMAKQBCAC0AQQAzAD8AOAA+AD4APQBFADwATgA7AFcAOgBiADkAbwA4AIAANwCTADYApwA2AMAA&#10;NgDoADYA/gA2AP8AfAAAAGsAAABeAgAAVAMAAE0DAABHAwAAQwEAAEEAAAA/AAEAPgAHAD0ACwA9&#10;AA4APAARADwAFgA8ABoAOgAfADkAJAA4ACkANwAuADYAMwA1ADoANABBADMASQAyAFMAMQBeADAA&#10;awAvAHsALgCOAC0AogAtALgALQDdAC0A+AAuAP8AcwEAAGQFAABXBwAATQgAAEYIAABACAAAOwcA&#10;ADgFAAA3AwAANgAEADUACAA0AAwANAAPADQAEgAzABYAMgAbADEAIAAwACQALwApAC4ALwAtADYA&#10;LAA9ACsARQAqAE8AKQBaACgAZwAnAHcAJgCJACYAnQAlALMAJQDPACUA8AAmAP8AbQYAAF4JAABS&#10;CwAASAwAAEAMAAA6CwAANgsAADIKAAAwCAAALgYCAC4DBgAtAAoALAANACwAEAArABMAKgAXACkA&#10;HAAoACAAJwAlACYAKwAlADIAJAA5ACMAQgAiAEsAIgBXACEAZAAgAHMAHwCFAB8AmQAeAK4AHgDH&#10;AB4A6QAfAPoAaAkAAFkMAABNDQAAQw4AADwOAAA2DgAAMQ0AAC0NAAAqDAAAKAsAACcJBAAmBggA&#10;JgQLACUDDgAkARAAJAEUACIBGAAhAR0AIQAiACAAKAAfAC4AHgE2AB0BPwAcAUkAGwFUABoBYQAa&#10;AXAAGQGCABgAlgAYAKoAGADBABgA4QAYAPQAYwwAAFUOAABJDwAAQBAAADgQAAAyEAAALQ8AACkO&#10;AAAmDgAAIw0AACIMAwAgCwYAIAkJAB8HDAAeBg4AHgURABwFFQAbBRoAGgUfABoFJQAZBSsAGAUz&#10;ABcGPAAWBkYAFgZSABUHXwAUB24AEweAABIHlAASBqcAEgW8ABIE2QASA+8AXw4AAFEPAABGEAAA&#10;PBEAADURAAAvEQAAKhEAACYQAAAiEAAAIA8AAB0OAgAcDQUAGg0HABoLCgAZCg0AGAkQABcJEgAW&#10;CRcAFQkcABQJIgAUCikAEwoxABIKOgASC0UAEQtRABAMXwAPDG4ADgyAAA4MlAANC6cADQu6AA0K&#10;0gANCuoAXA8AAE4RAABDEgAAOhMAADITAAAsEwAAJxIAACMRAAAfEQAAHBAAABoQAgAYDwQAFg4H&#10;ABUOCQAUDQsAEwwNABIMEAASDBQAEQwaABENIAAQDSgADw0wAA4OOwANDkYADQ5RAAwPXgALD20A&#10;Cg9/AAkPkwAJD6YACA65AAgO0AAHDugAWBEAAEsSAABAEwAANxQAADAUAAApFAAAJRQAACETAAAd&#10;EgAAGhIAABcRAgAVEQUAExAHABIQCQARDwoAEA4MAA4ODgAODxIADRAYAA0QHgAMECUADBAtAAsR&#10;NgAKEUEACRFNAAgSWgAHEmoABhJ8AAUSkAAEEqQAAxG4AAMRzwACEegAVRIAAEkUAAA+FQAANRYA&#10;AC0WAAAnFgAAIhUAAB4UAAAbFAAAGBMAABUSAwATEgUAEhEHABARCQAPEQoADRELAAwSDgALEhEA&#10;ChIVAAkTGwAJEyIACBMqAAcUMwAFFD4ABBVKAAMVWAACFWcAARV6AAAVjgAAFaMAABS3AAAUzwAA&#10;E+kAUhQAAEYWAAA7FwAAMhcAACsXAAAlFwAAIRYAABwWAAAZFQAAFhQBABQTBAASEwYAERIIAA8S&#10;CAAOEwkADBQKAAoVDQAIFhAABhYTAAUWGQAEFx8AAxcnAAIYMAABGDsAABlHAAAZVQAAGWQAABl3&#10;AAAZjAAAGKIAABi3AAAXzwAAF+oATxYAAEMYAAA5GQAAMBkAACkZAAAjGQAAHxgAABsXAAAYFgAA&#10;FRUCABMVBQARFAYAEBQGAA4VBwAMFggAChcKAAcZDAAEGg4AAhsSAAEbFgAAGx0AABwkAAAcLQAA&#10;HDgAAB1EAAAdUgAAHWIAAB11AAAdigAAHKAAABy2AAAb0AAAGusATBgAAEAaAAA2GwAALRsAACYb&#10;AAAhGgAAHRkAABkZAAAXGAAAFBcDABIWBAAQFwQADhcEAAwZBQAKGgcABxwJAAMdCwAAHw0AACAQ&#10;AAAgFAAAIRoAACEiAAAhKgAAITUAACJBAAAiTwAAIl8AACJyAAAhiAAAIZ8AACC2AAAf0QAAH+0A&#10;SBoAAD0cAAAzHQAAKx0AACQdAAAgHAAAHBsAABgaAAAWGQEAExkBABEZAQAOGgEADBwCAAodAwAH&#10;HwUAAyEIAAAiCgAAJAwAACYOAAAmEgAAJhgAACcfAAAnJwAAJzIAACc+AAAnSwAAJ1wAACduAAAm&#10;hQAAJp0AACW0AAAk0QAAI+4ARB0AADkfAAAwHwAAKB8AACMeAAAeHQAAGxwAABgbAAAUHAAAERwA&#10;AA4dAAANHwAACiEAAAYiAQADJAQAACYGAAAoCAAAKgsAACsNAAAtEAAALRUAAC0cAAAtJAAALi4A&#10;AC46AAAuSAAALVgAAC1qAAAtgQAALJoAACuyAAAq0AAAKe8AQCAAADYhAAAtIQAAJiEAACEgAAAd&#10;HwAAGh4AABYeAAASHwAADyEAAA0iAAAKJAAABiYAAAIoAAAAKwIAAC0EAAAvBgAAMAkAADIMAAA0&#10;DgAANRIAADUYAAA1IAAANSoAADU2AAA1QwAANVMAADRmAAA0fAAAM5YAADKvAAAxzQAAMO8APCMA&#10;ADIkAAAqJAAAJCMAACAiAAAcIQAAFyEAABMjAAAQJQAADScAAAkpAAAFKwAAAS4AAAAwAAAAMgAA&#10;ADQBAAA2BAAAOAYAADoJAAA8DQAAPhAAAD4UAAA+HAAAPiYAAD4xAAA+PwAAPU4AAD1hAAA8dwAA&#10;O5EAADqrAAA5yQAAOO0ANycAAC8nAAAoJgAAIyUAAB8kAAAZJQAAFCYAABAoAAANKwAACS4AAAUw&#10;AAAAMwAAADUAAAA4AAAAOgAAADwAAAA+AQAAQAMAAEIHAABECgAARg0AAEkRAABJFwAASCEAAEgs&#10;AABHOgAAR0kAAEZbAABFcQAARIsAAEOlAABCwwAAQegANCoAACwqAAAnKAAAIicAABwoAAAWKgAA&#10;ES0AAA0wAAAJMwAAAzYAAAA5AAAAPAAAAD4AAABBAAAAQwAAAEYAAABIAAAASgAAAEwDAABOBgAA&#10;UAoAAFMOAABUEwAAVBwAAFMnAABTNAAAU0MAAFJVAABRagAAUIMAAE+eAABNuQAATOAAMC0AACss&#10;AAAmKwAAHywAABguAAASMgAADTUAAAg5AAACPQAAAEAAAABDAAAARgAAAEkAAABMAAAATgAAAFEA&#10;AABTAAAAVQAAAFcAAABZAQAAXAYAAF8KAABiDgAAYxUAAGMfAABiLAAAYTwAAGBOAABfYgAAXnsA&#10;AFyWAABbsAAAWc8ALzAAACovAAAiMAAAGjMAABM3AAAOOwAACD8AAAFEAAAASAAAAEwAAABPAAAA&#10;UgAAAFUAAABYAAAAWwAAAF0AAABgAAAAYgAAAGQAAABmAAAAaQAAAG0FAABwCwAAdBAAAHQYAABz&#10;JQAAcjQAAHJFAABwWQAAb3EAAG2LAABrpgAAasAALjMAACU1AAAdOAAAFDwAAA5BAAAHRwAAAEwA&#10;AABRAAAAVQAAAFkAAABdAAAAYQAAAGUAAABoAAAAawAAAG0AAABvAAAAcgAAAHQAAAB3AAAAegAA&#10;AH4AAACCBAAAhgsAAIoRAACJHAAAiCsAAIY9AACEUgAAg2cAAIGBAAB/mwAAfrIAKToAACA9AAAW&#10;QgAAD0gAAAhOAAAAVAAAAFoAAABgAAAAZAAAAGkAAABuAAAAcgAAAHYAAAB6AAAAfQAAAIAAAACC&#10;AAAAhQAAAIgAAACLAAAAjgAAAJIAAACWAAAAmwMAAKAMAACiEwAAoCEAAJ8zAACdRwAAml4AAJh3&#10;AACXjwAAlacAI0MAABlIAAARTgAACVUAAABcAAAAYwAAAGoAAABxAAAAdgAAAHsAAACAAAAAhgAA&#10;AIoAAACOAAAAkQAAAJMAAACWAAAAmQAAAJwAAACgAAAAowAAAKcAAACrAAAAsAAAALYEAAC8DQAA&#10;uhcAALkoAAC3PAAAtFIAALJqAACvhQAArZwAHE4AABNUAAALXAAAAWQAAABsAAAAdAAAAHwAAACD&#10;AAAAiQAAAI8AAACUAAAAmgAAAJ8AAACiAAAApAAAAKcAAACqAAAArgAAALEAAAC0AAAAuAAAALwA&#10;AADBAAAAxwAAAM0AAADUBQAA2BAAANUeAADTMQAA0EgAAM1fAADLdgAAyI4AAAAAAAAAAAAAAAAA&#10;AAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJE&#10;RUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouM&#10;jo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV&#10;1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////&#10;/////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8g&#10;ISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdp&#10;amtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cx&#10;s7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6&#10;+/z+//////////////////////////////////////////////////////8AAAAAAAAAAAAAAAAA&#10;AAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRF&#10;RkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yO&#10;j5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW&#10;19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////&#10;////////////////////AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygp&#10;KissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFi&#10;Y2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqb&#10;nJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU&#10;1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAAB&#10;AAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQV&#10;FhcYGRoaGxwdHh8gISIjJCUmJygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktM&#10;TU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SF&#10;hoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/&#10;wMHCw8TFxsfIycrLzM3Oz9DR09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6&#10;+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0e&#10;Hh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNV&#10;V1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHC&#10;w8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs&#10;7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwN&#10;DQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIz&#10;NDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWX&#10;mZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb&#10;29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9&#10;/f7+/9rLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyq&#10;nIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiI&#10;y7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLL&#10;ujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIve&#10;qJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Ol&#10;h9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKs&#10;xrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trL&#10;CRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN&#10;4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9Gw&#10;oofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQ&#10;tMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvo&#10;zQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZ&#10;j+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofV&#10;rZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCz&#10;aLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ46&#10;6cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Ol&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I&#10;2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7&#10;rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQ&#10;YNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2aud&#10;idyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5tnLCRvnzg056M0QYNzJDZLLuzCrxrhPtMCzZ727rnvE&#10;tamIy7Kmh9Gvo4fVraCI2aueidypnIrep5uM4KWZj+OhmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOSh&#10;mJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5NnLCRrkzg05584OYNrK&#10;DJLLvC6rxblNtMC0Zr26rnrFtamHy7Gmh9Guo4fVrKCI2aqeidynnIrepZuL4KKajeKemY/jnpmP&#10;456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j&#10;npmP49jLCRrhzww55c8OYNnKDJHLviyrxblMtb60Z725rnvFtKqHzLCmh9Gto4fVq6CI2aieiNul&#10;nYndo5yK35+ai+GbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZ&#10;juKbmY7im5mO4puZjuKbmY7im5mO4tjLCRrc0As549ANYNjLC5HLvyurxLpMtb2zZ764rnvFtKmH&#10;zLCmh9Gso4fVqaCH2KafiNujnYjdoJyJ3p2biuCYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3h&#10;mJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4dfMCRra0Qs43tEMX9bLC5HL&#10;wCmswrlNtryzaL63rnvGs6mHzK+mh9Gqo4bVp6GH2KSfh9qhnofcnp2I3Zqcid6Vm4zglZuM4JWb&#10;jOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM&#10;4NbMCRnZ0Qs42tMMX9TMC5HJwCmtwLlOtrqzab+1rnzGsqmHzK2mhtGpo4bUpaGG16Kghtmfn4ba&#10;m56H3JediN2TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96T&#10;nIvek5yL3pOci96TnIvek5yL3tXMCRnY0gs32NMLXtLMC5PHvyutvrhQt7myar+0rXzGsKmHzKum&#10;htCnpIXUo6KF1p+hhdicoIXZmJ+G2pSeh9yQnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K&#10;3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3dTNCRnW0gs31tQLXtDLCpXEvi2u&#10;vLhRuLeyasCzrXzGrqmHzKmmhtClpIXToKOE1Z2ihNaZoYXYlaCF2ZGfh9qOnonbjp6J246eiduO&#10;nonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J29PN&#10;ChjV0ws21NQLX87LCZfBvjCvurdTuLWybMCwrX3HrKqGy6enhc+ipYTRnqSE05qjhNWWooTWk6GF&#10;14+ghtiLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZ&#10;i6CJ2YugidmLoInZi6CJ2dLOChfT1As10dMKYsvMCZm+vTOxt7dVubKxbcGtrX3GqqqGy6SohM6f&#10;p4TQm6WD0pekg9OTo4TUkKOF1YyihtaJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mh&#10;iNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI19DPChbR1As3ztMKZcbKC525vDiytLZY&#10;uq2xbsGqrn3Gp6uFyaGphMycqIPOl6eDz5Omg9GQpYTSjaWF04qkhtOHo4jUh6OI1IejiNSHo4jU&#10;h6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1M7QChXO&#10;1Ao6ytMKaMDID6G1uz60rbVbu6mxb8Gmr33Eo62Ex52rg8qYqoPLk6mDzZCohM6Np4TPiqeFz4em&#10;h9CFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI&#10;0YWmiNGFpojRhaaI0czQCRjK1Ao+xdMKbbjFFqWuuUS1p7Veu6OycMChsH3Dn66ExZmtg8eUrITJ&#10;kKuEyo2qhcuKqoXLiKmGzIWph82DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2D&#10;qInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzcjRCRvF1QpCv9MKcrHEHqeluUm2obZgu56z&#10;cL6dsX3Bm7CEw5WvhMSRroTGja2Fx4qthseIrIbIhqyHyISricmCq4rJgquKyYKrismCq4rJgquK&#10;yYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKycTSCCDA1glI&#10;uNQKeKnPF5ievkeumrZiupi1cbyXs3y+l7KEwJKxhcKNsIXDiq+GxIivh8SGr4jFhK6JxYOuisWB&#10;rovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGu&#10;i8WBrovFga6Lxb/UByW61wlOrtoLcKDbE4eXzTmaksNYqJG8bLKRt3q5krSDvY6zhr+LsofAiLGH&#10;wIaxiMGEsYnBg7GKwYKxi8KAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC&#10;gLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwvfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+&#10;on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0g&#10;U+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPY&#10;rYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOS&#10;itCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/&#10;vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3&#10;KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY&#10;2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCx&#10;j4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCI&#10;w7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzM&#10;qESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vS&#10;sIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mb&#10;iMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESq&#10;xqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfA&#10;EBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN&#10;1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2vfADxX4wBYw+b0gU+q4J3zMqESrxqVdtMKkcLq+on+/vKCIw7mbiMe3&#10;mIjKtZWJzrOSitCxj4vTsI2N1a+Kj9etiJPZrYaY2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quG&#10;ndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2vfBDxX3wRYw+L4fU+q4JnzLqUOrxqZc&#10;tMKkb7q+on6/u6CIw7mdh8i2mofMs5eIz7GUidKwkorVro+M162NjtmsipLcq4mZ3aeInNuniJzb&#10;p4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic2/bBDhT3&#10;wRUw+L8eU+q5JXzLqUKrxqdbs8Klbrq+o36/u6GIxLieh8m1nIfNspmH0bCWiNSulInXrZKL2quQ&#10;jdypjZLfqI2a36OLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc&#10;3KOLnNyji5zco4uc3PbBDhT2whUw978eU+q6JHzLqUGsxqdas8Klbbq+o32/u6OIxLegh8m0nYfO&#10;sZuH06+ZiNatl4naq5WK3KmTjd+nkpHipJGZ4KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNyg&#10;jpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3PXCDhT1whQw9sAdU+q6I3zLqkGsxqhZs8Km&#10;bbq+pH2/uqSHxbehh8qzn4fPsJ2H1K6biNirmYncqZiL36eYjuKll5LmoJaZ4JyTm92ck5vdnJOb&#10;3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3fTCDRT1wxQw&#10;9sAcU+q7InzKqkCsxqhYs8KmbLq+pHy/uqWFxbajh8uzoYfQsJ+H1a2diNqqnYrdp5uM4KSajuKf&#10;mI/jnZqY4ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmX&#10;m92Zl5vdmZeb3fLDDRT0wxMw9cEbU+q8IXzKqz+txqlXs8Kna7q+pXu/uqaExbalh8uyo4fRr6GH&#10;1qufiNqnnYndpJyK36Cbi+Cbmo3il5qT4Zecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJve&#10;l5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3vDDDRT0xBMv9cIaUuq9IHzKqz6sxqpWs8Koa7q+&#10;p3m/uqiDxbanh8yypYfRrKKH1qigh9mknojcoZ2I3Zycid6Xm4vgk5uP4JKdl96SnZfekp2X3pKd&#10;l96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3u3EDBPzxRIv9MIZ&#10;Uuq9H3zKrDysxqtVs8Koarm+qXe/uqqAxbWph8yvpYfSqqKH1qWghtihn4banZ6H25mdh92UnYne&#10;kJyN3o6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92O&#10;nZPdjp2T3erFDBPyxREv88MYUuq+HXzLrTqsxqxUs8Kpabm+rHO/uq1+xbKph8yspYbRp6OG1aKh&#10;hdeeoIXYmqCF2pafhtuRnojcjZ6L3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P&#10;3Iuej9yLno/ci56P3Iuej9yLno/ci56P3ObFCxPxxhEv8sQXUurAG3zLrzisxq1SssKrZrm/sG++&#10;t61+xrCph82qpobRpKSF05+jhNWbooTWl6GF2JOghdmPoIfZi5+K2oifjdqIn43aiJ+N2oifjdqI&#10;n43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2uHGChPwxxAu8MYWUerB&#10;GXzLsDWrx69PssOwYLi8smy/sq1+x62phsynp4XPoaWE0pykhNOYo4TUlKOE1ZCihdaNoYbXiaGI&#10;2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY&#10;h6GL2NvHCRLuyQ8u7sgUUevEFnzMszCrx7FMscS4Vre2sW7Brq1/x6mqhsujqITOnqeDz5mmg9GV&#10;pYPSkaSE046khdSLo4bUiKOI1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWj&#10;itWFo4rVhaOK1YWjitWFo4rVhaOK1drICRLryw0t68oRUOvHEnzMtiqqyLdEsLq2WbqvsXDCqq1/&#10;x6arhcqgqoTMmqiDzZaog86Sp4PPj6aE0IymhdGJpYbRh6WH0oWlidKFpYnShaWJ0oWlidKFpYnS&#10;haWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0tjJCRHfzQss580PT+jLDnvN&#10;vCKowrw8sbG1XrypsXLCpq5/xaKthMecq4PJl6qDypOqhMuQqYTMjamEzYuohc2IqIbOhqeHzoSn&#10;ic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJ&#10;z9XJCRDYzwor2tMLTtjQC3rNwxaos7pGtam0Yr2ksXTBobB/w56uhMWZrYTHlKyEyJCrhMmOq4TK&#10;i6qFy4mqhsuHqYfMhamIzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyD&#10;qYnMg6mJzIOpicyDqYnMg6mJzNLLCQ/U0Qop1dULTNDQCn64vyWuqLhPuKG0ZryesnW/nbF/wZuw&#10;hMOWroTFka6Exo6thceLrIXHiayGyIesh8mGq4fJhKuJyYKrisqCq4rKgquKyoKrisqCq4rKgquK&#10;yoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKys/MCQ3Q0gooztQKUsXRCoOqwy2o&#10;nrdXuJu1aLuatHW+mbJ/v5exhMGTsIXCj6+Fw4yvhcSKrobFiK6HxYauiMaErYjGg62KxoGti8eB&#10;rYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx8zN&#10;CQzL0wotx9QKWbLYC4CezSuamMFQq5a4Z7eVtXW8lLR+vpSzhb+QsoXAjLGGwYqxh8KIsIfChrCI&#10;woWwicODsIrDgq+Lw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zD&#10;ga+Mw4GvjMOBr4zDga+Mw8fPCBDF1Ak0uNkKW6LnEnaX2iWJkM9FmI7HXaONwW6rjb15sYy6gbSJ&#10;uIO3hreFuYS2hrqDtYe7grWIvIG0ib2AtIq9f7SLvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6z&#10;jL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvsLRBxa91gg6p/EOVZvxG2iR5i14id1A&#10;hYXVVo+Dz2eXgstznX7IeKF7xnykecR/pnfDgqh1woSpdMKFqnPBh6tywYircsCKrHHAi6xxwIus&#10;ccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrP+4FA7/&#10;uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWF&#10;k820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrD&#10;upGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSb&#10;crbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n&#10;/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820&#10;g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGL&#10;xriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbC&#10;m3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7Qq&#10;RvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bP&#10;s4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriN&#10;jci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5&#10;wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvev&#10;Nmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ&#10;0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0f+4FA7/uB0n/7UpRvewNWneqEGQx5xhscSccbbCm365v52Gvb2aicG7l4nEuZOKx7ePjMq1&#10;jI7MtImQzrOHktCyhJXSsYKZ07GBntSugKLUrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyA&#10;o9KsgKPSrICj0qyAo9KsgKPSrICj0v+5Ew7/uRwn/7YoRvewNGrdqECQx51gscSccbbCnHy6v56F&#10;vryciMK6mYjFuJWJybaRisy0jozPsouO0bGIkdOwhpTVr4SZ1q+Dn9eqgqHVp4Ki06eCotOngqLT&#10;p4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki0/+5Ew7/uRwn/7YoRvexM2rd&#10;qT+Rx51gscSdcLbCnnu6v5+DvryeiMK5m4jHt5eIyrWUic6zkIvRsY2N06+KkNauiJPYrYaZ2aqF&#10;ntmlhKHVpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi&#10;1P+6Eg7/uhsn/7cnRvexMmrdqT6Rx55fscSdb7bBn3m6vqCCv7ugiMO4nIfItpmIzLOWiNCxkorT&#10;r4+M1q6MjtisipPbq4mZ3KaHndqihqDWoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSg&#10;hqLUoIai1KCGotSghqLUoIai1P+6Eg7/uhsm/7cmRvayMWrdqj2Rx55escSdb7bBoHi6vqGBv7uh&#10;iMS4nofJtZuHzbKYiNGwlYnVrpKL2KyPjduqjZLeqIya36KKndqeiaDWnImh1JyJodSciaHUnImh&#10;1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1P66EQ7/uxom/7gmRvayMGrdqjyR&#10;x55dscSebrbBoXa6vqJ/v7ujiMS3oIfKtJ2Hz7Gah9OumIjXrJWK26qTjd6okZLipJCZ4J6Nndua&#10;jKDXmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1f67&#10;EQ7+uxom/7glRvazMGrcqzuSx59dscSfbLbBonS6vqR+v7qkh8W3oofKs5+H0LCch9WtmojZqpmK&#10;3qiYjuKll5Pmn5WZ4JqRnNuXj5/Xlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHV&#10;lo6h1ZaOodWWjqHVlo6h1f27EQ7+uxom/7klRvazL2rcqzqSx59cscSgarbBo3O6vqV8wLqlhcW2&#10;o4fLs6GH0a+fh9asnonbqJyL36SajeGfmY/jnJqY4ZeWnNyUk5/Yk5Kg1pOSoNaTkqDWk5Kg1pOS&#10;oNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1v27EQ39vBkm/rkkRva0LmrcqzqSx6Bc&#10;scShaLbBpXG6vqd6wLqnhMW2pofMsqSH0a6ih9epn4jbpJ2J3qCbiuCamozhlpuT4ZWbm92Sl57Y&#10;kZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg1/y8EA39&#10;vBkm/rojRva0LWrcrDmSx6BbscSjZrXBpm66vql4wLqpgsW2qIjMsKWH0qqih9emn4faoZ6H3Jud&#10;iN6WnIrfkZuQ35Gdmd2Pm57Zj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf&#10;14+Zn9ePmZ/Xj5mf1/y8EA38vBgm/boiRfa1LGrcrTeTx6FascWlY7XCqWu6vqx1v7qtf8WzqYfM&#10;raWG0qeihtaioYbYnZ+G2pieh9uSnYndjp2N3YyelNyNoJ7ZjJ6f14yen9eMnp/XjJ6f14yen9eM&#10;np/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f1/u9EA37vRcl/bsiRfa2K2rbrTaTx6JZscWn&#10;X7XCrWa5v7FwvretfsawqYfNqqaG0aSkhdSeooXWmaGF2JSghtmPn4fai5+L24ifkNuIoJjYiKGd&#10;14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd1/q9Dg36vhYl&#10;/LwgRfa3KmrbrzSUyKRVscarWLTDs1+3u7Juv7KtfsesqYbMpqeF0KClhNKbpITUlqOE1ZGihdaN&#10;oYbXiaGJ2IahjdiEoZPXhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSi&#10;l9aEopfWhKKX1vm+Dgz5vxUl+r0fRfa4J2rbsDGUyKhNr8eyTrLBuFi4tLFwwa2tf8epqoXLoqiE&#10;zp2ng9CXpoPRkqWE0o6khdOLo4bUiKOI1YSji9WCo5DVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PV&#10;gaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1fTADQz3wBMk+b8dRPa6JWrasi6Vyq9Arci9Pa+3&#10;tl26rrFywqmtf8alq4XJn6qDy5mpg82UqIPOkKeEz4ymhdCJpobRhqWH0oSlitKBpY3SgKWP0oCl&#10;j9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0uzBCwz1whIk9sEa&#10;RPe9IWratCmWzbwoqbu7Q7OutWG8qLFzwaWuf8WhrYTHm6yDyZarg8qRqoTLjqmEzIuphc2IqIbO&#10;hqiHzoOoic6Bp4zPgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+A&#10;p43PgKeNz9/ECQvyxRAj88QWQ/TBHGnewhWPwcAjrK+5TLamtGW9orJ1wKCwgMOdroTFl62ExpOt&#10;hMePrITIjKuFyYmrhsqHq4bKhaqIyoOqicuBqovLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqM&#10;y4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy9rFCArryQ0i7sgSQu/GFWjQ0gqHsb4vrqW4VLiftWi8&#10;nbN2v5uxf8GZsITClK+Ew5CvhcSNroXFiq6GxoithsaHrYfGha2Ix4OticeBrYvHgKyLx4Csi8eA&#10;rIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx9XGCAnZzAog5c8NQNjV&#10;C1+91guIpcQ0ppy3WriZtWu7l7R3vZazf76VsoXAkbGFwY6xhcGLsIbCibCHwoiwh8OGsIjDha+J&#10;w4OvisSCr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE&#10;ga+LxNLICAfTzwod1dQLPcLZC2Or3hCDm84zmZTEU6aRvmevkLp0tJC3fbmRtYS8jrOGvoyyhr+K&#10;sofAiLKIwIaxiMGFsYnBhLGKwYKxi8GBsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCx&#10;jMKAsYzCgLGMwoCxjMKAsYzCgLGMws7KCAbO0QocxtcKQa/qDmGd5hx4kNoyiIvSTJSJy1+ciMZu&#10;o4jDeKiFwHyrg79/roC9gbB/vIOxfbyEsny7hrN7u4e0erqItHm6ibV4uYu1eLmMtni5jLZ4uYy2&#10;eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtsnLCAbI0gkis98JQqD8FVqT&#10;8Chqi+Y5d4TfSYKB2FuLgNNpkXzQcZZ5zXaadst6nXTKfZ5yyX+gcciBoXDHg6Jvx4WjbsaGo23G&#10;iKRsxYqlbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWL&#10;pcTOBwq32Qcmo/sOPZb/Hk6N+i9bhvI/Z4DrTnF75Vt5duBlgHHdbIRu2nKIa9l3i2nXeo1n1n6O&#10;ZtWAj2XUgpBk1ISRY9OGkWLTiZJh0ouTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh&#10;0oyTYdKMk2HSjJNh0oyTYdKMk/+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGX&#10;i7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt5&#10;2Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3&#10;faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+x&#10;GAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaU&#10;xbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/&#10;k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpc&#10;l8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLK&#10;t3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/&#10;sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmD&#10;lsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9&#10;vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iV&#10;crDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3yn&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xFwn/siIe&#10;/64wOv+pPVnso0p52JtbmMeVcrHFl3u1w5iDuMGZiru/lYu+vZGMwbuOjsO6ipDFuYeSx7iElcm3&#10;gpjKtoCby7Z+nsy1faPMs3ynza98qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698&#10;qMuvfKjLr3yoy/+yFwn/siEe/68vOv+qPFnspEl62JtamcaWcbLEmHi1wpmBucCbiLy+l4q/vJSL&#10;wrqQjcW5jI7Ht4iRybaFlMu1g5fNtIGazrR/n8+zfqTPrn2mzqt9qMyrfajMq32ozKt9qMyrfajM&#10;q32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozP+yFgn/syEe/7AuOv+rO1nspEh615xZmsaXb7LE&#10;mXa2wpt/ucCch729monAu5aKw7mSi8a3jo3JtoqPzLSHks6zhJbQsoGa0bKAn9Kuf6PSqn+lz6Z/&#10;p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzf+zFgn/syAe/7At&#10;Ov+rOlnspUd61pxZmsaYbbLEmnS2wpx9ub+dhb29nIjBu5iJxbiUisi2kIvLtIyOzrOIkdGxhZXT&#10;sIOa1LCCoNWqgaLTpoGl0KOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82j&#10;gafNo4Gnzf+zFQj/tCAe/7EtOv+sOVnrpUZ71pxYm8aZa7LEnHK2wp17ub+fg768nojCupqIxreW&#10;icq1korNs46M0LGKj9Ovh5TWroWa2KuDn9emg6LUooOk0J+Dps2fg6bNn4OmzZ+Dps2fg6bNn4Om&#10;zZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4Omzf+0FQj/tB8e/7EsOv+sOVnrpkV71Z1Ym8eaabLEnXC2&#10;wp95ur+ggr68n4jCuZyIx7aYiMu0lInPsZCL06+MjtatiZPZrIeb26aGntmihaHVnoWk0ZyFps6c&#10;habOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzv+0FAj/tB8d/7EsOv+t&#10;OFnrpkV71Z1XnMebZ7LEnm62wqB3ur+hgL67oYjDuJ6HyLWah82yl4jRsJOK1a2PjdmrjJPdqIqb&#10;3qKIntmeiKHVm4ek0ZmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bO&#10;mYemzv+0FAj/tR4d/7IrOv+tOFrrpkR71Z1XnMecZbLEn2y1wqF1ur6ifr+7o4fEuKCHybSdh86x&#10;mYjTrpaJ2KuTjNyokJLho46a356Mntqai6HVl4qk0ZaJps6WiabOlommzpaJps6WiabOlommzpaJ&#10;ps6WiabOlommzpaJps6WiabOlommzv+0FAj/tR4d/7IqOv+tN1rrp0N81Z5VncedY7LEoGq1wqNz&#10;ur6kfL+7pIXEt6KHyrOfh9CwnYfVrJqJ26mYjOCll5PmnpSa35mRndqWj6DWlI2j0pOMpc+TjKXP&#10;k4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz/+1Ewj/tR4d/7MqOv+uNlrr&#10;p0N81Z9TnceeYLLFomi1wqVwur6mer+7poPFt6WHy7Oih9GvoIfXqp6J3KSbi+CdmY7jmpuZ4JWW&#10;nNuTk6DXkZGj05CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+l&#10;z/+1Ewj/th0d/7MpOv+uNlrrqEJ81aBRncefXrHFpGS1wqdtub6pd7+7qYHEtqiIy7Glh9GroofX&#10;pZ+I256diN2Xm4vgkpuT35KcnNyPmJ/XjpWi042TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCN&#10;k6TQjZOk0I2TpNCNk6TQjZOk0P+1Ewj/th0d/7QpOv+vNVrqqEF81aJOnMehWrHFpmC0wqppub+t&#10;c767rn3EtKqHy62lhtGnoobVoKCG2JmfhtuSnYndjZ2O3YyemNuMnp/Yi5qi1IqXpNGKl6TRipek&#10;0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0f+2Egj/txwd/7QoOf+wNFrqqUB9&#10;1aRJnMikVbDGqluzw69jt8CzbL22rnzFsKmHzKmmhtCjpIXUnKKE1pWhhdiPn4faip+L24efktqI&#10;oZzXiJ+h1IecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0f+2&#10;Egj/txsd/7UnOf+wM1rqqj591qhEm8moT6/HsFOyxbhZtbmzbb+xrX3GrKqGy6Wnhc+fpoTRmKSE&#10;05KjhNWMoobXiKGK14WhjteDopbWhKSf1ISio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPR&#10;hKKj0YSio9GEoqPRhKKj0f+3EQf/uBoc/7YlOf+xMVrqqzx+16w7mcqtRK3JuUWuvbhZuLKyb8Cs&#10;rn7GqKuFyqGphM2bp4PPlaaD0I+lhNKKpIbThqOI1IOjjNSBo5HUgKSZ04CmodGApqHRgKah0YCm&#10;odGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0f+4EAf/uRkc/7ckOf+zL1rprTl+2bQv&#10;lsy4MqnCvUCws7ZduqyxccGnrn7FpKyFyJ2rg8qXqYPMkqiEzo2nhM+Jp4bQhaaI0IKmi9GApo7R&#10;fqaU0H2nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz/+5Dwf/&#10;uhcc/7kiOf+1LVrsszB63cAfkMnDIai1uki0q7VivKayc8Cjr37DoK6Expmsg8iUq4TJj6qEyouq&#10;hcuIqYbMhamIzYKois2AqI3OfqiRzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmW&#10;zXypls18qZbNfKmWzfy7Dgf8vBUb/rsfOP+3KVrwvSR039MOhrnBKqqquU+2pLVlvKCydL+esX/C&#10;m6+Ew5auhMWRrYTGja2Fx4qshsiHrIfJhauIyYKrisqAq4zKfquPynyrksp8q5LKfKuSynyrksp8&#10;q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSyvG9DAb5vhIa+r4bN/y6JVrnzhNoyNkLia3D&#10;MqehuFa4nbVou5uzdb6Zsn/AmLGEwZOwhcKPr4XDjK+GxImuhsWGrofFhK6IxoOtisaBrYvGf62O&#10;x32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx9/ACAX1wg8Z&#10;9sIWNu7IFVDN3AxmtdoPiKLJNqCavlawl7dquZW1dryUtH6+lLOEv5CyhcCNsYbBirGGwYixh8KG&#10;sIjChLCJwoOwisOBsIvDgK+Nw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36v&#10;j8N+r4/Dfq+Pw9nCBwXkxwsY78gQNNHaC0W66Q5opt4YgpjRN5WRyFOhj8JlqY6+cq6NvHuyjLqB&#10;tYm4greHuIS4hbeFuYO2hrqCtoe6gbWIu4C1ibt+tYq8fbSMvHy0jb18tI29fLSNvXy0jb18tI29&#10;fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvdTEBwTWywkV09QLJ73iDEmp9BRlmeYleI7cOYaI&#10;1E+Qhs9gl4TMbZyDyXWgf8d4on3Ge6R6xX2mecSAp3fDgah2woOpdcKEqnTBhqtzwYercsCJrHG/&#10;i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+Lrc/GBwLQzQkSwNkJ&#10;LKz3D0ib+h5cj+8xa4bnQnaA4lB+ft1fhXvZaYp31W6PdNNzknHRd5Rw0HqWbs99l23Of5lszYGZ&#10;a82DmmrMhZtpzIecaMuJnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1n&#10;yoydZ8qMncrICAHC0gcTruYJLZ3/FUGR/yhQh/o5XIHzSGZ87VRud+hedXHkZXpt4Wt+at9wgWje&#10;dYRm3HiFZdt7h2Pafohi2oGJYdmDimDZhYpg2IeLXtiKjF7WjY1e1o2NXtaNjV7WjY1e1o2NXtaN&#10;jV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjcTKBwOx2gQVn/8NKJL/HTeJ/y5Dgv89Tnz9S1d3+FZf&#10;b/NdZWjwYmpk7WluYetvcV/pc3Nd6Hd1XOd7dlvmfnda5oB4WeWDeVjlhXpY5Ih6V+SLe1bjjnxW&#10;4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfP+qHAX/qicX/6c2L/+i&#10;REr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6e&#10;wbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/&#10;h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKC&#10;tMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6&#10;nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9&#10;ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9&#10;voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSS&#10;ibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qGwX/qicX/6c1L/+jREr6nVFl&#10;6ZdeftuUbZTPknemxZKBtMSTiLbDko24wY+PusCLkby/iJO+voWWv72CmMG8gJvCvH6ewrx9ocO7&#10;e6TEu3qpxLp5rcS1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw/+r&#10;GwX/qyYX/6g0L/+kQ0r5nlBl6Zhdf9qVaZXNlHSoxZR+tMSVhrbClYy5wZGOu7+NkL2+iZK/vYaU&#10;wbyDl8O7gZrEun6dxbp9oca6e6XGuXqqxrV6rMaxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3E&#10;sXqtxLF6rcSxeq3EsXqtxP+rGgX/qyUX/6k0L/+kQkr5n09m6JlcgNqWZpbMlXGpxZV8tMSWg7fC&#10;l4u6wJOMvL6Pjr+9i5DBvIeTw7qElsW5gZnGuX+dx7h9oci4fKbJtXqqybB7q8ese63FrHutxax7&#10;rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxf+sGQX/rCQW/6kzL/+lQUr5n09m6Jlb&#10;gdmYY5bMlm+qxZZ5tMOXgbfBmIm6v5WLvb6RjcC8jY/CuoiSxbmFlce4gpjJt3+dyrZ9osu2fKjL&#10;sHupyqx8qsiofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxf+sGQX/&#10;rCQW/6oyL/+lQUv5oE5n55pZgdmZYZfLl22rxZd3tMOZf7fBmoe7v5eKvr2TjMG7jo7EuYqQx7iG&#10;k8m2gpjLtX+dzbR+o86xfKbOrH2oy6h9qsmlfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6s&#10;xqV+rMalfqzGpX6sxv+sGQX/rSMW/6oyL/+mQEv4oE1n55xXgdmaXpfLmGqsxZl0tMOafbfBm4W7&#10;vpmJv7yVisK6kIzFuIyPyLaHksu0g5fOs4Cd0LJ/pNGsfqXPqH6nzKR/qcmhgKzGoYCsxqGArMah&#10;gKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxv+tGAX/rSMW/6sxL/+mP0v4oE1n551Vgdmc&#10;XJfKmWisxZpytMOcerjAnIO7vpyJv7uXicO5k4vHt46Ny7SJkM6yhJbRsYGd06yAotOngKXQpICn&#10;zaCBqcqegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxv+tGAX/rSIW&#10;/6sxL/+nP0v4oUxn555TgdmdWZfKm2WsxZxvtMOdeLjAnoG8vZ6IwLuaiMS4lYnJtZCLzbKLj9Gw&#10;hpXVroSe16eCodSjgqTRn4KnzZyDqcqag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qD&#10;q8eag6vHmoOrx/+tFwX/riIW/6swL/+nPkv4oUto559RgdmfVpfKnGKsxZ1stMOfdbjAoH68vaCH&#10;wbqdiMa3mIjLs5OJz7COjdStiZTZqIad2qKFodWehaTRm4WmzpmFqcqXhavHl4Wrx5eFq8eXhavH&#10;l4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx/+uFwT/riIW/6wwL/+nPkv4okto6KFPgdmgU5fK&#10;nl+sxp9ptMOhcrjAony8vaKEwbmgh8e1nIfNspeI0q6Ti9iqjpPfoouc3JyJoNaZiKPSl4imzpWI&#10;qcqUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx/+uFwT/riEW/6wv&#10;L/+oPUv4okpo6KJNgNmiUJfLoFysxqFls8OkbrfApXi8vKWCwrikh8i0oIfOsJ2I1auZit2ll5Pm&#10;m5Gb3ZaPoNeUjaPTkoymz5GLqMuQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQ&#10;iqvIkIqryP+uFgT/ryEW/60vL/+oPEv3oklo6KRKgNmkTZbLolirxqRhs8SnarfAqXS8vKl+wrio&#10;h8izpofPrKKH16Sdid2amo3hlZqb3pGVn9iPk6LTjpCl0I6PqMyNjqrJjY6qyY2OqsmNjqrJjY6q&#10;yY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyf+vFgT/ryEW/60uL/+pPEv3o0lp6KZIf9qnSJXMpVOq&#10;x6hcssSsZLbBrm67va94wLashMmup4fQpqOG1Z2ghtmTnYndjZ2U3Y2dn9iLmaHUi5ak0IqTp82K&#10;kanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyf+vFQT/sCAW/64uL/+p&#10;O0v3pEdp6ahEfturQ5TNqUypyK1UsMazXLPCt2a5t7B3wrCrhMmpp4bPoaSE05eihNaOoIfZiJ+P&#10;2oehmtiHoKHUh5uk0YeYps6HlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanK&#10;h5Wpyv+wFQT/sCAV/64tL/+qOkv4pkRo6qtAfdyvPJLPr0KmyrVJrca8UrG5tWe7sLB4w6ushMmk&#10;qYTNnKaD0JOkhNOLo4bVhaKM1oKilNaDpJ3Ug6Kk0YOeps6EmqjLhJqoy4SaqMuEmqjLhJqoy4Sa&#10;qMuEmqjLhJqoy4SaqMuEmqjLhJqoy/+wFAT/sR8V/68sLv+rOUv4qUBn6687e962M4/SujShzMI5&#10;qru6VbWwtGq9qrB5w6ethMefqoTLmKiDzZCnhNCJpYbShKSK04CkkNN/pZfSf6ag0H+lps6AoKjL&#10;gKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy/+xEwT/sh4V/7ArLv+sN0z6&#10;rDtl7bU0eOK/KYnYzCCYvr89rrC4Wbips2y+pbB6wqKuhMWbrIPIlKqEyo6phMyIqIbOg6eJz4Cn&#10;jc9+p5PPfKiaznypos18p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeo&#10;y/+yEgT/sx0V/7EpLv+tNkz8sTVi8b0qcubNH4DIzCGbsbxFsqi3Xrmjs2++oLF7wZ6vhMOXroTG&#10;kayEx4yrhcmHqofKg6qJy4CqjMx9qZDMfKqVy3qqnMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5&#10;q6TKeaukynmrpMp5q6TKeaukyv+zEQT/tBsU/7MmLv+vM0z9uStd68ofadLfEX+5zCecp71MsaC3&#10;YrmdtHG9m7J8v5qxhMGUsITDj6+FxYquhsaGrYfHg6yJx4Csi8h+rI7IfKySyHusl8h5rZ7Hea2e&#10;x3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex/+1EAP/thkU/7UkLf+0LEnyxR9U&#10;1t0SYsHfE4GszS6an8BPq5q4ZbeXtXK7lrR8vZWyg7+RsYXBjbGGwomwh8OGr4jDg6+JxIGvi8R/&#10;ro3Ffa6QxXuulMV6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxP+3&#10;DgP/uBYT/7cgLfm/H0Hc2RFExOsSZrHfGIGg0DOVl8ZQo5PAY62Ru3Gzkbh7uJC2gruOtIW9i7OG&#10;v4iyh8CGsonAhLGKwYKxi8GAsY3BfrGPwnyxksJ7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXB&#10;e7GVwXuxlcF7sZXBe7GVwfS6CwP9uxIS/rsbLOXQDzLI6Q9KtPIVZ6LiIn2W1jeNj85PmIzIYaCK&#10;xG6misF4qoe/fa2EvoCwgbyCsX+7hLN9u4W0e7qHtXq5ibV5uYu2d7mNtna4j7d0uJO3dLiTt3S4&#10;k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt9y+BgL4wA4R7sgOIsvbCy62+BFMpfUd&#10;Y5foLHWN3z2Bh9hQi4PTYJKCz2yXf81zm3zLd515yXqgd8h9oXXHf6NzxoKkcsWEpXDFhqVvxIim&#10;bsSKp23Djadrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqNfABgHb&#10;xggOy9MKFbjoDDKm/xVKmPomXI3wN2mF6UZ0f+RTe3zfYIF43GiFdNptiXDYcYtu1nWNbNV4j2rU&#10;e5Bp036RZ9OAkmbSg5Nl0oWUZNGHlGPQipVi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCO&#10;lmLQjpZi0I6WYtCOltHCBgHNywkFutoHGaj+DjGZ/x1Djv8vUYX6P1x+9E1kefBYanPsX29t6mNz&#10;aedpdmflbnll5HJ7Y+N2fWLieX5g4Xx/X+B+gF7fgYFd34OCXN6Gg1vdiYRa3Y2FWt2NhVrdjYVa&#10;3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhcvEBgC70QYHqecGGpr/EyuO/yQ5hf82RH7/&#10;RE15/1FVcftXW2v3XWBl9GJkYvJoZ1/wbWpd73FsW+11bVrteG9Z7HtwWOt+cVfqgXJW6oRyVemH&#10;c1TpinRT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdbzJBQCr2wEI&#10;mv8LFo//GSOF/ystfv85N3j/RkBw/05Haf9UTWL/WlJe/mFWWvxmWVj7a1tV+XBdVPh0XlL3eF9R&#10;93tgUPZ+YU/1gWJP9YRjTvSHZE30i2VM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzz&#10;kGZM85BmTPOQZv+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qR&#10;scSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHni&#10;j3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4&#10;rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7&#10;Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566&#10;wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSI&#10;lLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ&#10;2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzA&#10;d7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+hGAP/oysQ/6A6Jf+c&#10;SDz/l1ZT+JNjaOySaXrhkXOK2I98mNCOhKTKjoytxo2QtMSKk7fDhpW4woSYucGBm7rBf527wH2g&#10;vMB7pLzAeqe9wHmsvcB4sL29eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8&#10;uHizvP+hGAP/oyoQ/6E5Jf+dSD3/mFVU95RhaeuUZnvgkm+M1pF4ms6QgqbIj4mwxI+PtsOLkbfC&#10;iJS5wYSXusCCmrzAf529v32gvr97pL6+eqi/vnitv714sb64eLK+tHmzvbR5s720ebO9tHmzvbR5&#10;s720ebO9tHmzvbR5s720ebO9tHmzvf+iGAP/pCkQ/6E4Jf+dRz3/mVVU95ZeaeuVY3vglGyN1ZJ1&#10;nM2Rf6jHkYeyxJGOtsONkLjBiZO6wIaWvL+Cmb2/f5y+vn2gv717pcC9earAvXiwwLh5sMC0ebG/&#10;r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyvf+jGAP/pCkQ/6I4Jf+eRj3/&#10;mVRV95dcaeuXYHzflmmN1ZNyncySfKrFkoW0xJKMtsKPj7nBi5K7wIeVvb6DmL+9gJzAvX2gwbx7&#10;pcK8eavCuXmvwrR5r8GwerDArHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuy&#10;vv+jGAL/pSgQ/6I3Jf+fRj3/mlNV95laaeuZXnzfl2WO1JVvncuUeavFk4K0xJSKt8KRjrnAjJC8&#10;v4iTvr2El8C8gJvCu32gw7t7psS6eq3FtHquxK96r8Kse7DAqHyxv6h8sb+ofLG/qHyxv6h8sb+o&#10;fLG/qHyxv6h8sb+ofLG/qHyxv/+kGAL/pSgQ/6M2Jf+fRT3/mlNV95pXaeubW3zfmWKO1JdrnsuV&#10;dqzFlIC0w5WIt8GTjbrAjo+9vomSwLyFlcK7gZrEuX2gxrl7qMe0eqvHr3utxat7rsOnfK/BpH2x&#10;v6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv/+kGAL/picQ/6M2Jf+gRD3/m1JW&#10;95xVaeucWHzfm16O1JlnnsqXc6zFlny0w5eFt8GWi7u/kY2+vYuQwbuGlMS5gZnHt36gybZ8qcqu&#10;e6rIqnysxqZ9rcSjfq/BoH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv/+l&#10;GAL/piYP/6Q1Jf+gRD3/nFFW955TaeueVXvfnlqN1JtknsqZb6zFmHm0w5mCuMGZiru+lIy/vI6O&#10;w7mIkse3gpjLtX6hza98p82pfanKpX6rx6J/rcSff6/CnYCxv52Asb+dgLG/nYCxv52Asb+dgLG/&#10;nYCxv52Asb+dgLG/nYCxv/+mGAL/pyYP/6Q1Jf+gQz7/nVBV959RaOugU3vgoFeN1J5fnsqba6zF&#10;m3W0w5t+uMCbh7y9l4rAupGMxbeKkMq0hJfPsoCj0qh/pc+jgKjLoICrx52BrcWbga/CmYKxv5mC&#10;sb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv/+mGAL/pyUP/6U0Jf+hQz7/nk5V+KFO&#10;aOyiUHrgo1KM1aFbncueZqzGnXG0w556uMCehLy8m4jCuZWKx7WNjc6whpbUqYKg1qGCpNCdgqjL&#10;moOqyJmDrcWXhK/CloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwP+mGAL/&#10;pyUP/6U0Jf+hQj7/n0xV+KJMZ+ylTXnhpk6L1aRWnMyhYarGoWyzw6J2t8CigL28oIfDt5qIyrKT&#10;itKsi5TboIef2JqGpNGXhqfMlYaqyJSHrMWTh67DkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoew&#10;wJKHsMCSh7DAkoewwP+nGAL/qCQP/6YzJf+iQj7/oEpU+aRKZu2nSnjiqUuK1qhRms2mW6nHpWWy&#10;xKdwtsCnery8poPDtqKHy6+diNall5Xml4+e2pONo9KRi6fNkIuqyZCKrMaPiq7Dj4mwwY+JsMGP&#10;ibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwf+nGAL/qCQP/6YzJf+iQT7/okhU+aZHZu6q&#10;R3fjrUeI2a1LmM+sVKbIrF6vxq9os8Kxc7m+sn3AsqqHy6WihtWUnIvej5qd2o2VotOMkqbOi5Cp&#10;youOq8eLja3EjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwf+oGAL/qSQP&#10;/6cyJf+jQT7/pEZT+qlEZO+tQ3XksUKF27RElNK1SqHLt1Oryr5frb23briysHzCqaqGy5ylhNKN&#10;oIfYhqCX2YeeotOHmKXPh5Woy4eTqsiIka3FiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQ&#10;r8KIkK/CiJCvwv+oGAL/qSMP/6cyJf+jQD7/pkNS+6tBY/CxP3Pntz2C3r47j9bEP5rMxUqmvLxd&#10;srG1b7uqsH3Do6uEyZang86KpIbTgaOQ1YGln9KCoaXPgpyozIOZqsmElqzGhZSuw4WUrsOFlK7D&#10;hZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw/+pGAL/qiMP/6gxJf+kPz7/qEBR/K88YfO2OXDq&#10;vzd948o1h9TRN5W+wkupsLlgtai0cL2jsH7Cna2Ex5KqhMuIp4bOgKaN0H2nmNB9qKTOfqSoy3+f&#10;qsmAm6vGgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxP+qFwL/qiIP/6gw&#10;Jf+lPj7/qztP/7Q3Xfa9M2rryjF13NopgsTOOJmywU+rp7hjt6G0c7yesX/BmK+ExI+shMiHqofK&#10;gKmMzHypk8x6qpzLeaumynqnqsh8oqvHfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9&#10;nq3EfZ6txP+qFgL/qyEO/6kuJf+nPD7/sDZM/LowWe/ILGLe2Sdty9wmhrbMPJuowVSrn7lmtpu1&#10;dLyZsn+/lbCEwo2vhcSGrYfGgayLyH2skMh7rJjIea2fx3etp8d3qqzGeaWtxHmlrcR5pa3EeaWt&#10;xHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxP+rFQL/rCAO/6stJP+rNjv/ti9I88QoUeDWJlbM5CJx&#10;u9ooiKrMQZufw1epmbxpspa3drmUtIC9kbKFwIuxhsGGsIjDga+LxH6uj8V7rpTFeq+axHivoMR1&#10;r6fEdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw/+sFAL/rR8O/6wrJP+w&#10;Lzf6vyVB5NEgRc7kHVu96SJ0rdosiZ/ORZmXxlqkk8BqrZG7drOQuH+3jbaEu4m0hr2Fsoi/grGL&#10;wX+xjsF8sZLCerGWwXmxm8F4sqHAdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safB&#10;dLGnwf+uEgH/rx0N/64oJP+4JDHqyxo10OIXQ7/wHV6v6CV1oNsxh5bRSJSQylyejcVqpYvBdqqJ&#10;vn2vhbyAsoK6g7R+uYa2fLiJt3m3jLh3t4+5draTunW2l7p0tp26c7ekuXO3pLlzt6S5c7ekuXO3&#10;pLlzt6S5c7ekuXO3pLlzt6S5c7ekuf+wEAH/sRoN/7ElI/PEFyfU3xArwe8XSLD3IGCh6itzld85&#10;go3XTI2I0V2Vhsxqm4TJdKCAxnmkfcR9pnrCgKl3wYOqdcCGrHO/iq1xv42ub76Qr26+lK9svpmv&#10;a76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr/+zDgH/tBYM/LwXGtbWCxbD&#10;7RAwsvwZSqL5JV6W7TNujOVBeoXeT4OB2V6Kf9Vqj3rScJN2z3WXc855mXHMfZtvy4CdbcqEnmvJ&#10;h59pyYqgaMiOoWfHkqJlx5aiZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMec&#10;o/S2CgH/uBIL1cwKC8TbChmy/BEzo/8dSJb8LFiM8ztlhOxJb37nVXZ642B8dd9ngXHdbYRt23KH&#10;atl2iWjYeotm132NZNaBjmPVhI9h1IiQYNOLkV/Tj5Je0pSSXNKZk1zSmZNc0pmTXNKZk1zSmZNc&#10;0pmTXNKZk1zSmZNc0pmTXNKZk9y7BADYwwcExNEIB7PoChyj/xQxlv8kQ4z/NFCE+0JaffZPYnjx&#10;Wmhx7l9ta+tkcWfpaXRk5252YuZzeGDld3lf5Hp7XeN+fFzigX1b4oV+WuGIf1ngi4BX4JCAVt+V&#10;gVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgdS9BQDEyAcAtNkFCqP+DRyW/xos&#10;i/8rOoP/OkR8/0hNdf9SU279V1hn+l1cY/diX2D2Z2Jd9GtkW/NvZVnyc2dX8XdoVvF6aVXwfWpU&#10;74BrU++Ea1Luh2xQ7ottT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2QbsbA&#10;BQC00AQBo+MCCpb/EBiL/yAkgv8wL3r/Pzdy/0g+av9OQ2T/VEhe/1lMW/9fT1j/ZFJV/2lUU/9t&#10;VVL+cVdQ/XRYT/x4WU77e1pN+39bTPqDXEv5hl1J+YteSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBf&#10;SPiQX0j4kF9I+JBfSPiQX7XHAgCk2gABlv8GB4r/FBGB/yQaef8zInD/Oypo/0IxYf9KNlz/UTtX&#10;/1c/U/9dQlD/YkRO/2dGTP9sSEr/cElJ/3RKSP93S0b/e0xF/39NRP+DTkP/h05C/4tPQf+RUEH/&#10;kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUP+REgH/lScL/5U7HP+TSy//j1lD/4xk&#10;VPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2q&#10;zHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/&#10;lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3&#10;n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP&#10;2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrE&#10;ccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuM&#10;a2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCy&#10;q8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+SEgH/licK&#10;/5Y7HP+USzD/kFlD/49jVPqOaWTxjXBy6Yt6fuKJgonchYmS2IKOmdR/k57RfZeiz3ubps15nqjM&#10;d6Kqy3alrMp0qa3Jc62uyXKyr8lxt6/IcbyvwnO9rr50va++dL2vvnS9r750va++dL2vvnS9r750&#10;va++dL2vvnS9r/+TEgH/lycK/5g7HP+VSzD/kVlE/5FgVfqQZmTwj21z6I13gOGMgIvbiIeU1YWN&#10;nNKCkaHPf5amzH2Zqct7nazJeaGuyHelsMd2qbHGda2yxnSys8ZzubPCdbqzvHW6s7h2urO4drqz&#10;uHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s/+UEQH/mCcK/5k7HP+WSzD/kllE/5JeVfqSZGXw&#10;kWp0549zgeCOfYzZi4WW1IiLntCFkKTNgpSpyn+Yrch9nLDHe6CyxnmktMV4qLXEdq62xHW0tsF2&#10;t7a8d7e2t3e3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3tv+VEQH/mScK/5k7&#10;HP+XSjD/k1hE/5RcVfqUYWXwk2d055Fwgt+Peo7YjYOY0ouKoM6Hj6fLhJOsyIGXsMZ/m7PEfZ+1&#10;w3ukt8J5qbnCd6+5wna1ubx4tri4eLa4s3i2t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ew&#10;ebe3sHm3t/+WEQH/micK/5o7HP+XSjH/lFVE/5ZZVfqWXmXwlWR055Nsgt6Rdo7Yj3+Z0Y2Ios2K&#10;jqnJh5KuxoSWs8SBmrbCfp+5wnukusF5qrrBd7G6vXi1urd4tbmzebW5r3m2uKx6tresera3rHq2&#10;t6x6tresera3rHq2t6x6tresera3rHq2t/+XEQH/myYK/5s7HP+YSTH/llNE/5hXVfqYW2Xwl2F0&#10;55Zogt6Tco/WkXua0I+Eo8uNjKvHipGxxIaVtsODmbjBf566wXuku8B5q7y/d7O8uHizu7J5tLuu&#10;ebW6q3q1uah7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uP+XEQH/myYK/5w6HP+Y&#10;STH/mFFE/5pUVPqbWGTwml1055hjgt6WbY/Wk3ea0JGApMqPiazGjY+zw4mUt8KEmLrAf568v3ul&#10;vr95rr65eLK+snmyva16s7ype7S6pnu1uaR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4&#10;pHy2uP+YEQH/nCYK/5w5HP+ZSDH/mU9E/5xSVPudVWPxnVpz55tfgd6ZaY/WlnKaz5N8pcqRha3F&#10;kI20w4uSuMGFlru/gJ2+vXulwbt5r8GyerDArHuxvqh7s72lfLS7on21uaB9trigfba4oH22uKB9&#10;trigfba4oH22uKB9trigfba4oH22uP+ZEQH/nSYK/505HP+ZRzH/m01D/55PU/ufUmPxoFZy6J9b&#10;gN+dZI7Xmm2a0Jd3pMqUga3Fkoq1wo6Qub+Hlb29gJzBu3unxLN6rcSre6/Cpnyxv6N9sr2gfrS7&#10;nn+1uZx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uP+ZEQH/niYK/504HP+aRzH/&#10;nEtC/6BNUvyiUGLyo1Nx6aNXf+ChXozYnmeY0Jtxo8qYe63FlYW0wpKNur6Kkr+6gZvFt3ypyat8&#10;q8ekfa7DoH6wwJ1/sr2bgLO7mYG1upiBtriYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2&#10;uP+aEQH/niYK/544HP+aRjL/nklC/6JKUf2kTWDzplBv6qdUfeGmWIrapGKW0qFrocuddavGmoCz&#10;wpiKuryOj8K2g5nLrH2mzqJ/qsmdgK3EmoGwwJiCsr6Xg7O8lYO1upSDtriUg7a4lIO2uJSDtriU&#10;g7a4lIO2uJSDtriUg7a4lIO2uP+aEQH/nyYK/543HP+bRjL/n0dB/6RIUP6nSl/0qUxt66tQe+Os&#10;VIfcq1yT1Kllnc6mb6fIo3qww5+EuLuWi8SwjJnOoIOk0ZmEqcqWha3FlIWvwZOFsb6ShbO8kYW0&#10;upGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uf+bEQH/nyYK/583HP+bRTL/oUVA&#10;/6ZGT/+qR132rUlr7bBMeOazT4PftFWO2bVfl9O1aaDOtXanwat8trCfhcShlZLOlI6j0pCLqMuP&#10;iqzGjoqvwo6Jsb+OibK9joi0u46ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uf+b&#10;EQH/oCYK/582HP+cRDH/o0M//6hDTv+tRFv4sUVo8LZIdOm7TH7jwFGH38ZbjtbIa5TGvXGmtbN4&#10;taWogcOUn43NiZyi0oeUp8yIkavHiY+uw4mOsMCJjbK+ioyzvIqLtLqKi7S6iou0uoqLtLqKi7S6&#10;iou0uoqLtLqKi7S6iou0uv+cEAH/oSYK/6A2HP+eQjH/pUA+/6tATP+xQFn6t0Fk871Eb+7FSXfl&#10;zlJ83dZif8zOaJK8xW6kq7t2tJqxf8GKqorLf6edz4CfqMyCmavHg5WtxISTr8GFkbG/ho+zvYeO&#10;tLuHjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u/+dEAH/oiYK/6A1HP+gPzD/pz09/648&#10;Sv+1PFX6vT1g8MZCZ+bRSmze3k52zdpXh77QYpauxW6lobx5spW0g72GrYjGe6qUynirqMl7oqvH&#10;fpytxICZr8KBlrDAgpSyvoOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvP+eEAH/&#10;oiYK/6E0HP+iPC7/qjo7/7I4R/y7N1HyxTpY5tFBXNveQmnN4kZ8vtdRjK7MX5uhw22omLx5spG1&#10;hLuFsYnCfK6RxXiun8V1razFeKWuxHqgr8J8nLDAfpmxvn+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ay&#10;vX+Wsr1/lrK9f5ayvf+eEAH/oyUJ/6I0HP+lOS3/rjU4/7gzQvTDM0rn0DhO2d45WsvmPW6+4EKA&#10;rtRQkKHLX52Yw22okb15sYu4g7iDtIi9fbGQwXmxmsF1saXBcq+vwnWor8F3o7DAeZ+xv3ucsr17&#10;nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvf+gEAH/pCQJ/6MyHP+oNCv/sy80+b8tPOnN&#10;L0DZ3i9Kyuc0X73qOnOv3kGDodNRkZfLYJ2QxG6mjL96rYa7gbN/uIe4eraNu3e1lbx1tZ+8crSo&#10;vW6zsr5xrLK+dKeyvnajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvf+hEAH/pSMJ&#10;/6QxHP+tLif/uSkv7sgmM9rcJjfK5yxPvfIyY6/oOXWh3UKEltRTkI/NYpqKx3CihsN6qIC/gK17&#10;vYWxdruLtHO5krVxuZq2cLmjtW25q7ZquLS4a7K2uG6strhurLa4bqy2uG6strhurLa4bqy2uG6s&#10;trhurLa4bqy2uP+jEAH/pyIJ/6UvG/+zJyL0wiEm3dgdJMvnIzy98ipTr/MyZqHnO3aV3kaDjdZW&#10;jYfQZJaEy3Gcf8h4oXrFfqV2woOpcsGJq2+/j61sv5aua76drmq/pq5ov66uZb24sGW5u7Blubuw&#10;Zbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sP+lEAH/qCAI/6wmF/y7HRrj0RMZzOUZKb3yIkGv&#10;/SpVofM0ZpbpP3SM4Ut/hdtZiIDVZo980W+Ud852mXPLfJxwyYGfbciHoWrHjKNoxpKkZsWZpWTF&#10;oKVkxailY8aypGDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pv+oEAD/qh4I/7Md&#10;EezJDg/O4w4VvvIYLa/+IkOh/y1VlvQ5ZIzsRW+E5VF5fuBcgHncZ4Z02W6KcNZ0jmzTeZFp0n+T&#10;Z9CElWTPipdizo+YYM2VmV/NnJpezaKbXc2rm1zNtJpczbSaXM20mlzNtJpczbSaXM20mlzNtJpc&#10;zbSaXM20mv+rDwD/rRoH8sANCM7TCga+8A4ar/4ZMKH/JEOV/zJSi/g/XoPxS2h97FZwd+hfdnHk&#10;ZXps4Wx+ad9ygWbdeIRj3H2GYduCiF/ah4ld2YyLW9iSjFnXmI1Y1p6NV9aljlbVrI5W1ayOVtWs&#10;jlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjv+vDQD/tw4DzckIAb7YCQmu/RAcof8cL5X/KT+L/zdM&#10;gv5FVnz5UF519FlkbvFfaWjuZG1k62pwYepwc1/odXVd53p3W+Z/eFnlhHlY5Il7VuOOfFXik31U&#10;4ph+UuGeflHhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf/G0CADOwAYAvc4HAa7g&#10;Bwug/xIclP8gK4r/LziB/z1Dev9JS3P/UlFs/ldXZftdW2H5Y15e92hgW/VtYlj0cmRW83dmVfJ7&#10;Z1PxgGhR8IRpUPCJak/vjmtO7pNsTO6ZbUvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9u&#10;S+2fbtG5AwC8xQUArdYDAZ/4CwuT/xYYif8kJID/NC95/0E3cP9IPmj/T0Ni/1VHXf9aS1n/YE1W&#10;/2VQU/9qUVH/blNP/3JUTv92VUz+e1ZL/X9XSf2EWEj8iFlH+41aRvuTW0X6mFxF+phcRfqYXEX6&#10;mFxF+phcRfqYXEX6mFxF+phcRfqYXL29AwCtzQEAnt8AAZL/DQiH/xkSfv8pG3X/NSNs/zwqZP9D&#10;L17/SjRY/1A3VP9WOlH/WzxO/2A+S/9kQEr/aEFI/2xCRv9wQ0X/dERE/3hFQv99RkH/gUdA/4ZI&#10;P/+MST3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSq7FAACe1wAAj/UAAYb/DwR8&#10;/xsLcf8kEWf/LBdf/zUcWf89IVT/RSZP/0spTP9SLEj/Vy9G/10wRP9hMkL/ZjNA/2o1P/9uNj3/&#10;czc8/3c4O/98OTr/gTo4/4Y6N/+MOzb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+S&#10;PP+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF&#10;426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHO&#10;aNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6&#10;gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQ&#10;ktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0&#10;/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5Dd&#10;Z7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+E&#10;EwH/hSIG/4Y1FP+ERiT/gFU0/4RdQ/+FZVD/g21d+IB1aPJ9fnHseoZ56HeNf+V1k4XicpiJ4HCd&#10;jN9uoo7dbKaQ3Gurkttpr5TaaLWV2me7ldpmw5baZsyW02jPlsxpz5XIas+WyGrPlshqz5bIas+W&#10;yGrPlshqz5bIas+WyGrPlv+FEgH/hyIG/4c1FP+FRiT/hFQ1/4hcQ/+IZFH+h2te94NyafGAfHPr&#10;fYV753qMguN3kofgdJeM3nKcj9xwoZLbbqaU2WyqltlqsJjYabaZ12i9mddoxprTaMyazGrMmcZr&#10;zJrCbMyawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmv+GEgH/iCEG/4g1FP+GRiX/h1M1/4tb&#10;Q/+MYlH+impe9odxavCEenTqgIN95X2KhOJ6kIredpaP3HSbktpxoJXYb6WY1m2rmtVrsJvVarec&#10;1Gm/ndRpyZ3Ma8qdxmzJncBtyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnf+HEgH/&#10;iSEG/4o1FP+IRiX/ilI1/45aQ/+PYVH+jmhe9otvau+HeHXphIF+5ICIhuB8j4zdeZSR2naaldhz&#10;n5nVcKWb1G6qntNtsZ/Sa7ig0mvCoc1sx6HGbsehwG7Hobtvx6G4cMehuHDHobhwx6G4cMehuHDH&#10;obhwx6G4cMehuHDHof+IEQH/iiEG/4s1FP+JRiX/jVE1/5JYQ/+SXlH+kGVe9o5sa++LdXboh36A&#10;44SGiN5/jY/be5OU2HiZmdV1npzTcqSf0XCqotBusqPQbbqkzmzEpcZvxKS/cMSlunHEpbVxxKWy&#10;csSksnLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpP+JEQH/iyEG/4w0FP+KRiX/kE80/5RWQ/+U&#10;W1H+k2Fe9pFoa+6OcHboi3uA4oeDid2DipHZfpGX1XqXnNN3naDQdKSjz3Gqps5vs6fNbr2ox3DC&#10;qL5xwam4csGptHPBqa90wqitdMKnrXTCp610wqetdMKnrXTCp610wqetdMKnrXTCp/+KEQH/jCEG&#10;/400FP+LRib/k040/5ZTQv+XWFD+ll5e9pRkau6SbHbnj3aB4YyAityHiJLYgo+Z032Vn9B5nKPO&#10;daOnzHKrqstwtKvIcL+sv3O+rLd0vq2ydb6srna/rKp2v6uod8CqqHfAqqh3wKqod8CqqHfAqqh3&#10;wKqod8CqqHfAqv+LEQH/jSAG/440FP+NRSb/lk0z/5lQQf+aVU//mlpd95hgae+VaHXoknCA4Y97&#10;ityLhJPWhoya0oCToc57mqbMd6KqynSrrshyuK/AdLyvt3W8sLB2vLCrd7yvqHi9r6V5vq2jeb6t&#10;o3m+raN5vq2jeb6to3m+raN5vq2jeb6to3m+rf+LEAH/jiAG/480FP+PRCX/mEoz/5tNQP+dUU7/&#10;nVdb+JxcaPCaY3Tol2p/4pN1ityPgJPWiomb0YSQo81+mKnJeaKux3WtscR0urO3drmzr3i5s6p5&#10;urOmerqyo3u7saB7vLCffL2un3y9rp98va6ffL2un3y9rp98va6ffL2un3y9rv+MEAH/jyAG/5A0&#10;FP+SQyX/mkgy/51KP/+fTk3/oFNa+aBYZvGfX3LqnGV945hviNyTepLWj4Sb0IiNo8uBlqvHe6Gx&#10;xXawtbp3t7avebe2qHq4tqN8uLT/4v/iSUNDX1BST0ZJTEUABQmgfLmznn26spx+u7Gbfrywm368&#10;sJt+vLCbfrywm368sJt+vLCbfrywm368sP+NEAH/jyAG/5E0FP+UQyT/m0Yx/6BIPv+iS0v/pFBY&#10;+qRVZPOkWnDromF75J9phd6ac5DXlX6Z0I6Io8qFk6zEfaC0vXiwua95tbmme7a4oX23tp1+uLWb&#10;f7m0mX+6s5iAurKXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sf+NEAH/kCAG/5E0FP+X&#10;QiT/nUMw/6JFPf+lSEn/qExV/KlRYfWqV2zuqV1356hjgeGkbYvWnnmWy5WDosCLjq22g5q2rn6q&#10;u6R8s7yefrW6moC3t5iBuLWWgbm0lYK6s5SCurKTgruxk4K7sZOCu7GTgruxk4K7sZOCu7GTgrux&#10;k4K7sf+OEAH/kSAG/5I0FP+ZQSP/n0Ev/6RCO/+oRUf/rElT/q5OXvWwU2jsslpy5LNhe9uvboTM&#10;pnaUwJx+orSSiK6pipS3oIWkvZmCsb6Vg7S7k4S2uJKEuLaRhLm0kIS5s5CEurKQhLqykIS6spCE&#10;urKQhLqykIS6spCEurKQhLqykIS6sv+PDwH/kiAG/5M0FP+aPyL/oT8u/6dAOv+sQkX/sEZQ+bNL&#10;WvC3UmPou1lr371kctG2bILErHOTtqN6oaqZg66ekpC3lI2fvo6Lsb+MibO8jIm1uYyIt7aMiLi1&#10;jIe5tIyHurOMh7qyjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6sv+PDwH/kh8G/5Q0FP+cPSH/&#10;ozwt/6o9OP+vQEL/tERM9bpJVey/UVzkxlph2MVib8m8aYG7snCSrap3oKChgK2Tm4u3iZabvYOV&#10;r7+EkbO8ho61uYeNtreHjLe2iIu4tYmKubSJirqyiYq6somKurKJirqyiYq6somKurKJirqyiYq6&#10;sv+QDwH/kx8G/5U0Ff+eOyD/pTkr/6w6Nf+zPT/7ukJH8cFITujJUVLf0VtZz8pgbcHCZ4CyuW2Q&#10;pLF0n5eqfauKpIi1f6CXu3ifrL58mrO8f5W0uoGStriDkLe3hI+4tYSNubOFjbqyhY26soWNurKF&#10;jbqyhY26soWNurKFjbqyhY26sv+RDgH/lB8G/5YzFf+gOB//qDYp/7A4Mv+4Ojv2wD9B7MpHRePW&#10;VEXW2VdYx9Bea7jIZH6qwWuOnLpynI60eqiAroWydquUuG+rqbpypbW6d521uXqZtrd9lre2fpO5&#10;tH+RurKAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sf+SDgH/lR8G/5czFf+iNR7/qzMn&#10;/7Q0L/m+NjXtyT044tZIONngTUXN31ZWv9hcabDQYnuhyWiLk8NvmYW+d6R4uoOtbriTs2i4qLZp&#10;sri2b6e3tnOhuLV2nLm0eJm6s3qWu7F7lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8sP+T&#10;DgH/lh8F/5kzFP+lMBz/rzAj/bovKfDGMi3j1Dss1uBAOsvlSEzA4U5cs91WbKXYXXqY0mWIis5t&#10;lH3Jdp9zxIOnbMCRrGe+oa9lvravZrS7sWuru7FupbuxcaC8sHOdva90mr2udJq9rnSava50mr2u&#10;dJq9rnSava50mr2udJq9rv+UDgH/mB4F/50xEv+pLRn/tCoe9cIpIuTRLSHV4DMsyeg8P77oQ1Gx&#10;5UlhpOJPcJffVn2K2mCIgNNrknjNd5pwyIKhasWOpWbDm6hlw6ynYcK9qmO4v6tmsL+saaq/rGyl&#10;v6ttosCqbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqv+VDQD/mh4F/6IsEP+tKBX7uyMY6M0g&#10;F9XfJR3I6DAxvO85RLDsQFWj6kZkl+hNcYvjVX2B3GGGedVsjnLRd5VszYGaZ8qLnmTIlqBhyKOh&#10;YMizoV3Hw6NfvsSlYbbDpWSww6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpf+XDQD/&#10;nB4F/6YmDf+0IA/vxhcP1t0WDsjpIyK78y42r/Q2SKLyPliX8UZli+tPcIHlWHp632SCc9ptiG3W&#10;do1o03+SZNCIlWDPkphezp2ZXM2pmlvOuZlZzciaWsXKnFy9yZ1euMmeXrjJnl64yZ5euMmeXrjJ&#10;nl64yZ5euMmeXrjJnv+aDAD/nx0F/6wfCPi+EwjY1gsEyOgVE7r0Iieu+i05ovo2Spb6P1iL9Uhj&#10;gu5SbXroXHVy5GR7beBtgGjddYVk2n6IYNiGi13Wj41a1ZiPWNSikFfUrpFW1LyQVtTNkFbN0ZJX&#10;yNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk/+cCwD/ox0E/7USA9TJCgLI2gsGufQWF6z/&#10;Iyqh/y47lf84SYv/QlWC+ExfevJWZ3PuXm1r6mRyZudsd2LkdHpf4nx9XOGDf1rfi4JX3pODVd2c&#10;hVTcpYZS3K+GUty7hlHczIVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahf+gCgD/rRMB&#10;1MAIAMbOCAC54wsIq/8XGZ//JCqU/zA5iv86RYH/Rk96/VFYcvhYXmv1XmNl8mVoYO9sa13tcm5a&#10;63lwV+qAclXph3RT5492UeaWd1DmnnhO5ad5TeWvek3ku3pM5MV6TOTFekzkxXpM5MV6TOTFekzk&#10;xXpM5MV6TOTFev+kBwDYuAQAxMQGALfTBwGq8w0Lnv8aGpP/JyiJ/zM1gP8/P3n/Skdw/1FOaf9X&#10;U2L9XVde+2RbWvlqXlf3cGBU9nZiUvR8ZFDzg2VO8opnTPGRaEvwmGlK8J9qSe+na0jvsGxH7rds&#10;R+63bEfut2xH7rdsR+63bEfut2xH7rdsR+63bN2vAADFvAQAtcoEAKjbBQKc/xALkf8dF4f/KiN+&#10;/zYtdv9BNm3/SDxm/09CYP9VRlv/W0pX/2FMU/9nT1H/bVFO/3JSTP94VEr/flVI/oRWR/2LWEX8&#10;kllE+5haQ/ufW0L6p1xB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXMi2AQC1wQMAp9EB&#10;AJnrBQKP/xIJhf8gEnz/LBtz/zUjav89KmL/RDBc/0s0V/9SOFP/WDtP/149TP9jP0r/aEBH/21C&#10;Rf9yQ0T/d0RC/31FQP+DRj//ikg9/5BJPP+XSTv/nko7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7&#10;/6NLO/+jS7a6AgCmygAAmNwAAIz/CAGD/xQFeP8eDG7/JhJl/y8ZXf83Hlf/PyJS/0YmTf9MKEr/&#10;UitG/1gtRP9dLkL/YS9A/2YxPv9rMjz/cDM6/3U0Of96NTf/gDY2/4Y3Nf+MODP/lDgz/5g5M/+Y&#10;OTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOafDAACX1AAAiOQAAID/CgFy/w4CZ/8TBV//HQlX/yYN&#10;Uf8vEUz/NxVH/z4XQ/9FGUD/Sxs9/1AdO/9VHjn/WR83/14hNf9iIjT/ZyMy/2wkMf9yJS//dyYu&#10;/30nLf+EKCv/iykr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKf92FQL/cyAE/3IxDP9x&#10;Qxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCw&#10;du5etXftXrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON5&#10;1WDjef92FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0&#10;ZZxu8mOhcfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg&#10;43nVYON51WDjedVg43nVYON51WDjef92FQL/cx8E/3QxDf9yQhn/dE8n/3hYM/95YD//d2lK/3Nx&#10;VP9xfFz7boZj92uOafRplG3yZ5tx8GWgdO9kpXbtYqp47GGweetgtXvrX7x86l7EfepdzX3nXdl9&#10;4V/efdpg4HzRYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhff93FQL/dB8E/3UxDf9zQhr/&#10;d00n/3tWNP98X0D/emdL/3dvVf5zel76cYNl9m6Ma/Nrk3DwaZlz7mefd+xlpXnrZKp76mKvfelh&#10;tX7oYL1/6F/FgOhe0IHiX9qA22HegNJi34DLY9+BymTfgcpk34HKZN+BymTfgcpk34HKZN+BymTf&#10;gf94FAL/dR8E/3YxDf90Qhr/ekwn/39VNP+AXUD/fmVM/3puVv52d1/5dIFm9XCKbfFtkXLua5h2&#10;7GmeeetnpHzpZal+6GOvgOditoLmYb2D5mDHhOVf04TdYdqE02Pdg8xk3ITGZdyExWXchMVl3ITF&#10;ZdyExWXchMVl3ITFZdyExWXchP95FAH/dh4D/3cwDf92Qhr/fksn/4JTNP+DXED/gmRM/39sVv16&#10;dGD4d39o83OIb/Bwj3TtbZZ56mudfOhoo3/nZqmC5WWvhORjtoXkYr+H42HJh+Bh1YfVZNqHzWXa&#10;iMdm2YjBZ9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiP96FAH/eB4D/3kwDf94QRr/gUkn&#10;/4ZSM/+IWkD/h2JM/4NpV/x+cWH3e3tp8neFce5zjXfrcJR86G2bgOZqooPkaKiG42aviOJkt4rh&#10;Y8GL4WLOi9hk1ovNZtaLxmfWjMBo1oy7adaMumnWjLpp1oy6adaMumnWjLpp1oy6adaMumnWjP97&#10;EwH/eR0D/3owDf98Pxr/hUgm/4pQM/+MWED/i19M/4hnV/yEbmH2f3hq8XuCcu13innpc5J+5m+Z&#10;g+RsoYfiaqiK4GevjN9luI7eZMSP22TSj85n04/GaNOQv2rTkLpr05C1bNOQtGzTj7Rs04+0bNOP&#10;tGzTj7Rs04+0bNOPtGzTj/98EwH/eh0D/3swDf9/Phr/iUYm/49OMv+RVj//kF1L/45kVvyJa2H2&#10;hHNr8H9+c+x7h3rodpCB5HKXhuFun4rfa6eO3WiwkNxmu5LbZcqT0GjRk8Zq0JS+a9CUuGzQlLNt&#10;0JSvbtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk/99EgH/exwD/3wvDf+DPBn/jUUl/5NN&#10;Mf+VUz7/lFlK/5JgVf2PaGD2inBq8IR5dOt/g3zmeoyD4nWViN9xno3dbaeR22mxlNlnv5bUZ86X&#10;x2vNmL1szZi2bs2YsG/NmKxwzpepcc6WqHHPlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlv9+EgH/&#10;fBwD/34vDf+GOxn/kUMk/5ZLMP+YUDz/mFVI/5ZcVP2TY1/3j2tp8Ip0c+uEf3zmfomE4XiSi91z&#10;nJDabqaV2GqzmdZoxZvJa8ubvW7KnLRvypyuccqcqnLLm6Zzy5qjc8yZonTNmKJ0zZiidM2YonTN&#10;mKJ0zZiidM2YonTNmP9/EgH/fRsD/38vDf+JOhj/lEIj/5lHL/+bTDv/nFJG/5tYUv+ZX134lWZo&#10;8ZBucuuKeXvlg4SE4HyPjNx2mpPYb6aZ0mu1nc5qyJ++bsifs3HHoKxyx6CndMifo3XJnqB2yp2e&#10;dsubnXbLmp12y5qddsuanXbLmp12y5qddsuanXbLmv+AEQH/fhsD/4AvDf+MOBj/l0Ai/5xELf+f&#10;STn/oE5E/6BVT/yeW1r1nGJl7pdqb+iRdHnhin+D2YOKjM97lZXIdaCcw3Cuob5vv6OzcsWjqnTF&#10;o6R2xaOgd8ahnXjHoJt4yJ6ZecqdmHnKnJh5ypyYecqcmHnKnJh5ypyYecqcmHnKnP+AEQH/fxsD&#10;/4EvDf+PNxf/mj8h/59CLP+iRjf/pExC/6RSTPekWFfvo19h56Bma+CacXXVk3yBy4qFjcOCj5a7&#10;e5qetXanpLB0uKeodsKnoXjDpp15xKWaesWjmHvGopZ7x6CUe8melHzJnZR8yZ2UfMmdlHzJnZR8&#10;yZ2UfMmdlHzJnf+BEQH/gBsD/4IuDv+RNhb/nDwg/6FAKv+lRDT/qEo/+qlQSfKqVlLqql1c4qlm&#10;Zteib3LLmXiBwZCBjbiIipevgZWgqHyipqN6sqmeesGpmXzBqJZ9w6aUfsSkkn7Fo5F+x6GQfsif&#10;kH7JnpB+yZ6QfsmekH7JnpB+yZ6QfsmekH7Jnv+CEQH/gRsD/4QuDf+UNRb/njoe/6Q+KP+oQjL/&#10;rEc79q9NRO2xVE3ls1tV3LBlYc6obHHDn3SAuJZ8ja6PhpiliJGhnYOdp5eArauTgL+rkYHBqY+B&#10;wqeOgcOljYHFo42BxqKMgcifjIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHIn/+CEQH/gRoD/4Yt&#10;Df+WNBX/oDkd/6Y8Jv+rQC/7sEU48rRLP+m5U0bhvVxN07ZiYMataXC7pXF/sJ15jKWVgpebj42h&#10;k4qZp4yHqauIh7+siIfAqoiGwqiIhcOmiIXFpIiExqKIhMigiITIn4iEyJ+IhMifiITIn4iEyJ+I&#10;hMifiITIn/+DEAH/ghoD/4grDP+ZMhT/ojcb/6k5JP+vPSz3tUIz7btJOeXCUj7awlhMzLpgX7+y&#10;Z2+zq25+qKN2i52cfpeSl4mgiZKWp4KPpat+j7qsgI3AqoGLwqiCisOmg4nFpIOIxqKEh8ighIfI&#10;n4SHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn/+EEAH/gxoD/4sqDP+cMRL/pTQa/6w2If6zOijzu0At&#10;6cNIMeHLUTfSx1ZLxcBeXbi4ZW6ssWx9oKpzipSke5WKn4aegJuSpXmYoqp0mLerd5XBqXqRwqd8&#10;j8OlfY3Fo36MxqF/isiff4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn/+FEAH/hBoD/44oC/+f&#10;MRH/pzIX/7AzHfm5NiLuwj0m5s1HJtvTTDXLzFRJvsVcW7G+Y2ykuGp6mLJxh4yseZOBqIKcd6SP&#10;o3Cin6dsorSobp/Cp3KZw6Z1lcSkd5LGoniQx6F6jsifeo7JnnqOyZ56jsmeeo7JnnqOyZ56jsme&#10;eo7Jnv+GEAH/hRkD/5EmCv+hLw//qy4V/7UvGfS/Mhzpyzoc39lEHdHaSjPE0lJHt8taWanGYWmc&#10;wGd4kLpuhIS2do95soCYb6+Nn2itnaNkrbKkZarFpGqixaNtncaicJnHoXKWyJ90k8mddZPKnXWT&#10;yp11k8qddZPKnXWTyp11k8qddZPKnf+HDwH/hxkD/5UkCf+kKw3/rykR+rspE+zILBPe2DcQ0+FB&#10;HsnfSTC82lFEr9NYVqHNX2aUyGV0iMRsgHzAdIpxvX+TabuMmWK5nJ1eurGeXbjJnmKuyJ9mpsif&#10;aaHJnmudyp1umsubbpnLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm/+IDwH/iRkD/5ojB/+oJwr/&#10;tSIM8cQgDODVJAnR4TAUx+Y9JL3jRjSy4E5EptxWUpnXXWGM0mNvgM9renTMc4Rryn6LYsiMkVzI&#10;nJVZyLGWV8jOllu7zZhessyZYavMmWSmzZlnos2YZ6DNl2egzZdnoM2XZ6DNl2egzZdnoM2XZ6DN&#10;l/+KDgH/ixgD/58hBf+uIAb4vRgG49ETBNDhHgnF6i4Zuuk6KbDnQzmk5EpImOJQVozgV2KA3V9s&#10;dttodWzacn1j2H6DXNiMiFfYnYtU17CNVNjNjFXL049XwNKRWrjRk1yy0ZNfrNGTYKrRk2Cq0ZNg&#10;qtGTYKrRk2Cq0ZNgqtGTYKrRk/+MDgH/jxYC/6UeA/+1FQPaygsC0OEOAsTrHg247ywdre43LqLs&#10;QD2X60hKjOlPVoHoVmB2515pbOdlcGTmcHde43x8WeCJgFbel4NT3aaEUdy4hVHd1IRT0NqHVMbY&#10;iVa/14pYuNaLWbbWi1m21otZttaLWbbWi1m21otZttaLWbbWi/+ODQD/lxIB/60VAdm/CQDMzgkA&#10;w+sOBLb1HhGr9SwhofQ3MJbzQD6L80hKgfNQVHfzV11t811kZfBmal/tcG5a6npyVueFdlPlkXlR&#10;5J57T+OsfE3jvXxN49l8UNjgfFHO4H9Sxt6BU8TegVPE3oFTxN6BU8TegVPE3oFTxN6BU8Tegf+S&#10;DAD/oA0A27cGAMrDBwDA0gkAtfQQBqn7HxSf/CwjlPw3MYr8QT2B/UlHeP1RUG79V1dl+l5cYPZm&#10;YVv0b2VW8XhoU++Ca1DujG1O7JdvTOujcUrqsHJJ6sFySOrYckvj5HJO2OZzTtXndE7V53RO1ed0&#10;TtXndE7V53RO1ed0TtXndP+WCgDerAIAy7oFAL3HBgCy2AgBp/8SCJz/IRaS/y4jif85L4D/Qjl3&#10;/0pCbf9QSWX/Vk5f/15TWv5lVlX8bVpS+nVcT/h+X0z3h2FK9ZFiSPScZEbzpmVF8rNmRPLBZ0Py&#10;1GdF7udnRuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ+6iAADNtAIAvL4EAK/NBACk3gcBmv8V&#10;CZD/JBWH/zAgfv87KnT/QjJr/0g5Y/9OP13/VUNY/11HU/9kSlD/a01N/3JPSv95UUf/glNF/4tU&#10;Q/6UVkH9nldA/ahYP/yzWT78v1o++9FaPfvbWj3721o9+9taPfvbWj3721o9+9taPfvbWtKtAAC9&#10;uAIArsUCAKHVAgCW9wsCjf8YCIT/JhF8/zEacf84Imj/Pilg/0UvWv9MM1T/UzdQ/1o6TP9gPEn/&#10;Zj5G/21ARP90QkH/e0M//4NFPf+MRjv/lUc6/55JOf+nSjj/sUo3/75LN//CSzf/wks3/8JLN//C&#10;Szf/wks3/8JLN//CS7+zAACuvgAAoM0AAJLeAACJ/w0Bgf8aBXf/Iwxt/yoTZP8xGVz/OB5V/0Ai&#10;UP9IJkz/TylI/1UrRP9bLUL/YS8//2cxPf9tMjv/czM5/3o1N/+CNjX/izcz/5Q4Mv+cOTH/pDow&#10;/687MP+yOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yO7C4AACgxwAAkdgAAITvAAB8/w0Bb/8RA2b/&#10;GQZe/yEKVv8pD1D/MhNL/zoWRv9BGUL/SBs//04dPP9THjn/WSA3/14hNf9kIjP/aSMx/3AkL/93&#10;JS3/fiYs/4cnKv+PKCn/lyko/6AqKP+jKij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKqHCAACR0QAA&#10;guEAAHj/AABs/wgBYP8NAlf/EQNP/xgFSP8gBkP/KQg//zEKO/84DDj/Pg41/0QPMv9JEDD/ThEu&#10;/1MSLP9YEyr/XRQp/2MVJ/9pFiX/bxck/3cXIv9+GCH/hRkf/48aH/+RGh//kRof/5EaH/+RGh//&#10;kRof/5EaH/+RGv9oGQL/ZCME/18vBv9eQBD/Y0sa/2dUJf9oXS//Zmc5/2RyQf9ifUj/YIdO/12Q&#10;Uv9bmFb/Wp5Z/1ikW/9Xql3+VrBf/VW1YPxUvGH8VMRi+1PNY/lS3GP2UuZj8VPqY+xU7WPmVu9i&#10;4FfwY+BX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY/9pGAL/ZSME/2AuBv9fQBD/Zkka/2pTJf9rXDD/&#10;aWU6/2dwQv9ke0n/YoVP/1+OVP9dllj/W51b/1qjXf1YqV/8V69h+1a1YvpVvGT6VcRl+VTOZfdT&#10;3WbzU+Zm7lXqZudW7WXhWO5l21nvZttZ72bbWe9m21nvZttZ72bbWe9m21nvZv9qGAL/ZiIE/2Eu&#10;B/9gPxD/aUgb/21RJv9uWzD/bGQ6/2luQ/9neUv/ZINR/2GMVv9flVr/XZxd/VuiYPtaqWL6Wa9k&#10;+Vi1ZflXvGf4VsVo91XPaPVU4GnwVeZp6VfqaOJZ7GjbWu1p01vuadNb7mnTW+5p01vuadNb7mnT&#10;W+5p01vuaf9qGAL/ZyIE/2IuB/9jPhD/bEYb/3FQJv9yWTH/cGI7/2xrRP9pdkz/Z4FS/2SLWP9h&#10;k1z9X5tg+12hYvpbqGX5Wq5n+Fm1aPdYvGn2V8Zq9VbRa/JV4WzsV+ds5Fnpa9xb62vUXOxszV3t&#10;bM1d7WzNXe1szV3tbM1d7WzNXe1szV3tbP9rFwL/aCED/2MtB/9nPBD/cEUb/3ROJv92VzH/dGA7&#10;/3BpRf9tc03/an5U/2aIWv5jkV77YZli+V+gZfhdp2j2XK1q9Vq0bPRZvW30WMdu8lfUb+5X4m/m&#10;WeZv3VzpbtNd6m/NXutwx1/rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcP9sFwL/aSED/2UtB/9r&#10;OhD/dEMb/3lMJv96VTH/eV08/3VmRf9wcE7/bXtW/2qFXPxmj2H6ZJdl92GfaPZfpmv0Xa1t81y0&#10;b/JavXHxWcly71jac+ha43PeXeZy017oc8tf6HTGYOh0wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0&#10;wWHodP9tFgL/aiAD/2YtB/9vOBD/eEEa/31KJf9/UjH/fls8/3tjRv92bE//cXdX/m2CXvtqjGP4&#10;ZpVo9WSdbPNhpG/yX6xx8F20c+9cv3XuW8t26lvdd+Bd43bTYOV3ymHleMRi5Xi+Y+V4umTleLpk&#10;5Xi6ZOV4umTleLpk5Xi6ZOV4umTleP9uFgL/ayAD/2gsB/9zNhD/fT8a/4JHJf+EUDD/hFg7/4Fg&#10;Rf98aU//dnJX/nF9X/ltiGX2apJq82abb/Fjo3LvYat17V+1eOxdwXnsXNB6413fe9Rh4nvKYuJ8&#10;wmThfbxl4X23ZuJ8s2fifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifP9wFQH/bB8D/2ksB/93NA//&#10;gTwZ/4dFJP+KTS//iVU6/4ddRf+CZU//fG5Y/XZ4YPhyhGf1bY5t8WmYcu9moXbsY6t562C2fOle&#10;xH7nXth/2GHffspj34DBZd6BuWfegbRo3oGwad+ArGnff6xp33+sad9/rGnff6xp33+sad9/rGnf&#10;f/9xFQH/bR8D/2srB/97Mg//hjoY/4xDIv+PSy3/j1M4/41aQ/+JYk3/g2lX/XxyYPh2f2f0cYpu&#10;8GyVdO1on3nqZKp96GG3gOZfyILdYduDzGTchMBm3IW4aNuFsWrbha1r3ISpbN2DpmzdgqZs3YKm&#10;bN2CpmzdgqZs3YKmbN2Cpmzdgv9yFAH/bx4D/28pB/9/MA7/ijgX/5FBIf+USiz/lVE2/5NYQf+Q&#10;YEv7i2dV9YRvX/B9emfrd4Vv53KQduNtm3zeaKaB2mWzhNVjxIbPZNqHwWfZiLdp2Imva9iJqm3Z&#10;iKZu2oejbtqGoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhf9yFAH/cB4D/3IoB/+CLg3/jjYW&#10;/5VAH/+ZSCn/mU80/5hVPvqWXEn0kmRT7YxrXeeFdmbhf4Fv23iMd9Nyln7NbaGEyWqticVou4vB&#10;aNCMtmvVja5t1Y2nb9aMo3DWi59x2IqdcdmJm3Lah5ty2oebctqHm3Lah5ty2oebctqHm3Lah/9z&#10;FAH/cB0D/3UmBv+GLA3/kTYV/5lAHf+cRif/nUwx/J1SO/ScWUXtmWBP5pRoWd+Oc2PVhn1uzX+H&#10;eMZ4kYDAc5uHu2+njLZttI+zbMiRrG7SkaVw05CgctSPnHPVjZl01oyXdNiKlnXZiZZ12YmWddmJ&#10;lnXZiZZ12YmWddmJlnXZif90EwH/cR0D/3gkBv+JKwz/lTUT/5w+G/+gQyT/okku96NQN++iVkHn&#10;oV1K351nVNSVb2LLjXhuw4WCebt/jIK1eZaJr3Whjqpyr5KmccGUoXPQlJx00ZKYdtKRlnfTj5R3&#10;1Y2Sd9aMkXjYipF42IqReNiKkXjYipF42IqReNiKkXjYiv91EwH/chwD/3sjBv+MKQv/mDQS/588&#10;Gf+jQSL7pkYq8qhNM+qpVDziqVtE16NjU8yabGLCk3Vuuot+ebKFh4Oqf5GKpHuckJ54qpSadruW&#10;l3fPlpR50JSRetGSj3rTkI561I+NetWNjHrXi4x614uMeteLjHrXi4x614uMeteLjHrXi/91EwH/&#10;cxwD/30hBf+OKQr/mzQQ/6I5F/+mPh/3qkQm7q5KLuWxUjXcr1lBz6hhUsWgaWG7mHJusZF6eamL&#10;g4OhhY2LmoGYkZR+pZaQfLaYjX3Nl4x+z5WKftCTin7SkYl+04+JfdWNiH3Wi4h91ouIfdaLiH3W&#10;i4h91ouIfdaLiH3Wi/92EgH/dBwD/4AgBf+RKAn/njMP/6Q3Ff6qOxvzr0Ei6rRIKOK5UC7UtFZA&#10;ya1fUb6lZ2C0nm9tqpd3eKGRgIKZjIqLkYeVkYuEopaGg7KZg4TLmISDzpaEg9CUhILSkoSB05CE&#10;gdSOhIDWjISA1oyEgNaMhIDWjISA1oyEgNaMhIDWjP93EgH/dBsD/4IeBP+UJwj/oDIN/6c0E/qu&#10;OBjvtT0c5rxGIdy/TCzOuVQ/w7FdULeqZV+tpGxso510d5mYfIGRk4aKiY+SkYKMn5Z9iq+YeovH&#10;mHyJzpZ9iNCUfobSkn+F05B/hNSOgIPWjICD1oyAg9aMgIPWjICD1oyAg9aMgIPWjP94EgH/dRsD&#10;/4UcBP+XJgf/oy8L/6swEPWzNBTruzoX4sREGNXESCvIvVM9vLZbTrGwY12mqmpqnKRxdpKfeoCJ&#10;moOJgZaOkHmTnJV0kqyXcZLDmHORz5Z2jtCUeIvSkXmK05B6iNWOe4fWjHuH1ox7h9aMe4fWjHuH&#10;1ox7h9aMe4fWjP94EgH/dhsD/4gbA/+aJQb/pisJ/q8sDPG5Lw7mwzYP3c08Fs7IRynCwlE7trxZ&#10;TKq2YVufsGholatvdIumd36BooCGeZ+LjXGcmZJsm6mVaZu/lmuZ0JRulNGScZHSkXOP1I91jdWN&#10;dovWi3aL1ot2i9aLdovWi3aL1ot2i9aLdovWi/95EQH/eBoC/4wZA/+eIwT/qiYG+LQlCOvAKAjh&#10;zTAH1NI3FMjNRSe7yE85r8JXSqO9X1iYuGZljbNtcYOvdXt6q36DcaiJimqmlo9lpaeSYqa9kmOj&#10;0pFnndOQapjUj22V1Y1uktaMcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDYiv97EQH/fBcC/5AX&#10;Av+iIQP/riAE8rsdBOXKHgPa2yQDzNk1EsDTQyS0zk02qMlVR5zEXVWRwGRihrxrbXu4c3ZytXx+&#10;arOHhWOxlYpesKWMW7G8jVuv1Y1fp9WNY6HWjGac14tomdiKapbZiGqW2YhqltmIapbZiGqW2Yhq&#10;ltmIapbZiP98EAH/gRQC/5UVAf+nHQL8tRYC68YQAdrbDwDN4CUEw982D7jbQSGs1UszoNFTQ5TN&#10;WlGJyWJdfsZpZ3TDcXBrwXt4ZL+Gfl2+lIJYvaWFVr67hlW924ZYs9qHXKvah1+m2odhoduGY53b&#10;hWOd24VjnduFY53bhWOd24VjnduFY53bhf9+EAH/hxEB/5oRAP+tFADavgoA0c0KAMvkEAHB5CUH&#10;t+M1E63hQCGj3kkvl9tSPovXWUuA1GBXdtFoYW3PcGllzXpwXsyGdVjMlXlUzKZ7Uc28fFDM4nxT&#10;weB/VbffgFix3oFaq96BXKbfgVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgf+ADwH/jg4B/6INANu1&#10;CADOwQgAxtAJAL7pEgK06SUKqugzF6DmPiWW5Ucyi+NOP4DhVUl24F1Tbd5mW2Xdb2Fe3XpnWNyG&#10;a1PclW9Q3aZxTd67ck3f4XFO0ed0UMbmd1K+5HhTuOR5VbLjelWy43pVsuN6VbLjelWy43pVsuN6&#10;VbLjev+DDgH/lgsA3asEAM24BgDCxAYAutQJALHvFAOn7iUNnu4zGpTtPSeK7EYzgOtOPnbrVUds&#10;6ltOZOpjVV3qbVpY6ndeU+qDYk7qkWVK66FnR+yzaUbt0GlI5uhpS9nrakzP7G1Ox+tvT8DqcE/A&#10;6nBPwOpwT8DqcE/A6nBPwOpwT8DqcP+JCwDpoAEA0LEEAMG8BQC3yQYArtoJAKT1FwWb9ScQkvU0&#10;HIj2Pid/9kcydvZOO2z2VEJk9lpIXfZiTVf2a1FS9nVVTfeAWEj4jVpF+JtcQvirXkH3vl9A999g&#10;Q+7sYEfj8V9I2/FhSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY/6VAADUqQAAwrUDALXBAwCq&#10;zwUAoOcLAZj9GgaP/ikQhv81G37/QCV0/0Yta/9MNWP/Ujpc/1k/Vv9gQ1D/aEdM/3FKR/97TEP/&#10;h05A/5RQPv+hUj3/sFQ7/8NVO/7hVTz58FVA8PRVQ+f3VEPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3&#10;VNuhAADFsAAAtboCAKjHAgCd1gQAk/wOAYv/HQaD/ysPev81F3H/PB9o/0ImYP9JLFn/TzFT/1Y1&#10;Tv9dOEn/ZTtF/209Qf92Pz7/gEE7/4tDOf+YRTj/pEY2/7JHNf/ESDX/3Uk0//BJN/74STf++Ek3&#10;/vhJN/74STf++Ek3/vhJN/74ScmrAAC2tAAAqMEAAJvPAACO3wEAh/8RAX7/HQR1/ycLbP8vEmT/&#10;Nxhc/z4dVv9FIlD/SyVL/1IoRv9YK0H/Xy0+/2cvO/9vMTj/eDM2/4I0M/+NNjH/mTcw/6U4L/+y&#10;Oi7/wDsu/9M7Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPLiwAACovAAAmskAAIzZAACB9QMA&#10;ef8QAW7/FgNl/x8GXv8nC1f/MA9R/zcTS/8+F0b/RRlB/0wbPf9SHTn/WB82/18hNP9mIjH/biQv&#10;/3clLf+AJiv/jCgp/5cpKP+iKif/rSsm/7ksJv/JLSb/yS0m/8ktJv/JLSb/yS0m/8ktJv/JLaq3&#10;AACaxQAAi9MAAH3iAAB1/wUAaf8MAV//EQJX/xcDUP8fBUn/JgdE/y4JP/82Czv/PQ03/0MPM/9J&#10;ETD/TxIu/1UTLP9bFCr/YhUn/2kWJf9yFyP/exgh/4YZH/+RGh7/nBse/6UcHf+wHR3/sB0d/7Ad&#10;Hf+wHR3/sB0d/7AdHf+wHZzAAACMzgAAfN4AAHD1AABl/wAAWv8GAVH/DQFJ/xECQ/8XAz3/HwQ4&#10;/yYFNP8tBjD/Mwct/zkHKv8+CCf/Qwgl/0kJI/9OCSH/VAkf/1oKHf9hChv/aQsZ/3IMF/98DRb/&#10;hg0U/48OFP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aD/9cHAL/VyYD/1EyBv9OPAj/V0UQ/1tO&#10;Gf9cWCL/W2Mr/1lvMv9Xejj/VIU9/1KQQf9QmUX/T6BH/06nSf9Nrkv/TLRM/0u7Tf9Kw07/Sc1P&#10;/0ndUP9I6VD/SPJQ+0n2UPZL+VDwTftP6k/7UOdP/FDnT/xQ50/8UOdP/FDnT/xQ50/8UP9cHAL/&#10;WCYD/1IyBv9ROgj/WkMQ/19NGf9fVyP/XmEr/1xtM/9ZeTr/V4Q//1SOQ/9Sl0f/UJ9J/0+mS/9O&#10;rU3/TbRP/0y7UP9Lw1H/S85S/0rfUv9J6lP9SvJT+Ev2U/FN+FLrT/pS5VD6U+JR+lPiUfpT4lH6&#10;U+JR+lPiUfpT4lH6U/9dGwL/WSYD/1MxBv9UOQj/XUIQ/2JLGv9iVSP/YF8s/19rNP9cdzv/WYJA&#10;/1aMRf9UlUj/Up5L/1GlTv9QrE//T7NR/067Uv9NxFP/TM9U/0vgVf9L61X6TPJV9E32VexQ+FTm&#10;UfhV31L5VtxT+VbcU/lW3FP5VtxT+VbcU/lW3FP5Vv9eGwL/WiUD/1QxBv9YNwj/YUAR/2VJGv9m&#10;UyP/ZF0t/2JoNf9fdDz/XH9C/1mKR/9Wk0v/VJxO/1OkUP9Rq1L/ULNU/0+6Vf9OxFb/TdBX/03i&#10;WPxM7Vj2TvJY7lD1WOZT9ljfVPdZ11X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ01X4Wf9fGgL/WyUD&#10;/1UwBv9cNAj/ZT0R/2pHGv9rUST/aVot/2ZkNv9jcD3/X3xD/1yHSf9ZkU3/V5pQ/1WiU/9TqlX/&#10;UrJX/1G6Wf9QxVr/T9Jb/E7kW/hP7VzwUfJb51T0W95V9VzVVvZdzlj3XctY913LWPddy1j3XctY&#10;913LWPddy1j3Xf9gGgL/XCQD/1YvBf9gMgj/ajsQ/29EGv9wTiP/b1ct/2thNv9nbD7/Y3hF/2CD&#10;S/9cjk//WphT/1egVv9WqVn/VLFb/1O6XP5Rxl78UNZf+VDnX/JS7l/nVfFf3VfyYNJY82HLWfVi&#10;xVv1YsNb9WLDW/Viw1v1YsNb9WLDW/Viw1v1Yv9hGQL/XSMD/1otBf9lLwj/bzgQ/3RBGf92SyP/&#10;dVQt/3FdNv9sZz//aHNG/2R/TP9gilL/XZVW/1qeWf9Yp1z+VrBf/VS6YPxTx2L5Utxj81PoY+lV&#10;7mPeWPBk0FrxZchc8mbCXfJmvV7yZrte8ma7XvJmu17yZrte8ma7XvJmu17yZv9iGQL/XiMD/14q&#10;Bf9pLQj/dDUP/3o+GP98SCL/e1Es/3haNv9zYz//bW1H/2l6Tv9khlT/YJFY/12cXP1apWD7WLBi&#10;+la7ZfhVymb1VOBn7FbqZ99a7WfQXO9pxl3var9f72q5YO9qtWHvarNh72qzYe9qs2HvarNh72qz&#10;Ye9qs2Hvav9jGAL/YCID/2InBf9uKgf/eTIO/388F/+CRiH/gk8r/39YNf97YD7/dWlH/290Tvtq&#10;gVX4Zoxb9WKXX/NfoWPwXKtm7lq2aexZxGrpWNpr4Vrqa9Bd7G3FX+xuvGHrb7Zi7G+xY+xurWTs&#10;bqtk7W2rZO1tq2Ttbatk7W2rZO1tq2Ttbf9kGAL/YSID/2YlBP9yJwf/fjAN/4U7Fv+IRR//iE0p&#10;/4ZVM/+CXj37fWZG9nZwTvJyfFXubYdc6miSYuZknGbjYaZq4F+ybd1dv2/aXdNw0l7qcMRg6XK6&#10;Yuhzs2Toc61l6XOpZulypmfqcaRn6nCkZ+pwpGfqcKRn6nCkZ+pwpGfqcP9lFwL/YiED/2kjBP93&#10;JQb/gi8M/4o5FP+OQx3/j0wm/41TMPmKWzrzhWNE7X9sTeh5d1XjdIJd3m6NY9lpl2nTZqFuz2Os&#10;ccthuXTIYcp1xWHldrlk5newZuV3qmjmd6Vp5naiaud1n2roc55r6XOea+lznmvpc55r6XOea+lz&#10;nmvpc/9mFwH/YyED/20gBP97IwX/hy4L/484Ev+TQRr/lUoj+pRRLfORWTfsjWBB5YdpSt+BdFPW&#10;en5dz3SIZcpvkWzFa5txwWimdb1msni6ZcJ6t2Xde65o43unauN7omvkep5s5XibbeV3mW3ndphu&#10;53WYbud1mG7ndZhu53WYbud1mG7ndf9nFgH/ZCAD/3AeA/9+IgX/iywJ/5M3EP+YQBj9mkgg9JpO&#10;KeyYVTPllV083Y9mR9OIb1PLgXlexXuDZr91jG65cZZ0tW6heLBrrHytart+qmrSf6Rs4H6ebeF9&#10;mm/ifJdw43qVcOR5k3Dld5Nx5neTceZ3k3Hmd5Nx5neTceZ3k3Hmd/9oFgH/ZCAD/3McA/+BIAT/&#10;jisI/5c1Dv+dPhX4n0Qc76BLJeefUi3fnVo305VjRsqObFPDh3Veu4F+Z7V7iG+vd5F1qnOceqVw&#10;qH6hb7aBnm/Kgptw3oGWcd+Ak3LhfpFz4nyQc+N6jnPkeY5z5XiOc+V4jnPleI5z5XiOc+V4jnPl&#10;eP9pFgH/Zh4D/3YaA/+EHwP/kioH/5s0DP6gOxLzo0EY6qZIIOKnTyfYolY2zJpgRcOTaVK7jXJe&#10;s4Z6Z6yBhG+mfY12oHmYfJt2o4CXdLGDlHTFhJF13YOPdt6BjXbgf4t34X2Kd+J7iXbkeol25HmJ&#10;duR5iXbkeYl25HmJduR5iXbkef9pFQH/aR0D/3gZAv+HHgP/lSgG/54yCvqkNw/vqD0U5qxEGt2t&#10;SyTQplQ1xp9eRLyZZlK0km9drIx3Z6SHgG+egop3mH6UfZJ7oIGNeq2EinnAhYh63ISHet2Chnrf&#10;gIZ64H6FeuJ8hXnjeoV55HmFeeR5hXnkeYV55HmFeeR5hXnkef9qFQH/axsC/3sXAv+KHAL/mCYF&#10;/6IwCPWoMwzrrjkQ4rNBFNaxRyPKq1I0wKRcQ7aeZFGtmGxcpZJ0Zp2NfW+WiIZ2j4WRfYqCnIKF&#10;gKqFgX+8hoCA24WAgN2DgH/egYB+4H+AfeF9gH3je4B85HqAfOR6gHzkeoB85HqAfOR6gHzkev9r&#10;FQH/bRkC/34VAv+NGwL/myQD/qUsBvGsLwjnszQL3bo6ENC1RiHFr1EyuqlaQrCjYk+nnWpbnphy&#10;ZZaTem6Pj4N2iIuOfIKImYF8hqeFeYa5hneH14V4hd2DeoPegXqC4H97geF9fIDje3x/43p8f+N6&#10;fH/jenx/43p8f+N6fH/jev9rFAH/cBgC/4EUAf+QGQH/nyIC+qkmBO2xKQXiui8G1r82D8q6RCC/&#10;tE8xtK5YQKqoYE6ho2damJ5vZI+ad22IloB1gJKLe3qPloB0jqSEcY22hW+O0YVxi92Dc4nfgXWH&#10;4H52heF9d4Tje3eD5Hp3g+R6d4PkeneD5Hp3g+R6d4Pkev9sFAH/cxYC/4UTAf+UFgH/oh4B9a0g&#10;Aue4IQLdwyYC0MM0DcS+Qh65uU0vrrNWPqSuXkyaqWVXkaVtYomhdWuAnX5yeZqIeXKXlH5tlqKC&#10;aZWzhGeWzYNpk96CbI/fgG+M4X5wiuJ8cojjenKH5Hlyh+R5cofkeXKH5Hlyh+R5cofkef9tEwH/&#10;dhMB/4gSAf+YEwD/pxkB77MWAeLAFQDVyh4ByccyDL7DQByzvkssqLpUPJ61XEmUsGNViqxrX4Gp&#10;cmh5pXtvcqOFdmugkXtmn59/Yp+xgWCfyoBinOB/ZZfhfmiT4nxqkON7bI3keW2M5XhtjOV4bYzl&#10;eG2M5XhtjOV4bYzleP9uEwH/exEB/40QAP+dEAD6rBEA2rsLANXJCwDNzhsBwswvCrfJPRmsxUkp&#10;ocBSOJe8WkaNuGFRg7VoW3qycGRyr3lra6yDcWSrj3ZfqZ56W6mvfFmqyXxap+J7XqDje2Gb43pj&#10;l+R5ZpTld2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd/9wEgH/gA4B/5IOAPKjCwDZswkAz74JAMvM&#10;CQDE0xcAutIsB7DPOxalzEYmmshQNY/EWEGFwV9NfL5nVnO8b15ruXdlZLiCa162jnBZtZ1zVbWu&#10;dVS2yHVTs+d2V6vmdlqk5nZcoOd1X5zndGCa6HRgmuh0YJrodGCa6HRgmuh0YJrodP9yEgH/hgwA&#10;+5gJANmpBgDOtQcAxsEHAMDPCQC62xMAsdopBafYNxKc1EQhktFNMIfOVTx9y11HdMllUGzHbVdl&#10;xXZeXsSBY1nDjmhUw51rUcOubE/EyG1Owu1tULjrb1Ow63BVq+pwWKbrcFmj63BZo+twWaPrcFmj&#10;63BZo+twWaPrcP93DwH/jQgA3qACAM+uBQDEuQUAu8UGALXTCgCu4RYBpuEpBp3gNxGT3kIdidxM&#10;KX/aVDV111w/bdVkSGXTbE9f0nZUWdKBWVTRjl1Q0Z1gTdKwYkvTyWJK0u1iS8jyZk2/8WhPuPBp&#10;UbLwaVKv72lSr+9pUq/vaVKv72lSr+9pUq/vaf9/CgDtlgAA0qYBAMSyAwC5vAMAsMkGAKnYCgCh&#10;5xkCmecqCZDnNxSH5kIffeVKKXTkUTNr41k6ZOJhQV7ia0dY4nVLU+GAT0/ijVNL4ptVSeOsV0fk&#10;xFdG4+lXRt32WUfQ91xJyPdeSsH2YEu99mBLvfZgS732YEu99mBLvfZgS732YP+JAADZngAAx6wB&#10;ALm2AgCuwQMApc4GAJzkDACV7x0Dje8sC4XvORV870Eec+9JJ2ruUC9i7lc1XO5fOlbuaD9S7nFC&#10;Te98RknviUlG8JZLQ/CmTUDxuU4/8ttPPvD3TkLm+09D3ftRRNT8U0XP/FRFz/xURc/8VEXP/FRF&#10;z/xURc/8VOGVAADLpgAAu7AAAK67AQCiyAIAmNUFAJD4DwGJ+CAEgvguC3n5NxNw+T8baPlGImD6&#10;TSha+lQtVPpcMU/7ZTVL+204R/x3O0P8gz0//ZA/PP2fQTr+r0M4/8ZEN//qRTb8/UU78v9EPur/&#10;RD7m/0Y+5v9GPub/Rj7m/0Y+5v9GPub/RtCfAAC9rAAArrUAAKLCAACVzwAAit0DAIT/EgF7/x4D&#10;dP8qCWz/Mw9k/zsWXf9DG1f/SiBR/1EkTP9YJ0j/YCpE/2gsQP9xLjz/ezE5/4gyNf+WNDP/pDYx&#10;/7Y3L//QOC7/7zkt//85Mf//OTP8/zkz/P85M/z/OTP8/zkz/P85M/z/OcGoAACvsQAAor0AAJTK&#10;AACH2AAAffMHAHb/EgFt/xoDZf8kBV7/LQpY/zYPUv89E0z/RRZI/0wZQ/9TGz//Wh48/2EgOP9p&#10;ITX/ciMx/30lLv+KJiv/mSgp/6cpJ/+5Kyb/0iwl/+8sJP//LST//y0k//8tJP//LST//y0k//8t&#10;JP//LbGuAACjuQAAlMYAAIbTAAB54QAAcf8IAGf/DwFf/xUCV/8eA1H/JgVL/y4HRv82CkH/PQw9&#10;/0QOOf9LEDb/URIy/1gTL/9fFSz/ZxYp/3EXJv98GCP/iRog/5gbH/+mHB3/tx0c/8oeHP/mHxv/&#10;8B8b//AfG//wHxv/8B8b//AfG//wH6S1AACVwgAAhs8AAHfeAABr9AAAYv8DAFn/CwFR/xEBSv8X&#10;AkT/HwM//yYEOv8tBTb/NAYy/zoHLv9ACCv/Rggo/0wJJf9SCSL/WQog/2ILHf9rDBr/dg0X/4QO&#10;Ff+SDxT/oBAT/60RE/+6ERP/wxIT/8MSE//DEhP/wxIT/8MSE//DEpe+AACGzAAAd9sAAGnnAABc&#10;/QAAVP8AAEv/BQBD/wwBPf8RAjf/FwIy/x4DLv8kAyr/KgQl/y8EIv81BR//OgUd/z8FGv9FBhj/&#10;SwYW/1IGFP9aBxL/YgcQ/2wHD/93CA3/hAgM/5AIDP+cCAz/oggM/6IIDP+iCAz/oggM/6IIDP+i&#10;CP9QIAL/SyoD/0Q2Bf9HOgb/Sj8I/05JD/9PVBf/T2Ae/01sJP9KeSr/SIUu/0aQMv9EmjT/Q6I3&#10;/0KqOP9BsTr/QLk7/0DBPP8/yz3/Ptw+/z7oPv898z7/Pfs//z7/Pv9A/z76Q/899ET/Pu5G/z/u&#10;Rv8/7kb/P+5G/z/uRv8/7kb/P/9QIAL/SyoD/0U1Bf9KOAb/TT0I/1FID/9SUhf/UV4e/09qJf9N&#10;dyv/SoMv/0iOM/9GmDb/RKE4/0OpOv9CsDz/Qrg9/0HBPv9Ayz//QNxA/z/pQP8/9ED/Pv1B/0D/&#10;QP1C/0D2Rf9A8Eb/QelI/0HpSP9B6Uj/QelI/0HpSP9B6Uj/Qf9RHwL/TCkD/0c0Bf9NNgb/UTsI&#10;/1VGEP9WUBj/VVwf/1JoJv9QdCz/TYAx/0qMNf9Ilzj/RqA7/0WoPP9EsD7/Q7g//0PBQf9CzEH/&#10;Qd5C/0HrQ/9A9UP/QP1D/0P/Q/hG/0LwSP9D6kn/RONK/0XjSv9F40r/ReNK/0XjSv9F40r/Rf9S&#10;HwL/TSkD/0oyBP9QMwb/VTkI/1lDEP9aTRj/WVgg/1ZkJ/9TcS3/UH0z/02JN/9LlDr/SZ49/0em&#10;P/9GrkH/RbdC/0TBRP9EzEX/Q99F/0LtRv9C90b/Q/1G+Ub/RvBJ/0bpS/9H4kz/SNtN/0jbTf9I&#10;203/SNtN/0jbTf9I203/SP9THgL/TigD/04vBP9UMAb/WjYI/15AEP9gShj/XlUg/1tgKP9YbS//&#10;VHk0/1GFOf9OkT3/TJtA/0qkQv9JrUT/SLZG/0fBR/9GzUj/ReFJ/0TvSv9F+Er7R/1K8Ur/SehN&#10;/0vfTv9M10//TM9R/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TP9UHQL/UCcD/1IsBP9ZLQX/XzII/2Q8&#10;EP9mRxj/ZFIg/2FcKP9daDD/WnU2/1aBO/9SjT//T5hD/02iRf9Mq0j/SrVJ/0m/S/9IzEz/SOFN&#10;/0juTfxI+U7yS/xN5079T91Q/VDSUv5QzFP/UcZU/1HGVP9RxlT/UcZU/1HGVP9RxlT/Uf9VHQL/&#10;UScD/1YpBP9eKgX/ZC8I/2o6D/9sRRf/bE8g/2hZKP9kYzD/YHA3/1x8Pf9YiEL/VZNG/1OdSf9R&#10;pkv/T7BN/066T/1NxlD6TdlR9kzqUfJN91HnUPpS21L7VM5U/FXHVv1VwVf+VbxY/lW8WP5VvFj+&#10;VbxY/lW8WP5VvFj+Vf9XHAL/UiYD/1omBP9iJgT/aiwH/3E3Dv9zQhb/c0wf/3BWKP9rYDD/Zms4&#10;/2N3Pv5fg0T7W45I+ViYTPdWoU/1VatR81O1U/FSwVTvUdBV61HnVeZS9lbaVPlYzFb6WcNY+1q8&#10;Wvtat1v7WbNc+1mzXPtZs1z7WbNc+1mzXPtZs1z7Wf9YGwL/UyUD/14jA/9nIwT/cCoG/3c1Df96&#10;QBX/ekod/3hTJv9zXC/8bmY3+GlyP/RlfkXxYYlK7l6TTutcnVLoWaZV5liwV+RXvFjiVsxZ3lbk&#10;WdhW9FvKWPddwFr4Xrhc+F6zXfherl74Xatf+VyrX/lcq1/5XKtf+VyrX/lcq1/5XP9ZGwL/ViMD&#10;/2IgA/9sIAP/dSgF/30zC/+APRP/gUcb/39QJPl7WS30dmI27nFtPupseUXmaIRL4mSOUd5hmFXb&#10;XqJZ1lysW9NbuF7QWsZfzVrfYMha8mG+XPVitV70Yq5g9WKqYfVhpmL2YaNj91+jY/dfo2P3X6Nj&#10;91+jY/dfo2P3X/9aGgL/WSEC/2YdAv9wHgP/eiYE/4IxCf+GOxD/iEQZ+YZNIfKDVivrfl405Xlp&#10;PeB0dEXab39M02qJU89mkljLY5xdx2GmYMRfsWPBXr9kvl7SZbpf7GayYPJmq2LyZqVk8mWhZfNk&#10;n2X0Y5xm9WKcZvVinGb1Ypxm9WKcZvVinGb1Yv9bGgL/XB8C/2kbAv91HAL/fiQD/4cuCP+MOA77&#10;jkIW8o5KHuuLUifkh1sw3YFmOtN6cEXNdXpOyHCDVcNsjVu+aZZgumagZLdkq2e0Y7hpsWLKaq5j&#10;5mqoZO9qombvaZ1n8GiaaPFnmGnyZpZp82SWafNklmnzZJZp82SWafNklmnzZP9bGQL/XxwC/2wY&#10;Av95GwL/gyED/4wsBv+RNgv1lD8S7JVHGeSTTyLcjlgt0odiOsqBbEXDe3VOvnZ/VrhyiF20bpFi&#10;r2ubZqtppmqoZ7NspWfDbqJn4G6eae1tmWrubJZr72qTbPBpkmzxZ5Bs8maQbPJmkGzyZpBs8maQ&#10;bPJmkGzyZv9cGQH/YhoC/3AWAv98GQL/hh8C/5ApBPqWMwnwmjwO55tEFd+aSx3TlFUsyo1fOcKH&#10;aUW7gXFPtXx7V694hF6qdI1jpXGXaKFuomydbK5vmmy+cJhs2XGVbetvkW7sbo9v7WyNb+9qjG/w&#10;aYtv8WeLb/Fni2/xZ4tv8WeLb/Fni2/xZ/9dGQH/ZBkC/3IUAf9/GAH/ih0B/5QmA/abMAbrnzgK&#10;4qI/ENifRxzNmVIrxJJdObuMZkS0h25OrYJ3V6d9gF6ieYlknXaTaZhznm2UcapxkHG6co5x0XOM&#10;cupxinPrb4hz7W2Hc+5rh3PvaoZy8GiGcvBohnLwaIZy8GiGcvBohnLwaP9eGAH/ZxcB/3UTAf+D&#10;FgH/jhoB/pgjAvGfLATnpTMH3ag5DNGjRRvHnVAqvpdaOLWSY0StjGxOpod0V6CDfF6af4ZklXyP&#10;apB5mm6Ld6ZyiHa2dIV2zHSEd+lyg3fqcIJ37G6Cdu1sgnbvaoF28GmBdvBpgXbwaYF28GmBdvBp&#10;gXbwaf9eGAH/aRUB/3gSAf+GFAH/kRgB+pwfAe2kJwLiqiwE1qw0C8unQxrBok4puJxYNq+XYUOn&#10;kWlNoI1xVpmIeV6ThYJkjYGMaoh/l2+DfaRyf3yzdH18yHV8fehzfHzqcXx77G99eu1tfXnua315&#10;8Gl9efBpfXnwaX158Gl9efBpfXnwaf9fGAH/axMB/3sRAf+JEwD/lRUA9aAaAeipIAHdsCQB0LAy&#10;CsasQRi8pkwns6FWNaqcX0Gil2dMmpJvVZOOd12Mi4BkhoiKaYGFlW58g6Fyd4KwdHWCxXV0g+dz&#10;dYHqcXZ/6293fu1teH3ua3h88Gl4fPBpeHzwaXh88Gl4fPBpeHzwaf9gFwH/bhIB/34QAP+MEQD/&#10;mREA8aQTAOOuFgDWthwBy7QwCMGwPxe3q0slraZUM6ShXUCcnWVKlJhsU4yVdFuGkX1if46HaHmM&#10;km10ip5xcIitdG2IwXRtieRzb4fqcXCE7G9yg+1tc4Hua3SA8Gl0gPBpdIDwaXSA8Gl0gPBpdIDw&#10;af9hFwH/cRAB/4IOAP+QDgD1nQ0A46kMANm1DADPuRoAxbguB7u0PRWxsEkjp6tSMZ6nWz6Wo2NI&#10;jp9qUYabcll/mHpgeJWEZnKTj2xtkZxvaZCqcmaQvnNlkeFyaI7rcGqK7G5siO1sbYbva26E8Glu&#10;hPBpboTwaW6E8GluhPBpboTwaf9jFQH/dQ4B/4YNAPiUCwDcoggA1K0JAM+4CgDJvRcAv7wrBrW5&#10;OxOrtkchobFQL5itWTuPqmFGh6ZoT3+jcFd4oHhecp6BZGubjGlmmpltYpmob1+ZvHBemd9vYJbs&#10;bmOR7W1mju5rZ4vvammJ8GhpifBoaYnwaGmJ8GhpifBoaYnwaP9nEgH/eQwA/4oKAN+aBADTpgcA&#10;zLEIAMe7CADBwhMAuMIoBK6/OBClvEQem7hOLJG1VziIsV5CgK5mS3irbVNxqXZaa6d/YGWlimRg&#10;o5doW6Oma1mjumxYo9xrWaDua1ya72pflvBpYZLxaGOP8WZjj/FmY4/xZmOP8WZjj/FmY4/xZv9r&#10;EAH/fgkA8ZAEANaeAwDMqgYAxLQGAL6+BQC4yBAAsMgkA6fGNQ2dw0Ibk8BMKIq9VDOBulw+ebdk&#10;RnG1a05rs3RUZLF+Wl+wiV9ar5ZiVq6lZVOuuWZSr9tlUqvyZlWk8mZYn/JmWpvzZVyX82Rcl/Nk&#10;XJfzZFyX82Rcl/NkXJfzZP9wDQD/hAQA3ZYAAM6jAwDErgQAu7cEALTCBQCuzQwAp84gAp7NMQqV&#10;yz4Wi8hJI4LGUi56w1o4csFiQGvAakdkvnNNXr18U1m8iFdUu5VbULulXU67uV5NvNtdS7n3X06x&#10;9mBRqvZgU6X2YFWh9mBVofZgVaH2YFWh9mBVofZgVaH2YP93CADrjAAA05sAAMaoAgC7sQIAsrsC&#10;AKrHBgCi0woAndYaAZXWLAaM1DoRg9JGHXrQTydyzlgxas1gOGTLaD9eynJFWMp8SVTJiE1PyZVR&#10;TMmlU0rJuVRJytxTR8j3VUjA/FhKuPtZTLL7Wk6t+lpOrfpaTq36Wk6t+lpOrfpaTq36Wv9/AADc&#10;kwAAyqIAALysAQCxtQAAqMADAJ/LBgCW2QsAkeAbAYrfLAaC3zkOed5DF3HdTSBq3FYoY9tfL13a&#10;ZzVY2XE6U9l7Pk/ZiEJL2ZZFSNmmR0baukhF29tHRNj0SULT/01Eyf9PRcL/UEe7/1JHu/9SR7v/&#10;Uke7/1JHu/9SR7v/UuaKAADPmwAAv6cAALKwAACnuwAAnMYDAJPRBgCL6g4AhegfAn7oLQZ26DgO&#10;buhBFmbnSh1f51IjWedbKVXnZC1Q520xTOd4NUnnhDhG6JE6Q+igPEDpsj4/6ss+PujvPj3m/z89&#10;4P9CP9f/REDO/0ZAzv9GQM7/RkDO/0ZAzv9GQM7/RtaTAADEowAAtKwAAKe2AACbwQAAkMwCAIbZ&#10;BgCA8hIAefIfAnHyKwZq8jYMY/M/El3zRxhX808dUvNXIU30YCRJ9GkoRvRzKkL1fi0/9YsvPPaZ&#10;MTr2qTM49740NvjhNTb1+TU18/80N+z/Njnl/zg55f84OeX/ODnl/zg55f84OeX/OMieAAC2qQAA&#10;qLIAAJu9AACPyAAAg9QAAHnoBwBz/BIBa/0dAmT9JwRe/jEIWP47DVP/QxFN/0sVSf9TGEX/WhpB&#10;/2MdPv9sHzv/diE3/4IjNP+QJTL/nycw/7AoLv/IKS3/6ios//8qLP//Ki/5/yov+f8qL/n/Ki/5&#10;/yov+f8qL/n/KrmmAACqrgAAnLkAAI7FAACB0QAAdd4AAG36CQBl/xEBXv8aAlf/IwNS/ywFTP80&#10;B0j/PApD/0QMP/9MDjz/UxA4/1sSNf9jFDL/bBYv/3cXLP+EGSn/kxon/6IcJf+0HST/zB4j/+0e&#10;Iv/9HyL//x8i//8fIv//HyL//x8i//8fIv//H6yrAACdtgAAj8IAAIDOAABz3AAAZ+kAAF//BgBY&#10;/w4AUf8VAUv/HQJG/yYDQf8tBDz/NQU4/zwGNP9CBzH/SQgu/1AJK/9XCij/Xwol/2kMI/90DSD/&#10;gg4d/5IPG/+iEBr/shEZ/8gSGP/lExf/+hQX//oUF//6FBf/+hQX//oUF//6FJ+zAACQvwAAgMwA&#10;AHLaAABk5AAAWPUAAFH/AQBK/wsARP8QAT7/FwE5/x4CNP8lAjD/LAMs/zIEKP84BCX/PgUi/0QF&#10;H/9KBRz/UQYa/1kGF/9jBxT/bgcS/3wIEP+MCA//nAgO/6wJDv+7CQ3/0wkN/9MJDf/TCQ3/0wkN&#10;/9MJDf/TCZG8AACByQAActcAAGTkAABU6wAAS/8AAET/AAA9/wQAN/8MADH/EAEs/xYBKP8cAST/&#10;IgIg/ycCHP8sAhn/MQMW/zYDE/88AxH/QgMP/0kEDf9RBAv/WgQJ/2YEBv9zBQP/gQUC/5AFAf+c&#10;BQH/qwUB/6sFAf+rBQH/qwUB/6sFAf+rBf9EJAL/Py4D/zw2BP9AOAT/QT0G/0FFCP9BUQ3/QF0T&#10;/z9qGP88dxz/OoQg/zeRI/82myX/NaQn/zSsKP80tSr/M74r/zLIK/8y1Sz/MeUt/zHxLf8x+y3/&#10;MP8t/zD/Lf8z/y3/Nv8s/jj/Lfk6/y72O/8u9jv/LvY7/y72O/8u9jv/Lv9FIwL/Py4D/z40A/9C&#10;NgT/RDsG/0RDCP9FTw3/RFsT/0FoGf8/dR3/PIIh/zqPJP84mif/N6Mp/zasKv82tCz/Nb0t/zTI&#10;Lv801i7/M+Yv/zPyL/8y/DD/Mv8w/zP/L/82/y//Of8v+Tv/MPQ9/zHxPf8x8T3/MfE9/zHxPf8x&#10;8T3/Mf9GIwL/QC0D/0EyA/9GMwT/SDgG/0hACP9JTA7/SFgU/0VlGv9Cch//QH8j/z2MJv87mCn/&#10;OqEr/zmqLf84sy7/N70v/zbHMP821TH/NuYy/zXxMv81+zL/Nf8y/zb/Mv86/zH6Pf8z8z7/NO1A&#10;/zTqQf806kH/NOpB/zTqQf806kH/NP9HIgL/QSwD/0UvA/9JMAT/TDUG/009CP9OSA7/TVQV/0th&#10;G/9IbiD/RXsl/0KIKP8/lCv/Pp4u/z2nL/88rzH/PLgy/zvDM/86zzT/OuE1/zruNf86+DX/Ov81&#10;/zr/Nfs+/zXyQf8360L/OOVE/zjhRf844UX/OOFF/zjhRf844UX/OP9IIgL/QywD/0gsA/9OLQT/&#10;UTEF/1M5CP9VRQ7/U1EV/1FdHP9OaiH/S3cm/0iDK/9Fjy7/RJkw/0KiM/9BqzT/QbQ2/0C9N/8/&#10;yTj/P9s4/z/qOf8/9Tn/P/85+0D/OPFD/zroRf884Uf/PNpI/z3VSf891Un/PdVJ/z3VSf891Un/&#10;Pf9JIQL/RCoD/00oA/9TKQT/Vy0F/1k2CP9cQg7/W04V/1hZHP9VZSL/UnIo/09+Lf9MijD/SpQz&#10;/0ieNv9Hpjj/Rq85/0W4O/9FxDz/RNI8/ETlPfhE8j31Rf488UX/PuZI/0DcSv9B0kv/QcxN/0HJ&#10;Tf9ByU3/QclN/0HJTf9ByU3/Qf9KIAL/SCcC/1ElA/9YJQP/XSoE/2AzB/9jPw7/YkoV/2BVHP9c&#10;YSP/WW0p/1V5Lv9ShDP/UI82/U6ZOftMojv6S6o9+Eq0P/dKvkD1ScxA8UnhQe1K8EHqSvxC5Er/&#10;RNhM/0XMT/9GxlD/RsBR/0a+Uf9GvlH/Rr5R/0a+Uf9GvlH/Rv9MIAL/TCQC/1UhAv9dIQP/YycE&#10;/2cxBv9qPAz/akcU/2dSG/9jXCP/X2gq+1x0MPdZfzX1Voo58lSUPPBSnT/uUaZB7FCvQ+pPukTo&#10;TsdE5k/dReFP7kXdTvtI1E//SchR/0rAU/9KulT/SrZV/0q0Vv9KtFb/SrRW/0q0Vv9KtFb/Sv9N&#10;HwL/UCEC/1oeAv9iHgL/aSUD/20tBf9xOQv/cUQS/29OGvtrWCL1ZmMp8WNvMO1gejbpXIU75lqP&#10;P+RYmELhVqJE31WrRtxTtkjaUsNK1lLYStFT7EvMU/pNxVT/TrxW/0+1V/9PsFj/TqxZ/02qWv9N&#10;qlr/Tapa/02qWv9Nqlr/Tf9OHgL/Ux4C/14bAv9nGwL/biID/3MqBP93NQn/eEAQ+XdKGPJzVCDs&#10;b14o52tqMOJndTbeY4A82V+KQdRdk0bRW51JzlmmTMtYsE7IV7xQxlbNUcNX5lG+V/dSuFj/U7Ba&#10;/1OrXP9Sp13/UqNd/1GiXf9Qol3/UKJd/1CiXf9Qol3/UP9PHgL/VxsC/2IXAf9sGQL/dCAC/3kn&#10;A/9+Mgf5gDwN8X9GFep7UB3kd1sm3XNmLtVtcDfQaXo+y2WERMdijknEYJdNwF6gUL1dqlO7W7ZV&#10;uFvFVrVb31ayXPNXrF39V6Ze/VahYP5VnmD/VJxh/1OaYf9TmmH/U5ph/1OaYf9TmmH/U/9QHQL/&#10;WhkB/2UVAf9wFwH/eB0B/38kAv2ELgXzhjgK6oZCEeOESxnbf1cj0XliL8t0bDjFb3ZAwGx/Rrxo&#10;iEu4ZpFQtWObU7FhpVauYLBZq1+/Wqlf1FumYO9bomH6Wp1j+1mZZPxYlmT9V5Vl/lWUZf5VlGX+&#10;VZRl/lWUZf5VlGX+Vf9QHQL/XRcB/2kSAf90FQH/fRoB/4QhAfeJKgPtjTQH5I09DdyLSBbRhVQj&#10;yX9eLsJ6aDi8dXFAt3F6R7JuhE2ua41SqmiWVqdmoFmjZatcoGS5Xp5kzV6bZOpemGb4XZRn+VyS&#10;aPtakGj8WY5o/VeOaP1Wjmj9Vo5o/VaOaP1Wjmj9Vv9SHAH/XxQB/2wRAf94EwH/gRcB/4gdAfKP&#10;JQLnky8E3pU4CdOQRRXKi1EiwoVbLruAZTi0e25Br3d3SKp0f06lcIhToW6SV51rnFuZaqdelmm1&#10;YJRoyGGSaeZgj2r3X41r+F2La/lciWz7Wohs/FiIa/xYiGv8WIhr/FiIa/xYiGv8WP9UGgH/YhMB&#10;/28QAf97EgD/hRQA+o0ZAO2THwHimSgC2JkzCMyVQhTEkE4hvItZLbSFYjeugWtAqHxzSKJ5fE6d&#10;doVUmXOOWJVxmFyRb6RgjW6xYottw2OJbuJih2/2YYZv91+Fb/ldhG/6W4Nv+1mDb/xYg2/8WINv&#10;/FiDb/xYg2/8WP9WGAH/ZBEB/3IOAP9+EAD/iBEA9ZEUAOiYGQDdniAB0Z4xB8eaQBO+lUwgtpBW&#10;LK6LYDenhmhAoYJwSJx+eU6We4JUkniLWY12lV2JdKBhhXOuY4Jyv2SAc95kgHT1Yn909mB/c/he&#10;fnP5XH5y+lp+cvtZfnL7WX5y+1l+cvtZfnL7Wf9YFwH/ZxAB/3UOAP+BDgD/jA4A8ZUQAOOdEQDW&#10;oxsAy6EvBsKePhK5mUoesJRUK6mQXTaii2Y/m4duR5WEdk6QgH9Ui36IWYZ7kl2BeZ5hfXirZHp4&#10;vGV5eNlleHn0Ynl49mB5d/heeXb5XHl1+lp5dftaeXX7Wnl1+1p5dftaeXX7Wv9aFQH/aQ4A/3gM&#10;AP+EDADvkAsA3ZoKANmiCwDQphgAxqUsBb2iPBC0nkgdq5lSKaOVWzSckWM+lY1rRo+Jc02JhnxT&#10;hISFWH+BkF16f5thdn6oZHN9uWVxftNlcX7yY3J99mBze/dedHr5XHR5+lt1eftadXn7WnV5+1p1&#10;eftadXn7Wv9dEwH/bA0A/3sLAPaICQDckwYA1Z0JANGlCgDKqhUAwakqBLemOg+uokYbpp5QKJ6a&#10;WTOWlmE8j5NpRImPcUyDjXlSfYqDV3iIjVxzhplgb4SmY2yEt2RqhM9kaoTwYmyC9mBtgPdeb3/5&#10;XG99+ltwfPtacHz7WnB8+1pwfPtacHz7Wv9fEQH/bwoA/34IAOOMAwDWlwUAz6AHAMqoCADErhMA&#10;u60nA7KrNw2pp0QZoKROJpigVzGRnF86iplnQ4OWb0p9k3dQd5GAVnKPilptjZZeaIujYWWLtGNj&#10;i8xjY4vuYWWJ919nhvheaYT5XGqC+lprgftaa4H7WmuB+1prgftaa4H7Wv9iEAD/cgcA+IIDANuP&#10;AgDPmgUAyaMGAMOsBgC9shAAtbIkAqywNQujrUIXm6pMI5KmVS6Ko104g6BlQH2dbEd2m3RNcJl9&#10;U2uWiFhmlZRcYpShX1+TsmBdk8lgXZPtX16Q+F5hjPlcY4r6W2SH+1plhvtZZYb7WWWG+1llhvtZ&#10;ZYb7Wf9mDQD/dwMA44cAANOTAQDKngQAwqcEALuvBAC1tg0ArrchAqW2Mgmdsz8VlLBKIIytUyuE&#10;qls0fahjPHalakNwo3JKaqF7T2WghlRgnpFYW52fW1idsF1WncddVp3rXFea+ltalfpaXJH7WV6O&#10;/FhfjfxXX438V1+N/FdfjfxXX438V/9qCgD/fAAA3IwAAM2YAADDowMAuqoCALOzAQCsvAoApr0d&#10;AZ68LwaWujwRjbhHHIW1UCd9s1kwdrFgOG+vaD9prXBFY6t5Sl6qhE9aqZBSVaieVVKnr1dRqMZX&#10;UKfqV1Cl/FdTn/1XVZr9VleW/lZYlf5VWJX+VViV/lVYlf5VWJX+Vf9vBADmggAA0pEAAMadAAC7&#10;pgEAsq4AAKq3AQCiwgUAnMQYAJXDKgSNwjkNhcBEGH2+TiF1vFYqbrpeMmi5Zjhit24+XbZ4Q1i1&#10;gkdUtI9LULSdTk2zrlBLtMVQS7PqUEqx/1FMq/9STqX/UlCh/1JRnv9RUZ7/UVGe/1FRnv9RUZ7/&#10;Uf92AADdiQAAypcAAL6iAACzqgAAqbMAAKC8AgCYxgYAkcwSAIvMJQKEyzQJfMlAEnXIShttx1Mj&#10;Z8VcKmHEZDBcw202V8J2OlPCgT9PwY5CS8GdRUjBrkZHwcVGR8HqRkS+/0lFuf9KR7P/S0mt/0xK&#10;q/9MSqv/TEqr/0xKq/9MSqv/TOl/AADRkAAAwp4AALWnAACqrwAAoLgAAJbBAgCMywcAhNUNAIDV&#10;HgF51S4FctQ8DGzTRxRl0lAbX9FZIVrRYidV0GssUdB1ME3PgTRJz443Rs+dOUTQrjtC0MY7Q9Dq&#10;OkDN/T4+y/9AQMP/QkG9/0NCuf9EQrn/REK5/0RCuf9EQrn/RN2IAADHmAAAuKMAAKurAACgtAAA&#10;lb4AAIvIAwCA0QcAeOENAHThHQFu4SsDaOA3CGHgQg5c4E0UV+BWGVPgXx1P4GkiS+BzJUfgfihE&#10;4IsrQuCaLT/hqy8+4sEvPuLlLzzf+jE53v80Odn/NjrQ/zg7zP85O8z/OTvM/zk7zP85O8z/Oc2S&#10;AAC8oAAAragAAKGxAACVuwAAicUAAH7PAgB02gYAbusRAGjrHgFi6yoDXew1BlfsPwtS7EgPTexR&#10;E0rtWhZG7WMZQ+1tHEDteB497oUhOu6TIzjvoyQ28LYmNfHSJjTv8yY07P8mMuv/KDLn/ysz5P8s&#10;M+T/LDPk/ywz5P8sM+T/LMGcAACwpgAAo64AAJa4AACJwwAAfc0AAHHYAABn5gYAYvYRAFz3HQFX&#10;9ycCUvcxBE34OgZI+UIJRPlLC0H6VA4++lwQO/tlEjj7bxQ1+3sWMvyJGDD9mBku/aobLP6/HCv/&#10;4x0q/PodKvr/HSr3/xwq9/8dKvf/HSr3/x0q9/8dKvf/HbOjAACkqwAAl7YAAInBAAB7ywAAb9YA&#10;AGPfAABb9QYAVf8QAFD/GQFL/yMCRv8sA0L/NAQ+/zwFOv9DBjf/Swc0/1MIMf9bCS7/ZAor/28M&#10;KP98DSb/iw4k/5wQIv+uESH/xRIg/+kTH//8Ex7//xMe//8THv//Ex7//xMe//8THv//E6apAACY&#10;swAAir8AAHvKAABu1QAAYN8AAFTnAABO/wQASf8OAEP/FAA//x0BOv8lAjb/LAIy/zMDL/86Ayv/&#10;QQQo/0gEJf9PBSL/VwUg/2AGHf9sBxr/eQcY/4oIFv+bCBX/rQkU/8MJE//jCRP/+AkT//8KE///&#10;ChP//woT//8KE///CpqxAACLvQAAfMgAAG3UAABf4AAAUeYAAEf1AABB/wAAPP8JADf/EAAy/xUB&#10;Lv8dASr/IwEm/ykBIv8vAh//NQIc/zsCGf9CAxb/SQMT/1EDEf9aAw//ZgQN/3QEC/+FBAr/lgUJ&#10;/6gFCP+5BQf/0AUH/+MFB//jBQf/4wUH/+MFB//jBY26AAB9xwAAbdMAAF/gAABQ5wAAQu0AADr/&#10;AAA1/wAAL/8CACr/CgAm/w8AIv8UAB7/GgEa/x8BFv8jARP/KAEQ/y0BDv8zAQz/OQIK/0ECB/9J&#10;AgP/UwIA/14CAP9sAgD/fAMA/40DAP+dAwD/rAMA/7UDAP+1AwD/tQMA/7UDAP+1A/85JwL/MzIC&#10;/zU0A/84NgP/ODsE/zZDBf8zTgf/MVsJ/y9oDf8tdhH/K4QU/ymRFv8pmxj/KKQZ/yitGv8otRv/&#10;J74c/yfIHP8n1B3/J+Qd/yfvHv8n+R7/J/8e/yf/Hv8n/x3/KP8d/yv/Hv8t/x/8L/8f/C//H/wv&#10;/x/8L/8f/C//H/86JwL/NDEC/zgxA/87NAP/OzkE/zpBBf83Swf/NVgK/zNlDv8xcxL/L4EV/y2O&#10;F/8tmBn/LKEb/yyqHP8rsh3/K7se/yvEH/8r0B//KuEg/yrtIP8q9yD/Kv8g/yv/IP8r/x//LP8f&#10;/y//Ifwx/yL3M/8i9zP/Ivcz/yL3M/8i9zP/Iv87JgL/NTAC/zsvAv8+MQP/PzYE/z49Bf88SAf/&#10;O1UL/zliD/83bxP/NX0X/zOKGf8ylRv/MZ4d/zCnHv8wrx//MLcg/y/AIf8vyyL/L9wi/y/qI/8v&#10;9SP/L/4j/y//Iv8w/yL/MP8j+zP/JfU1/yXwN/8m8Df/JvA3/ybwN/8m8Df/Jv88JgL/OS0C/z8s&#10;Av9DLQP/RDIE/0M5Bf9DRQf/QlIL/0BfEP8+axX/O3gY/zmFG/83kB7/N5og/zajIf81qyL/NbMj&#10;/zS8JP80xiX/NNQl/zTmJv808Sb/NPsm/zX/Jf41/yb6Nv8o8zj/Kew6/ynmPP8q5jz/KuY8/yrm&#10;PP8q5jz/Kv89JQL/PSoC/0MoAv9HKQP/SS0E/0o2Bf9KQQf/SU0M/0daEf9FZxb/QnQa/0CAHf8+&#10;jCD/PZUi/zyeJP87pib/O64n/zq3KP86wSj/Os0p/zrhKf467in7Ovkp9zv/KfY6/yvwO/8t6D3/&#10;LuE//y7bQf8u20H/LttB/y7bQf8u20H/Lv8+JQL/QSYC/0gkAv9MJQL/TykD/1IzBf9RPgf/UUkM&#10;/09WEv9MYhf/Sm8c/0d7IP9FhiP/Q5El/0KaJ/9Boin/Qaoq/UCyK/xAvCz7P8gt+D/bLfRA6y3w&#10;QPct7UD/L+s//zHkQf8y20P/M9FE/zPLRv8zy0b/M8tG/zPLRv8zy0b/M/9AJAL/RSMC/0wgAv9S&#10;IQL/ViYD/1kvBP9ZOgf/WUYM/1ZREv9UXRj/UWod/k51IfxMgSX5Soso90mVK/VHnSzzR6Yu8kau&#10;L/BFuDDvRcQx7UXTMehG6DHlRvYy4kX/Nd9E/zbTR/83ykj/OMRK/zi/S/83v0v/N79L/ze/S/83&#10;v0v/N/9BIwH/SR8B/1EcAf9XHAL/XCMC/2AsA/9gNgb/YEEL/15NEf1bWBj4WGQd9FVwI/FTfCfu&#10;UIYr60+QLulNmTDnTKEy5UyqM+NLtDTiS8A14EvPNdtL5jbVSvQ40Ur/Os5K/zzETP88vU3/PLhP&#10;/zy0T/87tE//O7RP/zu0T/87tE//O/9CIgH/TBwB/1UYAf9cGQH/YyAC/2YoA/9oMgX/aD0J+mZI&#10;EPRjUxfuYF8d6l1rI+ZadijiV4Et31WLMNxTlDPZUZ021VCmONNPrzrQT7s7zk7JPMtP4T3HT/I+&#10;w0//QMBP/0G3Uf9BsVL/QK1T/0CqVP8/qlT/P6pU/z+qVP8/qlT/P/9GHwH/UBkB/1kVAf9iFwH/&#10;aB0B/2wkAv9vLgP5bzgH8W5EDutrThXlaFsc32RnI9pgcSrUXXsv0FuFNMxYjjjJV5c7x1WgPcRU&#10;qT/CU7RBv1PCQr1T1kO5U+1EtlP9RbNU/0WsVv9Ep1f/RKRY/0OhWP9CoVj/QqFY/0KhWP9CoVj/&#10;Qv9IHQH/UxYB/10SAf9mFAH/bRkB/3IhAft1KQLydjMF6XY+C+JzShLbb1ca0mtiI81nbCvIZHYx&#10;xGF/N8BeiTu9XJI+uluaQbdZpES1WK5Gsle7R7BXzUitWOhIqlj6SadZ/0ihWv9InVv/R5tc/0aZ&#10;XP9FmVz/RZlc/0WZXP9FmVz/Rf9LGgH/VxMB/2EQAP9rEgD/chYA/3gcAfV7JAHrfS0D4n45B9l7&#10;RhDQdlMayXFeJMNtaCy+anEzumd7OLZkgz2yYoxBr2CVRaxen0epXalKply2S6Rcx0yiXOJNn133&#10;TJxe/0yYX/9KlWD/SZNg/0iRYP9HkWD/R5Fg/0eRYP9HkWD/R/9OGAH/WhEB/2QOAP9vEAD/dhMA&#10;/H0XAO+BHgHkhCcC24Q0BdCBQw/IfE8ZwXhaI7tzZCy1cG0zsWx2Oq1qfz+pZ4hDpWWRR6Jjm0qf&#10;YqVNnGGxT5lgwVCXYNxQlWHzT5Ni/06QY/9MjmT/S4xk/0qLZP9Ii2T/SItk/0iLZP9Ii2T/SP9Q&#10;FgH/XBAA/2gNAP9yDgD/ehAA9oESAOmGFwDeiiAB0oowBMmGQA7Bgk0Zun1XI7R5YSyudWo0qXJy&#10;OqRve0CgbIREnWqNSJlol0yVZ6FPkmatUZBlvVKOZdRTjGbwUYtn/1CIZ/9Oh2j/TIZo/0uFZ/9J&#10;hWf/SYVn/0mFZ/9JhWf/Sf9SFAH/Xw4A/2sLAP91DAD5fg0A8IUOAOOLEADWjxoAzI4uBMOLPQ27&#10;h0oYtINVIq1+Xiune2czondvOp10eECZcoBFlW+JSZFtk02NbJ5QimqqU4dquVSFas9UhGvuU4Ns&#10;/1GCbP9PgWv/TYBr/0yAa/9KgGv/SoBr/0qAa/9KgGv/Sv9UEgH/YQwA/24KAP14CQDogggA3IkJ&#10;ANiPCwDQkxcAxpMrA76QOwy2jEgXrohSIaeEXCuhgGQznHxtOpd5dUCSd31FjnWGSopykE6GcZtR&#10;gm+nVH9vtlV9b8tWfG/rVHxw/1J7cP9Qe2//Tntv/017bv9Le27/S3tu/0t7bv9Le27/S/9XEQD/&#10;YwoA/3AHAPB8BQDchQUA1IwIANCTCQDKlhQAwZcpA7mUOQuxkEYWqY1QIKKJWiqchWIyloJqOZF/&#10;cj+MfHpFh3qDSoN4jU5/dphRe3WkVHh0s1Z2dMhWdXToVXV1/VN1dP9RdXP/T3Zy/012cf9MdnH/&#10;THZx/0x2cf9MdnH/TP9ZEAD/ZgcA/3MEAOF/AQDWiAQAz5AGAMqWCADEmhIAvJsmArSYNwmslUQU&#10;pJFOH52OVyiWimAxkIdoOIuEcD+GgnhEgX+BSX19i014e5ZRdHqiVHF5sVZvecVWbnrmVW56/FNv&#10;ef9RcHf/T3F2/01xdf9McXX/THF1/0xxdf9McXX/TP9bDgD/aQQA9ncAAN2CAADQiwMAyZMFAMSZ&#10;BgC+nhAAtp8kAq6dNAimmkETn5ZMHZiTVSeRkF4vi41lN4WKbT2AiHVDe4V+SHaDiExygpNQboCg&#10;U2t/rlVof8JWZ3/jVWiA+lNpfv9Ranz/T2t7/01sef9MbHn/TGx5/0xsef9MbHn/TP9eDAD/bAEA&#10;5noAANaGAADLjwIAxJcEAL6dBAC4og4AsaMhAamiMgehnz8RmZxKG5KZUyWLllwthZNjNX+Razt6&#10;jnNBdYx8RnCKhUtriJFPZ4edUmSGrFRihr9VYYbhVGGG+VJjhP9QZYH/T2Z//01nfv9MZ37/TGd+&#10;/0xnfv9MZ37/TP9hCgD/bwAA4H4AANCJAADGkwEAv5sDALihAgCxpgsAqqgeAaOnLwWbpT0PlKJI&#10;GYyfUSKFnFkrf5phMnmYaTl0lXE/b5N5RGqSg0hlkI5MYY+bT16OqlJbjr1SWo7eUluN+FBci/9P&#10;Xoj/TmCF/0xhg/9LYYP/S2GD/0thg/9LYYP/S/9kBQD1dAAA2oIAAMuOAADBlwAAuJ4BALGlAACp&#10;qwcAo60aAJysLASVqzoMjahFFoamTx9/pFcoeaJfL3OgZjVtnm47aJx3QGOagUVfmYxJW5iZTFeX&#10;qE5Vl7tPVJfcTlSW9k5VlP9NWJD/TFmN/0tbiv9KW4r/SluK/0pbiv9KW4r/Sv9oAADleQAA0YcA&#10;AMWSAAC7nAAAsaIAAKmpAAChsQIAm7MVAJWzKAKOsjYJhrBCEn+uTBt4rFQjcqpcKmyoZDFnp2w2&#10;YqV1O12kf0BZo4pDVaKXR1Ghp0lPobpKTqLZSU6g9UlOn/9JUJn/SVKW/0hUkv9HVJL/R1SS/0dU&#10;kv9HVJL/R/9uAADefwAAyo0AAL6YAACzoAAAqqcAAKGuAACXtgAAkboQAIy6IwGFuTIGfrg+Dne2&#10;SRdxtVIea7NaJWWyYitgsWowW7BzNVevfTlTrok9T62WQEytpUJKrblDSa7YQkir9UNHqv9ESaX/&#10;REug/0RNnP9ETZz/RE2c/0RNnP9ETZz/ROp1AADShgAAw5MAALedAACspAAAoqsAAJizAACOuwEA&#10;hcEMAIHCHQB7wi0DdcE6CW/ARRFpv08YY75XHl69XyNZvGgoVbtxLVG7ezBNuoc0SrqVN0e6pTlF&#10;urg6RLrXOUO49TtCtv89QrP/PkSu/z5Fqf8+Ran/PkWp/z5Fqf8+Ran/PuB9AADJjQAAu5oAAK6i&#10;AACjqQAAmLEAAI65AACEwQIAeckHAHTLFABwzCYBa8s1BWXLQApgyksQW8pUFlfJXRpSyWUfTshv&#10;I0vIeiZHyIYpRMiULELIpC5AyLgvP8nXLz/H9TA9xP8zO8P/NTy+/zY9uP83Pbj/Nz24/zc9uP83&#10;Pbj/N9GGAADAlQAAsp8AAKWnAACarwAAjrcAAIO/AAB4xwMAbs8HAGXXDQBj2B0AYNgtAlvYOgRX&#10;2EYJU9hQDU/YWRFL12IVR9dsGETXdxtB14QePtiTIDzYoyE72bciOtrVIjrW8iM31P8nNtL/KTTR&#10;/ys2yv8tNsr/LTbK/y02yv8tNsr/LcWQAAC2nQAAqKUAAJytAACPtgAAg74AAHfHAABszwIAYtYH&#10;AFrkDgBY5BwAVOQpAVDkNQNM5T8FSOVJB0XlUwpC5lwNP+ZmDzzmcRI6534UN+eMFjXnnBcz6K4Z&#10;MunGGTLo6hkx5f4ZL+T/HC7k/x4t4v8gLeL/IC3i/yAt4v8gLeL/ILqaAACqowAAnasAAJC0AACD&#10;vQAAd8YAAGvPAABf1gAAVN4EAFHwEABN8BsASvAmAUbxMAJC8joDPvJDBDvzSwU481QHNvRdCDP0&#10;aAkw9XQLLvWBDCz2kQ4q9qIPKPe3ECf41hEn9vQRJvP/ESbx/xEl8f8TJfH/EyXx/xMl8f8TJfH/&#10;E62hAACgqQAAkrMAAIS8AAB2xgAAac8AAF3YAABR3wAASe4EAEb8DgBC/RcAPv4hADv+KgE3/zMC&#10;NP86AjD/QgMt/0oDK/9TBCj/XAUl/2YFIv9zBiD/gwcf/5QIHf+mCBz/vAgb/+IJGv/5CRr//wkZ&#10;//8JGf//CRn//wkZ//8JGf//CaKnAACTsQAAhbsAAHbGAABp0AAAW9oAAE7gAABD5QAAPvsBADr/&#10;DAA2/xMAMv8bAC//IwAr/yoBKP8xAST/NwEh/z8CH/9GAhz/TgIZ/1gDFv9jAxP/cAMS/4EEEf+T&#10;BBD/pwQP/70FDv/gBQ7/9gUO//8FDv//BQ7//wUO//8FDv//BZWvAACGugAAd8UAAGjQAABa2wAA&#10;TOEAAEDnAAA38wAAMv8AAC7/BwAq/w4AJv8TACP/GgAf/yAAG/8mABj/KwEV/zIBEv84ARD/QAEO&#10;/0gBDP9SAQn/XQIG/2sCBP99AgL/kAIB/6MCAP+2AgD/zQMA/+wDAP/sAwD/7AMA/+wDAP/sA4i5&#10;AAB4xAAAadAAAFvdAABL4wAAPukAADLuAAAr/wAAJv8AACH/AAAd/wgAGv8NABb/EQAT/xYAEP8a&#10;AA7/HwAL/yQACf8qAAb/MAAC/zcBAP9AAQD/SgEA/1YBAP9kAQD/dQEA/4gBAP+aAQD/qgEA/7sB&#10;AP+7AQD/uwEA/7sBAP+7Af8vKwH/KzIC/y8xAv8wNAL/LzkD/ytBA/8nTAT/I1gF/yFmBv8gdAf/&#10;HoIJ/x6OC/8emAz/HqEN/x6pDv8esA//HbgP/x3BEP8dyxD/HdsR/x3oEf8d8hH/HfwR/x7/Ef8e&#10;/xD/Hv8Q/x//Ef8f/xL/If8T/yL/E/8i/xP/Iv8T/yL/E/8vKwH/LjAC/zIvAv8zMQL/MjYD/y8+&#10;A/8rSQX/KVYG/ydjB/8lcQj/JH4L/yOKDP8jlQ7/Ip4P/yKmEP8irRH/IrUR/yK9Ev8ixxL/ItQT&#10;/yLlE/8i8BP/IvoT/yL/E/8j/xL/I/8S/yP/FP8k/xX+Jv8W/Cf/Fvwn/xb8J/8W/Cf/Fv8wKgH/&#10;MS0C/zUrAv83LQL/NjID/zQ6A/8yRQX/L1IG/y1gB/8sbQr/KnoM/ymGDv8okRD/KJoR/yiiEv8n&#10;qhP/J7EU/ye5FP8nwxX/J88V/yfhFf8n7RX/J/gV/yj/Ff8o/xX/KP8W/yf/F/wp/xj2K/8Z9Cz/&#10;GfQs/xn0LP8Z9Cz/Gf8xKQH/NCkB/zkoAv87KgL/PC4C/zo2A/85QgX/N08G/zVcCP8zaQv/MXYO&#10;/zCCEP8vjRL/LpYU/y6eFf8tphb/La0W/y21F/8tvhj/LcoY/y3cGP8t6hj/LfUY/S7/GPou/xj5&#10;Lf8a+S3/HPMv/xztMf8d6jL/Heoy/x3qMv8d6jL/Hf8zKQH/OCYB/z0kAf9AJQL/QSkC/0IzA/9B&#10;PgX/P0oG/z1XCf87ZAz/OXAP/zd9Ev82iBT/NZEW/zWaF/80ohn/NKkZ/zOxGv8zuhv/M8Ub/TPT&#10;G/oz5hv3NPMb8zX+G/E0/x3wM/8f7jP/IOc2/yHhN/8h3jj/Id44/yHeOP8h3jj/If81JwH/PSIB&#10;/0IgAf9GIAH/SCUC/0ovA/9JOgT/R0YG/0VSCf9DXw3/QWsR/z93FP89ghf+PIwZ/DyVGvs7nRz5&#10;O6Ud+DqtHvY6th71OsAf8zrOH/A64x/rO/Ef6Dr9IeY6/yPkOv8l4Tr/Jdg8/ybQPf8mzT7/Js0+&#10;/ybNPv8mzT7/Jv85JAH/QR4B/0cbAf9LGwH/TyIB/1ErAv9RNgT/T0EG/0xNCf9LWg78SWYS+Edy&#10;FvVFfRnzQ4cb8UKRHe9CmR/tQaEg7EGpIepAsiLoQLwi50DKI+RB3yPgQe8k3ED8J9hA/ynUP/8q&#10;z0D/KsdC/yrCQ/8qwEP/KsBD/yrAQ/8qwEP/Kv88IAH/RRoB/0sXAf9RFwH/Vh8B/1gnAv9YMQP/&#10;VzwF/FVICfZSVA7yUGET7k5tF+pMeBvnSoIe5UmMIOJIlSLgR50k3kelJdxGribaRbkn2EXGKNRF&#10;3CnPRu4qy0X7LchF/y7FRf8vwEb/L7pI/y+1Sf8utEn/LrRJ/y60Sf8utEn/Lv9AHQH/SRYB/1AT&#10;Af9WFAD/XBsB/18jAf9gLAL6XzcE811CCO1aTw3nWFwT4lZoGN5TchzaUX0g1k+GJNJOjyfQTZgp&#10;zUygK8tLqS3JSrMux0q/L8VK0DDCS+gwvUv4MrpK/zO4S/8zs0z/M65N/zOqTv8yqU7/MqlO/zKp&#10;Tv8yqU7/Mv9DGgH/TBMA/1QQAP9cEgD/YRcA/2UeAftmJwHyZjED6mU9BuNjSgvcYFcS1V1iGdBa&#10;bR/MV3cjyFWAJ8VUiSvCUpIuwFGaML5QozK7T600uU+5NbdPyDa0T+I2sU/0N65Q/zisUP84p1H/&#10;N6NS/zagU/81n1P/NZ9T/zWfU/81n1P/Nf9GFwH/UBEA/1gNAP9gEAD/ZhMA/2oZAPRsIQHqbSsC&#10;4Ww3BNlqRQrQZ1ISymNeGsVgaCDBXnImvVx7KrpahC63WIwxtFeVNLFVnjavVKg4rVSzOqpTwjuo&#10;U9o7pVTwPKJV/zyhVf87nVb/OppX/zmXV/84l1f/N5dX/zeXV/83l1f/N/9JFAD/Uw4A/1wMAP9l&#10;DQD/aw8A+m8TAOxyGQDidCMB2HMyA85xQgnHbU8SwWpaGrtnZCG3ZG0ns2J2LK9ffzCsXoc0qVyQ&#10;N6dbmTqkWaM8oVmuPp9YvT+dWNFAmlnsP5hZ/j+XWv8+lFv/PJFb/zuPW/86j1v/Oo9b/zqPW/86&#10;j1v/Ov9MEgD/Vg0A/2AJAP9oCgD6bwwA83MOAOV3EQDaeRsAz3kuAsd3Pgm/dEsRuXBWGrNtYCGv&#10;amkoqmdyLadlejKjY4M2oGGMOZ1glTyaXp8/l12qQZVduEKTXctDkF3oQ49e/EGOX/9Ai1//Popf&#10;/z2IX/88iF//O4hf/zuIX/87iF//O/9OEQD/WAoA/2MHAPpsBgDncwYA3XgIANp7CwDRfhcAyH4r&#10;AsB8Owi5eUgRsnZTGaxyXSGnb2Yoo21uLp9qdzObaH83mGaIO5VlkT6RY5tBjmKnQ4xhtEWJYcdF&#10;iGLlRYZi+kOGY/9ChGP/QINj/z6CY/89gmP/PIJj/zyCY/88gmP/PP9QDwD/WwcA/2YDAOxvAgDc&#10;dgMA1HwHANGACQDKghQAwoMoArqBOQezfkYQrHtRGaZ3WiGhdGMonHJrLphvczOUbXw3kWuEO41q&#10;jj+KaJhChmejRIRmsUaBZsNHf2bhR39n+EV+aP9Dfmj/QX1n/z98Z/8+fGf/PXxn/z18Z/89fGf/&#10;Pf9SDgD/XQMA/WkAAOFyAADWegIAzn8FAMqDCADFhhIAvIcmAbWGNgaug0MPp4BOGKF8WCCbeWAn&#10;lndpLZJ0cDOOcnk3inCBPIZuiz+DbZVDf2yhRXxrrkd6a79IeGvdSHhs9kZ4bP9Ed2z/Qndr/0B3&#10;av8/d2r/Pndq/z53av8+d2r/Pv9UDAD/XwAA8mwAAN12AADQfQIAyYMEAMSHBgC/ihAAt4wjAbCK&#10;NAWpiEEOooVMF5yBVR+Wf14mkXxmLYx5bjKId3Y3hHV/O4B0iD98cpJDeHGeRnVwrEhzb71JcXDZ&#10;SXFw9Edxcf9EcnD/QnJv/0Fybv8/cm7/PnJu/z5ybv8+cm7/Pv9WCgD/YgAA5m8AANd5AADMgQEA&#10;xYcDAL+LBAC5jg4AspAgAauPMQWkjD8NnYpKFpaHUx6RhFwli4FkLIZ/azGCfXM2fnt8O3p5hj92&#10;d5BCcnacRW91qUhsdbpJa3XUSWt18kdrdf9FbHX/Q21z/0Ftcv8/bXL/P21y/z9tcv8/bXL/P/9Z&#10;BwD/ZQAA4nIAANF8AADHhAAAwIoCALmPAgCzkgwArJQdAKaTLwSekTwLmI9IFJGMURyLiVokhodi&#10;KoGFaTB8gnE1eIF6OnR/gz5wfY5CbHyaRWl7p0dmerhIZHvQSGR78Edle/9EZnr/Q2d4/0Fodv8/&#10;aHb/P2h2/z9odv8/aHb/P/9bBAD3aQAA3XYAAM2AAADDiAAAu44AALSTAQCtlwkAp5gaAKCYLAOZ&#10;ljoKkpRFEoySTxqGj1cigI1fKHuLZy52iW8zcod3OG2FgTxphItAZoKXQ2KBpUZggbZHXoHNR16B&#10;70Zfgf9EYH//QmF9/0Fie/8/Y3r/P2N6/z9jev8/Y3r/P/9eAADpbQAA1nkAAMiEAAC+jAAAtpMA&#10;AK6XAACmmwQAoJ0XAJqdKQKTnDcIjJpDEIaYTRiAllUfepRdJnWSZSxwkGwxbI51NmeNfjpji4k+&#10;X4qVQVyJo0RaibRFWInLRViI7URYiP9DWYb/QVuD/0Bdgf8+XYD/Pl2A/z5dgP8+XYD/Pv9iAADk&#10;cQAAz34AAMOIAAC5kQAAsJcAAKebAACeoQAAmKMTAJOjJQGNojQGhqFADYCfShV5nVMcdJtaI2+Z&#10;YihqmGouZpZyMmGVfDddlIY6WZKTPlaSoUBTkbJBUpLJQlKR60FSkP9AUo//P1WL/z5WiP89V4f/&#10;PVeH/z1Xh/89V4f/PflnAADddgAAyYMAAL2NAACzlQAAqZsAAKCgAACWpwAAj6kPAIuqIQGFqTAE&#10;f6g8CninRxJzpVAYbaNYHmiiYCRkoWcpX6BwLlueeTJXnYQ2U5yROVCcnztOm7A9TJzHPUyb6jxM&#10;mf88TJj/PE2V/zxPkf87UI//O1CP/ztQj/87UI//O+ttAADTfAAAw4kAALeTAACsmgAAop8AAJml&#10;AACOqwAAhbALAIGxGwB8sSsCd7A4B3GvQw1rrk0UZq1VGWGsXR5dq2UjWapuJ1WpdytRqIIvTaeP&#10;MkqnnjVIp682R6fGNkam6TZFpP43RaP/N0ag/zdInP83SZr/N0ma/zdJmv83SZr/N+J0AADKgwAA&#10;vI8AALCYAAClngAAm6QAAJCrAACFsQAAergEAHa5FAByuSUBbbkzBGi4PwhjuEkOXrdSE1q2WhhW&#10;tmIcUrVrIE60dSRLtIAnSLOOKkWznSxCs64tQbPFLkGz6S1AsP4vP6//MT6t/zJAqP8yQab/MkGm&#10;/zJBpv8yQab/MtV8AADCigAAtZYAAKidAACdowAAkqoAAIexAAB8twAAcL4DAGjCDgBmwx0AY8Mt&#10;AV7DOQRaw0QIVsJODFLCVxBPwV8US8FpF0jBcxpFwH4dQsCMID/AmyI9wK0jPMHEIzzA6SM6vv4m&#10;OLz/KDe7/yk4uP8qOLb/Kzi2/ys4tv8rOLb/K8mFAAC5kwAArJwAAKCiAACUqgAAiLEAAHy4AABx&#10;vgAAZsUDAFvLCABXzRMAVs4jAFPOMgFQzj4DTc9IBUnPUghGz1sLQ89lDkDPbxA+z3sTO8+JFTnP&#10;mRc3z6sYNtDDGDbP6Bg0zfsbMsv/HTHK/x8wyf8hL8j/IS/I/yEvyP8hL8j/Ib6PAACvmgAAoqEA&#10;AJapAACKsAAAfbgAAHG/AABmxgAAW8wCAFDSBwBH2gwARtwYAEXcJwBE3TUBQd1AAj/eSwM93lUE&#10;Ot9fBjjfaQc133YJM+CECzHglAwv4aYNLuG8Di3i4A4t3vgPK93/Eirc/xQp2v8WKNr/Fija/xYo&#10;2v8WKNr/FrOYAACloAAAmacAAIuwAAB+uAAAccAAAGXIAABZzgAATtMAAETbBAA/6Q0APekXADvq&#10;IwA56i4ANus4ATTrQgEx7EsCL+1VAy3tXwMq7msEKO54BSbviAYl75oHI/CuByLxyAci8O0HIez/&#10;ByHr/wgg6/8KH+r/Cx/q/wsf6v8LH+r/C6ifAACbpgAAja8AAH+4AABxwQAAZMoAAFjQAABM1gAA&#10;Qd0AADjkAAA19gwAM/cUADD3HgAu+CcAK/kwACj5OAEm+kABI/tJASH7UgEe/F0CHP1pAhr9eQMY&#10;/osDF/+eAxX/swQU/9MEFP70BBP8/wMT+v8DE/n/AxP5/wMT+f8DE/n/A52lAACPrgAAgLgAAHLC&#10;AABkywAAVtMAAEnaAAA+3wAANOQAAC70AAAr/woAKP8QACX/FwAi/x8AH/8mABz/LQAZ/zQAF/88&#10;ABT/RAES/04BEP9ZAQ7/ZwEM/3cBC/+KAgr/nwIJ/7UCCP/VAgf/9AIH//8CB///Agf//wIH//8C&#10;B///ApGtAACCuAAAc8IAAGTMAABW1QAASN0AADviAAAw5wAAJ+4AACP/AAAg/wQAHP8MABn/EQAW&#10;/xYAE/8bABH/IQAO/ycADf8uAAr/NgAH/z4ABP9IAAD/VAAA/2IBAP9zAQD/hwEA/50BAP+yAQD/&#10;ygEA/+oBAP/zAQD/8wEA//MBAP/zAYS3AAB0wQAAZcwAAFbYAABH3wAAOeUAAC3qAAAj7gAAHP0A&#10;ABj/AAAV/wAAEf8EAA//CwAN/w4ACf8RAAb/FQAD/xoAAP8gAAD/JgAA/y4AAP83AAD/QQAA/00A&#10;AP9cAAD/bQAA/4IAAP+WAAD/qAAA/7oAAP/DAAD/wwAA/8MAAP/DAP8kLwH/JS8B/ygvAf8nMQH/&#10;JDYC/yA+Av8aSQP/F1YD/xVkA/8TcgT/En8E/xKKBP8SlAT/Ep0F/xKkBf8SrAb/ErMG/xK6Bv8S&#10;wwb/E84H/xPfB/8T6wf/E/YH/xP/B/8T/wb/E/8G/xT/B/8U/wj/E/8I/xX/Cf8V/wn/Ff8J/xX/&#10;Cf8lLgH/KS0B/yssAf8rLgH/KTMC/yQ7Av8fRgP/HVMD/xthBP8ZbgT/F3sE/xeHBf8XkQX/F5oG&#10;/xehBv8XqQf/F7AH/xe3CP8XwAj/GMoI/xjbCP8Y6Aj/GPQI/xj9CP8Z/wj/Gf8I/xn/Cf8Z/wr/&#10;GP8L/xr/C/8a/wv/Gv8L/xr/C/8mLQH/LCkB/y4oAf8vKgH/LS8C/yk3Av8nQwP/JFAD/yJdBP8g&#10;agX/HncF/x6DBv8ejQf/HpYH/x6eCP8epQn/HqwJ/x6zCf8evAr/HsYK/x7TCv8e5Qr/HvEK/x/8&#10;Cv4f/wr9H/8L/B//DPwe/w38H/8O9yH/Dvch/w73If8O9yH/Dv8qKgH/LyYB/zIkAf8zJQH/MioB&#10;/zE0Av8vPwP/LUwD/ypZBP8oZgX/JnIG/yV+B/8liQj/JZIJ/yWaCv8loQv/JagL/ySwDP8kuAz/&#10;JcEM/yXODf8l4Q38Je8N+Sb6DPYm/w31Jv8P9CX/EPQl/xHyJv8S7Sf/Eu0n/xLtJ/8S7Sf/Ev8u&#10;JgH/NCIB/zcgAf85IQH/OCUB/zkvAv84OwL/NUcD/zNUBf8xYQb/L20H/y55Cf8thAr/LY0M/yyW&#10;Df8snQ3/LKUO/SysD/wstA/7LL0P+SzJEPYs3RDzLewP7y34D+0t/xLrLP8U6iz/Feks/xblLf8W&#10;4C7/FuAu/xbgLv8W4C7/Fv8yIwH/OB0B/zwbAf8+GwH/QCIB/0ErAf9ANgL/PkID/zxPBf85XAb/&#10;OGgI/TZzC/s1fgz4NYgO9zSRD/U0mRDzNKAR8jOoEvAzsBLvM7kT7jPFE+s01xPnNOoS4zT3FOE0&#10;/xfeM/8Z3DP/Gtsz/xrUNP8azjX/Gs41/xrONf8azjX/Gv82HwH/PBkB/0EWAP9EFgD/Rx4B/0kn&#10;Af9IMgL/Rj0D/0RJBfpCVgf2QGIJ8j9uDO89eQ/tPIMQ6jyMEug7lBPnO5wU5TukFeM6rRXiOrYW&#10;4DvCFt870hbaO+gX1Dr2GtA6/xzNOv8eyzr/Hso6/x/EO/8fwDz/HsA8/x7APP8ewDz/Hv85GwH/&#10;QBUA/0URAP9KEwD/ThkA/1AiAf9QLAH9TjcC9ktDBPBJUAfrSF0K50ZpDeNFdBDgRH4T3UOHFdtC&#10;kBfYQZgY1UCgGdNAqRvRQLIcz0C9Hc1AzB3KQeQexkD0IMJA/yK/QP8jvUD/I7tA/yO2Qf8js0L/&#10;IrNC/yKzQv8is0L/Iv89FwD/RBEA/0oOAP9QEAD/VBUA/1YdAP1WJgHzVTEB61M9A+VSSwbfUFgK&#10;2k5jDtRMbhPQSngWzUmBGctIihvIR5IdxkeaH8RGoyHCRqwiwEW3I75FxSS8RdwkuEbwJbVG/yey&#10;Rv8nsEb/J65G/yeqR/8mp0j/JqdI/yanSP8mp0j/Jv9AFAD/SA4A/04LAP9VDgD/WREA/1wWAPRd&#10;HwDqXCoB4ls3AtpaRgXSV1MLzFVeEMhTaBXEUXIZwVB7HL5PhB+8TYwiuU2VJLdMnSa1S6cns0ux&#10;KbFKvyqvStEqrEvrK6lL/CymS/8spUz/K6NM/yqfTf8qnU3/KZ1N/ymdTf8pnU3/Kf9DEQD/SwwA&#10;/1MIAP9aCwD/Xg0A+WAQAOthFgDhYiEA1mIxAc5hQQXHX04LwlxZEb1aZBe5WG0btlZ2H7NVfiKw&#10;U4clrlKPKKtRmCqpUKIsp1CsLaVPuS+jT8svoFDmL55Q+TCcUP8vmlH/LphR/y2WUv8slFL/K5RS&#10;/yuUUv8rlFL/K/9GEAD/TgkA/1YFAP5eBgDvYgcA52UKAORmDgDWZxkAzWgtAcVnPQW/ZUoLuWNV&#10;ErRgXxewXmkcrFxxIalaeiSmWYIopFiLK6FWlC2fVZ0vnFWoMZpUtDOYVMUzllThNJNV9jOSVf8y&#10;kVb/MY9W/zCNVv8ujFf/LYxX/y2MV/8tjFf/Lf9JDgD/UQUA/1oBAO5iAADfZwMA2GoGANVrCgDN&#10;bRUAxW4pAb5tOQS3a0cLsWhSEaxmXBioZGUdpGJtIqFgdSaeXn4pm12GLZhcjy+VWpkyk1mkNJBZ&#10;sDaOWcA2jFnbN4pZ8zaJWv80iFv/M4db/zGGW/8whVv/L4Vb/y+FW/8vhVv/L/9LDAD/VAAA+14A&#10;AOJlAADYawEAz24FAMxwCADGchIAvnMmAbdzNgSxcEQKq25PEaZrWRihaWEdnWdqIpllcieWY3oq&#10;k2KDLpBgjDGNX5U0il6gNoderTiFXbw5g13UOYJe8DiBX/82gF//NIBf/zN/X/8xfl//MH5f/zB+&#10;X/8wfl//MP9NCQD/VgAA7mEAAN1pAADRbwAAynMDAMV1BgDAdhAAuHgjALF4MwOrdkEJpXNMEJ9w&#10;Vhebbl8dlmxnIpNqbyePaHcrjGd/L4lliDKFZJI1gmOdN4Biqjl9Yrk6e2LPO3pi7jl6Y/84emP/&#10;Nnlj/zR5Y/8yeWL/MXli/zF5Yv8xeWL/Mf9PBwD/WQAA5mQAANdsAADMcwAAxHcCAL95BAC5eg4A&#10;snwgAKx8MQOlej4Jn3hKEJp1UxeVc1wdkXFkIo1vbCeJbXQrhWx8L4JqhTJ/aY81fGibOHlnpzp2&#10;ZrY7dGbMPHNn6ztzZ/84c2j/NnNo/zVzZ/8zc2b/MnNm/zJzZv8yc2b/Mv9RBAD/XAAA4mcAANJw&#10;AADHdgAAwHoAALp9AgC0fwwArYEdAKeBLgKgfzwImn1HD5V6URaQeFoci3ZiIYd0aSaDcnErf3F6&#10;L3xvgzJ4bo01dW2YOHJspTtwa7Q8bmvJPG1r6TttbP45bWz/N25s/zVua/80bmr/Mm5q/zJuav8y&#10;bmr/Mv9TAAD0XwAA3moAAM1zAADDegAAu34AALWBAACugwkAqIUaAKKFKwKbhDoHlYJFDpB/TxWK&#10;fVgbhntfIIF5ZyV9d28qenZ3LnZ0gDJzc4s1b3KWOGxxozppcLI8aHDGPGdw5ztncfw5aHH/N2hw&#10;/zVpb/80aW7/M2lu/zNpbv8zaW7/M/9WAADrYgAA2G4AAMl2AAC/fQAAt4IAALCFAACohwYAookX&#10;AJyKKQGWiTcGkIdDDIuFTROFglUZgIBdH3x/ZSR4fW0pdHt1LXB6fjFteYg0aXeUN2Z2oTpjdrA7&#10;YXbEPGF25Tthdvs5Ynb/N2N1/zVjc/80ZHL/M2Ry/zNkcv8zZHL/M/9YAADmZgAA0nEAAMV6AAC7&#10;gQAAsocAAKuKAACijAIAnI4UAJePJgGRjjQFi4xAC4WKShGAiFMYe4ZbHXaFYyJyg2onboJyK2qA&#10;ey9nf4YzY36RNmB9njldfK46W3zBO1t84zpbfPo4XHv/N117/zVeef80X3f/M193/zNfd/8zX3f/&#10;M/5cAADhagAAzXUAAMB+AAC2hgAArosAAKWOAACbkQAAlZMRAJCUIgGLkzEDhZI9CX+RSA96j1EW&#10;dY1ZG3GMYCBsimglaIlwKWSHeS1hhoMxXYWPNFqEnDZXg6w4VYO/OVWD4ThVgvk3VoL/NVaB/zRY&#10;f/8zWX3/Mll9/zJZff8yWX3/Mu9gAADbbgAAx3oAALuDAACyiwAAqJAAAJ+TAACUlgAAjZkOAIma&#10;HgCEmi4Cfpk6B3mXRQ10lk4Tb5VWGGqTXh1mkmUhYpFtJl6PdipbjoEtV42NMFSMmjNRjKo1T4y9&#10;NU+M3jVPi/c0T4r/M1CJ/zJRhv8xUoT/MVKE/zFShP8xUoT/MeplAADScwAAwn8AALaIAACskAAA&#10;opQAAJiYAACMnAAAhJ8KAICgGQB8oSkBd6A2BXKfQQptnksPaJ1TFGScWxlgm2MdXJprIViZdCVV&#10;mH4pUZeKLE6WmC5LlqgwSpa8MUmW3DBJlPYwSZP/MEmS/zBKkP8vS43/L0uN/y9Ljf8vS43/L+Jr&#10;AADKeQAAvIUAALGPAACmlAAAm5kAAJGdAACGogAAeqYDAHanEwBzqCQAbqgyA2qoPQZlp0cLYaZQ&#10;D12lWBRZpGAYVaNoHFKjcR9OonwjS6GIJkihlihFoKYqRKG6K0Oh2ipDn/UrQp3/K0Kc/yxCm/8s&#10;RJf/K0SX/ytEl/8rRJf/K9dyAADDgAAAtowAAKqUAACfmQAAlJ4AAImjAAB+qAAAcK4AAGqwDgBo&#10;sR0AZbEsAWGxOANdsEMGWbBMClWvVA5Sr10RTq5lFUuubxhIrXkbRa2GHkKslSA/rKUiPq25Iz2t&#10;2CI9q/UjPKn/JTun/yY7pv8mO6T/Jjuk/yY7pP8mO6T/Jsx6AAC7iAAArpIAAKKZAACXngAAjKQA&#10;AICqAAB1rwAAabQAAF65BgBbuhQAWbskAFa7MQFTuz0DULtHBU27UAdKulkKR7piDUS6bBBBuncT&#10;PrmEFTy5kxc5uaMYOLm3GTe61hk3uPQaNbb/HDS0/x4zs/8fM7L/IDOy/yAzsv8gM7L/IMGDAAC0&#10;kQAAppgAAJueAACPpQAAgqsAAHaxAABrtgAAX7wAAFTBAwBMxQ0AS8UZAEnGKABIxjUARcdAAUPH&#10;SgNAx1MEPsddBjvHZwg5x3MKN8eADDTHkA0yx6EOMci1DzDI0w8wxvQQLsT/Ey3C/xUswf8WK8D/&#10;FyvA/xcrwP8XK8D/F7iNAACqlwAAnp4AAJGlAACErAAAeLIAAGu5AABgvwAAVMMAAErIAgBAzQcA&#10;OtIOADnSGwA40ygAN9M1ADbUQAA01UsBM9VVATHWYAIv1mwDLdd6BCvYiwUq2J0FKNmxBifazQYn&#10;1+8GJtT/CSXS/wsk0f8MI9D/DSPQ/w0j0P8NI9D/Da6WAACgnQAAlKQAAIasAAB5tAAAbLsAAGDC&#10;AABUxgAASMsAAD7QAAA11QQALd0KACzhEwAr4h8AKeMqACjkNQAn5D8AJuVKACTmVQAj5mEBIedu&#10;ASDnfgIe6JACHemkAhvpvAIa6uICGub8Ahnl/wMZ5P8EGOP/BRjj/wUY4/8FGOP/BaOdAACWpAAA&#10;iKwAAHq1AABsvQAAX8QAAFPKAABHzgAAPNMAADLaAAAq3wAAJe4JACPwEQAh8RkAH/EiAB3yKwAb&#10;8zQAGfQ+ABf0SAAV9VIAE/ZfABL2bgER94ABEPiUAQ/5qgEO+cYBDvntAQ32/wEN9P8BDfP/AQ3z&#10;/wEN8/8BDfP/AZmjAACLrAAAfLUAAG2+AABfxgAAUs0AAEXSAAA52AAAL94AACbiAAAf6gAAHPsG&#10;ABn/DgAX/xMAFP8aABL/IQAQ/ygADv8wAA3/OQAL/0MACf9OAAb/XAAE/2wAAv+AAAH/lgAA/60A&#10;AP/KAAD/8AAA//8AAP//AAD//wAA//8AAP//AI2rAAB9tQAAbr8AAGDIAABS0AAAQ9cAADfdAAAr&#10;4gAAIuYAABnqAAAV+QAAEv8AABD/CAAO/w4ADP8RAAn/FgAG/xwAA/8iAAD/KgAA/zMAAP89AAD/&#10;SQAA/1cAAP9pAAD/fgAA/5UAAP+sAAD/xwAA/+gAAP/6AAD/+gAA//oAAP/6AIC1AABwvwAAYckA&#10;AFLTAABD2wAANeEAACnmAAAe6gAAFe4AABD4AAAO/wAAC/8AAAj/AAAE/wYAAP8KAAD/DgAA/xEA&#10;AP8VAAD/GwAA/yMAAP8rAAD/NgAA/0MAAP9TAAD/ZQAA/3oAAP+RAAD/pgAA/7gAAP/PAAD/zwAA&#10;/88AAP/PAP8cLwH/ICwB/yEsAf8eLgH/GjMB/xQ8Af8PRgH/DVQC/wthAv8JbwL/CXsC/wmGAv8J&#10;kAL/CZkC/wmgAv8JpwL/Ca0C/wm0Av8JvAH/CcUB/wnRAv8J4wL/Ce8C/wn5Af8K/wH/Cv8B/wr/&#10;Av8K/wL/Cv8C/wv/A/8L/wP/C/8D/wv/A/8fLQH/IykB/yQpAf8iKwH/HjAB/xg4Af8UQwH/EVAC&#10;/xBeAv8OawL/DncC/w6DAv8OjQL/DpUC/w6dAv8OpAL/DqoC/w6xAv8OuQL/DsEC/w7NAv8O3wL/&#10;DuwC/w74Av8O/wL/Dv8C/w//A/8P/wP/D/8E/xD/BP8Q/wT/EP8E/xD/BP8jKgH/JiYB/yglAf8n&#10;JwH/IysB/x4zAf8bQAH/GU0C/xZaAv8UZwL/E3MC/xN+Av8TiQP/E5ED/xOZA/8ToAL/E6cD/xOu&#10;A/8TtQP/E74D/xPJA/8T2gP/FOkD/hT2A/sU/wP5Ff8D+RX/BPgV/wX4Ff8G+BX/BvgV/wb4Ff8G&#10;+BX/Bv8mJgH/KiIB/ywgAP8rIgH/KCYB/ycwAf8kPAH/IkkC/x9VAv8dYgL/G24D/xt6A/8ahAP/&#10;Go0D/xqVA/8anAT/GqME/xuqBP8bsgT/G7oE/xvFBPwb0wT5G+cE9Rz0BPIc/wXxHP8G8Bz/B+8d&#10;/wjvHf8J7xz/Ce4c/wnuHP8J7hz/Cf8qIgH/Lh0A/zAbAP8wHAD/MCIA/zAsAf8uNwH/K0QC/yhR&#10;Av8mXQP/JGkD/yN1BP8jfwT+I4gE/SORBfsjmAX6I6AF+COnBvcjrgb1I7cG9CPBBvIkzwbuJOQG&#10;6iXyBugl/gjmJP8K5CX/C+Ml/wzjJP8M4iT/DOEk/w3hJP8N4ST/Df8uHgD/MxgA/zUWAP81FQD/&#10;OB0A/zgnAf83MwH/ND8B/zJLAv8vWAP7LmQE+C1vBPUsegXzLIMG8SyMBu8slAftLJwI7CyjCOos&#10;qwjpLLMI5yy+CeYszAniLeII3i3xCtss/gzWLf8O1Cz/D9Is/xDRLP8Qzyz/EM4t/xDOLf8Qzi3/&#10;EP8yGQD/NxQA/zoRAP88EgD/PxkA/0AiAP8+LQH/PDkB+jpFAvQ4UgPwN14E7DZqBek1dAbmNX4I&#10;5DSHCOI0kAngNJgK3jSfCtwzpwvaM7AM2DO7DNUzyQ3SNN8NzjTwD8o0/RLHNP8TxTT/FMM0/xXD&#10;M/8VwDT/Fb80/xS/NP8UvzT/FP82FQD/OxAA/z4NAP9DDwD/RhQA/0YcAP9GJgD2RDIB70I/AelA&#10;TAPkP1kE3z5kBts9bwjYPHkK1DyCDNE7iw3PO5MPzTqaEMs6ohHJOqsSyDq1E8Y6whPEOtUUwDvr&#10;Fbw6+xe5Ov8Ytzr/GbY6/xm1Ov8Ysjv/GLE7/xixO/8YsTv/GP85EgD/Pw0A/0MJAP9IDAD/SxAA&#10;/0wVAPVMHwDrSioA5Ek3Ad1JRgLVR1ME0EZfCMxFaQvJRHMNxkN8EMNChBLBQowTv0GVFb1BnRa7&#10;QKYXukCwGLhAvBm2QMwas0HmGq9B9xytQf8dq0H/HalB/xypQf8cpkH/G6VB/xulQf8bpUH/G/89&#10;EAD/QgkA/0gFAP9NCAD/UAsA+VEPAOtQFQDhTyAA2FAxAM9QQQLJT04FxE5aCcBMZA29S20Qukp2&#10;E7dJfhW1SIcXs0ePGbFHlxuvRqAcrUaqHqtFth+pRcYfp0bgIKRG9CChRv8hn0f/IJ5H/yCeR/8f&#10;m0f/HppH/x6aR/8emkf/Hv9ADQD/RgQA/0wAAPhSAgDoVQQA4VUIAOJVDQDVVRkAzFcsAMVXPAK/&#10;VkoGulVVCrZTXw6yUmgSr1BxFaxPeRiqToEaqE2KHaVMkh+jTJwgoUumIp9LsSOdS8Akm0vYJZlL&#10;8CWWTP8klUz/JJRM/yOTTP8ikU3/IZFN/yGRTf8hkU3/If9CCgD/SQAA/1EAAOZXAADdWwEA1VwF&#10;ANJbCQDLXBQAw14oALxeOAK2XUYGsVtRCq1ZWw+pWGQTplZsF6NVdBqgVH0dnlOFH5tSjiKZUZck&#10;l1ChJpVQrSeSULwokVDQKI5Q7CiNUf4ni1H/JotR/yWKUv8kiVL/I4hS/yOIUv8jiFL/I/9FBwD/&#10;SwAA8FUAAN9bAADTYAAAzGEDAMhhBgDDYREAu2QkALVkNAKvY0IFqmFOCqVfVw+hXWAUnlxoGJtb&#10;cBuYWXgelViBIZNXiiSQVpMmjlWeKItVqSqJVLcrh1TLK4VV6SuEVfwqg1b/KINW/yeCVv8lgVb/&#10;JIFW/ySBVv8kgVb/JP9HAwD/TwAA51gAANlgAADNZAAAxmYBAMFmBAC7Zg4AtGkgAK5pMQKoaD8F&#10;o2ZKCp9lVA+aY10Ul2FlGJNgbRyQXnUfjl19IotchiWIW5AohVqaKoNZpiyAWbQtf1nHLn1Z5i18&#10;Wvose1r/Kntb/yh7W/8ne1r/Jnpa/yV6Wv8lelr/Jf9JAAD7UgAA41wAANJjAADHaAAAwGsAALpr&#10;AgC1aw0Arm0dAKhuLgGjbTwFnWtICplqUQ+UaFoUkGZiGI1lahyKY3Igh2J6I4RhgyaBYIwpfl+X&#10;K3teoy15XrEvd13EL3Ve4i91XvktdV//K3Vf/yl1X/8odV7/JnVe/yZ1Xv8mdV7/Jv9LAADwVQAA&#10;3l8AAM1nAADDbAAAu28AALVwAACvbwoAqHEaAKNyKwGdcjkEmHBFCZNuTw6PbVgUi2tgGIdpZxyE&#10;aG8ggWd3I31mgCZ6ZIopd2OULHVjoS5yYq8vcGLBMG9i3zBuY/cub2P/LG9j/ypvY/8ob2L/J29i&#10;/ydvYv8nb2L/J/9NAADrWAAA2WMAAMlqAAC/cAAAt3MAALB0AACpdAcAo3YXAJ53KAGYdjcEk3VC&#10;CI5zTA6JcVUThXBdGIFuZRx+bWwfe2x0I3hqfSZ0aYcpcWiSLG5nni5sZ6wwame+MWln3DBpZ/Uu&#10;aWf/LGln/ypqZ/8pamb/KGpm/ydqZv8namb/J/9QAADnWwAA02YAAMVuAAC7cwAAs3cAAKt5AACk&#10;eAMAnXoUAJh7JQGTezQDjnpAB4l4Sg2EdlMSgHVbF3xzYht4cmofdXFyInJveyZvboUpbG2QLGls&#10;nC5mbKowZGy8MWNs2TBjbPQvY2z/LWRs/ytka/8pZWr/KGVq/yhlav8oZWr/KP1TAADjXwAAzmkA&#10;AMFxAAC3dwAAr3sAAKd9AACefQAAmH4RAJOAIgCOgDECiX8+BoR9SAx/fFERe3pZFnd5YBpzd2ge&#10;b3ZwIWx1eCVpdIIoZnOOK2Nymi5gcagvXnG6MF1x1DBdcfIuXnH/LF5w/ytfcP8pYG//KGBu/yhg&#10;bv8oYG7/KPFVAADeYgAAym0AAL11AACzewAAq4AAAKKCAACYgQAAkYMPAI2FHwCIhS4Cg4Q7BX6D&#10;RQp6gU4PdYBWFHF/XhhufWYcanxtIGd7diNjeoAnYHmLKl14mCxad6YuWHe4L1d30S9Xd/EuWHb/&#10;LFh2/ypZdf8pWnT/KFp0/ydadP8nWnT/J+1ZAADXZgAAxXEAALl6AACvgAAApoQAAJ2GAACRhwAA&#10;iokMAIaKGwCCiysBfYo4BHiJQgh0iEwNb4dUEmyFWxZohGMaZINrHmGCdCFdgX0kWoCJKFd/lipV&#10;fqQsUn62LVF+zi1Rfe8sUn3/K1J8/ylTe/8oVHr/J1R6/ydUev8nVHr/J+heAADQawAAwHYAALR+&#10;AACrhQAAoYkAAJeLAACJjQAAg48IAH6QFwB7kScBdpE0A3KQPwZtj0kLaY5RD2WNWRNijGAXXoto&#10;G1uKcR5XiXshVIiGJFGHlCdPhqIpTYa0KkuGzCpLhe4pTIT/KUyD/yhMg/8nTYH/Jk6B/yZOgf8m&#10;ToH/JuFjAADJcAAAu3sAALCEAACmigAAm44AAJGRAACEkwAAepUCAHWXEgBymCIAb5gwAmqXOwRm&#10;l0UIYpZODF+VVg9blF0TWJNlF1WTbhpRkngdTpGEIEuQkSNJkKEkR5CyJkWQyiZFj+0lRY3/JUWM&#10;/yVGi/8kRor/JEaK/yRGiv8kRor/JNhpAADDdgAAtYEAAKuKAACfjwAAlZMAAIqWAAB+mgAAcJ0A&#10;AGufDgBonxwAZqAqAWKgNwJfn0EFW59KCFieUgtUnloOUZ1iEk6caxVLnHUYSJuBGkWbjx1Cmp8f&#10;QJqwID+ayCA/mesfP5j/ID6W/yE+lf8hP5T/IT+U/yE/lP8hP5T/Ic1wAAC8fQAAsIgAAKSPAACZ&#10;lAAAjpgAAIOdAAB3oAAAaaQAAGCnCABdqBQAW6kkAFmpMQFWqTwCU6lFBFCoTgZNqFcJSqhfDEen&#10;aA5Ep3MRQaZ/FD6mjRY8pp0XOqavGDmmxxg5peoYOKP/Gjeh/xs3oP8cN5//HDef/xw3n/8cN5//&#10;HMR4AAC1hQAAqY8AAJ2VAACSmgAAhp8AAHqjAABuqAAAYqwAAFWwAABQsg4ATrIbAE2zKABLszUA&#10;SbM/AUazSQJEs1IEQbNbBj+zZAg8s28KOrN7DDezig41spoPM7OtEDKzxRAysukQMbD+EjCu/xQv&#10;rf8VL6z/Fi+s/xYvrP8WL6z/FruBAACujgAAoZUAAJaaAACJoAAAfaYAAHGrAABlrwAAWbQAAE63&#10;AABDvAUAQL0RAD+9HgA+visAPL42ADu/QQA5v0sBN79UAjXAXwIzwGoEMcB3BS/AhgYtwJcHK8Cq&#10;CCrBwggqwOcHKb39Cii8/wwnuv8NJ7n/Die5/w4nuf8OJ7n/DrKMAACllAAAmZoAAI2hAAB/pwAA&#10;cq0AAGazAABauAAAT7sAAES/AAA6xAIAMMkIAC7KEQAtyh0ALMspACvLNQArzEAAKs1KACjNVgAn&#10;zmEAJs5vASTOfwEjz5ECIc+lAiDQvQIgz+QCH836Ax7L/wQeyv8FHcn/Bh3J/wYdyf8GHcn/BqiU&#10;AACcmgAAkKEAAIKoAAB0rwAAZ7YAAFu8AABOwAAAQ8MAADnHAAAvzAAAJ9AEAB/WCgAb2hAAG9sa&#10;ABrbJgAa3DEAGd08ABjdSAAY3lUAF99iABbgcgAV4IUAFOGaABPisQAS488AEuD0ABLe/wER3f8B&#10;Edv/AhHb/wIR2/8CEdv/Ap6aAACSoQAAhKkAAHaxAABouAAAW78AAE7EAABCyAAAN8wAAC3QAAAk&#10;1QAAHNsAABXfBQAU6Q4AEuoUABHrHQAQ6yYADuwwAA7tOgAN7kYAC+5TAArvYgAJ8HQACPGJAAfy&#10;oAAF8roABPHkAALx/QAC7/8AA+3/AAPt/wAD7f8AA+3/AJWhAACGqQAAeLIAAGm6AABbwgAATcgA&#10;AEDMAAA00QAAKtYAACHbAAAZ4AAAEuQAAA/wAQAN+QoAC/oPAAn7FQAH+xwABPwkAAH8LAAA/DcA&#10;APxCAAD8UAAA/GEAAP11AAD8jAAA/KQAAPzBAAD86wAA/P8AAP3/AAD9/wAA/f8AAP3/AImpAAB5&#10;sgAAarsAAFzEAABOzAAAP9EAADLXAAAn3QAAHeEAABXlAAAO6AAACvEAAAj9AAAF/wMAAf8JAAD/&#10;DgAA/xIAAP8XAAD/HwAA/ycAAP8xAAD/PgAA/00AAP9fAAD/dQAA/40AAP+mAAD/wgAA/+cAAP/8&#10;AAD//wAA//8AAP//AHyzAABsvAAAXcYAAE7PAAA/1gAAMd0AACXiAAAa5gAAEeoAAAzuAAAF8gAA&#10;AP8AAAD/AAAA/wAAAP8AAAD/BQAA/woAAP8OAAD/EgAA/xgAAP8hAAD/KwAA/zkAAP9KAAD/XQAA&#10;/3MAAP+MAAD/pAAA/7kAAP/UAAD/3gAA/94AAP/eAP8YLAD/GSkA/xkoAP8VKwD/EDAA/ws4Af8D&#10;RAH/AFEB/wBeAf8AbAH/AHgB/wCCAf8AjAH/AJQB/wCcAP8AogD/AKgA/wCvAP8AtgD/AL4A/wDI&#10;AP8A1wD/AOcA/wDzAP8A/QD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8bKQD/HSYA&#10;/xwlAP8ZJwD/EywA/w40AP8LQAH/CE4B/wVbAf8DaAH/AnQB/wJ/Af8CiAH/ApEB/wKYAf8CnwH/&#10;AaUA/wGsAP8BsgD/AboA/wHEAP8B0QD/AOQA/wDxAP8A/AD8Af8A/AL/APwD/wD8BP8B/AX/AfwF&#10;/wH8Bf8B/AX/Af8fJgD/ISIA/yAhAP8eIwD/GCcA/xMwAP8RPAH/DkoB/w1XAf8LYwH/Cm8B/wp6&#10;Af8KhAH/Co0B/wqUAf8KmwH/CqIB/wqoAf8KrwH/CrcB/wrAAP8KzAD/CuAA+wrvAPcK+gD1C/8B&#10;9Qz/AfQN/wH0Df8C9A3/AvQN/wL0Df8C9A3/Av8iIgD/JB0A/yQcAP8iHQD/HiIA/xwsAP8ZOAD/&#10;FkUB/xNSAf8SXgH/EGoB/xB1Af8QfwH/EIgB/xCQAf8QlwH/EJ4B/xClAf0QrAH8ELMB+hC9AfkR&#10;yQH1Ed0B8RHtAe4R+QHsEv8C6xP/AuoT/wPpE/8D6RP/A+kT/wPpE/8D6RP/A/8mHQD/KBgA/ygW&#10;AP8mFgD/Jh0A/yYoAP8jNAD/IEAA/x1NAf8bWQH/GWUB/hlwAfwYegH5GIMB9xiMAfYYkwH0GJoB&#10;8xihAfEZqAHwGbAC7hm6Au0ZxgLqGtkC5hrrAeIb+QLgG/8D3hz/BN0c/wXcHP8F3Bz/Bdsc/wXb&#10;HP8F2xz/Bf8qGQD/LRMA/y0RAP8tEQD/LhkA/y0iAP8sLgD/KToA/yZHAfokVAH2I2AB8iJrAe8i&#10;dQLtIn4C6yKHAukijwLnIpYC5SKeAuQipQLiIq0C4SO3At8jwwLdI9YC2CTqA9Ik+QXPJf8GzSX/&#10;B8sl/wjKJf8IyiT/CMok/wjKJP8IyiT/CP8uFAD/MRAA/zINAP80DgD/NRQA/zUcAP8zJwD6MTQA&#10;8y9BAO4tTgHpLFoB5SxlAuIscALfK3kC3SuCA9oriwPYK5IE1SuaBNMrogTRK6oFzyuzBc0rvwbM&#10;LM8GyC3nB8Qt9wnBLf8Kvy3/C70t/wy8Lf8MvCz/DLss/wy7LP8Muyz/DP8xEQD/NQwA/zYHAP86&#10;CwD/PBAA/zsVAPg5HwDvNysA5zY5AOE1RwDcNVQB1TVgAtE1agPONHMEzDR8Bco0hQbINI0HxjOU&#10;CMQznAnCM6UJwTOuCr8zuQu9M8gLuzThC7c08w20NP8PsTT/D7A0/xCvNP8QrjT/D640/w+uNP8P&#10;rjT/D/81DgD/OAcA/zwCAP9ABgD/QQsA+kEPAO0/FgDjPCIA2j0xANI+QQDMPk8CyD5aA8Q9ZAXB&#10;PW4Hvzx2CLw8fgq6O4cLuDuPDLc7lw21Op8OszqpD7E6tBCvOsIRrjrZEao77xKnO/8TpTv/FKQ7&#10;/xOjO/8Tojv/E6I7/xKiO/8Sojv/Ev84CgD/PAAA/0EAAPVFAADmRgIA4UUHAONCDQDVQxkAzEUs&#10;AMZHPAHBR0kCvEZVBLlFXwa1RGgJs0NxC7BDeQ2uQoEPrEKJEKpBkRKoQZoTp0CkFKVArxWjQLwW&#10;oUDQFp5B6hecQfwXmkH/F5hB/xeYQf8Wl0H/FZdB/xWXQf8Vl0H/Ff87BgD/PwAA+UYAAOVLAADc&#10;TgAA000EANFKCQDKShQAwk0nALxONwG3TkUCsk1QBa9MWgirS2MKqEpsDaZJdA+kSXwRoUiEE59H&#10;jBWdR5UXm0afGJlGqhmXRrgalkbKG5NG5huRR/kbj0f/Go5H/xmOR/8YjUf/GI1H/xeNR/8XjUf/&#10;F/8+AgD/QwAA60sAAN1RAADRVAAAylQBAMZSBQDBUREAuVMiALNVMwGuVEECqlRMBaZTVgiiUV8M&#10;n1BnD51PbxGaTncUmE5/FpZNiBiTTJEZkUybG49Lph2NS7Mei0vFHolL4h6HTPcehkz/HYVM/xyF&#10;Tf8ahUz/GYVM/xmFTP8ZhUz/Gf9AAAD8RwAA5VAAANVWAADKWQAAwloAAL1YAwC4Vw4AsVkeAKxa&#10;LwGnWj0CollJBZ5YUwmbV1sMl1ZkEJVVaxKSVHMVj1N7F41ShBqLUY0ciFGXHoZQox+EULAgglDB&#10;IYBQ3SF+UfQgfVH/H31R/x19Uf8cfVH/G31R/xp9Uf8afVH/Gv9CAADwSgAA31QAAM5aAADEXgAA&#10;vF8AALZeAACxXAsAq14aAKVgKwCgYDoCnF9FBZdeUAmUXFgMkFtgEI1aaBOLWXAWiFh3GIVXgBuD&#10;VokdgFaUH35VnyF7Va0ieVS9I3hV1yN3VfIidlb/IHZW/x92Vv8ddlb/HHZW/xt2Vv8bdlb/G/9F&#10;AADsTgAA2lgAAMleAAC/YgAAt2QAALFjAACrYQgApGMXAJ9kKACaZTcClmRDBZFjTQiOYVUMimBd&#10;EIdfZROEXmwWgV10GX5cfRx8W4YeeVqRIHdanSJ0Waokclm6JXFZ0iVwWvAjb1r/Im9a/yBwWv8e&#10;cFr/HXBa/xxwWv8ccFr/HP9IAADnUgAA01sAAMViAAC7ZgAAs2gAAKxoAAClZgUAn2cUAJppJQCV&#10;aTQCkGhABIxnSgiIZlMMhGVbEIFkYhN+Y2oWe2JyGXhhehx2YIQec1+OIXBemiNuXqglbF24JWpe&#10;ziZpXu4kaV7/Impe/yBqXv8fal7/Hmpe/x1qXv8dal7/HflKAADjVQAAz18AAMFlAAC3agAAr2wA&#10;AKdsAACfagEAmWsRAJRtIgCQbjEBi209BIdsRweDa1ALf2pYD3xoYBN4Z2cWdmdvGXNmeBxwZYEe&#10;bWSMIWpjmCNoYqYlZmK2JmRizCZkYuwlZGL/I2Ri/yFlYv8fZWL/HmVi/x1lYv8dZWL/HfJMAADf&#10;WAAAymIAAL1pAACzbgAAq3AAAKJwAACZbgAAk3AQAI9yHwCKci4BhnI7A4JxRQd9cE4Lem5WDnZt&#10;XhJzbGUVcGttGG1qdRtqaX8eZ2mKIWVoliNiZ6QlYGe0Jl9nySZeZ+olXmf+I19n/yFfZv8fYGb/&#10;HmBm/x5gZv8eYGb/Hu9PAADaXAAAxmUAALptAACwcgAAp3UAAJ10AACUcwAAjXQNAIl2HACFdysB&#10;gXc4A3x2QwZ4dUwJdHRUDXFzWxFucmMUa3FrF2hwcxplb3wdYm6HIF9tlCJdbKIkWmyyJVlsxyVY&#10;bOglWWz9I1lr/yFaa/8fW2v/Hltq/x5bav8eW2r/HutTAADTYAAAwmkAALZxAACsdgAAo3kAAJl5&#10;AACNdwAAh3kLAIN7GAB/fCgAe3w1And7QAVzekkIb3lRDGx4WQ9od2ETZXZoFmJ1cBlfdHocXHSF&#10;H1pzkSFXcqAjVXKwJFNyxSRTcuckU3H8IlRx/yBUcP8fVXD/HlVv/x1Vb/8dVW//HeVXAADNZAAA&#10;vm0AALJ1AACoewAAn34AAJN9AACHfQAAgH8HAHyAFQB4gSQAdYIyAXGBPQRtgEYHaYBPCmZ/Vg1j&#10;fl4RYH1mFF18bhdae3caV3qCHVR6jx9ReZ0hT3muIk55wyJNeOUiTXf7IU53/x9Odv8eT3X/HU91&#10;/x1Pdf8dT3X/Hd9cAADIaAAAuXIAAK56AAClgAAAmoIAAI6CAACAgwAAeYUCAHSGEQBxiCAAbogu&#10;AWqIOQJnh0MFY4dMCGCGUwtdhVsOWoRjEVeEaxRUg3UXUYKAGk6BjRxLgZseSYGsH0iAwSBHgOMf&#10;R3/6Hkh+/x5Iff8dSXz/HEl8/xxJfP8cSXz/HNZhAADCbgAAtHgAAKqAAACfhQAAlIcAAIiHAAB7&#10;iQAAcIwAAGuODQBojxoAZo8pAGKQNQFfjz8DXI9IBVmOUAhWjlgLU41gDlCMaBBNjHITSot9FkiK&#10;ihhFipkaQ4qqG0KKvxtBiuEbQYj5G0GG/xtBhf8bQoX/GkKE/xpChP8aQoT/Gs1nAAC8dAAAr34A&#10;AKWGAACaigAAjowAAIKNAAB1kAAAZ5QAAGGVCABelxQAXJcjAFqYLwBXmDoBVJhEA1KXTAVPl1QH&#10;TJdcCUmWZQxHlm8ORJV6EUGViBM/lJcVPZSoFjuUvRY7lN8WOpL4FzqQ/xc6j/8XOo7/FzqO/xc6&#10;jv8XOo7/F8VuAAC2ewAAqoUAAJ6LAACUjwAAiJIAAHuUAABulwAAYpsAAFeeAABSoA4AUaAbAE+h&#10;KABNoTQAS6E+AUmhRwJHoVADRKFYBUKhYQc/oGsJPaB3CzqghQ04oJQONqCmDzWguxA0oN0PNJ33&#10;EDOc/xIzmv8SM5n/EzOZ/xMzmf8TM5n/E713AACvgwAAo4sAAJiRAACNlQAAgZkAAHOcAABnnwAA&#10;W6IAAE+mAABHqQgARKoSAEOqHwBBqysAQKs3AD+sQQA9rEoBO6xTAjmsXAM3rGcENaxzBTKsgQYw&#10;rJEHLqyjCC2suAksrNkILKr1Ciuo/wsqpv8MKqX/DSql/w0qpf8NKqX/DbWAAACoiwAAnJEAAJGW&#10;AACFnAAAeKAAAGulAABfqAAAU6wAAEivAAA9sgAANrULADS1FQAztiEAMrYsADG3NwAwt0EAL7hL&#10;AC64VQAsuGABKrhtASm5ewInuY0CJbmfAyS5tAMjudIDI7f0BCK1/wUhtP8GIbP/ByGy/wchsv8H&#10;IbL/B62KAACgkQAAlZcAAIidAAB7owAAbqgAAGGtAABVsQAASrQAAD+3AAA0uwAAK74DACTCDAAi&#10;whQAIsMfACHDKgAgxDQAH8Q/AB7FSgAdxlYAHMZjABvHcwAax4UAGceZABjIrgAXyMsAF8bxARfE&#10;/wEWw/8CFsH/AxbB/wMWwf8DFsH/A6ORAACYmAAAi54AAH2lAABwqwAAYrEAAFa2AABKuQAAPr0A&#10;ADTAAAAqxAAAIsgAABnMBAAT0AoAEdIRABDSGgAQ0yUAD9MwAA7UPAAO1EgADdVWAA3VZQAM1ngA&#10;DNaNAAvYpAAK2L4ACdnmAArW/gAL1P8AC9L/AAvS/wEL0v8BC9L/AZqYAACOnwAAgKYAAHKtAABk&#10;tAAAV7oAAEm/AAA9wgAAMsYAACjJAAAfzQAAF9EAABHWAAAM2wUACN4LAAbfEQAF3xoABOAkAALh&#10;LgAB4joAAONHAADkVgAA5GcAAOV7AADmkgAA5qoAAOfIAADn8AAA6P8AAOj/AADo/wAA6P8AAOj/&#10;AJGfAACCpwAAdK8AAGW3AABXvgAAScMAADzHAAAwywAAJc8AABzUAAAU2QAADt0AAAnhAAAC5QAA&#10;AOkGAADpDQAA6REAAOoYAADrIQAA7SsAAO83AADxRQAA8lYAAPNoAADzfgAA9JcAAPWwAAD20AAA&#10;9/MAAPf/AAD3/wAA9/8AAPf/AIWnAAB2sAAAZrgAAFjBAABKyAAAO8wAAC7RAAAj1gAAGdwAABHg&#10;AAAM4wAABOcAAADqAAAA9QAAAPQAAAD1BQAA9QsAAPYPAAD2FAAA+B0AAPonAAD8NAAA/0MAAP9V&#10;AAD/aQAA/4EAAP+aAAD/sgAA/88AAP/tAAD/+QAA//kAAP/5AHiwAABougAAWcMAAEvLAAA70QAA&#10;LdgAACHdAAAW4gAADuYAAAjqAAAA7QAAAPAAAAD4AAAA/wAAAP8AAAD/AAAA/wAAAP8GAAD/DAAA&#10;/xAAAP8YAAD/IgAA/zAAAP9AAAD/UwAA/2kAAP+BAAD/mQAA/68AAP/DAAD/1QAA/9UAAP/VAP8T&#10;KAD/EyUA/xElAP8NJwD/Bi0A/wA1AP8AQQD/AE8A/wBcAP8AaQD/AHQA/wB+AP8AiAD/AJAA/wCX&#10;AP8AnQD/AKQA/wCqAP8AsAD/ALcA/wDAAP8AzAD/AN8A/wDsAP8A+AD/AP8A/wD/AP8A/wD/AP8A&#10;/wD/AP8A/wD/AP8A/wD/AP8WJQD/FiIA/xQhAP8QIwD/CigA/wAwAP8APQD/AEsA/wBYAP8AZAD/&#10;AHAA/wB6AP8AhAD/AIwA/wCTAP8AmgD/AKAA/wCmAP8ArQD/ALQA/wC8AP4AyAD9ANkA+wDpAPoA&#10;9gD5AP8A+AD/APgA/wD4AP8A+AD/APkA/wD5AP8A+QD/AP8aIgD/Gh4A/xgdAP8THgD/DiIA/wos&#10;AP8HOQD/A0YA/wBTAP8AYAD/AGsA/wB2AP8AfwD/AIgA/wCPAP8AlgD/AJ0A/wCjAP4AqQD8ALAA&#10;+gC5APcAxAD1ANIA8wDmAPIA9ADxAP8A8AD/AO8A/wDvAP8A7wD/APAA/wDwAP8A8AD/AP8eHQD/&#10;HhkA/xwXAP8XGAD/Ex4A/xEoAP8ONAD/DEEA/wpOAP8IWwD/B2YA/wZxAP8GegD/BoMA/gaLAPwG&#10;kgD6BpkA+AafAPYGpgD0Bq0A8ga1APAFwADtBc4A6wXkAOkG8wDmCP8A5Qr/AOQL/wDkC/8B5Av/&#10;AeQL/wHkC/8B5Av/Af8hGAD/IRMA/yARAP8bEgD/HBoA/xokAP8WLwD/EzwA/xFJAP8QVQD8DmEA&#10;+Q5rAPYOdQD0Dn4A8g6GAPAOjgDuDpUA7Q6bAOsOogDqDqoA6A6zAOYPvQDlD8wA4Q/jAN0Q8wDZ&#10;Ef8B1hL/AdQT/wHTE/8C0hP/AtIT/wLSE/8C0hP/Av8lEwD/JRAA/yQNAP8jDgD/IxQA/yIeAP8f&#10;KQD/HDUA+RlDAPQYTwDvF1sA7BdmAOkXcADmF3kA5BeBAOIXiQDgF5EA3xeYAN0XnwDbF6cA2Rix&#10;ANYYuwDUGcoA0BrhAcwb8wHJHP8Cxhz/AsQc/wPDHP8Dwxz/A8Mc/wPDHP8Dwxz/A/8oEAD/KQsA&#10;/ygGAP8rCwD/KxAA/ykXAP0mIgD0Iy4A7CE7AOYgSQDiIFUA3iBgANohagDWIXQA0yF8AdAhhAHP&#10;IowBzSKTAcsimwHJIqMByCOsAsYjtgLEI8QCwiTbAr4l7gO7Jf4EuCX/BbYl/wW1Jf8GtSX/BrUl&#10;/wW1Jf8FtSX/Bf8sDQD/LQUA/y4BAP8xBQD/MQsA/S8QAPErGADnKSUA3ygzANgoQgDRKk8AzSta&#10;AMkrZQHHK24BxCx2AsIsfgLALIYDviyOA70slgO7LJ4EuSynBLgssQW2LL8FtS3RBbEt6gauLvsH&#10;qy7/CKku/wioLv8IqC3/CKgt/wioLf8IqC3/CP8vCAD/MQAA/zUAAPY3AADqNgIA5zMIAOQvDwDZ&#10;LhsAzzEsAMkzPADENEkAwDVVAbw1XwK6NWgCtzVwA7U0eASzNIAFsTSIBrA0kAauNJkHrDSiCKs0&#10;rAmpNLkJpzTKCqU15QqhNfgLnzX/DJ01/wydNf8LnDX/C5w1/wucNf8LnDX/C/8zAgD/NQAA9joA&#10;AOU+AADcQAAA1D0EANI3CQDLOBUAwzomAL09NgC4PkQBtD5QAbE9WgOuPWMErD1rBak8cwanPHsI&#10;pjyDCaQ7iwqiO5QLoDudDJ47qA2dO7QOmzvFDpk74A6WO/QPlDz/D5I8/w+SPP8OkTz/DZE8/w2R&#10;PP8NkTz/Df81AAD/OQAA6kEAAN1GAADQRwAAyUYAAMZBBQDAQBEAuUIhALNEMgCvRUABq0VLAqdF&#10;VQOkRF4FoURmB59DbgidQ3YKm0J+C5lChg2XQY8OlUGZD5NBpBGRQbASkEHAEo5B2RKLQfESiUL/&#10;EohC/xGIQv8Qh0L/EIdC/w+HQv8Ph0L/D/84AADzPQAA40cAANJMAADITgAAwE0AALtKAgC2Rw4A&#10;sEkdAKtLLQCmTDsBokxHAp5LUQSbS1oGmUpiCJZJagqUSXEMkkh5Do9Igg+NR4sRi0eVEolGoBSH&#10;RqwVhUa7FoRG0RaCR+4WgEf/FX9H/xR/R/8Sf0f/EX9H/xF/R/8Rf0f/Ef87AADuQwAA3EwAAMxR&#10;AADBVAAAuVQAALRRAACuTQsAqE8ZAKNRKQCeUjcBmlJDApdRTgSUUVYGkVBeCY5PZguMTm0NiU51&#10;D4dNfhGFTYcTgkyRFYBMnBZ+S6kXfEu4GHtLzRh5TOsYeEz+F3dM/xV3TP8Ud0z/E3dM/xJ3TP8S&#10;d0z/Ev8+AADoRwAA1VAAAMZWAAC8WAAAtFkAAK1WAACnUwcAoVQVAJxWJQCYVzQBlFdAApBXSgSN&#10;VlMGilVbCYdUYwuEVGoOglNyEIBSehJ9UoMUe1GOFnhQmRh2UKYZdFC1GnNQyRpxUOgacFH8GHBR&#10;/xdwUf8VcFH/FHFQ/xNxUP8TcVD/E/VAAADkSwAAz1QAAMFaAAC3XQAAr14AAKdbAAChWAMAm1kS&#10;AJZbIgCSXDEBjlw9AopcRwSHW1AGg1pYCYFZYAx+WWcOe1hvEHlXdxN2VoAVdFaLF3JVlhlvVaMa&#10;bVSyG2xUxhtqVeYbalX7GWpV/xdqVf8WalX/FWtV/xRrVf8Ua1X/FPJDAADfTwAAy1gAAL1dAACz&#10;YQAAq2IAAKJgAACbXAAAlV4QAJBgHwCMYS4AiGE6AoRgRQSBYE4Gfl9WCXteXQt4XWUOdlxsEHNc&#10;dBNwW30VblqIF2talBlpWaEbZ1mwHGVZwxxkWeMcZFn6GmRZ/xhkWf8XZVn/FWVZ/xRlWf8UZVn/&#10;FO9GAADaUgAAxlsAALphAACwZQAApmYAAJ1jAACVYQAAj2IOAItkHACHZSsAg2U3AX9lQgN8ZEsG&#10;eGNTCHVjWwtzYmIOcGFqEG1gchNrYHsVaF+GF2ZekRljXp8bYV2uHGBdwRxfXeEcX134Gl9d/xhf&#10;Xf8XYF3/FmBd/xVgXf8VYF3/FetKAADUVgAAw14AALZlAACsaQAAomkAAJhnAACPZQAAiWYMAIVo&#10;GQCBaSgAfmo1AXppPwN2aUkFc2hRCHBnWQptZ2ANa2ZnEGhlcBJlZHkVY2SDF2BjjxleYp0bXGKs&#10;HFpivxxZYt8cWWL3Glpi/xlaYf8XW2H/Flth/xVbYf8VW2H/FedNAADPWQAAv2IAALNoAACpbQAA&#10;nm0AAJNrAACJaQAAg2sJAH9tFQB8biUAeG4yAXVuPQJxbkYEbm1PB2tsVglobF4MZWtlD2NqbRFg&#10;aXYUXWmBFltojRhYZ5saVmeqG1VnvRxUZ9wcVGf2GlRm/xhVZv8XVWX/FlZl/xVWZf8VVmX/FeJR&#10;AADKXQAAu2YAAK9sAACmcQAAmXAAAI5vAACDbgAAfXAFAHhyEgB1cyEAcnMvAW9zOgJsc0QEaXJM&#10;BmZyVAhjcVsLYHBjDV1waxBbb3QTWG5/FVVuixdTbZkZUW2oGk9tuxtObdkaTmz0GU9r/xhPa/8X&#10;UGr/FlBq/xVQav8VUGr/Fd1VAADFYQAAt2oAAKxxAACidQAAlHQAAIl0AAB8cwAAdnUAAHF3EABv&#10;eB0AbHkrAGl5NwFmeUADY3lJBWB4UQddd1gJW3dgDFh2aA5VdXERUnV8E1B0iBZNdJcXS3OmGElz&#10;uRlIc9UZSXLzGElx/xdKcf8WSnD/FUtw/xRLcP8US3D/FNRaAADAZgAAs28AAKh2AACdeQAAj3gA&#10;AIR4AAB3eQAAb3wAAGp9DQBnfhkAZH8mAGKAMgFfgD0CXIBGA1p/TgVXf1UHVH5dCVJ9ZQxPfW8O&#10;THx5EUp8hhNHe5QVRXukFkR7txZDe9IWQ3ryFkN5/xVDeP8URHf/FER2/xNEdv8TRHb/E81fAAC7&#10;awAArnQAAKR8AACXfgAAin0AAH9+AAByfwAAZoMAAGGECABehhMAXIchAFqHLgBYhzgBVYdCAlOH&#10;SgNQh1IFToZaB0uGYglJhWwLRoV3DUOEgw9BhJIRP4SiEj2EtRM8hM8TPILwEjyB/xI9gP8SPX//&#10;Ej1+/xE9fv8RPX7/EcVmAAC1cQAAqnsAAJ+CAACSggAAhYIAAHmDAABthgAAX4oAAFiNAQBUjg8A&#10;Uo8bAFCPJwBPkDMATZA9AUuQRQJJkE4DRpBWBESPXwVCj2gHP49zCT2OgAs6jo8MOI6gDTeOsw42&#10;jswONo3vDjWL/w41if8PNYj/DzaH/w82h/8PNof/D75tAACweQAApYIAAJmHAACMiAAAf4gAAHKK&#10;AABmjQAAWpEAAFCVAABJlwkAR5gTAEWYIABEmSsAQ5k2AEGaQABAmkgBPppRAjyaWgI6mmQDN5pv&#10;BTWZfQYzmYwHMZmdCC+ZsAgumcoILpjtCC6W/wotlP8KLZP/Cy2S/wstkv8LLZL/C7Z1AACqgQAA&#10;nogAAJONAACGjgAAeI8AAGuSAABflQAAVJkAAEmdAABAoAAAOqINADijFwA3oyIANqQtADWkNwA0&#10;pEEAM6VLADGlVAEwpV4BLqVqASyleAIqpYgDKKWaAyelrQQmpcYDJqTrBCWi/wUloP8GJJ//BiSe&#10;/wcknv8HJJ7/B69+AACjiAAAl44AAI2TAAB+lQAAcJgAAGObAABXnwAATKIAAEKmAAA4qQAAL6wD&#10;ACquDgAprhgAKK8jACevLQAmsDcAJbBBACSwSwAjsVYAIrFjACGxcQAfsYIAHrKUARyyqQEbssEB&#10;G7HnARuv/gIarf8CGqz/Axqr/wMaq/8DGqv/A6iIAACbjwAAkZQAAISaAAB2nwAAaKIAAFulAABP&#10;qQAARK0AADmwAAAvswAAJrYAAB65BQAYuw4AF7sWABe8IAAWvCoAFb01ABS9QAATvksAEr5YABK+&#10;ZwARv3gAEL+MABDAogAOwLoADsDhAA+9+wAPvP8AELr/ARC6/wEQuv8BELr/AZ+PAACUlQAAh5sA&#10;AHmhAABrpwAAXqwAAFKxAABFtAAAOrYAAC+5AAAlvAAAHb8AABXDAAAPxgUAC8oNAAnKFAAIyh0A&#10;B8onAAfKMgAGyz4ABctLAATMWgADzGoAAsx+AAHMlAAAzKsAAM3IAADM7QAAzP8AAMv/AAHK/wAB&#10;yv8AAcr/AJeWAACKnAAAfKMAAG6qAABgsAAAUrYAAEW5AAA5vAAALr8AACPDAAAbxgAAE8oAAA3N&#10;AAAI0QAAAdQJAADUDgAA1RUAANYeAADYJwAA2TEAANs+AADcSwAA3VsAAN5uAADehAAA35sAAN+0&#10;AADe2QAA3/cAAN//AADf/wAA3/8AAN//AI2dAAB/pQAAcKwAAGGzAABTugAARb8AADjCAAAsxgAA&#10;IckAABjNAAAQ0QAAC9UAAATaAAAA3gAAAOABAADhCQAA4g4AAOQTAADlGwAA5yQAAOkvAADrPAAA&#10;7UsAAO5dAADucQAA74kAAPCiAADwvAAA8OMAAO/5AADw/wAA8P8AAPD/AIGlAAByrQAAY7UAAFS9&#10;AABGxAAAN8gAACrMAAAf0AAAFdUAAA7aAAAH3gAAAOIAAADmAAAA6QAAAOoAAADsAAAA7gUAAO8M&#10;AADxEAAA8xcAAPUgAAD4KwAA+zkAAP1KAAD+XgAA/3QAAP+NAAD/pgAA/8AAAP/hAAD/9QAA//UA&#10;AP/1AHSuAABltwAAVsAAAEfIAAA4zQAAKtIAAB3YAAAT3QAADOIAAAPmAAAA6QAAAOwAAADwAAAA&#10;8wAAAPQAAAD2AAAA+AAAAPoAAAD9BwAA/w0AAP8SAAD/GwAA/ygAAP83AAD/SgAA/14AAP92AAD/&#10;jwAA/6YAAP+6AAD/0QAA/9EAAP/RAP8PJAD/DiIA/wshAP8DJAD/ACkA/wAyAP8APgD/AEwA/wBZ&#10;AP8AZQD/AHAA/wB6AP8AhAD/AIwA/wCSAP8AmQD/AJ8A/wClAP8AqwD/ALIA/wC6AP8AxQD/ANMA&#10;/wDnAP8A9AD/AP8A/gD/AP8A/wD+AP8A/gD/AP4A/wD+AP8A/gD/AP8RIQD/EB4A/w0dAP8HHwD/&#10;ACMA/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8AfwD/AIcA/wCOAP8AlQD/AJsA/wChAP8A&#10;pwD+AK4A/QC2APwAwAD7AM0A+QDiAPgA8AD3APwA9gD/APUA/wD1AP8A9QD/APUA/wD1AP8A9QD/&#10;AP8VHQD/ExoA/xAZAP8LGQD/AB0A/wApAP8ANgD/AEMA/wBQAP8AXAD/AGcA/wBxAP8AegD+AIMA&#10;/ACKAPoAkQD5AJcA+ACdAPcAowD1AKoA9ACyAPIAuwDxAMgA7wDcAO4A7ADtAPoA6wD/AOoA/wDq&#10;AP8A6gD/AOoA/wDqAP8A6gD/AP8YGQD/FhUA/xMTAP8OEwD/CxoA/wckAP8CMAD/AD4A/wBLAP8A&#10;VwD/AGIA/ABsAPgAdQD1AH4A8gCFAPEAjADvAJMA7gCZAOwAoADrAKYA6QCuAOcAtwDmAMMA5ADU&#10;AOIA6QDhAPcA3wD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8bEwD/GhAA/xYOAP8SDgD/EhUA&#10;/w8fAP8MKwD/CTgA/wZFAPsDUQD3AlwA8gJmAO4CcADqAngA5wKAAOYDhwDkA44A4gOVAOEDnADf&#10;BKMA3QSrANsEtADYBcAA1gXQANMG5wDQCPgAzgr/AMwL/wDLDP8Aywz/AMsL/wDLC/8Aywv/AP8f&#10;EAD/HgsA/xoHAP8ZCwD/GBEA/xYZAP8SJAD6EDAA8w4+AO4NSgDpDFYA5QxhAOIMagDeDXMA2w17&#10;ANkNgwDWDYoA1A2RANINmQDQDqAAzw6pAM0OswDLDr8Ayg/QAMYR6QDCEvkAvxP/AL0T/wG8E/8B&#10;vBP/AbwT/wG7E/8BuxP/Af8iDAD/IQQA/yAAAP8hBQD/HwwA/xwRAPYYHADsFSgA5RM2AN8SQwDZ&#10;E08A0xRaANAVZADNFm0AyxZ1AMkXfQDHF4UAxRiMAMQYlADCGZwAwBmlAL4ZrwC9GrsAuxrLALgb&#10;5QG0HPYBsh3/ArAd/wKvHf8Crh3/Aq4d/wKuHf8Crh3/Av8mBgD/JQAA/yYAAPsnAADxJQMA8CEL&#10;AOgcEgDeGR0A1BstAM0dPADIH0kAxSBVAMEhXwC/ImgAvCJwALojeAC5I38BtyOHAbUjjwG0JJcB&#10;siSgAbEkqgKvJLYCrSXGAqsl3wKoJvMDpSb/A6Mm/wOiJv8EoSb/A6Em/wOhJv8DoSb/A/8pAAD/&#10;KAAA9i0AAOcwAADfLwAA2SsEANYiCgDOIxYAxiYnAMAoNgC7KkQAuCtPALUsWQCyLGIBsCxqAa4t&#10;cgGsLXoCqi2BAqktigKnLZIDpS2bA6QtpQSiLbEEoC3ABJ8t2AScLu8FmS7/Bpcv/waWL/8GlS7/&#10;BZUu/wWVLv8FlS7/Bf8sAAD/LgAA6jUAAN05AADROQAAyjYAAMcvBgDBLREAujAhALQyMQCwND4A&#10;rDVKAKk1VAGnNV0BpDVlAqI1bQKgNXQDnzV8BJ01hASbNY0FmjSXBpg0oQaWNK0HlDW7CJM10AiQ&#10;NewIjjb+CIw2/wiLNv8Iizb/B4o1/weKNf8HijX/B/8vAADyNAAA4jwAANJBAADHQgAAwEAAALs6&#10;AQC2Ng4AsDkcAKo7LACmPDoAoz1GAJ89UAGdPVkCmj1hA5g9aASWPHAFlDx3BpI8gAeRPIgHjzuS&#10;CI07nQmLO6kKiTu3C4g7yguFPOgLgzz7C4I8/wqBPP8KgTz/CYE8/wiBPP8IgTz/CP8zAADsOgAA&#10;2kMAAMpHAAC/SQAAt0cAALFCAACtPgoApkAXAKJCJwCeQzUAmkRCAZdETAGURFUCkUNdA49DZAWN&#10;Q2sGi0JzB4lCewiHQoQKhUGOC4NBmQyBQaUNf0GzDn5Bxg58QeQOekL5DXlC/wx4Qv8LeEL/C3hC&#10;/wp4Qf8KeEH/CvY2AADmQAAA0UgAAMNNAAC5TgAAsU0AAKlJAACkRQYAn0YTAJpIIwCWSTIAkko+&#10;AY9KSAKMSlEDiklZBIdJYAWFSWgHg0hvCIFIdwp/R4ALfUeKDXpHlQ54RqIPdkawEHVGwhBzRuAQ&#10;ckf3D3FH/w5xR/8NcUf/DHFH/wtxRv8LcUb/C/M5AADgRAAAzEwAAL5RAAC0UwAAqlIAAKJOAACd&#10;SgEAl0sRAJNNIACPTy4AjE86AYhPRQKFT04Dg09WBIBOXQZ+TmQHfE1sCXlNdAt3TH0MdUyHDnNM&#10;kg9xS58Rb0utEm1LvxJsS9wSa0z1EWpM/w9qTP8Oakv/DWpL/wxqS/8Makv/DPA9AADbSAAAx1AA&#10;ALpVAACwWAAApVYAAJxTAACXTwAAkVAOAIxSHACJVCsAhVQ3AIJUQgF/VEsDfFRTBHpTWgZ4U2II&#10;dVJpCXNScQtxUXoNblGED2xQkBBqUJwSaFCrE2ZQvBNlUNgTZFDzEmRQ/xBkUP8PZFD/DmVP/w1l&#10;T/8MZU//DOxBAADUTAAAw1QAALZZAACsXAAAoFoAAJdXAACRVAAAi1UMAIZXGQCDWCcAgFk0AH1Z&#10;PwF6WUgDd1hQBHRYWAZyV18Hb1dmCW1WbgtrVncNaFWBD2ZVjRFkVJoSYlSpE2BUuhRfVNMUXlTy&#10;E15U/xFfVP8PX1T/Dl9T/w1fU/8NX1P/DedEAADPUAAAv1gAALNdAACoXwAAnF0AAJJbAACLWAAA&#10;hVoKAIFbFgB9XCQAel0xAHddPAF0XUYCcV1OBG9cVQVsXF0HalxkCWhbbAtlWnUNY1p/D2FZixFe&#10;WZgSXFinFFtYuBRZWdAUWVjwE1lY/xFaWP8QWlj/DlpX/w1aV/8NWlf/DeNIAADLUwAAu1sAALBh&#10;AACkYgAAl2EAAI5fAACFXAAAf14HAHtfEwB4YSEAdWIuAHJiOQFvYkMCbGFLA2phUwVnYVoHZWBi&#10;CWNgagtgX3MNXl59D1teiRFZXZYSV12lE1VdthRUXc4UVF3uE1Rd/xFVXP8QVVz/DlVb/w5WW/8N&#10;Vlv/Dd5MAADHVgAAuF8AAK1kAACgZQAAk2QAAIljAAB/YQAAeWIDAHVkEQByZR4Ab2YrAGxnNwFq&#10;Z0ACZ2ZJA2VmUQRiZVgGYGVgCF1kZwpbZHAMWWN7DlZjhhBUYpQSUmKjE1BitBNPYswTT2LtEk9h&#10;/xFPYf8QUGD/DlBg/w5QYP8NUGD/DdlPAADDWgAAtGMAAKlpAACbaAAAj2cAAIRnAAB5ZQAAc2cA&#10;AG9pDgBsahsAaWsoAGdsNABkbD0BYmxGAl9rTgRda1YFWmpdB1hqZQlWaW4LU2l4DVFohA9OaJIQ&#10;TGehEktnshJJZ8kSSWfrEklm/xBKZv8PSmX/Dktl/w1LZP8NS2T/DdFUAAC+XgAAsWcAAKZtAACX&#10;bAAAimsAAH9rAABzawAAbW0AAGhuDABlcBcAYnEkAGBxMABecToBXHFDAllxSwNXcVMEVXBaBlJw&#10;YgdQcGsJTm91C0tvgg1Jbo8PR26fEEVusBFEbscRQ23qEERs/w9Ea/8ORWv/DUVq/w1Fav8NRWr/&#10;DctYAAC6YwAArWwAAKFxAACScAAAhW8AAHpvAABucAAAZXMAAGB1BwBddhIAW3cfAFl4KwBXeDYA&#10;VXg/AVN4SAJReE8DT3dXBEx3XwVKd2gHSHZzCUV2fwtDdY0MQXWdDj91rg4+dcUOPXXoDj5z/Q0+&#10;cv8NPnH/DD9x/ww/cP8MP3D/DMVeAAC1aQAAqXEAAJx1AACNdAAAgHQAAHV0AABpdgAAXnkAAFh8&#10;AQBUfQ4AUn4aAFF/JgBPfzEATYA7AEyAQwFKgEsCSH9UAkZ/XARDf2UFQX9wBj9+fAg8fooJOn6a&#10;Cjl+rAs3fsMLN33mCzd7/As3ev8LN3n/Cjh4/wo4eP8KOHj/Cr5kAACwbwAApXgAAJZ5AACHeQAA&#10;e3kAAHB6AABkfAAAWIAAAFCDAABLhQoASIYUAEeHIABFiCsARIg1AEOIPgBBiUcBQIlPAT6IWAI8&#10;iGEDOohsBDeIeAU1iIcGM4iYBzKHqgcwiMAHMIfkBzCF+wgwg/8IMIL/CDCB/wgwgf8IMIH/CLdr&#10;AACqdgAAoH8AAJB+AACCfgAAdn8AAGqAAABegwAAU4cAAEqLAABBjgIAPZAOADuQGAA6kSMAOZEt&#10;ADiSNwA3kkAANpJJADSTUgAzk1wBMZNnAS+TdAItkoMDK5KUAyqSpwMokr0EKJLhAyeQ+gQnjv8F&#10;J43/BSeM/wUnjP8FJ4z/BbF0AAClfgAAmYUAAIqEAAB9hAAAb4UAAGOIAABYiwAATY8AAEOTAAA6&#10;lwAAMpoHAC6bEAAtmxoALJwkACucLgAqnTgAKZ1BACidSwAnnlUAJp5hACWebgAjnn4BIp6QASCe&#10;owEfnrkBHp7dAR6c+AIemv8CHpn/Ax6X/wMel/8DHpf/A6p9AACehQAAk4sAAIWKAAB1iwAAaI4A&#10;AFuRAABQlQAARpkAADudAAAyoAAAKqMAACKmCQAfpxEAHqcaAB2oJAAcqC0AG6g3ABqpQQAZqUwA&#10;GKlYABeqZgAWqnYAFaqJABSqngATq7QAEqvTABKo9QATp/8BE6X/AROl/wETpP8BE6T/AaOGAACX&#10;jAAAjZEAAH2SAABtlQAAYJgAAFScAABIoAAAPqQAADSnAAAqqwAAIa4AABmxAAASswcAD7UQAA61&#10;FwAOtSEADbUrAA21NgAMtkEAC7ZOAAq2XAAJtmwACLZ/AAe2lAAGtqoABbbFAAa26gAHtf8ACLT/&#10;AAiz/wAJsv8ACbL/AJqNAACQkwAAhJgAAHScAABloAAAV6QAAEuoAABArAAANbAAACqzAAAhtQAA&#10;GLgAABG7AAAMvgIABsALAALAEQABwRkAAMEiAADCKwAAwjYAAMNCAADDUAAAxF8AAMRxAADEhwAA&#10;xJ0AAMS1AADE2gAAxPYAAMP/AADD/wAAw/8AAMP/AJOUAACHmgAAeKAAAGqmAABcrAAAT7EAAEG1&#10;AAA1twAAKboAAB+9AAAWwAAAEMMAAArGAAADygAAAMwFAADMDAAAzREAAM4YAADOIQAA0CoAANE1&#10;AADTQwAA1FIAANRjAADVeAAA1Y8AANWnAADWwgAA1ukAANb9AADW/wAA1v8AANb/AIqbAAB7ogAA&#10;bKkAAF6wAABQtgAAQroAADS9AAAowQAAHcQAABTHAAANywAABs4AAADSAAAA1wAAANkAAADaBQAA&#10;3AsAAN0QAADfFQAA4R0AAOMnAADlMwAA50IAAOhUAADoZwAA6X4AAOmXAADqrwAA6s4AAOvvAADr&#10;/gAA6/8AAOv/AH2jAABuqwAAX7IAAFG6AABCwAAANMMAACfHAAAbywAAEs8AAAvTAAAC2AAAAN0A&#10;AADhAAAA5AAAAOUAAADnAAAA6QAAAOsHAADtDQAA7xEAAPEZAAD0JAAA9zEAAPlBAAD6VQAA+moA&#10;APuEAAD7nQAA/LYAAPzSAAD97QAA/fQAAP30AHGsAABhtQAAUr0AAETEAAA0yQAAJs0AABrSAAAQ&#10;2AAACN0AAADhAAAA5QAAAOgAAADsAAAA7wAAAPEAAADzAAAA9QAAAPcAAAD5AQAA+wgAAP4OAAD/&#10;FQAA/yEAAP8vAAD/QQAA/1YAAP9tAAD/hwAA/6AAAP+2AAD/ygAA/9QAAP/UAP8LIAD/Bx4A/wAd&#10;AP8AIAD/ACUA/wAuAP8AOwD/AEkA/wBWAP8AYgD/AG0A/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA&#10;/wCgAP8ApgD/AK0A/wC1AP8AvgD/AMsA/wDhAP8A8AD+AP0A/QD/AP0A/wD9AP8A/QD/APwA/wD5&#10;AP8A+QD/AP8NHQD/CxoA/wQZAP8AGgD/AB8A/wAqAP8ANwD/AEUA/wBRAP8AXgD/AGgA/wByAP8A&#10;egD/AIIA/wCJAP8AkAD/AJYA/wCcAP4AogD8AKkA+wCwAPkAuQD4AMYA9gDZAPUA6wD0APkA8wD/&#10;APIA/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8QGQD/DhUA/wgUAP8AFAD/ABkA/wAlAP8AMgD/AEAA&#10;/wBMAP8AWQD/AGMA/gBtAPwAdQD6AH0A+QCEAPcAiwD2AJEA9ACXAPMAngDyAKQA8ACsAO4AtADt&#10;AMAA6wDPAOkA5gDoAPUA5gD/AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AP8SFAD/EBAA/wwPAP8D&#10;EAD/ABUA/wAgAP8ALAD/ADoA/wBHAPoAUwD3AF4A9ABnAPEAcADvAHgA7QB/AOsAhgDqAIwA6ACT&#10;AOcAmQDlAKAA4wCnAOEAsADfALoA3QDJANsA4ADYAPAA1wD+ANUA/wDUAP8A0wD/ANMA/wDTAP8A&#10;0wD/AP8VEAD/EgwA/w4JAP8LDAD/CRIA/wMaAP8AJgD9ADMA9ABAAO8ATQDrAFgA6ABhAOUAagDi&#10;AHIA4AB6AN4AgADcAIcA2gCOANgAlQDUAJwA0gCjANAArADOALYAzADEAMoA2QDIAO0AxwD7AMUA&#10;/wDEAf8AwwH/AMQB/wDEAf8AxAH/AP8YCwD/FQUA/xAAAP8QBgD/Dw0A/wwUAPwHHwDxAysA5wA5&#10;AOIARgDeAVEA2gJbANUCZADSA2wAzwN0AM0EewDLBIIAygSJAMgFkADGBZgAxAWgAMIGqQDBBrQA&#10;vwbBAL0I1QC7CewAuAv9ALYM/wC1Df8AtA3/ALQN/wC0Df8AtA3/AP8bBQD/GAAA/xcAAP8WAAD7&#10;EwYA+hAOAO4MFgDjCSIA2gkwANMKPgDOC0oAygxVAMcNXgDFDWcAwg5vAMEOdgC/Dn4AvQ+FALwP&#10;jQC6EJUAuBCdALcQpwC1EbIAsxHAALIR1QCuE+4AqxT+AKkV/wCnFf8ApxX/AKYU/wGmFP8BphT/&#10;Af8fAAD/HAAA+h4AAOseAADjHAAA3xUFAN4ODQDTDhgAyxEoAMUTNwDAFEQAvBZPALkXWQC3F2EA&#10;tBhpALMZcQCxGXgArxqAAK4aiACsG5AAqxuZAKkbowCnHK4Aphy8AKQdzwChHuoBnh78AZwf/wGb&#10;H/8Bmh//AZoe/wGZHv8BmR7/Af8iAAD/IQAA7CcAAOAqAADUKQAAzSQAAMocCADEGRIAvRwiALce&#10;MQCzID4AryFJAK0iUwCqI1wAqCRkAKYkbACkJHMAoyR6AKElggGgJYsBniWUAZ0lngGbJqoBmSa3&#10;AZgmyQKVJ+YCkif5ApAo/wKPKP8Cjif/Ao4n/wKOJ/8Cjif/Av8mAADyKQAA4zEAANI0AADINAAA&#10;wDAAALspAgC4Iw4AsSYcAKwoKwCoKjgApCtEAKEsTgCfLVcAnS1fAJstZwGZLW4BmC51AZYufQKU&#10;LoYCky6QApEumgOPLqYDjS6zA4wuxQOKL+EEhy/2BIUv/wSEL/8DhC//A4Mv/wODL/8Dgy//A/sp&#10;AADrMQAA2TgAAMk8AAC/PAAAtjkAALAyAACsLQsApy8XAKIxJgCeMzQAmjRAAJg1SgCVNVMAkzVb&#10;AZE1YgGPNWkCjTVxAow1eQOKNYIDiDWLBIY1lgSENaIFgjWvBYE1wAZ/NtwGfTb0Bns2/wV7Nv8F&#10;ejb/BHo2/wR6Nf8EejX/BPUtAADkNwAA0D8AAMJDAAC3RAAArUAAAKc6AACjNgYAnTcTAJk5IgCV&#10;Oi8Akjw7AI88RgCMPE8BijxXAYg8XgKGPGUChDxtA4I8dQSAPH0EfzyHBX08kgZ7O54HeTusB3c7&#10;vAh2PNUIdDzxCHM8/wdyPP8Gcjz/BXI8/wVyO/8Fcjv/BfEyAADePQAAyUQAALxIAACwSQAApkYA&#10;AJ9BAACbPQEAlT0QAJE/HQCNQSsAikI4AIdDQgCEQ0sBgkNTAYBDWwJ+QmIDfEJpBHpCcQV4QnoG&#10;dkGEB3RBjwhyQZsIcEGpCW9BuQptQdAKbEHuCWtC/whqQv8HakH/BmpB/wZqQf8FakH/Be03AADW&#10;QgAAxEkAALdNAACrTQAAoEoAAJhHAACTQgAAjkMNAIlFGgCGRigAg0c0AIBIPwB+SEgBe0hQAnlI&#10;VwJ3SF8DdUhmBHNHbgVxR3YGb0eAB21GjAlrRpgKaUamC2dGtgtmRswLZUbsC2RH/wlkRv8IZEb/&#10;B2RG/wZkRf8GZEX/Bug7AADQRgAAv00AALNRAAClUQAAmk4AAJJLAACNRwAAh0gLAINKFgB/SyQA&#10;fUwxAHpNPAB3TUUBdU1NAnNNVQJxTVwDb01jBG1MawVrTHMHaUt9CGZLiQlkS5YKYkukC2FLtAxf&#10;S8oMXkvqC15L/gpeS/8JXkr/CF5K/wdeSv8HXkr/B+M/AADLSQAAvFEAALBVAAChVAAAllIAAI1Q&#10;AACHTAAAgU0IAH1PEwB6UCEAd1EuAHRSOQByUkIBb1JLAW1SUgJrUVkDaVFhBGdRaAZlUHEHY1B7&#10;CGFQhgpfT5MLXU+hDFtPsg1ZT8cNWU/oDFhP/QtYT/8JWU//CFlO/wdZTv8HWU7/B99DAADHTQAA&#10;uFQAAKxZAACdVwAAkVUAAIhUAACBUAAAe1IEAHdTEQB0VB4AcVUrAG9WNgBsVkABalZIAWhWUAJm&#10;VlcDZFZeBGJVZgVgVW8HXVV4CFtUhApZVJELV1SgDFVTsA1UU8UNU1PmDFNT/AtTU/8JVFL/CFRS&#10;/whUUv8HVFL/B9pGAADDUAAAtVgAAKhbAACZWgAAjVgAAIRXAAB7VAAAdlYBAHFXDwBuWRsAbFoo&#10;AGlaMwBnWz0BZVtFAWNbTQJhWlUDX1pcBF1aZAVbWWwGWFl2CFZZgglUWI8LUlieDFBYrg1PWMMN&#10;TljkDE5Y+wtPV/8JT1f/CE9W/whQVv8HUFb/B9NKAADAVAAAslwAAKNeAACVXQAAiVwAAH9bAAB2&#10;WQAAcFoAAGtcDQBoXRgAZl4kAGRfMABiXzoAYF9DAV5fSwJcX1ICWl9aA1hfYQVVXmoGU150B1Fd&#10;fwlPXY0KTV2cC0tdrAxKXcEMSV3jDElc+gpJW/8JSlv/CEpa/whKWv8HSlr/B85OAAC8WAAArmAA&#10;AJ9hAACRYAAAhV8AAHtfAABwXQAAal8AAGVhCgBiYhQAYGMhAF5kLQBcZDcAWmRAAVhkSAFWZFAC&#10;VGRXA1JkXwRQZGcFTmNxBkxjfQhJYosJR2KaCkZiqgtEYr8LRGLhC0Rh+QpEYP8JRGD/CEVf/wdF&#10;X/8HRV//B8hSAAC4XAAAq2QAAJtkAACMYwAAgGMAAHZjAABqYgAAY2QAAF9mBgBbZxEAWWgdAFdp&#10;KQBWajMAVGo8AFJqRQFQakwBTmpUAkxqXANKamUESGlvBUZpegdEaYgIQmiYCUBoqQo/aL0KPmje&#10;CT5n9wk+Zv8IP2X/Bz9l/wc/ZP8HP2T/B8NXAACzYQAAp2kAAJZoAACHZwAAe2cAAHFnAABlaAAA&#10;XGoAAFhsAQBUbg4AUm8YAFBvJABOcC4ATXA4AEtxQQBKcUkBSHFRAUZxWQJEcGIDQnBsBEBweAU+&#10;cIYGPG+VBzpvpgg4b7sIOG/bBzhu9gc4bf8HOGz/Bjlr/wY5av8GOWr/Br1cAACvZgAAom0AAJFs&#10;AACCawAAd2sAAGxsAABhbgAAV3AAAFBzAABMdQoASXYTAEd3HwBGdykARXgzAEN4PABCeEQAQXhN&#10;AT94VQE9eF4CO3hoAjl4dAM3eIIENXiTBTN3pAUyd7kFMXjXBTF29QUxdP8FMXP/BTFy/wUycv8F&#10;MnL/BbdjAACqbQAAnHEAAItwAAB9cAAAcnAAAGdxAABccwAAUXcAAEp6AABCfQMAP34OAD1/GAA8&#10;fyMAO4AtADqANgA5gT8AOIFIADaBUAA1gVoBM4FkATGBcAEvgX8CLYGPAyyBoQMqgbYDKYHSAyl/&#10;8wMpff8DKXz/Ayl7/wMpe/8DKXv/A7FqAACldAAAlXYAAIV1AAB4dQAAbXUAAGF3AABXegAATH4A&#10;AEOBAAA7hQAANYgJADKJEQAxiRsAMIklAC+KLwAuijgALYtBACyLSgAqi1QAKYtfACiLawAmi3oB&#10;JIuLASOLngEii7MBIYzOASGK8QEgiP8CIIb/AiCF/wIhhf8CIYX/AqtyAAChfAAAj3sAAIB6AABz&#10;egAAZnwAAFt/AABQggAARoYAADyKAAA0jQAALJEAACaTDAAklBMAI5QcACKVJgAhlS8AIJU4AB+W&#10;QgAelkwAHZZYAByWZAAal3QAGZeGABiXmQAXl64AFZfJABaV7gAWk/8BFpL/ARaR/wEWkP8BFpD/&#10;AaV7AACZgwAAiYEAAHuAAABsggAAX4QAAFSIAABJiwAAP5AAADWUAAAtlwAAJZoAAB2eAQAWoAwA&#10;FKESABShGwAToSUAEqEuABGiOAARokMAEKJPAA+iXAAOo2sADaN9AA2jkgAMo6cACqLAAAui5gAM&#10;oP4ADZ//AA2e/wANnf8ADZ3/AJ6EAACSiQAAg4gAAHOIAABliwAAWI4AAEySAABBlwAAN5sAAC6e&#10;AAAkogAAHKUAABWoAAAPqwQACq4MAAetEgAGrRsABa0kAASuLgACrjkAAa5FAACuUgAArmEAAK5z&#10;AACuhwAArp0AAK60AACu1QAArfQAAK3/AACs/wAAq/8AAKv/AJaLAACMkAAAe5AAAGuSAABdlgAA&#10;UJoAAESfAAA5owAAL6cAACWrAAAcrgAAFLEAAA60AAAJtwAAAbgJAAC4DgAAuRQAALkcAAC6JQAA&#10;ui8AALs6AAC8RwAAvFYAALxnAAC8ewAAvJEAALypAAC8xAAAvOsAALv+AAC7/wAAu/8AALv/AJCS&#10;AACDmAAAc5sAAGOfAABVowAAR6gAADutAAAwsQAAJbQAABu3AAASugAADL0AAAW/AAAAwwAAAMQC&#10;AADFCgAAxQ4AAMYUAADHGwAAyCQAAMouAADMOgAAzUkAAM1ZAADNbAAAzoMAAM6bAADNtQAAztoA&#10;AM72AADN/wAAzf8AAM3/AIaZAAB3oAAAaaYAAFqsAABMsgAAPrYAADC5AAAkvAAAGb8AABHCAAAK&#10;xQAAAskAAADMAAAA0AAAANEAAADSAQAA0wgAANUNAADXEQAA2hgAANwhAADfLAAA4ToAAOJKAADj&#10;XQAA5HIAAOSLAADlpQAA5cAAAOXmAADl+AAA5f8AAOX/AHqhAABrqQAAXK8AAE22AAA/vAAAML8A&#10;ACPDAAAXxwAAD8oAAAfOAAAA0QAAANYAAADcAAAA3wAAAOAAAADiAAAA5AAAAOYDAADoCQAA6Q4A&#10;AOwVAADuHgAA8SsAAPQ6AAD1TQAA9mEAAPd5AAD4kwAA+K0AAPnGAAD55AAA+fMAAPnzAG2qAABe&#10;sgAAT7oAAEDBAAAxxQAAIskAABbOAAAN0gAABNgAAADdAAAA4QAAAOQAAADoAAAA6wAAAO0AAADv&#10;AAAA8QAAAPMAAAD2AAAA+AMAAPoLAAD9EQAA/xsAAP8pAAD/OwAA/08AAP9mAAD/fwAA/5kAAP+v&#10;AAD/wwAA/9YAAP/WAP8EHAD/ABkA/wAZAP8AHAD/ACIA/wArAP8AOAD/AEYA/wBTAP8AXgD/AGkA&#10;/wByAP8AegD/AIIA/wCJAP8AjwD/AJUA/wCbAP8AoQD/AKgA/wCvAP8AuQD/AMUA/wDZAP4A7AD9&#10;APsA+wD/APsA/wD7AP8A+gD/APQA/wDwAP8A8AD/AP8HGAD/ARUA/wAUAP8AFgD/ABsA/wAmAP8A&#10;NAD/AEIA/wBOAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD9AJAA/ACWAPoAnQD5AKMA+ACr&#10;APcAtAD1AL8A9ADOAPMA5gDxAPYA8AD/AO8A/wDvAP8A7gD/AO4A/wDqAP8A6gD/AP8LFAD/BhEA&#10;/wAQAP8AEAD/ABYA/wAiAP8ALgD/ADwA/wBJAP8AVAD+AF8A+wBoAPkAcAD3AHgA9QB/APMAhQDy&#10;AIsA8ACSAO8AmADtAJ8A7ACmAOoArgDoALkA5wDHAOUA3gDjAPAA4gD+AOAA/wDgAP8A4QD/AOEA&#10;/wDhAP8A4QD/AP8NEAD/CQ0A/wEMAP8ADAD/ABIA/wAcAP8AKAD8ADYA+QBDAPYATgDyAFkA7wBi&#10;AOwAawDqAHIA6AB5AOYAgADkAIYA4gCMAOEAkwDfAJoA3QChANsAqgDYALQA1QDAANIA0wDQAOoA&#10;zgD6AM0A/wDNAP8AzQD/AMwA/wDMAP8AzAD/AP8QDAD/DAcA/wMCAP8ACAD/AA4A/wAWAPYAIgDw&#10;AC8A7AA8AOkASADlAFMA4QBcAN4AZQDbAGwA1wBzANQAegDSAIAA0ACHAM4AjgDMAJUAygCdAMgA&#10;pQDGAK8AxAC7AMIAywDAAOUAvgD1AL0A/wC8AP8AvAD/ALwA/wC8AP8AvAD/AP8RBQD/DgAA/woA&#10;AP8IAQD/BAoA+AAQAOkAGgDjACgA3gA1ANkAQQDTAEwAzwBWAMsAXwDJAGYAxgBuAMQAdADCAHsA&#10;wQCCAL8AiQC9AJAAvACYALoAoQC4AKsAtgC3ALQAxwCyAOAAsQHyAK8C/wCuA/8ArQT/AK0E/wCt&#10;BP8ArQT/AP8UAAD/EAAA/w8AAPINAADqCgAA6QMJAN0AEgDUAB8AzQEtAMgCOgDEA0UAwANQAL0E&#10;WQC7BWEAuQVoALcGbwC1BnYAtAd9ALIHhACxCIwArwiVAK0JngCrCagAqgq1AKgKxQCmC98ApA30&#10;AKIO/wCgDv8Anw7/AJ8O/wCfDv8Anw7/AP8XAAD/EwAA7xgAAOQZAADbFgAA0hACAM8JCwDICBYA&#10;wQokALwMMgC3DT4AtA5JALEOUwCvEFsArRBjAKsQagCpEXEAqBF4AKYRgAClEYgAoxKRAKESmwCg&#10;E6YAnhOzAJwTwwCbFN4Alxb0AJUW/wCUF/8Akxf/AJIX/wCSFv8Akhb/AP8aAAD0HQAA5SMAANUl&#10;AADKJAAAwh0AAL4WBAC7EBAAtBMdAK8VKwCrFjgApxhDAKUZTQCiGVYAoBpdAJ4bZQCdG2wAmxxz&#10;AJocewCYHIMAlx2NAJUdlwCTHqIAkh6vAJAevwCPH9gAjCDxAYkg/wGIIP8BhyD/AYcg/wGGIP8B&#10;hiD/AfoeAADrJgAA2i0AAMowAAC+LgAAtSgAALAiAACuGwwAqB0XAKMfJgCfITMAnCI+AJkjSACX&#10;JFEAlSRZAJMlYACSJWcAkCZuAI4mdgCNJn8AiyaIAYonkwGIJ54BhierAYQnuwGDKNEBgCjuAX4p&#10;/wF9Kf8BfCj/AXwo/wF8KP8BfCj/AfUkAADjLgAAzzUAAME4AAC0NgAAqzEAAKUsAACiJgYAniYT&#10;AJkoIQCVKi4Akis5AI8sRACNLUwAiy1UAIkuXACHLmMAhi5qAYQucgGCLnoBgS+EAX8vjwJ9L5oC&#10;ey+nAnovtwJ4L8wCdjDqAnUw/gJzMP8CczD/AnMv/wJzL/8Ccy//AvAqAADcNQAAxzsAALo/AACs&#10;PAAAojgAAJwzAACYLwAAlS4QAJAwHACMMikAiTM1AIY0PwCENUkAgjVRAIA1WAB+NV8BfTVmAXs2&#10;bgF5NXYCeDWAAnY1iwN0NZcDcjakA3A2tARvNsgEbTbnBGw2/ANrNv8Dazb/Amo2/wJqNf8CajX/&#10;AuowAADTOgAAwkEAALNDAAClQQAAmz4AAJU6AACQNgAAjDUNAIg3GACEOCUAgToxAH87PAB8O0UA&#10;ejxNAHg8VQF3PFwBdTxjAXM8agJxPHMCcDx8A247hwNsO5QEajuhBGg7sQVnPMUFZTzlBWQ8+gRk&#10;PP8DYzv/A2M7/wNjO/8CYzv/AuU1AADNPwAAvUYAAK5HAACfRQAAlUMAAI5AAACJPAAAhDwKAIA9&#10;FAB9PiIAej8uAHhAOAB1QUIAc0FKAHJBUQFwQVkBbkFgAmxBZwJqQXADaEF5A2dBhARlQZEFY0Gf&#10;BWFBrgZgQcIGXkHiBl5B+QVdQf8EXUD/A11A/wNdQP8DXUD/A985AADIQwAAuUoAAKlLAACbSQAA&#10;kEcAAIhEAACDQQAAfkEGAHpCEQB2Qx4AdEUqAHFFNQBvRj8AbUZHAGtGTwFqRlYBaEZdAmZGZQJk&#10;Rm0DYkZ2BGBGggReRo4FXEWcBltFrAZZRr8HWEbfBlhG9wVXRf8EV0X/BFdE/wNYRP8DWET/A9o9&#10;AADERwAAtU4AAKROAACWTAAAi0sAAINJAAB9RQAAeEYCAHRHEABwSBsAbkknAGtKMgBqSzwAaEtE&#10;AGZLTAFkS1MBYktaAmBLYgJfS2oDXUt0BFtKfwVZSowFV0qaBlVKqgdUSr0HU0rcB1JK9gZSSv8F&#10;Ukn/BFJJ/wNSSP8DU0j/A9RBAADASwAAslEAAKBQAACSTwAAh04AAH5MAAB4SAAAckoAAG5LDQBr&#10;TRgAaE4kAGZOLwBkTzkAYk9CAGFQSQFfUFEBXVBYAltPYAJZT2gDV09yBFVPfQVTT4oFUk6YBlBO&#10;qAdOTrsHTU7ZB01O9QZNTv8FTU3/BE1N/wROTP8DTkz/A85EAAC8TgAArlQAAJxTAACOUgAAg1EA&#10;AHpQAAByTQAAbE8AAGhQCwBlURUAY1IhAGFTLABfUzYAXVQ/AFtURwBaVE4BWFRWAVZUXQJUVGYD&#10;UlNvA1BTewROU4gFTFOXBktTpwdJU7oHSFPVB0hS8wZIUv8FSFH/BElR/wRJUP8DSVD/A8pIAAC5&#10;UgAAqlcAAJhWAACKVQAAf1QAAHZTAABsUQAAZ1MAAGJUCABfVhIAXVceAFtXKQBZWDMAWFg8AFZZ&#10;RABVWUwBU1lTAVFZWwJPWGQCTVhtA0tYeARJWIYFR1eVBkVXpQZEV7gGQ1jSBkNX8gZDVv8FQ1X/&#10;BERV/wREVP8DRFT/A8ZMAAC1VgAApVoAAJRZAACGWAAAe1gAAHFXAABmVgAAYVgAAF1ZBABZWhAA&#10;V1sbAFVcJgBTXTAAUl05AFFeQQBPXkkATV5RAUxeWAFKXmECSF1rA0ZddgNEXYMEQl2SBUBdowY/&#10;XbYGPl3QBj1c8QU+W/8EPlr/BD5a/wM+Wf8DP1n/A8FQAACxWgAAoV0AAJBcAACCWwAAdlsAAG1b&#10;AABhWwAAW10AAFZeAABSYA0AUGEXAE5iIgBNYiwATGM1AEpjPgBJY0YAR2NOAEZjVgFEY14BQmNo&#10;AkBjcwM+Y4EDPGOQBDpioQQ5YrQFOGPNBThi7wQ4Yf8EOGD/Azhf/wM5Xv8DOV7/A7xVAACtXwAA&#10;nGAAAItfAAB9XwAAcl8AAGhfAABdYAAAVWIAAE9kAABLZgoASWcSAEdoHQBFaCcARGkxAENpOQBC&#10;akIAQGpKAD9qUgA9alsBPGplATpqcAI4an4CNmmNAzRpnwMzabIDMWnLAzFo7QMxZ/8DMWb/AzJl&#10;/wMyZP8DMmT/A7dbAACpZAAAlmQAAIZjAAB4YwAAbWMAAGRkAABZZQAAUGgAAElrAABDbQQAQG4O&#10;AD5vGAA9byIAPHArADpwNAA5cT0AOHFFADdxTgA2cVcANHFhATJxbQExcXoBL3GKAi1xnAIrca8C&#10;KnHIAipw6wIqb/8CKm3/Aips/wIrbP8CK2z/ArFhAACkaQAAkGgAAIBnAAB0ZwAAaWcAAF9oAABV&#10;awAAS24AAENxAAA8dAAAN3YKADR3EgAzeBwAMnglADF5LgAweTcAL3k/AC55SAAselIAK3pcACp6&#10;aAAoenYAJnqHASV6mQEjeqwBInrFASJ56QEid/8BInb/ASJ1/wIidP8CI3T/AqxoAACdbgAAim0A&#10;AHtsAABvbAAAZWwAAFpuAABQcQAARXUAAD14AAA2fAAALn8CACmBDQAnghQAJoIeACWCJwAkgi8A&#10;I4M4ACKDQgAhg0sAIIRWAB+EYgAehHEAHISCABuElQAahKkAGITBABiD5gAYgf0AGYD/ARl//wEZ&#10;fv8BGX7/AaZwAACVcwAAhHIAAHZxAABrcQAAXnMAAFR2AABJeQAAP30AADeBAAAvhAAAJ4gAACCL&#10;BQAbjQ4AGo0VABmNHgAYjicAF44wABaOOQAVjkMAFI9PABOPWwASj2oAEY97ABCPjwAPj6QADo+7&#10;AA2P4AAOjfoAD4v/ABCK/wAQif8AEIn/AKF6AACOeQAAfncAAHJ3AABkeAAAWHsAAE1+AABCggAA&#10;OYYAAC+KAAAnjgAAIJEAABiVAAASmAUADpoOAA2aFAAMmh0AC5omAAuaMAAKmjsACZpGAAiaUwAG&#10;m2EABZpyAASahgACmpsAAJqxAAGZzwACmfAAApj/AASX/wAFlv8ABZb/AJmBAACHfwAAen4AAGt+&#10;AABdgQAAUIUAAEWJAAA7jQAAMZIAACiWAAAfmQAAGJ0AABGgAAAMowIABqUKAAGlEAAApRYAAKYf&#10;AACmKAAApjIAAKc9AACnSgAAp1gAAKdoAACnfAAAp5EAAKaoAACmwwAApekAAKX8AACl/wAApP8A&#10;AKT/AJGHAACChgAAcoYAAGOIAABVjAAASZEAAD2WAAAymgAAKJ4AAB+iAAAXpgAAEKkAAAusAAAE&#10;rwAAALEGAACxDAAAshEAALIXAACzHwAAsygAALQyAAC1PwAAtU0AALVdAAC1cAAAtYYAALWdAAC1&#10;tgAAtdwAALT3AAC0/wAAtP8AALT/AIuPAAB6jgAAapEAAFuVAABNmgAAQJ8AADWkAAAqqAAAIKwA&#10;ABawAAAPtAAACbcAAAG5AAAAvQAAAL4AAAC+BgAAvwwAAMAQAADBFgAAwh0AAMMnAADFMgAAxkAA&#10;AMZRAADHYwAAx3gAAMeRAADHqQAAx8cAAMfsAADH/gAAx/8AAMf/AIOXAABxmgAAYZ4AAFKjAABF&#10;qQAAOK4AACyzAAAgtwAAFroAAA69AAAGwAAAAMMAAADHAAAAyQAAAMoAAADMAAAAzQMAAM4JAADQ&#10;DgAA0hMAANQbAADYJQAA2zIAAN1CAADdVAAA3mkAAN6BAADenAAA37UAAN/ZAADf8wAA3/8AAN//&#10;AHefAABopgAAWa0AAEqzAAA7uAAALbsAAB+/AAAUwgAADMYAAAPJAAAAzAAAANAAAADVAAAA2QAA&#10;ANoAAADcAAAA3gAAAOAAAADiBQAA5AsAAOcQAADqGAAA7SQAAPAyAADxRAAA8lgAAPNvAAD0igAA&#10;9KQAAPS/AAD03wAA9PMAAPT0AGqoAABbrwAATLcAAD29AAAtwQAAH8YAABPKAAALzgAAANIAAADX&#10;AAAA3AAAAOAAAADlAAAA5wAAAOkAAADrAAAA7QAAAO8AAADxAAAA8wAAAPYHAAD5DgAA/BYAAP8i&#10;AAD/MwAA/0cAAP9dAAD/dgAA/5EAAP+pAAD/vgAA/9gAAP/bAP8AGAD/ABYA/wAVAP8AGAD/AB4A&#10;/wAnAP8ANgD/AEMA/wBPAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD/AJAA/wCWAP8AnAD/&#10;AKMA/wCrAP8AtAD+AL8A/QDPAPsA5wD6APgA+QD/APkA/wD5AP8A9QD/AO4A/wDpAP8A5wD/AP8A&#10;FAD/ABEA/wARAP8AEgD/ABcA/wAjAP8AMQD/AD4A/wBKAP8AVgD/AGAA/wBoAP8AcAD/AHgA/QB+&#10;APwAhQD6AIsA+QCRAPgAmAD3AJ4A9QCmAPQArgDyALkA8QDHAO8A4ADuAPIA7AD/AOwA/wDsAP8A&#10;6wD/AOUA/wDgAP8A3gD/AP8DEAD/AA4A/wANAP8ADQD/ABMA/wAeAP8AKwD/ADgA/wBFAP4AUAD7&#10;AFoA+ABjAPUAawDzAHIA8QB5AO8AfwDuAIYA7ACMAOoAkgDpAJkA5wCgAOYAqQDkALMA4QDAAOAA&#10;0wDeAOsA3AD7ANsA/wDaAP8A2gD/ANkA/wDUAP8A0gD/AP8HDQD/AAkA/wAGAP8ACQD/AA8A/wAY&#10;APsAJQD4ADIA9QA/APIASgDtAFQA6gBdAOcAZQDkAGwA4gBzAOAAegDeAIAA3ACGANoAjQDXAJQA&#10;1ACbANIApADPAK0AzQC5AMsAyQDJAOQAyAD2AMYA/wDFAP8AxgD/AMcA/wDHAP8AxwD/AP8KBgD/&#10;AQAA/wAAAP8ABAD/AAsA9AASAO8AHwDqACwA5QA4AOIAQwDdAE4A2QBXANQAXwDRAGcAzgBtAMwA&#10;dADKAHoAyACAAMYAhwDFAI4AwwCWAMEAngC/AKgAvQCzALoAwgC5ANsAtwDwALUA/wC2AP8AtQD/&#10;ALUA/wC1AP8AtQD/AP8MAAD/BAAA/wAAAP4AAAD2AAMA6AANAOAAFwDZACQA0QAxAM0APADKAEcA&#10;xgBRAMMAWQDAAGAAvgBnALwAbgC6AHQAuQB7ALcAggC1AIkAswCRALIAmgCwAKQArgCvAKwAvQCq&#10;ANAAqADrAKcA+wCmAP8ApgD/AKUA/wClAP8ApQD/AP8NAAD/BwAA9AkAAOoJAADiBAAA2gAHAM8A&#10;EQDIABwAwgApAL4ANQC7AEAAtwBKALQAUwCyAFsAsABiAK4AaACsAG8AqwB1AKkAfQCoAIQApgCN&#10;AKQAlgCjAKAAoQCrAJ8BuQCdA8wAnAToAJoG+QCZB/8AmAj/AJcI/wCXCP8Alwj/AP8QAAD3EAAA&#10;6BQAANwVAADOEQAAxg0AAMIECwC8ABQAtwEhALIDLgCuBToAqwZEAKgITQCmCFUApAlcAKIKYwCg&#10;CmoAnwtxAJ0LeACcC4AAmgyJAJkMkwCXDJ4AlQ2qAJQNuACSDcwAkA7qAI4Q/ACMEP8AixD/AIsQ&#10;/wCLEP8AihD/APsTAADtGgAA3SAAAMwhAAC/HQAAtxcAALMRAACyCw0Aqw0ZAKcOJgCjDzMAnxA+&#10;AJ0RRwCaEVAAmBJXAJYSXgCVE2UAkxNsAJITcwCQFHwAjxSFAI0VjwCLFZoAihWnAIgWtQCGFskA&#10;hBfnAIIY+wCAGf8Afxn/AH8Z/wB/GP8Afxj/APUaAADkIwAAzykAAMAqAACzJgAAqiIAAKUcAACk&#10;FQgAoBQTAJsWIQCXGC0AlBk4AJEaQgCPG0sAjRxSAIscWQCJHWAAiB1nAIYebwCFHncAgx+AAIIf&#10;iwCAH5cAfiCjAH0gsgB7IMUAeSHkAHci+QB2Iv8AdSL/AHQh/wB0If8AdCH/AO8hAADbKwAAxzEA&#10;ALYxAACpLgAAoCoAAJsmAACYIQEAlR4QAJAgGwCNISgAiSMzAIckPQCFJEYAgyVOAIEmVQB/JlwA&#10;fiZjAHwnawB7J3MAeSd8AHgohwB2KJMAdCigAXIorwFxKcEBbyngAW0p9wFsKf8Bayn/AWsp/wFr&#10;KP8Bayj/AegoAADQMgAAwDgAAK43AAChNQAAmDIAAJItAACOKQAAiycMAIcoFwCDKiMAgCsvAH4s&#10;OQB8LEIAei1KAHguUQB3LlgAdS5gAHMvZwByL28AcC95AW8vgwFtL5ABay+dAWkvrAFoML4BZzDb&#10;AWUw9QFkMP8BYzD/AWMv/wFjL/8BYy//AeIuAADKOAAAuj0AAKg8AACaOgAAkTcAAIozAACGMAAA&#10;gy4JAH8vEwB7MB8AeDIrAHYzNQB0Mz4AcjRGAHA0TgBvNVUAbTVcAGw1ZABqNWwBaDV1AWc1gAFl&#10;NYwBYzWaAmE2qQJgNrsCXzbWAl028wJdNv8CXDb/AVw1/wFcNf8BXDT/AdwzAADFPAAAtEEAAKJA&#10;AACVPgAAizwAAIQ5AAB/NgAAezQEAHc1EAB0NxwAcTgnAG85MgBtOTsAazpDAGo6SwBoO1IAZztZ&#10;AGU7YQFjO2kBYjtyAWA7fQFeO4oCXDuXAls7pwJZO7gDWDv/4v/iSUNDX1BST0ZJTEUABgnSA1c7&#10;8QJWO/8CVjv/AlY6/wFWOv8BVjn/AdQ3AADAQQAAr0QAAJ1DAACQQgAAhUAAAH4+AAB5OwAAdDoA&#10;AHE6DgBtPBgAaz0kAGk+LwBnPzgAZT9AAGRASABiQE8AYUBXAF9AXgFdQGYBXEBvAVpAegJYQIcC&#10;VkCVAlRApANTQLYDUkDPA1FA7wNQQP8CUD//AlA//wJRPv8BUT7/Ac87AAC9RQAAqkcAAJlGAACL&#10;RQAAgUQAAHlCAAB0PgAAbz8AAGtADABnQRUAZUIhAGNDKwBhQzUAX0Q+AF5ERQBdRU0AW0VUAFlF&#10;XAFYRWQBVkVtAVRFeAJSRYUCUUSTA09EowNNRbQDTEXMA0tF7QNLRP8CS0T/AktD/wJMQv8CTEL/&#10;Aso/AAC5SAAApkoAAJVJAACHSAAAfUcAAHVFAABuQgAAaUMAAGVECQBiRRMAX0YeAF1HKABcSDIA&#10;Wkg7AFlJQwBXSUoAVklSAFRJWQFTSWEBUUlrAU9JdgJNSYICS0mRA0pJoQNISbMDR0nKA0ZJ7ANG&#10;SP8CRkj/AkdH/wJHRv8CR0b/AsZDAAC2TAAAokwAAJFMAACESwAAeUoAAHBJAABpRgAAZEcAAF9J&#10;BgBcShAAWksbAFhMJQBWTC8AVU04AFNNQABSTUgAUU5PAE9OVwBOTl8BTE5pAUpOcwJITYACRk2P&#10;A0VNnwNDTbEDQk3IA0FN6gNBTP8CQUz/AkJL/wJCSv8CQkr/AsJHAACzTwAAnk8AAI1OAACATgAA&#10;dU0AAGxMAABjSgAAXkwAAFpNAgBWTg4AVE8YAFJQIgBRUSwAT1E1AE5SPQBNUkUATFJNAEpSVABJ&#10;Ul0BR1JmAUVScQFDUn4CQVKNAj9SnQM+Uq8DPVLGAzxS6QI8Uf4CPFD/Aj1P/wI9T/8CPU7/Ar5L&#10;AACuUwAAmlIAAIlRAAB8UQAAcVAAAGhQAABeTgAAWFEAAFRSAABRUwwATlQUAExVHwBLVikASVYy&#10;AEhWOgBHV0IARldKAERXUgBDV1oAQVdkAUBXbgE+V3sCPFeLAjpXmwI4V60CN1fEAjdX5wI3Vv0C&#10;N1X/AjdU/wI3U/8COFP/ArpPAACpVgAAlVUAAIVUAAB4VAAAbVQAAGRUAABYVAAAUlYAAE5XAABK&#10;WQkAR1oRAEZaGwBEWyUAQ1suAEJcNgBBXD4AP1xGAD5dTwA9XVcAO11hADpdbAE4XXkBNl2IATRd&#10;mQIzXasCMV3CAjFc5QIxW/wCMVr/AjFZ/wIyWf8BMlj/AbZUAACkWQAAkFgAAIBYAABzVwAAaVcA&#10;AGBYAABUWQAATlsAAEhdAABDXwQAQGAOAD5hFwA9YSAAO2IpADpiMgA5YjoAOGNCADdjSwA2Y1QA&#10;NGNdADNjaAAxY3YBL2OFAS5jlgEsY6kBK2O/ASpj4wEqYvsBKmD/AStf/wErX/8BK17/AbFZAACe&#10;XAAAi1wAAHtbAABvWwAAZVsAAFxcAABRXgAASWAAAENiAAA8ZQAAOGcKADVoEgA0aBsAM2kkADJp&#10;LQAxaTUAL2o9AC5qRgAtak8ALGpZACtrZQApa3IAKGuCACZrkwAka6cAI2u9ACJq4AAjafkBI2f/&#10;ASNm/wEjZv8BJGX/AaxgAACYYAAAhWAAAHZfAABqXwAAYWAAAFdgAABNYwAARGYAAD1oAAA2awAA&#10;MG4EACxwDgAqcRUAKXEeAChxJgAnci8AJnI3ACVyQAAkckoAInJUACFzYAAgc20AHnN9AB1zkAAb&#10;c6MAGnO5ABlz3AAacfcAGnD/ABtv/wAbbv8BG23/AaZmAACRZQAAf2QAAHFkAABmZAAAXWQAAFJm&#10;AABIaQAAP2wAADdvAAAwcwAAKXYAACJ5CAAfexAAHnsXABx7HwAbeygAGnswABl8OQAYfEMAF3xO&#10;ABZ8WgAVfGcAFH14ABJ9iwARfZ8AEH21AA991QAQe/UAEXn/ABF4/wASd/8AEnf/AJ5rAACKagAA&#10;emkAAG1pAABiaQAAV2oAAExtAABDcAAAOXQAADF4AAApewAAIn8AABuCAAAUhQkAEYYQABGGFwAQ&#10;hx8AEIcoAA6HMQAOhzsADYdGAAyHUwALh2EACodxAAmHhAAHh5gABoauAAWGyQAGhewAB4T/AAiD&#10;/wAJgv8ACYL/AJVxAACDbwAAdG4AAGluAABcbwAAUHIAAEZ1AAA8eQAAMn0AACqBAAAihQAAG4kA&#10;ABSMAAAPjwMACpILAAaSEQAEkhgAApIgAAGSKQAAkjMAAJM+AACTSwAAk1kAAJNpAACTewAAkpAA&#10;AJKmAACRvwAAkeUAAJD6AACP/wAAj/8AAI//AI13AAB9dQAAcHQAAGJ1AABVeAAASXwAAD+AAAA0&#10;hAAAK4kAACKNAAAakQAAE5QAAA6XAAAJmwAAAZ0IAACdDgAAnRMAAJ4aAACeIgAAnysAAJ81AACg&#10;QgAAoFAAAKBfAACgcQAAoIcAAJ+dAACftQAAntoAAJ32AACd/wAAnP8AAJz/AIZ9AAB4fAAAaXwA&#10;AFt/AABOgwAAQYgAADaMAAAskQAAI5YAABqaAAASngAADaEAAAakAAAApwAAAKkDAACpCgAAqg4A&#10;AKsTAACsGQAArSIAAK4rAACvNwAAr0UAAK9UAACvZgAAr3sAAK6UAACuqwAArskAAK7vAACt/wAA&#10;rf8AAK3/AIGEAABxhAAAYYcAAFOLAABGkAAAOZYAAC6bAAAjoAAAGqQAABKoAAAMrAAABK8AAACy&#10;AAAAtgAAALcAAAC3AgAAuAgAALkNAAC6EgAAuxgAAL0hAAC+KwAAwDgAAMBIAADAWgAAwW4AAMGG&#10;AADBoAAAwboAAMHjAADA+QAAwP8AAMD/AHmNAABokAAAWZQAAEuaAAA9oAAAMaUAACWrAAAarwAA&#10;EbMAAAu4AAACuwAAAL4AAADBAAAAxAAAAMUAAADGAAAAxwAAAMgFAADKCwAAzA8AAM4VAADQHwAA&#10;0ysAANU6AADVTAAA1mAAANh3AADYkgAA2KwAANnJAADZ7AAA2fsAANj/AHCZAABgngAAUaQAAEOq&#10;AAA1sAAAKLYAABy6AAARvgAACcEAAADFAAAAyAAAAMsAAADPAAAA0gAAANMAAADWAAAA2AAAANsA&#10;AADdAAAA3wcAAOINAADlEwAA6B0AAOwqAADtPAAA7VEAAO5nAADvgQAA75wAAPC3AADw0wAA8OwA&#10;APD0AGemAABYrQAASbQAADq6AAAqvgAAHMIAABDGAAAHygAAAM4AAADSAAAA1gAAANwAAADgAAAA&#10;4wAAAOQAAADmAAAA6AAAAOsAAADtAAAA7wAAAPICAAD1CgAA+BEAAPwcAAD/LAAA/z8AAP9VAAD/&#10;bgAA/4oAAP+kAAD/ugAA/9EAAP/hAP8AFAD/ABIA/wASAP8AFAD/ABkA/wAlAP8AMgD/AD8A/wBL&#10;AP8AVgD/AGAA/wBoAP8AcAD/AHgA/wB/AP8AhQD/AIsA/wCRAP8AmAD/AJ4A/gCmAP0ArgD8ALkA&#10;+gDIAPkA4gD4APQA9wD/APYA/wD2AP8A7wD/AOcA/wDiAP8A3gD/AP8AEQD/AA4A/wAOAP8ADwD/&#10;ABQA/wAgAP8ALQD/ADoA/wBGAP8AUQD/AFsA/wBjAP4AawD8AHMA+gB5APkAgAD3AIYA9gCMAPUA&#10;kgDzAJkA8gCgAPAAqQDuALMA7QDBAOsA1gDqAO4A6QD+AOcA/wDnAP8A5QD/AN0A/wDVAP8A0QD/&#10;AP8ADQD/AAoA/wAIAP8ACQD/ABAA/wAbAP8AKAD/ADUA/wBAAPoASwD2AFUA8wBeAPEAZgDuAG0A&#10;7AB0AOsAegDpAIAA5wCGAOYAjQDkAJMA4gCbAOAAowDeAK0A3AC5ANoAygDXAOYA1AD4ANIA/wDS&#10;AP8A0gD/AM4A/wDJAP8AxgD/AP8ACAD/AAMA/wAAAP8AAwD/AA0A/AAWAPcAIgDzAC4A7wA6AOwA&#10;RQDoAE8A5ABYAOEAYADeAGcA2wBtANkAdADVAHoA0wCAANEAhwDPAI4AzQCVAMsAngDJAKcAxwCz&#10;AMUAwgDDANwAwQDxAL8A/wC/AP8AvgD/AL4A/wC9AP8AuwD/AP8AAAD/AAAA/wAAAP8AAAD2AAgA&#10;7gARAOcAGwDhACcA3QAzANkAPgDTAEkAzwBSAMsAWQDIAGEAxgBnAMQAbQDCAHMAwAB6AL8AgAC9&#10;AIgAuwCQALkAmAC4AKIAtQCtALMAuwCxAM4AsADqAK8A/ACtAP8ArQD/AK4A/wCuAP8ArgD/AP8C&#10;AAD/AAAA/QAAAPIAAADoAAAA3gAMANMAFQDMACEAyAAsAMQAOADBAEIAvQBLALoAUwC4AFoAtgBh&#10;ALQAZwCyAG0AsAB0AK8AegCtAIIArACKAKoAkwCoAJ0ApgCoAKQAtQCiAMYAoQDjAJ8A9gCeAP8A&#10;ngD/AJ4A/wCeAP8AngD/AP8GAAD7AAAA7gUAAOIEAADVAAAAywAGAMMADwC9ABkAuAAlALQAMQCx&#10;ADsArgBFAKwATQCpAFUApwBbAKUAYgCkAGgAogBuAKEAdQCfAHwAngCFAJwAjgCaAJgAmACkAJYA&#10;sACVAMEAkwDcAJIA8gCRAP8AkAD/AJAA/wCPAP8AjwD/AP0KAADwDgAA4REAAM4QAADCDQAAuwcA&#10;ALcACgCxABIArAAeAKgAKQClADQAogA+AJ8ARwCdAE8AmwBWAJkBXACXAWMAlgJpAJQCcACTA3gA&#10;kQOAAJAEigCOBJUAjAWhAIoFrgCJBr4AhwjYAIYJ8ACECv8Agwv/AIML/wCDC/8Agwv/APYQAADm&#10;FwAA0hwAAMAaAACzFgAArBIAAKgNAACmBw0AogUWAJ0HIgCZCS4Algo4AJQLQQCSDEoAkAxRAI4N&#10;WACMDV4Aiw1lAIkNbACIDnQAhg59AIUOhwCDDpMAgQ+fAIAQrQB+EL4AfRDbAHoR9AB4Ev8AdxL/&#10;AHcS/wB3Ev8AdxL/AO8XAADbIQAAxiQAALQjAACoIAAAoBwAAJsXAACZEQQAmA4QAJMQGwCPEScA&#10;jBIyAIkTPACHE0QAhRRMAIMUUwCBFVoAgBVgAH4WaAB9Fm8AexZ4AHkXgwB4F48AdhicAHQYqgBz&#10;GbsAchnUAG8a8QBuG/8AbRv/AG0a/wBtGv8AbRr/AOcgAADQKQAAvCsAAKsqAACeKAAAliQAAJAg&#10;AACNHAAAjBcMAIgYFgCEGiIAgRstAH4cNwB8HUAAeh1IAHkeTwB3HlUAdh9cAHQfYwBzH2sAcSB0&#10;AHAgfwBuIYsAbCGYAGshpwBpIrgAaCLPAGYi7gBlI/8AZCP/AGQi/wBkIv8AZCH/AOAmAADILwAA&#10;tDEAAKMwAACWLgAAjSsAAIcoAACEJAAAgiAIAH4gEgB7Ih4AeCMpAHUkMwBzJTwAcSVDAHAmSwBu&#10;JlIAbSdZAGsnYABqJ2gAaShxAGcoewBlKIgAZCmVAGIppABgKbUAXynLAF4q7ABcKv8AXCn/AFwp&#10;/wBcKf8AXCj/ANgsAADDNQAArTUAAJ00AACQMwAAhjEAAIAtAAB8KwAAeSgDAHYnEAByKRoAcCol&#10;AG0rLwBrLDgAaixAAGgtRwBnLU4AZS5VAGQuXQBjLmUAYS9uAF8veABeL4QAXC+SAFovoQFZL7IB&#10;WDDIAVYw6QFVMP4BVS//AFUv/wBVLv8AVS7/ANAxAAC9OgAAqDkAAJc4AACKNwAAgDYAAHoyAAB1&#10;MAAAci4AAG4uDQBrLxYAaTAhAGYxKwBkMjQAYzI9AGEzRABgM0sAXzRSAF00WgBcNGIAWjRrAFk1&#10;dQBXNYIAVTWQAVQ1nwFSNbABUTXGAVA15wFPNf0BTzX/AU80/wFPNP8BTzP/Acs2AAC4PQAAozwA&#10;AJI8AACFOwAAezoAAHQ3AABvNQAAbDMAAGg0CgBlNRMAYjYeAGA3KABeNzEAXTg6AFs4QQBaOUgA&#10;WTlQAFc5VwBWOl8AVDpoAFM6cwBROn8BTzqNAU46nQFMOq4BSzrDAUo65QFJOvwBSTn/AUk5/wFJ&#10;OP8BSjj/Acc6AACzQAAAnj8AAI4/AACBPgAAdz0AAHA7AABqOAAAZjgAAGI5BwBfOhEAXDsbAFo7&#10;JQBZPC4AVz03AFY9PgBUPkYAUz5NAFI+VQBRPl0ATz9mAE0/cABMP30BSj+LAUg/mwFHP6wBRT/B&#10;AUQ/4wFEPvsBRD7/AUQ9/wFEPf8BRTz/AcM+AACvQwAAmkIAAIpCAAB9QQAAc0AAAGs/AABlPAAA&#10;YDwAAFw+BABZPg8AVz8YAFVAIgBTQSsAUkE0AFBCPABPQkMATkJLAE1DUgBLQ1oASkNkAEhDbgBH&#10;Q3sBRUOJAUNDmQFCQ6sBQEPAAT9D4QE/Q/kBP0L/AT9B/wFAQf8BQED/Ab9BAACqRQAAlkUAAIZF&#10;AAB5RAAAb0QAAGdCAABgPwAAW0EAAFdCAABUQw0AUUQVAE9FHwBORSgATEYxAEtGOQBKR0EASUdI&#10;AEhHUABGR1gARUdhAENIbABCSHgBQEiHAT5IlwE8SKkBO0i+ATpI3wE6R/gBOkb/ATpF/wE7Rf8B&#10;O0T/AbtFAACmSAAAkkcAAIJHAAB2RwAAa0cAAGNGAABbQwAAVkUAAFJHAABOSAoATEkSAEpJHABI&#10;SiUAR0ouAEZLNgBFSz4AQ0tGAEJMTQBBTFYAQExfAD5MagA8THYAO0yFATlMlQE3TKcBNky8ATVM&#10;3QE1S/cBNUv/ATVK/wE2Sf8BNkn/AbhJAACiSwAAjkoAAH5KAABySgAAaEoAAF9JAABVSAAAUEoA&#10;AExLAABJTAcARk0QAEROGQBCTyIAQU8rAEBQMwA/UDsAPlBDADxRSgA7UVMAOlFcADhRZwA3UXMA&#10;NVGCADNRkwEyUaUBMFG6AS9R2gEvUPYBL0//ATBO/wEwTv8BME3/AbRNAACdTQAAik0AAHpNAABu&#10;TQAAZE0AAFtNAABRTQAAS08AAEZQAABCUgMAP1MNAD1UFQA8VB4AOlUnADlVLwA4VTcAN1Y/ADZW&#10;RwA1VlAAM1ZZADJXZAAwV3EAL1eAAC1XkQArV6MAKle4AClX1gApVvUAKVX/ACpU/wEqU/8BKlL/&#10;Aa9RAACYUQAAhVEAAHZQAABqUAAAYFAAAFhRAABOUgAAR1MAAEFVAAA7WAAAOFkKADVaEQA0WhoA&#10;M1siADJbKwAxWzMAL1w7AC5cQwAtXEwALFxWACtdYAApXW0AKF18ACZdjgAkXaEAI121ACJd0gAi&#10;XPMAIlv/ACNa/wAjWf8AJFj/AKhVAACSVAAAgFQAAHFUAABmVAAAXFQAAFRVAABKVgAAQ1gAADxb&#10;AAA2XQAAMGAFAC1hDgArYRUAKmIdACliJQAoYi4AJ2M2ACZjPgAlY0cAI2NRACJkXAAhZGkAH2R5&#10;AB5kigAcZJ4AG2SzABlkzgAaY/EAG2H/ABtg/wAcYP8AHF//AKFZAACMWAAAe1gAAG1YAABiWAAA&#10;WVgAAFBZAABHWwAAPl4AADdgAAAxYwAAKmYAACRpCQAhahAAIGoXAB9qIAAeaygAHWswABxrOQAb&#10;a0IAGmxMABlsWAAXbGUAFmx0ABRshgATbJoAEmyvABFsygARa+8AEmn/ABNo/wATaP8AE2f/AJld&#10;AACFXQAAdVwAAGhcAABeXAAAVVwAAEteAABCYQAAOWQAADJnAAAragAAJG0AAB5wAQAXcwsAFXQR&#10;ABR0GAATdCEAEnUpABF1MgARdTsAEHVGAA91UgAOdV8ADXVuAAx1gQALdZUACnWqAAh0wwAJdOcA&#10;CnP9AAtx/wAMcf8ADHD/AJFiAAB/YQAAcGEAAGRhAABaYQAAT2IAAEVlAAA8aAAAM2wAACtvAAAk&#10;cgAAHXYAABd5AAARfAQADX8MAAt/EgAKfxkACX8iAAh/KgAGfzQABX8/AAR/SwACf1gAAX9nAAB/&#10;eQAAf44AAH+jAAB+uwAAfeAAAH33AAB8/wAAe/8AAHv/AIlnAAB4ZwAAa2YAAGFmAABUZwAASWkA&#10;AD9tAAA1cQAALHUAACR5AAAdfAAAFoAAABCDAAAMhgIABokKAAGJDwAAiRQAAIobAACKIwAAiywA&#10;AIs3AACLQwAAi1AAAItfAACLcQAAi4YAAIucAACKswAAidMAAIjzAACI/wAAh/8AAIf/AIJtAABz&#10;bAAAaGwAAFptAABObwAAQnMAADh3AAAuewAAJYAAAB2EAAAViAAAEIwAAAuPAAAEkgAAAJQGAACV&#10;DAAAlRAAAJYVAACXHAAAmCQAAJguAACZOQAAmUcAAJlWAACZaAAAmX0AAJmUAACYqwAAl8gAAJbu&#10;AACW/wAAlf8AAJX/AHt0AABvcwAAYXMAAFN2AABGegAAO38AADCEAAAmiAAAHY0AABSSAAAOlgAA&#10;CZkAAAGcAAAAoAAAAKEAAACiBgAAogwAAKQQAAClFAAApRwAAKckAACoLwAAqD0AAKlMAACpXgAA&#10;qXIAAKiJAACoogAAqLwAAKflAACm+wAApv8AAKX/AHd7AABoewAAWX4AAEuCAAA+hwAAMo0AACeS&#10;AAAdlwAAFJwAAA6gAAAHpAAAAKgAAACrAAAArgAAAK8AAACwAAAAsQQAALMKAAC0DgAAtRMAALYb&#10;AAC4JAAAujEAALpAAAC6UgAAu2UAALt9AAC6lwAAurEAALrSAAC68wAAuf8AALn/AG+DAABfhgAA&#10;UYsAAEOQAAA2lwAAKp0AAB+iAAAVpwAADawAAAWwAAAAtAAAALcAAAC7AAAAvgAAAL8AAADAAAAA&#10;wQAAAMMBAADEBwAAxQ0AAMcRAADKGQAAzSQAAM4zAADPRAAA0FgAANBuAADRiAAA0KQAANDBAADR&#10;5gAA0fgAANH/AGePAABXlAAASZoAADuhAAAupwAAIa0AABazAAAOuAAABrwAAADAAAAAwwAAAMYA&#10;AADLAAAAzQAAAM4AAADQAAAA0QAAANQAAADWAAAA2gIAANwJAADfDwAA4xcAAOYkAADnNgAA6EkA&#10;AOlfAADqeAAA65QAAOuvAADrzAAA7OgAAOz2AF+eAABQpAAAQqsAADSyAAAmuQAAGb4AAA7CAAAE&#10;xQAAAMoAAADNAAAA0QAAANgAAADbAAAA3wAAAOAAAADiAAAA5AAAAOYAAADpAAAA6wAAAO4AAADx&#10;BQAA9Q0AAPkWAAD8JQAA/TkAAP5PAAD/ZwAA/4IAAP+dAAD/tQAA/8sAAP/kAP8AEQD/AA8A/wAP&#10;AP8AEQD/ABYA/wAiAP8ALwD/ADsA/wBHAP8AUgD/AFsA/wBkAP8AbAD/AHMA/wB6AP8AgAD/AIYA&#10;/wCMAP4AkwD9AJkA+wChAPoAqQD4ALQA9wDCAPYA2gD1APEA9AD/APMA/wDzAP8A6QD/AOAA/wDY&#10;AP8A0wD/AP8ADgD/AAsA/wAKAP8ACwD/ABEA/wAdAP8AKgD/ADYA/wBBAP8ATAD/AFYA/gBfAPsA&#10;ZgD5AG0A9wB0APUAegD0AIAA8gCGAPAAjQDvAJQA7QCbAOwApADqAK4A6QC6AOcAzQDlAOkA5AD7&#10;AOMA/wDiAP8A3gD/ANEA/wDMAP8AyAD/AP8ACQD/AAQA/wABAP8ABAD/AA4A/wAYAP8AJAD9ADAA&#10;+wA7APcARgDzAFAA7wBZAOwAYADqAGcA5wBuAOYAdADkAHoA4gCAAOAAhwDeAI4A3ACVANoAngDW&#10;AKgA1ACzANEAwwDPAN8AzgD0AMwA/wDLAP8AywD/AMUA/wC/AP8AvAD/AP8AAgD/AAAA/wAAAP8A&#10;AAD9AAsA9wATAPEAHgDtACoA6gA1AOcAQADiAEoA3QBSANkAWgDVAGEA0gBnANAAbQDOAHMAzAB6&#10;AMoAgADIAIcAxgCPAMQAmADCAKEAwACtAL4AuwC8ANAAugDtALkA/gC4AP8AuAD/ALcA/wCzAP8A&#10;sAD/AP8AAAD/AAAA/wAAAPkAAADuAAUA5QAOAN4AGADYACMA0gAuAM8AOQDLAEMAxwBMAMQAVADB&#10;AFsAvwBhALwAZwC7AG0AuQBzALcAegC1AIEAtACJALIAkgCwAJsArwCnAKwAtACrAMYAqQDkAKcA&#10;+ACmAP8ApgD/AKUA/wClAP8ApAD/AP8AAAD/AAAA9QAAAOoAAADeAAAA0AAKAMgAEgDCAB0AvgAo&#10;ALsAMwC5AD0AtQBGALIATQCwAFUArQBbAKwAYQCqAGcAqABtAKcAcwClAHoApACCAKIAjACgAJYA&#10;nwChAJ0ArgCbAL4AmQDYAJcA8QCWAP8AlgD/AJcA/wCXAP8AlwD/AP8AAAD1AAAA5wEAANQAAADJ&#10;AAAAwAAEALgADgCzABYArwAhAKsALACoADYApgA/AKMARwChAE8AnwBVAJ0AWwCbAGEAmgBnAJgA&#10;bgCXAHUAlQB9AJQAhgCSAJEAkACcAI4AqQCMALgAiwDNAIkA6wCIAP0AiAD/AIgA/wCIAP8AiAD/&#10;APkGAADpDAAA1A4AAMMMAAC3CQAAsAIAAKsACQCmABAAogAaAJ4AJQCbADAAmAA5AJYAQQCUAEkA&#10;kgBQAJAAVgCOAFwAjQBiAIsAaQCKAHAAiAB4AIcAgQCFAIwAhACYAIIApQCAALQAfgDIAH0B5wB8&#10;AvkAewP/AHsE/wB7BP8AewT/APEOAADeFQAAxRUAALQUAACpEQAAoQ4AAJ4KAACbAwwAlwATAJMA&#10;HgCQASkAjQIzAIoDPACIBEMAhgVLAIUGUQCDBlcAggdeAIAHZAB/CGwAfQh0AHwIfgB6CYkAeAmW&#10;AHcKowB1CrMAcwvHAHIM5gBwDfsAcA3/AG8N/wBvDf8Abw3/AOgWAADQHgAAuR0AAKkcAACdGgAA&#10;lRYAAJATAACPDgMAjgoOAIkLFwCGDCMAgw0tAIANNgB+Dj4AfA5GAHsOTQB5D1MAeBBaAHYQYQB1&#10;EGgAcxBxAHERewBwEYcAbhGUAGwRogBrErIAaRLHAGgT5wBmE/0AZRT/AGUU/wBlE/8AZRP/AN8e&#10;AADGJAAAsCQAAKAjAACUIQAAix8AAIYbAACDFwAAghIIAH8REgB8Eh0AeRQoAHYUMQB0FToAchZB&#10;AHEWSABvF08AbhdWAGwXXQBrGGQAaRhtAGgZdwBmGYMAZBmQAGManwBhGq8AYBrEAF4b5ABdHPsA&#10;XBz/AFwb/wBcG/8AXBv/ANUlAAC9KgAAqCkAAJgpAACMKAAAgyUAAH0iAAB5HwAAeBsDAHYZDwBy&#10;GhgAbxwjAG0dLQBrHTUAaR49AGgeRABmH0sAZR9SAGMgWQBiIGEAYSBpAF8hcwBdIX8AXCGNAFoi&#10;nABZIqwAVyLAAFYj4QBVI/kAVCP/AFQi/wBUIv8AVCL/AM0rAAC2LgAAoi4AAJIuAACFLQAAfCsA&#10;AHYoAAByJgAAbyMAAG0hDABqIhUAZyMfAGUkKQBjJDEAYiU5AGAmQQBfJkgAXSZPAFwnVgBbJ10A&#10;WSdmAFgocABWKHwAVCiKAFMpmQBRKaoAUCm+AE8p3gBOKfcATSn/AE0p/wBNKP8ATij/AMgwAACw&#10;MgAAnDIAAIwyAACAMQAAdjAAAHAtAABrKwAAaCkAAGYoCQBjKBEAYCkcAF4qJQBcKy4AWys2AFks&#10;PQBYLEQAVy1MAFUtUwBULVsAUy1jAFEubgBQLnoATi6IAEwvlwBLL6gASS+7AEgv2wBIL/YARy//&#10;AEcu/wBHLf8ASC3/AMQ0AACrNQAAlzUAAIc1AAB7NQAAcjQAAGsyAABmLwAAYi4AAF8tBQBcLhAA&#10;Wi8YAFgwIgBWMCsAVTEzAFMxOgBSMkIAUTJJAFAyUABOM1gATTNhAEszawBKM3cASDSFAEc0lQBF&#10;NKYAQzS5AEI01gBCNPQAQjT/AEIz/wBCMv8AQjL/AMA4AACnOAAAkzgAAIM4AAB3OAAAbTcAAGY2&#10;AABhMwAAXTIAAFkyAgBXMw0AVDQVAFI1HwBRNSgATzYwAE42OABMNz8ASzdGAEo3TgBJOFYARzhf&#10;AEY4aQBEOHUAQziDAEE5kwBAOaQAPjm4AD050wA8OfMAPDj/AD03/wA9N/8APTb/ALs7AACiOwAA&#10;jzsAAH87AABzOwAAajoAAGI5AABdNwAAWDYAAFQ3AABROAsATzkTAE05HABLOiUASjotAEg7NQBH&#10;OzwARjxEAEU8SwBEPFMAQjxcAEE9ZwA/PXMAPj2BADw9kQA6PaMAOT22ADg90QA3PfIANzz/ADg7&#10;/wA4O/8AODr/ALY9AACePgAAiz4AAHw+AABvPgAAZj0AAF49AABYOwAAUzoAAE87AABMPAgAST0R&#10;AEc+GQBGPyIARD8qAEM/MgBCQDoAQUBBAEBASQA+QVEAPUFaADxBZAA6QXAAOEF/ADdBjwA1QqEA&#10;NEK0ADJCzgAyQfAAMkD/ADNA/wAzP/8AND7/ALFAAACaQAAAh0AAAHhBAABsQQAAYkAAAFtAAABU&#10;PwAATj8AAEpAAABGQQUAREIOAEJDFgBAQx8AP0QnAD5ELwA8RDcAO0U+ADpFRgA5RU4AOEZYADZG&#10;YgA1Rm4AM0Z8ADFGjQAwRp8ALkazAC1GzAAtRu8ALUX/AC5E/wAuQ/8ALkP/AKxDAACWQwAAg0MA&#10;AHRDAABoQwAAX0MAAFdDAABQQwAASEMAAERFAABBRgEAPkcMADxIEwA6SBwAOUkkADhJLAA2STQA&#10;NUo7ADRKQwAzSkwAMkpVADBLXwAvS2sALUt6ACxLiwAqS50AKEuxACdLygAnS+0AJ0r/AChJ/wAo&#10;SP8AKUf/AKdGAACRRgAAf0YAAHBGAABlRgAAW0YAAFRGAABMRwAAREgAAD9KAAA7SwAAN0wJADVN&#10;EAAzThgAMk4gADFPKAAwTzAAL084AC5PQAAsUEgAK1BSACpQXAAoUGgAJ1B3ACVQiAAkUJsAIlCv&#10;ACFQyAAgUOsAIU//ACJO/wAiTf8AI03/AKFJAACMSQAAekkAAGxKAABhSgAAWEoAAFBKAABJSwAA&#10;QEwAADtOAAA1UAAAMVIEAC1TDQAsVBQAKlQcAClVJAAoVSwAJ1UzACZVPAAlVkUAJFZOACJWWQAh&#10;VmUAH1Z0AB5WhQAcVpgAG1asABlWxQAZVukAGlX/ABtU/wAbU/8AHFL/AJtNAACGTQAAdU0AAGhN&#10;AABdTQAAVE0AAE1OAABFTwAAPFEAADZTAAAxVQAAK1gAACZaCQAjWxAAIlsXACFcHwAgXCcAH1wu&#10;AB1cNwAcXUAAG11KABpdVQAYXWEAF11wABVdgQAUXZUAE12qABFdwgARXecAElv+ABNa/wATWv8A&#10;FFn/AJRRAACAUQAAcFEAAGRRAABZUQAAUVEAAElSAABBUwAAOFYAADJZAAArWwAAJV4AAB9hAwAa&#10;YwwAGGQRABdkGQAWZCEAFWQpABRlMQATZToAEmVEABFlUAAQZV0AD2VrAA5lfQANZZEADGWlAApk&#10;vAAKZOAAC2P5AAxi/wANYf8ADWH/AI1VAAB6VQAAa1UAAF9VAABWVQAATlUAAERXAAA8WQAANFwA&#10;ACxfAAAmYgAAH2UAABloAAATawUAEG0NAA5uEgANbhoADG4iAAxuKwALbjQACm4+AAhuSgAHblcA&#10;Bm5lAARudgACbooAAG2fAABttgAAbNYAAGzzAAFr/wACav8AA2r/AIVaAAB0WgAAZloAAFxZAABT&#10;WQAASFoAAD9dAAA2YAAALmMAACZnAAAfagAAGW0AABNxAAAOdAMACncKAAV3EAABdxUAAHccAAB3&#10;JAAAeC0AAHg3AAB4QwAAeFAAAHheAAB4bwAAeIQAAHiZAAB3sAAAds0AAHXwAAB1/wAAdP8AAHT/&#10;AH5fAABuXwAAYl4AAFleAABNXwAAQmIAADllAAAwaAAAJ2wAAB9wAAAYdAAAEncAAA17AAAIfgAA&#10;AoAIAACBDQAAgREAAIIXAACDHgAAgyYAAIQwAACEOwAAhEgAAIRXAACEaAAAhHwAAISTAACDqgAA&#10;gsUAAIHrAACB/gAAgP8AAID/AHdlAABpZAAAX2MAAFJkAABHZwAAPGsAADFvAAAocwAAIHcAABh8&#10;AAARfwAADIMAAAaHAAAAigAAAIwDAACMCQAAjQ4AAI4RAACPFwAAkB4AAJEnAACSMgAAkj8AAJJO&#10;AACSXwAAknMAAJKLAACRogAAkbwAAJDlAACP/AAAjv8AAI7/AHFrAABmagAAWGsAAEttAAA/cQAA&#10;NHYAACp7AAAggAAAF4UAABCJAAALjQAABJEAAACVAAAAmAAAAJkAAACaAwAAmwgAAJwNAACeEQAA&#10;nxYAAKAeAACiKAAAojUAAKNEAACjVQAAo2kAAKKAAACimgAAobMAAKDYAACg9gAAn/8AAJ//AG5x&#10;AABfcgAAUXUAAER5AAA3fgAALIQAACGKAAAXjwAAEJQAAAqZAAABnQAAAKAAAACkAAAApwAAAKgA&#10;AACpAAAAqgAAAKwGAACtCwAArxAAALAVAACyHgAAtCkAALQ5AAC0SgAAtV0AALVzAAC1jgAAtagA&#10;ALTGAACz7QAAsv8AALL/AGZ6AABXfQAASYIAADyHAAAvjgAAI5QAABiaAAAQnwAACaQAAACpAAAA&#10;rQAAALAAAAC0AAAAtwAAALgAAAC5AAAAuwAAALwAAAC+AgAAwAgAAMIOAADEFAAAxx4AAMgsAADJ&#10;PQAAylAAAMpmAADKfwAAypsAAMq4AADK3QAAyvUAAMr/AF6GAABPiwAAQZEAADOYAAAnnwAAG6UA&#10;ABGrAAAJsAAAALUAAAC5AAAAvQAAAMEAAADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQAAAA0gAA&#10;ANQFAADZDAAA3RIAAOEeAADiLgAA40IAAORXAADlbwAA5owAAOaoAADlxQAA5ecAAOb2AFaUAABI&#10;mwAAOqIAACypAAAfsAAAE7YAAAu8AAAAwQAAAMUAAADJAAAAzQAAANIAAADWAAAA2gAAANsAAADe&#10;AAAA4AAAAOIAAADkAAAA5wAAAOkAAADtAAAA8AoAAPQRAAD4HwAA+TIAAPpIAAD7XwAA/HoAAP2X&#10;AAD9rwAA/ccAAP3kAP8ADgD/AA0A/wAMAP8ADgD/ABMA/wAeAP8AKgD/ADYA/wBCAP8ATQD/AFcA&#10;/wBfAP8AZwD/AG4A/wB0AP8AegD/AIEA/QCHAPwAjQD6AJQA+QCcAPcApQD1AK8A9AC8APMAzwDx&#10;AOwA8AD+AO8A/wDvAP8A4wD/ANcA/wDOAP8AygD/AP8ACgD/AAYA/wAEAP8ACAD/ABAA/wAZAP8A&#10;JQD/ADEA/wA9AP8ARwD+AFEA+wBZAPkAYQD2AGgA9ABuAPMAdADxAHoA7wCBAO4AhwDsAI4A6gCW&#10;AOgAnwDmAKkA4wC1AOIAxgDgAOMA3wD4AN0A/wDdAP8A1AD/AMkA/wDCAP8AvgD/AP8AAwD/AAAA&#10;/wAAAP8AAQD/AA0A/wAUAP0AIAD6ACsA9wA2APMAQQDvAEsA7ABUAOgAWwDmAGIA4wBoAOEAbgDf&#10;AHQA3AB6ANoAgQDYAIgA1ACQANIAmADPAKIAzQCuAMsAvADJANMAxwDwAMYA/wDEAP8AxAD/ALsA&#10;/wC2AP8AswD/AP8AAAD/AAAA/wAAAP8AAAD3AAgA8AAQAOsAGgDnACUA5AAwAOEAOwDcAEUA1QBN&#10;ANEAVQDOAFsAywBiAMkAZwDHAG0AxQBzAMMAegDBAIEAvwCJAL0AkgC7AJwAuQCnALcAtQC1AMgA&#10;swDmALIA+wCxAP8AsAD/AK4A/wCqAP8ApwD/AP8AAAD/AAAA/gAAAPEAAADlAAIA3AANANMAFADN&#10;AB8AygAqAMcANADEAD4AwABHALwATgC6AFUAtwBbALUAYQCzAGcAsgBtALAAcwCuAHoArACCAKoA&#10;iwCoAJUApwCgAKUArQCjAL4AoQDbAKAA9ACfAP8AngD/AJ8A/wCdAP8AmwD/AP8AAAD8AAAA7gAA&#10;AOAAAADQAAAAxQAIAL4AEAC5ABkAtQAjALMALgCwADcArQBAAKoASACoAE8ApQBVAKMAWwCiAGAA&#10;oABmAJ8AbACdAHMAmwB7AJoAhACYAI4AlgCaAJUApwCTALcAkQDMAJAA7ACPAP8AjgD/AI4A/wCO&#10;AP8AjwD/APwAAADvAAAA2wAAAMkAAAC9AAAAtQACAK4ADACpABMApQAdAKIAJwCgADEAnQA6AJoA&#10;QgCYAEkAlgBPAJQAVQCTAFsAkQBgAJAAZwCOAG0AjQB1AIsAfgCJAIkAiACVAIYAogCFALEAgwDE&#10;AIEA5ACAAPkAfwD/AIAA/wCAAP8AgAD/APQCAADgCQAAxwgAALcHAACsAwAApgAAAKAABwCbAA8A&#10;mAAXAJUAIQCSACoAjwAzAI0APACLAEMAiQBJAIcAUACGAFUAhABbAIMAYQCBAGgAgABwAH4AeQB8&#10;AIQAewCQAHkAnQB4AKwAdgC+AHUA3QBzAPQAcwD/AHMA/wBzAP8AcwD/AOkNAADPEAAAuRAAAKkQ&#10;AACeDgAAlwsAAJMGAACQAAsAjAARAIkAGgCGACQAgwAuAIEANgB/AD4AfQBEAHwASwB6AFEAeQBX&#10;AHcAXQB2AGQAdABsAHMBdQBxAYAAbwKNAG4CmgBsA6oAawO7AGkE1gBoBvEAaAf/AGcH/wBnB/8A&#10;Zwf/AN8UAADDFwAArhcAAJ4WAACTFQAAixIAAIYQAACEDAIAgwYNAIADFAB8BR4AeQcoAHcIMAB1&#10;CDgAcwlAAHIJRgBwCkwAbwpTAG0LWQBsC2EAagtpAGkMcgBnDH4AZgyLAGQNmQBiDakAYQ27AGAN&#10;2ABeDvMAXQ7/AF0O/wBdDv8AXQ7/ANQcAAC5HQAApB4AAJUdAACJHAAAgRoAAHsXAAB4EwAAeBAG&#10;AHcNDwBzDhgAcA4iAG4PKwBsEDMAahA7AGkQQgBnEUkAZhFPAGQRVgBjEl0AYRJmAGASbwBeEnsA&#10;XBOIAFsTlwBZE6cAVxS6AFYU1QBVFfMAVBX/AFQV/wBUFf8AVBT/AMoiAACwIgAAnSMAAI0jAACB&#10;IgAAeSEAAHMeAABvGwAAbhcAAG0TDABqFBQAZxUeAGUWJwBjFi8AYRc3AGAXPgBeGEUAXRhLAFwZ&#10;UgBaGVoAWRliAFcabABWGncAVBqFAFIblABRG6QATxu3AE4b0ABNHPEATBz/AEwc/wBNHP8ATRv/&#10;AMMmAACqJwAAlicAAIcoAAB7JwAAciYAAGwkAABoIQAAZh4AAGQbCABiGxEAXxwaAF0dIwBbHisA&#10;Wh4zAFgfOgBXH0EAViBIAFQgTwBTIFcAUSFfAFAhaQBOIXQATSGCAEsikQBJIqIASCK0AEcizQBG&#10;I+8ARSP/AEUi/wBGIv8ARiH/ALwqAACkKwAAkSsAAIIsAAB2KwAAbSoAAGYpAABiJgAAXyQAAF0i&#10;BABbIQ4AWCIWAFYjHwBUJCgAUyQwAFIlNwBQJT4ATyZFAE4mTABMJlQASydcAEknZgBIJ3EARid/&#10;AEUojwBDKKAAQSiyAEAoywA/KO0APyj/AD8o/wBAJ/8AQCf/ALctAACfLgAAjC8AAH0vAABxLwAA&#10;aC4AAGEtAABdKwAAWigAAFcnAABUJwwAUigTAFApHABOKSUATSosAEsqNABKKzsASStCAEgsSQBG&#10;LFEARSxaAEQsZABCLW8AQC19AD8tjQA9LZ4APC2wADotyAA6LesAOi3/ADot/wA6LP8AOiz/ALIw&#10;AACbMQAAiDIAAHkyAABtMgAAZDIAAF0xAABYLwAAVSwAAFEsAABPLQkATC0RAEouGQBJLyIARy8q&#10;AEYwMQBFMDgAQzA/AEIxRwBBMU8AQDFXAD4xYQA9Mm0AOzJ7ADkyiwA4MpwANjKvADUyxwA0MukA&#10;NDL/ADUx/wA1Mf8ANTD/AK0zAACWNAAAhDUAAHU1AABpNQAAYDUAAFk0AABUMwAAUDAAAEwxAABJ&#10;MQYARzIPAEUzFgBDMx8AQjQnAEA0LgA/NTYAPjU9AD01RAA8NkwAOjZVADk2XwA3NmsANjZ4ADQ3&#10;iQAyN5oAMTetAC83xQAvN+gALzb+ADA1/wAwNf8AMDT/AKk2AACSNgAAgDcAAHI4AABmOAAAXTcA&#10;AFY3AABQNgAASzQAAEc1AABENgMAQTcNAD84FAA+OBwAPDkkADs5LAA6OTMAOTo6ADg6QgA2OkoA&#10;NTpTADQ7XQAyO2gAMDt2AC87hwAtO5kALDusACo7wwApO+YAKjr9ACo6/wArOf8ALDj/AKQ4AACO&#10;OQAAfDoAAG46AABjOgAAWjoAAFM6AABNOgAARjgAAEI6AAA/OwAAPDwLADo8EQA4PRkANz0hADY+&#10;KQA0PjAAMz43ADI/PwAxP0cAMD9QAC4/WgAtQGYAK0B0AClAhAAoQJcAJkCqACVAwQAkQOUAJD/8&#10;ACU+/wAmPf8AJj3/AJ87AACKPAAAeD0AAGo9AABfPQAAVj0AAE89AABJPQAAQj0AADw+AAA5PwAA&#10;NkEIADRBDwAyQhYAMUIeAC9DJQAuQy0ALUM0ACxEPAArREQAKkRNAChEWAAnRWMAJUVxACNFggAi&#10;RZUAIEWoAB9FvwAeROMAH0T7AB9D/wAgQv8AIUH/AJo+AACFPwAAdEAAAGdAAABcQAAAU0AAAExA&#10;AABGQAAAPkEAADhDAAA0RQAAMEYDAC1HDQArSBIAKkgaAClIIgAoSSkAJ0kxACVJOQAkSUEAI0pK&#10;ACJKVQAgSmEAH0pvAB1KfwAbSpIAGkqmABhKvQAXSuAAGEn6ABlI/wAaR/8AGkf/AJVCAACAQgAA&#10;cEMAAGNDAABYQwAAUEMAAElDAABCRAAAO0UAADVHAAAwSQAAK0sAACZNCQAkThAAIk4WACFPHQAg&#10;TyUAH08sAB5PNQAdTz0AHFBHABpQUQAZUF0AF1BrABZQfAAUUI8AE1CkABFQugARUN4AEU/4ABJO&#10;/wATTf8AFE3/AI9FAAB7RgAAa0YAAF9HAABVRwAATUcAAEZHAAA/RwAAN0oAADFMAAArTgAAJlAA&#10;ACBTAwAcVQwAGlYRABlWGAAXViAAFlYnABVWMAAUVjkAE1dCABJXTQARV1kAEFdoAA9XeQAOV4wA&#10;DVegAAtXtgALVtQAC1b0AAxV/wANVP8ADlP/AIhJAAB2SgAAZ0oAAFtKAABRSgAASkoAAENKAAA7&#10;TAAAM04AACxRAAAmVAAAIVYAABtZAAAVXAcAEV4NABBeEwAQXhoADl4iAA5eKgANXjMADF49AAte&#10;SAAKXlQACF5iAAdecwAFXoYAA16bAAJesQACXcwAAl3uAANc/wAEW/8ABVv/AIFOAABwTgAAYk4A&#10;AFdOAABOTgAAR04AAD5PAAA2UQAALlQAACdXAAAhWgAAG10AABVgAAAQYwMADGYLAAhnEAAGZxUA&#10;BWccAARnJAACZy0AAWc3AABnQgAAZ04AAGdcAABnbQAAZ4AAAGaVAABmrAAAZccAAGXrAABk/AAA&#10;ZP8AAGP/AHpSAABqUwAAXVIAAFRSAABLUgAAQlMAADlVAAAwWAAAKFsAACFfAAAaYgAAFGUAABBo&#10;AAAMawEABm4JAABvDgAAbxIAAG8YAABwHwAAcCcAAHEwAABxOwAAcUgAAHFWAABxZgAAcXkAAHGP&#10;AABwpwAAb8EAAG/nAABu/AAAbf8AAG3/AHNYAABlVwAAWlcAAFFWAABGVwAAPFoAADJdAAAqYQAA&#10;ImQAABpoAAAUbAAADm8AAApyAAAEdgAAAHgFAAB4CwAAeQ4AAHoTAAB7GQAAfCAAAH0pAAB9MwAA&#10;fUAAAH1OAAB9XgAAfXIAAH2IAAB8oQAAfLoAAHviAAB6+gAAef8AAHj/AG1dAABgXAAAV1wAAEtd&#10;AABAXwAANWMAACtnAAAjawAAGm8AABNzAAAOdwAACHsAAAJ+AAAAggAAAIMBAACEBgAAhQsAAIYP&#10;AACIEwAAiRkAAIohAACLKwAAizcAAIxGAACLVgAAi2kAAIuAAACLmQAAirMAAInYAACI9wAAiP8A&#10;AIf/AGhjAABeYgAAUWIAAERlAAA4aQAALm4AACRzAAAaeAAAE30AAA2BAAAGhQAAAIkAAACNAAAA&#10;kAAAAJIAAACSAAAAlAUAAJUKAACXDgAAmBIAAJoYAACbIQAAnC0AAJ08AACdTAAAnF8AAJx2AACb&#10;kQAAm6sAAJrJAACa8AAAmf8AAJj/AGVpAABXaQAASWwAAD1xAAAwdgAAJXwAABuBAAAShwAADIwA&#10;AASRAAAAlQAAAJkAAACdAAAAoAAAAKEAAACiAAAApAAAAKUBAACnBwAAqQwAAKoRAACtGAAAryIA&#10;AK8wAACvQQAAr1QAAK9rAACuhQAArqEAAK6+AACt5gAArPwAAKz/AF5xAABPdAAAQnkAADV/AAAo&#10;hQAAHYwAABOSAAAMmAAAA50AAACiAAAApgAAAKoAAACuAAAAsAAAALEAAACzAAAAtAAAALYAAAC4&#10;AAAAugQAALwKAAC+EAAAwRcAAMMkAADDNQAAxEkAAMReAADFdwAAxZMAAMWvAADF0QAAw/IAAMP/&#10;AFZ8AABHggAAOogAACyPAAAglgAAFJ0AAA2jAAADqQAAAK4AAACyAAAAtwAAALsAAAC/AAAAwgAA&#10;AMIAAADFAAAAxgAAAMgAAADKAAAAzQAAAM8AAADSCAAA1Q4AANsYAADdJwAA3joAAN9QAADgaAAA&#10;4IQAAOGhAADhvQAA4eIAAOD0AE6LAABAkgAAMpkAACWhAAAYqAAADq8AAAW1AAAAugAAAL8AAADE&#10;AAAAyAAAAM4AAADRAAAA1AAAANUAAADYAAAA2gAAAN0AAADfAAAA4gAAAOQAAADnAAAA6wUAAO8O&#10;AAD0GQAA9SsAAPZBAAD3WAAA+HIAAPmQAAD5qwAA+MQAAPjhAP8ACwD/AAgA/wAJAP8ADAD/ABIA&#10;/wAaAP8AJgD/ADIA/wA+AP8ASAD/AFIA/wBaAP8AYgD/AGkA/wBvAP8AdQD+AHsA/ACBAPsAiAD5&#10;AI8A9wCXAPUAoADzAKoA8gC3AO8AyQDtAOYA7AD7AOsA/wDrAP8A3QD/AM4A/wDGAP8AwgD/AP8A&#10;BAD/AAAA/wAAAP8ABQD/AA0A/wAVAP8AIQD/ACwA/wA4AP8AQwD9AEwA+QBUAPcAXAD0AGMA8gBp&#10;APAAbwDuAHUA7AB7AOoAggDoAIkA5wCRAOQAmgDiAKQA4ACwAN0AwADaANwA2AD0ANUA/wDTAP8A&#10;ywD/AMEA/wC7AP8AtwD/AP8AAAD/AAAA/wAAAP8AAAD/AAoA/QARAPkAGwD2ACcA9AAyAPAAPADs&#10;AEYA6ABOAOQAVgDhAFwA3gBjANwAaADZAG4A1QB0ANIAewDQAIIAzQCKAMsAkwDIAJ0AxgCoAMQA&#10;twDBAMwAwADrAL4A/wC9AP8AvQD/ALQA/wCuAP8AqwD/AP8AAAD/AAAA/wAAAPoAAADyAAUA6gAO&#10;AOUAFgDgACEA3QArANsANgDTAD8AzgBIAMoATwDHAFYAxABcAMIAYQDAAGcAvgBtALwAcwC6AHoA&#10;uACCALYAiwC0AJYAsgChALAArwCuAMEArQDgAKsA9wCqAP8AqQD/AKYA/wChAP8AnwD/AP8AAAD/&#10;AAAA9wAAAOgAAADcAAAA0AAKAMoAEQDFABsAwgAlAL8ALwC8ADgAuABBALUASACyAE8AsABVAK4A&#10;WwCsAGEAqgBmAKgAbACnAHMApQB7AKMAhAChAI4AnwCaAJ0ApwCbALgAmgDQAJkA7wCYAP8AlwD/&#10;AJYA/wCUAP8AkgD/AP8AAAD2AAAA5AAAANIAAADFAAAAuwAFALUADgCwABUArAAfAKoAKQCoADIA&#10;pQA6AKIAQgCgAEkAngBPAJwAVQCaAFoAmABgAJYAZgCVAGwAkwB0AJIAfQCQAIcAjgCTAIwAoQCL&#10;ALAAigDFAIgA5gCHAPsAhgD/AIcA/wCHAP8AhgD/APgAAADlAAAAzQAAAL0AAACzAAAAqgAAAKMA&#10;CgCfABEAmwAZAJkAIwCXACwAlQA0AJIAPACQAEMAjgBJAIwATwCKAFQAiQBaAIcAYACGAGYAhABu&#10;AIMAdwCBAIEAfwCNAH4AmwB8AKoAewC8AHoA2wB4APUAeAD/AHgA/wB4AP8AeAD/AO0AAADRAgAA&#10;uwIAAKwBAACiAAAAmwAAAJYABQCRAA0AjQAUAIsAHQCIACYAhgAuAIQANgCCAD0AgABDAH4ASQB9&#10;AE8AfABVAHoAWwB5AGEAdwBpAHUAcQB0AHwAcgCIAHEAlgBvAKUAbgC2AG0AzgBsAO4AawD/AGsA&#10;/wBrAP8AawD/AN8LAADCDAAArgwAAJ4MAACTCwAAjAcAAIgCAACFAAkAgQAQAH8AFwB8ACAAegAo&#10;AHgAMAB2ADgAdAA+AHMARABxAEoAcABQAG4AVgBtAF0AbABkAGoAbQBoAHcAZwCEAGUAkgBkAKEA&#10;YwCyAGEAyQBgAOkAYAD8AGAA/wBgAP8AYAD/ANAQAAC2EQAAohIAAJMSAACIEQAAgA8AAHwNAAB5&#10;CQEAeAMLAHUAEQBzABoAcAAjAG4BKwBsATMAagI5AGkDQABnA0YAZgRMAGUEUgBjBVkAYgVhAGAF&#10;agBfBnQAXQaBAFwHjwBaB58AWQewAFcHxgBWCecAVgr7AFUK/wBVCv8AVgr/AMYVAACtFwAAmRgA&#10;AIoYAAB/FwAAdhYAAHETAABuEAAAbQ0FAG0JDQBqCRQAZwodAGUKJgBjCy4AYgw1AGAMPABfDEIA&#10;Xg1IAFwNTwBbDVYAWQ1eAFgOaABWDnMAVQ6AAFMOjwBRDp8AUA6xAE4OyABNEOoATRD9AE0Q/wBN&#10;EP8ATRD/ALwbAAClHAAAkh0AAIMeAAB3HQAAbxwAAGkaAABmFwAAZBQAAGQQCABiDxAAXxAYAF0Q&#10;IQBbESkAWhExAFgSOABXEj4AVhJFAFQSTABTE1MAURNbAFATZQBOFHAATBR9AEsUjABJFJwARxWu&#10;AEYVxQBFFegARRb+AEUW/wBFFf8ARRX/ALUfAACeIQAAiyIAAHwiAABxIgAAaCEAAGIfAABfHQAA&#10;XBoAAFsXAgBaFQ0AVxYUAFUWHQBUFyUAUhgtAFEYNABPGDsAThlCAE0ZSABLGlAAShpYAEgaYgBH&#10;Gm0ARRt6AEMbiQBCG5oAQBusAD8bwgA+HOUAPRz8AD4c/wA+G/8APhv/AK8jAACYJAAAhiUAAHcm&#10;AABsJgAAYyUAAF0kAABZIgAAVh8AAFQdAABTHAsAURwSAE4dGgBNHSIASx4pAEoeMQBJHzcARx8+&#10;AEYgRQBFIE0AQyBVAEIgXwBAIWoAPyF3AD0hhwA7IZgAOSGqADgiwAA3IuMANyL7ADci/wA4If8A&#10;OCH/AKomAACUJwAAgSkAAHMpAABnKQAAXykAAFgoAABUJgAAUSMAAE8iAABMIgcASiIQAEgiFwBH&#10;Ix8ARSQmAEQkLgBCJDQAQSU7AEAlQwA/JUoAPSZTADwmXAA6JmcAOSZ1ADcnhAA1J5YANCeoADIn&#10;vgAxJ+EAMSf5ADIm/wAyJv8AMyX/AKUpAACPKgAAfSwAAG8sAABkLQAAWywAAFUrAABQKgAATCgA&#10;AEomAABHJwQARCcNAEIoFABBKBwAPykjAD4pKwA9KTIAPCo5ADsqQAA5KkgAOCtQADYrWgA1K2UA&#10;MytyADErggAwLJQALiynACwsvAArLN4ALCz4ACwr/wAtKv8ALSr/AKEsAACLLQAAeS4AAGsvAABg&#10;LwAAWC8AAFEuAABMLgAASCwAAEUrAABBKwAAPywLAD0sEQA7LRkAOi4hADkuKAA3Li8ANi82ADUv&#10;PgA0L0UAMy9OADEwWAAwMGMALjBwACwwgAAqMJIAKTClACcwugAmMNwAJjD3ACcv/wAoL/8AKC7/&#10;AJwuAACHMAAAdjEAAGgyAABdMgAAVTIAAE4xAABIMQAARDAAAEAvAAA8MAAAOjEJADcxEAA2MhYA&#10;NTIeADMzJQAyMywAMTMzADA0OwAvNEMALTRMACw0VgAqNWEAKTVuACc1fgAlNZAAIzWjACI1uQAh&#10;NdkAITT2ACI0/wAjM/8AIzL/AJgxAACDMwAAcjQAAGU0AABaNQAAUTUAAEs0AABFNAAAQDQAADoz&#10;AAA3NAAANDUGADI2DgAwNxMALzcbAC43IgAtOCkAKzgxACo4OAApOUAAKDlJACY5UwAlOV8AIzls&#10;ACE6fAAgOo4AHjqiABw6twAbOdUAHDn1AB04/wAdOP8AHjf/AJM0AAB/NgAAbjcAAGE3AABXNwAA&#10;TjcAAEg3AABCNwAAPDcAADU4AAAyOQAALzoCACw7CwAqPBEAKTwYACg9HwAmPSYAJT0uACQ9NQAj&#10;Pj0AIj5GACA+UAAfPlwAHT9pABs/eQAaP4wAGD+gABY/tQAVPtIAFj7zABc9/wAYPP8AGDz/AI43&#10;AAB6OAAAajkAAF46AABTOgAASzoAAEU6AAA/OgAAOToAADI8AAAuPgAAKUAAACZBCAAkQg4AIkIU&#10;ACFCGwAgQyMAH0MqAB5DMgAcQzoAG0RDABpETQAYRFkAF0RnABVEdwATRIoAEkSeABFEswAQRNAA&#10;EEPyABFC/wASQv8AE0H/AIk7AAB2PAAAZj0AAFo9AABQPQAASD0AAEI9AAA8PQAANj4AAC9AAAAq&#10;QgAAJUQAACFGAwAdSAwAG0kRABlJFwAYSR4AF0kmABZJLgAVSjYAFEpAABNKSgARSlYAEEpkAA9K&#10;dAAOSocADUqbAAxKsAAKSsoAC0nsAAxI/wANR/8ADUf/AIM+AABxPwAAYkAAAFZAAABNQAAARUAA&#10;AD9AAAA5QQAAMkIAACtFAAAmRwAAIUkAABxLAAAWTgcAE1AOABJQEwARUBkAEFAhAA9QKQAOUDEA&#10;DVA7AA1RRgALUVEAClFfAAlRbwAHUIEABVCWAANQqwACUMUAA0/oAANP+wAFTv8ABk3/AH1CAABr&#10;QwAAXUQAAFJEAABKRAAAQ0MAADxEAAA1RQAALkcAACdKAAAhTAAAHE8AABdRAAASVAMADlcKAAtY&#10;EAAKWBUACFgcAAdYJAAGWCwABVg2AANYQAABWEwAAFhaAABYaQAAWHwAAFiRAABXpwAAV8AAAFbl&#10;AABW+QAAVf8AAFX/AHZHAABmRwAAWUgAAE9HAABHRwAAQEcAADhIAAAwSgAAKU0AACJQAAAcUwAA&#10;FlUAABFYAAANWwIACV4JAARfDgAAXxIAAF8YAABgHwAAYCcAAGAwAABgOwAAYEcAAGBUAABgYwAA&#10;YHYAAGCLAABfogAAX7sAAF/iAABe+QAAXf8AAF3/AG9LAABhTAAAVUwAAExLAABESwAAO0wAADJO&#10;AAArUQAAI1QAABxXAAAWWwAAEV4AAA1gAAAIYwAAAmYHAABnDAAAZw8AAGgTAABpGQAAaiEAAGop&#10;AABqNAAAakAAAGpNAABqXQAAam8AAGqFAABqnQAAabYAAGjdAABo9wAAZ/8AAGb/AGlRAABcUAAA&#10;UlAAAEpPAAA/UAAANVMAAC1WAAAkWQAAHV0AABZgAAAQZAAADGcAAAZqAAAAbgAAAG8DAABwCAAA&#10;cQ0AAHIQAAB0FAAAdRsAAHYjAAB3LAAAdzgAAHZGAAB2VgAAdmgAAHZ+AAB2lwAAdbEAAHTTAABz&#10;9QAAc/8AAHL/AGNWAABYVQAAUFQAAERVAAA5WAAAL1sAACZfAAAdYwAAFWcAABBsAAAKcAAABHMA&#10;AAB2AAAAegAAAHwAAAB8AwAAfggAAH8MAACBEAAAghQAAIQbAACFJAAAhi8AAIY9AACGTQAAhV8A&#10;AIV1AACFjwAAhKkAAIPJAACC8QAAgf8AAID/AF9bAABWWgAASVsAAD1eAAAyYQAAJ2YAAB5rAAAV&#10;cAAADnUAAAl5AAABfgAAAIEAAACFAAAAiAAAAIoAAACLAAAAjQEAAI4GAACQCwAAkQ8AAJMUAACV&#10;GwAAlyYAAJc0AACXRAAAl1YAAJZsAACVhgAAlaIAAJTBAACT6gAAkv8AAJL/AF1hAABPYQAAQmQA&#10;ADZpAAAqbgAAH3QAABV5AAAOfwAAB4QAAACJAAAAjgAAAJIAAACWAAAAmAAAAJoAAACbAAAAnQAA&#10;AJ8AAAChAwAAowgAAKUNAACnEwAAqRwAAKooAACqOQAAqksAAKphAACpegAAqJkAAKi1AACn3QAA&#10;p/gAAKb/AFZoAABIbAAAOnAAAC52AAAifQAAF4QAAA6KAAAHkAAAAJYAAACaAAAAnwAAAKMAAACn&#10;AAAAqgAAAKsAAACtAAAArwAAALEAAACzAAAAtQAAALgFAAC6DAAAvRIAAMAcAADALQAAwEAAAL9V&#10;AAC/bgAAvosAAL6oAAC+yQAAve8AALz+AE50AABAeQAAMn8AACWHAAAZjgAAEJUAAAecAAAAogAA&#10;AKcAAACsAAAAsAAAALUAAAC5AAAAvAAAAL0AAAC/AAAAwQAAAMMAAADGAAAAyAAAAMoAAADNAgAA&#10;0AsAANUSAADWIQAA1zQAANhJAADZYAAA2nwAANqaAADbtQAA29kAANvyAEaCAAA4iQAAK5AAAB2Y&#10;AAASoAAACqcAAACuAAAAtAAAALkAAAC+AAAAwgAAAMgAAADLAAAAzgAAAM8AAADSAAAA1AAAANYA&#10;AADaAAAA3QAAAN8AAADiAAAA5gAAAOoKAADvEwAA8CUAAPI6AADzUQAA9GsAAPSJAAD1pQAA9b8A&#10;APXdAP8ABgD/AAMA/wAFAP8ACwD/ABAA/wAXAP8AIgD/AC0A/wA5AP8ARAD/AE0A/wBVAP8AXQD/&#10;AGQA/wBqAP8AcAD9AHYA+wB8APkAgwD3AIoA9QCSAPMAmwDwAKYA7gCzAOsAxADpAOQA5wD5AOYA&#10;/wDlAP8A0wD/AMcA/wC/AP8AuwD/AP8AAAD/AAAA/wAAAP8AAgD/AAsA/wASAP8AHQD/ACgA/wAz&#10;AP8APgD8AEcA+ABPAPQAVwDxAF0A7gBjAOwAaQDqAG8A6AB1AOYAfADkAIMA4gCLAN8AlQDcAJ8A&#10;2QCrANUAuwDSANQAzwDyAM0A/wDMAP8AxQD/ALoA/wC0AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/&#10;AAYA+QAPAPUAFwDzACIA8QAtAO0ANwDnAEAA4gBJAN8AUADbAFcA1wBdANQAYwDRAGgAzwBuAMwA&#10;dQDKAHwAyACEAMUAjQDCAJgAwACkAL0AsgC7AMYAuQDoALgA/QC3AP8AtgD/AK0A/wCnAP8AowD/&#10;AP8AAAD/AAAA/wAAAPUAAADrAAEA5AAMAN4AEwDZABwA0wAmANEAMADMADoAyABCAMQASgDAAFAA&#10;vQBWALsAXAC5AGEAtwBnALUAbQCzAHQAsQB8AK8AhQCtAJAAqgCcAKgAqgCmALsApQDaAKMA9QCj&#10;AP8AogD/AJ4A/wCaAP8AlwD/AP8AAAD+AAAA7wAAAN8AAADQAAAAxwAHAMEADwC8ABcAuQAgALcA&#10;KgC1ADMAsAA7AK0AQwCrAEkAqABPAKYAVQCkAFoAowBgAKEAZgCfAG0AnQB0AJwAfQCaAIgAmACU&#10;AJYAogCUALIAkgDJAJEA6wCRAP8AkAD/AJAA/wCMAP8AigD/APwAAADsAAAA2QAAAMcAAAC6AAAA&#10;sQACAKsADACnABIApAAbAKEAJACgACwAngA1AJsAPACYAEMAlgBJAJQATwCSAFQAkABaAI8AXwCN&#10;AGYAiwBtAIkAdgCIAIAAhgCMAIQAmgCCAKoAgQC+AIAA4ACAAPkAfwD/AH8A/wB/AP8AfgD/APEA&#10;AADYAAAAwgAAALMAAACoAAAAoAAAAJkABwCVAA4AkgAVAJAAHgCOACYAjQAuAIoANgCHAD0AhQBD&#10;AIQASQCCAE4AgQBUAH8AWQB+AGAAfABnAHoAbwB5AHoAdwCGAHUAlAB0AKMAcgC1AHIAzwBxAPEA&#10;cAD/AHAA/wBwAP8AcQD/AOEAAADEAAAAsAAAAKIAAACXAAAAkQAAAIsAAgCGAAsAgwARAIEAGAB/&#10;ACEAfQApAHwAMAB5ADcAeAA9AHYAQwB0AEkAcwBOAHIAVABwAFoAbwBiAG0AagBrAHQAagCAAGgA&#10;jgBnAJ0AZQCvAGUAxgBkAOgAZAD9AGMA/wBjAP8AZAD/AM8FAAC2BwAAowgAAJQIAACJBwAAggMA&#10;AH4AAAB7AAYAdwAOAHUAEwByABsAcQAjAG8AKwBtADIAbAA4AGoAPgBpAEQAZwBJAGYATwBlAFYA&#10;YwBdAGIAZQBgAG8AXwB7AF0AiQBcAJkAWwCqAFkAvwBZAOEAWAD4AFgA/wBYAP8AWQD/AMIMAACq&#10;DQAAlw4AAIkOAAB9DgAAdg0AAHEKAABvBgAAbQAKAGsAEABpABYAZwAeAGUAJgBjAC0AYQAzAGAA&#10;OQBfAD8AXQBFAFwASwBbAFIAWgBZAFgAYgBXAGwAVQB4AFMAhgBSAJYAUQCnAFAAuwBPAdsATgL0&#10;AE4D/wBOBP8ATgP/ALgQAAChEgAAjhMAAH8TAAB0EwAAbBIAAGcQAABlDgAAYwsDAGMGDABhBBEA&#10;XgMZAFwEIQBbBSgAWQYvAFgGNQBWBzsAVQdCAFQHSABTCE8AUQhWAFAJXwBOCWkATQl2AEsKhABJ&#10;CpQASAqmAEcKugBGCtgARQvzAEUM/wBFDP8ARQz/ALAUAACZFgAAhxgAAHgZAABtGAAAZRcAAF8W&#10;AABcEwAAWhEAAFoOBgBaDA0AVwwUAFUMHABTDSQAUg0rAFANMQBPDjgATg4+AE0ORQBLDk0ASg5V&#10;AEgPXgBHD2gARQ91AEMQhABBEJUAQBCmAD4QuwA9ENwAPRH2AD0R/wA9EP8APhD/AKkZAACSGwAA&#10;gRwAAHIdAABnHQAAXxwAAFkbAABVGQAAUxYAAFITAABSEQoAUBAQAE4RGABMESAAShInAEkSLgBI&#10;EzQARxM7AEUTQgBEE0kAQxRSAEEUWwA/FGUAPhVyADwVgQA6FZIAOBWkADcVuQA1FdgANRb1ADYW&#10;/wA2Fv8ANxX/AKMcAACNHgAAeyAAAG0hAABiIQAAWiEAAFQfAABQHgAATRsAAEwZAABLFgYASRYO&#10;AEcXFQBFFxwARBgkAEIYKgBBGDEAQBk4AD8ZPwA9GUYAPBpPADoaWAA5GmMANxtvADUbfgAzG5AA&#10;MhuiADAbtwAvG9MALxzzAC8b/wAwG/8AMBv/AJ0fAACIIgAAdyMAAGkkAABeJAAAViQAAFAjAABL&#10;IgAASCAAAEYdAABFHAIAQxwMAEEcEgA/HRkAPh0hADweJwA7Hi4AOh81ADkfPAA3H0QANh9MADQg&#10;VgAzIGAAMSBtAC8gfAAtIY4ALCGgACohtQApIdAAKSHyACkh/wAqIP8AKyD/AJkiAACEJQAAcyYA&#10;AGUnAABbJwAAUycAAEwmAABHJQAARCQAAEIhAAA/IQAAPSEJADshEAA5IhYAOCIeADYjJQA1IysA&#10;NCQyADMkOQAyJEEAMCRKAC8lUwAtJV4AKyVrAColegAoJYwAJiWfACQlswAjJc4AIyXwACQl/wAl&#10;JP8AJST/AJQlAACAJwAAbykAAGIqAABXKgAATyoAAEkpAABEKAAAQCcAAD0mAAA6JQAANyYGADUm&#10;DgA0JxQAMicbADEoIgAwKCkALygwAC0pNwAsKT8AKylHACkpUQAoKlwAJippACQqeAAjKooAISqd&#10;AB8qsgAeKswAHirvAB8p/wAgKf8AISj/AJAoAAB8KgAAbCsAAF8sAABULAAATCwAAEYsAABBKwAA&#10;PCsAADgqAAA1KgAAMisDADArDAAuLBEALSwYACwsHwAqLSYAKS0tACgtNAAnLjwAJi5FACQuTwAj&#10;LloAIS9nAB8vdgAdL4gAHC+bABovsAAYL8oAGC7tABku/wAbLf8AGy3/AIwrAAB4LQAAaC4AAFsv&#10;AABRLwAASS8AAEMvAAA+LgAAOS4AADQuAAAwLgAALS8AACswCgApMRAAJzEVACYxHAAlMiMAJDIq&#10;ACMyMQAhMzkAIDNCAB8zTAAdM1cAGzNkABo0dAAYNIYAFjSaABQzrgATM8gAEzPsABQz/wAVMv8A&#10;FjH/AIcuAAB0LwAAZTEAAFgxAABOMgAARjIAAEAxAAA7MQAANjEAADExAAArMwAAKDQAACU1BgAj&#10;Ng0AITYSACA3GQAfNyAAHjcnAB04LgAbODYAGjg/ABk4SQAXOVUAFTliABQ5cQASOYQAETmYABA5&#10;rQAOOMcADjjrABA4/wAQN/8AETb/AIMxAABwMgAAYTQAAFU0AABLNAAARDQAAD00AAA4NAAAMzQA&#10;AC01AAAoNwAAJDkAACA6AgAdOwsAGzwQABk9FQAYPRwAFz0jABY9KwAVPjMAFD48ABI+RgARPlIA&#10;ED5fAA8+bwAOPoEADD6VAAs+qQAKPsEACj3kAAs9+wAMPP8ADTv/AH00AABrNgAAXTcAAFE3AABI&#10;NwAAQTcAADs3AAA1NwAAMDcAACo5AAAlOwAAID0AABw/AAAXQQYAFEMNABJDEgARQxgAEUMfABBE&#10;JwAPRC8ADkQ5AA1EQwAMRE4AC0RbAAlEagAHRHwABkSQAARDpQACQ70AA0PgAAND9gAEQv8ABkH/&#10;AHg4AABnOQAAWToAAE46AABFOgAAPjoAADg6AAAzOgAALTsAACc9AAAhQAAAHEIAABdEAAATRgMA&#10;D0kKAA1KDwAMShQAC0obAAlKIwAISisAB0o0AAVKPgAESkkAAkpWAABKZQAASncAAEqLAABKoQAA&#10;SbkAAEndAABJ9QAASP8AAEj/AHI8AABiPQAAVT4AAEo+AABCPQAAPD0AADY9AAAvPgAAKUAAACNC&#10;AAAdRQAAF0cAABNKAAAPTAIAC08JAAdQDQADUREAAFEXAABRHgAAUSYAAFEvAABROQAAUUQAAFJR&#10;AABSYAAAUXIAAFGHAABRnQAAUbUAAFDYAABQ9QAAT/8AAE//AGxAAABdQQAAUUEAAEdBAABAQAAA&#10;OUAAADJBAAAqQwAAJEYAAB5IAAAXSwAAEk4AAA5RAAALUwEABlYHAABXDAAAWBAAAFgTAABZGQAA&#10;WiEAAFopAABaMwAAWj8AAFpMAABaWgAAWmwAAFqBAABZmQAAWbEAAFjRAABY9AAAV/8AAFf/AGVF&#10;AABYRQAATUUAAEVEAAA+RAAANUUAAC1HAAAlSgAAHk0AABhQAAASUwAADlYAAApZAAAEXAAAAF4E&#10;AABfCQAAYA0AAGEQAABiFQAAYxsAAGQjAABkLQAAZDgAAGRFAABkVAAAZGYAAGR7AABjkwAAY60A&#10;AGLMAABh8gAAYf8AAGD/AF9KAABTSgAASkkAAENIAAA5SQAAL0wAACdPAAAfUgAAGFUAABJZAAAN&#10;XQAACGAAAAJjAAAAZgAAAGgBAABpBQAAagoAAGsNAABtEQAAbhYAAHAdAABxJgAAcTEAAHA+AABw&#10;TgAAcF8AAHBzAABvjQAAb6cAAG7GAABt7wAAbP8AAGz/AFpPAABQTgAASE0AAD1OAAAzUQAAKVQA&#10;ACBYAAAYXAAAEWAAAAxkAAAGaAAAAGsAAABvAAAAcgAAAHQAAAB1AAAAdwQAAHgJAAB6DQAAfBAA&#10;AH0WAAB/HgAAgCgAAIA1AACARQAAf1YAAH9rAAB/hAAAfqAAAH2+AAB86QAAe/8AAHr/AFZUAABO&#10;UwAAQlQAADdWAAAsWgAAIl8AABhjAAARaAAAC20AAANyAAAAdgAAAHoAAAB9AAAAgAAAAIMAAACE&#10;AAAAhgAAAIcCAACJBwAAiwwAAI0QAACQFgAAkh8AAJIsAACSOwAAkk0AAJFiAACRegAAj5cAAI+0&#10;AACO4QAAjPsAAIz/AFVZAABIWgAAO10AAC9hAAAkZgAAGWwAABFyAAAKdwAAAn0AAACCAAAAhgAA&#10;AIsAAACOAAAAkQAAAJMAAACVAAAAlwAAAJkAAACbAAAAnQQAAJ8KAACiDwAApBYAAKYhAACmMQAA&#10;pkMAAKVXAACkcAAAo44AAKOrAACh0AAAoPUAAJ//AE5hAABAZAAAM2kAACduAAAbdQAAEXwAAAuD&#10;AAAAiQAAAI4AAACTAAAAmAAAAJ0AAAChAAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAAALIA&#10;AAC1CAAAuA4AALwWAAC8JQAAvDcAALtMAAC6ZAAAuYEAALeiAAC3wAAAt+oAALf8AEZrAAA5cAAA&#10;K3cAAB9/AAAThgAAC44AAAGVAAAAmwAAAKEAAACmAAAAqwAAALAAAACzAAAAtwAAALcAAAC6AAAA&#10;vAAAAL8AAADBAAAAxAAAAMcAAADKAAAAzQUAANEOAADUGQAA1CsAANRAAADTWAAA03QAANOSAADS&#10;sAAA0tMAANLyAD55AAAxgAAAI4gAABeRAAANmQAAA6AAAACnAAAArgAAALMAAAC4AAAAvQAAAMIA&#10;AADGAAAAygAAAMoAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADfAAAA4wAAAOcFAADrDwAA7B8A&#10;AO0zAADuSwAA72QAAO+CAADwnwAA8bkAAPHYAP8AAAD/AAAA/wAEAP8ACQD/AA4A/wAVAP8AHgD/&#10;ACkA/wA0AP8APwD/AEgA/wBQAP8AWAD/AF4A/wBlAP0AawD7AHEA+QB3APgAfgD2AIUA8wCNAPEA&#10;lwDuAKIA6wCvAOgAwADmAOAA4wD4AOIA/wDbAP8AywD/AMEA/wC5AP8AtAD/AP8AAAD/AAAA/wAA&#10;AP8AAAD/AAkA/wAQAP8AGQD/ACMA/wAuAP0AOQD5AEIA9QBKAPIAUgDuAFgA6wBeAOkAZADmAGoA&#10;5ABwAOIAdgDfAH0A3QCGANkAjwDVAJoA0QCnAM4AtgDLAM4AyQDwAMcA/wDFAP8AuwD/ALQA/wCt&#10;AP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD7AAIA9gANAPEAEwDtAB4A7AAoAOkAMgDjADsA3QBEANgA&#10;SwDTAFEA0ABYAM0AXQDLAGMAyQBoAMYAbwDEAHYAwgB+AL8AhwC8AJIAugCfALcArQC1AMEAsgDk&#10;ALEA/QCvAP8ArAD/AKUA/wCgAP8AnAD/AP8AAAD/AAAA+wAAAO4AAADkAAAA3AAIANMAEADPABgA&#10;ywAiAMkAKwDGADQAwQA9AL0ARAC6AEsAtwBRALUAVgCyAFwAsABhAK4AZwCsAG4AqgB2AKgAfwCm&#10;AIoAowCWAKEApQCfALYAnQDRAJwA8wCbAP8AnAD/AJYA/wCTAP8AkAD/AP8AAAD2AAAA5wAAANMA&#10;AADGAAAAvQADALgADQCzABMAsQAcAK8AJQCuAC4AqQA2AKYAPQCjAEQAoQBKAJ8ATwCdAFUAmwBa&#10;AJoAYACYAGYAlgBuAJQAdwCSAIEAkACOAI4AnACMAK0AigDDAIkA6ACIAP8AiQD/AIcA/wCFAP8A&#10;ggD/APMAAADjAAAAzAAAALwAAACwAAAApwAAAKEACACeAA8AmwAWAJkAHwCYACcAlgAvAJMANwCR&#10;AD0AjgBDAIwASQCLAE4AiQBUAIcAWQCFAGAAhABnAIIAbwCAAHoAfgCGAHwAlAB6AKQAeQC4AHgA&#10;2AB3APcAeAD/AHgA/wB3AP8AdQD/AOYAAADLAAAAtwAAAKgAAACeAAAAlgAAAI8ABACLAAwAiAAS&#10;AIcAGQCFACEAhAApAIIAMAB/ADcAfQA9AHwAQwB6AEgAeQBNAHcAUwB2AFkAdABhAHIAaQBxAHMA&#10;bwB/AG0AjQBsAJ0AagCvAGkAyABoAO0AaQD/AGkA/wBpAP8AaQD/ANIAAAC4AAAApQAAAJcAAACN&#10;AAAAhgAAAIEAAAB8AAgAeQAOAHcAFAB2ABwAdAAjAHMAKwBxADEAbwA3AG4APQBsAEMAawBIAGoA&#10;TgBoAFQAZwBbAGUAYwBjAG0AYgB4AGAAhwBfAJYAXQCoAF0AvgBcAOQAXAD7AFwA/wBcAP8AXAD/&#10;AMIAAACqAQAAmAMAAIkEAAB/AgAAeAAAAHQAAABwAAQAbQAMAGsAEQBpABcAaAAeAGYAJQBlACwA&#10;YwAyAGIAOABgAD0AXwBDAF4ASQBcAE8AWwBWAFoAXgBYAGgAVwBzAFUAgQBUAJEAUgCjAFEAtwBR&#10;ANYAUQD1AFEA/wBRAP8AUgD/ALYHAACfCQAAjQsAAH4MAABzCwAAbAoAAGgHAABlAwAAYwAHAGEA&#10;DQBfABMAXQAaAFwAIQBbACcAWQAtAFgAMwBWADkAVQA/AFQARQBTAEsAUQBSAFAAWgBPAGQATQBv&#10;AEwAfQBKAI0ASQCfAEgAsgBHAMwARwDvAEYA/wBHAP8ARwD/AKwMAACVDgAAgxAAAHUQAABrEAAA&#10;Yw8AAF4OAABbDAAAWgkCAFkECgBXAA8AVQAVAFMAHABSACMAUQApAE8ALwBOADUATQE7AEwBQQBK&#10;AkgASQJPAEgCVwBGA2EARQNtAEMDegBCA4sAQAOcAD8DrwA+A8gAPQTqAD0F/AA9Bv8APgb/AKQQ&#10;AACOEgAAfBMAAG4UAABkFAAAXBMAAFYSAABTEQAAUQ4AAFAMBQBQCQwATwcRAE0HFwBLCB8ASQgl&#10;AEgJKwBHCTEARgk4AEQKPgBDCkUAQgpNAEALVQA/C18APQtrADwLeQA6DIoAOAycADcMrwA1DMcA&#10;NQzpADUN/QA1Df8ANgz/AJ0TAACHFQAAdhcAAGkYAABeGAAAVhgAAFAXAABNFQAAShMAAEkRAABJ&#10;DgcASA0OAEYNEwBEDRoAQw4hAEIOKABADi4APw41AD4PPAA9D0MAOxBLADoQVAA4EF4ANhBrADQQ&#10;eQAyEIoAMRCcAC8QsAAtEMkALRHsAC0R/wAuEf8ALxD/AJcWAACCGQAAcRsAAGQcAABZHAAAURwA&#10;AEwbAABHGgAARBgAAEMVAABCEwIAQRILAEAREAA+EhcAPBIeADsTJQA6EysAOBMyADcTOQA2FEAA&#10;NBRIADMUUQAxFFwAMBVoAC4VdwAsFYgAKhWaACgVrgAnFccAJhXqACcV/wAoFf8AKRX/AJEaAAB9&#10;HAAAbR4AAGAfAABWHwAATh8AAEgeAABDHQAAQBwAAD4aAAA9GAAAOxcHADkWDgA4FxQANhcbADUY&#10;IgAzGCgAMhgvADEZNgAwGT0ALhlGAC0aTwArGlkAKhpmACgadAAmGoYAJBqZACIarQAhGsUAIBro&#10;ACEa/gAiGv8AIxr/AI0dAAB5HwAAaSEAAFwiAABSIgAASiIAAEQhAAA/IQAAPCAAADkeAAA4GwAA&#10;NRwEADQcDQAyHBIAMB0YAC8dHwAuHSUALR4sACseMwAqHjsAKR9DACcfTQAmH1cAJB9kACIfcgAg&#10;H4QAHx+XAB0fqwAbH8MAGx/nABsf/QAdH/8AHh7/AIkgAAB1IgAAZSMAAFkkAABPJQAARyUAAEEk&#10;AAA8IwAAOCMAADUiAAAzIAAAMCABAC4hCgAsIRAAKyEVACoiHAAoIiMAJyIpACYjMAAlIzgAIyNB&#10;ACIkSgAhJFUAHyRhAB0kcAAbJIIAGSSVABckqgAWJMEAFSTlABYk/AAXI/8AGSP/AIUiAABxJAAA&#10;YiYAAFYnAABMJwAARCcAAD4nAAA5JgAANSYAADElAAAuJAAAKyUAACklBwAnJg4AJSYTACQnGQAj&#10;JyAAIicnACEoLgAgKDYAHig+AB0oSAAbKVMAGSlfABgpbgAWKYAAFCmUABIpqAARKcAAESjkABEo&#10;+wATKP8AFCf/AIAlAABuJwAAXygAAFMpAABJKgAAQikAADspAAA2KQAAMigAAC4oAAAqKAAAJikA&#10;ACQqBAAiKwwAICsRAB8sFgAdLB0AHCwkABstKwAaLTMAGC08ABctRQAWLlAAFC5dABIubAARLn4A&#10;EC6SAA4upwANLb0ADS3fAA0t+QAOLP8AECz/AHwoAABqKgAAWysAAFAsAABGLAAAPywAADksAAA0&#10;KwAALysAACsrAAAmLAAAIi4AAB8vAAAcMAkAGjEOABkxEwAXMRoAFjIhABUyKAAUMjAAEzI5ABIz&#10;QwARM04AEDNbAA4zaQANM3oADDOOAAozogAIMrkACDLZAAgy9AAKMf8ACzH/AHcrAABmLQAAWC4A&#10;AE0vAABDLwAAPC4AADYuAAAxLgAALS4AACkuAAAjMAAAHzIAABszAAAXNQUAFDYMABI3EQARNxYA&#10;ETcdABA4JAAPOCwADjg1AA04PwAMOEoACzhXAAk4ZQAHOHYABTiKAAM4nwABN7UAATfTAAI38QAD&#10;Nv8ABTb/AHMuAABiMAAAVDEAAEkxAABBMQAAOTEAADQxAAAvMAAAKzAAACUyAAAgMwAAGzYAABc4&#10;AAATOgIAEDwJAA09DgAMPRMACz0ZAAo9IQAJPSkACD0xAAY+OwAFPkYAAz5SAAE+YQAAPnIAAD6G&#10;AAA9nAAAPbIAAD3QAAA88AAAPP8AADz/AG0yAABdMwAAUDQAAEY0AAA+NAAANzQAADIzAAAtMwAA&#10;JzQAACI2AAAdOAAAGDoAABQ9AAAQPwIADUEIAAlDDQAGRBEAA0QWAAJEHQAARCQAAEQtAABENgAA&#10;REEAAEROAABEXAAARG0AAESBAABEmAAAQ68AAEPNAABC8AAAQv8AAEL/AGg2AABYNwAATDgAAEM4&#10;AAA7NwAANTYAADA2AAApNwAAIzkAAB47AAAYPQAAE0AAABBCAAANRQEACEcHAANJDAAASQ8AAEoT&#10;AABLGQAASyAAAEsoAABLMgAASz0AAExJAABMVwAAS2gAAEt9AABLlAAASqwAAErKAABJ7wAASf8A&#10;AEn/AGI6AABUOwAASTsAAEA7AAA5OgAAMzkAACw6AAAlPAAAHz8AABlBAAATRAAAEEcAAAxJAAAI&#10;TAAAAk8FAABQCgAAUA0AAFEQAABSFQAAVBsAAFQjAABULAAAVDcAAFREAABUUgAAVGMAAFR3AABU&#10;jwAAU6gAAFLGAABS7QAAUf8AAFH/AFw/AABPPwAART8AAD4+AAA3PQAALz4AACdAAAAgQwAAGUYA&#10;ABNJAAAPTAAAC08AAAZSAAAAVAAAAFcCAABYBwAAWQsAAFoOAABbEQAAXRYAAF4dAABfJgAAXzEA&#10;AF49AABeTAAAXl0AAF5xAABdiQAAXaMAAFzBAABb6wAAWv8AAFr/AFZEAABLQwAAQ0IAADxBAAAy&#10;QgAAKUUAACFIAAAaSwAAE04AAA5SAAAKVQAAA1kAAABbAAAAXgAAAGAAAABiAgAAYwYAAGUKAABm&#10;DgAAaBEAAGoXAABrHwAAaykAAGs2AABrRQAAa1YAAGpqAABqggAAaZ0AAGi7AABn5wAAZv8AAGX/&#10;AFFIAABISAAAQUYAADdHAAAsSgAAI00AABtRAAATVQAADlkAAAhdAAABYQAAAGQAAABnAAAAagAA&#10;AGwAAABuAAAAcAAAAHIFAABzCQAAdQ0AAHcRAAB6GAAAeyEAAHsuAAB6PQAAek4AAHliAAB5eQAA&#10;eJYAAHezAAB14AAAdPwAAHP/AE5NAABHTAAAO00AADBPAAAmUwAAHFgAABNcAAANYQAABmYAAABq&#10;AAAAbwAAAHIAAAB2AAAAeQAAAHwAAAB9AAAAfwAAAIEAAACDAgAAhgcAAIgMAACLEQAAjhgAAI4k&#10;AACOMwAAjUQAAIxYAACLbwAAiowAAImqAACIzwAAhvcAAIX/AE1RAABBUwAANFUAAClaAAAeXwAA&#10;FGUAAA1qAAAFcAAAAHYAAAB7AAAAfwAAAIMAAACHAAAAigAAAI0AAACOAAAAkQAAAJMAAACVAAAA&#10;mAAAAJoFAACdDAAAoBEAAKMaAACjKAAAojoAAKFOAACgZQAAoIEAAJ6gAACdwQAAm+4AAJr/AEZZ&#10;AAA5XAAALWEAACFnAAAWbgAADnUAAAV7AAAAgQAAAIcAAACNAAAAkgAAAJYAAACaAAAAnQAAAJ8A&#10;AAChAAAApAAAAKYAAACoAAAAqwAAAK4AAACxAwAAtAsAALgRAAC5HgAAuS8AALhDAAC3WgAAtXYA&#10;ALSXAAC0tQAAseIAALD8AD9kAAAxaQAAJW8AABh3AAAPfwAABocAAACOAAAAlAAAAJoAAACgAAAA&#10;pQAAAKoAAACuAAAAsQAAALIAAAC1AAAAtwAAALoAAAC8AAAAvwAAAMMAAADGAAAAyQAAAM4KAADS&#10;EwAA0iMAANE3AADQTwAAzmoAAM2KAADKqwAAy8sAAMvvADdxAAApeAAAHYAAABGJAAAIkQAAAJoA&#10;AAChAAAApwAAAK0AAACzAAAAuQAAAL4AAADCAAAAxQAAAMYAAADJAAAAzAAAAM4AAADSAAAA1QAA&#10;ANoAAADeAAAA4QAAAOUAAADqCwAA6xcAAOorAADqQwAA6l4AAOp6AADrmQAA67UAAOvVAP8AAAD/&#10;AAAA/wABAP8ABwD/AA0A/wASAP8AGwD/ACUA/wAvAP8AOgD/AEMA/wBLAP8AUwD/AFoA/QBgAPsA&#10;ZgD6AGsA+AByAPYAeAD0AIAA8QCJAO8AkgDsAJ0A6QCqAOYAvADjANwA3wD3AN0A/wDMAP8AvgD/&#10;ALUA/wCwAP8ArQD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wANAP8AFAD/AB8A/wApAPsAMwD3AD0A&#10;8wBFAO8ATQDsAFMA6ABZAOUAXwDjAGUA4ABqAN0AcQDaAHgA1gCAANIAigDPAJUAzACiAMgAsgDF&#10;AMkAwgDtAMAA/wC7AP8AsAD/AKgA/wCkAP8AoQD/AP8AAAD/AAAA/QAAAPoAAAD4AAAA8AAJAOwA&#10;EQDoABkA5wAjAOUALQDeADYA1gA+ANEARgDNAEwAygBSAMgAWADFAF0AwwBjAMAAaQC+AHAAvAB4&#10;ALkAgQC3AI0AtACaALEAqQCuALwArADhAKoA/ACoAP8AoAD/AJkA/wCWAP8AlAD/AP8AAAD5AAAA&#10;8gAAAOcAAADbAAAA0QAEAMoADQDHABQAxAAdAMIAJgC/AC8AuwA3ALcAPwC0AEUAsQBLAK4AUQCs&#10;AFYAqgBcAKgAYQCmAGgAowBwAKEAeQCfAIQAnQCRAJoAoACYALEAlgDMAJUA8QCUAP8AkQD/AIsA&#10;/wCIAP8AhgD/APcAAADsAAAA3gAAAMkAAAC8AAAAtAAAAK8ACgCrABAAqQAXAKgAIACnACgAogAw&#10;AJ8AOACcAD4AmgBEAJgASgCWAE8AlABVAJMAWgCRAGEAjwBoAI0AcQCLAHsAiQCIAIcAlwCFAKgA&#10;gwC+AIEA5ACAAP8AgAD/AHwA/wB7AP8AeQD/AOkAAADXAAAAwQAAALEAAACmAAAAnQAAAJcABQCU&#10;AA0AkgASAJAAGgCPACIAjgAqAIsAMQCJADgAhwA+AIUAQwCDAEgAgQBOAH8AVAB+AFoAfABhAHoA&#10;aQB4AHMAdgB/AHUAjgBzAJ8AcQCzAHAA0ABvAPYAbwD/AG8A/wBtAP8AbAD/ANoAAAC/AAAArAAA&#10;AJ4AAACTAAAAjAAAAIUAAACCAAkAfwAPAH4AFQB9ABwAfAAkAHoAKwB3ADEAdQA3AHQAPQByAEIA&#10;cQBIAG8ATQBuAFMAbABaAGsAYgBpAGwAZwB4AGYAhgBkAJcAYgCqAGEAwgBgAOsAYQD/AGEA/wBh&#10;AP8AYAD/AMUAAACtAAAAmwAAAI0AAACDAAAAfAAAAHcAAAByAAUAcAAMAG4AEQBsABcAbAAeAGsA&#10;JQBpACwAZwAxAGYANwBkAD0AYwBCAGIASABgAE4AXwBVAF0AXQBcAGYAWgByAFkAgABXAJAAVgCj&#10;AFUAuQBUAN4AVAD7AFQA/wBVAP8AVQD/ALYAAACfAAAAjQAAAH8AAAB1AAAAbgAAAGkAAABmAAEA&#10;YwAJAGEADgBgABMAXwAZAF4AIABdACYAWwAsAFoAMgBYADcAVwA9AFYAQwBVAEkAUwBQAFIAWABR&#10;AGEATwBsAE4AegBMAIoASwCcAEoAsQBJAM4ASQDzAEkA/wBJAP8ASgD/AKoBAACUBQAAggcAAHQI&#10;AABqCAAAYwYAAF4EAABbAAAAWQAFAFcADABWABAAVAAVAFMAGwBSACIAUQAoAFAALQBOADMATQA4&#10;AEwAPgBLAEUASgBMAEgAVABHAF0ARgBoAEQAdQBDAIUAQQCYAEAAqwBAAMUAPwDqAD8A/wBAAP8A&#10;QAD/AKAIAACKCwAAeQ0AAGwNAABhDQAAWg0AAFULAABSCQAAUAYAAE8CCABOAA0ATAASAEsAFwBK&#10;AB4ASQAjAEcAKQBGAC8ARQA0AEQAOgBCAEEAQQBIAEAAUAA+AFoAPQBkADwAcgA6AIIAOQCUADgA&#10;pwA3AL4ANgDjADYA+QA2AP8ANwD/AJgNAACDDgAAchAAAGURAABbEQAAUxAAAE4QAABKDgAASA0A&#10;AEcKAwBHBwoARQQOAEQCEwBCAhoAQQIgAEADJQA+AysAPQQxADwENwA7BD4AOgVFADkFTgA3BVcA&#10;NgViADQGcAAyBoAAMQaSADAGpQAvBbsALgXdAC4G9QAtB/8ALgf/AJEQAAB9EQAAbBMAAF8UAABV&#10;FAAAThQAAEgTAABEEgAAQRAAAEAOAABADQYAQAoMAD4JEAA8CRYAOwocADkKIgA4CigANwsuADYL&#10;NQA1CzsAMwtDADIMTAAwDFYALwxhAC0MbwArDH8AKgySACgMpQAnDLsAJQzdACUN9QAmDf8AJw3/&#10;AIsSAAB3FAAAZxYAAFsXAABRGAAASRcAAEMXAAA/FQAAPBQAADoSAAA5EQEAOQ8IADgODQA3DhIA&#10;NQ4YADQOHwAyDiUAMQ8sADAPMgAvEDoALRBCACwQSwAqEFUAKBBhACYQbwAkEIAAIxCTACEQpwAf&#10;EL0AHhDgAB4R9wAfEP8AIBD/AIYUAABzFwAAYxkAAFcaAABNGwAARRoAAEAaAAA7GQAAOBgAADUW&#10;AAA0FAAAMxIEADISCwAxEhAALxIVAC0SHAAsEyIAKxMpACoTMAAoEzcAJxQ/ACYUSAAkFFMAIhRf&#10;ACAVbQAfFX4AHRWRABsVpQAZFbsAGBXeABgV+AAZFP8AGhT/AIIXAABvGgAAXxwAAFMdAABKHQAA&#10;Qh0AADwdAAA3HAAANBsAADEaAAAvGQAALhYAACwXCAArFg4AKRcTACgXGQAnGCAAJRgmACQYLQAj&#10;GDQAIhk9ACAZRgAeGVEAHRldABsaawAZGnwAFxqPABUaowAUGboAEhnbABMZ9gAUGf8AFRj/AH0a&#10;AABrHQAAXB8AAFAgAABHIAAAPyAAADkfAAA0HwAAMR4AAC0dAAArHAAAKRsAACcbBQAlGwwAJBwR&#10;ACIcFgAhHB0AIB0jAB8dKgAeHTIAHB46ABseRAAZHk4AFx5bABYeaQAUH3oAEh6NABEeogAQHrgA&#10;Dh7YAA8e9QAQHf8AER3/AHodAABnHwAAWSEAAE0iAABEIgAAPCIAADYiAAAyIQAALiEAACogAAAn&#10;IAAAJB8AACIgAgAgIAoAHiEPAB0hFAAcIRoAGyIhABkiJwAYIi8AFyI4ABUjQQAUI0wAEiNYABEj&#10;ZwAQI3gADiOLAA0jnwAMI7QACyPQAAsi8AAMIv8ADSH/AHYfAABkIgAAViMAAEskAABBJAAAOiQA&#10;ADQkAAAvIwAAKyMAACgjAAAkIwAAICMAAB0kAAAbJQcAGSYNABcmEQAWJhcAFSceABQnJQATJywA&#10;Eic1ABEoPwAQKEoADihWAA0oZAAMKHQACiiHAAkomwAHJ7EABSfMAAYn7AAHJv4ACCb/AHEiAABg&#10;JAAAUyYAAEgnAAA/JwAANyYAADEmAAAtJgAAKSUAACUlAAAiJQAAHScAABkoAAAWKgQAFCsLABIs&#10;EAARLBQAECwbABAsIgAOLCkADi0yAA0tOwALLUYACi1SAAgtYAAGLXAABC2DAAItmAAALK4AACzJ&#10;AAAs6wABK/wAAiv/AG0lAABdJwAATygAAEUpAAA8KQAANSkAAC8oAAArKAAAJycAACMnAAAfKAAA&#10;GyoAABcsAAATLgIAEDAIAA4xDQANMRIADDEXAAsxHgAKMSYACDIuAAcyNwAFMkIAAzJOAAEyXAAA&#10;MmwAADJ/AAAylQAAMawAADHHAAAw6gAAMPwAADD/AGgpAABYKgAATCsAAEEsAAA5LAAAMisAAC0r&#10;AAApKgAAJSoAACArAAAcLAAAFy4AABMwAAAQMgIADjQHAAo3DAAHNxAABTcUAAM3GwACNyIAADcq&#10;AAA4MwAAOD4AADhKAAA4WAAAOGgAADh8AAA3kgAAN6kAADbFAAA26gAANv0AADX/AGMsAABULgAA&#10;SC8AAD4vAAA2LgAAMC4AACstAAAnLQAAIi0AAB0vAAAYMQAAFDMAABA1AAAONwEACjoHAAY7CwAC&#10;PA4AAD0SAAA+FwAAPh4AAD4mAAA+LwAAPjoAAD5GAAA+VAAAPmQAAD53AAA+jwAAPacAAD3DAAA8&#10;6QAAPP0AADv/AF4wAABQMQAARDIAADsyAAA0MQAALjAAACkvAAAkMAAAHjIAABk0AAAUNgAAEDkA&#10;AA07AAAKPQAABUAFAABBCgAAQg0AAEMQAABEFAAARRoAAEYiAABGKwAARjUAAEZBAABGTwAARl8A&#10;AEZzAABFigAARaQAAETAAABD6AAAQ/4AAEL/AFg0AABLNQAAQTUAADk1AAAyNAAALTMAACY0AAAg&#10;NQAAGjgAABQ6AAAQPQAADUAAAAlCAAAERQAAAEcDAABIBwAASgsAAEsOAABMEQAAThUAAE8cAABP&#10;JQAATy8AAE88AABPSgAAT1oAAE5tAABOhQAATaAAAEy8AABL5wAAS/4AAEr/AFM5AABHOQAAPjkA&#10;ADc4AAAxNwAAKTcAACE5AAAbPAAAFT8AABBCAAAMRQAAB0gAAAJKAAAATQAAAE8AAABRBAAAUgcA&#10;AFQLAABVDgAAVxEAAFkXAABaHwAAWSkAAFk2AABZRAAAWVQAAFhnAABYfwAAV5oAAFa3AABV4wAA&#10;VP0AAFT/AE49AABDPQAAPDwAADU7AAAsPAAAJD4AABxBAAAVRAAAEEgAAAtLAAAFTgAAAFEAAABU&#10;AAAAVwAAAFkAAABbAAAAXQIAAF4GAABgCwAAYg4AAGQSAABnGAAAZyIAAGYuAABmPAAAZk0AAGVg&#10;AABldwAAZJMAAGOxAABh3QAAYPwAAF//AElCAABBQQAAOj8AADBAAAAmQwAAHkYAABVKAAAQTgAA&#10;ClIAAANWAAAAWgAAAF0AAABgAAAAYwAAAGUAAABnAAAAaQAAAGsBAABtBQAAbwoAAHIOAAB1EgAA&#10;dxsAAHYmAAB2NQAAdUYAAHRZAAB0bwAAc4sAAHKpAABwzQAAb/cAAG7/AEZGAABARQAANUYAACpI&#10;AAAgTAAAF1EAABBWAAAJWgAAAV8AAABjAAAAaAAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsA&#10;AAB9AAAAgAMAAIMIAACGDQAAiRMAAIodAACKKwAAiTwAAIhPAACGZgAAhYEAAISgAACCwgAAgfAA&#10;AH//AEZLAAA6TAAALk8AACNTAAAYWAAAEF4AAAlkAAAAaQAAAG8AAAB0AAAAeAAAAHwAAACBAAAA&#10;hAAAAIcAAACIAAAAiwAAAI4AAACQAAAAkwAAAJYAAACZBwAAnQ0AAKEUAACgIQAAoDEAAJ5EAACd&#10;WwAAnHYAAJmWAACZtQAAluUAAJX+AD9SAAAyVQAAJloAABtgAAARZwAACW0AAAB0AAAAewAAAIEA&#10;AACGAAAAiwAAAJAAAACUAAAAlwAAAJkAAACcAAAAnwAAAKEAAACkAAAApwAAAKoAAACtAAAAsQYA&#10;ALUNAAC4FgAAtyYAALY5AAC1UAAAtGoAALKJAACwqgAArs8AAK31ADdcAAArYQAAHmgAABNwAAAL&#10;eAAAAIAAAACHAAAAjgAAAJUAAACaAAAAnwAAAKQAAACoAAAArAAAAK0AAACwAAAAswAAALUAAAC4&#10;AAAAuwAAAL8AAADDAAAAxwAAAMsFAADRDgAA0RsAANAuAADPRQAAzV8AAMt+AADJngAAyL4AAMXp&#10;AC9pAAAjcAAAFnkAAA2BAAABiwAAAJMAAACbAAAAogAAAKgAAACuAAAAtAAAALgAAAC9AAAAwAAA&#10;AMIAAADFAAAAyAAAAMsAAADOAAAA0QAAANYAAADbAAAA3wAAAOQAAADoBgAA6xEAAOojAADqOgAA&#10;6VQAAOdyAADlkwAA47MAAOPUAP8AAAD/AAAA/wAAAP8ABAD/AAsA/wAQAP8AFwD/ACEA/wArAP8A&#10;NQD/AD4A/wBHAP8ATgD/AFUA/ABbAPoAYQD4AGYA9gBtAPQAcwDyAHsA7wCEAO0AjgDqAJkA5gCn&#10;AOMAuQDfANUA2wD3ANYA/wDAAP8AsgD/AKoA/wClAP8AogD/AP8AAAD/AAAA/gAAAPwAAAD8AAMA&#10;/gALAP8AEQD/ABoA/QAkAPkALgD0ADgA8ABAAOwASADpAE4A5gBUAOIAWgDfAF8A3ABlANgAawDU&#10;AHIA0AB7AM0AhQDKAJEAxwCeAMMArgDAAMUAvQDrALsA/wCwAP8ApAD/AJwA/wCYAP8AlQD/AP8A&#10;AAD6AAAA9AAAAPEAAADyAAAA6gAFAOcADgDiABUA4QAeAOEAKADYADEA0AA5AMsAQADIAEcAxQBN&#10;AMIAUwC/AFgAvQBeALsAZAC5AGsAtgBzALQAfACxAIgArgCVAKsApACoALgApgDcAKMA+wCfAP8A&#10;lQD/AI8A/wCLAP8AiQD/APkAAADvAAAA5wAAAN8AAADPAAAAyAAAAMEACgC/ABEAvAAYALsAIQC5&#10;ACoAtAAyALEAOgCuAEAAqwBGAKgATACmAFEAowBWAKEAXACfAGMAnQBqAJsAcwCZAH4AlgCMAJQA&#10;mwCSAK0AkADHAI4A8ACNAP8AhgD/AIAA/wB9AP8AfAD/AO0AAADgAAAA0QAAAL8AAACzAAAAqgAA&#10;AKYABQCiAA0AoQATAKAAGwCfACMAmwArAJgAMgCVADkAkwA/AJEARACPAEoAjgBPAIwAVQCKAFsA&#10;iABjAIYAawCEAHYAggCCAIAAkgB+AKMAfAC6AHoA4QB5AP8AdwD/AHIA/wBwAP8AbwD/AN0AAADL&#10;AAAAtgAAAKcAAACdAAAAlAAAAI4AAQCLAAoAiQAQAIgAFQCHAB0AhwAlAIQALACCADIAfwA4AH0A&#10;PQB7AEMAeQBIAHgATgB2AFQAdQBbAHMAYwBxAG4AbwB6AG0AiQBsAJoAagCuAGkAzABoAPYAZwD/&#10;AGUA/wBkAP8AYwD/AMoAAAC0AAAAoQAAAJMAAACJAAAAggAAAHsAAAB4AAUAdgAMAHUAEQB0ABgA&#10;cwAfAHIAJQBwACwAbgAyAGwANwBqADwAaQBCAGgASABmAE4AZQBVAGMAXQBiAGYAYAByAF4AgABd&#10;AJIAWwClAFoAvgBZAOkAWQD/AFkA/wBYAP8AWAD/ALkAAACiAAAAkAAAAIMAAAB5AAAAcQAAAG0A&#10;AABpAAEAZgAJAGUADgBkABMAYwAZAGMAIABhACYAYAAsAF4AMQBcADcAWwA8AFoAQgBYAEgAVwBP&#10;AFYAVwBUAGAAUwBsAFEAeQBQAIoATwCeAE4AtABNANoATQD7AE0A/wBNAP8ATQD/AKoAAACUAAAA&#10;ggAAAHUAAABrAAAAZAAAAGAAAABdAAAAWgAFAFgADABXABAAVgAVAFYAGwBVACEAUwAnAFIALABR&#10;ADEATwA3AE4APQBNAEMATABKAEoAUgBJAFsASABmAEYAcwBFAIQARACXAEMArABCAMkAQgDxAEIA&#10;/wBDAP8AQwD/AJ4AAACJAAAAeAMAAGoEAABhBAAAWgMAAFUBAABSAAAAUAACAE4ACQBNAA0ATAAR&#10;AEsAFwBKABwASQAiAEgAJwBHAC0ARQAyAEQAOABDAD4AQgBFAEEATQA/AFYAPgBhAD0AbgA7AH4A&#10;OgCRADkApgA4AL8AOADoADgA/wA5AP8AOQD/AJUDAACABwAAbwkAAGIKAABYCwAAUQoAAEwIAABJ&#10;BgAARwMAAEYABgBEAAsAQwAPAEIAEwBBABgAQQAeAD8AIwA+ACkAPQAuADsANAA6ADoAOQBBADgA&#10;SQA3AFIANgBdADQAagAzAHoAMgCMADEAoQAwALgALwDeAC8A+QAvAP8AMAD/AIwJAAB4DAAAaA0A&#10;AFwOAABSDgAASw4AAEUNAABBDAAAPwoAAD4IAgA9BAgAPAENADsAEAA6ABUAOQAaADgAIAA2ACUA&#10;NQArADQAMAAzADcAMgA+ADEARgAvAFAALgBaAC0AZwArAHcAKgCJACkAnQAoALMAJwDRACcA8gAn&#10;AP8AJwD/AIYMAAByDgAAYxAAAFYRAABNEQAARREAAEAQAAA8DwAAOQ4AADcNAAA2CwQANggKADUG&#10;DgA0BRIAMgQXADEFHAAwBSIALwUoAC4GLgAtBjQAKwY8ACoGRAApB04AJwdZACYHZQAkB3UAIweH&#10;ACIHmwAgBrAAIAbLAB8F7QAfBv4AHwf/AIAOAABtEQAAXhIAAFITAABIEwAAQRMAADsTAAA3EgAA&#10;NBEAADIQAAAwDwEAMA0GADALCwAvChAALQoUACwLGQAqCx8AKQslACgMKwAnDDIAJgw6ACQMQwAj&#10;DE0AIQ1YACANZQAeDXUAHA2IABoNnAAZDbEAGAzKABcM6wAXDfwAGAz/AHsRAABpEwAAWhUAAE4W&#10;AABFFgAAPRYAADgVAAAzFQAAMBQAAC0TAAArEgAAKhADACoPCAApDg0AKA4RACYOFgAlDx0AJA8j&#10;ACMPKQAhEDEAIBA5AB4QQgAdEEwAGxBYABkQZgAXEHYAFRCJABQQngASELMAERDOABEQ7gASEP4A&#10;EhD/AHcTAABlFQAAVxcAAEsYAABCGQAAOhkAADQYAAAwFwAALBcAACkWAAAnFQAAJhQBACUSBAAj&#10;EgsAIhIPACESFAAgEhoAHhMgAB0TJwAcEy4AGhM2ABkUQAAXFEoAFhRWABQUZAASFHQAERSHABAU&#10;nAAOFLEADRTKAA0U6wAOE/4ADhP/AHMVAABhGAAAUxoAAEgbAAA/GwAANxsAADIaAAAtGgAAKRkA&#10;ACYYAAAkGAAAIhcAACAWAQAeFggAHRYNABsXEgAaFxcAGRcdABgYJAAWGCsAFRg0ABQYPQASGUgA&#10;ERlUABAZYgAOGXIADRmEAAwZmAAKGa0ACRjGAAkY5wAJGPoAChf/AG8YAABeGgAAUBwAAEUdAAA8&#10;HQAANR0AAC8dAAAqHAAAJhsAACMbAAAhGgAAHhoAABwaAAAaGwUAGBsMABYcEAAVHBUAFBwbABMc&#10;IgASHSkAER0xABAdOwAOHUUADR5RAAweXgAKHm0ACR6AAAcelAAFHaoAAx3CAAMd5gAEHPgABRz/&#10;AGsaAABbHQAATR4AAEIfAAA6HwAAMh8AAC0fAAAoHgAAJB4AACEdAAAeHQAAHB0AABgeAAAVHwIA&#10;EyAJABIhDgAQIRIAECEYAA4hHwAOIiYADSIuAAwiNwAKIkEACSJNAAciWgAFImkAAyJ8AAEikQAA&#10;IqgAACHAAAAh5QAAIPgAACD/AGcdAABXHwAASiEAAEAhAAA3IgAAMCEAACohAAAmIAAAIiAAAB8f&#10;AAAcHwAAGSAAABYhAAASIwIAECQHAA4mDAAMJhAACyYVAAomHAAJJiIACCYqAAYnMwAEJz0AAydJ&#10;AAEnVgAAJ2YAACd5AAAnjwAAJqYAACa/AAAl5AAAJfkAACT/AGMgAABUIgAARyMAAD0kAAA0JAAA&#10;LiMAACgjAAAkIgAAISIAAB4hAAAaIgAAFyMAABMkAAAQJgIADigHAAsqCwAIKw4ABisTAAQrGAAC&#10;Kx8AASwnAAAsMAAALDoAACxFAAAsUwAALGMAACx2AAAsjAAAK6QAACu+AAAq5AAAKvoAACn/AF8j&#10;AABQJQAARCYAADomAAAyJgAAKyYAACYlAAAjJAAAHyQAABskAAAXJQAAFCcAABEpAAAOKwIACy0G&#10;AAcvCwAEMA4AADARAAAxFQAAMRwAADEjAAAyLAAAMjYAADJCAAAyTwAAMl8AADJyAAAxiQAAMaIA&#10;ADC8AAAw5AAAL/sAAC//AFonAABMKAAAQCkAADcpAAAvKQAAKSgAACUnAAAhJgAAHCcAABgoAAAU&#10;KgAAESwAAA4uAAALMAEABzIFAAM0CQAANQwAADYPAAA3EgAAOBgAADggAAA4KAAAODIAADk9AAA5&#10;SwAAOVsAADhuAAA4hQAAN58AADe6AAA25AAANfwAADX/AFUqAABILAAAPSwAADQsAAAtKwAAKCoA&#10;ACQpAAAeKgAAGSsAABQtAAARLwAADTEAAAo0AAAHNgAAAjgEAAA6BwAAOwoAAD0NAAA+EAAAQBQA&#10;AEAbAABAJAAAQC4AAEA5AABARwAAQFYAAEBpAABAgAAAP5sAAD63AAA94wAAPPwAADz/AFAvAABD&#10;LwAAOS8AADIvAAAsLQAAJywAACAtAAAaLwAAFTEAABEzAAANNgAACTgAAAU7AAAAPQAAAEABAABB&#10;BAAAQwcAAEULAABGDgAASBEAAEoWAABKHgAASigAAEo0AABJQgAASVEAAElkAABIewAASJcAAEe0&#10;AABG4AAARfwAAET/AEozAAA/MwAANjMAADAxAAAqMAAAIzEAABwzAAAWNQAAETgAAA07AAAIPgAA&#10;A0EAAABDAAAARgAAAEgAAABKAAAATAQAAE4HAABPCwAAUQ4AAFQSAABVGQAAVSIAAFQuAABUPAAA&#10;VEsAAFNeAABTdAAAUpAAAFGuAABQ1wAAT/sAAE7/AEU3AAA8NwAANTYAAC80AAAmNQAAHjcAABc6&#10;AAARPQAADEEAAAdEAAAASAAAAEoAAABNAAAAUAAAAFMAAABVAAAAVwAAAFgCAABbBgAAXQsAAF8O&#10;AABiEwAAYhsAAGInAABiNAAAYUUAAGBXAABgbQAAX4kAAF2nAABczAAAWvgAAFn/AEE8AAA6OwAA&#10;NDkAACo6AAAhPAAAGEAAABFDAAAMRwAABksAAABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAA&#10;YwAAAGUAAABnAQAAagUAAG0KAABwDgAAcxUAAHIgAAByLQAAcT0AAHBPAABvZQAAboAAAG2fAABr&#10;wQAAafEAAGj/AD9AAAA5PgAALj8AACRCAAAaRgAAEkoAAAxPAAAEVAAAAFgAAABdAAAAYQAAAGUA&#10;AABoAAAAawAAAG4AAABxAAAAcwAAAHUAAAB4AAAAewAAAH4DAACBCgAAhQ8AAIcXAACGJAAAhTQA&#10;AIRGAACCXQAAgXYAAH+WAAB+tgAAfOcAAHr/AD9EAAAzRQAAKEgAAB1MAAATUgAADFcAAANdAAAA&#10;YwAAAGgAAABtAAAAcQAAAHYAAAB6AAAAfgAAAIEAAACDAAAAhgAAAIkAAACLAAAAjgAAAJIAAACV&#10;AQAAmQkAAJ4QAACeGgAAnSkAAJw8AACaUgAAmGwAAJaLAACUqgAAktQAAJD6ADhLAAAsTgAAIFMA&#10;ABVZAAANYAAAA2cAAABuAAAAdAAAAHoAAACAAAAAhAAAAIoAAACOAAAAkgAAAJUAAACXAAAAmgAA&#10;AJ0AAACgAAAAowAAAKcAAACrAAAArwAAALQJAAC4EAAAtx4AALUwAACzRgAAsWAAAK9+AACsoAAA&#10;q8EAAKnuADFVAAAkWwAAGGEAAA5pAAAFcQAAAHkAAACBAAAAiAAAAI8AAACUAAAAmgAAAJ8AAACk&#10;AAAAqAAAAKkAAACsAAAArwAAALMAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMsAAADRCgAA0xQAANEl&#10;AADQOwAAzVQAAMpxAADIkgAAxbMAAMPeACliAAAcaQAAEXEAAAd7AAAAhAAAAI0AAACVAAAAnQAA&#10;AKMAAACpAAAArwAAALQAAAC5AAAAvAAAAL4AAADCAAAAxQAAAMgAAADMAAAA0AAAANQAAADaAAAA&#10;3wAAAOQAAADqAAAA7gwAAO0aAADsLwAA6kkAAOhlAADmhgAA5KUAAOLGAP8AAAD/AAAA/wAAAPwA&#10;AQD8AAgA/gAOAP8AFAD/AB0A/wAmAP8AMAD/ADoA/wBCAP8ASQD+AFAA+wBWAPkAXAD2AGIA9ABo&#10;APIAbwDwAHYA7QB/AOoAiQDnAJUA5ACjAOAAtQDbANAA1QD2AMoA/wC2AP8AqAD/AJ8A/wCaAP8A&#10;lgD/AP8AAAD7AAAA9gAAAPMAAADzAAAA9gAJAPoADgD9ABYA+wAgAPcAKgDyADMA7QA7AOkAQwDm&#10;AEkA4gBPAN4AVQDbAFsA1gBgANIAZwDPAG4AzAB2AMkAgADGAIwAwgCaAL8AqgC7AMEAuADpALYA&#10;/wCnAP8AmgD/AJIA/wCNAP8AigD/APoAAADxAAAA6gAAAOcAAADnAAAA5AABAOAACwDbABEA2gAa&#10;ANsAIwDRACwAygA0AMYAOwDCAEIAvwBIALwATgC6AFMAuABZALYAXwCzAGYAsQBuAK4AdwCsAIMA&#10;qQCRAKYAoQCjALUAoADYAJ4A+wCVAP8AiwD/AIUA/wCAAP8AfgD/AO8AAADjAAAA2gAAANMAAADG&#10;AAAAvwAAALkABgC3AA4AtAAUALQAHQCzACUArgAtAKsANACnADsApABBAKEARgCfAEwAnQBRAJsA&#10;VwCZAF4AlwBlAJUAbgCTAHkAkACHAI4AlwCMAKkAiQDEAIgA7wCFAP8AfAD/AHYA/wBzAP8AcgD/&#10;AOAAAADQAAAAxgAAALYAAACpAAAAoQAAAJ0AAQCZAAoAmAAQAJgAFgCXAB4AlAAmAJEALQCPADQA&#10;jAA6AIoAPwCIAEUAhwBKAIUAUACDAFYAgQBeAIAAZgB+AHEAfAB9AHkAjQB3AKAAdQC2AHMA3wBy&#10;AP8AbgD/AGkA/wBnAP8AZQD/AMwAAAC+AAAAqwAAAJ0AAACTAAAAigAAAIUAAACCAAUAgAANAH8A&#10;EQB/ABgAgAAgAH0AJgB6AC0AdwAzAHUAOAB0AD4AcgBDAHAASQBvAE8AbQBWAGwAXgBqAGgAaAB1&#10;AGcAhABlAJYAZACrAGIAyQBhAPYAYAD/AFwA/wBbAP8AWgD/AL0AAACpAAAAlwAAAIkAAAB+AAAA&#10;eAAAAHMAAABvAAEAbQAJAGwADgBrABMAawAZAGoAIABoACYAZgAsAGUAMgBjADcAYgA8AGAAQgBf&#10;AEgAXQBPAFwAVwBaAGEAWQBtAFcAewBWAI4AVQCiAFMAuwBSAOkAUgD/AFAA/wBPAP8ATwD/AK0A&#10;AACYAAAAhgAAAHgAAABuAAAAZwAAAGMAAABgAAAAXQAFAFwACwBbABAAWwAVAFsAGwBaACEAWAAm&#10;AFYALABUADEAUwA2AFIAPABRAEIATwBJAE4AUQBNAFsASwBmAEoAdABJAIUASACZAEcAsQBGANgA&#10;RgD8AEUA/wBFAP8ARQD/AJ8AAACJAAAAeAAAAGwAAABiAAAAWwAAAFYAAABTAAAAUQACAE8ACABP&#10;AA0ATgARAE4AFgBNABwATAAhAEoAJgBJACwASAAxAEcANwBFAD0ARABEAEMATABCAFUAQABgAD8A&#10;bgA+AH4APQCSADwAqQA7AMcAOwDzADsA/wA7AP8APAD/AJMAAAB+AAAAbgAAAGEAAABYAAAAUQAA&#10;AEwAAABJAAAARwAAAEUABQBEAAsAQwAOAEMAEgBDABcAQgAdAEAAIgA/ACcAPgAsAD0AMgA7ADgA&#10;OgA/ADkARwA4AFAANwBbADUAaAA0AHgAMwCMADIAogAxALwAMQDnADEA/wAyAP8AMwD/AIkAAAB2&#10;AwAAZgUAAFkHAABQBwAASQYAAEMFAABAAwAAPgEAADwAAwA7AAgAOgANADoAEAA5ABQAOQAZADcA&#10;HgA2ACMANQAoADQALgAzADQAMgA7ADAAQwAvAEwALgBXAC0AZAAsAHMAKwCHACoAnAApALUAKQDc&#10;ACkA+wApAP8AKgD/AIEEAABuCAAAXwoAAFMLAABKCwAAQgsAAD0KAAA5CQAANggAADUFAAA0AgYA&#10;MwAKADIADgAxABEAMQAVADAAGgAvAB8ALgAkACwAKgArADAAKgA3ACkAPwAoAEkAJwBUACYAYAAk&#10;AG8AIwCCACIAlwAhAK4AIQDMACEA8wAhAP8AIgD/AHsJAABoDAAAWg0AAE4OAABFDgAAPQ4AADgN&#10;AAAzDQAAMAwAAC4LAAAtCQMALQYIACwEDAArAg8AKgESACkBFwAoARwAJwAhACYAJwAlAC0AJAA0&#10;ACMBPQAiAUYAIQFRAB8BXQAeAWwAHAF/ABsAlAAaAKoAGgDFABoA6wAZAP8AGgD/AHUMAABkDgAA&#10;VQ8AAEoQAABAEAAAORAAADMQAAAvDwAALA4AACkOAAAnDQEAJwwFACcKCgAmCA0AJQcQACQGFAAi&#10;BhkAIQYfACAHJAAfBysAHgcyAB0HOgAcCEQAGghPABkIXAAXCGsAFgh9ABUHkQAUB6cAEwa/ABIF&#10;5AASBfoAEgX/AHEOAABfEAAAUREAAEYSAAA9EgAANhIAADASAAArEQAAKBEAACUQAAAjEAAAIg4E&#10;ACENBwAhDAsAIAsOAB8LEgAdCxcAHAwcABsMIgAaDCkAGQwxABgMOQAWDUMAFQ1PABMNXAASDWsA&#10;EA1+AA8NkgAODacADQy+AA0M4AANDPUADQz/AG0QAABcEQAAThMAAEMUAAA6FAAAMhQAAC0UAAAo&#10;EwAAJRMAACISAAAgEQAAHhEDABwQBQAcDwgAGw8MABoOEAAZDxQAFw8aABYPIQAVECgAFBAwABIQ&#10;OQAREEQAEBBQAA4QXQANEGsADBB8AAsQkAAJEKUACBC8AAcQ3wAHEPQABw//AGkRAABYFAAASxUA&#10;AEAWAAA3FgAAMBYAACoWAAAmFQAAIhUAAB8UAAAdEwAAGhMCABkSBAAXEgYAFhIKABUSDgAUEhIA&#10;EhIYABETHgAREyUAEBMuAA4TNwANFEAADBRLAAsUWAAJFGcABxR4AAYUjQAEFKMAAxO7AAIT3QAB&#10;EvQAAhL/AGUTAABVFgAASBcAAD0YAAA0GAAALRgAACgYAAAjFwAAIBcAAB0WAAAaFQAAGBUCABYV&#10;BAAUFQUAEhYIABEWDQAQFxAADhcVAA4XGwANFyIADBcpAAsYMgAJGDwABxhHAAUYVAAEGGMAAhh1&#10;AAEYiwAAF6EAABe5AAAX3QAAFvUAABb/AGEWAABSGAAARRoAADsaAAAyGgAAKxoAACUaAAAhGQAA&#10;HhgAABsYAAAYFwAAFhcCABQXAwASGAUAEBkHAA4bCwAMGw8ACxsTAAobGAAIHB8ABxwmAAUcLwAE&#10;HDgAAhxEAAAdUQAAHWAAAB1yAAAciAAAHKAAABu5AAAb3gAAGvYAABr/AF4YAABPGgAAQhwAADgc&#10;AAAvHQAAKRwAACMcAAAfGwAAHBoAABkZAAAXGQEAFBkCABIaAwAQGwQADh0HAAweCwAJHw4ABiAR&#10;AAUgFgADIBwAASEjAAAhKwAAITUAACFAAAAhTgAAIV0AACFvAAAhhgAAIJ4AACC4AAAf3gAAHvgA&#10;AB7/AFobAABLHQAAPx4AADUfAAAtHwAAJx4AACIdAAAeHQAAGxwAABgbAAAVGwAAEhwAABAdAgAO&#10;HwQADCEGAAkiCgAFIw0AAiQQAAAlEwAAJRkAACYgAAAmKAAAJjIAACY9AAAmSgAAJloAACZsAAAm&#10;gwAAJZwAACW3AAAk3wAAI/kAACP/AFUeAABHIAAAPCEAADIhAAArIQAAJSAAACAfAAAdHgAAGh0A&#10;ABYeAAATHgAAECAAAA4hAAAMIwIACCUFAAUnCQAAKAsAACoOAAArEQAALBYAACwdAAAsJQAALC4A&#10;ACw6AAAsRwAALFYAACxpAAAsgAAAK5oAACq1AAAp3wAAKfsAACj/AFEiAABEIwAAOCQAAC8kAAAo&#10;IwAAIyIAAB8hAAAcIAAAFyAAABMhAAAQIwAADiQAAAsmAAAIKAAABCoEAAAsBwAALgkAADAMAAAx&#10;DwAAMxMAADMZAAAzIQAAMyoAADM1AAAzQwAAM1IAADNlAAAyewAAMpcAADGzAAAw3gAAL/sAAC7/&#10;AEwlAAA/JgAANScAAC0mAAAnJQAAIiQAAB4jAAAZIwAAFCQAABEmAAAOKAAACyoAAAcsAAADLwAA&#10;ADECAAAzBAAANQcAADcKAAA5DQAAOhAAADsVAAA7HQAAOyYAADsxAAA7PgAAO04AADtgAAA6dwAA&#10;OZIAADiwAAA32wAANvwAADX/AEcpAAA7KgAAMioAACspAAAlJwAAISYAABsnAAAVKAAAESoAAA4s&#10;AAAKLwAABjEAAAE0AAAANgAAADgAAAA7AQAAPQQAAD8HAABBCgAAQw4AAEURAABFGAAARSEAAEUs&#10;AABEOQAAREgAAERbAABDcQAAQo0AAEGrAABA0gAAP/oAAD7/AEItAAA4LgAALy0AACkrAAAkKgAA&#10;HSoAABcsAAARLgAADTEAAAk0AAAENwAAADoAAAA8AAAAPwAAAEEAAABEAAAARgAAAEgDAABKBwAA&#10;TAsAAE4OAABQEwAAUBwAAFAnAABPNAAAT0MAAE9VAABOagAATYYAAEykAABKygAASfgAAEj/AD4y&#10;AAA1MQAALi8AACkuAAAgLgAAGTEAABIzAAAONwAACToAAAI9AAAAQAAAAEQAAABHAAAASQAAAEwA&#10;AABPAAAAUQAAAFMAAABVAQAAWAYAAFoLAABdDgAAXxUAAF4gAABeLAAAXTwAAFxOAABbYwAAWn4A&#10;AFidAABXwAAAVfIAAFT/ADo2AAAzNAAALTIAACQzAAAbNgAAEzkAAA49AAAIQQAAAEUAAABJAAAA&#10;TAAAAFAAAABTAAAAVgAAAFkAAABbAAAAXQAAAGAAAABiAAAAZQAAAGgFAABrCwAAbxAAAG8YAABu&#10;JQAAbTQAAG1GAABrWwAAanUAAGiUAABmtgAAZOkAAGL/ADg5AAAyNwAAKDkAAB47AAAVPwAADkQA&#10;AAdJAAAATQAAAFIAAABWAAAAWgAAAF4AAABiAAAAZQAAAGgAAABrAAAAbQAAAHAAAABzAAAAdgAA&#10;AHkAAAB9BAAAgQsAAIURAACEHQAAgiwAAIA+AAB+VAAAfmsAAHuKAAB6qgAAd9YAAHX9ADg9AAAs&#10;PgAAIkEAABdGAAAPSwAAB1EAAABXAAAAXAAAAGIAAABmAAAAawAAAG8AAAB0AAAAeAAAAHsAAAB+&#10;AAAAgAAAAIMAAACGAAAAigAAAI0AAACRAAAAlgMAAJsMAACdEwAAmyEAAJozAACXSQAAlGIAAJN/&#10;AACQoAAAjsUAAIzzADFEAAAlSAAAGk0AABBTAAAIWgAAAGEAAABoAAAAbgAAAHQAAAB5AAAAfwAA&#10;AIQAAACJAAAAjQAAAJEAAACTAAAAlgAAAJkAAACdAAAAoAAAAKQAAACoAAAArAAAALIDAAC3DQAA&#10;txcAALUoAACyPgAAsFYAAKxzAACqlAAAqbQAAKXlACpPAAAeVAAAElsAAApiAAAAagAAAHMAAAB7&#10;AAAAggAAAIkAAACOAAAAlAAAAJoAAACfAAAApAAAAKYAAACpAAAArQAAALAAAACzAAAAtwAAALsA&#10;AADAAAAAxQAAAMsAAADRBAAA1Q4AANMdAADQMgAAzUsAAMpmAADGhwAAwqkAAMHLACJbAAAWYgAA&#10;DGsAAAF0AAAAfQAAAIcAAACQAAAAlwAAAJ4AAACkAAAAqwAAALEAAAC2AAAAugAAALwAAADAAAAA&#10;xAAAAMgAAADLAAAAzwAAANQAAADaAAAA4AAAAOYAAADrAAAA8QYAAPATAADuJwAA7D8AAOpbAADn&#10;egAA5JsAAOC7AP8AAAD7AAAA9gAAAPMAAAD0AAUA9gAMAPoAEQD/ABkA/wAiAP8ALAD/ADUA/wA9&#10;AP8ARQD8AEwA+gBSAPcAWAD1AF4A8wBkAPEAagDuAHIA7AB6AOkAhQDlAJEA4QCgAN0AsgDYAM4A&#10;0gD2AMEA/wCtAP8AngD/AJYA/wCQAP8AjAD/APoAAADyAAAA7AAAAOkAAADpAAAA7AAFAPIADAD4&#10;ABIA9wAbAPUAJQDwAC4A6wA3AOYAPgDiAEUA3QBLANgAUADTAFYA0ABcAM0AYgDKAGoAyAByAMUA&#10;fADCAIgAvgCWALoAqAC3AL8AtADoAK4A/wCdAP8AkAD/AIgA/wCDAP8AgAD/APAAAADlAAAA3gAA&#10;ANoAAADbAAAA3AAAANgABwDRAA4A0QAVANIAHgDLACcAxQAvAMAANwC9AD0AugBEALcASQC1AE8A&#10;sgBVALAAWwCuAGEArABpAKkAcwCnAH8ApACNAKEAngCeALIAmwDVAJkA/ACMAP8AggD/AHsA/wB2&#10;AP8AdAD/AOIAAADTAAAAygAAAMcAAAC8AAAAtgAAALAAAQCvAAsArAARAK0AGACtACAAqAAoAKQA&#10;LwCgADYAnQA8AJsAQgCZAEcAlwBNAJUAUwCTAFkAkQBhAI8AagCMAHUAigCDAIgAlACGAKcAgwDC&#10;AIIA8AB8AP8AcwD/AG0A/wBqAP8AaAD/AM8AAADBAAAAuQAAAK0AAACgAAAAmAAAAJQAAACRAAYA&#10;kAANAJAAEgCPABkAjgAhAIsAKACIAC8AhgA1AIQAOgCCAEAAgABFAH4ASwB8AFIAegBZAHgAYgB2&#10;AGwAdAB5AHIAiQBxAJ0AbwC0AG0A3wBsAP8AZQD/AGAA/wBeAP8AXAD/AL4AAACxAAAAoAAAAJIA&#10;AACJAAAAggAAAHwAAAB6AAEAeAAJAHcADgB4ABQAdwAaAHQAIQByACcAcAAtAG4AMwBsADgAawA+&#10;AGkARABoAEoAZgBRAGQAWgBjAGQAYQBwAF8AfwBeAJMAXQCpAFwAyABbAPcAVwD/AFQA/wBSAP8A&#10;UQD/ALAAAACfAAAAjQAAAH8AAAB0AAAAbgAAAGoAAABmAAAAZQAEAGMACwBjABAAYwAVAGMAGwBh&#10;ACEAXwAnAF0ALABcADIAWgA3AFkAPQBXAEMAVgBLAFUAUwBTAFwAUgBoAFAAdwBPAIkATgCfAE0A&#10;ugBMAOkASwD/AEkA/wBHAP8ARwD/AKIAAACNAAAAfAAAAG4AAABlAAAAXgAAAFkAAABXAAAAVQAB&#10;AFQABwBTAA0AUwARAFQAFgBSABsAUQAhAE8AJgBOACsATAAxAEsANwBKAD0ASQBEAEcATABGAFYA&#10;RABhAEMAcABCAIEAQQCXAEAArwA/ANcAPwD/AD4A/wA9AP8APgD/AJQAAAB/AAAAbwAAAGMAAABZ&#10;AAAAUQAAAE0AAABKAAAASAAAAEcABABHAAoARgAOAEYAEQBHABYARQAcAEQAIQBCACYAQQArAEAA&#10;MQA+ADcAPQA+ADwARwA6AFAAOQBbADgAaQA3AHoANgCPADUApwA1AMYANAD1ADQA/wA0AP8ANQD/&#10;AIgAAAB0AAAAZQAAAFgAAABPAAAASAAAAEMAAAA/AAAAPQAAADwAAgA8AAcAOwAMADsADwA7ABIA&#10;OgAXADkAHAA3ACEANgAmADUALAA0ADIAMwA5ADEAQQAwAEsALwBWAC4AYwAtAHMALACIACwAoAAr&#10;ALsAKwDqACsA/wArAP8ALAD/AH8AAABsAAAAXQEAAFECAABIAwAAQAMAADsCAAA3AAAANAAAADMA&#10;AAAyAAUAMgAJADIADQAxABAAMQATADAAGAAvAB0ALQAiACwAKAArAC4AKgA1ACkAPQAoAEYAJwBR&#10;ACYAXgAlAG4AJACCACMAmQAjALMAIgDeACIA/wAjAP8AJAD/AHcAAABlBAAAVgYAAEsHAABCCAAA&#10;OggAADUHAAAwBgAALQUAACwDAAArAAMAKgAHACkACwApAA4AKQARACgAFQAnABkAJgAeACUAJAAk&#10;ACoAIwAxACIAOQAhAEMAIABOAB8AWgAeAGkAHQB8ABwAkwAbAKwAGwDNABsA9gAbAP8AHAD/AHAF&#10;AABfCAAAUQoAAEYLAAA9CwAANQsAADALAAArCgAAKAkAACUIAAAkBwIAIwQGACMCCQAiAQwAIgAP&#10;ACEAEgAgABYAHwAbAB4AIAAdACYAHAAuABsANgAaAD8AGQBKABgAVwAXAGYAFgB4ABUAjwAVAKYA&#10;FADDABQA7gAUAP8AFQD/AGsIAABbCwAATQwAAEINAAA5DQAAMQ0AACwNAAAnDQAAIwwAACEMAAAf&#10;CwEAHgoFAB0ICAAdBgsAHAUNABwEEAAbBBQAGQQYABkEHgAYBCMAFwQrABYEMwAVBDwAFARHABMD&#10;VAASA2MAEQN1ABACigAQAaIADwC8AA8A5QAPAP4AEAD/AGcLAABXDQAASQ4AAD4PAAA1DwAALg8A&#10;ACgPAAAkDgAAIA4AAB0OAAAbDQEAGQ0EABgMBwAYCwkAFwkMABcJDgAWCRIAFQkWABQJGwATCSEA&#10;EgkoABIJMAARCToAEAlFAA8JUgAOCWEADQlzAAwIiAALCJ8ACge3AAoG2wAKBfYACgT/AGMNAABT&#10;DgAARhAAADsRAAAyEQAAKxEAACUQAAAhEAAAHRAAABoPAAAYDwEAFg4EABUOBwAUDQkAEw0LABMM&#10;DQASDBAAEQwUABAMGQAQDB8ADwwnAA4NLwANDTkADA1FAAsNUQAJDWAACA1xAAYNhgAFDZ0ABAy0&#10;AAMM0gACDPEAAgv/AF8OAABQEAAAQxEAADgSAAAvEgAAKBIAACMSAAAeEQAAGxEAABgRAAAVEAIA&#10;FBAFABIQBwARDwkAEA8KABAODAAODg4ADg8SAA0PFwAMEB0ADBAkAAoQLAAJEDYACBBBAAYQTgAF&#10;EF0AAxBvAAEQhAAAEJwAAA+0AAAO1AAADvMAAA7/AFwQAABNEgAAQBMAADYUAAAtFAAAJhQAACET&#10;AAAcEwAAGRIAABYSAAAUEQMAEhEGABERCAAQEAoADhALAA0RCwAMEQ0ACxIRAAoSFQAJEhoACBIh&#10;AAYTKQAFEzMAAxM+AAITSwAAE1oAABNsAAATggAAEpsAABK0AAAR1wAAEfUAABH/AFgSAABJFAAA&#10;PRUAADMWAAArFgAAJBUAAB8VAAAaFAAAFxQAABQTAQATEgQAERIHABASCQAOEgkADRIJAAsTCgAJ&#10;FA0ABxUPAAYWEwAEFhgAAxYfAAIWJwAAFzAAABc7AAAXSAAAF1gAABdqAAAWgAAAFpkAABW0AAAV&#10;2QAAFPcAABP/AFUUAABGFgAAOhcAADAYAAAoGAAAIhcAAB0WAAAZFgAAFhUAABMUAwASEwYAEBMH&#10;AA8TBwANFAcACxUIAAkWCQAGGAwAAxoOAAEaEQAAGhYAABscAAAbJAAAGy0AABs4AAAbRgAAHFUA&#10;ABtnAAAbfQAAG5cAABqzAAAZ2wAAGPkAABf/AFEWAABDGAAANxkAAC4aAAAmGgAAIBkAABsYAAAY&#10;FwAAFRYBABMVBQARFQQADxUEAA0WBAALFwUACRkGAAYaCAACHAoAAB4NAAAgEAAAIBMAACAZAAAg&#10;IQAAISoAACE1AAAhQgAAIVIAACBkAAAgegAAH5UAAB+xAAAe2wAAHfoAABz/AE0ZAAA/GwAANBwA&#10;ACscAAAkHAAAHhsAABoaAAAXGAAAFBcCABIXAgAQGAEADRkBAAsaAgAIHAMABR0EAAIfBgAAIQgA&#10;ACMLAAAlDgAAJhEAACYWAAAmHgAAJycAACcyAAAnPwAAJk4AACZgAAAmdwAAJZIAACSvAAAj2gAA&#10;IvsAACH/AEgdAAA8HgAAMR8AACgeAAAiHgAAHRwAABkbAAAWGgAAEhoAABAbAAANHAAACx0AAAgf&#10;AAAEIQAAASMCAAAlBAAAJwYAACkJAAAsDAAALg8AAC4TAAAuGgAALiMAAC4uAAAuOwAALkoAAC1c&#10;AAAtcgAALI4AACusAAAq1AAAKfsAACj/AEQgAAA4IQAALiEAACYhAAAgIAAAHB4AABgdAAAUHQAA&#10;EB4AAA4fAAALIQAAByMAAAMlAAAAJwAAACkAAAAsAQAALgMAADAGAAAzCgAANQ0AADYRAAA2FwAA&#10;Nh8AADYpAAA2NgAANkUAADVXAAA1bQAANIkAADKoAAAxzwAAMPoAAC//AD8kAAA0JAAAKyQAACQj&#10;AAAfIQAAGyAAABYgAAARIQAADiMAAAolAAAGKAAAAioAAAAtAAAALwAAADIAAAA0AAAANwAAADkD&#10;AAA7BgAAPgoAAEAOAABBEgAAQRoAAEAlAABAMQAAQEAAAD9SAAA+ZwAAPYIAADyiAAA6xwAAOfgA&#10;ADj/ADooAAAwKAAAKScAACMlAAAfIwAAGCQAABIlAAAOKAAACioAAAUtAAAAMAAAADMAAAA2AAAA&#10;OAAAADsAAAA+AAAAQAAAAEIAAABFAgAARwYAAEoKAABNDgAATRUAAEwfAABMKwAASzoAAEpMAABJ&#10;YQAASHwAAEebAABFvwAAQ/MAAEL/ADYsAAAtKwAAJykAACMnAAAbKAAAFCoAAA4tAAAKMAAABDMA&#10;AAA3AAAAOgAAAD0AAABAAAAAQwAAAEYAAABIAAAASwAAAE0AAABQAAAAUwEAAFYGAABZCwAAWxAA&#10;AFsZAABaJQAAWTQAAFhGAABXWgAAVXQAAFSTAABStQAAUOoAAE//ADMwAAAsLgAAJywAAB4tAAAW&#10;LwAAEDIAAAo2AAADOgAAAD8AAABCAAAARgAAAEkAAABMAAAATwAAAFIAAABVAAAAWAAAAFoAAABd&#10;AAAAYAAAAGMAAABnBgAAawwAAGwSAABrHgAAaywAAGk9AABnUgAAZmoAAGSJAABhqwAAX9wAAF3/&#10;ADEzAAAsMQAAIjIAABk1AAAROQAACj0AAAJCAAAARwAAAEwAAABQAAAAVAAAAFgAAABbAAAAXwAA&#10;AGIAAABlAAAAaAAAAGsAAABuAAAAcQAAAHUAAAB5AAAAfQYAAIINAACCFgAAgCQAAH41AAB8SQAA&#10;e2EAAHh/AAB2nwAAc8YAAHD3ADE2AAAmOAAAHDsAABJAAAALRQAAAksAAABRAAAAVgAAAFsAAABg&#10;AAAAZQAAAGkAAABuAAAAcgAAAHYAAAB5AAAAfAAAAH4AAACCAAAAhQAAAIkAAACOAAAAkwAAAJgG&#10;AACcDgAAmxoAAJgrAACWQAAAklkAAJFzAACNlQAAi7UAAIjoACs+AAAgQQAAFUcAAA1NAAACVAAA&#10;AFsAAABhAAAAaAAAAG4AAABzAAAAeQAAAH4AAACDAAAAiAAAAIwAAACPAAAAkgAAAJUAAACZAAAA&#10;nQAAAKEAAAClAAAAqgAAALAAAAC3BwAAuBEAALUhAACyNQAAr00AAKppAACoiAAApqgAAKLRACNI&#10;AAAYTgAADlQAAARcAAAAZAAAAG0AAAB1AAAAfAAAAIMAAACJAAAAjwAAAJUAAACbAAAAoAAAAKMA&#10;AACmAAAAqQAAAK0AAACxAAAAtQAAALkAAAC+AAAAxAAAAMoAAADSAAAA2goAANYWAADSKQAAzkEA&#10;AMpcAADFfAAAwp0AAMG9ABxVAAARXAAAB2UAAABuAAAAdwAAAH8AAACIAAAAkAAAAJgAAACfAAAA&#10;pQAAAK0AAACzAAAAuAAAALoAAAC+AAAAwgAAAMYAAADKAAAAzgAAANMAAADaAAAA4AAAAOcAAADt&#10;AAAA8wAAAPQOAADyHgAA7zYAAOxRAADobgAA5JAAAN+xAAAAAAAAAAAAAAAAAAAAAAABAwQFBggJ&#10;CgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BS&#10;U1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJma&#10;nJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj&#10;5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////////////&#10;//////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0u&#10;LzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3&#10;eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/&#10;wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////&#10;////////////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkK&#10;Cw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJT&#10;VFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqc&#10;nZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk&#10;5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////////////////&#10;/////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0&#10;NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xt&#10;bm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWm&#10;p6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f&#10;4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAA&#10;AAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAh&#10;IiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFla&#10;W1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKT&#10;lJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvM&#10;zc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/AAEBAgID&#10;AwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQl&#10;JiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhq&#10;bW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zN&#10;zc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz&#10;8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMT&#10;FBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+&#10;P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqs&#10;ra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi&#10;4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//pSUG/6Qw&#10;Dv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmonc&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOr&#10;dre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a&#10;8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+m&#10;Ohj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9&#10;pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRl&#10;cOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/&#10;sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnC&#10;t6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTC&#10;bIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj&#10;/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9&#10;y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbX&#10;unCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tL&#10;Mv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7Gd&#10;gtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZ&#10;zLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/B&#10;VUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG&#10;/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOr&#10;moncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/piUG/6QwDv+nOhj/skMi/7xLMv/DVEX8xl1a8chkcePGaofWwG+by7hy&#10;rMKxdLq7rXfEtKl7zaujf9SinoXbmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h&#10;mZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuH/piUG/6UwDv+oOhf/s0Mi/75LMf/FVEX5&#10;yVxb781jcePMaYjVxm2cyb9wrr22crq0sHXDq6p4yqKlfNGZoYHYkJ2J3ZCdid2QnYndkJ2J3ZCd&#10;id2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid3/piUG/6Uw&#10;Dv+qOhf/tUMi/8BLMf3IU0X2zVtb7dFhcuHQZ4nRy2udwsBurba3cbissXPBo6x2yJqoec6SpH7U&#10;iaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJ&#10;oIXYiaCF2Imghdj/pyUG/6UwDv+rOhf/tkMh/8FLMfrLUkTz0Vpa6tlgct7WZYnLzGqcu8Ftq6+5&#10;cLaltHK+nK90xJSrd8qLp3vPhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB&#10;1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdT/pyUG/6YwDv+tOhb/uEIh/sRKMPfOUkTw1lha&#10;5+BectbaZIjEzWmatMNsqKi7b7KetnC6lrJywI6udsaGqnrKf6d/zn+nf85/p3/Of6d/zn+nf85/&#10;p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf87/qCUG/6cwDv+u&#10;ORb/ukIg+8ZKL/TTUUPr3Vda4+Zccc7bZIe9z2mYrsVrpaK+bq+YuW+2kLVxvIixdMGBrnjFe6x9&#10;yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3J&#10;e6x9yXusfcn/qCQG/6cwDf+wORX/vUIf98lKL+/YUELm41VZ3OhbcMbdY4W20WiVp8hroZzBbaqT&#10;vG+xirlxtoS1dLt9sne/d7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnew&#10;fMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfML/qSQF/6gwDf+zORT+wEIe881KLendT0Dh6VNZ0+pb&#10;b7/fY4Kv02eRoctqnZbFbaWNwG+rhr1xsH+6c7V6t3e4dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7&#10;dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7v/qiQF/6kvDf+2OBP5&#10;xEEd7dJJK+LjTUDb71JYyu1abbfhYn+o1meNm89ql5HJbZ+IxW+lgsJxqXu/dK12vXewcbt7s3G7&#10;e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7&#10;s3G7e7P/qyQF/6svDf+6OBLzyUEb5NpJKNjoTEDO81FXwO9Za67kYXqg3GeGlNRrkIvPbpeEzHCc&#10;fclzoHjGdaNzxHimbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKlu&#10;wnypbsJ8qW7CfKluwnypbsJ8qW7CfKn/rSQF/7AvC/vAOA/q0EEX2uJGKMzuTEHD+VBVtfNYZqXp&#10;YXSX4Wd+jdtrhoXXb4x/1HKRetF1lHXPeJdxzXuabMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+&#10;nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpz/ryME/7YtCfHINgzd3D0T&#10;zepGKsH2S0C2/09RqvdYYJvvYWuP6Gh0heRte3/gcYB53nSDddx4hnLae4lu2H6La9aCjWvWgo1r&#10;1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvW&#10;go3/sSME+r8sBuPULwfO5jsWwfNFK7T/ST2o/05Mnv1XWJH2YWGG8Wlpf+1vbnnqdHJ16Hd1ced6&#10;d27lfXlr5IB7aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8&#10;aeOEfGnjhHxp44R8aeOEfGnjhHz/tSID68siAtDjJwfC8ToZtP5CKqb/Rjmb/01Fkv9WT4b+YlZ+&#10;+mpcd/dwYHP1dWNv83hlbfJ8Z2rxf2ho8IJqZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bv&#10;hWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWv2whsB1N8RAcLvJgu1/Doap/8+&#10;J5n/RDON/0s9hf9VRXz/YUt1/2pPcP9wUmz/dVRq/nlWaP18V2b8f1hk/IJaY/uGW2P7hltj+4Zb&#10;Y/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hlvU&#10;zwoAxO0SArX7Jg2o/zYZmf87I4z/QSyA/0o0eP9TOnH/Xz9s/2lDaP9vRWX/dEdj/3dIYv97SWH/&#10;fkpf/4FKXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+E&#10;S17/hEte/4RLXv+ES17/hEv/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ&#10;2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2&#10;Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF&#10;/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6&#10;g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7&#10;mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/&#10;uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50t&#10;DP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HF&#10;t3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6b&#10;f6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P&#10;+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+e&#10;OBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+X&#10;y7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bI&#10;k4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7Zm&#10;Y+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/&#10;qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9&#10;oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sx&#10;wo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+fOBX/qkAe/7NJK/+5Ujz/u1xP+rplZO24&#10;bXjhsHOL1ah5nMyffarFl4G1v5GFvrqMicW2h4/MsoOW0q+BoNanfqLTp36i06d+otOnfqLTp36i&#10;06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otP/nyIF/54tDP+gNxT/q0Ae&#10;/7RJK/+7Ujz/vVtQ+r5kZOy8bHngtXKN0613nsqkeq3CnH65vJaCw7eQh8qyi4zSroeV2KaDndqh&#10;gqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGC&#10;odX/oCIF/54tDP+hNxT/rEAd/7ZIK/+9UTz/wFpQ+sFjZezBanreuXCP0rF1ocioeLDAoXu8uZt/&#10;x7SWhM+wlI3Vq5GX2qCJnNyaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDX&#10;moig15qIoNeaiKDXmoig15qIoNf/oCIF/54tDP+iNxT/rUAd/7dIKv+/UTz/wlpQ+cRiZevFaXve&#10;vm6Q0bZzo8audrO+p3nAuKN/ybShhs+snI3Vo5aU2pqRnNyVjp/YlY6f2JWOn9iVjp/YlY6f2JWO&#10;n9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9j/oCIF/58tDP+jNxT/rkAd/7hI&#10;Kv/BUDz+xVlQ98hgZuvKZ3zdw22Rz7xxpcW0dLW9sHnAtqx/yK6nhc+loYrVnJyR2pWZnNyPlJ/Y&#10;j5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9j/&#10;oSIF/58tDP+kNxT/sD8c/7pIKv/DUDv7yFhQ9ctfZunPZnzcyWuSzsNvpsG6crW2snbArKx7yKSo&#10;f86cpIXUlKCN2I2fmduKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf&#10;2Iqcn9iKnJ/Yipyf2Iqcn9j/oSIF/6AtDP+mNhP/sT8c/7tIKf7GTzv4y1dQ8tBeZufUZH3az2mT&#10;yMVtprq7cLSts3O/o612x5qoes2SpX/SiqKG14SgkdmEopzXhKKc14SinNeEopzXhKKc14SinNeE&#10;opzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNf/oSIF/6AtDP+nNhP/sz8c/71HKfzI&#10;Tjv1zlZP7tVdZuTaYn3T0miSwcZspLO8b7GmtXK8nK90xJOrd8qLp3vPg6SB1H2ii9Z7o5XVe6OV&#10;1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldX/oiEF&#10;/6AtDP+oNhL/tD8b/79HKPnLTjry01VP6txbZuDgYX3M02eRu8hroqy+bq+gt3C4lbJzwI2udsWF&#10;qnrKfqh/znimh9F1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWl&#10;j9J1pY/SdaWP0nWlj9L/oiEF/6EsC/+qNhL/tj4b/cJHKPXNTjnu2VRO5uNZZdjiYHvF1WaPtMpq&#10;n6XBbauZum+0kLVyu4ixdcCBrnjFeqx9yXSqhMtxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM&#10;camLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8z/oyEF/6IsC/+sNRH/uT4a+cVHJ/DRTTjp&#10;4FJM4ulXZM7kX3q912aMrcxqm5/EbKeTvm+virlxtYO2dLp8s3e+drF8wnGvgsRurofGbq6Hxm6u&#10;h8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8b/pCEF/6Ms&#10;C/+vNRD/vD4Y9MlGJerYTTbi509M3O9VY8bmX3i02mWJpdBplpjIbKGNw2+ohb9xrn67dLJ4uXe2&#10;c7d7uW61gLxrtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5r&#10;tIW+a7SFvmu0hb7/pSEE/6QsC/+zNQ/7wT4X7c9GIuHfSzTY609Mz/NUYrzoXnSr3mSEndRpkJHO&#10;bZmHyW+ggMVypXrCdKl0wHiscL57r2u8gLJou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuE&#10;s2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLP/piEE/6grCv+4NA3zxz0U5NhFHtbmSTXL8U5M&#10;xPdTX7HsXXCh4mR9ldtph4rVbo+C0HGVe810mnbLd51xyXmgbcd9omnFgaVmxIWmZsSFpmbEhaZm&#10;xIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhab/qCAE/64qCPy/&#10;MwvpzzwQ1+FCHsrtSTW/+E1Kt/tSW6bxXWmY6WV0jOJqfYPdb4R82nOJd9d3jHPVeo9v032RbNGA&#10;lGjQhJZlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eX&#10;Zc+Hl2XPh5f/qiAD/7UpBvDIMQfa3TMMy+pCIb72SDWy/0xGqf9RVZv3XWCO8GVqhetscX3ncXZ3&#10;5HZ6c+J5fW/hfH9s34CBad6Dg2fdh4Vl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXc&#10;iYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYb/rR8D+b8lA9/WIgLL6DIPvvRBIrD/RTOk/0pBnP9R&#10;TY/+XVaF+WZeffRuZHbyc2hy73hrbu58bWztf29q7IJwZ+qFcmXqiXNj6Yx0Y+mMdGPpjHRj6Yx0&#10;Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHT/thwC6M0UAczmHQS+&#10;8zESsf8+IqP/Qi+W/0g6jf9QRIT/XEt7/2dRdP5uVm/8c1ls+3hbafl8XWf4f15m+INfZPeGYGL2&#10;iWFh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaM&#10;YmH2jGLzxA8AztoLAL3zHQex/zIUo/86H5X/PyqJ/0YzgP9POnj/W0Bx/2ZFbP9tSGj/c0pm/3dM&#10;ZP97TWL/f05h/4JPYP+FUF7/iVFe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe&#10;/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1HMywkAvuYMAa//Hgmk/zATlf81HIf/PCR8/0Qrc/9NMWz/&#10;WDVn/2M5Y/9rO2H/cT1f/3U+Xf95P1z/fEBb/39BWv+CQVn/hkJY/4hCWP+IQlj/iEJY/4hCWP+I&#10;Qlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEL/mR8F/5YrC/+VNhL/oD4a&#10;/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nA&#10;dKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WR&#10;psuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jt&#10;o3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hH&#10;Jv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8&#10;vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//&#10;mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuA&#10;lazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h5&#10;45t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+u&#10;UTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGy&#10;vrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F&#10;/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazH&#10;fJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/&#10;h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/&#10;r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5cr&#10;C/+XNhL/oT4a/6pGJf+wUDT/sVpF/7BkV/esbWnsp3d74Z59itmWg5fRjomiy4iOq8eCk7HEfpe3&#10;wXqcu753or+8darCtXGuw7Nyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gz&#10;cq/Bs3KvwbNyr8H/mR8F/5cqCv+YNRL/oz0a/6xGJf+zTzT/tFlG/7RjWPaxbGvqrXV936N7jdWb&#10;gZzNkoaox4uKscKFj7m/gJS+u3yaw7l5oce1dqnKrXWsxqt2rcSrdq3Eq3atxKt2rcSrdq3Eq3at&#10;xKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcT/mh8E/5gqCv+aNBL/pT0Z/65GJf+1TjT/t1hG&#10;/7dhWfW1amzpsnN/3ah4kNOffqDKloKsxI6Ht76IjL+6g5HFt3+Yy7R8oc+reKXPpXmqyKR5rMak&#10;eazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMb/mh8E/5gqCv+b&#10;NBH/pj0Z/69FJf+3TjT/uldG/7tgWfS5aW3ntnGB3Kx2k9Cke6PImn+xwJOEvLuMicW3iJDLtIaZ&#10;zrKGpNGkfKTRn32pyp59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarI&#10;nn2qyJ59qsj/mx8E/5kqCv+cNBH/pzwZ/7FFJP+5TTT/vFdG/r5fWfS9Z27num+C2rF0lc+oeabF&#10;n320vpeBwLmUisa1kZLLr42Yz6qKodKegqPTmYGozJiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiC&#10;qcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcr/mx8E/5kqCv+dNBH/qTwY/7JFJP+7TTP/v1ZG/cFe&#10;WvPBZm/mv22D2bZzl82td6jEpXu3vqGDwLabicaulY/MqJGVz6KOntKZh6LTlIanzZOGqMuThqjL&#10;k4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMv/mx8E/5kqCv+eMxH/&#10;qjwY/7NFJP+8TDP/wVVG+8RdWvPFZW/lw2yE2LtxmMyydavDrXy2uaWBv7CehsaomYzLoZWS0JuS&#10;m9OUjqLUj4qmzo+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qo&#10;y4+KqMv/mx8E/5oqCv+fMxD/qzwY/7VEI/++TDP+w1VF+cdcWvHJZG/lyGqF1sFvmsq5dKq+sHq2&#10;s6l/v6qihMainYrLm5qQz5WXmdKPlKLUipCmzoqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyK&#10;j6jMio+ozIqPqMyKj6jMio+ozIqPqMz/nB8E/5oqCv+gMxD/rDwY/7ZEI/+/TDL8xlRF9spcWu/N&#10;YnDkzWiG08VtmsW8c6q5tHi1rq19vqWngsWdoojLlZ+Oz4+cltKLnKLThpWmzoaUp8yGlKfMhpSn&#10;zIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8z/nB8E/5opCv+iMxD/rTsX&#10;/7dEI//BTDL5yVNF881aWuzSYHDg0GaGzshsmsC/cam0uHe1qbF8vp+sgcWXqIbKkKSMzoqildGF&#10;oqHSgZymzoGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGa&#10;p8z/nB4E/5spCv+jMxD/rzsX/7lEIv3DSzH2zFJE8NJZWejaX3Db1WSGycxqmbrDb6itu3S0orR5&#10;vZivfcOQrIPIiamJzIOnkc9+ppzQfaSmzXyiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjL&#10;fKKoy3yiqMt8oqjLfKKoy3yiqMv/nR4E/5spCv+lMg//sTsW/7xEIfrGSzHz0VFD69pXWePfXW/T&#10;22OFws9pl7HEbaekvHCymLV0u46xeMKGrX3GgKuCynqpis12qJTOdqmjzHerqMp3q6jKd6uoyner&#10;qMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMr/nR4E/5wpCv+nMg//szsW/75D&#10;IPXKSy/u1lBC5uFWV9zkW27L3mODutFolKnHbKObvm6ukLhxt4a0dL1+sHjCd658xnKsg8ltq4zK&#10;bauZyW6sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8f/&#10;nh4E/50pCf+pMg7/tjoU+sJDH/DOSi7n3U9A4ulSV9LoWm3B4GKAsdRnkaHKa56Uw26oib1xsIC5&#10;dLZ5tne6dLR7vW6ygcBqsIjCZ7CSw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCW&#10;w2awlsNmsJbDZrCWw2awlsP/nx4E/54pCf+tMQ3/ujoT9MdCHejVSivf5Ew/1+xRVsnuWWu342F8&#10;qNhni5rPa5eNyW6gg8Rxp3vAdKx1vXiwcLt7s2y5gLZouIa4ZLePuWO2kbpjtpG6Y7aRumO2kbpj&#10;tpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbr/oB4E/6EoCP+xMAv7wDkR7M5CGd/f&#10;RyjT6UxAyvFRVb7yWGit5mF3nt1nhJLVbI+Hz2+WfstznHjIdqFyxnmkbsR8p2nCgalmwIasYr+N&#10;rWG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j67/oh0D&#10;/6YnB/+3LwnyxzgN4dhBFNLmRirH8ExAvvhQU7L1V2Oi62FwleNne4rdbYSB2HGLetR1kHTSeZNw&#10;0HyWbM5/mWjMg5tky4idYcqNn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJ&#10;j59gyY+fYMmPn2DJj5//pB0D/60mBfu+LQbm0DQI0+I8FsfuRiu7+Uo+sP5PT6b6V1yY8WFojOto&#10;cYPmbnh74nN9dd94gXHde4Rt23+HatqDiWfZhopk14uMYdaQjmDVkY5g1ZGOYNWRjmDVkY5g1ZGO&#10;YNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY7/pxwD/7UjA+7JJgPV3ykHx+w8Gbr4RCut&#10;/0g7o/9NSZr/V1SN+WFdhPRqZXzwcGp27XZucet6cW3pfnRr6IJ2aOaFd2bliHlj5Ix6YeORfGDj&#10;knxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknz/qxsC98Ad&#10;AdncEgHH6ygKuvc7Gqz/QSmg/0Y2lf9MQY3/VkuD/2FSe/1rV3T6cVxv+HZfbPZ7YWn1f2Nn9INk&#10;ZfOGZmPyimdh8Y5oX/CSaV/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf&#10;8JNqX/CTal/wk2r/txUB1s8LAMfqEwK59ykNrP85Gp7/PiaS/0Qwh/9LOYD/VEB4/2FGcv9qSmz/&#10;cE1p/3ZQZv97UWT/f1Nj/4NUYf+GVWD+iVZe/o1XXf2SWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2T&#10;WFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1jWxAgAxtQJALj3FASr/ykOnv80GJD/OiGE/0Ep&#10;ev9JMHL/UjZs/146aP9oPWT/b0Bh/3RBX/95Q17/fURd/4BFXP+ERVv/h0Za/4pHWP+PR1j/kEhY&#10;/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEjExwcAt9sHAan/&#10;Fgaf/yoNkP8wFYP/Nhx3/z4ibv9HKGb/UCxh/1ovXf9kMVv/bDNZ/3E1WP91Nlb/eTZW/3w3Vf9/&#10;N1T/gjhT/4U5Uv+JOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5&#10;Uv+KOVL/ijn/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLh&#10;ho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6Vk&#10;TP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/&#10;mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9z&#10;qaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L&#10;3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+h&#10;blv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX&#10;/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXN&#10;ca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICV&#10;k9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3&#10;m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kx0E/5ApCf+PNBD/mjsX/6JE&#10;IP+pTS3/qlg8/6hiTP+kbFz1n3Zs7Jl/euSRh4beiY2Q2IOTmNN+mZ/Qep2kzXaiqct0p6zJca2v&#10;x2+0ssFsubS8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7H/&#10;lB0E/5EoCf+RMxD/nDoW/6RDIP+sTC3/rVY9/61gTf6pal70pXRu6p99feGWg4vZjoqW04eQoM6B&#10;lafKfJqtx3ifssR1pbbCcqu5wHC0u7dutbmzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4&#10;tbNvuLWzb7i1s2+4tbNvuLX/lB0E/5IoCf+TMg//njoW/6dDIP+uSy3/sVU9/7BfTv2uaF/yqnJw&#10;56R6gd6agI/VkoeczouMpsmEka/Efpe1wXmcu752o7+8dKvCtG+uw65ys7yrc7a4q3O2uKtztrir&#10;c7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrj/lRwE/5IoCf+VMg//oDoW/6lCH/+w&#10;Si3/tFQ9/7ReTv2zZ2Dxr3By5ql4g9uffpPSl4Ohy46JrMSGjrXAgJS9vHuaw7p6o8W3eavHrHOs&#10;xqd1sb+ld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbr/lRwE&#10;/5MoCf+WMQ//oTkV/6pCH/+ySiz/tlM8/7ddTvu2ZWHwtG505K11htmke5bPm4Clx5KFscGKi7u9&#10;h5TAu4WdxLaCpMewfqrIpXeqyKF5sMGferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96&#10;s7yferO8n3qzvJ96s7z/lRwE/5MoCf+XMQ//ozkV/6xCH/+0Siz/uVM8/7pcTvi6ZGLvuGx147Jz&#10;iNipeZnNn36pxZiEtL+TjLy4jZPBs4mZxa6GociqhKnJn3ypypt9rsKZfrK9mX6yvZl+sr2ZfrK9&#10;mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr3/lhwE/5MoCf+YMA7/pDkV/61BHv+1SSz/&#10;u1I8/b1bTva9Y2LuvWt24rZxidWud5vLpXyqwp2DtLmWibyykZDBrIyWxqeJncijh6bKmYCoy5aB&#10;rsSVgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb7/lhwE/5Qn&#10;Cf+ZMA7/pTkU/65BHv+3SSv/vVE8/L9aTvTBYmLswWl34btwi9KxdJ3HqHuqvKCBtLSah7yslI3C&#10;ppCUxqCNm8mci6TLlYaoy5GFrcWQhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+Q&#10;hbG/kIWxv5CFsb//lhwE/5QnCP+aMA7/pjgU/7BBHf+4SSv/v1E8+sJZTvLEYWPpxWh33b5tjM20&#10;c53Cq3mqt6R+tK6dhLymmIrBoJSRxpqRmMmWj6HLkIuozIyJrMWMibDAjImwwIyJsMCMibDAjImw&#10;wIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMD/lxwE/5UnCP+bMA7/pzgU/7FBHf+6SSv/wlA7&#10;+MZYTvDIX2PmyGZ42MFrjcm3cZ29r3epsqd8s6mhgruhnIjBmpiPxpSWlsmQlJ/Li5GozIeOrMaH&#10;jbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMH/lxsD/5UnCP+d&#10;Lw3/qTgT/7NAHf+8SCr8xU879slXTu3NXmPiy2R40sRqjMS7b5y4snWprat7s6OmgLuboYbBlJ2N&#10;xY6blMiKmZ3Khpmoy4KTrMaCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/B&#10;gpKvwYKSr8H/lxsD/5UnCP+eLw3/qjgT/7VAHP++SCn5yE46881WTerTXGLez2J4zcdoi7++bpuy&#10;t3Oop7B5sp6rfrqVp4TAjqOLxIihkseDn5rJgKCnyn2arMZ9mK/BfZivwX2Yr8F9mK/BfZivwX2Y&#10;r8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8H/mBsD/5YnCP+gLw3/rDcS/7dAG/3BSCj2y04579NU&#10;TObZWmLY1GF3x8tnirnDbJqtvHKnobZ3sZixfbiPrYK+iKqJw4KokMZ9p5nIeqelyXeirMV4n7DB&#10;eJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMH/mBsD/5cmCP+iLwz/&#10;rjcS/7k/GvnERyfxzk046ttTS+DfWWDQ2l92wdBlibPJa5mmwnClm711r5G4e7aItYC8gbKGwHuw&#10;jcN2rpbFc66hxnKtrcRyqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmw&#10;wHKpsMD/mRsD/5gmCP+kLgv/sTYR/r0/GfTIRyXr1E025eNQSdnjV1/J3150utdkhqzPaZadx22j&#10;kcBxrIa7dbN+t3q5d7R/vXKyhb9tsY3BarCXwmmxpcFstLK9bLSyvWy0sr1stLK9bLSyvWy0sr1s&#10;tLK9bLSyvWy0sr1stLK9bLSyvWy0sr3/mhsD/5kmCP+nLQr/tTYP+cE/F+7ORiPk3Ewy3edPSc/o&#10;Vl7A5F1yst5kgqPUaZGVy22cicVwpX/Ac6x3vHexcLl8tWu3gbhntoe6Y7WQu2G1m7xjt6a5Y7em&#10;uWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prn/mxsD/5slB/+rLQn/uTUN&#10;8sc+FeXVRh/a40kzz+tOScbtVF236lxuqOJjfZrZaYqO0m2UhMxxm3vIdaFzxHimbsJ8qWnAgaxl&#10;voeuYr2OsF+9l7FevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68&#10;nrH/nBoD/6AkBv+wLAj5wDQL6c89ENrfQh3O6UkzxPFOSLvyUlqt8FtpnudjdpLgaYGH2m+JftRz&#10;kHfRd5VxznuZbMx/nGjKg55kyYigYceOol7GlaRcxpukXMabpFzGm6RcxpukXMabpFzGm6Rcxpuk&#10;XMabpFzGm6RcxpukXMabpFzGm6T/nhoD/6UjBf+3KgXwyDIH3Ns1DM7nQh/C8Ug0uPlMRq/3UVWi&#10;9Vtile1kbYrna3aA4nB9ed51gnPbeodu2X6Ka9eCjGfVho5k1IuQYdOQkl7RlpRc0ZuVXNGblVzR&#10;m5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5X/oRkC/60hA/i/JgPi1CUDzuUz&#10;D8LwQiG2+kczq/5LQqL+UE+X+1tai/VlY4LwbGp67HJwdOl4dG/nfHds5YF6aOOEfGbiiH1j4Yx/&#10;YOCRgV7floJc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoP/&#10;oxkC/7YdAenMFwHP4x4DwvAzErX6QCKp/0Qwnf9JPZX/UEiL/1tQgv1lV3r5bV109nNhb/R5ZGvy&#10;fmdo8YJpZvCGamTvimxi7o5tYO2Sbl3sl3Bc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOub&#10;cVzrm3Fc65txXOubcVzrm3H/rBUB88MQANHaCwDB7x8GtPszE6j/PCCb/0IskP9INof/Tz9//1pG&#10;eP9lS3H/bU9s/3NSaf95VWb+fldk/YJYYvyGWWH7ilpf+o5bXvqSXFz5l11b+JteW/ibXlv4m15b&#10;+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m176uQ4AzcsJAMDmDQGy/CAIp/8zE5r/&#10;OR2N/z8mgv9GLnr/TjVz/1g6bf9jP2n/bEJl/3JEYv93RmD/fEdf/4FIXf+FSVz/iEpb/4xLWv+Q&#10;TFj/lU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU3NwQYA&#10;vtAHALH2DgKl/yEJmf8uEoz/NBmA/zsgdv9DJ23/TCxm/1QwYv9gM17/aTVc/283Wv90OFn/eTlY&#10;/306V/+AO1b/hDtV/4c8VP+LPVP/kD1S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/&#10;kz5S/5M+Uv+TPlL/kz69xQUAsNcFAKP/EAOZ/yIJi/8pD37/MBVz/zgaaf9AH2L/SSNb/1EmV/9a&#10;KFX/YipS/2krUf9vLFD/cy1P/3cuTv96Lk7/fS9N/4AvTP+EMEv/iDBL/4swS/+LMEv/izBL/4sw&#10;S/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izD/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/&#10;nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthr&#10;wpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/4v/iSUND&#10;X1BST0ZJTEUABwn/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KI&#10;i3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0&#10;/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjV&#10;acyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+E&#10;NA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Go&#10;jt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3Hs&#10;gpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51i&#10;Qv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacya&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4koCP+FMw7/&#10;kDkU/5hCHP+eSyf/n1Y0/55hQv+abVD/lXdd94+BaPGJi3Lrg5J7532YguN4nYjgdKOM3XKokNtv&#10;rZPabrOW2Gy6mNZrwpvRacqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbK&#10;nMpmypz/jBwD/4knCP+IMg7/kzgU/5tBHP+iSif/pFQ0/6JfQ/+falH9mnRf9ZR+bO2OiHjnh4+B&#10;4oCVit17mpDad6CW1nSmmtRxrJ7Sb7Kh0G25o89sw6bFZ8OmwGnHocBpx6HAacehwGnHocBpx6HA&#10;acehwGnHocBpx6HAacehwGnHocBpx6H/jRwD/4onCP+KMQ3/ljcT/55AG/+lSSf/p1M0/6ddQ/+k&#10;aFP8oHJi8pp8cOqUhX3ji4uI3YSSkdh+mJjTep6f0HWkpM1yqqjLb7CryW24rsJpvLC8a8Cqt23E&#10;pbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKX/jRsD/4snCP+MMA3/mDcT&#10;/6BAG/+nSCb/q1I0/6tcRP+pZlT6pXBk8J95c+eYgoHfj4iN2YiPl9KBlaDOe5unynahrcdzqLHF&#10;cK+1wW23t7lruLWzbr2usHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBw&#10;waj/jhsD/4smCP+OMA3/mjYS/6I/Gv+pSCb/rlE0/65bRP+sZFX5qm5l76V3duWdf4XclIWS1IyM&#10;nc6EkqfJfZivxHietcJ1p7nBdLG7uHCzu7FvtriscbuxqXO/q6lzv6upc7+rqXO/q6lzv6upc7+r&#10;qXO/q6lzv6upc7+rqXO/q6lzv6v/jhsD/4wmCP+QLw3/mzYS/6Q/Gv+rRyb/sVA0/7FZRPywY1X2&#10;rmxn7ap1eOOhfIjZmIOW0ZCJo8qHj63Fgpe0wn+guL58qLu7erC9sXSyvalytLumdLmzo3a+raN2&#10;vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq3/jxsD/4wmB/+RLgz/nTYS/6Y+&#10;Gv+tRyX/s080/7RYRPq0YVbzsmpo7K9zeuGmeovWnYCazZSGp8aNja+/h5S1uoKcubV/pLyyfay+&#10;q3mxv6N2sr2geLi1nnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va//&#10;jxsD/40mB/+TLgz/njUR/6g+Gf+vRiX/tk4z/rdXRPe3YFbwtmhp6LNwe96qd43Qn3ydx5eDp7+Q&#10;iq+4i5G2soaYuq2DoL2pgam/pX6wwJx5sb+ae7e3mH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27&#10;sJh9u7CYfbuwmH27sJh9u7D/kBoD/40mB/+ULQz/oDUR/6k+Gf+xRiT/uE0z/LtWRPW7X1btu2dp&#10;47Vufdasc4/Ko3qdwZuAp7iUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZZ+sMGUf7a4k4C7spOAu7KT&#10;gLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7L/kBoD/44mB/+VLQz/oTUR/6s9GP+z&#10;RiT/uk0z+r5VRPO/XVbqv2Vq37hrftCvcY/Fpnicu59+p7KYha+rk4u2pY6Tu5+Lmr6biaLBmIis&#10;wpCCr8KPg7W5j4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurP/kBoD&#10;/44lB/+WLAv/ojUQ/6w9GP+1RSP/vEwy+MFUQ/DDXFbnw2Nq2rtpfsyycI/AqnactqJ8p62cgq+l&#10;l4m2npOQu5mPmL6UjaDBkYypwouIrsKKiLS6ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqI&#10;ubSKiLm0ioi5tIqIubT/kRoD/48lB/+YLAv/pDQQ/649GP+3RSP/v0wy9sVTQ+7IW1bjxmFq1L9o&#10;fse2bo67rXScsaZ6pqeggK+fm4a1mJeOu5OVlb6Okp3BipKnwoaOrsKEjbS7hYy5tIWMubSFjLm0&#10;hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubT/kRoD/48lB/+ZLAv/pjQP/7A8F/+5RCL8&#10;wUsx9MlSQuvNWVXfyWBqz8JmfcK5bI22sXKbq6t4pqKlfq6ZoIS1kp2Luoyak76HmJvAhJelwoCW&#10;r8J/krO8gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLX/khoD/5Al&#10;B/+bLAr/pzQP/7I8Fv+7RCH5xUsw8c5RQefSWFTazl5pysZlfL29a4ywtnCapbB2pZyqfK2TpoK0&#10;jKOJuYagkL2Bnpm/fZ6iwXuer8F5mbO8epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6&#10;l7i1epe4tXqXuLX/khkD/5AlB/+dKwr/qjMO/7U8Ffy/RCD0yEou7dNQP+PYVlPT0l1oxcpje7fC&#10;aYuqu2+Yn7Z0o5WxeqyNrYCyhaqHt3+njrt6ppe+d6agv3Smrb9zobS7dJ64tXSeuLV0nri1dJ64&#10;tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLX/kxkD/5EkB/+fKwn/rDMN/7g7FPjDQx7vzUos&#10;59pPPd3eVVHN2Ftnvs9ierDIZ4mkwm2XmbxyoY+4eKmGtX6wf7KFtXmwjLh0r5W7cK+fvG6vrLxt&#10;q7W5bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubT/lBkD/5IkB/+i&#10;Kgj/sDIM/rw6EvLHQhzo00kp4eFMO9TjU1HG3Vplt9VgeKnPZoedyWuUkcVwnofBdqZ/vnyseLyE&#10;sXK6i7RtuZO2aricuGe3p7hnt7e2aLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7Fosrux&#10;aLK7sWiyu7H/lRgD/5UjBv+lKQf/tDEK+ME6EOvOQhjg3Ucl1eVLO8vnUVC941ljr95fdKLYZYOW&#10;02qPis5vmX/Ic6F1xHinbsF9q2m+hK5lvYuxYbyTsl+8nbJfvKyxYr++rWK/vq1iv76tYr++rWK/&#10;vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq3/lhgD/5khBf+qKAb/uTAI8Mg4DeHYQBPU40UmyutL&#10;O8HsT0+z6FdgpuVfb5riZnyO3GyGhNVxj3rQdZVzzXqbbMp/n2fHhKJjxoqkX8SRplzEmadaw6Sn&#10;WsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKf/mBcC/54gBP+vJgX4&#10;wC4G5tAzCNXhPBTJ6kUov/JKO7XxTkyp71Zbne1faJLqZ3OH4218ft5ygnbaeIhw132Ma9SCkGbS&#10;h5Jj0YyVX8+SllzOmZhZzqKZWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2r&#10;mljNq5r/mhcC/6UeA/+3IwPtySYD1t4pBsnpOxe+80Qps/hJOqj3TUif9lVVlPVfYInxaGiA7G9w&#10;eOh1dXLlenlt4n99aeCEgGXfiYJi3Y6EX9yThl3bmYda2qGJWNmoiVjZqIlY2aiJWNmoiVjZqIlY&#10;2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIn/nBYC/60bAvbBHQHb2hMByegpCb3zOxmy/UMopv5HNpz9&#10;TEOT/VVNiv1fVoH5aV159XBic/J2Z27wfGpq7oFtZ+yGb2Tri3Fh6o9yX+mUdF3omXVa56B3WOam&#10;eFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnj/ohUB/7cVANjPCwDK5xMC&#10;vPMpC7H9Oxmk/0Ammf9FMo//SzyH/1REf/9fS3j/aVBx/3BUbP12WGn7fFpm+oFcY/iGXmH3i19f&#10;9pBhXvaVYlz1mmNa9KBkWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjz&#10;pWX/rRAA1sMIAMjTCgC79BUDr/8qDaP/NxiX/z0ii/9DLIH/SjR6/1I6c/9eP27/aENp/29HZv91&#10;SWP/e0th/4FMX/+FTl3/ik9c/49QWv+TUVn/mFJX/55TVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NU&#10;Vv+jVFb/o1RW/6NUVv+jVFb/o1TZugUAxccHALnZCACs/xcFov8rDZX/MxaJ/zkefv9AJXX/SCtt&#10;/1AwZ/9aNGP/ZTdg/205Xv9zO1z/eD1a/30+WP+CP1f/hkBW/4tAVf+PQVT/lEJT/5pDUf+fQ1H/&#10;n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0PGvgUAt80FAKrkCAGf/xkGlP8o&#10;DIf/LhN7/zUZcf89Hmn/RSNi/00mW/9WKVj/XyxW/2gtVP9uL1P/czBS/3gxUf98MVD/gDJP/4Qz&#10;Tv+IM03/jDRM/5I0S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljW3&#10;xAMAqdQCAJz5CwKT/xsFhf8jCnn/KQ9u/zEUZf85GF3/QRtX/0oeU/9SIFD/WSJN/2AjS/9mJEr/&#10;ayVJ/28lSP9zJkf/dyZG/3snRf9+J0X/gihE/4coQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+L&#10;KUP/iylD/4spQ/+LKUP/iyn/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP&#10;/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofT&#10;YNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+T&#10;SSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jA&#10;geZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD&#10;/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pu&#10;cal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aE&#10;WfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH&#10;02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/&#10;lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZn&#10;x4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4An&#10;B/99Mgz/iDcR/5A/GP+VSSL/l1Qt/5ZfOf+Ta0X/jndR/4iCW/qEjGT1f5Rr8Xqbcu52onfrcqd7&#10;6W+tf+dssoLlariE5Gm/h+Jox4ngZs+K1mPWjM9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrP&#10;YtiKz2LYis9i2Ir/hBsD/4EnB/+AMQz/izYR/5M+GP+ZRyL/nFIt/5pdOv+YaUf/k3RT/o5+X/eI&#10;iWnxgpFy7X2Yeel4n3/ldKSE43CqiOBtsIzea7eP3Wq/kdtpyJPVZs+Vy2TRk8Zl1I7GZdSOxmXU&#10;jsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7/hRsD/4ImB/+CMAz/jjUQ/5Y9GP+cRiH/oFAt&#10;/59bO/+cZkj/mHFW+5N8YvSNhm3uh4536ICVgOR6nIfgdaKM3XKokdpvr5XYbbeZ1WvAnNJpyZ7J&#10;ZcmewmfNmL5p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZP/hhsD/4MmB/+F&#10;Lwv/kDQQ/5k9F/+fRiH/o08t/6NaO/+gZEn/nW9Y+ph5ZfGSg3Hqi4x85IOSht99mY7aeKCV1nSn&#10;mtNwrp/Rbbajz2vApcdmwqfAaMaiu2rLm7dszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6W&#10;t2zOlrdszpb/hhsD/4MmB/+HLgv/kzQQ/5s8F/+hRSD/p00t/6ZYO/+kYkr8oWxZ95x2aO+WgHXn&#10;j4mB4IeQjNqAlpXVep6d0XWlo81wrKjLbbWsx2u+rb1ov6y4a8Oms23In7BvzJmwb8yZsG/MmbBv&#10;zJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJn/hxoD/4QlB/+JLQv/lTMP/508Fv+kRCD/qkwt/6pX&#10;O/6oYEv4pWpa86F0au2cfnnkk4aG3IuNktWDlJzPfJuly3ejqsd0q63Ec7Wvv3C8sLVrvLCwbsGp&#10;rHDGoqlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypz/hxoD/4QlB/+LLAr/&#10;lzMP/587Fv+mRB//rEss/65VO/usX0v1qmhc7qZxbOegenzfl4KK1Y6ImM2Fj6HHgJenwnuerL14&#10;p6+6drCxt3W6sq1wurKpcb+spXTEpKN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJ&#10;nqN1yZ7/iBoD/4UlB/+MKwr/mDIO/6E7Ff+pQx//r0ss/7FUO/ixXUvxr2Zc6qtvbuGjdn/VmX2P&#10;zJGEmcWKjKK+hJOouX+arbR8o7CwequzrXm2tKZ0ubSidb2vn3fDpp15x6CdecegnXnHoJ15x6Cd&#10;ecegnXnHoJ15x6CdecegnXnHoJ15x6D/iBoD/4UlB/+OKgr/mjIO/6M6Ff+rQh7/sUor/bVTO/a1&#10;XEvus2Rd5a5sb9ulc4HOnXqPxZWBmb6OiKK3iJCpsYSXrqyAn7Gofqi0pX2ytZ96uLabebuxmXvB&#10;qJh8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqL/iRoD/4YlBv+QKgr/nDEN&#10;/6U6FP+tQh7/tEor+7hSOvO5WkvquGJe4bFqcNOpcIHIoHePv5l+mbeShaKwjIypqoiUrqWEnLKg&#10;gqS1nYGutpl/t7eUfbqzk3/AqpJ/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/&#10;xaP/iRkD/4YkBv+RKQn/nTEN/6c5FP+vQh3/tkkq+LxQOvC9WUvnvGFe3LVncc6sb4HDpHWOuZx8&#10;mbGWgqKqkYqpo4yRrp6JmbKZhqG1loWrt5OFtreOgbm0joO/q42DxKWNg8SljYPEpY2DxKWNg8Sl&#10;jYPEpY2DxKWNg8SljYPEpY2DxKX/iRkD/4ckBv+TKQn/nzEN/6k5E/+xQRz/uUkp9sBPOe3CV0rk&#10;v19d1rlmcMmwbYC+qHOOtKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qpt4yKtLiIhri1iIe+rIiH&#10;w6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6b/ihkD/4ckBv+UKQn/oTAM/6s5&#10;Ev+0QRz8u0go9MNOOOvHVkrgw15d0bxlb8Sza4C5q3GNr6R3mKaefqGemoSol5aMrpGTlLKMkZy1&#10;iI+mt4WPsbiCjLe2goy+rYOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6b/&#10;ihkD/4gkBv+WKAj/ozAM/604Ev+2QBv6vkgn8cdON+fMVUjcx1xczL9jb7+3aX+0sHCMqal1l6Cj&#10;e6CYn4KokZuJrYqZkrKFlpq1gZWkt36Vr7d7kre2fZG9rn2Qwqd9kMKnfZDCp32Qwqd9kMKnfZDC&#10;p32Qwqd9kMKnfZDCp32Qwqf/ixkD/4kkBv+YKAj/pS8L/7A4Ef+5QBn4wkcm7stNNeTQVEbVy1tb&#10;x8Nibrq7aH6utG6Lo65zlpqpep+SpYCmiqGHrISfj7F+nZi0epyhtnibrLZ1mre2d5i9rniWwqd4&#10;lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqf/jBgD/4ojBv+aJwf/py8K/7M3D/y9&#10;PxjzxkYj6tBMMuDVUkXPz1lawchgbLTAZnyoumyKnbRylZSweJ6LrH6lg6iFqn2mjK94pJWydKOf&#10;tHGjqrVvpLm0cKC+rXKdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3Kdwqf/jBgD&#10;/4wiBv+dJwf/qi4J/7Y2DvfBPhbtzEYg5NhLLtncUETJ1FhYu81ea67GZXqiwGqIl7twko23dZuE&#10;s3yifbGDqHaviqxxrZOvba2dsWqtqbJprbexaqm/rGumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmum&#10;w6ZrpsOma6bDpmumw6b/jRgC/48gBf+gJgb/ri0I/bs1DPHHPRPl00Qc3eBILdDhT0LC21ZWtNNd&#10;aKfNY3iayGiFj8Nuj4XAdJh9vXqedrqBpHC5iahruJKqZ7ecrGW4qK1juLatZLXBqWWwxaRlsMWk&#10;ZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaT/jhcC/5MfBP+kJQX/sywG98EzCejOPA/c&#10;3kAZ0OVILsflTUK54FVUrNtbZZ/VYXSS0GaBh81si37KcpN2yHmZb8aBnmrFiaJlxZKkYsSdpl/E&#10;p6ddxLSnXsPEpF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKD/kBcC/5gd&#10;BP+pIwT/uSkE7sgxBt3aNArQ5EEbxutHLrzqTEGw5lNSo+NaYZfgYW6M3Wh5gttugnrZdYly1XyP&#10;a9KCk2XPiJdgzY+aXMyXnFrLoJ1Yy6udV8u6nVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZ&#10;zMyZWczMmVnMzJn/khYC/50cA/+vIAL2wCUC4tMkA9DjMgzF7EAduvFHL7DvSz+l7VFOmutaWo/q&#10;YmWF6GpufedydXXjeHtv4H6Aad2EhGTbiodg2ZGJXdiYi1rWoI1Y1qiOVtW0jlTVwY5U1cGOVNXB&#10;jlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY7/lBUC/6QZAv+3HAHpyxYB0eEdAsXsMQ669UAe&#10;rvdFLqP1Sjya9FBIkPNaU4bzY1t+8mxid/FzaHHuem1s64BwZ+mGc2PnjHZg5pJ4XeSYelrjnntY&#10;46V9VuKvflThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH7/mBMB/60UAfPD&#10;DwDS2AsAxOweBLj2MRGt/T4eov1DK5f8SDeO/E9BhfxZSX38Y1B3/G1WcPt0Wmv5el5o94FhZPWH&#10;Y2HzjWVf8pNnXfGZaFrwnmlY76VrVu+tbFTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRt&#10;VO60bVTutG3/oxAA8bkMAM7JCQDE3wsAtvcfBqz/MhKg/zsdlP9BJ4r/RzGB/045ev9YP3P/YkVu&#10;/2xJaf9zTGb/ek9j/4BRYP+GU17/jFRc/5JVWv6YV1n9nVhX/KRZVfurWlT7sVtU+7FbVPuxW1T7&#10;sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVvwrwgAzb8HAMDNCAC07g4Cqf8hCJ//MRGS/zcah/8+&#10;In3/RSl1/00wbv9VNWn/YDll/2o8Yf9xPl//d0Bc/35CWv+EQ1n/iURX/49FVv+URlX/mkdT/6BI&#10;Uv+nSVH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUrPuAQAvsMFALLUBgCm&#10;/hADnP8jCJD/LQ+E/zMWef87HHD/QyJp/0onYv9SKl3/XC1a/2UwWP9tMVb/czNU/3k0U/9+NVL/&#10;hDZQ/4k3T/+OOE7/kzhN/5k5TP+gOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+m&#10;Okv/pjq/vAMAsMoDAKPcAwGZ/xIDj/8iCIL/KA12/y8Sbf83F2X/Pxte/0ceWP9OIVT/VyNR/18l&#10;Tv9lJk3/bCdL/3EoSv92KUn/eypI/4AqR/+FK0b/iStF/44sRP+ULEP/mi1D/5otQ/+aLUP/mi1D&#10;/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi2xwgEAo9IAAJXrAwGM/xMDgP8cBnT/Iwpp/yoOYP8yEln/&#10;OhVT/0IXTv9JGUv/URpI/1gcRv9dHUT/Yx1D/2ceQf9sH0D/cB8//3QgPv94ID3/fCA8/4EhO/+H&#10;ITv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCL/eh0D/3YoBv9yMwv/fDcP&#10;/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1&#10;aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3Si&#10;XfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/&#10;gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd&#10;5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/&#10;Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr&#10;82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/&#10;ehwD/3cnBv90Mgv/fzYP/4Y9Ff+LRx3/jlEn/4xeMf+Jazz/hXdG/4GDTv99j1b/eZhc/HWgYfly&#10;pmX3b61p9WyzbPNquW/yaMBx8GbIc+xkzXXoYdR241/ed9td43nVXeV21V3ldtVd5XbVXeV21V3l&#10;dtVd5XbVXeV21V3ldtVd5Xb/exwD/3cnBv93MAr/gjUO/4o8Ff+PRh3/kk8n/5FcMv+OaD3/inRI&#10;/4aAUv+Bi1r8fZVh+HidZ/V0pG3ycapx8G6wdO5rtnfsab566mfHfedlzn/iYtaA2V/dgdBf4H7M&#10;YON7zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43v/fBwD/3gmBv96Lwr/hTMO/407FP+S&#10;RBz/lk4n/5VaMv+SZT7/jnFK/4p9Vf6FiF75gJJn9HuabvB2oXPtcqd46m+ufehstIDmabyD5GfG&#10;huFlz4jZYteKz2HZiMhi3YLEY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H//fRsD&#10;/3kmBv98Lgr/iDIO/5A6FP+VQxz/mkwn/5lYM/+WYz//km5M/456V/yJhWL1hI9r8H6Xc+x5nnro&#10;dKWA5XCrheJss4ngaruM3mjGj9pm0ZLOYtGSx2TVjMFl24a9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m&#10;3YK9Zt2CvWbdgr1m3YL/fRsD/3omBv9/LAr/izEN/5M6E/+YQhz/nUsm/51WM/+bYUD/l2xN+5J2&#10;WveNgWbyiIxw7IKUeed7m4HjdaKI33GpjtxtsZLZa7uW12nImcxky5vFZc6XwGfSkbpo2Iq2aduG&#10;tmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24b/fhsD/3smBv+BKwn/jTEN/5U5E/+bQhv/&#10;oEom/6FUM/+fX0H7nGlP9pdzXfGSfmrsjIh154WRgOJ+mIndeKCR2HKnl9Jtr53PbLmfzGvFoMNn&#10;x6C8aMubt2rQlLJs1Y2vbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2Yn/fhoD/3sl&#10;Bv+DKgn/jzAM/5g4Ev+eQRv/o0km/6ZSM/2kXUH3oWdQ8ZxxX+uXe23lj4N63oeLhtV+kpHPeJmX&#10;ynShnMdxqp/Db7OhwW6/o7prxaOza8ifr23NmKtv0pGpcNaMqXDWjKlw1oypcNaMqXDWjKlw1oyp&#10;cNaMqXDWjKlw1oz/fxoD/3wlBv+GKQj/ki8M/5s4Ev+hQBr/p0gl/6pRMvmpW0HzpmRR7KJuYeWa&#10;dnDckX5/0omGi8uCjZPFfZWZwHidnrx1paG5c66ktnK5pbJww6arb8aiqHHLm6Rz0JOidNSOonTU&#10;jqJ01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I7/gBoD/3wlBv+IKAj/lC8L/503Ef+kPxn/qkck&#10;/a5PMvatWUHvq2JS56ZrYt6ecnPSlXqByo2Ci8OHipO9gZGat32Zn7N5oaOvd6qmrHa0p6p2waij&#10;c8OloHXJnp53z5acd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pH/gBoD/30lBv+K&#10;Jwj/li4L/582EP+nPxj/rUcj+7JOMfOyV0HrsWBS4qpoZNaicHTMmXeBw5J/i7yLhpS1ho6ar4GV&#10;oKp+naSme6ano3qwqaF5vKmbd8GomXnHoJh6zZiXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GT&#10;l3vRk5d70ZP/gRoD/34kBv+MJgf/mC4K/6I2EP+pPhj/r0Yj+LVNMPC3VkDntV5S3a5mZNClbnPG&#10;nXWAvZZ8i7WQg5SuioubqIaSoKOCmqWff6Oom36tqph9uauUe8Cqk33GopJ+zJmRf9CUkX/QlJF/&#10;0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JT/gRkD/34kBv+NJgf/mi0K/6Q1D/+sPRf+skUi9rhM&#10;MO28VEDkuF1R17JkY8upbHPAoXOAt5p6i6+UgJOoj4ibooqPoJyHl6WXhKColIKpqpGCtauNgb+r&#10;jYHFpIyCy5uMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5X/ghkD/38kBv+PJQf/&#10;nC0J/6Y1Dv+uPRb8tUUh87xLLurBUj/gvFtR0bVjY8atanK7pXF/sp53iqmYfpOik4Wam4+NoJaM&#10;laWRiZ2ojYenq4qHsqyHh7+shobEpYeGypyHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bO&#10;l4eGzpf/ghkD/4AjBf+RJQb/niwJ/6g0Df+xPBX6uEQf8L9LLefFUT3cwFpQzbhhYsGwaHG2qW9+&#10;rKJ1iaSdfJKcmIKalZSKoI+RkqWKjpuoho2lq4OMsKyBjb6sgIvDpoGLyZ2Bi82YgYvNmIGLzZiB&#10;i82YgYvNmIGLzZiBi82YgYvNmIGLzZj/gxkD/4IiBf+TJAb/oCwI/6szDf+0PBT3vEMe7sRKK+TJ&#10;UTvVxFhPyLxgYby0Z3CxrW19p6dziZ6ieZKWnYCZj5qIn4mXkKSDlJiof5OiqnySrat6krusepHD&#10;pnuQyZ58j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZj/gxgC/4QhBf+VJAb/oisI&#10;/60zC/63OxL0wEIc6slJKODNTznQx1dOw8BeYLe4ZW+rsmt8oaxxh5ineJCQo36YiaCFnoKdjaN9&#10;m5aneJmgqXWZq6pzmbirc5jDpnWWyZ52lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaV&#10;zZn/hBgC/4cgBf+XIwX/pSoH/7EyCvu7OhDxxUEZ589IJdvSTTjLy1VMvcRdXrG+Y26luGp7m7Jv&#10;hpKudo+JqnyWgqeDnHuki6F2opSlcaGdp26gqalsobapbaHDpm+dyZ5wnM2YcJzNmHCczZhwnM2Y&#10;cJzNmHCczZhwnM2YcJzNmHCczZj/hRgC/4oeBP+aIgT/qCkG/7UwCPbAOA7ry0AV4dhGINPYSzbF&#10;0FRLt8lbXKvDYmyfvmh4lLlug4u1c4yDsnqTe6+BmXWtiZ5vq5Kia6qcpGiqp6VmqrSmZqvFpGim&#10;ypxppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZf/hhcC/40cBP+eIQT/rCcF/bov&#10;Bu/HNgrj1D4Q2N9DH8veSjS+1lJIsNBaWqTKYGmYxmZ2jcFsgIS+col7u3iQdLl/lW63h5pptpCd&#10;ZbWboGK0pqFgtbOhX7bFoGGxzJpirs+VYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5X/&#10;hxcC/5EaA/+iIAP/siUD9cArBObPMQbY3jgPzOVDIMPiSTO23lFGqdhYV5zSXmWQzmRyhstqfHzI&#10;cIR0xneKbsR+j2jDh5RjwpCXX8GbmVzBpppbwrObWsPFmlu+z5VcutKRXLrSkVy60pFcutKRXLrS&#10;kVy60pFcutKRXLrSkVy60pH/iRYC/5YZAv+oHQL+uCEC7MkiAtndJQTM5TcRwupDIrfnSDOs5E9E&#10;oOBWU5TdXWCI2mNrftZqdXXUcH1u0neDZ9F/iGLQh4te0JGOWtCckFjQp5FW0LWSVdLHkVbN1I5W&#10;yNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1ov/ixUC/50XAf+vGQH0wRgB3dgRAMzl&#10;JgXB7jcTtu9CI6vtRzKh60xAlulVTYvnXViC5mVheeRsaXLkdG9s43x0Z+KEeGLijXte4pV+W+Ce&#10;gFjfp4JV3rGDU96+g1Le0oNR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IL/jxMC&#10;/6QTAf64EgDWzAsAzOQRAcDvJge19TgVqvRAIp/zRjCV8ks8jPFURoLwXU968GZWdPBuXG7vdmFp&#10;735kZe+GaGHvjmpe7pZtW+2eb1jrpXBW665xVOq4clLqx3NR6dVzUenVc1Hp1XNR6dVzUenVc1Hp&#10;1XNR6dVzUenVc1Hp1XP/mBAB/64OANTBCQDJzwkAvvASArP5Jwqp+zgVnvs+IZP7RCyJ+ko1gfpT&#10;Pnn6XUVy+mZKbfpvTmj6dlJk+n5VYfqGV1/7jlpc+pZbWvmdXVf4pV5V96xgU/e1YVL2wWFQ9spi&#10;UPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymL/owsA1rgGAMbEBwC71AkAsPwUA6b/KQuc&#10;/zUVkP87Hob/QiZ9/0kudf9RNG//Wzpp/2U+Zf9uQWL/dURf/3xGXP+DSFr/i0lY/5NLVv+bTFX/&#10;ok1T/6lOUf+xT1D/u1BP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1HarwIAxrwF&#10;ALnJBQCt2wgAo/8XBJr/KwuO/zESg/84Gnn/QCBw/0cmaf9PK2P/WC9f/2IyXP9rNFr/cjZY/3g4&#10;Vv9/OVT/hjtS/408Uf+VPU//nD5O/6M+Tf+qP0v/s0BK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK&#10;/7lBSv+5QUr/uUHItQIAuMEEAKvQAwCf6wkBlv8aBYv/Jgp//y0Pdf81FWz/PRpl/0QeXv9MIlj/&#10;VCVV/10nUv9lKVD/bCpO/3MrTf95LEz/fy1K/4UuSf+ML0j/kjBH/5kwRf+gMUT/qTJD/64yQ/+u&#10;MkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjK4ugIAqsgAAJ3ZAACS/wwCif8aBH3/IQhy/ygM&#10;aP8wEGD/OBRa/0AXVP9IGk//TxxM/1cdSf9dHkf/YyBF/2kgRP9vIUL/dCJB/3oiQP+AIz//hiQ+&#10;/4wkPf+SJTz/mSU7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niarwQAAndAAAI/h&#10;AACG/w4Cev8VA27/HAZk/yMJXP8rDFX/Mw9P/zsRSf9CE0b/SRRC/08WQP9VFj7/Whc8/18YO/9k&#10;GDn/aBk4/20ZN/9yGjb/dxo1/3waNP+BGzP/iBsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40b&#10;Mv+NGzL/jRv/cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/&#10;cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ&#10;8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35f&#10;Kf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d&#10;8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/&#10;cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9m&#10;w1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5Vnx&#10;X+VZ8V//cB4D/2woBv9rMQn/dTYN/3s8Ev9/Rhn/g1Ah/4FeKv9+azP/e3g7/3iGQv91kkj/cptN&#10;/3CkUf9trFT/a7JX/2m5Wv9nwVz8Zcde+GLMX/Vg02HwXt1i7FzkY+hb6WTiWu9k4FrwYuBa8GLg&#10;WvBi4FrwYuBa8GLgWvBi4FrwYuBa8GL/cR0D/20oBv9uMAn/eDQM/387Ev+DRBn/h04h/4ZbK/+D&#10;aDT/f3U9/3yCRf95jkz/dplS/3KhVv9vqVr+bbBe/Gq3YftovmP5ZsZl9GPMZ/Bh02nrX95r5l3l&#10;bOBb6W3ZXO5o1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72f/ch0D/24oBv9xLgn/ezIM&#10;/4M6Ef+HQxj/ikwh/4pZK/+HZTX/g3I//39+SP98i1D/eZZW/3WfXP1ypmD6bq1k+Gy0aPZpvGv0&#10;Z8Vt8GTMcOth03LlX99z3lzldNZc6HHPXu1szV7ua81e7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e&#10;7mv/cxwD/28nBv90LQj/fjEM/4Y5Ef+LQhj/jksh/45WK/+LYzb/h29B/4N7S/9/h1P+fJJb/Hic&#10;Yfl0pGf2cKtr822yb/FqunPvaMN262XMeOZi1XreX998013je81f5nbHYOpwxmDsbsZg7G7GYOxu&#10;xmDsbsZg7G7GYOxuxmDsbsZg7G7/dBwD/3AnBv92Kwj/gS8L/4k4EP+OQBj/kkkh/5NULP+QYDf/&#10;jGxD/4d3TfuDg1f4f45g9nqXZ/N2oG7wcqhz7W6veOtruHzoaMJ/5mbNgt9i2ITRX9yFymDgf8Vh&#10;43q/Y+h0vmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XL/dBwD/3AmBv95Kgj/hS4L/403&#10;EP+SPxf/lkgg/5dSLP+VXjj+kWlE+ox0UPWHf1vygoll7n2Tbup3m3XncqN85G6rgeFqs4beZ72K&#10;2mXKjdJi1I7IYtiKwmPchLxl4H63ZuV4tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5nb/&#10;dRsD/3EmBv98KAf/iC0K/5A2D/+WPhb/mkcg/5xQK/+aWzj5l2ZF9JJwUu+Me1/qhYVq5X6NdOB4&#10;lX3bcp2F1G2ki9BqrY7NaLeQy2jDkchn0ZK/ZdSPuWfZibRo3YKwaeJ8rmrkea5q5HmuauR5rmrk&#10;ea5q5HmuauR5rmrkea5q5Hn/dhsD/3ImBf9/Jwf/iiwK/5M1Dv+ZPRb/nkYf/6FOK/ugWTj1nGNG&#10;75htVOiQd2LiiH9v2oCHe9J6j4PNdZeJyXGfjcVuqJHCbLGTv2u8lb1ry5W2adCUsWvVjaxs24ao&#10;beB/p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nz/dhsD/3MlBf+BJgf/jSwJ/5Y0Dv+d&#10;PBX/oUQe/qVMKvelVzjwomFH6ZxqVuGUcmXYjHtzz4WDfMl/i4TDepOKv3abj7pzo5O3cKyWtG+3&#10;l7FvxJisbc2YqW/TkKVw2Imhcd6CoHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H//dxsD&#10;/3QlBf+DJQb/kCsJ/5kzDf+gOxT/pUMd+6lLKfOqVDjsqF5H46FnV9qZb2fPkXhzx4qAfcGEiIW7&#10;f4+LtXqXkLF3n5StdKiXqnOymadyv5qkcsuaoXPQk5501oybddyEmnXegZp13oGadd6BmnXegZp1&#10;3oGadd6BmnXegZp13oH/eBoD/3YkBf+GIwb/kioI/5syDP+jOhP/qEIc+K1KKPCvUjfnrFxH3qVk&#10;WNGdbWbIlXVzwI58fbmJhIWzg4yMrX+Tkal7m5WleaSZoXeum552upydd8qcmXfPlpd41I6VeNuG&#10;lHjdg5R43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YP/eBoD/3gjBf+IIwb/lCoI/54xC/+mOhL+&#10;q0Ib9bBJJ+y1UDbjsFpG2KljV8yha2bCmnJyupN6fLONgYWsiImMpoSQkaGAmJadfaGamXuqnJZ7&#10;tp2Ue8aeknvNmJF805CPfNmIj3zchY983IWPfNyFj3zchY983IWPfNyFj3zchY983IX/eRoD/3oi&#10;Bf+KIgX/likH/6AxC/+oORH7r0Ea8rRIJum5TzTftFlF0q1hVselaWW9nnBytJd3fK2RfoWmjIaM&#10;oIiNkZqFlZaWgp6akoCnnY9/s56NgMKei4DMmouB0pKKgNiJiYDbhomA24aJgNuGiYDbhomA24aJ&#10;gNuGiYDbhomA24b/eRoC/3shBP+LIgX/mCgH/6MwCv+rOBD5skAY77hHJOa9TjPbuFdEzbBgVsKp&#10;Z2S4om5xr5t1e6eWfISgkYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+FhL+fhYXLm4WF0ZOFhdiKhITa&#10;h4SE2oeEhNqHhITah4SE2oeEhNqHhITah4SE2of/ehkC/30gBP+NIQX/mygG/6UvCf+uNw72tj8X&#10;7LxGIuPBTjDVvFZDyLReVb2sZmOzpmxwqp9ze6GaeoSaloGLlJKIkY6PkJaJjJmahIqjnYGKrp9+&#10;iryfforKnH+K0JR/idaLf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yj/ehkC/38eBP+Q&#10;IQT/nScF/6guCP6yNg3zuj4V6cFFH9/FTC/Qv1RCxLddU7iwZGKuqmpvpKRxepyfd4OUm36KjpiG&#10;kIeVjpWCkpeZfZCgnHqPq554j7mfd5HKnXmQz5V5jtaMeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJ&#10;eY3YiXmN2In/exkC/4EdBP+SIAT/oCYF/6stB/u1NQvwvj0S5sdEHNrJSS7Lw1NBvrxbUrO1YmGo&#10;r2lun6pveJaldYGOoXyJh56Dj4Gbi5R7mZSYd5eem3OWqZ1xlraecJfInXKWz5VzlNWMdJPYiXST&#10;2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST2In/fBgC/4QcA/+VHwP/oyUE/68sBve6MwnsxDsP4s5C&#10;GNPOSCzGx1JAucBaUa26YV+jtGdsmbBtd5CrdICIqHqHgaWBjXqiiZJ1oJKWcJ6bmWyep5tqnrSc&#10;aZ/Fm2ye0JRtmtaMbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2In/fRgC/4caA/+YHgP/&#10;piMD/7MpBPPAMQfnyzgL3dg6Fs3SRirAzFA+s8ZYT6fAX12cu2VqkrdrdImzcX2Br3iEeq1/inSq&#10;h49uqY+TaaealmanpZhjp7KZYqjDmGWn0ZNmo9aLZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZ&#10;iWeh2Yn/fhcC/4sYAv+cHAL/qyEC+7kmA+3HLATf1TEG0945FMbYRCi50U47rMxWTKDHXVqVwmNn&#10;i79pcYK7b3l6uHaAc7Z9hm20hYtos46PY7KYkmCxpJNesrGUXLLClF6y05BfrNmJYKrahmCq2oZg&#10;qtqGYKrahmCq2oZgqtqGYKrahmCq2ob/fxcC/5AWAv+hGgH/sR0B9MAgAePRIAHT3ywGyeI7FL7f&#10;RCWy2Uw4pdNUSZnPW1eOy2FjhMhobHvFbnVzw3V7bMF8gWfAhIViv46JXr6Yi1q+pI1YvrGOV7/C&#10;jVi/14tZuNyFWbbdg1m23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YP/gRYC/5UUAf+nFgH9uBcA&#10;6csRANPfFgHI5ywHvuY7FrPkRCWo4Us1nN1SRJHZWVKG1WBdfNNmZnTRbW5sz3R0Zs58eWHNhX1c&#10;zI6AWcyZg1bMpYRUzLOFU83EhVPN3YNTxuB+VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD&#10;4X3/hxMB/5wSAf+uEQDawgoA0NIKAMfoGAG87CwKsus8F6jqQyWd6EgzkuZQQIjkWUt+4mBUduFo&#10;XG/gb2Jo33doY95/bF7eiHBa3pFzV96bdVTep3dS37R4UN/EeE/g3nhP1uV1T9PndE/T53RP0+d0&#10;T9PndE/T53RP0+d0T9PndE/T53T/jw8B/6QOANu4CADNxQkAxdUKALrxGgOw8i0MpvE7GJvwQSSR&#10;70cvh+5OOn7uWEN37WFKcO1pUGrscVVl7HlZYeyBXF3sil9a7JNhV+2dY1Xtp2VS7bNmUe7AZ0/v&#10;1GhO6+ZoTejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6Gj/mQsA3a4EAMy8BgDByQcAuNsK&#10;AK34HASk+C8Nmfg5F4/4PyGF+EYqfPhNMnX3Vzlu92A/afdpQ2T4cUdh+HlKXfiBTFr4iU9Y+JJR&#10;VvmbUlP5pVRR+q9VUPq7Vk76yldN++NXTPvpV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z76Vfl&#10;pQAAzrQEAL+/BQC0zgYAqusNAaD/HwaX/y8NjP82FYL/PR14/0QkcP9MKmr/VC9l/14zYf9nN13/&#10;bzla/3Y8WP9+Plb/hj9T/45BUf+XQlD/oENO/6lFTf+zRUv/vkZK/9BHSf/cR0n/3EdJ/9xHSf/c&#10;R0n/3EdJ/9xHSf/cR0n/3EfRrgAAv7kDALLFAwCn1QUAnP0PApT/IgaJ/ysMfv8yEnX/Ohhs/0Id&#10;Zf9JIl//USVa/1ooV/9jK1T/ay1S/3IvUP95ME//gDFN/4gyS/+QNEr/mDVI/6E1R/+qNkb/szdE&#10;/784RP/FOET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xTjBswAAsr4CAKXMAQCZ3QMAkP8SAob/&#10;HwV7/ycKcf8uDmj/NhNh/z4XWv9GGlX/TR1R/1UfTv9dIEv/ZCJJ/2sjR/9xJEb/eCVE/38mQ/+G&#10;J0H/jihA/5YoP/+eKT3/pyk8/7AqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCqzuAEA&#10;pcYAAJfVAACL7wQBhP8TAnf/GgRt/yIHZP8qC1z/Mg5V/zkRUP9BE0v/SBVI/08XRf9WGEL/XBlA&#10;/2EaPv9nGjz/bRs7/3McOf95HDj/gB02/4gdNf+PHjT/lx4y/6AfMv+kHzL/pB8y/6QfMv+kHzL/&#10;pB8y/6QfMv+kHzL/pB+mwAAAl84AAIneAAB//wcBdP8QAmn/FQNf/xwFV/8kCFD/LApK/zMMRf87&#10;DkH/QQ89/0cQOv9NETj/UhE2/1cSNP9cEzL/YRMx/2YUL/9rFC7/cRUt/3cVLP99FSr/gxYp/4sW&#10;Kf+OFin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhb/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/&#10;c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b&#10;3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2Eq&#10;Bf9hMwj/aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE&#10;/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3s&#10;VfhN7FX4TexV+E3/ZiAD/2IqBf9jMQj/azUL/3A8D/9zRRX/dU8c/3ZdI/9zbCr/cHox/22HNv9r&#10;lDv/aZ8//2ioQv9msEX/ZLhH/2PASf9hx0r/X8xM/13TTfxc3k75WuRP9VnqUPFY71HtV/RR6Vf5&#10;UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VD/Zx8D/2MqBf9lMAj/bjML/3Q6D/93QxX/eU4c&#10;/3paJP93aCv/dHYz/3GEOf9ukD//bJtD/2qlR/9orUr/Z7ZM/2W+Tv9jxVD/YctS/V/SVPld3VX0&#10;W+RW8FrqV+tY8FjnWPVX41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ+lT/aB8D/2MpBf9o&#10;Lgf/cTIK/3c4D/97QhX/fUwc/35YJP97Zi3/d3M1/3SAPP9xjEL/b5dH/2yhS/9qqk//aLJS/2e7&#10;VP9lxFb+YspY+WDRWvVe3FzwXORd6lrrXuZZ8V/iWvVb3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX&#10;3Fv5V9xb+Vf/aR4D/2QpBf9rLQf/dDAK/3s3Dv9/QRX/gUoc/4JVJf9/Yy7/e3A2/3h8Pv91iUX/&#10;cZRL/2+eUP9splT/aq5Y/Wi3W/xmwF36ZMlg9WHQYvBe3GPqXOVl5VvsZt5a8GPYW/Rg0V34W9Fd&#10;+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+Fv/aR4D/2UoBf9uKwf/eC4K/382Dv+DPxT/hUgc/4dT&#10;Jf+EYC//gGw4/3x5Qf94hUn+dJBQ+3GZVvluolr4a6pf9miyYvRmu2XzZMVo8GLQa+pf3W3jXedu&#10;21vqbdNc72jNXvNkyF/3X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91//ah4D/2YoBf9xKQf/&#10;eywJ/4M1Df+HPhT/ikcb/4xQJf+JXS//hWk6/YF1RPp8gE33eItV9HOVXPFvnWLvbKVn7Wmta+tm&#10;tm/oY8By5mHMdeNg33fWXOR4zl7pcslf7W3EYPBov2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0&#10;Y79i9GP/ax0D/2cnBf90Jwb/fysI/4czDf+MPBP/j0Ub/5FOJf+PWjD8i2Y7+IZxRvOBfFHvfIda&#10;7HaQYuhxmGnlbKBw4Wiodd5ksHrbYrp+2GHHf9Rh2n/LX+F+xGHld79i6XK7Y+1ttmTxZ7Zk8We2&#10;ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8Wf/bB0D/2omBf93Jgb/gioI/4oyDP+QOxL/k0Ma/5ZMJP2V&#10;VzD3kWI88oxtSeyGeFTnf4Ff4niKadxyknLWbZp40mqifM5nq3/LZrSByWW/g8dkzoTBY92DumTi&#10;fLZm5nayZ+pxrmjvaq5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72r/bRwD/2wkBf96JAX/hSkH&#10;/44xC/+UORH/mEIZ/5tKJPibVDDyl18965JqS+WKc1jegnxk1XyFbs92jXXKcpV6xm6dfsNspYK/&#10;aq+EvWm5hrpox4e3aNqHsWjega1p43qpa+h0pmvsbaZs7W2mbO1tpmztbaZs7W2mbO1tpmztbaZs&#10;7W3/bRwD/24jBP99IgX/iCgH/5EwCv+YOBD/nEAY+59JI/ShUi/tnVw95ZZmTN2Ob1rTh3hlzIGB&#10;bsZ7iXbBd5F7vHOZgLhwoYS1bqqHsm20ia9swYqtbNKKqGzchaVt4X6ibuV3n2/rcJ9v63Cfb+tw&#10;n2/rcJ9v63Cfb+twn2/rcJ9v63D/bhwD/3EiBP9/IQX/iycG/5QvCf+bNw//oD8X+KRHIfCnTy7o&#10;olo935tjTdSUbFrLjHVlxIZ9b76AhXa4fI18s3iVga91nYWrcqWJqHGvi6Vwu4yjcMuNoHHZiJ1x&#10;34GbcuR6mXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XL/bxsD/3MgBP+CIAT/jiYG/5cu&#10;CP+fNg79pD4V9KhGIOysTS3jp1g82aBhTM2YalnFkXJlvYt6braFgnawgIl9q32Rgqd5mYajd6KK&#10;n3WrjZx0t46adMaPmHXWi5Z23YOUduJ8k3bndJJ26HSSduh0knbodJJ26HSSduh0knbodJJ26HT/&#10;bxsC/3UfBP+EHwT/kCUF/5otCP+iNQz6qD0U8axFHuiwTCvfq1c70qRfS8icaFm/lW9kt493brCK&#10;f3aqhYZ9pIGOgp9+loebe56Ll3mojpR4s4+SeMKQkXrVjY9624WOeuF+jXrmdo165naNeuZ2jXrm&#10;do165naNeuZ2jXrmdo165nb/cBsC/3YeA/+GHgT/kyUF/50sB/+lNAv3qzwS7rFDHOW0Synar1U6&#10;zaheSsKgZli5mm1ksZN1bqqOfHajioN9noaLgpmCk4eUgJuLkH6ljo19sJCKfb6Rin/Tj4l+2oeI&#10;ft9/h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5Xf/cBsC/3gdA/+IHgP/lSQE/6ArBv+o&#10;Mgr0rzoR67VCGuG4SifUs1M5yKtcSb6kZFe0nmtjrJhybaSTeXWejoF8mIuIgpKHkIeNhZmLiYOi&#10;joaCrpGDgryRgoPOkYOD2YiCgt+BgoLkeYKC5HiCguR4goLkeIKC5HiCguR4goLkeIKC5Hj/cRoC&#10;/3ocA/+KHQP/lyME/6IpBfysMQnxszkP6LpAF928SCXPtlI4w69bSLmoYlavompip5xwbJ+Xd3WY&#10;k358kpCGgoyNjoeHipeLg4igjn+Hq5F8h7mRe4fLkXyI2Il9h96CfYbken2G5Hl9huR5fYbkeX2G&#10;5Hl9huR5fYbkeX2G5Hn/cRoC/3waA/+NHAP/miID/6UoBPmvLwfuuDcM5L8/FNjARiTKulA3v7NZ&#10;R7SsYVWqpmhhoaFua5mcdXSSmHx7jJWDgYaSi4aBkJSLfI6ejniNqZB2jLaRdI3IkXaO2Ip3jN2C&#10;d4rjeneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43r/choC/38ZAv+PGwL/nSAD/6kmA/azLQXq&#10;vTUJ4MY8ENLERCPFvU81urdYRq+xX1Slq2ZgnKZtapSic3OMnnp6hpuBgICYiYV6lpKJdZSbjXKT&#10;po9vk7SQbZTFkHCV2Ipwkt2DcZDje3GQ43txkON7cZDje3GQ43txkON7cZDje3GQ43v/cxkC/4IX&#10;Av+SGgL/oB8C/60kAvK4KgTmwzEG28w1D8zIQiHAwk00tLxWRKm2XlKfsWRelqxraI6pcXGGpXh4&#10;f6J/fnmgh4N0nY+Ib5yZi2ubpI1om7KOZ5vCjmmd2Ipqmd2Ca5bje2uW43trluN7a5bje2uW43tr&#10;luN7a5bje2uW43v/dBkC/4UVAv+WGAH/pBwB+7IgAe2/JQLhzCoD1NEyDcfMQR+6x0wxrsFUQqO8&#10;XFCZt2JckLNpZoewb26ArXZ1eap9e3OohIBtpo2FaKWXiGWko4pipLCLYKTBi2Km2Yhjot6BZZ7j&#10;emWe43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43r/dhgC/4kTAf+aFgH/qRgB9rgbAefHGgHb2RwB&#10;zdYwC8DSPx20zUovqMhSP53DWk2Sv2FYibtnYoC4bWt5tnRxcrN7d2yxg3xnsIyAYq+Wg16uoYZc&#10;rq+HWq+/h1uw2oRdrOB/XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n5Xj/ehUC/44SAf+f&#10;EwD/sBMA78AQANnUDADO3xwBxN0vCbnZPRqt00gsoc9QO5XLWEmLx19UgsRlXnnCbGZywHJsa756&#10;cma9gnZhu4t6XLuVfVm6oX9Xuq+AVbu/gFW82X9WuON6WLLndViy53RYsud0WLLndFiy53RYsud0&#10;WLLndFiy53T/gBIB/5QQAP+mDwDjuAsA0sYKAMzXCwDD4x4CueIxCq/gPRik3UYnmdlON43UVkSD&#10;0V1Pes9kWHLNal9ry3JlZcp5amDJgm9byYtyV8iWdVTIondSyK94UcnAeFDK23dRxuhzUsDrb1K/&#10;7G9Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G//hw4B/5sNAN+uBwDQvAgAx8kIAMHbCwC36CADrecx&#10;DaTmPRmZ5EQmjuJMM4TgVD573lxHc91jT2vcalZl2nJcYNp6YFvZg2RX2YxnU9mXalDZo2xO2bFt&#10;TdrCbUzb3GxN2OxqTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8Gf/jwsA6aQEANG0BgDF&#10;vwYAvM0IALTpDgGq7iIFou4zDpftOxmN7EIkg+tJLnvqUzZz6Vw+bOlkRGfpbEli6HRNXuh8UVro&#10;hVRW6I5WU+mYWVHpo1pO6bBcTeq+XEzr0l1L6uldSuPzXErj81xK4/NcSuPzXErj81xK4/NcSuPz&#10;XErj81z5mQMA1KwCAMW3BAC5wwUAsNIIAKf2EQGe9SQGlfUyDor1OheB9UEgePVIJ3D1UC5q9Fo0&#10;ZfRjOGD0azxd9XQ/WfV8Qlf1hERU9Y1GUfaXSE/2oUpN9qxLS/e5TEr3yE1J+OBNSPfzTUj39E1I&#10;9/RNSPf0TUj39E1I9/RNSPf0TUj39E3aowAAx7ECALi7AwCtyQQAo9kHAJr9FAKS/ScHh/4vDX3+&#10;NxR0/z8bbP9HIGb/TiVg/1cpXP9gLVn/aTBW/3EyU/94NFH/gDZP/4k3Tf+SOUv/nDpJ/6Y7SP+x&#10;PEb/vT1F/8w9RP/mPkT/5z5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z7LrAAAubYBAKzCAQCg0AIA&#10;leUHAI7/GAOE/yQGev8sC3D/NBBo/zwVYf9EGVv/Sx1W/1MgU/9bIlD/YyRN/2smS/9zJ0n/eilI&#10;/4IqRv+KK0T/lCxC/54tQf+nLkD/sS4//7wvPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/&#10;zTC7sQAArLwAAJ/JAACT2QAAifwLAYD/FwJ2/yAFbP8oCWT/MA1d/zgQV/9AE1H/RxZN/04YSv9W&#10;GUf/XBpE/2McQv9pHUD/cB4//3gePf+AHzv/iCA6/5EhOP+bIjf/pCI2/60jNf+4IzX/uSM1/7kj&#10;Nf+5IzX/uSM1/7kjNf+5IzX/uSOttgAAn8QAAJLSAACE4QAAff8NAXL/EwJo/xsEX/8jBlj/KwlR&#10;/zMLTP86DUf/QQ9D/0gRQP9OEj3/VBM7/1oUOf9fFDf/ZRU1/2sWM/9yFjH/ehcv/4IXLv+LGCz/&#10;kxgr/5wZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxmhvwAAkswAAITcAAB49wAAbv8K&#10;AWP/EAJa/xUDUv8dBEv/JAZG/ywIQf8zCTz/Ogo5/0ALNf9FDDL/Sg0w/1ANLv9UDiz/WQ4q/14P&#10;KP9kDyb/ag8l/3EQI/94ECL/gBEg/4gRH/+RER//kREf/5ERH/+RER//kREf/5ERH/+RER//kRH/&#10;XCID/1ctBf9YMwf/XzYJ/2M9Df9lRhL/ZlAX/2VeHP9kbiL/YXwn/1+KK/9eli7/XKEx/1uqM/9a&#10;sjX/Wbo2/1jDN/9YzTn/V9g5/1bgOv9V5jv/VOw8/1PxPPxS9T34Uvk99VH9PfNR/z3zUf8981H/&#10;PfNR/z3zUf8981H/PfNR/z3/XCID/1csBf9aMgf/YTUJ/2U8Df9nRRL/aE8X/2hcHf9mbSL/Y3so&#10;/2GILP9flC//Xp8y/12pNf9bsTf/Wrk4/1rBOv9Zyzv/WNU8/1ffPf9W5j7/Ves+/VTwP/lT9T/2&#10;UvlA81L9QPBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7/XSED/1gsBf9cMAf/ZDMJ/2g6Df9r&#10;QxL/bE4X/2xaHf9qaiT/Z3gp/2SFLv9ikTL/YZw2/1+mOP9erjr/XbY8/1y+Pv9byD//WtJB/1nd&#10;Qv9X5UP9VupE+VXwRPVU9UXxVPpF7lT+ROxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0L/XiED&#10;/1ksBf9fLgb/ZjIJ/2w4DP9vQRH/b0wX/3FXHv9uZyX/a3Ur/2iCMP9ljjX/ZJk5/2KjPP9gqz7/&#10;X7NB/167Qv9dxET/XM5G/1rcR/5Z5Ej6V+pJ9VbwSvBV9krtVfpK6Vb+R+dW/0XnVv9F51b/RedW&#10;/0XnVv9F51b/RedW/0X/XiED/1krBf9iLQb/ajAI/282DP9yQBH/dEoY/3VVHv9yZCb/b3It/2x/&#10;M/9pizj/ZpY8/2WgQP9jqEP/YbBG/2C4SP9ewUr/XctL/1zaTfpa4071WepP8FfxUOtW9lHnV/tO&#10;5Fj/S+FZ/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0n/XyAD/1orBf9lKwb/bS4I/3M1DP93PhH/&#10;eEgX/3lSH/93YCf/dG4u/3B7Nf9thzv/apJB/2ebRf9lpEn+Y6xM/WG0TvtgvFH6XsZT+V3UVfVb&#10;41bvWupY6VjyWeVZ91bgWvtT21v/T9db/03XW/9N11v/Tddb/03XW/9N11v/Tddb/03/YCAD/10p&#10;Bf9oKQb/cSsH/3gzC/98PBD/fUYX/35QH/99XSj/eWow/3V2OP9xgj/8bY1F+mqXS/hnn0/2ZadT&#10;9GKvVvNguFnxX8Fc8F3NXu1c4GDoWuxh4VryYNpb9lvTXPpXz139U8xe/1HMXv9RzF7/Ucxe/1HM&#10;Xv9RzF7/Ucxe/1H/YR8D/2AnBP9rJgX/dSkH/3wxCv+BOhD/g0QX/4RNH/+DWSj/f2Yy/HpyO/h1&#10;fkP1cYhL8m2SUe9pmlbtZqJb6mOqX+hgsmPmXrxm5FzIaeFb2mvdWupr01zwZs1e9WHIX/lcxGD8&#10;WMFh/lXBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lX/Yh8D/2MlBP9vJAX/eSgG/4EwCv+FOQ//iEIW&#10;/4lLHv+JVij6hWIz9YBuPfB6eUfsdYNQ6XCMWOVrlV7hZp1k3mOkadtgrW3XX7dv1F7DcNFe0nHN&#10;Xedxx1/ua8Jh8ma+YvZhumP5XLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fj/Yx8D/2YjBP9y&#10;IgT/fScG/4UuCf+KNw7/jUAV/49JHvqPUyj0jF807oZqP+l/dEvjeH5V3nKGXthtj2XTaphqz2eg&#10;bcxlqHDJY7FzxmK8dMRhyXXBYeB2vGPqcbdk72q0ZfNlsGb2YK5n+VyuZ/lcrmf5XK5n+VyuZ/lc&#10;rmf5XK5n+Vz/Yx4D/2ghBP91IAT/gSUF/4ktCP+PNQz/kj4U/JRHHfWWTyjukVs054tmQeCEb07Z&#10;fXlY0XeCYMxzimfHb5NsxGybcMBpo3O9Z6x2uma2eLhlwnm2ZdV5smbmdq5o7G+qafBpqGn0Y6Zq&#10;91+mavdfpmr3X6Zq91+mavdfpmr3X6Zq91//ZB4D/2sgA/94HgT/hCQF/40sB/+TNAv/lzwS+JlF&#10;G/CbTSfol1k04ZBiQteJbE7Og3VYyH1+YcN4hmi+dI5tuXCWcrZunnWybKd4r2qxe61pvXyqac19&#10;qGrjeqVs6XKibO1soG3yZp5u9WKebvVinm71Yp5u9WKebvVinm71Yp5u9WL/ZR0C/20eA/97HQP/&#10;hyME/5AqBv+XMgr9nDsQ9J9DGeyhSyXjnFYz2pZgQc+OaU7HiHJYwIJ6Ybp9gmi1eYpusXWSc6xy&#10;mnepcKN6pm6sfaNtuH6hbcd/n27gfpxw53WacOtvmXHwaJdx82SXcfNkl3HzZJdx82SXcfNkl3Hz&#10;ZJdx82T/ZR0C/28dA/9+HAP/iiIE/5MpBf+bMQn5oDkP8KNBGOemSSPeoVQx0ppeQMiTZ03AjG9Y&#10;uYd3YbOCf2iufYduqXqOc6R3lnigdJ97nXOofppxtICYccKBlnLYgZV05XiTdOpxknXva5F18maR&#10;dfJmkXXyZpF18maRdfJmkXXyZpF18mb/Zh0C/3EbA/+AGwP/jCED/5YoBf+eLwj2pDcN7Kg/FeOr&#10;SCDYplIwzJ5cQMOXZU27kW1Xs4t0Ya2GfGingoNuon6LdJ17k3iZeZx8lXelf5J2sIGQdb6CjnbR&#10;go5443qNeOhzjHjtbIt48WiLePFoi3jxaIt48WiLePFoi3jxaIt48Wj/ZxwC/3MaAv+CGgL/jyAD&#10;/5kmBP6iLgbzqDUL6a09E9+vRh7SqVEvx6JaP76bY0y1lWpXro9yYKeLeWihh4FunIOIdJeAkHiS&#10;fZl8jnyigIt6rYKIeruDh3rNg4d84nyHfOd1hnzsboZ88GmGfPBphnzwaYZ88GmGfPBphnzwaYZ8&#10;8Gn/ZxwC/3UZAv+FGQL/kh8C/5wlA/ulLAXwrDQJ5rI7ENuzRB3NrU8uw6ZZPrmfYUuwmWhWqJRw&#10;X6GPd2ebi35uloiGc5CFjniMgpZ8iICggIR/q4KBf7iDf3/KhIGB4X2BgeZ2gYDrb4CA72qAgO9q&#10;gIDvaoCA72qAgO9qgIDvaoCA72r/aBwC/3gXAv+HGAL/lB0C/58jA/ipKgTssTEH4rc5DdW3QhzJ&#10;sE4tvqpXPbSjX0qrnmdVo5huX5yUdWaWkHxtkI2Dc4uKi3iGiJR8gYaegH2EqIJ7hLWEeYTHhHqG&#10;4H97heZ3e4XrcHuE7mt7hO5re4Tua3uE7mt7hO5re4Tua3uE7mv/aRsC/3oWAv+KFwL/lxwC/6Mh&#10;AvStJwPotS4F3r01CtC6QBvEtEwsuq5WO6+oXkmmomVUnp1sXZeZc2aQlXlsipKBcoWQiXd/jZJ8&#10;e4ubf3eKpoJ0ibODcorEg3SM4H90i+V4dYnqcXaI7Wx2iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wz/&#10;axoC/30UAv+NFgH/mhoB/6YeAfCxIwLkuykD2cIwCcu9PxnAuEoqtbJUOqqsXEehp2NSmaNqXJGf&#10;cWSKm3drhJh/cX6WhnZ5k497dJKZfnCQpIFtkLGCa5DBgm2S3X9ukeV4b4/qcXCO7Wxwju1scI7t&#10;bHCO7Wxwju1scI7tbHCO7Wz/bhgC/4ASAf+QFQH/nhcB+6saAey3HgHgwyEB0sYtCMbBPRi6vEko&#10;r7dSOKWyWkWcrWFRk6loWoulb2KEonVpfp98b3idhHRzm415bpmWfGqYon9nl66AZZi/gWWZ2H9o&#10;mOV4aZbqcWqU7WxqlO1sapTtbGqU7WxqlO1sapTtbGqU7Wz/cRYC/4MRAf+UEwH/ohQA9bAUAOa+&#10;FADZzBUAzMorB8DGOxa1wUcmqrxRNp+4WEOWs2BOjbBmWIWsbWB+qnNnd6d6bHKlgnJso4t2aKKU&#10;eWShoHxgoK19X6G9fl6i1H1hoeZ2Yp3rcGOb7mxjm+5sY5vubGOb7mxjm+5sY5vubGOb7mz/dBMB&#10;/4cQAf+YEAD+pxAA57cNANbFCwDQ0BEAxc8oBbnLORSux0Ujo8NPM5m/V0CPu15LhrhkVH61a1x3&#10;snFjcbB4aWuugG1mrYlyYauTdV2rnnhbqqx5Wau8eVis0nlaq+hzXKfsbl2k72pdpO9qXaTval2k&#10;72pdpO9qXaTval2k72r/eREB/4wOAP+eDQDcrggA0rsJAMzICQDH1g4AvdUlBLLSNhGnzkIgnMpM&#10;L5LHVDyIw1xHf8FiUHe+aVdwvHBeart3Y2W5f2hguIhsXLeSb1i2nnFVtqtzU7e7c1K30nNUt+tv&#10;VrLvalev8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8Wf/fw4B/5MLAOGlBQDSswcAyb4HAMLLCAC8&#10;3Q4AtN0jA6raMw2f1kAclNNKKorQUjeAzVpBeMthSnDJaFFqyG9XZMZ2XF/Ff2BaxYhkVsSSZ1PE&#10;nmlQxKxqT8S8a07F02pPxe1oUMDzZFG99WFRvfVhUb31YVG99WFRvfVhUb31YVG99WH/hgoA8JoE&#10;ANSqBADItgYAvsEFALfPCQCw4xEAqOMlBJ/iNQ2V4D4Zi95IJYHcUDB42lg6cNhfQmnWZ0lj1W5P&#10;XtR2U1nTf1dV04laUtOTXU/ToF9N061gS9S+YErV2GBL1O1eTNH3XEzM+VpMzPlaTMz5WkzM+VpM&#10;zPlaTMz5WkzM+Vr/jwMA2qIAAMqvAwC9uQQAtMYFAKvUCQCk6hQBnOkoBpPpNA6J6D0Yf+dEInfm&#10;Tipv5lcyaeVfOGPlZz1f5G9CWuR3RVbkgElT5IpLUOSUTk3kn1BL5axRSeW7Ukjmz1JI5uhSSOT4&#10;UUjh/E9I4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E/hmQAAzakAAL6zAgCzvgMAqMsFAJ/aCQCY8hgC&#10;kPIqB4byMw588TsWdPFDHWzxSyNm8VQpYfFdLV3xZjFZ8W41VvF2N1PxfzpQ8og8TfKSPkvynUBJ&#10;86lBR/O2Qkb0x0NF9N9DRPTwQ0Ty+kJE8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kLRogAAwK4AALK4&#10;AQCnxAIAnNIEAJLtDACM+xwDgvsoB3n7MQxw/DkSafxBF2L8SRxc/FAgV/xZI1T9YiZR/WooT/1z&#10;Kkz+eyxK/oMuSP6NL0b/mDFE/6IyQ/+uM0H/uzRA/8s0P//jND//7zU//+81P//vNT//7zU//+81&#10;P//vNT//7zXEqgAAs7MAAKe/AACaywAAj9oCAIb/DwF+/xwDdf8lBmz/LQpk/zYOXf8+Elj/RRVS&#10;/00YT/9VGkz/XBxJ/2QeR/9rH0T/cyBC/3wiQf+FIz//jyQ9/5olO/+kJjr/ryY5/7onOP/KJzj/&#10;3Cg4/9woOP/cKDj/3Cg4/9woOP/cKDj/3Ci1rwAAp7oAAJrGAACN1AAAgeYBAHr/EAFw/xgCZ/8h&#10;BV//KQdY/zEKUv85DU3/QQ9J/0gRRf9PE0L/VRRA/1wVPf9iFjv/aRc5/3AYN/95GTX/ghkz/4wa&#10;Mv+XGzD/oRsv/6ocL/+1HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxyptQAAmsIAAIzPAAB/&#10;3gAAdv8FAGz/DgFi/xQCWv8bA1P/JAVN/ysHR/8zCUP/Ogo//0ELO/9HDDj/TQ01/1MOM/9YDzH/&#10;Xg8v/2QQLf9rESv/cxEp/3wSJ/+GEiX/kBMk/5kTI/+jFCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+r&#10;FCL/qxScvgAAjcsAAH7aAABw5gAAZ/8AAF3/CgFU/xABTf8VAkf/HQNB/yQEPP8rBTf/MgY0/zgH&#10;MP89CC3/Qwgq/0gJKP9NCSb/Ugok/1cKIv9dCyD/Ywse/2sLHP9zDBr/fAwY/4QMF/+ODRX/lQ0V&#10;/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ3/UiUD/00vBP9RMgb/VzUH/1o8Cv9bRQ7/Wk8T/1ldF/9Y&#10;bRv/Vnsf/1WJIv9TlSX/UqAn/1GoKf9QsSr/ULgr/0/BLP9Pyi3/TtYu/07kLv9O7S//TvMv/034&#10;MP9N/DD/TP8w/Ez/MPlM/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y//UyQD/00vBP9UMAX/WTQH&#10;/106Cv9fQw7/Xk4T/11aGP9bahz/Wnkh/1iGJP9Wkif/VZ0p/1SmK/9Tri3/UrYu/1K+L/9RxzD/&#10;UdIx/1DhMv9Q6zL/T/Iz/0/3M/9O/DT7Tv80+E3/NPVO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO&#10;/zL/UyQD/04uBP9WLwX/XDIH/2A4Cv9iQQ7/YkwT/2BYGP9faB3/XXYi/1uDJv9Zjyn/WJos/1aj&#10;Lv9VrDD/VbMx/1S7M/9TxDT/U841/1LeNv9S6Tf/UfE3/1H2OPtQ+zj3T/849E//N/FQ/zXwUP80&#10;8FD/NPBQ/zTwUP808FD/NPBQ/zT/VCMD/1AtBP9ZLQX/XzAH/2M2Cv9mQA7/ZkoT/2VVGf9jZR7/&#10;YXMj/16AKP9cjCz/W5cv/1mhMf9YqTT/V7A1/1a4N/9VwTj/Vcs5/1TaOv9U5zv/U/A8+1L2PfZR&#10;+z3yUf8971L/O+xS/zjrUv8461L/OOtS/zjrUv8461L/OOtS/zj/VSMD/1IrBP9cKwX/Yy4H/2c0&#10;Cv9qPg7/a0gT/2pTGf9oYR//ZnAl/2N9Kv9giC//XpMz/1ydNv9bpTj/Wq06/1i1PP9XvT7/V8c/&#10;/1bTQfxV5EL5Ve5D9VT2RPBT/ETsVP9B6VX/P+ZV/zzlVf875VX/O+VV/zvlVf875VX/O+VV/zv/&#10;ViID/1UpBP9fKAX/ZysG/2wyCf9vPA3/cEYT/3BQGf9uXSD/a2sn/2h5Lf9lhDL/Yo83/2CZO/5e&#10;oT79XKlB+1uxQ/pZuUX5WMJH91fOSPVW4ErxVuxL7lX2TOlW/ErlV/9G4lj/Q95Z/0DdWf8/3Vn/&#10;P91Z/z/dWf8/3Vn/P91Z/z//VyID/1knBP9jJgT/aygG/3EwCP90OQ3/dUMT/3VNGf91WSH/cWcp&#10;/210MP1qgDb6Zoo8+GOUQPZhnET0XqRI8lysS/FbtE3vWb1Q7VjJUutX2lPnVulV5Ff1VOFZ/U/b&#10;Wv9L1Vv/SNBc/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0T/WCID/1wkA/9mIwT/byYF/3YuCP96&#10;Nwz/e0ES/3tLGf97VSH+d2Mq+XNvMvZuezryaoVB72aPR+xjl0zqYJ9Q6F2nVOVbr1fjWbha4VfD&#10;Xd9X0l7aVuZe1lnzWtJc/FXNXv9QyV7/TMVf/0nEX/9IxF//SMRf/0jEX/9IxF//SMRf/0j/WSEC&#10;/18iA/9qIQT/dCQF/3ssB/9/NQv/gT4R/4JIGf2CUiH3fl8r8nlrNe1zdT7pboBG5WmJTeFlkVTe&#10;YZlZ2l+iXNZdql/TXLNh0Fu+Ys5bzGPLWuJjyFzxYMZf+lrBYP5VvWH/Ubpi/025Yv9LuWL/S7li&#10;/0u5Yv9LuWL/S7li/0v/WSEC/2IgA/9uHwP/eCME/38rBv+EMwr/hzwQ/ohFF/eITiHwhFsr6n5m&#10;NuR4cEHfcnpL2W2DUtNpjFjPZpVczGSdX8lipWLGYK5kw1+4ZsFexGe/XthovF/rZrpj91+2ZPtZ&#10;s2X+VbBl/1CvZf9Pr2X/T69l/0+vZf9Pr2X/T69l/0//WiAC/2UeA/9xHAP/fCID/4QpBf+JMQn/&#10;jDoO+Y5DFvGOTCDqilgr44RiN9t+bEPTeHZMzXN/U8hvh1nEa5BewGmYYr1moGW6Zahot2OyarVi&#10;vmuzYs5ssGLla69m9GSsZ/hdqWj8WKdp/1Omaf9Spmn/UqZp/1Kmaf9Spmn/UqZp/1L/WyAC/2cc&#10;Av90GgL/fyAD/4gnBP+OLwf9kjcM9JRAFOyVSR7kkFUq24pfN9GEaUPKfXJMxHh7VL90g1q6cYtf&#10;tm6TZLNrm2evaaRqrWetbKpmuG6oZsdvpWbfb6Vq8Wiia/ZhoGz5W55s/VaebP5Vnmz+VZ5s/lWe&#10;bP5Vnmz+VZ5s/lX/XB8C/2oaAv93GQL/gx8D/4wlBP+SLQb5lzUL75k+EuebRhzellIp0pBcN8qJ&#10;ZkLDg29MvH53VLd5f1uydYdgrnKPZapwl2imbZ9so2ypbqBrtHCeasJxnGrXcZxu7muab/NkmW/4&#10;Xpdw/FiXcP1Xl3D9V5dw/VeXcP1Xl3D9V5dw/Vf/Xh4C/2wZAv96GAL/hh0C/48jA/+WKwX1mzMJ&#10;6587EOKgRRnXm1AozJRaNsSNY0K8iGxMtYJ0VLB+fFureoRgpneLZaJ0k2mecpxtm3ClcJhvsHKV&#10;br1zk2/Qc5Ry626Tc/JmknP2YJBz+lqQc/tZkHP7WZBz+1mQc/tZkHP7WZBz+1n/Xx0C/24XAv99&#10;FwL/iRwC/5IiAv2aKQTxoDAH56Q5Dd6lQxfRn04nx5hYNb6SYUG2jGlLr4dxVKmCeVukf4Bgn3yI&#10;ZZt5kGqXdpltk3WicZBzrHONc7p0i3PLdYx253CMd/Boi3f1Yop3+VyKd/painf6Wop3+lqKd/pa&#10;inf6Wop3+lr/YRsC/3EWAv9/FgH/ixoB/5UgAvmeJgPtpC4F46k2CtipQBbMo0wmwpxWNLmWX0Cx&#10;kGdKqotvU6SHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4qnSGd7Z1hHfHdoV65HKGe+9qhXv0ZIV7&#10;+F2Fe/lchXv5XIV7+VyFe/lchXv5XIV7+Vz/YxoC/3MUAf+BFQH/jhkB/5keAfahIwLqqSoE4K8y&#10;B9KsPhXHpkskvaBVM7SaXj+slWVKpZBtUp6MdFmYiHtgk4WDZY6Ci2qKgJNuhn6dcYJ9p3R/fLR2&#10;fXzFdn1+4HN/f+5rf3/zZX9+915/fvhdf374XX9++F1/fvhdf374XX9++F3/ZRgC/3UTAf+EFAH/&#10;kRcB/5wbAfKlIAHmriYC27QuBs6vPRTDqkkjuaRTMa+eXD6nmWRJoJRrUZmQclmTjXlfjoqAZImH&#10;iGmEhZFugIOacXyCpXR5gbJ2d4HCdnaC3XR5hO1seYPyZnqC9196gvheeoL4XnqC+F56gvheeoL4&#10;XnqC+F7/ZxcC/3cRAf+HEwH/lBUA/p8YAO6qHAHisyEB1bcqBcmzOxO+rkgitKhSMKujWj2inmJH&#10;m5lpUJSVcFiOkndeiI9+ZIONhml+i49teYmYcXaHo3Nyhq91cIa/dm+H13Vzie1tc4jyZnSH9mB0&#10;h/dfdIf3X3SH9190h/dfdIf3X3SH91//aRUB/3oQAf+KEQD/lxIA+aMUAOquFQDduRcAz7ooBMS3&#10;ORG5skYgr6xQL6anWDudo2BGlZ9nT46bblaImHVdgpV8Y32ThGh4kYxsc4+WcG+OoHJsja10ao29&#10;dWmN0nVskO1tbY7xZ26M9mBujPdfboz3X26M919ujPdfboz3X26M91//bBMB/30PAf+NEAD/mxAA&#10;9KgPAOW1DQDVvxAAyr4mA7+7NxC0tkQeqrFOLaGtVzmYqV5EkKVlTYmibFWCn3NbfJx6YXeagWZy&#10;mIpqbZaUbmmVnnFmlKtzY5S6c2KVz3Nml+xsZ5XxZmiT9mBokvdfaJL3X2iS919okvdfaJL3X2iS&#10;91//bxEB/4EOAP+RDgDyoAwA2q0JANO4CgDOww4AxMIjA7m/NQ6vu0IcpLdMKpuzVTeSr1xBiqxj&#10;SoOpalJ8pnFZdqR4XnCif2NroIhnZ56Ra2OdnW5fnalwXZ25cFydzXBfn+trYZ3yZWKa9mBimfde&#10;Ypn3XmKZ915imfdeYpn3XmKZ917/cxAB/4UMAPqWCgDbpQYA0bEIAMu7CADGxwsAvccgArLFMguo&#10;wUAZnr5KJ5S6UzSLtlo+g7RhR3yxaE91r29Vb612WmqrfV9lqYZjYaiQZ12nm2pZp6hrV6e4bFan&#10;zGxYqOloWqf0Y1uj+F5co/ldXKP5XVyj+V1co/ldXKP5XVyj+V3/eA0A/4sJAN+cAwDSqQYAybQH&#10;AMK+BgC8zAgAtc0cAavLLwmhyD0Wl8VII43CUS+Ev1g6fLxfQ3W6ZkpvuG1Qabd0VWS1fFpftIVe&#10;W7OPYVezmmRUsqdlUrK3ZlGzzGZSs+ljVLL3X1Wu+ltWrftaVq37Wlat+1pWrftaVq37Wlat+1r/&#10;fgkA8pECANahAgDKrQUAwLcFALjCBQCyzwkAq9QXAKPTKwaZ0DoSj85FH4XLTip9yVY0dcddPW7F&#10;ZURoxGxJY8JzTl7Be1NZwYRWVcCPWVK/m1xPv6hdTb+4XkzAzV5MwOpcTr/5WU+8/lVQuv5VULr+&#10;VVC6/lVQuv5VULr+VVC6/lX/hQIA3ZgAAM2mAgDBsQMAt7oDAK7GBgCn0woAoN0VAJndKASQ2zcO&#10;htlCGX3WSyR11FQtbdJcNWfRYzxh0GtBXM9yRljPe0lUzoRNUM6PUE3Om1JLzqlTSc65VEjPz1RI&#10;zutTSc74UErL/05Kyv9NSsr/TUrK/01Kyv9NSsr/TUrK/03njwAA0Z8AAMOrAQC3tAIArb8DAKPL&#10;BgCb2QoAlOUaAY3lKwaE5DUNe+M/FnPiSB5s4VImZuFaLGDgYjJb4Go2V+ByOlPfez1Q34VATd+P&#10;Q0rgm0VI4KhGRuC4R0XhzEdF4OhHRd/2RkXe/0RF3v9ERd7/REXe/0RF3v9ERd7/REXe/0TZlwAA&#10;x6YAALiwAACsuQEAosUCAJjRBgCP6w0Aie4fAoDuKwZ47TQMcO09E2jtRhli7U4eXe1XI1ntYCdV&#10;7WgqUu1xLU/teS9M7YMySu6NNEfumDVF7qU3Q++zOELwxDhB8N85Qe/vOEDt/ThA7P84QOz/OEDs&#10;/zhA7P84QOz/OEDs/zjLoAAAuqsAAK20AAChwAAAlswBAIvZBQCE+BEBfPgfAnT4KQZs+DIKZPg7&#10;D175QxNY+UsXU/lTGlD5Wx1N+mQfSvpsIUj6dCNG+n4lRPuIJkH7kyhA+54pPvyrKj38uSs7/csr&#10;O/3iKzr89Cs6/PcrOvz3Kzr89ys6/PcrOvz3Kzr89yu9qAAArrAAAKG8AACVyAAAidQAAH7oBQB3&#10;/xIBb/8cAmf/JgVg/y8IWf83C1T/Pw5P/0cRS/9OE0f/VhVE/10WQv9kGED/bBk9/3UaO/9+Gzn/&#10;iRw3/5QdNv+gHjX/rB8z/7kfM//IHzL/4iAy/+cgMv/nIDL/5yAy/+cgMv/nIDL/5yCwrQAAorcA&#10;AJXEAACH0AAAe90AAHL9CQBq/xEBYf8ZAlr/IgNU/yoFTv8yB0n/OglF/0ELQf9IDD7/Tg47/1UP&#10;OP9bEDb/YhE0/2kRMv9yEi//exMt/4YUK/+SFSr/nhUp/6kWKP+zFif/whYn/8cWJ//HFif/xxYn&#10;/8cWJ//HFif/xxaktAAAlsAAAIfMAAB62gAAbesAAGT/BQBc/w4BVP8UAU3/HAJI/yQEQv8sBT7/&#10;MwY6/zkHNv9ACDP/RQgw/0sJLv9RCiv/Vwop/10LJ/9kCyT/bAwi/3YNIP+ADR7/jA4d/5cOHP+h&#10;Dhv/rA8b/64PG/+uDxv/rg8b/64PG/+uDxv/rg+XvAAAiMkAAHnWAABr4wAAX/YAAFb/AABO/woA&#10;R/8QAUH/FgI8/x0CN/8kAzL/KgMv/zAEK/82BSf/OwUl/0AFIv9FBiD/SgYe/1AGG/9WBxn/XAcX&#10;/2QIFf9tCBP/dwgR/4EJEP+LCRD/lQkP/5gJD/+YCQ//mAkP/5gJD/+YCQ//mAn/SScC/0QxBP9L&#10;MQT/UDQG/1I6CP9SQwv/UU4P/09cE/9Naxb/THkZ/0uHG/9Jkx3/SJ0f/0imIP9HriH/R7Ui/0a9&#10;I/9GxiP/RtAk/0bgJP9G6iX/RvMl/0b6Jf9G/yX/Rv8l/0b/Jf9G/yT9Rv8j/Ub/I/1G/yP9Rv8j&#10;/Ub/I/1G/yP/SScC/0YvA/9NLwT/UjIG/1U5CP9VQgv/VE0P/1JZE/9QaBf/T3ca/06EHf9MkR//&#10;S5sh/0qkIv9KrCP/SbMk/0m7Jf9IxCb/SM0m/0jdJ/9I6Cf/SPEo/0j5KP9I/yj/SP8o/kj/KPtI&#10;/yf5SP8m+Uj/JvlI/yb5SP8m+Uj/JvlI/yb/SicC/0gtA/9QLQT/VTAG/1g2CP9ZQAv/WEsP/1VW&#10;E/9UZhj/UnQb/1GBHv9PjiH/Tpgj/02hJf9NqSb/TLEn/0u4KP9LwSn/S8oq/0rZKv9K5iv/SvAr&#10;/0r4LP9K/yz9Sv8s+kr/K/dK/yn1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj/SyYC/0srA/9SKwT/&#10;WC4F/1s0CP9dPgv/XUkP/1pUFP9ZYhj/V3Ed/1V+IP9TiiP/UpUm/1GeKP9Qpir/T64r/061LP9O&#10;vS3/Tccu/03TL/9M4zD/TO0w/Ez2MfpM/jH3TP8x9U3/L/JN/y3wTf8r8E3/K/BN/yvwTf8r8E3/&#10;K/BN/yv/SyYC/04pA/9WKQT/XCsF/2AxB/9iOwv/YkYP/2BRFP9eXxn/XG0e/1p6I/9Yhib/VpEp&#10;/1WaLP9Toi7/Uqow/1GxMf9RuTP/UMM0/k/ONftP3zb4Tus39U71OPJO/TjwT/817lD/M+tR/zHp&#10;Uf8v6VH/L+lR/y/pUf8v6VH/L+lR/y//TCUC/1EnA/9aJgP/YCgF/2UvB/9oOQr/aEMP/2dOFf9l&#10;Whr/Ymgg/192Jf9dgSr/Wowu/liWMfxXnjT7VaY2+VStOPhTtTr3Ur479VHJPfNR2j7wUOg/7FDz&#10;QOlR/T7oU/875lT/OONV/zXhVf8z4VX/M+FV/zPhVf8z4VX/M+FV/zP/TSQC/1QkA/9dIwP/ZSUE&#10;/2otBv9tNgr/bkAO/21LFP9rVhv/aGQh/mVxKPtifS34X4cy9lyRNvNamTryWKE98FepQO5VsULs&#10;VLlE61PERulS0kjlUeVJ4lLySN9U/ETdVv9A21j/PdZZ/zrSWf840ln/ONJZ/zjSWf840ln/ONJZ&#10;/zj/TiQC/1ghA/9hIAP/aiME/3ArBf9zNAn/dD4O/3RIFP9yUhv7b18j9mtsKvJndzHvY4I37GCL&#10;PeldlEHmWpxF5FikSeJWrEzgVLRO3VS/UNtUzVDXU+JR0lTwTtBX+0rOWv9FzVz/Qslc/z7FXP88&#10;xVz/PMVc/zzFXP88xVz/PMVc/zz/TyMC/1sfAv9lHQL/biED/3UpBf95MQj/ejsM/3pEE/p5Thv0&#10;dlsj7nFnLOlscjXlaHw84WOFQ91gjkjZXZdM1VyfT9Jap1HPWbBTzVi6VMtYxlXJV9pWxVfsVcNb&#10;+U/CXv9KwF//Rr1g/0K6YP9AumD/QLpg/0C6YP9AumD/QLpg/0D/UiEC/14dAv9pGgL/cx8D/3om&#10;BP9+Lwb/gTgL+4FBEvOASxrsfFcj5ndjLeBxbTjabXdA02mARs9liUvLY5FPyGCZUsVfoVXCXapX&#10;wFyzWb5cv1q8W85buFvlW7de9VW3Yv9PtWP/SrJk/0awZP9DsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0P/&#10;VR8C/2EaAv9tGAL/dx0C/34kA/+ELAX+hzUJ9Yg+EO2HSBjlg1Qi3n5fLtR4aTjOc3NAyW58R8Rr&#10;hEzAaIxRvWWUVLpjnFe3YqVatGCuXLJguV6wX8derV/fX6xi8VmsZf5Tqmf/Tqhn/0qmZ/9Gpmf/&#10;RqZn/0amZ/9Gpmf/RqZn/0b/Vx0C/2QYAv9wFgL/exwC/4MiAv+JKgT5jDIH7447DeeORBbeilEh&#10;1IRcLcx+ZjjFeG9BwHR3SLtwgE23bYhSs2qQVrBomFmsZqBcqmWpX6dktGClY8Jho2PVYqJl7V2i&#10;aftXoWr/UZ9r/0yea/9Jnmv/SZ5r/0mea/9Jnmv/SZ5r/0n/WRwC/2cWAf9zFQH/fhoB/4cgAv+N&#10;JwP0ki8G6pQ4C+GUQhPWj04gzIlZLcWDYze+fWtAuHl0SLN1fE6ucoRTqm+MV6dtlFuja5xeoGml&#10;YJ5osGObZ71kmWfOZJhp6GGabflamW7/VJdu/0+Wbv9Llm7/S5Zu/0uWbv9Llm7/S5Zu/0v/WxoC&#10;/2kUAf92FAH/gRgB/4odAfyRJALwlywE5Zo0CNyaPxHPlEwfxo5XLL6IYDe3gmlAsX5xSKx6eU6n&#10;d4BTo3SIWJ9xkFybb5hfmG2hYpVsrGSTbLlmkWvJZpBt5GSRcfZckXL+VpBy/1GQcv9NkHL/TZBy&#10;/02Qcv9NkHL/TZBy/03/XRgB/2sTAf95EwH/hBYB/44bAfiVIQHrmygD4aAwBtWePRDKmEoewZJU&#10;K7mMXjaxh2Y/q4JuR6Z+dk6he31TnHiFWJh2jVyUdJVfkXKeY45xqWWLcLVniXDFZ4hw4GaKdPRe&#10;i3b8WIp2/1KJdv9OiXb/Tol2/06Jdv9OiXb/Tol2/07/XxcB/24RAf97EgH/hxQA/5EYAfSZHQHn&#10;oCMC3aUrBM+hOw/FnEgdvJZTKrSQXDWsi2Q/podsR6CDc02bgHpTln2CV5J6ilyOeJJginacY4d1&#10;pmaEdLJognTCaIB022iDePJghHr7WYR5/1SEef9PhHn/T4R5/0+Eef9PhHn/T4R5/0//YRUB/3AQ&#10;Af9+EQD/ihIA/5QVAPCdGQDjpR4B16goA8ulOQ7Bn0Ybt5pRKa+VWjSnkGI+oYtqRpuHcUyVhHhS&#10;kIF/V4x/h1yIfZBghHuZY4B6o2Z9ebBoe3m/aXp51ml8fPBhfn76Wn59/lV+ff9Rfn3/UX59/1F+&#10;ff9Rfn3/UX59/1H/YxQB/3IPAf+BEAD/jREA/JgSAOyhEwDfqhYA0awmA8eoNw28o0Qas55PJ6qZ&#10;WDOjlGA9nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo5ffoCXY3p/oWZ3fq1odX69aXN+0ml2ge5ieIL6&#10;W3iC/lZ5gf9ReYH/UXmB/1F5gf9ReYH/UXmB/1H/ZRMB/3UOAP+DDgD/kA4A9ZsOAOimDgDZrw8A&#10;zK8kAsKrNQy4p0MZrqJOJqadVjGemV47l5VmRJCRbUuLjnRRhox7VoGJg1t8h4tfeIaVYnSEn2Vx&#10;g6toboO6aW2Dzmlvhutjcof5XHOG/VZzhf9Sc4X/UnOF/1Jzhf9Sc4X/UnOF/1L/aBEB/3gNAP+G&#10;DQD2kwwA3qAJANapCgDSsg0Ax7IiAr2vMwqzq0EXqqdMJKGiVTCZnl06kppkQouXa0mFlHJQgJJ5&#10;VXuPgVp2jYlecoySYm6KnWVrialnaIm4aGeJy2hpi+ljbI35XG2M/Vdtiv9SbYr/Um2K/1Jtiv9S&#10;bYr/Um2K/1L/axAB/3sLAP+KCgDimAYA1qMIANCsCQDLtQsAwbYfAbi0MQmusD8WpKxKIpyoUy6U&#10;pFs4jKBiQIaeaUiAm3BOepl3U3WWflhwlIdcbJOQYGiSm2NkkadlYpC2ZmCRyWZikudiZZT4XGeS&#10;/Vdnkf9SZ5H/UmeR/1Jnkf9SZ5H/UmeR/1L/bg4A/38JAPGOBQDZmwUAz6YHAMmvBwDEuQgAu7oc&#10;AbK4LweotT0Tn7FIIJauUSuOqlk1hqdgPoClZ0V6om5LdKB1UW+efFVqnIVZZpuOXWKamWBemaZi&#10;XJm0Y1qZx2NbmuVgX5v3W2Ca/lZhmP9SYZj/UmGY/1JhmP9SYZj/UmGY/1L/cgsA/4MFAN+TAQDR&#10;nwQAyaoGAMGyBQC7vQQAtL8YAKu+LAWiuzoRmbhFHZC1TyiHslcygK9eOnmtZUJzq2xIbqlzTWmn&#10;elFkpoNWX6SNWVyjmFxYo6ReVqOzX1Wjxl9VpORdWKT2WFqj/1Rbof9QW6H/UFuh/1Bbof9QW6H/&#10;UFuh/1D/dwcA8IkAANaYAADLpAMAwa0EALm2AwCywAQAq8UUAKPFKASbwjcOkcBDGYm9TCSAulUu&#10;ebhcNnK2Yz1ttGpDZ7NxSGKxeUxesIFQWq+LVFavl1ZTrqNYUK6yWU+uxllPruRYUa72VFOu/1BU&#10;rP9NVKz/TVSs/01UrP9NVKz/TVSs/03/fQAA348AAM6dAADDqAIAubACALC6AgCoxAUAocwPAJvM&#10;IwKSyjMKicg/FYHGSR95xFIocsJaMGvBYTdmv2g8Yb5wQVy9eEVYvIFJVLyLTFG7lk9Ou6NRTLuz&#10;Ukq7xlJKu+RRTLv2Tk26/0tOuf9JTrn/SU65/0lOuf9JTrn/SU65/0nvhQAA1JUAAMejAAC6rAEA&#10;sLQAAKe/AwCeyQYAldQLAJDVHQGJ1C4GgNI8EHjQRhlxz08has5YKWTNXy9fzGc0WstuOVbKdz1S&#10;yoBAT8mLQ0zJl0VJyaRHR8mzSEbKyEhGyuZHR8n3RUfI/0NIx/9CSMf/QkjH/0JIx/9CSMf/QkjH&#10;/0LejQAAy5wAAL2nAACxsAAAproAAJzEAwCTzwcAit0MAIXfHQF+3ywFdt43C2/eQxNo3U0aYtxV&#10;IF3bXSZY22UqVNptLlDadjJN2oA1StqLN0falzlF2qQ7Q9u0PELcyDxC2+U7Qtr0OkLZ/jpD2P85&#10;Q9j/OUPY/zlD2P85Q9j/OUPY/znQlgAAwaMAALKsAACntQAAnMAAAJHKAwCH1gcAgOkRAHnpIAJy&#10;6SwFa+k2CmTpPw9e6UgUWelRGVXoWhxR6WIgTulrI0vpdCVI6X0nRumIKkPpkytB6qAtQOqvLj7r&#10;wC497NsuPervLj3o/C495/8tPef/LT3n/y095/8tPef/LT3n/y3FnwAAtakAAKixAACcvAAAkMcA&#10;AITSAQB63wYAdPQTAG30IAJm9CoEX/Q0CFr1PQtU9UUPT/VMEkz1VRRJ9l0XRvZlGET2bhpB9ncc&#10;P/eBHT33jR8795kgOfimITj4tSI3+cgiNvnjIjb48yI29/wiNvf8Ijb3/CI29/wiNvf8Ijb3/CK3&#10;pgAAqa4AAJy5AACQxAAAg88AAHfbAABv9goAZ/8TAWD/HQJa/ycDVP8wBU//OAhK/0AKRv9IDEP/&#10;Tw5A/1YPPf9eEDv/ZRI4/24TNv93FDT/ghUy/48WMP+bFy//qRcu/7cYLf/IGCz/4Rgs/+8YLP/v&#10;GCz/7xgs/+8YLP/vGCz/7xirqwAAnrUAAJDBAACCzAAAddkAAGnkAABh/wkAW/8RAFT/GQFO/yIC&#10;Sf8rBET/MgVA/zoGPP9BBzn/Rwg2/04JM/9UCjH/Wwsu/2IMLP9rDCn/dQ0n/4AOJf+NDiT/mg8j&#10;/6YQIv+zECH/wRAh/9AQIf/QECH/0BAh/9AQIf/QECH/0BCfsgAAkb4AAIPKAAB11gAAZ+IAAFvx&#10;AABU/wYATv8OAEj/FAFC/xwCPf8kAjn/KwM1/zIEMf84BC7/PgUr/0MFKP9JBiX/TwYj/1YHIf9d&#10;Bx7/ZQgc/28IGf96CRf/hwkW/5QJFf+fChT/qgoU/7MKFP+zChT/swoU/7MKFP+zChT/swqTuwAA&#10;hMcAAHXTAABn4QAAWOgAAE77AABI/wAAQf8KADv/EAE2/xUBMf8cAS3/IgIp/ygCJf8tAiL/MgMf&#10;/zgDHP89Axr/QgMX/0gEFf9OBBP/VQQR/10FD/9nBQ3/cgUM/30FCv+JBgr/kwYJ/5wGCf+cBgn/&#10;nAYJ/5wGCf+cBgn/nAb/PyoC/z8wA/9EMAP/SDME/0k5Bv9IQgj/Rk0L/0VbDv9DaRH/QXcT/0CF&#10;Ff8/kRb/PpsY/z6kGP89qxn/PbMa/z26Gv89wxr/PMwb/zzbG/885xv/PPAb/zz4G/89/xv/Pf8b&#10;/z3/G/89/xr/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/QCoC/0EuA/9HLgP/SjEE/0w3Bv9LQAj/&#10;SksL/0hZD/9GZxH/RHUU/0OCFv9Cjxj/QZkZ/0GiGv9AqRv/QLEb/z+4HP8/wBz/P8kd/z/WHf8/&#10;5R3/P+8d/z/3Hv8//h3/P/8d/z//Hf9A/xz+QP8b/kD/G/5A/xv+QP8b/kD/G/5A/xv/QCoC/0Ms&#10;A/9JLAP/TS8E/081Bv9QPgj/TkkM/0xWD/9KZBL/SHIV/0d/GP9Gixn/RZYb/0SfHP9Epx3/Q64e&#10;/0O1H/9CvR//QsYg/0LRIP9C4iH/Qu0h/0L1If9C/SH9Qv8h+0P/IPpD/x/5Q/8e+UP/HvlD/x75&#10;Q/8e+UP/HvlD/x7/QSkC/0YqA/9MKQP/USwE/1MyBv9UPAj/VEcM/1FSD/9PYBP/TW8X/0x8Gf9K&#10;iBz/SZIe/0ibH/9HoyH/R6si/0ayI/9GuiP/RsMk/0XNJf9F3iX/Reom/EX0JvlF/Cb2Rf8m9Ub/&#10;JPRG/yPzR/8h80f/IfNH/yHzR/8h80f/IfNH/yH/QigC/0knAv9QJgP/VSgE/1gvBf9aOQj/WkQM&#10;/1dPEP9VXBT/U2oY/1F3G/9Pgx//To4h/02XI/9MnyX/S6cm/0quJ/9Ktin+Sb4q/UnJKvpI2Sv3&#10;SOcs9EjyLPFI+yzvSf8q7Ur/KOxK/yfrS/8l60z/JetM/yXrTP8l60z/JetM/yX/QygC/00kAv9U&#10;IwP/WiUD/14sBf9gNgf/YEEL/15MEP9bVxX/WWYZ/1dyHv9VfiL+U4kl/FGTKPpQmyr5T6Ms906q&#10;LvZNsi/0TLow80zEMvJL0TPuS+Q06krwNOdL+jPlTf8w5E7/LeJP/yvhUP8p4VD/KeFQ/ynhUP8p&#10;4VD/KeFQ/yn/RiUC/1AhAv9YIAL/XyED/2QqBP9mMwf/Zj0L/2VIEP9iUxX/YGEb/F1tIPhaeSX1&#10;WIQp81aNLfBUljDuUp4z7VGlNetQrTfpTrU5506/O+ZNzDzjTOA9303uPNxP+TnZUf811lL/MtRT&#10;/zDTVP8t01X/LdNV/y3TVf8t01X/LdNV/y3/SiMC/1QeAv9cHAL/ZB8C/2knBP9sMAb/bToK/2xE&#10;D/1qTxX4Z1wc82NoIu9gdCjrXX4u6FqIM+VXkTfjVZk64FOgPt5SqEDcUbFB2VC7QtZQyEPTUNxE&#10;z1DsQ8xS+D/LVf87yVf/N8hY/zTHWf8yxln/McZZ/zHGWf8xxln/McZZ/zH/TSAC/1cbAv9gGQL/&#10;aR0C/28lA/9yLQX/dDcI/XNBDvZxSxTwblgc6mpkJOVlbivgYXkz3F6CONhcizzTWpQ/0FicQs5X&#10;o0TLVaxGyVW1R8dUwEnFVNBJwlPmScBW9UW+Wf9AvVv/PLxc/zm7Xf81ul3/Nbpd/zW6Xf81ul3/&#10;Nbpd/zX/UB4C/1sZAf9kFgH/bRsC/3QiAv94KgT/ejMH9no9DO94RxPndVQb4XBfJdprai3TZ3Q0&#10;zmR9Osphhj/HX45CxF2WRcFbnki/WqZKvFmvTLpYuk24WMhOtljfTrRZ8EuzXP1Fsl//QLJg/zyw&#10;Yf85sGH/OLBh/ziwYf84sGH/OLBh/zj/UhsB/14WAf9oFAH/chkB/3kfAv9+JwP5gDAF8IE5CueA&#10;QxHgfFAa1ndbJM9yZi7JbW81xGp4O8BngUC8ZIlEuWKRSLZgmUqzX6FNsV2qT65ctFGsXMFSqlzU&#10;Uqhd61CoYPpJqGP/RKhk/0CmZf88pmX/O6Zl/zumZf87pmX/O6Zl/zv/VRkB/2EUAf9sEgH/dhcB&#10;/30cAf+DIwL0hiwE6og1B+GHQA7WgkwZzX1YJMZ3Yi3Ac2s1u290PLdsfEGzaYRGr2eMSaxllEyp&#10;Y5xPpmKlUaRhr1OiYLxVoGDNVZ5g5lSeZPdNn2f/R59p/0Oeaf8/nWn/PZ1p/z2daf89nWn/PZ1p&#10;/z3/VxcB/2MSAf9vEQH/eRQB/4EZAfuHIAHvjCcC5I4wBdqNPQzPh0oYx4JVI799Xy25eGg1s3Rw&#10;PK9xeEKrboBGp2yISqRpkE6gaJhRnWahU5tlq1WYZLhXlmTIWJRk4ViVaPRQlmv/Spds/0WWbf9B&#10;lm3/QJZt/0CWbf9Alm3/QJZt/0D/WRUB/2YQAf9yEAD/fRIA/4UWAPaMGwHqkSIB35QrA9OROgvJ&#10;jEcXwIdTIrmCXCyyfWU1rXltPKh1dUKjc31HoHCES5xujE6ZbJVSlWueVJJpqFeQabRZjmjDWYxo&#10;3FqNbPJTj27/TJBw/0ePcf9Dj3H/QY9x/0GPcf9Bj3H/QY9x/0H/WxQB/2gPAP91DwD/gBEA/4kT&#10;APKQFwDllhwA2ZkmAs2VOArEkEUWu4tRIbOGWiytgmM0p35rO6F6ckGdd3pGmXWBS5VziU+ScZFS&#10;jm+bVYtupViIbbBahmy/W4Rt1VuGb+9ViHL9Tol0/0mJdP9EiHT/Q4h0/0OIdP9DiHT/Q4h0/0P/&#10;XRIB/2sOAP94DgD/gw8A/YwQAO2UEgDgmhUA05wkAsiZNgm/lEMVto9PIK6KWCunhmEzoYJoO5x/&#10;cEGXfHdGk3l+S493hk+LdY9SiHOYVoRyoliBca5af3G8XH1x0Fx/c+xWgXb7T4N4/0qDeP9Fgnj/&#10;RIJ4/0SCeP9Egnj/RIJ4/0T/XxEB/20MAP96DQD/hQ0A8o8NAOeYDQDbnw4Azp8iAcSdNAi6mEIU&#10;spNNH6qPViqjil8ynIZmOpeDbUCSgHVFjX58Sol8hE6FeoxSgniVVn53oFl7dqtbeXW6XHd2zVx4&#10;d+pYe3r6UX18/0t9fP9GfXz/RX18/0V9fP9FfXz/RX18/0X/YRAB/28LAP99CwD1iAoA35MIANib&#10;CgDTogwAyaMfAb+gMge2nEATrZdLHqWTVCiej10xmItkOZKIaz+NhXJFiIN6SoSAgU6Af4pSfH2T&#10;VXh8nVh1e6lbcnq4XHF6ylxyfOhYdX75UXeA/0x3gP9Hd4D/RneA/0Z3gP9Gd4D/RneA/0b/ZA8A&#10;/3IJAP9/CADljAUA2JYHANGeCQDOpQoAxKYdAbqkLwaxoD4RqJxJHaCYUyeZlFswk5BiOI2NaT6I&#10;inBEg4h4SX6Gf016hIhRdoKRVXKBm1hvgKdabH+1XGuAyFxrgeVZboP3UnGE/01yhP9IcoT/R3KE&#10;/0dyhP9HcoT/R3KE/0f/Zg0A/3UHAPaDBQDcjwMA0pgGAMyhBwDIqAgAv6kaALWoLQWspDwQpKBH&#10;G5ydUSWUmVkvjpZgNoiTZz2CkG5DfY52SHmMfUx0ioVQcIiPVGyHmVdphqVZZoazW2WGxVtlhuNZ&#10;aIj2UmuK/01siv9IbIn/R2yJ/0dsif9HbIn/R2yJ/0f/aQsA/3gEAOWHAADWkgMAzZwFAMakBgDB&#10;qwYAua0XALCsKwSnqToOn6ZFGZaiTyOPn1ctiJxfNYKZZjt9l2xBeJVzRnOTe0tukYNPao+NUmaO&#10;l1VjjaNYYI2xWV+Nw1pejeBYYo/1UmSQ/01mkP9IZo//R2aP/0dmj/9HZo//R2aP/0f/bAgA/nwA&#10;AN6KAADQlgIAyJ8EAMCnBAC5rgMAsrIUAKqxKAOhrzcMmaxDF5GoTSGJpVUqgqNcMnygYzl3nmo+&#10;cpxxRG2aeUhomYFMZJeLUGCWlVNdlqJVWpWwV1mVwVdYld5WW5bzUF2X/0xfl/9HYJb/RmCW/0Zg&#10;lv9GYJb/RmCW/0b/cAMA64EAANaPAADKmgEAwaMDALmqAgCxsgEAqrcRAKO3JAKbtTQKk7JAFIqv&#10;Sh6DrVMnfKtaLnaoYTVwp2g7a6VvQGejd0Rion9IXqGJTFqglE9Xn6BRVJ+uU1OfwFNSn91SVZ/z&#10;Tleg/0pZoP9GWZ//RVmf/0VZn/9FWZ//RVmf/0X/dQAA4IYAAM+TAADEnwEAuqcBALGuAACptgAA&#10;ob0NAJu9IAGUvDEHi7o9EIO3SBp8tVAidbNYKm+yXzBqsGY2Za9tO2CtdT9crH5DWKuHR1Wqk0pR&#10;qp9MT6quTU2qwE1NqtxNTqrySVCq/kZSqf9DUqn/QlKp/0JSqf9CUqn/QlKp/0LyfAAA14wAAMiZ&#10;AAC9owAAsqsAAKmyAACguwIAl8QJAJLFGwCLxCwEg8I6DHvBRBV0v04dbr1WJGi8XSpju2QwX7ps&#10;NFq5dDlWuHw8U7eHP0+3kkJMtp9ESratRki2wEZIt91FSbbyQ0q1/0FLtf8+S7T/PUu0/z1LtP89&#10;S7T/PUu0/z3igwAAzZIAAMGfAAC0pwAAqq8AAKC4AACWwAMAjMoHAIbNFACBzSYCesw1CHPLQQ9s&#10;ykoXZslTHWHIWyNcx2IoWMZqLFTGcjBQxXwzTcWGNkrEkjlHxJ87RcSuPETFwTxDxd88RMTzO0TD&#10;/zlFwv83RcH/N0XB/zdFwf83RcH/N0XB/zfViwAAxZoAALekAACrrAAAoLQAAJa+AACLxwQAgdAI&#10;AHjZDgB12SABb9gvBGnYPAlj1kYQXtZQFVnVWBpV1GAfUdRoIk7UcSZL03spSNOFK0XTki5C1J8v&#10;QdSvMD/VwjE/1eEwP9PyMD/S/S8/0f8uP9D/Lj/Q/y4/0P8uP9D/Lj/Q/y7KlAAAu6EAAK2pAACi&#10;sQAAlrsAAIvEAACAzQMAddgIAG/kEQBq5CABZOQtA17kOAdZ5EELVeRLD1HkVBJN5F0WSuRlGEfk&#10;bhtF5HcdQuSCH0DkjiE+5ZsjPOWqJDvmvCQ65tMkOeXuJDnj+iM54v8kOeL/JDni/yQ54v8kOeL/&#10;JDni/yS/ngAAr6YAAKOuAACXuAAAisIAAH7MAABz1gIAaeUJAGTvFABf8CABWfArA1TwNQVP8D4H&#10;S/FGCkfxTgxE8VcOQvFfED/yZxI98nAUOvJ7FTjzhxY285QYNfSiGTP0sRky9cUaMfXiGjH08Rkx&#10;8f4ZMfH/GTHx/xkx8f8ZMfH/GTHx/xmypAAApasAAJi2AACLwAAAfsoAAHHVAABl3gAAXvUKAFn8&#10;EwBT/B4BTvwnAkr9MANF/TkFQf1ABj7+SAc7/k8JOP9XCjb/Xgsz/2cMMf9wDS7/fA4s/4kPK/+W&#10;ECn/pBAo/7QRJ//HESf/4REm//IRJv/2ESb/9hEm//YRJv/2ESb/9hGnqQAAmbMAAIu+AAB+yQAA&#10;cNMAAGTeAABY5wAAUv8JAE3/EQBH/xkBQ/8iAT7/KgI6/zIDN/85AzP/PwQw/0YFLf9NBSv/VAYo&#10;/1sHJv9jByP/bQgh/3kJH/+HCR7/lQod/6MKHP+xChv/wAsa/9YLGv/fCxr/3wsa/98LGv/fCxr/&#10;3wubsQAAjbwAAH7HAABw0gAAY94AAFXkAABL9QAARv8FAED/DgA7/xQAN/8bATP/IwEv/ykCK/8w&#10;Aij/NQIl/zsDIv9BAx//RwMd/04DGv9VBBj/XgQV/2gFE/90BRH/ggUQ/5AGEP+dBg//qQYO/7UG&#10;Dv+6Bg7/ugYO/7oGDv+6Bg7/ugaOugAAf8UAAHDRAABi3gAAVOUAAEbrAAA//gAAOf8AADT/CQAv&#10;/w4AK/8UACf/GgEj/yEBH/8lARz/KgEZ/y8BFv80AhT/OgIR/0ACEP9GAg7/TgIM/1YCCf9gAwf/&#10;bAME/3gDA/+GAwL/kQMB/50DAf+hAwH/oQMB/6EDAf+hAwH/oQP/Ni0C/zkuAv8+LgP/QDID/0A4&#10;BP8+QQb/PEwI/zpaCv84aAz/NnYO/zWDD/80jxD/M5kR/zOhEf8zqRL/MrAS/zK3Ev8yvxL/MsgT&#10;/zLTE/8y4xP/Mu0T/zL2Ev8z/hL/M/8S/zP/Ev8z/xH/M/8R/zP/EP8z/xD/M/8Q/zP/EP8z/xD/&#10;Ni0C/zssAv9ALAP/Qy8D/0M1BP9CPgb/QEoI/z5XC/88ZQ3/OnMP/ziAEP83jBH/N5YS/zafE/82&#10;pxP/Nq4U/za1FP82vBT/NcUV/zXQFf814BX/NusV/zb0Ff82/RT/Nv8U/zb/FP43/xP+Nv8T/Tb/&#10;Ev02/xL9Nv8S/Tb/Ev02/xL/NywC/z4qAv9DKgL/Ri0D/0cyBP9GPAb/RUgI/0NVC/9BYg3/P3AQ&#10;/z19Ef88iRP/O5MU/zucFf86pBb/OqsW/zqyF/86uRf/OcIX/znMF/853Rj/OekY/znzGP86+xj8&#10;Ov8X+jr/F/k6/xb4Ov8W+Dr/Ffg6/xX4Ov8V+Dr/Ffg6/xX/OSsC/0EnAv9GJwL/SikD/0svBP9M&#10;OQb/S0UI/0hRC/9GXg7/RGwR/0J5E/9BhRX/QI8X/0CYGP8/oBj/P6cZ/z6uGv8+thr/Pr4b/z7I&#10;G/891hz+PeYc+z7xHPg++hz1Pv8c8z7/GvI//xnxP/8Z8T//GPE//xjxP/8Y8T//GPE//xj/PSgC&#10;/0UkAv9KIwL/TiUD/1EsBP9SNgb/UUEI/09NDP9MWg//SmcS/0h0Ff9HgBf/RosZ/0WUG/9EnBz/&#10;Q6Qd/kOrHv1Csh/8Qrog+kLEIPlC0CH2QeIh8kLuIu9C+SLtQv8g60P/H+pD/x3pRP8c6ET/G+hE&#10;/xvoRP8b6ET/G+hE/xv/QCUC/0ghAv9PIAL/UyEC/1cpA/9ZMwX/WD4I/1ZJDP9SVRD/UWMU/09v&#10;F/5Nexr7S4Yd+UqPH/dJmCH2SJ8i9EemJPNHriXxRrYm8Ea/J+9FyyjsRd4p6EXsKeVG+CjiR/8m&#10;4Uj/JN9J/yLeSf8g3Un/H91J/x/dSf8f3Un/H91J/x//QyIC/0weAf9THAL/WR4C/10mA/9fMAT/&#10;XzoH/11FC/9aUBD9WF4V+FVqGfVTdh3yUYAh70+KJO1NkybrTJop6UuiK+dKqSzlSbEu5Ei7L+JI&#10;xzHgSNkx3EjqMdhJ9i7US/8r0kz/KdBN/ybPTv8lzk7/I85O/yPOTv8jzk7/I85O/yP/Rx8B/1Aa&#10;Af9XGAH/XhwB/2MjAv9mLAT/ZjYG/2RBCvpiTA/0X1kV71xlG+tZcCDnVnsl5FSEKeFRjS3eUJUw&#10;3E+dMtlOpTPWTa010023NtFMwjfPTNE4zEzmOMlN9DXHT/8xxVH/LsRS/yvDU/8pwlP/J8JT/yfC&#10;U/8nwlP/J8JT/yf/ShwB/1QXAf9cFQH/YxkB/2kgAv9sKQP/bTIF+Ww9CfJpRw7rZlQV5WNgHOBf&#10;ayLbXHUo1ll/LdJXiDDPVZAzzFSYNspToDjHUqc6xVGwO8NQuzzBUMk9v1DfPbxR8Du6U/w3uVX/&#10;M7hX/y+3WP8tt1j/K7dY/yu3WP8rt1j/K7dY/yv/TRoB/1cUAf9gEgH/aBcB/24dAf9yJQL7cy4D&#10;8nM4B+lxQw3iblAU22lcHNNlZiTOYnAqyV96L8ZcgjPDW4o2wFmSOb1Ymju7VqI+uFWrP7ZVtUG0&#10;VMJCslTUQrBV6kGuV/k8rln/N61b/zOtXP8wrV3/Lq1d/y6tXf8urV3/Lq1d/y7/UBcB/1oSAf9k&#10;EAD/bRQA/3MaAf93IQH0eSkC6nozBeJ4PwrZdEwTz3BYHMlrYiTEaGwrv2V1MLtifTW4YIU4tV6N&#10;PLJclT6vW51BrVqmQ6tZr0SpWbxFp1jMRqRY5UakW/ZAo17/O6Nf/zejYP8zo2H/MaNh/zGjYf8x&#10;o2H/MaNh/zH/UxUB/10QAP9oDwD/cBIA/3cWAPt8HAHufyQB5IAtA9p/OwjPekkSx3VUG8FxXyS7&#10;bWgrtmpwMbJneTavZYA6q2OIPahhkECmYJhDo16hRaBeq0eeXbdInF3GSZpc30maX/JEmmL/Pppj&#10;/zmbZf82m2X/M5tl/zObZf8zm2X/M5tl/zP/VRMB/2AOAP9rDgD/dBAA/3sSAPWBFwDohB4A3ocn&#10;AdGENwfIf0YRwHtRG7l2WyO0cmUrr29tMapsdTananw6o2iEPqBmjEGdZJREmmOdR5dip0mVYbJL&#10;k2HBTJFh2EyRY+9HkmX9QZJn/zyTaf84k2r/NZNq/zWTav81k2r/NZNq/zX/VxEB/2MNAP9uDAD/&#10;dw4A/38PAPCFEQDjiRYA1osjAcuINQbChEMQuoBPGrN7WSOtd2IqqHRqMaNxcTafbnk7nGyBP5hq&#10;iEKVaZFFkmeaSI9mo0qNZa9MimW9TYll0U6JZ+xKimn7Q4tr/z6Mbf86jG7/N4xu/zeMbv83jG7/&#10;N4xu/zf/WRAA/2ULAP9xCwD/egsA8YIMAOiJDQDdjg4Az48gAcaNMga9iUEPtYRNGa6AViKnfF8q&#10;onhnMJ11bzaZc3Y6lXF9P5JvhUKObY5Gi2yWSYhqoEuFaqxNg2m6T4FpzE+BauhMg235RYRv/z+F&#10;cP87hnH/OIZx/ziGcf84hnH/OIZx/zj/Ww8A/2cIAP9zCADzfQgA3oYHANmMCQDVkQsAypIeAMGQ&#10;MAW4jT8OsIhKGKmEVCGigF0pnX1lMJh6bDWTd3M6j3V7PoxzgkKIcotGhXCUSYJvnkx/bqlOfG23&#10;T3ttyVB6buZNfHH4Rn5z/0F/dP89gHX/OoB1/zqAdf86gHX/OoB1/zr/XQ4A/2oGAP92BgDkgAMA&#10;2YkGANKPCADPlAoAxZYbALyULgSzkT0Nq41IF6SIUiCehVsomIFjL5N+ajWOfHE5inp4PYZ4gEKD&#10;dohFf3WRSXxzm0x5cqdOdnK1UHRyxlB0cuNPdnX2R3h3/0J6eP8+e3n/Ont5/zp7ef86e3n/Ont5&#10;/zr/XwwA/2wEAPV5AgDegwIA04sFAM2SBwDJlwgAwJkZALeYLAOvlTsMp5FHFp+NUB+ZiVknk4Zh&#10;Lo6DaDSJgW85hX92PYF9fkF9e4ZFeXqPSXZ4mUxzd6VOcHeyUG53xFBtd+BPcHn1SHJ7/0N0fP8+&#10;dX3/O3V9/zt1ff87dX3/O3V9/zv/YQoA/28CAOh8AADZhgEAz44EAMiVBgDDmgYAu5wWALOcKgOq&#10;mTkLopVFFJuRTh2UjlcmjotfLYmIZjOEhm04gIR0PXuCe0F3gIRFdH+NSHB9l0ttfKNOanywT2h8&#10;wVBnfN1Qan7zSW2A/0Nugf8/b4H/PG+B/zxvgf88b4H/PG+B/zz/ZAgA/3IAAOF/AADTiQEAypID&#10;AMOYBAC9ngQAtqATAK6gJwKlnTYJnZpDE5aXTRyPk1UkiZFdK4SOZDF/jGs3eopyO3aIeUByhoJE&#10;boWLR2qDlUpngqFNZIKuT2KCv09hgtpPZITySWaF/0Nohv8/aob/PGqG/zxqhv88aob/PGqG/zz/&#10;ZwQA9nYAANyCAADOjQAAxZUCAL6cAwC3oQIAr6QRAKikJAKgojQImJ9AEZGcShqKmVMihJdbKX6V&#10;YjB5kmk1dZBwOnCPdz5sjX9CaIyJRmWKk0lhiZ9LXomsTV2JvU5cidZNXorwSGCL/kNii/8/Y4z/&#10;PGOM/zxjjP88Y4z/PGOM/zz/agAA5noAANWGAADJkQAAwJkBALifAQCwpQAAqKkOAKKpIQGaqDEG&#10;k6U+D4ujSBiEoFEgfp5ZJ3icYC1zmmcyb5huN2qWdTxmlX0/YpSHQ1+SkUZbkp1JWZGrSleRu0tW&#10;kdNLV5LvR1qS/UJck/8+XZP/O12T/ztdk/87XZP/O12T/zv/bgAA4H4AAM6LAADElQAAup0AALGj&#10;AACpqQAAoa4LAJuvHQGUri4EjKw7DIWqRhV+qE4ceKZWI3KkXSptomQvaaFrNGSfczhgnns8XJ2F&#10;P1mcj0JVm5xFU5uqR1GbukdQm9FHUZvuRFOb/EBVm/88Vpv/Olab/zpWm/86Vpv/Olab/zrxdAAA&#10;2YMAAMiQAAC+mgAAs6EAAKqnAAChrgAAl7UGAJK2GACMtSoDhbQ3CX6yQhF3sEwYca5UH2ytWyVn&#10;q2IqYqppL16pcTNaqHo3VqeDOlOmjj1QpptATaWpQUulukJLptFCS6XtP02l/DxOpP85T6T/N0+k&#10;/zdPpP83T6T/N0+k/zfkegAAz4kAAMKVAAC2nwAArKUAAKKsAACYswAAjrsCAIi9EgCDvSUBfLwz&#10;Bna7Pw1vukkUarhRGmW3WR9gtmAkXLVnKVi0byxUs3gwUbOCM02yjTZKspo4SLGoOkayuTpFstE6&#10;RrHtOUew/DZHsP80SK//M0iv/zNIr/8zSK//M0iv/zPbggAAx5AAALucAACuowAApKoAAJmxAACP&#10;uQAAhMADAHvGDQB4xh4Ac8YuA23FOghnxEUOYsNOE13DVhhZwl4dVcFmIVHBbiROwHcoS8CBK0i/&#10;jC1Fv5ovQ7+oMUG/ujFBwNIxQb7uMEG9/S9BvP8uQbz/LUG8/y1BvP8tQbz/LUG8/y3OigAAv5gA&#10;ALGgAACmqAAAm7AAAJC4AACFvwAAescEAG/PCQBr0RUAZ9EmAWPRNARe0EAIWdBKDFXPUxBRz1sU&#10;Ts9jGEvOaxtIznUeRc5/IELOjCJAzpkkPs6oJjzOuiY8z9QmPM3vJTvM+yU7y/8lO8r/JTvK/yU7&#10;yv8lO8r/JTvK/yXDkwAAtZ4AAKimAACdrgAAkbYAAIW/AAB5xwAAb84EAGTWCQBe3hEAW94gAFfe&#10;LQJT3zoEUN9EBkzfTglJ31cMRt9fD0PfaBFB33ETPt98FTzfiRc64JYZOOClGjfgtxo24c0aNt/s&#10;GjXe+Ro03f8bNNz/GzTc/xs03P8bNNz/GzTc/xu5nAAAqqQAAJ6rAACStQAAhb4AAHnHAABtzwAA&#10;YtYDAFjhCABV6hMAUesgAE3rKwFJ6zUCRew+BELsRwU/7E8HPe1YCTrtYAo47WoMNu50DTPugA4y&#10;7o4PMO+dEC7vrREt8MARLfDeESzu8REs7P4RLOv/ECzr/xAs6/8QLOv/ECzr/xCtogAAoKkAAJOz&#10;AACGvQAAecYAAGzPAABg2AAAVd4AAE7zCgBK9xMARvgdAEP4JwE/+DACO/k4Ajj5QAM1+kcEM/pP&#10;BTD7VwUu+18GK/xpByn8dAgn/IIJJf2QCST9oAoj/rAKIv7ECyH/4Ash/fIKIPz8CiD8/Aog/PwK&#10;IPz8CiD8/AqipwAAlbEAAIe7AAB5xgAAbM8AAF/ZAABS3wAASOgAAEP/CAA//xAAO/8ZADf/IQA0&#10;/ykBMP8wAS3/NwIq/z4CJ/9EAiX/SwMi/1MDIP9cAx3/ZgQb/3IEGf+ABRf/jwUW/58GFf+vBhT/&#10;wAYU/9YGE//pBhP/6QYT/+kGE//pBhP/6QaXrwAAiLoAAHrFAABszwAAXtoAAFDgAABE5gAAPPUA&#10;ADf/BAAz/w0AL/8TACv/GgAo/yEAJf8nASH/LQEe/zIBG/84ARn/PwEW/0YCFP9NAhH/VgIQ/2AC&#10;Dv9sAgz/ewML/4sDCv+aAwr/qAMJ/7UDCP/CAwj/wgMI/8IDCP/CAwj/wgOKuAAAe8MAAGzOAABe&#10;2wAAT+IAAELnAAA27AAAMf8AACz/AAAn/wcAI/8OACD/EgAc/xgAGP8dABX/IQAS/yYAEP8sAQ7/&#10;MQEN/zcBCv8+AQj/RgEF/08BAf9ZAQD/ZgEA/3QBAP+CAgD/kAIA/5wCAP+mAgD/pgIA/6YCAP+m&#10;AgD/pgL/Li8C/zMsAv83LQL/ODAC/zc2A/80PwT/MUsG/y9YB/8sZgj/KnQJ/ymBCv8ojQv/KJcL&#10;/yifC/8opgz/J60M/ye0DP8nuwz/J8QM/yfODP8o3gv/KOkL/yjzC/8o+wv/KP8K/yn/Cv8p/wr/&#10;Kf8K/yj/Cv8o/wr/KP8K/yj/Cv8o/wr/MC0C/zYqAv85KgL/Oy4C/zo0A/84PAT/NkkG/zNWB/8x&#10;Ywn/L3EK/y1+C/8tigz/LJQM/yycDf8spA3/LKsN/yyxDf8suQ3/K8EN/yzLDf8s2g3/LOcN/yzx&#10;Df8s+g3/LP8M/i3/DP0t/wz9Lf8M/Sz/C/0s/wv9LP8L/Sz/C/0s/wv/MisB/zkoAv89KAL/PyoC&#10;/z4wA/89OgT/PEYG/zlTCP83YAn/NW0L/zN6DP8yhg3/MZAO/zGZDv8xoQ//MagP/zCuD/8wtQ//&#10;ML0Q/zDHEP8w1BD/MOQQ/zHvEP4x+Q/7Mf8P+TH/D/gx/w73Mf8O9zH/DvYx/w72Mf8O9jH/DvYx&#10;/w7/NSgB/zwlAf9AJAL/QycC/0MsA/9ENwT/QkMG/0BPCP89XAr/O2kM/zl2Df84gg//N4wQ/zeV&#10;Ef82nRH/NqQS/zarEv82shP/NboT/zXDE/81zxP8NeET+TbtE/Y29xPzNv8T8Tb/EvA2/xLwN/8R&#10;7zf/Ee83/xDvN/8Q7zf/EO83/xD/OSUB/0AhAf9FIAH/RyIC/0kpAv9KNAT/ST8F/0ZLCP9EWAr/&#10;QmUN/0BxD/8+fRH/PYcS/z2RFP48mRX9PKAV/DunFvo7rhf5O7YX+Du/F/Y7yhj0O9wY8DvqGO07&#10;9hjqO/8X6Dz/F+c8/xbmPf8V5T3/FOU9/xTlPf8U5T3/FOU9/xT/PSIB/0QeAf9JHAH/TR4B/1Am&#10;Av9RMAP/UDsF/05GCP9LUwv/SGAO/0ZsEftFeBP4RIIV9kOMF/RClBjzQZwZ8UGjG+9AqhvuQLIc&#10;7T+7Hes/xh7pP9Ue5T/oH+JA9B7fQP4d3UH/G9tC/xrZQv8Y2EL/F9hC/xfYQv8X2EL/F9hC/xf/&#10;QB8B/0gaAf9OGAH/UhsB/1YjAv9YLAP/VzcE/1VCB/9STQv5UFoO9U1nEvFMchbuSn0Y60iGG+lH&#10;jx3nRpcf5UWeIONEpiLhRK4j4EO3JN5DwiXcQ9Am10PlJtNE8yTQRf4izUb/IMxH/x7KR/8cyUj/&#10;G8lI/xvJSP8byUj/G8lI/xv/RBsB/0wWAf9SFAH/WBgB/10fAf9fKAL/XjID/V09BvZaSQrwV1UP&#10;6lViE+ZSbRjiUHcc306BH9xMiiLZS5Ik1UqaJtNJoSjRSakpz0iyKs1IvCvLSMksyEjfLMVI7yvC&#10;SvwowEv/Jb9M/yK+Tf8gvU3/H71N/x69Tf8evU3/Hr1N/x7/RxgB/08TAf9WEQD/XhUA/2IcAf9l&#10;JAH+ZS0C9GQ4Be1hQwnmX1EO4FxdFNpYaBrUVnIe0FR7IsxShCbKUIwox0+UKsVOmyzDTqMuwU2s&#10;L79MtjC9TMIxu0zTMrhM6TG2TvgttFD/KrNR/yezUv8kslL/IrJS/yKyUv8islL/IrJS/yL/ShUB&#10;/1MRAP9bDwD/YhIA/2gXAP9qHwH2aygB7GsyA+RpPgfcZkwN02JYFM1fYxvIXG0gxFp2JMFYfii+&#10;VoYru1WOLrlTljC2Up4ytFKmM7JRsDWwUbw2rlDLN6xQ4zeqUvQzqVT/LqhW/yuoV/8oqFf/JahX&#10;/yWoV/8lqFf/JahX/yX/TRMA/1YOAP9fDQD/ZxAA/2wTAPtwGQDvcSIB5HEsAttwOgXRbEgMyWhU&#10;FMNlXxu+Ymghul9xJrZdeSqzW4EtsFqJMK5YkTOrV5k1qVahN6dWqzilVbY6o1XFO6FV3TufVvA3&#10;n1j+Mp9a/y6eW/8rnlz/KJ5c/yieXP8onlz/KJ5c/yj/UBEA/1kMAP9jDAD/aw0A/3AQAPV0EwDo&#10;dhoA3XclAdF2NgTIckQMwW5QFLtrWxu2Z2QhsWVtJ61idSuqYHwvp1+EMqRdjDSiXJQ3n1udOZ1a&#10;pjuaWbE9mFm/PpdZ0z6VWuw7lV37NZZe/zGWX/8tlmD/KpZg/yqWYP8qlmD/KpZg/yr/Ug8A/1wK&#10;AP9mCQD/bgoA9nQMAO94DgDhexIA1HwgAMp7MwTBd0ELunRNE7RwWBuubGEhqWppJ6ZncSuiZXgv&#10;n2SAM5xiiDaZYZA4ll+ZO5Reoj2RXq0/j127QI1dzUGMXug/jWH5OI1i/zOOZP8wjmT/LI5l/yyO&#10;Zf8sjmX/LI5l/yz/VQ4A/18GAP9pBgD0cgYA4ngGANt8CQDZfwwAzYEdAMR/MAO7fD8KtHhLEq11&#10;VRqocV4ho25mJp9sbiubanUvmGh9M5VnhDaSZYw5j2SVPIxjnz6JYqpAh2G3QoVhyUKEYuRBhWT3&#10;O4Zm/zWHZ/8xh2j/Lodp/y2Haf8th2n/LYdp/y3/VwwA/2EEAP5sAwDkdQEA23sFANOACADQgwoA&#10;x4UaAL6ELQO2gTwJr31IEqh5UhmidlsgnXNjJplwayuVbnIvkW15M45rgTaLaYk6iGiSPIVnnD+C&#10;ZqdBgGa0Q35mxUR8ZuFDfmj1PH9q/zeAa/8zgWz/L4Fs/y+BbP8vgWz/L4Fs/y//WQsA/2MBAPRv&#10;AADfeAAA1H8EAM6DBgDKhwgAwogYALmHKwKxhToIqoFGEaN+UBidelkfmHdhJZN1aCqPc28vi3F3&#10;M4hvfjaFboY6gmyPPX9rmUB8aqVCeWqxRHdqwkR2at1EeGzzPnlu/zh6b/80e3D/MHxw/zB8cP8w&#10;fHD/MHxw/zD/WwgA/2YAAOdyAADaewAAz4IDAMmHBQDEigYAvIwVALSLKAKsiTgHpYVEEJ6CThiY&#10;f1cek3xfJI55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlwl0B2b6JCc26vRHFuwEVwbtlFcnDxP3Ny&#10;/zl1c/81dnT/MXZ0/zF2dP8xdnT/MXZ0/zH/XQYA/2kAAOJ0AADUfQAAy4UCAMSKBAC/jQUAt48T&#10;ALCPJgGojTUHoIpCDpqGTBaTg1UdjoFdJIl+ZCmFfGstgXpyMn14eTV6d4I5dnaLPHN1lUBwdKBC&#10;bXOtRGtzvUVqc9VFbHTvQG52/jpvd/82cXj/MnF4/zFxeP8xcXj/MXF4/zH/XwIA92wAAN53AADQ&#10;gQAAx4gBAMCNAwC5kQMAspMRAKuTIwGjkTMGnI5ADZWLShWPiFMciYZbIoSDYiiAgWktfH9wMXh+&#10;dzV0fIA4cXuJPG56kz9reZ5CaHirRGZ4u0VkeNFFZnnuQGh7/Tpqe/82a3z/Mmt8/zJrfP8ya3z/&#10;Mmt8/zL/YQAA6m8AANl6AADMhAAAw4sAALuRAQC0lQEArJcOAKWXIQGeljEFl5M+DJCQSBSKjlEb&#10;hItZIX+JYCd7h2crd4VuMHOEdTRvgn03a4GHO2iAkT5lf5xBYn6pQ2B+uURffs9EYH/sQGKA/Dpk&#10;gP82ZYH/M2aB/zJmgf8yZoH/MmaB/zL/ZAAA5XIAANN+AADHhwAAvo8AALaVAACumQAAppsMAKCc&#10;HgCZmy4Ekpk7CouWRhKFlE8Zf5FXH3qPXiV1jmUqcYxsLm2KczJpiXs2ZoiEOWKGjz1fhZo/XIWo&#10;QVqFt0JZhcxCWoXqP1yG+zpehv82X4f/Ml+H/zJfh/8yX4f/Ml+H/zL9aAAA4HYAAM2CAADCjAAA&#10;uZMAALCZAAConQAAn6AJAJmhGgCToCsDjJ84CIWdQxB/mkwXeZhUHXSXXCJwlWMna5NqLGeScTBk&#10;kXkzYI+CN1yOjTpZjZk9V42mP1SNtkBTjctAVI3pPVaN+jlXjf81WY7/MlmO/zFZjv8xWY7/MVmO&#10;/zHtbQAA2XsAAMiHAAC9kAAAtJgAAKqdAAChoQAAl6YEAJGnFQCMpycChaY1Bn+kQA15okoUc6BS&#10;Gm6fWR9pnWAkZZxnKGGbbyxemncwWpiAM1aXizZTl5c5UZalO0+WtDxOlsk8TpboOk+W+TZRlv8z&#10;Upb/MFKW/zBSlv8wUpb/MFKW/zDmcgAA0IAAAMKMAAC4lgAArZwAAKOhAACZpgAAjq0AAIiuEQCD&#10;riIBfa0xBHesPQpyqkcQbKlPFmeoVxtjp14fX6ZlJFukbSdYpHUrVKN/LlGiiTFOoZY0S6GkNkmh&#10;tDZIocg3SKDnNUmg+TJKn/8wS5//Lkuf/y1Ln/8tS5//LUuf/y3deQAAyYYAALySAACxmgAApqAA&#10;AJymAACRrAAAhrIAAH22DQB5th0AdbYsAm+1OQZqtEMLZbNMEWCyVBZcsVsaWLBjHlWvayFRr3Ml&#10;Tq59KEutiCpIrZUtRa2jLkStsy9DrcgvQqznL0Or+S1Eq/8rRKr/KUSq/ylEqv8pRKr/KUSq/ynR&#10;gAAAwY0AALWYAACpnwAAnqUAAJOsAACIsgAAfbgAAHG+BgBuvxUAar8mAWa/MwNhvj8HXb5IC1m9&#10;UQ9VvVkTUbxgF068aBpLu3EdSLt7H0W6hyJCupQkQLqiJj66syY9usgmPbroJj24+SU9t/8kPbb/&#10;Iz22/yM9tv8jPbb/Iz22/yPHiAAAuZUAAKydAAChpAAAlqsAAIqyAAB/uQAAc78BAGjGBQBgyg4A&#10;XsodAFvKLAFXyjgDVMpDBVDKTAhNyVULSsldDkfJZhFEyW8UQcl5Fj/IhRg8yJMaOsiiGznJsxw4&#10;yckcOMjoHDfH+Rw3xf8cNsT/HDbE/xw2xP8cNsT/HDbE/xy+kQAAsJsAAKSjAACYqgAAjLIAAIC5&#10;AAB0wAAAaMcAAF3NBQBT0woAT9cSAE3YIgBL2DAASdg8AkbYRgNE2U8EQdlYBj/ZYQg82WsKOtl2&#10;DDfZgg412pAPNNqgEDLasREx28cRMdrnETDY9hIw1v8TL9T/Ey/U/xMv1P8TL9T/Ey/U/xOzmgAA&#10;pqEAAJqpAACNsQAAgLoAAHTBAABoyQAAXM8AAFLVAwBI3AgAReUSAEPlHgBB5ioAPuY1ATvnPgE5&#10;50cCN+dQAzToWQQy6GIFMOhtBi7peQcs6YcIK+qWCSnqpwoo6roKJ+vWCifp8Aon5/0JJub/Cibm&#10;/wom5v8KJub/Cibm/wqooAAAnKcAAI+wAACCuQAAdMIAAGjKAABb0QAAT9cAAEXdAAA+7gkAPPIR&#10;ADnzGwA28yUANPQuADH0NwEu9T8BLPVHASn2TwIn9lcCJfdhAyP3bAMh+HoEH/iJBB75mgUc+asF&#10;G/rABRr63gUa+fIFGvf9BRn2/wUZ9v8FGfb/BRn2/wWepgAAka8AAIO5AAB1wgAAZ8sAAFrTAABN&#10;2gAAQt8AADjlAAA1+wcAMf8PAC7/FgAr/x8AKf8mACX/LQAj/zQAIP87AR7/QwEb/0sBGf9TARb/&#10;XQIU/2oCEv94AhH/iAIQ/5oCEP+rAw7/vgMO/9UDDv/tAw7/8AMO//ADDv/wAw7/8AOTrgAAhLgA&#10;AHbCAABnzAAAWtUAAEzcAAA/4QAANeYAAC30AAAq/wIAJv8LACP/EQAg/xcAHf8dABn/IwAW/ykA&#10;FP8vABL/NQAQ/z0ADv9FAQz/TgEK/1gBB/9lAQX/dAED/4UBAv+WAQH/pgEA/7UBAP/GAQD/ygEA&#10;/8oBAP/KAQD/ygGGtwAAd8EAAGjMAABa1wAAS94AAD7kAAAy6QAAJ+0AACP/AAAf/wAAG/8FABf/&#10;DAAU/xAAEf8UAA//GAAN/x0AC/8iAAj/KAAF/y4AAv81AAD/PQAA/0cAAP9SAAD/XgAA/20AAP9+&#10;AQD/jgEA/5sBAP+pAQD/qwEA/6sBAP+rAQD/qwH/Ki0B/y4rAf8wKwH/MC4C/y41Av8pPQP/JUkE&#10;/yNXBP8hZAX/H3IG/x1/Bv8digb/HZQG/x2cB/8cowf/HKoH/xyxB/8cuAb/HL8G/xzJBv8c1gb/&#10;HeUG/x3vBv8d+QX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/LCsB/zAoAf8z&#10;KAH/MysC/zExAv8tOgP/K0cE/yhUBf8mYQX/JG8G/yJ8B/8ihwf/IpEH/yGZB/8hoQj/IacI/yGu&#10;CP8htQj/IbwI/yHGB/8h0Qf/IeIH/yLtB/8i9wf/Iv8G/SL/Bvwi/wb8Iv8G/CL/Bvsi/wb7Iv8G&#10;+yL/Bvsi/wb/LigB/zMlAf82JQH/NycB/zUtAv80OAP/MkQE/y9RBf8sXgb/KmsH/yl3B/8ogwj/&#10;J40I/yeWCf8nnQn/J6QJ/yerCf8nsgn/J7kJ/yfCCf8nzQn/J94J/yfrCfwn9gj5KP4I9yj/CPYo&#10;/wj1KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj/MiUB/zciAf86IQH/OyMB/zspAv87NAL/OUAE/zZN&#10;Bf80Wgb/MWYH/zBzCP8ufwn/LokK/y6SCv8tmQv/LaEL/y2nC/8trgv/LbUM/y2+DP4tyQz7LdkM&#10;+C3oC/Qu9AvxLv4L7y7/C+4u/wvtLv8L7C7/Cuwu/wrsLv8K7C7/Cuwu/wr/NSIB/zseAf8/HQH/&#10;QB8B/0ImAf9CMQL/QDwD/z5IBf87VQb/OWII/zduCv82eQv/NYQM/TSNDfw0lQ36NJwO+TOjDvcz&#10;qg/2M7IP9TO6D/MzxQ/yM9IP7jPlD+o08g/nNP0P5TT/D+Q0/w7iNf8O4jX/DeE1/w3hNf8N4TX/&#10;DeE1/w3/OR4B/z8aAf9DGAH/RhoB/0kjAf9JLQL/SDgD/0VEBf9DUAf/QF0J+z5pC/g9dA31PH8O&#10;8zuID/E7kBDvOpgR7TqfEuw5phPqOa4T6Tm2FOc5wRTmOc4V4jnjFd458RXbOvwU2Dr/E9U7/xLT&#10;O/8S0jv/EdI7/xDSO/8Q0jv/ENI7/xD/PRsB/0MWAP9IFAD/TBcB/08fAf9QKAH/TzMC/00/BPtK&#10;Sgb1R1cJ8UZkDO1Ebw7pQ3kR50KDE+RBixTiQJMW4D+bF98/ohjdPqoZ2z6zGtg+vRrWPsob0j7f&#10;G84+7xvLP/sayUD/GMdA/xfGQf8VxUH/FMRB/xTEQf8UxEH/FMRB/xT/QRcA/0cSAP9MEAD/UhQA&#10;/1YbAP9XJAH/Vi4C+FQ5A/FRRQbrT1IJ5k1eDOFLaRDdSXQT2Uh9FtVGhhjSRY4a0EWWHM5EnR3M&#10;RKUeykOtH8hDtiDGQ8MhxUPTIcFD6SG+RPcfvEX/HbpG/xu5R/8ZuEf/GLhH/xe4R/8XuEf/F7hH&#10;/xf/RBQA/0sQAP9RDgD/VxEA/1sWAP9dHgD5XSgB71szAudZPwTgV00I2lRZDdNSZBLOUG4Wyk53&#10;GcdMgBzFS4gewkqQIMBKlyG+SZ8jvEinJLpIsCW4SLwmt0jLJ7RH4yeySfMlsEr/Iq5L/x+uTP8d&#10;rUz/G61N/xqtTf8arU3/Gq1N/xr/RxEA/08NAP9WDAD/XA4A/2ASAP1iGADwYyEA5mIsAd5gOgPU&#10;XkgHzVtUDcdYXxPDVmkXv1RyG7xSeh65UYIhtlCKI7RPkSWyTpknsE2iKK5NqyqsTLYrqkzELKhM&#10;2yymTe8qpE/9JqRQ/yOjUf8go1L/HqJS/x2iUv8dolL/HaJS/x3/Sg8A/1IKAP9aCQD/YAsA/2UO&#10;APVnEQDoaBgA3WckANJmNQLKZEQHw2FQDb1eWxO5XGQYtVptHLFYdSCuV30jrFWEJalUjCinU5Qq&#10;pVKdLKNSpi2hUbEvn1G+MJ1R0TCbUeovmlP6KppV/yaZVv8jmVb/IZlX/x+ZV/8fmVf/H5lX/x//&#10;TQ0A/1UGAP9dBQD7ZAcA72kJAOlrDADhbBAA020eAMlsMQLCakAHu2dMDbVkVxOwYWAZrF9pHahd&#10;cSGlXHgkolqAJ6BZhyqdWJAsm1eYLplWojCWVawylFW5M5NVyjORVeUzkVf3LZFZ/ymRWv8lkVv/&#10;I5Fb/yGRW/8hkVv/IZFb/yH/TwsA/1cCAP9hAgDqaAEA3m0EANhwCADVcAsAy3IbAMJxLgK6bz0G&#10;tGxJDa5pVBOpZ10ZpGRlHaFibSGdYXQlml98KJhegyuVXYstkluUMJBbnjKNWqg0i1m1NYpZxjaI&#10;WeE2iFz0MIhd/yuJXv8oiV//JYlf/yOJX/8jiV//I4lf/yP/UQkA/1oAAPVkAADgbAAA13EDANB0&#10;BgDNdQkAxHYXALx2KgG0dDoFrnFGDKduURKia1oYnmliHZpnaSGWZXElk2R4KJBigCuNYYgui2CR&#10;MYhfmjOGXqU1g16yN4JewjeAXtw4gF/yM4Fh/y2CYv8pgmP/JoJk/yWCZP8lgmT/JYJk/yX/UwYA&#10;/10AAOdnAADbbwAA0HQCAMp4BQDGeQcAvnoVALZ6KAGveDcFqHZEC6JzThKccFcYmG1fHZRrZyGQ&#10;am4ljWh1KIpnfSuHZYUuhGSOMYFjlzR/YqI2fGKvOHpivjl5YtU5eWPvNHpl/i97Zv8rfGf/KHxn&#10;/yZ8Z/8mfGf/Jnxn/yb/VQMA/2AAAONqAADVcgAAzHgBAMV7AwDAfQUAuX4SALF+JQGqfTUEo3pB&#10;Cp13TBGXdFUXknJdHI5wZCCKbmskh2xyKIRreiuBaoIufmmLMXtnlTR4Z6A2dmasOHRmvDlzZtE6&#10;c2ftNnRp/TB1av8sdmv/KXdr/yd3a/8nd2v/J3dr/yf/VwAA9mMAAN9tAADRdQAAyHsAAMF/AgC7&#10;gAMAtIEQAKyCIwGlgTIEnn4/CZh7ShCSeVMWjXZbG4l0YiCFcmkkgXFwJ35vdyt7bn8ueG2IMXVs&#10;kjRza543cGqqOW5quTptas46bWvrN29t/DFwbv8tcW7/KnFv/yhxb/8ocW//KHFv/yj/WQAA62UA&#10;ANtwAADNeAAAxH4AALyCAQC2hAEAroUOAKeGIACghTADmoI9CJOASA+OfVEViXtZGoR5YB+Ad2cj&#10;fHVuJ3l0dSp2c30uc3KGMXBxkDRtcJw3am+oOWhvtzpnb8s6Z3DpN2lx+jJrcv8tbHP/Kmxz/yhs&#10;c/8obHP/KGxz/yj/XAAA52gAANVzAADJewAAwIIAALiGAACxiAAAqYkNAKKKHQCciS4ClYc7B4+F&#10;RQ6Jgk8UhIBXGX9+Xh57fGUieHtsJnR5cypxeHstbneEMGt2jjNodZo2ZXSmOGN0tTlhdMk6YXTn&#10;OGN2+TJldv8uZnf/K2d3/ylnd/8pZ3f/KWd3/yn/XwAA42wAANB2AADFfwAAvIUAALSKAACsjAAA&#10;o44KAJ2OGgCXjisCkIw4BoqKQwyEh0wSf4VVGHqEXB12gmMhc4BqJW9/cSlsfnksaH2CL2V8jDJi&#10;e5g1X3qkN116szhcesc5XHrlN157+DJfe/8uYHz/K2F8/ylhfP8pYXz/KWF8/yn1YgAA3m8AAMx6&#10;AADAgwAAt4kAAK+OAACmkQAAnZIGAJeTFwCRkygBi5I2BYWQQQt/jkoReoxSFnWKWhtxiGEfbYdo&#10;I2qGbydmhHcrY4OALmCCijFdgZY0WoGjNliAsjdWgMU3VoDjNliB9zFZgf8tW4L/KluC/ylbgv8p&#10;W4L/KVuC/ynsZgAA2HMAAMd+AAC8hwAAs44AAKmSAACglQAAlpgBAJCZEwCKmSQBhZgyBH+WPgl5&#10;lEgOdJNQFG+RVxlrkF4daI5lIWSNbSVgjHUoXYt+K1qKiC5XiZQxVImhM1KIsDRRiMM1UIjiNFKI&#10;9jBTiP8sVIj/KVWI/yhViP8oVYj/KFWI/yjmawAA0HgAAMKDAAC3jAAArZIAAKOWAACamgAAjp4A&#10;AIefEACDnyAAfp8vAnidOwdznEUMbptNEWmZVRZlmFwaYZdjHl6WaiFblXIlV5R8KFSThitRkpIu&#10;TpKgMEySrzFLksIxSpHgMUyR9S1Nkf8qTpD/KE6Q/yZOkP8mTpD/Jk6Q/ybecAAAyX0AALyJAACy&#10;kgAAp5cAAJ2bAACTnwAAhqQAAH6mDAB6phsAdaYqAXCmNwRspUEJZ6NKDWOiUhJfoVkWW6FhGVig&#10;aB1Un3AgUZ56I06dhCZLnZEpSJyeKkacrixFnMEsRZzfK0Wb9ClGmv8nR5r/JUea/yRHmv8kR5r/&#10;JEea/yTUdwAAwoQAALaPAACrlgAAoZwAAJagAACLpQAAf6oAAHSuBQBvrxQAbK8kAGivMgJkrj0F&#10;X61GCVusTw1YrFYRVKteFFGqZhdOqm4aS6l4HUipgyBFqI8iQ6idJEGorSVAqMAlP6jfJT+m9CNA&#10;pf8iQKX/IUCk/yBApP8gQKT/IECk/yDKfgAAu4sAAK+VAACkmwAAmaEAAI6mAACCrAAAd7EAAGq2&#10;AABjuA4AYbgdAF64LAFauDgCV7hCBVO4SwhQt1MLTbdbDkq2YxBHtmsTRLV1FkK1gRg/tY4aPbWc&#10;HDu1rBw6tcAdObXfHDmz9Bw5sv8cObH/Gzmw/xs5sP8bObD/Gzmw/xvBhgAAtJMAAKeaAACcoAAA&#10;kacAAIWtAAB5swAAbbgAAGK9AQBWwgcAU8MUAFLDIwBQxDABTcQ7AkrERQNHxE4FRcRXB0LDXwlA&#10;w2gLPcNyDTvDfg84w4wRNsObEjXDqxMzw8ATM8PgEzPB9RMywP8UMr//FDG+/xQxvv8UMb7/FDG+&#10;/xS4kAAAq5kAAJ+gAACTpwAAh64AAHu0AABuuwAAY8AAAFjFAQBNygUARM8MAEPQFwBC0CUAQNAy&#10;AD/RPQE90UcBO9FQAjnSWQM20mMENNJuBTLSegcw0ogILtKYCS3TqQks074KLNPfCSvR8woqz/4L&#10;Kc7/DCnN/w0pzf8NKc3/DSnN/w2umAAAop8AAJamAACJrgAAfLYAAG+9AABjwwAAV8gAAEzNAABC&#10;0gMAOdkJADXfEAA03xsAMuAnADHhMgAw4T0ALuJHAC3iUAEr4loBKuNlAijjcQIm5H8DJeSPAyPl&#10;oQQi5bQEIeXNBCDk7AQg4vsEH+H/BR/g/wUf4P8FH+D/BR/g/wWkngAAmKUAAIuuAAB9tgAAcL4A&#10;AGPGAABWywAAS9AAAEDVAAA23AAAL+UHAC3tEAAr7hgAKe4iACfvKwAl7zQAI/A8ACHwRQAf8U4A&#10;HfJYARvyZAEZ83EBGPOBARf0kgIV9KUCFPW6AhP11gIT9O8CEvL8AhLw/wIS8P8CEvD/AhLw/wKa&#10;pAAAja0AAH+2AABxvwAAY8cAAFbOAABJ0wAAPdoAADPfAAAq4wAAJvQFACT7DQAh/BMAHv0bABz9&#10;IgAZ/ikAF/4xABX/OQAT/0EAEf9KABD/VQAO/2EADP9vAQz/gAEK/5MBCf+mAQj/ugEH/9QBB//r&#10;AQb/9gEG//YBBv/2AQb/9gGPrAAAgLYAAHK/AABjyQAAVtEAAEjYAAA73QAAMOIAACbmAAAf8AAA&#10;HP8AABn/CQAW/w4AFP8TABH/GQAP/x4ADf8kAAv/KwAJ/zIABv87AAP/RAAA/08AAP9cAAD/awAA&#10;/30AAP+QAAD/owAA/7QAAP/GAAD/1gAA/9YAAP/WAAD/1gCCtQAAc78AAGTJAABW0wAAR9sAADrg&#10;AAAu5QAAI+kAABrtAAAV/QAAEv8AABD/AgAO/wkAC/8NAAj/EAAE/xMAAf8YAAD/HgAA/yQAAP8r&#10;AAD/MwAA/z0AAP9JAAD/VgAA/2YAAP94AAD/igAA/5sAAP+oAAD/sQAA/7EAAP+xAAD/sQD/JSsB&#10;/ygpAf8pKQH/KCwB/yMyAf8eOwL/GkcC/xdVA/8VYgP/E3AD/xJ8A/8ShwP/EpED/xKZA/8SoAP/&#10;EqcD/xKtA/8RtAP/EbsD/xHEA/8RzgP/Ed8D/xHrAv8S9gL/Ev4C/xL/Av8S/wL/Ev8C/xL/Av8S&#10;/wL/Ev8C/xL/Av8S/wL/KCkB/ysmAf8sJgH/KykB/ygvAf8iOAL/IEQC/x1SA/8bXwP/GGwD/xd5&#10;BP8XhAT/F44E/xeWBP8WnQT/FqQE/xaqBP8WsQT/FrgE/xbAA/8WygP/FtsD/xboA/8X9AP/F/0D&#10;/Bf/AvsX/wP7F/8D+hf/A/oX/wP6F/8D+hf/A/oX/wP/KiYB/y4jAf8vIgH/LyUB/ywrAf8qNQL/&#10;J0EC/yROA/8iWwP/IGgE/x50BP8dgAT/HYoE/x2SBf8dmgX/HaEF/x2nBf8drQX/HbQE/x29BP8d&#10;xwT/HdQE/h3mBPsd8gT3HvsD9R7/BPQe/wTzHv8E8x7/BPIe/wTyHv8E8h7/BPIe/wT/LiIB/zIf&#10;Af80HgH/MyAB/zImAf8yMgH/Lz4C/yxKA/8qVwP/J2QE/yZwBf8lewX/JIUF/ySOBv8klgb/JJ0G&#10;/ySjBv8kqgb9JLEG/CS5Bvskwwb5JM8G9iTjBvIk8AXuJfoF7SX/Busl/wbqJf8G6SX/Bukl/wbp&#10;Jf8G6SX/Bukl/wb/Mh4B/zYbAP84GQD/OBsB/zojAf85LQH/ODoC/zVGA/8yUgT/MF8E/y5rBf8t&#10;dgb9LIAH+iyJB/krkQf3K5kI9SufCPQrpgjzK60I8Su1CPArvwjuK8sI6yvfCOcs7gjkLPoI4iz/&#10;CeAs/wneLP8I3iz/CN0s/wjdLP8I3Sz/CN0s/wj/NRoA/zoWAP89FAD/PxcA/0EfAP9BKQH/QDQB&#10;/z1BAv86TQP8OFoF+DZlBvQ1cQfxNHsI7zOECe0zjQnrMpQK6TKbCugyogvmMqoL5DKyDOMyuwzh&#10;MsgM3zLcDNoy7A3VM/gN0jP/DdAz/wzOM/8MzTT/C8w0/wvMNP8LzDT/C8w0/wv/ORYA/z4SAP9B&#10;EAD/RRMA/0gbAP9IJAD/Ry8B/kQ7AvdCRwPxP1QF7D5gBug8awjlO3YJ4jt/C+A6iAzdOZAN2zmX&#10;Dtk4ng/WOKYQ1DiuEdI4txHQOMMSzjjTEso46BLHOfcSxDn/EcI6/xDBOv8PwDr/Dr86/w6/Ov8O&#10;vzr/Dr86/w7/PRMA/0IPAP9GDQD/SxAA/04WAP9PHwD9TikB9Ew0AexIQQLmR04E4EVbBttEZgnW&#10;QnAM0kF5Ds9AghDNQIoRyj+RE8k/mRTHPqAVxT6oFsM+sRfBPrwXwD7LGL0+4hi6PvIXtz//FrVA&#10;/xS0QP8Ts0H/EbNB/xCzQf8Qs0H/ELNB/xD/QBAA/0YMAP9LCgD/UQ0A/1MRAP9UGADzVCIA6VIt&#10;AeFQOwHaT0kD0k1VB8xLYAvISWoOxUhzEcJHexO/RoMVvUWLF7tFkxi5RJoZt0OiGrVDqxu0Q7Yc&#10;skPEHbBD2R6tQ+0dq0X8GqlF/xioRv8WqEb/FadH/xOnR/8Tp0f/E6dH/xP/RA4A/0oIAP9QBgD/&#10;VQoA/1gNAPdZEQDqWBgA31ckANRXNQHMVUQExlRQCMFSWwy9UGUQuU5tE7ZNdha0TH0YsUuFGq9K&#10;jRutSZUdq0mdHqlIpiCnSLAhpUi9IqRIzyKhSOgioEn4Hp9L/xueS/8ZnUz/F51M/xadTP8WnUz/&#10;Fp1M/xb/RwsA/00CAP9UAgD3WgQA610HAOddCwDhXBAA010eAMpdMAHDXD8EvVpMCLdYVwyzVmAR&#10;r1RpFKxTcRepUXgap1CAHKRPhx6iT48goE6YIZ5NoSOcTaskmk24JZlMyCaWTOImlU71IpRP/x+U&#10;UP8clFH/GpRR/xiUUf8YlFH/GJRR/xj/SQgA/1AAAPtYAADlXgAA3WIDANZjBwDUYQoAymIZAMJj&#10;LAG7YjsDtGBICK9dUwyqW1wRplpkFaNYbBigV3QbnVV7HZtUgyCZVIsillOTJJRSnSWSUacnkFGz&#10;KI5RwymNUd0qjFLyJotU/yKLVf8ei1b/HItW/xqLVv8ai1b/GotW/xr/TAQA/1MAAOxcAADfYgAA&#10;1GYBAM5oBQDLZwgAwmcWALpoKAGzZzgDrWVFB6hjUAyjYVkRn19hFZtdaBiYXHAblVp3HpNZfyGQ&#10;WIcjjlePJYxXmSeJVqMph1avKoVVvyuEVtUsg1fvKYNY/iSDWf8ghFr/HoRa/xyEWv8chFr/HIRa&#10;/xz/TgEA/1cAAOVfAADYZgAAzmoAAMdsAwDDawUAvGwSALRtJQCtbDUDp2pCB6FnTQycZVYRmGNe&#10;FZRiZRiRYGwbjl90HoxeeyGJXYMkhlyMJoRblSiBWqAqf1qsLH1auy18Ws8ue1vsK3xc/CZ8Xf8i&#10;fV7/H31e/x19Xv8dfV7/HX1e/x3/UAAA9VkAAOFjAADSagAAyW4AAMJwAQC9cAMAtnAQAK5xIgCo&#10;cDICoW4/BpxsSguXalMQkmhbFI5mYhiLZWkbiGNwHoVieCGCYYAkgGCJJn1fkil7Xp0reF6pLXZe&#10;uC51XswvdF7pLXVg+id2Yf8jd2L/IHdi/x53Yv8ed2L/Hndi/x7/UgAA7FwAANxmAADObQAAxHIA&#10;AL10AAC3dAEAsHQOAKl1HwCidC8CnHI9BZdwRwqRblEPjWxZFIlqYBeFaWcbgmhuHn9mdSF9ZX0k&#10;emSGJ3djkCl1Y5sscmKnLnBiti9vYskvbmLmLm9k+ShwZf8kcWb/IXFm/x9xZv8fcWb/H3Fm/x//&#10;VAAA6F8AANdpAADKcAAAwHUAALl4AACyeAAAq3gNAKR5HQCeeC0Bl3c6BZJ1RQqMck4OiHBWE4Rv&#10;XheAbWQafWxrHXprcyB3ansjdGmDJnJojSlvZ5ksbGalLmpmsy9pZsYwaGbkL2po9ylraf8lbGn/&#10;Imxq/yBsav8gbGr/IGxq/yD/VwAA5GIAANJsAADGcwAAvXgAALV7AACtfAAApXwKAJ99GgCZfCoB&#10;k3s4BI15QwmId0wOg3VUEn9zWxZ7cmIZeHBpHXVvcCBybngjb22BJmxsiylqbJcsZ2ujLmVrsi9k&#10;a8QwYmvhL2Rs9ipmbf8mZm3/I2du/yBnbv8gZ27/IGdu/yD2WQAA4GUAAM5vAADCdgAAuXwAALF/&#10;AACpgAAAoIAHAJmBFwCUgSgBjoA1A4h+QQiDfEoNfnpSEXp4WRV2d2AZc3ZnHHB0bh9tc3YjanJ/&#10;JmdxiSlkcZUrYnChLWBwsC9ecMIvXXDfL19x9Spgcf8mYXL/I2Jy/yBicv8gYnL/IGJy/yDvXAAA&#10;3GkAAMpyAAC+egAAtYAAAK2EAACkhQAAmoUDAJSFFACOhiUBiYQzA4ODPgd+gUgLeX9QEHV+VxRx&#10;fV4YbntlG2t6bB5oeXQiZXh9JWJ3hyhfdpMqXHafLFp1ri5ZdcAuWHXdLll28ypbdv8mXHf/I1x3&#10;/yBcd/8gXHf/IFx3/yDqYAAA1WwAAMV2AAC6fgAAsYQAAKiIAACfiQAAlIoAAI2KEQCIiyEAg4ow&#10;An6JOwV5h0UKdIZODnCEVRJsg1wWaYJjGmaBah1igHIgX397I1x+hSZZfZEpV3yeK1V8rCxTfL4t&#10;UnzaLVN88ilVfP8lVnz/Ild8/yBXfP8gV3z/IFd8/yDlZAAAz3AAAMF6AAC2gwAArYkAAKOMAACZ&#10;jgAAjY8AAIaQDgCBkR0AfZAsAXiPOARzjkIIbo1LDGqMUxBniloUY4lhF2CIaBtdh3AeWoZ5IVaF&#10;gyRUhY8mUYScKE+EqipNhLwqTYTXKk2D8SdPg/8kUIP/IlCD/x9Qg/8fUIP/H1CD/x/eaQAAyXUA&#10;ALyAAACyiAAAqI0AAJ2RAACTkwAAhZYAAH6XCwB5lxkAdZcoAXGXNQNslj8GaJVICmSUUA1hk1cR&#10;XZJeFVqRZhhXkG4bVI93HlGOgSBOjo0jS42aJUmNqSZIjbsnR43UJ0eM8CRIjP8iSYv/IEqL/x5K&#10;i/8eSov/HkqL/x7VbgAAw3sAALeFAACsjQAAopIAAJeWAACMmQAAf5wAAHWeBQBwnxMAbZ8jAGmf&#10;MAFlnjsEYZ5FB12dTQpanFQNV5tcEVSaYxRRmmsXTpl0GUuYfxxImIseRZeZIEOXqCFCl7oiQZfT&#10;IkGW7yBClf4eQpX/HUOU/xxDlP8cQ5T/HEOU/xzMdQAAvIEAALGMAACmkgAAm5cAAJGbAACFnwAA&#10;eaMAAGqnAABlpw4AY6gcAGCoKwFdqDYCWadABFanSQZTplEJUKZZDE2lYA5KpWkRR6RyFESkfRZC&#10;o4kYP6OXGj2jpxs8o7kcO6PSGzui7xs7oP4aO5//GTyf/xg8n/8YPJ//GDyf/xjEfAAAtokAAKqS&#10;AACflwAAlZwAAImhAAB9pgAAcaoAAGSuAABasQgAV7EUAFWyIwBTsjABULI7Ak2yRANLsU0FSLFV&#10;B0WxXQlDsWULQLBvDT6weg87sIcROa+WEzevphQ2r7gUNbDRFDWu7xQ0rf4UNKz/FDSr/xQ0q/8U&#10;NKv/FDSr/xS7hQAAr5AAAKOXAACYnQAAjKMAAICoAAB0rQAAaLIAAFy2AABQugEASbwNAEi8GQBG&#10;vScARb0zAEO9PQFBvUcBP71QAj29WAM6vWEFOL1rBja9dwg0vYQJMr2TCjC9pAsvvbcMLr7QCy68&#10;7gwtuv4NLLn/DSy4/w4suP8OLLj/Diy4/w6zjwAAppcAAJudAACPowAAg6oAAHawAABqtQAAXroA&#10;AFK+AABHwgEAPccGADjJEAA3yRsANsonADXKMwA0yz0AM8tHADHLUQEwy1sBLsxlAizMcQIqzH8D&#10;KcyQBCfMoQQmzbQEJc3OBCXL7gQkyfwGI8j/ByPH/wcjx/8HI8f/ByPH/weplgAAnp0AAJKjAACF&#10;qwAAeLIAAGu4AABfvgAAUsIAAEfGAAA9ygAANM8EACvUCQAm2Q8AJdkZACXaJQAk2jAAI9s7ACPb&#10;RQAi3FAAId1bACDdaAAe3nYAHd6HARzfmQEa36wBGd/EARje5wEY3PgBGNv/Ahfa/wIX2v8CF9r/&#10;Ahfa/wKgnAAAlKMAAIerAAB5swAAbLoAAF/BAABSxgAARsoAADvOAAAx0wAAKdkAACHeBQAe6A4A&#10;HegVABvpHgAZ6ScAGOowABbqOQAV60MAFOxOABLsWgAR7WcAEO53ABDuigAO754ADvCzAA3wzQAM&#10;7+wADO38AAzr/wAM6/8ADOv/AAzr/wCXowAAiasAAHu0AABtvAAAX8QAAFLKAABFzgAAOdMAAC/Y&#10;AAAl3QAAHeEAABjsAgAW9wsAFPcRABH4FwAQ+B4ADvklAA35LQAL+jUACfs/AAf7SgAE/FcAA/1m&#10;AAL+dwAA/YsAAP2fAAD8tQAA/NEAAPztAAD8/AAA/P0AAPz9AAD8/QCLqwAAfbQAAG69AABgxgAA&#10;Us0AAETSAAA32AAALN0AACLhAAAZ5QAAE+oAABD6AAAO/wYADf8MAAr/EAAH/xQABP8aAAH/IAAA&#10;/ycAAP8wAAD/OgAA/0UAAP9TAAD/YgAA/3UAAP+KAAD/nwAA/7MAAP/HAAD/5QAA/+UAAP/lAAD/&#10;5QB/tAAAcL0AAGHHAABT0AAAQ9YAADbdAAAq4gAAH+YAABbqAAAQ7QAADPoAAAn/AAAG/wAAAv8E&#10;AAD/CQAA/w0AAP8QAAD/FAAA/xoAAP8hAAD/KQAA/zQAAP9AAAD/TgAA/14AAP9yAAD/hwAA/5oA&#10;AP+qAAD/uQAA/7kAAP+5AAD/uQD/ICkB/yInAf8iJwH/HyoB/xkwAf8SOQH/EEUB/w1TAf8MYAH/&#10;Cm0C/wl5Av8JhAL/CY4B/wmWAf8JnQH/CaMB/wmpAf8JsAH/CLcB/wi+Af8IyAH/CNYB/wjmAf8I&#10;8QH/CPsA/wj/AP8I/wD/Cf8B/wn/Af8J/wH/Cf8B/wn/Af8J/wH/IyYB/yUkAP8lJAD/IycB/x0s&#10;Af8YNQH/FUIB/xJQAf8QXQL/DmoC/w52Av8OgAL/DooC/w6SAv8OmgL/DqAC/w6mAf8NrQH/DbMB&#10;/w27Af8NxQH/DdEB/w3jAf8N7wH+DfoB+g3/AfkO/wH5Dv8B+Q7/AfgO/wH4Dv8B+A7/AfgO/wH/&#10;JiMA/yggAP8oIAD/JiIA/yIoAf8gMgH/HD8B/xlMAf8XWQL/FWUC/xNxAv8TfAL/E4YC/xOOAv8S&#10;lgL/Ep0C/xKjAv8SqQL/ErAC/xK3Av8SwQL/EswB/RLfAfkT7QH1E/gB8xP/AfIT/wHxE/8C8BT/&#10;AvAU/wLwFP8C8BT/AvAU/wL/Kh8A/ywcAP8sGwD/Kx0A/ykkAP8oLwH/JTsB/yJIAf8fVAL/HWEC&#10;/xttAv8adwL/GoEC/xqKAv8akgL/GpkC/RqfAvwapgL7GqwC+Rq0AvgavQL2GsgC8xrbAu8a6gLs&#10;G/cC6Rv/Augb/wPnHP8D5hz/A+Uc/wPlG/8D5Rv/A+Ub/wP/LRsA/zAXAP8xFQD/MBYA/zEgAP8w&#10;KgD/LjYB/ytDAf8oTwL/JlwC/yRnAvwjcgP5I3wD9yKFA/UijQPzIpUD8iKbA/AiogPvIqkD7SKx&#10;A+wiuQPqIsUD6CLVA+Qj6QPgI/YE3iP/BNsk/wTZJP8E2CT/BNck/wTWJP8E1iT/BNYk/wT/MRYA&#10;/zQSAP82EQD/NxMA/zkbAP84JQD/NjEB/zM9Af0xSgH4LlYC9C1iA/AsbQPtK3cD6iuABOgqiATm&#10;KpAE5SqXBOMqngXhKqUF4CqtBd4qtgXcKsIF2irSBtUr5wbQK/UHzSz/B8ss/wfJLP8HyCz/B8cs&#10;/wbHLP8Gxyz/Bscs/wb/NRIA/zkOAP86DQD/PhAA/0AWAP8/IAD/PSoA+Ts3AfI4RAHsNlEC5zVc&#10;A+M0ZwPgM3IE3TN7BdoygwbWMosG1DKTB9IxmgjQMaEIzjGpCcwxsgnLMbwKyTHKCsYy4QvCMvEL&#10;vzP+C70z/wq7M/8KujP/Cboz/wm6M/8JujP/Cboz/wn/ORAA/z0LAP9ACQD/RA0A/0YRAP9FGQD3&#10;RCMA7kEvAOY/PAHgPkoB2j1XAtM8YgTPO2wGzDp1B8k6fQnHOYUKxTmMC8M4lAzBOJsNwDijDb44&#10;rA68OLYPujjDD7k41xC1OOwQsjn7D7A6/w6vOv8Nrjr/DK06/wutOv8LrTr/C606/wv/PA0A/0AG&#10;AP9FBAD/SQkA/0sNAPlKEQDtSRoA40YmANpGNgDRRkUBy0VRA8ZEXAXCQmYIv0JvCrxBdwu6QH8N&#10;uD+GDrY/jhC0PpURsj6dErA+phOvPrAUrT69FKs+zRWpPuYVpj/3E6RA/xKjQP8QokD/D6JA/w6i&#10;Qf8OokH/DqJB/w7/PwkA/0QAAP9KAAD3TgIA7FAGAOpPCwDjTBAA1kweAM1NMADGTT8BwExMBLtL&#10;Vwa3SWEJtEhpDLFHcQ6uRnkQrEaAEapFiBOoRJAUpkSYFqRDoReiQ6sYoEO3GZ9DxxmdQ+Aam0Tz&#10;F5lF/xWYRv8TmEb/EZhG/xCXRv8Ql0b/EJdG/xD/QgUA/0cAAPdPAADlUwAA3VUBANdVBgDVUgsA&#10;y1MZAMNUKwC8VDsBtlJIBLFRUgetUFwKqU5kDaZNbA+kTHQRoUt7E59KghWdSooXm0mTGJlJnBqX&#10;SKYblUiyHJRIwR2SSNgdkEnvG49K/hiPS/8Wjkv/FI5M/xKOTP8Sjkz/Eo5M/xL/RQAA/0sAAOlT&#10;AADeWAAA01sAAM1bBADKWAcAwlgVALpaJwCzWjcBrlhEBKlXTwekVVgKoVRgDZ5TaBCbUW8TmFB2&#10;FZZQfheUT4YZkk6OGo9OmByNTaIdi02uH4pNvCCITdAgh03rH4ZP/BuGUP8YhlD/FoZQ/xSGUf8U&#10;hlH/FIZR/xT/RwAA+E8AAORXAADVXQAAzGAAAMVgAgDBXgUAul0RALNfIwCsXzMBpl5AA6FcSwed&#10;WlQKmVlcDpZYZBGTVmsTkFVyFo5UehiLVIIaiVOKHIdSlB6FUp4fg1GqIYFRuCJ/UcsiflLnIX5T&#10;+R1+VP8aflX/F35V/xZ+Vf8VflX/FX5V/xX/SgAA7lIAAN5bAADPYQAAxmQAAL9lAAC6YwIAs2IP&#10;AKxjIACmYzABoGI9A5thSAaWX1EKkl5ZDY9cYRGMW2gTiVpvFoZZdhiEWH4agleHHH9XkB99Vpsh&#10;e1anInlWtSN3VsckdlbkJHZX9x93WP8bd1n/GXdZ/xd3Wf8Wd1n/FndZ/xb/TAAA6VYAANlfAADL&#10;ZQAAwWgAALppAAC0aAAArWcNAKZoHACgaC0Bmmc6A5VlRQaQY04KjGJXDYlhXhCGX2UTg15sFoBd&#10;cxh+XHsae1yDHXlbjR92WpghdFqkI3JasiRxWsQlb1rhJXBb9iBxXP8ccV3/GnFd/xhxXf8XcV3/&#10;F3Fd/xf9TwAA5VkAANNiAADHaAAAvWwAALZtAACvbAAAp2sLAKBsGQCbbCoBlWs3ApBpQwWLaEwJ&#10;h2ZUDINlWxCAY2ITfWJpFXphcBh4YXgadWCBHXNfix9wXpYibl6iJGxesCVrXsEmaV7eJmpf9CFr&#10;YP8da2H/G2xh/xlsYf8YbGH/GGxh/xj1UQAA4lwAAM9lAADDawAAuW8AALFxAACqcQAAom8IAJtv&#10;FwCWcCcAkG81AotuQAWGbEkIgmpSDH5pWQ97aGASd2ZmFHVmbhdyZXYacGR+HW1jiB9rY5MiaWKg&#10;JGZiriVlYr8mZGLaJmRj8iJlZP8eZmT/G2dk/xlnZf8YZ2X/GGdl/xjwUwAA3V8AAMtoAAC/bwAA&#10;tnMAAK51AACmdQAAnXMFAJZzFACRdCQAi3MyAoZyPgSBcEcIfW9PC3ltVw52bF4Rc2tkFHBqbBdt&#10;anMaa2l8HGhohh9mZ5EiY2eeJGFmrCVgZr0mX2fWJl9n8SJgaP8eYWj/HGJo/xpiaP8ZYmj/GWJo&#10;/xnsVwAA2WIAAMdrAAC8cgAAs3cAAKp5AACheQAAl3cBAJB4EQCLeCEAhngvAYF3OwR8dUUHeHRN&#10;CnRyVQ5xcVwRbnBjFGtvahZobnEZZm56HGNthB5gbI8hXmycI1xrqiVaa7smWWzTJlps7yNbbP8f&#10;XG3/HF1t/xpdbf8ZXW3/GV1t/xnoWgAA0mYAAMNvAAC4dgAAr3sAAKZ+AACdfgAAkXwAAIp8DwCF&#10;fR4AgX0tAXx8OQN3ekMGc3lLCXB4Uwxsd1oQaXZhE2Z1aBZjdG8YYXN4G15ygh5bco0gWXGaIldx&#10;qCRVcbklVHHQJVRx7iJWcf4eV3H/HFdx/xpYcf8ZWHH/GVhx/xnjXgAAzWkAAL9zAAC0egAAq38A&#10;AKKCAACYgwAAi4EAAISBDQB/ghoAe4IpAXaBNgJygUAFbn9JCGp+UAtnfVcOZHxeEWF7ZhReem0X&#10;W3p2GVl5gBxWeIsfU3iYIVF3piJQd7cjT3fOI0937CFQd/0eUXf/G1J3/xlSd/8ZUnf/GVJ3/xne&#10;YgAAyG4AALt3AACwfwAAp4QAAJ2HAACShwAAhIcAAH2HCQB4iBYAdIgmAHCIMgJshz0EaIZGBmWF&#10;TglhhVUMXoRcD1uDYxJZgmsVVoF0F1OAfhpQgIkcTn+WHkx/pSBKf7YhSX/MIUl+6x9KfvwcS37/&#10;Gkt+/xlMfv8YTH7/GEx+/xjVZwAAw3MAALZ8AACshAAAookAAJiLAACNjQAAfI0AAHWOBABvjxIA&#10;bZAhAGmQLgFljzkCYo5CBF6OSwdbjVIKWIxZDFaLYQ9Ti2gSUIpxFE2JexdKiYcZSIiVG0aIox1E&#10;iLQdQ4jKHUOH6hxEhvsaRIb/GEWG/xdFhf8XRYX/F0WF/xfNbQAAvXgAALGCAACnigAAnI4AAJKQ&#10;AACGkwAAeZUAAGyXAABmlw4AY5gbAGGYKQBemDUBWpc+A1eXRwVVlk8HUpZWCU+VXgxMlGYOSpRv&#10;EEeTeRNEk4UVQpKTF0CSohg+krMZPZLJGT2R6Rg9kPoXPo//Fj6P/xU+j/8VPo//FT6P/xXFcwAA&#10;t38AAKyJAAChjwAAlpMAAIuWAAB/mQAAc5wAAGSfAABcoAkAWaAUAFehIgBVoS8AUqE5AVChQwJN&#10;oEsESqBTBUigWgdFn2MJQ59sC0Cedg4+noMQO56RETmdoBI4nbITN57IEzed6BI2m/oSNpr/EjaZ&#10;/xE3mf8RN5n/ETeZ/xG+ewAAsYcAAKWPAACblAAAkJgAAIScAAB3oAAAa6QAAF+nAABSqgAATasO&#10;AEurGgBKqycASKszAEarPQFEq0YBQqtOAkCrVgM+q18FO6toBjmqcwg3qoAJNKqPCzKqnwwxqrAM&#10;MKrHDDCp5wwvp/oNL6b/DS+l/w0vpf8NL6X/DS+l/w22hAAAqo4AAJ6UAACUmQAAh54AAHujAABv&#10;qAAAY6wAAFevAABLsgAAQbUGAD62EQA9th4AO7YpADq3NAA5tz4AN7dHADa3UAE0t1oBMrdkAjC3&#10;bwMut3wELLeLBSq3nAUpt64GKLjFBSi35gUntfkHJrP/Byay/wgmsv8IJrL/CCay/wivjQAAopQA&#10;AJeaAACLoAAAfqYAAHGrAABlsAAAWbQAAE23AABCuwAAOL4BAC/CCQAtwxIALMMeACvDKQAqxDMA&#10;KcQ9ACjFRwAnxVEAJsVcACXGaAAjxnYBIsaGASDGmAEfxqsBHsfBAR7G5AEdxPgCHML/AxzB/wMc&#10;wf8EHMH/BBzB/wSllAAAmpoAAI6hAACBpwAAc64AAGe0AABauQAATr0AAELAAAA4wwAAL8cAACbL&#10;BAAe0AoAG9ERABrSGgAZ0iUAGNMvABjTOgAX1EQAFtRQABXVXQAU1WsAE9Z8ABLXjwAR2KQAENm7&#10;ABDZ3gAQ1fMAENP/ABDS/wEQ0f8BENH/ARDR/wGcmgAAkaEAAIOoAAB1sAAAaLcAAFu9AABOwQAA&#10;QsUAADfIAAAtzAAAJNAAABzVAAAV2gUAEOILABDjEQAO5BoADuQjAA3lLQAM5TcAC+ZCAArmTwAJ&#10;510ACOdtAAbmgAAF5pUABOarAALmxAAB5uYAAOf5AADn/wAA5v8AAOb/AADm/wCToQAAhakAAHex&#10;AABpuQAAW8AAAE7GAABBygAANc4AACrSAAAh1gAAGdsAABLfAAAN4wAAC/EIAAnzDgAH8xMABPIa&#10;AALyIgAA8ioAAPI0AADyPwAA8kwAAPJcAADybQAA8oIAAPKYAADzrQAA88YAAPTlAAD09gAA9PsA&#10;APT7AAD0+wCHqQAAebIAAGq6AABcwgAATskAAEDOAAAz0wAAKNgAAB7dAAAV4QAAD+QAAAroAAAF&#10;8wAAA/0BAAD8CAAA+w0AAPsRAAD7FgAA/B4AAPwmAAD8MAAA/TwAAP5JAAD+WgAA/m0AAP+CAAD/&#10;mAAA/6wAAP/AAAD/2AAA/+QAAP/kAAD/5AB7sgAAbLsAAF3EAABPzQAAQNIAADLZAAAm3gAAG+IA&#10;ABLmAAAM6gAABe0AAAD0AAAA/wAAAP8AAAD/AAAA/wQAAP8JAAD/DgAA/xIAAP8YAAD/IQAA/ysA&#10;AP83AAD/RgAA/1gAAP9rAAD/gAAA/5UAAP+mAAD/swAA/7sAAP+7AAD/uwD/GyYA/xwkAP8aJAD/&#10;FScA/xAtAP8KNgD/BUMA/wFQAf8AXgH/AGsB/wB2Af8AgQD/AIoA/wCSAP8AmgD/AKAA/wCmAP8A&#10;rAD/ALIA/wC5AP8AwgD/AM0A/wDfAP8A7AD/APgA/wD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/&#10;AP0A/wD/HyMA/x8hAP8eIQD/GSMA/xMpAP8OMgD/DEAA/wlNAf8HWgH/BGcB/wNzAf8DfQH/A4cB&#10;/wOPAP8ClgD/ApwA/wKiAP8CqAD/Aq8A/wG2AP8BvgD/AckA/wHbAP8A6gD8APYA+AD/APcC/wD3&#10;A/8A9gT/APYE/wD2Bf8A9gX/APYF/wD/Ih8A/yIcAP8hHAD/Hh8A/xgkAP8VLwD/EjwA/xBJAP8O&#10;VgH/DGIB/wtuAf8LeQH/C4IB/wuLAf8LkgH/CpkB/wqfAP8KpQD/CqsA/wqyAP8KuwD9CsYA+wrU&#10;APcK5wDzCvQA8Ar/AO8L/wDuDP8A7Qz/Ae0M/wHtDP8B7Qz/Ae0M/wH/JRsA/yYYAP8lFwD/IRgA&#10;/yAhAP8eKwD/GjcA/xdFAP8UUQH/El4B/xFpAf8RdAH/EX0B/xCGAf0QjgH8EJUB+hCbAfkQoQH3&#10;EKgB9hCvAfQQtwDzEMIA8RDQAO0Q5QDoEfIA5hH+AeQS/wHjEv8B4hL/AeIS/wHhEv8B4RL/AeES&#10;/wH/KRYA/yoTAP8pEgD/JxMA/ygcAP8nJwD/IzMA/yA/AP8dTAD/G1gB/BlkAfgZbgH2GHgB8xiB&#10;AfEYiQHvGJAB7hiXAewYngHqGKQB6RisAecYtAHmGL8B5BjNAeAZ4wHcGvEB2Br+AtQb/wLSG/8C&#10;0Rv/AtAb/wLQG/8C0Bv/AtAb/wL/LRIA/y4PAP8uDQD/LxAA/y8XAP8uIQD/LC0A/yk5APkmRgD0&#10;JFMB7yJeAesiaQHoIXMB5iF8AeMhhAHhIYwB4CGTAd4hmgHcIaEB2iGpAdghsQLVIbwC0yLJAtAi&#10;3wLMI/ADyCP9A8Yk/wPEJP8DwyT/A8Ik/wPBJP8DwST/A8Ek/wP/MA8A/zILAP8zCAD/Ng0A/zYS&#10;AP81GgD9MiUA9DAyAO0tPwDnLEwA4itYAd0rYwHZKm0B1Sp2AtIqfwLQKoYCziqOA8wqlQPKKpwD&#10;ySqjBMcqrATFKrYEwyrDBcIq1QW+K+sFuiv5Brgs/wa2LP8FtSz/BbQs/wW0LP8FtCz/BbQs/wX/&#10;NAwA/zYFAP85AwD/PAgA/zwNAP07EwDxOB0A6DUpAOA0NwDZM0YA0TRSAc0zXQHJM2cCxjNwA8Qy&#10;eATBMoAEvzKHBb4yjwa8MpYGujGeB7gxpge3MbAItTK8CLMyzAmxMuUJrTP1Casz/wmqM/8IqDP/&#10;B6gz/wenM/8HpzP/B6cz/wf/NwcA/zoAAP8+AAD6QQEA8UEGAPE/DQDmPBIA2zofANA7MQDKPEAA&#10;xDxNAcA8WAK8O2EDuTtqBbY6cga0OnoHsjmBCLA5iAmvOZAKrTiYCqs4oQupOKoMqDi2DaY4xQ2k&#10;ON4OoTnxDZ86/wyeOv8LnTr/Cpw6/wmcOv8JnDr/CZw6/wn/OwIA/z4AAPdEAADmRwAA30gBANpG&#10;BgDZQAsAzUIZAMVEKwC+RDsAuURIAbVDUwOxQlwErkJlBqtBbAepQHQJpkB7CqQ/gwujP4oNoT6T&#10;Dp8+nA+dPqUQmz6xEZo+vxGYPtQSlj/tEZQ//A+TQP8OkkD/DJJB/wuSQf8LkkH/C5JB/wv/PQAA&#10;/0MAAOlJAADeTgAA008AAM1OAwDKSQgAwkkUALtKJgC1SzYAr0tDAqtKTgOnSVcFpEhgB6FHZwme&#10;Rm8KnEZ2DJpFfQ6YRYUPlkSOEJRElxKSQ6ETkEOsFI9DuhWNQ80Vi0ToFYpF+hKJRv8QiUb/DohG&#10;/w2IRv8NiEb/DYhG/w3/QAAA8kcAAONPAADUUwAAy1UAAMRUAADAUAQAuU8RALJQIgCsUTIAp1E/&#10;AqJQSgOeT1MFm05cCJhNYwqVTGoMk0txDZFKeQ+OSoARjEmJEopJkhSISJwVhkioFoVItReDSMcY&#10;gUjkGIFK9xWASv8SgEv/EIBL/w+AS/8OgEv/DoBL/w7/QwAA7EsAAN1TAADOWAAAxFoAAL1aAAC4&#10;VwEAsVQOAKpWHgClVi4An1Y7AZtVRgOXVFAFk1NYCJBSXwqNUWYMi1BtDohPdBCGT3wShE6FE4JO&#10;jhWATZkXfk2kGHxNshl6TcMaeU3fGnhO9Bd4T/8UeE//EnhQ/xB4UP8PeFD/D3hQ/w/9RgAA508A&#10;ANZXAADIXAAAv18AALdfAACxXAAAqlkMAKRaGgCeWyoAmVs4AZRaQwOQWUwFjFhVCIlXXAqGVmMM&#10;g1VqDoFUcRB/U3kSfVOBFHpSixZ4UpUYdlGhGXRRrxtzUcAbcVHbHHFS8hlxU/8VcVT/E3JU/xFy&#10;VP8QclT/EHJU/xDzSAAA41MAANBbAADEYAAAumMAALNjAACsYQAApF4JAJ1fFwCYXycAk181AY5e&#10;QAOKXUoFhlxSB4NbWQqAWmAMfVlnDntYbhB4WHUSdld+FHRWiBdyVpMYb1afGm5VrBtsVb0ca1bV&#10;HWtW8BprV/8Xa1j/FGxY/xJsWP8RbFj/EWxY/xHxSwAA31YAAMxeAADAZAAAt2cAAK5oAACnZgAA&#10;n2IGAJhjFACSZCQAjWMyAYliPQKEYUcEgWBPB31fVgl6Xl0Ld11kDXVcaxBzXHMScFt7FG5bhRds&#10;WpAZalqcG2hZqhxmWrodZVrRHWVa7htlW/4XZlv/FWZc/xNnXP8SZ1z/Emdc/xLtTgAA2lkAAMhh&#10;AAC8ZwAAs2oAAKtsAACiagAAmWcCAJJnEQCNZyEAiGcvAYRmOwJ/ZUQEe2RNBnhjVAl1YlsLcmFh&#10;DXBhaQ9tYHASa195FGlfgxdmXo4ZZF6aG2JeqBxhXrgdX17OHV9e7BtgX/0YYV//FWFf/xNiX/8S&#10;Yl//EmJf/xLqUQAA1FwAAMRkAAC5agAAsG4AAKdwAACebgAAlGsAAI1qEACHax4Ag2ssAH5rOAJ6&#10;akIDdmlKBnNoUghwZ1kKbWZgDWtlZw9oZG4RZmR3FGRjgRZhY4wYX2KYGl1iphxbYrYdWmLMHVpi&#10;6hxbY/wYXGP/Flxj/xRdY/8TXWP/E11j/xPmVQAAz18AAMFoAAC2bgAArHIAAKR0AACacwAAjm8A&#10;AIdvDQCCbxsAfXApAHlvNQF1bj8Dcm1IBW5sUAdrbFcKaWteDGZqZQ5kaWwRYWl1E19ofxZcaIoY&#10;WmeWGlhnpBxWZ7QdVWfKHVVn6BtWZ/sYV2f/Fldo/xRYZ/8TWGf/E1hn/xPhWAAAy2MAAL1rAACy&#10;cgAAqXYAAKB4AACWdwAAiHMAAIFzCwB8dBcAeHQmAHR0MgFwcz0CbXNGBGpyTgdncVUJZHBcC2Fw&#10;Yw5fb2oQXG5zElpufBVXbYgXVWyUGVNsoxtRbLMcUGzIHE9s5xtRbPoYUWz/FVJs/xRSbP8TUmz/&#10;E1Js/xPcXAAAx2cAALlvAACvdgAApXsAAJx8AACRfAAAgngAAHp5BwB1eRQAcnojAG56LwFreToC&#10;aHlDA2R4SwVhd1IIX3dZClx2YAxZdWgPV3RwEVR0ehNSc4YWT3OTGE1yoRlMcrEaSnLGGkpy5RpL&#10;cvkXTHL/FUxy/xNNcv8STXL/Ek1y/xLUYAAAwmsAALV0AACrewAAon8AAJeBAACMgQAAen4AAHN/&#10;AgBufxEAa4AeAGiALABlgDcBYoBAA19/SARcflAGWX5XCFd9XgtUfGYNUXxuD097eBFMe4MUSnqR&#10;Fkh6nxdGeq8YRXrEGER65BhFefgWRnn/FEZ4/xJHeP8RR3j/EUd4/xHNZQAAvXAAALF5AACngAAA&#10;nIQAAJKGAACGhgAAd4YAAGuGAABmhw0AY4cZAGCIJwBeiDMBW4g8AliHRQNWh00EU4ZUBlCGWwhO&#10;hWMKS4RsDEmEdg9Gg4ERRIOPE0KDnRRAgq4VP4PCFT6C4hU/gfcTP4H/EkCA/xFAgP8QQID/EECA&#10;/xDGawAAt3YAAKx/AACihQAAl4kAAIyLAACBjQAAc44AAGWPAABdjwkAWpAUAFiQIQBWkS0AU5A4&#10;AVGQQQJOkEkDTJBQBEqPWAVHj2AHRY5pCUKOcwtAjX8NPo2NDzyNnBA6jawROY3BETiN4RA4i/YQ&#10;OIr/DzmJ/w85if8OOYn/DjmJ/w6/cgAAsn0AAKeGAACcigAAkY4AAIaRAAB6kwAAbZUAAF+XAABU&#10;mQEAT5kPAE6aGgBMmicASpoyAEiaPAFGmkQBRJpMAkKaVANAmVwEPplmBTuZcAc5mHwIN5iKCjWY&#10;mgszmKsLMpi/DDKY3wsxlvULMZX/CzGU/wsxk/8LMZP/CzGT/wu4egAArIUAAKGLAACWkAAAi5QA&#10;AH+XAABymwAAZp0AAFqgAABOogAARaQJAEKkEwBApB8AP6QqAD6lNAA8pT4AO6VHATmlTwE3pVgC&#10;NaVhAjOlbAMxpXkEL6SHBS2klwYspKkGK6S9Biqk3gYqovUHKaH/Bymg/wgpn/8IKZ//CCmf/wix&#10;ggAApYsAAJqRAACQlgAAg5oAAHafAABqogAAXqYAAFKpAABGqwAAPK0AADWvDAAzsBUAMrAhADGw&#10;KwAvsDUALrE+AC2xSAAssVEAK7FbACmxZwEnsXQBJrGDASSxlAIjsaYCIrK7AiGy2wIhr/MDIK7/&#10;AyCt/wQfrP8EH6z/BB+s/wSqiwAAnZEAAJOXAACHnAAAeqIAAG2nAABgqwAAVa8AAEmxAAA+tAAA&#10;M7cAACq6AwAkvA0AIr0VACG9IAAhvSoAIL0zAB++PQAevkcAHb5SABy/XgAav2wAGb98ABi/jgAX&#10;wKEAFsC2ABTA0wAVvvEAFbz/ARW7/wEUuv8CFLr/AhS6/wKhkgAAlpgAAIqeAAB9pAAAb6oAAGKv&#10;AABWtAAASrcAAD66AAAzvQAAKsAAACHEAAAZxwUAE8sLABHMEgARzBsAEMwlAA/NLwAOzToADs1G&#10;AA3NUgANzmAADM5wAAvOgwAKzpcACc6sAAjOxgAIzugACM37AAnL/wAJy/8ACcv/AAnL/wCYmAAA&#10;jZ4AAH+lAABxrAAAZLMAAFe5AABKvQAAPsAAADLDAAAoxgAAH8oAABfNAAAR0QAADNYFAAjZDAAG&#10;2RIABdobAATaJAAD2y4AAds5AADcRQAA3VIAAN5iAADecwAA3ogAAN+dAADfswAA384AAODuAADf&#10;+gAA3/8AAN//AADf/wCPnwAAgaYAAHOuAABltQAAWL0AAErCAAA9xQAAMckAACbMAAAd0AAAFNQA&#10;AA7ZAAAJ3QAAA+EAAADjBwAA4w0AAOQSAADlGQAA5iIAAOcrAADpNgAA60MAAOxSAADsYgAA7XYA&#10;AO6MAADuoQAA77cAAO/RAADv6wAA8PYAAPD2AADw9gCEpwAAda8AAGe3AABZvwAAS8YAADzKAAAv&#10;zgAAJNIAABrYAAAS3AAADOAAAAXjAAAA5wAAAOsAAADrAAAA7QUAAO4LAADwEAAA8RUAAPMeAAD0&#10;JwAA9zMAAPlAAAD6UQAA+2MAAPx3AAD9jQAA/aMAAP62AAD+yQAA/98AAP/fAAD/3wB3sAAAaLkA&#10;AFrBAABMygAAPM8AAC7UAAAi2gAAF94AABDiAAAJ5gAAAOkAAADsAAAA8AAAAPYAAAD2AAAA9wAA&#10;APgAAAD6BwAA+w0AAP0RAAD/GQAA/yMAAP8vAAD/PgAA/08AAP9iAAD/dwAA/40AAP+fAAD/rgAA&#10;/7oAAP+6AAD/ugD/FiMA/xUhAP8SIQD/DiQA/wYqAP8AMwD/AEEA/wBOAP8AXAD/AGgA/wB0AP8A&#10;fgD/AIcA/wCPAP8AlgD/AJwA/wCiAP8AqAD/AK4A/wC1AP8AvQD/AMcA/wDWAP8A5wD+APMA/gD+&#10;AP0A/wD8AP8A+wD/APsA/wD7AP8A+wD/APsA/wD/GiAA/xkeAP8WHgD/ECAA/wolAP8EMAD/AD0A&#10;/wBLAP8AWAD/AGQA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCxAP0AuQD7&#10;AMMA+gDQAPgA4wD3APEA9gD8APQA/wD0AP8A8wD/APMA/wDzAP8A8wD/APMA/wD/HRwA/xwZAP8Z&#10;GQD/FBsA/w7/4v/iSUNDX1BST0ZJTEUACAkhAP8MLAD/CTkA/wVGAP8CUwD/AF8A/wBrAP8AdQD/&#10;AH4A/wCGAP8AjgD/AJQA/gCbAPwAoQD6AKcA+ACuAPUAtQDzAL8A8QDLAPAA3wDuAO4A7AD5AOsA&#10;/wDqAP8A6gH/AOkB/wDpAf8A6QH/AOkB/wD/IBcA/x8UAP8cEwD/FxUA/xYdAP8TKAD/EDQA/w1B&#10;AP8MTgD/CVoA/whmAP8IcAD+B3kA/AeBAPoHiQD4B5AA9gaWAPMGnQDxBqMA7waqAO0GsgDqBrsA&#10;6AbIAOYG3ADkBuwA4gj6AOAK/wDeC/8A3Qv/AN0M/wDcDP8A3Az/ANwM/wD/IxIA/yMQAP8hDgD/&#10;HhAA/x4YAP8cIwD/GC8A/xQ7AP8SSQD8EFUA+A9gAPQPagDxD3QA7w58AO0OhADrDosA6Q6SAOcO&#10;mQDmDqAA5A6nAOIOrwDgDrgA3g7FANwO2gDWEOwA0hH6AM8S/wDNEv8BzBL/AcsT/wHKE/8ByhL/&#10;AcoS/wH/Jw8A/ycMAP8lCQD/Jg0A/yUTAP8jHAD/ICgA+xw1APUaQgDvGE8A6hdaAOYWZQDjFm4A&#10;4BZ3AN4WfwDcFocA2RaOANYWlQDUFpwA0hejANAXqwDOGLUAzBjBAMsY0gDHGugBwxv4AcAb/wG+&#10;HP8BvRz/Arwc/wK8G/8CvBv/Arwb/wL/KwwA/ysFAP8rAwD/LQkA/ywOAP8pFQD3JiAA7iMtAOch&#10;OgDhH0gA2x9UANUgXwDRIGgAziBxAMwheQDKIYEByCGIAcYhjwHEIZYBwyGeAcEipgG/Iq8BvSK7&#10;ArwjygK5I+MCtST0ArMk/wOxJP8DryT/A68k/wOuJP8DriT/A64k/wP/LwYA/y8AAP8yAAD/MwIA&#10;+TIIAPcvDgDrKxYA4SciANgnMgDQKUEAyypOAMYqWQDDKmIBwCprAb0qcwG7KnoCuSqCArgqiQK2&#10;KpACtCqYA7MqoQOxKqoDryu1BK4rxASsK9sEqCzvBKYs/gWkLP8Eoy3/BKIt/wSiLP8Eoiz/BKIs&#10;/wT/MgAA/zMAAPk4AADpOQAA4jkAAN41BwDeLg0A0S8bAMkxLADDMzsAvTNIALk0UwG2M1wBszNl&#10;ArAzbQKuM3QDrDJ7A6sygwSpMooEpzKTBaUymwakMqUGojKwB6AyvgefMtEHnDPqB5oz+weYNP8H&#10;lzT/BpY0/waWNP8FljT/BZY0/wX/NQAA/zgAAOo+AADfQgAA1UIAAM8/AwDNOAgAxTgVAL06JgC3&#10;OzYAsjxDAK48TgGqO1cCpztgA6U6ZwOjOm8EoTp2BZ85fQadOYUHmzmNB5k4lgiYOKAJljirCpQ4&#10;uAqTOcoLkTnlC4869wqNOv8JjDv/CIw7/weMO/8HjDv/B4w7/wf/OAAA8T4AAONFAADUSQAAy0oA&#10;AMVHAADBQQQAuj8RALNBIQCtQjEAqEM+AKRDSQGgQlMCnUFbA5tBYgSYQGoFlkBxBpQ/eAeSP38I&#10;kD+ICo8+kQuNPpsMiz6mDYk+sw2IPsQOhj/gDoQ/9A2DQP8Lg0D/CoJA/wmCQf8IgkH/CIJB/wj/&#10;PAAA60MAANxKAADMTwAAw1AAALxOAAC3SQEAsUYOAKpIHACkSSwAoEk6AJtJRQGYSE4ClEdXA5JH&#10;XgWPRmUGjUZsB4tFcwmJRXsKh0SDC4VEjQyDRJcOgUOiD39DrxB+Q8AQfETaEXtE8Q96Rf8Nekb/&#10;C3pG/wp6Rv8Jekb/CXpG/wn1PgAA5kgAANNPAADHVAAAvVUAALZUAACwUAAAqUwLAKJNGACdTigA&#10;mE42AJROQQGQTUsCjU1TBIpMWgWHS2EGhUtoCINKbwmASncLfkl/DHxJiQ56SJMPeEifEHdIrBJ1&#10;SLwSdEnSE3NJ7hFySv8Pckr/DXJK/wtySv8Lckr/CnJK/wryQgAA4EwAAM5TAADBWAAAuFoAALBZ&#10;AACpVgAAolIHAJtSFQCWUyQAkVMyAI1TPgGJUkcChlFQBINRVwWAUF4Gfk9lCHtPbAl5TnMLd057&#10;DXVNhQ5zTZAQcU2cEm9NqRNuTbkUbE3OFGxN6xNsTv0QbE//DmxP/wxsT/8LbE//C2xP/wvuRQAA&#10;3FAAAMlXAAC9XAAAtF4AAKxeAACkWwAAnFYEAJVWEgCQVyEAi1gvAIdXOwGDVkQCf1ZNA3xVVAV6&#10;VFsGd1RiCHVTaAlzU3ALcVJ4DW9Sgg9tUY0Ra1GZEmlRphRnUbYVZlHLFWVS6RRlUvsRZlP/D2ZT&#10;/w1mU/8MZlP/DGZT/wzqSQAA1VMAAMVaAAC6XwAAsGIAAKhiAACfXwAAlloAAI9aEACKWx4AhVss&#10;AIFbOAF9W0ECelpKA3dZUQR0WFgGcVhfB29XZgltV20La1Z2DWlWfw9nVYoRZVWXE2NVpBRhVbQV&#10;YFXIFl9V5xVgVvoSYFb/D2FX/w5hV/8NYVf/DGFX/wznTAAA0VYAAMFeAAC2YwAArWYAAKRmAACb&#10;ZAAAkF4AAIleDgCEXxsAgF8pAHxfNQF4Xz8CdF5HA3FdTwRvXFYFbFxcB2pbYwloW2sLZlpzDWRa&#10;fQ9iWogRX1mUE15ZohRcWbIVW1nGFlpZ5RVbWvkSW1r/EFxa/w5cWv8NXFr/DVxa/w3jTwAAzVkA&#10;AL5hAACzZgAAqWkAAKBqAACXaAAAi2IAAINiDAB+YxgAemMmAHZjMgBzYzwBb2JFAmxhTARqYVQF&#10;Z2BaB2VgYQhjX2kKYV9xDF9eew5dXoYRWl6TElhdoBRXXbAVVl7EFlVe4xVWXvcSVl7/EFde/w5X&#10;Xv8NV17/DVde/w3eUwAAyF0AALtkAACwagAApm0AAJ1uAACTbQAAhWcAAH5nCQB4ZxUAdGcjAHFo&#10;LwBuZzkBa2dCAmhmSgNlZlIFY2VYBmBlXwheZGcKXGRvDFpjeQ5YY4QQVWKRElNinxNSYq4VUWLC&#10;FVBi4RVRYvYSUWL/EFJi/w5SYv8NUmL/DVJi/w3ZVgAAxGAAALdoAACsbgAAo3EAAJpzAACPcQAA&#10;f2sAAHhrBQByaxIAbmwfAGtsLABobDcBZmxAAmNrSANga08EXmpWBlxqXQdZaWUJV2ltC1Vpdw1T&#10;aIIPUGiPEU5nnRNNZ6wUS2jAFEto3hRLZ/USTGf/D0xn/w5NZ/8NTWf/DU1n/w3SWgAAwGQAALNs&#10;AACpcgAAoHYAAJZ3AACKdgAAeXEAAHFxAABrcQ8AaHEcAGZyKABjcjQAYHI9AV5yRQJbcU0DWXFU&#10;BVdwWwZUcGMIUm9rClBvdAxNboAOS26NEElumxFHbasSRm6+E0Vu3BJGbfQRRm3/D0dt/w5HbP8N&#10;R2z/DUds/w3MXwAAvGkAALBxAACldwAAnHsAAJF8AACGewAAdXgAAGt3AABldwwAYXgXAF94JABd&#10;eTAAWnk6AVh5QgJWeEoCU3hRBFF3WAVPd2AHTHZoCEp2cgpIdX0MRXWKDkN1mQ9CdakQQHW8EEB1&#10;2RBAdPMPQHT/DkFz/w1Bc/8MQXP/DEFz/wzGZAAAt24AAKt2AACifAAAl38AAIyBAACBgQAAcoAA&#10;AGV/AABdfwgAWX8TAFeAIABVgCsAU4E2AFGAPgFPgEYCTYBOAkt/VQNJf10FRn9mBkR+cAhCfnsJ&#10;P36ICz19lww8facNOn26Djp+1g06fPENOnv/DDp7/ws6ev8LOnr/Czp6/wvAaQAAsnQAAKd8AACd&#10;gQAAkoQAAIeGAAB7hwAAbocAAGCHAABVhwEAUIgOAE6IGgBNiSYAS4kwAEmJOgBIiUIBRolKAUSJ&#10;UgJCiVoDQIhjBD2IbQU7iHgGOYeGCDeHlQk1h6YKNIe5CjOH0wozhvAJM4X/CTOE/wkzg/8JM4P/&#10;CTOD/wm5cAAArXoAAKKCAACXhwAAjYoAAIGMAAB1jgAAaI8AAFqQAABPkQAAR5IKAESSEwBDkx8A&#10;QZMqAECTNAA/kz0APZNFADuTTQE6k1YBOJNfAjaTaQM0k3UDMpKDBDCSkwUukqQGLZK3BiyS0QYs&#10;ke8GK4//BiuO/wYrjf8HK43/ByuN/wezeAAAp4IAAJyIAACRjAAAh5AAAHqTAABtlQAAYZcAAFWZ&#10;AABJmwAAP5wBADmdDgA3nRcANp4iADSeLAAznjUAMp4+ADGeRwAwn1AALp9aAC2fZAErn3EBKZ5/&#10;AieekAImnqECJJ61AiOezgIjne4DI5v+AyKa/wQimf8EIpn/BCKZ/wSsgQAAoIgAAJWOAACLkgAA&#10;f5YAAHKaAABlnQAAWaAAAE6jAABCpAAAN6YAAC6oBQApqQ8AKKkYACeqIgAmqiwAJao1ACSqPwAj&#10;qkgAIqtTACGrXgAgq2oAHqt5AB2riwAbq50AGquxABmrygAZquwBGaj9ARin/wIYpv8CGKb/Ahim&#10;/wKliQAAmY8AAI+UAACDmQAAdZ4AAGiiAABcpgAAUKkAAESsAAA5rgAAL7AAACazAAAetQYAGbcP&#10;ABi3FwAXtyEAFrcqABW3NAAUuD4AE7hJABK4VAASuWIAEblxABC5gwAPuZcADrmsAA25xAANuOcA&#10;Drb7AA61/wAOtP8ADrT/AA60/wCckAAAkpUAAIabAAB5oAAAa6YAAF6rAABSrwAARrIAADq1AAAv&#10;twAAJboAAB29AAAVwAAAEMMGAAvGDgAKxRUACcUeAAjFKAAHxTIABsY9AAXGSQAFxlcAA8ZmAALG&#10;dwABxosAAMagAADFtgAAxtIAAMXvAADF/AAAxf8AAMX/AADF/wCVlgAAiZwAAHujAABtqQAAYK8A&#10;AFO0AABGuAAAOrsAAC6+AAAkwQAAG8QAABPHAAAOygAACM4BAAHQCgAA0BAAANAWAADRHgAA0icA&#10;ANMxAADUPAAA1UkAANZYAADWaQAA1nwAANaSAADWpwAA1r8AANbgAADW8wAA1v4AANb/AADW/wCM&#10;nQAAfqQAAG+rAABhsgAAVLkAAEa9AAA5wQAALcQAACLHAAAZywAAEc4AAAzSAAAF1QAAANsAAADc&#10;AwAA3QoAAN4PAADfFAAA4RwAAOIkAADkLgAA5joAAOdJAADoWQAA6GsAAOmBAADpmAAA6a0AAOnF&#10;AADp4gAA6fIAAOn1AADp9QCApQAAca0AAGO1AABVvAAAR8IAADnGAAAsygAAIM4AABbSAAAP1gAA&#10;CNsAAADfAAAA4wAAAOUAAADnAAAA6AEAAOoHAADrDQAA7REAAO8YAADxIQAA8ysAAPY4AAD3SAAA&#10;+FoAAPltAAD6hAAA+psAAPqvAAD6wgAA+toAAPrfAAD63wB0rgAAZbYAAFa+AABIxgAAOcsAACvQ&#10;AAAf1AAAFNoAAA3fAAAF4wAAAOYAAADpAAAA7QAAAO8AAADxAAAA8wAAAPUAAAD2AgAA+AkAAPoO&#10;AAD9EwAA/xwAAP8oAAD/NgAA/0cAAP9aAAD/bgAA/4UAAP+aAAD/qwAA/7kAAP+8AAD/vAD/ESAA&#10;/xAeAP8MHgD/BCEA/wAnAP8AMAD/AD4A/wBMAP8AWQD/AGUA/wBwAP8AegD/AIMA/wCLAP8AkgD/&#10;AJgA/wCeAP8ApAD/AKoA/wCwAP8AuAD/AMIA/wDOAP8A4gD+APAA/QD7APsA/wD7AP8A+wD/APoA&#10;/wD6AP8A+gD/APoA/wD/FBwA/xIaAP8OGgD/CBwA/wAhAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBs&#10;AP8AdgD/AH8A/wCHAP8AjgD/AJQA/wCaAP4AoAD9AKYA/ACsAPsAtAD5AL0A+ADJAPcA3AD1AOwA&#10;8wD4APMA/wDyAP8A8QD/APAA/wDwAP8A8AD/APAA/wD/FxgA/xUWAP8RFQD/DBcA/wUdAP8AKAD/&#10;ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/AHoA/ACCAPoAiQD4AJAA9wCWAPUAnAD0AKIA8wCoAPEA&#10;sADwALgA7gDDAOwA0wDqAOcA6QD1AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AOUA/wD/GhMA/xgR&#10;AP8UEAD/DxEA/w0ZAP8KJAD/BTAA/wE+AP8ASwD/AFcA/gBiAPoAbAD1AHUA8gB9APAAhADuAIsA&#10;7ACRAOsAlwDpAJ4A5wCkAOYArADkALQA4gC/AOAAzQDeAOMA3ADyANoA/QDYAP8A1gD/ANUB/wDV&#10;Af8A1QL/ANUC/wD/HhAA/xwNAP8XCwD/FQ4A/xQVAP8RHwD/DioA/ws4AP0IRQD4BlEA9ARcAO4E&#10;ZgDqBG8A5gN3AOQEfwDiBIYA4ASMAN4EkwDdBZoA2wWgANgFqADVBbEA0gW7ANAGyQDOB+AAzAjx&#10;AMkK/wDHC/8Axgz/AMUM/wDFDP8AxQz/AMUM/wD/IQwA/yAGAP8cAwD/HQoA/xsQAP8YGAD/FCMA&#10;9hEwAO8OPgDqDkoA5Q1WAOENYADdDWkA2Q1xANUNeQDTDYEA0Q2IAM8NjwDNDpYAyw6dAMoOpQDI&#10;Dq4Axg+5AMQQyADCEN8AvhHyALsS/wC5E/8AtxP/AbYT/wG2E/8BthP/AbYT/wH/JQYA/yMAAP8j&#10;AAD/JAMA/yEKAP0dEQDxGhsA6BYnAOEUNQDaE0MA0xRPAM4VWQDLFWMAyBZrAMUWcwDDF3sAwReC&#10;AMAYiQC+GJAAvBiYALsZoAC5GakAtxm0ALUawgC0GtYAsBvtAa0c/AGrHf8BqR3/Aakd/wGoHf8B&#10;qB3/Aagd/wH/KAAA/ycAAP4qAADvKgAA5ycBAOciCQDkHRAA2RsdAM8dLQDJHjwAxCBJAL8gUwC8&#10;IV0AuSFlALcibQC1InQAsyJ8ALEigwGwIooBriKSAawjmwGrI6QBqSOvAacjvAGmJM4BoyToAqAl&#10;+QKeJf8CnSX/Apwl/wKbJf8CmyX/Apsl/wL/LAAA/y0AAO0yAADiNAAA2jMAANMuAwDSJQoAySUX&#10;AMEnJwC7KTYAtipDALIrTgCvK1cArCtgAKorZwGoK28Bpit2AaQrfQGjK4QCoSuNAp8rlQKeK58C&#10;nCuqA5ortgOZLMcDlyziA5Qt9QSSLf8DkS3/A5Au/wOQLf8DkC3/A5At/wP/MAAA8jMAAOQ6AADW&#10;PQAAzDwAAMc5AADDMQUAvS4RALUwIQCwMjAAqzM9AKczSQCkM1IAoTNaAZ8zYgGcM2kCmjNwApkz&#10;dwKXMn8DlTKHA5MykASSMpoEkDKlBY4ysQWNM8IGizPcBok08gaHNP8FhjT/BYY0/wSFNP8EhTT/&#10;BIU0/wT8MwAA6zoAANxBAADNRAAAw0QAAL1BAAC4OwEAsjcOAKs4HAClOSsAoTo4AJ07RACaO00B&#10;lzpWAZQ6XQKSOmQCkDprA445cgOMOXoEijmCBYk5iwWHOZUGhTmgB4M5rQeCObwIgTnTCH867gh9&#10;Ov4HfDv/Bnw7/wV8O/8FfDv/BXw7/wX0NwAA5UAAANJHAADFSgAAvEsAALVJAACvQwAAqT4LAKI/&#10;FwCdQCYAmEE0AJRBPwCRQUkBjkFRAYtAWQKJQGADh0BnA4U/bQSDP3UFgT99Bn8+hwd9PpEIez6c&#10;CXo+qQl4PrgKdz/NCnU/6gp0QPwIdED/B3RA/wZzQP8Gc0D/BnNA/wbxOwAA30UAAMxMAAC/TwAA&#10;tlAAAK5PAACnSgAAoEQHAJpFFACVRiIAkEYwAIxHPACJRkUBhkZOAYNGVQKBRVwDfkVjBHxEagR6&#10;RHEFeUR5BndEggh1Q40Jc0OZCnFDpgtwQ7UMbkTJDG1E5wxtRfoKbEX/CGxF/wdsRf8HbEX/B2xF&#10;/wfsPwAA2EkAAMdQAAC7VAAAsVUAAKlUAAChUAAAmUoCAJJJEQCNSh8AiUssAIVMOACCS0IBf0tK&#10;AXxKUgJ5SlgDd0pfBHVJZgVzSW0GcUl2B29IfwhtSIoJbEiWC2pIowxoSLINZ0jFDWZJ5A1mSfgL&#10;Zkn/CWZK/whmSf8HZkn/B2ZJ/wfoQwAA0k0AAMJTAAC3WAAArVkAAKRYAACcVQAAk04AAIxODgCH&#10;TxsAgk8pAH9QNQB7UD8BeE9HAXZPTwJzTlUDcU5cBG9NYwVtTWoGa01yB2lNfAhnTIcKZUyTC2NM&#10;oA1iTK8OYU3CDmBN4Q5gTfYMYE7/CmBO/wlgTv8IYE7/CGBO/wjjRwAAzVAAAL5XAACzWwAAql0A&#10;AKFdAACYWgAAjVMAAIZSDACAUxgAfFMlAHlUMQB1VDwAc1NEAXBTTAJtUlMCa1JZA2lSYARnUWgG&#10;ZVFwB2NReQhhUYQKYFCRDF5Qng1cUK0OW1HADlpR3g9aUfUMWlL/CltS/wlbUf8IW1H/CFtR/wjf&#10;SgAAyVMAALtaAACwXwAApmEAAJ1hAACUXgAAiFcAAIBWCgB6VxUAdlciAHNYLgBwVzkAbVdBAWpX&#10;SQJoVlACZlZXA2RWXgRiVWUFYFVtB15VdwhcVYIKWlWODFlVnA1XVasOVlW+D1VV2w9VVfMNVVX/&#10;C1ZV/wlWVf8JVlX/CFZV/wjbTQAAxVcAALheAACtYgAAo2UAAJplAACQYwAAg1wAAHtbBgB1WxIA&#10;cVsfAG5cKwBrXDYAaFs/AWVbRwFjW04CYVpVA19aXARdWmMFW1prBllZdQhXWYAKVVmMC1RZmg1S&#10;WaoOUVm8DlBZ2A5QWfINUVn/C1FZ/wpRWf8JUVn/CFFZ/wjUUQAAwloAALRhAACqZgAAoGgAAJdp&#10;AACMZwAAfWAAAHVfAwBvXxAAa18cAGhgKABmYDMAY2A8AWFgRAFfX0wCXF9TA1tfWgRZX2EFV15p&#10;BlVecwhTXn4JUV2KC09dmQxNXagNTF66Dkte1A5LXvEMTF7/C0xd/wpMXf8JTF3/CExd/wjPVAAA&#10;vl4AALFlAACnagAAnW0AAJRtAACJbAAAeGUAAG9kAABpZA4AZWQZAGJkJQBgZTAAXmU6AFxlQgFa&#10;ZUoCWGRRAlZkWANUZF8EUmRnBVBjcQdOY3sJTGOICkpjlwtIY6YMR2O4DUZj0Q1GY+8MRmL/Ckdi&#10;/wlHYv8JR2L/CEdi/wjKWAAAumIAAK5pAACjbgAAmnEAAJByAACEcQAAdGsAAGlpAABjaQsAX2kV&#10;AFxqIQBaai0AWGs2AFZrPwFVa0cBU2pOAlFqVQNPal0ETWplBUppbgZIaXkHRmmGCURplQpDaKUL&#10;QWm3DEBpzwxAaO4LQWj/CkFn/wlBZ/8IQmf/CEJn/wjFXQAAtmYAAKptAACgcwAAlnYAAIt3AACA&#10;dgAAcHIAAGVxAABccAcAWHARAFZwHQBUcSgAUnEzAFBxPABPckQBTXFLAUtxUwJJcVoDR3FiBEVw&#10;bAVDcHcGQXCEBz9wkwg9b6MJO3C1CjtwzQo6b+wJO27+CDtu/wg7bf8HO23/Bztt/we/YgAAsWsA&#10;AKZzAACdeQAAknsAAId8AAB7fAAAbXoAAGB4AABWdwEAUHcOAE54GABMeCQAS3kuAEl5NwBIeUAA&#10;RnlIAUR5TwFCeVcCQXlgAj94aQM8eHQEOniCBTh4kQY3eKEHNXizBzR4ywc0d+sHNHb9BzR1/wc1&#10;df8GNXT/BjV0/wa5aAAArXEAAKJ5AACYfgAAjYAAAIKBAAB2ggAAaYEAAFuBAABRgQAASIAKAEWB&#10;EwBDgR4AQoIpAEGCMgBAgjsAPoJDAD2CSwA7glMBOYJcATeCZgI1gnEDM4J/AzGBjgQwgZ8ELoGx&#10;BS2ByAUtgekELX/8BS1+/wUtff8FLX3/BS19/wWzbgAAqHgAAJ1/AACSgwAAiIYAAH2HAABwiAAA&#10;Y4kAAFWKAABLigAAQYoCADuLDgA5ixcAOIwiADeMLAA2jDUANIw9ADOMRgAyjU8AMY1YAC+NYgEt&#10;jG4BK4x7ASqMiwIojJwCJoyvAiWMxgIli+gCJYr7AyWI/wMliP8DJYf/AyWH/wOtdgAAo4AAAJeF&#10;AACNiQAAgowAAHaOAABpkAAAXJIAAFCTAABElAAAOpUAADGWCAAtlxEALJcaACuXJAAqly0AKZc2&#10;ACiYPwAnmEgAJphSACWYXAAjmGgAIph3ACCYhwAfmJkBHZisARyYwwEcl+UBHJX6ARuU/wEbk/8C&#10;G5P/AhuT/wKnfwAAnIYAAJGLAACHjwAAepIAAG2VAABhmAAAVZsAAEmdAAA9ngAAM58AACqhAAAh&#10;owoAH6MRAB6jGgAdpCQAHKQtABukNgAapD8AGaRKABikVQAWpWEAFaVwABSlgQATpZQAEqWoABGl&#10;vwAQpOIAEaL4ABGh/wARoP8BEaD/ARGg/wGghgAAlYwAAIyRAAB/lQAAcZoAAGSeAABYoQAATKQA&#10;AECmAAA1pwAAKqkAACKsAAAZrgAAErAJABCxEAAQsRgADrEiAA6xKwANsTUADbFAAAyxSwALsVgA&#10;CrFnAAixeAAHsYsABbGgAASwtQAEsNAABLDvAAWv/gAGrv8ABq7/AAau/wCYjgAAj5MAAIKYAAB1&#10;nQAAZ6IAAFqnAABOqwAAQa0AADWvAAArsQAAIbQAABi2AAARuQAADbwDAAe+DAADvRIAAb0ZAAC+&#10;IgAAvisAAL42AAC+QQAAv04AAL9cAAC/bQAAv4AAAL6VAAC+qgAAvsIAAL3kAAC99gAAvf8AAL3/&#10;AAC9/wCSlAAAhZoAAHigAABqpgAAXKsAAE+wAABCswAANbYAACq4AAAguwAAF74AABDBAAALxAAA&#10;BMcAAADJBwAAyQ0AAMkSAADKGQAAyyIAAMsrAADNNQAAzkEAAM5QAADPYAAAz3IAAM+HAADPnQAA&#10;z7MAAM/OAADP6wAAzvgAAM7+AADO/gCImwAAeqIAAGyoAABerwAAULUAAEK5AAA1vAAAKb8AAB7C&#10;AAAVxgAADskAAAjMAAAA0AAAANMAAADVAAAA1gYAANgMAADZEQAA2xYAANwfAADeKAAA4DQAAOJB&#10;AADiUQAA42MAAON3AADkjgAA5KQAAOS6AADl1AAA5eoAAOXzAADl8wB8owAAbqoAAGCyAABRuQAA&#10;Q74AADXCAAAoxgAAHMkAABPNAAAM0QAABNUAAADaAAAA3gAAAOEAAADiAAAA5AAAAOUDAADnCQAA&#10;6Q4AAOsSAADtGgAA7yQAAPIxAAD0QQAA9FMAAPVmAAD1fAAA9pMAAPapAAD3vAAA984AAPffAAD3&#10;3wBwrAAAYbQAAFO7AABFwwAANscAACfMAAAb0AAAEdUAAArbAAAA3wAAAOIAAADlAAAA6QAAAOwA&#10;AADtAAAA8AAAAPEAAADzAAAA9QQAAPcKAAD6EAAA/BYAAP8hAAD/LgAA/0AAAP9TAAD/aAAA/4AA&#10;AP+WAAD/qAAA/7YAAP+/AAD/vwD/DRwA/wobAP8CGwD/AB4A/wAkAP8ALgD/ADwA/wBKAP8AVgD/&#10;AGMA/wBtAP8AdwD/AH8A/wCHAP8AjgD/AJQA/wCaAP8AoAD/AKYA/wCsAP8AtAD/AL0A/wDJAP4A&#10;3QD9AO0A/AD6APsA/wD6AP8A+QD/APoA/wD6AP8A+gD/APoA/wD/EBkA/w0XAP8GFgD/ABgA/wAe&#10;AP8AKgD/ADcA/wBFAP8AUgD/AF4A/wBpAP8AcgD/AHsA/wCCAP8AiQD/AJAA/gCWAP0AnAD8AKEA&#10;+wCoAPkArwD4ALgA9gDDAPQA0gDzAOcA8gD2APAA/wDvAP8A8AD/AO8A/wDvAP8A7gD/AO4A/wD/&#10;EhQA/w8SAP8LEgD/ABIA/wAaAP8AJQD/ADMA/wBAAP8ATQD/AFkA/wBkAP0AbQD7AHYA+QB9APcA&#10;hAD1AIsA9ACRAPMAlwDxAJ0A8ACjAO4AqgDsALMA6gC9AOgAywDnAOEA5QDxAOMA/QDjAP8A4gD/&#10;AOEA/wDhAP8A4AD/AOAA/wD/FBAA/xEOAP8NDQD/Bw8A/wIVAP8AIAD/AC0A/wA6AP8ARwD5AFMA&#10;9QBeAPIAaADwAHAA7QB4AOsAfwDpAIUA6ACMAOYAkgDlAJgA4wCfAOEApgDfAK4A3AC4ANoAxQDW&#10;ANkA1ADsANIA+QDRAP8AzwD/AM4A/wDOAP8AzgD/AM4A/wD/FwwA/xQIAP8PBQD/DgsA/wwRAP8H&#10;GgD/ASYA/AA0APQAQQDtAE0A6QBYAOYAYgDjAGoA4AByAN4AeQDbAIAA2QCGANYAjQDTAJMA0QCa&#10;AM8AoQDNAKoAywCzAMkAvwDGANAAxQDoAMMA9gDBAP8AwAL/AL8D/wC/A/8AvwP/AL8D/wD/GwYA&#10;/xcAAP8UAAD/EwUA/xENAP8OFAD5Ch8A8AYsAOYDOQDgA0YA3ANRANYEWwDSBGQAzwVsAMwFcwDK&#10;BXoAyAWBAMYFhwDFBo4AwwaWAMEGnQC/BqYAvQawALsHvAC5CM0AuArlALUL9wCzDf8AsQ3/ALAN&#10;/wCwDv8Arw7/AK8O/wD/HgAA/xsAAP8bAAD6GgAA9RYFAPYRDQDrDhUA4gsiANgLMQDQDD4Ayw1K&#10;AMcNVQDEDl4AwQ5mAL8ObQC9DnQAuw97ALkPggC3EIoAthCRALQQmgCyEKMAsBGtAK8RugCtEcoA&#10;qhLlAKcU9wClFf8AoxX/AKIV/wCiFf8AohX/AKIV/wD/IgAA/yAAAPAjAADmJAAA4CEAANwZBQDb&#10;EAwA0BEZAMgTKQDCFTcAvRZEALkXTgC1F1cAsxhgALAYZwCuGG4ArBl1AKsZfACpGYQAqBqMAKYa&#10;lACkGp4AoxuoAKEbtACfHMUAnhzfAJod8wGYHv8Blx7/AZYf/wGVH/8BlR//AZUf/wH/JgAA9CcA&#10;AOYtAADaLwAAzy0AAMonAADHHwgAwRwTALoeIgC0HzEAryA9AKshSACoIlIApiJaAKMjYgChI2kA&#10;oCNvAJ4jdwCcI34AmyOGAJkkjwGXJJkBliSjAZQksAGSJb8BkSXWAY4m7wGMJ/8Ciyf/Aoon/wKJ&#10;J/8CiSf/AYkn/wH6KQAA7DAAAN02AADNOAAAxDcAAL4yAAC6KwIAtSUOAK4nHQCoKSsApCo4AKAq&#10;QwCdK0wAmitVAJgrXACWK2MAlCtqAZIrcQGQLHgBjyyBAY0sigGLLJQCiiyfAogsqwKGLLoChS3O&#10;A4Mu6gOBLvwDgC7/An8u/wJ/Lv8Cfi7/An4u/wL0LgAA5DcAANI9AADFPwAAuz8AALQ8AACvNQAA&#10;qS8LAKMvFwCeMSYAmTIzAJYyPgCSM0gAkDNQAI0zWACLM14BiTNlAYczbAGGM3MBhDN8AoIzhQKA&#10;M48DfzOaA30zpwN8M7UEejPJBHk05gR3NfkEdjX/A3U1/wN1Nf8DdTX/A3U1/wPwMwAA3T0AAMpD&#10;AAC+RQAAtUYAAK1DAACmPQAAoDYGAJk2EwCUOCEAkDkuAIw5OQCJOUMAhzlMAIQ5UwGCOVoBgDlh&#10;AX45aAJ8OW8Cejl3Ank5gAN3OYsEdTmWBHQ5owVyObEFcTnEBm864gZuOvcFbjv/BG07/wRtO/8D&#10;bTr/A206/wPqOQAA1UIAAMRIAAC5SwAAr0sAAKdJAACfRAAAmD4BAJE8EACMPR0AiD4qAIQ/NQCB&#10;Pz8Afj9IAHw/TwF6P1YBeD9dAXY+ZAJ0PmsCcj5zA3A+fANvPocEbT6TBWs+oAZqPq4GaT/AB2c/&#10;3gdnP/UGZkD/BWZA/wRmQP8EZj//BGY//wTlPQAAz0YAAL9MAAC0TwAAqlAAAKJPAACZSgAAkUQA&#10;AIpBDQCEQhkAgEMmAH1EMgB6RDwAd0REAHVETAFyRFMBcENZAW9DYAJtQ2cCa0NvA2lDeQRoQ4MF&#10;ZkOPBmRDnQdjQ6sHYUO9CGBE2QhgRPMHYET/Bl9E/wVfRP8EYET/BGBE/wTgQQAAykoAALtQAACw&#10;UwAAp1UAAJ5TAACVTwAAi0kAAINHCwB9RxUAeUciAHZILgBzSDgAcUhBAG5ISQFsSFABakhWAWhI&#10;XQJmR2QCZUdsA2NHdgRhR4AFYEeNBl5HmgdcR6kIW0i7CFpI1AhaSPEHWkn/BlpJ/wVaSP8FWkj/&#10;BFpI/wTbRAAAxk0AALhTAACtVwAAo1kAAJpYAACRVAAAhk4AAH1LCAB3SxIAc0wfAHBMKwBtTDUA&#10;a0w+AGhMRgBmTE0BZExTAWJMWgJhTGICX0xqA15McwRcS34FWkuKBlhLmAdXTKcIVky5CVVM0QlU&#10;TO8IVE3/BlVM/wZVTP8FVUz/BVVM/wXVSAAAwlEAALVXAACqWwAAoFwAAJdcAACNWQAAgVMAAHdP&#10;BABxTxAAblAcAGpQKABoUDIAZVA7AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBnA1hQcQRXUHsFVVCI&#10;BlNQlgdSUKUIUFC3CVBQzglPUO0IUFD/B1BQ/wZQUP8FUFD/BVBQ/wXQSwAAv1QAALJaAACnXgAA&#10;nWAAAJRgAACJXQAAfFcAAHJUAABsUw4AaFQZAGVUJABiVC8AYFQ4AF5UQABcVEgBWlRPAVlUVgFX&#10;VF0CVVRlA1RUbgRSVHkFUFSGBk5UlAdNVKQIS1S1CEtUzAlKVOsIS1T+B0tU/wZLVP8FS1T/BUtU&#10;/wXMTgAAu1cAAK5eAACkYgAAmmQAAJFkAACGYgAAd1sAAG1YAABmWAwAYlgWAF9YIgBdWSwAW1k2&#10;AFlZPgBXWUYAVllNAVRZVAFSWVsCUVljA09ZbANNWXcES1iEBUlYkgdIWKIHR1mzCEZZyghFWeoI&#10;Rln9BkZY/wZGWP8FR1j/BUdY/wXHUgAAuFsAAKthAAChZgAAmGgAAI5pAACDZwAAcmAAAGheAABh&#10;XQkAXF0TAFpdHgBXXSkAVl4zAFReOwBSXkMAUV5KAU9eUgFOXlkCTF5hAkpeagNIXnUERl6CBURd&#10;kAZDXqAHQV6xB0BeyAdAXugHQF38BkFd/wVBXf8FQVz/BUFc/wXDVgAAtF8AAKhmAACeagAAlW0A&#10;AIptAAB/bAAAb2cAAGRkAABbYgUAVmIQAFRiGwBSYyUAUGMvAE5kOABNZEAAS2RIAEpkTwFIZFcB&#10;RmRfAkVkaAJDZHMDQWN/BD9jjgU9Y54GPGOwBjtkxgY7ZOYGO2P6BTti/wU7Yv8FPGH/BDxh/wS+&#10;WwAAsGMAAKVqAACbbwAAkXIAAIZyAAB7cQAAbG0AAGBrAABVaQAAT2gNAE1pFwBLaSEASWorAEhq&#10;NABHaj0ARWtEAERrTABCa1QBQWtcAT9qZQI9anACO2p9AzlqjAQ3apwENmquBTVqxAU1auUFNWn5&#10;BDVp/wQ1aP8ENWj/BDVo/wS5YAAArGkAAKFwAACYdQAAjXcAAIJ3AAB3dwAAaXQAAFxzAABRcQAA&#10;SHAKAEVwEgBDcR0AQnEnAEByMAA/cjgAPnJAAD1ySAA7clAAOnJZAThyYwE2cm0CNHJ6AjNyiQMx&#10;cpoDL3KsAy5ywQMucuMDLnH4Ay5w/wMub/8DLm//Ay5v/wOzZgAAp28AAJ12AACTegAAiHwAAH59&#10;AAByfQAAZHwAAFd7AABMegAAQnkDADx5DgA6ehcAOXohADh6KgA3ezMANns7ADR7RAAze0wAMntV&#10;ADB7XwAve2oBLXt3ASt7hwEqe5gCKHuqAid7vwIme+ECJnr3AiZ4/wImeP8CJ3f/Aid3/wKubAAA&#10;o3YAAJl8AACOfwAAhIIAAHiDAABshAAAX4QAAFGEAABHhAAAPIQAADOECQAwhBEAL4QaAC2EJAAs&#10;hS0AK4U1ACqFPgAphUcAKIZQACeGWgAmhmYAJIZzACOGgwAhhpUAIIanAR6GvAEeht4AHoT1AR6C&#10;/wEegv8BHoH/AR6B/wGodAAAnn0AAJOCAACJhQAAfogAAHGKAABliwAAWIwAAEyNAABAjgAANo4A&#10;ACyPAAAlkAwAI5ATACKQHAAhkCUAIJEuAB+RNgAekUAAHZFJAByRVAAakWAAGZFuABiRfgAWkpAA&#10;FZKkABSRuQATkdgAE4/0ABSO/wAUjf8AFIz/ARSM/wGjfQAAmIMAAI6IAACEjAAAd48AAGmRAABd&#10;kwAAUJUAAEWXAAA5mAAALpkAACWaAAAdmwIAFp0MABWdEwAUnRsAE50kABKdLQARnjcAEZ5BABCe&#10;TAAPnlgADp5nAA2edwAMnooAC52eAAqdsgAJncwACZzsAAqb/gALmv8AC5n/AAuZ/wCchAAAkYoA&#10;AIiOAAB7kgAAbZYAAGCZAABUnAAASJ8AADygAAAwoQAAJqMAAB2lAAAVpwAAEKkFAAurDQAIqhMA&#10;B6obAAaqJAAFqi4ABKo4AAKqRAABqlAAAKpeAACqbgAAqoEAAKqVAACpqgAAqcEAAKjkAACo9gAA&#10;p/8AAKf/AACn/wCViwAAjJAAAH+VAABxmgAAY54AAFaiAABKpgAAPagAADGqAAAmqwAAHa0AABSw&#10;AAAOsgAACbUBAAK2CgAAtg8AALYVAAC3HQAAtyUAALcvAAC4OQAAuEYAALhUAAC4ZAAAuHYAALiL&#10;AAC3oAAAt7YAALfTAAC27wAAtvwAALb/AAC2/wCPkgAAgpcAAHSdAABmogAAWKcAAEusAAA+rwAA&#10;MbEAACazAAActgAAE7gAAA27AAAGvgAAAMEAAADCBAAAwgsAAMMQAADEFQAAxBwAAMUkAADGLgAA&#10;yDoAAMlHAADJVwAAyWkAAMl9AADJlAAAyKoAAMjDAADI5AAAyPQAAMj9AADI/QCFmQAAd58AAGim&#10;AABaqwAATbEAAD+1AAAxuAAAJboAABq9AAARwAAAC8MAAAPHAAAAygAAAM0AAADOAAAAzwMAANAJ&#10;AADRDgAA0xIAANUZAADXIgAA2i0AAN05AADeSQAA3loAAN9uAADfhQAA35wAAN+yAADeywAA3uYA&#10;AN/0AADf9AB5oQAAa6gAAFyvAABOtQAAQLsAADG+AAAkwQAAGcUAABDIAAAJzAAAAM8AAADTAAAA&#10;2QAAANwAAADdAAAA3wAAAOEAAADiBQAA5AsAAOYQAADoFgAA6iAAAO0rAADwOgAA8UsAAPFeAADy&#10;cwAA84sAAPOiAADztgAA88kAAPPhAADz4QBtqgAAXrEAAFC5AABBvwAAMsQAACTIAAAXzAAADtAA&#10;AAbVAAAA2gAAAN4AAADiAAAA5gAAAOkAAADqAAAA7AAAAO4AAADwAAAA8gAAAPQGAAD2DAAA+RIA&#10;APwcAAD/KQAA/zoAAP9NAAD/YgAA/3gAAP+QAAD/owAA/7MAAP/BAAD/wQD/BxkA/wEXAP8AFwD/&#10;ABoA/wAhAP8AKwD/ADkA/wBHAP8AVAD/AF8A/wBqAP8AcwD/AHsA/wCDAP8AigD/AJAA/wCWAP8A&#10;mwD/AKEA/wCoAP8ArwD/ALgA/wDEAP4A1QD8AOoA+wD4APoA/wD5AP8A+AD/APgA/wD2AP8A8wD/&#10;APEA/wD/CxUA/wUTAP8AEwD/ABQA/wAaAP8AJwD/ADQA/wBCAP8ATwD/AFsA/wBlAP8AbgD/AHYA&#10;/wB+AP8AhQD+AIsA/QCRAPsAlwD6AJ0A+ACjAPcAqwD2ALMA9AC+APMAzADxAOMA7wDzAO4A/wDt&#10;AP8A7AD/AOsA/wDsAP8A7AD/AOsA/wD/DREA/wkQAP8ADwD/ABAA/wAWAP8AIgD/AC8A/wA9AP8A&#10;SgD/AFUA/QBgAPoAaQD4AHEA9gB5APQAfwDzAIYA8QCMAO8AkgDuAJgA7ACfAOsApgDpAK4A5wC4&#10;AOUAxQDjANoA4QDtAN8A+wDeAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/Dw0A/wwLAP8DCQD/AAwA&#10;/wASAP8AHQD/ACkA+wA3APgARAD1AFAA8gBaAO4AYwDsAGsA6QBzAOcAegDlAIAA4wCGAOEAjADf&#10;AJMA3QCZANsAoQDZAKkA1QCyANIAvgDQAM4AzgDmAMwA9gDKAP8AygD/AMkA/wDIAP8AyAD/AMgA&#10;/wD/EQgA/w0CAP8HAAD/BQgA/wAOAP8AFgD3ACIA7wAwAOsAPQDoAEkA5ABUAOAAXQDdAGUA2QBt&#10;ANUAcwDSAHoA0ACAAM4AhwDMAI0AygCUAMgAmwDGAKQAxACtAMIAuADAAMcAvQDfALwA8QC7AP4A&#10;uQD/ALgA/wC4AP8AuAD/ALgA/wD/FAAA/w8AAP8NAAD/DAAA/wcJAPgBEADoABoA4wAoAN0ANgDY&#10;AEIA0gBNAM4AVwDKAF8AxwBmAMUAbQDDAHQAwQB6AL8AgQC9AIgAuwCPALkAlwC3AJ8AtQCoALMA&#10;swCxAMIArwDYAK4C7QCsA/sAqwX/AKoG/wCpBv8AqQb/AKkG/wD/FgAA/xIAAPcSAADsEQAA5g4A&#10;AOUGCADdAxIA1AMgAM0ELQDIBDoAwwVGAL8FUAC8BlgAuQZgALcHZwC1B24Aswd1ALEIewCvCIIA&#10;rgmKAKwJkgCqCZsAqAqlAKYKsAClC78AowzUAKEN7QCfDv4AnQ7/AJwP/wCbD/8Amw//AJsP/wD/&#10;GgAA9xkAAOoeAADfHgAA1RoAANATAgDODAsAxwsWAMANJQC6DjIAtg4/ALIPSQCvEFIArBBaAKoQ&#10;YQCoEWgAphFvAKQRdgCiEX0AoRGFAJ8SjgCdEpcAnBKiAJoTrQCYE7wAlxTQAJQV7ACSFv0AkBf/&#10;AI8X/wCOF/8Ajhf/AI4X/wD6HQAA7iMAAN8oAADQKgAAxycAAMEhAAC9GQUAuRIQALIVHgCtFiwA&#10;qBc4AKQYQwChGUwAnxlUAJwaXACaGmIAmRppAJcbcACVG3cAlBt/AJIciACQHJIAjxydAI0dqQCL&#10;HbcAih7KAIgf5wCGIPoAhCD/AYMg/wGDIP8BgiD/AYIg/wH1JAAA5SwAANMxAADGMwAAvDEAALYt&#10;AACwJQAArB0MAKYeGAChICYAnCEyAJkiPQCVIkcAkyNPAJEjVgCPI10AjSRkAIskawCJJHIAiCR6&#10;AIYkgwCEJY0AgyWYAYElpAGAJrIBfibFAX0n4gF7J/cBeSj/AXgo/wF4KP8BeCj/AXgo/wHvKwAA&#10;3TMAAMo5AAC+OwAAtDoAAK02AACmLwAAoSgHAJsnEwCWKCAAkSktAI4qOACLK0IAiCtKAIYrUgCE&#10;K1gAgixfAIAsZgB/LG0AfSx1AHssfgF6LIgBeCyUAXYtoAF1La4CdC3AAnIu3QJxLvQCcC//Am8v&#10;/wJvL/8Bbi//AW4v/wHoMQAA0zoAAMM/AAC3QQAArkEAAKY+AACeOAAAlzEBAJEuEACMLxwAiDAo&#10;AIQxMwCBMj0AfzJGAH0yTQB7MlQAeTJbAHcyYQB1MmkBdDJwAXIyeQFwM4QBbzOQAm0znQJsM6sC&#10;ajS8Amk01QNoNfECZzX/Amc1/wJmNf8CZjX/AmY0/wLiNgAAzD8AAL1EAACyRwAAqEcAAKBEAACY&#10;PwAAkDkAAIg0DQCDNRcAfzYkAHw3LwB5NzkAdzhCAHQ4SQByOFAAcThXAG84XgBtOGUBbDhtAWo4&#10;dQFoOIACZziMAmU4mQNkOagDYjm5A2E60ANgOu4DYDr/A186/wJfOv8CXzr/Al86/wLdOwAAx0MA&#10;ALlJAACuSwAApEwAAJtKAACSRQAAiT8AAIE6CQB7OhQAdzsgAHQ8KwByPDUAbz0+AG09RgBrPU0A&#10;aT1TAGg9WgBmPWEBZD1pAWM9cgFhPX0CYD2JAl49lgNdPqUDWz62BFo+zARaP+wEWT/+A1k//wNZ&#10;P/8CWT//Alk+/wLWPwAAw0cAALVMAACqUAAAoFAAAJdPAACOSwAAhEUAAHpABgB1PxEAcUAcAG1A&#10;KABrQTIAaUE7AGdBQgBlQUkAY0FQAGFBVwBgQV4BXkFmAV1CbwJbQnoCWkKGA1hClANXQqMEVUOz&#10;BFRDyQRUQ+kEU0P9A1ND/wNUQ/8DVEP/AlRD/wLQQgAAv0oAALJQAACnUwAAnVQAAJRTAACKUAAA&#10;f0oAAHVFAgBuQw4Aa0QZAGdFJABlRS4AYkU3AGFFPwBfRUYAXUVNAFtFVABaRlsBWUZjAVdGbAJW&#10;RncCVEaDA1NGkQNRRqEEUEexBE9HxwROR+cETkf7BE5H/wNOR/8DT0f/A09H/wPMRgAAu04AAK9U&#10;AACkVwAAmlgAAJFXAACGVAAAe04AAHBKAABpSA0AZUgWAGJJIQBfSSsAXUk0AFtJPABZSUMAV0lK&#10;AFZJUgBVSlkBVEphAVJKagFRSnUCT0qBA05KjwNMS58ES0uwBEpLxQRJS+YESUv6BElL/wNKS/8D&#10;Skv/A0pL/wPISQAAuFEAAKxXAAChWwAAmFwAAI5cAACDWQAAdlMAAGtOAABkTQoAX0wTAFxNHgBa&#10;TSgAWE0xAFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU1OaAFMTnMCSk9/AklPjQNHT50ERk+uBEVP&#10;wwREUOQERE/5BEVP/wNFT/8DRU7/A0VO/wPETAAAtVUAAKlbAACfXgAAlWAAAItgAACAXgAAclcA&#10;AGdTAABeUQcAWVERAFdRGwBUUSUAUlIvAFFSNwBPUj8ATlJGAE1TTQBMU1UASlNdAUlTZgFHU3AC&#10;RVN9AkRTiwNCU5sDQVSsBEBUwQQ/VOIEP1T4A0BT/wNAU/8DQFP/A0BS/wPAUAAAslgAAKZeAACc&#10;YgAAkmUAAIhlAAB9YgAAblwAAGNZAABZVgMAVFYOAFFWGABPViIATVcsAExXNABKVzwASVhEAEhY&#10;SwBHWFMARVhbAURYZAFCWG4BQFh7Aj9YiQI9WJkDPFiqAztZvwM6WeADOlj3AzpY/wM7V/8DO1f/&#10;AztX/wO8VAAArlwAAKNjAACZZwAAkGkAAIVpAAB5ZwAAa2IAAGBgAABVXQAATlsMAEtbFABJXB8A&#10;R1woAEZdMQBFXTkAQ11BAEJdSABBXlAAQF5YAD5eYQE8XmwBO154AjlehwI3XpcCNl6pAzVevQM0&#10;X90DNF71AzVd/wI1Xf8CNVz/AjVc/wK4WQAAqmEAAKBnAACWbAAAjG4AAIFuAAB2bAAAZ2kAAFxm&#10;AABRZAAASGIJAERiEQBCYhsAQWMkAD9jLQA+YzUAPWQ9ADxkRQA7ZE0AOWRVADhkXwA2ZGkBNWR2&#10;ATNkhQExZZUCMGWnAi9luwIuZdoCLmT0Ai5j/wIvY/8CL2L/Ai9i/wKzXgAAp2YAAJxtAACTcQAA&#10;iHMAAH1zAABycgAAZHAAAFhuAABNbAAAQmoDADxpDgA6ahYAOWogADhqKAA2azEANWs5ADRrQQAz&#10;bEkAMmxSADFsXAAvbGYALmxzACxsggEqbJMBKWylAShsuQEnbdYBJ2vyASdq/wEnav8BKGn/Aihp&#10;/wKuZAAAo2wAAJlzAACOdgAAhHgAAHl5AABteAAAYHcAAFN2AABIdQAAPnMAADRyCgAxcxEAMHMa&#10;AC9zIwAucysALXQ0ACx0PAArdEQAKXRNACh1VwAndWMAJXVvACR1fwAidZAAIXWiACB1twAfddIA&#10;H3TxAB9z/wEfcv8BIHH/ASBx/wGpawAAnnMAAJR5AACKfAAAgH4AAHR/AABnfwAAWn8AAE1+AABD&#10;fgAAOH0AAC99AgAofQ0AJn0UACR9HAAjfiUAIn4tACF+NgAhfj8AH39IAB5/UgAdf14AHH9rABp/&#10;egAZf4wAF3+fABZ/swAVf84AFX7vABZ8/wAWe/8AFnv/ABd7/wCkcgAAmnoAAI9/AACFggAAe4QA&#10;AG2GAABghwAAVIcAAEiIAAA8iAAAMogAACiIAAAgiAUAGokOABmJFQAYiR0AF4omABaKLgAVijcA&#10;FIpBABOKTAASi1gAEYtlABCLdQAPi4cADoqbAA2KrwAMisgADInqAA2H/AAOh/8ADob/AA6G/wCf&#10;ewAAlIEAAIqFAACAiAAAc4sAAGWNAABZjwAATJAAAEGSAAA0kgAAKpIAACGTAAAZlAAAEpYGAA6X&#10;DgANlxUADJcdAAyXJgALly8ACpc5AAmXRAAIl1AABpdeAAWXbgADloAAAZaUAACVqAAAlb4AAJTg&#10;AACU9AAAk/8AAZL/AAGS/wCYggAAjogAAIWMAAB3jwAAapIAAF2VAABQmAAARJoAADibAAAsnAAA&#10;Ip0AABmeAAASoAAADaICAAejCwABoxAAAKMXAACjHwAAoycAAKMxAACkPAAApEgAAKRWAACkZQAA&#10;o3cAAKOLAACjoAAAorYAAKHSAACh8AAAoPsAAKD/AACg/wCRigAAiY4AAHuSAABtlwAAYJsAAFOe&#10;AABGoQAAOaMAAC2kAAAjpgAAGagAABGqAAAMrAAABa4AAACvBwAArw0AAK8RAACwGAAAsCAAALEo&#10;AACxMgAAsj4AALJMAACyWwAAsmwAALKBAACxlwAAsawAALDGAACw6AAAr/cAAK//AACv/wCMkAAA&#10;f5UAAHGaAABjnwAAVaQAAEeoAAA6qgAALawAACKuAAAYsAAAELMAAAq1AAACuAAAALsAAAC7AAAA&#10;vAcAALwNAAC9EQAAvhYAAL8eAADAJwAAwTIAAMJAAADDTwAAw2AAAMN0AADDiwAAw6EAAMO4AADC&#10;1wAAwu8AAML6AADB/gCBlwAAc50AAGWjAABXqAAASa0AADuxAAAtswAAIbYAABa5AAAOuwAAB74A&#10;AADBAAAAxQAAAMcAAADIAAAAyQAAAMoFAADLCwAAzQ8AAM4UAADQHAAA0yYAANYyAADYQQAA2FMA&#10;ANlmAADZfAAA2ZQAANmrAADZwwAA2eEAANnwAADZ9AB2nwAAZ6YAAFmsAABLsgAAPLcAAC66AAAh&#10;vQAAFcAAAA3EAAAFxwAAAMoAAADOAAAA0gAAANUAAADWAAAA2QAAANsAAADdAAAA3wcAAOEMAADj&#10;EQAA5hkAAOkkAADsMgAA7UMAAO5WAADvawAA74QAAO+cAADvsgAA78YAAO/dAADv5ABqqAAAW68A&#10;AEy2AAA+vAAAL8AAACDEAAAUyAAADMwAAALQAAAA1AAAANkAAADeAAAA4gAAAOUAAADmAAAA6AAA&#10;AOkAAADsAAAA7gAAAPACAADyCQAA9Q8AAPgXAAD8IwAA/zMAAP9GAAD/WgAA/3EAAP+JAAD/nwAA&#10;/7EAAP/AAAD/xgD/ABUA/wAUAP8AFAD/ABcA/wAdAP8AKAD/ADcA/wBEAP8AUQD/AFwA/wBmAP8A&#10;bwD/AHcA/wB+AP8AhQD/AIsA/wCRAP8AlwD/AJ0A/wCkAP8AqwD/ALQA/gC/AP0AzgD7AOYA+QD2&#10;APgA/wD3AP8A9wD/APcA/wDwAP8A7AD/AOkA/wD/AxIA/wAQAP8AEAD/ABEA/wAXAP8AJAD/ADIA&#10;/wA/AP8ATAD/AFcA/wBhAP8AagD/AHIA/wB5AP0AgAD8AIYA+gCMAPkAkgD4AJgA9gCfAPUApgD0&#10;AK4A8gC5APAAxgDuAN4A7QDwAOsA/gDqAP8A6QD/AOkA/wDnAP8A4wD/AOAA/wD/Bw4A/wANAP8A&#10;CwD/AAwA/wATAP8AHwD/ACwA/wA6AP8ARgD+AFIA+wBcAPgAZQD1AGwA8wB0APEAegDvAIEA7gCH&#10;AOwAjQDqAJMA6QCaAOcAoQDmAKkA4wCzAOEAvwDfANAA3QDpANoA+QDZAP8A1wD/ANUA/wDVAP8A&#10;1QD/ANQA/wD/CQoA/wEFAP8AAwD/AAkA/wAQAP8AGQD7ACYA9wA0APQAQADyAEwA7gBWAOoAXwDn&#10;AGcA5ABuAOIAdADgAHsA3gCBANwAhwDaAI0A1gCUANQAmwDRAKMAzwCtAMwAuADKAMcAyADgAMYA&#10;8wDFAP8AwwD/AMMA/wDDAP8AwwD/AMMA/wD/CwEA/wMAAP8AAAD/AAMA/wALAPMAEgDuAB8A6gAt&#10;AOYAOgDiAEUA3gBPANkAWADUAGAA0QBoAM4AbgDMAHQAygB7AMgAgQDGAIcAxACOAMIAlgDAAJ4A&#10;vgCnALsAsgC5AMAAtwDUALUA7ACzAPsAswD/ALIA/wCyAP8AsQD/ALEA/wD/DQAA/wYAAP8DAAD3&#10;AAAA9AADAOcADQDgABgA2gAlANMAMgDOAD4AygBJAMYAUgDDAFoAwABhAL4AaAC8AG4AugB0ALgA&#10;ewC2AIEAtACIALIAkACwAJkArgCiAKwArQCqALoAqADLAKYA5gClAPcApAD/AKMA/wCiAP8AogD/&#10;AKIA/wD/EAAA+wwAAO8OAADmDQAA3wkAANoABgDQABEAyQAdAMQAKgC/ADcAuwBCALcASwC0AFQA&#10;sgBbAK8AYgCtAGgAqwBuAKkAdQCoAHsApgCDAKQAiwCiAJQAoACeAJ4BqACcArUAmwPGAJkF4gCY&#10;BvQAlgj/AJUJ/wCUCf8AlAn/AJQJ/wD8EQAA8RUAAOMZAADWGQAAzBUAAMcQAADEBwoAvQMUALcE&#10;IQCyBi4Argg6AKoJRACnCU0ApApVAKIKXACgCmIAngtpAJwLbwCbC3YAmQx+AJcMhgCWDJAAlAya&#10;AJINpgCRDbMAjw3FAI0O4gCLEPYAiRD/AIgR/wCHEf8AhxH/AIcR/wD2GQAA5yAAANYkAADIJQAA&#10;vyIAALkcAAC0FAEAsQ0OAKoOGQClDycAoRAzAJ0RPgCaEUcAmBJPAJUSVgCTElwAkRJjAJATaQCO&#10;E3AAjBN4AIsTgQCJFIsAhxSWAIYVogCEFbAAgxbBAIEX3QB/GPQAfRn/AHwZ/wB8Gf8Aexn/AHsZ&#10;/wDvIQAA3SkAAMotAAC+LwAAtSwAAK4nAACoIAAAoxcIAJ4WEwCZFyEAlBktAJEaOACOGkEAixtJ&#10;AIkbUACHG1cAhRxeAIQcZACCHGsAgBxzAH8dfAB9HYYAfB6RAHoengB4H6sAdx+8AHYg1AB0IfAA&#10;ciH/AHEi/wBxIf8AcSH/AHEh/wDoKAAA0jAAAMI1AAC3NwAArTUAAKUxAACeKwAAmCMCAJIeEACN&#10;IBsAiSEnAIYiMgCDIzwAgSNEAH4jSwB8JFIAeyRZAHkkXwB3JGYAdiVuAHQldwBzJYEAcSaNAG8m&#10;mQBuJqcAbSe4AGwnzgFqKO0BaSn/AWgp/wFoKf8BaCj/AWgo/wHhLgAAyzYAALw7AACxPQAApz0A&#10;AJ85AACXMwAAjy0AAIgnDACDJxYAfygiAHwpLQB5KjcAdyo/AHUqRwBzK04AcStUAHArWwBuK2IA&#10;bCtqAGsscgBpLH0AaCyJAGYtlgFlLaQBZC60AWMuygFhL+kBYC/9AWAv/wFgL/8BYC//AWAu/wHa&#10;NAAAxTwAALdBAACsQwAAokMAAJlAAACQOgAAiDQAAIAuCAB6LRIAdy4eAHMvKQBxMDMAbzA7AG0w&#10;QwBrMUoAaTFRAGcxVwBmMV4AZDFmAGMybwBhMnkAYDKFAV8ykgFdM6EBXDOxAVs0xgFaNOYBWTX7&#10;AVk1/wFZNP8BWTT/AVk0/wHSOAAAwEAAALNFAACoSAAAnkgAAJVGAACLQAAAgjsAAHk1BABzMxAA&#10;bzQaAGw0JQBpNS8AZzU3AGU2PwBjNkYAYjZNAGA2VABfNlsAXTdjAFw3awBbN3YBWTeCAVg4jwFW&#10;OJ4BVTivAlQ5wwJTOeQCUzr5AVM5/wFSOf8BUzn/AVM5/wHNPAAAvEQAAK9JAACkTAAAmkwAAJFL&#10;AACHRgAAfUAAAHM7AABsOA0AaDkXAGU5IgBjOisAYDo0AF46PABdOkMAWzpKAFo7UABYO1gAVztg&#10;AFY7aABVPHMBUzx/AVI8jQFQPZwBTz2sAk4+wQJNPuECTT74Ak0+/wFNPv8BTT3/AU09/wHJQAAA&#10;uEgAAKxNAAChUAAAl1EAAI5PAACESwAAeUUAAG5AAABmPQsAYj0UAF89HgBcPigAWj4xAFg+OABX&#10;PkAAVT9GAFQ/TQBTP1UAUkBdAFBAZgBPQHABTkB8AUxBigFLQZoCSkGrAklCvgJIQt4CSEL2AkhC&#10;/wJIQv8BSEH/AUhB/wHFRAAAtUsAAKlQAACeVAAAlVQAAItTAACAUAAAdUoAAGpGAABhQggAXEER&#10;AFlCGwBXQiUAVUIuAFNCNQBRQj0AT0JDAE9DSwBOQ1IATURaAEtEYwBKRG4BSUV6AUdFiAFGRZgC&#10;RUapAkRGvQJDRtwCQ0b1AkNG/wJDRv8BQ0X/AUNF/wHBRwAAsk8AAKZUAACcVwAAklgAAIhYAAB+&#10;VQAAcU8AAGZKAABcRgUAV0YPAFRGGABRRiIAT0YrAE5GMwBMRzoAS0dBAEpHSQBJSFAASEhYAEdI&#10;YQBFSWwAREl4AUJJhgFBSZYBQEqnAj9KuwI+S9gCPkrzAj5K/wI+Sf8BP0n/AT9J/wG9SgAAr1IA&#10;AKNYAACZWwAAkF0AAIZcAAB7WQAAbVMAAGJPAABXTAEAUUoNAE5KFQBMSx8ASksoAElLMABHSzgA&#10;Rkw/AEVMRgBETE4AQ01WAEJNXwBATWoAP012AT1OhAE8TpQBO06lATlPuQI5T9QCOU/yATlO/wE5&#10;Tv8BOU3/ATpN/wG6TgAArFYAAKFbAACXXwAAjWEAAINhAAB4XgAAaVgAAF9WAABUUgAATE8LAElP&#10;EgBHUBwARVAlAENQLQBCUDUAQVE8AEBRRAA/UUwAPlJUADxSXQA7UmcAOlJzADhTggE3U5IBNVOk&#10;ATRTtwEzVNEBM1PxATRT/wE0Uv8BNFL/ATRS/wG2UgAAqVoAAJ5gAACUZAAAi2YAAIBlAAB0YwAA&#10;Zl4AAFxcAABRWAAAR1UHAEJVEABAVRgAP1YhAD1WKgA8VjIAO1Y5ADpXQQA5V0kAOFdRADdYWgA1&#10;WGUANFhxADJYgAExWJABL1miAS5ZtQEtWc8BLVnvAS5Y/wEuV/8BLlf/AS5W/wGyVwAApV8AAJtl&#10;AACRaQAAh2oAAHxqAABxaAAAY2UAAFhiAABNXwAAQ10CADxbDQA6XBQAOFwdADdcJgA1XS4ANF02&#10;ADNdPgAyXUYAMV5OADBeVwAvXmIALV5uACxffQAqX44AKV+gAChfswEnX8wAJ1/tASde/wEnXf8B&#10;KF3/AShc/wGtXAAAomQAAJhqAACObgAAg28AAHlvAABubgAAYGsAAFRpAABJZwAAP2UAADVjCQAy&#10;YxEAMGMZAC9kIQAuZCkALWQxACxkOQArZUIAKmVKAChlVAAnZV8AJmZrACRmegAjZosAImadACBm&#10;sQAfZskAH2brACBl/gAgZP8AIGP/ASFj/wGpYgAAnmoAAJVwAACKcwAAgHUAAHV1AABpdAAAXHIA&#10;AE9xAABEbwAAOm4AADBtAwApbA0AJ2wUACZsHAAlbSQAJG0sACNtNAAibT0AIW5GACBuUAAeblsA&#10;HW5nABxudgAabocAGW+aABhvrgAWb8YAFm7pABdt/AAYbP8AGGv/ABhr/wCkaQAAmnEAAJB2AACG&#10;eQAAfHsAAHF7AABkewAAV3oAAEp5AAA/eAAANXgAACt3AAAidgcAHXYPABx3FgAbdx4AGncmABl3&#10;LgAYdzcAF3hAABV4SgAUeFYAE3hjABJ4cgAReIMAEHiXAA94qwAOeMMADnfmAA52+gAPdf8AEHX/&#10;ABB0/wCfcQAAlXgAAIt8AACCfwAAd4EAAGqCAABdggAAUIIAAESCAAA4ggAALoIAACSCAAAcggAA&#10;FIIJABGDEAAQgxYAEIMeAA6DJwAOgzAADYM5AA2DRAAMg1AAC4NdAAmDbAAIg34ABoORAAWCpQAD&#10;grsABIHbAASB8gAFgP8ABn//AAZ//wCaeQAAkH4AAIaDAAB9hQAAb4cAAGKJAABVigAASYsAAD2M&#10;AAAxjAAAJowAAB2NAAAVjgAAD48DAAqQDAAGkBEABI8YAAOPIAABjykAAI8yAACQPQAAkEkAAI9W&#10;AACPZQAAj3YAAI+KAACOnwAAjrQAAI3PAACM7gAAjPsAAIv/AACL/wCUgAAAi4UAAIKJAAB0jAAA&#10;Zo8AAFmRAABMkwAAQJUAADSWAAAolgAAHpcAABWYAAAPmgAACpsAAAKcCQAAnA4AAJwTAACcGgAA&#10;nCIAAJ0rAACdNQAAnUAAAJ1OAACdXAAAnW4AAJyBAACclwAAnKwAAJvGAACa6AAAmfkAAJn/AACY&#10;/wCOiAAAhowAAHiQAABqlAAAXJcAAE+aAABCnQAANp4AACmfAAAfoQAAFaIAAA6kAAAIpgAAAKgA&#10;AACpBAAAqQoAAKkOAACpEwAAqhoAAKoiAACrKwAArDYAAKxEAACsUwAArGMAAKx3AACrjgAAq6QA&#10;AKu8AACq3gAAqfQAAKn9AACp/wCJjgAAe5MAAG2XAABfnAAAUaAAAESkAAA2pgAAKqgAAB6pAAAU&#10;qwAADa4AAAawAAAAsgAAALUAAAC1AAAAtQMAALYJAAC3DgAAuBIAALgZAAC6IQAAuysAALw4AAC9&#10;RwAAvVgAAL1rAAC9gQAAvZkAAL2wAAC9zAAAvOoAALz3AAC7/gB+lQAAcJsAAGKgAABTpQAARqoA&#10;ADitAAAqrwAAHrEAABO0AAAMtwAAA7kAAAC8AAAAvwAAAMIAAADCAAAAwwAAAMQAAADGBgAAxwwA&#10;AMgQAADKFgAAzCAAAM8rAADQOgAA0UsAANFeAADScwAA0osAANKkAADTuwAA09gAANPtAADT9gBz&#10;nQAAZKMAAFapAABHrwAAObMAACq2AAAduQAAErwAAAq/AAAAwwAAAMYAAADJAAAAzQAAAM8AAADQ&#10;AAAA0gAAANQAAADWAAAA2QIAANsIAADeDgAA4RMAAOQdAADoKgAA6DwAAOlPAADpZAAA6nwAAOuV&#10;AADrrAAA68IAAOzVAADs5QBmpgAAWKwAAEmzAAA7uQAAK7wAAB3AAAARxAAACcgAAADMAAAAzwAA&#10;ANMAAADZAAAA3QAAAOAAAADhAAAA4wAAAOUAAADnAAAA6gAAAOwAAADuBAAA8QsAAPUSAAD4HAAA&#10;+ysAAP0+AAD+UwAA/moAAP+DAAD/mwAA/64AAP++AAD/ygD/ABIA/wAQAP8AEQD/ABMA/wAZAP8A&#10;JgD/ADQA/wBBAP8ATQD/AFgA/wBiAP8AawD/AHMA/wB6AP8AgQD/AIcA/wCNAP8AkwD/AJkA/wCg&#10;AP8ApwD+AK8A/AC6APoAyQD5AOEA+ADzAPcA/wD2AP8A9QD/APEA/wDpAP8A5AD/AOEA/wD/AA8A&#10;/wANAP8ADQD/AA4A/wAUAP8AIQD/AC4A/wA8AP8ASAD/AFMA/wBdAP8AZgD+AG0A/AB1APsAewD5&#10;AIIA+ACIAPcAjgD2AJQA9ACbAPMAogDxAKoA7wC0AO0AwQDrANUA6gDsAOgA/ADnAP8A5QD/AOYA&#10;/wDgAP8A2QD/ANQA/wD/AAsA/wAIAP8ABgD/AAkA/wAQAP8AHAD/ACkA/wA2AP8AQgD7AE4A9wBX&#10;APQAYADyAGgA7wBvAO0AdgDsAHwA6gCCAOgAiADnAI4A5QCVAOMAnADhAKQA3wCuAN0AuQDaAMoA&#10;1wDkANQA9gDRAP8A0AD/ANAA/wDPAP8AywD/AMcA/wD/AAMA/wAAAP8AAAD/AAQA/wANAPoAFgD2&#10;ACMA8wAwAPAAPADtAEcA6QBRAOUAWgDiAGIA3wBpAN0AbwDaAHYA2AB8ANQAggDSAIgA0ACPAM0A&#10;lgDLAJ4AyQCoAMcAswDFAMEAwgDYAMAA7wC/AP4AvgD/AL0A/wC8AP8AvAD/ALwA/wD/AgAA/wAA&#10;AP8AAAD/AAAA9AAHAO0AEQDoABwA4wApAN8ANQDbAEEA1gBLANEAVADNAFwAygBjAMgAaQDGAG8A&#10;wwB1AMEAewC/AIIAvgCIALwAkAC6AJgAuACiALUArACzALkAsQDLAK8A5wCuAPgArAD/AKsA/wCs&#10;AP8ArAD/AKsA/wD/BAAA/wAAAPYAAADuAAAA5wAAAN8ADADWABUAzwAiAMoALgDHADoAwwBEAMAA&#10;TQC8AFUAuQBcALcAYwC1AGkAswBvALEAdQCvAHsArQCCAKsAigCpAJIApwCcAKUApgCjALMAoQDD&#10;AJ8A3gCeAPIAnQD/AJwA/wCcAP8AmwD/AJsA/wD/BwAA9gkAAOkLAADfCgAA1QQAAM4ABQDGABAA&#10;wAAaALsAJwC3ADIAswA9ALAARgCtAE8AqgBWAKgAXACmAGMApABoAKIAbwChAHUAnwB8AJ0AhACb&#10;AI0AmQCXAJcAogCVAK4AkwC9AJEA0wCQAO0AjwD8AI4A/wCNAf8AjQH/AI0B/wD5DgAA6hIAANwV&#10;AADNFQAAxBEAAL4MAAC6AgoAtAASAK4AHgCqACoApgA1AKIAPwCgAEgAnQFQAJsCVgCZAlwAlwNj&#10;AJUDaQCTA28AkQR2AJAEfwCOBYgAjAWSAIoGngCIBqoAhge6AIUIzwCECusAggv8AIEM/wCADP8A&#10;gAz/AIAM/wDxFQAA4B0AAM0gAADBIQAAuB0AALEXAACsEAAAqAkNAKIHFgCdCSMAmQouAJULOACT&#10;DEEAkAxJAI4NUACMDVcAig1dAIgNYwCHDWoAhQ5xAIMOegCCDoQAgA6PAH4PmwB8D6gAexC4AHoQ&#10;zgB4EewAdhL/AHUS/wB0E/8AdBP/AHQT/wDoHgAA0yYAAMMqAAC4KgAArigAAKcjAACgHAAAmxMD&#10;AJYPEACQEBsAjBEnAIkSMgCGEzsAhBNDAIIUSwCAFFEAfhRXAHwUXgB7FWUAeRVsAHcVdAB2Fn4A&#10;dBaKAHIXlgBxF6QAbxi0AG4YyQBtGegAaxr8AGob/wBqG/8Aahv/AGob/wDgJgAAyi0AALwxAACw&#10;MwAApzEAAJ8sAACXJgAAkB8AAIoXDACFGBYAgRkiAH4aLAB7GzYAeRs+AHccRQB1HEwAcxxTAHEd&#10;WQBwHWAAbh1nAG0ecABrHnoAah6FAGgfkgBnH6AAZSCwAGQhxQBjIeQAYiL6AGEi/wBhIv8AYSL/&#10;AGEi/wDXLAAAwzQAALY4AACqOQAAoTgAAJg1AACQLwAAiCgAAIAhCAB7IBIAdyEdAHQiJwBxIjEA&#10;byM5AG0jQQBrI0gAaSNOAGgkVQBmJFsAZSRjAGMlawBiJXUAYSWBAF8mjgBeJp0AXSetAFsowQBb&#10;KOAAWin3AFkp/wBZKf8AWSn/AFko/wDPMgAAvjkAALE9AACmPwAAnD8AAJM8AACKNgAAgTAAAHkq&#10;AwByJg8AbicZAGsoIwBpKCwAZik1AGUpPABjKUMAYSpKAGAqUQBeKlcAXSpfAFwraABaK3IAWSx9&#10;AFgsiwBWLZoAVS2qAFQuvQBTLtwAUi/1AFIv/wBSLv8AUi7/AFIu/wDKNgAAuj0AAK1CAACiRAAA&#10;mEQAAI9BAACFPAAAezcAAHIxAABrLAwAZy0VAGQtHwBhLigAXy4xAF0uOQBcL0AAWi9GAFgvTQBX&#10;L1QAVjBcAFUwZABTMW4AUjF6AFExiABQMpcATjKoAE0zuwBNNNgATDTzAEw0/wBMNP8ATDP/AEwz&#10;/wDGOgAAtkIAAKlGAACeSQAAlUkAAItHAACBQgAAdz0AAG03AABkMgkAYDISAF0yHABaMiUAWDMt&#10;AFYzNQBVMzwAUzRDAFI0SgBRNFEAUDRZAE81YQBNNWwATDZ3AEs2hQBKN5UASDemAEc4uAFHONMB&#10;RjjxAUY4/wFGOP8ARjj/AEY3/wDBPgAAskUAAKZKAACcTQAAkk0AAIhLAAB+RwAAc0IAAGk9AABf&#10;NwYAWjYQAFc3GABUNyIAUjcqAFA3MgBPODkATThAAEw4RwBLOE4ASjlWAEk5XwBIOmkARzp1AEU7&#10;gwBEO5MAQzykAUI8tgFBPdABQT3wAUE9/wFBPP8BQTz/AUE8/wC+QgAAr0kAAKNOAACZUAAAj1EA&#10;AIVQAAB7TAAAb0YAAGVCAABaPQIAVDsOAFE7FQBPOx8ATTsnAEs7LwBJPDYARzw9AEc8RABGPUsA&#10;RT1UAEQ+XABDPmcAQj9zAEA/gQA/P5EAPkCiAD1AtQE8Qc4BPEHuATxB/wE8QP8BPED/AT0//wG6&#10;RQAArEwAAKFRAACXVAAAjVUAAINUAAB4UQAAbEsAAGFHAABWQgAAT0AMAEw/EwBJQBwAR0AkAEZA&#10;LABEQDMAQ0A6AEJBQgBBQUkAQEJRAD9CWgA+Q2UAPUNxADtDfwA6RI8AOUSgADhFswE3RcsBN0Xs&#10;ATdF/wE3RP8BOET/AThD/wC3SQAAqVAAAJ5VAACUWAAAi1kAAIBYAAB2VgAAaFAAAF1MAABTSAAA&#10;SkUJAEZEEQBERBkAQkQiAEFFKQA/RTEAPkU4AD1FPwA8RkcAO0ZPADpHWAA5R2IAOEhuADZIfAA1&#10;SI0ANEmeADNJsQAySckAMUnrADJJ/gAySP8AMkj/ADNI/wC0TAAAp1QAAJxZAACSXAAAiF0AAH5d&#10;AABzWgAAZVUAAFtSAABQTgAARkoFAEBJDgA+SRYAPUkeADtKJgA6Si4AOUo1ADhLPQA3S0QANktN&#10;ADRMVgAzTGAAMkxsADFNegAwTYsALk2cAC1OrwAsTscALE7pACxN/QAtTf8ALUz/AC1M/wCwUAAA&#10;pFgAAJldAACPYQAAhmIAAHthAABwXwAAYlsAAFhYAABOVQAAQ1EBADtPDAA4TxMANk8bADVPIwA0&#10;UCsAM1AyADJQOgAxUEIAMFFKAC5RUwAtUl0ALFJpACtSeAApUogAKFOaACdTrQAmU8UAJlPnACZT&#10;/AAnUv8AJ1H/ACdR/wCsVQAAoFwAAJZiAACNZgAAg2cAAHhmAABtZQAAYGEAAFVeAABKWwAAP1gA&#10;ADVWCAAxVRAAMFYXAC5WHwAtVicALFYvACtXNgAqVz4AKVdHAChXUAAmWFoAJVhnACRYdQAjWYYA&#10;IVmYACBZqwAfWcIAH1nlAB9Y+gAgWP8AIFf/ACFX/wCoWgAAnWIAAJNnAACKawAAf2wAAHVsAABq&#10;awAAXWgAAFFlAABGYwAAO2AAADFeAwAqXQ0AKF0TACZdGwAlXiMAJF4qACNeMgAiXjoAIV5DACBf&#10;TAAfX1cAHl9jABxgcQAbYIIAGWCVABhgqQAXYMAAFmDiABdf+QAYXv8AGV7/ABld/wCkYAAAmWgA&#10;AJBuAACGcAAAfHIAAHJyAABmcQAAWG4AAExsAABBawAANmkAAC1nAAAjZggAH2YPAB1mFQAcZh0A&#10;G2YlABpmLQAZZzUAGGc+ABdnSAAWZ1MAFWhfABNobgASaH8AEWiSABBopgAPaL0ADmjgABBn9wAQ&#10;Zv8AEWX/ABFl/wCfZwAAlm8AAIxzAACCdgAAeHgAAG14AABgdwAAU3YAAEZ0AAA7cwAAMXIAACdx&#10;AAAecQAAFnAKABNwEAATcBcAEnAfABFxJwAQcS8AEHE4AA5xQgAOcU4ADXFbAAxxaQALcXoACnGN&#10;AAhxoQAGcbYABnDSAAdw7wAIb/8ACW7/AAlu/wCbbwAAkXUAAId5AAB+fAAAdH4AAGZ+AABZfgAA&#10;TX4AAEB9AAA1fQAAKnwAACF8AAAYfAAAEXwEAAx8DAAKfBEACXwZAAh8IQAHfCkABnwyAAR8PQAD&#10;fEgAAXxVAAB8YwAAfHQAAHyHAAB7nAAAe7EAAHrLAAB56wAAefoAAHn/AAB4/wCWdwAAjHwAAIOA&#10;AAB5gwAAbIQAAF6FAABRhgAARYcAADmHAAAthwAAI4cAABqHAAAShwAADYgBAAaJCgABiQ8AAIkU&#10;AACIGwAAiCMAAIksAACJNgAAiUIAAIhOAACIXQAAiG0AAIiBAACHlQAAh6sAAIbEAACF5gAAhPgA&#10;AIT/AACE/wCQfgAAh4MAAH6HAABxiQAAY4sAAFaNAABJjwAAPJEAADCRAAAkkQAAGpIAABKTAAAN&#10;lAAABpUAAACWBgAAlgwAAJUQAACWFQAAlh0AAJYkAACWLgAAljkAAJZGAACWVQAAlmUAAJZ4AACV&#10;jgAAlaQAAJS8AACT3wAAk/UAAJL/AACS/wCLhgAAg4oAAHWNAABnkAAAWZQAAEyXAAA/mQAAMpoA&#10;ACabAAAbnAAAEp0AAAyfAAAEoAAAAKIAAACjAQAAowcAAKMMAACjEAAApBUAAKQcAAClJQAApi8A&#10;AKY8AACmSwAAplsAAKZuAAClhAAApZsAAKSzAACj0AAAo+8AAKL8AACi/wCGjQAAeJEAAGqVAABc&#10;mQAATp0AAEGgAAAzogAAJqMAABulAAARpwAACqkAAAGrAAAArQAAAK8AAACwAAAAsAAAALAFAACx&#10;CwAAsg8AALMUAAC0GwAAtSQAALcwAAC3PwAAt1AAALdiAAC3eAAAt5AAALapAAC2wgAAtuQAALb1&#10;AAC1/gB7kwAAbZgAAF+dAABQogAAQqYAADSpAAAmqwAAGq0AABCvAAAJsgAAALQAAAC3AAAAugAA&#10;ALwAAAC9AAAAvgAAAL4AAADAAgAAwQgAAMINAADEEgAAxhkAAMkkAADKMgAAy0MAAMtVAADMagAA&#10;zIMAAMycAADLtQAAzM4AAMzpAADM9gBwmwAAYaEAAFKmAABEqwAANrAAACeyAAAatQAAELgAAAe7&#10;AAAAvgAAAMEAAADEAAAAyAAAAMsAAADLAAAAzQAAAM4AAADQAAAA0gAAANUDAADYCgAA2xAAAN4Y&#10;AADiJAAA4zUAAORIAADlXAAA5nMAAOaNAADmpQAA5rwAAObTAADn5wBjpAAAVaoAAEawAAA4tQAA&#10;KLkAABq8AAAPwAAABcQAAADHAAAAywAAAM8AAADUAAAA2AAAANwAAADdAAAA3wAAAOEAAADjAAAA&#10;5QAAAOgAAADqAAAA7QYAAPEOAAD1FgAA+CUAAPk4AAD5TQAA+mMAAPt8AAD8lQAA/KoAAPy7AAD9&#10;ywD/AA8A/wAOAP8ADgD/ABAA/wAWAP8AIwD/ADAA/wA9AP8ASQD/AFQA/wBeAP8AZgD/AG4A/wB2&#10;AP8AfAD/AIIA/wCJAP8AjwD/AJUA/gCbAP0AowD7AKsA+gC1APkAwwD3ANsA9gDwAPQA/wDzAP8A&#10;8gD/AOwA/wDiAP8A3AD/ANYA/wD/AAwA/wAJAP8ACAD/AAoA/wASAP8AHgD/ACsA/wA4AP8ARAD/&#10;AE8A/wBZAP4AYQD8AGkA+gBwAPgAdwD3AH0A9gCDAPQAiQDyAI8A8QCWAO8AnQDtAKUA7ACvAOoA&#10;vADoAM0A5gDoAOQA+gDjAP8A4gD/AOAA/wDVAP8AzgD/AMsA/wD/AAYA/wABAP8AAAD/AAQA/wAO&#10;AP8AGQD/ACUA/QAyAPsAPgD3AEkA8wBTAPAAXADuAGMA7ABqAOoAcQDoAHcA5gB9AOQAgwDiAIkA&#10;4ACQAN4AlwDcAJ8A2QCpANYAtADTAMQA0ADeAM4A8wDMAP8AywD/AMoA/wDIAP8AwgD/AL4A/wD/&#10;AAAA/wAAAP8AAAD/AAAA+wALAPYAEwDxACAA7QAsAOoAOADnAEMA4wBNAOAAVgDcAF0A2QBkANUA&#10;awDSAHEA0AB2AM4AfADMAIMAygCJAMgAkQDGAJkAxACjAMEArQC/ALsAvQDPALsA6wC5APwAtwD/&#10;ALcA/wC2AP8AtAD/ALEA/wD/AAAA/wAAAP8AAAD2AAAA7gAFAOcADwDhABkA2wAlANUAMQDSADwA&#10;zgBGAMoATwDHAFcAxABeAMEAZAC/AGoAvQBwALsAdgC5AHwAuACDALYAigCzAJMAsQCcAK8ApwCt&#10;ALMAqwDFAKkA4QCnAPUApgD/AKUA/wCkAP8ApAD/AKQA/wD/AAAA/AAAAPEAAADoAAAA4AAAANQA&#10;CwDMABMAxwAfAMIAKgC/ADUAvAA/ALgASAC1AFAAswBXALAAXgCuAGQArABpAKsAbwCpAHUApwB8&#10;AKUAhACjAIwAoQCWAJ8AoQCdAK0AmgC8AJgA0gCXAO4AlQD+AJQA/wCVAP8AlQD/AJUA/wD8AQAA&#10;8AUAAOMHAADVBQAAzAAAAMUABAC+AA4AuAAXALMAIwCvAC4AqwA4AKkAQQCmAEoAowBRAKEAVwCf&#10;AF0AnQBjAJsAaQCaAG8AmAB2AJYAfQCUAIYAkgCQAJAAmwCOAKcAjAC2AIoAyQCIAOcAhwD5AIcA&#10;/wCGAP8AhgD/AIYA/wD0DAAA5BAAANESAADFEQAAvQ4AALYIAACxAAgAqwARAKYAGwChACYAngAx&#10;AJoAOgCYAEMAlQBKAJMAUQCRAFcAjwBdAI4AYwCMAGkAigBwAIgAdwCGAIAAhACLAIIAlgCAAKMA&#10;fgCxAH0AxAB7AuEAegP1AHoF/wB5Bf8AeAb/AHgG/wDqEwAA1hoAAMYdAAC6HAAAsRkAAKoTAACk&#10;DQAAnwUMAJkAFACVAB8AkQIpAI0DMwCLBDwAiAVEAIYGSwCEBlEAggdXAIEHXQB/B2MAfQhqAHsI&#10;cgB6CHwAeAmGAHYJkgB0CqAAcwqvAHELwQBwDN8Abw32AG4O/wBtDv8AbQ7/AG0O/wDhHAAAyyMA&#10;ALwmAACxJgAAqCQAAKAeAACZGAAAkxACAI4LDgCICxcAhAwiAIENLAB+DTUAfA49AHoORQB4DksA&#10;dw5RAHUPWABzD14AcRBlAHAQbgBuEHcAbBCCAGsQjwBpEZ0AaBGtAGYSwABlEt8AZBP2AGMU/wBj&#10;FP8AYhT/AGIU/wDWJAAAwyoAALUuAACqLwAAoC0AAJgoAACQIgAAiRsAAIITCAB9ERIAeRIcAHYT&#10;JwBzFDAAcRQ4AG8VPwBtFUYAbBVMAGoWUwBoFlkAZxZhAGUWaQBkF3IAYhd+AGEYiwBfGJkAXhmp&#10;AFwZvABcGtgAWhvzAFoc/wBZHP8AWRz/AFkc/wDNKgAAvTEAAK81AACkNgAAmzQAAJIxAACJKwAA&#10;gSUAAHkdAwBzGA4AbxkYAGwaIgBpGysAZxszAGUcOwBkHEEAYh1IAGAdTgBfHVUAXR1cAFweZABb&#10;Hm4AWR95AFgfhwBWIJYAVSCmAFQhuABTIdIAUiLxAFIj/wBSI/8AUiL/AFIi/wDILwAAuDYAAKs6&#10;AACgPAAAljsAAI04AACDMgAAei0AAHImAABqIAwAZiATAGMhHQBhISYAXyIvAF0iNgBbIj0AWiNE&#10;AFgjSgBXI1EAVSNYAFQkYQBTJGoAUSV2AFAlgwBPJpMATiejAEwntQBMKM4ASyjuAEsp/wBLKP8A&#10;Syj/AEso/wDDNAAAszsAAKc/AACcQQAAkkAAAIk+AAB/OQAAdTMAAGwtAABjJwgAXiYRAFwmGQBZ&#10;JyIAVycrAFUoMgBUKDkAUihAAFEoRgBQKU0ATilVAE0pXQBMKmcASypzAEkrgABIK5AARyyhAEYt&#10;swBFLcsARS7sAEQu/wBELv8ARS3/AEUt/wC+OAAAsD8AAKRDAACZRQAAj0UAAIVDAAB7PgAAcTkA&#10;AGc0AABeLgQAWCsOAFUrFgBSLB8AUCwnAE8sLwBNLTYATC08AEotQwBJLUoASC5SAEcuWgBGL2QA&#10;RS9wAEMwfgBCMI0AQTGeAEAysQA/MsgAPzPqAD8z/gA/Mv8APzL/AD8y/wC7PAAArUMAAKFHAACW&#10;SQAAjEkAAINIAAB4RAAAbT4AAGM5AABaNAAAUjAMAE8wEwBMMBwASjAkAEkxKwBHMTIARjE5AEQx&#10;QABDMkcAQjJPAEEzWABAM2IAPzRtAD40ewA9NYsAPDacADs2rwA6N8YAOTfoADk3/AA6N/8AOjb/&#10;ADo2/wC3QAAAqkYAAJ5LAACUTQAAik4AAIBMAAB1SAAAakMAAGA+AABWOQAATTUJAEk0EQBHNRkA&#10;RTUhAEM1KABBNS8AQDU2AD82PQA+NkUAPTdNADw3VQA7OGAAOjhrADk5eQA4OYkANzqbADU6rQA1&#10;O8QANDvmADQ7+wA1O/8ANTr/ADU6/wC0QwAAp0oAAJxOAACSUQAAiFIAAH5QAABzTQAAZ0gAAFxE&#10;AABSPwAASDoGAEQ5DwBBORYAPzkeAD45JgA8OS0AOzo0ADo6OwA5O0IAODtKADc8UwA2PF0ANT1p&#10;ADQ9dwAzPocAMT6ZADA/qwAvP8IALz/kAC8/+gAwP/8AMD7/ADA+/wCxRwAApE0AAJlSAACPVQAA&#10;hlYAAHxVAABxUgAAZEwAAFlJAABPRQAARUADAD8+DQA8PhMAOj4bADk+IwA3PioANj8xADU/OAA0&#10;P0AAM0BIADJAUQAxQVsAMEFnAC5CdQAtQoUALEOXACtDqgAqQ8AAKUTiACpD+QAqQ/8AK0L/ACtC&#10;/wCuSgAAoVEAAJdWAACNWQAAg1oAAHlaAABuVwAAYVIAAFdOAABNSwAAQ0cAADpDCgA2QxEANEMY&#10;ADNDIAAyRCcAMUQvADBENgAvRT0ALUVGACxFTwArRlkAKkZkAClHcgAoR4MAJkeVACVIqAAkSL4A&#10;I0jgACRI9wAlR/8AJUf/ACZH/wCqTwAAn1UAAJRaAACLXgAAgV8AAHdeAABrXAAAX1gAAFVVAABL&#10;UQAAQE0AADVKBwAwSQ4ALkkVAC1JHQAsSSQAK0orACpKMwAoSjsAJ0tDACZLTAAlS1YAJExiACNM&#10;cAAhTIAAIE2TAB9NpgAeTbsAHU7dAB5N9gAeTP8AH0z/ACBL/wCnUwAAnFoAAJJfAACIYwAAfmQA&#10;AHRjAABpYQAAXF4AAFJbAABHWAAAPFUAADJSAgAqUAwAJ08SACZQGQAlUCAAJFAoACNQLwAiUTcA&#10;IVFAACBRSQAeUlMAHVJfABxSbQAaU30AGVOQABhTpAAWU7kAFVPZABZT9AAXUv8AGFH/ABlR/wCj&#10;WQAAmGAAAI9lAACFaAAAe2kAAHFpAABmZwAAWWQAAE1hAABCXwAAOFwAAC5aAAAlWAgAIFcOAB5X&#10;FAAdVxwAHFgjABtYKwAaWDMAGVg8ABhYRQAWWVAAFVlbABRZaQATWnoAElqNABFaoQAQWrcADlrV&#10;ABBZ8wAQWf8AEVj/ABFY/wCfXwAAlWYAAIxrAACCbQAAeG4AAG5vAABibQAAVWoAAEhoAAA+ZgAA&#10;M2UAACljAAAgYQEAGGALABVgEAAUYBcAE2AeABJgJgASYC4AEWE3ABBhQAAPYUsADmFYAA1hZgAM&#10;YnYAC2KJAAphnQAJYbIACGHLAAhh6wAJYP0ACl//AAtf/wCbZgAAkm0AAIhxAAB+cwAAdXUAAGp0&#10;AABccwAAT3IAAENwAAA4bwAALW4AACRsAAAbawAAE2sEAA5qDAANahIADGoZAAtqIQAKaikACWoy&#10;AAhqPAAHa0cABWtTAARrYQACa3EAAGqEAABqmAAAaq0AAGnGAABp5wAAafgAAGj/AABo/wCXbQAA&#10;jXMAAIR3AAB7egAAcHsAAGN7AABWegAASXoAAD15AAAxeAAAJ3cAAB12AAAVdgAAD3YCAAl2CgAE&#10;dg8AAHYVAAB2HAAAdiQAAHUsAAB1NgAAdUEAAHVOAAB1XAAAdWwAAHV+AAB0kwAAdKgAAHPAAABz&#10;4wAAcvcAAHL/AABx/wCSdQAAiXoAAIB+AAB2gAAAaYEAAFuCAABOggAAQYIAADWDAAApggAAH4EA&#10;ABaBAAAQggAACoIAAAKDBwAAgg0AAIIRAACCFwAAgh4AAIImAACCLwAAgjsAAIJHAACCVQAAgWUA&#10;AIF4AACBjQAAgKIAAH+6AAB/3QAAfvQAAH3/AAB9/wCNfAAAhIEAAHuEAABuhgAAYIgAAFKKAABF&#10;iwAAOYwAACyMAAAhjAAAF4wAABCNAAAJjgAAAo8AAACQAwAAjwkAAI8OAACPEgAAkBgAAJAfAACQ&#10;KAAAkDIAAJA/AACQTQAAkF0AAI9wAACPhQAAjpwAAI6zAACN0AAAjPAAAIv+AACL/wCIhAAAgIgA&#10;AHKLAABkjQAAVpAAAEiTAAA7lQAALpYAACKWAAAXlwAAD5gAAAiZAAAAmwAAAJ0AAACdAAAAnQMA&#10;AJ0JAACdDQAAnhEAAJ4XAACfHwAAnykAAKA1AACgQwAAoFQAAKBmAACfewAAnpMAAJ6rAACdxgAA&#10;nekAAJz5AACc/wCDiwAAdY4AAGeSAABZlgAAS5kAAD2cAAAwngAAI58AABegAAAOogAAB6QAAACm&#10;AAAAqAAAAKoAAACqAAAAqgAAAKsBAACrBwAArAwAAK0QAACuFgAArx4AALEpAACxOAAAsUgAALFa&#10;AACxbwAAsYgAALGgAACwugAAr90AAK/yAACv/QB4kQAAapYAAFyaAABNnwAAP6MAADGmAAAjpwAA&#10;F6kAAA6rAAAFrgAAALAAAACyAAAAtQAAALcAAAC3AAAAuAAAALkAAAC6AAAAvAMAAL0JAAC+DgAA&#10;wBQAAMMeAADFKwAAxTwAAMZOAADGYgAAxnoAAMaUAADGrQAAxsgAAMXlAADF8wBsmQAAXp4AAE+k&#10;AABBqAAAMqwAACSvAAAWsQAADbQAAAO3AAAAugAAAL0AAADAAAAAxAAAAMYAAADGAAAAyAAAAMkA&#10;AADLAAAAzAAAAM4AAADQBgAA0w0AANgTAADcHgAA3i0AAN9AAADgVAAA4WsAAOGFAADhnwAA4bcA&#10;AOHPAADh5gBgoQAAUqcAAEOtAAA0sgAAJbUAABe5AAANvAAAAb8AAADDAAAAxwAAAMoAAADPAAAA&#10;0wAAANYAAADXAAAA2gAAANwAAADfAAAA4QAAAOMAAADmAAAA6QEAAOwLAADwEgAA8x8AAPQxAAD2&#10;RgAA91wAAPh0AAD4jwAA+aYAAPm4AAD4yQD/AA0A/wALAP8ACwD/AA4A/wATAP8AHwD/ACwA/wA5&#10;AP8ARQD/AFAA/wBZAP8AYgD/AGoA/wBxAP8AdwD/AH4A/wCEAP4AigD9AJAA/ACXAPoAngD5AKcA&#10;9wCxAPYAvgD1ANIA8wDsAPEA/gDwAP8A8AD/AOYA/wDcAP8A0gD/AM0A/wD/AAcA/wAEAP8AAgD/&#10;AAYA/wAQAP8AGwD/ACcA/wAzAP8APwD/AEoA/gBUAPsAXQD5AGQA9wBrAPUAcgDzAHgA8gB+APAA&#10;hADvAIoA7QCRAOwAmQDqAKEA6ACrAOYAtgDkAMcA4gDjAOAA9wDeAP8A3QD/ANkA/wDMAP8AxQD/&#10;AMEA/wD/AAAA/wAAAP8AAAD/AAEA/wANAP8AFgD8ACIA+QAuAPYAOQDzAEUA7wBOAOwAVwDpAF4A&#10;5gBlAOQAbADiAHIA4AB3AN8AfgDdAIQA2wCLANgAkgDVAJsA0gCkAM8ArwDNAL4AywDVAMkA7wDH&#10;AP8AxQD/AMQA/wC+AP8AuAD/ALUA/wD/AAAA/wAAAP8AAAD+AAAA9wAJAPEAEQDrABwA5wAoAOQA&#10;MwDhAD4A3QBIANgAUQDTAFgA0ABfAM4AZQDMAGsAygBxAMgAdwDGAH0AxACEAMIAjADAAJQAvgCe&#10;ALsAqAC5ALYAtwDIALUA5gCzAPoAsQD/ALAA/wCwAP8ArAD/AKkA/wD/AAAA/wAAAPoAAADxAAAA&#10;6AADAOAADQDYABYA0QAiAM0ALQDKADcAxgBBAMIASgC/AFIAvQBZALoAXwC4AGUAtwBqALUAcACz&#10;AHYAsQB9AK8AhQCtAI0AqwCXAKkAoQCnAK4ApQC+AKIA2ACgAPIAnwD/AJ4A/wCeAP8AngD/AJwA&#10;/wD/AAAA9wAAAOsAAADhAAAA1gAAAMsACQDFABEAvwAbALsAJgC3ADEAtAA6ALEAQwCuAEsAqwBS&#10;AKkAWACnAF4ApgBkAKQAaQCiAHAAoAB2AJ4AfgCcAIYAmgCQAJgAmwCWAKcAlAC2AJIAygCQAOkA&#10;jwD8AI4A/wCNAP8AjAD/AI0A/wD4AAAA6QIAANsDAADMAQAAxAAAAL0AAgC2AA0AsAAVAKsAIACn&#10;ACoApAA0AKEAPACeAEQAnABLAJoAUgCYAFgAlgBdAJUAYwCTAGkAkQBwAI8AdwCNAIAAiwCKAIkA&#10;lQCHAKEAhQCvAIMAwQCBAOAAgAD1AH8A/wB/AP8AfwD/AH8A/wDuCgAA3A4AAMoQAAC+DgAAtQsA&#10;AK8DAACpAAcAowAQAJ4AGACZACMAlgAsAJMANQCQAD4AjgBFAIwASwCKAFEAiABXAIYAXQCFAGMA&#10;gwBqAIEAcQB/AHoAfQCEAHsAjwB5AJwAdwCqAHUAuwB0ANQAcgDwAHIA/wByAP8AcQD/AHEA/wDj&#10;EQAAzRcAAL8ZAACzGQAAqhUAAKMQAACdCgAAlwEKAJEAEgCNABsAiQAlAIUALwCDADcAgAA+AH4A&#10;RQB9AEsAewBRAHkAVwB4AF0AdgBkAHQBawByAXQAcAJ/AG4CiwBsA5gAawOmAGkEtwBoBc4AZwfs&#10;AGYI/QBmCf8AZQn/AGUJ/wDWGgAAxCAAALYjAACrIwAAoSAAAJkbAACSFAAAjA4BAIYHDQCABBQA&#10;fAYeAHkHKAB2CDAAdAg4AHIJPwBwCUUAbwpMAG0KUgBsClgAagtfAGgLZwBnC3AAZQx6AGMMhwBi&#10;DJUAYA2kAF8NtgBeDc4AXA7tAFwP/wBbEP8AWxD/AFsQ/wDNIQAAvCgAAK8rAACkKwAAmikAAJIk&#10;AACJHwAAghgAAHsRBQB1DQ8AcQ0XAG4OIQBrDioAaQ8yAGcQOQBlEEAAZBBGAGMQTQBhEFMAXxFa&#10;AF4RYgBcEWsAWxF2AFkSgwBYEpIAVhOiAFUTtABUE8sAUxTsAFIV/wBSFv8AUhX/AFIV/wDGKAAA&#10;ti4AAKkyAACfMgAAlTEAAIwtAACDJwAAeiEAAHIaAABrEwsAZxMTAGQUHABhFCUAXxUtAF0VNABc&#10;FTsAWxZCAFkWSABYFk8AVhdWAFUXXgBTF2cAUhhyAFAYfwBPGY4AThqfAEwasABLG8cASxvpAEoc&#10;/QBKHP8AShz/AEoc/wDBLQAAsTQAAKU3AACaOAAAkDcAAIc0AAB9LwAAdCkAAGwjAABkHAcAXhkQ&#10;AFsaGABZGyEAVxspAFUbMABUHDcAUhw9AFEcRABPHUsATh1SAE0dWgBLHmMASh5uAEkffABHH4sA&#10;RiCcAEUhrgBEIcQAQyLmAEMi/ABDIv8AQyL/AEMi/wC8MgAArTgAAKE8AACXPgAAjT0AAIM6AAB5&#10;NQAAbzAAAGYqAABeJAIAVyANAFQgFABRIB0ATyElAE4hLABMITMASyI6AEkiQABIIkcARyJOAEYj&#10;VwBEI2AAQyRrAEIkeQBBJYgAPyaZAD4mqwA9J8EAPSfjAD0o+gA9KP8APSf/AD0n/wC4NgAAqj0A&#10;AJ5AAACUQgAAikIAAIA/AAB2OwAAbDYAAGIwAABZKgAAUSULAE0lEQBLJRkASSUhAEcmKABFJi8A&#10;RCY2AEMmPQBCJ0QAQSdLAD8oVAA+KF0APSlpADwpdgA7KoYAOSuXADgrqQA3LL8ANyzgADcs+AA3&#10;LP8ANyz/ADgs/wC1OgAAp0AAAJxEAACRRgAAh0YAAH1EAABzQAAAaDsAAF82AABVMQAATCsHAEcp&#10;DwBFKhYAQyoeAEEqJQA/KiwAPiszAD0rOQA8K0EAOyxIADosUQA5LVsAOC5mADYucwA1L4MANC+V&#10;ADMwpwAyML0AMTHeADEx9wAyMf8AMjD/ADMw/wCxPgAApEQAAJlIAACPSgAAhUoAAHtJAABwRQAA&#10;ZUAAAFs7AABSNgAASDEEAEIuDQA/LhMAPS4bADsuIgA5LykAOC8vADcvNgA2MD4ANTBGADQxTwAz&#10;MVkAMjJkADEycQAwM4EALzSTAC40pgAsNbsALDXbACw19QAtNf8ALTT/AC40/wCuQQAAokgAAJdM&#10;AACNTgAAg04AAHlNAABuSgAAYkUAAFhAAABOPAAARTcAAD0zCwA5MxEANzMYADYzHwA0MyYAMzMt&#10;ADI0NAAxNDwAMDVEAC81TAAuNlYALTZiACw3bwArN38AKjiRACg4pAAnObkAJjnYACc59AAoOf8A&#10;KDj/ACk4/wCrRQAAn0sAAJRPAACLUgAAgVMAAHdSAABsTwAAX0kAAFZGAABMQgAAQj0AADg4CAA0&#10;OA8AMjgVADE4HQAvOCQALjgrAC05MgAsOTkAKzpBACo6SgApO1QAKDtfACc8bQAlPH0AJD2PACM9&#10;ogAiPbcAIT7UACE+8wAiPf8AIz3/ACM8/wCoSQAAnU8AAJJTAACJVgAAf1cAAHVWAABqUwAAXU8A&#10;AFNMAABKSAAAQEQAADZABQAvPQ0ALT0TACs9GgAqPiEAKT4oACg+LwAnPjcAJj8/ACQ/SAAjQFIA&#10;IkBdACFBagAgQXoAHkGNAB1CoAAcQrUAG0LRABtC8QAcQv8AHUH/AB5B/wClTQAAmlMAAJBYAACG&#10;WwAAfVwAAHJbAABnWAAAW1QAAFFSAABITgAAPUoAADNHAAAqQwsAJkMQACVDFgAkQx4AI0QlACJE&#10;LAAhRDQAIEU8AB5FRQAdRU8AHEZaABtGaAAZRngAGEeKABdHngAWR7MAFEjOABVH7wAWR/8AF0b/&#10;ABdG/wCiUgAAl1gAAI1dAACEYAAAemEAAHBgAABlXgAAWVoAAE9YAABEVAAAOVEAAC9OAAAmSwYA&#10;IEoOAB5KEwAdShoAHEohABtLKAAaSzAAGUs4ABdLQgAWTEwAFUxXABRMZQATTXUAEk2IABFNnAAQ&#10;TbEADk7MAA9N7gAQTf8AEUz/ABFM/wCeVwAAlF0AAItiAACBZQAAd2YAAG1mAABjZAAAVmEAAEpe&#10;AAA/WwAANVgAACtWAAAiVAEAGlIKABZSEAAVUhYAFFIdABNSJAASUiwAEVI0ABFSPgAQU0gAD1NU&#10;AA5TYgANVHIADFSEAAtUmAAJVK0ACFTFAAlU5wAKU/sAC1L/AAtS/wCbXQAAkWQAAIhoAAB+awAA&#10;dGwAAGtsAABfagAAUmcAAEVkAAA6YgAAMGAAACZeAAAdXQAAFVsFABBaDAAOWhEADloYAA1bIAAM&#10;WycAC1swAApbOgAJW0UAB1tRAAZbXgAEW20AA1uAAAFblAAAW6gAAFvAAABa4gAAWvYAAVr/AAJZ&#10;/wCXZAAAjmsAAIRuAAB7cAAAcnIAAGdxAABZcAAATG4AAEBsAAA1awAAKmkAACFnAAAYZgAAEWYB&#10;AAxlCgAHZQ8ABGUUAANkGwACZCMAAGQsAABkNQAAZEAAAGRMAABkWgAAZGkAAGR7AABkjwAAY6QA&#10;AGO7AABi3QAAYvQAAGL/AABh/wCTbAAAiXEAAIB1AAB4dwAAbXgAAGB3AABSdgAARnUAADl0AAAu&#10;dAAAI3IAABpxAAAScQAADXEAAAZxCAAAcA0AAHASAABwFwAAbx8AAG8mAABvMAAAbzsAAG9HAABv&#10;VAAAb2QAAG91AABuigAAbaAAAG22AABs1gAAa/IAAGv/AABr/wCOcwAAhXgAAH17AABzfQAAZX4A&#10;AFh+AABLfgAAPn4AADJ+AAAmfQAAHHwAABN8AAANfAAABn0AAAB9BQAAfAsAAHwPAAB8EwAAfBkA&#10;AHwhAAB8KQAAfDQAAHtAAAB7TgAAe14AAHtvAAB6hAAAepoAAHmxAAB4zgAAd+8AAHb+AAB2/wCJ&#10;egAAgX8AAHiCAABrgwAAXYUAAE+GAABChwAANYgAACmHAAAdhwAAFIcAAA2IAAAGiQAAAIoAAACK&#10;AAAAiQYAAIkMAACJDwAAiRMAAIkaAACKIgAAiiwAAIo4AACKRgAAiVYAAIloAACJfAAAiJQAAIer&#10;AACGxgAAheoAAIX7AACE/wCFggAAfYYAAG+IAABhiwAAU40AAEWPAAA4kQAAK5EAAB+SAAAUkgAA&#10;DZMAAASUAAAAlgAAAJcAAACYAAAAlwAAAJcFAACXCwAAmA4AAJgTAACZGgAAmSIAAJouAACaPQAA&#10;mU0AAJleAACZcwAAmIsAAJijAACXvAAAluIAAJb3AACV/wCAiQAAcowAAGSPAABWkwAASJYAADqZ&#10;AAAsmgAAH5sAABScAAAMngAAA58AAAChAAAAowAAAKUAAAClAAAApQAAAKUAAACmAgAApwgAAKcN&#10;AACoEQAAqRkAAKsjAACrMQAAq0EAAKxTAACsZwAAq4AAAKqaAACqswAAqtAAAKnvAACp+wB1jwAA&#10;Z5QAAFmYAABKnAAAPJ8AAC2iAAAgowAAE6UAAAunAAABqQAAAKsAAACuAAAAsQAAALIAAACyAAAA&#10;swAAALQAAAC1AAAAtgAAALgEAAC5CwAAuxAAAL0YAAC/JAAAvzUAAMBHAADAWwAAwHIAAMCNAADB&#10;pgAAwMEAAL/jAAC+8wBqlwAAW5wAAE2hAAA+pQAAL6kAACGrAAATrQAAC7AAAACzAAAAtQAAALgA&#10;AAC8AAAAvwAAAMEAAADBAAAAwwAAAMQAAADGAAAAxwAAAMkAAADLAAAAzggAANEPAADVGAAA2CcA&#10;ANk5AADaTQAA22QAANt+AADcmQAA3LAAANzJAADc4wBdnwAAT6UAAECqAAAyrwAAIrIAABS1AAAK&#10;uAAAALsAAAC/AAAAwwAAAMYAAADLAAAAzgAAANEAAADRAAAA1AAAANYAAADZAAAA2wAAAN4AAADg&#10;AAAA5AAAAOcGAADrDgAA7xkAAPAqAADyPwAA81UAAPRtAAD0iAAA9KEAAPS2AAD0xwD/AAkA/wAG&#10;AP8ABwD/AAwA/wARAP8AHAD/ACgA/wA0AP8AQQD/AEwA/wBVAP8AXQD/AGUA/wBsAP8AcgD+AHgA&#10;/AB+APsAhAD6AIsA+QCSAPcAmQD2AKIA9ACsAPMAuQDxAMsA8ADoAO4A+wDtAP8A7AD/AOEA/wDS&#10;AP8AyQD/AMQA/wD/AAEA/wAAAP8AAAD/AAQA/wAOAP8AFwD/ACMA/wAvAP8AOwD9AEYA+gBQAPcA&#10;WAD0AF8A8gBmAPAAbADvAHIA7QB4AOwAfgDqAIUA6QCMAOcAkwDlAJwA4wCmAOEAsQDfAMEA3QDd&#10;ANsA9ADZAP8A1gD/AM8A/wDEAP8AvQD/ALkA/wD/AAAA/wAAAP8AAAD/AAAA/wALAPwAEwD3AB4A&#10;9AAqAPIANQDuAEAA6QBKAOYAUgDjAFkA4ABgAN4AZgDcAGwA2gByANcAeADUAH4A0gCFANAAjQDO&#10;AJUAzACfAMkAqgDHALgAxQDNAMMA6wDAAP4AvwD/AL4A/wC2AP8AsAD/AK0A/wD/AAAA/wAAAP8A&#10;AAD5AAAA8gAGAOsADwDmABkA4QAkAN4ALwDaADkA0wBDAM8ATADMAFMAyQBaAMcAYADFAGYAwwBr&#10;AMEAcQC/AHcAvQB+ALsAhgC5AI4AtwCYALUAowCzALAAsQDCAK4A4ACsAPcAqwD/AKoA/wCoAP8A&#10;owD/AKAA/wD/AAAA/wAAAPUAAADrAAAA4QAAANYADADPABMAygAeAMYAKQDCADMAvwA9ALsARQC4&#10;AE0AtgBUALMAWgCxAF8AsABlAK4AagCsAHAAqwB3AKkAfwCnAIcApQCRAKMAnACgAKkAngC4AJwA&#10;zgCaAO4AmQD/AJcA/wCWAP8AlgD/AJMA/wD9AAAA8QAAAOUAAADZAAAAzQAAAMQABgC9AA8AtwAY&#10;ALMAIgCwACwArQA2AKkAPgCnAEYApABNAKIAUwCgAFkAnwBeAJ0AZACbAGoAmgBwAJgAdwCWAIAA&#10;lACKAJEAlQCPAKIAjQCwAIsAwwCJAOMAiAD5AIYA/wCGAP8AhgD/AIYA/wDzAAAA4wAAANEAAADF&#10;AAAAvQAAALYAAACuAAsAqAASAKQAHACgACYAnAAvAJoANwCXAD8AlQBGAJIATACRAFIAjwBYAI0A&#10;XQCLAGMAigBqAIgAcQCGAHkAhACDAIIAjwB/AJsAfgCpAHwAuwB6ANUAeADyAHgA/wB3AP8AdwD/&#10;AHcA/wDnBwAA0QwAAMMNAAC4DAAArggAAKgAAACiAAUAmwAOAJYAFQCSAB8AjgAoAIsAMQCIADkA&#10;hgBAAIQARgCCAEwAgABSAH8AVwB9AF0AewBjAHoAawB4AHMAdgB9AHQAiABxAJUAcACkAG4AtABs&#10;AMoAawDqAGoA/ABqAP8AagD/AGoA/wDaEAAAxhQAALgWAACtFQAApBIAAJwOAACWBwAAkAAJAIoA&#10;EACFABgAgQAhAH4AKgB7ADIAeQA5AHcAQAB1AEYAcwBMAHIAUQBwAFcAbgBeAG0AZQBrAG4AaQB3&#10;AGcAgwBlAJEAYwCfAGIArwBgAMQAXwDkAF8B+ABeAv8AXgL/AF4C/wDOGAAAvR0AALAgAAClHwAA&#10;mxwAAJMXAACLEQAAhAwAAH4ECwB5ABIAdQAbAHIAIwBvACsAbQEzAGsBOgBpAkAAZwNGAGYDTABk&#10;BFIAYwRZAGEEYABfBWkAXgVzAFwGfwBaBo0AWQecAFcIrQBWCMEAVQnhAFQL9gBUC/8AVAv/AFQL&#10;/wDGHwAAtiUAAKkoAACeKAAAlCUAAIshAACDGwAAexQAAHQOAwBuCQ0AaQgUAGYJHQBkCiUAYgot&#10;AGALNABeCzoAXQtAAFsMRwBaDE0AWAxUAFcNXABVDWQAVA1vAFINewBQDooATw6aAE4OrABMD8IA&#10;TBDjAEsQ+QBLEP8ASxH/AEsQ/wC/JgAAsCsAAKQvAACZLwAAjy0AAIYpAAB9JAAAdB4AAGwXAABl&#10;EQcAXw4QAFwPFwBaEB8AWBAnAFYQLgBUEDUAUxA7AFIRQgBQEUgATxFQAE4RVwBMEmAASxJrAEkS&#10;eABIE4cARhOXAEUUqQBEFL4AQxXfAEMW+ABDFv8AQxb/AEMW/wC6KwAAqzEAAKA0AACVNQAAizQA&#10;AIExAAB4KwAAbyYAAGYgAABeGQEAVxQNAFQUEwBRFBsATxUjAE4VKgBMFTEASxY3AEkWPgBIFkQA&#10;RxdMAEUXVABEF10AQxhnAEEYdABAGYMAPxqUAD0apgA8G7sAOxvbADsc9gA8HP8APBz/ADwc/wC1&#10;MAAAqDYAAJw5AACROwAAhzoAAH43AABzMgAAai0AAGEnAABZIQAAURsJAEwZEABKGhcASBofAEYa&#10;JgBFGy0AQxszAEIbOgBBHEEAQBxIAD4cUAA9HVkAPB5kADsecQA5H4AAOB+SADcgpAA2ILgANSHW&#10;ADUh9AA1Iv8ANSH/ADYh/wCyNAAApDoAAJk+AACPPwAAhT8AAHs8AABwOAAAZzIAAF0tAABUKAAA&#10;TCIFAEYfDgBDHxQAQR8bAD8fIgA+ICkAPSAwADsgNgA6IT0AOSFFADgiTQA3IlcANiNiADQjbgAz&#10;JH4AMiSPADElogAvJbYALybSAC8m8gAvJv8AMCb/ADAm/wCvOAAAoj4AAJZCAACMQwAAgkMAAHhB&#10;AABuPQAAYzgAAFozAABRLgAASCgBAEAkDAA9IxEAOyQYADkkHwA4JCYANiQsADUlMwA0JToAMyZC&#10;ADImSgAxJ1QAMCdfAC8obAAuKHsALCmNACsqoAAqKrQAKSrPACkr8AAqK/8AKir/ACsq/wCsPAAA&#10;n0IAAJRGAACKRwAAgEcAAHZFAABsQgAAYT0AAFc4AABOMwAARC4AADwpCQA3KBAANSgVADMoHAAy&#10;KCMAMCgpAC8pMAAvKjcALio/AC0rSAAsK1IAKyxdACosagAoLXkAJy2LACYungAlLrMAJC/NACQv&#10;7gAlL/8AJS//ACYu/wCpPwAAnUUAAJJJAACISwAAfkwAAHRKAABqRwAAXkIAAFQ9AABLOQAAQTQA&#10;ADgvBgAyLQ0AMC0TAC4tGQAtLSAAKy0nACouLgApLjUAKS89ACgvRgAnME8AJTBbACQxaAAjMXcA&#10;IjKJACEynQAfM7EAHjPLAB4z7QAfM/8AIDP/ACEy/wCmQwAAmkkAAJBNAACGTwAAfFAAAHNPAABo&#10;TAAAXEYAAFJDAABJPwAAPzsAADY2AgAuMgwAKzIRACkyFwAoMh4AJjIkACUzKwAkMzIAIzQ6ACI0&#10;QwAhNU0AIDVYAB82ZQAeNnUAHDeHABs3mwAaN68AGTjIABk46wAaOP8AGzf/ABs3/wCjRwAAmE0A&#10;AI5RAACEUwAAe1QAAHFTAABmUAAAWkwAAFBJAABHRQAAPUEAADM9AAAqOQkAJTcOACM3FAAiOBsA&#10;ITgiACA4KAAfODAAHjk4AB05QQAcOksAGjpWABk7YwAYO3IAFjuFABU8mQAUPK0AEz3GABM96QAU&#10;PP0AFTz/ABY7/wCgSwAAlVEAAItVAACCWAAAeVkAAG5YAABkVgAAWFEAAE5PAABFSwAAOkcAADBD&#10;AAAnQAUAID4NAB0+EQAcPhcAGz4eABo+JQAZPi0AGD81ABY/PgAVP0gAFEBTABNAYAASQXAAEUGC&#10;ABBBlwAPQawADkLEAA5C5wAPQfwAEEH/ABBA/wCdUAAAk1YAAIlaAACAXQAAdl4AAGxdAABiWwAA&#10;VlcAAExVAABBUQAANk4AACxLAAAjSAAAG0UJABdEDwAVRBQAFEUbABNFIgASRSkAEUUxABFFOwAQ&#10;RkUAD0ZQAA5HXgANR20ADEd/AAtHkwAJR6cACEe+AAhH4AAJR/YACkb/AAtG/wCaVQAAkFsAAIdg&#10;AAB9YgAAc2MAAGpiAABgYQAAU14AAEdaAAA8VwAAMlUAAChSAAAfUAAAF04EABFMDAAPTBEADkwX&#10;AA5MHgANTSUADE0uAAtNNwAKTUIACU1NAAdOWgAGTmkABE57AAJOjwABTqQAAE26AABN2wABTfIA&#10;AU3/AAJM/wCWWwAAjWIAAIRmAAB6aAAAcWkAAGhpAABcZwAAT2QAAEJhAAA3XwAALVwAACNaAAAa&#10;WAAAElcBAA1WCQAJVQ4AB1UTAAZVGgAEVSIAA1UqAAJVNAAAVT4AAFVKAABWVwAAVmUAAFV3AABV&#10;iwAAVaAAAFW2AABU1AAAVPEAAFP9AABT/wCTYgAAimgAAIBsAAB3bgAAb28AAGNuAABWbAAASWoA&#10;AD1oAAAyZgAAJ2UAAB1jAAAVYgAADmEAAAlgCAADYA0AAF8RAABfFwAAXx4AAF8mAABfLwAAXzoA&#10;AF9FAABfUwAAX2EAAF5yAABehwAAXZwAAF2yAABczwAAXO8AAFv9AABb/wCQagAAhm8AAH1yAAB1&#10;dAAAanUAAF10AABPcwAAQnIAADZwAAArbwAAIG4AABdtAAAQbAAACmwAAAJrBgAAawsAAGoPAABq&#10;FAAAahoAAGohAABpKgAAaTQAAGlAAABpTgAAaVwAAGltAABoggAAaJgAAGeuAABmygAAZe0AAGX8&#10;AABk/wCLcQAAgnYAAHp5AABwewAAYnsAAFV7AABIegAAO3oAAC96AAAjeQAAGXgAABF3AAAKdwAA&#10;A3cAAAB3AgAAdwgAAHYNAAB2EAAAdhUAAHYbAAB2IwAAdi4AAHU6AAB1RwAAdVYAAHVoAAB0fAAA&#10;dJIAAHOqAAByxAAAcekAAHD7AABw/wCGeQAAf30AAHZ/AABogQAAWoIAAEyCAAA/gwAAMoQAACWD&#10;AAAagwAAEYMAAAqDAAACgwAAAIQAAACFAAAAhAMAAIMIAACDDQAAgxAAAIMVAACEHAAAhCYAAIQy&#10;AACEPwAAg08AAINgAACCdQAAgowAAIGkAACAvQAAf+MAAH75AAB+/wCCgAAAeoQAAGyGAABeiAAA&#10;UIoAAEKLAAA1jQAAJ40AABuNAAARjgAACo4AAACPAAAAkQAAAJIAAACSAAAAkgAAAJIBAACSBwAA&#10;kgwAAJIQAACTFQAAkx0AAJQoAACUNgAAlEUAAJNXAACTawAAk4IAAJKcAACRtgAAkNgAAI/zAACP&#10;/wB+hwAAcIoAAGGNAABTkAAARZMAADeVAAAplgAAHJcAABGYAAAJmQAAAJsAAACcAAAAngAAAKAA&#10;AACgAAAAoAAAAKAAAAChAAAAoQQAAKIJAACjDgAApBQAAKUdAACmKgAApjoAAKZMAAClYAAApXgA&#10;AKWSAACkrAAApMkAAKPrAACi+gBzjgAAZJEAAFaVAABHmQAAOZwAACqeAAAdoAAAEaEAAAijAAAA&#10;pQAAAKcAAACpAAAArAAAAK4AAACuAAAArgAAAK8AAACwAAAAsQAAALIAAACzBgAAtQ0AALcTAAC5&#10;HgAAuS4AALpAAAC6VAAAu2oAALqFAAC5oQAAubsAALreAAC58gBnlQAAWJkAAEqeAAA7ogAALKYA&#10;AB2oAAARqgAAB6wAAACvAAAAsQAAALQAAAC4AAAAuwAAALwAAAC8AAAAvgAAAL8AAADAAAAAwgAA&#10;AMQAAADGAAAAyAMAAMsLAADPEgAA0SAAANEyAADSRgAA010AANR2AADUkgAA1asAANXEAADU4gBb&#10;nQAATKIAAD2nAAAvrAAAH68AABGxAAAHtQAAALgAAAC7AAAAvgAAAMIAAADHAAAAygAAAMwAAADM&#10;AAAAzgAAANAAAADSAAAA1QAAANgAAADbAAAA3wAAAOIAAADmCwAA6xMAAOwkAADtOAAA7k4AAO9n&#10;AADwggAA8JwAAPCyAADxxQD/AAMA/wABAP8ABAD/AAkA/wAPAP8AGAD/ACQA/wAwAP8APAD/AEcA&#10;/wBRAP8AWQD/AGAA/QBnAPwAbQD6AHMA+QB5APgAfwD2AIUA9QCMAPMAlADyAJ0A8ACnAO4AswDs&#10;AMQA6wDhAOoA+ADpAP8A5wD/ANkA/wDLAP8AwgD/AL0A/wD/AAAA/wAAAP8AAAD/AAAA/wAMAP8A&#10;FAD/ACAA/wArAP4ANwD6AEIA9gBLAPIAUwDwAFsA7gBhAOwAZwDqAG0A6ABzAOcAeQDlAH8A4wCG&#10;AOEAjgDfAJYA3QCgANsArADYALsA1ADRANMA8ADQAP8AzgD/AMgA/wC9AP8AtgD/ALIA/wD/AAAA&#10;/wAAAP8AAAD/AAAA/QAIAPcAEADzABoA7wAmAO0AMQDoADsA4wBFAOAATQDcAFUA2QBbANYAYQDT&#10;AGcA0QBsAM8AcgDNAHgAywB/AMkAhwDHAJAAxQCaAMMApQDAALIAvgDFALwA5QC6APsAuAD/ALcA&#10;/wCwAP8AqQD/AKUA/wD/AAAA/wAAAP4AAAD1AAAA7AADAOUADQDfABUA2gAgANQAKgDQADUAywA+&#10;AMgARwDFAE4AwgBVAMAAWwC+AGEAvABmALoAbAC4AHIAtgB4ALUAgACzAIgAsQCSAK4AngCsAKoA&#10;qQC7AKgA1QCmAPMApAD/AKMA/wChAP8AmwD/AJgA/wD/AAAA+wAAAPAAAADlAAAA2AAAAM4ACQDH&#10;ABEAwgAaAL4AJAC7AC4AtwA4ALQAQACxAEgArgBOAKwAVACqAFoAqQBfAKcAZQClAGsApABxAKIA&#10;eACgAIEAngCLAJwAlgCZAKMAlwCyAJYAxwCTAOgAkgD+AJEA/wCQAP8AjQD/AIsA/wD5AAAA6wAA&#10;AN0AAADPAAAAxgAAALwABAC1AA0AsAAVAKwAHgCoACgApQAxAKIAOQCfAEEAnQBIAJsATgCZAFMA&#10;lwBZAJYAXgCUAGQAkgBqAJAAcQCOAHoAjACDAIoAjwCIAJwAhgCqAIQAvACCANwAgQD2AIAA/wB/&#10;AP8AfwD/AH4A/wDsAAAA2gAAAMkAAAC+AAAAtgAAAK4AAACnAAkAoQAQAJwAGACYACIAlQAqAJIA&#10;MgCQADoAjQBBAIsARwCJAE0AhwBSAIYAWACEAF0AggBkAIEAawB/AHMAfQB9AHsAiAB4AJUAdgCj&#10;AHUAtABzAMwAcQDtAHAA/wBwAP8AcAD/AHAA/wDfBQAAygoAALwLAACxCQAAqAQAAKEAAACbAAMA&#10;lAAMAI8AEwCKABsAhwAkAIQALACBADMAfwA6AH0AQQB7AEcAeQBMAHcAUgB2AFcAdABdAHIAZABw&#10;AG0AbwB2AGwAggBqAI8AaQCdAGcArgBlAMMAZADkAGMA+gBjAP8AYgD/AGMA/wDQDgAAvxIAALIT&#10;AACnEgAAnRAAAJULAACPAwAAiQAHAIIADgB+ABUAegAeAHYAJQB0AC0AcQA0AG8AOgBuAEAAbABG&#10;AGoATABpAFIAZwBYAGYAXwBkAGcAYgBxAGAAfABeAIkAXACYAFsAqQBZALwAWADcAFgA9ABYAP8A&#10;VwD/AFcA/wDGFgAAthoAAKodAACfHAAAlRkAAI0UAACFDwAAfgkAAHcBCgByABAAbgAXAGoAHwBo&#10;ACcAZQAuAGQANABiADsAYABAAF8ARgBdAEwAXABTAFoAWgBYAGIAVwBsAFUAdwBTAIUAUgCUAFAB&#10;pQBPAbgATgLSAE0E8ABNBf8ATQX/AE0F/wC/HQAAsCIAAKMlAACZJQAAjyIAAIUdAAB9GAAAdRIA&#10;AG4NAgBnBgwAYwMRAF8CGQBdAyEAWwQoAFkELwBXBTUAVgU7AFQGQQBTBkcAUQZOAFAHVQBOB14A&#10;TQhnAEsIcwBJCYEASAmSAEcKowBFCrYARAvQAEQM7wBDDf8AQw3/AEQN/wC5JAAAqikAAJ4sAACU&#10;LAAAiioAAIAmAAB3IQAAbhsAAGYUAABfDwUAWQsNAFUKEwBTCxsAUQsiAE8MKQBNDC8ATAw2AEsN&#10;PABJDUIASA1JAEYNUQBFDloARA5kAEIOcABADn8APw+QAD4QogA8ELYAOxDRADsR8QA7Ef8AOxH/&#10;ADwR/wC0KQAApi8AAJoyAACQMgAAhjEAAHwtAAByKAAAaSMAAGEdAABZFgAAUREIAEwPEABKEBYA&#10;SBAdAEYQJABFECsAQxExAEIRNwBBET4AQBFFAD4STQA9ElYAPBJhADoTbQA5E3wANxSNADYUnwA1&#10;FbMANBXNADMW7gA0Fv8ANBb/ADQW/wCvLgAAojQAAJc3AACMOAAAgjYAAHg0AABuLgAAZSoAAFwk&#10;AABUHgAATBgEAEYUDQBCFBIAQBQZAD8UIAA9FScAPBUtADsVNAA5FjoAOBZCADcWSgA2F1MANRde&#10;ADMYagAyGXkAMBmKAC8anQAuGrEALRvKAC0b7AAtHP8ALhv/AC4b/wCsMgAAnzgAAJQ7AACKPAAA&#10;gDwAAHY5AABrNAAAYi8AAFkqAABQJQAARx8AAEAaCgA8GRAAOhkWADgZHQA2GiMANRopADQaMAAz&#10;GjcAMhs+ADEbRwAvHFAALh1bAC0dZwAsHnYAKh6IACkfmwAoH64AJyDHACYg6gAnIP4AKCD/ACgg&#10;/wCpNgAAnTwAAJI/AACHQQAAfUAAAHQ+AABpOgAAXzUAAFYwAABNKwAARCUAADsgBwA2Hg4AMx4T&#10;ADIeGQAwHiAALx4mAC4fLQAtHzQALCA7ACsgRAAqIU4AKSFYACciZQAmInQAJSOFACMjmQAiJK0A&#10;ISTFACEl6AAiJf0AIiT/ACMk/wCmOgAAmj8AAI9DAACFRQAAe0QAAHJDAABnPwAAXToAAFM2AABK&#10;MQAAQSwAADgmAwAxIwwALiIRACwiFgAqIh0AKSIjACgjKgAnIzEAJiQ5ACUlQQAkJUsAIyZWACIm&#10;YwAhJ3IAHyeDAB4olwAdKKsAGynDABsp5gAcKfsAHSn/AB4o/wCjPgAAmEMAAI1HAACDSQAAekkA&#10;AHBHAABmRAAAWj8AAFE7AABHNwAAPjIAADUtAAAsKAkAKCcPACcnFAAlJxoAJCchACMoJwAiKC4A&#10;ISk2ACApPwAfKkkAHipUAB0rYAAbK28AGiyBABkslQAXLakAFi3BABYt5AAXLfoAGC3/ABkt/wCh&#10;QQAAlUcAAItLAACCTQAAeE0AAG5MAABkSQAAWEQAAE9AAABGPQAAPTgAADM0AAAqLwYAJCwNACEs&#10;EgAgLBgAHy0eAB4tJQAdLSwAHC40ABsuPAAaL0YAGC9RABcwXgAWMG0AFTF/ABMxkwASMagAETK/&#10;ABEy4gASMvkAEzH/ABMx/wCeRQAAk0sAAIlPAACAUQAAdlIAAG1QAABiTgAAVkkAAE1GAABEQwAA&#10;Oz8AADE6AAAnNgMAHzILABwyEAAbMhUAGTIbABgyIgAXMykAFjMxABU0OgAUNEQAEzRPABI1XAAR&#10;NWsAEDZ9AA82kQAONqYADTe8AA033QANNvYADjb/AA82/wCbSQAAkU8AAIdTAAB+VgAAdVYAAGpV&#10;AABgUwAAVU8AAExMAABCSQAAOEUAAC5BAAAkPQAAHDoIABY4DgAVOBIAFDgYABM5HwASOSYAETku&#10;ABA5NwAPOkEADjpMAA07WQANO2gACzt6AAo7jQAJPKIABzy4AAc81QAIPPAACTv/AAo7/wCYTgAA&#10;jlQAAIVYAAB8WwAAclsAAGhaAABeWAAAU1UAAElSAAA+TgAANEsAACpHAAAhRAAAGEIDABJACwAQ&#10;PxAADj8VAA4/HAANQCMADEArAAtANAAKQD4ACUFKAAdBVgAGQWUABEF2AANBigABQZ8AAEG0AABB&#10;0AABQe4AAUH8AAJA/wCVVAAAjFkAAINeAAB5YAAAcGAAAGZgAABdXgAAUVsAAEVXAAA6VAAAL1EA&#10;ACVPAAAcTAAAFEoAAA5ICAALRw4ACEcSAAdHGQAGRyAABUgoAANIMQACSDsAAEhHAABIUwAASGIA&#10;AEhzAABIhgAASJsAAEixAABHzAAAR+0AAEf7AABH/wCSWgAAiWAAAIBjAAB3ZQAAbmYAAGVmAABZ&#10;ZAAATGAAAEBdAAA1WwAAKlkAACBXAAAXVQAAEFMAAAtSBwAFUQ0AAVARAABQFgAAUB0AAFAlAABQ&#10;LgAAUDgAAFBDAABQUAAAUF4AAFBvAABQgwAAT5gAAE+uAABOyQAATusAAE37AABN/wCPYQAAhmYA&#10;AH1pAAB0bAAAbG0AAGFrAABTaQAARmcAADpkAAAvYwAAJGEAABpfAAASXgAADFwAAAZcBgAAWwsA&#10;AFoPAABaEwAAWhkAAFkhAABZKQAAWTMAAFk/AABZTAAAWVoAAFlrAABYfgAAWJQAAFerAABXxQAA&#10;VukAAFX7AABV/wCMaAAAgm0AAHpwAABycgAAZ3IAAFpxAABMcAAAP24AADNtAAAoawAAHWoAABRo&#10;AAANZwAAB2cAAABmAwAAZgkAAGUNAABlEQAAZBUAAGQcAABkJAAAZC4AAGQ6AABjRwAAY1UAAGNm&#10;AABjegAAYpAAAGGnAABgwQAAX+YAAF/6AABe/wCHbwAAf3QAAHh3AABueAAAYHgAAFJ3AABFdwAA&#10;OHYAACt2AAAgdAAAFnMAAA5zAAAHcgAAAHIAAAByAAAAcQUAAHEKAABxDgAAcBEAAHAXAABwHgAA&#10;cCcAAHAzAABvQAAAb1AAAG9gAABudAAAbosAAG2iAABsvAAAa+IAAGr4AABp/wCDdwAAfHsAAHN9&#10;AABlfgAAV38AAEl/AAA8fwAAL4AAACJ/AAAXfgAAD34AAAd+AAAAfwAAAH8AAAB/AAAAfgAAAH4F&#10;AAB+CgAAfg0AAH4RAAB+FwAAfiAAAH4rAAB9OQAAfUgAAH1ZAAB8bQAAfIQAAHucAAB6tgAAedoA&#10;AHj1AAB3/wCAfwAAd4IAAGmDAABbhQAATYYAAD+IAAAyiQAAJIkAABiJAAAPiQAAB4oAAACLAAAA&#10;jAAAAI0AAACNAAAAjAAAAIwAAACMAwAAjAgAAI0NAACNEQAAjRcAAI4iAACOLwAAjj8AAI1QAACN&#10;ZAAAjHsAAIyVAACLrgAAis0AAInvAACJ/wB7hQAAbYgAAF6KAABQjQAAQo8AADSRAAAmkgAAGZMA&#10;AA6UAAAGlQAAAJYAAACYAAAAmgAAAJsAAACbAAAAmwAAAJsAAACbAAAAnAAAAJ0FAACdCwAAnhAA&#10;AJ8XAACgJAAAoDQAAKBGAACgWQAAn3AAAJ+KAACepQAAnsIAAJ3oAACc+QBwjAAAYY8AAFOSAABE&#10;lgAANpkAACebAAAZnAAAD50AAAWfAAAAoQAAAKMAAAClAAAAqAAAAKkAAACpAAAAqQAAAKoAAACr&#10;AAAArAAAAK0AAACuAQAAsAkAALIPAACzGAAAtCcAALQ5AAC1TQAAtGQAALR+AACzmgAAs7QAALPV&#10;AACz8ABkkwAAVZcAAEebAAA4nwAAKaIAABqkAAAOpgAABKgAAACrAAAArQAAALAAAAC0AAAAtgAA&#10;ALgAAAC4AAAAuQAAALoAAAC8AAAAvQAAAL8AAADAAAAAwwAAAMUHAADJDwAAyhoAAMssAADMQAAA&#10;zVYAAM5vAADNiwAAzKgAAMzCAADM4gBYmwAASaAAADqlAAAsqQAAHKsAAA+uAAAEsQAAALQAAAC3&#10;AAAAugAAAL4AAADDAAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzwAAANIAAADVAAAA2QAAAN0A&#10;AADhBQAA5g8AAOceAADoMgAA6UgAAOpgAADrewAA65cAAOyuAADswgD/AAAA/wAAAP8AAAD/AAYA&#10;/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA/wBMAP4AVAD7AFsA+gBiAPgAaAD2AG4A9QB0APQAegDy&#10;AIAA8QCHAO8AjwDtAJcA6wChAOkArQDnAL0A5QDYAOQA8wDiAP8A4AD/ANAA/wDEAP8AvAD/ALYA&#10;/wD/AAAA/wAAAP8AAAD/AAAA/wAJAP8AEQD/ABwA/QAnAPkAMgD1AD0A8QBGAO0ATwDrAFYA6ABc&#10;AOYAYgDkAGgA4wBuAOEAcwDfAHkA3QCAANoAiADYAJEA1ACbANIApgDPALQAzADJAMkA6QDIAP8A&#10;xwD/AMEA/wC3AP8ArwD/AKsA/wD/AAAA/wAAAP8AAAD/AAAA+AAFAPIADgDuABcA6gAiAOYALADh&#10;ADcA3QBAANgASQDTAFAA0ABWAM4AXADMAGIAygBnAMgAbQDGAHMAxAB5AMIAgQDAAIoAvgCUALwA&#10;nwC5AKwAtgC+ALQA3QCzAPcAsQD/ALAA/wCoAP8AogD/AJ4A/wD/AAAA/wAAAPkAAADvAAAA5gAA&#10;AN8ACwDWABIA0AAcAMwAJgDIADAAxAA6AMAAQgC9AEoAuwBQALgAVgC2AFsAtQBhALMAZgCxAGwA&#10;sAByAK4AegCsAIIAqQCMAKcAmAClAKUAowC0AKAAywCfAO4AnQD/AJwA/wCZAP8AlAD/AJEA/wD/&#10;AAAA9gAAAOoAAADdAAAAzwAAAMcABgDAAA8AuwAXALcAIACzACoAsAAzAK0AOwCqAEMApwBJAKUA&#10;TwCjAFUAogBaAKAAXwCeAGUAnQBrAJsAcgCZAHsAlwCFAJQAkACSAJ0AkACsAI4AvwCMAOIAiwD6&#10;AIkA/wCJAP8AhgD/AIMA/wD0AAAA5AAAANQAAADIAAAAvwAAALUAAQCuAAsAqQASAKUAGwChACMA&#10;ngAsAJsANACYADwAlgBDAJQASQCSAE4AkABTAI4AWQCNAF4AiwBkAIkAawCHAHMAhQB9AIMAiACB&#10;AJUAfwCkAH0AtQB7AM8AeQDxAHgA/wB3AP8AdwD/AHUA/wDlAAAA0QAAAMMAAAC4AAAArwAAAKgA&#10;AACgAAYAmgAOAJUAFQCRAB4AjgAmAIsALQCIADUAhgA8AIQAQgCCAEcAgABNAH8AUgB9AFgAewBe&#10;AHkAZQB4AG0AdgB2AHMAgQBxAI4AbwCdAG0ArgBsAMQAagDnAGkA/QBoAP8AaAD/AGkA/wDVAwAA&#10;wwcAALYIAACrBgAAogAAAJsAAACUAAAAjQAKAIgAEACDABgAfwAgAHwAJwB6AC4AdwA1AHUAOwB0&#10;AEEAcgBHAHAATABvAFIAbQBYAGsAXwBpAGYAZwBwAGUAewBjAIgAYgCXAGAApwBeALsAXQDcAFwA&#10;9gBcAP8AWwD/AFsA/wDJDQAAuRAAAKwRAAChEAAAlw0AAI8IAACIAAAAggAFAHsADQB3ABIAcwAa&#10;AG8AIQBsACgAagAvAGgANQBnADsAZQBBAGMARgBiAEwAYABSAF8AWQBdAGEAWwBqAFkAdQBXAIIA&#10;VQCRAFQAogBTALUAUQDPAFAA7wBQAP8AUAD/AFAA/wC/FAAAsBgAAKQaAACZGQAAjxYAAIcRAAB/&#10;DQAAdwYAAHEACABrAA4AZwAUAGQAGwBhACIAXgApAF0ALwBbADUAWQA7AFgAQQBWAEYAVQBNAFMA&#10;VABSAFwAUABlAE4AcABMAH0ASwCNAEkAngBIALAARwDHAEYA6QBGAPsARgD/AEUA/wC4GwAAqiAA&#10;AJ4iAACTIgAAiR8AAIAaAAB3FQAAbxAAAGgLAABhBAoAXQAQAFkAFgBWAB0AVAAjAFIAKgBQADAA&#10;TwA1AE4AOwBMAEEASwBIAEkATwBHAVcARgFhAEQCbABDAnkAQQOJAEADmgA+BK0APQTEADwF5QA8&#10;B/gAPAf/ADwH/wCyIgAApScAAJkpAACOKQAAhCcAAHsjAABxHgAAaRgAAGESAABaDQMAUwgMAE8F&#10;EQBMBRcASgYeAEgGJABHBioARQcwAEQHNgBDCD0AQQhDAEAISwA+CVMAPQldADsKaAA6CnYAOAuH&#10;ADcLmQA1C6wANAzCADMM5AAzDfkAMw3/ADQN/wCtJwAAoCwAAJUvAACLLwAAgC4AAHcqAABtJQAA&#10;ZCAAAFwaAABUFAAATA8GAEYMDQBDDBIAQQwYAD8MHwA+DCUAPA0rADsNMgA6DTgAOA0/ADcORwA2&#10;DlAANA5aADMOZgAxD3QAMA+FAC4QmAAtEKsALBDDACsR5QAsEfoALBH/AC0R/wCqLAAAnTEAAJI0&#10;AACHNQAAfTQAAHQxAABqKwAAYCcAAFghAABPGwAARxYAAEARCQA7EA8AORAUADcQGwA2ECEANBAn&#10;ADMRLQAyETQAMRE7ADARQwAuEk0ALRJXACwSYwAqE3EAKROCACcUlQAmFKkAJRXAACQV4wAlFvoA&#10;Jhb/ACYV/wCmMQAAmjYAAI85AACFOgAAezkAAHE2AABnMQAAXS0AAFQoAABMIgAAQx0AADsXBQA1&#10;FA0AMhMRADEUFwAvFB0ALhQkACwUKgArFTEAKhU4ACkWQAAoFkoAJxdUACYXYAAkGG8AIxiAACEZ&#10;kwAgGacAHxm+AB4a4AAfGvgAIBr/ACAa/wCjNAAAmDoAAI09AACDPgAAeT0AAG87AABlNwAAWzIA&#10;AFItAABJKAAAQCMAADgeAQAwGQoALBgPACoYFAApGBoAJxggACYZJwAlGS0AJBo1ACMaPgAiG0cA&#10;IRtSACAcXgAfHWwAHR1+ABwdkQAaHqUAGR68ABgf3QAZH/YAGh//ABse/wChOAAAlT0AAItBAACB&#10;QgAAd0IAAG1AAABjPAAAWTcAAE8zAABGLgAAPSkAADUkAAAtIAcAJx0NACUdEgAjHRcAIR0dACEd&#10;JAAgHisAHx4yAB4fOwAdH0UAHCBPABohXAAZIWoAGCJ7ABYijwAVIqMAFCO6ABMj2gAUI/UAFSP/&#10;ABYj/wCePAAAk0EAAIlEAAB/RgAAdUYAAGxEAABiQQAAVzwAAE04AABENAAAPDAAADMrAAAqJgMA&#10;IyILACAhEAAeIRUAHCIbABsiIQAaIigAGiMwABkjOAAYJEIAFiVNABUlWQAUJmgAEyZ5ABImjQAR&#10;J6IAECe4AA4n1gAQKPQAESf/ABEn/wCcQAAAkUUAAIdIAAB9SgAAdEoAAGpJAABgRgAAVUEAAEw+&#10;AABDOgAAOjYAADEyAAAoLQAAICkJABsnDgAZJxIAGCcYABYnHwAVKCUAFCgtABMoNgASKUAAEilL&#10;ABEqVwAQKmYADit3AA4riwANLJ8ADCy1AAsszwAMLO8ADSz/AA0r/wCZRAAAj0kAAIVMAAB8TgAA&#10;c08AAGlOAABeSwAAU0cAAEpEAABCQAAAOT0AAC84AAAlNAAAHTAFABYtDAAULBAAEy0VABItHAAR&#10;LSMAEC0qAA8uMwAOLj0ADS9IAA0vVQAMMGMACjB0AAkwiAAIMZwABjGxAAYxywAGMesABzD8AAgw&#10;/wCXSAAAjU0AAINRAAB6UwAAcVQAAGdSAABdUAAAUkwAAElKAABARgAANUIAACs+AAAiOgAAGjcB&#10;ABI0CQAPMw4ADjMTAA0zGQANMyAADDQoAAs0MQAKNTsACDVGAAc1UgAFNmAABDZxAAI2hAAANpkA&#10;ADavAAA2yAAANugAADb5AAE1/wCUTQAAilIAAIFWAAB4WAAAb1kAAGVYAABbVQAAUVIAAEdPAAA8&#10;TAAAMUgAACdEAAAeQQAAFj8AABA8BwALOg0ACToRAAg7FwAGOx4ABTsmAAQ7LgACOzgAATxDAAA8&#10;TwAAPF4AADxuAAA8gQAAPJcAADysAAA7xQAAO+cAADv4AAA7/wCRUgAAiFgAAH9cAAB2XQAAbV4A&#10;AGNdAABaXAAATlgAAEJUAAA3UQAALU4AACNLAAAaSQAAEkYAAA1EBgAHQwwAA0MQAABDFQAAQxsA&#10;AEMjAABDKwAAQzUAAENAAABDTQAAQ1sAAENrAABDfgAAQ5QAAEKqAABCwwAAQeYAAEH5AABB/wCO&#10;WAAAhl4AAH1hAABzYwAAa2QAAGJjAABXYQAASV0AAD1aAAAyWAAAJ1UAAB5TAAAVUQAADk8AAAlN&#10;BQACTQsAAEwOAABMEwAASxgAAEsfAABLKAAASzIAAEs9AABLSQAAS1cAAEtnAABKewAASpAAAEmn&#10;AABJwAAASOQAAEj4AABH/wCLXwAAg2QAAHpnAABxaQAAaWoAAF5pAABQZgAAQ2QAADdhAAAsXwAA&#10;IV0AABhbAAAQWQAAClgAAANXAwAAVwkAAFYNAABVEAAAVRUAAFQbAABUIwAAVC0AAFQ5AABURQAA&#10;VFMAAFRkAABTdwAAU40AAFKkAABRvQAAUOIAAFD4AABP/wCIZwAAf2sAAHduAABvcAAAZXAAAFdu&#10;AABKbAAAPWsAADBpAAAlaAAAGmYAABFkAAALYwAABGIAAABiAQAAYQYAAGALAABgDgAAXxIAAF8X&#10;AABfHgAAXigAAF4zAABeQAAAXk8AAF5fAABdcgAAXYgAAFygAABbuQAAWt8AAFn3AABY/wCEbgAA&#10;fHIAAHV1AABrdgAAXXUAAE90AABCcwAANXMAAChyAAAdcAAAE28AAAxuAAAEbgAAAG4AAABuAAAA&#10;bAIAAGwHAABrCwAAaw4AAGsSAABqGQAAaiIAAGotAABqOgAAaUkAAGlaAABpbAAAaIMAAGebAABm&#10;tQAAZdgAAGT1AABk/wCAdQAAenkAAHB7AABiewAAVHwAAEZ8AAA5fAAALHwAAB97AAAUegAADXoA&#10;AAR6AAAAegAAAHoAAAB6AAAAeQAAAHkBAAB4BgAAeAsAAHgOAAB4EwAAeBoAAHglAAB4MgAAd0EA&#10;AHdSAAB3ZQAAdnwAAHWVAAB0rwAAc84AAHLxAABx/wB+fQAAdYAAAGeBAABYggAASoMAADyEAAAu&#10;hQAAIYUAABWFAAANhQAAA4UAAACGAAAAhwAAAIgAAACIAAAAhwAAAIcAAACHAAAAhwQAAIcJAACH&#10;DgAAiBMAAIgcAACIKQAAiDgAAIdKAACHXQAAhnMAAIaNAACFpwAAhMUAAIPsAACC/gB4hAAAaoYA&#10;AFyIAABNigAAP4wAADGOAAAjjwAAFo8AAA2QAAACkQAAAJIAAACTAAAAlQAAAJYAAACWAAAAlgAA&#10;AJYAAACWAAAAlwAAAJcAAACXBwAAmA0AAJkTAACaHwAAmi0AAJo/AACaUgAAmmgAAJmDAACZnwAA&#10;mLoAAJfiAACW+ABtigAAX40AAFCQAABBkwAAM5YAACSXAAAWmAAADZkAAAGbAAAAnQAAAJ8AAACh&#10;AAAApAAAAKUAAACkAAAApQAAAKUAAACmAAAApwAAAKgAAACpAAAAqgQAAKwMAACuEwAAriEAAK4z&#10;AACuRwAArl0AAK52AACukwAArq4AAK3NAACs7wBhkQAAU5UAAESYAAA1nAAAJp8AABehAAANowAA&#10;AKUAAACnAAAAqgAAAKwAAACwAAAAsgAAALQAAACzAAAAtAAAALUAAAC3AAAAuAAAALkAAAC7AAAA&#10;vQAAAL8BAADDCwAAxRUAAMUlAADGOQAAx08AAMdoAADGhQAAxqIAAMa8AADG3gBVmQAAR50AADii&#10;AAAppgAAGagAAA2rAAAArQAAALEAAAC0AAAAtwAAALoAAAC/AAAAwQAAAMQAAADDAAAAxQAAAMYA&#10;AADIAAAAygAAAM0AAADPAAAA0gAAANYAAADbAAAA4AwAAOEYAADjKwAA5EEAAOVaAADmdAAA5pEA&#10;AOWsAADlxAD/AAAA/wAAAP8AAAD/AAEA/wAKAP8AEgD/AB0A/wAoAP8ANAD/AD4A/QBIAPoAUAD3&#10;AFcA9QBdAPQAYwDyAGkA8ABvAO8AdADtAHsA6wCBAOkAiQDoAJIA5gCcAOQAqADiALcA3wDNANwA&#10;7gDZAP8A2QD/AMoA/wC+AP8AtQD/ALAA/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADwD8ABgA+AAj&#10;APQALgDwADgA6wBCAOgASgDlAFEA4gBYAOAAXQDeAGMA3ABoANkAbgDWAHQA1AB7ANEAggDPAIsA&#10;zQCVAMoAoQDIAK8AxQDBAMIA4wDAAPsAwAD/ALsA/wCwAP8AqAD/AKQA/wD/AAAA/wAAAP8AAAD7&#10;AAAA8wABAO0ADADoABMA4wAeAOAAKADaADIA0wA8AM8ARADMAEsAyQBRAMYAVwDEAF0AwgBiAMEA&#10;ZwC/AG0AvQB0ALsAewC5AIQAtwCOALQAmQCyAKcArwC3AK0A0ACrAPIAqgD/AKkA/wChAP8AmwD/&#10;AJcA/wD/AAAA/wAAAPQAAADpAAAA4AAAANUACADOABAAyQAYAMUAIgDBACsAvAA1ALkAPQC2AEUA&#10;swBLALEAUQCvAFYArgBbAKwAYQCqAGYAqQBtAKYAdACkAHwAogCGAKAAkgCeAJ8AnACuAJkAwwCX&#10;AOcAlgD/AJUA/wCSAP8AjQD/AIoA/wD8AAAA8AAAAOMAAADUAAAAyAAAAL8AAwC5AA0AswATAK8A&#10;HACsACUAqQAuAKUANgCjAD4AoABEAJ4ASgCdAFAAmwBVAJkAWgCXAF8AlgBmAJQAbACSAHUAkAB+&#10;AI4AigCLAJcAiQCmAIcAuACFANYAhAD2AIIA/wCBAP8AfgD/AHwA/wDtAAAA3QAAAMwAAADBAAAA&#10;uAAAAK4AAACnAAkAogAQAJ4AFwCaAB8AlwAnAJQALwCRADcAjwA9AI0AQwCLAEkAiQBOAIgAUwCG&#10;AFkAhABfAIIAZQCAAG0AfgB3AHwAggB6AI8AeACeAHUArwBzAMcAcgDsAHEA/wBwAP8AcAD/AG4A&#10;/wDdAAAAyQAAALwAAACxAAAAqQAAAKEAAACZAAMAkwAMAI4AEgCKABkAhwAhAIQAKQCBADAAfwA3&#10;AH0APQB7AEIAeQBIAHgATQB2AFIAdABYAHIAXwBxAGcAbwBwAGwAewBqAIgAaACXAGYAqABlALwA&#10;YwDhAGIA+gBhAP8AYQD/AGEA/wDNAQAAvAUAAK8FAAClAgAAnAAAAJQAAACNAAAAhgAIAIEADgB8&#10;ABQAeAAbAHUAIwByACkAcAAwAG4ANgBtADwAawBBAGkARwBoAEwAZgBSAGQAWQBjAGAAYQBpAF8A&#10;dABdAIEAWwCQAFkAoQBXALQAVgDQAFUA8gBVAP8AVAD/AFUA/wDBDAAAsg4AAKYPAACbDgAAkgsA&#10;AIkFAACCAAAAewACAHUACwBwABAAbAAWAGgAHQBmACMAYwAqAGEAMABgADYAXgA7AF0AQQBbAEYA&#10;WgBMAFgAUwBWAFsAVABkAFIAbgBRAHsATwCKAE0AmwBMAK4ASwDGAEoA6gBJAP4ASQD/AEkA/wC5&#10;EgAAqhYAAJ4XAACUFgAAihMAAIEQAAB5CwAAcQMAAGsABgBlAA0AYQARAF0AGABaAB4AWAAkAFYA&#10;KgBUADAAUwA2AFEAOwBQAEEATgBHAE0ATgBLAFYASQBfAEcAaQBGAHYARACFAEMAlwBBAKkAQAC/&#10;AD8A4gA/APgAPgD/AD8A/wCyGQAApB4AAJgfAACOHwAAhBwAAHoYAAByEgAAag4AAGIIAABcAQgA&#10;VwAOAFMAEwBQABkATgAfAEwAJQBKACsASAAwAEcANgBGADwARABCAEMASQBBAFEAPwBaAD4AZQA8&#10;AHIAOgCBADkAkwA4AKUANgC6ADYA2wA1APQANQD/ADUA/wCsIAAAnyQAAJQmAACJJgAAfyQAAHUg&#10;AABsGwAAZBUAAFwQAABUDAEATgYKAEoCDwBHABQARAAaAEIAIABAACUAPwArAD4BMQA8ATcAOwI+&#10;ADkCRQA4A00ANgNWADUEYQAzBG4AMQV+ADAFkAAvBaMALQa4ACwG1AAsB/AALAj/ACwI/wCoJQAA&#10;myoAAJAsAACGLQAAeysAAHInAABoIgAAXx0AAFcXAABPEgAASA4EAEEKCwA+BxAAOwYVADkHGwA4&#10;ByEANggmADUILAAzCDIAMgk5ADEJQQAvCUkALgpTACwKXgArC2wAKQt8ACgMjwAmDKIAJQy3ACQM&#10;0wAjDfAAJA3/ACUN/wCkKgAAmC8AAI0yAACDMgAAeTEAAG8uAABlKQAAXCQAAFMfAABLGQAAQxMA&#10;ADwQBgA1DQwAMwwRADEMFgAvDBwALg0iAC0NKAArDS4AKg01ACkNPQAnDkYAJg5QACQOXAAjD2oA&#10;Ig97ACAQjgAfEKIAHRC3ABwQ1AAdEfIAHRH/AB4R/wChLwAAlTMAAIo2AACANwAAdjYAAG0zAABj&#10;LwAAWSoAAFAlAABIIAAAPxoAADgVAAAwEQgALBAOACoQEgAoEBgAJxAeACUQJAAkECoAIxEyACIR&#10;OgAhEUMAIBJOAB4SWgAdE2gAGxN4ABoTiwAYFKAAFxS1ABYU0QAWFfEAFxX/ABgU/wCeMwAAkzcA&#10;AIg6AAB+OwAAdDsAAGs4AABhNAAAVy8AAE4rAABFJgAAPSEAADQcAAAtFwUAJhMMACMTEAAiExUA&#10;IBMaAB8TIQAeFCcAHRQvABwVNwAbFUEAGhZLABkWVwAXF2UAFhd2ABQYiQATGJ4AEhizABEZzgAR&#10;Ge8AEhn/ABMZ/wCcNgAAkTsAAIY+AAB8PwAAcz8AAGk9AABfOQAAVTUAAEwwAABDLAAAOicAADIi&#10;AAAqHgEAIhkJAB4XDgAcFxIAGhcXABkYHgAZGCQAGBksABcZNAAWGj4AFRpJABMbVQASG2MAERx0&#10;ABAchwAPHZwADh2xAA0dywANHewADh3/AA8d/wCZOgAAjz8AAIRCAAB7RAAAcUMAAGhCAABePgAA&#10;UzoAAEo2AABBMgAAOS0AADEpAAAoJQAAICAGABodDAAXHBAAFRwVABQdGwAUHSIAEx0pABIeMgAR&#10;HzwAEB9GABAgUwAOIGEADSFxAAwhhQALIpkACiKuAAkixwAJIucACiL7AAsh/wCXPgAAjEMAAING&#10;AAB5SAAAcEgAAGdGAABcRAAAUj8AAEk7AABAOAAAODQAAC8wAAAnLAAAHicDABYjCgASIQ4AESET&#10;ABAiGQAQIiAADyInAA4jLwANJDkADCREAAslUAAKJV4ACSZvAAcmggAGJpYABCasAAMmxAAEJuUA&#10;BCb3AAYm/wCVQgAAikcAAIFKAAB4TAAAb0wAAGVLAABbSAAAUEQAAEdBAAA/PgAANzsAAC02AAAk&#10;MQAAGy0AABMqBwAPKA0ADScRAA0oFgAMKB0ACyglAAopLQAJKTcABypCAAYqTgAEK1wAAytsAAEr&#10;fwAAK5QAACupAAArwQAAK+MAACv2AAAq/wCSRgAAiEsAAH9PAAB2UQAAbVEAAGNQAABaTQAAT0oA&#10;AEdHAAA+RAAAM0AAACk8AAAgOAAAFzQAABExBQAMLwwACS4QAAcuFQAGLxsABS8jAAMvKwACMDUA&#10;ADA/AAAwTAAAMVkAADFpAAAxfAAAMZEAADGnAAAwvwAAMOEAADD1AAAv/wCQSwAAhlAAAH1UAAB1&#10;VgAAa1YAAGJVAABYUwAATlAAAEVNAAA6SQAAL0UAACVCAAAcPgAAFDsAAA45BQAJNwsABDYPAAE2&#10;EwAANhkAADYgAAA2KQAANjIAADc9AAA3SQAAN1cAADdnAAA3eQAAN48AADalAAA2vQAANuAAADX1&#10;AAA1/wCNUAAAhFYAAHxaAAByWwAAaVsAAGBbAABXWQAATFYAAEBSAAA1TgAAKksAACBIAAAXRgAA&#10;EEMAAAtBBAAEQAoAAD8OAAA+EQAAPhYAAD4dAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dgAA&#10;PYwAAD2jAAA8uwAAPN4AADv1AAA7/wCKVwAAglwAAHlfAABwYQAAaGEAAF9hAABUXgAAR1sAADpX&#10;AAAvVQAAJVIAABtQAAASTQAADEsAAAZKAwAASQkAAEgNAABHEAAARxQAAEYaAABGIgAARiwAAEY3&#10;AABGQwAARlEAAEZgAABFcwAARYkAAESgAABEuAAAQ9wAAEL1AABC/wCIXQAAf2IAAHdlAABuZwAA&#10;Z2gAAFtmAABOYwAAQWEAADReAAApXAAAH1oAABVXAAAOVgAAB1QAAABTAQAAUgYAAFELAABRDgAA&#10;UBEAAE8WAABPHgAATycAAE8yAABPPwAAT00AAE5dAABObwAAToUAAE2dAABMtQAAS9gAAEr1AABK&#10;/wCFZQAAfGkAAHRsAABtbgAAYm0AAFRrAABHaQAAOmcAAC1lAAAiZAAAGGIAABBgAAAJXwAAAF4A&#10;AABeAAAAXQMAAFwIAABbDAAAWg8AAFoTAABZGQAAWSIAAFktAABZOgAAWUgAAFhYAABYawAAV4EA&#10;AFeZAABWsgAAVdIAAFT0AABT/wCBbAAAeXAAAHNzAABocwAAWnIAAExxAAA/cAAAMm8AACVuAAAa&#10;bAAAEWsAAAlqAAAAagAAAGkAAABpAAAAaAAAAGcDAABmCAAAZgwAAGYPAABlFAAAZRwAAGUnAABk&#10;NAAAZEMAAGRTAABkZQAAY3sAAGKUAABhrQAAYM0AAF/xAABe/wB9dAAAd3cAAG55AABfeQAAUXkA&#10;AEN5AAA2eAAAKXgAABx3AAARdgAACnUAAAB1AAAAdQAAAHYAAAB1AAAAdAAAAHQAAABzAgAAcwcA&#10;AHMMAAByEAAAchUAAHIgAAByLAAAcjsAAHFMAABxXwAAcXQAAHCOAABvqAAAbsYAAGztAABr/wB7&#10;ewAAcn4AAGR+AABVfwAAR4AAADmBAAArggAAHoEAABKBAAAKgQAAAIEAAACCAAAAgwAAAIMAAACD&#10;AAAAggAAAIIAAACCAAAAggAAAIIFAACCCgAAgg8AAIIXAACCIwAAgjIAAIJDAACBVgAAgWwAAICG&#10;AAB/oQAAfr0AAH3mAAB8/AB2ggAAaIMAAFmFAABLhwAAPIkAAC6KAAAgiwAAE4sAAAqLAAAAjAAA&#10;AI0AAACPAAAAkQAAAJIAAACRAAAAkQAAAJEAAACRAAAAkQAAAJIAAACSAgAAkwkAAJQPAACUGQAA&#10;lCcAAJQ4AACUTAAAk2IAAJN8AACTmAAAkrMAAJHYAACQ9gBqiAAAXIoAAE2NAAA/kAAAMJIAACGU&#10;AAAUlQAACpYAAACXAAAAmQAAAJsAAACdAAAAnwAAAKAAAACgAAAAoAAAAKAAAAChAAAAogAAAKMA&#10;AACkAAAApQAAAKYHAACoEAAAqBwAAKgtAACpQAAAqVYAAKlvAACpiwAAqKgAAKfHAACm7ABfjwAA&#10;UJIAAEGWAAAzmQAAI5wAABSdAAAKnwAAAKEAAACjAAAApgAAAKgAAACsAAAArgAAAK8AAACvAAAA&#10;sAAAALAAAACyAAAAswAAALQAAAC2AAAAtwAAALoAAAC9BwAAvxAAAL8fAADAMwAAwEkAAMBiAADA&#10;fgAAwJsAAMC3AAC/2ABTlwAARJsAADWfAAAmowAAFqUAAAunAAAAqgAAAK0AAACwAAAAswAAALYA&#10;AAC7AAAAvQAAAMAAAAC/AAAAwQAAAMIAAADEAAAAxgAAAMgAAADKAAAAzAAAAM8AAADTAAAA2gcA&#10;ANsTAADdJQAA3jsAAN9TAADgbgAA34wAAN2pAADdwgD/AAAA/wAAAP8AAAD/AAAA/wAHAP8AEAD/&#10;ABkA/wAkAP8ALwD8ADoA+QBDAPUASwDzAFIA8QBZAO8AXgDtAGQA6wBpAOkAbwDnAHUA5gB8AOQA&#10;hADiAI0A4ACXAN0AogDaALEA1QDFANIA6ADQAP8AzwD/AMQA/wC4AP8ArwD/AKkA/wD/AAAA/wAA&#10;AP8AAAD/AAAA/wACAPsADQD3ABUA8wAfAO8AKQDqADQA5gA9AOIARQDeAEwA2wBTANgAWADUAF4A&#10;0gBjANAAaQDOAG4AzAB1AMoAfQDIAIUAxgCQAMIAmwDAAKkAvgC6ALsA2QC5APcAuAD/ALQA/wCp&#10;AP8AogD/AJ0A/wD/AAAA/wAAAP8AAAD2AAAA7gAAAOcACgDhABEA3AAaANcAIwDQAC4AywA3AMcA&#10;PwDEAEYAwQBNAL8AUgC9AFgAuwBdALkAYgC4AGgAtgBuALQAdQCxAH4ArwCIAK0AkwCqAKEAqACx&#10;AKYAyACkAO0AogD/AKIA/wCbAP8AlQD/AJEA/wD/AAAA/AAAAO4AAADjAAAA2AAAAM0ABQDGAA4A&#10;wQAVAL0AHgC5ACcAtQAwALIAOACvAEAArABGAKoATACoAFEApwBWAKUAWwCjAGEAoQBnAJ8AbgCe&#10;AHYAmwCAAJkAjACXAJkAlACoAJIAvACQAN8AjgD7AI4A/wCLAP8AhgD/AIMA/wD4AAAA6QAAANwA&#10;AADMAAAAwQAAALgAAACyAAoArAARAKgAGAClACEAogApAJ4AMgCcADkAmQA/AJcARQCVAEoAlABQ&#10;AJIAVQCQAFoAjwBgAI0AZwCLAG8AiQB4AIYAhACEAJEAggCgAIAAsgB9AMwAfADxAHsA/wB6AP8A&#10;dwD/AHUA/wDmAAAA0wAAAMYAAAC7AAAAsQAAAKcAAAChAAUAmwANAJcAEwCTABsAkAAjAIwAKwCK&#10;ADIAiAA4AIYAPgCEAEQAggBJAIEATgB/AFMAfQBZAHsAYAB5AGgAdwBxAHUAfABzAIkAcACYAG8A&#10;qQBtAL8AawDmAGoA/wBpAP8AaQD/AGcA/wDTAAAAwwAAALUAAACrAAAAowAAAJsAAACSAAAAjAAK&#10;AIcAEACDABYAfwAdAH0AJAB6ACsAeAAyAHYAOAB0AD0AcgBCAHEASABvAE0AbQBTAGwAWQBqAGEA&#10;aABqAGYAdABkAIEAYQCRAF8AogBeALYAXADVAFsA9wBbAP8AWgD/AFoA/wDFAAAAtgIAAKkCAACf&#10;AAAAlgAAAI4AAACHAAAAgAAFAHoADAB1ABEAcQAYAG4AHgBrACUAaQArAGcAMQBmADcAZAA8AGMA&#10;QQBhAEcAXwBNAF4AUwBcAFsAWgBkAFgAbgBWAHsAVACKAFIAmwBRAK4AUADIAE8A7gBOAP8ATgD/&#10;AE0A/wC7CgAArA0AAKANAACVDAAAjAgAAIMCAAB8AAAAdQAAAG4ACABpAA4AZQATAGIAGQBfAB8A&#10;XQAlAFsAKwBZADEAWAA2AFYAOwBVAEEAUwBHAFEATgBQAFUATgBeAEwAaABKAHUASACEAEcAlQBF&#10;AKgARAC/AEMA5ABCAPwAQgD/AEIA/wCyEQAApRQAAJkVAACOEwAAhBEAAHsNAABzCAAAbAAAAGUA&#10;AwBfAAsAWwAPAFcAFABUABoAUQAfAE8AJQBOACsATAAwAEsANgBJADwASABCAEYASABFAFAAQwBZ&#10;AEEAYwA/AG8APgB+ADwAkAA7AKMAOgC4ADkA2QA4APUAOAD/ADgA/wCsFwAAnxsAAJMdAACJHAAA&#10;fxkAAHUVAABsEAAAZAwAAF0GAABWAAYAUQAMAE0AEABKABUARwAaAEUAIABEACYAQgArAEEAMQA/&#10;ADYAPgA9ADwARAA7AEsAOQBUADcAXwA2AGsANAB6ADIAjAAxAJ4AMACzAC8AzgAvAO8ALgD/AC4A&#10;/wCnHgAAmiIAAI8kAACEJAAAeiEAAHEdAABnGAAAXxMAAFcOAABQCgAASQMIAEUADQBBABEAPgAW&#10;ADwAGwA6ACEAOQAmADcALAA2ADIANAA4ADMAPwAxAEcAMABQAC4AWwAtAGcAKwB2ACoAiAAoAJwA&#10;JwCwACYAyQAlAOoAJQH7ACUB/wCiIwAAligAAIsqAACBKgAAdygAAG0lAABkIAAAWxsAAFIVAABL&#10;EAAAQwwCAD0HCQA5Aw4ANgESADMBFwAxARwAMAEiAC8CJwAtAi0ALAM0ACoDOwApBEMAKARNACYF&#10;WAAlBWUAIwZ0ACIGhgAgBpoAHweuAB4HxgAdB+cAHQj4AB0J/wCfKAAAky0AAIgvAAB+LwAAdC4A&#10;AGorAABhJgAAWCEAAE8cAABHFwAAPxIAADgOBAAxCwoALggOACsHEgApBxcAKAgdACcIIwAlCCkA&#10;JAkwACMJNwAhCkAAIApKAB8LVQAdC2IAGwxyABoMhQAYDJkAFwytABYMxgAVDeYAFQ35ABYN/wCc&#10;LQAAkDEAAIY0AAB8NAAAcjMAAGgxAABfLAAAVScAAEwjAABEHQAAPBgAADQTAAAtEAYAJg0LACQM&#10;DwAiDBMAIQwZAB8MHwAeDSUAHQ0sABsNNAAaDj0AGQ5HABcOUwAWDmEAFA9xABMQhAASEJgAERCu&#10;ABAQxgAQEOgAEBD7ABEQ/wCZMQAAjjUAAIQ4AAB6OQAAcDgAAGc2AABdMgAAUy0AAEooAABCJAAA&#10;OR8AADEaAAAqFQEAIxEHAB0QDQAbDxAAGQ8VABgQGwAXECEAFhApABUQMQAUEToAExFFABISUQAR&#10;El8AEBJvAA4TggAOE5YADROrAAsTwgALFOMADBT6AA0T/wCXNQAAjDkAAII8AAB4PQAAbz0AAGU6&#10;AABbNwAAUjIAAEkuAABAKgAANyUAAC8hAAAoHAAAIBgDABkUCgAVEg4AFBISABMTGAASEx8AERQm&#10;ABEULgAQFDgADxVCAA4WTwANFlwADBdsAAsXfwAJGJMACBioAAYYvwAHGOAABxj1AAkY/wCVOAAA&#10;ij0AAIBAAAB3QQAAbUEAAGQ/AABaPAAAUDgAAEczAAA+MAAANisAAC4nAAAnIwAAHx8AABcaCAAS&#10;Fw0AEBcRAA8XFgAOGBwADhgjAA0ZLAAMGjUACxpAAAobTAAJG1oABxxpAAUcfAAEHZEAAh2mAAEd&#10;vAACHN0AAhzyAAMc/wCTPAAAiEEAAH9EAAB1RQAAbEUAAGNEAABZQQAATz0AAEY5AAA+NgAANTIA&#10;AC4uAAAlKgAAHSUAABQhBAAPHQsADR0QAAwdFAALHRoACh4iAAgeKgAHHzMABiA+AAQgSgADIVcA&#10;ASFnAAAheQAAIY4AACGkAAAhugAAIdsAACHyAAAg/gCQQAAAhkUAAH1IAAB0SgAAa0oAAGJJAABY&#10;RgAATkIAAEU/AAA9PAAANTkAACs0AAAiLwAAGSsAABIoBAANJAoACSMOAAYjEgAFIxkABCQgAAIk&#10;KAABJTEAACU8AAAlSAAAJlUAACZlAAAmdwAAJowAACaiAAAmuQAAJtkAACXyAAAl/gCORQAAhEkA&#10;AHtNAABzTwAAak8AAGBOAABXSwAATUgAAERFAAA8QgAAMT0AACc5AAAeNQAAFTIAAA8uAwAKLAoA&#10;BSsOAAEqEQAAKhYAACoeAAAqJgAAKy8AACs5AAArRQAALFMAACxiAAAsdQAALIoAACugAAArtwAA&#10;K9YAACryAAAq/wCMSQAAgk4AAHpSAABxVAAAaFQAAF9TAABWUQAATE4AAENLAAA3RwAALUMAACM/&#10;AAAaPAAAEjgAAAw2AwAGMwkAADINAAAyEAAAMRQAADEbAAAxIwAAMSwAADI3AAAyQwAAMlAAADJg&#10;AAAycgAAMocAADGeAAAxtQAAMNQAADDyAAAv/wCJTwAAgFQAAHhXAABvWQAAZlkAAF5ZAABVVwAA&#10;SVMAAD5PAAAyTAAAKEgAAB5FAAAVQgAADkAAAAg9AgABPAgAADsMAAA6DwAAORIAADkYAAA5IAAA&#10;OSkAADk0AAA5QAAAOU4AADldAAA5bwAAOIUAADicAAA3swAAN9IAADbyAAA1/wCHVQAAf1oAAHZd&#10;AABtXwAAZV8AAF1fAABSXAAARFgAADhVAAAtUgAAIk8AABhMAAAQSgAACkgAAANGAQAARQYAAEQK&#10;AABDDQAAQhAAAEEVAABBHQAAQSYAAEExAABBPQAAQUoAAEFaAABBbAAAQIEAAD+ZAAA/sQAAPtAA&#10;AD3yAAA8/wCEXAAAfGAAAHNjAABsZQAAZGYAAFlkAABLYQAAPl4AADJbAAAmWQAAHFYAABJUAAAM&#10;UgAABFEAAABPAAAATgMAAE0IAABMDAAASw4AAEsSAABKGQAASiIAAEosAABKOQAASkcAAEpWAABJ&#10;aAAASX4AAEiWAABHrwAARs0AAEXxAABE/wCBYwAAeWcAAHJqAABrbAAAYGsAAFJpAABEZgAAN2QA&#10;ACpiAAAfYAAAFV4AAA1dAAAGWwAAAFoAAABZAAAAWAAAAFcEAABWCAAAVgwAAFUQAABUFAAAVB0A&#10;AFQnAABUNAAAVEIAAFNSAABTZAAAUnkAAFKSAABRqwAAUMoAAE/vAABO/wB+agAAd24AAHBxAABm&#10;cQAAWHAAAEpvAAA8bQAAL2wAACJqAAAXaQAADmcAAAZmAAAAZQAAAGUAAABlAAAAYwAAAGIAAABi&#10;BAAAYQgAAGENAABgEAAAYBcAAGAhAABfLgAAXzwAAF9NAABeXgAAXnQAAF2NAABcpwAAW8UAAFrt&#10;AABZ/wB7cgAAdXYAAGt3AABddgAAT3YAAEF1AAAzdQAAJnQAABlzAAAQcgAAB3EAAABxAAAAcQAA&#10;AHEAAABxAAAAbwAAAG8AAABuAAAAbgIAAG4IAABtDAAAbREAAG0aAABtJgAAbDUAAGxGAABrWAAA&#10;a20AAGqGAABpoQAAaL4AAGfoAABm/gB5egAAcHwAAGF8AABTfQAARH0AADZ+AAAofgAAG30AABB9&#10;AAAHfQAAAH0AAAB9AAAAfgAAAH8AAAB+AAAAfQAAAH0AAAB8AAAAfAAAAHwAAAB8BgAAfAwAAHwS&#10;AAB8HQAAfCwAAHw8AAB8TwAAe2UAAHt+AAB6mgAAebYAAHjfAAB3+gBzgAAAZYEAAFaDAABIhAAA&#10;OYYAACuHAAAdhwAAEYcAAAeIAAAAiAAAAIkAAACKAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAAAA&#10;jAAAAIwAAACNAAAAjQQAAI4MAACOEwAAjyEAAI4yAACORgAAjlsAAI10AACNkAAAjK0AAIvOAACK&#10;8wBohgAAWogAAEuLAAA8jQAALY8AAB6QAAARkQAAB5IAAACTAAAAlQAAAJcAAACZAAAAmwAAAJwA&#10;AACbAAAAmwAAAJwAAACcAAAAnQAAAJ4AAACeAAAAnwAAAKEDAACiDAAAohYAAKMmAACjOgAAo08A&#10;AKNoAACihgAAoqIAAKLAAACh6ABcjQAATZAAAD+TAAAwlgAAIZkAABKaAAAHmwAAAJ0AAACgAAAA&#10;ogAAAKQAAACoAAAAqgAAAKsAAACqAAAAqwAAAKwAAACtAAAArgAAAK8AAACxAAAAsgAAALQAAAC3&#10;AQAAuQ0AALkaAAC6LQAAukMAALpbAAC6dwAAu5QAALuxAAC50gBQlQAAQZgAADKcAAAjoAAAE6IA&#10;AAikAAAApwAAAKoAAACsAAAArwAAALIAAAC3AAAAuQAAALsAAAC6AAAAvAAAAL0AAAC/AAAAwAAA&#10;AMIAAADEAAAAxgAAAMkAAADNAAAA0gEAANQPAADVHwAA1zUAANhNAADYaQAA14YAANejAADWvQD/&#10;AAAA/wAAAP8AAAD/AAAA/wADAP8ADQD/ABUA/wAgAPwAKwD4ADUA9AA/APAARwDuAE4A6wBUAOkA&#10;WgDnAF8A5QBkAOMAagDhAHAA3wB2AN0AfgDbAIcA2ACRANMAnQDPAKsAzQC9AMsA4ADJAPsAxwD/&#10;AL0A/wCxAP8AqQD/AKMA/wD/AAAA/wAAAP8AAAD/AAAA/AAAAPYACwDxABEA7QAbAOkAJQDkADAA&#10;3wA5ANoAQQDVAEgA0QBOAM8AVADNAFkAywBeAMkAYwDHAGkAxQBvAMMAdwDAAH8AvgCKALsAlQC4&#10;AKMAtgC0ALQAzQCyAPIAsAD/AKwA/wCjAP8AnAD/AJcA/wD/AAAA/wAAAPoAAADxAAAA6AAAAOAA&#10;BgDZAA4A0gAWAM4AHwDIACkAxAAyAMAAOgC9AEEAugBIALgATQC2AFMAtABYALIAXQCwAGIArgBp&#10;AKwAbwCqAHgAqACCAKYAjgCkAJsAoQCrAJ8AwACdAOYAmwD/AJoA/wCUAP8AjgD/AIoA/wD/AAAA&#10;9gAAAOgAAADcAAAAzgAAAMYAAQC/AAsAugARALYAGgCyACIArgArAKoANACoADsApQBBAKMARwCh&#10;AEwAnwBRAJ4AVgCcAFwAmgBiAJkAaACXAHAAlQB6AJIAhgCQAJMAjQCiAIsAtQCJANMAhwD3AIYA&#10;/wCEAP8AfwD/AHwA/wDyAAAA4wAAANIAAADFAAAAugAAALEAAACrAAcApQAOAKEAFACeABwAmgAl&#10;AJcALQCUADQAkgA6AJAAQACOAEUAjQBKAIsAUACJAFUAiABbAIYAYQCEAGkAggByAH8AfQB9AIsA&#10;ewCaAHgAqwB2AMQAdADrAHMA/wBzAP8AcAD/AG4A/wDfAAAAzAAAAL8AAAC0AAAAqwAAAKEAAACa&#10;AAIAlAALAJAAEACMABcAiAAeAIUAJgCDAC0AgQAzAH8AOQB9AD8AewBEAHkASQB4AE4AdgBUAHQA&#10;WgBzAGIAcABrAG4AdQBsAIMAagCSAGgAowBmALgAZADeAGMA+wBiAP8AYgD/AGAA/wDMAAAAvAAA&#10;AK8AAAClAAAAnQAAAJQAAACMAAAAhgAHAIEADQB8ABIAeAAZAHUAHwBzACYAcQAtAG8AMgBtADgA&#10;awA9AGoAQgBoAEgAZwBOAGUAVABjAFsAYQBkAF8AbgBdAHsAWwCKAFkAmwBXAK8AVgDLAFUA8gBU&#10;AP8AVAD/AFQA/wC+AAAAsAAAAKQAAACZAAAAkAAAAIgAAACBAAAAeQACAHMACgBvAA8AawAUAGcA&#10;GgBlACAAYwAmAGEALABfADIAXgA3AFwAPABbAEIAWQBHAFcATgBWAFUAVABeAFIAaABQAHQATgCD&#10;AEwAlQBKAKgASQDAAEgA6ABHAP8ARwD/AEcA/wC0CQAApgsAAJsMAACQCgAAhgUAAH4AAAB2AAAA&#10;bwAAAGgABQBjAAwAXwAQAFsAFQBYABoAVgAhAFQAJgBTACwAUQAxAFAANgBOADwATQBCAEsASABJ&#10;AFAASABYAEYAYgBEAG4AQgB9AEAAjgA/AKIAPQC4AD0A3QA8APgAPAD/ADwA/wCsEAAAnxIAAJQS&#10;AACJEQAAfw8AAHYMAABuBQAAZgAAAGAAAQBZAAgAVQANAFEAEQBOABYASwAbAEkAIQBIACYARgAr&#10;AEUAMQBDADYAQgA8AEAAQwA+AEsAPQBTADsAXQA5AGkANwB4ADYAiQA0AJwAMwCxADIAzgAyAPEA&#10;MQD/ADEA/wCmFgAAmhkAAI4aAACEGgAAehYAAHASAABoDgAAXwoAAFgDAABRAAQATAAKAEgADgBE&#10;ABIAQQAWAD8AGwA9ACEAPAAmADoALAA5ADEANwA3ADYAPgA0AEYAMwBPADEAWQAvAGUALgBzACwA&#10;hQArAJgAKgCtACkAxgAoAOoAKAD+ACgA/wChHAAAlSAAAIohAAB/IQAAdR8AAGwaAABjFgAAWhEA&#10;AFINAABLBwAARAAGAEAACwA8AA8AOAASADYAFwA0ABwAMwAhADEAJwAwACwALgAzAC0AOgArAEIA&#10;KgBLACgAVQAmAGEAJQBwACQAgQAiAJUAIQCpACAAwQAgAOQAHwD5AB8A/wCdIgAAkSYAAIYoAAB8&#10;JwAAciUAAGkiAABfHQAAVxgAAE4TAABGDgAAPwsAADgFBwA0AAwAMQAQAC4AEwAsABgAKgAdACkA&#10;IgAnACgAJgAuACQANgAjAD4AIgBHACAAUgAfAF4AHQBtABwAfgAaAJIAGQCnABgAvQAXAN8AFwH1&#10;ABcC/wCaJwAAjisAAIQtAAB5LQAAcCsAAGYoAABdJAAAVB8AAEsaAABDFAAAOxAAADQNAgAtCQkA&#10;KQUNACYDEAAkARMAIgIZACECHgAgAiQAHgMqAB0DMgAbBDoAGgVEABkFTwAXBlwAFgZqABQHfAAT&#10;B5AAEgelABEHuwAQB9sAEAjyABAJ/wCXKwAAjC8AAIExAAB3MgAAbjEAAGQuAABbKgAAUSUAAEkg&#10;AABAGwAAOBYAADESAAApDgQAIwwJAB8JDQAdBxAAGwcVABkIGgAYCCAAFwknABYJLgAVCjcAEwpB&#10;ABILTQARC1oAEAtpAA4MewAODJAADQylAAwNuwALDdkACw3xAAwN/wCVLwAAijMAAH82AAB2NgAA&#10;bDUAAGMzAABZLwAAUCsAAEcmAAA+IQAANh0AAC4YAAAnEwAAIBAFABkOCgAVDA4AFAwRABMMFgAS&#10;DBwAEQ0jABANKwAPDTQADg4/AA0OSgAMD1gACw9nAAoQeQAIEI0ABxCiAAYQuAAFENQABRDvAAYQ&#10;/wCSMwAAiDcAAH46AAB0OwAAazoAAGE4AABYNQAATjAAAEUsAAA9JwAANSMAAC0fAAAmGgAAHhYB&#10;ABcTBgAREAsADg4OAA4PEwANEBkADRAgAAwQKAALETIAChE8AAgSSAAHElUABhNlAAQTdgADE4sA&#10;ARSgAAATtgAAE9EAABPuAAAT+wCQNgAAhjsAAHw+AABzPwAAaj8AAGA9AABXOQAATTYAAEQxAAA8&#10;LgAANCoAACwmAAAlIgAAHh4AABYaAgAQFQkADBMOAAoTEgAJFBcACBQfAAcVJgAGFS8ABBY6AAMW&#10;RgABF1MAABdiAAAYdAAAGIkAABifAAAYtQAAF9AAABftAAAX+wCOOgAAhD8AAHtCAAByQwAAaEMA&#10;AF9CAABWPwAATDsAAEM3AAA7NAAAMzAAACwsAAAkKQAAGyQAABMfAgANGwkACRkNAAYZEQAEGRYA&#10;AhkdAAEaJAAAGi0AABs4AAAbRAAAHFEAABxgAAAdcgAAHYcAABydAAAcswAAHM4AABvtAAAb/ACM&#10;PgAAgkMAAHlGAABwSAAAaEgAAF5GAABVRAAAS0AAAEM9AAA7OgAAMzcAACoyAAAgLQAAFykAABAl&#10;AgALIgkABSANAAEfEAAAHxQAAB8bAAAgIgAAICsAACE2AAAhQQAAIU8AACFeAAAicAAAIoUAACGb&#10;AAAhsgAAIc0AACDtAAAf/ACKQwAAgEgAAHhLAABvTAAAZk0AAF1LAABUSQAASkYAAEJDAAA6QAAA&#10;LzsAACU3AAAcMwAAEy8AAA0sAgAHKQgAAScMAAAmDgAAJRIAACYZAAAmIQAAJikAACYzAAAnPwAA&#10;J00AACdcAAAnbQAAJ4IAACeZAAAmsAAAJcwAACXuAAAk/QCISAAAf0wAAHZQAABuUQAAZVIAAFxR&#10;AABTTwAASkwAAEFJAAA1RAAAK0AAACE8AAAXOQAAEDYAAAoyAQADMAcAAC8LAAAuDgAALREAAC0W&#10;AAAtHgAALScAAC0xAAAtPQAALUoAAC1ZAAAtawAALYAAACyXAAAsrwAAK8sAACruAAAq/gCFTQAA&#10;fVIAAHVVAABsVwAAY1cAAFtWAABTVQAAR1EAADtNAAAwSQAAJUYAABxDAAATPwAADT0AAAY6AAAA&#10;OAUAADcJAAA2DQAANQ8AADQUAAA0GwAANCQAADQuAAA0OgAANEcAADRXAAA0aAAANH0AADOVAAAy&#10;rQAAMcoAADHuAAAw/wCDUwAAe1gAAHNbAABqXQAAYl0AAFtdAABPWgAAQlYAADZSAAAqTwAAIEwA&#10;ABZJAAAORwAACEQAAABCAAAAQQMAAD8HAAA+CwAAPQ4AAD0RAAA8GAAAPCEAADwrAAA8NwAAPEQA&#10;ADxTAAA8ZQAAO3oAADqSAAA6qwAAOcgAADjtAAA3/wCBWgAAeV4AAHFhAABpYwAAYmQAAFdiAABJ&#10;XgAAPFsAAC9YAAAkVQAAGVMAABBRAAAKTwAAAU0AAABMAAAASgAAAEkEAABICAAARwwAAEYPAABG&#10;FAAARRwAAEUnAABFMwAARUAAAEVQAABEYQAARHYAAEOPAABCqAAAQcYAAEDsAAA//wB+YQAAdmUA&#10;AG9oAABoagAAXWkAAE9mAABCZAAANGEAAChfAAAdXQAAElsAAAtZAAACWAAAAFYAAABWAAAAVAAA&#10;AFMAAABSBAAAUQkAAFANAABQEAAATxgAAE8iAABPLgAATzwAAE9LAABOXQAATnIAAE2LAABMpQAA&#10;S8IAAEnqAABI/wB7aQAAdGwAAG5vAABkbwAAVW0AAEdsAAA5agAALGkAACBnAAAUZQAADWQAAANi&#10;AAAAYgAAAGEAAABgAAAAXwAAAF4AAABdAAAAXAQAAFwJAABbDQAAWxIAAFscAABaKAAAWjYAAFpG&#10;AABZWAAAWW0AAFiFAABXoAAAVr0AAFXoAABT/gB5cAAAc3QAAGl1AABbdAAATHMAAD5zAAAwcgAA&#10;I3EAABZvAAANbgAABG0AAABtAAAAbQAAAG0AAABsAAAAawAAAGoAAABpAAAAaQAAAGkDAABoCQAA&#10;aA4AAGgVAABnIQAAZy8AAGc/AABmUgAAZmYAAGV/AABkmgAAY7cAAGLhAABh/AB3eAAAbXoAAF96&#10;AABQegAAQnoAADN7AAAlewAAGHoAAA55AAAEeQAAAHkAAAB5AAAAegAAAHoAAAB6AAAAeAAAAHgA&#10;AAB3AAAAdwAAAHcAAAB3AQAAdwgAAHcOAAB3GAAAdyYAAHY2AAB2SQAAdV8AAHV3AAB0kwAAc68A&#10;AHLTAABx9wBxfgAAY38AAFSAAABFggAANoMAACiEAAAahAAADoMAAASEAAAAhAAAAIUAAACGAAAA&#10;iAAAAIkAAACIAAAAhwAAAIcAAACHAAAAhwAAAIcAAACIAAAAiAAAAIgHAACJEAAAiRwAAIksAACI&#10;PwAAiFUAAIhtAACHiQAAhqcAAIXHAACE7wBmhAAAV4YAAEiIAAA5igAAKowAABuNAAAPjQAABI4A&#10;AACQAAAAkQAAAJMAAACVAAAAlwAAAJgAAACWAAAAlwAAAJcAAACXAAAAmAAAAJgAAACZAAAAmgAA&#10;AJsAAACdBwAAnREAAJ0hAACdMwAAnUkAAJxiAACcfwAAnJwAAJy5AACb4gBaiwAAS44AADyRAAAt&#10;kwAAHpUAABCWAAAEmAAAAJoAAACcAAAAngAAAKEAAACkAAAApgAAAKcAAACmAAAApwAAAKcAAACo&#10;AAAAqQAAAKoAAACsAAAArQAAAK8AAACxAAAAswkAALMVAAC0JwAAtD0AALVVAAC1cAAAtI4AALSs&#10;AAC0zABNkgAAP5YAAC+aAAAgnQAAEZ8AAAWhAAAAowAAAKYAAACpAAAArAAAAK8AAACzAAAAtQAA&#10;ALcAAAC2AAAAtwAAALgAAAC6AAAAuwAAAL0AAAC/AAAAwQAAAMQAAADHAAAAywAAAM0MAADOGgAA&#10;zy8AAM9IAADQYgAA0IAAANCdAADQuAAAAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYX&#10;GBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5g&#10;YWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeo&#10;qqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx&#10;8vT19vf5+vv8/v//////////////////////////////////////////////////////AAAAAAAA&#10;AAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8&#10;PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOF&#10;hoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zN&#10;z9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////&#10;/////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcY&#10;GhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBh&#10;YmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iq&#10;q6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy&#10;9PX29/n6+/z+//////////////////////////////////////////////////////8AAQIDBAUG&#10;BwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/&#10;QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4&#10;eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7Cx&#10;srO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq&#10;6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADASEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAA&#10;AAAAAAAAAAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERITFBUWFxgZGhobHB0eHyAhIiMkJSYnKCkq&#10;KywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFi&#10;Y2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqb&#10;nJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHT1NXW&#10;19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJ&#10;CQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0t&#10;Li8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOG&#10;iYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW&#10;1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5&#10;+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRka&#10;GhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpM&#10;TU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7&#10;vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp&#10;6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////4oHwSUNDX1BST0ZJTEUACQn/////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////T/////////////////////////////////////////69H/////////&#10;////////////////////////////////9+n+////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////4c3X////////////&#10;///////////////////////////dr5a39P/////////////////////////////////////FjGin&#10;5//////////////////////////////////////MnImk5///////////////////////////////&#10;///////6zrvG9f//////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////3MW99f////////////////////////////////////+/k3qFxf//&#10;/////////////////////////////////9uQWz1lqPb/////////////////////////////////&#10;/rx1NABUm+v/////////////////////////////////05R+SSxOmuz/////////////////////&#10;///////////Y1MqzfmVtpfn////////////////////////////////////0xa6vyf//////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////8NbG7P//////&#10;/////////////////////////////+a7kXRjq/f////////////////////////////////2xJpz&#10;RSY0fcz///////////////////////////////+1gFUwCgAZYLL/////////////////////////&#10;/////890NQsAAAAKUqf//////////////////////////////5Y0AAAAAAAAT6f/////////////&#10;////////////////9mkdAAAJDAYJUrH/////////////////////////////yzsOEzVMW01MXsP/&#10;////////////////////////////qWA2YIaftqypuNn/////////////////////////////4JeN&#10;vuX//////////////////////////////////////+35////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////r2cq8x///////////////////////////////////z5qBbVpG&#10;iOr////////////////////////////////EfD4mEAAAVLD/////////////////////////////&#10;/+CDPAAAAAAALoft/////////////////////////////6xTEAAAAAAAF23W////////////////&#10;////////////+4AxAAAAAAAACWHM////////////////////////////0loCAAAAAAAAAF3M////&#10;////////////////////////qDUAAAAAAAAAAFzT////////////////////////////fQ0AAAAA&#10;AAAAAFTW///////////////////////////ufUUAAAAAAAAAAETU////////////////////////&#10;///8qmQvAgAABCI3SVjO////////////////////////////6aRrQSg/Y3+Vp7ra////////////&#10;///////////////////VsqyyzOT6////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////lu5d3Ysj/&#10;////////////////////////////////255nNgoAAoz////////////////////////////////I&#10;fz8FAAAAAF7P/////////////////////////////9mBOQAAAAAAADyq////////////////////&#10;/////////55MAAAAAAAAACOQ////////////////////////////3G8aAAAAAAAAABB9+f//////&#10;////////////////////r0gAAAAAAAAAAABv7v//////////////////////////hBMAAAAAAAAA&#10;AABk5v/////////////////////////sUQAAAAAAAAAAAABX3v////////////////////////+4&#10;FQAAAAAAAAAAAABI1v////////////////////////90FAAAAAAAAAAAAAA4z///////////////&#10;//////////miWhMAAAAAAAAAAAAjxf/////////////////////////fm1wsAAAAAAAAAAANuv//&#10;////////////////////////77F9VTkiEQcBAhEisv//////////////////////////////37+l&#10;mZiaoKy92v//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////476dgHz7////////////////////////////////8reE&#10;VzAOAB2s///////////////////////////////SikwVAAAAAABy8///////////////////////&#10;/////9Z/NgAAAAAAAABLyf//////////////////////////+pE+AAAAAAAAAAAvq///////////&#10;////////////////wFoAAAAAAAAAAAAalf//////////////////////////jSQAAAAAAAAAAAAI&#10;hP/////////////////////////nXgAAAAAAAAAAAAAAd/////////////////////////+0JQAA&#10;AAAAAAAAAAAAav////////////////////////99AAAAAAAAAAAAAAAAW/T/////////////////&#10;//////0rAAAAAAAAAAAAAAAATOv//////////////////////6UAAAAAAAAAAAAAAAAAPOH/////&#10;/////////////////zAMAAAAAAAAAAAAAAAALdn/////////////////////mYphJwAAAAAAAAAA&#10;AAAAJ9f//////////////////////+2+iVUnAAAAAAAAAAAAJdz/////////////////////////&#10;/sqddl1KPDItLDA5R97///////////////////////////////3m3dbS0NPZ5P//////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////////v&#10;1LvW/////////////////////////////////+e4j2pLLxVv////////////////////////////&#10;///koWc0BwAAAAA8yf///////////////////////////9aCOwAAAAAAAAASl///////////////&#10;////////////7YUxAAAAAAAAAAAAb///////////////////////////pkIAAAAAAAAAAAAAUOH/&#10;///////////////////////saQAAAAAAAAAAAAAAN8n///////////////////////+zLwAAAAAA&#10;AAAAAAAAIrb///////////////////////95AAAAAAAAAAAAAAAAEKf/////////////////////&#10;//I0AAAAAAAAAAAAAAAAAJn//////////////////////6kAAAAAAAAAAAAAAAAAAIz/////////&#10;/////////////0YAAAAAAAAAAAAAAAAAAH//////////////////////3wAAAAAAAAAAAAAAAAAA&#10;AHT/////////////////////lwAAAAAAAAAAAAAAAAAAAGr/////////////////////zgAAAAAA&#10;AAAAAAAAAAAAAGP//////////////////////ykiAQAAAAAAAAAAAAAAAGH/////////////////&#10;/////7mjgFc3FwAAAAAAAAAAAGj///////////////////////////rTrpSGfHVxcHJ3gZT/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////27qdgmlp0///////////////////////////////yJNlPRkAAAAdnv//////////////////&#10;/////////9uOTBMAAAAAAAAAbv//////////////////////////23wsAAAAAAAAAAAARdf/////&#10;////////////////////iyoAAAAAAAAAAAAAIrT////////////////////////CRAAAAAAAAAAA&#10;AAAAA5f///////////////////////99AQAAAAAAAAAAAAAAAH///////////////////////+c2&#10;AAAAAAAAAAAAAAAAAGr//////////////////////50AAAAAAAAAAAAAAAAAAFj/////////////&#10;/////////0YAAAAAAAAAAAAAAAAAAEf4////////////////////6QAAAAAAAAAAAAAAAAAAADXp&#10;////////////////////lgAAAAAAAAAAAAAAAAAAACXb////////////////////vAAAAAAAAAAA&#10;AAAAAAAAABjO////////////////////6wAAAAAAAAAAAAAAAAAAAA/C////////////////////&#10;/wAAAAAAAAAAAAAAAAAAAAq5/////////////////////ycAAAAAAAAAAAAAAAAAAAq1////////&#10;/////////////3AAAAAAAAAAAAAAAAAAAA25/////////////////////+CcjHBVQjMmGxQPDQ4S&#10;Gia/////////////////////////////+eTY0s7My8zP1uD8////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////69O84///////////////////////&#10;/////////9KphWVILBIBhf////////////////////////////GrcTwPAAAAAAAAT+D/////////&#10;////////////////1X81AAAAAAAAAAAAH7L////////////////////////jdR0AAAAAAAAAAAAA&#10;AIn///////////////////////+QIwAAAAAAAAAAAAAAAGf//////////////////////9VDAAAA&#10;AAAAAAAAAAAAAEj2/////////////////////4oAAAAAAAAAAAAAAAAAAC7d////////////////&#10;/////zgAAAAAAAAAAAAAAAAAABfI////////////////////vgAAAAAAAAAAAAAAAAAAAAS2////&#10;////////////////nAAAAAAAAAAAAAAAAAAAAACl////////////////////ugAAAAAAAAAAAAAA&#10;AAAAAACT////////////////////3AAAAAAAAAAAAAAAAAAAAACC/////////////////////wAA&#10;AAAAAAAAAAAAAAAAAAB0/////////////////////xMAAAAAAAAAAAAAAAAAAABo////////////&#10;/////////0IAAAAAAAAAAAAAAAAAAABg/////////////////////3oAAAAAAAAAAAAAAAAAAABd&#10;/////////////////////9EAAAAAAAAAAAAAAAAAAABh//////////////////////8kAAAAAAAA&#10;AAAAAAAAAABm///////////////////////JrJmJfXZxbGlnZmdrcHqM////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////4sWqkXlhd///////////////&#10;///////////////dpndQLAwAAAAAMcT/////////////////////////4JJOEwAAAAAAAAAAAI//&#10;///////////////////////ScB0AAAAAAAAAAAAAAGD//////////////////////+5vDwAAAAAA&#10;AAAAAAAAADfi/////////////////////5YcAAAAAAAAAAAAAAAAABTA////////////////////&#10;/0AAAAAAAAAAAAAAAAAAAACj////////////////////rgAAAAAAAAAAAAAAAAAAAACJ////////&#10;////////////ngAAAAAAAAAAAAAAAAAAAABy////////////////////vAAAAAAAAAAAAAAAAAAA&#10;AABf////////////////////2gAAAAAAAAAAAAAAAAAAAABN////////////////////+gAAAAAA&#10;AAAAAAAAAAAAAAA7/////////////////////w4AAAAAAAAAAAAAAAAAAAAq+f//////////////&#10;/////zMAAAAAAAAAAAAAAAAAAAAb6f///////////////////14AAAAAAAAAAAAAAAAAAAAP2///&#10;/////////////////48AAAAAAAAAAAAAAAAAAAAG0P///////////////////9AAAAAAAAAAAAAA&#10;AAAAAAAAyv////////////////////8rAAAAAAAAAAAAAAAAAAAAyP////////////////////+A&#10;AAAAAAAAAAAAAAAAAAAAy//////////////////////3FgEFBQMBAAAAAAABBg0Yy///////////&#10;/////////////Ovh2M/Mzc/Q0tTX3OLq////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////Haxv//////////////////////////////8cajhGhNMhgAFav/////&#10;/////////////////////7l8RhgAAAAAAAAAAHH////////////////////////XfC8AAAAAAAAA&#10;AAAAADvj/////////////////////99kCQAAAAAAAAAAAAAAAAy1/////////////////////3QD&#10;AAAAAAAAAAAAAAAAAACN////////////////////xRUAAAAAAAAAAAAAAAAAAABq////////////&#10;////////mQAAAAAAAAAAAAAAAAAAAABL////////////////////tgAAAAAAAAAAAAAAAAAAAAAw&#10;/f//////////////////1wAAAAAAAAAAAAAAAAAAAAAZ5///////////////////9gAAAAAAAAAA&#10;AAAAAAAAAAAF0////////////////////w4AAAAAAAAAAAAAAAAAAAAAwf//////////////////&#10;/y8AAAAAAAAAAAAAAAAAAAAAr////////////////////1IAAAAAAAAAAAAAAAAAAAAAnv//////&#10;/////////////3kAAAAAAAAAAAAAAAAAAAAAjv///////////////////6UAAAAAAAAAAAAAAAAA&#10;AAAAgP///////////////////9gAAAAAAAAAAAAAAAAAAAAAdP////////////////////82AAAA&#10;AAAAAAAAAAAAAAAAbf////////////////////98AAAAAAAAAAAAAAAAAAAAaf//////////////&#10;///////XDQAAAAAAAAAAAAAAAAAAaP//////////////////////cAAAAAAAAAAAAAAAAAAAYf//&#10;/////////////////////1A8Rk5UWV1hZGhscHZ+if//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////79W7o4tzWpX///////////////////////////i/jmRBIQUAAAAA&#10;AFL8///////////////////////3nVYYAAAAAAAAAAAAABfB/////////////////////+VsFgAA&#10;AAAAAAAAAAAAAACN/////////////////////2MAAAAAAAAAAAAAAAAAAABe////////////////&#10;////nQAAAAAAAAAAAAAAAAAAAAA1/P//////////////////oQAAAAAAAAAAAAAAAAAAAAAR2f//&#10;////////////////ygAAAAAAAAAAAAAAAAAAAAAAu///////////////////7gAAAAAAAAAAAAAA&#10;AAAAAAAAof///////////////////wwAAAAAAAAAAAAAAAAAAAAAiv///////////////////y0A&#10;AAAAAAAAAAAAAAAAAAAAdv///////////////////00AAAAAAAAAAAAAAAAAAAAAZP//////////&#10;/////////28AAAAAAAAAAAAAAAAAAAAAUv///////////////////5QAAAAAAAAAAAAAAAAAAAAA&#10;QP///////////////////7wAAAAAAAAAAAAAAAAAAAAAMP///////////////////+oOAAAAAAAA&#10;AAAAAAAAAAAAIv////////////////////9EAAAAAAAAAAAAAAAAAAAAFf//////////////////&#10;//+BAAAAAAAAAAAAAAAAAAAAC/X////////////////////ICwAAAAAAAAAAAAAAAAAAAuz/////&#10;////////////////XgAAAAAAAAAAAAAAAAAAAOX/////////////////////yRwAAAAAAAAAAAAA&#10;AAAAANr//////////////////////50BAAAAAAAAAAAAAAcOF8X////////////////////////V&#10;ubzBx87V2+Hm7fT7////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////438//&#10;////////////////////////////7MaliG1UOyEHADLe////////////////////////15JZKQAA&#10;AAAAAAAAAACg//////////////////////+JNgAAAAAAAAAAAAAAAABn////////////////////&#10;/2YAAAAAAAAAAAAAAAAAAAAy9v//////////////////lQAAAAAAAAAAAAAAAAAAAAADyP//////&#10;////////////pwAAAAAAAAAAAAAAAAAAAAAAoP//////////////////1wAAAAAAAAAAAAAAAAAA&#10;AAAAfP///////////////////wAAAAAAAAAAAAAAAAAAAAAAXv///////////////////yUAAAAA&#10;AAAAAAAAAAAAAAAAQ////////////////////0gAAAAAAAAAAAAAAAAAAAAALP//////////////&#10;/////2oAAAAAAAAAAAAAAAAAAAAAGP///////////////////4sAAAAAAAAAAAAAAAAAAAAABfP/&#10;/////////////////68AAAAAAAAAAAAAAAAAAAAAAOH//////////////////9UAAAAAAAAAAAAA&#10;AAAAAAAAAM////////////////////8kAAAAAAAAAAAAAAAAAAAAAL7///////////////////9U&#10;AAAAAAAAAAAAAAAAAAAAAK7///////////////////+LAAAAAAAAAAAAAAAAAAAAAJ//////////&#10;///////////LDgAAAAAAAAAAAAAAAAAAAJL/////////////////////VwAAAAAAAAAAAAAAAAAA&#10;AIb/////////////////////qgoAAAAAAAAAAAAAAAAAAHn//////////////////////20AAAAA&#10;AAAAAAAAAAAAAGb///////////////////////dVAAAAAAAAAAAAAAAAAEX/////////////////&#10;////////aiMrNT9KVWBqdX6HkZz/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////////+jP&#10;tp2DaU65/////////////////////////+yyg1w6HQIAAAAAAAB7///////////////////////F&#10;bSkAAAAAAAAAAAAAAABA/////////////////////4MbAAAAAAAAAAAAAAAAAAAHy///////////&#10;////////kgAAAAAAAAAAAAAAAAAAAAAAmP//////////////////pAAAAAAAAAAAAAAAAAAAAAAA&#10;av//////////////////3QAAAAAAAAAAAAAAAAAAAAAAQf///////////////////w4AAAAAAAAA&#10;AAAAAAAAAAAAHf///////////////////zkAAAAAAAAAAAAAAAAAAAAAAOj/////////////////&#10;/2AAAAAAAAAAAAAAAAAAAAAAAM7//////////////////4UAAAAAAAAAAAAAAAAAAAAAALf/////&#10;/////////////6gAAAAAAAAAAAAAAAAAAAAAAKP//////////////////8sAAAAAAAAAAAAAAAAA&#10;AAAAAJD//////////////////+8WAAAAAAAAAAAAAAAAAAAAAH3///////////////////8+AAAA&#10;AAAAAAAAAAAAAAAAAGz///////////////////9pAAAAAAAAAAAAAAAAAAAAAFr/////////////&#10;//////+ZAAAAAAAAAAAAAAAAAAAAAEn////////////////////SFgAAAAAAAAAAAAAAAAAAADn/&#10;////////////////////WAAAAAAAAAAAAAAAAAAAACn/////////////////////ogAAAAAAAAAA&#10;AAAAAAAAABn/////////////////////9VYAAAAAAAAAAAAAAAAAAAT/////////////////////&#10;/7svAAAAAAAAAAAAAAAAAAD4//////////////////////+rKQAAAAAAAAAAAAAAAADP////////&#10;////////////////yUcAAAAABxMgLj5SaITt////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////9NXJ////////////////////////////&#10;+tKwknddQigMAABK////////////////////////xX1FFwAAAAAAAAAAAAAR2P//////////////&#10;/////8RQAAAAAAAAAAAAAAAAAAAAn///////////////////ogwAAAAAAAAAAAAAAAAAAAAAaP//&#10;////////////////lAAAAAAAAAAAAAAAAAAAAAAANv//////////////////2gAAAAAAAAAAAAAA&#10;AAAAAAAAB+z//////////////////xUAAAAAAAAAAAAAAAAAAAAAAMT//////////////////0gA&#10;AAAAAAAAAAAAAAAAAAAAAKL//////////////////3UAAAAAAAAAAAAAAAAAAAAAAIP/////////&#10;/////////50AAAAAAAAAAAAAAAAAAAAAAGn//////////////////8MAAAAAAAAAAAAAAAAAAAAA&#10;AFL//////////////////+cPAAAAAAAAAAAAAAAAAAAAAD7///////////////////8zAAAAAAAA&#10;AAAAAAAAAAAAACv///////////////////9YAAAAAAAAAAAAAAAAAAAAABj/////////////////&#10;//+BAAAAAAAAAAAAAAAAAAAAAAX///////////////////+sAAAAAAAAAAAAAAAAAAAAAAD/////&#10;///////////////eIgAAAAAAAAAAAAAAAAAAAADy////////////////////XAAAAAAAAAAAAAAA&#10;AAAAAADf////////////////////nwAAAAAAAAAAAAAAAAAAAADM////////////////////6EoA&#10;AAAAAAAAAAAAAAAAAAC3/////////////////////6AWAAAAAAAAAAAAAAAAAACc////////////&#10;//////////96AgAAAAAAAAAAAAAAAAB3////////////////////////egsAAAAAAAAAAAAAAAVM&#10;/////////////////////////6JXaHSAjZyrvNDn////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////+3j////////////////////&#10;///////So3pYOikjHBYOBgAAn/////////////////////+sUg4AAAAAAAAAAAAAAAAAaf//////&#10;////////////5EMAAAAAAAAAAAAAAAAAAAAANP//////////////////eQAAAAAAAAAAAAAAAAAA&#10;AAAAAOP/////////////////zQAAAAAAAAAAAAAAAAAAAAAAALL//////////////////xMAAAAA&#10;AAAAAAAAAAAAAAAAAIX//////////////////08AAAAAAAAAAAAAAAAAAAAAAF3/////////////&#10;/////4MAAAAAAAAAAAAAAAAAAAAAADr//////////////////7IAAAAAAAAAAAAAAAAAAAAAABz/&#10;/////////////////9sDAAAAAAAAAAAAAAAAAAAAAAL///////////////////8qAAAAAAAAAAAA&#10;AAAAAAAAAAD7//////////////////9PAAAAAAAAAAAAAAAAAAAAAADn//////////////////90&#10;AAAAAAAAAAAAAAAAAAAAAADU//////////////////+bAAAAAAAAAAAAAAAAAAAAAADA////////&#10;///////////EBwAAAAAAAAAAAAAAAAAAAACt///////////////////wMwAAAAAAAAAAAAAAAAAA&#10;AACa////////////////////ZwAAAAAAAAAAAAAAAAAAAACG////////////////////owAAAAAA&#10;AAAAAAAAAAAAAABy////////////////////40QAAAAAAAAAAAAAAAAAAABc////////////////&#10;/////5EGAAAAAAAAAAAAAAAAAABB/////////////////////+tfAAAAAAAAAAAAAAAAAAAd////&#10;///////////////////KSwAAAAAAAAAAAAAAAAAA////////////////////////y1cAAAwYJDE/&#10;TmB0i6fH///////////////////////////X5/L/////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////r1M3Hwr66t7Owramopf///////////////////91+Uz8wIxkRCQIAAAAAAAAA&#10;ANv/////////////////dgAAAAAAAAAAAAAAAAAAAAAAAKf/////////////////ugAAAAAAAAAA&#10;AAAAAAAAAAAAAHX//////////////////wcAAAAAAAAAAAAAAAAAAAAAAEb/////////////////&#10;/04AAAAAAAAAAAAAAAAAAAAAABr//////////////////4wAAAAAAAAAAAAAAAAAAAAAAAD9////&#10;/////////////8EAAAAAAAAAAAAAAAAAAAAAAADb//////////////////EZAAAAAAAAAAAAAAAA&#10;AAAAAAC+//////////////////9EAAAAAAAAAAAAAAAAAAAAAACk//////////////////9rAAAA&#10;AAAAAAAAAAAAAAAAAACN//////////////////+RAAAAAAAAAAAAAAAAAAAAAAB5////////////&#10;//////+3AAAAAAAAAAAAAAAAAAAAAABm///////////////////eIQAAAAAAAAAAAAAAAAAAAABT&#10;////////////////////SgAAAAAAAAAAAAAAAAAAAAA/////////////////////dwAAAAAAAAAA&#10;AAAAAAAAAAAr////////////////////rAoAAAAAAAAAAAAAAAAAAAAW////////////////////&#10;50UAAAAAAAAAAAAAAAAAAAAA/////////////////////4oAAAAAAAAAAAAAAAAAAAAA////////&#10;/////////////9ZNAAAAAAAAAAAAAAAAAAAA/f////////////////////+nLgAAAAAAAAAAAAAA&#10;AAAA1f//////////////////////mCoAAAAAAAAAAAYYLUVg4P///////////////////////6hj&#10;dIGPnKu7zeL6////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////ny7epnZWOiYSA&#10;fHh0cGxoZZD/////////////////vGpILRkKAAAAAAAAAAAAAAAAADH//////////////////wAA&#10;AAAAAAAAAAAAAAAAAAAAAAP//////////////////0IAAAAAAAAAAAAAAAAAAAAAAADc////////&#10;/////////44AAAAAAAAAAAAAAAAAAAAAAACy/////////////////84AAAAAAAAAAAAAAAAAAAAA&#10;AACN//////////////////8pAAAAAAAAAAAAAAAAAAAAAABr//////////////////9aAAAAAAAA&#10;AAAAAAAAAAAAAABO//////////////////+GAAAAAAAAAAAAAAAAAAAAAAA0////////////////&#10;//+uAAAAAAAAAAAAAAAAAAAAAAAe///////////////////UFwAAAAAAAAAAAAAAAAAAAAAK////&#10;///////////////6PQAAAAAAAAAAAAAAAAAAAAAA////////////////////ZQAAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////jgAAAAAAAAAAAAAAAAAAAAAA////////////////////vBkA&#10;AAAAAAAAAAAAAAAAAAAA7///////////////////8U4AAAAAAAAAAAAAAAAAAAAA2P//////////&#10;/////////4sAAAAAAAAAAAAAAAAAAAAAv////////////////////8xDAAAAAAAAAAAAAAAAAAAA&#10;of////////////////////+RGQAAAAAAAAAAAAAAAAAAev/////////////////////ydAoAAAAA&#10;AAAAAAAAAAARX///////////////////////6HQTHyw4RVNicoWbtNL1////////////////////&#10;///////X6PT/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////v38/Hu7Ovr7PH//////////////////9mymYd5bWRdVlFLRkE8ODItKCPE////////////&#10;/////0slCwAAAAAAAAAAAAAAAAAAAACS/////////////////4gAAAAAAAAAAAAAAAAAAAAAAABm&#10;/////////////////9cAAAAAAAAAAAAAAAAAAAAAAAA9//////////////////8zAAAAAAAAAAAA&#10;AAAAAAAAAAAY//////////////////9sAAAAAAAAAAAAAAAAAAAAAAAA//////////////////+d&#10;AAAAAAAAAAAAAAAAAAAAAAAA///////////////////JDAAAAAAAAAAAAAAAAAAAAAAA9v//////&#10;///////////xNQAAAAAAAAAAAAAAAAAAAAAA3///////////////////WwAAAAAAAAAAAAAAAAAA&#10;AAAAy///////////////////ggAAAAAAAAAAAAAAAAAAAAAAt///////////////////qQYAAAAA&#10;AAAAAAAAAAAAAAAAo///////////////////0y8AAAAAAAAAAAAAAAAAAAAAjf//////////////&#10;/////14AAAAAAAAAAAAAAAAAAAAAd////////////////////5MHAAAAAAAAAAAAAAAAAAAAXv//&#10;/////////////////81DAAAAAAAAAAAAAAAAAAAAQP////////////////////+HEAAAAAAAAAAA&#10;AAAAAAAAHP/////////////////////YXgAAAAAAAAAAAAAAAAAAAP//////////////////////&#10;v04AAAAAAA4cLD5SaoalyP///////////////////////8J8jJqntsXW6P3/////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////+7h18/Jw766trGtqaempqeu////&#10;/////////////76GbVtMQDcvKCIcFhALBAAAAAAU/////////////////9cFAAAAAAAAAAAAAAAA&#10;AAAAAAAA//////////////////80AAAAAAAAAAAAAAAAAAAAAAAA9v////////////////92AAAA&#10;AAAAAAAAAAAAAAAAAAAA0v////////////////+wAAAAAAAAAAAAAAAAAAAAAAAAsv//////////&#10;///////hJAAAAAAAAAAAAAAAAAAAAAAAlv//////////////////UQAAAAAAAAAAAAAAAAAAAAAA&#10;fP//////////////////eQAAAAAAAAAAAAAAAAAAAAAAZv//////////////////oAAAAAAAAAAA&#10;AAAAAAAAAAAAUf//////////////////xyMAAAAAAAAAAAAAAAAAAAAAPP//////////////////&#10;7ksAAAAAAAAAAAAAAAAAAAAAJ////////////////////3QAAAAAAAAAAAAAAAAAAAAAEP//////&#10;/////////////6MWAAAAAAAAAAAAAAAAAAAAAP///////////////////9hMAAAAAAAAAAAAAAAA&#10;AAAAAP////////////////////+IDwAAAAAAAAAAAAAAAAAAAP/////////////////////LUwAA&#10;AAAAAAAAAAAAAAAAAP//////////////////////pTgAAAAAAAAAAAkdNE5rjP//////////////&#10;/////////5k5Q1Ffbn2OoLXL5f/////////////////////////////r+f//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////rzLmsoZmRi4aBfHh0cGtoZmZo8f////////////////9hRTIjGA4G&#10;AAAAAAAAAAAAAAAAnv////////////////9+AAAAAAAAAAAAAAAAAAAAAAAAdf//////////////&#10;///DAAAAAAAAAAAAAAAAAAAAAAAAUv/////////////////7NwAAAAAAAAAAAAAAAAAAAAAAMv//&#10;////////////////agAAAAAAAAAAAAAAAAAAAAAAFv//////////////////lgAAAAAAAAAAAAAA&#10;AAAAAAAAAP//////////////////vxsAAAAAAAAAAAAAAAAAAAAAAP//////////////////5kIA&#10;AAAAAAAAAAAAAAAAAAAAAP///////////////////2kAAAAAAAAAAAAAAAAAAAAAAP//////////&#10;/////////5ACAAAAAAAAAAAAAAAAAAAAAP///////////////////7ksAAAAAAAAAAAAAAAAAAAA&#10;APT//////////////////+hcAAAAAAAAAAAAAAAAAAAAANn///////////////////+RGAAAAAAA&#10;AAAAAAAAAAAAALz////////////////////KUwAAAAAAAAAAAAAAAAAAAJ3/////////////////&#10;////mC4AAAAAAAAAAAAAEClGZsT/////////////////////7n8dDBooN0ZXaX6Vr8zu////////&#10;/////////////////+egqrnI2On8////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////fXw6+bi39vY1NLR0NLX4P/////////////////O&#10;nop8cWlhW1ZRTEhDPjo2Mi8uMf/////////////////SJREDAAAAAAAAAAAAAAAAAAAAAP//////&#10;////////////QgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////fQAAAAAAAAAAAAAAAAAA&#10;AAAAAP//////////////////sAsAAAAAAAAAAAAAAAAAAAAAAPb/////////////////3TkAAAAA&#10;AAAAAAAAAAAAAAAAANz//////////////////2IAAAAAAAAAAAAAAAAAAAAAAMX/////////////&#10;/////4kAAAAAAAAAAAAAAAAAAAAAAK///////////////////68iAAAAAAAAAAAAAAAAAAAAAJn/&#10;/////////////////9ZIAAAAAAAAAAAAAAAAAAAAAIL///////////////////9yAAAAAAAAAAAA&#10;AAAAAAAAAGn///////////////////+hKAAAAAAAAAAAAAAAAAAAAE7////////////////////T&#10;XAAAAAAAAAAAAAAAAAAAADP/////////////////////li4AAAAAAAAAAAAAABUyUnf/////////&#10;////////////4HITAAABDx8vQlhwi6jI7P///////////////////////8pvbn6OnrDD2O//////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////+eDSyMC6tbCsqKWin52bm5ygp///////////////////gmRWS0M8NjArJyIdGBMOCQQA&#10;ANT/////////////////kgAAAAAAAAAAAAAAAAAAAAAAAK3/////////////////zB4AAAAAAAAA&#10;AAAAAAAAAAAAAIv/////////////////+1IAAAAAAAAAAAAAAAAAAAAAAG3/////////////////&#10;/4AAAAAAAAAAAAAAAAAAAAAAAFH//////////////////6kbAAAAAAAAAAAAAAAAAAAAADr/////&#10;/////////////9BCAAAAAAAAAAAAAAAAAAAAACP///////////////////VoAAAAAAAAAAAAAAAA&#10;AAAAAAz///////////////////+PFAAAAAAAAAAAAAAAAAAAAAD///////////////////+4PgAA&#10;AAAAAAAAAAAAAAAAAAD////////////////////lbQMAAAAAAAAAAAAAAAAAAAD/////////////&#10;////////nzcAAAAAAAAAAAAAABAvUHT/////////////////////3XIUAAAAAAYXKkFadZS22v//&#10;/////////////////////7xYRFRkdYaar8jj///////////////////////////////SzeHx////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////8+/r7/f//////////////////////7rmonZaPioaCf3t4&#10;dnRyc3V4f5D/////////////////6086MCghGxUQCwcCAAAAAAAAACP//////////////////2kA&#10;AAAAAAAAAAAAAAAAAAAAAAD//////////////////5sKAAAAAAAAAAAAAAAAAAAAAAD/////////&#10;/////////8g5AAAAAAAAAAAAAAAAAAAAAAD///////////////////BjAAAAAAAAAAAAAAAAAAAA&#10;AAD///////////////////+KDgAAAAAAAAAAAAAAAAAAAAD///////////////////+wNAAAAAAA&#10;AAAAAAAAAAAAAAD////////////////////VWwAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;////hRoAAAAAAAAAAAAAAAAAAAPs////////////////////sUkAAAAAAAAAAAAAABg5XYH/////&#10;////////////////5XseAAAAAAAMIThSb4+z2f///////////////////////7tYKTlJWmyAl7DN&#10;7f////////////////////////////+znrTF1+v/////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////67+fh&#10;3NnW1NLQ0NDR09ng6/f//////////////////7iKfndxbGhkYV5bWVhXV1leZXH/////////////&#10;/////78xHxYQCgUAAAAAAAAAAAAAAAD//////////////////+1WAAAAAAAAAAAAAAAAAAAAAADo&#10;//////////////////+CBAAAAAAAAAAAAAAAAAAAAADM//////////////////+rLwAAAAAAAAAA&#10;AAAAAAAAAACz///////////////////SVwAAAAAAAAAAAAAAAAAAAACb///////////////////3&#10;fBAAAAAAAAAAAAAAAAAAAACF////////////////////ojcAAAAAAAAAAAAAAAAABSuU////////&#10;////////////y2ECAAAAAAAAAAAADCxQdp7R////////////////////9Y0wAAAAAAANIztXdpm+&#10;5f///////////////////////8NjGCo7TF90jafG5/////////////////////////////+of5ao&#10;u9Dn/////////////////////////////////////f//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////dzsW/vLm2tLOxsrK1ucDJ1eP/////&#10;//////////////+XbGReWVVRT0xKSEdGSEtQWWah//////////////////+nJg4HAgAAAAAAAAAA&#10;AAAAAABW///////////////////OUAAAAAAAAAAAAAAAAAAAAAA6///////////////////0eQsA&#10;AAAAAAAAAAAAAAAAAAAh////////////////////nzIAAAAAAAAAAAAAAAAAAAAO////////////&#10;////////xFgAAAAAAAAAAAAAAAAIMVqE////////////////////6X8fAAAAAAAAAAAGJ0txmsLp&#10;/////////////////////6dJAAAAAAIXL0poiq7V/P///////////////////////9N1HiY4Sl51&#10;j6vL7/////////////////////////////+ucoWYrMLb9v//////////////////////////////&#10;////3+//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////v7KqpqOhoJ+foaOmrLTAzd3s////////////////////ilpTT0tI&#10;RkRDQkFCQ0dOWWl9////////////////////ni4GAAAAAAAAAAAAAAAAAAAA////////////////&#10;////w1YAAAAAAAAAAAAAAAAAABVB////////////////////53saAAAAAAAAAAAAAAk0YIu0////&#10;/////////////////58/AAAAAAAAAAQlSnGZwuv//////////////////////8ZmDwAAABMqRGKD&#10;p831/////////////////////////+uONSs+UWiBnbze//////////////////////////////++&#10;dn+UqcHc+f//////////////////////////////////0tjz////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////28vDv7+/x8/j9////////////////////////////&#10;+LCfmpeWlpaYm5+krLbC0eHu/////////////////////o5QSkdFRERERUZHS1FaaIOp////////&#10;/////////////6ZBAQAAAAAAAAAABzZjj7rh/////////////////////8ZlCgAAAAAABCdMc5zE&#10;7P///////////////////////+WILwAAEypEYoKmzPT///////////////////////////+rUDZK&#10;YXuWtNb6///////////////////////////////Sh3yYscvp////////////////////////////&#10;////////1M7t////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////t5ePj5Obo7fH5//////////////////////////////2xlJKSlZmdo6myvNDt////&#10;//////////////////////+dU0dJTVFWYHOKr9b8//////////////////////////+yVgAaNVBt&#10;i67S9//////////////////////////////Nbz5fe5m31/n/////////////////////////////&#10;///un4OmwuH/////////////////////////////////////487r////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAD/////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////////wAA&#10;AP/uAA5BZG9iZQBkAAAAAAL/2wCEAAYEBAQFBAYFBQYJBgUGCQsIBgYICwwKCgsKCgwQDAwMDAwM&#10;EAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwBBwcHDQwNGBAQGBQODg4UFA4ODg4UEQwMDAwM&#10;EREMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABQIBO4E+wQBEQACEQEDEQEE&#10;EQD/3QAEAKD/xAGiAAAABwEBAQEBAAAAAAAAAAAEBQMCBgEABwgJCgsBAAICAwEBAQEBAAAAAAAA&#10;AAEAAgMEBQYHCAkKCxAAAgEDAwIEAgYHAwQCBgJzAQIDEQQABSESMUFRBhNhInGBFDKRoQcVsUIj&#10;wVLR4TMWYvAkcoLxJUM0U5KismNzwjVEJ5OjszYXVGR0w9LiCCaDCQoYGYSURUaktFbTVSga8uPz&#10;xNTk9GV1hZWltcXV5fVmdoaWprbG1ub2N0dXZ3eHl6e3x9fn9zhIWGh4iJiouMjY6PgpOUlZaXmJ&#10;mam5ydnp+So6SlpqeoqaqrrK2ur6EQACAgECAwUFBAUGBAgDA20BAAIRAwQhEjFBBVETYSIGcYGR&#10;MqGx8BTB0eEjQhVSYnLxMyQ0Q4IWklMlomOywgdz0jXiRIMXVJMICQoYGSY2RRonZHRVN/Kjs8Mo&#10;KdPj84SUpLTE1OT0ZXWFlaW1xdXl9UZWZnaGlqa2xtbm9kdXZ3eHl6e3x9fn9zhIWGh4iJiouMjY&#10;6Pg5SVlpeYmZqbnJ2en5KjpKWmp6ipqqusra6vr/2gAOBAEAAhEDEQQAAD8A845vKdq+qc1MaQ7N&#10;TDSuzY0rs2NK7NjSuzUxpXZqY0rs1MaV2amNK7NjSuzUxpXY0xRn9kYOEMTCPc7GtbxntT5YDjDA&#10;4Yl2JPbMBVTX2yBxlplgrk7EcqaHZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2Lx2xIq5p7ZdHF3uRDB3uxUQxD9kfTvloxhuGOI6Ox3BB+yPuw&#10;8IZcIdl8V8BjwhNB2VwT+UfdjwhHCHZXpx/yj7seAI4I9zs3pRfyjBwBfDj3OzCKMdFGHgCiEe52&#10;Pw0ydmxpXZsNK7Nirs2KuzYq7Nirs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjS27NjS27NjS27Nj&#10;S27NhpbdmxV2bFXZsVdmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaQ7NjSuzY0rs2NK7NjSuzY0rs&#10;2NK7NjSuzYaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsNK7NjSuzY0rs2N&#10;K7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2GldmxpXZsaV2bGldmxpXZsaV2&#10;bGlt2bGlt2bGlt2bGlt2bGlt2bGldmphpXZqY0rs1MaV2bGldmxpDs2NK7NjSuzY0rs2NK7NjSuz&#10;Y0rs2NK7NjSuzY0rs2NK7Ntirs22KuzbYq7Ff91/7D/jfM7/ACf/ACS/6fq7P//Q85Zv6dm+qc2N&#10;K7NjSuzY0rs2KuzYq7Nirs2KuzY0rs2GldmxpXZsaV2bGldmxpXZsaV2A504yGnQ7jMbJGi4eWNS&#10;dieVtTs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsUt&#10;1BkFe2+W4hZbcQuTsGZlU5bs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2&#10;bGldmxpXZsaV2bGldmw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2N&#10;K7NjSuzYaV2bGldmxpXZsaV2bGldmxpXZsaW3ZsaW3ZsaW3ZsaW3ZsaW3ZsaV2amGldmpjSuzUxp&#10;XZsaV2bGkOzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs22KuzbYq7Ntirs2KuzYaV2&#10;bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldm3xpXZt8Vdm3xV2bfFXZt8aV2bfDSuzb4&#10;0rs2+NK7NTGldmpjSuzUxpXZqY0rs1MaV2amNK7NTGldmpjSuzUxpXZqY0rs1MaV2amNK7NTGldm&#10;2xpXZtsaV2bbGldm2w0rs22KuzbYq7NtirsV29P/AGH/ABvmZ/k/+Sf/AE/Q7P/R85Z0NOzt9U5s&#10;aW3ZsaW3ZsaW3ZsK27Nirs2KuzYrbsY0sa9WGRMgOrA5AOrsYbmIeJyByxYnNF2b61H4H8MHjBHj&#10;h2b6zH74fFC+MHZf1mLxP3Y+LFPjRdlG6j7AnAcwQc4dibXTnpQfjkDlLWc56OxJmZjVjU5WSTza&#10;pSJ5uysixdmxV2bFXZsVdmxV2bFXZsVdgqKGPgppUkVNcy4YxTlwxxp2KcE/lH3ZPgHc2cI7nZRi&#10;jPVRicY7kGEe52Ma1Q9CR+OVnAGs4Q7EXt5F6fEPbKpYZBqliIdifTK2t2bAh2bFXZsVdmxV2bFX&#10;ZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdiluaSj32y3CfU24jUnYMzNpy7dmxpbdmxpbdmxpXZsNK7NTGldmpjSuzY0rs2NK7NjSHZsa&#10;V2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZtsVdm2xV2bbFXZsVdmw0rs2NK7NjSuzY0rs2NK7&#10;NjSuzY0rs2NK7NjSuzY0rs2NK7NvjSuzb4q7Nvirs2+Kuzb40rs2+Gldm3xpXZt8aV2amNK7NTGl&#10;dmpjSuzUxpXZqY0rs1MaV2amNK7NTGldmpjSuzUxpXZqY0rs1MaV2amNK7NQY0rs22NK7NtjSuzb&#10;YaV2bbFXZtsVdm2xV2bbFXZe2NK7NjSuzY0rs2NK7KLqOpAwEgI4g7G+tF/MPvyPiR70cY73ZXrx&#10;fzDB4se9HiR73ZvXi/mGPix718QOy/Wj/mH34fEj3rxjvdliRD0YfeMPEO9PEHZYNckm3ZeGk27N&#10;vih2bfFXZt8VdmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmpjSuzUxpXZ&#10;qY0rs2GldmxpXZsaV2bGldmxpXZsaV2bFXZsVdmxV2Kfsf7D/jfMv+D/AJJ/9Pldn//S85Z0lOyf&#10;VObGldmxpXZsaV2bGldmxpXYHkuabJv75jzzdzRPN3OxFpHb7RJygyJ5tBkTzdjcixdmxV2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXYrFOUHEiq5djy8OzdDLWzsWFzEe9Pnl4zR&#10;bRmi7Hq6N0YHLBIHkWYmC7HZKkuzY0rsa0aN9oA5GUAeaDEHm7EXtP5W+g5RLT9zTLD3OxJoZF6r&#10;9I3ymWOQ6NRxkOxmQYOzYFdmAJ6b4QE07FFglbtT55ZHDIsxikXY8Wh7t9wy0abvLMYPN2WbTwb7&#10;xidN3FJwebsReN0NGH05RKBjzaZRI5uxuQYuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2FXYKiuVIo5ofHtmZjzg83JhlB5uxYb7g5eG52amGldmpjSuzUxpX&#10;ZqY0rs1MaV2amNK7NTGldmpjSuzUxpXZqY0rs1MaV2amNK7NTGldmpjSuzbY0rs22NK7NthpXZts&#10;Vdm2xV2bbFXZtsVdl7Y0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NLbs2NLbs2NLbs2NLbs2Glt2bfF&#10;Ds2+Kuzb4q7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NTGldmpjSuzUx&#10;pXZsNK7NjSuzY0rs2NK7NjSuzY0rs2KuzYq7Nirs2KuzY0rsa7qgqxoMjKQiLKDIB2B3umOyCg8T&#10;1zDnqT0aJZj0diTSO3VicolOR5lrMiXY3IMXZsVdmxV2bFXZsVdmxV2bCrssO46MR9OETI6p4i7H&#10;CaUftHJjNMdWXGe92OFzKO4P0ZMamafFLscLt+6g5Iao9zLxi7HC8HdfxyY1Y7mXjeTscLqPwIyY&#10;1UU+MHZf1mHx/A5L8xDvT4odl/WIf5vwOHx4d6+LF2b6xD/N+Bx8eHeviRdm+sQ/zfgcfHh3r4gd&#10;m+sQ/wA368Pjw70+IHZvXi/mGPjQ718QOy/Wi/mGHxYd68Ydl+pGf2h9+S4494TxB2WCD0OSFFNu&#10;y8NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldin7H+w/43zK/g/zP+nq&#10;uz//0/OWdNTsX1Tmw0rs2NK7NjSuzY0rsTuCfSamVZvpLDL9LsB5gOG7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2FXZsVdmwK7Nirs2KuzYq7F7eUluDGoPTMrBkN0W/FM3Rdgm&#10;mZdOQ7NTGldmpjSuzUxpXZiqnqK4DEFBDsb6Uf8AKPuGDw49yOEdzscFUdNskIgMnZtsaV2bbGld&#10;m2w0rsp0VlIPQ5GUQRRRIAh2AGFGI8Ns1shRpwiKLs2RQ7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7MCR0NPlhBI5JBp2KC4lH7VfnlgzSHVmMkg7FEu/5&#10;x9Iy+Gp72yObvdghWDCoNRmUCCLDcDbsvDSuzY0rs2NK7NjSuzY0rs2NK7NTGldmpjSuzYaV2bGl&#10;dmxpXZsaV2bGldmxpXZsVdmxV2bFXZsVdmxpXZsaV2bGldmxpXZsaV2bGldmw0rs2NK7NjSuzY0r&#10;s2NK7NjSuzY0rs2NK7NjSuzY0i3ZsaW3ZsaW3ZsaW3ZsaW3ZsNK7NjSuzY0rs2NK7NjSuzY0rsZJ&#10;KkY369hlWTJGHNjKYDsQa7c9AB+OYktUegajmLsb9Zl8R92R/MzR4pdlG4m/m/AYDqJ96PEk7GmW&#10;U/tH78gcsu9HGe92b1JP5j95weJLvKOI97s3qyfzH78Piy7yvGe92OFxKP2skM8x1SMknY8Xb9wD&#10;+GWx1R6hmMpdii3UZ61XLo6qJ57MhlDsVVlb7JBzIjIHkWwEF2XkqS7NjSuzY0rs2NK7AVwXMh5b&#10;AdPlms1BPFu42Qm3YnmO1uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7NirssO46MR9OTEyORTZdjhPKP2vvyY1Ex1ZDIXY8Xcg6gHLY6&#10;uXVkMpdigu07gj8cujrI9QzGUOx4uIT+1T6Dlg1MD1ZeIHY4Sxn9offlgywPUJ4w7LBB6GuTFFNu&#10;y8NLbs2NLbs2NLbs2NK7NjSuzY0rsU/Y/wBh/wAb5lV6P8z/AKeq7P/U857Z1NOxfVObGldmxpXZ&#10;saV2bGldlGhFCNjiRaC7A0lqwNU3Hgcw56Y9HHli7nYkY5B1U5Qcch0azEh2NpkaQ7NgQ7NQntho&#10;pp2OEUh6KfuyQxyPRPAe52OFvMf2f1ZMYJ9zLw5OxwtZPEDJjTST4JdjhaHu34ZIaXzZeD5uxwtF&#10;7scmNKO9Pgh2WLWL3OSGmiy8IOx31eL+X9eS8CPcnw4uy/Ri/lGHwY9yeAdzssRoOij7skMYHRPC&#10;HZdMlSXZdMaV2JSW6MNhRvHKcmAS5bFrljBdgRlZTQihGYEokGi4xFOysih2bFXYvbRMWDnYDp75&#10;lafEbvo3Yob27BWZtOQ7NTGldmpjSuzUxpXZsNK7NjSuzY0rs2NK7NjSuzY0rspmCqSegwSIAsoJ&#10;p2AGbkxbxNc1UjZtwybLsrIodmxV2bFXZsVdmxV2bFXZgrHoCflkhEnkkC3YotvKe1PnlsdPMsxj&#10;LsUFoe7fcMtGkPUshh83Zf1Mfzfhh/KeafB83ZRsz2b8MB0h70eD5uxptZR0ocgdLNBxF2JmGUdV&#10;P68rOGY6MDAuxuVsXZsCuzYq7Nirs2KuzYq7Nirs2KuzYq7FbdysgHZtiMyNPMiVd7ZjlRdgzNlT&#10;kuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2GldmxpXZsaV2bGldmxpXZsaV2bGld&#10;mxpXZsaV2bGldmxpXZsVdmxV2bFXZsVdmw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs&#10;2NK7NjSuzYq7Nirs2KuzY0rs2GldmxpXYAkYtIxPjmmyyuRLiSNl2Nyti7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzAkbjbCDSXYqtzKvfkPfL4amY82YyEOxVbtD9oEfjmVDVxPPZsGUOxVXRvskHMiM4&#10;y5FmJAux2TpLsa6K4owrkZ4xIUUEW7EGtD+y335hT0R6FqOLudjDbS+A+/KjpJsfDLsa0EiirAAf&#10;MZGWnlEWUGBDsZlDB2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFX&#10;ZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmwq7HCSQdGP35MZZDkSyEi7HrdSjrQ/PLo6uY57&#10;shkLsWjuUc0Pwk9My8WqjI0di2RyAuxbbMqmbs22NK7NthpXYp+x/sP+N8yK9H+Z/wBPVdn/1fOe&#10;dXTsH1TmxpXZsaV2bGldmxpXZsaV2bGldmw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0i&#10;3ZsaW3ZsaW3ZsaW3ZsaW3ZsNK7NjSuxrxo4+IVyEsYlzQQDzdif1WL3yr8rBh4QdjlgiXou/vvk4&#10;4IjokQAdimW0zdmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsNK7NjSuzY0rsbJGHXifoOV5MQkKYyj&#10;YdgN4JF7VHiM108Eo9HHMCHYzKmDs2KuyxG56KT9GSGOR5BkIl2KLbSntT55bHTTLIYy7FFtB+03&#10;3ZdHR95ZjE7FFt4l/Zr898vjp4DozGMB2KAAbDbLgAGbs2KuzYq7NjSuzYaV2bGldmxpXZRVT1AP&#10;zyJiDzCCHYm1vEe1PllUtNA9GJxh2Ma0H7LfflMtH3FgcLsTNrKOlD8spOkmGBxF2MMUo6qcrOGY&#10;6MTAuxpVh1ByBiQinZsih2YAnoK5IRJTTsesMp6Kfp2yyOCZ6MhAl2CIbfgeTGrdszMOm4TZ5tsM&#10;dbl2LZlNrs2KuzY0rs2GldmxpXZsaQ7NjSuzY0rs2NK7NjSuzY0tuzY0tuzY0tuzY0tuzY0rs2NK&#10;7NjSuzY0rs2NK7NjSuzY0rs2GldmxV2bFXZsVdmxV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpX&#10;ZsaV2bGldmxpXZsNK7Nirs1MVdmpirs1MaV2bGldmxpXYXv9tqeJzRz+ouIebsrIIdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsKuxyyyL0Y5ZHNMciyEiHY8XUo60Pzy0ayY7mXiF2O+tv&#10;/KPxyf52XcE+KXZRupD0oMidZM9yDkLsSZ2Y1Y1zHlMy5lgSS7KyCHZsVdmxV2bFXZsVdmxV2YAn&#10;Yb4QLS7FFt5j+z9+2XR02Q9GQgXY4WkviBlo0U/JPhl2WbOTxGE6GXeF8MuxjW0w/Zr8srlpcg6I&#10;MC7EyrDYgj55RKJHMMadmyKHZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmw0rs2NK7NgV2bF&#10;XZsVdmxV2bFXY6JS0igeOW4YGUwAyiLLsMM3tOQ7NjSuzY0rsU/Y/wBj/wAbZk16f8z/AKepdn//&#10;1vOeddTnvqnNjSuzY0rs2NK7NjSuzYq7Nirs2KuzY0rs2GldmxpXZsaV2bGldmxpXZsaV2bGldmx&#10;pXZsaV2bGldmxpXZsVdmxV2bFXZsVdmxpXZsNK7NjSuzY0h2bGldmxpXZsaV2bGldmxpbdmxpbdm&#10;xpbdmxpbdmxpbdmxpXZsaV2amNK7NTGldmxpXZsaV2bGldmw0rs2KuzYq7Nirs2NK7NjSuzY0rs2&#10;NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2FXZsVdmpirs1MVdmpjSuzY0rs2NK7NjSuzY0r&#10;s2NK7NjSHZsaV2bGldmxpXZsaV2bGldmxpXZtsaV2bbDSuzY0rs2NLbs2NLbs30Y0tuzfRjS27Ni&#10;rs2Kuy8VdmxV2bGldm3xpXZt8aV2bfGldm3xpXZt8aV2bfDSuzUxpXZqY0rsaXRerAfTkJTiOZCC&#10;Q7GG4hH7X4HKjqsY6seMOyjdReJ+7IfnII8QOyvrUXv92P5yHmviB2WLmHxI+jCNXjT4gdjhNCf2&#10;hlg1ED1Txh2O5x/zj7xkvEj3heIOyjLEOrj78BzQHULxB2IS3II4p3/azDzasEVFrlk7nYHzXtTs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzAVNB1wgWrsFRWgpWTc/y5ssOhHOTbHH3uxdVVRRQB8szo4xHkGwOy8lSXZsaV2bGldmxpXZ&#10;iARQioxMQeauxNraJu1D7Zjz0mOXSmBgHYi1mf2W+g5iz7PPQsTjdibW8w/Zr8sx5aTIOjDgLsYU&#10;cdVI+jKTjkOYKKLsqh8MHCe5adjhFIein7smMMzyBXhLseLWY9qfM5dHRZD0plwF2PFmf2m+7Lo9&#10;nnqWXhuxQWkQ61OXx0MBzsp8MOx4ghH7I+nfLo6bGOjLhDscEUdAB9GWCAHIJp2XkqV2bGldlFEP&#10;VQfoyJxxPMBadjDbwn9mnyymWkxnox4A7GGzj7EjKj2fDoSjww7G/Uh/P+GQ/k4d/wBiPDdlizXu&#10;xOEdnx6lPhuxZIkQfCKeJzLx4Yw5BkAA7HZbSXZsaV2bGldin7H+x/42zIr0/wCZ/wBPEuz/1/Oe&#10;dhTnPqnNjSuzY0rs2NK7NhpXZsVdmxV2bFXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZs&#10;aV2bGldmxpXZsKuzYq7NTFXZqYq7NTGldmxpXZsaV2bGldmxpXZsaV2bGkOzY0rs2NK7NjSuzY0r&#10;s2NK7NjSuzbY0rs22NK7NthpXZsaW3ZsaW3Zvoxpbdm+jGlt2b6MaW3ZsVdl4q7Nirs2NK7NvjSu&#10;zb40rs2+NK7NvjSuzb40rs2+NK7NQ4aV2amNK7NTGldmpjSuzUxpXZqYq7NTFXZqYq7NTFXZqY0r&#10;s1MaV2amNK7NTGldmpjSuzUxpXZsaV2bGldmw0rs2NIdmxpXZsaV2bGldmxpXZsaV2bGldmxpXZs&#10;aV2bGldmw0rs2NK7NjSuzY0rs2NK7NjS27NjS27NjS27NjS27NjSuzY0rspnVRVjQZGcoxFlBNOw&#10;O952QfScwMmu/mhrOTudiDSyN1Y/LMKeacuZYGRLsblTF2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVd&#10;mxV2bFXZaNxcN1ocsxz4ZA9yQaLsMEdXFVNRm+hOMxYbwbdl5ZSXZsVdmxV2bFXZsVt2bGlt2bGl&#10;t2bGlt2bGlt2bGldmxpXZsaV2bGldmxpXZsaV2bGldmw0rs2KuzYq7Nih2bGldmxpXZsaV2bGldm&#10;xpXZsaV2bGldmxpXYp+x/sf+NsyK9P8Amf8ATxLs/9DznnZ05tvqnNjS27N9GNLbs30Y0tuzfRjS&#10;27Nirs2Kuy8VdmxV2bGldm3xpXZt8aV2bfGldm3xpXZt8aV2bfDSuzUxpXZqY0rs1MaV2amNK7NT&#10;FXZqYq7NTFXZqYq7NTGldmpjSuzUxpXZqY0rs1MaV2amNK7NTGldmxpXZsaV2bDSHZsaV2bGldmx&#10;pXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bDSuzY0rs2NK7NjSuzY0tuzY0tuzY0tuzY0tuzY0tuz&#10;Y0rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsUOzYq7Nirs&#10;2KuzY0rs2GldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGl&#10;dmxpXZsaV2bDSuymZVFWIHzyEpxjzNLbsQkuwNkFT4nMHLrwNotZydzsDM7MasanNbPJKRslrJt2&#10;VkEOzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LV2U1U0OThklE2DSQXYul4w&#10;+0K+42zOx9oSH1C2Ym7FBdxHrUZkx1+M87ZcYdl/WYf5vwOT/O4u9eMOzG6h8SfowHXY+9eMOxpv&#10;I+wJys9oQ6Ao4w7Gm8PZPxyo9o90UeI7GG7l7ADKz2hPyRxl2V9am8fwyH57J3rxl2WLqUeB+jCN&#10;fkHcvGXY9bz+ZfpGZEO0f5wSJuxZJo3+yd/DvmbjzwnyLMSBdj8vpLs2NK7NjSuzY0rs2NK7NjSu&#10;zYq7Nirs2KuzY0tuzY0tuzY0tuzY0tuzY0tuzY0rs2NK7NjSuxT9j/Y/8bZkV6f8z/p4rs//0fOm&#10;drTmPqnNjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaW3ZsaW3ZsaW3ZsaW3ZsaW3ZsaV2bGldmxpXZ&#10;saV2bGldmw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2KHZsVdmxV2bFXZsaV2bDSuz&#10;Y0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjS&#10;uzYaV2bFXZsVdmxV2bGlt2bGlt2bGlt2bGlt2bGlt2bGldmxpXZsaV2bGldmxpXZsaV2bGldmwq7&#10;Nirs2KuzYodmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldjXljT7TU9sqyZ&#10;oQ5lBIDsSN5GOgJ/DMWXaEByBLHjDsYbw9l/HKT2iekUeI7K+uSeA/HIntCfcF4y7K+ty+A/HB/K&#10;E+6KOMuzfW5fbB+fyeS8ZdlG6m8afQMgdbk714y7GmeU9WP0bZXLU5D1KOIuxhJPXKSbYuzYFdmx&#10;V2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2OEUh6KcujgnLkCmi7HfV5v5Tk/wApl/mp4S7GMjr1&#10;Uj5jKpYpR5ghFOysrQ7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuy1Vm+yCflk4wlLkLTTseLaY/s0+e&#10;ZEdFlPRPCXZf1WbwH35I6DL3Lwl2NaGVeqn9eUz02SPMFFF2MyhDs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NhV2LRXLrs3xL+OZuDXShtL1RZ&#10;iTsFo6OtVNRm5xZIzFxbAXY6gyyldm2xpXZtsaV2bbGldm2xpXZtsaV2bbGldm2w0rs22NK7NjSu&#10;zY0rs2NK7NjSuzY0rs2NK7FP2P8AY/8AG2X16f8AN/6eJdn/0vOmdxTlvqnNjSuzY0rs2NK7NjSu&#10;zY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2GldmxV2bFXZsVdmxpbdmxpbdmxpbdmxpbdmxpbdmxpXZ&#10;saV2bGldmxpXZsaV2bGldmxpXZsKuzYq7Nirs2KHZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldm&#10;xpXZsaV2bGldmxpXZsaV2bGldmxpXZsNK7NjSuzY0rs2NK7NjSuzY0rs2KuzYq7Nirs2NK7NjSuz&#10;Y0rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bFXZsVdmxV2bFXZsaW3ZsaW3ZsaW3ZsaW&#10;3ZsaW3ZsaV2bGldmxpXZsaV2bDSuzY0h2I3MpRQB9pu+YWtznHGh9UmMpU7AZNeuaMm2p2bArs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NhV2KJPKvRqjwO+Z&#10;GPV5I9f9MyEi7BMNwsnwkUb9ebXTayOTY7SZiVuxbbM2mTsY8ETdVFfEbZj5NJjnzCCA7EHs/wCR&#10;voOYWTsw/wAJ/wBMxMHYi0Mi9VPz65gZNNkhzDAguxmUIdmxV2bFXZao7fZBPyyyGKUuQtNOxZLO&#10;Q/aPH8Tmbj7Nmfq9LIRdi6W0S9uR98z8ehxx6cX9ZkIh2KigFAKDMsRpk7NhpXZsaV2bGlt2MeGN&#10;/tLv498pyaaE+YQRbsDyWbjdPiHh3zWZuzZDePqYGLsDkEGhFD4ZrpRINFg7NkVdmxV2bFXZsVdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bCArscI5D0Un6DlgwTPKMvkmnZjHIOqkfQcTgmOc&#10;ZfJadjcrIQ7NgV2bFXY6ORo2qPpHjl2DPLHKwkGnYYIyuoYdDnS45icRIci2uy8nSuzY0rsvGldm&#10;xpXZsaV2bGldmxpXZsaV2bGldmxpXZsNK7Nirs2KuzYq7H/sf7H/AI2y7+H/ADf9+l2f/9PzpndU&#10;5T6pzY0rs2NK7NjSuzY0rs2NK7NjSuzYaV2bGldmxpXZsaV2bGldmxpXZsVdmxV2bFXZsVdmxpXZ&#10;saV2bGldmxpXZsaV2bGldmw0rs2NK7NjSuzY0rs2NK7Nirs2KuzYq7Nirs2NLbs2NLbs2NLbs2NL&#10;bs2NLbs2NK7NjSuzY0rs2NK7NjSuzYaQ7NjSuzY0rsvGldmpjSuzUxpXZqY0rs1MaV2amNK7NTGl&#10;dmpjSuzUxV2amKuzUxV2amNK7NTGldmphpXZqY0rs1MaV2amNK7NTGldmpjSuzUxpXZtsaV2bbGl&#10;dm2xpXZtsaV2bbGldm2xpXZtsaV2bbDSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NLbs2NLbs2N&#10;LbsD3cTtRlFabEZre0NPKVSG9MJB2BM0zW7NgV2bFXZgCegrkoxJ5BLseIJj0Q/qy6Olyn+ErRdj&#10;haz/AMv4jLRoMvd9oTwl2X9Um9vvyX8nZfJeEuzfVJvb78f5Oy+S8JdlfVZvD8cB7Py932rwl2V9&#10;Wn/l/EZA6HKP4fuXhLsowTD9g5A6XKP4Sii7KMcg6qfuOQOGY/hl8lp2N4sOoOQMCOiuzYEOzYFd&#10;mxV2bFXZsVdmxV2bFXZsVdisEUjOpAIANSczNLp5ymCBsD9TIB2Ds6Kmx2XjSuzY0rs2NK7GtHG3&#10;VQfoyuWGEuYBWnYz6vD/AC5V+SxfzUUHY4QxDog+7Jx02McohadjsupLsvGldmw0rs2KuzYq7Nir&#10;s2NK7NjSuzY0rsY8aOKMK++VZcEMg9QQQ7A8lmRuhr7HNXm7MI3gbYmLsQaN1+0pGa7JgnD6gQxp&#10;2NypDs2KuzYq7Nirs2KuzYq7NirswBPQVyQiTyV2PWCZuin6dv15fDR5ZcolNF2KLZyHqQPxzKh2&#10;XM8yAnhdii2SD7TE/hmVDsuA5kllwuxVbeEfsg/PfMmGixR/hTQdjwAOgp8syIwA5BLsvJUrs2NK&#10;7KKqeoB+eRlAS5i1dibW0Lfs0+WY09Bil0r3MaDsSayX9liPnvmLPsofwyRwuxhspOxBzHPZeToY&#10;o4XYvbxvGpVqdaimbHRYJ44kSZR2di2ZlMnZsaV2bGldmxpXZsaV2bDSuzY0i3ZsaW3ZsaW3ZsaW&#10;3ZsaW3ZsVdmxV2bFXY/9j/Y/8bZd/D/m/wC/ZOz/1POmd5TlPqnNjSuzYaQ7NjSuzY0rs2NK7Lpj&#10;SuzUxpXZqY0rs1MaV2amNK7NTGldmpjSuzUxV2amKuzUxV2amKuzUxpXZqYaV2amNK7NTGldmpjS&#10;uzUxpXZqY0rs1MaV2bbGldm2xpXZtsaV2bbGldm2xpXZtsaV2bbGldm2w0rs2NK7NjSuzY0rs2NK&#10;7NjSuzY0rs2NK7NjS27NjS27NjS27NjS27NjS27NvjSHZt8NK7NvjSuzY0rs2NK7NjSuzY0rs2NK&#10;7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzUw0rs1MVdmpirs2KuzY0rs2NK7NjSuy8aV2bGldmxpXZ&#10;saV2bGldmxpXZsaV2bGldmxpXZsKuzYq7Nirs2KuzY0rs2NK7NjSuzY0rsaUQ9VB+YyEsUZcwCrs&#10;r0Yv5B92Q/LY/wCbH5IoOyxHGOigfRkhhgOQHyTTsdllK7NjSuzY0rs2NK7NjSuzY0rs2NK7NhpX&#10;ZsaV2bGldmwUrsrivgMBgO5XZXBP5R92ROGHcPkh2V6UX8i/cMj+Xx/zY/JaDs3oxfyD7sH5XH/N&#10;j8loOyvRi/kH3Y/lcX80LQdl+jF/IPuwjTY/5sfktB2WEQdFA+QyccURyAV2OydJdmxpXZsaV2bG&#10;ldmxpXZsNK7NjSLdmxpbdmxpbdmxpbdmxpbdmxV2bFXZsVdmxpXZsaV2bGldmxpXZsaV2bGldjDF&#10;G3VR92VS02OXOIRTsabWA/s/icoPZ+E9PvWg7G/VIfA/fkf5NxefzRwh2b6pD7/fg/kzF5rwuy/q&#10;sPh+JyQ7Oxd32p4Q7LFtCP2f15MaDCP4VoOxwiiHRB92Wx02Mcox+S07HAAdMtEQEuy8NK7NjSuz&#10;Y0rs2NK7NjSuzY0rs2NK7Nirs2KuzYq7Nirs2NK7NhpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2b&#10;GldmxpXZsaV2bFXZsVdmxV2P/Y/2P/G2Xfw/5v8Av0uz/9Xzrnf05NvqnNjS27NjS27NjS27NjS2&#10;7NvjSHZt8NK7NvjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzUw0rs1&#10;MVdmpirs2KuzYq7NjSuzY0rsvGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bCrs2KuzYq7Ni&#10;rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2GldmxpXZ&#10;saV2bGldmxpXZsaV2bFXZsVdmxV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmw0rs2NIt2bGlt2bGl&#10;t2bGlt2bFbdmxV2bFXZsVdmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsNK7NjSuzY&#10;0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7Nirs2KuzYq7Nirs2NK7NhpXZsaV2bGldmxpXZsaV2bG&#10;ldmxpXZsaV2bGldmxpXZsaV2bFXZsVdmxV2bGldmxpXZsaV2bGkOzY0rs2GldmxpXZsaV2bGlt2b&#10;Glt2bGlt2bGlt2bGlt2bGldmpjSuzUxpXZqY0rs2NK7NjSuzY0rs2GldmxpXZsaV2bGldmxpXZsa&#10;V2bGldmxpXZsaV2bbGldm2xpXZtsaV2bGldmw0rs30Y0rs30Y0rs30Y0rs2NK7NjSuzY0rsf+x/s&#10;f+Nstrb/ADf9+l2f/9bztnoVOQ+qc2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSu&#10;zY0rs2NK7NjSuzYaV2bGldmxpXZsaV2bGldmxpXZsVdmxV2bFXZsVdmxpXZsaV2bGldmxpXZsaV2&#10;bGldmw0rs2NIt2bGlt2bGlt2bGlt2bFbdmxV2bFXZsVdmxpXZsaV2bGldmxpXZsaV2bGldmxpXZs&#10;aV2bGldmxpXZsNK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYq7Nirs2KuzY0rs2&#10;NK7NhpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsVdmxV2bFXZsVdmxpXZsaV2bGldmx&#10;pDs2NK7NhpXZsaV2bGldmxpbdmxpbdmxpbdmxpbdmxpbdmxpXZqY0rs1MaV2bGldmxpXZsaV2bDS&#10;uzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzbY0rs22NK7NjSuzYaV2bGldm+jGldm+jGld&#10;mxpXZsaV2bGldmxpXZsaV2bfGldm3xpXZt8aV2bfGldm3xpXZt8aV2amGldmpjSuzUxpXZqY0rs1&#10;MaV2amNK7NTGkOzUxpXZqY0rs1MaV2XTGldmpjSuzUxpXZqY0rs1MaV2bDSuzY0tuzY0tuzY0tuz&#10;Y0tuzY0tuzYq7Nirs2KuzYq7NjSuzY0rs2NK7NjSuzY0rs2NK7NhpXY/9j/Y/wDG2WdP83/fJdn/&#10;1/O2eiU3vqnNjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGld&#10;mxpXZsaV2bGldmxpXZsaV2bFXZsVdmxV2bFXZsaV2bDSuzY0rs2NK7FEt53+zGx96HLY6ecuUSyE&#10;CejsVXTbtv2KfMjMiPZ2Y9KZjDJ2KrpE5+06j7z/AAy+PZU+piyGnLsUGj/zS/cv9uWjsjvl9jL8&#10;v5ux40iDu7H5UH8MsHZMOpky/Lh2OGlWvix+kf0ywdl4v6SfAi7Hfou08D9+H+TMPcU+BF2b9GWn&#10;8p+84f5Nw932r4EXZX6LtPA/fg/k3F5/NHgRdlHSbbxYfSP6ZE9l4v6S+BF2MOkRdpGHzocgeyYd&#10;CWP5cd7sY2jn9mX7x/blUuyT0l9iDp/N2JNpVyOhVvkf65TLsvIOXCWBwSdiT2N2vWMn5b/qzHlo&#10;ssecT/umBxSHR2IsrKaMCD4HbMeUCObAuysjSHZsNK7NjSuzY0rs2NLbs2NLbs2NLbs2NLbs2NLb&#10;s2NK7NTGldmpjSuzUxpXZsaV2bGldmxpXZsNK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs22N&#10;K7NtjSuzbY0rs2NK7NhpXZvoxpXZvoxpXZvoxpXZsaV2bGldmxpXZsaV2bfGldm3xpXZt8aV2bfG&#10;ldm3xpXZt8aV2ahxpXZqYaV2amNK7NTGldmpjSuzUxpXZqY0rs1MaQ7NTGldmpjSuy6Y0rs1MaV2&#10;amNK7NTGldmpjSuzYaV2bGldmxpbdmxpbdmxpbdmxpbdmxV2bFXZsVdmxV2bGldmxpXZsaV2bGld&#10;mxpXZsaV2bDSuzY0rs2NK7NjSuzY0rs2NK7Nirs2KuzYq7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSu&#10;zY0rs2NK7NjSuzYaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxV2bFXZsVdmxV2&#10;bGkOzYaV2bGldmxpXZsaV2bGldmxpXY/9j/Y/wDG2WdPh/vmXR2f/9Dztno1N76pzY0rs2NK7NjS&#10;HZsaV2bDSuzY0rs2NK7NjS27NjS27NjS27NjS27NjS27NjSuzUxpXZqY0rs1MaV2bGldmxpXZsaV&#10;2bDSuzY0rs2NK7NjSuy1RmNFBY+AFclGBlsBaQCXYJj026f9niPFtsyodn5ZdOH+s2DDIuwRHo4/&#10;3ZJ9Cj+JzMh2V/Ol/pW0afvLsEJptov7PI+LHMuHZ+KPS2wYYh2LpFEn2EVfkAMyo4ox5ABsEQOT&#10;sfk0uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7KKqwowBHgcBiDzUh2ISWNq/&#10;VAD4rt+rMaeixS6f6VrOKJ6OwNJpA/3XIR7MK/iMw8nZQ/hP+mapafuLsCy2F1H+zyHiu/8AbmDk&#10;0OWPS/6rTLDIOwOQQaHY5ikNbsqmNK7NTGldmpjSuzUxpXZqY0rs1MaV2amNIdmpjSuzUxpXZdMa&#10;V2amNK7NTGldmpjSuzUxpXZqY0rs2GldmxpbdmxpbdmxpbdmxpbdmxpbdmxV2bFXZsVdmxpXZsaV&#10;2bGldmxpXZsaV2bGldmxpXZsNK7NjSuzY0rs2NK7NjSuzYq7Nirs2KuzYq7NjSuzY0rs2NK7NjSu&#10;zY0rs2NK7NjSuzY0rs2NK7NjSuzYaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bFXZsV&#10;dmxV2bFXZsaV2bDSHZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bFXZsVdmxV2bGlt&#10;2bGlt2bGlt2bGlt2bGlt2bDSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjS&#10;uzY0rs2NK7NjSHZsKuzYq7Nirs2KuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rsf+x/sf8AjbLK2+H+&#10;+ZdHZ//R87Z6TTc+qc2NK7NvjSuzUxpXZt8aV2bfGldm3xpXZt8aV2amGldmpjSuzUxpXZqY0rs1&#10;MaV2amNK7NTGkOzUxpXZqY0rs1MaV2XTGldmpjSuzUxpXY+O3ll+whb37ffluPBOf0i2UYk8g7Bc&#10;WkyHeRgo8BuczsfZkj9Rpvjpz1dguPTbVOq8z4t/TM7HoMUenF/Wbo4Yh2CVVVFFAUeA2zMjEDYC&#10;m0CnZeFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZs&#10;VdmxV2bFXYnLBDKP3iBvfv8AfleTDCf1C2MoA83YDm0lTvE1D/K24+/Nfl7MB+ktEtMOjsBTWlxF&#10;9tDT+YbjNdl0s4cw48sco83YjlFMHZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bDSuzY0rs2NK7NjS&#10;uzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2KuzYq7Nirs2NK7NjSHZsNK7NjSuzY0rs2NK7NjSuzY0&#10;rs2NK7NjSuzY0rs2NK7Nirs2KuzYq7Nirs2NLbs2NLbs2NLbs2NLbs2NLbs2GldmxpXZsaV2bGld&#10;mxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bCh2bFXZsVdmxV2bGldmxpXZsaV2&#10;bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsNK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2N&#10;K7NjSuzY0rs2NLbs2NLbs2Glt2bGlt2bGlt2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2b&#10;Gldmw0h2bGldmxpXZsaV2bGldmxpXZsVdmxV2bFXY/8AY/2P/G2T6fD/AHzLo7P/0vO+emU2vqnN&#10;jSuzY0rs2NK7NjSuzYq7Nirs2KuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rsckbua&#10;IpY+AycMcpGgLSIk8nYMi0qZt5GCDw6nM/F2bI/UeFvjpyebsGRWFtHvx5Hxbf8AszPx6LHDpxf1&#10;m+OGIdggCnTMttdl4q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7A81jbS7leLfzLtmNl0mOfSj/RapYYl2AZt&#10;LmXeMhx4dDmuy9nzH0+px5acjlu7AbIyGjAqfA7ZgygQaLQQRzdlYKQ7NjSuzY0rs2NK7NjSuzY0&#10;rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NIdmwq7Nirs2KuzY0rs2NK7NjSuzY0rs2N&#10;K7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2&#10;bGldmxpXZsaW3ZsaW3ZsNLbs2NLbs2NLbs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2Gl&#10;dmxpDs2NK7NjSuzY0rs2NK7Nirs2KuzYq7Nirs2NK7NjSuzY0rs2NK7NjSuzY0rs1MNK7NTGldmp&#10;jSuzUxpXZqY0rs1MaV2amKuzUxV2amKuy6Y0rs1MaV2VTGldmpjSuzUxpXZdBjSuzbY0rsrbGldm&#10;2xpXZtsaV2XthpXZtsaV2VtjSuzbY0rs22NK7L2xpXZq40tuzfRjS27N9GNLbs30Y0tuzY0tuzVO&#10;Kuzb4q7Nvirsfvw/2P8Axtk+nw/3zLo7P//T8756dTY+qc2NK7NjSuzY0rs2NK7Nirs2KuzYq7Nj&#10;S27NjS27NjS27NjS27NjS27NhpXZsaV2bGldi8NlcS7qtF/mbYZkYtJOfIbNkMUpOwdDpcK7yEuf&#10;DoM2OLs+A+r1OTHTgc93YMVEQcVAUeA2zOjERFAU3gAcnY7JJdmxV2bFXZsVdmxV2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2bFXYySKOQUdQw98hPHGQoi0SiDzdgKbSkO8LcT/K24+/MDL2eD9Jpxp6YdHYBmtp&#10;oT8akDx6j781+TBOHMONOBjzdiWVUwdmxpbdmxpbdmw0tuzY0tuzY0tuzY0rs2NK7NjSuzY0rs2N&#10;K7NjSuzY0rs2NK7NjSuzY0rs2GkOzY0rs2NK7NjSuzY0rs2NK7Nirs2KuzYq7NjSuzY0rs2NK7Nj&#10;SuzY0rs2NK7NTGldmphpXZqY0rs1MaV2amNK7NTGldmpirs1MVdmpirsumKuzUxpXZVMaV2amNK7&#10;NTGldl0xpXZtsaV2VtjSuzbY0rs22NK7L2xpXZtsNK7K2xpXZtsaV2bbGldl7Y0rs1RjSuzY0tuz&#10;fRjS27N9GNLbs30Y0tuzVxV2bfFXZt8Vdm3xV2bfGldm3w0rs2+NIdm3xpXZt8aV2bfGldm3xpXZ&#10;qY0rs1MaV2amNK7NTGldmpjSuzUxV2amKuzUxV2amNK7NTGldmpjSuzUxpXZqY0rs1MNK7NTGldm&#10;xpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bCrs2KuzYq7H/s/7&#10;H/jbJdPx3sun473Z/9TzvnqFM31TmxpXZsaV2bGldmw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7&#10;NjSuzAEmg640rsFwabPJu/7tffr92ZmLQzlz9Ib4YJHns7DCCxt4twvJv5m3zZYtJCHSy5UMMYuw&#10;RmS2uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7KIBFDuMVdgW&#10;fTbeTdf3be3T7sxMuihLl6S0T08Ty2dgCawuItyOS/zLvmuy6WcPMOLPDKLsDUzHppdmpjSuzUxp&#10;XZdMaV2bbGldlbY0rs22NK7NtjSuy9saV2bbDSuytsaV2bbGldm2xpXZe2NK7NUY0rs2NLbs30Y0&#10;tuzfRjS27Jd5Y/LvUNWiS7u3+p2T7xkisjjxVdqL/lN/wORJp1uq7SjjPDH1SQtzqEcRKKObjr4D&#10;JGfK35cWP7q6uRLKNm5zktX3EXGn3ZbHT5ZbiJdce0NRLlt8P+KUPrGovuqED2X+uV+h/wArP50/&#10;5HT/ANcn+Tz/AM0o/O6nv+yLvU1TwP3Lm/Q/5Wfzp/yOn/rj+Tz/AM0r+d1Pf9kXepqngfuXN+h/&#10;ys/nT/kdP/XH8nn/AJpX87qe/wCyLvU1TwP3Lm/Q/wCVn86f8jp/64/k8/8ANK/ndT3/AGRd6mqe&#10;B+5c36H/ACs/nT/kdP8A1x/J5/5pX87qe/7Iu9TVPA/cub9D/lZ/On/I6f8Arj+Tz/zSv53U9/2R&#10;d6mqeB+5c36H/Kz+dP8AkdP/AFx/J5/5pX87qe/7Iu9TVPA/cub9D/lZ/On/ACOn/rj+Tz/zSv53&#10;U9/2Rd6mqeB+5c36H/Kz+dP+R0/9cfyef+aV/O6nv+yLvU1TwP3Lm/Q/5Wfzp/yOn/5qx/J5/wCa&#10;V/Oanv8Asi71NU8D9y5v0P8AlZ/On/I6f/mrH8nn/mlfzmp7/si71NU8D9y5v0P+Vn86f8jp/wDm&#10;rH8nn/mlfzmp7/si71NU8D9y5v0P+Vn86f8AI6f/AJqx/J5/5pX85qe/7Iu9TVPA/cub9D/lZ/On&#10;/I6f/mrH8nn/AJpX85qe/wCyLvU1TwP3Lm/Q/wCVn86f8jp/+asfyef+aV/Oanv+yLvU1TwP3Llf&#10;ob8rP5k/5HT/APNWP5PP/NK/nNT3/ZF3qap4H7lzfob8rP5k/wCR0/8AzVj+Tz/zSv5zU9/2Rd6m&#10;qeB+5c36G/Kz+ZP+R0//ADVj+Tz/AM0r+c1Pf9kXepqngfuXN+hvys/mT/kdP/zVj+Tz/wA0r+c1&#10;Pf8AZF3qap4H7lzfob8rP5k/5HT/APNWP5PP/NK/nNT3/ZF3qap4H7lzfob8rP5k/wCR0/8AzVj+&#10;Tz/zSv5zU9/2Rd6mqeB+5c36G/Kz+ZP+R0//ADVj+Tz/AM0r+c1Pf9kXepqngfuXN+hvys/mT/kd&#10;P/zVj+Tz/wA0r+c1Pf8AZF3qap4H7lzfob8rP5k/5HT/APNWP5PP/NK/nNT3/ZF3qap4H7lzfob8&#10;rP5k/wCR0/8AzVj+Tz/zSv5zU9/2Rd6mqeB+5cv9D/lZ/Mn/ACOn/wCasfyef+aV/Oanv+yLvU1T&#10;wP3Lm/Q/5WfzJ/yNn/rj+Tz/AM0r+c1Pf9kXepqngfuXN+h/ys/mT/kbP/XH8nn/AJpX85qe/wCy&#10;LvU1TwP3Lm/Q/wCVn8yf8jZ/64/k8/8ANK/nNT3/AGRd6mqeB+5c36H/ACs/mT/kbP8A1x/J5/5p&#10;X85qe/7Iu9TVPA/cub9D/lZ/Mn/I2f8Arj+Tz/zSv5zU9/2Rd6mqeB+5c36H/Kz+dP8AkdP/AFx/&#10;J5/5pX85qe/7Iu9TVPA/cub9D/lZ/On/ACOn/rj+Tz/zSv5zU9/2Rd6mqeB+5c36H/Kz+dP+R0/9&#10;cfymf+aV/Oanv+yLvU1TwP3Lm/Q/5Wfzp/yOn/rj+Uz/AM0r+c1Pf9kXepqngfuXN+h/ys/nT/kd&#10;P/XH8pn/AJpX85qe/wCyLvU1TwP3Lm/Q/wCVn86f8jp/64/lM/8ANK/nNT3/AGRd6mqeB+5c36H/&#10;ACs/nT/kdP8A1x/KZ/5pX85qe/7Iu9TVPA/cub9D/lZ/On/I6f8Arh/KZ/5pX85qe/7Iu9TVPA/c&#10;ub9D/lZ/On/I6f8Arj+Uz/zSv5zU9/2Rd6mqeB+5c36H/Kz+dP8AkdP/AFx/KZ/5pX85qe/7Iu9T&#10;VPA/cuYaD+WE3wJMkbHo3ryL+LnjgOlzD+Er+d1A/sDvV1MblSf9iP4YX61+VxEButDufrKU5CCQ&#10;qSw/yJFop+kf7LKOKjRcrB2rZrIK/pL4dS+LjOvE/wAw/iMgMkckUjRyKUkQlXRhQgjYgg5Y7gSB&#10;FhHAggEGoPQ43Gk27NjS27NjS27NjSuzY0h2bGldmxpXZsaV2bGldmxpXZsaV2bFXZsVdmxV2bCr&#10;s2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2GldmxpXZs&#10;aV2bGldmxpXZsaV2bGldmxpXY/8AZ/2P/G2SrZl0+H6XZ//V8756myfVObGldmxpXZsaV2bGldmx&#10;pXZqY0rs1MNK7NTGldmpjSuzUxpXZYUk0HXwxAS7BcGmTPQyfu18O/3Zm4tFKX1ekN8NOTz2dhjB&#10;awQj4F3/AJjuc2OLBCHIOXDFGPJ2LZc2OzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuwPPY2825Xi38y7Zj5dNCfvap4YydhfPp08e6j1F8R&#10;1+7Nfl0co8vUHDnp5Dlu7AtMxqaHZqYKV2amGldmpjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2&#10;NK7NjSuzY0rs2NK7D7yRo8Wq+Yre3nHK3jBmmU/tKnRT7FioORlsHD12Y48RI5/So3kxit2ZftHY&#10;H55KvPnmW5N4+k2rmK2hAE5TYuxFeNR+yoPTNx2bpI8PHLmfpdFgxiuIqGn2qcBM4qzfZr2GQvNw&#10;5KNzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirssKSaD8TT9eBXYslncv9lOXyI/rkTMBN&#10;Ox40u/P+6j94/rg8WPetOxw0m/8A99f8Mv8AXB40e9adljR77+QD/ZDHxorTscNGvfBR9ODxorTs&#10;saJeHug+k/0x8eK07L/Qd3/PH95/pg8cLTsTfR75eihv9Uj+NMkM0Vp2BZIpI24yKVbwIplgIPJD&#10;sNfLnmO80e8RlctZsw9eAmqkHqQOzDMXV6SOWP8AS/hk15MYkPNRubZJ0NRRx9lsM/zU0i3jmtdX&#10;gAH1qsc5HRmAqjfMrUf7HOax9zl9lZiQYH+FD6ZKxDRN+zuv8cgGW07hHZsaV2bGldmxpXZsaV2b&#10;DSuzY0h2bGlt2bGlt2bGlt2bGlt2bGldj0ilf7CFvkMlHGTyDIRJ5B2LLp9037FB7kZaNLM9G0ae&#10;Z6OxVdKmP2nUfKpy0aKXUtg0ku92PGk+Mv3L/bkhovNkNJ5uxw0mPvIfuyX5Id7L8oO92b9Exfzt&#10;+GP5KPev5Qd7s36JTtIfux/JDvX8oO92NOk+Ev8Awv8AbkfyXmxOk83Yw6VN2dT86jInRS72J0ku&#10;92Jtpt0OihvkR/HIHSzDA6absSa2uF+1G3zpXKzhkOjWcUh0diZBHXK6a3ZWNK7NjSuzY0rs2NK7&#10;NjSuzY0rs2NK7NjSuzYaV2bGldmxpXZsaV2bGldmxpXY/wDZ/wBj/wAbYaZ9Ph/vnZ//1vPG+eqs&#10;n1Tm3xpXZt8NIdm3xpXZt8aV2bfGldm3xpXZt8aV2amNK7NTGldgu306aShf4E9+v3Zl4tHKW59I&#10;cjHp5Hns7DGC1hhHwL8X8x3ObHFgjDkHMhijHk7FsubHZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdiE9pBN9paN/MNjl&#10;OTBGfNqnhjLm7C+fTpo6lf3i+3X7s1+TSSjy9QcPJp5R5buwJmNTjuzY0rs2NK7NjSuzY0rs2NK7&#10;NjSuzY0rs2NK7NjSuzY0rs2GldmxpXZM/wAqv+Ukm/5hX/4mmV5Bs6ztX+6H9b9aE1T/AHnH+sP1&#10;HA3mv/lI9Q/4zHOl0X9zH3OvxfSFaz/3mj+WFOZTYq5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFX&#10;ZsVdmxV2bFXZsVdj1mmT7EjL8iRkTEFXYumpXydJSfnQ/ryJxR7k27F49cul+2quPkQcgcAW3YJj&#10;12E/3kbL7gg/0yBwHom3YLi1Czl2WUV8G2P45Wcch0TbsE5Wl2bFXYnPBFPGUkWoP3j5ZKMiOSHZ&#10;GZ4vSmeOteDEV+WZ0TYtg7Jr+ZX/ACiul/8AGWP/AJMtnKD6yvZf97L3fpS7T/8AeqX5H9ecyy2n&#10;fJjmxpXZsaV2bFXZsVdmxV2bFXZsaV2bDSuwRFZXMnROI8W2y2OnkejbDBOXR2Co9KUbyOT7Lt+O&#10;ZMdGOpcmOkHUuwVHaW8f2YxXxO5/HL44YjkHIjhiOQdi2Wtjs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuxrIjfaUN8xXAYg80GIPN2IPp9q/7HE+KmmUy08D0aZaeB6OwPJpP++5PoYfxGUy0ncW&#10;mWj7i7A0ljcp1TkPFd8olp5jo48sEx0diBBBoRvlVNLs1MaV2amNK7NTGldmpjSuzUxpXZqY0rs1&#10;MaV2amNK7NTGldmpjSux9Ph/2P8Axthpn0+H++dn/9fzxnrCbfVObGlt2bGlt2bGlt2bGlt2bGkO&#10;zY0rs2NK7BFvZTTbgcU/mP8ADL8WnlP3N2PDKXudhlb2UMO4HJ/5j/DNli08Ye9zseGMfe7BGXtr&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuxWC1urgkQQvMR1Ealj+AyjPqcWIX&#10;klHGP6cow/3SDIDm7HSaffx/3ltKn+sjD9YyvHr8E/pyY5f1ZxQJxPV2IZlsnZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdiE9nBNuwo38w65TkwRnz5tWTDGTsLbiwmiqQOafzD+&#10;IzAyaaUfMODkwSj5h2BsopodmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZM/yq/wCU&#10;km/5hX/4mmV5uTrO1f7of1v1oTVP95x/rD9RwN5r/wCUj1D/AIzHOj0X9zH3OBi+kK1n/vNH8sKc&#10;ymxVzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxe3vb&#10;mA/u3PH+U7j7shKAPNNuw6sNSS6HEjhKNyvY/LMXJj4fcyBdg3KkuyMX3+9k3+uf15n4/pDAuyZ/&#10;mV/yiul/8ZY/+TLZy0frkjsv+9l7v0pdp/8AvVL8j+vOZUy6nepjmpjSuzUxpXZqY0rs1MKuzUxV&#10;2LRWc8v2UNP5jsMsjhlLkG2GGUuQdguLSlG8r19l/rmRHSDqXJhox1LsGRW8MX2EAPj3+/MmOOMe&#10;QcqGOMeQdimTZuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;sZJDFIKOob55GUAeYYygJcw7AkulxneNip8DuMx5aUdHGnpAeTsBy2dxFuVqv8y7jMeWCUXEnglH&#10;o7Ecqppt2bGlt2bGlt2bGlt2bGlt2bGldmxpXZsaV2O/Z/2P/G2GmfT4f752f//Q88Z61SvqnNjS&#10;uzY0rs2NK7NjSuzY0rsUihklbjGtT38Bk4YzI0GUIGRoOwyt9Ojjo0nxv4dhmwxaSMdzuXOx6YDc&#10;7uwZmW5Ls2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7HRxSSyLHEheRzRUUEsSewAyGTJG&#10;ETKREYx+qUvTGKk07DO48p+Z7e3NxPpV1HCBVnaJ6AeLbfD9OaTB7U9mZcnhw1GCeT+b4sPV/U39&#10;f+a0jUYyaEg7CrN83OyYflp5Ph8w6tJJeAnTrIK8yAkc3YnglR22Ytnnn/BF9rJ9k6SMcP8AjWpJ&#10;jjl/qWOH97l/reqEYf1uL+DhcHXak447fVJ2d1tbS1tIFgtYUggQUSKNQqj5AZ8vanVZc8zkyyll&#10;yS+qeSXHP/TSeflIk2XYrlDF2FuteXdG1m2eDULVJQwoJaASKfFH+0pzcdj+0Gs7OyDJp8ksfD/B&#10;f7nJ/RyYvonH8R9TbizTgbiXZ538waPLo2tXemSnk1tIVV+nJCOSN/skKnPrzsHtaHaOixaqIoZo&#10;cXD/ADJ/Rlh/mZIyi9PhyicBLvdhfm3bHZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXZsVdgW4sIZakfA/iOn0jKMmnjLyLRk08ZeRdhbPazQn4x8PZh0zByYZR5uBkxShzdiOVU1OzY0&#10;rs2NK7NjSuy8NK7NTGldmpjSuzUxpXZqY0rsmX5Vf8pJL/zCv/xNMpzcnW9q/wB0P6360Jqn+84/&#10;1h+o4G81/wDKR6h/xmOdFov7mPucDF9IVrP/AHmj+WFOZTYq5sVdmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdj4ZXilWRNmU1GAixSuyURSLJGsi/ZYAj6&#10;c15FGmbsjd9/vZN/rn9eZ2P6QxLsmf5k/wDKK6X/AMZY/wDky2cvD+8kx7M/vJe79KXaf/vVL8j+&#10;vOZ5kU71Mc2NK7NjSux8cMsh+BS3v2+/JRxk8mcMcpcg7BcWlsd5Wp7LufvzIjpe9yoaM/xF2DIr&#10;S3i+ygr/ADHc5kRxRjyDlQwxjyDsWyxtdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXYhNZwS7stG/mGxyueKMmnJgjLm7AM2nTJun&#10;xr7dfuzFnpyOW7hZNLIcvU7AhBBodjlNOM7NjSHZsaV2bGldmxpXZsaV2O/Z/wBj/wAbY0z6fD/f&#10;Oz//0fPGeu0h9U5saV2bGldmxpXZYBJoOuNK7BttprNRpvhX+XvmXi0pO8nLxaUneTsMkjSNeKAK&#10;o7DM6MQBQc6MQBQdjskl2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVditnaXN5dRWttGZb&#10;idgkUa9SzGgzH1eqx6fFLLlPBjxRM5zl/DGKJSERZ5OzvvknyLp/lyzV2VZtVkX/AEi6IrSvVI6/&#10;ZQf8Pnyn7Ze2uo7YzEAnHo4H91g/nf7bm/n5f9ji+mH8U583qtXLKf6LslGcQ4js5l+Z35ewS20u&#10;uaTCI7iIF723QUV0G7SKB0der/zf632vav8Agb+3uSGSOh1cuPFP0abNP6sWT+DBOX+pz+nH/qcv&#10;R/d/3e20GsIPBLl/C7Bn5KQKvlm7mp8cl4wJ9ljSn62zX/8ABizGXaeOH8MNPH/TTy5eL/cwYdqH&#10;94B/RdnQc8ldY7Nirs2Kuzz7+Zt1Fc+dtSaPdY2jiJ/yo41VvuYEZ9Z/8DjTSw9iYBLnITy/5uXL&#10;PJD/AGHDJ6XQxrEHYV6d5W8x6igkstOuJoj0lCEIfkxov45vNf7S9naOXDnz4cc/5nHHxP8AlXH1&#10;/wCxbZ6jHHmQ7L1Lyp5k02IzX2nTwwj7UpQlB82WqjI9n+0/ZuslwYM+LJP+ZxfvP83HPhnJYajH&#10;LYEOwqzfNzs2KuzYq7Nirs2KuwTBYSyx86hQele+cZ2z7a6bQ5zh4ZZpx+vg4fRL+Z/WdlpuzZ5Y&#10;8V8Idin6Kk/nH45qf+Tk6f8A1LJ84N/8jT/nB2b9FSfzj8cf+Tk6f/Usnzgv8jT/AJwdm/RUn84/&#10;HH/k5On/ANSyfOC/yNP+cHZv0VJ/OPxx/wCTk6f/AFLJ84L/ACNP+cHZv0VJ/OPxx/5OTp/9SyfO&#10;C/yNP+cHZv0VJ/OPxx/5OTp/9SyfOC/yNP8AnB2b9FSfzj8cf+Tk6f8A1LJ84L/I0/5wdm/RUn84&#10;/HH/AJOTp/8AUsnzgv8AI0/5wdm/RUn84/HH/k5On/1LJ84L/I0/5wdm/RUn84/HH/k5On/1LJ84&#10;L/I0/wCcHZv0VJ/OPxx/5OTp/wDUsnzgv8jT/nB2b9FSfzj8cf8Ak5On/wBSyfOC/wAjT/nB2b9F&#10;Sfzj8cf+Tk6f/Usnzgv8jT/nB2b9FSfzj8cf+Tk6f/Usnzgv8jT/AJwdm/RUn84/HH/k5On/ANSy&#10;fOC/yNP+cHZv0VJ/OPxx/wCTk6f/AFLJ84L/ACNP+cHZv0VJ/OPxx/5OTp/9SyfOC/yNP+cHZv0V&#10;J/OPxx/5OTp/9SyfOC/yNP8AnB2b9FSfzj8cf+Tk6f8A1LJ84L/I0/5wdiVxZSQKGJDL3I7Zvuwv&#10;a7T9o5DjiJYsgHFGM6/efzuD+r/N/wCPOLquz54RxH1B2B86twHZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dlEAihFQeoOJCkOwFcaarVaH4T/KemYuTTA7xcPLpQd4uwveN424uCp8DmHKBBouDKJiaLsbgpi7&#10;NjSuzY0rs2NK7NjSuzY0tuzY0tuyY/lV/wApJL/zCv8A8TTKc/0ut7U/uh/W/WhNU/3nH+sP1HA3&#10;mv8A5SPUP+MxzoNF/cx9zg4vpCtZ/wC80fywpzKbFXNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuw90SbnamM9Y2oPkd8xM4o2yDsKb7/eyb/XP6&#10;8yMf0hBdkz/Mn/lFdL/4yx/8mWzmMX95Jj2Z/eS936Uu0/8A3ql+R/XnNFRnNFBY+A3zKESXfAE8&#10;kxwVFpszbuQg+85dHTk83JhpJHns7BkVhbx7kcz4t/TL44IhyoaaEfN2CAABQbDLnIdl4q7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7EZrWGYfGvxdmHXISxiXNqyYYz5uwuuLCWKrD408R1HzGYs8JDr8umlHfmH&#10;YGyqnGdmw0rs2NK7NjSux37P+x/42xps6fD/AHzs/9LzzTPX6YvqnNTGldmpjSuxWC1lmaiDbux6&#10;DLMeIy5NmPFKfJ2GltZxQCo+J+7H+GZ+PCI+92OLBGHvdgjLm52bFXZsVdmxV2bFXZsVdmxV2bFX&#10;ZsVdmxV2bFXZsVdmxV2bFXZ1P8lvL0Tm616ZeTRsba0r2NAZG+5lUf7PPDP+DB2/KIx6CBoTH5jU&#10;f0o8XDgx/wCmhPJL/km6jtTNygP60nZ1fPB3TOwLfalaWScp3oaVCDdjm97E9m9Z2lOsEfQPryz9&#10;OGH+d/vIcU2vJljDmpzXMUI+M7noo6nIVrH5pWEBaOAhz0IjHqH/AII0TPXeyv8AgU6aAEtROeaX&#10;9H9xj/32X/ZwcOWqkeQpREt7L9hBEvi/X7siWnedbmyt5bbRNPeG3DNNIsbsQC1AWIUfD08c9A1v&#10;s/o9TkGTUQx5sgiMUZZo+J6IfTH95/Wa8+snIgznv9P8131W5b7dw3yUUyh+Z2uA1INP+Msn9crP&#10;sn2aR/i+n/5U4v8AiGPFLvLf1OT/AJaJPvw00/8ANHVSrO9tM0Ue8siUlAHvyUU/4LNTrPYDsnLs&#10;cUISP+pmWH/cS4f9iv5mUSBxbn+c16F4v2J+Xsw/28k2l/mRY3sTKgV7niTHFX02LAbCjfrU5xPa&#10;X/AniJA6fKYwv1Rzev0fxcOTH/sYyx/57k49Xv6hs761PF/vRF8P86bjEvJ/5f6TAP0tqTJqerXD&#10;GWWRhyijdjyPFT1ap+04/wBXjmo9tPbLXif5HDGfZ+lwxGKGP6c+bFD0QlLLD/JcP8GKXB/Pnkd1&#10;l7QOQVj9MERHIki8kPIHvk46Z5Y4S7MyqylWAKkUIO4IOEEg2OauziH5q+ULbRtRiv7CMR2N8WDR&#10;Lsscq7kL4K4+JV/1s+mP+Bj7WZO0dPLT5zx6jS1+8l9ebBL6eP8AnTxy9E5/xcWP+Lid/wBn6kzj&#10;wy+qLsgmepOxdmxV2bFXYIsrX1pKt/dr9o+PtnJ+1ntGOz8HDD/Gcv8Adf0P9ul/V/g/nT/qyc/Q&#10;aM5pWfojz/4l2SGKPS/TpJLMr02CRIVH3yDPn/JkyykZGpGX1GUjxS/2L0p4xsBGvf8A8ddhtoXl&#10;3SdW+A63BY3H++rtDGD/AKr1KH/guWYep1eTFv4cpj+h6v8AY/U4mr1uTDv4cskf9r9X+x+p2HF3&#10;+W1naIZJ/MunIvUVfc/JQST9GYmPteUzQxZHCx9tymajhy/J2Ra+s9Lt5xHDf/W0r8UsUTBaewkM&#10;ZObPHknIWY8H9aX/ABPE7bFkySFmPB/Wl/xHE7GejpjSoiXUioxo0ksIUL70SSRj92S4p1uB8Jf8&#10;diy4slWYj/Nl/wAVGDslumflZdarbifTdZsLqPvwaSo/1l4clP8ArDNTm7ajiNThkj/pf1umz9vx&#10;wyrJjyQP+b/xTq4nrH5Y3Wjw+tqOsafbrSoV3l5t/qoIyzf7EZLT9sxzGoQyS/0v/FM9N27HMahj&#10;yy/0v+64nVwi0yLyort+lri9dQSAtnFFQjx5yyA/8kszs0s9fuxD/kpKX+5hH/fuwzy1JH7sY/8A&#10;krKX+5hH/fuw9Fz+Unp8fqurcv56xcv+J8fwzB4O0L54f9l/xLr+DtK/qwf7P/iXb4RatD5U3bSL&#10;q89obuGP/k5G/wDzLzOwSz/5QQ/5JyP+5lH/AHzn6eWp5ZYw/rY5S/3E4/792BW0+0EHqjU7Zn/3&#10;wFuef4whP+HywZZXXBL+t6P+LbhmldcE/wCt+7/6qcX+xdkm8vy/lhZRK+qLeahdEVasfCFT/kqs&#10;nI/7M/7HNbqo62Z/d8GOPv8AX/uXVayPaEzWPgxR9/FP/cu3wy1HUPyevYSiWl1ZS/szQKVI/wBi&#10;XZD/AMDmPixdowO8oTH9L+xxcOHtPGd5QmP5s/8ApHidvkOGk6fc37W9jqcPoneOW8DW9fZtnRf+&#10;Dzb+POMLlA3/ALX+8d3+YnGHFOEr7sf73/iZf7F2GNz5D1C3tzcS6hpwhArzF0hr8gN2+jMeHacJ&#10;GhHJf9RxodrQlLhEMt/8LLsU8uWv5fxoJdevZ55j0treN1jA/wAp6B2/2PDI6uerJrFGMR/OkfUw&#10;1uTWk1hjGI/nTI4v9L9P+6dvh7dn8lZ4ikX1m0ftLF67EfRJ6i/8LmDj/lKJs8M/fwf73hdfj/lW&#10;Js8E/wCtwf7zgdvkQuNH02XUVttJ1OK5ik/u3uAbUg+DGT93/wAPm3hqJiHFkgYn+h+8/wBz6ndQ&#10;1OQQ4skDEj+Z+9/3Hq/2LsOB+VHnRlDrbRMrCoYTxkU8a8sw/wCW9N3n/SycL/RBpeRkf9LJ1cIt&#10;R0G4064EF5cWySE0bhKs3H/WEPqFfuzOxakZBcRL/S8H+74XYYdXHLHiiJ1/V4P+mnC7ELzT7OOD&#10;kmoW90W2MMS3Abf/AIyRRr/w2ZGl1mXHkE4CeKcDxRn6P97OTITOS4yhKMf6Xh/7yc3ZG7u2aCSn&#10;VD9k/wAM+hvZn2gh2lgv6c+P++h/08j/AEJ/7H6XmtbpDhl/RP0uxDOkcJ2YAk0G5PTFXYpOoRvT&#10;/k2b/W7/ANMAV2J4VdmxV2bFXZsVdmxV2bFXYyWGOVeLrUdvbIygJc2M4CQouwtudPkjq0fxp4dx&#10;mHk05HJ1+XSmO43DsCZRTiuzY0rs2NK7NjSuzY0rs2NIdkx/Kr/lJJf+YV/+JplGoHpdd2p/dD+t&#10;+tCap/vOP9YfqOBvNf8Aykeof8Zjm/0X9zH3ODi+kK1n/vNH8sKcymxVzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsMtDk43Lp2da/SDlGcbJDs&#10;CX3+9k3+uf15Zj+kKXZPPPUMcvlrTQ4qA8Zp/wA8jnPaSIOWV+f+6b+w8Ylmlf8AN/3wS7T/APeq&#10;X5H9eQhERBRFCjwG2bYADk9fGIHJMcdhS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuw&#10;Jc2EclWj+B/wOVTxA8nFzaUS3GxdhZJG8bFXFGHbMYxIdbKJiaLsbgpi7NTGldj/ANn/AGP/ABtg&#10;pn0+H++dn//T89Z7FTB9U5saV2DrbTi1Hm2HZO/05k49Pe8nNw6UneTsMVVVUKooB0AzMArk5wAG&#10;wdl4UuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs7H+TGtWkmjz6SWC3kE&#10;rTKh6tG4HxD/AFWHxf7HPnX/AIL/AGPlhrIasC8GXHHFxf6nmx8Xol/Xh9H871/zXR9p4iJCXQuz&#10;oF/dC1tJJyKlB8I8SdhnmvYPZR1+sx6cHhGSXrl/Nxw9eT/YR9P9J0+WfDElTuJfShaTwGw984f5&#10;h17Utd1VrK3cmOST01HIL6jVpViaDj/KufV/Z+gw6LBGGOIhjxj0xH8P/Hv50v4nUZMgiDOSna29&#10;P30vxTNuSe3sMIL2znsrqS1uAFmiNHAIYdK9RmwhMSFjkuHLHJESj9MkRl2moXtoJBazvCJl4yBD&#10;TkPfGeOMuYukZcEMlcQEuF2B8m2uwRBqF7bwS28M7xwzik0amgYdN8hLHEkEjcNU8EJSEpAGUfpd&#10;gcEggg0I6EZNtdnQfy+84XSXYs7py+1Qx6sg6g+LL1U5x3tf7M4u0tKY1++h6sE/5mT/AKp5Ppn/&#10;AKb6oxZY5mBvog5k+qyCaPaMmkidt+4zrnXPlcitnaozNirsg35xpE3lAF6cluYjH/rUYf8AES2e&#10;nf8AAknIdr0OUsGTj/q3D/f8DsOzCfF+Ds4dn069A7NirsfBC80gRe/U+AzWdr9q4tDp5ZsnKP0x&#10;/iyZP4YR/H0+pv0+CWWYiHYe21q3ERwoz8RuFBJ+Zpnzt2n2lk1eeWbKfVP/AEsf5sI/0YvW4scM&#10;UBEbB2YggkEUI6g5hNzs2KuzYq7Nirs2Kuy0keNuSMUYdGU0P4YCAeaCAebszu7sWdizHqSanECk&#10;gAcnZWFXYK/ROq+l631Of0aV9T0340+dKZV48LrijfvavzGO64o3/WDsC5a2uzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7NirsUFzcrEYRK4iPWMMeP3dMjwC7rdjwRu63dieSZOzYq7E5oUljKN0PQ+BzY9ldq&#10;ZdDnjmxH1R+qP8OSH8UJ/wBb/jzVnwRyxMZOwmmheKQo3UdD4jPofsrtTFrsEc2I+mX1R/ixz/ih&#10;P8f0nkM+CWKRjJ2L2EY5NO32IRX6cz5NTsCsSxJPUmpySHZsVdmxV2bFXZsVdlojuaIpY+AFcVdg&#10;qPTLlt2og9zv+GR4gl2LDSNt5f8Ahf7cHGtOwDMiJIVR/UA/aApkgh2A7mximqw+B/Ed/nlc8Ql7&#10;3Hy6aM9+RdhZNbywtRxTwPY5iSgY83W5MUoHd2J5FrdmxV2bGldmxpXZMfyq/wCUkl/5hX/4mmY+&#10;q+n4uu7U/ux/W/WhNU/3nH+sP1HA3mv/AJSPUP8AjMc3ui/uY+5wsX0hWs/95o/lhTmU2KubFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdgrTX4X0&#10;R8Tx+8UyvKLiUh2Mvv8Aeyb/AFz+vDj+kKXZP/Ov/KN6d/rR/wDJo5oNF/ey+P8AunK7A/v5f1f9&#10;9FLtP/3ql+R/XkHzavWpjmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2JT28cy&#10;cWG/Zu4yMogteXEJii7CmaB4X4t9B7EZjSjTqMmMwNF2J5Gmt2O/Z/2P/G2CmfT4f752f//U8+xR&#10;SStxQVP6s9mjAk7IhAyNB9U4aW1lHD8R+KT+bw+WZmPCI+92WHTiG/V2Ccuch2bFXZsVdmxV2bFX&#10;ZsVdmxV2bFXZsVdmxV2bFXY+JORJ7ICx+jp+OJV2MxV2bFXZsVdmxV2bFXYraXd1Z3EdzaytBcRH&#10;lHKhKsD7EZj6rS4tRjOLLGOTHP0zhMcUJIlESFHk7OiaJ+aGq6msWj6lbC5lnZUjuoQQ9a9XjUEN&#10;/sOGecR/4H+j7M1Y12DJ4GLGJ+JhzH91wzjwfu88zxY+H/bPF4vp4nRdo9mDw5GB5erhUbyMyW7q&#10;v2uoHyyIaxps2n30kEgPGpMT9mQnY53OOYkLDyoNrreZZogw69GHgcBZYlUzYq7Bh1a+OmDTS4+q&#10;B/UCcVry6/apyyrwo8XF/E0flYeJ4leuuF2A8tb3YMXVr5dNfTVcfVJHDsnFa8hQ/apy7ZUcUeLi&#10;/iaDpYHIMlesbOw78jaVLPqa3bERwR1RZHPFS7/D1PgDmD2trY6bBPJLfw4mfDH6vT/D/nN4iZHh&#10;HMoW+fkq267vIRt4Ab1zuqceC8TVabHrtnx5lkTIk8yXb1SKAoAPDAOp+YNE0uMvqF7Dbgfsu45n&#10;5IPib/YjNl2d2FrdbIR0+LJmv+bH0f52T+7h/nSbceGc/pFuzi/5i+e18x3EVrZqyaZasWTns0kh&#10;FOZHYAbIM+kP+B/7EHsfHLLmIlq844ZcP0YMX1eFGX8UpS9WSX0+mPD9PHPe6LSeELP1F2QzPRnO&#10;dmVSxCgVJ2AyvLljjgZzPDCA4pS/mxZRiSaHN2H+kpb2UiSTwLcgGskTFlVvYlSGp8jnz57V9vZO&#10;08x4SYYYenD/ANVP68/9j9L1Gm0Xh46B4Zy+qbsn1l+b2pWNutvZaTYW0K9I40dV+4MM4DJ2DCZu&#10;U8kj8P1Oty+zmPJLinkySP8AS4f1OpgbVfzOudVjKahounXFduTxyFx8nDhl+hsswdjjEfRkyR+M&#10;f+JbtP2FHCbhkyx+Mf8Ac8LqZF/rGmPcNJLZukR+zDbzFAPplWds2fBMChLf+lH/AIg43bcGQChL&#10;f+dOP/EHG7HRXunW90s0Ngs8a/7ovJGlWvj+5+r4JY5yjRlw/wBLGOH/AHfisZYpyjRlwn+djHD/&#10;ANNPFdkptvza1y1iENrpum28QFBHFBIq/cJM1k+w8Ujcp5ZH+sP+JdTP2exTNynlkf6Uo/8AEOpg&#10;DUvPs+pA/XNG0uRj1cQSI/8AwayB/wDhsvw9mDH9OTL/AKYf7nhcjB2SMX05Mw/zo8P+l4OF1MJr&#10;W70kTM15p5kiJqI4Jmip7AuJszJwyV6Zb/0o8X+58NzsmPJXplv/AE48f+58N2Gb33kQRfBpV80t&#10;Ng10gWvzER/4jmMMeqveeOv6h/4txRi1l7zx1/ws/wDFuwPpHmZtHumuLCwtfUrWN7hGmdB24lmA&#10;B/ylVcnn0fixqcp1/R9DZqND40eGcp1/Q9HE7D7/AJXF5w/5dv8AkUf+aswf5A0/9L/TOu/0N6X+&#10;n/pnUwn1bzpfatU39jYyu3WUQcJP+RiMr/8ADZl4Ozo4volMf53p/wBK5un7Mhh+iWQf53p/0svS&#10;7CZLiFVobWJj/MTLX8HAzMMD3n/Y/wDEucYH+cf9j/xLsdb3qQMWFrBIe3qB2A+gtTBPGZdZIniM&#10;v4pD3f2Oxe41kzxGNrK0QH9qOERsPpUg5CGn4TfFP/TNcNNwm+Kf+dLidhvoWqeRaLHrejSVH/Hx&#10;azS0PzjZx+D/AOxzE1OHVc8WQf1Zxj/uuH/euHq8Gs54cg/q5Ix/3fD/AL12SIzfkkqchBcOf5Ab&#10;mv4sB+Oa/h7TvnH/AGDqxHta+cf+lf6nb4V3etfldGT9T8vXNx7y3MkQ/wCFeTMrHp9cfqyxj/Vh&#10;GX+9i5mPS9oH6ssI/wBWEZ/72Dt8rT9c/LKSULfeWpbeM7c4ruaanzBaLHLptaB6cokf6kYf8WnN&#10;pdeB6M0ZH+ljhD9E3b4c3t3+SVvb+pBZyXcpG0EbXatX3Mjoo+/MPHDtORoyEB/O/d/70ODix9rS&#10;lUpCA/nfuv8AeRk7fILqeqabcTE2GlQWMFfgQPNK9P8AKaRyP+BRc3mHDOI9U5TP+bH/AHIegwYJ&#10;xHrnLJL3Qh/uYuy7HWbKAgT6RaXS9+ZnVvoKSKP+FwZNPKXKc4/6T/iUZdNOXLJOH+k/30HYdxea&#10;vJAjpJ5SQv4rdy0J+lTTMKWi1N7Zv9hFwJaDV3tnP/KuLsIdZ1OyvpgbPTodOgWtI4i7sa/zO5Nf&#10;9iFzP0+GUB6pSyH+l/x12OmwTxj1Tlll/Sr/AHMXYT3dss8dOjj7JzrPZr2gn2bn4vqwZP77H/v4&#10;/wBOH+y+lhrdIM0a/iH0uxC4QW2niMfacgN8zuc990+eGaIyQPHCY4oy/ovKTgYmjzDsLcyGDs2K&#10;uzYq7MASQAKk9BirsMbbSxQNP1/kH8TkDJLsMEjRF4ooUeAyKuy8Cuwt1K8NTBGdh9s/wycQrsL8&#10;mh2bFXY10V1KsAVPUHARaJRBFF2F9zprCrQ7j+Q9fozHnh7nAy6QjeLsAkEGh2I6jKacEuzY0tuz&#10;Y0tuyZflX/ykkv8AzCv/AMTTMXVfT8XXdp/3Y/rfrQmqf7zj/WH6jgXzX/ykeof8Zjm80X9zH3OF&#10;i+kK1n/vNH8sKcymxVzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7NirsfE3CVH/AJWB+44CNldil9/vZN/rn9eRx/SEl2T/AM6/8o3p3+tH/wAmjmg0&#10;X97L4/7pyuwP7+X9X/fRS7T/APeqX5H9eQfNq9amObFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXZsVdmxV2bFXZsVdiVxAs0ZU7H9k+ByMo2GrNiExTsJ5EaNyjCjDrmOY06aUTE0XZv2f9j/AMbZ&#10;GmXT4f752f/V4tFDHEnFBQd/E57tGIA2dtDGIig+qcUyTN2bFXZsVdmxV2bFXZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdgpk9Kxqftzkf8CN8j1S7AuSQ7Nirs2KuzYq7Nirs2Kuz0F5C8m2nl/SYneMHVLhA1&#10;3MR8Slt/TU9lX/hmz5M9uPa7L2tq5CMj+TxSMcGP+CXD/l5/zp5P9hD0fzuLm9ZqTkl/RH0uxfzF&#10;5O0/V42qihzvxOwr4qRupzZ+yv8AwRMuhiMOoEs2CPphOP8AfYo/zfV/ew/0so/zv4XUZdNZuOxQ&#10;0tqwcy27cJD9ofsnOdX/AOXWrabcrcWhDCJg6pOtV2NacgCjf8LntHZvtToNdGsWSEjL+C+DL/yq&#10;nw5HBzYjwmMgaLX1ySPaeIr/AJS7jCTVNF8xXF3Jcz2Y5yUqIAvHYU2CnN9inCIoFrwY444iIJof&#10;zl63tq3+7APnUYCGg6yTT6lN/wAAcs8WPe28QXfWrb/fi/fhq+i+ZdRt7a2ktYoY7YcY3oiMeg+L&#10;jVj08Mx/Ex4yZXzcfFgjCUpAyufmsa/tV6NyPgAcP9D/ACsuJXWS9JZepXdE+8/G3+xC5yfbHt72&#10;dowRxjLk/wBTw/vZ/wDVOH+fNzI4py5Clhnu5toY/TU/tv8A0yeN5L0OXSX025hEkUi0qAFKEdDH&#10;T7FM8c1//BF7Ry6uOfFLwIYj6MP1Qn/0Mf6txf7H/J8M/W7HSx8E8UfqVbe2WKrE85G+0565xDzb&#10;5Zv/ACzqrWUrl7eQc7acVAkjr3H8w6MufQnsr7R6ftnSjPECOSPoz4v4sOX/AKpy+rHP/fRk9Xps&#10;8csb6q2EWdS5Ds2KuzYq7DLT7TgPWcfEfsjwGeO+3HtL48zpMJ/dQP76X+q5I/5P+pj/ANlP+o9F&#10;2ZouEeJL6j9LsMYYZp5VihjaWVzRI0BZifAAbnPNpSERZ2Dt5SERZNB2G7eSfNyx+odIu+PWgiYt&#10;/wACBy/DMQdo6e644f6Zwh2pprrxIf6Z2FM9vcW8hinieGVftRyKVYfMHfMuMxIWDYcyE4yFxPEH&#10;YnkmTsE2OmajfyenY2st0/dYUZyPnxByrJmhAXIiP9Zqy54Yxc5Rh/WPC7JBF+WHniWL1BppUdQr&#10;ywqx+gvX78wJds6UGuL/AGMv1Otl27pAa4/9jP8A4l1cJNU0HWdKk4ajZy2xOwZ1IU/6rfZb6Dmb&#10;h1OPKLhISc/Bq8WYXCUZuwDl7kOzYq7LVHavFSadaCuAlSQHZWFXZsVdmxV2bFXZsVdmxV2bFXYt&#10;BZXtwSILeSYr9r00ZqfOgyEskY8yAwnlhHmRF2V9Uu6kejJUGhHE9fux4496+JHvDscNPvz0tpT8&#10;kb+mDxYd4R40O8fN2CLbQNZuWZYrSSqCrcwIxT5vxyE9VjjzP++a56vFHnIf7r/cuxn6G1YytEtn&#10;M8ifaVI2alen2QcP5jHV8Ufmy/M46vijXvdig8va+emmXZ/54Sf805H81i/nw/00WP5zD/Ph/pou&#10;wOmnXrMy+nwZNmEhEdD/ALMrlhyxHX/fNhzRHX5er/cuxGRGjcowoy9dwfxGTBtmDYt2A7+3eWIF&#10;eqVPHxzvvYv2n/J5Py+Y/wCD5D6Zf6hk/wCqc/4/5v1/z3WdpaLxBxx+sf7J2FOe2PMuzYq7HRRS&#10;SuEQVJxJV2G9pYpAOR+KT+bw+WVk2l2Ccirs2KuxG8uPQgLD7R2X54QLV2EZJJqepy1Ds2KuzYq7&#10;Nirs2KuxC4tIphuKP2YdchKALTlwRnz5uwtntZoT8QqvZh0zHlAh1mXBKHPk7EcjTS7Jj+Vf/KRy&#10;/wDMK/8AxNMxdX9Hxdd2n/dj+t+tCap/vOP9YfqOBfNf/KR6h/xmObrRf3Mfc4eL6QrWf+80fywp&#10;zKbFXNirs2KuzYq7Nirs2KuzYq7Nirs6F5M/Liw1HSY9T1eSZUua/VbeAqh4KePN2YN9og8Vp/lZ&#10;ynaXbeYZjiwCH7r+8yZLn6/q8OEYmP0/xyd92V2KdTEyJ4YvO/NHn3zC2v3WjeWltY003guoX92j&#10;yqZ3UOIYkRo/sIV9R2b9rjxyPedvKw8vaqsEMjTWVxGJrWR6cuNSpVqbclYds2nY/aR1WM8YEcuO&#10;XBkjH6f50Zw/ozi63XaM6fIYHon3kLzZceYdOuRfwpbavps5tb+GIkxluIdJY+XxenKjBl5f5S4G&#10;8p+Xn1/W4dPD+lEQ0lxKBUpEgqxA8T9lf8rLe1df+VwGYHFOxDHH+dkn9P8AxUv6LXpsBy5BAfxI&#10;jzv5n/w3oEl/HCLm8kkjtrC2JoJLiZuMak9lH23/AMhWyd+Zfy00RNFuLnRxNFeWcZm4yP6glRBV&#10;wdhxfj8S8f8AVzndJ23qYZYjOYTx5ZeH6Y+H4M5/R19WPi9Pqd92l2B4GLjieKvqYTpXnrzfpmsW&#10;A8w3NtfaXqU6WszwQGBrWaY8YmU8m9SEvSNufxLyV85ZnaPMvVMsAkgAVJ6DASriQoJJoBuSegGT&#10;zQPyov7qFLnWJ/0fE4DJbBedwQf5lJCx/wCy+L/IzmNV7SDiMdPHxq/ysjwYP82X1Zf8z0/03c6H&#10;sTNnF/THzee6r+a/r3Elr5TsBq3psUk1SaT0bFWGxCOA0lxQ9fSXh/xZkiX8qvKAXiZb5j3f1Igf&#10;u9PNf/LOv5/uP9Jk/wCqjuR7KivrSs+cPzQY8/W0ZPCIW1yy/wDBGdT+GF2pflDashbSdRZZR9mC&#10;8UUb/nrH0/5F5kYvaPPD++xicf5+nPq/5VZP97NwtT7NZoC4njRNt+ZvmuwIbXdFhvLUf3lzpMjG&#10;RB4/Vpvif/YSs2c71PTL/TL2Syv4WguYjR42/AgjZlPZhnUaXVY8+MZMZ44SecnAxNHmz/Rdb0rW&#10;9Nh1LS7hbqznFUlSvUbFWBoysp2ZW+Jc6dYflPoTabCl3cXH6RmjVmnjKiON3UEAIVqyrXf4vi/y&#10;c47J7RaomWTGMfgxMuHHLi8TJDGeH+8v0Sl/D6HpNP7PnJg8Ti3rk8wuPzN87XIutZ0uCxGj20kw&#10;g06ZJDcTxW7sjs0wcLHI/BuC+myr8PLlnL9QsprG+uLKb++tpXhkp05IxU0+7Oz0+eOXHHJH6ckR&#10;OP8An+p5uUaJD1PSdSt9U0qz1O2r9XvYI7iGvXhKgda+9DiMcbySLHGpeRyFRRuSSaAAZZKQiCTs&#10;AgBETTRQxPNK4jijUvI7GiqqipJJ7AZ1rTPyq0GKwSDVDNLqMij15YpAqxOf2UWhDcfFvtZw+Xt7&#10;VZCcmIwhiH93CceLxYfz8kr9HH/Rep0vs5x4eOR4ZEPI7j8w/O+p+trOjS2tjpCcn0+zuoC73MKd&#10;JJpOaNF6tOSBB8KYU6X+UqSG4fUL9o4knlgtxCgZnWFzGXYsaJVlPw/FmVP2mnOhhgCeCE8niy4Y&#10;wllj4nhx4Y+v0/xODoexMmosggCJR7fm5qupC3Ty9pULyfVba5vpr6Z444pLqITLCgjR3kIRlYv8&#10;K4Y/8qk8vf8ALfd/8DFlf8u63+bg+eR2P+hWf86P4/zVv+O/zJ/5YtG/5GXX/NOIzfk/pjf3Gryx&#10;n/i2BX/4i65OPtDqh9WLHP8AqZTH/d42qfsvmHKUT+P81Uj/ADI89Q/70eX7G7H/AC7XzxH7pYT+&#10;vI7rn5b6lpdxYqtzFc21/cJaJOoZSkshoodD4+x/ZzYaX2ghkE+OEsWTFjlm4NpceOH1cE4uo1fZ&#10;mXTyAn/Em2k/mja3UWppqGmT6bqGmWUuotaO8cqzW8I+NopYyVJU0VlYK3xLk4k/LHyh9SayWOVL&#10;kDiNSMjF+Y/aMdfT41/Z4/Z/azQQ7Y122XijIfV+W4Y8HB/M8T+84/6X87+F6D/Q1E4bB/eVxMRg&#10;84fmU0MWurfQTiRVuD5eEEawGJhy9JJ6ev6vH7MjNw5/scc5LrGk3ukalPp94vGeBuJp0YdVZT3V&#10;h8S522i1kNTijlh9M/xwy/pReRyYzCRieYeqeXdf07X9GttW09y1tcryAbZ0YGjxuP2XRgVYYCzK&#10;YJjkk8heXLTXtca2vGZbW3ge4lVDRnCsqhQTWlWcV/yc03bmvnpsIOOuPJOOKPF9MOLilx/7Bzez&#10;9L4+UQurYr+Y3mXUtB0a1bTBGL/UbyKwt5plLxxGRXdpGQFeXFI24ry+3xw9/MHyPpWmaZFqmko8&#10;UayCG6gZzIBzBKOC2/UcW/2Oa7sftXNLOcOYifFHxMWTh8P6Prx/7Lii7DtjskaWjE3GSTeR/N3m&#10;E+Y28v8AmC5jvjdW7XWnXyRLAxaFgs0LopKmgdJEYfs8+Wc/zqXRPQyQBU9M6X5U/LC3FvHfeYlc&#10;vIA0WmqShCnoZmHxAn/fa/F/N/LnH67t7JlkYaYiMI7S1EvXxf8ACIfT/wAlJen+a9F2X2FLOOKf&#10;pg8x1z8xNZ1i7lsvKMkdrp0DGOfX5EEvqOpoy2kbfA4U7GeTlH/IrfayUy+TfJ8sXpPpEKp0DRtI&#10;jj/ZBq/fmtjn1cTYz5OL+nwTh/pOF38/ZrTkUOK0pT/GMDetbea7/wCsdT9YW3nhP/PIxrQf6rLk&#10;M81flelpZzajos7zQwKZJ7OanqKi7syOKBwo/Z4q3H+bNxoO358cceoiBxnghmx/3fH/AAxyQ/yf&#10;F/nReb7S7DyaccQ9UE/0D8ydWg1C10vzVaxILyRYLTWLPl6DSuaJHNE5Lws52Vgzx8v5c57nVuie&#10;i5sVdmxV2bFXZsVdmxV2bFXZsVdity3K4dv5jX78jHkl2dB86/8AKN6d/rR/8mjnP6L+9l8f905X&#10;YH9/L+r/AL6KXaf/AL1S/I/ryD5tXrUxzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuwNeWomTkv94vT3HhkZRtxtTg4xY+p2FvBuPQ9KfTy6ZRW7reE18P987P/9bjWe8O&#10;5fVObFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdgiytTPLv/drux/hgJpXYpqkgMyxjog6e&#10;5wRS7AeSQ7Nirs2KuzYq7NirsUt5FjuIpGHJUdWK+IBrlWoxmeOURsZRMfsRIWHZ6jhmjmhSaJg8&#10;Uih0YdCrCoP3Z8OZcUsczCQ4ZwJhKP8ANlH6nkSKNOx+QQ7NirsSks7SQ1kgjc+LKD/DNjg7Y1mE&#10;VjzZsY/oZckP98wOOJ5gLGhhb7SKfmBkB8mapa3esa29zxks/rxitA4BVFLcYwtegbbPdfajRa6P&#10;YuCeLJmhqcOCGbUcE5xyZvRxajj/AJ0sf1/1YSd/k7IxnSccYx48dGW38P8AEldzPDBrlramNfSu&#10;Y2FKDZ1NQf4Z0CO3gi/u41T/AFVA/Vngmo1+oz/3uTJl/wCGTlk/3ZdCIgcgmyxxr9lQvyFMfmIy&#10;bzYq7Oc/nctr+grBmp9aF1SLx9Mxt6n0chHnsP8AwGpZfz2YD+58D1/8N8SHg/7Hx/8AZO07KvjP&#10;dTs43n0U7x2bFXYLsLT1G9Rx+7XoPE5wXtr7S/lMf5fCf8Iyj1S/1DF/1Un/AAfzfr/mO17N0XiH&#10;jl9Ef9k7DXPE3pXYZaH5i1XQ55J9NkSGeReBlaOORgvgpdW4170zG1Okx5hUxY95j/uXF1Wix6gC&#10;OQcUR5yj/uXYcn80vPZ/6WdPlBb/APVPMP8AkXS/zP8AZT/4pwv5A0f8z/ZZP+KdTAl75+81Xyen&#10;e3cdyn8kttbOPuaM5bj7MwQNxBj/AFZz/wCKbcXZGnxm4RMP6s8n/Fuphams3iPzVLcN2P1W32+X&#10;7vMk6eJFer/Tz/4pyzpokV6v9Pk/4p2GUfn/AM3xRiOLUnjjHREWNQPkAozHPZenJswv5uKeyNMT&#10;ZgCf879bqZj+YHnM9dWn+ggfqGP8l6b+ZFf5I0v+pxdTEpfO/m2VGSXVbh0bZlLbH6MlHs7Tg2IR&#10;ZR7L0wNiEXYVNdzNIZG4M7dSY0P4EZlCAqv0uYMYAr9JdlfWpuYdSqMvRkVUP/CgY8AXwxydg1PM&#10;/mWNAkerXiIOircSgD6A2UnR4TuYQ/0sWg6HATZx4/8ASRdl2XmPVLa8N20i3crf3gvEW4DDwPqh&#10;j/wJxyaSEo8P0D/a/wB3/uFy6LHOPDXAP9r/AHX+4dkysPzT0ZYwL3y1amQDd4Aig/7Fkan/AAea&#10;fL2LkJ9OWf8AnX/xTo8vYGUn0Zp1/T4v+K/3rqYtP+bWjBaWvluCvZpGQD7lj/42yEew8n8WWX2/&#10;8Uwh7PZf4s0v9l/xbqYU3P5q6w5It9O0+3Xtxg5N97NT/hcyodiYxzlkl/nOZD2fxD6p5Zf5zqYH&#10;T80PNKty/wBFI/lNvGB+AByw9jYD/O/08mw9g6cj+P8A08nUw/0z86JUAXUtKhk8ZLY+mf8AgHD1&#10;/wCDzBzezwP0TI/r+p12f2YB/u5yH9f1f8S6mLax+dZe2aPR7AwzsKfWJyp4+4Rdif8AWb/Y5DT+&#10;ztSvJLiH82P/ABTDTey9SvLLij/Nh/xTqZzS+1C9v7l7q9ne4uJDVpJCWP49vbOjxYo448MRwxep&#10;xYYY48MBwxdg/QvNWvaFLz066aNCavA3xRN80O30/ayjU6LFnFTF/wBL+L/TOPq+z8OoFZI3/S/j&#10;/wBM7Jxb/njerBxuNKjkuKbSRytGlf8AUKuf+HzSz9m43tMgf1f+kXQT9lYX6ZkR/q8X+yuP+5dT&#10;IDr2u3+uanLqN8wM0lAFXZUUfZVRv8Ize6XTQwwEI8g9FpNJDT4xCHIOwHBcXFvKJbeV4ZV+zJGx&#10;Vh8iKHLpQEhRFhvnCMhUhxB2CbrXNbu09O71C5uI/wCSWaRx9zE5VDTY4G4xjH+rENWPSYoG4whE&#10;/wBGMYuwFl7e7Nirs2Kuwt1C0pWaMbH7Y/jnrfsP7T+IBo859cf8Xmf44/6j/Wj/AJP+j6P5vFoO&#10;09DX7yPL+P8A4p2JWtjLPRj8Mf8AMe/yz0wyp0jsNoYI4U4xig7nufnkCUux+BXZsVdmxV2FGpT+&#10;pPwH2Y9vp75ZEK7AmSQ7Nirs2KuzYq7Nirs2KuyiARQ7jwxUh2A7jTkb4ovhP8vbKpY+5wsujB3j&#10;s7JF+V8UkfmWZXUqfqr/APE0zX62NQ+Lz3asDHGAf5360Jqn+84/1h+o4C81/wDKR6h/xmObjRf3&#10;Mfc4OL6QrWf+80fywpzKbFXNirs2KuzYq7Nirs2KuzYq7HIjO6ooqzEBQO5OAkAWVWySJHG0jnii&#10;AszHoABUnPRMVollb29jH9i0ijgWn/Fahf155npJmcDkPPNKWX/lZLi/3L6j2Th8PTxDxDynI9zp&#10;J1OUET6tPPqE1fG4lZ1+6PguQr83LP1dC0+9p8VtcvCT/kzJy/XFm57AycGsnD/VcUZ/52GXB/uc&#10;jzXtThqcZ94ZB+X8/wBU/MPUrStI9U02K537yWcpiNP9hOmBPyf08rHqmqMKVCWkTePI+pIPuWPL&#10;faTLxZsWL+bxZ5/9Msf+7m43s1g4s/F/MV/zQuxd+ZvLujKeS2vr6tdJ4cF+rwH/AIOWT/gM6LAE&#10;aZUcVR/gceIYcT+vNBrgThlXOI4v9J63tNfj4sEx/R/3PqYx5xheXyxqPpmksMJuIyOoeAiVSPpT&#10;POt3btbXc1u/2oZGjb5oSD+rPScOQTgJD+MCX+mfKSKNPatPvEvbC2vI/wC7uYkmT5SKGH686N+V&#10;/lWJYR5ivYw7liumRsKgFTRpiP8AJPwx/wCVyb+XOT7f1xy5PysDUI+rUy/rfRg/zvqyf0fS9D2D&#10;2Z48+OX0RecfmNrk+tas3lCykaPT7dEl8wzxkqziQcorNWG45r+8np/uvin7bZMdf8waboVj9d1F&#10;mZpSRb26U9SVh1pXoq/tPmqwYcmbJ4OAC4/XOX91gj/xf8zH/vXpe0+1oaSPDEev+b/NSS2j1K/1&#10;FfLvlm3iE9uim7uZARa2UR+xyC05SOB+6hX/AFm+DIHJ+cWo+qfS0u1WGuyO0rvT3YMo/wCEzeR9&#10;mNvVmy8X9EY4w/0nDL/dPKy9otSTdsmj/KS8aMNceatQa57tDFaxxV9ozE+3+zyVeUfO1l5kM1v9&#10;XNnqECeqYg3OORAQGKEgEFa/ZOarXaHNo5R45eNiyS4OPh4Jwyfwxn/D6v5zvOyO3pZp+Hk5n+JI&#10;da0jzB5UvbJdSvU1XSNQm+rQ33pCCeG4YExpKiExuknEqsiBPj+0uA/zR0iK98uDUgv+laa6gydz&#10;BK3Eqf8AVkKlf5fiy7sbMcGs4B/d6kS9P+34/Xx/5+Pi4v6sXG9ptEBWUdfqRHk27bRPPsdnEeOn&#10;+ZI5fUhGyrfWyeoJQOgMsIdX/nZEw88sagNR8s6XeVq7QLFKe/qQfu2r8+PLMKeLws+XF/NyGcf+&#10;F5/3sf8AdSdr7PZ/E09fzPx/xSX2lp+jtd8w6GwotpfSTwJ2+r3w+sJT2DPIn+xzmf5pad9V81y3&#10;CikWoRpcr4ciOD/8OjHOl9mc16XwzzwTli/zfrx/9K5xeK7U0/hZ5RZj+T14W8ptpMhrNoV1PYGv&#10;Uxq3qQN8vRkQf7HHflbpAvfMovJF5QaYhuDXoZfsxD58zz/2GR9pdQY6cYh9Wpl4X/JP6s3+w9H+&#10;ey7K0vjZ4x6Nfm9qLr5eg0KBytz5guFszxNGFsP3l03y9FTH/wA9M6dr+sjRtEvNVNDLCvG3U78p&#10;5DxT58T8bf6uc0NP4+SGnGwyH1/0cGP+8/0393/nPa9uavwMFR5z9P8AmsMvtPOq3+leVLasUepu&#10;RdmP4THYW6hp6EfZ5rxhX/jJnNPLn5m6hpVk1nd2y6jFzeWN3kaORWkYu9WAbkGclun2mzpdb7PR&#10;yZOPFPwCRGMo8IyY5eH6Yen+Hhj6XjND2vl04IjyLM9d/K+O61M6joeptokssUUNzCsCTwOsCCOI&#10;iNivB0jAj+FvsKvw50by1ry67oi6l9VFozTSRemHMlQgXepC/wA2c5l088GplilPxRGEJ/SMf18X&#10;/EvYdidoZNSJGf8ACw/6lq+lebL/AEW91P8AScVva286y+gkFHnaQEUQt2j/AJsB+aPOun+Xbu1t&#10;bmzluDcQ+sZI5FUirstOLKf5f5ss0Oh1GqM5QnCMcc/D4ZwMv4Iz+qMv6Th9o9u5NPnMABKK/QtH&#10;83+YbvWJdM1Czt7fT7sWkdvdW7vWkEcjH1I5EPWT+XIjr35iQ6vc6ZaWNs9vbQXkNzJJKwLs6NRQ&#10;AuyqtT/rZttP2HkxxyZMsoznLDPDGOMeiMZ/V9X1Sk8/r+1paqUbHCIp9Yfl5qttDrGqa7eQXN7N&#10;plzp9rb2kbpDHFMvKRiZCzu7lU/yVXOozofrMiqKnmQB9Oc9pcg8CMjy4I/7l9C00x4MZH+ZH7mM&#10;eXr2FfKmm3c7iONbKF5ZGNAKRrUk5F/PXlMeYNNE1sv+5eyU+h4zRDcxH/KH2o/+B/azO0Gu/JZr&#10;P+L5j+9/2rJ/q39WX05f9O817QdlcQ8WA3/iRmja2fJuuvesT/hrVpB+lEHS1uWoq3YH++32S4/2&#10;MmcXIKkgihGxB6g53wNvFPYlZWUMpDKwqCNwQcmX5TyFfNfAdJbWdT9C8v8AjXOd9px/g0T/ADc2&#10;L/dcH++dn2PKtTD+sGDfnCg/w5p83e31awcf7KYRn/hXOT7z3GJPJWrA/srC4+azp/DNFozWtwH+&#10;lkj/AKbFN6z2mjeAHzYxaMY/P3lOUdTcXUJ91ks5T+tVOQv8rfLMd3dya3eIHtrFgtqjDZ7ilQfl&#10;EPi/1uGbf2i1p200DUso4s0v5mD/AKu/R/V43mexez/zGXf6Ip/+aWuXE8lt5Q0+UxTajGZ9WnQ0&#10;aKwU8SoPZ7l/3S/5HqZ0PXNbstG02XU74l1B4wwg0aaU7hAe3i7fsrmgx4Z5Jx0+HaRH1fw4MX8/&#10;/iI/xSew7V7RjpMdR+r+H+ixb0b25vbTyt5dRIb2SPk83GsVlaL8JmZe7fsQx/tv/k5zFfzX82C9&#10;adnhe2JqLFok9IL/ACggCT6fUzpf9C+l4KHiDJ/q3HLxP+qf+weHj2rqBPi4jbL/APlTPlMWirFN&#10;fRamB8Wrpdy/WHfuzqxaFq/yelww01b82IrrR57az09re8uo2hkkeQPGiuOLFBxDElTty+zmLg9n&#10;MvixOXJGeLHIT9MODJk4PVDxPVw/V/N+pzdX29lzYvDIQNl+VuvyanafprWYbzSbCeO6RIbcwz3D&#10;wsHjWY82jVVcBm9Nfj/yc5znWuhelZsVdmxV2bFXZsVdmxV2bFXZsVdlsamuBXZ0Xzr/AMo3p3+t&#10;H/yaOc9ov72Xx/3Tl9gf38v6v++il2n/AO9UvyP68g+bV61Mc2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirswUsaAVPgMVdiy2V&#10;03SM/Tt+vBYV2Nlt5oqeovGvTEFXYnhV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2JUXn0/br9P&#10;HIdfj+hroX8f0Oz/1+NZ7w7l9U5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdi9raSTttsg+02&#10;AmldhxHHHBFxXZVFSf4nK+aXYRSyGSVnP7RrloQ7G4q7Nirs2KuxRba4YVWNiPGhwWrszW1woq0b&#10;AeNDjauxPCrs6X+Xf5mwafbR6PrTEW0fw2t5QtwXskgG/EfssPs/6ueLe33/AAOJ6vLLWaIDxZ+r&#10;Pp/p8WX+q4f4fEl/HCX1/X9f1arW6EyPFDn/ADXZ1u2ura6gWe2lSeBxVJY2DKR7EbZ4HqNNkwTO&#10;PLGWPJH6oZBwTj/mydLKJBouxTKUOyM+fvNkHl/RZSrj9I3KtHZxg/FyIoZP9VOv+t8Odp7Dey2T&#10;tbWxBH+C4SMmpn/Dw/6j/XzfT/U4p/wuXo9Ock/6I+p2cq8uMw8l66wJDAqQR1rtn1Fq4g54A8nt&#10;cH9xNj+sf8pLpX+y/jnSvy788wa/YLaXUgXWLZaSqdjKo29Rf+Nx/Nnzb7f+xc+ytQc2IXoc0v3c&#10;v+Uecv8AIT/6dS/ih6frjJ43W6Q45WPoLIMmOeduC7C7XfMGlaHZNeajOIoxUInV3b+VF/aObfsX&#10;sLVdp5hh00PEl/FL/J4o/wA/LP8Agj/uv4OKTbiwyyGoh2cD84+bLzzLqhupR6VtEClpb1qESvfx&#10;dv2jn1X7Jey2HsbS+FA8eWfrz5v9Vyf9U4f5OP8AnfVKT0em04xRoc+rsIs6lyHZhSor070yGTi4&#10;Tw1x16eL6eL+kkVe/J2GCanEihViIUbAVzyzU/8AA+1OfJLJkzxnkyHilLgl/wAU72Ha8IgAR2Ds&#10;v9Kp/vs/flH/ACbXN/q0P9JL/imX8tR/mn5uzfpVP99n78f+Ta5v9Wh/pJf8Uv8ALUf5p+bsL5vN&#10;9tFK8TW8nJGKncdjTNLm9j5wmYnIPSeH6f8AjziS9pIAkcEvm7Gf4ztP+WeT71yv/QnL/VB/pf8A&#10;jyP9E0P5kvm7MfOdr2t5PvGP+hOX+qD/AEv/AB5f9E0P5kvm7K/xnbf8sz/eMf8AQnL/AFQf6X/j&#10;y/6JofzJfN2b/Gdt/wAsz/eMf9Ccv9UH+l/48v8Aomh/Ml83Zv8AGdt/yzP94x/0Jy/1Qf6X/jy/&#10;6JofzJfN2b/Gdt/yzP8AeMf9Ccv9UH+l/wCPL/omh/Ml83Zv8Z23/LM/3jH/AEJy/wBUH+l/48v+&#10;iaH8yXzdm/xnbf8ALM/3jH/QnL/VB/pf+PL/AKJofzJfN2b/ABnbf8sz/eMf9Ccv9UH+l/48v+ia&#10;H8yXzdm/xnbf8sz/AHjH/QnL/VB/pf8Ajy/6JofzJfN2b/Gdt/yzP94x/wBCcv8AVB/pf+PL/omh&#10;/Ml83Zv8Z23/ACzP94x/0Jy/1Qf6X/jy/wCiaH8yXzdm/wAZ23/LM/3jH/QnL/VB/pf+PL/omh/M&#10;l83Zv8Z23/LM/wB4x/0Jy/1Qf6X/AI8v+iaH8yXzdm/xnbf8sz/eMf8AQnL/AFQf6X/jy/6JofzJ&#10;fN2b/Gdt/wAsz/eMf9Ccv9UH+l/48v8Aomh/Ml83Zv8AGdt/yzP94x/0Jy/1Qf6X/jy/6JofzJfN&#10;2b/Gdt/yzP8AeMf9Ccv9UH+l/wCPL/omh/Ml83Zv8Z23/LM/3jH/AEJy/wBUH+l/48v+iaH8yXzd&#10;m/xnbf8ALM/3jH/QnL/VB/pf+PL/AKJofzJfN2b/ABnbf8sz/eMf9Ccv9UH+l/48v+iaH8yXzdj4&#10;/OFq8ioLdwWIA3Hc0wx9kpEgeIP9L/x5I9pYE/RL5uw6urlLdVJHIsdgM3g/4G2Y/wCWh/pJf8U5&#10;f8sx/ml2B11MMwVYiWPQA4f+Ta5v9Wh/pJf8Uv8ALUf5p+bsGqGZfjFCeq9cY/8AA5zxIIzRBH9C&#10;X/FKe2InnF2PGem6KGWGKMc0hkyxHqnH08f9Lh/3TpMpiZExFRdmzKa3ZsVdmxV2NkcJGzn9kE/d&#10;hV2R8kkknqdzlqHZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2Sb8vv8AjuSf8w7/APE0zA7R/u/850ft&#10;B/cD+uP9zJCap/vOP9YfqOEPmv8A5SPUP+MxzZaL+5j7nn8X0hWs/wDeaP5YU5lNirmxV2bFXZsV&#10;dmxV2bFXZsVdh55J046h5r0y3pVBOssvhwh/eP8A8KuantzUeFo8kuvBwR/r5f3cP9lJv02MzyRA&#10;72NfmVqh0zyLrNwn9/JbNbWwHUzXP7iOn+zkXO7IjXEz06kM/wDHOHyZRp8UfLgx/wC9/wBy+o5M&#10;gwY4/wCbB5lf39v5b0OyV6GOJrWzXsKFljY/7GMM2R/zvZG98n6pEoq8KLcp7ei4Zv8AknzzN0uT&#10;w9Zhn0MpYT/yWj6f+lkYOm9pcPFgEv5p/H+5R8NwLDzt5Y1Emkb3MunTe4vYiI6/89o48d5M0w6Z&#10;5U0+3YcZpkN3OP8AKn3WvuI+AyOozePqsuT+ES8CH9TD9X+my8afZvTcGHiPOa1r0av5v8wa0Dyg&#10;WZdMsj1/dWQKuVP8r3DSnD+eIwSR+PFW+nMHS5xqIS7uKUP8122mzjPCXdxSglvl7WYfMmmaiQQY&#10;frE9opHeOg4n/ZI1c4d52014vO+pWkY+Ke55xj/mIpIv/JzO27D1IOgxzP8ABj4Zf8kP3cv9w+Y6&#10;nGY5THzekfltqyP+WmkXlwaCyszDcHuDZcoX/wCTWdstrGK2S306DaG2RLeP5IONfp65xOPMRhlm&#10;l9WTizy/z/V/xMX0bQQGn0oP9HjeZ6XqD2nla68xXo5XV8JtWuv8p5qyIv0JwjXOH+dtek1rzDdX&#10;HKttExgs07LDGSFp/rfbb/KbO77F0P5fTxB/vJ/vMv8Aw2f1f6X6P81861ec5chkXqv5deXP0F5X&#10;tYpxy1O8H1zVJj9p7mcBnr7R/wB0n+QmEObZxmTZL/yrD/4xg4/ZENx6n+r6Tf8AG1M572nr8p5+&#10;Ji4f63iRdh2Vf5iFfzmEfnFw/wAHIP8Adx1DTxb+PP61H0/2PLOj+cCo8oawW+z9XH3mRKfjnO4f&#10;8awVz8X/AKdzey9pK/Lf5zEmqfNnlMJ/efpOo/1BbTc/wyN/lFqXq6ZqGmMfit5FuoR34yDhJ9AK&#10;p/wWbH2gw8Gpx5Byyxlhl/Wx/vMf/Tx0vsxqOHKYH+JNfzFtPqHnfSNUUUi1a2l064PQerbn14Cf&#10;8pkadcV/NnTvX0Kz1BRV7KcwuR/vucVBPydP+HyHYWXw9ZKHTPj4/wDkpg9P/TOf+xbPajT1OM/5&#10;34/4lZ5Duv0f+YN7ZE0h1yyW4jr0NxZNwYD3aGVD/wA88H/lxpH6O8rRzutLjU3+sP4+ktViH/En&#10;/wBnlHaefx9bI/waceDH/hkvXm/3mP8AzXK9mNJUTkPXb8fj+JCa/f8A6a/MC+uAeVloEQ0217qb&#10;mSkt0w/yl/dQ/wCxwh/N7V/isdFjb+7H1u6H+W44xg/6qcm/56ZnezeDjyZM5/6F8X9WHqy/6bJ/&#10;0zdV7RavxM/COUE0/K2x+va1rXmVxWKNhpOnH/iuA87lx7POQn/PHOb51zzz0nO0fluKeS7T3mnP&#10;/DAfwzg+0v8AH8v9TF903uPZYfu5/D/fPJNbNfzJ8wn+W205f+ElP8cif5wn/c/p48LBD980ubX2&#10;X/u8v/D5f9M8Toe3/wDGpJ5+T4/0XzK3jrUo+61t8hNoaXUJ8HU/iM6LMLgfcXTDmzi/XlYXK+MT&#10;j71Oekf+ln/z0/jnlV/4D/yS/Q+m3/gf/JP9D57Lf8gmr/2q6f8AJOmEHlnzPbeYLJ7mOkV/bNxv&#10;YF7GvwyJ/kP/AMK2bPNpJaWYw5PVjyD9zOX8cf4sM/6cP9nBwOxO1Bnh4U/qH+yinraVceXLuPy1&#10;qxNzpt5ETo15LuJYuPx2svb1oQf+esWRT8yfJfrLL5g0yP4x8Wp2yD751A/5K/8AB/zZtexO0jgk&#10;NNlPol/i2Q/9g8/+nX+kdF232ScMuOP0ST3yD5mk8v30PlTVpS2mTtw8vX8hrxP/ACxSsf2l/wCP&#10;Zj9tP3f2lXCD8qz/AM7lbjxhuB/yRbNj7T/4p/yUxf8ATWLrey/8Yh/WTr84h/zplf5b/TzXw/0u&#10;MZ0XzuaeS9YP/FcQ++dM5/S/45g/rz/6ZZHsPab/ABf/ADmKQb+ePKQ/5fJz91nNgzy/pY0vQtO0&#10;1VpJHErTDuZpfjf/AIZuOY5z+LkyZzynM8P/AAnD6Mf+54v85u7C04w6biP8Xq/H+yQdjqKahfa5&#10;5onb93fXMvoOei2VnWGH5bI8n+zyEeb9M8xebfMU1tpkBbS9JJtVnkYRwiUf3zcm2Lc/h+Hk3FVz&#10;a9lazT6LAMmU/v8AVfvvDgPEy+H/AJGHDH+Hg/nfxSk8hrDl1mcmIMt028k+Y/LflfQl1TWZi3mL&#10;zNTUDYW6NcXX1dtrWMRxgssaQ0IL8V5vJ8WJW35O3pA+t6rbxHuIUkl/EiPMmftMT9GHIf8AhkoY&#10;v+qjfj9ndTLmKTSX82dRl307yreyR9nvJre1P/A8pn/4XBY/J2yp8WtuT4i12/5O5UfaPUf6jH/l&#10;d/1acj/Qvm7woH8zvOZ3XyvbKP5W1Kp/C3pkI8z+XLry/qrWE7rKCiywTKCA8bVo1D03BBGdB2Z2&#10;hHV4uMDgIJhOB/gyR/hdBqdPLDMwlzDMPJ/mq38y6Qb6OB7SeGV7a9tJCGaGeKnJOS/C4oysrj7S&#10;thRmwaE7zYq7Nirs2KuzYq7Nirs2KuzYq7OpeZdI1DUNDsYLSL1JYyjOvJVoBGR1Yjuc5jTZowyS&#10;Mjt+1l2RqseHLKUzwgx/3yVWk8UVxIzmgNQDQnvkZHkfzEesCD5yJ/A5nfnsXe9Ae29N3n/SyRn6&#10;Rtf5j9xxQeQ9fPVYh83/AKDB+fx+bA9u6f8Apf6Vr9JW3ifux4/L/XD1eAfN2/guD+UMfmxPb+Du&#10;n8v+PNfpO38G+4f1x4/LzWu81uP9k/8AzRg/lHH3S/HxYn2gwd0/9j/xTX6Ut/5X+4f1xw/LvVe9&#10;zAPkXP8Axrg/lGHcWJ9ocX82f+x/4p36Uh/kb8P648fl1qHe7iHyDH+GD+Uo9xYn2ix/zZfY1+lY&#10;v5G/DHD8ubvveR/8A39cH8pR7mP+iKH8w/Nr9Kp/vs/fjh+XFx3vk/5Fn/mrB/KQ/mo/0RR/mH/T&#10;fsd+lV/32fvy/wDlXEv/AC3r/wAiz/zVj/KQ/m/aj/RGP5n+y/461+lR/vo/f/Zlj8t5O9+P+RR/&#10;5rwfykP5v2r/AKIx/M/2X/HXfpYf76/H+zN/yreX/lvX/kUf+asf5SH837V/0Rj+Z/sv+Ou/So/3&#10;1+P9mNP5cT9r5T84yP8AjbD/ACkP5qR7Rx/mH/Tfsd+lV/32fv8A7MY35c3v7N5EfmrD+uEdpR7i&#10;yHtFDrGTY1WPvGfvGNP5e6ikbH1Y5HoeKqSN/wDZLkh2jDuLdDt/AeYnH8f1l66nbnqGH0D+uRi6&#10;tLi0naC4jMUyGjI3XM6ExIWOTuMWWOSIlE8USikdHUMhqp6EYlkmxvNirs2KuzYq7Nirs2KuzYq7&#10;Nirs2Kuwbaac8lHl+FOw7nImSXYZRQxRLSNQoyFq7G3NwkEfNtz+yvicQLV2Es00kzl3NT2HYZYA&#10;h2Mwq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7E/wBv/Zf8a5Hr+O5h1+P+9dn/0ONZ7w7l9U5s&#10;VdmxV2bFXY6ON5HCIKsemKuxW8iWKURr+yoqfEnfACrsQwq7Nirs2KuzAEkACpPQDFXYYW2mE0af&#10;YfyD+OQMkuwxVVVQqiijoBkFdgXUpvTt+I+1Jt9HfJRCuwoyxDs2KuwTbWMs/wAX2I/5j3+WAypX&#10;YZwWcEP2Vq38x3OVkpdi2BXZsVdiM1pBN9tfi/mGxwgq7AE2lzJvGea+HQ5MSV2OsNW1vSJC9lcz&#10;2bE/EEZlDfMfZb6c1/aPY+j1seHUYsecf7ZGMpR/qT+qH+a15MUZ/ULdh3/ytDzz6fp/pLbpy9GH&#10;l9/DOX/5Nr2HxcXgf9Lc/D/pfFcb8hh7vtk7I5fahfX9y1zezvcXD/akkYs3y37Z1+i0ODS4xiwQ&#10;jhxx/gxx4I/j+k5UICIoCg7JP5d/5QnXvmv6hmNqv8Yxuy0/9zNj+sf8pLpX+y/jkUgnnt5kmgka&#10;KaM8o5EJVlI7gjcZn58EMsDDJGOSE/TKExxwl/WjJ1xAIosgyVRfmp52jg9H66rkCgleKMuPp47/&#10;AOyzhcv/AAMexJ5OPwjH+hHLljj/AN16f8zhcM9n4ibp2RzUtV1LU7k3OoXMlzOduchrQeAHRR7L&#10;nYdndl6bRY/C08IYcf8ANxj/AGUv58v6U/U5UMcYCoinYFzPZuzYq7Nirs2KuzYq7BWn2vrS8mH7&#10;tNz7nwyMil2RfW4JP0tdcVJBkJqPffOE7QIGef8AWdPnHrLsA+hN/IfuzD4w1U7L9Cb+Q48YWnZv&#10;q838hx4wtOzfV5v5Djxhadm+rzfy48YWnZf1af8Al/Vjxhadm+rT/wAv4jB4gWnZvqs/8v4jHxAt&#10;OzfVZ/5fxGPiBadm+qz/AMv4jHxAtOy/qs3h+Ix8QLTs31SbwH34+IFp2b6pN7ffj4gWnZvqk3t9&#10;+DxAtOy/qc3t9+PiBadm+py+334+KFp2b6nL4r+P9MfFC07L+pS+K/j/AEx8ULTs31KTxH44+KFp&#10;2b6lJ/MPxx8UJp2b6lJ/MPxweKFp2K2toy3ULFhQOpP3jLsGQeJH+sGUB6g7JbIJb25Ppj4BsCeg&#10;Hjnog2DunYY21pFAtF3Y9WPXIE2rsWwK7Nirs2KuzYq7NirsC6k/G1I7uQv8f4ZKPNXYT5Yh2bFX&#10;YJt7CaYBvsJ/Me/yGRMldg1NKtwPiLMfnTI8SXY2TSoSP3bFT77jDxK7AE9tLA1HGx6MOhyQNodi&#10;WFXZsVdmxV2Sb8vv+O3J/wAw7/8AE0zA7R/u/wDOdH7Qf3A/rj/cyQmqf7zj/WH6jhD5r/5SPUP+&#10;MxzZaL+5j7nn8X0hWs/95o/lhTmU2KubFXZsVdmxV2bFXZsVdmxV2dE/J/Tq3Wpaow2giW3iJ/nm&#10;NWI+SJ/w+cn7S5eKWLD3yOaf9XD9P/Syf+xd/wCzun49QD0h6nnP5r3f1nUvLuhKaq9w+p3QHaOz&#10;WkYPs08qf8Bk38xeYBoGmRXtaGW7t4Se/p8/Ul++NCv+yzQHQ/nMvg/zcWXL/n8PhYf+lk+L/Nd9&#10;7R6rgjCP9Li/H+yYhrHl1vNesRaAo5CGwvdQZewmEX1e1P0TS8/9hhu8UPrSQTANbyBopVPQxuCp&#10;/wCFOY8pSy6cSj/eVHJH/huP1f7qLtM0fzGl7zKP+yQ91Jd655IivLIkaj6MV3bMv2lurciQAV/a&#10;9ROOJz3UEImvJvhtrZGmkp2jiXlT7hTDLHLHhGOP95PhxR/4bl/HEx1MhpdKf6MeH/O/HqXXVpca&#10;T5St9Isjz1G6EWn2zV3a6um4M9f9Z3lwi8la1NrPlxbyduVwl1cJN7F39YD5AS0GZ2o0kdLqpYo/&#10;T4eKcP8ANj4Ev+mbqvZnUccJA9/EmTaHbeW/OOoaJbLwtXsrC5tB0qscRtJG/wBYtArN/lNkZ/MG&#10;1S2856DqjikFwYBKx/mt5QG/5JlM2PZEidLqMA+qHHKP9XUY+KP/AEs8R0XbWHw9WT0keJNPJbyt&#10;5V87+Xo6m4tmuprVR/vvULcyRgD/AIzesM6UARfMCeJLsAfAmoBznMnq0e3+px/2NPZ5hx6T0/6m&#10;GIX4+tflopt19Qfo+GTgO6xqrMv/AAKkZ5vurWe0uZba4QxzwO0cqHqGU0Iz1LDljkgJxNxmOKL5&#10;gQQaL32wvrW/sre+tJBLa3MazQSLuGRxyU/ccSyxCvnUfyn0GW2tbnXJ14m6U21kD3TkDK/yqqov&#10;+zzjO39UM2eGCPLCfGzf8M/yOP8A6ef6V6b2b0Rnl8Q/TB5f+YurR6x5o0/y/bNzt9FcajqrjoJy&#10;hW1hr/N8TTMP+MeD/wA0dTS08riyB/falMqhf+KoCHY/8H6YynsfD4utEv4dNAy/5K5vRCP/ACr4&#10;3M9qNSPTjHxQ/lK1OqfmNDIorb+XbWSaZx0Fzej0okPuIBK/+yyEflrqYsfNtqrmkN6GtJP+ev2P&#10;+SoTN37R4DPSSkPqwEZ4/wDJL6/+lfG812fnOLNGXmyb829OkufJdxewLzutFli1SAD/AJdm5Sj6&#10;YDKudd1HSYdX0670iduCXacOfXi6EOrfQy5yGbUnDwaiHqOGXH/Wxz9E/wDYye87a04zaex09Tzv&#10;zDqk2mQab5q09PrEukzLcog/3ZBOpikXb+ZJOX+xwSBbR0UUis7ZKDwSGJf4IuV+rFhv6ssv9nnz&#10;H/qpJvFaTS/1I/7NSBu9C8pF2rPrE9Wbu0t/eP8A8NWaT/gc4D5g1aTV9avNSkqDcylkU/soNkX/&#10;AGKBVz0Ts7RjTYIYh/BH/Z/xy/zpvmeXIZyMj1ey+UtAi8v+WtO0eM8vqcKpLJ/PKfilf/ZyMz4X&#10;ZmtabZ2n8uD/AM6XZe0s/wDxPOD7R/x7L/Vxf7mT3Pst/dy+H++eR6yKfmR5j94dPI/5FSZEfzh/&#10;5SGw/wC2fH/yemza+y/93l/6GJf9M8Tz/b3+NST38nv94vMn/bcn/wCoW2yE2g5XUI8XUfiM6LMa&#10;gfcXTjmzi/bjY3LH9mJz9ynPSf8A0s/+en8c8qr/AAH/AJJfofTa/wAD/wCSb56Zf+QTU/7VgP8A&#10;wlc8+aTrl9oWt/XrNqSRuyvG32ZEJ+JHHdWz0rV6HHqsHhz6gcMv4oT/AIZw/pRfNseWWOfFHmHu&#10;Gu+W9N8zeXF06+BCyIkkFxHtJDMorHNG37Lof+afs527RtZstW0+LU9Pb9y/wyRNu0UlPijcf58l&#10;zhMuCUZS0+ceuP8A0th/Dmx/j0TfQ+z9dj1uLhl9X8Uf988pmtJpJLryp5njU6lCnISL8KXUNfgu&#10;oD2NR8VP7qXCaw8jxWHnKDWtLUJYOk/1m1rT0XeJwCnjEx/4D/Vyes7VmdL+XzerJx4/Cy/6tCOS&#10;H1/7bH/Z/U6CfZUtNqokf3Zko+Y/OGop5V/wt5gZ570XdkdL1WlRdRR3UTFJSPs3Maj4v9+r8f2s&#10;G+bVV/KuoI32XNsrV8GuowcnjJGqxEf7b/0wyO39pP7gf1kdcSPH5s8uOn20kvnQjryXT5yPxyQd&#10;dS3/AN+fqOavlodv9S/3rn8tHt/qf+9SD+5/KmsXU6VU0/y4vi/4kcjGhea/L0+i2/q6hb2ctshS&#10;6t53EbiUE83Cnd/Ub4/g5fazZZNHmwZZDw8mXxJcWPJij4kZY/8AJw4v4PD+j18Lo+ye1tPhwkS2&#10;n/uk3TSNY8v6rqMZ0O+1E303rWN/ZQGdJLZlUQxNINofQUenxlKL8PJcZbefPLt5qkGmactzqFzc&#10;OER4kEcYHdiZDz4qPib939nLc+i1ePDLLMYsEIDi/eSOTJ/pcfo4pfT/AHjOftNxS4ccfx/sUVq1&#10;j58sNEu9avrbT9FsbSMyMl3M9zOx/ZUJAFj5u1EVfW+1kkMaPcenFXgWopPh45ieNKGHjyfUI8Uv&#10;+Jej8WUMPHP6hHil/wASoDVLyx8r/pPVgiXcVuZriNAVUORURgEnepCdftZwzztrza15iublSDbR&#10;E29nx6ejGxCH/ZV5/wCyzt+xdF+X00Yn+8n+9y/8NyfX/pfo/wA18v1ec5chkXpP5deXZNC8rWsN&#10;yWbUrz/TdUd6VN1OoMgoAAAlBGv+SmEObZxmTZsVdmxV2bFXZsVdmxV2bFXZsVdnabq4lgsoGjNC&#10;QoO1f2c5CEQZG3Q6rIYCx3pTZQRzTusgqACR274COp3v+/PwX+mXeDHucD81k70d+j7T+T8T/XG/&#10;pG9/36fuH9MfCj3I/M5O9v6ja/77H3n+uV9fvP8Afpw+HHuX8xPvb+p2v++xlG9uz/u1vvx8OPcj&#10;x595b+qW3++1+7K+t3X+/n/4I4eCPcjxp95b+rW/++l+4ZX1m5/36/8AwRx4B3I8WfeW/q8H++0/&#10;4EZX1if/AH43/BHHhHcjxJd5d6EP++1+4ZvWm/3433nDwheOXe36UX8i/cMr1Zf52+848IXjPe70&#10;o/5B9wzerL/O33nHhCOM97vTj/lH3DN6sv8AO33nHhC8Z73enH/KPuGX60387feceEJ45d7vSi/k&#10;X7hli4uB0lcf7I4OEdyfFl3lowQHrGv3DHx392jA+oWp2bcHAccT0Zx1Ex1WPZ2zAjgBXuNsZ5k0&#10;eLWtM+swL/psAJSnVgN2jP8AxrjpsxxTo/SXquxe0/DkL/u5/V/Ql/O/H8KChd7O5MTn923f9Rzm&#10;+bt7xM82KuzYq7Nirs2KuzYq7NirswFdh1xV2Gdlp4Wkkwq3VU8PnkDJLsH5BXZsVdhJezmW4Y/s&#10;qeKj2GWgIdiGFXYslldOKrGaeJ2/XgsK7FDpt3/KD9IwcQV2IyW08f20IHj2+/DauxPCrs2KuzYq&#10;7Nirs2KuzYq7F4LKeahC8V/mOwwEq7Fv0ZH6tOZ+3x+n061yHExrf4/odn//0eNZ7w7l9U5sVdmx&#10;V2YAkgAVJ6DFXYcWNmIE5N/et19h4ZXI2l2F183K6kPgafdtk48kOxDCrs2Kuxe2s5ZzUDindz0+&#10;jATSuw1t7SGAfCKt3Y9crJtLsWwK7NirsJb6f1pyR9hfhX+uWxCHYgqM7BVBLHoBhV2GdrpqrR5v&#10;ibsnYfPIGSXYOyCuzYq7Nirs2KuzYq7ELu7S3Tfdz9lckBauwnmmklfk5qe3gPlkwEOxmFXY+OCa&#10;Q/Ahb3HT78Fq7Jp5dspF8n61FIQpkK9N6bDNXqj/AIRjdhp/7mbH9Y/5SXSv9l/HI4ukRdObEnwp&#10;my43ApkBIAqemDYfJGtXNDbQsFP7Uo9MU+Z65jT12KHMt8NLklyCX3fmDSLWokuVZh+wnxn/AIWv&#10;44Zz+RYdJ0i71DUJxPcQR1jgjr6YdjxUsTu3xH7NFzFj2gcuQRgOEE/U5UtD4cDKRtLI/M01/fW9&#10;taQmKCZ6NM/2mVd2CgdNh1yF5tnWsjzYq7Nirs2Kux0UTyyBEFScSVdh7BCsMYjXoOp8T45USl2R&#10;PXAF1WcDxU/eoOcJ2vGtTL4f7mLqtQPWXYfeWPIes6tYfXk06ae1lP8Ao8ybK3FirU37MtM5LtXU&#10;6iBiMP8An7Lo+0uzISlDVZI45x4fTKUo/wBL/iWi6g0J3w4/5VZq/wD1aZ/v/tzUfnu0e7/Yxdh/&#10;KvYH+rQ/083eonjl/lr5Ds7/AM63+h+ZbJx9Ws3nFsXaNlb1IghJQg/YkzqxM8APV4bt/tY49OMu&#10;mkOGWXg4/r9H7z+d/UUbuZo4g0ZoS1K/QcNRbflD30C8/wCkl/8AqpnPf6JIfzZf7F6I+yHbP/KR&#10;g/0n/Vtr073/AH6v3f2Y4Wv5O99Bvf8Ake//AFVw/wCiTH/Nl/sf1sD7I9t/8pGn/wBL/wBWncL7&#10;/fi/d/Zli1/Jrvod9/yOf/qth/0SYu6f+x/4pifZHt3/AFfT/KX/AFQa4X3+/F+7+zB+qaD+TunX&#10;KQT6NelnijmBjmcjjKgdftTjeh3y/P27jxyoifIS/h/i/wA51vZvYfberxnJDNpwIzyYvXf1YZnH&#10;L6cEv5vpWp9edah16kbjwNPDAgsvyU/6s1+P+ejf9V8q/wBEeHun8o/8U5x9k/aD/VtN/sv+yddw&#10;v/8Afif5/RjhYfkl/wBWm+H/AD0k/wCq2H/RFh7p/KP/ABTA+yvtB/qun/H/ACQa4ah/Ov8An9GK&#10;ap5O/LW78lazrGiWE8M9hGeDzSy7PQEHiZHU9e+bHRdoR1AuN0D/ABOk1Ue09BrcWDUzxy8f1fuq&#10;+j6f5kFokuknRJGBDeA/szm2jaTaXNl6s0RZ+RFQWG30Zp+2O08+HNwwNR4R/CH1Dsjs7T5sPFMX&#10;LiP8RRmCrjQrBLeV1hIZUYg8m6gfPMDT9taqWSMTLaUo/wAMe/3OdqOx9LHHIgbxjL+KXd73ZF+m&#10;dy8S7NUYq7OzeTPyw8kan5EtfMOp/WQ5imlujFJQAQyOpovE9kzGzZ/DBkeUfU8XrO2Nb+f/ACuH&#10;guc4Y8fEP4svDw+r/PQc1zOtwYkp1AFffGL5V/JM9bq+HzL/AMI81f8AL2n7/wDYyd8exvaMf5PF&#10;/psf/Frq6h/Kv4Y8eUfyQPW/vB8/W/hFkv5d0/8AO/2M/wDiWs9le0g/yOP/AE+D/qs1y1H+Ufh/&#10;XFB5L/JE9NRufpaUfriyQ7b0/wDP/wBjL9TUez/aQf5CP+mw/wDVZ3PUf5B+H9cePIv5KHpqU/0y&#10;OP1x5L+WdP8Azx9rUdJ7Rj/If7j/AKqNepqH8g/D+uCrP8s/ygvbhLa1v5pZ5DSONZ9yaV2qmWY+&#10;08U5cMZRMi4ery9u6fGcmXDwY4fVPg9Mf9ktae+VSzJQDqaZx3zZp9npnmbVNOs+X1azuZYIuZ5N&#10;xjYrufozZDk9J2fmll08Jy+qcIy/0yMhYtEjHqQCcL7RBJdQxk0DyKtfmQMytGLzQ/rx/wB05+P6&#10;h712TWKKOJAiCgGeiEu4dj8CuzYq7Nirs2KuzYq7NirsLNWkq6Rj9kVP05OKuwAASaAVJ6DJodhn&#10;Z6cFpJMKt2TsPnkDJLsH5BXZsVdmxV2U6I6lXFVPUHCrsJ7yyaBuS7xHofD2OTBtDsDZJXZsVdkm&#10;/L7/AI7cn/MO/wDxNMwO0f7v/OdH7Qf3A/rj/cyQmqf7zj/WH6jhF5qFfMeof8ZWP3DNlo/7mPue&#10;fxfSFaz/AN5o/lhRmU2KubFXZsVdmxV2bFXZsVdmxV2dj/LG3WHycjgfFc3U0jH/AFQsY/4jnC9r&#10;S49fL/a8eOH+n48j2vsrj9Mpfj8el5N5mlN1+Zmpu3TT9Ps7WMf8Zmlnf/jTCb84bshdIsgaUWa4&#10;dfHkwRT/AMI2Zns3C82bJ3eHij/mx8Sf/TR1vtLl4tRX80Jh+V0An8zeZ9RI5CH6pp8L+AjjaeRR&#10;/sp1rkw8saj+kvLOmXpNZDCIZj39SD92xP8ArcQ3+yzUTw+DqMuLpGfHD/hef95H/fReh9ntR4mn&#10;rrBILS0/RXmDX9CpRLO9a5tV7C3vh66Aeyu0if7HCn8y9VFh5Wa2VqT6nIIVHf0oyHkP38E/2WZX&#10;ZWHxtbH+bpo+JL/huT0Yv9jxzdf7T6qgMY/rS/H4+pG+WrP9MfmFZpTlaeX4Wvbk9V+s3AMVuh/y&#10;lT1pf+Bwl/J6+qmq6cxqeMd1Ev8AqExuf+HTM32kx8ObDl7+PBL/ADv3mP8A6Zydd7NZ+HPw/wA8&#10;Jl+aNt9V8y+W9WA4pP8AWdLuH8fVQTwj/g4X/wCCw4/M/T/rXlM3Kj95p06S1/4rl/dsP+CMeYfZ&#10;OXw9dEdM8JY/8/F+9h/sPEdj7U6faOT/ADUv8r3X6O/MizJNIdcspbNx29a1P1iIn/nn664N8l+a&#10;YPMOmRqzj9L2qBLuEn4pAooJl/m5ft/yvmNrdIdDlMT/AIvkl+5n/DDi/wAhP+b/ALX/ADotnYPa&#10;0ZQ8KZoj6UBqmmt5L1aTTrpeHly9maTRr4/3URlJZrOU9EKsW9At8Lx/5S4r5g8n+X9ef176J4b2&#10;gBu7chXYDYc1YMr/AD+1/lY6XUajS7YJR8P/AFHL6scf+Fyj64f1fpb9d7O48suKB4Cu0p/M/lws&#10;vlq9h/RzsX/RF+jSW6MxqxgeMrJCCd+Hxx8v2cKbH8rPLFtOJria5vVU1ED8Y0P+sVqxH+qVzLy9&#10;s67IOEeFh/pw4sk/83j4Yf7pwcPsseL1yFJhd+b/AMyb6E26tpukq4o93betczAf8VrKI41b3YSZ&#10;LLi4tLSza5unS00+1QBmA4oiKKKiKPuRFzUgeHWPGDkzZD6Y/wCUyT/1TJL/AHc3e5s2HQ4aH+bH&#10;+ckNYNFii0vS4n1DW792a3ty3Oe4nfd5p3P7Nfillf4VXOIeb/MkvmDWZLwqY7ZB6VpCf2Il6V/y&#10;m+03+Vnddk9nDS4eEniyS9eWf8/JL/ex+mH9F861WplmyGcur1PyN5UHlvRBbSyC41K6drnU7sCn&#10;q3ElOVP8hABHGP5FwnilkikSWNiskbBkYdQQag5spxEgQeRccFPp4Ip4ZIJlDwyqUkQ9GVhQg/MZ&#10;6EsNRj1LTrTU4qBbyJZSB+y/SRf9i4YZ5thxHHxYZc8Ejj/zP8lL/Ox8L6Z2PqRm04/o+l4loFs9&#10;nBeeXrv45tEuJLFg+/OFTyt3oezwNHhB+YusDTfK0sKNS51M/Vox39IUaZvlTjH/ALPM7s3B4+si&#10;P4NP++n/AMM+nBH/AHWT/NdT7TayojEOv1JnoNh+nPPtja05WWgr+kr3uPrD1S0Q/wCUP3k/+wXO&#10;L53rxD13OheTPy503VNGi1XVJ5gtyX+rwW5RfhjYoWdnV+rK3wgZyvaXbeeGeWHCIfuuHxJ5eKXq&#10;nHj4YRgYfw/xO97L7FOqiZXwh535o8++ZV8x3mieXobONdMEQvry+WSSss8YlVIo42j+zGylnZ/2&#10;uPHOg6VpdhpOmxadYiQW8TOwMrB2Jc1O4C5oryzyyy5TGU8nD9EeCP7v/Ok9j2X2aNLEgHi4mOWl&#10;vrEmsahrGr3UNxeX6wIy28TQxotuGApyeQmvPEtV8veXdXniuNTsFubiKMQpIZZU+AMWAojqvVmx&#10;wS1GHiGLKccZy8Th4McvXtH+OMv5rRquwsWfIZyJsrLKz8y6ZLenR/ME2n219cNdy26W9tKPVZFQ&#10;kNLG7/ZjXauQ/wA4eSdDsBpmoaXEbUvfQ2stvzZ0b1KsGUuWYEcdxXNnoO1M5lkxZZeL+5nmjPhj&#10;CceD08MuD08Pq9LzHa/ZUNNKPCfqTXQ/NvmSK81bQ9Zvhqsf6IudQt7sxRwzRejRGSQRBUZG51R+&#10;Kt8LLnSFNdSqP9+n9ec3MVov+SX+9ewlto/+SX+9YdcqsX5WcW2ppKD6TAP4nPN12ytdTMu6l2IP&#10;tU56nhBEBfcHzA83v9grrY2yuKOsSBh7hRXDbyp5pvvL2ofWIP3ttLRbu1Josifwdf2H/ZzB7U7M&#10;hq8dH0ZIerFl/ixz/wCIl/HD+JyNLqp4ZiUSkvnPydZ+ZtPSNpDaalaMZdM1GMVkglp/w0b/AGZY&#10;z8Lr/sc7Xpmp2Wo2Meo6bL6lrLUV6MjftRyD9lhnDyiRI4c0eHLD+H+Gf83Li/of7n6ZPoug1+PV&#10;w3+r+a8yRnnuZdB8xWiQazZlZZLc7xyhWqlzbMftRkj/AFo2+B8KPP0oj8k6oa0ZzbqhHj66N+pc&#10;y9FHi12Ef8Nl/wBKpR/37rvaeVYQPP8AUjrCMTfmF5ViI5BWvpXU9OAs3jP/AA0q4b6Vq0Wqafaa&#10;vbkEXCK7gfsSrtIh/wBVswY6fw+PTT547h/Wwy/u5/6RzOyNRHUabhPOuGSU6bpiW1rqPk3UKibT&#10;jLasp2MlnLX0Jl/yWiYD/Jdci2qflboN9fzXcV5PaCdzI8ARJFBY1IQ1Uhfnm10/bOsw4xDhx5eA&#10;cMZ8UscvT/Pjwz9TpM3svMyJjIUnuleb/wAwtK0+DTvqunamlrGsMN7JLNbyMiDiplQJKpeg+Lg2&#10;Hfl/yvougI406J2uZRxlvJiGlK/yrQBUX/V/2WYmpzZtTISzyHDD1RxY/Thj/TlxerJL+t9Ltezu&#10;wsenPHI8ckDqH6e127ivfM95FJBZt6trpdqrR2cbr0lcuS80ij7LP8KfsphX+YHmyHRdOl062kB1&#10;e8QowU7wROPiZvCR12Qf7PL+y9EdblEyP8GxS4uL/lIyw+mMf9rhL65fxfS63t/tcSHhYz/WVvLO&#10;kSec9ZguAh/wppcwmknI+G+uojVI4/54IXHOV/syOvpr+1nG871457DmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZ2XUf94IP9j/AMRzkcX1F57XfT8Ut03/AHok/wBU/rGFmZLrEyzYq7NirsdHDLJX00Z6&#10;deIJ/VkZTA5mkxiTyClPd2tvT15ki5fZ5sFrTwqcf9Tu/wDfEn/At/TI+NDvHzZeFPuKl+ltK/5b&#10;IP8AkYn9c31O7/3xJ/wLf0x8aHePmvhT7i79LaV/y2Qf8jE/rm+p3f8AviT/AIFv6Y+NDvHzXwp9&#10;xd+ltK/5bIP+Rif1zfU7v/fEn/At/THxod4+a+FPuLv0tpX/AC2Qf8jE/rm+p3f++JP+Bb+mPjQ7&#10;x818KfcXfpbSv+WyD/kYn9c31O7/AN8Sf8C39MfGh3j5r4U+4u/S2lf8tkH/ACMT+ub6nd/74k/4&#10;Fv6Y+NDvHzXwp9xd+ltK/wCWyD/kYn9c31O7/wB8Sf8AAt/THxod4+a+FPuLv0tpX/LZB/yMT+uN&#10;khmjp6iMlenIEfryUZg8jbGUCOYVYLu1uK+hNHLx+1wYNT7jjMkhVwZplz6U/Bj8Emx9j2OVZoWH&#10;J0uXhlXSSF1CD1IeQHxpv9HfIh510j6jqhnjWlvd1dadA/7Y/wCNs2GhzccKPOL6X2Lq/FxcJ+rH&#10;6f8AN/hdp8/qQ8SfiTY/LtkezNdwis2KuzYq7Nirs2Kuy0jeRgqDkx6AYq7DazsFho7/ABSfgPll&#10;Zkl2C8irs2KuzYq7CttOlkuZKfDHyJ5H332yzi2V2DoLOCEfCtW/mO5yBNq7FsCuzYq7NirsDzWF&#10;vLvx4N4rtkhIq7AMulzruhDj7j+OSEldiP1K6rT0mw2EOxRNMum6gL8z/SuDiCXYIj0gf7sk+hR/&#10;E4OJXYKis7aLdUBPidz+ORJKuxbArsQ/3d/z1/5lYsers//S41nvDuX1TmxV2bFXYaafZcAJZB8Z&#10;+yPAZCRS7BrMFUsegFT9GQV2R9mLMWPUmp+nLkOygCSABUnoBirsMrXTBs8/0J/XIGSXYYAACgFA&#10;OgGQV2bFXZsVdgTUbr0o/TU/vH/AZKIV2ALaymn3pxT+Y/wyZNIdhrb2sUC0Qbnqx6nKybS7FcCu&#10;zYq7Nirs2KuzYq7E7idYYi7dug8ThAtXYRyyvK5dzVjloCHZSqzMFUVJ6AYq7DK10xVo8+7dk7D5&#10;5AyS7B4AAoBQDoBkFdkq8r2jXmiahaqwUyuq8j26VOarXZODLGXc7PRw48co97GPM12tnrNhcsCw&#10;iRm4jv4DJFp2i6bpkQ9JF5gfFO9Cx+k9PozW5tTPKdz/AJrsMOmjDkN2P32rapqk3FmZlJ+C3jrx&#10;H0Dr9OChK820Wyd5T/xqP45VwiPPm5NVzWG1hsxyu/jn/ZtQenvIR0/1B8X+rhB58IXy5JbRmj3D&#10;oAD1PE8zX/gczuzQTlv+aHA7Qn+7r+cmXlRZrrWxO+4gRjsKKKjiFAGw+1nJiCCQRQjqM6R0LOM2&#10;KuzYq7MASQAKk9BirsObG0ECcm/vG6+w8MrkbS7BORV2QjzcvHVyf5o1P6x/DOT7ZFZ/80Or1Y9b&#10;sk/kHzd5ktNNksbfUJYrS2I9CFSOK8yztTbuxrnnftLnninDgPDxCXF/sXL7H9ntDqzOefFDLP0+&#10;qXuaKKTUjfJR/jTzV/1cpvvH9M5j+UM/88u8/wBBnZP/ACj4/t/W7008MT/IrVNQ1T8zdWvdQna5&#10;upNOlDzP9ohJ7dV+5QBnpBH7mPw+58i9rtNjwaUY8Y4IRz+mP+blQ2oACBQOnIfqOFF8TDI9P2XI&#10;I9qnOO9nezMeszzwz5yxT8OX8zLGUOGX+6/zX2LtrtLJpdPjzQ/nw8SP8/HKEuKKKHQYk1zGFqDU&#10;noMydD7HazLn8PJHwoRPry/w/wDJL/VPxxNes9qtJjw8cJeLOX0Y/wCL/kp/M/HC7GRXfUSfQRm9&#10;7Z9hSBGWk9XScMkv9nGX0/1o/wCldN2V7YgkjVbfzJwj/sOH/c/7J2SHzzdBdYgAWo+pWhr84FwY&#10;vYuWqicksnhy4fDjDh4/XiHB65X/ADv5rpOxPayOmxGEYccfHzzlK+H05M05en/N/nKVt/dn/Wb9&#10;eELXMQWoNT2GaTR+xmtyZuCcfChH6sv8P/JP/VPxxcL2eq9q9JjxccD4s5fTj/i/5KfzPxwquNhu&#10;S78WHXoRmw9ovY+Gj0/j4pylHHXiRyf05cHFDhEf4pfT/snB7C9qZ6rP4OWMYmd+HLH/AERx8M+I&#10;/wCy/wBi7Jppx/5BT5vH/FZ/4iMwvZn6T/X/AEPK+3g/120n9X/foW4/3rhws8m/mv5jj8u2dqsF&#10;p6dlGlrESklSkKKilv3n2qD4sj212hPT5zGIjVcXq/pN+i/4Hmg1sZZsks4nknOR4JY+H+d/Fikr&#10;mJSSd98Nrr83PMsVtLKtvZ8o0ZhVJKVAr/vzNfp+2Ms8kYkRqUox6/xH+s35/wDgXdmwxykJ6i4x&#10;Mvrxf9UXeivic4Zq+p3Gq6reancqq3F7M88qxghA0jFiFBLGlT456HGNCnD0+AYscccfphEQ/wBK&#10;vAoKeGBMLc7PSf5TSfWPyXnh6+nHfxf8Fzf/AI3zT9pi4T/qS/3Lweq9HbmGX+3aeX+zh/xKX3G1&#10;8p91Oc7zzV+kkwzYq7Nirs2KuySflzHz856cOwMrfdC5zZdji9TD/O/3Mnj/AG+nw9j5/wDknH/T&#10;ZsajeGls/wBH6xnJfOcvrecNdl/35qF033zsc9Oh9IeM7OjWmxj/AGuH+4C+EUhQf5I/VgPRRXVr&#10;Qf8AFqn7jXMzQi80P6wdjh+se9fnRM7d3Ls2KuzYq7Nirs2KuzYq7MTQE9ab7bnFXYUNa3dzMzlC&#10;vI9W2oMssBXYPtbGOHcfHJ/N/TImSuwUUYbkED3GRtNOxuKHZsVdmxV2bFXZTKrKVYVB6g4q7C2f&#10;S3DVhIKn9k9RkxJXYElQRkpUM37RHQewyQQ7JF+X3/Hbk/5h3/4mmYPaP93/AJzo/aD+4H9cf7mS&#10;E1T/AHnH+sP1HCXzGvLzPqC+Mkn/ABE5sNJ/cx9zoMX0hWs/95o/lhLmYzVc2KuzYq7Nirs2KuzY&#10;q7Nirsl/lL8w7nQbFrCazW+tOZkhUyGJ0ZvtAMFeqmn2eOaDtLsP8xl8WE/ByEcM/T4kZ8P0+n0+&#10;p2eg7VyaaxHlJhnmr8updW1g6xpWqtpF/LEsF4fRW5imSMkxkozJxkTkw5hvs/s4S+ZPMN5r+qPf&#10;3QVDxEcMKV4xxr9lRX51P+Vmw7O7PhpcXBE8W/HOcvqyZJfVJwtRnllmZy5lOvKXlaz8taQNPt5H&#10;uJJJHuLu7lp6k08hq8jUoB0Cqo+yiquGHlXz1qnl6GW2iijurOVvUME3KivSnJSpBFQPizF7S7Fh&#10;qpjJxSxZYjh44V6ofzZxn/sXI0faGXTm4Hml3mz8v7LX76HU4b2fS9Vhj9A3dtwb1Ia8vTkSRXRw&#10;rElD9pcAeZPMuo+YL8Xd6VXgvCGCMERxpWtFBJPXqTmT2d2bj0kDGFyMjxTnP68kv6TRqNRPNLim&#10;bKP8qeUtM8tWEltZtJPNcSGa8vbhg800pAHJ2AUbAcUVRxVcZ5c1+70LVotRtgHKVWWJvsyRsKMh&#10;p4/8Sw9o6COqwnHI8P8AFGf8WPJH6ZowZpYpiUecV/m3yzaeZNFk024kaBuSTWt1HTnDPEeUcq1/&#10;lPb9peS5J/NX5ljV9Jk02ysTaR3PH6zJJJ6jFVYMEWirQcgPizUdn9gzx5hlyzGTw78OMI+HHikO&#10;Hjn6pfwuy7Q7ZyamIiRQYz5b/LfVbXXbXV9e1WO/bTuZsLe2gMCepIhjM0vJ5CzcGYKi8VXIVbXV&#10;zazpcW0rQzxnlHLGSrKfEEZ0WXFHJExmBKMvqjJ1AJBsM4vbGzvrWW0vYI7m1mXjLBKodGU9mVqg&#10;5NdO/NzXYYxHf20F/T/drAxSn5snwn/gM5zL7MYwf3M8mH+h/e4/9Lk9X+zdtp+29RiFA2GC3P5Q&#10;WMLE6BrF7o8Z6WlUu7ZfZI5wzp/sZMGTfnFLwP1fR4kk7NLM8i/8CBH/AMSyqPs1kP1Z5V/Qxwxy&#10;/wBN+8cqftJqCKGyin5U647cbvzZOYT9oW1pBBIR7Oxm4/QuRDX/ADVrevSK2oT8okNYrZBwiT/V&#10;Qd/8pvizd6DsrBpQfDHql9WSfryz/rT/AN79Lpc+pnlNzPEynyz5J8veXFkbToGa8nH+k6hcMZrm&#10;Wn88rfFT/IXin+ThRmxaE9zYq7Jl5P8AzEfQrBtOu7Q3loHMkBV/TeMt9oVIYFWO+c92n2HLPl8X&#10;FPwshHDk4o8cMnD9MucfXF2vZ3a2TS2I7gsJ82fl5ealrR1vRNRTTr+eJIb6OaH14Z1jr6bkB42W&#10;RAxXly+JcKPNnmi68xakLuWMQQRII7a2U8giA167cmYmrNTM7svs2OkxmN8c5njyZP58v97GP8MX&#10;D1eqlnmZy5lNvJnlGHy1p00JuDe395KbjUL51CGWUgKKKCeEaKAsaV+HCTNm4zIMlHlv8wtZ0KxN&#10;jFFDdWgYvFHOGJjLbtxKMpox345o9f2Fi1GTxBKeLIfTLw+H95w/TxRnGf8ApnP0naWbTgiB5sR8&#10;yflvpms6q2rQ313pWoSosd1LZtGFmVNk9RJUkUug+FXHxccHy/m55lf+7trKIf5MTN/xN2zGj7L4&#10;euTPL/kpw/7iMG+XbeqP8SAT8ntJ/wB365rU57k3axj7oY48Qb81vN5+zJbp8reP+IOTHsxpepyn&#10;/krk/W1HtbUn+OXzVR+T3lT/AHZcanL489Quf4OMKNX83eYNWuLee+uy7WrB7dFVURGBryCoAvLb&#10;qcz9J2Rp9PGQhH+89M5SMpznH+vNxcupyZDcjxFONE8h+VtFt7uGxszW/T0r2aaSSaWVCCOLSSsz&#10;8aH7IPHJbc/nBNLpsiR6cIdTlQoboSExqzChkWPjXl/KvPNHD2WIkIyycWniR+74P3kox+nHLJxf&#10;T/mO0ydu5ZYfCYjB+Tl6Ht9Pudc+s+WraRGFk1uBcvFEwaOCScPxKfCoZhErOvw5znOvdI9OzYq7&#10;Dby75n1bQLpp7CQcZABPbyDlFIB0DLt07MPizX9odmYdXECY9UfoyQ9OTH/Ul+It+DUTxS4oGikn&#10;mnydovmW2ijv1eO4t2L2d9bt6dxAx2Jjkoev7SsGRv2lww80efdV8wWsdnLFFa2iOJGihDfG4BAL&#10;MxY7VNBmL2d2Jj00zk4p5clcHFk4fRD+jGAi36ztHLqK4zyS/wArfl5YaFqT6pLfXWqak0Rt4ri7&#10;MYEUTEMyxpGqKC5Veb/a+HAnlvzfrPl+RzZSK1vKazWso5xOR3IqCG/ylKtl/aHZOHVUZ3Gcfoy4&#10;/Tkj/wAd/oy9LVptVkwy4oGkX5q8jaH5k9KW7EttqFsCLXUrV/SuIweqhqEOh/33Irpkwj/OOLgP&#10;W0QNJ3KXJVfuMbn/AIbNIfZrN0z7f0sIlL/Yzh/uXdx9ps4G4BYs35W+alPGDzYpj7evp0byAe7J&#10;LEp/4DC3VPza1y4jaLTreLTVbYyrWWYA+Dv8K/7FOWX4fZnHd5pzz/0P7rD/AKSH1f503C1XbWoz&#10;CiaCKs/yhsZZFk8xarda2qkH6mQtraGm45ww/FJ/z0kZchMsss0jSyu0krks7sSzMT1JJ650sICI&#10;AiOGIdSTbPIIILeFIII1hgiUJHFGAqqo2AVRsAMZkkL82KuzYq7Nirs2KuzYq7Nirs2KuzYq7Oy6&#10;j/vBB/sf+I5yOL6i89rvp+KW6b/vRJ/qn9YwszJdYmWbFXZsVdko8slV02R2oAJGLH2CjNB2of3n&#10;+b+t3XZw9H+c8z/Mnk3mCFRU/wCjoFHuXfInN+eHlhJXWO0vJEUkLIFjAYDuAXr9+c2e1MfdJ6Ad&#10;mZO+K6P8s9aZFZp7dGIqUJcke2y0xP8A5Xn5e/5YLv8A5Jf814P5Vh3ST/Jc++K7/lWOr/8ALVb/&#10;APD/APNOUfz00Dtp93/yT/5qx/lWHdJP8lz7w2Pyx1Xvdwf8P/zTlH89NC7addffH/zVj/KsO4r/&#10;ACXPvDY/LHVO93B9z/0yv+V66J/1bbn74/64P5Vh3Ff5Ln3h3/KsNT/5bIfuf+mV/wAr10b/AKtl&#10;z/wSf1x/lWPcV/kuXeG/+VYaj/y2w/8AAtlH89dI7aZcf8GmP8qx/mlP8ly7w2Pyw1Dvexf8C2Uf&#10;z20ntpc//Bpg/lWP80r/ACXLvDv+VYX/APy2xf8AAtkv0PX9O83eX5Lq0RkqWieKSnJJVFR027qw&#10;zbaHVg1kHe6vW6Ui4HuSp7O+8qeYbVpnBVSr+pGTR4iaOPurtke6Z2Dyz1kEEAg1B6HNirsF6tYx&#10;6zoZRv76L40I680/5qXKcM/CyeRep7E13h5IyPI+if4/2SWD/RL6nSNv1H+mQYaXbeLff/Zm64i+&#10;iJnlHSYOzMPuP8MPErsTbSP5ZfvH9uPGtOxn6Jl/nX8cPEtOx6aQK/vJNvBR/E4OJadg6GCKFaRr&#10;TxPc5ElXY/Ars2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsQp++/wCe&#10;v/MrFj1dn//T41nvDuX1TmxV2D9Os+VJpBsPsDx98hIpdhnkFdgbUZeFqw7v8I+nr+GSiN1dhTFF&#10;JK4RBUnLCUOw3tbKOAV+1J3b+mVk2l2CMirs2KuzYq7M1afD17VxV2BksY+ZklPqyHep6fdkuJXY&#10;JyKuzYq7Nirs2KuzYq7Nirs2Kuwn1G49WbiD8CbD3Pc5ZEK7EYLaWdqINu7dhhJpDsN7a0igXbdz&#10;1c5WTaXYvgV2bFXZN/JywppEjJMqu0hM7H9joFG+3vmj7RJOQWOnpd32dwiBPmw7zU5Orp61u0qL&#10;GBbxg0DmpLE0+Kg8MP1tIAQzAyN/M55fr2zXnIfc7HjKTSaxfMpjjZbeI/7rgURj7x8X3nNdXlra&#10;RGW4kWKMd2PX2A7448cpmoi2qeSMRZNIe1tLq7lEdvG0sh7AV+kntnPvMOtNql5zUFbeIFYVPXfq&#10;x92zotJpvCj/AEj9TodVqPEl/RDP9A0ZdMtODENcS0aZh026KPZcj17YCX95HtJ3HY5mRk4yZ4VO&#10;jo3F1KnwOWIdlxxSSNxRSx9sbV2GtnYLD8b/ABSfgPllZlaXYLyKuzYq7Id50Wmowt4wgfczf1zm&#10;O3B+9B/o/pLrdaPUPc7BXkv+6u/9ZP1HPMfaz6sful/vXo/Zj6Z++P8AvnZJc5F6h2DP+cd//Jg6&#10;n/2z5/8AqJgz1WX9zH3R/wBy+B+2/wDcf8l/97kQuo/3C/6w/UcMNV8m6/JPc+jBHKDIxX054GNO&#10;XgHrnNezmOen7RjOVeHc4y9UZfVGX80/zuF7ftbt/R5uzeDinHJwY/rw58fqjw/xTxxh/O/iVVuI&#10;uIqSNu4P9MKpPJXm1BU6RdMPFI2f/iHLPWx2hgP8cfm+cDX4D/HH5ti4gP8AuxfpNMCS6Br0P97p&#10;t1HT+eGRf1rlsdTiPKUf9MG0anGeUo/6YLhLEejqfpGG3n2ORdZg5KV/0GzG4I3ECZjdmkeGf68/&#10;9243ZxHhn+vP/drLYj0z/rN+vI1mwc9VxW1H74e1f1ZyntpOuzpj+dKEf9nGX+9el9koXr4H+aJ/&#10;7gx/3zsnGmn/AJBb5wH/ABSP+I5wPsxyl/WDL29H+uek90v90hbj/euDOd+Uv+OT/wA9G/hmD7Tf&#10;41/mRe+9nv8AFv8AOkisMr//AHhuf+MT/wDETmo0X99D+vD/AHTtNX/cz/qS/wBy7OcZ6y+YuzYq&#10;7PRP5DSev+WeqwHql1coB7Nbxn9ZOaztAWD/AFC8H276O08Mv+FS/wBLlKAvdrpD7D9eQXPMH6SR&#10;+bFXZsVdmxV2S38rY+Xm+Bv5IpW/4Tj/ABzb9iC9QPdJ4T/gkTrsmY/nTxx/2fF/vUPfH/Rz7kZw&#10;/WZfW1i+m6+pcSv/AME5OelR5PPaeNY4jujH7ldBRFHsMU0AV1m1H+XX7gTmd2cP38fe5en+sN50&#10;HO0dw7Nirscy8dj17jwxBSQ7G4odmxV2bFXZYBOw64q7BMVmTvJsP5e+VyydzYId7RbwwUkaIKKA&#10;MqJJbAGsvArsC3Fr+3GPmv8ATLYT72uUO5sHxwJlrW3mxV2bFXZsVdhde6h1ihPszj+GTEVdhdk0&#10;OyTfl9/x25P+Yd/+JpmB2j/d/wCc6P2g/uB/XH+5khNU/wB5x/rD9Rwq1oBvN92D0MzD8Mz9P/cR&#10;9zoMP0hWs/8AeaP5YQkEEg9RtmYzVcrCrs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs7LqP+8EH+x/4jnI4vqLz2u+n4pbpv+9En+qf1jCz&#10;Ml1iZZsVdmxV2SPRBXQroeJk/wCIDOe7W+v/ADf1u77M+j/O/U82/ME08z2p8IYv+Tj5500rSr7V&#10;L6KysozLcSnYdAB3Zj2UZwEYkmg92TT0S5uoLWBpp24Rp1P8BnXvLn5ZaFpsSyX8a6je0+NpRWFT&#10;4LGdj835f7HMuOIDzaiSWI6l5ovbhitsTbw9uP2z827f7HJbFbW0UYjiiSOMCgRVAAHyGWiRY8IS&#10;lri4ZuTSuzeJYk4T6x5K8tatGwuLJI5mqfrMAEcoNKV5KPi/2YZcgYg8wyG3JGWeu6nasOExdB1j&#10;kJZafTuPozkXm/yZqHlycM59ewkNILpRQV68HH7L/wDEv+C44uTHw+5sErZbpOtW2oxnj8E6irxH&#10;r8x4jI0JGJoMrSmGKYq7Nirs6j+Rmr+nqGoaS7fDPGtxEO3KM8X+llZf+Azc9k5Pqh/nf8V/vXU9&#10;qY+Uv83/AIn/AHzDPzMsPU0+2vlHxQOY3P8AkyDb7mX/AIbJfrFv6GozIBRWPNfk2+d9o8nHiBeH&#10;1UOHIQnflG/+veX7OUmsiJ6Unjyj+Hf5gBsBZlOOnGDtJn4TmM/ZkG3zGU542LcvR5KlX85B6lDy&#10;hEg6p1+RyP67ZfVNRkUCkcn7yP5N2+g5sNNk44DvfUeytT42AE/VH0S/zVWym9W3Un7S/C30YX5k&#10;OxV82KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Ef92/8APT/mXix6uz//1ONZ7w7l9U4IsrUzyb/3a7sf4YCaV2HQAAAGwHQZUl2bFXYXXoe5uhBH&#10;0T7R7AnrkxsFdgy3t44E4p1/abuciTauxXArs2KuzYq7Nirs2KuzYq7NirssAk0GKuysVdmxV2bF&#10;XZsVdlMCVIBoSKA+GKuwHHpUSmrsX9ugyfErsGIiooVQFUdAMirsvArs2KuzYq7JFo3/ACjGrfNf&#10;4ZrtT/fwdhg/uZsf1j/lJdK/2X8cI4728iXjHPIi/wAquwH4HM444nmA4QySHIlOpLO0kblJBG7e&#10;LIpP4jE5JJJG5SMXbxYkn8ckIgcmJJPNUjjjjXjGoRfBQAPwxuFC7Nirsoqp2IB+eKuywABQCgxV&#10;2bFXZsVdmxV2RnzdbCSe3Ymg4sBT5jOY9oJESgfIuBrRuHYp5ShEUdzQ1qU6/I55d7UyuWP3S/3r&#10;0Hsz9M/fH/fOyQZyj1DsM/8AnH2BU8+6kwJJOnzf9REOeoid4ojyj/uXwP23/uP+S/8AvciF1H+4&#10;X/WH6jgbX0pquop4TzD7nOcLosnh6+Ev5ueP/TR9exw8XsoD+fpY/wDTFERf3af6o/VhLHLLGaxu&#10;yHxUkfqz38xB5vjZiDzXEA9cFxa7rkP9zqNzH/qTSL+o5VLTYzzjH/ShqOnxnnGP+lC0xRnqgP0D&#10;JV5v81+ZLLVYY7bUriONrO0dkDkqWaBSxINd2O5zWaHR4ZwJlGP1z/3TrtFo8U4EmMfrn/ulGCCF&#10;kJKAnk3b3wk/xv5lP95cxy+Pq29vJ/xONszP5Pw9BX9WU4/75y/yGHoK90px/wB8qfVoewI+RI/j&#10;i1t5tvJJP31jp0pp9o2UCn70VDnJ+2UBg0YkLlxZIx4ckpZIfTOX0z/qvS+ynZEc2qIE82Phxyl+&#10;6yzhL6ox/wB870F7M4/2RyTw6gl/+W/m0fVLe14wAEWylA1Qd2BZvDtnJ9gZ+PiPDGFEfQn2u7PO&#10;n7R0gOTNn4uP/GJDJwbx+j0w/wB8oSpxuYfiLVP7W+cy8tRqmm8V6c2/hmr9ozep/wA2L6Z7Pf4t&#10;/nSReGF6AbOcHoY3/wCInNTo/wC+h/Xj/unZ6v8AuZ/1Jf7l2QT6rB/L+Jz1LxC+ZU7L+qwfy/ic&#10;fEK07O7/APOPHA+XtbtFFAJ1anX+8i4/8aZjai5c3gva30ajFPy/3EkDqG0kZ9v1HIRnlz9JI7Ni&#10;rs2KuzYq7Jp+U4A8yzynpFZyuf8Ag0H8c3fYAvOf6h++L5z/AME+VdmxH8/UY4/7DLL/AHqG1D+4&#10;A8WH8c4c8UbMWKirEk/M533GXAApE4M0aFBqluVUAhuo+RzP7LJOoh727APWHZM87t2zsEQxhEMz&#10;9vsD3yEjZpmBW7R8MQJJJJ6nrk2DeMEsRNA6k+AIrkBkiTQIYDLEmgQ7HZNm7E5rq2g/vpAvt1b7&#10;hmPm1WPHzO7Rm1WPH9R/4p2ZNd0uKFnQO0g2CkUJ+npTMGfaUCL3/quP/K2ERsXf81ognAT+abwt&#10;8EUar4HkT99RmEe0Z9AHAl23kvYR+13HBdn5nidgl1H6df8Adi7r9I65fi7RBNSFOVp+2oyNTHD/&#10;AEnFcMY9W06ST01uELdN9h9BO2ZcdTjJoEOxjrsMjQkLaocWmnWIeLHoMyYxtypSpwFcAO5dixpU&#10;+GXgU0k2uxuFDsZNPFCvKRqeA7nCArsKrq/kmqq/BH4dz88mI0h2Bckrs2KuyTfl9/x25P8AmHf/&#10;AImmYHaP93/nOj9oP7gf1x/uZITVP95x/rD9Rwq1j/lMbr/jO36sztP/AHA/qugw/SFaz/3mj+WE&#10;14nC7mXwc0+RNcy4GwGwquI5NDs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs7LqP+8EH+x/4jnI4vqLz2u+n4pbpv8AvRJ/qn9YwszJdYmW&#10;bFXZsVdkk0P/AI4dz85P+IDOf7W+v/N/W7vsz6P879TzX8wv+Untv+MMX/Jx8gv5S6XaW2kPfEqb&#10;69LEfzLDG3ED2q/xH/nnnFYYER4u97eUt6T7zdNcvOsfFhaxUHL9kyMK/q/42yfZYhj2USACSaAd&#10;TmTi0eXJvGO387+Fx8mpxw5ndXgsbqenpxkg9D0H3nCe48z2UaFkVnoTWtFFB3rvmOaA5sfzIvYJ&#10;vD5PvW/vZUjFO1WP8MjWr+ZTfD95bKbb9iIurV9ytMhOJq9vnFkNRvyRtt5Z9AkR3NZR1bgV/GuR&#10;2z1T8tLtJG1KyeCU7KEjKEHuaxNv9OY9wPNy6KpLaeZoWUW0yuo68mDf8TGQ7Wm0pdRmGk+qbAke&#10;h69PUpQcq0/yq8f8nKpVezJOLP639WT63x+sft8K8eu3X2wLgVWw68l6v+iPNOnXzNxjSYJMTsBH&#10;J8Dk/JWJzJ0eTgyxP49Tj6vHx4yPx6UBr1h+kNGu7SlWkjPpj/LX4k/4YDO8+arfeC5HvGx/Ff8A&#10;jbPQOysnOP8AnPC9pQ5S/wA1iX5Y3+15p7HpSeMf8I//ABpkfzcOrZ5lozIwZdmU1B9xgItING2m&#10;UMpU9CKH6cX8yW63OnR3iD4oqE/6rbH7jg0c+GZier3Ps7q6ycPTKP8AZx/EkvsWMNy8Dd9vpGRX&#10;No9mmObFXZsVdmxV2bFXZeKuysVdmxV2bFXZsVdlgEmg3OKuxeOzkbdvhH45A5AzEC1yGLCyiHUk&#10;5DxCz4A7kcbJZClUO/gcIyd6DB3LAjKymjChHbLQWshvKxQ7Nirs2KuzYq7Nirs2KuxKn73/AJ6f&#10;8y8UOz//1eOwxPLIEQbn8Bnu5LuX1Th5BCkMYjXoOp8T45WSl2PwK7GyMQvwirHZR74VdjYIFiWg&#10;3Zt3buTiSrsUwK7Nirs2KuzYq7Nirs2KuzYq7NirsWKelDyb7b7AeA75C7LOqDupxHJsHZsVdmxV&#10;2bFXZsVdi1vZ3Vzy9CJpONOXEVpXpkJ5Ix5mmnNqceKuOQjf85bJLHHTmwWvSuLfofVP+WWT/gTk&#10;PzGPvDR/KOn/AJ8fms+t23+/F+/N+h9U/wCWWT/gTj+Yx94X+UdP/Pj83fW7b/fi/fm/Q+qf8ssn&#10;/AnH8xj7wv8AKOn/AJ8fm763bf78X7836H1T/llk/wCBOP5jH3hf5R0/8+Pzd9btv9+L9+Hml2d1&#10;F5f1KCSJ1mlp6aEGrdOmYOfJE5oEHYOdg7U0wwzHiQv+skmqfvNf06eP4oYq+o46L88I/wBD6p/y&#10;yyf8CczvzGPvDg/yjp/58fmnf1u2/wB+L9+b9D6p/wAssn/AnH8xj7wv8o6f+fH5u+t23+/F+/N+&#10;h9U/5ZZP+BOP5jH3hf5R0/8APj83fW7b/fi/fm/Q+qf8ssn/AAJx/MY+8L/KOn/nx+bvrdt/vxfv&#10;zfofVP8Allk/4E4/mMfeF/lHT/z4/N31u2/34v34jcWlzblRPG0Zb7IYUrTLIZIy5G2/DqMeT6CJ&#10;V3L45Y5K8GDU60xHJNy7Nirs2KuyPeb39OO1cioq6/fQ/wAM532gx8Qgf63+9cLW8g7JT5A8m22p&#10;aGmpHWrO2a6LVtZXAlj9N3T4xXblx5L/AJOeZ9u6TxZxBlGHDf1fxcnX6P2qnosmTGNNn1H0+vDH&#10;ih9PF/N/pLWehpxJyTf8q+t/+r/Yf8GP+as0P8lx/wBUxuw/0f5f+ULV/wCkP/ENeof5TgT8n9Oi&#10;0r809X02O7ivhDprt9atyGjbnLbtQEE/Z5cTncxj+6iXz32n1h1GijkMZYuLN/d5PrjtlQ9+a26m&#10;lPi/gcK/MqcfMWqr4XdwP+SrZ53qJcGpkf5uQ/7t9u7D9fZuD+lpsP8A0xiiIf7mP/VH6sjefRT4&#10;wvzYVdkj89/8dmD/AJgbP/qHTNf2d/dn+vP/AHZcHs7+7P8AXn/uypW392f9Zv15HM2DnKuL2f8A&#10;en/V/iM4f2//AMSj/wAOj/0zyvYexP8Ajcv+Ey/3eN2TTR34/lv5yJ6LbofwbOL9mRfEPOP++a/b&#10;7/jQ0Xvyf9O0Ncf70wfM4B8qeQ7afQbS6/T1ihuo0nMRccozIgb033+2leLY9saIZc5JnGG3D6mW&#10;h9ssmmjLENLqc3BOX7zHH0S/2KsZCDTicMrj8vLZreVT5gsFDIw5FxQVHU/FmBp+zRHJE+JA1KP3&#10;uRn9vMksch+S1YuJ/gP/ABLvUP8AKc41qwisNTu7FZVuVtZXiFxEQY5AjFeaH+VqVGd9HGSLdfp8&#10;3iY4zox44iXDL6orwaiuBPrqfynJeEW63Z2z/nGy9WSTzBBuNrVwD7GUH9YzHzwqnhvbSO2I/wBf&#10;/eILUh/dn5/wyN3CcLiVP5XYfcaZ5bMUSH6JwT4scT/OiEaNwMTyLa7Nirs2KuyY/lu3otrl1/vj&#10;TpTX7m/41zoPZ2N5Zf1f98+af8E2V6fBD+dqY/7iX/Foa+3WMeLjOFfXU/lOd54RcW0Thn5dnWXV&#10;4VAIpyP3Kc2XZGL/AAmJ7uL/AHJb9N9Ydk6trcyHk32B+OdlOVO4jG3E46/nVFoTREHJshEiIMij&#10;NMRFnkGl8cI2kudRrHbj07cbO7d/bbNJq+0Dk9MfTH/dPM6ztE5PTH0w/wB03jP0KhNFuCzDqFjL&#10;U+dCcwI45HkCXAhhnL6QZfB1cXg0rxundRsVQ0/icPiTG1lPiTG1ydXF49Es5pQApCIayvyO/wDk&#10;/PL9LpjkNn6XN0GhOaVy+gf7JquEOpXE13q8dhpVo11czEpa2sI3KqDvQfJmzU9q9pQwyqIv+b/V&#10;RkxjNkJj6ccfTFDalqen6XYS3+o3CWtnAA01xKeKKCQBUnxJAwFZ3M0vqxzxGC4gcxyxNUFWGxBB&#10;3BB2pkNBrPHiTXCQ4mfD4ZpXgnhnhjngdZYZVDxSIQVZWFVYEdQRiEerFlaZraRbNZPS+tAEoHO4&#10;BNKA03pXMSPbMDOiKj/ObjopVYO603dqLoWhmQXTIZFg5D1CgNCwWvLjXblh9Y2UN1bSNUiSJlJp&#10;+0jdh7imdHg0/ixPD9Uf9knT6XxcciPrh/slXDAafKsY+rXTgU+ENRh/ZkIanJDYEhqhqssNhIur&#10;gaay1I7S3SAHpVyoP0Uxnqckuciieqyy5yLq5S2Wp2w9SJxIO6qa1HyIw4dTPGbBTg1WTGbBdXGx&#10;Qi8JZZqyftI43GdJptbDKNuf816TTauGYbfV/Ndiy6Q37UgHyFcyuNy6diqaVbj7TM34DBxK7F1s&#10;rVekY+nf9eCyrsPvKMUaam5VFU+k3QAftLmFrz6Pi6P2g/uB/XH+5khNU/3nH+sP1HItrH/KY3X/&#10;ABnb9WbHT/3A/qvP4fpCtZ/7zR/LC/WY+N6W7OoP8P4ZkYT6WwquAMuQ7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Oy6j/ALwQf7H/AIjn&#10;I4vqLz2u+n4pbpv+9En+qf1jCzMl1iZZsVdmxV2SPRv+OBd/89f+IDOe7W+v/N/W7zsz6f8AO/U8&#10;2/MD/lKLX/jDF/ycbCLyTZunl7TJZCAPq6GNF/y1B5MfE5zuCOTPCOKI2j+PU9VlMMMpZJHeSea1&#10;cS3t5LZW6VVH/eyN4iu3yw9nnjhiaWQ8UQVJzeYtBh08eOfq4f4pf72Lp82tyZTUfSF1jo8KMo4+&#10;rMe7dPoGFsGrC6uRbsnGGZSF8fs1/VlWDtMZ8nhkVCYP9Zqlg4Y8V7xTeSzMMXqhquhBPh1yD6xO&#10;RcSWqNWOJipYftUPX5ZzWeHBMx/ml2uLcApjG/NFbpyANMTimuLyOCzanowVIIFCATU1OVc2Z2QN&#10;noVhaare6pCH+tX4QTlmJX92KCi9shHmGwew1OZHK8ZCZY+JrRGY0B98xpxouwwz4opiMKUqz8j2&#10;yLa7FcVdmxV2erfq0E1rHFKgeMBaKd+gzs8eSUTYNF5CeOMhRGzxCDUL2zvHubWZoZyWBddjQnfC&#10;LzHp1tbxQywRiMcijgd6io/Uc3HZ2olMkSNuq1+CMQDEUzn8v/MGoX11d2t9O07BFliL9QFPFv8A&#10;iS4RZtnWs2wz04pcWk1pJupBH+xbY5j5fTISDtezc5gQRzgeIJdqKGOZJ179fmMh08LwzPC/242K&#10;n5g0zcxlxCw+q4sgnESHKQ4kwRw6K46MKjE8LNvNirs2KuxZk9JBX+8boPAZEGz5MiKd1+WI5Ji7&#10;Nirs2KuzYq7F4rSR92+FffrkJTAZiDicFxwxxj4Rv498qMiWwClpNcUyKXZsVdmxV2JXCQlKyGlO&#10;h75KJPRjIDq4VwvNK7Go8cyGpdlYodmxV2bFXZsVdmxV2Jf7s/2f/GmKHZ//1ua2lqtulOrn7TZ7&#10;mTbun1Ti+BXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXY5UZzRRU4k0kB2C4LUJ8T7t2HYZTKd8m&#10;yMKaJwPcS+pISPsjYZZCNBhI2WwNsSyTF2bFXZsVdl4q7NirsN/K9z6WpemT8M6lfpG4/VmJrYXC&#10;/wCa6bt3Bx4OLrjPF/vULqUfK35d0Nfo6ZMM07xKU5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZD&#10;fMtz62qOoNVhAQfPqfxObnRwrH73uOxMPBpwes/Wm+nR8LYHu5LfwwpzKduic2KuzYq7CLzpA36K&#10;gmI2EwUfSrH+GaTtv+7H9b9BcXWx9APm6u+FnlbUrKzjuBcyiMuVK1BNaA+AOeYe0WgzZ5QOOPHw&#10;8X6HY9g63FhE/Elw8XD+l2Hn+IdG/wCWpfub+mc3/Ier/mH5x/4p3/8ALOl/nj/Zfqdgn8l/NOg+&#10;XvOV/qGsXYtLOazlhjlKO9XaeJwKIrN9lGPTPQzjl4cR1Ffc+P8AtVo8uqxcOIcZ8Xj6fTwz/nf1&#10;lC9jeSIKgqeVafQc6bd+b/yHu7iW4uLuJ5pmMkr+neqSzGpPwqO+arJ2LimSTDeXn/x51el7Q9os&#10;GOOPHKUYY4iEI/4PLhhD0xj60Oq6goAFQBsB8OAH1X/nHlul2F/1fr/8Qc6GPaOrAq/sg6z8r2vd&#10;mP8A0xXV1Lw/4jiD3n/OPzdNUkT5C7/jGcsHamr8vlFkNN2t/M/6Z/8AFN8tR/lH4Yrq2sfkbqlw&#10;txca9MkiRRwj00nA4xIEXrA29BkcHaOoxigI8zL/AE3+cxw6PtPGKGMczLnD+L/ko0hv0FBGKVJ3&#10;p3+nCx0/Is/Y8zXa/OOQ/wDYsMyB2xqf5sPx/nuQMfan+pR+cf8Aqov9W/8A99L/AJ/TjFH5MIxa&#10;PzXMKinxW8p/VCM1PbZydoYRimOARn4no/qyh/v3b9j9o9qaHKckcEJmUeD64/zoy/n/ANBv1b3/&#10;AHyPv/txTUfMv5c6f5K8xabpevm+u9TtwkMTW80Z5JWgBKBd+XfNX2Z2SdKTR4uKv9i5Pamu1/aW&#10;qwZMuAYI6aUvpnGf95w/8QtIuJJo2ePiEO5qDnN/Lusabaad6VxMI5ObHjxY7GngDmr7d7L1GfUc&#10;WOPFHhHWP630jsbtLBhwcM5cMuI9JfqReD7zzBo8lpOiXALvGyqOL7kqQO2a3S9iauOWMjDaMo/x&#10;Q/nf1nYantjTSxyAnuYy6S7v6rshGeiPBuzYq7Ow/wDONU/HzJq0H+/LMSU/1JVH/G+Y2p5B4/2x&#10;j+5gf6f+9/46hNRH7tD7/wAMD6snDVb1P5Z5R9zkZ5XnFZJD+kX3jsyfFpcR/nYsf+4iiYzWNT7D&#10;9WBcqc5dmxV2SnQ/y+1TV9EfVYZo0X4/QhavJ/T2O42XcUGbXTdk5M2I5AR/Rj/O4Xie2fbrTaDW&#10;jSzjOR9PiZI/Ti8X6fT/AB+n1S/3yhLdpHKIyCfE+FcU8nt6Xlfzlc/760uWh9zFKf8AjXNj7NR9&#10;cj/VdJ/wSDeTRw/nZz/sfC/4tbebyQDxb+Izged41InD3yVEsmuoG6CNyfupmy7KNZvgXK0QvI49&#10;M6NLIsUdfDZRnTgWXdE0Fo3OFzfvCeQ5cuo61rl5AqujQRexXY+20qNVoQUjO/p1ND9FaZg/lcIN&#10;iLjw7Nwg3wtE4YJGkahUAVR2GWueABsGsbJbwSHlJGrsO7KCfxyEscZcwCwnhhP6oxl/WDsAa5di&#10;108olFeX92gG1B3P3ZjazLwY6H8XpcHtPOMWGhzl6YuA3yJJbuLq3v7K+fTdStSeFwnKpBr0Kmqn&#10;dh/lLnH6/s7xyCDwkPN6fUeGKUNS02w1OylsdQt47qznAWa3lUMjAEEVB8CK5SW0NuTSV7qaRjJc&#10;3MlQZHY1J3JOZGj0gwQ4Qba82YzNq0EMUEMcMKLFDEoSONAAqqooFAHQAY6SDUf0TLottqqx+X7i&#10;4F3LZulZBJQDYhSzUoP21XNTk7EJncSOH/ZOXHWjh3G6XSeWdEk8xReYntQdZhgNrHd8nqISS3Hj&#10;Xh1Zvi48sMtDCLLKsdQgA4A7mgO1c7fsYUSPIOT2PK5STTDUxqfEV68WK/qObTJo8Uzchu7XLo8U&#10;zco7uzLGi9AN+p7n5nLYYowFRFNuPFCAqIAdmEag1T4D/k7fh0ynNosWTmN/6LRm0OLJzFH+i7E4&#10;rOGOZ5hUyP1Y07+wpg0+ihiNi7Rp9DjxG43f9J2LZluY7Nirs2Kuw68p/wDHTf8A4xN/xJcw9d9H&#10;xdH7Qf3A/rj/AHMkJqn+84/1h+o5FNY/5TG6/wCM7fqzY6f+4H9V5/D9IVrP/eaP5YlrsVYo5R+y&#10;eJ+R/wBrLMB3ptKrhLmUxdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdnZdR/wB4IP8AY/8AEc5HF9Ree130/FLdN/3ok/1T+sYWZkusTLNi&#10;rs2KuyQ6QaeXrwjqBL/ybGc92t9f+Z+t3nZf0/536nm/n/8A5Sq0/wCMUX/Jxsj/AOXuppe+V7RA&#10;QXtFFu9DWnFQRvQCvErsOXH9r4so7FlE4BXMfU7LtMSGU3/msuu7dIbmQqtPVYuT4knFfMd8rMtr&#10;G1Qp5S08ewzC7a1QJGMHl9a6PFXqKL02AgGVh12X5eORfUdR4qIoSVlGzup7UpQe/jmh4yOXNz4w&#10;7+SN4g1BoQexwpJJNTuT3yBLc3g6WePStKlu5aepxqoPdj9lcSaFsYx45U7OZXEzySEuSzE1YnqT&#10;mI7RvHRrRfnvil2OxV2bFXZ6xh/uk/1R+rOwHJ5I83hEn943zOFvmUA6YfZ1I/HNj2af3vwcHtD+&#10;7+LJfy6YjzGAOjQyA/LY/wAMiedA6R6lgiwm9K6Q/st8LfI5XkjcW7Tz4ZhRvIvUt2HcfEPmMAea&#10;rT0r5ZwPhnXf/WXY/hTMnQ5LjX819K7A1HHhMDzxn/Yy/ElLTJeUJQ9UP4HCTM13qLzYq7BltbhB&#10;6kmx6gHt75VOd7BtjHq0T2wNLIZJC3j0+WWRFBrJstjGYUOzYq7ForWR9z8K+JyEpgMxElxIwXHb&#10;xx9BU+J65UZEtgiAtJOK5FLs2KuzYq7NirsTllWNeR69h45KMbQTTgK4AkkaRuTH5DLwKaSbXYzC&#10;h2bFXZsVdmxV2bFXZsVdif8Auz/Z/wDGmKHZ/9fnme5O6fVObFXZsVdmxV2KwwPIdtl7tkZSpkI2&#10;4mmVOqpJxXooAxibCyG7h0xPJMXZsVdmxV2KpbSv0FB4nbImYDIRJdUYIjskG7nkfDoMrOQsxBrl&#10;ghVVRRRQeAyslm1ge7m4r6a/aPX2GWY49WE5NgYCy5qbxyRu5ooJwEgJAt2CI7I9XNPYZWcnczEG&#10;uWCEt4V6KD7nfIGRLMRDVTjwAOmRS7MQD1xV2aJY4545go5RsGFNuhr2xkSQQ058IyQMT/EOFbIp&#10;eNkrTkCK/POgJbW8iK6ElWAZTXsd80BmQafMZQMSQeYYO+r38cjRuE5ISrAg9Rt45f1KLxb8P6YP&#10;ELFw1y7/AJI/uP8AXK+ox/zH8MPiFVw1247xp+P9cr6iv85+7HxVpsa9L3iX7zlfUR/P+H9uHxVp&#10;cNebvAP+C/szfUT/AD/h/bj4q02NeHeA/wDBf2ZX1Fv5x92PiLS4a9F3ib7xlfUZP5h+OHxAq4a7&#10;b943/D+uV9Sl8V/H+mPiBWxrlp/JJ9w/rjJbd4o3kcqERSzGvYCpyUZgmmUIGRAHMqkWr2ssixqH&#10;5OQqig6k0HfOazStLM8rfakYs3zJrnSRjQp9Jx4xCIiOURwssRQqhR0UAD6MZhZt5sVdgq3ta0eQ&#10;bdl8crnPubIxaJwp89Jy0En+SVD+sfxzT9qi8PxDj64fu/i4dc51nNOmbzUOKuy6HwxtXZuLeBxt&#10;XZuDeB+7BauzcH/lP3Y2Fdl+m/8AKfuxsK7N6cn8p+448QV2b0pP5D9xx4grsv0pf5G+448QV2b0&#10;Zf5D92PEFdm9GX+Q/dg4gtOzejL/ACH7seMLTs3oTfyHHjC07Oof848NJB58lVgQJrCaP7pI3/40&#10;yjUEGLy/tdC9ID/NyR+6SG1AfuB7MMG+ZE4eYtUT+W7nH3Stnl+sFZpj+nL/AHT7R7Pz4uz9Oe/T&#10;4f8AplFWh3hj/wBUfqwuzGdsvzYq7DOx8za7Y6fLp9pePFZzV5xDj+0KHixBZa/5JzJxa3LCBhGV&#10;Rk6bWez2h1OeOoy4o5M2P6Z+r+H6eKN8GTh/2yMljQRM4dlBYdDhvolY/wAufOkq9ZLURD6UkX/j&#10;fOi9mRvI+cf988F/wQDxa/RR7pZJf7LF/wAQo3O9zAPcn9WcL+qz/wAv4jO08QLSJyQeSY2h1lnk&#10;FAIXp33qubXsciWah/NczQ7T+Djk3MMs7cn+Bew70zquIR5O14SWqgYvHDHH9kb+J65AyJZgANEn&#10;FMil2bFXZsVdkR1+8+sX7ID+7h+Bfn+0fvzRa3LxTrpF5LtXUeJlI6Q9P/FLgNsDafZveXaQRxyz&#10;O1aRwJzc032H8cwpGg6wlRvLuC0t2nnlSGJftSSsFUV9zkgPlXUUT/lHrtl/mMvx/cqf8a5Vx+bH&#10;jHelK+a9CdqDVrev4feThHqdj9UlCNBcWznrBcpxYfI0XkP9iuWRNsgU1s7yC6j5wzRTp/vyJgw/&#10;CtMvRWP10RjrICoHv1/hmy7NycOX+sHZ9lTrNX84K+SZLE/ttT2Gb45O56kQa5YqLSAdifmcj4hZ&#10;cAaqczWcJ6VHyP8AXEZCvAG+RxCSzkXdTyHh0OTGQMDB3LECCDQ7HLGDeVirs2Kuw68p/wDHTf8A&#10;4xN/xJcw9d9HxdH7Qf3A/rj/AHMkJqn+84/1h+o5FNY/5TG6/wCM7fqzY6f+4H9V5/D9IVrP/eaP&#10;5YKuoBPbvEf2ht8+2RjKjbcq5F2VlYqwowNCPcZngsHZWFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2dl1H/eCD/Y/wDEc5HF9Ree130/FLdN&#10;/wB6JP8AVP6xhZmS6xMs2KuzYq7JBpf/ACjd9/qzf8mxnO9r/X/mf8U7zsv6f879Tzjz5/ylll/x&#10;ih/5Otnn7RfMWraK8r6fN6RmULJtyBAIPQ7V2+19rOJ0+ryYb4Dw8T2mbTwyVxC6eiSwxS05rXia&#10;jJhpXm3Tr5Qs7i3uT9pXPwk+Ksf44Y5QefNw8mmlHluF1KdOmGcq2Em7lCT3BFfvGWcJLWIS7nYX&#10;3j6XYKLmWUsi7iNRzJI+XT/ZZGQ4dyzjCZ2p2Q7XdeuNVmBI9O3j/uoq/wDDN4tmNOdudiwiA828&#10;KioPUVyDa7LxV2bFXZsVdnrGH+6T/VH6s7AcnkjzeESf3jfM4WeZ2ppoH80ij8Cf4ZsezB+9/wA1&#10;we0D+7+LKPy3jLeYWb+SB2P3qP45FM6B0j0/NirsG6zF9d0T1RvJDR/+B2b8N8q08uDLXe9h7P6v&#10;hyxvlk9H4/zktg/0e/MfRWNB8juMiIBJoBUntm3e+TLBlvahaM+7dh4ZTKd8myMWicq8moPTXqft&#10;Ycceqzl0cB3wHlrU3isVvJJ0FF8TkZTAZCJLiRguK2jj3+03icqlMlsEQFpOLZBk7Nirs2KuzYq7&#10;Nirsa7qilmOwwgWpNOwullaR+R+geGZEY00E2uApjMKHZsVdmxV2bFXZsVdmxV2bFXYynx/7L/jX&#10;FXZ//9Dnme5O6fVObFXZYFdhirsEw2f7Un/A/wBcqlk7myMO9onwwX8Kr4KBlfNsawsdizFj3Ncy&#10;QKaCV2UqsxooqfAYkrTsER2THdzxHgOuVnJ3MxBrlgmOCJPsrv4nrlZkSzEQGqnFMil2bFXYjPcC&#10;McV3c9B4ZOMbYylTgMCrbzyHkRSvUtlhmAwESV1QMER2ca7t8R/DIHIWQgGuWLgACgFB4ZWzay8V&#10;dmxV2bFXZsVdjJJVjXk30DxwgWgmnAZI/L179Z05a7NExQj26j8Dmu1ePhn73ge28PBqCemT1/8A&#10;FJVqEIW4Jps45D+OGnJh3OYtOnQhiiPVFP0DN6kn8x+840ErTbWx6xIf9iMv1pv52+/BwhVpsrM/&#10;7pT/AIEZf1ib+c48AVadOsT/ALpXL+tT/wA34DBwBVp0qwP+6vxb+uX9bn/m/AY+GFWnSLA/sEf7&#10;I5f1yb2+7Hwwq06LZH+YfTl/XZfBfx/rg8MKtOh2nZnH0j+mFfmXVZItIlQABp/3QPs32v8AhQcy&#10;tHgByA/zfU7XsbB4moHdD1/6X6f9kitJ0OBb+OUOzekedDTqOn45A83r3LJstVLGgFSe2NpdgyC0&#10;C0aTduw7DKZT7myMGicE5Wzawo81oG0SY/yMjD/ggP45re1o3pz5cP8AunF1g/dlw65A8490y7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsnX5Jzen+Ymnp/v6O4T7oXf/jXIT5PP&#10;+1Eb0Mz/ADTD/dxUL4Vtm9qfrw584pw806qPG5kP/BNX+Oeb9oCs8/6xfVfZSfF2Xpz/ALTj/wBj&#10;HhX2xrBH/qjCfMN36pmxV2bFXZKbc+l+Ufmibpzkijr83jH/ABvnX+zY9Ej/AEv96+S+2p4u2dLH&#10;+bjlP/pp/wAQhpt72EexP6843nUNyJw+8mAHVZKjpAxH/Brm57D/AL4/1P8AfRc3QfWfc03TJrnU&#10;u2azYq7Nirs2KuyiaAnwxKkuyBPyJ5tuXq1fpzlrsvAE2bK7Jh+V2r6dYa5LHessX1uMRQztsFYM&#10;DxJPTnmNqokxsdGEhbBPzf0vWLzy7FcaajTfUpTLcW6VLNGVI5AD7RTw/l5Z2Qw5rRla+B4XF5i/&#10;ys5b580PS9D0y9V765vbzVLpbm2t7mT1Pq9CxkMWwKowbh/yL/ky/QwIkSCSC3GfFWwHC9b/ACw8&#10;warr2qwSRWkVtYadbtDdzwoUEzEARq+9GcU5/wDB/wA2QGzkMV3DIP2XU/jm4xSqYPm3aefDkie6&#10;QeqHJ1nSvdLc2KuzYq7NirsTkhjkHxDfsR1yQkQgi3A0wK9nIPskEfdlgyBrMC3yxFgF2rU+3TJh&#10;i3hx5T/46b/8Ym/4kuYmu+j4ui9oP7gf1x/uZITVP95x/rD9RyKax/ymN1/xnb9WbHT/ANwP6rz+&#10;H6QrWf8AvNH8sH5W3quFuo6X67GWGgk/aU9G/ty/HlrYsSHYTSwyxNxkQqffMkSB5MXYzJK7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs7LqP+8EH+&#10;x/4jnI4vqLz2u+n4pbpv+9En+qf1jCzMl1iZZsVdmxV2SDSo3k8uXsaAs7iZVUdSTGABnPdri5/5&#10;n/FO87LPp/zv1POPPrKnmuzdjRVihLE9gJWzzzp2k3N7KVUcI1NJJCNh7e5zhMeIyL3JL0cEEVHT&#10;JVY6VZ2aj0kq/eVt2P09vozPhijHkwJdgzLEOzYq7CvUtBtbpS0SiGfsyigJ/wAoZRkwCXLYpEnZ&#10;E5oZIZWikXi6GjDNeQQaLY7GYFdmxV2bFXYKj1XU43V0u5lZCGUiRtiNx3yYySG9sTjieii1lZsC&#10;rQRkHYjiO/0Z6Jurkav5Xs9TReJliiuOPh6ijkPo5Z3fZWf1g9Mkf+PPE9pYaiR/MP8Ax1555Rf9&#10;E+cZ9PY1SQyW4Pup5Ifp40/2WR/OjdC9JzYq7DLSXV0lt33UitPY7HMfMKILsdBlINDmPUl+pxkM&#10;ky9ehPuNxhDJaLazSRAboSKnqc2AycQBfXNLlGTHGY/iCMjk9SNX/mFcRuLgRig3c9B4ZOMbbpSp&#10;cBXAqW80hqRQHqxywzAaxEldUYJjtI03PxHxPT7srMyWwQAWknF8gydmxV2bFXZsVdmxV2bFXY15&#10;FReTGgwgWpNOwvmmaVqnYDoMvjGmmUrXAUxPJMXY9YZW+yp+fTAZAMhEuqMUFnN4AfTkfECeAuqM&#10;o2k4/Zr8jjxheAuqMTZWU0YEH3yYLGnY3FDs2KuzYq7Gft/7L/jXFXZ//9Hnme5O6fVOOSNnbioq&#10;cBNJAt2D4bdIxXq3jlEp22xjS0muK5Fk7A13Idol3ZutMsgOrCZ6Ngd8ZFZE7yGn+SMMsncgQ73F&#10;sFIiIKKKDKybbAGsdgV2bFXZsVdlHfFXZSoi/ZAB8cJK07HYFdmxV2bFXZsVdmxV2bFXZRNATSvt&#10;irsBvDcyvyYU8KnplwkA1EEt1AyR+TFSK5mt5KN6qhl+aeH0HNd2gSYgjo897Raa8cZ/zTw/6f8A&#10;6R/2SSeavXW0juIWK+m3F6eDf2jJd9Xh/kGanjLx7F/0je/7+bK9CD+UY8RVwv789JXOV6Vt4Ljx&#10;SVcLvUz0eQ/R/Zm9O1/yfvw3JVwuNWPQyn/Yn+mVxs/8j78bkq4Saye0v/An+mVSz/ycfUrYOtH/&#10;AH592VWy9vxw+pVwXXD/AD/eMrlY+33HGpKuEWunu3/BL/XIx5wMM8lvBCeIjBd9upbYfdTNp2fc&#10;QSXrfZzTeiWT+d6R/mp/5bgvY45pLoksxCoCQaAdenzyPLYr+0xPsNs2ByPTCCc8sXSJEFFFPfvl&#10;ZJLICmq4/Al2bFXYWeZU56FejuIyw/2J5fwzE10bwyHk0akXjLh1zl3qy/zt95zkuEOhXZvVl/nb&#10;7zjwhXZvVl/nb7zjwhXZvVl/nb7zjwhXZvVl/nb7zjwhXZvVl/nb7zjwhXZvVl/nb7zjwhXZvVl/&#10;nb7zjwhXZvVl/nb7zjwhXZvVl/nb7zjwhXZvVl/nb7zjwhXZvVl/nb7zjwhXZvVl/nb7zjwhXZvV&#10;l/nb7zjwhXZLvyku5IvzG0Ji5o05j3P+/I2T/jbKssRwl1Hb0eLRZB/R/wBzISUrsVt3+WT3z6nD&#10;zfqY8ZQf+CRT/HPMu1BWon730X2Knxdk4D/Q/wBzOUXWhrbp8sIMwHqFXNirs2KuyRau5g/I/WCD&#10;Q3F/EoPsJID/AMaZ23szH90f68v9zF8f9q5cXtBiH8zTf9V/+KQz736ey/1ziPqy/wA7fec6vhDl&#10;InJT+XxZtQuWYk8YgBX3Yf0zb9jxHHI/0XYdn/Ufc02TvOhdq1mxV2bFXZRIAJJoBuScSVJp2Apd&#10;a02I8Xm39lY/iBmKdbiH8Tgz7TwR24vvdQ5GLuOKrrEwZAS0LDuhP61zQ5YiM9vpk8pqIATPDvH+&#10;H+quxC2t5Lm5it4yokmdY0LEKtWNBVjsBvkZGhbQo313FZWVxeTBjFbRvLIEUu5VFLHiq1ZmoNlG&#10;dF07RfzP0zT7mziaUSfuxZL68TqFqefHmxCin+rmtnmwSkCUGQBovINV8w/ktruqW2qyRRPaxiVt&#10;WmFpcoQzAekZTGg5Ety3+LIZ5n0/XLHVCmtyGS/kRZHJkErAGoAYgmnT7OZuGcZR9P0pei+R9Y8r&#10;6roYl8sxelpUMjQxhYWgQsoBYqrBeQ+L7f8ANhdaIHuYlJAXkCxPQKNyfuzJxC5BuwRuYHmyDJcm&#10;s6Y7cVnFfcEfiRm9GsxfznrY9o4Ca4gtocFq6uoZSGU7hhuDmQCDuHMjIEWOTsdhS7KJAFSaDFXY&#10;jJdxrsvxH26ZMYyxMw3Q4Flnkk6mg8B0y0RAazIlsADEskxdkn/L7TJNR1uWCNwhW3d6tWlA6Dt8&#10;81XbGoGLEJEX6v0SeY9rNWMGlEiL/eRj/sZoTUhWAD/KH6jkN85W0mleeL+Gb4jFMGYjuroGBFf8&#10;ls23Z2UZtLGQ/ii6PQ5xlxRmOUlWz/3mj+VPuxdHR1DoQyncEYSKc1Wx2BLsa6I44uoZfAiowg0h&#10;2BJdIspNwpjPip/ga5YM0gtOwJJoL/7rlB9mFPxFcsGo7winYGfSL5eiBh4qR/GmWDNFFOwO9pcp&#10;9qJx70NMmJg9Vp2J9MKHZWFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2d68zaBcabpNrLLIrcnVOIBBB4E9/lnCaHXRzZJAD8W8dPtCOc8IH0pdpwpcOfFT+sZF82zBMc2K&#10;uzYq7D3QNWs7W3eC4YoS5dWoSDUAU2r4ZqtfpJ5JCUd9nZaLUwhExlswrzz5W1bUr+K8sEEwEQie&#10;PkqsCrE1+IgU+LFpD5Okdne3t2dyWdvQ3JO5JPHc5rP5MyfzP9y7EdpxHKZ/2STQ6H+YcMaxxG5S&#10;NRRUW5UADwA9TG8PJf8AyzW//Ij/AJtx/kuf8z/cp/lQfzz/ALJedK/Mgft3X/SSv/VTMYvJZ/49&#10;7f8A5E/824P5Mn/M/wByn+VB/PP+ycNM/Mgft3X/AEkL/wA15Xo+S/8Alnt/+RR/5px/kuf8z/cr&#10;/Kg/nn/ZN/oz8yf57n/pIX/mvKMHko/8e8H/ACKI/wCNcf5Ln/M/3K/yqP55/wBk4ab+ZI/buf8A&#10;pIT/AJrxCXSvy+lfnLY2juerNBU/eVyJ7IkecB/sU/ysP55/2Tv0d+ZP89z/AMj0/wCa8Z+hPy4/&#10;6t1n/wAiP+bcj/Ix/wBTH+xX+Vv6Z/2Tv0d+ZP8APc/8j0/5ryv0F+W//VutP+RJ/wCacf5GP+pj&#10;/Yr/ACv/AEz/ALJcNP8AzKP7Vx/yPj/5ryv0H+W//VutP+RB/wCacP8AIp/1Mf7Ff5X/AKZ/2Tv0&#10;d+Zf89x/yPj/AOa8saH+W4Nf0dabf8UH/mnH+Rj/AKmP9iv8rj+ef9k46d+ZZH27j/kfH/zXhnea&#10;xpP6Okt7dgaxmOKJUZQBSgpsAAuZum0OWM4kjhET5OHn1mOUCAbJU9E8neZY9btLq6gMSRzLNNM0&#10;iMSFbkfsszEtkYzfulemZsVditpP6E6yUqBsQPA5CceIU2YcnBK1O5h9aFk6E9D7jDA6vbk19Ik+&#10;O2U+Ae9zx2hXegv0ZN/vwfjlfpW2r/cn8MfBl3p/lH+s79GTf78H45v0nZHrCfuU4+FLvZjtQjrP&#10;5u/R1yOkg+85X1vSn+1APpRf4YeDIOrdDtnIOU8g/wA6X/FO+p369JPuY5Ri0OXsFP8Asl/sx4so&#10;c7F7RZhyyf6cf8UGqamniw+hsTk0K3kXlbTfIGjD7xk46oj6g7nTe00v44iY/nQ/H/EuXUJUPGaP&#10;+B/HCieCSCVo5BR1zLjISFh6vT6iGaAnA3Eo6ORJEDqag4zJNy7NirsTmmSIVO57DJRjaDKnAVwC&#10;7yTP3J7AdsuAAaiSV2wxWOzc7ueI8OpyJyBIg1ywTHbxJ0FT4nc5WZEtgiA1U4pkUuzYq7Nirsoq&#10;GFCKjwOKuwPLZqd0PE+HbLBk72Bg2GwI8boaMKHLQbayKbxuFDsqnxf7L+GBXZ//0oDDbvIa9F8c&#10;9wlMB3kY2+qSaYOjjSNeKj55QTbaBS2uPwJdlGtNuuKuxqRqlSN2PVj1OEm0AOrj8CXZsVdmxV2b&#10;FXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2D10W9ZQy8SGFQeXY5QdTEOln29p4kg8Vj+ihjf24JBrU&#10;bHbL/Qd/4L/wWD8zBj/oh039L/StfpC28T92b9B3/gv/AAWP5mC/6IdN/S/0rv0hbeJ+7FbTSdQg&#10;uY5gF+BgTRu3f8MhkzwlEhx9Z2zps2KUPV6h/N/i/h/2Sye8tZYXjNTyHcd+2H1TmC8YlwUDoKZW&#10;KuzYq7Nirs2KuzYq7Nirs2KuwkvtKvri6klAXix+Gp7DYZnY88IxAev7P7Y02DDGB4rH1en+JMLe&#10;8t4oVQ1qBvt3OIfoO/8ABf8Agsn+Zg5n+iHTf0v9KqfpC28T92b9B3/gv/BY/mYL/oh039L/AErv&#10;0hbeJ+7N+g7/AMF/4LH8zBf9EOm/pf6V36QtvE/dm/Qd/wCC/wDBY/mYL/oh039L/Su/SFt4n7sD&#10;al5a1G5066t0Cc5onRattVlIH45VmzRlAxH8QLDJ2/ppRI9W4/mt/pG28T92QL/lVPmz+WD/AJG/&#10;2Zz/AOUm6n+UsXm3+krb/K+7N/yqnzZ/LB/yN/sx/KTX+UsXm79JW3+V92b/AJVT5s/lg/5G/wBm&#10;P5Sa/wApYvN36Stv8r7s3/KqfNn8sH/I3+zH8pNf5Sxebv0lbf5X3Zv+VU+bP5YP+Rv9mP5Sa/yl&#10;i83fpK2/yvuzf8qp82fywf8AI3+zH8pNf5Sxebv0lbf5X3Zv+VU+bP5YP+Rv9mP5Sa/yli83fpK2&#10;/wAr7s3/ACqnzZ/LB/yN/sx/KTX+UsXm79JW3+V92b/lVPmz+WD/AJG/2Y/lJr/KWLzd+krb/K+7&#10;N/yqnzZ/LB/yN/sx/KTX+UsXm79JW3+V92b/AJVT5s/lg/5G/wBmP5Sa/wApYvN36Stv8r7s3/Kq&#10;fNn8sH/I3+zH8pNf5Sxebv0lbf5X3Zv+VU+bP5YP+Rv9mP5Sa/yli83fpK2/yvuzf8qp82fywf8A&#10;I3+zH8pNf5Sxebv0lbf5X3YbeUfy+8zaT5p0nU7hYRb2d3DNPxkq3po4L0FNzxrkZ6KZBDia/WY8&#10;uCcB9U4SjH+tSyXULd4nUVqQQNsnHnDSbrVPMd5f2fE285QpzPFvhjVTUf6wOcV2h7LavLmlOPBw&#10;yr+L+i9L7K+0Wm0XZ2LBm4vFx8fFwx4o+rLOcf8AYSi1b38EcKo1aitdvfCf/CureEf/AAX9mYf+&#10;g/W90P8ATPQ/6M9D3z/0ip+krb/K+7N/hXVvCP8A4L+zH/Qfre6H+mX/AEZ6Hvn/AKR36Stv8r7s&#10;3+FdW8I/+C/sx/0H63uh/pl/0Z6Hvn/pHfpK2/yvuw01/Rr68/LP/DtsFOoveLO4Y0TgCT9rx2XO&#10;o7G7Fz6fHwz4b36vnXa2uhqO1vzUf7nwhjj/AD+L+qofXYfrXq78eNOmc1/5VT5s/lg/5G/2Zu/y&#10;k3K/lLF5q/6Stv8AK+7JB5R8ha9pc1y92sQEiqqcX5dCSe2bHs+PhEmXVy9J2zgxk3xfJo6jbHx+&#10;7JN+g7/wX/gs2n5mDnf6IdN/S/0rX6QtvE/dm/Qd/wCC/wDBY/mYL/oh039L/Su/SFt4n7s36Dv/&#10;AAX/AILH8zBf9EOm/pf6V36QtvE/dhdr+l3lvpcsr8QgKBqHsXAzE12oBxSAcfV9s4c2MwhxcUvJ&#10;fDeQySBFryPSoyBzOWlYnx2+WaeAoOjROHXlrRzq8dzaigePjJG9aFSag/wzMwCEomMv81ysWfDG&#10;Bjlv+hKP8Mv4v96pT3CQgF60O22J6l5R12wJZrczRD/dsPxj6QPiH3ZTPER5uF4sCdi1He20mweh&#10;8G2yT+VNdt4PLV3FeXjJcQF6LJIRIqlRxEdTUe3H9rOY7S0+Q6iJiNtvv/ied7Uw5ZaqBiCR6eE/&#10;zfUpDSdKEc8a2cAiuyTdoI04zVFD6gpR6j+bITbWWpajOfQikuZXPxMAW3PdmP8AxtnSRj0D0kpA&#10;c1ZRbWsKxoEhiQURFAVQB2AGGWreXLrR9NjluuPr3DheKmvFQORHzrTL5QEYf0i2wy4jjIibyH/S&#10;xg1DdRTMVSp47nbCRGKMGHUZjEWGtWyb+WNPurqzlaKhjWUgVNNyqk/rzZdm5xHHR73caHtbFghw&#10;TvmoXF1FC4V61IrsMOP0Ff8Agv8AwWbD8zBzP9EOm/pf6VS/SFt7/diD+WL5zUuD82GTGtgGJ7e0&#10;x6z/ANK3+krb3+7Gjyrd9yPvGH89FH8u6Xvl/pXfpK39/uxw8r3A6gH5tg/OxSO3dL/S/wBK79JW&#10;/v8AdgH6tADTiD95y/jLvBEImpyYflbDGnmOZlFD9Vcf8lI80ftBInAP64/3MniPb4D8lH/h0f8A&#10;pnlQ1+T6K/6w/UcGfmj+Wr+ZCNX0dkOqwr6U8BICzKnQcuiyp9n4v+Ncw+wu2vy37vL/AHUvVGX8&#10;z/jjwHY/aw0/7vJ/dn/Yf8dUrS69L4JPsHcHwzi1zpnmLR5miurS4tHB3SSNgD7io4t8xnc49Rhz&#10;C4yjP+qXscWpxzFxlGXxRyyRsKqwI9jlpq2oD7UPL34sMJxR727jC6o8cU/TFz/yyn8f6YPCj3rx&#10;h1R4406vd9rb/iWPhR714w6o8co6tf8Aa3H3Nh8KPevGHVHjjTq2o/75H/At/XHwod68YdUeOUdU&#10;1P8A32P+AOHw4d68YdUeOMe/1F/tRg/NK/rwiEO9eMd7qjxxF3uW6wL9EYH8MmOHv+1HEHVHjiJi&#10;nJr6bfQpGS4h3rxB1R45XoTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6&#10;o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77b7jjxDvX&#10;iDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPE&#10;O9eIOqPHN6E3++2+448Q714g6o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+4&#10;48Q714g6o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77&#10;b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77b7jjxDvXiDqjxzehN&#10;/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN&#10;6E3++2+448Q714g6o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o&#10;8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHFYLC+uJBHBbSzSHYJGjMx+gDIzywiLJAHvY&#10;yyRiLJAaLKBUkAZ078ufyj1J76HV/MUP1Wzt2EsVnJtJIy7r6i/sID1Vvib+XjnK9s+0MBA48B45&#10;y9PGPpj/AFf50nnO1e24CJx4jxSl/H/DH+r/AEkLc3i8SkR5Mdiw6DOg/mQytotqykFTcKQR0IMb&#10;Zz/YYrLL+r/vovO6H6j7lLT/AO/b/VP6xnOs6l2iYZsVdi1paXF3OILdecrVIWoHQVO5pkMmQQFn&#10;kyhAyNDmg9W1fT9JsXvtQl9G1jKh5OLNQsaDZQzdTj77TryxdUuo/TZxVRVW2H+qTkcWaM/pLLJi&#10;lD6lHQ/Meja5FLLpc/rxwsEkPB0oSKj7YXA2WtaZZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXY+GZ4ZA6GhH4+2CUQRTKEzE2FssSSoUYVB/DFvM0trDBb3&#10;UriNXYRBm2BLAsoJ+g5Vpp8JIL6D7OawRMoSPpl64oDTmZZJIj23+kbHCrM57JH5sVdiZgiLcitS&#10;e53yXEUcIdU48KoFAAB7ZFLsvFXZsVdmxV2bFXZsVdmxV2bFXYlM8IFJCD/k9Tkog9EEjq4VwE7x&#10;1/drxHidzl4B6tRPcu+eJd/p/hixdn//04jntD0T6ny8VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdkhsppJNIqjUkjBWv+rv/wARzXZYgZN+r512/hOPPOv4v3g/33+y&#10;4ktmjRb8BxVHIJH+t/bgL9I3v+/T9w/plvhR7nlvzOTvRv1G0/33+J/rm/SN7/v0/cP6Y+FHuX8z&#10;k73fUbT/AH3+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v8Av0/cP6Y+FHuX8zk73fUb&#10;T/ff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/79P3D+mPhR7l/M5O931G0/wB9/if6&#10;5v0je/79P3D+mPhR7l/M5O931G0/33+J/rm/SN7/AL9P3D+mPhR7l/M5O931G0/33+J/rm/SN7/v&#10;0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP8Aff4n+ub9I3v+/T9w/pj4&#10;Ue5fzOTvd9RtP99/if65v0je/wC/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/79P3D+mPhR7l/M5O&#10;931G0/33+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/AH3+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/f&#10;f4n+ub9I3v8Av0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP99/if65v0&#10;je/79P3D+mPhR7l/M5O931G0/wB9/if65v0je/79P3D+mPhR7l/M5O931G0/33+J/rm/SN7/AL9P&#10;3D+mPhR7l/M5O931G0/33+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v+/T9w/pj4Ue5&#10;fzOTvd9RtP8Aff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/wC/T9w/pj4Ue5fzOTvd&#10;9RtP99/if65v0je/79P3D+mPhR7l/M5O931G0/33+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/AH3+&#10;J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v8Av0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3&#10;v+/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/79P3D+mPhR7l/M5O931G0/wB9/if65v0je/79P3D+&#10;mPhR7l/M5O931G0/33+J/rm/SN7/AL9P3D+mPhR7l/M5O931G0/33+J/rm/SN7/v0/cP6Y+FHuX8&#10;zk73fUbT/ff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP8Aff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9Rt&#10;P99/if65v0je/wC/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/79P3D+mPhR7l/M5O931G0/33+J/r&#10;m/SN7/v0/cP6Y+FHuX8zk73fUbT/AH3+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v8A&#10;v0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/79P3D+mPh&#10;R7l/M5O931G0/wB9/if64H1GS5vbKa1eT4ZVoKgbEbqenYjIZMEZRIZ4tZOMgbXJaW6MGVKMOhqc&#10;581hMkkizD02QuGXuCqF1+hqbZpZRMTReohkExY5L2ehpTfb8TTJP5Stp7IT3UbFUnCCMmlStOR/&#10;E8f9jmw0WGwSXT9p6oiQjE8vqWvFHMo9Va0J23+WSL9I3v8Av0/cP6Zm+FHudZ+Zyd6z6jaf77/E&#10;/wBca93cOauwY+JVT/DHwo9y/msne2LK2HRKfSf644ahdgUElAOgAH9MfCj3L+Zyd7X1G1/33+J/&#10;rhN5ohutSs4lL19KQE7DZW+Fjt4dcxdXhHBYH0ud2fqz4lSP1f7pckEMIZo0oab7nemQtrR+Cunx&#10;cgPh71ZmCrt3IXlmrBs078mua8PVuPf+gH9cnugi70/Tkh5cHcmSRRTZmoKfQABm40+nEYAHm81q&#10;tbKWQmJ9K2S2glbk68j0rU4YfpG9/wB+n7h/TLvCj3OP+Zyd6z6jaf77/E/1zfpG9/36fuH9MfCj&#10;3L+Zyd7vqNp/vv8AE/1zfpG9/wB+n7h/THwo9y/mcne76jaf77/E/wBcHXNxLDpReRqyutAfdv6D&#10;KccAclDk9L2HpzmzQEt6/eS/zfxGKBSKN77igpGp6f6v9uR3Nk+kpnkv/LD/AJSCb/mFf/k4maPt&#10;/wDuB/XH+5k8P7f/AOIx/wCHR/6Z5UNf/wByP9YfqOO1PXtT0rzNqD2cvFWmJeJviRvmv8RkcGjx&#10;5tPATH8P1fxPm+PDGeMX3L44I5baMON6bHvhnB+ZsgQCewDP3aOQqPuKt/xLMSfYIv0z/wBi0nQd&#10;xUm00V+F9vcYp/ys6L/q3t/yNH/NGQ/kA/z/APY/8eR+QPe1+jT/AL8/D+3N/wArOi/6t7f8jR/z&#10;Rj/IB/n/AOx/48v5A97v0af9+fh/bm/5WdF/1b2/5Gj/AJox/kA/z/8AY/8AHl/IHvd+jT/vz8P7&#10;c3/Kzov+re3/ACNH/NGP8gH+f/sf+PL+QPe79Gn/AH5+H9ub/lZ0X/Vvb/kaP+aMf5AP8/8A2P8A&#10;x5fyB73fo0/78/D+3N/ys6L/AKt7f8jR/wA0Y/yAf5/+x/48v5A97v0af9+fh/bm/wCVnRf9W9v+&#10;Ro/5ox/kA/z/APY/8eX8ge936NP+/Pw/tzf8rOi/6t7f8jR/zRj/ACAf5/8Asf8Ajy/kD3u/Rp/3&#10;5+H9ub/lZ0X/AFb2/wCRo/5ox/kA/wA//Y/8eX8ge936NP8Avz8P7c3/ACs6L/q3t/yNH/NGP8gH&#10;+f8A7H/jy/kD3u/Rp/35+H9ub/lZ0X/Vvb/kaP8AmjH+QD/P/wBj/wAeX8ge936NP+/Pw/tzf8rO&#10;i/6t7f8AI0f80Y/yAf5/+x/48v5A97v0af8Afn4f25v+VnRf9W9v+Ro/5ox/kA/z/wDY/wDHl/IH&#10;vd+jT/vz8P7c3/Kzov8Aq3t/yNH/ADRj/IB/n/7H/jy/kD3u/Rp/35+H9ub/AJWdF/1b2/5Gj/mj&#10;H+QD/P8A9j/x5fyB73fo0/78/D+3N/ys6L/q3t/yNH/NGP8AIB/n/wCx/wCPL+QPe79Gn/fn4f25&#10;v+VnRf8AVvb/AJGj/mjH+QD/AD/9j/x5fyB73fo0/wC/Pw/tzf8AKzov+re3/I0f80Y/yAf5/wDs&#10;f+PL+QPe79Gn/fn4f25v+VnRf9W9v+Ro/wCaMf5AP8//AGP/AB5fyB73fo0/78/D+3N/ys6L/q3t&#10;/wAjR/zRj/IB/n/7H/jy/kD3u/Rp/wB+fh/bm/5WdF/1b2/5Gj/mjH+QD/P/ANj/AMeX8ge936NP&#10;+/Pw/tzf8rOi/wCre3/I0f8ANGP8gH+f/sf+PL+QPe79Gn/fn4f25v8AlZ0X/Vvb/kaP+aMf5AP8&#10;/wD2P/Hl/IHvd+jT/vz8P7c3/Kzov+re3/I0f80Y/wAgH+f/ALH/AI8v5A97v0af9+fh/bm/5WdF&#10;/wBW9v8AkaP+aMf5AP8AP/2P/Hl/IHvd+jT/AL8/D+3N/wArOi/6t7f8jR/zRj/IB/n/AOx/48v5&#10;A97v0af9+fh/bm/5WdF/1b2/5Gj/AJox/kA/z/8AY/8AHl/IHvd+jT/vz8P7c3/Kzov+re3/ACNH&#10;/NGP8gH+f/sf+PL+QPe79Gn/AH5+H9ub/lZ0X/Vvb/kaP+aMf5AP8/8A2P8Ax5fyB73fo0/78/D+&#10;3N/ys6L/AKt7f8jR/wA0Y/yAf5/+x/48v5A97v0af9+fh/bm/wCVnRf9W9v+Ro/5ox/kA/z/APY/&#10;8eX8ge936NP+/Pw/tzf8rOi/6t7f8jR/zRj/ACAf5/8Asf8Ajy/kD3u/Rp/35+H9ub/lZ0X/AFb2&#10;/wCRo/5ox/kA/wA//Y/8eX8ge936NP8Avz8P7c3/ACs6L/q3t/yNH/NGP8gH+f8A7H/jy/kD3u/R&#10;p/35+H9ub/lZ0X/Vvb/kaP8AmjH+QD/P/wBj/wAeX8ge936NP+/Pw/tzf8rOi/6t7f8AI0f80Y/y&#10;Af5/+x/48v5A97v0af8Afn4f25v+VnRf9W9v+Ro/5ox/kA/z/wDY/wDHl/IHvd+jT/vz8P7c3/Kz&#10;ov8Aq3t/yNH/ADRj/IB/n/7H/jy/kD3u/Rp/35+H9ub/AJWdF/1b2/5Gj/mjH+QD/P8A9j/x5fyB&#10;73fo0/78/D+3N/ys6L/q3t/yNH/NGP8AIB/n/wCx/wCPL+QPe79Gn/fn4f25v+VnRf8AVvb/AJGj&#10;/mjH+QD/AD/9j/x5fyB73fo0/wC/Pw/tyn/M5ePwaceXasu34JhHYHfP/Y/8eUaDzbGm+Mn4f25H&#10;9Z84axqiGF3EFs3WGKoDD/KJqzf8RzZ6XszFhNj1S/nScnFpoQ35lXhtIYjUDk3icknnr/lGNO/1&#10;4/8Ak02arsj/ABiful/u3G0f95JDWX+9UnyP6xkAzpXZI/NirsNvKv8Ax2of9V/+InMPXf3RcrRf&#10;3gYj+a3/AChV3/rw/wDJ1cG+df8Aeq2/1D+vKezfpPvbu0PqCS/kn/xy9S/4zp/xDI5myde9IzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7A/nyMS+SJ&#10;HPWIwsP+DCf8bZgz+ovR9mS3j7kuh+HU2HiW/EVyLeS9Rnnt5bWUlhb8TEx6hWr8P0U2zN00yRRe&#10;97LzmUTE/wAKYMMkuZLtWs2KuzYq7Nirs2KuzYq7Nirs2KuxGSaUbLET7n+zJiI72JJ7nUHjgd2v&#10;H7MB4AUyYEQwJk3tjPq85/YOS4wjhLdRli0nPan0jB4gTwF1RjvqUviv3n+mDxAvAWuQz//UiWe0&#10;PRPqfNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsOPL0u80J7gOB&#10;+B/hmHq48i8r7TYNoZP8z/fR/wB8gdTT7Eg7bE/iMmS3X5dqqrPFGkwA9RPTmNGpuKgZzxx6+9ia&#10;/rQfJMmLURkR3e5yfX3UOpJU7jcZf1z8tf5I/wDkVN/TB4XaHn/poMOHUfjhXcNR8T94zfXPy1/k&#10;j/5FTf0x8LtDz/00F4dR+OF3DUfE/eM31z8tf5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jN9c/LX+&#10;SP8A5FTf0x8LtDz/ANNBeHUfjhdw1HxP3jN9c/LX+SP/AJFTf0x8LtDz/wBNBeHUfjhdw1HxP3jN&#10;9c/LX+SP/kVN/THwu0PP/TQXh1H44XcNR8T94zfXPy1/kj/5FTf0x8LtDz/00F4dR+OF3DUfE/eM&#10;31z8tf5I/wDkVN/THwu0PP8A00F4dR+OF3DUfE/eM31z8tf5I/8AkVN/THwu0PP/AE0F4dR+OF3D&#10;UfE/eM31z8tf5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jN9c/LX+SP/kVN/THwu0PP/TQXh1H44Xc&#10;NR8T94zfXPy1/kj/AORU39MfC7Q8/wDTQXh1H44XcNR8T94zfXPy1/kj/wCRU39MfC7Q8/8ATQXh&#10;1H44XcNR8T94zfXPy1/kj/5FTf0x8LtDz/00F4dR+OF3DUfE/eM31z8tf5I/+RU39MfC7Q8/9NBe&#10;HUfjhdw1HxP3jN9c/LX+SP8A5FTf0x8LtDz/ANNBeHUfjhdw1HxP3jN9c/LX+SP/AJFTf0x8LtDz&#10;/wBNBeHUfjhdw1HxP3jN9c/LX+SP/kVN/THwu0PP/TQXh1H44XcNR8T94zfXPy1/kj/5FTf0x8Lt&#10;Dz/00F4dR+OF3DUfE/eM31z8tf5I/wDkVN/THwu0PP8A00F4dR+OF3DUfE/eM31z8tf5I/8AkVN/&#10;THwu0PP/AE0F4dR+OF3DUfE/eM31z8tf5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jN9c/LX+SP/kV&#10;N/THwu0PP/TQXh1H44XcNR8T94zfXPy1/kj/AORU39MfC7Q8/wDTQXh1H44XcNR8T94zfXPy1/kj&#10;/wCRU39MfC7Q8/8ATQXh1H44XcNR8T94zfXPy1/kj/5FTf0x8LtDz/00F4dR+OF3DUfE/eM31z8t&#10;f5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jN9c/LX+SP8A5FTf0x8LtDz/ANNBeHUfjhdw1HxP3jN9&#10;c/LX+SP/AJFTf0x8LtDz/wBNBeHUfjhdw1HxP3jN9c/LX+SP/kVN/THwu0PP/TQXh1H44XcNR8T9&#10;4zfXPy1/kj/5FTf0x8LtDz/00F4dR+OF3DUfE/eM31z8tf5I/wDkVN/THwu0PP8A00F4dR+OF3DU&#10;fE/eM31z8tf5I/8AkVN/THwu0PP/AE0F4dR+OF3DUfE/eM31z8tf5I/+RU39MfC7Q8/9NBeHUfjh&#10;dw1HxP3jN9c/LX+SP/kVN/THwu0PP/TQXh1H44XcNR8T94zfXPy1/kj/AORU39MfC7Q8/wDTQXh1&#10;H44XcNR8T94zfXPy1/kj/wCRU39MfC7Q8/8ATQXh1H44XcNR8T94zfXPy1/kj/5FTf0x8LtDz/00&#10;F4dR+OF3DUfE/eM31z8tf5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jN9c/LX+SP8A5FTf0x8LtDz/&#10;ANNBeHUfjhdw1HxP3jN9c/LX+SP/AJFTf0x8LtDz/wBNBeHUfjhdw1HxP3jN9c/LX+SP/kVN/THw&#10;u0PP/TQXh1H44XcNR8T94xkkv5XSEGSCFyOhaGU0+9cjLT648/vxs4y1UeRkP85rhqPv9648Xn5a&#10;AUCR0/4xTf0yXhdoef8ApoMOHUfjhb4aj4n7xm+uflr/ACR/8ipv6Y+F2h5/6aC8Oo/HC7hqPifv&#10;Gb65+Wv8kf8AyKm/pj4XaHn/AKaC8Oo/HC7hqPifvGb65+Wv8kf/ACKm/pj4XaHn/poLw6j8cLuG&#10;o+J+8Zvrn5afyR/8ipv6Y+F2h5/6aC8Oo/HC7hqPifvGIofyrjkMiW0KuaVYQzA7bfy++QGm1wNg&#10;b/8AJNtlk1ZFGUq/rNenqHv964t9c/LX+SP/AJFTf0yfhdoef+mg1cOo/HC3w1HxP3jN9c/LX+SP&#10;/kVN/THwu0PP/TQXh1H44XcNR8T94zfXPy1/kj/5FTf0x8LtDz/00F4dR+OF3DUfE/eMZNc/l/JD&#10;IlpCj3JVvSX05R8VNt2AGThj1wkOIkR/i3g3afDnlMA8r8lshvo0LuSFHuMhvmCeskcA6IOTfM7D&#10;Og0sdiX1v2a01QlkP8Xoj/m/j/Yt6bHRWkPVjQfRhTmW9Ojcl/5Yf8pBN/zCv/ycTNH2/wD3A/rj&#10;/cyeH9v/APEY/wDDo/8ATPKhr/8AuR/rD9Rwz1vyNrN7q11dwvCIppCyBmYGh8aKcw9J2vix4oxP&#10;FcR+Or5li1cIxANtQ3sKRKpBqBQ7YC/5Vzr/APPb/wDBt/zTmR/LeHul8v8AjzZ+eh5r/wBIQeDf&#10;d/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHu&#10;l8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//&#10;AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/&#10;SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/&#10;AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8A&#10;lXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/&#10;noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wb&#10;f804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N93&#10;9ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6X&#10;y/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8A&#10;Pb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79I&#10;QeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8A&#10;LeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCV&#10;c6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+e&#10;h5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/&#10;zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f2&#10;5v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL&#10;/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9&#10;v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB&#10;4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt&#10;4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVz&#10;r/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56H&#10;m79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/N&#10;OP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm&#10;/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+&#10;PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2/&#10;/Bt/zTj/AC3h7pfL/jy/noebv0hB4N939uHH5gRtF5dsYm+0kqK1OlREwzA7GleeR/on/dBo0RuZ&#10;UbE1uXPip/WM59nTuzR+bFXYL0u/NheJchPUKAjiTTqKdd8pz4vEjw8m3Dl4JcSU+adAXX9Gl0xp&#10;zbiVkb1QvOnBg3Sq+GLazrDanLHIYhF6alaA8q1NfAZDTafwgRd2y1GfxCDVIPyX5PTyxa3MCXRu&#10;hcOHLFOFKClPtNhdmS0MizYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7N5rgln8k3MMSGSRxEFQbkn10zDmCZ0Ho+yYGUoAbn+1Ll/wCOr9J/4jke8vaN&#10;+jLQq5DXEpDSkdBToo+WZ+HHwjzfRtFpfCjv9UvqR5NcNctcx2bFXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdja7/TT8MKuz//ViWe0PRPqfNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7NirsF6VN6V9EezHgf9lt+vKs8bgXWdsYPE00h1j6/wDSf8dULxOdu47jcfRg&#10;3W2tbaZJZmZRNWgVeW60r3HjmDjynlT5NqYSOQiI6D8f7FrTWrbAfykj+P8AHCz9I6b/AL8k/wCR&#10;Y/5qy3xJd32tPgZO4f6b/jqKzfpHTf8Afkn/ACLH/NWPiS7vtXwMncP9N/x12b9I6b/vyT/kWP8A&#10;mrHxJd32r4GTuH+m/wCOuzfpHTf9+Sf8ix/zVj4ku77V8DJ3D/Tf8ddm/SOm/wC/JP8AkWP+asfE&#10;l3favgZO4f6b/jrs36R03/fkn/Isf81Y+JLu+1fAydw/03/HXZv0jpv+/JP+RY/5qx8SXd9q+Bk7&#10;h/pv+Ouw08u6emu6gLS0aSijlNKYxxRPEnl3/ZGY2q13gw4iPdu0agyxRuVfP9inPMsScj17DxOd&#10;XtdA0e2t44Es4mWMUDOisx9ySNyc5PJrMspEmUt/N0ss0ybtLGnmZixc7+BxX9EaT/yxQf8AIpP6&#10;ZD8zl/nS/wBMUeLLvLXqy/zt95zfojSf+WKD/kUn9MfzOX+dL/TFfFl3l3qy/wA7fec36I0n/lig&#10;/wCRSf0x/M5f50v9MV8WXeXerL/O33nN+iNJ/wCWKD/kUn9MfzOX+dL/AExXxZd5d6sv87fec36I&#10;0n/lig/5FJ/TH8zl/nS/0xXxZd5d6sv87fec36I0n/lig/5FJ/TH8zl/nS/0xXxZd5d6sv8AO33n&#10;N+iNJ/5YoP8AkUn9MfzOX+dL/TFfFl3l3qy/zt95zfojSf8Alig/5FJ/TH8zl/nS/wBMV8WXeXer&#10;L/O33nN+iNJ/5YoP+RSf0x/M5f50v9MV8WXeXerL/O33nN+iNJ/5YoP+RSf0x/M5f50v9MV8WXeX&#10;erL/ADt95zfojSf+WKD/AJFJ/TH8zl/nS/0xXxZd5d6sv87fec36I0n/AJYoP+RSf0x/M5f50v8A&#10;TFfFl3l3qy/zt95zfojSf+WKD/kUn9MfzOX+dL/TFfFl3l3qy/zt95zfojSf+WKD/kUn9MfzOX+d&#10;L/TFfFl3l3qy/wA7fec36I0n/lig/wCRSf0x/M5f50v9MV8WXeXerL/O33nN+iNJ/wCWKD/kUn9M&#10;fzOX+dL/AExXxZd5d6sv87fec36I0n/lig/5FJ/TH8zl/nS/0xXxZd5d6sv87fec36I0n/lig/5F&#10;J/TH8zl/nS/0xXxZd5d6sv8AO33nKOj6SQQbKCh2P7pP6Y/mcv8AOl/piviy7y71Zf52+85zPzjo&#10;UOg3IlJk+o3BPouqcgp6+mx5Df8Al/mXOo0HaJzRoj1x+r/inb6TJLKKFcQ80xtbkSpQ/bHUePvk&#10;c/SOm/78k/5Fj/mrNh4ku77XL8DJ3D/Tf8dV836R03/fkn/Isf8ANWPiS7vtXwMncP8ATf8AHXZv&#10;0jpv+/JP+RY/5qx8SXd9q+Bk7h/pv+OuzfpHTf8Afkn/ACLH/NWPiS7vtXwMncP9N/x12b9I6b/v&#10;yT/kWP8AmrHxJd32r4GTuH+m/wCOuzfpHTf9+Sf8ix/zVj4ku77V8DJ3D/Tf8ddm/SOm/wC/JP8A&#10;kWP+asfEl3favgZO4f6b/jrs36R03/fkn/Isf81Y+JLu+1fAydw/03/HXZv0jpv+/JP+RY/5qx8S&#10;Xd9q+Bk7h/pv+OuzfpHTf9+Sf8ix/wA1Y+JLu+1fAydw/wBN/wAddm/SOm/78k/5Fj/mrHxJd32r&#10;4GTuH+m/467N+kdN/wB+Sf8AIsf81Y+JLu+1fAydw/03/HXZv0jpv+/JP+RY/wCasfEl3favgZO4&#10;f6b/AI67N+kdN/35J/yLH/NWPiS7vtXwMncP9N/x12b9I6b/AL8k/wCRY/5qx8SXd9q+Bk7h/pv+&#10;OuzfpHTf9+Sf8ix/zVj4ku77V8DJ3D/Tf8ddm/SOm/78k/5Fj/mrHxJd32r4GTuH+m/467N+kdN/&#10;35J/yLH/ADVj4ku77V8DJ3D/AE3/AB12b9I6b/vyT/kWP+asfEl3favgZO4f6b/jrs36R03/AH5J&#10;/wAix/zVj4ku77V8DJ3D/Tf8ddm/SOm/78k/5Fj/AJqx8SXd9q+Bk7h/pv8Ajrs36R03/fkn/Isf&#10;81Y+JLu+1fAydw/03/HXZv0jpv8AvyT/AJFj/mrHxJd32r4GTuH+m/467DjRBbyo91GzFASg5rx6&#10;UJPU5TkyE7U5WihLjII3r/dILVHPBEH7RrT5YT3c5nuZJezNt8ug/DNjjjwxAfXtFp/Bwxh/NH+y&#10;/i/2SvBH6cSp4Df598SyblKmS/8ALD/lIJv+YV/+TiZo+3/7gf1x/uZPD+3/APiMf+HR/wCmeVDX&#10;/wDcj/WH6jj/ADF5j1y31u8ggvJI4o5CqICKAfdkNFocMsMSYgkh82wYIGAJC63t4WhRmQEkbnC7&#10;/FfmL/lvl+8f0zK/k7B/MDb+Xx9yp9Vt/wCQZv8AFfmL/lvl+8f0x/k7B/MC/l8fc76rb/yDN/iv&#10;zF/y3y/eP6Y/ydg/mBfy+Pud9Vt/5Bm/xX5i/wCW+X7x/TH+TsH8wL+Xx9zvqtv/ACDN/ivzF/y3&#10;y/eP6Y/ydg/mBfy+Pud9Vt/5Bm/xX5i/5b5fvH9Mf5OwfzAv5fH3O+q2/wDIM3+K/MX/AC3y/eP6&#10;Y/ydg/mBfy+Pud9Vt/5Bm/xX5i/5b5fvH9Mf5OwfzAv5fH3O+q2/8gzf4r8xf8t8v3j+mP8AJ2D+&#10;YF/L4+531W3/AJBm/wAV+Yv+W+X7x/TH+TsH8wL+Xx9zvqtv/IM3+K/MX/LfL94/pj/J2D+YF/L4&#10;+531W3/kGb/FfmL/AJb5fvH9Mf5OwfzAv5fH3O+q2/8AIM3+K/MX/LfL94/pj/J2D+YF/L4+531W&#10;3/kGb/FfmL/lvl+8f0x/k7B/MC/l8fc76rb/AMgzf4r8xf8ALfL94/pj/J2D+YF/L4+531W3/kGb&#10;/FfmL/lvl+8f0x/k7B/MC/lsfc76rb/yDL/xV5j/AOW6X7x/TH+TtP8AzYr+Wh3O+r238i5X+K/M&#10;X/LfL94/pj/J2D+YF/L4+531W3/kGb/FfmL/AJb5fvH9Mf5OwfzAv5fH3O+q2/8AIM3+K/MX/LfL&#10;94/pj/J2D+YF/L4+531W3/kGb/FfmL/lvl+8f0x/k7B/MC/l8fc76rb/AMgzf4r8xf8ALfL94/pj&#10;/J2D+YF/L4+531W3/kGb/FfmL/lvl+8f0x/k7B/MC/l8fc76rb/yDN/ivzF/y3y/eP6Y/wAnYP5g&#10;X8vj7nfVbf8AkGb/ABX5i/5b5fvH9Mf5OwfzAv5fH3O+q2/8gzf4r8xf8t8v3j+mP8nYP5gX8vj7&#10;nfVbf+QZv8V+Yv8Alvl+8f0x/k7B/MC/l8fc76rb/wAgzf4r8xf8t8v3j+mP8nYP5gX8vj7nfVbf&#10;+QZv8V+Yv+W+X7x/TH+TsH8wL+Xx9zvqtv8AyDN/ivzF/wAt8v3j+mP8nYP5gX8vj7nfVbf+QZv8&#10;V+Yv+W+X7x/TH+TsH8wL+Xx9zvqtv/IM3+K/MX/LfL94/pj/ACdg/mBfy+Pud9Vt/wCQZv8AFfmL&#10;/lvl+8f0x/k7B/MC/l8fc76rb/yDN/ivzF/y3y/eP6Y/ydg/mBfy+Pud9Vt/5Bm/xX5i/wCW+X7x&#10;/TH+TsH8wL+Xx9zvqtv/ACDN/ivzF/y3y/eP6Y/ydg/mBfy+Pud9Vt/5Bm/xX5i/5b5fvH9Mf5Ow&#10;fzAv5fH3O+q2/wDIM3+K/MX/AC3y/eP6Y/ydg/mBfy+Pud9Vt/5Bm/xX5i/5b5fvH9Mf5OwfzAv5&#10;fH3O+q2/8gzf4r8xf8t8v3j+mP8AJ2D+YF/L4+531W3/AJBm/wAV+Yv+W+X7x/TH+TsH8wL+Xx9z&#10;vqtv/IM3+K/MX/LfL94/pj/J2D+YF/L4+531W3/kGb/FfmL/AJb5fvH9Mf5OwfzAv5fH3O+q2/8A&#10;IM3+K/MX/LfL94/pj/J2D+YF/L4+531W3/kGSvz67P5b092NWaSMsfEmJs03Y4rPMeR/3QcPRj1y&#10;QtiKXLgdKH9Yzn+dM7NH5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdmxV2GV5toYHiF/4kDlGP+9ew9mo/v4e6X+5KWx76mx8C36qYQ5n&#10;voqYZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXYG5fv6f8XU/5I1wMev47nZ//1uY/&#10;4mn/AN8r95z0L+XZ/wA0Oz/NnufVHHN/iaf/AHyv3nH+XZ/zYr+bPc7jm/xNP/vlfvOP8uz/AJsV&#10;/Nnudxyv8TXH++U+84/y7P8AmxX82e53HN/ia4/3yn3nH+XZ/wA2K/mz3O45v8TXH++U+84/y7P+&#10;bFfzZ7ncc3+Jrn/fKfecH8u5P5sV/Nnudxzf4muf98p95x/l3J/Niv5s9zuOb/E1z/vlPvOP8u5P&#10;5sV/Nnudxzf4muf98p+P9cf5dyfzY/av5uXc7jlf4muv99J+P9cH8u5P5sftX83Ludxzf4muv99J&#10;+P8AXH+Xcn82P2r+bl3O45v8TXX++k/H+uP8u5P5sftX83Ludxzf4mu/99R/j/XH+Xcv82P2r+bl&#10;3O45v8TXf++o/wAf64/y7l/mx+1fzcu53HN/ia7/AN9R/wDDf1x/l3L/ADY/b+tfzcu4O45X+Jbz&#10;/fUf/Df1wfy7l/mx/wBl+tH5uXcHcRljzPeggiOMEbg/F/XH+XMv82P+y/WiWqJFEBxUEUPQ5ONa&#10;K6h5eivU8I5x8nFCP+G/4XM/DO6P84Pmetx+HlHvlj/H+k/2SB08mOeWE/R9BpkTzLa0fmxV2bFX&#10;ZsVdmxV2bFXYK0vTLzU76Kxs09SeY0UdgO7E9lUdcry5Y44mUuQa8uWMImUuQad1RCzGgGd28seX&#10;LPQNMS0g+KU/FcT0oZH8f9UfsrnH6vVSzT4j/mvK6nUyyy4j/mpVPM0r8j07DwGHCrX5ZhTnTVCF&#10;pdqWoraIFWjTN9lT0A8TjuAyvxC2+EEr/Tt74J9x/riby28ezyAHwrvh45OTi7OyZPpjIpZqH5ha&#10;bp7FLzULWGQdYywLj/YAlvwxL69Zf78/A/0x4pOUOwtR/N/2UP8Aikpf86fK6tT9IqfcQTkf8Qx6&#10;3Vm3SQfTt+vHjk15Ox88ecJf5vr/ANyirT82PL12wWLVbdSenqhof+TgTFgqEVG48cHiFwThANFO&#10;4/MF1KiyRSI8bbq6gEEexGbguDxCjwgu/Td//Mv/AAIy+C4+IV8MO/TV/wDzj/gRm4Lj4hXww1+m&#10;tQ/nH/AjNwXHxCvhh36Z1D/fg/4Ff6ZuC+GPiFPhxa/TOof78H/Ar/TNwXwx8Qr4cXfpjUf9+/8A&#10;Cr/TNwXwx8Qr4cXfpjUf9/f8Kv8ATNwXwx4yvhxa/S+o/wC/v+FX+mbivhjxlfDDv0tqH+/j9y/0&#10;xrNEn22C/M0x45NmPTSn9MTL+qhbvzQLMVvNQith1rK8af8AEqYn9ZtP9+L9+PFJyP5Lzf6nL5Je&#10;fzH0QNQ65bV9pEI+8Y9Hgf7DK3yNceKTTk0k4fVGUf6wKMs/NtvemlnqkNwx/Zikjc/cpOP4r4YO&#10;MtPAEZ+k7/8A3834Y1l7jLIT6FryQ6hMtJ1RpG9C4arn+7c9/Y4C1TTLPU7CWxvE9SCYUYdwezKe&#10;zKdxmViyyxyEo8wxxZZQkJR5hOI3ZHDKaEZwnzL5dvNB1N7O4+JD8VvNSgkTsfn/ADDOw0upjmhx&#10;D/Oer02ojljxBNYJllQMOvceBwpzJchfmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdko1m5bRPKoRDxuGURr/AMZJPif7hyzWanOYRMh9V+l2&#10;PYeHjyCXn4v+bH+7/wB4l7fv9Rp1WL/jX/m7IF+ndU/39/wq/wBM1/8AK2o/nf7GP/Eve/mZ96YU&#10;Gb9O6p/v7/hV/pj/ACtqP53+xj/xK/mZ97qDJ/8AkrqV7dea7mOeTkgspGAoo39WIdh75jarXZcs&#10;OGZsX3ReO9t8spaOIP8Aqsf9xkQuoAeiv+sP1HOg6n5k8pW9/PBd2HqXMblZZPQiareNSanMjBod&#10;VKAMZ1E/05PnGPBlMQQdveox2900asr0UjYcjgX/ABX5I/6to/6R4f65d/J2s/n/AOzmz/LZv53+&#10;yK76re/78/4Y5v8AFfkj/q2j/pHh/rj/ACdrP5/+zmv5bN/O/wBkXfVb3/fn/DHN/ivyR/1bR/0j&#10;w/1x/k7Wfz/9nNfy2b+d/si76re/78/4Y5v8V+SP+raP+keH+uP8naz+f/s5r+Wzfzv9kXfVb3/f&#10;n/DHN/ivyR/1bR/0jw/1x/k7Wfz/APZzX8tm/nf7Iu+q3v8Avz/hjm/xX5I/6to/6R4f64/ydrP5&#10;/wDs5r+Wzfzv9kXfVb3/AH5/wxzf4r8kf9W0f9I8P9cf5O1n8/8A2c1/LZv53+yLvqt7/vz/AIY5&#10;v8V+SP8Aq2j/AKR4f64/ydrP5/8As5r+Wzfzv9kXfVb3/fn/AAxzf4r8kf8AVtH/AEjw/wBcf5O1&#10;n8//AGc1/LZv53+yLvqt7/vz/hjm/wAV+SP+raP+keH+uP8AJ2s/n/7Oa/ls387/AGRd9Vvf9+f8&#10;Mc3+K/JH/VtH/SPD/XH+TtZ/P/2c1/LZv53+yLvqt7/vz/hjm/xX5I/6to/6R4f64/ydrP5/+zmv&#10;5bN/O/2Rd9Vvf9+f8McfF5m8mTOI4tK5uegFtD/XBLQasCzP/ZzZR0mcmgftKnMk8EZklnCIOrFj&#10;gi4vNGK0ttLtwT1MkUdR9C1/4lkceny/xZJf5spOywdkz55Jn+rA/wC+Sa416UErAWP+WxP4DC6W&#10;O3kapt4V8OESL/xEDM2Nx6y/00naY9LjhyH+m9X+6QUmqahJ9q4engCQPwx0cLH+7jNP8kf0yM8s&#10;Y/UQHJjjPQJXf65plof9Pv4YD4Tyqh/4YjFPqtx/vtvuyr81i/nRZ+FLuS7/ABt5R5cf0va1/wCM&#10;q0+/EZLZf92xD/ZL/XLoZgfpP2tcsXeE00/XrK630/UY5/8AjBMrf8QJx8Bt4j/vJbSL4PDGfxpX&#10;IzgZfxTH9WUnDy6DHPvj/VKaRazqMf8Au5nHgxJ/Hrhgt/5fWLlNpEZcdRFDE3/EuOYctNnv05D/&#10;AJ0pOpz9lZo/RLiH+yTC11sSsElkMLH9oseP39sBnzV5JUkNplCNiDbRV/Xlv8naz+f/ALObg/ls&#10;3f8AaU2W3u2AZZaqdwQxIOV/ivyR/wBW0f8ASPD/AFx/k7Wfz/8AZzX8tm/nf7It/Vb3/fn/AAxz&#10;f4r8kf8AVtH/AEjw/wBcf5O1n8//AGc1/LZv53+yLvqt7/vz/hjm/wAV+SP+raP+keH+uP8AJ2s/&#10;n/7Oa/ls387/AGRd9Vvf9+f8Mc3+K/JH/VtH/SPD/XH+TtZ/P/2c1/LZv53+yLvqt7/vz/hjm/xX&#10;5I/6to/6R4f64/ydrP5/+zmv5bN/O/2Rd9Vvf9+f8Mc3+K/JH/VtH/SPD/XH+TtZ/P8A9nNfy2b+&#10;d/si76re/wC/P+GOb/Ffkj/q2j/pHh/rj/J2s/n/AOzmv5bN/O/2Rd9Vvf8Afn/DHN/ivyR/1bR/&#10;0jw/1x/k7Wfz/wDZzX8tm/nf7Iu+q3v+/P8Ahjm/xX5I/wCraP8ApHh/rj/J2s/n/wCzmv5bN/O/&#10;2Rd9Vvf9+f8ADHN/ivyR/wBW0f8ASPD/AFx/k7Wfz/8AZzX8tm/nf7Iu+q3v+/P+GOb/ABX5I/6t&#10;o/6R4f64/wAnaz+f/s5r+Wzfzv8AZF31W9/35/wxzf4r8kf9W0f9I8P9cf5O1n8//ZzX8tm/nf7I&#10;u+q3v+/P+GOb/Ffkj/q2j/pHh/rj/J2s/n/7Oa/ls387/ZF31W9/35/wxzf4r8kf9W0f9I8P9cf5&#10;O1n8/wD2c1/LZv53+yLvqt7/AL8/4Y5v8V+SP+raP+keH+uP8naz+f8A7Oa/ls387/ZF31W9/wB+&#10;f8Mc3+K/JH/VtH/SPD/XH+TtZ/P/ANnNfy2b+d/si76re/78/wCGOb/Ffkj/AKto/wCkeH+uP8na&#10;z+f/ALOa/ls387/ZF31W9/35/wAMc3+K/JH/AFbR/wBI8P8AXH+TtZ/P/wBnNfy2b+d/si76re/7&#10;8/4Y5v8AFfkj/q2j/pHh/rj/ACdrP5/+zmv5bN/O/wBkXfVb3/fn/DHN/ivyR/1bR/0jw/1x/k7W&#10;fz/9nNfy2b+d/si76re/78/4Y5v8V+SP+raP+keH+uP8naz+f/s5r+Wzfzv9kXfVb3/fn/DHN/iv&#10;yR/1bR/0jw/1x/k7Wfz/APZzX8tm/nf7Iu+q3v8Avz/hjm/xX5I/6to/6R4f64/ydrP5/wDs5r+W&#10;zfzv9kXfVb3/AH5/wxxX8w3R9AsnjHGNpkKClKAxtTbIdigjNIHnw/74Loh6ytsARcOD14mv3jOe&#10;Z1Ds0wzYq7Nirs2KuzYq7Nirs2KuzYq7NirsG2Wk3d1RlXhEf92NsPo8cpyZ4x97dj08p+5AX+tW&#10;VmSrN6ko/wB1puR8+ww3t/LtmlDKzSt3/ZH3Df8AHMSWqkeWzmQ0cRz3SS58z30hIhVYV7bcm+87&#10;fhg2LTrJKBLdK9vhBP45TLNLqW+OGI5BLbrWbpUaW5vGjjH2mZ+Cj57gYKXT3p8MFB/qgZiy1uMc&#10;5N4057mP3X5geVoGIl1qFmHXhIZP+IcszaaxHxW4P+xBwDXY/wCcp0x/mrYPzH8qSNSPWo1PizNG&#10;PvYLgWbSrJtpLZVP+rxP4UzKhqCfplbRLTx6hkFh5jlnj9Wx1AXMf80cglX9bDAM/ly1cVhdoj4H&#10;4h+O/wCOZEdXIc92iejieWybW3mi8QgTosq9yPhb8NvwwovNJvLWrOvKMf7sXcfT4ZlY88ZOHkwS&#10;hz5J1Y6zY3lFR+Ep/wB1vsfo7HAeXNKOzYq7Nirs2KuzYq7Nirs2KuxvnWZ4PLcCqxVnkjWoND9k&#10;n+GaPtHLKMbieE8T2PYQIyDyh+pLrP4r+Rv9Y/jnP/rNz/v1/wDgjmn/ADWX+dL/AE0nrOOXemOV&#10;9ZuP9+v/AMEcfzWX+dL/AE0l45d7s31m4/36/wDwRwfmsv8AOl/ppLxy73ZvrFx/v1/+COP5nL/O&#10;l/pivHLvdm+sT/78b/gjj+Zy/wA6X+mK8cu92b6xP/vxv+COP5nL/Ol/pivHLvdm+sT/AO/G/wCC&#10;OP5nL/Ol/pivHLvdlevP/vxvvOP5nJ/Ol/pivGe92b15/wDfjfecH5jJ/Ol/pivGe92b15/9+N95&#10;x/MZP50v9MV4z3uzetN/O33nH8xk/nS/0xXiPe7N60387fecfzGT+dL/AExXiPe7N60387fecfzG&#10;T+dL/TFeI97sZ6svL7bfar1P8uZXjT4OZ+jv/wBtTxF2f//X4vnSuQ+qc2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Oj+S51vvLT2jneIyQE/5LjkD/AMN/wubz&#10;QTvH/VP/AB54/t/ARMkdQJ/50P8ApFL5/wBzqCSdFalT89jhV+hdQ/lj/wCRsX/NWbbi8j/pZOg/&#10;NY/P/Sz/AOJTDN+hdQ/lj/5Gxf8ANWPF5H/SyX81j8/9LP8A4l2b9C6h/In/ACNi/wCaseL3/wCl&#10;kv5rH5/6Wf8AxLsr9Dah/In/ACMj/wCaseL3/KS/msff/sZfqdm/Q2o/77X/AJGR/wDNWPGPwCv5&#10;rH3/AGSdjo9C1WWRY44OcjkKqqyEknoBvglkAFnkp1eMdfvcSACTsB1Odh8jeT4tAsfUmAfU7gD6&#10;xIN+A6+mp8B+1/M3+xzlNfrTmlQ+iP0/8U89rtYc0qH0D8cSWXVyZnoPsDoP45KFFTmtlKnEjGyl&#10;99ex2kPM7udkTxONuLmK3X4up+yo6nKNy7bRaCec1H6Rzk8/82ectN0OI3F/IZLqWphtkp6j/wDN&#10;Kf5RwrnvriUkV4J/Kv8AXJCL12k7Kw4d645fzpPHvMP5h+YtZZk9Y2dmeltAStR/lv8Aaf8A4j/k&#10;4GyTsmM5sVdmxV2KRTyxGsbFf1fdgpoz6XHlFTAkj9J1/WNIl9XTruS3NasimqN/rIaq30jCnzDr&#10;/nOyU3GmxW13bj7URicyr70Vxz/2IzYaPDpsh4chlCXvHB/ufS6LP2HCO8TLhezfl3+ZXlrW5YtM&#10;8w8tO1JyFhuVcC2lY9AeQJic/wCUeDfzfs5Gv+Vl+e/+rbF/0jzf815t/wCRdN/Ol/po/wDEus/L&#10;af8An/7KL1r/AAjpf883/BL/AM05h+Znnv8A6tsR/wCjef8A5rx/kXTfzpf6aP8AxK/ltP8Az/8A&#10;ZRd/hDTP55v+CX/mnN/ys7zz/wBWyH/pHn/5rx/kXTfzpf6aP/Er+V0/8/8A2UWv8IaZ/vyb/gl/&#10;5pzf8rP87/8AVtg/5ET/APNeP8iaf+dL/TR/4lfyuD+d/sou/wAIaZ/vyb/gl/5pyv8AlaPnb/q3&#10;Qf8AIif/AKqY/wAiaf8AnS/00f8AiU/lMH87/ZRd/hDTP9+Tf8Ev/NOV/wArT86f9W+3/wCRM3/V&#10;TH+RNP8Azpf6aP8AxKfyeD+d/sou/wAIaZ/vyb/gl/5pwfo/nnz9qk/pw2NpHGP7yeSKZUUfTJuf&#10;8kZjars7SYRcpTv+bcf+JcjB2TDL9JNe8fqY1521PyV5PsxNqd1M91ICbaxiZGmk96cfhT/Lb4f9&#10;lkwF/fvEqzSL6gHxtEpQE+wLOR/wWaKQje3J3Om7HwY9yOM/0/8AiXgvmL8zfMGqyulpIdNsiTwh&#10;hb95T/LlAVif9Xgv+TiRJJqdzi7QADYMRd3kcu7F3Y1ZmNST7k5WKtZsVcCQQQaEdDgiG+uIujcl&#10;/lbfImLrtT2Vgy9OCX86DJNC/MHzNpDKq3JurYdbe4JcU/yWPxr9DccM7a8inFB8L90P8MgRTyuu&#10;7Myafc+qH8//AIr+a9Y8qeetI8wKEiJttQUVe0c/Ft3RtuY/4b/JxRlp8svhO3S5IU9E0rURcx+n&#10;If36Df8Ayh44TeaPLdpr+mNaTUSZatbT03R/+aT+0MzdJqpYZ8Q5fxNul1Jwyscv4k0gmaJ+Q6ft&#10;DxGcJ1LTrvTr2Wyu4zHcQtxdf1EeKkbjOwxZYziJR5F6vHkE4iUeRTVHV1DKag9MDZYzbzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7B+hWn1rVIUIqi&#10;H1JPCib7/M/DleU1Fry8qHOXp/0344lk0gjiZz+yK4l+YmoepfQWKn4YF9ST/Xfp9yj/AIbNB2jk&#10;uQj/ADXsexcAjAy7/TH+rFC6ZGeDynq5pX5ZEc1zukbmxV2dF/Iv/lL7r/mAk/5OxZCfJ5H20/xS&#10;P/DY/wC4yIXUf7hf9YfqOG3mn/lIr/8A4ynOy7P/ALiH9V4vT/3YVrX/AHnj+WFeZjeqZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2bFXZsVdi1paS3U4ijG53J7AeJyE5iIss8eMzNBQvb2Gzt2mlOw2VR1&#10;J8BkrsrGC0i4Rj4j9tz1JzWZMhmd3bYsQgKDDb/Ubi9l5yn4R9iMfZUYOt7WSY7bL3Y5g6jVwxDf&#10;6v5rk48JmxTzX550by5FxuG9e9YVis4yOZ8Cx/YX3P8AseWGEVlBH25N4tvmlza7JPrwj+i50MEY&#10;+byLX/zJ80auzKLg2VqelvbEpt/lOPjb7+P+Ti+YbcxZmZiWYksdyTuSc2KuzdcVbV2RgyEqymoY&#10;GhBxCaygk3A4N4j+mZuHX5IdeIf0mmenjLyZX5f/ADN8z6SypJOb+0HWC5JZqf5Mn21/4Zf8nC6e&#10;2khPxCqnow6ZutPqoZRtz/muDkxGHN695W856N5jgLWj+ndIKzWklBIvuP5l/wApf+Fws1LSobxS&#10;wok4+y/j7NmfizGHucPNgE/6zLtK1iexcKavbk/FH4e65F5oZIZWikXi6mhGbOMgRYdVKJiaLL4J&#10;4p4llibkjioIxmFC/Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7J/56/5RjTv9eP/AJNNnNdkf4xP3S/3brdH/eSQFl/vVJ8j+sZAM6V2SPzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7DzSNFUqtxdLWu8cR8PFv6ZhZ9R0i52n038UmPa3rzBmtrRqU2kmH&#10;Wvgv9cPQOgA9gBmCTW5c8BjksscaPLK4SNAWd2NAANySTg6306oDTbf5A/jmp1HaVbQ/0zmY9L1k&#10;8x82fnAsTvaeXkWRhVWv5BVa/wDFaH7X+s//AAGDUjjQURQo9s1OTLKZuRtzIxA5PM9T1nVdUm9b&#10;ULqW5k6j1GJA/wBVfsr/ALHHZBKDzYq7KZVYUYAjwOGMjE2DSkA81W1vLu0mE9rM9vMv2ZImKMPp&#10;WmBJ9ORt4vhb+Xtmz0/aUhtP1BxcmlB+l6B5X/N/UrV0t9cX65bdPrKACZR4kCiyf8K3+U2F7xsj&#10;FHFD3BzcwyCQuJ2cGUSDRetadqVjqNpHe2Myz28gqkiH8D3DDwOEeq6IpVp7VaMN3iHQ/wCr/TM/&#10;DqOknAz6brFlGjeYGVlt7xqqdkmPUezf1whzOcBkebFXZsVdmxV2bFXZgKmmKuO2BPzGkC2NlB/N&#10;Izf8AoH/ABtnOdpy2A83uexIeqR7gl2lissj+36zkDzTvRJjmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdjf2v9l/xrmX/AAf8k/8Ap8l2f//Q4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Jb+XV56eoXFoTtPGHX/WjP9GObHs2dSMe903b&#10;OK4CX80/7pBapHWJX/lND8jh/dx+ncyJ2BqPkdxnTwNgPA5o8MyETbSepAjdyN/mNsSybWqZsVdm&#10;xV2bFXZ0byT5V+pRrqV6n+lyD9zGf91qe5/y2/4XOV7V7Q8Q+HD6B9X9P/jrqtXqOL0jkl95dcz6&#10;aH4B1PiclwBJpmjJpw4xsoC5uY7eEyyHYdB3J8Bjbm4S3i5dWOyjxOY/1F2/Z2hOefCPpH1yeeee&#10;POMWjWD389HuZKpZ29ftN/zQvVv+bsJZJHkcu5qx6nJveYcMccRGIqIeAalqV7qV7Le3spmuJTV3&#10;P4ADso7DG4WxDZsVdmxV2bFXZsVdmxV2RLzV5fVA2oWq0XrcRjoK/tj/AI2zpux+0if3Uz/Ul/vP&#10;+JdH2loq/eR/z/8AinvX5G/mtNcSReVNcmLy046VdyHdqD+4cnqaf3R/55/yZFs6R0r3DNih2ap8&#10;cFLTsvm3ifvxoLQdhloelXGp3XDkywR0M0leg8B7nMDtDWR08L/jl9EXL0ej8aVfwj6mIfmZ+YVn&#10;5M0P6wQs2p3NU0+1J2ZgN3em/px1+L+b7H7WT+3t4beFYYV4RoKADOIy5ZTkZSNkvU48cYR4Yig+&#10;UNY1jUtY1GbUdSuGuby4blJK539gB0VR0VR8K4pkGaDzYq7Nirs2KuzYq7LBKkEGhHQjFEoiQo7g&#10;r4J5reZJ4HaKaMho5EJDKR0IIw4srsTpwf8AvF6+48crIp4rtXs3wJXH+7l/sf6P/Evb/wAuvPZ1&#10;qAQzsI9XtAC9NhKnT1APwdf+asWYUOXxlYeflGi9Vsb1LqEONnGzr4HCDzXoEmp2fqWrmO+hBMdC&#10;VDj+Q/8AGubPs7WDFOpC4S/2P9Jt0+URO42TC0uTE1G/uz19vfOYvJqCsUd5QykhlJaoI6g51whj&#10;IsCLthCHcEzDAioO2V6t6f2pD9Jw8GPuingh3B1R45vUvfGT8cHBj8l4IuqPHNzvP8v7seDH5LwR&#10;dUeOVyu/Bv8Agf7MeDH5LwxdUeOYfWj+wT/sB/THgx+S8MXch45uNz/vr/kmP6Y8ONND8F3JfEZu&#10;Fx/vn/kmP6Y8GP8ABXbv+13JfEZXpz/74H/Ipf8AmnBwY/wV27/9kXcl8Rm9GY7fV1P/ADxX/mnH&#10;hx9/+yXbvP8Api1yXxGX9Xm/5ZV/5EJ/zTjw4+//AGX7VvzP+ml+t3JfEZX1aX/lkT/pHT/mnHhx&#10;9/8Asv2rf9KX+nl+t3JfEZvq0v8Ayxx/9I6f80Y8OPv/ANkf1rf9KX+nl/xTuS+IzfVpa/7xp/0j&#10;p/zRjw4+/wD2X7V4v6Uv9PL/AIp3JfEZf1Sf/liT/pHT/mjBWPv/ANl+1eL+kf8ATy/4p3NP5h9+&#10;b6nN/wAsSf8ASOn/ADTjWPv/ANl+1eL+kf8ATy/W7mn8w+/N9Sl/5YV/5EL/AM041j7/APZLx/0j&#10;/pi7mn8w+/K+oyf8sK/8iB/TGsff/sk8f9I/6Z3NP5h9+X+j5P8Aq3j/AJE/2YP3f87/AGS+J/SP&#10;+mdzT+Yfflfo5/8Aq3j/AJFH+mP7v+d/sl8Q/wA4/wCmdzT+Yffg/TLZLYSzPAtvRaE8eJ4jc9e2&#10;2VZeHobc/Q4zM8VmVfSgdSmqFhQ15btT8M5dql619qNxdt/u5yyg9l6KPoXOWyz45GXe+kafF4cB&#10;H+aEZDGI4lT+UU+nAuVty/Nirs6L+Rf/ACl91/zASf8AJ2LIT5PI+2n+KR/4bH/cZELqP9wv+sP1&#10;HDbzT/ykV/8A8ZTnZdn/ANxD+q8Xp/7sK1r/ALzx/LCvMxvVM2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuyV6RYi1tRyH76T4pD4eA+jNXnycUvJ22nxcEfMsN1vUTeXZ4n9xFVYx2Pi304bWlqZn&#10;qdo16nx9s1ms1XhR2+oudhxcZ8mB/mB52j8uWAit+L6rcg/V4zuEXoZGHgP2R+03+yw0VQoCqKAd&#10;BnOykZGzzdkBWweEXV1c3dxJc3MjTTysWklc1ZifE5eBVLNirs2KuzYq7NirsplV1KsKg9RkoTMT&#10;Y5oIBFFXsb67sbuK7s5WhuYW5RyIaEH/AD7YVXVsYX23Q/ZP8M6PSaoZY/0h9Trc2LgPk968iec4&#10;PMmmkvSPUbei3cI6GvSRP8lv+FbCTXdPE8BnQfvYhU+69x9GbTTZeE0eRdfqsXELHMM+8vakbe4F&#10;vIf3MxoK/sv2P05Gs2LrGV5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXZ0Dzwjv5Z04KpY849gK/7qbOZ7JIGonfdL/dus0h9ckBZEC6kr4H9&#10;YyDJp9+/2LaVvkjH+GdCc0BzlH5uwM496OMiDqw+/F00LW3+zp9yff0n/pkDq8I/jh/posTmh3ha&#10;Z4R/uxfvGLJ5X8wv00+b6Vp+umVntDAP44oOoh3ho3NuP92DFk8meZm6WLfS8Y/Wwys9qacfxfZL&#10;9TE6rH3rTeWw/b/A4snkPzK3W3VfnIn8Ccge2NP3/wCxkxOsx97Rvrb+Yn6Diyfl55gbr6K/Nz/A&#10;HKz21g/pfJj+dh5rTfwf5R+jF0/LbWT9q4t1+TOf+NBlZ7dxdBP/AGP/ABTE66HcWjqMPZW/D+uN&#10;l8lPp0sUl1cRzVNREgO9PEntXJ4+1BmBEQY+bndnzGaXL0xQGsax6doUiBWWX4VbuB3IwdkXesVJ&#10;AFTsB1OGdnaCNQ7j94fwzn9drDM8Mfo/3TscGHh3PN4l+Y/n6XWbl9M06QrpMLUd1P8Afup+0f8A&#10;isH7C/7P+XiKzXuQwXNirs2KuzYq7Nirs2KuxK5tlmSh2YfZbMnS6k4pf0f4mrLiEx5sh8m+cb7y&#10;3qAkQmWxlIF3a12YfzL4OvbCh1ZGKsKEbEZ0sJiQsci6wgg0Xv8AYX1rf2cN5aSCW3nUPE47g/57&#10;4/TPLWhahPKLlHE5+McH4gjvt45TqtbmxAGJHC6DtQTxETj9Mv8AdMo0fVp2g+rlqtEPhJ3JX+zD&#10;QeQPLn++pD/z0bMH+WdR3j5Oo/OZEw+vXHiPuxw8heWv98Of+ej/ANcH8sajv/2IR+cyd7X164/m&#10;H3DHDyL5Z/5ZSf8AnpJ/zVg/lfUfzv8AYxX85k73fXbn+b8BljyP5XH/AB51/wCesv8AzXg/lbUf&#10;zv8AYw/4lH5vJ3/c19duf5/wH9MevkvyypBFkKg1HxyH9bZE9q6j+d9kf1L+byd7jd3BBBfY+wyK&#10;fm1oWgWvlGa8FoovUeOK0lLPVTI6l6CtN0VsolqJ5COI29R7Ma/UZNWIGX7upSnH0/wxPD/sl1gW&#10;E3FTRTuw8aDOFYX01Ms2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P&#10;+Sf/AE+S7P/R4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7DDy/efU9as7gmirIFc/5L/C34HLtPPhyAuNrMXHilHyU7mP1Ld17kbfMb5260802mlWqw&#10;XFn9YLMxVxx2G224zbZ+zpZp8UZcL5b2nozLJxA1xBLbSFplYK/Hj2+eK/8AKw9K/wCrYfvT+mV/&#10;yLk/n/e638lL+cifqEv+/P15v+Vh6V/1bD96f0x/kXJ/P+9fyUv5zvqEv+/P15v+Vh6V/wBWw/en&#10;9Mf5Eyfz/vX8lL+c19Ql/wB+fryR6HfLqdoLv6l9WiY/uedCzAftUA2Hhmp1eHwZcPFxn+JxM0OA&#10;1doeZDG/DnyPenbDUb5hk01AWoSypFG0jniiipOKKKDMaUrcmEaDGr++e7m5HaNdkXwH9cJb2czT&#10;kg/Auy/LxyYD3/Zek8HCB/FL1T/H9F88+ffMT635gmkRq2dsTDaAdOKnd/8AZt8X+rxwPhdgx3Ni&#10;rs5755/ObQfLk8lhZx/pPVI/hljRuMUTeDyUb4h/Ig/1uGUZM4jt1crFpZS3OwekeQfyQ8weZreP&#10;Ub2T9FaTIOUUsilppV8Y46r8B/ndv9XnnNbn8/vPEspaJLO3TtGsTNt7l3Y5QdTJyxo4eb1G1/5x&#10;18gxRBZpL24k7yNMq7+wRFGHXl//AJyIvVmWPX9OjkgJo1xZ1R1HiY3Zlf6HTJR1Pe1z0Q/hKR+Y&#10;/wDnGuwaF5fLupSRzgVW2veLox8BJGqsn0pJnZNF1vS9a0+LUNMuFubSX7Mi9iOqsDurDurZlRkC&#10;LDgSgYmi8R1zQtW0LUpdN1W2a1vIftRv3B6MpGzKezLg7JMUBmrQ++KJAEUeS+GWaGVJoWZJYmDp&#10;IpoVZTUMCOlDhfqXnlNOujay2BdlAIkDgBgR1A45vNH2X4+MTE/s/a8DrOyjjymIPp/h/qvrX8u9&#10;bHmrynZat6gFywMV4gH2Z49n/wCC2kX/ACXwL/ysu2/6tzf8jB/zTmV/IMv5/wDsf2uN+QPeyT9H&#10;N/vz8M3/ACsu2/6tzf8AIwf804/yDL+f/sf2r+QPe79HN/vz8MtfzJgZgq6axYmgAkG5P+xwHsIg&#10;WZ/Z+1R2eT1Wy2SxRPLLMEjjUs7tsAqipJNe2Hkk7zEO68CQPgBqF9q5zk+ez3fZ+jGnxCA5/wAf&#10;9Z8jeffNc3mfzLdaizH6qGMVjGduMCE8Nuxb7bf5TYzIuax7NirsgXnH85PLHl2eSyhDanqMZIkg&#10;gIEaMP2ZJTUA/wCSquy/tZTPOIuTi0spb8g9D8k/kj5r8zQR30xXStMkAMdxcKTJIp/ajiFCV/yn&#10;aNW/ZyByf85Ga4Zax6RarF/KzyM1P9YcR/wuUfmT3OT+SHe9Ci/5xm0ARUl1m7aWn21SNVr/AKp5&#10;H/hsk3lj8/vL+oTJbazbNpUrmi3Ab1YK/wCUQFdP+BZf5myyGoB57NOTRyHL1MV81f8AOO3mPTYH&#10;utEuk1eJAWa3K+jcU/yVJZJP+CVv5UzqMUscsaSxOskUgDI6kFWUioII6g5kuI8mlilhleKVGjlj&#10;YrJG4KsrA0IIO4Ix2KFuPilaKRXXqu+Ahp1GCOWBhLlJG6Pql3pOo2+o2xIkgeo8GH7SH2ZTQ4eo&#10;yyRqw6MKjIA0XzvPhMJGEucS+j9D1lJra21K0PKC4jWQA91YVofcY0ihzJBtwSKZhBPHPEssZqrf&#10;h7HAWr31zY2L3UFt9aMW7xBuLce5GzVpmRpsMckxEy4LZ4oCRonhV4kV3Cs3GvQ0rvkT/wCVnR/9&#10;W4/8jv8AmzN1/IB/n/7H/jzm/kPP7EV+jT/vz8P7c3/Kzl/6tp/5Hf8ANmP8gf0/9j/x5fyH9L7H&#10;fo3/AIs/D+3N/wArOX/q2n/kd/zZj/IH9P8A2P8Ax5fyH9L7Hfo3/iz8P7c3/Kzl/wCraf8Akd/z&#10;Zj/IH9P/AGP/AB5fyH9L7Hfo3/iz8P7c3/Kzl/6tp/5Hf82Y/wAgf0/9j/x5fyH9L7Hfo3/iz8P7&#10;c3/Kzl/6tp/5Hf8ANmP8gf0/9j/x5fyH9L7Hfo3/AIs/D+3K/wCVnj/q2/8AJb/r3j/IH9P/AGP/&#10;AB5fyH9L7Hfo3/iz8P7c3/Kz/wDtW/8AJf8A694f5A/p/wCw/wCPr/J/9L7P2u/Rv/Fn/C/25v8A&#10;lZ//AGrf+S//AF7x/kD+n/sP+Pr/ACf/AEvs/a79G/8AFn/C/wBub/lZ/wD2rf8Akv8A9e8f5A/p&#10;/wCw/wCPr/J/9L7P2u/Rv/Fn/C/25v8AlZ//AGrf+S//AF7x/kD+n/sP+Pr/ACf/AEvs/a79G/8A&#10;Fn/C/wBub/lZ/wD2rf8Akv8A9e8f5A/p/wCw/wCPr/J/9L7P2u/Rv/Fn/C/25R/M89tN/wCS3/Xv&#10;H+QP6f8Asf8AjyfyH9L7Hfo3/iz8P7c3/Kzm/wCraP8Akd/zZj/IH9P/AGP/AB5fyH9L7Hfo3/iz&#10;8P7c3/Kzm/6to/5Hf82Y/wAgf0/9j/x5fyH9L7Hfo3/iz8P7c3/Kzm/6to/5Hf8ANmP8gf0/9j/x&#10;5fyH9L7Hfo3/AIs/D+3N/wArOb/q2j/kd/zZj/IH9P8A2P8Ax5fyH9L7Hfo3/iz8P7c3/Kzm/wCr&#10;aP8Akd/zZj/IH9P/AGP/AB5fyH9L7Hfo3/iz8P7cr/lZz/8AVuH/ACO/5sw/yAP5/wDsf+PL+Q8/&#10;sd+jR/vz8P7cIvOF5qmp6fdSW0JN1dKEEQYfAjbMKtx/ZyvVzhpcHDf9F7bsDQ8Mox/meuSCWa2i&#10;uQ0r8YlOzEE1p06Vzm3+DvMn/LEf+Dj/AOas5/8AO4u/73t6KN/TOmf7/H/At/TN/g7zJ/yxH/g4&#10;/wDmrH87i7/vWi79M6Z/v8f8C39M3+DvMn/LEf8Ag4/+asfzuLv+9aLv0zpn+/x/wLf0yd/k5oWq&#10;6d5pnmvbcwxyWckasWQ1YyRtT4SeynCNRCe0TbyXtnE/kx/w2P8AuZqVzqFncIEhk5uDUihG1PcY&#10;K82xtH5jvwwoTJyHyYAj9edt2bIHBH3PE6Y/uwjbUg26fLCjM5vVc2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7NirsGaRbCe/jUiqr8bfJf7cpzz4Ylu08OKYQOt3Rt9OlZTR3+BPm39mS5VLMFHUmgzUykI&#10;gk9HcAWaYLe3cFnaTXdw3CC3RpZW8FQVOHMMSxRhB26n3zls2U5JGRdtCAiKfN3mDW7rW9XudSuD&#10;8UzfAnUIg2RB/qrj8qZJdmxV2Q3zb+a/lTy3JJbSyPe38e0lragOUPhI5IRP9WvP/IymeaMXIx6a&#10;U9+jOPJv5PecfNEKXcMK2Omvul5dEorjxjQAu/8ArU4f5eQdv+ckV9X4PL5MXibqjU+XokZV+a8n&#10;I/I+bPE/5xhb0vj8xgS06Czqtfn6wOSryt+dflDXJktZ2fS7yQgIlzT0mY9llHw/8HwyyGeJ8mnJ&#10;pZR35sQ82fkV5z0GB7u3VNWsowWd7Xl6qqO7QsOX/Iv1M6Bl7ivOs2KuxOeISxFD1PQ+By7T5jjm&#10;JBhkhxCk28ra/caDrdvqMRJRDxuIx+3E321+7df8rCZgQSpG42IzqQbFh1RD6Ot54p4Y54WDxSqs&#10;kbjoVYVBH0ZD9Stvq17LEPs1qnyO4zb4p8UQXS5ocMiGeaVd/WrCKYmrkcX/ANZdjgbLGtFZsVdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmAJNBuTih2d&#10;utEaO0hjbZkjVWHuABnn2Q3InzefkbJSZzVifEnFsrYtZsVdmxV2bFXZsVdmxV2bFXZEtauDNqEn&#10;8sZ9NR/q9fxrnQaLHw4x/S9T1/ZeHgwjvn6ki1WX1LtlB+GMBR+s/jidhDzl5kfCm/09sp7Rz8EO&#10;Ec5u602O5X3POvzZ8yvpehrp9u/G71LkhI6rCv8AeH/ZVCf8Fhnmgdg8RzYq7A2panp+mWUl7qFw&#10;ltaQisk0hoo/qT2GAkDmyjEk0EVpelajqt9FYadbvdXkxpHDEOTH+gHdj9nOWa9/zkLplrM0WkaZ&#10;LdgdLi4f0FPuqcXcqf8AK9PMaWpHQOZDRHqaeu6B/wA41avcQrLreqR2LMKm2t09dx7M5ZEB/wBX&#10;1MLLL/nI65EoF7oiNETuYZyGA+TKQ33rkRqvJkdD3FM77/nGS2MRNjrrrMBss8AKk/NXBX7mzpnl&#10;H8wPLXmqInTLgrcoOUtlMAkyjx41IZf8pCy5kQyCXJxMmGUObyvzn+XPmjyjMBqtuGtXPGG+hJeB&#10;z4cqAq3+S6q2SPLGpjObFXYC1GCoEo6jZv4ZtuzM+/Af81xNVj/ienfk35lZLibQLh6xygzWVezj&#10;eRB/rL8f+xf+bAtncG3uo5h+wwJ9x3H3Ztc2PjgYup1eHxMco+X+yewWk3o3KSVoAaN8jscmgNdx&#10;0zmnh2RZeBXZsVdmxV2bFXZzD8+L3hoem2VaGe5aWniIUK/8zcsx83tfYnDefJP+bDh/5WS/6tov&#10;Tl/eO3gKff8A7WcTy59JR+bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2N/a/2X/GuZ&#10;f8H/ACT/AOnyXZ//0uL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Or2jtquh2k6kGR0VmJ/mA4v/AMNnU6TNcRLvDwXaWlPGYD+GSVxSLa3cgYHh&#10;uKD7xjP0RdeKfef6ZmePF1f5Ofkif0nb+DfcP65v0RdeKfef6Y+PFfyc/J36Tt/BvuH9c36IuvFP&#10;vP8ATHx4r+Tn5O/Sdv4N9w/rgtRr6qFW+lVVFFUTSAADsMpMcJ/hj/pYsP5OPdFb9esj/us/8CMc&#10;JfMgFBqM1PD15P65E4sH8yP+kiv8nHuise40xxR4Aw/ykU/rwVpf+IJdQgSXUJmi5guvrSGqruR1&#10;9sxNaMEMMiIRuv5sW/T9nXkFiNWxr8wtX0zSvJWsXsNsiTpbtHA/poOMk1Ikb/Ys4OTLOOeofJWb&#10;FXZAvzi86TeW/LQisn9PU9TZobeQbNGiissg/wApQVVf8p+X7OU58nCHJ02LjlvyD0L8lPI0Hmjz&#10;QZr6P1NK0tVnuYyKrJIxpFE3+SxVmb+ZU4/tZ5mJJJJNSdyTmvds+qAAAABQDYAZsVdmxV2Tf8pf&#10;Otx5c8ywwSyH9Fai6wXkZPwqWNEl9ihPxf5HLLsOThPk4+pxcUfMMC/OLyLb+Z/K088UY/S+mo09&#10;lKB8TKo5PCfESKPh/wCLOOen82DqHyljJyVj5jqpByzELlXexmaFpn5ct47rUxZSbJdxyRVPZuJZ&#10;D9DquR7zfprXItriKgYVRie4O6/8bZvuws/CZQP9b/inV9p6Yz4ZB63/AM44661pc61odxypRLqN&#10;B+y6H0pfvrF/wORr9EXXin3n+mdF48XU/k5+T3H9J2/g33D+ub9EXXin3n+mPjxX8nPyd+k7fwb7&#10;h/XDHy/osp1WF5eJjiJkIBruv2e381M13amqEcEq5y9P4/zXK0Wjl4oJ5R3YR+cvmhNP/L7UVgLJ&#10;PfcbOMnbaY/vO/eISZOM4x6J8r5sVdnNfzr893GgaRFpenSGPU9SDcpVNGigGzMvgzn4Eb/X/azH&#10;z5OEUHL0uHiNnkHqP5Ffl9b+YtZl1bU4hLpelleMLCqTXB3VWHdIx8br/qfs8s85kkmp65gu0fTI&#10;AAoOmbFXZsVdnX/yJ8+XEGoDytfSl7S5DNpzMa+nKAWaMV/YkFSP8v8A18ytPk34S4Wrw7cQeL/8&#10;5A/l9bT6c3m3T4gl5bFV1NVFPViYhVkIH7cZ4gn/AH3/AMY87vmY618+4nK3BkbtXifpy3HHiBDG&#10;Rqim2iWgvrXUbQCsqwi5h8eUJ3A/1kdsj3mUawl6j2d5LDC6CsayuoDA70ANPDOg7H8KWMicYylE&#10;/wA2Lo+0tDxZOIAeoPcf+cftYsbryjcafdwpLNp1yRGxRWPpTDmoJP8Al+rhT6vmWlP0jPT/AIzy&#10;f1zb+Fp/5kf9JF1x7OJ6RepJcaYgoluqjr8KKP1Y3l5i/wCW+X/kdJh4MH8yP+liv8neUV/16x/3&#10;3/wowH+iLvxX7z/TL/Hiz/Jz8l/6Tt/BvuH9c36IuvFPvP8ATHx4r+Tn5O/Sdv4N9w/rm/RF14p9&#10;5/pj48V/Jz8nfpO38G+4f1zfoi68U+8/0x8eK/k5+Tv0nb+DfcP65v0RdeKfef6Y+PFfyc/J36Tt&#10;/BvuH9c36IuvFPvP9MfHiv5Ofk79J2/g33D+ub9EXXin3n+mPjxX8nPyd+k7fwb7h/XN+iLrxT7z&#10;/THx4r+Tn5O/Sdv4N9w/rm/RF14p95/pj48V/Jz8nfpO38G+4f1zfoi68U+8/wBMfHiv5Ofk79J2&#10;/g33D+ub9EXXin3n+mPjxX8nPyd+k7fwb7h/XN+iLrxT7z/THx4r+Tn5O/Sdv4N9w/rm/RF14p95&#10;/pj48V/Jz8nfpO38G+4f1zfoi68U+8/0x8eK/k5+Tv0nb+DfcP65v0RdeKfef6Y+PFfyc/J36Tt/&#10;BvuH9c36IuvFPvP9MfHiv5Ofk79J2/g33D+ub9EXXin3n+mPjxX8nPyd+k7fwb7h/XN+iLrxT7z/&#10;AEx8eK/k5+Tv0nb+DfcP64+HSZxKhkK8AQWAJ6D6MEs4rZnDRyBF1S2XUoTGwQNyIoKgf1ws8xec&#10;30vUTZwwLMUVTIzMRRm3pt/k0zku2cXjTEboQ/3z2/Y2Lhxmf8//AHqDTSBdxK7yFACaACv04V/8&#10;rHu/+WKP/g2/pml/k2Pe7nid/hqH/f7fcM3/ACse7/5Yo/8Ag2/pj/Jse9eJ3+Gof9/t9wzf8rHu&#10;/wDlij/4Nv6Y/wAmx714nf4ah/3+33DBWmfmnd2d/BcmyQrGwLhXNSp2YCo/ly3DohCV24PaWjjq&#10;sEsR/jH+ln/Cvi8vpE4dJiWHYgUzqGraTp3m7ToNZ0adHlZKK3QOB+w/8ki5vOz+0Dpzwy3gXyGU&#10;cmkyHFlFV+OKP9FVt7hrdjHIDxruO4OQu50DWrZyk1lMCO4Qsv0MtVOdJj1mGYsSj83KjmgeRCOW&#10;eFhUOPvpiP6M1L/lkm/5Ft/TLPzGP+dH5hl4ke8N+rH/ADj7xm/Rmpf8sk3/ACLb+mP5jH/Oj8wv&#10;iR7w71Y/5x94zfozUv8Alkm/5Ft/TH8xj/nR+YXxI94d6sf84+8Zv0ZqX/LJN/yLb+mP5jH/ADo/&#10;ML4ke8O9WP8AnH3jN+jNS/5ZJv8AkW39MfzGP+dH5hfEj3h3qx/zj7xm/Rmpf8sk3/Itv6Y/mMf8&#10;6PzC+JHvDvVj/nH3jN+jNS/5ZJv+Rbf0x/MY/wCdH5hfEj3h3qx/zj7xm/Rmpf8ALJN/yLb+mP5j&#10;H/Oj8wviR7w71Y/5x94zfozUv+WSb/kW39MfzGP+dH5hfEj3h3qx/wA4+8YbeX7KeF5pJ4niJAVe&#10;alag1JpX5DMXU5YyAANuw0NGyEh81zgpbxKwIJZmp7UA/Wckmnpyn5Hogr9PTNJ2lk4cdfzi7nTR&#10;uXueS/m/qjWnlX6sho99MsTU68Fq7fiqr/ssM8592Dw/Nirs5/8Am152l0PTl06ylMN9do0k1wn2&#10;4bcHjVPCSVvgjP7Pxt+zmPny8Iocy5mkwcZs/TF6f+R35dW/mXVZdW1SP1NI01lAhYVWa4PxBG8U&#10;QfG6/tfAv2eWeb7q6edyacYwSVjHQV7nxY92OYLtH00qqqhVACgUAGwAGI4obzYq7O5/kZ+YNzeE&#10;+V9TlMksSF9Mmc1Yog+KEk9eC/FH/kcl/ZXMzT5L2Lr9Xhr1B4D+f35cWtkB5s0qERRSyBNVgQUU&#10;O5+GcAdObfBJ/l8W/abOx5lOA8TzYq7Cq/TjcEjow5Z0XZ+TixD+j6XW6mNTe7/lTqjX3lCCNzyk&#10;spHtiT14rR0+5HC/7HI5r9jcTTRSQRPKeJV+ClqUNRWnzzdabLGIIJp0+uoEEvVPKtwBDPCzABWD&#10;rU/zCh/4jhV+jNS/5ZJv+Rbf0zJ/MY/50fmHA8SPeE99WP8AnH3jN+jNS/5ZJv8AkW39MfzGP+dH&#10;5hfEj3h3qx/zj7xm/Rmpf8sk3/Itv6Y/mMf86PzC+JHvDvVj/nH3jN+jNS/5ZJv+Rbf0x/MY/wCd&#10;H5hfEj3h3qx/zj7xm/Rmpf8ALJN/yLb+mP5jH/Oj8wviR7w71Y/5x94zfozUv+WSb/kW39MfzGP+&#10;dH5hfEj3h3qx/wA4+8Zv0ZqX/LJN/wAi2/pj+Yx/zo/ML4ke8O9WP+cfeM36M1L/AJZJv+Rbf0x/&#10;MY/50fmF8SPeHerH/OPvGb9Gal/yyTf8i2/pj+Yx/wA6PzC+JHvDvVj/AJx94zfozUv+WSb/AJFt&#10;/TH8xj/nR+YXxI94d6sf84+8Zv0ZqX/LJN/yLb+mP5jH/Oj8wviR7w71Y/5x94zfozUv+WSb/kW3&#10;9MfzGP8AnR+YXxI94d6sf84+8Zv0ZqX/ACyTf8i2/pj+Yx/zo/ML4ke8O9WP+cfeM36M1L/lkm/5&#10;Ft/TH8xj/nR+YXxI94d6sf8AOPvGb9Gal/yyTf8AItv6Y/mMf86PzC+JHvDvVj/nH3jN+jNS/wCW&#10;Sb/kW39MfzGP+dH5hfEj3h3qx/zj7xm/Rmpf8sk3/Itv6Y/mMf8AOj8wviR7w71Y/wCcfeM36M1L&#10;/lkm/wCRbf0x/MY/50fmF8SPeHerH/OPvGb9Gal/yyTf8i2/pj+Yx/zo/ML4ke8O9WP+cfeMdHpG&#10;rSMFjsp2Y9hG/wDTIy1OIbmUf9MEHLEdQ4zRAVLr94yW+WPJM0Ey6hq/GJIf3iW5IO43DSHoAvWn&#10;/BZpO0O1hKJhi34v4/8AiXDz6ri9MNyUJc3qlSkW9di39MlP+J/LX/V2sv8ApIi/5qznaLT/ACbq&#10;f9Tyf6Sf6kJ6Mv8AI33HN/ijy1/1drL/AKSIv+asaK/ybqf9Tyf6Sf6nejL/ACN9xzf4o8tf9Xay&#10;/wCkiL/mrGiv8m6n/U8n+kn+p3oy/wAjfcc3+KPLX/V2sv8ApIi/5qxor/Jup/1PJ/pJ/qd6Mv8A&#10;I33HN/ijy1/1drL/AKSIv+asaK/ybqf9Tyf6Sf6nejL/ACN9xzf4o8tf9Xay/wCkiL/mrGiv8m6n&#10;/U8n+kn+p3oy/wAjfcc3+KPLX/V2sv8ApIi/5qxor/Jup/1PJ/pJ/qd6Mv8AI33HN/ijy1/1drL/&#10;AKSIv+asaK/ybqf9Tyf6Sf6nejL/ACN9xyGS67ozSux1C2JZia+tH3PzzpIZIAAWHtsWkyRiBwy2&#10;H80sems755nf6vJ8TE/Ybuflh9phiazSWJldJfjV1IIIPQgjNDr8nHlPcHY4IGMaPN8+/mrqMl35&#10;yu4mqEsQlsinahUcn2/12bBWYbaxDN0xVwFdh1zzZ+aPnyfXNUPoyE2ELMunQ/shAeP1gj9qSX/d&#10;f++4/wDKzXZsnEfJ3OnwiEf6RfV/5S/l5a+U/L8Us8QOuXyLJfTEfEgbcQL4Kn7f80n+wznhJYks&#10;ak7knrlTczvNirsE6bqV9pl9Df2MzW93bsHilQ0II/WD3H7WEEg2ESiCKKF1PTLDVLCfT9QgW4s7&#10;lSk0LioIP6iOqsPs56s8hebIvNPlq21RQEuDWK8iXok6U5AezVDr/ktmxxz4hbps2PglT5D/ADC8&#10;nzeUvNN1pLEvbik1lM3V4JK8Cf8AKWjI3+WmSHLGpjeNlTnGyfzAjLMM+CYl3MZxsEI7QtSfTNZs&#10;r9DQ20ySNTuoPxD/AGS1GRc61owNDf24I6j1U/rnUeLHvDrvy2T+bL/Sl9QCyvGAIgkIO4IRun3Z&#10;LrLzR5cNnBy1WzVuChgbiIGoH+tnPZo+s13vGanszUDJKseSuI/wT/UyGCOdoYy8bBio5Ag9ab4v&#10;/ijy1/1drL/pIi/5qyqi0/ybqf8AU8n+kn+pf6Mv8jfcc3+KPLX/AFdrL/pIi/5qxor/ACbqf9Ty&#10;f6Sf6nejL/I33HN/ijy1/wBXay/6SIv+asaK/wAm6n/U8n+kn+p3oy/yN9xzf4o8tf8AV2sv+kiL&#10;/mrGiv8AJup/1PJ/pJ/qd6Mv8jfcc49+dutWWoaxp0Fncx3MNvbs5eF1kUPK5BFVJFaRrluMPoPs&#10;do54sM5TjKEpz/jHD9Ef+Po7T42VGLAgk99umc4yx7BFZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXY39r/Zf8a5l/wf8AJP8A6fJdn//T4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsH2mvaxZwLBbXTxQrUqgpQVNT1GXQ1E4igdnGy&#10;aTFM3KIJU3toHbk6Asepxb/FXmH/AJbpPw/pkvzeX+cw/k/B/NC36na/77Gb/FXmH/luk/D+mP5v&#10;L/OX+T8H80O+p2v++xm/xV5h/wCW6T8P6Y/m8v8AOX+T8H80O+p2v++xm/xV5h/5bpPw/pj+by/z&#10;l/k/B/NDvqdr/vsZv8VeYf8Aluk/D+mP5vL/ADl/k/B/NDvqdr/vsZKvy11zVr3zTFDdXTyxelI3&#10;BqUJC7dso1GonKFE7OPqdJihC4xovOvz8iih/Lm59NOJe4t1Yjw58v8AjXOvZr3XPmDNirs4L/zk&#10;K0snmGyQ19KCxWRB25STsrH7kXMLVH1B2ehHpPvfRX/ONEES+VdUnFPWkvuDnvxSFCv4u2cjzGcx&#10;7BnpjyD5c0Ox8p6eba3ika7to5rmcqrNI8iBm5E9gTQL+znTaXDCOMUOYec1WWUshs8i8g8z6tqV&#10;zrd160rqIJXjijBICKjECgHfbrnG/wA3NF0vSfOEkOnIsUM8KTyQJsscjlgVAH2QeIfj/lZptfjj&#10;DJUXb6HJKWPdn/kbULy+0FZLti8kcjRLK25ZVAIJPfrx/wBjkLzCcxkGey9Imkn0myml/vZYInev&#10;XkyAn8c2o5OikNy+IdZgig1i+gi/uoriVI6dOKuQPwwRP/cv8stw/WGufIq3lpiuv2BH+/0H3mmR&#10;H8x727tPKaT20phlWaMcl60IYUzIhOUMpMTTkaLFHIQJDiFPTvyhiSP839Qh41SS3uOQ7fEySfrz&#10;lH+KvMP/AC3Sfh/TMv8AN5f5zs/5PwfzQ+hPqdr/AL7Gb/FXmH/luk/D+mP5vL/OX+T8H80O+p2v&#10;++xk6/KfVtTv9VvRd3DzLHAOKtSgJcb7fLMXVZ5ziBI24mr02PGAYjheP/8AOSaxxeW9JijUKJLw&#10;s1P8iJgP+JZ07MJwXz3mxV2ea/zymln8+XnMkpax28EQ8FaL1T/wztmv1B9bt9IP3b6l/IK0ig/L&#10;azlQUa6nuJZfdhIYv+IxrnPo15uqVA5ECp6CvjlIcgvRGbipalaCtB1z0xpv5beTbLS0sG0yC5+A&#10;LLczRq0ztTduZ+JK/wCQV4500NHjjGqBecnq8hldkPILvzdr9xetcreSw/FVIY2KxqOw4j4W/wBl&#10;nAfO2iW2h+adR0u2Yvb28g9Ik1IV0VwpPcry45oNTjEMhiOTvdPkM4CRen+XdRl1HRbW8mHGWVTz&#10;psCVYqT9NK4F8t3Utp5h0y6iJEkN3A608VkByqJohsyC4lb5ntIrzy3qtrMAYp7OeN6+DRsK57Fz&#10;aOifFGI3Y/cH2Iy/TfW15fpZB5EenmOFe0iSKR7cSf4ZBvzY1G/srHTZrSdoWd5FfjTcFVPf5Zbp&#10;8ssZIiac/R4IZL4hxPT/APnHSKNNd8yWbLyjVYiAfGOSRR/xLObf4q8w/wDLdJ+H9My/zeX+c538&#10;n4P5oe6/U7X/AH2M3+KvMP8Ay3Sfh/TH83l/nL/J+D+aHfU7X/fYzf4q8w/8t0n4f0x/N5f5y/yf&#10;g/mh31O1/wB9jN/irzD/AMt0n4f0x/N5f5y/yfg/mh31O1/32M3+KvMP/LdJ+H9MfzeX+cv8n4P5&#10;od9Ttf8AfYzf4q8w/wDLdJ+H9MfzeX+cv8n4P5od9Ttf99jN/irzD/y3Sfh/TH83l/nL/J+D+aHf&#10;U7X/AH2M3+KvMP8Ay3Sfh/TH83l/nL/J+D+aHfU7X/fYzf4q8w/8t0n4f0x/N5f5y/yfg/mh31O1&#10;/wB9jN/irzD/AMt0n4f0x/N5f5y/yfg/mh31O1/32M3+KvMP/LdJ+H9MfzeX+cv8n4P5od9Ttf8A&#10;fYzf4q8w/wDLdJ+H9MfzeX+cv8n4P5od9Ttf99jN/irzD/y3Sfh/TH83l/nL/J+D+aHfU7X/AH2M&#10;3+KvMP8Ay3Sfh/TH83l/nL/J+D+aHfU7X/fYzf4q8w/8t0n4f0x/N5f5y/yfg/mh31O1/wB9jN/i&#10;rzD/AMt0n4f0x/N5f5y/yfg/mh31O1/32M3+KvMP/LdJ+H9MfzeX+cv8n4P5od9Ttf8AfYzf4q8w&#10;/wDLdJ+H9MfzeX+cv8n4P5od9Ttf99jN/irzD/y3Sfh/TH83l/nL/J+D+aHfU7X/AH2M3+KvMP8A&#10;y3Sfh/TH83l/nL/J+D+aHfU7X/fYzf4q8w/8t0n4f0x/N5f5y/yfg/mh31O1/wB9jC64uJ7mZ553&#10;Mkshq7nqTlEpGRs83KhARFDYKqqqKFUUUdBieBk3mxV2bFXZsVdhroHmnXdAuDNpd00HKnqRbNG9&#10;P5kNVPz+1i4Ou7NwaqPDljxef8cf6slksMcoo4r4Hvk9s/z61ZIgLvS4J5B+3FI8QP0ESfryHhh5&#10;bL7E4SfRknEf0hGf/EIZtNWvwuQPcV/pi/8Ayv24/wCrKn/SQf8Aqng8MNX+geP+qn/Sf8fa/Rv/&#10;ABZ+H9ub/lftx/1ZU/6SD/1Tx8ML/oHj/qp/0n/H3fo3/iz8P7c3/K/bj/qyp/0kH/qnj4YX/QPH&#10;/VT/AKT/AI+79G/8Wfh/bm/5X7cf9WVP+kg/9U8fDC/6B4/6qf8ASf8AH3fo3/iz8P7c3/K/bj/q&#10;yp/0kH/qnj4YX/QPH/VT/pP+Pu/Rv/Fn4f25v+V+3H/VlT/pIP8A1Tx8ML/oHj/qp/0n/H3fo3/i&#10;z8P7c3/K/bj/AKsqf9JB/wCqePhhf9A8f9VP+k/4+79G/wDFn4f25v8Alftx/wBWVP8ApIP/AFTx&#10;8ML/AKB4/wCqn/Sf8fd+jf8Aiz8P7c3/ACv24/6sqf8ASQf+qePhhf8AQPH/AFU/6T/j7v0b/wAW&#10;fh/bgHUPzoe9dHk0gLwFAFuP6x5l6fP4QIAt2Gj9lxgBAyXf9D/j6FvPLy3LKxnK8RSnGv8AHJL5&#10;B80jX1vX+q/Vvq5jH956nLny/wAlKU45RrtQclbVTky0PgfxcXF5cP8AvpPEP+cidO/R7aDCspkW&#10;QXTmopuvpAdz45LcwGLxvNirs81/nRqMs/nLUYSfhjkihUeCRQI1Ppklds12c3Mu40orGH1b+Rtj&#10;Da/lrpbIAHumnnmI7sZmUf8ACIi5ArS3e5uobZCA8zrGpPQFyAK/flcRZpukaFs6nlWGGSVgSsal&#10;yB1oornoi1/KLyPDpgs5bL15eNJLxncSlqfaBBov+qBxzoo6DEI1ToJa7KZXbyqfz35jkvDcJcek&#10;larAFUoB4Goqc4L5m0caNr9/pYk9VbSZo0kPUr1UmnfifizQ5sfBMx7neYcnHAS73pmj3/6Q0u2v&#10;SvAzoGZewPQ09q4J8i3stl5z0S4iNGW9gU07rI4Rx9KMwyOM1ILmFwPuSz8wLGK+8j67bSiqtYzu&#10;tezxxl0P+xdVOeus2bpHxpmxV2Q7z95tGgTWYNp9Z+sq5r6np8eBX/Iev2s2Gi1JxgimUdB4+/Fw&#10;8P8AR4v99F7b/wA48aZ+kdP1qMymMQSwMBStTIrg9x/Jke0/86Hsndo9IDcxQhrjw+UeXajP4oAI&#10;qnG1nsuM4AOSuH+h/wAfezWfl5bZmYTluQpTjT+ODv8Alftx/wBWVP8ApIP/AFTzE8MOv/0Dx/1U&#10;/wCk/wCPor9G/wDFn4f25v8Alftx/wBWVP8ApIP/AFTx8ML/AKB4/wCqn/Sf8fd+jf8Aiz8P7c3/&#10;ACv24/6sqf8ASQf+qePhhf8AQPH/AFU/6T/j7v0b/wAWfh/bm/5X7cf9WVP+kg/9U8fDC/6B4/6q&#10;f9J/x936N/4s/D+3N/yv24/6sqf9JB/6p4+GF/0Dx/1U/wCk/wCPu/Rv/Fn4f25v+V+3H/VlT/pI&#10;P/VPHwwv+geP+qn/AEn/AB936N/4s/D+3N/yv24/6sqf9JB/6p4+GF/0Dx/1U/6T/j7v0b/xZ+H9&#10;ub/lftx/1ZU/6SD/ANU8fDC/6B4/6qf9J/x936N/4s/D+3N/yv24/wCrKn/SQf8Aqnj4YX/QPH/V&#10;T/pP+Pu/Rv8AxZ+H9ub/AJX7cf8AVlT/AKSD/wBU8fDC/wCgeP8Aqp/0n/H3fo3/AIs/D+3N/wAr&#10;9uP+rKn/AEkH/qnj4YX/AEDx/wBVP+k/4+79G/8AFn4f25v+V+3H/VlT/pIP/VPHwwv+geP+qn/S&#10;f8fd+jf+LPw/tzf8r9uP+rKn/SQf+qePhhf9A8f9VP8ApP8Aj7v0b/xZ+H9ub/lftx/1ZU/6SD/1&#10;Tx8ML/oHj/qp/wBJ/wAfd+jf+LPw/tzf8r9uP+rKn/SQf+qePhhf9A8f9VP+k/4+79G/8Wfh/bm/&#10;5X7cf9WVP+kg/wDVPHwwv+geP+qn/Sf8fd+jf+LPw/tzf8r9uP8Aqyp/0kH/AKp4+GF/0Dx/1U/6&#10;T/j7v0b/AMWfh/bm/wCV+3H/AFZU/wCkg/8AVPHwwv8AoHj/AKqf9J/x936N/wCLPw/tzf8AK/bj&#10;/qyp/wBJB/6p4+GF/wBA8f8AVT/pP+Pu/Rv/ABZ+H9uNl/Py9KERaPEr9maZmH3BF/Xh8MMo+w8L&#10;3yyr+p/x5saaO8n4f25DvMv5ieaPMKGG8uBDZnraW4McZ/1ty7/7NskBXJ6Hs7sHS6Q8UI8U/wDV&#10;Mnqn/wATH/NirxWsMRqBVv5jvkZwu5Vc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7PRflqNY/LulovRb&#10;SAf8k1zBlzLz+Y+s+8vi/wA7ytN5z16VvtNqN0f+SzYZYGpJcJPO93LaeT9auITSWOyn9Nh1DGMg&#10;H6K1yGQ1EtmIXMe9PvIVnFe+dtCtZgDFJfW4kU9CokBI+mlM8m6lL6l7KR9hTwQf5KfCP1Zqw7w8&#10;32Zkx/KPylpnmHXLg6mvq2tjEJPq1SBI7NReVN+K71/2ObDQYI5Jni5RcHXZ5Y4jh5yY3561y80r&#10;TYhZnhNcOU9WleKgVNK/tHJ5+Zv5eeWU8r3WpafZxWF5YqJFaEcFdQQGVlHwmoPwt9rlmdrdJDwz&#10;IDhMXB0eqnxiJPEJMZ8n+atYbWYbS6ne5guSUIkPIqaEhlJ3zhOaJ3b0rO2/844Xcpj12zJJiQ28&#10;yDsGYSK33hV/4HMvSnm4GuHIvCP+cnbOISeX70ACZ1uYXPcqpjZfuLP/AMFnacy3XvDM2KuzzdrM&#10;ax6xfRr9lLiVR8g5GZseT0WM+ke59seWZmm8t6TM+7SWdu7H3aJScB5JmmWbFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2N/a/wBl/wAa5l/wf8k/+nyXZ//U&#10;4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirsk/5bXQt/OVgWNFl9SI/N42C/wDDccryj0uNq43jLBfztsGvPy11YIKv&#10;b+lcKPaOVS3/AAnLO7ZiOjfJ+bFXZy388vLr3djaatGtUhDWl038qysrQuf8lZV4/wDPXMXVR2tz&#10;9DOiYn+J7N/zjd5ngtdV1Dy9cOF/SCrcWde8sQIdB/lNGeX/ADzzz7JG8cjRuOLqSGB7EZhuxfQm&#10;SLQfzF83aHY/UdPveNqKmOKREkCE7nhzB4/6v2cycWryQFA7ONl0mOZsjdKNT8qaFqVz9Zuresxp&#10;ydWZOVP5uJFcIr+/vNQvJby9mae6mblLK5qxOUSkZGzzb4xERQ5JnbW1vawJb28YihjFERdgBhh5&#10;S8vXHmHzFY6TApP1iQes4/YiXeRz/qpXGEeI0xyT4YkpV5y8yW3lvy1f6xOwH1aI+gh/bmbaNB/r&#10;ORnr5EVEVEHFVACgdABsM2jpHxe7u7s7ks7EszHqSdycZcmkDfKn35bgFzDDIdk28owGbzHZKP2X&#10;Mh/2Clv4ZBPzcuVi8tWdrX45rhWp/kojE/iy5YDcyXP7Nj6vg9T/ACMhN/8AmXrmprvBb28iK3vJ&#10;Kip96RvnIcudw+gM2Kuyefk9crH5iuYCaetbNx92R1P6uWU5hs4OvHoB83k3/OSNi03kyyulFfqt&#10;8nP2WSNxX/ggudhzGdQ+bs2Kuzhn57eXZV1ldRjQmO/hSjf8X21Qy/7KFl4/8Y2zB1MaNu00U7iY&#10;9z6M/wCccPMUN15au9DdwLrT5jNGncwT71H+rIH5f6yZxzMdy3r2TvTfzn84WOlpYD6vcGNAkV1M&#10;jNKFAoKkMqsR4sv+tyzPh2jkjGtnBn2fjlK92NXf5faDc3jXJ9WIO3J4Y2AQk7nqCRX2OQq8vLm9&#10;upbu6kM1zO5kllbqzMak5gykZGzzc2MQBQ5Mit4IbeBIIUEcUahUQdAB0yR/lloE2t+ddMtlUtDB&#10;Kt1dN2EUBDmv+sQsf+zyeKNyDVnnwwLFvzU8xQ6D5F1S5dws9xC1paL3aWdSgp/qKWk/2Gerc2Tp&#10;nyDiN2f3NPEgZkaYetry8mReQ0B19ZSaJBFJI58BTj/xtnN/znuFEek2gPxfvZGHsAir/wAbY4ty&#10;S7bs6PMvVv8AnGy3ea88yaoRRJGhjQ+JZpHYfR8Gcwy92b3LNirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs6V+S9yq3WqWxPxSJFKo9kLKf+JjKM45Ou7QGwLxL/nJy&#10;ydrDQb4D4IZbiBj7yqjL/wAmmzqeY7q3gWbFXZ5y/PnRZ7Lzn9f4n6tqcSSo3b1IlWKRfnRI2/2e&#10;YGojUr73a6Odwr+a+m/+ce9ehv8AyMNN5D6zpMzxunf05mMqN8iWdf8AYZzZWKkMpIYGoI6g5Q5T&#10;08gEEEVB6jOl2n57eYodMFvLZwT3qrxW8YsK0FOTxjq3yZc2ce1JiNUL/nOul2bAyuzTEJ/y10qS&#10;8MqXEsVuxqbcAGnsrHoPoznV7eXN7dzXl1IZbm4dpJpD1ZmNSc10pGRs83YRiAKHJldvbw28EcEK&#10;hIolCRqOygUGSf8AKrQ5tX89aXGikxWkovJ27KluQ4r/AKzhE/2WTwxuQatRPhgWJfm5r0Ojfl/q&#10;0rsBLeQtZW692e4BQ0/1ULv/ALDPVObF0z5GzYq7OSfnNcq2r2FsDvFbs5/56OR/xpmRhGztuzx6&#10;SfN9D/8AONFk8flzV70ii3F2sSnx9GMMf+Tuc9y9z3sebFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2ehfJ10tz5V0qUGtLaOMn3jHA/iuYUxuXQagVM+98c/mVYvY+ftfgYUrezSqP8AJmb1V/4Vxhxk&#10;WljeA9a01NU0e+01zxW9t5bct4eohWv0VyMhYplGVEFHaFqb6VrdhqiDk9jcRXAXx9Jw9Pppnju+&#10;tLmzvZ7S6Qx3MEjRzIeodCQw+/NYRTvAbFvtaxvba+soL21kEttcxrLDIOjI45KfuOD/AC15m1Xy&#10;5qa6jprhZQpSSNxySRDQlXFRtt2OWYc0scri15sMckakoavo9lq1mbW7UlK8lZTRlYd1OHvm780/&#10;MPmSw/R8yRWlkxDTRwBqyFTUcmYn4Qd+IzI1GunkFHYNODRQxmxuUt0LyXpWkXP1qNnnuACI3kpR&#10;QdjQADemQ3MJy0/z0F/zj7oM1n5cvNWmUqdTmUQ17xW4Khvpd5B/sczdNGhbrdZO5Adz5x/5yP8A&#10;MEN75nsdHhYONKhZp6dprgqxX6I0jP8Ass6pmS4TyPKZlVSzGiqKknsBiltEd3VEBZ2ICqOpJ2Az&#10;zTe3H1i9uLj/AH9I8n/BMT/HM4PRxFAB9waXafUtMtLP/lmhjh/5FoF/hiOFKJzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/AIP+Sf8A0+S7&#10;P//V4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7NirsWsruWzvILuE0lt5FljP+UhDD9WAi0SjYpDanp9vqOm3Wn3Arb3k&#10;MkEo/wAiRSrfgc9H6bfwahYW97Aaw3EayJ7BhWh9x0OYRFPOziYkgvivWtJu9H1e80u7Xjc2Urwy&#10;eBKGlR/kt9pcEYGKCxK7tLa8tZbW6jWa3nQxzROKqysKEEYCLSDRsK1neXVldw3dpK0NzbuskMyG&#10;jK6moIPsc4N+YH5M61ZyveaJG+o2fVUT4rlF7I69ZafsyJ8f86ft5hZNORy5O0xasSFS2L6N8gfn&#10;zoOq20Vn5jkTTNVUBTct8NtMf5uXSJv5lf4P5X/ZzllzaXVrKYrmGSCUbGORSjD6GAOUEOSCC9Rt&#10;byzu4hNazx3EJ3EkTq6n6VJGHXl/yH5s1+ZU07TpWjY73MimOFR4mRqL9C/Fko45S5BhPNGPMpH5&#10;j/MLyf5dhd9S1OFZVG1rEwlnY+AjSrfS3Ff8rPQv5c/lvYeT7JnLi61a5UC6u6UAHX04wdwlf9k/&#10;/AqudixCPvdZnzmZ8nzd+Zv5n6j50vkQIbXRrZibSzrUlunqykbGQj/Yxr8K/tM0yy1x2EYlMvNk&#10;TtXk3yGXY5cIMvgwkLNJ1oV0NNs73Uq0nZPqtmO/qPuzD/jGo/4bOPfmxrK3vmBLKJuUWnpwanT1&#10;Xoz/AHDgv+xyeGNB3ehx8ML/AJz37/nHvyy+l+T5NUnTjcazL6q12PoRVWL72Mjj/JZchGXOa9Sz&#10;Yq7Dfynq40nzFY3zGkUcnGY/8VuOD/crVyExYas+PjgQx38wvLp8xeTdV0pF5TzQl7Yf8XRESRj/&#10;AGTqFz0MCCAQag7gjMN0D43ZWVirAhgaEHYgjNih2FvmLy/Ya/pUunXoPpvRo5VoHjkX7MiE/tL/&#10;AM2/ZyE4CQotmPIYGwm3lXzRqnlnW4NX01ws8Jo8bV4SRt9qNwOqt/zd9rPN/nr8uNf8vXEk81sZ&#10;bSpP12BSYWH8xpX0W/mR/wDnmz5gTxSj7nbY88Z+99S+SfzR8rebLeMW1wtrqRA9XTZ2Cyhu/CtB&#10;Kv8AlJ/slTIXlbay/Dfy75S8w+YroW+k2UlxvR5qcYk93kPwrkowMuTCeSMeZSbzL5x8t+WrU3Gs&#10;X0dttWOGvKaT2SMfG33cc9I/lz+Xtl5P0xk5C41O5ob26AoDTpGldxGv/Dfa/wAlc/Fj4Q6rPmMz&#10;5PmD8zPzIvvOmqrJxNtpVrUWNoTUivWSSmxkan+w+yv8zS7LWhhuJOvOVR+ynxH59suhLhiT1l6W&#10;BFlOdNuhp+iX0wNLi+paweIjHxSt8t1XOIfmVrC6l5puBG3KGzAtoyOhKElz/wAGWGW4hQd9pMfD&#10;Aeb6U/JHy2+ieQbQzLwutSZr6YHqBKAIx/yKVG/2WRbLHKZ7mxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2SP8AL7WF0vzTaSyNxguK20x7Uk2Un2DhDleQWHH1WPig&#10;WFfnF5bfXvIOoQQpzurMC9tlG5LQVLADxaIyKud6zEdE+Ss2KuyP+ePJun+bNDfTro+nKp9S0uQK&#10;tFKBQGndT0df5cryQEhTbiymBsMj8hed9R8n69HqdoPVhYeneWpNFliJqRXsw+0jfst/k8s8x+aP&#10;J3mDyzem21W1aNakRXKgtDIPFH6H/V+3/MuYE4GPN22PLGY2fVXlPzt5c802K3WkXSyNQGa1YhZ4&#10;j4PHWo/1vsN+y2EuQbE9ww0Py/rOu3q2WlWkl1O1KhB8Kg/tOx+FF/ymOSjEnkxnMRFlLde8x6Jo&#10;Fi19q95HaW61oXPxOR+yiD4nb/JUZ6V/LX8vbbyhpbCRln1W7ob24X7Ip0jjrvwX/h2+L+VVz8WP&#10;hHm6rPm4z5Pl380fzJuvOmrK0atb6RZ1WxtmPxGv2pZKbc2p0/YX4f5maY5a47Cc2Kuzz9521hdW&#10;8zXt1G3KAP6UBHQpGOII/wBanP8A2WZkBQd9p8fBAB9gfld5cfy95G0zT5l4XTR/WLoHYiWc8yp9&#10;0BEf+wwjybeyrNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ou/k/rKz6RcaU7fvbNzJEP+KpdzT/&#10;AFX5V/18xs0d7dTr8dSEu986/wDOR/lp7XzFaa/En+j6lEIZ2HaeAUFf9aLhx/4xtnQMpcB4/mxV&#10;2cs/Nj8pZNelbXNDVRqvEC6tSQouAooGUnYSgbfF8L/8Sxs2G9xzczT6nh2PJ63+T/5xx+Xol0HX&#10;2Y6PyJtLsAs1uWNSrKN2iJ+L4fiRv5v2eB32n31hcva31vJa3MezwyqUYfQ1MwyCObshIHcPoew1&#10;Gw1G1S7sLmO6tpBVJoXDofpUkYhgSiM6F+X/AOUOt+YLmK71OKSw0UEM8kgKSzD+WJTv8X+/D8P8&#10;vPL8eEy58nGzakR2G8nm/wCY35z6F5ctZrPSpo9R11gVSOMh4oW6cpWG1V/30vxfzcM9H2dpbWdr&#10;DaWsaw20CLHDEuyqiigA+jM4CnVE2bL5jvby6vbua8u5Wmurh2lmlc1Znc1Yn5nFcKFHI75/1ldL&#10;8r3kgak1wv1aAd+UooSP9VOTZPHGy5Glx8UwzP8AKHy0+vefNOhKcrWzcXt2ewSAhlB/15OCf7LO&#10;CZmO9fW+bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XY39r/Zf8a5l/wAH/JP/AKfJdn//1uL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs6V+VHm1IWOgXj8UkYtYOx2&#10;Dndo/wDZfaT/ACuX82UZYdXXa3BfrH+c8S/5yC/LyS5QebtNi5SQoI9WjUVJjXZJ/wDYD4JP8jg3&#10;7DZ1PMd1bwLNirs2KuzYq7Nirs2KuzYq7CLzj5nt/L2kSXJIa8lqlpEf2np1I/lT7Tf83ZOEeIt+&#10;nwnJKunVlv5b+SL7zl5ggsByXTLYiXUJxsEirUqD/vyWnFP+C+ymcCmmlmleaVi8sjF5HO5LMakn&#10;5nMt3oFPrm2t4La3itrdBFBCixxRqKKqIKKoHgAMZhSqZsVdmxV2dn/LHzWmp6WumXL/AOn2KhVr&#10;1khGyt80+w3+xzFywo26fWYOGXEOUnzN+ev5fyaHr7a5ZRf7idVcu/EbRXJ3dD4CT+8T/Zr+zk2y&#10;pwnl2bFXZsVdhdJ5b8uyy+rJpVm8vX1GgiLV+ZWuR4R3M+OXeUzi80eZYovRi1a9jh6emtxKFp8g&#10;1MHxxRxRiOJFjjXZUUAAD2AyTFLpZZZZGkldpJGNWdiWYn3Jx2KFubFXZG/PfmmPQNHdo2H6QugY&#10;7RO4NKGQ+yD/AIbjk4R4i5OmwccvJm/5U+RLjzf5jhjnVjo2n8ZL+T9njUssI/ypWr/sObZwcksS&#10;Sak7knqTmY7x9ZKqqoVQFVRRVGwAHYZWKt5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2d0/L7zUmuaOscz/wC5GzAS5U9XA2WT/Zftf5eYmSFF0mqwcEtvpL5T&#10;/OHyBJ5V8yPNbRkaLqLNLZMB8MbHd4T4cCfg/wCK/wDZZKcrcVgObFXYncW9vcwtDcRJNC+zxyKG&#10;Uj3BqMBCQaVLe5ubaZZ7aV4JkNUljYowPsy0Iwib8vPIrS+odBsuVa0EKBf+BA4/hkPCj3NnjT7y&#10;yBPzJ8/pF6Q8wX/GlKmdy3/BE8vxw6srCxsYBBZW0VrAOkUKLGg/2KgDJgANZJPNI77UdQv5zcX9&#10;zLd3DdZp3aRz/smJOL4UIfE5JaMETdz+Hucthj24j9LGUug5pppujepbPqV7WHTYerdGlbtHHXuT&#10;+1+zkS/MjzUmj6ObK3f/AHI3qlEod0jOzyHw/lT/ACv9XHHHiNubo8HFKz9MWb/kx5Dk8z+Zhq13&#10;AF0XTJBLItPgkmHxRwrXqF2aT/I+Fv7zOJ5lO6fT+bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXYa+WNen0LWYNQiqyoeM8Y/bib7S/xX/KyMo2Kas2ITjSQeevKVr5r8tXejzkJJIOdrMRX0503R&#10;/l+y3+QzZ6Bsb21vrOK8tZBLbzqHjcdwf4+OYRFOhlExNF8farpd/pWo3GnX8RgvLVzHNE3UEfrB&#10;6q37S4vixQubFXYGvtM02/jEd/aQ3cY6JPGkg+5wcBAPNkJEckVYarqmnSGTT7yezkPV7eR4m+9C&#10;MC2flfy1YyiWy0mytZRuJIbeKNh9KqDgEAOiTkkeZKLvvNfmm/iMN9rF9dQnYxz3M0ikfJmIwzyT&#10;BKsxIAqTQDqcQLVdDDLNKsUSGSRzREUVJJ8AMSWTmS/2Yl7navv8stnDhFfxMYm/cmuo6cmlQLaP&#10;SXVZ6GZF+IQoeiCnWR/2v8n/AFs4p+Yvmtdc1cQ2zctOsqpAR0dj9uT6aUX/ACf9bLccKDvdJg4I&#10;7/UX0j+TH5fv5V8um4vo+Os6nxlulPWKMD93D8xXk/8Altx/YyJZa5T0LNirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/X&#10;4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2Kuy1ZlYMpKspqCNiCMCtOiOjI6hkYEMpFQQdiCDnWfI/5mQXUcena5&#10;IIrsUWK8bZJPAOf2X/yvstmPkxdQ6rU6MjePJ89fmn+R13YSzaz5Wha409iXuNNQVkh7kxDq8X+R&#10;9tP8pfs9DBBFRuDlLr3jZBBIIoR1GbFXZsVdmxV2bFXYSeZ/N+k+X7YvdP6l0wrDaIR6jn3/AJV/&#10;yjkowJb8OCWQ7cmU+Rfy58w+cL0R2MRhsUYC51GQH0ox3A/34/hGv+y4r8WcP8wa/qGuai97evVj&#10;tHGPsRp2VRmXGIAd1ixCAoPqbyh5Q0fypo0el6ZHRF+KedqepLIRu7kd/wDiK4W5JsTvNirs2Kuz&#10;Yq7BGnaheadexXtnIYriFuSOP1HxB7jARbGcBIUUHrOj6drOmXGmalCtxZ3K8JY2+8EHsyn4lYfZ&#10;bO3+T/PWneYIFiYrb6mo/e2xP2qdWjr9pfb7S/8ADZiTxkOlz6Y4z/RfLX5kflTrXk+6edFa80J2&#10;/cXyipSp2SYD7D/5X2H/AGf5Fk2QcZg2bFXZsVdmxV2bFXYSeZ/NuleXrUyXL87lh+4tFPxuf+NV&#10;8WOSjAlvw4JZDtyZR5E/LzX/ADjqAhsYzFYxsBd6hID6UY7gfzyU+zGv/Cr8WcN13XL/AFvUZL69&#10;flI+yIPsog6Io8BmXGIAd1ixiAoPqryn5V0nyvosOk6ZHxhj+KSVqc5ZD9qRz3Zv+F+z9nC/JNic&#10;ZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXYN0bWL7R9&#10;Qiv7J+E0Z6HdWU9VYd1ORlGxTDJjExRSvzL5b0nzHo8+k6pF6ttMNiNnRx9mRD+y69v+ac7l5V84&#10;6X5htgYWEV6grPaMfiXxK/zp/lf8FmLOBi6XPp5YzvyfK3n/APLXXvJ18VuUNxpkjEWuooD6bjsr&#10;/wC+5P8AIP8AsOWH2QcdiWbFXZsVdjXkRB8TAZKMDLkEGQHNFWOl6jfvwtLd5j0JUfCPmx+EfTiJ&#10;nklPGFdu7nMgYYw3mf8ANazMnkyKDy3pOjoLrzBcK8o+KOwiPJmP+V4/8R/y8IfNHnDS/LVsyswu&#10;NTkFYrYHffoz/wAqf8SyMich7ouXpdIZe7+cnnljyd5j/MfUo2WM6d5btW4melEVRsViGwklp/sI&#10;/wDiXE9U1S91S+lvr2QyXExqx7AdlUdlHbLgKd7CAiKD6T0HQtL0HSrfStMhEFnbLxRRuSepZj+0&#10;7HdmwJhZI/Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuyWeR/PVx5fn+r3AabS5WrJEPt&#10;Rsf20r/wy/tZVkx24up0wyCx9Tz781Pyos/OFqLyzK22vW68YZzskyjcRy0/4R/2M7Rp2pWOo2iX&#10;dlMs9vJ9l0P4EdQf8k5jEU6acDE0XzHrOi6rouoS6fqls9peRH44pBTbsVPRlP7LL8LYJwMUFmxV&#10;2bFW1VmYKoLMdgBuTiT3MS7A8m8Bl0NPI+QYHIAnmneTdZux6kyCythu00/w0H+qfixGQko0104h&#10;t4xyYsQoAHck9Mt44w2jvL+cxEJSO6aJfaVo9LHy9GdR1ic+mLoLzPJtqRqK8j4Kn/D5zDz7+Yy3&#10;sb6TozFbM/DcXQ2Mg/kTwj/mP7f+r9qMMfU83daXScPqlzer/lR+Tc2n3KeZPNK+rqpPq2lk55ei&#10;x39WU9Gm/lX/AHX/AMZP7vnmXOwexZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2N/a/2X/GuZf8AB/yT/wCnyXZ//9Di+dK5D6pzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuyR+X/PvmLRFWKGYXFovS2nq6gf5JqGT/YnjlcsYLj5dNCfPmwvzh+UfkzzQ73FzbG0&#10;1B9zfWlI5GPi60KSfNl5/wCVk40/85NIkUC/sprd+7RFZU/Hg34ZUcJ6OFLQS6F5XrH/ADjV5ihd&#10;m0nU7a8i7LOHgk+WwlQ/8EuGy/ml5NIqbqRT4GGSv4A5HwpNX5LJ3Mff8hfzLVqDT4nH8y3ENPxY&#10;HAt3+bnleFT6CXFy3bigUfSXKn/hcIwllHQzPOgj9P8A+cdfPlww+tSWdkn7RklZ2p7CNWB/4LIp&#10;rX5ua3dq0WnQpp8Z29SvqS/QxAVf+A/2WWRwgc3Kx6GI5+p6B5Y/5x28r6c6T61cSavMu/o09C3r&#10;7qpLt/yM4/5GQee4nuJnmnkaWaQ1eRyWYnxJO+W05oAGweqWlnaWdtHa2kKW9tEOMUMShEUeCqtA&#10;MTwpVc2KuzYq7Nirs2KuzYq7HRySRyLJGxSRCCjqSCCOhBGBSLWTQwzxPDMiyxSArJG4DKynYgg7&#10;EHJzoH5s6zZKsOpRjUIV2EhPCYD3ahV/9kOX+VlUsIPJwcuhid4+l5X5u/5x68tao73OhzNo9y1S&#10;YAPUtifZCQ0f+xbh/wAV5NLD80vKN0o9WeS0c/sTRt+uPmv45UcUnDlosg6W8w1b8hPzFsXb0LSH&#10;UYx/uy2mTp/qy+k/3LhkPPPlEiv6Vgp/rGv3UyPhy7mv8tk7klP5VfmIG4/oC7rWn2QR99aYBvfz&#10;O8n2ynjdtcuP2IY3J+9gqf8ADZIYpM46PIelJrpn5FfmRfMOenpZRn/dlzNGoHzVDJJ/wmQ/XPzf&#10;1C4VotItxaIdvrEtHk+hfsL/AMPlkcI6uXj0AH1G3o/lX/nHHR7R0uPMV62oyLv9TgBigr4M/wDe&#10;OPl6WQG6urm7ne4uZWmnkNXkclmJ9ycuAc+MQBQeu2FhY6faR2djBHbWsI4xQRKERR7AYlhSr5sV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2KW9x&#10;PbzJPbyNFNGapIhKsD4gjBSCARRUbyztL22ktbyFLi2mHGWGVQ6MD2ZTUHJ7oX5vanbKsOrQC9jG&#10;3rpSOWnuPsP/AMJlMsI6ODl0ET9OzyXzX/zjnod873Pl67bTJW3+qSgy29fBTX1I/wDkp/q5MbL8&#10;z/J9yo53T2rn9ieNgfvQOn/DZWcUnDlo8g6W811T8ifzHsXIjsI76Mf7ttZoyD8lkMcn/CYObzt5&#10;QK1OqwU9nIP3DfERkOjWdLkPQpfa/lv+ZVtL+68vzl/GSCOQffIGXCy9/MnyVagmOZ7tx+xDGx/G&#10;Tgv/AA2W3kPVlDs+Z6UyfT/yv/ObUwsc/HTIDsHlliiAH+rb8n/4XIfrv5t6tdo0GlQiwhO3qkh5&#10;ae23FPub/WxGIdXOxaGI+r1M58q/8486BYzLd+Ybp9YugeRgFY7ev+VuZJPpZV/mTILNNLNK0szt&#10;JK55PI5LMSe5J65a5wFPVre2t7aCO3tokhgiULFFGoVFUdAqigAxmFKpmxV2bFXZsVdmxV2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdmxV2GGja/q2jXHr6dctAx+2o3RgOzKfhbIyiDza8mKMxRCUeZfK&#10;Pl3zLZ/VdZskukWvpyH4ZIye6SLR1+g50HSPzlj4qmr2JDd5rYgg/wDPNyKf8HlJw9zgT7P/AJp+&#10;bx7zF/zjTMHaXy7qqsh3W2vgQR/z1jBr/wAilyR2/wCZvkyZQTfGJv5ZIpAfvClfxyBxScc6PIOj&#10;Crz8jfzMtmIXS1uEH+7IZ4CD9DOr/wDC5p/zD8kKKtqAkPZVjmY/8Rpk48Y5MPyMz0RWm/lf+cMf&#10;7u10w2q9C5ktI/vPLkcJNS/ODSIFK6XYyTydA8tIk+e3Jj/wuHgkeZcjH2ceuzJdM/5x983ak6v5&#10;l1tIYa1MMTPcSfL4uEafRzyA+YPOOva61L2elvWq2sXwRD6Orf7MtlkYAOwxaeMOT1byf+W3lLym&#10;gbTLTleEUe/nIknPjRqAID/LGqLhJk25lGbFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2N/a/2X/GuZf8AB/yT/wCnyXZ//9Hi+dK5D6pzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/S4vnSuQ+q&#10;c2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0+L5&#10;0rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls&#10;/9Tzr5kvbuC8jWGZ41MYJCkgV5HNlrcsoyABrZsmd31ThT+ldS/5aZP+COYf5jJ3lhxF2b9K6l/y&#10;0yf8EcfzGTvK8Rdm/Supf8tMn/BHH8xk7yvEXZv0rqX/AC0yf8EcfzGTvK8Rdm/Supf8tMn/AARx&#10;/MZO8rxF2S3SZJJNOgeRizsu7Hcnc5uNPImAJbo8nYLy9Ls2KuzYq7I75kvbuC8jWGZ41MYJCkgV&#10;5HNZrcsoyFGtmuZ3dhT+ldS/5aZP+COYf5jJ3lhxF2b9K6l/y0yf8EcfzGTvK8Rdm/Supf8ALTJ/&#10;wRx/MZO8rxF2b9K6l/y0yf8ABHH8xk7yvEXZv0rqX/LTJ/wRx/MZO8rxF2SzSJJJdNgeRi7spqx3&#10;J3ObjTyJgCW6PJ2DMvS7Nirs2Kuwn8yXNxBbQtDI0ZL0JU02pmFrZmMRRphMuyP/AKV1L/lpk/4I&#10;5rfzGTvLXxF2b9K6l/y0yf8ABHH8xk7yvEXZv0rqX/LTJ/wRx/MZO8rxF2b9K6l/y0yf8EcfzGTv&#10;K8Rdm/Supf8ALTJ/wRx/MZO8rxF2SLy3cTz2cjTSNIwkIBY1NOIzZ6KZlE2b3bIHZ2G2ZjN2bFXZ&#10;sVdhR5kuZ4LaJoZGjYvQlTTahzC1szGIo1uwmXZHv0rqX/LTJ/wRzW/mMneWviLs36V1L/lpk/4I&#10;4/mMneV4i7N+ldS/5aZP+COP5jJ3leIuzfpXUv8Alpk/4I4/mMneV4i7N+ldS/5aZP8Agjj+Yyd5&#10;XiLskXlu4nntJGmkaRhJQFjU04jNlopmUTZvdsgdnYbZms3ZsVdmxV2MmJETkbEKSD9GRlyV2Qr9&#10;K6l/y0yf8Ec0X5jJ3lo4i7N+ldS/5aZP+COP5jJ3leIuzfpXUv8Alpk/4I4/mMneV4i7N+ldS/5a&#10;ZP8Agjj+Yyd5XiLs36V1L/lpk/4I4/mMneV4i7Bui6hfS6nBHJO7oxaqliQfhJy/TZpnIASWUSbd&#10;krzcNrs2KuzYq7GykiNyNiFNPuyMuSuyE/pXUv8Alpk/4I5ovzGTvLRxF2b9K6l/y0yf8EcfzGTv&#10;K8Rdm/Supf8ALTJ/wRx/MZO8rxF2b9K6l/y0yf8ABHH8xk7yvEXZv0rqX/LTJ/wRx/MZO8rxF2DN&#10;G1C+l1KCOSd3RiaqWJB+E5fps0zkAJLKJNuyWZuG12bFXZsVdmxV2Q/UdSv0v7hEuJFVZGCqGNAA&#10;c0mbPMTIBPNpJNuwP+ldS/5aZP8Agjlf5jJ3lHEXZv0rqX/LTJ/wRx/MZO8rxF2b9K6l/wAtMn/B&#10;HH8xk7yvEXZv0rqX/LTJ/wAEcfzGTvK8RdjotU1EyIDcyEFhX4j44Y553zKeIuybZvm52bFXZsVd&#10;mxV2Q/UtSv0v7hEuJFRZGCqGNAK5pM2eYmQCebSSbdgf9K6l/wAtMn/BHK/zGTvKOIuzfpXUv+Wm&#10;T/gjj+Yyd5XiLs36V1L/AJaZP+COP5jJ3leIuzfpXUv+WmT/AII4/mMneV4i7Lj1TUS6g3MlKj9o&#10;4RnnfMp4i7Jvm+bnZsVdmxV2bFXZsVdkQ1PUb+PULhEuHVFchVDEADNLnzTEyATzaSTbsDfpXUv+&#10;WmT/AII5V+Yyd5RxF2b9K6l/y0yf8EcfzGTvK8Rdm/Supf8ALTJ/wRx/MZO8rxF2b9K6l/y0yf8A&#10;BHH8xk7yvEXZl1XUqj/SZP8AgjiNRk7yvEXZOM37e7Nirs2KuzYq7Ijqmo38eoTolw6orkKoYgAZ&#10;pc+aYmQCWmRNuwL+ldS/5aZP+COVfmMneUcRdm/Supf8tMn/AARx/MZO8rxF2b9K6l/y0yf8Ecfz&#10;GTvK8Rdm/Supf8tMn/BHH8xk7yvEXZhqupVH+kyf8EcfzGTvK8Rdk4zft7s2KuzYq7NirsjfmO9u&#10;4L5EhmeNTGCVUkCvJs1etyyjOga2a5nd2Ff6V1L/AJaZP+COYn5jJ3lhxF2b9K6l/wAtMn/BHH8x&#10;k7yvEXZv0rqX/LTJ/wAEcfzGTvK8Rdm/Supf8tMn/BHH8xk7yvEXZv0rqX/LTJ/wRx/MZO8rxF2S&#10;7TJHk0+3d2LOyAsx3JObnASYAlujydgrLkuzYq7NirsjnmO9u4L5EhmeNTECVUkCvJs1etyyjMAG&#10;tmuZ3dhV+ldS/wCWmT/gjmJ+Yyd5YcRdm/Supf8ALTJ/wRx/MZO8rxF2b9K6l/y0yf8ABHH8xk7y&#10;vEXZv0rqX/LTJ/wRx/MZO8rxF2b9K6l/y0yf8EcfzGTvK8Rdku0uR5NPgd2LOyAsx3Jzc4CTAEt0&#10;eTsFZcl2bFXZsVdhdr00sOnO8TlHDKAymh3OYurkYwsMZHZ2Rj9K6l/y0yf8Ec1X5jJ3lq4i7N+l&#10;dS/5aZP+COP5jJ3leIuzfpXUv+WmT/gjj+Yyd5XiLs36V1L/AJaZP+COP5jJ3leIuzfpXUv+WmT/&#10;AII4/mMneV4i7Dvyzd3M7XHrStJxCceRrStcz9DklK7NtkC7D3NgzdmxV2bFXYX69NLDprvE5Rwy&#10;0ZTQ7nMbVyMYEhjI7OyL/pXUv+WmT/gjmp/MZO8tXEXZv0rqX/LTJ/wRx/MZO8rxF2b9K6l/y0yf&#10;8EcfzGTvK8Rdm/Supf8ALTJ/wRx/MZO8rxF2b9K6l/y0yf8ABHH8xk7yvEXYd+Wbu5na49aVpOIX&#10;jyNaVrmdockpE2bbIF2HubFm7Nirs2KuxG8Zls52U0ZY3II6ghTleU1E+5B5OyG/pXUv+WmT/gjm&#10;k/MZO8tPEXZv0rqX/LTJ/wAEcfzGTvK8Rdm/Supf8tMn/BHH8xk7yvEXZv0rqX/LTJ/wRx/MZO8r&#10;xF2b9K6l/wAtMn/BHH8xk7yvEXYYaDf3s2ookszuhVqqxJGwzJ0mWcp0SyiTbslGbZtdmxV2bFXY&#10;ldsy2szKaMsbEEdiAchkNRPuQXZDP0rqX/LTJ/wRzR/mMneWniLs36V1L/lpk/4I4/mMneV4i7N+&#10;ldS/5aZP+COP5jJ3leIuzfpXUv8Alpk/4I4/mMneV4i7N+ldS/5aZP8Agjj+Yyd5XiLsMNBv72bU&#10;kSWd3Qq1VYkjYZk6TLOUwCWUSbdkm/a/2X/GudD/AAf8k/8Ap83Oz//V4Dq2iPf3CSiUR8U40K17&#10;k+Pvm51Gl8SV3TbKNvqnAP8AhOT/AJaR/wACf65j/wAnnvR4bs3+E5P+Wkf8Cf64/wAnnvXw3Zv8&#10;Jyf8tI/4E/1x/k896+G7N/hOT/lpH/An+uP8nnvXw3Zv8Jyf8tI/4E/1x/k896+G7D2xtjbWkcBb&#10;kYxTlSld65sMUOCIDMCnYvliXZsVdmxV2FWr6I1/OkolEfFeNCK9yfH3zD1Gl8Q3dMJRt2AP8Jyf&#10;8tI/4E/1zH/k896PDdm/wnJ/y0j/AIE/1x/k896+G7N/hOT/AJaR/wACf64/yee9fDdm/wAJyf8A&#10;LSP+BP8AXH+Tz3r4bs3+E5P+Wkf8Cf64/wAnnvXw3Ye2FsbW0jgLcjGKcqUrvXM/FDgiB3MwKdi+&#10;WpdmxV2bFXYA1fTGv4kjEgj4NyqRXtTMbUYPEAF0xlG3YVf4Tk/5aR/wJ/rmJ/J572Phuzf4Tk/5&#10;aR/wJ/rj/J5718N2b/Ccn/LSP+BP9cf5PPevhuzf4Tk/5aR/wJ/rj/J5718N2b/Ccn/LSP8AgT/X&#10;H+Tz3r4bsNtI05rC3eIuJOT8qgU7AfwzM0+HwxV2yiKdg7Mhk7Nirs2KuwBq+mtfwpGJBHwblUiv&#10;amY+oweIALpjIW7Cr/Ccn/LSP+BP9cw/5PPex8N2b/Ccn/LSP+BP9cf5PPevhuzf4Tk/5aR/wJ/r&#10;j/J5718N2b/Ccn/LSP8AgT/XH+Tz3r4bs3+E5P8AlpH/AAJ/rj/J5718N2G2kaa1hA8RkEnJuVQK&#10;dgP4ZmafB4Yq7ZRFOwdmQydmxV2bFXY2ReSMvTkCK/PARYV2R3/Ccn/LSP8AgT/XNZ/J572vw3Zv&#10;8Jyf8tI/4E/1x/k896+G7N/hOT/lpH/An+uP8nnvXw3Zv8Jyf8tI/wCBP9cf5PPevhuzf4Tk/wCW&#10;kf8AAn+uP8nnvXw3YJ0/y69peR3BnDhK/DxpWoI8ffLcOjMJCVpEKdh3mezdmxV2bFXZTryRl8QR&#10;9+Aiwrsjn+E5P+Wkf8Cf65rP5PPe1+G7N/hOT/lpH/An+uP8nnvXw3Zv8Jyf8tI/4E/1x/k896+G&#10;7N/hOT/lpH/An+uP8nnvXw3Zv8Jyf8tI/wCBP9cf5PPevhuwTp/l17W8juDOHEZPw8aVqCPH3yzD&#10;ojCQlaRCnYd5sGbs2KuzYq7NirsIbvyzJPcyzC4CiRi3HjWlTXxzXZNCZSJvm1mDsR/wnJ/y0j/g&#10;T/XIfyee9fDdm/wnJ/y0j/gT/XH+Tz3r4bs3+E5P+Wkf8Cf64/yee9fDdm/wnJ/y0j/gT/XH+Tz3&#10;r4bscnlSRXVvrI2IP2T2+nCOzyDzXgdkizZtjs2KuzYq7NirsIbvyzJPdSzC4CiRi3HjWlfpzXZN&#10;CZSJvmwMHYj/AITk/wCWkf8AAn+uQ/k896PDdm/wnJ/y0j/gT/XH+Tz3r4bs3+E5P+Wkf8Cf64/y&#10;ee9fDdm/wnJ/y0j/AIE/1x/k896+G7HL5UkDA/WRsa/ZP9cI7PPevA7JFmzbHZsVdmxV2bFXZsVd&#10;hFeeWpLi6lnE4USMW48a0r9Oa7JoTKRN82Bg7EP8Jyf8tI/4E/1yH8nnvR4bs3+E5P8AlpH/AAJ/&#10;rj/J5718N2b/AAnJ/wAtI/4E/wBcf5PPevhuzf4Tk/5aR/wJ/rj/ACee9fDdljynICD9ZH/An+uP&#10;8nnvXw3ZI82jY7Nirs2KuzYq7CK98tvcXUs4nCiRuXHjWn45r8uiMpE3zYGDsQ/wnJ/y0j/gT/XK&#10;/wCTz3o8N2b/AAnJ/wAtI/4E/wBcf5PPevhuzf4Tk/5aR/wJ/rj/ACee9fDdm/wnJ/y0j/gT/XH+&#10;Tz3r4bsseU5K/wC9I/4E/wBcf5PPevhuyR5tGx2bFXZsVdmxV2FOraG9/crMJhGAgShWvQk+PvmF&#10;qNKckrumEo27AP8AhOT/AJaR/wACf65R/J570eG7N/hOT/lpH/An+uP8nnvXw3Zv8Jyf8tI/4E/1&#10;x/k896+G7N/hOT/lpH/An+uP8nnvXw3Zv8Jyf8tI/wCBP9cf5PPevhuw+s7c29rFAW5GNQvLpWmb&#10;DHDhiB3MwHYtliXZsVdmxV2FOraG9/crMJhGFQJQrXoSfH3zC1GlOSV3TCUbdgH/AAnJ/wAtI/4E&#10;/wBco/k896PDdm/wnJ/y0j/gT/XH+Tz3r4bs3+E5P+Wkf8Cf64/yee9fDdm/wnJ/y0j/AIE/1x/k&#10;896+G7N/hOT/AJaR/wACf64/yee9fDdh9ZW5t7WKAtyMa8eXSubDFDhiB3MwHYtliXZsVdmxV2BN&#10;Tsje2jQB+BJB5EV6HKc+LjjSJC3YTf4Tk/5aR/wJ/rmD/J572Hhuzf4Tk/5aR/wJ/rj/ACee9fDd&#10;m/wnJ/y0j/gT/XH+Tz3r4bs3+E5P+Wkf8Cf64/yee9fDdm/wnJ/y0j/gT/XH+Tz3r4bsMtH0htPM&#10;paUSepx6ClONfc+OZWm0/h3vdsoxp2GWZTJ2bFXZsVdgXU7I3lo0AfgWIPIivQ1ynPi440gi3YS/&#10;4Tk/5aR/wJ/rmD/J572Hhuzf4Tk/5aR/wJ/rj/J5718N2b/Ccn/LSP8AgT/XH+Tz3r4bs3+E5P8A&#10;lpH/AAJ/rj/J5718N2b/AAnJ/wAtI/4E/wBcf5PPevhuwx0fSG09pS0ok9QL0FKUr7nxzJ02m8O9&#10;7tlGNOwzzLZOzYq7NirsTuIvVgkirT1FZa+FRTIzjYI71Lsj/wDhOT/lpH/An+ua3+Tz3tfhuzf4&#10;Tk/5aR/wJ/rj/J5718N2b/Ccn/LSP+BP9cf5PPevhuzf4Tk/5aR/wJ/rj/J5718N2b/Ccn/LSP8A&#10;gT/XH+Tz3r4bsF6ZoD2V2s5mDgAjiFp1Hzy7BpDCV2kQp2HOZzN2bFXZsVdjJ4/VgkjrTmpWvhUU&#10;yM42CFLsj3+E5P8AlpH/AAJ/rmt/k897X4bs3+E5P+Wkf8Cf64/yee9fDdm/wnJ/y0j/AIE/1x/k&#10;896+G7N/hOT/AJaR/wACf64/yee9fDdm/wAJyf8ALSP+BP8AXH+Tz3r4bsF6Z5fezu1nMwcKCOIW&#10;nUU8cuwaMwldpEKdhv8Atf7L/jXNz/B/yT/6fNjs/9bi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/X4vnSuQ+qc2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0OL50rkPqnNirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Hi+dK5D6pzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/S4vnSuQ+qc2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0+L50rkP&#10;qnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Ti&#10;+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S&#10;7P/V4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn&#10;/wBPkuz/1uL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL&#10;/g/5J/8AT5Ls/9fi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/s&#10;v+Ncy/4P+Sf/AE+S7P/Q4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;G/tf7L/jXMv+D/kn/wBPkuz/0eL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Li+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/T4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1OL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Xi+dK5D6pzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/W4vnSuQ+qc2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1+L50rkPqnNirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Di+dK5D6pzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/R4vnSuQ+q&#10;c2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0uL5&#10;0rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls&#10;/9Pi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/&#10;AE+S7P/U4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+&#10;D/kn/wBPkuz/1eL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/&#10;41zL/g/5J/8AT5Ls/9bi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb&#10;+1/sv+Ncy/4P+Sf/AE+S7P/X4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7G/tf7L/jXMv+D/kn/wBPkuz/0OL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Hi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/S4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0+L50rkPqnNirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Ti+dK5D6pzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/V4vnSuQ+qc2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1uL50rkPqnNirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9fi+dK5D6pz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/Q4vnS&#10;uQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/&#10;0eL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8A&#10;T5Ls/9Li+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P&#10;+Sf/AE+S7P/T4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/j&#10;XMv+D/kn/wBPkuz/1OL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7&#10;X+y/41zL/g/5J/8AT5Ls/9Xi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irsb+1/sv+Ncy/4P+Sf/AE+S7P/W4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1+L50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Di+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/R4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0uL50rkPqnNirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Pi+dK5D6pzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/U4vnSuQ+qc2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1eL50rkPqnNi&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9bi+dK5&#10;D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/X&#10;4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBP&#10;kuz/0OL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5&#10;J/8AT5Ls/9Hi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Nc&#10;y/4P+Sf/AE+S7P/S4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf&#10;7L/jXMv+D/kn/wBPkuz/0+L50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uxv7X+y/41zL/g/5J/8AT5Ls/9Ti+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/V4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1uL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9fi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/Q4vnSuQ+qc2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0eL50rkPqnNirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Li+dK5D6pzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/T4vnSuQ+qc2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1OL50rkP&#10;qnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Xi&#10;+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S&#10;7P/W4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn&#10;/wBPkuz/1+L50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL&#10;/g/5J/8AT5Ls/9Di+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/s&#10;v+Ncy/4P+Sf/AE+S7P/R4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;G/tf7L/jXMv+D/kn/wBPkuz/0uL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Pi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/U4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1eL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9bi+dK5D6pzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/X4vnSuQ+qc2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0OL50rkPqnNirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Hi+dK5D6pzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/S4vnSuQ+q&#10;c2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0+L5&#10;0rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls&#10;/9Ti+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/&#10;AE+S7P/V4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+&#10;D/kn/wBPkuz/1uL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/&#10;41zL/g/5J/8AT5Ls/9fi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb&#10;+1/sv+Ncy/4P+Sf/AE+S7P/Q4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7G/tf7L/jXMv+D/kn/wBPkuz/0eL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Li+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/T4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1OL50rkPqnNirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Xi+dK5D6pzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/W4vnSuQ+qc2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1+L50rkPqnNirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Dmf+GD/wAt&#10;P/Cf83Z6L/IP9P8A2P8Ax5235LzfVHLN/hg/8tP/AAn/ADdj/IP9P/Y/8eX8l5u5Zv8ADB/5af8A&#10;hP8Am7H+Qf6f+x/48v5Lzdyzf4YP/LT/AMJ/zdj/ACD/AE/9j/x5fyXm7lm/wwf+Wn/hP+bsf5B/&#10;p/7H/jy/kvN3LN/hg/8ALT/wn/N2P8g/0/8AY/8AHl/JebuWb/DB/wCWn/hP+bsf5B/p/wCx/wCP&#10;L+S83cs3+GD/AMtP/Cf83Y/yD/T/ANj/AMeX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4Y&#10;P/LT/wAJ/wA3Y/yD/T/2P/Hl/JebuWb/AAwf+Wn/AIT/AJux/kH+n/sf+PL+S83cs3+GD/y0/wDC&#10;f83Y/wAg/wBP/Y/8eX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/AC0/8J/zdj/IP9P/&#10;AGP/AB5fyXm7lm/wwf8Alp/4T/m7H+Qf6f8Asf8Ajy/kvN3LN/hg/wDLT/wn/N2P8g/0/wDY/wDH&#10;l/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/y0/8ACf8AN2P8g/0/9j/x5fyXm7lm/wAM&#10;H/lp/wCE/wCbsf5B/p/7H/jy/kvN3LN/hg/8tP8Awn/N2P8AIP8AT/2P/Hl/JebuWb/DB/5af+E/&#10;5ux/kH+n/sf+PL+S83cs3+GD/wAtP/Cf83Y/yD/T/wBj/wAeX8l5u5Zv8MH/AJaf+E/5ux/kH+n/&#10;ALH/AI8v5Lzdyzf4YP8Ay0/8J/zdj/IP9P8A2P8Ax5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kv&#10;N3LN/hg/8tP/AAn/ADdj/IP9P/Y/8eX8l5u5Zv8ADB/5af8AhP8Am7H+Qf6f+x/48v5Lzdyzf4YP&#10;/LT/AMJ/zdj/ACD/AE/9j/x5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8ALT/wn/N2&#10;P8g/0/8AY/8AHl/JebuWb/DB/wCWn/hP+bsf5B/p/wCx/wCPL+S83cs3+GD/AMtP/Cf83Y/yD/T/&#10;ANj/AMeX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/LT/wAJ/wA3Y/yD/T/2P/Hl/Jeb&#10;uWb/AAwf+Wn/AIT/AJux/kH+n/sf+PL+S83cs3+GD/y0/wDCf83Y/wAg/wBP/Y/8eX8l5u5Zv8MH&#10;/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/AC0/8J/zdj/IP9P/AGP/AB5fyXm7lm/wwf8Alp/4T/m7&#10;H+Qf6f8Asf8Ajy/kvN3LN/hg/wDLT/wn/N2P8g/0/wDY/wDHl/JebuWb/DB/5af+E/5ux/kH+n/s&#10;f+PL+S83cs3+GD/y0/8ACf8AN2P8g/0/9j/x5fyXm7lm/wAMH/lp/wCE/wCbsf5B/p/7H/jy/kvN&#10;3LN/hg/8tP8Awn/N2P8AIP8AT/2P/Hl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/wAt&#10;P/Cf83Y/yD/T/wBj/wAeX8l5u5Zv8MH/AJaf+E/5ux/kH+n/ALH/AI8v5Lzdyzf4YP8Ay0/8J/zd&#10;j/IP9P8A2P8Ax5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8tP/AAn/ADdj/IP9P/Y/&#10;8eX8l5u5Zv8ADB/5af8AhP8Am7H+Qf6f+x/48v5Lzdyzf4YP/LT/AMJ/zdj/ACD/AE/9j/x5fyXm&#10;7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8ALT/wn/N2P8g/0/8AY/8AHl/JebuWb/DB/wCW&#10;n/hP+bsf5B/p/wCx/wCPL+S83cs3+GD/AMtP/Cf83Y/yD/T/ANj/AMeX8l5u5Zv8MH/lp/4T/m7H&#10;+Qf6f+x/48v5Lzdyzf4YP/LT/wAJ/wA3Y/yD/T/2P/Hl/JebuWb/AAwf+Wn/AIT/AJux/kH+n/sf&#10;+PL+S83cs3+GD/y0/wDCf83Y/wAg/wBP/Y/8eX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf&#10;4YP/AC0/8J/zdj/IP9P/AGP/AB5fyXm7lm/wwf8Alp/4T/m7H+Qf6f8Asf8Ajy/kvN3LN/hg/wDL&#10;T/wn/N2P8g/0/wDY/wDHl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/y0/8ACf8AN2P8&#10;g/0/9j/x5fyXm7lm/wAMH/lp/wCE/wCbsf5B/p/7H/jy/kvN3LN/hg/8tP8Awn/N2P8AIP8AT/2P&#10;/Hl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/wAtP/Cf83Y/yD/T/wBj/wAeX8l5u5Zv&#10;8MH/AJaf+E/5ux/kH+n/ALH/AI8v5Lzdyzf4YP8Ay0/8J/zdj/IP9P8A2P8Ax5fyXm7lm/wwf+Wn&#10;/hP+bsf5B/p/7H/jy/kvN3LN/hg/8tP/AAn/ADdj/IP9P/Y/8eX8l5u5Zv8ADB/5af8AhP8Am7H+&#10;Qf6f+x/48v5Lzdyzf4YP/LT/AMJ/zdj/ACD/AE/9j/x5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/&#10;kvN3LN/hg/8ALT/wn/N2P8g/0/8AY/8AHl/JebuWb/DB/wCWn/hP+bsf5B/p/wCx/wCPL+S83cs3&#10;+GD/AMtP/Cf83Y/yD/T/ANj/AMeX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/LT/wAJ&#10;/wA3Y/yD/T/2P/Hl/JebuWb/AAwf+Wn/AIT/AJux/kH+n/sf+PL+S83cs3+GD/y0/wDCf83Y/wAg&#10;/wBP/Y/8eX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/AC0/8J/zdj/IP9P/AGP/AB5f&#10;yXm7lm/wwf8Alp/4T/m7H+Qf6f8Asf8Ajy/kvN3LN/hg/wDLT/wn/N2P8g/0/wDY/wDHl/JebuWb&#10;/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/y0/8ACf8AN2P8g/0/9j/x5fyXm7lm/wAMH/lp/wCE&#10;/wCbsf5B/p/7H/jy/kvN3LN/hg/8tP8Awn/N2P8AIP8AT/2P/Hl/JebuWb/DB/5af+E/5ux/kH+n&#10;/sf+PL+S83cs3+GD/wAtP/Cf83Y/yD/T/wBj/wAeX8l5u5Zv8MH/AJaf+E/5ux/kH+n/ALH/AI8v&#10;5Lzdyzf4YP8Ay0/8J/zdj/IP9P8A2P8Ax5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/&#10;8tP/AAn/ADdj/IP9P/Y/8eX8l5u5Zv8ADB/5af8AhP8Am7H+Qf6f+x/48v5Lzdyzf4YP/LT/AMJ/&#10;zdj/ACD/AE/9j/x5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8ALT/wn/N2P8g/0/8A&#10;Y/8AHl/JebuWb/DB/wCWn/hP+bsf5B/p/wCx/wCPL+S83cs3+GD/AMtP/Cf83Y/yD/T/ANj/AMeX&#10;8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/LT/wAJ/wA3Y/yD/T/2P/Hl/JebuWb/AAwf&#10;+Wn/AIT/AJux/kH+n/sf+PL+S83cs3+GD/y0/wDCf83Y/wAg/wBP/Y/8eX8l5u5Zv8MH/lp/4T/m&#10;7H+Qf6f+x/48v5Lzdyzf4YP/AC0/8J/zdj/IP9P/AGP/AB5fyXm7lm/wwf8Alp/4T/m7H+Qf6f8A&#10;sf8Ajy/kvN3LN/hg/wDLT/wn/N2P8g/0/wDY/wDHl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83&#10;cs3+GD/y0/8ACf8AN2P8g/0/9j/x5fyXm7lm/wAMH/lp/wCE/wCbsf5B/p/7H/jy/kvN3LN/hg/8&#10;tP8Awn/N2P8AIP8AT/2P/Hl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/wAtP/Cf83Y/&#10;yD/T/wBj/wAeX8l5u5Zv8MH/AJaf+E/5ux/kH+n/ALH/AI8v5Lzdyzf4YP8Ay0/8J/zdj/IP9P8A&#10;2P8Ax5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8tP/AAn/ADdj/IP9P/Y/8eX8l5u5&#10;Zv8ADB/5af8AhP8Am7H+Qf6f+x/48v5Lzdyzf4YP/LT/AMJ/zdj/ACD/AE/9j/x5fyXm7lm/wwf+&#10;Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8ALT/wn/N2P8g/0/8AY/8AHl/JebuWb/DB/wCWn/hP+bsf&#10;5B/p/wCx/wCPL+S83cs3+GD/AMtP/Cf83Y/yD/T/ANj/AMeX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/&#10;48v5Lzdyzf4YP/LT/wAJ/wA3Y/yD/T/2P/Hl/JebuWb/AAwf+Wn/AIT/AJux/kH+n/sf+PL+S83c&#10;s3+GD/y0/wDCf83Y/wAg/wBP/Y/8eX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/AC0/&#10;8J/zdj/IP9P/AGP/AB5fyXm7lm/wwf8Alp/4T/m7H+Qf6f8Asf8Ajy/kvN3LN/hg/wDLT/wn/N2P&#10;8g/0/wDY/wDHl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/y0/8ACf8AN2P8g/0/9j/x&#10;5fyXm7lm/wAMH/lp/wCE/wCbsf5B/p/7H/jy/kvN3LN/hg/8tP8Awn/N2P8AIP8AT/2P/Hl/Jebu&#10;Wb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/wAtP/Cf83Y/yD/T/wBj/wAeX8l5u5Zv8MH/AJaf&#10;+E/5ux/kH+n/ALH/AI8v5Lzdyzf4YP8Ay0/8J/zdj/IP9P8A2P8Ax5fyXm7lm/wwf+Wn/hP+bsf5&#10;B/p/7H/jy/kvN3LN/hg/8tP/AAn/ADdj/IP9P/Y/8eX8l5u5Zv8ADB/5af8AhP8Am7H+Qf6f+x/4&#10;8v5Lzdyzf4YP/LT/AMJ/zdj/ACD/AE/9j/x5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/h&#10;g/8ALT/wn/N2P8g/0/8AY/8AHl/JebuWb/DB/wCWn/hP+bsf5B/p/wCx/wCPL+S83cs3+GD/AMtP&#10;/Cf83Y/yD/T/ANj/AMeX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/LT/wAJ/wA3Y/yD&#10;/T/2P/Hl/JebuWb/AAwf+Wn/AIT/AJux/kH+n/sf+PL+S83cs3+GD/y0/wDCf83Y/wAg/wBP/Y/8&#10;eX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/AC0/8J/zdj/IP9P/AGP/AB5fyXm7lm/w&#10;wf8Alp/4T/m7H+Qf6f8Asf8Ajy/kvN3LAH6LX659X9U1+tfVuXHav1X6xy+14fDlX5EX4fF/F+X+&#10;n+Lg/OcX1fzfR/Wa/wAvvV9eH/Y8bq5//9GIZ7O9K+p82KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7CD/pc/wDb1/7teaX/AC//AFs/9iLi/wAf+f8A9Onds//SiGezvSvqfNirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuwg/6XP8A29f+7Xml/wAv/wBbP/Yi4v8AH/n/&#10;APTp3bP/04hns70r6nzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsIP+lz/ANvX&#10;/u15pf8AL/8AWz/2IuL/AB/5/wD06d2z/9SIZ7O9K+p82KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7CD/pc/wDb1/7teaX/AC//AFs/9iLi/wAf+f8A9Onds//ZUEsBAi0AFAAGAAgA&#10;AAAhACsQ28AKAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEASd0Kfi0DAADPBgAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAAAAAAAAAAAAAACTBQAAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc1BLAQItABQABgAIAAAAIQCuWlHS3gAAAAkBAAAPAAAAAAAAAAAAAAAAAIQG&#10;AABkcnMvZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEA4cxKGvRGCwD0RgsAFAAAAAAAAAAAAAAA&#10;AACPBwAAZHJzL21lZGlhL2ltYWdlMS5qcGdQSwUGAAAAAAYABgB8AQAAtU4LAAAA&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="28A4A280" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.75pt;margin-top:0;width:622.5pt;height:605.5pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC9mRHAuwIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1P2zAUfZ+0&#10;/2D5fSStWjoqUlSBmJAQQ8DEs+vYxJJje9du0+7X79pOUgRok6b1wbV9P3zuybn3/GLfarIT4JU1&#10;FZ2clJQIw22tzEtFfzxdf/lKiQ/M1ExbIyp6EJ5erD5/Ou/cUkxtY3UtgGAS45edq2gTglsWheeN&#10;aJk/sU4YNEoLLQt4hJeiBtZh9lYX07I8LToLtQPLhfd4e5WNdJXySyl4+C6lF4HoiiK2kFZI6yau&#10;xeqcLV+AuUbxHgb7BxQtUwYfHVNdscDIFtS7VK3iYL2V4YTbtrBSKi5SDVjNpHxTzWPDnEi1IDne&#10;jTT5/5eW3+0e3T0gDZ3zS4/bWMVeQhv/ER/ZJ7IOI1liHwjHy8VZOV/MkVOOtsXpGcKfRTqLY7gD&#10;H74J25K4qSjg10gksd2tD9l1cImvbbRy10prUjskDjODDc8qNIkGFFeKjU49EfgZ/y6XTPGV5dtW&#10;mJA1A0KzgIL1jXIen1mKdiNqBHhTT7IiPPAHRJvU4QOIwJuIUCK6/h7LHA24H7BHL23iamysJVcZ&#10;b4ojwWkXDlpk7wchiaqR0mmqMGlfXGogO4aqZZwj8Fy8b1gt8vW8xF/P9xiR2NcGEx7R9rn7BLGv&#10;3ufOKHN1KVSk1hmBlX8CloPHiPSyNWEMbpWx8FECjVX1L2f/gaRMTWRpY+vDPUQhJEF4x68VaumW&#10;+XDPADsVVYLTJ3zHRWrbVdT2O0oaC78+uo/+qBy0UtJh51fU/9wyEJToG4OtdTaZzeKoSIfZfDGN&#10;Snxt2by2mG17afEzTXDOOZ620T/oYSvBts84pNbxVTQxw/HtivIAw+Ey5ImEY46L9Tq54XhwLNya&#10;R8cH6cdeedo/M3B9QwXsxTs7TAm2fNNX2Tdrcb0NVqrUdEdee75xtCTh9GMwzq7X5+R1HNar3wAA&#10;AP//AwBQSwMECgAAAAAAAAAhAOHMShr0RgsA9EYLABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y&#10;/+ERjUV4aWYAAE1NACoAAAAIAAcBEgADAAAAAQABAAABGgAFAAAAAQAAAGIBGwAFAAAAAQAAAGoB&#10;KAADAAAAAQACAAABMQACAAAAJAAAAHIBMgACAAAAFAAAAJaHaQAEAAAAAQAAAKwAAADYABbjYAAA&#10;JxAAFuNgAAAnEEFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1LjUgKFdpbmRvd3MpADIwMTc6MDU6MTIg&#10;MTY6NDk6MzAAAAAAA6ABAAMAAAAB//8AAKACAAQAAAABAAAE+6ADAAQAAAABAAAE7gAAAAAAAAAG&#10;AQMAAwAAAAEABgAAARoABQAAAAEAAAEmARsABQAAAAEAAAEuASgAAwAAAAEAAgAAAgEABAAAAAEA&#10;AAE2AgIABAAAAAEAABBPAAAAAAAAAEgAAAABAAAASAAAAAH/2P/tAAxBZG9iZV9DTQAC/+4ADkFk&#10;b2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwM&#10;DBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAngCgAwEiAAIRAQMRAf/dAAQACv/E&#10;AT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcI&#10;CQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMH&#10;JZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaG&#10;lqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEU&#10;obFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSF&#10;tJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A79u0kbjA7kIo&#10;+ztIIc6R4ShJKh7yBFP69fGonvCj65aYkWN8YgoSSXvpop237nAEBoPclSNtY/On4aqtB8EkffVq&#10;2RdUe8fHRCsa3V4sDpPE6oaSBzqItSSSSb7yOFSSdnp6758oUw+gGdh+eqcMl/pAK4UamykvbumB&#10;8EX7Qzz/ANfmo/aDuOkt+4/xTuOA3nauFicdw4IP4KTKAR79wPyhMch35oA+OqduQPzhB8QkMuK/&#10;m+3ZPD4KdVU3l+34kJDHadQ+R5D/AGpOsoOpaSfuUC+k6GqB4g6pHLC94/bJXD4Lmlo/wjfmoPYW&#10;DUgz4GU2ibsojmHQV9VcL//Q75Rtuqq/nHQezeT/AJqq35xPtp0H755P9X91VCdZJknv3K5yXMHo&#10;uMh01bb8950qaGjxdqfu+igOvvd9Kx3wBgf9FZufkvpy8VjsyvCx7BZuc9oc57m7YZ7/AGV1ta/d&#10;6m7+cVfEsyKcyvDw8xvU6Z35dlz91tTP5v2P37X+4fmsf7/9GpBgyTx8ZyVcTkiCMkYcMDOM+LLw&#10;exGXo9Pr/wBX/OLhikYcdinXk+J+8qbb7mfRscPKZH3OWNk9ZLbnNodX6bDtLnalx8W+5qEes5I0&#10;L6QTxp3/AO3Vbx/AeflGMxwQ4hxcM5Shkjf744PTJoS5/ACRZNfui/8AFelrzzxa2f5Tef8ANKtV&#10;2V2Ca3B0c+I+LVyA63knh1RBmNB2/wCurUxsyu2oZDXbCNDB1Dv3dP8AopnNchzvKQGTMIzgTw8U&#10;DxcB/R4/TH5mXDzeLJLgifVV0dD/AFv8V3UKzJayw1hj7HAAu2BsAGdsmx9f0tqr43Ud7R6wIB+i&#10;/v8AF7QpEh2Vc5pBBbVBHHD1n5+alDHKUa4hXzeMuFu4oxmaSfa/+Au/8D/9LJfa/wDgLv8AwP8A&#10;9LKtlZ2HhgHKubVua97d06tqb6tzhtn+br9yFd1npVF7se7KrZawAuaZ03bS0bo2b9r2P9P+c9P9&#10;J/NqrHneclRji4rFjhhklYHpNer95mOLCNzVeLe+1/8AAXf+B/8ApZL7X/wF3/gf/pZZ1vX+i02v&#10;pty2MsqJbYCHaFrvSf7tmz2Wex6Nb1PApvGPZcBcbPR9MBznby2uzXY121my+j9N/M/pWfpEfvfP&#10;afqdxY/V5fVEbyj6ke3h/e/Fs/tCuQ30rNx4H6OT/wCDKxW9ljG2MMteA5p40KruaHjafEfeCqlO&#10;TecapjTtaGgDbodP5Sk5fnZ5RLiAHDXy+KzNCEAD3dN72M+m4N+JhQ+04/8ApG/es2DMnnxTKb35&#10;Nfj8HXaQ4S0hw8QZ/Il2WSCWmQdp7EaFWqMx07LjIOgf3H9ZH3j1XCQO+j//0ehfkgPMahug8z/5&#10;FqF675JP0zoD2A77WqoX3EyGuHYaHRRi3XR2vJgyudGFZxNl7sZwa3MDLvcHMZcA5oI/wnv/ADv6&#10;qB0q70/Vdktxw+7aGNoAD3BoOuU93ustf/0EC3DvyWgNqf7HH3hrT2+j+ke3/qVVc/H6dlAZDzXc&#10;1s7HNboHDRx2WO/NT42YyxiRN/oDi0o8Xy/o+rh4m9j5HJPGJAHiMTIQEoVLi+V37Mx9VNG1zKg8&#10;uD3OrYQJtrrafUtaWtbst/OSqzbvXpYLq7W2PDXAVUugerXV/gW7vcx71QwPrlhYFLqQ5tm55eSX&#10;lh1DWxta7+SrX/P3GOmxvu/4Rw5/tK9jzSiMYIlwwFTjwH9Z29fDxx4Uj4dn4CDh9Z2lxQ9H+D8s&#10;mWTnZrOrWYrXMFYyPTa30aidhdta3Vm76Klkt3Zl4ZtEWvrYJa06OI2tb7dyr3HLs6j9uOI8O9Rl&#10;prlpHt2nb6nqbvfs+kpUuyGZj8uzFtc6XvYwbY3uP0Xu9Xds2vf9D3pvO8zy+WOGOOe0B7u8f1n6&#10;XzMEOQ5ninxwFHLIwqWL04Tw8Hyth4y637HBtYYBAD2kR/K/OVrAe11l0EH6ExxMGeVkOrtbjUMF&#10;OSXYzSw2Wua8lgmzc+x1vqepue//AK0mp6nZiWvDmBriGOAJLTqHB072v3tdtWXzOAZMc44tdq/x&#10;tLZ8XLZYZgOHcS4fVH1cO7o9W6DjdWvpsyrHhlALRUzQEOc112530v01bPRcgV/Vlgq+z35dl+PD&#10;3CssY39PbW7HuynPb73+2yx9Nf8Agd//ABaYfWSOaWH/AK5H/otP/wA4j/oGf9u/+o1ViPiMIDHE&#10;1CPyj9V6f7nF8rYPJ2TIw1O/q3/5yz/qxW9lVX2t4pqpbQ6s1scLIsbl32XOs3Oc7KyGepaoD6o4&#10;jcr1q8rIZUXDdSHa+k3Z6WKy5pbY2lnpen7vU/Qfo/8AB+qif85P+AZ/27/6iS/5yD/QM/7d/wDU&#10;ScJfExsSLvb2f0vml/e/rq+4/wCr/wCd/wChO2DLwfErlr7TVXWRuLn7gGgF5c7/AAdbd1lbWbnO&#10;9z//AANXh9ZBI/QM/wC3T/6TVTHde5mPYxxrJqcX2t28vDB6fpWstbssaX+7/B+mlyWGWCZOaNQJ&#10;jpfFfCJ/uyZhhmIy0okAR2/9DTPwrqelP6pkP9JlBb61TmAQ0ubXaa7qrnu/Rep6n8z/ACEVmXZs&#10;hwBe32l3if3v7f0kLIyb3YjsPJzJxrWljq7W0QWnt76f3voqJqBhwe4aASCDMabv6yvcxk5eRicU&#10;TEV6rH6X9Vrz5TNkgRIx44yuBv8AQPzRlwxSHINcku9zuTy5TGTaQNRr3iCqgqsBljXWwSCdhIBB&#10;I7e1/tU2DKBl1dhHhsP+xD2rAIF9dnMkDGUoy3iTE1/Vf//S67c7xP3pbneJU3UbWF/rVOgTsa+X&#10;f5u1Kuje3d6tTJ02vdtP3bSqlFLQysO+6421Xmnc0Bw5lw036td+btXFu6X01/1qzcDrmSfTrYyz&#10;HdfeMZtzrPSc+23Lcx7WenVZdbWzb+mfV6K9Crr9Qkb2VxrNh2g/1dHKn1LofSupvrr6jRRlGvSu&#10;4ucA0H3bfXqNVnp/yPoJuOEYSMxHWXzFm+8ZDAYzK4D9Gh0eQ6IL/wBkdbtwLjk4vTH2jptr2NLn&#10;saLLB9Ov8ysV5Hp/8Isq7D6G36st6s3PL+sO2Pc03Nc99rrHtvx3YWz1a6qMZrcn7a+3Zf8A9Bem&#10;1YWP0+iujD9GumvSurHOjfzt0Q36X7/56pV/VP6vVZA6jXi4jckfpGgOdo76Xsxf6My3/rf00+Ij&#10;GUyI0Z6lBzSIAJNQ+Twa2D0rOqwqGOzLARWw7HRLJa1zqfof4J3sR/2fm/8Acx3+v9haddXqAuNt&#10;bDPFjoJ/lfRcmbXusLN7GxPvc6GGP3XR+cq55XCTZgNfEsn33mP3/wDmw/71zf2flmA/LcWz7mkb&#10;gR+6W7Wbv89TuxMx9zrhdXY54aHb2urjbujb6frbvpq++vY4N9Rj5/OY6WiTHuMJ7KfTbPq1WaxF&#10;btx+P0Wo/dsXBKHD6SQZDy8Vv3rNxifF6gOEaR2Pg5bsHqLmuax9IeQQwhz5mPb/AIMLgsHC6Pm9&#10;FzOp9RzXVdVrNxa03NY5j2NY7Eqbhub6+V9rudZVvpf+remvUa6N7d3q1M1ja920/wDUlZtn1Y6B&#10;nZrs3IxMc5M7n22Ocxrz+8+th9G5/wC/vr/Sf4RPwYceG+CNcXje395WTmZ5K9w3W1CnO+r1PU7+&#10;h4WRc9m66vePULw7aSRXu2sd9Ng9T+2tD7HnfvU/51n/AKTWk6uLBXvrI0Ae0+wf2o9rWpWVemAf&#10;UrsntW7cR8dGqKXJ4JEyMNzZ1l/FeOezgACQoeAc4YmcDO6n/Os/9JqoOhdSDQ1vVixoENa3HZAH&#10;h9Pct40Qzf61R0nYHy7+rt2/STV0+oCfVqrgxFjtp+P0Xe1GHKYY3WMa/vevb++r7/zHSYH+BA/9&#10;KL59+y+nZn1n6hg/WDMLG4orGP6lrMUWNe6sWZPr3Cytvo41n2puP/2o/wCLqVj6rdOys3FzG4nU&#10;ba8PFynU4uQGH9NWBIftc+vZ7PSft/4VdXndA6R1a1o6hRRc+kEMusc5mgP0G3Ulj3s/PYx6s14l&#10;GIyvFxxUylgAY2k/o2gn4f27FPKMTAQ4Rwjp00Y48xOMuOJqfegf+khwMazExK8ey52Q9m4uucIL&#10;i5zn/Rl/0d37ysSVOykVtn1arNYit24/H6LU4olm/wBaoaTsL/d/V27fpoVWg6McpGUjI6mRMj5y&#10;f//T61JJJU0qSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklP/1OtSSSVNKkkk&#10;klKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJT/9XrUkklTSpJJJJSkkkklKSSSSUp&#10;JJJJSkkkklKSSSSUpJJJJSkkkklKSSSSU//W61JJJU0qSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkk&#10;lKSSSSUpJJJJSkkkklP/1+tSSSVNKkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJ&#10;JJJT/9DrUlnR1jxd/wBFKOseLv8AorO93+pP/FRxeB+x0UlnR1jxf/0Uo6x4u/6KXu/1J/4quLwP&#10;2Oiks6OseLv+ilHWPF3/AEUfd/qT/wAVXF4H7HRSWdHWPF3/AEUo6x4u/wCil7v9Sf8Aiq4vA/Y6&#10;KSzo6x4u/wCilHWPF3/RS93+pP8AxVcXgfsdFJZ0dY8Xf9FKOseLv+il7v8AUn/iq4vA/Y6KSzo6&#10;x4u/6KUdY8Xf9FD3f6k/8VXF4H7HRSWdHWPF3/RSjrHi7/ope7/Un9iuLwP2Oiks6OseL/8AopR1&#10;jxd/0Uvd/qT/AMVXF4H7HRSWdHWPF3/RTtHV9zdxdtkbvo8Tql7v9Sf2K4vA/Y//2f/tGXBQaG90&#10;b3Nob3AgMy4wADhCSU0EJQAAAAAAEAAAAAAAAAAAAAAAAAAAAAA4QklNBDoAAAAAAQcAAAAQAAAA&#10;AQAAAAAAC3ByaW50T3V0cHV0AAAABQAAAABQc3RTYm9vbAEAAAAASW50ZWVudW0AAAAASW50ZQAA&#10;AABDbHJtAAAAD3ByaW50U2l4dGVlbkJpdGJvb2wAAAAAC3ByaW50ZXJOYW1lVEVYVAAAABIASABQ&#10;ACAATABhAHMAZQByAEoAZQB0ACAAUAAyADAAMwA1AAAAAAAPcHJpbnRQcm9vZlNldHVwT2JqYwAA&#10;AAwAUAByAG8AbwBmACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVudW0A&#10;AAAMYnVpbHRpblByb29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAAEnBy&#10;aW50T3V0cHV0T3B0aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NNYm9v&#10;bAAAAAAAQ3JuQ2Jvb2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wAAAAA&#10;AEVtbERib29sAAAAAABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMAAAAA&#10;UmQgIGRvdWJAb+AAAAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAAAAAA&#10;AAAAQnJkVFVudEYjUmx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNsdFVu&#10;dEYjUHhsQGLAAAAAAAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMAAAAA&#10;UGdQQwAAAABMZWZ0VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAAAABT&#10;Y2wgVW50RiNQcmNAWQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJlY3RC&#10;b3R0b21sb25nAAAAAAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0bG9u&#10;ZwAAAAAAAAALY3JvcFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAAlgAAAAEAAQCWAAAAAQAB&#10;OEJJTQQmAAAAAAAOAAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAABaOEJJTQQZAAAAAAAEAAAA&#10;HjhCSU0D8wAAAAAACQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAAAABI&#10;AC9mZgABAGxmZgAGAAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUA&#10;AAABAC0AAAAGAAAAAAABOEJJTQP4AAAAAABwAAD/////////////////////////////A+gAAAAA&#10;/////////////////////////////wPoAAAAAP////////////////////////////8D6AAAAAD/&#10;////////////////////////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklN&#10;BB4AAAAAAAQAAAAAOEJJTQQaAAAAAANJAAAABgAAAAAAAAAAAAAE7gAABPsAAAAKAFUAbgB0AGkA&#10;dABsAGUAZAAtADEAAAABAAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAABPsAAATuAAAAAAAA&#10;AAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZib3Vu&#10;ZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAA&#10;AAAAQnRvbWxvbmcAAATuAAAAAFJnaHRsb25nAAAE+wAAAAZzbGljZXNWbExzAAAAAU9iamMAAAAB&#10;AAAAAAAFc2xpY2UAAAASAAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAAAAAG&#10;b3JpZ2luZW51bQAAAAxFU2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51bQAA&#10;AApFU2xpY2VUeXBlAAAAAEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABU&#10;b3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAAE7gAAAABSZ2h0bG9uZwAA&#10;BPsAAAADdXJsVEVYVAAAAAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEAAAAA&#10;AAZhbHRUYWdURVhUAAAAAQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRURVhU&#10;AAAAAQAAAAAACWhvcnpBbGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQAAAAJ&#10;dmVydEFsaWduZW51bQAAAA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9yVHlw&#10;ZWVudW0AAAARRVNsaWNlQkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAAAAAA&#10;AApsZWZ0T3V0c2V0bG9uZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRPdXRz&#10;ZXRsb25nAAAAAAA4QklNBCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBQAAAAAAAQAAAAEOEJJTQQM&#10;AAAAABBrAAAAAQAAAKAAAACeAAAB4AABKEAAABBPABgAAf/Y/+0ADEFkb2JlX0NNAAL/7gAOQWRv&#10;YmUAZIAAAAAB/9sAhAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwM&#10;EQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAARCACeAKADASIAAhEBAxEB/90ABAAK/8QB&#10;PwAAAQUBAQEBAQEAAAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUGBwgJ&#10;CgsQAAEEAQMCBAIFBwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLRQwcl&#10;klPw4fFjczUWorKDJkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZmdoaW&#10;prbG1ub2N0dXZ3eHl6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKBkRSh&#10;sUIjwVLR8DMkYuFygpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aUpIW0&#10;lcTU5PSltcXV5fVWZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwDv27SRuMDuQij7&#10;O0ghzpHhKEkqHvIEU/r18aie8KPrlpiRY3xiChJJe+minbfucAQGg9yVI21j86fhqq0HwSR99WrZ&#10;F1R7x8dEKxrdXiwOk8TqhpIHOoi1JJJJvvI4VJJ2enrvnyhTD6AZ2H56pwyX+kArhRqbKS9u6YHw&#10;RftDPP8A1+aj9oO46S37j/FO44Dedq4WJx3Dgg/gpMoBHv3A/KExyHfmgD46p25A/OEHxCQy4r+b&#10;7dk8Pgp1VTeX7fiQkMdp1D5HkP8Aak6yg6lpJ+5QL6ToaoHiDqkcsL3j9slcPguaWj/CN+ag9hYN&#10;SDPgZTaJuyiOYdBX1Vwv/9DvlG26qr+cdB7N5P8AmqrfnE+2nQfvnk/1f3VUJ1kmSe/crnJcwei4&#10;yHTVtvz3nSpoaPF2p+76KA6+930rHfAGB/0Vm5+S+nLxWOzK8LHsFm5z2hznubthnv8AZXW1r93q&#10;bv5xV8SzIpzK8PDzG9Tpnfl2XP3W1M/m/Y/ftf7h+ax/v/0akGDJPHxnJVxOSIIyRhwwM4z4svB7&#10;EZej0+v/AFf84uGKRhx2KdeT4n7yptvuZ9Gxw8pkfc5Y2T1ktuc2h1fpsO0udqXHxb7moR6zkjQv&#10;pBPGnf8A7dVvH8B5+UYzHBDiHFwzlKGSN/vjg9MmhLn8AJFk1+6L/wAV6WvPPFrZ/lN5/wA0q1XZ&#10;XYJrcHRz4j4tXIDreSeHVEGY0Hb/AK6tTGzK7ahkNdsI0MHUO/d0/wCimc1yHO8pAZMwjOBPDxQP&#10;FwH9Hj9MfmZcPN4skuCJ9VXR0P8AW/xXdQrMlrLDWGPscAC7YGwAZ2ybH1/S2qvjdR3tHrAgH6L+&#10;/wAXtCkSHZVzmkEFtUEccPWfn5qUMcpRriFfN4y4W7ijGZpJ9r/4C7/wP/0sl9r/AOAu/wDA/wD0&#10;sq2VnYeGAcq5tW5r3t3Tq2pvq3OG2f5uv3IV3WelUXux7sqtlrAC5pnTdtLRujZv2vY/0/5z0/0n&#10;82qsed5yVGOLisWOGGSVgek16v3mY4sI3NV4t77X/wABd/4H/wClkvtf/AXf+B/+llnW9f6LTa+m&#10;3LYyyoltgIdoWu9J/u2bPZZ7Ho1vU8Cm8Y9lwFxs9H0wHOdvLa7NdjXbWbL6P038z+lZ+kR+989p&#10;+p3Fj9Xl9URvKPqR7eH978Wz+0K5DfSs3Hgfo5P/AIMrFb2WMbYwy14DmnjQqu5oeNp8R94KqU5N&#10;5xqmNO1oaANuh0/lKTl+dnlEuIAcNfL4rM0IQAPd03vYz6bg34mFD7Tj/wCkb96zYMyefFMpvfk1&#10;+PwddpDhLSHDxBn8iXZZIJaZB2nsRoVaozHTsuMg6B/cf1kfePVcJA76P//R6F+SA8xqG6DzP/kW&#10;oXrvkk/TOgPYDvtaqhfcTIa4dhodFGLddHa8mDK50YVnE2XuxnBrcwMu9wcxlwDmgj/Ce/8AO/qo&#10;HSrvT9V2S3HD7toY2gAPcGg65T3e6y1//QQLcO/JaA2p/scfeGtPb6P6R7f+pVVz8fp2UBkPNdzW&#10;zsc1ugcNHHZY781PjZjLGJE3+gOLSjxfL+j6uHib2Pkck8YkAeIxMhAShUuL5XfszH1U0bXMqDy4&#10;Pc6thAm2utp9S1pa1uy385KrNu9elgurtbY8NcBVS6B6tdX+Bbu9zHvVDA+uWFgUupDm2bnl5JeW&#10;HUNbG1rv5Ktf8/cY6bG+7/hHDn+0r2PNKIxgiXDAVOPAf1nb18PHHhSPh2fgIOH1naXFD0f4PyyZ&#10;ZOdms6tZitcwVjI9NrfRqJ2F21rdWbvoqWS3dmXhm0Ra+tglrTo4ja1vt3KvccuzqP244jw71GWm&#10;uWke3advqepu9+z6SlS7IZmPy7MW1zpe9jBtje4/Re71d2za9/0Pem87zPL5Y4Y457QHu7x/Wfpf&#10;MwQ5DmeKfHAUcsjCpYvThPDwfK2HjLrfscG1hgEAPaRH8r85WsB7XWXQQfoTHEwZ5WQ6u1uNQwU5&#10;JdjNLDZa5ryWCbNz7HW+p6m57/8ArSanqdmJa8OYGuIY4AktOocHTva/e121ZfM4Bkxzji12r/G0&#10;tnxctlhmA4dxLh9UfVw7uj1boON1a+mzKseGUAtFTNAQ5zXXbnfS/TVs9FyBX9WWCr7Pfl2X48Pc&#10;Kyxjf09tbse7Kc9vvf7bLH01/wCB3/8AFph9ZI5pYf8Arkf+i0//ADiP+gZ/27/6jVWI+IwgMcTU&#10;I/KP1Xp/ucXytg8nZMjDU7+rf/nLP+rFb2VVfa3imqltDqzWxwsixuXfZc6zc5zsrIZ6lqgPqjiN&#10;yvWryshlRcN1Idr6TdnpYrLmltjaWel6fu9T9B+j/wAH6qJ/zk/4Bn/bv/qJL/nIP9Az/t3/ANRJ&#10;wl8TGxIu9vZ/S+aX97+ur7j/AKv/AJ3/AKE7YMvB8SuWvtNVdZG4ufuAaAXlzv8AB1t3WVtZuc73&#10;P/8AA1eH1kEj9Az/ALdP/pNVMd17mY9jHGsmpxfa3by8MHp+lay1uyxpf7v8H6aXJYZYJk5o1AmO&#10;l8V8In+7JmGGYjLSiQBHb/0NM/Cup6U/qmQ/0mUFvrVOYBDS5tdpruque79F6nqfzP8AIRWZdmyH&#10;AF7faXeJ/e/t/SQsjJvdiOw8nMnGtaWOrtbRBae3vp/e+iomoGHB7hoBIIMxpu/rK9zGTl5GJxRM&#10;RXqsfpf1WvPlM2SBEjHjjK4G/wBA/NGXDFIcg1yS73O5PLlMZNpA1GveIKqCqwGWNdbBIJ2EgEEj&#10;t7X+1TYMoGXV2EeGw/7EPasAgX12cyQMZSjLeJMTX9V//9LrtzvE/elud4lTdRtYX+tU6BOxr5d/&#10;m7Uq6N7d3q1MnTa920/dtKqUUtDKw77rjbVeadzQHDmXDTfq135u1cW7pfTX/WrNwOuZJ9OtjLMd&#10;194xm3Os9Jz7bctzHtZ6dVl1tbNv6Z9Xor0Kuv1CRvZXGs2HaD/V0cqfUuh9K6m+uvqNFGUa9K7i&#10;5wDQfdt9eo1Wen/I+gm44RhIzEdZfMWb7xkMBjMrgP0aHR5Dogv/AGR1u3AuOTi9MfaOm2vY0uex&#10;ossH06/zKxXken/wiyrsPobfqy3qzc8v6w7Y9zTc1z32use2/HdhbPVrqoxmtyftr7dl/wD0F6bV&#10;hY/T6K6MP0a6a9K6sc6N/O3RDfpfv/nqlX9U/q9VkDqNeLiNyR+kaA52jvpezF/ozLf+t/TT4iMZ&#10;TIjRnqUHNIgAk1D5PBrYPSs6rCoY7MsBFbDsdEslrXOp+h/gnexH/Z+b/wBzHf6/2Fp11eoC421s&#10;M8WOgn+V9FyZte6ws3sbE+9zoYY/ddH5yrnlcJNmA18SyffeY/f/AObD/vXN/Z+WYD8txbPuaRuB&#10;H7pbtZu/z1O7EzH3OuF1djnhodva6uNu6Nvp+tu+mr769jg31GPn85jpaJMe4wnsp9Ns+rVZrEVu&#10;3H4/Raj92xcEocPpJBkPLxW/es3GJ8XqA4RpHY+Dluweoua5rH0h5BDCHPmY9v8AgwuCwcLo+b0X&#10;M6n1HNdV1Ws3FrTc1jmPY1jsSpuG5vr5X2u51lW+l/6t6a9Rro3t3erUzWNr3bT/ANSVm2fVjoGd&#10;muzcjExzkzufbY5zGvP7z62H0bn/AL++v9J/hE/Bhx4b4I1xeN7f3lZOZnkr3DdbUKc76vU9Tv6H&#10;hZFz2brq949QvDtpJFe7ax302D1P7a0Psed+9T/nWf8ApNaTq4sFe+sjQB7T7B/aj2talZV6YB9S&#10;uye1btxHx0aopcngkTIw3NnWX8V457OAAJCh4BzhiZwM7qf86z/0mqg6F1INDW9WLGgQ1rcdkAeH&#10;09y3jRDN/rVHSdgfLv6u3b9JNXT6gJ9WquDEWO2n4/Rd7UYcphjdYxr+969v76vv/MdJgf4ED/0o&#10;vn37L6dmfWfqGD9YMwsbiisY/qWsxRY17qxZk+vcLK2+jjWfam4//aj/AIupWPqt07KzcXMbidRt&#10;rw8XKdTi5AYf01YEh+1z69ns9J+3/hV1ed0DpHVrWjqFFFz6QQy6xzmaA/QbdSWPez89jHqzXiUY&#10;jK8XHFTKWABjaT+jaCfh/bsU8oxMBDhHCOnTRjjzE4y44mp96B/6SHAxrMTErx7LnZD2bi65wguL&#10;nOf9GX/R3fvKxJU7KRW2fVqs1iK3bj8fotTiiWb/AFqhpOwv939Xbt+mhVaDoxykZSMjqZEyPnJ/&#10;/9PrUkklTSpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSU//U61JJJU0qSSSS&#10;UpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklP/1etSSSVNKkkkklKSSSSUpJJJJSkk&#10;kklKSSSSUpJJJJSkkkklKSSSSUpJJJJT/9brUkklTSpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSU&#10;pJJJJSkkkklKSSSSU//X61JJJU0qSSSSUpJJJJSkkkklKSSSSUpJJJJSkkkklKSSSSUpJJJJSkkk&#10;klP/0OtSWdHWPF3/AEUo6x4u/wCis73f6k/8VHF4H7HRSWdHWPF//RSjrHi7/ope7/Un/iq4vA/Y&#10;6KSzo6x4u/6KUdY8Xf8ARR93+pP/ABVcXgfsdFJZ0dY8Xf8ARSjrHi7/AKKXu/1J/wCKri8D9jop&#10;LOjrHi7/AKKUdY8Xf9FL3f6k/wDFVxeB+x0UlnR1jxd/0Uo6x4u/6KXu/wBSf+Kri8D9jopLOjrH&#10;i7/opR1jxd/0UPd/qT/xVcXgfsdFJZ0dY8Xf9FKOseLv+il7v9Sf2K4vA/Y6KSzo6x4v/wCilHWP&#10;F3/RS93+pP8AxVcXgfsdFJZ0dY8Xf9FO0dX3N3F22Ru+jxOqXu/1J/Yri8D9j//ZADhCSU0EIQAA&#10;AAAAYQAAAAEBAAAADwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAAABkAQQBkAG8AYgBl&#10;ACAAUABoAG8AdABvAHMAaABvAHAAIABDAEMAIAAyADAAMQA1AC4ANQAAAAEAOEJJTQQGAAAAAAAH&#10;AAQAAAABAQD/4Q0yaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLwA8P3hwYWNrZXQgYmVnaW49&#10;Iu+7vyIgaWQ9Ilc1TTBNcENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRhIHhtbG5zOng9&#10;ImFkb2JlOm5zOm1ldGEvIiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29yZSA1LjYtYzEzMiA3OS4xNTky&#10;ODQsIDIwMTYvMDQvMTktMTM6MTM6NDAgICAgICAgICI+IDxyZGY6UkRGIHhtbG5zOnJkZj0iaHR0&#10;cDovL3d3dy53My5vcmcvMTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyI+IDxyZGY6RGVzY3JpcHRp&#10;b24gcmRmOmFib3V0PSIiIHhtbG5zOnhtcD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLyIg&#10;eG1sbnM6ZGM9Imh0dHA6Ly9wdXJsLm9yZy9kYy9lbGVtZW50cy8xLjEvIiB4bWxuczp4bXBNTT0i&#10;aHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL21tLyIgeG1sbnM6c3RFdnQ9Imh0dHA6Ly9ucy5h&#10;ZG9iZS5jb20veGFwLzEuMC9zVHlwZS9SZXNvdXJjZUV2ZW50IyIgeG1sbnM6cGhvdG9zaG9wPSJo&#10;dHRwOi8vbnMuYWRvYmUuY29tL3Bob3Rvc2hvcC8xLjAvIiB4bXA6Q3JlYXRvclRvb2w9IkFkb2Jl&#10;IFBob3Rvc2hvcCBDQyAyMDE1LjUgKFdpbmRvd3MpIiB4bXA6Q3JlYXRlRGF0ZT0iMjAxNy0wNS0x&#10;MlQxNjo0OTozMC0wNzowMCIgeG1wOk1ldGFkYXRhRGF0ZT0iMjAxNy0wNS0xMlQxNjo0OTozMC0w&#10;NzowMCIgeG1wOk1vZGlmeURhdGU9IjIwMTctMDUtMTJUMTY6NDk6MzAtMDc6MDAiIGRjOmZvcm1h&#10;dD0iaW1hZ2UvanBlZyIgeG1wTU06SW5zdGFuY2VJRD0ieG1wLmlpZDpjMzhlOWZmNS0zNWJjLTc1&#10;NDktOGFhYy1mMTExMThlMjVmNzciIHhtcE1NOkRvY3VtZW50SUQ9InhtcC5kaWQ6YzM4ZTlmZjUt&#10;MzViYy03NTQ5LThhYWMtZjExMTE4ZTI1Zjc3IiB4bXBNTTpPcmlnaW5hbERvY3VtZW50SUQ9Inht&#10;cC5kaWQ6YzM4ZTlmZjUtMzViYy03NTQ5LThhYWMtZjExMTE4ZTI1Zjc3IiBwaG90b3Nob3A6Q29s&#10;b3JNb2RlPSI0IiBwaG90b3Nob3A6SUNDUHJvZmlsZT0iVS5TLiBXZWIgQ29hdGVkIChTV09QKSB2&#10;MiI+IDx4bXBNTTpIaXN0b3J5PiA8cmRmOlNlcT4gPHJkZjpsaSBzdEV2dDphY3Rpb249ImNyZWF0&#10;ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6YzM4ZTlmZjUtMzViYy03NTQ5LThhYWMtZjEx&#10;MTE4ZTI1Zjc3IiBzdEV2dDp3aGVuPSIyMDE3LTA1LTEyVDE2OjQ5OjMwLTA3OjAwIiBzdEV2dDpz&#10;b2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNS41IChXaW5kb3dzKSIvPiA8L3Jk&#10;ZjpTZXE+IDwveG1wTU06SGlzdG9yeT4gPC9yZGY6RGVzY3JpcHRpb24+IDwvcmRmOlJERj4gPC94&#10;OnhtcG1ldGE+ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgPD94cGFja2V0IGVuZD0idyI/Pv/i/+JJQ0NfUFJPRklMRQABCQAIgHBBREJFAhAAAHBy&#10;dHJDTVlLTGFiIAfQAAcAGgAFACkANWFjc3BBUFBMAAAAAEFEQkUAAAAAAAAAAAAAAAAAAAABAAD2&#10;1gABAAAAANMtQURCRQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAACmRlc2MAAAD8AAAAdGNwcnQAAAFwAAAAK3d0cHQAAAGcAAAAFEEyQjAAAAGwAACiBkEyQjIA&#10;AAGwAACiBkEyQjEAAKO4AACiBkIyQTAAAUXAAAI4tEIyQTEAA350AAI4tEIyQTIABbcoAAI4tGdh&#10;bXQAB+/cAACQkWRlc2MAAAAAAAAAGlUuUy4gV2ViIENvYXRlZCAoU1dPUCkgdjIAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAdGV4dAAAAABDb3B5cmlnaHQgMjAwMCBBZG9iZSBTeXN0ZW1zLCBJbmMuAABY&#10;WVogAAAAAAAAtVoAALxnAACSMG1mdDIAAAAABAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAA&#10;AAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdpCNkKNguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb&#10;0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYppyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJ&#10;PKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjDSd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpb&#10;UVxmXXheil+bYK1hvmLPY+Bk8WYCZxJoI2kzakJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9&#10;ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/hbuGt4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECV&#10;M5YmlxmYDJj/mfKa5JvWnMidu56tn5+gjqF8omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9r&#10;sFmxR7I2syS0ErUAte222rfIuLW5o7qQu368a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzK&#10;WctEzC7NGM4BzuvP1dC+0afSkNN51GHVSdYx1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe&#10;5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn7&#10;6/yn/Vz+C/60/1r//wAAAegDpwUsBoQHvwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfY&#10;GMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+JLglsyauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0&#10;gTV/Nn83fziAOYI6fzt+PHw9fD58P31Af0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6&#10;UcBSx1POVNVV11bZV9tY3lngWuNb51zqXe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t&#10;627ob+Vw4XHectpz1nTNdcN2uXeveKV5m3qQe4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jK&#10;ibiKpouVjIONcY5gj06QPZEskhuTCpP6lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj&#10;2KTKpb2msaemqJupkaqHq3+sd61vrmevYLBasVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79d&#10;wGPBasJyw3vEhMWKxpDHlsidyaXKrcu2zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvd&#10;ed6G35TgnOGi4qjjreSy5bbmuue96MDpw+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps&#10;+2T8Vv1E/i//F///AAACBQPYBWgGxggGCTIKUgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZ&#10;KRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk+SXuJuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRB&#10;NTY2KzchOBY5CzoAOvY77TzjPds+0z/LQMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQ&#10;iFGJUohTiFSIVYhWiVeKWItZjVqPW5Fck12WXphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyr&#10;batuq2+rcKlxqHKlc6N0oHWddpl3lXiReYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJ&#10;DIoCiveL7YzijdiOzY/DkLmRr5Klk5yUkpWJloCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRV&#10;pVmmX6dmqG6peKqCq46snK2rrruvzLDfsfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrD&#10;zsTxxhXHOcheyYLKpsvKzO3OEM8y0FTRdNKU07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH&#10;483k0eXS5tDnzOjE6brqrOub7Iftb+5Y71zwW/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9&#10;Ef2z/k3+4f9x//8AAAHZA40FCQZUB38IlgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeD&#10;GIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9I6YkkCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXky&#10;ZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6Ezc&#10;TdBOxU+5UK1RoVKVU4hUelVtVl9XUVhDWTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0Jo&#10;MGkeagtq+GvlbNJtvm6qb5ZwgnFsclZzQHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HC&#10;gqiDjYRyhVeGO4cgiAWI6onPirOLmIx9jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb&#10;1Jy/naqelp+DoHGhX6JPoz+kMKUiphWnCKf9qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbI&#10;t82407nbuuO77bz4vgS/EcAgwTDCQMNSxGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPW&#10;J9dM2HPZm9rE2+/dGt5G33PgoeHP4wLkTeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr&#10;+vb8Ov17/rv///8AgACAAOW0f81/VMw/f6V+w7KMf5R+aZh/f55+TH3jf8F+Y2JBf/5+kkRhgH9/&#10;BR9kgf6AHPy4fnSLeeQPfleJssrbfk+IFLE+flyGtJcvfoKFm3yTfr6EumDpfw+D9EMAf5aDeB2i&#10;gOSD3/qjfSWXCOJIfRyUMclYfSWReq/OfUuPHpXWfYaNDXtOfdeLPF+0fjeJiUHLfsCILRwEf8+I&#10;Efi/fBeisOCCfBeeyceyfCubFK5FfFuXo5RzfKuUpnoOfQyR5l6VfXePT0C2ff+NLRqMfsSLyfcJ&#10;e0eudd7ae0SpesYbe12kxKzSe5agZpMQe+qcWnjafFuYu12IfM+VTT+5fVKSixk8fcaO8PWFeqq6&#10;Xd1Zep+0SMSnerOui6t8evCpPZHie0ykTneye8CfulyLfD2bjz7TfLyYdhgXfNuQSfQ4ei/GctwN&#10;ehu/O8Nieie4c6pNemSyNpDfesmscXbSe0SnEFuue8CiMD4MfDufDxccfAePoPMdedHSyNrxebTK&#10;YcJJebjCjak/efC7YY/nelm0znYGet2uxlsGe16phz1je9Ck0xZJe1KPEfIqeYzfhNn9eWbV08FV&#10;eWDM7qhWeZTE4o8Tef69knVLeoa3B1ppewyx3Dzae3qpJRWeesiOne3tiRN+K9Z+iAB9sb7NhwV9&#10;V6a1hjB9M44ahYR9SHTQhPx9jFprhJt96D2OhJ9+ixiLhnqAAevJh66JCNUAhqOHfb2NhbmGIaV+&#10;hPiFA4zQhGSEKnN9g/SDiFkPg6iDBzw5g7iC4Bb5hXeEA+n7hnCT+NNThXeRdbwQhJyPGaQUg/WN&#10;E4uJg3WLVnJVgxeJ1Vf/gtiIfDssguuHlBWIhHuHqOhShXOe+NGyhIObgbp/g7KYO6Khgw6VOoo4&#10;gqCSoXEpglCQQ1b3ghuOHDo0gi6MlhQ4g4mKyebIhKqqGNAyg7ulrbkGgvGhgqE/glWdpIjugeOa&#10;EnALgaOW51YCgXWT/zlTgYaSDBMVgpqM5+VjhAy1Ys7Wgx2wA7e1glKq6qAFgbmmLofVgU6hxm79&#10;gQmdvFUfgOOaMziJgPOYOBIfgbyMQeQvg4vA2s2sgpy6graSgc60ep70gTau34bogNOpsG4xgJOk&#10;7VRcgGWg2DfdgHSeWBFUgQOLt+MpgyTMlcyvgjbFO7WYgWW+Q54DgMq3y4YJgGmx3W13gDOsjVPG&#10;gAioVjdNgAqjXBCugGyLR+JOgtDYu8vagebQTrTEgRPIYZ01gHTBFIVOgBK6emzVf9+0zVM8f7qw&#10;SDbRf7ylEBAqf/SK7t08kmF8mMdrkHp8Q7FWjrJ8EJrHjRp8EYOXi7d8SWueioJ8sVJ1iYh9MjaO&#10;iSd+AREyi9Z/3ttGkS2Gy8YFj0KFhLAqjYOEb5myi/yDkIKDiq2C8mqMiY2CiFFeiKOCQDV6iEmC&#10;YBAEipiDhtmzkACRJMSdjiKO7a79jGOM35iAivGLJoFVibOJsmlqiKaIfFBKh8uHdjR2h3mHBQ76&#10;iVaGu9hHjwibksMujTKYe62Bi4aVl5ceihOS/YAXiOiQvmhTh+aOvE9bhxOM/zOdhsKMHQ4UiCiJ&#10;hNbpjkqmFcHRjHiiJqwkitSec5XSiWibCn7miDKX6mdLhz6VLU59hm+SzDLZhhyRwQ1OhyWI/9Wn&#10;jbGwx8Cbi+KsAKr2ij6nd5S0iNajQX3ih6SfXGZYhqeb2k21hd2Y+TIshYqX8gyohkuIj9SQjTO7&#10;pb+Si2e2BanyicKwppO+iFurpH0KhzCnCGWehjai500MhV+frzGdhQudPwwehZeIMdOjjMvGx76z&#10;iwPASakWiV66FJLnh/S0SXxChsyvBGT2hdyqd0yHhQWnZTEkhKKhOguuhQSH5tLgjHLSV737irDK&#10;8ahdiQ3D4ZIxh6O9U3udhnq3fGRphYuyx0wNhL2uZzC3hFyg8AtVhI6Hqcz7m/J7W7iTmUd7IaP2&#10;lrh7CY7elGB7JnkVkkV7eGJpkGV7+Upyjtp8ky9jjjV9fgp+kB9/wMs6muKE/bdmmCOD56MBlZmC&#10;/I36k02CS3grkUOB2GF8j3WBmkl+jfeBgS55jVeB4wnPjpuDCMnTmd+OrbYclyWMwqHllJiK+Izh&#10;kluJiXchkF6IVGCDjp6HXkiYjSqGoC2njIyGnQk1jUeF6MiomOeYjrTjlj2VzqCnk72TNIu7kXKQ&#10;7XYDj4aO/19/jdKNUkexjGaL+yzei8yLzQivjB+F38d8mCyihrPGlYSe+p97kwubrIqEkNKYqnTs&#10;jtmV9F6PjTGToEbui8WRxCw7iyeRvgg8iyGFkcZfl5uspbKylPWoWZ5skn6kSomEkEqgjXQBjlOd&#10;I124jJ2aJ0ZBizSX9yuuipSXOwfbikyFUMVmlya27LHJlICx3p2JkgitDoiqj9WomnNAjeWkj10T&#10;jDChE0WxirSe0ys6ihKbyAeLiZuFGsSSlsPBeLEHlB67pZzJkae2Fofuj3Kw7nKPjYWsVVx9i9qo&#10;mUU+ilymQSrZiaic+QdKiQuE7sPilm7MebBnk8rF2JwokVa/hYdOjyO5s3H+jTa0qlwDi42xE0TV&#10;ihqsQip8iWmcugcWiJmEy70/pdB6eqocomh6TZbRnxx6RYMUnAh6cm6dmTh61FkslrJ7ZEJTlKJ8&#10;Cifzk/N8/QSqk39/pruzpOKDlKkqoVqCnJYVngqB0IJgmv2BPm3bmDqA61hjlcKAzkGCk7yA2yc0&#10;kwuBdQRokgOCmrqIo+uMwqgXoGiLAZUknRWJboFrmheIKWzxl12HJ1eKlO+GZkC8ku6F6CaOkjiG&#10;WwQvkLSC1Ll8oxuV9ab9n6OTepP/nFmROYBfmU6PM2v1lp2NkVatlDSMMUACkjSLOSX5kXeL2QP9&#10;j5KCsriWolWfaKYKnumcM5L+m6qZP39WmKaWi2sEldiULlXZk3ySPz9SkX6Q7CVukL+RVgPTjpmC&#10;lrejocipAqU1nlWlFZIumxGha36CmBGeGWo5lVabIlUikuuYrD7DkOyXPyUBkCeWCwOvjciCfbbL&#10;oVeyvaRtneGuHpFsmp2pxn3Kl6Cl0WmWlOuiUlSWkoCfgz5PkGyeVCSsj6CYzAORjRqCabYPoP68&#10;tqPGnYK3YZDKmj2yXH0slz+tzGkBlI6p4FQXki2nDT3vkBKkwyRljzCYmwN5jI2CWbVxoK/HLKM8&#10;nS3BF5BBmeq7X3yllvC2P2iIlECyElOzkeCvRz2bj9KpqCQfjvSYbANljB2CTK4er/555Jwpq955&#10;tooQp955sneKpBd55mRHoJh6UE/5nXN65jofmvZ7jSApmph8cQAAldN/yqzOryiCg5toquSBmYl+&#10;ptqA4Hb7oxOAY2Oon5uAJk9TnH+AIzl0mgWATB+hmZaBFwAAlI6AAKvfrj2LLpqKqf6JjYi9pe2I&#10;GnYxojCG+2LknryGIE6fm6aFjjjVmSyFSx8umKuGRgAAk3CAAKsSrWqT55mqqTeRmofMpTCPhHVQ&#10;oWiNvWISnfyMUU3omuiLODhBmGqKoh7Kl9eLswAAkniAAKpBrMqctJjaqJiZwobzpJSXF3R1oM+U&#10;wGFNnUuSsE1Cmj2RKDe/l7iQax51lxSQYQALkZKAB6mQrCylzJgvp/yiMYZIo/me4nPKoDWb72Cq&#10;nLKZXEyvmY+XazdNlwqW5R4oll+UWAAbkMSAEqjiq7mvA5eip32quIXCo3Kmw3NAn6yjQ2ApnDag&#10;T0xBmRyeOzb2loCdfR3zlciUQAAokBmAG6hCq2G4dJcZpxuze4VDow2u53LIn0iq5F+7m9anqUvh&#10;mMWl4zawliOi6x3MlU+UJgAzj4+AIqe5qxXCXpampsS8q4TWora3cXJinvay+l9jm4avukucmHWt&#10;HzZ7ld2k1h2nlQmUDQA8jyCAKJ+wuoR5dI7Vtat5On3RsPx5MmxkrIt5Z1o4qGR51EbvpK56ajHr&#10;oeZ7BxfwonJ7vgAAkSiAAJ6mubaBpI5CtMKAvX1isAWADWvzq4x/nlm4p2R/ckZso65/gzFsoN5/&#10;wRewoTuAugAAkG6AAJ33uMuJ1Y2as96ISXzPrxqG7mtVqqOF7VkepnqFNEXhosaEzDD6n+yExBeB&#10;oByGBAAAj8uAAJ1ot/OSEIz4sw+P53warlKN+2qqqc6MY1h9pauLLUVZofaKVzCVnxOKLBdcnxyK&#10;sAAAjz6AAJzVt0aaaYxismGXpnt7raaVNGoGqSSTGFftpPCRXUThoT+QNTA+nlKQKhc+njaOuAAA&#10;jsSAAJw7tr+i7ovZsdGfknr6rQ+cj2mLqI+Z+Fd5pFqX1kR9oJKWcC/4nZ6WpBcnnWePqAAAjl6A&#10;AJvItjaroItwsUSnpXqYrIKkE2kvqAShBVclo9Sel0Q5oAidSS/EnPCcJxcVnKiPmwAAjgqAAJtK&#10;tde0jIsisNSv23pXrAOrq2jpp3moMVbfo0ulsEP8n5Wkni+cnIagMRcVnBePmwAAjcWAAJrZtYa9&#10;64rLsHS4g3oOq6Gztmispxuv41ayou+toEPfnziqpy+RnC+gKRcfm7aPogAAjY6AAJHzxWN5GIIf&#10;v9J4y3IWunx4uWGjtWl46lBxsKd5Uz4LrHN55CmmqZZ6ag9mq1l7CwAAjUOAAJE3xIuA5oG2vvN/&#10;+HHCuZB/SmFKtG1+4lANr55+xD2tq19+5SldqGZ/Mg+FqcOARAAAjP6AAJDNw5KIqIFHvgiHJ3Fe&#10;uJ6F3GDbs3WE80+hrp+EWT1SqlqEGSkjp0qETg+vqE+E7gAAjMGAAJCBwqmQa4DovSOOX3Dpt7yM&#10;lWBrsoaLJk86rbKKJT0AqWqJkyj2pkiJ4w/apwSJAgAAjIyAAJAsweiYT4CUvFuVtXCStvCTdGAL&#10;sbuRlU7orNaQJjzDqJKPaSjXpWOQGxAEpeGK1AAAjF6AAI/HwVCgYoBCu7WdN3BNtkCac1/PsQmY&#10;LE6urCaWcTyVp9CVsijCpJaVvBArpOOK7gAAjDiAAI9mwNWolH/8uyqk0HAWtaqhh1+isG+e306J&#10;q5OdBzx9pzqcrCi4o+CabhBOpAaLBgAAjBmAAI8mwFGw9X/MuqGsk2/2tR+oy1+Nr+Ol2E53qwmk&#10;Gjxvpryi/yizo1ObhRBso0SLGwAAi/+AAI7Uv/C5yX+uui20m2/ttJuwLV+Hr1Gs+k57qnCrXDyA&#10;piCn9SjcosiboBCworiLSAAAi+uAAIS00J9483XXyll4g2auxG94W1cRvtZ4fUazuZN42jUHtQh5&#10;WCD2snd5rgfrstl7RQAAifmAAIRiz5+AbnWbyX5/Z2Zww4x+rVbOvdZ+REZxuHR+KTTZs8x+UCD2&#10;sP5+nwhnsOp/5wAAihaAAIRKzoWHxXVvyHyGQWZDwoWE+laZvL2EIUY/t0uDnjS+spGDgSELr5WD&#10;+AjmryiD/gAAii+AAIRGzXyPFnVfx2yNGWYgwXKLZ1Z2u5uKGkYktiiJSDS1sWaI/iEsrkmJ5Ald&#10;rZuGVQAAikWAAIQ5zJiWhXVYxniUB2YdwHCR8FZqupeQSUYhtRWPJDTEsFWO3yFarSCPewnMrEKG&#10;oAAAiliAAIQdy9SeIXVQxaSbGmYov46YkFaDua+WmUY4tC+VSzTjr12VSiGSrBiUQAo0qxuG5gAA&#10;imiAAIP+yyylz3VKxO+iOWY3vsyfO1ahuOmc/UZcs26buTUOrpqbrSHNqzKW2wqRqh+HJQAAinWA&#10;AIPcypqtpnVFxFSpdmZKviimAVbCuD2jjkaEssKioTU9rfig6SIKqoKXBArnqU+HXwAAioCAAIO+&#10;yhK1xXVFw8Ww6mZkvZOs8lbyt6OqZkbCsiWo3zWIrVakMiJlqduXQQtHqLCHoAAAioiAAPKGe0Z5&#10;itr3e5x5pcL9e/Z50ap9fFh6HJFwfMN6ine7fTt7Flz2fcN7qj/Wfnh8XBsWf9F9D/BceZCE79k6&#10;egeD6MFxeoCDBKkVev6CTpAde4WByHZ5fBeBZFu6fLKBCj6XfWeA1Bl1fl+A2+5qeCaQdNdoeKyO&#10;Ub/XeTeMUaeSecyKn468emmJJXU3exGH1VqRe7qGlT12fGuFiRf2fO+FGOyYdvicBtWfd4WY074g&#10;eBqV0aYBeLyTDY1SeW+QpnP1eieOa1l1etuMTTxse4WKghaae4iI3+rwdgWno9QAdpOjbLyKdy2f&#10;b6SFd9ebuYvveJGYRnK+eVqVLFhneheSOTt1ereP1RVkeleMFOmCdUuzUtKZddWuIrspdmypKKM1&#10;dxmkfoq9d9qgInGYeKecE1dseWuYZjqWegKVrhRWeWeNwOhQdLm/HdFtdT249Ln+dc6y/6ITdnqt&#10;ZIm5d0OoLHCzeBajTlaReNie6znWeWacKhNyeKaNJudXdEzLC9B5dMrD6rkGdVK9AKEZdfm2dojM&#10;dsSwaG/od56q4VXneGSmHDkzeOOh0RK5eAiMqOaRdAPXKc+4dHnPDLg6dPbHMaBFdZS/yIf/dly4&#10;928vdziy6FVGeACuLTimeHemTRIld4uMROHjhC535cwzg6N4O7Xygy54mJ7+gtF5DIdagot5nW7w&#10;gl16S1Vggk97Ajkmgpl70xPfhJ18juAfgqCCvcr3gimB97TdgcWBTZ3fgXmAzIYjgUOAdG2zgSmA&#10;QFQegTCAHjfugYOALBJ4gyCApt6EgUqNq8lOgOGL3rNRgIeKL5xngFGIw4TUgDKHjGyGgC6GgVMM&#10;gECFjjbngI2E4hE8gbKEc9zngCqYl8ekf8WV1bGqf3aTOprqf0aQ1IN8fzyOwmtYf0iM3lIIf2SL&#10;JDX6f6yJ4RArgHWHwdtgfz2jksYkftif6rAyfpCca5mBfmmZJIIvfmGWF2o6fn6TaFEVfqOQ8zUh&#10;fuKPSg9Af2WKUNoNfoWurcTafiCqJK7tfdWlvZhLfbGhj4EVfbCdqWkyfcuaG1A4ffmXCzRefjKV&#10;Xw57foCJytjzffO56sPIfY60ga3afT6vMZc8fRiqIIAjfR6lb2hhfT+hJ098fWedjDO4fZmbZg3Y&#10;fcOJXNgQfYXFWcLrfR+/DqzyfMi415ZQfJmy439EfKCtbWedfMuolU7afPek2TMsfRugWA1TfSiJ&#10;AtdkfTXRF8I8fNDJ56wwfG7CxpWCfDS7936EfDi1zWb3fGWwl05UfJesljK6fLeiTAzofK2IutHB&#10;jVF2kr21i+t3BqkDiql3fpN+iY54CX0xiJd4smYFh8V5ek2ehyh6STI4hyV7MQzWiSR8edA8i/GA&#10;x7x8ipmAPqfaiWN/zpJoiFV/fnwfh25/V2T7hq5/UUyUhh5/XDE1hhp/mAvsh4uAWs7iiqmLG7sh&#10;iV+JnKasiCuIN5EvhzCHDXryhliGE2PihamFRkuPhSaEljBEhSGERAsehiSDws1+iY+VdbmxiEmT&#10;F6UmhyWQ2o/Nhi6Oz3mxhWyNC2LHhMyLdkqchFGKFS9uhEaJWQprhOyGt8wmiLCf2rhXh2ycq6PO&#10;hk6Zno6BhV2WwniEhJiUHmHChAiR0UnAg5OP0C6vg36O8QnSg+GGpMr2iACqaLcvhr2maqKqhZ6i&#10;iI1ohLCe2neCg++bb2DTg1iYXkj7guqV4y4HgtCVDQlRgwCGTMn5h3K1GbY3hjGwTqGxhQ+rl4x1&#10;hCCnGnang2ai92AXgtKfR0hVglicdS17gjiaSQjmgkaGBMkshwO//7VthcW6Z6DfhJ+03ouhg6mv&#10;knXegu+qwl9ngmampEfHge2j+S0EgbqecAiPga6FyciRhq7LPbTNhXTE2KAvhEm+eorqg0u4aHU1&#10;go6zAF7VggautUdKgZOq1iyXgV6eJghKgTWFm8IHlr11hK9ZlIp2C5wNkoN2l4fwkK53NnL4jwd3&#10;810GjZR4y0W5jHJ5pisDjE56jAapjP98nMC8lX1/LK5Tk1B+y5sUkVN+focBj4h+U3IJje1+T1wc&#10;jIh+bUTOi29+mSoni0N++gYsi2yAF7+OlFeI2K0YkjSHnZn7kDaGdYXkjniFiXD/jOqExlsoi5KE&#10;L0PxioGDuiljik2DuQW+igqDJr5vk0GSp6vkkSiQmZi5jzeOoYTIjXCM42/ri/SLZlowiqiKHEMZ&#10;iZ6JESiqiWWI5wVfiNeDob1HkmecharPkE6ZspeZjmGXA4OVjKqUhW7ZiyiSQVlAieuQUkJTiOSO&#10;xygIiKCOygUNh9CDarw8kb+mhqnFj6mi+JaQjbyfh4KXjAecSm3wioeZUVhtiUCWu0GniDyU3yd8&#10;h/CUOwTIhvODPLtbkTmwp6jpjyWsX5W0jTWoLIHAi36kNG0sigSgmFfGiL2dg0EZh6mblScLh1WY&#10;vgSPhjyDFbqkkM+7Aag2jr22AJT5jMqxD4EEiw6sXmx5iZSoMFcoiFek10Cdh0Ci3CaqhtaaJARg&#10;haaC9roakHzFuqenjm3AA5RbjHi6UoBgira08mviiTewTlanh/utEkAthuyoxCZIhoGZ4gQ7hS+C&#10;3bLDoHp0w6FInYh1To88msd14nxomD12jGixlel3U1Pok9p4Mj2hkkV5DCNnkkl51AFKkFl8urGw&#10;n2B95qB9nGt9mI58max9Y3uqlyR9UWfslNh9ZlMkktJ9nTzbkUB94SK5kTN+VAEsjsx/3bC7nkaH&#10;Dp95m1yF9I2PmJuE+Xq2liCEM2cFk92DnFJQkeGDMTwdkFOC7iIekDWDOwERjW+Aua+8nVOQMZ5o&#10;mm2OYIxul7SMtnm3lTCLM2YTkvqJ+lF+kQWI8ztuj3iIOSGVj0qIswD6jECAqa7VnHCZip12mZOX&#10;BItyluKUp3izlGWSc2UxkhuQglC2kDOO7jrKjqeN3CEXjm2OLwDmiz2AnK3zm8yjCJysmO6f0Yqp&#10;ljicvnfgk7yZ5WRjkX2XV0//j4qVPTo4jf6UEiCpjbeS4ADWimOAka0ym02soJvsmG+owYnolbek&#10;/nclkzqhfmO6kP+eZk9ujwqb8TnCjWqbAiBVjRaV3ADIia6Ah6yQmuu2aptQmA2x44lIlVGtdXaF&#10;ks6pVmMgkJOly07mjqejSjlZjQChWyAMjJCVqwC9iRuAgKwUmpzAnZrTl767b4i+lQC2VnX3knix&#10;omKfkDmtzU56jkyrXTj8jK6mZR++jD6VdgC0iKWAeqQJqpF0OZOfpux0vIKxo3x1T3EFoEV1/F5z&#10;nUp2xUq8mqh3ojVXmL54axtAmWt47AAAjZ5/EaMwqZZ845MLped8m4IkonB8c3B2nzR8cF3anDl8&#10;l0oimZt83jS/l619LRrQmDV9mAAAjGyAAKJzqIqFiJI/pOSEhYFsoWaDpG+ynjGC/l0fmzyCiEl5&#10;mKOCRDQslrKCKxptlxmCxgAAi2CAAKGwp5WOL5Fjo/aMg4B9oICK/m7bnUSJslxVmlmIq0jLl8WH&#10;4TOhldGHeBoTlhqIOAAAineAAKDjptSW5pCXozWUmn+pn8KSf24CnIiQn1ucmYmO9kgslv2NvzMm&#10;lQKNLxnIlS2M7QAAia+AAKA6piKf3o/toomc8378nxaaNW1Wm9qXtlr4mNqVhkegljmT5TK7lDuT&#10;iRmElFaQ6gAAiQeAAJ+dpaGo8o9nogWlZ353noqiBmzIm0ae81pumE6cW0cqlbKakzJik52aEBlQ&#10;k6KRHQAAiHyAAJ8WpUOyNI7moaSuEH30niOqFWxImtqmeln1l+CjlEa+lUyiDjIRky6fdBkmkxCR&#10;AQAAiAuAAJ6qpPm73o59oVS3IX2EndCyi2vXmoOuelmQl4arg0ZslO+pQjHOktihrBj3krWQ4QAA&#10;h7CAAJXxtQhzxIZ9sLh0N3aQrKJ0wmXvqMV1bFRnpSt2MUGiogh3Ayzwn/h3rBJuohx3rAAAiX6A&#10;AJVVtCJ8AYYfr8V7tHY0q557kGWOp7J7llP7pBF7yEE4oOl8GiyPnsl8aRJUoJ18rwAAiMSAAJTV&#10;sxmELIWMrsODNHWwqpOCZWT8pqmB2FNvoweBf0C9n+CBWywvnbSBZxI/nz+CCQAAiCGAAJROsh+M&#10;U4Tsrc+KwnT7qaSJYGRZpbGIP1LWohiHaEA9nvKG2CvSnLqGwRIrngaGygAAh5OAAJO7sVOUkoRU&#10;rQSScHRZqNyQiGOypOmO31JKoUCNhD/Inh+MoSuBm9uMqBIbnO6K4gAAhxmAAJMqsLec+YPLrGaa&#10;S3PUqDiX1WMvpEGVrVHOoJST5T9mnVmSwytAmwuTExIQm/KMNgAAhrOAAJK+sCWlhYNgq9WiS3No&#10;p6WfSmLGo62cp1FuoAGajj8bnL+ZeisQmkaYlBIJmwyMMgAAhl6AAJJTr8WuRYMbq2yqeHMmpyym&#10;42J4ox+jyVEdn22hjT7OnD2guiramcqc+RIHml2MMQAAhhmAAJH7r3q3bILKqxezEXLVptCu8WIq&#10;or+rfFDcnwmpcz6em9SmzSq8mWSc5RIGmeaMMAAAheKAAIh2v+VzUXnhuvVzrWrZtkN0K1snscp0&#10;zEqKrZ51hziTqhR2RiRSqCt2twpYqgd3FwAAhgyAAIgevwV7Lnm5ugh61GqutTx6rFr0sKt6tkpP&#10;rG567jhfqNV7QyQ0psd7gQqfqC58YgAAhbaAAIfevfKC6XliuP2B9GpetCaBLlqWr4+AtUn2q0yA&#10;dDgap6yAbCQTpYGAlArfpoOBJgAAhWuAAIeXvOeKmHkBt/WJG2nnsyKH1FosroGG10mUqkGGLTfP&#10;pp2F1SPypFuGGAsXpQeFUQAAhSmAAIc+vAqSYHiltxaQYmmEskGOplnArZ6NM0k/qU6MHDePpayL&#10;liPXo1aMPgtKo7mHogAAhPGAAIbfu2KaU3hQtmeX1mk1sYiVnFl1rN+TvUj5qIySVTddpNORxiPD&#10;omuR6At0opSHvwAAhMKAAIaHut6iX3gJtdqfZGj1sO+crlk5rD6aa0jCp+yY2zc5pCyYqiO6oZiW&#10;owucoZSH2QAAhJqAAIZNumKqlXfVtVqnHmjGsGuj9lkPq7OhZUiap16f5TcUo6afCiOqoPyYHQvA&#10;oLSH8gAAhHuAAIYNuhGzPnfAtPivOWi3r/Org1j1qyOoqEiIpr2nOTcTov2kDyPCoGCYLQvxoB2I&#10;EwAAhGGAAHtuyzFy/W2ZxbZzN19YwH9zmlBzu4J0J0Cett90yy9FsyF1ZBsGsfh1awNvsE13iQAA&#10;gySAAHtoykB6iG2rxMJ6EV9ev2t52VBwukl52kCZtYd6DS9Ssah6VhtHsDF6XwQLri98RgAAgyKA&#10;AHtyyRKB2W2Xw56A2F9Hvj2AD1BOuQt/oEB9tDp/bS9QsEd/dxt9rpJ/qwSXrEmAdQAAgyGAAHtw&#10;x+iJFG19wnOHnl8XvRGGZ1Alt9SFhUBeswGFAi9KrwKE3xutrR2FhAUSqpuDbgAAgx+AAHtbxuyQ&#10;ZW1lwXCOgF7+vASM6FACtsKLpUBPsd+Kzy9QrdyKrBvfq9CLMAWBqSSDuQAAgx6AAHs5xiWX5G1U&#10;wJqVkF73ux+TjlADtdWR9kBPsO6Q7C9hrNKRARwVqqaQCwXkp+GD+wAAgx2AAHsXxYSfdW1Hv+qc&#10;s173umCaR1AKtQyYZkBbsCWXXS95rACXeRxLqaOTIQY7ps6ENwAAgx2AAHr2xQanMG0/v1uj/V78&#10;ucGhLFAWtGGfFEBnr3WeWS+Nq1ac0xx4qOCTQAaHpeuEagAAgxyAAHrcxJ2vPm0+vuGrk18JuTio&#10;W1Aqs8ymM0CFrtekzi+5qrCgRRyzqDGTZwbIpUaElgAAgxyAAOYfdnBzGNAbd0tz8bmAeB90zKIq&#10;eOp1r4okebJ2oXFjen93o1eGe094nzsvfDF5lhadfSF56OQPdId+aM5rdYl+G7f6dnx95aDLd2V9&#10;yojdeEt9zXAueTN95FZbehV9+ToHeu9+EhUge1R9weIxcvCJ0syadAKIZLZfdQqHEp9GdgqF/Yd+&#10;dwiFEW7zeAaEQlU+ePaDeTj5ecSCxBPEedWCC+BpcZOVOMrNcq6Sv7Scc8CQbJ2xdNGOTIYRdeaM&#10;dm2ydvaKwlQqd/KJITf+eLKHtxKUeIuF7N7JcHWgnckycZKdL7MCcquZ55wrc8WW1YSudOWT+Gx8&#10;dgeRaVMjdwuO+jcVd7uM/hGPd3GJP91sb5isDcfZcLSnurGqccujf5rbcuifeoN3dA+btGtYdTWY&#10;M1IudkGVDzZCduGSxRC0doSLS9xObuu3jMbBcASyW7CLcRWtMZm+cjCoPIJyc12jmmpydIqfTFFa&#10;dZSbdTWPdiWZJQ/+db+K0Ntvbm3DHsXlb4G9Fa+jcIi3BJjLcZuxI4GFcsmrrGmkc/2mtlCvdQmi&#10;ezT0dYWetQ9qdR+KbNrLbhvOxsVEbynH5K7rcCHA85f/cSe6NoC7ck+z/Gjrc4OufVAKdI6qSTRj&#10;dP2jKA70dJ+KHNYVfw5xtsHlfxByyqz0fx1zz5cffzV00YB1f1Z13Wjuf4h29lAxf894CDSagFl5&#10;Bw9YgfJ5PNSMfVF8f8CyfXN8eqvOfZd8fJX+fcB8j39TffN8uWfTfjd8908efo19NDOQfxJ9cg5B&#10;gEh9g9MAe9KHUL8HfAKGQqpBfDOFRJSBfHGEb33+fLuDvWaifRWDJk4LfXaCmDKTfe2CJQ1MftKB&#10;g9FueoaSGL1leryQGaiheveOMJMNe0CMaXyqe6GK3WV4fAyJck0JfHaIITGtfN6HHgx4fY2E/M/z&#10;eXKc6bvveaqaC6ctee2XQZGkej+UmHtmeqWSHGRbeyKP50wZe5ON4TDce+qMfwvCfHeH886zeJun&#10;0rqzeNSkH6XyeRWgcZByeWqc5npKedaZkWNWelOWhEs+esyT5jAhexWSggspe42Hi82ud/Gy07mw&#10;eCquTqTqeGWpv49seLmlVHlaeSyhNGKFea6dcUqEeiGaSy+DelyYcgqqesuHNszkd3O98bjjd6q4&#10;oKQQd9yzNY6LeCet63iBeJupCWHEeSekt0nleZyhay78ecGdTgpCei2G8MxVdx7JPrhKd1HDI6Nf&#10;d3e84I3Ld7W2wnfIeCSxL2EgeLCse0lUeSeo8i59eUGfbwnwea+GuMZ+iBhwirP8hzNxvqCShnJy&#10;2owbhdFz7na3hUd1C2BchNx2NUi0hJ53VS3FhPR4Ugjchk95YMVGhoB6uLLqhbt66p9zhQx7G4sH&#10;hHV7V3Wqg/l7p19bg5x8CUe6g2h8aSzYg7J8wAgvhKp9dcQShQ6E+bGohFyEMZ5fg7ODconZgyyC&#10;0nSHgrqCVF5RgmuB80bHgkSBnyv7goWBbgeYgzmBC8Ktg8ePKrAxgxaNjZzJgnyL94hxggCKfHNC&#10;gaiJNl01gWuIEkXVgUqHEyssgXiGfgcUgfiEKMFUgr2ZYa7Ygg2W/Zt1gXqUnYcpgQWSUXIbgLCQ&#10;LVw1gISOVEUAgGiMvCp4gISMCQajgOaEfcAwge2jvq24gUCglppXgKudZIYUgDiaRXEcf+eXWltR&#10;f7aUwkREf6GStCnXf7CSEwZEf/6EPb9EgUmuN6zLgJ+qTplkgAWmS4Ugf46iW3A9f0SeuFqSfxib&#10;gkOmfvaZIilRfviXQgX2fz+ECL6QgM642qwQgCa0MpiZf4SvYIROfwKqn29zfremTlnYfpWiqUMM&#10;fnegcCjffl6bggW2fqOD3L4UgHjDwauCf9O+Y5fsfyS4wYOTfpOzNW7GfkCuSVlFfiCqc0KTfgen&#10;MCh5feabXgWDfiaDurdckVdvsaY1j55w7ZQhjhxyEoD0jMlzLmzLi5h0VFeTipV1hkDvieB2pCaB&#10;ijt3gQMqiiR5vbZYj+F5U6VDjkd5npMejNR56X/5i4d6P2vWil96qVaqiWZ7JEAKiLV7mCWyiPp7&#10;9ALbiIR9abVJjouC6qQMjQKCXZIDi5KB037XilOBaWrMiTeBGVW7iEqA4z82h56AuiT6h86AuAKV&#10;hxaAorQsjU2MlaLUi8uLPpC2imqJ6H25iSqItGm9iB+HrFTOhz6Gxz5rhpiGDSRQhraF5gJZhdmB&#10;lrMFjEuWSaHCisuUOI+ciW+SLXyLiDqQN2iwhzGOa1PfhmGM5T2lhb2LryOzhcSLuQIlhMqBc7IG&#10;i4WgH6C+igmdWY6YiKyaj3uSh3mX2mfKhnGVW1MShZiTMTz+hPeRriMshOyRIQH5g+WBVrE1iumq&#10;Dp/riXGmlo3AiA+jDXq8htmfnWcFhdWce1JqhP2Z1Dx1hEqYPiLAhDCVnQHVgyeBPbCSinK0J59A&#10;iP6wAo0Jh5arvnoChlanl2ZRhVCj4VHGhIOg9Dvwg86fXyJhg5SXPwG4go2BKbAgihq+i568iKq5&#10;woxuhzu0xnldhe+v7mW5hOKrwFFEhBOo5jt/g2SlMSH/gyKW/AGgghKBGaibmulvCJiOmHNwQYel&#10;ljxxaXWwlDxyjGK1kmhzt06SkNV05zjUj8J19B6jkIZ2hAAAinJ7RafKmZ14J5fSlz14gIbXlQ54&#10;3XTkkw15R2HrkTt5xU3Qj6x6UDgZjpV6zB4GjzV7CwAAiNl+k6bvmFeBO5bRlgmAyoXpk9uAZXPt&#10;keWAHGEFkB1/8U0Bjph/3zdjjYF/1h13jf5/8wAAh3KAAKX1lzaKQJXClOqJH4TGkseIDXL2kM2H&#10;D2AbjxOGQUw5jZaFlTbAjH6FGxz8jN2FZgAAhjuAAKULli6TcZTOk+yRo4PLkdCP4nH2j9yOM19G&#10;jhaMs0t+jKWLfTYqi4yKrhyPi9CK4wAAhTCAAKQ0lW+cxpQNky+aUYMKkQ6X3nEkjxqVhl53jVqT&#10;aErKi9+RrjWYisWQxxwjivKPkQAAhE+AAKOBlNqmLpNSkp6jGYJKkHqf+nBojoGc/F3JjMOaU0o2&#10;i0aYPzUlihaXlBvRiiySzwAAg5WAAKLxlGmvu5K9kjGsC4GrkAeoRm/HjgSkp10tjEShikmmis+f&#10;ZDS0iZid2RuLiYeSnwAAgv2AAKKKlBa5mpJIkeC1W4Ejj66w8284jaGsv1yqi9ipUkk3imCnSDRS&#10;iTCi1xs3iRiSZwAAgoSAAJpSpNtuhIs8obpvr3tZnt1w0mp7nDhx9FiVmcZzG0Vul690PzBylmV1&#10;KBX/mE11KAAAhiB+aZmyo7t3Loq0oKR3hXrDncF36WnkmxF4Xlf8mJt450TdloJ5ei/qlSp57RWm&#10;ltR53AAAhQCAAJkLooZ/wYnqn31/XnoKnJZ/DWkfme1+4FdGl3p+0EQ7lWZ+2S9ilAd+6BVUlXh/&#10;CAAAhASAAJhKoWWISokNnmOHRHkYm4aGU2hOmNmFhFaAlnOE40OTlGSEai7ekv+EKxUHlD6EgAAA&#10;gyiAAJd+oHyQ3YhDnXyPQnhHmqGNvWd0l/eMWFXRlYGLGkL8k3uKNS5skgyJ0RTKkxuJQAAAgmyA&#10;AJbXn7CZq4eXnLmXeneXmd+VV2bJly+TU1UvlLeRjUJ7kpuQQC4MkSeQDhSSkhSNRgAAgc6AAJZG&#10;nxyij4cYnCifz3cVmUSdDWY5loqadFSdlBWYQUH/kfyWyS20kG2WhRRhkTiNyAAAgUuAAJXOnrGr&#10;l4adm72oTnaSmNKk+WW2lg6h11Qek5WfUUGHkYKeEC1Yj+mb4BQ5kISNrAAAgOCAAJV1nmK08IY7&#10;m2uxKXYimHitRmVBlaqprlO0kyqnDkEvkRKlOi0Oj32edhQCkAyNhwAAgIuAAIycrzRuAH5Xq3tv&#10;F29dqANwL195pMBxS06MobtyaDxBnzdzdyfNnfd0JA0voLhzxQAAgn+AAIwsrjl2QX4Gqnp2jm8A&#10;pu128l8ao5V3bE4roIN3+zvonfR4jCeEnJl45A06nuJ40QAAgcWAAIu6rQ1+XX1zqVh9/258pcJ9&#10;u16Loml9ok2nn1Z9qDt5nMd9xiczm1d93g0/nTZ+OwAAgSGAAIswq+qGZ3zPqDqFd23DpKuEol3r&#10;oU2D+U0RnkODgTsAm7SDNibgmjWDLQ0/m7WDEQAAgJOAAIqbqvmOg3w0p02NDW0eo8GLtF1BoGKK&#10;gUyJnUyJiTqNmsGI7CaUmTGI/w0/mlyHPQAAgBqAAIoQqkGWxHuuppaUzWyYowWS7Fy6n6GROUwJ&#10;nIWP0Toymd2O9CZbmD+PWw1CmSeI9wAAgACAAImoqZ6fIHtApficq2wmomSaRlxInv2YGEuhm96W&#10;XDnjmS6VhiY2l16U3A1KmBGI/AAAgACAAIlLqTSnp3sFpYqkvWvnoeShzlv4nmKfI0tKmzmdOTmK&#10;mJmcrCXzlsuZcg1KlzmI/AAAgACAAIkDqOiwgnq8pTOtKmuVoYKpwFujnfamvUr/msWk+jlOmB+i&#10;xCXIllGZjA1DlqCI9wAAgACAAH9yuf9tbHHhtcBuaWOxsb1vcVSrrelwgESZqmBxjTMBp5NyeB67&#10;ptFywQW9pz9zbQAAgACAAH8zuR91UHHHtMl1jGORsJ516VSKrKl2YkR2qQl28DLrpiZ3dR7EpTB3&#10;kgYgpSF4xQAAgACAAH75t/F8/nFvs598nWNFr2d8XlQzq2h8VEQqp8J8azK2pNV8lh65o7V8oQZy&#10;ozZ9owAAgACAAH6qtr+EknEFsnGDsGLGrj2C8VPKqjiCZkPJppaCFDJyo6SB8B6komKCFga2oX+B&#10;5AAAgACAAH5Mtb+MOHCksXKK4WJbrT6JsFNVqTeIrUN0pYaH8DIxopOHnh6QoTSIKwbxn/qEsQAA&#10;gACAAH3wtP6UBnBPsK2SQGIIrHGQl1MCqGKPJkMlpKqOEjH+oZ2NtR6BoCON4AchnqOE0gAAgACA&#10;AH2ftGmb5nALsBKZtmHGq8mXmVK+p6+VxELio/aUgjHSoN6Ueh5+ny6SpwdOnXiE8QAAgACAAH1q&#10;s+mj5W/Yr46hUGGQqz2ezVKGpxucqUKso1ybcDGcoEqa4h5mnnyUjQd5nHaFDgAAgACAAH02s5us&#10;R2/QryupVmGEqsGmXVJkpoKj60KQoq2iwzGUn4+f8x52ncmUmQegm8WFKAAAgACAAHKvxUhs3mWl&#10;wKxttFgdvDlun0nTt+xvlTp1tAFwgSlTsTRxLRSWselwuAAAqyl0ewAAgACAAHKixHd0cGXDv7F0&#10;i1g6uwR01UnxtoZ1QDqWsnZ1vymNr392IRUVr8R1uwAPqel45wAAgACAAHKjwzp7uGWqvnJ7RVgm&#10;ubV6/UnWtSR69zqIsQN7EimerfJ7OBVurd57BACjp9N9LgAAgACAAHKVwe2C2mWAvSaB+FfnuGqB&#10;Qkmos9KAzDpmr62AlimcrIqAkBWvrDCAzAEhpfiAxAAAgACAAHJ2wNKKC2VfvAeIyFfAt0WHtkl1&#10;sqiG2jpRrnOGUSmeq0eGSRXtqq+GkAGRpFWBDwAAgACAAHJRv/mRaGVKux+Py1eytk6OVElnsaiN&#10;IjpBrWyMXimoqiGMhRYnqViLgwHxouqBUAAAgACAAHIwv1CY02U/umKW4FeutX+VCkljsM+TjTo/&#10;rJCSwim2qTiTBxZgqC2PIQJHobSBigAAgACAAHITvtOgYGU9ucyeGlextNWb7klksBaaOjo6q9KZ&#10;tim3qH2YeRaFp02POgKNoLOBugAAgACAAHH+vnaoNmVDuVClole7tEOjKElrr3ehazpFqymgUSnQ&#10;p8qcRRaopo+PUgK6n/OB2AAAgACAANm1cYFsqsUOctduN6+/dBtvt5mbdUlxLYKsdmtyo2rrd4p0&#10;G1IFeKB1gjZ6eaB2wBICenl2rde3b1d33sNwcNx4R65JckF4t5hLc495NIF0dNJ5vmnHdg56UVDr&#10;dzR61jVoeCF7PhDOeMJ6rdXibYSDHcGkbxuCZ6y1cJmBwpbMcgCBSYAcc16A6miTdLKAnE/ZdeWA&#10;SjRsdrx/7w/Ad0F/ItQZa+qOSr/VbY6MkKrubxmK8JU6cJeJdX6wcg6IMWdXc3aHBE7MdLSF4jOA&#10;dXKE2w7WdfODMNJ6apSZb747bECWzKlUbdaUP5Oub16R1X1ScOKPlGYlcl6NkU3Oc6SLqDKldEeK&#10;GA4OdNSGqNEmaYqknbzrazihI6gCbM+dqpJhblyaUXwcb+iXKmUKcWiUP0zjcraRpjHgcz+Pzg1l&#10;c+OJDtAVaLmv1Lvdameriqbra/mnK5FJbYWi53sYbxie5mQmcJ+bM0wZceiX7zE6clqWFAzZcxuI&#10;sM9HaB+7FbsQacu2AaYMa1Oww5BebNarmHovbmqmxmNXb/iibUtwcUOeyDCqcZebkAxncnmIYs65&#10;Z7zGYLqAaWHAfaVhatq6Y4+cbE20YHltbdquz2Knb2ip70rOcK6mUDAacOuf7gwMcfeIJcpaeeRr&#10;i7d9emRtS6PBeuZu648Ce2hwdHlVe+5x+mK1fHxzf0rSfRV07i/hfdB2Hgs5f2R2N8jpd+h2PLZX&#10;eJF25KKkeS13g43secR4InhCel14ymGvev95eknZe6J6Gi71fEl6kAprfbF6qMdldiqA5LSuduaA&#10;h6Ecd5WALIxzeEN/6HbyePV/uWCFea1/mEjPelp/cy4HeuV/QAm2fDN+1sXTdKWLerMLdWuKM594&#10;dieI8osDduSHxHWid66Gv19feHiF0EfVeS2E7y0weZyENAkZeuiCd8Rbc12WE7GXdCqT9p4EdPCR&#10;2YmXdbePzXRldomN4V5Id2aMLUbteCCKnSxseHKJigiTecyFk8MkclugwrBicyyd15zOc/Ka3oho&#10;dL6X9HNKdZeVM11LdnSSrkYbdzSQiyu9d2uPeggieN2FgMIrcY+rfq9mcmGnzJvNcyOj+Ydoc+6g&#10;M3JddM+crFx9dbGZdkVqdmmW0SssdoeVVwfEeBeFQMFucPi2Ta6kccex2Zr6coGtMYaOc0Sok3GH&#10;dCakTVu9dRGgjETOdcmdwCqudceaIwd4d3aFDcDwcJTBNq4XcV68A5pScgm2iYXWcr6xHnDVc5ms&#10;K1sedISoCEQ7dTulECoqdSOcggc7dvaE5LtugpRqnKoxgjhseJfrgfluKoR5gdFvv2/8gblxTVpw&#10;gbhy2UOAgd10RykEgoF1UwU8g7t2jbpMgL10s6kQgI11jZazgGV2VoNPgEt3F27lgEJ33VlwgFB4&#10;pkKTgHh5WigugPx5yATIggx60rkcfw5+zafCfvl+t5WYft9+nIIkfth+hm3Pftx+g1h5fvh+jUG6&#10;fyd+kiduf45+fARigJF+kre8fZSI1aZcfYaH7pQOfXyG/oDJfYGGFWyQfZ+FTFdhfcyEmEDMff+D&#10;9iaofkSDhAQJf0iB1LZtfFmS4aULfFCROJK/fFCPf3+EfF2NyGt3fICMLVZofL6Kxz/+fPSJkCX/&#10;fRiJBgO+fi+CiLVVe2KdDKPze16ao5Goe16YHn51e26Vm2p5e5WTPFWKe8+RHj9GfAmPdSVofA+P&#10;AAN+fUGCXLR1ep6nSaMNep2kJpC8epmg1X2KeqediGmgetSadVTOexKXvz6sez6VxiTseyqUIANJ&#10;fH2CObPMeguxoKJYegytxo/4ef+pr3zCegSlmWjcejGh3VQaenmeuj4ZeqOc5CR/emqYUgMee92C&#10;HLNceae8IKHSeae3mI9WeY2yvnwUeYOt6Wg5eaipl1OMee6mQT2XehqjfCQLec2YXwL8e16CBKzY&#10;i71p2pz5ioBru4v9iX5tcHnAiKlvCGZph/FwmFHsh2JyJDvohyBzhSGxh/V0TgAAh4F3JKvzigJz&#10;ZZwHiPh0VYruiAx1Mni5hz92CGVxho124lEHhgZ3vDsRhcB4eCD2hmp4xwAAhZV7FarwiGp825rV&#10;h3t8+YnZhph9C3edhdp9IWRxhTR9RlAphLh9dTpRhHJ9mSBVhPR9kAAAg+Z+iqnRhvaGWpmkhg+F&#10;t4iQhT6FAHaLhIaEU2N5g+2Dw09cg3mDSTmmgziC4x/Gg5iCuAAAgm+AAKilhcOP25iYhOCOioeD&#10;hBeNInVig2eLtmJvgtaKZE5rgnWJSjjhgjKIbh8ygmaIewAAgS6AAKerhNeZfpeWg/qXfoaBgzCV&#10;XHRvgoCTM2GMgfGRME2qgYaPeDhFgUWOUh61gViN3QAAgCCAAKbihByjMpbIg0WgiIWtgnadrHOZ&#10;gcKaymDEgTeYJk0AgM2V8jfHgHaUuh5RgGySVwAAgACAAKZKg4+tCJYjgr6puoT4geemJnLhgSai&#10;jGASgJefVkxTgDmc2Tc3f9+btR34f6eURAAAgACAAKXjgy23GpWkgmCzM4RegXyu63I8gKmqoF98&#10;gBCm70vXf6+kejbNf1iheR2efw2UBwAAgACAAJ6mlR5pTo/UkyZrI3/ukXls1G7MkANualyNjrBv&#10;9kkPjZ1xdDPWjRByshmHjqJy9gAAgxZ6vJ3sk5RyWo8WkchzTX8UkCd0M236jqx1FFvEjVh1+UhV&#10;jEV22TMoi613ihj9jQB3gwAAgaF+H50YkhN7To4QkGJ7fX4hjsZ7p20AjVh72FrgjA18GEeOiwF8&#10;XzJ+imN8kRh+i3x8bAAAgFqAAJwZkLeEK4z9jwuDs3z2jX6DNWwJjBCCuFn6itaCWEbOidOCCTHl&#10;iTCBzRgRihKB2QAAgACAAJsmj4SNLIwAjeKMEHv4jF6K6WsIivaJv1ktibWIskYciL6H3DFZiBeH&#10;UBewiMaHWAAAgACAAJpSjqCWUYs/jQaUmHs3i36SxGo1ihSQ8FheiNWPRkVth9SN8TDLhymNTRdJ&#10;h6yMBQAAgACAAJmkje+fgoqHjFqdMHp5is2atWl6iV6YPVetiCGWCkTVhxyUWzBehleT9Bb/hrKP&#10;jQAAgACAAJkcjWiozIn1i9il6XncikSizWjciMmft1cSh4idD0RAhoubSS/mhb2aKRa+heGPYQAA&#10;gACAAJi9jQiyVomEi3uu8XlWidyrOWhOiFKnkFaRhwaklEPVhgSi9i+GhTifHRZrhUiPKAAAgACA&#10;AJDYnuFozILXnExqjXPfmgJsNGPEl+9txVKHlgtvST/slIZwsStKk+hxsxBslt5xLwAAgAB90JBA&#10;nY1xY4JImxByUXM8mMNzOmMmlqN0IlHwlLZ1DD9lkyp16SrTknV2ehA4lPV18gAAgACAAI+YnCF5&#10;2YF1mbp6EnJ9l216TWJglVN6lVE9k2p66T7LkeF7QCpZkRx7cRAGky97JQAAgACAAI7PmsyCPYCS&#10;mG6B23GEli2BeWGQlBOBJlB7kjeA6j4qkLOAwinej+KAqQ/SkZKAqgAAgACAAI4AmbSKqH/Gl1mJ&#10;uXC0lR2Ix2C0kweH3k/WkRyHDD2bj6CGeil3jsGGPg+tkBaFewAAgACAAI1VmMaTR38XlniRy3AB&#10;lDyQQGAKkh+Ouk8zkDONYD0ljp+MaikijbaMXQ+LjsCJkQAAgACAAIzGmBib936alc+Z+G+Ck4mX&#10;1F96kWCVuU6ej3WT8TyljeKSzSjPjNiSxQ9pjZ2KawAAgACAAIxVl5mkv34ilVKiQ28AkwOfk172&#10;kM2c8U4djtya1DwmjU+Z3ChrjDiYGg9LjKyKVwAAgACAAIwBlz2txH3DlPSq3G6RkpqnqF6CkFak&#10;kU20jluiUTvPjMag9Sgfi6+bIQ8ci/mKNwAAgACAAIOJqRNoN3Y8pfZp4GgVox5reFjioHhs/kiL&#10;ng5ucjaynDVvtyJem+NwWghYna9wIAAAgACAAIMSp/JwZ3XepNZxR2etoedyLFiBnydzFkgwnKtz&#10;/jZnmsN0yyIrmkd1HgiAm3R1MQAAgACAAIKWppZ4aHU/o4h4omcioJN45VfvndJ5PUewm1R5oDYA&#10;mWd5/iHrmMx6FQidmWd6pwAAgACAAIIApUKAUHSQojqAAGZfn05/tldOnIx/gkccmhh/aTWLmCl/&#10;XyGhl3V/WAiul4t/kwAAgACAAIFkpCWIR3PwoSSHeGW1njyGrVafm3mF8UaWmPqFXDUblw+FAiFa&#10;lkKFFAi8ld+D0QAAgACAAIDYo0uQX3NooE6PGWUunWGNy1YVmpiMj0YTmBKLiDTIlgeK8SErlSSL&#10;YgjMlGCF8wAAgACAAIBtopCYh3L3n5mWzmS4nKiVAlWdmdqTTUWml1GR8jR3lTyRWyEVlB6Q6Aji&#10;kw6GAgAAgACAAIAUohSg03LDnxueuWR+nBecbVVRmSyaOEVQlpWYpjQXlI6YYSDGk2+VfwjokgCG&#10;BgAAgACAAH/RobypXHJ9nrem7GQum6akMlT6mK2hpUUClg2gLTPZk/yefCCZktiWCgjjkTuGAgAA&#10;gACAAHa0s8Fnf2n1sDhpCFyArOVqjE4YqbxsAj6HpuJtXC09pOtuaxi5pZdubAGJoqpwAgAAgACA&#10;AHZastBvUmnKryhwHVxXq6Zw+U35qFRx3T5wpV5yvC06o0lzahjjo6dzRgH+oDd1YQAAgACAAHYM&#10;sXx26Glgrdh3G1wCqkd3YE2gput3wz4oo+x4LS0Qocd4hBjuoel4VAJenfl6WAAAgACAAHWssB1+&#10;XWjprH1+Flt3qPN93U00pZR9wz3Hopl9xizQoGp90RjnoFp9vAKsm/p+rwAAgACAAHVErvSF4Wh/&#10;q1iFLlsFp8+Eh0y3pG2D8z1yoWSDjyyQnzKDaxjZnveDvwLtmjuB+wAAgACAAHTkrhONimgoqnWM&#10;clqvpuOLWExfo3mKWD0eoGiJmixfnhiJaBjSnbaJgwMjmLaCHwAAgACAAHSUrWWVPWfmqcGTylpu&#10;piOSQ0wYoq2Q3jzUn5qP7iwwnTuQBxjanJWOWQNWl2qCQgAAgACAAHRdrNedAmexqS2bO1oypYaZ&#10;VkvYogaXozyUnuyWtSvrnJOWdhi7m8aQuQOJllOCZAAAgACAAHQurH6lF2e0qL6jGVoupPyg0Eu4&#10;oV2eyTx7nimd8yvrm76bkxjRmvKQyAOslYyCfAAAgACAAGoyvwNmtF3Ou0BoDlDjt5ZpcEMjtAVq&#10;xjQqsOhr9CMfrz5sog4hsUhr4wAAnwRzsAAAgACAAGntvj1uMl3Pujlu2FD1tkJvnENFsndwbjRb&#10;ry5xMSNzrUpxnA61ruhw5gAAncB4KQAAgACAAGnNvOd1ZF2duNp1gFDVtM91uEMmsO12GTRRrZB2&#10;fCORq4h2rg8crMh2JgAAnIl8IgAAgACAAGmou3J8a11ht2Z8HlCHs1176ULyr3d73jQtrBR78COT&#10;qfJ7+A9nquJ72AAAm2h/oQAAgACAAGl6ujGDf101tiOC2lBWshWCS0K0riuB1zQUqreBmiOUqIWB&#10;ng+pqTCBrgAAmmyAAAAAgACAAGlOuTyKu10etRyJyVBEsQCI3EKerQ2IEDP8qZGHkiOdpzqHwA/m&#10;p6uGuAAAmZCAAAAAgACAAGkpuH+R/l0UtEeQyFA/sBiPgkKUrBuObDPxqJuN4SOnpjKORRAiplmK&#10;6QAAmN+AAAAAgACAAGkNt/OZWV0Xs56X5lBEr1mWVUKSq02VCDPkp8eUtiOcpV6TzBA/pVmK/AAA&#10;mEiAAAAAgACAAGj6t4+g610jsxOfSVBRrrWdfEKWqpucJTPppwubbiOxpJSYIhBWpIOLDAAAl7KA&#10;AAAAgACAAM1QbG1mRLnnbjBodaXTb9hqkJDgcWNslHsOct9ujWRVdE9wfUxsdaRyUDGtdqlz1g3H&#10;eDFztstcae5xVLhYa+dyZ6RtbbZzd4+fb2d0hnnjcQZ1l2M+cpZ2pUthc/p3mzCxdNx4VQzmdnR3&#10;5cmIZ8l8YLaRadx8XKLha8t8X44mbZl8fXiRb1Z8qmIScP983kpZcm99BC/Gcyt9BAwhdO58g8e7&#10;ZeKHULTCaAqGUKEbaguFYIyaa/KEh3cqbc2D02Dbb4yDL0lUcQWCjS7pcZmB6wt2c5uAuMYYZEaS&#10;NLMpZnyQVJ+DaI2OfosPaoOMu3XXbG6LF1+ybkOJokhgb8KIQS4ecCuHHwrkcniEUsTFYwCdIbHd&#10;ZT+acJ44Z1WXtYnKaVOVCnSma0eShV6lbSGQM0eCbqaOKS1pbuaMxQpocYSHCcO2Yf2oE7DUZECk&#10;l50qZlWg+oi7aFSda3OpalKaE13IbDOW/0bHbbGUVCzSbcuS8woCcLmGxMLtYTyzCbANY3+uxJxT&#10;ZY2qTIfbZ4Wl23LKaYShuFz/a22eBUYkbOqa/SxPbNmYXAmvcBSGjMJqYLu9/q+FYvq455uyZPiz&#10;k4clZuKuTnIXaNqpc1xdasKlPkWLbDeiPivGbACcqAltcBKGX76vdI5lYK0EdYJnvppsdnFp74a+&#10;d1pr/XIPeEJt+1xaeSxv7kVTeg9xuysDet9zGQeAfRZzfb1Gcj1v8Kvpc2ZxO5ladHVycIW2dXZz&#10;mHEOdnN0vVtqd3F130R2eF125Co4eQV3kAb1e1t4FLvAcC56a6o+cXJ6tpfTcpp6+YQ/c7Z7Qm/B&#10;dM97lVpEdeR77ENzdtZ8MilYd058PwZ6edZ8bLopbl2Eyqiab7KEM5YxcOyDloLXchuC/m54c0+C&#10;gFkndHiCDkKFdW6BnyiRdbeBLgYPeIWAMbiubNGPKacnbjKNw5S/b3yMUIFscLiK321GcfeJhFga&#10;czSIUkGodC2HOyfedESGeQW0d2SDbLd4a5aZmqX0bP+XbZOPbk2VI4BDb5GS2mwwcNmQr1cpchaO&#10;t0DicxONEic+cvuMVgVndt6Dp7aCapukFKT8bAihJJKSbVSeBX9Jbpqa5mtHb+uX+VZgcS6VVkA+&#10;ch+TOCa8cd6SIwUnd0qDfLXLad+ul6Q+a0yq55HFbJGm+H52bc+jBmp3byKfYVWjcG6cNz+mcV2Z&#10;8yZJcOqW4gT0d6GDWbVWaWK5JKO4asm0t5Eja/6v+H3GbS+rPmnPbnqm8lUPb8WjZz8YcK6hDSXH&#10;cBWZiwTKd+eDPbBwfP9krKBNfR1nHY8RfVRpV3yWfZxrZ2j+ffFtZVREflZvUz4RftVxDyQAf6ty&#10;JgH3gWd0Aa9TetFuoJ8zeydwE43fe3pxaHt1e9VyqWfzfDpz41NTfK91FD04fSx2HSNDfcl2nwG2&#10;f654ca4deNV4kZ3geU15GYy+ebZ5kXpLeiZ6AGbkepx6dlJmex967Txwe517TCKcfAJ7VAF9fit8&#10;V6y4dxCCZ5xzd5iCJYs3eBaBz3j6eJaBcmWueSeBJlFaebyA5TuPejqAoyHmemSAVgFLfdF/uqtm&#10;dZeMQJsgdiqLQInldrSKJXexdz+JAGScd9eH61BmeH2G+zrHePqGKyFJeOiFzAEgfhiAw6pPdGmW&#10;MpoJdQOUeIjRdZGSlnakdiOQqWOhdsGO1k+Sd2ONNzoZd9+L+SC/d5iLtgD9flWAq6lwc3igL5kl&#10;dBedvofqdKObFnXBdTWYZWLMddqV4k7bdoCTsTmKduuSKCBRdnOQzADffoeAl6jKcsGqOZhzc2Kn&#10;Focrc+ijrHT/dHKgOWIOdRidE04rdceaeDj9diyZEB/vdXqU9ADHfrCAhqhcckS0WJfwcuKwioaP&#10;c1usYnRac9eoOGFzdHakgU2ldSKhsDh8dYOfhh93dKiVRgC0ftGAeaJ/hcVkGZOghRZmiYOXhJxo&#10;wnI/hEdq0V+4hAtsykvxg/JurDaBhCBwSBxlhWFw5gAAgEx2uqGYg7htg5Kng0VvCYKAguhwbXE1&#10;gp9xvl7DgmtzBEsXglp0OzXAgn11OBvIg291ZgAAgAB6uaCLgdl21ZFmgYh3i4FdgTt4K3ASgQN4&#10;wF3AgN55VUo4gNd55DUFgPN6Txs3gZp6LAAAgAB+Op9mgBmAJZAzf92AIoAXf6eAA28Tf3l/3lzb&#10;f2R/wkmAf2Z/rTR4f35/lBrKf+F/VwAAgACAAJ47frCJfY8kfn2Iz38HflCH/23kfiuHHVvWfh6G&#10;SkiRfjKFmTOyfkKFDRo5flmFDAAAgACAAJ1EfZCS7o4kfWWRlX4KfTqQD2zyfRmOd1r1fQ6M+EfX&#10;fRmLsTMcfSSK3RnHfPuKZgAAgACAAJx9fKqcZ41ZfIaaaX09fFeYLmwmfDSV5Fo0fC6TyUc0fDiS&#10;CjKlfCuRJhlxe8eO2QAAgACAAJvle/ul84y2e9yjVXyOe6ega2t3e3mdclmJe3GayUaPe4OYwzIf&#10;e22X+RkgesSQ/QAAgACAAJt9e3+vn4w5e2Ksbnv8eyGo2WreeuSlPFj+etKiHUYZeuCgGjGvesad&#10;nxi4efKQtwAAgACAAJTRjwxjkobyjZ1l8XfwjHloIGefi4lqJ1YbirtsFUM9iipt4S52iilvRxPI&#10;jJtvFAAAgAB6QJQQjS1seoYri/dt/ncOiuVvaGbLifRwwFVZiSVyC0KRiJNzPy3fiH10HhNiin1z&#10;rAAAgAB9tpMxi191R4Ucik12DnYYiUh2xGXUiGR3cFR9h594GkHXhxN4uS1Jhu55HxMDiH94mgAA&#10;gACAAJIsibh9+4QLiLJ+JHTyh8F+NWTqhuJ+O1Ophi5+R0Euhal+VSzLhXZ+VBK5hqB+BgAAgACA&#10;AJEwiEyGzIMPh1OGV3P8hmuFw2P1hZKFHVL1hNmEgUCchFyEDCxbhCCDvxJ3hOiDhgAAgACAAJBX&#10;hzuPvoJUhkqOsnNDhWCNd2MihIWMJ1Ikg8yK8D/yg0SKACvSgv2JnhIfg2eIOgAAgACAAI+ohmKY&#10;tYGahXiXF3KFhImVOWJng6mTRlFtgvKRij9VgmWQQitvgfuQHRHlgh6MGQAAgACAAI8ghbyhvoEJ&#10;hNmflnHpg+GdG2HMgvSai1DVgjeYWj65gbKW9CrwgTqWRhGygRGL9wAAgACAAI6+hUWq94CXhGWo&#10;V3Fjg2KlRWE/gmKiIVBYgZefmD5WgQqeZSqbgI6bNRFxgEWLywAAgACAAId8mJ1jFXpplphlWWxE&#10;lONneFzhk2RpckxJkg9rTTo2kSBs9SXZkThuAQs8k5VtdAAAgAB9RobVlv1rinnPlR9tAmuZk2lu&#10;Z1xFkdtvv0u8kHtxBjm+j4FyJyV4j3ZyyAsukRhyRQAAgACAAIYglUhz23juk4h0pWrSkdl1ZFt7&#10;kFF2HksMjvV21Dkujfp3dCUOjdR3uwscjsh3fQAAgACAAIVIk7B8Fnf+kfx8TGnMkF18c1qmjtp8&#10;l0pLjYx8wDiRjJR85SScjFh85gsBjLx9DAAAgACAAIRvkl2EWXcqkLGEB2j4jxiDoVnGjZqDMUmo&#10;jEGCyTgFi1GChyQ4iv6CZwrtivGB7gAAgACAAIO6kUeMyHZyj6iL72g/jg+K9FkYjImJ60kGiy6I&#10;/TeciiWIWyPricCIawrZiWeGFAAAgACAAIMmkHSVRHXxjt2T8Ge8jTuSYliGi6iQxUhrik2PaDcU&#10;iUKOmCOeiLKOxgrGiB2HSQAAgACAAIKxj9adznV2jkKcBWc6jJeZ71gEivaXzEfqiZOWGjaPiIyV&#10;ayM0h+mUFQq2hxCHPgAAgACAAIJaj2SmhHUWjc6kW2bLjBehx1eRimefL0eEiPedUjY8h+WccCLu&#10;hzmXngqVhkaHKAAAgACAAHqQoqVicG4ToCZklWCrne5moFIgm+doikJYmh5qTjDimP5rwxyBmcFs&#10;PwPfmKFsvgAAgAB/0Hn8oUFqe22gnsxr4mA0nH9tQVG5ml1ulUIBmIBv0jCjl0pw1Bxml89xBwQg&#10;lhBx0gAAgACAAHlrn6JyWGzunUJzIV+dmvRz5lEhmNF0rEGClvJ1aDBElbF1/hw2lgV1+wRSk8V3&#10;TQAAgACAAHjEnhB6HWwym7t6YV7NmXh6nFB8l1h63EDslYF7HS/TlDx7Txv3lGd7MQR0kcB8TAAA&#10;gACAAHgbnL+B72uImnKBuV4emDWBdk/IlhOBLUBolDSA+C9kku+A3Bu1kvWA2ASOj/2AnQAAgACA&#10;AHeGm7qJ32r6mXOJOF2TlzCIdU86lQmHrT/ikyKHBy8ZkbmGsRuPkZ2HFgSojnaDJgAAgACAAHcR&#10;mt2R12qAmJ6QxF0VlliPhk66lCuOSD9tkkCNTi7EkMqM9BuGkGWMpATHjSmDOwAAgACAAHazmkWZ&#10;62pLmAaYg1zdla6Wy05zk2GVDD8ekWWT1i5jj/uT0hswj4yRPQTVjByDRQAAgACAAHZrmdaiK2oC&#10;l42ge1yLlSeeXE4cksycRD7SkMSbGS4nj0uZ8BsHjs2SRgTYi1KDRgAAgACAAG4GrTlhk2IDql1j&#10;klU6p7dlg0dppTtnVzhNox1o9yc2ohdqGxIqpH9ppwAAmNNuYgAAgACAAG2DrBBpP2G6qRtqj1T9&#10;pkZr4UdAo6BtKjg3oWBuUyc/oDFvGxJxoi1uigAAly1zaQAAgACAAG0XqoFws2E5p5Nxc1SYpLRy&#10;N0beogNzATftn7lzuicbnnJ0LhKSoBNzmAAAlaB4MAAAgACAAGyhqOp4CGCvpgN4U1P9oyx4nEZq&#10;oHp47zeJnjN5QSbdnNx5bBKXnjJ49QAAlDB8YwAAgACAAGwop5B/bGA4pK9/UFOBodl/K0XjnyZ/&#10;BDcxnNB+9Cadm3B+8hKSnIZ+4wAAkuiAAAAAgACAAGu9poeG8l/Zo6WGd1MloMeF5EWFnguFUDbY&#10;m6uE5SZvmiiE1RKSmwOEuAAAkcaAAAAAgACAAGtkpbeOfV+RotKNr1Lfn+eMskU6nR6LuzaGmryL&#10;GyY7mSWLShKlmaiJoQAAkNuAAAAAgACAAGskpQ+WEF9UoiaU9VKcnzOTn0TznF+SWTZAmfSRsyXp&#10;mGGRvBKCmK2MgwAAkCeAAAAAgACAAGrwpKGd419WoaScqFKZnpia90TYm6KZVjYzmReYzyX8l2qW&#10;5xKql6mMngALj4qACAAAgACAAGGzuHxgiVX0tXxiUkmhspBkGDxhr8Nlwy27rYxnJRySrURnuAhc&#10;rqRnawAAk1hy2AAAgACAAGEwt5Fn21XHtE9pAkmSsRVqODxvrgtrZi3lq59sZBzwqwpsugjxrAls&#10;aQAAkhd3bgAAgACAAGDqtgtu7FV3sr9vkkldr3JwRTxDrFFxBy3Wqc5xpx0UqQVxyQlcqaVxnQAA&#10;kOF7gAAAgACAAGCqtGR12FUlsRp2GUj9rdB2YTwEqqt2ui2qqCB3Cx0XpzJ3Bgmop3p3OAAAj79/&#10;FgAAgACAAGBosvV80lTpr6x8v0i+rF18rTu5qTR8nC2OppV8oh0ZpY58mQnqpYh9GQAAjsGAAAAA&#10;gACAAGAusdqD8VTHroGDl0ijqySDKjubp/GCwS1vpUiCgx0lpBCCoAono8yCOQAAjeOAAAAAgACA&#10;AF/9sPyLFFS1rY2KfUiYqh+JvDuLpuGJCC1dpDGIth0rot6JIAplokqGiAAAjTOAAAAAgACAAF/Z&#10;sFeSRlSyrMuRfkiYqUiQdjuFpfmPiS1Lo0GPZR0YoeyOvAp8oR+HFwAAjJyAAAAAgACAAF/Br92Z&#10;oFS7rCyYvUijqJGXgTuHpTSWhC1Som2WLR0zoQGTTgqSoCKHJgAAjACAAAAAgACAAMETZxVf7a7T&#10;aTlitJvtaz5lYIgibSRn7nNpbvhqaV23cLls0UbHckVvECzPcyZw3QoEdipxFL8gZCVq0a1LZops&#10;hZqOaL9uLIboatJvy3JGbM9xYFyobrFy60XJcEl0UyvocPF1XQltdGh1a71JYZV1p6uGZCB2TpkH&#10;Zn1284VzaLN3pXD4atJ4XFuBbNB5EUTKbnB5rysPbtl6Cgjpctx6Lbt3X0uAXam4YfWAD5dDZGx/&#10;yIPuZsF/jW+XaQF/aVpSaxh/TUPPbL5/KSpCbOR+7Qh2cbN+hrnMXVWLBKggYBeJ3JWyYqaItYJp&#10;ZQyHl25SZ2KGjlk1aZCFp0LnazmEzSmJaxmEGggUclmCP7hxW8CVs6bUXpKTu5RwYS2RtYExY6KP&#10;tm0tZgON1Fg8aDeMHUIaaeOKoCjlaX6JsQfBcuWFPrdcWnmgY6XMXVadnpNqX/WauoAxYnCX3mw9&#10;ZN6VMVdqZxqSwEFxaLuQryhgaBePygd8c1mFELaOWX+rDqUFXGKnfJKcXv6jvn9fYXagCGtuY+ec&#10;mVatZiyZj0DWZ8mXJyfsZuKVIgdEc7iE6rYKWNS1rKR+W7WxP5IDXkSspX66YLGoIWrPYx2kA1Yf&#10;ZWCgfkBNZvCeHyduZciZXwcYdAOEzLM3buxfR6KZcE9iMZEOcadk6X5ocvZnd2q0dD9p7VXpdYFs&#10;TT+8dqRudyYCd1pv/AQyewlxErHCbCxpq6F7bc9rjJAAb1BtUH1rcL1u/2nDciBwn1UOc3hyMj74&#10;dKBzmiVXdQ90eAPheXJ1ybAxabVz9J/Na3503457bSB1uHv2bq12jGh6cDB3YFPtcaF4Lj3+csl4&#10;3CSHcuZ5JgOZeet6Rq6SZ4J+H54maWZ+LYzaayF+LnqVbMd+KWc4bml+MFLZb+5+Oz0ccRd+PCPS&#10;cOF+EANbelN+K60QZZ+IR5yzZ5iHi4tsaWmGunkuayCF4WYTbNGFFVHXbmyEZzxLb5KDxyMwbwaD&#10;UwMmeq2BgqvWZBiSfZuAZh+Q/IpBZ/qPWXgOab+Nr2UFa3qMGlD2bRaKrzuUbjqJiCKgbV2JHwL6&#10;evmCA6rcYtyctZqJZOyacolLZsuX/ncfaJWVhWQlalyTNVA2a/6RJjr/bRKPjyIva+qO3ALVezeB&#10;6qojYeym7ZnMY/6j6YiEZdmgqHZWZ5+dYmNgaWqaYU+AaxSX0TpubCGWFiHJaqqTkAK3e2qB1qmt&#10;YUWxH5lGY1StW4foZSKpTXWxZtylRWLFaKKhpE76akqetjnra0qc+iFPaYqWhQKfe5OBxaWkdxVe&#10;w5Z6d69huoY0eFxkdHSneRRm+2HwedNpZ04GeptrtziLe2Ztvx7LfDtu0wAAgAByYKR4dHlojZVa&#10;dVRqjoUBdiVsaXOLdvZuJ2Dud8tv1U0ieKNxbDfDeWZyxx4oedhzUQAAgAB3BaM2chdyUJQCcx9z&#10;boPkdA50dHJodPh1Zl/sdeB2U0xGdsd3NjcRd4V37R2dd5J4BwAAgAB7GKHEb/V795KNcRd8T4JY&#10;ch98jHEZcx58uV64dCV86Us8dR59GDY1ddV9NhzzdXd9AwAAgAB+oqBsbiaFnJE4b1qFO4EIcHWE&#10;t2/UcYOEH120cpSDkEpVc5+DFzV8dE2CrRxqc4WCbwAAgACAAJ9QbK+PVpAgbe+OPn/4bxOM927N&#10;cCyLnVy9cUWKVUmNckyJNjTbcvKIYxvvccuISwAAgACAAJ5ta4CZE488bMiXR38Ube6VP23wbwuT&#10;J1vucC6RNEjccTePiDRZccWOcRuQcF2NWAAAgACAAJ3Eapai046Ka+OgV35YbQWdkW01bh2avFs2&#10;b0KYK0gwcFKWGTPRcNSVHxs6bzWRegAAgACAAJ1UafGsl44Iaz2pcn3BbFSl8myXbV+ia1qlbn2f&#10;TUe1b4qdAzNWb/+beBrEbkeSGQAAgACAAJhQf5deWopJf3BhRnsYf3hj+GqWf55mdljYf9do1UXG&#10;gC5rDTDlgL5s3ha1gj1tNAAAgAB2XJdTfRtnmIlGfTlppHoBfWRrh2mRfZxtTVftfeNu/kT7fkFw&#10;jzA5fr1xyRY2f7NxuwAAgAB6Z5Y5etdwvogBeyByAXjle2JzJ2h4e7B0N1b6fAh1OkQvfHB2KS+X&#10;fNt22BXFfUh2hQAAgAB985UFeMR554a8eSp6cneXeYV622d5eeF7OVYQek57jkNxesB73C8Jext8&#10;ChVmex17pgAAgACAAJPTdweDDoWud3+C83aEd+qCsGZNeFKCUlUfeMeB+0KWeUiBtC5XeZKBdhTp&#10;eU2BUwAAgACAAJLUdaSMS4SpdiaLh3WEdpeKkWVYdwaJg1Q6d36Ig0Hgd/aHri3GeDCHLRSBd8aG&#10;pgAAgACAAJIHdIKViYPbdQyUI3S3dX2SfGSRde6QwVN9dmyPKUFBduKN4S1advyNUxQ5dn6LFgAA&#10;gACAAJFqc6CezIM3dDCcynQLdJ6aeGPndQiYE1LXdYaV80ChdgCUZizadgeT/hP1dXeNfgAAgACA&#10;AJD9cv2oHIK6c4+linN9c/Sik2NVdFGfj1JTdMac/UAzdTmbaixsdTOZjBOLdLSNNwAAgACAAIss&#10;iH5d8H4Rh61gx2/Thx1jamBHhrhl2090hnFoJz0rhmZqOyi8hu1ruQ4GiP5rRwAAgAB504pRhjRm&#10;rX06haRotW7shS1qml9zhM5sYk66hIpuDzyPhHxvjyhAhN9wjw3Xhklv9QAAgAB9WIlehAdvU3wd&#10;g6Rwo23tg0Jx2153gvNy+k3fgrt0CzvYgrF0+iezgvd1hw2eg+d07wAAgACAAIhPghR36Hr6gcV4&#10;l2y4gXh5Kl2EgTJ5qE0AgQ16HjsjgQd6gScsgTJ6qw1mgdF6XQAAgACAAIdKgFaAi3n9gBuAo2vC&#10;f9+AllyLf6aAbkxnf3uASTqof32ALSbcf46AEA1Sf/5/6AAAgACAAIZofweJT3k2ftiI02sCfpuI&#10;I1vCfl6HVkuNfjeGlzn9fiyGCSZRfiSF2Q0NfnqEowAAgACAAIWxffOSEXh5fcyRBmpHfY2Pt1sN&#10;fU6OUErcfSmNDzlmfRaMLCX1fOOMOgzqfTKIlgAAgACAAIUifR2a1XfnfPuZRGmwfLeXX1p5fG+V&#10;YkpJfEaTsjjTfDSSsSWCe+aSSgzLfCeIpgAAgACAAIS4fH+jsXd0fGChrGkvfBOfOFn2e7ycsUnW&#10;e4earDh2e2uZ4CUmewyXIwyKe1+IegAAgACAAH5DkfldZnHakJFgGmRpj3FiplW6joNlB0W+jcNn&#10;OTQfjXJpGx/SjlZqFwZOjplqFAAAgAB8y317j+hlqHEqjrBnoGOyjZlpf1UZjKRrQ0U2i9xs5TO1&#10;i31uRR+OjCdu4AZqi/Zu8AAAgAB/3nyujddt0XA6jMVvI2Lki7xwYlROitBxjkSLig1yozMuialz&#10;hh82iiNzzAZ3iZ90KwAAgACAAHvJi+116W9Eiu52qmHeifl3VFOFiRN38UPXiF14ezKjh/Z45x7d&#10;iEZ47QZ8h5J5vwAAgACAAHrpikp+BW54iVh+RGEZiGt+ZFKwh45+akNRhst+bTI2hmd+dx6dhox+&#10;YwaMhcZ+rwAAgACAAHoiiPqGRG25iBaF+2BehyqFh1ILhkKE+EK6hXyEcTHyhPeEIB5uhPmEOwaR&#10;hDyC2wAAgACAAHmDh/SOjG06hxqNzl/jhieMylF3hTCLp0IZhGmKsjFgg96KMh4pg6OKiQaLgvOE&#10;bAAAgACAAHkEhyqW3Wy5hlSVsV9dhVmUJ1D1hFWSfEGag4ORMTDUgviQyB24gpuP1gaJgeWEawAA&#10;gACAAHiihpKfTWxShb6dy17qhLibxlCCg6WZokE2gsKYJTCGgiaXth2Bga+T8wZ9gRSEYwAAgACA&#10;AHGvm9hcsmXxmfdfQlk7mGBhtEtOlvxj+zwKldpmByrilX1nnhYul4VnxwAAkw1pvwAAgAB/SnD3&#10;mg5kjGVnmEdmb1i0lqJoQErhlSNp+Du2k+prgyqvk25sqxYwlRdslAAvkL5utgAAgACAAHBPmBNs&#10;QmSilmptjlgOlMtuzEo/k01v+zs0khFxCSpWkYJxyhYVktxxhQBzjnB0MwAAgACAAG+TljFz42PR&#10;lJZ0rVcrkwd1ZUmNkY92EjqZkFt2qCnlj8F3CRXekNl2rQCijGt5RAAAgACAAG7XlJt7kGMXkwx7&#10;4lZxkYJ8HUjQkAl8QzoSjs98Zyl1jjF8fBWcjw58OgDDiqp9pgAAgACAAG4yk1uDWmJ8kdaDPlXc&#10;kEiC+0g7jsqCoTmEjYaCVikwjL6CNxV2jWSCaADgiSeAlwAAgACAAG2skk+LJ2H1kNWKoVVUj0WJ&#10;5Eezjb+JFTkGjHaIdijPi52IURV1i+OIBAEDh9+ArwAAgACAAG1CkYuTCmGxkBeSNVUSjnmRAUdp&#10;jNOPsTi8i3SO0yhwip6PBBUZiseMoAEahtGAvgAAgACAAGzvkPibDmFfj32Z+FS5jdSYX0cQjCCW&#10;sThyirGV0Sg5icWVJxT8icmOMAEnhgOAyAAAgACAAGVipldbsFoSpB9eFU3woiNgZUCroFtijTHy&#10;nwVkaCDnnxNligv7obtlGgAAjZRt0gAAgACAAGSzpMxjJ1mmoo5k8U2ToG1msEBsnntoVjHSnP9p&#10;vyDznNVqigxPnvpp/QAAi/tyzAAAgACAAGQrouhqdVkMoLhruE0ZnpRs8T/4nJpuHjF/mxFvGiDQ&#10;msFvlQx9nGxvBgAAint3ogAAgACAAGOdoQdxq1hrnuJyekxonMlzPD91mtFz9TERmUh0jSCQmN50&#10;wwyOmhl0VQAAiRR75QAAgACAAGMOn2548FfhnVN5WEvemzt5rT7jmT957DC0l6l6JyBNly16MQyO&#10;mAF6KgAAh9F/nAAAgACAAGKQniyAVldxnBaAYUt1mfiASD58l/OAGjBVlk5/+iAllaJ/+AyVlh6A&#10;EQAAhrSAAAAAgACAAGImnS2Hv1cZmxiHeUskmPCG+D4oltyGZi/6lTKGDh/mlG2GRAyslHSFDQAA&#10;hc6AAAAAgACAAGHVnF6PK1bMmkqOm0rTmByNvj3Ylf2M2y+ulESMdh+Lk36MrwyJkyWIegAAhSGA&#10;AAAAgACAAGGVm8uWzVa/ma6WJErFl2yU7z29lSiTrC+rk0qTZx+xkluR7wy/keyInwAAhJyAAAAA&#10;gACAAFkjsa1aZE4ar1JcjUJkrRleqjWcqxhgnicsqeNiIxWTq2FiaANFqbZjWgAAiOdx/QAAgACA&#10;AFhwsGdhfU26reJjG0Ijq2pkuTV/qS5mOic6p71nYBXqqM9ncAPSpr9oUQAAh6B2sgAAgACAAFgI&#10;rpJoaE1KrAtpkEHQqYlqtDU4pzhrzicYpaxsmhYKpnNsfAQ5o/NteAAAhmd63QAAgACAAFeurKdv&#10;OkzfqiZv/UFXp6hwuTTnpVVxbSbfo7xx7BYKpE5xqwSEoVxy/AAAhUF+igAAgACAAFdSqv12HEyK&#10;qIJ2ikEEpf926jSKo6Z3Mya6ofV3bRYJol13KQTCnwZ44QAAhD6AAAAAgACAAFb/qa19I0xQpyp9&#10;SkDVpJ19TjReojd9PyaSoHR9MxYboJd9FgT/nO9+FgAAg16AAAAAgACAAFa6qKCELUwpphKEFkC5&#10;o3WDxzRBoQKDbCZ0nzSDRxYdny2DhwU+myGCegAAgq2AAAAAgACAAFaFp9KLQ0wTpTKK/UCqooOK&#10;ZzQyn/6JzyZdniGJyhX/nhGJNgVNmauDlgAAghaAAAAAgACAAFZipzSSfkwMpHqSIkCnobqRVTQu&#10;nyOQpCZnnS+QmRYmnPaN5AVqmHCDqQAAgYCAAAAAgACAALUmYVNZsqP+Y9FdA5I2Zi9gN3+GaHFj&#10;TGveap9mRlcobK5pJUEqbmJrzyfrbtpt3Qa5dKNuxbMqXc5kYaJxYJpmrJDUYzZo5n5LZa5rEGq6&#10;aA1tKFYeakBvLkA1a/xxBicYbBJyXgZjdTVzQbFOWrFvAaCqXbNwSo9NYINxjHzWYyZyzmluZax0&#10;DVT7Z/51Qz8+abt2ViZRaWV3CgYXdbV4Iq90V+V5gZ7dWxZ53I2MXgl6OXtZYNJ6l2gUY397AVPU&#10;Zep7az5OZ6h7xCWXZt176wXVdiR8mq2+VXiD8p1GWM6DdYwEW+OC9nneXsWCeWbiYYyCCFLIZBGB&#10;rz12ZcqBWCTyZISBEQWddoOAbaxSU3aOZpv3VumNGIrMWhSLwHi4XQ2KamXOX+SJKFHnYnCICjy+&#10;ZCWHGSRiYnWGnQVudtODpqstUc+Y1ZrqVViWtonQWJGUg3fKW5iSWWTvXoCQVFEkYRSOhTwpYriN&#10;DCPwYMiMogVGdxaDkapQUISjNpoeVBugQ4kKV1qdN3cMWmSaO2Q3XVSXgFB4X/GVHjucYYqTViOO&#10;X2yR7AUmd0yDe6nBT5itdZmSUzSpoIh4VmyluXZ5WXCh+GOwXF6emVAEXvqbxTsoYH+aBSMiXkWW&#10;HgUNd3eDaqgXaNtZSZhjaqlcr4fPbGtf5nYlbh9i8GNlb8pl3E9/cV9opzoicq9rKiDocvFszAFM&#10;fc9u86aBZYhjd5c0Z6Vl5Ia9aZpoMXUta3ZqY2KAbUJsfU6zbvFufzl0cD5wRSBbcAJxTAEufgFz&#10;x6TeYohtjpV/ZNlvDoU3ZvtweHO4aP9x1GE4au9zJk2WbLh0aTiBbf11fB+dbS51+QEUfi14ZaM0&#10;X9d3iJPVYlB4MIOWZJR4x3JfZrh5UV/+aM153EyMaqp6Yzera+Z6zx76ap164QD9flR8ZqGoXX+B&#10;fZJgYBmBXYItYnyBJnD+ZLiA4l7oZuGApEuXaNSAdzboagOASx5raHSAHQDqfnV/1KBjW5CLe5Er&#10;XkKKloEJYLiJkm/pYwmIg13mZUCHgkrJZzWGozZDaFiF+B3uZquF2gDZfpGAk59fWfmVdJAyXLyT&#10;zIAaXz6R+28GYZuQJF0RY+KOb0oTZdyM8zW/ZuWL4R2PZTOLjADMfqiAip6dWLufYY9zW4ic939Z&#10;Xg2aW25KYGyXv1xaYriVYUloZLmTaTU3ZbKSNx06ZASQNgDBfrqAgp4dV9ipNo7qWqWmDH7DXSOi&#10;p22yX3ufTlvQYcScWEj1Y8KaBzTDZKKY5RzLYw2TeAC4fsmAfJs2cLJY94zVccxcYH1ncvFfkGy8&#10;dBtijFrhdURlZEfBdmdoEzLyd2hqYBled81rWgAAgAByHZnhbYdijYujbu5lD3wxcEFnaWujcYxp&#10;oVnlctFrvkbmdAdtujI4dPVvYBjSdMlv3AAAgAB2yJiFaqFsIIo/bEBtx3sRbb1vVWqFbyZwxlju&#10;cINyKEYYcclzdDGZcqV0fBhjciZ0kwAAgAB64pcEaAV1mYjBact2fnmDa2d3Rmk6bOx3+Ve+bmx4&#10;o0UWb8J5QTDHcIl5txfKb+x5jAAAgAB+cZWgZcZ/DodnZ6Z/PHgzaV5/Rmf4avl/OVbGbIh/LEQ5&#10;be1/KDAabp5/HhdSbgZ+8AAAgACAAJR7Y+qIkoZMZd+ICncmZ6aHVmb3aVOGjFXWau2FzEN/bE6F&#10;Ky+IbOeEvxbpbHKEwAAAgACAAJOPYmKSEoVlZGaQ2HZGZjaPZmYhZ+2N4lUNaZKMfULWavSLVi8V&#10;a2qKrBadayOJxwAAgACAAJLeYS6biYSyYzuZoXWOZQ6XdWVuZsOVOlReaG2TPUIvadKRsi6Tai6R&#10;JRZWahWN5QAAgACAAJJmYE2k84QuYl2iZ3T7ZCmfhGTZZdacnFPYZ3qaF0HBaNmYUy4iaRiXYBXl&#10;aUyOzgAAgACAAI58eOdYsYEneVJcCXK3eeFfKGL+eoRiE1IBezFk1D+de+9nXis8fMVpWxDeflBp&#10;YAAAgAB2CY1SdeFhuoAQdplkQHGcd1Jmm2H9eA9o01EfeM9q6z7deZVs0yqfekduQBCIe4Vt9gAA&#10;gAB6H4wdcxtqtX69dAlseXB7dONuHWDldbtvolAydo9xEj4ad11yXSoLd+1zRRA9eRByywAAgAB9&#10;tYrVcJNzsn1rcah0wG8pcqF1rV/oc412h09PdHp3Sz1ndU93+ymOdb14aRADdux38AAAgACAAImT&#10;bmt8rnxQb5l9Fm4LcKl9V164caV9ek5dcp59mjyKc319uijdc8Z9ww+hdSV9ngAAgACAAIiJbKSF&#10;tntHbeOFem0Obv+FDF3HcAmEgk1/cQeD/zvjcduDmShbcf+DZQ9ac6GC+gAAgACAAIeyayyOunp1&#10;bHmN3mxBbZyMw10CbquLkUzGb7CKeztIcH6Jpif6cHCJaQ8uclmHcAAAgACAAIcMagKXuXnNa1iW&#10;RGuVbHyUgVxdbYmSqUwjbo6RDzqqb1uP9ieAbyeP7A8AcVCKJQAAgACAAIaXaSSgs3lPan+etGsK&#10;a56cUVvQbKGZ3kunbZ2X0jpFbl+WricVbgmVZQ6ncJGJ6AAAgACAAIHXgYtYXXVYgVhbl2fGgVpe&#10;oVjsgX1hd0jBgbhkGzcDgidmcSLRgx1n+AjnhKRn3wAAgAB5c4DLfrZg4nRofspjX2bUfu1ltVgX&#10;fx5n50gLf2Bp8jZwf8pruSJngIRsyQjfgelsmgAAgAB9Bn+6fA1pXXM5fFZrKWXNfJds2FcZfNxu&#10;ZkcyfS1v2DW+fZZxEyHmfhhxtgjFf4ZxmwAAgACAAH6YeaZxynIOeg1y92SWemh0BVYuert090Zb&#10;eyB10zUXe4d2iCF0e9R20AiyfXB3CwAAgACAAH2Ad4l6S3D5eAt63GOMeHl7SVUseNp7mUW0eT97&#10;4TSLeal8GyEZecB8IAiqe6F8lgAAgACAAHyPddeC3nAsdmuC32LNduGCrVRfd0aCXETld6yCEDPy&#10;eAKB3yCfd+OB1QiDeh+BXAAAgACAAHvLdHGLam9mdRCK3mIMdYmKEFOldfGJKEQ0dliIXTNcdqCH&#10;2SBKdjuIDwhyeNiFVQAAgACAAHsxc1KT8G7Oc/uS4GFzdHORf1MTdNWQBEOjdTmOzDLLdXqOKx/c&#10;dOCODQhjd86FqwAAgACAAHq+cnicfG5Xcyea/WDzc5uZEFKTc/KXDkM1dEmVgTJ0dHqVEh+Bc7aS&#10;1ggsdwqFhgAAgACAAHVOirdX2mmAifta8FyyiXxd3k6kiSdgmz80iP5jGy3ziUplKRl/ivll8wH1&#10;ihRnGAAAgAB8X3RYiBtf52izh5liU1vohy5knk34htlmxT6phqtouS2OhuJqSxlPiDBquwIsh2xr&#10;+gAAgAB/g3NqhZFn52eshT5ps1sLhOlrZk0jhKFs+T34hHhuZC0HhKFvfRkAhZlvoAJOhRNxNgAA&#10;gACAAHJwgz9v32ahgwhxGVn2gsdyOExKgoxzPj00gnB0Iyxtgo50yhicgzZ0sgJdgwp2zQAAgACA&#10;AHF9gUJ34GW5gR14kVkOgOp5IktdgLd5mDyZgJN5/CvogKl6QhhIgP96EwJugUR7wAAAgACAAHCm&#10;f5B/8mTvf3+AI1hSf1WAJ0q1fyGADDwHfvh/8Cuzful/5RgzfvN/6AKNf71/+AAAgACAAG/2fjmI&#10;C2RhfjqHxlfPfg2HPUorfcqGlDtyfZuGCyspfX2F1Bf3fSqGHQKWfnaBwAAAgACAAG9pfSaQJGPX&#10;fS+PcldFfQCOZ0mqfLWNPDr1fHyMYCqkfFGMPBeQe7SLWwKffWqBxgAAgACAAG79fFOYS2NqfGCX&#10;QlbTfCyVv0k7e9aUIjqXe42TEipbe0mS/xdRenWPjwKQfKCBvAAAgACAAGkDlH9XCl3Qk0hZ91Gu&#10;klVcxURRkZVfYjV5kSVhsCRykaJjVQ9PlIxjJwAAiAlpmgAAgAB+1GgdkiNeqF0fkRRg/VEJkCFj&#10;OEPMj1FlTjUXjsxnHyQ+jxxoWw9pkW1n+gAAhiJuZAAAgACAAGdRj7ZmN1xAjsxn/VBQjedprUMc&#10;jRtrPTSNjJFslSPijMJtbg9ejoJs6QAAhF5zpwAAgACAAGZ+jXFtvFtejJ5u/09ii8lwKkJliwVx&#10;PDPsioByICNviphynQ83i89yDgAAgrx4mgAAgACAAGWvi311TFqWirx2FU6bifF2wkGeiS53UDNm&#10;iJ93yCMDiKJ3/Q8MiVN3lAAAgU585QAAgACAAGT3ieJ88FnuiTB9S04AiGd9e0EJh599jTLehwR9&#10;mSLZhsx9ow8LhxJ9tQAAgBuAAAAAgACAAGRaiIiEi1lSh+aEd01ohyCEL0B2hlSD0DJahbCDiiKA&#10;hViDiQ8zhSGDRwAAgACAAAAAgACAAGPeh4CMRVkNhu+L5U0vhh+LJEA/hSyKOzIvhGeJsCI2hAaK&#10;AQ7lg6CH8gAAgACAAAAAgACAAGN8hrGUGVithiGTfEzLhU2SUz/hhE+RBjHjg3OQbiICgu2QKg7b&#10;gl2KCwAAgACAAAAAgACAAFzgnvFV31JCnVlYn0bAnAhbRTn5mvtduCuJmn1fvhpJm81guAaEnEph&#10;BAAAg6NtSQAAgACAAFwGnN1dHVGsm1lfVUY3mfRheTmVmMBjcitRmBRlDBpQmRFltAbfmN1l4wAA&#10;ghByMQAAgACAAFtfmoVkQ1D1mRtl/EWfl71nojkFloRpJirqlcVqVhomlodqtQcXlZxq5AAAgJd3&#10;FAAAgACAAFq2mEBrWlA4ludsnkTRlZdtzjhqlGFu4ypqk59vsRndlDNvzgcukrFwIwAAgAB7ZQAA&#10;gACAAFoMlkxygU+SlQRzW0Qwk7d0HDfGknx0tyoCkat1LRmUkhx1IQcxkCp13gAAgAB/LgAAgACA&#10;AFlzlLd5yE8Gk316Q0Oxki56lTdRkOl6wymYkAR63xlxkC16zAc7jfh70QAAgACAAAAAgACAAFjw&#10;k2uBE06Wkj6BO0NMkOqBIzbtj5eA7CkujqWAzhkgjqmA6wdQjByA4AAAgACAAAAAgACAAFiIklyI&#10;YE4vkTqIO0Lnj+aHxDaQjoaHNijcjX6HBhi3jXOHRwcriqOE2QAAgACAAAAAgACAAFg3kY6P5U4J&#10;kHKPo0LDjxWOzjZvjZCN2yjijFeNwhj5jAiMoQdyiVSFCQAAgACAAAAAgACAAFCmqmFUTUZiqJhW&#10;0jtNpw1ZPS7speRbaSCGpdlc9w6XqKNdCAAAoAhgfAAAgABxLgAAgACAAE/GqJRbKkXEpsxdNzq/&#10;pR5fMi6Fo8Fg9yBbo21iKw7HpbJiBwAAnWxlFQAAgAB1+AAAgACAAE89plNh70UtpJZjjjpBoutl&#10;GC4RoX5meSAToQdnVg7RouFnCgAAmt5p7gAAgAB6PAAAgACAAE7HpAtop0Sjollp3jmkoLZrAS2h&#10;n0lsAB/Anr9skQ7GoD9sKAAAmHdvKwAAgAB9/wAAgACAAE5LogtvcUQroGtwTjkznsVxES0rnUxx&#10;pB+MnKVx9g7AndlxjgA1lgB1CQAAgACAAAAAgACAAE3XoGp2YEPKntN28DjknSh3VSzrm553kR9Y&#10;mtd3nA7Ym6l3XgBxk9p6VAAAgACAAAAAgACAAE1znxN9VUN/nYN9ojirm899sCy3mjd9nh8mmV19&#10;jA7RmeV9tQCwkgl+zgAAgACAAAAAgACAAE0kngOEWUNKnHOEcTiBmraEMiyZmQiD3x8KmBKD5A6q&#10;mHeDewC1kJmAewAAgACAAAAAgACAAEzxnSmLj0Mom5SLhjhkmdCLCCyGmBCKjh8TlvOKrw7Zlx6I&#10;RADdj2eAlgAAgACAAAAAgACAAKnOWupTqZmtXcdXfIjzYIZbNXdQYyxezGSoZbpiQ1DhaBVllTvC&#10;ad1ooyMlaXBq6QPneWdsy6fCVqNeIJgUWeBg/oeHXO5jxnYNX9hmeGOAYp9pEE/WZSJrjTrTZudt&#10;0CJlZdhvbAPIeZxxZ6XcUsxojZZHVlVqc4X7WadsTHSVXMZuHGIyX7tv3062Yl5xkDnlZBhzFSGx&#10;YrF0GQOtecp2YqP5T1Ny3ZR6UyBz2oQ8VqF01HMfWfF1yGDhXRR2u02ZX9B3qDkBYXx4eCEKYAR4&#10;+QOVefJ69aIyTEB9HZLgUEh9RIK+U/x9aHGvV219hl/EWrN9qkyeXYh92Dg6XyF+ASB6Xcl+HQOB&#10;ehR+36CwSaSHWZGLTd2GsIGRUbmF/3CdVU6FTl7DWKmEqUvYW4mEHjeYXQ2DsyABW/SDoANwejCC&#10;K592R3GRipB4S9OQDYCeT8+Oh2/EU3+NCl33VvGLqksnWdiKdjcaW0CJjx+kWnWJlgNiekiCSZ6E&#10;RaybpI+jSi6ZTH/gTj+W8G8aUf+Uq11XVX+Sn0qOWGyQ3zabWbmPsB9VWUCO1QNWelyCQp3iRF+l&#10;ho8PSPCiSX9VTQmfFW6bUM6cFlzrVFOZcko1Vz+XSDZAWGmWIB7+WESS/wNNemuCPJ2HYiZTgI6k&#10;ZGVXWH72ZpVbBm46aLdeiFxhasVh5klRbKllFzSzbgZn7RvXbYJpmwAAgABt8JvEXhBddI1eYLFg&#10;ZH3aYydjNW1CZX5l5luEZ7dod0iSabZq5DQXawNtARtnak1uIAAAgABy05oLWlpnWYueXUNpZnxP&#10;X/VrXGvMYn5tPFo8ZOJvCUd3ZvtwvDMraC1yLhq6Z5FyzwAAgAB3g5hSVv1xJonuWiJyX3quXQNz&#10;h2p4X7Z0nVkIYkV1p0Z1ZHF2pDJhZYV3dhorZTt3tgAAgAB7lpa4VAV67Ih1V117X3lJWmp7vWke&#10;XT58ClgCX+p8VkWOYih8pDGtYxt85RmwY0R87gAAgAB/EpVkUYKEtYc8VQGEZHgrWDGD+mgVWyWD&#10;glcMXeODEkTVYCSCuTEaYPSCgRlIYaWCoQAAgACAAJRRT2iOc4Y/UwaNX3dDVk+MK2c/WVqK8lZC&#10;XCuJ1EQrXm6I5jCpXxSIUhj8YE2ISQAAgACAAJOBTbiYGoV7UW2WRHaIVMWUSWaRV9uSUlWdWreQ&#10;k0OMXPqPLTAsXXiOfBi5XzmM7QAAgACAAJL0THehl4TtUDefBHX3U5OcRGYHVquZmVUlWYiXSUMs&#10;W8aVjS/JXBOU+xhZXmaQdgAAgACAAJFYaaxTYoOea0xXL3TzbPBazGUbbpBeN1QQcCNheEGscZhk&#10;gC11cqVnCRPRc8ZnxwAAgABx5I/KZcNcvoJTZ8Bft3O2aaFiiWQDa29lN1MZbSdnwEDYbq5qGizH&#10;b5JsAhNhcOdsUgAAgAB2lY5LYipmIIDdZHJoSXKPZoxqV2LoaIFsQ1IpalZuF0AWa+tvxSw5bKVx&#10;FRMSbl1xDwAAgAB6s4y3Xuhvbn9TYWhw13D+Y6tyJWGhZcZzWFD+Z8N0eD8baWN1gCtxaet2RRKS&#10;bEd2DAAAgAB+R4tFXAx4uH3yXrV5aW+tYSB5/GBgY1l6dVAQZWx65j5HZxd7USrQZ2h7nRI0anp7&#10;bwAAgACAAIoRWaCCCHzSXGqCB26iXvKB319lYUaBoE8nY2eBZD2dZQuBOypNZSSBLBHmaPeBOwAA&#10;gACAAIkZV5mLT3vnWn2Knm3FXRiJvF6WX3+IyE5kYa6H7Tz6Y0uHQinpYyeG/xGzZ7CGQwAAgACA&#10;AIhcVfaUgnsxWO2TJ20RW5WRjl3sXgKP6k2/YDaOezxbYc6NcSlvYW6NSRGCZqqKYgAAgACAAIfZ&#10;VLqdmXqqV72bn2yCWmeZVl1eXNKXCE1FXwOVFjv6YI+T0ykJX++TaBEkZe+LlwAAgACAAIUwcZJT&#10;QHhqcpZW82qlc7NaeFuldNhdyUtedfdg5zmXdw5juyWZd/ll1wu6esRmAgAAgAB1woPHbdJcDnc3&#10;bzBfA2mBcIRhzlqlcc1kc0qCcwZm7TjhdCJpJCULdMhqtguNd/dqqgAAgAB54YJwal1k3XXSbAFn&#10;F2hYbYNpMlmNbu5rKUmYcEBs/zgjcV5uniSCcbxvsgtldYJvigAAgAB9gIEOZzNtsHRwaQxvN2cA&#10;arZwoViVbEBx8ki9ba5zIjd9bsx0KyQXbuF0ywtOc150swAAgACAAH+6ZHJ2gHNIZnN3Y2XcaD54&#10;Ildgad14wUfPa1p5VDakbHh50yNtbDl6FQsKcZt6ZQAAgACAAH6gYh1/WXI3ZDl/mmTcZht/rVZw&#10;Z9B/o0b0aVR/mDYGal9/mCL3acp/owrfcBh/xwAAgACAAH28YCiIJnFeYlqHymQPZEyHNFWuZg2G&#10;hkY9Z5iF6zVwaJOFgiKkZ6SFigrLbs+EQwAAgACAAH0KXpGQ5XCzYNSP9mNkYtCOu1UMZJSNa0Wf&#10;Zh6MUDTUZwqLpSIuZdiL6QqzbeqHPAAAgACAAHyLXVeZknAyX6iYIGLbYaWWSlSEY2SUYUUpZOWS&#10;1jR4Zb6SGyHJZGKRUQprbmSHCwAAgACAAHj9ee5S/m0EemJWj2ANewBZ9lHXe7BdKUJHfGhgHzD/&#10;fUFirhzifmxkIwSEgOlk7QAAgAB5IHezdmBbSGv1dyheL18Od/Jg71D/eLhjhUGUeX1l5jB0ekdn&#10;6hyIewVo8QSbfilpsgAAgAB8wHZ9cw1jl2qwdBdl1F38dQln80/8depp60C5dr9ruC/Fd31tNRwQ&#10;d8tt1gSce8VuuQAAgAB/73VEcAVr32lzcTptfVy6ck9u/k8Qc0VwYD/idC5xmi8hdN9ylhumdLpy&#10;4gSfebF0KAAAgACAAHQTbVd0N2hLbrB1Oluib952HU4FcOd23j88cdZ3jC6Zcnt4EhtYce54IgSt&#10;eBl5swAAgACAAHMOaxh8nmdvbI99E1rabc99Wk0ybuJ9fj5qb859nC4AcFJ9vRrhb4h9wgSYeDx+&#10;ggAAgACAAHI6aTOE+Wahar6E5FoWbAqEkUx4bSWEIj26bhCDxC1ubnWDlxqYbYiD3gSaeDiCgwAA&#10;gACAAHGSZ6eNRmYAaUOMsVl4apaLzUvka7CKzj0obJOKBizcbN+Juhora/aJzASZeDqDHAAAgACA&#10;AHEVZnGVjWWEaBqUjlj3aXCTIktlaoORnjy9a1iQgCyKa4WQXxnQarSOiARseIeC/QAAgACAAGzF&#10;gtlSe2GCgs1V51VIgvRZLEfLgzlcPTjWg6FfASfZhHhhLBL0hrthlQAAgzplrgAAgAB8A2uWf4Ra&#10;TmCQf8FdIVRmgAdf0EcQgFViUzhDgLlkkCd0gWtmRBLXgvtmXwAAgQlqYgAAgAB/NmqEfFNiI19v&#10;fMtkXlN2fTJmfEYufZBobjeLffhqJybqfoprZxKUf4lrPwAAgABvegAAgACAAGlteWZp+F5OegRr&#10;oVJReoVtLUVLevdumDa/e2hvziZMe9twoRI5fI9wSAAAgAB0/gAAgACAAGhjdtVx011Ud5By9VFd&#10;eCVz9URReKJ00TYjeQt1jSXIeWB2AxH1efh1ngAAgAB54gAAgACAAGdzdKB5xVxwdXh6YlCIdh56&#10;1UOadp17JTV/dv97ZCV9dx97khHXd7l7YAAAgAB+CQAAgACAAGaucsiBs1vLc72B20/2dGuBxUML&#10;dOOBjDTpdTmBYyT3dS+BZBGpddqBiQAAgACAAAAAgACAAGYScUmJmls0ck2JVU9icwGIvUKCc3SI&#10;BTRnc7uHiyRyc4mHmxFLdGqGwQAAgACAAAAAgACAAGWYcBaRhlq+cSiQ6k7rceCP20ITckuOszQL&#10;cn6OAiQvciGONhERcz+K8AAAgACAAAAAgACAAGCmjG9RmFYHi+1U3Ep3i6lX/T2ci5Va5C8ai9dd&#10;ZR4IjSle+gmAjmpfKQAAgABpaQAAgAB+cF+PiVJY/lUriRFbu0mqiN5eVTz1iMRgvC6hiO5ixh3J&#10;iflj+Amkiqhj/QAAgABuKQAAgACAAF6fhkFgY1QthjFimEjXhhdkrzwvhgRmli4FhiRoKR1ihvVo&#10;/Qmjh1Fo6wAAgABzZAAAgACAAF2wg2hnyVMyg3dpekfVg3FrDTtng2psei1Vg4ltnBzjhCRuGAmG&#10;hGduDAAAgAB4WwAAgACAAFzGgOhvPVJOgRJwcUb0gRxxhTqLgRVybyzAgSdzLRxngY5zYwlhgeNz&#10;igAAgAB8rAAAgACAAFv0fsd2xFGIfwp3hUY9fx94HDndfxd4jiwjfxR44hwlfyh48Qlaf7R5mQAA&#10;gACAAAAAgACAAFs8fPB+PVDXfU9+kkWZfW9+tDlHfWR+tyubfU9+uhvRfSR+xAmNfdJ/MwAAgACA&#10;AAAAgACAAFqse3mFy1B0e/mFzkVGfBuFeDkGe/GE/Stve7aEwxuNe1qFGwlSfFyD3wAAgACAAAAA&#10;gACAAFo7ekqNbFAFeteNK0TZev+MbTines2LkisnenWLSBtiedmLMglMeyqGSQAAgACAAAAAgACA&#10;AFSlltxQPUqMlfFTVT+JlU9WSjMmlQJY+iTPlXdbFhLvmFJbqAGClKVdjQAAgABtFAAAgACAAFOe&#10;k/1XP0m8k0RZ4D7FkqdcXTKIkkRemyRnkohgTxLYlOdgmQHUkQpiaQAAgABx+AAAgACAAFLLkQxe&#10;P0jckHlgZz4Kj+xibTHYj4dkOSPkj69lhxKbkaRljgIGjctnZwAAgAB25AAAgACAAFIAjkJlQEgG&#10;jchm8T0ojUtogTEvjOlp4SNUjQFq0BJKjpNqnQIfivBspAAAgAB7PAAAgACAAFE5i8hsVUdEi2lt&#10;ljxrivdutTB0io9vniLjiopwPRH+i75v5gItiHhyWgAAgAB/BgAAgACAAFCCiatzgEaZiWd0XDvS&#10;iP11DS/qiIx1jyJpiGh11xHiiR91iAJFhlV4SgAAgACAAAAAgACAAE/ih+J6qUYMh7h7LTtYh1R7&#10;dS+AhtV7lyIEhpN7phGohuV7iwJwhIJ9VwAAgACAAAAAgACAAE9ghmOBxEWIhlKB8DrYhfaB1y8M&#10;hXCBpyGbhRGBphEvhRiBwwJhgxGBdQAAgACAAAAAgACAAE74hTSJM0VahUaJQDq5hPOIvS8QhDiI&#10;FCHtg4OIGhHkgx2HJALXgbSB7AAAgACAAAAAgACAAEhYonFOXz7foTxRQjRpoGdT9ihZoChWThnD&#10;oXNXvwijoxtYZQAAkZRf5AAAgABwegAAgACAAEdHn+ZU/j34nuxXdzN4nhpZxSePna9bvBlFnqFc&#10;2Ainn3NdWQAAjtxkfgAAgAB1UQAAgACAAEabnQ1bnT00nC1drDLCm29fjibbmvlhJBjDm71h6giX&#10;m85iUAAAjENpUQAAgAB5qQAAgACAAEYHmjxiOjyEmW9j3DH2mLxlViZAmEdmixhHmO1nBgiAmExn&#10;XwAAid5ufAAAgAB9gAAAgACAAEVkl7ho6DvdlwxqKTFellhrQCWoldJsChf7lkxsSwh1lQ9srwAA&#10;h8Z0LwAAgACAAAAAgACAAETFlZNvvjtKlQpwpzDklFtxXyVMk75x0xe4lABx0AiSkilyZAAAhhB5&#10;ZwAAgACAAAAAgACAAEQ7k8J2nDrPk1p3OTCCkq53liT4kgF3vBdokh53mQiCj9J4mwAAhLJ9ygAA&#10;gACAAAAAgACAAEPJkkF9kDptkfZ97TAykU99+CTDkIh92hdCkHN9yAhSjfB+eAAAg0WAAAAAgACA&#10;AAAAgACAAEOAkQSExjolkM6E9C/xkDKEsySZj1mEZRdKjwWEhwiFjFmDWAAAgnGAAAAAgACAAAAA&#10;gACAAJ77U9VN1Y/IVwhSHYAEWiJWUG9cXSxaY12lYBleUUq/YrViETZxZGNlgR5fY5Zn9AF7fYBr&#10;GZzRToVYCI4UUi5bb36EVbJevm4IWRFh8lxvXENlBkmrXwdn9jWAYJhqnx2tYDJsdgGLfWRvz5ra&#10;SaxiPow7TcBkuXzvUZxnImyKVUFpe1sgWKhrvkiNW4pt6DSaXPNv2h0OXUpxJAGafUt04pjoRTxs&#10;ZIprSbNt+XsyTdRviGsfUblxDVnaVVZyhUd+WE5z8DPIWYV1NBx/Wtp2BgGmfTZ5i5cKQTZ2eIjL&#10;Rgp3OHm+Snl39Wm9To94qljYUlx5XkacVWh6EDMXVmZ6sxwKWNN7KgGxfSR9iJVnPamAfodrQtSA&#10;bHibR4uAXGjDS9yAS1fvT8aAPkX3Ut6AQzKRU6CAWBurVymAqAG6fRSA5ZQKOpaKcYZKQA+JiHex&#10;RQaIp2gBSYmH1Fc7TZOHFUVcUK2GezIuUTWGIRtnVcqGkgHCfQiBMJL1OAaUP4VlPcCSdnb5Qu2Q&#10;xGduR5iPNVa5S7uN1kTcTtSMtjHDTxiMGxsxVK+LywHIfP2BNJIzNg+dtIS+O/KbB3ZxQUKYhmcE&#10;RgmWS1ZsSj+UY0SlTVmS4zGJTV6SUBr3U8+P8AHNfPWBOJODWr5N7oVDXWFSIHZbX/1WOWZ9Yopa&#10;L1WBZPld+0M9Zxdhjy9PaEBksRaqaXVmVAAAgABt0pF5VZlXmYPVWLta/nUtW7ZeSmV/Xo1hdlSj&#10;YTFkeEKAY2pnSi65ZF1ptxZOZmBq2gAAgABysI+aUORhSYICVG1j13OZV7lmUGQCWs9or1NWXaVq&#10;8kFjX/FtEC3RYJ1u2hWxY+BvigAAgAB3Yo3KTJNq64BHUHNsp3H1VAFuVmK0V1Jv8lIpWllxeEBq&#10;XK9y5y0TXQp0GBU4Ybh0cwAAgAB7dowcSK50hn7FTNt1e3CSUK12Y2FgVCx3PFE0V1x4DT+UWbt4&#10;1CxxWbp5exTVX+d5rAAAgAB+84qxRUh+G32ESbh+TW96TcR+cmBmUXZ+jFBOVL9+qT70Vx1+1Cv1&#10;VsB/CRSHXmR/WAAAgACAAImIQluHnnx+RwaHDW6XS0SGbV+eTx6FzU+UUn6FQz5YVNSE3yubVEyE&#10;xBRVXaKE+gAAgACAAIihP/CQ/3uyRMqPrW3iSTCOSl8BTSaM808DUJWL0D3LUtyK+SstUkeKxhQq&#10;XeuJmwAAgACAAIf/PhGaHnscQwyYFm1WR4qV9V6GS5KT8k6gTwqSRT2CUUWRHSrhUK2RExPfXmmN&#10;QAAAgACAAIgdYexODHrDZAdSHWyxZiZWF12baDlZ7E1Wai5dkTuka9pg7yfybJhjqQ6TcOtkaAAA&#10;gABxtIYnXPlXG3lIX4tad2tjYf5dtlx7ZFFg00xZZnJjwzrMaClmdSdCaIdolA5DbhFo/wAAgAB2&#10;aIRuWGJgRne0W1ti32otXhxlY1tcYKNnxUtpYuhqAzoLZKFsDSa5ZJJtmQ4Ta4dtxQAAgAB6i4K7&#10;VDBpaXYXV3lrQmiVWnRtC1oUXTBuuko/X6BwSjkUYVVxtCX5YMhyvQ24aXhyzwAAgAB+I4EyUGty&#10;iHSqU/RzqmdBVyl0uVjUWg91sklcXJ92nThMXkt3cSVnXYN4CQ1+aTF4OgAAgACAAH/rTSF7p3OA&#10;UOF8F2Y2VEd8b1ffV1Z8tUh7WfZ8+TeyW5B9QyT2Wsx9iQ1SaXx+CQAAgACAAH7hSk2EtHKOTjyE&#10;eGVbUcqEGVcYVPiDsEfAV6WDWTcZWSaDKSSmWJGDRA08aaGDEwAAgACAAH4TR/WNpXHSTAqMw2Sq&#10;T7aLslZ3UviKnEcnVaqJuDaEVwqJKyQ3VsKJYg0laciHNgAAgACAAH2CRiCWZ3FISlOU8mQfThGT&#10;NlXzUVuReka6VAuQFzYxVU+PUSPfVVCPZAzhajyItQAAgACAAHyVaXNOE3AGaw1R/GK6bLdV0lRh&#10;blhZg0TGb91c+zOPcStgEx/UcaxiOQczd7ZjEAAAgAB1hnqzZLJWkW6cZrdZ3GGDaKldC1NYan1g&#10;FUPibCFi6jLSbWVlaB9EbU9nCgcfdOpnvwAAgAB5rXkdYEVfK20XYqZhyWBJZNpkTlI3Ztpmr0Lx&#10;aJlo5DIQacpqzh66aU1r9wcNdBVspQAAgAB9UneSXC5n02uaXtppvl7kYURrl1E7Y3JtWEIXZUtu&#10;6zFtZmVwRR5YZd5xAQcOdBNxzgAAgACAAHYjWIdweGpeW29xvV21Xgly7VACYFR0AUEtYkF1ADCa&#10;Yzt11h24Yvt2PQbndFV3hAAAgACAAHTzVVN5IWlCWGl5x1ywWyt6Tk8RXZZ6vEBUX4l7IjAHYFh7&#10;gx1PYIl7uwbWdHJ86gAAgACAAHP9UpGBuWhgVc+BxlvhWLGBpk5QWzKBcz+gXSaBTy91XcSBSx0M&#10;Xn6BiAbYdG+BaQAAgACAAHM9UEOKOWevU6OJuVs2Vp6I+E2zWSqIJz8HWxaHhi7eW3yHQRydXOSH&#10;xQbTdHiEnQAAgACAAHKzTnCSmmctUe2RolqwVPWQS00vV4KO4j6YWWGN0i6KWZSNeRxAW56NGQad&#10;dNOEeQAAgACAAHDRcXNN4mUGcpNRpFh4c81VVUrRdQZY3jvNdi1cICrnd0Ne2RadeDBgFgCnfuZi&#10;WgAAgAB42m8PbOtV3GO7bmpZE1dfb9xcLknpcTZfITsNcmph0CpSc1pkAxZDdAlk1wDOfqRnIQAA&#10;gAB8hG2WaKdd92JSanhgkVY2bCNjEUjYbZ1laTombt1niCmab59pNxXHcH1prQDgfoZsKgAAgAB/&#10;vGw1ZLRmF2D4ZsRoElTiaJxp90feajZrvTlGa4RtTSjwbBFughVdbW5uqQDzfmVxlgAAgACAAGrj&#10;YSNuRl+4Y2ZvpFO7ZWRw7UbKZxdyFjijaG5zIihtaMNz5xUbaslz2gETfi53HgAAgACAAGnFXgN2&#10;gF7IYHZ3UFLnYpZ3/0X0ZFx4kDfNZaN5ESfZZap5eBSuaJp5ZwESfjB79AAAgACAAGjcW0t+q13t&#10;XeN+9FIbYB9/DEU2YfJ/CzcbYyt/EydHYt5/LxRxZrt/ZgEkfhN/+gAAgACAAGglWQOGwF1EW7uG&#10;j1F5XguGF0SgX+OFiTaJYQiFKSa0YGGFJhQGZVSFRAEwff6AzgAAgACAAGeeVy2OxlzFWgCOM1D3&#10;XF6NNkQiXjKMIjYgXz+LaiZnXmGLiROwZDiJ8wEPfjWAuAAAgACAAGTjegxNWlncerhQ+E4He4hU&#10;gkEDfGRX3TJ0fUxa2yGUfoBdDQzMgKBdeAAAgABlnQAAgAB7tGNFdcJU31iodsFYAkz9d7pbBUAq&#10;eKRd2DHIeYJgUyEcemdiEQy0fKxiPQAAgABqSAAAgAB+9GHxcadcg1ddcu5fF0vudBJhkD8vdQ9j&#10;1zD6deZl0CCBdnhnHgx8eUFnGgAAgABvVgAAgACAAGCwbdVkMlYbb1FmNEqwcJdoHT43caxp3zAe&#10;cn5rWR/VcrNsPwwwdlhsIAAAgAB00QAAgACAAF+Ealxr6FUDbARtX0mkbWluvD0sbotv8y94b09w&#10;+R9Lbx1xiAv+c9BxbgAAgAB5sgAAgACAAF52Z0ZzslQGaRl0pEi+apx1dDxqa8d2Ii7PbHR2sB8D&#10;a9t2/Qv0cZl3HwAAgAB90wAAgACAAF2YZJN7eFNLZpV780gbaDN8OjvSaV98Yi4zaeh8ix56aR18&#10;rAvXb8J9PQAAgACAAAAAgACAAFznYkqDMlKkZG2DQUd9ZiGDBztDZ0yCsy2rZ7OCih3sZuqCtwuK&#10;blyCewAAgACAAAAAgACAAFxiYG2K7FImYqqKpUb/ZG6J9TrMZZWJLS1LZdiIzB2oZSaJKgtZbT6G&#10;qgAAgACAAAAAgACAAFjzg1xMYE6rg5ZP3UOEhARTPjcKhJpWYSi8hYBZAhdWh4laXARxh9VbogAA&#10;gABpNQAAgAB+Gld4f05TfE2Ef9VWikJ5gGBZcTYsgPFcGygTgbFeSRbxgzNfQwSNhAhgbgAAgABt&#10;8QAAgACAAFZIe1pas0xUfB9dQEF7fMlfqjU+fV9h1ydTfgJjkRZrfvtkLwSKgLZlVgAAgABzJAAA&#10;gACAAFUrd6Jh9UsxeJJj/UBWeVVl5DRYefdnmiaIen9o5hXTevhpLwRzfdxqbwAAgAB4IAAAgACA&#10;AFQadDlpR0opdVJqzj9Vdi9sNjNidtBtbCXidzduWBVHd4RuXgRae2lv4wAAgAB8cgAAgACAAFMm&#10;cSxwq0lDcm9xuz6Ec2RypjKhdAZzZyU3dD1z6xUFdIdz0wRieUN13wAAgACAAAAAgACAAFJRbnd4&#10;Ckhzb+d4qT3EcPZ5GjH1cZZ5ayShcZt5nxSiciZ5gASQeEp7cwAAgACAAAAAgACAAFGmbCd/dEfv&#10;bcx/uD1Ybvd/sTGob4l/jSRlb1J/iRRCcDp/sARceKKAJwAAgACAAAAAgACAAFElaj+G8kdvbAGG&#10;6TzcbUGGeDE5bc6F8yQRbWSF2xQQbqSFuARReLWC6wAAgACAAAAAgACAAEzvjaBK10NgjWpONjjV&#10;jYNRaSy9jf9URB5Vj19WVwyAkd1W9gAAiYpcNAAAgABsrQAAgACAAEuTictRlEI4ieZUize1ihdX&#10;UCvFin9Zvh2Zi5hbbAw5jRVb1gAAhk5g3wAAgABxjgAAgACAAEqFhfpYZ0Echkta6Ta8hpRdPCrX&#10;hvNfOxzch9RghAvkiJ5gvwAAg1RlugAAgAB2iAAAgACAAEmNglRfR0AXgshhTzWrgyNjKyoBg4Fk&#10;vxwghDFlqwuIhLdlwgAAgKpq3gAAgAB66wAAgACAAEibfvFmPD8nf49nzjTCf/5pNykegE9qVxuV&#10;gMFq+As7gWBq/QAAgABweQAAgAB+vgAAgACAAEe6e+JtTD5NfLBucDP+fTZvaChxfX1wIhr7faZw&#10;bAsTfoZwhwAAgAB2VQAAgACAAAAAgACAAEb4eTF0XT2Vei11HTNcest1pyfmewV2Axpyeud2EwrU&#10;fDZ2bAAAgAB7RwAAgACAAAAAgACAAEZPdtB7bDzreAN70DK9eLx7+CddeO18ABn6eIR7+wptem98&#10;rQAAgAB/eAAAgACAAAAAgACAAEXTdNuCvDyHdkSC4DJvdyCCnyc6dzmCSxokdnKCWwrOeLWCBgAA&#10;gACAAAAAgACAAAAAgACAAECZmUVIqzeymK1L5S2jmJRO1CGqmVFROxJ5nDJSUwNSmb5UYAAAhLJf&#10;igAAgABwDQAAgACAAD83lbxPBDZUlY5R2SwslZlUYiBLlkBWZhFumKFXLwMJlRVZPwAAga5kQAAA&#10;gAB1AQAAgACAAD5BkhZVeDU6khlX4Ssekj5aAh86ktdboBCglMNcHwLSkM9eLgAAgABpIwAAgAB5&#10;dAAAgACAAD1vjn1b/TRQjp9d9ioYjtVfqR5nj2Rg6A//kNdhKgKqjQZjOgAAgABuVgAAgAB9WAAA&#10;gACAADyaixRimjN0i2lkJilEi61ldB2ZjCJmSw+njRBmZwKZicVohwAAgAB0BAAAgACAAAAAgACA&#10;ADvLh/JpXTKmiIdqgSiQiOVrax0GiUJr8Q8/iaRr1gKmhwNuMAAAgAB5OwAAgACAAAAAgACAADsV&#10;hSlwKTH0hf5w7yf4hndxeRyNhr9xtA7nhq5xhgKWhMV0UwAAgAB9mAAAgACAAAAAgACAADp8grt3&#10;CjFdg893fCd2hGV3rhwuhJd3qA6jhEl3kgJugwJ6KwAAgACAAAAAgACAAAAAgACAADoNgKp+JzDn&#10;gfZ+TycLgqx+MRvjgsx+AQ6Rglx+LgKJgYh+/wAAgACAAAAAgACAAAAAgACAAAAA//8AAP//AAD/&#10;/wAAbWZ0MgAAAAAEAwkAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAQAAAgAA&#10;AiQEHQXaB2kI2Qo2C4UMxw3/DzEQXhGLErcT4hULFjIXVxh5GZgatRvSHO8eJR9ZIIchsiLaI/8l&#10;IyZEJ2YohimnKscr6C0ILigvSDBpMYkypjPCNN41+zcYODU5UTptO4k8pT3CPt4/+EERQilDQkRc&#10;RXVGj0epSMNJ3Ur3TBJNLE5DT1lQb1GGUpxTslTJVd9W9lgNWSNaOltRXGZdeF6KX5tgrWG+Ys9j&#10;4GTxZgJnEmgjaTNqQmtSbF5tZ25xb3pwg3GMcpRznHSjdap2sXe3eL15w3rIe818zn3Nfsx/y4DJ&#10;gceCxYPChL+Fu4a3h7OIrompiqSLnoyYjZGOho97kHCRZJJYk0yUQJUzliaXGZgMmP+Z8prkm9ac&#10;yJ27nq2fn6COoXyiaqNXpEWlM6Ygpw6n/KjqqdeqxauzrKGtj659r2uwWbFHsjazJLQStQC17bba&#10;t8i4tbmjupC7frxrvVm+R781wCLBEMH+wuzD2sTHxbXGo8eRyH7JbMpZy0TMLs0YzgHO68/V0L7R&#10;p9KQ03nUYdVJ1jHXGNgA2ObZzdqy25jcfd1i3kffLOAQ4PTh2OK7457ke+VX5jPnDufo6MHpmupx&#10;60jsHezw7cPulu928FXxM/IP8urzw/Sc9XP2Sfce9/P4xvmV+mH7Kfvr/Kf9XP4L/rT/Wv//AAAB&#10;6AOnBSwGhAe/COcKBAsWDBwNHg4cDxkQFxEUEhATCxQEFPwV8xbmF9gYzBnWGt4b4RzhHd8e2x/W&#10;INEhyyLEI74kuCWzJq4nqiimKaIqoCueLJ0tmi6VL5EwjTGJMoYzgzSBNX82fzd/OIA5gjp/O348&#10;fD18Pnw/fUB/QYJChUOJRI1FkkaYR5pIm0mdSp9Lo0ymTapOr0+0ULpRwFLHU85U1VXXVtlX21je&#10;WeBa41vnXOpd7V7xX/Vg+GH8YwBkA2UBZf9m/Gf6aPhp9Wrza/Bs7m3rbuhv5XDhcd5y2nPWdM11&#10;w3a5d694pXmbepB7hXx6fW9+ZH9YgE2BQYI1gymEHIUQhf6G7YfbiMqJuIqmi5WMg41xjmCPTpA9&#10;kSySG5MKk/qU6ZXZlsmXupinmZOagJttnFqdSJ42nyWgFKEEofWi5qPYpMqlvaaxp6aom6mRqoer&#10;f6x3rW+uZ69gsFqxVLJPs0y0SbVGtkW3RLhFuUa6SLtKvE69Ur5Xv13AY8FqwnLDe8SExYrGkMeW&#10;yJ3Jpcqty7bMv83IztLP3NDm0fHS+9QG1RLWHtcq2DfZRNpR217ca9153obflOCc4aLiqOOt5LLl&#10;tua6573owOnD6tTr5ez17gTvEvAg8SzyOPND9E71WfZj92r4bvlv+mz7ZPxW/UT+L/8X//8AAAIF&#10;A9gFaAbGCAYJMgpSC2UMcg14DnoPehB6EXkSdRNwFGgVXhZSF0UYNxkpGjQbPRxAHT8eOh80ICwh&#10;IyIZIw8kBCT5Je4m4yfYKMwpwSq2K6ssny2TLocvfDBwMWQyWTNNNEE1NjYrNyE4FjkLOgA69jvt&#10;POM92z7TP8tAxEG9QrdDskSsRaZGoUecSJdJlEqQS45Mi02KTolPiFCIUYlSiFOIVIhViFaJV4pY&#10;i1mNWo9bkVyTXZZemF+bYJ1hn2KgY6Fko2WkZqZnp2ioaalqqmuqbKttq26rb6twqXGocqVzo3Sg&#10;dZ12mXeVeJF5jHqHe4J8fH12fm9/aYBhgVqCUYNIhD6FNYYrhyGIF4kMigKK94vtjOKN2I7Nj8OQ&#10;uZGvkqWTnJSSlYmWgJd4mHCZappjm16cWZ1VnlKfUKBPoU+iUKNSpFWlWaZfp2aobql4qoKrjqyc&#10;rauuu6/MsN+x87MJtCC1OLZRt2y4h7mkusK74b0BviG/Q8BlwYfCqsPOxPHGFcc5yF7Jgsqmy8rM&#10;7c4QzzLQVNF00pTTstTP1evXBtge2TbaTNth3HTdh96Y36fgs+G+4sfjzeTR5dLm0OfM6MTpuuqs&#10;65vsh+1v7ljvXPBb8VbyTPM99Cr1EvX29tb3s/iN+WL6L/r0+7H8Zv0R/bP+Tf7h/3H//wAAAdkD&#10;jQUJBlQHfwiWCaEKpAufDJMNgg5wD18QTBE3EiETCRPwFNYVuxafF4MYgRl9GnQbZhxVHUEeLB8X&#10;IAAg6iHTIr0jpiSQJXomZCdOKDkpJSoQKv0r6izXLcQusS+eMIwxeTJnM1U0RDUyNiI3ETgBOPE5&#10;4jrTO8Q8tT2mPpg/ikB9QW9CYkNVRElFPEYwRyNIF0kLSf9K80voTNxN0E7FT7lQrVGhUpVTiFR6&#10;VW1WX1dRWENZNVomWxhcCVz6Xete3F/MYL1hrGKbY4lkeGVmZlRnQmgwaR5qC2r4a+Vs0m2+bqpv&#10;lnCCcWxyVnNAdCl1EnX7duR3zXi2eZ56hntufFZ9Pn4lfw1/9IDbgcKCqIONhHKFV4Y7hyCIBYjq&#10;ic+Ks4uYjH2NYo5Hjy2QEpD4kd6SxJOqlJGVeJZgl0eYL5kYmgGa6pvUnL+dqp6Wn4OgcaFfok+j&#10;P6QwpSKmFacIp/2o86nqquKr26zVrdCuy6/HsMSxwrLBs8G0wrXFtsi3zbjTudu647vtvPi+BL8R&#10;wCDBMMJAw1LEZsV6xo/Hpsi+ydbK8cwMzSrOR89j0IDRn9K/0+DVA9Yn10zYc9mb2sTb790a3kbf&#10;c+Ch4c/jAuRN5Znm5+g26Ybq2Owr7YDu1/Ax8ZDy7/RN9ar3BPha+av69vw6/Xv+u////wCAAIAA&#10;5k9/zn9YzZl/qH7NtNp/mX55nBR/o35lg0x/xn6FaoV//n7AUb+AY389OQCBEoAP/MV+fIs05LV+&#10;Y4lszEB+XYfMs5p+boZmmth+mIVDghh+2YRPaVp/L4NnUK5/r4KhOBSAdoHm+rx9NpZx4vt9MJOS&#10;yst9PpDPsjp9aY5emZN9rIwsgO9+B4oiaE5+dYgTT8F/DIYAN0F/6IOs+ON8LqG34UF8M52/yTN8&#10;TZnwsMJ8hZZXmEV835Maf8t9T4/zZ1Z90Yy1Tu9+fIlNNod/Z4Vc9zd7Y60D36V7Zqfrx6p7h6MK&#10;r2B7yZ5plvh8K5n4frJ8r5W3Zm59Q5FBTi59/Yx7NeV+9Ibv9bx6yrhV3i96x7IUxkN65KwUrhl7&#10;LKZhldx7maDafaR8JJtZZZV8yJWoTYJ9kY+BNVt+kYhf9Hd6UsOq3Ox6RrwyxQl6XbUKrPl6p647&#10;lOl7H6ebfNl7tqDoZNh8YJndTO19NZJQNOh+PYmn82N5988B29h548ZAw/p58r3kq/d6OrXslAJ6&#10;uK4kfCB7W6ZAZEh8EJ3lTG986pTjNIl994rF8nV5tNpa2ut5l9Ayww95n8aUqxh5471qkzt6ZLRq&#10;e3d7DatAY8J7zKGWTAl8r5czND19vou27lOI234214aHxH3CwJ+Gw31wqYyF5n1VklKFKn11eweE&#10;hn3GY8SD8X41TI+DeH7pNZKDKIAA7D2HfYjL1hSGcIdAv2uFg4XjqGOEu4TBkR6EG4PfedSDlIMt&#10;YpyDHYKNS5KCw4IWNNiCkIHB6nqGR5Nl1HSFTZDavfyEb45zpwuDxIxYj+2DOYp3eMqCyoi9YbaC&#10;aYcDSs2CJoVMNDOCB4Nv6NuFT53+0uCEX5p0vHqDjpcUpauC55PojrSCcpELd7uCFY5BYNaBx4tk&#10;ShiBl4hoM6KBi4UE51yEi6ig0WyDnaQVuxCC1J+6pFuCN5uUjYCBwpeVdrqBeJO7YAiBOY+ySXWB&#10;GotlMySBH4Z75gCD8bNL0BuDBK26uc2COqhYozKBo6MtjHuBNp4gdciA7pkUX0qAvpPbSOSAr446&#10;MrmAwYfP5NWDc734zvqCh7dWuLWBvLDioi+BJqqoi5+AxKSKdRGAg55VXqeAVJfRSGmAU5DZMmCA&#10;coj749aDDsilzgWCJMDit8aBV7lToUqAv7H6itCAYaq7dGuALqNcXimAB5uVSAKAB5M7MheAMIn+&#10;4wCCvdNUzTeB1spZtvqBB8GaoIiAbrkTiiOAEbCic9p/4qgGXbd/xp79R6t/0JVWMdx/+4rX3hKR&#10;4nywyO6P8Xxjs7GOGHw6njuMaHxHiI2K3nyPcsWJaX0KXRGH/H2oR3uGmX6TMlGFOX/x3CqQtIaX&#10;x5SOwYVSspKM9IQ8nTaLV4Nbh46J5IK2cdKIiII9XCuHM4HYRrmF6YGiMcuEooGd2qOPjpCVxjmN&#10;qI5XsXKL3Yw+nBWKV4pwhniI+IjZcNCHtYdoW0iGd4X8RgWFRoSfMVSEGYM02UKOm5qXxNiMv5ds&#10;sAeLB5RrmsiJgpGkhVKIOY8db9mHBYyoWoOF2IomRW+EuoePMOyDoISv1+6N4aSUw4eMCaCBrrqK&#10;W5ybmY+I3pjkhDqHjZVPbvCGa5HVWc6FSo40ROiEPYpbMJGDNYYL1rWNS66cwlyLd6mdrZmJyqTE&#10;mIKIUqAXg0yHCJt+bhqF4ZbiWSuEzpIdRHOD0Iz/MEWC2odE1aeM0LijwVyK/7KwrKGJUazal5uH&#10;3acqgoaGm6GKbXeFepvQWKGEYpXQRBKDc49sMAWCjYhW1MKMasKmwIaKnbuyq8+I8bTUltGHe64S&#10;gc6GPadbbOOFKaCCWDaEFplOQ8GDJ5GcL9GCTolB1ASME8ypv9WKTcSgqx+Io7yllieHLbS+gTeF&#10;8azebGeE4KTVV9SD2ZxtQ3iC9JOFL6eCG4oFzk+bG3uAuqKYWXtRpu+VrHtGkwqTJ3tzfuiQxnva&#10;aqiOdXx3VoiMIn05QpaJwn5QL0KHQn/izJ2aD4TSuYGXPIO+pgaUl4LVkjSSIIIkfhOP04GtadqN&#10;mIFjVcaLWYExQfyJEYE3Lu+GpoF6y0KZEY4huESWRYwupPmTnYpakS6RN4jVfSCO+od9aQKM0YZK&#10;VQ6KpYUfQXSIcIQKLqWGG4L6yiGYHpeOtxiVY5S5o8uSyZIBkBuQV4+MfB2OLY1RaCCMFIspVFiJ&#10;+Yj5QPKH24bBLmWFn4ReyP+XZqD2tgeUrZ1Eoq+SG5m/jvqPvZZpeyCNiZMzZ1GLf5ARU76JbYzN&#10;QIqHXYlhLi6FNIWhx+yW2KpgtP6UIqXXoa6RkqFwjguPOZ0xekyNCZkCZpeK+JTOUzaI8JB0QDCG&#10;74vTLf+E2IbBxvuWZLO/tCCTrq5WoNeRH6kFjUGOyKPReZ6MoZ6nZgqKk5ljUsaIgpPiP+eGj44N&#10;LdiEjIe7xi6WA70Zs2WTTrbEoCGQwLB8jJKOaapEeP6MRqQRZYmKRJ26UmuINpcWP6qGQZALLbiE&#10;TIiQxYWVr8Zxss2S/L8cn4mQcrfGi/6OHbB3eHuL+6koZSCJ/qGyUhqH/ZnsP3CGEZHCLZ+EGolA&#10;vyCkh3qtrMmg+nqNmn+dfHqWiBSaH3rYdXKW3ntWYrSTpXwMUCqQW3zpPeGM7n4gLGqJO3/TvaKj&#10;nINwq+Kf8oJ8mc6cc4G1h26ZH4EldMWV74DSYgqSx4CuT4mPj4CmPW6MNYDcLEmIl4FZvIOiqYw2&#10;qtyfBopumOybhYjPhoyYQYd1c/OVHIZQYVKSA4VQTvOO2YRbPQqLkIOFLCyIBYLEu4Kh3ZTsqdCe&#10;RJJbl9mazI/5hZWXfo3CcxOUZIvNYJiRVInmTmaONIf6PLKK+4YQLBOHhIQRuqWhGp3DqOmdjppl&#10;lueaIZc0hKGW2pQmcjyTqZE/X+aQqY5rTeGNlIt9PGGKb4h2K/2HFYU9ubygj6aaqB6c/aJpliSZ&#10;jJ5gg9+WSZp/cYiTK5avX02QIpLaTXaNFY7jPCKJ/oq3K+qGt4ZFuO2gIK9ap2CciqpYlW6ZGqVx&#10;gzWV26CqcPeSxJvrXtePv5cVTR6Mp5ILO/CJm4zAK9uGaIcquDefx7gJpsGcLbInlNaYvKxYgqWV&#10;fqaccHOSa6DkXm2PcJsMTNeMWZTzO8eJS46MK8+GKIfrt6CfecC0pj6b2bnelFaYarMOgimVMKxK&#10;cAiSIKWJXhqPKp6kTJmMIJeBO5+JHJAUK8WF9IiJsJ2uKHomn4qpzXoJjo6lfnobfYChSHpqbEqd&#10;IXr4WwWY8HvASgmUoHyxOWqQEX3/KdCLHH/Er1ytUoJmntSo2YGCjgakhIDQfP6gUIBaa7+cMoAi&#10;Wn2YD4AdSY2TyoA2OSGPS4CTKeCKa4E5rnesa4qfngKn94j3jVKjnYd7fEefc4ZHaxObXYVIWemX&#10;RYRzSRqTC4OuOOSOm4MQKe6Jz4KRrbSrm5LPnS6nNJBqjHOi444ye3uesYw1alyao4pwWVSWkojB&#10;SLCSYIcSOK+N/oVuKfqJR4PJrO2q/Zr1nGqmlpfUi6qiSZTnerSeGZIsabCZ+Y+DWM2V8oz4SFSR&#10;xYpWOIKNcYelKgSI0YTgrESqYqM3m8ml/Z9SiwuhsJuZehqdhJgIaSOZZpSFWFaVUZEFSAKRMI1r&#10;OFqM8ImvKg2IboXUq56p76tem0SlgKaoio6hLaIYeZ2dAJ2vaLOY75lUV/2U5pTlR8WQu5BNOD6M&#10;iIuHKhSIHIalqwapl7NomsOlH63aihmgyqhseTGcnqMfaFSYk53bV7CUlZh8R5OQapLsOCqMNY0l&#10;KhmH2IdUqoOpTLtkmlekybToibSgda6FeNWcTahBaAeYRqIJV3iUS5u1R26QL5UzOBeMA46CKh6H&#10;o4fjouG3/HnHkwGyzHmjgzytqnm4c3WolnoRY5mjfXqsU7+eSHuDREaY33yGNUqTHH3nJ3+M2X+2&#10;oeS3LYGNknex6ICwgtasvIAMcxGno3+oYyuijH+HU1idXX+eQ/GX+n/WNSySRIBVJ7yMGYEcoT+2&#10;RolCkduxCYewgk+r2IZNcoSmwoU5YqihroRcUuuchoOuQ6WXKoMUNRaRg4KoJ/KLcIJioLe1cpDm&#10;kUSwPo6lgamrEoyVceyl8orEYiCg54ktUoGbxoexQ2CWcYY6NQWQ2YTaKCGK3oOIoCy0x5iHkLev&#10;kpWUgRmqaZLZcVulTJBPYaagM43pUiObHIubQyeVzolANPiQQ4bkKEiKYYSNn5u0QqAlkDevBJx5&#10;gKOp1pkCcO6kupW8YUSfpJKJUdWafo9VQvmVOIwUNO2Pv4jBKGmJ94Vuny6zuqewj9aueqNAgEmp&#10;TJ8DcJykNZryYP2fJZbuUaGaApLbQtaUq46qNOWPRopmKIWJoIYvnrezXK8Zj42uDKnNgA6o0qS0&#10;cF6jsZ/NYMKepZr6UXGZmpYRQryUVJEFNOWO7ovaKJuJWYbPnk2zCrZnjzytrrA0f8uoc6owcCij&#10;V6RkYJyeUJ60UVuZSJjvQrSUEJMNNOqOto0SKK2JIIdRlezB/Xl/hzK78nlQeJG1+Hliafyv/3nC&#10;W2ep63poTOyjoXtPPuudDnxiMYWWBX3TJXSOb3+plTzBJoDYhtG7GH/5eEW1FH9caa6vD38HWxWo&#10;8378TKaip38sPr2cE3+AMZOVFoAfJdyNnYEBlNnAMogPhmu6M4aLd+u0K4U7aU2uIoRBWryoA4OE&#10;TGKhvIL6PpqbLYKJMaWUQIJLJjaM5oI4lJG/UI8uhhS5VI0Id4KzT4sZaO2tPIltWminJYgCTCWg&#10;5Ya1Pn6aX4V0MbiThIRTJoSMSINOlEK+k5ZIhca4kpN5dzOyipDqaJmseo6TWiWmWIxlS/igJ4pU&#10;PmuZrIg8McuS4oYzJseLwoRCk+S9/Z1dhXu38JncdvWx4ZabaGar0pOSWfaltZClS9affY3BPl+Z&#10;DYrTMd2SVYfmJv6LUoUVk4m9g6ROhTq3aKAPdsSxUZwQaD+rQZhLWdilL5SiS8Se/JDxPliYg40t&#10;MeyR3IllJyyK9YXGk029AasThQ625aYKdqewzaFGaCyqv5y/Wcmks5hSS7qekZPVPlWYGY9EMfqR&#10;cYqvJ1GKqYZakwC8orG1hPK2dKu/dp+wUaYSaCeqOaC5WcykLJuOS8eeEpZXPm6XupERMhiRMIvG&#10;J2+KbobRiZXMJHlwe/XFNnkobma+aHkvYOy3jnmPU5CweHo8RmmpCXsuOdqhN3xMLgaY1H3JI6SP&#10;4X+ciUnLKoBle7/EYn92bi+9jn7VYLS2nH6IU1uvcH6LRkmn9n7ROdmgHX88LkOXx3/0JDOO/IDp&#10;iTPKGocie5fDaoWgbgi8k4RXYIe1lYNwUzSuYYLLRjam6oJgOeWfF4ISLoCW1oH8JLCONoITiS/J&#10;HY2+e4nCZ4unbei7kInPYGq0iIhAUx+tXIb6RjCl8IXXOfeeLITFLrmWBYPdJRuNjYMaiSPIQpRQ&#10;e4LBgJGabea6n48uYF+zmo0CUx2saosFRjqlEokqOhGdYIdRLu6VUYWVJXWM/YQAiQnHhJrYe3vA&#10;tpd3bfC5zZRkYHWyyZGVUy+rpI7nRlCkTYxJOi+cr4mrLx+UuYcgJcGMhYTFiOzG4aEve3bACp0Y&#10;bf25GplUYI6yGJXaU0urAJJ/Rm6jtY8nOlCcGYvIL0uUOYh5Jf+MIoVqiM3GVKdQe3G/d6J2bg24&#10;gp34YKqxgJnKU2uqcJXCRo+jOZG2OnKbqo2kL3ST0YmhJjKL0oXziLHF0K0ye3G+8aeHbiW3+qI9&#10;YNKw+Z1XU5up8JijRsOixZPuOqSbS483L6GTh4qWJlqLk4Zh8s97Y3mw2917vHnSxKh8HHoHrSV8&#10;g3pelXF893rdfa19fHuCZfB+FXw+TkR+2X00Nst/6X598LJ5uYTP2i16NIPKwyp6s4Loq897O4Iy&#10;lDR70IGqfIh8doFCZOF9LoDjTVV+EICfNgF/OoBo7sx4WZAC2Gp45Y3awZ95eIvSql56GYoQkup6&#10;yYh9e2R7i4cFY+R8X4WGTH19W4P+NUx+m4I/7QZ3M5sx1q53yJfvv/h4aJTYqOB5GZHykZh54Y9U&#10;ekF6u4zDYvJ7p4oaS7h8uYdHNK1+DIP962l2R6ZV1Rt23qIDvnJ3hZ3ep3d4QZnskE15FpYdeSh6&#10;BpJyYg17Bo6WSwJ8LIpvNCR9jYWd6gR1k7Fv0792J6wRvR52zabXpjd3j6HPjy94bpzmeB95aZf9&#10;YTl6fJLrSl97so1tM699H4cX6Np1Bbx70p11lbYOu/92N6+6pSR2+6mUjj135KONd1F46p1zYIF6&#10;BpcMSdR7S5AzM018woho5+d0nMdx0bB1J7/uuxB1wrh7pDd2grErjWB3can4dpt4g6KuX/J5qpr8&#10;SV569pK7Mvx8dImM5yd0VdJB0PZ02cmbukx1asD/o252JLiAjKJ3E7AVdfR4K6eIX2p5W56OSPl6&#10;sZT6Mrx8NoqB4pmEEXgbzY2DhXh4uByDDnjhojiCq3lkjAmCXHoMdbyCH3rZX4CB8HvDSVWB4nzs&#10;M3yCBH514OGCjoKpzFyCF4HmtxKBs4E/oSiBZYDBiumBK4BrdKCBCYA5XnOA/oAZSHWBFYAfMuCB&#10;WoBJ31GBQY1BysGA2YtutZaAgom4n8WATYg+ibKALobwc5SAKYW+XY+ANYSKR7qAZINYMlaAv4IH&#10;3b+AKJfFySV/x5T0tAF/fJJCnlx/UI+5iHR/S41ucod/XIsxXLd/f4jjRxN/xYZ0Md2ANIOs3ER/&#10;QqJBx7N+4p57spp+oJrSnQd+gJdKh0F+gpPdcYl+qpCTW+9+4I0gRnt/OYltMXR/uoUw2vp+kKy+&#10;xnR+MagEsWN97qNYm+N9057Fhj1935pIcJ5+DJXQWzl+VpE2RfR+wow7MRt/UYaO2eh+ArcyxWx9&#10;pLF+sFx9XqvHmuR9Q6YhhV59WqCRb+Z9kpryWp594ZUXRYF+XI7RMNB++YfD2Q19l8GYxJZ9Orri&#10;r3987bQWmgZ8za1NhJF856abbzl9LZ/XWhp9h5jDRSF+CJErMJN+r4jO2GZ9Ssvuw+587sQnrsV8&#10;mLw1mUR8b7Q7g+B8iKxYbqZ81aRgWax9O5wURNN9yJM9MGN+dImt0u+M63bZv5KLfHdXq72KLXfd&#10;l1+I/nh8gqmH5nlDbdGG3no0WRiF3ntGRHuE8XyhMFqEGn5r0XWLlIDBvmSKNYA8qqOI9H/RllqH&#10;1X+Gga+G0n9lbOiF439nWECE/X97Q8yELH+6L+6DboAq0CaKVIq5vRaJBYk1qYOHyYfKlTSGv4aT&#10;gJuF0IWDa/GE+YSRV22ELIOiQyuDd4K/L42C1IHSzs6JQpSlu7SH+JI3qBCGzo/ik+mFy42zf3aE&#10;9Yu0avqEM4nCVqqDfIfDQp2C24WvLzmCS4NdzYGIaZ6EumiHIps0psmGAJf6krKFBpTZfmSEMZHO&#10;ahaDhY7aVfqC3ovEQh+CUIh5LvGB04TGzFuHvqhpuUyGeqQ2pbSFV6AJkayEYpvtfXmDlZffaUeC&#10;6ZPOVV2CVI+cQbKB2IsXLrOBbIYLy2aHM7JEuF6F8q0npMeEzqf/kMmD2qLffLKDF53KaKSCc5ig&#10;VNmB3ZM9QVeBco1+LoCBFocnyqCGx7wPt5yFirYBpACEY6/VkASDaqmhe/yCqqN3aAuCFJ0yVGmB&#10;h5alQQuBHo+nLlaAzogaygqGdcXNtwOFPL7Ao1mEELd9j1mDErAle2KCUajUZ42BwKFoVAaBP5mw&#10;QMWA4ZGILjSAlYjkw7uV+HXescqTsnZyn2+RkHcQjJSPkXfJeVyNqXiqZf6Ly3m4UsuJ63rqP8SI&#10;DXxrLWmGJH5gwnyUwX80sNCSg37YnoSQbX6Ti7aOen5yeIWMon55ZTWK2X6lUhSJD37nPzuHR39b&#10;LSuFdIAMwVmTooh/r6KRb4dAnXuPWoYSiq+Nd4Ubd5aLsIREZGWJ/IOKUWiIRoLXPsGGlII2LPSE&#10;14GdwEWSk5HYrnyQbI+6nEuOZY2qiaeMfYvHdp6KzIoNY5GJKYhiUMKHh4avPlCF74TyLMWES4MQ&#10;vyeRvpsmrXSPmJgxmzyNl5VRiIuLwJKJdaiKDo/XYsWIgI01UCmG7Yp2Pe2FZIeQLJyD0oRivieR&#10;G6RzrHaO+KCrmkKM+Jzoh6GLJZk1dNeJeJWLYhKH55HcT6aGYo4OPZmE64n+LHmDa4WOvU6QmK2u&#10;q6WOeKkNmXOMdqRghtqKpJ+2dCiI/psSYYWHc5ZYTzmF6ZFsPVWEgow1LFyDFYaSvJ+QMbbZqvqO&#10;E7FXmMOMEKu1hi2KOaYHc4iIlqBaYP+HF5qUTtuFlJSOPRuELI4uLEWCzodwvBmP37/3qnKNxrmG&#10;mC6LwLLbhZaJ5awXcwGIQaVTYJOGxp50ToaFT5dVPOGD84/fLDKClYgntQ6fPXUypGOcKHXOk2KZ&#10;N3Z6gfGWZXdFcCyTo3g6XkaQ4XleTJ2OEXqoOzaLLHxEKq2IHn5UtAeeKX38o6ObFH23kq6YJ32O&#10;gUSVW32Kb36SpH2yXaOP8n4BTAqNMn5qOtSKYH8LKp2HZX/usx2dF4a8oq2aDYWgkdGXIISggGSU&#10;YoPRbrKRuYMpXPOPGYKfS36MaYIfOn2JqYG7Ko+GwYFrsimcKY9ioaqZJY1/kMKWQYu8f3uTfooU&#10;bd2Q5IicXEWOUYctSv2LsYW8OjGJBIRKKoOGMYLIsUybS5gfoMWYUZV0j9eVdpLifo+Su5BibReQ&#10;FI37W6CNlIulSoWLA4k4OeyIbIayKnmFtIQDsHSaq6DaoAaXsJ1ljx2U0pn6fc6SGZahbGKPgJNS&#10;WwqM/I//ShuKd4yRObCH74jyKnCFSoUYr7uaLql5n1GXNaU6jmmUVaDzfSWRnZyya86PCZh1WpOM&#10;iZQmScWJ/Y+sOYKHhIr5KmmE8oYIryGZzrH+nr2W1KzrjdST8qe+fJORNqKIa0iOpJ1UWiOMLpgH&#10;SXqJpZKHOVuHK4zEKmOEqobSrqqZgbp2nkaWiLSBjVSTo65ZfBKQ46gcateOUKHhWcuL3ZuOSTaJ&#10;YZUKOTCG8o5JKl6EcId4pwGounTBl36k3HVbh7ihHnYMd5uddXbiZzmZznfmVsSWGXkcRqGSRXp4&#10;NuCORHwqKC+J/n5IpjKnxH0KlvOj4HzPhzagHXy3dxqcc3zJZrWY0X0LVkmVJ314RjeRXn4BNqiN&#10;bX7IKEuJOH/RpX+mv4U9ljOi5IQ6ho2fHoNYdmqbfIKsZhSX44IqVcGUR4HKRdGQjIF6NniMq4FM&#10;KGSIioE7pMalz41blWah/IuehbGePooAdaqamYiOZWeXDodGVTeTfYYQRXGP0ITbNkyL/4OvKHqH&#10;8oKFpASlEZVqlKahP5L4hO6dhZCldOeZ445xZMiWSoxKVLmSyIo7RR2PJYgYNiiLZIXqKI2HcIOr&#10;o2OkY52PlAegmJpghE+c3pdDdE6ZPJQ5ZDyVppE3VEqSGY44RNSOg4snNgiK2Yf1KJyHAYSsos+j&#10;5aWWk4qgF6Gkg9ScVp20c8+Yr5nOY8aVIpXyU+2Rn5IJRJeOAo4ANe+KZ4nPKKmGpoWJok6jiK16&#10;kxGft6jAg12b8qP1c12YRp8rY1+UuppnU5iRQZWQRGCNp5CWNduKC4tuKLSGW4ZCoeijP7VIkq6f&#10;aq+4gvaboan/cviX8qQ+YwmUZZ6HU1eQ7pi/RDONX5LXNcSJz4zKKLyGH4bZmayybHRpizytx3T6&#10;fJ2pOnWtbb6ks3aMXrCgGnedT6KbYHjiQP6WdnpPMtyRRHwUJfaLt348mRqxi3w8iuWs3HwBfEqo&#10;Qnv0bWmjsXwYXlafF3xyT1GaY3z7QL+VgH2jMtGQW36MJjyK43+2mKGwiYPqil2r4oL2e9KnQoIq&#10;bOiitIGdXeGeIIE+TvOZd4EGQIKUn4DiMsePioDnJnqKKYEQmCKvlot7icmq9Inbey6mWohibFmh&#10;x4cbXWKdP4YDTpKYoYUBQEeT1IQGMr+O0oMfJq+JiIJHl5iuzpMDiTyqL5C6epyll46Xa8ehBoyW&#10;XO2cdYqxTjqX5IjhQBOTIYcHMriOLoUvJtyI/oNblxCuNZqGiL6pk5eQeiOk95S0a1WgZZH0XIeb&#10;1I9CTfCXNYyRP+qSfYnYMrONnocQJwKIioRLlqutpaHwiFqpBp5FecKkapqoavmf2JcdXDibSpOZ&#10;TbiWrpALP82R5oxqMrCNHIi6JyGIKoUXlketRqk3iBqooKTMeYaj9aBZarWfUZvxW/WawpeZTX6W&#10;OpM4P6uRg47BMq+Mu4oyJzuH3IXClfSs/LBhh9CoTaspeT2jnKXUanGe9aCGW7+aZZtRTVqV3pYU&#10;P5iRNJDHMq+MeYtsJ0+HnYZMjRG8UnQcf6K243SgchaxhHVRZGSsF3Y3Vpymf3dUSOugrnirO7ya&#10;mHoqLzCUI3wCJAGNSX4wjL+7eHuCf322AXtCcfCwjXs7ZDmrDXtvVm2lbHvfSMafnXyFO6uZi31M&#10;L1KTI35XJG6MZH+ejIS6boKyfy60/4HHcamvhIEMY+mqAoCaViakY4BdSJSenIBNO5iYlYBUL3CS&#10;P4CMJM2LnYDpjEG5bIm+ftW0AYg1cT+uiobaY46pAoW6VdejboTQSF+dsoQBO4WXt4M/L4qRdYKc&#10;JR+K8YIRi++4lZC+foKzKo6YcOetsoygYzKoK4rSVZSikIkoSDGc44eYO3aW9IYGL6KQxoSDJWSK&#10;X4MVi5e38Ze4fjSyf5TwcKGtAZJLYvOneI/JVVuh3o1eSA6cKYr/O2qWR4icL7aQLYY8JZ+J5IP2&#10;i0W3cJ6MffOx95sbcGmsb5e+Yr+m4JR/VTChTJFWR/SbnI4rO2WVr4r3L8iPqIfDJc6Jf4S0ixC2&#10;9qUyfcWxfKEPcD+r8Zz2YpumX5jzVRCgzZUDR9qbKZENO1yVPI0QL9mPNYkTJfWJLYVSitS2pqu9&#10;fbGxHqbTcDGrgaHaYoWl25z6VQKgP5hDR9maoZOQO2qU047eL/CO64ovJhSI64XRgQ3GZHP2dIrA&#10;NHRkZ/66BXULW2mzrHXzTtytB3caQoKmC3h/NsOetHoOK8qW5Xv1IkWOtn4lgQfFf3r5dJm/T3qn&#10;aAS5BnqeW2eykXrbTtir3HteQouk3HwdNuOdh30ALBqVyX4qIteNwH+HgRDEYIGwdIe+O4DBZ/C3&#10;7IANW0qxbX+xTsOqtn+QQomjvn+lNv6cdH/WLGCUzYA7I1WM6oDFgQ/DRIg3dHC9IIa6Z8a20oV0&#10;WymwUIR0TqypooO0QoWit4MVNxabfYKKLJ6T8IIlI8CMM4HfgPvCU46vdFu8KoyjZ7C114rPWwyv&#10;VoktTqCopoe5QomhzYZlNy+apIUYLNaTMIPmJByLmILWgNzBlJUfdEu7YJJ+Z6q1BJAJWw2ugY3C&#10;TqCn1ouYQpSg/ImDN0qZ5od1LQeSjIV7JGiLFoOqgL3A+ZtidEC6upgjZ6q0U5UFWxOtzpIQTqmn&#10;K481QqSgWoxkN2WZQ4mXLTOSAYbdJKeKrIRcgJ/AfqFydDm6M52MZ6+zwpm7WxytNZYOTrOml5KB&#10;QrKf1476N3yYyot5LViRkIgOJNqKVYTvgIfAGadQdDi5wKKzZ7qzRJ4eWy2sspm0TsmmFZVyQs+f&#10;XZE9N5qYY40TLXiRPYkIJQKKEYVl5rd2sXNo0VV3k3RLu4Z4cHU0pTp5SHYqjqF6JHc5d+97D3hl&#10;YU98D3mqSs99PXsoNK9+u3z/5LV0135zz7N14X4rug924H36o+13233njXB42330dtp56n4aYFN7&#10;Dn5KSfd8X36WNAZ9+3784uVzTYmKzfF0aYgauIV1f4bEon12lYWojCt3s4Svdb944oPLX2R6JoLi&#10;STR7lYH1M3B9TIDk4Shx/JSNzDNzI5IIttR0Ro+loP11cY1rith2rItqdKB394lzXn15V4dpSIB6&#10;4YU8Mux8r4Ky35Rw6J96yqZyE5vztUtzQZiIn4x0eJVCiY91xJIXc4t3Ko8KXaJ4oovVR9t6Q4hf&#10;Mnp8JIRe3kFwE6pVyVlxP6XXtAJybqFhnk5zrJ0GiHB1BJjAcod2d5R8XNd4BpAYR0Z5vItWMhl7&#10;rYXj3StvbbUZyEpwmK+lsu9xwqognUFzAqSph390ZZ9Hcbt15pnVXCd3gZQlRsh5So4VMcl7R4c7&#10;3FJu87+6x3ZwG7lNshFxPrK2nFxyeawZhqRz4aWOcQN1cJ7yW5p3GJgARlx465CUMYZ684hm27Nu&#10;pcojxtpvxsKysWFw3bsCm5xyDrM7hepzdat+cGB1CqOnWxN2vZt3Rfd4nJLGMVF6r4lh1yB/FXIa&#10;w5p/GXM5r4B/KHROmsl/QHVohap/ZHaXcGJ/lnflWzN/2HlORh6APnr1MX6A3nz91aN9ZnyZwnJ9&#10;i3yarmh9s3yjmbh94nzBhJ5+Hnz7b2l+bX1PWlF+0X2yRWZ/XX43MQCAIX7k1CN784cUwNd8KIYE&#10;rO18YIUCmFJ8qYQog2V9AYNrblx9cILCWXF98YIYRLh+mIFwMJF/dYC00p56spF0v0R6749pq2B7&#10;NY1ulvV7jIuMgi58AYnUbVV8iYglWJ99JYZmRB1954SLMC9+3IJn0S55qJvGvd156pjNqf56OZXd&#10;laJ6nZL8gQV7HZAtbFt7wI10V918c4qXQ5B9TIeBL9p+VYP3z/l42aYSvKx5HaIwqNJ5bZ5ClIN5&#10;2JpagAJ6ZJZ9a3d7EJKcVy172Y6eQxN8yIpJL5J94oVhzv14NbBMu7N4eqt9p9d4x6aMk455NKGU&#10;fyd5y5ymasF6hJelVph7VpJtQqt8V4zZL1d9gYafzjl3vLpouu94ALSqpwh4R66ukrx4r6ibfmF5&#10;S6KOahl6E5xtVhh68ZYEQlJ7+o8pLyZ9MIexza93asReulx3rL2mpl936LaUkgh4Ra9afbl44Kgk&#10;aYl5r6DWVaR6mpk8Qf97sJEuLv9874iVyAmH0nEFtjqG6HJGo7eGH3N2kHaFb3SnfMGEznXwaN+E&#10;O3dcVSWDsXjqQYeDQ3q8LnuC+Xz5xtyGR3rltTSFfnsfoqeEyXtaj3SEKXule82Dm3wKaAGDIXyL&#10;VF+CtH0gQO6CZn3cLieCOn7LxbOE4YTKtACELYQCoaKDgYNCjlqC9YKeesWCeYIaZxuCF4GsU5+B&#10;yoFEQGGBnYDmLd6BjoCDxFqDpY6OspmC9IzkoCKCWYs8jQyB3ImneZ+Bf4g2ZieBOIbOUuKBA4Ve&#10;P96A7oPYLZ2A9oIeww6CpJhAsU6B9pW+nuCBZZM2i9uA8pCweJWAno42ZUuAcYvTUjuAUYlSP22A&#10;U4agLWaAcYOVwfWB26H1sDuBMp6bndKAopskituANJekd7B/6ZQpZIh/wJCuUal/t40bPwl/zok6&#10;LTd//4TkwRKBPaubr1mAmKdinO2ABKL2ifl/l55xdud/V5nyY+V/OpVlUS5/M5CtPrd/XoudLRB/&#10;oIYJwGSAxrUqrqaAJbANnC1/i6qhiTZ/FqUJdjJ+2Z94Y0d+zJnXULh+0pQAPnB/Ao3CLPB/UYcE&#10;v+2AdL6hrh5/1biYm4p/MbIaiIl+r6tfdZZ+b6SvYsp+aZ3yUFt+fZb8PjJ+u4+dLNd/EofVuXeQ&#10;rnBGqRKO5nGSl/iNTHLQhh6L1HQRc9GKaXVuYVqJB3byTxmHpXibPQOGUHqPK6aFB3zzuH6PRHmV&#10;qCyNnHnqlwWMFHpDhTeKp3qucveJSns2YJWH/HvdTmyGsHyaPImFdX2IK36EQ36yt3qN+YLLpwSM&#10;Y4I/lfuK4YG2hCyJhYFLcguIO4D5X82HBIC+TcyF0ICMPB2EroBqK1qDk4BUtmiMxYwApduLOYqd&#10;lMOJyIk2gyaIcIfpcRqHPYa2XwaGGoWPTTSE/4RiO7uD+YMsKzqC+YHXtU6LzJUmpNeKQ5L2k7uI&#10;2ZDBghKHj46PcCyGZIxoXj6FW4pPTKCEUogdO2GDXoXIKyCCc4M2tFqLDZ5Jo+CJiZtNksiIIJg5&#10;gS2G25Ucb2CFtpIBXZSErY7hTCSDt4upOxWC2Yg0KwmCAIRts5KKdqdVoxiI96OHkf+HjJ+MgGqG&#10;Rpt8brKFKZdqXQmEKZNGS7+DMo76OtiCZopoKvaBoYV8svaKArBIoneIiKukkVSHGaa5f8CFzKGm&#10;bhSEsZyRXICDwJdnS12C0pILOqKCCIxeKueBUoZisoiJrrkhofqIOLOfkMKGwq2zfymFbKePbY6E&#10;TqFqXBaDYZswSwmCgZTEOmuBxI4LKtqBE4cfq1qZwG+7nCOXK3EKjE6Ux3JRe9KSgXOiauuQQ3UR&#10;Wd+OAnapSRqLtnhmOJqJZHpzKQaHA3zsqpOYf3iBm3GWAXjni4+Tp3lYexqRZXneajqPL3qEWUGM&#10;/ntLSJSKwnwsOEiIhH1CKQeGNX6ZqcOXQ4Esmn+U2IC+irKSgoBeejqQT4AaaXKOKX/zWJmMC3/l&#10;SBKJ43/iN/6Hun/5KQiFf4AnqNWWK4m0mYCTxYiHiaWReodleVuPSIZPaKeNNoVZV/eLKoRrR56J&#10;FoN9N7+HA4KOKQmE34GTp/aVK5JLmJuS0JBdiL2Qj45xeHSOZoyEZ++MT4qmV2CKWYjVRzWIWIby&#10;N4iGXYT5KQqEVYLcpyqUcprfl+WSGpgxiAuP15Vwd7eNsJKpZzyLo4/kVtCJrY0dRs+HvIpBN1GF&#10;1Ic4KQqD4IP+pn+T4aNTlzaRj5/jh1qPSZxJdw6NIJidZqeLGZTuVliJKZExRn6HNY1SNyiFXok+&#10;KQuDf4T3pfeTdKullqqRJadshseO26Lydn2Mq55UZiCKppmyVeWIwZT8Ri+G0pAgNwWE/YsIKQuD&#10;L4XKpZWTI7PeljyQ167WhkmOh6lqdfyMTqPKZa+KRJ4nVY2IYphzReuGgZKZNtuEuYyLKQuC74Z3&#10;nc2jC29bj6WftXCjgPmci3HuccKZc3NKYjSWU3THUpGTI3ZwQ0qP2Hg+NGiMcXpfJqKI4XzknTah&#10;9HejjyeeqngOgHCbfXiNcTyYYHknYbOVQnnmUh+SHHrLQu+O3XvMNEGLhn0GJsuICH6AnJmgyX/E&#10;jmqdjn9pf8eaYH8icI6XTH8AYRmUOn7/UaKRJH8aQpWN9n9GNB2Ksn+SJvCHSH/7m+KfsofGjZ2c&#10;foa3fuqZW4W4b9WWSYTUYHOTSIQOUSCQQ4NYQj6NJoKkM/uJ9YH7Jw+GoYFUmyKez4+0jOGbno35&#10;fiyYgIxIbxSVc4qjX9+Sa4kEUKuPeId4QfSMaYXeM+CJTIQ5JyqGEYKJmoWeCJexjEKa4pVEfY2X&#10;xpLObn6Ut5BUX1eRso3dUEiOuItoQbWLuojnM8mItYZIJ0CFmIOXmfydeZ+Pi8yaVpxufRaXMpkp&#10;bf+UHJXUXt2RHpKDT+mOLo8pQXyLLIu4M7SIOYgjJ1OFM4R+mYydEadEi1qZ76NpfJ+WxZ9QbYuT&#10;ppsZXnOQqJbkT46NwpKiQUGKxY5HM6KH1InEJ2KE4YVAmTicxK7aiv+Zn6o8fDmWbqVAbSSTSKAZ&#10;XhqQRpr1T0qNYZXGQRCKcZCCM4uHjoshJ26EoIXfkO6sjm8Fg7eofnBCdh6kjXGOaBugmnL0Wdqc&#10;inR/S5iYV3Y5PcqT+XgaMIOPZXpOJIGKmXzbkIWrm3bag2yniXdDdcqjh3fLZ8mfhXh4WYqbcXlQ&#10;S1eXRHpSPZ2S73tyMIiOanzQJNCJsX5okBuqeX55guamcn4pdVWia332Z02ebH3zWR+aYH4VSwWW&#10;QX5aPW2R+n6yMIuNiH8zJRWI5n/Tj5qpYIXwglClXoT7dK+hX4QdZsSdYYNkWKaZZYLPSqyVVIJN&#10;PTuRHYHVMIqMv4FxJVGINoEbjw+odo1YgcKkeYvDdBugf4o/ZjGcg4jNWDeYg4dxSlmUg4YlPQ6Q&#10;WYTUMIqMDoOGJYSHn4I9jo6nw5S5gUejyZKDc6Sfy5BLZb2bzY4bV9CXzYvyShaTwonMPOyPpoej&#10;MIyLcoVsJa6HIYM6ji2nJJv7gOKjMJkecz6fMZYrZVubMpMyV3yXNZA6Sd2TLY08PNePBIozMI+K&#10;54ccJdKGuIQRjdemvaMZgK2ix5+RcwaeuJvSZReaopf7VzeWoJQuSZ2SrJBfPK+OlYyGMJCKfIiY&#10;Je6GY4TFjZOmcqoSgGqicqXVcr6eWaE/ZM6aPZyHVvqWN5ffSXGSRJM3PJaOOo6KMIyKMYnUJgWG&#10;H4VXhLu2Rm6qeGGxg2/aa8asyHEmXumn73KWUeui33QxRQSdk3X/OKeYDHf1LPSSOHo9IqKMJ3zS&#10;hIG1bnYWeEqwmXZ4a6urvncIXs2mzXfHUdChs3i4RPWca3nZOKyW63sbLSWRJ3ydIxWLMH5ThEy0&#10;TX07d/qvfXzxa2iqmnzOXoWlpXzoUZSgkH0vRNCbVX2eOKaV4n4mLU6QM37bI3iKWH+vhAOzKIQu&#10;d5uuXINNavmpfoKNXi2ki4H8UUqfg4GYRKKaVoFNOJuU9IERLW+PW4DyI82JnoDng62yMIsRd0Ot&#10;aImeapyojYhGXcyjmocGUQiekIXnRHaZdITeOJCUIIPYLYyOnoLgJBaI/4H7g1mxdZHsdvesq4/m&#10;alOnyo3lXYai1IvzUMudy4oTRFOYqYhAOIiTZIZvLaSN+IShJFKIeoLogw+w5ZiedrqsFpYAahqn&#10;K5NQXU6iL5CiUJedKo4DRDaYDYtoOIeSv4jMLbqNaYYvJISIDYOygt6waZ8edoyrmJvhaeump5h8&#10;XSChppUNUG6coJGqRBGXkI5GOHqSQormLc+M74eHJK2HtIRZgq6wHKWCdoWrO6GgaeCmNZ1pXQOh&#10;G5kZUFicCZTrRAyW/ZDKOIORz4y1LeKMm4imJM2HbYTheRrAMG5lbX26y2+AYc61SnDHVgqvgHI9&#10;SkepXHPmPrii4XXJM8qcF3fUKaiU7XoxIPqNkXzJeQ6/aXVvbZe55HXBYee0M3ZRViKuR3ceSl+o&#10;FHgnPtuhm3lnNAGa2HrLKgaTwnxxIY2MiH4+eRC+PnwebYG4uXvPYday/3u1VgytCXvpSlWm2HxS&#10;PuaganzsNCiZtX2jKlWSuX6LIgyLo3+OeQO9A4KQbVy3gYG5YaGxyYEPVeer14CiSjylsYBtPuWf&#10;UoBYNEWYsIBZKpiRz4B+InmK34C5eOe79YjtbT+2c4eVYYCwuoZhVb+qyYVRSi2kpYRrPuaeWYOm&#10;NGCXyYLqKtKRAoJIItaKOIG/eMa7Jo9EbS21mY1nYXSv2IuZVbSp5YnjSiKjxYhHPuydeYbDNHqW&#10;/YVLKwWQUoPlIyOJrIKgeKi6hZVsbSS06ZMGYXCvHJCWVbCpJY4ySiCjDYvlPvScyommNJOWTodx&#10;KzKPvYVRI2KJOoNdeI66DZthbSK0XZhqYXOugZVQVbGog5I2Shyibo80PvWcO4w/NKSVyYlZK1aP&#10;QoaJI5WI3YP6eHu5tKEmbSez6p2RYXyt/pnAVban+JXoSiSh45IvPwWbuI6JNLSVWYr3K22O6IeJ&#10;I76Ik4R52qVx8G0qxqZzUW7Esit0pHBXnSB16nHph7R3MHOJciZ4hXVCXLV583cVR217lHkjMq19&#10;inuT2LZv23gZxRdxa3iJsMZy43kFm+R0T3mShpR1vno0cSJ3PXrrW8x41HuvRq16nnyUMiV8uX2k&#10;1u9uGIMFw1tvv4JRr0RxVIGumnty3oE1hVd0b4DXcBJ2FICKWup30YA9Rf15v3/0Ma17+3+d1TRs&#10;j43PwZ1uRYwNrZJv7IpjmQBxkYjWhAlzQ4d1bvt1CoYcWg926YS2RVp4+IM4MUR7UYF606JrR5h9&#10;wBJtCJXFrApuvZMbl4xwcpCFgshyO44Fbe10IYucWT92HokURMV4SoZYMOl6vIMy0lhqSaMYvs9s&#10;D592qshtyZvIllRviJgjgatxX5SMbPRzVpD2WIB1b41HRD93tYlKMJx6O4TB0VBpga2XvctrSakN&#10;qb9tAqRYlU1uxZ+dgL5wqprubC1yspYyV9102pFDQ893NowEMFt5z4Yi0Iho77fsvQZqtrJ3qOts&#10;aKy5lHFuJ6bef+lwFKENa3hyK5stV1V0ZJUIQ292zo57MCd5dYdTz/5okMIDvHxqU7uUqEhr97TE&#10;k7ttra3HfzhvmKbNat5xuJ+/VtJz/ZhnQw92dpCiL/15LIhTy8R6GWwkuZd6nm3ypr17KG+okyx7&#10;tnFUfyJ8THMMaup88XTfVtZ9q3bQQul+j3kAL5p/t3uYymB4L3aLuH144Hc8pa15iHfpkid6MHid&#10;fih64nlkagZ7qXpCVg58iXsyQk59l3xJLzl+532TyOh2goDdtuV3SYCBpDl4B4AqkMd4zH/qfPZ5&#10;n3+/aQN6i3+mVTp7jX+QQbJ8vH+DLuN+K39zx2R1DYsLtVN14Ym8oqt2sIhwj3B3iYcwe8V4fYYQ&#10;aAR5h4T2VHR6qYPTQSZ7+YKdLph9hIE1xflz05Uns/B0sJLyoUt1jpC2jh52d459eqZ3e4xPZxR4&#10;pIoxU7154Yf3QKl7TYWQLlh88oLSxM5y3J85ssdzv5wkoCZ0oZjxjQR1lJW2ead2p5J+Zjp33Y9D&#10;Uxh5NYvwQDp6uohVLiF8dYRGw91yGqkysddzAKU6nzNz4aELjBZ02JzHeNF1+JiEZYl3PpQwUo54&#10;oo+uP956PorgLfR8C4WNwydxibMFsR1yb64onmtzS6j4i0x0P6OfeBB1Zp5GZOV2vZjaUhR4MZMx&#10;P4952I0qLc57tIamwq5xKrylsJZyDLbZnc1y3LCciqFzxqond2907aOuZF12TJ0hUaJ3zpZTPz15&#10;hY8kLbF7boeQvWCCe2tSrN2CHm0/m4mB3G8LiV6BrnDIdq2BjHKUY8iBeHR/URGBcnaLPoeBjXjd&#10;LLOB2HubvEmAtnUbq8mAh3YAmmOAX3baiEuARne2dbKAO3iiYu6ARHmnUFuAXXrBPgSAmnwELHmB&#10;Bn2AuyZ/F37Zqox/Bn7GmVh+8X6whzZ+736jdLl++36rYhx/IH7FT7R/Wn7mPZB/vH8ULEaASX9J&#10;udN9rYh0qTZ9pYeFl+Z9pIaKhfd9tIWRc5194YSvYTB+JYPUTv9+e4L0PRp++oIELBl/ooDyuJJ8&#10;f5H8p/Z8f5A5lqt8i45ghMx8qox7cqJ85IqcYF59RYjITmJ9tYbePLZ+T4TMK/J/EYJ2t4Z7k5uB&#10;pux7mpjqlaZ7qZYng9J70JNPccF8FpBzX6N8gI2STdh9CoqbPF19vIdjK9J+lYPQtq962KTuphJ6&#10;5KF/lMl68p3Ngvt7G5n3cQB7bpYdXwZ75pIxTWV8eI4ePBV9QInCK7d+LYT+tgx6S644pWZ6Wqnt&#10;lBF6ZKVEgkN6iKBmcFN64ZuCXnB7a5aKTPZ8CpFgO9Z824vgK6B914YBtaF57LdXpOZ5/LIqk3p5&#10;+qx9gaR6FKaMb8J6a6CUXfl6+5qITJZ7qpRGO5N8i42xK499k4bXr2aLO2qyoE6J9GyokFmI4G5+&#10;f4OH7nBHbimHB3IjXKCGKXQjS1eFUXZJOkCEkHi7KfuD7HucroqJknPqn2qIf3Tpj12HhHXcfpSG&#10;n3bUbU+FyHfhW+OFAHkJSrmEQXpKOdmDnXu7KeeDE31trZOICnz/nkiHE30jjluGJX0+fZGFVn1i&#10;bG+ElH2ZWyyD5n3lSi2DRH47OYKCv36kKdaCUn8grIKGpYYLnSiFuoVgjSmE4YShfJiEHoPna5aD&#10;cYNEWoSC24KpSbGCWIINOTWB9oFpKcaBqICxq2OFf47+nCyEmo2UjC+DzYwLe4yDFopxaq2Ceojc&#10;Wb+CA4dVSSOBloW8OOaBSoQEKbmBFoIcqnaEnZfxmzmDwJXAiz+C9ZNeeq+CQ5DdaeiBsY5YWSKB&#10;PovTSLOA6Yk9OKSAtoZvKa6AmINfqbaD6qDHmnaDFZ3NinuCSJqKee6Bl5cZaTmBDpOjWJiAp5Ai&#10;SFmAVIyDOG+AOIiiKaWAMIR3qSWDZKmAmduClaW4idSBw6GKeUiBCZ0caJ+Ag5iqWAyALpQoR/N/&#10;6Y+GOEF/0oqXKZ5/24VlqMSDBrIXmWSCPK19iUWBYKhVeLOAmKLcaB6ADp1iV6h/vpfdR6h/iZI0&#10;OBJ/g4xDKZh/loYpoeWUFGpOk++SAmw/hS2QLW4YdZyOdm/sZZeMwXHVVW2LCXPmRZaJTHYeNgmH&#10;l3imJ3aF6XuboTWSmnMBkz6QtXQIhGWO7nULdOCNOnYZZOqLjXc/VNqJ5niFRR+IPXnmNceGn3t+&#10;J4iFCH1ZoGyRKXuNkkmPYHvFg4aNo3v+dAGL/3xFZCiKZHyjVDyI1X0YRKqHRH2cNYyFwH48J5eE&#10;QH73n3qP24PvkUiOGYNygnSMboLucySK0oJqY2SJUIH7U6WH2IGWREOGX4E0NVmE94DVJ6SDkYBy&#10;npWOtIxYkFyM/4sjgYuLX4nbckCJz4iFYrWIUIc2UxmG8YXzQ+SFkYSkNSyEQ4NDJ7CC+oHInc2N&#10;2pS/j6iMLpLTgNqKjpC9cYWJAI6OYgWHi4xcUpCGMIoqQ4WE5IfqNP2DrIWCJ7qCeoL1nSmNL50C&#10;jvyLippbgC2J6JdycN6IWZRiYXCG7JFMUhqFmY4rQzyETYryNNuDK4eJJ8KCEIP4nKmMr6UcjnWL&#10;EKG2f52JaJ30cFKH0Zn5YO2GZpX1UaaFIpHiQuyD3422NL6CwYlTJ8iBuYTTnE+MU60TjgyKt6js&#10;fyOJB6RBb9WHZZ9MYIGF9JpRUVOEtJVJQq2DgJAmNJiCc4rWJ82Bc4WHlOOdJGn9h9uaXWvkei2X&#10;yG2/a9eVQ2+eXSCSsnGWTlWQEHO4P/GNW3YBMfmKmXibJSuHyXuXlFWb3XIzh1iZMHM9eZmWnHRO&#10;a02UEnVwXKSRg3avTe+O7XgSP6aMRnmSMeKJl3tMJWGG231Fk7eagXo4hpWX63qCeO6VW3rTaqCS&#10;3Hs7XBCQW3u+TXyN2XxcP1qLR30MMcyIr33fJZCGCn7QkvuZOoIXhcSWroG1eA2ULYFTaeuRtYD/&#10;W3CPSoDATQOM3YCRPw2KYYBoMbWH4IBMJbmFVIA4kjqYLInghQmVpojad1KTLYfKaSyQvYa2WuiO&#10;UIWmTJiL+YSmPs2JkYOeMaSHKIKPJduEt4F5kZqXSJGzhGeU0JADdrGSWY40aJiP6YxQWmONgYpr&#10;TEGLJ4iKPpmI1IaiMZWGhoSiJfmEM4KTkRWWoZljg/WUMJcLdj+RspR0aByPOpG5WemM2Y79S+KK&#10;i4w9PmeIOIlvMYaF/oaAJhGDxoOEkKuWJ6Dmg4aTuJ3fdcqRNJp8Z6qOspbkWYCMUpNKS4SKEI+n&#10;PimHxIv2MXmFkIgiJiSDbIRPkF2Vzqg/gy+TXqSGdWeQ0aBLZ0aORZvLWSqL4JdJS0SJoZLBPfuH&#10;Y44tMWOFQImAJjSDJYT0iICmbGmnfFGi+GuBb6OfpW1dYnacSW9HVQWYynFQR5WVKXOFOqGRZnXi&#10;LjuNf3iQIyGJgHuTiBKlV3Fse/yh6HJzb0eegnONYiObFnTDVLyXlHYcR1+T+3edOoSQQ3k+Lk+M&#10;b3scI3mIhH0xh6CkCnjye2ugqnlFbsydRHmrYaiZ3XoyVFeWZnrZRxeS3nuiOmCPOHyALlyLen2H&#10;I8aHqH6shxaixIBKes2fbIAAbiCcEn+/YSCYsn+WU+KVTX+IRsaR2H+POjeOR3+jLmWKoH/LJAiG&#10;6YAChoWhs4eRejyeY4avbYubEIXLYIyXs4TrU3mUUYQeRneQ8INeOhCNcYKgLmyJ4IHmJECGRoEy&#10;hgWg4Y7OecKdl41UbRWaQYvDYBiW5IooUxKTg4iQRj2QHIb+OfeMr4VtLnOJOIPSJG+FvII7haKg&#10;LZXmeVyc65PPbKyZlJGJX7OWNo8qUryS2YzJRgWPeIplOeqMAof9Ln6IpYWIJJaFS4MchVCftpzX&#10;eSycdJopbHqZDpcgX3SVmJPlUnqSNpCwRcOO6Y1/Ob+LhYpNLoGIMIcIJLWE74PZhRKfYaOceO6c&#10;FaBLbDSYo5x3XyuVJJhiUj2RvpRXRZiOc5BSOaeLH4xPLn6H24hGJM6EpYRyfL6v62k/cUur12sL&#10;ZYunwmzoWXyjgm7fTUifBHD8QS+aTHNJNaeVY3W/Ks6QRHiEIVeLDHuNfG2vA3CdcSWq2HGdZWim&#10;nXLBWWKiQnQLTTedu3WBQS2ZCnclNbuULHjrKwuPH3ruIc6KAX0ffCWtv3escMipmXgFZR+lWHh8&#10;WRqg/HkkTQKcfXnyQRKX3HroNcCTD3v5Kz2OGn01IjaJGX6Le86scX6EcF6oUX5NZKikGX4qWMKf&#10;xH4sTLmbVX5TQOmWxn6TNb2SDX7lK2aNMn9UIo+IUH/Se3CrVYVJcACnPISKZEejCIPTWF2etoMn&#10;THqaSoKYQMCVz4IfNbeRKYGsK4eMZ4FJItuHpYDzexmqfowGb7OmZYq+Y/6iLIlkWBad2IgJTDuZ&#10;b4a7QKGU8oV9NbOQXoRFK6OLtoMRIxqHFoHtetCp15KWb3mlu5DDY8aheo7BV9ydH4ytTASYu4qj&#10;QIOURYiiNbePrIalK72LHYSmI06GoYLBep+pT5jvb0ulL5aKY5Og6JPdV6mciJEMS9WYJI5CQFeT&#10;vIt8NaiPJYjAK9eKnIYFI3iGQYNxenSo+Z8mb02kyZw5Y4+gbJjHV46b8pUXS8OXgpGCQFaTH44A&#10;NbOOqIqRK+mKQIcpI5qF9YQAcYG5o2jcZqu1BGqSW8WwMWxtUMqq/25wRdClaXCiOw2fgXMLMPKZ&#10;WHWcJ6OS6Xh6H8KMcnuHcUS45G/XZqu0EnDIW9SvAnHxUOSpqnNORfGkCHTjOz2eJXasMTWYBniZ&#10;KAqRrnrEIFeLV30NcSi3onZzZoCyynbJW7qtsHdMUMyoT3gTReuis3kKO06c3noxMWOW0nt2KF+Q&#10;lXzoINeKYn5tcQe2Q3zPZkyxb3yiW3msW3yZUKOnA3zDRdKhdH0fO0+bsn2bMYWVvH4vKKaPnX7k&#10;IUWJkH+ncN61FIMUZiawQoJwW1GrL4HgUHSl24FnRcGgU4EYO1CapoDoMaOUxoDDKOOOxIC3IaOI&#10;3oC6cLi0LIlSZhOvT4g2W0KqNYcRUGOk4YX1RbCfYITwO1WZt4QFMb6T64MqKReOCIJeIfCISIGn&#10;cJezeY9gZguui43IWz6pZowJUFukEIpBRamel4iMO1qY+IbpMdmTMIVVKUaNaoPSIjCHzoJvcH6y&#10;9ZU3Zg2t8JMhW0KovJDAUFmjX45FRZ+d6YvcO1SYXImFMeaSoIdDKWuM54USImSHaoMVcG2ylprZ&#10;Zhetcpg9W02oLJUxUFyix5H8RaOdU47cO2CX0IvUMfCSJ4jlKX2MhIYXIo2HHIObzqFtGGb6u+hu&#10;7Gk9qLVwrWtxlOpyXm2cgLV0Em/ObFZ12nIXWCB3v3R/RB1533cnMMl8WXo+zL5qtHHFumpswXLk&#10;p2BurXQGk75wi3Uwf6RybnZna2J0Z3ezV0l2fnkSQ3R4z3qbMGJ7eHxiyvlop3x+uLRq0nyBpehs&#10;5HyNkl5u5ny2fnBw8nzzalxzF31BVnR1W32WQtd32n37MAd6rH5syTtm14cNtvhpG4YKpDlrRIUW&#10;kOttaIQ1fSlvnIN2aU5x6oK/VaV0WIIDQkV2/4E9L7d594BWx6dlUJF7tXFnpo+LorZp5Y2ej3xs&#10;Hou7e/Vub4noaExw44goVOJzdYZTQcF2QIRaL3J5WIIbxl9kHJvWtDJmfZkDoX1oxpYajk1rEJMv&#10;euFtdJBMZ2Rv/o1qVDNysop4QUt1nIdJLzh4z4O0xVtjJqYSszVlj6JboH1n3J5yjVFqLpp4ef1s&#10;pZaGZqVvRJKIU59yDI5kQOp1Eon+Lwh4XIUdxJlicLAgsnZk3KuBn7JnJaaUjIBpd6GEeTNr+Jx5&#10;ZfhurJdiUx9xiZITQJd0oIxvLuB3/YZVxBph97nrsfRkYLRSnxlmn65Xi9ho6KgteJFra6IHZW1u&#10;KZvQUqdxFZVcQD90QI6MLsB3sIdawIJ0/2Y0r491/mimneV2/2r1i3h4AW0weIp5Dm9zZWt6LnHQ&#10;Unx7aXRQP8R81ncULdN+kHpLvydyyHB7roFz/3HUnON1I3MeioR2RnRnd6N3dHW9ZJ14vncqUc96&#10;JXiuP0V7xHpiLY59r3xYva9w0XqfrOpyJ3rym3NzantAiSh0r3uZdnh2BXwDY6N3eXx/UQd5Cn0E&#10;Prp6032cLVJ85H5IvChvF4SZq1lwgoP+melx3YNeh9tzPYLBdVB0uoI7YrB2U4G8UFB4C4E8PkF5&#10;+4C2LR18MIAYurttn457qfhvG40EmI1wi4t6ho1yAInodD9zk4heYcx1UYbiT6Z3K4VUPdR5PoOo&#10;LO97k4HCuZJsdZhTqNRt/JYAl29vdZOGhXtw+pD5c0dyoI5sYQF0cYvdTxB2a4k/PXR4nYZqLMl7&#10;DYNAuKZriKILp+htFp7cloJukptshJZwH5fdcnhx2JRNYFdzvJCvTpN1yIzvPSZ4FYjxLKl6nYSP&#10;t/dq16uYpzRsZ6eIlcFt4aMcg9RvbZ6Ccb9xMJnlX7lzKpU5TiB1SZBfPOJ3pYs2LI96QIWvt4Zq&#10;YbToprNr7a/tlSltXKp8gzJu4KTPcSlwpZ8gXzxyqplgTbZ02pNsPJV3So0pLHp59YaestV9IWWk&#10;o3V9RGgskzl9gWqJghx90GzPcHB+Lm8fXpJ+nXGOTPB/IXQiO41/z3cBKwiAunpVscR7DG9Lomp7&#10;aXDPkht7x3I+gRN8MnOnb4R8rXUdXcp9QHasTE996nhUOyJ+wnotKuZ/1XxMsJx5KHjhoSp5q3ly&#10;kQ16JHn5gAJ6q3p+bpV7RHsUXQV7+nu8S7p8y3xyOsN9zX0/Ksh/CX4lr0Z3eoJLn9B4EYIHj6F4&#10;pYGufs95RIFRbYV6A4ECXCd63YC8SxV70oB3Ol58+IAwKq5+VH/brgR2FYuhno92uoqOjmZ3YIlc&#10;faR4EogXbJV45IbVW1554YWcSoN69YRWOgd8PIL2Kpd9t4FrrPp0+JTwnYh1qJMOjWZ2VpD4fLB3&#10;Fo7Ga7h3+IyOWrB5BYpSSgR6N4gHObx7m4WMKoR9MYLQrCZ0FJ4fnLF0zJtrjI91fZhse+F2RJVF&#10;av53N5IWWhp4VY7YSZ15lIt8OYB7E4fnKnV8wYQHq4dzaKcknAl0JKOZi91005+rezJ1mZuFall2&#10;lpdWWYt3yZMVSTd5GY6uOUt6pIoBKmh8ZYUQqx9y8q/xm45zrquJi010VKaiepx1EaF1adJ2D5w+&#10;WR53S5b2SNt4rZGCOQt6TIvMKl58HIXspYuFfGU7l3+EyGfIiI2ERGoseLaD3mx7aFGDg27YV72D&#10;M3FXR3KC8HP+N3KCzHb0KGqC1HpcpK+DiG5TlpWDEm/vh4yCr3F0d8aCXHL2Z36CGHSIVw2B5XY0&#10;RuqBwXf8NyOBwHn5KGuB6Hw+o7CBwHdFlWiBcHgJhn+BI3i7dsCA6XlvZp+Av3ovVlqArXsDRmiA&#10;qnvmNtuAzXzkKGuBFn4BopuAGIAjlEh/34AghVN/roADddx/h3/iZdp/en/LVcd/hn++RgV/pn+1&#10;NqZ/8X+sKGuAXn+goX9+wojvk0t+logvhFl+c4dJdMx+XYZKZPp+ZIVNVQl+koRYRX1+z4NZNl9/&#10;NYJHKGt/v4EYoJZ9spGzklx9kZAxg3F9dY52c/R9aoyXZDl9foqxVHZ9t4jHRRZ+D4bRNih+k4Sx&#10;KGt/OIJln9l82ZpSkZ58wpgMgrV8p5V2cz58oJKxY5V8wo/gU/V9Co0BRMV9a4oLNf5+CYbiKGt+&#10;x4OGn0p8NKLIkQZ8JJ+7ghR8BpxDcqJ7/JiMYwN8JJTIU3N8gJDyRGp88Y0ANdh9mIjUKGt+a4R7&#10;nuh7wKsMkJF7s6c0gY57jaLRchp7eZ4eYo17oZlfUxd8BJSORB58h4+eNad9Qop5KGt+IYVFmJ2O&#10;MWTpi6mMrmdsfd2LaGnQbzqKQWwoYB2JHG6RUN6H+XEgQfqG13PZM3KFyXbmJf+E1Xphl+iMam15&#10;ivCLIW8afRCJ8nCubn+I03JFX3qHvHPvUFmGr3W5QZiFqHehM0aEuHnFJiGD4HwwlxeKtHXfifWJ&#10;kna5fDGIdHeKbaaHa3hfXsOGa3lGT8uFenpEQTaEkXtVMx2DwXyHJj6DB33dliKJI34aiPmIEH5H&#10;eyaHDH5fbNmGEH5xXhKFLn6PT0qEW364QOaDkX7qMv2C438lJliCSX9mlTWHy4ZXiBCGyIXSekeF&#10;0oUrbAKE5YRuXXyEDIOxTtuDVoMDQJ6Cq4JQMuCCH4GTJm6BpoDIlGuGyY6Ph2OF0Y1aeaCE3ovs&#10;a0mD9opWXM+DKYi8TlqCfIcpQEeB6oWOMrmBeYPUJoCBHIIAk8eF+5afhreFDZS2ePWEGZJ6aqaD&#10;M5AKXDeCcY2TTeOB0IsYQAiBQ4iQMqCA7IXdJo+AqYMMk0eFX56BhjKEeZvieGiDgZjTah+Ck5V+&#10;W7mB1JIhTW6BRo68P7iAxotKMoqAeIepJpyAS4PvkuyE76Y6hcmEDqLld++DDZ73aaWCE5qvW1OB&#10;T5ZkTSOAx5IUP4OAWY21Mm2AHoktJqaAAISpjCiXA2StgB6U0Gcgc1mS1GmDZd+Q6GvjWASO625X&#10;ShmM4XD2PKCKzXPAL5yIvHbfI8yGt3pji46VeGzCf5GTbm5gcsGRd2/9ZVmPh3GmV5KNj3NnScKL&#10;l3VMPGeJmHdTL5WHoXmZJA6FtXwhiuaT2nSkfsSR8HWJchCQBnZvZKyOJXdhVwWMQHhrSVqKYXmQ&#10;PCmIfXrNL42Go3wyJEiE0327ih6SV3xdfemQfHyecSeOp3zVY/aM1H0SVmmLC31eSOqJRn28O+eH&#10;fn4mL4CFwn6lJHmEDn8xiVWRFoQCfSmPR4OlcGuNe4MxYzeLtYKxVeeJ8oIzSIWISYHHO62Gm4FY&#10;L3eE+oDsJKSDZYB+iK2QD4uqfIKOToqpb8iMiYl9YqSKw4gyVWaJCYbkSDuHY4WfO4GFzoRaL22E&#10;TYMDJMiC1oGiiCWPR5MtfAyNkpGMb1SLx4+eYieJ+42BVOuISotiR9qGtIlFO1WFI4cjL2SDuoTk&#10;JOWCYIKdh7mOs5p+e56NAZg4buGLMZWFYbqJXpKRVIWHr4+aR3yGJ4yhOxmEoomlL12DQoaJJP2C&#10;AINvh2iORqGee0aMlZ6ybn+KvJsyYVmI35ddVDSHLJOHR0KFqY+xOvGEM4vYL02C54fqJRCBs4Qb&#10;gEKgDGRbdPadOGa/aSSagmkhXMuXwmuNUC2U3W4VQ5SR23DLN4COv3OrLAOLlXbeIdiIbnpkf7qe&#10;umv9dJCb9G2ZaL2ZMm9BXHaWZHD/T+uTf3LcQ2qQinTiN3ONgHcKLCSKbXlzIjiHX3wSfzadMnNj&#10;c/Gag3RTaDqXx3VOW/iVAnZhT4mSLHeRQyuPTXjjN1uMW3pOLD6JY3vlIoyGcn2cfp6btXqbc0mZ&#10;E3rzZ4eWaHtMW3CTsHu1TxeQ8nw0QuCOK3zJNzuLU31vLE+IeH4wItWFpH7/fgSadoHBcrGX4IGI&#10;Zu+VPYFCWtySjYD2TrOP2YC7QpaNKoCQNxqKaYBqLFyHqYBQIxKE9YA7fX2ZfojdcjSW8YgSZniU&#10;T4ciWmiRoIYfTk2O8IUeQmWMQIQoNweJl4M4LGmG9YJBI0aEYYFOfRKYro/OcceWKo5sZguTiYzN&#10;WgCQ24sMTfWOMolIQi2LjIeGNwKI34XHLHmGWYP9I3CD54I5fL2YHZaVcZeVnpSoZduS75JOWcaQ&#10;Ko+1TbqNfY0iQe6K7YqYNtiIVYgVLICF24WBI5KDhIL9fHyXtJ0ocVeVLJqmZZWSc5eMWX+PppQh&#10;TYGM9pC+QceKao1lNsOH4ooXLIGFfYbDI66DNYOddOupUGPoak+l42Y9X2CicmihVB+e0GseSLma&#10;7m2+PW+W2XCQMr6Sn3OMKMCOSHbZICKJ+HpidHWoNWsjahCkuGy6Xy2hJG5uU/+danBESKmZg3JC&#10;PXSVeXRuMt2RT3a9KQeNDnlMIJ6I23wDdBWmvHIUaZ+jSXMNXtmftXQcU7Gb/XVTSHSYI3atPV+U&#10;LngwMuuQGnnOKUKL9nubIQqH4n1+c6ylPHjRaSeh1Hk/XleeTHm5U1aaonpPSC2W3HsFPTqS/nvW&#10;Mu6PBHy8KXCK/X3BIWeHC37Tc0Cj9n98aMCgl39nXfCdFn9PUu2Zcn86R+6Vtn9BPRSR739eMuyO&#10;Dn+FKZaKJH++IbWGVX//cuGi+4YeaG6foIWFXaOcHYTPUqOYeYQOR6+UwoNaPPiQ/4K4MuyNM4Ig&#10;KbSJaIGOIfeFvIEEcpKiN4yPaC+e24t1XWqbUoocUmiXqoimR3aT+oc6PNmQQYXZMvSMdoSDKdKI&#10;xoMqIi2FPYHhclmhmZLFZ/uePJEiXTKar48kUjGXAoz2R0STVIrPPKmPq4ivMuWL5IahKfCIP4SQ&#10;IlmE14KZciuhMJjVZ/2dyJa9XS+aJpQEUhyWYJD8RzuSpo4MPLSPA4s0MvaLXoh1KgSH2oW5InyE&#10;hYMvagmy12NqX/yu6GWpVeGquWgNS7CmJGqbQYChK21YN4mb6HBNLj2WdHNrJb2Q2XbTHqCLXHpg&#10;aZix8mpAX9et0mvLVdapaW2JS7qksW94QZyfrnGbN7madHPzLoWVD//i/+JJQ0NfUFJPRklMRQAC&#10;CXZwJiiPjXkoHzaKMHv1aVuwhHDCX5OsYHG7Vayn8nLbS5mjNXQ3QZKePHXBN8uZFXd6LriTx3lR&#10;JoKOY3tWH7eJK31kaSSu+XcIX0+q23eDVV+mdngaS2uhyHjfQXac4XnQN82X0nrjLt2Sn3wOJsyN&#10;XH1bICeIS36qaOqton05Xxypi31BVS2lKX1USzSggX13QWSbqH3EN86WsH4uLvyRl36nJwuMdn82&#10;IIWHjX/KaLesmYNjXwCoeoL5VRekFYJ7Sx6fb4H+QU+an4GXN9SVsIFMLxmQsIETJ0GLsIDmINOG&#10;7oDCaI6ryolbXvGnnoh+VQ6jMIdqSxKei4ZFQUOZxIUxN9eU4oQxLzeP6YNEJ3KLCYJiIRSGa4GT&#10;aG6rL48bXu+m8I3JVQ+idYwbSw2dyopFQTiZCIiBN82UOYbQL0GPT4U3J5iKf4OrIUiGAYJBaFqq&#10;vpShXvamYpLZVReh2JCISw+dJ439QTyYZ4uDN9uTo4kkL0yOzYbfJ6qKFIS2IXKFrYLNws9oDmDg&#10;sUpqTmO/n1FseWaMjMJumWlNecNww2wTZpZzCG7wU591cnHyQOh4IHU8Lwh7LHkCwO5lRWt/r9Nn&#10;yG1FngZqKm8Hi59sgHDMeLxu43KaZa5xZHR/Uth0CnZ8QFV29XixLsF6PXs5vyli2HYEriJlhna3&#10;nJVoGHdsikVqm3g2d49tMHkQZLFv5nn8UhFyxHr3P8x153wRLoF5ZX1TvWlgsIBZrGpjg4AOmupm&#10;Nn/MiN1o43+WdlJrqX95Y65ukH9nUU5xoX9ZP0t0+H9TLkp4pX9Mu89e2YqMquZhyYlZmXFkm4gl&#10;h3ZnZob0dS9qT4XOYrxtZoS7UJtwpYOdPtl0KIJvLhp3/oEcuoFdXpSrqalgY5KXmENjSJBshlZm&#10;K447dClpMIwPYehsZInnT/5vzIe1PnRzd4VbLfJ3boK/uXdcLZ6mqK5fQZuul01iMJiJhWtlI5VT&#10;c1NoQZIhYTdrkY7nT3xvFIuSPiNy4YgLLdB29oQwuLFbRKhup/BeYaSMlothU6BohKpkTJwlcptn&#10;e5fnYJhq5ZOfTwdugo8tPdxyZop2LbV2koVtuDNapLHqp3Bdwq0LlftgrqfchBJjpKKNcg1m2J1D&#10;YCBqUpfrTp9uApJiPZFx/oyOLZ92QoZ3tX5vrmBepaNxJmNjlRZynWZCg8d0GGkLcfV1o2vaX/R3&#10;SW7FTjF5EXHYPLh7FnU4LC19cHkXtBhtE2p5pJRuzmxwlBlwdG5Sgt5yGHAvcR9zz3IVXzt1qHQU&#10;TZ53p3YyPFR56XiJLAR8fns2splqv3RuovxspnVmkq1udHZUgYlwRXdGb/xyK3hGXkp0OHlaTOJ2&#10;a3p/O9t44HvFK+B7pn02sQxor340oWxqtn5GkShspn5MgEZumX5Rbt9wsH5lXWVy6n6GTDp1TX6t&#10;O3N39H7fK8B65n8Ur5tm6ofhoA1pDIcaj9JrGYY8fv9tKoVSbd5vX4RuXI9xx4OYS6B0VYK6Oxd3&#10;JoHPK6V6QIDJrm9lfpF/nupnso/gjrxp0Y4Yffhr+Yw6bPBuSIpbW9Vwyoh+SxlzgIaZOsZ2d4SP&#10;K455soJRrYFkWJr5ngFmmph/jddowpXHfR9q+ZLwbCxtYZAWWzdv/o00Sqxyyoo6OoZ144cTK3t5&#10;O4OorNBjeKRAnU9lwKDnjR1n7J05fGhqKJlga4BsoJWFWqFvWJGfSkJyPY2YOk51aYlUK2t42YTO&#10;rF9i3q0/nNBlJqj+jI1nSqRSe9Jpg59yavhsApqTWjRux5WnSeNxwpCUOgp1B4tBK194ioXDqId3&#10;iGAGmi54MGMbivh472YDeuJ5wmjRaj96pmunWW17o26eSOV8vXHAOLB+DXU1KX1/pHkpp2p1EWmE&#10;mR91/mueidx26G2eeeF332+UaV547HGVWLN6FnOySFZ7YHXtOFp85HhlKXJ+rXsxpjhy03Ltl9tz&#10;8XQciNR1AnU7eNt2HXZTaH93Tnd5WAF4pXi1R9h6H3oFOBJ713t4KWh90n0ZpNpw03wqln1yEXyI&#10;h2ZzQ3zOd610fn0KZ3R1331RVyt3Y32kRz15Cn4BN7t67n5qKWB9EH7do5JvI4VOlT1weITihjFx&#10;xYRTdolzG4OuZpR0loMLVnJ2RYJyRrt4FIHWN3R6IYEwKVl8aYB4ooVtx45nlDdvLY0vhTZwiYvD&#10;dZ1x9Yo2ZcBziIilVdJ1TYcTRkt3QIV8Nzd5coPFKVN72oHmoa9srZdbk2FuIJVVhGVvhZMFdNdw&#10;/pCMZQ5yqI4LVUV0hYuBRfB2jIjkNwh43oYeKU57Y4MloQ9r1KAdkrttT51Eg7hut5oLdDBwNJac&#10;ZHFx7ZMlVLxz5I+jRZJ2AowGNt14ZIg1KUp7AYQ2oKVrPKickkJsuaTtgy1uG6DDc6NvlZxXY/Vx&#10;U5fmVFtzV5NoRT51io7LNqN4BIn8KUd6s4UXm+h/nV/RjsN/emLjgL5/g2XMcdp/qWifYm1/3mt+&#10;UtaAJG6BQ5eAf3GxNLmBBnU3JviBxHk3mvp9R2i/jdN9a2rpf799n2z6cPN94m8FYaZ+OHEeUjd+&#10;pXNUQyN/KnWrNIB/3nhBJwyAxnsqmfB7JnGHjKR7e3Lgfrx7znQmb/p8MnVnYNl8q3a0UZh9QXgW&#10;Qrh98XmPNE5+0nsuJx1/5Xz7mM95Nno/i3d5rXrTfYx6IXtMbxh6n3vBYBR7P3w5UQV7/HzAQlp8&#10;1X1SNCV94331Jyx/H36ml693mILdinx4JYK6fJJ4sYJubhB5SIIJX0p6AIGmUF165oFMQeZ75YDx&#10;M+59F4CSJzl+dYAplr92TotviYt26oqNe6p3g4lxbTl4K4gyXop4+IbsT9J58YWnQYh7EYReM8F8&#10;ZoL8J0N95IGAlf91QZPYiMx16pI1evF2ipBFbIp3Po4mXe14Hov9T1h5LInMQUJ6XIeNM6N70IUr&#10;J0x9bIKplWx0cZwPiDV1I5mpelV1xZbea/Z2e5PXXWN3aJDFTt54j42mQPB50op2M4V7VYcbJ1N9&#10;CYOllQZz2qQGh8F0kqDeedR1MJ0xa3Z14pk6XPZ20pU4Tot4BJEqQKl5XI0GM1d694i9J1l8uoR1&#10;j5eH71+pg3eHEWKvdoiGaWWWaM2F22hvWpiFUmtYTEWEz25pPluEV3GmMOWD/XU8JKWDy3lCjsuF&#10;yWgQgrKFLmpAdbiEpmxeaBaELG57Wf+DunCqS9GDWHL6Pg+DA3VsMNCC0XggJNaCw3shjemDwHBR&#10;gayDVnHAdNWC63MhZzyCjXSBWU2CO3XxS0uB/Xd5PbqBz3kaMLaBxHrlJQGB2nzcjO2B73hwgKKB&#10;nnkuc8GBUHnYZmqBCHp5WJiA2nslSsaAwXvePWmAuHymMJyA1H2DJSeBDn5yi/qAUICBf7uAGYCU&#10;cuV/4oCFZZV/s4BeWBx/lIA7Sm1/oIAhPTl/vIAKMJN//3/1JUaAX3/fiyh/GYiPfwZ+8of1cjp+&#10;w4cjZOl+m4YrV2x+kYUuSfB+roQ4POZ+6INAMHN/TII2JWF/y4Egin9+GpBuflp9/48lcZR91I2L&#10;ZE59tYvBVt19u4nuSYN96YgXPLB+MYY5MGN+soQ/JXd/UII1ifp9VJgWfdV9QpYccQ59GJO4Y9B8&#10;+JESVmh9CI5iSRl9TIuqPG19pIjqMFV+NIYJJYl+7IMeiZh8w5+EfWx8tpzccJx8iJmlY2B8Y5Yc&#10;Vgx8c5KISNZ8wY7uPDd9LYtIMDd91IeKJZd+nIPeg6WQnF9zeFqPCmJjbGeNq2VGX8uMWmgpUtCK&#10;/WshRciJmm5EOTuIN3GULTyG5XU+IomFr3lLgu2OrWdYd7yNT2mEa8eMAWutX0WKuG3fUmWJa3An&#10;RX+IJHKUOReG33UmLUqFsHf9ItaEm3sXgjGMvm8VduWLi3CQaxOKVHIJXpuJIXOJUeCH73UeRSKG&#10;yHbPOOiFpnidLVCEm3qaIxqDqHy/gWCK9naudgiJ23eIai+IvnhWXfSHoHknUVSGj3oCRMSFinrx&#10;OLmEjHvyLVODpn0QI1WC1X5BgJOJcX4wdVGIaH5yaYOHXH6ZXUKGUn6uUO2FTX7HRHqEa37yOJeD&#10;jn8iLVqCzH9cI4eCIH+Zf96IOYWtdKaHQ4VMaOGGP4S9XLqFOIQNUHmEQoNYREuDaIK1OH+CrIIY&#10;LV2CD4FyI7CBiIDHf0yHRo0FdDWGXowKaHeFWoq/XD+ET4lAT/2DZ4fBQ+mCoYZOOFqB74TfLVqB&#10;cYNXI9OBCoHKftiGjJQnc8GFq5KQaAKEpZCFW9SDl440T5yCs4vmQ4uCAYmeOCCBXodeLVmA7oUB&#10;I++Ao4Kjfn+GAZsUc2WFIpjkZ5+EF5YSW3WDA5LmT0+CHI/BQ1eBcYylOAOA4ImPLVOAiIZmJAWA&#10;UYNVeDOZZl8pbb+XMmIIYsGVIWTpVzqTBWfWS2+QxGreP6+ObG4XNH2MCHF9KemJqnU9IKqHaHlQ&#10;d46XuGafbUaVpWjFYk6TkGr3VuKRbW08SzKPM2+fP5CM8XIsNH6Kp3TfKheIaXfaIRKGRnsNdveV&#10;4W3hbJmT729lYcKR63DwVmCP1nKRStONs3RKP1iLjnYoNHKJZXgjKjyHSnpTIW2FSHykdk6UIHT5&#10;a+KSQXXpYQKQVHbYVdKOVnfTSmGMUXjgPxKKS3oHNFmIRHtDKlWGTHyjIbuEbX4TdaaSp3wAa0CQ&#10;2XxhYGWO+XyzVTuNB3z9Sf+LFH1XPs2JL33ENDyHRn49KmaFbn7IIf6DsX9adRORfoL8armPvoLP&#10;X+mN44J7VMWL9oIQSZmKDoGqPqKIL4FVNCuGZIELKnWEroDAIjWDFIB3dJuQhonKakOO1IkLX3eM&#10;/YgMVFmLFIbnST2JNoXDPmeHZ4SqNCuFn4ObKoiECYKBImOCkoFqdDyP0ZBsagiOKY8oXz+MSo10&#10;VB6KT4t9SQmIb4mSPi2Gt4e2NAOFBoXpKpSDgYQLIoiCKII1c/KPSZbWacGNnpUIXvWLuZKaU9mJ&#10;uY/XSNOH2I0iPguGJYp/M/aEhofsKpuDGYVSIqaB04LbbUKib16wY3ifpGGAWVqc1mRjTuaZ2mdi&#10;REyWomqHOdGTQW3iL/WPyXFpJs+MS3VCHweI8nlUbKmg/GW9YxyeNGfiWQ+bUGojTraYRGyDRDaV&#10;DG8KOdiRvHHBMByOW3SeJx+K+3e+H4iHwnsCbDGfOmyNYpmchW4dWKyZrG/CTl6WqXGJQ/6ThXNw&#10;OcWQT3WBMDGNDHexJ2GJz3oUH/eGuXyKa7WdfHMwYhGa2HQ5WB2YEXVMTfyVInZ3Q7SSGXe+OaKP&#10;AXkjMDmL3nqgJ5WIxXxBIFeF1X3qazicAHnDYZyZbHpKV62Wr3rMTY2Ty3tQQ3aQ03vuOX6N2nyl&#10;MDmK1X1qJ72H3n5FIKmFE38iasqa1oBLYT2YTIBSV1iVkoA6TUCSsoAUQzaPxH/8OWiM03/8MDyJ&#10;64AIJ96HFoAbIO2EcIAwam2Z6YakYPOXZoYsVxeUqoV0TQGRyYSeQvmO5YPTOUaMA4MZMEeJIYJu&#10;J/6Ga4G/ISWD6YEVaieZKoy/YLKWrIvDVtaT8IppTMaRDYjfQseOLYdeORWLXYXrMDeIhISOKB6F&#10;3YMrIVKDfIHUae+YopKyYKeWIpFJVsuTWY87TLKQYIzcQsWNdYqZOSqKrYhzMFCH9IZnKDaFb4Ra&#10;IXaDJYJwYqyryl4aWX2oc2DXUDek42O9RtGg8WbQPWmcpWoZNDiYHW2dK7WTd3FNI/qOx3VFHZWK&#10;VHlVYhWqkGTBWS+nImbhUASjZ2kwRr2fXGuvPXGbCm5iNF+WjnFLK/yR+3RaJGiNaHejHi2JFnr4&#10;Yb2o3mskWNSldGy8T8WhwG54RouduHBqPV2Zd3KHNG2VE3TVLDGQnHdAJMWMLHnZHrCIAnxzYXCn&#10;GnFWWH2jvHJzT2mgFXOpRlOcI3UJPTuX+naSNG2TtXg9LFePX3oBJRGLFXvmHyCHFX3FYSOlknd4&#10;WDiiQXghTymeonjTRhOauXmUPSWWpXp+NGySfXuGLHaOR3ydJVGKI33KH3+GS37vYN2kXX2SWAqh&#10;Dn3KTwadcX3tRfSZjX4QPQ2VhH5KNHWRaX6kLJWNUX8OJYiJUn+CH8+Fo3/wYKOjZoN6V+qgFYNB&#10;TvCcdYLRReCYlIJPPPuUloHhNHWQi4GJLLSMfoFFJbmIooEGIBCFGIDKYHaiqIkqV9ifT4iATuWb&#10;qId4RdaXxIZKPO6TzIUvNGiP14QqLLyL24M+JeCIEYJXIESEqIF/YFmiGI6kV9Oer42HTuKa/4vh&#10;RdOXF4oAPPOTIYg0NHmPN4aDLMqLUITtJfWHn4NpIG6EToIRt1lit1rppvdlXl5Ylitn9mG5hM5q&#10;jWUNcv5tOmhnYQBwDWvbT0ZzDW95Pdx2W3NoLXF6CnfjtXJfamVUpX5iZGe5lOBlQ2oXg6xoHmx1&#10;cftrEW7bYB9uLXFbToxxeHP7PV11E3bgLUZ5Dnoss6lcgW+ko85fuXEBk3Fi1XJcglZl63PFcNNp&#10;G3U8XytsenbITdJwCnhsPOdz7XpALSF4K3xVseRZ6XnGohldVnorkc1goXqVgPlj63sHb6JnWnuN&#10;XjZq9nwjTR5uxnzFPHly6X2CLQB3Y35bsEFXq4PEoJdbRYNEkGBevILBf59iL4JAbpRlzIHJXVZp&#10;pIFkTH1trYD+PBlyCICdLOR2tIA3ruVV042pn1tZj4xIjz1dJorWfpNgvoldbaFkgYfoXJxof4Z7&#10;S/RsvYULO8VxSYOHLMx2H4Hjrc5UT5dmnl1YJ5UfjlNb1JK3fbtfh5BDbN1jbY3TW/tnkItfS4Zr&#10;8YjaO4RwqIY0LLl1ooNbrPtTIaDnnZxXC52yjZpaxppPfQ1eiJbbbDxih5NtW21mzY/2Sx5rUIxj&#10;O0xwI4ibLKl1O4SerHNSSaoMnRhWPKXYjRNZ+KFzfIhdv50Ba8Vhy5iYWw1mJpQiSspqw4+GOw9v&#10;tYqtLJx06IWsqtxqDFqsm/pr/V41jHZt8WGefDxv7mTza4RyBGhQWqF0P2vLSgt2pG90OdJ5U3N1&#10;Kq58WngAqVpm8GSTmt1pNGcci3drZGmTe1ttmWwCarxv6G56WfpyZHEOSYx1D3PGOYV4CnbHKp97&#10;Wnowp8xkJW5WmUFmpm/rig1pDXF1egprenL/aZ9uBnSXWRJwwnZESN5zrngMOR926XoFKpF6dnw/&#10;pjdhqHftl7FkWXihiI1m7nlJeNJpinntaI5sUXqfWDpvSHthSEVycXwyOMh16X0fKoV5rH4ppL9f&#10;gYFpllNiWoFHhz9lGYEPd5Vn3YDLZ55qz4COV3Rt/oBgR7txXoA1OH11C4APKnp4/X/po4pdvIrR&#10;lTFgs4nYhjJjkIi7dpxmd4eLZr9pjYZbVs9s4YUyR0ZwcYQIODx0TYLOKnJ4aIF6opRcSZQPlEhf&#10;WJI7hVZiSZA0ddBlSo4TZghogovyVj1r+YnNRupvqIedOApzrYVPKmt364LYodxbKJ0Rk5VeRZpf&#10;hKRhQpdodShkUpRQZWtno5E5VbRrO44cRotvC4rqN95zKoeMKmV3hYQEoWNaWaW9kxVdfKIohBpg&#10;ep47dKBjjpopZPVm7JYcVVhqmZIHRjpug43WN6ZywIl1KmB3M4T+nqVxmFqOkSJyzV4fgtt0GGGK&#10;c8R1d2TfZCh27mg9VGR4h2u/RPl6Rm9yNfV8SXOBKBZ+mXganWJupWPakAZwLGZ+gb9xr2kKcslz&#10;QWuMY1J07m4aU7h2w3DHRHt4wHOZNbN7BXa0KCF9k3oxnBpr9W0VjrltvG7XgLdvcnCKccxxM3I0&#10;YoBzEnPsUxZ1IXW9RA93W3epNX954HnIKCt8qnwnmrBpj3YmjVZrhHcaf0xtZ3f5cKZvU3jOYX9x&#10;bXmsUkxztHqcQ4J2KHudNTh45Hy7KDN73X33mWFngH8cjBVpmX9Kfhpron9Xb4lttX9QYK1v9X9N&#10;UaBycX9YQw91GH9pNQF4Bn+BKDp7LH+dmExlz4gCiw5oA4dmfSZqJoabbqZsWoW0X+NuvITKURFx&#10;WYPmQq50LYMENNF3SIIVKEB6lYEVl29kbJC9ijlmtI9VfFpo642sbeprNovfXzttuIoOUI5wdYg7&#10;QmJzZYZhNK92p4RtKEV6GIJblsljVZk8iZNlrJcHe7Nn7pR8bU1qRpHBXqhs348FUA5vvYxEQg1y&#10;yol1NI92JIaBKEl5sYNxllliiqFuiRlk6Z5rey5nLJr3bMlpiZdMXjlsLZOgT7pvHo/wQcNyRows&#10;NF11vYhFKE15X4RYkq55YVqIhk153F4QeSJ6f2F3ayp7O2TMXLJ8C2gvThp89Wu6P+h9/W92Mix/&#10;QHOSJamAwngvkZd2lGNEhU13YWXzeCN4OWiLakl5IWseW/d6H22/TYl7PnCBP4Z8f3NrMgZ9/Haf&#10;Jc9/s3owkHh0BmvjhBV1EG3Hdx52FG+baVZ3KHFoWzN4VnNDTPd5q3U3Pyl7I3dJMeV82XmPJfB+&#10;w3wPj0VxtHRygt5y7XWVde90G3ahaHt1VXeoWnl2tXizTHJ4PHnRPtx56XsDMct71nxVJgx98X3G&#10;jhpvvXzngdtxGH1TdPByaH2dZ3RzxH3QWbN1SH4IS853A35NPm944H6aMZ96+X7zJiV9PX9UjSJu&#10;IYVIgOlvk4T6dA1w/IR5ZqRydYPYWP90F4M0S1N17oKYPiB39YH/MX96OoFeJjl8o4CzjFpszo18&#10;gCluVIxyc1ZvzYshZftxWomnWGlzGYgoSuF1DoanPeV3LYUkMWt5l4ONJkp8JIHki8FrwpV2f5Bt&#10;V5Ovcr1u2pGKZW1wco8vV+VyRozPSm50WYpsPZt2kogCMVd5EYV7Jlh7vILmi1Rq+p0mfx1smZqm&#10;ckFuH5eoZPRvu5RnV4Fxl5EiSiRzvI3aPVt2EIqGMS94rIcbJmN7aYO7hvCBbVqEe4KBOF38b1yB&#10;MmFcYn6BRGS1VS+BXmggR86BiGu2OuGBx29+LoCCMnOmI2yCz3hBhfl+0GK4eql+6GVpbod/DmgL&#10;Ycl/QWquVJ9/gm1jR2Z/2nA9OqaASnNALnyA6naOI6yBtXouhP58YGrSeZd8s2zIbaB9Am60YPN9&#10;XHCdU/N9yHKZRul+UXSxOl5+9HboLnB/xXlVI+OAvXv2g/N6LnLLeIl6qHQUbI97HnVNYC57mHZ+&#10;U0t8NHe6RnR87HkKOh99v3puLmd+wXv1JBN/5H2XgvJ4RHq9d5B44HtZa6Z5dXvYX1V6D3xFUsh6&#10;x3y6RhN7rn07Oe18rX3ILmN93X5mJDx/Kn8OghV2vIKedth3cYKRawB4GYJTXql4yYH1UiZ5nIGY&#10;Ral6nYFGOap7w4D5LlB9G4CqJF9+jYBYgWF1eopOdiZ2QYmVald29oiUXg93uIdqUZx4o4Y8RUJ5&#10;voUSOXx6+YPqLkh8dYKzJHt+C4F0gNV0eZHAdZ51T5BbadF2DY6VXZR214yYUSx31IqWRN95CoiU&#10;OUB6XIaSLkF77YR8JJJ9oYJkgGxzt5jvdTR0l5bkaWJ1WZRUXSt2JZF8UNd3KY6gRKR4bovFORB5&#10;2ojnLiZ7hoX8JKR9TIMpe3mJwVppcOSI5l3NZbaINGEpWe2HjmSITcqG4GgBQaWGNWupNgWFlG+C&#10;KweFEnO5IWSEt3hPepuHXGIecC6GwWTOZQqGL2d6WWKFn2ovTWKFEGz9QWOEjG/zNe6EFnMSKyOD&#10;wnZ8Ib2DkXopecSFC2m3b0aEpWu8ZEyENm2/WLSDx2/HTN6DXXHmQQyDBnQlNcmCvXaFKzWClnkc&#10;IgqCj3vdeOGC73E0bluCrHKYY2CCX3PyWASCEXVOTEyB0na5QKqBpXg8NZqBiXnVKz2Bj3uVIk2B&#10;rn1qeAeBInidbY6A+nlkYpuAx3oWV0WAk3q9S9mAbHttQFWAbHwvNXKAeHz+K0aAp33hIoaA7n7M&#10;d0Z/m3/0bN1/j4AeYft/cIAhVr5/TYAKS21/Pn/0QDN/UH/vNWl/hH/1K1V/3X/8IrWATYADdqd+&#10;aIcibGF+c4a0YY1+W4YAVlB+PIUiSwB+QYRHP9x+b4N5NUx+tYKzK1p/M4HhItx/x4ENdil9co4X&#10;a+h9i40PYRh9eouiVel9Yon6SqV9dIhXP4l9uoa9NR1+FYUsK19+p4OLIvx/WoHsdch8tpTLa4h8&#10;15MvYLh8ypEEVZB8tI6NSmB8y4wbP1t9HYm0NQB9jodVK1d+O4TuIxV/A4KjcHWSXloeZqyQ2l1w&#10;XG2Pc2DKUbOOBGQ2RrmMemfEO8+K42uGMXqJTW94J9mHy3PFH5mGcXhab6mQNGFgZhSO4GQNW+SN&#10;iWbGUUyMJGmSRnSKrmx9O7GJOW+XMYaHyHLZKBSGcHZlIAmFPnojbvaN/miAZVWM12qSW0yLnGys&#10;UMSKUW7YRhSI/XEfO3yHr3OMMYGGZ3YbKEKFO3jiIGqEMXvGbjuL8G+CZJOK5nEAWomJyXJ/UDeI&#10;nXQKRaWHb3WpOzqGSndkMW+FLXk5KGKEK3s1IL6DSH1AbYWKLHZwY+iJPXdeWeaINnhBT5+HH3kg&#10;RUmGDXoSOv2FD3sZMVyEGHwwKH2DPX1fIQWCgX6RbOSIun1NY1mH4n2vWWiG6X3vTy2F4X4eROyE&#10;4X5VOuaD8X6iMVyDH378KJeCbn9aIUCB2n+2bFqHhYPyYtSGwoPAWOyF14NZTr2E2oLWRJKD7IJY&#10;OrODEIHmMW6CRoGDKLKBvYEcIXGBUYCwa+6GmIp1YpqF7InEWL6FAYiqTpSD9IdVRHWDBoYTOoqC&#10;SYTnMUuBnoPSKMOBKoKrIZmA4IGCa5iF4ZC/YkmFOY+KWG2EU426Tk2DSIucREGCW4mYOm2Bpoet&#10;MUaBD4XXKNGAuIP2IbiAh4ItZd6bMVmhXOeZCFzlU5mW52BBSe2Un2O/QBmSImdoNmaPiWtMLVeM&#10;529fJQOKV3PHHgeH/HhiZSKZR2B9XGuXP2MpUy6VGmXxSaWSzGjaP/WQWGvpNmqN2W8rLYSLV3KX&#10;JVuI7nZKHoyGu3odZJSXJ2csW9SVP2lMUreTM2uAST2Q+W3WP7SOoXBKNlaMRHLqLZ+J6XWsJaSH&#10;rHimHwCFo3uwZASVGm23WziTS29QUhaRWXD3SM2PPXK1P2SNCnSONjKK1XaHLaqIpHiaJdyGkXrY&#10;H2OEsn0bY3OTV3QzWrCRonVJUZqPwHZgSFiNtnd6PySLoHiwNg+JkXoCLayHh3tkJgeFnHziH7eD&#10;5H5bYvCR6nqlWj2QS3s6UTeOdXu4SAWMd3wrPuKKcHywNf+Icn1ULbCGi34FJiiEyH6/H/2DOH9y&#10;YoKQwYDpWeKPNYEAUOmNZ4DfR76LbYCmPqGJdoB+NdiHjYBuLbuFs4BuJkiEFIBpIDeCqYBfYiqP&#10;z4bwWY6OU4aEUJuMjoXBR32KmITXPm6IqIQANaaG1YM9LamFCYKSJmiDfYHdIGaCNoEkYeWPGIzT&#10;WW+Np4v4UH+L44qER2aJ3YjLPnKH5Ic4NcaGGIXHLcyEbIRxJoWDBoMRIIuB2oHFW5OkXFj5U1Ch&#10;lFwxSuWepl+RQkibaWMmOZyX4Gb4MSeULGsLKV+Qa29MIl6MvXPTHKWJXnhoWtqirF9wUtSf9GIe&#10;Sn2c9mT6QgSZq2gGOYWWIGtHMT2SfG7AKaSO03JgIs+LR3Y6HT6ID3oWWmugomW1Ul6d/WfmSiGb&#10;FGo4QbiX1my+OV6UZG9tMUGQ4HJNKdeNWnVLIy2J+Hh3HcKG7HucWgqelmvVUfOcBG2LSa+ZMW9b&#10;QXCWE3FSOTGSwnNxMTyPY3W0KfyMB3gOI3qI0XqLHjSF8nz4WaWcy3HoUZWaU3MmSV6XjnRyQSOU&#10;f3XNORaRTHdUMTqOEnj6KhuK3XqtI7uH0nx2HpSFHn4sWUabVHf0UUuY8Xi+SSWWOHl8QPqTM3o8&#10;OPqQD3sYMUWM6HwXKjqJ2H0jI/GG9342HuSEbH81WPaaIn3QURGXz34nSPyVHX5RQNmSIX5xON+P&#10;DH6pMUKL+n77KlyI+H9gJCKGPn/CHyaD2YAWWLWZL4N6UOeW54NbSN6UOILuQMWRPYJlONCOMYH1&#10;MTCLOIGeKl+IS4FfJEqFpYEaH1uDY4DRWIuYb4j1UM2WKYhhSMmTfodTQLmQhYYZONaNeoT8MUWK&#10;jYP9KnSHtoMVJGOFLII0H4WDBIFprH9c41UrnTJf/VkmjYVjEV0VfUxmMGD7bJ9pdGTnW8Rs6mjv&#10;SztwlW0oOxB0mXG7LAd4+nblqotY7V9hm7Bcb2JgjDNf32VXfCdjV2hMa5xm9GtJWuhqxm5hSoxu&#10;0HGiOqVzNHU0K/d38nk+qL1VZ2mAmf1ZPmuAisRc/21+etFgw2+Danhkr3GWWfxo1XPBSd5tN3YM&#10;OkBx9XiWK+p3B3t2pvJSPXNzmEtWY3SCiSZaZHWUeYBebHaraVNipnfSWRRnG3kNSTprznpdOeVw&#10;3nvZK952N32IpUJPd31ClstT4H1uh8VYIn2ZeDRcZH3EaFtg3H34WEllm34+SKtqln6OOZZv7H70&#10;K9N1g39uo9RNIIbxlYtRwoY9hq9WOIV/dz1asYS7Z31fXYP7V6hkUYNFSDhpjYKSOVRvIIHdK8p0&#10;6YEioqlLKZBzlIlP+47Xhc9Um40qdnpZQIt1Zs1eHonEVxpjQ4gRR95orYZWOSJudISHK8N0aYKh&#10;ocRJl5mwk8JOjpckhSFTTZSCdeJYEJHaZkRdE483Vp9iZYyNR4Rn+4nPOPlt5obrK710AIPpoStI&#10;cKKBkzdNe573hKBSS5tcdXBXIZfFZedcO5Q4VlhhqpCdR0RnYozkOMptcoj6K7lzq4T7oNVj81U1&#10;ktRmaVk6hElo510ndRlreGEGZXFuLGTuVaJxEGj5Ri90KG03Nyt3lXHWKVt7WHcKnytgMF7lkaNj&#10;D2H7g0Vl4GUCdDxovGgCZLRrvWsKVQpu9W4xRcNyZXGCNvN2L3UqKWN6S3lJnYpczmh5kAFgAGql&#10;gdtjG2zHcu5mQW7nY5tpj3ETVCptGXNaRSFw3XXCNp50+HhrKWp5W3tlm+pZxHHljm9dPXM0gF1g&#10;l3R6ccBj/XW7YpZnmHcHU19rbXhoRJdvfnnhNlhz5XuGKW94iX1bmmhXG3s1jQ9a0HuvfxdeZ3wZ&#10;cI1iBXx5Ybhl23zfUqpp+H1YRB1uTn3cNh1y9n52KXR3038lmShU34Rqi+1YxIQPfhNci4Oab6Ng&#10;XoMVYOhkZoKRUhlotoIYQ7ptSYGmNetyK4E0KXl3OIC+mCZTAY1wiwJXD4w8fT9a+4ribuVe94l0&#10;YD5jMIgIUZVnroadQ25sbIUwNcdxgIOzKXx2t4Ijl2JRhZYxik1VsJQifJVZt5Hebk1d0I+DX7Ni&#10;LI0sURpm1orTQxtrvYhwNadw84XuKX92TYNVlt1Qap6PicpUp5ujfBJYvZhzbdNc55UqX09hWpHq&#10;UNBmIY6mQtlrKYtPNXpwg4fUKYF1+YRSlVtrNVVWiJRtBFlWeydu6l09bQRw52EWXmdzA2T7T6l1&#10;TGkHQVN3xG1JM3Z6jXHxJtl9oncrk+Zno15qh2Jp12GQeghsCWSjbA5uTGewXZlwsWrJTwhzSW4E&#10;QON2E3FrM0Z5L3UnJvh8jXlRkoFkYWd4hglm6mnGeP5pYWwHaxdr5G5CXNNujXCKTnVxcHLuQIh0&#10;iHV0MyN38ng8JxN7mHtTkQdhdHBhhJ9kQHHjd5Rm9HNXaflptHTCW9xsqHY1Tbdv03e/QAlzNHli&#10;Mut243sxJyp6wX0uj61e6Xkug1th6nnrdmZk1XqQaONnzHslWxhq93vATRluZ3xsP6RyCX0mMsN1&#10;9X34Jz56CH7ejo9cxoHkglJf8oHbdXdjCYGsaAlmMYFnWllpjIEiTJltK4DpP1JxBoC5MqB1KYCL&#10;J095a4Bdjala/oppgXteTYmYdLFhhoiRZ1dk1IdtWbpoXYZJTCFsKIUpPxRwKoQMMop0fYLiJ114&#10;6IGrjPlZkJKsgNRc+pESdBBgTI8vZsRjtY0nWTNnYIshS6trVYkcPslvfYcUMnRz74T1J2l4fYLG&#10;jH9YfJqVgFlb+Zg3c5BfWZV2Zkpi0pKGWNBmko+bS2RqooyyPopu7InAMktzgoa2J3J4J4Oxigdy&#10;tlWAfkxz3llxced1KV1PZNB2jmEjV0Z4C2UISaZ5rGkZPHp7dW1hL9d9hXIRJIF/1HdHiLlvT14F&#10;fTVw2WEvcOVybGRKY/V0DmdiVpZ1zWqKSSN3t23XPCd5y3FSL8J8JnUiJLd+tXlWh31sNGZ7e/Bu&#10;Dmjjb95v3ms/Ywdxvm2XVdpzvm/9SJt17nKCO9h4SnUqL6967HgTJOZ9uHtAhjZpYm7jerBrfXCN&#10;bq5tiHInYjRvnnO+VSxx33VaSCV0UXcOO5p28XjdL6R51XraJQ983H0ChP1m9XcxeaRpQnglba1r&#10;f3j/YS9txnnJVHBwPHqZR4ty8Ht8Ozl1zHxuL4R46H16JTJ8HX6Zg/pk6n9neK5nXn+kbMxpwn+3&#10;YGRsN3+yU8Nu2X+uRxxxt3+3OvZ0yn/LL3B4G3/lJU97fYAAgyljNodpd+tlyobvbBloTYY4X8Jq&#10;5IVfUzNtr4SHRrJwt4O0Oshz7YLoL2d3bIIUJWh694E3goZh1Y8rd1FkhI37a4NnHox2XzppzYrE&#10;UrdsuIkTRkZv54dmOoZzQIW9L1t23IQBJXt6ioI/ghFgx5abdt1jipS8awtmMpJnXsho74/XUltr&#10;7Y1KRgZvNorCOk5ysIg4Lzl2b4WgJYt6M4MYftJ6fFWfdAR7AVl9aJt7sF1RXI98c2ElUCB9Q2UQ&#10;Q6h+LGkqN7F/NG17LFeAdXI0IliB53dffaZ3Sl2dcxN4K2DHZ795FmPoW916DWcNT5d7FmpHQ0t8&#10;QG2pN4R9i3E6LGJ/EXUfIqSAvXlYfIx0UmWPcfJ1gGgGZtJ2pmp3Wwh302zoTvB5GG9tQtZ6hHIT&#10;N0d8EXTeLGN91XfpIud/t3sse3BxpG1ncNhzCm8zZb10ZXD0WkZ1w3KyTk13SHR8Qmp48XZfNxJ6&#10;vnheLGR8vnqKIyF+03zXelxvTHU1b9Jw4nZUZM5yandgWWxz9nheTdB1qHlnQhF3jXqDNut5knux&#10;LGx7yXz7I1N+D35XeXFtWXzvbxBvF31oZCNwwX26WMByc33zTTN0TX4xQa12Wn6BNrF4kH7dLGF6&#10;+n9CI3x9an+oeLFrt4R0blptk4RFY3xvWoPZWCpxLINLTK9zKYLAQU91XIJANo13soHILGJ6SIFM&#10;I5584YDLeBpqZIu1bc1sWorhYvVuNom1V7JwHYhbTENyN4cDQPB0joWyNlh3BIRqLGJ5tYMWI7p8&#10;coHBd6lpXJKubWBrZpE7YodtUY9NV0xvRY0gS/NxcIr1QLxz3ojUNix2dYa3LEt5R4SVI898GYKK&#10;c8yCjFWaad+CcVlnX2yCe100VGyCj2ENSRuCoWUEPdGCv2kwMxaC8W2RKQuDT3JUIGOD1Hdzcr5/&#10;kl0caQx/ymBGXq+ABmNvU9mAQ2alSLKAhGn2PZSA2210MwqBSXEfKTSB43UbIMaCnXlZccp8vmSQ&#10;aBJ9PGcWXed9rGmdUyd+GWwsSC5+kG7SPUF/InGeMu1/zHSQKVCAoHe/IRuBjXsYcNN6LWvuZxl6&#10;3m3VXPR7fW+3UnV8G3GeR558y3OWPON9l3WrMsV+e3fcKWB/hno6IWWAoXyub+h38nM4ZkF4zXSD&#10;XCp5lHXAUbN6W3b2RzB7M3g5PJZ8N3mUMqd9UHsBKXJ+jnyJIaR/1n4ZbxR2C3pzZX13DnshW3t3&#10;93uwUSZ43nwsRr1523ywPGl7AH1LMpp8SH3zKYR9uH6lIdl/LH9XbmZ0eIF+ZPB1oIGVWwJ2ooFy&#10;ULd3nYEvRlR4uoD1PBx6A4DMMoZ7aICvKZB9AoCNIgR+n4BobdxzMohKZG90c4fJWol1iobxUE52&#10;l4XsRfp3zITxO895NoQDMlx6toMiKZl8bII4Iid+LYFNbXJyMI7SZApzhY3AWid0rIwwT/h1xopj&#10;Rbp3CYihO6h4h4btMkN6JYVFKZN7+4ObIkN90YIIaSCK5FVcYAyKI1kcVo2JfVzpTJmI0GDNQmWI&#10;D2TaOEmHTWkgLsmGlm2bJgmF/3JvHqiFkXeDaC6IIFxtX1SHql+ZVemHKmLRTB2Gm2YeQhaGAWmO&#10;OCmFb20vLtuE63D9Jk2EinUVHx+ETXlYZ1+FbGNrXn+FM2YDVUGE4mijS4uEfWtXQbGEEm4mN/OD&#10;tnEgLtqDaXQ9JoGDP3eVH4aDMnsEZpGC8GpTXa+C5GxYVHSCvW5gSviChXB3QT6CT3KjN7KCKXTw&#10;LsyCEndZJqeCHHnsH9+CPXyIZceAx3EsXPGA43KgU8KA4HQNSleAynV6QN+AvncAN3OAy3ieLruA&#10;5npOJsWBIHwZICqBbH3hZRN+9XfyXE1/NXjWUzN/T3mjSdl/WHpmQHt/ans3N1J/lHwfLrd/3H0V&#10;JuGARX4WIGmAvH8NZHZ9ZH59W7t9y37SUrJ+AX77SW1+IX8RQCR+UH8wNyh+mH9fLtB+9H+fJwR/&#10;iX/cIJ2AK4AOY/t8KITfW2p8tISvUnF8+4QqST59HIN7QAh9VYLhNwZ9v4JbLrR+PYHqJxd+74Fr&#10;IMd/tYDlY5p7KosFWw97yopPUh18I4kaSPl8UYesP9t8lYZVNvB9DoUWLrF9poPqJyR+eIK3IOh/&#10;V4GUXuOTiFTZVp6SFViTTgqQqlxmRR2PJWBhPASNfmSOMxSLyGj6KsuKFm2YI02If3KFHSaHHHeQ&#10;XgiQ+1uDVfePxl63TXeOdmIDRLGNBmVwO8iLeWkJMwqJ6mzYKvaIZHDSI6qG/nUMHa+Fy3lVXViO&#10;Z2IVVUWNZGTDTOuMPWeDRDqK72piO32JjW1kMvCILnCVKxCG2XPnI/WFp3dsHiaEpXryXLGL+2iS&#10;VJuLIGq4TEOKHmzrQ8iI+282OyuHyHGhMsyGm3QuKx2FenbWJDCEe3mjHo2DqHxlXA2J2m8DVAKJ&#10;JnCiS7eIRXJFQ0uHQXPxOuuGNXW+MquFOHenKySERnmgJGGDd3uwHuOC0H2uW3WIC3VhU3uHfnZ8&#10;S0eGuneIQu+F0HiVOqaE4Hm2Mp+D/3r2KzGDN3xAJImCl32QHyuCG37MWvKGh3uNUw2GH3wnSu2F&#10;c3yYQqmEm3z+Om6Dw313MoWC/n4IK0eCTX6nJLCB2H88H2eBhX+/WoeFRoFwUqWE/YGBSo+EaIFU&#10;QlyDooESOjSC3YDlMlCCN4DKKz+Bk4DEJNuBMoCwH5eBDICKWjOESIdIUoGEJ4brSnmDpoYJQl+C&#10;z4T0OmKB+4QOMqCBWoNNK3yA34KlJP2AsoHqH72ArIEvVNychlQjTYuaWlfXRfuYIFuvPh+Vrl/A&#10;NiaS/mQWLmCQNWixJ0WNbW18IO+KzHKKG9KIfneaVASaPFpqTN6YU12nRVWWKmEKPaSTuWSeNemR&#10;D2hoLmGOXWxsJ4WLtXCVIWGJP3T3HG2HIHlSU32Xv2CUTEyV/GNaRNmT/WY9PTmRp2lSNayPIWyN&#10;LlqMmW/7J7eKH3OFIcKH3Hc7HPKF73rhUwiVUmajS8mTr2jsRE6R0GtRPNyPqG3aNXKNUHCLLk6K&#10;+nNfJ9uIs3ZKIhCGpnlVHWSE6XxGUomTKWylS06Rs250Q+eP7nBTPION3nJFNU6Ls3RkLkmJi3ai&#10;J/eHd3jrIlCFmntGHcWECn2BUg2RVHKjSuKQC3P4Q5aOY3VKPE2MaXamNS+KVHgfLleISXm9KBiG&#10;YXtkIoWEtH0NHhaDUH6SUaGPynh1SoiOrHlRQ1SNG3oQPByLNHrPNQuJNnuqLlCHRnyhKDuFc32m&#10;IrWD8n6gHliCt395UUqOh34ZSkGNjX56Qx+MEn6hO/2KNX66NPmIRX70LjiGdX9FKDiEun+qIt2D&#10;UH//Ho6COoA5URGNf4ObSg2MoIN9QvSLPYMAO+WJa4JrNP2Hf4H8LlGFvIGpKFSEG4FpIv2C0YEg&#10;HrmB14DVojVWm0+qk+RaKVQjhUJdv1iYdh1heF0LZodlaGGHVsZpmmYjR2ZuCmr2OHdy2nAtKsd3&#10;+3YEoChRylmfkk1V2l0wg+FZ7GC6dOxeGGRDZX1ifGfUVepnI2uFRr5sDW9nOBpxWHOnKs926nhs&#10;nk1NcWOLkJNR+WYogm1Wd2jDc5dbC2tiZF5f1W4OVQZk6nDYRh1qRHPKN8hwAHcLKtd1+HqxnHdJ&#10;g21VjuJOfG8FgNZTWHC6clRYSHJyY0hdeXQ4VC9i8nYXRYxos3gVN4Bu1HpPKt51InzOmrRF/nb7&#10;jWBLYHfJf4JQnHibcRpV4HltYm1bZnpLU31hP3s8RRNnW3w/N0Rt031qKuN0an69mSpC7oB2jBlI&#10;r4BlfnhOQIBUcDxT14BCYahZp4A0UvxfyYA0RLdmN4A8NxVs+oBTKuhzzYB5l+JATIm9iw1GYYjC&#10;faRMPofJb5FSG4bRYQ9YMYXcUoNelYTqRHRlQYP3NvNsQ4L8KuxzSoH+lt8+H5KzijlEepDGfP1K&#10;lo7gbw9Qq40DYKJW+osrUh9dmYlMRCxkfYdiNthrrYVeKu9y3oNLlig8dZshiZ5DAJg7fIFJR5Vq&#10;brJPhpKyYGFV/pADUfRcx41DRARj14prNrtrNIdqKvJyiIRhl2RdZU/+ihlgYVRpfG1jc1jRbjtm&#10;qV03X5xqEGGrUN1ttmZFQolxmWsYNLR13HBWKC96Z3YwlXpYx1lqiMdcSVz/e1tfzWCPbVtja2Qe&#10;XuJnO2e1UExrTmtuQiZvoW9YNIt0WHOoKEx5T3h9k7pUmmLMhxhYkmWDee5cfGg2bA1gfWrqXcxk&#10;s22qT3JpMXCKQY9t8HOSNEZzDXbsKGV4V3qmkghQ0mwQhX9VMm3seHNZd2/Iauld0XGkXNJia3OK&#10;TrVnS3WLQRRsbXerNBBx5noIKHt3fXymkHZNdXU3hBxSMHY/dzNWzndDacFbe3hDXAhgaHlNThNl&#10;pHpsQKxrHnufM+Zw6Hz5KI52wX55jyNKjn48gvVPl35xdjhUg36aaOhZfn69W0petX7lTZpkOH8d&#10;QF1p/39iM8RwEH+3KJ52IYAZjg9IFIcLggZNY4ZodW1SkIWyaDtXzYT1WrFdR4Q9TSZjCoONQCRp&#10;DILjM65vWYI1KKt1nYGEjTlGDI+LgUtLk44QdMtQ9ox5Z7NWZ4rYWjtcFolATLxiFIerP99oSoYW&#10;M5xuw4RuKLV1MIK7jKJEepeWgMFKK5VIdE5PtJLPZ0lVS5BOWetbIY3bTIZhR4tmP69nqojpM3xu&#10;ToZRKL502YO8jL5kXVBjgHBmyVS3c7ppVFkOZn5sAV1oWN5u2GHVSyVx6GZtPeB1MWs/MSV413CA&#10;JcB8vXZYiuxf+Fkyfxdi5VzIcpFl22BaZYdo6GPuWBBsJGeRSoZvnmtbPXZzUm9YMQF3X3O2JfF7&#10;m3iLiVRb8WINfadfU2TYcX1iqWegZJFmEWpoV09pqG0/SfpthHA2PSRxnXNXMOt2C3bKJhx6nHqZ&#10;h8JYUWrOfC9cFGzPcBNfwG7PY3pjfXDNVmBnd3LVSUhrsnT6PLNwKHc/MMJ063nBJkF5vHx+hlhV&#10;GnN0euRZLXSwbuddK3XjYmphOncRVaplg3hKSLhqF3mYPF1u4Hr8MKhz7XyJJmF4/H42hSpSU3v8&#10;eddWrXx0bfxa8nzYYZpfSn0yVPhj2n2SSEposX4FPBttw36IMJNzFH8dJnt4WX+9hDZP94RNeP1U&#10;jIQCbTxZDYOTYPJdpIMUVGRidIKdR91niIIyO+1s0IHSMIlyW4FyJpF30YEQg3lOBoxUeFRSzYtG&#10;bKBXf4oCYGtcRYinU+thSYdXR3RmloYQO61sEITQMH9xxIODJqN3YoIwgvRMgpP0d9dRcpIwbCdW&#10;RpAWX/xbL43dU5VgV4uyRzply4mQO3prcodwMF9xUYVCJrF3CoMfghtrjlDDdrZtbVT+au5vcFlD&#10;Xqtxj12UUg5zzmH+RWV2PmaXOTx432tqLa170nCvI3t++HZ7gGJnYVkAdXFpuFySad9sG2AlXc5u&#10;k2O/UV1xL2duROR0AmtHOO93B29TLaN6WXPAI8B9zHiWfu9ji2FIdBVmTmQjaM9pCmb+XN5r12nc&#10;UKNuzGzORGBx/W/jOKZ1YHMjLZp5CXaxI/x8w3qLfYhgDWmJcsJjLWuoZ5pmO23HXA5pVm/qT/ts&#10;pHIWQ/JwK3RgOHNz5HbMLZt333l2JDF73XxWfDpc/HGxcalgZ3MZZpVjwHR6WwxnJnXWT0lqwHc/&#10;Q2RunXjAOB9ypHpYLYh25HwZJF17Fn31eydaU3m7cK1d/XpwZbVhmHsOWkZlRHugTqRpIXw8QwJt&#10;PHztN+pxiX2vLX92CH6FJIJ6b39jekhYDoGOb+Vb8IGQZQNfwoFoWaljqIEtThxnwID7QqJsFoDY&#10;N8dwlYDELYB1TIC0JKF55ICgeZtWLokZb0laQIhuZHFeP4d+WSliUYZwTalmm4VuQj5rJ4R5N49v&#10;1IOQLX10soKgJLp5c4GteR5UtJBKbtZY7Y79Y/5dDo1FWL5hQItgTVVlq4mJQgdqXYfBN2BvN4YC&#10;LWN0QIQ+JM55GIKKd2xzBlEFbPF0V1UrYhx1zFlkVtV3VV2xS0J48GIdP7J6sWa9NK98mGuYKld+&#10;xHDgIWSBE3aZddhvGFi9a89w1VxMYS5ynl/iVht0c2OFSrZ2YmdDP1Z4fmswNIZ6wW9PKmx9RHPL&#10;Ib1/2niddIdrcWCCapRtkmNqYDRvrWZWVUFx0WlLSg50E2xYPuN2hm+MNE95IXLsKnV78naWIgp+&#10;yHp7c0xoHmg5aWdqkmp1Xxds+Wy1VHxvZG77SWxx/HFTPnt0wnPLNCF3rnZlKn96yXk4Ik192Xwv&#10;ch9lKW/jaFJn5XFzXiBqkHMAU6JtQnSLSPZwHnYpPipzMnfhNAR2ZnmwKpB5xHupIoV9DH23cSFi&#10;nHd2Z4Jll3hhXXBof3k3UvprcHoESF5uiXrePdFx2HvSM9V1S3zYKpB45n3yIrV8YH8PcFNga37S&#10;ZsVjnH8ZXMdmuX81UmVp4H9AR99tMX9XPXlwtX+CM7p0V3+9Kpl4KH/9Itx70YA4b7BemYXlZjRh&#10;94WNXEFlQYTvUfBok4QzR3hsEYOEPSFvyYLnM41zlYJZKqB3ioHHIvx7XYEybzldJIyqZcdgqou/&#10;W9ZkFoplUY5niIjbRy5rJYdgPPNvAIX5M2dy+ISfKo53F4NGIxV7AIH/bNJ6zVEVY0p7h1UuWW18&#10;YllgTyl9RV2vRKR+LWIlOjB/LWbVMFWASmu+JziBmnEOH4CDBHaya2h3H1hVYkR4PFvlWJV5Xl+D&#10;ToR6gmM1RC97s2cJOe59BGsPMEp+cm9HJ2iAEnPWH+yBv3iiakBzp1+gYS11H2KXV7t2i2WYTcZ3&#10;9GioQ6V5cGvWOZp7Em8vMDB80HKyJ4p+uXZ7IEmAoXpraShwembfYB1yPWk4Vrtz7WuXTQ11nm4E&#10;QxF3aHCJOT15V3MxMA17YXX6J6F9jXj4IJl/qnwKaCRtpG4LXzNvqW/GVeRxmXGCTEZzjHNDQqR1&#10;lXUYOPN3zncOL/Z6G3kZJ7p8hntIIN5+1318ZztrKnUmXl9tbXZEVS1vmXdUS7dxxHhhQjV0B3l9&#10;OM12cnq5L/J4+nwGJ9R7oH1mIRd+JX7BZnxpB3wRXcNrh3yYVKtt53z4S0ZwQX1LQc5ytX2wOIR1&#10;VH4uL+R4BX6+J+d63n9PIUZ9kn/XZeRnPYK5XTlp7oKsVC9sfIJcSt5u/oHyQXZxnIGcODp0aoFc&#10;L8B3QoEuJ/V6P4D7IWx9GoDBZXJly4kcXNBopIiDU8trWIeASodt+4ZTQThwt4U7OBdzpYQ7L6l2&#10;pYNMJ/F5yIJfIYt8uoGAYoSC3FDhWfSC8VT3URSDIFkqR9ODS12DPluDbmINNQODm2bWLE2D22vY&#10;JGKEQ3E1HdWExHbHYUN/ale3WQN/3VtPUEeASl77RzaAqmLEPfSBCGa2NNWBe2rfLFuCAm84JKqC&#10;sXPeHlKDcXilYEN8HV6QWAx84WGeT4R9kGS5Ro9+LmfsPYB+0GtDNJh/jG7JLFqAXHJ2JOKBT3Zh&#10;Hr6CSXpbX1R5DmVeVyJ6F2fZTqV7A2pfRfB75Gz6PQd8zm+yNFR90nKRLE5+6XWPJQ2AHHi7HxyB&#10;SXvnXnB2T2wfVk53mG4GTeN4wW/zRUZ53HHqPKV7BnQANBd8TnY2LEJ9o3iBJTB/EXrqH2uAbn1H&#10;XaVz5HLLVZd1bHQhTUd2znVuRMJ4IXbBPEF5fngoM/p69HmuLEV8gXtGJVN+KHzpH61/t356XPRx&#10;yXlEVPJzj3oITLd1KHqyRE52q3tZO+p4NXwUM9B52HzmLF17hX3KJXl9X36vH+N/H3+AXGZwAn+M&#10;VIhyB3/HTGdz0X/GRBl1c3+yO8d3HH+7M6Z47H/dLEJ6wYAUJY98vIBAIA9+pIBcW/xukIWaVCRw&#10;v4VMTAtytISeQ890eIPRO5d2PIMjM5F4KYKPLD16IoIPJZt8QoGMIDJ+QoEPWIqLOlBhUPiKlFSB&#10;SRqKAFi+QN2JXl0rOHGIp2HTMDKH7mbBKJ2HQmvkIdiGtnFVHGCGUXbZV3GH/VbXUBWHuFqBSEyH&#10;Wl5FQD6G4mIuOBCGWGZIMBKF12qeKL+FZm8gIjWFG3PiHO2E8XinVpiE1V1JTzuE2GB1R5yEuGOz&#10;P6iEdmcTN6+EKGqcL+qD6G5YKNWDuXI2IoGDr3ZGHWeDvnpMVdKB3WOvTnaCHWZTRtyCN2kHPyOC&#10;NGvYN1CCKG7PL7+CLHHsKOCCP3UlIr6CcniBHdCCtnvHVRF/KWoNTcF/q2wmRjl//m5MPpeAMXCC&#10;NwqAYXLhL5uApHVfKOiA9HfuIvGBYHqRHimB1H0XVF98xHBbTR19inHqRbF+F3N6Pi1+fHUVNr5+&#10;3HbNL4h/TXinKPN/0nqLIxyAdHx0HnOBF347U8V6s3Z5TJR7uHeARUJ8e3h0Pdl9DHluNnt9l3qD&#10;L2t+MnuyKQh+1nzuI0R/qn4hHrCAe38zU0F453xZTBZ6L3zWRNV7Jn0tPYZ74H2CNkB8jH3yLzp9&#10;Un54KQN+D38OI29+/3+WHuF//YADUuB3cYIeS8x49oIXRKB6H4G/PXF67YFYNlV7o4EaL2h8fID4&#10;KSd9Y4DoI4p+foDOHwh/mICsTtiT/U+jSEqShFPSQXGREVgdOj2PhVykMuGN2WF2K7uMI2aTJUGK&#10;emvkH5SI9nFvGxmHtHbnTcyQ+lW5R1KP7Vl9QICOr11fOX2NP2FxMmyLrWXBK5aKHWpPJWyIn28D&#10;IACHUnPlG7WGR3inTRSN+FvLRoyNLF8cP9WMKWKEOOqK6GYcMhGJiWnjK3mIMW3gJZCG7XH3IFuF&#10;3XYvHDuFCXo+THiLEWHQReqKfGSkPzGJr2ePOHuIrGqfMcmHiW3gK2WGb3FGJa+FanTAIKiEl3hN&#10;HK+D+HuqS9qIXmfORVOIEGohPq6He2yIOBCGqG8IMaKFv3G5K1yE4nSKJc+EF3diIOyDfXpBHRCD&#10;EHzsS0GF723HRMaF8W+VPkCFmXFuN8SE9nNeMXOEOXVwK2ODiXekJfCC8XnaISaCjHwJHWGCTn4D&#10;SryD0HOTREyEIHTcPeSEAnYiN4aDi3d7MUyC9XjyK1qCbXqCJhKB93wXIVuBwH2cHaSBrn7vSkyC&#10;AHkvQ+eCl3nyPZWCr3qfN1aCXntYMS2B6nwyK0WBi30gJhqBMn4WIYSBGX75HdqBLH+0SfuAfH6l&#10;Q5eBUn7bPVWBnX7mNzGBbH75MSSBD38wK1SAyn98JiiAln/RIZqAnoAbHgWAxIBUAAD//wAA//8A&#10;AP//AABtZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQID&#10;BAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8&#10;PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1&#10;dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2u&#10;r7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn&#10;6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERES&#10;ExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8&#10;PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeo&#10;qqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh&#10;4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQIC&#10;AwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQk&#10;JSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZo&#10;am1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvM&#10;zc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy&#10;8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSn&#10;b7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy&#10;5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH&#10;0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bB&#10;p3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdM&#10;hNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+d&#10;iNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7&#10;vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqo&#10;UJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky&#10;/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNar&#10;movdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeB&#10;wLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbP&#10;plmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JG&#10;Sv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovd&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLql&#10;h8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmm&#10;x6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2g&#10;TWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6VkscSnb7bBp3i7vaeBwLqlh8a2&#10;o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JGSv2gTWDxpExy5qdMhNqoUJbPplmmx6Vk&#10;scSnb7bBp3i7vaeBwLqlh8a2o4fLs6CH0K+diNarmovdpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pjky/6JFSv2hTGDy&#10;pUtx5qlKg9qqTZXPqValyKhhsMWqa7XCrHW6vqt9v7qqg8W2qIfKsqaH0Kuih9aknoncmpqP4Zqa&#10;j+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP&#10;4Zqaj+H/pjgy/6NFSv2iS2Dypklx5qpIgtutSpPQrFKjyaxdr8avZ7PDsXG4v7N5vbivgcSyqofL&#10;rKaG0KWjhtWdn4bak52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96T&#10;nYvek52L3pOdi96TnYvek52L3pOdi97/pzgy/6NFSv2iSl/yp0hw56xGgdyvR5LSsE6hyrFXrci2&#10;YrDFumy1urN4vrKugcWtqofLp6eFz6CkhNOYoYXXj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I&#10;2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNr/pzgy/6NES/6jSV/zqUZv&#10;6K5EgN2zQ5DTtkifzLdRqsrAXKy9uGy3s7J4wK2ugcapqobKoqiEzpulhNGUo4TUjKGH14yhh9eM&#10;oYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yh&#10;h9f/pzcy/6NES/6lR17zqkRu6bFBf9+4Po7WvUKbz8NKpMK+XK+2t2y5rrF4wamugcalq4XJnqmE&#10;zJing8+RpYTSiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU&#10;iqOG1IqjhtSKo4bUiqOG1IqjhtT/qDcy/6RES/6mRl70rUJt6rQ+feG9O4vaxjyWysZIpLm8XLKv&#10;tm27qbF5waWugsWhrITIm6qDy5Wpg82Pp4TPiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0Ymm&#10;htGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtH/qDcy/6RDS/+oQ131rz9s7Lg6&#10;euTDN4fd0zWQwcRJp7G6XrWptW68pLF6wKKvgsSdrYTHmKyEyZKqhMuNqYXNiKiGzoiohs6IqIbO&#10;iKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs7/&#10;qTYy/6VCS/+qQVz2sjtq7r02d+jLM4DQ0jOTuMNLqKq5YLaktXC8obJ7wJ6wg8OaroTFla2Ex5Cs&#10;hMmLq4XKh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qG&#10;zIeqhsyHqobMh6qGzIeqhsz/qTUy/6VCS/+sPVr4tzdn8cQxcd/XLHvF0DWVsMJOqaS4Y7eftXK8&#10;nbN8v5uxg8GXr4TDkq6ExY6thcaKrIbIh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mH&#10;rIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8n/qjQy/6ZAS/+wOVj5vTFi584tadDg&#10;JH+5zzeXp8JSqZ66ZrWatXO7mLN9vpeyg8CUsYXBkLCFw42vhcSJrobFhq6Hxoauh8aGrofGhq6H&#10;xoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8b/qzMy&#10;/6o7Sf+2MlPwxypa2N4hZsLfJIKtzjyYn8NWp5m8aLKWt3W4lLR9vZOzg76RsoW/jrKGwIuxhsGI&#10;sIfChrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4aw&#10;iMOGsIjDhrCIw4awiMP/rTEy/7AzRfjAKUzf1iNNx+ggarPeJoShz0GWl8ZZpJPAaqyQvHWyj7l9&#10;to+3g7iMtoS6irWFvIi0hr2Gs4e+hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/&#10;hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL//ry8y/7kpP+jOHj/M5htSt+4hbaXeLIOX&#10;0kWSkMtbnYzFa6WLwnWqir98rYe+f7CEvICxg7yCsoG7g7N/uoS0frqGtX66hrV+uoa1frqGtX66&#10;hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrX/sioy8cYc&#10;M9HiFDq88xtWqO4mbZjhNX+O2EqMiNBdlYbMa5uEyXSggcd4o37Fe6V8xH2me8R+p3nDgKh4woKp&#10;d8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3&#10;woOqd8KDqnfCg6r6vhwo1t0OI8DwFD+s/R5XnPAtao/lPnmG3k6Dgdhfi3/Ua5B60XCUd890l3XO&#10;d5hzzXmacs17m3HMfZtwy3+cb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uA&#10;nW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ3Z0gsYxO0OKbD9FkGf/yRVkfQ1ZYfrRnB/5VR5&#10;e+Fhf3bdaIRy226Hb9lxiW3YdItr2HeMatZ5jWnWeo5o1XyOZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n&#10;1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo//ozkq/59GQP+d&#10;UFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SX&#10;z7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68&#10;lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBl&#10;pMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6&#10;oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KB&#10;n9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvC&#10;upCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMid&#10;cLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl&#10;76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Kt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCM&#10;xbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDF&#10;nHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NR&#10;deSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/&#10;ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiM&#10;j8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSkU4baoluW0KBlpMidcLDFnHu1&#10;wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq/59GQP+dUFX6oFBl76NRdeSk&#10;U4baoluW0KBlpMidcLDFnHu1wpyDub+aib68lYvCupCMxbiMj8m2iJLMs4SXz7KBn9Ktf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otP/ozkq&#10;/59GQP+eT1T6oU5k76RPdeWmUYXapViV0aJio8mfba/Fn3e1wp6Aub+diL68mYnDuZSLx7aPjcuz&#10;ipDPsYaW1K6DoNengaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeB&#10;odWngaHVp4Gh1aeBodX/ozkq/6BGQP+eTlT6ok1k8KVOdOWoT4Tbp1WU0qVfocqjaa3FonS0wqF9&#10;ub+ghb67nYjDuJiJyLWTi82xjo7TromW2KeFndqhhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW&#10;oYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNb/ozkq/6BGQP+fTVT7o0xk8KdMdOapToPc&#10;qlOS0qlboMumZqvGpXCzw6V6uL+kgr27oofDuJ2HybOYic+wlI7Vq5KX2qCKnNybiZ/Ym4mf2JuJ&#10;n9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9j/ozgq/6BF&#10;QP+gTFT7pEtj8ahLc+arTIPdrVCR1KxYnsyqYqnHqmyxxKp2tsCqfry8qITCuKSGybOhiM+snI3V&#10;o5aU2pqRnNyWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiW&#10;jp7Ylo6e2JaOntj/pDgq/6BFQP+gS1P7pUpj8alJcuetSoHesE2Q1bBVnM6wXqfJsGivxrJzs8Oy&#10;fLi9sIDBtqyCya6nhc+loYrVnJyR2pWZnNyRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe&#10;2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntn/pDgq/6BFQP+hSlP7pkhi8qtIceivSIDfs0qO&#10;1rVRmtC2WqTMuGWryr1xrsG5e7a3soDArqyEyKaohc6dpIfUlKCO2I6fmduMm57ZjJue2YybntmM&#10;m57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2Yybntn/pDgq/6FFQP+i&#10;SVP8p0dh8q1GcOmyRn/gt0eM2btOl9O/V5/QxWOkxcBwrbq4ebewsoDAqa2Fx6CohM2XpYXSjqGJ&#10;14egktmHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY&#10;h6Gc2IehnNj/pDcq/6FEQP+jSFL8qUVh865Eb+q1Q33ivESJ3MJKk9jKVJnKxmKkvL1usLK2eLmq&#10;sYDBpK2Fx5uphMyTpoTQiqOH1IOijtaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKi&#10;ltaCopbWgqKW1oKiltaCopbWgqKW1oKiltb/pTcq/6FEQf+kRlL9qkRg9LFCbuu4QXvkwUKG38xG&#10;jdPPUpfBxGGns7tts6u1eLulsYDBn66ExpirhMqQqITOiKaG0YKkjNOApJLTgKSS04CkktOApJLT&#10;gKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktP/pTcq/6FEQf+lRVH+&#10;rEJf9bQ/bO28Pnjnx0CB4NZGh8nNUZq4wmCqrLpttaW1eLygsYDBm66ExZWshMiOqoTLh6iGzoKn&#10;i89/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP&#10;0H+mj9D/pTYq/6JDQf+nQ1D/rj9d97c8afDCO3Pm0D9509k/ir7LUZ2vwGGspblutqC1ebycsoHA&#10;mK+Ew5KuhMaMrIXIh6qHyoKpisx/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/&#10;qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs3/pjYq/6JCQf+pQE//sjtb+b04ZezLOG3c3DV4x9Y+jrPJ&#10;UqCnwGOtn7lwtpq1eryYsoG/lLGFwo+vhcSLrobFhq2Hx4Ksish/q43Jf6uNyX+rjcl/q43Jf6uN&#10;yX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcn/pzUq/6NCQf+sPE3/tzZX&#10;8sUzX+HWNmPN4zF8utM/kanIVKGfwGWtmbpytZa2e7qUs4K+krKFwI2xhsGJsIfDhq+IxIKuisWA&#10;rozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCu&#10;jMX/qDQq/6Y+P/+xN0r5vjBS588vVdHiLGjA4TB/rdJCk6DIV6GYwWerlLxzspK4fLeQtoK6jrSF&#10;vIuzhr6IsofAhbGJwYOxisGBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC&#10;gbCMwoGwjMKBsIzCgbCMwoGwjML/qTIq/6s4Pf+4L0XuyClI1t8lUsPsKWyx3zGCodJFkpfKWp+R&#10;w2mnjr90rY28fLGLuoG0iLmDtoW4hLiDt4a5gbaHun+1ibt+tYu8frWLvH61i7x+tYu8frWLvH61&#10;i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7z/qzAq/7EvOPbCJjzc2h87xusj&#10;V7PsKm+j3zWCltRKkI/NXZqLyGuhicR1pobCe6qDwH6sgb+Arn++grB9vYOxe7yFsnq7h7N5u4iz&#10;ebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLP/&#10;rS4q/rslMOPSGi3J6BtBtvcjWqXsLm+W4Tx/jNhPi4fSX5OEzWyZgcp0nn7IeKF7x3ujecZ9pHjF&#10;f6V2xIGmdcODp3TDhKhzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KG&#10;qXPChqlzwoapc8KGqXPChqn/tCQl7MoWI83lEyy59htGp/omW5juNWyM5UR6hN5Tg4DZYop81WyP&#10;eNJxk3XQdZVzz3iXcc56mHDNfJlvzX6absyAm23Mgpxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxs&#10;y4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJz1wRUZ0d8MGLzzEzGq/x5HmvwsWY7y&#10;PGeE6ktyfeVYenngY4B03mqEcNtvh23ac4lr2XaKath4i2nXeoxo1nyNZ9Z+jmbVgI5l1YGPZdWB&#10;j2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY/S0goJ&#10;v+gNHa3/FTOd/yNFkP8zVIX3Q19+8VFod+xcb3DpYnRr52d3aOVteWbkcHtl43N9Y+J2fWLheH5i&#10;4Xl/YeF7f2DgfYBf4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/g&#10;f4Ff4H+BX+B/gV/gf4H/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSE&#10;s8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jj&#10;n1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xG&#10;Nv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jB&#10;vIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8ST&#10;i7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH&#10;2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+a&#10;UUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGb&#10;w7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bC&#10;j4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxn&#10;ldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/5xGNv+aUUr/&#10;nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6wIuSvL6Hlb+9g5jBvIGbw7t+&#10;oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMb/oDkh/5xGNv+aUUr/nVJZ959Uae2gV3jjn1yH2pxnldKZcKHMlnurxpSEs8STi7bCj4+6&#10;wIuSvL6Hlb+9g5jBvIGbw7t+oMS6fKbGt3qsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMb/oDkh/51GNv+aUEr/nlFZ96BSaO2hVnjkoVqG255klNKb&#10;bqDMmHiqxpWBssSVibbBkY66v4yQvb2Ik8C8hJfDuoGbxbl+oMe4fKfIsnuqyLB7qsiwe6rIsHuq&#10;yLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsj/oDgi/51GN/+bT0r/n09Z&#10;+KJQaO6jU3flpFeF3KJgk9Oeap/Nm3Spx5h9scSXhrbBlIy6v4+OvryKksK6hpXFuIKayLd/oMu0&#10;fKfMrHypyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9&#10;qcr/oDgi/51FN/+cTkr/oE5Y+KNPZ++lUXblplWE3aVdkdSiZp3Nn3CoyJx6sMSagrbBmIq6vpKM&#10;v7uNj8S4iJPItoOZzLSAoc+sfaXPpn6nzKR/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jL&#10;pH+oy6R/qMukf6jLpH+oy6R/qMv/oTgi/51FN/+dTUn/oUxY+aVNZu+nT3XmqVOD3qhakNWmYpzP&#10;o2ymyaB2rsWef7XBnIe6vpeKwLqQjca2i5LLtIiazrKGpNGmgKTRoIGnzZ+Bp8yfgafMn4GnzJ+B&#10;p8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8z/oTgi/55FN/+eTEn/oktX+aZM&#10;ZvCpTnTnq1GC36tXjteqX5rQqGmky6VzrMajfLPCoIS5vpyIwLmWjMa1kZLLr42Yz6qKodKghKPT&#10;m4SmzpqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp83/&#10;oTgi/55FN/+eS0n/o0pX+qdLZfCrTHPorU+A4K9UjdmuXJjSrWahzatwqciqebDDp4G3vqGEwLWb&#10;icaulY/MqJGVz6KOntKaiaLTloelz5WHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYem&#10;zpWHps6Vh6bOlYemzpWHps7/oTci/55EN/+fSkn/pElW+qhJZPGsS3LpsE1/4bNRi9qzWpXUs2Oe&#10;z7NupcuzeKvDrHy3uKWBv6+ehsaomYzLoZWS0JuSm9OVjqLUkYyl0JGLps6Ri6bOkYumzpGLps6R&#10;i6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps7/oTci/55EN/+gSUj/pUhW+6pIZPKu&#10;SXHqskx94rZPidy4V5LWumGa071toMm4dau+sHq2s6l/v6qihMainYrLm5qQz5WXmdKQlaLUjZCl&#10;0IyQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps//oTci&#10;/55EN/+gSUj/pkdV+6tHY/OwSHDrtUp85LpOht6/VY/aw2CV0sRtnMW7c6q5s3i2rq19v6WngsWd&#10;oojLlp+Oz4+cltKLnKLTiJWk0ImUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mU&#10;pc+JlKXPiZSlz4mUpc//ojci/59EN/+hSEj/p0ZV/KxFYvSyRm7suEh65r9Mg+HHU4rczWKOzshs&#10;m8C/caq0t3e1qbF8vp+sgcWXp4bKkKSMzoqildGGoqHShJul0IWapc+FmqXPhZqlz4Wapc+FmqXP&#10;hZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc//ojYi/59DN/+iRkf/qERU/a5DYfW1RGzu&#10;vEZ36cRLf+PPVITZ1GWIyMtrmrrCcKmuune0o7R8vZqvgcOSrIXIi6mKzISnks+AppzQgKOlz4Ch&#10;ps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps7/ojYi/59D&#10;N/+jRUf/qkJT/rFBX/a4QWrxwURz6sxLeeDaVnzP1V6NwMxpm7PDcqinu3mznrV/u5exg8KOrYXG&#10;h6uIyoGpjc18qJbOe6iizXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17&#10;qabNe6mmzXupps3/ozYi/59DN/+lQ0b/rEBS/7Q+Xfm9P2buyENt49ZNb9XdToHE01mRtclmn6nB&#10;caugu3mzmbaAupSyhcCMr4bEhq2Ix4CrjMl8qpLKequcynmrn8p5q5/Keaufynmrn8p5q5/Keauf&#10;ynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8r/ozUi/6BCN/+mQUX/rz1Q/rg7WfPEPGHm0UNk&#10;2d9Dc8jcSoW30FeVqsdloqDAcKyZunm0lLaAupGzhb6LsYbBhbCIw4Gui8V9rZDGeq2XxnqtmsZ6&#10;rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsb/pDQi/6FBN/+p&#10;PUP/szlN+b43VerMOlnb3Ttiy+U/d7vZSImrzleYoMZlpJjAcayTu3qzkLiBuIy1hLuIs4a+hbKJ&#10;wIGxi8F+sI/Ce7CUw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD&#10;erCWw3qwlsP/pDQi/6M+Nv+tOUH/uDRI8MYzTd/ZNlDN5TZnvuQ7e63XSIygzViZl8ZnpJLBcquO&#10;vXuwjLqBtIi4g7eEt4W5grWIu3+0ir18s42+erORv3qzk796s5O/erOTv3qzk796s5O/erOTv3qz&#10;k796s5O/erOTv3qzk796s5O/erOTv3qzk7//pjIi/6Y6NP+yMz33wC5C5NIvQc/kLlW/7zNrr+E7&#10;fqDWSo2WzluZkMhpoYzDc6iJwHushr5/r4K8gbKAu4SzfbqGtXu5iLZ5uIu3d7ePuHe3kLl3t5C5&#10;d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLn/pzEi/6wzMf+5Kzbq&#10;zCY20uEmQcHvLFqw7TNuoeE9f5XXTYyN0F6WictrnYbHdKKDxHqmf8N9qXzBgKt6wIKseb+ErXe+&#10;hq91vomwc72MsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72N&#10;sXO9jbH/qS4h/7MqK/LFIizW3hwtw+0jR7L5K12i7DZvleJCfYvaUoiF1GCQgtBsln7Mc5t7ynee&#10;eMl7oHbIfqJ0x4Cjc8aCpHHFhKVwxIembsSKp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6du&#10;w4unbsOLp27Di6duw4unbsOLp27Di6f/rCog+r0fItzZEhvF6xoztPojSqP5Ll6V7jxtiuVJeYPf&#10;VoJ+2mSJetZsjnbTcZFz0nWUcdB5lW/Pe5dtzn6YbM6AmWvNgppqzYSbacyHnGjMiJxozIicaMyI&#10;nGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJz/th4Y5NAOE8jpESC1+Rs3&#10;pf8mS5f6NFyL8UJogupPcnzlW3p34WR/ct5qg27ccIZs23SIatl3iWjZeYtn2HyLZtd+jGXWgI1k&#10;1oKOY9WFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LV&#10;hY/pxw0MytoLD7f3EiSn/x05mP8rSYz+OleD9klhfPBVaXXsXm9u6WN0audpd2flbnll5HJ7Y+N1&#10;fGLid31h4nl+YOF7f1/hfX9f4H+AXuCCgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OB&#10;Xd+DgV3fg4Fd34OBXd+DgV3fg4HL0AkDuuILE6j/FCaa/yE3jf8xRYT/QFB8/E5YdPhXX230XWRn&#10;8mJnY/BoamHubGxf7XBtXe1yb1zsdW9b7HdwWut5cVrrenFZ6nxyWOp/cljqf3NY6n9zWOp/c1jq&#10;f3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3P/nDga/5pGLf+XUUH/mlNP/pxV&#10;XvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8&#10;wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/&#10;nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOE&#10;mLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3uc&#10;z5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWc&#10;Wmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmr&#10;vb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga&#10;/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfC&#10;gZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CE&#10;pMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pGLf+XUUH/mlNP/pxVXvWcWmzs&#10;m1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5wX+eusF9orvAe6a8wHmrvb94&#10;sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s73/nDga/5pG&#10;Lf+XUUH/mlNP/pxVXvWcWmzsm1965Jlnh9yWcZLVk3ucz5CEpMuOjKvIipCwxYeUtMOEmLfCgZu5&#10;wX+eusF9orvAe6a8wHmrvb94sr27eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s73/nTga/5pFLv+XUEH/m1FP/51UXfWeWGvsnV155JtkhtyYbpLVlXic0JKBpMuP&#10;iavHjY+xxYmTtcOFl7jCgpq6wX+eu8B9or2/e6e+v3mtvrt4sb62ebK+tnmyvrZ5sr62ebK+tnmy&#10;vrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr7/nTga/5pFLv+YT0D/nVBO/59SXPagVWrtoFp4&#10;5Z9ghd2capHWmHOb0JV9pMuShavHj42xxIyRtsKHlbnBg5m7v3+dvr59or+9eqjAvHmvwbR5sMGw&#10;erDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMD/nTca/5tFLv+Z&#10;TkD/nk5O/6FQW/eiU2nuo1d35qJdg96fZo/XnG+a0Zh5o8uVgqvHkomxxI6PtsKJk7q/hJi9vYCd&#10;wLx9o8K7e6rEtHqtxK17rsOqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B&#10;qnuvwap7r8H/njca/5tELv+aTUD/n01N/6JOW/ekUWjvpVV156Vagt+jYo3YoGuY0px1ocyZfqnI&#10;lYawxJKNtsGMkbu+hpa/vIGcw7p+pMW3fKvHrXurxqd8rcSkfa7DpH2uw6R9rsOkfa7DpH2uw6R9&#10;rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsP/njca/5tELv+bTED/oExN/6RNWvimT2fwqFN06KhX&#10;gOCnXozapGiW06Fxn86deqfJmYOvxZWKtcGPj7u9iZXBuoWdxLaCpMewgKrIp32qyKJ+rMWff67D&#10;n3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsP/njca/5tELv+cSz//&#10;oUpM/6VLWfmoTmbxqlFz6atVf+KrW4rbqWWU1aZunc+jd6XKn4CsxZmGtL+TjLy4jZPBsomZxa6G&#10;ociqhKnJoYCpypyBrMabga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4Gt&#10;xJuBrcT/njYa/5xELv+cSj//oklM/6ZKWfmpTGXxrE9x6q5UfeOvWYjdrmKR1q1rmtGqdaLLpX2r&#10;wZ2DtLmWibyykZDBrIyWxqeJncijh6bKm4Ooy5iDq8eWhK3FloStxZaErcWWhK3FloStxZaErcWW&#10;hK3FloStxZaErcWWhK3FloStxZaErcX/njYa/5xDLv+dST//o0hL/6dJWPqrS2Tyrk5w67FSe+Sz&#10;V4XftGCO2bNqltGxdZ7GqHurvKCBtLOah7yslI3CppCUxqCNm8mci6TLloeoy5OHq8iSh6zFkoes&#10;xZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMX/nzYa/5xDLv+eSD//o0dL&#10;/6hIV/utSWPzsExv7LRQeea4VoPhu16L2rtqks20c57Bq3mqt6R/tK6dhLymmIrBoJSRxpqRmMmW&#10;j6HLkYyozI+KqsiOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6K&#10;rMb/nzYa/5xDLv+eRz7/pEZK/6pGVvyuSGL0s0tt7rhPd+i9VX/hwV6G1sBsjsi3cZ29rneqsqd9&#10;tKmhgruhnIjBmpiPxpSWlsmQlJ/LjJKozIqPqsmKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzG&#10;io6sxoqOrMaKjqzGio6sxoqOrMb/nzYa/5xDLv+fRj7/pUVK/6tFVfywRmH2tklr8LxOdOfCVXvf&#10;yGGA0cNqjcS6cJ24snWprat7s6OlgLuboYbBlJ2NxY6blMiKmZ3Khpmoy4aUqsmGkqvGhpKrxoaS&#10;q8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8b/nzUa/51CLv+gRT3/p0RJ/61D&#10;VP6zRF/3ukdo78FNcOXJVnXczmR6zMZpjb6+bpyytnSop7B5sp6rfrqVpoTAjqOLxIihkseEn5rJ&#10;gJ+nyoGaqsiCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8b/&#10;oDUa/51CLv+hRD3/qEJI/69BU/+2Ql33vkZl7MdNa+PSWG3W02F6x8pnjLnCbZusvHKnobZ3sZix&#10;fbmPrYK+iKqJw4KokMZ9p5nIeqelyXuiq8h9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6s&#10;xn2erMZ9nqzGfZ6sxn2erMb/oDUa/51CLv+iQjz/qkBH/7I+Uf26QFnzw0Rg6M9OY9/cWWfP2GB5&#10;wM9mirLIa5qmwnCmm7x2r5G4e7eJtYG8grKHwH2wjsN4rpbFdq2hxnWsrMZ3pq3Fd6atxXemrcV3&#10;pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcX/oDQa/55BLv+kQDv/rD1F/7U7Tve/&#10;PlXsy0RZ4dpPWtTfUWzG2lp9uNNii6vOaZifxnGklcB3rY67frSHt4O5gbSHvXyyjL95sZPBdrCb&#10;wnSwpsJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcL/oTMa&#10;/55BL/+nPTr/sDpD/bo4SvDGO0/j1UVO1eFGX8jiS3G63VKBrNVbj5/MZpuWxnCkj8B4q4q8f7GE&#10;uYO1gLeHuHy2i7t5tJC8d7SXvXa0ob10s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSz&#10;pb50s6W+dLOlvnSzpb7/ojMa/6A+Lv+qOTf/tDU/9sA1ROfPOUXX3zxQyedBZLvlRnas3E6Fn9Na&#10;kpXMZ5yOxnGkisJ5qoW/fq6AvIKyfbqGtHq5irZ3uI64dbeTuXO3mrlzt6C5c7eguXO3oLlzt6C5&#10;c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLn/ozIa/6M6LP+uNDT+ujE67cowO9rdMj/K&#10;5zhVvOw9aa3lRHmf206HlNNcko3MaJuIyHKhhMR5poDCfap8wIGteb6Fr3e9iLB0vIuycruQs3C7&#10;lbRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrT/pDAa/6c1&#10;Kv+0LzD0wyox3tgrLczmLkW98jVare47bJ/kRHuT21GHi9RekIbPapiCy3Odfsh4oXrGfKR3xICm&#10;dcODqHPChqlxwYmrb8CNrG3Akq1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1s&#10;v5WtbL+VrWy/la3/pS8a/60tJfy8Jyjl0CEkzuQkM77xLEqu+DNdoO09bZPkR3qK3VSFg9dhjH/S&#10;bJJ7z3KXd813mnTLe5xyyn6ecMmBoG7IhKFtx4eia8aKo2nGjqRoxZGlaMWRpWjFkaVoxZGlaMWR&#10;pWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaX/pywa/7UlH+zJGhzQ4hkhv/AiOK/9K02g+DVe&#10;k+5BbInmTXeB4FiAfdxkhnjYa4tz1XGOcNN1kW7SeZNs0XyUatB/lmnPgpdoz4WYZs6ImWXNjJpk&#10;zY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjpr/riQW9cEXFNTf&#10;DhDA7xgmsP0jPKH/LU6U+TpdifFHaIHrUnF65l14dOJkfXDfa4Ft3XCEatx0hmjbeIhm2nuJZdl9&#10;imTYgIti2IOMYdaFjWDWiY5f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO&#10;X9WLjl/Vi47+uRYN1NILBsLuDhax/Bkqov8lPZT/MkyJ/EBZgfZNYnrwWGlz7F9vbOlkc2jnanZm&#10;5W95ZORzemLjdnxh43l9YOJ7fl/hfn5e4YB/XeCDgFzghYFb34iBW9+IgVvfiIFb34iBW9+IgVvf&#10;iIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIHUyAkDxNcKB7L7EBmj/xwrlf8oO4r/OEiB/0VSevxS&#10;WnL3WWBr9F5kZvJkaGLwaWpg7m1sXu1xbVztdG5b7HZvWux5cFnre3FY631xWOp/clfqgnNW6YRz&#10;VumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHPEzQgBtN0IC6T/EhqX&#10;/x8qi/8uNoH/PUF5/0pJcf9SUGn/WFVj/V1YX/tjW1z5Z11a+GtfWPduYFf3cWFW9nRhVfZ2YlT1&#10;d2NT9XljU/R8ZFL0fmRR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSA&#10;ZVH0gGX/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Ch&#10;z4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWS&#10;coTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF&#10;/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/I&#10;damwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CV&#10;ps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lXU/2ZW2D1mGFt7ZVoeeWScoTf&#10;j3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamwx3Suscdzs7LGc7qywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/ljMU/5VDJf+SUTf/l1NF/5lX&#10;U/2ZW2D1mGFt7ZVoeeWScoTfj3yO2oyFltWHi5zRg5Chz4CVps19mqnLe56rynmhrcl3pa/Idamw&#10;x3Suscdzs7LGc7qywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7L/&#10;ljMU/5VDJf+TUTf/l1NF/5lWUv2ZW2D1mGBt7ZZneeWTcYTfkHuO2o2EltWIipzRhJCiz4CVpsx9&#10;manLe52syXmhrsh3pa/Idqqxx3SussdztLLEdLqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6&#10;sr91urK/dbqyv3W6sr91urL/ljMU/5ZDJf+VUDf/mVFE/5tUUv6cWF/1m11s7ZlkeOaWbIPfk3aN&#10;2o+AltSMiJ3Rh46jzYOTqMuAmKvJfZyuyHqhscZ4pbLGd6q0xXWwtcV0uLW9d7i1uHe4tbh3uLW4&#10;d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLX/lzMU/5ZDJf+WTjf/mk9E/51SUf6e&#10;VV72nlpq7pxgdueaZ4LglnKM2pJ7ldSOhJ3QioujzYaRqcqClq3Ifpuwxnugs8V5prXEd6y2w3az&#10;t753t7e3eLa4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5trj/mDMU&#10;/5dDJf+XTTf/m01D/59QUP+gU133oFhp759ddeidZIDhmm6L25Z3lNWRgJzQjomjzImPqcmEla7H&#10;gJqyxX2gtcN6p7fCeK65wHe1ubh4tbmxebW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6&#10;tbmserW5rHq1uax6tbn/mDMU/5hDJf+YTDb/nExD/6BOT/+iUVz4o1Vo8KJbdOmhYX/inmqJ3Jpz&#10;k9aVfJvRkYWjzIyMqcmHk6/Ggpmzw36gt8J6qLnBeLG7uXizvLF5s7urerS7p3u1uqd7tbqne7W6&#10;p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbr/mTMU/5hDJf+ZSzb/nktC/6FMTv+kT1v5&#10;pVNm8aVYcuqkXn3jomaH3Z5wkdeZeJnSlYGhzY+JqcmKka/Fg5i0wn+fuL18p7u6erC9snqyvqt7&#10;sr2mfLO8o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLr/mTMU/5hD&#10;Jv+ZSjb/n0pC/6NLTv+mTln6qFFl8qhWcOuoXHvlp2KF36NsjtmfdZfTmn6fzZOGqMWNja+/h5S1&#10;uYOcubV/o7yxfay+rHyxv6V8sb+hfrO9nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLue&#10;frS7nn60u55+tLv/mTMU/5lDJv+aSTX/oEhB/6RJTf+nTFj6qlBk86tUbu2sWnnmrGCC4Kppi9qm&#10;c5TPn3ydxpeDqL6QirC4i5G2soaYuq2DoL2pgai/pYCwwJ9/sMCcgLK9moGzu5qBs7uagbO7moGz&#10;u5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7v/mjMU/5lDJv+bSDX/oUdB/6VITP+pSlf7rE5i&#10;9a9SbO6wWHbosV5/37BoiNWsdJDKo3qdwJuBqLiUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZmBr8GX&#10;grK+lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7z/mjMU/5lDJv+c&#10;RzX/okZA/6dHS/+rSVb9r0xg9rJRau60V3Plt1583bZqg8+vcpDFpnidu55+p7KYhbCrk4u2pY6T&#10;u5+Lmr6biaLBmIiswpOFr8KShrG/kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8&#10;kYazvJGGs7z/mjMU/5lCJv+cRjT/o0VA/6hFSv+tR1X+sUpf9bVQaOu5VnDjvV532btqgMuycJDA&#10;qXadtqJ8p62cgq+ll4m2npOQu5mPmL6UjaDBkYypwo2KrsKNibG/jYmyvY2Jsr2NibK9jYmyvY2J&#10;sr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr3/mzMU/5pCJv+dRTT/pEQ//6pESf+vRVP8tEld8rlP&#10;Zem+Vmzhw2By075pgMa1bo+7rXScsKZ6p6eggK+fm4a1mJeOu5OVlb6Okp3BipKnwoiQrsKIjrDA&#10;iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr3/mzMU/5pCJv+eRDP/&#10;pUI+/6tCSP+xRFL6t0ha8L1OYebEVmfeyWJtzsFnf8G5bY62sXKbq6p4pqKlfq6ZoIS1kp2Luoya&#10;k76HmJvAhJekwoKWr8KDk7DAhJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGy&#10;voSRsr7/mzMU/5pBJv+fQjP/pkA9/61AR/+0Qk/3u0dX7cNNXeTMWGDZzWBsycVmfry9a42wtXGa&#10;pa92pZyqfK2TpoK0jKKJuYagkL2Bnpm/fZ6iwXuer8F9mbDAf5ayvn+Wsr5/lrK+f5ayvn+Wsr5/&#10;lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr7/nDMU/5pBJv+gQTL/qD88/7A+Rf+3QU30wEVT6slOVuLV&#10;WlfS0V5rxMlkfbbBaoyqu2+Zn7V0pJaweqyNrICyhqmHt3+njrt6ppa+d6Wgv3Smrb93obG/ep2y&#10;vnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr7/nTMU/5tBJv+iPzH/qjw6&#10;/7M8Qvu7PknwxkRN5tJPTdzcV1bM1V1qvs1je7DHaIukwW2Xmbxzoo+4eKqGtH6wf7KFtXmwjLh0&#10;r5W7ca6fvG6vq71xqrO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSl&#10;s7z/nTMU/5tAJv+kPDD/rTk4/7Y5P/XBPEPpzkRE3t1NR9LgU1jF21xot9NheqnNZomcyGuVkcRx&#10;n4jAdqd/vX2teLuEsXO6i7RvuJS3bLeduGq3qLlptra4ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5&#10;ba+1uW2vtbltr7W5ba+1uW2vtbn/njIU/50+Jf+nOS7/sTY1+7w2Ou3JOjzg2kQ60uJHTMfiTV65&#10;3lRurNlbfJ/UYoiU0GiTisxvm4LHd6J8w36odsCErHK+iq9vvJGxbbyYsmu7obNqu62yZ7q2tGe6&#10;trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trT/nzIU/6A6JP+qNCz/tTIx88My&#10;M+PUODDT4Tw/xuhCUrnlSGOs4k1yn99Uf5PZXYqJ0meTg81wmn3Jd594xn2kdMSDp3DCiKluwY6r&#10;bMCUrGq/m61pv6WtaL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq3/&#10;oDAU/6M2Iv+vMCj7vC0r6M0sKNXgMDDH6ThEuew+V6zpRWee50t1kuBTgInZXomC1GiRfNBxlnjM&#10;d5t0yn2ecMiCoW7Hh6NrxYulacSQpmjElqdmw56oZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOl&#10;qGXDpahlw6WoZcOlqGXDpaj/oS8U/6gvH/+1KiLwxiQh2N0jIMjpLTW68jVJrPE8Wp7wQ2mS6Ex1&#10;iOFVf4HbYYd712qNdtNxkXLRd5Vvz3yXbM2AmmrMhZtoy4mdZsqNnmXJkp9jyZigYsieoWLInqFi&#10;yJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqH/oy0U/64pGvi/IBre1hgTyegiJbr0&#10;Kzqs+DRNnvc8XJLxRmmI6VBzf+NZe3rfZIJ03GuGcNlxim3Wdo1q1XuPaNN/kWbSg5Jk0YeUY9GK&#10;lWHQj5Zgz5SXXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZj/pygS&#10;/7cfEubOEQ3L5hUWu/QhKqz+Kz6e/zROkvo/XIjySmZ/7FVveehedXLkZHtu4Wt+at9wgWjedYRl&#10;3HmFY9t9h2LagYhg2oSJX9mHil3Yi4tc15CMW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvW&#10;lI1b1pSNW9aUjVvWlI3/sB4L7cYOCM3bCwi78xUarP8hLp7/LD+S/zdNh/1EWH/2T2F48Vloce1f&#10;bWrrZHFn6Gp0ZOdvd2LldHlg5Hh6X+N7e13jfnxc4oF9W+GEflrhiH9Z4IyAWOCPgVjgj4FY4I+B&#10;WOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4HzvQ0EzM8JAb3lDAys/xcenv8kL5L/Lz2H&#10;/z1Jf/9JUnj8VFpw+FpfafRfZGTyZWdh8GppXu9ua1zucm1b7XZuWux5b1jsfHBX635wVuuBcVXq&#10;hHJU6ohzU+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3TMxggAvdQI&#10;A631Dg+f/xofk/8nLYj/NDl+/0JDd/9NSm7/U1Bn/1lVYvxeWF77ZFtb+WhdWfhsXlf3cGBW93Nh&#10;VfZ2YlT1eGJT9XtjUvR9ZFH0gGRQ84NlT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP&#10;84ZmT/OGZk/zhma9ywYArtsGBJ//EBCT/x0diP8qKH7/ODJ2/0Q6bf9LQWX/UUZf/1dJW/9dTFj/&#10;Yk5V/2ZQU/9qUVL/bVJQ/3BTT/9yVE7/dVRN/3dVTf95VUz+e1ZL/n5XSv2BV0r9gVdK/YFXSv2B&#10;V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVf/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg&#10;9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLR&#10;a8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+K&#10;TC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGl&#10;ndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43c&#10;fJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/klM7/5RXSP+VXFT9k2Jg9ZFq&#10;a++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNvqZ/Sbq6g0m2zodFsuaLRa8Cj&#10;zWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqL/jS0O/4w+Hf+KTC7/&#10;klM7/5RXSP+VXFT9k2Jg9ZFqa++NcnbpiXx/5IWEhuCAi43cfJGS2nmXlth2nJnVc6Cb1HGlndNv&#10;qZ/Sbq6g0m2zodFsuaLRa8CjzWzFo8huxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7G&#10;oshuxqL/jS0O/40+Hf+MTC7/lFM7/5VWR/+WW1T9lWFg9pJoa++PcHXpi3p/5IeDh9+Cio3cfpCS&#10;2XqWl9Z3m5rVdKCd03Kln9JwqaHRbq6i0G20o9BsuqTQbMKkym7EpMRvxKTEb8SkxG/EpMRvxKTE&#10;b8SkxG/EpMRvxKTEb8SkxG/EpMRvxKT/ji0O/44+Hf+OSy7/lVE6/5hUR/+YWFP+mF5f9pVkau+S&#10;bHXpjnZ+5IqAh9+Fh47bgI6U2HyUmNV5mpzTdp+f0XOkotBxqqTPb6+lzm62ps5tvafKbsKnw3DC&#10;p71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqf/jy0O/44+Hv+QSi3/l086&#10;/5lRRv+bVlL+mlte95hhafCVaHTqkXF+5I58ht+JhI7bg4uU13+SmtR7mJ7Sd56h0HSkpM5yqqbN&#10;cLGozW+5qctvwanDccGpvHLAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdz&#10;wKr/jy0O/48+Hv+SSi3/mE05/5tPRf+dU1H/nVhc+JteaPGZZXLqlW185JF3ht+MgY7bh4mV1oGQ&#10;mtN9lp/QeZ2jznWjps1yq6nMcLOqy2+9q8Vyv6u9c7+stnS+rLF1vq2xdb6tsXW+rbF1vq2xdb6t&#10;sXW+rbF1vq2xdb6tsXW+rbF1vq3/kC0O/5A+Hv+TSS3/mUw5/51ORP+fUVD/n1Zb+Z5cZvKcYnHr&#10;mGl75ZRzhOCPfY3bioaU1oSNm9J/laDPepylzXajqMtzq6vKcbWtxnG+rb50va62db2usHa9rqx3&#10;va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va7/kC0O/5A+Hv+VSSz/m0o4/55M&#10;Q/+hT0//olRa+qFZZfOgX2/snWZ55phvg+CTeYzbjoKT1oeKm9KBkqHPfJqmyniiqsd1q63Dc7Sv&#10;v3O8sLd1vLCwd7uwqni7sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLD/&#10;kS0O/5E+Hv+WSCz/nEg3/6BKQv+jTU3/pFJY+6VXY/SkXW3uoWN36J5rgOKYdYnckn6S04yHmsyG&#10;j6HGgJenwXyerL15pq+5dq+xt3a6sq93urKqebqypXq6sqJ7u7Gie7uxonu7saJ7u7Gie7uxonu7&#10;saJ7u7Gie7uxonu7saJ7u7H/kS0O/5E+Hv+YRyz/nUc3/6FIQf+lS0z/p1BW/KhVYfWoW2vtp2F0&#10;5aRpft6fc4fUmH2Qy5GEmsSKjKK+hJOouICarbR8orCwequzrXm1tKh6ubSke7m0oH25s519urOd&#10;fbqznX26s519urOdfbqznX26s519urOdfbqznX26s519urP/ki0O/5I+Hv+YRiv/nkY2/6NHQf+n&#10;SUv/qk5V+qtTXvKsWWjprGBx4qloetmlc4PNnHqPxZWBmr2OiKK3iJCpsYSXrqyAn7Gofqe0pX2x&#10;taF9uLadfri1mn+5tJmAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurP/ki0O&#10;/5I+Hv+ZRSv/n0Q1/6RFQP+pSEn/rExT+K5SXO+wWGXmsV9t3rBpdtKpcYLIoHiPv5h+mreShaKw&#10;jIypqoiUrqSFnLKggqS1nYGutpqAt7eXgbe2lYK5tJSCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SC&#10;ubOUgrmzlIK5s5SCubP/ky0O/5I9Hv+aRCr/oEM1/6ZEPv+rRkj/rktR9bJQWey1V2Hkt15p2rRp&#10;c82sb4LCpHaPuZx8mbGWg6KqkYqpo4yRrp6JmbKZh6G1loWrt5OFtreRhLe3kIW4tZCFubSQhbm0&#10;kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubT/ky0O/5M9Hv+bQyr/okI0/6hCPf+tRUb8&#10;sUpP8rVPVum6Vl3hvWBk1LhncsivbYG9p3SOtKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qot4yK&#10;s7iLibe3i4i4tYuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubT/ky0O/5M9&#10;Hv+cQSr/o0Az/6lBPP+vREX6tEhM8LpOU+e/VlnewmBgz7tmccOzbIG4q3KOrqR4mKWefqGemoSo&#10;l5aMrpGTlLKMkZy1iI+mt4WPsbiFjra3ho24toeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWH&#10;jLi1h4y4tYeMuLX/lCwO/5Q9Hv+dQCn/pD4y/6s/O/+xQkL4uEdJ7b5OT+XGV1Paxl5fy75kcb62&#10;aoCzr3CNqal2mKCjfKGYn4KokZuJrYqZkrKFlpq1gZWkt3+Vrrd+lLe3gZG3toKQuLWCkLi1gpC4&#10;tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLX/lCwO/5Q9Hv+ePyj/pj0x/60+Of+0QUD0vEZF&#10;68RNSeLOWEvTylxexsJjcLm6aH+utG6Mo650l5qpep+SpYCniqGHrISfj7F/nZe0e5yhtnibrLd3&#10;m7e2epe4tXyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubT/lSwO/5U9Hv+g&#10;PSf/qDsw/7A8N/24PzzxwURA6MtOQt7TVUrOzVtdwMZhbrS/Z36ouW2KnbRylZSveJ6Lq36lhKiF&#10;qn2mjK94pJWydKOftHGjqrVwo7i1c565tHabubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mz&#10;dpu5s3abubP/liwO/5c8Hv+iOib/qjku/7M6NPm9PDjuyEM549VQN9faUkjI0llcustfba3FZXyh&#10;wGuJl7pwk422dpyEs3yifbCDqHeuiqxyrZOvbqydsWusqLJprbaybKi7sW+ju7Fvo7uxb6O7sW+j&#10;u7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7H/lywO/5o7Hf+kNyX/rTYr/7c3MPPDOjHm0EMw3N9K&#10;Nc/fUkfB2Fhas9Fea6bLY3qax2mGj8JukIa/dJh9vHqfdrqBpHC4iahrt5KraLecrWW3p65kt7Su&#10;ZbO9rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva7/mCwO/505HP+nNCP/&#10;sTMo+b0yKurLNync3T4p0ONGOsXiTUu43lVarNlcaJ7TYneSz2eCiMttjH7Jc5R2x3macMWBn2rE&#10;iaJmw5KlYsOcp2DDpqhfw7SoX8HCqGG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrB&#10;qWG6wan/mSwO/6A1Gv+qMSD/ti4j8MUtIt/YMxzQ4zouxOhCQLjlSVCr4U5fnt5VbJLbXHeH2GOB&#10;ftVqiXbUcY9v0XmUa86AmGfMiJtkypCdYsmYn2DJoaBfyaugX8m5n1zIw6JcyMOiXMjDolzIw6Jc&#10;yMOiXMjDolzIw6JcyMOiXMjDolzIw6L/mywO/6QwGP+vLBv4vicb5NEmF9HiLSDE6zczt+s+Rarp&#10;RVSe50xikuVSbobjWHh94GB/dtxphnDYcYtr1XiPaNN/kmXRhpRiz42WYM6UmF7Om5ldzaOaXM2t&#10;mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5r/nSwO/6grFP+3JBXryhwR&#10;0+AeE8TrKya38TQ4qvA8SZ3vRFeR7ktjhu1SbX3oW3V142J8cOBrgWvdcoVo2niIZNl+i2LXhI1f&#10;1YqOXtSQkFzTlZFa05ySWdKkk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jS&#10;rJP/oSsN/68jD/TCFwzW3RAHxeseGLf2KSup9zM8nfY8S5H3RFiG9k1iffBWanbrXnFu52R2auRr&#10;embicn1k4HeAYd99gl/egoRd3YeFW9yMhlrbkYdY2paIV9mdiVbZo4pW2aOKVtmjilbZo4pW2aOK&#10;VtmjilbZo4pW2aOKVtmjilbZo4r/qCMJ/bkWB9bRCwPG6hALtvceHan9KS6c/jQ+kP8+S4b+R1Z9&#10;+FFedvNZZW7wX2po7WVuZOprcmHpcXRf53Z2XeZ7eFvlf3lZ5IR6WOOIfFfjjH1W4pF+VOGXf1Ph&#10;nH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH//sRUD1McJAcbWCgO29xIPqP8f&#10;IJv/KzCQ/zY9hf9ASH3/S1F1/VRYbflaXWf2YGJj82ZlX/JrZ1zwcGla73RrWO54bFftfG5V7IBv&#10;VOyEcFPriHFS64xxUeqRclDplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXPW&#10;vgcAxcsIALfbCQWo/xQSm/8iIZD/Li6F/zk6fP9EQ3T/Tkps/1RQZf9aVGD9X1hd+2VaWvpqXFf5&#10;bl5V+HJfVPd2YFL2eWFR9n1iUPWAY0/0hGRO9IdkTfOMZUzzkGZM85BmTPOQZkzzkGZM85BmTPOQ&#10;ZkzzkGZM85BmTPOQZkzzkGbEwgYAttEHAKjtCwab/xcTkP8lH4X/MSp8/zw0c/9GO2r/TEFj/1NG&#10;Xv9ZSVr/XkxW/2NOVP9oUFL/bFFQ/29ST/9yU07/dlRM/3lVS/98VUr+f1ZJ/oJXSP2GWEf9ilhH&#10;/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ili2yQQAqNkEAZv/DgeP/xoRhf8nG3v/&#10;MyRx/zwsaP9DMmH/Sjdb/1A7Vv9WPVP/XEBQ/2BBTv9kQ0z/aERK/2tFSf9uRkj/cUZH/3RHRv92&#10;SEX/eUhE/3xJQ/+ASUL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0r/gigJ&#10;/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjh&#10;baKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyD&#10;d+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5Fv+BSCX/ik8x/45WPf+PXEn/&#10;jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL4Gunjd9prI7eaLGQ3We3kd1m&#10;vZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pL/gigJ/4I5&#10;Fv+BSCX/ik8x/45WPf+PXEn/jmNU/opqXviFcWjygHpw7nyDd+p4i33ndJKC5HGYheJvnYjhbaKL&#10;4Gunjd9prI7eaLGQ3We3kd1mvZHcZcWS3GXNktRm0ZLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLP&#10;aNKSz2jSks9o0pL/gigJ/4M5Fv+DRyX/jE4x/5BVPf+RW0j/kGFT/o1oXviIb2jyg3hw7X6CeOl6&#10;in7mdpGD5HOXh+JwnYrgbqKM32unjt1qrJDdaLKR3Ge4k9tmv5PbZseU2WbQlM9o0JPLadCUy2nQ&#10;lMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlMtp0JT/gygJ/4M5F/+GRiT/jk0w/5NUPP+UWEf/kl5T&#10;/5BlXfiMbWfyhnVw7YF/eOl9h37leY+E4nWViOBym4zeb6GP3WynkdxrrJPbabOU2mi6ltlnw5bZ&#10;Zs2X0GnOlshqzpfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZf/hCgJ/4Q5F/+I&#10;RST/kUww/5VRO/+WVkf/lVxS/5NiXPmPambzinJw7YV7eOmAhH/le4yF4neTit9zmo7dcKCR222m&#10;lNprrZbZabSX2Gi9mNhnyJnRacyZyWvMmcJszJq9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua&#10;vW3Lmr1ty5r/hSgJ/4U5F/+KRCT/k0sv/5dPOv+YVEb/l1lQ/5ZgW/mSZ2Xzjm9v7ol4d+mDgX/k&#10;foqF4XmRi951mI/ccZ+T2m6mlthsrpjXaraa1mjBm9Npy5vKa8ubwm3KnLtuyp24b8qduG/Knbhv&#10;yp24b8qduG/Knbhvyp24b8qduG/Knbhvyp3/hSgJ/4Y5F/+MRCP/lUov/5lNOv+aUUT/mlZP/5ld&#10;WvqWZGT0kmtu7o10dumHfn7kgYeF4HyPi913l5Dbc56V2G+mmNZsr5rVarmc1GnGnctsyZ3Dbcme&#10;vG/In7VwyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ//hicJ/4Y5F/+OQyP/&#10;l0ku/5pLOf+cT0P/nVRO/5xaWPuaYGL1lmhs75FvdeqLeX7lhYOF4H+MjN15lZHZdJ2W1HClmtBu&#10;rp3NbLefy2vDoMNux6C7b8ehtXHGoa9yxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPG&#10;oaxzxqH/hycJ/4c5F/+QQiP/mEct/5xJOP+fTEL/oFFM/6BXVvueXmD0m2Vq7ZZsc+eQdnzhioCE&#10;24SJi9N+kZLOeJmYyXShnMZxqZ/CcLKiwG+9o7pwxaOzcsWkrnPFpKl0xaOmdcWjpnXFo6Z1xaOm&#10;dcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaP/hycJ/4g4F/+RQSL/mkUs/55HNv+hSkD/o1BK/qNVVPai&#10;XF3voGJn6JxpcOGWdHnakH2C0YmGi8qCjZPFfZWZwHmdnrx2paG4c62ktXK4pbJyw6asdMOmp3bD&#10;pqN3xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKX/iCcJ/4g4F/+TQSL/m0Qs&#10;/6BFNf+jST//pU5I+6dUUfOmWlvrpWBk46Jobdydc3bRlXqCyY2Ci8KHipO8gpGat32Zn7J6oaOv&#10;d6mmq3azp6l2wKikd8KooXnCp516w6ebesOmm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6&#10;w6b/iCcJ/4k4F/+VQCH/nUIr/6JENP+lSD3/qExG+KpST++rWFfnq19g4KhpadShcHXLmXiBwpJ/&#10;i7uLhpS1ho6ar4KVoKp+naSme6ano3qwqaB5vKqdesGpmnzBqZh9wqiWfcKnln3Cp5Z9wqeWfcKn&#10;ln3Cp5Z9wqeWfcKnln3Cp5Z9wqf/iScJ/4k4F/+WPyH/nkEq/6NCM/+nRjv+q0tE9a5RTOywV1Tk&#10;sV5c261oZs+lbnXFnXWBvJZ8i7WQg5SuioubqIaSoKOCmqWegKKom36sqph+uKuWfsCrlH/AqpOA&#10;waiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqj/iScJ/4o4F/+YPyD/nz8p/6VB&#10;Mv+qRTr8rklB8rFPSem1VlDht19X1bFlZcqobHTAoXOAt5p6i6+UgZSoj4ibooqPoJyHl6WXhKCo&#10;lIKpqpGCtauPgr+rjoPAqo2DwamNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2Dwaj/&#10;iicJ/4s4F/+ZPiD/oT4o/6ZAMP+sQzj5sUg/8LVORee6VUveu15U0LRkZcWsa3O7pHGAsZ54iqmY&#10;fpOik4Wam4+NoJaMlaWRiZ2ojYenq4qHsqyIh7+siIfAq4iGwKmIhsGoiIbBqIiGwaiIhsGoiIbB&#10;qIiGwaiIhsGoiIbBqIiGwaj/iicJ/4w3F/+bPR//oj0n/6g/L/+uQjb3tEc87bpNQeTAVkbZv1xT&#10;y7djZMCvaXO2qG9/rKJ1iqScfJOcmIOalZSKoI+RkqWKjpuoho2kq4OMr6yBjb2sgoy/q4OKwKmD&#10;isGpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqYOKwan/iycJ/443F/+cPB//ozsm/6o9Lf+x&#10;QDP0uEU46r9MPOLHVUDTwlpSx7phY7uzZ3KwrW1+p6dziZ6hepKWnYCZj5qIn4mXkKSElJiof5Oi&#10;qnySrat6krqse5HAq32Pwal+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owaj/jCcJ&#10;/482Fv+dOh7/pTol/607K/y0PjDxvEM058VMNt7LUj/OxllRwr5gYra4ZnCrsWx9oaxyiJineJGQ&#10;o36YiaCFnoKdjaN9m5aneJmfqXWYqqpzmberdJjAqneUwal4k8KoeJPCqHiTwqh4k8KoeJPCqHiT&#10;wqh4k8KoeJPCqHiTwqj/jCcJ/5E1Fv+fOB3/pzgj/685KPm4PCzuwkIu5c1MLdjQTz3JyVdQvMNe&#10;YLC8ZG+lt2p8m7JwhpKtdo+KqXyWgqaDnHyki6F2opOlcqGdp2+gqKltoLWpbaDBqHCbwqdymcKn&#10;cpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqf/jSYJ/5Q0Ff+hNhv/qjYh/7M2JfW+OSfq&#10;yUAm4NZJKNHVTjzDzlZOtshcX6rCY22fvWh6lLhuhIu0dI2DsXqUfK6BmnWsiJ5wq5Gia6mbpGip&#10;pqZmqbOmZqrDpWmkxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKX/jiYJ/5cz&#10;FP+jNBr/rTMe/rgyIPDFNSDj0z8c2N5FJsrbTTq901RMsM5bXaPJYWuYxGd3jcBsgYS9col8uniQ&#10;dbh/lm+2h5pqtZCdZbSaoGKzpaFhtLGiYLXCoWKvxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJk&#10;q8aiZKvGomSrxqL/kCYJ/5sxEv+mMRf/sS4a974tGufOMRfZ3jkZzeNEKMLgTTi121NKqNVZWpzQ&#10;X2iQzGVzhslrfX3GcYV1xHeLbsN+kGnBhpRkwI+XYMCaml3ApZtbwLGbWsHBm1u8ypxdt8qdXbfK&#10;nV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnV23yp3/kSYJ/58vEf+qLRT/tygV7cgmEtrcKQ7M5DYd&#10;weZALrbjSD6q4E5Mnt1WWZLaXWWI1mNvftRqeHbScH9u0HeFaM9/iWPOh41fzpCQW82aklnNpZNX&#10;zrKTVs/Ck1bL0JRXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5X/kyYJ/6MsDv+w&#10;Jg/1wB8N39UbB83kJxPB6zQjteo9M6nnRUKd5UtQkeNSXIbiWGZ84F9udN9mdWzebXpm3nV/Yd19&#10;gl3choVa24+IWNmYilbYoYtU2KyLVNi3jFPYyYtT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taL&#10;U9bWi1PW1ov/lyQJ/6kmCv64HAnmzhEFzuMXCMDuJhe08DIoqO47OJztQ0aR7EtShuxSXHzrWWRz&#10;615raupkcGXobHVh5nR4XuR8e1vig31Z4It/Vt+SgVXemoNT3qKDUt2qhFHdtoRR3b+EUd2/hFHd&#10;v4RR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4T/nyEG/7AbBenFDQPQ2QsCwO4YDLP2Jhyn9TEsm/U7&#10;OpD1REeF9UxRfPVTWnP1WWBr819mZfBmamHtbW1d63RwWup6c1jogXRW54d2VOaNeFPllHlR5Jt6&#10;UOShe0/jqnxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHz/qBwC67wMAc3MCQDB&#10;4AwEsvoZEKX8JyCa/TIuj/09O4X+RUV7/01Ocv9UVWv7Wlpk+GBfYPZnYlz0bWVZ8nJnV/F4aVXw&#10;fmpT74NsUe6JbVDtj25O7JRvTeuacEzroXFL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qm&#10;ckvqpnL3sw0AzMMIAL/RCACx7w4GpP8bE5n/KSGO/zQuhP8/OXv/R0Fx/05Iav9UTmP/WlJe/mBW&#10;WvxmWFf7bFpV+nFcU/l2XlH4el9P939gTvaEYUz1iWJL9Y5jSvSUZEnzmmVI855mSPOeZkjznmZI&#10;855mSPOeZkjznmZI855mSPOeZkjznmbNuwUAvccGALHYBwGj/xAImP8fFI3/LCCD/zcrev9BNHD/&#10;Rzto/01BYf9URVz/WklY/19LVf9lTVL/ak9Q/25RTv9yUkz/d1NL/3tUSf9/VUj+hFZH/ohXRv2N&#10;V0T9k1hE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8llm9vwQAsM4EAKLgBgKX/xMI&#10;jP8iE4P/Lh15/zglbv8+LWb/RTJf/0w3Wf9SO1X/WD5R/11AT/9iQkz/ZkNK/2pESf9uRUf/ckZG&#10;/3ZHRf96SEP/fkhC/4JJQf+GSkD/i0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//&#10;j0uvxgIAotYCAJb3CgKL/xYHgv8kD3f/LRds/zMeY/86JFz/QihW/0ksUf9PL07/VTFL/1ozSP9e&#10;NUb/YjZE/2Y3Q/9pOEH/bDhA/3A5P/9zOj7/dzo9/3s7PP9+PDr/gzw6/4Y9Ov+GPTr/hj06/4Y9&#10;Ov+GPTr/hj06/4Y9Ov+GPTr/hj3/dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8&#10;d3li93ODaPRvjG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg&#10;24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/dSQG/3Y1EP93Qxz/gEon/4VS&#10;M/+GWT7/hWBI/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1noHjsZaV662SqfOpir33pYbV+&#10;6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34H/&#10;dSQG/3Y1EP93Qxz/gEon/4VSM/+GWT7/hWBI/4FoUv98b1r8d3li93ODaPRvjG7xbJNy72qade1n&#10;oHjsZaV662SqfOpir33pYbV+6GC7f+hfw4DnX8uB5l7VgeBg24HXYt6B1GPfgdRj34HUY9+B1GPf&#10;gdRj34HUY9+B1GPfgdRj34H/diQG/3c1EP95Qhz/gkkn/4dRMv+IWD3/h19I/4NmUf9+blr7eXdi&#10;93WCafRxim7xbZJz7muZduxon3nrZqR76mSqfeljr3/oYrWA52G8gedgxILmX86C41/Xg9xh24PS&#10;Y92Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YP/dyQG/3g1EP98QRz/hUgn/4pPMv+M&#10;Vj3/i11H/4dkUf+CbFr7fHRi93h/afN0iG/wcJB07WyXeOtqnnvpZ6R+6GaqgOdksILmYraD5WG+&#10;hOVgx4XlYNOF3WLZhdNk3IXMZduGyWXbhsll24bJZduGyWXbhsll24bJZduGyWXbhsll24b/eCQG&#10;/3g1EP9+QBv/iEcm/41OMf+PVTz/jltG/4tiUP+GaVn8gHFi93t7afN2hXDvco517G6VeeprnH3o&#10;aaOA52apguVlsITkY7eF5GLAh+Nhy4ffYtWH1WTah81l2YjGZ9mJxGfYicRn2InEZ9iJxGfYicRn&#10;2InEZ9iJxGfYicRn2In/eSMG/3k0EP+APxv/ikYm/5BNMP+SUzv/kVpF/49gT/+KZ1n8hG5h9354&#10;afJ5gnDvdIt263CTe+ltm3/naqKC5WephORlsIbjZLmI4mLDieJi0IrYZNiKzmbYisdn14vAaNaM&#10;vmnWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjL5p1oz/eSMG/3o0EP+DPhv/jUUl/5NML/+VUTr/&#10;lFdE/5JdTv+OZVj8iGth94J0afJ8f3Dud4h263ORfOhvmYDma6GE5Giph+JmsYnhZLuL4GPHjNxj&#10;1IzPZtaMx2jVjcBp1I66atSOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I7/eiMG/3s0&#10;EP+FPRr/j0Qk/5ZKLv+XTjj/l1RC/5VaTP+SYVb8jmlf9odwaPKBenDte4V36naOfOZxl4HjbZ+G&#10;4Gqoid1nsIzaZruN1mXHjtFm1I/HaNOPv2rTkLlr0pGzbNKRsm3SkbJt0pGybdKRsm3SkbJt0pGy&#10;bdKRsm3SkbJt0pH/eyMG/3w0Ef+IPBr/kkMk/5hILf+aTDf/mlJB/5lYSvyXX1T2k2Zd8I1uZuuH&#10;d2/mgIF24XuLfdx1k4PXcZyH0m6ki89rrI7MabWRyWjAksdoz5O/a9GTuGzQk7Jt0JStb9CTq2/R&#10;k6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZP/fCMG/300Ef+KOxn/lEEj/5pGLP+cSzX/nVA/&#10;/51WSPibXVHxmGNb65NrZOSNdW3ehn512ICHfNF6j4PMdpeJx3KfjcRvp5HAbbCTvmy7lbtryJa2&#10;bc+WsG/Olqtwz5amcc+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5X/fCMG/300Ef+M&#10;Ohn/l0Ai/5xFK/+fSTT/oE48+6FURfSgWk7snWFY5ZlpYd6Tc2rVjHt0zoWDfch/i4TCepOKvnab&#10;j7pzo5O2cauWs2+2mLFvwpitcM2YqHLNmKRzzZigdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6X&#10;n3TOl590zpf/fSMG/38zEf+OORj/mT8h/55DKf+hRzL/o0w6+KVSQ/CkWEvoo19U4Z9oXdeYcGjO&#10;kXh0xoqAfcCEiIW6f4+LtXuXkLF3n5StdaeXqnOxmadzvZulc8uboHXLmp12zJqad82ZmXfNmJl3&#10;zZiZd82YmXfNmJl3zZiZd82YmXfNmJl3zZj/fiIG/4AyEP+QOBj/mz8g/6BCKP+kRjD+pks49KhQ&#10;QOypV0fkqV1Q3KVmWtCdbmjHlXVzv459fbmJhIWzg4yMrX+Tkal8m5WkeaSZoXetm553uZycd8ic&#10;mXjKnJd5y5uVesyalHrMmZR6zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJn/fiIG/4IyEP+SNxf/&#10;nD0f/6FAJ/+mRC77qUk18axPPOmuVUPhr11L1ahkWcuha2fCmXNzuZN6fbKNgYWsiImMpoSQkaGA&#10;mJadfaCamXyqnJZ7tp2Ue8SeknzKnZF9ypyPfcubj33Mmo99zJqPfcyaj33Mmo99zJqPfcyaj33M&#10;mo99zJr/fyIG/4QxEP+TNhf/njwe/6M/Jf+oQiz4rUcy77BNOea0VD/ds1tJ0KxiWcakama8nXFy&#10;tJd3fKyRfoWmjIaMoIiNkZqFlZaWgp6akoCnnY9/sp6NgMGejIDJnouAyp2KgMubioDLm4qAy5uK&#10;gMubioDLm4qAy5uKgMubioDLm4qAy5v/fyIG/4UwD/+VNhb/nzsd/6U9JP+rQSr1sEUv7LVMNOO6&#10;VDnYt1lIy69hWMGoaGa3oW9yr5t1fKeVfISgkYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+GhL6fhYXJ&#10;noWEyZ2FhMqchYTLm4WEy5uFhMubhYTLm4WEy5uFhMubhYTLm4WEy5v/gCIG/4cvD/+XNRb/oDoc&#10;/6c8Iv6tPyfzs0Qs6bpLMOG/UjXTulhHx7NfV7ysZmWypW1xqZ9ze6GaeoSaloGLlJKIkY6PkJaJ&#10;jJmahIqinYGKrZ9/irufforInn+JyZ2AiMqcgIjLm4CIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CI&#10;y5v/gSIG/4kuD/+ZNRX/ojgb/6k6IPuwPSTwuEIo5r9KKt3DTzTOvVZGwrZeVrewZWStqWtwpKRx&#10;epyfeIOUm36KjpeGkIiVjpWCkpaZfpCgnHqPq554j7ifd5DJnnmOyp16jMube4zLm3uMy5t7jMub&#10;e4zLm3uMy5t7jMube4zLm3uMy5v/gSIG/4stDv+bNBT/pDcZ/6w4Hvi0OiHtvUAj5MZJI9fHTDPJ&#10;wVVFvbpcVbK0Y2Oormlvn6lveZaldoKOoXyJh52Dj4Gbi5R8mJSYd5edm3OWqJ1xlrWecJbGnXKU&#10;ypx0ksubdZHLmnWRy5p1kcuadZHLmnWRy5p1kcuadZHLmnWRy5r/giIG/40sDf+dNBP/pjQY/681&#10;G/S4Nxzpwz4c4M1FH9HLSzLExVRDuL9bU625YWGitGhtma9ud5CrdICIp3qHgaSBjXuiiZJ1oJGW&#10;cJ6bmW2dpptqnbOcaZ7DnGucy5tumMyab5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJn/&#10;gyEG/5ArDf+gMxH/qTIV/bMxF/C+NBflyzsV2tQ/HcvPSTC+yVJCssRZUae/YF+cumZrkrZsdYmy&#10;cn6Br3iFeqx/i3Sqh5BvqI+TaqeZlmempJhkprGZY6fBmWSlzZhnoM2YaJ/Nl2ifzZdon82XaJ/N&#10;l2ifzZdon82XaJ/Nl2ifzZf/hCEG/5MpC/+iMA//rS4S+LgsEuvGLxDg1TgL0to9HMXUSC64z1BA&#10;rMpYT6DFXl2VwWRoi71qcoO6cHp7t3aBdLV9h26zhYtoso6PZLGYkmGwo5ResLCVXbG/lV2x0JRg&#10;qtCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JT/hiEG/5coCv+mLA3/sSgO8sAmDOPQ&#10;KAfU3zILyd8+Gb3bRyyx1k89pNFWTJnNXFmOyWJlhMZobnvEb3Z0wXV8bcB8gmi+hIZjvY2JX7yX&#10;jFu8oo5ZvK+PWL2+jle+1I5ZttOPWrTTkFq005BatNOQWrTTkFq005BatNOQWrTTkFq005D/iCEG&#10;/5wnCP+qJwr8uCEJ6cobBdXeIATJ5TAPvuM9HbThRiyo3k46nNpVSJHWW1WG02FgfNBnaXTObnBt&#10;zXV2Z8t8e2LLhH5eyo2CWsqXhFfKo4ZVyq+GVMu+hlPM1YZUxNmIVcHZiVXB2YlVwdmJVcHZiVXB&#10;2YlVwdmJVcHZiVXB2Yn/jR0F/6IlBv+wHwXywhQD2dsOAcnmIAe96C8Usuc6IqflQzGb40o+kOFQ&#10;SobfV1R83l5ddN1lZGzbbGpm23RvYdp8c1zZhHZZ2Y55VdmYe1Pao3xR2rB9UNu+fVDc03xQ1OB+&#10;UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H//lRoD/6kfA/u6EgLUzQsAyeYPArztIAuw&#10;7S4Zpew5J5rrQjWP6klBhelQS3voV1Ny6F1aaudjYGTnamVf53JpW+d6bFfngm5T54txUOeVck7o&#10;n3RM6Kp1S+i1dkrnw3ZK6N12S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HX/nRYB/7ES&#10;AdPDCQDH0QoAu/IRBK/zIQ+j8y4dmfM5Ko7zQjaE80pBe/NSSXLzV1Bp81xWY/NjWl3zaV5Z83Bh&#10;VfN3Y1Lzf2ZP8odnTfCPaUvvmGtK76BsSe6pbUjus21H7cBuRu3Hbkbtx25G7cduRu3Hbkbtx25G&#10;7cduRu3Hbkbtx27/pw8A07oHAMXHBwC61gkArfoTBqL6IhKX+i8fjfs6K4P8QzV6/Uw+cf1RRWj9&#10;Vkth/ltPXP5iU1f+aFZU/W9YUft1Wk76fFxM+YNdSviKX0j3kWBH9plhRvagYkX1p2NE9LFkQ/S1&#10;ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWTWsgQAxL4GALfMBgCs3AkBoP8WCJX/JRSL/zIf&#10;gv88KXn/RTJv/0o5Z/9PP1//VUNa/1tHVf9hSlL/Z0xP/2xOTf9yT0v/eFFJ/35SR/+EU0X/i1RD&#10;/5FVQv6YVkH9nldA/aZYQPypWED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8qVjGuAQAtsQEAKrT&#10;BQCe8g0ClP8aCYr/KBOB/zQdd/88JW3/Qixl/0cyXf9NNlf/UzpT/1k9T/9fP0z/ZEFK/2lDSP9u&#10;REb/c0VE/3lGQv9+R0H/hEg//4pJPv+QSj3/lUs8/5xMPP+fTDz/n0w8/59MPP+fTDz/n0w8/59M&#10;PP+fTDz/n0y3vAMAqcsCAJzbAwCS/xACif8dCID/KhB1/zEYa/84H2L/PiRb/0QpVP9KLFD/US9M&#10;/1cySf9cM0b/YDVE/2U2Qv9pN0H/bjg//3M5Pf93Ojz/fDs7/4I8Of+HPTj/jD03/5M+Nv+VPjb/&#10;lT42/5U+Nv+VPjb/lT42/5U+Nv+VPjb/lT6qxAAAnNIAAI/nAgCG/xECfP8bBXH/JAto/ysRX/8y&#10;F1f/ORtR/z8eTP9GIUj/TSNF/1IlQv9XJ0D/Wyg+/18pPP9jKjr/Zys5/2ssN/9vLDb/dC01/3gu&#10;NP99LjL/gi8x/4gwMf+KMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijD/aiQE/2kyCv9sPhT/&#10;dkYe/3tNKf98VTP/el09/3ZmRv9xbk3/bXlU/2qEWv5mjV/7Y5Vi+WGcZfhfomj3Xqhq9lyta/Vb&#10;s2z0Wrlu81nBbvNYyW/yWNRw71jgcOlZ5HDjWuZw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3o&#10;cNxd6HD/aiQE/2kyCv9sPhT/dkYe/3tNKf98VTP/el09/3ZmRv9xbk3/bXlU/2qEWv5mjV/7Y5Vi&#10;+WGcZfhfomj3Xqhq9lyta/Vbs2z0Wrlu81nBbvNYyW/yWNRw71jgcOlZ5HDjWuZw3F3ocNxd6HDc&#10;Xehw3F3ocNxd6HDcXehw3F3ocNxd6HD/aiME/2kxCv9uPhT/d0Ue/3xNKP9+VDP/fFw8/3lkRf9z&#10;bU7/b3hV/2uCWv1oi1/7ZZRj+WKbZvdgoWn2Xqdr9V2tbPRcs27zWrpv8lnBcPJZynHxWNhx7Fnh&#10;ceZa5HHgXOdx2F3ocdhe6HHYXuhx2F7ocdhe6HHYXuhx2F7ocdhe6HH/ayME/2oxCv9xPBT/ekMd&#10;/4BLKP+BUzL/gFo8/3xiRf93ak7/cXRV/25/W/1qiWD6ZpJk+GSZaPZhoGv1X6dt816tb/Jcs3Dy&#10;W7px8VrDcvBZzXPuWd1z6FridOFc5XPZXuZz0F/ndNBf53TQX+d00F/ndNBf53TQX+d00F/ndNBf&#10;53T/bCME/2sxCv9zOxT/fUId/4JKJ/+EUTL/g1k7/4BgRf97aE3/dHFV/3B8W/xsh2H5aJBm92WY&#10;afVjn2zzYaZv8l+scfFds3LwXLt071vFde9a0HXqWt924lzidttf5XXRYOZ2ymHld8ph5XfKYeV3&#10;ymHld8ph5XfKYeV3ymHld8ph5Xf/bSIE/2wxC/92OhT/gEEd/4VIJ/+ITzH/h1c7/4ReRP9/Zk3/&#10;eG5V/3N5XPxuhGL5ao1n9meWa/Rknm7yYqVx8WCsc+9etHXuXbx27lvHd+1b1njlXOB43F/jeNJg&#10;5HjLYeR5xGPjesRj43rEY+N6xGPjesRj43rEY+N6xGPjesRj43r/biIE/20xC/94OBP/gz8c/4lH&#10;Jv+LTjD/i1U5/4hcQ/+DY0z/fWtU/3Z1XPxygGL4bYpn9WmUbPNmnHDxY6Rz72Gsde5ftHftXb55&#10;7FzLeuhc3HreX+F60mHje8pi4nzEY+J9vmXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X3/&#10;biIE/24wC/97NxP/hj4c/4xFJf+PTC7/j1M4/41aQf+IYUv/g2lT+nxxW/d2fGLzcYdo8G2Qbe1p&#10;mXHqZqF16GOpeOZhsnrkYLt74l/HfOBf2n3UYuF9ymPgfsNk4H+9Zt+At2ffgLdn34C3Z9+At2ff&#10;gLdn34C3Z9+At2ffgLdn34D/byEE/28wC/9+NhL/iTwb/5BEJP+TTC3/k1I2/5JZQP+OYEn5iGZS&#10;9IJuWu98eWHrd4No53KMbuRtlXPgap133WemetplrnzWY7h+02LDgNFi04HKZN+BwWXegrtn3YK1&#10;aN2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YP/cCEE/3IvC/+BNBL/jDsa/5NDIv+X&#10;Syv/l1E0/5ZXPfqTXUbzjmRP7ohrWOiCdWDjfH9o3neJbtlykXTTbpl50GuhfcxoqYDJZrKCx2W9&#10;g8Vly4TBZtyEuWjbhbNp24Wua9uFqWzbhals24WpbNuFqWzbhals24WpbNuFqWzbhals24X/cSEE&#10;/3QuCv+EMxH/jzoZ/5ZDIf+aSSn/mk4y/JpUO/WYW0TulGJN549pVeGJc17bgnxm03yFb813jXXJ&#10;cpV6xW+df8FspYK+aq2Fu2m4h7lpxIi3adiIsGvZiKts2YinbdmIo2/ah6Nv2oejb9qHo2/ah6Nv&#10;2oejb9qHo2/ah6Nv2of/cSAE/3YsCv+GMhH/kjoY/5lCIP+cRyf/nkwv+J5SOPCdWEDpml9J4pVn&#10;UtqPcFzRh3hmyoGBb8V8iXbAd5B8u3SYgLdxoIS0b6mHsW2zia5sv4qsbM+LqG7Xi6Rv2IqgcNiK&#10;nXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2Yn/ciAE/3grCv+IMBD/lDkX/5tBHv+fRSX9&#10;oUot9KJQNOyiVjzkoFxF3JtlT9KTbVzKjHVmw4Z9b72BhXa3fI19s3iUga51nIarc6WJp3Gui6Vw&#10;uo2jcMmNoHHVjZxz1oyadNaLl3TYipd02IqXdNiKl3TYipd02IqXdNiKl3TYipd02Ir/cyAE/3oq&#10;Cf+LLw//ljkW/50/HP+hQyP6pEgq8aZOMeinVDjhp1xA1Z9iTsuYa1vDkXJmvIt6b7aFgnewgYl9&#10;q32RgqZ5mYaid6GKn3WrjZx0to6adMWPmHXUjpV21Y2Td9WNknfWi5J31ouSd9aLknfWi5J31ouS&#10;d9aLknfWi5J31ov/cyAE/3wpCf+NLw//mDgV/589G/+kQSH3qEYn7atMLeWtUjPcqlk/0KNhTcac&#10;aVq+lXBlto93b6+Kf3aphYZ9pIGOgp9+loebe56Ll3mojpR4s4+SeMGQkHnTkI961I+OetWNjHvW&#10;jIx71oyMe9aMjHvWjIx71oyMe9aMjHvWjIx71oz/dB8E/34oCf+OLg7/mzgU/6E8Gf+nPx/0q0Qk&#10;6q9KKeKzUS7Wrlc+y6dfTcGgZ1q5mW5lsZN1bqqOfHajioN9noaLgpmDk4eUgJuLkH6ljo19sJCK&#10;fb2RiX7QkYh+04+IftSOh37VjYd+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+1Y3/dB8E/4AnCP+Q&#10;Lg7/nTcT/6M6GPypPRzxr0Ig57RIJN+3TizRsVU9x6peTL2jZVm0nWxkq5dzbqSTenaejoF8mIuI&#10;gpKHkIeOhZmLiYOijoaCrZCDgruRgoLMkYKC05CCgtSPgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN&#10;goHVjYKB1Y3/dR8E/4ImCP+SLQ3/nzYS/6U4FvmsOxrusz8d5blGH9q7SyvNtFQ8wq5cS7inY1iv&#10;oWpjppxxbZ+Xd3WYk358kpCGgoyNjoeHipaLg4igjn+Hq5B9h7iRe4fJkXyH05B8htSPfYXVjX2F&#10;1Y19hdWNfYXVjX2F1Y19hdWNfYXVjX2F1Y3/dR8E/4QlCP+ULQz/oDUQ/6g2FPavOBfrtz0Y4r9F&#10;GdW+SSrIuFM7vbFbSrOrYleqpmhioaFvbJmcdXSSmHx7jJWDgYaSi4aBkJSLfI6ejnmNqJB2jLWR&#10;dI3GkXWN05B2i9SPeInVjXiJ1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y3/dh4D/4YkB/+XLAv/&#10;ojIP/6szEfKzNRPovDoT3sU/F9DBSCnEu1E5ubVZSK6wYFWlqmdhnKZta5SidHONnnp6hpuBgICY&#10;iYV7lpKJdpSbjXKTpo9vk7OQbpPDkG6T049wkdSOco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWNco7V&#10;jXKO1Y3/dx4D/4kiB/+ZLAr/pTAN/K4vDu+4MQ7kwzcN2co7FsvFRie/v1A4s7pYR6m1X1SfsGVf&#10;lqxraY6ocnGGpXh4gKJ/fnqfh4N0nY+Ib5uZi2yapI1pmrCOZ5vAjmeb1Y5pmNWNbJTWjGyU1oxs&#10;lNaMbJTWjGyU1oxslNaMbJTWjGyU1oz/eB4D/4whBv+dKwj/qCwK+LMqC+q/KwngzDIG0c45FcXJ&#10;RSW5xE42rr9WRaO7XVKZtmNdkLJpZ4evcG+ArHZ2eal9fHOnhIFupY2FaaSXiGWjoopjo66MYaO+&#10;jGCk0otjoNeLZZzYimWc2IplnNiKZZzYimWc2IplnNiKZZzYimWc2Ir/eh0D/48gBf+gKQf/rCcH&#10;8rgkBuXHJATZ1ScFy9M3E7/OQyOzykw0p8VUQpzBW0+SvWJaibpoZIG3bmx5tHRyc7J7eG2wg31o&#10;r4uBY66VhF+toIZdra2HW628h1qu0IdcqtqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l&#10;2of/fhoD/5QfBP+lJgX9sSAE7MEaA9/TFwHQ3CUExNk1ELjVQSGs0EsxoMxSP5XJWUyLxWBXgsNm&#10;YHrAbGdzvnNtbLx6c2e7gndiuop7XrmUflq4n4BYuKyBVrm7gVW6z4FWtt6CWLDdgliv3YJYr92C&#10;WK/dgliv3YJYr92CWK/dgliv3YL/hBcC/5kcAv+qHwP1uRUC3s0MANDfEgDF4CYFu982DrDdQB2k&#10;2UktmNVRO43RWEiDz15Se8xlWnPLa2FsyXJnZsh5bGHHgXBdxop0WcaUdlbFn3hTxqx5Usa7elHH&#10;z3lRxON6U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8U7zifFO84nz/ihQB/58YAf+wFAHYwwoAztEK&#10;AMTlFAG55CYIruQ0E6TiPyCZ4Ectj95POYXcVkR72l1Mc9lkVGzXa1pm1nJfYdV5ZFzUgmdY1Itq&#10;VdSVbVLUoG5Q1K1vTtW8cE3W0G9N1ehwTszpck7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XL/&#10;khEB/6cRANi5CQDLxggAwtUKALfqFgOs6icMouk0GJjoPiSN50cwg+ZOOnrlVENx5FpKaeRhUGTj&#10;aFVf43BZWuN4XFbjgF9T44liUOOTZE3knWVL5KlnSuW2Z0nlxmdI5t9nSuDsZ0rf7GdK3+xnSt/s&#10;Z0rf7GdK3+xnSt/sZ0rf7Gf/nA0A27EGAMq9BwC/ygcAtdoKAKrvGQWg8CgPlvA1G4zwPyaC8Ecx&#10;efBOOXDvVEBo71pGYe9gS13vZ09Y725SVO91VVHwfVdO8IVZS/CPW0jxmVxG8aNeRPKvX0Pyu19C&#10;88xgQfPnYEHz6GBB8+hgQfPoYEHz6GBB8+hgQfPoYEHz6GDepwIAy7YFAL3BBQCyzwcAp+oNAZ33&#10;HAeU+CsSivg2HIH5QCZ4+kgvb/pNNmf6Uzxg+lhAW/tfRFb7ZUdS+2xJT/xyS0v8eU1I/IFPRf2K&#10;UUP9k1JB/pxTP/6mVD3/sVU9/rxWPP7NVjz+zlY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlbOsAIA&#10;vboEALHHBACl1gcAm/0QApH/IAmI/y0SgP85G3b/PyNt/0UqZf9LMF7/UTVY/1c4U/9dO0//Yz5M&#10;/2hASf9uQUb/dUND/3xEQP+ERj3/jEc8/5RIO/+dSTr/pUo5/61LOP+5Szj/uUs4/7lLOP+5Szj/&#10;uUs4/7lLOP+5Szj/uUu+tQIAsMACAKTOAwCX3gUAj/8UAob/Iwh9/y4Qc/81GGr/PB5i/0IkW/9I&#10;KFX/TixQ/1QvTP9aMUj/XzNF/2Q1Qv9qNj//cDc9/3Y5O/98Ojn/gzs4/4s8Nv+TPTX/mj40/6E+&#10;M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj+xugEAo8gAAJbWAACL9AkBg/8WAnn/IAZv&#10;/ygMZ/8wEl//NxdY/z4bUv9EH0z/SiJI/1AkRP9VJkH/Wic+/18pO/9kKjr/aSs4/24sNv90LTT/&#10;ei4z/4EvMf+IMDD/jzAu/5YxLf+eMi3/njIt/54yLf+eMi3/njIt/54yLf+eMi3/njKkwgAAls8A&#10;AIjfAACA/wwBdf8SAmr/GANi/yEHWv8pC1P/MQ9N/zgSSP8+FUP/RBc//0oZPP9PGjn/Uxs3/1gc&#10;Nf9cHTP/YR4x/2UfMP9qIC7/cCAt/3YhK/98Iir/giMo/4gjJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn&#10;/5AkJ/+QJCf/kCT/YCUE/1swBv9hOg3/akEW/29KH/9xUin/b1sy/2tkOv9nbkH/ZHpH/2CETP9d&#10;jlD/WpZT/1ieVv9XpVj/Vata/1SxW/9Tt1z/Ur5d/lHHXvxR0V/7UOBf+FDpX/NR7V/uU/Bf6FTx&#10;X+RW8l/kVvJf5FbyX+RW8l/kVvJf5FbyX+RW8l//YCUE/1swBv9iOQ3/bEAW/3FJH/9yUSn/cVoy&#10;/21jOv9obUH/ZXhH/2GDTf9ejVH/W5ZU/1mdV/9XpFn/Vqpb/1WxXP9Ut13+U79e/VLHX/xR02D6&#10;UOJg9lHpYPFS7mDrVO9g5VbxYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX8mD/YSUE/1wwBv9l&#10;OA3/bj8V/3RHH/91UCj/dFgx/3BhOv9rakH/Z3ZI/2OBTf9gi1L/XZRV/1qcWP9Yo1r/V6pc/law&#10;Xv1Ut1/9U79g/FPJYfpS1mL4UeRi81LqYu1U7mLmVu9i4FjwYttY8WPbWPFj21jxY9tY8WPbWPFj&#10;21jxY9tY8WP/YiUE/10vBv9nNg3/cT4V/3dGHv94Tij/d1Yx/3RfOv9uaEH/anNI/2Z+Tv9iiVP/&#10;X5JW/1ybWv9aolz+WKle/VewYPxVt2H7VMBi+1PKY/lT2mT1UuZk71TrZOhW7mThWO9k2VnwZdNa&#10;8GbTWvBm01rwZtNa8GbTWvBm01rwZtNa8Gb/YiQE/14vBv9qNQ3/dDwV/3pEHv98TCf/e1Qw/3dc&#10;Of9yZUH/bG9I/2h7Tv9khlP/YJBY/12ZW/5boV79Wahg/FiwYvtWuGP6VcFk+VTNZfdT3mbyVOdm&#10;6lbrZuJZ7mbaWu5n0VvvaMxc8GjMXPBozFzwaMxc8GjMXPBozFzwaMxc8Gj/YyQE/18uBv9tMwz/&#10;dzoU/31CHf+ASib/f1Iw/3xbOP93Y0H/cGxI/2x3T/9nglT/Y41Z/WCWXPxdn1/6W6di+FmuZPdY&#10;tmb1V8Bn9FbLaPFV3WjtVulp41nsaNpb7WnQXO5qyV3ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5rxV7u&#10;a8Ve7mv/ZCME/2EtBv9wMgz/ezgU/4FAHP+ESSX/hFEu/4FZN/98YUD/dmlI/3BzT/tsf1X4aIla&#10;9mSSXvNhm2HxX6Nk8F2rZu5bs2jsWrxq6lnHa+hZ2GvkWehr2lvrbM9d7W3IXuxuwl/sbr5g7G++&#10;YOxvvmDsb75g7G++YOxvvmDsb75g7G//ZSME/2QrBv9zMAz/fjYT/4U/G/+JSCT/iU8t/4ZXNv+C&#10;Xj78fGZG+HZwTvRxe1XwbYVa7WmOX+pll2PoYp9m5mCnaeNer2vhXbls4FzEbd5c027ZXeZuzl7r&#10;b8Zf6nG/YepxumLpcrZj6XK2Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XL/ZiME/2cpBv93Lgv/gjUS&#10;/4k+Gv+NRyL/jU4r/4xVM/yIXDz2g2RF8XxsTex3d1TocoFa5G6KYOFqk2TdZpto2mSja9ZirG7T&#10;YLVw0F+/cc5fzXLLX+JzxGHoc71i6HS3ZOd0smXndK9m53SvZud0r2bndK9m53SvZud0r2bndK9m&#10;53T/ZyIE/2onBf96LAr/hjQR/409Gf+RRSD/kk0o/ZFTMfaOWjrwiWFC6oNpS+V+dFPgeH1a2nOG&#10;YNRuj2bQa5dqzGifbslmp3HHZK9zxGO5dcJixnbAYtp3umTmd7Nl5XeuZuV3qmjld6ho5neoaOZ3&#10;qGjmd6ho5neoaOZ3qGjmd6ho5nf/ZyIE/20mBf99Kgr/iTQQ/5E8F/+VRB7/l0sm+JZSLvGUWDbq&#10;kF4/5IpnSN2EcVDVfXlaz3iCYcpzimfGb5JswmyacL9qonO8aKp2uWe0eLZmwHm0ZtB6sWfjeqto&#10;43qnauN6o2vkeaFr5Hmha+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hn/aCEE/28kBf+AKQn/jDMP/5Q7&#10;Fv+ZQxz9m0kj9JtPKuyZVTPlllw73pFlRdSJbVDMg3Zax31+YcF4hmi9dI5tuHGWcrVunXWxbKZ4&#10;rmuve6xqu3yqacp9qGrhfaNs4nyfbeJ8nG7ie5pu43uabuN7mm7je5pu43uabuN7mm7je5pu43v/&#10;aSED/3EjBf+CKAn/jzIO/5c7FP+cQhr5nkYg8J9MJ+ifUi7gnVo21pVhRM2Oak/GiHJZv4J6Yrl9&#10;gmi0eYpusHaSc6xzmneocKJ6pW+rfaJutn6gbcV/nm7bf5tv4H6YcOF+lnHhfZRx4nyUceJ8lHHi&#10;fJRx4nyUceJ8lHHifJRx4nz/aSED/3QiBP+FKAj/kTEN/5o6Ev+fPxf1okQd7KRKI+SkUCnboVc1&#10;z5pfQ8eTaE+/jHBZuId3YbKCf2itfoZuqXqOc6R3lnigdZ57nXOofppys4CXccCBlnLTgZNz34CR&#10;dOB/kHTgfo904X2PdOF9j3ThfY904X2PdOF9j3ThfY904X3/aiED/3YgBP+HJwf/lDAM/505Ef2i&#10;PRXypUEa6ahHH+CqTSXUpFQ0yp1dQsGXZU66kW1Ysot1YayGfGingoNuon+LdJ18k3iZeZt8lXel&#10;f5J2r4GQdr2CjnbOgo133oGLd9+Ainjgf4p44H6KeOB+injgfop44H6KeOB+injgfop44H7/aiAD&#10;/3gfBP+JJgf/ljAL/583D/qkOhPvqT8X5q1FGtyuSiTPqFMzxqFcQb2bZE20lWtYrY9yYKeLeWih&#10;h4Fum4OIdJeAkHiSfpl8jnyif4t6rYKIerqDh3rLg4Z73oKFe96BhXvfgIV74H+Fe+B/hXvgf4V7&#10;4H+Fe+B/hXvgf4V74H//ayAD/3oeBP+LJgb/mC8K/6E1DfenOBDsrTwT47JCFtexRyPLq1IywaVa&#10;QLifYkywmWlXqJRwYKGPd2ebi35uloiGc5GFjniMgpZ8iICfgIR/qoKBf7eDgH/IhH+A3YN/f96B&#10;f3/fgIB+4H+AfuB/gH7gf4B+4H+AfuB/gH7gf4B+4H//bCAD/3wcA/+NJQb/mi4J/6MzC/SqNA3p&#10;sTkP37c/EtK0RiLHrlAxvahZP7OiYEurnWdWo5huX5yUdWeWkHxtkI2Dc4uKi3iGiJR8gYadgH6E&#10;qIJ7hLWDeYTFhHiF3YN5hN6BeoPfgHqC4H96guB/eoLgf3qC4H96guB/eoLgf3qC4H//bR8D/34b&#10;A/+PJAX/nSwH/qYwCfCuMQvltjUL27w5Ec63RSDDsk8wuKxXPq+nX0qmoWVVnp1sXpeZc2aQlXps&#10;ipKBcoWQiXeAjZF8e4ubf3eKpYJ0ibKDconCg3KK2oNzid6BdIffgHWG4H91huB/dYbgf3WG4H91&#10;huB/dYbgf3WG4H//bx4D/4AbA/+SIwT/oCsG+qksB+2yLAfivDEH1cA2EMm7Qx++tk0utLBWPKqr&#10;XUmhpmRUmaJqXZGecWWKm3hrhJh/cX+WhnZ5k496dZGYfnGQo4FukK+CbJC/g2uR1YJtj96Bb43f&#10;gHCL4H9wi+B/cIvgf3CL4H9wi+B/cIvgf3CL4H//cRwD/4MZAv+VIQP/oykF9q0nBei3JgTewyoD&#10;0MM1DsS/QR25ukwtrrVUO6WwW0ebrGJSk6hpW4ulb2OFonZqfp98b3ichHRzmox5b5mWfGuXoX9o&#10;l62AZpe8gWWY0YBmlt9/aJPgfmqR4X5qkeF+apHhfmqR4X5qkeF+apHhfmqR4X7/dRoC/4cYAv+Y&#10;IAP/piUD8rIgA+S+HgLXySICysczDb7DQByzv0orqbpTOZ+2WkWWsmFQja9nWYWsbWB+qXRneKZ6&#10;bXKkgnJtoop2aKGUeWSgn3xhn6t+X6C6fl+gzn5fn+F9YpvhfWOY4nxjmOJ8Y5jifGOY4nxjmOJ8&#10;Y5jifGOY4nz/eBgC/4sXAf+dHQL9qx4C7LgXAd7IEQDPzR8CxMwwC7jIPhmtxUgoo8FRNpi9WEKP&#10;uV9NhrZlVn+za114sXJkcq95aWytgG5nrIlyYqqSdV+pnXhcqap6Wqm5elmqzHpYqeR6W6Tkel2h&#10;5HldoeR5XaHkeV2h5HldoeR5XaHkeV2h5Hn/fRUC/5AUAf+hGAH2sRQA2cELANLPCwDI0hwBvNEu&#10;CbHOOxemy0YlnMhPM5HEVj+IwV1JgL9jUni8allxunBfa7l3ZGa3f2lhtodtXbWRcFm1nHJWtKl0&#10;VLS4dFO1y3RTteR0VLDndVas53VWrOd1VqzndVas53VWrOd1VqzndVas53X/gxIB/5YRAP+oEQDZ&#10;uAoAzsQJAMfSCgC/2RkBtNgrB6nWORSf00QilNBNL4rNVDuByltEeMhiTXHHaVNrxW9ZZcR2XmDD&#10;fmJcwodmWMGRaFXBnGtSwahsUMG3bU/Cym1PwuRsT73sblC57G9QuexvULnsb1C57G9QuexvULns&#10;b1C57G//iRAB/50OANqvCADNuwgAxMcHALzWCwCz3xoBqt8rB6DeORKW3UMejNpLKoLYUzV51Vo/&#10;cdNhRmrSaExl0W9SYNB2VlvQflpXz4ddU8+RX1DPnGFOz6ljTM+4Y0vQy2NM0OViSs7yZUvI8mZL&#10;yPJmS8jyZkvI8mZLyPJmS8jyZkvI8mb/kg0A3qYEAM60BgDCvwYAucwIALDdDACn5R0DnuUtC5Tl&#10;ORaK5EIggeNKKnfiUDNv4Vg7aeBfQWPgZkZe325KWt91TlbffVFS34ZTT9+QVk3fm1dL4KdYSeC1&#10;WUjhxllI4d9ZR9/wWUbc9VtG3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VvtnAQA0a0EAMK4BQC3wwUA&#10;rdEIAKTtEAGb7SAFku0uDonsOhiA7EMhduxKKm7sUDFm61Y3YOtcPFvrZEBX62tDU+tyRlDreklN&#10;7INLSuyMTUjslk5F7aFQQ+2uUULuvFFB78xSQe/lUkDt8VFA7fFRQO3xUUDt8VFA7fFRQO3xUUDt&#10;8VHUpQAAxLIDALa8AwCryQUAoNgIAJf0EwGP9SQHh/UxD372Oxh09kIgbPZIJ2X2Ty1e91UxWfdb&#10;NVX3YjhR92g7TfhvPUr4dj9H+H5BRPmHQ0L5kUVA+ptGPvqmRzz7sUg7+75JOvzPSTn840k5/ONJ&#10;OfzjSTn840k5/ONJOfzjSTn840nHrQAAt7cCAKrDAgCe0AQAk+MJAIz9GAKE/icHe/8xD3L/OBZp&#10;/0AcYv9GIlz/TSZW/1MqUv9ZLU7/XzBK/2UyR/9rNET/cTVB/3k3P/+BODz/ijo6/5M7OP+dPDb/&#10;pz01/7E+NP++PjP/yj8z/8o/M//KPzP/yj8z/8o/M//KPzP/yj+4sgAAqr0AAJ3KAACR2AIAiPsN&#10;AX//GQJ2/yQGbv8tDGb/NRJf/zwXWP9DG1P/SR5O/08hSv9VJEb/WyZD/2AnQP9mKT7/ayo7/3Ir&#10;Of95LTb/gS40/4ovMf+UMDD/nDEu/6UyLf+vMyz/tzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzOr&#10;uAAAnsUAAJDSAACD4AAAff8PAXL/FgJo/x4EYf8nCFr/LwxU/zcQTv8+E0n/RBZF/0oYQf9PGT7/&#10;VRs7/1kcOf9fHTb/ZB40/2kfMv9wIC//dyEt/38iK/+HIyj/kCQn/5klJv+hJiX/pyYl/6cmJf+n&#10;JiX/pyYl/6cmJf+nJiX/pyafwAAAkc0AAIPbAAB49gIAb/8NAWT/EgJc/xkDVP8gBE7/JwZI/y8I&#10;Q/82Cj//PAw8/0IOOP9HDzX/TBAz/1ERMP9WEi7/WhMs/18UKv9lFCj/axUm/3EWI/95FyL/gRgg&#10;/4kYHv+RGR3/lxkd/5cZHf+XGR3/lxkd/5cZHf+XGR3/lxn/VicE/1EyBf9WNQf/Xz0O/2RFFv9m&#10;Th//ZFgn/2FiL/9ebjX/Wnk7/1eEP/9Uj0P/UZhG/0+gSP9Op0r/Ta5L/0y1TP9LvE3/SsRO/0nO&#10;T/9J3k//SOlQ/0jyUPxJ9lD3S/lQ8Uz6T+tO+1DqT/tQ6k/7UOpP+1DqT/tQ6k/7UOpP+1D/VicE&#10;/1EyBf9YNAf/YjsO/2dEFv9pTR//Z1Yn/2NgL/9gazX/XHc7/1iCQP9VjUT/U5ZH/1CfSf9Ppkv/&#10;Tq1N/020Tv9MvE//S8VQ/0rPUf9J4FH/SetR/knyUvlL91LzTflR7U/6UeZQ+lLlUPpS5VD6UuVQ&#10;+lLlUPpS5VD6UuVQ+lL/VycD/1IxBf9aMgf/ZDoO/2pCFv9sSx//alQn/2deL/9iaDb/XnQ8/1qA&#10;Qf9Xi0X/VJVI/1KdSv9QpUz/T61O/060T/9NvFH/TMVR/0vRUv9K4lP/Se1T+0vzU/VM91PuT/hT&#10;6FD5U+FS+lTgUvpV4FL6VeBS+lXgUvpV4FL6VeBS+lX/WCYD/1QwBf9dMQf/ZzgO/21AFv9vSR7/&#10;blIn/2pcL/9lZjb/YXE8/119Qf9ZiEb/VpJJ/1ScTP9SpE7/UKtQ/0+zUf9Ou1L/TcRT/03PVP5M&#10;4FX7TOtV+Ez0VfBP91XpUfhV4lL4VttU+VfZVPlX2VT5V9lU+VfZVPlX2VT5V9lU+Vf/WSYD/1cu&#10;Bf9gLwf/ajYN/3E+Ff9zSB7/clEm/29aLv9qYzb/ZW48/2F6Qv9dhUf/Wo9K/1eYTf9VoFD/VKhS&#10;/lKvU/1Rt1X8UMBW+k/LVvhP3Ff1T+lX8k/zV+pS9lfhU/dY2lX4WdFW+FrPVvhaz1b4Ws9W+FrP&#10;Vvhaz1b4Ws9W+Fr/WSYD/1osBf9kLQf/bjMN/3U9Ff94Rh3/d08l/3RYLf9wYDX/amo8/2Z2Qv9i&#10;gUf+XotL+1uUT/lZnVL4V6RU9lasVvVUtFfzU7xY8lPHWfBS1VrsUuZa6VPyWeFU9VvXVvZcz1f3&#10;XchZ+F3HWfhdx1n4XcdZ+F3HWfhdx1n4XcdZ+F3/WiUD/10qBf9nKgb/cjIM/3k7FP98RRz/fE0k&#10;/3pVLP91XjT/b2c8/GpyQvlmfUj2Y4dM81+QUPFdmVPvW6FW7VmoWOtYsFrqV7lb6FbDXOZW0Vzj&#10;VuRc31bwXdVX9V/MWfZgxlr2YMBb9mG+XPZhvlz2Yb5c9mG+XPZhvlz2Yb5c9mH/WyUD/2AoBf9r&#10;KAb/dzAL/346E/+BQxr/gksi/39TKv97WzP5dmQ69XBuQfFseUjtaINN6mSMUedhlVXlX51Y412l&#10;WuFbrVzeWrZe3FnAX9pZzmDVWeJg0VnvYcpa9GLCXPRjvF30ZLde82S2X/Nktl/zZLZf82S2X/Nk&#10;tl/zZLZf82T/XCQD/2MmBP9vJgX/ey8L/4I5Ef+GQRj/h0kg/4VRKPiCWTDyfWA47XdqQOhydUfk&#10;bn9N4WmIUt1mkVfZY5la1WChXdJfqGDPXbFizVy7Y8tcx2TJXNtlxV3rZb9d8ma4X/Fns2DxZ69h&#10;8WeuYvFnrmLxZ65i8WeuYvFnrmLxZ65i8Wf/XSQD/2YkBP9yJAX/fi4K/4c3EP+LPxb/jEcd+YtP&#10;JfKIVi3sg1025n5nPuB4cUbbc3tN1W6DU9BqjFjMZ5RdyWWcYMZjo2PDYaxlwWC1Z79fwWi9X9Bp&#10;umDmabVh72qvYu9qq2Pvaqdk72mmZfBppmXwaaZl8GmmZfBppmXwaaZl8Gn/XiMD/2kiBP92IwT/&#10;giwJ/4s2Dv+PPhT9kUUb9JFMIu2OUyrmiloy34VlO9d+bUXQeHZNy3R/VMZwh1rCbI9ev2mXYrtn&#10;n2W4ZadotmSwarNju2uxY8psr2PhbKtk7W2mZu1so2ftbKBo7mufaO5rn2jua59o7mufaO5rn2ju&#10;a59o7mv/XyMD/2sgA/95IgT/hSsI/440DP+TPBL4lkMY75ZKHueVUCbgkVgu14phOs6EakXIfnNN&#10;wnl7Vb51g1u5cYtgtW6SZLJsmmevaqNqrGisbKlntm6nZ8RvpWfab6Jo62+eaexvm2rsbplr7W2Y&#10;a+1tmGvtbZhr7W2Ya+1tmGvtbZhr7W3/XyMD/24eA/97IQT/iCoH/5EyC/+XOg/0mkEV65tHGuOb&#10;TSHallUtz49eOciJZ0TBg29Nu353VbZ5f1uxdodgrXOPZalwlmimbp9so2yobqBrsnCda8BxnGvS&#10;cpps6XGXbepwlG3rcJJu7G+Sbuxukm7sbpJu7G6Sbuxukm7sbpJu7G7/YSED/3AdA/9+IAP/iykG&#10;/5UxCfubOA3wnj4R56BEFt+gSh3TmlIrypNcOMKNZEO7h21NtIJ0VK9+fFuqeoRhpneLZaJ0k2me&#10;cpttmnCkcJdvr3KVb7xzk2/Nc5Jw5nOQcOlyjnHqcY1x63CMcetwjHHrcIxx63CMcetwjHHrcIxx&#10;63D/YyAD/3IbA/+AHwP/jicF/5cvCPieNgvtojsO5KVAEtqkRhzOnlEqxZdaN72RYkK1jGpMr4dy&#10;VKmCeVukf4Bgn3yIZZt5kGqXd5htk3WhcJBzrHONc7h0i3PJdYp04nSJdOhziHXpcod16nGHdepw&#10;h3XqcId16nCHdepwh3XqcId16nD/ZR8D/3QaAv+DHgL/kCYE/5otBvShNAnppjcL4Ko9DtSnRBvJ&#10;oU8pwJtYNriVYEKwkGhLqYtvU6OHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4qXOGd7V1hHfFdoN4&#10;33WDeOh0gnjpc4J46nGCeOpxgnjqcYJ46nGCeOpxgnjqcYJ46nH/Zx0D/3cZAv+FHAL/kyQD/50r&#10;BfGkMAbmqjMI3K43DM+qQxrFpU4ovJ9XNbOZX0GrlGZKpJBtU56LdFqYiHtgk4WDZY6Ci2qKgJNu&#10;hn6ccYJ9p3R/fLN1fXzDdnx923Z8feh0fXzoc3186XJ9fOpxfXzqcX186nF9fOpxfXzqcX186nH/&#10;aRwC/3kYAv+HGwL/lSMD+6ApBO6oLATjry8F17I0C8utQRnBqEwnt6NVNK+dXUCnmWRJn5RrUpmQ&#10;clmTjXlfjoqAZImHiGmEhZFtgIOacXyCpHR5gbF2d4HAdnaB1nZ2ged0d4Hoc3iA6XJ4f+pxeH/q&#10;cXh/6nF4f+pxeH/qcXh/6nH/axsC/3sXAv+KGgH/mCEC+KMmA+qsJwPftCkD0rUyCsewQBi8rEsm&#10;s6dTM6qiWz6inWNImplpUZSVcFiOkndeiI9+ZIONhml+io5teomYcXaHonNzhq51cYa9dm+H0nZw&#10;h+h0cYXoc3KE6XJzhOpxc4TqcXOE6nFzhOpxc4TqcXOE6nH/bRkC/34WAf+NGAH/mx4B9KciAuaw&#10;IAHauiEBzbgxCcK0Phe4sEkkrqtSMaWmWj2domFHlZ5oT46bbleImHVdgpV8Y32ThGh4kIxsdI+V&#10;cHCNoHJtjKx0aoy7dWmNznVpjeh0a4vpc22J6nFtiOpxbYjqcW2I6nFtiOpxbYjqcW2I6nH/cBcC&#10;/4EVAf+QFgH/nhoB8KsbAeK2FgDTvR0ByLsvCL24PBWztEcjqbBQMKCrWDuYqF9FkKRmTomhbFWC&#10;nnNbfZx6YXeZgWZyl4pqbpaTbmqUnnFmlKpzZJO4c2OUy3NjlOZyZZLqcWeP6nBnjupwZ47qcGeO&#10;6nBnjupwZ47qcGeO6nD/cxUC/4UTAf+UFAD8oxUA6rASANm+DADNwRsBwsAtB7i9OhOuuUYhpLVP&#10;LZqxVjmSrl5DiqtkTIOoalN8pXFZdqN4X3Ghf2Nsn4doaJ6Ra2SdnG5gnKhwXpy2cV2cyXFdnORw&#10;XprrcGCW629hlexvYZXsb2GV7G9hlexvYZXsb2GV7G//dxIB/4kRAf+ZEQDzqA4A17UKAM/BCgDG&#10;xRgAvMQqBbLCOBGnv0QenrtNK5S4VTaLtVxAhLJiSXyvaVB2rW9WcKt2W2uqfWBmqIZkYqePZ16m&#10;mmpbpaZsWKW1bVemx21XpuJsV6TtbFqf7Wxanu1sWp7tbFqe7Wxanu1sWp7tbFqe7Wz/fBAB/44Q&#10;APaeDQDYrQkAzbgJAMfECAC+yhQAtconBKvINg+hxUEbl8JLKI2/UzOFvVo8fbphRXa4Z0twt21R&#10;arV0VmW0fFtgsoRfXLGOYlixmWVVsKVmU7CzZ1KxxmdSseFnUa/xaFOq8GhUqfBoVKnwaFSp8GhU&#10;qfBoVKnwaFSp8Gj/gg4A/5QMANulBgDOsQcAxbsHAL3HBwC10BAArNAjA6PPMwyZzT8Yj8pIJP/i&#10;/+JJQ0NfUFJPRklMRQADCYbIUS59xlg4dsRfP2/CZkZpwWxLZMBzUF+/e1RbvoRYV72NW1S9mF1R&#10;vKRfT7yzYE29xWBNveBfTLzwYU239WJNtvViTbb1Yk229WJNtvViTbb1Yk229WL/iQsA4ZwDANCq&#10;BQDFtQUAu78EALLLCACr2A0Ao9kgAprYLwmQ1jwUh9RGH37STyl20FYyb89eOWjNZD9jzGtEXsxz&#10;SVrLekxWyoNPUsqNUk/KmFRNyqVWS8qzV0rLxVdJy+BWScnwWEfH+llIxftaSMX7WkjF+1pIxfta&#10;SMX7WkjF+1r3kQQA1KICAMevBAC6uQMAsMQFAKfQCQCf4RAAmOEhA4/gMAmG4DsSfd9EG3XeTSRu&#10;3VUrZ9xcMmLbZDdd22s7WdpyP1XaekNS2oNFTtqNSEzamEpJ2qVLSNuzTEfcxExG3N5MRtrtTETY&#10;+U9D2PtPQ9j7T0PY+09D2PtPQ9j7T0PY+0/bmgAAyqkCALuzAgCwvQMApckFAJvWCQCU6BQBjOkl&#10;BIToMwt76DwUc+hEG2voSyJk51IoXudZLVnnYDJV52g1UudvOE/ndztM54A9SeeJP0folEFE6J9C&#10;QumsQ0HpukRA6s1EQOrkREDo9URA5/hDQOf4Q0Dn+ENA5/hDQOf4Q0Dn+EPNowAAva4BALC4AQCk&#10;xAIAmdAFAI/hCgCJ8RoBgfEoBXjyMgxw8jsTafJDGWLySh9c81AjVvNXJ1LzXitP82UtTPRsMEn0&#10;czJG9Hs0Q/SENkH1jjc+9Zk5PfakOjv2sDs69788OfjPPDj36Dw49+w8OPfsPDj37Dw49+w8OPfs&#10;PDj37Dy/qgAAsbMAAKS/AACYygEAjNgEAIT6DgB8+xsCdPsmBWz8MApl/DgQXv1AFVj+RxlT/k0d&#10;T/9UIEv/WiJI/2ElRf9nJkL/bShA/3UqPf99Kzr/hi04/5EuNv+bLzT/pjAz/7IxMv++MjH/0DIx&#10;/9YyMf/WMjH/1jIx/9YyMf/WMjH/1jKyrwAApboAAJjGAACL0gAAf98CAHn/EQFv/xkCZ/8iBGD/&#10;LAda/zQMVP88D0//QxNK/0kVR/9PF0P/VRlA/1sbPv9hHDv/Zh45/20fNv90IDT/fSEx/4YjL/+R&#10;JC3/myUs/6UmK/+vJir/uycp/74nKf++Jyn/vicp/74nKf++Jyn/viemtgAAmMIAAIvOAAB+2wAA&#10;dfkHAGv/DwFi/xYCW/8eA1T/JgVO/y4GSf81CEX/PAtB/0MNPv9IDjv/ThA4/1MRNf9YEjP/XhMx&#10;/2QULv9qFSz/chYq/3oXJ/+DGCX/jhkk/5gaI/+gGiL/qhsh/60bIf+tGyH/rRsh/60bIf+tGyH/&#10;rRuavgAAi8oAAH7XAABw4wAAZ/8EAF7/DQBW/xIBT/8ZAkn/IAND/ycEP/8uBTr/NAY3/zoHM/8/&#10;BzD/RAgu/0kJLP9OCSn/Uwon/1gKJf9eCyP/ZAsh/2wMH/90DR3/fQ4b/4cOGf+PDxj/mQ8Y/5sQ&#10;GP+bEBj/mxAY/5sQGP+bEBj/mxD/TCoD/0gzBf9PNAb/VDcI/1pBDv9cShb/WlQd/1dgJP9Uayr/&#10;UHgv/02EM/9Kjzb/R5k5/0ahO/9FqTz/RLA+/0O3P/9CwD//QslA/0HVQf9B5EH/Qe5C/0H2Qv9B&#10;/UL/Qv9B+UT/QfRG/0LvR/9C70f/Qu9H/0LvR/9C70f/Qu9H/0L/TSkD/0oyBP9RMgb/VzYI/1w/&#10;Dv9eSRb/XVMd/1peJP9XaSr/U3Uv/1CBNP9NjTf/Spc6/0ifPP9Hpz3/Rq4//0W1QP9EvUH/RMZC&#10;/0PRQv9D4kP/Q+xD/0P1Q/9D/EP8RP9D9Uf/Q+9I/0TrSf9E60n/ROtJ/0TrSf9E60n/ROtJ/0T/&#10;TSkD/0wwBP9UMQX/WTQI/189Dv9hRxb/YFId/11cJP9aZyv/VnMw/1N/NP9Pijj/TZQ7/0udPf9K&#10;pD//SKxA/0izQf9Hu0L/RsND/0bORP9F30T/RepF/UXzRftF+0X3Rv9E8En/RepK/0blS/9H5Uv/&#10;R+VL/0flS/9H5Uv/R+VL/0f/TikD/08uBP9XLgX/XTIH/2M7Dv9lRhb/ZVAd/2FZJP9dZCv/WnAw&#10;/1Z8Nf9Thzn/UJE8/06aP/9NokD/S6lC/0qwQ/9Kt0T/ScBF/0jKRv1I20b6SOdH+EjyR/VI+kbx&#10;Sf9H6kv/SONM/0neTf9K3k3/St5N/0reTf9K3k3/St5N/0r/TygD/1IsBP9aLAX/YS8H/2c6Dv9q&#10;RBX/ak4c/2dXJP9iYSv/Xm0x/1t4Nv9Xgzr/VI09/1KWQP9QnkL+T6VE/E6tRftNtEf6TLxI+UzH&#10;SPZL1EnzS+VJ8EvwSe1M+UjpTP9K4U7/S9pP/0zTUP9N01D/TdNQ/03TUP9N01D/TdNQ/03/UCgD&#10;/1UqBP9dKQX/ZS0H/2w4Df9vQhT/b0sc/2xVI/9oXir/Y2kx/190Nv1cfzv7WYk/+VaSQvdUmkT1&#10;U6JG9FKpSPJRsUnxULlK70/DS+5Pz0vrT+JL50/uS+RP+E3fT/5O1VH/T85S/1DJU/9QyVP/UMlT&#10;/1DJU/9QyVP/UMlT/1D/UScD/1gnBP9hJwT/aiwG/3E2DP90QBP/dEka/3JSIv9uWyn9aGQw+WVw&#10;NvZhezvzXoVA8FuOQ+5ZlkbsV55I6lWmSuhUrUznU7VN5VO/TuNTzE7hU99O3VPtT9hS91HRU/1S&#10;ylT+U8RW/1O/V/9Tv1f/U79X/1O/V/9Tv1f/U79X/1P/UicD/1slA/9lJAT/bioG/3Y0C/96PRH/&#10;ekYY/3hPIPt0WCj2b2Ev8WtsNu1ndjzpY4BA5mCKReRdkkjhW5pK31miTd1Yqk/aV7JQ2Fa8UdVV&#10;yFLSVdtTzlbrU8tW9lXGVv1Wv1j9VrpZ/Ve2Wv1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Vf/UyYD/18i&#10;A/9pIQP/cygF/3syCv9/OxD/gEQW+35MHvR7VCXudl0t6XFoNORtcjvgaXxB3GWFRthijkrUX5ZN&#10;0V2dUM5cpVLMWq1UyVm2VsdZwlfGWdBXwlnmWL9Z81m7WvtZtVv7WrBd+1qtXftZrV37Wa1d+1mt&#10;XftZrV37Wa1d+1n/ViQD/2IgA/9tIAP/dyYE/38wCP+EOQ39hkEU9YVJG+6CUSLnfVoq4XhkMtxz&#10;bjrUbndB0GqAR8xmiUzIZJFQxWKYU8NgoFXAXqhYvl2xWbtdvFu5XMlct1zgXLRd71ywXvldq1/5&#10;Xahg+VylYflcpWH5XKVh+VylYflcpWH5XKVh+Vz/WCID/2UeA/9xHwP/eyQD/4QuB/+JNgv4iz4R&#10;74tGF+iITh7hhFcm2X5hMdF4ajrLc3NCxm98SMJshE2+aYxRu2aTVbhkm1i1Y6Nas2GsXLBgt16u&#10;YMRfrGDYX6lh61+nYfdfomP3X59k91+dZPhenWT4Xp1k+F6dZPhenWT4Xp1k+F7/WyAC/2gcAv90&#10;HQL/fiMD/4grBf2NNAnzkDsO6pBDFOKPShrailQl0INdMMl+ZzrDeG9CvnR4SLlxgE61bohSsmuP&#10;Vq9pl1qsZ59cqWWoX6ZksmGkZL9iomTQYqBk52KeZfVimmb1YZhn9mCWaPZglmj2YJZo9mCWaPZg&#10;lmj2YJZo9mD/XR8C/2oaAv93HAL/giEC/4spBPmRMQfvlTgL5pY/EN2URxfSjlEkyohbL8KDZDm8&#10;fmxBt3l0SLJ1fE6ucoRTqm+LV6Ztk1uja5teoGqkYJ1ormObaLpkmWjLZZdo42SVafNkk2r0Y5Fr&#10;9WKQa/VhkGv1YZBr9WGQa/VhkGv1YZBr9WH/Xx0C/20YAv96GwL/hR8C/44nA/WVLgXrmTUI4Zw7&#10;DNaYQxbMk08ixI1YLr2HYTi2gmlBsH5xSKt6eU6nd4BTo3SIWJ9xkFubb5hfmG6hYpVtq2SSbLdm&#10;kGzGZo9s32aObfFljG7zZItu9GOKbvRiim70Yopu9GKKbvRiim70Yopu9GL/YRwC/28WAv98GgH/&#10;iB4B/5EkAvKZKwTnnjEF3aA2CdGcQRXHl00hv5FWLbeMXzexh2dAq4JuSKV+dk6ge31TnHiFWJh2&#10;jVyUdJVfkXKeYo5xqGWLcLRniXDDaIdw22eGce5mhnLyZYVy82SEcvRjhHL0Y4Ry9GOEcvRjhHL0&#10;Y4Ry9GP/YxoC/3EVAf9/GAH/ihwB/JQhAu6cJwLjoiwD2KQyCMyfQBTDmksgupVVLLOQXTesi2U/&#10;pYdsR6CDc02bgHtTln2CV5J6ilyOeJJginabY4d1pWaEdLFngnTAaIB01WiAdexnf3byZn9182V/&#10;dfNkf3XzZH9182R/dfNkf3XzZH9182T/ZRkC/3QUAf+BFwH/jRoB+ZceAeugIwHfpiYC0qcwB8ij&#10;PhO/nkkftplTK66UWzanj2M/oItqRpuHcU2VhHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z+ea9oe3m9&#10;aXp50Wl5eupoenryZnp58mV6efNkennzZHp582R6efNkennzZHp582T/ZxcC/3YUAf+EFgH/kBcB&#10;9ZsaAeekHQHbqx8BzqovBsSmPRK6oUgesp1RKqqYWTSilGE+nJBoRZaMb0yQiXZSi4Z9V4aEhVuC&#10;go1ffoCXY3p/oWZ3fqxodX27aXN+zmlzfuhodH7xZnR98mV1fPNkdXzzZHV882R1fPNkdXzzZHV8&#10;82T/aRYB/3gTAf+HFAD/kxUA8Z4VAOOoFgDVrhsByq0tBsCpOxG2pUYdraFQKaWcWDOemF88l5Rm&#10;RJCRbUuLjnRRhox7VoGJg1t8h4tfeIaUYnSEn2Vxg6pnb4O4aW2Dy2ltg+ZoboPyZm+C8mVwgfNk&#10;cIHzZHCB82RwgfNkcIHzZHCB82T/axQB/3sSAf+KEgD/lhIA7aIQAN6tDgDQsRkAxbArBbutOQ+y&#10;qUQbqaVOJ6ChVjKZnV47kppkQ4uXa0qGlHJQgJJ5VXuPgFp3jYlecoySYW6KnGRriahnaYm2aGeJ&#10;yGhnieNnaInyZmmH82VqhvNkaobzZGqG82RqhvNkaobzZGqG82T/bhIB/34QAP+NEAD3mg4A26cK&#10;ANOwCwDKtBYAwLQpBLaxNw6trkMapKpMJZumVTCTo1w5jKBjQYadaUiAmnBOe5h3U3aWflhxlIZc&#10;bJKQYGiRmmNlkKZlY5C0ZmGQxmZhkOFmYZDyZWOO82RkjPRjZIz0Y2SM9GNkjPRjZIz0Y2SM9GP/&#10;cRAB/4IPAP+RDQDenwkA06oJAMyzCQDEuBMAurgmA7G2NQyns0EYnq9KI5asUy6OqVo3h6ZhP4Ck&#10;Z0Z6oW5MdZ91UXCdfFVrnIRaZpqOXWOZmGBfmKRiXZiyZFuYw2RbmN5jW5jwY1yV9WJek/ViXpP1&#10;Yl6T9WJek/ViXpP1Yl6T9WL/dQ4A/4YNAOuWCADVowcAzK0IAMW2BwC9vBEAtL0jAqu7MgqhuT8V&#10;mLZIIJCzUSuIsFg0gK5fPHqrZkN0qWxIb6hzTmqmelJlpYJWYaOMWl2illxaoqJfV6GwYFahwWBV&#10;otxgVaHvYFaf919XnPdfV5z3X1ec919XnPdfV5z3X1ec91//egwA/YsJANqbBADOpwYAxLAGALy5&#10;BAC1wQ4ArMIgAaTBMAiavzwTkb1GHYm6TyeBuFYwerZdOHO0ZD9usmpEaLFxSWSweU1froFRW62K&#10;VFitlVdUrKFZUqyvW1CswFtQrNpaT6vuW0+q+ltRpvpbUab6W1Gm+ltRpvpbUab6W1Gm+lv/gAkA&#10;4ZIBANGgBADGqwUAvLQEALO9AwCrxwsApMkcAZzILAaTxzkPisVEGYHDTSN6wVQsc79bM22+Yjln&#10;vGk+YrtwQ166d0dauYBLVrmJTlO4lFBQuKBSTbiuVEy4v1RLudhUS7ftVEq2+VVKs/5WSrP+Vkqz&#10;/lZKs/5WSrP+Vkqz/lb6hwIA1pgAAMmlAwC9rwMAs7gBAKnCBAChzQgAmtAWAJLQKASKzzYMgc5B&#10;FXnMSh5yy1ImbMpaLWbJYTJhyGg3XMdvPFjGdj9Vxn9DUcWJRU7FlEhLxaBKScWuS0jFv0tHxthL&#10;R8XtS0bD+U1Fwv9ORcL/TkXC/05Fwv9ORcL/TkXC/07fkAAAzJ8AAL+qAQCzswEAqb0CAJ/HBQCW&#10;0gkAjtoSAIjbJAKA2jIIeNk+EHHYSBhq11AfZNZYJV/VXypb1GcvV9RuM1PTdjZQ0385TNOIO0rT&#10;lD5H06A/RdSuQETUv0FD1dhARNPsQELS9kJB0f5EQdH+REHR/kRB0f5EQdH+REHR/kTRmAAAw6UA&#10;ALWuAACpuAAAnsMCAJTNBgCK2QoAhOMYAX3kJgN15DIIbuM8D2fjRRVh400bXONVIFfjXSRU42Qn&#10;UOJrKk3icy1K43wwSOOGMkXjkDRD45w1QeSpNkDkuDc/5cs3P+XkNz/j8zY94vs4PeL7OD3i+zg9&#10;4vs4PeL7OD3i+zjGoQAAt6sAAKq0AACevgAAk8kCAIjUBgB/7g4Aee0bAXHtJwNq7jIIZO47DV7u&#10;QxNY7ksXU+5SGlDvWR5M72AgSe9nI0fvbyVE8HcnQfCAKT/wiio98ZUsO/GhLTnyri448r4vN/PQ&#10;Lzfz5y828fMvNvHzLzbx8y828fMvNvHzLzbx8y+5pwAAq7AAAJ+7AACSxgAAhtABAHvdBQB09xEA&#10;bfccAWb4JgNf+C8GWvk4ClT5QA5Q+kcRTPpOFEj7VRZF+1sYQvtiGkD8aBw9/HAdOv14Hzj9giA2&#10;/Y0iNP6YIzL+pCQx/7ElMP+/Ji//zyYu/+MmLv/jJi7/4yYu/+MmLv/jJi7/4yatrQAAn7cAAJLC&#10;AACGzQAAedoAAHDyCABo/xEAYf8aAVr/IwNU/ysET/8zBkr/OwhG/0ILQ/9JDUD/Tw49/1UQOv9b&#10;ETj/YRM1/2gUM/9vFTD/eBYu/4IXLP+NGSr/mRop/6QaKP+vGyf/uhwm/8ccJv/HHCb/xxwm/8cc&#10;Jv/HHCb/xxyhtAAAk78AAIbKAAB41gAAbOIAAGP8BwBc/w8AVf8WAU//HgJJ/yYDRP8uBED/NAU8&#10;/zsGOf9BBzb/Rggz/0wIMf9RCS7/Vwos/10KKv9kCyj/bAwl/3UNI/9/DiH/ig8g/5UQHv+gEB7/&#10;qBEd/7ERHf+xER3/sREd/7ERHf+xER3/sRGVvAAAhscAAHnTAABr4AAAXu0AAFb/AwBP/wwASf8S&#10;AUP/GQE+/yACOf8nAzX/LQMy/zMELv84BCv/PQUo/0IFJv9HBST/TAYi/1EGIP9XBh3/Xgcb/2UH&#10;Gf9uCBf/eAgV/4MIE/+NCRP/lgkS/54JEv+eCRL/ngkS/54JEv+eCRL/ngn/Qi0D/0IyBP9IMgT/&#10;TDYG/048CP9QRw7/UFIV/05fGv9Lax//SHck/0WDJ/9Cjir/QZcs/z+gLv8/py//Pq4w/z21Mf89&#10;vDL/PMUy/zzOM/873zP/O+o0/zvzNP87+zT/PP8z/jz/M/w9/zT2P/819T//NfU//zX1P/819T//&#10;NfU//zX/QywD/0QwBP9KMAT/TjQG/1E6CP9TRg7/UlEV/1FdGv9OaSD/S3Qk/0iAKP9Fiyv/Q5Ut&#10;/0KdL/9BpTD/QKwx/z+zMv8/ujP/PsI0/z7MNP8+3DX/Peg1/z3xNf8++jX9Pv81+z//NPg//zby&#10;Qf838EH/N/BB/zfwQf838EH/N/BB/zf/RCwD/0cuA/9NLgT/UTIF/1Q5CP9XRA7/Vk8V/1RaG/9R&#10;ZiD/TnIl/0t9Kf9IiCz/RpIu/0WbMP9EojL/Q6kz/0KwNP9CtzX/Qb82/0HJNv9A1zf/QOU3/UDw&#10;N/pA+Df3Qf829kH/N/JB/zjsQ/856kT/OepE/znqRP856kT/OepE/zn/RSsD/0ksA/9QLAT/VS8F&#10;/1k3CP9cQg7/W00V/1hXG/9WYyD/Um8l/096Kv9MhS3/So8w/0iYMv9HnzT/RqY1/0WtNv9FtDf/&#10;RLw4/kTGOPxE0jn5Q+I59kTuOfNE9znxRP8570T/OutF/zvkRv8840b/PONG/zzjRv8840b/PONG&#10;/zz/RisD/00pA/9UKQT/WSwF/141B/9hQA3/YUoU/15UGv9aXyD/V2sm/1R2Kv9RgS7/Tosx/kyU&#10;NPxLnDX7SqM3+kmqOPhIsTn3SLk69kfCO/VHzTvyR9877kfsO+tI9jvpR/8950f/PuFI/z/aSv9A&#10;2Er/QNhK/0DYSv9A2Er/QNhK/0D/RyoD/1AnA/9YJgP/XioE/2MzB/9mPQ3/ZkcT/2RRGv9gWyD/&#10;XGcm/VlyK/pWfS/4U4cz9lGQNfRQmDfyTp858U2mO+9MrTzuTLU97Eu+PetLyj7pS9w+5UzqPeJL&#10;9T/fS/5B3Er/QtRM/0PNTf9Dy07/Q8tO/0PLTv9Dy07/Q8tO/0P/SigD/1QkA/9cIwP/YygE/2gw&#10;Bv9sOwv/bEQS/2pOGf5mWB/5YWIl9V5tK/JbeDDvWII07FaLN+pUlDnoU5s75lGjPeVRqj7jULI/&#10;4U+7QOBPx0DeT9hB2U/oQdRP9EPQTv5Fzk7/RshQ/0bCUf9HwFH/R8BR/0fAUf9HwFH/R8BR/0f/&#10;TSUC/1chAv9gIAP/aCYD/24uBf9yOAr/ckEQ/XBLF/dtVB3yaF4k7WRpKulhdDDlXn404luHOOBZ&#10;jzvdV5c+21WfQNhUpkLVU65D0lK3RNBSwkXOUtBGy1LlRshS8kjFUv1JwlL/SrxU/0q3Vf9KtlX/&#10;SrZV/0q2Vf9KtlX/SrZV/0r/UCMC/1seAv9kHgL/bSQD/3MrBP93NQj+eD4O9ndHFPB0UBvqb1oi&#10;5GtlKeBnby/bY3k11mCCOtJdij7PW5JBzFmaQ8pYoUXIV6lHxlayScRWvErCVclLv1XfS7xW7ky5&#10;VvpNt1b/TbJY/02uWf9NrFn/TaxZ/02sWf9NrFn/TaxZ/03/UyAC/14cAv9oHAL/cSIC/3goA/98&#10;MQf4fjoL8H1DEel6TBjidlcf3HJhKNRtay/PaXQ2y2V9O8dihUDEYI1DwV6VRr9dnEi8W6RLulqt&#10;TLhZt062WcNPtFnVT7Fa6lCuWvdQrFr/UKhb/1CkXP9QpF3/T6Rd/0+kXf9PpF3/T6Rd/0//Vh4C&#10;/2EZAv9sGgL/dSAC/3wlA/2BLgXzhDcJ6oQ/DuKBSBXbfVMd0XddJ8tyZzDGbnA3wmp4PL5ngEG6&#10;ZYhFt2OQSLRhmEuyX59Nr16oT61dslGrXb5SqV3OU6Zd5VOkXvRTol7/U59f/1KcYP9Sm2D/Uptg&#10;/1KbYP9Sm2D/Uptg/1L/WBwC/2QXAf9wGQH/eR0B/4AjAviGKgPtiTIG5Io7CtyIRRLRglAcyn1a&#10;JsR4Yy++c2w3uW90PbVsfEKyaoRGrmeMSqtlk02oZJtPpWKkUqNhrlShYblVn2HIVp1h4VabYvFV&#10;mWL9VZdj/1SVZP9UlGT/U5Rk/1OUZP9TlGT/U5Rk/1P/WhoC/2cVAf9zFwH/fRsB/4QgAfOKJgLo&#10;ji4E35A2B9SMQRHLh00bxIJXJr19YC+3eGk2snRxPa5xeEKqboBHpmyISqNqj06gaJhRnWegU5pm&#10;qlWYZbVXlWXEWJRl21iSZu9XkWb8V49n/laOZ/5VjWj+VY1o/lWNaP5VjWj+VY1o/lX/XBgB/2kT&#10;Af92FgH/gBkB/YgdAe+OIgHkkykC2pQxBs6QPw/Gi0savoZVJbeBXi6xfWY2rHluPKd2dUKjc31H&#10;n3CES5xujE6YbJRSlWudVJJqp1eQabJZjWnAWoxp1VqKauxZimr6WIlr/VeHa/1Wh2v+Vodr/laH&#10;a/5Wh2v+Vodr/lb/XhcB/2wSAf94FAH/gxcA+YsaAOuSHQHgmCMB05gvBcqUPQ7Bj0kZuYpTJLKG&#10;Wy2sgWQ1pn5rPKF6ckKdd3pHmXWBS5VziU+RcZFSjm+aVYtupFiIba9ahm29W4Rt0FuDbulag274&#10;WYJv/FiCb/1Xgm/9V4Jv/VeCb/1Xgm/9V4Jv/Vf/YBUB/24RAf97EwD/hhQA9o8WAOeWGADbnBwA&#10;z5stBMWXOw28k0cYtI5RI62KWSynhmE0oYJpO5x/cEGXfHdGk3l+S493hk+LdY5SiHOXVYRyoViC&#10;caxaf3G6XH5xzFx9cudbfXL2Wnxy/Fl8cvxXfHL9V3xy/Vd8cv1XfHL9V3xy/Vf/YhQB/3ERAf99&#10;EQD/iBIA8pISAOOaEgDVnxkAyp4rBMGbOQy4l0UXsJJPIqmOWCuiil8znIZnOpeDbkCSgHVFjX58&#10;Sol8hE6FeoxSgniVVn53n1h7dqpbeXW4XHd1ylx3duVcd3f1Wnd2+1l3dvxYd3b8V3d2/Fd3dvxX&#10;d3b8V3d2/Ff/ZBIB/3MQAP+AEAD/ixAA75UOAN+eDQDQohcAxqEpA72eNwu0mkMWrJZNIKSSViqd&#10;jl4yl4tlOZKIbECNhXNFiIN6SoSAgU6Af4pSfH2TVXh8nVh1e6hbc3q2XHF6x1xxeuJccXvzWnF7&#10;+1lyevxYcnr8WHJ6/FhyevxYcnr8WHJ6/Fj/ZxEB/3UPAP+DDgD0jg0A25kKANShCwDMpBUAwqQn&#10;A7iiNgqwnkIVp5pMH6CXVCmZk1wxk5BjOI2Naj+IinFEg4h4SX6Gf016hIhRdoKRVXOBm1hvgKZa&#10;bX+0XGt/xVxrgN9ca4DyWmuA+1lsfvxYbX78WG1+/FhtfvxYbX78WG1+/Fj/aRAB/3gOAP+FDADi&#10;kggA1ZsJAM6jCQDHqBIAvaglArSmNAmrokATo59KHpubUieUmFowjpVhN4iSaD2CkG9Dfo52SHmM&#10;fUx1ioVQcYiOVG2HmVdqhqRZZ4WxW2WFwltlhdxbZYXwWmaF+1lng/xYZ4P8V2eD/Fdng/xXZ4P8&#10;V2eD/Ff/bA4A/3sMAPKJCQDZlQYAz54IAMmmCADBqxAAuKsiAq+qMgimpz4SnqRIHJahUSWPnlgu&#10;iJtfNYKZZjx9lm1BeJR0RnOSe0tvkINPa4+MUmeOllVkjaJYYYyvWV+MwFpfjNlZX4zuWV+M+1hh&#10;iv1XYYn9V2GJ/Vdhif1XYYn9V2GJ/Vf/bwwA/38JAN+NAwDSmAYAyqIGAMKpBgC6rw4AsrAgAamu&#10;LwahrDwQmKlGGpGnTyOJpFYsg6JdM32fZDl3nWs/cptxRG6aeUhpmIFMZZeKUGGVlFNelaBVW5St&#10;V1qUvVhZlNRXWZTsV1mT+VZbkf5VW5D+VVuQ/lVbkP5VW5D+VVuQ/lX/cwkA9YQEANiRAwDMnAUA&#10;w6UFALutBACzswwAq7UcAaO0LAWbsjkOkrBEF4qtTSCDq1QpfalcMHenYjZxpWk8bKRvQWiid0Vk&#10;oX9JX5+ITFyekk9Ynp5SVp2rU1SdvFRTndFUU53rU1Oc+FNUmv9TVJn/U1SZ/1NUmf9TVJn/U1SZ&#10;/1P/eAYA4YkAANCWAgDGoQMAvKkDALOwAQCruAgApLoYAJy6KQOUuTYLjLdBFIS1Sh18s1IldrFa&#10;LHCvYDJrrmc4Zq1uPGKrdUBeqn1EWqmGSFaokUpTqJ1NUaeqTk+ouk9OqM9PTqfpT02m909Npf9P&#10;TqT/T06k/09OpP9PTqT/T06k/0/6fwAA2I4AAMmbAQC+pQIAtK0BAKu1AAChvwQAm8EUAJTBJQKM&#10;wDMIhL8+EXy9SBl1vFAhb7pYJ2q5Xy1luGUyYLdsNly2dDpYtXw+VbSFQVG0kEROs5xGTLOpSEqz&#10;uUhJtM5ISbPpSEix9klIsP9KSLD/Skiw/0pIsP9KSLD/Skiw/0rihgAAzpQAAMKhAAC2qQAAq7EA&#10;AKG6AQCYwwUAkMkQAIrJIAGDyS8Fe8g7DXTHRRRuxk4baMVWIWPEXSdew2QrWsJrL1bBcjNTwXs2&#10;T8CEOUzAjzxKwJs+R8CoP0bAuEBFwM1ARcDoP0S+9kFDvf9CQ7z/Q0O8/0NDvP9DQ7z/Q0O8/0PW&#10;jQAAxpsAALilAACtrgAAorYAAJi/AgCNyAYAg9ELAH/SGgB50ioDctI3CGzRQg9m0UsVYdBTGlzP&#10;Wx9Yz2IjVM5pJ1HOcSpNznotSs6DMEjOjjJFzpo0Q86oNULOuDZBz801Qc7oNUDN9Tc/y/45Psv/&#10;OT7L/zk+y/85Psv/OT7L/znKlgAAvKIAAK+qAACjswAAmLwAAI3GAwCCzwcAeNkLAHPeGABu3iYC&#10;aN4zBWLePgpd3kgPWd5QFFXeWBdR3mAbTt5nHkvdbyBI3ngjRt6BJUPejCdB3pgpP96mKj7ftSo9&#10;4MgqPd/jKjzd8Ss73PstOtz9Ljrc/S463P0uOtz9Ljrc/S7AnwAAsacAAKSwAACYugAAjcMAAIHN&#10;AgB21wcAbugPAGnoGwFj6CcCXukyBVjpOwhU6UQMT+pMD0zqUxJJ6lsVRupiF0TrahlB63IbP+t7&#10;HTzrhh467JEgOOyeITftrCI27bsjNe7PIzTu5iM06/UjNOv4IzTr+CM06/gjNOv4IzTr+COzpQAA&#10;pq0AAJm3AACNwQAAgMsAAHXVAQBp4QYAZPMRAF7zHAFZ9CYCVPQwBE/1OAZL9UAIR/ZHCkT2TgxB&#10;91UOP/dcDzz3YxE6+GoTN/hzFDX4fRYz+YgXMfmUGC/6oRku+q8aLfu+Giz7zxsr++cbK/vrGyv7&#10;6xsr++sbK/vrGyv76xuoqgAAmrQAAI2/AACAyQAAdNMAAGfeAABe8ggAWf4RAFP/GgFO/yMCSf8r&#10;A0X/MwRB/zoFPv9BBjv/Rwc4/04INf9UCTP/Wgkx/2EKL/9pCyz/cgwq/30NKP+IDib/lQ8l/6EQ&#10;JP+uESP/uhIi/8oSIv/QEiL/0BIi/9ASIv/QEiL/0BKcsgAAjrwAAIHHAABz0QAAZ90AAFnjAABT&#10;/QYATf8OAEj/FgBD/x4BP/8mAjr/LQI3/zMDM/85AzD/PwQu/0QEK/9KBSn/UAUn/1YGJP9dBiL/&#10;ZQcg/24HHf95CBv/hQga/5IJGf+eCRj/qAkX/7MJF/+3CRf/twkX/7cJF/+3CRf/twmQugAAgsUA&#10;AHTQAABn3AAAWOMAAE3wAABH/wIAQv8MADz/EQA4/xgBNP8fATD/JQEs/ysCKf8wAiX/NQIj/zoC&#10;IP8/Ax7/RAMc/0kDGf9PAxf/VgQV/14EEv9oBBH/cgUP/34FDv+KBQ7/lAUN/54FDf+iBQ3/ogUN&#10;/6IFDf+iBQ3/ogX/OS8C/zwwA/9BMQP/RDQE/0Q6Bv9ERQj/RVEM/0NdEf9BaRb/PnYZ/zyBHP86&#10;jB7/OZYg/zieIf83pSP/N6sj/zayJP82uSX/NsAl/zXKJv811yb/NeUm/zXvJv81+Cb/Nv8m/jb/&#10;Jvw2/yb8Nv8n+jb/KPo2/yj6Nv8o+jb/KPo2/yj/OS8C/z4vA/9ELwP/RjIE/0g4Bv9IQwj/SE8N&#10;/0dbEv9EZxb/QnMa/z9/Hf89ih//PJMh/zubI/86oiT/Oakl/zmwJv84tib/OL4n/zjHJ/840yj/&#10;OOMo/zjtKP449yj7OP4n+Tn/J/g4/yn4OP8q9jj/KvY4/yr2OP8q9jj/KvY4/yr/Oi8C/0EsA/9G&#10;LAP/Si8E/0w3Bf9NQQj/TEwN/0tYEv9IZBf/RnAb/0N8Hv9BhyD/P5Aj/z6YJP89oCX/PaYm/zyt&#10;J/88tCj/O7sp/zvEKf87zyn+O+Aq+zvrKvg79Sn2PP4p9Dz/KvM7/yvyO/8s7zv/Le87/y3vO/8t&#10;7zv/Le87/y3/PC0C/0QpAv9KKQP/TiwE/1E0Bf9SPgj/UkoN/1BVEv9NYRf/Sm0b/0h4H/9FgyL/&#10;Q40k/0KVJv9BnSf/QKMo/0CqKf4/sSr9P7gr/D/BK/o/yyv3P9ws9T/pLPE/9CvvP/0s7T//Lew+&#10;/y/rPv8w5z//MOc//zDnP/8w5z//MOc//zD/QCoC/0gmAv9OJgP/UikD/1YyBf9XPAf/V0cM/1VR&#10;Ev9SXRf/UGkc/010IP9KfyP9SIkm+0eRKPpGmSn4RaAq90SnK/VErSz0Q7Ut80O9LfJDyC7wQ9cu&#10;7EPnLulE8y3mQ/ww5EL/MeNC/zLhQv8z3EP/NNxD/zTcQ/803EP/NNxD/zT/QycC/0sjAv9SIgL/&#10;WCcD/1wvBP9dOQf/XkMM/1tOEf9YWBf+VWQc+lJvIPdQeiT0TYQn8kyNKfBKlSvvSZwt7UmjLuxI&#10;qi/qR7Ev6Ue6MOdHxTDmR9Iw4kjlMN9H8jLbR/s02Eb/NdVG/zbSRv83zUj/N81I/zfNSP83zUj/&#10;N81I/zf/RiQC/08gAv9WHwL/XSQD/2EsBP9jNQb/ZEAL/2JKEPpeVBb1W18c8VhrIO5VdSXrU38o&#10;6FGIK+ZPkS3kTpgv4k2gMOFMpzHfTK4y3Uu3M9tLwjTZSs811UvkNdBL8DbNSvs4ykr/OshK/zrG&#10;S/87wUz/O8FM/zvBTP87wUz/O8FM/zv/SiEC/1MdAv9bHAL/YiIC/2cpA/9pMgX/ajwJ+WhGD/Jl&#10;UBXtYVsa6F5mIORbcSXhWHsp3laELNtUjC/YUpQy1FGbNNJQozXQT6o3zk6yOMxOvDnKTsk6yE7d&#10;OsRP7TvBTvk9vk7/PbxO/z66T/8+tlD/PrZQ/z62UP8+tlD/PrZQ/z7/TR4C/1YaAf9fGgH/ZyAC&#10;/2wmAv9vLgT5cDgH8m9CDOtsSxLlaVcZ32ViH9phbCXUXXYq0Ft+L81ZhzLKV481yFaWN8ZUnTnE&#10;U6U7wVOtPL9Stz69UsM/vFLTP7lS6D+1UvZBs1L/QbFT/0GvU/9BrFT/QaxU/0GsVP9BrFT/QaxU&#10;/0H/UBwB/1oXAf9kGAH/bB0B/3EjAv11KgPzdjMF63Y9CuNzRw/cb1MX1GteH85mZybKY3ErxmB5&#10;MMJegTS/XIk3vVqROrpZmDy4WKA+tleoQLRWskKyVr1DsFXMQ61W40SrVvNEqFf+RKdX/0SlWP9E&#10;olj/RKJY/0SiWP9Eolj/RKJY/0T/UxkB/10UAf9oFgH/cBoB/3YgAfd6JgLtfC4D5Hw4B9x6RA3S&#10;dU8Wy3BaHsZsYybBaGwsvWZ1MbljfTW2YYQ5s1+MPLBdlD+uXJtBq1ukQ6larUWnWrhGpVnHR6Na&#10;3kehWu9Hn1v8R51b/0ebXP9Gmlz/Rppc/0aaXP9Gmlz/Rppc/0b/VRcB/2ASAf9rFAH/dBcA/3oc&#10;AfJ/IgHngSkC3oIzBNN/QAzLekwVxHZWHr5xYCW5bmgstGtxMrFoeTatZoA6qmSIPadij0ClYJdD&#10;ol+gRZ9eqUedXrRJm13CSpld1kqXXuxKll/6SZVf/0mTYP9IkmD/R5Jg/0eSYP9HkmD/R5Jg/0f/&#10;WBUB/2MRAf9uEgD/dxUA+34YAO2DHQDihyMB1ocuA8yDPQvFf0kUvXtTHbd2XSWyc2UsrW9tMqlt&#10;dTemanw7omiEPp9mjEGcZZREmWOcR5dipkmUYrBLkmG+TJBh0EyPYuhMjmP4S41j/0qMZP9Ji2T/&#10;SYtk/0mLZP9Ji2T/SYtk/0n/WhMB/2YQAP9xEQD/ehIA94IUAOiHFwDdixwA0IssA8eIOwq/hEcT&#10;uH9RHLF7WiSsd2Irp3RqMaNxcjafb3k7m22AP5hriEKVaZBFkmiZSI9mokqMZq1MimW6TYhlzE6H&#10;ZuZOhmf2TIZn/0uFaP9LhGj/SoRo/0qEaP9KhGj/SoRo/0r/XBIB/2gPAP90EAD/fRAA84UQAOSL&#10;EQDWjxcAy44qAsKMOAm6iEQSs4RPG6x/WCOnfGAroXhoMZ11bzaZc3Y7lXF9P5JvhUKObY1Fi2yW&#10;SIhroEuFaqpNg2m3ToFpyE+AauNPgGv0Tn9r/0x/a/9Lf2v/S39r/0t/a/9Lf2v/S39r/0v/XhAB&#10;/2sOAP92DgD7gA0A6ogNANuPDADQkhUAx5InAr6PNgi2jEIRrohNGqiEViKigF4qnH1lMJd6bDWT&#10;d3M6j3V7PoxzgkKIcotGhXCTSYJvnUx/bqhOfW61T3ttxlB6buBQeW/yTnlv/k15b/9MeW//S3lv&#10;/0t5b/9LeW//S3lv/0v/YA8A/20NAP95DADugwsA24sJANSRCgDMlRMAwpUlArmTNAexj0EQqoxL&#10;GaOIVCGdhFwpl4FjL5J+ajWOfHE5inp4PYZ4gEKDdohFf3WRSXxzm0x5cqZOdnKzUHVyw1Bzct1Q&#10;dHPwT3Rz/U10c/9MdHP/THRz/0x0c/9MdHP/THRz/0z/Yg4A/28MAPx7CgDehgYA1Y4IAM+UCQDH&#10;mBEAvpgjAbWWMgatkz8PppBJGJ+MUiCYiVook4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFenmPSXZ4&#10;mUxzd6ROcXexUG92wVBud9lQbnfvT253/E5ud/9Nb3f/TG93/0xvd/9Mb3f/TG93/0z/ZA0A/3IK&#10;APB+BgDaiAUA0JAHAMqXCADCmxAAuZshAbGaMAaplz0OoZRHF5qRUB+UjVgnjotfLYmIZjOEhm04&#10;gIR0PXuCe0F4gIRFdH+NSHF9l0ttfKJOa3yvT2l7vlBofNVQaHztT2l8+05pfP9Nanv/TGp7/0xq&#10;e/9Manv/TGp7/0z/ZgoA/3UIAOGBAgDUiwUAy5MGAMSaBgC9ng4AtZ8fAayeLgWkmzsMnZhFFZaV&#10;Th6Pk1YliZBdLISOZDJ/i2s3eopyPHaIeUByhoFEb4WKR2uDlUpogqBNZYGsTmOBvE9igdFPYoHr&#10;TmOB+U1jgf9MZID/S2SA/0tkgP9LZID/S2SA/0v/aQgA+3gEANyEAQDPjwQAxpcFAL+dBQC3oQwA&#10;r6McAKeiLASfoDkLmJ5DFJGbTByKmFQjhJZcKn+UYjB6kmk1dZBwOnGOdz5tjX9CaYuIRmWKkkli&#10;iZ5LX4iqTV6Iuk5ciM5OXYjpTV2H+Exdh/9LXob/S16G/0tehv9LXob/S16G/0v/bQUA6nwAANWI&#10;AADKkgMAwZoDALmgAwCxpgkAqacZAKKnKQOapTYJkqNBEouhShqEn1Ihfp1aKHmbYC50mWczb5du&#10;OGuWdTxnlH1AY5OGQ2CRkEZckZxJWpCpS1iQuExXkMxMV5DnS1eP90pXjv9KWI7/SViO/0lYjv9J&#10;WI7/SViO/0n/cQEA4IAAAM+MAADElgIAu54CALKkAACpqgUAoqwVAJusJgKUqzQHjKo/D4WoSBd+&#10;plAeeKRYJXOiXituoWUwap9sNGWeczlhnXs8XpuEQFqajkNXmZpFVJmnR1KZtkhRmcpIUZjmSFGX&#10;9UhRl/9HUZb/R1GW/0dRlv9HUZb/R1GW/0f2dwAA2IUAAMmRAAC/mwEAtKIAAKuoAAChsAAAmrIR&#10;AJSzIgGNsjAFhbE8DH6vRhR4rk4bcqxWIW2rXCdoqWMsZKhqMGCncTRcpnk4WKWCO1WkjD5Ro5hA&#10;T6OlQk2jtENMo8hDTKPkQ0uh9ENLoP9ES6D/REug/0RLoP9ES6D/REug/0TjfQAAz4sAAMKWAAC3&#10;nwAAraYAAKOtAACZtQAAkLkOAIu6HgGEui0Dfbk5CXe4QxBxtkwXa7VTHWa0WiJis2EmXrJoK1qx&#10;by5WsHcyU7CBNU+vizhMr5c6Sq6kPEiusz1Hrsc9R67jPEat8z1Gq/4+Rav/P0Wr/z9Fq/8/Rav/&#10;P0Wr/z/agwAAx5EAALucAACvpAAApasAAJqyAACQugEAhsEJAIHCGAB7wigCdcI1Bm/BQAxpwEkS&#10;ZL9RF1++WBxbvl8gV71mJFS8bidRvHYqTbt/LUq7ijBIu5YyRbujNEO7sjRCu8U1Q7viNEK58zVB&#10;uP03QLf/N0C3/zdAt/83QLf/N0C3/zfOiwAAv5gAALKhAACnqQAAnLAAAJG4AACGwAIAe8gHAHTL&#10;EgBwzCIBa8swA2bLPAdhy0UMXMpOEVjKVhVUyl0ZUclkHE7JbB9LyXQiSMh+JEXIiCdDyJUoQcii&#10;Kj/IsSs+ycQrPsnhKj7H8is9xvwtPMX/LjzF/y48xf8uPMX/LjzF/y7EkwAAtp8AAKmmAACdrgAA&#10;krcAAIa/AAB7xwMAcM8HAGfWDQBk1xoAYNgqAVzYNgNY2EEGVNhKClDYUg1N2FoQStdiE0fXaRZF&#10;13IYQtd8GkDYhxw92JMePNihHzrZsCA52cMgOdnfIDnX7yA41fkiN9T/IzfU/yM31P8jN9T/IzfU&#10;/yO5nAAAq6QAAJ+sAACTtQAAh74AAHvGAABwzgMAZdYHAF3jDgBa4xsAVuMnAVLkMgJO5DwESuRE&#10;BkflTQhF5VUKQuVcDEDlZA4+5mwQO+Z2EjnmgBQ354wVNeeZFjTnqBcy6LgYMujMGDHo5Rgx5vQY&#10;MeX8GDHl/Bgx5fwYMeX8GDHl/BiuogAAoaoAAJSzAACIvQAAe8YAAG/OAABj1gEAWN4FAFTuEABR&#10;7xsATe8mAUnwLwJF8DgDQfE/BD7xRwU88k4GOvJVBzfyXAg182QJM/NtCjH0dwwv9IINLfSPDiv1&#10;nQ8q9qsQKfa8ECj2zhEn9+YRJ/XxESf18REn9fERJ/XxESf18RGjqAAAlrIAAIi7AAB7xQAAb84A&#10;AGLXAABW3gAATvAHAEr6EABG+xkAQvsiAT/8KgE7/TICOP05AjX+PwMy/kYDMP9MBC7/UwUr/1oF&#10;Kf9iBif/awYk/3YHI/+CCCH/kAgg/50JH/+rCR7/ugkd/8kJHP/dCRz/3Qkc/90JHP/dCRz/3QmY&#10;sAAAiroAAHzEAABvzQAAYtgAAFXeAABJ5AAARPsFAD//DgA7/xUAOP8cADT/JAEx/ysBLf8xASr/&#10;NgIn/zwCJf9CAiP/SAIg/04DHv9VAxz/XQMZ/2cEF/9yBBX/fwQU/4wFE/+aBRL/pgUR/7IFEf+8&#10;BRH/vAUR/7wFEf+8BRH/vAWMuAAAfcIAAG/MAABi2AAAVN8AAEflAAA+8QAAOf8BADT/CwAw/xAA&#10;LP8WACn/HAAm/yIAIv8nAR//LAEc/zEBGv82ARj/PAEV/0EBE/9IAhH/TwIQ/1cCDf9hAgz/bAIK&#10;/3kCCf+GAwj/kgMH/50DBv+lAwb/pQMG/6UDBv+lAwb/pQP/MTEC/zYuAv86LwL/OzID/zs5BP87&#10;QwX/OU8H/zhcCv82aA3/NHQQ/zKAEv8xixT/MJQW/zCbF/8vohf/L6gY/y6vGf8utRn/LrwZ/y7F&#10;Gv8uzxr/LuAa/y7rGv8u9Br/Lvwa/C//Gfsv/xr6Lv8b+i7/HPou/xz6Lv8c+i7/HPou/xz/My8C&#10;/zksAv89LQL/PjAD/z82BP8/QQX/PU0H/zxZCv86ZQ7/OHIR/zZ9E/81iBX/NJEX/zOZGP8zoBn/&#10;MqYZ/zKsGv8xsxr/Mbob/zHCG/8xzBv/Md0b/zHpG/0x8xv6Mvsb+DL/G/cy/xz2Mf8d9TH/HvUx&#10;/x71Mf8e9TH/HvUx/x7/NSwC/zwqAv9AKgL/Qi0D/0M0BP9EPwX/QkoH/0FWCv8/Yg7/PW4R/zt6&#10;FP85hBb/OI4Y/zeWGf82nRr/NqQb/zWqHP81sBz/Nbcd/zW/Hf81yR38Ndgd+jXnHfc18R30Nfod&#10;8jX/HvE1/x/wNf8g7zT/Ie80/yHvNP8h7zT/Ie80/yH/OCoC/z8nAv9DJgL/RikC/0kyA/9JPAX/&#10;SEcH/0ZTC/9EXw//QmoS/0B2Ff8+gBj/PIoZ/zySG/87mhz9OqAd/DqnHfs5rR76ObQf+Tm8H/g5&#10;xh/2OdMf8jnkH+858B/sOvof6jn/Iek5/yPoOf8k5zn/JOc5/yXnOf8l5zn/Jec5/yX/PCcC/0Mj&#10;Av9IIgL/TCYC/08vA/9QOQX/TkMH/0xPC/9KWw//SGYT/0VxFvxDfBn6QoYb+EGOHPZAlh71P50f&#10;8z+jIPI+qiDxPrEh8D65Ie4+wyHtPs8h6j7iIeY/7yHjPvkj4T3/Jd89/yfePf8o3D3/KNw9/yjc&#10;Pf8o3D3/KNw9/yj/PyMB/0cgAf9MHgH/USQC/1UsA/9WNQT/VT8G/1NKCv5QVg/6TmIT9kttF/NJ&#10;dxrwR4Ec7kaKHuxFkiDrRJkh6UOgIuhDpyPmQ64j5UK2JORCwCTiQ8wk30PgJNtD7SXWQvgo00L/&#10;KtFC/yvPQf8rzkH/LM5B/yzOQf8szkH/LM5B/yz/QyAB/0ocAf9QGwH/VyEB/1soAv9cMgP/WzsG&#10;/FlGCfZWUQ7xVF0T7VFoF+lPchrmTXwd5EuFIOJKjiHgSZUj3kicJNxHoybaR6sn2EazKNVGvCjT&#10;Rsgp0UbcKs1H7CrJRvcsx0b/LsRG/y/DRv8vwkb/L8FG/y/BRv8vwUb/L8FG/y//Rh0B/04YAf9W&#10;GAH/XB4B/2AlAv9iLQP8YjcF9GBBCO5dTA3oWlgS41hjF99VbhvbUncf2FCAItRPiSTRTZAnz0yX&#10;KM1MnirLS6YryUqtLMdKty3GSsIuxErRL8FL5y+9SvQxu0r/MrhK/zK3S/8ztkv/M7ZL/zO2S/8z&#10;tkv/M7ZL/zP/ShoB/1IVAf9aFgH/YRsB/2YhAf5oKQL0aDID7Gc8BuVkSAvfYVQQ2V5eF9JbaRzO&#10;WHIgy1Z7JMhUgyfFUosqw1GSLMFQmS6/T6EvvU+oMbtOsTK5Trwzt07KNLVO4TSyTvE1r0/9Nq1P&#10;/zasT/82q0//NqtP/zarT/82q0//NqtP/zb/TRcB/1USAf9fFAD/ZhgA/2sdAfhtJAHtbiwC5W02&#10;BN1rQwjUZ08QzWRaF8hgZB3EXW0iwVt2Jr1Zfim7V4UsuFaNL7ZVlDG0VJwzslOkNLBSrTatUrc3&#10;rFLFOKpS2jinUu05pVP6OaNT/zmiU/85oVT/OKFU/zihVP84oVT/OKFU/zj/TxQB/1kQAP9jEgD/&#10;ahQA/28ZAPJyHwDmdCYB3XQxAtNxPwjLbUsPxWlWF8BmYB27Y2kit2BxJ7ReeSuxXIAurluIMaxZ&#10;jzOqWJc1p1efN6VXqDmjVrM6oVbAO59W0jydVuk8m1f4PJpX/zyZWP87mFj/O5hY/zqYWP86mFj/&#10;OphY/zr/UhIB/1wOAP9mEAD/bREA+nMUAOt3GADgeR8A1HktAst2PAfEckgOvm9TFrhrXB2zaGUi&#10;r2VtJ6xjdSupYXwvpl+EMqNeizWhXZM3nlybOZxbpDuZWq89l1q7PpZazD+UWuU/klv1PpFb/z6Q&#10;XP89kFz/PI9c/zyPXP88j1z/PI9c/zz/VREA/18NAP9pDgD/cQ4A9XcQAOZ7EQDZfRgAzn0qAsV7&#10;OQa+d0UOt3RQFbFwWRytbWIiqGppJ6VocSyhZngvnmSAM5tihzaYYY84lmCYO5NfoT2RXqs/j164&#10;QI1eyEGLXuFBil/zQIlf/z+JYP8+iGD/Pohg/z2IYP89iGD/PYhg/z3/Vw8A/2IMAP9sDAD4dAwA&#10;6XoMAN5+DADSgRUAyIEnAcB/Nga4fEINsnhNFax1Vhuncl8iom9mJ55sbiybanUwl2h8M5RnhDaR&#10;ZYw5jmSVPIxjnj6JYqhAh2K1QoVixUKEYt5Dg2PxQoJj/UGCZP9AgmT/P4Jk/z+CZP8/gmT/P4Jk&#10;/z//WQ4A/2QLAP9uCgDqdwgA230IANSCCgDMhBIAw4UkAbuDNAWzgEAMrXxLFKZ5VBuhdlwhnHNk&#10;JphxayuUb3IvkW15M45rgTaLaok5iGiSPIVnmz+CZqZBgGayQ35mwUR9ZtlEfGfvQ3xn/EF8aP9A&#10;fGj/QHxo/z98aP8/fGj/P3xo/z//WwwA/2cJAPdxBwDeegUA1IAHAM6FCQDHhxEAvogiAbaHMQSv&#10;hD4LqIFJE6J9Uhqcelogl3dhJpN1aCuPc28vi3F3M4hvfjaFboY6gm2PPX9rmT98a6NCeWqwQ3hq&#10;v0R2atRFdmvtQ3Zr+0J2a/9Bdmz/QHZs/0B2bP9Admz/QHZs/0D/XQoA/2kHAOx0AwDafAQA0IMG&#10;AMmIBwDDig8AuosgAbKKLwSriDwKpIVHEp2BUBmYflgfk3xfJY55ZiqKd20uhnV0MoJ0fDZ/coQ5&#10;fHGNPXlwlkB2b6FCdG6uRHJuvUVwbtFFcG/rRHBv+kNxb/9BcW//QHFw/0BxcP9AcXD/QHFw/0D/&#10;XwgA/2sEAOF2AADUfwMAy4YFAMWLBgC+jQ0AtY8eAK6OLQOmjDoJn4lFEZmGThiTg1YejoBdJIl+&#10;ZCmFfGstgXpyMn14eTV6d4I5d3aLPHN1lT9xdJ9CbnOsRGxzu0Vrc85Fa3PpRGtz+ENrc/9CbHP/&#10;QWxz/0Bsc/9AbHP/QGxz/0D/YQUA+m4BAN15AADQggIAx4kEAMCOBAC5kQwAsZIbAKmSKwOikDgI&#10;m41DD5SKTBeOiFQdiYVbI4SDYiiAgWktfH9wMXh+dzV1fH84cXuIPG56kj9reZ1BaHiqQ2Z4uERl&#10;eMxFZXjnRGV490NmeP9CZnj/QWZ4/0BmeP9AZnj/QGZ4/0D/ZAMA7nEAANh8AADLhQIAw4wDALuR&#10;AwCzlAkArJYYAKWWKAKdlDYHlpJBDpCPShWKjVIchItaIn+JYCd7h2csd4VuMHODdTRvgn03bIGG&#10;O2l/kD5mfptBY36oQ2F9tkRgfclEX33lQ2B99kJgff9BYX3/QGF9/0Bhff9AYX3/QGF9/0D/ZwAA&#10;43QAANJ/AADHiAEAvo8CALaVAQCumAYAppoVAJ+aJgKYmTMGkZc/DIuVSBSFk1Aaf5FYIHqPXyV2&#10;jWUqcotsLm6KczJqiHs2ZoeEOWOGjjxghZk/XYSmQVuEtEJahMdDWoTjQlqD9EFbg/9AW4P/QFuD&#10;/z9bg/8/W4P/P1uD/z//agAA3ngAAM2DAADCjAAAuZMAALCYAACnnQIAoJ8SAJmfIwGTnjEFjJ08&#10;C4WbRhJ/mU4YepdWHnWWXSNwlGMobJJqLGiRcTBlkHk0YY6CN16NjDpajJc9WIykP1aLskBUi8VA&#10;VIvhQFSK8z9Viv4/VYn/PlWJ/z5Vif8+VYn/PlWJ/z7vbwAA1nwAAMiHAAC9kQAAtJgAAKqcAACg&#10;ogAAmaQQAJOlIAGMpC4DhaM5CX+iQw95oEwWdJ9TG2+dWiBqnGElZppoKWOZby1fmHcwW5eANFiW&#10;ijdVlZU5UpWiO1CUsD1PlMM9T5TfPE+T8jxPkv08T5L/PE+R/zxPkf88T5H/PE+R/zzkdAAAz4EA&#10;AMKMAAC4lgAArZwAAKOhAACYqAAAkKoNAIurGwCFqyoCfqo2BnipQQxyqEkSbadRGGmmWBxkpF8h&#10;YKNmJV2ibSlZoXUsVqF+L1OgiDJPn5M1TZ+gN0uerzhKnsE4SZ7dOEmd8DhJnPw4SZv/OUmb/zlJ&#10;m/85SZv/OUmb/znbegAAyIcAALySAACxmgAApqAAAJymAACRrAAAh7EIAIGyFgB8syYBdrIzBHGy&#10;PQlrsUcOZrBPE2KvVhherl0cWq1kIFesayNUrHMmUKt8KU2qhixKqpIvSKmfMEaprTJFqb8yRKra&#10;MkSo7zJDp/szQ6b/M0Ol/zRDpf80Q6X/NEOl/zTQgQAAwY4AALWYAACpnwAAnqUAAJOsAACIsgAA&#10;fLkCAHa6EQByuyEAbrsuAmi7OgZkukMKX7pMDlu5UxJXuFoWVLhhGVG3aRxOt3EfS7Z6Iki2hCVF&#10;tpAnQ7WdKUG1rCpAtr4qP7bYKj+07io+s/osPbL/LT2x/y09sf8tPbH/LT2x/y3HiQAAuZUAAKyd&#10;AAChpAAAlqsAAIqyAAB/uAAAc78DAGrEDABnxRoAY8UoAV/FNQNbxT8FV8VICVTEUAxQxFgPTcRf&#10;EkrDZhVIw24XRcN4GkLDghxAw44ePsOcHzzDqyA7w7whOsPVITvC7iE5wPkiOL//JDi//yQ4v/8k&#10;OL//JDi//yS9kQAAsJsAAKSiAACYqgAAjLEAAIC5AAB1vwAAasYEAF7MCABZzxIAV9AhAFXQLgFR&#10;0DkCTtBDBEvQTAZJ0FMIRtBbC0PQYw1B0GsPPtB1ETzRgBM60YwUONGaFjbRqRc10bsXNNLSFzXQ&#10;7BY0z/cYM87/GjPO/xozzv8aM87/GjPO/xqzmQAApqEAAJqpAACOsQAAgbkAAHXAAABqxwAAXs0D&#10;AFTUCABM3Q0ASt0YAEjeJgBG3jIBRN88AkLfRQM/300EPeBVBTvgXQY54GYIN+BvCTXhegoz4YYM&#10;MeGUDTDiow4u4rMOLuPHDi3j4w4t4PIOLN/7Dyzf/RAs3/0QLN/9ECzf/RCooAAAnKcAAI+wAACD&#10;uAAAdsEAAGrJAABezwAAU9UBAEncBgBF6Q8AQukZAEDqJAA96i4AOus2ATjsPgE27EYCM+1NAzHt&#10;VQMv7l0ELe5lBSvucAUp73sGKO+JBybwlwcl8KcIJPG4CCPxzAgi8uUIIvDzCCLv9Qgi7/UIIu/1&#10;CCLv9QiepgAAka8AAIS4AAB3wQAAaskAAF3QAABR1wAARt0AAD/qBQA89g4AOfYXADb3IAAz9ygA&#10;MfgwAC75NgEr+T0BKfpEASf6SgIl+1ICI/taAiD8YwMe/G4DHP17Axv+iQQZ/pgEGP+oBBf/twQW&#10;/8gEFv/gBBb/5AQW/+QEFv/kBBb/5ASTrgAAhbcAAHjAAABqyQAAXdIAAFDZAABE3wAAOuQAADX3&#10;AwAy/wwALv8SACv/GgAo/yEAJv8nACP/LQAg/zMAHv85ARz/PwEZ/0UBF/9NARX/VQET/18BEf9q&#10;AhD/eAIO/4cCDv+WAg3/pAIM/7ACDP++Agz/wgIM/8ICDP/CAgz/wgKHtgAAeb8AAGvJAABe0wAA&#10;UNsAAEPgAAA45QAAL/AAACv/AAAn/wgAJP8OACH/EwAe/xkAG/8eABj/IwAV/ygAE/8tABH/MgAQ&#10;/zgADv8/AAz/RgEK/08BB/9ZAQT/ZQEB/3IBAP+BAQD/jwEA/5sBAP+nAQD/qQEA/6kBAP+pAQD/&#10;qQH/LC8B/zAsAf8yLAL/MzAC/zE2A/8wQQP/L00E/y1aBv8rZgf/KXMI/yh+Cv8niAv/J5EM/yeZ&#10;Df8mnw3/JqUO/yarDv8msQ//JrgP/ybAD/8myQ//JtcP/ybmD/8m8A/+JvkP+yf/D/kn/w/5Jv8R&#10;+Cb/Efgm/xL4Jv8S+Cb/Evgm/xL/LiwB/zMpAf81KgL/Ni0C/zY0Av81PwP/M0sE/zJXBv8wZAf/&#10;LnAJ/yx7Cv8shQz/K44N/yuWDv8qnQ//KqMP/yqpEP8qrxD/KbYQ/ym9Ef8pxxH/KdMR/injEfsq&#10;7xH4KvgQ9iv/EPQq/xL0Kv8T8yr/FPMp/xTzKf8U8yn/FPMp/xT/MSkB/zYmAf85JgH/OikC/zsy&#10;Av87PQP/OUgF/zdUBv81YAf/M2wJ/zJ3DP8wgg3/MIsO/y+TD/8vmhD/LqAR/y6mEf8urBL/LrMS&#10;/i66Ev0uxBL7Ls8T+C7hEvUu7RLxL/cS7y//E+4u/xXtLv8W7C7/F+wu/xfsLv8X7C7/F+wu/xf/&#10;NCYB/zkjAf89IwH/PiYC/0EvAv9BOQP/P0UE/z1QBv87XAj/OWgK/zdzDf82fg7/NYcQ/TSPEfw0&#10;lhL6M50T+TOjE/gzqRT3M7AU9jO3FPQzwBTzM8wU8DPeFO0z6xTpNPYV5zP/F+Yz/xjkMv8Z5DP/&#10;GuMy/xrjMv8a4zL/GuMy/xr/OCMB/z0gAf9BHwH/RSMB/0csAv9HNgP/RkAE/0RMBv9BWAj/P2QL&#10;+z5vDvk8eRD2O4MR9DqLE/M5kxTxOZkU8DigFe44phbtOK0W7Di0Fuo4vRbpOMkW5zjbFuM56hbg&#10;OPUY3Tj/Gts3/xzZN/8d1zf/HdY3/x7WN/8e1jf/HtY3/x7/OyAB/0EcAf9FGgH/SyAB/00oAf9O&#10;MgL/TTwE/0pHBvpIUwj2Rl8L8kRqDu9CdBHsQX4T6kCHFOg/jhXmPpYW5T6cF+M9oxjiPaoY4D2y&#10;GN89uxndPcYZ2z3YGtY96RrSPfUdzj3+H8w8/yDLPP8hyTz/Ick8/yHJPP8hyTz/Ick8/yH/PxwB&#10;/0UXAf9LFwH/UB0B/1MkAf9ULQL/UzcD91FCBfFOTQjsTFoL6EplD+VIbxHiR3kU30WCFt1Eihfa&#10;Q5EZ2EKZGtVCnxvTQaYc0UGuHc9Btx7OQcEezEHQH8lC5R/FQvMhwkH+I8BB/yS+Qf8kvUH/Jb1B&#10;/yW9Qf8lvUH/Jb1B/yX/QhgB/0kTAP9QFAD/VhkA/1kgAf9aKAH3WjIC71g9BOhVSQfjU1UK3lFg&#10;DtlOahLUTHQW0Et8GM5JhBvMSIwcykeTHshHmh/GRqEhxEapIsJFsSPBRbwjv0XJJL1G3yW5Ru8m&#10;tkb7J7RG/yizRv8oskb/KLFG/yixRv8osUb/KLFG/yj/RhUA/00RAP9VEgD/WxYA/14bAPlgIwHv&#10;YCwB5l42A99cRAXYWVAK0VdbD8xUZRTIUm4YxVB3G8NPfx3AToYfvk2OIbxMlSO6S5wkuEqkJrZK&#10;rCe0SrYos0nDKbFJ1imuSuoqq0r4K6lK/yuoS/8rp0v/K6dL/yunS/8rp0v/K6dL/yv/SRIA/1AO&#10;AP9ZEAD/XxIA/2MWAPJlHQDnZSUA3mQxAdRiPwXNYEsKx11WD8JaYBW+WGkZu1ZxHLhUeR+2U4Ei&#10;s1KIJLFQkCavUJcorU+fKatOqCupTrIsp06+LaZOzi6jTuYuoU/1Lp9P/y6eT/8unU//Lp1Q/y6d&#10;UP8unVD/Lp1Q/y7/TBAA/1QNAP9dDgD/Yw8A+WcRAOtpFQDfahwA02osActoOwTFZUcJv2JSD7pg&#10;XBW2XWUZslttHa9ZdSGsWHwjqlaDJqdViyilVJMqo1ObLKFToy6fUq0vnVK5MJtSyTGZUuIxl1Py&#10;MZZT/zGVVP8xlFT/MJRU/zCUVP8wlFT/MJRU/zD/Tw4A/1gLAP9gCwD7ZgwA8GsNAORtDgDWbhYA&#10;zG8oAcRtNwS9a0QJt2hPD7JlWBWuYmEaqmBpHqdecCGkXXgloVt/J59ahyqcWY4smliXLphXoDCV&#10;Vqoyk1a1M5FWxTSQVt00jlfwNI1X/TOMWP8zjFj/MoxY/zGMWP8xjFj/MYxY/zH/UQwA/1sJAP9j&#10;CADragcA3W4IANhxCgDPchMAxnMlAb5yNAO3cEEIsW1MDqxqVRSnZ14Zo2VlHqBjbSKcYXQlmmB7&#10;KJdegyuUXYstklyTMI9bnDKNWqY0i1qyNYlawTaHWtY2hlvtNoVb+zWFXP80hFz/M4Rc/zOEXP8z&#10;hFz/M4Rc/zP/UwoA/10GAPVmBADfbQMA1XIGANB1CQDJdhEAwHciALh2MQOxdD4Hq3FJDqZuUhSh&#10;bFsZnWliHZlnaiKWZnElk2R4KJBjfyuNYYcuimCQMIhfmTOFX6M1g16vNoFevjiAXtE4f1/qN35f&#10;+jZ+YP81fmD/NH5g/zR+YP80fmD/NH5g/zT/VQgA/2AEAOhpAADacAMA0HUFAMp4BwDDeg8Au3sf&#10;ALN6LwKseDwHpnVGDaFzUBOccFgYl25gHZNrZyGQam4ljWh1KIpnfCuHZoQuhGSNMYFjljR/Y6E2&#10;fGKtN3piuzl5Ys45eGPoOHhj+Dd4ZP82eGT/NXhk/zV4ZP81eGT/NXhk/zX/VwUA/2IBAOFsAADU&#10;cwIAy3gEAMV7BQC+fQ0Atn4dAK9+LAKofDkGoXlEDJx3ThKXdFYYknJdHI5wZCCKbmskh2xyKIRr&#10;eiuBaoIufmmKMXtolDR4Z582dmaqOHRmuTlzZss6cmbmOXJn9zhyZ/83cmj/NnJo/zVyaP81cmj/&#10;NXJo/zX/WQIA9mUAAN1uAADPdgEAx3sDAMB/BAC5gAwAsYIaAKqCKgKjgDcFnX1CC5d7SxGSeFQX&#10;jXZbG4l0YiCFcmkkgXFwJ35vdyt7bn8ueG2IMXZskjRza5w2cGqoOG5qtzptask6bGrkOm1r9Tht&#10;a/83bWv/Nm1r/zZta/82bWv/Nm1r/zb/WwAA62cAANlxAADMeQAAw34CALuCAwC0hAkArYUYAKaF&#10;KAGfhDUFmYJACpN/SRCNfVIWiXtZG4R5YB+Ad2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJs2a2+n&#10;OGlvtTpob8c6Z2/iOmdv9Dhob/83aG//Nmhv/zZob/82aG//Nmhv/zb/XgAA5GoAANN0AADIfAAA&#10;v4EBALeFAQCvhwcAqIkVAKGJJQGbiDMElIY+CY6ERw+JgVAVhH9XGn9+Xh57fGUieHpsJnR5cypx&#10;eHstbneEMGt2jjNodZk2ZnSlOGRzszlic8Q6YnPgOmJz8zhjc/83Y3P/NmNz/zZjc/82Y3P/NmNz&#10;/zb/YQAA4G0AAM93AADEfwAAu4UAALOJAACqiwMAo4wTAJyNIwGWjDADkIs8CIqJRQ6Eh04Tf4VV&#10;GHuDXB13gmMhc4BqJW9/cSlsfXksaXyCL2Z7izJjepc1YHmjN155sThdecI5XHndOV158ThdeP43&#10;Xnj/Nl54/zVeeP81Xnj/NV54/zX1ZAAA3HAAAMp6AADAgwAAtokAAK6NAACkjwAAnZEQAJeSIACR&#10;kS4DipA5B4SOQwx/jUwSeotTF3WJWhtxiGEgboZoI2qFbydnhHcrY4N/LmCCiTFdgZQzW4ChNll/&#10;rzdXf8A4V3/aN1d/8DdYfv02WH7/NVh+/zVYfv81WH7/NVh+/zXpaAAA1HQAAMZ+AAC7hwAAso0A&#10;AKiRAACelAAAlpYOAJGXHACLlysChZY3BX+UQQp5k0kQdJJRFXCQWBlsj18daI5mIWWMbSVhi3Qo&#10;Xop9LFuJhy9YiJIxVYefM1OHrTVSh741UYfWNVGG7jVShfs0UoX/NFKF/zNShf8zUoX/M1KF/zPj&#10;bAAAznkAAMGDAAC2iwAArJEAAKKVAACXmQAAj5sLAIqdGACEnScBfpw0BHmbPghzmkcNb5lPEmqY&#10;Vhdml10bY5VjHl+UaiJck3IlWZJ7KFWRhStSkZAuUJCdME6QqzFMkLwyTJDTMkyP7TJMjvoyTI3/&#10;MUyM/zFMjP8xTIz/MUyM/zHccQAAyH4AALuIAACxkQAAppYAAJyaAACQnwAAh6IGAIGjFAB8pCMB&#10;d6QwA3KjOwZtokQLaKFMD2SgVBNgn1oXXZ5hG1mdaB5WnXAhU5x5JFCbgydNmo4pSpqbLEiaqS1H&#10;mbotRprQLUaY6y1Gl/kuRpb/LkaW/y5Glv8uRpb/LkaW/y7RdwAAwYQAALaOAACqlQAAoJsAAJWf&#10;AACKpAAAfakAAHerEABzqx4Ab6wsAWqrNwRlq0EHYapJC12pUQ9aqVgTV6hfFlOnZhlQp24cTaZ2&#10;H0qlgSFIpYwkRaWZJkOkqCdCpLgoQaTOJ0Gj6idAovgoQKH/KUCg/ylAoP8pQKD/KUCg/ynJfgAA&#10;uosAAK+UAACjmgAAmKAAAI2lAACCqgAAdbAAAGyzDABptBgAZbQnAWG0MwJetD0EWrRGB1azTgpT&#10;s1UNULNcEE2yYxNKsmsWR7F0GEWxfhpCsIodQLCXHj6wpiA8sLcgPLDMIDyv6CA7rvchOq3/Ijqs&#10;/yM6rP8jOqz/Izqs/yPAhgAAs5IAAKeZAACcnwAAkKYAAISsAAB5sQAAbbcAAGG8BQBdvRIAWr4g&#10;AFi+LQFUvjgCUb5CBE6+SgZMvlIISb5ZCka+YAxEvmgOQb1xET+9fBM8vYgVOr2VFji9pBc3vbUY&#10;Nr3KGDe85xc1u/YZNbr/GjS5/xs0uf8bNLn/GzS5/xu4jwAAqpgAAJ+fAACTpgAAh6wAAHuzAABv&#10;uQAAY74AAFjEBABQyAwATcgXAEzJJQBKyjEAR8o7AUXKRAJDykwDQcpUBD7KXAY8ymQHOstuCTjL&#10;eAo2y4UMNMuSDTLLog4xy7IPMMzHDzDL5Q4vyfUPLsj9ES7H/xIux/8SLsf/Ei7H/xKulwAAoZ4A&#10;AJWlAACJrQAAfLQAAHC7AABkwQAAWcYAAE7LAwBF0AgAPtUOAD3VGgA81iYAO9cxADnYOwA42UUB&#10;NtlNATXZVgIz2l4CMdpoAzDbcwQu238FLNuNBSrcnQYp3K0GKN3BBijd3gYn2+8HJtn5CCbY/gkm&#10;2P4JJtj+CSbY/gmknQAAmKUAAIutAAB+tAAAcbwAAGXDAABZyQAATc0AAEPTAQA62QYANeQNADPk&#10;FgAx5CAAMOUqAC7mMwAt5jwAK+dEACrnTAEo6FQBJ+hdASXpZwIj6XMCIuqBAiDqkQMf66EDHeuy&#10;AxzsxwMc7OEDG+rxAxvp+QMb6fkDG+n5Axvp+QOapAAAjawAAH+1AAByvQAAZcUAAFnLAABM0AAA&#10;QdUAADjcAAAv4QIALfENACvxEwAo8hwAJvIkACTzKwAi9DIAIfQ5AB/1QQAd9UkAG/ZRABn3WgEX&#10;92UBFfhyART5gQET+ZIBEvqiAhH6swIQ+8YCEPvdAhD76QIQ++kCEPvpAhD76QKPqwAAgbQAAHO9&#10;AABmxgAAWc0AAEvTAABA2QAANd4AACzjAAAm8QAAJP4KACH/EAAf/xYAHP8cABn/IgAX/ygAFf8u&#10;ABP/NQAS/zwAEP9DAA7/TAAN/1YAC/9iAAn/bwAI/38BB/+QAQX/oAEE/64BBP+8AQP/xwED/8cB&#10;A//HAQP/xwGDtAAAdb0AAGfGAABazwAAS9UAAD/cAAAz4QAAKeUAACHsAAAe/QAAGv8FABf/DAAV&#10;/xAAEv8UABD/GQAO/x4ADf8jAAv/KAAI/y4ABv81AAP/PQAA/0YAAP9RAAD/XQAA/2sAAP97AAD/&#10;iwAA/5kAAP+lAAD/rAAA/6wAAP+sAAD/rAD/JywB/yoqAf8rKgH/Ki4B/yY0Av8lPwL/I0sD/yFY&#10;A/8gZAT/HnAE/x17BP8dhQX/HY4F/x2WBf8dnAb/HaIG/xyoBv8crgf/HLQH/xy7B/8cwwf/HM4H&#10;/x3fB/8d6wf8HfUH+R3+Bvce/wf3Hf8I9h3/CfYd/wn2Hf8J9h3/CfYd/wn/KSoB/ywnAf8uJwH/&#10;LSoB/ywyAf8rPQL/KUkD/ydVA/8lYQT/I20E/yJ4Bf8iggX/IYsG/yGTBv8hmgf/IaAH/yGlB/8h&#10;qwj/IbEI/yG4CP8hwQj/IcsI/CHcCPkh6Qj2IfQI8yL9B/Ii/wnxIv8K8SH/C/Ah/wvwIf8L8CH/&#10;C/Ah/wv/LCYB/zAkAf8xIwH/MSYB/zIvAf8xOgL/L0YD/y1SA/8rXgT/KWkF/yh1Bf8nfwb/J4gH&#10;/yaQB/8mlgj/Jp0I/iajCf0mqQn8Jq8J+ya2Cfomvgn4JsgJ9ibZCfIm6AnvJ/MJ7Sf9Cusm/wvq&#10;Jv8N6Sb/Degm/w7oJv8O6Cb/Dugm/w7/LyMB/zMgAf81HwH/NyMB/zgsAf84NwL/NkIC/zROA/8y&#10;WgT/MGUF/y5wBv4tewf8LYQI+iyMCfgskwn3LJkK9iugCvQrpgrzK6wL8iuzC/EruwvvK8YL7izU&#10;C+os5gvmLPIL5Cz8DeIs/w/hLP8Q4Cz/EN8s/xHfLP8R3yz/Ed8s/xH/Mx8B/zcbAf86GgH/PSAB&#10;/z8oAf8/MgH/PT4C/ztJA/85VQT7N2EG9zVsB/U0dgjyM38J8DKHCu8yjwvtMpYL7DGcDOoxogzp&#10;MakM6DGwDeYxuQ3lMcMN4zLRDd8y5QzcMvEP2DH8EdUx/xLSMf8T0TH/FNAx/xTQMf8U0DH/FNAx&#10;/xT/NxsB/zsXAP8/FgD/QxwA/0YkAf9GLgH/RDkC/EJEA/Y/UATxPVwG7TxnB+o7cQnoOnoK5TmD&#10;C+M4iwziOJIN4DeZDd83nw7dN6YO2zetD9k2thDXNsEQ1TbOENE34xHNN/ETyjf7Fcg3/xbGN/8X&#10;xTf/GMQ3/xjEN/8YxDf/GMQ3/xj/OxcA/0ATAP9FEwD/SRgA/0wgAP9MKQH6SzMB8kg+AuxGSgTn&#10;RFYG40NiCN9BbArcQHUM2T9+DdU+hg/TPY0Q0T2UEc88mxLNPKITzDypFMo7sRTIO7sVxzvIFsU8&#10;3BbBPO0Xvjz5Gbs8/xq6PP8buTz/G7g8/xu4PP8buDz/G7g8/xv/PhQA/0QQAP9KEQD/TxQA/1Eb&#10;APtSIwDxUS0B6U84AeJNRQPcS1EF1klcCNFHZgvORnAOy0V4EMhEgBLGQ4cUxEKOFcNClRbBQZwX&#10;v0GkGL1ArBm8QLYaukDCGrhA0hu1QegbskH2HbBB/x6uQf8erUH/HqxB/x6sQf8erEH/HqxB/x7/&#10;QhEA/0cNAP9PDgD/UxEA/1YVAPNXHADoViUA4FUxAddTPwLPUkwFylBXCcZOYQ3DTGoQwEpyEr1J&#10;ehW7SIIWuUeJGLdHkBm1Rpcbs0afHLFFpx2wRbEerkW8H6xFzB+qReMgp0bzIaVG/yGjRv8iokb/&#10;IaJG/yGiRv8hokb/IaJG/yH/RQ4A/0sKAP9TDAD/Vw0A+VoQAOtbFADfWhwA1ForAMxaOwLGWEgF&#10;wVZTCbxUXA25UmURtVBtFLNPdRewTnwZrk2EGqxMixyqS5IeqEqaH6ZKoyGkSawio0m4I6FJxiSf&#10;St4knUrwJJtK/SWZS/8kmUv/JJhL/ySYS/8kmEv/JJhL/yT/SAwA/08IAP9WCAD1WwkA6V4KAORe&#10;DQDVXxUAy2AnAMRfNgK+XkMFuFtOCbRZWA6wV2ESrFVpFapUcBinU3gapVJ/HKJRhh6gUI4gnk+W&#10;IpxOnyOaTqglmE6zJpdOwieVTtYnk07sJ5FP+yeQT/8nkFD/Jo9Q/yaPUP8mj1D/Jo9Q/yb/SgkA&#10;/1MFAPhaBADiXwMA2mIGANRjCQDNYxIAxGUjALxlMgK2Y0AFsWFLCaxeVA6oXF0SpVtlFqFZbBif&#10;WHMbnFZ6HppVgiCYVIoilVSSJJNTmyaRUqUnj1KwKY1SviqMUtAqilPpKolT+SmIVP8ph1T/KIdU&#10;/yiHVP8oh1T/KIdU/yj/TAUA/1YBAOldAADcYwIA0WcFAMxoBwDGaBAAvWogALZpLwGwaDwEqmVH&#10;CaVjUQ2hYVoSnV9hFppeaRmXXHAclVt3HpJafiGQWYYjjViOJYtXlyeJV6EphlatK4VWuiyDVsws&#10;glfmLIFX9yuAWP8qgFj/KoBY/ymAWP8pgFj/KYBY/yn/TwIA/VkAAOJgAADVZwAAzGoDAMZsBQDA&#10;bA4At20dALBuLAGqbDkEpWpECKBoTg2bZlcRl2ReFZRiZRmRYGwcjl9zHoteeyGJXYIkhlyLJoRb&#10;lCiBW54qf1qqLH1aty18WskuelrjLnpb9S16XP8seVz/K3pc/yp6XP8qelz/Knpc/yr/UQAA8lsA&#10;AN5kAADPagAAx24CAMBwBAC6cAwAsnEaAKtxKQGlcDcDn25CB5psSwyWalQRkmhcFY5mYxiLZWkb&#10;iGNwHoVieCGCYX8kgGCIJn1fkSl7X5wreF6nLXZetS51XsYvdF7hL3Rf8y50X/8sdGD/K3Rg/yt0&#10;YP8rdGD/K3Rg/yv/UwAA6F4AANlnAADLbQAAw3EBALtzAgC1cwkArXUXAKd1JwGhdDQDm3I/B5Vw&#10;SQuRblIQjGxZFIlqYBiFaWcbgmhuHn9mdSF9ZX0kemSFJndkjyl1Y5orcmKlLXBisy9vYsQvbmLe&#10;L25j8i5uY/4tbmP/LG5j/ytuY/8rbmP/K25j/yv/VQAA5WAAANNpAADIcAAAv3QAALd3AQCwdwcA&#10;qHgVAKJ5JACceDIClnY9BpF0RwuMck8PiHBXE4RvXheAbWQafWxrHXprcyB3anojdGmDJnJojSlv&#10;Z5csbWejLmtmsS9pZsEwaWbbMGln8C9pZ/0taWf/LGpn/ytqZ/8ramf/K2pn/yv+WAAA4WMAAM9s&#10;AADEcwAAu3gAALN6AACregQApHsSAJ58IgCYfC8Ckno7BYx4RQqHd00Og3VVEn9zXBZ7cmIaeHBp&#10;HXVvcCBybngjb22BJm1siylqbJYraGuhLmZrry9kar8wY2vYMGNr7y9ka/wtZGv/LWVr/yxla/8s&#10;ZWv/LGVr/yz0WwAA3WYAAMtvAADAdgAAt3sAAK9+AACmfgEAn38QAJmAHwCTgC0CjX85BYh9QwmD&#10;e0sNfnpTEnp4WhZ2d2EZc3VnHHB0bh9tc3YianJ/JmhxiShlcJQrYnCgLWBvrS9fb70vXm/UL15v&#10;7S9fb/stX2//LGBv/yxgb/8sYG//LGBv/yzrXgAA2GkAAMdyAAC8eQAAs38AAKuCAAChggAAmYMO&#10;AJSEHQCOhCsBiIM2BIOCQAh+gEkMeX9REHV9WBRyfF8YbntlG2t6bB5oeXQiZXh9JWJ3hydgdpIq&#10;XXWeLFt1qy5adLsvWXXRL1l07C5ZdPotWnT/LFp0/ytadP8rWnT/K1p0/yvmYQAA0W0AAMN2AAC5&#10;fQAAr4MAAKaGAACchgAAlIgMAI6JGQCJiSgBg4k0A36HPgd5hkcLdIVPD3CEVhNtgl0XaYFjGmaA&#10;ah1jf3IgYH56I119hCZafI8pWHucK1Z7qSxUe7ktU3vOLVR66i1UevksVHn/K1V5/ypVef8qVXn/&#10;KlV5/yrhZQAAzHEAAL96AAC0ggAAq4cAAKGKAACViwAAjY0JAIeOFgCCjyQBfY8xAniOOwVzjUQJ&#10;b4xMDWuKVBFniVoVZIhhGGGHaBtehnAeW4V4IViEgiRVhI0mUoOaKVCCpypPgrcrToLMK06C6CtO&#10;gfgqT4D/Kk+A/ylPgP8pT4D/KU+A/ynbagAAx3UAALp/AACwhwAApowAAJyPAACPkQAAhpMFAICU&#10;EgB7lSEAd5UtAXKVOARtlEIHaZNKC2WSUQ5ikVgSXpBfFVuPZhhYjm0bVY52HlKNgCFPjIsjTYuY&#10;JUuLpSdJi7UoSIvKKEiK5ydJifcoSYj/J0mH/ydJh/8nSYf/J0mH/yfRbwAAwXsAALWEAACrjAAA&#10;oJAAAJWUAACJlwAAfpoAAHebDgBznBwAb50pAWucNQJmnD8FYptHCF+aTwtcmlYPWJlcElWYYxVT&#10;mGsXUJdzGk2WfR1KlYkfR5WVIUWVpCNElLMjQ5TII0OU5SNDkvUkQ5H/JEOQ/yRDkP8kQ5D/JEOQ&#10;/yTKdQAAu4EAALCLAACkkQAAmpUAAI+ZAACDnQAAdKIAAG6jCwBqpBcAZqUlAGOlMQFfpDsDW6RE&#10;BVikSwhVo1MLUqNaDU+iYRBNomgTSqFxFUegexhEoIYaQp+THECfoh0+n7IePZ/GHj2f4x09nfQe&#10;PZz/Hzyb/x88m/8gPJv/IDyb/yDCfAAAtYgAAKmQAACelgAAk5sAAIefAAB7pAAAb6gAAGOsBABf&#10;rREAXK0fAFquKwBXrjYBVK5AA1GtSAVOrU8HS61XCUmtXgtGrGYNRKxuD0GseBE/q4QTPKuRFTqr&#10;oBY5q7AXOKvDFziq4Rc3qfMYN6f+GTam/xo2pv8aNqb/Gjam/xq6hAAAro8AAKKWAACXmwAAi6EA&#10;AH+mAABzqwAAZ68AAFq0AABTtgwAUbcXAE+3JABNuDAASrg6AUi4QwJGuEsDRLhSBEG4WgY/uGIH&#10;PbhrCTq4dQs4t4EMNreODjS3nQ8zt60PMrfBDzG33g8xtvIQMLT8ETCz/xIws/8TMLP/EzCz/xOy&#10;jgAApZUAAJqbAACOogAAgqgAAHWtAABpswAAXrcAAFO7AABHwAUAQ8IQAELCGwBAwycAP8MyAD7E&#10;PAA8xEQBOsRNATjEVQI2xF0DNcRmBDPFcAQxxXwGL8WKBi3FmgcrxaoIKsW+CCrF2ggqxPAIKcL7&#10;CSjB/woowf8LKMH/CyjB/wuolQAAnZsAAJGiAACEqQAAeK8AAGu1AABfuwAAVL8AAEnDAAA/yAQA&#10;Ns0JADPOEQAyzxwAMc8nADDQMQAv0DoALtFDAC3RTAAr0lUAKtJfASjTaQEn03YBJdOEAiTUlAIi&#10;1KYCIdW5AiHV0gIg0+sCINL2Ax/R/wQf0f8EH9H/BB/R/wSfmwAAlKIAAIepAAB5sQAAbbgAAGC+&#10;AABUwwAASccAAD7LAAA10AEALdUGACXbCwAk3hIAI94cACLfJQAh4C4AIOA3AB/hQAAe4UoAHeJT&#10;ABzjXgAb42oAGuR4ABjkiAEX5ZoBFuasARXmwAEU590BE+XvARPj+gET4/oBE+P6ARPj+gGWogAA&#10;iakAAHuxAABuuQAAYcAAAFTGAABIygAAPc8AADPTAAAq2QAAIt4CAB7rCgAc7BAAG+0XABntHwAX&#10;7iYAFe4tABTvNQAT8D0AEfBGABDxUAAP8lsADvJpAA3zeAAM9IoAC/WcAAr1rgAJ9sIACfbZAAj1&#10;7QAI9e0ACPXtAAj17QCLqQAAfbIAAG+6AABiwgAAVckAAEfOAAA70gAAMdgAACfdAAAf4QAAGegA&#10;ABb4BgAU+g0AEvsSABD8FwAO/B0ADf0jAAz9KQAK/jAACP84AAb/QQAD/0wAAP9YAAD/ZgAA/3cA&#10;AP+JAAD/mwAA/6sAAP+7AAD/zgAA/88AAP/PAAD/zwB/sgAAcboAAGPDAABWywAASNEAADrWAAAv&#10;3QAAJeEAABzlAAAU6QAAEfcAAA//AQAN/wkAC/8NAAj/EAAG/xQAA/8YAAD/HgAA/yMAAP8qAAD/&#10;MgAA/zwAAP9HAAD/VAAA/2MAAP9zAAD/hQAA/5cAAP+kAAD/sgAA/7IAAP+yAAD/sgD/IikB/yMn&#10;Af8jKAH/ICsB/xwxAf8aPQH/GEkB/xZWAv8UYgL/E24C/xJ4Av8SggL/EosC/xKSAv8SmQL/Ep4C&#10;/xKkAv8SqQL/Eq8C/xK2Av8SvQL/EscC/xLUAv0S5QL6EvEC9xL6AvUT/wL0E/8D9BP/A/QT/wP0&#10;E/8D9BP/A/QT/wP/JCcB/yYkAf8mJAH/JCcB/yIvAf8gOgH/HkYB/xxTAv8aXwL/GGoC/xd1Av8X&#10;fwL/F4gC/xePAv8XlgL/F5wC/xehAv8XpwL/F60C/xezA/4XuwP9F8UD+hfRA/cX5AL0F+8C8Rj6&#10;Au8Y/wPuGP8E7hj/BO0Y/wXtGP8F7Rj/Be0Y/wX/JyMB/ykgAP8pIAD/KCMA/yktAf8nNwH/JUMB&#10;/yNPAv8hWwL/H2YC/x1xAv8dewP/HYQD/x2MA/4dkwP8HJkD+xyfA/ocpAP5HKoD9xyxA/YcuQP1&#10;HcID8x3OA/Ad4QPsHe4D6R75BOge/wXmHv8G5R7/BuUe/wflHv8H5R7/B+Ue/wf/Kx8A/y0cAP8t&#10;GwD/LiAA/y8pAP8vNAH/LD8B/ypLAv8oVwL/JmIC/SVtA/okdwP4I4AD9iOIA/UjjwPzI5UE8iOb&#10;BPEjoQTvI6gE7iOuBO0jtgTrI78E6iPMBOcj4ATjJO0E4CT5Bt4k/wfcJP8I2yT/Cdok/wnaJP8J&#10;2iT/Cdok/wn/LhsA/zEXAP8yFgD/NRwA/zYlAP82LwH/NDoB/zFGAfsvUgL3LV0C8yxoA/ArcgPu&#10;KnsE7CqEBOoqiwToKpIF5ymYBeYpngXkKaUF4ymsBeEptAXgKr0F3irKBdsq3gXWKu0H0ir4Cc8r&#10;/wrNKv8LzCr/DMsq/wzLKv8Myyr/DMsq/wz/MhcA/zUSAP84EgD/OxgA/z0gAP88KgD+OzUB9zlB&#10;AfE2TQLsNFgC6DNjA+UybQTjMnYE4DF/Bd4xhwXcMI4G2jCVBtgwmwfWL6IH1C+pCNIvsQjQL7oJ&#10;zzDGCc0w2AnJMeoKxjH3DMMx/w7BMf8PwDH/D78x/w+/Mf8QvzH/EL8x/xD/NhMA/zkPAP8+EAD/&#10;QRQA/0MaAP9CIwD1QS4A7T46Aec9RgHhPFMC3TpeA9k5aATUOHEG0Th6B883gQjNN4gJyzaPCso2&#10;lgrINp0LxjWkDMU1rAzDNbUNwTXADcA2zw69NuYOuTb0ELc2/xG1Nv8StDb/E7M2/xOzNv8Tszb/&#10;E7M2/xP/ORAA/z0LAP9DDQD/RxAA/0gUAPVHHADrRiYA40QyANxEQQHUQ00Cz0FYBMtAYgbIP2sI&#10;xT50CcM9ewvBPYMMvzyKDb08kA67PJcPujufELg7pxC2O7ARtTu7ErM7yRKxO+ATrjzxFKs8/RWp&#10;PP8WqDz/Fqg8/xanPP8Wpzz/Fqc8/xb/PQ0A/0IIAP9ICgD/SwwA+kwPAOxMFADhSh0A1kosAM5L&#10;OwHJSkgCxEhTBMBHXQe8RmYJukRuC7dDdg21Q30Os0KEELFBixGwQZISrkCaE6xAohSqQKsVqUC2&#10;FqdAxBemQNkXo0HtGKBB+xifQf8ZnkH/GZ1B/xmdQv8YnUL/GJ1C/xj/QAkA/0YFAP9MBQDxTwcA&#10;5lAJAONPDQDVTxUAzFEnAMVRNgG/UEMCuk9OBbZNWAizTGEKsEppDa1JcA+rSHgRqUd/EqdHhhSl&#10;Ro0Vo0aVFqFFnhifRacZnkWyGpxFvxqaRdEbmEXpG5ZG+ByVRv8blEb/G5NG/xuTR/8bk0f/G5NH&#10;/xv/QgUA/0oBAPJQAADhVAEA2VYFANNVCQDMVRIAw1YiALxXMgG3Vj8CslRKBa1TVAiqUV0Lp1Bk&#10;DqRObBCiTXMSn0x6FJ1MgRabS4kXmUqRGZdKmRqVSaMbk0muHZJJux6QScwejkrlHo1K9h6LS/8e&#10;i0v/HYpL/x2KS/8dikv/HYpL/x3/RQAA/00AAOVUAADZWQAAz1sDAMpbBgDEWg8Au1seALVcLgGv&#10;WzsCqlpGBaZYUAiiVlkLn1VgDpxTaBGZUm8Tl1F2FZVQfReTUIQZkE+NGo5OlhyMTp8eik6qH4hO&#10;tyCHTsghhU7iIYRP8yCDT/8gg0//H4JQ/x+CUP8eglD/HoJQ/x7/RwAA81EAAN9YAADRXQAAyWAC&#10;AMNgBAC9Xg0AtWAaAK5hKgCpYDcCpF5DBJ9dTQibW1ULmFldDpVYZBGSV2sTj1ZyFo1VeRiLVIEa&#10;iFOJHIZTkh6EUpwfglKnIYBStCJ/UsQjfVLeI3xT8SJ8U/4he1T/IXtU/yB7VP8ge1T/IHtU/yD/&#10;SgAA6VQAANpcAADMYQAAw2QAALxkAgC2YwoAr2QXAKllJwCjZDQCnmNABJlhSgeVX1ILkV5aDo5d&#10;YRGLW2gTiVpvFoZZdhiEWH0agViGHH9Xjx59Vpkge1akInlWsSN3VsEkdlbaJHVX7yR1V/0jdVj/&#10;InVY/yF1WP8hdVj/IXVY/yH/TQAA5VcAANNfAADIZAAAv2cAALdoAACxZwcAqWgUAKNpJACeaDIB&#10;mWc9BJRlRweQZE8KjGJXDYhhXhCFX2UTg15sFoBdcxh9XXoae1yDHXlbjB92W5chdFqiI3JaryRx&#10;Wr8lcFrVJW9b7SVvW/wjb1v/Im9b/yJvW/8hb1v/IW9b/yH6TwAA4VoAAM9iAADEZwAAu2sAALNs&#10;AACsagQApGsSAJ5sIQCZbC8BlGs6A49pRAaKaE0JhmZVDYNlXBCAZGITfWJpFXpicBh4YXgadWCA&#10;HXNfih9wX5Qhbl6gI2xerSVrXrwmal7RJmle7CVqX/skal//I2pf/yJqX/8ial//Impf/yLwUgAA&#10;3V0AAMtlAADAawAAt24AAK9vAACnbgEAoG8QAJpwHwCUcCwBj284A4ptQgaGbEsJgmpSDH5pWQ97&#10;aGASd2ZmFHVmbhdyZXUacGR+HW1jiB9rY5IiaWKeJGdiqyVlYromZGLPJmRi6iZlYvokZWP/I2Vj&#10;/yJlY/8iZWP/ImVj/yLrVQAA2GAAAMhoAAC8bgAAs3EAAKtzAACicQAAm3IOAJVzHACQdCoBinM2&#10;AoVyQAWBcEgIfW9QC3ltVw52bF4Rc2tkFHBqbBdtaXMaa2l8HGhohh9mZ5AhZGecI2JmqSVgZrkm&#10;X2bNJl9m6CZgZvkkYGb/I2Bm/yNhZv8iYWb/ImFm/yLoWAAA02MAAMRrAAC5cQAAsHUAAKd3AACe&#10;dQAAlnYNAJB3GQCLeCcAhnczAoF2PQR8dUYHeHNOC3VyVQ5xcVwRbnBjFGtvahZpbnEZZm56HGNt&#10;gx5hbI4hX2uaI11rpyVba7cmWmvKJlpr5yVba/ckW2r/I1xq/yJcav8iXGr/Ilxq/yLjWwAAzmYA&#10;AMBuAAC2dAAArHkAAKN7AACYeQAAkHoLAIp7FgCFfCQAgXwxAXx7OwR3ekQGc3lMCnB4Uw1sd1oQ&#10;aXZhE2d1aBZkdG8YYXN4G15ygR1ccYwgWnGYIlhwpiRWcLUlVXDIJVVw5SVVcPYkVm//I1Zv/yJX&#10;b/8iV2//Ildv/yLfXwAAymkAALxyAACyeAAAqX0AAJ9/AACSfgAAin8HAISAEwCAgSEAe4EuAXeA&#10;OQNygEIFbn9KCGt+UQtofVgOZHxfEWJ7ZhRfem0XXHl1GVl4fxxXeIoeVHeWIVJ2pCJRdrMjUHbG&#10;JFB24yNQdfUjUXX/IlF0/yFRdP8hUXT/IVF0/yHYYwAAxW0AALh2AACufQAApYIAAJqDAACNgwAA&#10;hIQDAH2FEAB5hh4AdYcrAXGHNgJthj8EaYVHB2WETwpig1YNX4NcD1yCYxJagWsVV4BzGFR/fRpR&#10;f4gcT36UH01+oiBLfbEhSn3EIkp94SFLfPQhS3v/IEt7/yBLe/8gS3v/IEt7/yDQZwAAwHIAALR7&#10;AACqggAAoIYAAJWIAACHiAAAfIoAAHaMDgByjRoAbo4nAGqOMgFmjTwDY41EBWCMTAhci1MKWota&#10;DVeKYRBUiWgSUYhxFU+IehdMh4UaSoaSHEiGoB1Ghq8eRYXCHkWF3x5FhPIeRYP+HkWC/x5Fgv8e&#10;RYL/HkWC/x7KbQAAungAAK+BAAClhwAAmosAAI+NAACBjgAAdJEAAG6TCgBplBUAZpUiAGOVLgFg&#10;lTgCXJVBBFmUSQZWlFAIVJNXClGTXgxOkmYPTJJuEUmReBRGkIMWRJCQGEKPnhlAj60aP4/AGj+P&#10;3Bo/jfEaP4z9Gz+L/xs/i/8bP4v/Gz+L/xvCcwAAtX4AAKqHAACfjAAAlJAAAIiTAAB7lQAAbJkA&#10;AGWbBABgnBAAXZ0dAFueKQBYnjQBVZ49AlKdRQNQnU0FTZ1UB0ucWwlInGMLRpxrDUObdQ9Bm4AR&#10;PpqNEzyamxQ6mqsVOZq9FTma2RU5mO8WOZf8FjiW/xc4lf8XOJX/FziV/xe7egAAr4UAAKSMAACY&#10;kQAAjZUAAIGaAAB1nQAAaKAAAFukAABWpQwAU6YXAFGnIwBPpy8ATKc4AUqnQQFIp0kCRqdQBEOn&#10;WAVBp18GP6ZoCD2mcgo6pn0LOKaKDTalmQ40pakPM6W7DzOl1A8zpO4PMqL7EDKh/xEyof8RMqH/&#10;ETKh/xG0ggAAqIwAAJ2SAACSlwAAhpwAAHmhAABtpQAAYakAAFWsAABLrwUAR7AQAEWwHABEsScA&#10;QrEyAEGyOwA/skMBPbJLATuyUwI5slsDN7JkBDWybgUzsnkGMbKHBy+xlggusqYILbK4CSyy0Ags&#10;sOwJK6/5Ciuu/wsqrf8LKq3/Cyqt/wutiwAAoJIAAJWYAACJnQAAfaMAAHGoAABkrQAAWbEAAE20&#10;AABCuAAAO7oKADi7EwA3vB4ANbwpADS9MgAzvTsAMr1EADG+TAAvvlUBLr5eASy+aAEqvnQCKb6C&#10;Aie/kQMmv6IDJL+0AyO/ywMjvugDI7z3BCK7/wUiu/8FIrv/BSK7/wWkkgAAmJgAAIyeAACApQAA&#10;c6sAAGewAABbtQAAT7kAAES8AAA6wAAAMMQEACrHCwAoyBMAJ8kdACbJJwAlyTAAJMo5ACPKQgAi&#10;y0sAIctVACDMXwAfzGwAHc16ABzNigAbzZwAGc6uARjOxQAYzeQAGMz0ARjK/AEYyv8CGMr/AhjK&#10;/wKbmQAAj58AAIKmAAB1rQAAaLMAAFy5AABQvQAARMEAADnEAAAwyAAAKMwBACDQBgAZ1QsAFtcQ&#10;ABXYGQAV2SIAFNkrABPaNAAT2j0AEttIABHcUwAR3V8AEN1tABDefgAO35EADuCkAA3guAAM4NIA&#10;C9/tAAze9wAM3fsADN37AAzd+wCSnwAAhacAAHeuAABqtQAAXbwAAFDBAABExQAAOMkAAC7NAAAl&#10;0QAAHtUAABbaAQAR3gYAEOcNAA7nEgAN6BkADOghAAvpKQAK6jEACeo7AAfrRQAF61EABOteAAPr&#10;bgAB64AAAOqUAADqpwAA67wAAOvSAADr6QAA7O8AAOzvAADs7wCHpwAAea8AAGu3AABevgAAUcUA&#10;AEPJAAA3zQAALdEAACPWAAAb2wAAE98AAA7jAAAM7gIACvYKAAf2DgAF9hIAA/YYAAD1HgAA9SUA&#10;APUuAAD1NwAA9kIAAPZOAAD2XQAA9m4AAPaBAAD2lQAA96cAAPe3AAD4xwAA+NAAAPjQAAD40AB7&#10;rwAAbbgAAGDAAABSyAAARM0AADfRAAAr1wAAIdwAABjgAAAR5AAADOcAAAfvAAAE+gAAAf8DAAD/&#10;CAAA/w0AAP4QAAD+FAAA/xoAAP8hAAD/KQAA/zMAAP8+AAD/SwAA/1sAAP9sAAD/gAAA/5IAAP+h&#10;AAD/rQAA/7MAAP+zAAD/swD/HCYA/xwkAP8aJQD/FScA/xEuAP8QOgD/DkcB/w1TAf8LXwH/CmsB&#10;/wp1Af8KfwH/CocB/wqOAf8KlQH/CpsB/wmgAf8JpQD/CasA/wmxAP8JuAD/CcEA/gnMAPwJ3gD5&#10;CesA9Qn2APMJ/wDyCv8A8Qr/AfEL/wHxC/8B8Qv/AfEL/wH/HyMA/x8hAP8eIQD/GSQA/xcsAP8V&#10;NwD/E0QA/xFQAf8QXAH/DmcB/w5yAf8OewH/DoQB/w6LAf8OkgH/DpgB/w6dAf8OowH+DqgB/A6u&#10;AfsOtQD6Dr4A+A7JAPUO2wDyDuoA7g71AOwO/wHrD/8B6g//AeoQ/wHpEP8B6RD/AekQ/wH/Ih8A&#10;/yIcAP8hHAD/HyAA/x8pAP8cNAD/GkAA/xdMAf8VWAH/FGMB/xNuAf8TdwH+E4AB/BOIAfoSjgH5&#10;EpUB+BKaAfYSoAH1EqYB9BKsAfMSswHxErwB8BLHAe0S2AHpE+gB5hP1AeQU/wHiFP8C4RX/AuEV&#10;/wLgFf8C4BX/AuAV/wL/JRsA/yYXAP8kFgD/JRwA/yYlAP8kMAD/ITsA/x9IAP8dVAH9G18B+Rpp&#10;AfcacwH0GXwB8hmEAfEZiwHvGZEB7hmXAewZnQHrGaMB6RmqAegZsQHnGboB5RnFAeMZ1QHfGugB&#10;3Bv1Atgb/wLVHP8D1Bz/A9Mc/wTSHP8E0hz/BNIc/wT/KRcA/yoTAP8pEgD/LBgA/ywhAP8sKwD/&#10;KTcA/SdDAPclTwHzI1oB7yJkAewhbgHpIXcB5yF/AeUhhgHkIY0B4iCUAeEgmgHfIKAB3iCnAdwh&#10;rwHaIbgC2CHDAtUh0wLRIucCzSL0A8oj/wTII/8FxyP/BsYj/wbGI/8GxiP/BsYj/wb/LBIA/y4P&#10;AP8wEAD/MxQA/zMbAP8yJQD6MDAA8i48AOwsSQDnKlUB4ypfAeApaQHdKXIB2ih6AdcoggLVKIkC&#10;0yiQAtEolgPPKJwDziijA8woqwPKKLMDySi+BMcozATFKeIEwSrxBr4q/ge8Kv8Iuir/CLoq/wi5&#10;Kv8JuSr/Cbkq/wn/MA8A/zILAP82DQD/OBAA/zkVAPk3HgDvNSgA5zM1AOAyQgDbMk8A1TFaAdAx&#10;ZALNMG0CyzB1A8kwfAPHL4MExS+KBMQvkQXCL5cFwS+eBr8vpga9L68GvC+5B7ovxwe4MN0HtTDu&#10;CbIw+wqwMP8LrjD/C64w/wutMP8LrTD/C60w/wv/MwwA/zYGAP88CQD/PgwA/T0QAO88FQDkOR8A&#10;2zktANI6PADNOkkByDlUAcQ5XgLBOGcDvzdvBL03dgW7Nn0GuTaEB7c2iwe2NZIItDWaCbM1oQmx&#10;NaoKrzW0C641wQusNdQLqTbqDKY2+A2lNv8Oozf/DqI3/w6iN/8Oojf/DqI3/w7/NwcA/zsCAP9A&#10;AwDyQgUA6UIJAOU/DgDYPhYAzkAnAMdBNgDCQUQBvUFPArlAWQO2P2EEtD5pBrE9cQevPXgIrjx/&#10;Caw8hgqqO40LqTuVDKc7nQ2lO6YNozqwDqI7vA+gO80PnjvmEJs89RGaPP8RmTz/EZg8/xGYPP8R&#10;mDz/EZg8/xH/OgEA/0AAAO9FAADhSAAA2UgFANNGCQDMRRIAxEciAL1IMQC4SD8Bs0dKArBGVASs&#10;RV0FqkRkB6dDbAilQnMKo0J6C6FBgQygQYgNnkCQD5xAmBCaQKERmECsEpdAuBKVQMgTk0DhE5FB&#10;8xSQQf8Uj0H/FI5C/xOOQv8TjkL/E45C/xP/PAAA+UQAAORKAADYTgAAzk8CAMlNBgDDSw8Au00d&#10;ALVOLQCvTjoBq01GAqdMTwSkS1gGoUpgCJ5JZwmcSG4Lmkd1DZhGfA6WRoMPlEWLEZJFlBKQRZ0T&#10;jkWoFIxFtBWLRcQWikXcFohG8BaGRv0Whkb/FoVH/xWFR/8VhUf/FYVH/xX/PwAA7EgAAN1PAADP&#10;UwAAxlUAAMBTAwC7UQwAs1IZAK1TKQCoUzYBo1JCAp9RSwScUFQGmU9cCJZOYwqUTWoMkUxxDo9L&#10;eA+NS38Ri0qHEolKkBSHSZoVhUmlF4NJsRiCScAYgUrWGX9K7Rh+S/wYfkv/F31L/xd9S/8WfUv/&#10;Fn1L/xb/QwAA5kwAANZTAADJWAAAwFkAALpYAQC0VgkArFcWAKZYJQChWDIBnVc+AphWSASVVVEG&#10;klRYCI9SXwqMUmYMilFtDohQdBCFT3sSg0+EE4FOjRV/TpcXfU6hGHtNrhl6Tr0aeE7RGndO6xp3&#10;T/oZdk//GXZP/xh2T/8Xdk//F3ZP/xf4RgAA4lAAANBXAADEXAAAu14AALRdAACuWgYAplsTAKBc&#10;IgCbXC8Al1s7ApJaRQOPWU0Gi1hVCIhXXAqGVmMMg1VqDoFUcRB+VHgSfFOAFHpSiRZ4UpQYdlKf&#10;GXRSqxpyUrobcVLNHHBS6BtwU/kacFP/GnBT/xlwU/8YcFP/GHBT/xjvSQAA3VMAAMtaAADAXwAA&#10;t2IAAK9hAACoXgIAoV8QAJtgHgCWYCwAkWA4AY1eQgOJXUsFhVxSB4JbWQqAWmAMfVlnDntYbhB4&#10;WHUSdld9FHRXhxZyVpEYb1acGm5WqRtsVrgca1bLHWpW5hxqV/cbalf/GmpX/xlrV/8Za1f/GWtX&#10;/xnrTAAA2FYAAMheAAC8YgAAs2UAAKtlAACjYgAAnGIOAJZjHACRZCkAjGM1AYhiPwOEYUgFgGBQ&#10;B31fVwl6Xl0Ld11kDXVcaxBzXHIScFt7FG5bhBdsWo8YalqaGmhapxxmWrYdZVrIHWVa5B1lWvYc&#10;ZVr/G2Va/xplWv8ZZVr/GWVa/xnoTwAA01kAAMRhAAC5ZgAAsGgAAKdpAACeZQAAl2YNAJFnGQCM&#10;aCcAh2cyAYNmPQJ/ZUYEe2RNBnhjVAl1YlsLcmFhDXBhaQ9tYHASa195FGlfghZnXo0ZZV6YGmNe&#10;pRxhXrQdYF7HHWBe4x1gXvUcYF7/G2Be/xphXv8aYV7/GmFe/xrkUgAAz1wAAMBkAAC2aQAArGwA&#10;AKNsAACZaQAAkmoLAIxqFgCHayQAgmswAX5qOgJ6aUMEdmhLBnNnUghwZ1kKbWZgDWtlZg9oZG4R&#10;ZmR2FGRjgBZiY4sYYGKXGl5ipBxcYrIdW2LFHVti4R1bYvQcW2L/G1xi/xpcYv8aXGL/Glxi/xrg&#10;VQAAy18AAL1nAACybAAAqXAAAJ9vAACUbAAAjG0IAIZuEwCCbyEAfW8tAXlvOAJ1bkEDcm1JBW5s&#10;UAdra1cKaWteDGZqZQ5kaWwRYWl0E19ofhZdZ4kYW2eVGllmohtXZrAcVmbDHVZm3x1WZvMcV2b/&#10;G1dm/xpXZv8aV2b/Gldm/xrbWQAAx2IAALpqAACvcAAApnMAAJpzAACPcAAAh3EFAIFyEQB8cx4A&#10;eHMqAHRzNQFwcz8DbXJHBWpxTgdncVUJZHBcC2JvYw5fb2oQXW5yElptfBVYbYYXVmyTGVRsoBtS&#10;a68cUWvBHFFr3BxRa/EbUmv+GlJq/xpSav8ZUmr/GVJq/xnUXAAAw2YAALZuAACsdAAAoncAAJZ2&#10;AACJdQAAgXYBAHp3DwB2eBsAcnknAG95MgFreDwCaHhEBGV3TAZid1MIX3ZaCl11YQxadWgPWHRw&#10;EVVzeRNTc4QWUXKQGE9ynhlNca0aTHG/G0tx2RtMcfAaTHD9Gk1w/xlNb/8ZTW//GU1v/xnOYAAA&#10;vmoAALJyAACoeAAAnXsAAJB6AACEegAAensAAHR8DABvfhcAbH4kAGl/LwFmfzkCYn9CA19+SQVd&#10;fVAHWn1XCVd8XgtVfGUNUntuD1B6dxJOeoIUS3mOFkl5nBdIeKsYRni9GUZ41RlGd+8YR3b8GEd2&#10;/xhHdf8XR3X/F0d1/xfJZQAAum8AAK53AACkfQAAmH8AAIt/AAB+fwAAc4EAAGyDCQBohBMAZYUg&#10;AGKGLABfhjYBXIY/AlmFRgNXhU4FVIVVB1KEXAlPg2MLTYNrDUuCdA9Ign8RRoGME0SBmhVCgKkW&#10;QYC6FkCA0hZBf+0WQX77FkF9/xZBff8WQX3/FkF9/xbCagAAtXUAAKp9AACfggAAkoMAAIWEAAB5&#10;hQAAaokAAGSKAwBgjBAAXY0bAFuOJwBYjjIAVY47AVOOQwJQjkoDTo1SBUyNWQZJjGAIR4xoCkWL&#10;cgxCi30OQIqJDz6KmBE8iqcSO4q4EjqKzxI7iOsSO4f6EzuG/xM7hv8TO4b/EzuG/xO8cQAAr3sA&#10;AKWDAACZhwAAjIgAAH+JAABzjAAAZZAAAFyTAABXlQwAVJYWAFKWIgBQly0ATZc2AEuXPwFJl0cC&#10;R5dOA0WWVQRDll0FQZZlBj6Vbwg8lXoJOpWHCziVlQw2lKUNNZS2DjSUzA00k+kNNJL4DjSQ/w80&#10;kP8PNJD/DzSQ/w+1eAAAqoIAAJ6IAACTjQAAho4AAHmQAABtkwAAYZcAAFWbAABNngYASZ8QAEef&#10;GwBGoCYARKAwAEOhOgBBoUIBP6FJAT2hUQI7oVkCOaFhAzegawQ1oHYFM6CDBjGgkgcwoKIILqCz&#10;CC6gyQgun+cILZ33CS2c/wotm/8KLZv/Ci2b/wqvgAAAo4kAAJeOAACNkwAAf5UAAHKYAABmnAAA&#10;W6AAAE+kAABFpwAAPqkMADyqFAA6qh8AOaopADirMgA3qzsANatDADSsSwAyrFMBMaxcAS+sZgIt&#10;rHECK6x/AyqsjgMorJ4EJ6ywBCasxQQmq+QDJan1BCWo/wUlp/8FJaf/BSWn/wWniQAAm48AAJGU&#10;AACEmQAAeJ4AAGuiAABfpgAAU6oAAEitAAA9sAAANLMDAC+1DgAttRYALLUgACu2KQAqtjIAKbc6&#10;ACi3QwAnt0wAJrhVACS4XwAjuGsAIrh4ASC4iAEfuJkBHbmrARy5wAEcuN8BHLbyARu1/AIbtP8C&#10;G7T/Ahu0/wKfjwAAlJUAAIibAAB7oQAAbqYAAGKrAABWsAAASrMAAD+2AAA1uQAALLwAACS/BgAf&#10;wg0AHcIUABzCHgAbwyYAGsMvABnEOAAYxEEAF8RKABbFVQAVxWEAFMZvABPGfwASxpEAEcekABDH&#10;uQAPx9QAEMbuABDE+gAQw/8AEMP/ABDD/wCXlgAAi5wAAH6iAABxqQAAZK8AAFi0AABLuAAAQLsA&#10;ADW+AAArwQAAI8UAABvJAQAUzAYAENALAA7REQAN0RkADdEhAAzRKgAM0TQAC9I+AArSSQAJ01UA&#10;CdNiAAjTcgAG1IQABdSYAATUqwAD1cAAAdXcAAHV7QAB1fYAAdX2AAHV9gCOnQAAgKQAAHOrAABm&#10;sQAAWbgAAEy9AAA/wAAANMMAACrHAAAhygAAGc4AABLSAAAN1gEACdsFAAbcDQAE3BEAA90YAAHe&#10;IAAA3igAAN8xAADgPAAA4UcAAOJUAADjYwAA43QAAOSIAADkmwAA5a4AAOXBAADl1QAA5ucAAObn&#10;AADm5wCDpAAAdawAAGizAABauwAATcEAAEDEAAAzyAAAKMwAAB/QAAAX1AAAENkAAAvdAAAF4QAA&#10;AOQAAADlBwAA5g0AAOcRAADoFgAA6R0AAOolAADrLgAA7TkAAO9FAADwUwAA8WQAAPF2AADyigAA&#10;85wAAPOtAAD0uwAA9MgAAPTIAAD0yAB3rQAAarUAAFy9AABPxAAAQMkAADPNAAAn0QAAHdYAABTc&#10;AAAO4AAACOMAAAHmAAAA6gAAAO4AAADuAAAA7wQAAPAKAADxDgAA8xIAAPQYAAD2IAAA+CoAAPo1&#10;AAD9QwAA/lIAAP9jAAD/dgAA/4kAAP+aAAD/pgAA/7AAAP+wAAD/sAD/FiMA/xUhAP8RIQD/DSQA&#10;/wkrAP8GNwD/A0QA/wBRAP8AXQD/AGgA/wByAP8AewD/AIMA/wCKAP8AkQD/AJYA/wCcAP8AoQD9&#10;AKYA+wCsAPkAswD3ALsA9QDFAPMA0QDyAOQA8QDxAO8A+gDuAP8A7gD/AO0A/wDtAP8A7QD/AO0A&#10;/wD/GSAA/xgdAP8VHQD/EB8A/w4pAP8MNAD/CkEA/wdNAP8FWQD/BGQA/wRuAP8DdwD/A4AA/wOH&#10;AP8DjQD9ApMA+wKZAPkCngD3AqQA9QKqAPMBsADxAbgA7wHCAO0BzwDrAeMA6gHvAOgC+wDnBP8A&#10;5gX/AOYG/wDmBv8A5gb/AOYG/wD/HBsA/xsZAP8XGAD/FR0A/xMlAP8RMAD/ED0A/w5JAP8MVQD/&#10;C2AA/wtqAP0LcwD7C3wA+QqDAPcKigD1CpAA9AqWAPMKmwDxCqEA7wmnAO0JrgDrCbYA6AnAAOYJ&#10;zQDkCeIA4grwAN8L+wDeDP8A3A3/ANwN/wDbDf8B2w3/AdsN/wH/HxcA/x4TAP8bEgD/HBkA/xsi&#10;AP8YLAD/FTgA/xNEAP4SUAD5EVsA9RBmAPMQbwDwEHcA7hB/AOwQhgDqEIwA6RCSAOgQmADmD54A&#10;5Q+lAOMPrADhD7QA4A++AN4PzADaEOEA1RHwANIS+wDPEv8BzhP/Ac0T/wHNE/8BzBP/AcwT/wH/&#10;IhIA/yIPAP8hDwD/IhQA/yIcAP8gJwD/HTIA+Bs+APIZSwDuGFYA6hdgAOcWagDkFnIA4hZ6AOAW&#10;ggDeFogA3BaPANsWlQDZFpsA1haiANQWqQDSFrEA0Be7AM4XyQDMGN4AyBnuAcUa+wHDGv8CwRv/&#10;AsAb/wLAG/8CwBv/AsAb/wL/Jg4A/yULAP8oDAD/KRAA/ygWAP4mIAD0JCsA7CE4AOYgRADhH1AA&#10;3R9bANkeZQDVHm0A0h91ANAffQDOH4MAzB+KAcsfkAHJH5cByB+eAcYfpQHFIK0BwyC3AcEgxAHA&#10;IdYBvCLqArki+AO2Iv8DtSP/A7Qj/wSzI/8EsyP/BLMj/wT/KQsA/yoFAP8uCAD/LwwA/y0QAPMr&#10;FwDoKCIA4CYvANkmPQDSJ0oAzSdVAMooXwDHKGgBxShvAcMndwHBJ34BvyeEAb4niwK8J5ICuyeZ&#10;ArknoAK3J6kDtiizA7QovwOzKM8DsCnmBK0p9gSrKv8FqSr/Bqgq/waoKv8GqCr/Bqgq/wb/LQUA&#10;/zAAAP8zAgD2NAYA7zIKAOguEADcLBgA0S4oAMsvNwDGMEQAwTBPAL4wWQG7MGIBuDBqArYvcQK1&#10;L3gCsy9/A7EvhgOwL40Dri6UBK0unASrLqQFqS+uBagvugWmL8oGpDDiBqEw8wefMP8InjH/CJ0x&#10;/wicMf8InDH/CJwx/wj/MAAA/zUAAO84AADiOgAA2zkEANY1CQDONBMAxjYiAL84MQC6OD8AtjhK&#10;AbM4VAGwN10CrTdkAqs2bAOpNnMEqDZ5BKY1gAWkNYcFozWPBqE1lwefNaAHnjWqCJw1tgibNcUJ&#10;mTXdCZY27wqUNv0Kkzf/CpI3/wqSN/8Kkjf/CpI3/wr/MwAA9joAAOQ/AADYQgAAzkIBAMk+BgDE&#10;Ow8Auz4dALU/LACxPzoArT9FAak/TwGmPlgCoz1fA6E9ZwSfPG0FnTx0Bpw7ewaaO4IHmDuKCJY7&#10;kwmVOpwKkzqmC5E6sguQO8AMjjvVDIw87A2KPPsNiTz/DYk8/wyIPP8MiDz/DIg8/wz/NwAA6j8A&#10;ANxFAADOSQAAxUkAAL9GAgC6QwwAs0QZAK1FJwCoRjUApEVBAaBFSwKdRFMCmkNbA5hDYgWWQmkG&#10;lEFwB5JBdgiQQH4JjkCGCo1AjguLQJgMiUCiDYdArg6FQLwPhEDPD4JB6Q+BQfkPgEH/D4BC/w6A&#10;Qv8OgEL/DoBC/w76OwAA5UQAANNLAADHTgAAvk8AALhMAACySQkAq0kVAKVLIwCgSzEAnEs9AZhK&#10;RwKVSU8DkklXBJBIXgWOR2UGi0drB4lGcgmIRnkKhkWCC4RFig2CRZQOgESfD35EqxB8RbkRe0XL&#10;EXpF5hF5RvcReEb/EHhG/xB4Rv8PeEb/D3hG/w/wPwAA30kAAM1PAADBUwAAuFQAALFSAACrTgUA&#10;pE4RAJ5PIACZUC0AlVA5AZJPQwGOTkwDi01TBIlNWgWGTGEGhEtoCIJLbgmASnYLfkp+DHxJhw56&#10;SZEPeEmcEHZJqBJ0SbYSc0nIE3JK4xNxSvUScUr/EXFL/xFxS/8QcUv/EHFL/xDsQwAA2UwAAMhT&#10;AAC9VwAAtFgAAKxXAAClUgEAnlMPAJhUHACTVCkAj1Q1AItTQAGIU0gChVJQBIJRVwV/UF4GfVBk&#10;CHtPawl5T3ILd057DXVOhA5zTY4QcU2ZEW9NpRNtTbMUbE3FFGtO4RRrTvQTa07/EmtO/xJrTv8R&#10;a07/EWtO/xHoRgAA01AAAMRWAAC5WgAAsFwAAKZaAACfVgAAmFYNAJJXGQCOWCYAiVgyAIZYPQGC&#10;V0UCf1ZNA3xVVAV5VFsGd1RhCHVTaAlzU3ALcVJ4DW9SgQ9tUosQa1GXEmlRoxNnUbEUZlHDFWVS&#10;3hVlUvIUZVL/E2VS/xJlUv8SZVL/EmVS/xLkSgAAz1MAAMBaAAC1XgAArGAAAKJeAACaWQAAkloL&#10;AI1bFgCIXCMAhFwvAIBbOgF9W0MCeVpLA3ZZUgR0WFgGcVhfB29XZgltV20La1Z1DWlWfg9nVokR&#10;ZVWVEmNVoRRiVa8VYVXBFmBV2xZgVvEVYFb+FGBW/xNhVv8SYVb/EmFW/xLgTQAAy1YAAL1dAACy&#10;YQAAqGMAAJ1hAACVXQAAjV4JAIdeEwCDXyAAf18sAHtfNwF3XkACdF5IA3FdTwRvXFYFbFxcB2pb&#10;YwloW2sLZlpzDWRafA9iWocRYFmTEl5ZoBRdWa4VW1m/FltZ2BZbWe8VW1n9FFxZ/xNcWf8SXFn/&#10;ElxZ/xLcUAAAx1kAALpgAACvZAAApGUAAJlkAACQYAAAiGEGAIJiEQB+Yx0AemMqAHZjNAFzYj0B&#10;b2JGAmxhTQRqYVQFZ2BaB2VgYQhjX2kKYV9xDF9eeg5dXoUQW16RElldnhRYXawVV129FlZd1RZW&#10;Xe4VV138FFdd/xNXXf8SV13/Eldd/xLWUwAAxFwAALdjAACsaAAAoGgAAJVnAACKYwAAg2UCAH1m&#10;DwB4ZhoAdGcnAHFnMgBuZzsBa2ZDAmhmSwNlZVIFY2VZBmFkXwheZGcKXGNvDFpjeA5YY4MQVmKP&#10;ElRinBNTYqoVUmK7FVFi0hVRYe0VUmH7FFJh/xNTYf8SU2H/ElNh/xLRVgAAwF8AALNmAACpawAA&#10;nGsAAJBqAACFZwAAfWkAAHdqDQBzaxcAb2skAGxsLwBpbDgBZmtBAmNrSQNha1AEXmpXBlxqXQda&#10;aWUJWGltC1Vodg1TaIEPUWeNEU9nmhJOZ6kUTWe5FExnzxRMZusUTWb7E01m/xJOZf8STmX/Ek5l&#10;/xLMWgAAvGMAALBqAAClbwAAmG4AAIxtAACAbAAAd20AAHFuCwBtbxQAaXAhAGZxLABkcTYBYXE+&#10;AV5xRgJccE0DWXBUBVdwWwZVb2IIU29qClBucwxObn4OTG2KEEptmBFJbKcSSGy4E0dszRNHbOoT&#10;SGv6Ekhr/xJIav8RSGr/EUhq/xHHXgAAuGcAAKxuAAChcgAAk3IAAIdxAAB6cQAAcXIAAGt0BwBm&#10;dREAY3YdAGB3KABedzMAW3g8AVl3QwJWd0sDVHdSBFJ2WQVQdmAHTnVoCEt1cQpJdHwMR3SIDkVz&#10;lg9Dc6UQQnO2EUFzyxFCcugRQnL4EUJx/xBDcP8QQ3D/EENw/xDBYwAAs2wAAKhzAACbdgAAjnUA&#10;AIF2AAB1dgAAaXgAAGN6AgBefA4AXH0ZAFl+JABXfy8AVX84AVN/QAFQf0gCTn5PA0x+VgRKfl0F&#10;SH1lBkZ9bghDfHkKQXyGCz97lA0+e6MOPHuzDjx7yA48euYOPHn3Djx4/w48eP8OPXf/Dj13/w68&#10;aAAAr3IAAKR5AACWegAAiHoAAHx6AABwfAAAY38AAFyCAABXhAsAU4UUAFGGIABPhioAToc0AEyH&#10;PAFKh0QBSIdLAkaHUwJEhloDQoZiBECGbAY+hXYHO4WDCDmFkQo4hKALNoSxCzaExgs2g+QLNoL2&#10;CzaB/ww2gP8MNoD/DDaA/wy2bwAAqngAAJ9/AACQfgAAg38AAHeAAABrggAAXocAAFWKAABOjAYA&#10;So4QAEiPGgBHjyUARZAvAESQOABCkEAAQJBHAT+QTwE9kFYCO5BfAjmQaAM3j3MENY+ABTOPjgYx&#10;j54HMI6vBy+OwwcvjuEHL4z0CC+L/wgviv8IL4r/CS+K/wmwdgAApX8AAJiEAACKhAAAfYUAAHCH&#10;AABligAAWo4AAE+SAABGlQAAQZgMAD6YFAA9mR8AO5koADqaMQA5mjoAN5pCADaaSgA1mlIBM5pa&#10;ATGaZAEvmm8CLZp7AiyaigMqmpoDKZqsBCiawAQnmd4DJ5fyBCeW/QUnlf8FJ5X/BSeV/wWpfgAA&#10;noUAAJKJAACEigAAdowAAGqPAABekwAAVJcAAEmbAABAnwAAN6IEADKjDgAxoxcAMKQhAC6kKgAt&#10;pDIALKU6ACulQwAqpUsAKaVUACilXgAmpWkAJaV2ASOlhQEipZYBIKaoAR+luwEepdcBHqTvAR6i&#10;+wIeof8CHqH/Ah6h/wKihgAAl4wAAIuPAAB9kQAAb5QAAGOYAABXnQAATaEAAEOlAAA4qAAAMKsA&#10;ACiuBwAkrxAAI68XACGvIQAgsCkAH7AxAB6wOgAdsUIAHLFMABuxVgAasWEAGbJvABiyfgAWspAA&#10;FbKiABSytgATss4AE7HrABOv+QATrv8BE67/AROu/wGajQAAkJIAAISXAAB1mgAAaJ8AAFujAABQ&#10;qAAARawAADuwAAAxsgAAJ7UAACC4AAAYugcAFLwOABO8FQASvB4AEb0mABG9LgAQvTcAEL5BAA6+&#10;TAAOvlcADb5lAAy/dAALv4YACr6ZAAi+rAAHvsIAB77fAAi+8AAIvfoACL38AAi9/ACTlAAAh5kA&#10;AHqfAABspQAAYKoAAFOvAABHswAAPLYAADG4AAAnuwAAH74AABfBAAARxAEADMgIAAjJDgAHyRQA&#10;BskcAAXJJAAEyiwAA8o2AALKQAAAy0wAAMtZAADLaAAAy3kAAMyMAADLnwAAy7MAAMvIAADM4gAA&#10;zO8AAMzxAADM8QCKmgAAfKEAAG+nAABirQAAVbMAAEi4AAA7uwAAML4AACbBAAAdxAAAFcgAAA/L&#10;AAAKzgAABNICAADTCgAA0w8AANQUAADVGgAA1iIAANcqAADZNAAA2j8AANxLAADcWgAA3WoAAN19&#10;AADdkQAA3aQAAN62AADeyAAA3t4AAN7iAADe4gB/ogAAcakAAGSwAABWtwAASbwAADzAAAAvxAAA&#10;JMcAABvLAAATzwAADdIAAAfWAAAA2wAAAN4AAADfAwAA4AkAAOEOAADiEgAA4xcAAOUeAADmJwAA&#10;6DEAAOo9AADsSwAA7FoAAO1sAADugAAA7pQAAO6lAADutAAA7sIAAO7GAADuxgB0qgAAZrIAAFi5&#10;AABLwAAAPcUAAC/JAAAkzQAAGdEAABHWAAAL2wAAA94AAADhAAAA5QAAAOgAAADpAAAA6gAAAOsG&#10;AADtCwAA7w8AAPATAADyGgAA9CMAAPcuAAD5OwAA+0oAAPxbAAD9bQAA/YAAAP6TAAD+ogAA/q0A&#10;AP6vAAD+rwD/EB8A/w4dAP8KHQD/ASAA/wAoAP8ANQD/AEEA/wBOAP8AWgD/AGUA/wBuAP8AdwD/&#10;AH8A/gCGAPwAjAD7AJIA+QCXAPgAnAD3AKIA9gCnAPUArQDzALUA8gC9APEAyQDvANwA7gDrAO0A&#10;9wDsAP8A6wD/AOoA/wDqAP8A6gD/AOoA/wD/ExwA/xEZAP8NGQD/BhwA/wMlAP8AMQD/AD4A/wBK&#10;AP8AVgD/AGEA/wBrAP0AcwD6AHsA9wCDAPUAiQD0AI8A8gCUAPEAmQDwAJ8A7gCkAO0AqwDsALIA&#10;6gC6AOgAxgDnANYA5QDoAOQA9QDjAP4A4gD/AOEA/wDhAP8A4QD/AOEA/wD/FRgA/xMUAP8PFAD/&#10;DRkA/wsiAP8ILQD/BDkA/wFGAP8AUQD+AFwA+gBmAPYAbwDyAHcA7wB+AO0AhQDrAIsA6gCRAOgA&#10;lgDnAJwA5gChAOQAqADjAK8A4QC4AN8AwwDdANEA2wDmANkA8wDXAP0A1QL/ANQC/wDUA/8A1AP/&#10;ANQD/wD/GBMA/xUQAP8SDwD/EhUA/xEdAP8OKAD/DDQA/wpBAPkITAD1BlcA8QZhAO0GagDpBXIA&#10;5gV6AOQFgQDiBYcA4AaNAN8GkgDdBpgA2waeANkGpQDXBq0A1Aa1ANIGwADQB88AzgjlAMwJ9ADK&#10;C/8AyAz/AMcM/wDHDP8Axgz/AMYM/wD/Gw4A/xkMAP8YDQD/GBEA/xcYAP8UIgD7ES4A8xA6AO0O&#10;RgDoDVIA5Q1cAOENZQDeDW0A2w11ANgNfADVDYIA0w2JANENjwDQDZUAzg2cAM0OowDLDqsAyQ60&#10;AMgOwADGDs8AwxDmAMAR9QC9Ev8AvBL/ALsS/wC6Ev8BuhL/AboS/wH/HwoA/xwEAP8fCAD/Hw0A&#10;/x0SAPgaGwDuFiYA5hQzAOATPwDaE0sA1BNWANATXwDOFGgAyxRvAMkUdwDHFX0AxhWEAMQVigDD&#10;FZEAwRaYAMAWnwC+FqcAvBewALsXvAC5F8sAtxjiALMZ8gGxGv8Brxv/Aa4b/wGuG/8BrRv/Aa0b&#10;/wH/IgQA/yIAAP8lAgD8JAcA9yEMAOwdEgDhGhwA2BoqANAbOADLHUUAxx1QAMMeWgDAHmIAvh5q&#10;ALwfcQC6H3gAuR9+ALcfhQC2H4wAtB+TALMfmgGxIKMBsCCsAa4gtwGsIcYBqyHdAaci7wKlIv0C&#10;oyP/AqIj/wKiI/8CoSP/AqEj/wL/JQAA/ygAAPIqAADlKwAA3ygFANwhCwDSIRQAySQkAMMlMgC+&#10;Jj8AuidKALcnVAC0J10AsidkALAnbACuJ3IBrSd5AasnfwGqJ4YBqCeOAacnlgKlJ54CoyioAqIo&#10;swKgKMECnyjVApwp7AOaKvoDmCr/BJcq/wSXKv8Elir/BJYq/wT/KAAA9S4AAOUzAADaNQAA0DMB&#10;AMwtBgDGKhAAvi0eALguLACzLzoAry9FAKwwTwCpL1gApy9fAaUvZgGjL20BoS9zAqAuegKeLoEC&#10;nS6JApsukQOZLpoDmC6kBJYvrwSVL70Eky/PBJEw6AWPMPgFjTH/BY0x/wWMMf8FjDH/BYwx/wX/&#10;LQAA6jUAANw6AADOPQAAxjwAAMA3AgC7Mw0AszQZAK42JwCpNzQApTdAAKI3SgCfN1MBnTZaAZs2&#10;YQGZNmgClzVvApU1dQOUNXwDkjWEBJA1jQSPNZYFjTWgBYs1qwaKNbkGiDXKB4c25QeFNvYHhDf/&#10;B4M3/weDN/8Hgjf/B4I3/wf0MgAA4zsAANJBAADGRAAAvUMAALc/AACxOwkAqjsUAKU8IgCgPTAA&#10;nT07AJk9RQCWPU4BlDxWAZI8XQKQPGMCjjtqA4w7cQSKO3gEiDqABYc6iAaFOpIGgzqcB4E6qAiA&#10;OrUJfjvGCX074Ql7PPMJezz/CXo8/wh6PP8Iejz/CHo8/wjuNwAA3UEAAMtGAAC/SQAAtkkAAK5G&#10;AACpQQQAo0ERAJ1CHgCYQysAlUM3AJFDQQCOQkoBjEJSAYlBWQKHQV8DhUFmA4NAbQSBQHQFgEB7&#10;Bn4/hAd8P44Iej+ZCXg/pQp3QLIKdUDDC3RA3QtzQfELckH/CnJB/wpyQf8JckH/CXJB/wnpPAAA&#10;1UUAAMVLAAC6TgAAsE4AAKdLAACiRgAAm0YOAJZHGgCRSCcAjkgzAIpIPQCHR0YBhEdOAYJGVQKA&#10;RlwDfkViBHxFaQR6RXAFeER4BnZEgQh0RIsJckSWCnBEogtvRK8MbkTADG1F2Q1sRe8Ma0X9C2tG&#10;/wtrRv8Ka0b/CmtG/wrlQAAAz0kAAMFPAAC1UgAAq1IAAKFPAACbSgAAlEoMAI9LFwCLTCQAh0wv&#10;AIRMOgCBTEMBfktLAXtLUgJ5SlgDd0pfBHVJZgVzSW0GcUl1B29JfghtSIgJa0iTC2pInwxoSK0N&#10;Z0m9DWZJ1A5lSe0NZUr8DGVK/wtlSv8LZUr/C2VK/wvgRAAAy00AAL1SAACyVgAAplUAAJxSAACV&#10;TgAAjk4JAIlPFACFUCAAgVAsAH5QNwB7UEABeFBIAXVPTwJzTlUDcU5cBG9OYwVtTWoGa01yB2lN&#10;ewhnTYUKZU2RC2RMnQxiTasNYU27DmBN0Q5gTewOYE37DWBN/wxgTf8LYE3/C2BN/wvcRwAAx1AA&#10;ALlWAACuWQAAolgAAJhWAACQUQAAiVIGAINTEQB/Ux0Ae1QpAHhUNAB1VD0BclNFAXBTTAJtUlMC&#10;a1JZA2lSYARnUWcGZVFvB2NReAhiUYMKYFGPC15Qmw1dUKkOW1G5DltRzg9aUeoOW1H6DVtR/wxb&#10;Uf8MW1H/C1tR/wvWSgAAw1MAALZZAACrXAAAnloAAJNZAACLVAAAhFYDAH5WEAB6VxoAdlcmAHNY&#10;MQBwVzoAbVdCAWpXSQJoVlACZlZXA2RWXgRiVWUFYFVtB15VdghdVYEKW1WNC1lUmg1YVKcOVlW4&#10;D1ZVzA9WVekOVlX5DVZV/w1XVP8MV1T/DFdU/wzRTQAAwFYAALNcAACnXgAAml0AAI9cAACGWAAA&#10;f1kAAHlaDQB0WxcAcVsjAG5bLgBrWzcAaFtAAWVbRwFjWk4CYVpVA19aXARdWmMFXFprBlpZdAhY&#10;WX8KVlmLC1RZmA1TWKYOUlm2DlFZyg9RWecOUVj4DVJY/w1SWP8MUlj/DFJY/wzNUQAAvFkAALBf&#10;AACjYQAAlmAAAItfAACBWwAAeV0AAHNeDABvXhUAa18gAGhfKwBmYDUAY2A9AWFfRQFfX0wCXV9T&#10;A1tfWgRZXmEFV15pBlVecghTXn0JUV2JC1BdlgxOXaQNTV20DkxdyA5MXeYOTV33DU1c/wxNXP8M&#10;Tlz/DE5c/wzJVAAAuVwAAK1jAACfYwAAkmMAAIdiAAB8YAAAdGEAAG5iCQBpYxIAZmMdAGNkKABh&#10;ZDIAXmQ7AFxkQwFaZEoCWGRRAlZkWANUZF8EUmNnBVBjcAdOY3oITGKGCktilAtJYqIMSGKyDUdi&#10;xw1HYuQNSGH2DEhh/wxIYP8LSWD/C0lg/wvEWAAAtWAAAKpmAACbZgAAjWYAAIJlAAB2ZAAAbmUA&#10;AGhmBQBjZxAAYGgaAF1pJQBbai8AWWo4AFdqQAFVakcBU2pOAlFqVQNPaV0ETWlkBUtpbQZJaHgH&#10;R2iECUZokgpEZ6ELQ2exDEJnxQxCZ+IMQmb1DENm/wtDZf8LQ2X/C0Nl/wu/XAAAsWQAAKZqAACW&#10;aQAAiWkAAH1pAABxaQAAZ2oAAGJsAQBdbQ0AWW4WAFdvIQBVcCsAU3A1AFFwPQBQcEUBTnBMAUxw&#10;UwJKcFoDSHBiBEZvawVEb3UGQm+CB0Bujwk/bp4KPW6vCj1uwgo8buAKPW30Cj1s/wo9a/8KPmv/&#10;Cj5r/wq6YAAArWkAAKBuAACRbQAAhG0AAHhtAABsbgAAYXAAAFtyAABWdAoAUnUSAFB2HQBOdycA&#10;THcxAEt4OQBJeEEASHhJAUZ4UAFEd1cCQndfA0B3aAM+d3MEPHZ/Bjp2jQc5dpwIN3WtCDd1wAg2&#10;dd4IN3TyCDdz/gg3cv8IN3L/CDdy/wi1ZgAAqW8AAJpxAACLcQAAfnEAAHNyAABocwAAXHYAAFR5&#10;AABOewUASn0PAEh+GABGfyMARX8sAEOANQBCgD0AQYBFAD+ATAE9gFQBPIBcAjp/ZQI4f28DNn98&#10;BDR/igQyf5oFMX6qBjB+vQYwftoGMH3wBjB7/QYwe/8GMHr/BjB6/wawbAAApHUAAJR1AACGdQAA&#10;eXYAAG53AABjeQAAV30AAE+BAABHhAAAQoYMAD+HEwA9iB0APIgnADuJMAA6iTgAOIlAADeJSAA2&#10;iU8ANIlYATOJYQExiWwBL4l4Ai2JhwIsiZcDKoinAymIugMpiNQDKYbuAymF/AQphP8EKYT/BCmE&#10;/wSqdAAAnnsAAI56AACAegAAdHsAAGh+AABdgQAAUoUAAEmJAABBjAAAOZAFADWRDwAzkhcAMpIh&#10;ADGSKQAwkzIALpM6AC2TQQAsk0oAK5RSACqUXAAolGcAJ5RzASWUggEklJMBIpOkASGTtwEgk88B&#10;IZLsASCQ+gIgj/8CII//AiCP/wKkfAAAl4AAAId/AAB7gAAAboIAAGKFAABXiQAATY4AAEKSAAA6&#10;lgAAMpkAACqcCQAonREAJp0ZACWdIgAknioAI54yACKeOgAhnkIAIJ5LAB+fVQAen2AAHJ9tABuf&#10;fAAan40AGJ+fABefsgAWn8kAFp7oABac9wAWm/8BF5v/AReb/wGdgwAAj4YAAIKGAAB0hwAAZ4sA&#10;AFuPAABQkwAARpgAADycAAAzoAAAK6MAACOmAAAcqAsAGqkRABipGAAXqSEAFqopABWqMQAUqjkA&#10;E6pDABOrTQASq1gAEatlABCrdAAOq4YADquZAA2rrAAMq8EADKrfAAyp8gANqPwADaj/AA2o/wCW&#10;igAAiYwAAHqNAABskQAAYJUAAFSaAABJnwAAP6MAADWnAAArqgAAI64AABuwAAAUswEAD7UKAA22&#10;EAAMthYAC7YfAAq2JwAJti8ACLY5AAe3QwAGt08ABLdbAAO3agACt3sAALeOAAC3oQAAtrQAALbL&#10;AAC25QAAtfEAALX3AAC19wCPkQAAgZQAAHKXAABlnAAAWKEAAEymAABBqwAAN68AACyyAAAjtQAA&#10;GrgAABO7AAAOvQAACcAFAAPBDQAAwREAAMEXAADCHgAAwiYAAMIvAADDOQAAxEQAAMRQAADEXgAA&#10;xW8AAMWBAADFlQAAxagAAMW8AADE0QAAxOYAAMTuAADE7gCGmAAAeZ4AAGujAABdqQAAUK4AAESz&#10;AAA3tgAALLkAACK8AAAZvwAAEcIAAAzFAAAGyAAAAMsAAADMBwAAzA0AAM0RAADNFgAAzh0AAM8k&#10;AADQLQAA0jgAANREAADUUgAA1WEAANVzAADWhwAA1psAANatAADXvwAA2M4AANjdAADY3QB7oAAA&#10;bqYAAGCtAABTswAARbgAADi8AAArvwAAIcIAABfGAAAQyQAACswAAALQAAAA1AAAANcAAADYAAAA&#10;2gUAANsLAADcDgAA3hMAAN8ZAADhIQAA4yoAAOU2AADnQwAA51MAAOhkAADpdwAA6YwAAOqfAADq&#10;rgAA6roAAOrDAADqwwBwqAAAYq8AAFW2AABHvAAAOcAAACzEAAAgyAAAFswAAA7QAAAH1AAAANkA&#10;AADdAAAA4QAAAOMAAADkAAAA5gAAAOcBAADpBwAA6wwAAOwQAADuFQAA8B0AAPMnAAD2MwAA90MA&#10;APhUAAD5ZgAA+XoAAPqOAAD6ngAA+6kAAPuwAAD7sAD/CxsA/wcZAP8AGQD/ABwA/wAlAP8AMgD/&#10;AD8A/wBLAP8AVwD/AGIA/wBrAP8AcwD9AHsA+wCCAPoAiAD4AI0A9wCSAPYAmAD1AJ0A9ACiAPMA&#10;qQDxALAA7wC4AO4AwwDsANEA6wDmAOkA8wDoAP4A6AD/AOgA/wDoAP8A6AD/AOgA/wD/DhgA/woV&#10;AP8BFAD/ABgA/wAiAP8ALgD/ADsA/wBHAP8AUwD9AF4A+gBnAPcAbwD1AHcA8wB+APIAhADwAIkA&#10;7wCPAO4AlADsAJoA6wCfAOkApQDoAKwA5gC0AOQAvwDjAMwA4QDiAN8A8ADeAPsA3gD/AN0A/wDd&#10;AP8A3AD/ANwA/wD/EBMA/w0RAP8GEAD/AhUA/wAeAP8AKQD/ADYA/wBCAPoATgD0AFkA8QBiAO4A&#10;awDsAHIA6gB5AOgAfwDnAIUA5QCLAOQAkADiAJYA4QCcAN8AogDdAKkA2gCxANgAuwDVAMgA0gDd&#10;ANEA7QDQAPkAzwD/AM4A/wDNAP8AzQD/AM0A/wD/EQ8A/w4NAP8MDQD/CxIA/wcZAP8CJAD/ADAA&#10;9gA8AO8ASQDqAFMA5wBdAOQAZgDhAG0A3wB0AN0AewDbAIEA2QCGANYAjADUAJIA0gCYANAAngDO&#10;AKYAzACuAMoAuADIAMQAxgDXAMUA6gDDAPcAwgD/AMEB/wDAAv8AwAL/AMAC/wD/FAsA/xAGAP8Q&#10;CQD/EA4A/w4UAP8KHgD1BikA6wQ2AOMDQgDfA04A2wRXANYEYADTBGgA0ARvAM4FdgDMBXwAygWC&#10;AMkFiADHBY4AxgWUAMQFmwDCBaMAwAarAL4GtQC9BsIAuwjUALoJ6QC3C/gAtQz/ALQM/wC0DP8A&#10;tAz/ALQM/wD/FwQA/xQAAP8WAwD/FAkA/xEOAPIOFQDoDCEA3gouANYLOwDQDEcAzAxRAMkMWgDG&#10;DWIAxA1qAMINcQDADXcAvw19AL0OgwC8DooAug6RALkOmAC3DqAAtg6pALQPtACyD8EAsRDUAK4R&#10;6wCrEvoAqRL/AKgT/wCnE/8ApxP/AKcT/wD/GgAA/xsAAPkbAADrGQAA5RQGAOUQDgDZDhcAzxEm&#10;AMgSNADEE0AAvxRLALwUVAC5FV0AtxVkALUVawC0FXEAshV4ALEWfgCvFoUArhaMAKwWlACrF5wA&#10;qRemAKcYsACmGL0ApBjPAKIa5wCfGvcAnRv/AZwb/wGcG/8Bmxv/AZsb/wH/HQAA9yEAAOgkAADd&#10;JQAA1CEBAM8bCADKFxEAwhogALwcLQC3HToAsx5FALAeTwCtHlcAqx5fAKkfZgCoH2wAph9zAKUf&#10;eQCjH4AAoh+HAKAgjwCfIJgAnSCiAJsgrAGaIbkBmCHKAZYi5AGUI/UBkiP/AZEj/wGQI/8BkCP/&#10;AZAj/wH/IgAA6ykAAN0uAADPLwAAxy0AAMEnAwC9Ig0AtiMaALAlKACsJjQAqCZAAKUnSQCiJ1IA&#10;oCdaAJ4nYQCcJ2cAmydtAJkndACYJ3sBlieCAZUniwGTJ5QBkSieAZAoqQGOKLUCjSnGAosp3wKJ&#10;KvIChyr/AoYq/wKGKv8Chir/AoYq/wL0KAAA4zEAANE2AADFOAAAvDYAALYwAACyKwkAqywUAKYt&#10;IgCiLi8Ani46AJsuRACYL00Ali9VAJQuXACSLmIAkC5pAY8ubwGNLnYBjC5+AYouhgKILo8Chy6a&#10;AoUvpQODL7IDgi/CA4Ew2gN/MO8DfTH+A30x/wN8Mf8DfDH/A3wx/wPtLwAA2zcAAMk9AAC+PgAA&#10;szwAAKw4AACnMwQAojIRAJ00HQCZNSoAlTU1AJI1QACPNUkAjTVQAIs1VwCJNV4BhzVkAYU0awGE&#10;NHICgjR5AoA0ggJ+NIsDfTSWA3s1oQR5Na4EeDW+BXc21AV2Nu0FdDf8BXQ3/wR0N/8EdDf/BHQ3&#10;/wTnNQAA0j0AAMNCAAC4RAAArEIAAKQ+AACfOQAAmjgOAJQ6GQCQOiYAjTsxAIo7OwCHO0QAhDtM&#10;AII7UwGAOloBfjpgAX06ZwJ7Om4CeTp1Anc6fgN2OogEdDqTBHI6ngVxOqsFbzu7Bm47zwZtO+oG&#10;bTz6Bmw8/wVsPP8FbDz/BWw8/wXiOQAAzEIAAL5HAACxSAAApUYAAJ1DAACXPwAAkj4LAI0/FQCJ&#10;PyEAhUAtAIJANwB/QEAAfUBIAHtATwF5QFYBdz9dAXU/YwJzP2oCcT9yA3A/egNuP4QEbD+QBWs/&#10;nAZpP6kGaD+4B2dAzAdmQOgHZkD5BmVA/wZlQP8GZUD/BWVA/wXcPgAAx0YAALlLAACsTAAAoEoA&#10;AJdHAACRQwAAi0MIAIZDEgCCRB4AfkQpAHtFNAB5RT0AdkVFAHRETAFyRFMBcERZAW5EYAJsQ2cC&#10;a0NvA2lDdwRnQ4EFZkONBmRDmQZiQ6cHYUS2CGBEyghgROYIX0X4B19F/wdgRf8GYET/BmBE/wbW&#10;QQAAw0kAALZOAACnTwAAm00AAJJLAACMRwAAhUcEAIBHEAB8SBoAeEgmAHVJMABzSToAcElCAG5J&#10;SQFsSFABakhWAWhIXQJmSGQCZUhsA2NIdQRhR38FYEeKBl5IlwddSKUIW0i0CFtIxwlaSOQIWkn2&#10;CFpJ/wdaSP8GWkj/BlpI/wbRRQAAv0wAALJSAACjUQAAl1AAAI1OAACGSgAAgEoBAHpLDgB2TBcA&#10;ckwjAG9MLQBtTTYAakw/AGhMRgBmTE0BZExTAWJMWgJhTGECX0xpA15McgRcTHwFWkyIBllMlQdX&#10;TKMIVkyyCFVMxglVTOIJVUz1CFVM/wdVTP8HVkz/BlZM/wbMSAAAvFAAAK9VAACgVAAAk1MAAIlR&#10;AACBTQAAek4AAHVPDABwTxUAbVAgAGpQKgBnUDMAZVA8AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBn&#10;A1lQcARXUHoFVVCGBlRQkwdSUKEIUVCxCVBQxAlQUOEJUFD0CFFQ/wdRT/8HUU//BlFP/wbJSwAA&#10;uVMAAKtXAACcVgAAj1UAAIVUAAB8UAAAdVEAAHBSCQBrUxIAaFQdAGVUJwBiVDEAYFQ5AF5UQQBc&#10;VEgBWlRPAVlUVgFXVF0CVlRlA1RUbgRSVHgFUVSEBk9UkQdOVKAITFSvCExUwglLVN8JTFTzCExT&#10;/wdMU/8HTVP/Bk1T/wbFTgAAtlYAAKdaAACYWQAAi1gAAIFXAAB3VAAAcFUAAGpWBgBmVxAAYlca&#10;AGBYJABdWC4AW1k3AFlZPwBXWUYAVllNAVRZVAFTWVsCUVljAk9YbANOWHYETFiCBUpYjwZJWJ4H&#10;SFiuCEdYwAhHWN0IR1jyCEdX/wdIV/8HSFf/BkhX/wbBUQAAslkAAKNcAACUWwAAh1sAAH1aAABy&#10;WAAAa1kAAGVaAwBgWw4AXVwXAFpcIQBYXSsAVl00AFRePABTXkQAUV5LAVBeUgFOXlkCTF5hAktd&#10;agNJXXQER12ABUVdjQZEXZwHQ12sB0JdvghCXdoIQlzxB0Jc/gdDW/8GQ1v/BkNb/wa9VQAAr10A&#10;AJ9fAACQXgAAg14AAHhdAABtXAAAZV0AAF9fAABaYAwAV2EUAFViHgBSYigAUWMxAE9jOQBOY0EA&#10;TGNIAEtjTwFJY1YBR2NeAkVjZwJEY3EDQmN9BEBiiwU/YpoGPmKqBj1ivAc8YtYHPWHvBj1h/QY+&#10;YP8GPmD/Bj5g/wa5WQAAq2EAAJphAACLYQAAf2EAAHRhAABpYQAAX2IAAFlkAABUZgkAUWcRAE5n&#10;GgBMaCQAS2ktAElpNgBIaT4ARmpFAEVqTABDalQBQmpcAUBpZQI+aW8CPGl7AztpiQQ5aZgFOGio&#10;BTdougU3adMFN2juBTdn/AU4Zv8FOGb/BThm/wW0XgAAp2UAAJVlAACGZAAAemUAAG9lAABkZgAA&#10;WWgAAFJqAABNbAQASW4OAEduFgBFbyAARHApAEJwMgBBcDoAQHFCAD9xSQA9cVEAPHFZATpxYgE4&#10;cWwCNnB4AjVwhgMzcJUDMnCmBDFwuAQwcNAEMW/sBDFu+wQxbf8EMWz/BDFs/wSvZAAAoWkAAI9o&#10;AACBaAAAdWkAAGtpAABgawAAVW4AAE1xAABGcwAAQnULAD92EgA9dxwAPHclADp4LQA5eDUAOHk9&#10;ADd5RQA2eU0ANXlVADN5XgAxeWgBMHl0AS55gwIteZICK3ijAip4tQIqeMwCKnfqAip2+QMqdf8D&#10;KnT/Ayp0/wOqagAAmm0AAIlsAAB8bQAAcG0AAGZuAABbcQAAUHUAAEh4AABBewAAOn4FADZ/DgA0&#10;gBYAM4EgADKBKAAwgTAAL4I4AC6CQAAtgkgALIJQACuCWgAqgmQAKIJwACaCfwElgo8BJIKgASOC&#10;sgEigskBIoHnASJ/9wEifv8CIn3/AiJ9/wKlcQAAk3EAAINxAAB2cQAAbHIAAGB1AABWeAAATHwA&#10;AEOAAAA7gwAAM4YAAC2JCgAqihEAKYsZACeLIgAmiyoAJYwxACSMOQAjjEIAIo1KACGNVAAgjV4A&#10;H41rAB2NeQAcjYoAG42cABmNrgAYjMQAGIzjABmK9QAZif8BGYj/ARmI/wGddwAAjHYAAH12AABy&#10;dwAAZXkAAFp8AABQgAAARoQAADyJAAA0jAAALZAAACWTAgAflQwAHZYSAByWGgAblyIAGpcqABmX&#10;MgAYmDoAF5hDABaYTQAVmFgAFJhkABOYcwARmIQAEJiWABCYqQAOmL8ADpfdAA+W8gAQlfwAEJT/&#10;ABCU/wCVfQAAhXwAAHh8AABrfgAAX4EAAFSGAABKigAAQI8AADaTAAAtlwAAJpoAAB6dAAAXoAMA&#10;EqIMABCjEgAQoxkAD6MhAA6kKQAOpDEADaQ6AAykRQALpFAACqRcAAmkagAHpHsABqOOAASjoQAC&#10;o7QAA6LLAAOi5gADofMAA6H7AAOh+wCNgwAAf4IAAHGEAABkhwAAWIwAAE2RAABClgAAOJoAAC+e&#10;AAAmogAAHqUAABeoAAARqwAADK4HAAevDQADrxIAAq8ZAAGvIQAArykAALAyAACwPAAAsEcAALBT&#10;AACwYQAAsHEAALCDAACvlwAAr6oAAK+/AACu2QAArusAAK70AACu9ACHiQAAeIoAAGqOAABdkwAA&#10;UZgAAEWdAAA7ogAAMKYAACeqAAAergAAFrEAABC0AAALtgAABbkDAAC6CgAAug4AALoTAAC7GQAA&#10;uyEAALwoAAC8MQAAvTwAAL5IAAC+VgAAvmUAAL53AAC+jAAAvp8AAL2zAAC+xwAAvt4AAL3rAAC9&#10;6wB/kgAAcJUAAGKaAABVnwAASaUAAD2rAAAyrwAAKLQAAB62AAAVuQAADrwAAAm/AAACwgAAAMQA&#10;AADFBAAAxgoAAMYOAADHEgAAyBgAAMkfAADKJwAAzDAAAM48AADOSQAAz1kAAM9qAADPfgAAz5MA&#10;AM+mAADPuAAAz8gAAM/bAADP2wB3nAAAaKEAAFunAABOrgAAQbQAADS3AAAougAAHb0AABPAAAAN&#10;xAAABscAAADKAAAAzgAAANAAAADRAAAA0gIAANMIAADVDAAA1hAAANkVAADbHAAA3SQAAOAvAADi&#10;PAAA40sAAORcAADkbwAA5YMAAOWYAADlqQAA5bYAAOXDAADlwwBspQAAX6wAAFGyAABEuQAANbwA&#10;ACjAAAAcxAAAEsgAAAzLAAADzwAAANMAAADYAAAA3AAAAN8AAADfAAAA4QAAAOMAAADkAwAA5ggA&#10;AOgNAADpEQAA7BgAAO4iAADxLgAA8zwAAPRNAAD1XwAA9nMAAPeHAAD3mQAA+KUAAPiwAAD4sAD/&#10;AxcA/wAVAP8AFQD/ABgA/wAjAP8ALwD/ADwA/wBIAP8AVAD/AF4A/wBnAP0AbwD7AHYA+QB9APgA&#10;gwD2AIgA9QCOAPQAkwDyAJgA8QCeAPAApADuAKsA7QCzAOsAvQDqAMsA6ADhAOcA8QDmAP0A5QD/&#10;AOQA/wDkAP8A5AD/AOQA/wD/BxMA/wARAP8AEQD/ABUA/wAfAP8AKwD/ADcA/wBEAP4ATwD6AFoA&#10;9wBjAPQAawDyAHIA8AB5AO8AfwDtAIQA6wCKAOoAjwDoAJQA5wCaAOUAoADkAKcA4gCvAOAAuQDe&#10;AMYA3ADaANoA7ADYAPkA1gD/ANYA/wDXAP8A2AD/ANgA/wD/ChAA/wMOAP8ADQD/ABIA/wAaAP8A&#10;JgD8ADIA9wA/APQASgDxAFUA7QBeAOoAZgDoAG4A5QB0AOMAegDiAIAA4ACFAN4AiwDcAJAA2wCW&#10;ANgAnADVAKMA0wCrANEAtQDOAMEAzADRAMsA5wDJAPUAyAD/AMgA/wDIAP8AyAD/AMgA/wD/DAwA&#10;/wYIAP8CCgD/AA8A/wAVAPwAIADxACwA7AA5AOkARQDlAE8A4QBZAN4AYQDbAGgA1wBvANQAdQDS&#10;AHsA0ACAAM4AhgDMAIwAywCSAMkAmADHAKAAxQCoAMMAsQDBALwAvwDLAL0A4wC8APIAuwD9ALsA&#10;/wC6AP8AugD/ALoA/wD/DgUA/wkAAP8JBQD/BgsA/wEQAPAAGQDmACUA4QAyANwAPwDWAEkA0QBT&#10;AM4AWwDLAGMAyABqAMYAcADFAHYAwwB7AMEAgQDAAIcAvgCOALwAlAC7AJwAuQCkALcArgC1ALkA&#10;swDIALEA3wCwAe8ArwH7AK4C/wCtA/8ArQP/AK0D/wD/EAAA/w4AAP8NAAD2CwMA8gcKAOIBEQDb&#10;Ah0A0gMrAMwDNwDIBEMAxARNAMEEVgC+BV0AvAVkALoFawC4BXEAtwV2ALUFfACzBoMAsgaJALAG&#10;kQCvB5kArQehAKsHqwCpCLcAqAnGAKYK3QClC/AAowz9AKIN/wChDf8AoQ3/AKAN/wD/EQAA/BIA&#10;AOwTAADiEwAA2w8DANYJCwDOCBQAxgoiAMAMMAC8DTwAuA1GALUNTwCyDlcAsA5fAK4OZQCtDmsA&#10;qw5xAKoOeACoDn4Apw+FAKUPjQCkD5YAohCfAKAQqQCfELUAnRHFAJsR3gCZEvEAlxP/AJYU/wCV&#10;FP8AlRT/AJQU/wD/FQAA7RsAAOAfAADSHwAAyRsAAMQUBQDBEA4AuhIbALQTKQCwFDUArBVAAKkV&#10;SQCmFVIApBZZAKIWYAChFmYAnxZsAJ4WcgCcFnkAmxeAAJkXiACYF5EAlhibAJQYpgCTGbIAkRnB&#10;AJAa2ACNG+4Aixz9AIoc/wCKHP8AiRz/AIkc/wD0HQAA5CUAANMpAADHKgAAvCYAALYgAAC0GQsA&#10;rhoVAKgcIwCkHS8AoR46AJ4eRACbHkwAmR5UAJcfWwCVH2EAlB9nAJIfbQCRH3QAjyB8AI4ghACM&#10;II0AiiCXAIkhogCHIa4AhiK9AIUi0QGCI+sBgST7AYAk/wF/JP8BfyT/AX8k/wHsJQAA2y0AAMkx&#10;AAC8MQAAsS4AAKspAACnJAUAoyMRAJ4kHQCaJSoAliY1AJMmPwCRJkcAjyZPAI0mVgCLJ1wAiSdi&#10;AIgnaQCGJ28AhSd3AIMnfwCBJ4kBgCiTAX4ongF9KasBeym5AXopzQF4KugBdyv5AXYr/wF2K/8B&#10;dSv/AXUq/wHlLAAA0DQAAME4AACzOAAAqDUAAKIxAACdLQAAmSoOAJQrGACQLCQAjS0wAIotOgCH&#10;LUMAhS1KAIMtUQCBLlgAgC5eAH4uZAB9LmsAey5zAXkuewF4LoUBdi6PAXQvmwFzL6gCcS+2AnAw&#10;yQJvMOUCbjH3Am0x/wJtMf8CbTH/Am0x/wLfMgAAyTkAALs+AACsPQAAoToAAJo3AACVMwAAkDEK&#10;AIwxFACHMiAAhDMrAIEzNQB/Mz4AfTNGAHszTQB5M1QAdzNaAHYzYQB0M2cBcjRvAXE0dwFvNIEB&#10;bjSMAmw0mAJqNaUCaTWzA2g1xgNnNuIDZjb1A2Y2/wJmNv8CZjb/AmY2/wLYNwAAxD4AALVCAACm&#10;QQAAmz8AAJM8AACNOAAAiDYHAIQ3EQCANxwAfDgnAHo4MQB3OToAdTlCAHM5SQBxOVAAcDlXAG45&#10;XQBsOWQBazlrAWk5dAFoOX4CZjmJAmQ5lQNjOqIDYjqxA2E6wwNgO+AEXzvzA187/wNfO/8DXzv/&#10;Al87/wLROwAAwEIAALBFAAChRAAAlUMAAI1AAACHPQAAgjsCAH07DgB5PBgAdT0jAHM9LQBwPTYA&#10;bj0/AGw9RgBrPU0AaT1TAGc9WgBmPWEBZD1oAWM9cQFhPnsCXz6GAl4+kwNcPqADWz+vBFo/wQRa&#10;P90EWT/yBFk//wNZP/8DWT//A1k//wPMPwAAvEYAAKtIAACcRwAAkUYAAIhEAACCQAAAfD8AAHdA&#10;DABzQBUAb0EgAGxBKgBqQTMAaEE7AGZCQwBkQkoAY0FQAGFBVwBgQl4BXkJlAV1CbgJbQngCWkKE&#10;A1hCkANXQp4EVkOtBFVDvwRUQ9oEVEPxBFRD/gNUQ/8DVEP/A1RD/wPIQgAAuEkAAKdLAACYSgAA&#10;jUkAAINHAAB9QwAAdkMAAHFECgBtRBIAakUdAGdFJwBkRTAAYkU4AGBFPwBfRUcAXUVNAFtFVABa&#10;RlsBWUZjAVdGbAFWRnYCVEaBA1NGjgNSR5wEUEerBFBHvQRPR9YFT0fvBE9H/QRPR/8DT0f/A1BH&#10;/wPERQAAtU0AAKNNAACVTAAAiUsAAH9KAAB4RgAAcUcAAGxHBwBoSBAAZEgaAGFJJABfSS0AXUk1&#10;AFtJPQBZSUQAV0lKAFZJUQBVSlkBVEphAVJKaQFRSnQCT0p/A05KjANNSpsETEuqBEtLvARKS9MF&#10;SkvuBEtL/QRLSv8DS0r/A0tK/wPBSAAAslAAAKBPAACRTwAAhU4AAHtNAABzSQAAbEoAAGdLBABi&#10;TA4AX0wXAFxNIQBaTSoAWE0yAFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU5OZwFMTnICS059AklO&#10;iwNITpkER0+oBEZPugRGT9EERk/tBEZO/ARGTv8DR07/A0dO/wO9TAAArlIAAJxRAACNUQAAgVEA&#10;AHdQAABuTAAAZ04AAGJPAABdUA0AWlAUAFdRHgBVUScAU1EwAFFSOABQUj8ATlJGAE1STQBMU1UA&#10;SlNdAUlTZQFIU28CRlN7AkVTiQNDU5cDQlOnBEFTuARBU88EQVPsBEFS+wNCUv8DQlL/A0JR/wO6&#10;TwAAqlQAAJhUAACJVAAAfVMAAHNTAABpUQAAYlIAAFxTAABYVAoAVFUSAFJVGwBPViQATlYtAExX&#10;NQBLVzwASldEAEhXSwBHWFIARlhaAURYYwFDWG0BQVh5AkBYhgI+WJUDPVilAzxYtwQ8WM0EPFfq&#10;AzxX+gM9Vv8DPVb/Az1W/wO2UwAApVcAAJRXAACFVgAAeVYAAG9WAABlVQAAXFYAAFdYAABSWQcA&#10;TloQAExaGABKWyEASFwqAEdcMgBFXDoARF1BAENdSABCXVAAQF1YAD9dYQE9XWsBPF12AjpdhAI5&#10;XZMCOF2jAzddtQM2XcsDNlzoAzdc+QM3W/8DOFv/Azha/wOyVwAAoFoAAI9ZAACBWQAAdVkAAGtZ&#10;AABgWgAAVlsAAFFdAABMXgIASGANAEVgFABEYR4AQmImAEBiLgA/YjYAPmM+AD1jRQA8Y00AO2NV&#10;ADljXgA4Y2gBNmN0ATVjgQEzY5ECMmOhAjFjswIxY8gCMWLnAjFh+AIxYf8CMmD/AjJg/wKuXAAA&#10;m10AAIpdAAB8XQAAcF0AAGZdAABcXgAAUmAAAExiAABFZQAAQWYKAD5nEQA8aBoAO2giADlpKwA4&#10;aTIAN2o6ADZqQQA1akkANGpSADNqWwAxamUAMGpwAS5qfgEtao4BLGqfAStqsAEqasYBKmnlASpo&#10;9gIrZ/8CK2f/Aitn/wKpYQAAlWAAAIRgAAB3YAAAbGEAAGJhAABYYwAATmYAAEdoAABAawAAOm4F&#10;ADZvDgA0cBUAM3AeADJxJgAwcS4AL3E1AC5yPQAtckUALHJNACtyVwAqcmEAKXJtACdyewAmcosA&#10;JHKcASNyrgEjcsMBI3HiASNw9AEjb/8BI27/ASNu/wGhZQAAjmQAAH9kAAByZAAAaGUAAF5mAABU&#10;aQAASWwAAEJvAAA7cgAANHUAAC54CgAreREAKnkYACl6IQAneigAJnowACV7OAAke0AAI3tIACJ7&#10;UgAhe1wAIHtoAB98dgAdfIYAHHuYABt7qgAae78AGnveABp58gAbeP4AG3f/ARt3/wGZaQAAiGkA&#10;AHlpAABtaQAAY2oAAFlsAABPbwAARXMAAD13AAA1egAALn0AACeBAwAigw0AIIQSAB+EGgAdhCIA&#10;HIUqABuFMQAahTkAGYVCABiGTAAXhlYAFoZjABWGcQAUhoEAEoaTABGGpgARhbsAEIXWABGD7wAR&#10;gvsAEoL/ABKB/wCRbgAAgW0AAHRuAABpbgAAXXAAAFNzAABJdwAAQHwAADeAAAAvgwAAJ4cAACGK&#10;AAAajQYAFY8NABOQEwASkBoAEpAiABGQKgAQkTIAEJE7AA+RRAAOkU8ADZFcAAyRagALkXoACpGN&#10;AAiQnwAHkLMAB4/JAAeP5gAHjvQACI38AAiN/wCJcwAAe3MAAG9zAABjdQAAV3gAAE19AABDgQAA&#10;OYYAADCKAAAojgAAIZEAABqVAAATlwAADpoIAAucDgAJnBMACJwaAAecIgAGnCoABJwzAAOcPQAC&#10;nUgAAJ1UAACdYgAAnHIAAJyEAACclwAAm6oAAJu/AACa2wAAmuwAAJr1AACZ+ACCeQAAdnkAAGh6&#10;AABcfgAAUYIAAEaHAAA8jAAAMpEAACmVAAAhmQAAGZ0AABKgAAAOowAACaYFAAOnDAAApxAAAKcV&#10;AACoHAAAqCMAAKgrAACpNAAAqT8AAKlLAACpWQAAqWgAAKl6AACpjgAAqaEAAKi1AACoywAAp+QA&#10;AKfvAACn8wB9gAAAb4EAAGGEAABViQAASY4AAD6UAAA0mQAAKp4AACGiAAAZpgAAEqkAAA2sAAAH&#10;rwAAALIAAACzBwAAswwAALMQAAC0FQAAtBsAALUiAAC2KwAAtzUAALdAAAC4TgAAuF0AALhuAAC4&#10;ggAAuJcAALiqAAC3vgAAt9IAALfmAAC36gB2iAAAZ4sAAFqQAABOlgAAQpwAADeiAAAspwAAIqsA&#10;ABmvAAARswAAC7YAAAS5AAAAvAAAAL4AAAC+AAAAvwYAAMALAADBDwAAwhMAAMMZAADEIAAAxSkA&#10;AMc0AADIQgAAyVEAAMliAADJdQAAyYoAAMmfAADKsQAAysEAAMnRAADJ2QBukwAAYJgAAFOeAABG&#10;pAAAOqsAAC+wAAAktQAAGbgAABC8AAAKvwAAAcEAAADEAAAAyAAAAMoAAADKAAAAzAAAAM0DAADO&#10;CAAA0A0AANEQAADTFgAA1h4AANooAADdNAAA3kMAAN9UAADfZwAA4HwAAOCRAADgpAAA4LIAAOC+&#10;AADgwwBmnwAAWaYAAEytAAA/tAAAMrgAACS8AAAYvwAAEMMAAAjHAAAAygAAAM0AAADRAAAA1QAA&#10;ANgAAADZAAAA2wAAAN0AAADfAAAA4QQAAOMKAADlDgAA5xMAAOocAADtJwAA8DUAAPFGAADyWAAA&#10;82sAAPOAAAD0lAAA9KMAAPSuAAD0sgD/ABMA/wARAP8AEQD/ABUA/wAfAP8ALAD/ADkA/wBFAP8A&#10;UAD/AFoA/gBjAPsAawD5AHIA9wB4APUAfgD0AIQA8gCJAPEAjgDwAJMA7gCZAO0AnwDsAKYA6gCu&#10;AOgAuADmAMUA5QDbAOMA7QDiAPsA4gD/AOEA/wDhAP8A4QD/AOEA/wD/ABAA/wAOAP8ADQD/ABIA&#10;/wAbAP8AKAD/ADQA/gBBAPsATAD3AFYA9ABfAPEAZgDvAG0A7AB0AOoAegDpAH8A5wCFAOYAigDl&#10;AI8A4wCVAOEAmwDgAKIA3gCqANsAtADZAMAA1gDQANMA6ADSAPcA0QD/ANEA/wDQAP8A0AD/ANAA&#10;/wD/AA0A/wAJAP8ACgD/AA8A/wAWAPsAIgD3AC8A9AA7APAARwDtAFEA6QBaAOUAYgDiAGkA4ABv&#10;AN4AdQDcAHoA2gCAANgAhQDVAIsA0wCRANEAlwDPAJ4AzQCmAMsArwDJALoAxwDJAMUA4gDEAPIA&#10;wwD+AMIA/wDBAP8AwgD/AMIA/wD/AwYA/wABAP8ABgD/AAwA+QARAPEAHQDrACkA5wA2AOMAQQDf&#10;AEsA2wBUANUAXADSAGMAzwBqAM0AcADLAHUAyQB7AMgAgADGAIYAxQCMAMMAkwDBAJoAvwCiAL0A&#10;qwC7ALYAuQDEALcA2gC2AO0AtAD6ALQA/wC0AP8AtAD/ALQA/wD/BAAA/wAAAP8AAAD/AAYA7AAN&#10;AOUAFgDeACIA1wAvANEAOwDNAEUAygBOAMYAVwDEAF4AwQBkAL8AagC9AHAAvAB1ALoAewC5AIEA&#10;twCHALUAjgCzAJUAsgCeALAApwCuALIArAC/AKoA0QCoAOgAqAD3AKcA/wCnAP8ApgD/AKYA/wD/&#10;BgAA/wUAAPEDAADoAAAA4QAHANUAEADNABsAxwAnAMMAMwC/AD4AvABIALkAUQC2AFgAtABfALIA&#10;ZQCwAGoArwBwAK0AdgCsAHwAqgCCAKkAiQCnAJEApQCaAKMApAChAK4AoAC7AJ4BzQCdAuYAnAT0&#10;AJsE/wCaBf8AmgX/AJkF/wD/CgAA8Q4AAOQQAADZDwAAzgsAAMgDCwDCABMAvAIfALcDLACzBDcA&#10;sAVCAK0GSgCqBlIAqAdZAKYHXwClB2UAowdrAKIIcQCgCHcAnwh+AJ0IhQCbCY4AmgmXAJgKoQCW&#10;CqwAlQu6AJMLzACSDOUAkA32AI8O/wCODv8Ajg7/AI0O/wD2EQAA5hcAANYbAADHGQAAvhUAALkQ&#10;AAC3Cg0AsQsXAKwNJACoDjAApQ47AKIORACfD0wAnQ9TAJsPWgCaD2AAmBBmAJcQbACVEHIAkxB5&#10;AJIQgQCQEIoAjxGUAI0RnwCLEaoAihK4AIgSywCGE+YAhRT3AIMV/wCDFf8AghX/AIIV/wDtGgAA&#10;3CEAAMolAAC7IgAAsR8AAKsaAACpFAYApRIRAKAUHgCcFSoAmRU1AJYWPgCUFkcAkhZOAJAWVQCO&#10;F1sAjBdhAIsXZwCJF20AiBd0AIYYfACFGIYAgxmQAIEZmwCAGqcAfhq1AH0bxwB8HOIAeh31AHkd&#10;/wB4Hf8AeB3/AHgd/wDlIgAA0CkAAL8sAACwKgAApycAAKAjAACdHwAAmhoOAJUcGACRHSQAjh4v&#10;AIweOQCJHkEAhx9JAIUfUACDH1YAgh9cAIAfYgB/H2kAfSBwAHwgeAB6IIEAeSGMAHchlwB1IqQA&#10;dCKyAHMjwwByI98AcCTzAG8k/wBvJP8AbiT/AG4k/wDdKQAAyDAAALcyAACoMAAAni4AAJcqAACT&#10;JwAAkCMKAIwjEwCIJB8AhCUqAIIlNACAJj0AfSZEAHwmSwB6JlIAeCZYAHcmXgB1JmUAdCdsAHIn&#10;dABxJ30AbyiIAG4olABsKKEAaymvAWopwAFpKtsBZyrxAWcr/wFmK/8BZir/AWYq/wHULwAAwjYA&#10;AK82AAChNQAAljQAAJAwAACKLQAAhyoGAIMpEAB/KhoAfCslAHkrLwB3LDgAdSxAAHMsRwBxLE0A&#10;cCxUAG4sWgBtLGEAay1oAGotcABoLXoAZy6FAGUukQFkLp4BYi+sAWEvvQFhMNUBYDDvAV8w/QFf&#10;MP8BXzD/AV8w/wHNNAAAvDsAAKk6AACbOgAAkDgAAIk1AACDMgAAfzABAHsvDgB3MBYAdDAhAHEx&#10;KwBvMTQAbTE8AGsxQwBqMUoAaDJQAGcyVwBlMl0AZDJlAGIybQBhM3cAXzOCAV4zjgFdNJwBWzSq&#10;AVo1uwFaNdIBWTXtAVk1/AFYNf8BWDX/AVk1/wHIOAAAtz4AAKQ+AACWPQAAizwAAIM6AAB9NwAA&#10;eDQAAHQ0CwBwNRMAbTUdAGo1JwBoNjAAZjY4AGQ2PwBjNkYAYTZNAGA2UwBeN1oAXTdiAFw3agBa&#10;OHQBWTh/AVc4jAFWOZkBVTmoAlQ5uQJTOs8CUzrrAlM6+wFTOv8BUzn/AVM5/wHEPAAAskEAAKBA&#10;AACSQAAAhj8AAH49AAB4OgAAczgAAG45CABqOREAZzkaAGQ6JABiOiwAYDo0AF46PABdO0MAWztK&#10;AFo7UABYO1cAVztfAFY8ZwBUPHEBUzx8AVI9iQFRPZcBTz2mAk4+twJOPs0CTj7pAk0++gJOPv8B&#10;Tj3/AU49/wHAPwAArkMAAJxDAACOQwAAgkIAAHpAAABzPQAAbTwAAGg9BQBkPQ4AYT4XAF4+IQBc&#10;PikAWj4xAFg+OQBXPkAAVT9GAFQ/TQBTP1UAUkBcAFBAZQBPQG8BTkF6AU1BhwFLQZYBSkGlAklC&#10;tQJJQssCSULoAklC+QJJQf8CSUH/AUlB/wG9QwAAqkUAAJhFAACKRQAAf0UAAHZDAABvQAAAaEAA&#10;AGNBAQBfQQ0AXEEUAFlCHQBXQiYAVUIuAFNCNgBRQj0AT0JDAE9DSwBOQ1IATURaAExEYwBKRG0B&#10;SUV4AUhFhQFHRZQBRUWjAkVGtAJERskCREbnAkRF+AJERf8CRUX/AkVF/wG6RgAApkgAAJRIAACG&#10;SAAAe0cAAHJGAABqQgAAY0MAAF5EAABaRQsAVkUSAFRGGwBRRiMAT0YrAE5GMwBMRzoAS0dBAEpH&#10;SQBJSFAASEhYAEdIYQBGSWsAREl2AUNJgwFCSZIBQUmiAkBJswI/SscCP0rlAj9J9wJASf8CQEj/&#10;AkBI/wG2SQAAokoAAJFKAACDSgAAd0oAAG5JAABlRQAAXkcAAFlIAABVSQgAUUoQAE9KGABMSiEA&#10;SkspAElLMQBHSzgARkw/AEVMRgBETE4AQ01WAEJNXwBBTWgAQE10AT5NgQE9TZABPE2gATtOsQI6&#10;TsYCOk7kAjtN9gI7Tf8BO0z/ATxM/wGzTQAAnkwAAI1MAAB/TAAAdEwAAGpMAABgSgAAWUsAAFRM&#10;AABQTQUATE4OAElPFQBHTx4ARU8mAERQLgBCUDUAQVA9AEBRRAA/UUsAPlFTAD1SXAA8UmYAOlJy&#10;ADlSfwE4Uo4BN1KeATZSrwE1UsQBNVLiATZS9QE2Uf8BNlD/ATdQ/wGuTwAAmU8AAIlPAAB7TwAA&#10;cE8AAGZPAABcTgAAVE8AAE9RAABKUgEARlMMAENUEgBBVBsAQFUjAD5VKwA9VjIAPFY6ADtWQQA6&#10;VkkAOVdRADhXWgA2V2MANVdvADRXfAEzV4wBMVecATBXrQEwV8IBMFfgATBW9AExVv8BMVX/ATFV&#10;/wGoUgAAlVIAAIRSAAB3UgAAbFIAAGJSAABYUwAAT1QAAElWAABEVwAAQFkIAD1aEAA7WhcAOVsg&#10;ADhbJwA3XC8ANlw2ADVcPgA0XEYAM11OADFdVwAwXWEAL11sAC5degAsXYkAK12aASpdqwEqXb8B&#10;KV3eASpc8gEqW/4BK1v/ASta/wGjVQAAj1UAAH9VAAByVQAAZ1YAAF5WAABUVwAATFkAAEVbAAA/&#10;XQAAOl8EADZgDQA0YRMAMmIcADFiIwAwYisAL2MyAC5jOgAtY0IALGNKACpkUwApZF0AKGRpACdk&#10;dgAmZIYAJWSXACRkqQAjZL0AImTaACNj8QAjYv0BJGH/ASRh/wGcWAAAiVgAAHpZAABuWQAAY1kA&#10;AFpaAABQXAAASF4AAEFgAAA6YwAANGYAAC9oCgAsaRAAKmkXAClqHwAoaiYAJ2ouACZrNQAlaz0A&#10;JGtGACNrTwAibFkAIGxlAB9scgAebIIAHWyUABxspgAba7oAGmvUABtq7gAcafwAHGj/ABxo/wCV&#10;XAAAg1wAAHVcAABpXQAAX10AAFZeAABMYQAAQ2QAADxnAAA1agAAL20AAChwBAAjcg0AIXISACBz&#10;GgAfcyEAHnMoAB10MAAcdDgAG3RAABp0SgAZdFQAF3VgABZ1bgAVdX4AFHWQABN0ogASdLYAEXTP&#10;ABJz7AAScvoAE3H/ABNx/wCOYAAAfWAAAG9hAABlYQAAW2IAAFFkAABIZwAAPmsAADduAAAwcQAA&#10;KXUAACJ4AAAcewcAF30OABZ9EwAVfRsAFH4iABN+KgASfjEAEX46ABF+RAAQf04AD39aAA5/aAAN&#10;f3gADH+KAAt+nQAKfrAACX3GAAp95AAKfPQAC3v9AAt6/wCGZQAAd2UAAGplAABhZgAAVmgAAExr&#10;AABCbwAAOXMAADF3AAAqegAAI34AAByBAAAVhAAAEIcIAA2JDgAMiRQADIkbAAuJIwAKiSsACYkz&#10;AAiJPQAGiUgABYlUAASJYQACiXEAAYmDAACJlgAAiKkAAIe+AACH2gAAhuwAAIb1AACG+gB+agAA&#10;cWoAAGdrAABbbAAAUHAAAEZ0AAA8eAAAM30AACqBAAAjhQAAHIgAABWMAAAQjwAADJIGAAaTDAAC&#10;kxEAAJQWAACUHQAAlCQAAJUsAACVNQAAlUAAAJVMAACWWQAAlmkAAJV6AACVjgAAlKEAAJS1AACT&#10;zAAAkuYAAJLyAACS9wB4cAAAbXAAAGByAABUdQAASXkAAD9+AAA1gwAALIgAACONAAAbkQAAFJQA&#10;AA+XAAAKmgAABJ0DAACeCQAAnw4AAJ8SAACgFwAAoB0AAKElAACiLQAAojcAAKNDAACjUAAAo18A&#10;AKNxAACjhAAAopkAAKKtAAChwgAAodwAAKHrAACg8gBzdgAAZncAAFl7AABNgAAAQoUAADiLAAAu&#10;kAAAJJUAABuaAAAUngAADqEAAAmkAAACpwAAAKoAAACrBAAAqwoAAKwNAACtEQAArRYAAK4cAACv&#10;JAAAsC0AALE5AACxRgAAslUAALJmAACyeQAAso4AALGjAACytwAAscoAALHgAACx6QBsfgAAX4IA&#10;AFKHAABGjQAAO5MAADCZAAAmngAAHKMAABOnAAANqwAAB64AAACyAAAAtQAAALcAAAC4AAAAuQIA&#10;ALkIAAC6DAAAuxAAALwUAAC9GwAAvyMAAMEtAADCOgAAwkkAAMNaAADDbAAAxIIAAMSXAADEqwAA&#10;xLwAAMTLAADE2gBliQAAWI4AAEuVAAA/mwAAM6IAACioAAAdrQAAFLEAAA22AAAGuQAAALwAAAC/&#10;AAAAwwAAAMQAAADFAAAAxgAAAMcAAADJBAAAygkAAMsNAADNEQAAzxgAANIhAADVLQAA1jwAANhN&#10;AADZXwAA2nMAANqKAADbngAA264AANu6AADcwwBelgAAUZwAAESjAAA4qgAALLEAACC3AAAVuwAA&#10;Db4AAATCAAAAxQAAAMkAAADNAAAA0AAAANIAAADSAAAA1QAAANYAAADZAAAA2wAAAN4FAADgCgAA&#10;4g8AAOUWAADoIAAA7C0AAO0+AADtUQAA7mUAAO96AADvjwAA8J8AAPCrAADwswD/ABAA/wAOAP8A&#10;DgD/ABIA/wAdAP8AKQD/ADUA/wBBAP8ATQD+AFYA+wBfAPgAZgD2AG0A9AB0APIAeQDxAH8A8ACE&#10;AO4AiQDtAI8A6wCVAOoAmwDoAKIA5gCqAOUAswDjAMAA4QDSAOAA6gDfAPkA3QD/AN0A/wDdAP8A&#10;3gD/AN4A/wD/AA0A/wAKAP8ACQD/AA8A/wAYAP8AJAD+ADEA+wA9APgASAD0AFIA8ABaAO0AYgDr&#10;AGkA6QBvAOcAdQDlAHoA4wB/AOIAhQDgAIoA3gCQANwAlgDaAJ0A2AClANUArwDSALoA0ADKAM4A&#10;4wDNAPQAywD/AMsA/wDLAP8AywD/AMsA/wD/AAgA/wADAP8ABQD/AAwA/AAUAPcAHwDyACsA7wA3&#10;AOsAQgDnAEwA5ABVAOAAXQDdAGQA2gBqANgAcADVAHUA0gB6ANAAgADPAIUAzQCLAMsAkgDJAJkA&#10;xwChAMUAqgDDALUAwQDDAL8A2gC+AO4AvQD8ALwA/wC8AP8AvAD/ALwA/wD/AAAA/wAAAP8AAAD5&#10;AAcA8QAQAOoAGgDkACUA3wAxANsAPADXAEcA0gBQAM4AVwDLAF4AyQBlAMYAagDFAHAAwwB1AMEA&#10;egDAAIAAvgCGALwAjQC6AJQAuQCcALcApQC1ALAAswC9ALEAzwCvAOgArgD4AK4A/wCtAP8ArQD/&#10;AK0A/wD/AAAA/wAAAP0AAADuAAEA4wAMANoAFADRAB8AzAArAMgANgDFAEAAwgBKAL8AUgC8AFkA&#10;ugBfALgAZQC2AGoAtABvALMAdQCxAHoAsACBAK4AiACtAI8AqwCYAKkAoQCnAKsApQC4AKMAyACi&#10;AOIAoQDzAKAA/gCgAP8AoAD/AKAA/wD/AAAA9gAAAOoAAADgAAAA0wAGAMkADwDCABgAvQAkALkA&#10;LwC2ADoAtABDALEATACuAFMArABZAKoAXwCpAGQApwBqAKYAbwCkAHUAowB7AKEAggCgAIoAngCT&#10;AJwAnQCaAKcAmAC0AJYAwwCVANwAlADvAJMA+wCTAP8AkwD/AJIA/wD5BQAA6gsAANwNAADLCgAA&#10;wgUAALwACgC2ABEAsQAcAK4AKACqADMApwA9AKQARQCiAE0AoABTAJ4AWQCcAF8AmwBkAJoAagCY&#10;AHAAlwB2AJUAfgCTAIYAkgGPAJABmQCOAqQAjAKxAIsDwACJBdYAiAbtAIgH+gCHCP8Ahgj/AIYI&#10;/wDvDwAA3hQAAMoVAAC8EgAAsxAAAK4MAACrBg0ApwMVAKIFIACfBywAnAg2AJkIPwCXCUcAlQlO&#10;AJMJVACRCloAkApfAI4KZQCNCmsAiwpyAIoLeQCIC4IAhwuMAIUMlwCDDKIAgQ2wAIANwAB/DdgA&#10;fQ7vAHwP/QB7D/8AexD/AHsQ/wDmFwAA0R4AAL0dAACvHAAAphkAAKEVAACeEAQAnQ0PAJgOGQCU&#10;DiUAkQ8vAI8QOQCMEEEAihBIAIgQTwCHEFUAhRBbAIQRYQCCEWcAgBFuAH8RdQB9EX4AfBKIAHoS&#10;lAB4EqAAdxOuAHUTvgB0FNUAcxXuAHEW/QBxFv8AcRb/AHAW/wDcHwAAxiUAALMlAAClIwAAnCEA&#10;AJYeAACSGQAAkRQLAI0UFACJFR8AhhYpAIMWMwCBFzwAgBdDAH4XSgB8F1AAehdWAHkYXAB3GGIA&#10;dhhpAHQYcQBzGXoAcRmEAG8akABuGp0AbBurAGscuwBqHNAAaR3sAGge+wBoHv8AZx7/AGce/wDR&#10;JgAAvSoAAKsqAACdKgAAkygAAI0lAACIIgAAhh0GAIMbEAB/HBoAfB0kAHodLgB3HjYAdh4+AHQe&#10;RQByH0sAcR9RAG8fWABuH14AbB9lAGsgbQBpIHYAaCGBAGYhjQBlIpoAYyKoAGIjuABhI80AYCTp&#10;AGAk+gBfJP8AXyT/AF8k/wDKLAAAti8AAKQvAACWLwAAjC0AAIUqAACAKAAAfSQAAHoiDQB2IxUA&#10;cyMgAHEkKQBvJDIAbSQ6AGslQQBqJUcAaCVNAGYlVABlJVoAZCZhAGImaQBhJnIAXyd9AF4nigBd&#10;KJcAWymlAFoptQBaKsoAWSrnAFgq+ABYKv8AWCr/AFgq/wDFMQAArzMAAJ4zAACQMwAAhjIAAH8v&#10;AAB5LQAAdSoAAHIoCgBvKBIAaykbAGkpJQBnKi0AZSo1AGMqPQBiKkMAYCpKAF8rUABeK1cAXCte&#10;AFssZgBZLG8AWC16AFcthwBWLpUAVC6jAFMvswBTL8cAUi/lAFIv9wBSL/8AUi//AFIv/wDBNgAA&#10;qjYAAJk2AACLNgAAgTUAAHkzAABzMQAAby8AAGsuBgBoLRAAZC4YAGIuIQBgLyoAXi8xAFwvOQBb&#10;L0AAWS9GAFgvTQBXMFMAVjBbAFQxYwBTMWwAUjJ3AFEyhABPM5IATjOhAE0zsQBNNMUBTDTjAUw0&#10;9gBMNP8ATDT/AEwz/wC7OQAApjkAAJU5AACHOQAAfDkAAHQ3AABuNAAAaTMAAGUyAgBhMg0AXjIU&#10;AFwzHgBaMyYAWDMuAFYzNQBVNDwAUzRDAFI0SgBRNFAAUDVYAE41YABNNmoATDZ1AEs3ggBKN5AA&#10;STifAEg4sAFHOMMBRzjhAUc49QFHOP8BRzj/AUc4/wG3OwAAojwAAJE8AACDPAAAeDwAAHA6AABq&#10;NwAAZDYAAGA2AABcNgsAWTcSAFY3GgBUNyMAUjcrAFA3MgBPODkATThAAEw4RwBLOE4ASjlVAEk5&#10;XgBIOmgARzpzAEY7gABFO44ARDyeAEM8rgFCPMIBQj3fAUI88wFCPP8BQjz/AUI7/wGzPQAAnj4A&#10;AI0+AAB/PgAAdT4AAGw9AABmOgAAYDkAAFs6AABXOggAUzsQAFE7GABOOyAATDsoAEs7LwBJPDYA&#10;Rzw9AEc8RABGPUsART1TAEQ+XABDPmYAQj9xAEE/fgBAP40AP0CcAD5ArQE9QMABPUDdAT1A8gE9&#10;QP8BPj//AT4//wGuQAAAmkAAAIlBAAB8QQAAcUEAAGhAAABhPAAAWz0AAFY+AABSPgUATj8OAEw/&#10;FQBJPx0AR0AlAEZALABEQDMAQ0A6AEJBQgBBQUkAQEFRAD9CWgA+QmMAPUNvADxDfAA7Q4sAOkSb&#10;ADlEqwE5RL4BOETbATlE8QE5Q/4BOUP/ATlD/wGqQgAAlkMAAIZDAAB4QwAAbkMAAGVDAABdQAAA&#10;VkAAAFFCAABNQgIASUMMAEZDEgBERBoAQkQiAEFEKgA/RTEAPkU4AD1FPwA8RkcAO0ZPADpGVwA5&#10;R2EAOEdsADdHegA2SIkANUiZADRIqgA0SL0AM0jZADRI8AA0R/0ANEf/ADVG/wCmRAAAkkUAAIJG&#10;AAB1RgAAakYAAGFFAABZRAAAUUQAAExGAABIRwAAREcKAEFIEAA/SRgAPUkgADxJJwA6Si4AOUo2&#10;ADhKPQA3S0QANktMADVLVQA0TF8AM0xqADJMdwAxTIYAMEyXAC9NqAAuTbsALk3VAC5M7wAvTP0A&#10;L0v/ADBL/wChRwAAjkgAAH5IAABxSAAAZkkAAF1IAABVSAAATEkAAEdKAABCSwAAP0wGADtNDgA5&#10;ThUAN04dADZPJAA1TysAM08zADJQOgAxUEIAMFBKAC9RUgAuUVwALVFnACxRdQArUYQAKlKVAClS&#10;pgApUrkAKFLSAClR7gApUPwAKlD/ACpP/wCcSgAAiUoAAHpLAABtSwAAY0wAAFpMAABRTAAASE0A&#10;AENPAAA9UAAAOVICADVTDAAzVBIAMVQZADBVIQAuVSgALVUvACxWNwArVj4AKlZGAClWTwAoV1kA&#10;J1dkACZXcgAlV4EAJFeSACNXpAAiV7cAIlfPACJX7AAjVvoAI1X/ACRV/wCWTQAAhE4AAHVOAABp&#10;TgAAX08AAFZPAABNUAAARVIAAD9TAAA5VgAAM1gAAC9aCAArWw8AKlsVAChcHQAnXCQAJlwrACVc&#10;MwAkXToAI11DACJdTAAhXVYAIF5hAB9ebgAeXn4AHV6PABxeoQAbXrQAGl3MABtd6QAbXPkAHFv/&#10;ABxb/wCQUQAAflEAAHBRAABkUgAAW1IAAFJTAABKVAAAQVcAADtZAAA1WwAALl4AAChgAwAkYgwA&#10;ImMRACFjGAAfZCAAHmQnAB1kLgAcZDYAG2U+ABplRwAZZVEAGGVdABdlagAWZXoAFWWLABRlngAT&#10;ZbEAEmXIABJk5wATY/cAFGL/ABRi/wCJVAAAeFUAAGtVAABgVgAAV1YAAE9XAABGWQAAPVwAADZf&#10;AAAwYgAAKWQAACNnAAAdagcAGWwOABhsEwAWbRoAFW0hABRtKQAUbTAAE205ABJuQgARbkwAEG5Y&#10;AA9uZQAObnUADW6HAA1umgAMba0AC23CAAts4AAMa/MADWv9AA1q/wCCWQAAclkAAGZZAABcWgAA&#10;VFoAAEpcAABBXwAAOWMAADFmAAAqaQAAJGwAAB1vAAAXcgAAEnUJAA93DwAOdxQADncbAA13IwAM&#10;dyoAC3czAAp3PAAJd0cACHdSAAd3XwAFd28ABHeAAAN3lAABdqcAAHa7AAF11QABdOsAAnT2AAJ0&#10;/AB7XQAAbV0AAGJeAABZXgAATmAAAEVjAAA8ZwAAM2sAACtuAAAkcgAAHnUAABd5AAASfAAADX8G&#10;AAmBDAAFgREAA4EWAAKBHQABgSQAAIEtAACCNgAAgkAAAIJMAACCWQAAgmgAAIJ5AACCjQAAgaAA&#10;AIC0AACAywAAf+cAAH7yAAB++QB0YgAAaGIAAF5iAABTZAAASWcAAD9rAAA2cAAALXQAACV4AAAe&#10;fAAAF4AAABGDAAANhgAACIkEAAKLCgAAiw4AAIsTAACMGAAAjB8AAI0mAACNLwAAjjkAAI5EAACO&#10;UQAAjmAAAI5xAACOhQAAjpkAAI2tAACMwwAAjN8AAIvuAACL9gBuaAAAZGcAAFhpAABNbAAAQnEA&#10;ADh2AAAvewAAJn8AAB6EAAAWiAAAEIwAAAyPAAAGkgAAAJUAAACWBwAAlwwAAJcPAACYEwAAmRgA&#10;AJofAACbJgAAmzAAAJw7AACcSAAAnFcAAJxoAACcewAAnJAAAJulAACbugAAmtAAAJrnAACa8QBq&#10;bQAAXm8AAFFyAABGdwAAO3wAADGCAAAnhwAAHowAABaRAAAQlQAACpkAAAScAAAAoAAAAKIAAACj&#10;AQAAowYAAKQLAAClDgAAphIAAKcXAACoHgAAqiYAAKsxAACrPgAArE0AAKxdAACscAAArIUAAKyb&#10;AACrrwAAq8MAAKvZAACq6ABkdQAAV3kAAEt+AAA/hAAANIoAACmQAAAflgAAFpsAABCfAAAJowAA&#10;AacAAACqAAAArgAAALAAAACwAAAAsQAAALIDAAC0CAAAtQ0AALYQAAC3FQAAuR0AALsmAAC8MwAA&#10;vUEAAL1SAAC9ZAAAvnkAAL6QAAC9pAAAvbcAAL3GAAC91wBcfwAAUIUAAESLAAA4kgAALJkAACGf&#10;AAAXpAAAEKkAAAmuAAAAsgAAALYAAAC5AAAAvQAAAL8AAAC/AAAAwAAAAMEAAADDAAAAxAUAAMYK&#10;AADHDgAAyRMAAMscAADOJgAA0DUAANFFAADSVwAA0msAANOCAADTlwAA06kAANK4AADSxABVjAAA&#10;SZMAAD2aAAAwogAAJagAABquAAARtAAACbkAAAC9AAAAwQAAAMQAAADIAAAAywAAAM0AAADNAAAA&#10;zwAAANAAAADSAAAA1AAAANgAAADaBgAA3QwAAOARAADjGgAA5icAAOc4AADoSgAA6V0AAOpyAADr&#10;iAAA65sAAOyoAADssgD/AA0A/wALAP8ACwD/ABAA/wAaAP8AJgD/ADIA/wA9AP8ASAD7AFIA+ABa&#10;APYAYgDzAGkA8QBvAPAAdQDuAHoA7AB/AOsAhADpAIoA6ACQAOYAlgDkAJ0A4gClAOEArwDfALsA&#10;3QDLANsA5gDZAPcA2AD/ANgA/wDXAP8A1wD/ANQA/wD/AAgA/wAEAP8ABAD/AA0A/wAVAP4AIQD6&#10;ACwA9wA4APQAQwDwAE0A7QBVAOoAXQDnAGQA5ABqAOIAcADgAHUA3gB6AN0AfwDbAIUA2QCLANUA&#10;kQDTAJkA0QCgAM8AqgDNALUAywDEAMkA3QDIAPEAxwD/AMYA/wDGAP8AxgD/AMcA/wD/AAAA/wAA&#10;AP8AAAD/AAoA+AARAPEAHADsACcA6QAyAOYAPQDiAEcA3QBQANkAWADVAF8A0gBlANAAagDOAHAA&#10;zAB1AMoAegDJAH8AxwCFAMUAjADDAJQAwQCcAL8ApQC9ALAAuwC9ALoA0AC4AOsAtwD7ALYA/wC2&#10;AP8AtgD/ALYA/wD/AAAA/wAAAP0AAADzAAUA6QAOAOEAFgDbACEA1QAtANEANwDOAEEAygBKAMcA&#10;UgDEAFkAwgBfAMAAZQC+AGoAvABvALsAdAC5AHoAtwCAALYAhwC0AI4AsgCXALAAoACuAKoArQC3&#10;AKsAyACpAOMAqAD1AKcA/wCnAP8ApwD/AKYA/wD/AAAA/gAAAPEAAADlAAAA1wAKAM0AEQDHABwA&#10;wgAmAL8AMQC8ADsAugBEALcATAC0AFMAsgBZALEAXwCvAGQArQBpAKwAbwCqAHQAqQB6AKcAgQCm&#10;AIkApACRAKIAmwCgAKUAngCyAJ0AwQCbANoAmgDvAJkA/QCYAP8AmAD/AJgA/wD9AAAA8AAAAOEA&#10;AADRAAAAxgAEAL0ADQC3ABUAswAgALAAKwCtADUAqwA+AKgARgCmAE0ApABUAKMAWQChAF8AoABk&#10;AJ4AaQCdAG4AmwB1AJoAewCYAIMAlgCMAJUAlgCTAKEAkQCtAI8AuwCNAM8AjADpAIsA+ACMAP8A&#10;jAD/AIwA/wDzAgAA4gcAAMwHAAC/BAAAtwAAALEACACrABAApwAZAKQAJACgAC4AngA3AJwAQACa&#10;AEcAmABOAJYAVACVAFkAkwBeAJIAZACQAGkAjwBvAI0AdgCLAH4AigCIAIgAkgCGAJ0AhQCpAIMA&#10;uACBAMoAgADlAIAA9QB/AP8AfwD/AH8A/wDoDQAA0BAAAL4QAACxDgAAqA0AAKMIAACgAgwAnAAT&#10;AJgAHQCVACcAkgAxAJAAOQCOAUEAjAFIAIoCTgCJAlQAhwJZAIYCXwCEA2QAgwNrAIEDcgCABHoA&#10;fgSEAH0FjgB7BZoAeQanAHgGtQB2B8gAdQjjAHUJ9AB0Cv8Acwr/AHMK/wDdFQAAxBcAALEXAACl&#10;FgAAnBMAAJYRAACUDQQAkwgNAI4HFQCLCSAAiAkqAIUKMwCDCzsAgQtCAIALSQB+C08AfQxUAHsM&#10;WgB6DGAAeAxnAHcMbgB1DXYAdA2AAHINjABwDZkAbw6mAG0OtQBsDskAaw/mAGoQ9wBpEP8AaRD/&#10;AGkQ/wDQHQAAuR4AAKgeAACbHQAAkhsAAIsZAACIFQAAhxEHAIUOEACBDxoAfhAkAHsQLQB5EDYA&#10;dxE9AHYRRAB0EUoAcxFQAHERVgBwEVwAbhJiAG0SagBrEnMAaRN9AGgTiQBmE5YAZRSjAGMVswBi&#10;FcYAYhbjAGEW9gBgF/8AYBf/AGAX/wDHIgAAsCMAAJ8kAACSIwAAiSIAAIIgAAB+HQAAfBkAAHoV&#10;DQB3FRUAdBYfAHEWKABvFzAAbhc4AGwXPwBrF0UAaRhLAGgYUQBmGFgAZRheAGMZZgBiGW8AYBl5&#10;AF8ahQBdG5IAXBuhAFscsABaHMMAWR3gAFge9ABYHv8AWB7/AFge/wC/JwAAqSgAAJkoAACLKAAA&#10;gicAAHslAAB2IwAAcyAAAHEcCQBuHBEAaxwaAGkdIwBnHSwAZR0zAGMeOgBiHkEAYB5HAF8eTQBe&#10;HlQAXB9bAFsfYgBZIGsAWCB2AFYhggBVIZAAVCKeAFMirgBSI8AAUSPdAFEk8gBRJP8AUST/AFEj&#10;/wC5KwAAoywAAJMsAACGLQAAfCwAAHQqAABvKAAAayUAAGkiBQBmIQ4AYyIWAGEiHwBfIycAXSMv&#10;AFwjNgBaIz0AWSRDAFckSgBWJFAAVSRXAFMlXwBSJWgAUSZzAE8mfwBOJ40ATSicAEworABLKb4A&#10;SynaAEop8QBKKf8ASyn/AEsp/wCzLgAAni8AAI4wAACBMAAAdy8AAG8uAABqKwAAZSoAAGMnAQBf&#10;JwwAXCcTAFonGwBYKCQAVigrAFUoMgBTKDkAUilAAFApRgBPKU0ATilUAE0qXABMKmUASitwAEkr&#10;fABILIsARy2aAEYtqgBFLrwARS7WAEUu7wBFLv4ARS7/AEUt/wCuMQAAmjIAAIkzAAB8MwAAcjMA&#10;AGsxAABlLwAAYC0AAF0sAABZLAkAViwQAFQsGABSLCAAUCwoAE4tLwBNLTYATC08AEotQwBJLUoA&#10;SC5RAEcuWQBGL2MARTBtAEMwegBCMYkAQTGYAEEyqABAMrsAPzLTAD8y7gBAMv0AQDL/AEAy/wCq&#10;MwAAljUAAIY1AAB5NgAAbjUAAGY1AABhMgAAXDAAAFcwAABUMAYAUTAOAE4wFQBMMR0ASjElAEgx&#10;LABHMTIARjE5AEQxQABDMkcAQjJPAEEzVwBAM2AAPzRrAD41eAA9NYcAPDaWADs2pwA7NrkAOjbR&#10;ADo27QA7NvwAOzb/ADs2/wCmNgAAkjcAAII4AAB1OAAAazgAAGM3AABdNgAAVzMAAFM0AABPNAMA&#10;SzQMAEk0EgBGNRoARTUiAEM1KQBBNS8AQDU2AD82PQA+NkQAPTdMADw3VQA7OF4AOjhpADk5dgA4&#10;OYUANzqVADc6pQA2OrgANTrPADY67AA2OvsANjn/ADc5/wCiOAAAjjkAAH46AAByOwAAaDsAAF86&#10;AABZOQAAUzYAAE43AABKOAAARjgKAEQ5EABBORcAPzkfAD45JgA8OS0AOzo0ADo6OwA5O0IAODtK&#10;ADc7UwA2PFwANTxnADQ9dAAzPYMAMz6TADI+pAAxPrYAMT7NADE+6gAxPvoAMj3/ADI9/wCeOwAA&#10;izwAAHs8AABuPQAAZD0AAFw9AABVPAAATjoAAEk7AABFPAAAQT0HAD49DgA8PRUAOj4cADk+IwA3&#10;PioANj8xADU/OAA0P0AAM0BIADJAUAAxQFoAMEFlAC9BcgAuQoEALUKRAC1CogAsQrUAK0LLACxC&#10;6QAsQvkALUH/AC1B/wCZPQAAhz4AAHc/AABrPwAAYUAAAFk/AABSPwAAST4AAEQ/AABAQAAAPEEE&#10;ADlCDQA3QhIANUMZADNDIQAyQygAMUQvADBENgAvRD0ALkVFAC1FTgAsRVgAK0ZjACpGbwApRn4A&#10;KEaPACdHoQAmR7MAJkfJACZG5wAnRvgAKEX/AChF/wCVQAAAgkEAAHNCAABnQgAAXkIAAFVCAABO&#10;QgAARUIAAD9EAAA7RQAAN0YAADRHCgAxSBAAL0gWAC5JHgAsSSUAK0ksACpJMwApSjoAKEpCACdK&#10;SwAmS1UAJUtgACRLbQAjS3wAIkuNACFMnwAhTLEAIEzHACBL5gAhS/cAIkr/ACJK/wCQQwAAfkQA&#10;AG9EAABkRQAAWkUAAFJFAABKRgAAQUcAADxIAAA3SQAAMksAAC5NBwArTg4AKU4TACdPGgAmTyEA&#10;JU8oACRPMAAjUDcAIlA/ACFQSAAgUFIAH1FdAB5RagAdUXkAHFGKABtRnAAaUa8AGVHFABlR5AAa&#10;UPYAG0//ABxP/wCKRgAAeUcAAGtHAABgSAAAVkgAAE5IAABHSQAAPksAADlMAAAzTgAALlAAAChT&#10;AgAkVAsAIlUQACBVFgAfVh4AHlYkAB1WLAAcVjMAG1c7ABpXRAAZV04AGFdZABdYZgAVWHUAFFiH&#10;ABRYmgATV6wAElfCABJX4QATVvQAFFX/ABRV/wCESQAAdEoAAGZLAABcSwAAU0sAAEtMAABETQAA&#10;PE8AADVRAAAvVAAAKVYAACRZAAAeWwcAGl0NABhdEgAXXRkAFl4gABVeJwAUXi4AE143ABJeQAAR&#10;X0oAEV9VABBfYgAPX3EADl+DAA1flgANX6kADF6+AAxe2gANXfAADVz8AA5c/wB+TQAAbk4AAGJO&#10;AABYTwAAT08AAEhQAABAUgAAOFQAADBXAAAqWgAAJF0AAB9fAAAZYgEAE2UJABFmDwAQZhQAD2Yb&#10;AA5nIgANZykADWcyAAxnOwALZ0UACmdQAAlnXQAHZ2wABmd9AAVnkAAEZqMAAma3AANlzwAEZekA&#10;BGT1AARk/AB3UQAAaVIAAF1SAABUUgAATFMAAENVAAA7WAAAM1sAACteAAAlYQAAH2QAABlnAAAT&#10;agAAD20GAAtwDAAIcP/i/+JJQ0NfUFJPRklMRQAECREAB3AWAAVwHQAEcCQAA3AsAAJwNQAAcD8A&#10;AHBKAABwVwAAcGUAAHB2AABwigAAb54AAG+yAABuyAAAbeUAAG3yAABt+QBwVgAAY1YAAFlWAABR&#10;VwAAR1gAAD5bAAA2XwAALmIAACZmAAAfagAAGW0AABNwAAAOcwAAC3YEAAV4CwABeA8AAHkTAAB5&#10;GQAAeR8AAHomAAB6LwAAejkAAHpEAAB6UAAAel8AAHpwAAB6gwAAepgAAHqsAAB5wgAAeN8AAHjv&#10;AAB39wBqWwAAX1sAAFZbAABMXAAAQmAAADljAAAwaAAAKGwAACBwAAAZdAAAE3cAAA57AAAJfgAA&#10;BIECAACCCAAAgw0AAIMQAACEFAAAhRkAAIYgAACGKAAAhzEAAIc8AACHSQAAh1cAAIdoAACHewAA&#10;h5AAAIalAACFugAAhdMAAITqAACE9ABlYAAAXGAAAFFhAABGZAAAPGkAADJtAAApcgAAIXcAABl7&#10;AAASgAAADYMAAAiHAAACigAAAI0AAACOBAAAjgkAAI8NAACQEAAAkRQAAJIZAACTIAAAlCkAAJUz&#10;AACVQAAAlk4AAJZfAACVcgAAlYgAAJWdAACUsgAAlMgAAJPiAACT7gBhZQAAVmYAAEpqAAA/bgAA&#10;NXQAACt5AAAhfwAAGYQAABGJAAAMjQAABpEAAACUAAAAmAAAAJoAAACbAAAAnAIAAJ0HAACeCwAA&#10;nw4AAKESAACiGAAAoyAAAKUpAACmNgAApkQAAKZVAACmaAAApn0AAKaUAAClqQAApL0AAKTRAACk&#10;5ABbbAAAT3AAAEN1AAA4ewAALYEAACOHAAAZjQAAEZIAAAuXAAAEnAAAAKAAAACjAAAApgAAAKgA&#10;AACpAAAAqgAAAKwAAACtBAAArgkAALANAACxEQAAsxcAALUgAAC2KwAAtzoAALdLAAC4XAAAuHEA&#10;ALiIAAC4nQAAuLEAALfCAAC30ABUdgAASHwAADyCAAAxiQAAJpAAABuXAAASnQAADKIAAAOnAAAA&#10;qwAAAK4AAACyAAAAtgAAALgAAAC4AAAAugAAALsAAAC9AAAAvgAAAMAFAADBCwAAwxAAAMYWAADJ&#10;IAAAyi4AAMs+AADMUAAAzGQAAM16AADNkQAAzaQAAM20AADNwABNgwAAQYoAADWRAAApmQAAHqAA&#10;ABOmAAAMrAAAA7EAAAC2AAAAugAAAL4AAADCAAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzgAA&#10;ANAAAADSAQAA1QgAANkOAADdFQAA4SEAAOIxAADkQwAA5VYAAOZrAADmggAA55YAAOelAADmsAD/&#10;AAkA/wAFAP8ABgD/AA4A/wAWAP8AIQD/AC0A/wA4AP0AQwD5AE0A9QBVAPIAXQDwAGMA7gBpAOwA&#10;bwDqAHQA6QB6AOcAfwDmAIUA5ACLAOMAkQDhAJkA3wChANwAqgDaALYA1wDGANUA4QDTAPQA0gD/&#10;ANEA/wDRAP8AzwD/AMoA/wD/AAEA/wAAAP8AAQD/AAwA/wASAPoAHQD2ACgA8wAzAPAAPgDsAEgA&#10;6ABQAOUAWADiAF4A3wBkAN0AagDbAG8A2QB0ANYAegDUAH8A0gCFANAAjADOAJMAzACcAMkApQDH&#10;ALAAxgC+AMQA1ADCAO4AwQD+AMAA/wDAAP8AvwD/AL4A/wD/AAAA/wAAAP8AAAD6AAcA8QAPAOsA&#10;GADmACMA4gAuAOAAOADbAEIA1QBLANEAUgDOAFkAywBfAMkAZQDHAGoAxgBvAMQAdADCAHoAwQCA&#10;AL8AhgC9AI4AuwCWALkAoAC3AKoAtgC3ALQAygCyAOYAsQD4ALAA/wCvAP8ArwD/ALAA/wD/AAAA&#10;/wAAAPcAAADqAAIA4QAMANcAEwDQAB0AzAAoAMkAMgDGADwAwgBFAL8ATQC8AFMAugBZALgAXwC3&#10;AGQAtQBpALQAbgCyAHQAsQB6AK8AgACtAIgArACRAKoAmgCoAKUApgCxAKQAwQCjANwAoQDyAKEA&#10;/wCgAP8AoAD/AKEA/wD/AAAA9wAAAOgAAADZAAAAywAIAMMAEAC9ABgAuQAiALYALAC0ADYAsgA/&#10;AK8ARwCsAE0AqwBUAKkAWQCnAF4ApgBjAKUAaACjAG4AogB0AKAAegCeAIIAnACLAJsAlQCZAJ8A&#10;mACsAJYAugCUAM8AkwDrAJIA+wCSAP8AkgD/AJEA/wD3AAAA5wAAANMAAADGAAAAuwACALMADACt&#10;ABIAqgAcAKcAJgCkADAAowA4AKAAQACeAEcAnABOAJoAUwCZAFgAlwBdAJYAYwCVAGgAkwBuAJIA&#10;dACQAHwAjwCFAI0AjwCLAJoAigCnAIgAtQCGAMcAhQDkAIQA9QCEAP8AgwD/AIMA/wDsAAAA0wAA&#10;AMEBAAC0AAAArAAAAKYABwCgAA4AnQAWAJoAIACXACkAlQAyAJMAOgCRAEEAjwBIAI0ATQCMAFMA&#10;iwBYAIkAXQCIAGMAhwBpAIUAbwCDAHcAggCAAIAAigB+AJYAfQCjAHsAsAB6AMIAeQDdAHgA8QB3&#10;AP0AeAD/AHgA/wDeCgAAxAsAALIMAACmCwAAnQgAAJkEAACVAAoAkQARAI4AGQCLACMAiQAsAIcA&#10;NACFADsAgwBCAIIASACAAE4AfwBTAH0AWAB8AF4AewBkAHkAagB4AHIAdgB7AHQAhgBzAJIAcQCf&#10;AHAArQBuAL4AbQHWAG0C7QBsA/oAbAP/AGwD/wDOEAAAtxEAAKYSAACaEQAAkRAAAIsOAACJCwMA&#10;hwUMAIQBEwCBARwAfgIlAHwDLgB6AzYAeAQ8AHcEQwB1BUgAdAVOAHMFVABxBVkAcAZfAG4GZgBt&#10;Bm4Aawd4AGoHgwBoCJAAZwmdAGUJrABkCbwAYwrUAGML7ABiDPoAYgz/AGIM/wDDFgAArRcAAJ0Y&#10;AACQGAAAhxYAAIEUAAB9EQAAfA4GAHwKDgB4ChYAdQsfAHILKABwDDAAbww3AG0MPgBsDEQAaw1K&#10;AGkNTwBoDVUAZw1cAGUNYwBjDmsAYg51AGAOgQBfDo4AXQ+cAFwQqwBbEL0AWhDWAFkR8ABZEf0A&#10;WRH/AFkR/wC5GwAApR0AAJQeAACIHgAAfh0AAHgbAAB0GAAAcRUAAHERCQBvEBEAbBAZAGkQIgBn&#10;ESoAZhEyAGQROQBjET8AYhFFAGASSwBfElEAXRJYAFwSXwBaE2gAWRNyAFcUfQBWFIsAVBWZAFMV&#10;qQBSFroAURbSAFEX7QBRF/0AURf/AFEX/wCyIAAAniIAAI4iAACBIwAAdyIAAHAhAABsHgAAaRsA&#10;AGcYBABmFQ4AYxYVAGEWHgBfFiYAXRYtAFwXNABaFzsAWRdBAFgYRwBWGE0AVRhUAFMYXABSGWQA&#10;URluAE8aegBOG4gATRuXAEscpgBKHLgASh3PAEkd6wBJHfsASR3/AEod/wCsJAAAmCUAAIgmAAB7&#10;JwAAcSYAAGolAABmIwAAYiEAAGAeAABeHAsAWxsSAFkcGgBXHCIAVRwpAFQcMABTHTcAUR09AFAd&#10;QwBPHUoATR5RAEweWABLH2EASR9rAEggdwBHIIUARiGUAEQipABEIrYAQyLMAEMj6QBDI/oAQyP/&#10;AEMi/wCmJwAAkykAAIMqAAB2KgAAbSoAAGUpAABgJwAAXCUAAFkjAABXIQcAVSEPAFIhFgBQIR4A&#10;TiElAE0iLABMIjMASiI5AEkiQABIIkYARyNNAEUjVQBEJF4AQyRpAEIldQBAJoMAPyaSAD4nowA+&#10;J7QAPSfKAD0o6AA9KPkAPSf/AD4n/wCiKgAAjisAAH8tAAByLQAAaC0AAGEsAABcKwAAWCgAAFQm&#10;AABRJgQATiUNAEwlEwBKJhoASCYiAEcmKQBFJi8ARCY2AEMnPABBJ0MAQCdLAD8oUwA+KVwAPSlm&#10;ADwqcgA7KoEAOiuQADkroQA4LLIANyzIADcs5gA4LPgAOCz/ADgs/wCdLAAAii4AAHsvAABvMAAA&#10;ZTAAAF0vAABYLgAAUysAAFAqAABMKgAASSoLAEYqEQBEKhcAQiofAEEqJQA/KiwAPiszAD0rOQA8&#10;K0AAOyxIADosUAA5LVkAOC5kADcucAA2L38ANS+PADQwnwAzMLEAMjDHADIw5QAzMPcAMzD/ADQv&#10;/wCZLwAAhzEAAHcyAABrMgAAYjIAAFoyAABUMQAATy8AAEstAABHLgAARC4IAEEuDgA/LhQAPS4c&#10;ADsuIgA5LykAOC8vADcvNgA2MD4ANTBGADUxTgA0MVcAMzJiADIybgAxM30AMDONAC80ngAuNLAA&#10;LTTFAC004wAuNPYALzP/AC8z/wCVMQAAgzMAAHQ0AABoNQAAXjUAAFc0AABRNAAASzIAAEYxAABC&#10;MgAAPzIFADwyDQA5MxIAODMZADYzIAA0MyYAMzMtADI0NAAxNDsAMDVDADA1TAAvNlUALjZgAC03&#10;bAAsN3sAKzeLACo4nAApOK4AKDjDACg44gApOPUAKjf/ACo3/wCSNAAAfzUAAHE2AABlNwAAWzcA&#10;AFQ3AABNNgAARzYAAEI1AAA9NgAAOjYCADc3CwA0NxAAMjcWADE4HQAvOCQALjgrAC05MgAsOTkA&#10;KzlBACo6SQAqOlMAKTteACg7agAnO3kAJjyJACU8mwAkPK0AIzzCACM84AAkPPQAJTv/ACU7/wCN&#10;NgAAfDgAAG05AABiOQAAWDoAAFE5AABKOQAARDkAAD05AAA5OgAANTsAADI7CAAvPA4ALT0UACw9&#10;GgAqPSEAKT0oACg+LwAnPjYAJj4+ACU/RwAkP1AAI0BbACJAaAAhQHYAIECHAB9BmQAfQasAHkHA&#10;AB5B3gAfQPMAH0D+ACA//wCJOQAAeDoAAGk7AABePAAAVTwAAE08AABHPAAAQDwAADg9AAA0PgAA&#10;MEAAAC1BBQAqQgwAJ0IRACZDGAAkQx4AI0MlACJDLAAhRDMAIEQ7AB9ERAAeRU4AHUVZABxFZQAb&#10;RXQAGkWFABlGlwAZRqkAGEa+ABdF3AAYRfEAGUT9ABpE/wCEPAAAcz0AAGY+AABbPwAAUj8AAEo/&#10;AABEPwAAPUAAADZBAAAxQwAALEQAACdGAQAkRwoAIUgPACBJFAAeSRsAHUkiABxJKQAbSjAAGko4&#10;ABlKQQAYSksAF0tVABZLYgAVS3EAFEuCABNLlAASS6cAEku8ABFL2QASSvAAE0r8ABRJ/wB/PwAA&#10;b0AAAGFBAABXQgAATkIAAEdCAABBQgAAOkMAADJFAAAtRwAAKEkAACNLAAAeTQYAG08NABhQEQAX&#10;UBcAFlAeABVQJQAUUCwAE1E0ABJRPQARUUcAEVFSABBRXwAPUm0ADlJ+AA1RkQANUaQADFG4AAxR&#10;0QANUOwADVD6AA5P/wB5QwAAakQAAF1EAABTRQAAS0UAAERFAAA+RgAANkgAAC9KAAApTAAAJE8A&#10;AB9RAAAaUwAAFFYJABFXDgAQWBMAEFgZAA9YIAAOWCgADVgwAA1YOQAMWEMAC1hOAApYWgAIWGgA&#10;B1h5AAZYjAAFWJ8ABFizAARXygAFV+YABVfzAAZW/ABzRgAAZEcAAFlIAABQSAAASEgAAEFJAAA6&#10;SgAAMk0AACtQAAAlUgAAIFUAABpYAAAVWgAAEF0GAAxgDAAKYBAACWAVAAhgHAAHYCMABWArAARg&#10;NAADYD0AAWBJAABgVQAAYGMAAGBzAABghgAAX5oAAF+uAABfxAAAXuIAAF7wAABe+ABsSgAAX0sA&#10;AFVLAABMTAAARUwAAD1OAAA1UAAALlMAACdWAAAgWQAAGlwAABVfAAAQYgAADWUEAAhnCwADZw4A&#10;AGgTAABoGAAAaB8AAGkmAABpLgAAaTgAAGlDAABpTwAAaV0AAGltAABpgAAAaZQAAGipAABovwAA&#10;Z9wAAGbuAABm9wBmTwAAWk8AAFFPAABKTwAAQVEAADhUAAAwVwAAKFsAACFeAAAaYgAAFGUAABBo&#10;AAAMawAAB24DAAFwCQAAcA0AAHEQAABxFAAAchoAAHMhAABzKAAAczEAAHM8AAB0SAAAc1YAAHNm&#10;AABzeQAAc44AAHOjAAByuQAAcdIAAHHrAABw9ABhUwAAVlMAAE9TAABFVQAAO1gAADJcAAAqYAAA&#10;ImQAABtoAAAUbAAAD28AAAtyAAAGdgAAAHkAAAB6BgAAegoAAHsOAAB8EQAAfRUAAH4bAAB/IgAA&#10;gCoAAIA1AACAQQAAgE8AAIBfAACAcQAAgIYAAICdAAB/sgAAfsoAAH7lAAB98QBcWAAAVFgAAEla&#10;AAA/XQAANWEAACxlAAAjagAAG28AABRzAAAOdwAACXsAAAN/AAAAggAAAIQAAACGAQAAhgYAAIgK&#10;AACJDQAAihAAAIsVAACMGwAAjiIAAI8sAACPOAAAj0YAAI9WAACPaAAAj34AAI+VAACOqwAAjcEA&#10;AI3cAACM6wBZXQAATl8AAENiAAA4ZgAALmwAACRxAAAcdwAAFHwAAA6BAAAIhQAAAIkAAACNAAAA&#10;kAAAAJIAAACTAAAAlAAAAJYDAACXCAAAmAwAAJoPAACbEwAAnRoAAJ8jAACgLgAAoDwAAKBMAACg&#10;XgAAoHQAAJ+MAACfogAAn7cAAJ7LAACe4ABTZAAAR2gAADxtAAAxcwAAJ3kAAB1/AAAUhQAADYsA&#10;AAaQAAAAlAAAAJgAAACcAAAAnwAAAKEAAACiAAAApAAAAKUAAACnAAAAqAQAAKoJAACsDQAArRIA&#10;ALAZAACyIwAAsjEAALJCAACyVAAAsmkAALKAAACymAAAsawAALK/AACxzgBMbgAAQHMAADV6AAAq&#10;gQAAH4gAABWOAAAOlQAABpoAAACfAAAApAAAAKgAAACsAAAArwAAALEAAACxAAAAswAAALUAAAC2&#10;AAAAuAAAALoAAAC8BgAAvgwAAMARAADDGQAAxSYAAMU3AADGSQAAxl0AAMdyAADHigAAyJ8AAMiv&#10;AADIvABGegAAOYEAAC6JAAAikAAAF5gAAA+fAAAHpQAAAKoAAACvAAAAswAAALcAAAC8AAAAvwAA&#10;AMEAAADCAAAAxAAAAMUAAADHAAAAyQAAAMsAAADNAAAAzwMAANIKAADWEAAA3BoAAN0qAADePAAA&#10;31AAAOBlAADhewAA4ZEAAOKiAADirQD/AAIA/wAAAP8AAwD/AAwA/wATAP8AHQD/ACgA/gAzAPsA&#10;PgD3AEgA8wBQAPAAVwDtAF4A6wBkAOgAaQDnAG8A5QB0AOMAeQDiAH8A4ACFAN4AjADcAJMA2QCc&#10;ANYApgDTALEA0QDAAM8A2gDOAPEAzAD/AMsA/wDLAP8AxgD/AMEA/wD/AAAA/wAAAP8AAAD/AAgA&#10;+wAQAPYAGQDyACQA7wAuAO0AOQDoAEIA4wBLAOAAUgDdAFkA2QBfANYAZADTAGkA0QBuAM8AdADO&#10;AHkAzAB/AMoAhgDIAI4AxgCWAMQAoADCAKsAwAC5AL4AzQC8AOoAuwD8ALoA/wC6AP8AugD/ALYA&#10;/wD/AAAA/wAAAP4AAAD0AAQA6wANAOQAFADfAB8A2wApANgAMwDTAD0AzgBFAMoATQDHAFMAxQBZ&#10;AMMAXwDBAGQAvwBpAL0AbgC7AHMAugB5ALgAgAC2AIgAtACQALIAmgCxAKUArwCyAK0AxACsAOEA&#10;qwD2AKoA/wCqAP8AqgD/AKoA/wD/AAAA/QAAAO4AAADiAAAA1QAKAM0AEQDHABkAxAAjAMEALQC/&#10;ADcAuwA/ALcARwC1AE4AsgBTALAAWQCvAF4ArQBjAKwAaACrAG0AqQBzAKgAegCmAIEApACKAKMA&#10;lAChAJ8AnwCsAJ4AuwCcANIAmwDuAJoA/wCaAP8AmQD/AJkA/wD+AAAA7gAAAN4AAADLAAAAwQAF&#10;ALkADQC0ABQAsQAeAK4AJwCrADAAqgA5AKcAQQCkAEgAogBNAKEAUwCfAFgAngBdAJ0AYgCbAGcA&#10;mgBtAJgAcwCXAHsAlQCEAJQAjgCSAJkAkACmAI4AtACNAMgAjADmAIsA+QCKAP8AigD/AIsA/wDw&#10;AAAA2wAAAMcAAAC6AAAAsAAAAKgACgCkABAAoAAYAJ0AIQCbACoAmgAzAJgAOwCWAEEAlABIAJIA&#10;TQCRAFIAjwBXAI4AXACMAGEAiwBnAIoAbgCIAHUAhwB+AIUAiACDAJQAggCgAIAArwB/AMAAfgDd&#10;AH0A8gB9AP8AfQD/AH0A/wDgAAAAxgAAALUAAACqAAAAogAAAJsABQCVAA0AkgATAJAAHACNACQA&#10;iwAtAIoANACIADsAhgBCAIUARwCDAE0AggBSAIEAVwB/AFwAfgBiAH0AaAB7AHAAegB5AHgAgwB2&#10;AI8AdQCcAHQAqgByALoAcQDRAHAA7ABwAPsAcAD/AHAA/wDNBAAAtwYAAKcHAACbBgAAkwQAAI4A&#10;AACKAAgAhgAPAIQAFgCBAB4AfwAnAH0ALgB8ADYAegA8AHkAQgB3AEcAdgBMAHUAUgBzAFcAcgBd&#10;AHEAYwBvAGsAbgB0AGwAfgBrAIoAaQCYAGgApgBnALYAZgDLAGUA5wBlAPcAZQD/AGUA/wDADAAA&#10;qw0AAJsOAACPDgAAhg0AAIELAAB+BwEAfAELAHkAEQB3ABgAdQAhAHMAKQBxADAAbwA2AG4APABs&#10;AEIAawBHAGoATQBpAFIAaABYAGYAXwBlAGcAYwBwAGIBegBgAYcAXwKVAF4CowBcA7MAXAPHAFsE&#10;5ABbBfQAWwb+AFsG/wC1EAAAoRIAAJETAACFEwAAfBIAAHYRAABzDgAAcgwEAHEHDQBuBBIAbAQb&#10;AGkFIwBnBSoAZgYxAGQGNwBjBj0AYgdDAGEHSQBfB04AXghVAF0IXABbCWMAWgltAFgKeABXCoUA&#10;VguTAFQLogBTC7MAUgzHAFIM5ABRDfUAUQ3/AFEN/wCtFQAAmRcAAIkYAAB9GQAAdBgAAG0XAABq&#10;FAAAZxEAAGcOBwBmDA4AYwwVAGEMHQBfDCUAXQ0sAFwNMwBbDTkAWg0/AFgNRQBXDUsAVg5RAFUO&#10;WQBTDmEAUg5rAFAPdgBOEIMATRCSAEwQogBLELIAShHIAEkR5QBJEfcASRL/AEkR/wClGQAAkhwA&#10;AIMdAAB2HgAAbR0AAGYcAABiGgAAXxcAAF4UAQBeEQoAWxARAFkRGABXESAAVREnAFQRLgBTETQA&#10;URE7AFASQQBPEkcAThJOAEwSVQBLE14ASRNnAEgUcwBGFIAARRWPAEQVnwBDFrAAQhbFAEIX4wBC&#10;F/YAQhf/AEIX/wCfHQAAjCAAAH0hAABxIgAAaCIAAGEhAABcHwAAWRwAAFcZAABVFgYAVBUOAFEV&#10;FABPFhwAThYjAEwWKgBLFjAAShY3AEkXPQBHF0MARhdKAEUYUgBDGFoAQhlkAEEZcAA/Gn0APhuN&#10;AD0bnQA8HK4AOxzDADsc4QA7HfUAOxz/ADwc/wCaIQAAhyMAAHgkAABsJQAAYyUAAFwkAABXIwAA&#10;UyAAAFEeAABPHAIATRsMAEsaEQBIGxgARxsgAEUbJgBEGy0AQxwzAEIcOQBAHEAAPx1HAD4dTwA9&#10;HlgAPB5iADofbQA5H3sAOCCLADchmwA2Ia0ANSHBADUh3wA1IfMANiH/ADYh/wCWIwAAgyYAAHQn&#10;AABoKAAAXygAAFgnAABTJgAATyQAAEwiAABJIAAARyAJAEQfDwBCHxUAQCAcAD8gIwA+ICkAPCAv&#10;ADshNgA6IT0AOSFEADgiTAA3IlUANiNfADQjawAzJHkAMiWJADElmgAwJasAMCa/AC8m3AAwJvIA&#10;MCb/ADEl/wCRJgAAfygAAHEqAABlKgAAXCoAAFUqAABPKQAASygAAEglAABEJAAAQSQFAD8kDQA9&#10;JBIAOyQZADkkHwA3JCYANiQsADUlMwA0JToAMyZBADImSgAxJ1MAMCddAC8oaQAuKXcALSmHACwp&#10;mAArKqoAKiq9ACoq2gArKvEAKyr+ACwp/wCNKAAAfCoAAG0sAABiLQAAWS0AAFEtAABMLAAARysA&#10;AEMoAAA/KAAAPCgCADkoCwA3KBAANSgWADMoHAAyKCMAMCgpAC8pMAAvKjcALio/AC0rRwAsK1EA&#10;KyxbACosZwApLXUAKC2FACctlwAmLqgAJS68ACUu2AAmLvAAJi79ACct/wCKKwAAeC0AAGouAABf&#10;LwAAVi8AAE4vAABILgAAQy0AAD8sAAA7LAAANywAADQsCQAyLA4AMC0TAC4tGgAtLSAAKy0nACou&#10;LQAqLjUAKS89ACgvRQAnME4AJjBZACUxZQAkMXMAIzGDACIylQAhMqcAITK7ACAy1AAhMu8AIjH8&#10;ACIx/wCGLQAAdS8AAGcwAABcMQAAUzEAAEsxAABFMQAAQDAAADswAAA2MAAAMzAAADAxBgAtMQ0A&#10;KzERACkyFwAoMh4AJzIkACUzKwAlMzIAJDM6ACM0QwAiNEwAITVXACA1YwAfNXEAHjaBAB02kwAc&#10;NqUAGza5ABs20gAcNu0AHTb7AB01/wCCMAAAcTIAAGMzAABZNAAAUDQAAEk0AABCMwAAPTMAADcz&#10;AAAxNAAALjUAACs1AgAoNgsAJTcQACQ3FQAiNxsAITgiACA4KAAfODAAHjg3AB05QAAcOUkAGzpU&#10;ABo6YAAZOm4AGDp/ABc7kQAXO6QAFju3ABU70AAWOuwAFzr6ABg5/wB9MgAAbTQAAGA1AABVNgAA&#10;TTYAAEY2AABANgAAOjYAADQ2AAAuOAAAKjkAACY6AAAjOwgAIDwOAB49EgAdPRgAHD0fABs+JQAa&#10;Pi0AGT40ABc+PQAWP0cAFT9RABQ/XgAUP2wAE0B8ABJAjwARQKIAEUC2ABBAzgARP+sAEj/5ABI+&#10;/wB5NQAAaTcAAFw4AABSOQAASjkAAEM5AAA9OQAANzkAADE6AAArPAAAJz0AACI/AAAeQQQAGkIL&#10;ABhDEAAXQxUAFUQbABREIgATRCkAE0QxABJEOgARRUMAEEVOABBFWwAORWkADkV5AA1FjAANRZ8A&#10;DEWyAAtFyQAMReUADUT2AA1E/wB0OQAAZToAAFg7AABPOwAARzwAAEA8AAA6PAAANDwAAC4+AAAo&#10;QAAAI0IAAB9EAAAaRgAAFUgIABJKDQARShIAEEoYAA9LHgAOSyUADUstAA1LNgAMS0AAC0tKAApL&#10;VgAJS2QACEt0AAdLhwAFS5oABEuuAARKxAAFSuAABUrwAAZJ+gBuPAAAYD0AAFQ+AABLPgAARD4A&#10;AD0+AAA3PwAAMUAAACpCAAAkRQAAH0cAABpJAAAVTAAAEU4FAA5RCwALURAAClEUAAlRGwAIUSIA&#10;B1EpAAVRMgAEUjsAA1JGAAFSUgAAUl8AAFJvAABSgQAAUZYAAFGpAABRvwAAUNwAAFDuAABQ9wBo&#10;QAAAW0EAAFBBAABIQQAAQUEAADtCAAA0QwAALUUAACZIAAAgSwAAG00AABZQAAARUwAADlUEAApY&#10;CgAGWA4AAlgSAABZFwAAWR0AAFklAABZLQAAWTYAAFlBAABZTQAAWloAAFppAABZfAAAWZAAAFml&#10;AABYugAAWNUAAFfsAABX9gBjRAAAVkUAAE1FAABFRQAAP0UAADdHAAAvSQAAKEwAACJPAAAbUgAA&#10;FlUAABFYAAANWgAACV0DAARfCQAAYA0AAGAQAABhFAAAYRkAAGIgAABiJwAAYjEAAGI7AABiRwAA&#10;YlUAAGNkAABidgAAYosAAGKgAABhtgAAYc8AAGDqAABg9QBdSAAAUkkAAEpIAABDSAAAOkoAADJN&#10;AAAqUAAAI1MAABxXAAAWWgAAEV0AAA1gAAAIYwAAA2YBAABnBgAAaAsAAGkOAABqEQAAaxUAAGwb&#10;AABtIgAAbSoAAG00AABtQAAAbU4AAG1dAABtbwAAbYQAAGyaAABssAAAa8gAAGvmAABq8wBYTQAA&#10;Tk0AAEhMAAA+TgAANVEAACxUAAAkWAAAHVwAABZgAAAQZAAADGcAAAdrAAABbgAAAHAAAAByAwAA&#10;cgcAAHMLAAB1DgAAdhEAAHcWAAB4HAAAeSMAAHotAAB6OQAAekcAAHpWAAB5aAAAenwAAHmUAAB4&#10;qgAAeMEAAHffAAB37wBUUQAATFEAAEJSAAA4VQAAL1kAACZeAAAeYgAAFmcAABBrAAALbwAABXMA&#10;AAB3AAAAegAAAHwAAAB+AAAAfwIAAIAGAACBCgAAgw0AAIQRAACGFQAAiBwAAIklAACKMAAAij4A&#10;AIlNAACJXwAAiXMAAIiLAACIogAAh7kAAIfRAACG6ABSVgAAR1cAADxaAAAyXwAAKGQAAB9pAAAW&#10;bwAAEHQAAAp5AAACfQAAAIEAAACFAAAAiAAAAIoAAACMAAAAjQAAAI8AAACQBAAAkggAAJMMAACV&#10;EAAAlxUAAJkdAACbJwAAmzQAAJtEAACaVgAAmmoAAJmCAACamgAAmLAAAJjHAACX3gBLXAAAQGAA&#10;ADVlAAAragAAIXEAABd3AAAQfQAACYMAAAGIAAAAjAAAAJEAAACVAAAAmAAAAJoAAACbAAAAnQAA&#10;AJ8AAACgAAAAogAAAKQFAACmCgAAqA4AAKoUAACtHQAArSoAAK05AACtSwAArV8AAK13AACskAAA&#10;q6cAAKu6AACrywBFZgAAOWsAAC5xAAAjeAAAGX8AABCGAAAJjQAAAJMAAACYAAAAnQAAAKEAAACl&#10;AAAAqAAAAKsAAACrAAAArgAAAK8AAACxAAAAswAAALUAAAC3AQAAuQcAALwNAAC/EwAAwh8AAMIu&#10;AADCQAAAwlQAAMFrAADBgwAAwJsAAMGtAADBvAA+cgAAMngAACeAAAAciAAAEpAAAAqXAAAAnQAA&#10;AKMAAACoAAAArQAAALIAAAC2AAAAuQAAALsAAAC8AAAAvgAAAMAAAADCAAAAxAAAAMYAAADIAAAA&#10;ywAAAM4FAADRDQAA1hQAANcjAADYNQAA2UkAANpeAADbdQAA24wAANyfAADcqwD/AAAA/wAAAP8A&#10;AAD/AAkA/wAQAP8AGQD+ACQA/AAvAPkAOQD0AEMA8ABLAO0AUgDqAFkA5wBfAOQAZADiAGkA4ABu&#10;AN4AcwDcAHkA2gB/ANcAhgDUAI4A0QCWAM8AoQDMAKwAygC7AMgA0gDGAO4AxgD/AMUA/wDFAP8A&#10;vwD/ALoA/wD/AAAA/wAAAP8AAAD+AAUA9wAOAPIAFQDuAB8A6wAqAOkANADjAD0A3gBFANkATQDU&#10;AFMA0QBZAM4AXgDMAGMAygBoAMkAbQDHAHMAxQB5AMMAgADBAIgAvwCQAL0AmwC7AKYAuQC0ALcA&#10;yAC2AOYAtQD7ALQA/wC0AP8AswD/AK4A/wD/AAAA/wAAAPgAAADtAAAA5QALAN0AEQDXABoA0gAk&#10;AM8ALgDLADcAxwBAAMMARwDAAE4AvgBTALwAWQC6AF4AuABjALYAaAC1AG0AswBzALEAeQCvAIEA&#10;rQCKAKsAlACpAKAAqACtAKYAvgClANsApAD0AKQA/wCjAP8AowD/AKIA/wD/AAAA9gAAAOYAAADX&#10;AAAAywAGAMQADgC+ABUAuwAfALkAKAC3ADEAtAA6ALAAQQCtAEgAqwBOAKkAUwCnAFgApgBcAKQA&#10;YQCjAGcAoQBsAKAAcwCeAHoAnQCDAJsAjgCZAJkAlwCmAJYAtgCVAMwAlADrAJMA/QCTAP8AkwD/&#10;AJMA/wD3AAAA5AAAANAAAADBAAAAtwACAK8ACwCrABEApwAZAKUAIgCjACsAogAzAJ8AOwCcAEIA&#10;mwBIAJkATQCXAFIAlgBXAJUAWwCTAGEAkgBmAJAAbQCPAHQAjQB9AIwAhwCKAJMAiACgAIcArwCF&#10;AMIAhQDiAIQA9wCEAP8AhAD/AIQA/wDlAAAAzQAAALwAAACvAAAApgAAAJ4ABwCaAA4AlgAUAJQA&#10;HQCSACUAkQAtAJAANQCNADwAjABCAIoARwCIAEwAhwBRAIYAVgCEAFsAgwBgAIEAZwCAAG4AfgB3&#10;AH0AgQB7AI0AegCaAHgAqQB3ALoAdgDTAHYA7wB2AP4AdQD/AHUA/wDQAAAAuwAAAKsAAACfAAAA&#10;lwAAAJAAAgCLAAsAiAAQAIYAFwCEACAAggAnAIEALwB/ADUAfQA8AHwAQQB7AEYAeQBLAHgAUAB3&#10;AFUAdgBbAHQAYQBzAGkAcQBxAHAAewBuAIcAbQCVAGsAowBqALQAagDJAGkA6ABpAPkAaQD/AGkA&#10;/wDAAAAArAAAAJwCAACQAgAAiAAAAIMAAAB/AAYAewANAHkAEgB3ABoAdgAiAHQAKQBzADAAcQA2&#10;AHAAPABvAEEAbQBGAGwASwBrAFAAagBWAGgAXABnAGQAZQBsAGQAdgBjAIIAYQCQAGAAnwBfAK8A&#10;XgDDAF4A4QBeAPQAXQD/AF0A/wC0BwAAoAkAAJALAACECwAAfAoAAHcHAAB0BAAAcQAJAG8ADwBt&#10;ABUAawAcAGkAIwBoACoAZwAxAGUANgBkADwAYwBBAGIARgBgAEwAXwBSAF4AWABdAF8AWwBoAFoA&#10;cgBYAH4AVwCMAFYAmwBVAKsAVAC+AFQA2gBTAO8AVAD7AFQA/wCpDQAAlg4AAIcQAAB6EAAAchAA&#10;AGwOAABpDAAAZwkDAGYECwBkABAAYgAXAGAAHgBeACUAXQArAFwAMQBaADcAWQA8AFgAQgBXAUcA&#10;VgFOAFUCVABTAlwAUgNlAFEDbwBPBHsATgSKAE0FmQBMBakASwW8AEoG1ABKB+0ASgf5AEoH/wCh&#10;EAAAjhIAAH4UAABzFAAAahQAAGQTAABgEQAAXg8AAF0NBQBdCQ0AWgYSAFgHGQBWByAAVQcnAFMH&#10;LQBSCDMAUQg4AFAIPgBPCUQATglKAEwJUQBLClkASgpiAEgLbQBHC3oARgyIAEQMmABDDKkAQg28&#10;AEIN1QBCDe4AQg37AEIN/wCaFAAAhxYAAHgYAABsGQAAYxkAAF0YAABZFgAAVhMAAFQRAABUDggA&#10;Uw0OAFENFABPDRsATQ0iAEwNKABLDS4ASg00AEkNOgBHDkEARg5HAEUOTwBEDlcAQg9hAEEQbAA/&#10;EHkAPhCIAD0RmAA7EakAOxG8ADoR1gA6EfAAOhL9ADsR/wCTGAAAgRoAAHMcAABnHQAAXh0AAFgc&#10;AABTGwAAUBgAAE4WAABMEwMATBELAEoQEABIERcARhEeAEURJABEESoAQhEwAEERNwBAEj0APxJE&#10;AD0STAA8E1QAOxNeADkUaQA4FHYANxWFADYVlgA0FqcANBa6ADMW0wAzFu4ANBb8ADQW/wCOGwAA&#10;fB0AAG4fAABjIAAAWiAAAFMgAABOHgAASh0AAEgaAABGGAAARRYHAEMVDgBBFRMAPxUaAD4VIAA9&#10;FScAOxUtADoWMwA5FjoAOBZBADcXSQA1F1EANBhbADMZZgAyGXMAMBqDAC8alAAuG6UALRu4AC0b&#10;0AAtG+wALhv7AC4b/wCKHgAAeCAAAGoiAABfIwAAViMAAE8iAABKIQAARiAAAEMeAABBGwAAPxoD&#10;AD0aDAA7GREAORkWADcaHQA2GiMANRopADQaMAAzGzYAMRs+ADAcRgAvHE8ALh1ZAC0dZAAsHnEA&#10;Kx+BACofkgApH6QAKCC3ACcgzgAnIOsAKCD6ACkf/wCGIAAAdCMAAGckAABcJQAAUyUAAEwlAABH&#10;JAAAQiMAAD8hAAA9HwAAOh4AADceCQA1Hg4AMx4TADEeGgAwHiAALx4mAC4fLQAtHzMALCA7ACsg&#10;QwAqIUwAKSFWACgiYgAmIm8AJSN/ACQjkAAjI6IAIiS1ACIkzAAiJOkAIyT5ACQj/wCCIwAAcSUA&#10;AGMmAABZJwAAUCgAAEknAABDJwAAPyYAADskAAA4IgAANSIAADIiBgAwIg0ALiIRACwiFwAqIh0A&#10;KSIjACgjKgAnIzEAJiQ4ACUlQQAkJUoAIyZUACImYAAhJ20AICd9AB8njwAeKKEAHii0AB0oygAd&#10;KOgAHij4AB8n/wB+JQAAbicAAGApAABWKQAATSoAAEYqAABBKQAAPCgAADcnAAA0JgAAMCYAAC0m&#10;AwArJwsAKCcQACcnFAAlJxoAJCchACMoJwAiKC4AISk2ACApPgAfKkgAHipSAB0rXgAcK2sAGyt7&#10;ABosjQAZLJ8AGCyyABgsyQAYLOcAGSv3ABor/wB6JwAAaioAAF0rAABTLAAASiwAAEMsAAA+KwAA&#10;OSsAADQqAAAwKgAAKyoAACkrAAAmKwgAIywOACIsEgAgLBgAHyweAB4tJQAdLSwAHC0zABsuPAAa&#10;LkUAGS9QABgvXAAXL2kAFjB5ABUwiwAUMJ4AFDCxABMwxwATMOUAFDD2ABUv/wB2KgAAZywAAFot&#10;AABQLgAASC4AAEEuAAA7LgAANi0AADEtAAAsLQAAJy8AACQvAAAhMAUAHzEMABwxEAAbMhUAGjIc&#10;ABkyIgAYMikAFzMxABYzOQAVM0MAFDRNABM0WQASNGcAETV3ABE1iQAQNZwAEDWwAA41xgAPNOQA&#10;EDT1ABA0/wByLAAAYy4AAFcwAABNMAAARTAAAD4wAAA4MAAAMzAAAC8wAAApMQAAJDIAACEzAAAd&#10;NQIAGjYJABc3DgAVNxMAFDgZABM4HwASOCYAEjguABE5NgAQOUAAEDlLAA45VwAOOmQADTp0AAw6&#10;hgAMOpkACzmsAAo5wQAKOd4ACznxAAw4/ABuLwAAXzEAAFMyAABKMwAAQjMAADszAAA2MwAAMTIA&#10;ACwzAAAnNAAAITYAAB04AAAZOQAAFTsGABI9DAAQPhAAED4VAA4+HAAOPiMADT4qAAw+MwAMPjwA&#10;Cz9HAAo/UgAIP2AABz9vAAY/gQAFP5QABD+oAAM+vAAEPtcABT7sAAU+9wBpMwAAWzQAAFA1AABH&#10;NQAAPzUAADk1AAA0NQAALjUAACk3AAAjOAAAHjsAABo8AAAWPwAAEkEEAA5DCgAMRA4ACkQTAAlE&#10;GQAIRCAAB0QnAAZELwAFRDgAA0VCAAJFTgAARVsAAEVqAABFfAAARZAAAESkAABEuQAARNEAAETq&#10;AABD9QBkNgAAVzcAAEw4AABDOAAAPDgAADc4AAAxOAAAKzkAACU7AAAgPQAAGkAAABZCAAASRAAA&#10;DkcEAAtJCQAHSg0ABEsRAAFLFgAASxwAAEsjAABLKwAASzQAAEs+AABMSQAATFcAAExmAABMdwAA&#10;S4wAAEuhAABLtQAASs4AAErpAABK9QBfOgAAUjsAAEg7AABAOwAAOjsAADQ7AAAuPAAAJz4AACJB&#10;AAAcQwAAFkYAABJJAAAOSwAAC04DAAdQCAACUQwAAFEQAABSEwAAUxgAAFMfAABTJgAAUy8AAFM5&#10;AABTRQAAU1IAAFNhAABTcgAAU4cAAFKcAABSsQAAUcoAAFHnAABR9ABZPgAATj4AAEU+AAA+PgAA&#10;OD4AADBAAAApQgAAI0QAAB1HAAAXSgAAEk0AAA5QAAALUwAABlUCAABXBwAAWAsAAFkOAABaEQAA&#10;WhUAAFsaAABcIQAAXCoAAFw0AABcPwAAXE0AAFxbAABcbAAAXIEAAFuXAABbrQAAWsUAAFrkAABZ&#10;8wBUQgAASkIAAEJCAAA8QgAANEMAACxGAAAlSQAAHkwAABdPAAASUwAADlYAAApZAAAFWwAAAF4A&#10;AABgBAAAYQgAAGIMAABjDgAAZBEAAGUWAABmHAAAZyMAAGctAABnOQAAZ0YAAGdVAABnZgAAZ3oA&#10;AGaRAABlqAAAZcAAAGTeAABk8ABPRgAAR0YAAEBFAAA3RwAAL0oAACZNAAAfUQAAGFUAABJZAAAN&#10;XAAACGAAAAJjAAAAZgAAAGgAAABqAAAAawQAAGwIAABtDAAAbw4AAHASAAByFwAAcx0AAHQmAAB0&#10;MgAAdD8AAHROAABzXwAAdHIAAHOKAAByoQAAcbgAAHHUAABw7ABMSgAARUoAADtLAAAyTgAAKVIA&#10;ACBWAAAYWwAAEl8AAA1kAAAHaAAAAGsAAABvAAAAcgAAAHUAAAB2AAAAdwAAAHkCAAB6BgAAfAoA&#10;AH4OAACAEQAAghYAAIQeAACEKQAAhDYAAIRFAACEVgAAg2oAAIOBAACCmQAAgbEAAIDJAACA5QBK&#10;TgAAP1AAADVTAAArVwAAIlwAABliAAASZwAADGwAAAVxAAAAdQAAAHkAAAB9AAAAgQAAAIMAAACF&#10;AAAAhgAAAIgAAACJAAAAiwQAAI0IAACPDQAAkhAAAJQWAACWIAAAliwAAJY7AACWTAAAlWAAAJV2&#10;AACUkAAAk6cAAJK9AACS1QBEVQAAOVkAAC9dAAAkYwAAGmkAABJvAAAMdQAABHsAAACAAAAAhQAA&#10;AIkAAACNAAAAkQAAAJMAAACUAAAAlgAAAJgAAACaAAAAnAAAAJ4AAACgBgAAogsAAKUQAACoFwAA&#10;qSMAAKkxAACpQwAAqVYAAKhtAACmhwAAp54AAKazAAClxwA+XgAAMmMAACdqAAAdcAAAE3gAAAx/&#10;AAADhQAAAIsAAACRAAAAlgAAAJsAAACfAAAAogAAAKQAAAClAAAApwAAAKkAAACrAAAArQAAALAA&#10;AACyAAAAtQIAALcJAAC7EAAAvhgAAL4mAAC+OAAAvksAAL1hAAC8egAAu5QAALqpAAC6uQA3agAA&#10;K3AAACB4AAAWgAAADYgAAAWPAAAAlgAAAJwAAACiAAAApwAAAKwAAACwAAAAswAAALYAAAC3AAAA&#10;uQAAALsAAAC9AAAAvwAAAMIAAADFAAAAyAAAAMoAAADOCAAA0hAAANUbAADVLAAA1EAAANRXAADT&#10;bgAA1IYAANSbAADTqwD/AAAA/wAAAP8AAAD/AAUA/wAOAP8AFQD8ACAA+QAqAPYANADxAD0A7QBG&#10;AOkATQDmAFMA5ABZAOEAXgDeAGMA3ABoANkAbgDVAHMA0wB5ANAAgADOAIgAywCRAMkAnADGAKcA&#10;xAC3AMIAzADAAOwAvwD/AL4A/wC9AP8AtwD/ALIA/wD/AAAA/wAAAP8AAAD6AAEA8wALAO0AEgDo&#10;ABsA5QAlAOQALgDfADgA2ABAANIARwDOAE4AywBUAMgAWQDGAF4AxABjAMIAZwDAAG0AvwBzAL0A&#10;egC7AIEAuQCLALYAlQC0AKEAsgCvALAAwgCuAOMArgD6AKwA/wCtAP8AqQD/AKYA/wD/AAAA/wAA&#10;APIAAADmAAAA3QAHANIADgDNABYAygAgAMgAKQDFADIAwAA6ALwAQgC5AEgAtwBOALUAUwCzAFgA&#10;sQBdALAAYgCuAGcArABsAKoAcwCpAHsApwCEAKUAjgCjAJoAoQCoAJ8AuQCeANIAnQDyAJwA/wCd&#10;AP8AnAD/AJkA/wD8AAAA7gAAAN0AAADMAAAAwQACALoADAC2ABIAsgAaALAAIwCvACwArQA0AKkA&#10;PACmAEIApABIAKIATQCgAFIAngBXAJ0AWwCcAGAAmgBmAJkAbACXAHQAlQB9AJMAhwCRAJMAkACh&#10;AI4AsQCNAMYAjADoAIsA/QCMAP8AjAD/AIwA/wDtAAAA2AAAAMUAAAC3AAAArAAAAKYACAChAA4A&#10;nwAVAJ0AHgCbACYAmgAuAJcANQCVADwAkwBCAJEARwCQAEwAjgBRAI0AVQCLAFoAigBgAIkAZgCH&#10;AG0AhQB2AIQAgACCAIwAgACaAH8AqQB9ALwAfADcAHwA9QB8AP8AfAD/AHwA/wDZAAAAwQAAALEA&#10;AACkAAAAnAAAAJQAAwCQAAwAjQARAIsAGACJACAAiQAoAIcALwCFADYAgwA8AIIAQQCAAEYAfwBL&#10;AH0ATwB8AFQAewBaAHkAYAB4AGcAdgBwAHUAegBzAIYAcQCTAHAAogBvALQAbgDMAG4A7QBuAP4A&#10;bgD/AG4A/wDEAAAArwAAAKAAAACUAAAAjAAAAIYAAACBAAgAfgAOAHwAFAB7ABsAeQAiAHgAKQB3&#10;ADAAdQA2AHQAOwByAEAAcQBFAHAASgBvAE8AbQBUAGwAWwBrAGIAaQBqAGgAdABmAIAAZQCOAGMA&#10;nQBiAK0AYQDCAGEA5ABhAPgAYQD/AGEA/wC0AAAAoAAAAJEAAACGAAAAfgAAAHkAAAB1AAMAcQAL&#10;AG8AEABtABYAbAAdAGsAJABrACoAaQAwAGgANgBmADsAZQBAAGQARQBjAEoAYQBPAGAAVgBfAF0A&#10;XQBlAFwAbwBaAHoAWQCIAFgAmABXAKgAVgC7AFYA2ABWAPEAVgD/AFYA/wCoAQAAlAUAAIUHAAB6&#10;BwAAcgYAAGwEAABpAQAAZwAHAGQADQBjABEAYQAYAGAAHwBfACUAXgArAF0AMABbADYAWgA7AFkA&#10;QABYAEUAVwBLAFYAUQBVAFgAUwBhAFIAagBQAHYATwCEAE4AkwBNAKQATAC2AEwAzQBMAOsATAD6&#10;AEwA/wCdCQAAiwsAAHwNAABwDQAAaA0AAGIMAABfCgAAXQYBAFwBCQBaAA4AWAATAFcAGQBWACAA&#10;VQAmAFMAKwBSADEAUQA2AFAAOwBPAEEATgBHAE0ATQBLAFUASgBdAEkAZwBHAHMARgCAAEUAkABE&#10;AKEAQwCyAEMAyABDAOYAQwD1AEMA/wCVDQAAgw8AAHQQAABpEQAAYBEAAFoQAABWDgAAVA0AAFMK&#10;BABTBgsAUQMQAE8BFQBOARsATAEhAEsBJwBKAiwASQIyAEgCNwBHAz0ARQNDAEQDSgBDBFEAQgRa&#10;AEAFZAA/BXAAPgZ+AD0GjgA8B58AOwexADoHxgA6B+MAOgfzADoI/ACOEAAAfBIAAG4UAABiFQAA&#10;WhUAAFQUAABQEwAATREAAEsOAABLDQYASgoMAEkIEQBHCBYARQgdAEQIIwBCCCgAQQkuAEAJMwA/&#10;CTkAPgpAAD0KRwA8Ck8AOgtYADkLYwA4DG8ANgx+ADUMjgA0DZ8AMw2xADINxwAyDeMAMg30ADIN&#10;/gCIEwAAdxUAAGkXAABeGAAAVRgAAE8YAABKFgAARxUAAEUTAABDEAIAQw4IAEINDgBADRIAPw0Y&#10;AD0NHwA8DSQAOw0qADkNMAA4DjcANw49ADYORQA1Dk0AMw9XADIPYgAxEG4ALxB9AC4QjgAtEaAA&#10;LBGyACsRyAArEeYAKxH2ACwR/wCDFgAAchkAAGQaAABZGwAAURsAAEsbAABGGgAAQhgAAD8XAAA+&#10;FAAAPBIEADsRCgA6EBAAOBAVADcQGwA1ESEANBEnADMRLQAyETMAMBE6AC8SQgAuEksALRNUACsT&#10;XwAqFGwAKRR7ACgUjAAnFZ4AJhWwACUVxgAlFeQAJRX2ACYV/wB+GQAAbhsAAGAdAABWHgAATR4A&#10;AEceAABCHQAAPhwAADoaAAA4GAAANxYAADUVBwA0FA0AMhQSADAUFwAvFB0ALRQjACwVKgArFTAA&#10;KhU3ACkWPwAoFkgAJxdSACYYXQAkGGoAIxl5ACIZigAhGZwAIBmvAB8ZxAAfGeIAIBn0ACAZ/wB6&#10;GwAAah4AAF0fAABTIAAASiAAAEQgAAA+HwAAOh4AADcdAAA0HAAAMhkAADAZBAAuGAsALBgQACoY&#10;FAApGBoAJxggACYZJgAlGS0AJBo1ACMaPQAiG0YAIRtQACAcWwAfHWgAHh13AB0diAAcHpsAGx6t&#10;ABoewwAaHuAAGh3zABsd/wB3HQAAZyAAAFohAABQIgAASCIAAEEiAAA7IgAANyEAADMgAAAwHwAA&#10;LR0AACsdAAAoHQgAJh0OACUdEgAjHRcAIR0dACEdJAAgHioAHx4yAB4fOgAdH0MAHCBNABshWQAa&#10;IWYAGSF1ABgihwAXIpkAFiKsABUiwQAVIt8AFSHyABYh/gBzIAAAZCIAAFcjAABNJAAARSUAAD4k&#10;AAA5JAAANCMAADAiAAAsIgAAKSEAACYhAAAkIQYAIiEMACAhEAAeIRUAHSIbABsiIQAbIigAGiMv&#10;ABkjOAAYJEEAFyRLABYlVwAVJWQAFCZzABMmhQASJpgAESarABEmwAAQJt0AESXxABIl/QBwIgAA&#10;YSQAAFQmAABKJgAAQicAADwmAAA2JgAAMSUAAC0lAAApJAAAJiQAACIlAAAfJQMAHSYKABsmDgAZ&#10;JxIAGCcYABcnHwAWJyUAFSgtABQoNQATKT4AEilJABEpVQARKmIAECpxAA8qgwAOKpYADiqpAA0q&#10;vQANKtcADSruAA4p+wBsJAAAXSYAAFEoAABIKAAAQCkAADkoAAA0KAAALygAACsnAAAnJwAAIigA&#10;AB4pAAAbKgAAGCsHABYrDQAULBEAEywWABIsHAARLSMAEC0qABAtMgAPLjwADi5GAA0uUgANLl8A&#10;DC9uAAsvfwAKL5IACS+lAAkuuQAILtAACS7pAAou9wBoJwAAWikAAE4qAABFKwAAPSsAADcrAAAx&#10;KgAALSoAACkqAAAkKgAAICsAABstAAAYLgAAFS8EABIxCgAQMg4ADzITAA4yGQANMiAADTInAAwy&#10;LwALMzgACjNCAAkzTgAIM1sABjRqAAU0ewAEM44AAzOiAAIztgACM80AAzPnAAQy8wBkKgAAViwA&#10;AEstAABCLQAAOi0AADQtAAAvLAAAKywAACYsAAAiLQAAHS8AABkxAAAVMgAAEjQDAA82CQAMOA0A&#10;CjgRAAk4FgAIOB0ABzgkAAY4LAAEODQAAzg+AAI5SgAAOVcAADllAAA5dwAAOYsAADifAAA4swAA&#10;OMoAADjmAAA38gBfLQAAUi4AAEgvAAA/MAAAOC8AADIvAAAtLwAAKS8AACQwAAAfMQAAGjMAABU1&#10;AAASNwAADzkDAAw7CAAIPQ0ABT4QAAM+FAAAPhoAAD4hAAA+KAAAPjEAAD87AAA/RgAAP1MAAD9h&#10;AAA/cwAAP4cAAD6cAAA+sAAAPccAAD3kAAA98gBaMAAATjIAAEQyAAA8MgAANTIAADAxAAArMQAA&#10;JjIAACA0AAAbNgAAFjgAABI7AAAPPQAADD8DAAhBCAAEQwwAAEMOAABEEgAARRYAAEUdAABFJAAA&#10;RS0AAEY2AABGQgAARk4AAEZdAABGbgAARYIAAEWYAABErQAARMQAAEPjAABD8gBVNAAASjUAAEE1&#10;AAA5NQAAMzQAAC40AAAoNQAAIjcAAB06AAAXPAAAEj8AAA9BAAAMRAAACEYBAANIBgAASQoAAEoN&#10;AABLEAAATBQAAE0ZAABOIAAATigAAE4yAABNPQAATkoAAE5YAABNaQAATX0AAEyUAABMqgAAS8EA&#10;AEvhAABK8gBQOAAARjgAAD04AAA3OAAAMTcAACo5AAAkOwAAHj0AABhAAAATQwAAD0YAAAtJAAAH&#10;SwAAAk4AAABQBAAAUQgAAFILAABTDgAAVBEAAFUVAABWGwAAVyMAAFcsAABXOAAAV0QAAFdSAABW&#10;YwAAVncAAFaOAABVpQAAVL0AAFPdAABT8ABLPAAAQjwAADs7AAA1OwAALTwAACY/AAAfQgAAGUUA&#10;ABNIAAAOSwAAC08AAAVRAAAAVAAAAFcAAABYAQAAWgUAAFsIAABcDAAAXQ4AAF8RAABgFgAAYh0A&#10;AGImAABiMQAAYj4AAGFMAABhXQAAYXAAAGCIAABgoAAAX7cAAF7UAABd7gBHQAAAPz8AADo/AAAx&#10;QAAAKUMAACFGAAAaSgAAE04AAA5RAAAKVQAABFgAAABbAAAAXgAAAGEAAABjAAAAZAEAAGUEAABn&#10;CAAAaAsAAGoOAABsEgAAbhcAAG8gAABvKgAAbzYAAG5FAABuVQAAbmgAAG1/AABtmAAAbLAAAGvK&#10;AABq6ABERAAAPkMAADVEAAArRwAAI0sAABtPAAATVAAADlgAAAhcAAACYAAAAGQAAABnAAAAawAA&#10;AG0AAABvAAAAcAAAAHIAAAB0AgAAdQYAAHcKAAB5DgAAfBIAAH4YAAB/IgAAfy4AAH89AAB+TQAA&#10;fWEAAH13AAB8kAAAe6gAAHrAAAB53wBDRwAAOUkAAC9MAAAlUAAAHFUAABRbAAAOYAAAB2UAAABq&#10;AAAAbgAAAHIAAAB2AAAAeQAAAHwAAAB+AAAAfwAAAIEAAACDAAAAhQAAAIcDAACKCAAAjA0AAI8R&#10;AACSGQAAkiUAAJIzAACSRAAAkVcAAJBtAACPhgAAjp8AAI21AACMzQA9TgAAMlEAAChWAAAeXAAA&#10;FWIAAA5oAAAHbgAAAHQAAAB5AAAAfgAAAIIAAACGAAAAiQAAAIwAAACOAAAAkAAAAJIAAACUAAAA&#10;lgAAAJgAAACbAAAAngYAAKEMAACkEQAAphsAAKYpAACmOgAApU0AAKViAACkewAAo5QAAKGrAACh&#10;vwA2VwAALFwAACFiAAAXaQAAD3AAAAd3AAAAfgAAAIQAAACKAAAAjwAAAJQAAACYAAAAmwAAAJ4A&#10;AACfAAAAogAAAKQAAACmAAAAqAAAAKsAAACtAAAAsAAAALMEAAC3DAAAuxIAALsfAAC7MAAAu0MA&#10;ALpYAAC5cAAAt4sAALehAAC3swAwYgAAJWkAABpwAAAQeAAACYAAAACIAAAAjwAAAJYAAACbAAAA&#10;oQAAAKYAAACqAAAArgAAALAAAACxAAAAtAAAALYAAAC4AAAAuwAAAL0AAADAAAAAwwAAAMcAAADL&#10;AwAAzwwAANMVAADSJQAA0jgAANFOAADQZQAAz34AAM2WAADMqQD/AAAA/wAAAP8AAAD/AAMA/wAL&#10;APwAEQD5ABsA9wAlAPMALwDuADgA6QBAAOYASADiAE4A3wBUANwAWQDZAF4A1QBjANMAaADQAG0A&#10;zgBzAMsAegDIAIIAxgCMAMMAlwDAAKMAvgCyALwAyAC6AOoAuQD/ALgA/wCxAP8AqgD/AKcA/wD/&#10;AAAA/wAAAPsAAAD2AAAA7QAHAOcADwDiABYA3wAgAN4AKQDZADMA0QA7AMwAQgDIAEgAxQBOAMIA&#10;UwDAAFgAvgBdALwAYgC6AGcAuQBtALcAdAC1AHsAsgCFALAAkACuAJwArACqAKkAvQCnAN4ApgD5&#10;AKUA/wCjAP8AnQD/AJsA/wD9AAAA9gAAAOsAAADfAAAA0QADAMoADADFABIAwwAbAMAAJAC+ACwA&#10;uQA1ALYAPACzAEMAsABIAK4ATgCsAFIAqwBXAKkAXACnAGEApgBnAKQAbQCiAHQAoAB9AJ4AiACc&#10;AJUAmgCjAJgAtACWAM0AlQDxAJQA/wCVAP8AkAD/AI4A/wDzAAAA5gAAANEAAADCAAAAuAAAALEA&#10;CACtAA8AqgAWAKgAHgCoACcApgAvAKIANgCfADwAnQBCAJsARwCZAEwAlwBRAJYAVQCUAFoAkwBg&#10;AJEAZgCQAG4AjgB2AIwAgQCKAI0AiACbAIYArACFAMEAhADmAIMA/QCEAP8AgwD/AIEA/wDkAAAA&#10;ywAAALoAAACsAAAAogAAAJwABACYAAwAlgARAJQAGQCTACEAkgAoAI8AMACNADYAiwA8AIkAQQCI&#10;AEYAhgBLAIUATwCEAFQAggBaAIEAYAB/AGcAfgBvAHwAegB6AIYAeACUAHcApAB1ALcAdADUAHMA&#10;9AB0AP8AdAD/AHQA/wDLAAAAtgAAAKYAAACaAAAAkgAAAIoAAACGAAgAgwAOAIEAFACBABsAgAAj&#10;AH8AKgB9ADAAewA2AHoAOwB4AEAAdwBFAHUASQB0AE4AcwBUAHEAWgBwAGEAbgBpAG0AcwBrAH8A&#10;aQCNAGgAnQBnAK4AZgDHAGUA6gBmAP8AZgD/AGcA/wC4AAAApAAAAJUAAACKAAAAgQAAAHwAAAB2&#10;AAQAdAAMAHIAEABxABYAcAAdAHAAJABuACoAbQAwAGsANQBqADoAaQA/AGgARABnAEkAZQBOAGQA&#10;VABjAFsAYQBjAGAAbQBeAHkAXQCHAFsAlgBaAKgAWQC9AFkA3wBZAPgAWgD/AFoA/wCoAAAAlQAA&#10;AIcAAAB7AAAAcwAAAG4AAABqAAEAZwAIAGUADgBkABIAYwAYAGMAHwBiACUAYQAqAF8AMABeADUA&#10;XQA6AFwAPgBbAEQAWQBJAFgATwBXAFYAVgBeAFQAaABTAHMAUQCBAFAAkQBPAKIATgC1AE4A0ABO&#10;APAATgD/AE8A/wCcAAAAiQAAAHsDAABwAwAAaAMAAGIBAABfAAAAXQAEAFsACwBZAA8AWAAUAFcA&#10;GQBXACAAVgAlAFUAKgBTADAAUgA0AFEAOQBQAD8ATwBEAE4ASwBNAFIASwBaAEoAYwBJAG8ARwB8&#10;AEYAjABFAJ0ARQCwAEQAxwBEAOgARAD6AEUA/wCSBAAAgAcAAHEKAABmCgAAXgoAAFkJAABVBwAA&#10;VAQAAFIABwBQAAwATwAQAE4AFQBNABsATAAgAEsAJgBKACsASQAwAEgANQBHADoARgBAAEUARgBD&#10;AE4AQgBWAEEAXwBAAGsAPgB4AD0AiAA8AJkAPACrADwAwQA7AOAAOwD0ADsA/wCJCgAAeAwAAGoO&#10;AABfDgAAVw4AAFEOAABNDAAASwsAAEoIAgBJBAkASAANAEYAEQBFABYARAAcAEMAIQBCACYAQQAr&#10;AD8AMQA+ADYAPQA8ADwAQwA7AEoAOgBSADkAXAA4AGgANgB1ADUAhQA0AJYANACoADMAvAAzANgA&#10;MwDvADMA+wCCDQAAcQ8AAGQQAABZEQAAUREAAEsRAABHEAAARA4AAEINAABBCwUAQQcLAD8FDgA+&#10;AxIAPAIYADsCHQA6AyIAOQMoADgDLQA3AzIANgQ5ADUEPwA0BUcAMwVQADEGWgAwBmYALwdzAC4H&#10;gwAtB5UALAenACsHugArB9IAKwfrACsH9wB9EAAAbBEAAF8TAABUFAAATBQAAEYUAABCEwAAPhIA&#10;ADwQAAA6DgEAOg0GADoKDAA4CRAANggUADUIGQA0CR8AMgkkADEJKQAwCS8ALwo2AC4KPQAtCkUA&#10;LAtOACsLWQApDGUAKAxzACcMgwAmDZUAJQ2nACQNuwAjDdIAIw3rACMN9wB4EgAAaBQAAFsWAABR&#10;FwAASBcAAEIWAAA9FgAAORUAADcTAAA1EQAAMxADADMOCAAyDQ0AMA0RAC8NFgAtDRsALA0hACsN&#10;JwAqDS0AKQ40ACgOOwAnDkQAJQ5OACQPWQAjEGUAIRBzACAQhAAfEJYAHhCpAB0QvQAcENgAHRDu&#10;AB0Q+QBzFAAAZBYAAFcYAABNGQAARRkAAD8ZAAA6GAAANRcAADIWAAAwFQAALhMAAC0RBAAsEAoA&#10;KxAOACkQEgAoEBgAJhAeACUQJAAkECoAIxExACIROQAhEUIAIBJLAB4SVgAdE2MAHBNxABoTggAZ&#10;FJUAGBSnABcUuwAXE9QAFxPuABgT+gBwFgAAYBkAAFQaAABKGwAAQhwAADwbAAA2GwAAMhoAAC8Z&#10;AAAsGAAAKhYAACgUAQAmEwcAJRMMACMTEAAiExUAIBMaAB8TIQAeFCcAHRQuABwVNgAbFT8AGhZJ&#10;ABkWVAAYF2EAFhdwABUYgQAUGJMAEximABIYugASF9IAEhfsABMX+gBsGQAAXRsAAFEdAABHHQAA&#10;Px4AADkdAAA0HQAALxwAACsbAAAoGgAAJhkAACQYAAAiFwQAIBcKAB4XDgAcFxIAGhcXABkYHgAZ&#10;GCQAGBksABcZNAAWGj0AFRpHABQbUgATG18AEhxuABEcfwAQHJIAEBylAA8cuQAOHNAADhvqAA8b&#10;+ABpGwAAWh0AAE4fAABFHwAAPSAAADYfAAAxHwAALR4AACkdAAAlHQAAIxwAACAbAAAdGwEAGxsH&#10;ABkcDQAXHBAAFhwVABUcGwAUHSIAEx0pABIeMQARHjoAER9FABAfUAAPIF0ADiBsAA0gfAANII8A&#10;DCCiAAsgtQALIMoACyDlAAwf9ABlHQAAVx8AAEwhAABCIQAAOiEAADQhAAAvIQAAKiAAACYfAAAj&#10;HwAAIB4AAB0eAAAZIAAAFiAEABQgCwASIQ4AESETABEiGQAQIh8ADyImAA4jLwAOIzcADSNBAAwk&#10;TQALJFkACiRnAAkkeAAIJIsABySeAAcksQAGJMcABiPjAAcj8QBiHwAAVCEAAEkjAABAIwAAOCMA&#10;ADIjAAAsIwAAKCIAACQhAAAhIQAAHiEAABohAAAWIwAAEyQDABElCAAPJg0ADicRAA0nFgAMJx0A&#10;CycjAAonKwAJKDQACCg+AAcoSQAGKFUABSlkAAQpdAADKYcAAimbAAEorwAAKMUAASjhAAEn8ABe&#10;IgAAUSQAAEYlAAA9JQAANSUAAC8lAAAqJAAAJiQAACIjAAAfIwAAGyQAABglAAAUJgAAESgDAA8p&#10;CAAMLAwACiwQAAgsFAAHLBoABiwhAAUsKAADLTAAAi06AAEtRQAALVIAAC5gAAAucQAALYQAAC2Z&#10;AAAtrQAALMIAACzgAAAs8ABaJAAATSYAAEMnAAA6JwAAMycAAC0nAAAoJgAAJCYAACEmAAAdJgAA&#10;GScAABUpAAARKwAADywDAA0uBwAJMAwABjEOAAMxEgABMhcAADIeAAAyJQAAMi0AADI2AAAzQgAA&#10;M04AADNdAAAzbQAAM4EAADKWAAAyqwAAMcEAADHfAAAx8ABWJwAASikAAD8qAAA3KgAAMCoAACsp&#10;AAAnKAAAIygAAB4pAAAaKgAAFiwAABIuAAAPMAAADTECAAo0BwAFNQsAAjYOAAA3EAAAOBQAADga&#10;AAA4IgAAOCoAADkzAAA5PgAAOUoAADlZAAA5aQAAOX0AADiTAAA4qAAAN78AADfeAAA28ABRKwAA&#10;RiwAADwsAAA0LAAALiwAACorAAAlKwAAICwAABstAAAXLwAAEzEAABAzAAANNQAACTcCAAU6BgAB&#10;OwoAADwNAAA9DwAAPhIAAD8XAABAHgAAQCUAAEAvAABAOgAAQEYAAEBUAABAZQAAP3gAAD+PAAA+&#10;pgAAPr0AAD3cAAA98ABNLgAAQi8AADkvAAAyLwAALS4AACguAAAiLwAAHTAAABgyAAATNQAAEDcA&#10;AAw6AAAJPAAABT4AAABBBAAAQggAAEMLAABEDQAARhAAAEcUAABIGQAASCEAAEgqAABINQAASEEA&#10;AEhPAABIYAAAR3MAAEeKAABGogAARbkAAEXZAABE8ABIMgAAPjIAADYyAAAwMQAAKzEAACUyAAAf&#10;NAAAGTYAABM5AAAQPAAADD8AAAhCAAADRAAAAEYAAABIAgAASgUAAEsIAABMCwAATg4AAE8RAABR&#10;FQAAUhwAAFIlAABSMAAAUjwAAFFKAABRWgAAUW0AAFCEAABPnQAATrUAAE3SAABN7gBDNgAAOzYA&#10;ADQ1AAAvNAAAJzUAACE4AAAaOwAAFD4AABBBAAAMRAAAB0cAAAJKAAAATQAAAE8AAABRAAAAUwIA&#10;AFQFAABVCAAAVwsAAFkOAABbEQAAXRcAAF0fAABdKgAAXTYAAFxEAABcVAAAW2cAAFt+AABalwAA&#10;Wa8AAFjLAABX6gA/OQAAODkAADM4AAArOQAAIzwAABw/AAAVQwAAEEcAAAtKAAAFTgAAAFEAAABU&#10;AAAAVwAAAFoAAABcAAAAXQAAAF8AAABgBAAAYgcAAGQLAABmDgAAaBIAAGsZAABrIwAAai4AAGo8&#10;AABqTQAAaV8AAGh1AABnjwAAZqgAAGXCAABk4wA9PQAANzwAAC49AAAlQAAAHUQAABZJAAAQTQAA&#10;ClEAAARVAAAAWgAAAF0AAABgAAAAYwAAAGYAAABoAAAAagAAAGsAAABtAAAAbwIAAHEGAAB0CgAA&#10;dg4AAHkTAAB7GwAAeycAAHo1AAB5RQAAeFkAAHhtAAB3hgAAdp8AAHW3AAB00gA8QQAAMkIAAChF&#10;AAAgSgAAF04AABBUAAAKWQAAAl4AAABjAAAAZwAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsA&#10;AAB9AAAAfwAAAIIAAACEAwAAhwkAAIoOAACOEwAAjx4AAI4rAACOOwAAjU4AAItjAACKfAAAipUA&#10;AIitAACHxQA2RwAALEsAACJPAAAZVQAAEFsAAAphAAABZwAAAG0AAAByAAAAdwAAAHsAAAB/AAAA&#10;gwAAAIYAAACIAAAAigAAAI0AAACPAAAAkQAAAJQAAACXAAAAmgEAAJ0HAAChDQAApRQAAKQhAACk&#10;MQAAo0QAAKJZAACgcAAAn4sAAJ2iAACdtwAwUAAAJVUAABtbAAASYgAAC2kAAAFwAAAAdwAAAH0A&#10;AACDAAAAiAAAAI0AAACRAAAAlQAAAJgAAACaAAAAnAAAAJ8AAAChAAAAowAAAKYAAACpAAAArAAA&#10;ALAAAAC0BwAAuA4AALoYAAC6JwAAuTkAALhOAAC3ZQAAtn4AALWWAACzqwApWwAAHmIAABRpAAAM&#10;cQAAAnkAAACBAAAAiQAAAI8AAACWAAAAmwAAAKAAAACkAAAAqAAAAKsAAACsAAAArwAAALIAAAC0&#10;AAAAtgAAALkAAAC8AAAAwAAAAMQAAADIAAAAzQcAANIQAADSHQAA0S8AANBEAADPWwAAzXMAAMuN&#10;AADKoQD/AAAA/wAAAPsAAAD6AAAA/AAIAPgADwD1ABcA9AAgAPEAKgDrADMA5gA7AOIAQwDeAEkA&#10;2gBPANYAVADTAFkA0ABeAM4AYwDLAGgAyQBuAMYAdQDDAH0AwQCGAL4AkgC7AJ4AuQCuALYAwwC0&#10;AOgAswD/AK8A/wClAP8AngD/AJsA/wD9AAAA9wAAAPIAAADwAAAA5wADAOEADADcABIA2AAbANYA&#10;JADSAC0AzAA2AMYAPQDCAEMAvwBJALwATgC6AFMAuABYALYAXQC1AGIAswBnALEAbgCvAHYArAB/&#10;AKoAigCoAJcApQCmAKMAuQChANkAoAD5AJ4A/wCYAP8AkgD/AI8A/wDzAAAA7AAAAOMAAADTAAAA&#10;yAAAAMEACQC9AA8AuwAWALkAHwC3ACcAswAvAK8ANwCsAD0AqgBDAKgASACmAE0ApABSAKMAVgCh&#10;AFsAnwBhAJ4AZwCcAG8AmgB4AJcAgwCVAJAAkwCeAJEAsACQAMgAjgDwAI0A/wCKAP8AhQD/AIIA&#10;/wDnAAAA3QAAAMYAAAC4AAAArgAAAKgABAClAAwAoQASAKEAGQCgACIAnwApAJsAMACYADcAlgA9&#10;AJMAQgCSAEcAkABLAI8AUACNAFUAjABaAIoAYQCIAGgAhwBwAIUAewCDAIgAgQCWAH8ApwB9ALwA&#10;fADjAHwA/QB8AP8AeAD/AHYA/wDWAAAAwAAAAK8AAACjAAAAmQAAAJMAAACPAAkAjQAOAIsAFACK&#10;ABwAigAjAIgAKgCFADAAgwA2AIIAOwCAAEAAfwBFAH4ASgB8AE8AewBUAHoAWgB4AGEAdgBpAHUA&#10;cwBzAIAAcQCOAG8AnwBuALIAbQDPAGwA9ABsAP8AawD/AGkA/wDAAAAAqwAAAJsAAACPAAAAhwAA&#10;AIAAAAB8AAQAegAMAHgAEQB4ABcAeAAeAHcAJAB1ACoAcwAwAHEANQBwADoAbgA/AG0ARABsAEkA&#10;awBOAGoAVABoAFsAZwBjAGUAbQBkAHgAYgCHAGAAlwBfAKoAXgDCAF4A6QBeAP8AXgD/AF0A/wCs&#10;AAAAmQAAAIoAAAB/AAAAdwAAAHEAAABtAAAAagAIAGkADgBoABIAZwAYAGcAHwBnACUAZQAqAGMA&#10;LwBiADQAYQA5AGAAPgBfAEMAXgBIAF0ATgBbAFUAWgBdAFgAZwBXAHIAVQCBAFQAkQBTAKMAUgC4&#10;AFEA3ABRAPkAUgD/AFIA/wCdAAAAiwAAAHwAAABxAAAAaQAAAGQAAABgAAAAXgAFAFwACwBbAA8A&#10;WwAUAFoAGQBaAB8AWQAlAFcAKgBWAC8AVQA0AFQAOABTAD0AUgBDAFAASQBPAFAATgBYAE0AYgBL&#10;AG0ASgB6AEkAiwBIAJ0ARwCxAEcAzABGAPAARwD/AEcA/wCQAAAAfgAAAHAAAABmAAAAXgAAAFkA&#10;AABWAAAAUwABAFIACABQAA0ATwAQAE8AFQBOABoATgAgAE0AJQBMACoASgAuAEkAMwBIADgARwA+&#10;AEYARABFAEsARABTAEMAXQBBAGgAQAB1AD8AhQA+AJcAPQCrAD0AwwA9AOYAPQD7AD4A/wCHAAAA&#10;dQMAAGgGAABdBwAAVQYAAFAGAABMBAAASgEAAEkABABHAAoARgAOAEUAEQBFABYARAAbAEMAIABC&#10;ACUAQQAqAEAALwA/ADQAPgA6AD0AQAA7AEcAOgBPADkAWQA4AGQANwBxADYAgQA1AJMANACmADQA&#10;uwA0AN0ANAD1ADUA/wB+BgAAbQkAAGALAABWDAAATgwAAEgLAABECgAAQggAAEAFAQA/AQcAPgAL&#10;AD0ADgA8ABIAOwAXADsAHAA6ACEAOQAlADcAKgA2ADAANQA1ADQAPAAzAEMAMgBMADEAVQAwAGAA&#10;LwBtAC4AfQAtAI8ALACiACwAtgAsANAALADuACwA/AB3CgAAZwwAAFoOAABQDgAASQ4AAEMOAAA+&#10;DQAAOwwAADkLAAA4CQMANwUIADYCDQA1ARAANAATADMAGAAyAB0AMQAiADAAJwAvACwALgAyAC0A&#10;OAAsAEAAKwBJACoAUgApAF0AKABrACcBegAmAYwAJQCfACUAsgAlAMoAJQDoACUA9wByDQAAYg4A&#10;AFYQAABMEQAARBEAAD4RAAA5EAAANg8AADMOAAAxDQEAMAsFADAICgAvBg0ALgURACwEFAArAxkA&#10;KgMeACkDIwAoBCkAJwQvACYFNQAlBT0AJAVGACMGUAAiBlwAIQdpACAHeQAfB4sAHgedAB4HsAAd&#10;BsYAHQbjAB0F8wBtDgAAXhEAAFISAABIEwAAQBMAADoTAAA1EgAAMREAAC4QAAAsDwAAKg4DACoN&#10;BwApCwsAKAkOACcJEQAlCBYAJAgbACMJIAAiCSYAIQksACAKMwAfCjsAHgtEAB0LTwAcDFsAGwxp&#10;ABoMeQAYDIsAGAyeABcMsAAWDMUAFgzhABYL8ABpEAAAWhIAAE4UAABFFQAAPRUAADcVAAAxFAAA&#10;LRMAACoSAAAoEQAAJhABACQQBAAjDggAIw0MACIMDwAgDBMAHwwYAB4NHQAdDSMAHA0qABsNMgAa&#10;DjoAGA5EABcOUAAWD1wAFQ9qABMQewASEI0AERCgABEQswAQD8kAEA/kABEP8gBlEgAAVxQAAEsW&#10;AABCFwAAOhcAADQXAAAvFgAAKhUAACcUAAAkEwAAIhMAACASAwAeEQYAHRAJABwQDQAbDxAAGRAV&#10;ABgQGwAXECEAFhAoABURMAAUETkAExFDABISTgAREloAEBJpABATeQAOE4wADhOeAA0TsQANEsUA&#10;DBLhAA0S8QBiFAAAVBYAAEkYAAA/GQAANxkAADEZAAAsGAAAKBcAACQWAAAhFgAAHxUAABwUAgAa&#10;EwQAGRIGABcSCwAVEg4AFBISABMTGAASEx8AERMmABEULQAQFDYADxVBAA4VTAAOFlcADRZlAAwX&#10;dQALF4cACheaAAkWrQAIFsEACBbdAAkV7gBfFgAAURgAAEYaAAA9GgAANRsAAC8aAAAqGgAAJRkA&#10;ACIYAAAfGAAAHBcAABkWAQAXFgMAFRYEABMWCQARFg0AEBcRAA8XFgAOFxwADhgjAA0YKgAMGTMA&#10;DBk8AAsaRwAKGlMACRphAAcbcQAGG4MABRuXAAQaqgADGr8AAxnaAAQZ7ABcGAAAThoAAEMcAAA6&#10;HAAAMxwAACwcAAAnHAAAIxsAACAaAAAdGQAAGhkAABcYAQAVGAIAEhkEABAbBwAOGwwADRwQAAwc&#10;EwALHBkAChwfAAkdJwAIHS8ABx45AAYeQwAEHlAAAx9eAAIfbgABH4AAAB+VAAAeqQAAHr0AAB3Y&#10;AAAd7ABYGgAASxwAAEEeAAA4HgAAMB4AACoeAAAlHQAAIRwAAB4cAAAbGwAAGBsAABYbAQATGwIA&#10;ERwEAA4eBwAMHwsACiAOAAggEgAGIRcABSEdAAQhJAACIiwAASI1AAAiQAAAI00AACNaAAAjawAA&#10;I34AACOTAAAipwAAIrwAACHXAAAh7QBVHQAASB8AAD4gAAA1IAAALiAAACggAAAjHwAAIB4AAB0d&#10;AAAaHQAAFh0AABMeAAARHwIADiAEAA0iBwAKJAsABiUNAAQlEAACJhQAACYaAAAmIQAAJykAACcy&#10;AAAnPQAAJ0kAAChXAAAoZwAAJ3sAACeQAAAnpQAAJrsAACbWAAAl7QBRIAAARSEAADsiAAAyIgAA&#10;LCIAACYhAAAiIQAAHiAAABsfAAAYIAAAFCAAABEiAAAPIwAADSUDAAomBgAGKAoAAykNAAArDwAA&#10;LBIAACwXAAAsHgAALCYAAC0vAAAtOQAALUYAAC1UAAAtZAAALXcAACyNAAAspAAAK7oAACvWAAAq&#10;7gBNIgAAQSQAADgkAAAwJAAAKSQAACQjAAAhIgAAHSIAABkiAAAVIwAAEiQAAA8mAAANKAAACioC&#10;AAYsBQACLgkAAC8LAAAwDgAAMhAAADMVAAAzGwAAMyIAADMrAAAzNgAAM0IAADNQAAAzYAAAM3MA&#10;ADKKAAAyoQAAMbgAADDWAAAw7wBJJQAAPiYAADQnAAAtJwAAKCYAACMlAAAfJAAAGyUAABYmAAAS&#10;KAAAECoAAA0sAAAKLgAABjABAAIyBAAANAcAADUKAAA3DAAAOA4AADoSAAA6FwAAOh8AADonAAA6&#10;MgAAOj4AADpMAAA6XAAAOm8AADmGAAA4ngAAOLYAADfUAAA27wBEKQAAOikAADEpAAArKQAAJigA&#10;ACInAAAdKAAAGCkAABMrAAAQLgAADTAAAAkyAAAFNQAAATcAAAA5AgAAOwUAADwIAAA+CwAAPw0A&#10;AEEQAABDFAAAQxsAAEMjAABDLgAAQzkAAENHAABCVwAAQmoAAEGBAABAmgAAP7IAAD7PAAA+7wA/&#10;LAAANiwAAC8sAAAqKwAAJSoAAB8rAAAZLQAAFC8AABAyAAANNQAACDgAAAQ6AAAAPAAAAD8AAABB&#10;AAAAQwIAAEUFAABGCAAASAsAAEoOAABMEQAATRYAAE0eAABNKAAATTQAAExCAABMUQAAS2QAAEt7&#10;AABKlAAASa0AAEjKAABH7AA7MAAAMy8AAC0vAAAoLQAAIi8AABsxAAAVNAAAEDcAAA06AAAIPQAA&#10;AkAAAABDAAAARgAAAEgAAABKAAAATAAAAE4BAABPBAAAUQcAAFMLAABVDgAAWBIAAFkZAABYIgAA&#10;WC4AAFc8AABXSwAAVl4AAFZzAABVjQAAVKcAAFLCAABS5gA4MwAAMTIAACwxAAAlMgAAHTUAABY4&#10;AAARPAAADEAAAAdEAAAARwAAAEoAAABNAAAAUAAAAFMAAABVAAAAVwAAAFkAAABaAAAAXAMAAF4H&#10;AABhCwAAZA4AAGYTAABnHAAAZicAAGY0AABlRAAAZFcAAGRrAABihQAAYZ8AAGC5AABe3AA1NwAA&#10;MDUAACg3AAAgOgAAGD0AABFCAAAMRgAABkoAAABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAA&#10;ZAAAAGUAAABnAAAAaQAAAGwBAABuBgAAcQsAAHQPAAB3FQAAdyAAAHYtAAB2PQAAdU8AAHRjAABz&#10;ewAAcpUAAHCvAABvyQA1OgAAKzsAACI/AAAaQwAAEkgAAAxNAAAFUgAAAFcAAABcAAAAYAAAAGQA&#10;AABoAAAAawAAAG4AAABxAAAAcwAAAHUAAAB3AAAAegAAAHwAAAB/AAAAggQAAIYKAACKDwAAjBcA&#10;AIskAACKMwAAiUUAAIdbAACGcgAAhYsAAIOlAACCvAAvQAAAJUQAABxJAAATTgAADVQAAARaAAAA&#10;YQAAAGYAAABrAAAAbwAAAHQAAAB5AAAAfQAAAIAAAACDAAAAhQAAAIcAAACKAAAAjAAAAI8AAACS&#10;AAAAlgAAAJkCAACeCQAAohAAAKIaAAChKQAAoDsAAJ9QAACdZwAAmoEAAJqZAACZrwApSQAAH04A&#10;ABVUAAAOWwAABWIAAABpAAAAcAAAAHcAAAB9AAAAggAAAIYAAACLAAAAjwAAAJMAAACVAAAAlwAA&#10;AJoAAACdAAAAoAAAAKMAAACmAAAAqgAAAK4AAACyAAAAtwoAALsRAAC6HwAAuTAAALdFAAC1XAAA&#10;tHQAALGOAACvpAAiVAAAGFsAABBiAAAHagAAAHMAAAB7AAAAggAAAIkAAACQAAAAlQAAAJoAAACf&#10;AAAAowAAAKYAAACoAAAAqwAAAK4AAACwAAAAswAAALYAAAC6AAAAvQAAAMIAAADHAAAAzAEAANML&#10;AADUFQAA0yYAANE6AADQUQAAzWgAAMuBAADKlgD8AAAA9gAAAPIAAADxAAAA8wAFAPQADADyABMA&#10;8AAcAO0AJQDoAC4A4gA2AN4APgDZAEQA1ABKANEATwDOAFQAywBZAMkAXgDGAGMAxABpAMEAcAC+&#10;AHgAvACBALkAjQC2AJoAswCrALEAwACvAOYArgD/AKUA/wCaAP8AlAD/AI8A/wD0AAAA7AAAAOgA&#10;AADnAAAA3wAAANkACQDSABAAzwAXAM8AIADMACgAxgAwAMAANwC8AD4AuQBEALcASQC1AE4AswBT&#10;ALEAVwCvAF0ArQBiAKsAaQCpAHEApwB6AKUAhQCiAJMAoACiAJ0AtgCbANQAmQD5AJYA/wCNAP8A&#10;iAD/AIQA/wDoAAAA3wAAANkAAADJAAAAvwAAALgABAC1AA0AswASALEAGgCwACIArQAqAKkAMQCm&#10;ADgApAA9AKIAQwCgAEgAngBMAJwAUQCbAFYAmQBcAJcAYgCVAGkAkwByAJEAfQCPAIsAjQCaAIsA&#10;rACJAMUAiADuAIYA/wB/AP8AegD/AHgA/wDZAAAAzQAAALsAAACuAAAApQAAAJ8AAACcAAkAmQAP&#10;AJkAFQCZAB0AmAAkAJQAKwCRADEAjgA3AIwAPACLAEEAiQBGAIgASwCGAFAAhQBVAIMAWwCCAGIA&#10;gABrAH4AdQB8AIIAegCSAHgAowB3ALkAdgDgAHUA/wByAP8AbgD/AGwA/wDHAAAAtQAAAKUAAACZ&#10;AAAAjwAAAIkAAACFAAQAhAAMAIIAEQCCABcAggAeAIAAJQB+ACsAfAAxAHoANgB5ADsAdwBAAHYA&#10;RAB1AEkAcwBPAHIAVQBwAFwAbwBkAG0AbgBsAHoAagCKAGgAmwBnAK8AZgDMAGUA9QBkAP8AYQD/&#10;AGAA/wC0AAAAoAAAAJAAAACFAAAAfQAAAHcAAABzAAAAcAAIAG8ADgBvABIAbwAYAG8AHwBtACUA&#10;awAqAGkAMABoADQAZwA5AGYAPgBlAEMAYwBIAGIATgBhAFUAXwBeAF4AZwBcAHMAWwCCAFkAkwBY&#10;AKYAVwC/AFcA6gBXAP8AVgD/AFQA/wChAAAAjgAAAH8AAAB1AAAAbAAAAGgAAABkAAAAYQAEAGAA&#10;CwBfAA8AXwATAF8AGQBfAB8AXQAlAFwAKgBbAC8AWQAzAFgAOABXAD0AVgBDAFUASQBTAFAAUgBY&#10;AFEAYQBQAG0ATgB7AE0AjABMAJ8ASwC1AEoA3ABKAPoASgD/AEoA/wCSAAAAgAAAAHIAAABnAAAA&#10;XwAAAFoAAABXAAAAVQABAFMABwBSAAwAUgAQAFIAFABSABoAUQAfAE8AJABOACkATQAuAEwAMwBL&#10;ADgASgA9AEkAQwBIAEoARgBSAEUAXABEAGcAQwB1AEIAhgBBAJgAQACuAEAAywA/APIAQAD/AEAA&#10;/wCFAAAAdAAAAGcAAABdAAAAVQAAAE8AAABMAAAASgAAAEgABABHAAoARwANAEYAEQBGABUARgAa&#10;AEUAHwBEACQAQwApAEIALQBBADMAPwA4AD4APgA9AEUAPABOADsAVwA6AGIAOQBvADgAgAA3AJMA&#10;NgCnADYAwAA2AOgANgD+ADYA/wB8AAAAawAAAF4CAABUAwAATQMAAEcDAABDAQAAQQAAAD8AAQA+&#10;AAcAPQALAD0ADgA8ABEAPAAWADwAGgA6AB8AOQAkADgAKQA3AC4ANgAzADUAOgA0AEEAMwBJADIA&#10;UwAxAF4AMABrAC8AewAuAI4ALQCiAC0AuAAtAN0ALQD4AC4A/wBzAQAAZAUAAFcHAABNCAAARggA&#10;AEAIAAA7BwAAOAUAADcDAAA2AAQANQAIADQADAA0AA8ANAASADMAFgAyABsAMQAgADAAJAAvACkA&#10;LgAvAC0ANgAsAD0AKwBFACoATwApAFoAKABnACcAdwAmAIkAJgCdACUAswAlAM8AJQDwACYA/wBt&#10;BgAAXgkAAFILAABIDAAAQAwAADoLAAA2CwAAMgoAADAIAAAuBgIALgMGAC0ACgAsAA0ALAAQACsA&#10;EwAqABcAKQAcACgAIAAnACUAJgArACUAMgAkADkAIwBCACIASwAiAFcAIQBkACAAcwAfAIUAHwCZ&#10;AB4ArgAeAMcAHgDpAB8A+gBoCQAAWQwAAE0NAABDDgAAPA4AADYOAAAxDQAALQ0AACoMAAAoCwAA&#10;JwkEACYGCAAmBAsAJQMOACQBEAAkARQAIgEYACEBHQAhACIAIAAoAB8ALgAeATYAHQE/ABwBSQAb&#10;AVQAGgFhABoBcAAZAYIAGACWABgAqgAYAMEAGADhABgA9ABjDAAAVQ4AAEkPAABAEAAAOBAAADIQ&#10;AAAtDwAAKQ4AACYOAAAjDQAAIgwDACALBgAgCQkAHwcMAB4GDgAeBREAHAUVABsFGgAaBR8AGgUl&#10;ABkFKwAYBTMAFwY8ABYGRgAWBlIAFQdfABQHbgATB4AAEgeUABIGpwASBbwAEgTZABID7wBfDgAA&#10;UQ8AAEYQAAA8EQAANREAAC8RAAAqEQAAJhAAACIQAAAgDwAAHQ4CABwNBQAaDQcAGgsKABkKDQAY&#10;CRAAFwkSABYJFwAVCRwAFAkiABQKKQATCjEAEgo6ABILRQARC1EAEAxfAA8MbgAODIAADgyUAA0L&#10;pwANC7oADQrSAA0K6gBcDwAAThEAAEMSAAA6EwAAMhMAACwTAAAnEgAAIxEAAB8RAAAcEAAAGhAC&#10;ABgPBAAWDgcAFQ4JABQNCwATDA0AEgwQABIMFAARDBoAEQ0gABANKAAPDTAADg47AA0ORgANDlEA&#10;DA9eAAsPbQAKD38ACQ+TAAkPpgAIDrkACA7QAAcO6ABYEQAASxIAAEATAAA3FAAAMBQAACkUAAAl&#10;FAAAIRMAAB0SAAAaEgAAFxECABURBQATEAcAEhAJABEPCgAQDgwADg4OAA4PEgANEBgADRAeAAwQ&#10;JQAMEC0ACxE2AAoRQQAJEU0ACBJaAAcSagAGEnwABRKQAAQSpAADEbgAAxHPAAIR6ABVEgAASRQA&#10;AD4VAAA1FgAALRYAACcWAAAiFQAAHhQAABsUAAAYEwAAFRIDABMSBQASEQcAEBEJAA8RCgANEQsA&#10;DBIOAAsSEQAKEhUACRMbAAkTIgAIEyoABxQzAAUUPgAEFUoAAxVYAAIVZwABFXoAABWOAAAVowAA&#10;FLcAABTPAAAT6QBSFAAARhYAADsXAAAyFwAAKxcAACUXAAAhFgAAHBYAABkVAAAWFAEAFBMEABIT&#10;BgAREggADxIIAA4TCQAMFAoAChUNAAgWEAAGFhMABRYZAAQXHwADFycAAhgwAAEYOwAAGUcAABlV&#10;AAAZZAAAGXcAABmMAAAYogAAGLcAABfPAAAX6gBPFgAAQxgAADkZAAAwGQAAKRkAACMZAAAfGAAA&#10;GxcAABgWAAAVFQIAExUFABEUBgAQFAYADhUHAAwWCAAKFwoABxkMAAQaDgACGxIAARsWAAAbHQAA&#10;HCQAABwtAAAcOAAAHUQAAB1SAAAdYgAAHXUAAB2KAAAcoAAAHLYAABvQAAAa6wBMGAAAQBoAADYb&#10;AAAtGwAAJhsAACEaAAAdGQAAGRkAABcYAAAUFwMAEhYEABAXBAAOFwQADBkFAAoaBwAHHAkAAx0L&#10;AAAfDQAAIBAAACAUAAAhGgAAISIAACEqAAAhNQAAIkEAACJPAAAiXwAAInIAACGIAAAhnwAAILYA&#10;AB/RAAAf7QBIGgAAPRwAADMdAAArHQAAJB0AACAcAAAcGwAAGBoAABYZAQATGQEAERkBAA4aAQAM&#10;HAIACh0DAAcfBQADIQgAACIKAAAkDAAAJg4AACYSAAAmGAAAJx8AACcnAAAnMgAAJz4AACdLAAAn&#10;XAAAJ24AACaFAAAmnQAAJbQAACTRAAAj7gBEHQAAOR8AADAfAAAoHwAAIx4AAB4dAAAbHAAAGBsA&#10;ABQcAAARHAAADh0AAA0fAAAKIQAABiIBAAMkBAAAJgYAACgIAAAqCwAAKw0AAC0QAAAtFQAALRwA&#10;AC0kAAAuLgAALjoAAC5IAAAtWAAALWoAAC2BAAAsmgAAK7IAACrQAAAp7wBAIAAANiEAAC0hAAAm&#10;IQAAISAAAB0fAAAaHgAAFh4AABIfAAAPIQAADSIAAAokAAAGJgAAAigAAAArAgAALQQAAC8GAAAw&#10;CQAAMgwAADQOAAA1EgAANRgAADUgAAA1KgAANTYAADVDAAA1UwAANGYAADR8AAAzlgAAMq8AADHN&#10;AAAw7wA8IwAAMiQAACokAAAkIwAAICIAABwhAAAXIQAAEyMAABAlAAANJwAACSkAAAUrAAABLgAA&#10;ADAAAAAyAAAANAEAADYEAAA4BgAAOgkAADwNAAA+EAAAPhQAAD4cAAA+JgAAPjEAAD4/AAA9TgAA&#10;PWEAADx3AAA7kQAAOqsAADnJAAA47QA3JwAALycAACgmAAAjJQAAHyQAABklAAAUJgAAECgAAA0r&#10;AAAJLgAABTAAAAAzAAAANQAAADgAAAA6AAAAPAAAAD4BAABAAwAAQgcAAEQKAABGDQAASREAAEkX&#10;AABIIQAASCwAAEc6AABHSQAARlsAAEVxAABEiwAAQ6UAAELDAABB6AA0KgAALCoAACcoAAAiJwAA&#10;HCgAABYqAAARLQAADTAAAAkzAAADNgAAADkAAAA8AAAAPgAAAEEAAABDAAAARgAAAEgAAABKAAAA&#10;TAMAAE4GAABQCgAAUw4AAFQTAABUHAAAUycAAFM0AABTQwAAUlUAAFFqAABQgwAAT54AAE25AABM&#10;4AAwLQAAKywAACYrAAAfLAAAGC4AABIyAAANNQAACDkAAAI9AAAAQAAAAEMAAABGAAAASQAAAEwA&#10;AABOAAAAUQAAAFMAAABVAAAAVwAAAFkBAABcBgAAXwoAAGIOAABjFQAAYx8AAGIsAABhPAAAYE4A&#10;AF9iAABeewAAXJYAAFuwAABZzwAvMAAAKi8AACIwAAAaMwAAEzcAAA47AAAIPwAAAUQAAABIAAAA&#10;TAAAAE8AAABSAAAAVQAAAFgAAABbAAAAXQAAAGAAAABiAAAAZAAAAGYAAABpAAAAbQUAAHALAAB0&#10;EAAAdBgAAHMlAAByNAAAckUAAHBZAABvcQAAbYsAAGumAABqwAAuMwAAJTUAAB04AAAUPAAADkEA&#10;AAdHAAAATAAAAFEAAABVAAAAWQAAAF0AAABhAAAAZQAAAGgAAABrAAAAbQAAAG8AAAByAAAAdAAA&#10;AHcAAAB6AAAAfgAAAIIEAACGCwAAihEAAIkcAACIKwAAhj0AAIRSAACDZwAAgYEAAH+bAAB+sgAp&#10;OgAAID0AABZCAAAPSAAACE4AAABUAAAAWgAAAGAAAABkAAAAaQAAAG4AAAByAAAAdgAAAHoAAAB9&#10;AAAAgAAAAIIAAACFAAAAiAAAAIsAAACOAAAAkgAAAJYAAACbAwAAoAwAAKITAACgIQAAnzMAAJ1H&#10;AACaXgAAmHcAAJePAACVpwAjQwAAGUgAABFOAAAJVQAAAFwAAABjAAAAagAAAHEAAAB2AAAAewAA&#10;AIAAAACGAAAAigAAAI4AAACRAAAAkwAAAJYAAACZAAAAnAAAAKAAAACjAAAApwAAAKsAAACwAAAA&#10;tgQAALwNAAC6FwAAuSgAALc8AAC0UgAAsmoAAK+FAACtnAAcTgAAE1QAAAtcAAABZAAAAGwAAAB0&#10;AAAAfAAAAIMAAACJAAAAjwAAAJQAAACaAAAAnwAAAKIAAACkAAAApwAAAKoAAACuAAAAsQAAALQA&#10;AAC4AAAAvAAAAMEAAADHAAAAzQAAANQFAADYEAAA1R4AANMxAADQSAAAzV8AAMt2AADIjgAAAAAA&#10;AAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5&#10;Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGC&#10;g4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnL&#10;zM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////&#10;////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQW&#10;FxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1e&#10;YGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKan&#10;qKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w&#10;8fL09fb3+fr7/P7//////////////////////////////////////////////////////wAAAAAA&#10;AAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7&#10;PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKD&#10;hYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvM&#10;zc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////&#10;//////////////////////////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAh&#10;IiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFla&#10;W1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKT&#10;lJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvM&#10;zc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAA&#10;AAADBCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkKCwwN&#10;Dg8QERITFBUWFxgZGhobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNE&#10;RUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9&#10;fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0tba3&#10;uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy&#10;8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZ&#10;GRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJ&#10;SkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5&#10;uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo&#10;6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgI&#10;CQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywt&#10;LS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGD&#10;homLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV&#10;1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4&#10;+fn6+/v8/P39/v7/2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wt&#10;n4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNo&#10;vLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrp&#10;zBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZ&#10;q52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuu&#10;e8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg&#10;3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J&#10;3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1&#10;qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgO&#10;ksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqc&#10;i96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjL&#10;s6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6&#10;MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96o&#10;mo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH&#10;0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzG&#10;t1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2ssJ&#10;G+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCih9Wtn4jZq52J3Kqci96omo3h&#10;p5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5Lm2ssJG+jNDjrpzBBg3MgOksu6MqzGt1C0wLNovLuue8S1qIjLs6WH0bCi&#10;h9Wtn4jZq52J3Kqci96omo3hp5mP46WXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm2csJG+fODTnozRBg3MkNksu7MKvGuE+0&#10;wLNnvbuue8S1qYjLsqaH0a+jh9WtoIjZq56J3Kmcit6nm4zgpZmP46GYkOShmJDkoZiQ5KGYkOSh&#10;mJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDk2csJGuTO&#10;DTnnzg5g2soMksu8LqvFuU20wLRmvbquesW1qYfLsaaH0a6jh9WsoIjZqp6J3Kecit6lm4vgopqN&#10;4p6Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j&#10;npmP456Zj+OemY/j2MsJGuHPDDnlzw5g2coMkcu+LKvFuUy1vrRnvbmue8W0qofMsKaH0a2jh9Wr&#10;oIjZqJ6I26Wdid2jnIrfn5qL4ZuZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZ&#10;juKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7i2MsJGtzQCznj0A1g2MsLkcu/K6vEuky1vbNn&#10;vriue8W0qYfMsKaH0ayjh9WpoIfYpp+I26OdiN2gnInenZuK4JiajeGYmo3hmJqN4ZiajeGYmo3h&#10;mJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3h18wJGtrRCzje&#10;0Qxf1ssLkcvAKazCuU22vLNovreue8azqYfMr6aH0aqjhtWnoYfYpJ+H2qGeh9yenYjdmpyJ3pWb&#10;jOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM&#10;4JWbjOCVm4zg1swJGdnRCzja0wxf1MwLkcnAKa3AuU62urNpv7WufMayqYfMraaG0amjhtSloYbX&#10;oqCG2Z+fhtqbnofcl52I3ZOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96T&#10;nIvek5yL3pOci96TnIvek5yL3pOci96TnIve1cwJGdjSCzfY0wte0swLk8e/K62+uFC3ubJqv7St&#10;fMawqYfMq6aG0KekhdSjooXWn6GF2JyghdmYn4balJ6H3JCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K&#10;3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrd1M0JGdbSCzfW1Ate&#10;0MsKlcS+La68uFG4t7JqwLOtfMauqYfMqaaG0KWkhdOgo4TVnaKE1pmhhdiVoIXZkZ+H2o6eiduO&#10;nonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246e&#10;iduOnonb080KGNXTCzbU1AtfzssJl8G+MK+6t1O4tbJswLCtfcesqobLp6eFz6KlhNGepITTmqOE&#10;1ZaihNaToYXXj6CG2IugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZ&#10;i6CJ2YugidmLoInZi6CJ2YugidmLoInZ0s4KF9PUCzXR0wpiy8wJmb69M7G3t1W5srFtwa2tfcaq&#10;qobLpKiEzp+nhNCbpYPSl6SD05OjhNSQo4XVjKKG1omhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mh&#10;iNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjX0M8KFtHUCzfO0wplxsoL&#10;nbm8OLK0tli6rbFuwaqufcanq4XJoamEzJyog86Xp4PPk6aD0ZClhNKNpYXTiqSG04ejiNSHo4jU&#10;h6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSH&#10;o4jUztAKFc7UCjrK0wpowMgPobW7PrSttVu7qbFvwaavfcSjrYTHnauDypiqg8uTqYPNkKiEzo2n&#10;hM+Kp4XPh6aH0IWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI&#10;0YWmiNGFpojRhaaI0YWmiNGFpojRzNAJGMrUCj7F0wptuMUWpa65RLWntV67o7JwwKGwfcOfroTF&#10;ma2Dx5SshMmQq4TKjaqFy4qqhcuIqYbMhamHzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2D&#10;qInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNyNEJG8XVCkK/0wpyscQep6W5&#10;SbahtmC7nrNwvp2xfcGbsITDla+ExJGuhMaNrYXHiq2Gx4ishsiGrIfIhKuJyYKrismCq4rJgquK&#10;yYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJ&#10;xNIIIMDWCUi41Ap4qc8XmJ6+R66atmK6mLVxvJezfL6XsoTAkrGFwo2whcOKr4bEiK+HxIaviMWE&#10;ronFg66KxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGu&#10;i8WBrovFga6LxYGui8WBrovFv9QHJbrXCU6u2gtwoNsTh5fNOZqSw1iokbxsspG3ermStIO9jrOG&#10;v4uyh8CIsYfAhrGIwYSxicGDsYrBgrGLwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC&#10;gLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC98AQFfjAFjH5vSBT6rcofMyoRKrG&#10;pV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQ&#10;FfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3U&#10;r4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreY&#10;iMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20&#10;wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjA&#10;FjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ&#10;1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1&#10;lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNw&#10;ur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5&#10;vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6I&#10;k9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnN&#10;s5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6i&#10;f7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a98AQFfjAFjH5vSBT&#10;6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK0LGPi9KwjI3Ur4qQ1q6Ik9it&#10;hpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3a98AQFfjAFjH5vSBT6rcofMyoRKrGpV20wqNwur6if7+8oIjDuZuIxreYiMq1lYnNs5KK&#10;0LGPi9KwjI3Ur4qQ1q6Ik9ithpjZrIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3a98APFfjAFjD5vSBT6rgnfMyoRKvGpV20wqRwur6if7+8&#10;oIjDuZuIx7eYiMq1lYnOs5KK0LGPi9OwjY3Vr4qP162Ik9mthpjaq4ad2quGndqrhp3aq4ad2quG&#10;ndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3a98EPFffBFjD4vh9T6rgm&#10;fMupQ6vGply0wqRvur6ifr+7oIjDuZ2HyLaah8yzl4jPsZSJ0rCSitWuj4zXrY2O2ayKktyriZnd&#10;p4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNun&#10;iJzb9sEOFPfBFTD4vx5T6rklfMupQqvGp1uzwqVuur6jfr+7oYjEuJ6HybWch82ymYfRsJaI1K6U&#10;idetkovaq5CN3KmNkt+ojZrfo4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc&#10;3KOLnNyji5zco4uc3KOLnNyji5zc9sEOFPbCFTD3vx5T6rokfMupQazGp1qzwqVtur6jfb+7o4jE&#10;t6CHybSdh86xm4fTr5mI1q2XidqrlYrcqZON36eSkeKkkZngoI6c3KCOnNygjpzcoI6c3KCOnNyg&#10;jpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzc9cIOFPXCFDD2wB1T6rojfMuq&#10;QazGqFmzwqZtur6kfb+6pIfFt6GHyrOfh8+wnYfUrpuI2KuZidypmIvfp5iO4qWXkuaglpngnJOb&#10;3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vd&#10;9MINFPXDFDD2wBxT6rsifMqqQKzGqFizwqZsur6kfL+6pYXFtqOHy7Ohh9Cwn4fVrZ2I2qqdit2n&#10;m4zgpJqO4p+Yj+OdmpjhmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmX&#10;m92Zl5vdmZeb3ZmXm92Zl5vd8sMNFPTDEzD1wRtT6rwhfMqrP63GqVezwqdrur6le7+6poTFtqWH&#10;y7Kjh9GvoYfWq5+I2qedid2knIrfoJuL4JuajeKXmpPhl5yb3pecm96XnJvel5yb3pecm96XnJve&#10;l5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJve8MMNFPTEEy/1whpS6r0gfMqrPqzG&#10;qlazwqhrur6neb+6qIPFtqeHzLKlh9GsoofWqKCH2aSeiNyhnYjdnJyJ3pebi+CTm4/gkp2X3pKd&#10;l96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfe7cQM&#10;E/PFEi/0whlS6r0ffMqsPKzGq1Wzwqhqub6pd7+6qoDFtamHzK+lh9KqoofWpaCG2KGfhtqdnofb&#10;mZ2H3ZSdid6QnI3ejp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92O&#10;nZPdjp2T3Y6dk92OnZPd6sUME/LFES/zwxhS6r4dfMutOqzGrFSzwqlpub6sc7+6rX7FsqmHzKyl&#10;htGno4bVoqGF156ghdiaoIXalp+G25GeiNyNnovci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P&#10;3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/c5sULE/HGES/yxBdS6sAbfMuvOKzGrVKy&#10;wqtmub+wb763rX7GsKmHzaqmhtGkpIXTn6OE1ZuihNaXoYXYk6CF2Y+gh9mLn4raiJ+N2oifjdqI&#10;n43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43a4cYKE/DH&#10;EC7wxhZR6sEZfMuwNavHr0+yw7BguLyybL+yrX7HramGzKenhc+hpYTSnKSE05ijhNSUo4TVkKKF&#10;1o2hhteJoYjYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY&#10;h6GL2Iehi9iHoYvY28cJEu7JDy7uyBRR68QWfMyzMKvHsUyxxLhWt7axbsGurX/HqaqGy6OohM6e&#10;p4PPmaaD0ZWlg9KRpITTjqSF1IujhtSIo4jVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWj&#10;itWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rV2sgJEuvLDS3ryhFQ68cSfMy2KqrIt0SwurZZ&#10;uq+xcMKqrX/HpquFyqCqhMyaqIPNlqiDzpKng8+PpoTQjKaF0YmlhtGHpYfShaWJ0oWlidKFpYnS&#10;haWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnS2MkJEd/NCyzn&#10;zQ9P6MsOe828IqjCvDyxsbVevKmxcsKmrn/Foq2Ex5yrg8mXqoPKk6qEy5CphMyNqYTNi6iFzYio&#10;hs6Gp4fOhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJ&#10;z4Snic+Ep4nP1ckJENjPCiva0wtO2NALes3DFqizuka1qbRivaSxdMGhsH/Dnq6ExZmthMeUrITI&#10;kKuEyY6rhMqLqoXLiaqGy4eph8yFqYjMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyD&#10;qYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnM0ssJD9TRCinV1QtM0NAKfri/Ja6ouE+4obRmvJ6y&#10;db+dsX/Bm7CEw5auhMWRroTGjq2Fx4ushceJrIbIh6yHyYarh8mEq4nJgquKyoKrisqCq4rKgquK&#10;yoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKz8wJDdDSCijO1ApS&#10;xdEKg6rDLaiet1e4m7Vou5q0db6Zsn+/l7GEwZOwhcKPr4XDjK+FxIquhsWIrofFhq6IxoStiMaD&#10;rYrGga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gt&#10;i8eBrYvHzM0JDMvTCi3H1ApZstgLgJ7NK5qYwVCrlrhnt5W1dbyUtH6+lLOFv5CyhcCMsYbBirGH&#10;woiwh8KGsIjChbCJw4OwisOCr4vDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zD&#10;ga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDx88IEMXUCTS42QpboucSdpfaJYmQz0WYjsddo43BbquN&#10;vXmxjLqBtIm4g7eGt4W5hLaGuoO1h7uCtYi8gbSJvYC0ir1/tIu+frOMvn6zjL5+s4y+frOMvn6z&#10;jL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+wtEHFr3WCDqn8Q5Vm/Eb&#10;aJHmLXiJ3UCFhdVWj4PPZ5eCy3Odfsh4oXvGfKR5xH+md8OCqHXChKl0woWqc8GHq3LBiKtywIqs&#10;ccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xx&#10;wIus/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeK&#10;j8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9&#10;vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6n&#10;Qo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd&#10;0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2&#10;iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJ&#10;wLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/H&#10;m2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/&#10;o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gU&#10;Dv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHM&#10;tYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyV&#10;isO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4Hif/tCpG9682ad6nQo/Hm2Kx&#10;xJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWTzbSDls+zgZnQs4Cd0bJ/o9Gw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR/7gUDv+4&#10;Hif/tCpG9682ad6nQo/Hm2KxxJtytsKbf7nAm4i9vpmJwLyVisO6kYvGuI2NyLeKj8q2iJHMtYWT&#10;zbSDls+zgZnQs4Cd0bJ/o9GwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTR/7gUDv+4HSf/tSlG97A1ad6oQZDHnGGxxJxxtsKbfrm/nYa9vZqJwbuXicS5&#10;k4rHt4+MyrWMjsy0iZDOs4eS0LKEldKxgpnTsYGe1K6AotSsgKPSrICj0qyAo9KsgKPSrICj0qyA&#10;o9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPS/7kTDv+5HCf/tihG97A0at2oQJDHnWCxxJxx&#10;tsKcfLq/noW+vJyIwrqZiMW4lYnJtpGKzLSOjM+yi47RsYiR07CGlNWvhJnWr4Of16qCodWngqLT&#10;p4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLT/7kTDv+5HCf/&#10;tihG97Ezat2pP5HHnWCxxJ1wtsKee7q/n4O+vJ6IwrmbiMe3l4jKtZSJzrOQi9GxjY3Tr4qQ1q6I&#10;k9ithpnZqoWe2aWEodWkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi&#10;1KSEotSkhKLU/7oSDv+6Gyf/tydG97Eyat2pPpHHnl+xxJ1vtsGfebq+oIK/u6CIw7ich8i2mYjM&#10;s5aI0LGSitOvj4zWroyO2KyKk9uriZncpoed2qKGoNaghqLUoIai1KCGotSghqLUoIai1KCGotSg&#10;hqLUoIai1KCGotSghqLUoIai1KCGotSghqLU/7oSDv+6Gyb/tyZG9rIxat2qPZHHnl6xxJ1vtsGg&#10;eLq+oYG/u6GIxLieh8m1m4fNspiI0bCVidWukovYrI+N26qNkt6ojJrfooqd2p6JoNaciaHUnImh&#10;1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHU/roRDv+7Gib/uCZG&#10;9rIwat2qPJHHnl2xxJ5utsGhdrq+on+/u6OIxLegh8q0nYfPsZqH066YiNeslYrbqpON3qiRkuKk&#10;kJngno2d25qMoNeZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmL&#10;odWZi6HV/rsRDv67Gib/uCVG9rMwatyrO5LHn12xxJ9stsGidLq+pH6/uqSHxbeih8qzn4fQsJyH&#10;1a2aiNmqmYreqJiO4qWXk+aflZngmpGc25ePn9eWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHV&#10;lo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHV/bsRDv67Gib/uSVG9rMvatyrOpLHn1yxxKBqtsGjc7q+&#10;pXzAuqWFxbajh8uzoYfRr5+H1qyeiduonIvfpJqN4Z+Zj+Ocmpjhl5ac3JSTn9iTkqDWk5Kg1pOS&#10;oNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDW/bsRDf28GSb+uSRG9rQu&#10;atyrOpLHoFyxxKFotsGlcbq+p3rAuqeExbamh8yypIfRrqKH16mfiNuknYneoJuK4JqajOGWm5Ph&#10;lZub3ZKXntiRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeR&#10;laDX/LwQDf28GSb+uiNG9rQtatysOZLHoFuxxKNmtcGmbrq+qXjAuqmCxbaoiMywpYfSqqKH16af&#10;h9qhnofcm52I3pacit+Rm5DfkZ2Z3Y+bntmPmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf&#10;14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/X/LwQDfy8GCb9uiJF9rUsatytN5PHoVqxxaVjtcKpa7q+rHW/&#10;uq1/xbOph8ytpYbSp6KG1qKhhtidn4bamJ6H25Kdid2OnY3djJ6U3I2gntmMnp/XjJ6f14yen9eM&#10;np/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/X+70QDfu9FyX9uyJF9rYratut&#10;NpPHolmxxadftcKtZrm/sXC+t61+xrCph82qpobRpKSF1J6ihdaZoYXYlKCG2Y+fh9qLn4vbiJ+Q&#10;24igmNiIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3X&#10;+r0ODfq+FiX8vCBF9rcqatuvNJTIpFWxxqtYtMOzX7e7sm6/sq1+x6yphsymp4XQoKWE0pukhNSW&#10;o4TVkaKF1o2hhteJoYnYhqGN2IShk9eEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSi&#10;l9aEopfWhKKX1oSil9aEopfW+b4ODPm/FSX6vR9F9rgnatuwMZTIqE2vx7JOssG4WLi0sXDBra1/&#10;x6mqhcuiqITOnaeD0Jemg9GSpYTSjqSF04ujhtSIo4jVhKOL1YKjkNWBo5PVgaOT1YGjk9WBo5PV&#10;gaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PV9MANDPfAEyT5vx1E9rolatqyLpXK&#10;r0CtyL09r7e2XbqusXLCqa1/xqWrhcmfqoPLmamDzZSog86Qp4TPjKaF0ImmhtGGpYfShKWK0oGl&#10;jdKApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/S7MEL&#10;DPXCEiT2wRpE970hatq0KZbNvCipu7tDs661YbyosXPBpa5/xaGthMebrIPJlquDypGqhMuOqYTM&#10;i6mFzYiohs6GqIfOg6iJzoGnjM+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+A&#10;p43PgKeNz4Cnjc+Ap43P38QJC/LFECPzxBZD9MEcad7CFY/BwCOsr7lMtqa0Zb2isnXAoLCAw52u&#10;hMWXrYTGk62Ex4+shMiMq4XJiauGyoerhsqFqojKg6qJy4Gqi8uAqozLgKqMy4CqjMuAqozLgKqM&#10;y4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozL2sUICuvJDSLuyBJC78YVaNDSCoexvi+u&#10;pbhUuJ+1aLyds3a/m7F/wZmwhMKUr4TDkK+FxI2uhcWKrobGiK2Gxoeth8aFrYjHg62Jx4Gti8eA&#10;rIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvH1cYICdnM&#10;CiDlzw1A2NULX73WC4ilxDSmnLdauJm1a7uXtHe9lrN/vpWyhcCRsYXBjrGFwYuwhsKJsIfCiLCH&#10;w4awiMOFr4nDg6+KxIKvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE&#10;ga+LxIGvi8SBr4vE0sgIB9PPCh3V1As9wtkLY6veEIObzjOZlMRTppG+Z6+QunS0kLd9uZG1hLyO&#10;s4a+jLKGv4qyh8CIsojAhrGIwYWxicGEsYrBgrGLwYGxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCx&#10;jMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCzsoIBs7RChzG1wpBr+oOYZ3mHHiQ2jKIi9JM&#10;lInLX5yIxm6jiMN4qIXAfKuDv3+ugL2BsH+8g7F9vISyfLuGs3u7h7R6uoi0ebqJtXi5i7V4uYy2&#10;eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2ycsIBsjSCSKz&#10;3wlCoPwVWpPwKGqL5jl3hN9JgoHYW4uA02mRfNBxlnnNdpp2y3qddMp9nnLJf6BxyIGhcMeDom/H&#10;haNuxoajbcaIpGzFiqVsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWL&#10;pWzFi6VsxYulxM4HCrfZByaj+w49lv8eTo36L1uG8j9ngOtOcXvlW3l24GWAcd1shG7acohr2XeL&#10;add6jWfWfo5m1YCPZdSCkGTUhJFj04aRYtOJkmHSi5Nh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh&#10;0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyT/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWV&#10;fbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6&#10;/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4&#10;gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyP&#10;wruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXD&#10;l4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+&#10;We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvI&#10;uH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJ&#10;ksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2iS3nZmlyXyJVysMWVfbXDl4W4&#10;wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6eybd9osq3fKfKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK/7EYCf+xIx7/rjE6/6k+We2i&#10;S3nZmlyXyJVysMWVfbXDl4W4wZeLu7+TjL2+j47AvIyPwruJksS6hpTFuYOWxrmBmce4gJvIuH6e&#10;ybd9osq3fKfKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;/7EXCf+yIh7/rjA6/6k9WeyjSnnYm1uYx5VyscWXe7XDmIO4wZmKu7+Vi769kYzBu46Ow7qKkMW5&#10;h5LHuISVybeCmMq2gJvLtn6ezLV9o8yzfKfNr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698&#10;qMuvfKjLr3yoy698qMuvfKjL/7IXCf+yIR7/ry86/6o8WeykSXrYm1qZxpZxssSYeLXCmYG5wJuI&#10;vL6Xir+8lIvCupCNxbmMjse3iJHJtoWUy7WDl820gZrOtH+fz7N+pM+ufabOq32ozKt9qMyrfajM&#10;q32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajM/7IWCf+zIR7/sC46/6s7WeykSHrX&#10;nFmaxpdvssSZdrbCm3+5wJyHvb2aicC7lorDuZKLxreOjcm2io/MtIeSzrOEltCygZrRsoCf0q5/&#10;o9Kqf6XPpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fN/7MW&#10;Cf+zIB7/sC06/6s6WeylR3rWnFmaxphtssSadLbCnH25v52Fvb2ciMG7mInFuJSKyLaQi8u0jI7O&#10;s4iR0bGFldOwg5rUsIKg1aqBotOmgaXQo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82j&#10;gafNo4GnzaOBp82jgafN/7MVCP+0IB7/sS06/6w5WeulRnvWnFibxplrssSccrbCnXu5v5+Dvrye&#10;iMK6mojGt5aJyrWSis2zjozQsYqP06+HlNauhZrYq4Of16aDotSig6TQn4OmzZ+Dps2fg6bNn4Om&#10;zZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bN/7QVCP+0Hx7/sSw6/6w5WeumRXvVnVib&#10;x5ppssSdcLbCn3m6v6CCvryfiMK5nIjHtpiIy7SUic+xkIvTr4yO1q2Jk9msh5vbpoae2aKFodWe&#10;haTRnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabO/7QUCP+0&#10;Hx3/sSw6/604WeumRXvVnVecx5tnssSebrbCoHe6v6GAvruhiMO4nofItZqHzbKXiNGwk4rVrY+N&#10;2auMk92oipveooie2Z6IodWbh6TRmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bO&#10;mYemzpmHps6Zh6bO/7QUCP+1Hh3/sis6/604WuumRHvVnVecx5xlssSfbLXCoXW6vqJ+v7ujh8S4&#10;oIfJtJ2HzrGZiNOulonYq5OM3KiQkuGjjprfnoye2pqLodWXiqTRlommzpaJps6WiabOlommzpaJ&#10;ps6WiabOlommzpaJps6WiabOlommzpaJps6WiabO/7QUCP+1Hh3/sio6/603WuunQ3zVnlWdx51j&#10;ssSgarXCo3O6vqR8v7ukhcS3oofKs5+H0LCdh9WsmonbqZiM4KWXk+aelJrfmZGd2paPoNaUjaPS&#10;k4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXP/7UTCP+1Hh3/&#10;syo6/642WuunQ3zVn1Odx55gssWiaLXCpXC6vqZ6v7umg8W3pYfLs6KH0a+gh9eqnoncpJuL4J2Z&#10;juOam5nglZac25OToNeRkaPTkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+l&#10;z5CPpc+Qj6XP/7UTCP+2HR3/syk6/642WuuoQnzVoFGdx59escWkZLXCp225vql3v7upgcS2qIjL&#10;saWH0auih9eln4jbnp2I3Zebi+CSm5Pfkpyc3I+Yn9eOlaLTjZOk0I2TpNCNk6TQjZOk0I2TpNCN&#10;k6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQ/7UTCP+2HR3/tCk6/681WuqoQXzVok6cx6FascWm&#10;YLTCqmm5v61zvruufcS0qofLraWG0aeihtWgoIbYmZ+G25Kdid2NnY7djJ6Y24yen9iLmqLUipek&#10;0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TR/7YSCP+3HB3/tCg5&#10;/7A0WuqpQH3VpEmcyKRVsMaqW7PDr2O3wLNsvbaufMWwqYfMqaaG0KOkhdScooTWlaGF2I+fh9qK&#10;n4vbh5+S2oihnNeIn6HUh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0Yec&#10;pNGHnKTR/7YSCP+3Gx3/tSc5/7AzWuqqPn3WqESbyahPr8ewU7LFuFm1ubNtv7GtfcasqobLpaeF&#10;z5+mhNGYpITTkqOE1YyihteIoYrXhaGO14OiltaEpJ/UhKKj0YSio9GEoqPRhKKj0YSio9GEoqPR&#10;hKKj0YSio9GEoqPRhKKj0YSio9GEoqPR/7cRB/+4Ghz/tiU5/7ExWuqrPH7XrDuZyq1Ercm5Ra69&#10;uFm4srJvwKyufsaoq4XKoamEzZung8+VpoPQj6WE0oqkhtOGo4jUg6OM1IGjkdSApJnTgKah0YCm&#10;odGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHR/7gQB/+5GRz/tyQ5/7Mv&#10;WumtOX7ZtC+WzLgyqcK9QLCztl26rLFxwaeufsWkrIXInauDypepg8ySqITOjaeEz4mnhtCFpojQ&#10;gqaL0YCmjtF+ppTQfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99&#10;p5rP/7kPB/+6Fxz/uSI5/7UtWuyzMHrdwB+QycMhqLW6SLSrtWK8prJzwKOvfsOgroTGmayDyJSr&#10;hMmPqoTKi6qFy4iphsyFqYjNgqiKzYCojc5+qJHNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmW&#10;zXypls18qZbNfKmWzXypls18qZbN/LsOB/y8FRv+ux84/7cpWvC9JHTf0w6GucEqqqq5T7aktWW8&#10;oLJ0v56xf8Kbr4TDlq6ExZGthMaNrYXHiqyGyIesh8mFq4jJgquKyoCrjMp+q4/KfKuSynyrksp8&#10;q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LK8b0MBvm+Ehr6vhs3/LolWufO&#10;E2jI2QuJrcMyp6G4VridtWi7m7N1vpmyf8CYsYTBk7CFwo+vhcOMr4bEia6GxYauh8WErojGg62K&#10;xoGti8Z/rY7Hfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDH&#10;38AIBfXCDxn2whY27sgVUM3cDGa12g+Iosk2oJq+VrCXt2q5lbV2vJS0fr6Us4S/kLKFwI2xhsGK&#10;sYbBiLGHwoawiMKEsInCg7CKw4Gwi8OAr43Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36v&#10;j8N+r4/Dfq+Pw36vj8N+r4/D2cIHBeTHCxjvyBA00doLRbrpDmim3hiCmNE3lZHIU6GPwmWpjr5y&#10;ro28e7KMuoG1ibiCt4e4hLiFt4W5g7aGuoK2h7qBtYi7gLWJu361irx9tIy8fLSNvXy0jb18tI29&#10;fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI291MQHBNbLCRXT1AsnveIMSan0FGWZ&#10;5iV4jtw5hojUT5CGz2CXhMxtnIPJdaB/x3iifcZ7pHrFfaZ5xICnd8OBqHbCg6l1woSqdMGGq3PB&#10;h6tywImscb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utz8YH&#10;AtDNCRLA2QksrPcPSJv6HlyP7zFrhudCdoDiUH5+3V+Fe9lpinfVbo9003OScdF3lHDQepZuz32X&#10;bc5/mWzNgZlrzYOaasyFm2nMh5xoy4mdZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1n&#10;yoydZ8qMnWfKjJ1nyoydysgIAcLSBxOu5gktnf8VQZH/KFCH+jlcgfNIZnztVG536F51ceRlem3h&#10;a35q33CBaN51hGbceIVl23uHY9p+iGLagYlh2YOKYNmFimDYh4te2IqMXtaNjV7WjY1e1o2NXtaN&#10;jV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NxMoHA7HaBBWf/w0okv8dN4n/LkOC/z1O&#10;fP1LV3f4Vl9v811laPBiamTtaW5h629xX+lzc13od3Vc53t2W+Z+d1rmgHhZ5YN5WOWFeljkiHpX&#10;5It7VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458/6ocBf+q&#10;Jxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZ&#10;wL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjB&#10;jpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNu&#10;k8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjD&#10;vHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/&#10;pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2A&#10;m8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+SeKXGkoK0xJKJtsORjrjBjpC6&#10;wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmtw7h5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6ocBf+qJxf/pzYv/6JESvqdUmXql19+3JNuk8+S&#10;eKXGkoK0xJKJtsORjrjBjpC6wIqSvL+HlL2+hJa/voKZwL2Am8G9fp7BvH2hwrx7pMK8eqjDvHmt&#10;w7h5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C/6obBf+qJxf/pzUv&#10;/6NESvqdUWXpl15+25RtlM+Sd6bFkoG0xJOItsOSjbjBj4+6wIuRvL+Ik76+hZa/vYKYwbyAm8K8&#10;fp7CvH2hw7t7pMS7eqnEunmtxLV5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5&#10;rsO1ea7D/6sbBf+rJhf/qDQv/6RDSvmeUGXpmF1/2pVplc2UdKjFlH60xJWGtsKVjLnBkY67v42Q&#10;vb6Jkr+9hpTBvIOXw7uBmsS6fp3Fun2hxrp7pca5eqrGtXqsxrF6rcSxeq3EsXqtxLF6rcSxeq3E&#10;sXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3E/6saBf+rJRf/qTQv/6RCSvmfT2bomVyA2pZmlsyVcanF&#10;lXy0xJaDt8KXi7rAk4y8vo+Ov72LkMG8h5PDuoSWxbmBmca5f53HuH2hyLh8psm1eqrJsHurx6x7&#10;rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63F/6wZBf+sJBb/qTMv/6VB&#10;SvmfT2bomVuB2ZhjlsyWb6rFlnm0w5eBt8GYibq/lYu9vpGNwLyNj8K6iJLFuYWVx7iCmMm3f53K&#10;tn2iy7Z8qMuwe6nKrHyqyKh9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWo&#10;fazF/6wZBf+sJBb/qjIv/6VBS/mgTmfnmlmB2Zlhl8uXbavFl3e0w5l/t8Gah7u/l4q+vZOMwbuO&#10;jsS5ipDHuIaTybaCmMu1f53NtH6jzrF8ps6sfajLqH2qyaV+rMalfqzGpX6sxqV+rMalfqzGpX6s&#10;xqV+rMalfqzGpX6sxqV+rMalfqzG/6wZBf+tIxb/qjIv/6ZAS/igTWfnnFeB2Zpel8uYaqzFmXS0&#10;w5p9t8Gbhbu+mYm/vJWKwrqQjMW4jI/ItoeSy7SDl86zgJ3Qsn+k0ax+pc+ofqfMpH+pyaGArMah&#10;gKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzG/60YBf+tIxb/qzEv/6Y/S/ig&#10;TWfnnVWB2Zxcl8qZaKzFmnK0w5x6uMCcg7u+nIm/u5eJw7mTi8e3jo3LtImQzrKEltGxgZ3TrICi&#10;06eApdCkgKfNoIGpyp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavG&#10;/60YBf+tIhb/qzEv/6c/S/ihTGfnnlOB2Z1Zl8qbZazFnG+0w514uMCegby9nojAu5qIxLiVicm1&#10;kIvNsouP0bCGldWuhJ7Xp4Kh1KOCpNGfgqfNnIOpypqDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qD&#10;q8eag6vHmoOrx5qDq8eag6vH/60XBf+uIhb/qzAv/6c+S/ihS2jnn1GB2Z9Wl8qcYqzFnWy0w591&#10;uMCgfry9oIfBup2IxreYiMuzk4nPsI6N1K2JlNmohp3aooWh1Z6FpNGbhabOmYWpypeFq8eXhavH&#10;l4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavH/64XBP+uIhb/rDAv/6c+S/iiS2jo&#10;oU+B2aBTl8qeX6zGn2m0w6FyuMCifLy9ooTBuaCHx7Wch82yl4jSrpOL2KqOk9+ii5zcnImg1pmI&#10;o9KXiKbOlYipypSIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvH/64X&#10;BP+uIRb/rC8v/6g9S/iiSmjook2A2aJQl8ugXKzGoWWzw6Rut8CleLy8pYLCuKSHyLSgh86wnYjV&#10;q5mK3aWXk+abkZvdlo+g15SNo9OSjKbPkYuoy5CKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQ&#10;iqvIkIqryJCKq8iQiqvI/64WBP+vIRb/rS8v/6g8S/eiSWjopEqA2aRNlsuiWKvGpGGzxKdqt8Cp&#10;dLy8qX7CuKiHyLOmh8+soofXpJ2J3ZqajeGVmpvekZWf2I+TotOOkKXQjo+ozI2OqsmNjqrJjY6q&#10;yY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJ/68WBP+vIRb/rS4v/6k8S/ejSWnopkh/&#10;2qdIlcylU6rHqFyyxKxktsGubru9r3jAtqyEya6nh9Cmo4bVnaCG2ZOdid2NnZTdjZ2f2IuZodSL&#10;lqTQipOnzYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJ/68VBP+w&#10;IBb/ri4v/6k7S/ekR2npqER+26tDlM2pTKnIrVSwxrNcs8K3Zrm3sHfCsKuEyamnhs+hpITTl6KE&#10;1o6gh9mIn4/ah6Ga2IegodSHm6TRh5imzoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanK&#10;h5WpyoeVqcqHlanK/7AVBP+wIBX/ri0v/6o6S/imRGjqq0B93K88ks+vQqbKtUmtxrxSsbm1Z7uw&#10;sHjDq6yEyaSphM2cpoPQk6SE04ujhtWFoozWgqKU1oOkndSDoqTRg56mzoSaqMuEmqjLhJqoy4Sa&#10;qMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjL/7AUBP+xHxX/rywu/6s5S/ipQGfrrzt73rYz&#10;j9K6NKHMwjmqu7pVtbC0ar2qsHnDp62Ex5+qhMuYqIPNkKeE0ImlhtKEpIrTgKSQ03+ll9J/pqDQ&#10;f6WmzoCgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjL/7ETBP+yHhX/&#10;sCsu/6w3TPqsO2XttTR44r8pidjMIJi+vz2usLhZuKmzbL6lsHrCoq6ExZusg8iUqoTKjqmEzIio&#10;hs6Dp4nPgKeNz36nk898qJrOfKmizXynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeo&#10;y3ynqMt8p6jL/7ISBP+zHRX/sSku/602TPyxNWLxvSpy5s0fgMjMIZuxvEWyqLdeuaOzb76gsXvB&#10;nq+Ew5euhMaRrITHjKuFyYeqh8qDqonLgKqMzH2pkMx8qpXLeqqcynmrpMp5q6TKeaukynmrpMp5&#10;q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TK/7MRBP+0GxT/syYu/68zTP25K13ryh9p0t8Rf7nM&#10;J5ynvUyxoLdiuZ20cb2bsny/mrGEwZSwhMOPr4XFiq6Gxoath8eDrInHgKyLyH6sjsh8rJLIe6yX&#10;yHmtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7H/7UQA/+2GRT/tSQt&#10;/7QsSfLFH1TW3RJiwd8TgazNLpqfwE+rmrhlt5e1cruWtHy9lbKDv5GxhcGNsYbCibCHw4aviMOD&#10;r4nEga+LxH+ujcV9rpDFe66UxXqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqv&#10;mcR6r5nE/7cOA/+4FhP/tyAt+b8fQdzZEUTE6xJmsd8YgaDQM5WXxlCjk8BjrZG7cbORuHu4kLaC&#10;u460hb2Ls4a/iLKHwIayicCEsYrBgrGLwYCxjcF+sY/CfLGSwnuxlcF7sZXBe7GVwXuxlcF7sZXB&#10;e7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXB9LoLA/27EhL+uxss5dAPMsjpD0q08hVnouIifZbWN42P&#10;zk+YjMhhoIrEbqaKwXiqh799rYS+gLCBvIKxf7uEs327hbR7uoe1ermJtXm5i7Z3uY22driPt3S4&#10;k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO33L4GAvjADhHuyA4iy9sL&#10;Lrb4EUyl9R1jl+gsdY3fPYGH2FCLg9NgkoLPbJd/zXObfMt3nXnJeqB3yH2hdcd/o3PGgqRyxYSl&#10;cMWGpW/EiKZuxIqnbcONp2vDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhr&#10;w5Co18AGAdvGCA7L0woVuOgMMqb/FUqY+iZcjfA3aYXpRnR/5FN7fN9ggXjcaIV02m2JcNhxi27W&#10;dY1s1XiPatR7kGnTfpFn04CSZtKDk2XShZRk0YeUY9CKlWLQjpZi0I6WYtCOlmLQjpZi0I6WYtCO&#10;lmLQjpZi0I6WYtCOlmLQjpZi0I6W0cIGAc3LCQW62gcZqP4OMZn/HUOO/y9Rhfo/XH70TWR58Fhq&#10;c+xfb23qY3Np52l2Z+VueWXkcntj43Z9YuJ5fmDhfH9f4H6AXt+BgV3fg4Jc3oaDW92JhFrdjYVa&#10;3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2Fy8QGALvRBgep5wYamv8TK47/&#10;JDmF/zZEfv9ETXn/UVVx+1dba/ddYGX0YmRi8mhnX/Btal3vcWxb7XVtWu14b1nse3BY635xV+qB&#10;clbqhHJV6YdzVOmKdFPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51&#10;vMkFAKvbAQia/wsWj/8ZI4X/Ky1+/zk3eP9GQHD/Tkdp/1RNYv9aUl7+YVZa/GZZWPtrW1X5cF1U&#10;+HReUvd4X1H3e2BQ9n5hT/WBYk/1hGNO9IdkTfSLZUzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzz&#10;kGZM85BmTPOQZkzzkGZM85Bm/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2H&#10;osyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4&#10;kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6&#10;p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AY&#10;A/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5&#10;woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn7JBseeKPdYnZjn6X0Y2HosyM&#10;jarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vAeaq8wHiuvMB3tLu8eLS7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6AYA/+iLBD/oDsl/5xJPP+XV1P4kmRn&#10;7JBseeKPdYnZjn6X0Y2HosyMjarHipGxxIiUtsOFlrjCg5m5woGbucF/nrrBfaG7wXuku8B6p7vA&#10;eaq8wHiuvMB3tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7/6EYA/+j&#10;KxD/oDol/5xIPP+XVlP4k2No7JJpeuGRc4rYj3yY0I6EpMqOjK3GjZC0xIqTt8OGlbjChJi5wYGb&#10;usF/nbvAfaC8wHukvMB6p73Aeay9wHiwvb14s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8&#10;uHizvLh4s7y4eLO8/6EYA/+jKhD/oTkl/51IPf+YVVT3lGFp65Rme+CSb4zWkXiazpCCpsiPibDE&#10;j4+2w4uRt8KIlLnBhJe6wIKavMB/nb2/faC+v3ukvr56qL++eK2/vXixvrh4sr60ebO9tHmzvbR5&#10;s720ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9/6IYA/+kKRD/oTgl/51HPf+ZVVT3ll5p65Vj&#10;e+CUbI3VknWczZF/qMeRh7LEkY62w42QuMGJk7rAhpa8v4KZvb9/nL6+faC/vXulwL15qsC9eLDA&#10;uHmwwLR5sb+verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9/6MYA/+kKRD/&#10;ojgl/55GPf+ZVFX3l1xp65dgfN+WaY3Vk3KdzJJ8qsWShbTEkoy2wo+PucGLkrvAh5W9voOYv72A&#10;nMC9faDBvHulwrx5q8K5ea/CtHmvwbB6sMCse7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuy&#10;vqx7sr6se7K+/6MYAv+lKBD/ojcl/59GPf+aU1X3mVpp65lefN+XZY7UlW+dy5R5q8WTgrTElIq3&#10;wpGOucCMkLy/iJO+vYSXwLyAm8K7faDDu3umxLp6rcW0eq7Er3qvwqx7sMCofLG/qHyxv6h8sb+o&#10;fLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG//6QYAv+lKBD/ozYl/59FPf+aU1X3mldp65tbfN+Z&#10;Yo7Ul2uey5V2rMWUgLTDlYi3wZONusCOj72+iZLAvIWVwruBmsS5faDGuXuox7R6q8eve63Fq3uu&#10;w6d8r8GkfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG//6QYAv+mJxD/ozYl&#10;/6BEPf+bUlb3nFVp65xYfN+bXo7UmWeeypdzrMWWfLTDl4W3wZaLu7+Rjb69i5DBu4aUxLmBmce3&#10;fqDJtnypyq57qsiqfKzGpn2txKN+r8GgfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+&#10;sb+gfrG//6UYAv+mJg//pDUl/6BEPf+cUVb3nlNp655Ve9+eWo3Um2SeyplvrMWYebTDmYK4wZmK&#10;u76UjL+8jo7DuYiSx7eCmMu1fqHNr3ynzal9qcqlfqvHon+txJ9/r8KdgLG/nYCxv52Asb+dgLG/&#10;nYCxv52Asb+dgLG/nYCxv52Asb+dgLG//6YYAv+nJg//pDUl/6BDPv+dUFX3n1Fo66BTe+CgV43U&#10;nl+eyptrrMWbdbTDm364wJuHvL2XisC6kYzFt4qQyrSEl8+ygKPSqH+lz6OAqMuggKvHnYGtxZuB&#10;r8KZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG//6YYAv+nJQ//pTQl/6FD&#10;Pv+eTlX4oU5o7KJQeuCjUozVoVudy55mrMadcbTDnnq4wJ6EvLybiMK5lYrHtY2NzrCGltSpgqDW&#10;oYKk0J2CqMuag6rImYOtxZeEr8KWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCW&#10;hLDA/6YYAv+nJQ//pTQl/6FCPv+fTFX4okxn7KVNeeGmTovVpFaczKFhqsahbLPDona3wKKAvbyg&#10;h8O3mojKspOK0qyLlNugh5/Ymoak0ZeGp8yVhqrIlIesxZOHrsOSh7DAkoewwJKHsMCSh7DAkoew&#10;wJKHsMCSh7DAkoewwJKHsMCSh7DA/6cYAv+oJA//pjMl/6JCPv+gSlT5pEpm7adKeOKpS4rWqFGa&#10;zaZbqcelZbLEp3C2wKd6vLymg8O2oofLr52I1qWXleaXj57ak42j0pGLp82Qi6rJkIqsxo+KrsOP&#10;ibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDB/6cYAv+oJA//pjMl/6JBPv+i&#10;SFT5pkdm7qpHd+OtR4jZrUuYz6xUpsisXq/Gr2izwrFzub6yfcCyqofLpaKG1ZSci96Pmp3ajZWi&#10;04ySps6LkKnKi46rx4uNrcSMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/B&#10;/6gYAv+pJA//pzIl/6NBPv+kRlP6qURk761DdeSxQoXbtESU0rVKocu3U6vKvl+tvbduuLKwfMKp&#10;qobLnKWE0o2gh9iGoJfZh56i04eYpc+HlajLh5OqyIiRrcWIkK/CiJCvwoiQr8KIkK/CiJCvwoiQ&#10;r8KIkK/CiJCvwoiQr8KIkK/C/6gYAv+pIw//pzIl/6NAPv+mQ1L7q0Fj8LE/c+e3PYLevjuP1sQ/&#10;mszFSqa8vF2ysbVvu6qwfcOjq4TJlqeDzoqkhtOBo5DVgaWf0oKhpc+CnKjMg5mqyYSWrMaFlK7D&#10;hZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7D/6kYAv+qIw//qDEl/6Q/Pv+oQFH8&#10;rzxh87Y5cOq/N33jyjWH1NE3lb7CS6mwuWC1qLRwvaOwfsKdrYTHkqqEy4inhs6Apo3QfaeY0H2o&#10;pM5+pKjLf5+qyYCbq8aBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3E/6oX&#10;Av+qIg//qDAl/6U+Pv+rO0//tDdd9r0zauvKMXXc2imCxM44mbLBT6unuGO3obRzvJ6xf8GYr4TE&#10;j6yEyIeqh8qAqYzMfKmTzHqqnMt5q6bKeqeqyHyiq8d9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9&#10;nq3EfZ6txH2ercR9nq3E/6oWAv+rIQ7/qS4l/6c8Pv+wNkz8ujBZ78gsYt7ZJ23L3CaGtsw8m6jB&#10;VKufuWa2m7V0vJmyf7+VsITCja+FxIath8aBrIvIfayQyHusmMh5rZ/Hd62nx3eqrMZ5pa3EeaWt&#10;xHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3E/6sVAv+sIA7/qy0k/6s2O/+2L0jzxChR&#10;4NYmVszkInG72iiIqsxBm5/DV6mZvGmylrd2uZS0gL2RsoXAi7GGwYawiMOBr4vEfq6PxXuulMV6&#10;r5rEeK+gxHWvp8R0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7D/6wUAv+t&#10;Hw7/rCsk/7AvN/q/JUHk0SBFzuQdW73pInSt2iyJn85FmZfGWqSTwGqtkbt2s5C4f7eNtoS7ibSG&#10;vYWyiL+CsYvBf7GOwXyxksJ6sZbBebGbwXiyocB0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safB&#10;dLGnwXSxp8F0safB/64SAf+vHQ3/rigk/7gkMerLGjXQ4hdDv/AdXq/oJXWg2zGHltFIlJDKXJ6N&#10;xWqli8F2qom+fa+FvICygrqDtH65hrZ8uIm3ebeMuHe3j7l2tpO6dbaXunS2nbpzt6S5c7ekuXO3&#10;pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5/7AQAf+xGg3/sSUj88QXJ9TfECvB7xdIsPcg&#10;YKHqK3OV3zmCjddMjYjRXZWGzGqbhMl0oIDGeaR9xH2mesKAqXfBg6p1wIasc7+KrXG/ja5vvpCv&#10;br6Ur2y+ma9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCv/7MOAf+0Fgz8&#10;vBca1tYLFsPtEDCy/BlKovklXpbtM26M5UF6hd5Pg4HZXop/1WqPetJwk3bPdZdzznmZccx9m2/L&#10;gJ1tyoSea8mHn2nJiqBoyI6hZ8eSomXHlqJkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMec&#10;o2THnKNkx5yj9LYKAf+4EgvVzAoLxNsKGbL8ETOj/x1IlvwsWIzzO2WE7ElvfudVdnrjYHx132eB&#10;cd1thG3bcodq2XaJaNh6i2bXfY1k1oGOY9WEj2HUiJBg04uRX9OPkl7SlJJc0pmTXNKZk1zSmZNc&#10;0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmT3LsEANjDBwTE0QgHs+gKHKP/FDGW/yRDjP80UIT7&#10;Qlp99k9iePFaaHHuX21r62RxZ+lpdGTnbnZi5nN4YOV3eV/kentd4358XOKBfVvihX5a4Yh/WeCL&#10;gFfgkIBW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WB1L0FAMTIBwC02QUK&#10;o/4NHJb/GiyL/ys6g/86RHz/SE11/1JTbv1XWGf6XVxj92JfYPZnYl30a2Rb829lWfJzZ1fxd2hW&#10;8XppVfB9alTvgGtT74RrUu6HbFDui21P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/t&#10;kG5P7ZBuxsAFALTQBAGj4wIKlv8QGIv/ICSC/zAvev8/N3L/SD5q/05DZP9USF7/WUxb/19PWP9k&#10;UlX/aVRT/21VUv5xV1D9dFhP/HhZTvt7Wk37f1tM+oNcS/mGXUn5i15I+JBfSPiQX0j4kF9I+JBf&#10;SPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBftccCAKTaAAGW/wYHiv8UEYH/JBp5/zMicP87Kmj/QjFh&#10;/0o2XP9RO1f/Vz9T/11CUP9iRE7/Z0ZM/2xISv9wSUn/dEpI/3dLRv97TEX/f01E/4NOQ/+HTkL/&#10;i09B/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQ/5ESAf+VJwv/lTsc/5NL&#10;L/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKao&#10;zXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrE&#10;ccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6&#10;mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+PWUP/jGRU+4xrY/KKcnHqiHx9&#10;44aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKpqcxxrarMcLKry3C2q8tvvKvI&#10;cMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq/5ESAf+VJwv/lTsc/5NLL/+P&#10;WUP/jGRU+4xrY/KKcnHqiHx944aEh96Cio/af4+W1n2Um9N6mJ/ReJyi0HefpM51oqbNdKaozXKp&#10;qcxxrarMcLKry3C2q8tvvKvIcMCrxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq&#10;/5ISAf+WJwr/ljsc/5RLMP+QWUP/j2NU+o5pZPGNcHLpi3p+4omCidyFiZLYgo6Z1H+TntF9l6LP&#10;e5umzXmeqMx3oqrLdqWsynSprclzra7JcrKvyXG3r8hxvK/Cc72uvnS9r750va++dL2vvnS9r750&#10;va++dL2vvnS9r750va++dL2v/5MSAf+XJwr/mDsc/5VLMP+RWUT/kWBV+pBmZPCPbXPojXeA4YyA&#10;i9uIh5TVhY2c0oKRoc9/lqbMfZmpy3udrMl5oa7Id6Wwx3apscZ1rbLGdLKzxnO5s8J1urO8dbqz&#10;uHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqz/5QRAf+YJwr/mTsc/5ZLMP+SWUT/&#10;kl5V+pJkZfCRanTnj3OB4I59jNmLhZbUiIue0IWQpM2ClKnKf5ityH2csMd7oLLGeaS0xXiotcR2&#10;rrbEdbS2wXa3trx3t7a3d7e2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2/5UR&#10;Af+ZJwr/mTsc/5dKMP+TWET/lFxV+pRhZfCTZ3TnkXCC3496jtiNg5jSi4qgzoePp8uEk6zIgZew&#10;xn+bs8R9n7XDe6S3wnmpucJ3r7nCdrW5vHi2uLh4trizeLa3sHm3t7B5t7ewebe3sHm3t7B5t7ew&#10;ebe3sHm3t7B5t7ewebe3/5YRAf+aJwr/mjsc/5dKMf+UVUT/lllV+pZeZfCVZHTnk2yC3pF2jtiP&#10;f5nRjYiizYqOqcmHkq7GhJazxIGatsJ+n7nCe6S6wXmqusF3sbq9eLW6t3i1ubN5tbmveba4rHq2&#10;t6x6tresera3rHq2t6x6tresera3rHq2t6x6tresera3/5cRAf+bJgr/mzsc/5hJMf+WU0T/mFdV&#10;+phbZfCXYXTnlmiC3pNyj9aRe5rQj4Sjy42Mq8eKkbHEhpW2w4OZuMF/nrrBe6S7wHmrvL93s7y4&#10;eLO7snm0u655tbqrerW5qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4/5cRAf+b&#10;Jgr/nDoc/5hJMf+YUUT/mlRU+ptYZPCaXXTnmGOC3pZtj9aTd5rQkYCkyo+JrMaNj7PDiZS3woSY&#10;usB/nry/e6W+v3muvrl4sr6yebK9rXqzvKl7tLqme7W5pHy2uKR8trikfLa4pHy2uKR8trikfLa4&#10;pHy2uKR8trikfLa4/5gRAf+cJgr/nDkc/5lIMf+ZT0T/nFJU+51VY/GdWnPnm1+B3plpj9aWcprP&#10;k3ylypGFrcWQjbTDi5K4wYWWu7+Anb69e6XBu3mvwbJ6sMCse7G+qHuzvaV8tLuifbW5oH22uKB9&#10;trigfba4oH22uKB9trigfba4oH22uKB9trigfba4/5kRAf+dJgr/nTkc/5lHMf+bTUP/nk9T+59S&#10;Y/GgVnLon1uA351kjteabZrQl3ekypSBrcWSirXCjpC5v4eVvb2AnMG7e6fEs3qtxKt7r8KmfLG/&#10;o32yvaB+tLuef7W5nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4/5kRAf+eJgr/&#10;nTgc/5pHMf+cS0L/oE1S/KJQYvKjU3Hpo1d/4KFejNieZ5jQm3Gjyph7rcWVhbTCko26voqSv7qB&#10;m8W3fKnJq3yrx6R9rsOgfrDAnX+yvZuAs7uZgbW6mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2&#10;uJiBtriYgba4/5oRAf+eJgr/njgc/5pGMv+eSUL/okpR/aRNYPOmUG/qp1R94aZYitqkYpbSoWuh&#10;y511q8aagLPCmIq6vI6PwraDmcusfabOon+qyZ2ArcSagbDAmIKyvpeDs7yVg7W6lIO2uJSDtriU&#10;g7a4lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4/5oRAf+fJgr/njcc/5tGMv+fR0H/pEhQ/qdKX/Sp&#10;TG3rq1B746xUh9yrXJPUqWWdzqZvp8ijerDDn4S4u5aLxLCMmc6gg6TRmYSpypaFrcWUha/Bk4Wx&#10;vpKFs7yRhbS6kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5/5sRAf+fJgr/nzcc&#10;/5tFMv+hRUD/pkZP/6pHXfatSWvtsEx45rNPg9+0VY7ZtV+X07VpoM61dqfBq3y2sJ+FxKGVks6U&#10;jqPSkIuoy4+KrMaOiq/Cjomxv46Jsr2OiLS7joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6I&#10;tbmOiLW5/5sRAf+gJgr/nzYc/5xEMf+jQz//qENO/61EW/ixRWjwtkh06btMfuPAUYffxluO1shr&#10;lMa9caa1s3i1paiBw5Sfjc2JnKLSh5SnzIiRq8eJj67DiY6wwImNsr6KjLO8iou0uoqLtLqKi7S6&#10;iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6/5wQAf+hJgr/oDYc/55CMf+lQD7/q0BM/7FAWfq3QWTz&#10;vURv7sVJd+XOUnzd1mJ/zM5okrzFbqSru3a0mrF/wYqqist/p53PgJ+ozIKZq8eDla3EhJOvwYWR&#10;sb+Gj7O9h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7/50QAf+iJgr/oDUc/6A/&#10;MP+nPT3/rjxK/7U8Vfq9PWDwxkJn5tFKbN7eTnbN2leHvtBilq7FbqWhvHmylbSDvYatiMZ7qpTK&#10;eKuoyXuiq8d+nK3EgJmvwoGWsMCClLK+g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yD&#10;krO8/54QAf+iJgr/oTQc/6I8Lv+qOjv/sjhH/Ls3UfLFOljm0UFc295Cac3iRny+11GMrsxfm6HD&#10;baiYvHmykbWEu4WxicJ8rpHFeK6fxXWtrMV4pa7EeqCvwnycsMB+mbG+f5ayvX+Wsr1/lrK9f5ay&#10;vX+Wsr1/lrK9f5ayvX+Wsr1/lrK9/54QAf+jJQn/ojQc/6U5Lf+uNTj/uDNC9MMzSufQOE7Z3jla&#10;y+Y9br7gQoCu1FCQoctfnZjDbaiRvXmxi7iDuIO0iL19sZDBebGawXWxpcFyr6/CdaivwXejsMB5&#10;n7G/e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9/6AQAf+kJAn/ozIc/6g0K/+z&#10;LzT5vy086c0vQNneL0rK5zRfveo6c6/eQYOh01GRl8tgnZDEbqaMv3qthruBs3+4h7h6to27d7WV&#10;vHW1n7xytKi9brOyvnGssr50p7K+dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9&#10;/6EQAf+lIwn/pDEc/60uJ/+5KS/uyCYz2twmN8rnLE+98jJjr+g5daHdQoSW1FOQj81imorHcKKG&#10;w3qogL+ArXu9hbF2u4u0c7mStXG5mrZwuaO1bbmrtmq4tLhrsra4bqy2uG6strhurLa4bqy2uG6s&#10;trhurLa4bqy2uG6strhurLa4/6MQAf+nIgn/pS8b/7MnIvTCISbd2B0ky+cjPL3yKlOv8zJmoec7&#10;dpXeRoON1laNh9BkloTLcZx/yHihesV+pXbCg6lywYmrb7+PrWy/lq5rvp2uar+mrmi/rq5lvbiw&#10;Zbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7Blubuw/6UQAf+oIAj/rCYX/LsdGuPRExnM&#10;5RkpvfIiQa/9KlWh8zRmluk/dIzhS3+F21mIgNVmj3zRb5R3znaZc8t8nHDJgZ9tyIehaseMo2jG&#10;kqRmxZmlZMWgpWTFqKVjxrKkYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLum/6gQ&#10;AP+qHgj/sx0R7MkOD87jDhW+8hgtr/4iQ6H/LVWW9DlkjOxFb4TlUXl+4FyAedxnhnTZbopw1nSO&#10;bNN5kWnSf5Nn0ISVZM+Kl2LOj5hgzZWZX82cml7NoptdzaubXM20mlzNtJpczbSaXM20mlzNtJpc&#10;zbSaXM20mlzNtJpczbSa/6sPAP+tGgfywA0IztMKBr7wDhqv/hkwof8kQ5X/MlKL+D9eg/FLaH3s&#10;VnB36F92ceRlemzhbH5p33KBZt14hGPcfYZh24KIX9qHiV3ZjItb2JKMWdeYjVjWno1X1qWOVtWs&#10;jlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayO/68NAP+3DgPNyQgBvtgJCa79EByh/xwv&#10;lf8pP4v/N0yC/kVWfPlQXnX0WWRu8V9paO5kbWTranBh6nBzX+h1dV3nendb5n94WeWEeVjkiXtW&#10;4458VeKTfVTimH5S4Z5+UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/8bQIAM7A&#10;BgC9zgcBruAHC6D/EhyU/yAriv8vOIH/PUN6/0lLc/9SUWz+V1dl+11bYfljXl73aGBb9W1iWPRy&#10;ZFbzd2ZV8ntnU/GAaFHwhGlQ8IlqT++Oa07uk2xM7pltS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9u&#10;S+2fbkvtn25L7Z9u0bkDALzFBQCt1gMBn/gLC5P/FhiJ/yQkgP80L3n/QTdw/0g+aP9PQ2L/VUdd&#10;/1pLWf9gTVb/ZVBT/2pRUf9uU0//clRO/3ZVTP57Vkv9f1dJ/YRYSPyIWUf7jVpG+5NbRfqYXEX6&#10;mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcvb0DAK3NAQCe3wABkv8NCIf/GRJ+/ykbdf81&#10;I2z/PCpk/0MvXv9KNFj/UDdU/1Y6Uf9bPE7/YD5L/2RASv9oQUj/bEJG/3BDRf90RET/eEVC/31G&#10;Qf+BR0D/hkg//4xJPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKrsUAAJ7XAACP&#10;9QABhv8PBHz/Gwtx/yQRZ/8sF1//NRxZ/z0hVP9FJk//SylM/1IsSP9XL0b/XTBE/2EyQv9mM0D/&#10;ajU//242Pf9zNzz/dzg7/3w5Ov+BOjj/hjo3/4w7Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+S&#10;PDb/kjw2/5I8/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY99&#10;53KVguRwmoXjbp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHO&#10;aNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR/4MTAf+EIgb/hTUU/4NGJP9/VTT/gV5C/4FmUP9/&#10;blz5fHdm83qAb+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43faauO3mivkN1ntJHdZrqR3GXB&#10;ktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR/4MTAf+EIgb/hTUU&#10;/4NGJP9/VTT/gV5C/4FmUP9/blz5fHdm83qAb+53iHfqdY9953KVguRwmoXjbp6I4Wyii+Brp43f&#10;aauO3mivkN1ntJHdZrqR3GXBktxlyZLbZdCS0mfSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o&#10;0pHOaNKR/4QTAf+FIgb/hjUU/4RGJP+AVTT/hF1D/4VlUP+DbV34gHVo8n1+cex6hnnod41/5XWT&#10;heJymIngcJ2M326ijt1sppDca6uS22mvlNpotZXaZ7uV2mbDltpmzJbTaM+WzGnPlchqz5bIas+W&#10;yGrPlshqz5bIas+WyGrPlshqz5bIas+W/4USAf+HIgb/hzUU/4VGJP+EVDX/iFxD/4hkUf6Ha173&#10;g3Jp8YB8c+t9hXvneoyC43eSh+B0l4zecpyP3HChkttuppTZbKqW2WqwmNhptpnXaL2Z12jGmtNo&#10;zJrMasyZxmvMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmsJszJrCbMya/4YSAf+IIQb/iDUU/4ZG&#10;Jf+HUzX/i1tD/4xiUf6Kal72h3Fq8IR6dOqAg33lfYqE4nqQit52lo/cdJuS2nGgldhvpZjWbaua&#10;1Wuwm9Vqt5zUab+d1GnJncxryp3GbMmdwG3Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29&#10;bsmd/4cSAf+JIQb/ijUU/4hGJf+KUjX/jlpD/49hUf6OaF72i29q74d4demEgX7kgIiG4HyPjN15&#10;lJHadpqV2HOfmdVwpZvUbqqe022xn9JruKDSa8KhzWzHocZux6HAbsehu2/Hobhwx6G4cMehuHDH&#10;obhwx6G4cMehuHDHobhwx6G4cMeh/4gRAf+KIQb/izUU/4lGJf+NUTX/klhD/5JeUf6QZV72jmxr&#10;74t1duiHfoDjhIaI3n+Nj9t7k5TYeJmZ1XWenNNypJ/RcKqi0G6yo9BtuqTObMSlxm/EpL9wxKW6&#10;ccSltXHEpbJyxKSycsSksnLEpLJyxKSycsSksnLEpLJyxKSycsSk/4kRAf+LIQb/jDQU/4pGJf+Q&#10;TzT/lFZD/5RbUf6TYV72kWhr7o5wduiLe4Dih4OJ3YOKkdl+kZfVepec03edoNB0pKPPcaqmzm+z&#10;p81uvajHcMKovnHBqbhywam0c8Gpr3TCqK10wqetdMKnrXTCp610wqetdMKnrXTCp610wqetdMKn&#10;/4oRAf+MIQb/jTQU/4tGJv+TTjT/llNC/5dYUP6WXl72lGRq7pJsduePdoHhjICK3IeIktiCj5nT&#10;fZWf0Hmco851o6fMcquqy3C0q8hwv6y/c76st3S+rbJ1vqyudr+sqna/q6h3wKqod8CqqHfAqqh3&#10;wKqod8CqqHfAqqh3wKqod8Cq/4sRAf+NIAb/jjQU/41FJv+WTTP/mVBB/5pVT/+aWl33mGBp75Vo&#10;deiScIDhj3uK3IuEk9aGjJrSgJOhznuapsx3oqrKdKuuyHK4r8B0vK+3dbywsHa8sKt3vK+oeL2v&#10;pXm+raN5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6t/4sQAf+OIAb/jzQU/49EJf+YSjP/&#10;m01A/51RTv+dV1v4nFxo8JpjdOiXan/ik3WK3I+Ak9aKiZvRhJCjzX6Yqcl5oq7Hda2xxHS6s7d2&#10;ubOveLmzqnm6s6Z6urKje7uxoHu8sJ98va6ffL2un3y9rp98va6ffL2un3y9rp98va6ffL2u/4wQ&#10;Af+PIAb/kDQU/5JDJf+aSDL/nUo//59OTf+gU1r5oFhm8Z9fcuqcZX3jmG+I3JN6ktaPhJvQiI2j&#10;y4GWq8d7obHFdrC1une3tq95t7aoeri2o3y4tP/i/+JJQ0NfUFJPRklMRQAFCaB8ubOefbqynH67&#10;sZt+vLCbfrywm368sJt+vLCbfrywm368sJt+vLCbfryw/40QAf+PIAb/kTQU/5RDJP+bRjH/oEg+&#10;/6JLS/+kUFj6pFVk86RacOuiYXvkn2mF3ppzkNeVfpnQjoijyoWTrMR9oLS9eLC5r3m1uaZ7trih&#10;fbe2nX64tZt/ubSZf7qzmIC6speAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLux/40QAf+Q&#10;IAb/kTQU/5dCJP+dQzD/okU9/6VISf+oTFX8qVFh9apXbO6pXXfnqGOB4aRti9aeeZbLlYOiwIuO&#10;rbaDmraufqq7pHyzvJ5+tbqagLe3mIG4tZaBubSVgrqzlIK6spOCu7GTgruxk4K7sZOCu7GTgrux&#10;k4K7sZOCu7GTgrux/44QAf+RIAb/kjQU/5lBI/+fQS//pEI7/6hFR/+sSVP+rk5e9bBTaOyyWnLk&#10;s2F7269uhMymdpTAnH6itJKIrqmKlLeghaS9mYKxvpWDtLuThLa4koS4tpGEubSQhLmzkIS6spCE&#10;urKQhLqykIS6spCEurKQhLqykIS6spCEurKQhLqy/48PAf+SIAb/kzQU/5o/Iv+hPy7/p0A6/6xC&#10;Rf+wRlD5s0ta8LdSY+i7WWvfvWRy0bZsgsSsc5O2o3qhqpmDrp6SkLeUjZ++jouxv4yJs7yMibW5&#10;jIi3toyIuLWMh7m0jIe6s4yHurKMh7qyjIe6soyHurKMh7qyjIe6soyHurKMh7qy/48PAf+SHwb/&#10;lDQU/5w9If+jPC3/qj04/69AQv+0REz1uklV7L9RXOTGWmHYxWJvybxpgbuycJKtqnegoKGArZOb&#10;i7eJlpu9g5Wvv4SRs7yGjrW5h422t4eMt7aIi7i1iYq5tImKurKJirqyiYq6somKurKJirqyiYq6&#10;somKurKJirqy/5APAf+THwb/lTQV/547IP+lOSv/rDo1/7M9P/u6QkfxwUhO6MlRUt/RW1nPymBt&#10;wcJngLK5bZCksXSfl6p9q4qkiLV/oJe7eJ+svnyas7x/lbS6gZK2uIOQt7eEj7i1hI25s4WNurKF&#10;jbqyhY26soWNurKFjbqyhY26soWNurKFjbqy/5EOAf+UHwb/ljMV/6A4H/+oNin/sDgy/7g6O/bA&#10;P0HsykdF49ZURdbZV1jH0F5ruMhkfqrBa46cunKcjrR6qICuhbJ2q5S4b6upunKltbp3nbW5epm2&#10;t32Wt7Z+k7m0f5G6soCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLux/5IOAf+VHwb/lzMV&#10;/6I1Hv+rMyf/tDQv+b42Ne3JPTji1kg42eBNRc3fVla/2FxpsNBie6HJaIuTw2+Zhb53pHi6g61u&#10;uJOzaLiotmmyuLZvp7e2c6G4tXacubR4mbqzepa7sXuVvLB7lbywe5W8sHuVvLB7lbywe5W8sHuV&#10;vLB7lbyw/5MOAf+WHwX/mTMU/6UwHP+vMCP9ui8p8MYyLePUOyzW4EA6y+VITMDhTlyz3VZspdhd&#10;epjSZYiKzm2Ufcl2n3PEg6dswJGsZ76hr2W+tq9mtLuxa6u7sW6lu7FxoLywc529r3Sava50mr2u&#10;dJq9rnSava50mr2udJq9rnSava50mr2u/5QOAf+YHgX/nTES/6ktGf+0Kh71wiki5NEtIdXgMyzJ&#10;6Dw/vuhDUbHlSWGk4k9wl99WfYraYIiA02uSeM13mnDIgqFqxY6lZsObqGXDrKdhwr2qY7i/q2aw&#10;v6xpqr+sbKW/q22iwKptosCqbaLAqm2iwKptosCqbaLAqm2iwKptosCq/5UNAP+aHgX/oiwQ/60o&#10;Ffu7IxjozSAX1d8lHcjoMDG87zlEsOxAVaPqRmSX6E1xi+NVfYHcYYZ51WyOctF3lWzNgZpnyoue&#10;ZMiWoGHIo6FgyLOhXcfDo1++xKVhtsOlZLDDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6Vl&#10;rMOl/5cNAP+cHgX/piYN/7QgD+/GFw/W3RYOyOkjIrvzLjav9DZIovI+WJfxRmWL609wgeVYenrf&#10;ZIJz2m2IbdZ2jWjTf5Jk0IiVYM+SmF7OnZlczamaW865mVnNyJpaxcqcXL3JnV64yZ5euMmeXrjJ&#10;nl64yZ5euMmeXrjJnl64yZ5euMme/5oMAP+fHQX/rB8I+L4TCNjWCwTI6BUTuvQiJ676LTmi+jZK&#10;lvo/WIv1SGOC7lJteuhcdXLkZHtt4G2AaN11hWTafohg2IaLXdaPjVrVmI9Y1KKQV9SukVbUvJBW&#10;1M2QVs3RklfI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGT/5wLAP+jHQT/tRID1MkKAsja&#10;Cwa59BYXrP8jKqH/LjuV/zhJi/9CVYL4TF968lZnc+5ebWvqZHJm52x3YuR0el/ifH1c4YN/Wt+L&#10;glfek4NV3ZyFVNylhlLcr4ZS3LuGUdzMhVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqF&#10;/6AKAP+tEwHUwAgAxs4IALnjCwir/xcZn/8kKpT/MDmK/zpFgf9GT3r9UVhy+Fhea/VeY2XyZWhg&#10;72xrXe1yblrreXBX6oByVemHdFPnj3ZR5pZ3UOaeeE7lp3lN5a96TeS7ekzkxXpM5MV6TOTFekzk&#10;xXpM5MV6TOTFekzkxXpM5MV6/6QHANi4BADExAYAt9MHAarzDQue/xoak/8nKIn/MzWA/z8/ef9K&#10;R3D/UU5p/1dTYv1dV177ZFta+WpeV/dwYFT2dmJS9HxkUPODZU7yimdM8ZFoS/CYaUrwn2pJ76dr&#10;SO+wbEfut2xH7rdsR+63bEfut2xH7rdsR+63bEfut2xH7rds3a8AAMW8BAC1ygQAqNsFApz/EAuR&#10;/x0Xh/8qI37/Ni12/0E2bf9IPGb/T0Jg/1VGW/9bSlf/YUxT/2dPUf9tUU7/clJM/3hUSv9+VUj+&#10;hFZH/YtYRfySWUT7mFpD+59bQvqnXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcyLYB&#10;ALXBAwCn0QEAmesFAo//EgmF/yASfP8sG3P/NSNq/z0qYv9EMFz/SzRX/1I4U/9YO0//Xj1M/2M/&#10;Sv9oQEf/bUJF/3JDRP93REL/fUVA/4NGP/+KSD3/kEk8/5dJO/+eSjv/o0s7/6NLO/+jSzv/o0s7&#10;/6NLO/+jSzv/o0s7/6NLtroCAKbKAACY3AAAjP8IAYP/FAV4/x4Mbv8mEmX/Lxld/zceV/8/IlL/&#10;RiZN/0woSv9SK0b/WC1E/10uQv9hL0D/ZjE+/2syPP9wMzr/dTQ5/3o1N/+ANjb/hjc1/4w4M/+U&#10;ODP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5p8MAAJfUAACI5AAAgP8KAXL/DgJn/xMF&#10;X/8dCVf/Jg1R/y8RTP83FUf/PhdD/0UZQP9LGz3/UB07/1UeOf9ZHzf/XiE1/2IiNP9nIzL/bCQx&#10;/3IlL/93Ji7/fSct/4QoK/+LKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5Ep/3YVAv9z&#10;IAT/cjEM/3FDGf9xUCb/dVkz/3ViP/9zakn/cHRT/25+W/xrh2H5aY9n9meWa/RlnG7yY6Fx8WKm&#10;c+9hq3XuYLB27l61d+1eu3jsXcN57FzLeutb2HrmXd56317hedhg43nVYON51WDjedVg43nVYON5&#10;1WDjedVg43nVYON5/3YVAv9zIAT/cjEM/3FDGf9xUCb/dVkz/3ViP/9zakn/cHRT/25+W/xrh2H5&#10;aY9n9meWa/RlnG7yY6Fx8WKmc+9hq3XuYLB27l61d+1eu3jsXcN57FzLeutb2HrmXd56317hedhg&#10;43nVYON51WDjedVg43nVYON51WDjedVg43nVYON5/3YVAv9zHwT/dDEN/3JCGf90Tyf/eFgz/3lg&#10;P/93aUr/c3FU/3F8XPtuhmP3a45p9GmUbfJnm3HwZaB072Sldu1iqnjsYbB562C1e+tfvHzqXsR9&#10;6l3Nfedd2X3hX9592mDgfNFi4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9/3cVAv90HwT/&#10;dTEN/3NCGv93TSf/e1Y0/3xfQP96Z0v/d29V/nN6Xvpxg2X2boxr82uTcPBpmXPuZ5937GWleetk&#10;qnvqYq996WG1fuhgvX/oX8WA6F7QgeJf2oDbYd6A0mLfgMtj34HKZN+BymTfgcpk34HKZN+BymTf&#10;gcpk34HKZN+B/3gUAv91HwT/djEN/3RCGv96TCf/f1U0/4BdQP9+ZUz/em5W/nZ3X/l0gWb1cIpt&#10;8W2Rcu5rmHbsaZ5562ekfOllqX7oY6+A52K2guZhvYPmYMeE5V/ThN1h2oTTY92DzGTchMZl3ITF&#10;ZdyExWXchMVl3ITFZdyExWXchMVl3ITFZdyE/3kUAf92HgP/dzAN/3ZCGv9+Syf/glM0/4NcQP+C&#10;ZEz/f2xW/Xp0YPh3f2jzc4hv8HCPdO1tlnnqa5186Gijf+dmqYLlZa+E5GO2heRiv4fjYcmH4GHV&#10;h9Vk2ofNZdqIx2bZiMFn2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mI/3oUAf94HgP/eTAN&#10;/3hBGv+BSSf/hlIz/4haQP+HYkz/g2lX/H5xYfd7e2nyd4Vx7nONd+twlHzobZuA5mqig+RoqIbj&#10;Zq+I4mS3iuFjwYvhYs6L2GTWi81m1ovGZ9aMwGjWjLtp1oy6adaMumnWjLpp1oy6adaMumnWjLpp&#10;1oy6adaM/3sTAf95HQP/ejAN/3w/Gv+FSCb/ilAz/4xYQP+LX0z/iGdX/IRuYfZ/eGrxe4Jy7XeK&#10;eelzkn7mb5mD5Gyhh+JqqIrgZ6+M32W4jt5kxI/bZNKPzmfTj8Zo05C/atOQumvTkLVs05C0bNOP&#10;tGzTj7Rs04+0bNOPtGzTj7Rs04+0bNOP/3wTAf96HQP/ezAN/38+Gv+JRib/j04y/5FWP/+QXUv/&#10;jmRW/IlrYfaEc2vwf35z7HuHeuh2kIHkcpeG4W6fit9rp47daLCQ3Ga7kttlypPQaNGTxmrQlL5r&#10;0JS4bNCUs23QlK9u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGT/30SAf97HAP/fC8N/4M8&#10;Gf+NRSX/k00x/5VTPv+UWUr/kmBV/Y9oYPaKcGrwhHl063+DfOZ6jIPidZWI33Gejd1tp5HbabGU&#10;2We/ltRnzpfHa82YvWzNmLZuzZiwb82YrHDOl6lxzpaocc+WqHHPlqhxz5aocc+WqHHPlqhxz5ao&#10;cc+W/34SAf98HAP/fi8N/4Y7Gf+RQyT/lksw/5hQPP+YVUj/llxU/ZNjX/ePa2nwinRz64R/fOZ+&#10;iYTheJKL3XOckNpuppXYarOZ1mjFm8lry5u9bsqctG/KnK5xypyqcsubpnPLmqNzzJmidM2YonTN&#10;mKJ0zZiidM2YonTNmKJ0zZiidM2Y/38SAf99GwP/fy8N/4k6GP+UQiP/mUcv/5tMO/+cUkb/m1hS&#10;/5lfXfiVZmjxkG5y64p5e+WDhITgfI+M3Haak9hvppnSa7WdzmrIn75uyJ+zccegrHLHoKd0yJ+j&#10;dcmeoHbKnZ52y5uddsuanXbLmp12y5qddsuanXbLmp12y5qddsua/4ARAf9+GwP/gC8N/4w4GP+X&#10;QCL/nEQt/59JOf+gTkT/oFVP/J5bWvWcYmXul2pv6JF0eeGKf4PZg4qMz3uVlch1oJzDcK6hvm+/&#10;o7NyxaOqdMWjpHbFo6B3xqGdeMegm3jInpl5yp2YecqcmHnKnJh5ypyYecqcmHnKnJh5ypyYecqc&#10;/4ARAf9/GwP/gS8N/483F/+aPyH/n0Is/6JGN/+kTEL/pFJM96RYV++jX2HnoGZr4JpxddWTfIHL&#10;ioWNw4KPlrt7mp61dqeksHS4p6h2wqeheMOmnXnEpZp6xaOYe8ailnvHoJR7yZ6UfMmdlHzJnZR8&#10;yZ2UfMmdlHzJnZR8yZ2UfMmd/4ERAf+AGwP/gi4O/5E2Fv+cPCD/oUAq/6VENP+oSj/6qVBJ8qpW&#10;UuqqXVziqWZm16JvcsuZeIHBkIGNuIiKl6+BlaCofKKmo3qyqZ56wamZfMGoln3DppR+xKSSfsWj&#10;kX7HoZB+yJ+QfsmekH7JnpB+yZ6QfsmekH7JnpB+yZ6Qfsme/4IRAf+BGwP/hC4N/5Q1Fv+eOh7/&#10;pD4o/6hCMv+sRzv2r01E7bFUTeWzW1XcsGVhzqhsccOfdIC4lnyNro+GmKWIkaGdg52nl4Ctq5OA&#10;v6uRgcGpj4HCp46Bw6WNgcWjjYHGooyByJ+MgcifjIHIn4yByJ+MgcifjIHIn4yByJ+Mgcif/4IR&#10;Af+BGgP/hi0N/5Y0Ff+gOR3/pjwm/6tAL/uwRTjytEs/6blTRuG9XE3TtmJgxq1pcLulcX+wnXmM&#10;pZWCl5uPjaGTipmnjIepq4iHv6yIh8CqiIbCqIiFw6aIhcWkiITGooiEyKCIhMifiITIn4iEyJ+I&#10;hMifiITIn4iEyJ+IhMif/4MQAf+CGgP/iCsM/5kyFP+iNxv/qTkk/689LPe1QjPtu0k55cJSPtrC&#10;WEzMumBfv7Jnb7Orbn6oo3aLnZx+l5KXiaCJkpango+lq36PuqyAjcCqgYvCqIKKw6aDicWkg4jG&#10;ooSHyKCEh8ifhIfIn4SHyJ+Eh8ifhIfIn4SHyJ+Eh8if/4QQAf+DGgP/iyoM/5wxEv+lNBr/rDYh&#10;/rM6KPO7QC3pw0gx4ctRN9LHVkvFwF5duLhlbqyxbH2gqnOKlKR7lYqfhp6Am5KleZiiqnSYt6t3&#10;lcGpepHCp3yPw6V9jcWjfozGoX+KyJ9/isiff4rIn3+KyJ9/isiff4rIn3+KyJ9/isif/4UQAf+E&#10;GgP/jigL/58xEf+nMhf/sDMd+bk2Iu7CPSbmzUcm29NMNcvMVEm+xVxbsb5jbKS4anqYsnGHjKx5&#10;k4Gogpx3pI+jcKKfp2yitKhun8KncpnDpnWVxKR3ksaieJDHoXqOyJ96jsmeeo7JnnqOyZ56jsme&#10;eo7JnnqOyZ56jsme/4YQAf+FGQP/kSYK/6EvD/+rLhX/tS8Z9L8yHOnLOhzf2UQd0dpKM8TSUke3&#10;y1pZqcZhaZzAZ3iQum6EhLZ2j3mygJhvr42faK2do2StsqRlqsWkaqLFo22dxqJwmcehcpbIn3ST&#10;yZ11k8qddZPKnXWTyp11k8qddZPKnXWTyp11k8qd/4cPAf+HGQP/lSQJ/6QrDf+vKRH6uykT7Mgs&#10;E97YNxDT4UEeyd9JMLzaUUSv01hWoc1fZpTIZXSIxGyAfMB0inG9f5Npu4yZYrmcnV66sZ5duMme&#10;Yq7In2amyJ9pocmea53KnW6ay5tumcubbpnLm26Zy5tumcubbpnLm26Zy5tumcub/4gPAf+JGQP/&#10;miMH/6gnCv+1IgzxxCAM4NUkCdHhMBTH5j0kveNGNLLgTkSm3FZSmdddYYzSY2+Az2t6dMxzhGvK&#10;fotiyIyRXMiclVnIsZZXyM6WW7vNmF6yzJlhq8yZZKbNmWeizZhnoM2XZ6DNl2egzZdnoM2XZ6DN&#10;l2egzZdnoM2X/4oOAf+LGAP/nyEF/64gBvi9GAbj0RME0OEeCcXqLhm66TopsOdDOaTkSkiY4lBW&#10;jOBXYoDdX2x222h1bNpyfWPYfoNc2IyIV9idi1TXsI1U2M2MVcvTj1fA0pFauNGTXLLRk1+s0ZNg&#10;qtGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZNgqtGT/4wOAf+PFgL/pR4D/7UVA9rKCwLQ4Q4CxOseDbjv&#10;LB2t7jcuouxAPZfrSEqM6U9WgehWYHbnXmls52VwZOZwd17jfHxZ4ImAVt6Xg1PdpoRR3LiFUd3U&#10;hFPQ2odUxtiJVr/Xili41otZttaLWbbWi1m21otZttaLWbbWi1m21otZttaL/44NAP+XEgH/rRUB&#10;2b8JAMzOCQDD6w4EtvUeEav1LCGh9DcwlvNAPovzSEqB81BUd/NXXW3zXWRl8GZqX+1wblrqenJW&#10;54V2U+WReVHknntP46x8TeO9fE3j2XxQ2OB8Uc7gf1LG3oFTxN6BU8TegVPE3oFTxN6BU8TegVPE&#10;3oFTxN6B/5IMAP+gDQDbtwYAysMHAMDSCQC19BAGqfsfFJ/8LCOU/DcxivxBPYH9SUd4/VFQbv1X&#10;V2X6Xlxg9mZhW/RvZVbxeGhT74JrUO6MbU7sl29M66NxSuqwcknqwXJI6thyS+Pkck7Y5nNO1ed0&#10;TtXndE7V53RO1ed0TtXndE7V53RO1ed0/5YKAN6sAgDLugUAvccGALLYCAGn/xIInP8hFpL/LiOJ&#10;/zkvgP9COXf/SkJt/1BJZf9WTl//XlNa/mVWVfxtWlL6dVxP+H5fTPeHYUr1kWJI9JxkRvOmZUXy&#10;s2ZE8sFnQ/LUZ0Xu52dG6+hnRuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hn7qIAAM20AgC8vgQAr80E&#10;AKTeBwGa/xUJkP8kFYf/MCB+/zsqdP9CMmv/SDlj/04/Xf9VQ1j/XUdT/2RKUP9rTU3/ck9K/3lR&#10;R/+CU0X/i1RD/pRWQf2eV0D9qFg//LNZPvy/Wj770Vo9+9taPfvbWj3721o9+9taPfvbWj3721o9&#10;+9ta0q0AAL24AgCuxQIAodUCAJb3CwKN/xgIhP8mEXz/MRpx/zgiaP8+KWD/RS9a/0wzVP9TN1D/&#10;WjpM/2A8Sf9mPkb/bUBE/3RCQf97Qz//g0U9/4xGO/+VRzr/nkk5/6dKOP+xSjf/vks3/8JLN//C&#10;Szf/wks3/8JLN//CSzf/wks3/8JLv7MAAK6+AACgzQAAkt4AAIn/DQGB/xoFd/8jDG3/KhNk/zEZ&#10;XP84HlX/QCJQ/0gmTP9PKUj/VStE/1stQv9hLz//ZzE9/20yO/9zMzn/ejU3/4I2Nf+LNzP/lDgy&#10;/5w5Mf+kOjD/rzsw/7I7MP+yOzD/sjsw/7I7MP+yOzD/sjsw/7I7sLgAAKDHAACR2AAAhO8AAHz/&#10;DQFv/xEDZv8ZBl7/IQpW/ykPUP8yE0v/OhZG/0EZQv9IGz//Th08/1MeOf9ZIDf/XiE1/2QiM/9p&#10;IzH/cCQv/3clLf9+Jiz/hycq/48oKf+XKSj/oCoo/6MqKP+jKij/oyoo/6MqKP+jKij/oyoo/6Mq&#10;ocIAAJHRAACC4QAAeP8AAGz/CAFg/w0CV/8RA0//GAVI/yAGQ/8pCD//MQo7/zgMOP8+DjX/RA8y&#10;/0kQMP9OES7/UxIs/1gTKv9dFCn/YxUn/2kWJf9vFyT/dxci/34YIf+FGR//jxof/5EaH/+RGh//&#10;kRof/5EaH/+RGh//kRof/5Ea/2gZAv9kIwT/Xy8G/15AEP9jSxr/Z1Ql/2hdL/9mZzn/ZHJB/2J9&#10;SP9gh07/XZBS/1uYVv9anln/WKRb/1eqXf5WsF/9VbVg/FS8YfxUxGL7U81j+VLcY/ZS5mPxU+pj&#10;7FTtY+ZW72LgV/Bj4FfwY+BX8GPgV/Bj4FfwY+BX8GPgV/Bj/2kYAv9lIwT/YC4G/19AEP9mSRr/&#10;alMl/2tcMP9pZTr/Z3BC/2R7Sf9ihU//X45U/12WWP9bnVv/WqNd/VipX/xXr2H7VrVi+lW8ZPpV&#10;xGX5VM5l91PdZvNT5mbuVepm51btZeFY7mXbWe9m21nvZttZ72bbWe9m21nvZttZ72bbWe9m/2oY&#10;Av9mIgT/YS4H/2A/EP9pSBv/bVEm/25bMP9sZDr/aW5D/2d5S/9kg1H/YYxW/1+VWv9dnF39W6Jg&#10;+1qpYvpZr2T5WLVl+Ve8Z/hWxWj3Vc9o9VTgafBV5mnpV+po4lnsaNta7WnTW+5p01vuadNb7mnT&#10;W+5p01vuadNb7mnTW+5p/2oYAv9nIgT/Yi4H/2M+EP9sRhv/cVAm/3JZMf9wYjv/bGtE/2l2TP9n&#10;gVL/ZItY/2GTXP1fm2D7XaFi+luoZflarmf4WbVo91i8afZXxmr1VtFr8lXhbOxX52zkWelr3Fvr&#10;a9Rc7GzNXe1szV3tbM1d7WzNXe1szV3tbM1d7WzNXe1s/2sXAv9oIQP/Yy0H/2c8EP9wRRv/dE4m&#10;/3ZXMf90YDv/cGlF/21zTf9qflT/Zoha/mORXvthmWL5X6Bl+F2naPZcrWr1WrRs9Fm9bfRYx27y&#10;V9Rv7lfib+ZZ5m/dXOlu013qb81e63DHX+twx1/rcMdf63DHX+twx1/rcMdf63DHX+tw/2wXAv9p&#10;IQP/ZS0H/2s6EP90Qxv/eUwm/3pVMf95XTz/dWZF/3BwTv9te1b/aoVc/GaPYfpkl2X3YZ9o9l+m&#10;a/RdrW3zXLRv8lq9cfFZyXLvWNpz6Frjc95d5nLTXuhzy1/odMZg6HTBYeh0wWHodMFh6HTBYeh0&#10;wWHodMFh6HTBYeh0/20WAv9qIAP/Zi0H/284EP94QRr/fUol/39SMf9+Wzz/e2NG/3ZsT/9xd1f+&#10;bYJe+2qMY/hmlWj1ZJ1s82Gkb/JfrHHwXbRz71y/de5by3bqW9134F3jdtNg5XfKYeV4xGLleL5j&#10;5Xi6ZOV4umTleLpk5Xi6ZOV4umTleLpk5Xi6ZOV4/24WAv9rIAP/aCwH/3M2EP99Pxr/gkcl/4RQ&#10;MP+EWDv/gWBF/3xpT/92clf+cX1f+W2IZfZqkmrzZptv8WOjcu9hq3XtX7V47F3Beexc0HrjXd97&#10;1GHie8pi4nzCZOF9vGXhfbdm4nyzZ+J8s2fifLNn4nyzZ+J8s2fifLNn4nyzZ+J8/3AVAf9sHwP/&#10;aSwH/3c0D/+BPBn/h0Uk/4pNL/+JVTr/h11F/4JlT/98blj9dnhg+HKEZ/Vtjm3xaZhy72ahduxj&#10;q3nrYLZ86V7Efude2H/YYd9+ymPfgMFl3oG5Z96BtGjegbBp34Csad9/rGnff6xp33+sad9/rGnf&#10;f6xp33+sad9//3EVAf9tHwP/aysH/3syD/+GOhj/jEMi/49LLf+PUzj/jVpD/4liTf+DaVf9fHJg&#10;+HZ/Z/Rxim7wbJV07Wifeepkqn3oYbeA5l/Igt1h24PMZNyEwGbchbho24WxatuFrWvchKls3YOm&#10;bN2CpmzdgqZs3YKmbN2CpmzdgqZs3YKmbN2C/3IUAf9vHgP/bykH/38wDv+KOBf/kUEh/5RKLP+V&#10;UTb/k1hB/5BgS/uLZ1X1hG9f8H16Z+t3hW/ncpB2422bfN5opoHaZbOE1WPEhs9k2ofBZ9mIt2nY&#10;ia9r2ImqbdmIpm7ah6Nu2oagb9uFoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uF/3IUAf9wHgP/cigH&#10;/4IuDf+ONhb/lUAf/5lIKf+ZTzT/mFU++pZcSfSSZFPtjGtd54V2ZuF/gW/beIx303KWfs1toYTJ&#10;aq2JxWi7i8Fo0Iy2a9WNrm3Vjadv1oyjcNaLn3HYip1x2YmbctqHm3Lah5ty2oebctqHm3Lah5ty&#10;2oebctqH/3MUAf9wHQP/dSYG/4YsDf+RNhX/mUAd/5xGJ/+dTDH8nVI79JxZRe2ZYE/mlGhZ345z&#10;Y9WGfW7Nf4d4xniRgMBzm4e7b6eMtm20j7NsyJGsbtKRpXDTkKBy1I+cc9WNmXTWjJd02IqWddmJ&#10;lnXZiZZ12YmWddmJlnXZiZZ12YmWddmJ/3QTAf9xHQP/eCQG/4krDP+VNRP/nD4b/6BDJP+iSS73&#10;o1A376JWQeehXUrfnWdU1JVvYsuNeG7DhYJ5u3+MgrV5lomvdaGOqnKvkqZxwZShc9CUnHTRkph2&#10;0pGWd9OPlHfVjZJ31oyReNiKkXjYipF42IqReNiKkXjYipF42IqReNiK/3UTAf9yHAP/eyMG/4wp&#10;C/+YNBL/nzwZ/6NBIvumRiryqE0z6qlUPOKpW0TXo2NTzJpsYsKTdW66i355soWHg6p/kYqke5yQ&#10;nniqlJp2u5aXd8+WlHnQlJF60ZKPetOQjnrUj4161Y2MeteLjHrXi4x614uMeteLjHrXi4x614uM&#10;eteL/3UTAf9zHAP/fSEF/44pCv+bNBD/ojkX/6Y+H/eqRCburkou5bFSNdyvWUHPqGFSxaBpYbuY&#10;cm6xkXp5qYuDg6GFjYuagZiRlH6llpB8tpiNfc2XjH7PlYp+0JOKftKRiX7Tj4l91Y2IfdaLiH3W&#10;i4h91ouIfdaLiH3Wi4h91ouIfdaL/3YSAf90HAP/gCAF/5EoCf+eMw//pDcV/qo7G/OvQSLqtEgo&#10;4rlQLtS0VkDJrV9RvqVnYLSeb22ql3d4oZGAgpmMiouRh5WRi4SiloaDspmDhMuYhIPOloSD0JSE&#10;gtKShIHTkISB1I6EgNaMhIDWjISA1oyEgNaMhIDWjISA1oyEgNaM/3cSAf90GwP/gh4E/5QnCP+g&#10;Mg3/pzQT+q44GO+1PRzmvEYh3L9MLM65VD/DsV1Qt6plX62kbGyjnXR3mZh8gZGThoqJj5KRgoyf&#10;ln2Kr5h6i8eYfInOln2I0JR+htKSf4XTkH+E1I6Ag9aMgIPWjICD1oyAg9aMgIPWjICD1oyAg9aM&#10;/3gSAf91GwP/hRwE/5cmB/+jLwv/qzAQ9bM0FOu7OhfixEQY1cRIK8i9Uz28tltOsbBjXaaqamqc&#10;pHF2kp96gImag4mBlo6QeZOclXSSrJdxksOYc5HPlnaO0JR4i9KReYrTkHqI1Y57h9aMe4fWjHuH&#10;1ox7h9aMe4fWjHuH1ox7h9aM/3gSAf92GwP/iBsD/5olBv+mKwn+rywM8bkvDubDNg/dzTwWzshH&#10;KcLCUTu2vFlMqrZhW5+waGiVq290i6Z3foGigIZ5n4uNcZyZkmybqZVpm7+Wa5nQlG6U0ZJxkdKR&#10;c4/Uj3WN1Y12i9aLdovWi3aL1ot2i9aLdovWi3aL1ot2i9aL/3kRAf94GgL/jBkD/54jBP+qJgb4&#10;tCUI68AoCOHNMAfU0jcUyM1FJ7vITzmvwldKo71fWJi4ZmWNs21xg691e3qrfoNxqImKaqaWj2Wl&#10;p5Jipr2SY6PSkWed05BqmNSPbZXVjW6S1oxwkNiKcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiK/3sR&#10;Af98FwL/kBcC/6IhA/+uIATyux0E5coeA9rbJAPM2TUSwNNDJLTOTTaoyVVHnMRdVZHAZGKGvGtt&#10;e7hzdnK1fH5qs4eFY7GVil6wpYxbsbyNW6/VjV+n1Y1jodaMZpzXi2iZ2IpqltmIapbZiGqW2Yhq&#10;ltmIapbZiGqW2YhqltmI/3wQAf+BFAL/lRUB/6cdAvy1FgLrxhAB2tsPAM3gJQTD3zYPuNtBIazV&#10;SzOg0VNDlM1aUYnJYl1+xmlndMNxcGvBe3hkv4Z+Xb6Ugli9pYVWvruGVb3bhliz2odcq9qHX6ba&#10;h2Gh24ZjnduFY53bhWOd24VjnduFY53bhWOd24VjnduF/34QAf+HEQH/mhEA/60UANq+CgDRzQoA&#10;y+QQAcHkJQe34zUTreFAIaPeSS+X21I+i9dZS4DUYFd20Whhbc9waWXNenBezIZ1WMyVeVTMpntR&#10;zbx8UMzifFPB4H9Vt9+AWLHegVqr3oFcpt+BXKbfgVym34Fcpt+BXKbfgVym34Fcpt+B/4APAf+O&#10;DgH/og0A27UIAM7BCADG0AkAvukSArTpJQqq6DMXoOY+JZblRzKL404/gOFVSXbgXVNt3mZbZd1v&#10;YV7demdY3IZrU9yVb1DdpnFN3rtyTd/hcU7R53RQxuZ3Ur7keFO45HlVsuN6VbLjelWy43pVsuN6&#10;VbLjelWy43pVsuN6/4MOAf+WCwDdqwQAzbgGAMLEBgC61AkAse8UA6fuJQ2e7jMalO09J4rsRjOA&#10;604+dutVR2zqW05k6mNVXeptWljqd15T6oNiTuqRZUrroWdH7LNpRu3QaUjm6GlL2etqTM/sbU7H&#10;629PwOpwT8DqcE/A6nBPwOpwT8DqcE/A6nBPwOpw/4kLAOmgAQDQsQQAwbwFALfJBgCu2gkApPUX&#10;BZv1JxCS9TQciPY+J3/2RzJ29k47bPZUQmT2Wkhd9mJNV/ZrUVL2dVVN94BYSPiNWkX4m1xC+Kte&#10;Qfe+X0D332BD7uxgR+PxX0jb8WFJ0vJjSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ0vJj/pUAANSpAADC&#10;tQMAtcEDAKrPBQCg5wsBmP0aBo/+KRCG/zUbfv9AJXT/Ri1r/0w1Y/9SOlz/WT9W/2BDUP9oR0z/&#10;cUpH/3tMQ/+HTkD/lFA+/6FSPf+wVDv/w1U7/uFVPPnwVUDw9FVD5/dUQ+f3VEPn91RD5/dUQ+f3&#10;VEPn91RD5/dU26EAAMWwAAC1ugIAqMcCAJ3WBACT/A4Bi/8dBoP/Kw96/zUXcf88H2j/QiZg/0ks&#10;Wf9PMVP/VjVO/104Sf9lO0X/bT1B/3Y/Pv+AQTv/i0M5/5hFOP+kRjb/skc1/8RINf/dSTT/8Ek3&#10;/vhJN/74STf++Ek3/vhJN/74STf++Ek3/vhJyasAALa0AACowQAAm88AAI7fAQCH/xEBfv8dBHX/&#10;Jwts/y8SZP83GFz/Ph1W/0UiUP9LJUv/UihG/1grQf9fLT7/Zy87/28xOP94Mzb/gjQz/402Mf+Z&#10;NzD/pTgv/7I6Lv/AOy7/0zst/+s8Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8uLAAAKi8AACayQAA&#10;jNkAAIH1AwB5/xABbv8WA2X/HwZe/ycLV/8wD1H/NxNL/z4XRv9FGUH/TBs9/1IdOf9YHzb/XyE0&#10;/2YiMf9uJC//dyUt/4AmK/+MKCn/lyko/6IqJ/+tKyb/uSwm/8ktJv/JLSb/yS0m/8ktJv/JLSb/&#10;yS0m/8ktqrcAAJrFAACL0wAAfeIAAHX/BQBp/wwBX/8RAlf/FwNQ/x8FSf8mB0T/Lgk//zYLO/89&#10;DTf/Qw8z/0kRMP9PEi7/VRMs/1sUKv9iFSf/aRYl/3IXI/97GCH/hhkf/5EaHv+cGx7/pRwd/7Ad&#10;Hf+wHR3/sB0d/7AdHf+wHR3/sB0d/7AdnMAAAIzOAAB83gAAcPUAAGX/AABa/wYBUf8NAUn/EQJD&#10;/xcDPf8fBDj/JgU0/y0GMP8zBy3/OQcq/z4IJ/9DCCX/SQkj/04JIf9UCR//Wgod/2EKG/9pCxn/&#10;cgwX/3wNFv+GDRT/jw4U/5oPFP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oP/1wcAv9XJgP/UTIG/048&#10;CP9XRRD/W04Z/1xYIv9bYyv/WW8y/1d6OP9UhT3/UpBB/1CZRf9PoEf/TqdJ/02uS/9MtEz/S7tN&#10;/0rDTv9JzU//Sd1Q/0jpUP9I8lD7SfZQ9kv5UPBN+0/qT/tQ50/8UOdP/FDnT/xQ50/8UOdP/FDn&#10;T/xQ/1wcAv9YJgP/UjIG/1E6CP9aQxD/X00Z/19XI/9eYSv/XG0z/1l5Ov9XhD//VI5D/1KXR/9Q&#10;n0n/T6ZL/06tTf9NtE//TLtQ/0vDUf9LzlL/St9S/0nqU/1K8lP4S/ZT8U34UutP+lLlUPpT4lH6&#10;U+JR+lPiUfpT4lH6U+JR+lPiUfpT/10bAv9ZJgP/UzEG/1Q5CP9dQhD/Yksa/2JVI/9gXyz/X2s0&#10;/1x3O/9ZgkD/VoxF/1SVSP9Snkv/UaVO/1CsT/9Ps1H/TrtS/03EU/9Mz1T/S+BV/0vrVfpM8lX0&#10;TfZV7FD4VOZR+FXfUvlW3FP5VtxT+VbcU/lW3FP5VtxT+VbcU/lW/14bAv9aJQP/VDEG/1g3CP9h&#10;QBH/ZUka/2ZTI/9kXS3/Ymg1/190PP9cf0L/WYpH/1aTS/9UnE7/U6RQ/1GrUv9Qs1T/T7pV/07E&#10;Vv9N0Ff/TeJY/EztWPZO8ljuUPVY5lP2WN9U91nXVfhZ01X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ&#10;/18aAv9bJQP/VTAG/1w0CP9lPRH/akca/2tRJP9pWi3/ZmQ2/2NwPf9ffEP/XIdJ/1mRTf9XmlD/&#10;VaJT/1OqVf9Sslf/UbpZ/1DFWv9P0lv8TuRb+E/tXPBR8lvnVPRb3lX1XNVW9l3OWPddy1j3XctY&#10;913LWPddy1j3XctY913LWPdd/2AaAv9cJAP/Vi8F/2AyCP9qOxD/b0Qa/3BOI/9vVy3/a2E2/2ds&#10;Pv9jeEX/YINL/1yOT/9amFP/V6BW/1apWf9UsVv/U7pc/lHGXvxQ1l/5UOdf8lLuX+dV8V/dV/Jg&#10;0ljzYctZ9WLFW/Viw1v1YsNb9WLDW/Viw1v1YsNb9WLDW/Vi/2EZAv9dIwP/Wi0F/2UvCP9vOBD/&#10;dEEZ/3ZLI/91VC3/cV02/2xnP/9oc0b/ZH9M/2CKUv9dlVb/Wp5Z/1inXP5WsF/9VLpg/FPHYvlS&#10;3GPzU+hj6VXuY95Y8GTQWvFlyFzyZsJd8ma9XvJmu17yZrte8ma7XvJmu17yZrte8ma7XvJm/2IZ&#10;Av9eIwP/XioF/2ktCP90NQ//ej4Y/3xIIv97USz/eFo2/3NjP/9tbUf/aXpO/2SGVP9gkVj/XZxc&#10;/VqlYPtYsGL6Vrtl+FXKZvVU4GfsVupn31rtZ9Bc72nGXe9qv1/varlg72q1Ye9qs2HvarNh72qz&#10;Ye9qs2HvarNh72qzYe9q/2MYAv9gIgP/YicF/24qB/95Mg7/fzwX/4JGIf+CTyv/f1g1/3tgPv91&#10;aUf/b3RO+2qBVfhmjFv1Ypdf81+hY/Bcq2buWrZp7FnEaulY2mvhWupr0F3sbcVf7G68YetvtmLs&#10;b7Fj7G6tZOxuq2Ttbatk7W2rZO1tq2Ttbatk7W2rZO1t/2QYAv9hIgP/ZiUE/3InB/9+MA3/hTsW&#10;/4hFH/+ITSn/hlUz/4JePft9Zkb2dnBO8nJ8Ve5th1zqaJJi5mScZuNhpmrgX7Jt3V2/b9pd03DS&#10;XupwxGDpcrpi6HOzZOhzrWXpc6lm6XKmZ+pxpGfqcKRn6nCkZ+pwpGfqcKRn6nCkZ+pw/2UXAv9i&#10;IQP/aSME/3clBv+CLwz/ijkU/45DHf+PTCb/jVMw+YpbOvOFY0Ttf2xN6Hl3VeN0gl3ebo1j2WmX&#10;adNmoW7PY6xxy2G5dMhhynXFYeV2uWTmd7Bm5XeqaOZ3pWnmdqJq53Wfauhznmvpc55r6XOea+lz&#10;nmvpc55r6XOea+lz/2YXAf9jIQP/bSAE/3sjBf+HLgv/jzgS/5NBGv+VSiP6lFEt85FZN+yNYEHl&#10;h2lK34F0U9Z6fl3PdIhlym+RbMVrm3HBaKZ1vWayeLplwnq3Zd17rmjje6dq43uia+R6nmzleJtt&#10;5XeZbed2mG7ndZhu53WYbud1mG7ndZhu53WYbud1/2cWAf9kIAP/cB4D/34iBf+LLAn/kzcQ/5hA&#10;GP2aSCD0mk4p7JhVM+WVXTzdj2ZH04hvU8uBeV7Fe4Nmv3WMbrlxlnS1bqF4sGusfK1qu36qatJ/&#10;pGzgfp5t4X2ab+J8l3DjepVw5HmTcOV3k3Hmd5Nx5neTceZ3k3Hmd5Nx5neTceZ3/2gWAf9kIAP/&#10;cxwD/4EgBP+OKwj/lzUO/50+FfifRBzvoEsl559SLd+dWjfTlWNGyo5sU8OHdV67gX5ntXuIb693&#10;kXWqc5x6pXCofqFvtoGeb8qCm3DegZZx34CTcuF+kXPifJBz43qOc+R5jnPleI5z5XiOc+V4jnPl&#10;eI5z5XiOc+V4/2kWAf9mHgP/dhoD/4QfA/+SKgf/mzQM/qA7EvOjQRjqpkgg4qdPJ9iiVjbMmmBF&#10;w5NpUruNcl6zhnpnrIGEb6Z9jXageZh8m3ajgJd0sYOUdMWEkXXdg4923oGNduB/i3fhfYp34nuJ&#10;duR6iXbkeYl25HmJduR5iXbkeYl25HmJduR5/2kVAf9pHQP/eBkC/4ceA/+VKAb/njIK+qQ3D++o&#10;PRTmrEQa3a1LJNCmVDXGn15EvJlmUrSSb12sjHdnpIeAb56CineYfpR9knuggY16rYSKecCFiHrc&#10;hId63YKGet+AhnrgfoV64nyFeeN6hXnkeYV55HmFeeR5hXnkeYV55HmFeeR5/2oVAf9rGwL/excC&#10;/4ocAv+YJgX/ojAI9agzDOuuORDis0EU1rFHI8qrUjTApFxDtp5kUa2YbFylknRmnY19b5aIhnaP&#10;hZF9ioKcgoWAqoWBf7yGgIDbhYCA3YOAf96BgH7gf4B94X2AfeN7gHzkeoB85HqAfOR6gHzkeoB8&#10;5HqAfOR6/2sVAf9tGQL/fhUC/40bAv+bJAP+pSwG8awvCOezNAvdujoQ0LVGIcWvUTK6qVpCsKNi&#10;T6edaluemHJllpN6bo+Pg3aIi458goiZgXyGp4V5hrmGd4fXhXiF3YN6g96BeoLgf3uB4X18gON7&#10;fH/jenx/43p8f+N6fH/jenx/43p8f+N6/2sUAf9wGAL/gRQB/5AZAf+fIgL6qSYE7bEpBeK6LwbW&#10;vzYPyrpEIL+0TzG0rlhAqqhgTqGjZ1qYnm9kj5p3bYiWgHWAkot7eo+WgHSOpIRxjbaFb47RhXGL&#10;3YNzid+BdYfgfnaF4X13hON7d4PkeneD5Hp3g+R6d4PkeneD5Hp3g+R6/2wUAf9zFgL/hRMB/5QW&#10;Af+iHgH1rSAC57ghAt3DJgLQwzQNxL5CHrm5TS+us1Y+pK5eTJqpZVeRpW1iiaF1a4CdfnJ5moh5&#10;cpeUfm2WooJplbOEZ5bNg2mT3oJsj9+Ab4zhfnCK4nxyiON6cofkeXKH5Hlyh+R5cofkeXKH5Hly&#10;h+R5/20TAf92EwH/iBIB/5gTAP+nGQHvsxYB4sAVANXKHgHJxzIMvsNAHLO+SyyoulQ8nrVcSZSw&#10;Y1WKrGtfgalyaHmle29yo4V2a6CRe2afn39in7GBYJ/KgGKc4H9ll+F+aJPifGqQ43tsjeR5bYzl&#10;eG2M5XhtjOV4bYzleG2M5XhtjOV4/24TAf97EQH/jRAA/50QAPqsEQDauwsA1ckLAM3OGwHCzC8K&#10;t8k9GazFSSmhwFI4l7xaRo24YVGDtWhberJwZHKveWtrrINxZKuPdl+pnnpbqa98WarJfFqn4nte&#10;oON7YZvjemOX5HlmlOV3ZpLmd2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3/3ASAf+ADgH/kg4A8qMLANmz&#10;CQDPvgkAy8wJAMTTFwC60iwHsM87FqXMRiaayFA1j8RYQYXBX018vmdWc7xvXmu5d2VkuIJrXraO&#10;cFm1nXNVta51VLbIdVOz53ZXq+Z2WqTmdlyg53VfnOd0YJrodGCa6HRgmuh0YJrodGCa6HRgmuh0&#10;/3ISAf+GDAD7mAkA2akGAM61BwDGwQcAwM8JALrbEwCx2ikFp9g3EpzURCGS0U0wh85VPH3LXUd0&#10;yWVQbMdtV2XFdl5exIFjWcOOaFTDnWtRw65sT8TIbU7C7W1QuOtvU7DrcFWr6nBYputwWaPrcFmj&#10;63BZo+twWaPrcFmj63BZo+tw/3cPAf+NCADeoAIAz64FAMS5BQC7xQYAtdMKAK7hFgGm4SkGneA3&#10;EZPeQh2J3Ewpf9pUNXXXXD9t1WRIZdNsT1/SdlRZ0oFZVNGOXVDRnWBN0rBiS9PJYkrS7WJLyPJm&#10;Tb/xaE+48GlRsvBpUq/vaVKv72lSr+9pUq/vaVKv72lSr+9p/38KAO2WAADSpgEAxLIDALm8AwCw&#10;yQYAqdgKAKHnGQKZ5yoJkOc3FIfmQh995UopdORRM2vjWTpk4mFBXuJrR1jidUtT4YBPT+KNU0vi&#10;m1VJ46xXR+TEV0bj6VdG3fZZR9D3XEnI915KwfZgS732YEu99mBLvfZgS732YEu99mBLvfZg/4kA&#10;ANmeAADHrAEAubYCAK7BAwClzgYAnOQMAJXvHQON7ywLhe85FXzvQR5z70knau5QL2LuVzVc7l86&#10;Vu5oP1LucUJN73xGSe+JSUbwlktD8KZNQPG5Tj/y208+8PdOQub7T0Pd+1FE1PxTRc/8VEXP/FRF&#10;z/xURc/8VEXP/FRFz/xU4ZUAAMumAAC7sAAArrsBAKLIAgCY1QUAkPgPAYn4IASC+C4Lefk3E3D5&#10;Pxto+UYiYPpNKFr6VC1U+lwxT/tlNUv7bThH/Hc7Q/yDPT/9kD88/Z9BOv6vQzj/xkQ3/+pFNvz9&#10;RTvy/0Q+6v9EPub/Rj7m/0Y+5v9GPub/Rj7m/0Y+5v9G0J8AAL2sAACutQAAosIAAJXPAACK3QMA&#10;hP8SAXv/HgN0/yoJbP8zD2T/OxZd/0MbV/9KIFH/USRM/1gnSP9gKkT/aCxA/3EuPP97MTn/iDI1&#10;/5Y0M/+kNjH/tjcv/9A4Lv/vOS3//zkx//85M/z/OTP8/zkz/P85M/z/OTP8/zkz/P85wagAAK+x&#10;AACivQAAlMoAAIfYAAB98wcAdv8SAW3/GgNl/yQFXv8tClj/Ng9S/z0TTP9FFkj/TBlD/1MbP/9a&#10;Hjz/YSA4/2khNf9yIzH/fSUu/4omK/+ZKCn/pykn/7krJv/SLCX/7ywk//8tJP//LST//y0k//8t&#10;JP//LST//y0k//8tsa4AAKO5AACUxgAAhtMAAHnhAABx/wgAZ/8PAV//FQJX/x4DUf8mBUv/LgdG&#10;/zYKQf89DD3/RA45/0sQNv9REjL/WBMv/18VLP9nFin/cRcm/3wYI/+JGiD/mBsf/6YcHf+3HRz/&#10;yh4c/+YfG//wHxv/8B8b//AfG//wHxv/8B8b//AfpLUAAJXCAACGzwAAd94AAGv0AABi/wMAWf8L&#10;AVH/EQFK/xcCRP8fAz//JgQ6/y0FNv80BjL/Ogcu/0AIK/9GCCj/TAkl/1IJIv9ZCiD/Ygsd/2sM&#10;Gv92DRf/hA4V/5IPFP+gEBP/rRET/7oRE//DEhP/wxIT/8MSE//DEhP/wxIT/8MSl74AAIbMAAB3&#10;2wAAaecAAFz9AABU/wAAS/8FAEP/DAE9/xECN/8XAjL/HgMu/yQDKv8qBCX/LwQi/zUFH/86BR3/&#10;PwUa/0UGGP9LBhb/UgYU/1oHEv9iBxD/bAcP/3cIDf+ECAz/kAgM/5wIDP+iCAz/oggM/6IIDP+i&#10;CAz/oggM/6II/1AgAv9LKgP/RDYF/0c6Bv9KPwj/TkkP/09UF/9PYB7/TWwk/0p5Kv9IhS7/RpAy&#10;/0SaNP9Dojf/Qqo4/0GxOv9AuTv/QME8/z/LPf8+3D7/Pug+/z3zPv89+z//Pv8+/0D/PvpD/z30&#10;RP8+7kb/P+5G/z/uRv8/7kb/P+5G/z/uRv8//1AgAv9LKgP/RTUF/0o4Bv9NPQj/UUgP/1JSF/9R&#10;Xh7/T2ol/013K/9Kgy//SI4z/0aYNv9EoTj/Q6k6/0KwPP9CuD3/QcE+/0DLP/9A3ED/P+lA/z/0&#10;QP8+/UH/QP9A/UL/QPZF/0DwRv9B6Uj/QelI/0HpSP9B6Uj/QelI/0HpSP9B/1EfAv9MKQP/RzQF&#10;/002Bv9ROwj/VUYQ/1ZQGP9VXB//Umgm/1B0LP9NgDH/Sow1/0iXOP9GoDv/Rag8/0SwPv9DuD//&#10;Q8FB/0LMQf9B3kL/QetD/0D1Q/9A/UP/Q/9D+Eb/QvBI/0PqSf9E40r/ReNK/0XjSv9F40r/ReNK&#10;/0XjSv9F/1IfAv9NKQP/SjIE/1AzBv9VOQj/WUMQ/1pNGP9ZWCD/VmQn/1NxLf9QfTP/TYk3/0uU&#10;Ov9Jnj3/R6Y//0auQf9Ft0L/RMFE/0TMRf9D30X/Qu1G/0L3Rv9D/Ub5Rv9G8En/RulL/0fiTP9I&#10;203/SNtN/0jbTf9I203/SNtN/0jbTf9I/1MeAv9OKAP/Ti8E/1QwBv9aNgj/XkAQ/2BKGP9eVSD/&#10;W2Ao/1htL/9UeTT/UYU5/06RPf9Mm0D/SqRC/0mtRP9Itkb/R8FH/0bNSP9F4Un/RO9K/0X4SvtH&#10;/UrxSv9J6E3/S99O/0zXT/9Mz1H/TM9R/0zPUf9Mz1H/TM9R/0zPUf9M/1QdAv9QJwP/UiwE/1kt&#10;Bf9fMgj/ZDwQ/2ZHGP9kUiD/YVwo/11oMP9adTb/VoE7/1KNP/9PmEP/TaJF/0yrSP9KtUn/Sb9L&#10;/0jMTP9I4U3/SO5N/Ej5TvJL/E3nTv1P3VD9UNJS/lDMU/9RxlT/UcZU/1HGVP9RxlT/UcZU/1HG&#10;VP9R/1UdAv9RJwP/VikE/14qBf9kLwj/ajoP/2xFF/9sTyD/aFko/2RjMP9gcDf/XHw9/1iIQv9V&#10;k0b/U51J/1GmS/9PsE3/TrpP/U3GUPpN2VH2TOpR8k33UedQ+lLbUvtUzlT8VcdW/VXBV/5VvFj+&#10;VbxY/lW8WP5VvFj+VbxY/lW8WP5V/1ccAv9SJgP/WiYE/2ImBP9qLAf/cTcO/3NCFv9zTB//cFYo&#10;/2tgMP9mazj/Y3c+/l+DRPtbjkj5WJhM91ahT/VVq1HzU7VT8VLBVO9R0FXrUedV5lL2VtpU+VjM&#10;VvpZw1j7Wrxa+1q3W/tZs1z7WbNc+1mzXPtZs1z7WbNc+1mzXPtZ/1gbAv9TJQP/XiMD/2cjBP9w&#10;Kgb/dzUN/3pAFf96Sh3/eFMm/3NcL/xuZjf4aXI/9GV+RfFhiUruXpNO61ydUuhZplXmWLBX5Fe8&#10;WOJWzFneVuRZ2Fb0W8pY913AWvheuFz4XrNd+F6uXvhdq1/5XKtf+VyrX/lcq1/5XKtf+VyrX/lc&#10;/1kbAv9WIwP/YiAD/2wgA/91KAX/fTML/4A9E/+BRxv/f1Ak+XtZLfR2YjbucW0+6mx5ReZohEvi&#10;ZI5R3mGYVdteolnWXKxb01u4XtBaxl/NWt9gyFryYb5c9WK1XvRirmD1Yqph9WGmYvZho2P3X6Nj&#10;91+jY/dfo2P3X6Nj91+jY/df/1oaAv9ZIQL/Zh0C/3AeA/96JgT/gjEJ/4Y7EP+IRBn5hk0h8oNW&#10;K+t+XjTleWk94HR0Rdpvf0zTaolTz2aSWMtjnF3HYaZgxF+xY8Fev2S+XtJlul/sZrJg8marYvJm&#10;pWTyZaFl82SfZfRjnGb1Ypxm9WKcZvVinGb1Ypxm9WKcZvVi/1saAv9cHwL/aRsC/3UcAv9+JAP/&#10;hy4I/4w4DvuOQhbyjkoe64tSJ+SHWzDdgWY603pwRc11ek7IcINVw2yNW75plmC6ZqBkt2SrZ7Rj&#10;uGmxYspqrmPmaqhk72qiZu9pnWfwaJpo8WeYafJmlmnzZJZp82SWafNklmnzZJZp82SWafNk/1sZ&#10;Av9fHAL/bBgC/3kbAv+DIQP/jCwG/5E2C/WUPxLslUcZ5JNPItyOWC3Sh2I6yoFsRcN7dU6+dn9W&#10;uHKIXbRukWKva5tmq2mmaqhns2ylZ8Nuomfgbp5p7W2Zau5slmvvapNs8GmSbPFnkGzyZpBs8maQ&#10;bPJmkGzyZpBs8maQbPJm/1wZAf9iGgL/cBYC/3wZAv+GHwL/kCkE+pYzCfCaPA7nm0QV35pLHdOU&#10;VSzKjV85wodpRbuBcU+1fHtXr3iEXqp0jWOlcZdooW6ibJ1srm+abL5wmGzZcZVt62+Rbuxuj2/t&#10;bI1v72qMb/Bpi2/xZ4tv8WeLb/Fni2/xZ4tv8WeLb/Fn/10ZAf9kGQL/chQB/38YAf+KHQH/lCYD&#10;9pswBuufOArioj8Q2J9HHM2ZUivEkl05u4xmRLSHbk6tgndXp32AXqJ5iWSddpNpmHOebZRxqnGQ&#10;cbpyjnHRc4xy6nGKc+tviHPtbYdz7muHc+9qhnLwaIZy8GiGcvBohnLwaIZy8GiGcvBo/14YAf9n&#10;FwH/dRMB/4MWAf+OGgH+mCMC8Z8sBOelMwfdqDkM0aNFG8edUCq+l1o4tZJjRK2MbE6mh3RXoIN8&#10;Xpp/hmSVfI9qkHmabot3pnKIdrZ0hXbMdIR36XKDd+pwgnfsboJ27WyCdu9qgXbwaYF28GmBdvBp&#10;gXbwaYF28GmBdvBp/14YAf9pFQH/eBIB/4YUAf+RGAH6nB8B7aQnAuKqLATWrDQLy6dDGsGiTim4&#10;nFg2r5dhQ6eRaU2gjXFWmYh5XpOFgmSNgYxqiH+Xb4N9pHJ/fLN0fXzIdXx96HN8fOpxfHvsb316&#10;7W19ee5rfXnwaX158Gl9efBpfXnwaX158Gl9efBp/18YAf9rEwH/exEB/4kTAP+VFQD1oBoB6Kkg&#10;Ad2wJAHQsDIKxqxBGLymTCezoVY1qpxfQaKXZ0yakm9Vk453XYyLgGSGiIppgYWVbnyDoXJ3grB0&#10;dYLFdXSD53N1gepxdn/rb3d+7W14fe5reHzwaXh88Gl4fPBpeHzwaXh88Gl4fPBp/2AXAf9uEgH/&#10;fhAA/4wRAP+ZEQDxpBMA464WANa2HAHLtDAIwbA/F7erSyWtplQzpKFdQJydZUqUmGxTjJV0W4aR&#10;fWJ/jodoeYySbXSKnnFwiK10bYjBdG2J5HNvh+pxcITsb3KD7W1zge5rdIDwaXSA8Gl0gPBpdIDw&#10;aXSA8Gl0gPBp/2EXAf9xEAH/gg4A/5AOAPWdDQDjqQwA2bUMAM+5GgDFuC4Hu7Q9FbGwSSOnq1Ix&#10;nqdbPpajY0iOn2pRhptyWX+YemB4lYRmcpOPbG2RnG9pkKpyZpC+c2WR4XJojutwaorsbmyI7Wxt&#10;hu9rboTwaW6E8GluhPBpboTwaW6E8GluhPBp/2MVAf91DgH/hg0A+JQLANyiCADUrQkAz7gKAMm9&#10;FwC/vCsGtbk7E6u2RyGhsVAvmK1ZO4+qYUaHpmhPf6NwV3igeF5ynoFka5uMaWaamW1imahvX5m8&#10;cF6Z329gluxuY5HtbWaO7mtni+9qaYnwaGmJ8GhpifBoaYnwaGmJ8GhpifBo/2cSAf95DAD/igoA&#10;35oEANOmBwDMsQgAx7sIAMHCEwC4wigErr84EKW8RB6buE4skbVXOIixXkKArmZLeKttU3Gpdlpr&#10;p39gZaWKZGCjl2hbo6ZrWaO6bFij3GtZoO5rXJrval+W8GlhkvFoY4/xZmOP8WZjj/FmY4/xZmOP&#10;8WZjj/Fm/2sQAf9+CQDxkAQA1p4DAMyqBgDEtAYAvr4FALjIEACwyCQDp8Y1DZ3DQhuTwEwoir1U&#10;M4G6XD55t2RGcbVrTmuzdFRksX5aX7CJX1qvlmJWrqVlU665ZlKv22VSq/JmVaTyZlif8mZam/Nl&#10;XJfzZFyX82Rcl/NkXJfzZFyX82Rcl/Nk/3ANAP+EBADdlgAAzqMDAMSuBAC7twQAtMIFAK7NDACn&#10;ziACns0xCpXLPhaLyEkjgsZSLnrDWjhywWJAa8BqR2S+c01evXxTWbyIV1S7lVtQu6VdTru5Xk28&#10;211LufdfTrH2YFGq9mBTpfZgVaH2YFWh9mBVofZgVaH2YFWh9mBVofZg/3cIAOuMAADTmwAAxqgC&#10;ALuxAgCyuwIAqscGAKLTCgCd1hoBldYsBozUOhGD0kYdetBPJ3LOWDFqzWA4ZMtoP17KckVYynxJ&#10;VMmITU/JlVFMyaVTSsm5VEnK3FNHyPdVSMD8WEq4+1lMsvtaTq36Wk6t+lpOrfpaTq36Wk6t+lpO&#10;rfpa/38AANyTAADKogAAvKwBALG1AACowAMAn8sGAJbZCwCR4BsBit8sBoLfOQ553kMXcd1NIGrc&#10;Vihj218vXdpnNVjZcTpT2Xs+T9mIQkvZlkVI2aZHRtq6SEXb20dE2PRJQtP/TUTJ/09Fwv9QR7v/&#10;Uke7/1JHu/9SR7v/Uke7/1JHu/9S5ooAAM+bAAC/pwAAsrAAAKe7AACcxgMAk9EGAIvqDgCF6B8C&#10;fugtBnboOA5u6EEWZudKHV/nUiNZ51spVedkLVDnbTFM53g1SeeEOEbokTpD6KA8QOmyPj/qyz4+&#10;6O8+Peb/Pz3g/0I/1/9EQM7/RkDO/0ZAzv9GQM7/RkDO/0ZAzv9G1pMAAMSjAAC0rAAAp7YAAJvB&#10;AACQzAIAhtkGAIDyEgB58h8CcfIrBmryNgxj8z8SXfNHGFfzTx1S81chTfRgJEn0aShG9HMqQvV+&#10;LT/1iy889pkxOvapMzj3vjQ2+OE1NvX5NTXz/zQ37P82OeX/ODnl/zg55f84OeX/ODnl/zg55f84&#10;yJ4AALapAACosgAAm70AAI/IAACD1AAAeegHAHP8EgFr/R0CZP0nBF7+MQhY/jsNU/9DEU3/SxVJ&#10;/1MYRf9aGkH/Yx0+/2wfO/92ITf/giM0/5AlMv+fJzD/sCgu/8gpLf/qKiz//yos//8qL/n/Ki/5&#10;/yov+f8qL/n/Ki/5/yov+f8quaYAAKquAACcuQAAjsUAAIHRAAB13gAAbfoJAGX/EQFe/xoCV/8j&#10;A1L/LAVM/zQHSP88CkP/RAw//0wOPP9TEDj/WxI1/2MUMv9sFi//dxcs/4QZKf+TGif/ohwl/7Qd&#10;JP/MHiP/7R4i//0fIv//HyL//x8i//8fIv//HyL//x8i//8frKsAAJ22AACPwgAAgM4AAHPcAABn&#10;6QAAX/8GAFj/DgBR/xUBS/8dAkb/JgNB/y0EPP81BTj/PAY0/0IHMf9JCC7/UAkr/1cKKP9fCiX/&#10;aQwj/3QNIP+CDh3/kg8b/6IQGv+yERn/yBIY/+UTF//6FBf/+hQX//oUF//6FBf/+hQX//oUn7MA&#10;AJC/AACAzAAActoAAGTkAABY9QAAUf8BAEr/CwBE/xABPv8XATn/HgI0/yUCMP8sAyz/MgQo/zgE&#10;Jf8+BSL/RAUf/0oFHP9RBhr/WQYX/2MHFP9uBxL/fAgQ/4wID/+cCA7/rAkO/7sJDf/TCQ3/0wkN&#10;/9MJDf/TCQ3/0wkN/9MJkbwAAIHJAABy1wAAZOQAAFTrAABL/wAARP8AAD3/BAA3/wwAMf8QASz/&#10;FgEo/xwBJP8iAiD/JwIc/ywCGf8xAxb/NgMT/zwDEf9CAw//SQQN/1EEC/9aBAn/ZgQG/3MFA/+B&#10;BQL/kAUB/5wFAf+rBQH/qwUB/6sFAf+rBQH/qwUB/6sF/0QkAv8/LgP/PDYE/0A4BP9BPQb/QUUI&#10;/0FRDf9AXRP/P2oY/zx3HP86hCD/N5Ej/zabJf81pCf/NKwo/zS1Kv8zviv/Msgr/zLVLP8x5S3/&#10;MfEt/zH7Lf8w/y3/MP8t/zP/Lf82/yz+OP8t+Tr/LvY7/y72O/8u9jv/LvY7/y72O/8u/0UjAv8/&#10;LgP/PjQD/0I2BP9EOwb/REMI/0VPDf9EWxP/QWgZ/z91Hf88giH/Oo8k/ziaJ/83oyn/Nqwq/za0&#10;LP81vS3/NMgu/zTWLv8z5i//M/Iv/zL8MP8y/zD/M/8v/zb/L/85/y/5O/8w9D3/MfE9/zHxPf8x&#10;8T3/MfE9/zHxPf8x/0YjAv9ALQP/QTID/0YzBP9IOAb/SEAI/0lMDv9IWBT/RWUa/0JyH/9AfyP/&#10;PYwm/zuYKf86oSv/Oaot/zizLv83vS//Nscw/zbVMf825jL/NfEy/zX7Mv81/zL/Nv8y/zr/Mfo9&#10;/zPzPv807UD/NOpB/zTqQf806kH/NOpB/zTqQf80/0ciAv9BLAP/RS8D/0kwBP9MNQb/TT0I/05I&#10;Dv9NVBX/S2Eb/0huIP9FeyX/Qogo/z+UK/8+ni7/Pacv/zyvMf88uDL/O8Mz/zrPNP864TX/Ou41&#10;/zr4Nf86/zX/Ov81+z7/NfJB/zfrQv845UT/OOFF/zjhRf844UX/OOFF/zjhRf84/0giAv9DLAP/&#10;SCwD/04tBP9RMQX/UzkI/1VFDv9TURX/UV0c/05qIf9Ldyb/SIMr/0WPLv9EmTD/QqIz/0GrNP9B&#10;tDb/QL03/z/JOP8/2zj/P+o5/z/1Of8//zn7QP848UP/OuhF/zzhR/882kj/PdVJ/z3VSf891Un/&#10;PdVJ/z3VSf89/0khAv9EKgP/TSgD/1MpBP9XLQX/WTYI/1xCDv9bThX/WFkc/1VlIv9Scij/T34t&#10;/0yKMP9KlDP/SJ42/0emOP9Grzn/Rbg7/0XEPP9E0jz8ROU9+ETyPfVF/jzxRf8+5kj/QNxK/0HS&#10;S/9BzE3/QclN/0HJTf9ByU3/QclN/0HJTf9B/0ogAv9IJwL/USUD/1glA/9dKgT/YDMH/2M/Dv9i&#10;ShX/YFUc/1xhI/9ZbSn/VXku/1KEM/9Qjzb9Tpk5+0yiO/pLqj34SrQ/90q+QPVJzEDxSeFB7Urw&#10;QepK/ELkSv9E2Ez/RcxP/0bGUP9GwFH/Rr5R/0a+Uf9GvlH/Rr5R/0a+Uf9G/0wgAv9MJAL/VSEC&#10;/10hA/9jJwT/ZzEG/2o8DP9qRxT/Z1Ib/2NcI/9faCr7XHQw91l/NfVWijnyVJQ88FKdP+5RpkHs&#10;UK9D6k+6ROhOx0TmT91F4U/uRd1O+0jUT/9JyFH/SsBT/0q6VP9KtlX/SrRW/0q0Vv9KtFb/SrRW&#10;/0q0Vv9K/00fAv9QIQL/Wh4C/2IeAv9pJQP/bS0F/3E5C/9xRBL/b04a+2tYIvVmYynxY28w7WB6&#10;NulchTvmWo8/5FiYQuFWokTfVatG3FO2SNpSw0rWUthK0VPsS8xT+k3FVP9OvFb/T7VX/0+wWP9O&#10;rFn/Tapa/02qWv9Nqlr/Tapa/02qWv9N/04eAv9THgL/XhsC/2cbAv9uIgP/cyoE/3c1Cf94QBD5&#10;d0oY8nNUIOxvXijna2ow4md1Nt5jgDzZX4pB1F2TRtFbnUnOWaZMy1iwTshXvFDGVs1Rw1fmUb5X&#10;91K4WP9TsFr/U6tc/1KnXf9So13/UaJd/1CiXf9Qol3/UKJd/1CiXf9Q/08eAv9XGwL/YhcB/2wZ&#10;Av90IAL/eScD/34yB/mAPA3xf0YV6ntQHeR3Wybdc2Yu1W1wN9Bpej7LZYREx2KOScRgl03AXqBQ&#10;vV2qU7tbtlW4W8VWtVvfVrJc81esXf1Xpl79VqFg/lWeYP9UnGH/U5ph/1OaYf9TmmH/U5ph/1Oa&#10;Yf9T/1AdAv9aGQH/ZRUB/3AXAf94HQH/fyQC/YQuBfOGOArqhkIR44RLGdt/VyPReWIvy3RsOMVv&#10;dkDAbH9GvGiIS7hmkVC1Y5tTsWGlVq5gsFmrX79aqV/UW6Zg71uiYfpanWP7WZlk/FiWZP1XlWX+&#10;VZRl/lWUZf5VlGX+VZRl/lWUZf5V/1AdAv9dFwH/aRIB/3QVAf99GgH/hCEB94kqA+2NNAfkjT0N&#10;3ItIFtGFVCPJf14uwnpoOLx1cUC3cXpHsm6ETa5rjVKqaJZWp2agWaNlq1ygZLlenmTNXptk6l6Y&#10;ZvhdlGf5XJJo+1qQaPxZjmj9V45o/VaOaP1Wjmj9Vo5o/VaOaP1W/1IcAf9fFAH/bBEB/3gTAf+B&#10;FwH/iB0B8o8lAueTLwTelTgJ05BFFcqLUSLChVsuu4BlOLR7bkGvd3dIqnR/TqVwiFOhbpJXnWuc&#10;W5lqp16WabVglGjIYZJp5mCPavdfjWv4XYtr+VyJbPtaiGz8WIhr/FiIa/xYiGv8WIhr/FiIa/xY&#10;/1QaAf9iEwH/bxAB/3sSAP+FFAD6jRkA7ZMfAeKZKALYmTMIzJVCFMSQTiG8i1kttIViN66Ba0Co&#10;fHNIonl8Tp12hVSZc45YlXGYXJFvpGCNbrFii23DY4lu4mKHb/Zhhm/3X4Vv+V2Eb/pbg2/7WYNv&#10;/FiDb/xYg2/8WINv/FiDb/xY/1YYAf9kEQH/cg4A/34QAP+IEQD1kRQA6JgZAN2eIAHRnjEHx5pA&#10;E76VTCC2kFYsrotgN6eGaEChgnBInH55TpZ7glSSeItZjXaVXYl0oGGFc65jgnK/ZIBz3mSAdPVi&#10;f3T2YH9z+F5+c/lcfnL6Wn5y+1l+cvtZfnL7WX5y+1l+cvtZ/1gXAf9nEAH/dQ4A/4EOAP+MDgDx&#10;lRAA450RANajGwDLoS8Gwp4+ErmZSh6wlFQrqZBdNqKLZj+bh25HlYR2TpCAf1SLfohZhnuSXYF5&#10;nmF9eKtkeni8ZXl42WV4efRieXj2YHl3+F55dvlceXX6Wnl1+1p5dftaeXX7Wnl1+1p5dfta/1oV&#10;Af9pDgD/eAwA/4QMAO+QCwDdmgoA2aILANCmGADGpSwFvaI8ELSeSB2rmVIpo5VbNJyRYz6VjWtG&#10;j4lzTYmGfFOEhIVYf4GQXXp/m2F2fqhkc325ZXF+02VxfvJjcn32YHN79150evlcdHn6W3V5+1p1&#10;eftadXn7WnV5+1p1efta/10TAf9sDQD/ewsA9ogJANyTBgDVnQkA0aUKAMqqFQDBqSoEt6Y6D66i&#10;RhumnlAonppZM5aWYTyPk2lEiY9xTIONeVJ9ioNXeIiNXHOGmWBvhKZjbIS3ZGqEz2RqhPBibIL2&#10;YG2A915vf/lcb336W3B8+1pwfPtacHz7WnB8+1pwfPta/18RAf9vCgD/fggA44wDANaXBQDPoAcA&#10;yqgIAMSuEwC7rScDsqs3DamnRBmgpE4mmKBXMZGcXzqKmWdDg5ZvSn2Td1B3kYBWco+KWm2Nll5o&#10;i6NhZYu0Y2OLzGNji+5hZYn3X2eG+F5phPlcaoL6WmuB+1prgftaa4H7WmuB+1prgfta/2IQAP9y&#10;BwD4ggMA248CAM+aBQDJowYAw6wGAL2yEAC1siQCrLA1C6OtQhebqkwjkqZVLoqjXTiDoGVAfZ1s&#10;R3abdE1wmX1Ta5aIWGaVlFxilKFfX5OyYF2TyWBdk+1fXpD4XmGM+VxjivpbZIf7WmWG+1llhvtZ&#10;ZYb7WWWG+1llhvtZ/2YNAP93AwDjhwAA05MBAMqeBADCpwQAu68EALW2DQCutyECpbYyCZ2zPxWU&#10;sEogjK1TK4SqWzR9qGM8dqVqQ3CjckpqoXtPZaCGVGCekVhbnZ9bWJ2wXVadx11WnetcV5r6W1qV&#10;+lpckftZXo78WF+N/FdfjfxXX438V1+N/FdfjfxX/2oKAP98AADcjAAAzZgAAMOjAwC6qgIAs7MB&#10;AKy8CgCmvR0BnrwvBpa6PBGNuEcchbVQJ32zWTB2sWA4b69oP2mtcEVjq3lKXqqET1qpkFJVqJ5V&#10;UqevV1GoxldQp+pXUKX8V1Of/VdVmv1WV5b+VliV/lVYlf5VWJX+VViV/lVYlf5V/28EAOaCAADS&#10;kQAAxp0AALumAQCyrgAAqrcBAKLCBQCcxBgAlcMqBI3COQ2FwEQYfb5OIXW8Vipuul4yaLlmOGK3&#10;bj5dtnhDWLWCR1S0j0tQtJ1OTbOuUEu0xVBLs+pQSrH/UUyr/1JOpf9SUKH/UlGe/1FRnv9RUZ7/&#10;UVGe/1FRnv9R/3YAAN2JAADKlwAAvqIAALOqAACpswAAoLwCAJjGBgCRzBIAi8wlAoTLNAl8yUAS&#10;dchKG23HUyNnxVwqYcRkMFzDbTZXwnY6U8KBP0/BjkJLwZ1FSMGuRkfBxUZHwepGRL7/SUW5/0pH&#10;s/9LSa3/TEqr/0xKq/9MSqv/TEqr/0xKq/9M6X8AANGQAADCngAAtacAAKqvAACguAAAlsECAIzL&#10;BwCE1Q0AgNUeAXnVLgVy1DwMbNNHFGXSUBtf0VkhWtFiJ1XQayxR0HUwTc+BNEnPjjdGz505RNCu&#10;O0LQxjtD0Oo6QM39Pj7L/0BAw/9CQb3/Q0K5/0RCuf9EQrn/REK5/0RCuf9E3YgAAMeYAAC4owAA&#10;q6sAAKC0AACVvgAAi8gDAIDRBwB44Q0AdOEdAW7hKwNo4DcIYeBCDlzgTRRX4FYZU+BfHU/gaSJL&#10;4HMlR+B+KETgiytC4JotP+GrLz7iwS8+4uUvPN/6MTne/zQ52f82OtD/ODvM/zk7zP85O8z/OTvM&#10;/zk7zP85zZIAALygAACtqAAAobEAAJW7AACJxQAAfs8CAHTaBgBu6xEAaOseAWLrKgNd7DUGV+w/&#10;C1LsSA9N7FETSu1aFkbtYxlD7W0cQO14Hj3uhSE67pMjOO+jJDbwtiY18dImNO/zJjTs/yYy6/8o&#10;Muf/KzPk/ywz5P8sM+T/LDPk/ywz5P8swZwAALCmAACjrgAAlrgAAInDAAB9zQAAcdgAAGfmBgBi&#10;9hEAXPcdAVf3JwJS9zEETfg6Bkj5QglE+UsLQfpUDj76XBA7+2USOPtvFDX7exYy/IkYMP2YGS79&#10;qhss/r8cK//jHSr8+h0q+v8dKvf/HCr3/x0q9/8dKvf/HSr3/x0q9/8ds6MAAKSrAACXtgAAicEA&#10;AHvLAABv1gAAY98AAFv1BgBV/xAAUP8ZAUv/IwJG/ywDQv80BD7/PAU6/0MGN/9LBzT/Uwgx/1sJ&#10;Lv9kCiv/bwwo/3wNJv+LDiT/nBAi/64RIf/FEiD/6RMf//wTHv//Ex7//xMe//8THv//Ex7//xMe&#10;//8TpqkAAJizAACKvwAAe8oAAG7VAABg3wAAVOcAAE7/BABJ/w4AQ/8UAD//HQE6/yUCNv8sAjL/&#10;MwMv/zoDK/9BBCj/SAQl/08FIv9XBSD/YAYd/2wHGv95Bxj/iggW/5sIFf+tCRT/wwkT/+MJE//4&#10;CRP//woT//8KE///ChP//woT//8KmrEAAIu9AAB8yAAAbdQAAF/gAABR5gAAR/UAAEH/AAA8/wkA&#10;N/8QADL/FQEu/x0BKv8jASb/KQEi/y8CH/81Ahz/OwIZ/0IDFv9JAxP/UQMR/1oDD/9mBA3/dAQL&#10;/4UECv+WBQn/qAUI/7kFB//QBQf/4wUH/+MFB//jBQf/4wUH/+MFjboAAH3HAABt0wAAX+AAAFDn&#10;AABC7QAAOv8AADX/AAAv/wIAKv8KACb/DwAi/xQAHv8aARr/HwEW/yMBE/8oARD/LQEO/zMBDP85&#10;Agr/QQIH/0kCA/9TAgD/XgIA/2wCAP98AwD/jQMA/50DAP+sAwD/tQMA/7UDAP+1AwD/tQMA/7UD&#10;/zknAv8zMgL/NTQD/zg2A/84OwT/NkMF/zNOB/8xWwn/L2gN/y12Ef8rhBT/KZEW/ymbGP8opBn/&#10;KK0a/yi1G/8nvhz/J8gc/yfUHf8n5B3/J+8e/yf5Hv8n/x7/J/8e/yf/Hf8o/x3/K/8e/y3/H/wv&#10;/x/8L/8f/C//H/wv/x/8L/8f/zonAv80MQL/ODED/zs0A/87OQT/OkEF/zdLB/81WAr/M2UO/zFz&#10;Ev8vgRX/LY4X/y2YGf8soRv/LKoc/yuyHf8rux7/K8Qf/yvQH/8q4SD/Ku0g/yr3IP8q/yD/K/8g&#10;/yv/H/8s/x//L/8h/DH/Ivcz/yL3M/8i9zP/Ivcz/yL3M/8i/zsmAv81MAL/Oy8C/z4xA/8/NgT/&#10;Pj0F/zxIB/87VQv/OWIP/zdvE/81fRf/M4oZ/zKVG/8xnh3/MKce/zCvH/8wtyD/L8Ah/y/LIv8v&#10;3CL/L+oj/y/1I/8v/iP/L/8i/zD/Iv8w/yP7M/8l9TX/JfA3/ybwN/8m8Df/JvA3/ybwN/8m/zwm&#10;Av85LQL/PywC/0MtA/9EMgT/QzkF/0NFB/9CUgv/QF8Q/z5rFf87eBj/OYUb/zeQHv83miD/NqMh&#10;/zWrIv81syP/NLwk/zTGJf801CX/NOYm/zTxJv80+yb/Nf8l/jX/Jvo2/yjzOP8p7Dr/KeY8/yrm&#10;PP8q5jz/KuY8/yrmPP8q/z0lAv89KgL/QygC/0cpA/9JLQT/SjYF/0pBB/9JTQz/R1oR/0VnFv9C&#10;dBr/QIAd/z6MIP89lSL/PJ4k/zumJv87rif/Orco/zrBKP86zSn/OuEp/jruKfs6+Sn3O/8p9jr/&#10;K/A7/y3oPf8u4T//LttB/y7bQf8u20H/LttB/y7bQf8u/z4lAv9BJgL/SCQC/0wlAv9PKQP/UjMF&#10;/1E+B/9RSQz/T1YS/0xiF/9Kbxz/R3sg/0WGI/9DkSX/Qpon/0GiKf9Bqir9QLIr/EC8LPs/yC34&#10;P9st9EDrLfBA9y3tQP8v6z//MeRB/zLbQ/8z0UT/M8tG/zPLRv8zy0b/M8tG/zPLRv8z/0AkAv9F&#10;IwL/TCAC/1IhAv9WJgP/WS8E/1k6B/9ZRgz/VlES/1RdGP9Rah3+TnUh/EyBJflKiyj3SZUr9Ued&#10;LPNHpi7yRq4v8EW4MO9FxDHtRdMx6EboMeVG9jLiRf8130T/NtNH/zfKSP84xEr/OL9L/ze/S/83&#10;v0v/N79L/ze/S/83/0EjAf9JHwH/URwB/1ccAv9cIwL/YCwD/2A2Bv9gQQv/Xk0R/VtYGPhYZB30&#10;VXAj8VN8J+5QhivrT5Au6U2ZMOdMoTLlTKoz40u0NOJLwDXgS88120vmNtVK9DjRSv86zkr/PMRM&#10;/zy9Tf88uE//PLRP/zu0T/87tE//O7RP/zu0T/87/0IiAf9MHAH/VRgB/1wZAf9jIAL/ZigD/2gy&#10;Bf9oPQn6ZkgQ9GNTF+5gXx3qXWsj5lp2KOJXgS3fVYsw3FOUM9lRnTbVUKY400+vOtBPuzvOTsk8&#10;y0/hPcdP8j7DT/9AwE//QbdR/0GxUv9ArVP/QKpU/z+qVP8/qlT/P6pU/z+qVP8//0YfAf9QGQH/&#10;WRUB/2IXAf9oHQH/bCQC/28uA/lvOAfxbkQO62tOFeVoWxzfZGcj2mBxKtRdey/QW4U0zFiOOMlX&#10;lzvHVaA9xFSpP8JTtEG/U8JCvVPWQ7lT7US2U/1Fs1T/RaxW/0SnV/9EpFj/Q6FY/0KhWP9CoVj/&#10;QqFY/0KhWP9C/0gdAf9TFgH/XRIB/2YUAf9tGQH/ciEB+3UpAvJ2MwXpdj4L4nNKEttvVxrSa2Ij&#10;zWdsK8hkdjHEYX83wF6JO71ckj66W5pBt1mkRLVYrkayV7tHsFfNSK1Y6EiqWPpJp1n/SKFa/0id&#10;W/9Hm1z/Rplc/0WZXP9FmVz/RZlc/0WZXP9F/0saAf9XEwH/YRAA/2sSAP9yFgD/eBwB9XskAet9&#10;LQPifjkH2XtGENB2UxrJcV4kw21oLL5qcTO6Z3s4tmSDPbJijEGvYJVFrF6fR6ldqUqmXLZLpFzH&#10;TKJc4k2fXfdMnF7/TJhf/0qVYP9Jk2D/SJFg/0eRYP9HkWD/R5Fg/0eRYP9H/04YAf9aEQH/ZA4A&#10;/28QAP92EwD8fRcA74EeAeSEJwLbhDQF0IFDD8h8TxnBeFoju3NkLLVwbTOxbHY6rWp/P6lniEOl&#10;ZZFHomObSp9ipU2cYbFPmWDBUJdg3FCVYfNPk2L/TpBj/0yOZP9LjGT/Sotk/0iLZP9Ii2T/SItk&#10;/0iLZP9I/1AWAf9cEAD/aA0A/3IOAP96EAD2gRIA6YYXAN6KIAHSijAEyYZADsGCTRm6fVcjtHlh&#10;LK51ajSpcnI6pG97QKBshESdao1ImWiXTJVnoU+SZq1RkGW9Uo5l1FOMZvBRi2f/UIhn/06HaP9M&#10;hmj/S4Vn/0mFZ/9JhWf/SYVn/0mFZ/9J/1IUAf9fDgD/awsA/3UMAPl+DQDwhQ4A44sQANaPGgDM&#10;ji4Ew4s9DbuHShi0g1UirX5eK6d7ZzOid286nXR4QJlygEWVb4lJkW2TTY1snlCKaqpTh2q5VIVq&#10;z1SEa+5Tg2z/UYJs/0+Ba/9NgGv/TIBr/0qAa/9KgGv/SoBr/0qAa/9K/1QSAf9hDAD/bgoA/XgJ&#10;AOiCCADciQkA2I8LANCTFwDGkysDvpA7DLaMSBeuiFIhp4RcK6GAZDOcfG06l3l1QJJ3fUWOdYZK&#10;inKQToZxm1GCb6dUf2+2VX1vy1Z8b+tUfHD/Untw/1B7b/9Oe2//TXtu/0t7bv9Le27/S3tu/0t7&#10;bv9L/1cRAP9jCgD/cAcA8HwFANyFBQDUjAgA0JMJAMqWFADBlykDuZQ5C7GQRhapjVAgoolaKpyF&#10;YjKWgmo5kX9yP4x8ekWHeoNKg3iNTn92mFF7daRUeHSzVnZ0yFZ1dOhVdXX9U3V0/1F1c/9PdnL/&#10;TXZx/0x2cf9MdnH/THZx/0x2cf9M/1kQAP9mBwD/cwQA4X8BANaIBADPkAYAypYIAMSaEgC8myYC&#10;tJg3CayVRBSkkU4fnY5XKJaKYDGQh2g4i4RwP4aCeESBf4FJfX2LTXh7llF0eqJUcXmxVm95xVZu&#10;euZVbnr8U295/1Fwd/9PcXb/TXF1/0xxdf9McXX/THF1/0xxdf9M/1sOAP9pBAD2dwAA3YIAANCL&#10;AwDJkwUAxJkGAL6eEAC2nyQCrp00CKaaQROflkwdmJNVJ5GQXi+LjWU3hYptPYCIdUN7hX5IdoOI&#10;THKCk1BugKBTa3+uVWh/wlZnf+NVaID6U2l+/1FqfP9Pa3v/TWx5/0xsef9MbHn/TGx5/0xsef9M&#10;/14MAP9sAQDmegAA1oYAAMuPAgDElwQAvp0EALiiDgCxoyEBqaIyB6GfPxGZnEobkplTJYuWXC2F&#10;k2M1f5FrO3qOc0F1jHxGcIqFS2uIkU9nh51SZIasVGKGv1VhhuFUYYb5UmOE/1Blgf9PZn//TWd+&#10;/0xnfv9MZ37/TGd+/0xnfv9M/2EKAP9vAADgfgAA0IkAAMaTAQC/mwMAuKECALGmCwCqqB4Bo6cv&#10;BZulPQ+UokgZjJ9RIoWcWSt/mmEyeZhpOXSVcT9vk3lEapKDSGWQjkxhj5tPXo6qUluOvVJajt5S&#10;W434UFyL/09eiP9OYIX/TGGD/0thg/9LYYP/S2GD/0thg/9L/2QFAPV0AADaggAAy44AAMGXAAC4&#10;ngEAsaUAAKmrBwCjrRoAnKwsBJWrOgyNqEUWhqZPH3+kVyh5ol8vc6BmNW2ebjtonHdAY5qBRV+Z&#10;jElbmJlMV5eoTlWXu09Ul9xOVJb2TlWU/01YkP9MWY3/S1uK/0pbiv9KW4r/SluK/0pbiv9K/2gA&#10;AOV5AADRhwAAxZIAALucAACxogAAqakAAKGxAgCbsxUAlbMoAo6yNgmGsEISf65MG3isVCNyqlwq&#10;bKhkMWenbDZipXU7XaR/QFmjikNVopdHUaGnSU+hukpOotlJTqD1SU6f/0lQmf9JUpb/SFSS/0dU&#10;kv9HVJL/R1SS/0dUkv9H/24AAN5/AADKjQAAvpgAALOgAACqpwAAoa4AAJe2AACRuhAAjLojAYW5&#10;MgZ+uD4Od7ZJF3G1Uh5rs1olZbJiK2CxajBbsHM1V699OVOuiT1PrZZATK2lQkqtuUNJrthCSKv1&#10;Q0eq/0RJpf9ES6D/RE2c/0RNnP9ETZz/RE2c/0RNnP9E6nUAANKGAADDkwAAt50AAKykAACiqwAA&#10;mLMAAI67AQCFwQwAgcIdAHvCLQN1wToJb8BFEWm/TxhjvlceXr1fI1m8aChVu3EtUbt7ME26hzRK&#10;upU3R7qlOUW6uDpEutc5Q7j1O0K2/z1Cs/8+RK7/PkWp/z5Fqf8+Ran/PkWp/z5Fqf8+4H0AAMmN&#10;AAC7mgAArqIAAKOpAACYsQAAjrkAAITBAgB5yQcAdMsUAHDMJgFryzUFZctACmDKSxBbylQWV8ld&#10;GlLJZR9OyG8jS8h6JkfIhilEyJQsQsikLkDIuC8/ydcvP8f1MD3E/zM7w/81PL7/Nj24/zc9uP83&#10;Pbj/Nz24/zc9uP830YYAAMCVAACynwAApacAAJqvAACOtwAAg78AAHjHAwBuzwcAZdcNAGPYHQBg&#10;2C0CW9g6BFfYRglT2FANT9hZEUvXYhVH12wYRNd3G0HXhB4+2JMgPNijITvZtyI62tUiOtbyIzfU&#10;/yc20v8pNNH/KzbK/y02yv8tNsr/LTbK/y02yv8txZAAALadAACopQAAnK0AAI+2AACDvgAAd8cA&#10;AGzPAgBi1gcAWuQOAFjkHABU5CkBUOQ1A0zlPwVI5UkHReVTCkLmXA0/5mYPPOZxEjrnfhQ354wW&#10;NeecFzPorhky6cYZMujqGTHl/hkv5P8cLuT/Hi3i/yAt4v8gLeL/IC3i/yAt4v8gupoAAKqjAACd&#10;qwAAkLQAAIO9AAB3xgAAa88AAF/WAABU3gQAUfAQAE3wGwBK8CYBRvEwAkLyOgM+8kMEO/NLBTjz&#10;VAc29F0IM/RoCTD1dAsu9YEMLPaRDir2og8o97cQJ/jWESf29BEm8/8RJvH/ESXx/xMl8f8TJfH/&#10;EyXx/xMl8f8TraEAAKCpAACSswAAhLwAAHbGAABpzwAAXdgAAFHfAABJ7gQARvwOAEL9FwA+/iEA&#10;O/4qATf/MwI0/zoCMP9CAy3/SgMr/1MEKP9cBSX/ZgUi/3MGIP+DBx//lAgd/6YIHP+8CBv/4gka&#10;//kJGv//CRn//wkZ//8JGf//CRn//wkZ//8JoqcAAJOxAACFuwAAdsYAAGnQAABb2gAATuAAAEPl&#10;AAA++wEAOv8MADb/EwAy/xsAL/8jACv/KgEo/zEBJP83ASH/PwIf/0YCHP9OAhn/WAMW/2MDE/9w&#10;AxL/gQQR/5MEEP+nBA//vQUO/+AFDv/2BQ7//wUO//8FDv//BQ7//wUO//8Fla8AAIa6AAB3xQAA&#10;aNAAAFrbAABM4QAAQOcAADfzAAAy/wAALv8HACr/DgAm/xMAI/8aAB//IAAb/yYAGP8rARX/MgES&#10;/zgBEP9AAQ7/SAEM/1IBCf9dAgb/awIE/30CAv+QAgH/owIA/7YCAP/NAwD/7AMA/+wDAP/sAwD/&#10;7AMA/+wDiLkAAHjEAABp0AAAW90AAEvjAAA+6QAAMu4AACv/AAAm/wAAIf8AAB3/CAAa/w0AFv8R&#10;ABP/FgAQ/xoADv8fAAv/JAAJ/yoABv8wAAL/NwEA/0ABAP9KAQD/VgEA/2QBAP91AQD/iAEA/5oB&#10;AP+qAQD/uwEA/7sBAP+7AQD/uwEA/7sB/y8rAf8rMgL/LzEC/zA0Av8vOQP/K0ED/ydMBP8jWAX/&#10;IWYG/yB0B/8eggn/Ho4L/x6YDP8eoQ3/HqkO/x6wD/8duA//HcEQ/x3LEP8d2xH/HegR/x3yEf8d&#10;/BH/Hv8R/x7/EP8e/xD/H/8R/x//Ev8h/xP/Iv8T/yL/E/8i/xP/Iv8T/y8rAf8uMAL/Mi8C/zMx&#10;Av8yNgP/Lz4D/ytJBf8pVgb/J2MH/yVxCP8kfgv/I4oM/yOVDv8ing//IqYQ/yKtEf8itRH/Ir0S&#10;/yLHEv8i1BP/IuUT/yLwE/8i+hP/Iv8T/yP/Ev8j/xL/I/8U/yT/Ff4m/xb8J/8W/Cf/Fvwn/xb8&#10;J/8W/zAqAf8xLQL/NSsC/zctAv82MgP/NDoD/zJFBf8vUgb/LWAH/yxtCv8qegz/KYYO/yiREP8o&#10;mhH/KKIS/yeqE/8nsRT/J7kU/yfDFf8nzxX/J+EV/yftFf8n+BX/KP8V/yj/Ff8o/xb/J/8X/Cn/&#10;GPYr/xn0LP8Z9Cz/GfQs/xn0LP8Z/zEpAf80KQH/OSgC/zsqAv88LgL/OjYD/zlCBf83Twb/NVwI&#10;/zNpC/8xdg7/MIIQ/y+NEv8ulhT/Lp4V/y2mFv8trRb/LbUX/y2+GP8tyhj/LdwY/y3qGP8t9Rj9&#10;Lv8Y+i7/GPkt/xr5Lf8c8y//HO0x/x3qMv8d6jL/Heoy/x3qMv8d/zMpAf84JgH/PSQB/0AlAv9B&#10;KQL/QjMD/0E+Bf8/Sgb/PVcJ/ztkDP85cA//N30S/zaIFP81kRb/NZoX/zSiGf80qRn/M7Ea/zO6&#10;G/8zxRv9M9Mb+jPmG/c08xvzNf4b8TT/HfAz/x/uM/8g5zb/IeE3/yHeOP8h3jj/Id44/yHeOP8h&#10;/zUnAf89IgH/QiAB/0YgAf9IJQL/Si8D/0k6BP9HRgb/RVIJ/0NfDf9BaxH/P3cU/z2CF/48jBn8&#10;PJUa+zudHPk7pR34Oq0e9jq2HvU6wB/zOs4f8DrjH+s78R/oOv0h5jr/I+Q6/yXhOv8l2Dz/JtA9&#10;/ybNPv8mzT7/Js0+/ybNPv8m/zkkAf9BHgH/RxsB/0sbAf9PIgH/USsC/1E2BP9PQQb/TE0J/0ta&#10;DvxJZhL4R3IW9UV9GfNDhxvxQpEd70KZH+1BoSDsQakh6kCyIuhAvCLnQMoj5EHfI+BB7yTcQPwn&#10;2ED/KdQ//yrPQP8qx0L/KsJD/yrAQ/8qwEP/KsBD/yrAQ/8q/zwgAf9FGgH/SxcB/1EXAf9WHwH/&#10;WCcC/1gxA/9XPAX8VUgJ9lJUDvJQYRPuTm0X6kx4G+dKgh7lSYwg4kiVIuBHnSTeR6Ul3EauJtpF&#10;uSfYRcYo1EXcKc9G7irLRfstyEX/LsVF/y/ARv8vukj/L7VJ/y60Sf8utEn/LrRJ/y60Sf8u/0Ad&#10;Af9JFgH/UBMB/1YUAP9cGwH/XyMB/2AsAvpfNwTzXUII7VpPDedYXBPiVmgY3lNyHNpRfSDWT4Yk&#10;0k6PJ9BNmCnNTKAry0upLclKsy7HSr8vxUrQMMJL6DC9S/gyukr/M7hL/zOzTP8zrk3/M6pO/zKp&#10;Tv8yqU7/MqlO/zKpTv8y/0MaAf9MEwD/VBAA/1wSAP9hFwD/ZR4B+2YnAfJmMQPqZT0G42NKC9xg&#10;VxLVXWIZ0FptH8xXdyPIVYAnxVSJK8JSki7AUZowvlCjMrtPrTS5T7k1t0/INrRP4jaxT/Q3rlD/&#10;OKxQ/zinUf83o1L/NqBT/zWfU/81n1P/NZ9T/zWfU/81/0YXAf9QEQD/WA0A/2AQAP9mEwD/ahkA&#10;9GwhAeptKwLhbDcE2WpFCtBnUhLKY14axWBoIMFecia9XHsqulqELrdYjDG0V5U0sVWeNq9UqDit&#10;VLM6qlPCO6hT2julVPA8olX/PKFV/zudVv86mlf/OZdX/ziXV/83l1f/N5dX/zeXV/83/0kUAP9T&#10;DgD/XAwA/2UNAP9rDwD6bxMA7HIZAOJ0IwHYczIDznFCCcdtTxLBaloau2dkIbdkbSezYnYsr19/&#10;MKxehzSpXJA3p1uZOqRZozyhWa4+n1i9P51Y0UCaWew/mFn+P5da/z6UW/88kVv/O49b/zqPW/86&#10;j1v/Oo9b/zqPW/86/0wSAP9WDQD/YAkA/2gKAPpvDADzcw4A5XcRANp5GwDPeS4Cx3c+Cb90SxG5&#10;cFYas21gIa9qaSiqZ3Itp2V6MqNjgzagYYw5nWCVPJpenz+XXapBlV24QpNdy0OQXehDj178QY5f&#10;/0CLX/8+il//PYhf/zyIX/87iF//O4hf/zuIX/87/04RAP9YCgD/YwcA+mwGAOdzBgDdeAgA2nsL&#10;ANF+FwDIfisCwHw7CLl5SBGydlMZrHJdIadvZiijbW4un2p3M5tofzeYZog7lWWRPpFjm0GOYqdD&#10;jGG0RYlhx0WIYuVFhmL6Q4Zj/0KEY/9Ag2P/PoJj/z2CY/88gmP/PIJj/zyCY/88/1APAP9bBwD/&#10;ZgMA7G8CANx2AwDUfAcA0YAJAMqCFADCgygCuoE5B7N+RhCse1EZpndaIaF0YyiccmsumG9zM5Rt&#10;fDeRa4Q7jWqOP4pomEKGZ6NEhGaxRoFmw0d/ZuFHf2f4RX5o/0N+aP9BfWf/P3xn/z58Z/89fGf/&#10;PXxn/z18Z/89/1IOAP9dAwD9aQAA4XIAANZ6AgDOfwUAyoMIAMWGEgC8hyYBtYY2Bq6DQw+ngE4Y&#10;oXxYIJt5YCeWd2ktknRwM45yeTeKcIE8hm6LP4NtlUN/bKFFfGuuR3prv0h4a91IeGz2Rnhs/0R3&#10;bP9Cd2v/QHdq/z93av8+d2r/Pndq/z53av8+/1QMAP9fAADybAAA3XYAANB9AgDJgwQAxIcGAL+K&#10;EAC3jCMBsIo0BamIQQ6ihUwXnIFVH5Z/XiaRfGYtjHluMoh3djeEdX87gHSIP3xykkN4cZ5GdXCs&#10;SHNvvUlxcNlJcXD0R3Fx/0RycP9Ccm//QXJu/z9ybv8+cm7/PnJu/z5ybv8+/1YKAP9iAADmbwAA&#10;13kAAMyBAQDFhwMAv4sEALmODgCykCABq48xBaSMPw2dikoWlodTHpGEXCWLgWQshn9rMYJ9czZ+&#10;e3w7enmGP3Z3kEJydpxFb3WpSGx1uklrddRJa3XyR2t1/0Vsdf9DbXP/QW1y/z9tcv8/bXL/P21y&#10;/z9tcv8//1kHAP9lAADicgAA0XwAAMeEAADAigIAuY8CALOSDACslB0AppMvBJ6RPAuYj0gUkYxR&#10;HIuJWiSGh2IqgYVpMHyCcTV4gXo6dH+DPnB9jkJsfJpFaXunR2Z6uEhke9BIZHvwR2V7/0Rmev9D&#10;Z3j/QWh2/z9odv8/aHb/P2h2/z9odv8//1sEAPdpAADddgAAzYAAAMOIAAC7jgAAtJMBAK2XCQCn&#10;mBoAoJgsA5mWOgqSlEUSjJJPGoaPVyKAjV8oe4tnLnaJbzNyh3c4bYWBPGmEi0BmgpdDYoGlRmCB&#10;tkdegc1HXoHvRl+B/0Rgf/9CYX3/QWJ7/z9jev8/Y3r/P2N6/z9jev8//14AAOltAADWeQAAyIQA&#10;AL6MAAC2kwAArpcAAKabBACgnRcAmp0pApOcNwiMmkMQhphNGICWVR96lF0mdZJlLHCQbDFsjnU2&#10;Z41+OmOLiT5fipVBXImjRFqJtEVYictFWIjtRFiI/0NZhv9BW4P/QF2B/z5dgP8+XYD/Pl2A/z5d&#10;gP8+/2IAAORxAADPfgAAw4gAALmRAACwlwAAp5sAAJ6hAACYoxMAk6MlAY2iNAaGoUANgJ9KFXmd&#10;Uxx0m1ojb5liKGqYai5mlnIyYZV8N12UhjpZkpM+VpKhQFORskFSkslCUpHrQVKQ/0BSj/8/VYv/&#10;PlaI/z1Xh/89V4f/PVeH/z1Xh/89+WcAAN12AADJgwAAvY0AALOVAACpmwAAoKAAAJanAACPqQ8A&#10;i6ohAYWpMAR/qDwKeKdHEnOlUBhto1geaKJgJGShZylfoHAuW555MledhDZTnJE5UJyfO06bsD1M&#10;nMc9TJvqPEyZ/zxMmP88TZX/PE+R/ztQj/87UI//O1CP/ztQj/87620AANN8AADDiQAAt5MAAKya&#10;AACinwAAmaUAAI6rAACFsAsAgbEbAHyxKwJ3sDgHca9DDWuuTRRmrVUZYaxdHl2rZSNZqm4nVal3&#10;K1Gogi9Np48ySqeeNUinrzZHp8Y2RqbpNkWk/jdFo/83RqD/N0ic/zdJmv83SZr/N0ma/zdJmv83&#10;4nQAAMqDAAC8jwAAsJgAAKWeAACbpAAAkKsAAIWxAAB6uAQAdrkUAHK5JQFtuTMEaLg/CGO4SQ5e&#10;t1ITWrZaGFa2YhxStWsgTrR1JEu0gCdIs44qRbOdLEKzri1Bs8UuQbPpLUCw/i8/r/8xPq3/MkCo&#10;/zJBpv8yQab/MkGm/zJBpv8y1XwAAMKKAAC1lgAAqJ0AAJ2jAACSqgAAh7EAAHy3AABwvgMAaMIO&#10;AGbDHQBjwy0BXsM5BFrDRAhWwk4MUsJXEE/BXxRLwWkXSMFzGkXAfh1CwIwgP8CbIj3ArSM8wcQj&#10;PMDpIzq+/iY4vP8oN7v/KTi4/yo4tv8rOLb/Kzi2/ys4tv8ryYUAALmTAACsnAAAoKIAAJSqAACI&#10;sQAAfLgAAHG+AABmxQMAW8sIAFfNEwBWziMAU84yAVDOPgNNz0gFSc9SCEbPWwtDz2UOQM9vED7P&#10;exM7z4kVOc+ZFzfPqxg20MMYNs/oGDTN+xsyy/8dMcr/HzDJ/yEvyP8hL8j/IS/I/yEvyP8hvo8A&#10;AK+aAACioQAAlqkAAIqwAAB9uAAAcb8AAGbGAABbzAIAUNIHAEfaDABG3BgARdwnAETdNQFB3UAC&#10;P95LAz3eVQQ6318GON9pBzXfdgkz4IQLMeCUDC/hpg0u4bwOLeLgDi3e+A8r3f8SKtz/FCna/xYo&#10;2v8WKNr/Fija/xYo2v8Ws5gAAKWgAACZpwAAi7AAAH64AABxwAAAZcgAAFnOAABO0wAARNsEAD/p&#10;DQA96RcAO+ojADnqLgA26zgBNOtCATHsSwIv7VUDLe1fAyruawQo7ngFJu+IBiXvmgcj8K4HIvHI&#10;ByLw7Qch7P8HIev/CCDr/wof6v8LH+r/Cx/q/wsf6v8LqJ8AAJumAACNrwAAf7gAAHHBAABkygAA&#10;WNAAAEzWAABB3QAAOOQAADX2DAAz9xQAMPceAC74JwAr+TAAKPk4ASb6QAEj+0kBIftSAR78XQIc&#10;/WkCGv15Axj+iwMX/54DFf+zBBT/0wQU/vQEE/z/AxP6/wMT+f8DE/n/AxP5/wMT+f8DnaUAAI+u&#10;AACAuAAAcsIAAGTLAABW0wAASdoAAD7fAAA05AAALvQAACv/CgAo/xAAJf8XACL/HwAf/yYAHP8t&#10;ABn/NAAX/zwAFP9EARL/TgEQ/1kBDv9nAQz/dwEL/4oCCv+fAgn/tQII/9UCB//0Agf//wIH//8C&#10;B///Agf//wIH//8Cka0AAIK4AABzwgAAZMwAAFbVAABI3QAAO+IAADDnAAAn7gAAI/8AACD/BAAc&#10;/wwAGf8RABb/FgAT/xsAEf8hAA7/JwAN/y4ACv82AAf/PgAE/0gAAP9UAAD/YgEA/3MBAP+HAQD/&#10;nQEA/7IBAP/KAQD/6gEA//MBAP/zAQD/8wEA//MBhLcAAHTBAABlzAAAVtgAAEffAAA55QAALeoA&#10;ACPuAAAc/QAAGP8AABX/AAAR/wQAD/8LAA3/DgAJ/xEABv8VAAP/GgAA/yAAAP8mAAD/LgAA/zcA&#10;AP9BAAD/TQAA/1wAAP9tAAD/ggAA/5YAAP+oAAD/ugAA/8MAAP/DAAD/wwAA/8MA/yQvAf8lLwH/&#10;KC8B/ycxAf8kNgL/ID4C/xpJA/8XVgP/FWQD/xNyBP8SfwT/EooE/xKUBP8SnQX/EqQF/xKsBv8S&#10;swb/EroG/xLDBv8Tzgf/E98H/xPrB/8T9gf/E/8H/xP/Bv8T/wb/FP8H/xT/CP8T/wj/Ff8J/xX/&#10;Cf8V/wn/Ff8J/yUuAf8pLQH/KywB/ysuAf8pMwL/JDsC/x9GA/8dUwP/G2EE/xluBP8XewT/F4cF&#10;/xeRBf8Xmgb/F6EG/xepB/8XsAf/F7cI/xfACP8Yygj/GNsI/xjoCP8Y9Aj/GP0I/xn/CP8Z/wj/&#10;Gf8J/xn/Cv8Y/wv/Gv8L/xr/C/8a/wv/Gv8L/yYtAf8sKQH/LigB/y8qAf8tLwL/KTcC/ydDA/8k&#10;UAP/Il0E/yBqBf8edwX/HoMG/x6NB/8elgf/Hp4I/x6lCf8erAn/HrMJ/x68Cv8exgr/HtMK/x7l&#10;Cv8e8Qr/H/wK/h//Cv0f/wv8H/8M/B7/Dfwf/w73If8O9yH/Dvch/w73If8O/yoqAf8vJgH/MiQB&#10;/zMlAf8yKgH/MTQC/y8/A/8tTAP/KlkE/yhmBf8mcgb/JX4H/yWJCP8lkgn/JZoK/yWhC/8lqAv/&#10;JLAM/yS4DP8lwQz/Jc4N/yXhDfwl7w35JvoM9ib/DfUm/w/0Jf8Q9CX/EfIm/xLtJ/8S7Sf/Eu0n&#10;/xLtJ/8S/y4mAf80IgH/NyAB/zkhAf84JQH/OS8C/zg7Av81RwP/M1QF/zFhBv8vbQf/LnkJ/y2E&#10;Cv8tjQz/LJYN/yydDf8spQ79LKwP/Cy0D/ssvQ/5LMkQ9izdEPMt7A/vLfgP7S3/Euss/xTqLP8V&#10;6Sz/FuUt/xbgLv8W4C7/FuAu/xbgLv8W/zIjAf84HQH/PBsB/z4bAf9AIgH/QSsB/0A2Av8+QgP/&#10;PE8F/zlcBv84aAj9NnML+zV+DPg1iA73NJEP9TSZEPM0oBHyM6gS8DOwEu8zuRPuM8UT6zTXE+c0&#10;6hLjNPcU4TT/F94z/xncM/8a2zP/GtQ0/xrONf8azjX/Gs41/xrONf8a/zYfAf88GQH/QRYA/0QW&#10;AP9HHgH/SScB/0gyAv9GPQP/REkF+kJWB/ZAYgnyP24M7z15D+08gxDqPIwS6DuUE+c7nBTlO6QV&#10;4zqtFeI6thbgO8IW3zvSFto76BfUOvYa0Dr/HM06/x7LOv8eyjr/H8Q7/x/APP8ewDz/HsA8/x7A&#10;PP8e/zkbAf9AFQD/RREA/0oTAP9OGQD/UCIB/1AsAf1ONwL2S0ME8ElQB+tIXQrnRmkN40V0EOBE&#10;fhPdQ4cV20KQF9hBmBjVQKAZ00CpG9FAshzPQL0dzUDMHcpB5B7GQPQgwkD/Ir9A/yO9QP8ju0D/&#10;I7ZB/yOzQv8is0L/IrNC/yKzQv8i/z0XAP9EEQD/Sg4A/1AQAP9UFQD/Vh0A/VYmAfNVMQHrUz0D&#10;5VJLBt9QWAraTmMO1ExuE9BKeBbNSYEZy0iKG8hHkh3GR5ofxEajIcJGrCLARbcjvkXFJLxF3CS4&#10;RvAltUb/J7JG/yewRv8nrkb/J6pH/yanSP8mp0j/JqdI/yanSP8m/0AUAP9IDgD/TgsA/1UOAP9Z&#10;EQD/XBYA9F0fAOpcKgHiWzcC2lpGBdJXUwvMVV4QyFNoFcRRchnBUHscvk+EH7xNjCK5TZUkt0yd&#10;JrVLpyezS7EpsUq/Kq9K0SqsS+srqUv8LKZL/yylTP8ro0z/Kp9N/yqdTf8pnU3/KZ1N/ymdTf8p&#10;/0MRAP9LDAD/UwgA/1oLAP9eDQD5YBAA62EWAOFiIQDWYjEBzmFBBcdfTgvCXFkRvVpkF7lYbRu2&#10;VnYfs1V+IrBThyWuUo8oq1GYKqlQoiynUKwtpU+5L6NPyy+gUOYvnlD5MJxQ/y+aUf8umFH/LZZS&#10;/yyUUv8rlFL/K5RS/yuUUv8r/0YQAP9OCQD/VgUA/l4GAO9iBwDnZQoA5GYOANZnGQDNaC0BxWc9&#10;Bb9lSgu5Y1UStGBfF7BeaRysXHEhqVp6JKZZgiikWIsroVaULZ9VnS+cVagxmlS0M5hUxTOWVOE0&#10;k1X2M5JV/zKRVv8xj1b/MI1W/y6MV/8tjFf/LYxX/y2MV/8t/0kOAP9RBQD/WgEA7mIAAN9nAwDY&#10;agYA1WsKAM1tFQDFbikBvm05BLdrRwuxaFIRrGZcGKhkZR2kYm0ioWB1Jp5efimbXYYtmFyPL5Va&#10;mTKTWaQ0kFmwNo5ZwDaMWds3ilnzNola/zSIW/8zh1v/MYZb/zCFW/8vhVv/L4Vb/y+FW/8v/0sM&#10;AP9UAAD7XgAA4mUAANhrAQDPbgUAzHAIAMZyEgC+cyYBt3M2BLFwRAqrbk8RpmtZGKFpYR2dZ2oi&#10;mWVyJ5ZjeiqTYoMukGCMMY1flTSKXqA2h16tOIVdvDmDXdQ5gl7wOIFf/zaAX/80gF//M39f/zF+&#10;X/8wfl//MH5f/zB+X/8w/00JAP9WAADuYQAA3WkAANFvAADKcwMAxXUGAMB2EAC4eCMAsXgzA6t2&#10;QQmlc0wQn3BWF5tuXx2WbGcik2pvJ49odyuMZ38viWWIMoVkkjWCY503gGKqOX1iuTp7Ys87emLu&#10;OXpj/zh6Y/82eWP/NHlj/zJ5Yv8xeWL/MXli/zF5Yv8x/08HAP9ZAADmZAAA12wAAMxzAADEdwIA&#10;v3kEALl6DgCyfCAArHwxA6V6PgmfeEoQmnVTF5VzXB2RcWQijW9sJ4ltdCuFbHwvgmqFMn9pjzV8&#10;aJs4eWenOnZmtjt0Zsw8c2frO3Nn/zhzaP82c2j/NXNn/zNzZv8yc2b/MnNm/zJzZv8y/1EEAP9c&#10;AADiZwAA0nAAAMd2AADAegAAun0CALR/DACtgR0Ap4EuAqB/PAiafUcPlXpRFpB4WhyLdmIhh3Rp&#10;JoNycSt/cXovfG+DMnhujTV1bZg4cmylO3BrtDxua8k8bWvpO21s/jltbP83bmz/NW5r/zRuav8y&#10;bmr/Mm5q/zJuav8y/1MAAPRfAADeagAAzXMAAMN6AAC7fgAAtYEAAK6DCQCohRoAooUrApuEOgeV&#10;gkUOkH9PFYp9WBuGe18ggXlnJX13byp6dncudnSAMnNzizVvcpY4bHGjOmlwsjxocMY8Z3DnO2dx&#10;/Dlocf83aHD/NWlv/zRpbv8zaW7/M2lu/zNpbv8z/1YAAOtiAADYbgAAyXYAAL99AAC3ggAAsIUA&#10;AKiHBgCiiRcAnIopAZaJNwaQh0MMi4VNE4WCVRmAgF0ffH9lJHh9bSl0e3UtcHp+MW15iDRpd5Q3&#10;ZnahOmN2sDthdsQ8YXblO2F2+zlidv83Y3X/NWNz/zRkcv8zZHL/M2Ry/zNkcv8z/1gAAOZmAADS&#10;cQAAxXoAALuBAACyhwAAq4oAAKKMAgCcjhQAl48mAZGONAWLjEALhYpKEYCIUxh7hlsddoVjInKD&#10;aidugnIraoB7L2d/hjNjfpE2YH2eOV18rjpbfME7W3zjOlt8+jhce/83XXv/NV55/zRfd/8zX3f/&#10;M193/zNfd/8z/lwAAOFqAADNdQAAwH4AALaGAACuiwAApY4AAJuRAACVkxEAkJQiAYuTMQOFkj0J&#10;f5FID3qPURZ1jVkbcYxgIGyKaCVoiXApZId5LWGGgzFdhY80WoScNleDrDhVg785VYPhOFWC+TdW&#10;gv81VoH/NFh//zNZff8yWX3/Mll9/zJZff8y72AAANtuAADHegAAu4MAALKLAACokAAAn5MAAJSW&#10;AACNmQ4AiZoeAISaLgJ+mToHeZdFDXSWThNvlVYYapNeHWaSZSFikW0mXo92KluOgS1XjY0wVIya&#10;M1GMqjVPjL01T4zeNU+L9zRPiv8zUIn/MlGG/zFShP8xUoT/MVKE/zFShP8x6mUAANJzAADCfwAA&#10;togAAKyQAACilAAAmJgAAIycAACEnwoAgKAZAHyhKQF3oDYFcp9BCm2eSw9onVMUZJxbGWCbYx1c&#10;mmshWJl0JVWYfilRl4osTpaYLkuWqDBKlrwxSZbcMEmU9jBJk/8wSZL/MEqQ/y9Ljf8vS43/L0uN&#10;/y9Ljf8v4msAAMp5AAC8hQAAsY8AAKaUAACbmQAAkZ0AAIaiAAB6pgMAdqcTAHOoJABuqDIDaqg9&#10;BmWnRwthplAPXaVYFFmkYBhVo2gcUqNxH06ifCNLoYgmSKGWKEWgpipEoborQ6HaKkOf9StCnf8r&#10;Qpz/LEKb/yxEl/8rRJf/K0SX/ytEl/8r13IAAMOAAAC2jAAAqpQAAJ+ZAACUngAAiaMAAH6oAABw&#10;rgAAarAOAGixHQBlsSwBYbE4A12wQwZZsEwKVa9UDlKvXRFOrmUVS65vGEiteRtFrYYeQqyVID+s&#10;pSI+rbkjPa3YIj2r9SM8qf8lO6f/Jjum/yY7pP8mO6T/Jjuk/yY7pP8mzHoAALuIAACukgAAopkA&#10;AJeeAACMpAAAgKoAAHWvAABptAAAXrkGAFu6FABZuyQAVrsxAVO7PQNQu0cFTbtQB0q6WQpHumIN&#10;RLpsEEG6dxM+uYQVPLmTFzm5oxg4ubcZN7rWGTe49Bo1tv8cNLT/HjOz/x8zsv8gM7L/IDOy/yAz&#10;sv8gwYMAALSRAACmmAAAm54AAI+lAACCqwAAdrEAAGu2AABfvAAAVMEDAEzFDQBLxRkAScYoAEjG&#10;NQBFx0ABQ8dKA0DHUwQ+x10GO8dnCDnHcwo3x4AMNMeQDTLHoQ4xyLUPMMjTDzDG9BAuxP8TLcL/&#10;FSzB/xYrwP8XK8D/FyvA/xcrwP8XuI0AAKqXAACengAAkaUAAISsAAB4sgAAa7kAAGC/AABUwwAA&#10;SsgCAEDNBwA60g4AOdIbADjTKAA30zUANtRAADTVSwEz1VUBMdZgAi/WbAMt13oEK9iLBSrYnQUo&#10;2bEGJ9rNBifX7wYm1P8JJdL/CyTR/wwj0P8NI9D/DSPQ/w0j0P8NrpYAAKCdAACUpAAAhqwAAHm0&#10;AABsuwAAYMIAAFTGAABIywAAPtAAADXVBAAt3QoALOETACviHwAp4yoAKOQ1ACfkPwAm5UoAJOZV&#10;ACPmYQEh524BIOd+Ah7okAId6aQCG+m8Ahrq4gIa5vwCGeX/Axnk/wQY4/8FGOP/BRjj/wUY4/8F&#10;o50AAJakAACIrAAAerUAAGy9AABfxAAAU8oAAEfOAAA80wAAMtoAACrfAAAl7gkAI/ARACHxGQAf&#10;8SIAHfIrABvzNAAZ9D4AF/RIABX1UgAT9l8AEvZuARH3gAEQ+JQBD/mqAQ75xgEO+e0BDfb/AQ30&#10;/wEN8/8BDfP/AQ3z/wEN8/8BmaMAAIusAAB8tQAAbb4AAF/GAABSzQAARdIAADnYAAAv3gAAJuIA&#10;AB/qAAAc+wYAGf8OABf/EwAU/xoAEv8hABD/KAAO/zAADf85AAv/QwAJ/04ABv9cAAT/bAAC/4AA&#10;Af+WAAD/rQAA/8oAAP/wAAD//wAA//8AAP//AAD//wAA//8AjasAAH21AABuvwAAYMgAAFLQAABD&#10;1wAAN90AACviAAAi5gAAGeoAABX5AAAS/wAAEP8IAA7/DgAM/xEACf8WAAb/HAAD/yIAAP8qAAD/&#10;MwAA/z0AAP9JAAD/VwAA/2kAAP9+AAD/lQAA/6wAAP/HAAD/6AAA//oAAP/6AAD/+gAA//oAgLUA&#10;AHC/AABhyQAAUtMAAEPbAAA14QAAKeYAAB7qAAAV7gAAEPgAAA7/AAAL/wAACP8AAAT/BgAA/woA&#10;AP8OAAD/EQAA/xUAAP8bAAD/IwAA/ysAAP82AAD/QwAA/1MAAP9lAAD/egAA/5EAAP+mAAD/uAAA&#10;/88AAP/PAAD/zwAA/88A/xwvAf8gLAH/ISwB/x4uAf8aMwH/FDwB/w9GAf8NVAL/C2EC/wlvAv8J&#10;ewL/CYYC/wmQAv8JmQL/CaAC/wmnAv8JrQL/CbQC/wm8Af8JxQH/CdEC/wnjAv8J7wL/CfkB/wr/&#10;Af8K/wH/Cv8C/wr/Av8K/wL/C/8D/wv/A/8L/wP/C/8D/x8tAf8jKQH/JCkB/yIrAf8eMAH/GDgB&#10;/xRDAf8RUAL/EF4C/w5rAv8OdwL/DoMC/w6NAv8OlQL/Dp0C/w6kAv8OqgL/DrEC/w65Av8OwQL/&#10;Ds0C/w7fAv8O7AL/DvgC/w7/Av8O/wL/D/8D/w//A/8P/wT/EP8E/xD/BP8Q/wT/EP8E/yMqAf8m&#10;JgH/KCUB/ycnAf8jKwH/HjMB/xtAAf8ZTQL/FloC/xRnAv8TcwL/E34C/xOJA/8TkQP/E5kD/xOg&#10;Av8TpwP/E64D/xO1A/8TvgP/E8kD/xPaA/8U6QP+FPYD+xT/A/kV/wP5Ff8E+BX/BfgV/wb4Ff8G&#10;+BX/BvgV/wb4Ff8G/yYmAf8qIgH/LCAA/ysiAf8oJgH/JzAB/yQ8Af8iSQL/H1UC/x1iAv8bbgP/&#10;G3oD/xqEA/8ajQP/GpUD/xqcBP8aowT/G6oE/xuyBP8bugT/G8UE/BvTBPkb5wT1HPQE8hz/BfEc&#10;/wbwHP8H7x3/CO8d/wnvHP8J7hz/Ce4c/wnuHP8J/yoiAf8uHQD/MBsA/zAcAP8wIgD/MCwB/y43&#10;Af8rRAL/KFEC/yZdA/8kaQP/I3UE/yN/BP4jiAT9I5EF+yOYBfojoAX4I6cG9yOuBvUjtwb0I8EG&#10;8iTPBu4k5AbqJfIG6CX+COYk/wrkJf8L4yX/DOMk/wziJP8M4ST/DeEk/w3hJP8N/y4eAP8zGAD/&#10;NRYA/zUVAP84HQD/OCcB/zczAf80PwH/MksC/y9YA/suZAT4LW8E9Sx6BfMsgwbxLIwG7yyUB+0s&#10;nAjsLKMI6iyrCOksswjnLL4J5izMCeIt4gjeLfEK2yz+DNYt/w7ULP8P0iz/ENEs/xDPLP8Qzi3/&#10;EM4t/xDOLf8Q/zIZAP83FAD/OhEA/zwSAP8/GQD/QCIA/z4tAf88OQH6OkUC9DhSA/A3XgTsNmoF&#10;6TV0BuY1fgjkNIcI4jSQCeA0mAreNJ8K3DOnC9ozsAzYM7sM1TPJDdI03w3ONPAPyjT9Esc0/xPF&#10;NP8UwzT/FcMz/xXANP8VvzT/FL80/xS/NP8U/zYVAP87EAD/Pg0A/0MPAP9GFAD/RhwA/0YmAPZE&#10;MgHvQj8B6UBMA+Q/WQTfPmQG2z1vCNg8eQrUPIIM0TuLDc87kw/NOpoQyzqiEck6qxLIOrUTxjrC&#10;E8Q61RTAO+sVvDr7F7k6/xi3Ov8Ztjr/GbU6/xiyO/8YsTv/GLE7/xixO/8Y/zkSAP8/DQD/QwkA&#10;/0gMAP9LEAD/TBUA9UwfAOtKKgDkSTcB3UlGAtVHUwTQRl8IzEVpC8lEcw3GQ3wQw0KEEsFCjBO/&#10;QZUVvUGdFrtAphe6QLAYuEC8GbZAzBqzQeYar0H3HK1B/x2rQf8dqUH/HKlB/xymQf8bpUH/G6VB&#10;/xulQf8b/z0QAP9CCQD/SAUA/00IAP9QCwD5UQ8A61AVAOFPIADYUDEAz1BBAslPTgXETloJwExk&#10;Db1LbRC6SnYTt0l+FbVIhxezR48ZsUeXG69GoBytRqoeq0W2H6lFxh+nRuAgpEb0IKFG/yGfR/8g&#10;nkf/IJ5H/x+bR/8emkf/HppH/x6aR/8e/0ANAP9GBAD/TAAA+FICAOhVBADhVQgA4lUNANVVGQDM&#10;VywAxVc8Ar9WSga6VVUKtlNfDrJSaBKvUHEVrE95GKpOgRqoTYodpUySH6NMnCChS6Yin0uxI51L&#10;wCSbS9glmUvwJZZM/ySVTP8klEz/I5NM/yKRTf8hkU3/IZFN/yGRTf8h/0IKAP9JAAD/UQAA5lcA&#10;AN1bAQDVXAUA0lsJAMtcFADDXigAvF44ArZdRgaxW1EKrVlbD6lYZBOmVmwXo1V0GqBUfR2eU4Uf&#10;m1KOIplRlySXUKEmlVCtJ5JQvCiRUNAojlDsKI1R/ieLUf8mi1H/JYpS/ySJUv8jiFL/I4hS/yOI&#10;Uv8j/0UHAP9LAADwVQAA31sAANNgAADMYQMAyGEGAMNhEQC7ZCQAtWQ0Aq9jQgWqYU4KpV9XD6Fd&#10;YBSeXGgYm1twG5hZeB6VWIEhk1eKJJBWkyaOVZ4oi1WpKolUtyuHVMsrhVXpK4RV/CqDVv8og1b/&#10;J4JW/yWBVv8kgVb/JIFW/ySBVv8k/0cDAP9PAADnWAAA2WAAAM1kAADGZgEAwWYEALtmDgC0aSAA&#10;rmkxAqhoPwWjZkoKn2VUD5pjXRSXYWUYk2BtHJBedR+OXX0ii1yGJYhbkCiFWpoqg1mmLIBZtC1/&#10;WccufVnmLXxa+ix7Wv8qe1v/KHtb/yd7Wv8melr/JXpa/yV6Wv8l/0kAAPtSAADjXAAA0mMAAMdo&#10;AADAawAAumsCALVrDQCubR0AqG4uAaNtPAWda0gKmWpRD5RoWhSQZmIYjWVqHIpjciCHYnojhGGD&#10;JoFgjCl+X5cre16jLXlesS93XcQvdV7iL3Ve+S11X/8rdV//KXVf/yh1Xv8mdV7/JnVe/yZ1Xv8m&#10;/0sAAPBVAADeXwAAzWcAAMNsAAC7bwAAtXAAAK9vCgCocRoAo3IrAZ1yOQSYcEUJk25PDo9tWBSL&#10;a2AYh2lnHIRobyCBZ3cjfWaAJnpkiil3Y5QsdWOhLnJiry9wYsEwb2LfMG5j9y5vY/8sb2P/Km9j&#10;/yhvYv8nb2L/J29i/ydvYv8n/00AAOtYAADZYwAAyWoAAL9wAAC3cwAAsHQAAKl0BwCjdhcAnnco&#10;AZh2NwSTdUIIjnNMDolxVROFcF0YgW5lHH5tbB97bHQjeGp9JnRphylxaJIsbmeeLmxnrDBqZ74x&#10;aWfcMGln9S5pZ/8saWf/Kmpn/ylqZv8oamb/J2pm/ydqZv8n/1AAAOdbAADTZgAAxW4AALtzAACz&#10;dwAAq3kAAKR4AwCdehQAmHslAZN7NAOOekAHiXhKDYR2UxKAdVsXfHNiG3hyah91cXIicm97Jm9u&#10;hSlsbZAsaWycLmZsqjBkbLwxY2zZMGNs9C9jbP8tZGz/K2Rr/yllav8oZWr/KGVq/yhlav8o/VMA&#10;AONfAADOaQAAwXEAALd3AACvewAAp30AAJ59AACYfhEAk4AiAI6AMQKJfz4GhH1IDH98URF7elkW&#10;d3lgGnN3aB5vdnAhbHV4JWl0gihmc44rY3KaLmBxqC9ecbowXXHUMF1x8i5ecf8sXnD/K19w/ylg&#10;b/8oYG7/KGBu/yhgbv8o8VUAAN5iAADKbQAAvXUAALN7AACrgAAAooIAAJiBAACRgw8AjYUfAIiF&#10;LgKDhDsFfoNFCnqBTg91gFYUcX9eGG59ZhxqfG0gZ3t2I2N6gCdgeYsqXXiYLFp3pi5Yd7gvV3fR&#10;L1d38S5Ydv8sWHb/Kll1/yladP8oWnT/J1p0/ydadP8n7VkAANdmAADFcQAAuXoAAK+AAACmhAAA&#10;nYYAAJGHAACKiQwAhoobAIKLKwF9ijgEeIlCCHSITA1vh1QSbIVbFmiEYxpkg2seYYJ0IV2BfSRa&#10;gIkoV3+WKlV+pCxSfrYtUX7OLVF97yxSff8rUnz/KVN7/yhUev8nVHr/J1R6/ydUev8n6F4AANBr&#10;AADAdgAAtH4AAKuFAAChiQAAl4sAAImNAACDjwgAfpAXAHuRJwF2kTQDcpA/Bm2PSQtpjlEPZY1Z&#10;E2KMYBdei2gbW4pxHleJeyFUiIYkUYeUJ0+GoilNhrQqS4bMKkuF7ilMhP8pTIP/KEyD/ydNgf8m&#10;ToH/Jk6B/yZOgf8m4WMAAMlwAAC7ewAAsIQAAKaKAACbjgAAkZEAAISTAAB6lQIAdZcSAHKYIgBv&#10;mDACapc7BGaXRQhilk4MX5VWD1uUXRNYk2UXVZNuGlGSeB1OkYQgS5CRI0mQoSRHkLImRZDKJkWP&#10;7SVFjf8lRYz/JUaL/yRGiv8kRor/JEaK/yRGiv8k2GkAAMN2AAC1gQAAq4oAAJ+PAACVkwAAipYA&#10;AH6aAABwnQAAa58OAGifHABmoCoBYqA3Al+fQQVbn0oIWJ5SC1SeWg5RnWISTpxrFUucdRhIm4Ea&#10;RZuPHUKanx9AmrAgP5rIID+Z6x8/mP8gPpb/IT6V/yE/lP8hP5T/IT+U/yE/lP8hzXAAALx9AACw&#10;iAAApI8AAJmUAACOmAAAg50AAHegAABppAAAYKcIAF2oFABbqSQAWakxAVapPAJTqUUEUKhOBk2o&#10;VwlKqF8MR6doDkSncxFBpn8UPqaNFjymnRc6pq8YOabHGDml6hg4o/8aN6H/Gzeg/xw3n/8cN5//&#10;HDef/xw3n/8cxHgAALWFAACpjwAAnZUAAJKaAACGnwAAeqMAAG6oAABirAAAVbAAAFCyDgBOshsA&#10;TbMoAEuzNQBJsz8BRrNJAkSzUgRBs1sGP7NkCDyzbwo6s3sMN7OKDjWymg8zs60QMrPFEDKy6RAx&#10;sP4SMK7/FC+t/xUvrP8WL6z/Fi+s/xYvrP8Wu4EAAK6OAAChlQAAlpoAAImgAAB9pgAAcasAAGWv&#10;AABZtAAATrcAAEO8BQBAvREAP70eAD6+KwA8vjYAO79BADm/SwE3v1QCNcBfAjPAagQxwHcFL8CG&#10;Bi3AlwcrwKoIKsHCCCrA5wcpvf0KKLz/DCe6/w0nuf8OJ7n/Die5/w4nuf8OsowAAKWUAACZmgAA&#10;jaEAAH+nAAByrQAAZrMAAFq4AABPuwAARL8AADrEAgAwyQgALsoRAC3KHQAsyykAK8s1ACvMQAAq&#10;zUoAKM1WACfOYQAmzm8BJM5/ASPPkQIhz6UCINC9AiDP5AIfzfoDHsv/BB7K/wUdyf8GHcn/Bh3J&#10;/wYdyf8GqJQAAJyaAACQoQAAgqgAAHSvAABntgAAW7wAAE7AAABDwwAAOccAAC/MAAAn0AQAH9YK&#10;ABvaEAAb2xoAGtsmABrcMQAZ3TwAGN1IABjeVQAX32IAFuByABXghQAU4ZoAE+KxABLjzwAS4PQA&#10;Et7/ARHd/wER2/8CEdv/AhHb/wIR2/8CnpoAAJKhAACEqQAAdrEAAGi4AABbvwAATsQAAELIAAA3&#10;zAAALdAAACTVAAAc2wAAFd8FABTpDgAS6hQAEesdABDrJgAO7DAADu06AA3uRgAL7lMACu9iAAnw&#10;dAAI8YkAB/KgAAXyugAE8eQAAvH9AALv/wAD7f8AA+3/AAPt/wAD7f8AlaEAAIapAAB4sgAAaboA&#10;AFvCAABNyAAAQMwAADTRAAAq1gAAIdsAABngAAAS5AAAD/ABAA35CgAL+g8ACfsVAAf7HAAE/CQA&#10;AfwsAAD8NwAA/EIAAPxQAAD8YQAA/XUAAPyMAAD8pAAA/MEAAPzrAAD8/wAA/f8AAP3/AAD9/wAA&#10;/f8AiakAAHmyAABquwAAXMQAAE7MAAA/0QAAMtcAACfdAAAd4QAAFeUAAA7oAAAK8QAACP0AAAX/&#10;AwAB/wkAAP8OAAD/EgAA/xcAAP8fAAD/JwAA/zEAAP8+AAD/TQAA/18AAP91AAD/jQAA/6YAAP/C&#10;AAD/5wAA//wAAP//AAD//wAA//8AfLMAAGy8AABdxgAATs8AAD/WAAAx3QAAJeIAABrmAAAR6gAA&#10;DO4AAAXyAAAA/wAAAP8AAAD/AAAA/wAAAP8FAAD/CgAA/w4AAP8SAAD/GAAA/yEAAP8rAAD/OQAA&#10;/0oAAP9dAAD/cwAA/4wAAP+kAAD/uQAA/9QAAP/eAAD/3gAA/94A/xgsAP8ZKQD/GSgA/xUrAP8Q&#10;MAD/CzgB/wNEAf8AUQH/AF4B/wBsAf8AeAH/AIIB/wCMAf8AlAH/AJwA/wCiAP8AqAD/AK8A/wC2&#10;AP8AvgD/AMgA/wDXAP8A5wD/APMA/wD9AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A&#10;/xspAP8dJgD/HCUA/xknAP8TLAD/DjQA/wtAAf8ITgH/BVsB/wNoAf8CdAH/An8B/wKIAf8CkQH/&#10;ApgB/wKfAf8BpQD/AawA/wGyAP8BugD/AcQA/wHRAP8A5AD/APEA/wD8APwB/wD8Av8A/AP/APwE&#10;/wH8Bf8B/AX/AfwF/wH8Bf8B/x8mAP8hIgD/ICEA/x4jAP8YJwD/EzAA/xE8Af8OSgH/DVcB/wtj&#10;Af8KbwH/CnoB/wqEAf8KjQH/CpQB/wqbAf8KogH/CqgB/wqvAf8KtwH/CsAA/wrMAP8K4AD7Cu8A&#10;9wr6APUL/wH1DP8B9A3/AfQN/wL0Df8C9A3/AvQN/wL0Df8C/yIiAP8kHQD/JBwA/yIdAP8eIgD/&#10;HCwA/xk4AP8WRQH/E1IB/xJeAf8QagH/EHUB/xB/Af8QiAH/EJAB/xCXAf8QngH/EKUB/RCsAfwQ&#10;swH6EL0B+RHJAfUR3QHxEe0B7hH5AewS/wLrE/8C6hP/A+kT/wPpE/8D6RP/A+kT/wPpE/8D/yYd&#10;AP8oGAD/KBYA/yYWAP8mHQD/JigA/yM0AP8gQAD/HU0B/xtZAf8ZZQH+GXAB/Bh6AfkYgwH3GIwB&#10;9hiTAfQYmgHzGKEB8RmoAfAZsALuGboC7RnGAuoa2QLmGusB4hv5AuAb/wPeHP8E3Rz/Bdwc/wXc&#10;HP8F2xz/Bdsc/wXbHP8F/yoZAP8tEwD/LREA/y0RAP8uGQD/LSIA/ywuAP8pOgD/JkcB+iRUAfYj&#10;YAHyImsB7yJ1Au0ifgLrIocC6SKPAucilgLlIp4C5CKlAuIirQLhI7cC3yPDAt0j1gLYJOoD0iT5&#10;Bc8l/wbNJf8HyyX/CMol/wjKJP8IyiT/CMok/wjKJP8I/y4UAP8xEAD/Mg0A/zQOAP81FAD/NRwA&#10;/zMnAPoxNADzL0EA7i1OAeksWgHlLGUC4ixwAt8reQLdK4ID2iuLA9grkgTVK5oE0yuiBNErqgXP&#10;K7MFzSu/BswszwbILecHxC33CcEt/wq/Lf8LvS3/DLwt/wy8LP8Muyz/DLss/wy7LP8M/zERAP81&#10;DAD/NgcA/zoLAP88EAD/OxUA+DkfAO83KwDnNjkA4TVHANw1VAHVNWAC0TVqA840cwTMNHwFyjSF&#10;Bsg0jQfGM5QIxDOcCcIzpQnBM64KvzO5C70zyAu7NOELtzTzDbQ0/w+xNP8PsDT/EK80/xCuNP8P&#10;rjT/D640/w+uNP8P/zUOAP84BwD/PAIA/0AGAP9BCwD6QQ8A7T8WAOM8IgDaPTEA0j5BAMw+TwLI&#10;PloDxD1kBcE9bge/PHYIvDx+Cro7hwu4O48MtzuXDbU6nw6zOqkPsTq0EK86whGuOtkRqjvvEqc7&#10;/xOlO/8UpDv/E6M7/xOiO/8Tojv/EqI7/xKiO/8S/zgKAP88AAD/QQAA9UUAAOZGAgDhRQcA40IN&#10;ANVDGQDMRSwAxkc8AcFHSQK8RlUEuUVfBrVEaAmzQ3ELsEN5Da5CgQ+sQokQqkGREqhBmhOnQKQU&#10;pUCvFaNAvBahQNAWnkHqF5xB/BeaQf8XmEH/F5hB/xaXQf8Vl0H/FZdB/xWXQf8V/zsGAP8/AAD5&#10;RgAA5UsAANxOAADTTQQA0UoJAMpKFADCTScAvE43AbdORQKyTVAFr0xaCKtLYwqoSmwNpkl0D6RJ&#10;fBGhSIQTn0eMFZ1HlRebRp8YmUaqGZdGuBqWRsobk0bmG5FH+RuPR/8ajkf/GY5H/xiNR/8YjUf/&#10;F41H/xeNR/8X/z4CAP9DAADrSwAA3VEAANFUAADKVAEAxlIFAMFREQC5UyIAs1UzAa5UQQKqVEwF&#10;plNWCKJRXwyfUGcPnU9vEZpOdxSYTn8Wlk2IGJNMkRmRTJsbj0umHY1Lsx6LS8UeiUviHodM9x6G&#10;TP8dhUz/HIVN/xqFTP8ZhUz/GYVM/xmFTP8Z/0AAAPxHAADlUAAA1VYAAMpZAADCWgAAvVgDALhX&#10;DgCxWR4ArFovAadaPQKiWUkFnlhTCZtXWwyXVmQQlVVrEpJUcxWPU3sXjVKEGotRjRyIUZcehlCj&#10;H4RQsCCCUMEhgFDdIX5R9CB9Uf8ffVH/HX1R/xx9Uf8bfVH/Gn1R/xp9Uf8a/0IAAPBKAADfVAAA&#10;zloAAMReAAC8XwAAtl4AALFcCwCrXhoApWArAKBgOgKcX0UFl15QCZRcWAyQW2AQjVpoE4tZcBaI&#10;WHcYhVeAG4NWiR2AVpQfflWfIXtVrSJ5VL0jeFXXI3dV8iJ2Vv8gdlb/H3ZW/x12Vv8cdlb/G3ZW&#10;/xt2Vv8b/0UAAOxOAADaWAAAyV4AAL9iAAC3ZAAAsWMAAKthCACkYxcAn2QoAJplNwKWZEMFkWNN&#10;CI5hVQyKYF0Qh19lE4RebBaBXXQZflx9HHxbhh55WpEgd1qdInRZqiRyWbolcVnSJXBa8CNvWv8i&#10;b1r/IHBa/x5wWv8dcFr/HHBa/xxwWv8c/0gAAOdSAADTWwAAxWIAALtmAACzaAAArGgAAKVmBQCf&#10;ZxQAmmklAJVpNAKQaEAEjGdKCIhmUwyEZVsQgWRiE35jahZ7YnIZeGF6HHZghB5zX44hcF6aI25e&#10;qCVsXbglal7OJmle7iRpXv8ial7/IGpe/x9qXv8eal7/HWpe/x1qXv8d+UoAAONVAADPXwAAwWUA&#10;ALdqAACvbAAAp2wAAJ9qAQCZaxEAlG0iAJBuMQGLbT0Eh2xHB4NrUAt/algPfGhgE3hnZxZ2Z28Z&#10;c2Z4HHBlgR5tZIwhamOYI2hipiVmYrYmZGLMJmRi7CVkYv8jZGL/IWVi/x9lYv8eZWL/HWVi/x1l&#10;Yv8d8kwAAN9YAADKYgAAvWkAALNuAACrcAAAonAAAJluAACTcBAAj3IfAIpyLgGGcjsDgnFFB31w&#10;Tgt6blYOdm1eEnNsZRVwa20YbWp1G2ppfx5naYohZWiWI2JnpCVgZ7QmX2fJJl5n6iVeZ/4jX2f/&#10;IV9m/x9gZv8eYGb/HmBm/x5gZv8e708AANpcAADGZQAAum0AALByAACndQAAnXQAAJRzAACNdA0A&#10;iXYcAIV3KwGBdzgDfHZDBnh1TAl0dFQNcXNbEW5yYxRrcWsXaHBzGmVvfB1ibocgX22UIl1soiRa&#10;bLIlWWzHJVhs6CVZbP0jWWv/IVpr/x9ba/8eW2r/Hltq/x5bav8e61MAANNgAADCaQAAtnEAAKx2&#10;AACjeQAAmXkAAI13AACHeQsAg3sYAH98KAB7fDUCd3tABXN6SQhveVEMbHhZD2h3YRNldmgWYnVw&#10;GV90ehxcdIUfWnORIVdyoCNVcrAkU3LFJFNy5yRTcfwiVHH/IFRw/x9VcP8eVW//HVVv/x1Vb/8d&#10;5VcAAM1kAAC+bQAAsnUAAKh7AACffgAAk30AAId9AACAfwcAfIAVAHiBJAB1gjIBcYE9BG2ARgdp&#10;gE8KZn9WDWN+XhFgfWYUXXxuF1p7dxpXeoIdVHqPH1F5nSFPea4iTnnDIk145SJNd/shTnf/H052&#10;/x5Pdf8dT3X/HU91/x1Pdf8d31wAAMhoAAC5cgAArnoAAKWAAACaggAAjoIAAICDAAB5hQIAdIYR&#10;AHGIIABuiC4Baog5AmeHQwVjh0wIYIZTC12FWw5ahGMRV4RrFFSDdRdRgoAaToGNHEuBmx5Jgawf&#10;SIDBIEeA4x9Hf/oeSH7/Hkh9/x1JfP8cSXz/HEl8/xxJfP8c1mEAAMJuAAC0eAAAqoAAAJ+FAACU&#10;hwAAiIcAAHuJAABwjAAAa44NAGiPGgBmjykAYpA1AV+PPwNcj0gFWY5QCFaOWAtTjWAOUIxoEE2M&#10;chNKi30WSIqKGEWKmRpDiqobQoq/G0GK4RtBiPkbQYb/G0GF/xtChf8aQoT/GkKE/xpChP8azWcA&#10;ALx0AACvfgAApYYAAJqKAACOjAAAgo0AAHWQAABnlAAAYZUIAF6XFABclyMAWpgvAFeYOgFUmEQD&#10;UpdMBU+XVAdMl1wJSZZlDEeWbw5ElXoRQZWIEz+UlxU9lKgWO5S9FjuU3xY6kvgXOpD/FzqP/xc6&#10;jv8XOo7/FzqO/xc6jv8XxW4AALZ7AACqhQAAnosAAJSPAACIkgAAe5QAAG6XAABimwAAV54AAFKg&#10;DgBRoBsAT6EoAE2hNABLoT4BSaFHAkehUANEoVgFQqFhBz+gawk9oHcLOqCFDTiglA42oKYPNaC7&#10;EDSg3Q80nfcQM5z/EjOa/xIzmf8TM5n/EzOZ/xMzmf8TvXcAAK+DAACjiwAAmJEAAI2VAACBmQAA&#10;c5wAAGefAABbogAAT6YAAEepCABEqhIAQ6ofAEGrKwBAqzcAP6xBAD2sSgE7rFMCOaxcAzesZwQ1&#10;rHMFMqyBBjCskQcurKMILay4CSys2QgsqvUKK6j/Cyqm/wwqpf8NKqX/DSql/w0qpf8NtYAAAKiL&#10;AACckQAAkZYAAIWcAAB4oAAAa6UAAF+oAABTrAAASK8AAD2yAAA2tQsANLUVADO2IQAytiwAMbc3&#10;ADC3QQAvuEsALrhVACy4YAEquG0BKbl7Aie5jQIluZ8DJLm0AyO50gMjt/QEIrX/BSG0/wYhs/8H&#10;IbL/ByGy/wchsv8HrYoAAKCRAACVlwAAiJ0AAHujAABuqAAAYa0AAFWxAABKtAAAP7cAADS7AAAr&#10;vgMAJMIMACLCFAAiwx8AIcMqACDENAAfxD8AHsVKAB3GVgAcxmMAG8dzABrHhQAZx5kAGMiuABfI&#10;ywAXxvEBF8T/ARbD/wIWwf8DFsH/AxbB/wMWwf8Do5EAAJiYAACLngAAfaUAAHCrAABisQAAVrYA&#10;AEq5AAA+vQAANMAAACrEAAAiyAAAGcwEABPQCgAR0hEAENIaABDTJQAP0zAADtQ8AA7USAAN1VYA&#10;DdVlAAzWeAAM1o0AC9ikAArYvgAJ2eYACtb+AAvU/wAL0v8AC9L/AQvS/wEL0v8BmpgAAI6fAACA&#10;pgAAcq0AAGS0AABXugAASb8AAD3CAAAyxgAAKMkAAB/NAAAX0QAAEdYAAAzbBQAI3gsABt8RAAXf&#10;GgAE4CQAAuEuAAHiOgAA40cAAORWAADkZwAA5XsAAOaSAADmqgAA58gAAOfwAADo/wAA6P8AAOj/&#10;AADo/wAA6P8AkZ8AAIKnAAB0rwAAZbcAAFe+AABJwwAAPMcAADDLAAAlzwAAHNQAABTZAAAO3QAA&#10;CeEAAALlAAAA6QYAAOkNAADpEQAA6hgAAOshAADtKwAA7zcAAPFFAADyVgAA82gAAPN+AAD0lwAA&#10;9bAAAPbQAAD38wAA9/8AAPf/AAD3/wAA9/8AhacAAHawAABmuAAAWMEAAErIAAA7zAAALtEAACPW&#10;AAAZ3AAAEeAAAAzjAAAE5wAAAOoAAAD1AAAA9AAAAPUFAAD1CwAA9g8AAPYUAAD4HQAA+icAAPw0&#10;AAD/QwAA/1UAAP9pAAD/gQAA/5oAAP+yAAD/zwAA/+0AAP/5AAD/+QAA//kAeLAAAGi6AABZwwAA&#10;S8sAADvRAAAt2AAAId0AABbiAAAO5gAACOoAAADtAAAA8AAAAPgAAAD/AAAA/wAAAP8AAAD/AAAA&#10;/wYAAP8MAAD/EAAA/xgAAP8iAAD/MAAA/0AAAP9TAAD/aQAA/4EAAP+ZAAD/rwAA/8MAAP/VAAD/&#10;1QAA/9UA/xMoAP8TJQD/ESUA/w0nAP8GLQD/ADUA/wBBAP8ATwD/AFwA/wBpAP8AdAD/AH4A/wCI&#10;AP8AkAD/AJcA/wCdAP8ApAD/AKoA/wCwAP8AtwD/AMAA/wDMAP8A3wD/AOwA/wD4AP8A/wD/AP8A&#10;/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/xYlAP8WIgD/FCEA/xAjAP8KKAD/ADAA/wA9AP8ASwD/&#10;AFgA/wBkAP8AcAD/AHoA/wCEAP8AjAD/AJMA/wCaAP8AoAD/AKYA/wCtAP8AtAD/ALwA/gDIAP0A&#10;2QD7AOkA+gD2APkA/wD4AP8A+AD/APgA/wD4AP8A+QD/APkA/wD5AP8A/xoiAP8aHgD/GB0A/xMe&#10;AP8OIgD/CiwA/wc5AP8DRgD/AFMA/wBgAP8AawD/AHYA/wB/AP8AiAD/AI8A/wCWAP8AnQD/AKMA&#10;/gCpAPwAsAD6ALkA9wDEAPUA0gDzAOYA8gD0APEA/wDwAP8A7wD/AO8A/wDvAP8A8AD/APAA/wDw&#10;AP8A/x4dAP8eGQD/HBcA/xcYAP8THgD/ESgA/w40AP8MQQD/Ck4A/whbAP8HZgD/BnEA/wZ6AP8G&#10;gwD+BosA/AaSAPoGmQD4Bp8A9gamAPQGrQDyBrUA8AXAAO0FzgDrBeQA6QbzAOYI/wDlCv8A5Av/&#10;AOQL/wHkC/8B5Av/AeQL/wHkC/8B/yEYAP8hEwD/IBEA/xsSAP8cGgD/GiQA/xYvAP8TPAD/EUkA&#10;/xBVAPwOYQD5DmsA9g51APQOfgDyDoYA8A6OAO4OlQDtDpsA6w6iAOoOqgDoDrMA5g+9AOUPzADh&#10;D+MA3RDzANkR/wHWEv8B1BP/AdMT/wLSE/8C0hP/AtIT/wLSE/8C/yUTAP8lEAD/JA0A/yMOAP8j&#10;FAD/Ih4A/x8pAP8cNQD5GUMA9BhPAO8XWwDsF2YA6RdwAOYXeQDkF4EA4heJAOAXkQDfF5gA3Ref&#10;ANsXpwDZGLEA1hi7ANQZygDQGuEBzBvzAckc/wLGHP8CxBz/A8Mc/wPDHP8Dwxz/A8Mc/wPDHP8D&#10;/ygQAP8pCwD/KAYA/ysLAP8rEAD/KRcA/SYiAPQjLgDsITsA5iBJAOIgVQDeIGAA2iFqANYhdADT&#10;IXwB0CGEAc8ijAHNIpMByyKbAckiowHII6wCxiO2AsQjxALCJNsCviXuA7sl/gS4Jf8FtiX/BbUl&#10;/wa1Jf8GtSX/BbUl/wW1Jf8F/ywNAP8tBQD/LgEA/zEFAP8xCwD9LxAA8SsYAOcpJQDfKDMA2ChC&#10;ANEqTwDNK1oAyStlAccrbgHELHYCwix+AsAshgO+LI4DvSyWA7ssngS5LKcEuCyxBbYsvwW1LdEF&#10;sS3qBq4u+werLv8IqS7/CKgu/wioLf8IqC3/CKgt/wioLf8I/y8IAP8xAAD/NQAA9jcAAOo2AgDn&#10;MwgA5C8PANkuGwDPMSwAyTM8AMQ0SQDANVUBvDVfAro1aAK3NXADtTR4BLM0gAWxNIgGsDSQBq40&#10;mQesNKIIqzSsCak0uQmnNMoKpTXlCqE1+AufNf8MnTX/DJ01/wucNf8LnDX/C5w1/wucNf8L/zMC&#10;AP81AAD2OgAA5T4AANxAAADUPQQA0jcJAMs4FQDDOiYAvT02ALg+RAG0PlABsT1aA649YwSsPWsF&#10;qTxzBqc8ewimPIMJpDuLCqI7lAugO50MnjuoDZ07tA6bO8UOmTvgDpY79A+UPP8Pkjz/D5I8/w6R&#10;PP8NkTz/DZE8/w2RPP8N/zUAAP85AADqQQAA3UYAANBHAADJRgAAxkEFAMBAEQC5QiEAs0QyAK9F&#10;QAGrRUsCp0VVA6REXgWhRGYHn0NuCJ1DdgqbQn4LmUKGDZdBjw6VQZkPk0GkEZFBsBKQQcASjkHZ&#10;EotB8RKJQv8SiEL/EYhC/xCHQv8Qh0L/D4dC/w+HQv8P/zgAAPM9AADjRwAA0kwAAMhOAADATQAA&#10;u0oCALZHDgCwSR0Aq0stAKZMOwGiTEcCnktRBJtLWgaZSmIIlklqCpRJcQySSHkOj0iCD41HixGL&#10;R5USiUagFIdGrBWFRrsWhEbRFoJH7haAR/8Vf0f/FH9H/xJ/R/8Rf0f/EX9H/xF/R/8R/zsAAO5D&#10;AADcTAAAzFEAAMFUAAC5VAAAtFEAAK5NCwCoTxkAo1EpAJ5SNwGaUkMCl1FOBJRRVgaRUF4Jjk9m&#10;C4xObQ2JTnUPh01+EYVNhxOCTJEVgEycFn5LqRd8S7gYe0vNGHlM6xh4TP4Xd0z/FXdM/xR3TP8T&#10;d0z/EndM/xJ3TP8S/z4AAOhHAADVUAAAxlYAALxYAAC0WQAArVYAAKdTBwChVBUAnFYlAJhXNAGU&#10;V0ACkFdKBI1WUwaKVVsJh1RjC4RUag6CU3IQgFJ6En1SgxR7UY4WeFCZGHZQphl0ULUac1DJGnFQ&#10;6BpwUfwYcFH/F3BR/xVwUf8UcVD/E3FQ/xNxUP8T9UAAAORLAADPVAAAwVoAALddAACvXgAAp1sA&#10;AKFYAwCbWRIAllsiAJJcMQGOXD0CilxHBIdbUAaDWlgJgVlgDH5ZZw57WG8QeVd3E3ZWgBV0VosX&#10;clWWGW9VoxptVLIbbFTGG2pV5htqVfsZalX/F2pV/xZqVf8Va1X/FGtV/xRrVf8U8kMAAN9PAADL&#10;WAAAvV0AALNhAACrYgAAomAAAJtcAACVXhAAkGAfAIxhLgCIYToChGBFBIFgTgZ+X1YJe15dC3hd&#10;ZQ52XGwQc1x0E3BbfRVuWogXa1qUGWlZoRtnWbAcZVnDHGRZ4xxkWfoaZFn/GGRZ/xdlWf8VZVn/&#10;FGVZ/xRlWf8U70YAANpSAADGWwAAumEAALBlAACmZgAAnWMAAJVhAACPYg4Ai2QcAIdlKwCDZTcB&#10;f2VCA3xkSwZ4Y1MIdWNbC3NiYg5wYWoQbWByE2tgexVoX4YXZl6RGWNenxthXa4cYF3BHF9d4Rxf&#10;XfgaX13/GF9d/xdgXf8WYF3/FWBd/xVgXf8V60oAANRWAADDXgAAtmUAAKxpAACiaQAAmGcAAI9l&#10;AACJZgwAhWgZAIFpKAB+ajUBemk/A3ZpSQVzaFEIcGdZCm1nYA1rZmcQaGVwEmVkeRVjZIMXYGOP&#10;GV5inRtcYqwcWmK/HFli3xxZYvcaWmL/GVph/xdbYf8WW2H/FVth/xVbYf8V500AAM9ZAAC/YgAA&#10;s2gAAKltAACebQAAk2sAAIlpAACDawkAf20VAHxuJQB4bjIBdW49AnFuRgRubU8Ha2xWCWhsXgxl&#10;a2UPY2ptEWBpdhRdaYEWW2iNGFhnmxpWZ6obVWe9HFRn3BxUZ/YaVGb/GFVm/xdVZf8WVmX/FVZl&#10;/xVWZf8V4lEAAMpdAAC7ZgAAr2wAAKZxAACZcAAAjm8AAINuAAB9cAUAeHISAHVzIQBycy8Bb3M6&#10;AmxzRARpckwGZnJUCGNxWwtgcGMNXXBrEFtvdBNYbn8VVW6LF1NtmRlRbagaT227G05t2RpObPQZ&#10;T2v/GE9r/xdQav8WUGr/FVBq/xVQav8V3VUAAMVhAAC3agAArHEAAKJ1AACUdAAAiXQAAHxzAAB2&#10;dQAAcXcQAG94HQBseSsAaXk3AWZ5QANjeUkFYHhRB113WAlbd2AMWHZoDlV1cRFSdXwTUHSIFk10&#10;lxdLc6YYSXO5GUhz1RlJcvMYSXH/F0px/xZKcP8VS3D/FEtw/xRLcP8U1FoAAMBmAACzbwAAqHYA&#10;AJ15AACPeAAAhHgAAHd5AABvfAAAan0NAGd+GQBkfyYAYoAyAV+APQJcgEYDWn9OBVd/VQdUfl0J&#10;Un1lDE99bw5MfHkRSnyGE0d7lBVFe6QWRHu3FkN70hZDevIWQ3n/FUN4/xREd/8URHb/E0R2/xNE&#10;dv8TzV8AALtrAACudAAApHwAAJd+AACKfQAAf34AAHJ/AABmgwAAYYQIAF6GEwBchyEAWocuAFiH&#10;OAFVh0ICU4dKA1CHUgVOhloHS4ZiCUmFbAtGhXcNQ4SDD0GEkhE/hKISPYS1EzyEzxM8gvASPIH/&#10;Ej2A/xI9f/8SPX7/ET1+/xE9fv8RxWYAALVxAACqewAAn4IAAJKCAACFggAAeYMAAG2GAABfigAA&#10;WI0BAFSODwBSjxsAUI8nAE+QMwBNkD0BS5BFAkmQTgNGkFYERI9fBUKPaAc/j3MJPY6ACzqOjww4&#10;jqANN46zDjaOzA42je8ONYv/DjWJ/w81iP8PNof/DzaH/w82h/8Pvm0AALB5AAClggAAmYcAAIyI&#10;AAB/iAAAcooAAGaNAABakQAAUJUAAEmXCQBHmBMARZggAESZKwBDmTYAQZpAAECaSAE+mlECPJpa&#10;AjqaZAM3mm8FNZl9BjOZjAcxmZ0IL5mwCC6ZyggumO0ILpb/Ci2U/wotk/8LLZL/Cy2S/wstkv8L&#10;tnUAAKqBAACeiAAAk40AAIaOAAB4jwAAa5IAAF+VAABUmQAASZ0AAECgAAA6og0AOKMXADejIgA2&#10;pC0ANaQ3ADSkQQAzpUsAMaVUATClXgEupWoBLKV4AiqliAMopZoDJ6WtBCalxgMmpOsEJaL/BSWg&#10;/wYkn/8GJJ7/BySe/wcknv8Hr34AAKOIAACXjgAAjZMAAH6VAABwmAAAY5sAAFefAABMogAAQqYA&#10;ADipAAAvrAMAKq4OACmuGAAoryMAJ68tACawNwAlsEEAJLBLACOxVgAisWMAIbFxAB+xggAespQB&#10;HLKpARuywQEbsecBG6/+Ahqt/wIarP8DGqv/Axqr/wMaq/8DqIgAAJuPAACRlAAAhJoAAHafAABo&#10;ogAAW6UAAE+pAABErQAAObAAAC+zAAAmtgAAHrkFABi7DgAXuxYAF7wgABa8KgAVvTUAFL1AABO+&#10;SwASvlgAEr5nABG/eAAQv4wAEMCiAA7AugAOwOEAD737AA+8/wAQuv8BELr/ARC6/wEQuv8Bn48A&#10;AJSVAACHmwAAeaEAAGunAABerAAAUrEAAEW0AAA6tgAAL7kAACW8AAAdvwAAFcMAAA/GBQALyg0A&#10;CcoUAAjKHQAHyicAB8oyAAbLPgAFy0sABMxaAAPMagACzH4AAcyUAADMqwAAzcgAAMztAADM/wAA&#10;y/8AAcr/AAHK/wAByv8Al5YAAIqcAAB8owAAbqoAAGCwAABStgAARbkAADm8AAAuvwAAI8MAABvG&#10;AAATygAADc0AAAjRAAAB1AkAANQOAADVFQAA1h4AANgnAADZMQAA2z4AANxLAADdWwAA3m4AAN6E&#10;AADfmwAA37QAAN7ZAADf9wAA3/8AAN//AADf/wAA3/8AjZ0AAH+lAABwrAAAYbMAAFO6AABFvwAA&#10;OMIAACzGAAAhyQAAGM0AABDRAAAL1QAABNoAAADeAAAA4AEAAOEJAADiDgAA5BMAAOUbAADnJAAA&#10;6S8AAOs8AADtSwAA7l0AAO5xAADviQAA8KIAAPC8AADw4wAA7/kAAPD/AADw/wAA8P8AgaUAAHKt&#10;AABjtQAAVL0AAEbEAAA3yAAAKswAAB/QAAAV1QAADtoAAAfeAAAA4gAAAOYAAADpAAAA6gAAAOwA&#10;AADuBQAA7wwAAPEQAADzFwAA9SAAAPgrAAD7OQAA/UoAAP5eAAD/dAAA/40AAP+mAAD/wAAA/+EA&#10;AP/1AAD/9QAA//UAdK4AAGW3AABWwAAAR8gAADjNAAAq0gAAHdgAABPdAAAM4gAAA+YAAADpAAAA&#10;7AAAAPAAAADzAAAA9AAAAPYAAAD4AAAA+gAAAP0HAAD/DQAA/xIAAP8bAAD/KAAA/zcAAP9KAAD/&#10;XgAA/3YAAP+PAAD/pgAA/7oAAP/RAAD/0QAA/9EA/w8kAP8OIgD/CyEA/wMkAP8AKQD/ADIA/wA+&#10;AP8ATAD/AFkA/wBlAP8AcAD/AHoA/wCEAP8AjAD/AJIA/wCZAP8AnwD/AKUA/wCrAP8AsgD/ALoA&#10;/wDFAP8A0wD/AOcA/wD0AP8A/wD+AP8A/wD/AP4A/wD+AP8A/gD/AP4A/wD+AP8A/xEhAP8QHgD/&#10;DR0A/wcfAP8AIwD/AC0A/wA6AP8ASAD/AFUA/wBhAP8AbAD/AHYA/wB/AP8AhwD/AI4A/wCVAP8A&#10;mwD/AKEA/wCnAP4ArgD9ALYA/ADAAPsAzQD5AOIA+ADwAPcA/AD2AP8A9QD/APUA/wD1AP8A9QD/&#10;APUA/wD1AP8A/xUdAP8TGgD/EBkA/wsZAP8AHQD/ACkA/wA2AP8AQwD/AFAA/wBcAP8AZwD/AHEA&#10;/wB6AP4AgwD8AIoA+gCRAPkAlwD4AJ0A9wCjAPUAqgD0ALIA8gC7APEAyADvANwA7gDsAO0A+gDr&#10;AP8A6gD/AOoA/wDqAP8A6gD/AOoA/wDqAP8A/xgZAP8WFQD/ExMA/w4TAP8LGgD/ByQA/wIwAP8A&#10;PgD/AEsA/wBXAP8AYgD8AGwA+AB1APUAfgDyAIUA8QCMAO8AkwDuAJkA7ACgAOsApgDpAK4A5wC3&#10;AOYAwwDkANQA4gDpAOEA9wDfAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A/xsTAP8aEAD/Fg4A&#10;/xIOAP8SFQD/Dx8A/wwrAP8JOAD/BkUA+wNRAPcCXADyAmYA7gJwAOoCeADnAoAA5gOHAOQDjgDi&#10;A5UA4QOcAN8EowDdBKsA2wS0ANgFwADWBdAA0wbnANAI+ADOCv8AzAv/AMsM/wDLDP8Aywv/AMsL&#10;/wDLC/8A/x8QAP8eCwD/GgcA/xkLAP8YEQD/FhkA/xIkAPoQMADzDj4A7g1KAOkMVgDlDGEA4gxq&#10;AN4NcwDbDXsA2Q2DANYNigDUDZEA0g2ZANAOoADPDqkAzQ6zAMsOvwDKD9AAxhHpAMIS+QC/E/8A&#10;vRP/AbwT/wG8E/8BvBP/AbsT/wG7E/8B/yIMAP8hBAD/IAAA/yEFAP8fDAD/HBEA9hgcAOwVKADl&#10;EzYA3xJDANkTTwDTFFoA0BVkAM0WbQDLFnUAyRd9AMcXhQDFGIwAxBiUAMIZnADAGaUAvhmvAL0a&#10;uwC7GssAuBvlAbQc9gGyHf8CsB3/Aq8d/wKuHf8Crh3/Aq4d/wKuHf8C/yYGAP8lAAD/JgAA+ycA&#10;APElAwDwIQsA6BwSAN4ZHQDUGy0AzR08AMgfSQDFIFUAwSFfAL8iaAC8InAAuiN4ALkjfwG3I4cB&#10;tSOPAbQklwGyJKABsSSqAq8ktgKtJcYCqyXfAqgm8wOlJv8Doyb/A6Im/wShJv8DoSb/A6Em/wOh&#10;Jv8D/ykAAP8oAAD2LQAA5zAAAN8vAADZKwQA1iIKAM4jFgDGJicAwCg2ALsqRAC4K08AtSxZALIs&#10;YgGwLGoBri1yAawtegKqLYECqS2KAqctkgOlLZsDpC2lBKItsQSgLcAEny3YBJwu7wWZLv8Gly//&#10;BpYv/waVLv8FlS7/BZUu/wWVLv8F/ywAAP8uAADqNQAA3TkAANE5AADKNgAAxy8GAMEtEQC6MCEA&#10;tDIxALA0PgCsNUoAqTVUAac1XQGkNWUCojVtAqA1dAOfNXwEnTWEBJs1jQWaNJcGmDShBpY0rQeU&#10;NbsIkzXQCJA17AiONv4IjDb/CIs2/wiLNv8HijX/B4o1/weKNf8H/y8AAPI0AADiPAAA0kEAAMdC&#10;AADAQAAAuzoBALY2DgCwORwAqjssAKY8OgCjPUYAnz1QAZ09WQKaPWEDmD1oBJY8cAWUPHcGkjyA&#10;B5E8iAePO5IIjTudCYs7qQqJO7cLiDvKC4U86AuDPPsLgjz/CoE8/wqBPP8JgTz/CIE8/wiBPP8I&#10;/zMAAOw6AADaQwAAykcAAL9JAAC3RwAAsUIAAK0+CgCmQBcAokInAJ5DNQCaREIBl0RMAZREVQKR&#10;Q10Dj0NkBY1DawaLQnMHiUJ7CIdChAqFQY4Lg0GZDIFBpQ1/QbMOfkHGDnxB5A56QvkNeUL/DHhC&#10;/wt4Qv8LeEL/CnhB/wp4Qf8K9jYAAOZAAADRSAAAw00AALlOAACxTQAAqUkAAKRFBgCfRhMAmkgj&#10;AJZJMgCSSj4Bj0pIAoxKUQOKSVkEh0lgBYVJaAeDSG8IgUh3Cn9HgAt9R4oNekeVDnhGog92RrAQ&#10;dUbCEHNG4BByR/cPcUf/DnFH/w1xR/8McUf/C3FG/wtxRv8L8zkAAOBEAADMTAAAvlEAALRTAACq&#10;UgAAok4AAJ1KAQCXSxEAk00gAI9PLgCMTzoBiE9FAoVPTgODT1YEgE5dBn5OZAd8TWwJeU10C3dM&#10;fQx1TIcOc0ySD3FLnxFvS60SbUu/EmxL3BJrTPURakz/D2pM/w5qS/8Nakv/DGpL/wxqS/8M8D0A&#10;ANtIAADHUAAAulUAALBYAAClVgAAnFMAAJdPAACRUA4AjFIcAIlUKwCFVDcAglRCAX9USwN8VFME&#10;elNaBnhTYgh1UmkJc1JxC3FReg1uUYQPbFCQEGpQnBJoUKsTZlC8E2VQ2BNkUPMSZFD/EGRQ/w9k&#10;UP8OZU//DWVP/wxlT/8M7EEAANRMAADDVAAAtlkAAKxcAACgWgAAl1cAAJFUAACLVQwAhlcZAINY&#10;JwCAWTQAfVk/AXpZSAN3WFAEdFhYBnJXXwdvV2YJbVZuC2tWdw1oVYEPZlWNEWRUmhJiVKkTYFS6&#10;FF9U0xReVPITXlT/EV9U/w9fVP8OX1P/DV9T/w1fU/8N50QAAM9QAAC/WAAAs10AAKhfAACcXQAA&#10;klsAAItYAACFWgoAgVsWAH1cJAB6XTEAd108AXRdRgJxXU4Eb1xVBWxcXQdqXGQJaFtsC2VadQ1j&#10;Wn8PYVmLEV5ZmBJcWKcUW1i4FFlZ0BRZWPATWVj/EVpY/xBaWP8OWlf/DVpX/w1aV/8N40gAAMtT&#10;AAC7WwAAsGEAAKRiAACXYQAAjl8AAIVcAAB/XgcAe18TAHhhIQB1Yi4AcmI5AW9iQwJsYUsDamFT&#10;BWdhWgdlYGIJY2BqC2Bfcw1eXn0PW16JEVldlhJXXaUTVV22FFRdzhRUXe4TVF3/EVVc/xBVXP8O&#10;VVv/DlZb/w1WW/8N3kwAAMdWAAC4XwAArWQAAKBlAACTZAAAiWMAAH9hAAB5YgMAdWQRAHJlHgBv&#10;ZisAbGc3AWpnQAJnZkkDZWZRBGJlWAZgZWAIXWRnCltkcAxZY3sOVmOGEFRilBJSYqMTUGK0E09i&#10;zBNPYu0ST2H/EU9h/xBQYP8OUGD/DlBg/w1QYP8N2U8AAMNaAAC0YwAAqWkAAJtoAACPZwAAhGcA&#10;AHllAABzZwAAb2kOAGxqGwBpaygAZ2w0AGRsPQFibEYCX2tOBF1rVgVaal0HWGplCVZpbgtTaXgN&#10;UWiED05okhBMZ6ESS2eyEklnyRJJZ+sSSWb/EEpm/w9KZf8OS2X/DUtk/w1LZP8N0VQAAL5eAACx&#10;ZwAApm0AAJdsAACKawAAf2sAAHNrAABtbQAAaG4MAGVwFwBicSQAYHEwAF5xOgFccUMCWXFLA1dx&#10;UwRVcFoGUnBiB1BwawlOb3ULS2+CDUlujw9Hbp8QRW6wEURuxxFDbeoQRGz/D0Rr/w5Fa/8NRWr/&#10;DUVq/w1Fav8Ny1gAALpjAACtbAAAoXEAAJJwAACFbwAAem8AAG5wAABlcwAAYHUHAF12EgBbdx8A&#10;WXgrAFd4NgBVeD8BU3hIAlF4TwNPd1cETHdfBUp3aAdIdnMJRXZ/C0N1jQxBdZ0OP3WuDj51xQ49&#10;degOPnP9DT5y/w0+cf8MP3H/DD9w/ww/cP8MxV4AALVpAACpcQAAnHUAAI10AACAdAAAdXQAAGl2&#10;AABeeQAAWHwBAFR9DgBSfhoAUX8mAE9/MQBNgDsATIBDAUqASwJIf1QCRn9cBEN/ZQVBf3AGP358&#10;CDx+igk6fpoKOX6sCzd+wws3feYLN3v8Czd6/ws3ef8KOHj/Cjh4/wo4eP8KvmQAALBvAACleAAA&#10;lnkAAId5AAB7eQAAcHoAAGR8AABYgAAAUIMAAEuFCgBIhhQAR4cgAEWIKwBEiDUAQ4g+AEGJRwFA&#10;iU8BPohYAjyIYQM6iGwEN4h4BTWIhwYziJgHMoeqBzCIwAcwh+QHMIX7CDCD/wgwgv8IMIH/CDCB&#10;/wgwgf8It2sAAKp2AACgfwAAkH4AAIJ+AAB2fwAAaoAAAF6DAABThwAASosAAEGOAgA9kA4AO5AY&#10;ADqRIwA5kS0AOJI3ADeSQAA2kkkANJNSADOTXAExk2cBL5N0Ai2SgwMrkpQDKpKnAyiSvQQokuED&#10;J5D6BCeO/wUnjf8FJ4z/BSeM/wUnjP8FsXQAAKV+AACZhQAAioQAAH2EAABvhQAAY4gAAFiLAABN&#10;jwAAQ5MAADqXAAAymgcALpsQAC2bGgAsnCQAK5wuACqdOAApnUEAKJ1LACeeVQAmnmEAJZ5uACOe&#10;fgEinpABIJ6jAR+euQEent0BHpz4Ah6a/wIemf8DHpf/Ax6X/wMel/8Dqn0AAJ6FAACTiwAAhYoA&#10;AHWLAABojgAAW5EAAFCVAABGmQAAO50AADKgAAAqowAAIqYJAB+nEQAepxoAHagkAByoLQAbqDcA&#10;GqlBABmpTAAYqVgAF6pmABaqdgAVqokAFKqeABOrtAASq9MAEqj1ABOn/wETpf8BE6X/AROk/wET&#10;pP8Bo4YAAJeMAACNkQAAfZIAAG2VAABgmAAAVJwAAEigAAA+pAAANKcAACqrAAAhrgAAGbEAABKz&#10;BwAPtRAADrUXAA61IQANtSsADbU2AAy2QQALtk4ACrZcAAm2bAAItn8AB7aUAAa2qgAFtsUABrbq&#10;AAe1/wAItP8ACLP/AAmy/wAJsv8Amo0AAJCTAACEmAAAdJwAAGWgAABXpAAAS6gAAECsAAA1sAAA&#10;KrMAACG1AAAYuAAAEbsAAAy+AgAGwAsAAsARAAHBGQAAwSIAAMIrAADCNgAAw0IAAMNQAADEXwAA&#10;xHEAAMSHAADEnQAAxLUAAMTaAADE9gAAw/8AAMP/AADD/wAAw/8Ak5QAAIeaAAB4oAAAaqYAAFys&#10;AABPsQAAQbUAADW3AAApugAAH70AABbAAAAQwwAACsYAAAPKAAAAzAUAAMwMAADNEQAAzhgAAM4h&#10;AADQKgAA0TUAANNDAADUUgAA1GMAANV4AADVjwAA1acAANbCAADW6QAA1v0AANb/AADW/wAA1v8A&#10;ipsAAHuiAABsqQAAXrAAAFC2AABCugAANL0AACjBAAAdxAAAFMcAAA3LAAAGzgAAANIAAADXAAAA&#10;2QAAANoFAADcCwAA3RAAAN8VAADhHQAA4ycAAOUzAADnQgAA6FQAAOhnAADpfgAA6ZcAAOqvAADq&#10;zgAA6+8AAOv+AADr/wAA6/8AfaMAAG6rAABfsgAAUboAAELAAAA0wwAAJ8cAABvLAAASzwAAC9MA&#10;AALYAAAA3QAAAOEAAADkAAAA5QAAAOcAAADpAAAA6wcAAO0NAADvEQAA8RkAAPQkAAD3MQAA+UEA&#10;APpVAAD6agAA+4QAAPudAAD8tgAA/NIAAP3tAAD99AAA/fQAcawAAGG1AABSvQAARMQAADTJAAAm&#10;zQAAGtIAABDYAAAI3QAAAOEAAADlAAAA6AAAAOwAAADvAAAA8QAAAPMAAAD1AAAA9wAAAPkBAAD7&#10;CAAA/g4AAP8VAAD/IQAA/y8AAP9BAAD/VgAA/20AAP+HAAD/oAAA/7YAAP/KAAD/1AAA/9QA/wsg&#10;AP8HHgD/AB0A/wAgAP8AJQD/AC4A/wA7AP8ASQD/AFYA/wBiAP8AbQD/AHYA/wB/AP8AhwD/AI4A&#10;/wCUAP8AmgD/AKAA/wCmAP8ArQD/ALUA/wC+AP8AywD/AOEA/wDwAP4A/QD9AP8A/QD/AP0A/wD9&#10;AP8A/AD/APkA/wD5AP8A/w0dAP8LGgD/BBkA/wAaAP8AHwD/ACoA/wA3AP8ARQD/AFEA/wBeAP8A&#10;aAD/AHIA/wB6AP8AggD/AIkA/wCQAP8AlgD/AJwA/gCiAPwAqQD7ALAA+QC5APgAxgD2ANkA9QDr&#10;APQA+QDzAP8A8gD/APMA/wDzAP8A8wD/APMA/wDzAP8A/xAZAP8OFQD/CBQA/wAUAP8AGQD/ACUA&#10;/wAyAP8AQAD/AEwA/wBZAP8AYwD+AG0A/AB1APoAfQD5AIQA9wCLAPYAkQD0AJcA8wCeAPIApADw&#10;AKwA7gC0AO0AwADrAM8A6QDmAOgA9QDmAP8A5wD/AOYA/wDlAP8A5QD/AOUA/wDlAP8A/xIUAP8Q&#10;EAD/DA8A/wMQAP8AFQD/ACAA/wAsAP8AOgD/AEcA+gBTAPcAXgD0AGcA8QBwAO8AeADtAH8A6wCG&#10;AOoAjADoAJMA5wCZAOUAoADjAKcA4QCwAN8AugDdAMkA2wDgANgA8ADXAP4A1QD/ANQA/wDTAP8A&#10;0wD/ANMA/wDTAP8A/xUQAP8SDAD/DgkA/wsMAP8JEgD/AxoA/wAmAP0AMwD0AEAA7wBNAOsAWADo&#10;AGEA5QBqAOIAcgDgAHoA3gCAANwAhwDaAI4A2ACVANQAnADSAKMA0ACsAM4AtgDMAMQAygDZAMgA&#10;7QDHAPsAxQD/AMQB/wDDAf8AxAH/AMQB/wDEAf8A/xgLAP8VBQD/EAAA/xAGAP8PDQD/DBQA/Acf&#10;APEDKwDnADkA4gBGAN4BUQDaAlsA1QJkANIDbADPA3QAzQR7AMsEggDKBIkAyAWQAMYFmADEBaAA&#10;wgapAMEGtAC/BsEAvQjVALsJ7AC4C/0Atgz/ALUN/wC0Df8AtA3/ALQN/wC0Df8A/xsFAP8YAAD/&#10;FwAA/xYAAPsTBgD6EA4A7gwWAOMJIgDaCTAA0wo+AM4LSgDKDFUAxw1eAMUNZwDCDm8AwQ52AL8O&#10;fgC9D4UAvA+NALoQlQC4EJ0AtxCnALURsgCzEcAAshHVAK4T7gCrFP4AqRX/AKcV/wCnFf8AphT/&#10;AaYU/wGmFP8B/x8AAP8cAAD6HgAA6x4AAOMcAADfFQUA3g4NANMOGADLESgAxRM3AMAURAC8Fk8A&#10;uRdZALcXYQC0GGkAsxlxALEZeACvGoAArhqIAKwbkACrG5kAqRujAKccrgCmHLwApB3PAKEe6gGe&#10;HvwBnB//AZsf/wGaH/8Bmh7/AZke/wGZHv8B/yIAAP8hAADsJwAA4CoAANQpAADNJAAAyhwIAMQZ&#10;EgC9HCIAtx4xALMgPgCvIUkArSJTAKojXACoJGQApiRsAKQkcwCjJHoAoSWCAaAliwGeJZQBnSWe&#10;AZsmqgGZJrcBmCbJApUn5gKSJ/kCkCj/Ao8o/wKOJ/8Cjif/Ao4n/wKOJ/8C/yYAAPIpAADjMQAA&#10;0jQAAMg0AADAMAAAuykCALgjDgCxJhwArCgrAKgqOACkK0QAoSxOAJ8tVwCdLV8Amy1nAZktbgGY&#10;LnUBli59ApQuhgKTLpACkS6aA48upgONLrMDjC7FA4ov4QSHL/YEhS//BIQv/wOEL/8Dgy//A4Mv&#10;/wODL/8D+ykAAOsxAADZOAAAyTwAAL88AAC2OQAAsDIAAKwtCwCnLxcAojEmAJ4zNACaNEAAmDVK&#10;AJU1UwCTNVsBkTViAY81aQKNNXECjDV5A4o1ggOINYsEhjWWBIQ1ogWCNa8FgTXABn823AZ9NvQG&#10;ezb/BXs2/wV6Nv8Eejb/BHo1/wR6Nf8E9S0AAOQ3AADQPwAAwkMAALdEAACtQAAApzoAAKM2BgCd&#10;NxMAmTkiAJU6LwCSPDsAjzxGAIw8TwGKPFcBiDxeAoY8ZQKEPG0Dgjx1BIA8fQR/PIcFfTySBns7&#10;ngd5O6wHdzu8CHY81Qh0PPEIczz/B3I8/wZyPP8Fcjz/BXI7/wVyO/8F8TIAAN49AADJRAAAvEgA&#10;ALBJAACmRgAAn0EAAJs9AQCVPRAAkT8dAI1BKwCKQjgAh0NCAIRDSwGCQ1MBgENbAn5CYgN8QmkE&#10;ekJxBXhCegZ2QYQHdEGPCHJBmwhwQakJb0G5Cm1B0ApsQe4Ja0L/CGpC/wdqQf8GakH/BmpB/wVq&#10;Qf8F7TcAANZCAADESQAAt00AAKtNAACgSgAAmEcAAJNCAACOQw0AiUUaAIZGKACDRzQAgEg/AH5I&#10;SAF7SFACeUhXAndIXwN1SGYEc0duBXFHdgZvR4AHbUaMCWtGmAppRqYLZ0a2C2ZGzAtlRuwLZEf/&#10;CWRG/whkRv8HZEb/BmRF/wZkRf8G6DsAANBGAAC/TQAAs1EAAKVRAACaTgAAkksAAI1HAACHSAsA&#10;g0oWAH9LJAB9TDEAek08AHdNRQF1TU0Cc01VAnFNXANvTWMEbUxrBWtMcwdpS30IZkuJCWRLlgpi&#10;S6QLYUu0DF9LygxeS+oLXkv+Cl5L/wleSv8IXkr/B15K/wdeSv8H4z8AAMtJAAC8UQAAsFUAAKFU&#10;AACWUgAAjVAAAIdMAACBTQgAfU8TAHpQIQB3US4AdFI5AHJSQgFvUksBbVJSAmtRWQNpUWEEZ1Fo&#10;BmVQcQdjUHsIYVCGCl9PkwtdT6EMW0+yDVlPxw1ZT+gMWE/9C1hP/wlZT/8IWU7/B1lO/wdZTv8H&#10;30MAAMdNAAC4VAAArFkAAJ1XAACRVQAAiFQAAIFQAAB7UgQAd1MRAHRUHgBxVSsAb1Y2AGxWQAFq&#10;VkgBaFZQAmZWVwNkVl4EYlVmBWBVbwddVXgIW1SECllUkQtXVKAMVVOwDVRTxQ1TU+YMU1P8C1NT&#10;/wlUUv8IVFL/CFRS/wdUUv8H2kYAAMNQAAC1WAAAqFsAAJlaAACNWAAAhFcAAHtUAAB2VgEAcVcP&#10;AG5ZGwBsWigAaVozAGdbPQFlW0UBY1tNAmFaVQNfWlwEXVpkBVtZbAZYWXYIVlmCCVRYjwtSWJ4M&#10;UFiuDU9Yww1OWOQMTlj7C09X/wlPV/8IT1b/CFBW/wdQVv8H00oAAMBUAACyXAAAo14AAJVdAACJ&#10;XAAAf1sAAHZZAABwWgAAa1wNAGhdGABmXiQAZF8wAGJfOgBgX0MBXl9LAlxfUgJaX1oDWF9hBVVe&#10;agZTXnQHUV1/CU9djQpNXZwLS12sDEpdwQxJXeMMSVz6Cklb/wlKW/8ISlr/CEpa/wdKWv8Hzk4A&#10;ALxYAACuYAAAn2EAAJFgAACFXwAAe18AAHBdAABqXwAAZWEKAGJiFABgYyEAXmQtAFxkNwBaZEAB&#10;WGRIAVZkUAJUZFcDUmRfBFBkZwVOY3EGTGN9CEliiwlHYpoKRmKqC0RivwtEYuELRGH5CkRg/wlE&#10;YP8IRV//B0Vf/wdFX/8HyFIAALhcAACrZAAAm2QAAIxjAACAYwAAdmMAAGpiAABjZAAAX2YGAFtn&#10;EQBZaB0AV2kpAFZqMwBUajwAUmpFAVBqTAFOalQCTGpcA0pqZQRIaW8FRml6B0RpiAhCaJgJQGip&#10;Cj9ovQo+aN4JPmf3CT5m/wg/Zf8HP2X/Bz9k/wc/ZP8Hw1cAALNhAACnaQAAlmgAAIdnAAB7ZwAA&#10;cWcAAGVoAABcagAAWGwBAFRuDgBSbxgAUG8kAE5wLgBNcDgAS3FBAEpxSQFIcVEBRnFZAkRwYgNC&#10;cGwEQHB4BT5whgY8b5UHOm+mCDhvuwg4b9sHOG72Bzht/wc4bP8GOWv/Bjlq/wY5av8GvVwAAK9m&#10;AACibQAAkWwAAIJrAAB3awAAbGwAAGFuAABXcAAAUHMAAEx1CgBJdhMAR3cfAEZ3KQBFeDMAQ3g8&#10;AEJ4RABBeE0BP3hVAT14XgI7eGgCOXh0Azd4ggQ1eJMFM3ekBTJ3uQUxeNcFMXb1BTF0/wUxc/8F&#10;MXL/BTJy/wUycv8Ft2MAAKptAACccQAAi3AAAH1wAABycAAAZ3EAAFxzAABRdwAASnoAAEJ9AwA/&#10;fg4APX8YADx/IwA7gC0AOoA2ADmBPwA4gUgANoFQADWBWgEzgWQBMYFwAS+BfwItgY8DLIGhAyqB&#10;tgMpgdIDKX/zAyl9/wMpfP8DKXv/Ayl7/wMpe/8DsWoAAKV0AACVdgAAhXUAAHh1AABtdQAAYXcA&#10;AFd6AABMfgAAQ4EAADuFAAA1iAkAMokRADGJGwAwiSUAL4ovAC6KOAAti0EALItKACqLVAApi18A&#10;KItrACaLegEki4sBI4ueASKLswEhjM4BIYrxASCI/wIghv8CIIX/AiGF/wIhhf8Cq3IAAKF8AACP&#10;ewAAgHoAAHN6AABmfAAAW38AAFCCAABGhgAAPIoAADSNAAAskQAAJpMMACSUEwAjlBwAIpUmACGV&#10;LwAglTgAH5ZCAB6WTAAdllgAHJZkABqXdAAZl4YAGJeZABeXrgAVl8kAFpXuABaT/wEWkv8BFpH/&#10;ARaQ/wEWkP8BpXsAAJmDAACJgQAAe4AAAGyCAABfhAAAVIgAAEmLAAA/kAAANZQAAC2XAAAlmgAA&#10;HZ4BABagDAAUoRIAFKEbABOhJQASoS4AEaI4ABGiQwAQok8AD6JcAA6jawANo30ADaOSAAyjpwAK&#10;osAAC6LmAAyg/gANn/8ADZ7/AA2d/wANnf8AnoQAAJKJAACDiAAAc4gAAGWLAABYjgAATJIAAEGX&#10;AAA3mwAALp4AACSiAAAcpQAAFagAAA+rBAAKrgwAB60SAAatGwAFrSQABK4uAAKuOQABrkUAAK5S&#10;AACuYQAArnMAAK6HAACunQAArrQAAK7VAACt9AAArf8AAKz/AACr/wAAq/8AlosAAIyQAAB7kAAA&#10;a5IAAF2WAABQmgAARJ8AADmjAAAvpwAAJasAAByuAAAUsQAADrQAAAm3AAABuAkAALgOAAC5FAAA&#10;uRwAALolAAC6LwAAuzoAALxHAAC8VgAAvGcAALx7AAC8kQAAvKkAALzEAAC86wAAu/4AALv/AAC7&#10;/wAAu/8AkJIAAIOYAABzmwAAY58AAFWjAABHqAAAO60AADCxAAAltAAAG7cAABK6AAAMvQAABb8A&#10;AADDAAAAxAIAAMUKAADFDgAAxhQAAMcbAADIJAAAyi4AAMw6AADNSQAAzVkAAM1sAADOgwAAzpsA&#10;AM21AADO2gAAzvYAAM3/AADN/wAAzf8AhpkAAHegAABppgAAWqwAAEyyAAA+tgAAMLkAACS8AAAZ&#10;vwAAEcIAAArFAAACyQAAAMwAAADQAAAA0QAAANIBAADTCAAA1Q0AANcRAADaGAAA3CEAAN8sAADh&#10;OgAA4koAAONdAADkcgAA5IsAAOWlAADlwAAA5eYAAOX4AADl/wAA5f8AeqEAAGupAABcrwAATbYA&#10;AD+8AAAwvwAAI8MAABfHAAAPygAAB84AAADRAAAA1gAAANwAAADfAAAA4AAAAOIAAADkAAAA5gMA&#10;AOgJAADpDgAA7BUAAO4eAADxKwAA9DoAAPVNAAD2YQAA93kAAPiTAAD4rQAA+cYAAPnkAAD58wAA&#10;+fMAbaoAAF6yAABPugAAQMEAADHFAAAiyQAAFs4AAA3SAAAE2AAAAN0AAADhAAAA5AAAAOgAAADr&#10;AAAA7QAAAO8AAADxAAAA8wAAAPYAAAD4AwAA+gsAAP0RAAD/GwAA/ykAAP87AAD/TwAA/2YAAP9/&#10;AAD/mQAA/68AAP/DAAD/1gAA/9YA/wQcAP8AGQD/ABkA/wAcAP8AIgD/ACsA/wA4AP8ARgD/AFMA&#10;/wBeAP8AaQD/AHIA/wB6AP8AggD/AIkA/wCPAP8AlQD/AJsA/wChAP8AqAD/AK8A/wC5AP8AxQD/&#10;ANkA/gDsAP0A+wD7AP8A+wD/APsA/wD6AP8A9AD/APAA/wDwAP8A/wcYAP8BFQD/ABQA/wAWAP8A&#10;GwD/ACYA/wA0AP8AQgD/AE4A/wBaAP8AZAD/AG0A/wB1AP8AfQD/AIQA/wCKAP0AkAD8AJYA+gCd&#10;APkAowD4AKsA9wC0APUAvwD0AM4A8wDmAPEA9gDwAP8A7wD/AO8A/wDuAP8A7gD/AOoA/wDqAP8A&#10;/wsUAP8GEQD/ABAA/wAQAP8AFgD/ACIA/wAuAP8APAD/AEkA/wBUAP4AXwD7AGgA+QBwAPcAeAD1&#10;AH8A8wCFAPIAiwDwAJIA7wCYAO0AnwDsAKYA6gCuAOgAuQDnAMcA5QDeAOMA8ADiAP4A4AD/AOAA&#10;/wDhAP8A4QD/AOEA/wDhAP8A/w0QAP8JDQD/AQwA/wAMAP8AEgD/ABwA/wAoAPwANgD5AEMA9gBO&#10;APIAWQDvAGIA7ABrAOoAcgDoAHkA5gCAAOQAhgDiAIwA4QCTAN8AmgDdAKEA2wCqANgAtADVAMAA&#10;0gDTANAA6gDOAPoAzQD/AM0A/wDNAP8AzAD/AMwA/wDMAP8A/xAMAP8MBwD/AwIA/wAIAP8ADgD/&#10;ABYA9gAiAPAALwDsADwA6QBIAOUAUwDhAFwA3gBlANsAbADXAHMA1AB6ANIAgADQAIcAzgCOAMwA&#10;lQDKAJ0AyAClAMYArwDEALsAwgDLAMAA5QC+APUAvQD/ALwA/wC8AP8AvAD/ALwA/wC8AP8A/xEF&#10;AP8OAAD/CgAA/wgBAP8ECgD4ABAA6QAaAOMAKADeADUA2QBBANMATADPAFYAywBfAMkAZgDGAG4A&#10;xAB0AMIAewDBAIIAvwCJAL0AkAC8AJgAugChALgAqwC2ALcAtADHALIA4ACxAfIArwL/AK4D/wCt&#10;BP8ArQT/AK0E/wCtBP8A/xQAAP8QAAD/DwAA8g0AAOoKAADpAwkA3QASANQAHwDNAS0AyAI6AMQD&#10;RQDAA1AAvQRZALsFYQC5BWgAtwZvALUGdgC0B30AsgeEALEIjACvCJUArQmeAKsJqACqCrUAqArF&#10;AKYL3wCkDfQAog7/AKAO/wCfDv8Anw7/AJ8O/wCfDv8A/xcAAP8TAADvGAAA5BkAANsWAADSEAIA&#10;zwkLAMgIFgDBCiQAvAwyALcNPgC0DkkAsQ5TAK8QWwCtEGMAqxBqAKkRcQCoEXgAphGAAKURiACj&#10;EpEAoRKbAKATpgCeE7MAnBPDAJsU3gCXFvQAlRb/AJQX/wCTF/8Akhf/AJIW/wCSFv8A/xoAAPQd&#10;AADlIwAA1SUAAMokAADCHQAAvhYEALsQEAC0Ex0ArxUrAKsWOACnGEMApRlNAKIZVgCgGl0Anhtl&#10;AJ0bbACbHHMAmhx7AJgcgwCXHY0AlR2XAJMeogCSHq8AkB6/AI8f2ACMIPEBiSD/AYgg/wGHIP8B&#10;hyD/AYYg/wGGIP8B+h4AAOsmAADaLQAAyjAAAL4uAAC1KAAAsCIAAK4bDACoHRcAox8mAJ8hMwCc&#10;Ij4AmSNIAJckUQCVJFkAkyVgAJIlZwCQJm4AjiZ2AI0mfwCLJogBiieTAYgnngGGJ6sBhCe7AYMo&#10;0QGAKO4Bfin/AX0p/wF8KP8BfCj/AXwo/wF8KP8B9SQAAOMuAADPNQAAwTgAALQ2AACrMQAApSwA&#10;AKImBgCeJhMAmSghAJUqLgCSKzkAjyxEAI0tTACLLVQAiS5cAIcuYwCGLmoBhC5yAYIuegGBL4QB&#10;fy+PAn0vmgJ7L6cCei+3AngvzAJ2MOoCdTD+AnMw/wJzMP8Ccy//AnMv/wJzL/8C8CoAANw1AADH&#10;OwAAuj8AAKw8AACiOAAAnDMAAJgvAACVLhAAkDAcAIwyKQCJMzUAhjQ/AIQ1SQCCNVEAgDVYAH41&#10;XwF9NWYBezZuAXk1dgJ4NYACdjWLA3Q1lwNyNqQDcDa0BG82yARtNucEbDb8A2s2/wNrNv8Cajb/&#10;Amo1/wJqNf8C6jAAANM6AADCQQAAs0MAAKVBAACbPgAAlToAAJA2AACMNQ0AiDcYAIQ4JQCBOjEA&#10;fzs8AHw7RQB6PE0AeDxVAXc8XAF1PGMBczxqAnE8cwJwPHwDbjuHA2w7lARqO6EEaDuxBWc8xQVl&#10;POUFZDz6BGQ8/wNjO/8DYzv/A2M7/wJjO/8C5TUAAM0/AAC9RgAArkcAAJ9FAACVQwAAjkAAAIk8&#10;AACEPAoAgD0UAH0+IgB6Py4AeEA4AHVBQgBzQUoAckFRAXBBWQFuQWACbEFnAmpBcANoQXkDZ0GE&#10;BGVBkQVjQZ8FYUGuBmBBwgZeQeIGXkH5BV1B/wRdQP8DXUD/A11A/wNdQP8D3zkAAMhDAAC5SgAA&#10;qUsAAJtJAACQRwAAiEQAAINBAAB+QQYAekIRAHZDHgB0RSoAcUU1AG9GPwBtRkcAa0ZPAWpGVgFo&#10;Rl0CZkZlAmRGbQNiRnYEYEaCBF5GjgVcRZwGW0WsBllGvwdYRt8GWEb3BVdF/wRXRf8EV0T/A1hE&#10;/wNYRP8D2j0AAMRHAAC1TgAApE4AAJZMAACLSwAAg0kAAH1FAAB4RgIAdEcQAHBIGwBuSScAa0oy&#10;AGpLPABoS0QAZktMAWRLUwFiS1oCYEtiAl9LagNdS3QEW0p/BVlKjAVXSpoGVUqqB1RKvQdTStwH&#10;Ukr2BlJK/wVSSf8EUkn/A1JI/wNTSP8D1EEAAMBLAACyUQAAoFAAAJJPAACHTgAAfkwAAHhIAABy&#10;SgAAbksNAGtNGABoTiQAZk4vAGRPOQBiT0IAYVBJAV9QUQFdUFgCW09gAllPaANXT3IEVU99BVNP&#10;igVSTpgGUE6oB05OuwdNTtkHTU71Bk1O/wVNTf8ETU3/BE5M/wNOTP8DzkQAALxOAACuVAAAnFMA&#10;AI5SAACDUQAAelAAAHJNAABsTwAAaFALAGVRFQBjUiEAYVMsAF9TNgBdVD8AW1RHAFpUTgFYVFYB&#10;VlRdAlRUZgNSU28DUFN7BE5TiAVMU5cGS1OnB0lTugdIU9UHSFLzBkhS/wVIUf8ESVH/BElQ/wNJ&#10;UP8DykgAALlSAACqVwAAmFYAAIpVAAB/VAAAdlMAAGxRAABnUwAAYlQIAF9WEgBdVx4AW1cpAFlY&#10;MwBYWDwAVllEAFVZTAFTWVMBUVlbAk9YZAJNWG0DS1h4BElYhgVHV5UGRVelBkRXuAZDWNIGQ1fy&#10;BkNW/wVDVf8ERFX/BERU/wNEVP8DxkwAALVWAAClWgAAlFkAAIZYAAB7WAAAcVcAAGZWAABhWAAA&#10;XVkEAFlaEABXWxsAVVwmAFNdMABSXTkAUV5BAE9eSQBNXlEBTF5YAUpeYQJIXWsDRl12A0RdgwRC&#10;XZIFQF2jBj9dtgY+XdAGPVzxBT5b/wQ+Wv8EPlr/Az5Z/wM/Wf8DwVAAALFaAAChXQAAkFwAAIJb&#10;AAB2WwAAbVsAAGFbAABbXQAAVl4AAFJgDQBQYRcATmIiAE1iLABMYzUASmM+AEljRgBHY04ARmNW&#10;AURjXgFCY2gCQGNzAz5jgQM8Y5AEOmKhBDlitAU4Y80FOGLvBDhh/wQ4YP8DOF//Azle/wM5Xv8D&#10;vFUAAK1fAACcYAAAi18AAH1fAAByXwAAaF8AAF1gAABVYgAAT2QAAEtmCgBJZxIAR2gdAEVoJwBE&#10;aTEAQ2k5AEJqQgBAakoAP2pSAD1qWwE8amUBOmpwAjhqfgI2aY0DNGmfAzNpsgMxacsDMWjtAzFn&#10;/wMxZv8DMmX/AzJk/wMyZP8Dt1sAAKlkAACWZAAAhmMAAHhjAABtYwAAZGQAAFllAABQaAAASWsA&#10;AENtBABAbg4APm8YAD1vIgA8cCsAOnA0ADlxPQA4cUUAN3FOADZxVwA0cWEBMnFtATFxegEvcYoC&#10;LXGcAitxrwIqccgCKnDrAipv/wIqbf8CKmz/Aits/wIrbP8CsWEAAKRpAACQaAAAgGcAAHRnAABp&#10;ZwAAX2gAAFVrAABLbgAAQ3EAADx0AAA3dgoANHcSADN4HAAyeCUAMXkuADB5NwAveT8ALnlIACx6&#10;UgArelwAKnpoACh6dgAmeocBJXqZASN6rAEiesUBInnpASJ3/wEidv8BInX/AiJ0/wIjdP8CrGgA&#10;AJ1uAACKbQAAe2wAAG9sAABlbAAAWm4AAFBxAABFdQAAPXgAADZ8AAAufwIAKYENACeCFAAmgh4A&#10;JYInACSCLwAjgzgAIoNCACGDSwAghFYAH4RiAB6EcQAchIIAG4SVABqEqQAYhMEAGIPmABiB/QAZ&#10;gP8BGX//ARl+/wEZfv8BpnAAAJVzAACEcgAAdnEAAGtxAABecwAAVHYAAEl5AAA/fQAAN4EAAC+E&#10;AAAniAAAIIsFABuNDgAajRUAGY0eABiOJwAXjjAAFo45ABWOQwAUj08AE49bABKPagARj3sAEI+P&#10;AA+PpAAOj7sADY/gAA6N+gAPi/8AEIr/ABCJ/wAQif8AoXoAAI55AAB+dwAAcncAAGR4AABYewAA&#10;TX4AAEKCAAA5hgAAL4oAACeOAAAgkQAAGJUAABKYBQAOmg4ADZoUAAyaHQALmiYAC5owAAqaOwAJ&#10;mkYACJpTAAabYQAFmnIABJqGAAKamwAAmrEAAZnPAAKZ8AACmP8ABJf/AAWW/wAFlv8AmYEAAId/&#10;AAB6fgAAa34AAF2BAABQhQAARYkAADuNAAAxkgAAKJYAAB+ZAAAYnQAAEaAAAAyjAgAGpQoAAaUQ&#10;AAClFgAAph8AAKYoAACmMgAApz0AAKdKAACnWAAAp2gAAKd8AACnkQAApqgAAKbDAACl6QAApfwA&#10;AKX/AACk/wAApP8AkYcAAIKGAAByhgAAY4gAAFWMAABJkQAAPZYAADKaAAAongAAH6IAABemAAAQ&#10;qQAAC6wAAASvAAAAsQYAALEMAACyEQAAshcAALMfAACzKAAAtDIAALU/AAC1TQAAtV0AALVwAAC1&#10;hgAAtZ0AALW2AAC13AAAtPcAALT/AAC0/wAAtP8Ai48AAHqOAABqkQAAW5UAAE2aAABAnwAANaQA&#10;ACqoAAAgrAAAFrAAAA+0AAAJtwAAAbkAAAC9AAAAvgAAAL4GAAC/DAAAwBAAAMEWAADCHQAAwycA&#10;AMUyAADGQAAAxlEAAMdjAADHeAAAx5EAAMepAADHxwAAx+wAAMf+AADH/wAAx/8Ag5cAAHGaAABh&#10;ngAAUqMAAEWpAAA4rgAALLMAACC3AAAWugAADr0AAAbAAAAAwwAAAMcAAADJAAAAygAAAMwAAADN&#10;AwAAzgkAANAOAADSEwAA1BsAANglAADbMgAA3UIAAN1UAADeaQAA3oEAAN6cAADftQAA39kAAN/z&#10;AADf/wAA3/8Ad58AAGimAABZrQAASrMAADu4AAAtuwAAH78AABTCAAAMxgAAA8kAAADMAAAA0AAA&#10;ANUAAADZAAAA2gAAANwAAADeAAAA4AAAAOIFAADkCwAA5xAAAOoYAADtJAAA8DIAAPFEAADyWAAA&#10;828AAPSKAAD0pAAA9L8AAPTfAAD08wAA9PQAaqgAAFuvAABMtwAAPb0AAC3BAAAfxgAAE8oAAAvO&#10;AAAA0gAAANcAAADcAAAA4AAAAOUAAADnAAAA6QAAAOsAAADtAAAA7wAAAPEAAADzAAAA9gcAAPkO&#10;AAD8FgAA/yIAAP8zAAD/RwAA/10AAP92AAD/kQAA/6kAAP++AAD/2AAA/9sA/wAYAP8AFgD/ABUA&#10;/wAYAP8AHgD/ACcA/wA2AP8AQwD/AE8A/wBaAP8AZAD/AG0A/wB1AP8AfQD/AIQA/wCKAP8AkAD/&#10;AJYA/wCcAP8AowD/AKsA/wC0AP4AvwD9AM8A+wDnAPoA+AD5AP8A+QD/APkA/wD1AP8A7gD/AOkA&#10;/wDnAP8A/wAUAP8AEQD/ABEA/wASAP8AFwD/ACMA/wAxAP8APgD/AEoA/wBWAP8AYAD/AGgA/wBw&#10;AP8AeAD9AH4A/ACFAPoAiwD5AJEA+ACYAPcAngD1AKYA9ACuAPIAuQDxAMcA7wDgAO4A8gDsAP8A&#10;7AD/AOwA/wDrAP8A5QD/AOAA/wDeAP8A/wMQAP8ADgD/AA0A/wANAP8AEwD/AB4A/wArAP8AOAD/&#10;AEUA/gBQAPsAWgD4AGMA9QBrAPMAcgDxAHkA7wB/AO4AhgDsAIwA6gCSAOkAmQDnAKAA5gCpAOQA&#10;swDhAMAA4ADTAN4A6wDcAPsA2wD/ANoA/wDaAP8A2QD/ANQA/wDSAP8A/wcNAP8ACQD/AAYA/wAJ&#10;AP8ADwD/ABgA+wAlAPgAMgD1AD8A8gBKAO0AVADqAF0A5wBlAOQAbADiAHMA4AB6AN4AgADcAIYA&#10;2gCNANcAlADUAJsA0gCkAM8ArQDNALkAywDJAMkA5ADIAPYAxgD/AMUA/wDGAP8AxwD/AMcA/wDH&#10;AP8A/woGAP8BAAD/AAAA/wAEAP8ACwD0ABIA7wAfAOoALADlADgA4gBDAN0ATgDZAFcA1ABfANEA&#10;ZwDOAG0AzAB0AMoAegDIAIAAxgCHAMUAjgDDAJYAwQCeAL8AqAC9ALMAugDCALkA2wC3APAAtQD/&#10;ALYA/wC1AP8AtQD/ALUA/wC1AP8A/wwAAP8EAAD/AAAA/gAAAPYAAwDoAA0A4AAXANkAJADRADEA&#10;zQA8AMoARwDGAFEAwwBZAMAAYAC+AGcAvABuALoAdAC5AHsAtwCCALUAiQCzAJEAsgCaALAApACu&#10;AK8ArAC9AKoA0ACoAOsApwD7AKYA/wCmAP8ApQD/AKUA/wClAP8A/w0AAP8HAAD0CQAA6gkAAOIE&#10;AADaAAcAzwARAMgAHADCACkAvgA1ALsAQAC3AEoAtABTALIAWwCwAGIArgBoAKwAbwCrAHUAqQB9&#10;AKgAhACmAI0ApACWAKMAoAChAKsAnwG5AJ0DzACcBOgAmgb5AJkH/wCYCP8Alwj/AJcI/wCXCP8A&#10;/xAAAPcQAADoFAAA3BUAAM4RAADGDQAAwgQLALwAFAC3ASEAsgMuAK4FOgCrBkQAqAhNAKYIVQCk&#10;CVwAogpjAKAKagCfC3EAnQt4AJwLgACaDIkAmQyTAJcMngCVDaoAlA24AJINzACQDuoAjhD8AIwQ&#10;/wCLEP8AixD/AIsQ/wCKEP8A+xMAAO0aAADdIAAAzCEAAL8dAAC3FwAAsxEAALILDQCrDRkApw4m&#10;AKMPMwCfED4AnRFHAJoRUACYElcAlhJeAJUTZQCTE2wAkhNzAJAUfACPFIUAjRWPAIsVmgCKFacA&#10;iBa1AIYWyQCEF+cAghj7AIAZ/wB/Gf8Afxn/AH8Y/wB/GP8A9RoAAOQjAADPKQAAwCoAALMmAACq&#10;IgAApRwAAKQVCACgFBMAmxYhAJcYLQCUGTgAkRpCAI8bSwCNHFIAixxZAIkdYACIHWcAhh5vAIUe&#10;dwCDH4AAgh+LAIAflwB+IKMAfSCyAHsgxQB5IeQAdyL5AHYi/wB1Iv8AdCH/AHQh/wB0If8A7yEA&#10;ANsrAADHMQAAtjEAAKkuAACgKgAAmyYAAJghAQCVHhAAkCAbAI0hKACJIzMAhyQ9AIUkRgCDJU4A&#10;gSZVAH8mXAB+JmMAfCdrAHsncwB5J3wAeCiHAHYokwB0KKABciivAXEpwQFvKeABbSn3AWwp/wFr&#10;Kf8Bayn/AWso/wFrKP8B6CgAANAyAADAOAAArjcAAKE1AACYMgAAki0AAI4pAACLJwwAhygXAIMq&#10;IwCAKy8Afiw5AHwsQgB6LUoAeC5RAHcuWAB1LmAAcy9nAHIvbwBwL3kBby+DAW0vkAFrL50BaS+s&#10;AWgwvgFnMNsBZTD1AWQw/wFjMP8BYy//AWMv/wFjL/8B4i4AAMo4AAC6PQAAqDwAAJo6AACRNwAA&#10;ijMAAIYwAACDLgkAfy8TAHswHwB4MisAdjM1AHQzPgByNEYAcDROAG81VQBtNVwAbDVkAGo1bAFo&#10;NXUBZzWAAWU1jAFjNZoCYTapAmA2uwJfNtYCXTbzAl02/wJcNv8BXDX/AVw1/wFcNP8B3DMAAMU8&#10;AAC0QQAAokAAAJU+AACLPAAAhDkAAH82AAB7NAQAdzUQAHQ3HABxOCcAbzkyAG05OwBrOkMAajpL&#10;AGg7UgBnO1kAZTthAWM7aQFiO3IBYDt9AV47igJcO5cCWzunAlk7uANYO//i/+JJQ0NfUFJPRklM&#10;RQAGCdIDVzvxAlY7/wJWO/8CVjr/AVY6/wFWOf8B1DcAAMBBAACvRAAAnUMAAJBCAACFQAAAfj4A&#10;AHk7AAB0OgAAcToOAG08GABrPSQAaT4vAGc/OABlP0AAZEBIAGJATwBhQFcAX0BeAV1AZgFcQG8B&#10;WkB6AlhAhwJWQJUCVECkA1NAtgNSQM8DUUDvA1BA/wJQP/8CUD//AlE+/wFRPv8BzzsAAL1FAACq&#10;RwAAmUYAAItFAACBRAAAeUIAAHQ+AABvPwAAa0AMAGdBFQBlQiEAY0MrAGFDNQBfRD4AXkRFAF1F&#10;TQBbRVQAWUVcAVhFZAFWRW0BVEV4AlJFhQJRRJMDT0SjA01FtANMRcwDS0XtA0tE/wJLRP8CS0P/&#10;AkxC/wJMQv8Cyj8AALlIAACmSgAAlUkAAIdIAAB9RwAAdUUAAG5CAABpQwAAZUQJAGJFEwBfRh4A&#10;XUcoAFxIMgBaSDsAWUlDAFdJSgBWSVIAVElZAVNJYQFRSWsBT0l2Ak1JggJLSZEDSkmhA0hJswNH&#10;ScoDRknsA0ZI/wJGSP8CR0f/AkdG/wJHRv8CxkMAALZMAACiTAAAkUwAAIRLAAB5SgAAcEkAAGlG&#10;AABkRwAAX0kGAFxKEABaSxsAWEwlAFZMLwBVTTgAU01AAFJNSABRTk8AT05XAE5OXwFMTmkBSk5z&#10;AkhNgAJGTY8DRU2fA0NNsQNCTcgDQU3qA0FM/wJBTP8CQkv/AkJK/wJCSv8CwkcAALNPAACeTwAA&#10;jU4AAIBOAAB1TQAAbEwAAGNKAABeTAAAWk0CAFZODgBUTxgAUlAiAFFRLABPUTUATlI9AE1SRQBM&#10;Uk0ASlJUAElSXQFHUmYBRVJxAUNSfgJBUo0CP1KdAz5SrwM9UsYDPFLpAjxR/gI8UP8CPU//Aj1P&#10;/wI9Tv8CvksAAK5TAACaUgAAiVEAAHxRAABxUAAAaFAAAF5OAABYUQAAVFIAAFFTDABOVBQATFUf&#10;AEtWKQBJVjIASFY6AEdXQgBGV0oARFdSAENXWgBBV2QBQFduAT5XewI8V4sCOlebAjhXrQI3V8QC&#10;N1fnAjdW/QI3Vf8CN1T/AjdT/wI4U/8Cuk8AAKlWAACVVQAAhVQAAHhUAABtVAAAZFQAAFhUAABS&#10;VgAATlcAAEpZCQBHWhEARlobAERbJQBDWy4AQlw2AEFcPgA/XEYAPl1PAD1dVwA7XWEAOl1sAThd&#10;eQE2XYgBNF2ZAjNdqwIxXcICMVzlAjFb/AIxWv8CMVn/AjJZ/wEyWP8BtlQAAKRZAACQWAAAgFgA&#10;AHNXAABpVwAAYFgAAFRZAABOWwAASF0AAENfBABAYA4APmEXAD1hIAA7YikAOmIyADliOgA4Y0IA&#10;N2NLADZjVAA0Y10AM2NoADFjdgEvY4UBLmOWASxjqQErY78BKmPjASpi+wEqYP8BK1//AStf/wEr&#10;Xv8BsVkAAJ5cAACLXAAAe1sAAG9bAABlWwAAXFwAAFFeAABJYAAAQ2IAADxlAAA4ZwoANWgSADRo&#10;GwAzaSQAMmktADFpNQAvaj0ALmpGAC1qTwAsalkAK2tlAClrcgAoa4IAJmuTACRrpwAja70AImrg&#10;ACNp+QEjZ/8BI2b/ASNm/wEkZf8BrGAAAJhgAACFYAAAdl8AAGpfAABhYAAAV2AAAE1jAABEZgAA&#10;PWgAADZrAAAwbgQALHAOACpxFQApcR4AKHEmACdyLwAmcjcAJXJAACRySgAiclQAIXNgACBzbQAe&#10;c30AHXOQABtzowAac7kAGXPcABpx9wAacP8AG2//ABtu/wEbbf8BpmYAAJFlAAB/ZAAAcWQAAGZk&#10;AABdZAAAUmYAAEhpAAA/bAAAN28AADBzAAApdgAAInkIAB97EAAeexcAHHsfABt7KAAaezAAGXw5&#10;ABh8QwAXfE4AFnxaABV8ZwAUfXgAEn2LABF9nwAQfbUAD33VABB79QARef8AEXj/ABJ3/wASd/8A&#10;nmsAAIpqAAB6aQAAbWkAAGJpAABXagAATG0AAENwAAA5dAAAMXgAACl7AAAifwAAG4IAABSFCQAR&#10;hhAAEYYXABCHHwAQhygADocxAA6HOwANh0YADIdTAAuHYQAKh3EACYeEAAeHmAAGhq4ABYbJAAaF&#10;7AAHhP8ACIP/AAmC/wAJgv8AlXEAAINvAAB0bgAAaW4AAFxvAABQcgAARnUAADx5AAAyfQAAKoEA&#10;ACKFAAAbiQAAFIwAAA+PAwAKkgsABpIRAASSGAACkiAAAZIpAACSMwAAkz4AAJNLAACTWQAAk2kA&#10;AJN7AACSkAAAkqYAAJG/AACR5QAAkPoAAI//AACP/wAAj/8AjXcAAH11AABwdAAAYnUAAFV4AABJ&#10;fAAAP4AAADSEAAAriQAAIo0AABqRAAATlAAADpcAAAmbAAABnQgAAJ0OAACdEwAAnhoAAJ4iAACf&#10;KwAAnzUAAKBCAACgUAAAoF8AAKBxAACghwAAn50AAJ+1AACe2gAAnfYAAJ3/AACc/wAAnP8Ahn0A&#10;AHh8AABpfAAAW38AAE6DAABBiAAANowAACyRAAAjlgAAGpoAABKeAAANoQAABqQAAACnAAAAqQMA&#10;AKkKAACqDgAAqxMAAKwZAACtIgAArisAAK83AACvRQAAr1QAAK9mAACvewAArpQAAK6rAACuyQAA&#10;ru8AAK3/AACt/wAArf8AgYQAAHGEAABhhwAAU4sAAEaQAAA5lgAALpsAACOgAAAapAAAEqgAAAys&#10;AAAErwAAALIAAAC2AAAAtwAAALcCAAC4CAAAuQ0AALoSAAC7GAAAvSEAAL4rAADAOAAAwEgAAMBa&#10;AADBbgAAwYYAAMGgAADBugAAweMAAMD5AADA/wAAwP8AeY0AAGiQAABZlAAAS5oAAD2gAAAxpQAA&#10;JasAABqvAAARswAAC7gAAAK7AAAAvgAAAMEAAADEAAAAxQAAAMYAAADHAAAAyAUAAMoLAADMDwAA&#10;zhUAANAfAADTKwAA1ToAANVMAADWYAAA2HcAANiSAADYrAAA2ckAANnsAADZ+wAA2P8AcJkAAGCe&#10;AABRpAAAQ6oAADWwAAAotgAAHLoAABG+AAAJwQAAAMUAAADIAAAAywAAAM8AAADSAAAA0wAAANYA&#10;AADYAAAA2wAAAN0AAADfBwAA4g0AAOUTAADoHQAA7CoAAO08AADtUQAA7mcAAO+BAADvnAAA8LcA&#10;APDTAADw7AAA8PQAZ6YAAFitAABJtAAAOroAACq+AAAcwgAAEMYAAAfKAAAAzgAAANIAAADWAAAA&#10;3AAAAOAAAADjAAAA5AAAAOYAAADoAAAA6wAAAO0AAADvAAAA8gIAAPUKAAD4EQAA/BwAAP8sAAD/&#10;PwAA/1UAAP9uAAD/igAA/6QAAP+6AAD/0QAA/+EA/wAUAP8AEgD/ABIA/wAUAP8AGQD/ACUA/wAy&#10;AP8APwD/AEsA/wBWAP8AYAD/AGgA/wBwAP8AeAD/AH8A/wCFAP8AiwD/AJEA/wCYAP8AngD+AKYA&#10;/QCuAPwAuQD6AMgA+QDiAPgA9AD3AP8A9gD/APYA/wDvAP8A5wD/AOIA/wDeAP8A/wARAP8ADgD/&#10;AA4A/wAPAP8AFAD/ACAA/wAtAP8AOgD/AEYA/wBRAP8AWwD/AGMA/gBrAPwAcwD6AHkA+QCAAPcA&#10;hgD2AIwA9QCSAPMAmQDyAKAA8ACpAO4AswDtAMEA6wDWAOoA7gDpAP4A5wD/AOcA/wDlAP8A3QD/&#10;ANUA/wDRAP8A/wANAP8ACgD/AAgA/wAJAP8AEAD/ABsA/wAoAP8ANQD/AEAA+gBLAPYAVQDzAF4A&#10;8QBmAO4AbQDsAHQA6wB6AOkAgADnAIYA5gCNAOQAkwDiAJsA4ACjAN4ArQDcALkA2gDKANcA5gDU&#10;APgA0gD/ANIA/wDSAP8AzgD/AMkA/wDGAP8A/wAIAP8AAwD/AAAA/wADAP8ADQD8ABYA9wAiAPMA&#10;LgDvADoA7ABFAOgATwDkAFgA4QBgAN4AZwDbAG0A2QB0ANUAegDTAIAA0QCHAM8AjgDNAJUAywCe&#10;AMkApwDHALMAxQDCAMMA3ADBAPEAvwD/AL8A/wC+AP8AvgD/AL0A/wC7AP8A/wAAAP8AAAD/AAAA&#10;/wAAAPYACADuABEA5wAbAOEAJwDdADMA2QA+ANMASQDPAFIAywBZAMgAYQDGAGcAxABtAMIAcwDA&#10;AHoAvwCAAL0AiAC7AJAAuQCYALgAogC1AK0AswC7ALEAzgCwAOoArwD8AK0A/wCtAP8ArgD/AK4A&#10;/wCuAP8A/wIAAP8AAAD9AAAA8gAAAOgAAADeAAwA0wAVAMwAIQDIACwAxAA4AMEAQgC9AEsAugBT&#10;ALgAWgC2AGEAtABnALIAbQCwAHQArwB6AK0AggCsAIoAqgCTAKgAnQCmAKgApAC1AKIAxgChAOMA&#10;nwD2AJ4A/wCeAP8AngD/AJ4A/wCeAP8A/wYAAPsAAADuBQAA4gQAANUAAADLAAYAwwAPAL0AGQC4&#10;ACUAtAAxALEAOwCuAEUArABNAKkAVQCnAFsApQBiAKQAaACiAG4AoQB1AJ8AfACeAIUAnACOAJoA&#10;mACYAKQAlgCwAJUAwQCTANwAkgDyAJEA/wCQAP8AkAD/AI8A/wCPAP8A/QoAAPAOAADhEQAAzhAA&#10;AMINAAC7BwAAtwAKALEAEgCsAB4AqAApAKUANACiAD4AnwBHAJ0ATwCbAFYAmQFcAJcBYwCWAmkA&#10;lAJwAJMDeACRA4AAkASKAI4ElQCMBaEAigWuAIkGvgCHCNgAhgnwAIQK/wCDC/8Agwv/AIML/wCD&#10;C/8A9hAAAOYXAADSHAAAwBoAALMWAACsEgAAqA0AAKYHDQCiBRYAnQciAJkJLgCWCjgAlAtBAJIM&#10;SgCQDFEAjg1YAIwNXgCLDWUAiQ1sAIgOdACGDn0AhQ6HAIMOkwCBD58AgBCtAH4QvgB9ENsAehH0&#10;AHgS/wB3Ev8AdxL/AHcS/wB3Ev8A7xcAANshAADGJAAAtCMAAKggAACgHAAAmxcAAJkRBACYDhAA&#10;kxAbAI8RJwCMEjIAiRM8AIcTRACFFEwAgxRTAIEVWgCAFWAAfhZoAH0WbwB7FngAeReDAHgXjwB2&#10;GJwAdBiqAHMZuwByGdQAbxrxAG4b/wBtG/8AbRr/AG0a/wBtGv8A5yAAANApAAC8KwAAqyoAAJ4o&#10;AACWJAAAkCAAAI0cAACMFwwAiBgWAIQaIgCBGy0Afhw3AHwdQAB6HUgAeR5PAHceVQB2H1wAdB9j&#10;AHMfawBxIHQAcCB/AG4hiwBsIZgAayGnAGkiuABoIs8AZiLuAGUj/wBkI/8AZCL/AGQi/wBkIf8A&#10;4CYAAMgvAAC0MQAAozAAAJYuAACNKwAAhygAAIQkAACCIAgAfiASAHsiHgB4IykAdSQzAHMlPABx&#10;JUMAcCZLAG4mUgBtJ1kAaydgAGonaABpKHEAZyh7AGUoiABkKZUAYimkAGAptQBfKcsAXirsAFwq&#10;/wBcKf8AXCn/AFwp/wBcKP8A2CwAAMM1AACtNQAAnTQAAJAzAACGMQAAgC0AAHwrAAB5KAMAdicQ&#10;AHIpGgBwKiUAbSsvAGssOABqLEAAaC1HAGctTgBlLlUAZC5dAGMuZQBhL24AXy94AF4vhABcL5IA&#10;Wi+hAVkvsgFYMMgBVjDpAVUw/gFVL/8AVS//AFUu/wBVLv8A0DEAAL06AACoOQAAlzgAAIo3AACA&#10;NgAAejIAAHUwAAByLgAAbi4NAGsvFgBpMCEAZjErAGQyNABjMj0AYTNEAGAzSwBfNFIAXTRaAFw0&#10;YgBaNGsAWTV1AFc1ggBVNZABVDWfAVI1sAFRNcYBUDXnAU81/QFPNf8BTzT/AU80/wFPM/8ByzYA&#10;ALg9AACjPAAAkjwAAIU7AAB7OgAAdDcAAG81AABsMwAAaDQKAGU1EwBiNh4AYDcoAF43MQBdODoA&#10;WzhBAFo5SABZOVAAVzlXAFY6XwBUOmgAUzpzAFE6fwFPOo0BTjqdAUw6rgFLOsMBSjrlAUk6/AFJ&#10;Of8BSTn/AUk4/wFKOP8BxzoAALNAAACePwAAjj8AAIE+AAB3PQAAcDsAAGo4AABmOAAAYjkHAF86&#10;EQBcOxsAWjslAFk8LgBXPTcAVj0+AFQ+RgBTPk0AUj5VAFE+XQBPP2YATT9wAEw/fQFKP4sBSD+b&#10;AUc/rAFFP8EBRD/jAUQ++wFEPv8BRD3/AUQ9/wFFPP8Bwz4AAK9DAACaQgAAikIAAH1BAABzQAAA&#10;az8AAGU8AABgPAAAXD4EAFk+DwBXPxgAVUAiAFNBKwBSQTQAUEI8AE9CQwBOQksATUNSAEtDWgBK&#10;Q2QASENuAEdDewFFQ4kBQ0OZAUJDqwFAQ8ABP0PhAT9D+QE/Qv8BP0H/AUBB/wFAQP8Bv0EAAKpF&#10;AACWRQAAhkUAAHlEAABvRAAAZ0IAAGA/AABbQQAAV0IAAFRDDQBRRBUAT0UfAE5FKABMRjEAS0Y5&#10;AEpHQQBJR0gASEdQAEZHWABFR2EAQ0hsAEJIeAFASIcBPkiXATxIqQE7SL4BOkjfATpH+AE6Rv8B&#10;OkX/ATtF/wE7RP8Bu0UAAKZIAACSRwAAgkcAAHZHAABrRwAAY0YAAFtDAABWRQAAUkcAAE5ICgBM&#10;SRIASkkcAEhKJQBHSi4ARks2AEVLPgBDS0YAQkxNAEFMVgBATF8APkxqADxMdgA7TIUBOUyVATdM&#10;pwE2TLwBNUzdATVL9wE1S/8BNUr/ATZJ/wE2Sf8BuEkAAKJLAACOSgAAfkoAAHJKAABoSgAAX0kA&#10;AFVIAABQSgAATEsAAElMBwBGTRAARE4ZAEJPIgBBTysAQFAzAD9QOwA+UEMAPFFKADtRUwA6UVwA&#10;OFFnADdRcwA1UYIAM1GTATJRpQEwUboBL1HaAS9Q9gEvT/8BME7/ATBO/wEwTf8BtE0AAJ1NAACK&#10;TQAAek0AAG5NAABkTQAAW00AAFFNAABLTwAARlAAAEJSAwA/Uw0APVQVADxUHgA6VScAOVUvADhV&#10;NwA3Vj8ANlZHADVWUAAzVlkAMldkADBXcQAvV4AALVeRACtXowAqV7gAKVfWAClW9QApVf8AKlT/&#10;ASpT/wEqUv8Br1EAAJhRAACFUQAAdlAAAGpQAABgUAAAWFEAAE5SAABHUwAAQVUAADtYAAA4WQoA&#10;NVoRADRaGgAzWyIAMlsrADFbMwAvXDsALlxDAC1cTAAsXFYAK11gACldbQAoXXwAJl2OACRdoQAj&#10;XbUAIl3SACJc8wAiW/8AI1r/ACNZ/wAkWP8AqFUAAJJUAACAVAAAcVQAAGZUAABcVAAAVFUAAEpW&#10;AABDWAAAPFsAADZdAAAwYAUALWEOACthFQAqYh0AKWIlAChiLgAnYzYAJmM+ACVjRwAjY1EAImRc&#10;ACFkaQAfZHkAHmSKABxkngAbZLMAGWTOABpj8QAbYf8AG2D/ABxg/wAcX/8AoVkAAIxYAAB7WAAA&#10;bVgAAGJYAABZWAAAUFkAAEdbAAA+XgAAN2AAADFjAAAqZgAAJGkJACFqEAAgahcAH2ogAB5rKAAd&#10;azAAHGs5ABtrQgAabEwAGWxYABdsZQAWbHQAFGyGABNsmgASbK8AEWzKABFr7wASaf8AE2j/ABNo&#10;/wATZ/8AmV0AAIVdAAB1XAAAaFwAAF5cAABVXAAAS14AAEJhAAA5ZAAAMmcAACtqAAAkbQAAHnAB&#10;ABdzCwAVdBEAFHQYABN0IQASdSkAEXUyABF1OwAQdUYAD3VSAA51XwANdW4ADHWBAAt1lQAKdaoA&#10;CHTDAAl05wAKc/0AC3H/AAxx/wAMcP8AkWIAAH9hAABwYQAAZGEAAFphAABPYgAARWUAADxoAAAz&#10;bAAAK28AACRyAAAddgAAF3kAABF8BAANfwwAC38SAAp/GQAJfyIACH8qAAZ/NAAFfz8ABH9LAAJ/&#10;WAABf2cAAH95AAB/jgAAf6MAAH67AAB94AAAffcAAHz/AAB7/wAAe/8AiWcAAHhnAABrZgAAYWYA&#10;AFRnAABJaQAAP20AADVxAAAsdQAAJHkAAB18AAAWgAAAEIMAAAyGAgAGiQoAAYkPAACJFAAAihsA&#10;AIojAACLLAAAizcAAItDAACLUAAAi18AAItxAACLhgAAi5wAAIqzAACJ0wAAiPMAAIj/AACH/wAA&#10;h/8Agm0AAHNsAABobAAAWm0AAE5vAABCcwAAOHcAAC57AAAlgAAAHYQAABWIAAAQjAAAC48AAASS&#10;AAAAlAYAAJUMAACVEAAAlhUAAJccAACYJAAAmC4AAJk5AACZRwAAmVYAAJloAACZfQAAmZQAAJir&#10;AACXyAAAlu4AAJb/AACV/wAAlf8Ae3QAAG9zAABhcwAAU3YAAEZ6AAA7fwAAMIQAACaIAAAdjQAA&#10;FJIAAA6WAAAJmQAAAZwAAACgAAAAoQAAAKIGAACiDAAApBAAAKUUAAClHAAApyQAAKgvAACoPQAA&#10;qUwAAKleAACpcgAAqIkAAKiiAACovAAAp+UAAKb7AACm/wAApf8Ad3sAAGh7AABZfgAAS4IAAD6H&#10;AAAyjQAAJ5IAAB2XAAAUnAAADqAAAAekAAAAqAAAAKsAAACuAAAArwAAALAAAACxBAAAswoAALQO&#10;AAC1EwAAthsAALgkAAC6MQAAukAAALpSAAC7ZQAAu30AALqXAAC6sQAAutIAALrzAAC5/wAAuf8A&#10;b4MAAF+GAABRiwAAQ5AAADaXAAAqnQAAH6IAABWnAAANrAAABbAAAAC0AAAAtwAAALsAAAC+AAAA&#10;vwAAAMAAAADBAAAAwwEAAMQHAADFDQAAxxEAAMoZAADNJAAAzjMAAM9EAADQWAAA0G4AANGIAADQ&#10;pAAA0MEAANHmAADR+AAA0f8AZ48AAFeUAABJmgAAO6EAAC6nAAAhrQAAFrMAAA64AAAGvAAAAMAA&#10;AADDAAAAxgAAAMsAAADNAAAAzgAAANAAAADRAAAA1AAAANYAAADaAgAA3AkAAN8PAADjFwAA5iQA&#10;AOc2AADoSQAA6V8AAOp4AADrlAAA668AAOvMAADs6AAA7PYAX54AAFCkAABCqwAANLIAACa5AAAZ&#10;vgAADsIAAATFAAAAygAAAM0AAADRAAAA2AAAANsAAADfAAAA4AAAAOIAAADkAAAA5gAAAOkAAADr&#10;AAAA7gAAAPEFAAD1DQAA+RYAAPwlAAD9OQAA/k8AAP9nAAD/ggAA/50AAP+1AAD/ywAA/+QA/wAR&#10;AP8ADwD/AA8A/wARAP8AFgD/ACIA/wAvAP8AOwD/AEcA/wBSAP8AWwD/AGQA/wBsAP8AcwD/AHoA&#10;/wCAAP8AhgD/AIwA/gCTAP0AmQD7AKEA+gCpAPgAtAD3AMIA9gDaAPUA8QD0AP8A8wD/APMA/wDp&#10;AP8A4AD/ANgA/wDTAP8A/wAOAP8ACwD/AAoA/wALAP8AEQD/AB0A/wAqAP8ANgD/AEEA/wBMAP8A&#10;VgD+AF8A+wBmAPkAbQD3AHQA9QB6APQAgADyAIYA8ACNAO8AlADtAJsA7ACkAOoArgDpALoA5wDN&#10;AOUA6QDkAPsA4wD/AOIA/wDeAP8A0QD/AMwA/wDIAP8A/wAJAP8ABAD/AAEA/wAEAP8ADgD/ABgA&#10;/wAkAP0AMAD7ADsA9wBGAPMAUADvAFkA7ABgAOoAZwDnAG4A5gB0AOQAegDiAIAA4ACHAN4AjgDc&#10;AJUA2gCeANYAqADUALMA0QDDAM8A3wDOAPQAzAD/AMsA/wDLAP8AxQD/AL8A/wC8AP8A/wACAP8A&#10;AAD/AAAA/wAAAP0ACwD3ABMA8QAeAO0AKgDqADUA5wBAAOIASgDdAFIA2QBaANUAYQDSAGcA0ABt&#10;AM4AcwDMAHoAygCAAMgAhwDGAI8AxACYAMIAoQDAAK0AvgC7ALwA0AC6AO0AuQD+ALgA/wC4AP8A&#10;twD/ALMA/wCwAP8A/wAAAP8AAAD/AAAA+QAAAO4ABQDlAA4A3gAYANgAIwDSAC4AzwA5AMsAQwDH&#10;AEwAxABUAMEAWwC/AGEAvABnALsAbQC5AHMAtwB6ALUAgQC0AIkAsgCSALAAmwCvAKcArAC0AKsA&#10;xgCpAOQApwD4AKYA/wCmAP8ApQD/AKUA/wCkAP8A/wAAAP8AAAD1AAAA6gAAAN4AAADQAAoAyAAS&#10;AMIAHQC+ACgAuwAzALkAPQC1AEYAsgBNALAAVQCtAFsArABhAKoAZwCoAG0ApwBzAKUAegCkAIIA&#10;ogCMAKAAlgCfAKEAnQCuAJsAvgCZANgAlwDxAJYA/wCWAP8AlwD/AJcA/wCXAP8A/wAAAPUAAADn&#10;AQAA1AAAAMkAAADAAAQAuAAOALMAFgCvACEAqwAsAKgANgCmAD8AowBHAKEATwCfAFUAnQBbAJsA&#10;YQCaAGcAmABuAJcAdQCVAH0AlACGAJIAkQCQAJwAjgCpAIwAuACLAM0AiQDrAIgA/QCIAP8AiAD/&#10;AIgA/wCIAP8A+QYAAOkMAADUDgAAwwwAALcJAACwAgAAqwAJAKYAEACiABoAngAlAJsAMACYADkA&#10;lgBBAJQASQCSAFAAkABWAI4AXACNAGIAiwBpAIoAcACIAHgAhwCBAIUAjACEAJgAggClAIAAtAB+&#10;AMgAfQHnAHwC+QB7A/8AewT/AHsE/wB7BP8A8Q4AAN4VAADFFQAAtBQAAKkRAAChDgAAngoAAJsD&#10;DACXABMAkwAeAJABKQCNAjMAigM8AIgEQwCGBUsAhQZRAIMGVwCCB14AgAdkAH8IbAB9CHQAfAh+&#10;AHoJiQB4CZYAdwqjAHUKswBzC8cAcgzmAHAN+wBwDf8Abw3/AG8N/wBvDf8A6BYAANAeAAC5HQAA&#10;qRwAAJ0aAACVFgAAkBMAAI8OAwCOCg4AiQsXAIYMIwCDDS0AgA02AH4OPgB8DkYAew5NAHkPUwB4&#10;EFoAdhBhAHUQaABzEHEAcRF7AHARhwBuEZQAbBGiAGsSsgBpEscAaBPnAGYT/QBlFP8AZRT/AGUT&#10;/wBlE/8A3x4AAMYkAACwJAAAoCMAAJQhAACLHwAAhhsAAIMXAACCEggAfxESAHwSHQB5FCgAdhQx&#10;AHQVOgByFkEAcRZIAG8XTwBuF1YAbBddAGsYZABpGG0AaBl3AGYZgwBkGZAAYxqfAGEarwBgGsQA&#10;XhvkAF0c+wBcHP8AXBv/AFwb/wBcG/8A1SUAAL0qAACoKQAAmCkAAIwoAACDJQAAfSIAAHkfAAB4&#10;GwMAdhkPAHIaGABvHCMAbR0tAGsdNQBpHj0AaB5EAGYfSwBlH1IAYyBZAGIgYQBhIGkAXyFzAF0h&#10;fwBcIY0AWiKcAFkirABXIsAAViPhAFUj+QBUI/8AVCL/AFQi/wBUIv8AzSsAALYuAACiLgAAki4A&#10;AIUtAAB8KwAAdigAAHImAABvIwAAbSEMAGoiFQBnIx8AZSQpAGMkMQBiJTkAYCZBAF8mSABdJk8A&#10;XCdWAFsnXQBZJ2YAWChwAFYofABUKIoAUymZAFEpqgBQKb4ATyneAE4p9wBNKf8ATSn/AE0o/wBO&#10;KP8AyDAAALAyAACcMgAAjDIAAIAxAAB2MAAAcC0AAGsrAABoKQAAZigJAGMoEQBgKRwAXiolAFwr&#10;LgBbKzYAWSw9AFgsRABXLUwAVS1TAFQtWwBTLWMAUS5uAFAuegBOLogATC+XAEsvqABJL7sASC/b&#10;AEgv9gBHL/8ARy7/AEct/wBILf8AxDQAAKs1AACXNQAAhzUAAHs1AAByNAAAazIAAGYvAABiLgAA&#10;Xy0FAFwuEABaLxgAWDAiAFYwKwBVMTMAUzE6AFIyQgBRMkkAUDJQAE4zWABNM2EASzNrAEozdwBI&#10;NIUARzSVAEU0pgBDNLkAQjTWAEI09ABCNP8AQjP/AEIy/wBCMv8AwDgAAKc4AACTOAAAgzgAAHc4&#10;AABtNwAAZjYAAGEzAABdMgAAWTICAFczDQBUNBUAUjUfAFE1KABPNjAATjY4AEw3PwBLN0YASjdO&#10;AEk4VgBHOF8ARjhpAEQ4dQBDOIMAQTmTAEA5pAA+ObgAPTnTADw58wA8OP8APTf/AD03/wA9Nv8A&#10;uzsAAKI7AACPOwAAfzsAAHM7AABqOgAAYjkAAF03AABYNgAAVDcAAFE4CwBPORMATTkcAEs6JQBK&#10;Oi0ASDs1AEc7PABGPEQARTxLAEQ8UwBCPFwAQT1nAD89cwA+PYEAPD2RADo9owA5PbYAOD3RADc9&#10;8gA3PP8AODv/ADg7/wA4Ov8Atj0AAJ4+AACLPgAAfD4AAG8+AABmPQAAXj0AAFg7AABTOgAATzsA&#10;AEw8CABJPREARz4ZAEY/IgBEPyoAQz8yAEJAOgBBQEEAQEBJAD5BUQA9QVoAPEFkADpBcAA4QX8A&#10;N0GPADVCoQA0QrQAMkLOADJB8AAyQP8AM0D/ADM//wA0Pv8AsUAAAJpAAACHQAAAeEEAAGxBAABi&#10;QAAAW0AAAFQ/AABOPwAASkAAAEZBBQBEQg4AQkMWAEBDHwA/RCcAPkQvADxENwA7RT4AOkVGADlF&#10;TgA4RlgANkZiADVGbgAzRnwAMUaNADBGnwAuRrMALUbMAC1G7wAtRf8ALkT/AC5D/wAuQ/8ArEMA&#10;AJZDAACDQwAAdEMAAGhDAABfQwAAV0MAAFBDAABIQwAAREUAAEFGAQA+RwwAPEgTADpIHAA5SSQA&#10;OEksADZJNAA1SjsANEpDADNKTAAySlUAMEtfAC9LawAtS3oALEuLACpLnQAoS7EAJ0vKACdL7QAn&#10;Sv8AKEn/AChI/wApR/8Ap0YAAJFGAAB/RgAAcEYAAGVGAABbRgAAVEYAAExHAABESAAAP0oAADtL&#10;AAA3TAkANU0QADNOGAAyTiAAMU8oADBPMAAvTzgALk9AACxQSAArUFIAKlBcAChQaAAnUHcAJVCI&#10;ACRQmwAiUK8AIVDIACBQ6wAhT/8AIk7/ACJN/wAjTf8AoUkAAIxJAAB6SQAAbEoAAGFKAABYSgAA&#10;UEoAAElLAABATAAAO04AADVQAAAxUgQALVMNACxUFAAqVBwAKVUkAChVLAAnVTMAJlU8ACVWRQAk&#10;Vk4AIlZZACFWZQAfVnQAHlaFABxWmAAbVqwAGVbFABlW6QAaVf8AG1T/ABtT/wAcUv8Am00AAIZN&#10;AAB1TQAAaE0AAF1NAABUTQAATU4AAEVPAAA8UQAANlMAADFVAAArWAAAJloJACNbEAAiWxcAIVwf&#10;ACBcJwAfXC4AHVw3ABxdQAAbXUoAGl1VABhdYQAXXXAAFV2BABRdlQATXaoAEV3CABFd5wASW/4A&#10;E1r/ABNa/wAUWf8AlFEAAIBRAABwUQAAZFEAAFlRAABRUQAASVIAAEFTAAA4VgAAMlkAACtbAAAl&#10;XgAAH2EDABpjDAAYZBEAF2QZABZkIQAVZCkAFGUxABNlOgASZUQAEWVQABBlXQAPZWsADmV9AA1l&#10;kQAMZaUACmS8AApk4AALY/kADGL/AA1h/wANYf8AjVUAAHpVAABrVQAAX1UAAFZVAABOVQAARFcA&#10;ADxZAAA0XAAALF8AACZiAAAfZQAAGWgAABNrBQAQbQ0ADm4SAA1uGgAMbiIADG4rAAtuNAAKbj4A&#10;CG5KAAduVwAGbmUABG52AAJuigAAbZ8AAG22AABs1gAAbPMAAWv/AAJq/wADav8AhVoAAHRaAABm&#10;WgAAXFkAAFNZAABIWgAAP10AADZgAAAuYwAAJmcAAB9qAAAZbQAAE3EAAA50AwAKdwoABXcQAAF3&#10;FQAAdxwAAHckAAB4LQAAeDcAAHhDAAB4UAAAeF4AAHhvAAB4hAAAeJkAAHewAAB2zQAAdfAAAHX/&#10;AAB0/wAAdP8Afl8AAG5fAABiXgAAWV4AAE1fAABCYgAAOWUAADBoAAAnbAAAH3AAABh0AAASdwAA&#10;DXsAAAh+AAACgAgAAIENAACBEQAAghcAAIMeAACDJgAAhDAAAIQ7AACESAAAhFcAAIRoAACEfAAA&#10;hJMAAIOqAACCxQAAgesAAIH+AACA/wAAgP8Ad2UAAGlkAABfYwAAUmQAAEdnAAA8awAAMW8AAChz&#10;AAAgdwAAGHwAABF/AAAMgwAABocAAACKAAAAjAMAAIwJAACNDgAAjhEAAI8XAACQHgAAkScAAJIy&#10;AACSPwAAkk4AAJJfAACScwAAkosAAJGiAACRvAAAkOUAAI/8AACO/wAAjv8AcWsAAGZqAABYawAA&#10;S20AAD9xAAA0dgAAKnsAACCAAAAXhQAAEIkAAAuNAAAEkQAAAJUAAACYAAAAmQAAAJoDAACbCAAA&#10;nA0AAJ4RAACfFgAAoB4AAKIoAACiNQAAo0QAAKNVAACjaQAAooAAAKKaAAChswAAoNgAAKD2AACf&#10;/wAAn/8AbnEAAF9yAABRdQAARHkAADd+AAAshAAAIYoAABePAAAQlAAACpkAAAGdAAAAoAAAAKQA&#10;AACnAAAAqAAAAKkAAACqAAAArAYAAK0LAACvEAAAsBUAALIeAAC0KQAAtDkAALRKAAC1XQAAtXMA&#10;ALWOAAC1qAAAtMYAALPtAACy/wAAsv8AZnoAAFd9AABJggAAPIcAAC+OAAAjlAAAGJoAABCfAAAJ&#10;pAAAAKkAAACtAAAAsAAAALQAAAC3AAAAuAAAALkAAAC7AAAAvAAAAL4CAADACAAAwg4AAMQUAADH&#10;HgAAyCwAAMk9AADKUAAAymYAAMp/AADKmwAAyrgAAMrdAADK9QAAyv8AXoYAAE+LAABBkQAAM5gA&#10;ACefAAAbpQAAEasAAAmwAAAAtQAAALkAAAC9AAAAwQAAAMYAAADIAAAAyQAAAMsAAADMAAAAzgAA&#10;ANAAAADSAAAA1AUAANkMAADdEgAA4R4AAOIuAADjQgAA5FcAAOVvAADmjAAA5qgAAOXFAADl5wAA&#10;5vYAVpQAAEibAAA6ogAALKkAAB+wAAATtgAAC7wAAADBAAAAxQAAAMkAAADNAAAA0gAAANYAAADa&#10;AAAA2wAAAN4AAADgAAAA4gAAAOQAAADnAAAA6QAAAO0AAADwCgAA9BEAAPgfAAD5MgAA+kgAAPtf&#10;AAD8egAA/ZcAAP2vAAD9xwAA/eQA/wAOAP8ADQD/AAwA/wAOAP8AEwD/AB4A/wAqAP8ANgD/AEIA&#10;/wBNAP8AVwD/AF8A/wBnAP8AbgD/AHQA/wB6AP8AgQD9AIcA/ACNAPoAlAD5AJwA9wClAPUArwD0&#10;ALwA8wDPAPEA7ADwAP4A7wD/AO8A/wDjAP8A1wD/AM4A/wDKAP8A/wAKAP8ABgD/AAQA/wAIAP8A&#10;EAD/ABkA/wAlAP8AMQD/AD0A/wBHAP4AUQD7AFkA+QBhAPYAaAD0AG4A8wB0APEAegDvAIEA7gCH&#10;AOwAjgDqAJYA6ACfAOYAqQDjALUA4gDGAOAA4wDfAPgA3QD/AN0A/wDUAP8AyQD/AMIA/wC+AP8A&#10;/wADAP8AAAD/AAAA/wABAP8ADQD/ABQA/QAgAPoAKwD3ADYA8wBBAO8ASwDsAFQA6ABbAOYAYgDj&#10;AGgA4QBuAN8AdADcAHoA2gCBANgAiADUAJAA0gCYAM8AogDNAK4AywC8AMkA0wDHAPAAxgD/AMQA&#10;/wDEAP8AuwD/ALYA/wCzAP8A/wAAAP8AAAD/AAAA/wAAAPcACADwABAA6wAaAOcAJQDkADAA4QA7&#10;ANwARQDVAE0A0QBVAM4AWwDLAGIAyQBnAMcAbQDFAHMAwwB6AMEAgQC/AIkAvQCSALsAnAC5AKcA&#10;twC1ALUAyACzAOYAsgD7ALEA/wCwAP8ArgD/AKoA/wCnAP8A/wAAAP8AAAD+AAAA8QAAAOUAAgDc&#10;AA0A0wAUAM0AHwDKACoAxwA0AMQAPgDAAEcAvABOALoAVQC3AFsAtQBhALMAZwCyAG0AsABzAK4A&#10;egCsAIIAqgCLAKgAlQCnAKAApQCtAKMAvgChANsAoAD0AJ8A/wCeAP8AnwD/AJ0A/wCbAP8A/wAA&#10;APwAAADuAAAA4AAAANAAAADFAAgAvgAQALkAGQC1ACMAswAuALAANwCtAEAAqgBIAKgATwClAFUA&#10;owBbAKIAYACgAGYAnwBsAJ0AcwCbAHsAmgCEAJgAjgCWAJoAlQCnAJMAtwCRAMwAkADsAI8A/wCO&#10;AP8AjgD/AI4A/wCPAP8A/AAAAO8AAADbAAAAyQAAAL0AAAC1AAIArgAMAKkAEwClAB0AogAnAKAA&#10;MQCdADoAmgBCAJgASQCWAE8AlABVAJMAWwCRAGAAkABnAI4AbQCNAHUAiwB+AIkAiQCIAJUAhgCi&#10;AIUAsQCDAMQAgQDkAIAA+QB/AP8AgAD/AIAA/wCAAP8A9AIAAOAJAADHCAAAtwcAAKwDAACmAAAA&#10;oAAHAJsADwCYABcAlQAhAJIAKgCPADMAjQA8AIsAQwCJAEkAhwBQAIYAVQCEAFsAgwBhAIEAaACA&#10;AHAAfgB5AHwAhAB7AJAAeQCdAHgArAB2AL4AdQDdAHMA9ABzAP8AcwD/AHMA/wBzAP8A6Q0AAM8Q&#10;AAC5EAAAqRAAAJ4OAACXCwAAkwYAAJAACwCMABEAiQAaAIYAJACDAC4AgQA2AH8APgB9AEQAfABL&#10;AHoAUQB5AFcAdwBdAHYAZAB0AGwAcwF1AHEBgABvAo0AbgKaAGwDqgBrA7sAaQTWAGgG8QBoB/8A&#10;Zwf/AGcH/wBnB/8A3xQAAMMXAACuFwAAnhYAAJMVAACLEgAAhhAAAIQMAgCDBg0AgAMUAHwFHgB5&#10;BygAdwgwAHUIOABzCUAAcglGAHAKTABvClMAbQtZAGwLYQBqC2kAaQxyAGcMfgBmDIsAZA2ZAGIN&#10;qQBhDbsAYA3YAF4O8wBdDv8AXQ7/AF0O/wBdDv8A1BwAALkdAACkHgAAlR0AAIkcAACBGgAAexcA&#10;AHgTAAB4EAYAdw0PAHMOGABwDiIAbg8rAGwQMwBqEDsAaRBCAGcRSQBmEU8AZBFWAGMSXQBhEmYA&#10;YBJvAF4SewBcE4gAWxOXAFkTpwBXFLoAVhTVAFUV8wBUFf8AVBX/AFQV/wBUFP8AyiIAALAiAACd&#10;IwAAjSMAAIEiAAB5IQAAcx4AAG8bAABuFwAAbRMMAGoUFABnFR4AZRYnAGMWLwBhFzcAYBc+AF4Y&#10;RQBdGEsAXBlSAFoZWgBZGWIAVxpsAFYadwBUGoUAUhuUAFEbpABPG7cAThvQAE0c8QBMHP8ATBz/&#10;AE0c/wBNG/8AwyYAAKonAACWJwAAhygAAHsnAAByJgAAbCQAAGghAABmHgAAZBsIAGIbEQBfHBoA&#10;XR0jAFseKwBaHjMAWB86AFcfQQBWIEgAVCBPAFMgVwBRIV8AUCFpAE4hdABNIYIASyKRAEkiogBI&#10;IrQARyLNAEYj7wBFI/8ARSL/AEYi/wBGIf8AvCoAAKQrAACRKwAAgiwAAHYrAABtKgAAZikAAGIm&#10;AABfJAAAXSIEAFshDgBYIhYAViMfAFQkKABTJDAAUiU3AFAlPgBPJkUATiZMAEwmVABLJ1wASSdm&#10;AEgncQBGJ38ARSiPAEMooABBKLIAQCjLAD8o7QA/KP8APyj/AEAn/wBAJ/8Aty0AAJ8uAACMLwAA&#10;fS8AAHEvAABoLgAAYS0AAF0rAABaKAAAVycAAFQnDABSKBMAUCkcAE4pJQBNKiwASyo0AEorOwBJ&#10;K0IASCxJAEYsUQBFLFoARCxkAEItbwBALX0APy2NAD0tngA8LbAAOi3IADot6wA6Lf8AOi3/ADos&#10;/wA6LP8AsjAAAJsxAACIMgAAeTIAAG0yAABkMgAAXTEAAFgvAABVLAAAUSwAAE8tCQBMLREASi4Z&#10;AEkvIgBHLyoARjAxAEUwOABDMD8AQjFHAEExTwBAMVcAPjFhAD0ybQA7MnsAOTKLADgynAA2Mq8A&#10;NTLHADQy6QA0Mv8ANTH/ADUx/wA1MP8ArTMAAJY0AACENQAAdTUAAGk1AABgNQAAWTQAAFQzAABQ&#10;MAAATDEAAEkxBgBHMg8ARTMWAEMzHwBCNCcAQDQuAD81NgA+NT0APTVEADw2TAA6NlUAOTZfADc2&#10;awA2NngANDeJADI3mgAxN60ALzfFAC836AAvNv4AMDX/ADA1/wAwNP8AqTYAAJI2AACANwAAcjgA&#10;AGY4AABdNwAAVjcAAFA2AABLNAAARzUAAEQ2AwBBNw0APzgUAD44HAA8OSQAOzksADo5MwA5OjoA&#10;ODpCADY6SgA1OlMANDtdADI7aAAwO3YALzuHAC07mQAsO6wAKjvDACk75gAqOv0AKjr/ACs5/wAs&#10;OP8ApDgAAI45AAB8OgAAbjoAAGM6AABaOgAAUzoAAE06AABGOAAAQjoAAD87AAA8PAsAOjwRADg9&#10;GQA3PSEANj4pADQ+MAAzPjcAMj8/ADE/RwAwP1AALj9aAC1AZgArQHQAKUCEAChAlwAmQKoAJUDB&#10;ACRA5QAkP/wAJT7/ACY9/wAmPf8AnzsAAIo8AAB4PQAAaj0AAF89AABWPQAATz0AAEk9AABCPQAA&#10;PD4AADk/AAA2QQgANEEPADJCFgAxQh4AL0MlAC5DLQAtQzQALEQ8ACtERAAqRE0AKERYACdFYwAl&#10;RXEAI0WCACJFlQAgRagAH0W/AB5E4wAfRPsAH0P/ACBC/wAhQf8Amj4AAIU/AAB0QAAAZ0AAAFxA&#10;AABTQAAATEAAAEZAAAA+QQAAOEMAADRFAAAwRgMALUcNACtIEgAqSBoAKUgiAChJKQAnSTEAJUk5&#10;ACRJQQAjSkoAIkpVACBKYQAfSm8AHUp/ABtKkgAaSqYAGEq9ABdK4AAYSfoAGUj/ABpH/wAaR/8A&#10;lUIAAIBCAABwQwAAY0MAAFhDAABQQwAASUMAAEJEAAA7RQAANUcAADBJAAArSwAAJk0JACROEAAi&#10;ThYAIU8dACBPJQAfTywAHk81AB1PPQAcUEcAGlBRABlQXQAXUGsAFlB8ABRQjwATUKQAEVC6ABFQ&#10;3gART/gAEk7/ABNN/wAUTf8Aj0UAAHtGAABrRgAAX0cAAFVHAABNRwAARkcAAD9HAAA3SgAAMUwA&#10;ACtOAAAmUAAAIFMDABxVDAAaVhEAGVYYABdWIAAWVicAFVYwABRWOQATV0IAEldNABFXWQAQV2gA&#10;D1d5AA5XjAANV6AAC1e2AAtW1AALVvQADFX/AA1U/wAOU/8AiEkAAHZKAABnSgAAW0oAAFFKAABK&#10;SgAAQ0oAADtMAAAzTgAALFEAACZUAAAhVgAAG1kAABVcBwARXg0AEF4TABBeGgAOXiIADl4qAA1e&#10;MwAMXj0AC15IAApeVAAIXmIAB15zAAVehgADXpsAAl6xAAJdzAACXe4AA1z/AARb/wAFW/8AgU4A&#10;AHBOAABiTgAAV04AAE5OAABHTgAAPk8AADZRAAAuVAAAJ1cAACFaAAAbXQAAFWAAABBjAwAMZgsA&#10;CGcQAAZnFQAFZxwABGckAAJnLQABZzcAAGdCAABnTgAAZ1wAAGdtAABngAAAZpUAAGasAABlxwAA&#10;ZesAAGT8AABk/wAAY/8AelIAAGpTAABdUgAAVFIAAEtSAABCUwAAOVUAADBYAAAoWwAAIV8AABpi&#10;AAAUZQAAEGgAAAxrAQAGbgkAAG8OAABvEgAAbxgAAHAfAABwJwAAcTAAAHE7AABxSAAAcVYAAHFm&#10;AABxeQAAcY8AAHCnAABvwQAAb+cAAG78AABt/wAAbf8Ac1gAAGVXAABaVwAAUVYAAEZXAAA8WgAA&#10;Ml0AACphAAAiZAAAGmgAABRsAAAObwAACnIAAAR2AAAAeAUAAHgLAAB5DgAAehMAAHsZAAB8IAAA&#10;fSkAAH0zAAB9QAAAfU4AAH1eAAB9cgAAfYgAAHyhAAB8ugAAe+IAAHr6AAB5/wAAeP8AbV0AAGBc&#10;AABXXAAAS10AAEBfAAA1YwAAK2cAACNrAAAabwAAE3MAAA53AAAIewAAAn4AAACCAAAAgwEAAIQG&#10;AACFCwAAhg8AAIgTAACJGQAAiiEAAIsrAACLNwAAjEYAAItWAACLaQAAi4AAAIuZAACKswAAidgA&#10;AIj3AACI/wAAh/8AaGMAAF5iAABRYgAARGUAADhpAAAubgAAJHMAABp4AAATfQAADYEAAAaFAAAA&#10;iQAAAI0AAACQAAAAkgAAAJIAAACUBQAAlQoAAJcOAACYEgAAmhgAAJshAACcLQAAnTwAAJ1MAACc&#10;XwAAnHYAAJuRAACbqwAAmskAAJrwAACZ/wAAmP8AZWkAAFdpAABJbAAAPXEAADB2AAAlfAAAG4EA&#10;ABKHAAAMjAAABJEAAACVAAAAmQAAAJ0AAACgAAAAoQAAAKIAAACkAAAApQEAAKcHAACpDAAAqhEA&#10;AK0YAACvIgAArzAAAK9BAACvVAAAr2sAAK6FAACuoQAArr4AAK3mAACs/AAArP8AXnEAAE90AABC&#10;eQAANX8AACiFAAAdjAAAE5IAAAyYAAADnQAAAKIAAACmAAAAqgAAAK4AAACwAAAAsQAAALMAAAC0&#10;AAAAtgAAALgAAAC6BAAAvAoAAL4QAADBFwAAwyQAAMM1AADESQAAxF4AAMV3AADFkwAAxa8AAMXR&#10;AADD8gAAw/8AVnwAAEeCAAA6iAAALI8AACCWAAAUnQAADaMAAAOpAAAArgAAALIAAAC3AAAAuwAA&#10;AL8AAADCAAAAwgAAAMUAAADGAAAAyAAAAMoAAADNAAAAzwAAANIIAADVDgAA2xgAAN0nAADeOgAA&#10;31AAAOBoAADghAAA4aEAAOG9AADh4gAA4PQATosAAECSAAAymQAAJaEAABioAAAOrwAABbUAAAC6&#10;AAAAvwAAAMQAAADIAAAAzgAAANEAAADUAAAA1QAAANgAAADaAAAA3QAAAN8AAADiAAAA5AAAAOcA&#10;AADrBQAA7w4AAPQZAAD1KwAA9kEAAPdYAAD4cgAA+ZAAAPmrAAD4xAAA+OEA/wALAP8ACAD/AAkA&#10;/wAMAP8AEgD/ABoA/wAmAP8AMgD/AD4A/wBIAP8AUgD/AFoA/wBiAP8AaQD/AG8A/wB1AP4AewD8&#10;AIEA+wCIAPkAjwD3AJcA9QCgAPMAqgDyALcA7wDJAO0A5gDsAPsA6wD/AOsA/wDdAP8AzgD/AMYA&#10;/wDCAP8A/wAEAP8AAAD/AAAA/wAFAP8ADQD/ABUA/wAhAP8ALAD/ADgA/wBDAP0ATAD5AFQA9wBc&#10;APQAYwDyAGkA8ABvAO4AdQDsAHsA6gCCAOgAiQDnAJEA5ACaAOIApADgALAA3QDAANoA3ADYAPQA&#10;1QD/ANMA/wDLAP8AwQD/ALsA/wC3AP8A/wAAAP8AAAD/AAAA/wAAAP8ACgD9ABEA+QAbAPYAJwD0&#10;ADIA8AA8AOwARgDoAE4A5ABWAOEAXADeAGMA3ABoANkAbgDVAHQA0gB7ANAAggDNAIoAywCTAMgA&#10;nQDGAKgAxAC3AMEAzADAAOsAvgD/AL0A/wC9AP8AtAD/AK4A/wCrAP8A/wAAAP8AAAD/AAAA+gAA&#10;APIABQDqAA4A5QAWAOAAIQDdACsA2wA2ANMAPwDOAEgAygBPAMcAVgDEAFwAwgBhAMAAZwC+AG0A&#10;vABzALoAegC4AIIAtgCLALQAlgCyAKEAsACvAK4AwQCtAOAAqwD3AKoA/wCpAP8ApgD/AKEA/wCf&#10;AP8A/wAAAP8AAAD3AAAA6AAAANwAAADQAAoAygARAMUAGwDCACUAvwAvALwAOAC4AEEAtQBIALIA&#10;TwCwAFUArgBbAKwAYQCqAGYAqABsAKcAcwClAHsAowCEAKEAjgCfAJoAnQCnAJsAuACaANAAmQDv&#10;AJgA/wCXAP8AlgD/AJQA/wCSAP8A/wAAAPYAAADkAAAA0gAAAMUAAAC7AAUAtQAOALAAFQCsAB8A&#10;qgApAKgAMgClADoAogBCAKAASQCeAE8AnABVAJoAWgCYAGAAlgBmAJUAbACTAHQAkgB9AJAAhwCO&#10;AJMAjAChAIsAsACKAMUAiADmAIcA+wCGAP8AhwD/AIcA/wCGAP8A+AAAAOUAAADNAAAAvQAAALMA&#10;AACqAAAAowAKAJ8AEQCbABkAmQAjAJcALACVADQAkgA8AJAAQwCOAEkAjABPAIoAVACJAFoAhwBg&#10;AIYAZgCEAG4AgwB3AIEAgQB/AI0AfgCbAHwAqgB7ALwAegDbAHgA9QB4AP8AeAD/AHgA/wB4AP8A&#10;7QAAANECAAC7AgAArAEAAKIAAACbAAAAlgAFAJEADQCNABQAiwAdAIgAJgCGAC4AhAA2AIIAPQCA&#10;AEMAfgBJAH0ATwB8AFUAegBbAHkAYQB3AGkAdQBxAHQAfAByAIgAcQCWAG8ApQBuALYAbQDOAGwA&#10;7gBrAP8AawD/AGsA/wBrAP8A3wsAAMIMAACuDAAAngwAAJMLAACMBwAAiAIAAIUACQCBABAAfwAX&#10;AHwAIAB6ACgAeAAwAHYAOAB0AD4AcwBEAHEASgBwAFAAbgBWAG0AXQBsAGQAagBtAGgAdwBnAIQA&#10;ZQCSAGQAoQBjALIAYQDJAGAA6QBgAPwAYAD/AGAA/wBgAP8A0BAAALYRAACiEgAAkxIAAIgRAACA&#10;DwAAfA0AAHkJAQB4AwsAdQARAHMAGgBwACMAbgErAGwBMwBqAjkAaQNAAGcDRgBmBEwAZQRSAGMF&#10;WQBiBWEAYAVqAF8GdABdBoEAXAePAFoHnwBZB7AAVwfGAFYJ5wBWCvsAVQr/AFUK/wBWCv8AxhUA&#10;AK0XAACZGAAAihgAAH8XAAB2FgAAcRMAAG4QAABtDQUAbQkNAGoJFABnCh0AZQomAGMLLgBiDDUA&#10;YAw8AF8MQgBeDUgAXA1PAFsNVgBZDV4AWA5oAFYOcwBVDoAAUw6PAFEOnwBQDrEATg7IAE0Q6gBN&#10;EP0ATRD/AE0Q/wBNEP8AvBsAAKUcAACSHQAAgx4AAHcdAABvHAAAaRoAAGYXAABkFAAAZBAIAGIP&#10;EABfEBgAXRAhAFsRKQBaETEAWBI4AFcSPgBWEkUAVBJMAFMTUwBRE1sAUBNlAE4UcABMFH0ASxSM&#10;AEkUnABHFa4ARhXFAEUV6ABFFv4ARRb/AEUV/wBFFf8AtR8AAJ4hAACLIgAAfCIAAHEiAABoIQAA&#10;Yh8AAF8dAABcGgAAWxcCAFoVDQBXFhQAVRYdAFQXJQBSGC0AURg0AE8YOwBOGUIATRlIAEsaUABK&#10;GlgASBpiAEcabQBFG3oAQxuJAEIbmgBAG6wAPxvCAD4c5QA9HPwAPhz/AD4b/wA+G/8AryMAAJgk&#10;AACGJQAAdyYAAGwmAABjJQAAXSQAAFkiAABWHwAAVB0AAFMcCwBRHBIATh0aAE0dIgBLHikASh4x&#10;AEkfNwBHHz4ARiBFAEUgTQBDIFUAQiBfAEAhagA/IXcAPSGHADshmAA5IaoAOCLAADci4wA3IvsA&#10;NyL/ADgh/wA4If8AqiYAAJQnAACBKQAAcykAAGcpAABfKQAAWCgAAFQmAABRIwAATyIAAEwiBwBK&#10;IhAASCIXAEcjHwBFJCYARCQuAEIkNABBJTsAQCVDAD8lSgA9JlMAPCZcADomZwA5JnUANyeEADUn&#10;lgA0J6gAMie+ADEn4QAxJ/kAMib/ADIm/wAzJf8ApSkAAI8qAAB9LAAAbywAAGQtAABbLAAAVSsA&#10;AFAqAABMKAAASiYAAEcnBABEJw0AQigUAEEoHAA/KSMAPikrAD0pMgA8KjkAOypAADkqSAA4K1AA&#10;NitaADUrZQAzK3IAMSuCADAslAAuLKcALCy8ACss3gAsLPgALCv/AC0q/wAtKv8AoSwAAIstAAB5&#10;LgAAay8AAGAvAABYLwAAUS4AAEwuAABILAAARSsAAEErAAA/LAsAPSwRADstGQA6LiEAOS4oADcu&#10;LwA2LzYANS8+ADQvRQAzL04AMTBYADAwYwAuMHAALDCAACowkgApMKUAJzC6ACYw3AAmMPcAJy//&#10;ACgv/wAoLv8AnC4AAIcwAAB2MQAAaDIAAF0yAABVMgAATjEAAEgxAABEMAAAQC8AADwwAAA6MQkA&#10;NzEQADYyFgA1Mh4AMzMlADIzLAAxMzMAMDQ7AC80QwAtNEwALDRWACo1YQApNW4AJzV+ACU1kAAj&#10;NaMAIjW5ACE12QAhNPYAIjT/ACMz/wAjMv8AmDEAAIMzAAByNAAAZTQAAFo1AABRNQAASzQAAEU0&#10;AABANAAAOjMAADc0AAA0NQYAMjYOADA3EwAvNxsALjciAC04KQArODEAKjg4ACk5QAAoOUkAJjlT&#10;ACU5XwAjOWwAITp8ACA6jgAeOqIAHDq3ABs51QAcOfUAHTj/AB04/wAeN/8AkzQAAH82AABuNwAA&#10;YTcAAFc3AABONwAASDcAAEI3AAA8NwAANTgAADI5AAAvOgIALDsLACo8EQApPBgAKD0fACY9JgAl&#10;PS4AJD01ACM+PQAiPkYAID5QAB8+XAAdP2kAGz95ABo/jAAYP6AAFj+1ABU+0gAWPvMAFz3/ABg8&#10;/wAYPP8AjjcAAHo4AABqOQAAXjoAAFM6AABLOgAARToAAD86AAA5OgAAMjwAAC4+AAApQAAAJkEI&#10;ACRCDgAiQhQAIUIbACBDIwAfQyoAHkMyABxDOgAbREMAGkRNABhEWQAXRGcAFUR3ABNEigASRJ4A&#10;EUSzABBE0AAQQ/IAEUL/ABJC/wATQf8AiTsAAHY8AABmPQAAWj0AAFA9AABIPQAAQj0AADw9AAA2&#10;PgAAL0AAACpCAAAlRAAAIUYDAB1IDAAbSREAGUkXABhJHgAXSSYAFkkuABVKNgAUSkAAE0pKABFK&#10;VgAQSmQAD0p0AA5KhwANSpsADEqwAApKygALSewADEj/AA1H/wANR/8Agz4AAHE/AABiQAAAVkAA&#10;AE1AAABFQAAAP0AAADlBAAAyQgAAK0UAACZHAAAhSQAAHEsAABZOBwATUA4AElATABFQGQAQUCEA&#10;D1ApAA5QMQANUDsADVFGAAtRUQAKUV8ACVFvAAdQgQAFUJYAA1CrAAJQxQADT+gAA0/7AAVO/wAG&#10;Tf8AfUIAAGtDAABdRAAAUkQAAEpEAABDQwAAPEQAADVFAAAuRwAAJ0oAACFMAAAcTwAAF1EAABJU&#10;AwAOVwoAC1gQAApYFQAIWBwAB1gkAAZYLAAFWDYAA1hAAAFYTAAAWFoAAFhpAABYfAAAWJEAAFen&#10;AABXwAAAVuUAAFb5AABV/wAAVf8AdkcAAGZHAABZSAAAT0cAAEdHAABARwAAOEgAADBKAAApTQAA&#10;IlAAABxTAAAWVQAAEVgAAA1bAgAJXgkABF8OAABfEgAAXxgAAGAfAABgJwAAYDAAAGA7AABgRwAA&#10;YFQAAGBjAABgdgAAYIsAAF+iAABfuwAAX+IAAF75AABd/wAAXf8Ab0sAAGFMAABVTAAATEsAAERL&#10;AAA7TAAAMk4AACtRAAAjVAAAHFcAABZbAAARXgAADWAAAAhjAAACZgcAAGcMAABnDwAAaBMAAGkZ&#10;AABqIQAAaikAAGo0AABqQAAAak0AAGpdAABqbwAAaoUAAGqdAABptgAAaN0AAGj3AABn/wAAZv8A&#10;aVEAAFxQAABSUAAASk8AAD9QAAA1UwAALVYAACRZAAAdXQAAFmAAABBkAAAMZwAABmoAAABuAAAA&#10;bwMAAHAIAABxDQAAchAAAHQUAAB1GwAAdiMAAHcsAAB3OAAAdkYAAHZWAAB2aAAAdn4AAHaXAAB1&#10;sQAAdNMAAHP1AABz/wAAcv8AY1YAAFhVAABQVAAARFUAADlYAAAvWwAAJl8AAB1jAAAVZwAAEGwA&#10;AApwAAAEcwAAAHYAAAB6AAAAfAAAAHwDAAB+CAAAfwwAAIEQAACCFAAAhBsAAIUkAACGLwAAhj0A&#10;AIZNAACFXwAAhXUAAIWPAACEqQAAg8kAAILxAACB/wAAgP8AX1sAAFZaAABJWwAAPV4AADJhAAAn&#10;ZgAAHmsAABVwAAAOdQAACXkAAAF+AAAAgQAAAIUAAACIAAAAigAAAIsAAACNAQAAjgYAAJALAACR&#10;DwAAkxQAAJUbAACXJgAAlzQAAJdEAACXVgAAlmwAAJWGAACVogAAlMEAAJPqAACS/wAAkv8AXWEA&#10;AE9hAABCZAAANmkAACpuAAAfdAAAFXkAAA5/AAAHhAAAAIkAAACOAAAAkgAAAJYAAACYAAAAmgAA&#10;AJsAAACdAAAAnwAAAKEDAACjCAAApQ0AAKcTAACpHAAAqigAAKo5AACqSwAAqmEAAKl6AAComQAA&#10;qLUAAKfdAACn+AAApv8AVmgAAEhsAAA6cAAALnYAACJ9AAAXhAAADooAAAeQAAAAlgAAAJoAAACf&#10;AAAAowAAAKcAAACqAAAAqwAAAK0AAACvAAAAsQAAALMAAAC1AAAAuAUAALoMAAC9EgAAwBwAAMAt&#10;AADAQAAAv1UAAL9uAAC+iwAAvqgAAL7JAAC97wAAvP4ATnQAAEB5AAAyfwAAJYcAABmOAAAQlQAA&#10;B5wAAACiAAAApwAAAKwAAACwAAAAtQAAALkAAAC8AAAAvQAAAL8AAADBAAAAwwAAAMYAAADIAAAA&#10;ygAAAM0CAADQCwAA1RIAANYhAADXNAAA2EkAANlgAADafAAA2poAANu1AADb2QAA2/IARoIAADiJ&#10;AAArkAAAHZgAABKgAAAKpwAAAK4AAAC0AAAAuQAAAL4AAADCAAAAyAAAAMsAAADOAAAAzwAAANIA&#10;AADUAAAA1gAAANoAAADdAAAA3wAAAOIAAADmAAAA6goAAO8TAADwJQAA8joAAPNRAAD0awAA9IkA&#10;APWlAAD1vwAA9d0A/wAGAP8AAwD/AAUA/wALAP8AEAD/ABcA/wAiAP8ALQD/ADkA/wBEAP8ATQD/&#10;AFUA/wBdAP8AZAD/AGoA/wBwAP0AdgD7AHwA+QCDAPcAigD1AJIA8wCbAPAApgDuALMA6wDEAOkA&#10;5ADnAPkA5gD/AOUA/wDTAP8AxwD/AL8A/wC7AP8A/wAAAP8AAAD/AAAA/wACAP8ACwD/ABIA/wAd&#10;AP8AKAD/ADMA/wA+APwARwD4AE8A9ABXAPEAXQDuAGMA7ABpAOoAbwDoAHUA5gB8AOQAgwDiAIsA&#10;3wCVANwAnwDZAKsA1QC7ANIA1ADPAPIAzQD/AMwA/wDFAP8AugD/ALQA/wCwAP8A/wAAAP8AAAD/&#10;AAAA/wAAAP8ABgD5AA8A9QAXAPMAIgDxAC0A7QA3AOcAQADiAEkA3wBQANsAVwDXAF0A1ABjANEA&#10;aADPAG4AzAB1AMoAfADIAIQAxQCNAMIAmADAAKQAvQCyALsAxgC5AOgAuAD9ALcA/wC2AP8ArQD/&#10;AKcA/wCjAP8A/wAAAP8AAAD/AAAA9QAAAOsAAQDkAAwA3gATANkAHADTACYA0QAwAMwAOgDIAEIA&#10;xABKAMAAUAC9AFYAuwBcALkAYQC3AGcAtQBtALMAdACxAHwArwCFAK0AkACqAJwAqACqAKYAuwCl&#10;ANoAowD1AKMA/wCiAP8AngD/AJoA/wCXAP8A/wAAAP4AAADvAAAA3wAAANAAAADHAAcAwQAPALwA&#10;FwC5ACAAtwAqALUAMwCwADsArQBDAKsASQCoAE8ApgBVAKQAWgCjAGAAoQBmAJ8AbQCdAHQAnAB9&#10;AJoAiACYAJQAlgCiAJQAsgCSAMkAkQDrAJEA/wCQAP8AkAD/AIwA/wCKAP8A/AAAAOwAAADZAAAA&#10;xwAAALoAAACxAAIAqwAMAKcAEgCkABsAoQAkAKAALACeADUAmwA8AJgAQwCWAEkAlABPAJIAVACQ&#10;AFoAjwBfAI0AZgCLAG0AiQB2AIgAgACGAIwAhACaAIIAqgCBAL4AgADgAIAA+QB/AP8AfwD/AH8A&#10;/wB+AP8A8QAAANgAAADCAAAAswAAAKgAAACgAAAAmQAHAJUADgCSABUAkAAeAI4AJgCNAC4AigA2&#10;AIcAPQCFAEMAhABJAIIATgCBAFQAfwBZAH4AYAB8AGcAegBvAHkAegB3AIYAdQCUAHQAowByALUA&#10;cgDPAHEA8QBwAP8AcAD/AHAA/wBxAP8A4QAAAMQAAACwAAAAogAAAJcAAACRAAAAiwACAIYACwCD&#10;ABEAgQAYAH8AIQB9ACkAfAAwAHkANwB4AD0AdgBDAHQASQBzAE4AcgBUAHAAWgBvAGIAbQBqAGsA&#10;dABqAIAAaACOAGcAnQBlAK8AZQDGAGQA6ABkAP0AYwD/AGMA/wBkAP8AzwUAALYHAACjCAAAlAgA&#10;AIkHAACCAwAAfgAAAHsABgB3AA4AdQATAHIAGwBxACMAbwArAG0AMgBsADgAagA+AGkARABnAEkA&#10;ZgBPAGUAVgBjAF0AYgBlAGAAbwBfAHsAXQCJAFwAmQBbAKoAWQC/AFkA4QBYAPgAWAD/AFgA/wBZ&#10;AP8AwgwAAKoNAACXDgAAiQ4AAH0OAAB2DQAAcQoAAG8GAABtAAoAawAQAGkAFgBnAB4AZQAmAGMA&#10;LQBhADMAYAA5AF8APwBdAEUAXABLAFsAUgBaAFkAWABiAFcAbABVAHgAUwCGAFIAlgBRAKcAUAC7&#10;AE8B2wBOAvQATgP/AE4E/wBOA/8AuBAAAKESAACOEwAAfxMAAHQTAABsEgAAZxAAAGUOAABjCwMA&#10;YwYMAGEEEQBeAxkAXAQhAFsFKABZBi8AWAY1AFYHOwBVB0IAVAdIAFMITwBRCFYAUAlfAE4JaQBN&#10;CXYASwqEAEkKlABICqYARwq6AEYK2ABFC/MARQz/AEUM/wBFDP8AsBQAAJkWAACHGAAAeBkAAG0Y&#10;AABlFwAAXxYAAFwTAABaEQAAWg4GAFoMDQBXDBQAVQwcAFMNJABSDSsAUA0xAE8OOABODj4ATQ5F&#10;AEsOTQBKDlUASA9eAEcPaABFD3UAQxCEAEEQlQBAEKYAPhC7AD0Q3AA9EfYAPRH/AD0Q/wA+EP8A&#10;qRkAAJIbAACBHAAAch0AAGcdAABfHAAAWRsAAFUZAABTFgAAUhMAAFIRCgBQEBAAThEYAEwRIABK&#10;EicASRIuAEgTNABHEzsARRNCAEQTSQBDFFIAQRRbAD8UZQA+FXIAPBWBADoVkgA4FaQANxW5ADUV&#10;2AA1FvUANhb/ADYW/wA3Ff8AoxwAAI0eAAB7IAAAbSEAAGIhAABaIQAAVB8AAFAeAABNGwAATBkA&#10;AEsWBgBJFg4ARxcVAEUXHABEGCQAQhgqAEEYMQBAGTgAPxk/AD0ZRgA8Gk8AOhpYADkaYwA3G28A&#10;NRt+ADMbkAAyG6IAMBu3AC8b0wAvHPMALxv/ADAb/wAwG/8AnR8AAIgiAAB3IwAAaSQAAF4kAABW&#10;JAAAUCMAAEsiAABIIAAARh0AAEUcAgBDHAwAQRwSAD8dGQA+HSEAPB4nADseLgA6HzUAOR88ADcf&#10;RAA2H0wANCBWADMgYAAxIG0ALyB8AC0hjgAsIaAAKiG1ACkh0AApIfIAKSH/ACog/wArIP8AmSIA&#10;AIQlAABzJgAAZScAAFsnAABTJwAATCYAAEclAABEJAAAQiEAAD8hAAA9IQkAOyEQADkiFgA4Ih4A&#10;NiMlADUjKwA0JDIAMyQ5ADIkQQAwJEoALyVTAC0lXgArJWsAKiV6ACgljAAmJZ8AJCWzACMlzgAj&#10;JfAAJCX/ACUk/wAlJP8AlCUAAIAnAABvKQAAYioAAFcqAABPKgAASSkAAEQoAABAJwAAPSYAADol&#10;AAA3JgYANSYOADQnFAAyJxsAMSgiADAoKQAvKDAALSk3ACwpPwArKUcAKSlRACgqXAAmKmkAJCp4&#10;ACMqigAhKp0AHyqyAB4qzAAeKu8AHyn/ACAp/wAhKP8AkCgAAHwqAABsKwAAXywAAFQsAABMLAAA&#10;RiwAAEErAAA8KwAAOCoAADUqAAAyKwMAMCsMAC4sEQAtLBgALCwfACotJgApLS0AKC00ACcuPAAm&#10;LkUAJC5PACMuWgAhL2cAHy92AB0viAAcL5sAGi+wABgvygAYLu0AGS7/ABst/wAbLf8AjCsAAHgt&#10;AABoLgAAWy8AAFEvAABJLwAAQy8AAD4uAAA5LgAANC4AADAuAAAtLwAAKzAKACkxEAAnMRUAJjEc&#10;ACUyIwAkMioAIzIxACEzOQAgM0IAHzNMAB0zVwAbM2QAGjR0ABg0hgAWNJoAFDOuABMzyAATM+wA&#10;FDP/ABUy/wAWMf8Ahy4AAHQvAABlMQAAWDEAAE4yAABGMgAAQDEAADsxAAA2MQAAMTEAACszAAAo&#10;NAAAJTUGACM2DQAhNhIAIDcZAB83IAAeNycAHTguABs4NgAaOD8AGThJABc5VQAVOWIAFDlxABI5&#10;hAAROZgAEDmtAA44xwAOOOsAEDj/ABA3/wARNv8AgzEAAHAyAABhNAAAVTQAAEs0AABENAAAPTQA&#10;ADg0AAAzNAAALTUAACg3AAAkOQAAIDoCAB07CwAbPBAAGT0VABg9HAAXPSMAFj0rABU+MwAUPjwA&#10;Ej5GABE+UgAQPl8ADz5vAA4+gQAMPpUACz6pAAo+wQAKPeQACz37AAw8/wANO/8AfTQAAGs2AABd&#10;NwAAUTcAAEg3AABBNwAAOzcAADU3AAAwNwAAKjkAACU7AAAgPQAAHD8AABdBBgAUQw0AEkMSABFD&#10;GAARQx8AEEQnAA9ELwAORDkADURDAAxETgALRFsACURqAAdEfAAGRJAABEOlAAJDvQADQ+AAA0P2&#10;AARC/wAGQf8AeDgAAGc5AABZOgAATjoAAEU6AAA+OgAAODoAADM6AAAtOwAAJz0AACFAAAAcQgAA&#10;F0QAABNGAwAPSQoADUoPAAxKFAALShsACUojAAhKKwAHSjQABUo+AARKSQACSlYAAEplAABKdwAA&#10;SosAAEqhAABJuQAASd0AAEn1AABI/wAASP8AcjwAAGI9AABVPgAASj4AAEI9AAA8PQAANj0AAC8+&#10;AAApQAAAI0IAAB1FAAAXRwAAE0oAAA9MAgALTwkAB1ANAANREQAAURcAAFEeAABRJgAAUS8AAFE5&#10;AABRRAAAUlEAAFJgAABRcgAAUYcAAFGdAABRtQAAUNgAAFD1AABP/wAAT/8AbEAAAF1BAABRQQAA&#10;R0EAAEBAAAA5QAAAMkEAACpDAAAkRgAAHkgAABdLAAASTgAADlEAAAtTAQAGVgcAAFcMAABYEAAA&#10;WBMAAFkZAABaIQAAWikAAFozAABaPwAAWkwAAFpaAABabAAAWoEAAFmZAABZsQAAWNEAAFj0AABX&#10;/wAAV/8AZUUAAFhFAABNRQAARUQAAD5EAAA1RQAALUcAACVKAAAeTQAAGFAAABJTAAAOVgAAClkA&#10;AARcAAAAXgQAAF8JAABgDQAAYRAAAGIVAABjGwAAZCMAAGQtAABkOAAAZEUAAGRUAABkZgAAZHsA&#10;AGOTAABjrQAAYswAAGHyAABh/wAAYP8AX0oAAFNKAABKSQAAQ0gAADlJAAAvTAAAJ08AAB9SAAAY&#10;VQAAElkAAA1dAAAIYAAAAmMAAABmAAAAaAEAAGkFAABqCgAAaw0AAG0RAABuFgAAcB0AAHEmAABx&#10;MQAAcD4AAHBOAABwXwAAcHMAAG+NAABvpwAAbsYAAG3vAABs/wAAbP8AWk8AAFBOAABITQAAPU4A&#10;ADNRAAApVAAAIFgAABhcAAARYAAADGQAAAZoAAAAawAAAG8AAAByAAAAdAAAAHUAAAB3BAAAeAkA&#10;AHoNAAB8EAAAfRYAAH8eAACAKAAAgDUAAIBFAAB/VgAAf2sAAH+EAAB+oAAAfb4AAHzpAAB7/wAA&#10;ev8AVlQAAE5TAABCVAAAN1YAACxaAAAiXwAAGGMAABFoAAALbQAAA3IAAAB2AAAAegAAAH0AAACA&#10;AAAAgwAAAIQAAACGAAAAhwIAAIkHAACLDAAAjRAAAJAWAACSHwAAkiwAAJI7AACSTQAAkWIAAJF6&#10;AACPlwAAj7QAAI7hAACM+wAAjP8AVVkAAEhaAAA7XQAAL2EAACRmAAAZbAAAEXIAAAp3AAACfQAA&#10;AIIAAACGAAAAiwAAAI4AAACRAAAAkwAAAJUAAACXAAAAmQAAAJsAAACdBAAAnwoAAKIPAACkFgAA&#10;piEAAKYxAACmQwAApVcAAKRwAACjjgAAo6sAAKHQAACg9QAAn/8ATmEAAEBkAAAzaQAAJ24AABt1&#10;AAARfAAAC4MAAACJAAAAjgAAAJMAAACYAAAAnQAAAKEAAACkAAAApQAAAKcAAACpAAAAqwAAAK0A&#10;AACwAAAAsgAAALUIAAC4DgAAvBYAALwlAAC8NwAAu0wAALpkAAC5gQAAt6IAALfAAAC36gAAt/wA&#10;RmsAADlwAAArdwAAH38AABOGAAALjgAAAZUAAACbAAAAoQAAAKYAAACrAAAAsAAAALMAAAC3AAAA&#10;twAAALoAAAC8AAAAvwAAAMEAAADEAAAAxwAAAMoAAADNBQAA0Q4AANQZAADUKwAA1EAAANNYAADT&#10;dAAA05IAANKwAADS0wAA0vIAPnkAADGAAAAjiAAAF5EAAA2ZAAADoAAAAKcAAACuAAAAswAAALgA&#10;AAC9AAAAwgAAAMYAAADKAAAAygAAAM0AAADPAAAA0gAAANUAAADZAAAA3QAAAN8AAADjAAAA5wUA&#10;AOsPAADsHwAA7TMAAO5LAADvZAAA74IAAPCfAADxuQAA8dgA/wAAAP8AAAD/AAQA/wAJAP8ADgD/&#10;ABUA/wAeAP8AKQD/ADQA/wA/AP8ASAD/AFAA/wBYAP8AXgD/AGUA/QBrAPsAcQD5AHcA+AB+APYA&#10;hQDzAI0A8QCXAO4AogDrAK8A6ADAAOYA4ADjAPgA4gD/ANsA/wDLAP8AwQD/ALkA/wC0AP8A/wAA&#10;AP8AAAD/AAAA/wAAAP8ACQD/ABAA/wAZAP8AIwD/AC4A/QA5APkAQgD1AEoA8gBSAO4AWADrAF4A&#10;6QBkAOYAagDkAHAA4gB2AN8AfQDdAIYA2QCPANUAmgDRAKcAzgC2AMsAzgDJAPAAxwD/AMUA/wC7&#10;AP8AtAD/AK0A/wCpAP8A/wAAAP8AAAD/AAAA/wAAAPsAAgD2AA0A8QATAO0AHgDsACgA6QAyAOMA&#10;OwDdAEQA2ABLANMAUQDQAFgAzQBdAMsAYwDJAGgAxgBvAMQAdgDCAH4AvwCHALwAkgC6AJ8AtwCt&#10;ALUAwQCyAOQAsQD9AK8A/wCsAP8ApQD/AKAA/wCcAP8A/wAAAP8AAAD7AAAA7gAAAOQAAADcAAgA&#10;0wAQAM8AGADLACIAyQArAMYANADBAD0AvQBEALoASwC3AFEAtQBWALIAXACwAGEArgBnAKwAbgCq&#10;AHYAqAB/AKYAigCjAJYAoQClAJ8AtgCdANEAnADzAJsA/wCcAP8AlgD/AJMA/wCQAP8A/wAAAPYA&#10;AADnAAAA0wAAAMYAAAC9AAMAuAANALMAEwCxABwArwAlAK4ALgCpADYApgA9AKMARAChAEoAnwBP&#10;AJ0AVQCbAFoAmgBgAJgAZgCWAG4AlAB3AJIAgQCQAI4AjgCcAIwArQCKAMMAiQDoAIgA/wCJAP8A&#10;hwD/AIUA/wCCAP8A8wAAAOMAAADMAAAAvAAAALAAAACnAAAAoQAIAJ4ADwCbABYAmQAfAJgAJwCW&#10;AC8AkwA3AJEAPQCOAEMAjABJAIsATgCJAFQAhwBZAIUAYACEAGcAggBvAIAAegB+AIYAfACUAHoA&#10;pAB5ALgAeADYAHcA9wB4AP8AeAD/AHcA/wB1AP8A5gAAAMsAAAC3AAAAqAAAAJ4AAACWAAAAjwAE&#10;AIsADACIABIAhwAZAIUAIQCEACkAggAwAH8ANwB9AD0AfABDAHoASAB5AE0AdwBTAHYAWQB0AGEA&#10;cgBpAHEAcwBvAH8AbQCNAGwAnQBqAK8AaQDIAGgA7QBpAP8AaQD/AGkA/wBpAP8A0gAAALgAAACl&#10;AAAAlwAAAI0AAACGAAAAgQAAAHwACAB5AA4AdwAUAHYAHAB0ACMAcwArAHEAMQBvADcAbgA9AGwA&#10;QwBrAEgAagBOAGgAVABnAFsAZQBjAGMAbQBiAHgAYACHAF8AlgBdAKgAXQC+AFwA5ABcAPsAXAD/&#10;AFwA/wBcAP8AwgAAAKoBAACYAwAAiQQAAH8CAAB4AAAAdAAAAHAABABtAAwAawARAGkAFwBoAB4A&#10;ZgAlAGUALABjADIAYgA4AGAAPQBfAEMAXgBJAFwATwBbAFYAWgBeAFgAaABXAHMAVQCBAFQAkQBS&#10;AKMAUQC3AFEA1gBRAPUAUQD/AFEA/wBSAP8AtgcAAJ8JAACNCwAAfgwAAHMLAABsCgAAaAcAAGUD&#10;AABjAAcAYQANAF8AEwBdABoAXAAhAFsAJwBZAC0AWAAzAFYAOQBVAD8AVABFAFMASwBRAFIAUABa&#10;AE8AZABNAG8ATAB9AEoAjQBJAJ8ASACyAEcAzABHAO8ARgD/AEcA/wBHAP8ArAwAAJUOAACDEAAA&#10;dRAAAGsQAABjDwAAXg4AAFsMAABaCQIAWQQKAFcADwBVABUAUwAcAFIAIwBRACkATwAvAE4ANQBN&#10;ATsATAFBAEoCSABJAk8ASAJXAEYDYQBFA20AQwN6AEIDiwBAA5wAPwOvAD4DyAA9BOoAPQX8AD0G&#10;/wA+Bv8ApBAAAI4SAAB8EwAAbhQAAGQUAABcEwAAVhIAAFMRAABRDgAAUAwFAFAJDABPBxEATQcX&#10;AEsIHwBJCCUASAkrAEcJMQBGCTgARAo+AEMKRQBCCk0AQAtVAD8LXwA9C2sAPAt5ADoMigA4DJwA&#10;NwyvADUMxwA1DOkANQ39ADUN/wA2DP8AnRMAAIcVAAB2FwAAaRgAAF4YAABWGAAAUBcAAE0VAABK&#10;EwAASREAAEkOBwBIDQ4ARg0TAEQNGgBDDiEAQg4oAEAOLgA/DjUAPg88AD0PQwA7EEsAOhBUADgQ&#10;XgA2EGsANBB5ADIQigAxEJwALxCwAC0QyQAtEewALRH/AC4R/wAvEP8AlxYAAIIZAABxGwAAZBwA&#10;AFkcAABRHAAATBsAAEcaAABEGAAAQxUAAEITAgBBEgsAQBEQAD4SFwA8Eh4AOxMlADoTKwA4EzIA&#10;NxM5ADYUQAA0FEgAMxRRADEUXAAwFWgALhV3ACwViAAqFZoAKBWuACcVxwAmFeoAJxX/ACgV/wAp&#10;Ff8AkRoAAH0cAABtHgAAYB8AAFYfAABOHwAASB4AAEMdAABAHAAAPhoAAD0YAAA7FwcAORYOADgX&#10;FAA2FxsANRgiADMYKAAyGC8AMRk2ADAZPQAuGUYALRpPACsaWQAqGmYAKBp0ACYahgAkGpkAIhqt&#10;ACEaxQAgGugAIRr+ACIa/wAjGv8AjR0AAHkfAABpIQAAXCIAAFIiAABKIgAARCEAAD8hAAA8IAAA&#10;OR4AADgbAAA1HAQANBwNADIcEgAwHRgALx0fAC4dJQAtHiwAKx4zACoeOwApH0MAJx9NACYfVwAk&#10;H2QAIh9yACAfhAAfH5cAHR+rABsfwwAbH+cAGx/9AB0f/wAeHv8AiSAAAHUiAABlIwAAWSQAAE8l&#10;AABHJQAAQSQAADwjAAA4IwAANSIAADMgAAAwIAEALiEKACwhEAArIRUAKiIcACgiIwAnIikAJiMw&#10;ACUjOAAjI0EAIiRKACEkVQAfJGEAHSRwABskggAZJJUAFySqABYkwQAVJOUAFiT8ABcj/wAZI/8A&#10;hSIAAHEkAABiJgAAVicAAEwnAABEJwAAPicAADkmAAA1JgAAMSUAAC4kAAArJQAAKSUHACcmDgAl&#10;JhMAJCcZACMnIAAiJycAISguACAoNgAeKD4AHShIABspUwAZKV8AGCluABYpgAAUKZQAEimoABEp&#10;wAARKOQAESj7ABMo/wAUJ/8AgCUAAG4nAABfKAAAUykAAEkqAABCKQAAOykAADYpAAAyKAAALigA&#10;ACooAAAmKQAAJCoEACIrDAAgKxEAHywWAB0sHQAcLCQAGy0rABotMwAYLTwAFy1FABYuUAAULl0A&#10;Ei5sABEufgAQLpIADi6nAA0tvQANLd8ADS35AA4s/wAQLP8AfCgAAGoqAABbKwAAUCwAAEYsAAA/&#10;LAAAOSwAADQrAAAvKwAAKysAACYsAAAiLgAAHy8AABwwCQAaMQ4AGTETABcxGgAWMiEAFTIoABQy&#10;MAATMjkAEjNDABEzTgAQM1sADjNpAA0zegAMM44ACjOiAAgyuQAIMtkACDL0AAox/wALMf8AdysA&#10;AGYtAABYLgAATS8AAEMvAAA8LgAANi4AADEuAAAtLgAAKS4AACMwAAAfMgAAGzMAABc1BQAUNgwA&#10;EjcRABE3FgARNx0AEDgkAA84LAAOODUADTg/AAw4SgALOFcACThlAAc4dgAFOIoAAzifAAE3tQAB&#10;N9MAAjfxAAM2/wAFNv8Acy4AAGIwAABUMQAASTEAAEExAAA5MQAANDEAAC8wAAArMAAAJTIAACAz&#10;AAAbNgAAFzgAABM6AgAQPAkADT0OAAw9EwALPRkACj0hAAk9KQAIPTEABj47AAU+RgADPlIAAT5h&#10;AAA+cgAAPoYAAD2cAAA9sgAAPdAAADzwAAA8/wAAPP8AbTIAAF0zAABQNAAARjQAAD40AAA3NAAA&#10;MjMAAC0zAAAnNAAAIjYAAB04AAAYOgAAFD0AABA/AgANQQgACUMNAAZEEQADRBYAAkQdAABEJAAA&#10;RC0AAEQ2AABEQQAARE4AAERcAABEbQAARIEAAESYAABDrwAAQ80AAELwAABC/wAAQv8AaDYAAFg3&#10;AABMOAAAQzgAADs3AAA1NgAAMDYAACk3AAAjOQAAHjsAABg9AAATQAAAEEIAAA1FAQAIRwcAA0kM&#10;AABJDwAAShMAAEsZAABLIAAASygAAEsyAABLPQAATEkAAExXAABLaAAAS30AAEuUAABKrAAASsoA&#10;AEnvAABJ/wAASf8AYjoAAFQ7AABJOwAAQDsAADk6AAAzOQAALDoAACU8AAAfPwAAGUEAABNEAAAQ&#10;RwAADEkAAAhMAAACTwUAAFAKAABQDQAAURAAAFIVAABUGwAAVCMAAFQsAABUNwAAVEQAAFRSAABU&#10;YwAAVHcAAFSPAABTqAAAUsYAAFLtAABR/wAAUf8AXD8AAE8/AABFPwAAPj4AADc9AAAvPgAAJ0AA&#10;ACBDAAAZRgAAE0kAAA9MAAALTwAABlIAAABUAAAAVwIAAFgHAABZCwAAWg4AAFsRAABdFgAAXh0A&#10;AF8mAABfMQAAXj0AAF5MAABeXQAAXnEAAF2JAABdowAAXMEAAFvrAABa/wAAWv8AVkQAAEtDAABD&#10;QgAAPEEAADJCAAApRQAAIUgAABpLAAATTgAADlIAAApVAAADWQAAAFsAAABeAAAAYAAAAGICAABj&#10;BgAAZQoAAGYOAABoEQAAahcAAGsfAABrKQAAazYAAGtFAABrVgAAamoAAGqCAABpnQAAaLsAAGfn&#10;AABm/wAAZf8AUUgAAEhIAABBRgAAN0cAACxKAAAjTQAAG1EAABNVAAAOWQAACF0AAAFhAAAAZAAA&#10;AGcAAABqAAAAbAAAAG4AAABwAAAAcgUAAHMJAAB1DQAAdxEAAHoYAAB7IQAAey4AAHo9AAB6TgAA&#10;eWIAAHl5AAB4lgAAd7MAAHXgAAB0/AAAc/8ATk0AAEdMAAA7TQAAME8AACZTAAAcWAAAE1wAAA1h&#10;AAAGZgAAAGoAAABvAAAAcgAAAHYAAAB5AAAAfAAAAH0AAAB/AAAAgQAAAIMCAACGBwAAiAwAAIsR&#10;AACOGAAAjiQAAI4zAACNRAAAjFgAAItvAACKjAAAiaoAAIjPAACG9wAAhf8ATVEAAEFTAAA0VQAA&#10;KVoAAB5fAAAUZQAADWoAAAVwAAAAdgAAAHsAAAB/AAAAgwAAAIcAAACKAAAAjQAAAI4AAACRAAAA&#10;kwAAAJUAAACYAAAAmgUAAJ0MAACgEQAAoxoAAKMoAACiOgAAoU4AAKBlAACggQAAnqAAAJ3BAACb&#10;7gAAmv8ARlkAADlcAAAtYQAAIWcAABZuAAAOdQAABXsAAACBAAAAhwAAAI0AAACSAAAAlgAAAJoA&#10;AACdAAAAnwAAAKEAAACkAAAApgAAAKgAAACrAAAArgAAALEDAAC0CwAAuBEAALkeAAC5LwAAuEMA&#10;ALdaAAC1dgAAtJcAALS1AACx4gAAsPwAP2QAADFpAAAlbwAAGHcAAA9/AAAGhwAAAI4AAACUAAAA&#10;mgAAAKAAAAClAAAAqgAAAK4AAACxAAAAsgAAALUAAAC3AAAAugAAALwAAAC/AAAAwwAAAMYAAADJ&#10;AAAAzgoAANITAADSIwAA0TcAANBPAADOagAAzYoAAMqrAADLywAAy+8AN3EAACl4AAAdgAAAEYkA&#10;AAiRAAAAmgAAAKEAAACnAAAArQAAALMAAAC5AAAAvgAAAMIAAADFAAAAxgAAAMkAAADMAAAAzgAA&#10;ANIAAADVAAAA2gAAAN4AAADhAAAA5QAAAOoLAADrFwAA6isAAOpDAADqXgAA6noAAOuZAADrtQAA&#10;69UA/wAAAP8AAAD/AAEA/wAHAP8ADQD/ABIA/wAbAP8AJQD/AC8A/wA6AP8AQwD/AEsA/wBTAP8A&#10;WgD9AGAA+wBmAPoAawD4AHIA9gB4APQAgADxAIkA7wCSAOwAnQDpAKoA5gC8AOMA3ADfAPcA3QD/&#10;AMwA/wC+AP8AtQD/ALAA/wCtAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD/AA0A/wAUAP8AHwD/ACkA&#10;+wAzAPcAPQDzAEUA7wBNAOwAUwDoAFkA5QBfAOMAZQDgAGoA3QBxANoAeADWAIAA0gCKAM8AlQDM&#10;AKIAyACyAMUAyQDCAO0AwAD/ALsA/wCwAP8AqAD/AKQA/wChAP8A/wAAAP8AAAD9AAAA+gAAAPgA&#10;AADwAAkA7AARAOgAGQDnACMA5QAtAN4ANgDWAD4A0QBGAM0ATADKAFIAyABYAMUAXQDDAGMAwABp&#10;AL4AcAC8AHgAuQCBALcAjQC0AJoAsQCpAK4AvACsAOEAqgD8AKgA/wCgAP8AmQD/AJYA/wCUAP8A&#10;/wAAAPkAAADyAAAA5wAAANsAAADRAAQAygANAMcAFADEAB0AwgAmAL8ALwC7ADcAtwA/ALQARQCx&#10;AEsArgBRAKwAVgCqAFwAqABhAKYAaACjAHAAoQB5AJ8AhACdAJEAmgCgAJgAsQCWAMwAlQDxAJQA&#10;/wCRAP8AiwD/AIgA/wCGAP8A9wAAAOwAAADeAAAAyQAAALwAAAC0AAAArwAKAKsAEACpABcAqAAg&#10;AKcAKACiADAAnwA4AJwAPgCaAEQAmABKAJYATwCUAFUAkwBaAJEAYQCPAGgAjQBxAIsAewCJAIgA&#10;hwCXAIUAqACDAL4AgQDkAIAA/wCAAP8AfAD/AHsA/wB5AP8A6QAAANcAAADBAAAAsQAAAKYAAACd&#10;AAAAlwAFAJQADQCSABIAkAAaAI8AIgCOACoAiwAxAIkAOACHAD4AhQBDAIMASACBAE4AfwBUAH4A&#10;WgB8AGEAegBpAHgAcwB2AH8AdQCOAHMAnwBxALMAcADQAG8A9gBvAP8AbwD/AG0A/wBsAP8A2gAA&#10;AL8AAACsAAAAngAAAJMAAACMAAAAhQAAAIIACQB/AA8AfgAVAH0AHAB8ACQAegArAHcAMQB1ADcA&#10;dAA9AHIAQgBxAEgAbwBNAG4AUwBsAFoAawBiAGkAbABnAHgAZgCGAGQAlwBiAKoAYQDCAGAA6wBh&#10;AP8AYQD/AGEA/wBgAP8AxQAAAK0AAACbAAAAjQAAAIMAAAB8AAAAdwAAAHIABQBwAAwAbgARAGwA&#10;FwBsAB4AawAlAGkALABnADEAZgA3AGQAPQBjAEIAYgBIAGAATgBfAFUAXQBdAFwAZgBaAHIAWQCA&#10;AFcAkABWAKMAVQC5AFQA3gBUAPsAVAD/AFUA/wBVAP8AtgAAAJ8AAACNAAAAfwAAAHUAAABuAAAA&#10;aQAAAGYAAQBjAAkAYQAOAGAAEwBfABkAXgAgAF0AJgBbACwAWgAyAFgANwBXAD0AVgBDAFUASQBT&#10;AFAAUgBYAFEAYQBPAGwATgB6AEwAigBLAJwASgCxAEkAzgBJAPMASQD/AEkA/wBKAP8AqgEAAJQF&#10;AACCBwAAdAgAAGoIAABjBgAAXgQAAFsAAABZAAUAVwAMAFYAEABUABUAUwAbAFIAIgBRACgAUAAt&#10;AE4AMwBNADgATAA+AEsARQBKAEwASABUAEcAXQBGAGgARAB1AEMAhQBBAJgAQACrAEAAxQA/AOoA&#10;PwD/AEAA/wBAAP8AoAgAAIoLAAB5DQAAbA0AAGENAABaDQAAVQsAAFIJAABQBgAATwIIAE4ADQBM&#10;ABIASwAXAEoAHgBJACMARwApAEYALwBFADQARAA6AEIAQQBBAEgAQABQAD4AWgA9AGQAPAByADoA&#10;ggA5AJQAOACnADcAvgA2AOMANgD5ADYA/wA3AP8AmA0AAIMOAAByEAAAZREAAFsRAABTEAAAThAA&#10;AEoOAABIDQAARwoDAEcHCgBFBA4ARAITAEICGgBBAiAAQAMlAD4DKwA9BDEAPAQ3ADsEPgA6BUUA&#10;OQVOADcFVwA2BWIANAZwADIGgAAxBpIAMAalAC8FuwAuBd0ALgb1AC0H/wAuB/8AkRAAAH0RAABs&#10;EwAAXxQAAFUUAABOFAAASBMAAEQSAABBEAAAQA4AAEANBgBACgwAPgkQADwJFgA7ChwAOQoiADgK&#10;KAA3Cy4ANgs1ADULOwAzC0MAMgxMADAMVgAvDGEALQxvACsMfwAqDJIAKAylACcMuwAlDN0AJQ31&#10;ACYN/wAnDf8AixIAAHcUAABnFgAAWxcAAFEYAABJFwAAQxcAAD8VAAA8FAAAOhIAADkRAQA5DwgA&#10;OA4NADcOEgA1DhgANA4fADIOJQAxDywAMA8yAC8QOgAtEEIALBBLACoQVQAoEGEAJhBvACQQgAAj&#10;EJMAIRCnAB8QvQAeEOAAHhH3AB8Q/wAgEP8AhhQAAHMXAABjGQAAVxoAAE0bAABFGgAAQBoAADsZ&#10;AAA4GAAANRYAADQUAAAzEgQAMhILADESEAAvEhUALRIcACwTIgArEykAKhMwACgTNwAnFD8AJhRI&#10;ACQUUwAiFF8AIBVtAB8VfgAdFZEAGxWlABkVuwAYFd4AGBX4ABkU/wAaFP8AghcAAG8aAABfHAAA&#10;Ux0AAEodAABCHQAAPB0AADccAAA0GwAAMRoAAC8ZAAAuFgAALBcIACsWDgApFxMAKBcZACcYIAAl&#10;GCYAJBgtACMYNAAiGT0AIBlGAB4ZUQAdGV0AGxprABkafAAXGo8AFRqjABQZugASGdsAExn2ABQZ&#10;/wAVGP8AfRoAAGsdAABcHwAAUCAAAEcgAAA/IAAAOR8AADQfAAAxHgAALR0AACscAAApGwAAJxsF&#10;ACUbDAAkHBEAIhwWACEcHQAgHSMAHx0qAB4dMgAcHjoAGx5EABkeTgAXHlsAFh5pABQfegASHo0A&#10;ER6iABAeuAAOHtgADx71ABAd/wARHf8Aeh0AAGcfAABZIQAATSIAAEQiAAA8IgAANiIAADIhAAAu&#10;IQAAKiAAACcgAAAkHwAAIiACACAgCgAeIQ8AHSEUABwhGgAbIiEAGSInABgiLwAXIjgAFSNBABQj&#10;TAASI1gAESNnABAjeAAOI4sADSOfAAwjtAALI9AACyLwAAwi/wANIf8Adh8AAGQiAABWIwAASyQA&#10;AEEkAAA6JAAANCQAAC8jAAArIwAAKCMAACQjAAAgIwAAHSQAABslBwAZJg0AFyYRABYmFwAVJx4A&#10;FCclABMnLAASJzUAESg/ABAoSgAOKFYADShkAAwodAAKKIcACSibAAcnsQAFJ8wABifsAAcm/gAI&#10;Jv8AcSIAAGAkAABTJgAASCcAAD8nAAA3JgAAMSYAAC0mAAApJQAAJSUAACIlAAAdJwAAGSgAABYq&#10;BAAUKwsAEiwQABEsFAAQLBsAECwiAA4sKQAOLTIADS07AAstRgAKLVIACC1gAAYtcAAELYMAAi2Y&#10;AAAsrgAALMkAACzrAAEr/AACK/8AbSUAAF0nAABPKAAARSkAADwpAAA1KQAALygAACsoAAAnJwAA&#10;IycAAB8oAAAbKgAAFywAABMuAgAQMAgADjENAA0xEgAMMRcACzEeAAoxJgAIMi4ABzI3AAUyQgAD&#10;Mk4AATJcAAAybAAAMn8AADKVAAAxrAAAMccAADDqAAAw/AAAMP8AaCkAAFgqAABMKwAAQSwAADks&#10;AAAyKwAALSsAACkqAAAlKgAAICsAABwsAAAXLgAAEzAAABAyAgAONAcACjcMAAc3EAAFNxQAAzcb&#10;AAI3IgAANyoAADgzAAA4PgAAOEoAADhYAAA4aAAAOHwAADeSAAA3qQAANsUAADbqAAA2/QAANf8A&#10;YywAAFQuAABILwAAPi8AADYuAAAwLgAAKy0AACctAAAiLQAAHS8AABgxAAAUMwAAEDUAAA43AQAK&#10;OgcABjsLAAI8DgAAPRIAAD4XAAA+HgAAPiYAAD4vAAA+OgAAPkYAAD5UAAA+ZAAAPncAAD6PAAA9&#10;pwAAPcMAADzpAAA8/QAAO/8AXjAAAFAxAABEMgAAOzIAADQxAAAuMAAAKS8AACQwAAAeMgAAGTQA&#10;ABQ2AAAQOQAADTsAAAo9AAAFQAUAAEEKAABCDQAAQxAAAEQUAABFGgAARiIAAEYrAABGNQAARkEA&#10;AEZPAABGXwAARnMAAEWKAABFpAAARMAAAEPoAABD/gAAQv8AWDQAAEs1AABBNQAAOTUAADI0AAAt&#10;MwAAJjQAACA1AAAaOAAAFDoAABA9AAANQAAACUIAAARFAAAARwMAAEgHAABKCwAASw4AAEwRAABO&#10;FQAATxwAAE8lAABPLwAATzwAAE9KAABPWgAATm0AAE6FAABNoAAATLwAAEvnAABL/gAASv8AUzkA&#10;AEc5AAA+OQAANzgAADE3AAApNwAAITkAABs8AAAVPwAAEEIAAAxFAAAHSAAAAkoAAABNAAAATwAA&#10;AFEEAABSBwAAVAsAAFUOAABXEQAAWRcAAFofAABZKQAAWTYAAFlEAABZVAAAWGcAAFh/AABXmgAA&#10;VrcAAFXjAABU/QAAVP8ATj0AAEM9AAA8PAAANTsAACw8AAAkPgAAHEEAABVEAAAQSAAAC0sAAAVO&#10;AAAAUQAAAFQAAABXAAAAWQAAAFsAAABdAgAAXgYAAGALAABiDgAAZBIAAGcYAABnIgAAZi4AAGY8&#10;AABmTQAAZWAAAGV3AABkkwAAY7EAAGHdAABg/AAAX/8ASUIAAEFBAAA6PwAAMEAAACZDAAAeRgAA&#10;FUoAABBOAAAKUgAAA1YAAABaAAAAXQAAAGAAAABjAAAAZQAAAGcAAABpAAAAawEAAG0FAABvCgAA&#10;cg4AAHUSAAB3GwAAdiYAAHY1AAB1RgAAdFkAAHRvAABziwAAcqkAAHDNAABv9wAAbv8ARkYAAEBF&#10;AAA1RgAAKkgAACBMAAAXUQAAEFYAAAlaAAABXwAAAGMAAABoAAAAawAAAG8AAAByAAAAdQAAAHcA&#10;AAB5AAAAewAAAH0AAACAAwAAgwgAAIYNAACJEwAAih0AAIorAACJPAAAiE8AAIZmAACFgQAAhKAA&#10;AILCAACB8AAAf/8ARksAADpMAAAuTwAAI1MAABhYAAAQXgAACWQAAABpAAAAbwAAAHQAAAB4AAAA&#10;fAAAAIEAAACEAAAAhwAAAIgAAACLAAAAjgAAAJAAAACTAAAAlgAAAJkHAACdDQAAoRQAAKAhAACg&#10;MQAAnkQAAJ1bAACcdgAAmZYAAJm1AACW5QAAlf4AP1IAADJVAAAmWgAAG2AAABFnAAAJbQAAAHQA&#10;AAB7AAAAgQAAAIYAAACLAAAAkAAAAJQAAACXAAAAmQAAAJwAAACfAAAAoQAAAKQAAACnAAAAqgAA&#10;AK0AAACxBgAAtQ0AALgWAAC3JgAAtjkAALVQAAC0agAAsokAALCqAACuzwAArfUAN1wAACthAAAe&#10;aAAAE3AAAAt4AAAAgAAAAIcAAACOAAAAlQAAAJoAAACfAAAApAAAAKgAAACsAAAArQAAALAAAACz&#10;AAAAtQAAALgAAAC7AAAAvwAAAMMAAADHAAAAywUAANEOAADRGwAA0C4AAM9FAADNXwAAy34AAMme&#10;AADIvgAAxekAL2kAACNwAAAWeQAADYEAAAGLAAAAkwAAAJsAAACiAAAAqAAAAK4AAAC0AAAAuAAA&#10;AL0AAADAAAAAwgAAAMUAAADIAAAAywAAAM4AAADRAAAA1gAAANsAAADfAAAA5AAAAOgGAADrEQAA&#10;6iMAAOo6AADpVAAA53IAAOWTAADjswAA49QA/wAAAP8AAAD/AAAA/wAEAP8ACwD/ABAA/wAXAP8A&#10;IQD/ACsA/wA1AP8APgD/AEcA/wBOAP8AVQD8AFsA+gBhAPgAZgD2AG0A9ABzAPIAewDvAIQA7QCO&#10;AOoAmQDmAKcA4wC5AN8A1QDbAPcA1gD/AMAA/wCyAP8AqgD/AKUA/wCiAP8A/wAAAP8AAAD+AAAA&#10;/AAAAPwAAwD+AAsA/wARAP8AGgD9ACQA+QAuAPQAOADwAEAA7ABIAOkATgDmAFQA4gBaAN8AXwDc&#10;AGUA2ABrANQAcgDQAHsAzQCFAMoAkQDHAJ4AwwCuAMAAxQC9AOsAuwD/ALAA/wCkAP8AnAD/AJgA&#10;/wCVAP8A/wAAAPoAAAD0AAAA8QAAAPIAAADqAAUA5wAOAOIAFQDhAB4A4QAoANgAMQDQADkAywBA&#10;AMgARwDFAE0AwgBTAL8AWAC9AF4AuwBkALkAawC2AHMAtAB8ALEAiACuAJUAqwCkAKgAuACmANwA&#10;owD7AJ8A/wCVAP8AjwD/AIsA/wCJAP8A+QAAAO8AAADnAAAA3wAAAM8AAADIAAAAwQAKAL8AEQC8&#10;ABgAuwAhALkAKgC0ADIAsQA6AK4AQACrAEYAqABMAKYAUQCjAFYAoQBcAJ8AYwCdAGoAmwBzAJkA&#10;fgCWAIwAlACbAJIArQCQAMcAjgDwAI0A/wCGAP8AgAD/AH0A/wB8AP8A7QAAAOAAAADRAAAAvwAA&#10;ALMAAACqAAAApgAFAKIADQChABMAoAAbAJ8AIwCbACsAmAAyAJUAOQCTAD8AkQBEAI8ASgCOAE8A&#10;jABVAIoAWwCIAGMAhgBrAIQAdgCCAIIAgACSAH4AowB8ALoAegDhAHkA/wB3AP8AcgD/AHAA/wBv&#10;AP8A3QAAAMsAAAC2AAAApwAAAJ0AAACUAAAAjgABAIsACgCJABAAiAAVAIcAHQCHACUAhAAsAIIA&#10;MgB/ADgAfQA9AHsAQwB5AEgAeABOAHYAVAB1AFsAcwBjAHEAbgBvAHoAbQCJAGwAmgBqAK4AaQDM&#10;AGgA9gBnAP8AZQD/AGQA/wBjAP8AygAAALQAAAChAAAAkwAAAIkAAACCAAAAewAAAHgABQB2AAwA&#10;dQARAHQAGABzAB8AcgAlAHAALABuADIAbAA3AGoAPABpAEIAaABIAGYATgBlAFUAYwBdAGIAZgBg&#10;AHIAXgCAAF0AkgBbAKUAWgC+AFkA6QBZAP8AWQD/AFgA/wBYAP8AuQAAAKIAAACQAAAAgwAAAHkA&#10;AABxAAAAbQAAAGkAAQBmAAkAZQAOAGQAEwBjABkAYwAgAGEAJgBgACwAXgAxAFwANwBbADwAWgBC&#10;AFgASABXAE8AVgBXAFQAYABTAGwAUQB5AFAAigBPAJ4ATgC0AE0A2gBNAPsATQD/AE0A/wBNAP8A&#10;qgAAAJQAAACCAAAAdQAAAGsAAABkAAAAYAAAAF0AAABaAAUAWAAMAFcAEABWABUAVgAbAFUAIQBT&#10;ACcAUgAsAFEAMQBPADcATgA9AE0AQwBMAEoASgBSAEkAWwBIAGYARgBzAEUAhABEAJcAQwCsAEIA&#10;yQBCAPEAQgD/AEMA/wBDAP8AngAAAIkAAAB4AwAAagQAAGEEAABaAwAAVQEAAFIAAABQAAIATgAJ&#10;AE0ADQBMABEASwAXAEoAHABJACIASAAnAEcALQBFADIARAA4AEMAPgBCAEUAQQBNAD8AVgA+AGEA&#10;PQBuADsAfgA6AJEAOQCmADgAvwA4AOgAOAD/ADkA/wA5AP8AlQMAAIAHAABvCQAAYgoAAFgLAABR&#10;CgAATAgAAEkGAABHAwAARgAGAEQACwBDAA8AQgATAEEAGABBAB4APwAjAD4AKQA9AC4AOwA0ADoA&#10;OgA5AEEAOABJADcAUgA2AF0ANABqADMAegAyAIwAMQChADAAuAAvAN4ALwD5AC8A/wAwAP8AjAkA&#10;AHgMAABoDQAAXA4AAFIOAABLDgAARQ0AAEEMAAA/CgAAPggCAD0ECAA8AQ0AOwAQADoAFQA5ABoA&#10;OAAgADYAJQA1ACsANAAwADMANwAyAD4AMQBGAC8AUAAuAFoALQBnACsAdwAqAIkAKQCdACgAswAn&#10;ANEAJwDyACcA/wAnAP8AhgwAAHIOAABjEAAAVhEAAE0RAABFEQAAQBAAADwPAAA5DgAANw0AADYL&#10;BAA2CAoANQYOADQFEgAyBBcAMQUcADAFIgAvBSgALgYuAC0GNAArBjwAKgZEACkHTgAnB1kAJgdl&#10;ACQHdQAjB4cAIgebACAGsAAgBssAHwXtAB8G/gAfB/8AgA4AAG0RAABeEgAAUhMAAEgTAABBEwAA&#10;OxMAADcSAAA0EQAAMhAAADAPAQAwDQYAMAsLAC8KEAAtChQALAsZACoLHwApCyUAKAwrACcMMgAm&#10;DDoAJAxDACMMTQAhDVgAIA1lAB4NdQAcDYgAGg2cABkNsQAYDMoAFwzrABcN/AAYDP8AexEAAGkT&#10;AABaFQAAThYAAEUWAAA9FgAAOBUAADMVAAAwFAAALRMAACsSAAAqEAMAKg8IACkODQAoDhEAJg4W&#10;ACUPHQAkDyMAIw8pACEQMQAgEDkAHhBCAB0QTAAbEFgAGRBmABcQdgAVEIkAFBCeABIQswAREM4A&#10;ERDuABIQ/gASEP8AdxMAAGUVAABXFwAASxgAAEIZAAA6GQAANBgAADAXAAAsFwAAKRYAACcVAAAm&#10;FAEAJRIEACMSCwAiEg8AIRIUACASGgAeEyAAHRMnABwTLgAaEzYAGRRAABcUSgAWFFYAFBRkABIU&#10;dAARFIcAEBScAA4UsQANFMoADRTrAA4T/gAOE/8AcxUAAGEYAABTGgAASBsAAD8bAAA3GwAAMhoA&#10;AC0aAAApGQAAJhgAACQYAAAiFwAAIBYBAB4WCAAdFg0AGxcSABoXFwAZFx0AGBgkABYYKwAVGDQA&#10;FBg9ABIZSAARGVQAEBliAA4ZcgANGYQADBmYAAoZrQAJGMYACRjnAAkY+gAKF/8AbxgAAF4aAABQ&#10;HAAARR0AADwdAAA1HQAALx0AACocAAAmGwAAIxsAACEaAAAeGgAAHBoAABobBQAYGwwAFhwQABUc&#10;FQAUHBsAExwiABIdKQARHTEAEB07AA4dRQANHlEADB5eAAoebQAJHoAABx6UAAUdqgADHcIAAx3m&#10;AAQc+AAFHP8AaxoAAFsdAABNHgAAQh8AADofAAAyHwAALR8AACgeAAAkHgAAIR0AAB4dAAAcHQAA&#10;GB4AABUfAgATIAkAEiEOABAhEgAQIRgADiEfAA4iJgANIi4ADCI3AAoiQQAJIk0AByJaAAUiaQAD&#10;InwAASKRAAAiqAAAIcAAACHlAAAg+AAAIP8AZx0AAFcfAABKIQAAQCEAADciAAAwIQAAKiEAACYg&#10;AAAiIAAAHx8AABwfAAAZIAAAFiEAABIjAgAQJAcADiYMAAwmEAALJhUACiYcAAkmIgAIJioABicz&#10;AAQnPQADJ0kAASdWAAAnZgAAJ3kAACePAAAmpgAAJr8AACXkAAAl+QAAJP8AYyAAAFQiAABHIwAA&#10;PSQAADQkAAAuIwAAKCMAACQiAAAhIgAAHiEAABoiAAAXIwAAEyQAABAmAgAOKAcACyoLAAgrDgAG&#10;KxMABCsYAAIrHwABLCcAACwwAAAsOgAALEUAACxTAAAsYwAALHYAACyMAAArpAAAK74AACrkAAAq&#10;+gAAKf8AXyMAAFAlAABEJgAAOiYAADImAAArJgAAJiUAACMkAAAfJAAAGyQAABclAAAUJwAAESkA&#10;AA4rAgALLQYABy8LAAQwDgAAMBEAADEVAAAxHAAAMSMAADIsAAAyNgAAMkIAADJPAAAyXwAAMnIA&#10;ADGJAAAxogAAMLwAADDkAAAv+wAAL/8AWicAAEwoAABAKQAANykAAC8pAAApKAAAJScAACEmAAAc&#10;JwAAGCgAABQqAAARLAAADi4AAAswAQAHMgUAAzQJAAA1DAAANg8AADcSAAA4GAAAOCAAADgoAAA4&#10;MgAAOT0AADlLAAA5WwAAOG4AADiFAAA3nwAAN7oAADbkAAA1/AAANf8AVSoAAEgsAAA9LAAANCwA&#10;AC0rAAAoKgAAJCkAAB4qAAAZKwAAFC0AABEvAAANMQAACjQAAAc2AAACOAQAADoHAAA7CgAAPQ0A&#10;AD4QAABAFAAAQBsAAEAkAABALgAAQDkAAEBHAABAVgAAQGkAAECAAAA/mwAAPrcAAD3jAAA8/AAA&#10;PP8AUC8AAEMvAAA5LwAAMi8AACwtAAAnLAAAIC0AABovAAAVMQAAETMAAA02AAAJOAAABTsAAAA9&#10;AAAAQAEAAEEEAABDBwAARQsAAEYOAABIEQAAShYAAEoeAABKKAAASjQAAElCAABJUQAASWQAAEh7&#10;AABIlwAAR7QAAEbgAABF/AAARP8ASjMAAD8zAAA2MwAAMDEAACowAAAjMQAAHDMAABY1AAAROAAA&#10;DTsAAAg+AAADQQAAAEMAAABGAAAASAAAAEoAAABMBAAATgcAAE8LAABRDgAAVBIAAFUZAABVIgAA&#10;VC4AAFQ8AABUSwAAU14AAFN0AABSkAAAUa4AAFDXAABP+wAATv8ARTcAADw3AAA1NgAALzQAACY1&#10;AAAeNwAAFzoAABE9AAAMQQAAB0QAAABIAAAASgAAAE0AAABQAAAAUwAAAFUAAABXAAAAWAIAAFsG&#10;AABdCwAAXw4AAGITAABiGwAAYicAAGI0AABhRQAAYFcAAGBtAABfiQAAXacAAFzMAABa+AAAWf8A&#10;QTwAADo7AAA0OQAAKjoAACE8AAAYQAAAEUMAAAxHAAAGSwAAAE8AAABTAAAAVgAAAFkAAABcAAAA&#10;XwAAAGEAAABjAAAAZQAAAGcBAABqBQAAbQoAAHAOAABzFQAAciAAAHItAABxPQAAcE8AAG9lAABu&#10;gAAAbZ8AAGvBAABp8QAAaP8AP0AAADk+AAAuPwAAJEIAABpGAAASSgAADE8AAARUAAAAWAAAAF0A&#10;AABhAAAAZQAAAGgAAABrAAAAbgAAAHEAAABzAAAAdQAAAHgAAAB7AAAAfgMAAIEKAACFDwAAhxcA&#10;AIYkAACFNAAAhEYAAIJdAACBdgAAf5YAAH62AAB85wAAev8AP0QAADNFAAAoSAAAHUwAABNSAAAM&#10;VwAAA10AAABjAAAAaAAAAG0AAABxAAAAdgAAAHoAAAB+AAAAgQAAAIMAAACGAAAAiQAAAIsAAACO&#10;AAAAkgAAAJUBAACZCQAAnhAAAJ4aAACdKQAAnDwAAJpSAACYbAAAlosAAJSqAACS1AAAkPoAOEsA&#10;ACxOAAAgUwAAFVkAAA1gAAADZwAAAG4AAAB0AAAAegAAAIAAAACEAAAAigAAAI4AAACSAAAAlQAA&#10;AJcAAACaAAAAnQAAAKAAAACjAAAApwAAAKsAAACvAAAAtAkAALgQAAC3HgAAtTAAALNGAACxYAAA&#10;r34AAKygAACrwQAAqe4AMVUAACRbAAAYYQAADmkAAAVxAAAAeQAAAIEAAACIAAAAjwAAAJQAAACa&#10;AAAAnwAAAKQAAACoAAAAqQAAAKwAAACvAAAAswAAALUAAAC5AAAAvQAAAMEAAADGAAAAywAAANEK&#10;AADTFAAA0SUAANA7AADNVAAAynEAAMiSAADFswAAw94AKWIAABxpAAARcQAAB3sAAACEAAAAjQAA&#10;AJUAAACdAAAAowAAAKkAAACvAAAAtAAAALkAAAC8AAAAvgAAAMIAAADFAAAAyAAAAMwAAADQAAAA&#10;1AAAANoAAADfAAAA5AAAAOoAAADuDAAA7RoAAOwvAADqSQAA6GUAAOaGAADkpQAA4sYA/wAAAP8A&#10;AAD/AAAA/AABAPwACAD+AA4A/wAUAP8AHQD/ACYA/wAwAP8AOgD/AEIA/wBJAP4AUAD7AFYA+QBc&#10;APYAYgD0AGgA8gBvAPAAdgDtAH8A6gCJAOcAlQDkAKMA4AC1ANsA0ADVAPYAygD/ALYA/wCoAP8A&#10;nwD/AJoA/wCWAP8A/wAAAPsAAAD2AAAA8wAAAPMAAAD2AAkA+gAOAP0AFgD7ACAA9wAqAPIAMwDt&#10;ADsA6QBDAOYASQDiAE8A3gBVANsAWwDWAGAA0gBnAM8AbgDMAHYAyQCAAMYAjADCAJoAvwCqALsA&#10;wQC4AOkAtgD/AKcA/wCaAP8AkgD/AI0A/wCKAP8A+gAAAPEAAADqAAAA5wAAAOcAAADkAAEA4AAL&#10;ANsAEQDaABoA2wAjANEALADKADQAxgA7AMIAQgC/AEgAvABOALoAUwC4AFkAtgBfALMAZgCxAG4A&#10;rgB3AKwAgwCpAJEApgChAKMAtQCgANgAngD7AJUA/wCLAP8AhQD/AIAA/wB+AP8A7wAAAOMAAADa&#10;AAAA0wAAAMYAAAC/AAAAuQAGALcADgC0ABQAtAAdALMAJQCuAC0AqwA0AKcAOwCkAEEAoQBGAJ8A&#10;TACdAFEAmwBXAJkAXgCXAGUAlQBuAJMAeQCQAIcAjgCXAIwAqQCJAMQAiADvAIUA/wB8AP8AdgD/&#10;AHMA/wByAP8A4AAAANAAAADGAAAAtgAAAKkAAAChAAAAnQABAJkACgCYABAAmAAWAJcAHgCUACYA&#10;kQAtAI8ANACMADoAigA/AIgARQCHAEoAhQBQAIMAVgCBAF4AgABmAH4AcQB8AH0AeQCNAHcAoAB1&#10;ALYAcwDfAHIA/wBuAP8AaQD/AGcA/wBlAP8AzAAAAL4AAACrAAAAnQAAAJMAAACKAAAAhQAAAIIA&#10;BQCAAA0AfwARAH8AGACAACAAfQAmAHoALQB3ADMAdQA4AHQAPgByAEMAcABJAG8ATwBtAFYAbABe&#10;AGoAaABoAHUAZwCEAGUAlgBkAKsAYgDJAGEA9gBgAP8AXAD/AFsA/wBaAP8AvQAAAKkAAACXAAAA&#10;iQAAAH4AAAB4AAAAcwAAAG8AAQBtAAkAbAAOAGsAEwBrABkAagAgAGgAJgBmACwAZQAyAGMANwBi&#10;ADwAYABCAF8ASABdAE8AXABXAFoAYQBZAG0AVwB7AFYAjgBVAKIAUwC7AFIA6QBSAP8AUAD/AE8A&#10;/wBPAP8ArQAAAJgAAACGAAAAeAAAAG4AAABnAAAAYwAAAGAAAABdAAUAXAALAFsAEABbABUAWwAb&#10;AFoAIQBYACYAVgAsAFQAMQBTADYAUgA8AFEAQgBPAEkATgBRAE0AWwBLAGYASgB0AEkAhQBIAJkA&#10;RwCxAEYA2ABGAPwARQD/AEUA/wBFAP8AnwAAAIkAAAB4AAAAbAAAAGIAAABbAAAAVgAAAFMAAABR&#10;AAIATwAIAE8ADQBOABEATgAWAE0AHABMACEASgAmAEkALABIADEARwA3AEUAPQBEAEQAQwBMAEIA&#10;VQBAAGAAPwBuAD4AfgA9AJIAPACpADsAxwA7APMAOwD/ADsA/wA8AP8AkwAAAH4AAABuAAAAYQAA&#10;AFgAAABRAAAATAAAAEkAAABHAAAARQAFAEQACwBDAA4AQwASAEMAFwBCAB0AQAAiAD8AJwA+ACwA&#10;PQAyADsAOAA6AD8AOQBHADgAUAA3AFsANQBoADQAeAAzAIwAMgCiADEAvAAxAOcAMQD/ADIA/wAz&#10;AP8AiQAAAHYDAABmBQAAWQcAAFAHAABJBgAAQwUAAEADAAA+AQAAPAADADsACAA6AA0AOgAQADkA&#10;FAA5ABkANwAeADYAIwA1ACgANAAuADMANAAyADsAMABDAC8ATAAuAFcALQBkACwAcwArAIcAKgCc&#10;ACkAtQApANwAKQD7ACkA/wAqAP8AgQQAAG4IAABfCgAAUwsAAEoLAABCCwAAPQoAADkJAAA2CAAA&#10;NQUAADQCBgAzAAoAMgAOADEAEQAxABUAMAAaAC8AHwAuACQALAAqACsAMAAqADcAKQA/ACgASQAn&#10;AFQAJgBgACQAbwAjAIIAIgCXACEArgAhAMwAIQDzACEA/wAiAP8AewkAAGgMAABaDQAATg4AAEUO&#10;AAA9DgAAOA0AADMNAAAwDAAALgsAAC0JAwAtBggALAQMACsCDwAqARIAKQEXACgBHAAnACEAJgAn&#10;ACUALQAkADQAIwE9ACIBRgAhAVEAHwFdAB4BbAAcAX8AGwCUABoAqgAaAMUAGgDrABkA/wAaAP8A&#10;dQwAAGQOAABVDwAAShAAAEAQAAA5EAAAMxAAAC8PAAAsDgAAKQ4AACcNAQAnDAUAJwoKACYIDQAl&#10;BxAAJAYUACIGGQAhBh8AIAckAB8HKwAeBzIAHQc6ABwIRAAaCE8AGQhcABcIawAWCH0AFQeRABQH&#10;pwATBr8AEgXkABIF+gASBf8AcQ4AAF8QAABREQAARhIAAD0SAAA2EgAAMBIAACsRAAAoEQAAJRAA&#10;ACMQAAAiDgQAIQ0HACEMCwAgCw4AHwsSAB0LFwAcDBwAGwwiABoMKQAZDDEAGAw5ABYNQwAVDU8A&#10;Ew1cABINawAQDX4ADw2SAA4NpwANDL4ADQzgAA0M9QANDP8AbRAAAFwRAABOEwAAQxQAADoUAAAy&#10;FAAALRQAACgTAAAlEwAAIhIAACARAAAeEQMAHBAFABwPCAAbDwwAGg4QABkPFAAXDxoAFg8hABUQ&#10;KAAUEDAAEhA5ABEQRAAQEFAADhBdAA0QawAMEHwACxCQAAkQpQAIELwABxDfAAcQ9AAHD/8AaREA&#10;AFgUAABLFQAAQBYAADcWAAAwFgAAKhYAACYVAAAiFQAAHxQAAB0TAAAaEwIAGRIEABcSBgAWEgoA&#10;FRIOABQSEgASEhgAERMeABETJQAQEy4ADhM3AA0UQAAMFEsACxRYAAkUZwAHFHgABhSNAAQUowAD&#10;E7sAAhPdAAES9AACEv8AZRMAAFUWAABIFwAAPRgAADQYAAAtGAAAKBgAACMXAAAgFwAAHRYAABoV&#10;AAAYFQIAFhUEABQVBQASFggAERYNABAXEAAOFxUADhcbAA0XIgAMFykACxgyAAkYPAAHGEcABRhU&#10;AAQYYwACGHUAARiLAAAXoQAAF7kAABfdAAAW9QAAFv8AYRYAAFIYAABFGgAAOxoAADIaAAArGgAA&#10;JRoAACEZAAAeGAAAGxgAABgXAAAWFwIAFBcDABIYBQAQGQcADhsLAAwbDwALGxMAChsYAAgcHwAH&#10;HCYABRwvAAQcOAACHEQAAB1RAAAdYAAAHXIAAByIAAAcoAAAG7kAABveAAAa9gAAGv8AXhgAAE8a&#10;AABCHAAAOBwAAC8dAAApHAAAIxwAAB8bAAAcGgAAGRkAABcZAQAUGQIAEhoDABAbBAAOHQcADB4L&#10;AAkfDgAGIBEABSAWAAMgHAABISMAACErAAAhNQAAIUAAACFOAAAhXQAAIW8AACGGAAAgngAAILgA&#10;AB/eAAAe+AAAHv8AWhsAAEsdAAA/HgAANR8AAC0fAAAnHgAAIh0AAB4dAAAbHAAAGBsAABUbAAAS&#10;HAAAEB0CAA4fBAAMIQYACSIKAAUjDQACJBAAACUTAAAlGQAAJiAAACYoAAAmMgAAJj0AACZKAAAm&#10;WgAAJmwAACaDAAAlnAAAJbcAACTfAAAj+QAAI/8AVR4AAEcgAAA8IQAAMiEAACshAAAlIAAAIB8A&#10;AB0eAAAaHQAAFh4AABMeAAAQIAAADiEAAAwjAgAIJQUABScJAAAoCwAAKg4AACsRAAAsFgAALB0A&#10;ACwlAAAsLgAALDoAACxHAAAsVgAALGkAACyAAAArmgAAKrUAACnfAAAp+wAAKP8AUSIAAEQjAAA4&#10;JAAALyQAACgjAAAjIgAAHyEAABwgAAAXIAAAEyEAABAjAAAOJAAACyYAAAgoAAAEKgQAACwHAAAu&#10;CQAAMAwAADEPAAAzEwAAMxkAADMhAAAzKgAAMzUAADNDAAAzUgAAM2UAADJ7AAAylwAAMbMAADDe&#10;AAAv+wAALv8ATCUAAD8mAAA1JwAALSYAACclAAAiJAAAHiMAABkjAAAUJAAAESYAAA4oAAALKgAA&#10;BywAAAMvAAAAMQIAADMEAAA1BwAANwoAADkNAAA6EAAAOxUAADsdAAA7JgAAOzEAADs+AAA7TgAA&#10;O2AAADp3AAA5kgAAOLAAADfbAAA2/AAANf8ARykAADsqAAAyKgAAKykAACUnAAAhJgAAGycAABUo&#10;AAARKgAADiwAAAovAAAGMQAAATQAAAA2AAAAOAAAADsBAAA9BAAAPwcAAEEKAABDDgAARREAAEUY&#10;AABFIQAARSwAAEQ5AABESAAARFsAAENxAABCjQAAQasAAEDSAAA/+gAAPv8AQi0AADguAAAvLQAA&#10;KSsAACQqAAAdKgAAFywAABEuAAANMQAACTQAAAQ3AAAAOgAAADwAAAA/AAAAQQAAAEQAAABGAAAA&#10;SAMAAEoHAABMCwAATg4AAFATAABQHAAAUCcAAE80AABPQwAAT1UAAE5qAABNhgAATKQAAErKAABJ&#10;+AAASP8APjIAADUxAAAuLwAAKS4AACAuAAAZMQAAEjMAAA43AAAJOgAAAj0AAABAAAAARAAAAEcA&#10;AABJAAAATAAAAE8AAABRAAAAUwAAAFUBAABYBgAAWgsAAF0OAABfFQAAXiAAAF4sAABdPAAAXE4A&#10;AFtjAABafgAAWJ0AAFfAAABV8gAAVP8AOjYAADM0AAAtMgAAJDMAABs2AAATOQAADj0AAAhBAAAA&#10;RQAAAEkAAABMAAAAUAAAAFMAAABWAAAAWQAAAFsAAABdAAAAYAAAAGIAAABlAAAAaAUAAGsLAABv&#10;EAAAbxgAAG4lAABtNAAAbUYAAGtbAABqdQAAaJQAAGa2AABk6QAAYv8AODkAADI3AAAoOQAAHjsA&#10;ABU/AAAORAAAB0kAAABNAAAAUgAAAFYAAABaAAAAXgAAAGIAAABlAAAAaAAAAGsAAABtAAAAcAAA&#10;AHMAAAB2AAAAeQAAAH0EAACBCwAAhREAAIQdAACCLAAAgD4AAH5UAAB+awAAe4oAAHqqAAB31gAA&#10;df0AOD0AACw+AAAiQQAAF0YAAA9LAAAHUQAAAFcAAABcAAAAYgAAAGYAAABrAAAAbwAAAHQAAAB4&#10;AAAAewAAAH4AAACAAAAAgwAAAIYAAACKAAAAjQAAAJEAAACWAwAAmwwAAJ0TAACbIQAAmjMAAJdJ&#10;AACUYgAAk38AAJCgAACOxQAAjPMAMUQAACVIAAAaTQAAEFMAAAhaAAAAYQAAAGgAAABuAAAAdAAA&#10;AHkAAAB/AAAAhAAAAIkAAACNAAAAkQAAAJMAAACWAAAAmQAAAJ0AAACgAAAApAAAAKgAAACsAAAA&#10;sgMAALcNAAC3FwAAtSgAALI+AACwVgAArHMAAKqUAACptAAApeUAKk8AAB5UAAASWwAACmIAAABq&#10;AAAAcwAAAHsAAACCAAAAiQAAAI4AAACUAAAAmgAAAJ8AAACkAAAApgAAAKkAAACtAAAAsAAAALMA&#10;AAC3AAAAuwAAAMAAAADFAAAAywAAANEEAADVDgAA0x0AANAyAADNSwAAymYAAMaHAADCqQAAwcsA&#10;IlsAABZiAAAMawAAAXQAAAB9AAAAhwAAAJAAAACXAAAAngAAAKQAAACrAAAAsQAAALYAAAC6AAAA&#10;vAAAAMAAAADEAAAAyAAAAMsAAADPAAAA1AAAANoAAADgAAAA5gAAAOsAAADxBgAA8BMAAO4nAADs&#10;PwAA6lsAAOd6AADkmwAA4LsA/wAAAPsAAAD2AAAA8wAAAPQABQD2AAwA+gARAP8AGQD/ACIA/wAs&#10;AP8ANQD/AD0A/wBFAPwATAD6AFIA9wBYAPUAXgDzAGQA8QBqAO4AcgDsAHoA6QCFAOUAkQDhAKAA&#10;3QCyANgAzgDSAPYAwQD/AK0A/wCeAP8AlgD/AJAA/wCMAP8A+gAAAPIAAADsAAAA6QAAAOkAAADs&#10;AAUA8gAMAPgAEgD3ABsA9QAlAPAALgDrADcA5gA+AOIARQDdAEsA2ABQANMAVgDQAFwAzQBiAMoA&#10;agDIAHIAxQB8AMIAiAC+AJYAugCoALcAvwC0AOgArgD/AJ0A/wCQAP8AiAD/AIMA/wCAAP8A8AAA&#10;AOUAAADeAAAA2gAAANsAAADcAAAA2AAHANEADgDRABUA0gAeAMsAJwDFAC8AwAA3AL0APQC6AEQA&#10;twBJALUATwCyAFUAsABbAK4AYQCsAGkAqQBzAKcAfwCkAI0AoQCeAJ4AsgCbANUAmQD8AIwA/wCC&#10;AP8AewD/AHYA/wB0AP8A4gAAANMAAADKAAAAxwAAALwAAAC2AAAAsAABAK8ACwCsABEArQAYAK0A&#10;IACoACgApAAvAKAANgCdADwAmwBCAJkARwCXAE0AlQBTAJMAWQCRAGEAjwBqAIwAdQCKAIMAiACU&#10;AIYApwCDAMIAggDwAHwA/wBzAP8AbQD/AGoA/wBoAP8AzwAAAMEAAAC5AAAArQAAAKAAAACYAAAA&#10;lAAAAJEABgCQAA0AkAASAI8AGQCOACEAiwAoAIgALwCGADUAhAA6AIIAQACAAEUAfgBLAHwAUgB6&#10;AFkAeABiAHYAbAB0AHkAcgCJAHEAnQBvALQAbQDfAGwA/wBlAP8AYAD/AF4A/wBcAP8AvgAAALEA&#10;AACgAAAAkgAAAIkAAACCAAAAfAAAAHoAAQB4AAkAdwAOAHgAFAB3ABoAdAAhAHIAJwBwAC0AbgAz&#10;AGwAOABrAD4AaQBEAGgASgBmAFEAZABaAGMAZABhAHAAXwB/AF4AkwBdAKkAXADIAFsA9wBXAP8A&#10;VAD/AFIA/wBRAP8AsAAAAJ8AAACNAAAAfwAAAHQAAABuAAAAagAAAGYAAABlAAQAYwALAGMAEABj&#10;ABUAYwAbAGEAIQBfACcAXQAsAFwAMgBaADcAWQA9AFcAQwBWAEsAVQBTAFMAXABSAGgAUAB3AE8A&#10;iQBOAJ8ATQC6AEwA6QBLAP8ASQD/AEcA/wBHAP8AogAAAI0AAAB8AAAAbgAAAGUAAABeAAAAWQAA&#10;AFcAAABVAAEAVAAHAFMADQBTABEAVAAWAFIAGwBRACEATwAmAE4AKwBMADEASwA3AEoAPQBJAEQA&#10;RwBMAEYAVgBEAGEAQwBwAEIAgQBBAJcAQACvAD8A1wA/AP8APgD/AD0A/wA+AP8AlAAAAH8AAABv&#10;AAAAYwAAAFkAAABRAAAATQAAAEoAAABIAAAARwAEAEcACgBGAA4ARgARAEcAFgBFABwARAAhAEIA&#10;JgBBACsAQAAxAD4ANwA9AD4APABHADoAUAA5AFsAOABpADcAegA2AI8ANQCnADUAxgA0APUANAD/&#10;ADQA/wA1AP8AiAAAAHQAAABlAAAAWAAAAE8AAABIAAAAQwAAAD8AAAA9AAAAPAACADwABwA7AAwA&#10;OwAPADsAEgA6ABcAOQAcADcAIQA2ACYANQAsADQAMgAzADkAMQBBADAASwAvAFYALgBjAC0AcwAs&#10;AIgALACgACsAuwArAOoAKwD/ACsA/wAsAP8AfwAAAGwAAABdAQAAUQIAAEgDAABAAwAAOwIAADcA&#10;AAA0AAAAMwAAADIABQAyAAkAMgANADEAEAAxABMAMAAYAC8AHQAtACIALAAoACsALgAqADUAKQA9&#10;ACgARgAnAFEAJgBeACUAbgAkAIIAIwCZACMAswAiAN4AIgD/ACMA/wAkAP8AdwAAAGUEAABWBgAA&#10;SwcAAEIIAAA6CAAANQcAADAGAAAtBQAALAMAACsAAwAqAAcAKQALACkADgApABEAKAAVACcAGQAm&#10;AB4AJQAkACQAKgAjADEAIgA5ACEAQwAgAE4AHwBaAB4AaQAdAHwAHACTABsArAAbAM0AGwD2ABsA&#10;/wAcAP8AcAUAAF8IAABRCgAARgsAAD0LAAA1CwAAMAsAACsKAAAoCQAAJQgAACQHAgAjBAYAIwIJ&#10;ACIBDAAiAA8AIQASACAAFgAfABsAHgAgAB0AJgAcAC4AGwA2ABoAPwAZAEoAGABXABcAZgAWAHgA&#10;FQCPABUApgAUAMMAFADuABQA/wAVAP8AawgAAFsLAABNDAAAQg0AADkNAAAxDQAALA0AACcNAAAj&#10;DAAAIQwAAB8LAQAeCgUAHQgIAB0GCwAcBQ0AHAQQABsEFAAZBBgAGQQeABgEIwAXBCsAFgQzABUE&#10;PAAUBEcAEwNUABIDYwARA3UAEAKKABABogAPALwADwDlAA8A/gAQAP8AZwsAAFcNAABJDgAAPg8A&#10;ADUPAAAuDwAAKA8AACQOAAAgDgAAHQ4AABsNAQAZDQQAGAwHABgLCQAXCQwAFwkOABYJEgAVCRYA&#10;FAkbABMJIQASCSgAEgkwABEJOgAQCUUADwlSAA4JYQANCXMADAiIAAsInwAKB7cACgbbAAoF9gAK&#10;BP8AYw0AAFMOAABGEAAAOxEAADIRAAArEQAAJRAAACEQAAAdEAAAGg8AABgPAQAWDgQAFQ4HABQN&#10;CQATDQsAEwwNABIMEAARDBQAEAwZABAMHwAPDCcADg0vAA0NOQAMDUUACw1RAAkNYAAIDXEABg2G&#10;AAUNnQAEDLQAAwzSAAIM8QACC/8AXw4AAFAQAABDEQAAOBIAAC8SAAAoEgAAIxIAAB4RAAAbEQAA&#10;GBEAABUQAgAUEAUAEhAHABEPCQAQDwoAEA4MAA4ODgAODxIADQ8XAAwQHQAMECQAChAsAAkQNgAI&#10;EEEABhBOAAUQXQADEG8AARCEAAAQnAAAD7QAAA7UAAAO8wAADv8AXBAAAE0SAABAEwAANhQAAC0U&#10;AAAmFAAAIRMAABwTAAAZEgAAFhIAABQRAwASEQYAEREIABAQCgAOEAsADRELAAwRDQALEhEAChIV&#10;AAkSGgAIEiEABhMpAAUTMwADEz4AAhNLAAATWgAAE2wAABOCAAASmwAAErQAABHXAAAR9QAAEf8A&#10;WBIAAEkUAAA9FQAAMxYAACsWAAAkFQAAHxUAABoUAAAXFAAAFBMBABMSBAAREgcAEBIJAA4SCQAN&#10;EgkACxMKAAkUDQAHFQ8ABhYTAAQWGAADFh8AAhYnAAAXMAAAFzsAABdIAAAXWAAAF2oAABaAAAAW&#10;mQAAFbQAABXZAAAU9wAAE/8AVRQAAEYWAAA6FwAAMBgAACgYAAAiFwAAHRYAABkWAAAWFQAAExQD&#10;ABITBgAQEwcADxMHAA0UBwALFQgACRYJAAYYDAADGg4AARoRAAAaFgAAGxwAABskAAAbLQAAGzgA&#10;ABtGAAAcVQAAG2cAABt9AAAblwAAGrMAABnbAAAY+QAAF/8AURYAAEMYAAA3GQAALhoAACYaAAAg&#10;GQAAGxgAABgXAAAVFgEAExUFABEVBAAPFQQADRYEAAsXBQAJGQYABhoIAAIcCgAAHg0AACAQAAAg&#10;EwAAIBkAACAhAAAhKgAAITUAACFCAAAhUgAAIGQAACB6AAAflQAAH7EAAB7bAAAd+gAAHP8ATRkA&#10;AD8bAAA0HAAAKxwAACQcAAAeGwAAGhoAABcYAAAUFwIAEhcCABAYAQANGQEACxoCAAgcAwAFHQQA&#10;Ah8GAAAhCAAAIwsAACUOAAAmEQAAJhYAACYeAAAnJwAAJzIAACc/AAAmTgAAJmAAACZ3AAAlkgAA&#10;JK8AACPaAAAi+wAAIf8ASB0AADweAAAxHwAAKB4AACIeAAAdHAAAGRsAABYaAAASGgAAEBsAAA0c&#10;AAALHQAACB8AAAQhAAABIwIAACUEAAAnBgAAKQkAACwMAAAuDwAALhMAAC4aAAAuIwAALi4AAC47&#10;AAAuSgAALVwAAC1yAAAsjgAAK6wAACrUAAAp+wAAKP8ARCAAADghAAAuIQAAJiEAACAgAAAcHgAA&#10;GB0AABQdAAAQHgAADh8AAAshAAAHIwAAAyUAAAAnAAAAKQAAACwBAAAuAwAAMAYAADMKAAA1DQAA&#10;NhEAADYXAAA2HwAANikAADY2AAA2RQAANVcAADVtAAA0iQAAMqgAADHPAAAw+gAAL/8APyQAADQk&#10;AAArJAAAJCMAAB8hAAAbIAAAFiAAABEhAAAOIwAACiUAAAYoAAACKgAAAC0AAAAvAAAAMgAAADQA&#10;AAA3AAAAOQMAADsGAAA+CgAAQA4AAEESAABBGgAAQCUAAEAxAABAQAAAP1IAAD5nAAA9ggAAPKIA&#10;ADrHAAA5+AAAOP8AOigAADAoAAApJwAAIyUAAB8jAAAYJAAAEiUAAA4oAAAKKgAABS0AAAAwAAAA&#10;MwAAADYAAAA4AAAAOwAAAD4AAABAAAAAQgAAAEUCAABHBgAASgoAAE0OAABNFQAATB8AAEwrAABL&#10;OgAASkwAAElhAABIfAAAR5sAAEW/AABD8wAAQv8ANiwAAC0rAAAnKQAAIycAABsoAAAUKgAADi0A&#10;AAowAAAEMwAAADcAAAA6AAAAPQAAAEAAAABDAAAARgAAAEgAAABLAAAATQAAAFAAAABTAQAAVgYA&#10;AFkLAABbEAAAWxkAAFolAABZNAAAWEYAAFdaAABVdAAAVJMAAFK1AABQ6gAAT/8AMzAAACwuAAAn&#10;LAAAHi0AABYvAAAQMgAACjYAAAM6AAAAPwAAAEIAAABGAAAASQAAAEwAAABPAAAAUgAAAFUAAABY&#10;AAAAWgAAAF0AAABgAAAAYwAAAGcGAABrDAAAbBIAAGseAABrLAAAaT0AAGdSAABmagAAZIkAAGGr&#10;AABf3AAAXf8AMTMAACwxAAAiMgAAGTUAABE5AAAKPQAAAkIAAABHAAAATAAAAFAAAABUAAAAWAAA&#10;AFsAAABfAAAAYgAAAGUAAABoAAAAawAAAG4AAABxAAAAdQAAAHkAAAB9BgAAgg0AAIIWAACAJAAA&#10;fjUAAHxJAAB7YQAAeH8AAHafAABzxgAAcPcAMTYAACY4AAAcOwAAEkAAAAtFAAACSwAAAFEAAABW&#10;AAAAWwAAAGAAAABlAAAAaQAAAG4AAAByAAAAdgAAAHkAAAB8AAAAfgAAAIIAAACFAAAAiQAAAI4A&#10;AACTAAAAmAYAAJwOAACbGgAAmCsAAJZAAACSWQAAkXMAAI2VAACLtQAAiOgAKz4AACBBAAAVRwAA&#10;DU0AAAJUAAAAWwAAAGEAAABoAAAAbgAAAHMAAAB5AAAAfgAAAIMAAACIAAAAjAAAAI8AAACSAAAA&#10;lQAAAJkAAACdAAAAoQAAAKUAAACqAAAAsAAAALcHAAC4EQAAtSEAALI1AACvTQAAqmkAAKiIAACm&#10;qAAAotEAI0gAABhOAAAOVAAABFwAAABkAAAAbQAAAHUAAAB8AAAAgwAAAIkAAACPAAAAlQAAAJsA&#10;AACgAAAAowAAAKYAAACpAAAArQAAALEAAAC1AAAAuQAAAL4AAADEAAAAygAAANIAAADaCgAA1hYA&#10;ANIpAADOQQAAylwAAMV8AADCnQAAwb0AHFUAABFcAAAHZQAAAG4AAAB3AAAAfwAAAIgAAACQAAAA&#10;mAAAAJ8AAAClAAAArQAAALMAAAC4AAAAugAAAL4AAADCAAAAxgAAAMoAAADOAAAA0wAAANoAAADg&#10;AAAA5wAAAO0AAADzAAAA9A4AAPIeAADvNgAA7FEAAOhuAADkkAAA37EAAAAAAAAAAAAAAAAAAAAA&#10;AAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZH&#10;SUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+Q&#10;kZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ&#10;2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////&#10;/////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIk&#10;JSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamts&#10;bm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1&#10;tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+&#10;//////////////////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAA&#10;AQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJ&#10;SktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CR&#10;k5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na&#10;293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////&#10;////////////////AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKiss&#10;LS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2Rl&#10;ZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2e&#10;n6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX&#10;2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAA&#10;AAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZ&#10;GhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFS&#10;U1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqL&#10;jI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPE&#10;xcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9&#10;/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8g&#10;ICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1ha&#10;XF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TF&#10;xsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u&#10;7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4P&#10;DxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2&#10;Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZud&#10;n6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd&#10;3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+&#10;//+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3L&#10;sZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6&#10;cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy&#10;/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+l&#10;JQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C&#10;06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnM&#10;snSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FV&#10;Rf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/&#10;pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06ua&#10;idyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSq&#10;w6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7D&#10;XlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO&#10;/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyl&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2&#10;t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlry&#10;xGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6&#10;GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72m&#10;ecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw&#10;5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+lJQb/pDAO/6Y6GP+x&#10;QyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3oX3LsZ2C06uaidyll5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5v+lJQb/pDAO/6Y6GP+xQyP/u0sy/8FVRf7DXlryxGVw5MJshte6cJnMsnSqw6t2t72mecK3&#10;oX3LsZ2C06uaidyll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5v+mJQb/pDAO/6c6GP+yQyL/vEsy/8NURfzGXVrxyGRx48Zq&#10;h9bAb5vLuHKswrF0urutd8S0qXvNq6N/1KKehduZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h&#10;mZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4f+mJQb/pTAO/6g6F/+zQyL/&#10;vksx/8VURfnJXFvvzWNx48xpiNXGbZzJv3CuvbZyurSwdcOrqnjKoqV80ZmhgdiQnYndkJ2J3ZCd&#10;id2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J&#10;3f+mJQb/pTAO/6o6F/+1QyL/wEsx/chTRfbNW1vt0WFy4dBnidHLa53CwG6ttrdxuKyxc8GjrHbI&#10;mqh5zpKkftSJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJ&#10;oIXYiaCF2ImghdiJoIXYiaCF2P+nJQb/pTAO/6s6F/+2QyH/wUsx+stSRPPRWlrq2WBy3tZlicvM&#10;apy7wW2rr7lwtqW0cr6cr3TElKt3youne8+EpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB&#10;1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1P+nJQb/pjAO/606Fv+4QiH+xEow&#10;985SRPDWWFrn4F5y1tpkiMTNaZq0w2yoqLtvsp62cLqWsnLAjq52xoaqesp/p3/Of6d/zn+nf85/&#10;p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zv+o&#10;JQb/pzAO/645Fv+6QiD7xkov9NNRQ+vdV1rj5lxxzttkh73PaZiuxWulor5ur5i5b7aQtXG8iLF0&#10;wYGueMV7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3J&#10;e6x9yXusfcl7rH3Je6x9yf+oJAb/pzAN/7A5Ff+9Qh/3yUov79hQQubjVVnc6Ftwxt1jhbbRaJWn&#10;yGuhnMFtqpO8b7GKuXG2hLV0u32yd793sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnew&#10;fMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wv+pJAX/qDAN/7M5FP7AQh7zzUot6d1P&#10;QOHpU1nT6ltvv99jgq/TZ5Ghy2qdlsVtpY3Ab6uGvXGwf7pztXq3d7h0tXu7dLV7u3S1e7t0tXu7&#10;dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u/+qJAX/&#10;qS8N/7Y4E/nEQR3t0kkr4uNNQNvvUljK7Vptt+Fif6jWZ42bz2qXkcltn4jFb6WCwnGpe790rXa9&#10;d7Bxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7&#10;s3G7e7Nxu3uzcbt7s/+rJAX/qy8N/7o4EvPJQRvk2kko2OhMQM7zUVfA71lrruRheqDcZ4aU1GuQ&#10;i89ul4TMcJx9yXOgeMZ1o3PEeKZuwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKlu&#10;wnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qf+tJAX/sC8L+8A4D+rQQRfa4kYozO5MQcP5&#10;UFW181hmpelhdJfhZ36N22uGhddvjH/UcpF60XWUdc94l3HNe5pszH6cbMx+nGzMfpxszH6cbMx+&#10;nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nP+vIwT/ti0J&#10;8cg2DN3cPRPN6kYqwfZLQLb/T1Gq91hgm+9ha4/oaHSF5G17f+BxgHnedIN13HiGctp7iW7Yfotr&#10;1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvW&#10;go1r1oKNa9aCjf+xIwT6vywG49QvB87mOxbB80UrtP9JPaj/Tkye/VdYkfZhYYbxaWl/7W9ueep0&#10;cnXod3Vx53p3buV9eWvkgHtp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8&#10;aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfP+1IgPryyIC0OMnB8LxOhm0/kIqpv9GOZv/TUWS&#10;/1ZPhv5iVn76alx393Bgc/V1Y2/zeGVt8nxnavF/aGjwgmpm74VrZu+Fa2bvhWtm74VrZu+Fa2bv&#10;hWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa/bCGwHU3xEBwu8m&#10;C7X8Ohqn/z4nmf9EM43/Sz2F/1VFfP9hS3X/ak9w/3BSbP91VGr+eVZo/XxXZvx/WGT8glpj+4Zb&#10;Y/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj&#10;+4ZbY/uGW9TPCgDE7RICtfsmDaj/NhmZ/zsjjP9BLID/SjR4/1M6cf9fP2z/aUNo/29FZf90R2P/&#10;d0hi/3tJYf9+Sl//gUpe/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+E&#10;S17/hEte/4RLXv+ES17/hEte/4RLXv+ES/+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj&#10;7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+o&#10;QR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2g&#10;z655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHC&#10;jYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRv&#10;d+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/&#10;sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5&#10;voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+Ks&#10;dYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr&#10;/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+f&#10;IgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiM&#10;v7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnY&#10;pHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZT&#10;PP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/&#10;nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZzpt/psiThLHCjYi5voiMv7qD&#10;kcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0f+fIgX/nS0M/544Ff+oQR7/sUkr/7ZTPP+4XU/7tmZj7rRvd+KsdYnYpHuZ&#10;zpt/psiThLHCjYi5voiMv7qDkcW3f5fLtH2gz655pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0f+fIgX/nS0M/584Ff+qQB7/s0kr/7lSPP+7&#10;XE/6umVk7bhteOGwc4vVqHmczJ99qsWXgbW/kYW+uoyJxbaHj8yyg5bSr4Gg1qd+otOnfqLTp36i&#10;06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i0/+fIgX/ni0M&#10;/6A3FP+rQB7/tEkr/7tSPP+9W1D6vmRk7LxseeC1co3TrXeeyqR6rcKcfrm8loLDt5CHyrKLjNKu&#10;h5XYpoOd2qGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGC&#10;odWhgqHVoYKh1f+gIgX/ni0M/6E3FP+sQB3/tkgr/71RPP/AWlD6wWNl7MFqet65cI/SsXWhyKh4&#10;sMChe7y5m3/HtJaEz7CUjdWrkZfaoImc3JqIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDX&#10;moig15qIoNeaiKDXmoig15qIoNeaiKDXmoig1/+gIgX/ni0M/6I3FP+tQB3/t0gq/79RPP/CWlD5&#10;xGJl68Vpe96+bpDRtnOjxq52s76necC4o3/JtKGGz6ycjdWjlpTampGc3JWOn9iVjp/YlY6f2JWO&#10;n9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2P+gIgX/ny0M/6M3&#10;FP+uQB3/uEgq/8FQPP7FWVD3yGBm68pnfN3DbZHPvHGlxbR0tb2wecC2rH/IrqeFz6WhitWcnJHa&#10;lZmc3I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iP&#10;lJ/Yj5Sf2P+hIgX/ny0M/6Q3FP+wPxz/ukgq/8NQO/vIWFD1y19m6c9mfNzJa5LOw2+mwbpytbay&#10;dsCsrHvIpKh/zpykhdSUoI3YjZ+Z24qcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf&#10;2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2P+hIgX/oC0M/6Y2E/+xPxz/u0gp/sZPO/jLV1Dy0F5m&#10;59RkfdrPaZPIxW2murtwtK2zc7+jrXbHmqh6zZKlf9KKoobXhKCR2YSinNeEopzXhKKc14SinNeE&#10;opzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc1/+hIgX/oC0M/6c2E/+z&#10;Pxz/vUcp/MhOO/XOVk/u1V1m5NpifdPSaJLBxmyks7xvsaa1crycr3TEk6t3youne8+DpIHUfaKL&#10;1nujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XV&#10;e6OV1f+iIQX/oC0M/6g2Ev+0Pxv/v0co+ctOOvLTVU/q3Ftm4OBhfczTZ5G7yGuirL5ur6C3cLiV&#10;snPAja52xYWqesp+qH/OeKaH0XWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWl&#10;j9J1pY/SdaWP0nWlj9J1pY/SdaWP0v+iIQX/oSwL/6o2Ev+2Phv9wkco9c1OOe7ZVE7m41ll2OJg&#10;e8XVZo+0ymqfpcFtq5m6b7SQtXK7iLF1wIGueMV6rH3JdKqEy3Gpi8xxqYvMcamLzHGpi8xxqYvM&#10;camLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzP+jIQX/oiwL/6w1Ef+5Phr5&#10;xUcn8NFNOOngUkzi6VdkzuRfer3XZoytzGqbn8Rsp5O+b6+KuXG1g7Z0unyzd752sXzCca+CxG6u&#10;h8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6H&#10;xv+kIQX/oywL/681EP+8Phj0yUYl6thNNuLnT0zc71VjxuZfeLTaZYml0GmWmMhsoY3Db6iFv3Gu&#10;frt0sni5d7Zzt3u5brWAvGu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5r&#10;tIW+a7SFvmu0hb5rtIW+a7SFvv+lIQT/pCwL/7M1D/vBPhftz0Yi4d9LNNjrT0zP81RivOhedKve&#10;ZISd1GmQkc5tmYfJb6CAxXKlesJ0qXTAeKxwvnuva7yAsmi7hLNou4SzaLuEs2i7hLNou4SzaLuE&#10;s2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs/+mIQT/qCsK/7g0DfPHPRTk2EUe&#10;1uZJNcvxTkzE91NfsexdcKHiZH2V22mHitVuj4LQcZV7zXSadst3nXHJeaBtx32iacWBpWbEhaZm&#10;xIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpv+o&#10;IAT/rioI/L8zC+nPPBDX4UIeyu1JNb/4TUq3+1JbpvFdaZjpZXSM4mp9g91vhHzac4l313eMc9V6&#10;j2/TfZFs0YCUaNCElmXPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eX&#10;Zc+Hl2XPh5dlz4eXZc+Hl/+qIAP/tSkG8MgxB9rdMwzL6kIhvvZINbL/TEap/1FVm/ddYI7wZWqF&#10;62xxfedxdnfkdnpz4nl9b+F8f2zfgIFp3oODZ92HhWXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXc&#10;iYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhv+tHwP5vyUD39YiAsvoMg++9EEisP9F&#10;M6T/SkGc/1FNj/5dVoX5Zl599G5kdvJzaHLveGtu7nxtbO1/b2rsgnBn6oVyZeqJc2PpjHRj6Yx0&#10;Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdP+2HALo&#10;zRQBzOYdBL7zMRKx/z4io/9CL5b/SDqN/1BEhP9cS3v/Z1F0/m5Wb/xzWWz7eFtp+XxdZ/h/Xmb4&#10;g19k94ZgYvaJYWH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaM&#10;YmH2jGJh9oxiYfaMYvPEDwDO2gsAvfMdB7H/MhSj/zoflf8/Kon/RjOA/086eP9bQHH/ZkVs/21I&#10;aP9zSmb/d0xk/3tNYv9/TmH/gk9g/4VQXv+JUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe&#10;/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUczLCQC+5gwBr/8eCaT/MBOV/zUch/88JHz/&#10;RCtz/00xbP9YNWf/Yzlj/2s7Yf9xPV//dT5d/3k/XP98QFv/f0Fa/4JBWf+GQlj/iEJY/4hCWP+I&#10;Qlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQv+ZHwX/lisL&#10;/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHF&#10;eZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KF&#10;lNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/&#10;rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2&#10;Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61&#10;wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSL&#10;jJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX&#10;+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+g&#10;Phr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnaj&#10;ucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7P&#10;hZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/qEcm/65RNP+vW0X/rWVX+Klv&#10;aO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0qry9cbK+uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv/+ZHwX/lisL/5U2Ev+gPhr/&#10;qEcm/65RNP+vW0X/rWVX+KlvaO2jeHnjm3+H25KFlNSLjJ7PhZGmy4CVrMd8mbHFeZ61wnajucB0&#10;qry9cbK+uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v/+ZHwX/lysL/5c2Ev+hPhr/qkYl/7BQNP+xWkX/sGRX96xtaeynd3vhnn2K2ZaDl9GOiaLLiI6r&#10;x4KTscR+l7fBepy7vneiv7x1qsK1ca7Ds3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gz&#10;cq/Bs3KvwbNyr8Gzcq/Bs3Kvwf+ZHwX/lyoK/5g1Ev+jPRr/rEYl/7NPNP+0WUb/tGNY9rFsa+qt&#10;dX3fo3uN1ZuBnM2ShqjHi4qxwoWPub+AlL67fJrDuXmhx7V2qcqtdazGq3atxKt2rcSrdq3Eq3at&#10;xKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxP+aHwT/mCoK/5o0Ev+lPRn/rkYl&#10;/7VONP+3WEb/t2FZ9bVqbOmyc3/dqHiQ059+oMqWgqzEjoe3voiMv7qDkcW3f5jLtHyhz6t4pc+l&#10;earIpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxv+a&#10;HwT/mCoK/5s0Ef+mPRn/r0Ul/7dONP+6V0b/u2BZ9Llpbee2cYHcrHaT0KR7o8iaf7HAk4S8u4yJ&#10;xbeIkMu0hpnOsoak0aR8pNGffanKnn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarI&#10;nn2qyJ59qsiefarInn2qyP+bHwT/mSoK/5w0Ef+nPBn/sUUk/7lNNP+8V0b+vl9Z9L1nbue6b4La&#10;sXSVz6h5psWffbS+l4HAuZSKxrWRksuvjZjPqoqh0p6Co9OZgajMmIKpypiCqcqYgqnKmIKpypiC&#10;qcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpyv+bHwT/mSoK/500Ef+pPBj/skUk/7tN&#10;M/+/Vkb9wV5a88Fmb+a/bYPZtnOXza13qMSle7e+oYPAtpuJxq6Vj8yokZXPoo6e0pmHotOUhqfN&#10;k4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy/+bHwT/&#10;mSoK/54zEf+qPBj/s0Uk/7xMM//BVUb7xF1a88Vlb+XDbITYu3GYzLJ1q8OtfLa5pYG/sJ6GxqiZ&#10;jMuhlZLQm5Kb05SOotSPiqbOj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qo&#10;y4+KqMuPiqjLj4qoy/+bHwT/mioK/58zEP+rPBj/tUQj/75MM/7DVUX5x1xa8clkb+XIaoXWwW+a&#10;yrl0qr6werazqX+/qqKExqKdisubmpDPlZeZ0o+UotSKkKbOio+ozIqPqMyKj6jMio+ozIqPqMyK&#10;j6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozP+cHwT/mioK/6AzEP+sPBj/tkQj/79MMvzG&#10;VEX2ylxa781icOTNaIbTxW2axbxzqrm0eLWurX2+paeCxZ2iiMuVn47Pj5yW0oucotOGlabOhpSn&#10;zIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzP+cHwT/mikK&#10;/6IzEP+tOxf/t0Qj/8FMMvnJU0XzzVpa7NJgcODQZobOyGyawL9xqbS4d7WpsXy+n6yBxZeohsqQ&#10;pIzOiqKV0YWiodKBnKbOgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGa&#10;p8yBmqfMgZqnzP+cHgT/mykK/6MzEP+vOxf/uUQi/cNLMfbMUkTw0llZ6NpfcNvVZIbJzGqZusNv&#10;qK27dLSitHm9mK99w5Csg8iJqYnMg6eRz36mnNB9pKbNfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjL&#10;fKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy/+dHgT/mykK/6UyD/+xOxb/vEQh+sZLMfPRUUPr&#10;2ldZ499db9PbY4XCz2mXscRtp6S8cLKYtXS7jrF4woatfcaAq4LKeqmKzXaolM52qaPMd6uoyner&#10;qMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoyv+dHgT/nCkK/6cy&#10;D/+zOxb/vkMg9cpLL+7WUELm4VZX3ORbbsveY4O60WiUqcdso5u+bq6QuHG3hrR0vX6weMJ3rnzG&#10;cqyDyW2rjMptq5nJbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8du&#10;rJ/Hbqyfx/+eHgT/nSkJ/6kyDv+2OhT6wkMf8M5KLufdT0Di6VJX0uhabcHgYoCx1GeRocprnpTD&#10;bqiJvXGwgLl0tnm2d7p0tHu9brKBwGqwiMJnsJLDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCW&#10;w2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw/+fHgT/nikJ/60xDf+6OhP0x0Id6NVKK9/kTD/X7FFW&#10;ye5Za7fjYXyo2GeLms9rl43JbqCDxHGne8B0rHW9eLBwu3uzbLmAtmi4hrhkt4+5Y7aRumO2kbpj&#10;tpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRuv+gHgT/oSgI/7EwC/vA&#10;ORHszkIZ399HKNPpTEDK8VFVvvJYaK3mYXee3WeEktVsj4fPb5Z+y3OceMh2oXLGeaRuxHynacKB&#10;qWbAhqxiv42tYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+u&#10;Yb+Prv+iHQP/picH/7cvCfLHOA3h2EEU0uZGKsfwTEC++FBTsvVXY6LrYXCV42d7it1thIHYcYt6&#10;1HWQdNJ5k3DQfJZszn+ZaMyDm2TLiJ1hyo2fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJ&#10;j59gyY+fYMmPn2DJj59gyY+fYMmPn/+kHQP/rSYF+74tBubQNAjT4jwWx+5GK7v5Sj6w/k9PpvpX&#10;XJjxYWiM62hxg+ZueHvic31133iBcd17hG3bf4dq2oOJZ9mGimTXi4xh1pCOYNWRjmDVkY5g1ZGO&#10;YNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjv+nHAP/tSMD7skmA9XfKQfH&#10;7DwZuvhEK63/SDuj/01Jmv9XVI35YV2E9GplfPBwanbtdm5x63pxbel+dGvognZo5oV3ZuWIeWPk&#10;jHph45F8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOS&#10;fP+rGwL3wB0B2dwSAcfrKAq69zsarP9BKaD/RjaV/0xBjf9WS4P/YVJ7/WtXdPpxXG/4dl9s9nth&#10;afV/Y2f0g2Rl84ZmY/KKZ2Hxjmhf8JJpX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf&#10;8JNqX/CTal/wk2pf8JNqX/CTav+3FQHWzwsAx+oTArn3KQ2s/zkanv8+JpL/RDCH/0s5gP9UQHj/&#10;YUZy/2pKbP9wTWn/dlBm/3tRZP9/U2P/g1Rh/4ZVYP6JVl7+jVdd/ZJYXP2TWFz9k1hc/ZNYXP2T&#10;WFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWNbECADG1AkAuPcUBKv/KQ6e/zQY&#10;kP86IYT/QSl6/0kwcv9SNmz/Xjpo/2g9ZP9vQGH/dEFf/3lDXv99RF3/gEVc/4RFW/+HRlr/ikdY&#10;/49HWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSMTH&#10;BwC32wcBqf8WBp//Kg2Q/zAVg/82HHf/PiJu/0coZv9QLGH/Wi9d/2QxW/9sM1n/cTVY/3U2Vv95&#10;Nlb/fDdV/383VP+COFP/hTlS/4k5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5&#10;Uv+KOVL/ijlS/4o5Uv+KOf+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGru&#10;lYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZO&#10;Lf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wq&#10;ym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/&#10;kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4&#10;oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3&#10;546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+n&#10;WTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+&#10;rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ&#10;/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7R&#10;daSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/pWRM/6FuW/ebeGrulYF3546J&#10;guGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+SHQT/kCkJ/401EP+YOxf/oEQh/6ZOLf+nWTz/&#10;pWRM/6FuW/ebeGrulYF3546JguGGj4vcgJWT2HybmdR4oJ7RdaSiz3Oppc1xrqjMb7Wqym2+rcNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rv+THQT/kCkJ/480&#10;EP+aOxf/okQg/6lNLf+qWDz/qGJM/6RsXPWfdmzsmX965JGHht6JjZDYg5OY036Zn9B6naTNdqKp&#10;y3SnrMlxra/Hb7SywWy5tLxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8&#10;bLuxvGy7sf+UHQT/kSgJ/5EzEP+cOhb/pEMg/6xMLf+tVj3/rWBN/qlqXvSldG7qn3194ZaDi9mO&#10;ipbTh5CgzoGVp8p8mq3HeJ+yxHWltsJyq7nAcLS7t261ubNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4&#10;tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tf+UHQT/kigJ/5MyD/+eOhb/p0Mg/65LLf+xVT3/sF9O&#10;/a5oX/KqcnDnpHqB3pqAj9WSh5zOi4ymyYSRr8R+l7XBeZy7vnajv7x0q8K0b67DrnKzvKtztrir&#10;c7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uP+VHAT/kigJ/5UyD/+g&#10;Ohb/qUIf/7BKLf+0VD3/tF5O/bNnYPGvcHLmqXiD259+k9KXg6HLjomsxIaOtcCAlL28e5rDunqj&#10;xbd5q8esc6zGp3Wxv6V3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6&#10;pXe1uv+VHAT/kygJ/5YxD/+hORX/qkIf/7JKLP+2Uzz/t11O+7ZlYfC0bnTkrXWG2aR7ls+bgKXH&#10;koWxwYqLu72HlMC7hZ3EtoKkx7B+qsild6rIoXmwwZ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96&#10;s7yferO8n3qzvJ96s7yferO8n3qzvP+VHAT/kygJ/5cxD/+jORX/rEIf/7RKLP+5Uzz/ulxO+Lpk&#10;Yu+4bHXjsnOI2Kl5mc2ffqnFmIS0v5OMvLiNk8GziZnFroahyKqEqcmffKnKm32uwpl+sr2ZfrK9&#10;mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvf+WHAT/kygJ/5gwDv+kORX/&#10;rUEe/7VJLP+7Ujz9vVtO9r1jYu69a3bitnGJ1a53m8ulfKrCnYO0uZaJvLKRkMGsjJbGp4mdyKOH&#10;psqZgKjLloGuxJWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGx&#10;vv+WHAT/lCcJ/5kwDv+lORT/rkEe/7dJK/+9UTz8v1pO9MFiYuzBaXfhu3CL0rF0nceoe6q8oIG0&#10;tJqHvKyUjcKmkJTGoI2byZyLpMuVhqjLkYWtxZCFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+Q&#10;hbG/kIWxv5CFsb+QhbG/kIWxv/+WHAT/lCcI/5owDv+mOBT/sEEd/7hJK/+/UTz6wllO8sRhY+nF&#10;aHfdvm2MzbRzncKreaq3pH60rp2EvKaYisGglJHGmpGYyZaPocuQi6jMjImsxYyJsMCMibDAjImw&#10;wIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwP+XHAT/lScI/5swDv+nOBT/sUEd&#10;/7pJK//CUDv4xlhO8MhfY+bIZnjYwWuNybdxnb2vd6myp3yzqaGCu6GciMGamI/GlJaWyZCUn8uL&#10;kajMh46sxoeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwf+X&#10;GwP/lScI/50vDf+pOBP/s0Ad/7xIKvzFTzv2yVdO7c1eY+LLZHjSxGqMxLtvnLiydamtq3uzo6aA&#10;u5uhhsGUnY3FjpuUyIqZncqGmajLgpOsxoKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/B&#10;gpKvwYKSr8GCkq/BgpKvwf+XGwP/lScI/54vDf+qOBP/tUAc/75IKfnITjrzzVZN6tNcYt7PYnjN&#10;x2iLv75um7K3c6insHmynqt+upWnhMCOo4vEiKGSx4OfmsmAoKfKfZqsxn2Yr8F9mK/BfZivwX2Y&#10;r8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwf+YGwP/licI/6AvDf+sNxL/t0Ab/cFI&#10;KPbLTjnv01RM5tlaYtjUYXfHy2eKucNsmq28cqehtnexmLF9uI+tgr6IqonDgqiQxn2nmch6p6XJ&#10;d6KsxXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwf+YGwP/&#10;lyYI/6IvDP+uNxL/uT8a+cRHJ/HOTTjq21NL4N9ZYNDaX3bB0GWJs8lrmabCcKWbvXWvkbh7toi1&#10;gLyBsobAe7CNw3aulsVzrqHGcq2txHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmw&#10;wHKpsMByqbDAcqmwwP+ZGwP/mCYI/6QuC/+xNhH+vT8Z9MhHJevUTTbl41BJ2eNXX8nfXnS612SG&#10;rM9plp3HbaORwHGshrt1s363erl3tH+9crKFv22xjcFqsJfCabGlwWy0sr1stLK9bLSyvWy0sr1s&#10;tLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvf+aGwP/mSYI/6ctCv+1Ng/5wT8X7s5GI+Tc&#10;TDLd509Jz+hWXsDkXXKy3mSCo9RpkZXLbZyJxXClf8BzrHe8d7FwuXy1a7eBuGe2h7pjtZC7YbWb&#10;vGO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuf+bGwP/myUH&#10;/6stCf+5NQ3yxz4V5dVGH9rjSTPP605Jxu1UXbfqXG6o4mN9mtlpio7SbZSEzHGbe8h1oXPEeKZu&#10;wnypacCBrGW+h65ivY6wX72XsV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68&#10;nrFevJ6xXryesf+cGgP/oCQG/7AsCPnANAvpzz0Q2t9CHc7pSTPE8U5Iu/JSWq3wW2me52N2kuBp&#10;gYfab4l+1HOQd9F3lXHOe5lszH+caMqDnmTJiKBhx46iXsaVpFzGm6RcxpukXMabpFzGm6Rcxpuk&#10;XMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpP+eGgP/pSMF/7cqBfDIMgfc2zUMzudCH8LxSDS4&#10;+UxGr/dRVaL1W2KV7WRtiudrdoDicH153nWCc9t6h27Zfopr14KMZ9WGjmTUi5Bh05CSXtGWlFzR&#10;m5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblf+hGQL/rSED+L8m&#10;A+LUJQPO5TMPwvBCIbb6RzOr/ktCov5QT5f7W1qL9WVjgvBsanrscnB06Xh0b+d8d2zlgXpo44R8&#10;ZuKIfWPhjH9g4JGBXt+WglzemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc&#10;3pqDXN6ag/+jGQL/th0B6cwXAc/jHgPC8DMStfpAIqn/RDCd/0k9lf9QSIv/W1CC/WVXevltXXT2&#10;c2Fv9Hlka/J+Z2jxgmlm8IZqZO+KbGLujm1g7ZJuXeyXcFzrm3Fc65txXOubcVzrm3Fc65txXOub&#10;cVzrm3Fc65txXOubcVzrm3Fc65txXOubcf+sFQHzwxAA0doLAMHvHwa0+zMTqP88IJv/QiyQ/0g2&#10;h/9PP3//WkZ4/2VLcf9tT2z/c1Jp/3lVZv5+V2T9glhi/IZZYfuKWl/6jlte+pJcXPmXXVv4m15b&#10;+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXvq5DgDNywkAwOYNAbL8&#10;IAin/zMTmv85HY3/PyaC/0Yuev9ONXP/WDpt/2M/af9sQmX/ckRi/3dGYP98R1//gUhd/4VJXP+I&#10;Slv/jEta/5BMWP+VTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lN&#10;V/+ZTc3BBgC+0AcAsfYOAqX/IQmZ/y4SjP80GYD/OyB2/0Mnbf9MLGb/VDBi/2AzXv9pNVz/bzda&#10;/3Q4Wf95OVj/fTpX/4A7Vv+EO1X/hzxU/4s9U/+QPVL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/&#10;kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPr3FBQCw1wUAo/8QA5n/IgmL/ykPfv8wFXP/OBpp/0AfYv9J&#10;I1v/USZX/1ooVf9iKlL/aStR/28sUP9zLU//dy5O/3ouTv99L03/gC9M/4QwS/+IMEv/izBL/4sw&#10;S/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMP+LHAT/iCgI/4Q0Dv+POhT/&#10;l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtt&#10;s5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m//i/+JJQ0NfUFJPRklMRQAHCf+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+T&#10;eFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic&#10;/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5Ta&#10;bLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+L&#10;HAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5Hie&#10;huF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55LJ/+eVzT/nWJC/5ltT/+TeFz4&#10;jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW2GvCmNVpzJrMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/iCgI/4Q0Dv+POhT/l0Ic/55L&#10;J/+eVzT/nWJC/5ltT/+TeFz4jYJn8oiLceyCk3nofJmA5HiehuF0o4rfcaiO3W+ukdtts5TabLmW&#10;2GvCmNVpzJrMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm/+LHAT/&#10;iSgI/4UzDv+QORT/mEIc/55LJ/+fVjT/nmFC/5ptUP+Vd133j4Fo8YmLcuuDknvnfZiC43idiOB0&#10;o4zdcqiQ22+tk9pus5bYbLqY1mvCm9FpypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbK&#10;nMpmypzKZsqcymbKnP+MHAP/iScI/4gyDv+TOBT/m0Ec/6JKJ/+kVDT/ol9D/59qUf2adF/1lH5s&#10;7Y6IeOeHj4HigJWK3XuakNp3oJbWdKaa1HGsntJvsqHQbbmjz2zDpsVnw6bAacehwGnHocBpx6HA&#10;acehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHof+NHAP/iicI/4oxDf+WNxP/nkAb/6VJJ/+n&#10;UzT/p11D/6RoU/ygcmLymnxw6pSFfeOLi4jdhJKR2H6YmNN6np/QdaSkzXKqqMtvsKvJbbiuwmm8&#10;sLxrwKq3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23Epf+NGwP/iycI&#10;/4wwDf+YNxP/oEAb/6dIJv+rUjT/q1xE/6lmVPqlcGTwn3lz55iCgd+PiI3ZiI+X0oGVoM57m6fK&#10;dqGtx3OoscVwr7XBbbe3uWu4tbNuva6wcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBw&#10;waiwcMGosHDBqP+OGwP/iyYI/44wDf+aNhL/oj8a/6lIJv+uUTT/rltE/6xkVfmqbmXvpXd25Z1/&#10;hdyUhZLUjIydzoSSp8l9mK/EeJ61wnWnucF0sbu4cLO7sW+2uKxxu7Gpc7+rqXO/q6lzv6upc7+r&#10;qXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q/+OGwP/jCYI/5AvDf+bNhL/pD8a/6tHJv+xUDT/&#10;sVlE/LBjVfaubGftqnV446F8iNmYg5bRkImjyoePrcWCl7TCf6C4vnyou7t6sL2xdLK9qXK0u6Z0&#10;ubOjdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+rf+PGwP/jCYH/5Eu&#10;DP+dNhL/pj4a/61HJf+zTzT/tFhE+rRhVvOyamjsr3N64aZ6i9adgJrNlIanxo2Nr7+HlLW6gpy5&#10;tX+kvLJ9rL6rebG/o3ayvaB4uLWeeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+e&#10;eb2vnnm9r/+PGwP/jSYH/5MuDP+eNRH/qD4Z/69GJf+2TjP+t1dE97dgVvC2aGnos3B73qp3jdCf&#10;fJ3Hl4Onv5CKr7iLkbayhpi6rYOgvamBqb+lfrDAnHmxv5p7t7eYfbuwmH27sJh9u7CYfbuwmH27&#10;sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sP+QGgP/jSYH/5QtDP+gNRH/qT4Z/7FGJP+4TTP8u1ZE&#10;9btfVu27Z2njtW591qxzj8qjep3Bm4CnuJSHsLGPjraripW7poedvqKFpcCfhK/Bln6wwZR/triT&#10;gLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7sv+QGgP/jiYH/5UtDP+h&#10;NRH/qz0Y/7NGJP+6TTP6vlVE879dVuq/ZWrfuGt+0K9xj8WmeJy7n36nspiFr6uTi7aljpO7n4ua&#10;vpuJosGYiKzCkIKvwo+DtbmPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqz&#10;j4S6s/+QGgP/jiUH/5YsC/+iNRD/rD0Y/7VFI/+8TDL4wVRD8MNcVufDY2rau2l+zLJwj8Cqdpy2&#10;onynrZyCr6WXibaek5C7mY+YvpSNoMGRjKnCi4iuwoqItLqKiLm0ioi5tIqIubSKiLm0ioi5tIqI&#10;ubSKiLm0ioi5tIqIubSKiLm0ioi5tP+RGgP/jyUH/5gsC/+kNBD/rj0Y/7dFI/+/TDL2xVND7shb&#10;VuPGYWrUv2h+x7ZujrutdJyxpnqmp6CAr5+bhrWYl467k5WVvo6SncGKkqfCho6uwoSNtLuFjLm0&#10;hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tP+RGgP/jyUH/5ksC/+mNA//&#10;sDwX/7lEIvzBSzH0yVJC681ZVd/JYGrPwmZ9wrlsjbaxcpurq3imoqV+rpmghLWSnYu6jJqTvoeY&#10;m8CEl6XCgJavwn+Ss7yAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4&#10;tf+SGgP/kCUH/5ssCv+nNA//sjwW/7tEIfnFSzDxzlFB59JYVNrOXmnKxmV8vb1rjLC2cJqlsHal&#10;nKp8rZOmgrSMo4m5hqCQvYGemb99nqLBe56vwXmZs7x6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6&#10;l7i1epe4tXqXuLV6l7i1epe4tf+SGQP/kCUH/50rCv+qMw7/tTwV/L9EIPTISi7t01A/49hWU9PS&#10;XWjFymN7t8Jpi6q7b5iftnSjlbF6rI2tgLKFqoe3f6eOu3qml753pqC/dKatv3OhtLt0nri1dJ64&#10;tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tf+TGQP/kSQH/58rCf+sMw3/uDsU&#10;+MNDHu/NSizn2k893d5VUc3YW2e+z2J6sMhniaTCbZeZvHKhj7h4qYa1frB/soW1ebCMuHSvlbtw&#10;r5+8bq+svG2rtblup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tP+U&#10;GQP/kiQH/6IqCP+wMgz+vDoS8sdCHOjTSSnh4Uw71ONTUcbdWmW31WB4qc9mh53Ja5SRxXCeh8F2&#10;pn++fKx4vISxcrqLtG25k7ZquJy4Z7enuGe3t7ZosruxaLK7sWiyu7FosruxaLK7sWiyu7Fosrux&#10;aLK7sWiyu7FosruxaLK7sf+VGAP/lSMG/6UpB/+0MQr4wToQ685CGODdRyXV5Us7y+dRUL3jWWOv&#10;3l90othlg5bTao+Kzm+Zf8hzoXXEeKduwX2rab6ErmW9i7FhvJOyX7ydsl+8rLFiv76tYr++rWK/&#10;vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rf+WGAP/mSEF/6ooBv+5MAjwyDgN4dhA&#10;E9TjRSbK60s7wexPT7PoV2Cm5V9vmuJmfI7cbIaE1XGPetB1lXPNeptsyn+fZ8eEomPGiqRfxJGm&#10;XMSZp1rDpKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp/+YFwL/&#10;niAE/68mBfjALgbm0DMI1eE8FMnqRSi/8ko7tfFOTKnvVlud7V9okupnc4fjbXx+3nKCdtp4iHDX&#10;fYxr1IKQZtKHkmPRjJVfz5KWXM6ZmFnOoplYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2r&#10;mljNq5pYzauaWM2rmv+aFwL/pR4D/7cjA+3JJgPW3ikGyek7F77zRCmz+Ek6qPdNSJ/2VVWU9V9g&#10;ifFoaIDsb3B46HV1cuV6eW3if31p4ISAZd+JgmLdjoRf3JOGXduZh1raoYlY2aiJWNmoiVjZqIlY&#10;2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoif+cFgL/rRsC9sEdAdvaEwHJ6CkJvfM7GbL9&#10;Qyim/kc2nP1MQ5P9VU2K/V9WgflpXXn1cGJz8nZnbvB8amrugW1n7IZvZOuLcWHqj3Jf6ZR0XeiZ&#10;dVrnoHdY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameP+iFQH/txUA&#10;2M8LAMrnEwK88ykLsf07GaT/QCaZ/0Uyj/9LPIf/VER//19LeP9pUHH/cFRs/XZYaft8Wmb6gVxj&#10;+IZeYfeLX1/2kGFe9pViXPWaY1r0oGRY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjz&#10;pWVY86VlWPOlZf+tEADWwwgAyNMKALv0FQOv/yoNo/83GJf/PSKL/0Msgf9KNHr/Ujpz/14/bv9o&#10;Q2n/b0dm/3VJY/97S2H/gUxf/4VOXf+KT1z/j1Ba/5NRWf+YUlf/nlNW/6NUVv+jVFb/o1RW/6NU&#10;Vv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVNm6BQDFxwcAudkIAKz/FwWi/ysNlf8zFon/OR5+&#10;/0Aldf9IK23/UDBn/1o0Y/9lN2D/bTle/3M7XP94PVr/fT5Y/4I/V/+GQFb/i0BV/49BVP+UQlP/&#10;mkNR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ8a+BQC3zQUAquQI&#10;AZ//GQaU/ygMh/8uE3v/NRlx/z0eaf9FI2L/TSZb/1YpWP9fLFb/aC1U/24vU/9zMFL/eDFR/3wx&#10;UP+AMk//hDNO/4gzTf+MNEz/kjRL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL&#10;/5Y1S/+WNbfEAwCp1AIAnPkLApP/GwWF/yMKef8pD27/MRRl/zkYXf9BG1f/Sh5T/1IgUP9ZIk3/&#10;YCNL/2YkSv9rJUn/byVI/3MmR/93Jkb/eydF/34nRf+CKET/hyhD/4spQ/+LKUP/iylD/4spQ/+L&#10;KUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKf+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5&#10;/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4Xd&#10;Y9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+G&#10;OBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myz&#10;felquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0&#10;eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/jkAZ/5NJIv+VVS3/k2E5/5Bt&#10;Rf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelquX/naMCB5mfHg+Nlz4XdY9iG&#10;02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah/+DHAP/gCcH/3szDf+GOBH/&#10;jkAZ/5NJIv+VVS3/k2E5/5BtRf+LeE//hoRZ/IKOYfd9lmj0eJ1u8XSjc+5xqXfsbq566myzfelq&#10;uX/naMCB5mfHg+Nlz4XdY9iG02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Da&#10;h/+DHAP/gCcH/30yDP+INxH/kD8Y/5VJIv+XVC3/ll85/5NrRf+Od1H/iIJb+oSMZPV/lGvxepty&#10;7naid+typ3vpb61/52yyguVquITkab+H4mjHieBmz4rWY9aMz2LYis9i2IrPYtiKz2LYis9i2IrP&#10;YtiKz2LYis9i2IrPYtiKz2LYiv+EGwP/gScH/4AxDP+LNhH/kz4Y/5lHIv+cUi3/ml06/5hpR/+T&#10;dFP+jn5f94iJafGCkXLtfZh56Xiff+V0pITjcKqI4G2wjN5rt4/dar+R22nIk9Vmz5XLZNGTxmXU&#10;jsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjv+FGwP/giYH/4IwDP+ONRD/lj0Y&#10;/5xGIf+gUC3/n1s7/5xmSP+YcVb7k3xi9I2Gbe6HjnfogJWA5Hqch+B1oozdcqiR2m+vldhtt5nV&#10;a8Cc0mnJnsllyZ7CZ82YvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk/+G&#10;GwP/gyYH/4UvC/+QNBD/mT0X/59GIf+jTy3/o1o7/6BkSf+db1j6mHll8ZKDceqLjHzkg5KG332Z&#10;jtp4oJXWdKea03Cun9FttqPPa8Clx2bCp8BoxqK7asubt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6W&#10;t2zOlrdszpa3bM6Wt2zOlv+GGwP/gyYH/4cuC/+TNBD/mzwX/6FFIP+nTS3/plg7/6RiSvyhbFn3&#10;nHZo75aAdeePiYHgh5CM2oCWldV6np3RdaWjzXCsqMtttazHa76tvWi/rLhrw6azbcifsG/MmbBv&#10;zJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/Mmf+HGgP/hCUH/4ktC/+VMw//nTwW/6RE&#10;IP+qTC3/qlc7/qhgS/ilalrzoXRq7Zx+eeSThobci42S1YOUnM98m6XLd6Oqx3SrrcRzta+/cLyw&#10;tWu8sLBuwamscMaiqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnP+HGgP/&#10;hCUH/4ssCv+XMw//nzsW/6ZEH/+sSyz/rlU7+6xfS/WqaFzupnFs56B6fN+XgorVjoiYzYWPoceA&#10;l6fCe56svXinr7p2sLG3dbqyrXC6sqlxv6yldMSko3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJ&#10;nqN1yZ6jdcmeo3XJnv+IGgP/hSUH/4wrCv+YMg7/oTsV/6lDH/+vSyz/sVQ7+LFdS/GvZlzqq29u&#10;4aN2f9WZfY/MkYSZxYqMor6Ek6i5f5qttHyjsLB6q7Oteba0pnS5tKJ1va+fd8OmnXnHoJ15x6Cd&#10;ecegnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoP+IGgP/hSUH/44qCv+aMg7/ozoV/6tCHv+x&#10;Siv9tVM79rVcS+6zZF3lrmxv26Vzgc6deo/FlYGZvo6IoreIkKmxhJeurICfsah+qLSlfbK1n3q4&#10;tpt5u7GZe8GomHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGov+JGgP/hiUG&#10;/5AqCv+cMQ3/pToU/61CHv+0Siv7uFI687laS+q4Yl7hsWpw06lwgcigd4+/mX6Zt5KForCMjKmq&#10;iJSupYScsqCCpLWdga62mX+3t5R9urOTf8Cqkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/&#10;xaOSf8Wjkn/Fo/+JGQP/hiQG/5EpCf+dMQ3/pzkU/69CHf+2SSr4vFA68L1ZS+e8YV7ctWdxzqxv&#10;gcOkdY65nHyZsZaCoqqRiqmjjJGunomZspmGobWWhau3k4W2t46BubSOg7+rjYPEpY2DxKWNg8Sl&#10;jYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpf+JGQP/hyQG/5MpCf+fMQ3/qTkT/7FBHP+5SSn2&#10;wE857cJXSuS/X13WuWZwybBtgL6oc460oHqZq5qAoqSVh6mdkY6ul46WspKLn7WPiqm3jIq0uIiG&#10;uLWIh76siIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpv+KGQP/hyQG/5Qp&#10;Cf+hMAz/qzkS/7RBHPy7SCj0w04468dWSuDDXl3RvGVvxLNrgLmrcY2vpHeYpp5+oZ6ahKiXloyu&#10;kZOUsoyRnLWIj6a3hY+xuIKMt7aCjL6tg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aD&#10;jMOmg4zDpv+KGQP/iCQG/5YoCP+jMAz/rTgS/7ZAG/q+SCfxx04358xVSNzHXFzMv2Nvv7dpf7Sw&#10;cIypqXWXoKN7oJifgqiRm4mtipmSsoWWmrWBlaS3fpWvt3uSt7Z9kb2ufZDCp32Qwqd9kMKnfZDC&#10;p32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp/+LGQP/iSQG/5goCP+lLwv/sDgR/7lAGfjCRybuy001&#10;5NBURtXLW1vHw2Juurtofq60boujrnOWmql6n5KlgKaKoYeshJ+PsX6dmLR6nKG2eJustnWat7Z3&#10;mL2ueJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp/+MGAP/iiMG/5onB/+n&#10;Lwr/szcP/L0/GPPGRiPq0Ewy4NVSRc/PWVrByGBstMBmfKi6bIqdtHKVlLB4nousfqWDqIWqfaaM&#10;r3iklbJ0o5+0caOqtW+kubRwoL6tcp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKn&#10;cp3Cp/+MGAP/jCIG/50nB/+qLgn/tjYO98E+Fu3MRiDk2Esu2dxQRMnUWFi7zV5rrsZleqLAaoiX&#10;u3CSjbd1m4SzfKJ9sYOodq+KrHGtk69trZ2xaq2psmmtt7Fqqb+sa6bDpmumw6ZrpsOma6bDpmum&#10;w6ZrpsOma6bDpmumw6ZrpsOma6bDpv+NGAL/jyAF/6AmBv+uLQj9uzUM8cc9E+XTRBzd4Egt0OFP&#10;QsLbVla0011op81jeJrIaIWPw26PhcB0mH29ep52uoGkcLmJqGu4kqpnt5ysZbiorWO4tq1ktcGp&#10;ZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpP+OFwL/kx8E/6QlBf+zLAb3&#10;wTMJ6M48D9zeQBnQ5Ugux+VNQrngVVSs21tln9VhdJLQZoGHzWyLfspyk3bIeZlvxoGeasWJomXF&#10;kqRixJ2mX8Snp13EtKdew8SkX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73I&#10;oP+QFwL/mB0E/6kjBP+5KQTuyDEG3do0CtDkQRvG60cuvOpMQbDmU1Kj41phl+BhbozdaHmC226C&#10;etl1iXLVfI9r0oKTZc+Il2DNj5pczJecWsugnVjLq51Xy7qdWczMmVnMzJlZzMyZWczMmVnMzJlZ&#10;zMyZWczMmVnMzJlZzMyZWczMmf+SFgL/nRwD/68gAvbAJQLi0yQD0OMyDMXsQB268UcvsO9LP6Xt&#10;UU6a61paj+piZYXoam5953J1deN4e2/gfoBp3YSEZNuKh2DZkYld2JiLWtagjVjWqI5W1bSOVNXB&#10;jlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjv+UFQL/pBkC/7ccAenLFgHR4R0C&#10;xewxDrr1QB6u90Uuo/VKPJr0UEiQ81pThvNjW37ybGJ38XNoce56bWzrgHBn6YZzY+eMdmDmknhd&#10;5Jh6WuOee1jjpX1W4q9+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4fv+Y&#10;EwH/rRQB88MPANLYCwDE7B4EuPYxEa39Ph6i/UMrl/xIN478T0GF/FlJffxjUHf8bVZw+3Raa/l6&#10;Xmj3gWFk9YdjYfONZV/yk2dd8ZloWvCeaVjvpWtW761sVO60bVTutG1U7rRtVO60bVTutG1U7rRt&#10;VO60bVTutG1U7rRtVO60bf+jEADxuQwAzskJAMTfCwC29x8GrP8yEqD/Ox2U/0Eniv9HMYH/Tjl6&#10;/1g/c/9iRW7/bElp/3NMZv96T2P/gFFg/4ZTXv+MVFz/klVa/phXWf2dWFf8pFlV+6taVPuxW1T7&#10;sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW/CvCADNvwcAwM0IALTuDgKp/yEIn/8x&#10;EZL/NxqH/z4iff9FKXX/TTBu/1U1af9gOWX/ajxh/3E+X/93QFz/fkJa/4RDWf+JRFf/j0VW/5RG&#10;Vf+aR1P/oEhS/6dJUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSs+4BAC+&#10;wwUAstQGAKb+EAOc/yMIkP8tD4T/MxZ5/zsccP9DImn/Sidi/1IqXf9cLVr/ZTBY/20xVv9zM1T/&#10;eTRT/341Uv+ENlD/iTdP/444Tv+TOE3/mTlM/6A6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+m&#10;Okv/pjpL/6Y6S/+mOr+8AwCwygMAo9wDAZn/EgOP/yIIgv8oDXb/LxJt/zcXZf8/G17/Rx5Y/04h&#10;VP9XI1H/XyVO/2UmTf9sJ0v/cShK/3YpSf97Kkj/gCpH/4UrRv+JK0X/jixE/5QsQ/+aLUP/mi1D&#10;/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLbHCAQCj0gAAlesDAYz/EwOA/xwGdP8jCmn/&#10;Kg5g/zISWf86FVP/QhdO/0kZS/9RGkj/WBxG/10dRP9jHUP/Zx5B/2wfQP9wHz//dCA+/3ggPf98&#10;IDz/gSE7/4chO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIv96HQP/digG&#10;/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4&#10;a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uR&#10;U/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3IzC/98Nw//hD8V/4hIHf+LUyf/&#10;iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn92m6afVowWvzZsht72PNb+xh&#10;03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc/96HQP/digG/3Iz&#10;C/98Nw//hD8V/4hIHf+LUyf/iWAx/4ZtO/+CeUT/foZM/3uRU/93mlj/dKJd/HGoYfpurmT4a7Rn&#10;92m6afVowWvzZsht72PNb+xh03DnX91x4l3lc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPd&#10;W+Zz3Vvmc/96HAP/dycG/3QyC/9/Ng//hj0V/4tHHf+OUSf/jF4x/4lrPP+Fd0b/gYNO/32PVv95&#10;mFz8daBh+XKmZfdvrWn1bLNs82q5b/JowHHwZshz7GTNdehh1HbjX953213jedVd5XbVXeV21V3l&#10;dtVd5XbVXeV21V3ldtVd5XbVXeV21V3ldv97HAP/dycG/3cwCv+CNQ7/ijwV/49GHf+STyf/kVwy&#10;/45oPf+KdEj/hoBS/4GLWvx9lWH4eJ1n9XSkbfJxqnHwbrB07mu2d+xpvnrqZ8d952XOf+Ji1oDZ&#10;X92B0F/gfsxg43vMYON7zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje/98HAP/eCYG/3ovCv+F&#10;Mw7/jTsU/5JEHP+WTif/lVoy/5JlPv+OcUr/in1V/oWIXvmAkmf0e5pu8Hahc+1yp3jqb6596Gy0&#10;gOZpvIPkZ8aG4WXPiNli14rPYdmIyGLdgsRj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/&#10;xGPgf/99GwP/eSYG/3wuCv+IMg7/kDoU/5VDHP+aTCf/mVgz/5ZjP/+Sbkz/jnpX/ImFYvWEj2vw&#10;fpdz7Hmeeuh0pYDlcKuF4myzieBqu4zeaMaP2mbRks5i0ZLHZNWMwWXbhr1m3YK9Zt2CvWbdgr1m&#10;3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgv99GwP/eiYG/38sCv+LMQ3/kzoT/5hCHP+dSyb/nVYz/5th&#10;QP+XbE37knZa942BZvKIjHDsgpR553ubgeN1oojfcamO3G2xktlru5bXaciZzGTLm8VlzpfAZ9KR&#10;umjYirZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhv9+GwP/eyYG/4ErCf+NMQ3/&#10;lTkT/5tCG/+gSib/oVQz/59fQfucaU/2l3Nd8ZJ+auyMiHXnhZGA4n6Yid14oJHYcqeX0m2vnc9s&#10;uZ/Ma8Wgw2fHoLxoy5u3atCUsmzVja9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZ&#10;if9+GgP/eyUG/4MqCf+PMAz/mDgS/55BG/+jSSb/plIz/aRdQfehZ1DxnHFf65d7beWPg3reh4uG&#10;1X6Skc94mZfKdKGcx3Gqn8Nvs6HBbr+jumvFo7NryJ+vbc2Yq2/Skalw1oypcNaMqXDWjKlw1oyp&#10;cNaMqXDWjKlw1oypcNaMqXDWjP9/GgP/fCUG/4YpCP+SLwz/mzgS/6FAGv+nSCX/qlEy+albQfOm&#10;ZFHsom5h5Zp2cNyRfn/SiYaLy4KNk8V9lZnAeJ2evHWloblzrqS2crmlsnDDpqtvxqKoccubpHPQ&#10;k6J01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSOonTUjv+AGgP/fCUG/4goCP+ULwv/nTcR&#10;/6Q/Gf+qRyT9rk8y9q1ZQe+rYlLnpmti3p5yc9KVeoHKjYKLw4eKk72BkZq3fZmfs3mho693qqas&#10;drSnqnbBqKNzw6WgdcmennfPlpx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkf+A&#10;GgP/fSUG/4onCP+WLgv/nzYQ/6c/GP+tRyP7sk4x87JXQeuxYFLiqmhk1qJwdMyZd4HDkn+LvIuG&#10;lLWGjpqvgZWgqn6dpKZ7pqejerCpoXm8qZt3waiZecegmHrNmJd70ZOXe9GTl3vRk5d70ZOXe9GT&#10;l3vRk5d70ZOXe9GTl3vRk/+BGgP/fiQG/4wmB/+YLgr/ojYQ/6k+GP+vRiP4tU0w8LdWQOe1XlLd&#10;rmZk0KVuc8addYC9lnyLtZCDlK6Ki5uohpKgo4KapZ9/o6ibfq2qmH25q5R7wKqTfcaikn7MmZF/&#10;0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlP+BGQP/fiQG/40mB/+aLQr/pDUP/6w9&#10;F/6yRSL2uEww7bxUQOS4XVHXsmRjy6lsc8Chc4C3mnqLr5SAk6iPiJuiio+gnIeXpZeEoKiUgqmq&#10;kYK1q42Bv6uNgcWkjILLm4yCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlf+CGQP/&#10;fyQG/48lB/+cLQn/pjUO/649Fvy1RSHzvEsu6sFSP+C8W1HRtWNjxq1qcrulcX+ynneKqZh+k6KT&#10;hZqbj42gloyVpZGJnaiNh6erioeyrIeHv6yGhsSlh4bKnIeGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bO&#10;l4eGzpeHhs6Xh4bOl/+CGQP/gCMF/5ElBv+eLAn/qDQN/7E8Ffq4RB/wv0st58VRPdzAWlDNuGFi&#10;wbBocbapb36sonWJpJ18kpyYgpqVlIqgj5GSpYqOm6iGjaWrg4ywrIGNvqyAi8OmgYvJnYGLzZiB&#10;i82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82YgYvNmP+DGQP/giIF/5MkBv+gLAj/qzMN/7Q8FPe8&#10;Qx7uxEor5MlRO9XEWE/IvGBhvLRncLGtbX2np3OJnqJ5kpadgJmPmoifiZeQpIOUmKh/k6KqfJKt&#10;q3qSu6x6kcOme5DJnnyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmP+DGAL/hCEF&#10;/5UkBv+iKwj/rTML/rc7EvTAQhzqyUko4M1POdDHV07DwF5gt7hlb6uya3yhrHGHmKd4kJCjfpiJ&#10;oIWegp2No32blqd4maCpdZmrqnOZuKtzmMOmdZbJnnaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaV&#10;zZl2lc2ZdpXNmf+EGAL/hyAF/5cjBf+lKgf/sTIK+7s6EPHFQRnnz0gl29JNOMvLVUy9xF1esb5j&#10;bqW4anubsm+Gkq52j4mqfJaCp4Oce6SLoXailKVxoZ2nbqCpqWyhtqltocOmb53JnnCczZhwnM2Y&#10;cJzNmHCczZhwnM2YcJzNmHCczZhwnM2YcJzNmP+FGAL/ih4E/5oiBP+oKQb/tTAI9sA4DuvLQBXh&#10;2EYg09hLNsXQVEu3yVtcq8NibJ++aHiUuW6Di7VzjIOyepN7r4GZda2Jnm+rkqJrqpykaKqnpWaq&#10;tKZmq8WkaKbKnGmkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl/+GFwL/jRwE/54h&#10;BP+sJwX9ui8G78c2CuPUPhDY30Mfy95KNL7WUkiw0FpapMpgaZjGZnaNwWyAhL5yiXu7eJB0uX+V&#10;breHmmm2kJ1ltZugYrSmoWC1s6FftsWgYbHMmmKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5Vi&#10;rs+VYq7Plf+HFwL/kRoD/6IgA/+yJQP1wCsE5s8xBtjeOA/M5UMgw+JJM7beUUap2FhXnNJeZZDO&#10;ZHKGy2p8fMhwhHTGd4puxH6PaMOHlGPCkJdfwZuZXMGmmlvCs5taw8WaW77PlVy60pFcutKRXLrS&#10;kVy60pFcutKRXLrSkVy60pFcutKRXLrSkf+JFgL/lhkC/6gdAv64IQLsySIC2d0lBMzlNxHC6kMi&#10;t+dIM6zkT0Sg4FZTlN1dYIjaY2t+1mp1ddRwfW7Sd4Nn0X+IYtCHi17QkY5a0JyQWNCnkVbQtZJV&#10;0seRVs3UjlbI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi/+LFQL/nRcB/68ZAfTB&#10;GAHd2BEAzOUmBcHuNxO270Ijq+1HMqHrTECW6VVNi+ddWILmZWF55GxpcuR0b2zjfHRn4oR4YuKN&#10;e17ilX5b4J6AWN+nglXesYNT3r6DUt7Sg1HZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyC&#10;Udncgv+PEwL/pBMB/rgSANbMCwDM5BEBwO8mB7X1OBWq9EAin/NGMJXySzyM8VRGgvBdT3rwZlZ0&#10;8G5cbu92YWnvfmRl74ZoYe+Oal7ulm1b7Z5vWOulcFbrrnFU6rhyUurHc1Hp1XNR6dVzUenVc1Hp&#10;1XNR6dVzUenVc1Hp1XNR6dVzUenVc/+YEAH/rg4A1MEJAMnPCQC+8BICs/knCqn7OBWe+z4hk/tE&#10;LIn6SjWB+lM+efpdRXL6Zkpt+m9OaPp2UmT6flVh+oZXX/uOWlz6llta+Z1dV/ilXlX3rGBT97Vh&#10;UvbBYVD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYv+jCwDWuAYAxsQHALvUCQCw&#10;/BQDpv8pC5z/NRWQ/zsehv9CJn3/SS51/1E0b/9bOmn/ZT5l/25BYv91RF//fEZc/4NIWv+LSVj/&#10;k0tW/5tMVf+iTVP/qU5R/7FPUP+7UE//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//D&#10;UdqvAgDGvAUAuckFAK3bCACj/xcEmv8rC47/MRKD/zgaef9AIHD/RyZp/08rY/9YL1//YjJc/2s0&#10;Wv9yNlj/eDhW/385VP+GO1L/jTxR/5U9T/+cPk7/oz5N/6o/S/+zQEr/uUFK/7lBSv+5QUr/uUFK&#10;/7lBSv+5QUr/uUFK/7lBSv+5Qci1AgC4wQQAq9ADAJ/rCQGW/xoFi/8mCn//LQ91/zUVbP89GmX/&#10;RB5e/0wiWP9UJVX/XSdS/2UpUP9sKk7/cytN/3ksTP9/LUr/hS5J/4wvSP+SMEf/mTBF/6AxRP+p&#10;MkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMri6AgCqyAAAndkAAJL/DAKJ/xoE&#10;ff8hCHL/KAxo/zAQYP84FFr/QBdU/0gaT/9PHEz/Vx1J/10eR/9jIEX/aSBE/28hQv90IkH/eiJA&#10;/4AjP/+GJD7/jCQ9/5IlPP+ZJTv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJqvB&#10;AACd0AAAj+EAAIb/DgJ6/xUDbv8cBmT/Iwlc/ysMVf8zD0//OxFJ/0ITRv9JFEL/TxZA/1UWPv9a&#10;Fzz/Xxg7/2QYOf9oGTj/bRk3/3IaNv93GjX/fBo0/4EbM/+IGzL/jRsy/40bMv+NGzL/jRsy/40b&#10;Mv+NGzL/jRsy/40bMv+NG/9wHgP/bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/&#10;dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ&#10;72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/bCkG/2kzCf9yNw3/eT4S/31H&#10;Gf+AUSH/fl8p/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9ptFP/aLtV/2bDV/9jx1n7Ycxb&#10;91/TXPNe3V3wXONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX/9wHgP/&#10;bCkG/2kzCf9yNw3/eT4S/31HGf+AUSH/fl8p/3xtMv95ezn/dohA/3OTRf9wnUr/bqZO/2utUf9p&#10;tFP/aLtV/2bDV/9jx1n7Ycxb91/TXPNe3V3wXONe61vpX+dZ72DlWfFf5VnxX+VZ8V/lWfFf5Vnx&#10;X+VZ8V/lWfFf5VnxX/9wHgP/bCgG/2sxCf91Ng3/ezwS/39GGf+DUCH/gV4q/35rM/97eDv/eIZC&#10;/3WSSP9ym03/cKRR/22sVP9rslf/abla/2fBXPxlx174Ysxf9WDTYfBe3WLsXORj6FvpZOJa72Tg&#10;WvBi4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi4FrwYv9xHQP/bSgG/24wCf94NAz/fzsS/4NEGf+H&#10;TiH/hlsr/4NoNP9/dT3/fIJF/3mOTP92mVL/cqFW/2+pWv5tsF78ardh+2i+Y/lmxmX0Y8xn8GHT&#10;aetf3mvmXeVs4Fvpbdlc7mjWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ/9yHQP/bigG&#10;/3EuCf97Mgz/gzoR/4dDGP+KTCH/ilkr/4dlNf+Dcj//f35I/3yLUP95llb/dZ9c/XKmYPpurWT4&#10;bLRo9mm8a/RnxW3wZMxw62HTcuVf33PeXOV01lzocc9e7WzNXu5rzV7ua81e7mvNXu5rzV7ua81e&#10;7mvNXu5rzV7ua/9zHAP/bycG/3QtCP9+MQz/hjkR/4tCGP+OSyH/jlYr/4tjNv+Hb0H/g3tL/3+H&#10;U/58klv8eJxh+XSkZ/Zwq2vzbbJv8Wq6c+9ow3brZcx45mLVet5f33zTXeN7zV/mdsdg6nDGYOxu&#10;xmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxuxmDsbv90HAP/cCcG/3YrCP+BLwv/iTgQ/45AGP+SSSH/&#10;k1Qs/5BgN/+MbEP/h3dN+4ODV/h/jmD2epdn83agbvByqHPtbq9462u4fOhown/mZs2C32LYhNFf&#10;3IXKYOB/xWHjer9j6HS+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcv90HAP/cCYG/3kq&#10;CP+FLgv/jTcQ/5I/F/+WSCD/l1Is/5VeOP6RaUT6jHRQ9Yd/W/KCiWXufZNu6nebdedyo3zkbquB&#10;4Wqzht5nvYraZcqN0mLUjshi2IrCY9yEvGXgfrdm5Xi2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5na2&#10;ZuZ2tmbmdv91GwP/cSYG/3woB/+ILQr/kDYP/5Y+Fv+aRyD/nFAr/5pbOPmXZkX0knBS74x7X+qF&#10;hWrlfo104HiVfdtynYXUbaSL0Gqtjs1ot5DLaMORyGfRkr9l1I+5Z9mJtGjdgrBp4nyuauR5rmrk&#10;ea5q5HmuauR5rmrkea5q5HmuauR5rmrkef92GwP/ciYF/38nB/+KLAr/kzUO/5k9Fv+eRh//oU4r&#10;+6BZOPWcY0bvmG1U6JB3YuKIf2/agId70nqPg811l4nJcZ+NxW6okcJssZO/a7yVvWvLlbZp0JSx&#10;a9WNrGzbhqht4H+nbeJ8p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifP92GwP/cyUF/4EmB/+N&#10;LAn/ljQO/508Ff+hRB7+pUwq96VXOPCiYUfpnGpW4ZRyZdiMe3PPhYN8yX+LhMN6k4q/dpuPunOj&#10;k7dwrJa0b7eXsW/EmKxtzZipb9OQpXDYiaFx3oKgceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/&#10;oHHgf/93GwP/dCUF/4MlBv+QKwn/mTMN/6A7FP+lQx37qUsp86pUOOyoXkfjoWdX2plvZ8+ReHPH&#10;ioB9wYSIhbt/j4u1epeQsXeflK10qJeqc7KZp3K/mqRyy5qhc9CTnnTWjJt13ISadd6BmnXegZp1&#10;3oGadd6BmnXegZp13oGadd6BmnXegf94GgP/diQF/4YjBv+SKgj/mzIM/6M6E/+oQhz4rUoo8K9S&#10;N+esXEfepWRY0Z1tZsiVdXPAjnx9uYmEhbODjIytf5ORqXublaV5pJmhd66bnna6nJ13ypyZd8+W&#10;l3jUjpV424aUeN2DlHjdg5R43YOUeN2DlHjdg5R43YOUeN2DlHjdg/94GgP/eCMF/4gjBv+UKgj/&#10;njEL/6Y6Ev6rQhv1sEkn7LVQNuOwWkbYqWNXzKFrZsKacnK6k3p8s42BhayIiYymhJCRoYCYlp19&#10;oZqZe6qclnu2nZR7xp6Se82YkXzTkI982YiPfNyFj3zchY983IWPfNyFj3zchY983IWPfNyFj3zc&#10;hf95GgP/eiIF/4oiBf+WKQf/oDEL/6g5EfuvQRrytEgm6blPNN+0WUXSrWFWx6VpZb2ecHK0l3d8&#10;rZF+haaMhoygiI2RmoWVlpaCnpqSgKedj3+zno2Awp6LgMyai4HSkoqA2ImJgNuGiYDbhomA24aJ&#10;gNuGiYDbhomA24aJgNuGiYDbhv95GgL/eyEE/4siBf+YKAf/ozAK/6s4EPmyQBjvuEck5r1OM9u4&#10;V0TNsGBWwqlnZLiibnGvm3V7p5Z8hKCRg4uajYuRlIqTlo+Hm5qLhaWdiISwn4WEv5+FhcubhYXR&#10;k4WF2IqEhNqHhITah4SE2oeEhNqHhITah4SE2oeEhNqHhITah/96GQL/fSAE/40hBf+bKAb/pS8J&#10;/643Dva2PxfsvEYi48FOMNW8VkPItF5VvaxmY7OmbHCqn3N7oZp6hJqWgYuUkoiRjo+QlomMmZqE&#10;iqOdgYqun36KvJ9+isqcf4rQlH+J1ot/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiP96&#10;GQL/fx4E/5AhBP+dJwX/qC4I/rI2DfO6PhXpwUUf38VML9C/VELEt11TuLBkYq6qam+kpHF6nJ93&#10;g5SbfoqOmIaQh5WOlYKSl5l9kKCceo+rnniPuZ93kcqdeZDPlXmO1ox5jdiJeY3YiXmN2Il5jdiJ&#10;eY3YiXmN2Il5jdiJeY3Yif97GQL/gR0E/5IgBP+gJgX/qy0H+7U1C/C+PRLmx0Qc2slJLsvDU0G+&#10;vFtSs7ViYaivaW6fqm94lqV1gY6hfImHnoOPgZuLlHuZlJh3l56bc5apnXGWtp5wl8idcpbPlXOU&#10;1Yx0k9iJdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJdJPYif98GAL/hBwD/5UfA/+jJQT/rywG97oz&#10;CezEOw/izkIY085ILMbHUkC5wFpRrbphX6O0Z2yZsG13kKt0gIioeoeBpYGNeqKJknWgkpZwnpuZ&#10;bJ6nm2qetJxpn8WbbJ7QlG2a1oxtmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYif99GAL/&#10;hxoD/5geA/+mIwP/sykE88AxB+fLOAvd2DoWzdJGKsDMUD6zxlhPp8BfXZy7ZWqSt2t0ibNxfYGv&#10;eIR6rX+KdKqHj26pj5Npp5qWZqelmGOnspliqMOYZafRk2aj1otnodmJZ6HZiWeh2YlnodmJZ6HZ&#10;iWeh2YlnodmJZ6HZif9+FwL/ixgC/5wcAv+rIQL7uSYD7ccsBN/VMQbT3jkUxthEKLnRTjuszFZM&#10;oMddWpXCY2eLv2lxgrtveXq4doBztn2GbbSFi2izjo9jspiSYLGkk16ysZRcssKUXrLTkF+s2Ylg&#10;qtqGYKrahmCq2oZgqtqGYKrahmCq2oZgqtqGYKrahv9/FwL/kBYC/6EaAf+xHQH0wCAB49EgAdPf&#10;LAbJ4jsUvt9EJbLZTDil01RJmc9bV47LYWOEyGhse8VudXPDdXtswXyBZ8CEhWK/jolevpiLWr6k&#10;jVi+sY5Xv8KNWL/Xi1m43IVZtt2DWbbdg1m23YNZtt2DWbbdg1m23YNZtt2DWbbdg/+BFgL/lRQB&#10;/6cWAf24FwDpyxEA098WAcjnLAe+5jsWs+REJajhSzWc3VJEkdlZUobVYF1802ZmdNFtbmzPdHRm&#10;znx5Yc2FfVzMjoBZzJmDVsylhFTMs4VTzcSFU83dg1PG4H5Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD&#10;4X1Uw+F9VMPhff+HEwH/nBIB/64RANrCCgDQ0goAx+gYAbzsLAqy6zwXqOpDJZ3oSDOS5lBAiORZ&#10;S37iYFR24Whcb+BvYmjfd2hj3n9sXt6IcFrekXNX3pt1VN6nd1LftHhQ38R4T+DeeE/W5XVP0+d0&#10;T9PndE/T53RP0+d0T9PndE/T53RP0+d0T9PndP+PDwH/pA4A27gIAM3FCQDF1QoAuvEaA7DyLQym&#10;8TsYm/BBJJHvRy+H7k46fu5YQ3ftYUpw7WlQauxxVWXseVlh7IFcXeyKX1rsk2FX7Z1jVe2nZVLt&#10;s2ZR7sBnT+/UaE7r5mhN6OhoTejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaP+ZCwDdrgQAzLwG&#10;AMHJBwC42woArfgcBKT4Lw2Z+DkXj/g/IYX4Rip8+E0ydfdXOW73YD9p92lDZPhxR2H4eUpd+IFM&#10;WviJT1j4klFW+ZtSU/mlVFH6r1VQ+rtWTvrKV03741dM++lXTPvpV0z76VdM++lXTPvpV0z76VdM&#10;++lXTPvpV+WlAADOtAQAv78FALTOBgCq6w0BoP8fBpf/Lw2M/zYVgv89HXj/RCRw/0wqav9UL2X/&#10;XjNh/2c3Xf9vOVr/djxY/34+Vv+GP1P/jkFR/5dCUP+gQ07/qUVN/7NFS/++Rkr/0EdJ/9xHSf/c&#10;R0n/3EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR9GuAAC/uQMAssUDAKfVBQCc/Q8ClP8iBon/Kwx+/zIS&#10;df86GGz/Qh1l/0kiX/9RJVr/WihX/2MrVP9rLVL/ci9Q/3kwT/+AMU3/iDJL/5A0Sv+YNUj/oTVH&#10;/6o2Rv+zN0T/vzhE/8U4RP/FOET/xThE/8U4RP/FOET/xThE/8U4RP/FOMGzAACyvgIApcwBAJnd&#10;AwCQ/xIChv8fBXv/Jwpx/y4OaP82E2H/Phda/0YaVf9NHVH/VR9O/10gS/9kIkn/ayNH/3EkRv94&#10;JUT/fyZD/4YnQf+OKED/lig//54pPf+nKTz/sCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7Qq&#10;PP+0KrO4AQClxgAAl9UAAIvvBAGE/xMCd/8aBG3/Igdk/yoLXP8yDlX/ORFQ/0ETS/9IFUj/TxdF&#10;/1YYQv9cGUD/YRo+/2caPP9tGzv/cxw5/3kcOP+AHTb/iB01/48eNP+XHjL/oB8y/6QfMv+kHzL/&#10;pB8y/6QfMv+kHzL/pB8y/6QfMv+kH6bAAACXzgAAid4AAH//BwF0/xACaf8VA1//HAVX/yQIUP8s&#10;Ckr/MwxF/zsOQf9BDz3/RxA6/00ROP9SETb/VxI0/1wTMv9hEzH/ZhQv/2sULv9xFS3/dxUs/30V&#10;Kv+DFin/ixYp/44WKf+OFin/jhYp/44WKf+OFin/jhYp/44WKf+OFv9mIAP/YSoF/2EzCP9pNgv/&#10;bj0P/3FGFf9zURz/c14j/3BtKf9ufDD/a4k1/2mWOf9noT3/ZqpA/2SyQv9juUT/YcJG/2DIR/9e&#10;zUj/XNRK/1veS/tZ5Ez3WOpM9FfvTfBW803sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4&#10;Tf9mIAP/YSoF/2EzCP9pNgv/bj0P/3FGFf9zURz/c14j/3BtKf9ufDD/a4k1/2mWOf9noT3/ZqpA&#10;/2SyQv9juUT/YcJG/2DIR/9ezUj/XNRK/1veS/tZ5Ez3WOpM9FfvTfBW803sVfhN7FX4TexV+E3s&#10;VfhN7FX4TexV+E3sVfhN7FX4Tf9mIAP/YioF/2MxCP9rNQv/cDwP/3NFFf91Txz/dl0j/3NsKv9w&#10;ejH/bYc2/2uUO/9pnz//aKhC/2awRf9kuEf/Y8BJ/2HHSv9fzEz/XdNN/FzeTvla5E/1WepQ8Vjv&#10;Ue1X9FHpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UP9nHwP/YyoF/2UwCP9uMwv/dDoP&#10;/3dDFf95Thz/elok/3doK/90djP/cYQ5/26QP/9sm0P/aqVH/2itSv9ntkz/Zb5O/2PFUP9hy1L9&#10;X9JU+V3dVfRb5FbwWupX61jwWOdY9VfjWfpU41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VP9o&#10;HwP/YykF/2guB/9xMgr/dzgP/3tCFf99TBz/flgk/3tmLf93czX/dIA8/3GMQv9vl0f/bKFL/2qq&#10;T/9oslL/Z7tU/2XEVv5iylj5YNFa9V7cXPBc5F3qWute5lnxX+Ja9VvcW/lX3Fv5V9xb+VfcW/lX&#10;3Fv5V9xb+VfcW/lX3Fv5V/9pHgP/ZCkF/2stB/90MAr/ezcO/39BFf+BShz/glUl/39jLv97cDb/&#10;eHw+/3WJRf9xlEv/b55Q/2ymVP9qrlj9aLdb/GbAXfpkyWD1YdBi8F7cY+pc5WXlW+xm3lrwY9hb&#10;9GDRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb0V34W/9pHgP/ZSgF/24rB/94Lgr/fzYO/4M/&#10;FP+FSBz/h1Ml/4RgL/+AbDj/fHlB/3iFSf50kFD7cZlW+W6iWvhrql/2aLJi9Ga7ZfNkxWjwYtBr&#10;6l/dbeNd527bW+pt01zvaM1e82TIX/dfyF/3X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X/9qHgP/&#10;ZigF/3EpB/97LAn/gzUN/4c+FP+KRxv/jFAl/4ldL/+FaTr9gXVE+nyATfd4i1X0c5Vc8W+dYu9s&#10;pWftaa1r62a2b+hjwHLmYcx142Dfd9Zc5HjOXulyyV/tbcRg8Gi/YvRjv2L0Y79i9GO/YvRjv2L0&#10;Y79i9GO/YvRjv2L0Y/9rHQP/ZycF/3QnBv9/Kwj/hzMN/4w8E/+PRRv/kU4l/49aMPyLZjv4hnFG&#10;84F8Ue98h1rsdpBi6HGYaeVsoHDhaKh13mSwettiun7YYcd/1GHaf8tf4X7EYeV3v2Lpcrtj7W22&#10;ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ/9sHQP/aiYF/3cmBv+CKgj/ijIM/5A7Ev+T&#10;Qxr/lkwk/ZVXMPeRYjzyjG1J7IZ4VOd/gV/ieIpp3HKSctZtmnjSaqJ8zmerf8tmtIHJZb+Dx2TO&#10;hMFj3YO6ZOJ8tmbmdrJn6nGuaO9qrmjvaq5o72quaO9qrmjvaq5o72quaO9qrmjvav9tHAP/bCQF&#10;/3okBf+FKQf/jjEL/5Q5Ef+YQhn/m0ok+JtUMPKXXz3rkmpL5YpzWN6CfGTVfIVuz3aNdcpylXrG&#10;bp1+w2ylgr9qr4S9abmGumjHh7do2oexaN6BrWnjeqlr6HSma+xtpmztbaZs7W2mbO1tpmztbaZs&#10;7W2mbO1tpmztbf9tHAP/biME/30iBf+IKAf/kTAK/5g4EP+cQBj7n0kj9KFSL+2dXD3llmZM3Y5v&#10;WtOHeGXMgYFuxnuJdsF3kXu8c5mAuHChhLVuqoeybbSJr2zBiq1s0oqobNyFpW3hfqJu5Xefb+tw&#10;n2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+twn2/rcP9uHAP/cSIE/38hBf+LJwb/lC8J/5s3D/+gPxf4&#10;pEch8KdPLuiiWj3fm2NN1JRsWsuMdWXEhn1vvoCFdrh8jXyzeJWBr3WdhatypYmoca+LpXC7jKNw&#10;y42gcdmInXHfgZty5HqZc+lymXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPpcv9vGwP/cyAE/4Ig&#10;BP+OJgb/ly4I/582Dv2kPhX0qEYg7KxNLeOnWDzZoGFMzZhqWcWRcmW9i3putoWCdrCAiX2rfZGC&#10;p3mZhqN3ooqfdauNnHS3jpp0xo+YddaLlnbdg5R24nyTdud0knbodJJ26HSSduh0knbodJJ26HSS&#10;duh0knbodP9vGwL/dR8E/4QfBP+QJQX/mi0I/6I1DPqoPRTxrEUe6LBMK9+rVzvSpF9LyJxoWb+V&#10;b2S3j3dusIp/dqqFhn2kgY6Cn36Wh5t7nouXeaiOlHizj5J4wpCRetWNj3rbhY564X6NeuZ2jXrm&#10;do165naNeuZ2jXrmdo165naNeuZ2jXrmdv9wGwL/dh4D/4YeBP+TJQX/nSwH/6U0C/erPBLusUMc&#10;5bRLKdqvVTrNqF5KwqBmWLmabWSxk3Vuqo58dqOKg32ehouCmYKTh5SAm4uQfqWOjX2wkIp9vpGK&#10;f9OPiX7ah4h+33+HfuV3h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld/9wGwL/eB0D/4geA/+V&#10;JAT/oCsG/6gyCvSvOhHrtUIa4bhKJ9SzUznIq1xJvqRkV7Sea2OsmHJtpJN5dZ6OgXyYi4iCkoeQ&#10;h42FmYuJg6KOhoKukYOCvJGCg86Rg4PZiIKC34GCguR5goLkeIKC5HiCguR4goLkeIKC5HiCguR4&#10;goLkeP9xGgL/ehwD/4odA/+XIwT/oikF/KwxCfGzOQ/oukAX3bxIJc+2UjjDr1tIuahiVq+iamKn&#10;nHBsn5d3dZiTfnySkIaCjI2Oh4eKl4uDiKCOf4erkXyHuZF7h8uRfIjYiX2H3oJ9huR6fYbkeX2G&#10;5Hl9huR5fYbkeX2G5Hl9huR5fYbkef9xGgL/fBoD/40cA/+aIgP/pSgE+a8vB+64Nwzkvz8U2MBG&#10;JMq6UDe/s1lHtKxhVaqmaGGhoW5rmZx1dJKYfHuMlYOBhpKLhoGQlIt8jp6OeI2pkHaMtpF0jciR&#10;do7YineM3YJ3iuN6d4rjeneK43p3iuN6d4rjeneK43p3iuN6d4rjev9yGgL/fxkC/48bAv+dIAP/&#10;qSYD9rMtBeq9NQngxjwQ0sREI8W9TzW6t1hGr7FfVKWrZmCcpm1qlKJzc4yeenqGm4GAgJiJhXqW&#10;kol1lJuNcpOmj2+TtJBtlMWQcJXYinCS3YNxkON7cZDje3GQ43txkON7cZDje3GQ43txkON7cZDj&#10;e/9zGQL/ghcC/5IaAv+gHwL/rSQC8rgqBObDMQbbzDUPzMhCIcDCTTS0vFZEqbZeUp+xZF6WrGto&#10;jqlxcYaleHh/on9+eaCHg3Sdj4hvnJmLa5ukjWibso5nm8KOaZ3YimqZ3YJrluN7a5bje2uW43tr&#10;luN7a5bje2uW43trluN7a5bje/90GQL/hRUC/5YYAf+kHAH7siAB7b8lAuHMKgPU0TINx8xBH7rH&#10;TDGuwVRCo7xcUJm3YlyQs2lmh7BvboCtdnV5qn17c6iEgG2mjYVopZeIZaSjimKksItgpMGLYqbZ&#10;iGOi3oFlnuN6ZZ7jemWe43plnuN6ZZ7jemWe43plnuN6ZZ7jev92GAL/iRMB/5oWAf+pGAH2uBsB&#10;58caAdvZHAHN1jALwNI/HbTNSi+oyFI/ncNaTZK/YViJu2digLhta3m2dHFys3t3bLGDfGewjIBi&#10;r5aDXq6hhlyur4dar7+HW7DahF2s4H9ep+V4XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleP96&#10;FQL/jhIB/58TAP+wEwDvwBAA2dQMAM7fHAHE3S8Judk9Gq3TSCyhz1A7lctYSYvHX1SCxGVeecJs&#10;ZnLAcmxrvnpyZr2CdmG7i3pcu5V9Wbqhf1e6r4BVu7+AVbzZf1a443pYsud1WLLndFiy53RYsud0&#10;WLLndFiy53RYsud0WLLndP+AEgH/lBAA/6YPAOO4CwDSxgoAzNcLAMPjHgK54jEKr+A9GKTdRieZ&#10;2U43jdRWRIPRXU96z2RYcs1qX2vLcmVlynlqYMmCb1vJi3JXyJZ1VMiid1LIr3hRycB4UMrbd1HG&#10;6HNSwOtvUr/sb1K/7G9Sv+xvUr/sb1K/7G9Sv+xvUr/sb/+HDgH/mw0A364HANC8CADHyQgAwdsL&#10;ALfoIAOt5zENpOY9GZnkRCaO4kwzhOBUPnveXEdz3WNPa9xqVmXaclxg2npgW9mDZFfZjGdT2Zdq&#10;UNmjbE7ZsW1N2sJtTNvcbE3Y7GpOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ/+PCwDp&#10;pAQA0bQGAMW/BgC8zQgAtOkOAaruIgWi7jMOl+07GY3sQiSD60kue+pTNnPpXD5s6WREZ+lsSWLo&#10;dE1e6HxRWuiFVFbojlZT6ZhZUemjWk7psFxN6r5cTOvSXUvq6V1K4/NcSuPzXErj81xK4/NcSuPz&#10;XErj81xK4/NcSuPzXPmZAwDUrAIAxbcEALnDBQCw0ggAp/YRAZ71JAaV9TIOivU6F4H1QSB49Ugn&#10;cPVQLmr0WjRl9GM4YPRrPF31dD9Z9XxCV/WERFT1jUZR9pdIT/ahSk32rEtL97lMSvfITUn44E1I&#10;9/NNSPf0TUj39E1I9/RNSPf0TUj39E1I9/RNSPf0TdqjAADHsQIAuLsDAK3JBACj2QcAmv0UApL9&#10;JweH/i8Nff43FHT/Pxts/0cgZv9OJWD/Vylc/2AtWf9pMFb/cTJT/3g0Uf+ANk//iTdN/5I5S/+c&#10;Okn/pjtI/7E8Rv+9PUX/zD1E/+Y+RP/nPkT/5z5E/+c+RP/nPkT/5z5E/+c+RP/nPsusAAC5tgEA&#10;rMIBAKDQAgCV5QcAjv8YA4T/JAZ6/ywLcP80EGj/PBVh/0QZW/9LHVb/UyBT/1siUP9jJE3/ayZL&#10;/3MnSf96KUj/gipG/4orRP+ULEL/ni1B/6cuQP+xLj//vC8+/80wPv/NMD7/zTA+/80wPv/NMD7/&#10;zTA+/80wPv/NMLuxAACsvAAAn8kAAJPZAACJ/AsBgP8XAnb/IAVs/ygJZP8wDV3/OBBX/0ATUf9H&#10;Fk3/ThhK/1YZR/9cGkT/YxxC/2kdQP9wHj//eB49/4AfO/+IIDr/kSE4/5siN/+kIjb/rSM1/7gj&#10;Nf+5IzX/uSM1/7kjNf+5IzX/uSM1/7kjNf+5I622AACfxAAAktIAAIThAAB9/w0Bcv8TAmj/GwRf&#10;/yMGWP8rCVH/MwtM/zoNR/9BD0P/SBFA/04SPf9UEzv/WhQ5/18UN/9lFTX/axYz/3IWMf96Fy//&#10;ghcu/4sYLP+TGCv/nBkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGaG/AACSzAAAhNwA&#10;AHj3AABu/woBY/8QAlr/FQNS/x0ES/8kBkb/LAhB/zMJPP86Cjn/QAs1/0UMMv9KDTD/UA0u/1QO&#10;LP9ZDir/Xg8o/2QPJv9qDyX/cRAj/3gQIv+AESD/iBEf/5ERH/+RER//kREf/5ERH/+RER//kREf&#10;/5ERH/+REf9cIgP/Vy0F/1gzB/9fNgn/Yz0N/2VGEv9mUBf/ZV4c/2RuIv9hfCf/X4or/16WLv9c&#10;oTH/W6oz/1qyNf9Zujb/WMM3/1jNOf9X2Dn/VuA6/1XmO/9U7Dz/U/E8/FL1PfhS+T31Uf0981H/&#10;PfNR/z3zUf8981H/PfNR/z3zUf8981H/Pf9cIgP/VywF/1oyB/9hNQn/ZTwN/2dFEv9oTxf/aFwd&#10;/2ZtIv9jeyj/YYgs/1+UL/9enzL/Xak1/1uxN/9auTj/WsE6/1nLO/9Y1Tz/V989/1bmPv9V6z79&#10;VPA/+VP1P/ZS+UDzUv1A8FL/PvBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/Pv9dIQP/WCwF/1wwB/9k&#10;Mwn/aDoN/2tDEv9sThf/bFod/2pqJP9neCn/ZIUu/2KRMv9hnDb/X6Y4/16uOv9dtjz/XL4+/1vI&#10;P/9a0kH/Wd1C/1flQ/1W6kT5VfBE9VT1RfFU+kXuVP5E7FT/QuxU/0LsVP9C7FT/QuxU/0LsVP9C&#10;7FT/Qv9eIQP/WSwF/18uBv9mMgn/bDgM/29BEf9vTBf/cVce/25nJf9rdSv/aIIw/2WONf9kmTn/&#10;YqM8/2CrPv9fs0H/XrtC/13ERP9czkb/WtxH/lnkSPpX6kn1VvBK8FX2Su1V+krpVv5H51b/RedW&#10;/0XnVv9F51b/RedW/0XnVv9F51b/Rf9eIQP/WSsF/2ItBv9qMAj/bzYM/3JAEf90Shj/dVUe/3Jk&#10;Jv9vci3/bH8z/2mLOP9mljz/ZaBA/2OoQ/9hsEb/YLhI/17BSv9dy0v/XNpN+lrjTvVZ6k/wV/FQ&#10;61b2UedX+07kWP9L4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/Sf9fIAP/WisF/2UrBv9tLgj/&#10;czUM/3c+Ef94SBf/eVIf/3dgJ/90bi7/cHs1/22HO/9qkkH/Z5tF/2WkSf5jrEz9YbRO+2C8Ufpe&#10;xlP5XdRV9VvjVu9a6ljpWPJZ5Vn3VuBa+1PbW/9P11v/Tddb/03XW/9N11v/Tddb/03XW/9N11v/&#10;Tf9gIAP/XSkF/2gpBv9xKwf/eDML/3w8EP99Rhf/flAf/31dKP95ajD/dXY4/3GCP/xtjUX6apdL&#10;+GefT/Zlp1P0Yq9W82C4WfFfwVzwXc1e7VzgYOha7GHhWvJg2lv2W9Nc+lfPXf1TzF7/Ucxe/1HM&#10;Xv9RzF7/Ucxe/1HMXv9RzF7/Uf9hHwP/YCcE/2smBf91KQf/fDEK/4E6EP+DRBf/hE0f/4NZKP9/&#10;ZjL8enI7+HV+Q/VxiEvybZJR72maVu1molvqY6pf6GCyY+ZevGbkXMhp4Vvaa91a6mvTXPBmzV71&#10;Ychf+VzEYPxYwWH+VcFh/lXBYf5VwWH+VcFh/lXBYf5VwWH+Vf9iHwP/YyUE/28kBf95KAb/gTAK&#10;/4U5D/+IQhb/iUse/4lWKPqFYjP1gG498Hp5R+x1g1DpcIxY5WuVXuFmnWTeY6Rp22Ctbddft2/U&#10;XsNw0V7Scc1d53HHX+5rwmHyZr5i9mG6Y/lct2P8WLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WP9j&#10;HwP/ZiME/3IiBP99Jwb/hS4J/4o3Dv+NQBX/j0ke+o9TKPSMXzTuhmo/6X90S+N4flXecoZe2G2P&#10;ZdNqmGrPZ6BtzGWocMljsXPGYrx0xGHJdcFh4Ha8Y+pxt2TvarRl82WwZvZgrmf5XK5n+VyuZ/lc&#10;rmf5XK5n+VyuZ/lcrmf5XP9jHgP/aCEE/3UgBP+BJQX/iS0I/481DP+SPhT8lEcd9ZZPKO6RWzTn&#10;i2ZB4IRvTtl9eVjRd4JgzHOKZ8dvk2zEbJtwwGmjc71nrHa6ZrZ4uGXCebZl1XmyZuZ2rmjsb6pp&#10;8GmoafRjpmr3X6Zq91+mavdfpmr3X6Zq91+mavdfpmr3X/9kHgP/ayAD/3geBP+EJAX/jSwH/5M0&#10;C/+XPBL4mUUb8JtNJ+iXWTThkGJC14lsTs6DdVjIfX5hw3iGaL50jm25cJZytm6edbJsp3ivarF7&#10;rWm9fKppzX2oauN6pWzpcqJs7WygbfJmnm71Yp5u9WKebvVinm71Yp5u9WKebvVinm71Yv9lHQL/&#10;bR4D/3sdA/+HIwT/kCoG/5cyCv2cOxD0n0MZ7KFLJeOcVjPalmBBz45pTseIcljAgnphun2CaLV5&#10;im6xdZJzrHKad6lwo3qmbqx9o224fqFtx3+fbuB+nHDndZpw62+ZcfBol3HzZJdx82SXcfNkl3Hz&#10;ZJdx82SXcfNkl3HzZP9lHQL/bx0D/34cA/+KIgT/kykF/5sxCfmgOQ/wo0EY56ZJI96hVDHSml5A&#10;yJNnTcCMb1i5h3dhs4J/aK59h26peo5zpHeWeKB0n3udc6h+mnG0gJhxwoGWctiBlXTleJN06nGS&#10;de9rkXXyZpF18maRdfJmkXXyZpF18maRdfJmkXXyZv9mHQL/cRsD/4AbA/+MIQP/ligF/54vCPak&#10;Nw3sqD8V46tIINimUjDMnlxAw5dlTbuRbVezi3RhrYZ8aKeCg26ifot0nXuTeJl5nHyVd6V/knaw&#10;gZB1voKOdtGCjnjjeo146HOMeO1si3jxaIt48WiLePFoi3jxaIt48WiLePFoi3jxaP9nHAL/cxoC&#10;/4IaAv+PIAP/mSYE/qIuBvOoNQvprT0T369GHtKpUS/Holo/vptjTLWValeuj3Jgp4t5aKGHgW6c&#10;g4h0l4CQeJJ9mXyOfKKAi3qtgoh6u4OHes2Dh3zifId853WGfOxuhnzwaYZ88GmGfPBphnzwaYZ8&#10;8GmGfPBphnzwaf9nHAL/dRkC/4UZAv+SHwL/nCUD+6UsBfCsNAnmsjsQ27NEHc2tTy7Dplk+uZ9h&#10;S7CZaFaolHBfoY93Z5uLfm6WiIZzkIWOeIyClnyIgKCAhH+rgoF/uIN/f8qEgYHhfYGB5naBgOtv&#10;gIDvaoCA72qAgO9qgIDvaoCA72qAgO9qgIDvav9oHAL/eBcC/4cYAv+UHQL/nyMD+KkqBOyxMQfi&#10;tzkN1bdCHMmwTi2+qlc9tKNfSqueZ1WjmG5fnJR1ZpaQfG2QjYNzi4qLeIaIlHyBhp6AfYSognuE&#10;tYR5hMeEeobgf3uF5nd7hetwe4Tua3uE7mt7hO5re4Tua3uE7mt7hO5re4Tua/9pGwL/ehYC/4oX&#10;Av+XHAL/oyEC9K0nA+i1LgXevTUK0LpAG8S0TCy6rlY7r6heSaaiZVSenWxdl5lzZpCVeWyKkoFy&#10;hZCJd3+Nknx7i5t/d4qmgnSJs4NyisSDdIzgf3SL5Xh1iepxdojtbHaI7Wx2iO1sdojtbHaI7Wx2&#10;iO1sdojtbP9rGgL/fRQC/40WAf+aGgH/ph4B8LEjAuS7KQPZwjAJy70/GcC4Siq1slQ6qqxcR6Gn&#10;Y1KZo2pckZ9xZIqbd2uEmH9xfpaGdnmTj3t0kpl+cJCkgW2QsYJrkMGCbZLdf26R5Xhvj+pxcI7t&#10;bHCO7Wxwju1scI7tbHCO7Wxwju1scI7tbP9uGAL/gBIB/5AVAf+eFwH7qxoB7LceAeDDIQHSxi0I&#10;xsE9GLq8SSivt1I4pbJaRZytYVGTqWhai6VvYoSidWl+n3xveJ2EdHObjXlumZZ8apiif2eXroBl&#10;mL+BZZnYf2iY5XhplupxapTtbGqU7WxqlO1sapTtbGqU7WxqlO1sapTtbP9xFgL/gxEB/5QTAf+i&#10;FAD1sBQA5r4UANnMFQDMyisHwMY7FrXBRyaqvFE2n7hYQ5azYE6NsGZYhaxtYH6qc2d3p3pscqWC&#10;cmyji3ZoopR5ZKGgfGCgrX1fob1+XqLUfWGh5nZinetwY5vubGOb7mxjm+5sY5vubGOb7mxjm+5s&#10;Y5vubP90EwH/hxAB/5gQAP6nEADntw0A1sULANDQEQDFzygFucs5FK7HRSOjw08zmb9XQI+7XkuG&#10;uGRUfrVrXHeycWNxsHhpa66AbWatiXJhq5N1XaueeFuqrHlZq7x5WKzSeVqr6HNcp+xuXaTval2k&#10;72pdpO9qXaTval2k72pdpO9qXaTvav95EQH/jA4A/54NANyuCADSuwkAzMgJAMfWDgC91SUEstI2&#10;EafOQiCcykwvksdUPIjDXEd/wWJQd75pV3C8cF5qu3djZbl/aGC4iGxct5JvWLaecVW2q3NTt7tz&#10;UrfSc1S3629Wsu9qV6/xZ1ev8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ/9/DgH/kwsA4aUFANKzBwDJ&#10;vgcAwssIALzdDgC03SMDqtozDZ/WQByU00oqitBSN4DNWkF4y2FKcMloUWrIb1dkxnZcX8V/YFrF&#10;iGRWxJJnU8SeaVDErGpPxLxrTsXTak/F7WhQwPNkUb31YVG99WFRvfVhUb31YVG99WFRvfVhUb31&#10;Yf+GCgDwmgQA1KoEAMi2BgC+wQUAt88JALDjEQCo4yUEn+I1DZXgPhmL3kglgdxQMHjaWDpw2F9C&#10;adZnSWPVbk9e1HZTWdN/V1XTiVpS05NdT9OgX03TrWBL1L5gStXYYEvU7V5M0fdcTMz5WkzM+VpM&#10;zPlaTMz5WkzM+VpMzPlaTMz5Wv+PAwDaogAAyq8DAL25BAC0xgUAq9QJAKTqFAGc6SgGk+k0Dono&#10;PRh/50Qid+ZOKm/mVzJp5V84Y+VnPV/kb0Ja5HdFVuSASVPkiktQ5JROTeSfUEvlrFFJ5btSSObP&#10;Ukjm6FJI5PhRSOH8T0jh/E9I4fxPSOH8T0jh/E9I4fxPSOH8T+GZAADNqQAAvrMCALO+AwCoywUA&#10;n9oJAJjyGAKQ8ioHhvIzDnzxOxZ08UMdbPFLI2bxVClh8V0tXfFmMVnxbjVW8XY3U/F/OlDyiDxN&#10;8pI+S/KdQEnzqUFH87ZCRvTHQ0X030NE9PBDRPL6QkTy+kJE8vpCRPL6QkTy+kJE8vpCRPL6QtGi&#10;AADArgAAsrgBAKfEAgCc0gQAku0MAIz7HAOC+ygHefsxDHD8ORJp/EEXYvxJHFz8UCBX/FkjVP1i&#10;JlH9aihP/XMqTP57LEr+gy5I/o0vRv+YMUT/ojJD/64zQf+7NED/yzQ//+M0P//vNT//7zU//+81&#10;P//vNT//7zU//+81P//vNcSqAACzswAAp78AAJrLAACP2gIAhv8PAX7/HAN1/yUGbP8tCmT/Ng5d&#10;/z4SWP9FFVL/TRhP/1UaTP9cHEn/ZB5H/2sfRP9zIEL/fCJB/4UjP/+PJD3/miU7/6QmOv+vJjn/&#10;uic4/8onOP/cKDj/3Cg4/9woOP/cKDj/3Cg4/9woOP/cKLWvAACnugAAmsYAAI3UAACB5gEAev8Q&#10;AXD/GAJn/yEFX/8pB1j/MQpS/zkNTf9BD0n/SBFF/08TQv9VFED/XBU9/2IWO/9pFzn/cBg3/3kZ&#10;Nf+CGTP/jBoy/5cbMP+hGy//qhwv/7UcLv+/HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HKm1AACa&#10;wgAAjM8AAH/eAAB2/wUAbP8OAWL/FAJa/xsDU/8kBU3/KwdH/zMJQ/86Cj//QQs7/0cMOP9NDTX/&#10;Uw4z/1gPMf9eDy//ZBAt/2sRK/9zESn/fBIn/4YSJf+QEyT/mRMj/6MUIv+rFCL/qxQi/6sUIv+r&#10;FCL/qxQi/6sUIv+rFJy+AACNywAAftoAAHDmAABn/wAAXf8KAVT/EAFN/xUCR/8dA0H/JAQ8/ysF&#10;N/8yBjT/OAcw/z0ILf9DCCr/SAko/00JJv9SCiT/Vwoi/10LIP9jCx7/awsc/3MMGv98DBj/hAwX&#10;/44NFf+VDRX/lQ0V/5UNFf+VDRX/lQ0V/5UNFf+VDf9SJQP/TS8E/1EyBv9XNQf/WjwK/1tFDv9a&#10;TxP/WV0X/1htG/9Wex//VYki/1OVJf9SoCf/Uagp/1CxKv9QuCv/T8Es/0/KLf9O1i7/TuQu/07t&#10;L/9O8y//Tfgw/038MP9M/zD8TP8w+Uz/L/hM/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/9TJAP/TS8E&#10;/1QwBf9ZNAf/XToK/19DDv9eThP/XVoY/1tqHP9aeSH/WIYk/1aSJ/9VnSn/VKYr/1OuLf9Sti7/&#10;Ur4v/1HHMP9R0jH/UOEy/1DrMv9P8jP/T/cz/078NPtO/zT4Tf809U7/MvRO/zL0Tv8y9E7/MvRO&#10;/zL0Tv8y9E7/Mv9TJAP/Ti4E/1YvBf9cMgf/YDgK/2JBDv9iTBP/YFgY/19oHf9ddiL/W4Mm/1mP&#10;Kf9Ymiz/VqMu/1WsMP9VszH/VLsz/1PENP9TzjX/Ut42/1LpN/9R8Tf/UfY4+1D7OPdP/zj0T/83&#10;8VD/NfBQ/zTwUP808FD/NPBQ/zTwUP808FD/NP9UIwP/UC0E/1ktBf9fMAf/YzYK/2ZADv9mShP/&#10;ZVUZ/2NlHv9hcyP/XoAo/1yMLP9bly//WaEx/1ipNP9XsDX/Vrg3/1XBOP9Vyzn/VNo6/1TnO/9T&#10;8Dz7UvY99lH7PfJR/z3vUv877FL/OOtS/zjrUv8461L/OOtS/zjrUv8461L/OP9VIwP/UisE/1wr&#10;Bf9jLgf/ZzQK/2o+Dv9rSBP/alMZ/2hhH/9mcCX/Y30q/2CIL/9ekzP/XJ02/1ulOP9arTr/WLU8&#10;/1e9Pv9Xxz//VtNB/FXkQvlV7kP1VPZE8FP8ROxU/0HpVf8/5lX/POVV/zvlVf875VX/O+VV/zvl&#10;Vf875VX/O/9WIgP/VSkE/18oBf9nKwb/bDIJ/288Df9wRhP/cFAZ/25dIP9rayf/aHkt/2WEMv9i&#10;jzf/YJk7/l6hPv1cqUH7W7FD+lm5RflYwkf3V85I9VbgSvFW7EvuVfZM6Vb8SuVX/0biWP9D3ln/&#10;QN1Z/z/dWf8/3Vn/P91Z/z/dWf8/3Vn/P/9XIgP/WScE/2MmBP9rKAb/cTAI/3Q5Df91QxP/dU0Z&#10;/3VZIf9xZyn/bXQw/WqANvpmijz4Y5RA9mGcRPRepEjyXKxL8Vu0Te9ZvVDtWMlS61faU+dW6VXk&#10;V/VU4Vn9T9ta/0vVW/9I0Fz/RM9c/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RP9YIgP/XCQD/2YjBP9v&#10;JgX/di4I/3o3DP97QRL/e0sZ/3tVIf53Yyr5c28y9m57OvJqhUHvZo9H7GOXTOpgn1DoXadU5Vuv&#10;V+NZuFrhV8Nd31fSXtpW5l7WWfNa0lz8Vc1e/1DJXv9MxV//ScRf/0jEX/9IxF//SMRf/0jEX/9I&#10;xF//SP9ZIQL/XyID/2ohBP90JAX/eywH/381C/+BPhH/gkgZ/YJSIfd+XyvyeWs17XN1PulugEbl&#10;aYlN4WWRVN5hmVnaX6Jc1l2qX9Ncs2HQW75izlvMY8ta4mPIXPFgxl/6WsFg/lW9Yf9RumL/Tbli&#10;/0u5Yv9LuWL/S7li/0u5Yv9LuWL/S/9ZIQL/YiAD/24fA/94IwT/fysG/4QzCv+HPBD+iEUX94hO&#10;IfCEWyvqfmY25HhwQd9yekvZbYNS02mMWM9mlVzMZJ1fyWKlYsZgrmTDX7hmwV7EZ79e2Gi8X+tm&#10;umP3X7Zk+1mzZf5VsGX/UK9l/0+vZf9Pr2X/T69l/0+vZf9Pr2X/T/9aIAL/ZR4D/3EcA/98IgP/&#10;hCkF/4kxCf+MOg75jkMW8Y5MIOqKWCvjhGI3235sQ9N4dkzNc39TyG+HWcRrkF7AaZhivWagZbpl&#10;qGi3Y7JqtWK+a7NizmywYuVrr2b0ZKxn+F2paPxYp2n/U6Zp/1Kmaf9Spmn/UqZp/1Kmaf9Spmn/&#10;Uv9bIAL/ZxwC/3QaAv9/IAP/iCcE/44vB/2SNwz0lEAU7JVJHuSQVSrbil830YRpQ8p9ckzEeHtU&#10;v3SDWrpxi1+2bpNks2ubZ69ppGqtZ61sqma4bqhmx2+lZt9vpWrxaKJr9mGgbPlbnmz9Vp5s/lWe&#10;bP5Vnmz+VZ5s/lWebP5Vnmz+Vf9cHwL/ahoC/3cZAv+DHwP/jCUE/5ItBvmXNQvvmT4S55tGHN6W&#10;UinSkFw3yolmQsODb0y8fndUt3l/W7J1h2Cuco9lqnCXaKZtn2yjbKluoGu0cJ5qwnGcatdxnG7u&#10;a5pv82SZb/hel3D8WJdw/VeXcP1Xl3D9V5dw/VeXcP1Xl3D9V/9eHgL/bBkC/3oYAv+GHQL/jyMD&#10;/5YrBfWbMwnrnzsQ4qBFGdebUCjMlFo2xI1jQryIbEy1gnRUsH58W6t6hGCmd4tlonSTaZ5ynG2b&#10;cKVwmG+wcpVuvXOTb9BzlHLrbpNz8maSc/ZgkHP6WpBz+1mQc/tZkHP7WZBz+1mQc/tZkHP7Wf9f&#10;HQL/bhcC/30XAv+JHAL/kiIC/ZopBPGgMAfnpDkN3qVDF9GfTifHmFg1vpJhQbaMaUuvh3FUqYJ5&#10;W6R/gGCffIhlm3mQapd2mW2TdaJxkHOsc41zunSLc8t1jHbncIx38GiLd/Viinf5XIp3+lqKd/pa&#10;inf6Wop3+lqKd/painf6Wv9hGwL/cRYC/38WAf+LGgH/lSAC+Z4mA+2kLgXjqTYK2KlAFsyjTCbC&#10;nFY0uZZfQLGQZ0qqi29TpId2Wp6DfmCZgIVllH2NapB7lm6MeZ9xiXiqdIZ3tnWEd8d2hXrkcoZ7&#10;72qFe/RkhXv4XYV7+VyFe/lchXv5XIV7+VyFe/lchXv5XP9jGgL/cxQB/4EVAf+OGQH/mR4B9qEj&#10;AuqpKgTgrzIH0qw+FcemSyS9oFUztJpeP6yVZUqlkG1Snox0WZiIe2CThYNljoKLaoqAk26Gfp1x&#10;gn2ndH98tHZ9fMV2fX7gc39/7mt/f/Nlf373Xn9++F1/fvhdf374XX9++F1/fvhdf374Xf9lGAL/&#10;dRMB/4QUAf+RFwH/nBsB8qUgAeauJgLbtC4Gzq89FMOqSSO5pFMxr55cPqeZZEmglGtRmZByWZON&#10;eV+OioBkiYeIaYSFkW6Ag5pxfIKldHmBsnZ3gcJ2doLddHmE7Wx5g/JmeoL3X3qC+F56gvheeoL4&#10;XnqC+F56gvheeoL4Xv9nFwL/dxEB/4cTAf+UFQD+nxgA7qocAeKzIQHVtyoFybM7E76uSCK0qFIw&#10;q6NaPaKeYkebmWlQlJVwWI6Sd16Ij35kg42GaX6Lj215iZhxdoejc3KGr3Vwhr92b4fXdXOJ7W1z&#10;iPJmdIf2YHSH9190h/dfdIf3X3SH9190h/dfdIf3X/9pFQH/ehAB/4oRAP+XEgD5oxQA6q4VAN25&#10;FwDPuigExLc5EbmyRiCvrFAvpqdYO52jYEaVn2dPjptuVoiYdV2ClXxjfZOEaHiRjGxzj5Zwb46g&#10;cmyNrXRqjb11aY3SdWyQ7W1tjvFnboz2YG6M919ujPdfboz3X26M919ujPdfboz3X/9sEwH/fQ8B&#10;/40QAP+bEAD0qA8A5bUNANW/EADKviYDv7s3ELS2RB6qsU4toa1XOZipXkSQpWVNiaJsVYKfc1t8&#10;nHphd5qBZnKYimptlpRuaZWecWaUq3NjlLpzYpXPc2aX7GxnlfFmaJP2YGiS919okvdfaJL3X2iS&#10;919okvdfaJL3X/9vEQH/gQ4A/5EOAPKgDADarQkA07gKAM7DDgDEwiMDub81Dq+7Qhykt0wqm7NV&#10;N5KvXEGKrGNKg6lqUnymcVl2pHhecKJ/Y2ugiGdnnpFrY52dbl+dqXBdnblwXJ3NcF+f62thnfJl&#10;Ypr2YGKZ915imfdeYpn3XmKZ915imfdeYpn3Xv9zEAH/hQwA+pYKANulBgDRsQgAy7sIAMbHCwC9&#10;xyACssUyC6jBQBmevkonlLpTNIu2Wj6DtGFHfLFoT3Wvb1VvrXZaaqt9X2WphmNhqJBnXaebalmn&#10;qGtXp7hsVqfMbFio6Whap/RjW6P4Xlyj+V1co/ldXKP5XVyj+V1co/ldXKP5Xf94DQD/iwkA35wD&#10;ANKpBgDJtAcAwr4GALzMCAC1zRwBq8svCaHIPRaXxUgjjcJRL4S/WDp8vF9DdbpmSm+4bVBpt3RV&#10;ZLV8Wl+0hV5bs49hV7OaZFSyp2VSsrdmUbPMZlKz6WNUsvdfVa76W1at+1pWrftaVq37Wlat+1pW&#10;rftaVq37Wv9+CQDykQIA1qECAMqtBQDAtwUAuMIFALLPCQCr1BcAo9MrBpnQOhKPzkUfhctOKn3J&#10;VjR1x109bsVlRGjEbEljwnNOXsF7U1nBhFZVwI9ZUr+bXE+/qF1Nv7heTMDNXkzA6lxOv/lZT7z+&#10;VVC6/lVQuv5VULr+VVC6/lVQuv5VULr+Vf+FAgDdmAAAzaYCAMGxAwC3ugMArsYGAKfTCgCg3RUA&#10;md0oBJDbNw6G2UIZfdZLJHXUVC1t0lw1Z9FjPGHQa0Fcz3JGWM97SVTOhE1Qzo9QTc6bUkvOqVNJ&#10;zrlUSM/PVEjO61NJzvhQSsv/TkrK/01Kyv9NSsr/TUrK/01Kyv9NSsr/TeePAADRnwAAw6sBALe0&#10;AgCtvwMAo8sGAJvZCgCU5RoBjeUrBoTkNQ174z8Wc+JIHmzhUiZm4VosYOBiMlvgajZX4HI6U997&#10;PVDfhUBN349DSuCbRUjgqEZG4LhHReHMR0Xg6EdF3/ZGRd7/REXe/0RF3v9ERd7/REXe/0RF3v9E&#10;Rd7/RNmXAADHpgAAuLAAAKy5AQCixQIAmNEGAI/rDQCJ7h8CgO4rBnjtNAxw7T0TaO1GGWLtTh5d&#10;7VcjWe1gJ1XtaCpS7XEtT+15L0ztgzJK7o00R+6YNUXupTdD77M4QvDEOEHw3zlB7+84QO39OEDs&#10;/zhA7P84QOz/OEDs/zhA7P84QOz/OMugAAC6qwAArbQAAKHAAACWzAEAi9kFAIT4EQF8+B8CdPgp&#10;Bmz4Mgpk+DsPXvlDE1j5SxdT+VMaUPlbHU36ZB9K+mwhSPp0I0b6fiVE+4gmQfuTKED7nik+/Ksq&#10;Pfy5Kzv9yys7/eIrOvz0Kzr89ys6/PcrOvz3Kzr89ys6/PcrOvz3K72oAACusAAAobwAAJXIAACJ&#10;1AAAfugFAHf/EgFv/xwCZ/8mBWD/LwhZ/zcLVP8/Dk//RxFL/04TR/9WFUT/XRZC/2QYQP9sGT3/&#10;dRo7/34bOf+JHDf/lB02/6AeNf+sHzP/uR8z/8gfMv/iIDL/5yAy/+cgMv/nIDL/5yAy/+cgMv/n&#10;ILCtAACitwAAlcQAAIfQAAB73QAAcv0JAGr/EQFh/xkCWv8iA1T/KgVO/zIHSf86CUX/QQtB/0gM&#10;Pv9ODjv/VQ84/1sQNv9iETT/aREy/3ISL/97Ey3/hhQr/5IVKv+eFSn/qRYo/7MWJ//CFif/xxYn&#10;/8cWJ//HFif/xxYn/8cWJ//HFqS0AACWwAAAh8wAAHraAABt6wAAZP8FAFz/DgFU/xQBTf8cAkj/&#10;JARC/ywFPv8zBjr/OQc2/0AIM/9FCDD/Swku/1EKK/9XCin/XQsn/2QLJP9sDCL/dg0g/4ANHv+M&#10;Dh3/lw4c/6EOG/+sDxv/rg8b/64PG/+uDxv/rg8b/64PG/+uD5e8AACIyQAAedYAAGvjAABf9gAA&#10;Vv8AAE7/CgBH/xABQf8WAjz/HQI3/yQDMv8qAy//MAQr/zYFJ/87BSX/QAUi/0UGIP9KBh7/UAYb&#10;/1YHGf9cBxf/ZAgV/20IE/93CBH/gQkQ/4sJEP+VCQ//mAkP/5gJD/+YCQ//mAkP/5gJD/+YCf9J&#10;JwL/RDEE/0sxBP9QNAb/UjoI/1JDC/9RTg//T1wT/01rFv9MeRn/S4cb/0mTHf9InR//SKYg/0eu&#10;If9HtSL/Rr0j/0bGI/9G0CT/RuAk/0bqJf9G8yX/Rvol/0b/Jf9G/yX/Rv8l/0b/JP1G/yP9Rv8j&#10;/Ub/I/1G/yP9Rv8j/Ub/I/9JJwL/Ri8D/00vBP9SMgb/VTkI/1VCC/9UTQ//UlkT/1BoF/9Pdxr/&#10;ToQd/0yRH/9LmyH/SqQi/0qsI/9JsyT/Sbsl/0jEJv9IzSb/SN0n/0joJ/9I8Sj/SPko/0j/KP9I&#10;/yj+SP8o+0j/J/lI/yb5SP8m+Uj/JvlI/yb5SP8m+Uj/Jv9KJwL/SC0D/1AtBP9VMAb/WDYI/1lA&#10;C/9YSw//VVYT/1RmGP9SdBv/UYEe/0+OIf9OmCP/TaEl/02pJv9MsSf/S7go/0vBKf9Lyir/Stkq&#10;/0rmK/9K8Cv/Svgs/0r/LP1K/yz6Sv8r90r/KfVK/yj1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KP9LJgL/&#10;SysD/1IrBP9YLgX/WzQI/10+C/9dSQ//WlQU/1liGP9XcR3/VX4g/1OKI/9SlSb/UZ4o/1CmKv9P&#10;riv/TrUs/069Lf9Nxy7/TdMv/0zjMP9M7TD8TPYx+kz+MfdM/zH1Tf8v8k3/LfBN/yvwTf8r8E3/&#10;K/BN/yvwTf8r8E3/K/9LJgL/TikD/1YpBP9cKwX/YDEH/2I7C/9iRg//YFEU/15fGf9cbR7/Wnoj&#10;/1iGJv9WkSn/VZos/1OiLv9SqjD/UbEx/1G5M/9QwzT+T841+0/fNvhO6zf1TvU48k79OPBP/zXu&#10;UP8z61H/MelR/y/pUf8v6VH/L+lR/y/pUf8v6VH/L/9MJQL/UScD/1omA/9gKAX/ZS8H/2g5Cv9o&#10;Qw//Z04V/2VaGv9iaCD/X3Yl/12BKv9ajC7+WJYx/FeeNPtVpjb5VK04+FO1OvdSvjv1Uck981Ha&#10;PvBQ6D/sUPNA6VH9PuhT/zvmVP8441X/NeFV/zPhVf8z4VX/M+FV/zPhVf8z4VX/M/9NJAL/VCQD&#10;/10jA/9lJQT/ai0G/202Cv9uQA7/bUsU/2tWG/9oZCH+ZXEo+2J9LfhfhzL2XJE281qZOvJYoT3w&#10;V6lA7lWxQuxUuUTrU8RG6VLSSOVR5UniUvJI31T8RN1W/0DbWP891ln/OtJZ/zjSWf840ln/ONJZ&#10;/zjSWf840ln/OP9OJAL/WCED/2EgA/9qIwT/cCsF/3M0Cf90Pg7/dEgU/3JSG/tvXyP2a2wq8md3&#10;Me9jgjfsYIs96V2UQeZanEXkWKRJ4lasTOBUtE7dVL9Q21TNUNdT4lHSVPBO0Ff7Ss5a/0XNXP9C&#10;yVz/PsVc/zzFXP88xVz/PMVc/zzFXP88xVz/PP9PIwL/Wx8C/2UdAv9uIQP/dSkF/3kxCP96Owz/&#10;ekQT+nlOG/R2WyPucWcs6WxyNeVofDzhY4VD3WCOSNldl0zVXJ9P0lqnUc9ZsFPNWLpUy1jGVclX&#10;2lbFV+xVw1v5T8Je/0rAX/9GvWD/Qrpg/0C6YP9AumD/QLpg/0C6YP9AumD/QP9SIQL/Xh0C/2ka&#10;Av9zHwP/eiYE/34vBv+BOAv7gUES84BLGux8VyPmd2Mt4HFtONptd0DTaYBGz2WJS8tjkU/IYJlS&#10;xV+hVcJdqlfAXLNZvly/Wrxbzlu4W+Vbt171Vbdi/0+1Y/9KsmT/RrBk/0OwZP9DsGT/Q7Bk/0Ow&#10;ZP9DsGT/Q/9VHwL/YRoC/20YAv93HQL/fiQD/4QsBf6HNQn1iD4Q7YdIGOWDVCLefl8u1HhpOM5z&#10;c0DJbnxHxGuETMBojFG9ZZRUumOcV7dipVq0YK5csmC5XrBfx16tX99frGLxWaxl/lOqZ/9OqGf/&#10;SqZn/0amZ/9Gpmf/RqZn/0amZ/9Gpmf/Rv9XHQL/ZBgC/3AWAv97HAL/gyIC/4kqBPmMMgfvjjsN&#10;545EFt6KUSHUhFwtzH5mOMV4b0HAdHdIu3CATbdtiFKzapBWsGiYWaxmoFyqZalfp2S0YKVjwmGj&#10;Y9ViomXtXaJp+1ehav9Rn2v/TJ5r/0mea/9Jnmv/SZ5r/0mea/9Jnmv/Sf9ZHAL/ZxYB/3MVAf9+&#10;GgH/hyAC/40nA/SSLwbqlDgL4ZRCE9aPTiDMiVktxYNjN759a0C4eXRIs3V8Tq5yhFOqb4xXp22U&#10;W6NrnF6gaaVgnmiwY5tnvWSZZ85kmGnoYZpt+VqZbv9Ul27/T5Zu/0uWbv9Llm7/S5Zu/0uWbv9L&#10;lm7/S/9bGgL/aRQB/3YUAf+BGAH/ih0B/JEkAvCXLATlmjQI3Jo/Ec+UTB/GjlcsvohgN7eCaUCx&#10;fnFIrHp5Tqd3gFOjdIhYn3GQXJtvmF+YbaFilWysZJNsuWaRa8lmkG3kZJFx9lyRcv5WkHL/UZBy&#10;/02Qcv9NkHL/TZBy/02Qcv9NkHL/Tf9dGAH/axMB/3kTAf+EFgH/jhsB+JUhAeubKAPhoDAG1Z49&#10;EMqYSh7BklQruYxeNrGHZj+rgm5Hpn52TqF7fVOceIVYmHaNXJR0lV+Rcp5jjnGpZYtwtWeJcMVn&#10;iHDgZop09F6LdvxYinb/Uol2/06Jdv9OiXb/Tol2/06Jdv9OiXb/Tv9fFwH/bhEB/3sSAf+HFAD/&#10;kRgB9JkdAeegIwLdpSsEz6E7D8WcSB28llMqtJBcNayLZD+mh2xHoINzTZuAelOWfYJXknqKXI54&#10;kmCKdpxjh3WmZoR0smiCdMJogHTbaIN48mCEevtZhHn/VIR5/0+Eef9PhHn/T4R5/0+Eef9PhHn/&#10;T/9hFQH/cBAB/34RAP+KEgD/lBUA8J0ZAOOlHgHXqCgDy6U5DsGfRhu3mlEpr5VaNKeQYj6hi2pG&#10;m4dxTJWEeFKQgX9XjH+HXIh9kGCEe5ljgHqjZn15sGh7eb9pennWaXx88GF+fvpafn3+VX59/1F+&#10;ff9Rfn3/UX59/1F+ff9Rfn3/Uf9jFAH/cg8B/4EQAP+NEQD8mBIA7KETAN+qFgDRrCYDx6g3Dbyj&#10;RBqznk8nqplYM6OUYD2ckGhFloxvTJCJdlKLhn1XhoSFW4KCjl9+gJdjen+hZnd+rWh1fr1pc37S&#10;aXaB7mJ4gvpbeIL+VnmB/1F5gf9ReYH/UXmB/1F5gf9ReYH/Uf9lEwH/dQ4A/4MOAP+QDgD1mw4A&#10;6KYOANmvDwDMryQCwqs1DLinQxmuok4mpp1WMZ6ZXjuXlWZEkJFtS4uOdFGGjHtWgYmDW3yHi194&#10;hpVidISfZXGDq2hug7ppbYPOaW+G62Nyh/lcc4b9VnOF/1Jzhf9Sc4X/UnOF/1Jzhf9Sc4X/Uv9o&#10;EQH/eA0A/4YNAPaTDADeoAkA1qkKANKyDQDHsiICva8zCrOrQReqp0wkoaJVMJmeXTqSmmRCi5dr&#10;SYWUclCAknlVe4+BWnaNiV5yjJJiboqdZWuJqWdoibhoZ4nLaGmL6WNsjflcbYz9V22K/1Jtiv9S&#10;bYr/Um2K/1Jtiv9SbYr/Uv9rEAH/ewsA/4oKAOKYBgDWowgA0KwJAMu1CwDBth8BuLQxCa6wPxak&#10;rEoinKhTLpSkWziMoGJAhp5pSICbcE56mXdTdZZ+WHCUh1xsk5BgaJKbY2SRp2VikLZmYJHJZmKS&#10;52JllPhcZ5L9V2eR/1Jnkf9SZ5H/UmeR/1Jnkf9SZ5H/Uv9uDgD/fwkA8Y4FANmbBQDPpgcAya8H&#10;AMS5CAC7uhwBsrgvB6i1PROfsUgglq5RK46qWTWGp2A+gKVnRXqibkt0oHVRb558VWqchVlmm45d&#10;YpqZYF6ZpmJcmbRjWpnHY1ua5WBfm/dbYJr+VmGY/1JhmP9SYZj/UmGY/1JhmP9SYZj/Uv9yCwD/&#10;gwUA35MBANGfBADJqgYAwbIFALu9BAC0vxgAq74sBaK7OhGZuEUdkLVPKIeyVzKAr146ea1lQnOr&#10;bEhuqXNNaad6UWSmg1ZfpI1ZXKOYXFijpF5Wo7NfVaPGX1Wk5F1YpPZYWqP/VFuh/1Bbof9QW6H/&#10;UFuh/1Bbof9QW6H/UP93BwDwiQAA1pgAAMukAwDBrQQAubYDALLABACrxRQAo8UoBJvCNw6RwEMZ&#10;ib1MJIC6VS55uFw2crZjPW20akNns3FIYrF5TF6wgVBar4tUVq+XVlOuo1hQrrJZT67GWU+u5FhR&#10;rvZUU67/UFSs/01UrP9NVKz/TVSs/01UrP9NVKz/Tf99AADfjwAAzp0AAMOoAgC5sAIAsLoCAKjE&#10;BQChzA8Am8wjApLKMwqJyD8VgcZJH3nEUihywlowa8FhN2a/aDxhvnBBXL14RVi8gUlUvItMUbuW&#10;T067o1FMu7NSSrvGUkq75FFMu/ZOTbr/S065/0lOuf9JTrn/SU65/0lOuf9JTrn/Se+FAADUlQAA&#10;x6MAALqsAQCwtAAAp78DAJ7JBgCV1AsAkNUdAYnULgaA0jwQeNBGGXHPTyFqzlgpZM1fL1/MZzRa&#10;y245Vsp3PVLKgEBPyYtDTMmXRUnJpEdHybNIRsrISEbK5kdHyfdFR8j/Q0jH/0JIx/9CSMf/QkjH&#10;/0JIx/9CSMf/Qt6NAADLnAAAvacAALGwAACmugAAnMQDAJPPBwCK3QwAhd8dAX7fLAV23jcLb95D&#10;E2jdTRpi3FUgXdtdJljbZSpU2m0uUNp2Mk3agDVK2os3R9qXOUXapDtD27Q8QtzIPELb5TtC2vQ6&#10;Qtn+OkPY/zlD2P85Q9j/OUPY/zlD2P85Q9j/OdCWAADBowAAsqwAAKe1AACcwAAAkcoDAIfWBwCA&#10;6REAeekgAnLpLAVr6TYKZOk/D17pSBRZ6VEZVehaHFHpYiBO6WsjS+l0JUjpfSdG6YgqQ+mTK0Hq&#10;oC1A6q8uPuvALj3s2y496u8uPej8Lj3n/y095/8tPef/LT3n/y095/8tPef/LcWfAAC1qQAAqLEA&#10;AJy8AACQxwAAhNIBAHrfBgB09BMAbfQgAmb0KgRf9DQIWvU9C1T1RQ9P9UwSTPVVFEn2XRdG9mUY&#10;RPZuGkH2dxw/94EdPfeNHzv3mSA5+KYhOPi1Ijf5yCI2+eMiNvjzIjb3/CI29/wiNvf8Ijb3/CI2&#10;9/wiNvf8IremAACprgAAnLkAAJDEAACDzwAAd9sAAG/2CgBn/xMBYP8dAlr/JwNU/zAFT/84CEr/&#10;QApG/0gMQ/9PDkD/Vg89/14QO/9lEjj/bhM2/3cUNP+CFTL/jxYw/5sXL/+pFy7/txgt/8gYLP/h&#10;GCz/7xgs/+8YLP/vGCz/7xgs/+8YLP/vGKurAACetQAAkMEAAILMAAB12QAAaeQAAGH/CQBb/xEA&#10;VP8ZAU7/IgJJ/ysERP8yBUD/OgY8/0EHOf9HCDb/Tgkz/1QKMf9bCy7/Ygws/2sMKf91DSf/gA4l&#10;/40OJP+aDyP/phAi/7MQIf/BECH/0BAh/9AQIf/QECH/0BAh/9AQIf/QEJ+yAACRvgAAg8oAAHXW&#10;AABn4gAAW/EAAFT/BgBO/w4ASP8UAUL/HAI9/yQCOf8rAzX/MgQx/zgELv8+BSv/QwUo/0kGJf9P&#10;BiP/Vgch/10HHv9lCBz/bwgZ/3oJF/+HCRb/lAkV/58KFP+qChT/swoU/7MKFP+zChT/swoU/7MK&#10;FP+zCpO7AACExwAAddMAAGfhAABY6AAATvsAAEj/AABB/woAO/8QATb/FQEx/xwBLf8iAin/KAIl&#10;/y0CIv8yAx//OAMc/z0DGv9CAxf/SAQV/04EE/9VBBH/XQUP/2cFDf9yBQz/fQUK/4kGCv+TBgn/&#10;nAYJ/5wGCf+cBgn/nAYJ/5wGCf+cBv8/KgL/PzAD/0QwA/9IMwT/STkG/0hCCP9GTQv/RVsO/0Np&#10;Ef9BdxP/QIUV/z+RFv8+mxj/PqQY/z2rGf89sxr/Pboa/z3DGv88zBv/PNsb/zznG/888Bv/PPgb&#10;/z3/G/89/xv/Pf8b/z3/Gv89/xn/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf9AKgL/QS4D/0cuA/9KMQT/&#10;TDcG/0tACP9KSwv/SFkP/0ZnEf9EdRT/Q4IW/0KPGP9BmRn/QaIa/0CpG/9AsRv/P7gc/z/AHP8/&#10;yR3/P9Yd/z/lHf8/7x3/P/ce/z/+Hf8//x3/P/8d/0D/HP5A/xv+QP8b/kD/G/5A/xv+QP8b/kD/&#10;G/9AKgL/QywD/0ksA/9NLwT/TzUG/1A+CP9OSQz/TFYP/0pkEv9IchX/R38Y/0aLGf9Flhv/RJ8c&#10;/0SnHf9Drh7/Q7Uf/0K9H/9CxiD/QtEg/0LiIf9C7SH/QvUh/0L9If1C/yH7Q/8g+kP/H/lD/x75&#10;Q/8e+UP/HvlD/x75Q/8e+UP/Hv9BKQL/RioD/0wpA/9RLAT/UzIG/1Q8CP9URwz/UVIP/09gE/9N&#10;bxf/THwZ/0qIHP9Jkh7/SJsf/0ejIf9HqyL/RrIj/0a6I/9GwyT/Rc0l/0XeJf9F6ib8RfQm+UX8&#10;JvZF/yb1Rv8k9Eb/I/NH/yHzR/8h80f/IfNH/yHzR/8h80f/If9CKAL/SScC/1AmA/9VKAT/WC8F&#10;/1o5CP9aRAz/V08Q/1VcFP9Tahj/UXcb/0+DH/9OjiH/TZcj/0yfJf9Lpyb/Sq4n/0q2Kf5Jvir9&#10;Sckq+kjZK/dI5yz0SPIs8Uj7LO9J/yrtSv8o7Er/J+tL/yXrTP8l60z/JetM/yXrTP8l60z/Jf9D&#10;KAL/TSQC/1QjA/9aJQP/XiwF/2A2B/9gQQv/XkwQ/1tXFf9ZZhn/V3Ie/1V+Iv5TiSX8UZMo+lCb&#10;KvlPoyz3Tqou9k2yL/RMujDzTMQy8kvRM+5L5DTqSvA050v6M+VN/zDkTv8t4k//K+FQ/ynhUP8p&#10;4VD/KeFQ/ynhUP8p4VD/Kf9GJQL/UCEC/1ggAv9fIQP/ZCoE/2YzB/9mPQv/ZUgQ/2JTFf9gYRv8&#10;XW0g+Fp5JfVYhCnzVo0t8FSWMO5SnjPtUaU161CtN+lOtTnnTr875k3MPONM4D3fTe483E/5OdlR&#10;/zXWUv8y1FP/MNNU/y3TVf8t01X/LdNV/y3TVf8t01X/Lf9KIwL/VB4C/1wcAv9kHwL/aScE/2ww&#10;Bv9tOgr/bEQP/WpPFfhnXBzzY2gi72B0KOtdfi7oWogz5VeRN+NVmTrgU6A+3lKoQNxRsUHZULtC&#10;1lDIQ9NQ3ETPUOxDzFL4P8tV/zvJV/83yFj/NMdZ/zLGWf8xxln/McZZ/zHGWf8xxln/Mf9NIAL/&#10;VxsC/2AZAv9pHQL/byUD/3ItBf90Nwj9c0EO9nFLFPBuWBzqamQk5WVuK+BheTPcXoI42FyLPNNa&#10;lD/QWJxCzlejRMtVrEbJVbVHx1TAScVU0EnCU+ZJwFb1Rb5Z/0C9W/88vFz/Obtd/zW6Xf81ul3/&#10;Nbpd/zW6Xf81ul3/Nf9QHgL/WxkB/2QWAf9tGwL/dCIC/3gqBP96Mwf2ej0M73hHE+d1VBvhcF8l&#10;2mtqLdNndDTOZH06ymGGP8dfjkLEXZZFwVueSL9apkq8Wa9Muli6TbhYyE62WN9OtFnwS7Nc/UWy&#10;X/9AsmD/PLBh/zmwYf84sGH/OLBh/ziwYf84sGH/OP9SGwH/XhYB/2gUAf9yGQH/eR8C/34nA/mA&#10;MAXwgTkK54BDEeB8UBrWd1skz3JmLsltbzXEang7wGeBQLxkiUS5YpFItmCZSrNfoU2xXapPrly0&#10;UaxcwVKqXNRSqF3rUKhg+kmoY/9EqGT/QKZl/zymZf87pmX/O6Zl/zumZf87pmX/O/9VGQH/YRQB&#10;/2wSAf92FwH/fRwB/4MjAvSGLATqiDUH4YdADtaCTBnNfVgkxndiLcBzazW7b3Q8t2x8QbNphEav&#10;Z4xJrGWUTKljnE+mYqVRpGGvU6JgvFWgYM1VnmDmVJ5k902fZ/9Hn2n/Q55p/z+daf89nWn/PZ1p&#10;/z2daf89nWn/Pf9XFwH/YxIB/28RAf95FAH/gRkB+4cgAe+MJwLkjjAF2o09DM+HShjHglUjv31f&#10;Lbl4aDWzdHA8r3F4QqtugEanbIhKpGmQTqBomFGdZqFTm2WrVZhkuFeWZMhYlGThWJVo9FCWa/9K&#10;l2z/RZZt/0GWbf9Alm3/QJZt/0CWbf9Alm3/QP9ZFQH/ZhAB/3IQAP99EgD/hRYA9owbAeqRIgHf&#10;lCsD05E6C8mMRxfAh1MiuYJcLLJ9ZTWteW08qHV1QqNzfUegcIRLnG6MTplslVKVa55UkmmoV5Bp&#10;tFmOaMNZjGjcWo1s8lOPbv9MkHD/R49x/0OPcf9Bj3H/QY9x/0GPcf9Bj3H/Qf9bFAH/aA8A/3UP&#10;AP+AEQD/iRMA8pAXAOWWHADZmSYCzZU4CsSQRRa7i1Ehs4ZaLK2CYzSnfms7oXpyQZ13ekaZdYFL&#10;lXOJT5JxkVKOb5tVi26lWIhtsFqGbL9bhG3VW4Zv71WIcv1OiXT/SYl0/0SIdP9DiHT/Q4h0/0OI&#10;dP9DiHT/Q/9dEgH/aw4A/3gOAP+DDwD9jBAA7ZQSAOCaFQDTnCQCyJk2Cb+UQxW2j08gropYK6eG&#10;YTOhgmg7nH9wQZd8d0aTeX5Lj3eGT4t1j1KIc5hWhHKiWIFxrlp/cbxcfXHQXH9z7FaBdvtPg3j/&#10;SoN4/0WCeP9Egnj/RIJ4/0SCeP9Egnj/RP9fEQH/bQwA/3oNAP+FDQDyjw0A55gNANufDgDOnyIB&#10;xJ00CLqYQhSyk00fqo9WKqOKXzKchmY6l4NtQJKAdUWNfnxKiXyEToV6jFKCeJVWfnegWXt2q1t5&#10;dbpcd3bNXHh36lh7evpRfXz/S318/0Z9fP9FfXz/RX18/0V9fP9FfXz/Rf9hEAH/bwsA/30LAPWI&#10;CgDfkwgA2JsKANOiDADJox8Bv6AyB7acQBOtl0sepZNUKJ6PXTGYi2Q5kohrP42FckWIg3pKhICB&#10;ToB/ilJ8fZNVeHydWHV7qVtyerhccXrKXHJ86Fh1fvlRd4D/THeA/0d3gP9Gd4D/RneA/0Z3gP9G&#10;d4D/Rv9kDwD/cgkA/38IAOWMBQDYlgcA0Z4JAM6lCgDEph0BuqQvBrGgPhGonEkdoJhTJ5mUWzCT&#10;kGI4jY1pPoiKcESDiHhJfoZ/TXqEiFF2gpFVcoGbWG+Ap1psf7Vca4DIXGuB5Vlug/dScYT/TXKE&#10;/0hyhP9HcoT/R3KE/0dyhP9HcoT/R/9mDQD/dQcA9oMFANyPAwDSmAYAzKEHAMioCAC/qRoAtagt&#10;BaykPBCkoEcbnJ1RJZSZWS+OlmA2iJNnPYKQbkN9jnZIeYx9THSKhVBwiI9UbIeZV2mGpVlmhrNb&#10;ZYbFW2WG41loiPZSa4r/TWyK/0hsif9HbIn/R2yJ/0dsif9HbIn/R/9pCwD/eAQA5YcAANaSAwDN&#10;nAUAxqQGAMGrBgC5rRcAsKwrBKepOg6fpkUZlqJPI4+fVy2InF81gplmO32XbEF4lXNGc5N7S26R&#10;g09qj41SZo6XVWONo1hgjbFZX43DWl6N4Fhij/VSZJD/TWaQ/0hmj/9HZo//R2aP/0dmj/9HZo//&#10;R/9sCAD+fAAA3ooAANCWAgDInwQAwKcEALmuAwCyshQAqrEoA6GvNwyZrEMXkahNIYmlVSqCo1wy&#10;fKBjOXeeaj5ynHFEbZp5SGiZgUxkl4tQYJaVU12WolValbBXWZXBV1iV3lZblvNQXZf/TF+X/0dg&#10;lv9GYJb/RmCW/0Zglv9GYJb/Rv9wAwDrgQAA1o8AAMqaAQDBowMAuaoCALGyAQCqtxEAo7ckApu1&#10;NAqTskAUiq9KHoOtUyd8q1oudqhhNXCnaDtrpW9AZ6N3RGKif0heoYlMWqCUT1efoFFUn65TU5/A&#10;U1Kf3VJVn/NOV6D/Slmg/0ZZn/9FWZ//RVmf/0VZn/9FWZ//Rf91AADghgAAz5MAAMSfAQC6pwEA&#10;sa4AAKm2AAChvQ0Am70gAZS8MQeLuj0Qg7dIGny1UCJ1s1gqb7JfMGqwZjZlr207YK11P1ysfkNY&#10;q4dHVaqTSlGqn0xPqq5NTarATU2q3E1OqvJJUKr+RlKp/0NSqf9CUqn/QlKp/0JSqf9CUqn/QvJ8&#10;AADXjAAAyJkAAL2jAACyqwAAqbIAAKC7AgCXxAkAksUbAIvELASDwjoMe8FEFXS/Th1uvVYkaLxd&#10;KmO7ZDBfumw0Wrl0OVa4fDxTt4c/T7eSQky2n0RKtq1GSLbARki33UVJtvJDSrX/QUu1/z5LtP89&#10;S7T/PUu0/z1LtP89S7T/PeKDAADNkgAAwZ8AALSnAACqrwAAoLgAAJbAAwCMygcAhs0UAIHNJgJ6&#10;zDUIc8tBD2zKShdmyVMdYchbI1zHYihYxmosVMZyMFDFfDNNxYY2SsSSOUfEnztFxK48RMXBPEPF&#10;3zxExPM7RMP/OUXC/zdFwf83RcH/N0XB/zdFwf83RcH/N9WLAADFmgAAt6QAAKusAACgtAAAlr4A&#10;AIvHBACB0AgAeNkOAHXZIAFv2C8Eadg8CWPWRhBe1lAVWdVYGlXUYB9R1GgiTtRxJkvTeylI04Ur&#10;RdOSLkLUny9B1K8wP9XCMT/V4TA/0/IwP9L9Lz/R/y4/0P8uP9D/Lj/Q/y4/0P8uP9D/LsqUAAC7&#10;oQAArakAAKKxAACWuwAAi8QAAIDNAwB12AgAb+QRAGrkIAFk5C0DXuQ4B1nkQQtV5EsPUeRUEk3k&#10;XRZK5GUYR+RuG0Xkdx1C5IIfQOSOIT7lmyM85aokO+a8JDrm0yQ55e4kOeP6Izni/yQ54v8kOeL/&#10;JDni/yQ54v8kOeL/JL+eAACvpgAAo64AAJe4AACKwgAAfswAAHPWAgBp5QkAZO8UAF/wIAFZ8CsD&#10;VPA1BU/wPgdL8UYKR/FODETxVw5C8V8QP/JnEj3ycBQ68nsVOPOHFjbzlBg19KIZM/SxGTL1xRox&#10;9eIaMfTxGTHx/hkx8f8ZMfH/GTHx/xkx8f8ZMfH/GbKkAAClqwAAmLYAAIvAAAB+ygAAcdUAAGXe&#10;AABe9QoAWfwTAFP8HgFO/CcCSv0wA0X9OQVB/UAGPv5IBzv+Twk4/1cKNv9eCzP/Zwwx/3ANLv98&#10;Diz/iQ8r/5YQKf+kECj/tBEn/8cRJ//hESb/8hEm//YRJv/2ESb/9hEm//YRJv/2EaepAACZswAA&#10;i74AAH7JAABw0wAAZN4AAFjnAABS/wkATf8RAEf/GQFD/yIBPv8qAjr/MgM3/zkDM/8/BDD/RgUt&#10;/00FK/9UBij/Wwcm/2MHI/9tCCH/eQkf/4cJHv+VCh3/owoc/7EKG//ACxr/1gsa/98LGv/fCxr/&#10;3wsa/98LGv/fC5uxAACNvAAAfscAAHDSAABj3gAAVeQAAEv1AABG/wUAQP8OADv/FAA3/xsBM/8j&#10;AS//KQIr/zACKP81AiX/OwMi/0EDH/9HAx3/TgMa/1UEGP9eBBX/aAUT/3QFEf+CBRD/kAYQ/50G&#10;D/+pBg7/tQYO/7oGDv+6Bg7/ugYO/7oGDv+6Bo66AAB/xQAAcNEAAGLeAABU5QAARusAAD/+AAA5&#10;/wAANP8JAC//DgAr/xQAJ/8aASP/IQEf/yUBHP8qARn/LwEW/zQCFP86AhH/QAIQ/0YCDv9OAgz/&#10;VgIJ/2ADB/9sAwT/eAMD/4YDAv+RAwH/nQMB/6EDAf+hAwH/oQMB/6EDAf+hA/82LQL/OS4C/z4u&#10;A/9AMgP/QDgE/z5BBv88TAj/OloK/zhoDP82dg7/NYMP/zSPEP8zmRH/M6ER/zOpEv8ysBL/MrcS&#10;/zK/Ev8yyBP/MtMT/zLjE/8y7RP/MvYS/zP+Ev8z/xL/M/8S/zP/Ef8z/xH/M/8Q/zP/EP8z/xD/&#10;M/8Q/zP/EP82LQL/OywC/0AsA/9DLwP/QzUE/0I+Bv9ASgj/PlcL/zxlDf86cw//OIAQ/zeMEf83&#10;lhL/Np8T/zanE/82rhT/NrUU/za8FP81xRX/NdAV/zXgFf826xX/NvQV/zb9FP82/xT/Nv8U/jf/&#10;E/42/xP9Nv8S/Tb/Ev02/xL9Nv8S/Tb/Ev83LAL/PioC/0MqAv9GLQP/RzIE/0Y8Bv9FSAj/Q1UL&#10;/0FiDf8/cBD/PX0R/zyJE/87kxT/O5wV/zqkFv86qxb/OrIX/zq5F/85whf/OcwX/zndGP856Rj/&#10;OfMY/zr7GPw6/xf6Ov8X+Tr/Fvg6/xb4Ov8V+Dr/Ffg6/xX4Ov8V+Dr/Ff85KwL/QScC/0YnAv9K&#10;KQP/Sy8E/0w5Bv9LRQj/SFEL/0ZeDv9EbBH/QnkT/0GFFf9Ajxf/QJgY/z+gGP8/pxn/Pq4a/z62&#10;Gv8+vhv/Psgb/z3WHP495hz7PvEc+D76HPU+/xzzPv8a8j//GfE//xnxP/8Y8T//GPE//xjxP/8Y&#10;8T//GP89KAL/RSQC/0ojAv9OJQP/USwE/1I2Bv9RQQj/T00M/0xaD/9KZxL/SHQV/0eAF/9Gixn/&#10;RZQb/0ScHP9DpB3+Q6se/UKyH/xCuiD6QsQg+ULQIfZB4iHyQu4i70L5Iu1C/yDrQ/8f6kP/HelE&#10;/xzoRP8b6ET/G+hE/xvoRP8b6ET/G/9AJQL/SCEC/08gAv9TIQL/VykD/1kzBf9YPgj/VkkM/1JV&#10;EP9RYxT/T28X/k17GvtLhh35So8f90mYIfZInyL0R6Yk80euJfFGtibwRr8n70XLKOxF3inoRewp&#10;5Ub4KOJH/ybhSP8k30n/It5J/yDdSf8f3Un/H91J/x/dSf8f3Un/H/9DIgL/TB4B/1McAv9ZHgL/&#10;XSYD/18wBP9fOgf/XUUL/1pQEP1YXhX4VWoZ9VN2HfJRgCHvT4ok7U2TJutMminpS6Ir50qpLOVJ&#10;sS7kSLsv4kjHMeBI2THcSOox2En2LtRL/yvSTP8p0E3/Js9O/yXOTv8jzk7/I85O/yPOTv8jzk7/&#10;I/9HHwH/UBoB/1cYAf9eHAH/YyMC/2YsBP9mNgb/ZEEK+mJMD/RfWRXvXGUb61lwIOdWeyXkVIQp&#10;4VGNLd5QlTDcT50y2U6lM9ZNrTXTTbc20UzCN89M0TjMTOY4yU30NcdP/zHFUf8uxFL/K8NT/ynC&#10;U/8nwlP/J8JT/yfCU/8nwlP/J/9KHAH/VBcB/1wVAf9jGQH/aSAC/2wpA/9tMgX5bD0J8mlHDutm&#10;VBXlY2Ac4F9rIttcdSjWWX8t0leIMM9VkDPMVJg2ylOgOMdSpzrFUbA7w1C7PMFQyT2/UN89vFHw&#10;O7pT/De5Vf8zuFf/L7dY/y23WP8rt1j/K7dY/yu3WP8rt1j/K/9NGgH/VxQB/2ASAf9oFwH/bh0B&#10;/3IlAvtzLgPyczgH6XFDDeJuUBTbaVwc02VmJM5icCrJX3ovxlyCM8NbijbAWZI5vViaO7tWoj64&#10;Vas/tlW1QbRUwkKyVNRCsFXqQa5X+TyuWf83rVv/M61c/zCtXf8urV3/Lq1d/y6tXf8urV3/Lv9Q&#10;FwH/WhIB/2QQAP9tFAD/cxoB/3chAfR5KQLqejMF4ng/Ctl0TBPPcFgcyWtiJMRobCu/ZXUwu2J9&#10;NbhghTi1Xo08slyVPq9bnUGtWqZDq1mvRKlZvEWnWMxGpFjlRqRb9kCjXv87o1//N6Ng/zOjYf8x&#10;o2H/MaNh/zGjYf8xo2H/Mf9TFQH/XRAA/2gPAP9wEgD/dxYA+3wcAe5/JAHkgC0D2n87CM96SRLH&#10;dVQbwXFfJLttaCu2anAxsmd5Nq9lgDqrY4g9qGGQQKZgmEOjXqFFoF6rR55dt0icXcZJmlzfSZpf&#10;8kSaYv8+mmP/OZtl/zabZf8zm2X/M5tl/zObZf8zm2X/M/9VEwH/YA4A/2sOAP90EAD/exIA9YEX&#10;AOiEHgDehycB0YQ3B8h/RhHAe1EbuXZbI7RyZSuvb20xqmx1NqdqfDqjaIQ+oGaMQZ1klESaY51H&#10;l2KnSZVhskuTYcFMkWHYTJFj70eSZf1Bkmf/PJNp/ziTav81k2r/NZNq/zWTav81k2r/Nf9XEQH/&#10;Yw0A/24MAP93DgD/fw8A8IURAOOJFgDWiyMBy4g1BsKEQxC6gE8as3tZI613YiqodGoxo3FxNp9u&#10;eTucbIE/mGqIQpVpkUWSZ5pIj2ajSo1lr0yKZb1NiWXRToln7EqKaftDi2v/Poxt/zqMbv83jG7/&#10;N4xu/zeMbv83jG7/N/9ZEAD/ZQsA/3ELAP96CwDxggwA6IkNAN2ODgDPjyABxo0yBr2JQQ+1hE0Z&#10;roBWIqd8XyqieGcwnXVvNplzdjqVcX0/km+FQo5tjkaLbJZJiGqgS4VqrE2DabpPgWnMT4Fq6EyD&#10;bflFhG//P4Vw/zuGcf84hnH/OIZx/ziGcf84hnH/OP9bDwD/ZwgA/3MIAPN9CADehgcA2YwJANWR&#10;CwDKkh4AwZAwBbiNPw6wiEoYqYRUIaKAXSmdfWUwmHpsNZN3czqPdXs+jHOCQohyi0aFcJRJgm+e&#10;TH9uqU58bbdPe23JUHpu5k18cfhGfnP/QX90/z2Adf86gHX/OoB1/zqAdf86gHX/Ov9dDgD/agYA&#10;/3YGAOSAAwDZiQYA0o8IAM+UCgDFlhsAvJQuBLORPQ2rjUgXpIhSIJ6FWyiYgWMvk35qNY58cTmK&#10;eng9hniAQoN2iEV/dZFJfHObTHlyp052crVQdHLGUHRy4092dfZHeHf/Qnp4/z57ef86e3n/Ont5&#10;/zp7ef86e3n/Ov9fDAD/bAQA9XkCAN6DAgDTiwUAzZIHAMmXCADAmRkAt5gsA6+VOwynkUcWn41Q&#10;H5mJWSeThmEujoNoNImBbzmFf3Y9gX1+QX17hkV5eo9JdniZTHN3pU5wd7JQbnfEUG134E9wefVI&#10;cnv/Q3R8/z51ff87dX3/O3V9/zt1ff87dX3/O/9hCgD/bwIA6HwAANmGAQDPjgQAyJUGAMOaBgC7&#10;nBYAs5wqA6qZOQuilUUUm5FOHZSOVyaOi18tiYhmM4SGbTiAhHQ9e4J7QXeAhEV0f41IcH2XS218&#10;o05qfLBPaHzBUGd83VBqfvNJbYD/Q26B/z9vgf88b4H/PG+B/zxvgf88b4H/PP9kCAD/cgAA4X8A&#10;ANOJAQDKkgMAw5gEAL2eBAC2oBMArqAnAqWdNgmdmkMTlpdNHI+TVSSJkV0rhI5kMX+Mazd6inI7&#10;doh5QHKGgkRuhYtHaoOVSmeCoU1kgq5PYoK/T2GC2k9khPJJZoX/Q2iG/z9qhv88aob/PGqG/zxq&#10;hv88aob/PP9nBAD2dgAA3IIAAM6NAADFlQIAvpwDALehAgCvpBEAqKQkAqCiNAiYn0ARkZxKGoqZ&#10;UyKEl1spfpViMHmSaTV1kHA6cI93PmyNf0JojIlGZYqTSWGJn0teiaxNXYm9TlyJ1k1eivBIYIv+&#10;Q2KL/z9jjP88Y4z/PGOM/zxjjP88Y4z/PP9qAADmegAA1YYAAMmRAADAmQEAuJ8BALClAACoqQ4A&#10;oqkhAZqoMQaTpT4Pi6NIGISgUSB+nlkneJxgLXOaZzJvmG43apZ1PGaVfT9ilIdDX5KRRluSnUlZ&#10;katKV5G7S1aR00tXku9HWpL9QlyT/z5dk/87XZP/O12T/ztdk/87XZP/O/9uAADgfgAAzosAAMSV&#10;AAC6nQAAsaMAAKmpAAChrgsAm68dAZSuLgSMrDsMhapGFX6oThx4plYjcqRdKm2iZC9poWs0ZJ9z&#10;OGCeezxcnYU/WZyPQlWbnEVTm6pHUZu6R1Cb0UdRm+5EU5v8QFWb/zxWm/86Vpv/Olab/zpWm/86&#10;Vpv/OvF0AADZgwAAyJAAAL6aAACzoQAAqqcAAKGuAACXtQYAkrYYAIy1KgOFtDcJfrJCEXewTBhx&#10;rlQfbK1bJWerYipiqmkvXqlxM1qoejdWp4M6U6aOPVCmm0BNpalBS6W6Qkum0UJLpe0/TaX8PE6k&#10;/zlPpP83T6T/N0+k/zdPpP83T6T/N+R6AADPiQAAwpUAALafAACspQAAoqwAAJizAACOuwIAiL0S&#10;AIO9JQF8vDMGdrs/DW+6SRRquFEaZbdZH2C2YCRctWcpWLRvLFSzeDBRs4IzTbKNNkqymjhIsag6&#10;RrK5OkWy0TpGse05R7D8Nkew/zRIr/8zSK//M0iv/zNIr/8zSK//M9uCAADHkAAAu5wAAK6jAACk&#10;qgAAmbEAAI+5AACEwAMAe8YNAHjGHgBzxi4DbcU6CGfERQ5iw04TXcNWGFnCXh1VwWYhUcFuJE7A&#10;dyhLwIErSL+MLUW/mi9Dv6gxQb+6MUHA0jFBvu4wQb39L0G8/y5BvP8tQbz/LUG8/y1BvP8tQbz/&#10;Lc6KAAC/mAAAsaAAAKaoAACbsAAAkLgAAIW/AAB6xwQAb88JAGvRFQBn0SYBY9E0BF7QQAhZ0EoM&#10;Vc9TEFHPWxROz2MYS85rG0jOdR5Fzn8gQs6MIkDOmSQ+zqgmPM66JjzP1CY8ze8lO8z7JTvL/yU7&#10;yv8lO8r/JTvK/yU7yv8lO8r/JcOTAAC1ngAAqKYAAJ2uAACRtgAAhb8AAHnHAABvzgQAZNYJAF7e&#10;EQBb3iAAV94tAlPfOgRQ30QGTN9OCUnfVwxG318PQ99oEUHfcRM+33wVPN+JFzrglhk44KUaN+C3&#10;GjbhzRo23+waNd75GjTd/xs03P8bNNz/GzTc/xs03P8bNNz/G7mcAACqpAAAnqsAAJK1AACFvgAA&#10;eccAAG3PAABi1gMAWOEIAFXqEwBR6yAATesrAUnrNQJF7D4EQuxHBT/sTwc97VgJOu1gCjjtagw2&#10;7nQNM+6ADjLujg8w750QLu+tES3wwBEt8N4RLO7xESzs/hEs6/8QLOv/ECzr/xAs6/8QLOv/EK2i&#10;AACgqQAAk7MAAIa9AAB5xgAAbM8AAGDYAABV3gAATvMKAEr3EwBG+B0AQ/gnAT/4MAI7+TgCOPlA&#10;AzX6RwQz+k8FMPtXBS77XwYr/GkHKfx0CCf8ggkl/ZAJJP2gCiP+sAoi/sQLIf/gCyH98gog/PwK&#10;IPz8CiD8/Aog/PwKIPz8CqKnAACVsQAAh7sAAHnGAABszwAAX9kAAFLfAABI6AAAQ/8IAD//EAA7&#10;/xkAN/8hADT/KQEw/zABLf83Air/PgIn/0QCJf9LAyL/UwMg/1wDHf9mBBv/cgQZ/4AFF/+PBRb/&#10;nwYV/68GFP/ABhT/1gYT/+kGE//pBhP/6QYT/+kGE//pBpevAACIugAAesUAAGzPAABe2gAAUOAA&#10;AETmAAA89QAAN/8EADP/DQAv/xMAK/8aACj/IQAl/ycBIf8tAR7/MgEb/zgBGf8/ARb/RgIU/00C&#10;Ef9WAhD/YAIO/2wCDP97Awv/iwMK/5oDCv+oAwn/tQMI/8IDCP/CAwj/wgMI/8IDCP/CA4q4AAB7&#10;wwAAbM4AAF7bAABP4gAAQucAADbsAAAx/wAALP8AACf/BwAj/w4AIP8SABz/GAAY/x0AFf8hABL/&#10;JgAQ/ywBDv8xAQ3/NwEK/z4BCP9GAQX/TwEB/1kBAP9mAQD/dAEA/4ICAP+QAgD/nAIA/6YCAP+m&#10;AgD/pgIA/6YCAP+mAv8uLwL/MywC/zctAv84MAL/NzYD/zQ/BP8xSwb/L1gH/yxmCP8qdAn/KYEK&#10;/yiNC/8olwv/KJ8L/yimDP8nrQz/J7QM/ye7DP8nxAz/J84M/yjeC/8o6Qv/KPML/yj7C/8o/wr/&#10;Kf8K/yn/Cv8p/wr/KP8K/yj/Cv8o/wr/KP8K/yj/Cv8wLQL/NioC/zkqAv87LgL/OjQD/zg8BP82&#10;SQb/M1YH/zFjCf8vcQr/LX4L/y2KDP8slAz/LJwN/yykDf8sqw3/LLEN/yy5Df8rwQ3/LMsN/yza&#10;Df8s5w3/LPEN/yz6Df8s/wz+Lf8M/S3/DP0t/wz9LP8L/Sz/C/0s/wv9LP8L/Sz/C/8yKwH/OSgC&#10;/z0oAv8/KgL/PjAD/z06BP88Rgb/OVMI/zdgCf81bQv/M3oM/zKGDf8xkA7/MZkO/zGhD/8xqA//&#10;MK4P/zC1D/8wvRD/MMcQ/zDUEP8w5BD/Me8Q/jH5D/sx/w/5Mf8P+DH/Dvcx/w73Mf8O9jH/DvYx&#10;/w72Mf8O9jH/Dv81KAH/PCUB/0AkAv9DJwL/QywD/0Q3BP9CQwb/QE8I/z1cCv87aQz/OXYN/ziC&#10;D/83jBD/N5UR/zadEf82pBL/NqsS/zayE/81uhP/NcMT/zXPE/w14RP5Nu0T9jb3E/M2/xPxNv8S&#10;8Db/EvA3/xHvN/8R7zf/EO83/xDvN/8Q7zf/EP85JQH/QCEB/0UgAf9HIgL/SSkC/0o0BP9JPwX/&#10;RksI/0RYCv9CZQ3/QHEP/z59Ef89hxL/PZEU/jyZFf08oBX8O6cW+juuF/k7thf4O78X9jvKGPQ7&#10;3BjwO+oY7Tv2GOo7/xfoPP8X5zz/FuY9/xXlPf8U5T3/FOU9/xTlPf8U5T3/FP89IgH/RB4B/0kc&#10;Af9NHgH/UCYC/1EwA/9QOwX/TkYI/0tTC/9IYA7/RmwR+0V4E/hEghX2Q4wX9EKUGPNBnBnxQaMb&#10;70CqG+5AshztP7sd6z/GHuk/1R7lP+gf4kD0Ht9A/h3dQf8b20L/GtlC/xjYQv8X2EL/F9hC/xfY&#10;Qv8X2EL/F/9AHwH/SBoB/04YAf9SGwH/ViMC/1gsA/9XNwT/VUIH/1JNC/lQWg71TWcS8UxyFu5K&#10;fRjrSIYb6UePHedGlx/lRZ4g40SmIuFEriPgQ7ck3kPCJdxD0CbXQ+Um00TzJNBF/iLNRv8gzEf/&#10;HspH/xzJSP8byUj/G8lI/xvJSP8byUj/G/9EGwH/TBYB/1IUAf9YGAH/XR8B/18oAv9eMgP9XT0G&#10;9lpJCvBXVQ/qVWIT5lJtGOJQdxzfToEf3EyKItlLkiTVSpom00mhKNFJqSnPSLIqzUi8K8tIySzI&#10;SN8sxUjvK8JK/CjAS/8lv0z/Ir5N/yC9Tf8fvU3/Hr1N/x69Tf8evU3/Hv9HGAH/TxMB/1YRAP9e&#10;FQD/YhwB/2UkAf5lLQL0ZDgF7WFDCeZfUQ7gXF0U2lhoGtRWch7QVHsizFKEJspQjCjHT5QqxU6b&#10;LMNOoy7BTawvv0y2ML1MwjG7TNMyuEzpMbZO+C20UP8qs1H/J7NS/ySyUv8islL/IrJS/yKyUv8i&#10;slL/Iv9KFQH/UxEA/1sPAP9iEgD/aBcA/2ofAfZrKAHsazID5Gk+B9xmTA3TYlgUzV9jG8hcbSDE&#10;WnYkwVh+KL5Whiu7VY4uuVOWMLZSnjK0UqYzslGwNbBRvDauUMs3rFDjN6pS9DOpVP8uqFb/K6hX&#10;/yioV/8lqFf/JahX/yWoV/8lqFf/Jf9NEwD/Vg4A/18NAP9nEAD/bBMA+3AZAO9xIgHkcSwC23A6&#10;BdFsSAzJaFQUw2VfG75iaCG6X3Emtl15KrNbgS2wWokwrliRM6tXmTWpVqE3p1arOKVVtjqjVcU7&#10;oVXdO59W8DefWP4yn1r/Lp5b/yueXP8onlz/KJ5c/yieXP8onlz/KP9QEQD/WQwA/2MMAP9rDQD/&#10;cBAA9XQTAOh2GgDddyUB0XY2BMhyRAzBblAUu2tbG7ZnZCGxZW0nrWJ1K6pgfC+nX4QypF2MNKJc&#10;lDefW505nVqmO5pZsT2YWb8+l1nTPpVa7DuVXfs1ll7/MZZf/y2WYP8qlmD/KpZg/yqWYP8qlmD/&#10;Kv9SDwD/XAoA/2YJAP9uCgD2dAwA73gOAOF7EgDUfCAAynszBMF3QQu6dE0TtHBYG65sYSGpamkn&#10;pmdxK6JleC+fZIAznGKINplhkDiWX5k7lF6iPZFerT+PXbtAjV3NQYxe6D+NYfk4jWL/M45k/zCO&#10;ZP8sjmX/LI5l/yyOZf8sjmX/LP9VDgD/XwYA/2kGAPRyBgDieAYA23wJANl/DADNgR0AxH8wA7t8&#10;Pwq0eEsSrXVVGqhxXiGjbmYmn2xuK5tqdS+YaH0zlWeENpJljDmPZJU8jGOfPoliqkCHYbdChWHJ&#10;QoRi5EGFZPc7hmb/NYdn/zGHaP8uh2n/LYdp/y2Haf8th2n/Lf9XDAD/YQQA/mwDAOR1AQDbewUA&#10;04AIANCDCgDHhRoAvoQtA7aBPAmvfUgSqHlSGaJ2WyCdc2MmmXBrK5Vuci+RbXkzjmuBNotpiTqI&#10;aJI8hWecP4Jmp0GAZrRDfmbFRHxm4UN+aPU8f2r/N4Br/zOBbP8vgWz/L4Fs/y+BbP8vgWz/L/9Z&#10;CwD/YwEA9G8AAN94AADUfwQAzoMGAMqHCADCiBgAuYcrArGFOgiqgUYRo35QGJ16WR+Yd2Elk3Vo&#10;Ko9zby+LcXcziG9+NoVuhjqCbI89f2uZQHxqpUJ5arFEd2rCRHZq3UR4bPM+eW7/OHpv/zR7cP8w&#10;fHD/MHxw/zB8cP8wfHD/MP9bCAD/ZgAA53IAANp7AADPggMAyYcFAMSKBgC8jBUAtIsoAqyJOAel&#10;hUQQnoJOGJh/Vx6TfF8kjnlmKop3bS6GdXQygnR8Nn9yhDl8cY09eXCXQHZvokJzbq9EcW7ARXBu&#10;2UVycPE/c3L/OXVz/zV2dP8xdnT/MXZ0/zF2dP8xdnT/Mf9dBgD/aQAA4nQAANR9AADLhQIAxIoE&#10;AL+NBQC3jxMAsI8mAaiNNQegikIOmoZMFpODVR2OgV0kiX5kKYV8ay2BenIyfXh5NXp3gjl2dos8&#10;c3WVQHB0oEJtc61Ea3O9RWpz1UVsdO9Abnb+Om93/zZxeP8ycXj/MXF4/zFxeP8xcXj/Mf9fAgD3&#10;bAAA3ncAANCBAADHiAEAwI0DALmRAwCykxEAq5MjAaORMwacjkANlYtKFY+IUxyJhlsihINiKICB&#10;aS18f3AxeH53NXR8gDhxe4k8bnqTP2t5nkJoeKtEZni7RWR40UVmee5AaHv9Omp7/zZrfP8ya3z/&#10;Mmt8/zJrfP8ya3z/Mv9hAADqbwAA2XoAAMyEAADDiwAAu5EBALSVAQCslw4ApZchAZ6WMQWXkz4M&#10;kJBIFIqOURuEi1khf4lgJ3uHZyt3hW4wc4R1NG+CfTdrgYc7aICRPmV/nEFifqlDYH65RF9+z0Rg&#10;f+xAYoD8OmSA/zZlgf8zZoH/MmaB/zJmgf8yZoH/Mv9kAADlcgAA034AAMeHAAC+jwAAtpUAAK6Z&#10;AACmmwwAoJweAJmbLgSSmTsKi5ZGEoWUTxl/kVcfeo9eJXWOZSpxjGwubYpzMmmJezZmiIQ5YoaP&#10;PV+Fmj9chahBWoW3QlmFzEJaheo/XIb7Ol6G/zZfh/8yX4f/Ml+H/zJfh/8yX4f/Mv1oAADgdgAA&#10;zYIAAMKMAAC5kwAAsJkAAKidAACfoAkAmaEaAJOgKwOMnzgIhZ1DEH+aTBd5mFQddJdcInCVYydr&#10;k2osZ5JxMGSReTNgj4I3XI6NOlmNmT1XjaY/VI22QFONy0BUjek9Vo36OVeN/zVZjv8yWY7/MVmO&#10;/zFZjv8xWY7/Me1tAADZewAAyIcAAL2QAAC0mAAAqp0AAKGhAACXpgQAkacVAIynJwKFpjUGf6RA&#10;DXmiShRzoFIabp9ZH2mdYCRlnGcoYZtvLF6adzBamIAzVpeLNlOXlzlRlqU7T5a0PE6WyTxOlug6&#10;T5b5NlGW/zNSlv8wUpb/MFKW/zBSlv8wUpb/MOZyAADQgAAAwowAALiWAACtnAAAo6EAAJmmAACO&#10;rQAAiK4RAIOuIgF9rTEEd6w9CnKqRxBsqU8WZ6hXG2OnXh9fpmUkW6RtJ1ikdStUo38uUaKJMU6h&#10;ljRLoaQ2SaG0NkihyDdIoOc1SaD5Mkqf/zBLn/8uS5//LUuf/y1Ln/8tS5//Ld15AADJhgAAvJIA&#10;ALGaAACmoAAAnKYAAJGsAACGsgAAfbYNAHm2HQB1tiwCb7U5Bmq0Qwtls0wRYLJUFlyxWxpYsGMe&#10;Va9rIVGvcyVOrn0oS62IKkitlS1FraMuRK2zL0OtyC9CrOcvQ6v5LUSr/ytEqv8pRKr/KUSq/ylE&#10;qv8pRKr/KdGAAADBjQAAtZgAAKmfAACepQAAk6wAAIiyAAB9uAAAcb4GAG6/FQBqvyYBZr8zA2G+&#10;PwddvkgLWb1RD1W9WRNRvGAXTrxoGku7cR1Iu3sfRbqHIkK6lCRAuqImPrqzJj26yCY9uugmPbj5&#10;JT23/yQ9tv8jPbb/Iz22/yM9tv8jPbb/I8eIAAC5lQAArJ0AAKGkAACWqwAAirIAAH+5AABzvwEA&#10;aMYFAGDKDgBeyh0AW8osAVfKOANUykMFUMpMCE3JVQtKyV0OR8lmEUTJbxRByXkWP8iFGDzIkxo6&#10;yKIbOcmzHDjJyRw4yOgcN8f5HDfF/xw2xP8cNsT/HDbE/xw2xP8cNsT/HL6RAACwmwAApKMAAJiq&#10;AACMsgAAgLkAAHTAAABoxwAAXc0FAFPTCgBP1xIATdgiAEvYMABJ2DwCRthGA0TZTwRB2VgGP9lh&#10;CDzZawo62XYMN9mCDjXakA802qAQMtqxETHbxxEx2ucRMNj2EjDW/xMv1P8TL9T/Ey/U/xMv1P8T&#10;L9T/E7OaAACmoQAAmqkAAI2xAACAugAAdMEAAGjJAABczwAAUtUDAEjcCABF5RIAQ+UeAEHmKgA+&#10;5jUBO+c+ATnnRwI351ADNOhZBDLoYgUw6G0GLul5Byzphwgr6pYJKeqnCijqugon69YKJ+nwCifn&#10;/Qkm5v8KJub/Cibm/wom5v8KJub/CqigAACcpwAAj7AAAIK5AAB0wgAAaMoAAFvRAABP1wAARd0A&#10;AD7uCQA88hEAOfMbADbzJQA09C4AMfQ3AS71PwEs9UcBKfZPAif2VwIl92EDI/dsAyH4egQf+IkE&#10;HvmaBRz5qwUb+sAFGvreBRr58gUa9/0FGfb/BRn2/wUZ9v8FGfb/BZ6mAACRrwAAg7kAAHXCAABn&#10;ywAAWtMAAE3aAABC3wAAOOUAADX7BwAx/w8ALv8WACv/HwAp/yYAJf8tACP/NAAg/zsBHv9DARv/&#10;SwEZ/1MBFv9dAhT/agIS/3gCEf+IAhD/mgIQ/6sDDv++Aw7/1QMO/+0DDv/wAw7/8AMO//ADDv/w&#10;A5OuAACEuAAAdsIAAGfMAABa1QAATNwAAD/hAAA15gAALfQAACr/AgAm/wsAI/8RACD/FwAd/x0A&#10;Gf8jABb/KQAU/y8AEv81ABD/PQAO/0UBDP9OAQr/WAEH/2UBBf90AQP/hQEC/5YBAf+mAQD/tQEA&#10;/8YBAP/KAQD/ygEA/8oBAP/KAYa3AAB3wQAAaMwAAFrXAABL3gAAPuQAADLpAAAn7QAAI/8AAB//&#10;AAAb/wUAF/8MABT/EAAR/xQAD/8YAA3/HQAL/yIACP8oAAX/LgAC/zUAAP89AAD/RwAA/1IAAP9e&#10;AAD/bQAA/34BAP+OAQD/mwEA/6kBAP+rAQD/qwEA/6sBAP+rAf8qLQH/LisB/zArAf8wLgL/LjUC&#10;/yk9A/8lSQT/I1cE/yFkBf8fcgb/HX8G/x2KBv8dlAb/HZwH/xyjB/8cqgf/HLEH/xy4Bv8cvwb/&#10;HMkG/xzWBv8d5Qb/He8G/x35Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8s&#10;KwH/MCgB/zMoAf8zKwL/MTEC/y06A/8rRwT/KFQF/yZhBf8kbwb/InwH/yKHB/8ikQf/IZkH/yGh&#10;CP8hpwj/Ia4I/yG1CP8hvAj/IcYH/yHRB/8h4gf/Iu0H/yL3B/8i/wb9Iv8G/CL/Bvwi/wb8Iv8G&#10;+yL/Bvsi/wb7Iv8G+yL/Bv8uKAH/MyUB/zYlAf83JwH/NS0C/zQ4A/8yRAT/L1EF/yxeBv8qawf/&#10;KXcH/yiDCP8njQj/J5YJ/yedCf8npAn/J6sJ/yeyCf8nuQn/J8IJ/yfNCf8n3gn/J+sJ/Cf2CPko&#10;/gj3KP8I9ij/CPUo/wj1KP8I9Sj/CPUo/wj1KP8I9Sj/CP8yJQH/NyIB/zohAf87IwH/OykC/zs0&#10;Av85QAT/Nk0F/zRaBv8xZgf/MHMI/y5/Cf8uiQr/LpIK/y2ZC/8toQv/LacL/y2uC/8ttQz/Lb4M&#10;/i3JDPst2Qz4LegL9C70C/Eu/gvvLv8L7i7/C+0u/wvsLv8K7C7/Cuwu/wrsLv8K7C7/Cv81IgH/&#10;Ox4B/z8dAf9AHwH/QiYB/0IxAv9APAP/PkgF/ztVBv85Ygj/N24K/zZ5C/81hAz9NI0N/DSVDfo0&#10;nA75M6MO9zOqD/Yzsg/1M7oP8zPFD/Iz0g/uM+UP6jTyD+c0/Q/lNP8P5DT/DuI1/w7iNf8N4TX/&#10;DeE1/w3hNf8N4TX/Df85HgH/PxoB/0MYAf9GGgH/SSMB/0ktAv9IOAP/RUQF/0NQB/9AXQn7PmkL&#10;+D10DfU8fw7zO4gP8TuQEO86mBHtOp8S7DmmE+o5rhPpObYU5znBFOY5zhXiOeMV3jnxFds6/BTY&#10;Ov8T1Tv/EtM7/xLSO/8R0jv/ENI7/xDSO/8Q0jv/EP89GwH/QxYA/0gUAP9MFwH/Tx8B/1AoAf9P&#10;MwL/TT8E+0pKBvVHVwnxRmQM7URvDulDeRHnQoMT5EGLFOJAkxbgP5sX3z+iGN0+qhnbPrMa2D69&#10;GtY+yhvSPt8bzj7vG8s/+xrJQP8Yx0D/F8ZB/xXFQf8UxEH/FMRB/xTEQf8UxEH/FP9BFwD/RxIA&#10;/0wQAP9SFAD/VhsA/1ckAf9WLgL4VDkD8VFFButPUgnmTV4M4UtpEN1JdBPZSH0W1UaGGNJFjhrQ&#10;RZYczkSdHcxEpR7KQ60fyEO2IMZDwyHFQ9MhwUPpIb5E9x+8Rf8dukb/G7lH/xm4R/8YuEf/F7hH&#10;/xe4R/8XuEf/F/9EFAD/SxAA/1EOAP9XEQD/WxYA/10eAPldKAHvWzMC51k/BOBXTQjaVFkN01Jk&#10;Es5QbhbKTncZx0yAHMVLiB7CSpAgwEqXIb5JnyO8SKckukiwJbhIvCa3SMsntEfjJ7JJ8yWwSv8i&#10;rkv/H65M/x2tTP8brU3/Gq1N/xqtTf8arU3/Gv9HEQD/Tw0A/1YMAP9cDgD/YBIA/WIYAPBjIQDm&#10;YiwB3mA6A9ReSAfNW1QNx1hfE8NWaRe/VHIbvFJ6HrlRgiG2UIojtE+RJbJOmSewTaIork2rKqxM&#10;tiuqTMQsqEzbLKZN7yqkT/0mpFD/I6NR/yCjUv8eolL/HaJS/x2iUv8dolL/Hf9KDwD/UgoA/1oJ&#10;AP9gCwD/ZQ4A9WcRAOhoGADdZyQA0mY1AspkRAfDYVANvV5bE7lcZBi1Wm0csVh1IK5XfSOsVYQl&#10;qVSMKKdTlCqlUp0so1KmLaFRsS+fUb4wnVHRMJtR6i+aU/oqmlX/JplW/yOZVv8hmVf/H5lX/x+Z&#10;V/8fmVf/H/9NDQD/VQYA/10FAPtkBwDvaQkA6WsMAOFsEADTbR4AyWwxAsJqQAe7Z0wNtWRXE7Bh&#10;YBmsX2kdqF1xIaVceCSiWoAnoFmHKp1YkCybV5gumVaiMJZVrDKUVbkzk1XKM5FV5TORV/ctkVn/&#10;KZFa/yWRW/8jkVv/IZFb/yGRW/8hkVv/If9PCwD/VwIA/2ECAOpoAQDebQQA2HAIANVwCwDLchsA&#10;wnEuArpvPQa0bEkNrmlUE6lnXRmkZGUdoWJtIZ1hdCWaX3womF6DK5Vdiy2SW5QwkFueMo1aqDSL&#10;WbU1ilnGNohZ4TaIXPQwiF3/K4le/yiJX/8liV//I4lf/yOJX/8jiV//I/9RCQD/WgAA9WQAAOBs&#10;AADXcQMA0HQGAM11CQDEdhcAvHYqAbR0OgWucUYMp25REqJrWhieaWIdmmdpIZZlcSWTZHgokGKA&#10;K41hiC6LYJExiF+aM4ZepTWDXrI3gl7CN4Be3DiAX/IzgWH/LYJi/ymCY/8mgmT/JYJk/yWCZP8l&#10;gmT/Jf9TBgD/XQAA52cAANtvAADQdAIAyngFAMZ5BwC+ehUAtnooAa94NwWodkQLonNOEpxwVxiY&#10;bV8dlGtnIZBqbiWNaHUoimd9K4dlhS6EZI4xgWOXNH9iojZ8Yq84emK+OXli1Tl5Y+80emX+L3tm&#10;/yt8Z/8ofGf/Jnxn/yZ8Z/8mfGf/Jv9VAwD/YAAA42oAANVyAADMeAEAxXsDAMB9BQC5fhIAsX4l&#10;Aap9NQSjekEKnXdMEZd0VReScl0cjnBkIIpuaySHbHIohGt6K4Fqgi5+aYsxe2eVNHhnoDZ2Zqw4&#10;dGa8OXNm0TpzZ+02dGn9MHVq/yx2a/8pd2v/J3dr/yd3a/8nd2v/J/9XAAD2YwAA320AANF1AADI&#10;ewAAwX8CALuAAwC0gRAArIIjAaWBMgSefj8JmHtKEJJ5UxaNdlsbiXRiIIVyaSSBcXAnfm93K3tu&#10;fy54bYgxdWySNHNrnjdwaqo5bmq5Om1qzjpta+s3b238MXBu/y1xbv8qcW//KHFv/yhxb/8ocW//&#10;KP9ZAADrZQAA23AAAM14AADEfgAAvIIBALaEAQCuhQ4Ap4YgAKCFMAOagj0Ik4BID459URWJe1ka&#10;hHlgH4B3ZyN8dW4neXR1KnZzfS5zcoYxcHGQNG1wnDdqb6g5aG+3OmdvyzpncOk3aXH6Mmty/y1s&#10;c/8qbHP/KGxz/yhsc/8obHP/KP9cAADnaAAA1XMAAMl7AADAggAAuIYAALGIAACpiQ0AooodAJyJ&#10;LgKVhzsHj4VFDomCTxSEgFcZf35eHnt8ZSJ4e2wmdHlzKnF4ey1ud4Qwa3aOM2h1mjZldKY4Y3S1&#10;OWF0yTphdOc4Y3b5MmV2/y5md/8rZ3f/KWd3/ylnd/8pZ3f/Kf9fAADjbAAA0HYAAMV/AAC8hQAA&#10;tIoAAKyMAACjjgoAnY4aAJeOKwKQjDgGiopDDISHTBJ/hVUYeoRcHXaCYyFzgGolb39xKWx+eSxo&#10;fYIvZXyMMmJ7mDVfeqQ3XXqzOFx6xzlceuU3Xnv4Ml97/y5gfP8rYXz/KWF8/ylhfP8pYXz/KfVi&#10;AADebwAAzHoAAMCDAAC3iQAAr44AAKaRAACdkgYAl5MXAJGTKAGLkjYFhZBBC3+OShF6jFIWdYpa&#10;G3GIYR9th2gjaoZvJ2aEdytjg4AuYIKKMV2BljRagaM2WICyN1aAxTdWgOM2WIH3MVmB/y1bgv8q&#10;W4L/KVuC/ylbgv8pW4L/KexmAADYcwAAx34AALyHAACzjgAAqZIAAKCVAACWmAEAkJkTAIqZJAGF&#10;mDIEf5Y+CXmUSA50k1AUb5FXGWuQXh1ojmUhZI1tJWCMdShdi34rWoqILleJlDFUiaEzUoiwNFGI&#10;wzVQiOI0Uoj2MFOI/yxUiP8pVYj/KFWI/yhViP8oVYj/KOZrAADQeAAAwoMAALeMAACtkgAAo5YA&#10;AJqaAACOngAAh58QAIOfIAB+ny8CeJ07B3OcRQxum00RaZlVFmWYXBphl2MeXpZqIVuVciVXlHwo&#10;VJOGK1GSki5OkqAwTJKvMUuSwjFKkeAxTJH1LU2R/ypOkP8oTpD/Jk6Q/yZOkP8mTpD/Jt5wAADJ&#10;fQAAvIkAALKSAACnlwAAnZsAAJOfAACGpAAAfqYMAHqmGwB1pioBcKY3BGylQQlno0oNY6JSEl+h&#10;WRZboWEZWKBoHVSfcCBRnnojTp2EJkudkSlInJ4qRpyuLEWcwSxFnN8rRZv0KUaa/ydHmv8lR5r/&#10;JEea/yRHmv8kR5r/JNR3AADChAAAto8AAKuWAAChnAAAlqAAAIulAAB/qgAAdK4FAG+vFABsryQA&#10;aK8yAmSuPQVfrUYJW6xPDVisVhFUq14UUapmF06qbhpLqXgdSKmDIEWojyJDqJ0kQaitJUCowCU/&#10;qN8lP6b0I0Cl/yJApf8hQKT/IECk/yBApP8gQKT/IMp+AAC7iwAAr5UAAKSbAACZoQAAjqYAAIKs&#10;AAB3sQAAarYAAGO4DgBhuB0AXrgsAVq4OAJXuEIFU7hLCFC3UwtNt1sOSrZjEEe2axNEtXUWQrWB&#10;GD+1jho9tZwcO7WsHDq1wB05td8cObP0HDmy/xw5sf8bObD/Gzmw/xs5sP8bObD/G8GGAAC0kwAA&#10;p5oAAJygAACRpwAAha0AAHmzAABtuAAAYr0BAFbCBwBTwxQAUsMjAFDEMAFNxDsCSsRFA0fETgVF&#10;xFcHQsNfCUDDaAs9w3INO8N+DzjDjBE2w5sSNcOrEzPDwBMzw+ATM8H1EzLA/xQyv/8UMb7/FDG+&#10;/xQxvv8UMb7/FLiQAACrmQAAn6AAAJOnAACHrgAAe7QAAG67AABjwAAAWMUBAE3KBQBEzwwAQ9AX&#10;AELQJQBA0DIAP9E9AT3RRwE70VACOdJZAzbSYwQ00m4FMtJ6BzDSiAgu0pgJLdOpCSzTvgos098J&#10;K9HzCirP/gspzv8MKc3/DSnN/w0pzf8NKc3/Da6YAACinwAAlqYAAImuAAB8tgAAb70AAGPDAABX&#10;yAAATM0AAELSAwA52QkANd8QADTfGwAy4CcAMeEyADDhPQAu4kcALeJQASviWgEq42UCKONxAibk&#10;fwMl5I8DI+WhBCLltAQh5c0EIOTsBCDi+wQf4f8FH+D/BR/g/wUf4P8FH+D/BaSeAACYpQAAi64A&#10;AH22AABwvgAAY8YAAFbLAABL0AAAQNUAADbcAAAv5QcALe0QACvuGAAp7iIAJ+8rACXvNAAj8DwA&#10;IfBFAB/xTgAd8lgBG/JkARnzcQEY84EBF/SSAhX0pQIU9boCE/XWAhP07wIS8vwCEvD/AhLw/wIS&#10;8P8CEvD/ApqkAACNrQAAf7YAAHG/AABjxwAAVs4AAEnTAAA92gAAM98AACrjAAAm9AUAJPsNACH8&#10;EwAe/RsAHP0iABn+KQAX/jEAFf85ABP/QQAR/0oAEP9VAA7/YQAM/28BDP+AAQr/kwEJ/6YBCP+6&#10;AQf/1AEH/+sBBv/2AQb/9gEG//YBBv/2AY+sAACAtgAAcr8AAGPJAABW0QAASNgAADvdAAAw4gAA&#10;JuYAAB/wAAAc/wAAGf8JABb/DgAU/xMAEf8ZAA//HgAN/yQAC/8rAAn/MgAG/zsAA/9EAAD/TwAA&#10;/1wAAP9rAAD/fQAA/5AAAP+jAAD/tAAA/8YAAP/WAAD/1gAA/9YAAP/WAIK1AABzvwAAZMkAAFbT&#10;AABH2wAAOuAAAC7lAAAj6QAAGu0AABX9AAAS/wAAEP8CAA7/CQAL/w0ACP8QAAT/EwAB/xgAAP8e&#10;AAD/JAAA/ysAAP8zAAD/PQAA/0kAAP9WAAD/ZgAA/3gAAP+KAAD/mwAA/6gAAP+xAAD/sQAA/7EA&#10;AP+xAP8lKwH/KCkB/ykpAf8oLAH/IzIB/x47Av8aRwL/F1UD/xViA/8TcAP/EnwD/xKHA/8SkQP/&#10;EpkD/xKgA/8SpwP/Eq0D/xG0A/8RuwP/EcQD/xHOA/8R3wP/EesC/xL2Av8S/gL/Ev8C/xL/Av8S&#10;/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8oKQH/KyYB/ywmAf8rKQH/KC8B/yI4Av8gRAL/HVID/xtf&#10;A/8YbAP/F3kE/xeEBP8XjgT/F5YE/xadBP8WpAT/FqoE/xaxBP8WuAT/FsAD/xbKA/8W2wP/FugD&#10;/xf0A/8X/QP8F/8C+xf/A/sX/wP6F/8D+hf/A/oX/wP6F/8D+hf/A/8qJgH/LiMB/y8iAf8vJQH/&#10;LCsB/yo1Av8nQQL/JE4D/yJbA/8gaAT/HnQE/x2ABP8digT/HZIF/x2aBf8doQX/HacF/x2tBf8d&#10;tAT/Hb0E/x3HBP8d1AT+HeYE+x3yBPce+wP1Hv8E9B7/BPMe/wTzHv8E8h7/BPIe/wTyHv8E8h7/&#10;BP8uIgH/Mh8B/zQeAf8zIAH/MiYB/zIyAf8vPgL/LEoD/ypXA/8nZAT/JnAF/yV7Bf8khQX/JI4G&#10;/ySWBv8knQb/JKMG/ySqBv0ksQb8JLkG+yTDBvkkzwb2JOMG8iTwBe4l+gXtJf8G6yX/Buol/wbp&#10;Jf8G6SX/Bukl/wbpJf8G6SX/Bv8yHgH/NhsA/zgZAP84GwH/OiMB/zktAf84OgL/NUYD/zJSBP8w&#10;XwT/LmsF/y12Bv0sgAf6LIkH+SuRB/crmQj1K58I9CumCPMrrQjxK7UI8Cu/CO4rywjrK98I5yzu&#10;COQs+gjiLP8J4Cz/Cd4s/wjeLP8I3Sz/CN0s/wjdLP8I3Sz/CP81GgD/OhYA/z0UAP8/FwD/QR8A&#10;/0EpAf9ANAH/PUEC/zpNA/w4WgX4NmUG9DVxB/E0ewjvM4QJ7TONCesylArpMpsK6DKiC+Yyqgvk&#10;MrIM4zK7DOEyyAzfMtwM2jLsDdUz+A3SM/8N0DP/DM4z/wzNNP8LzDT/C8w0/wvMNP8LzDT/C/85&#10;FgD/PhIA/0EQAP9FEwD/SBsA/0gkAP9HLwH+RDsC90JHA/E/VAXsPmAG6DxrCOU7dgniO38L4DqI&#10;DN05kA3bOZcO2TieD9Y4phDUOK4R0ji3EdA4wxLOONMSyjjoEsc59xLEOf8Rwjr/EME6/w/AOv8O&#10;vzr/Dr86/w6/Ov8Ovzr/Dv89EwD/Qg8A/0YNAP9LEAD/ThYA/08fAP1OKQH0TDQB7EhBAuZHTgTg&#10;RVsG20RmCdZCcAzSQXkOz0CCEM1AihHKP5ETyT+ZFMc+oBXFPqgWwz6xF8E+vBfAPssYvT7iGLo+&#10;8he3P/8WtUD/FLRA/xOzQf8Rs0H/ELNB/xCzQf8Qs0H/EP9AEAD/RgwA/0sKAP9RDQD/UxEA/1QY&#10;APNUIgDpUi0B4VA7AdpPSQPSTVUHzEtgC8hJag7FSHMRwkd7E79GgxW9RYsXu0WTGLlEmhm3Q6Ia&#10;tUOrG7RDthyyQ8QdsEPZHq1D7R2rRfwaqUX/GKhG/xaoRv8Vp0f/E6dH/xOnR/8Tp0f/E/9EDgD/&#10;SggA/1AGAP9VCgD/WA0A91kRAOpYGADfVyQA1Fc1AcxVRATGVFAIwVJbDL1QZRC5Tm0Ttk12FrRM&#10;fRixS4Uar0qNG61JlR2rSZ0eqUimIKdIsCGlSL0ipEjPIqFI6CKgSfgen0v/G55L/xmdTP8XnUz/&#10;Fp1M/xadTP8WnUz/Fv9HCwD/TQIA/1QCAPdaBADrXQcA510LAOFcEADTXR4Ayl0wAcNcPwS9WkwI&#10;t1hXDLNWYBGvVGkUrFNxF6lReBqnUIAcpE+HHqJPjyCgTpghnk2hI5xNqySaTbglmUzIJpZM4iaV&#10;TvUilE//H5RQ/xyUUf8alFH/GJRR/xiUUf8YlFH/GP9JCAD/UAAA+1gAAOVeAADdYgMA1mMHANRh&#10;CgDKYhkAwmMsAbtiOwO0YEgIr11TDKpbXBGmWmQVo1hsGKBXdBudVXsdm1SDIJlUiyKWU5MklFKd&#10;JZJRpyeQUbMojlHDKY1R3SqMUvImi1T/IotV/x6LVv8ci1b/GotW/xqLVv8ai1b/Gv9MBAD/UwAA&#10;7FwAAN9iAADUZgEAzmgFAMtnCADCZxYAumgoAbNnOAOtZUUHqGNQDKNhWRGfX2EVm11oGJhccBuV&#10;Wncek1l/IZBYhyOOV48ljFeZJ4lWoymHVq8qhVW/K4RW1SyDV+8pg1j+JINZ/yCEWv8ehFr/HIRa&#10;/xyEWv8chFr/HP9OAQD/VwAA5V8AANhmAADOagAAx2wDAMNrBQC8bBIAtG0lAK1sNQOnakIHoWdN&#10;DJxlVhGYY14VlGJlGJFgbBuOX3QejF57IYldgySGXIwmhFuVKIFaoCp/WqwsfVq7LXxazy57W+wr&#10;fFz8Jnxd/yJ9Xv8ffV7/HX1e/x19Xv8dfV7/Hf9QAAD1WQAA4WMAANJqAADJbgAAwnABAL1wAwC2&#10;cBAArnEiAKhwMgKhbj8GnGxKC5dqUxCSaFsUjmZiGItlaRuIY3AehWJ4IYJhgCSAYIkmfV+SKXte&#10;nSt4Xqktdl64LnVezC90XuktdWD6J3Zh/yN3Yv8gd2L/Hndi/x53Yv8ed2L/Hv9SAADsXAAA3GYA&#10;AM5tAADEcgAAvXQAALd0AQCwdA4AqXUfAKJ0LwKccj0Fl3BHCpFuUQ+NbFkUiWpgF4VpZxuCaG4e&#10;f2Z1IX1lfSR6ZIYnd2OQKXVjmyxyYqcucGK2L29iyS9uYuYub2T5KHBl/yRxZv8hcWb/H3Fm/x9x&#10;Zv8fcWb/H/9UAADoXwAA12kAAMpwAADAdQAAuXgAALJ4AACreA0ApHkdAJ54LQGXdzoFknVFCoxy&#10;Tg6IcFYThG9eF4BtZBp9bGsdemtzIHdqeyN0aYMmcmiNKW9nmSxsZqUuamazL2lmxjBoZuQvamj3&#10;KWtp/yVsaf8ibGr/IGxq/yBsav8gbGr/IP9XAADkYgAA0mwAAMZzAAC9eAAAtXsAAK18AAClfAoA&#10;n30aAJl8KgGTezgEjXlDCYh3TA6DdVQSf3NbFntyYhl4cGkddW9wIHJueCNvbYEmbGyLKWpslyxn&#10;a6MuZWuyL2RrxDBia+EvZGz2KmZt/yZmbf8jZ27/IGdu/yBnbv8gZ27/IPZZAADgZQAAzm8AAMJ2&#10;AAC5fAAAsX8AAKmAAACggAcAmYEXAJSBKAGOgDUDiH5BCIN8Sg1+elIRenhZFXZ3YBlzdmcccHRu&#10;H21zdiNqcn8mZ3GJKWRxlSticKEtYHCwL15wwi9dcN8vX3H1KmBx/yZhcv8jYnL/IGJy/yBicv8g&#10;YnL/IO9cAADcaQAAynIAAL56AAC1gAAArYQAAKSFAACahQMAlIUUAI6GJQGJhDMDg4M+B36BSAt5&#10;f1AQdX5XFHF9Xhhue2Uba3psHmh5dCJleH0lYneHKF92kypcdp8sWnWuLll1wC5Ydd0uWXbzKlt2&#10;/yZcd/8jXHf/IFx3/yBcd/8gXHf/IOpgAADVbAAAxXYAALp+AACxhAAAqIgAAJ+JAACUigAAjYoR&#10;AIiLIQCDijACfok7BXmHRQp0hk4OcIRVEmyDXBZpgmMaZoFqHWKAciBff3sjXH6FJll9kSlXfJ4r&#10;VXysLFN8vi1SfNotU3zyKVV8/yVWfP8iV3z/IFd8/yBXfP8gV3z/IOVkAADPcAAAwXoAALaDAACt&#10;iQAAo4wAAJmOAACNjwAAhpAOAIGRHQB9kCwBeI84BHOOQghujUsMaoxTEGeKWhRjiWEXYIhoG12H&#10;cB5ahnkhVoWDJFSFjyZRhJwoT4SqKk2EvCpNhNcqTYPxJ0+D/yRQg/8iUIP/H1CD/x9Qg/8fUIP/&#10;H95pAADJdQAAvIAAALKIAACojQAAnZEAAJOTAACFlgAAfpcLAHmXGQB1lygBcZc1A2yWPwZolUgK&#10;ZJRQDWGTVxFdkl4VWpFmGFeQbhtUj3ceUY6BIE6OjSNLjZolSY2pJkiNuydHjdQnR4zwJEiM/yJJ&#10;i/8gSov/HkqL/x5Ki/8eSov/HtVuAADDewAAt4UAAKyNAACikgAAl5YAAIyZAAB/nAAAdZ4FAHCf&#10;EwBtnyMAaZ8wAWWeOwRhnkUHXZ1NClqcVA1Xm1wRVJpjFFGaaxdOmXQZS5h/HEiYix5Fl5kgQ5eo&#10;IUKXuiJBl9MiQZbvIEKV/h5Clf8dQ5T/HEOU/xxDlP8cQ5T/HMx1AAC8gQAAsYwAAKaSAACblwAA&#10;kZsAAIWfAAB5owAAaqcAAGWnDgBjqBwAYKgrAV2oNgJZp0AEVqdJBlOmUQlQplkMTaVgDkqlaRFH&#10;pHIURKR9FkKjiRg/o5caPaOnGzyjuRw7o9IbO6LvGzug/ho7n/8ZPJ//GDyf/xg8n/8YPJ//GMR8&#10;AAC2iQAAqpIAAJ+XAACVnAAAiaEAAH2mAABxqgAAZK4AAFqxCABXsRQAVbIjAFOyMAFQsjsCTbJE&#10;A0uxTQVIsVUHRbFdCUOxZQtAsG8NPrB6DzuwhxE5r5YTN6+mFDavuBQ1sNEUNa7vFDSt/hQ0rP8U&#10;NKv/FDSr/xQ0q/8UNKv/FLuFAACvkAAAo5cAAJidAACMowAAgKgAAHStAABosgAAXLYAAFC6AQBJ&#10;vA0ASLwZAEa9JwBFvTMAQ709AUG9RwE/vVACPb1YAzq9YQU4vWsGNr13CDS9hAkyvZMKML2kCy+9&#10;twwuvtALLrzuDC26/g0suf8NLLj/Diy4/w4suP8OLLj/DrOPAACmlwAAm50AAI+jAACDqgAAdrAA&#10;AGq1AABeugAAUr4AAEfCAQA9xwYAOMkQADfJGwA2yicANcozADTLPQAzy0cAMctRATDLWwEuzGUC&#10;LMxxAirMfwMpzJAEJ8yhBCbNtAQlzc4EJcvuBCTJ/AYjyP8HI8f/ByPH/wcjx/8HI8f/B6mWAACe&#10;nQAAkqMAAIWrAAB4sgAAa7gAAF++AABSwgAAR8YAAD3KAAA0zwQAK9QJACbZDwAl2RkAJdolACTa&#10;MAAj2zsAI9tFACLcUAAh3VsAIN1oAB7edgAd3ocBHN+ZARrfrAEZ38QBGN7nARjc+AEY2/8CF9r/&#10;Ahfa/wIX2v8CF9r/AqCcAACUowAAh6sAAHmzAABsugAAX8EAAFLGAABGygAAO84AADHTAAAp2QAA&#10;Id4FAB7oDgAd6BUAG+keABnpJwAY6jAAFuo5ABXrQwAU7E4AEuxaABHtZwAQ7ncAEO6KAA7vngAO&#10;8LMADfDNAAzv7AAM7fwADOv/AAzr/wAM6/8ADOv/AJejAACJqwAAe7QAAG28AABfxAAAUsoAAEXO&#10;AAA50wAAL9gAACXdAAAd4QAAGOwCABb3CwAU9xEAEfgXABD4HgAO+SUADfktAAv6NQAJ+z8AB/tK&#10;AAT8VwAD/WYAAv53AAD9iwAA/Z8AAPy1AAD80QAA/O0AAPz8AAD8/QAA/P0AAPz9AIurAAB9tAAA&#10;br0AAGDGAABSzQAARNIAADfYAAAs3QAAIuEAABnlAAAT6gAAEPoAAA7/BgAN/wwACv8QAAf/FAAE&#10;/xoAAf8gAAD/JwAA/zAAAP86AAD/RQAA/1MAAP9iAAD/dQAA/4oAAP+fAAD/swAA/8cAAP/lAAD/&#10;5QAA/+UAAP/lAH+0AABwvQAAYccAAFPQAABD1gAANt0AACriAAAf5gAAFuoAABDtAAAM+gAACf8A&#10;AAb/AAAC/wQAAP8JAAD/DQAA/xAAAP8UAAD/GgAA/yEAAP8pAAD/NAAA/0AAAP9OAAD/XgAA/3IA&#10;AP+HAAD/mgAA/6oAAP+5AAD/uQAA/7kAAP+5AP8gKQH/IicB/yInAf8fKgH/GTAB/xI5Af8QRQH/&#10;DVMB/wxgAf8KbQL/CXkC/wmEAv8JjgH/CZYB/wmdAf8JowH/CakB/wmwAf8ItwH/CL4B/wjIAf8I&#10;1gH/COYB/wjxAf8I+wD/CP8A/wj/AP8J/wH/Cf8B/wn/Af8J/wH/Cf8B/wn/Af8jJgH/JSQA/yUk&#10;AP8jJwH/HSwB/xg1Af8VQgH/ElAB/xBdAv8OagL/DnYC/w6AAv8OigL/DpIC/w6aAv8OoAL/DqYB&#10;/w2tAf8NswH/DbsB/w3FAf8N0QH/DeMB/w3vAf4N+gH6Df8B+Q7/AfkO/wH5Dv8B+A7/AfgO/wH4&#10;Dv8B+A7/Af8mIwD/KCAA/yggAP8mIgD/IigB/yAyAf8cPwH/GUwB/xdZAv8VZQL/E3EC/xN8Av8T&#10;hgL/E44C/xKWAv8SnQL/EqMC/xKpAv8SsAL/ErcC/xLBAv8SzAH9Et8B+RPtAfUT+AHzE/8B8hP/&#10;AfET/wLwFP8C8BT/AvAU/wLwFP8C8BT/Av8qHwD/LBwA/ywbAP8rHQD/KSQA/ygvAf8lOwH/IkgB&#10;/x9UAv8dYQL/G20C/xp3Av8agQL/GooC/xqSAv8amQL9Gp8C/BqmAvsarAL5GrQC+Bq9AvYayALz&#10;GtsC7xrqAuwb9wLpG/8C6Bv/A+cc/wPmHP8D5Rz/A+Ub/wPlG/8D5Rv/A/8tGwD/MBcA/zEVAP8w&#10;FgD/MSAA/zAqAP8uNgH/K0MB/yhPAv8mXAL/JGcC/CNyA/kjfAP3IoUD9SKNA/MilQPyIpsD8CKi&#10;A+8iqQPtIrED7CK5A+oixQPoItUD5CPpA+Aj9gTeI/8E2yT/BNkk/wTYJP8E1yT/BNYk/wTWJP8E&#10;1iT/BP8xFgD/NBIA/zYRAP83EwD/ORsA/zglAP82MQH/Mz0B/TFKAfguVgL0LWID8CxtA+0rdwPq&#10;K4AE6CqIBOYqkATlKpcE4yqeBeEqpQXgKq0F3iq2BdwqwgXaKtIG1SvnBtAr9QfNLP8Hyyz/B8ks&#10;/wfILP8Hxyz/Bscs/wbHLP8Gxyz/Bv81EgD/OQ4A/zoNAP8+EAD/QBYA/z8gAP89KgD5OzcB8jhE&#10;Aew2UQLnNVwD4zRnA+AzcgTdM3sF2jKDBtYyiwbUMpMH0jGaCNAxoQjOMakJzDGyCcsxvArJMcoK&#10;xjLhC8Iy8Qu/M/4LvTP/Crsz/wq6M/8JujP/Cboz/wm6M/8JujP/Cf85EAD/PQsA/0AJAP9EDQD/&#10;RhEA/0UZAPdEIwDuQS8A5j88AeA+SgHaPVcC0zxiBM87bAbMOnUHyTp9Ccc5hQrFOYwLwziUDME4&#10;mw3AOKMNvjisDrw4tg+6OMMPuTjXELU47BCyOfsPsDr/Dq86/w2uOv8MrTr/C606/wutOv8LrTr/&#10;C/88DQD/QAYA/0UEAP9JCQD/Sw0A+UoRAO1JGgDjRiYA2kY2ANFGRQHLRVEDxkRcBcJCZgi/Qm8K&#10;vEF3C7pAfw24P4YOtj+OELQ+lRGyPp0SsD6mE68+sBStPr0Uqz7NFak+5hWmP/cTpED/EqNA/xCi&#10;QP8PokD/DqJB/w6iQf8OokH/Dv8/CQD/RAAA/0oAAPdOAgDsUAYA6k8LAONMEADWTB4AzU0wAMZN&#10;PwHATEwEu0tXBrdJYQm0SGkMsUdxDq5GeRCsRoARqkWIE6hEkBSmRJgWpEOhF6JDqxigQ7cZn0PH&#10;GZ1D4BqbRPMXmUX/FZhG/xOYRv8RmEb/EJdG/xCXRv8Ql0b/EP9CBQD/RwAA908AAOVTAADdVQEA&#10;11UGANVSCwDLUxkAw1QrALxUOwG2UkgEsVFSB61QXAqpTmQNpk1sD6RMdBGhS3sTn0qCFZ1Kiheb&#10;SZMYmUmcGpdIphuVSLIclEjBHZJI2B2QSe8bj0r+GI9L/xaOS/8Ujkz/Eo5M/xKOTP8Sjkz/Ev9F&#10;AAD/SwAA6VMAAN5YAADTWwAAzVsEAMpYBwDCWBUAulonALNaNwGuWEQEqVdPB6RVWAqhVGANnlNo&#10;EJtRbxOYUHYVllB+F5RPhhmSTo4aj06YHI1Noh2LTa4fik28IIhN0CCHTesfhk/8G4ZQ/xiGUP8W&#10;hlD/FIZR/xSGUf8UhlH/FP9HAAD4TwAA5FcAANVdAADMYAAAxWACAMFeBQC6XREAs18jAKxfMwGm&#10;XkADoVxLB51aVAqZWVwOllhkEZNWaxOQVXIWjlR6GItUghqJU4och1KUHoVSnh+DUaohgVG4In9R&#10;yyJ+UuchflP5HX5U/xp+Vf8XflX/Fn5V/xV+Vf8VflX/Ff9KAADuUgAA3lsAAM9hAADGZAAAv2UA&#10;ALpjAgCzYg8ArGMgAKZjMAGgYj0Dm2FIBpZfUQqSXlkNj1xhEYxbaBOJWm8Whll2GIRYfhqCV4cc&#10;f1eQH31WmyF7VqcieVa1I3dWxyR2VuQkdlf3H3dY/xt3Wf8Zd1n/F3dZ/xZ3Wf8Wd1n/Fv9MAADp&#10;VgAA2V8AAMtlAADBaAAAumkAALRoAACtZw0ApmgcAKBoLQGaZzoDlWVFBpBjTgqMYlcNiWFeEIZf&#10;ZRODXmwWgF1zGH5cexp7XIMdeVuNH3ZamCF0WqQjclqyJHFaxCVvWuElcFv2IHFc/xxxXf8acV3/&#10;GHFd/xdxXf8XcV3/F/1PAADlWQAA02IAAMdoAAC9bAAAtm0AAK9sAACnawsAoGwZAJtsKgGVazcC&#10;kGlDBYtoTAmHZlQMg2VbEIBjYhN9YmkVemFwGHhheBp1YIEdc1+LH3BeliJuXqIkbF6wJWtewSZp&#10;Xt4mal/0IWtg/x1rYf8bbGH/GWxh/xhsYf8YbGH/GPVRAADiXAAAz2UAAMNrAAC5bwAAsXEAAKpx&#10;AACibwgAm28XAJZwJwCQbzUCi25ABYZsSQiCalIMfmlZD3toYBJ3ZmYUdWZuF3JldhpwZH4dbWOI&#10;H2tjkyJpYqAkZmKuJWVivyZkYtomZGPyImVk/x5mZP8bZ2T/GWdl/xhnZf8YZ2X/GPBTAADdXwAA&#10;y2gAAL9vAAC2cwAArnUAAKZ1AACdcwUAlnMUAJF0JACLczIChnI+BIFwRwh9b08LeW1XDnZsXhFz&#10;a2QUcGpsF21qcxpraXwcaGiGH2ZnkSJjZ54kYWasJWBmvSZfZ9YmX2fxImBo/x5haP8cYmj/GmJo&#10;/xliaP8ZYmj/GexXAADZYgAAx2sAALxyAACzdwAAqnkAAKF5AACXdwEAkHgRAIt4IQCGeC8BgXc7&#10;BHx1RQd4dE0KdHJVDnFxXBFucGMUa29qFmhucRlmbnocY22EHmBsjyFebJwjXGuqJVpruyZZbNMm&#10;WmzvI1ts/x9cbf8cXW3/Gl1t/xldbf8ZXW3/GehaAADSZgAAw28AALh2AACvewAApn4AAJ1+AACR&#10;fAAAinwPAIV9HgCBfS0BfHw5A3d6QwZzeUsJcHhTDGx3WhBpdmETZnVoFmN0bxhhc3gbXnKCHlty&#10;jSBZcZoiV3GoJFVxuSVUcdAlVHHuIlZx/h5Xcf8cV3H/Glhx/xlYcf8ZWHH/GeNeAADNaQAAv3MA&#10;ALR6AACrfwAAooIAAJiDAACLgQAAhIENAH+CGgB7gikBdoE2AnKBQAVuf0kIan5QC2d9Vw5kfF4R&#10;YXtmFF56bRdbenYZWXmAHFZ4ix9TeJghUXemIlB3tyNPd84jT3fsIVB3/R5Rd/8bUnf/GVJ3/xlS&#10;d/8ZUnf/Gd5iAADIbgAAu3cAALB/AACnhAAAnYcAAJKHAACEhwAAfYcJAHiIFgB0iCYAcIgyAmyH&#10;PQRohkYGZYVOCWGFVQxehFwPW4NjElmCaxVWgXQXU4B+GlCAiRxOf5YeTH+lIEp/tiFJf8whSX7r&#10;H0p+/BxLfv8aS37/GUx+/xhMfv8YTH7/GNVnAADDcwAAtnwAAKyEAACiiQAAmIsAAI2NAAB8jQAA&#10;dY4EAG+PEgBtkCEAaZAuAWWPOQJijkIEXo5LB1uNUgpYjFkMVothD1OLaBJQinEUTYl7F0qJhxlI&#10;iJUbRoijHUSItB1DiModQ4fqHESG+xpEhv8YRYb/F0WF/xdFhf8XRYX/F81tAAC9eAAAsYIAAKeK&#10;AACcjgAAkpAAAIaTAAB5lQAAbJcAAGaXDgBjmBsAYZgpAF6YNQFalz4DV5dHBVWWTwdSllYJT5Ve&#10;DEyUZg5KlG8QR5N5E0SThRVCkpMXQJKiGD6Ssxk9kskZPZHpGD2Q+hc+j/8WPo//FT6P/xU+j/8V&#10;Po//FcVzAAC3fwAArIkAAKGPAACWkwAAi5YAAH+ZAABznAAAZJ8AAFygCQBZoBQAV6EiAFWhLwBS&#10;oTkBUKFDAk2gSwRKoFMFSKBaB0WfYwlDn2wLQJ52Dj6egxA7npEROZ2gEjidshM3nsgTN53oEjab&#10;+hI2mv8SNpn/ETeZ/xE3mf8RN5n/Eb57AACxhwAApY8AAJuUAACQmAAAhJwAAHegAABrpAAAX6cA&#10;AFKqAABNqw4AS6saAEqrJwBIqzMARqs9AUSrRgFCq04CQKtWAz6rXwU7q2gGOapzCDeqgAk0qo8L&#10;MqqfDDGqsAwwqscMMKnnDC+n+g0vpv8NL6X/DS+l/w0vpf8NL6X/DbaEAACqjgAAnpQAAJSZAACH&#10;ngAAe6MAAG+oAABjrAAAV68AAEuyAABBtQYAPrYRAD22HgA7tikAOrc0ADm3PgA3t0cANrdQATS3&#10;WgEyt2QCMLdvAy63fAQst4sFKrecBSm3rgYouMUFKLfmBSe1+Qcms/8HJrL/CCay/wgmsv8IJrL/&#10;CK+NAACilAAAl5oAAIugAAB+pgAAcasAAGWwAABZtAAATbcAAEK7AAA4vgEAL8IJAC3DEgAswx4A&#10;K8MpACrEMwApxD0AKMVHACfFUQAmxVwAJcZoACPGdgEixoYBIMaYAR/GqwEex8EBHsbkAR3E+AIc&#10;wv8DHMH/AxzB/wQcwf8EHMH/BKWUAACamgAAjqEAAIGnAABzrgAAZ7QAAFq5AABOvQAAQsAAADjD&#10;AAAvxwAAJssEAB7QCgAb0REAGtIaABnSJQAY0y8AGNM6ABfURAAW1FAAFdVdABTVawAT1nwAEteP&#10;ABHYpAAQ2bsAENneABDV8wAQ0/8AENL/ARDR/wEQ0f8BENH/AZyaAACRoQAAg6gAAHWwAABotwAA&#10;W70AAE7BAABCxQAAN8gAAC3MAAAk0AAAHNUAABXaBQAQ4gsAEOMRAA7kGgAO5CMADeUtAAzlNwAL&#10;5kIACuZPAAnnXQAI520ABuaAAAXmlQAE5qsAAubEAAHm5gAA5/kAAOf/AADm/wAA5v8AAOb/AJOh&#10;AACFqQAAd7EAAGm5AABbwAAATsYAAEHKAAA1zgAAKtIAACHWAAAZ2wAAEt8AAA3jAAAL8QgACfMO&#10;AAfzEwAE8hoAAvIiAADyKgAA8jQAAPI/AADyTAAA8lwAAPJtAADyggAA8pgAAPOtAADzxgAA9OUA&#10;APT2AAD0+wAA9PsAAPT7AIepAAB5sgAAaroAAFzCAABOyQAAQM4AADPTAAAo2AAAHt0AABXhAAAP&#10;5AAACugAAAXzAAAD/QEAAPwIAAD7DQAA+xEAAPsWAAD8HgAA/CYAAPwwAAD9PAAA/kkAAP5aAAD+&#10;bQAA/4IAAP+YAAD/rAAA/8AAAP/YAAD/5AAA/+QAAP/kAHuyAABsuwAAXcQAAE/NAABA0gAAMtkA&#10;ACbeAAAb4gAAEuYAAAzqAAAF7QAAAPQAAAD/AAAA/wAAAP8AAAD/BAAA/wkAAP8OAAD/EgAA/xgA&#10;AP8hAAD/KwAA/zcAAP9GAAD/WAAA/2sAAP+AAAD/lQAA/6YAAP+zAAD/uwAA/7sAAP+7AP8bJgD/&#10;HCQA/xokAP8VJwD/EC0A/wo2AP8FQwD/AVAB/wBeAf8AawH/AHYB/wCBAP8AigD/AJIA/wCaAP8A&#10;oAD/AKYA/wCsAP8AsgD/ALkA/wDCAP8AzQD/AN8A/wDsAP8A+AD/AP8A/QD/AP0A/wD9AP8A/QD/&#10;AP0A/wD9AP8A/QD/AP8fIwD/HyEA/x4hAP8ZIwD/EykA/w4yAP8MQAD/CU0B/wdaAf8EZwH/A3MB&#10;/wN9Af8DhwH/A48A/wKWAP8CnAD/AqIA/wKoAP8CrwD/AbYA/wG+AP8ByQD/AdsA/wDqAPwA9gD4&#10;AP8A9wL/APcD/wD2BP8A9gT/APYF/wD2Bf8A9gX/AP8iHwD/IhwA/yEcAP8eHwD/GCQA/xUvAP8S&#10;PAD/EEkA/w5WAf8MYgH/C24B/wt5Af8LggH/C4sB/wuSAf8KmQH/Cp8A/wqlAP8KqwD/CrIA/wq7&#10;AP0KxgD7CtQA9wrnAPMK9ADwCv8A7wv/AO4M/wDtDP8B7Qz/Ae0M/wHtDP8B7Qz/Af8lGwD/JhgA&#10;/yUXAP8hGAD/ICEA/x4rAP8aNwD/F0UA/xRRAf8SXgH/EWkB/xF0Af8RfQH/EIYB/RCOAfwQlQH6&#10;EJsB+RChAfcQqAH2EK8B9BC3APMQwgDxENAA7RDlAOgR8gDmEf4B5BL/AeMS/wHiEv8B4hL/AeES&#10;/wHhEv8B4RL/Af8pFgD/KhMA/ykSAP8nEwD/KBwA/ycnAP8jMwD/ID8A/x1MAP8bWAH8GWQB+Blu&#10;AfYYeAHzGIEB8RiJAe8YkAHuGJcB7BieAeoYpAHpGKwB5xi0AeYYvwHkGM0B4BnjAdwa8QHYGv4C&#10;1Bv/AtIb/wLRG/8C0Bv/AtAb/wLQG/8C0Bv/Av8tEgD/Lg8A/y4NAP8vEAD/LxcA/y4hAP8sLQD/&#10;KTkA+SZGAPQkUwHvIl4B6yJpAeghcwHmIXwB4yGEAeEhjAHgIZMB3iGaAdwhoQHaIakB2CGxAtUh&#10;vALTIskC0CLfAswj8APII/0DxiT/A8Qk/wPDJP8DwiT/A8Ek/wPBJP8DwST/A/8wDwD/MgsA/zMI&#10;AP82DQD/NhIA/zUaAP0yJQD0MDIA7S0/AOcsTADiK1gB3StjAdkqbQHVKnYC0ip/AtAqhgLOKo4D&#10;zCqVA8oqnAPJKqMExyqsBMUqtgTDKsMFwirVBb4r6wW6K/kGuCz/BrYs/wW1LP8FtCz/BbQs/wW0&#10;LP8FtCz/Bf80DAD/NgUA/zkDAP88CAD/PA0A/TsTAPE4HQDoNSkA4DQ3ANkzRgDRNFIBzTNdAckz&#10;ZwLGM3ADxDJ4BMEygAS/MocFvjKPBrwylga6MZ4HuDGmB7cxsAi1MrwIszLMCbEy5QmtM/UJqzP/&#10;Caoz/wioM/8HqDP/B6cz/wenM/8HpzP/B/83BwD/OgAA/z4AAPpBAQDxQQYA8T8NAOY8EgDbOh8A&#10;0DsxAMo8QADEPE0BwDxYArw7YQO5O2oFtjpyBrQ6egeyOYEIsDmICa85kAqtOJgKqzihC6k4qgyo&#10;OLYNpjjFDaQ43g6hOfENnzr/DJ46/wudOv8KnDr/CZw6/wmcOv8JnDr/Cf87AgD/PgAA90QAAOZH&#10;AADfSAEA2kYGANlACwDNQhkAxUQrAL5EOwC5REgBtUNTA7FCXASuQmUGq0FsB6lAdAmmQHsKpD+D&#10;C6M/ig2hPpMOnz6cD50+pRCbPrERmj6/EZg+1BKWP+0RlD/8D5NA/w6SQP8MkkH/C5JB/wuSQf8L&#10;kkH/C/89AAD/QwAA6UkAAN5OAADTTwAAzU4DAMpJCADCSRQAu0omALVLNgCvS0MCq0pOA6dJVwWk&#10;SGAHoUdnCZ5GbwqcRnYMmkV9DphFhQ+WRI4QlESXEpJDoROQQ6wUj0O6FY1DzRWLROgVikX6EolG&#10;/xCJRv8OiEb/DYhG/w2IRv8NiEb/Df9AAADyRwAA408AANRTAADLVQAAxFQAAMBQBAC5TxEAslAi&#10;AKxRMgCnUT8ColBKA55PUwWbTlwImE1jCpVMagyTS3ENkUp5D45KgBGMSYkSikmSFIhInBWGSKgW&#10;hUi1F4NIxxiBSOQYgUr3FYBK/xKAS/8QgEv/D4BL/w6AS/8OgEv/Dv9DAADsSwAA3VMAAM5YAADE&#10;WgAAvVoAALhXAQCxVA4AqlYeAKVWLgCfVjsBm1VGA5dUUAWTU1gIkFJfCo1RZgyLUG0OiE90EIZP&#10;fBKEToUTgk6OFYBNmRd+TaQYfE2yGXpNwxp5Td8aeE70F3hP/xR4T/8SeFD/EHhQ/w94UP8PeFD/&#10;D/1GAADnTwAA1lcAAMhcAAC/XwAAt18AALFcAACqWQwApFoaAJ5bKgCZWzgBlFpDA5BZTAWMWFUI&#10;iVdcCoZWYwyDVWoOgVRxEH9TeRJ9U4EUelKLFnhSlRh2UaEZdFGvG3NRwBtxUdsccVLyGXFT/xVx&#10;VP8TclT/EXJU/xByVP8QclT/EPNIAADjUwAA0FsAAMRgAAC6YwAAs2MAAKxhAACkXgkAnV8XAJhf&#10;JwCTXzUBjl5AA4pdSgWGXFIHg1tZCoBaYAx9WWcOe1huEHhYdRJ2V34UdFaIF3JWkxhvVp8ablWs&#10;G2xVvRxrVtUda1bwGmtX/xdrWP8UbFj/EmxY/xFsWP8RbFj/EfFLAADfVgAAzF4AAMBkAAC3ZwAA&#10;rmgAAKdmAACfYgYAmGMUAJJkJACNYzIBiWI9AoRhRwSBYE8HfV9WCXpeXQt3XWQNdVxrEHNccxJw&#10;W3sUbluFF2xakBlqWpwbaFmqHGZauh1lWtEdZVruG2Vb/hdmW/8VZlz/E2dc/xJnXP8SZ1z/Eu1O&#10;AADaWQAAyGEAALxnAACzagAAq2wAAKJqAACZZwIAkmcRAI1nIQCIZy8BhGY7An9lRAR7ZE0GeGNU&#10;CXViWwtyYWENcGFpD21gcBJrX3kUaV+DF2ZejhlkXpobYl6oHGFeuB1fXs4dX17sG2Bf/RhhX/8V&#10;YV//E2Jf/xJiX/8SYl//EupRAADUXAAAxGQAALlqAACwbgAAp3AAAJ5uAACUawAAjWoQAIdrHgCD&#10;aywAfms4AnpqQgN2aUoGc2hSCHBnWQptZmANa2VnD2hkbhFmZHcUZGOBFmFjjBhfYpgaXWKmHFti&#10;th1aYswdWmLqHFtj/BhcY/8WXGP/FF1j/xNdY/8TXWP/E+ZVAADPXwAAwWgAALZuAACscgAApHQA&#10;AJpzAACObwAAh28NAIJvGwB9cCkAeW81AXVuPwNybUgFbmxQB2tsVwppa14MZmplDmRpbBFhaXUT&#10;X2h/FlxoihhaZ5YaWGekHFZntB1VZ8odVWfoG1Zn+xhXZ/8WV2j/FFhn/xNYZ/8TWGf/E+FYAADL&#10;YwAAvWsAALJyAACpdgAAoHgAAJZ3AACIcwAAgXMLAHx0FwB4dCYAdHQyAXBzPQJtc0YEanJOB2dx&#10;VQlkcFwLYXBjDl9vahBcbnMSWm58FVdtiBdVbJQZU2yjG1FssxxQbMgcT2znG1Fs+hhRbP8VUmz/&#10;FFJs/xNSbP8TUmz/E9xcAADHZwAAuW8AAK92AAClewAAnHwAAJF8AACCeAAAenkHAHV5FAByeiMA&#10;bnovAWt5OgJoeUMDZHhLBWF3Ughfd1kKXHZgDFl1aA9XdHARVHR6E1JzhhZPc5MYTXKhGUxysRpK&#10;csYaSnLlGkty+RdMcv8VTHL/E01y/xJNcv8STXL/EtRgAADCawAAtXQAAKt7AACifwAAl4EAAIyB&#10;AAB6fgAAc38CAG5/EQBrgB4AaIAsAGWANwFigEADX39IBFx+UAZZflcIV31eC1R8Zg1RfG4PT3t4&#10;EUx7gxRKepEWSHqfF0Z6rxhFesQYRHrkGEV5+BZGef8URnj/Ekd4/xFHeP8RR3j/Ec1lAAC9cAAA&#10;sXkAAKeAAACchAAAkoYAAIaGAAB3hgAAa4YAAGaHDQBjhxkAYIgnAF6IMwFbiDwCWIdFA1aHTQRT&#10;hlQGUIZbCE6FYwpLhGwMSYR2D0aDgRFEg48TQoOdFECCrhU/g8IVPoLiFT+B9xM/gf8SQID/EUCA&#10;/xBAgP8QQID/EMZrAAC3dgAArH8AAKKFAACXiQAAjIsAAIGNAABzjgAAZY8AAF2PCQBakBQAWJAh&#10;AFaRLQBTkDgBUZBBAk6QSQNMkFAESo9YBUePYAdFjmkJQo5zC0CNfw0+jY0PPI2cEDqNrBE5jcER&#10;OI3hEDiL9hA4iv8POYn/DzmJ/w45if8OOYn/Dr9yAACyfQAAp4YAAJyKAACRjgAAhpEAAHqTAABt&#10;lQAAX5cAAFSZAQBPmQ8ATpoaAEyaJwBKmjIASJo8AUaaRAFEmkwCQppUA0CZXAQ+mWYFO5lwBzmY&#10;fAg3mIoKNZiaCzOYqwsymL8MMpjfCzGW9Qsxlf8LMZT/CzGT/wsxk/8LMZP/C7h6AACshQAAoYsA&#10;AJaQAACLlAAAf5cAAHKbAABmnQAAWqAAAE6iAABFpAkAQqQTAECkHwA/pCoAPqU0ADylPgA7pUcB&#10;OaVPATelWAI1pWECM6VsAzGleQQvpIcFLaSXBiykqQYrpL0GKqTeBiqi9Qcpof8HKaD/CCmf/wgp&#10;n/8IKZ//CLGCAACliwAAmpEAAJCWAACDmgAAdp8AAGqiAABepgAAUqkAAEarAAA8rQAANa8MADOw&#10;FQAysCEAMbArAC+wNQAusT4ALbFIACyxUQArsVsAKbFnASexdAEmsYMBJLGUAiOxpgIisrsCIbLb&#10;AiGv8wMgrv8DIK3/BB+s/wQfrP8EH6z/BKqLAACdkQAAk5cAAIecAAB6ogAAbacAAGCrAABVrwAA&#10;SbEAAD60AAAztwAAKroDACS8DQAivRUAIb0gACG9KgAgvTMAH749AB6+RwAdvlIAHL9eABq/bAAZ&#10;v3wAGL+OABfAoQAWwLYAFMDTABW+8QAVvP8BFbv/ARS6/wIUuv8CFLr/AqGSAACWmAAAip4AAH2k&#10;AABvqgAAYq8AAFa0AABKtwAAProAADO9AAAqwAAAIcQAABnHBQATywsAEcwSABHMGwAQzCUAD80v&#10;AA7NOgAOzUYADc1SAA3OYAAMznAAC86DAArOlwAJzqwACM7GAAjO6AAIzfsACcv/AAnL/wAJy/8A&#10;Ccv/AJiYAACNngAAf6UAAHGsAABkswAAV7kAAEq9AAA+wAAAMsMAACjGAAAfygAAF80AABHRAAAM&#10;1gUACNkMAAbZEgAF2hsABNokAAPbLgAB2zkAANxFAADdUgAA3mIAAN5zAADeiAAA350AAN+zAADf&#10;zgAA4O4AAN/6AADf/wAA3/8AAN//AI+fAACBpgAAc64AAGW1AABYvQAASsIAAD3FAAAxyQAAJswA&#10;AB3QAAAU1AAADtkAAAndAAAD4QAAAOMHAADjDQAA5BIAAOUZAADmIgAA5ysAAOk2AADrQwAA7FIA&#10;AOxiAADtdgAA7owAAO6hAADvtwAA79EAAO/rAADw9gAA8PYAAPD2AISnAAB1rwAAZ7cAAFm/AABL&#10;xgAAPMoAAC/OAAAk0gAAGtgAABLcAAAM4AAABeMAAADnAAAA6wAAAOsAAADtBQAA7gsAAPAQAADx&#10;FQAA8x4AAPQnAAD3MwAA+UAAAPpRAAD7YwAA/HcAAP2NAAD9owAA/rYAAP7JAAD/3wAA/98AAP/f&#10;AHewAABouQAAWsEAAEzKAAA8zwAALtQAACLaAAAX3gAAEOIAAAnmAAAA6QAAAOwAAADwAAAA9gAA&#10;APYAAAD3AAAA+AAAAPoHAAD7DQAA/REAAP8ZAAD/IwAA/y8AAP8+AAD/TwAA/2IAAP93AAD/jQAA&#10;/58AAP+uAAD/ugAA/7oAAP+6AP8WIwD/FSEA/xIhAP8OJAD/BioA/wAzAP8AQQD/AE4A/wBcAP8A&#10;aAD/AHQA/wB+AP8AhwD/AI8A/wCWAP8AnAD/AKIA/wCoAP8ArgD/ALUA/wC9AP8AxwD/ANYA/wDn&#10;AP4A8wD+AP4A/QD/APwA/wD7AP8A+wD/APsA/wD7AP8A+wD/AP8aIAD/GR4A/xYeAP8QIAD/CiUA&#10;/wQwAP8APQD/AEsA/wBYAP8AZAD/AHAA/wB6AP8AgwD/AIsA/wCSAP8AmAD/AJ4A/wCkAP8AqgD/&#10;ALEA/QC5APsAwwD6ANAA+ADjAPcA8QD2APwA9AD/APQA/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8d&#10;HAD/HBkA/xkZAP8UGwD/Dv/i/+JJQ0NfUFJPRklMRQAICSEA/wwsAP8JOQD/BUYA/wJTAP8AXwD/&#10;AGsA/wB1AP8AfgD/AIYA/wCOAP8AlAD+AJsA/AChAPoApwD4AK4A9QC1APMAvwDxAMsA8ADfAO4A&#10;7gDsAPkA6wD/AOoA/wDqAf8A6QH/AOkB/wDpAf8A6QH/AP8gFwD/HxQA/xwTAP8XFQD/Fh0A/xMo&#10;AP8QNAD/DUEA/wxOAP8JWgD/CGYA/whwAP4HeQD8B4EA+geJAPgHkAD2BpYA8wadAPEGowDvBqoA&#10;7QayAOoGuwDoBsgA5gbcAOQG7ADiCPoA4Ar/AN4L/wDdC/8A3Qz/ANwM/wDcDP8A3Az/AP8jEgD/&#10;IxAA/yEOAP8eEAD/HhgA/xwjAP8YLwD/FDsA/xJJAPwQVQD4D2AA9A9qAPEPdADvDnwA7Q6EAOsO&#10;iwDpDpIA5w6ZAOYOoADkDqcA4g6vAOAOuADeDsUA3A7aANYQ7ADSEfoAzxL/AM0S/wHMEv8ByxP/&#10;AcoT/wHKEv8ByhL/Af8nDwD/JwwA/yUJAP8mDQD/JRMA/yMcAP8gKAD7HDUA9RpCAO8YTwDqF1oA&#10;5hZlAOMWbgDgFncA3hZ/ANwWhwDZFo4A1haVANQWnADSF6MA0BerAM4YtQDMGMEAyxjSAMca6AHD&#10;G/gBwBv/Ab4c/wG9HP8CvBz/Arwb/wK8G/8CvBv/Av8rDAD/KwUA/ysDAP8tCQD/LA4A/ykVAPcm&#10;IADuIy0A5yE6AOEfSADbH1QA1SBfANEgaADOIHEAzCF5AMohgQHIIYgBxiGPAcQhlgHDIZ4BwSKm&#10;Ab8irwG9IrsCvCPKArkj4wK1JPQCsyT/A7Ek/wOvJP8DryT/A64k/wOuJP8DriT/A/8vBgD/LwAA&#10;/zIAAP8zAgD5MggA9y8OAOsrFgDhJyIA2CcyANApQQDLKk4AxipZAMMqYgHAKmsBvSpzAbsqegK5&#10;KoICuCqJArYqkAK0KpgDsyqhA7EqqgOvK7UErivEBKwr2wSoLO8Epiz+BaQs/wSjLf8Eoi3/BKIs&#10;/wSiLP8Eoiz/BP8yAAD/MwAA+TgAAOk5AADiOQAA3jUHAN4uDQDRLxsAyTEsAMMzOwC9M0gAuTRT&#10;AbYzXAGzM2UCsDNtAq4zdAOsMnsDqzKDBKkyigSnMpMFpTKbBqQypQaiMrAHoDK+B58y0QecM+oH&#10;mjP7B5g0/weXNP8GljT/BpY0/wWWNP8FljT/Bf81AAD/OAAA6j4AAN9CAADVQgAAzz8DAM04CADF&#10;OBUAvTomALc7NgCyPEMArjxOAao7VwKnO2ADpTpnA6M6bwShOnYFnzl9Bp05hQebOY0HmTiWCJg4&#10;oAmWOKsKlDi4CpM5yguROeULjzr3Co06/wmMO/8IjDv/B4w7/weMO/8HjDv/B/84AADxPgAA40UA&#10;ANRJAADLSgAAxUcAAMFBBAC6PxEAs0EhAK1CMQCoQz4ApENJAaBCUwKdQVsDm0FiBJhAagWWQHEG&#10;lD94B5I/fwiQP4gKjz6RC40+mwyLPqYNiT6zDYg+xA6GP+AOhD/0DYNA/wuDQP8KgkD/CYJB/wiC&#10;Qf8IgkH/CP88AADrQwAA3EoAAMxPAADDUAAAvE4AALdJAQCxRg4AqkgcAKRJLACgSToAm0lFAZhI&#10;TgKUR1cDkkdeBY9GZQaNRmwHi0VzCYlFewqHRIMLhUSNDINElw6BQ6IPf0OvEH5DwBB8RNoRe0Tx&#10;D3pF/w16Rv8Lekb/CnpG/wl6Rv8Jekb/CfU+AADmSAAA008AAMdUAAC9VQAAtlQAALBQAACpTAsA&#10;ok0YAJ1OKACYTjYAlE5BAZBNSwKNTVMEikxaBYdLYQaFS2gIg0pvCYBKdwt+SX8MfEmJDnpIkw94&#10;SJ8Qd0isEnVIvBJ0SdITc0nuEXJK/w9ySv8Nckr/C3JK/wtySv8Kckr/CvJCAADgTAAAzlMAAMFY&#10;AAC4WgAAsFkAAKlWAACiUgcAm1IVAJZTJACRUzIAjVM+AYlSRwKGUVAEg1FXBYBQXgZ+T2UIe09s&#10;CXlOcwt3TnsNdU2FDnNNkBBxTZwSb02pE25NuRRsTc4UbE3rE2xO/RBsT/8ObE//DGxP/wtsT/8L&#10;bE//C+5FAADcUAAAyVcAAL1cAAC0XgAArF4AAKRbAACcVgQAlVYSAJBXIQCLWC8Ah1c7AYNWRAJ/&#10;Vk0DfFVUBXpUWwZ3VGIIdVNoCXNTcAtxUngNb1KCD21RjRFrUZkSaVGmFGdRthVmUcsVZVLpFGVS&#10;+xFmU/8PZlP/DWZT/wxmU/8MZlP/DOpJAADVUwAAxVoAALpfAACwYgAAqGIAAJ9fAACWWgAAj1oQ&#10;AIpbHgCFWywAgVs4AX1bQQJ6WkoDd1lRBHRYWAZxWF8Hb1dmCW1XbQtrVnYNaVZ/D2dVihFlVZcT&#10;Y1WkFGFVtBVgVcgWX1XnFWBW+hJgVv8PYVf/DmFX/w1hV/8MYVf/DOdMAADRVgAAwV4AALZjAACt&#10;ZgAApGYAAJtkAACQXgAAiV4OAIRfGwCAXykAfF81AXhfPwJ0XkcDcV1PBG9cVgVsXFwHaltjCWhb&#10;awtmWnMNZFp9D2JaiBFfWZQTXlmiFFxZshVbWcYWWlnlFVta+RJbWv8QXFr/Dlxa/w1cWv8NXFr/&#10;DeNPAADNWQAAvmEAALNmAACpaQAAoGoAAJdoAACLYgAAg2IMAH5jGAB6YyYAdmMyAHNjPAFvYkUC&#10;bGFMBGphVAVnYFoHZWBhCGNfaQphX3EMX157Dl1ehhFaXpMSWF2gFFddsBVWXsQWVV7jFVZe9xJW&#10;Xv8QV17/Dlde/w1XXv8NV17/Dd5TAADIXQAAu2QAALBqAACmbQAAnW4AAJNtAACFZwAAfmcJAHhn&#10;FQB0ZyMAcWgvAG5nOQFrZ0ICaGZKA2VmUgVjZVgGYGVfCF5kZwpcZG8MWmN5DlhjhBBVYpESU2Kf&#10;E1JirhVRYsIVUGLhFVFi9hJRYv8QUmL/DlJi/w1SYv8NUmL/DdlWAADEYAAAt2gAAKxuAACjcQAA&#10;mnMAAI9xAAB/awAAeGsFAHJrEgBubB8Aa2wsAGhsNwFmbEACY2tIA2BrTwRealYGXGpdB1lpZQlX&#10;aW0LVWl3DVNogg9QaI8RTmedE01nrBRLaMAUS2jeFEtn9RJMZ/8PTGf/Dk1n/w1NZ/8NTWf/DdJa&#10;AADAZAAAs2wAAKlyAACgdgAAlncAAIp2AAB5cQAAcXEAAGtxDwBocRwAZnIoAGNyNABgcj0BXnJF&#10;AltxTQNZcVQFV3BbBlRwYwhSb2sKUG90DE1ugA5Lbo0QSW6bEUdtqxJGbr4TRW7cEkZt9BFGbf8P&#10;R23/Dkds/w1HbP8NR2z/DcxfAAC8aQAAsHEAAKV3AACcewAAkXwAAIZ7AAB1eAAAa3cAAGV3DABh&#10;eBcAX3gkAF15MABaeToBWHlCAlZ4SgJTeFEEUXdYBU93YAdMdmgISnZyCkh1fQxFdYoOQ3WZD0J1&#10;qRBAdbwQQHXZEEB08w9AdP8OQXP/DUFz/wxBc/8MQXP/DMZkAAC3bgAAq3YAAKJ8AACXfwAAjIEA&#10;AIGBAABygAAAZX8AAF1/CABZfxMAV4AgAFWAKwBTgTYAUYA+AU+ARgJNgE4CS39VA0l/XQVGf2YG&#10;RH5wCEJ+ewk/fogLPX2XDDx9pw06fboOOn7WDTp88Q06e/8MOnv/Czp6/ws6ev8LOnr/C8BpAACy&#10;dAAAp3wAAJ2BAACShAAAh4YAAHuHAABuhwAAYIcAAFWHAQBQiA4ATogaAE2JJgBLiTAASYk6AEiJ&#10;QgFGiUoBRIlSAkKJWgNAiGMEPYhtBTuIeAY5h4YIN4eVCTWHpgo0h7kKM4fTCjOG8Akzhf8JM4T/&#10;CTOD/wkzg/8JM4P/CblwAACtegAAooIAAJeHAACNigAAgYwAAHWOAABojwAAWpAAAE+RAABHkgoA&#10;RJITAEOTHwBBkyoAQJM0AD+TPQA9k0UAO5NNATqTVgE4k18CNpNpAzSTdQMykoMEMJKTBS6SpAYt&#10;krcGLJLRBiyR7wYrj/8GK47/BiuN/wcrjf8HK43/B7N4AACnggAAnIgAAJGMAACHkAAAepMAAG2V&#10;AABhlwAAVZkAAEmbAAA/nAEAOZ0OADedFwA2niIANJ4sADOeNQAynj4AMZ5HADCfUAAun1oALZ9k&#10;ASufcQEpnn8CJ56QAiaeoQIknrUCI57OAiOd7gMjm/4DIpr/BCKZ/wQimf8EIpn/BKyBAACgiAAA&#10;lY4AAIuSAAB/lgAAcpoAAGWdAABZoAAATqMAAEKkAAA3pgAALqgFACmpDwAoqRgAJ6oiACaqLAAl&#10;qjUAJKo/ACOqSAAiq1MAIateACCragAeq3kAHauLABurnQAaq7EAGavKABmq7AEZqP0BGKf/Ahim&#10;/wIYpv8CGKb/AqWJAACZjwAAj5QAAIOZAAB1ngAAaKIAAFymAABQqQAARKwAADmuAAAvsAAAJrMA&#10;AB61BgAZtw8AGLcXABe3IQAWtyoAFbc0ABS4PgATuEkAErhUABK5YgARuXEAELmDAA+5lwAOuawA&#10;DbnEAA245wAOtvsADrX/AA60/wAOtP8ADrT/AJyQAACSlQAAhpsAAHmgAABrpgAAXqsAAFKvAABG&#10;sgAAOrUAAC+3AAAlugAAHb0AABXAAAAQwwYAC8YOAArFFQAJxR4ACMUoAAfFMgAGxj0ABcZJAAXG&#10;VwADxmYAAsZ3AAHGiwAAxqAAAMW2AADG0gAAxe8AAMX8AADF/wAAxf8AAMX/AJWWAACJnAAAe6MA&#10;AG2pAABgrwAAU7QAAEa4AAA6uwAALr4AACTBAAAbxAAAE8cAAA7KAAAIzgEAAdAKAADQEAAA0BYA&#10;ANEeAADSJwAA0zEAANQ8AADVSQAA1lgAANZpAADWfAAA1pIAANanAADWvwAA1uAAANbzAADW/gAA&#10;1v8AANb/AIydAAB+pAAAb6sAAGGyAABUuQAARr0AADnBAAAtxAAAIscAABnLAAARzgAADNIAAAXV&#10;AAAA2wAAANwDAADdCgAA3g8AAN8UAADhHAAA4iQAAOQuAADmOgAA50kAAOhZAADoawAA6YEAAOmY&#10;AADprQAA6cUAAOniAADp8gAA6fUAAOn1AIClAABxrQAAY7UAAFW8AABHwgAAOcYAACzKAAAgzgAA&#10;FtIAAA/WAAAI2wAAAN8AAADjAAAA5QAAAOcAAADoAQAA6gcAAOsNAADtEQAA7xgAAPEhAADzKwAA&#10;9jgAAPdIAAD4WgAA+W0AAPqEAAD6mwAA+q8AAPrCAAD62gAA+t8AAPrfAHSuAABltgAAVr4AAEjG&#10;AAA5ywAAK9AAAB/UAAAU2gAADd8AAAXjAAAA5gAAAOkAAADtAAAA7wAAAPEAAADzAAAA9QAAAPYC&#10;AAD4CQAA+g4AAP0TAAD/HAAA/ygAAP82AAD/RwAA/1oAAP9uAAD/hQAA/5oAAP+rAAD/uQAA/7wA&#10;AP+8AP8RIAD/EB4A/wweAP8EIQD/ACcA/wAwAP8APgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AgwD/&#10;AIsA/wCSAP8AmAD/AJ4A/wCkAP8AqgD/ALAA/wC4AP8AwgD/AM4A/wDiAP4A8AD9APsA+wD/APsA&#10;/wD7AP8A+gD/APoA/wD6AP8A+gD/AP8UHAD/EhoA/w4aAP8IHAD/ACEA/wAtAP8AOgD/AEgA/wBV&#10;AP8AYQD/AGwA/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA/gCgAP0ApgD8AKwA+wC0APkAvQD4AMkA&#10;9wDcAPUA7ADzAPgA8wD/APIA/wDxAP8A8AD/APAA/wDwAP8A8AD/AP8XGAD/FRYA/xEVAP8MFwD/&#10;BR0A/wAoAP8ANgD/AEMA/wBQAP8AXAD/AGcA/wBxAP8AegD8AIIA+gCJAPgAkAD3AJYA9QCcAPQA&#10;ogDzAKgA8QCwAPAAuADuAMMA7ADTAOoA5wDpAPUA5wD/AOYA/wDlAP8A5QD/AOUA/wDlAP8A5QD/&#10;AP8aEwD/GBEA/xQQAP8PEQD/DRkA/wokAP8FMAD/AT4A/wBLAP8AVwD+AGIA+gBsAPUAdQDyAH0A&#10;8ACEAO4AiwDsAJEA6wCXAOkAngDnAKQA5gCsAOQAtADiAL8A4ADNAN4A4wDcAPIA2gD9ANgA/wDW&#10;AP8A1QH/ANUB/wDVAv8A1QL/AP8eEAD/HA0A/xcLAP8VDgD/FBUA/xEfAP8OKgD/CzgA/QhFAPgG&#10;UQD0BFwA7gRmAOoEbwDmA3cA5AR/AOIEhgDgBIwA3gSTAN0FmgDbBaAA2AWoANUFsQDSBbsA0AbJ&#10;AM4H4ADMCPEAyQr/AMcL/wDGDP8AxQz/AMUM/wDFDP8AxQz/AP8hDAD/IAYA/xwDAP8dCgD/GxAA&#10;/xgYAP8UIwD2ETAA7w4+AOoOSgDlDVYA4Q1gAN0NaQDZDXEA1Q15ANMNgQDRDYgAzw2PAM0OlgDL&#10;Dp0Ayg6lAMgOrgDGD7kAxBDIAMIQ3wC+EfIAuxL/ALkT/wC3E/8BthP/AbYT/wG2E/8BthP/Af8l&#10;BgD/IwAA/yMAAP8kAwD/IQoA/R0RAPEaGwDoFicA4RQ1ANoTQwDTFE8AzhVZAMsVYwDIFmsAxRZz&#10;AMMXewDBF4IAwBiJAL4YkAC8GJgAuxmgALkZqQC3GbQAtRrCALQa1gCwG+0BrRz8Aasd/wGpHf8B&#10;qR3/Aagd/wGoHf8BqB3/Af8oAAD/JwAA/ioAAO8qAADnJwEA5yIJAOQdEADZGx0Azx0tAMkePADE&#10;IEkAvyBTALwhXQC5IWUAtyJtALUidACzInwAsSKDAbAiigGuIpIBrCObAasjpAGpI68BpyO8AaYk&#10;zgGjJOgCoCX5Ap4l/wKdJf8CnCX/Apsl/wKbJf8CmyX/Av8sAAD/LQAA7TIAAOI0AADaMwAA0y4D&#10;ANIlCgDJJRcAwScnALspNgC2KkMAsitOAK8rVwCsK2AAqitnAagrbwGmK3YBpCt9AaMrhAKhK40C&#10;nyuVAp4rnwKcK6oDmiu2A5ksxwOXLOIDlC31BJIt/wORLf8DkC7/A5At/wOQLf8DkC3/A/8wAADy&#10;MwAA5DoAANY9AADMPAAAxzkAAMMxBQC9LhEAtTAhALAyMACrMz0ApzNJAKQzUgChM1oBnzNiAZwz&#10;aQKaM3ACmTN3ApcyfwOVMocDkzKQBJIymgSQMqUFjjKxBY0zwgaLM9wGiTTyBoc0/wWGNP8FhjT/&#10;BIU0/wSFNP8EhTT/BPwzAADrOgAA3EEAAM1EAADDRAAAvUEAALg7AQCyNw4AqzgcAKU5KwChOjgA&#10;nTtEAJo7TQGXOlYBlDpdApI6ZAKQOmsDjjlyA4w5egSKOYIFiTmLBYc5lQaFOaAHgzmtB4I5vAiB&#10;OdMIfzruCH06/gd8O/8GfDv/BXw7/wV8O/8FfDv/BfQ3AADlQAAA0kcAAMVKAAC8SwAAtUkAAK9D&#10;AACpPgsAoj8XAJ1AJgCYQTQAlEE/AJFBSQGOQVEBi0BZAolAYAOHQGcDhT9tBIM/dQWBP30Gfz6H&#10;B30+kQh7PpwJej6pCXg+uAp3P80KdT/qCnRA/Ah0QP8HdED/BnNA/wZzQP8Gc0D/BvE7AADfRQAA&#10;zEwAAL9PAAC2UAAArk8AAKdKAACgRAcAmkUUAJVGIgCQRjAAjEc8AIlGRQGGRk4Bg0ZVAoFFXAN+&#10;RWMEfERqBHpEcQV5RHkGd0SCCHVDjQlzQ5kKcUOmC3BDtQxuRMkMbUTnDG1F+gpsRf8IbEX/B2xF&#10;/wdsRf8HbEX/B+w/AADYSQAAx1AAALtUAACxVQAAqVQAAKFQAACZSgIAkkkRAI1KHwCJSywAhUw4&#10;AIJLQgF/S0oBfEpSAnlKWAN3Sl8EdUlmBXNJbQZxSXYHb0h/CG1IiglsSJYLakijDGhIsg1nSMUN&#10;ZknkDWZJ+AtmSf8JZkr/CGZJ/wdmSf8HZkn/B+hDAADSTQAAwlMAALdYAACtWQAApFgAAJxVAACT&#10;TgAAjE4OAIdPGwCCTykAf1A1AHtQPwF4T0cBdk9PAnNOVQNxTlwEb01jBW1NagZrTXIHaU18CGdM&#10;hwplTJMLY0ygDWJMrw5hTcIOYE3hDmBN9gxgTv8KYE7/CWBO/whgTv8IYE7/CONHAADNUAAAvlcA&#10;ALNbAACqXQAAoV0AAJhaAACNUwAAhlIMAIBTGAB8UyUAeVQxAHVUPABzU0QBcFNMAm1SUwJrUlkD&#10;aVJgBGdRaAZlUXAHY1F5CGFRhApgUJEMXlCeDVxQrQ5bUcAOWlHeD1pR9QxaUv8KW1L/CVtR/whb&#10;Uf8IW1H/CN9KAADJUwAAu1oAALBfAACmYQAAnWEAAJReAACIVwAAgFYKAHpXFQB2VyIAc1guAHBX&#10;OQBtV0EBaldJAmhWUAJmVlcDZFZeBGJVZQVgVW0HXlV3CFxVggpaVY4MWVWcDVdVqw5WVb4PVVXb&#10;D1VV8w1VVf8LVlX/CVZV/wlWVf8IVlX/CNtNAADFVwAAuF4AAK1iAACjZQAAmmUAAJBjAACDXAAA&#10;e1sGAHVbEgBxWx8AblwrAGtcNgBoWz8BZVtHAWNbTgJhWlUDX1pcBF1aYwVbWmsGWVl1CFdZgApV&#10;WYwLVFmaDVJZqg5RWbwOUFnYDlBZ8g1RWf8LUVn/ClFZ/wlRWf8IUVn/CNRRAADCWgAAtGEAAKpm&#10;AACgaAAAl2kAAIxnAAB9YAAAdV8DAG9fEABrXxwAaGAoAGZgMwBjYDwBYWBEAV9fTAJcX1MDW19a&#10;BFlfYQVXXmkGVV5zCFNefglRXYoLT12ZDE1dqA1MXroOS17UDkte8QxMXv8LTF3/Ckxd/wlMXf8I&#10;TF3/CM9UAAC+XgAAsWUAAKdqAACdbQAAlG0AAIlsAAB4ZQAAb2QAAGlkDgBlZBkAYmQlAGBlMABe&#10;ZToAXGVCAVplSgJYZFECVmRYA1RkXwRSZGcFUGNxB05jewlMY4gKSmOXC0hjpgxHY7gNRmPRDUZj&#10;7wxGYv8KR2L/CUdi/wlHYv8IR2L/CMpYAAC6YgAArmkAAKNuAACacQAAkHIAAIRxAAB0awAAaWkA&#10;AGNpCwBfaRUAXGohAFpqLQBYazYAVms/AVVrRwFTak4CUWpVA09qXQRNamUFSmluBkhpeQdGaYYJ&#10;RGmVCkNopQtBabcMQGnPDEBo7gtBaP8KQWf/CUFn/whCZ/8IQmf/CMVdAAC2ZgAAqm0AAKBzAACW&#10;dgAAi3cAAIB2AABwcgAAZXEAAFxwBwBYcBEAVnAdAFRxKABScTMAUHE8AE9yRAFNcUsBS3FTAklx&#10;WgNHcWIERXBsBUNwdwZBcIQHP3CTCD1vowk7cLUKO3DNCjpv7Ak7bv4IO27/CDtt/wc7bf8HO23/&#10;B79iAACxawAApnMAAJ15AACSewAAh3wAAHt8AABtegAAYHgAAFZ3AQBQdw4ATngYAEx4JABLeS4A&#10;SXk3AEh5QABGeUgBRHlPAUJ5VwJBeWACP3hpAzx4dAQ6eIIFOHiRBjd4oQc1eLMHNHjLBzR36wc0&#10;dv0HNHX/BzV1/wY1dP8GNXT/BrloAACtcQAAonkAAJh+AACNgAAAgoEAAHaCAABpgQAAW4EAAFGB&#10;AABIgAoARYETAEOBHgBCgikAQYIyAECCOwA+gkMAPYJLADuCUwE5glwBN4JmAjWCcQMzgn8DMYGO&#10;BDCBnwQugbEFLYHIBS2B6QQtf/wFLX7/BS19/wUtff8FLX3/BbNuAACoeAAAnX8AAJKDAACIhgAA&#10;fYcAAHCIAABjiQAAVYoAAEuKAABBigIAO4sOADmLFwA4jCIAN4wsADaMNQA0jD0AM4xGADKNTwAx&#10;jVgAL41iAS2MbgErjHsBKoyLAiiMnAImjK8CJYzGAiWL6AIlivsDJYj/AyWI/wMlh/8DJYf/A612&#10;AACjgAAAl4UAAI2JAACCjAAAdo4AAGmQAABckgAAUJMAAESUAAA6lQAAMZYIAC2XEQAslxoAK5ck&#10;ACqXLQAplzYAKJg/ACeYSAAmmFIAJZhcACOYaAAimHcAIJiHAB+YmQEdmKwBHJjDARyX5QEclfoB&#10;G5T/ARuT/wIbk/8CG5P/Aqd/AACchgAAkYsAAIePAAB6kgAAbZUAAGGYAABVmwAASZ0AAD2eAAAz&#10;nwAAKqEAACGjCgAfoxEAHqMaAB2kJAAcpC0AG6Q2ABqkPwAZpEoAGKRVABalYQAVpXAAFKWBABOl&#10;lAASpagAEaW/ABCk4gARovgAEaH/ABGg/wERoP8BEaD/AaCGAACVjAAAjJEAAH+VAABxmgAAZJ4A&#10;AFihAABMpAAAQKYAADWnAAAqqQAAIqwAABmuAAASsAkAELEQABCxGAAOsSIADrErAA2xNQANsUAA&#10;DLFLAAuxWAAKsWcACLF4AAexiwAFsaAABLC1AASw0AAEsO8ABa/+AAau/wAGrv8ABq7/AJiOAACP&#10;kwAAgpgAAHWdAABnogAAWqcAAE6rAABBrQAANa8AACuxAAAhtAAAGLYAABG5AAANvAMAB74MAAO9&#10;EgABvRkAAL4iAAC+KwAAvjYAAL5BAAC/TgAAv1wAAL9tAAC/gAAAvpUAAL6qAAC+wgAAveQAAL32&#10;AAC9/wAAvf8AAL3/AJKUAACFmgAAeKAAAGqmAABcqwAAT7AAAEKzAAA1tgAAKrgAACC7AAAXvgAA&#10;EMEAAAvEAAAExwAAAMkHAADJDQAAyRIAAMoZAADLIgAAyysAAM01AADOQQAAzlAAAM9gAADPcgAA&#10;z4cAAM+dAADPswAAz84AAM/rAADO+AAAzv4AAM7+AIibAAB6ogAAbKgAAF6vAABQtQAAQrkAADW8&#10;AAApvwAAHsIAABXGAAAOyQAACMwAAADQAAAA0wAAANUAAADWBgAA2AwAANkRAADbFgAA3B8AAN4o&#10;AADgNAAA4kEAAOJRAADjYwAA43cAAOSOAADkpAAA5LoAAOXUAADl6gAA5fMAAOXzAHyjAABuqgAA&#10;YLIAAFG5AABDvgAANcIAACjGAAAcyQAAE80AAAzRAAAE1QAAANoAAADeAAAA4QAAAOIAAADkAAAA&#10;5QMAAOcJAADpDgAA6xIAAO0aAADvJAAA8jEAAPRBAAD0UwAA9WYAAPV8AAD2kwAA9qkAAPe8AAD3&#10;zgAA998AAPffAHCsAABhtAAAU7sAAEXDAAA2xwAAJ8wAABvQAAAR1QAACtsAAADfAAAA4gAAAOUA&#10;AADpAAAA7AAAAO0AAADwAAAA8QAAAPMAAAD1BAAA9woAAPoQAAD8FgAA/yEAAP8uAAD/QAAA/1MA&#10;AP9oAAD/gAAA/5YAAP+oAAD/tgAA/78AAP+/AP8NHAD/ChsA/wIbAP8AHgD/ACQA/wAuAP8APAD/&#10;AEoA/wBWAP8AYwD/AG0A/wB3AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCgAP8ApgD/AKwA/wC0AP8A&#10;vQD/AMkA/gDdAP0A7QD8APoA+wD/APoA/wD5AP8A+gD/APoA/wD6AP8A+gD/AP8QGQD/DRcA/wYW&#10;AP8AGAD/AB4A/wAqAP8ANwD/AEUA/wBSAP8AXgD/AGkA/wByAP8AewD/AIIA/wCJAP8AkAD+AJYA&#10;/QCcAPwAoQD7AKgA+QCvAPgAuAD2AMMA9ADSAPMA5wDyAPYA8AD/AO8A/wDwAP8A7wD/AO8A/wDu&#10;AP8A7gD/AP8SFAD/DxIA/wsSAP8AEgD/ABoA/wAlAP8AMwD/AEAA/wBNAP8AWQD/AGQA/QBtAPsA&#10;dgD5AH0A9wCEAPUAiwD0AJEA8wCXAPEAnQDwAKMA7gCqAOwAswDqAL0A6ADLAOcA4QDlAPEA4wD9&#10;AOMA/wDiAP8A4QD/AOEA/wDgAP8A4AD/AP8UEAD/EQ4A/w0NAP8HDwD/AhUA/wAgAP8ALQD/ADoA&#10;/wBHAPkAUwD1AF4A8gBoAPAAcADtAHgA6wB/AOkAhQDoAIwA5gCSAOUAmADjAJ8A4QCmAN8ArgDc&#10;ALgA2gDFANYA2QDUAOwA0gD5ANEA/wDPAP8AzgD/AM4A/wDOAP8AzgD/AP8XDAD/FAgA/w8FAP8O&#10;CwD/DBEA/wcaAP8BJgD8ADQA9ABBAO0ATQDpAFgA5gBiAOMAagDgAHIA3gB5ANsAgADZAIYA1gCN&#10;ANMAkwDRAJoAzwChAM0AqgDLALMAyQC/AMYA0ADFAOgAwwD2AMEA/wDAAv8AvwP/AL8D/wC/A/8A&#10;vwP/AP8bBgD/FwAA/xQAAP8TBQD/EQ0A/w4UAPkKHwDwBiwA5gM5AOADRgDcA1EA1gRbANIEZADP&#10;BWwAzAVzAMoFegDIBYEAxgWHAMUGjgDDBpYAwQadAL8GpgC9BrAAuwe8ALkIzQC4CuUAtQv3ALMN&#10;/wCxDf8AsA3/ALAO/wCvDv8Arw7/AP8eAAD/GwAA/xsAAPoaAAD1FgUA9hENAOsOFQDiCyIA2Asx&#10;ANAMPgDLDUoAxw1VAMQOXgDBDmYAvw5tAL0OdAC7D3sAuQ+CALcQigC2EJEAtBCaALIQowCwEa0A&#10;rxG6AK0RygCqEuUApxT3AKUV/wCjFf8AohX/AKIV/wCiFf8AohX/AP8iAAD/IAAA8CMAAOYkAADg&#10;IQAA3BkFANsQDADQERkAyBMpAMIVNwC9FkQAuRdOALUXVwCzGGAAsBhnAK4YbgCsGXUAqxl8AKkZ&#10;hACoGowAphqUAKQangCjG6gAoRu0AJ8cxQCeHN8Amh3zAZge/wGXHv8Blh//AZUf/wGVH/8BlR//&#10;Af8mAAD0JwAA5i0AANovAADPLQAAyicAAMcfCADBHBMAuh4iALQfMQCvID0AqyFIAKgiUgCmIloA&#10;oyNiAKEjaQCgI28AniN3AJwjfgCbI4YAmSSPAZckmQGWJKMBlCSwAZIlvwGRJdYBjibvAYwn/wKL&#10;J/8Ciif/Aokn/wKJJ/8BiSf/AfopAADsMAAA3TYAAM04AADENwAAvjIAALorAgC1JQ4AricdAKgp&#10;KwCkKjgAoCpDAJ0rTACaK1UAmCtcAJYrYwCUK2oBkitxAZAseAGPLIEBjSyKAYsslAKKLJ8CiCyr&#10;AoYsugKFLc4Dgy7qA4Eu/AOALv8Cfy7/An8u/wJ+Lv8Cfi7/AvQuAADkNwAA0j0AAMU/AAC7PwAA&#10;tDwAAK81AACpLwsAoy8XAJ4xJgCZMjMAljI+AJIzSACQM1AAjTNYAIszXgGJM2UBhzNsAYYzcwGE&#10;M3wCgjOFAoAzjwN/M5oDfTOnA3wztQR6M8kEeTTmBHc1+QR2Nf8DdTX/A3U1/wN1Nf8DdTX/A/Az&#10;AADdPQAAykMAAL5FAAC1RgAArUMAAKY9AACgNgYAmTYTAJQ4IQCQOS4AjDk5AIk5QwCHOUwAhDlT&#10;AYI5WgGAOWEBfjloAnw5bwJ6OXcCeTmAA3c5iwR1OZYEdDmjBXI5sQVxOcQGbzriBm469wVuO/8E&#10;bTv/BG07/wNtOv8DbTr/A+o5AADVQgAAxEgAALlLAACvSwAAp0kAAJ9EAACYPgEAkTwQAIw9HQCI&#10;PioAhD81AIE/PwB+P0gAfD9PAXo/VgF4P10Bdj5kAnQ+awJyPnMDcD58A28+hwRtPpMFaz6gBmo+&#10;rgZpP8AHZz/eB2c/9QZmQP8FZkD/BGZA/wRmP/8EZj//BOU9AADPRgAAv0wAALRPAACqUAAAok8A&#10;AJlKAACRRAAAikENAIRCGQCAQyYAfUQyAHpEPAB3REQAdURMAXJEUwFwQ1kBb0NgAm1DZwJrQ28D&#10;aUN5BGhDgwVmQ48GZEOdB2NDqwdhQ70IYETZCGBE8wdgRP8GX0T/BV9E/wRgRP8EYET/BOBBAADK&#10;SgAAu1AAALBTAACnVQAAnlMAAJVPAACLSQAAg0cLAH1HFQB5RyIAdkguAHNIOABxSEEAbkhJAWxI&#10;UAFqSFYBaEhdAmZHZAJlR2wDY0d2BGFHgAVgR40GXkeaB1xHqQhbSLsIWkjUCFpI8QdaSf8GWkn/&#10;BVpI/wVaSP8EWkj/BNtEAADGTQAAuFMAAK1XAACjWQAAmlgAAJFUAACGTgAAfUsIAHdLEgBzTB8A&#10;cEwrAG1MNQBrTD4AaExGAGZMTQFkTFMBYkxaAmFMYgJfTGoDXkxzBFxLfgVaS4oGWEuYB1dMpwhW&#10;TLkJVUzRCVRM7whUTf8GVUz/BlVM/wVVTP8FVUz/BdVIAADCUQAAtVcAAKpbAACgXAAAl1wAAI1Z&#10;AACBUwAAd08EAHFPEABuUBwAalAoAGhQMgBlUDsAY1BDAGFQSgFfUFEBXVBYAlxQXwJaUGcDWFBx&#10;BFdQewVVUIgGU1CWB1JQpQhQULcJUFDOCU9Q7QhQUP8HUFD/BlBQ/wVQUP8FUFD/BdBLAAC/VAAA&#10;sloAAKdeAACdYAAAlGAAAIldAAB8VwAAclQAAGxTDgBoVBkAZVQkAGJULwBgVDgAXlRAAFxUSAFa&#10;VE8BWVRWAVdUXQJVVGUDVFRuBFJUeQVQVIYGTlSUB01UpAhLVLUIS1TMCUpU6whLVP4HS1T/BktU&#10;/wVLVP8FS1T/BcxOAAC7VwAArl4AAKRiAACaZAAAkWQAAIZiAAB3WwAAbVgAAGZYDABiWBYAX1gi&#10;AF1ZLABbWTYAWVk+AFdZRgBWWU0BVFlUAVJZWwJRWWMDT1lsA01ZdwRLWIQFSViSB0hYogdHWbMI&#10;RlnKCEVZ6ghGWf0GRlj/BkZY/wVHWP8FR1j/BcdSAAC4WwAAq2EAAKFmAACYaAAAjmkAAINnAABy&#10;YAAAaF4AAGFdCQBcXRMAWl0eAFddKQBWXjMAVF47AFJeQwBRXkoBT15SAU5eWQJMXmECSl5qA0he&#10;dQRGXoIFRF2QBkNeoAdBXrEHQF7IB0Be6AdAXfwGQV3/BUFd/wVBXP8FQVz/BcNWAAC0XwAAqGYA&#10;AJ5qAACVbQAAim0AAH9sAABvZwAAZGQAAFtiBQBWYhAAVGIbAFJjJQBQYy8ATmQ4AE1kQABLZEgA&#10;SmRPAUhkVwFGZF8CRWRoAkNkcwNBY38EP2OOBT1jngY8Y7AGO2TGBjtk5gY7Y/oFO2L/BTti/wU8&#10;Yf8EPGH/BL5bAACwYwAApWoAAJtvAACRcgAAhnIAAHtxAABsbQAAYGsAAFVpAABPaA0ATWkXAEtp&#10;IQBJaisASGo0AEdqPQBFa0QARGtMAEJrVAFBa1wBP2plAj1qcAI7an0DOWqMBDdqnAQ2aq4FNWrE&#10;BTVq5QU1afkENWn/BDVo/wQ1aP8ENWj/BLlgAACsaQAAoXAAAJh1AACNdwAAgncAAHd3AABpdAAA&#10;XHMAAFFxAABIcAoARXASAENxHQBCcScAQHIwAD9yOAA+ckAAPXJIADtyUAA6clkBOHJjATZybQI0&#10;cnoCM3KJAzFymgMvcqwDLnLBAy5y4wMucfgDLnD/Ay5v/wMub/8DLm//A7NmAACnbwAAnXYAAJN6&#10;AACIfAAAfn0AAHJ9AABkfAAAV3sAAEx6AABCeQMAPHkOADp6FwA5eiEAOHoqADd7MwA2ezsANHtE&#10;ADN7TAAye1UAMHtfAC97agEte3cBK3uHASp7mAIoe6oCJ3u/AiZ74QImevcCJnj/AiZ4/wInd/8C&#10;J3f/Aq5sAACjdgAAmXwAAI5/AACEggAAeIMAAGyEAABfhAAAUYQAAEeEAAA8hAAAM4QJADCEEQAv&#10;hBoALYQkACyFLQArhTUAKoU+ACmFRwAohlAAJ4ZaACaGZgAkhnMAI4aDACGGlQAghqcBHoa8AR6G&#10;3gAehPUBHoL/AR6C/wEegf8BHoH/Aah0AACefQAAk4IAAImFAAB+iAAAcYoAAGWLAABYjAAATI0A&#10;AECOAAA2jgAALI8AACWQDAAjkBMAIpAcACGQJQAgkS4AH5E2AB6RQAAdkUkAHJFUABqRYAAZkW4A&#10;GJF+ABaSkAAVkqQAFJG5ABOR2AATj/QAFI7/ABSN/wAUjP8BFIz/AaN9AACYgwAAjogAAISMAAB3&#10;jwAAaZEAAF2TAABQlQAARZcAADmYAAAumQAAJZoAAB2bAgAWnQwAFZ0TABSdGwATnSQAEp0tABGe&#10;NwARnkEAEJ5MAA+eWAAOnmcADZ53AAyeigALnZ4ACp2yAAmdzAAJnOwACpv+AAua/wALmf8AC5n/&#10;AJyEAACRigAAiI4AAHuSAABtlgAAYJkAAFScAABInwAAPKAAADChAAAmowAAHaUAABWnAAAQqQUA&#10;C6sNAAiqEwAHqhsABqokAAWqLgAEqjgAAqpEAAGqUAAAql4AAKpuAACqgQAAqpUAAKmqAACpwQAA&#10;qOQAAKj2AACn/wAAp/8AAKf/AJWLAACMkAAAf5UAAHGaAABjngAAVqIAAEqmAAA9qAAAMaoAACar&#10;AAAdrQAAFLAAAA6yAAAJtQEAArYKAAC2DwAAthUAALcdAAC3JQAAty8AALg5AAC4RgAAuFQAALhk&#10;AAC4dgAAuIsAALegAAC3tgAAt9MAALbvAAC2/AAAtv8AALb/AI+SAACClwAAdJ0AAGaiAABYpwAA&#10;S6wAAD6vAAAxsQAAJrMAABy2AAATuAAADbsAAAa+AAAAwQAAAMIEAADCCwAAwxAAAMQVAADEHAAA&#10;xSQAAMYuAADIOgAAyUcAAMlXAADJaQAAyX0AAMmUAADIqgAAyMMAAMjkAADI9AAAyP0AAMj9AIWZ&#10;AAB3nwAAaKYAAFqrAABNsQAAP7UAADG4AAAlugAAGr0AABHAAAALwwAAA8cAAADKAAAAzQAAAM4A&#10;AADPAwAA0AkAANEOAADTEgAA1RkAANciAADaLQAA3TkAAN5JAADeWgAA324AAN+FAADfnAAA37IA&#10;AN7LAADe5gAA3/QAAN/0AHmhAABrqAAAXK8AAE61AABAuwAAMb4AACTBAAAZxQAAEMgAAAnMAAAA&#10;zwAAANMAAADZAAAA3AAAAN0AAADfAAAA4QAAAOIFAADkCwAA5hAAAOgWAADqIAAA7SsAAPA6AADx&#10;SwAA8V4AAPJzAADziwAA86IAAPO2AADzyQAA8+EAAPPhAG2qAABesQAAULkAAEG/AAAyxAAAJMgA&#10;ABfMAAAO0AAABtUAAADaAAAA3gAAAOIAAADmAAAA6QAAAOoAAADsAAAA7gAAAPAAAADyAAAA9AYA&#10;APYMAAD5EgAA/BwAAP8pAAD/OgAA/00AAP9iAAD/eAAA/5AAAP+jAAD/swAA/8EAAP/BAP8HGQD/&#10;ARcA/wAXAP8AGgD/ACEA/wArAP8AOQD/AEcA/wBUAP8AXwD/AGoA/wBzAP8AewD/AIMA/wCKAP8A&#10;kAD/AJYA/wCbAP8AoQD/AKgA/wCvAP8AuAD/AMQA/gDVAPwA6gD7APgA+gD/APkA/wD4AP8A+AD/&#10;APYA/wDzAP8A8QD/AP8LFQD/BRMA/wATAP8AFAD/ABoA/wAnAP8ANAD/AEIA/wBPAP8AWwD/AGUA&#10;/wBuAP8AdgD/AH4A/wCFAP4AiwD9AJEA+wCXAPoAnQD4AKMA9wCrAPYAswD0AL4A8wDMAPEA4wDv&#10;APMA7gD/AO0A/wDsAP8A6wD/AOwA/wDsAP8A6wD/AP8NEQD/CRAA/wAPAP8AEAD/ABYA/wAiAP8A&#10;LwD/AD0A/wBKAP8AVQD9AGAA+gBpAPgAcQD2AHkA9AB/APMAhgDxAIwA7wCSAO4AmADsAJ8A6wCm&#10;AOkArgDnALgA5QDFAOMA2gDhAO0A3wD7AN4A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8PDQD/DAsA&#10;/wMJAP8ADAD/ABIA/wAdAP8AKQD7ADcA+ABEAPUAUADyAFoA7gBjAOwAawDpAHMA5wB6AOUAgADj&#10;AIYA4QCMAN8AkwDdAJkA2wChANkAqQDVALIA0gC+ANAAzgDOAOYAzAD2AMoA/wDKAP8AyQD/AMgA&#10;/wDIAP8AyAD/AP8RCAD/DQIA/wcAAP8FCAD/AA4A/wAWAPcAIgDvADAA6wA9AOgASQDkAFQA4ABd&#10;AN0AZQDZAG0A1QBzANIAegDQAIAAzgCHAMwAjQDKAJQAyACbAMYApADEAK0AwgC4AMAAxwC9AN8A&#10;vADxALsA/gC5AP8AuAD/ALgA/wC4AP8AuAD/AP8UAAD/DwAA/w0AAP8MAAD/BwkA+AEQAOgAGgDj&#10;ACgA3QA2ANgAQgDSAE0AzgBXAMoAXwDHAGYAxQBtAMMAdADBAHoAvwCBAL0AiAC7AI8AuQCXALcA&#10;nwC1AKgAswCzALEAwgCvANgArgLtAKwD+wCrBf8Aqgb/AKkG/wCpBv8AqQb/AP8WAAD/EgAA9xIA&#10;AOwRAADmDgAA5QYIAN0DEgDUAyAAzQQtAMgEOgDDBUYAvwVQALwGWAC5BmAAtwdnALUHbgCzB3UA&#10;sQh7AK8IggCuCYoArAmSAKoJmwCoCqUApgqwAKULvwCjDNQAoQ3tAJ8O/gCdDv8AnA//AJsP/wCb&#10;D/8Amw//AP8aAAD3GQAA6h4AAN8eAADVGgAA0BMCAM4MCwDHCxYAwA0lALoOMgC2Dj8Asg9JAK8Q&#10;UgCsEFoAqhBhAKgRaACmEW8ApBF2AKIRfQChEYUAnxKOAJ0SlwCcEqIAmhOtAJgTvACXFNAAlBXs&#10;AJIW/QCQF/8Ajxf/AI4X/wCOF/8Ajhf/APodAADuIwAA3ygAANAqAADHJwAAwSEAAL0ZBQC5EhAA&#10;shUeAK0WLACoFzgApBhDAKEZTACfGVQAnBpcAJoaYgCZGmkAlxtwAJUbdwCUG38AkhyIAJAckgCP&#10;HJ0AjR2pAIsdtwCKHsoAiB/nAIYg+gCEIP8BgyD/AYMg/wGCIP8BgiD/AfUkAADlLAAA0zEAAMYz&#10;AAC8MQAAti0AALAlAACsHQwAph4YAKEgJgCcITIAmSI9AJUiRwCTI08AkSNWAI8jXQCNJGQAiyRr&#10;AIkkcgCIJHoAhiSDAIQljQCDJZgBgSWkAYAmsgF+JsUBfSfiAXsn9wF5KP8BeCj/AXgo/wF4KP8B&#10;eCj/Ae8rAADdMwAAyjkAAL47AAC0OgAArTYAAKYvAAChKAcAmycTAJYoIACRKS0Ajio4AIsrQgCI&#10;K0oAhitSAIQrWACCLF8AgCxmAH8sbQB9LHUAeyx+AXosiAF4LJQBdi2gAXUtrgJ0LcACci7dAnEu&#10;9AJwL/8Cby//Am8v/wFuL/8Bbi//AegxAADTOgAAwz8AALdBAACuQQAApj4AAJ44AACXMQEAkS4Q&#10;AIwvHACIMCgAhDEzAIEyPQB/MkYAfTJNAHsyVAB5MlsAdzJhAHUyaQF0MnABcjJ5AXAzhAFvM5AC&#10;bTOdAmwzqwJqNLwCaTTVA2g18QJnNf8CZzX/AmY1/wJmNf8CZjT/AuI2AADMPwAAvUQAALJHAACo&#10;RwAAoEQAAJg/AACQOQAAiDQNAIM1FwB/NiQAfDcvAHk3OQB3OEIAdDhJAHI4UABxOFcAbzheAG04&#10;ZQFsOG0Bajh1AWg4gAJnOIwCZTiZA2Q5qANiObkDYTrQA2A67gNgOv8DXzr/Al86/wJfOv8CXzr/&#10;At07AADHQwAAuUkAAK5LAACkTAAAm0oAAJJFAACJPwAAgToJAHs6FAB3OyAAdDwrAHI8NQBvPT4A&#10;bT1GAGs9TQBpPVMAaD1aAGY9YQFkPWkBYz1yAWE9fQJgPYkCXj2WA10+pQNbPrYEWj7MBFo/7ARZ&#10;P/4DWT//A1k//wJZP/8CWT7/AtY/AADDRwAAtUwAAKpQAACgUAAAl08AAI5LAACERQAAekAGAHU/&#10;EQBxQBwAbUAoAGtBMgBpQTsAZ0FCAGVBSQBjQVAAYUFXAGBBXgFeQWYBXUJvAltCegJaQoYDWEKU&#10;A1dCowRVQ7MEVEPJBFRD6QRTQ/0DU0P/A1RD/wNUQ/8CVEP/AtBCAAC/SgAAslAAAKdTAACdVAAA&#10;lFMAAIpQAAB/SgAAdUUCAG5DDgBrRBkAZ0UkAGVFLgBiRTcAYUU/AF9FRgBdRU0AW0VUAFpGWwFZ&#10;RmMBV0ZsAlZGdwJURoMDU0aRA1FGoQRQR7EET0fHBE5H5wROR/sETkf/A05H/wNPR/8DT0f/A8xG&#10;AAC7TgAAr1QAAKRXAACaWAAAkVcAAIZUAAB7TgAAcEoAAGlIDQBlSBYAYkkhAF9JKwBdSTQAW0k8&#10;AFlJQwBXSUoAVklSAFVKWQFUSmEBUkpqAVFKdQJPSoEDTkqPA0xLnwRLS7AESkvFBElL5gRJS/oE&#10;SUv/A0pL/wNKS/8DSkv/A8hJAAC4UQAArFcAAKFbAACYXAAAjlwAAINZAAB2UwAAa04AAGRNCgBf&#10;TBMAXE0eAFpNKABYTTEAVk06AFRNQQBTTkgAUk5PAFBOVwFPTl8BTU5oAUxOcwJKT38CSU+NA0dP&#10;nQRGT64ERU/DBERQ5ARET/kERU//A0VP/wNFTv8DRU7/A8RMAAC1VQAAqVsAAJ9eAACVYAAAi2AA&#10;AIBeAAByVwAAZ1MAAF5RBwBZUREAV1EbAFRRJQBSUi8AUVI3AE9SPwBOUkYATVNNAExTVQBKU10B&#10;SVNmAUdTcAJFU30CRFOLA0JTmwNBVKwEQFTBBD9U4gQ/VPgDQFP/A0BT/wNAU/8DQFL/A8BQAACy&#10;WAAApl4AAJxiAACSZQAAiGUAAH1iAABuXAAAY1kAAFlWAwBUVg4AUVYYAE9WIgBNVywATFc0AEpX&#10;PABJWEQASFhLAEdYUwBFWFsBRFhkAUJYbgFAWHsCP1iJAj1YmQM8WKoDO1m/AzpZ4AM6WPcDOlj/&#10;AztX/wM7V/8DO1f/A7xUAACuXAAAo2MAAJlnAACQaQAAhWkAAHlnAABrYgAAYGAAAFVdAABOWwwA&#10;S1sUAElcHwBHXCgARl0xAEVdOQBDXUEAQl1IAEFeUABAXlgAPl5hATxebAE7XngCOV6HAjdelwI2&#10;XqkDNV69AzRf3QM0XvUDNV3/AjVd/wI1XP8CNVz/ArhZAACqYQAAoGcAAJZsAACMbgAAgW4AAHZs&#10;AABnaQAAXGYAAFFkAABIYgkARGIRAEJiGwBBYyQAP2MtAD5jNQA9ZD0APGRFADtkTQA5ZFUAOGRf&#10;ADZkaQE1ZHYBM2SFATFllQIwZacCL2W7Ai5l2gIuZPQCLmP/Ai9j/wIvYv8CL2L/ArNeAACnZgAA&#10;nG0AAJNxAACIcwAAfXMAAHJyAABkcAAAWG4AAE1sAABCagMAPGkOADpqFgA5aiAAOGooADZrMQA1&#10;azkANGtBADNsSQAybFIAMWxcAC9sZgAubHMALGyCASpskwEpbKUBKGy5ASdt1gEna/IBJ2r/ASdq&#10;/wEoaf8CKGn/Aq5kAACjbAAAmXMAAI52AACEeAAAeXkAAG14AABgdwAAU3YAAEh1AAA+cwAANHIK&#10;ADFzEQAwcxoAL3MjAC5zKwAtdDQALHQ8ACt0RAApdE0AKHVXACd1YwAldW8AJHV/ACJ1kAAhdaIA&#10;IHW3AB910gAfdPEAH3P/AR9y/wEgcf8BIHH/AalrAACecwAAlHkAAIp8AACAfgAAdH8AAGd/AABa&#10;fwAATX4AAEN+AAA4fQAAL30CACh9DQAmfRQAJH0cACN+JQAifi0AIX42ACF+PwAff0gAHn9SAB1/&#10;XgAcf2sAGn96ABl/jAAXf58AFn+zABV/zgAVfu8AFnz/ABZ7/wAWe/8AF3v/AKRyAACaegAAj38A&#10;AIWCAAB7hAAAbYYAAGCHAABUhwAASIgAADyIAAAyiAAAKIgAACCIBQAaiQ4AGYkVABiJHQAXiiYA&#10;FoouABWKNwAUikEAE4pMABKLWAARi2UAEIt1AA+LhwAOipsADYqvAAyKyAAMieoADYf8AA6H/wAO&#10;hv8ADob/AJ97AACUgQAAioUAAICIAABziwAAZY0AAFmPAABMkAAAQZIAADSSAAAqkgAAIZMAABmU&#10;AAASlgYADpcOAA2XFQAMlx0ADJcmAAuXLwAKlzkACZdEAAiXUAAGl14ABZduAAOWgAABlpQAAJWo&#10;AACVvgAAlOAAAJT0AACT/wABkv8AAZL/AJiCAACOiAAAhYwAAHePAABqkgAAXZUAAFCYAABEmgAA&#10;OJsAACycAAAinQAAGZ4AABKgAAANogIAB6MLAAGjEAAAoxcAAKMfAACjJwAAozEAAKQ8AACkSAAA&#10;pFYAAKRlAACjdwAAo4sAAKOgAACitgAAodIAAKHwAACg+wAAoP8AAKD/AJGKAACJjgAAe5IAAG2X&#10;AABgmwAAU54AAEahAAA5owAALaQAACOmAAAZqAAAEaoAAAysAAAFrgAAAK8HAACvDQAArxEAALAY&#10;AACwIAAAsSgAALEyAACyPgAAskwAALJbAACybAAAsoEAALGXAACxrAAAsMYAALDoAACv9wAAr/8A&#10;AK//AIyQAAB/lQAAcZoAAGOfAABVpAAAR6gAADqqAAAtrAAAIq4AABiwAAAQswAACrUAAAK4AAAA&#10;uwAAALsAAAC8BwAAvA0AAL0RAAC+FgAAvx4AAMAnAADBMgAAwkAAAMNPAADDYAAAw3QAAMOLAADD&#10;oQAAw7gAAMLXAADC7wAAwvoAAMH+AIGXAABznQAAZaMAAFeoAABJrQAAO7EAAC2zAAAhtgAAFrkA&#10;AA67AAAHvgAAAMEAAADFAAAAxwAAAMgAAADJAAAAygUAAMsLAADNDwAAzhQAANAcAADTJgAA1jIA&#10;ANhBAADYUwAA2WYAANl8AADZlAAA2asAANnDAADZ4QAA2fAAANn0AHafAABnpgAAWawAAEuyAAA8&#10;twAALroAACG9AAAVwAAADcQAAAXHAAAAygAAAM4AAADSAAAA1QAAANYAAADZAAAA2wAAAN0AAADf&#10;BwAA4QwAAOMRAADmGQAA6SQAAOwyAADtQwAA7lYAAO9rAADvhAAA75wAAO+yAADvxgAA790AAO/k&#10;AGqoAABbrwAATLYAAD68AAAvwAAAIMQAABTIAAAMzAAAAtAAAADUAAAA2QAAAN4AAADiAAAA5QAA&#10;AOYAAADoAAAA6QAAAOwAAADuAAAA8AIAAPIJAAD1DwAA+BcAAPwjAAD/MwAA/0YAAP9aAAD/cQAA&#10;/4kAAP+fAAD/sQAA/8AAAP/GAP8AFQD/ABQA/wAUAP8AFwD/AB0A/wAoAP8ANwD/AEQA/wBRAP8A&#10;XAD/AGYA/wBvAP8AdwD/AH4A/wCFAP8AiwD/AJEA/wCXAP8AnQD/AKQA/wCrAP8AtAD+AL8A/QDO&#10;APsA5gD5APYA+AD/APcA/wD3AP8A9wD/APAA/wDsAP8A6QD/AP8DEgD/ABAA/wAQAP8AEQD/ABcA&#10;/wAkAP8AMgD/AD8A/wBMAP8AVwD/AGEA/wBqAP8AcgD/AHkA/QCAAPwAhgD6AIwA+QCSAPgAmAD2&#10;AJ8A9QCmAPQArgDyALkA8ADGAO4A3gDtAPAA6wD+AOoA/wDpAP8A6QD/AOcA/wDjAP8A4AD/AP8H&#10;DgD/AA0A/wALAP8ADAD/ABMA/wAfAP8ALAD/ADoA/wBGAP4AUgD7AFwA+ABlAPUAbADzAHQA8QB6&#10;AO8AgQDuAIcA7ACNAOoAkwDpAJoA5wChAOYAqQDjALMA4QC/AN8A0ADdAOkA2gD5ANkA/wDXAP8A&#10;1QD/ANUA/wDVAP8A1AD/AP8JCgD/AQUA/wADAP8ACQD/ABAA/wAZAPsAJgD3ADQA9ABAAPIATADu&#10;AFYA6gBfAOcAZwDkAG4A4gB0AOAAewDeAIEA3ACHANoAjQDWAJQA1ACbANEAowDPAK0AzAC4AMoA&#10;xwDIAOAAxgDzAMUA/wDDAP8AwwD/AMMA/wDDAP8AwwD/AP8LAQD/AwAA/wAAAP8AAwD/AAsA8wAS&#10;AO4AHwDqAC0A5gA6AOIARQDeAE8A2QBYANQAYADRAGgAzgBuAMwAdADKAHsAyACBAMYAhwDEAI4A&#10;wgCWAMAAngC+AKcAuwCyALkAwAC3ANQAtQDsALMA+wCzAP8AsgD/ALIA/wCxAP8AsQD/AP8NAAD/&#10;BgAA/wMAAPcAAAD0AAMA5wANAOAAGADaACUA0wAyAM4APgDKAEkAxgBSAMMAWgDAAGEAvgBoALwA&#10;bgC6AHQAuAB7ALYAgQC0AIgAsgCQALAAmQCuAKIArACtAKoAugCoAMsApgDmAKUA9wCkAP8AowD/&#10;AKIA/wCiAP8AogD/AP8QAAD7DAAA7w4AAOYNAADfCQAA2gAGANAAEQDJAB0AxAAqAL8ANwC7AEIA&#10;twBLALQAVACyAFsArwBiAK0AaACrAG4AqQB1AKgAewCmAIMApACLAKIAlACgAJ4AngGoAJwCtQCb&#10;A8YAmQXiAJgG9ACWCP8AlQn/AJQJ/wCUCf8AlAn/APwRAADxFQAA4xkAANYZAADMFQAAxxAAAMQH&#10;CgC9AxQAtwQhALIGLgCuCDoAqglEAKcJTQCkClUAogpcAKAKYgCeC2kAnAtvAJsLdgCZDH4AlwyG&#10;AJYMkACUDJoAkg2mAJENswCPDcUAjQ7iAIsQ9gCJEP8AiBH/AIcR/wCHEf8AhxH/APYZAADnIAAA&#10;1iQAAMglAAC/IgAAuRwAALQUAQCxDQ4Aqg4ZAKUPJwChEDMAnRE+AJoRRwCYEk8AlRJWAJMSXACR&#10;EmMAkBNpAI4TcACME3gAixOBAIkUiwCHFJYAhhWiAIQVsACDFsEAgRfdAH8Y9AB9Gf8AfBn/AHwZ&#10;/wB7Gf8Aexn/AO8hAADdKQAAyi0AAL4vAAC1LAAAricAAKggAACjFwgAnhYTAJkXIQCUGS0AkRo4&#10;AI4aQQCLG0kAiRtQAIcbVwCFHF4AhBxkAIIcawCAHHMAfx18AH0dhgB8HpEAeh6eAHgfqwB3H7wA&#10;diDUAHQh8AByIf8AcSL/AHEh/wBxIf8AcSH/AOgoAADSMAAAwjUAALc3AACtNQAApTEAAJ4rAACY&#10;IwIAkh4QAI0gGwCJIScAhiIyAIMjPACBI0QAfiNLAHwkUgB7JFkAeSRfAHckZgB2JW4AdCV3AHMl&#10;gQBxJo0AbyaZAG4mpwBtJ7gAbCfOAWoo7QFpKf8BaCn/AWgp/wFoKP8BaCj/AeEuAADLNgAAvDsA&#10;ALE9AACnPQAAnzkAAJczAACPLQAAiCcMAIMnFgB/KCIAfCktAHkqNwB3Kj8AdSpHAHMrTgBxK1QA&#10;cCtbAG4rYgBsK2oAayxyAGksfQBoLIkAZi2WAWUtpAFkLrQBYy7KAWEv6QFgL/0BYC//AWAv/wFg&#10;L/8BYC7/Ado0AADFPAAAt0EAAKxDAACiQwAAmUAAAJA6AACINAAAgC4IAHotEgB3Lh4Acy8pAHEw&#10;MwBvMDsAbTBDAGsxSgBpMVEAZzFXAGYxXgBkMWYAYzJvAGEyeQBgMoUBXzKSAV0zoQFcM7EBWzTG&#10;AVo05gFZNfsBWTX/AVk0/wFZNP8BWTT/AdI4AADAQAAAs0UAAKhIAACeSAAAlUYAAItAAACCOwAA&#10;eTUEAHMzEABvNBoAbDQlAGk1LwBnNTcAZTY/AGM2RgBiNk0AYDZUAF82WwBdN2MAXDdrAFs3dgFZ&#10;N4IBWDiPAVY4ngFVOK8CVDnDAlM55AJTOvkBUzn/AVI5/wFTOf8BUzn/Ac08AAC8RAAAr0kAAKRM&#10;AACaTAAAkUsAAIdGAAB9QAAAczsAAGw4DQBoORcAZTkiAGM6KwBgOjQAXjo8AF06QwBbOkoAWjtQ&#10;AFg7WABXO2AAVjtoAFU8cwFTPH8BUjyNAVA9nAFPPawCTj7BAk0+4QJNPvgCTT7/AU0+/wFNPf8B&#10;TT3/AclAAAC4SAAArE0AAKFQAACXUQAAjk8AAIRLAAB5RQAAbkAAAGY9CwBiPRQAXz0eAFw+KABa&#10;PjEAWD44AFc+QABVP0YAVD9NAFM/VQBSQF0AUEBmAE9AcAFOQHwBTEGKAUtBmgJKQasCSUK+AkhC&#10;3gJIQvYCSEL/AkhC/wFIQf8BSEH/AcVEAAC1SwAAqVAAAJ5UAACVVAAAi1MAAIBQAAB1SgAAakYA&#10;AGFCCABcQREAWUIbAFdCJQBVQi4AU0I1AFFCPQBPQkMAT0NLAE5DUgBNRFoAS0RjAEpEbgFJRXoB&#10;R0WIAUZFmAJFRqkCREa9AkNG3AJDRvUCQ0b/AkNG/wFDRf8BQ0X/AcFHAACyTwAAplQAAJxXAACS&#10;WAAAiFgAAH5VAABxTwAAZkoAAFxGBQBXRg8AVEYYAFFGIgBPRisATkYzAExHOgBLR0EASkdJAElI&#10;UABISFgAR0hhAEVJbABESXgBQkmGAUFJlgFASqcCP0q7Aj5L2AI+SvMCPkr/Aj5J/wE/Sf8BP0n/&#10;Ab1KAACvUgAAo1gAAJlbAACQXQAAhlwAAHtZAABtUwAAYk8AAFdMAQBRSg0ATkoVAExLHwBKSygA&#10;SUswAEdLOABGTD8ARUxGAERMTgBDTVYAQk1fAEBNagA/TXYBPU6EATxOlAE7TqUBOU+5AjlP1AI5&#10;T/IBOU7/ATlO/wE5Tf8BOk3/AbpOAACsVgAAoVsAAJdfAACNYQAAg2EAAHheAABpWAAAX1YAAFRS&#10;AABMTwsASU8SAEdQHABFUCUAQ1AtAEJQNQBBUTwAQFFEAD9RTAA+UlQAPFJdADtSZwA6UnMAOFOC&#10;ATdTkgE1U6QBNFO3ATNU0QEzU/EBNFP/ATRS/wE0Uv8BNFL/AbZSAACpWgAAnmAAAJRkAACLZgAA&#10;gGUAAHRjAABmXgAAXFwAAFFYAABHVQcAQlUQAEBVGAA/ViEAPVYqADxWMgA7VjkAOldBADlXSQA4&#10;V1EAN1haADVYZQA0WHEAMliAATFYkAEvWaIBLlm1AS1ZzwEtWe8BLlj/AS5X/wEuV/8BLlb/AbJX&#10;AAClXwAAm2UAAJFpAACHagAAfGoAAHFoAABjZQAAWGIAAE1fAABDXQIAPFsNADpcFAA4XB0AN1wm&#10;ADVdLgA0XTYAM10+ADJdRgAxXk4AMF5XAC9eYgAtXm4ALF99ACpfjgApX6AAKF+zASdfzAAnX+0B&#10;J17/ASdd/wEoXf8BKFz/Aa1cAACiZAAAmGoAAI5uAACDbwAAeW8AAG5uAABgawAAVGkAAElnAAA/&#10;ZQAANWMJADJjEQAwYxkAL2QhAC5kKQAtZDEALGQ5ACtlQgAqZUoAKGVUACdlXwAmZmsAJGZ6ACNm&#10;iwAiZp0AIGaxAB9myQAfZusAIGX+ACBk/wAgY/8BIWP/AaliAACeagAAlXAAAIpzAACAdQAAdXUA&#10;AGl0AABccgAAT3EAAERvAAA6bgAAMG0DAClsDQAnbBQAJmwcACVtJAAkbSwAI200ACJtPQAhbkYA&#10;IG5QAB5uWwAdbmcAHG52ABpuhwAZb5oAGG+uABZvxgAWbukAF238ABhs/wAYa/8AGGv/AKRpAACa&#10;cQAAkHYAAIZ5AAB8ewAAcXsAAGR7AABXegAASnkAAD94AAA1eAAAK3cAACJ2BwAddg8AHHcWABt3&#10;HgAadyYAGXcuABh3NwAXeEAAFXhKABR4VgATeGMAEnhyABF4gwAQeJcAD3irAA54wwAOd+YADnb6&#10;AA91/wAQdf8AEHT/AJ9xAACVeAAAi3wAAIJ/AAB3gQAAaoIAAF2CAABQggAARIIAADiCAAAuggAA&#10;JIIAAByCAAAUggkAEYMQABCDFgAQgx4ADoMnAA6DMAANgzkADYNEAAyDUAALg10ACYNsAAiDfgAG&#10;g5EABYKlAAOCuwAEgdsABIHyAAWA/wAGf/8ABn//AJp5AACQfgAAhoMAAH2FAABvhwAAYokAAFWK&#10;AABJiwAAPYwAADGMAAAmjAAAHY0AABWOAAAPjwMACpAMAAaQEQAEjxgAA48gAAGPKQAAjzIAAJA9&#10;AACQSQAAj1YAAI9lAACPdgAAj4oAAI6fAACOtAAAjc8AAIzuAACM+wAAi/8AAIv/AJSAAACLhQAA&#10;gokAAHSMAABmjwAAWZEAAEyTAABAlQAANJYAACiWAAAelwAAFZgAAA+aAAAKmwAAApwJAACcDgAA&#10;nBMAAJwaAACcIgAAnSsAAJ01AACdQAAAnU4AAJ1cAACdbgAAnIEAAJyXAACcrAAAm8YAAJroAACZ&#10;+QAAmf8AAJj/AI6IAACGjAAAeJAAAGqUAABclwAAT5oAAEKdAAA2ngAAKZ8AAB+hAAAVogAADqQA&#10;AAimAAAAqAAAAKkEAACpCgAAqQ4AAKkTAACqGgAAqiIAAKsrAACsNgAArEQAAKxTAACsYwAArHcA&#10;AKuOAACrpAAAq7wAAKreAACp9AAAqf0AAKn/AImOAAB7kwAAbZcAAF+cAABRoAAARKQAADamAAAq&#10;qAAAHqkAABSrAAANrgAABrAAAACyAAAAtQAAALUAAAC1AwAAtgkAALcOAAC4EgAAuBkAALohAAC7&#10;KwAAvDgAAL1HAAC9WAAAvWsAAL2BAAC9mQAAvbAAAL3MAAC86gAAvPcAALv+AH6VAABwmwAAYqAA&#10;AFOlAABGqgAAOK0AACqvAAAesQAAE7QAAAy3AAADuQAAALwAAAC/AAAAwgAAAMIAAADDAAAAxAAA&#10;AMYGAADHDAAAyBAAAMoWAADMIAAAzysAANA6AADRSwAA0V4AANJzAADSiwAA0qQAANO7AADT2AAA&#10;0+0AANP2AHOdAABkowAAVqkAAEevAAA5swAAKrYAAB25AAASvAAACr8AAADDAAAAxgAAAMkAAADN&#10;AAAAzwAAANAAAADSAAAA1AAAANYAAADZAgAA2wgAAN4OAADhEwAA5B0AAOgqAADoPAAA6U8AAOlk&#10;AADqfAAA65UAAOusAADrwgAA7NUAAOzlAGamAABYrAAASbMAADu5AAArvAAAHcAAABHEAAAJyAAA&#10;AMwAAADPAAAA0wAAANkAAADdAAAA4AAAAOEAAADjAAAA5QAAAOcAAADqAAAA7AAAAO4EAADxCwAA&#10;9RIAAPgcAAD7KwAA/T4AAP5TAAD+agAA/4MAAP+bAAD/rgAA/74AAP/KAP8AEgD/ABAA/wARAP8A&#10;EwD/ABkA/wAmAP8ANAD/AEEA/wBNAP8AWAD/AGIA/wBrAP8AcwD/AHoA/wCBAP8AhwD/AI0A/wCT&#10;AP8AmQD/AKAA/wCnAP4ArwD8ALoA+gDJAPkA4QD4APMA9wD/APYA/wD1AP8A8QD/AOkA/wDkAP8A&#10;4QD/AP8ADwD/AA0A/wANAP8ADgD/ABQA/wAhAP8ALgD/ADwA/wBIAP8AUwD/AF0A/wBmAP4AbQD8&#10;AHUA+wB7APkAggD4AIgA9wCOAPYAlAD0AJsA8wCiAPEAqgDvALQA7QDBAOsA1QDqAOwA6AD8AOcA&#10;/wDlAP8A5gD/AOAA/wDZAP8A1AD/AP8ACwD/AAgA/wAGAP8ACQD/ABAA/wAcAP8AKQD/ADYA/wBC&#10;APsATgD3AFcA9ABgAPIAaADvAG8A7QB2AOwAfADqAIIA6ACIAOcAjgDlAJUA4wCcAOEApADfAK4A&#10;3QC5ANoAygDXAOQA1AD2ANEA/wDQAP8A0AD/AM8A/wDLAP8AxwD/AP8AAwD/AAAA/wAAAP8ABAD/&#10;AA0A+gAWAPYAIwDzADAA8AA8AO0ARwDpAFEA5QBaAOIAYgDfAGkA3QBvANoAdgDYAHwA1ACCANIA&#10;iADQAI8AzQCWAMsAngDJAKgAxwCzAMUAwQDCANgAwADvAL8A/gC+AP8AvQD/ALwA/wC8AP8AvAD/&#10;AP8CAAD/AAAA/wAAAP8AAAD0AAcA7QARAOgAHADjACkA3wA1ANsAQQDWAEsA0QBUAM0AXADKAGMA&#10;yABpAMYAbwDDAHUAwQB7AL8AggC+AIgAvACQALoAmAC4AKIAtQCsALMAuQCxAMsArwDnAK4A+ACs&#10;AP8AqwD/AKwA/wCsAP8AqwD/AP8EAAD/AAAA9gAAAO4AAADnAAAA3wAMANYAFQDPACIAygAuAMcA&#10;OgDDAEQAwABNALwAVQC5AFwAtwBjALUAaQCzAG8AsQB1AK8AewCtAIIAqwCKAKkAkgCnAJwApQCm&#10;AKMAswChAMMAnwDeAJ4A8gCdAP8AnAD/AJwA/wCbAP8AmwD/AP8HAAD2CQAA6QsAAN8KAADVBAAA&#10;zgAFAMYAEADAABoAuwAnALcAMgCzAD0AsABGAK0ATwCqAFYAqABcAKYAYwCkAGgAogBvAKEAdQCf&#10;AHwAnQCEAJsAjQCZAJcAlwCiAJUArgCTAL0AkQDTAJAA7QCPAPwAjgD/AI0B/wCNAf8AjQH/APkO&#10;AADqEgAA3BUAAM0VAADEEQAAvgwAALoCCgC0ABIArgAeAKoAKgCmADUAogA/AKAASACdAVAAmwJW&#10;AJkCXACXA2MAlQNpAJMDbwCRBHYAkAR/AI4FiACMBZIAigaeAIgGqgCGB7oAhQjPAIQK6wCCC/wA&#10;gQz/AIAM/wCADP8AgAz/APEVAADgHQAAzSAAAMEhAAC4HQAAsRcAAKwQAACoCQ0AogcWAJ0JIwCZ&#10;Ci4AlQs4AJMMQQCQDEkAjg1QAIwNVwCKDV0AiA1jAIcNagCFDnEAgw56AIIOhACADo8Afg+bAHwP&#10;qAB7ELgAehDOAHgR7AB2Ev8AdRL/AHQT/wB0E/8AdBP/AOgeAADTJgAAwyoAALgqAACuKAAApyMA&#10;AKAcAACbEwMAlg8QAJAQGwCMEScAiRIyAIYTOwCEE0MAghRLAIAUUQB+FFcAfBReAHsVZQB5FWwA&#10;dxV0AHYWfgB0FooAcheWAHEXpABvGLQAbhjJAG0Z6ABrGvwAahv/AGob/wBqG/8Aahv/AOAmAADK&#10;LQAAvDEAALAzAACnMQAAnywAAJcmAACQHwAAihcMAIUYFgCBGSIAfhosAHsbNgB5Gz4AdxxFAHUc&#10;TABzHFMAcR1ZAHAdYABuHWcAbR5wAGseegBqHoUAaB+SAGcfoABlILAAZCHFAGMh5ABiIvoAYSL/&#10;AGEi/wBhIv8AYSL/ANcsAADDNAAAtjgAAKo5AAChOAAAmDUAAJAvAACIKAAAgCEIAHsgEgB3IR0A&#10;dCInAHEiMQBvIzkAbSNBAGsjSABpI04AaCRVAGYkWwBlJGMAYyVrAGIldQBhJYEAXyaOAF4mnQBd&#10;J60AWyjBAFso4ABaKfcAWSn/AFkp/wBZKf8AWSj/AM8yAAC+OQAAsT0AAKY/AACcPwAAkzwAAIo2&#10;AACBMAAAeSoDAHImDwBuJxkAaygjAGkoLABmKTUAZSk8AGMpQwBhKkoAYCpRAF4qVwBdKl8AXCto&#10;AForcgBZLH0AWCyLAFYtmgBVLaoAVC69AFMu3ABSL/UAUi//AFIu/wBSLv8AUi7/AMo2AAC6PQAA&#10;rUIAAKJEAACYRAAAj0EAAIU8AAB7NwAAcjEAAGssDABnLRUAZC0fAGEuKABfLjEAXS45AFwvQABa&#10;L0YAWC9NAFcvVABWMFwAVTBkAFMxbgBSMXoAUTGIAFAylwBOMqgATTO7AE002ABMNPMATDT/AEw0&#10;/wBMM/8ATDP/AMY6AAC2QgAAqUYAAJ5JAACVSQAAi0cAAIFCAAB3PQAAbTcAAGQyCQBgMhIAXTIc&#10;AFoyJQBYMy0AVjM1AFUzPABTNEMAUjRKAFE0UQBQNFkATzVhAE01bABMNncASzaFAEo3lQBIN6YA&#10;Rzi4AUc40wFGOPEBRjj/AUY4/wBGOP8ARjf/AME+AACyRQAApkoAAJxNAACSTQAAiEsAAH5HAABz&#10;QgAAaT0AAF83BgBaNhAAVzcYAFQ3IgBSNyoAUDcyAE84OQBNOEAATDhHAEs4TgBKOVYASTlfAEg6&#10;aQBHOnUARTuDAEQ7kwBDPKQBQjy2AUE90AFBPfABQT3/AUE8/wFBPP8BQTz/AL5CAACvSQAAo04A&#10;AJlQAACPUQAAhVAAAHtMAABvRgAAZUIAAFo9AgBUOw4AUTsVAE87HwBNOycASzsvAEk8NgBHPD0A&#10;RzxEAEY9SwBFPVQARD5cAEM+ZwBCP3MAQD+BAD8/kQA+QKIAPUC1ATxBzgE8Qe4BPEH/ATxA/wE8&#10;QP8BPT//AbpFAACsTAAAoVEAAJdUAACNVQAAg1QAAHhRAABsSwAAYUcAAFZCAABPQAwATD8TAElA&#10;HABHQCQARkAsAERAMwBDQDoAQkFCAEFBSQBAQlEAP0JaAD5DZQA9Q3EAO0N/ADpEjwA5RKAAOEWz&#10;ATdFywE3RewBN0X/ATdE/wE4RP8BOEP/ALdJAACpUAAAnlUAAJRYAACLWQAAgFgAAHZWAABoUAAA&#10;XUwAAFNIAABKRQkARkQRAEREGQBCRCIAQUUpAD9FMQA+RTgAPUU/ADxGRwA7Rk8AOkdYADlHYgA4&#10;SG4ANkh8ADVIjQA0SZ4AM0mxADJJyQAxSesAMkn+ADJI/wAySP8AM0j/ALRMAACnVAAAnFkAAJJc&#10;AACIXQAAfl0AAHNaAABlVQAAW1IAAFBOAABGSgUAQEkOAD5JFgA9SR4AO0omADpKLgA5SjUAOEs9&#10;ADdLRAA2S00ANExWADNMYAAyTGwAMU16ADBNiwAuTZwALU6vACxOxwAsTukALE39AC1N/wAtTP8A&#10;LUz/ALBQAACkWAAAmV0AAI9hAACGYgAAe2EAAHBfAABiWwAAWFgAAE5VAABDUQEAO08MADhPEwA2&#10;TxsANU8jADRQKwAzUDIAMlA6ADFQQgAwUUoALlFTAC1SXQAsUmkAK1J4AClSiAAoU5oAJ1OtACZT&#10;xQAmU+cAJlP8ACdS/wAnUf8AJ1H/AKxVAACgXAAAlmIAAI1mAACDZwAAeGYAAG1lAABgYQAAVV4A&#10;AEpbAAA/WAAANVYIADFVEAAwVhcALlYfAC1WJwAsVi8AK1c2ACpXPgApV0cAKFdQACZYWgAlWGcA&#10;JFh1ACNZhgAhWZgAIFmrAB9ZwgAfWeUAH1j6ACBY/wAgV/8AIVf/AKhaAACdYgAAk2cAAIprAAB/&#10;bAAAdWwAAGprAABdaAAAUWUAAEZjAAA7YAAAMV4DACpdDQAoXRMAJl0bACVeIwAkXioAI14yACJe&#10;OgAhXkMAIF9MAB9fVwAeX2MAHGBxABtgggAZYJUAGGCpABdgwAAWYOIAF1/5ABhe/wAZXv8AGV3/&#10;AKRgAACZaAAAkG4AAIZwAAB8cgAAcnIAAGZxAABYbgAATGwAAEFrAAA2aQAALWcAACNmCAAfZg8A&#10;HWYVABxmHQAbZiUAGmYtABlnNQAYZz4AF2dIABZnUwAVaF8AE2huABJofwARaJIAEGimAA9ovQAO&#10;aOAAEGf3ABBm/wARZf8AEWX/AJ9nAACWbwAAjHMAAIJ2AAB4eAAAbXgAAGB3AABTdgAARnQAADtz&#10;AAAxcgAAJ3EAAB5xAAAWcAoAE3AQABNwFwAScB8AEXEnABBxLwAQcTgADnFCAA5xTgANcVsADHFp&#10;AAtxegAKcY0ACHGhAAZxtgAGcNIAB3DvAAhv/wAJbv8ACW7/AJtvAACRdQAAh3kAAH58AAB0fgAA&#10;Zn4AAFl+AABNfgAAQH0AADV9AAAqfAAAIXwAABh8AAARfAQADHwMAAp8EQAJfBkACHwhAAd8KQAG&#10;fDIABHw9AAN8SAABfFUAAHxjAAB8dAAAfIcAAHucAAB7sQAAessAAHnrAAB5+gAAef8AAHj/AJZ3&#10;AACMfAAAg4AAAHmDAABshAAAXoUAAFGGAABFhwAAOYcAAC2HAAAjhwAAGocAABKHAAANiAEABokK&#10;AAGJDwAAiRQAAIgbAACIIwAAiSwAAIk2AACJQgAAiE4AAIhdAACIbQAAiIEAAIeVAACHqwAAhsQA&#10;AIXmAACE+AAAhP8AAIT/AJB+AACHgwAAfocAAHGJAABjiwAAVo0AAEmPAAA8kQAAMJEAACSRAAAa&#10;kgAAEpMAAA2UAAAGlQAAAJYGAACWDAAAlRAAAJYVAACWHQAAliQAAJYuAACWOQAAlkYAAJZVAACW&#10;ZQAAlngAAJWOAACVpAAAlLwAAJPfAACT9QAAkv8AAJL/AIuGAACDigAAdY0AAGeQAABZlAAATJcA&#10;AD+ZAAAymgAAJpsAABucAAASnQAADJ8AAASgAAAAogAAAKMBAACjBwAAowwAAKMQAACkFQAApBwA&#10;AKUlAACmLwAApjwAAKZLAACmWwAApm4AAKWEAAClmwAApLMAAKPQAACj7wAAovwAAKL/AIaNAAB4&#10;kQAAapUAAFyZAABOnQAAQaAAADOiAAAmowAAG6UAABGnAAAKqQAAAasAAACtAAAArwAAALAAAACw&#10;AAAAsAUAALELAACyDwAAsxQAALQbAAC1JAAAtzAAALc/AAC3UAAAt2IAALd4AAC3kAAAtqkAALbC&#10;AAC25AAAtvUAALX+AHuTAABtmAAAX50AAFCiAABCpgAANKkAACarAAAarQAAEK8AAAmyAAAAtAAA&#10;ALcAAAC6AAAAvAAAAL0AAAC+AAAAvgAAAMACAADBCAAAwg0AAMQSAADGGQAAySQAAMoyAADLQwAA&#10;y1UAAMxqAADMgwAAzJwAAMu1AADMzgAAzOkAAMz2AHCbAABhoQAAUqYAAESrAAA2sAAAJ7IAABq1&#10;AAAQuAAAB7sAAAC+AAAAwQAAAMQAAADIAAAAywAAAMsAAADNAAAAzgAAANAAAADSAAAA1QMAANgK&#10;AADbEAAA3hgAAOIkAADjNQAA5EgAAOVcAADmcwAA5o0AAOalAADmvAAA5tMAAOfnAGOkAABVqgAA&#10;RrAAADi1AAAouQAAGrwAAA/AAAAFxAAAAMcAAADLAAAAzwAAANQAAADYAAAA3AAAAN0AAADfAAAA&#10;4QAAAOMAAADlAAAA6AAAAOoAAADtBgAA8Q4AAPUWAAD4JQAA+TgAAPlNAAD6YwAA+3wAAPyVAAD8&#10;qgAA/LsAAP3LAP8ADwD/AA4A/wAOAP8AEAD/ABYA/wAjAP8AMAD/AD0A/wBJAP8AVAD/AF4A/wBm&#10;AP8AbgD/AHYA/wB8AP8AggD/AIkA/wCPAP8AlQD+AJsA/QCjAPsAqwD6ALUA+QDDAPcA2wD2APAA&#10;9AD/APMA/wDyAP8A7AD/AOIA/wDcAP8A1gD/AP8ADAD/AAkA/wAIAP8ACgD/ABIA/wAeAP8AKwD/&#10;ADgA/wBEAP8ATwD/AFkA/gBhAPwAaQD6AHAA+AB3APcAfQD2AIMA9ACJAPIAjwDxAJYA7wCdAO0A&#10;pQDsAK8A6gC8AOgAzQDmAOgA5AD6AOMA/wDiAP8A4AD/ANUA/wDOAP8AywD/AP8ABgD/AAEA/wAA&#10;AP8ABAD/AA4A/wAZAP8AJQD9ADIA+wA+APcASQDzAFMA8ABcAO4AYwDsAGoA6gBxAOgAdwDmAH0A&#10;5ACDAOIAiQDgAJAA3gCXANwAnwDZAKkA1gC0ANMAxADQAN4AzgDzAMwA/wDLAP8AygD/AMgA/wDC&#10;AP8AvgD/AP8AAAD/AAAA/wAAAP8AAAD7AAsA9gATAPEAIADtACwA6gA4AOcAQwDjAE0A4ABWANwA&#10;XQDZAGQA1QBrANIAcQDQAHYAzgB8AMwAgwDKAIkAyACRAMYAmQDEAKMAwQCtAL8AuwC9AM8AuwDr&#10;ALkA/AC3AP8AtwD/ALYA/wC0AP8AsQD/AP8AAAD/AAAA/wAAAPYAAADuAAUA5wAPAOEAGQDbACUA&#10;1QAxANIAPADOAEYAygBPAMcAVwDEAF4AwQBkAL8AagC9AHAAuwB2ALkAfAC4AIMAtgCKALMAkwCx&#10;AJwArwCnAK0AswCrAMUAqQDhAKcA9QCmAP8ApQD/AKQA/wCkAP8ApAD/AP8AAAD8AAAA8QAAAOgA&#10;AADgAAAA1AALAMwAEwDHAB8AwgAqAL8ANQC8AD8AuABIALUAUACzAFcAsABeAK4AZACsAGkAqwBv&#10;AKkAdQCnAHwApQCEAKMAjAChAJYAnwChAJ0ArQCaALwAmADSAJcA7gCVAP4AlAD/AJUA/wCVAP8A&#10;lQD/APwBAADwBQAA4wcAANUFAADMAAAAxQAEAL4ADgC4ABcAswAjAK8ALgCrADgAqQBBAKYASgCj&#10;AFEAoQBXAJ8AXQCdAGMAmwBpAJoAbwCYAHYAlgB9AJQAhgCSAJAAkACbAI4ApwCMALYAigDJAIgA&#10;5wCHAPkAhwD/AIYA/wCGAP8AhgD/APQMAADkEAAA0RIAAMURAAC9DgAAtggAALEACACrABEApgAb&#10;AKEAJgCeADEAmgA6AJgAQwCVAEoAkwBRAJEAVwCPAF0AjgBjAIwAaQCKAHAAiAB3AIYAgACEAIsA&#10;ggCWAIAAowB+ALEAfQDEAHsC4QB6A/UAegX/AHkF/wB4Bv8AeAb/AOoTAADWGgAAxh0AALocAACx&#10;GQAAqhMAAKQNAACfBQwAmQAUAJUAHwCRAikAjQMzAIsEPACIBUQAhgZLAIQGUQCCB1cAgQddAH8H&#10;YwB9CGoAewhyAHoIfAB4CYYAdgmSAHQKoABzCq8AcQvBAHAM3wBvDfYAbg7/AG0O/wBtDv8AbQ7/&#10;AOEcAADLIwAAvCYAALEmAACoJAAAoB4AAJkYAACTEAIAjgsOAIgLFwCEDCIAgQ0sAH4NNQB8Dj0A&#10;eg5FAHgOSwB3DlEAdQ9YAHMPXgBxEGUAcBBuAG4QdwBsEIIAaxCPAGkRnQBoEa0AZhLAAGUS3wBk&#10;E/YAYxT/AGMU/wBiFP8AYhT/ANYkAADDKgAAtS4AAKovAACgLQAAmCgAAJAiAACJGwAAghMIAH0R&#10;EgB5EhwAdhMnAHMUMABxFDgAbxU/AG0VRgBsFUwAahZTAGgWWQBnFmEAZRZpAGQXcgBiF34AYRiL&#10;AF8YmQBeGakAXBm8AFwa2ABaG/MAWhz/AFkc/wBZHP8AWRz/AM0qAAC9MQAArzUAAKQ2AACbNAAA&#10;kjEAAIkrAACBJQAAeR0DAHMYDgBvGRgAbBoiAGkbKwBnGzMAZRw7AGQcQQBiHUgAYB1OAF8dVQBd&#10;HVwAXB5kAFsebgBZH3kAWB+HAFYglgBVIKYAVCG4AFMh0gBSIvEAUiP/AFIj/wBSIv8AUiL/AMgv&#10;AAC4NgAAqzoAAKA8AACWOwAAjTgAAIMyAAB6LQAAciYAAGogDABmIBMAYyEdAGEhJgBfIi8AXSI2&#10;AFsiPQBaI0QAWCNKAFcjUQBVI1gAVCRhAFMkagBRJXYAUCWDAE8mkwBOJ6MATCe1AEwozgBLKO4A&#10;Syn/AEso/wBLKP8ASyj/AMM0AACzOwAApz8AAJxBAACSQAAAiT4AAH85AAB1MwAAbC0AAGMnCABe&#10;JhEAXCYZAFknIgBXJysAVSgyAFQoOQBSKEAAUShGAFApTQBOKVUATSldAEwqZwBLKnMASSuAAEgr&#10;kABHLKEARi2zAEUtywBFLuwARC7/AEQu/wBFLf8ARS3/AL44AACwPwAApEMAAJlFAACPRQAAhUMA&#10;AHs+AABxOQAAZzQAAF4uBABYKw4AVSsWAFIsHwBQLCcATywvAE0tNgBMLTwASi1DAEktSgBILlIA&#10;Ry5aAEYvZABFL3AAQzB+AEIwjQBBMZ4AQDKxAD8yyAA/M+oAPzP+AD8y/wA/Mv8APzL/ALs8AACt&#10;QwAAoUcAAJZJAACMSQAAg0gAAHhEAABtPgAAYzkAAFo0AABSMAwATzATAEwwHABKMCQASTErAEcx&#10;MgBGMTkARDFAAEMyRwBCMk8AQTNYAEAzYgA/NG0APjR7AD01iwA8NpwAOzavADo3xgA5N+gAOTf8&#10;ADo3/wA6Nv8AOjb/ALdAAACqRgAAnksAAJRNAACKTgAAgEwAAHVIAABqQwAAYD4AAFY5AABNNQkA&#10;STQRAEc1GQBFNSEAQzUoAEE1LwBANTYAPzY9AD42RQA9N00APDdVADs4YAA6OGsAOTl5ADg5iQA3&#10;OpsANTqtADU7xAA0O+YANDv7ADU7/wA1Ov8ANTr/ALRDAACnSgAAnE4AAJJRAACIUgAAflAAAHNN&#10;AABnSAAAXEQAAFI/AABIOgYARDkPAEE5FgA/OR4APjkmADw5LQA7OjQAOjo7ADk7QgA4O0oANzxT&#10;ADY8XQA1PWkAND13ADM+hwAxPpkAMD+rAC8/wgAvP+QALz/6ADA//wAwPv8AMD7/ALFHAACkTQAA&#10;mVIAAI9VAACGVgAAfFUAAHFSAABkTAAAWUkAAE9FAABFQAMAPz4NADw+EwA6PhsAOT4jADc+KgA2&#10;PzEANT84ADQ/QAAzQEgAMkBRADFBWwAwQWcALkJ1AC1ChQAsQ5cAK0OqACpDwAApROIAKkP5ACpD&#10;/wArQv8AK0L/AK5KAAChUQAAl1YAAI1ZAACDWgAAeVoAAG5XAABhUgAAV04AAE1LAABDRwAAOkMK&#10;ADZDEQA0QxgAM0MgADJEJwAxRC8AMEQ2AC9FPQAtRUYALEVPACtGWQAqRmQAKUdyAChHgwAmR5UA&#10;JUioACRIvgAjSOAAJEj3ACVH/wAlR/8AJkf/AKpPAACfVQAAlFoAAIteAACBXwAAd14AAGtcAABf&#10;WAAAVVUAAEtRAABATQAANUoHADBJDgAuSRUALUkdACxJJAArSisAKkozAChKOwAnS0MAJktMACVL&#10;VgAkTGIAI0xwACFMgAAgTZMAH02mAB5NuwAdTt0AHk32AB5M/wAfTP8AIEv/AKdTAACcWgAAkl8A&#10;AIhjAAB+ZAAAdGMAAGlhAABcXgAAUlsAAEdYAAA8VQAAMlICACpQDAAnTxIAJlAZACVQIAAkUCgA&#10;I1AvACJRNwAhUUAAIFFJAB5SUwAdUl8AHFJtABpTfQAZU5AAGFOkABZTuQAVU9kAFlP0ABdS/wAY&#10;Uf8AGVH/AKNZAACYYAAAj2UAAIVoAAB7aQAAcWkAAGZnAABZZAAATWEAAEJfAAA4XAAALloAACVY&#10;CAAgVw4AHlcUAB1XHAAcWCMAG1grABpYMwAZWDwAGFhFABZZUAAVWVsAFFlpABNaegASWo0AEVqh&#10;ABBatwAOWtUAEFnzABBZ/wARWP8AEVj/AJ9fAACVZgAAjGsAAIJtAAB4bgAAbm8AAGJtAABVagAA&#10;SGgAAD5mAAAzZQAAKWMAACBhAQAYYAsAFWAQABRgFwATYB4AEmAmABJgLgARYTcAEGFAAA9hSwAO&#10;YVgADWFmAAxidgALYokACmGdAAlhsgAIYcsACGHrAAlg/QAKX/8AC1//AJtmAACSbQAAiHEAAH5z&#10;AAB1dQAAanQAAFxzAABPcgAAQ3AAADhvAAAtbgAAJGwAABtrAAATawQADmoMAA1qEgAMahkAC2oh&#10;AApqKQAJajIACGo8AAdrRwAFa1MABGthAAJrcQAAaoQAAGqYAABqrQAAacYAAGnnAABp+AAAaP8A&#10;AGj/AJdtAACNcwAAhHcAAHt6AABwewAAY3sAAFZ6AABJegAAPXkAADF4AAAndwAAHXYAABV2AAAP&#10;dgIACXYKAAR2DwAAdhUAAHYcAAB2JAAAdSwAAHU2AAB1QQAAdU4AAHVcAAB1bAAAdX4AAHSTAAB0&#10;qAAAc8AAAHPjAABy9wAAcv8AAHH/AJJ1AACJegAAgH4AAHaAAABpgQAAW4IAAE6CAABBggAANYMA&#10;ACmCAAAfgQAAFoEAABCCAAAKggAAAoMHAACCDQAAghEAAIIXAACCHgAAgiYAAIIvAACCOwAAgkcA&#10;AIJVAACBZQAAgXgAAIGNAACAogAAf7oAAH/dAAB+9AAAff8AAH3/AI18AACEgQAAe4QAAG6GAABg&#10;iAAAUooAAEWLAAA5jAAALIwAACGMAAAXjAAAEI0AAAmOAAACjwAAAJADAACPCQAAjw4AAI8SAACQ&#10;GAAAkB8AAJAoAACQMgAAkD8AAJBNAACQXQAAj3AAAI+FAACOnAAAjrMAAI3QAACM8AAAi/4AAIv/&#10;AIiEAACAiAAAcosAAGSNAABWkAAASJMAADuVAAAulgAAIpYAABeXAAAPmAAACJkAAACbAAAAnQAA&#10;AJ0AAACdAwAAnQkAAJ0NAACeEQAAnhcAAJ8fAACfKQAAoDUAAKBDAACgVAAAoGYAAJ97AACekwAA&#10;nqsAAJ3GAACd6QAAnPkAAJz/AIOLAAB1jgAAZ5IAAFmWAABLmQAAPZwAADCeAAAjnwAAF6AAAA6i&#10;AAAHpAAAAKYAAACoAAAAqgAAAKoAAACqAAAAqwEAAKsHAACsDAAArRAAAK4WAACvHgAAsSkAALE4&#10;AACxSAAAsVoAALFvAACxiAAAsaAAALC6AACv3QAAr/IAAK/9AHiRAABqlgAAXJoAAE2fAAA/owAA&#10;MaYAACOnAAAXqQAADqsAAAWuAAAAsAAAALIAAAC1AAAAtwAAALcAAAC4AAAAuQAAALoAAAC8AwAA&#10;vQkAAL4OAADAFAAAwx4AAMUrAADFPAAAxk4AAMZiAADGegAAxpQAAMatAADGyAAAxeUAAMXzAGyZ&#10;AABengAAT6QAAEGoAAAyrAAAJK8AABaxAAANtAAAA7cAAAC6AAAAvQAAAMAAAADEAAAAxgAAAMYA&#10;AADIAAAAyQAAAMsAAADMAAAAzgAAANAGAADTDQAA2BMAANweAADeLQAA30AAAOBUAADhawAA4YUA&#10;AOGfAADhtwAA4c8AAOHmAGChAABSpwAAQ60AADSyAAAltQAAF7kAAA28AAABvwAAAMMAAADHAAAA&#10;ygAAAM8AAADTAAAA1gAAANcAAADaAAAA3AAAAN8AAADhAAAA4wAAAOYAAADpAQAA7AsAAPASAADz&#10;HwAA9DEAAPZGAAD3XAAA+HQAAPiPAAD5pgAA+bgAAPjJAP8ADQD/AAsA/wALAP8ADgD/ABMA/wAf&#10;AP8ALAD/ADkA/wBFAP8AUAD/AFkA/wBiAP8AagD/AHEA/wB3AP8AfgD/AIQA/gCKAP0AkAD8AJcA&#10;+gCeAPkApwD3ALEA9gC+APUA0gDzAOwA8QD+APAA/wDwAP8A5gD/ANwA/wDSAP8AzQD/AP8ABwD/&#10;AAQA/wACAP8ABgD/ABAA/wAbAP8AJwD/ADMA/wA/AP8ASgD+AFQA+wBdAPkAZAD3AGsA9QByAPMA&#10;eADyAH4A8ACEAO8AigDtAJEA7ACZAOoAoQDoAKsA5gC2AOQAxwDiAOMA4AD3AN4A/wDdAP8A2QD/&#10;AMwA/wDFAP8AwQD/AP8AAAD/AAAA/wAAAP8AAQD/AA0A/wAWAPwAIgD5AC4A9gA5APMARQDvAE4A&#10;7ABXAOkAXgDmAGUA5ABsAOIAcgDgAHcA3wB+AN0AhADbAIsA2ACSANUAmwDSAKQAzwCvAM0AvgDL&#10;ANUAyQDvAMcA/wDFAP8AxAD/AL4A/wC4AP8AtQD/AP8AAAD/AAAA/wAAAP4AAAD3AAkA8QARAOsA&#10;HADnACgA5AAzAOEAPgDdAEgA2ABRANMAWADQAF8AzgBlAMwAawDKAHEAyAB3AMYAfQDEAIQAwgCM&#10;AMAAlAC+AJ4AuwCoALkAtgC3AMgAtQDmALMA+gCxAP8AsAD/ALAA/wCsAP8AqQD/AP8AAAD/AAAA&#10;+gAAAPEAAADoAAMA4AANANgAFgDRACIAzQAtAMoANwDGAEEAwgBKAL8AUgC9AFkAugBfALgAZQC3&#10;AGoAtQBwALMAdgCxAH0ArwCFAK0AjQCrAJcAqQChAKcArgClAL4AogDYAKAA8gCfAP8AngD/AJ4A&#10;/wCeAP8AnAD/AP8AAAD3AAAA6wAAAOEAAADWAAAAywAJAMUAEQC/ABsAuwAmALcAMQC0ADoAsQBD&#10;AK4ASwCrAFIAqQBYAKcAXgCmAGQApABpAKIAcACgAHYAngB+AJwAhgCaAJAAmACbAJYApwCUALYA&#10;kgDKAJAA6QCPAPwAjgD/AI0A/wCMAP8AjQD/APgAAADpAgAA2wMAAMwBAADEAAAAvQACALYADQCw&#10;ABUAqwAgAKcAKgCkADQAoQA8AJ4ARACcAEsAmgBSAJgAWACWAF0AlQBjAJMAaQCRAHAAjwB3AI0A&#10;gACLAIoAiQCVAIcAoQCFAK8AgwDBAIEA4ACAAPUAfwD/AH8A/wB/AP8AfwD/AO4KAADcDgAAyhAA&#10;AL4OAAC1CwAArwMAAKkABwCjABAAngAYAJkAIwCWACwAkwA1AJAAPgCOAEUAjABLAIoAUQCIAFcA&#10;hgBdAIUAYwCDAGoAgQBxAH8AegB9AIQAewCPAHkAnAB3AKoAdQC7AHQA1AByAPAAcgD/AHIA/wBx&#10;AP8AcQD/AOMRAADNFwAAvxkAALMZAACqFQAAoxAAAJ0KAACXAQoAkQASAI0AGwCJACUAhQAvAIMA&#10;NwCAAD4AfgBFAH0ASwB7AFEAeQBXAHgAXQB2AGQAdAFrAHIBdABwAn8AbgKLAGwDmABrA6YAaQS3&#10;AGgFzgBnB+wAZgj9AGYJ/wBlCf8AZQn/ANYaAADEIAAAtiMAAKsjAAChIAAAmRsAAJIUAACMDgEA&#10;hgcNAIAEFAB8Bh4AeQcoAHYIMAB0CDgAcgk/AHAJRQBvCkwAbQpSAGwKWABqC18AaAtnAGcLcABl&#10;DHoAYwyHAGIMlQBgDaQAXw22AF4NzgBcDu0AXA//AFsQ/wBbEP8AWxD/AM0hAAC8KAAArysAAKQr&#10;AACaKQAAkiQAAIkfAACCGAAAexEFAHUNDwBxDRcAbg4hAGsOKgBpDzIAZxA5AGUQQABkEEYAYxBN&#10;AGEQUwBfEVoAXhFiAFwRawBbEXYAWRKDAFgSkgBWE6IAVRO0AFQTywBTFOwAUhX/AFIW/wBSFf8A&#10;UhX/AMYoAAC2LgAAqTIAAJ8yAACVMQAAjC0AAIMnAAB6IQAAchoAAGsTCwBnExMAZBQcAGEUJQBf&#10;FS0AXRU0AFwVOwBbFkIAWRZIAFgWTwBWF1YAVRdeAFMXZwBSGHIAUBh/AE8ZjgBOGp8ATBqwAEsb&#10;xwBLG+kAShz9AEoc/wBKHP8AShz/AMEtAACxNAAApTcAAJo4AACQNwAAhzQAAH0vAAB0KQAAbCMA&#10;AGQcBwBeGRAAWxoYAFkbIQBXGykAVRswAFQcNwBSHD0AURxEAE8dSwBOHVIATR1aAEseYwBKHm4A&#10;SR98AEcfiwBGIJwARSGuAEQhxABDIuYAQyL8AEMi/wBDIv8AQyL/ALwyAACtOAAAoTwAAJc+AACN&#10;PQAAgzoAAHk1AABvMAAAZioAAF4kAgBXIA0AVCAUAFEgHQBPISUATiEsAEwhMwBLIjoASSJAAEgi&#10;RwBHIk4ARiNXAEQjYABDJGsAQiR5AEEliAA/JpkAPiarAD0nwQA9J+MAPSj6AD0o/wA9J/8APSf/&#10;ALg2AACqPQAAnkAAAJRCAACKQgAAgD8AAHY7AABsNgAAYjAAAFkqAABRJQsATSURAEslGQBJJSEA&#10;RyYoAEUmLwBEJjYAQyY9AEInRABBJ0sAPyhUAD4oXQA9KWkAPCl2ADsqhgA5K5cAOCupADcsvwA3&#10;LOAANyz4ADcs/wA3LP8AOCz/ALU6AACnQAAAnEQAAJFGAACHRgAAfUQAAHNAAABoOwAAXzYAAFUx&#10;AABMKwcARykPAEUqFgBDKh4AQSolAD8qLAA+KzMAPSs5ADwrQQA7LEgAOixRADktWwA4LmYANi5z&#10;ADUvgwA0L5UAMzCnADIwvQAxMd4AMTH3ADIx/wAyMP8AMzD/ALE+AACkRAAAmUgAAI9KAACFSgAA&#10;e0kAAHBFAABlQAAAWzsAAFI2AABIMQQAQi4NAD8uEwA9LhsAOy4iADkvKQA4Ly8ANy82ADYwPgA1&#10;MEYANDFPADMxWQAyMmQAMTJxADAzgQAvNJMALjSmACw1uwAsNdsALDX1AC01/wAtNP8ALjT/AK5B&#10;AACiSAAAl0wAAI1OAACDTgAAeU0AAG5KAABiRQAAWEAAAE48AABFNwAAPTMLADkzEQA3MxgANjMf&#10;ADQzJgAzMy0AMjQ0ADE0PAAwNUQALzVMAC42VgAtNmIALDdvACs3fwAqOJEAKDikACc5uQAmOdgA&#10;Jzn0ACg5/wAoOP8AKTj/AKtFAACfSwAAlE8AAItSAACBUwAAd1IAAGxPAABfSQAAVkYAAExCAABC&#10;PQAAODgIADQ4DwAyOBUAMTgdAC84JAAuOCsALTkyACw5OQArOkEAKjpKACk7VAAoO18AJzxtACU8&#10;fQAkPY8AIz2iACI9twAhPtQAIT7zACI9/wAjPf8AIzz/AKhJAACdTwAAklMAAIlWAAB/VwAAdVYA&#10;AGpTAABdTwAAU0wAAEpIAABARAAANkAFAC89DQAtPRMAKz0aACo+IQApPigAKD4vACc+NwAmPz8A&#10;JD9IACNAUgAiQF0AIUFqACBBegAeQY0AHUKgABxCtQAbQtEAG0LxABxC/wAdQf8AHkH/AKVNAACa&#10;UwAAkFgAAIZbAAB9XAAAclsAAGdYAABbVAAAUVIAAEhOAAA9SgAAM0cAACpDCwAmQxAAJUMWACRD&#10;HgAjRCUAIkQsACFENAAgRTwAHkVFAB1FTwAcRloAG0ZoABlGeAAYR4oAF0eeABZHswAUSM4AFUfv&#10;ABZH/wAXRv8AF0b/AKJSAACXWAAAjV0AAIRgAAB6YQAAcGAAAGVeAABZWgAAT1gAAERUAAA5UQAA&#10;L04AACZLBgAgSg4AHkoTAB1KGgAcSiEAG0soABpLMAAZSzgAF0tCABZMTAAVTFcAFExlABNNdQAS&#10;TYgAEU2cABBNsQAOTswAD03uABBN/wARTP8AEUz/AJ5XAACUXQAAi2IAAIFlAAB3ZgAAbWYAAGNk&#10;AABWYQAASl4AAD9bAAA1WAAAK1YAACJUAQAaUgoAFlIQABVSFgAUUh0AE1IkABJSLAARUjQAEVI+&#10;ABBTSAAPU1QADlNiAA1UcgAMVIQAC1SYAAlUrQAIVMUACVTnAApT+wALUv8AC1L/AJtdAACRZAAA&#10;iGgAAH5rAAB0bAAAa2wAAF9qAABSZwAARWQAADpiAAAwYAAAJl4AAB1dAAAVWwUAEFoMAA5aEQAO&#10;WhgADVsgAAxbJwALWzAACls6AAlbRQAHW1EABlteAARbbQADW4AAAVuUAABbqAAAW8AAAFriAABa&#10;9gABWv8AAln/AJdkAACOawAAhG4AAHtwAABycgAAZ3EAAFlwAABMbgAAQGwAADVrAAAqaQAAIWcA&#10;ABhmAAARZgEADGUKAAdlDwAEZRQAA2QbAAJkIwAAZCwAAGQ1AABkQAAAZEwAAGRaAABkaQAAZHsA&#10;AGSPAABjpAAAY7sAAGLdAABi9AAAYv8AAGH/AJNsAACJcQAAgHUAAHh3AABteAAAYHcAAFJ2AABG&#10;dQAAOXQAAC50AAAjcgAAGnEAABJxAAANcQAABnEIAABwDQAAcBIAAHAXAABvHwAAbyYAAG8wAABv&#10;OwAAb0cAAG9UAABvZAAAb3UAAG6KAABtoAAAbbYAAGzWAABr8gAAa/8AAGv/AI5zAACFeAAAfXsA&#10;AHN9AABlfgAAWH4AAEt+AAA+fgAAMn4AACZ9AAAcfAAAE3wAAA18AAAGfQAAAH0FAAB8CwAAfA8A&#10;AHwTAAB8GQAAfCEAAHwpAAB8NAAAe0AAAHtOAAB7XgAAe28AAHqEAAB6mgAAebEAAHjOAAB37wAA&#10;dv4AAHb/AIl6AACBfwAAeIIAAGuDAABdhQAAT4YAAEKHAAA1iAAAKYcAAB2HAAAUhwAADYgAAAaJ&#10;AAAAigAAAIoAAACJBgAAiQwAAIkPAACJEwAAiRoAAIoiAACKLAAAijgAAIpGAACJVgAAiWgAAIl8&#10;AACIlAAAh6sAAIbGAACF6gAAhfsAAIT/AIWCAAB9hgAAb4gAAGGLAABTjQAARY8AADiRAAArkQAA&#10;H5IAABSSAAANkwAABJQAAACWAAAAlwAAAJgAAACXAAAAlwUAAJcLAACYDgAAmBMAAJkaAACZIgAA&#10;mi4AAJo9AACZTQAAmV4AAJlzAACYiwAAmKMAAJe8AACW4gAAlvcAAJX/AICJAAByjAAAZI8AAFaT&#10;AABIlgAAOpkAACyaAAAfmwAAFJwAAAyeAAADnwAAAKEAAACjAAAApQAAAKUAAAClAAAApQAAAKYC&#10;AACnCAAApw0AAKgRAACpGQAAqyMAAKsxAACrQQAArFMAAKxnAACrgAAAqpoAAKqzAACq0AAAqe8A&#10;AKn7AHWPAABnlAAAWZgAAEqcAAA8nwAALaIAACCjAAATpQAAC6cAAAGpAAAAqwAAAK4AAACxAAAA&#10;sgAAALIAAACzAAAAtAAAALUAAAC2AAAAuAQAALkLAAC7EAAAvRgAAL8kAAC/NQAAwEcAAMBbAADA&#10;cgAAwI0AAMGmAADAwQAAv+MAAL7zAGqXAABbnAAATaEAAD6lAAAvqQAAIasAABOtAAALsAAAALMA&#10;AAC1AAAAuAAAALwAAAC/AAAAwQAAAMEAAADDAAAAxAAAAMYAAADHAAAAyQAAAMsAAADOCAAA0Q8A&#10;ANUYAADYJwAA2TkAANpNAADbZAAA234AANyZAADcsAAA3MkAANzjAF2fAABPpQAAQKoAADKvAAAi&#10;sgAAFLUAAAq4AAAAuwAAAL8AAADDAAAAxgAAAMsAAADOAAAA0QAAANEAAADUAAAA1gAAANkAAADb&#10;AAAA3gAAAOAAAADkAAAA5wYAAOsOAADvGQAA8CoAAPI/AADzVQAA9G0AAPSIAAD0oQAA9LYAAPTH&#10;AP8ACQD/AAYA/wAHAP8ADAD/ABEA/wAcAP8AKAD/ADQA/wBBAP8ATAD/AFUA/wBdAP8AZQD/AGwA&#10;/wByAP4AeAD8AH4A+wCEAPoAiwD5AJIA9wCZAPYAogD0AKwA8wC5APEAywDwAOgA7gD7AO0A/wDs&#10;AP8A4QD/ANIA/wDJAP8AxAD/AP8AAQD/AAAA/wAAAP8ABAD/AA4A/wAXAP8AIwD/AC8A/wA7AP0A&#10;RgD6AFAA9wBYAPQAXwDyAGYA8ABsAO8AcgDtAHgA7AB+AOoAhQDpAIwA5wCTAOUAnADjAKYA4QCx&#10;AN8AwQDdAN0A2wD0ANkA/wDWAP8AzwD/AMQA/wC9AP8AuQD/AP8AAAD/AAAA/wAAAP8AAAD/AAsA&#10;/AATAPcAHgD0ACoA8gA1AO4AQADpAEoA5gBSAOMAWQDgAGAA3gBmANwAbADaAHIA1wB4ANQAfgDS&#10;AIUA0ACNAM4AlQDMAJ8AyQCqAMcAuADFAM0AwwDrAMAA/gC/AP8AvgD/ALYA/wCwAP8ArQD/AP8A&#10;AAD/AAAA/wAAAPkAAADyAAYA6wAPAOYAGQDhACQA3gAvANoAOQDTAEMAzwBMAMwAUwDJAFoAxwBg&#10;AMUAZgDDAGsAwQBxAL8AdwC9AH4AuwCGALkAjgC3AJgAtQCjALMAsACxAMIArgDgAKwA9wCrAP8A&#10;qgD/AKgA/wCjAP8AoAD/AP8AAAD/AAAA9QAAAOsAAADhAAAA1gAMAM8AEwDKAB4AxgApAMIAMwC/&#10;AD0AuwBFALgATQC2AFQAswBaALEAXwCwAGUArgBqAKwAcACrAHcAqQB/AKcAhwClAJEAowCcAKAA&#10;qQCeALgAnADOAJoA7gCZAP8AlwD/AJYA/wCWAP8AkwD/AP0AAADxAAAA5QAAANkAAADNAAAAxAAG&#10;AL0ADwC3ABgAswAiALAALACtADYAqQA+AKcARgCkAE0AogBTAKAAWQCfAF4AnQBkAJsAagCaAHAA&#10;mAB3AJYAgACUAIoAkQCVAI8AogCNALAAiwDDAIkA4wCIAPkAhgD/AIYA/wCGAP8AhgD/APMAAADj&#10;AAAA0QAAAMUAAAC9AAAAtgAAAK4ACwCoABIApAAcAKAAJgCcAC8AmgA3AJcAPwCVAEYAkgBMAJEA&#10;UgCPAFgAjQBdAIsAYwCKAGoAiABxAIYAeQCEAIMAggCPAH8AmwB+AKkAfAC7AHoA1QB4APIAeAD/&#10;AHcA/wB3AP8AdwD/AOcHAADRDAAAww0AALgMAACuCAAAqAAAAKIABQCbAA4AlgAVAJIAHwCOACgA&#10;iwAxAIgAOQCGAEAAhABGAIIATACAAFIAfwBXAH0AXQB7AGMAegBrAHgAcwB2AH0AdACIAHEAlQBw&#10;AKQAbgC0AGwAygBrAOoAagD8AGoA/wBqAP8AagD/ANoQAADGFAAAuBYAAK0VAACkEgAAnA4AAJYH&#10;AACQAAkAigAQAIUAGACBACEAfgAqAHsAMgB5ADkAdwBAAHUARgBzAEwAcgBRAHAAVwBuAF4AbQBl&#10;AGsAbgBpAHcAZwCDAGUAkQBjAJ8AYgCvAGAAxABfAOQAXwH4AF4C/wBeAv8AXgL/AM4YAAC9HQAA&#10;sCAAAKUfAACbHAAAkxcAAIsRAACEDAAAfgQLAHkAEgB1ABsAcgAjAG8AKwBtATMAawE6AGkCQABn&#10;A0YAZgNMAGQEUgBjBFkAYQRgAF8FaQBeBXMAXAZ/AFoGjQBZB5wAVwitAFYIwQBVCeEAVAv2AFQL&#10;/wBUC/8AVAv/AMYfAAC2JQAAqSgAAJ4oAACUJQAAiyEAAIMbAAB7FAAAdA4DAG4JDQBpCBQAZgkd&#10;AGQKJQBiCi0AYAs0AF4LOgBdC0AAWwxHAFoMTQBYDFQAVw1cAFUNZABUDW8AUg17AFAOigBPDpoA&#10;Tg6sAEwPwgBMEOMASxD5AEsQ/wBLEf8ASxD/AL8mAACwKwAApC8AAJkvAACPLQAAhikAAH0kAAB0&#10;HgAAbBcAAGURBwBfDhAAXA8XAFoQHwBYECcAVhAuAFQQNQBTEDsAUhFCAFARSABPEVAAThFXAEwS&#10;YABLEmsASRJ4AEgThwBGE5cARRSpAEQUvgBDFd8AQxb4AEMW/wBDFv8AQxb/ALorAACrMQAAoDQA&#10;AJU1AACLNAAAgTEAAHgrAABvJgAAZiAAAF4ZAQBXFA0AVBQTAFEUGwBPFSMAThUqAEwVMQBLFjcA&#10;SRY+AEgWRABHF0wARRdUAEQXXQBDGGcAQRh0AEAZgwA/GpQAPRqmADwbuwA7G9sAOxz2ADwc/wA8&#10;HP8APBz/ALUwAACoNgAAnDkAAJE7AACHOgAAfjcAAHMyAABqLQAAYScAAFkhAABRGwkATBkQAEoa&#10;FwBIGh8ARhomAEUbLQBDGzMAQhs6AEEcQQBAHEgAPhxQAD0dWQA8HmQAOx5xADkfgAA4H5IANyCk&#10;ADYguAA1IdYANSH0ADUi/wA1If8ANiH/ALI0AACkOgAAmT4AAI8/AACFPwAAezwAAHA4AABnMgAA&#10;XS0AAFQoAABMIgUARh8OAEMfFABBHxsAPx8iAD4gKQA9IDAAOyA2ADohPQA5IUUAOCJNADciVwA2&#10;I2IANCNuADMkfgAyJI8AMSWiAC8ltgAvJtIALybyAC8m/wAwJv8AMCb/AK84AACiPgAAlkIAAIxD&#10;AACCQwAAeEEAAG49AABjOAAAWjMAAFEuAABIKAEAQCQMAD0jEQA7JBgAOSQfADgkJgA2JCwANSUz&#10;ADQlOgAzJkIAMiZKADEnVAAwJ18ALyhsAC4oewAsKY0AKyqgACoqtAApKs8AKSvwACor/wAqKv8A&#10;Kyr/AKw8AACfQgAAlEYAAIpHAACARwAAdkUAAGxCAABhPQAAVzgAAE4zAABELgAAPCkJADcoEAA1&#10;KBUAMygcADIoIwAwKCkALykwAC8qNwAuKj8ALStIACwrUgArLF0AKixqACgteQAnLYsAJi6eACUu&#10;swAkL80AJC/uACUv/wAlL/8AJi7/AKk/AACdRQAAkkkAAIhLAAB+TAAAdEoAAGpHAABeQgAAVD0A&#10;AEs5AABBNAAAOC8GADItDQAwLRMALi0ZAC0tIAArLScAKi4uACkuNQApLz0AKC9GACcwTwAlMFsA&#10;JDFoACMxdwAiMokAITKdAB8zsQAeM8sAHjPtAB8z/wAgM/8AITL/AKZDAACaSQAAkE0AAIZPAAB8&#10;UAAAc08AAGhMAABcRgAAUkMAAEk/AAA/OwAANjYCAC4yDAArMhEAKTIXACgyHgAmMiQAJTMrACQz&#10;MgAjNDoAIjRDACE1TQAgNVgAHzZlAB42dQAcN4cAGzebABo3rwAZOMgAGTjrABo4/wAbN/8AGzf/&#10;AKNHAACYTQAAjlEAAIRTAAB7VAAAcVMAAGZQAABaTAAAUEkAAEdFAAA9QQAAMz0AACo5CQAlNw4A&#10;IzcUACI4GwAhOCIAIDgoAB84MAAeOTgAHTlBABw6SwAaOlYAGTtjABg7cgAWO4UAFTyZABQ8rQAT&#10;PcYAEz3pABQ8/QAVPP8AFjv/AKBLAACVUQAAi1UAAIJYAAB5WQAAblgAAGRWAABYUQAATk8AAEVL&#10;AAA6RwAAMEMAACdABQAgPg0AHT4RABw+FwAbPh4AGj4lABk+LQAYPzUAFj8+ABU/SAAUQFMAE0Bg&#10;ABJBcAARQYIAEEGXAA9BrAAOQsQADkLnAA9B/AAQQf8AEED/AJ1QAACTVgAAiVoAAIBdAAB2XgAA&#10;bF0AAGJbAABWVwAATFUAAEFRAAA2TgAALEsAACNIAAAbRQkAF0QPABVEFAAURRsAE0UiABJFKQAR&#10;RTEAEUU7ABBGRQAPRlAADkdeAA1HbQAMR38AC0eTAAlHpwAIR74ACEfgAAlH9gAKRv8AC0b/AJpV&#10;AACQWwAAh2AAAH1iAABzYwAAamIAAGBhAABTXgAAR1oAADxXAAAyVQAAKFIAAB9QAAAXTgQAEUwM&#10;AA9MEQAOTBcADkweAA1NJQAMTS4AC003AApNQgAJTU0AB05aAAZOaQAETnsAAk6PAAFOpAAATboA&#10;AE3bAAFN8gABTf8AAkz/AJZbAACNYgAAhGYAAHpoAABxaQAAaGkAAFxnAABPZAAAQmEAADdfAAAt&#10;XAAAI1oAABpYAAASVwEADVYJAAlVDgAHVRMABlUaAARVIgADVSoAAlU0AABVPgAAVUoAAFZXAABW&#10;ZQAAVXcAAFWLAABVoAAAVbYAAFTUAABU8QAAU/0AAFP/AJNiAACKaAAAgGwAAHduAABvbwAAY24A&#10;AFZsAABJagAAPWgAADJmAAAnZQAAHWMAABViAAAOYQAACWAIAANgDQAAXxEAAF8XAABfHgAAXyYA&#10;AF8vAABfOgAAX0UAAF9TAABfYQAAXnIAAF6HAABdnAAAXbIAAFzPAABc7wAAW/0AAFv/AJBqAACG&#10;bwAAfXIAAHV0AABqdQAAXXQAAE9zAABCcgAANnAAACtvAAAgbgAAF20AABBsAAAKbAAAAmsGAABr&#10;CwAAag8AAGoUAABqGgAAaiEAAGkqAABpNAAAaUAAAGlOAABpXAAAaW0AAGiCAABomAAAZ64AAGbK&#10;AABl7QAAZfwAAGT/AItxAACCdgAAenkAAHB7AABiewAAVXsAAEh6AAA7egAAL3oAACN5AAAZeAAA&#10;EXcAAAp3AAADdwAAAHcCAAB3CAAAdg0AAHYQAAB2FQAAdhsAAHYjAAB2LgAAdToAAHVHAAB1VgAA&#10;dWgAAHR8AAB0kgAAc6oAAHLEAABx6QAAcPsAAHD/AIZ5AAB/fQAAdn8AAGiBAABaggAATIIAAD+D&#10;AAAyhAAAJYMAABqDAAARgwAACoMAAAKDAAAAhAAAAIUAAACEAwAAgwgAAIMNAACDEAAAgxUAAIQc&#10;AACEJgAAhDIAAIQ/AACDTwAAg2AAAIJ1AACCjAAAgaQAAIC9AAB/4wAAfvkAAH7/AIKAAAB6hAAA&#10;bIYAAF6IAABQigAAQosAADWNAAAnjQAAG40AABGOAAAKjgAAAI8AAACRAAAAkgAAAJIAAACSAAAA&#10;kgEAAJIHAACSDAAAkhAAAJMVAACTHQAAlCgAAJQ2AACURQAAk1cAAJNrAACTggAAkpwAAJG2AACQ&#10;2AAAj/MAAI//AH6HAABwigAAYY0AAFOQAABFkwAAN5UAACmWAAAclwAAEZgAAAmZAAAAmwAAAJwA&#10;AACeAAAAoAAAAKAAAACgAAAAoAAAAKEAAAChBAAAogkAAKMOAACkFAAApR0AAKYqAACmOgAApkwA&#10;AKVgAACleAAApZIAAKSsAACkyQAAo+sAAKL6AHOOAABkkQAAVpUAAEeZAAA5nAAAKp4AAB2gAAAR&#10;oQAACKMAAAClAAAApwAAAKkAAACsAAAArgAAAK4AAACuAAAArwAAALAAAACxAAAAsgAAALMGAAC1&#10;DQAAtxMAALkeAAC5LgAAukAAALpUAAC7agAAuoUAALmhAAC5uwAAut4AALnyAGeVAABYmQAASp4A&#10;ADuiAAAspgAAHagAABGqAAAHrAAAAK8AAACxAAAAtAAAALgAAAC7AAAAvAAAALwAAAC+AAAAvwAA&#10;AMAAAADCAAAAxAAAAMYAAADIAwAAywsAAM8SAADRIAAA0TIAANJGAADTXQAA1HYAANSSAADVqwAA&#10;1cQAANTiAFudAABMogAAPacAAC+sAAAfrwAAEbEAAAe1AAAAuAAAALsAAAC+AAAAwgAAAMcAAADK&#10;AAAAzAAAAMwAAADOAAAA0AAAANIAAADVAAAA2AAAANsAAADfAAAA4gAAAOYLAADrEwAA7CQAAO04&#10;AADuTgAA72cAAPCCAADwnAAA8LIAAPHFAP8AAwD/AAEA/wAEAP8ACQD/AA8A/wAYAP8AJAD/ADAA&#10;/wA8AP8ARwD/AFEA/wBZAP8AYAD9AGcA/ABtAPoAcwD5AHkA+AB/APYAhQD1AIwA8wCUAPIAnQDw&#10;AKcA7gCzAOwAxADrAOEA6gD4AOkA/wDnAP8A2QD/AMsA/wDCAP8AvQD/AP8AAAD/AAAA/wAAAP8A&#10;AAD/AAwA/wAUAP8AIAD/ACsA/gA3APoAQgD2AEsA8gBTAPAAWwDuAGEA7ABnAOoAbQDoAHMA5wB5&#10;AOUAfwDjAIYA4QCOAN8AlgDdAKAA2wCsANgAuwDUANEA0wDwANAA/wDOAP8AyAD/AL0A/wC2AP8A&#10;sgD/AP8AAAD/AAAA/wAAAP8AAAD9AAgA9wAQAPMAGgDvACYA7QAxAOgAOwDjAEUA4ABNANwAVQDZ&#10;AFsA1gBhANMAZwDRAGwAzwByAM0AeADLAH8AyQCHAMcAkADFAJoAwwClAMAAsgC+AMUAvADlALoA&#10;+wC4AP8AtwD/ALAA/wCpAP8ApQD/AP8AAAD/AAAA/gAAAPUAAADsAAMA5QANAN8AFQDaACAA1AAq&#10;ANAANQDLAD4AyABHAMUATgDCAFUAwABbAL4AYQC8AGYAugBsALgAcgC2AHgAtQCAALMAiACxAJIA&#10;rgCeAKwAqgCpALsAqADVAKYA8wCkAP8AowD/AKEA/wCbAP8AmAD/AP8AAAD7AAAA8AAAAOUAAADY&#10;AAAAzgAJAMcAEQDCABoAvgAkALsALgC3ADgAtABAALEASACuAE4ArABUAKoAWgCpAF8ApwBlAKUA&#10;awCkAHEAogB4AKAAgQCeAIsAnACWAJkAowCXALIAlgDHAJMA6ACSAP4AkQD/AJAA/wCNAP8AiwD/&#10;APkAAADrAAAA3QAAAM8AAADGAAAAvAAEALUADQCwABUArAAeAKgAKAClADEAogA5AJ8AQQCdAEgA&#10;mwBOAJkAUwCXAFkAlgBeAJQAZACSAGoAkABxAI4AegCMAIMAigCPAIgAnACGAKoAhAC8AIIA3ACB&#10;APYAgAD/AH8A/wB/AP8AfgD/AOwAAADaAAAAyQAAAL4AAAC2AAAArgAAAKcACQChABAAnAAYAJgA&#10;IgCVACoAkgAyAJAAOgCNAEEAiwBHAIkATQCHAFIAhgBYAIQAXQCCAGQAgQBrAH8AcwB9AH0AewCI&#10;AHgAlQB2AKMAdQC0AHMAzABxAO0AcAD/AHAA/wBwAP8AcAD/AN8FAADKCgAAvAsAALEJAACoBAAA&#10;oQAAAJsAAwCUAAwAjwATAIoAGwCHACQAhAAsAIEAMwB/ADoAfQBBAHsARwB5AEwAdwBSAHYAVwB0&#10;AF0AcgBkAHAAbQBvAHYAbACCAGoAjwBpAJ0AZwCuAGUAwwBkAOQAYwD6AGMA/wBiAP8AYwD/ANAO&#10;AAC/EgAAshMAAKcSAACdEAAAlQsAAI8DAACJAAcAggAOAH4AFQB6AB4AdgAlAHQALQBxADQAbwA6&#10;AG4AQABsAEYAagBMAGkAUgBnAFgAZgBfAGQAZwBiAHEAYAB8AF4AiQBcAJgAWwCpAFkAvABYANwA&#10;WAD0AFgA/wBXAP8AVwD/AMYWAAC2GgAAqh0AAJ8cAACVGQAAjRQAAIUPAAB+CQAAdwEKAHIAEABu&#10;ABcAagAfAGgAJwBlAC4AZAA0AGIAOwBgAEAAXwBGAF0ATABcAFMAWgBaAFgAYgBXAGwAVQB3AFMA&#10;hQBSAJQAUAGlAE8BuABOAtIATQTwAE0F/wBNBf8ATQX/AL8dAACwIgAAoyUAAJklAACPIgAAhR0A&#10;AH0YAAB1EgAAbg0CAGcGDABjAxEAXwIZAF0DIQBbBCgAWQQvAFcFNQBWBTsAVAZBAFMGRwBRBk4A&#10;UAdVAE4HXgBNCGcASwhzAEkJgQBICZIARwqjAEUKtgBEC9AARAzvAEMN/wBDDf8ARA3/ALkkAACq&#10;KQAAniwAAJQsAACKKgAAgCYAAHchAABuGwAAZhQAAF8PBQBZCw0AVQoTAFMLGwBRCyIATwwpAE0M&#10;LwBMDDYASw08AEkNQgBIDUkARg1RAEUOWgBEDmQAQg5wAEAOfwA/D5AAPhCiADwQtgA7ENEAOxHx&#10;ADsR/wA7Ef8APBH/ALQpAACmLwAAmjIAAJAyAACGMQAAfC0AAHIoAABpIwAAYR0AAFkWAABREQgA&#10;TA8QAEoQFgBIEB0ARhAkAEUQKwBDETEAQhE3AEERPgBAEUUAPhJNAD0SVgA8EmEAOhNtADkTfAA3&#10;FI0ANhSfADUVswA0Fc0AMxbuADQW/wA0Fv8ANBb/AK8uAACiNAAAlzcAAIw4AACCNgAAeDQAAG4u&#10;AABlKgAAXCQAAFQeAABMGAQARhQNAEIUEgBAFBkAPxQgAD0VJwA8FS0AOxU0ADkWOgA4FkIANxZK&#10;ADYXUwA1F14AMxhqADIZeQAwGYoALxqdAC4asQAtG8oALRvsAC0c/wAuG/8ALhv/AKwyAACfOAAA&#10;lDsAAIo8AACAPAAAdjkAAGs0AABiLwAAWSoAAFAlAABHHwAAQBoKADwZEAA6GRYAOBkdADYaIwA1&#10;GikANBowADMaNwAyGz4AMRtHAC8cUAAuHVsALR1nACwedgAqHogAKR+bACgfrgAnIMcAJiDqACcg&#10;/gAoIP8AKCD/AKk2AACdPAAAkj8AAIdBAAB9QAAAdD4AAGk6AABfNQAAVjAAAE0rAABEJQAAOyAH&#10;ADYeDgAzHhMAMh4ZADAeIAAvHiYALh8tAC0fNAAsIDsAKyBEACohTgApIVgAJyJlACYidAAlI4UA&#10;IyOZACIkrQAhJMUAISXoACIl/QAiJP8AIyT/AKY6AACaPwAAj0MAAIVFAAB7RAAAckMAAGc/AABd&#10;OgAAUzYAAEoxAABBLAAAOCYDADEjDAAuIhEALCIWACoiHQApIiMAKCMqACcjMQAmJDkAJSVBACQl&#10;SwAjJlYAIiZjACEncgAfJ4MAHiiXAB0oqwAbKcMAGynmABwp+wAdKf8AHij/AKM+AACYQwAAjUcA&#10;AINJAAB6SQAAcEcAAGZEAABaPwAAUTsAAEc3AAA+MgAANS0AACwoCQAoJw8AJycUACUnGgAkJyEA&#10;IygnACIoLgAhKTYAICk/AB8qSQAeKlQAHStgABsrbwAaLIEAGSyVABctqQAWLcEAFi3kABct+gAY&#10;Lf8AGS3/AKFBAACVRwAAi0sAAIJNAAB4TQAAbkwAAGRJAABYRAAAT0AAAEY9AAA9OAAAMzQAACov&#10;BgAkLA0AISwSACAsGAAfLR4AHi0lAB0tLAAcLjQAGy48ABovRgAYL1EAFzBeABYwbQAVMX8AEzGT&#10;ABIxqAARMr8AETLiABIy+QATMf8AEzH/AJ5FAACTSwAAiU8AAIBRAAB2UgAAbVAAAGJOAABWSQAA&#10;TUYAAERDAAA7PwAAMToAACc2AwAfMgsAHDIQABsyFQAZMhsAGDIiABczKQAWMzEAFTQ6ABQ0RAAT&#10;NE8AEjVcABE1awAQNn0ADzaRAA42pgANN7wADTfdAA029gAONv8ADzb/AJtJAACRTwAAh1MAAH5W&#10;AAB1VgAAalUAAGBTAABVTwAATEwAAEJJAAA4RQAALkEAACQ9AAAcOggAFjgOABU4EgAUOBgAEzkf&#10;ABI5JgAROS4AEDk3AA86QQAOOkwADTtZAA07aAALO3oACjuNAAk8ogAHPLgABzzVAAg88AAJO/8A&#10;Cjv/AJhOAACOVAAAhVgAAHxbAAByWwAAaFoAAF5YAABTVQAASVIAAD5OAAA0SwAAKkcAACFEAAAY&#10;QgMAEkALABA/EAAOPxUADj8cAA1AIwAMQCsAC0A0AApAPgAJQUoAB0FWAAZBZQAEQXYAA0GKAAFB&#10;nwAAQbQAAEHQAAFB7gABQfwAAkD/AJVUAACMWQAAg14AAHlgAABwYAAAZmAAAF1eAABRWwAARVcA&#10;ADpUAAAvUQAAJU8AABxMAAAUSgAADkgIAAtHDgAIRxIAB0cZAAZHIAAFSCgAA0gxAAJIOwAASEcA&#10;AEhTAABIYgAASHMAAEiGAABImwAASLEAAEfMAABH7QAAR/sAAEf/AJJaAACJYAAAgGMAAHdlAABu&#10;ZgAAZWYAAFlkAABMYAAAQF0AADVbAAAqWQAAIFcAABdVAAAQUwAAC1IHAAVRDQABUBEAAFAWAABQ&#10;HQAAUCUAAFAuAABQOAAAUEMAAFBQAABQXgAAUG8AAFCDAABPmAAAT64AAE7JAABO6wAATfsAAE3/&#10;AI9hAACGZgAAfWkAAHRsAABsbQAAYWsAAFNpAABGZwAAOmQAAC9jAAAkYQAAGl8AABJeAAAMXAAA&#10;BlwGAABbCwAAWg8AAFoTAABaGQAAWSEAAFkpAABZMwAAWT8AAFlMAABZWgAAWWsAAFh+AABYlAAA&#10;V6sAAFfFAABW6QAAVfsAAFX/AIxoAACCbQAAenAAAHJyAABncgAAWnEAAExwAAA/bgAAM20AAChr&#10;AAAdagAAFGgAAA1nAAAHZwAAAGYDAABmCQAAZQ0AAGURAABkFQAAZBwAAGQkAABkLgAAZDoAAGNH&#10;AABjVQAAY2YAAGN6AABikAAAYacAAGDBAABf5gAAX/oAAF7/AIdvAAB/dAAAeHcAAG54AABgeAAA&#10;UncAAEV3AAA4dgAAK3YAACB0AAAWcwAADnMAAAdyAAAAcgAAAHIAAABxBQAAcQoAAHEOAABwEQAA&#10;cBcAAHAeAABwJwAAcDMAAG9AAABvUAAAb2AAAG50AABuiwAAbaIAAGy8AABr4gAAavgAAGn/AIN3&#10;AAB8ewAAc30AAGV+AABXfwAASX8AADx/AAAvgAAAIn8AABd+AAAPfgAAB34AAAB/AAAAfwAAAH8A&#10;AAB+AAAAfgUAAH4KAAB+DQAAfhEAAH4XAAB+IAAAfisAAH05AAB9SAAAfVkAAHxtAAB8hAAAe5wA&#10;AHq2AAB52gAAePUAAHf/AIB/AAB3ggAAaYMAAFuFAABNhgAAP4gAADKJAAAkiQAAGIkAAA+JAAAH&#10;igAAAIsAAACMAAAAjQAAAI0AAACMAAAAjAAAAIwDAACMCAAAjQ0AAI0RAACNFwAAjiIAAI4vAACO&#10;PwAAjVAAAI1kAACMewAAjJUAAIuuAACKzQAAie8AAIn/AHuFAABtiAAAXooAAFCNAABCjwAANJEA&#10;ACaSAAAZkwAADpQAAAaVAAAAlgAAAJgAAACaAAAAmwAAAJsAAACbAAAAmwAAAJsAAACcAAAAnQUA&#10;AJ0LAACeEAAAnxcAAKAkAACgNAAAoEYAAKBZAACfcAAAn4oAAJ6lAACewgAAnegAAJz5AHCMAABh&#10;jwAAU5IAAESWAAA2mQAAJ5sAABmcAAAPnQAABZ8AAAChAAAAowAAAKUAAACoAAAAqQAAAKkAAACp&#10;AAAAqgAAAKsAAACsAAAArQAAAK4BAACwCQAAsg8AALMYAAC0JwAAtDkAALVNAAC0ZAAAtH4AALOa&#10;AACztAAAs9UAALPwAGSTAABVlwAAR5sAADifAAApogAAGqQAAA6mAAAEqAAAAKsAAACtAAAAsAAA&#10;ALQAAAC2AAAAuAAAALgAAAC5AAAAugAAALwAAAC9AAAAvwAAAMAAAADDAAAAxQcAAMkPAADKGgAA&#10;yywAAMxAAADNVgAAzm8AAM2LAADMqAAAzMIAAMziAFibAABJoAAAOqUAACypAAAcqwAAD64AAASx&#10;AAAAtAAAALcAAAC6AAAAvgAAAMMAAADGAAAAyAAAAMgAAADKAAAAywAAAM0AAADPAAAA0gAAANUA&#10;AADZAAAA3QAAAOEFAADmDwAA5x4AAOgyAADpSAAA6mAAAOt7AADrlwAA7K4AAOzCAP8AAAD/AAAA&#10;/wAAAP8ABgD/AA0A/wAVAP8AIQD/ACwA/wA4AP8AQwD/AEwA/gBUAPsAWwD6AGIA+ABoAPYAbgD1&#10;AHQA9AB6APIAgADxAIcA7wCPAO0AlwDrAKEA6QCtAOcAvQDlANgA5ADzAOIA/wDgAP8A0AD/AMQA&#10;/wC8AP8AtgD/AP8AAAD/AAAA/wAAAP8AAAD/AAkA/wARAP8AHAD9ACcA+QAyAPUAPQDxAEYA7QBP&#10;AOsAVgDoAFwA5gBiAOQAaADjAG4A4QBzAN8AeQDdAIAA2gCIANgAkQDUAJsA0gCmAM8AtADMAMkA&#10;yQDpAMgA/wDHAP8AwQD/ALcA/wCvAP8AqwD/AP8AAAD/AAAA/wAAAP8AAAD4AAUA8gAOAO4AFwDq&#10;ACIA5gAsAOEANwDdAEAA2ABJANMAUADQAFYAzgBcAMwAYgDKAGcAyABtAMYAcwDEAHkAwgCBAMAA&#10;igC+AJQAvACfALkArAC2AL4AtADdALMA9wCxAP8AsAD/AKgA/wCiAP8AngD/AP8AAAD/AAAA+QAA&#10;AO8AAADmAAAA3wALANYAEgDQABwAzAAmAMgAMADEADoAwABCAL0ASgC7AFAAuABWALYAWwC1AGEA&#10;swBmALEAbACwAHIArgB6AKwAggCpAIwApwCYAKUApQCjALQAoADLAJ8A7gCdAP8AnAD/AJkA/wCU&#10;AP8AkQD/AP8AAAD2AAAA6gAAAN0AAADPAAAAxwAGAMAADwC7ABcAtwAgALMAKgCwADMArQA7AKoA&#10;QwCnAEkApQBPAKMAVQCiAFoAoABfAJ4AZQCdAGsAmwByAJkAewCXAIUAlACQAJIAnQCQAKwAjgC/&#10;AIwA4gCLAPoAiQD/AIkA/wCGAP8AgwD/APQAAADkAAAA1AAAAMgAAAC/AAAAtQABAK4ACwCpABIA&#10;pQAbAKEAIwCeACwAmwA0AJgAPACWAEMAlABJAJIATgCQAFMAjgBZAI0AXgCLAGQAiQBrAIcAcwCF&#10;AH0AgwCIAIEAlQB/AKQAfQC1AHsAzwB5APEAeAD/AHcA/wB3AP8AdQD/AOUAAADRAAAAwwAAALgA&#10;AACvAAAAqAAAAKAABgCaAA4AlQAVAJEAHgCOACYAiwAtAIgANQCGADwAhABCAIIARwCAAE0AfwBS&#10;AH0AWAB7AF4AeQBlAHgAbQB2AHYAcwCBAHEAjgBvAJ0AbQCuAGwAxABqAOcAaQD9AGgA/wBoAP8A&#10;aQD/ANUDAADDBwAAtggAAKsGAACiAAAAmwAAAJQAAACNAAoAiAAQAIMAGAB/ACAAfAAnAHoALgB3&#10;ADUAdQA7AHQAQQByAEcAcABMAG8AUgBtAFgAawBfAGkAZgBnAHAAZQB7AGMAiABiAJcAYACnAF4A&#10;uwBdANwAXAD2AFwA/wBbAP8AWwD/AMkNAAC5EAAArBEAAKEQAACXDQAAjwgAAIgAAACCAAUAewAN&#10;AHcAEgBzABoAbwAhAGwAKABqAC8AaAA1AGcAOwBlAEEAYwBGAGIATABgAFIAXwBZAF0AYQBbAGoA&#10;WQB1AFcAggBVAJEAVACiAFMAtQBRAM8AUADvAFAA/wBQAP8AUAD/AL8UAACwGAAApBoAAJkZAACP&#10;FgAAhxEAAH8NAAB3BgAAcQAIAGsADgBnABQAZAAbAGEAIgBeACkAXQAvAFsANQBZADsAWABBAFYA&#10;RgBVAE0AUwBUAFIAXABQAGUATgBwAEwAfQBLAI0ASQCeAEgAsABHAMcARgDpAEYA+wBGAP8ARQD/&#10;ALgbAACqIAAAniIAAJMiAACJHwAAgBoAAHcVAABvEAAAaAsAAGEECgBdABAAWQAWAFYAHQBUACMA&#10;UgAqAFAAMABPADUATgA7AEwAQQBLAEgASQBPAEcBVwBGAWEARAJsAEMCeQBBA4kAQAOaAD4ErQA9&#10;BMQAPAXlADwH+AA8B/8APAf/ALIiAAClJwAAmSkAAI4pAACEJwAAeyMAAHEeAABpGAAAYRIAAFoN&#10;AwBTCAwATwURAEwFFwBKBh4ASAYkAEcGKgBFBzAARAc2AEMIPQBBCEMAQAhLAD4JUwA9CV0AOwpo&#10;ADoKdgA4C4cANwuZADULrAA0DMIAMwzkADMN+QAzDf8ANA3/AK0nAACgLAAAlS8AAIsvAACALgAA&#10;dyoAAG0lAABkIAAAXBoAAFQUAABMDwYARgwNAEMMEgBBDBgAPwwfAD4MJQA8DSsAOw0yADoNOAA4&#10;DT8ANw5HADYOUAA0DloAMw5mADEPdAAwD4UALhCYAC0QqwAsEMMAKxHlACwR+gAsEf8ALRH/AKos&#10;AACdMQAAkjQAAIc1AAB9NAAAdDEAAGorAABgJwAAWCEAAE8bAABHFgAAQBEJADsQDwA5EBQANxAb&#10;ADYQIQA0ECcAMxEtADIRNAAxETsAMBFDAC4STQAtElcALBJjACoTcQApE4IAJxSVACYUqQAlFcAA&#10;JBXjACUW+gAmFv8AJhX/AKYxAACaNgAAjzkAAIU6AAB7OQAAcTYAAGcxAABdLQAAVCgAAEwiAABD&#10;HQAAOxcFADUUDQAyExEAMRQXAC8UHQAuFCQALBQqACsVMQAqFTgAKRZAACgWSgAnF1QAJhdgACQY&#10;bwAjGIAAIRmTACAZpwAfGb4AHhrgAB8a+AAgGv8AIBr/AKM0AACYOgAAjT0AAIM+AAB5PQAAbzsA&#10;AGU3AABbMgAAUi0AAEkoAABAIwAAOB4BADAZCgAsGA8AKhgUACkYGgAnGCAAJhknACUZLQAkGjUA&#10;Ixo+ACIbRwAhG1IAIBxeAB8dbAAdHX4AHB2RABoepQAZHrwAGB/dABkf9gAaH/8AGx7/AKE4AACV&#10;PQAAi0EAAIFCAAB3QgAAbUAAAGM8AABZNwAATzMAAEYuAAA9KQAANSQAAC0gBwAnHQ0AJR0SACMd&#10;FwAhHR0AIR0kACAeKwAfHjIAHh87AB0fRQAcIE8AGiFcABkhagAYInsAFiKPABUiowAUI7oAEyPa&#10;ABQj9QAVI/8AFiP/AJ48AACTQQAAiUQAAH9GAAB1RgAAbEQAAGJBAABXPAAATTgAAEQ0AAA8MAAA&#10;MysAAComAwAjIgsAICEQAB4hFQAcIhsAGyIhABoiKAAaIzAAGSM4ABgkQgAWJU0AFSVZABQmaAAT&#10;JnkAEiaNABEnogAQJ7gADifWABAo9AARJ/8AESf/AJxAAACRRQAAh0gAAH1KAAB0SgAAakkAAGBG&#10;AABVQQAATD4AAEM6AAA6NgAAMTIAACgtAAAgKQkAGycOABknEgAYJxgAFicfABUoJQAUKC0AEyg2&#10;ABIpQAASKUsAESpXABAqZgAOK3cADiuLAA0snwAMLLUACyzPAAws7wANLP8ADSv/AJlEAACPSQAA&#10;hUwAAHxOAABzTwAAaU4AAF5LAABTRwAASkQAAEJAAAA5PQAALzgAACU0AAAdMAUAFi0MABQsEAAT&#10;LRUAEi0cABEtIwAQLSoADy4zAA4uPQANL0gADS9VAAwwYwAKMHQACTCIAAgxnAAGMbEABjHLAAYx&#10;6wAHMPwACDD/AJdIAACNTQAAg1EAAHpTAABxVAAAZ1IAAF1QAABSTAAASUoAAEBGAAA1QgAAKz4A&#10;ACI6AAAaNwEAEjQJAA8zDgAOMxMADTMZAA0zIAAMNCgACzQxAAo1OwAINUYABzVSAAU2YAAENnEA&#10;AjaEAAA2mQAANq8AADbIAAA26AAANvkAATX/AJRNAACKUgAAgVYAAHhYAABvWQAAZVgAAFtVAABR&#10;UgAAR08AADxMAAAxSAAAJ0QAAB5BAAAWPwAAEDwHAAs6DQAJOhEACDsXAAY7HgAFOyYABDsuAAI7&#10;OAABPEMAADxPAAA8XgAAPG4AADyBAAA8lwAAPKwAADvFAAA75wAAO/gAADv/AJFSAACIWAAAf1wA&#10;AHZdAABtXgAAY10AAFpcAABOWAAAQlQAADdRAAAtTgAAI0sAABpJAAASRgAADUQGAAdDDAADQxAA&#10;AEMVAABDGwAAQyMAAEMrAABDNQAAQ0AAAENNAABDWwAAQ2sAAEN+AABDlAAAQqoAAELDAABB5gAA&#10;QfkAAEH/AI5YAACGXgAAfWEAAHNjAABrZAAAYmMAAFdhAABJXQAAPVoAADJYAAAnVQAAHlMAABVR&#10;AAAOTwAACU0FAAJNCwAATA4AAEwTAABLGAAASx8AAEsoAABLMgAASz0AAEtJAABLVwAAS2cAAEp7&#10;AABKkAAASacAAEnAAABI5AAASPgAAEf/AItfAACDZAAAemcAAHFpAABpagAAXmkAAFBmAABDZAAA&#10;N2EAACxfAAAhXQAAGFsAABBZAAAKWAAAA1cDAABXCQAAVg0AAFUQAABVFQAAVBsAAFQjAABULQAA&#10;VDkAAFRFAABUUwAAVGQAAFN3AABTjQAAUqQAAFG9AABQ4gAAUPgAAE//AIhnAAB/awAAd24AAG9w&#10;AABlcAAAV24AAEpsAAA9awAAMGkAACVoAAAaZgAAEWQAAAtjAAAEYgAAAGIBAABhBgAAYAsAAGAO&#10;AABfEgAAXxcAAF8eAABeKAAAXjMAAF5AAABeTwAAXl8AAF1yAABdiAAAXKAAAFu5AABa3wAAWfcA&#10;AFj/AIRuAAB8cgAAdXUAAGt2AABddQAAT3QAAEJzAAA1cwAAKHIAAB1wAAATbwAADG4AAARuAAAA&#10;bgAAAG4AAABsAgAAbAcAAGsLAABrDgAAaxIAAGoZAABqIgAAai0AAGo6AABpSQAAaVoAAGlsAABo&#10;gwAAZ5sAAGa1AABl2AAAZPUAAGT/AIB1AAB6eQAAcHsAAGJ7AABUfAAARnwAADl8AAAsfAAAH3sA&#10;ABR6AAANegAABHoAAAB6AAAAegAAAHoAAAB5AAAAeQEAAHgGAAB4CwAAeA4AAHgTAAB4GgAAeCUA&#10;AHgyAAB3QQAAd1IAAHdlAAB2fAAAdZUAAHSvAABzzgAAcvEAAHH/AH59AAB1gAAAZ4EAAFiCAABK&#10;gwAAPIQAAC6FAAAhhQAAFYUAAA2FAAADhQAAAIYAAACHAAAAiAAAAIgAAACHAAAAhwAAAIcAAACH&#10;BAAAhwkAAIcOAACIEwAAiBwAAIgpAACIOAAAh0oAAIddAACGcwAAho0AAIWnAACExQAAg+wAAIL+&#10;AHiEAABqhgAAXIgAAE2KAAA/jAAAMY4AACOPAAAWjwAADZAAAAKRAAAAkgAAAJMAAACVAAAAlgAA&#10;AJYAAACWAAAAlgAAAJYAAACXAAAAlwAAAJcHAACYDQAAmRMAAJofAACaLQAAmj8AAJpSAACaaAAA&#10;mYMAAJmfAACYugAAl+IAAJb4AG2KAABfjQAAUJAAAEGTAAAzlgAAJJcAABaYAAANmQAAAZsAAACd&#10;AAAAnwAAAKEAAACkAAAApQAAAKQAAAClAAAApQAAAKYAAACnAAAAqAAAAKkAAACqBAAArAwAAK4T&#10;AACuIQAArjMAAK5HAACuXQAArnYAAK6TAACurgAArc0AAKzvAGGRAABTlQAARJgAADWcAAAmnwAA&#10;F6EAAA2jAAAApQAAAKcAAACqAAAArAAAALAAAACyAAAAtAAAALMAAAC0AAAAtQAAALcAAAC4AAAA&#10;uQAAALsAAAC9AAAAvwEAAMMLAADFFQAAxSUAAMY5AADHTwAAx2gAAMaFAADGogAAxrwAAMbeAFWZ&#10;AABHnQAAOKIAACmmAAAZqAAADasAAACtAAAAsQAAALQAAAC3AAAAugAAAL8AAADBAAAAxAAAAMMA&#10;AADFAAAAxgAAAMgAAADKAAAAzQAAAM8AAADSAAAA1gAAANsAAADgDAAA4RgAAOMrAADkQQAA5VoA&#10;AOZ0AADmkQAA5awAAOXEAP8AAAD/AAAA/wAAAP8AAQD/AAoA/wASAP8AHQD/ACgA/wA0AP8APgD9&#10;AEgA+gBQAPcAVwD1AF0A9ABjAPIAaQDwAG8A7wB0AO0AewDrAIEA6QCJAOgAkgDmAJwA5ACoAOIA&#10;twDfAM0A3ADuANkA/wDZAP8AygD/AL4A/wC1AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wAP&#10;APwAGAD4ACMA9AAuAPAAOADrAEIA6ABKAOUAUQDiAFgA4ABdAN4AYwDcAGgA2QBuANYAdADUAHsA&#10;0QCCAM8AiwDNAJUAygChAMgArwDFAMEAwgDjAMAA+wDAAP8AuwD/ALAA/wCoAP8ApAD/AP8AAAD/&#10;AAAA/wAAAPsAAADzAAEA7QAMAOgAEwDjAB4A4AAoANoAMgDTADwAzwBEAMwASwDJAFEAxgBXAMQA&#10;XQDCAGIAwQBnAL8AbQC9AHQAuwB7ALkAhAC3AI4AtACZALIApwCvALcArQDQAKsA8gCqAP8AqQD/&#10;AKEA/wCbAP8AlwD/AP8AAAD/AAAA9AAAAOkAAADgAAAA1QAIAM4AEADJABgAxQAiAMEAKwC8ADUA&#10;uQA9ALYARQCzAEsAsQBRAK8AVgCuAFsArABhAKoAZgCpAG0ApgB0AKQAfACiAIYAoACSAJ4AnwCc&#10;AK4AmQDDAJcA5wCWAP8AlQD/AJIA/wCNAP8AigD/APwAAADwAAAA4wAAANQAAADIAAAAvwADALkA&#10;DQCzABMArwAcAKwAJQCpAC4ApQA2AKMAPgCgAEQAngBKAJ0AUACbAFUAmQBaAJcAXwCWAGYAlABs&#10;AJIAdQCQAH4AjgCKAIsAlwCJAKYAhwC4AIUA1gCEAPYAggD/AIEA/wB+AP8AfAD/AO0AAADdAAAA&#10;zAAAAMEAAAC4AAAArgAAAKcACQCiABAAngAXAJoAHwCXACcAlAAvAJEANwCPAD0AjQBDAIsASQCJ&#10;AE4AiABTAIYAWQCEAF8AggBlAIAAbQB+AHcAfACCAHoAjwB4AJ4AdQCvAHMAxwByAOwAcQD/AHAA&#10;/wBwAP8AbgD/AN0AAADJAAAAvAAAALEAAACpAAAAoQAAAJkAAwCTAAwAjgASAIoAGQCHACEAhAAp&#10;AIEAMAB/ADcAfQA9AHsAQgB5AEgAeABNAHYAUgB0AFgAcgBfAHEAZwBvAHAAbAB7AGoAiABoAJcA&#10;ZgCoAGUAvABjAOEAYgD6AGEA/wBhAP8AYQD/AM0BAAC8BQAArwUAAKUCAACcAAAAlAAAAI0AAACG&#10;AAgAgQAOAHwAFAB4ABsAdQAjAHIAKQBwADAAbgA2AG0APABrAEEAaQBHAGgATABmAFIAZABZAGMA&#10;YABhAGkAXwB0AF0AgQBbAJAAWQChAFcAtABWANAAVQDyAFUA/wBUAP8AVQD/AMEMAACyDgAApg8A&#10;AJsOAACSCwAAiQUAAIIAAAB7AAIAdQALAHAAEABsABYAaAAdAGYAIwBjACoAYQAwAGAANgBeADsA&#10;XQBBAFsARgBaAEwAWABTAFYAWwBUAGQAUgBuAFEAewBPAIoATQCbAEwArgBLAMYASgDqAEkA/gBJ&#10;AP8ASQD/ALkSAACqFgAAnhcAAJQWAACKEwAAgRAAAHkLAABxAwAAawAGAGUADQBhABEAXQAYAFoA&#10;HgBYACQAVgAqAFQAMABTADYAUQA7AFAAQQBOAEcATQBOAEsAVgBJAF8ARwBpAEYAdgBEAIUAQwCX&#10;AEEAqQBAAL8APwDiAD8A+AA+AP8APwD/ALIZAACkHgAAmB8AAI4fAACEHAAAehgAAHISAABqDgAA&#10;YggAAFwBCABXAA4AUwATAFAAGQBOAB8ATAAlAEoAKwBIADAARwA2AEYAPABEAEIAQwBJAEEAUQA/&#10;AFoAPgBlADwAcgA6AIEAOQCTADgApQA2ALoANgDbADUA9AA1AP8ANQD/AKwgAACfJAAAlCYAAIkm&#10;AAB/JAAAdSAAAGwbAABkFQAAXBAAAFQMAQBOBgoASgIPAEcAFABEABoAQgAgAEAAJQA/ACsAPgEx&#10;ADwBNwA7Aj4AOQJFADgDTQA2A1YANQRhADMEbgAxBX4AMAWQAC8FowAtBrgALAbUACwH8AAsCP8A&#10;LAj/AKglAACbKgAAkCwAAIYtAAB7KwAAcicAAGgiAABfHQAAVxcAAE8SAABIDgQAQQoLAD4HEAA7&#10;BhUAOQcbADgHIQA2CCYANQgsADMIMgAyCTkAMQlBAC8JSQAuClMALApeACsLbAApC3wAKAyPACYM&#10;ogAlDLcAJAzTACMN8AAkDf8AJQ3/AKQqAACYLwAAjTIAAIMyAAB5MQAAby4AAGUpAABcJAAAUx8A&#10;AEsZAABDEwAAPBAGADUNDAAzDBEAMQwWAC8MHAAuDSIALQ0oACsNLgAqDTUAKQ09ACcORgAmDlAA&#10;JA5cACMPagAiD3sAIBCOAB8QogAdELcAHBDUAB0R8gAdEf8AHhH/AKEvAACVMwAAijYAAIA3AAB2&#10;NgAAbTMAAGMvAABZKgAAUCUAAEggAAA/GgAAOBUAADARCAAsEA4AKhASACgQGAAnEB4AJRAkACQQ&#10;KgAjETIAIhE6ACERQwAgEk4AHhJaAB0TaAAbE3gAGhOLABgUoAAXFLUAFhTRABYV8QAXFf8AGBT/&#10;AJ4zAACTNwAAiDoAAH47AAB0OwAAazgAAGE0AABXLwAATisAAEUmAAA9IQAANBwAAC0XBQAmEwwA&#10;IxMQACITFQAgExoAHxMhAB4UJwAdFC8AHBU3ABsVQQAaFksAGRZXABcXZQAWF3YAFBiJABMYngAS&#10;GLMAERnOABEZ7wASGf8AExn/AJw2AACROwAAhj4AAHw/AABzPwAAaT0AAF85AABVNQAATDAAAEMs&#10;AAA6JwAAMiIAACoeAQAiGQkAHhcOABwXEgAaFxcAGRgeABkYJAAYGSwAFxk0ABYaPgAVGkkAExtV&#10;ABIbYwARHHQAEByHAA8dnAAOHbEADR3LAA0d7AAOHf8ADx3/AJk6AACPPwAAhEIAAHtEAABxQwAA&#10;aEIAAF4+AABTOgAASjYAAEEyAAA5LQAAMSkAACglAAAgIAYAGh0MABccEAAVHBUAFB0bABQdIgAT&#10;HSkAEh4yABEfPAAQH0YAECBTAA4gYQANIXEADCGFAAsimQAKIq4ACSLHAAki5wAKIvsACyH/AJc+&#10;AACMQwAAg0YAAHlIAABwSAAAZ0YAAFxEAABSPwAASTsAAEA4AAA4NAAALzAAACcsAAAeJwMAFiMK&#10;ABIhDgARIRMAECIZABAiIAAPIicADiMvAA0kOQAMJEQACyVQAAolXgAJJm8AByaCAAYmlgAEJqwA&#10;AybEAAQm5QAEJvcABib/AJVCAACKRwAAgUoAAHhMAABvTAAAZUsAAFtIAABQRAAAR0EAAD8+AAA3&#10;OwAALTYAACQxAAAbLQAAEyoHAA8oDQANJxEADSgWAAwoHQALKCUACiktAAkpNwAHKkIABipOAAQr&#10;XAADK2wAASt/AAArlAAAK6kAACvBAAAr4wAAK/YAACr/AJJGAACISwAAf08AAHZRAABtUQAAY1AA&#10;AFpNAABPSgAAR0cAAD5EAAAzQAAAKTwAACA4AAAXNAAAETEFAAwvDAAJLhAABy4VAAYvGwAFLyMA&#10;Ay8rAAIwNQAAMD8AADBMAAAxWQAAMWkAADF8AAAxkQAAMacAADC/AAAw4QAAMPUAAC//AJBLAACG&#10;UAAAfVQAAHVWAABrVgAAYlUAAFhTAABOUAAARU0AADpJAAAvRQAAJUIAABw+AAAUOwAADjkFAAk3&#10;CwAENg8AATYTAAA2GQAANiAAADYpAAA2MgAANz0AADdJAAA3VwAAN2cAADd5AAA3jwAANqUAADa9&#10;AAA24AAANfUAADX/AI1QAACEVgAAfFoAAHJbAABpWwAAYFsAAFdZAABMVgAAQFIAADVOAAAqSwAA&#10;IEgAABdGAAAQQwAAC0EEAARACgAAPw4AAD4RAAA+FgAAPh0AAD4mAAA+LwAAPjoAAD5GAAA+VAAA&#10;PmQAAD52AAA9jAAAPaMAADy7AAA83gAAO/UAADv/AIpXAACCXAAAeV8AAHBhAABoYQAAX2EAAFRe&#10;AABHWwAAOlcAAC9VAAAlUgAAG1AAABJNAAAMSwAABkoDAABJCQAASA0AAEcQAABHFAAARhoAAEYi&#10;AABGLAAARjcAAEZDAABGUQAARmAAAEVzAABFiQAARKAAAES4AABD3AAAQvUAAEL/AIhdAAB/YgAA&#10;d2UAAG5nAABnaAAAW2YAAE5jAABBYQAANF4AAClcAAAfWgAAFVcAAA5WAAAHVAAAAFMBAABSBgAA&#10;UQsAAFEOAABQEQAATxYAAE8eAABPJwAATzIAAE8/AABPTQAATl0AAE5vAABOhQAATZ0AAEy1AABL&#10;2AAASvUAAEr/AIVlAAB8aQAAdGwAAG1uAABibQAAVGsAAEdpAAA6ZwAALWUAACJkAAAYYgAAEGAA&#10;AAlfAAAAXgAAAF4AAABdAwAAXAgAAFsMAABaDwAAWhMAAFkZAABZIgAAWS0AAFk6AABZSAAAWFgA&#10;AFhrAABXgQAAV5kAAFayAABV0gAAVPQAAFP/AIFsAAB5cAAAc3MAAGhzAABacgAATHEAAD9wAAAy&#10;bwAAJW4AABpsAAARawAACWoAAABqAAAAaQAAAGkAAABoAAAAZwMAAGYIAABmDAAAZg8AAGUUAABl&#10;HAAAZScAAGQ0AABkQwAAZFMAAGRlAABjewAAYpQAAGGtAABgzQAAX/EAAF7/AH10AAB3dwAAbnkA&#10;AF95AABReQAAQ3kAADZ4AAApeAAAHHcAABF2AAAKdQAAAHUAAAB1AAAAdgAAAHUAAAB0AAAAdAAA&#10;AHMCAABzBwAAcwwAAHIQAAByFQAAciAAAHIsAAByOwAAcUwAAHFfAABxdAAAcI4AAG+oAABuxgAA&#10;bO0AAGv/AHt7AAByfgAAZH4AAFV/AABHgAAAOYEAACuCAAAegQAAEoEAAAqBAAAAgQAAAIIAAACD&#10;AAAAgwAAAIMAAACCAAAAggAAAIIAAACCAAAAggUAAIIKAACCDwAAghcAAIIjAACCMgAAgkMAAIFW&#10;AACBbAAAgIYAAH+hAAB+vQAAfeYAAHz8AHaCAABogwAAWYUAAEuHAAA8iQAALooAACCLAAATiwAA&#10;CosAAACMAAAAjQAAAI8AAACRAAAAkgAAAJEAAACRAAAAkQAAAJEAAACRAAAAkgAAAJICAACTCQAA&#10;lA8AAJQZAACUJwAAlDgAAJRMAACTYgAAk3wAAJOYAACSswAAkdgAAJD2AGqIAABcigAATY0AAD+Q&#10;AAAwkgAAIZQAABSVAAAKlgAAAJcAAACZAAAAmwAAAJ0AAACfAAAAoAAAAKAAAACgAAAAoAAAAKEA&#10;AACiAAAAowAAAKQAAAClAAAApgcAAKgQAACoHAAAqC0AAKlAAACpVgAAqW8AAKmLAACoqAAAp8cA&#10;AKbsAF+PAABQkgAAQZYAADOZAAAjnAAAFJ0AAAqfAAAAoQAAAKMAAACmAAAAqAAAAKwAAACuAAAA&#10;rwAAAK8AAACwAAAAsAAAALIAAACzAAAAtAAAALYAAAC3AAAAugAAAL0HAAC/EAAAvx8AAMAzAADA&#10;SQAAwGIAAMB+AADAmwAAwLcAAL/YAFOXAABEmwAANZ8AACajAAAWpQAAC6cAAACqAAAArQAAALAA&#10;AACzAAAAtgAAALsAAAC9AAAAwAAAAL8AAADBAAAAwgAAAMQAAADGAAAAyAAAAMoAAADMAAAAzwAA&#10;ANMAAADaBwAA2xMAAN0lAADeOwAA31MAAOBuAADfjAAA3akAAN3CAP8AAAD/AAAA/wAAAP8AAAD/&#10;AAcA/wAQAP8AGQD/ACQA/wAvAPwAOgD5AEMA9QBLAPMAUgDxAFkA7wBeAO0AZADrAGkA6QBvAOcA&#10;dQDmAHwA5ACEAOIAjQDgAJcA3QCiANoAsQDVAMUA0gDoANAA/wDPAP8AxAD/ALgA/wCvAP8AqQD/&#10;AP8AAAD/AAAA/wAAAP8AAAD/AAIA+wANAPcAFQDzAB8A7wApAOoANADmAD0A4gBFAN4ATADbAFMA&#10;2ABYANQAXgDSAGMA0ABpAM4AbgDMAHUAygB9AMgAhQDGAJAAwgCbAMAAqQC+ALoAuwDZALkA9wC4&#10;AP8AtAD/AKkA/wCiAP8AnQD/AP8AAAD/AAAA/wAAAPYAAADuAAAA5wAKAOEAEQDcABoA1wAjANAA&#10;LgDLADcAxwA/AMQARgDBAE0AvwBSAL0AWAC7AF0AuQBiALgAaAC2AG4AtAB1ALEAfgCvAIgArQCT&#10;AKoAoQCoALEApgDIAKQA7QCiAP8AogD/AJsA/wCVAP8AkQD/AP8AAAD8AAAA7gAAAOMAAADYAAAA&#10;zQAFAMYADgDBABUAvQAeALkAJwC1ADAAsgA4AK8AQACsAEYAqgBMAKgAUQCnAFYApQBbAKMAYQCh&#10;AGcAnwBuAJ4AdgCbAIAAmQCMAJcAmQCUAKgAkgC8AJAA3wCOAPsAjgD/AIsA/wCGAP8AgwD/APgA&#10;AADpAAAA3AAAAMwAAADBAAAAuAAAALIACgCsABEAqAAYAKUAIQCiACkAngAyAJwAOQCZAD8AlwBF&#10;AJUASgCUAFAAkgBVAJAAWgCPAGAAjQBnAIsAbwCJAHgAhgCEAIQAkQCCAKAAgACyAH0AzAB8APEA&#10;ewD/AHoA/wB3AP8AdQD/AOYAAADTAAAAxgAAALsAAACxAAAApwAAAKEABQCbAA0AlwATAJMAGwCQ&#10;ACMAjAArAIoAMgCIADgAhgA+AIQARACCAEkAgQBOAH8AUwB9AFkAewBgAHkAaAB3AHEAdQB8AHMA&#10;iQBwAJgAbwCpAG0AvwBrAOYAagD/AGkA/wBpAP8AZwD/ANMAAADDAAAAtQAAAKsAAACjAAAAmwAA&#10;AJIAAACMAAoAhwAQAIMAFgB/AB0AfQAkAHoAKwB4ADIAdgA4AHQAPQByAEIAcQBIAG8ATQBtAFMA&#10;bABZAGoAYQBoAGoAZgB0AGQAgQBhAJEAXwCiAF4AtgBcANUAWwD3AFsA/wBaAP8AWgD/AMUAAAC2&#10;AgAAqQIAAJ8AAACWAAAAjgAAAIcAAACAAAUAegAMAHUAEQBxABgAbgAeAGsAJQBpACsAZwAxAGYA&#10;NwBkADwAYwBBAGEARwBfAE0AXgBTAFwAWwBaAGQAWABuAFYAewBUAIoAUgCbAFEArgBQAMgATwDu&#10;AE4A/wBOAP8ATQD/ALsKAACsDQAAoA0AAJUMAACMCAAAgwIAAHwAAAB1AAAAbgAIAGkADgBlABMA&#10;YgAZAF8AHwBdACUAWwArAFkAMQBYADYAVgA7AFUAQQBTAEcAUQBOAFAAVQBOAF4ATABoAEoAdQBI&#10;AIQARwCVAEUAqABEAL8AQwDkAEIA/ABCAP8AQgD/ALIRAAClFAAAmRUAAI4TAACEEQAAew0AAHMI&#10;AABsAAAAZQADAF8ACwBbAA8AVwAUAFQAGgBRAB8ATwAlAE4AKwBMADAASwA2AEkAPABIAEIARgBI&#10;AEUAUABDAFkAQQBjAD8AbwA+AH4APACQADsAowA6ALgAOQDZADgA9QA4AP8AOAD/AKwXAACfGwAA&#10;kx0AAIkcAAB/GQAAdRUAAGwQAABkDAAAXQYAAFYABgBRAAwATQAQAEoAFQBHABoARQAgAEQAJgBC&#10;ACsAQQAxAD8ANgA+AD0APABEADsASwA5AFQANwBfADYAawA0AHoAMgCMADEAngAwALMALwDOAC8A&#10;7wAuAP8ALgD/AKceAACaIgAAjyQAAIQkAAB6IQAAcR0AAGcYAABfEwAAVw4AAFAKAABJAwgARQAN&#10;AEEAEQA+ABYAPAAbADoAIQA5ACYANwAsADYAMgA0ADgAMwA/ADEARwAwAFAALgBbAC0AZwArAHYA&#10;KgCIACgAnAAnALAAJgDJACUA6gAlAfsAJQH/AKIjAACWKAAAiyoAAIEqAAB3KAAAbSUAAGQgAABb&#10;GwAAUhUAAEsQAABDDAIAPQcJADkDDgA2ARIAMwEXADEBHAAwASIALwInAC0CLQAsAzQAKgM7ACkE&#10;QwAoBE0AJgVYACUFZQAjBnQAIgaGACAGmgAfB64AHgfGAB0H5wAdCPgAHQn/AJ8oAACTLQAAiC8A&#10;AH4vAAB0LgAAaisAAGEmAABYIQAATxwAAEcXAAA/EgAAOA4EADELCgAuCA4AKwcSACkHFwAoCB0A&#10;JwgjACUIKQAkCTAAIwk3ACEKQAAgCkoAHwtVAB0LYgAbDHIAGgyFABgMmQAXDK0AFgzGABUN5gAV&#10;DfkAFg3/AJwtAACQMQAAhjQAAHw0AAByMwAAaDEAAF8sAABVJwAATCMAAEQdAAA8GAAANBMAAC0Q&#10;BgAmDQsAJAwPACIMEwAhDBkAHwwfAB4NJQAdDSwAGw00ABoOPQAZDkcAFw5TABYOYQAUD3EAExCE&#10;ABIQmAAREK4AEBDGABAQ6AAQEPsAERD/AJkxAACONQAAhDgAAHo5AABwOAAAZzYAAF0yAABTLQAA&#10;SigAAEIkAAA5HwAAMRoAACoVAQAjEQcAHRANABsPEAAZDxUAGBAbABcQIQAWECkAFRAxABQROgAT&#10;EUUAEhJRABESXwAQEm8ADhOCAA4TlgANE6sACxPCAAsU4wAMFPoADRP/AJc1AACMOQAAgjwAAHg9&#10;AABvPQAAZToAAFs3AABSMgAASS4AAEAqAAA3JQAALyEAACgcAAAgGAMAGRQKABUSDgAUEhIAExMY&#10;ABITHwARFCYAERQuABAUOAAPFUIADhZPAA0WXAAMF2wACxd/AAkYkwAIGKgABhi/AAcY4AAHGPUA&#10;CRj/AJU4AACKPQAAgEAAAHdBAABtQQAAZD8AAFo8AABQOAAARzMAAD4wAAA2KwAALicAACcjAAAf&#10;HwAAFxoIABIXDQAQFxEADxcWAA4YHAAOGCMADRksAAwaNQALGkAAChtMAAkbWgAHHGkABRx8AAQd&#10;kQACHaYAAR28AAIc3QACHPIAAxz/AJM8AACIQQAAf0QAAHVFAABsRQAAY0QAAFlBAABPPQAARjkA&#10;AD42AAA1MgAALi4AACUqAAAdJQAAFCEEAA8dCwANHRAADB0UAAsdGgAKHiIACB4qAAcfMwAGID4A&#10;BCBKAAMhVwABIWcAACF5AAAhjgAAIaQAACG6AAAh2wAAIfIAACD+AJBAAACGRQAAfUgAAHRKAABr&#10;SgAAYkkAAFhGAABOQgAART8AAD08AAA1OQAAKzQAACIvAAAZKwAAEigEAA0kCgAJIw4ABiMSAAUj&#10;GQAEJCAAAiQoAAElMQAAJTwAACVIAAAmVQAAJmUAACZ3AAAmjAAAJqIAACa5AAAm2QAAJfIAACX+&#10;AI5FAACESQAAe00AAHNPAABqTwAAYE4AAFdLAABNSAAAREUAADxCAAAxPQAAJzkAAB41AAAVMgAA&#10;Dy4DAAosCgAFKw4AASoRAAAqFgAAKh4AAComAAArLwAAKzkAACtFAAAsUwAALGIAACx1AAAsigAA&#10;K6AAACu3AAAr1gAAKvIAACr/AIxJAACCTgAAelIAAHFUAABoVAAAX1MAAFZRAABMTgAAQ0sAADdH&#10;AAAtQwAAIz8AABo8AAASOAAADDYDAAYzCQAAMg0AADIQAAAxFAAAMRsAADEjAAAxLAAAMjcAADJD&#10;AAAyUAAAMmAAADJyAAAyhwAAMZ4AADG1AAAw1AAAMPIAAC//AIlPAACAVAAAeFcAAG9ZAABmWQAA&#10;XlkAAFVXAABJUwAAPk8AADJMAAAoSAAAHkUAABVCAAAOQAAACD0CAAE8CAAAOwwAADoPAAA5EgAA&#10;ORgAADkgAAA5KQAAOTQAADlAAAA5TgAAOV0AADlvAAA4hQAAOJwAADezAAA30gAANvIAADX/AIdV&#10;AAB/WgAAdl0AAG1fAABlXwAAXV8AAFJcAABEWAAAOFUAAC1SAAAiTwAAGEwAABBKAAAKSAAAA0YB&#10;AABFBgAARAoAAEMNAABCEAAAQRUAAEEdAABBJgAAQTEAAEE9AABBSgAAQVoAAEFsAABAgQAAP5kA&#10;AD+xAAA+0AAAPfIAADz/AIRcAAB8YAAAc2MAAGxlAABkZgAAWWQAAEthAAA+XgAAMlsAACZZAAAc&#10;VgAAElQAAAxSAAAEUQAAAE8AAABOAwAATQgAAEwMAABLDgAASxIAAEoZAABKIgAASiwAAEo5AABK&#10;RwAASlYAAEloAABJfgAASJYAAEevAABGzQAARfEAAET/AIFjAAB5ZwAAcmoAAGtsAABgawAAUmkA&#10;AERmAAA3ZAAAKmIAAB9gAAAVXgAADV0AAAZbAAAAWgAAAFkAAABYAAAAVwQAAFYIAABWDAAAVRAA&#10;AFQUAABUHQAAVCcAAFQ0AABUQgAAU1IAAFNkAABSeQAAUpIAAFGrAABQygAAT+8AAE7/AH5qAAB3&#10;bgAAcHEAAGZxAABYcAAASm8AADxtAAAvbAAAImoAABdpAAAOZwAABmYAAABlAAAAZQAAAGUAAABj&#10;AAAAYgAAAGIEAABhCAAAYQ0AAGAQAABgFwAAYCEAAF8uAABfPAAAX00AAF5eAABedAAAXY0AAFyn&#10;AABbxQAAWu0AAFn/AHtyAAB1dgAAa3cAAF12AABPdgAAQXUAADN1AAAmdAAAGXMAABByAAAHcQAA&#10;AHEAAABxAAAAcQAAAHEAAABvAAAAbwAAAG4AAABuAgAAbggAAG0MAABtEQAAbRoAAG0mAABsNQAA&#10;bEYAAGtYAABrbQAAaoYAAGmhAABovgAAZ+gAAGb+AHl6AABwfAAAYXwAAFN9AABEfQAANn4AACh+&#10;AAAbfQAAEH0AAAd9AAAAfQAAAH0AAAB+AAAAfwAAAH4AAAB9AAAAfQAAAHwAAAB8AAAAfAAAAHwG&#10;AAB8DAAAfBIAAHwdAAB8LAAAfDwAAHxPAAB7ZQAAe34AAHqaAAB5tgAAeN8AAHf6AHOAAABlgQAA&#10;VoMAAEiEAAA5hgAAK4cAAB2HAAARhwAAB4gAAACIAAAAiQAAAIoAAACMAAAAjQAAAI0AAACMAAAA&#10;jAAAAIwAAACMAAAAjAAAAI0AAACNBAAAjgwAAI4TAACPIQAAjjIAAI5GAACOWwAAjXQAAI2QAACM&#10;rQAAi84AAIrzAGiGAABaiAAAS4sAADyNAAAtjwAAHpAAABGRAAAHkgAAAJMAAACVAAAAlwAAAJkA&#10;AACbAAAAnAAAAJsAAACbAAAAnAAAAJwAAACdAAAAngAAAJ4AAACfAAAAoQMAAKIMAACiFgAAoyYA&#10;AKM6AACjTwAAo2gAAKKGAACiogAAosAAAKHoAFyNAABNkAAAP5MAADCWAAAhmQAAEpoAAAebAAAA&#10;nQAAAKAAAACiAAAApAAAAKgAAACqAAAAqwAAAKoAAACrAAAArAAAAK0AAACuAAAArwAAALEAAACy&#10;AAAAtAAAALcBAAC5DQAAuRoAALotAAC6QwAAulsAALp3AAC7lAAAu7EAALnSAFCVAABBmAAAMpwA&#10;ACOgAAATogAACKQAAACnAAAAqgAAAKwAAACvAAAAsgAAALcAAAC5AAAAuwAAALoAAAC8AAAAvQAA&#10;AL8AAADAAAAAwgAAAMQAAADGAAAAyQAAAM0AAADSAQAA1A8AANUfAADXNQAA2E0AANhpAADXhgAA&#10;16MAANa9AP8AAAD/AAAA/wAAAP8AAAD/AAMA/wANAP8AFQD/ACAA/AArAPgANQD0AD8A8ABHAO4A&#10;TgDrAFQA6QBaAOcAXwDlAGQA4wBqAOEAcADfAHYA3QB+ANsAhwDYAJEA0wCdAM8AqwDNAL0AywDg&#10;AMkA+wDHAP8AvQD/ALEA/wCpAP8AowD/AP8AAAD/AAAA/wAAAP8AAAD8AAAA9gALAPEAEQDtABsA&#10;6QAlAOQAMADfADkA2gBBANUASADRAE4AzwBUAM0AWQDLAF4AyQBjAMcAaQDFAG8AwwB3AMAAfwC+&#10;AIoAuwCVALgAowC2ALQAtADNALIA8gCwAP8ArAD/AKMA/wCcAP8AlwD/AP8AAAD/AAAA+gAAAPEA&#10;AADoAAAA4AAGANkADgDSABYAzgAfAMgAKQDEADIAwAA6AL0AQQC6AEgAuABNALYAUwC0AFgAsgBd&#10;ALAAYgCuAGkArABvAKoAeACoAIIApgCOAKQAmwChAKsAnwDAAJ0A5gCbAP8AmgD/AJQA/wCOAP8A&#10;igD/AP8AAAD2AAAA6AAAANwAAADOAAAAxgABAL8ACwC6ABEAtgAaALIAIgCuACsAqgA0AKgAOwCl&#10;AEEAowBHAKEATACfAFEAngBWAJwAXACaAGIAmQBoAJcAcACVAHoAkgCGAJAAkwCNAKIAiwC1AIkA&#10;0wCHAPcAhgD/AIQA/wB/AP8AfAD/APIAAADjAAAA0gAAAMUAAAC6AAAAsQAAAKsABwClAA4AoQAU&#10;AJ4AHACaACUAlwAtAJQANACSADoAkABAAI4ARQCNAEoAiwBQAIkAVQCIAFsAhgBhAIQAaQCCAHIA&#10;fwB9AH0AiwB7AJoAeACrAHYAxAB0AOsAcwD/AHMA/wBwAP8AbgD/AN8AAADMAAAAvwAAALQAAACr&#10;AAAAoQAAAJoAAgCUAAsAkAAQAIwAFwCIAB4AhQAmAIMALQCBADMAfwA5AH0APwB7AEQAeQBJAHgA&#10;TgB2AFQAdABaAHMAYgBwAGsAbgB1AGwAgwBqAJIAaACjAGYAuABkAN4AYwD7AGIA/wBiAP8AYAD/&#10;AMwAAAC8AAAArwAAAKUAAACdAAAAlAAAAIwAAACGAAcAgQANAHwAEgB4ABkAdQAfAHMAJgBxAC0A&#10;bwAyAG0AOABrAD0AagBCAGgASABnAE4AZQBUAGMAWwBhAGQAXwBuAF0AewBbAIoAWQCbAFcArwBW&#10;AMsAVQDyAFQA/wBUAP8AVAD/AL4AAACwAAAApAAAAJkAAACQAAAAiAAAAIEAAAB5AAIAcwAKAG8A&#10;DwBrABQAZwAaAGUAIABjACYAYQAsAF8AMgBeADcAXAA8AFsAQgBZAEcAVwBOAFYAVQBUAF4AUgBo&#10;AFAAdABOAIMATACVAEoAqABJAMAASADoAEcA/wBHAP8ARwD/ALQJAACmCwAAmwwAAJAKAACGBQAA&#10;fgAAAHYAAABvAAAAaAAFAGMADABfABAAWwAVAFgAGgBWACEAVAAmAFMALABRADEAUAA2AE4APABN&#10;AEIASwBIAEkAUABIAFgARgBiAEQAbgBCAH0AQACOAD8AogA9ALgAPQDdADwA+AA8AP8APAD/AKwQ&#10;AACfEgAAlBIAAIkRAAB/DwAAdgwAAG4FAABmAAAAYAABAFkACABVAA0AUQARAE4AFgBLABsASQAh&#10;AEgAJgBGACsARQAxAEMANgBCADwAQABDAD4ASwA9AFMAOwBdADkAaQA3AHgANgCJADQAnAAzALEA&#10;MgDOADIA8QAxAP8AMQD/AKYWAACaGQAAjhoAAIQaAAB6FgAAcBIAAGgOAABfCgAAWAMAAFEABABM&#10;AAoASAAOAEQAEgBBABYAPwAbAD0AIQA8ACYAOgAsADkAMQA3ADcANgA+ADQARgAzAE8AMQBZAC8A&#10;ZQAuAHMALACFACsAmAAqAK0AKQDGACgA6gAoAP4AKAD/AKEcAACVIAAAiiEAAH8hAAB1HwAAbBoA&#10;AGMWAABaEQAAUg0AAEsHAABEAAYAQAALADwADwA4ABIANgAXADQAHAAzACEAMQAnADAALAAuADMA&#10;LQA6ACsAQgAqAEsAKABVACYAYQAlAHAAJACBACIAlQAhAKkAIADBACAA5AAfAPkAHwD/AJ0iAACR&#10;JgAAhigAAHwnAAByJQAAaSIAAF8dAABXGAAAThMAAEYOAAA/CwAAOAUHADQADAAxABAALgATACwA&#10;GAAqAB0AKQAiACcAKAAmAC4AJAA2ACMAPgAiAEcAIABSAB8AXgAdAG0AHAB+ABoAkgAZAKcAGAC9&#10;ABcA3wAXAfUAFwL/AJonAACOKwAAhC0AAHktAABwKwAAZigAAF0kAABUHwAASxoAAEMUAAA7EAAA&#10;NA0CAC0JCQApBQ0AJgMQACQBEwAiAhkAIQIeACACJAAeAyoAHQMyABsEOgAaBUQAGQVPABcGXAAW&#10;BmoAFAd8ABMHkAASB6UAEQe7ABAH2wAQCPIAEAn/AJcrAACMLwAAgTEAAHcyAABuMQAAZC4AAFsq&#10;AABRJQAASSAAAEAbAAA4FgAAMRIAACkOBAAjDAkAHwkNAB0HEAAbBxUAGQgaABgIIAAXCScAFgku&#10;ABUKNwATCkEAEgtNABELWgAQC2kADgx7AA4MkAANDKUADA27AAsN2QALDfEADA3/AJUvAACKMwAA&#10;fzYAAHY2AABsNQAAYzMAAFkvAABQKwAARyYAAD4hAAA2HQAALhgAACcTAAAgEAUAGQ4KABUMDgAU&#10;DBEAEwwWABIMHAARDSMAEA0rAA8NNAAODj8ADQ5KAAwPWAALD2cAChB5AAgQjQAHEKIABhC4AAUQ&#10;1AAFEO8ABhD/AJIzAACINwAAfjoAAHQ7AABrOgAAYTgAAFg1AABOMAAARSwAAD0nAAA1IwAALR8A&#10;ACYaAAAeFgEAFxMGABEQCwAODg4ADg8TAA0QGQANECAADBAoAAsRMgAKETwACBJIAAcSVQAGE2UA&#10;BBN2AAMTiwABFKAAABO2AAAT0QAAE+4AABP7AJA2AACGOwAAfD4AAHM/AABqPwAAYD0AAFc5AABN&#10;NgAARDEAADwuAAA0KgAALCYAACUiAAAeHgAAFhoCABAVCQAMEw4AChMSAAkUFwAIFB8ABxUmAAYV&#10;LwAEFjoAAxZGAAEXUwAAF2IAABh0AAAYiQAAGJ8AABi1AAAX0AAAF+0AABf7AI46AACEPwAAe0IA&#10;AHJDAABoQwAAX0IAAFY/AABMOwAAQzcAADs0AAAzMAAALCwAACQpAAAbJAAAEx8CAA0bCQAJGQ0A&#10;BhkRAAQZFgACGR0AARokAAAaLQAAGzgAABtEAAAcUQAAHGAAAB1yAAAdhwAAHJ0AAByzAAAczgAA&#10;G+0AABv8AIw+AACCQwAAeUYAAHBIAABoSAAAXkYAAFVEAABLQAAAQz0AADs6AAAzNwAAKjIAACAt&#10;AAAXKQAAECUCAAsiCQAFIA0AAR8QAAAfFAAAHxsAACAiAAAgKwAAITYAACFBAAAhTwAAIV4AACJw&#10;AAAihQAAIZsAACGyAAAhzQAAIO0AAB/8AIpDAACASAAAeEsAAG9MAABmTQAAXUsAAFRJAABKRgAA&#10;QkMAADpAAAAvOwAAJTcAABwzAAATLwAADSwCAAcpCAABJwwAACYOAAAlEgAAJhkAACYhAAAmKQAA&#10;JjMAACc/AAAnTQAAJ1wAACdtAAAnggAAJ5kAACawAAAlzAAAJe4AACT9AIhIAAB/TAAAdlAAAG5R&#10;AABlUgAAXFEAAFNPAABKTAAAQUkAADVEAAArQAAAITwAABc5AAAQNgAACjIBAAMwBwAALwsAAC4O&#10;AAAtEQAALRYAAC0eAAAtJwAALTEAAC09AAAtSgAALVkAAC1rAAAtgAAALJcAACyvAAArywAAKu4A&#10;ACr+AIVNAAB9UgAAdVUAAGxXAABjVwAAW1YAAFNVAABHUQAAO00AADBJAAAlRgAAHEMAABM/AAAN&#10;PQAABjoAAAA4BQAANwkAADYNAAA1DwAANBQAADQbAAA0JAAANC4AADQ6AAA0RwAANFcAADRoAAA0&#10;fQAAM5UAADKtAAAxygAAMe4AADD/AINTAAB7WAAAc1sAAGpdAABiXQAAW10AAE9aAABCVgAANlIA&#10;ACpPAAAgTAAAFkkAAA5HAAAIRAAAAEIAAABBAwAAPwcAAD4LAAA9DgAAPREAADwYAAA8IQAAPCsA&#10;ADw3AAA8RAAAPFMAADxlAAA7egAAOpIAADqrAAA5yAAAOO0AADf/AIFaAAB5XgAAcWEAAGljAABi&#10;ZAAAV2IAAEleAAA8WwAAL1gAACRVAAAZUwAAEFEAAApPAAABTQAAAEwAAABKAAAASQQAAEgIAABH&#10;DAAARg8AAEYUAABFHAAARScAAEUzAABFQAAARVAAAERhAABEdgAAQ48AAEKoAABBxgAAQOwAAD//&#10;AH5hAAB2ZQAAb2gAAGhqAABdaQAAT2YAAEJkAAA0YQAAKF8AAB1dAAASWwAAC1kAAAJYAAAAVgAA&#10;AFYAAABUAAAAUwAAAFIEAABRCQAAUA0AAFAQAABPGAAATyIAAE8uAABPPAAAT0sAAE5dAABOcgAA&#10;TYsAAEylAABLwgAASeoAAEj/AHtpAAB0bAAAbm8AAGRvAABVbQAAR2wAADlqAAAsaQAAIGcAABRl&#10;AAANZAAAA2IAAABiAAAAYQAAAGAAAABfAAAAXgAAAF0AAABcBAAAXAkAAFsNAABbEgAAWxwAAFoo&#10;AABaNgAAWkYAAFlYAABZbQAAWIUAAFegAABWvQAAVegAAFP+AHlwAABzdAAAaXUAAFt0AABMcwAA&#10;PnMAADByAAAjcQAAFm8AAA1uAAAEbQAAAG0AAABtAAAAbQAAAGwAAABrAAAAagAAAGkAAABpAAAA&#10;aQMAAGgJAABoDgAAaBUAAGchAABnLwAAZz8AAGZSAABmZgAAZX8AAGSaAABjtwAAYuEAAGH8AHd4&#10;AABtegAAX3oAAFB6AABCegAAM3sAACV7AAAYegAADnkAAAR5AAAAeQAAAHkAAAB6AAAAegAAAHoA&#10;AAB4AAAAeAAAAHcAAAB3AAAAdwAAAHcBAAB3CAAAdw4AAHcYAAB3JgAAdjYAAHZJAAB1XwAAdXcA&#10;AHSTAABzrwAActMAAHH3AHF+AABjfwAAVIAAAEWCAAA2gwAAKIQAABqEAAAOgwAABIQAAACEAAAA&#10;hQAAAIYAAACIAAAAiQAAAIgAAACHAAAAhwAAAIcAAACHAAAAhwAAAIgAAACIAAAAiAcAAIkQAACJ&#10;HAAAiSwAAIg/AACIVQAAiG0AAIeJAACGpwAAhccAAITvAGaEAABXhgAASIgAADmKAAAqjAAAG40A&#10;AA+NAAAEjgAAAJAAAACRAAAAkwAAAJUAAACXAAAAmAAAAJYAAACXAAAAlwAAAJcAAACYAAAAmAAA&#10;AJkAAACaAAAAmwAAAJ0HAACdEQAAnSEAAJ0zAACdSQAAnGIAAJx/AACcnAAAnLkAAJviAFqLAABL&#10;jgAAPJEAAC2TAAAelQAAEJYAAASYAAAAmgAAAJwAAACeAAAAoQAAAKQAAACmAAAApwAAAKYAAACn&#10;AAAApwAAAKgAAACpAAAAqgAAAKwAAACtAAAArwAAALEAAACzCQAAsxUAALQnAAC0PQAAtVUAALVw&#10;AAC0jgAAtKwAALTMAE2SAAA/lgAAL5oAACCdAAARnwAABaEAAACjAAAApgAAAKkAAACsAAAArwAA&#10;ALMAAAC1AAAAtwAAALYAAAC3AAAAuAAAALoAAAC7AAAAvQAAAL8AAADBAAAAxAAAAMcAAADLAAAA&#10;zQwAAM4aAADPLwAAz0gAANBiAADQgAAA0J0AANC4AAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsN&#10;Dg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RV&#10;V1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2e&#10;n6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn&#10;6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////////////////&#10;//8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAy&#10;MzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6&#10;fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLD&#10;xMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////&#10;////////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0O&#10;DxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVX&#10;WFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6f&#10;oaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo&#10;6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////////////////////&#10;/wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3&#10;ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9w&#10;cXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ip&#10;qqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi&#10;4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAMBIQAAAQAAAAAAAAAAAAAAAAAA&#10;AAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgICQoLDA0ODxAREhMUFRYXGBkaGhscHR4fICEi&#10;IyQlJicoKSorLC0uLzAxMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFla&#10;W1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKT&#10;lJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2usLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zN&#10;zs/Q0dPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQE&#10;BQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYn&#10;KCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9x&#10;dHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P&#10;0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T0&#10;9fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQV&#10;FhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BC&#10;Q0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+w&#10;srO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk&#10;5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////igfBJQ0NfUFJPRklMRQAJCf//////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////9P/////////////////////////////////////////r&#10;0f/////////////////////////////////////////36f7/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////hzdf/&#10;/////////////////////////////////////92vlrf0////////////////////////////////&#10;/////8WMaKfn/////////////////////////////////////8yciaTn////////////////////&#10;//////////////////rOu8b1////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////cxb31////////////////////////////////////&#10;/7+TeoXF////////////////////////////////////25BbPWWo9v//////////////////////&#10;///////////+vHU0AFSb6//////////////////////////////////TlH5JLE6a7P//////////&#10;/////////////////////9jUyrN+ZW2l+f////////////////////////////////////TFrq/J&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////////w&#10;1sbs////////////////////////////////////5ruRdGOr9///////////////////////////&#10;//////bEmnNFJjR9zP///////////////////////////////7WAVTAKABlgsv//////////////&#10;////////////////z3Q1CwAAAApSp///////////////////////////////ljQAAAAAAABPp///&#10;///////////////////////////2aR0AAAkMBglSsf/////////////////////////////LOw4T&#10;NUxbTUxew/////////////////////////////+pYDZghp+2rKm42f//////////////////////&#10;///////gl42+5f//////////////////////////////////////7fn/////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////+vZyrzH////////////////////////////////&#10;///PmoFtWkaI6v///////////////////////////////8R8PiYQAABUsP//////////////////&#10;////////////4IM8AAAAAAAuh+3/////////////////////////////rFMQAAAAAAAXbdb/////&#10;///////////////////////7gDEAAAAAAAAJYcz////////////////////////////SWgIAAAAA&#10;AAAAXcz///////////////////////////+oNQAAAAAAAAAAXNP/////////////////////////&#10;//99DQAAAAAAAAAAVNb//////////////////////////+59RQAAAAAAAAAARNT/////////////&#10;//////////////yqZC8CAAAEIjdJWM7////////////////////////////ppGtBKD9jf5Wnutr/&#10;/////////////////////////////9WyrLLM5Pr/////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/+W7l3diyP/////////////////////////////////bnmc2CgACjP//////////////////////&#10;/////////8h/PwUAAAAAXs//////////////////////////////2YE5AAAAAAAAPKr/////////&#10;////////////////////nkwAAAAAAAAAI5D////////////////////////////cbxoAAAAAAAAA&#10;EH35//////////////////////////+vSAAAAAAAAAAAAG/u//////////////////////////+E&#10;EwAAAAAAAAAAAGTm/////////////////////////+xRAAAAAAAAAAAAAFfe////////////////&#10;/////////7gVAAAAAAAAAAAAAEjW/////////////////////////3QUAAAAAAAAAAAAADjP////&#10;////////////////////+aJaEwAAAAAAAAAAACPF/////////////////////////9+bXCwAAAAA&#10;AAAAAA26///////////////////////////vsX1VOSIRBwECESKy////////////////////////&#10;///////fv6WZmJqgrL3a////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////jvp2AfPv/////////////////////////&#10;///////yt4RXMA4AHaz//////////////////////////////9KKTBUAAAAAAHLz////////////&#10;////////////////1n82AAAAAAAAAEvJ///////////////////////////6kT4AAAAAAAAAAC+r&#10;///////////////////////////AWgAAAAAAAAAAABqV//////////////////////////+NJAAA&#10;AAAAAAAAAAiE/////////////////////////+deAAAAAAAAAAAAAAB3////////////////////&#10;/////7QlAAAAAAAAAAAAAABq/////////////////////////30AAAAAAAAAAAAAAABb9P//////&#10;/////////////////SsAAAAAAAAAAAAAAABM6///////////////////////pQAAAAAAAAAAAAAA&#10;AAA84f//////////////////////MAwAAAAAAAAAAAAAAAAt2f////////////////////+ZimEn&#10;AAAAAAAAAAAAAAAn1///////////////////////7b6JVScAAAAAAAAAAAAl3P//////////////&#10;///////////+yp12XUo8Mi0sMDlH3v///////////////////////////////ebd1tLQ09nk////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////+/Uu9b/////////////////////////////////57iPaksvFW//////////////////&#10;/////////////+ShZzQHAAAAADzJ////////////////////////////1oI7AAAAAAAAABKX////&#10;///////////////////////thTEAAAAAAAAAAABv//////////////////////////+mQgAAAAAA&#10;AAAAAABQ4f///////////////////////+xpAAAAAAAAAAAAAAA3yf//////////////////////&#10;/7MvAAAAAAAAAAAAAAAitv///////////////////////3kAAAAAAAAAAAAAAAAQp///////////&#10;////////////8jQAAAAAAAAAAAAAAAAAmf//////////////////////qQAAAAAAAAAAAAAAAAAA&#10;jP//////////////////////RgAAAAAAAAAAAAAAAAAAf//////////////////////fAAAAAAAA&#10;AAAAAAAAAAAAdP////////////////////+XAAAAAAAAAAAAAAAAAAAAav//////////////////&#10;///OAAAAAAAAAAAAAAAAAAAAY///////////////////////KSIBAAAAAAAAAAAAAAAAYf//////&#10;////////////////uaOAVzcXAAAAAAAAAAAAaP//////////////////////////+tOulIZ8dXFw&#10;cneBlP//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////bup2CaWnT///////////////////////////////Ik2U9GQAAAB2e////////&#10;////////////////////245MEwAAAAAAAABu///////////////////////////bfCwAAAAAAAAA&#10;AABF1/////////////////////////+LKgAAAAAAAAAAAAAitP///////////////////////8JE&#10;AAAAAAAAAAAAAAADl////////////////////////30BAAAAAAAAAAAAAAAAf///////////////&#10;////////5zYAAAAAAAAAAAAAAAAAav//////////////////////nQAAAAAAAAAAAAAAAAAAWP//&#10;////////////////////RgAAAAAAAAAAAAAAAAAAR/j////////////////////pAAAAAAAAAAAA&#10;AAAAAAAANen///////////////////+WAAAAAAAAAAAAAAAAAAAAJdv///////////////////+8&#10;AAAAAAAAAAAAAAAAAAAAGM7////////////////////rAAAAAAAAAAAAAAAAAAAAD8L/////////&#10;////////////AAAAAAAAAAAAAAAAAAAACrn/////////////////////JwAAAAAAAAAAAAAAAAAA&#10;CrX/////////////////////cAAAAAAAAAAAAAAAAAAADbn/////////////////////4JyMcFVC&#10;MyYbFA8NDhIaJr/////////////////////////////55NjSzszLzM/W4Pz/////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////r07zj////////////&#10;////////////////////0qmFZUgsEgGF////////////////////////////8atxPA8AAAAAAABP&#10;4P/////////////////////////VfzUAAAAAAAAAAAAfsv///////////////////////+N1HQAA&#10;AAAAAAAAAAAAif///////////////////////5AjAAAAAAAAAAAAAAAAZ///////////////////&#10;////1UMAAAAAAAAAAAAAAAAASPb/////////////////////igAAAAAAAAAAAAAAAAAALt3/////&#10;////////////////OAAAAAAAAAAAAAAAAAAAF8j///////////////////++AAAAAAAAAAAAAAAA&#10;AAAABLb///////////////////+cAAAAAAAAAAAAAAAAAAAAAKX///////////////////+6AAAA&#10;AAAAAAAAAAAAAAAAAJP////////////////////cAAAAAAAAAAAAAAAAAAAAAIL/////////////&#10;////////AAAAAAAAAAAAAAAAAAAAAHT/////////////////////EwAAAAAAAAAAAAAAAAAAAGj/&#10;////////////////////QgAAAAAAAAAAAAAAAAAAAGD/////////////////////egAAAAAAAAAA&#10;AAAAAAAAAF3/////////////////////0QAAAAAAAAAAAAAAAAAAAGH/////////////////////&#10;/yQAAAAAAAAAAAAAAAAAAGb//////////////////////8msmYl9dnFsaWdmZ2tweoz/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////ixaqReWF3////&#10;/////////////////////////92md1AsDAAAAAAxxP/////////////////////////gkk4TAAAA&#10;AAAAAAAAj////////////////////////9JwHQAAAAAAAAAAAAAAYP//////////////////////&#10;7m8PAAAAAAAAAAAAAAAAN+L/////////////////////lhwAAAAAAAAAAAAAAAAAFMD/////////&#10;////////////QAAAAAAAAAAAAAAAAAAAAKP///////////////////+uAAAAAAAAAAAAAAAAAAAA&#10;AIn///////////////////+eAAAAAAAAAAAAAAAAAAAAAHL///////////////////+8AAAAAAAA&#10;AAAAAAAAAAAAAF/////////////////////aAAAAAAAAAAAAAAAAAAAAAE3/////////////////&#10;///6AAAAAAAAAAAAAAAAAAAAADv/////////////////////DgAAAAAAAAAAAAAAAAAAACr5////&#10;////////////////MwAAAAAAAAAAAAAAAAAAABvp////////////////////XgAAAAAAAAAAAAAA&#10;AAAAAA/b////////////////////jwAAAAAAAAAAAAAAAAAAAAbQ////////////////////0AAA&#10;AAAAAAAAAAAAAAAAAADK/////////////////////ysAAAAAAAAAAAAAAAAAAADI////////////&#10;/////////4AAAAAAAAAAAAAAAAAAAADL//////////////////////cWAQUFAwEAAAAAAAEGDRjL&#10;///////////////////////86+HYz8zNz9DS1Nfc4ur/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////8drG///////////////////////////////xxqOEaE0y&#10;GAAVq///////////////////////////uXxGGAAAAAAAAAAAcf///////////////////////9d8&#10;LwAAAAAAAAAAAAAAO+P/////////////////////32QJAAAAAAAAAAAAAAAADLX/////////////&#10;////////dAMAAAAAAAAAAAAAAAAAAI3////////////////////FFQAAAAAAAAAAAAAAAAAAAGr/&#10;//////////////////+ZAAAAAAAAAAAAAAAAAAAAAEv///////////////////+2AAAAAAAAAAAA&#10;AAAAAAAAADD9///////////////////XAAAAAAAAAAAAAAAAAAAAABnn///////////////////2&#10;AAAAAAAAAAAAAAAAAAAAAAXT////////////////////DgAAAAAAAAAAAAAAAAAAAADB////////&#10;////////////LwAAAAAAAAAAAAAAAAAAAACv////////////////////UgAAAAAAAAAAAAAAAAAA&#10;AACe////////////////////eQAAAAAAAAAAAAAAAAAAAACO////////////////////pQAAAAAA&#10;AAAAAAAAAAAAAACA////////////////////2AAAAAAAAAAAAAAAAAAAAAB0////////////////&#10;/////zYAAAAAAAAAAAAAAAAAAABt/////////////////////3wAAAAAAAAAAAAAAAAAAABp////&#10;/////////////////9cNAAAAAAAAAAAAAAAAAABo//////////////////////9wAAAAAAAAAAAA&#10;AAAAAABh////////////////////////UDxGTlRZXWFkaGxwdn6J////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////v1buji3Nalf//////////////////////////+L+O&#10;ZEEhBQAAAAAAUvz///////////////////////edVhgAAAAAAAAAAAAAF8H/////////////////&#10;////5WwWAAAAAAAAAAAAAAAAAI3/////////////////////YwAAAAAAAAAAAAAAAAAAAF7/////&#10;//////////////+dAAAAAAAAAAAAAAAAAAAAADX8//////////////////+hAAAAAAAAAAAAAAAA&#10;AAAAABHZ///////////////////KAAAAAAAAAAAAAAAAAAAAAAC7///////////////////uAAAA&#10;AAAAAAAAAAAAAAAAAACh////////////////////DAAAAAAAAAAAAAAAAAAAAACK////////////&#10;////////LQAAAAAAAAAAAAAAAAAAAAB2////////////////////TQAAAAAAAAAAAAAAAAAAAABk&#10;////////////////////bwAAAAAAAAAAAAAAAAAAAABS////////////////////lAAAAAAAAAAA&#10;AAAAAAAAAABA////////////////////vAAAAAAAAAAAAAAAAAAAAAAw////////////////////&#10;6g4AAAAAAAAAAAAAAAAAAAAi/////////////////////0QAAAAAAAAAAAAAAAAAAAAV////////&#10;/////////////4EAAAAAAAAAAAAAAAAAAAAL9f///////////////////8gLAAAAAAAAAAAAAAAA&#10;AAAC7P////////////////////9eAAAAAAAAAAAAAAAAAAAA5f/////////////////////JHAAA&#10;AAAAAAAAAAAAAAAA2v//////////////////////nQEAAAAAAAAAAAAABw4Xxf//////////////&#10;/////////9W5vMHHztXb4ebt9Pv/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////jfz//////////////////////////////sxqWIbVQ7IQcAMt7/////////////////////&#10;///XklkpAAAAAAAAAAAAAKD//////////////////////4k2AAAAAAAAAAAAAAAAAGf/////////&#10;////////////ZgAAAAAAAAAAAAAAAAAAADL2//////////////////+VAAAAAAAAAAAAAAAAAAAA&#10;AAPI//////////////////+nAAAAAAAAAAAAAAAAAAAAAACg///////////////////XAAAAAAAA&#10;AAAAAAAAAAAAAAB8////////////////////AAAAAAAAAAAAAAAAAAAAAABe////////////////&#10;////JQAAAAAAAAAAAAAAAAAAAABD////////////////////SAAAAAAAAAAAAAAAAAAAAAAs////&#10;////////////////agAAAAAAAAAAAAAAAAAAAAAY////////////////////iwAAAAAAAAAAAAAA&#10;AAAAAAAF8///////////////////rwAAAAAAAAAAAAAAAAAAAAAA4f//////////////////1QAA&#10;AAAAAAAAAAAAAAAAAAAAz////////////////////yQAAAAAAAAAAAAAAAAAAAAAvv//////////&#10;/////////1QAAAAAAAAAAAAAAAAAAAAArv///////////////////4sAAAAAAAAAAAAAAAAAAAAA&#10;n////////////////////8sOAAAAAAAAAAAAAAAAAAAAkv////////////////////9XAAAAAAAA&#10;AAAAAAAAAAAAhv////////////////////+qCgAAAAAAAAAAAAAAAAAAef//////////////////&#10;////bQAAAAAAAAAAAAAAAAAAZv//////////////////////91UAAAAAAAAAAAAAAAAARf//////&#10;//////////////////9qIys1P0pVYGp1foeRnP//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////6M+2nYNpTrn/////////////////////////7LKDXDodAgAAAAAAAHv/////////////&#10;/////////8VtKQAAAAAAAAAAAAAAAED/////////////////////gxsAAAAAAAAAAAAAAAAAAAfL&#10;//////////////////+SAAAAAAAAAAAAAAAAAAAAAACY//////////////////+kAAAAAAAAAAAA&#10;AAAAAAAAAABq///////////////////dAAAAAAAAAAAAAAAAAAAAAABB////////////////////&#10;DgAAAAAAAAAAAAAAAAAAAAAd////////////////////OQAAAAAAAAAAAAAAAAAAAAAA6P//////&#10;////////////YAAAAAAAAAAAAAAAAAAAAAAAzv//////////////////hQAAAAAAAAAAAAAAAAAA&#10;AAAAt///////////////////qAAAAAAAAAAAAAAAAAAAAAAAo///////////////////ywAAAAAA&#10;AAAAAAAAAAAAAAAAkP//////////////////7xYAAAAAAAAAAAAAAAAAAAAAff//////////////&#10;/////z4AAAAAAAAAAAAAAAAAAAAAbP///////////////////2kAAAAAAAAAAAAAAAAAAAAAWv//&#10;/////////////////5kAAAAAAAAAAAAAAAAAAAAASf///////////////////9IWAAAAAAAAAAAA&#10;AAAAAAAAOf////////////////////9YAAAAAAAAAAAAAAAAAAAAKf////////////////////+i&#10;AAAAAAAAAAAAAAAAAAAAGf/////////////////////1VgAAAAAAAAAAAAAAAAAABP//////////&#10;////////////uy8AAAAAAAAAAAAAAAAAAPj//////////////////////6spAAAAAAAAAAAAAAAA&#10;AM/////////////////////////JRwAAAAAHEyAuPlJohO3/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////01cn/////////////////&#10;///////////60rCSd11CKAwAAEr////////////////////////FfUUXAAAAAAAAAAAAABHY////&#10;////////////////xFAAAAAAAAAAAAAAAAAAAACf//////////////////+iDAAAAAAAAAAAAAAA&#10;AAAAAABo//////////////////+UAAAAAAAAAAAAAAAAAAAAAAA2///////////////////aAAAA&#10;AAAAAAAAAAAAAAAAAAAH7P//////////////////FQAAAAAAAAAAAAAAAAAAAAAAxP//////////&#10;////////SAAAAAAAAAAAAAAAAAAAAAAAov//////////////////dQAAAAAAAAAAAAAAAAAAAAAA&#10;g///////////////////nQAAAAAAAAAAAAAAAAAAAAAAaf//////////////////wwAAAAAAAAAA&#10;AAAAAAAAAAAAUv//////////////////5w8AAAAAAAAAAAAAAAAAAAAAPv//////////////////&#10;/zMAAAAAAAAAAAAAAAAAAAAAK////////////////////1gAAAAAAAAAAAAAAAAAAAAAGP//////&#10;/////////////4EAAAAAAAAAAAAAAAAAAAAABf///////////////////6wAAAAAAAAAAAAAAAAA&#10;AAAAAP///////////////////94iAAAAAAAAAAAAAAAAAAAAAPL///////////////////9cAAAA&#10;AAAAAAAAAAAAAAAAAN////////////////////+fAAAAAAAAAAAAAAAAAAAAAMz/////////////&#10;///////oSgAAAAAAAAAAAAAAAAAAALf/////////////////////oBYAAAAAAAAAAAAAAAAAAJz/&#10;/////////////////////3oCAAAAAAAAAAAAAAAAAHf///////////////////////96CwAAAAAA&#10;AAAAAAAABUz/////////////////////////oldodICNnKu80Of/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////7eP/////////&#10;/////////////////9Kjelg6KSMcFg4GAACf/////////////////////6xSDgAAAAAAAAAAAAAA&#10;AABp///////////////////kQwAAAAAAAAAAAAAAAAAAAAA0//////////////////95AAAAAAAA&#10;AAAAAAAAAAAAAAAA4//////////////////NAAAAAAAAAAAAAAAAAAAAAAAAsv//////////////&#10;////EwAAAAAAAAAAAAAAAAAAAAAAhf//////////////////TwAAAAAAAAAAAAAAAAAAAAAAXf//&#10;////////////////gwAAAAAAAAAAAAAAAAAAAAAAOv//////////////////sgAAAAAAAAAAAAAA&#10;AAAAAAAAHP//////////////////2wMAAAAAAAAAAAAAAAAAAAAAAv///////////////////yoA&#10;AAAAAAAAAAAAAAAAAAAAAPv//////////////////08AAAAAAAAAAAAAAAAAAAAAAOf/////////&#10;/////////3QAAAAAAAAAAAAAAAAAAAAAANT//////////////////5sAAAAAAAAAAAAAAAAAAAAA&#10;AMD//////////////////8QHAAAAAAAAAAAAAAAAAAAAAK3///////////////////AzAAAAAAAA&#10;AAAAAAAAAAAAAJr///////////////////9nAAAAAAAAAAAAAAAAAAAAAIb/////////////////&#10;//+jAAAAAAAAAAAAAAAAAAAAAHL////////////////////jRAAAAAAAAAAAAAAAAAAAAFz/////&#10;////////////////kQYAAAAAAAAAAAAAAAAAAEH/////////////////////618AAAAAAAAAAAAA&#10;AAAAAB3//////////////////////8pLAAAAAAAAAAAAAAAAAAD////////////////////////L&#10;VwAADBgkMT9OYHSLp8f//////////////////////////9fn8v//////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////+vUzcfCvrq3s7Ctqail////////////////////3X5TPzAjGREJ&#10;AgAAAAAAAAAA2/////////////////92AAAAAAAAAAAAAAAAAAAAAAAAp/////////////////+6&#10;AAAAAAAAAAAAAAAAAAAAAAAAdf//////////////////BwAAAAAAAAAAAAAAAAAAAAAARv//////&#10;////////////TgAAAAAAAAAAAAAAAAAAAAAAGv//////////////////jAAAAAAAAAAAAAAAAAAA&#10;AAAAAP3/////////////////wQAAAAAAAAAAAAAAAAAAAAAAANv/////////////////8RkAAAAA&#10;AAAAAAAAAAAAAAAAAL7//////////////////0QAAAAAAAAAAAAAAAAAAAAAAKT/////////////&#10;/////2sAAAAAAAAAAAAAAAAAAAAAAI3//////////////////5EAAAAAAAAAAAAAAAAAAAAAAHn/&#10;/////////////////7cAAAAAAAAAAAAAAAAAAAAAAGb//////////////////94hAAAAAAAAAAAA&#10;AAAAAAAAAFP///////////////////9KAAAAAAAAAAAAAAAAAAAAAD////////////////////93&#10;AAAAAAAAAAAAAAAAAAAAACv///////////////////+sCgAAAAAAAAAAAAAAAAAAABb/////////&#10;///////////nRQAAAAAAAAAAAAAAAAAAAAD/////////////////////igAAAAAAAAAAAAAAAAAA&#10;AAD/////////////////////1k0AAAAAAAAAAAAAAAAAAAD9/////////////////////6cuAAAA&#10;AAAAAAAAAAAAAADV//////////////////////+YKgAAAAAAAAAABhgtRWDg////////////////&#10;////////qGN0gY+cq7vN4vr/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////////+fL&#10;t6mdlY6JhIB8eHRwbGhlkP////////////////+8akgtGQoAAAAAAAAAAAAAAAAAMf//////////&#10;////////AAAAAAAAAAAAAAAAAAAAAAAAA///////////////////QgAAAAAAAAAAAAAAAAAAAAAA&#10;ANz/////////////////jgAAAAAAAAAAAAAAAAAAAAAAALL/////////////////zgAAAAAAAAAA&#10;AAAAAAAAAAAAAI3//////////////////ykAAAAAAAAAAAAAAAAAAAAAAGv/////////////////&#10;/1oAAAAAAAAAAAAAAAAAAAAAAE7//////////////////4YAAAAAAAAAAAAAAAAAAAAAADT/////&#10;/////////////64AAAAAAAAAAAAAAAAAAAAAAB7//////////////////9QXAAAAAAAAAAAAAAAA&#10;AAAAAAr///////////////////o9AAAAAAAAAAAAAAAAAAAAAAD///////////////////9lAAAA&#10;AAAAAAAAAAAAAAAAAAD///////////////////+OAAAAAAAAAAAAAAAAAAAAAAD/////////////&#10;//////+8GQAAAAAAAAAAAAAAAAAAAADv///////////////////xTgAAAAAAAAAAAAAAAAAAAADY&#10;////////////////////iwAAAAAAAAAAAAAAAAAAAAC/////////////////////zEMAAAAAAAAA&#10;AAAAAAAAAACh/////////////////////5EZAAAAAAAAAAAAAAAAAAB6////////////////////&#10;//J0CgAAAAAAAAAAAAAAABFf///////////////////////odBMfLDhFU2JyhZu00vX/////////&#10;/////////////////9fo9P//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////+/fz8e7s6+vs8f//////////////////2bKZh3ltZF1WUUtGQTw4Mi0oI8T/&#10;////////////////SyULAAAAAAAAAAAAAAAAAAAAAJL/////////////////iAAAAAAAAAAAAAAA&#10;AAAAAAAAAGb/////////////////1wAAAAAAAAAAAAAAAAAAAAAAAD3//////////////////zMA&#10;AAAAAAAAAAAAAAAAAAAAABj//////////////////2wAAAAAAAAAAAAAAAAAAAAAAAD/////////&#10;/////////50AAAAAAAAAAAAAAAAAAAAAAAD//////////////////8kMAAAAAAAAAAAAAAAAAAAA&#10;AAD2//////////////////E1AAAAAAAAAAAAAAAAAAAAAADf//////////////////9bAAAAAAAA&#10;AAAAAAAAAAAAAADL//////////////////+CAAAAAAAAAAAAAAAAAAAAAAC3////////////////&#10;//+pBgAAAAAAAAAAAAAAAAAAAACj///////////////////TLwAAAAAAAAAAAAAAAAAAAACN////&#10;////////////////XgAAAAAAAAAAAAAAAAAAAAB3////////////////////kwcAAAAAAAAAAAAA&#10;AAAAAABe////////////////////zUMAAAAAAAAAAAAAAAAAAABA/////////////////////4cQ&#10;AAAAAAAAAAAAAAAAAAAc/////////////////////9heAAAAAAAAAAAAAAAAAAAA////////////&#10;//////////+/TgAAAAAADhwsPlJqhqXI////////////////////////wnyMmqe2xdbo/f//////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////7uHXz8nDvrq2sa2p&#10;p6amp67/////////////////voZtW0xANy8oIhwWEAsEAAAAABT/////////////////1wUAAAAA&#10;AAAAAAAAAAAAAAAAAAD//////////////////zQAAAAAAAAAAAAAAAAAAAAAAAD2////////////&#10;/////3YAAAAAAAAAAAAAAAAAAAAAAADS/////////////////7AAAAAAAAAAAAAAAAAAAAAAAACy&#10;/////////////////+EkAAAAAAAAAAAAAAAAAAAAAACW//////////////////9RAAAAAAAAAAAA&#10;AAAAAAAAAAB8//////////////////95AAAAAAAAAAAAAAAAAAAAAABm//////////////////+g&#10;AAAAAAAAAAAAAAAAAAAAAABR///////////////////HIwAAAAAAAAAAAAAAAAAAAAA8////////&#10;///////////uSwAAAAAAAAAAAAAAAAAAAAAn////////////////////dAAAAAAAAAAAAAAAAAAA&#10;AAAQ////////////////////oxYAAAAAAAAAAAAAAAAAAAAA////////////////////2EwAAAAA&#10;AAAAAAAAAAAAAAAA/////////////////////4gPAAAAAAAAAAAAAAAAAAAA////////////////&#10;/////8tTAAAAAAAAAAAAAAAAAAAA//////////////////////+lOAAAAAAAAAAACR00TmuM////&#10;////////////////////mTlDUV9ufY6gtcvl/////////////////////////////+v5////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////+vMuayhmZGLhoF8eHRwa2hmZmjx////////////////&#10;/2FFMiMYDgYAAAAAAAAAAAAAAACe/////////////////34AAAAAAAAAAAAAAAAAAAAAAAB1////&#10;/////////////8MAAAAAAAAAAAAAAAAAAAAAAABS//////////////////s3AAAAAAAAAAAAAAAA&#10;AAAAAAAy//////////////////9qAAAAAAAAAAAAAAAAAAAAAAAW//////////////////+WAAAA&#10;AAAAAAAAAAAAAAAAAAAA//////////////////+/GwAAAAAAAAAAAAAAAAAAAAAA////////////&#10;///////mQgAAAAAAAAAAAAAAAAAAAAAA////////////////////aQAAAAAAAAAAAAAAAAAAAAAA&#10;////////////////////kAIAAAAAAAAAAAAAAAAAAAAA////////////////////uSwAAAAAAAAA&#10;AAAAAAAAAAAA9P//////////////////6FwAAAAAAAAAAAAAAAAAAAAA2f//////////////////&#10;/5EYAAAAAAAAAAAAAAAAAAAAvP///////////////////8pTAAAAAAAAAAAAAAAAAAAAnf//////&#10;//////////////+YLgAAAAAAAAAAAAAQKUZmxP/////////////////////ufx0MGig3RldpfpWv&#10;zO7/////////////////////////56CqucjY6fz/////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////99fDr5uLf29jU0tHQ0tfg////////&#10;/////////86einxxaWFbVlFMSEM+OjYyLy4x/////////////////9IlEQMAAAAAAAAAAAAAAAAA&#10;AAAA//////////////////9CAAAAAAAAAAAAAAAAAAAAAAAA//////////////////99AAAAAAAA&#10;AAAAAAAAAAAAAAAA//////////////////+wCwAAAAAAAAAAAAAAAAAAAAAA9v//////////////&#10;///dOQAAAAAAAAAAAAAAAAAAAAAA3P//////////////////YgAAAAAAAAAAAAAAAAAAAAAAxf//&#10;////////////////iQAAAAAAAAAAAAAAAAAAAAAAr///////////////////ryIAAAAAAAAAAAAA&#10;AAAAAAAAmf//////////////////1kgAAAAAAAAAAAAAAAAAAAAAgv///////////////////3IA&#10;AAAAAAAAAAAAAAAAAAAAaf///////////////////6EoAAAAAAAAAAAAAAAAAAAATv//////////&#10;/////////9NcAAAAAAAAAAAAAAAAAAAAM/////////////////////+WLgAAAAAAAAAAAAAAFTJS&#10;d//////////////////////gchMAAAEPHy9CWHCLqMjs////////////////////////ym9ufo6e&#10;sMPY7///////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////54NLIwLq1sKyopaKfnZubnKCn//////////////////+CZFZLQzw2MCsn&#10;Ih0YEw4JBAAA1P////////////////+SAAAAAAAAAAAAAAAAAAAAAAAArf/////////////////M&#10;HgAAAAAAAAAAAAAAAAAAAAAAi//////////////////7UgAAAAAAAAAAAAAAAAAAAAAAbf//////&#10;////////////gAAAAAAAAAAAAAAAAAAAAAAAUf//////////////////qRsAAAAAAAAAAAAAAAAA&#10;AAAAOv//////////////////0EIAAAAAAAAAAAAAAAAAAAAAI///////////////////9WgAAAAA&#10;AAAAAAAAAAAAAAAADP///////////////////48UAAAAAAAAAAAAAAAAAAAAAP//////////////&#10;/////7g+AAAAAAAAAAAAAAAAAAAAAP///////////////////+VtAwAAAAAAAAAAAAAAAAAAAP//&#10;//////////////////+fNwAAAAAAAAAAAAAAEC9QdP/////////////////////dchQAAAAABhcq&#10;QVp1lLba////////////////////////vFhEVGR1hpqvyOP/////////////////////////////&#10;/9LN4fH/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////z7+vv9///////////////////////uuaid&#10;lo+KhoJ/e3h2dHJzdXh/kP/////////////////rTzowKCEbFRALBwIAAAAAAAAAI///////////&#10;////////aQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////mwoAAAAAAAAAAAAAAAAAAAAA&#10;AP//////////////////yDkAAAAAAAAAAAAAAAAAAAAAAP//////////////////8GMAAAAAAAAA&#10;AAAAAAAAAAAAAP///////////////////4oOAAAAAAAAAAAAAAAAAAAAAP//////////////////&#10;/7A0AAAAAAAAAAAAAAAAAAAAAP///////////////////9VbAAAAAAAAAAAAAAAAAAAAAP//////&#10;//////////////+FGgAAAAAAAAAAAAAAAAAAA+z///////////////////+xSQAAAAAAAAAAAAAA&#10;GDldgf/////////////////////lex4AAAAAAAwhOFJvj7PZ////////////////////////u1gp&#10;OUlabICXsM3t/////////////////////////////7OetMXX6///////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////rv5+Hc2dbU0tDQ0NHT2eDr9///////////////////uIp+d3FsaGRhXltZWFdXWV5lcf//&#10;////////////////vzEfFhAKBQAAAAAAAAAAAAAAAP//////////////////7VYAAAAAAAAAAAAA&#10;AAAAAAAAAOj//////////////////4IEAAAAAAAAAAAAAAAAAAAAAMz//////////////////6sv&#10;AAAAAAAAAAAAAAAAAAAAALP//////////////////9JXAAAAAAAAAAAAAAAAAAAAAJv/////////&#10;//////////d8EAAAAAAAAAAAAAAAAAAAAIX///////////////////+iNwAAAAAAAAAAAAAAAAAF&#10;K5T////////////////////LYQIAAAAAAAAAAAAMLFB2ntH////////////////////1jTAAAAAA&#10;AA0jO1d2mb7l////////////////////////w2MYKjtMX3SNp8bn////////////////////////&#10;/////6h/lqi70Of////////////////////////////////////9////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////93Oxb+8uba0s7GysrW5&#10;wMnV4////////////////////5dsZF5ZVVFPTEpIR0ZIS1BZZqH//////////////////6cmDgcC&#10;AAAAAAAAAAAAAAAAAFb//////////////////85QAAAAAAAAAAAAAAAAAAAAADr/////////////&#10;//////R5CwAAAAAAAAAAAAAAAAAAACH///////////////////+fMgAAAAAAAAAAAAAAAAAAAA7/&#10;///////////////////EWAAAAAAAAAAAAAAAAAgxWoT////////////////////pfx8AAAAAAAAA&#10;AAYnS3Gawun/////////////////////p0kAAAAAAhcvSmiKrtX8////////////////////////&#10;03UeJjhKXnWPq8vv/////////////////////////////65yhZiswtv2////////////////////&#10;///////////////f7///////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////+/sqqmo6Ggn5+ho6astMDN3ez/////////////////&#10;//+KWlNPS0hGRENCQUJDR05ZaX3///////////////////+eLgYAAAAAAAAAAAAAAAAAAAD/////&#10;///////////////DVgAAAAAAAAAAAAAAAAAAFUH////////////////////nexoAAAAAAAAAAAAA&#10;CTRgi7T/////////////////////nz8AAAAAAAAABCVKcZnC6///////////////////////xmYP&#10;AAAAEypEYoOnzfX/////////////////////////6441Kz5RaIGdvN7/////////////////////&#10;/////////752f5Spwdz5///////////////////////////////////S2PP/////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////by8O/v7/Hz+P3/////////////////&#10;///////////4sJ+al5aWlpibn6SstsLR4e7////////////////////+jlBKR0VERERFRkdLUVpo&#10;g6n/////////////////////pkEBAAAAAAAAAAAHNmOPuuH/////////////////////xmUKAAAA&#10;AAAEJ0xznMTs////////////////////////5YgvAAATKkRigqbM9P//////////////////////&#10;/////6tQNkphe5a01vr//////////////////////////////9KHfJixy+n/////////////////&#10;///////////////////Uzu3/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////+3l4+Pk5ujt8fn//////////////////////////////bGUkpKVmZ2j&#10;qbK80O3//////////////////////////51TR0lNUVZgc4qv1vz/////////////////////////&#10;/7JWABo1UG2LrtL3/////////////////////////////81vPl97mbfX+f//////////////////&#10;/////////////+6fg6bC4f/////////////////////////////////////jzuv/////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAP//////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////AAAA/+4ADkFkb2JlAGQAAAAAAv/bAIQABgQEBAUEBgUFBgkGBQYJCwgGBggLDAoKCwoK&#10;DBAMDAwMDAwQDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAEHBwcNDA0YEBAYFA4ODhQUDg4O&#10;DhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAFAgE7gT7BAER&#10;AAIRAQMRAQQRAP/dAAQAoP/EAaIAAAAHAQEBAQEAAAAAAAAAAAQFAwIGAQAHCAkKCwEAAgIDAQEB&#10;AQEAAAAAAAAAAQACAwQFBgcICQoLEAACAQMDAgQCBgcDBAIGAnMBAgMRBAAFIRIxQVEGE2EicYEU&#10;MpGhBxWxQiPBUtHhMxZi8CRygvElQzRTkqKyY3PCNUQnk6OzNhdUZHTD0uIIJoMJChgZhJRFRqS0&#10;VtNVKBry4/PE1OT0ZXWFlaW1xdXl9WZ2hpamtsbW5vY3R1dnd4eXp7fH1+f3OEhYaHiImKi4yNjo&#10;+Ck5SVlpeYmZqbnJ2en5KjpKWmp6ipqqusra6voRAAICAQIDBQUEBQYECAMDbQEAAhEDBCESMUEF&#10;URNhIgZxgZEyobHwFMHR4SNCFVJicvEzJDRDghaSUyWiY7LCB3PSNeJEgxdUkwgJChgZJjZFGidk&#10;dFU38qOzwygp0+PzhJSktMTU5PRldYWVpbXF1eX1RlZmdoaWprbG1ub2R1dnd4eXp7fH1+f3OEhY&#10;aHiImKi4yNjo+DlJWWl5iZmpucnZ6fkqOkpaanqKmqq6ytrq+v/aAA4EAQACEQMRBAAAPwDzjm8p&#10;2r6pzUxpDs1MNK7NjSuzY0rs2NK7NTGldmpjSuzUxpXZqY0rs2NK7NTGldjTFGf2Rg4QxMI9zsa1&#10;vGe1PlgOMMDhiXYk9swFVNfbIHGWmWCuTsRypodmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXYvHbEirmntl0cXe5EMHe7FRDEP2R9O+WjGG4Y4j&#10;o7HcEH7I+7Dwhlwh2XxXwGPCE0HZXBP5R92PCEcIdlenH/KPux4Ajgj3OzelF/KMHAF8OPc7MIox&#10;0UYeAKIR7nY/DTJ2bGldmw0rs2KuzYq7Nirs2KuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NLbs2&#10;NLbs2NLbs2NLbs2Glt2bFXZsVdmxV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpDs2NK7NjSuzY0&#10;rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmw0rs&#10;2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYaV2bGldmxpXZsa&#10;V2bGldmxpXZsaW3ZsaW3ZsaW3ZsaW3ZsaW3ZsaV2amGldmpjSuzUxpXZsaV2bGkOzY0rs2NK7NjS&#10;uzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs22KuzbYq7NtirsV/3X/sP+N8zv8AJ/8AJL/p+rs//9Dz&#10;lm/p2b6pzY0rs2NK7NjSuzYq7Nirs2KuzYq7NjSuzYaV2bGldmxpXZsaV2bGldmxpXYDnTjIadDu&#10;MxskaLh5Y1J2J5W1OzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuxS3UGQV7b5biFltxC5OwZmVTluzY0rs2NK7NjSuzY0rs2GldmxpXZsaV2bGldmxpXZsa&#10;V2bGldmxpXZsaV2bGldmxpXZsaV2bDSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs&#10;2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldmxpbdmxpbdmxpbdmxpbdmxpbdmxpXZqYa&#10;V2amNK7NTGldmxpXZsaQ7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzbYq7Ntirs22&#10;KuzYq7NhpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bfGldm3xV2bfFXZt8Vdm3x&#10;pXZt8NK7NvjSuzb40rs1MaV2amNK7NTGldmpjSuzUxpXZqY0rs1MaV2amNK7NTGldmpjSuzUxpXZ&#10;qY0rs1MaV2bbGldm2xpXZtsaV2bbDSuzbYq7Ntirs22KuxXb0/8AYf8AG+Zn+T/5J/8AT9Ds/9Hz&#10;lnQ07O31Tmxpbdmxpbdmxpbdmwrbs2KuzYq7NituxjSxr1YZEyA6sDkA6uxhuYh4nIHLFic0XZvr&#10;UfgfwweMEeOHZvrMfvh8UL4wdl/WYvE/dj4sU+NF2UbqPsCcBzBBzh2JtdOelB+OQOUtZzno7EmZ&#10;mNWNTlZJPNqlInm7KyLF2bFXZsVdmxV2bFXZsVdmxV2CooY+CmlSRU1zLhjFOXDHGnYpwT+Ufdk+&#10;AdzZwjudlGKM9VGJxjuQYR7nYxrVD0JH45WcAazhDsRe3kXp8Q9sqlhkGqWIh2J9Mra3ZsCHZsVd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2KW5pKPfbLcJ9TbiNSdgzM2nLt2bGlt2bGlt2bGldmw0rs1MaV2amNK7NjSuz&#10;Y0rs2NIdmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldm2xV2bbFXZtsVdmxV2bDSuzY0rs2N&#10;K7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2+NK7Nvirs2+Kuzb4q7NvjSuzb4aV2bfGldm3xp&#10;XZqY0rs1MaV2amNK7NTGldmpjSuzUxpXZqY0rs1MaV2amNK7NTGldmpjSuzUxpXZqY0rs1BjSuzb&#10;Y0rs22NK7NthpXZtsVdm2xV2bbFXZtsVdl7Y0rs2NK7NjSuzY0rsouo6kDASAjiDsb60X8w+/I+J&#10;HvRxjvdlevF/MMHix70eJHvdm9eL+YY+LHvXxA7L9aP+Yffh8SPevGO92WJEPRh94w8Q708Qdlg1&#10;ySbdl4aTbs2+KHZt8Vdm3xV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2&#10;amNK7NTGldmpjSuzYaV2bGldmxpXZsaV2bGldmxpXZsVdmxV2bFXYp+x/sP+N8y/4P8Akn/0+V2f&#10;/9LzlnSU7J9U5saV2bGldmxpXZsaV2bGldgeS5psm/vmPPN3NE83c7EWkdvtEnKDInm0GRPN2NyL&#10;F2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdisU5QcSKrl2PLw7N0MtbOxY&#10;XMR70+eXjNFtGaLsero3RgcsEgeRZiYLsdkqS7NjSuxrRo32gDkZQB5oMQebsRe0/lb6DlEtP3NM&#10;sPc7EmhkXqv0jfKZY5Do1HGQ7GZBg7NgV2YAnpvhATTsUWCVu1PnlkcMizGKRdjxaHu33DLRpu8s&#10;xg83ZZtPBvvGJ03cUnB5uxF43Q0YfTlEoGPNplEjm7G5Bi7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYVdgqK5Uijmh8e2ZmPODzcmGUHm7FhvuDl4bnZqYaV&#10;2amNK7NTGldmpjSuzUxpXZqY0rs1MaV2amNK7NTGldmpjSuzUxpXZqY0rs1MaV2amNK7NtjSuzbY&#10;0rs22Gldm2xV2bbFXZtsVdm2xV2XtjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0tuzY0tuzY0tuzY0&#10;tuzYaW3Zt8UOzb4q7Nvirs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs1M&#10;aV2amNK7NTGldmw0rs2NK7NjSuzY0rs2NK7NjSuzYq7Nirs2KuzYq7NjSuxruqCrGgyMpCIsoMgH&#10;YHe6Y7IKDxPXMOepPRolmPR2JNI7dWJyiU5HmWsyJdjcgxdmxV2bFXZsVdmxV2bFXZsKuyw7joxH&#10;04RMjqniLscJpR+0cmM0x1ZcZ73Y4XMo7g/RkxqZp8Uuxwu37qDkhqj3MvGLscLwd1/HJjVjuZeN&#10;5Oxwuo/AjJjVRT4wdl/WYfH8DkvzEO9Pih2X9Yh/m/A4fHh3r4sXZvrEP834HHx4d6+JF2b6xD/N&#10;+Bx8eHeviB2b6xD/ADfrw+PDvT4gdm9eL+YY+NDvXxA7L9aL+YYfFh3rxh2X6kZ/aH35Ljj3hPEH&#10;ZYIPQ5IUU27Lw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2GldmxpXZsaV2bGldmxpXZsaV2Kfsf7D/j&#10;fMr+D/M/6eq7P//T85Z01OxfVObDSuzY0rs2NK7NjSuxO4J9JqZVm+ksMv0uwHmA4bs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYVdmxV2bArs2KuzYq7NirsXt5SW4Mag9MysGQ&#10;3Rb8UzdF2CaZl05Ds1MaV2amNK7NTGldmKqeorgMQUEOxvpR/wAo+4YPDj3I4R3OxwVR02yQiAyd&#10;m2xpXZtsaV2bbDSuynRWUg9DkZRBFFEgCHYAYUYjw2zWyFGnCIouzZFDs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirswJHQ0+WEEjkkGnYoLiUftV+eWDNId&#10;WYySDsUS7/nH0jL4anvbI5u92CFYMKg1GZQIIsNwNuy8NK7NjSuzY0rs2NK7NjSuzY0rs1MaV2am&#10;NK7NhpXZsaV2bGldmxpXZsaV2bGldmxV2bFXZsVdmxV2bGldmxpXZsaV2bGldmxpXZsaV2bDSuzY&#10;0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSLdmxpbdmxpbdmxpbdmxpbdmw0rs2NK7NjSuzY0rs&#10;2NK7NjSuxkkqRjfr2GVZMkYc2MpgOxBrtz0AH45iS1R6BqOYuxv1mXxH3ZH8zNHil2Ubib+b8BgO&#10;on3o8STsaZZT+0fvyByy70cZ73ZvUk/mP3nB4ku8o4j3uzerJ/Mfvw+LLvK8Z73Y4XEo/ayQzzHV&#10;IySdjxdv3AP4ZbHVHqGYyl2KLdRnrVcujqonnsyGUOxVWVvskHMiMgeRbAQXZeSpLs2NK7NjSuzY&#10;0rsBXBcyHlsB0+WazUE8W7jZCbdieY7W7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuyw7joxH05MTI5FNl2OE8o/a+/JjUTHVkMhd&#10;jxdyDqActjq5dWQyl2KC7TuCPxy6Osj1DMZQ7Hi4hP7VPoOWDUwPVl4gdjhLGf2h9+WDLA9QnjDs&#10;sEHoa5MUU27Lw0tuzY0tuzY0tuzY0rs2NK7NjSuxT9j/AGH/ABvmVXo/zP8Ap6rs/9TzntnU07F9&#10;U5saV2bGldmxpXZsaV2UaEUI2OJFoLsDSWrA1TceBzDnpj0ceWLudiRjkHVTlBxyHRrMSHY2mRpD&#10;s2BDs1Ce2GimnY4RSHop+7JDHI9E8B7nY4W8x/Z/Vkxgn3MvDk7HC1k8QMmNNJPgl2OFoe7fhkhp&#10;fNl4Pm7HC0XuxyY0o70+CHZYtYvc5IaaLLwg7HfV4v5f15LwI9yfDi7L9GL+UYfBj3J4B3OyxGg6&#10;KPuyQxgdE8Idl0yVJdl0xpXYlJbow2FG8cpyYBLlsWuWMF2BGVlNCKEZgSiQaLjEU7KyKHZsVdi9&#10;tExYOdgOnvmVp8Ru+jdihvbsFZm05Ds1MaV2amNK7NTGldmw0rs2NK7NjSuzY0rs2NK7NjSuymYK&#10;pJ6DBIgCygmnYAZuTFvE1zVSNm3DJsuysih2bFXZsVdmxV2bFXZsVdmCsegJ+WSESeSQLdii28p7&#10;U+eWx08yzGMuxQWh7t9wy0aQ9SyGHzdl/Ux/N+GH8p5p8HzdlGzPZvwwHSHvR4Pm7Gm1lHShyB0s&#10;0HEXYmYZR1U/rys4ZjowMC7G5WxdmwK7Nirs2KuzYq7Nirs2KuzYq7NirsVt3KyAdm2IzI08yJV3&#10;tmOVF2DM2VOS7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYaV2bGldmxpXZsaV2bG&#10;ldmxpXZsaV2bGldmxpXZsaV2bGldmxV2bFXZsVdmxV2bDSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0&#10;rs2NK7NjSuzY0rs2NK7Nirs2KuzYq7NjSuzYaV2bGldgCRi0jE+OabLK5EuJI2XY3K2Ls2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7MCRuNsINJdiq3Mq9+Q98vhqZjzZjIQ7FVu0P2gR+OZUNXE89mwZQ7F&#10;VdG+yQcyIzjLkWYkC7HZOkuxrorijCuRnjEhRQRbsQa0P7LffmFPRHoWo4u52MNtL4D78qOkmx8M&#10;uxrQSKKsAB8xkZaeURZQYEOxmUMHZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bCrscJJB0Y/fkxlkORLISLset1KO&#10;tD88ujq5jnuyGQuxaO5RzQ/CT0zLxaqMjR2LZHIC7FtsyqZuzbY0rs22Gldin7H+w/43zIr0f5n/&#10;AE9V2f/V8551dOwfVObGldmxpXZsaV2bGldmxpXZsaV2bDSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY&#10;0rs2NK7NjSLdmxpbdmxpbdmxpbdmxpbdmw0rs2NK7GvGjj4hXISxiXNBAPN2J/VYvfKvysGHhB2O&#10;WCJei7+++TjgiOiRAB2KZbTN2bGldmxpXZsaV2bGldmxpXZsaV2bGldmw0rs2NK7NjSuxskYdeJ+&#10;g5XkxCQpjKNh2A3gkXtUeIzXTwSj0ccwIdjMqYOzYq7LEbnopP0ZIY5HkGQiXYottKe1PnlsdNMs&#10;hjLsUW0H7Tfdl0dH3lmMTsUW3iX9mvz3y+OngOjMYwHYoABsNsuAAZuzYq7Nirs2NK7NhpXZsaV2&#10;bGldlFVPUA/PImIPMIIdibW8R7U+WVS00D0YnGHYxrQfst9+Uy0fcWBwuxM2so6UPyyk6SYYHEXY&#10;wxSjqpys4ZjoxMC7GlWHUHIGJCKdmyKHZgCegrkhElNOx6wynop+nbLI4JnoyECXYIht+B5Mat2z&#10;Mw6bhNnm2wx1uXYtmU2uzYq7NjSuzYaV2bGldmxpDs2NK7NjSuzY0rs2NK7NjS27NjS27NjS27Nj&#10;S27NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYaV2bFXZsVdmxV2bFXZsaV2bGldmxpXZsaV2bGldmx&#10;pXZsaV2bGldmxpXZsaV2bGldmw0rs2KuzUxV2amKuzUxpXZsaV2bGldhe/22p4nNHP6i4h5uysgh&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmwq7HLLIvRjlkc0xyLISIdjxdSjrQ/PLRrJ&#10;juZeIXY762/8o/HJ/nZdwT4pdlG6kPSgyJ1kz3IOQuxJnZjVjXMeUzLmWBJLsrIIdmxV2bFXZsVd&#10;mxV2bFXZgCdhvhAtLsUW3mP7P37ZdHTZD0ZCBdjhaS+IGWjRT8k+GXZZs5PEYToZd4Xwy7GNbTD9&#10;mvyyuWlyDogwLsTKsNiCPnlEokcwxp2bIodmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bDSu&#10;zY0rs2BXZsVdmxV2bFXZsVdjolLSKB45bhgZTADKIsuwwze05Ds2NK7NjSuxT9j/AGP/ABtmTXp/&#10;zP8Ap6l2f//W85511Oe+qc2NK7NjSuzY0rs2NK7Nirs2KuzYq7NjSuzYaV2bGldmxpXZsaV2bGld&#10;mxpXZsaV2bGldmxpXZsaV2bGldmxV2bFXZsVdmxV2bGldmw0rs2NK7NjSHZsaV2bGldmxpXZsaV2&#10;bGlt2bGlt2bGlt2bGlt2bGlt2bGldmxpXZqY0rs1MaV2bGldmxpXZsaV2bDSuzYq7Nirs2KuzY0r&#10;s2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYVdmxV2amKuzUxV2amNK7NjSuzY&#10;0rs2NK7NjSuzY0rs2NIdmxpXZsaV2bGldmxpXZsaV2bGldm2xpXZtsNK7NjSuzY0tuzY0tuzfRjS&#10;27N9GNLbs2KuzYq7LxV2bFXZsaV2bfGldm3xpXZt8aV2bfGldm3xpXZt8NK7NTGldmpjSuxpdF6s&#10;B9OQlOI5kIJDsYbiEftfgcqOqxjqx4w7KN1F4n7sh+cgjxA7K+tRe/3Y/nIea+IHZYuYfEj6MI1e&#10;NPiB2OE0J/aGWDUQPVPGHY7nH/OPvGS8SPeF4g7KMsQ6uPvwHNAdQvEHYhLcgjinf9rMPNqwRUWu&#10;WTudgfNe1OzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7MBU0HXCBauwVFaClZNz/Lmyw6Ec5Nscfe7F1VVFFAHyzOjjEeQbA7LyVJdmxp&#10;XZsaV2bGldmIBFCKjExB5q7E2tom7UPtmPPSY5dKYGAdiLWZ/Zb6DmLPs89CxON2JtbzD9mvyzHl&#10;pMg6MOAuxhRx1Uj6MpOOQ5goouyqHwwcJ7lp2OEUh6KfuyYwzPIFeEux4tZj2p8zl0dFkPSmXAXY&#10;8WZ/ab7suj2eepZeG7FBaRDrU5fHQwHOynww7HiCEfsj6d8ujpsY6MuEOxwRR0AH0ZYIAcgmnZeS&#10;pXZsaV2UUQ9VB+jInHE8wFp2MNvCf2afLKZaTGejHgDsYbOPsSMqPZ8OhKPDDsb9SH8/4ZD+Th3/&#10;AGI8N2WLNe7E4R2fHqU+G7FkiRB8Ip4nMvHhjDkGQADsdltJdmxpXZsaV2Kfsf7H/jbMivT/AJn/&#10;AE8S7P/X8552FOc+qc2NK7NjSuzY0rs2GldmxV2bFXZsVdmxpXZsaV2bGldmxpXZsaV2bGldmxpX&#10;ZsaV2bGldmxpXZsaV2bGldmwq7Nirs1MVdmpirs1MaV2bGldmxpXZsaV2bGldmxpXZsaQ7NjSuzY&#10;0rs2NK7NjSuzY0rs2NK7NtjSuzbY0rs22Gldmxpbdmxpbdm+jGlt2b6MaW3ZvoxpbdmxV2Xirs2K&#10;uzY0rs2+NK7NvjSuzb40rs2+NK7NvjSuzb40rs1DhpXZqY0rs1MaV2amNK7NTGldmpirs1MVdmpi&#10;rs1MVdmpjSuzUxpXZqY0rs1MaV2amNK7NTGldmxpXZsaV2bDSuzY0h2bGldmxpXZsaV2bGldmxpX&#10;ZsaV2bGldmxpXZsaV2bDSuzY0rs2NK7NjSuzY0rs2NLbs2NLbs2NLbs2NLbs2NK7NjSuymdVFWNB&#10;kZyjEWUE07A73nZB9JzAya7+aGs5O52INLI3Vj8swp5py5lgZEuxuVMXZsVdmxV2bFXZsVdmxV2b&#10;FXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdlo3Fw3WhyzHPhkD3JBouwwR1cVU1Gb6E4zFhvBt2XllJdmxV2bFXZsVdmx&#10;W3ZsaW3ZsaW3ZsaW3ZsaW3ZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bDSuzYq7Nirs2KHZsaV2bGl&#10;dmxpXZsaV2bGldmxpXZsaV2bGldin7H+x/42zIr0/wCZ/wBPEuz/0POednTm2+qc2NLbs30Y0tuz&#10;fRjS27N9GNLbs2KuzYq7LxV2bFXZsaV2bfGldm3xpXZt8aV2bfGldm3xpXZt8NK7NTGldmpjSuzU&#10;xpXZqY0rs1MVdmpirs1MVdmpirs1MaV2amNK7NTGldmpjSuzUxpXZqY0rs1MaV2bGldmxpXZsNId&#10;mxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsNK7NjSuzY0rs2NK7NjS27NjS27NjS27&#10;NjS27NjS27NjSuzY0rs2NK7NjSuzY0rs2GldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldm&#10;xQ7Nirs2KuzYq7NjSuzYaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2b&#10;GldmxpXZsaV2bGldmxpXZsNK7KZlUVYgfPISnGPM0tuxCS7A2QVPicwcuvA2i1nJ3OwMzsxqxqc1&#10;s8kpGyWsm3ZWQQ7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirstXZTVTQ5OGSU&#10;TYNJBdi6XjD7Qr7jbM7H2hIfULZibsUF3EetRmTHX4zztlxh2X9Zh/m/A5P87i714w7MbqHxJ+jA&#10;ddj714w7Gm8j7AnKz2hDoCjjDsabw9k/HKj2j3RR4jsYbuXsAMrPaE/JHGXZX1qbx/DIfnsnevGX&#10;ZYupR4H6MI1+Qdy8Zdj1vP5l+kZkQ7R/nBIm7Fkmjf7J38O+ZuPPCfIsxIF2Py+kuzY0rs2NK7Nj&#10;SuzY0rs2NK7Nirs2KuzYq7NjS27NjS27NjS27NjS27NjS27NjSuzY0rs2NK7FP2P9j/xtmRXp/zP&#10;+niuz//R86Z2tOY+qc2NK7NjSuzY0rs2GldmxpXZsaV2bGldmxpbdmxpbdmxpbdmxpbdmxpbdmxp&#10;XZsaV2bGldmxpXZsaV2bDSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYodmxV2bFXZsV&#10;dmxpXZsNK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7N&#10;jSuzY0rs2NK7NhpXZsVdmxV2bFXZsaW3ZsaW3ZsaW3ZsaW3ZsaW3ZsaV2bGldmxpXZsaV2bGldmx&#10;pXZsaV2bCrs2KuzYq7Nih2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2Ne&#10;WNPtNT2yrJmhDmUEgOxI3kY6An8MxZdoQHIEseMOxhvD2X8cpPaJ6RR4jsr65J4D8cie0J9wXjLs&#10;r63L4D8cH8oT7oo4y7N9bl9sH5/J5Lxl2Ubqbxp9AyB1uTvXjLsaZ5T1Y/RtlctTkPUo4i7GEk9c&#10;pJti7NgV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXY4RSHopy6OCcuQKaLsd9Xm/lOT/ACmX&#10;+anhLsYyOvVSPmMqlilHmCEU7KytDs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LVWb7IJ+WTjCUuQtN&#10;Ox4tpj+zT55kR0WU9E8Jdl/VZvAffkjoMvcvCXY1oZV6qf15TPTZI8wUUXYzKEOzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2FXYtFcuuzfEv45&#10;m4NdKG0vVFmJOwWjo61U1GbnFkjMXFsBdjqDLKV2bbGldm2xpXZtsaV2bbGldm2xpXZtsaV2bbDS&#10;uzbY0rs2NK7NjSuzY0rs2NK7NjSuzY0rsU/Y/wBj/wAbZfXp/wA3/p4l2f/S86Z3FOW+qc2NK7Nj&#10;SuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYaV2bFXZsVdmxV2bGlt2bGlt2bGlt2bGlt&#10;2bGlt2bGldmxpXZsaV2bGldmxpXZsaV2bGldmwq7Nirs2KuzYodmxpXZsaV2bGldmxpXZsaV2bGl&#10;dmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmw0rs2NK7NjSuzY0rs2NK7NjSuzYq7Nirs2K&#10;uzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2GldmxpXZsaV2bGldmxpXZsVdmxV2bFXZsVdmxpbdmxp&#10;bdmxpbdmxpbdmxpbdmxpXZsaV2bGldmxpXZsNK7NjSHYjcylFAH2m75ha3OccaH1SYylTsBk165o&#10;ybanZsCuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2FXYo&#10;k8q9GqPA75kY9Xkj1/0zISLsEw3CyfCRRv15tdNrI5NjtJmJW7FtszaZOxjwRN1UV8RtmPk0mOfM&#10;IIDsQez/AJG+g5hZOzD/AAn/AEzEwdiLQyL1U/PrmBk02SHMMCC7GZQh2bFXZsVdlqjt9kE/LLIY&#10;pS5C007Fks5D9o8fxOZuPs2Z+r0shF2LpbRL25H3zPx6HHHpxf1mQiHYqKAUAoMyxGmTs2Gldmxp&#10;XZsaW3Yx4Y3+0u/j3ynJpoT5hBFuwPJZuN0+IeHfNZm7NkN4+pgYuwOQQaEUPhmulEg0WDs2RV2b&#10;FXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsICuxwjkPRSfoOWDBM8oy+SadmMcg&#10;6qR9BxOCY5xl8lp2NyshDs2BXZsVdjo5Gjao+keOXYM8scrCQadhgjK6hh0OdLjmJxEhyLa7LydK&#10;7NjSuy8aV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmw0rs2KuzYq7Nirsf+x/sf8AjbLv4f8AN/36&#10;XZ//0/Omd1TlPqnNjSuzY0rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldmxV2bFXZs&#10;VdmxV2bGldmxpXZsaV2bGldmxpXZsaV2bDSuzY0rs2NK7NjSuzY0rs2KuzYq7Nirs2KuzY0tuzY0&#10;tuzY0tuzY0tuzY0tuzY0rs2NK7NjSuzY0rs2NK7NhpDs2NK7NjSuy8aV2amNK7NTGldmpjSuzUxp&#10;XZqY0rs1MaV2amNK7NTFXZqYq7NTFXZqY0rs1MaV2amGldmpjSuzUxpXZqY0rs1MaV2amNK7NTGl&#10;dm2xpXZtsaV2bbGldm2xpXZtsaV2bbGldm2xpXZtsNK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY&#10;0tuzY0tuzY0tuwPdxO1GUVpsRmt7Q08pVIb0wkHYEzTNbs2BXZsVdmAJ6CuSjEnkEux4gmPRD+rL&#10;o6XKf4StF2OFrP8Ay/iMtGgy932hPCXZf1Sb2+/Jfydl8l4S7N9Um9vvx/k7L5Lwl2V9Vm8PxwHs&#10;/L3favCXZX1af+X8RkDoco/h+5eEuyjBMP2DkDpco/hKKLsoxyDqp+45A4Zj+GXyWnY3iw6g5AwI&#10;6K7NgQ7NgV2bFXZsVdmxV2bFXZsVdmxV2KwRSM6kAgA1JzM0unnKYIGwP1MgHYOzoqbHZeNK7NjS&#10;uzY0rsa0cbdVB+jK5YYS5gFadjPq8P8ALlX5LF/NRQdjhDEOiD7snHTYxyiFp2Oy6kuy8aV2bDSu&#10;zYq7Nirs2KuzY0rs2NK7NjSuxjxo4owr75VlwQyD1BBDsDyWZG6Gvsc1ebswjeBtiYuxBo3X7SkZ&#10;rsmCcPqBDGnY3KkOzYq7Nirs2KuzYq7Nirs2KuzAE9BXJCJPJXY9YJm6Kfp2/Xl8NHllyiU0XYot&#10;nIepA/HMqHZczzICeF2KLZIPtMT+GZUOy4DmSWXC7FVt4R+yD898yYaLFH+FNB2PAA6CnyzIjADk&#10;Euy8lSuzY0rsoqp6gH55GUBLmLV2JtbQt+zT5ZjT0GKXSvcxoOxJrJf2WI+e+Ys+yh/DJHC7GGyk&#10;7EHMc9l5Ohijhdi9vG8alWp1qKZsdFgnjiRJlHZ2LZmUydmxpXZsaV2bGldmxpXZsNK7NjSLdmxp&#10;bdmxpbdmxpbdmxpbdmxV2bFXZsVdj/2P9j/xtl38P+b/AL9k7P/U86Z3lOU+qc2NK7NhpDs2NK7N&#10;jSuzY0rsumNK7NTGldmpjSuzUxpXZqY0rs1MaV2amNK7NTFXZqYq7NTFXZqYq7NTGldmphpXZqY0&#10;rs1MaV2amNK7NTGldmpjSuzUxpXZtsaV2bbGldm2xpXZtsaV2bbGldm2xpXZtsaV2bbDSuzY0rs2&#10;NK7NjSuzY0rs2NK7NjSuzY0rs2NLbs2NLbs2NLbs2NLbs2NLbs2+NIdm3w0rs2+NK7NjSuzY0rs2&#10;NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NTDSuzUxV2amKuzYq7NjSuzY0rs2NK7Lxp&#10;XZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmwq7Nirs2KuzYq7NjSuzY0rs2NK7NjSuxpRD1UH5&#10;jISxRlzAKuyvRi/kH3ZD8tj/AJsfkig7LEcY6KB9GSGGA5AfJNOx2WUrs2NK7NjSuzY0rs2NK7Nj&#10;SuzY0rs2GldmxpXZsaV2bBSuyuK+AwGA7ldlcE/lH3ZE4Ydw+SHZXpRfyL9wyP5fH/Nj8loOzejF&#10;/IPuwflcf82PyWg7K9GL+Qfdj+VxfzQtB2X6MX8g+7CNNj/mx+S0HZYRB0UD5DJxxRHIBXY7J0l2&#10;bGldmxpXZsaV2bGldmw0rs2NIt2bGlt2bGlt2bGlt2bGlt2bFXZsVdmxV2bGldmxpXZsaV2bGldm&#10;xpXZsaV2MMUbdVH3ZVLTY5c4hFOxptYD+z+Jyg9n4T0+9aDsb9Uh8D9+R/k3F5/NHCHZvqkPv9+D&#10;+TMXmvC7L+qw+H4nJDs7F3fanhDssW0I/Z/XkxoMI/hWg7HCKIdEH3ZbHTYxyjH5LTscAB0y0RAS&#10;7Lw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2KuzYq7Nirs2KuzY0rs2GldmxpXZsaV2bGldmxpXZsaV&#10;2bGldmxpXZsaV2bGldmxpXZsVdmxV2bFXY/9j/Y/8bZd/D/m/wC/S7P/1fOud/Tk2+qc2NLbs2NL&#10;bs2NLbs2NLbs2+NIdm3w0rs2+NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs&#10;2NK7NTDSuzUxV2amKuzYq7Nirs2NK7NjSuy8aV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsK&#10;uzYq7Nirs2KuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjS&#10;uzYaV2bGldmxpXZsaV2bGldmxpXZsVdmxV2bFXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bDSuzY0&#10;i3ZsaW3ZsaW3ZsaW3ZsVt2bFXZsVdmxV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGld&#10;mw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2KuzYq7Nirs2KuzY0rs2GldmxpXZsaV2&#10;bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsVdmxV2bFXZsaV2bGldmxpXZsaQ7NjSuzYaV2bGld&#10;mxpXZsaW3ZsaW3ZsaW3ZsaW3ZsaW3ZsaV2amNK7NTGldmpjSuzY0rs2NK7NjSuzYaV2bGldmxpXZ&#10;saV2bGldmxpXZsaV2bGldmxpXZtsaV2bbGldm2xpXZsaV2bDSuzfRjSuzfRjSuzfRjSuzY0rs2NK&#10;7NjSux/7H+x/42y2tv8AN/36XZ//1vO2ehU5D6pzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7Nj&#10;SuzY0rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldmxV2bFXZsVdmxV2bGldmxpXZsa&#10;V2bGldmxpXZsaV2bDSuzY0i3ZsaW3ZsaW3ZsaW3ZsVt2bFXZsVdmxV2bGldmxpXZsaV2bGldmxpX&#10;ZsaV2bGldmxpXZsaV2bGldmw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7Nirs2K&#10;uzYq7NjSuzY0rs2GldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxV2bFXZsVdmxV2bGld&#10;mxpXZsaV2bGkOzY0rs2GldmxpXZsaV2bGlt2bGlt2bGlt2bGlt2bGlt2bGldmpjSuzUxpXZsaV2b&#10;GldmxpXZsNK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NtjSuzbY0rs2NK7NhpXZsaV2b&#10;6MaV2b6MaV2bGldmxpXZsaV2bGldmxpXZt8aV2bfGldm3xpXZt8aV2bfGldm3xpXZqYaV2amNK7N&#10;TGldmpjSuzUxpXZqY0rs1MaQ7NTGldmpjSuzUxpXZdMaV2amNK7NTGldmpjSuzUxpXZsNK7NjS27&#10;NjS27NjS27NjS27NjS27Nirs2KuzYq7Nirs2NK7NjSuzY0rs2NK7NjSuzY0rs2Gldj/2P9j/AMbZ&#10;Z0/zf98l2f/X87Z6JTe+qc2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2GldmxpXZsaV2bG&#10;ldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsVdmxV2bFXZsVdmxpXZsNK7NjSuzY0rsUS3nf7MbH3o&#10;ctjp5y5RLIQJ6OxVdNu2/Yp8yMyI9nZj0pmMMnYqukTn7TqPvP8ADL49lT6mLIacuxQaP/NL9y/2&#10;5aOyO+X2Mvy/m7HjSIO7sflQfwywdkw6mTL8uHY4aVa+LH6R/TLB2Xi/pJ8CLsd+i7TwP34f5Mw9&#10;xT4EXZv0Zafyn7zh/k3D3favgRdlfou08D9+D+TcXn80eBF2UdJtvFh9I/pkT2Xi/pL4EXYw6RF2&#10;kYfOhyB7Jh0JY/lx3uxjaOf2ZfvH9uVS7JPSX2IOn83Yk2lXI6FW+R/rlMuy8g5cJYHBJ2JPY3a9&#10;Yyflv+rMeWiyx5xP+6YHFIdHYiyspowIPgdsx5QI5sC7KyNIdmw0rs2NK7NjSuzY0tuzY0tuzY0t&#10;uzY0tuzY0tuzY0rs1MaV2amNK7NTGldmxpXZsaV2bGldmw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2&#10;NK7NjSuzbY0rs22NK7NtjSuzY0rs2Gldm+jGldm+jGldm+jGldmxpXZsaV2bGldmxpXZt8aV2bfG&#10;ldm3xpXZt8aV2bfGldm3xpXZqHGldmphpXZqY0rs1MaV2amNK7NTGldmpjSuzUxpDs1MaV2amNK7&#10;LpjSuzUxpXZqY0rs1MaV2amNK7NhpXZsaV2bGlt2bGlt2bGlt2bGlt2bFXZsVdmxV2bFXZsaV2bG&#10;ldmxpXZsaV2bGldmxpXZsNK7NjSuzY0rs2NK7NjSuzY0rs2KuzYq7Nirs2NK7NjSuzY0rs2NK7Nj&#10;SuzY0rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bFXZ&#10;sVdmxV2bFXZsaQ7NhpXZsaV2bGldmxpXZsaV2bGldj/2P9j/AMbZZ0+H++ZdHZ//0PO2ejU3vqnN&#10;jSuzY0rs2NIdmxpXZsNK7NjSuzY0rs2NLbs2NLbs2NLbs2NLbs2NLbs2NK7NTGldmpjSuzUxpXZs&#10;aV2bGldmxpXZsNK7NjSuzY0rs2NK7LVGY0UFj4AVyUYGWwFpAJdgmPTbp/2eI8W2zKh2fll04f6z&#10;YMMi7BEejj/dkn0KP4nMyHZX86X+lbRp+8uwQmm2i/s8j4scy4dn4o9LbBhiHYukUSfYRV+QAzKj&#10;ijHkAGwRA5Ox+TS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsoqrCjAEeBwGI&#10;PNSHYhJY2r9UAPiu36sxp6LFLp/pWs4ono7A0mkD/dchHswr+IzDydlD+E/6Zqlp+4uwLLYXUf7P&#10;IeK7/wBuYOTQ5Y9L/qtMsMg7A5BBodjmKQ1uyqY0rs1MaV2amNK7NTGldmpjSuzUxpXZqY0h2amN&#10;K7NTGldl0xpXZqY0rs1MaV2amNK7NTGldmpjSuzYaV2bGlt2bGlt2bGlt2bGlt2bGlt2bFXZsVdm&#10;xV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmw0rs2NK7NjSuzY0rs2NK7Nirs2KuzYq7Nirs2NK7Nj&#10;SuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGld&#10;mxpXZsVdmxV2bFXZsVdmxpXZsNIdmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsVdm&#10;xV2bFXZsaW3ZsaW3ZsaW3ZsaW3ZsaW3ZsNK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7N&#10;jSuzY0rs2NK7NjSuzY0rs2NIdmwq7Nirs2KuzYq7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSux/7H+x&#10;/wCNssrb4f75l0dn/9HztnpNNz6pzY0rs2+NK7NTGldm3xpXZt8aV2bfGldm3xpXZqYaV2amNK7N&#10;TGldmpjSuzUxpXZqY0rs1MaQ7NTGldmpjSuzUxpXZdMaV2amNK7NTGldj47eWX7CFvft9+W48E5/&#10;SLZRiTyDsFxaTId5GCjwG5zOx9mSP1Gm+OnPV2C49NtU6rzPi39MzsegxR6cX9ZujhiHYJVVUUUB&#10;R4DbMyMQNgKbQKdl4VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdmxV2bFXZsVdicsEMo/eIG9+/wB+V5MMJ/ULYygDzdgObSVO8TUP8rbj781+XswH6S0S&#10;0w6OwFNaXEX20NP5huM12XSzhzDjyxyjzdiOUUwdmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsNK7N&#10;jSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYq7Nirs2KuzY0rs2NIdmw0rs2NK7NjSuz&#10;Y0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2KuzYq7Nirs2KuzY0tuzY0tuzY0tuzY0tuzY0tuzYaV2bG&#10;ldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsKHZsVdmxV2bFXZsa&#10;V2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmw0rs2NK7NjSuzY0rs2NK7NjSuzY0rs&#10;2NK7NjSuzY0rs2NK7NjSuzY0tuzY0tuzYaW3ZsaW3ZsaW3ZsaV2bGldmxpXZsaV2bGldmxpXZsaV&#10;2bGldmxpXZsaV2bDSHZsaV2bGldmxpXZsaV2bGldmxV2bFXZsVdj/wBj/Y/8bZPp8P8AfMujs//S&#10;8756ZTa+qc2NK7NjSuzY0rs2NK7Nirs2KuzYq7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK&#10;7NjSuxyRu5oilj4DJwxykaAtIiTydgyLSpm3kYIPDqcz8XZsj9R4W+OnJ5uwZFYW0e/HkfFt/wCz&#10;M/HoscOnF/Wb44Yh2CAKdMy212Xirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsDzWNtLuV4t/Mu2Y2XSY59KP&#10;9FqlhiXYBm0uZd4yHHh0Oa7L2fMfT6nHlpyOW7sBsjIaMCp8DtmDKBBotBBHN2VgpDs2NK7NjSuz&#10;Y0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0h2bCrs2KuzYq7NjSuzY0rs&#10;2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldmxpXZsa&#10;V2bGldmxpXZsaV2bGldmxpbdmxpbdmw0tuzY0tuzY0tuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2&#10;NK7NjSuzYaV2bGkOzY0rs2NK7NjSuzY0rs2KuzYq7Nirs2KuzY0rs2NK7NjSuzY0rs2NK7NjSuzU&#10;w0rs1MaV2amNK7NTGldmpjSuzUxpXZqYq7NTFXZqYq7LpjSuzUxpXZVMaV2amNK7NTGldl0GNK7N&#10;tjSuytsaV2bbGldm2xpXZe2Gldm2xpXZW2NK7NtjSuzbY0rsvbGldmrjS27N9GNLbs30Y0tuzfRj&#10;S27NjS27NU4q7Nvirs2+Kux+/D/Y/wDG2T6fD/fMujs//9Pzvnp1Nj6pzY0rs2NK7NjSuzY0rs2K&#10;uzYq7Nirs2NLbs2NLbs2NLbs2NLbs2NLbs2GldmxpXZsaV2Lw2VxLuq0X+ZthmRi0k58hs2QxSk7&#10;B0OlwrvIS58OgzY4uz4D6vU5MdOBz3dgxURBxUBR4DbM6MREUBTeABydjskl2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFX&#10;ZsVdmxV2bFXZsVdmxV2bFXZsVdjJIo5BR1DD3yE8cZCiLRKIPN2AptKQ7wtxP8rbj78wMvZ4P0mn&#10;Gnph0dgGa2mhPxqQPHqPvzX5ME4cw404GPN2JZVTB2bGlt2bGlt2bDS27NjS27NjS27NjSuzY0rs&#10;2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYaQ7NjSuzY0rs2NK7NjSuzY0rs2KuzYq7Nirs2NK7&#10;NjSuzY0rs2NK7NjSuzY0rs1MaV2amGldmpjSuzUxpXZqY0rs1MaV2amKuzUxV2amKuy6Yq7NTGld&#10;lUxpXZqY0rs1MaV2XTGldm2xpXZW2NK7NtjSuzbY0rsvbGldm2w0rsrbGldm2xpXZtsaV2XtjSuz&#10;VGNK7NjS27N9GNLbs30Y0tuzfRjS27NXFXZt8Vdm3xV2bfFXZt8aV2bfDSuzb40h2bfGldm3xpXZ&#10;t8aV2bfGldmpjSuzUxpXZqY0rs1MaV2amNK7NTFXZqYq7NTFXZqY0rs1MaV2amNK7NTGldmpjSuz&#10;Uw0rs1MaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsKuzY&#10;q7Nirsf+z/sf+Nsl0/Hey6fjvdn/1PO+eoUzfVObGldmxpXZsaV2bDSuzY0rs2NK7NjSuzY0rs2N&#10;K7NjSuzY0rs2NK7MASaDrjSuwXBps8m7/u19+v3ZmYtDOXP0hvhgkeezsMILG3i3C8m/mbfNli0k&#10;IdLLlQwxi7BGZLa7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;ogEUO4xV2BZ9Nt5N1/dt7dPuzEy6KEuXpLRPTxPLZ2AJrC4i3I5L/Mu+a7LpZw8w4s8MouwNTMem&#10;l2amNK7NTGldl0xpXZtsaV2VtjSuzbY0rs22NK7L2xpXZtsNK7K2xpXZtsaV2bbGldl7Y0rs1RjS&#10;uzY0tuzfRjS27N9GNLbsl3lj8u9Q1aJLu7f6nZPvGSKyOPFV2ov+U3/A5EmnW6rtKOM8MfVJC3Oo&#10;RxEoo5uOvgMkZ8rflxY/urq5Eso2bnOS1fcRcafdlsdPlluIl1x7Q1EuW3w/4pQ+sai+6oQPZf65&#10;X6H/ACs/nT/kdP8A1yf5PP8AzSj87qe/7Iu9TVPA/cub9D/lZ/On/I6f+uP5PP8AzSv53U9/2Rd6&#10;mqeB+5c36H/Kz+dP+R0/9cfyef8Amlfzup7/ALIu9TVPA/cub9D/AJWfzp/yOn/rj+Tz/wA0r+d1&#10;Pf8AZF3qap4H7lzfof8AKz+dP+R0/wDXH8nn/mlfzup7/si71NU8D9y5v0P+Vn86f8jp/wCuP5PP&#10;/NK/ndT3/ZF3qap4H7lzfof8rP50/wCR0/8AXH8nn/mlfzup7/si71NU8D9y5v0P+Vn86f8AI6f+&#10;uP5PP/NK/ndT3/ZF3qap4H7lzfof8rP50/5HT/1x/J5/5pX87qe/7Iu9TVPA/cub9D/lZ/On/I6f&#10;/mrH8nn/AJpX85qe/wCyLvU1TwP3Lm/Q/wCVn86f8jp/+asfyef+aV/Oanv+yLvU1TwP3Lm/Q/5W&#10;fzp/yOn/AOasfyef+aV/Oanv+yLvU1TwP3Lm/Q/5Wfzp/wAjp/8AmrH8nn/mlfzmp7/si71NU8D9&#10;y5v0P+Vn86f8jp/+asfyef8Amlfzmp7/ALIu9TVPA/cub9D/AJWfzp/yOn/5qx/J5/5pX85qe/7I&#10;u9TVPA/cuV+hvys/mT/kdP8A81Y/k8/80r+c1Pf9kXepqngfuXN+hvys/mT/AJHT/wDNWP5PP/NK&#10;/nNT3/ZF3qap4H7lzfob8rP5k/5HT/8ANWP5PP8AzSv5zU9/2Rd6mqeB+5c36G/Kz+ZP+R0//NWP&#10;5PP/ADSv5zU9/wBkXepqngfuXN+hvys/mT/kdP8A81Y/k8/80r+c1Pf9kXepqngfuXN+hvys/mT/&#10;AJHT/wDNWP5PP/NK/nNT3/ZF3qap4H7lzfob8rP5k/5HT/8ANWP5PP8AzSv5zU9/2Rd6mqeB+5c3&#10;6G/Kz+ZP+R0//NWP5PP/ADSv5zU9/wBkXepqngfuXN+hvys/mT/kdP8A81Y/k8/80r+c1Pf9kXep&#10;qngfuXN+hvys/mT/AJHT/wDNWP5PP/NK/nNT3/ZF3qap4H7ly/0P+Vn8yf8AI6f/AJqx/J5/5pX8&#10;5qe/7Iu9TVPA/cub9D/lZ/Mn/I2f+uP5PP8AzSv5zU9/2Rd6mqeB+5c36H/Kz+ZP+Rs/9cfyef8A&#10;mlfzmp7/ALIu9TVPA/cub9D/AJWfzJ/yNn/rj+Tz/wA0r+c1Pf8AZF3qap4H7lzfof8AKz+ZP+Rs&#10;/wDXH8nn/mlfzmp7/si71NU8D9y5v0P+Vn8yf8jZ/wCuP5PP/NK/nNT3/ZF3qap4H7lzfof8rP50&#10;/wCR0/8AXH8nn/mlfzmp7/si71NU8D9y5v0P+Vn86f8AI6f+uP5PP/NK/nNT3/ZF3qap4H7lzfof&#10;8rP50/5HT/1x/KZ/5pX85qe/7Iu9TVPA/cub9D/lZ/On/I6f+uP5TP8AzSv5zU9/2Rd6mqeB+5c3&#10;6H/Kz+dP+R0/9cfymf8Amlfzmp7/ALIu9TVPA/cub9D/AJWfzp/yOn/rj+Uz/wA0r+c1Pf8AZF3q&#10;ap4H7lzfof8AKz+dP+R0/wDXH8pn/mlfzmp7/si71NU8D9y5v0P+Vn86f8jp/wCuH8pn/mlfzmp7&#10;/si71NU8D9y5v0P+Vn86f8jp/wCuP5TP/NK/nNT3/ZF3qap4H7lzfof8rP50/wCR0/8AXH8pn/ml&#10;fzmp7/si71NU8D9y5hoP5YTfAkyRsejevIv4ueOA6XMP4Sv53UD+wO9XUxuVJ/2I/hhfrX5XEQG6&#10;0O5+spTkIJCpLD/IkWin6R/sso4qNFysHatmsgr+kvh1L4uM68T/ADD+IyAyRyRSNHIpSRCVdGFC&#10;CNiCDljuBIEWEcCCAQag9DjcaTbs2NLbs2NLbs2NK7NjSHZsaV2bGldmxpXZsaV2bGldmxpXZsVd&#10;mxV2bFXZsKuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSu&#10;zYaV2bGldmxpXZsaV2bGldmxpXZsaV2bGldj/wBn/Y/8bZKtmXT4fpdn/9XzvnqbJ9U5saV2bGld&#10;mxpXZsaV2bGldmpjSuzUw0rs1MaV2amNK7NTGldlhSTQdfDEBLsFwaZM9DJ+7Xw7/dmbi0UpfV6Q&#10;3w05PPZ2GMFrBCPgXf8AmO5zY4sEIcg5cMUY8nYtlzY7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7A89jbzbleLfzLtmPl00J+9qnhjJ2F8&#10;+nTx7qPUXxHX7s1+XRyjy9QcOenkOW7sC0zGpodmpgpXZqYaV2amNK7NjSuzY0rs2NK7NjSuzY0r&#10;s2NK7NjSuzY0rs2NK7NjSuzY0rsPvJGjxar5it7eccreMGaZT+0qdFPsWKg5GWwcPXZjjxEjn9Kj&#10;eTGK3Zl+0dgfnkq8+eZbk3j6TauYraEATlNi7EV41H7Kg9M3HZukjw8cuZ+l0WDGK4ioafapwEzi&#10;rN9mvYZC83Dko3Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuywpJoPxNP14FdiyWdy/2U&#10;5fIj+uRMwE07HjS78/7qP3j+uDxY9607HDSb/wD31/wy/wBcHjR71p2WNHvv5AP9kMfGitOxw0a9&#10;8FH04PGitOyxol4e6D6T/THx4rTsv9B3f88f3n+mDxwtOxN9Hvl6KG/1SP40yQzRWnYFkikjbjIp&#10;VvAimWAg8kOw18ueY7zR7xGVy1mzD14CaqQepA7MMxdXpI5Y/wBL+GTXkxiQ81G5tknQ1FHH2Wwz&#10;/NTSLeOa11eAAfWqxzkdGYCqN8ytR/sc5rH3OX2VmJBgf4UPpkrENE37O6/xyAZbTuEdmxpXZsaV&#10;2bGldmxpXZsNK7NjSHZsaW3ZsaW3ZsaW3ZsaW3ZsaV2PSKV/sIW+QyUcZPIMhEnkHYsun3TfsUHu&#10;Rlo0sz0bRp5no7FV0qY/adR8qnLRopdS2DSS73Y8aT4y/cv9uSGi82Q0nm7HDSY+8h+7Jfkh3svy&#10;g73Zv0TF/O34Y/ko96/lB3uzfolO0h+7H8kO9fyg73Y06T4S/wDC/wBuR/JebE6TzdjDpU3Z1Pzq&#10;MidFLvYnSS73Ym2m3Q6KG+RH8cgdLMMDppuxJra4X7UbfOlcrOGQ6NZxSHR2JkEdcrprdlY0rs2N&#10;K7NjSuzY0rs2NK7NjSuzY0rs2NK7NhpXZsaV2bGldmxpXZsaV2bGldj/ANn/AGP/ABthpn0+H++d&#10;n//W88b56qyfVObfGldm3w0h2bfGldm3xpXZt8aV2bfGldm3xpXZqY0rs1MaV2C7fTppKF/gT36/&#10;dmXi0cpbn0hyMenkeezsMYLWGEfAvxfzHc5scWCMOQcyGKMeTsWy5sdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2IT2k&#10;E32lo38w2OU5MEZ82qeGMubsL59OmjqV/eL7dfuzX5NJKPL1Bw8mnlHlu7AmY1OO7NjSuzY0rs2N&#10;K7NjSuzY0rs2NK7NjSuzY0rs2NK7NjSuzYaV2bGldkz/ACq/5SSb/mFf/iaZXkGzrO1f7of1v1oT&#10;VP8Aecf6w/UcDea/+Uj1D/jMc6XRf3Mfc6/F9IVrP/eaP5YU5lNirmxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2PWaZPsSMvyJGRMQVdi6alfJ0lJ+dD+vInFHuTbsXj1y6X7aq4+&#10;RByBwBbdgmPXYT/eRsvuCD/TIHAeibdguLULOXZZRXwbY/jlZxyHRNuwTlaXZsVdic8EU8ZSRag/&#10;ePlkoyI5IdkZni9KZ4614MRX5ZnRNi2Dsmv5lf8AKK6X/wAZY/8Aky2coPrK9l/3svd+lLtP/wB6&#10;pfkf15zLLad8mObGldmxpXZsVdmxV2bFXZsVdmxpXZsNK7BEVlcydE4jxbbLY6eR6NsME5dHYKj0&#10;pRvI5Psu345kx0Y6lyY6QdS7BUdpbx/ZjFfE7n8cvjhiOQciOGI5B2LZa2OzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7GsiN9pQ3zFcBiDzQYg83Yg+n2r/scT4qaZTLTwPRplp4Ho7A8mk/77k+&#10;hh/EZTLSdxaZaPuLsDSWNynVOQ8V3yiWnmOjjywTHR2IEEGhG+VU0uzUxpXZqY0rs1MaV2amNK7N&#10;TGldmpjSuzUxpXZqY0rs1MaV2amNK7H0+H/Y/wDG2GmfT4f752f/1/PGesJt9U5saW3ZsaW3ZsaW&#10;3ZsaW3ZsaQ7NjSuzY0rsEW9lNNuBxT+Y/wAMvxaeU/c3Y8Mpe52GVvZQw7gcn/mP8M2WLTxh73Ox&#10;4Yx97sEZe2uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7FYLW6uCRBC8xHURqW&#10;P4DKM+pxYheSUcY/pyjD/dIMgObsdJp9/H/eW0qf6yMP1jK8evwT+nJjl/VnFAnE9XYhmWydmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2IT2cE27CjfzDrlOTBGfPm1ZMMZOwtuL&#10;CaKpA5p/MP4jMDJppR8w4OTBKPmHYGyimh2bGldmxpXZsaV2bGldmxpXZsaV2bGldmxpXZsaV2bG&#10;ldkz/Kr/AJSSb/mFf/iaZXm5Os7V/uh/W/WhNU/3nH+sP1HA3mv/AJSPUP8AjMc6PRf3Mfc4GL6Q&#10;rWf+80fywpzKbFXNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7F7e9uYD+7c8f5TuPuyEoA8027Dqw1JLocSOEo3K9j8sxcmPh9zIF2DcqS7Ixff72Tf65/X&#10;mfj+kMC7Jn+ZX/KK6X/xlj/5MtnLR+uSOy/72Xu/Sl2n/wC9UvyP685lTLqd6mOamNK7NTGldmpj&#10;SuzUwq7NTFXYtFZzy/ZQ0/mOwyyOGUuQbYYZS5B2C4tKUbyvX2X+uZEdIOpcmGjHUuwZFbwxfYQA&#10;+Pf78yY44x5ByoY4x5B2KZNm7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuxkkMUgo6hvnkZQB5hjKAlzDsCS6XGd42KnwO4zHlpR0caekB5OwHLZ3EW5Wq/zLuM&#10;x5YJRcSeCUejsRyqmm3ZsaW3ZsaW3ZsaW3ZsaW3ZsaV2bGldmxpXY79n/Y/8bYaZ9Ph/vnZ//9Dz&#10;xnrVK+qc2NK7NjSuzY0rs2NK7NjSuxSKGSVuMa1PfwGThjMjQZQgZGg7DK306OOjSfG/h2GbDFpI&#10;x3O5c7HpgNzu7BmZbkuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsdHFJLIscSF5HNFRQ&#10;SxJ7ADIZMkYRMpERjH6pS9MYqTTsM7jyn5nt7c3E+lXUcIFWdonoB4tt8P05pMHtT2ZlyeHDUYJ5&#10;P5viw9X9Tf1/5rSNRjJoSDsKs3zc7Jh+Wnk+HzDq0kl4CdOsgrzICRzdieCVHbZi2eef8EX2sn2T&#10;pIxw/wCNakmOOX+pY4f3uX+t6oRh/W4v4OFwddqTjjt9UnZ3W1tLW0gWC1hSCBBRIo1CqPkBny9q&#10;dVlzzOTLKWXJL6p5Jcc/9NJ5+UiTZdiuUMXYW615d0bWbZ4NQtUlDCgloBIp8Uf7SnNx2P7Qazs7&#10;IMmnySx8P8F/ucn9HJi+icfxH1NuLNOBuJdnnfzBo8uja1d6ZKeTW0hVX6ckI5I3+yQqc+vOwe1o&#10;do6LFqoihmhxcP8AMn9GWH+ZkjKL0+HKJwEu92F+bdsdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZs&#10;VdmxV2bFXZsVdmxV2BbiwhlqR8D+I6fSMoyaeMvItGTTxl5F2Fs9rNCfjHw9mHTMHJhlHm4GTFKH&#10;N2I5VTU7NjSuzY0rs2NK7Lw0rs1MaV2amNK7NTGldmpjSuyZflV/ykkv/MK//E0ynNydb2r/AHQ/&#10;rfrQmqf7zj/WH6jgbzX/AMpHqH/GY50Wi/uY+5wMX0hWs/8AeaP5YU5lNirmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2b&#10;FXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2PhleKVZE2ZTUYCLFK7JRFI&#10;skayL9lgCPpzXkUaZuyN33+9k3+uf15nY/pDEuyZ/mT/AMorpf8Axlj/AOTLZy8P7yTHsz+8l7v0&#10;pdp/+9UvyP685nmRTvUxzY0rs2NK7HxwyyH4FLe/b78lHGTyZwxylyDsFxaWx3lansu5+/MiOl73&#10;Khoz/EXYMitLeL7KCv8AMdzmRHFGPIOVDDGPIOxbLG12bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdiE1nBLuy0b+YbHK54oyacmCM&#10;ubsAzadMm6fGvt1+7MWenI5buFk0shy9TsCEEGh2OU04zs2NIdmxpXZsaV2bGldmxpXY79n/AGP/&#10;ABtjTPp8P987P//R88Z67SH1TmxpXZsaV2bGldlgEmg640rsG22ms1Gm+Ff5e+ZeLSk7ycvFpSd5&#10;OwySNI14oAqjsMzoxAFBzoxAFB2OySXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2K2dp&#10;c3l1Fa20ZluJ2CRRr1LMaDMfV6rHp8UsuU8GPFEznOX8MYolIRFnk7O++SfIun+XLNXZVm1WRf8A&#10;SLoitK9Ujr9lB/w+fKftl7a6jtjMQCcejgf3WD+d/tub+fl/2OL6YfxTnzeq1csp/ouyUZxDiOzm&#10;X5nfl7BLbS65pMIjuIgXvbdBRXQbtIoHR16v/N/rfa9q/wCBv7e5IZI6HVy48U/Rps0/qxZP4ME5&#10;f6nP6cf+py9H93/d7bQawg8EuX8LsGfkpAq+WbuanxyXjAn2WNKfrbNf/wAGLMZdp44fww08f9NP&#10;Ll4v9zBh2of3gH9F2dBzyV1js2KuzYq7PPv5m3UVz521Jo91jaOIn/KjjVW+5gRn1n/wONNLD2Jg&#10;EuchPL/m5cs8kP8AYcMnpdDGsQdhXp3lbzHqKCSy064miPSUIQh+TGi/jm81/tL2do5cOfPhxz/m&#10;ccfE/wCVcfX/ALFtnqMceZDsvUvKnmTTYjNfadPDCPtSlCUHzZaqMj2f7T9m6yXBgz4sk/5nF+8/&#10;zcc+GclhqMctgQ7CrN83OzYq7Nirs2KuzYq7BMFhLLHzqFB6V75xnbPtrptDnOHhlmnH6+Dh9Ev5&#10;n9Z2Wm7NnljxXwh2KfoqT+cfjmp/5OTp/wDUsnzg3/yNP+cHZv0VJ/OPxx/5OTp/9SyfOC/yNP8A&#10;nB2b9FSfzj8cf+Tk6f8A1LJ84L/I0/5wdm/RUn84/HH/AJOTp/8AUsnzgv8AI0/5wdm/RUn84/HH&#10;/k5On/1LJ84L/I0/5wdm/RUn84/HH/k5On/1LJ84L/I0/wCcHZv0VJ/OPxx/5OTp/wDUsnzgv8jT&#10;/nB2b9FSfzj8cf8Ak5On/wBSyfOC/wAjT/nB2b9FSfzj8cf+Tk6f/Usnzgv8jT/nB2b9FSfzj8cf&#10;+Tk6f/Usnzgv8jT/AJwdm/RUn84/HH/k5On/ANSyfOC/yNP+cHZv0VJ/OPxx/wCTk6f/AFLJ84L/&#10;ACNP+cHZv0VJ/OPxx/5OTp/9SyfOC/yNP+cHZv0VJ/OPxx/5OTp/9SyfOC/yNP8AnB2b9FSfzj8c&#10;f+Tk6f8A1LJ84L/I0/5wdm/RUn84/HH/AJOTp/8AUsnzgv8AI0/5wdm/RUn84/HH/k5On/1LJ84L&#10;/I0/5wdm/RUn84/HH/k5On/1LJ84L/I0/wCcHZv0VJ/OPxx/5OTp/wDUsnzgv8jT/nB2JXFlJAoY&#10;kMvcjtm+7C9rtP2jkOOIliyAcUYzr95/O4P6v83/AI84uq7PnhHEfUHYHzq3AdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2UQCKEVB6g4kKQ7AVxpqtVofhP8p6Zi5NMDvFw8ulB3i7C943jbi4KnwOYcoEGi4M&#10;omJouxuCmLs2NK7NjSuzY0rs2NK7NjS27NjS27Jj+VX/ACkkv/MK/wDxNMpz/S63tT+6H9b9aE1T&#10;/ecf6w/UcDea/wDlI9Q/4zHOg0X9zH3ODi+kK1n/ALzR/LCnMpsVc2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7D3RJudqYz1jag+R3zEzijbIOw&#10;pvv97Jv9c/rzIx/SEF2TP8yf+UV0v/jLH/yZbOYxf3kmPZn95L3fpS7T/wDeqX5H9ec0VGc0UFj4&#10;DfMoRJd8ATyTHBUWmzNu5CD7zl0dOTzcmGkkeezsGRWFvHuRzPi39MvjgiHKhpoR83YIAAFBsMuc&#10;h2Xirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7NirsRmtYZh8a/F2YdchLGJc2rJhjPm7C64sJYqsPjTxHUfMZizw&#10;kOvy6aUd+YdgbKqcZ2bDSuzY0rs2NK7Hfs/7H/jbGmzp8P8AfOz/0vPNM9fpi+qc1MaV2amNK7FY&#10;LWWZqINu7HoMsx4jLk2Y8Up8nYaW1nFAKj4n7sf4Zn48Ij73Y4sEYe92CMubnZsVdmxV2bFXZsVd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdnU/yW8vRObrXpl5NGxtrSvY0Bkb7mVR/s88M/4MHb8o&#10;jHoIGhMfmNR/SjxcODH/AKaE8kv+SbqO1M3KA/rSdnV88HdM7At9qVpZJynehpUIN2Ob3sT2b1na&#10;U6wR9A+vLP04Yf53+8hxTa8mWMOanNcxQj4zueijqchWsfmlYQFo4CHPQiMeof8AgjRM9d7K/wCB&#10;TpoAS1E55pf0f3GP/fZf9nBw5aqR5ClES3sv2EES+L9fuyJad51ubK3lttE094bcM00ixuxALUBY&#10;hR8PTxz0DW+z+j1OQZNRDHmyCIxRlmj4noh9Mf3n9Zrz6yciDOe/0/zXfVblvt3DfJRTKH5na4DU&#10;g0/4yyf1ys+yfZpH+L6f/lTi/wCIY8Uu8t/U5P8Alok+/DTT/wA0dVKs720zRR7yyJSUAe/JRT/g&#10;s1Os9gOycuxxQhI/6mZYf9xLh/2K/mZRIHFuf5zXoXi/Yn5ezD/byTaX+ZFjexMqBXueJMcVfTYs&#10;BsKN+tTnE9pf8CeIkDp8pjC/VHN6/R/Fw5Mf+xjLH/nuTj1e/qGzvrU8X+9EXw/zpuMS8n/l/pMA&#10;/S2pMmp6tcMZZZGHKKN2PI8VPVqn7Tj/AFeOaj209steJ/kcMZ9n6XDEYoY/pz5sUPRCUssP8lw/&#10;wYpcH8+eR3WXtA5BWP0wREciSLyQ8ge+TjpnljhLszKrKVYAqRQg7gg4QSDY5q7OIfmr5QttG1GK&#10;/sIxHY3xYNEuyxyruQvgrj4lX/Wz6Y/4GPtZk7R08tPnPHqNLX7yX15sEvp4/wCdPHL0Tn/FxY/4&#10;uJ3/AGfqTOPDL6ouyCZ6k7F2bFXZsVdgiytfWkq392v2j4+2cn7We0Y7PwcMP8Zy/wB1/Q/26X9X&#10;+D+dP+rJz9BozmlZ+iPP/iXZIYo9L9OkksyvTYJEhUffIM+f8mTLKRkakZfUZSPFL/YvSnjGwEa9&#10;/wDx12G2heXdJ1b4DrcFjcf76u0MYP8AqvUof+C5Zh6nV5MW/hymP6Hq/wBj9TiavW5MO/hyyR/2&#10;v1f7H6nYcXf5bWdohkn8y6ci9RV9z8lBJP0ZiY+15TNDFkcLH23KZqOHL8nZFr6z0u3nEcN/9bSv&#10;xSxRMFp7CQxk5s8eSchZjwf1pf8AE8TtsWTJIWY8H9aX/EcTsZ6OmNKiJdSKjGjSSwhQvvRJJGP3&#10;ZLinW4Hwl/x2LLiyVZiP82X/ABUYOyW6Z+Vl1qtuJ9N1mwuo+/BpKj/WXhyU/wCsM1ObtqOI1OGS&#10;P+l/W6bP2/HDKsmPJA/5v/FOriesfljdaPD62o6xp9utKhXeXm3+qgjLN/sRktP2zHMahDJL/S/8&#10;Uz03bscxqGPLL/S/7ridXCLTIvKiu36WuL11BIC2cUVCPHnLID/ySzOzSz1+7EP+Skpf7mEf9+7D&#10;PLUkfuxj/wCSspf7mEf9+7D0XP5Senx+q6ty/nrFy/4nx/DMHg7Qvnh/2X/Euv4O0r+rB/s/+Jdv&#10;hFq0PlTdtIurz2hu4Y/+Tkb/APMvM7BLP/lBD/knI/7mUf8AfOfp5anlljD+tjlL/cTj/v3YFbT7&#10;QQeqNTtmf/fAW55/jCE/4fLBlldcEv63o/4tuGaV1wT/AK37v/qpxf7F2Sby/L+WFlEr6ot5qF0R&#10;Vqx8IVP+Sqycj/sz/sc1uqjrZn93wY4+/wBf+5dVrI9oTNY+DFH38U/9y7fDLUdQ/J69hKJaXVlL&#10;+zNApUj/AGJdkP8AwOY+LF2jA7yhMf0v7HFw4e08Z3lCY/mz/wCkeJ2+Q4aTp9zftb2Opw+id45b&#10;wNb19m2dF/4PNv484wuUDf8Atf7x3f5icYcU4Svux/vf+Jl/sXYY3PkPULe3NxLqGnCECvMXSGvy&#10;A3b6Mx4dpwkaEcl/1HGh2tCUuEQy3/wsuxTy5a/l/Ggl169nnmPS2t43WMD/ACnoHb/Y8Mjq56sm&#10;sUYxH86R9TDW5NaTWGMYj+dMji/0v0/7p2+Ht2fyVniKRfWbR+0sXrsR9EnqL/wuYOP+Uomzwz9/&#10;B/veF1+P+VYmzwT/AK3B/vOB2+RC40fTZdRW20nU4rmKT+7e4BtSD4MZP3f/AA+beGomIcWSBif6&#10;H7z/AHPqd1DU5BDiyQMSP5n73/cer/Yuw4H5UedGUOttEysKhhPGRTxryzD/AJb03ef9LJwv9EGl&#10;5GR/0snVwi1HQbjTrgQXlxbJITRuEqzcf9YQ+oV+7M7FqRkFxEv9Lwf7vhdhh1ccseKInX9Xg/6a&#10;cLsQvNPs44OSahb3RbYwxLcBt/8AjJFGv/DZkaXWZceQTgJ4pwPFGfo/3s5MhM5LjKEox/peH/vJ&#10;zdkbu7ZoJKdUP2T/AAz6G9mfaCHaWC/pz4/76H/TyP8AQn/sfpea1ukOGX9E/S7EM6RwnZgCTQbk&#10;9MVdik6hG9P+TZv9bv8A0wBXYnhV2bFXZsVdmxV2bFXZsVdjJYY5V4utR29sjKAlzYzgJCi7C250&#10;+SOrR/Gnh3GYeTTkcnX5dKY7jcOwJlFOK7NjSuzY0rs2NK7NjSuzY0h2TH8qv+Ukl/5hX/4mmUag&#10;el13an90P6360Jqn+84/1h+o4G81/wDKR6h/xmOb/Rf3Mfc4OL6QrWf+80fywpzKbFXNirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuwy0OTjcunZ1&#10;r9IOUZxskOwJff72Tf65/XlmP6Qpdk889Qxy+WtNDioDxmn/ADyOc9pIg5ZX5/7pv7DxiWaV/wA3&#10;/fBLtP8A96pfkf15CEREFEUKPAbZtgAOT18Ygckxx2FLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7AlzYRyVaP4H/A5VPEDycXNpRLcbF2FkkbxsVcUYdsxjEh1somJouxuCmLs1MaV2P8A&#10;2f8AY/8AG2CmfT4f752f/9Pz1nsVMH1TmxpXYOttOLUebYdk7/TmTj097yc3DpSd5OwxVVVQqigH&#10;QDMwCuTnAAbB2XhS7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuzsf5Ma1a&#10;SaPPpJYLeQStMqHq0bgfEP8AVYfF/sc+df8Agv8AY+WGshqwLwZcccXF/qebHxeiX9eH0fzvX/Nd&#10;H2niIkJdC7OgX90LW0knIqUHwjxJ2Gea9g9lHX6zHpweEZJeuX83HD15P9hH0/0nT5Z8MSVO4l9K&#10;FpPAbD3zh/mHXtS13VWsrdyY5JPTUcgvqNWlWJoOP8q59X9n6DDosEYY4iGPGPTEfw/8e/nS/idR&#10;kyCIM5Kdrb0/fS/FM25J7ewwgvbOeyupLW4AWaI0cAhh0r1GbCExIWOS4csckRKP0yRGXaahe2gk&#10;FrO8ImXjIENOQ98Z44y5i6RlwQyVxAS4XYHyba7BEGoXtvBLbwzvHDOKTRqaBh03yEscSQSNw1Tw&#10;QlISkAZR+l2BwSCCDQjoRk212dB/L7zhdJdizunL7VDHqyDqD4svVTnHe1/szi7S0pjX76HqwT/m&#10;ZP8Aqnk+mf8ApvqjFljmYG+iDmT6rIJo9oyaSJ237jOudc+VyK2dqjM2KuyDfnGkTeUAXpyW5iMf&#10;+tRh/wARLZ6d/wACSch2vQ5SwZOP+rcP9/wOw7MJ8X4Ozh2fTr0Ds2Kux8ELzSBF79T4DNZ2v2ri&#10;0Onlmyco/TH+LJk/hhH8fT6m/T4JZZiIdh7bWrcRHCjPxG4UEn5mmfO3afaWTV55Zsp9U/8ASx/m&#10;wj/Ri9bixwxQERsHZiCCQRQjqDmE3OzYq7Nirs2KuzYq7LSR425IxRh0ZTQ/hgIB5oIB5uzO7uxZ&#10;2LMepJqcQKSABydlYVdgr9E6r6XrfU5/RpX1PTfjT50plXjwuuKN+9q/MY7rijf9YOwLlra7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuxQXNysRhEriI9Ywx4/d0yPALut2PBG7rd2J5Jk7NirsTmhSWMo3&#10;Q9D4HNj2V2pl0OeObEfVH6o/w5IfxQn/AFv+PNWfBHLExk7CaaF4pCjdR0PiM+h+yu1MWuwRzYj6&#10;ZfVH+LHP+KE/x/SeQz4JYpGMnYvYRjk07fYhFfpzPk1OwKxLEk9SanJIdmxV2bFXZsVdmxV2WiO5&#10;oilj4AVxV2Co9MuW3aiD3O/4ZHiCXYsNI23l/wCF/twca07AMyIkhVH9QD9oCmSCHYDubGKarD4H&#10;8R3+eVzxCXvcfLpoz35F2Fk1vLC1HFPA9jmJKBjzdbkxSgd3YnkWt2bFXZsaV2bGldkx/Kr/AJSS&#10;X/mFf/iaZj6r6fi67tT+7H9b9aE1T/ecf6w/UcDea/8AlI9Q/wCMxze6L+5j7nCxfSFaz/3mj+WF&#10;OZTYq5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVd&#10;mxV2CtNfhfRHxPH7xTK8ouJSHYy+/wB7Jv8AXP68OP6Qpdk/86/8o3p3+tH/AMmjmg0X97L4/wC6&#10;crsD+/l/V/30Uu0//eqX5H9eQfNq9amObFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXYlPbxzJxYb9m7jIyiC15cQmKLsKZoHhfi30HsRmNKNOoyYzA0XYnkaa3Y79n/Y/8bYKZ9Ph/&#10;vnZ//9Tz7FFJK3FBU/qz2aMCTsiEDI0H1ThpbWUcPxH4pP5vD5ZmY8Ij73ZYdOIb9XYJy5yHZsVd&#10;mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdj4k5EnsgLH6On44lXYzFXZsVdmxV2bFXZsVditpd3Vn&#10;cR3NrK0FxEeUcqEqwPsRmPqtLi1GM4ssY5Mc/TOExxQkiURIUeTs6Jon5oarqaxaPqVsLmWdlSO6&#10;hBD1r1eNQQ3+w4Z5xH/gf6PszVjXYMngYsYn4mHMf3XDOPB+7zzPFj4f9s8Xi+nidF2j2YPDkYHl&#10;6uFRvIzJbuq/a6gfLIhrGmzaffSQSA8akxP2ZCdjnc45iQsPKg2ut5lmiDDr0YeBwFliVTNirsGH&#10;Vr46YNNLj6oH9QJxWvLr9qnLKvCjxcX8TR+Vh4niV664XYDy1vdgxdWvl019NVx9UkcOycVryFD9&#10;qnLtlRxR4uL+JoOlgcgyV6xs7DvyNpUs+prdsRHBHVFkc8VLv8PU+AOYPa2tjpsE8kt/DiZ8Mfq9&#10;P8P+c3iJkeEcyhb5+Srbru8hG3gBvXO6px4LxNVpseu2fHmWRMiTzJdvVIoCgA8MA6n5g0TS4y+o&#10;XsNuB+y7jmfkg+Jv9iM2XZ3YWt1shHT4sma/5sfR/nZP7uH+dJtx4Zz+kW7OL/mL57XzHcRWtmrJ&#10;plqxZOezSSEU5kdgBsgz6Q/4H/sQex8csuYiWrzjhlw/RgxfV4UZfxSlL1ZJfT6Y8P08c97otJ4Q&#10;s/UXZDM9Gc52ZVLEKBUnYDK8uWOOBnM8MIDilL+bFlGJJoc3Yf6SlvZSJJPAtyAayRMWVW9iVIan&#10;yOfPntX29k7TzHhJhhh6cP8A1U/rz/2P0vUabReHjoHhnL6puyfWX5valY2629lpNhbQr0jjR1X7&#10;gwzgMnYMJm5TySPw/U63L7OY8kuKeTJI/wBLh/U6mBtV/M651WMpqGi6dcV25PHIXHycOGX6GyzB&#10;2OMR9GTJH4x/4lu0/YUcJuGTLH4x/wBzwupkX+saY9w0ktm6RH7MNvMUA+mVZ2zZ8EwKEt/6Uf8A&#10;iDjdtwZAKEt/504/8QcbsdFe6db3SzQ2Czxr/ui8kaVa+P7n6vgljnKNGXD/AEsY4f8Ad+KxlinK&#10;NGXCf52McP8A008V2Sm2/NrXLWIQ2um6bbxAUEcUEir9wkzWT7DxSNynlkf6w/4l1M/Z7FM3KeWR&#10;/pSj/wAQ6mANS8+z6kD9c0bS5GPVxBIj/wDBrIH/AOGy/D2YMf05Mv8Aph/ueFyMHZIxfTkzD/Oj&#10;w/6Xg4XUwmtbvSRMzXmnmSImojgmaKnsC4mzMnDJXplv/Sjxf7nw3OyY8lemW/8ATjx/7nw3YZvf&#10;eRBF8GlXzS02DXSBa/MRH/iOYwx6q9546/qH/i3FGLWXvPHX/Cz/AMW7A+keZm0e6a4sLC19StY3&#10;uEaZ0HbiWYAH/KVVyefR+LGpynX9H0Nmo0PjR4ZynX9D0cTsPv8AlcXnD/l2/wCRR/5qzB/kDT/0&#10;v9M67/Q3pf6f+mdTCfVvOl9q1Tf2NjK7dZRBwk/5GIyv/wANmXg7Oji+iUx/nen/AErm6fsyGH6J&#10;ZB/nen/Sy9LsJkuIVWhtYmP8xMtfwcDMwwPef9j/AMS5xgf5x/2P/Eux1vepAxYWsEh7eoHYD6C1&#10;ME8Zl1kieIy/ikPd/Y7F7jWTPEY2srRAf2o4RGw+lSDkIafhN8U/9M1w03Cb4p/50uJ2G+hap5Fo&#10;set6NJUf8fFrNLQ/ONnH4P8A7HMTU4dVzxZB/VnGP+64f964erwaznhyD+rkjH/d8P8AvXZIjN+S&#10;SpyEFw5/kBua/iwH45r+HtO+cf8AYOrEe1r5x/6V/qdvhXd61+V0ZP1Py9c3HvLcyRD/AIV5Myse&#10;n1x+rLGP9WEZf72LmY9L2gfqywj/AFYRn/vYO3ytP1z8spJQt95alt4ztziu5pqfMFoscum1oHpy&#10;iR/qRh/xac2l14HozRkf6WOEP0Tdvhze3f5JW9v6kFnJdykbQRtdq1fcyOij78w8cO05GjIQH879&#10;3/vQ4OLH2tKVSkID+d+6/wB5GTt8gup6pptxMTYaVBYwV+BA80r0/wAppHI/4FFzeYcM4j1TlM/5&#10;sf8Ach6DBgnEeucskvdCH+5i7LsdZsoCBPpFpdL35mdW+gpIo/4XBk08pcpzj/pP+JRl005csk4f&#10;6T/fQdh3F5q8kCOknlJC/it3LQn6VNMwpaLU3tm/2EXAloNXe2c/8q4uwh1nU7K+mBs9Oh06Ba0j&#10;iLuxr/M7k1/2IXM/T4ZQHqlLIf6X/HXY6bBPGPVOWWX9Kv8AcxdhPd2yzx06OPsnOs9mvaCfZufi&#10;+rBk/vsf+/j/AE4f7L6WGt0gzRr+IfS7ELhBbaeIx9pyA3zO5z33T54ZojJA8cJjijL+i8pOBiaP&#10;MOwtzIYOzYq7NirswBJAAqT0GKuwxttLFA0/X+QfxOQMkuwwSNEXiihR4DIq7LwK7C3Urw1MEZ2H&#10;2z/DJxCuwvyaHZsVdjXRXUqwBU9QcBFolEEUXYX3OmsKtDuP5D1+jMeeHucDLpCN4uwCQQaHYjqM&#10;ppwS7NjS27NjS27Jl+Vf/KSS/wDMK/8AxNMxdV9Pxdd2n/dj+t+tCap/vOP9YfqOBfNf/KR6h/xm&#10;ObzRf3Mfc4WL6QrWf+80fywpzKbFXNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2Kux8TcJUf8AlYH7jgI2V2KX3+9k3+uf15HH9ISXZP8Azr/yjenf&#10;60f/ACaOaDRf3svj/unK7A/v5f1f99FLtP8A96pfkf15B82r1qY5sVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdmxV2JXECzRlTsf2T4HIyjYas2ITFOwnkRo3KMKMOuY5jTppRMTRd&#10;m/Z/2P8AxtkaZdPh/vnZ/9Xi0UMcScUFB38Tnu0YgDZ20MYiKD6pxTJM3ZsVdmxV2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2CmT0rGp+3OR/wI3yPVLsC5JDs2KuzYq7Nirs2KuzYq7PQXkLybaeX9&#10;Jid4wdUuEDXcxHxKW39NT2Vf+GbPkz249rsva2rkIyP5PFIxwY/4JcP+Xn/Onk/2EPR/O4ub1mpO&#10;SX9EfS7F/MXk7T9XjaqKHO/E7CvipG6nNn7K/wDBEy6GIw6gSzYI+mE4/wB9ij/N9X97D/Syj/O/&#10;hdRl01m47FDS2rBzLbtwkP2h+yc51f8A5datptytxaEMImDqk61XY1pyAKN/wue0dm+1Og10axZI&#10;SMv4L4Mv/KqfDkcHNiPCYyBotfXJI9p4iv8AlLuMJNU0XzFcXclzPZjnJSogC8dhTYKc32KcIigW&#10;vBjjjiIgmh/OXre2rf7sA+dRgIaDrJNPqU3/AAByzxY97bxBd9atv9+L9+Gr6L5l1G3traS1ihjt&#10;hxjeiIx6D4uNWPTwzH8THjJlfNx8WCMJSkDK5+axr+1Xo3I+ABw/0P8AKy4ldZL0ll6ld0T7z8bf&#10;7ELnJ9se3vZ2jBHGMuT/AFPD+9n/ANU4f583MjinLkKWGe7m2hj9NT+2/wDTJ43kvQ5dJfTbmESR&#10;SLSoAUoR0MdPsUzxzX/8EXtHLq458UvAhiPow/VCf/Qx/q3F/sf8nwz9bsdLHwTxR+pVt7ZYqsTz&#10;kb7TnrnEPNvlm/8ALOqtZSuXt5BztpxUCSOvcfzDoy59CeyvtHp+2dKM8QI5I+jPi/iw5f8AqnL6&#10;sc/99GT1emzxyxvqrYRZ1LkOzYq7NirsMtPtOA9Zx8R+yPAZ477ce0vjzOkwn91A/vpf6rkj/k/6&#10;mP8A2U/6j0XZmi4R4kvqP0uwxhhmnlWKGNpZXNEjQFmJ8ABuc82lIRFnYO3lIRFk0HYbt5J83LH6&#10;h0i749aCJi3/AAIHL8MxB2jp7rjh/pnCHammuvEh/pnYUz29xbyGKeJ4ZV+1HIpVh8wd8y4zEhYN&#10;hzITjIXE8QdieSZOwTY6ZqN/J6djay3T91hRnI+fEHKsmaEBciI/1mrLnhjFzlGH9Y8LskEX5Yee&#10;JYvUGmlR1CvLCrH6C9fvzAl2zpQa4v8AYy/U62XbukBrj/2M/wDiXVwk1TQdZ0qThqNnLbE7BnUh&#10;T/qt9lvoOZuHU48ouEhJz8GrxZhcJRm7AOXuQ7NirstUdq8VJp1oK4CVJAdlYVdmxV2bFXZsVdmx&#10;V2bFXZsVdi0Fle3BIgt5Jiv2vTRmp86DISyRjzIDCeWEeZEXZX1S7qR6MlQaEcT1+7Hjj3r4ke8O&#10;xw0+/PS2lPyRv6YPFh3hHjQ7x83YIttA1m5ZlitJKoKtzAjFPm/HIT1WOPM/75rnq8Uech/uv9y7&#10;GfobVjK0S2czyJ9pUjZqV6fZBw/mMdXxR+bL8zjq+KNe92KDy9r56aZdn/nhJ/zTkfzWL+fD/TRY&#10;/nMP8+H+mi7A6adeszL6fBk2YSER0P8AsyuWHLEdf982HNEdfl6v9y7EZEaNyjCjL13B/EZMG2YN&#10;i3YDv7d5YgV6pU8fHO+9i/af8nk/L5j/AIPkPpl/qGT/AKpz/j/m/X/PdZ2lovEHHH6x/snYU57Y&#10;8y7NirsdFFJK4RBUnElXYb2likA5H4pP5vD5ZWTaXYJyKuzYq7Eby49CAsPtHZfnhAtXYRkkmp6n&#10;LUOzYq7Nirs2KuzYq7ELi0imG4o/Zh1yEoAtOXBGfPm7C2e1mhPxCq9mHTMeUCHWZcEoc+TsRyNN&#10;LsmP5V/8pHL/AMwr/wDE0zF1f0fF13af92P6360Jqn+84/1h+o4F81/8pHqH/GY5utF/cx9zh4vp&#10;CtZ/7zR/LCnMpsVc2KuzYq7Nirs2KuzYq7Nirs2KuzoXkz8uLDUdJj1PV5JlS5r9Vt4CqHgp483Z&#10;g32iDxWn+VnKdpdt5hmOLAIfuv7zJkufr+rw4RiY/T/HJ33ZXYp1MTInhi8780effMLa/daN5aW1&#10;jTTeC6hf3aPKpndQ4hiRGj+whX1HZv2uPHI9528rDy9qqwQyNNZXEYmtZHpy41KlWptyVh2zadj9&#10;pHVYzxgRy45cGSMfp/nRnD+jOLrddozp8hgeifeQvNlx5h065F/Cltq+mzm1v4YiTGW4h0lj5fF6&#10;cqMGXl/lLgbyn5efX9bh08P6URDSXEoFSkSCrEDxP2V/yst7V1/5XAZgcU7EMcf52Sf0/wDFS/ot&#10;emwHLkEB/EiPO/mf/DegSX8cIubySSO2sLYmgkuJm4xqT2Ufbf8AyFbJ35l/LTRE0W4udHE0V5Zx&#10;mbjI/qCVEFXB2HF+PxLx/wBXOd0nbephliM5hPHll4fpj4fgzn9HX1Y+L0+p33aXYHgYuOJ4q+ph&#10;OleevN+maxYDzDc219pepTpazPBAYGtZpjxiZTyb1IS9I25/EvJXzlmdo8y9UywCSABUnoMBKuJC&#10;gkmgG5J6AZPNA/Ki/uoUudYn/R8TgMlsF53BB/mUkLH/ALL4v8jOY1XtIOIx08fGr/KyPBg/zZfV&#10;l/zPT/TdzoexM2cX9MfN57qv5r+vcSWvlOwGremxSTVJpPRsVYbEI4DSXFD19JeH/FmSJfyq8oBe&#10;JlvmPd/UiB+7081/8s6/n+4/0mT/AKqO5HsqK+tKz5w/NBjz9bRk8IhbXLL/AMEZ1P4YXal+UNqy&#10;FtJ1FllH2YLxRRv+esfT/kXmRi9o88P77GJx/n6c+r/lVk/3s3C1Ps1mgLieNE235m+a7Ahtd0WG&#10;8tR/eXOkyMZEHj9Wm+J/9hKzZzvU9Mv9MvZLK/haC5iNHjb8CCNmU9mGdRpdVjz4xkxnjhJ5ycDE&#10;0ebP9F1vStb02HUtLuFurOcVSVK9RsVYGjKynZlb4lzp1h+U+hNpsKXdxcfpGaNWaeMqI43dQQAh&#10;WrKtd/i+L/JzjsntFqiZZMYx+DEy4ccuLxMkMZ4f7y/RKX8Poek0/s+cmDxOLeuTzC4/M3ztci61&#10;nS4LEaPbSTCDTpkkNxPFbuyOzTBwscj8G4L6bKvw8uWcv1Cymsb64spv762leGSnTkjFTT7s7PT5&#10;45ccckfpyRE4/wCf6nm5RokPU9J1K31TSrPU7av1e9gjuIa9eEqB1r70OIxxvJIscal5HIVFG5JJ&#10;oABlkpCIJOwCAERNNFDE80riOKNS8jsaKqqKkknsBnWtM/KrQYrBINUM0uoyKPXlikCrE5/ZRaEN&#10;x8W+1nD5e3tVkJyYjCGIf3cJx4vFh/PySv0cf9F6nS+znHh45HhkQ8juPzD876n62s6NLa2OkJyf&#10;T7O6gLvcwp0kmk5o0Xq05IEHwphTpf5SpIbh9Qv2jiSeWC3EKBmdYXMZdixolWU/D8WZU/aac6GG&#10;AJ4ITyeLLhjCWWPieHHhj6/T/E4Oh7EyaiyCAIlHt+bmq6kLdPL2lQvJ9Vtrm+mvpnjjikuohMsK&#10;CNHeQhGVi/wrhj/yqTy9/wAt93/wMWV/y7rf5uD55HY/6FZ/zo/j/NW/47/Mn/li0b/kZdf804jN&#10;+T+mN/cavLGf+LYFf/iLrk4+0OqH1Ysc/wCplMf93jap+y+YcpRP4/zVSP8AMjz1D/vR5fsbsf8A&#10;LtfPEfulhP68juuflvqWl3Fiq3MVzbX9wlok6hlKSyGih0Pj7H9nNhpfaCGQT44SxZMWOWbg2lx4&#10;4fVwTi6jV9mZdPICf8SbaT+aNrdRammoaZPpuoaZZS6i1o7xyrNbwj42iljJUlTRWVgrfEuTiT8s&#10;fKH1JrJY5UuQOI1IyMX5j9ox19PjX9nj9n9rNBDtjXbZeKMh9X5bhjwcH8zxP7zj/pfzv4XoP9DU&#10;ThsH95XExGDzh+ZTQxa6t9BOJFW4Pl4QRrAYmHL0knp6/q8fsyM3Dn+xxzkusaTe6RqU+n3i8Z4G&#10;4mnRh1VlPdWHxLnbaLWQ1OKOWH0z/HDL+lF5HJjMJGJ5h6p5d1/Ttf0a21bT3LW1yvIBtnRgaPG4&#10;/ZdGBVhgLMpgmOSTyF5ctNe1xra8ZltbeB7iVUNGcKyqFBNaVZxX/JzTdua+emwg4648k44o8X0w&#10;4uKXH/sHN7P0vj5RC6tiv5jeZdS0HRrVtMEYv9RvIrC3mmUvHEZFd2kZAV5cUjbivL7fHD38wfI+&#10;laZpkWqaSjxRrIIbqBnMgHMEo4Lb9Rxb/Y5rux+1c0s5w5iJ8UfExZOHw/o+vH/suKLsO2OyRpaM&#10;TcZJN5H83eYT5jby/wCYLmO+N1btdadfJEsDFoWCzQuikqaB0kRh+zz5Zz/OpdE9DJAFT0zpflT8&#10;sLcW8d95iVy8gDRaapKEKehmYfECf99r8X838ucfru3smWRhpiIwjtLUS9fF/wAIh9P/ACUl6f5r&#10;0XZfYUs44p+mDzHXPzE1nWLuWy8oyR2unQMY59fkQS+o6mjLaRt8DhTsZ5OUf8it9rJTL5N8nyxe&#10;k+kQqnQNG0iOP9kGr9+a2OfVxNjPk4v6fBOH+k4Xfz9mtORQ4rSlP8YwN61t5rv/AKx1P1hbeeE/&#10;88jGtB/qsuQzzV+V6WlnNqOizvNDApkns5qeoqLuzI4oHCj9nircf5s3Gg7fnxxx6iIHGeCGbH/d&#10;8f8ADHJD/J8X+dF5vtLsPJpxxD1QT/QPzJ1aDULXS/NVrEgvJFgtNYs+XoNK5okc0TkvCznZWDPH&#10;y/lznudW6J6LmxV2bFXZsVdmxV2bFXZsVdmxV2K3Lcrh2/mNfvyMeSXZ0Hzr/wAo3p3+tH/yaOc/&#10;ov72Xx/3Tldgf38v6v8Avopdp/8AvVL8j+vIPm1etTHNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7A15aiZOS/3i9PceGRlG3G1ODjFj6nYW8G49D0p9PLplFbut4TXw/3&#10;zs//1uNZ7w7l9U5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2CLK1M8u/92u7H+GAmldim&#10;qSAzLGOiDp7nBFLsB5JDs2KuzYq7Nirs2KuxS3kWO4ikYclR1Yr4gGuVajGZ45RGxlEx+xEhYdnq&#10;OGaOaFJomDxSKHRh0KsKg/dnw5lxSxzMJDhnAmEo/wA2UfqeRIo07H5BDs2KuxKSztJDWSCNz4so&#10;P8M2ODtjWYRWPNmxj+hlyQ/3zA44nmAsaGFvtIp+YGQHyZqlrd6xrb3PGSz+vGK0DgFUUtxjC16B&#10;ts919qNFro9i4J4smaGpw4IZtRwTnHJm9HFqOP8AnSx/X/VhJ3+TsjGdJxxjHjx0Zbfw/wASV3M8&#10;MGuWtqY19K5jYUoNnU1B/hnQI7eCL+7jVP8AVUD9WeCajX6jP/e5MmX/AIZOWT/dl0IiByCbLHGv&#10;2VC/IUx+YjJvNirs5z+dy2v6CsGan1oXVIvH0zG3qfRyEeew/wDAall/PZgP7nwPX/w3xIeD/sfH&#10;/wBk7Tsq+M91OzjefRTvHZsVdguwtPUb1HH7teg8TnBe2vtL+Ux/l8J/wjKPVL/UMX/VSf8AB/N+&#10;v+Y7Xs3ReIeOX0R/2TsNc8TeldhlofmLVdDnkn02RIZ5F4GVo45GC+Cl1bjXvTMbU6THmFTFj3mP&#10;+5cXVaLHqAI5BxRHnKP+5dhyfzS89n/pZ0+UFv8A9U8w/wCRdL/M/wBlP/inC/kDR/zP9lk/4p1M&#10;CXvn7zVfJ6d7dx3KfyS21s4+5ozluPszBA3EGP8AVnP/AIptxdkafGbhEw/qzyf8W6mFqazeI/NU&#10;tw3Y/Vbfb5fu8yTp4kV6v9PP/inLOmiRXq/0+T/inYZR+f8AzfFGI4tSeOMdERY1A+QCjMc9l6cm&#10;zC/m4p7I0xNmAJ/zv1upmP5gecz11af6CB+oY/yXpv5kV/kjS/6nF1MSl87+bZUZJdVuHRtmUtsf&#10;oyUeztODYhFlHsvTA2IRdhU13M0hkbgzt1JjQ/gRmUICq/S5gxgCv0l2V9am5h1Koy9GRVQ/8KBj&#10;wBfDHJ2DU8z+ZY0CR6teIg6KtxKAPoDZSdHhO5hD/SxaDocBNnHj/wBJF2XZeY9Utrw3bSLdyt/e&#10;C8RbgMPA+qGP/AnHJpISjw/QP9r/AHf+4XLosc48NcA/2v8Adf7h2TKw/NPRljAvfLVqZAN3gCKD&#10;/sWRqf8AB5p8vYuQn05Z/wCdf/FOjy9gZSfRmnX9Pi/4r/eupi0/5taMFpa+W4K9mkZAPuWP/jbI&#10;R7DyfxZZfb/xTCHs9l/izS/2X/FuphTc/mrrDki307T7de3GDk33s1P+FzKh2JjHOWSX+c5kPZ/E&#10;Pqnll/nOpgdPzQ80q3L/AEUj+U28YH4AHLD2NgP87/TybD2DpyP4/wDTydTD/TPzolQBdS0qGTxk&#10;tj6Z/wCAcPX/AIPMHN7PA/RMj+v6nXZ/ZgH+7nIf1/V/xLqYtrH51l7Zo9HsDDOwp9YnKnj7hF2J&#10;/wBZv9jkNP7O1K8kuIfzY/8AFMNN7L1K8suKP82H/FOpnNL7UL2/uXur2d7i4kNWkkJY/j29s6PF&#10;ijjjwxHDF6nFhhjjwwHDF2D9C81a9oUvPTrpo0Jq8DfFE3zQ7fT9rKNTosWcVMX/AEv4v9M4+r7P&#10;w6gVkjf9L+P/AEzsnFv+eN6sHG40qOS4ptJHK0aV/wBQq5/4fNLP2bje0yB/V/6RdBP2VhfpmRH+&#10;rxf7K4/7l1MgOva7f65qcuo3zAzSUAVdlRR9lVG/wjN7pdNDDAQjyD0Wk0kNPjEIcg7AcFxcW8ol&#10;t5XhlX7MkbFWHyIoculASFEWG+cIyFSHEHYJutc1u7T07vULm4j/AJJZpHH3MTlUNNjgbjGMf6sQ&#10;1Y9JigbjCET/AEYxi7AWXt7s2KuzYq7C3ULSlZoxsftj+Oet+w/tP4gGjzn1x/xeZ/jj/qP9aP8A&#10;k/6Po/m8Wg7T0NfvI8v4/wDinYla2Ms9GPwx/wAx7/LPTDKnSOw2hgjhTjGKDue5+eQJS7H4Fdmx&#10;V2bFXYUalP6k/AfZj2+nvlkQrsCZJDs2KuzYq7Nirs2KuzYq7KIBFDuPDFSHYDuNORvii+E/y9sq&#10;lj7nCy6MHeOzskX5XxSR+ZZldSp+qv8A8TTNfrY1D4vPdqwMcYB/nfrQmqf7zj/WH6jgLzX/AMpH&#10;qH/GY5uNF/cx9zg4vpCtZ/7zR/LCnMpsVc2KuzYq7Nirs2KuzYq7NirsciM7qiirMQFA7k4CQBZV&#10;bJIkcbSOeKICzMegAFSc9ExWiWVvb2Mf2LSKOBaf8VqF/XnmekmZwOQ880pZf+VkuL/cvqPZOHw9&#10;PEPEPKcj3OknU5QRPq08+oTV8biVnX7o+C5Cvzcs/V0LT72nxW1y8JP+TMnL9cWbnsDJwaycP9Vx&#10;Rn/nYZcH+5yPNe1OGpxn3hkH5fz/AFT8w9StK0j1TTYrnfvJZymI0/2E6YE/J/TyseqaowpUJaRN&#10;48j6kg+5Y8t9pMvFmxYv5vFnn/0yx/7ubjezWDiz8X8xX/NC7F35m8u6Mp5La+vq10nhwX6vAf8A&#10;g5ZP+AzosARplRxVH+Bx4hhxP680GuBOGVc4ji/0nre01+PiwTH9H/c+pjHnGF5fLGo+maSwwm4j&#10;I6h4CJVI+lM863du1tdzW7/ahkaNvmhIP6s9Jw5BOAkP4wJf6Z8pIo09q0+8S9sLa8j/ALu5iSZP&#10;lIoYfrzo35X+VYlhHmK9jDuWK6ZGwqAVNGmI/wAk/DH/AJXJv5c5Pt/XHLk/KwNQj6tTL+t9GD/O&#10;+rJ/R9L0PYPZnjz45fRF5x+Y2uT61qzeULKRo9Pt0SXzDPGSrOJByis1Ybjmv7yen+6+Kfttkx1/&#10;zBpuhWP13UWZmlJFvbpT1JWHWleir+0+arBhyZsng4ALj9c5f3WCP/F/zMf+9el7T7WhpI8MR6/5&#10;v81JLaPUr/UV8u+WbeIT26Kbu5kBFrZRH7HILTlI4H7qFf8AWb4Mgcn5xaj6p9LS7VYa7I7Su9Pd&#10;gyj/AITN5H2Y29WbLxf0RjjD/ScMv908rL2i1JN2yaP8pLxow1x5q1Brnu0MVrHFX2jMT7f7PJV5&#10;R87WXmQzW/1c2eoQJ6piDc45EBAYoSAQVr9k5qtdoc2jlHjl42LJLg4+HgnDJ/DGf8Pq/nO87I7e&#10;lmn4eTmf4kh1rSPMHlS9sl1K9TVdI1Cb6tDfekIJ4bhgTGkqITG6ScSqyIE+P7S4D/NHSIr3y4NS&#10;C/6VprqDJ3MErcSp/wBWQqV/l+LLuxsxwazgH93qRL0/7fj9fH/n4+Li/qxcb2m0QFZR1+pEeTbt&#10;tE8+x2cR46f5kjl9SEbKt9bJ6glA6Aywh1f+dkTDzyxqA1Hyzpd5WrtAsUp7+pB+7avz48swp4vC&#10;z5cX83IZx/4Xn/ex/wB1J2vs9n8TT1/M/H/FJfaWn6O13zDobCi2l9JPAnb6vfD6wlPYM8if7HOZ&#10;/mlp31XzXLcKKRahGlyvhyI4P/w6Mc6X2ZzXpfDPPBOWL/N+vH/0rnF4rtTT+FnlFmP5PXhbym2k&#10;yGs2hXU9ga9TGrepA3y9GRB/scd+VukC98yi8kXlBpiG4Nehl+zEPnzPP/YZH2l1BjpxiH1amXhf&#10;8k/qzf7D0f57LsrS+NnjHo1+b2ouvl6DQoHK3PmC4WzPE0YWw/eXTfL0VMf/AD0zp2v6yNG0S81U&#10;0MsK8bdTvynkPFPnxPxt/q5zQ0/j5IacbDIfX/RwY/7z/Tf3f+c9r25q/AwVHnP0/wCawy+086rf&#10;6V5UtqxR6m5F2Y/hMdhbqGnoR9nmvGFf+Mmc08ufmbqGlWTWd3bLqMXN5Y3eRo5FaRi71YBuQZyW&#10;6fabOl1vs9HJk48U/AJEYyjwjJjl4fph6f4eGPpeM0Pa+XTgiPIsz138r47rUzqOh6m2iSyxRQ3M&#10;KwJPA6wII4iI2K8HSMCP4W+wq/DnRvLWvLruiLqX1UWjNNJF6YcyVCBd6kL/ADZzmXTzwamWKU/F&#10;EYQn9Ix/Xxf8S9h2J2hk1IkZ/wALD/qWr6V5sv8ARb3U/wBJxW9rbzrL6CQUedpARRC3aP8AmwH5&#10;o866f5du7W1ubOW4NxD6xkjkVSKuy04sp/l/myzQ6HUaozlCcIxxz8PhnAy/gjP6oy/pOH2j27k0&#10;+cwAEor9C0fzf5hu9Yl0zULO3t9PuxaR291bu9aQRyMfUjkQ9ZP5ciOvfmJDq9zplpY2z29tBeQ3&#10;MkkrAuzo1FAC7Kq1P+tm20/YeTHHJkyyjOcsM8MY4x6Ixn9X1fVKTz+v7WlqpRscIin1h+Xmq20O&#10;saprt5Bc3s2mXOn2tvaRukMcUy8pGJkLO7uVT/JVc6jOh+syKoqeZAH05z2lyDwIyPLgj/uX0LTT&#10;Hgxkf5kfuYx5evYV8qabdzuI41soXlkY0ApGtSTkX89eUx5g00TWy/7l7JT6HjNENzEf8ofaj/4H&#10;9rM7Qa78lms/4vmP73/asn+rf1ZfTl/07zXtB2VxDxYDf+JGaNrZ8m6696xP+GtWkH6UQdLW5air&#10;dgf77fZLj/YyZxcgqSCKEbEHqDnfA28U9iVlZQykMrCoI3BByZflPIV818B0ltZ1P0Ly/wCNc532&#10;nH+DRP8ANzYv91wf752fY8q1MP6wYN+cKD/Dmnzd7fVrBx/sphGf+Fc5PvPcYk8lasD+ysLj5rOn&#10;8M0WjNa3Af6WSP8ApsU3rPaaN4AfNjFoxj8/eU5R1NxdQn3WSzlP61U5C/yt8sx3d3Jrd4ge2sWC&#10;2qMNnuKVB+UQ+L/W4Zt/aLWnbTQNSyjizS/mYP8Aq79H9XjeZ7F7P/MZd/oin/5pa5cTyW3lDT5T&#10;FNqMZn1adDRorBTxKg9nuX/dL/kepnQ9c1uy0bTZdTviXUHjDCDRppTuEB7eLt+yuaDHhnknHT4d&#10;pEfV/Dgxfz/+Ij/FJ7DtXtGOkx1H6v4f6LFvRvbm9tPK3l1EhvZI+TzcaxWVovwmZl7t+xDH+2/+&#10;TnMV/NfzYL1p2eF7YmosWiT0gv8AKCAJPp9TOl/0L6XgoeIMn+rccvE/6p/7B4ePauoE+LiNsv8A&#10;+VM+UxaKsU19FqYHxaul3L9Yd+7OrFoWr/J6XDDTVvzYiutHntrPT2t7y6jaGSR5A8aK44sUHEMS&#10;VO3L7OYuD2cy+LE5ckZ4schP0w4MmTg9UPE9XD9X836nN1fb2XNi8MhA2X5W6/Jqdp+mtZhvNJsJ&#10;47pEhtzDPcPCweNZjzaNVVwGb01+P/JznOda6F6VmxV2bFXZsVdmxV2bFXZsVdmxV2Wxqa4FdnRf&#10;Ov8Ayjenf60f/Jo5z2i/vZfH/dOX2B/fy/q/76KXaf8A71S/I/ryD5tXrUxzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzBSxo&#10;BU+AxV2LLZXTdIz9O368FhXY2W3mip6i8a9MQVdieFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFX&#10;YlRefT9uv08ch1+P6Guhfx/Q7P/X41nvDuX1TmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2L2&#10;tpJO22yD7TYCaV2HEcccEXFdlUVJ/icr5pdhFLIZJWc/tGuWhDsbirs2KuzYq7FFtrhhVY2I8aHB&#10;auzNbXCirRsB40ONq7E8Kuzpf5d/mbBp9tHo+tMRbR/Da3lC3BeySAb8R+yw+z/q54t7ff8AA4nq&#10;8stZogPFn6s+n+nxZf6rh/h8SX8cJfX9f1/VqtboTI8UOf8ANdnW7a6trqBZ7aVJ4HFUljYMpHsR&#10;tngeo02TBM48sZY8kfqhkHBOP+bJ0sokGi7FMpQ7Iz5+82QeX9FlKuP0jcq0dnGD8XIihk/1U6/6&#10;3w52nsN7LZO1tbEEf4LhIyamf8PD/qP9fN9P9Tin/C5ej05yT/oj6nZyry4zDyXrrAkMCpBHWu2f&#10;UWriDngDye1wf3E2P6x/ykulf7L+OdK/LvzzBr9gtpdSBdYtlpKp2Mqjb1F/43H82fNvt/7Fz7K1&#10;BzYhehzS/dy/5R5y/wAhP/p1L+KHp+uMnjdbpDjlY+gsgyY5524LsLtd8waVodk15qM4ijFQidXd&#10;v5UX9o5t+xewtV2nmGHTQ8SX8Uv8nij/AD8s/wCCP+6/g4pNuLDLIaiHZwPzj5svPMuqG6lHpW0Q&#10;KWlvWoRK9/F2/aOfVfsl7LYextL4UDx5Z+vPm/1XJ/1Th/k4/wCd9UpPR6bTjFGhz6uwizqXIdmF&#10;KivTvTIZOLhPDXHXp4vp4v6SRV78nYYJqcSKFWIhRsBXPLNT/wAD7U58ksmTPGeTIeKUuCX/ABTv&#10;YdrwiABHYOy/0qn++z9+Uf8AJtc3+rQ/0kv+KZfy1H+afm7N+lU/32fvx/5Nrm/1aH+kl/xS/wAt&#10;R/mn5uwvm8320UrxNbyckYqdx2NM0ub2PnCZicg9J4fp/wCPOJL2kgCRwS+bsZ/jO0/5Z5PvXK/9&#10;Ccv9UH+l/wCPI/0TQ/mS+bsx852va3k+8Y/6E5f6oP8AS/8AHl/0TQ/mS+bsr/Gdt/yzP94x/wBC&#10;cv8AVB/pf+PL/omh/Ml83Zv8Z23/ACzP94x/0Jy/1Qf6X/jy/wCiaH8yXzdm/wAZ23/LM/3jH/Qn&#10;L/VB/pf+PL/omh/Ml83Zv8Z23/LM/wB4x/0Jy/1Qf6X/AI8v+iaH8yXzdm/xnbf8sz/eMf8AQnL/&#10;AFQf6X/jy/6JofzJfN2b/Gdt/wAsz/eMf9Ccv9UH+l/48v8Aomh/Ml83Zv8AGdt/yzP94x/0Jy/1&#10;Qf6X/jy/6JofzJfN2b/Gdt/yzP8AeMf9Ccv9UH+l/wCPL/omh/Ml83Zv8Z23/LM/3jH/AEJy/wBU&#10;H+l/48v+iaH8yXzdm/xnbf8ALM/3jH/QnL/VB/pf+PL/AKJofzJfN2b/ABnbf8sz/eMf9Ccv9UH+&#10;l/48v+iaH8yXzdm/xnbf8sz/AHjH/QnL/VB/pf8Ajy/6JofzJfN2b/Gdt/yzP94x/wBCcv8AVB/p&#10;f+PL/omh/Ml83Zv8Z23/ACzP94x/0Jy/1Qf6X/jy/wCiaH8yXzdm/wAZ23/LM/3jH/QnL/VB/pf+&#10;PL/omh/Ml83Zv8Z23/LM/wB4x/0Jy/1Qf6X/AI8v+iaH8yXzdm/xnbf8sz/eMf8AQnL/AFQf6X/j&#10;y/6JofzJfN2b/Gdt/wAsz/eMf9Ccv9UH+l/48v8Aomh/Ml83Zv8AGdt/yzP94x/0Jy/1Qf6X/jy/&#10;6JofzJfN2Pj84WryKgt3BYgDcdzTDH2SkSB4g/0v/Hkj2lgT9Evm7Dq6uUt1Ukcix2AzeD/gbZj/&#10;AJaH+kl/xTl/yzH+aXYHXUwzBViJY9ADh/5Nrm/1aH+kl/xS/wAtR/mn5uwaoZl+MUJ6r1xj/wAD&#10;nPEgjNEEf0Jf8Up7YiecXY8Z6booZYYoxzSGTLEeqcfTx/0uH/dOkymJkTEVF2bMprdmxV2bFXY2&#10;RwkbOf2QT92FXZHySSSep3OWodmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZJvy+/wCO5J/zDv8A8TTM&#10;DtH+7/znR+0H9wP64/3MkJqn+84/1h+o4Q+a/wDlI9Q/4zHNlov7mPuefxfSFaz/AN5o/lhTmU2K&#10;ubFXZsVdmxV2bFXZsVdmxV2HnknTjqHmvTLelUE6yy+HCH94/wDwq5qe3NR4WjyS68HBH+vl/dw/&#10;2Um/TYzPJEDvY1+ZWqHTPIus3Cf38ls1tbAdTNc/uI6f7ORc7siNcTPTqQz/AMc4fJlGnxR8uDH/&#10;AL3/AHL6jkyDBjj/AJsHmV/f2/lvQ7JXoY4mtbNewoWWNj/sYwzZH/O9kb3yfqkSirwotynt6Lhm&#10;/wCSfPM3S5PD1mGfQylhP/JaPp/6WRg6b2lw8WAS/mn8f7lHw3AsPO3ljUSaRvcy6dN7i9iIjr/z&#10;2jjx3kzTDpnlTT7dhxmmQ3c4/wAqfda+4j4DI6jN4+qy5P4RLwIf1MP1f6bLxp9m9NwYeI85rWvR&#10;q/m/zBrQPKBZl0yyPX91ZAq5U/yvcNKcP54jBJH48Vb6cwdLnGohLu4pQ/zXbabOM8Jd3FKCW+Xt&#10;Zh8yaZqJBBh+sT2ikd46Dif9kjVzh3nbTXi876laRj4p7nnGP+Yiki/8nM7bsPUg6DHM/wAGPhl/&#10;yQ/dy/3D5jqcZjlMfN6R+W2rI/5aaReXBoLKzMNwe4Nlyhf/AJNZ2y2sYrZLfToNobZEt4/kg41+&#10;nrnE48xGGWaX1ZOLPL/P9X/ExfRtBAafSg/0eN5npeoPaeVrrzFejldXwm1a6/ynmrIi/QnCNc4f&#10;5216TWvMN1ccq20TGCzTssMZIWn+t9tv8ps7vsXQ/l9PEH+8n+8y/wDDZ/V/pfo/zXzrV5zlyGRe&#10;q/l15c/QXle1inHLU7wfXNUmP2nuZwGevtH/AHSf5CYQ5tnGZNkv/KsP/jGDj9kQ3Hqf6vpN/wAb&#10;Uznvaevynn4mLh/reJF2HZV/mIV/OYR+cXD/AAcg/wB3HUNPFv48/rUfT/Y8s6P5wKjyhrBb7P1c&#10;feZEp+Oc7h/xrBXPxf8Ap3N7L2kr8t/nMSap82eUwn95+k6j/UFtNz/DI3+UWperpmoaYx+K3kW6&#10;hHfjIOEn0Aqn/BZsfaDDwanHkHLLGWGX9bH+8x/9PHS+zGo4cpgf4k1/MW0+oed9I1RRSLVraXTr&#10;g9B6tufXgJ/ymRp1xX82dO9fQrPUFFXspzC5H++5xUE/J0/4fIdhZfD1kodM+Pj/AOSmD0/9M5/7&#10;Fs9qNPU4z/nfj/iVnkO6/R/5g3tkTSHXLJbiOvQ3Fk3BgPdoZUP/ADzwf+XGkfo7ytHO60uNTf6w&#10;/j6S1WIf8Sf/AGeUdp5/H1sj/Bpx4Mf+GS9eb/eY/wDNcr2Y0lROQ9dvx+P4kJr9/wDpr8wL64B5&#10;WWgRDTbXupuZKS3TD/KX91D/ALHCH83tX+Kx0WNv7sfW7of5bjjGD/qpyb/npmd7N4OPJkzn/oXx&#10;f1YerL/psn/TN1XtFq/Ez8I5QTT8rbH69rWteZXFYo2Gk6cf+K4DzuXHs85Cf88c5vnXPPPSc7R+&#10;W4p5LtPeac/8MB/DOD7S/wAfy/1MX3Te49lh+7n8P988k1s1/MnzCf5bbTl/4SU/xyJ/nCf9z+nj&#10;wsEP3zS5tfZf+7y/8Pl/0zxOh7f/AMaknn5Pj/RfMreOtSj7rW3yE2hpdQnwdT+IzoswuB9xdMOb&#10;OL9eVhcr4xOPvU56R/6Wf/PT+OeVX/gP/JL9D6bf+B/8k/0Pnst/yCav/arp/wAk6YQeWfM9t5gs&#10;nuY6RX9s3G9gXsa/DIn+Q/8AwrZs82klpZjDk9WPIP3M5fxx/iwz/pw/2cHA7E7UGeHhT+of7KKe&#10;tpVx5cu4/LWrE3Om3kROjXku4li4/Hay9vWhB/56xZFPzJ8l+ssvmDTI/jHxanbIPvnUD/kr/wAH&#10;/Nm17E7SOCQ02U+iX+LZD/2Dz/6df6R0XbfZJwy44/RJPfIPmaTy/fQ+VNWlLaZO3Dy9fyGvE/8A&#10;LFKx/aX/AI9mP20/d/aVcIPyrP8AzuVuPGG4H/JFs2PtP/in/JTF/wBNYut7L/xiH9ZOvziH/OmV&#10;/lv9PNfD/S4xnRfO5p5L1g/8VxD750zn9L/jmD+vP/plkew9pv8AF/8AOYpBv548pD/l8nP3Wc2D&#10;PL+ljS9C07TVWkkcStMO5ml+N/8Ahm45jnP4uTJnPKczw/8ACcPox/7ni/zm7sLTjDpuI/xer8f7&#10;JB2OopqF9rnmidv3d9cy+g56LZWdYYflsjyf7PIR5v0zzF5t8xTW2mQFtL0km1WeRhHCJR/fNybY&#10;tz+H4eTcVXNr2VrNPosAyZT+/wBV++8OA8TL4f8AkYcMf4eD+d/FKTyGsOXWZyYgy3TbyT5j8t+V&#10;9CXVNZmLeYvM1NQNhbo1xdfV22tYxHGCyxpDQgvxXm8nxYlbfk7ekD63qtvEe4hSSX8SI8yZ+0xP&#10;0Ych/wCGShi/6qN+P2d1MuYpNJfzZ1GXfTvKt7JH2e8mt7U/8Dymf/hcFj8nbKnxa25PiLXb/k7l&#10;R9o9R/qMf+V3/VpyP9C+bvCgfzO85ndfK9so/lbUqn8LemQjzP5cuvL+qtYTusoKLLBMoIDxtWjU&#10;PTcEEZ0HZnaEdXi4wOAgmE4H+DJH+F0Gp08sMzCXMMw8n+arfzLpBvo4HtJ4ZXtr20kIZoZ4qck5&#10;L8LijKyuPtK2FGbBoTvNirs2KuzYq7Nirs2KuzYq7Nirs6l5l0jUNQ0OxgtIvUljKM68lWgEZHVi&#10;O5zmNNmjDJIyO37WXZGqx4cspTPCDH/fJVaTxRXEjOaA1ANCe+RkeR/MR6wIPnIn8Dmd+exd70B7&#10;b03ef9LJGfpG1/mP3HFB5D189ViHzf8AoMH5/H5sD27p/wCl/pWv0lbeJ+7Hj8v9cPV4B83b+C4P&#10;5Qx+bE9v4O6fy/481+k7fwb7h/XHj8vNa7zW4/2T/wDNGD+UcfdL8fFifaDB3T/2P/FNfpS3/lf7&#10;h/XHD8u9V73MA+Rc/wDGuD+UYdxYn2hxfzZ/7H/infpSH+Rvw/rjx+XWod7uIfIMf4YP5Sj3Fifa&#10;LH/Nl9jX6Vi/kb8McPy5u+95H/wDf1wfylHuY/6IofzD82v0qn++z9+OH5cXHe+T/kWf+asH8pD+&#10;aj/RFH+Yf9N+x36VX/fZ+/L/AOVcS/8ALev/ACLP/NWP8pD+b9qP9EY/mf7L/jrX6VH++j9/9mWP&#10;y3k734/5FH/mvB/KQ/m/av8AojH8z/Zf8dd+lh/vr8f7M3/Kt5f+W9f+RR/5qx/lIfzftX/RGP5n&#10;+y/4679Kj/fX4/2Y0/lxP2vlPzjI/wCNsP8AKQ/mpHtHH+Yf9N+x36VX/fZ+/wDsxjflze/s3kR+&#10;asP64R2lHuLIe0UOsZNjVY+8Z+8Y0/l7qKRsfVjkeh4qpI3/ANkuSHaMO4t0O38B5icfx/WXrqdu&#10;eoYfQP65GLq0uLSdoLiMxTIaMjdczoTEhY5O4xZY5IiUTxRKKR0dQyGqnoRiWSbG82KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7BtppzyUeX4U7DuciZJdhlFDFEtI1CjIWrsbc3CQR823P7K+JxAtXYSzTST&#10;OXc1PYdhlgCHYzCrs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsT/AG/9l/xrkev47mHX4/712f/Q&#10;41nvDuX1TmxV2bFXZsVdjo43kcIgqx6Yq7FbyJYpRGv7Kip8Sd8AKuxDCrs2KuzYq7MASQAKk9AM&#10;VdhhbaYTRp9h/IP45AyS7DFVVVCqKKOgGQV2BdSm9O34j7Um30d8lEK7CjLEOzYq7BNtYyz/ABfY&#10;j/mPf5YDKldhnBZwQ/ZWrfzHc5WSl2LYFdmxV2IzWkE321+L+YbHCCrsATaXMm8Z5r4dDkxJXY6w&#10;1bW9IkL2VzPZsT8QRmUN8x9lvpzX9o9j6PWx4dRix5x/tkYylH+pP6of5rXkxRn9Qt2Hf/K0PPPp&#10;+n+ktunL0YeX38M5f/k2vYfFxeB/0tz8P+l8VxvyGHu+2Tsjl9qF9f3LXN7O9xcP9qSRizfLftnX&#10;6LQ4NLjGLBCOHHH+DHHgj+P6TlQgIigKDsk/l3/lCde+a/qGY2q/xjG7LT/3M2P6x/ykulf7L+OR&#10;SCee3mSaCRopozyjkQlWUjuCNxmfnwQywMMkY5IT9MoTHHCX9aMnXEAiiyDJVF+annaOD0frquQK&#10;CV4oy4+njv8A7LOFy/8AAx7Enk4/CMf6EcuWOP8A3Xp/zOFwz2fiJunZHNS1XUtTuTc6hcyXM525&#10;yGtB4AdFHsudh2d2XptFj8LTwhhx/wA3GP8AZS/ny/pT9TlQxxgKiKdgXM9m7Nirs2KuzYq7Nirs&#10;Fafa+tLyYfu03PufDIyKXZF9bgk/S11xUkGQmo9984TtAgZ5/wBZ0+cesuwD6E38h+7MPjDVTsv0&#10;Jv5Djxhadm+rzfyHHjC07N9Xm/kOPGFp2b6vN/Ljxhadl/Vp/wCX9WPGFp2b6tP/AC/iMHiBadm+&#10;qz/y/iMfEC07N9Vn/l/EY+IFp2b6rP8Ay/iMfEC07L+qzeH4jHxAtOzfVJvAffj4gWnZvqk3t9+P&#10;iBadm+qTe334PEC07L+pze334+IFp2b6nL7ffj4oWnZvqcviv4/0x8ULTsv6lL4r+P8ATHxQtOzf&#10;UpPEfjj4oWnZvqUn8w/HHxQmnZvqUn8w/HB4oWnYra2jLdQsWFA6k/eMuwZB4kf6wZQHqDslsglv&#10;bk+mPgGwJ6AeOeiDYO6dhjbWkUC0Xdj1Y9cgTauxbArs2KuzYq7Nirs2KuwLqT8bUju5C/x/hko8&#10;1dhPliHZsVdgm3sJpgG+wn8x7/IZEyV2DU0q3A+Isx+dMjxJdjZNKhI/dsVPvuMPErsAT20sDUcb&#10;How6HJA2h2JYVdmxV2bFXZJvy+/47cn/ADDv/wATTMDtH+7/AM50ftB/cD+uP9zJCap/vOP9YfqO&#10;EPmv/lI9Q/4zHNlov7mPuefxfSFaz/3mj+WFOZTYq5sVdmxV2bFXZsVdmxV2bFXZ0T8n9Ordalqj&#10;DaCJbeIn+eY1Yj5In/D5yftLl4pYsPfI5p/1cP0/9LJ/7F3/ALO6fj1APSHqec/mvd/WdS8u6Epq&#10;r3D6ndAdo7NaRg+zTyp/wGTfzF5gGgaZFe1oZbu3hJ7+nz9SX740K/7LNAdD+cy+D/NxZcv+fw+F&#10;h/6WT4v8133tHquCMI/0uL8f7JiGseXW816xFoCjkIbC91Bl7CYRfV7U/RNLz/2GG7xQ+tJBMA1v&#10;IGilU9DG4Kn/AIU5jylLLpxKP95Uckf+G4/V/uou0zR/MaXvMo/7JD3Ul3rnkiK8siRqPoxXdsy/&#10;aW6tyJABX9r1E44nPdQQia8m+G2tkaaSnaOJeVPuFMMscseEY4/3k+HFH/huX8cTHUyGl0p/ox4f&#10;878epddWlxpPlK30iyPPUboRafbNXdrq6bgz1/1neXCLyVrU2s+XFvJ25XCXVwk3sXf1gPkBLQZn&#10;ajSR0uqlij9Ph4pw/wA2PgS/6Zuq9mdRxwkD38SZNodt5b846holsvC1eysLm0HSqxxG0kb/AFi0&#10;Cs3+U2Rn8wbVLbznoOqOKQXBgErH+a3lAb/kmUzY9kSJ0uowD6occo/1dRj4o/8ASzxHRdtYfD1Z&#10;PSR4k08lvK3lXzv5ejqbi2a6mtVH++9QtzJGAP8AjN6wzpQBF8wJ4kuwB8CagHOcyerR7f6nH/Y0&#10;9nmHHpPT/qYYhfj61+Wim3X1B+j4ZOA7rGqsy/8AAqRnm+6tZ7S5ltrhDHPA7RyoeoZTQjPUsOWO&#10;SAnE3GY4ovmBBBovfbC+tb+yt760kEtrcxrNBIu4ZHHJT9xxLLEK+dR/KfQZba1udcnXibpTbWQP&#10;dOQMr/Kqqi/7POM7f1QzZ4YI8sJ8bN/wz/I4/wDp5/pXpvZvRGeXxD9MHl/5i6tHrHmjT/L9s3O3&#10;0VxqOquOgnKFbWGv83xNMw/4x4P/ADR1NLTyuLIH99qUyqF/4qgIdj/wfpjKex8Pi60S/h00DL/k&#10;rm9EI/8AKvjcz2o1I9OMfFD+UrU6p+Y0Miitv5dtZJpnHQXN6PSiQ+4gEr/7LIR+Wupix822quaQ&#10;3oa0k/56/Y/5KhM3ftHgM9JKQ+rARnj/AMkvr/6V8bzXZ+c4s0ZebJvzb06S58l3F7AvO60WWLVI&#10;AP8Al2blKPpgMq513UdJh1fTrvSJ24Jdpw59eLoQ6t9DLnIZtScPBqIeo4Zcf9bHP0T/ANjJ7ztr&#10;TjNp7HT1PO/MOqTaZBpvmrT0+sS6TMtyiD/dkE6mKRdv5kk5f7HBIFtHRRSKztkoPBIYl/gi5X6s&#10;WG/qyy/2efMf+qkm8VpNL/Uj/s1IG70LykXas+sT1Zu7S394/wDw1ZpP+BzgPmDVpNX1q81KSoNz&#10;KWRT+yg2Rf8AYoFXPROztGNNghiH8Ef9n/HL/Om+Z5chnIyPV7L5S0CLy/5a07R4zy+pwqksn88p&#10;+KV/9nIzPhdma1ptnafy4P8Azpdl7Sz/APE84PtH/Hsv9XF/uZPc+y393L4f755HrIp+ZHmP3h08&#10;j/kVJkR/OH/lIbD/ALZ8f/J6bNr7L/3eX/oYl/0zxPP9vf41JPfye/3i8yf9tyf/AKhbbITaDldQ&#10;jxdR+IzosxqB9xdOObOL9uNjcsf2YnP3Kc9J/wDSz/56fxzyqv8AAf8Akl+h9Nr/AAP/AJJvnpl/&#10;5BNT/tWA/wDCVzz5pOuX2ha39es2pJG7K8bfZkQn4kcd1bPStXoceqweHPqBwy/ihP8AhnD+lF82&#10;x5ZY58UeYe4a75b03zN5cXTr4ELIiSQXEe0kMyisc0bfsuh/5p+znbtG1my1bT4tT09v3L/DJE27&#10;RSU+KNx/nyXOEy4JRlLT5x64/wDS2H8ObH+PRN9D7P12PW4uGX1fxR/3zyma0mkkuvKnmeNTqUKc&#10;hIvwpdQ1+C6gPY1HxU/upcJrDyPFYecoNa0tQlg6T/WbWtPRd4nAKeMTH/gP9XJ6ztWZ0v5fN6sn&#10;Hj8LL/q0I5IfX/tsf9n9ToJ9lS02qiR/dmSj5j84ainlX/C3mBnnvRd2R0vVaVF1FHdRMUlI+zcx&#10;qPi/36vx/awb5tVX8q6gjfZc2ytXwa6jByeMkarER/tv/TDI7f2k/uB/WR1xI8fmzy46fbSS+dCO&#10;vJdPnI/HJB11Lf8A35+o5q+Wh2/1L/eufy0e3+p/71IP7n8qaxdTpVTT/Li+L/iRyMaF5r8vT6Lb&#10;+rqFvZy2yFLq3ncRuJQTzcKd39Rvj+Dl9rNlk0ebBlkPDyZfElxY8mKPiRlj/wAnDi/g8P6PXwuj&#10;7J7W0+HCRLaf+6TdNI1jy/quoxnQ77UTfTetY39lAZ0ktmVRDE0g2h9BR6fGUovw8lxlt588u3mq&#10;QaZpy3OoXNw4RHiQRxgd2JkPPio+Jv3f2ctz6LV48MssxiwQgOL95I5Mn+lx+jil9P8AeM5+03FL&#10;hxx/H+xRWrWPnyw0S71q+ttP0WxtIzIyXcz3M7H9lQkAWPm7URV9b7WSQxo9x6cVeBaik+HjmJ40&#10;oYePJ9QjxS/4l6PxZQw8c/qEeKX/ABKgNUvLHyv+k9WCJdxW5muI0BVQ5FRGASd6kJ1+1nDPO2vN&#10;rXmK5uVINtETb2fHp6MbEIf9lXn/ALLO37F0X5fTRif7yf73L/w3J9f+l+j/ADXy/V5zlyGRek/l&#10;15dk0Lytaw3JZtSvP9N1R3pU3U6gyCgAACUEa/5KYQ5tnGZNmxV2bFXZsVdmxV2bFXZsVdmxV2dp&#10;uriWCygaM0JCg7V/ZzkIRBkbdDqshgLHelNlBHNO6yCoAJHbvgI6ne/78/Bf6Zd4Me5wPzWTvR36&#10;PtP5PxP9cb+kb3/fp+4f0x8KPcj8zk72/qNr/vsfef65X1+8/wB+nD4ce5fzE+9v6na/77GUb27P&#10;+7W+/Hw49yPHn3lv6pbf77X7sr63df7+f/gjh4I9yPGn3lv6tb/76X7hlfWbn/fr/wDBHHgHcjxZ&#10;95b+rwf77T/gRlfWJ/8Afjf8EceEdyPEl3l3oQ/77X7hm9ab/fjfecPCF45d7fpRfyL9wyvVl/nb&#10;7zjwheM97vSj/kH3DN6sv87feceEI4z3u9OP+UfcM3qy/wA7feceELxnvd6cf8o+4ZfrTfzt95x4&#10;Qnjl3u9KL+RfuGWLi4HSVx/sjg4R3J8WXeWjBAesa/cMfHf3aMD6hanZtwcBxxPRnHUTHVY9nbMC&#10;OAFe42xnmTR4ta0z6zAv+mwAlKdWA3aM/wDGuOmzHFOj9Jeq7F7T8OQv+7n9X9CX878fwoKF3s7k&#10;xOf3bd/1HOb5u3vEzzYq7Nirs2KuzYq7Nirs2KuzAV2HXFXYZ2WnhaSTCrdVTw+eQMkuwfkFdmxV&#10;2El7OZbhj+yp4qPYZaAh2IYVdiyWV04qsZp4nb9eCwrsUOm3f8oP0jBxBXYjJbTx/bQgePb78Nq7&#10;E8KuzYq7Nirs2KuzYq7NirsXgsp5qELxX+Y7DASrsW/Rkfq05n7fH6fTrXIcTGt/j+h2f//R41nv&#10;DuX1TmxV2bFXZgCSABUnoMVdhxY2YgTk3963X2HhlcjaXYXXzcrqQ+Bp922TjyQ7EMKuzYq7F7az&#10;lnNQOKd3PT6MBNK7DW3tIYB8Iq3dj1ysm0uxbArs2Kuwlvp/WnJH2F+Ff65bEIdiCozsFUEsegGF&#10;XYZ2umqtHm+Juydh88gZJdg7IK7Nirs2KuzYq7NirsQu7tLdN93P2VyQFq7CeaaSV+Tmp7eA+WTA&#10;Q7GYVdj44JpD8CFvcdPvwWrsmnl2ykXyfrUUhCmQr03psM1eqP8AhGN2Gn/uZsf1j/lJdK/2X8cj&#10;i6RF05sSfCmbLjcCmQEgCp6YNh8ka1c0NtCwU/tSj0xT5nrmNPXYocy3w0uSXIJfd+YNItaiS5Vm&#10;H7CfGf8Aha/jhnP5Fh0nSLvUNQnE9xBHWOCOvph2PFSxO7fEfs0XMWPaBy5BGA4QT9TlS0PhwMpG&#10;0sj8zTX99b21pCYoJno0z/aZV3YKB02HXIXm2dayPNirs2KuzYq7HRRPLIEQVJxJV2HsEKwxiNeg&#10;6nxPjlRKXZE9cAXVZwPFT96g5wna8a1Mvh/uYuq1A9Zdh95Y8h6zq1h9eTTpp7WU/wCjzJsrcWKt&#10;Tfsy0zku1dTqIGIw/wCfsuj7S7MhKUNVkjjnHh9MpSj/AEv+JaLqDQnfDj/lVmr/APVpn+/+3NR+&#10;e7R7v9jF2H8q9gf6tD/Tzd6ieOX+WvkOzv8Azrf6H5lsnH1azecWxdo2VvUiCElCD9iTOrEzwA9X&#10;hu3+1jj04y6aQ4ZZeDj+v0fvP539RRu5mjiDRmhLUr9Bw1Ft+UPfQLz/AKSX/wCqmc9/okh/Nl/s&#10;Xoj7Ids/8pGD/Sf9W2vTvf8Afq/d/Zjha/k730G9/wCR7/8AVXD/AKJMf82X+x/WwPsj23/ykaf/&#10;AEv/AFadwvv9+L939mWLX8mu+h33/I5/+q2H/RJi7p/7H/imJ9ke3f8AV9P8pf8AVBrhff78X7v7&#10;MH6poP5O6dcpBPo16WeKOYGOZyOMqB1+1ON6HfL8/buPHKiJ8hL+H+L/ADnW9m9h9t6vGckM2nAj&#10;PJi9d/VhmccvpwS/m+lan151qHXqRuPA08MCCy/JT/qzX4/56N/1Xyr/AER4e6fyj/xTnH2T9oP9&#10;W03+y/7J13C//wB+J/n9GOFh+SX/AFab4f8APST/AKrYf9EWHun8o/8AFMD7K+0H+q6f8f8AJBrh&#10;qH86/wCf0Ypqnk78tbvyVrOsaJYTwz2EZ4PNLLs9AQeJkdT175sdF2hHUC43QP8AE6TVR7T0GtxY&#10;NTPHLx/V+6r6Pp/mQWiS6SdEkYEN4D+zObaNpNpc2XqzRFn5EVBYbfRmn7Y7Tz4c3DA1HhH8IfUO&#10;yOztPmw8UxcuI/xFGYKuNCsEt5XWEhlRiDybqB88wNP21qpZIxMtpSj/AAx7/c52o7H0scciBvGM&#10;v4pd3vdkX6Z3LxLs1Rirs7N5M/LDyRqfkS18w6n9ZDmKaW6MUlABDI6mi8T2TMbNn8MGR5R9Txes&#10;7Y1v5/8AK4eC5zhjx8Q/iy8PD6v89BzXM63BiSnUAV98YvlX8kz1ur4fMv8AwjzV/wAvafv/ANjJ&#10;3x7G9ox/k8X+mx/8WurqH8q/hjx5R/JA9b+8Hz9b+EWS/l3T/wA7/Yz/AOJaz2V7SD/I4/8AT4P+&#10;qzXLUf5R+H9cUHkv8kT01G5+lpR+uLJDtvT/AM//AGMv1NR7P9pB/kI/6bD/ANVnc9R/kH4f1x48&#10;i/koempT/TI4/XHkv5Z0/wDPH2tR0ntGP8h/uP8Aqo16mofyD8P64Ks/yz/KC9uEtrW/mlnkNI41&#10;n3JpXaqZZj7TxTlwxlEyLh6vL27p8ZyZcPBjh9U+D0x/2S1p75VLMlAOppnHfNmn2emeZtU06z5f&#10;VrO5lgi5nk3GNiu5+jNkOT0nZ+aWXTwnL6pwjL/TIyFi0SMepAJwvtEEl1DGTQPIq1+ZAzK0YvND&#10;+vH/AHTn4/qHvXZNYoo4kCIKAZ6IS7h2PwK7Nirs2KuzYq7Nirs2Kuws1aSrpGP2RU/Tk4q7AABJ&#10;oBUnoMmh2GdnpwWkkwq3ZOw+eQMkuwfkFdmxV2bFXZTojqVcVU9QcKuwnvLJoG5LvEeh8PY5MG0O&#10;wNkldmxV2Sb8vv8Ajtyf8w7/APE0zA7R/u/850ftB/cD+uP9zJCap/vOP9YfqOEXmoV8x6h/xlY/&#10;cM2Wj/uY+55/F9IVrP8A3mj+WFGZTYq5sVdmxV2bFXZsVdmxV2bFXZ2P8sbdYfJyOB8VzdTSMf8A&#10;VCxj/iOcL2tLj18v9rx44f6fjyPa+yuP0yl+Px6Xk3maU3X5mam7dNP0+ztYx/xmaWd/+NMJvzhu&#10;yF0iyBpRZrh18eTBFP8AwjZmezcLzZsnd4eKP+bHxJ/9NHW+0uXi1FfzQmH5XQCfzN5n1EjkIfqm&#10;nwv4CONp5FH+ynWuTDyxqP6S8s6Zek1kMIhmPf1IP3bE/wCtxDf7LNRPD4Ooy4ukZ8cP+F5/3kf9&#10;9F6H2e1HiaeusEgtLT9FeYNf0KlEs71rm1XsLe+HroB7K7SJ/scKfzL1UWHlZrZWpPqcghUd/SjI&#10;eQ/fwT/ZZldlYfG1sf5umj4kv+G5PRi/2PHN1/tPqqAxj+tL8fj6kb5as/0x+YVmlOVp5fha9uT1&#10;X6zcAxW6H/KVPWl/4HCX8nr6qarpzGp4x3US/wCoTG5/4dMzfaTHw5sOXv48Ev8AO/eY/wDpnJ13&#10;s1n4c/D/ADwmX5o231XzL5b1YDik/wBZ0u4fx9VBPCP+Dhf/AILDj8z9P+teUzcqP3mnTpLX/iuX&#10;92w/4Ix5h9k5fD10R0zwlj/z8X72H+w8R2PtTp9o5P8ANS/yvdfo78yLMk0h1yyls3Hb1rU/WIif&#10;+efrrg3yX5pg8w6ZGrOP0vaoEu4SfikCigmX+bl+3/K+Y2t0h0OUxP8Ai+SX7mf8MOL/ACE/5v8A&#10;tf8AOi2dg9rRlDwpmiPpQGqaa3kvVpNOul4eXL2ZpNGvj/dRGUlms5T0Qqxb0C3wvH/lLivmDyf5&#10;f15/XvonhvaAG7tyFdgNhzVgyv8AP7X+VjpdRqNLtglHw/8AUcvqxx/4XKPrh/V+lv13s7jyy4oH&#10;gK7Sn8z+XCy+Wr2H9HOxf9EX6NJbozGrGB4yskIJ34fHHy/Zwpsfys8sW04muJrm9VTUQPxjQ/6x&#10;WrEf6pXMvL2zrsg4R4WH+nDiyT/zePhh/unBw+yx4vXIUmF35v8AzJvoTbq2m6Srij3dt61zMB/x&#10;WsojjVvdhJksuLi0tLNrm6dLTT7VAGYDiiIooqIo+5EXNSB4dY8YOTNkPpj/AJTJP/VMkv8Adzd7&#10;mzYdDhof5sf5yQ1g0WKLS9LifUNbv3Zre3Lc57id93mnc/s1+KWV/hVc4h5v8yS+YNZkvCpjtkHp&#10;WkJ/YiXpX/Kb7Tf5Wd12T2cNLh4SeLJL15Z/z8kv97H6Yf0XzrVamWbIZy6vU/I3lQeW9EFtLILj&#10;Urp2udTuwKercSU5U/yEAEcY/kXCeKWSKRJY2KyRsGRh1BBqDmynESBB5FxwU+nginhkgmUPDKpS&#10;RD0ZWFCD8xnoSw1GPUtOtNTioFvIllIH7L9JF/2Lhhnm2HEcfFhlzwSOP/M/yUv87HwvpnY+pGbT&#10;j+j6XiWgWz2cF55eu/jm0S4ksWD784VPK3eh7PA0eEH5i6wNN8rSwo1LnUz9WjHf0hRpm+VOMf8A&#10;s8zuzcHj6yI/g0/76f8Awz6cEf8AdZP811PtNrKiMQ6/Umeg2H6c8+2NrTlZaCv6Sve4+sPVLRD/&#10;AJQ/eT/7Bc4vnevEPXc6F5M/LnTdU0aLVdUnmC3Jf6vBblF+GNihZ2dX6srfCBnK9pdt54Z5YcIh&#10;+64fEnl4peqcePhhGBh/D/E73svsU6qJlfCHnfmjz75lXzHeaJ5ehs410wRC+vL5ZJKyzxiVUijj&#10;aP7MbKWdn/a48c6DpWl2Gk6bFp1iJBbxM7AysHYlzU7gLmivLPLLLlMZTycP0R4I/u/86T2PZfZo&#10;0sSAeLiY5aW+sSaxqGsavdQ3F5frAjLbxNDGi24YCnJ5Ca88S1Xy95d1eeK41OwW5uIoxCkhllT4&#10;AxYCiOq9WbHBLUYeIYspxxnLxOHgxy9e0f44y/mtGq7CxZ8hnImyssrPzLpkt6dH8wTafbX1w13L&#10;bpb20o9VkVCQ0sbv9mNdq5D/ADh5J0OwGmahpcRtS99Day2/NnRvUqwZS5ZgRx3Fc2eg7UzmWTFl&#10;l4v7meaM+GMJx4PTwy4PTw+r0vMdr9lQ00o8J+pNdD82+ZIrzVtD1m+Gqx/oi51C3uzFHDNF6NEZ&#10;JBEFRkbnVH4q3wsudIU11Ko/36f15zcxWi/5Jf717CW2j/5Jf71h1yqxflZxbamkoPpMA/ic83Xb&#10;K11My7qXYg+1TnqeEEQF9wfMDze/2CutjbK4o6xIGHuFFcNvKnmm+8vah9Yg/e20tFu7UmiyJ/B1&#10;/Yf9nMHtTsyGrx0fRkh6sWX+LHP/AIiX8cP4nI0uqnhmJRKS+c/J1n5m09I2kNpqVoxl0zUYxWSC&#10;Wn/DRv8AZljPwuv+xztemanZajYx6jpsvqWstRXoyN+1HIP2WGcPKJEjhzR4csP4f4Z/zcuL+h/u&#10;fpk+i6DX49XDf6v5rzJGee5l0HzFaJBrNmVlktzvHKFaqXNsx+1GSP8AWjb4Hwo8/SiPyTqhrRnN&#10;uqEePro36lzL0UeLXYR/w2X/AEqlH/fuu9p5VhA8/wBSOsIxN+YXlWIjkFa+ldT04CzeM/8ADSrh&#10;vpWrRapp9pq9uQRcIruB+xKu0iH/AFWzBjp/D49NPnjuH9bDL+7n/pHM7I1EdRpuE864ZJTpumJb&#10;Wuo+TdQqJtOMtqynYyWctfQmX/JaJgP8l1yLap+Vug31/NdxXk9oJ3MjwBEkUFjUhDVSF+ebXT9s&#10;6zDjEOHHl4BwxnxSxy9P8+PDP1Okzey8zImMhSe6V5v/ADC0rT4NO+q6dqaWsaww3sks1vIyIOKm&#10;VAkql6D4uDYd+X/K+i6AjjTona5lHGW8mIaUr/KtAFRf9X/ZZianNm1MhLPIcMPVHFj9OGP9OXF6&#10;skv630u17O7Cx6c8cjxyQOofp7XbuK98z3kUkFm3q2ul2qtHZxuvSVy5LzSKPss/wp+ymFf5gebI&#10;dF06XTraQHV7xCjBTvBE4+Jm8JHXZB/s8v7L0R1uUTI/wbFLi4v+UjLD6Yx/2uEvrl/F9Lre3+1x&#10;IeFjP9ZW8s6RJ5z1mC4CH/CmlzCaScj4b66iNUjj/nghcc5X+zI6+mv7WcbzvXjnsObFXZsVdmxV&#10;2bFXZsVdmxV2bFXZsVdnZdR/3gg/2P8AxHORxfUXntd9PxS3Tf8AeiT/AFT+sYWZkusTLNirs2Ku&#10;x0cMslfTRnp14gn9WRlMDmaTGJPIKU93a29PXmSLl9nmwWtPCpx/1O7/AN8Sf8C39Mj40O8fNl4U&#10;+4qX6W0r/lsg/wCRif1zfU7v/fEn/At/THxod4+a+FPuLv0tpX/LZB/yMT+ub6nd/wC+JP8AgW/p&#10;j40O8fNfCn3F36W0r/lsg/5GJ/XN9Tu/98Sf8C39MfGh3j5r4U+4u/S2lf8ALZB/yMT+ub6nd/74&#10;k/4Fv6Y+NDvHzXwp9xd+ltK/5bIP+Rif1zfU7v8A3xJ/wLf0x8aHePmvhT7i79LaV/y2Qf8AIxP6&#10;5vqd3/viT/gW/pj40O8fNfCn3F36W0r/AJbIP+Rif1zfU7v/AHxJ/wAC39MfGh3j5r4U+4u/S2lf&#10;8tkH/IxP642SGaOnqIyV6cgR+vJRmDyNsZQI5hVgu7W4r6E0cvH7XBg1PuOMySFXBmmXPpT8GPwS&#10;bH2PY5VmhYcnS5eGVdJIXUIPUh5AfGm/0d8iHnXSPqOqGeNaW93V1p0D/tj/AI2zYaHNxwo84vpf&#10;Yur8XFwn6sfp/wA3+F2nz+pDxJ+JNj8u2R7M13CKzYq7Nirs2KuzYq7LSN5GCoOTHoBirsNrOwWG&#10;jv8AFJ+A+WVmSXYLyKuzYq7NirsK206WS5kp8MfInkfffbLOLZXYOgs4IR8K1b+Y7nIE2rsWwK7N&#10;irs2KuwPNYW8u/Hg3iu2SEirsAy6XOu6EOPuP45ISV2I/UrqtPSbDYQ7FE0y6bqAvzP9K4OIJdgi&#10;PSB/uyT6FH8Tg4ldgqKztot1QE+J3P45Ekq7FsCuxD/d3/PX/mVix6uz/9LjWe8O5fVObFXZsVdh&#10;pp9lwAlkHxn7I8BkJFLsGswVSx6AVP0ZBXZH2YsxY9San6cuQ7KAJIAFSegGKuwytdMGzz/Qn9cg&#10;ZJdhgAAKAUA6AZBXZsVdmxV2BNRuvSj9NT+8f8BkohXYAtrKafenFP5j/DJk0h2GtvaxQLRBuerH&#10;qcrJtLsVwK7Nirs2KuzYq7NirsTuJ1hiLt26DxOEC1dhHLK8rl3NWOWgIdlKrMwVRUnoBirsMrXT&#10;FWjz7t2TsPnkDJLsHgACgFAOgGQV2SryvaNeaJqFqrBTK6ryPbpU5qtdk4MsZdzs9HDjxyj3sY8z&#10;Xa2es2FywLCJGbiO/gMkWnaLpumRD0kXmB8U70LH6T0+jNbm1M8p3P8Amuww6aMOQ3Y/fatqmqTc&#10;WZmUn4LeOvEfQOv04KErzbRbJ3lP/Go/jlXCI8+bk1XNYbWGzHK7+Of9m1B6e8hHT/UHxf6uEHnw&#10;hfLkltGaPcOgAPU8TzNf+BzO7NBOW/5ocDtCf7uv5yZeVFmutbE77iBGOwooqOIUAbD7WcmIIJBF&#10;COozpHQs4zYq7NirswBJAAqT0GKuw5sbQQJyb+8br7DwyuRtLsE5FXZCPNy8dXJ/mjU/rH8M5Ptk&#10;Vn/zQ6vVj1uyT+QfN3mS002Sxt9QlitLYj0IVI4rzLO1Nu7Gued+0ueeKcOA8PEJcX+xcvsf2e0O&#10;rM558UMs/T6pe5oopNSN8lH+NPNX/Vym+8f0zmP5Qz/zy7z/AEGdk/8AKPj+39bvTTwxP8itU1DV&#10;PzN1a91Cdrm6k06UPM/2iEnt1X7lAGekEfuY/D7nyL2u02PBpRjxjghHP6Y/5uVDagAIFA6ch+o4&#10;UXxMMj0/Zcgj2qc472d7Mx6zPPDPnLFPw5fzMsZQ4Zf7r/NfYu2u0sml0+PND+fDxI/z8coS4ooo&#10;dBiTXMYWoNSegzJ0PsdrMufw8kfChE+vL/D/AMkv9U/HE16z2q0mPDxwl4s5fRj/AIv+Sn8z8cLs&#10;ZFd9RJ9BGb3tn2FIEZaT1dJwyS/2cZfT/Wj/AKV03ZXtiCSNVt/MnCP+w4f9z/snZIfPN0F1iABa&#10;j6laGvzgXBi9i5aqJySyeHLh8OMOHj9eIcHrlf8AO/muk7E9rI6bEYRhxx8fPOUr4fTkzTl6f83+&#10;cpW392f9Zv14QtcxBag1PYZpNH7Ga3Jm4Jx8KEfqy/w/8k/9U/HFwvZ6r2r0mPFxwPizl9OP+L/k&#10;p/M/HCq42G5LvxYdehGbD2i9j4aPT+PinKUcdeJHJ/TlwcUOER/il9P+ycHsL2pnqs/g5YxiZ34c&#10;sf8ARHHwz4j/ALL/AGLsmmnH/kFPm8f8Vn/iIzC9mfpP9f8AQ8r7eD/XbSf1f9+hbj/euHCzyb+a&#10;/mOPy7Z2qwWnp2UaWsRKSVKQoqKW/efaoPiyPbXaE9PnMYiNVxer+k36L/geaDWxlmySzieSc5Hg&#10;lj4f538WKSuYlJJ33w2uvzc8yxW0sq29nyjRmFUkpUCv+/M1+n7YyzyRiRGpSjHr/Ef6zfn/AOBd&#10;2bDHKQnqLjEy+vF/1Rd6K+Jzhmr6ncarqt5qdyqrcXszzyrGCEDSMWIUEsaVPjnocY0KcPT4Bixx&#10;xx+mERD/AEq8Cgp4YEwtzs9J/lNJ9Y/JeeHr6cd/F/wXN/8AjfNP2mLhP+pL/cvB6r0duYZf7dp5&#10;f7OH/EpfcbXyn3U5zvPNX6STDNirs2KuzYq7JJ+XMfPznpw7Ayt90LnNl2OL1MP87/cyeP8Ab6fD&#10;2Pn/AOScf9NmxqN4aWz/AEfrGcl85y+t5w12X/fmoXTffOxz06H0h4zs6NabGP8Aa4f7gL4RSFB/&#10;kj9WA9FFdWtB/wAWqfuNczNCLzQ/rB2OH6x71+dEzt3cuzYq7Nirs2KuzYq7NirsxNAT1pvtucVd&#10;hQ1rd3MzOUK8j1bagyywFdg+1sY4dx8cn839MiZK7BRRhuQQPcZG007G4odmxV2bFXZsVdlMqspV&#10;hUHqDirsLZ9LcNWEgqf2T1GTEldgSVBGSlQzftEdB7DJBDskX5ff8duT/mHf/iaZg9o/3f8AnOj9&#10;oP7gf1x/uZITVP8Aecf6w/UcJfMa8vM+oL4ySf8AETmw0n9zH3OgxfSFaz/3mj+WEuZjNVzYq7Ni&#10;rs2KuzYq7Nirs2KuyX+UvzDudBsWsJrNb605mSFTIYnRm+0AwV6qafZ45oO0uw/zGXxYT8HIRwz9&#10;PiRnw/T6fT6nZ6DtXJprEeUmGeavy6l1bWDrGlaq2kX8sSwXh9FbmKZIyTGSjMnGROTDmG+z+zhL&#10;5k8w3mv6o9/dBUPERwwpXjHGv2VFfnU/5WbDs7s+GlxcETxb8c5y+rJkl9UnC1GeWWZnLmU68peV&#10;rPy1pA0+3ke4kkke4u7uWnqTTyGryNSgHQKqj7KKq4YeVfPWqeXoZbaKKO6s5W9QwTcqK9KclKkE&#10;VA+LMXtLsWGqmMnFLFliOHjhXqh/NnGf+xcjR9oZdObgeaXebPy/stfvodThvZ9L1WGP0Dd23BvU&#10;hry9ORJFdHCsSUP2lwB5k8y6j5gvxd3pVeC8IYIwRHGla0UEk9epOZPZ3ZuPSQMYXIyPFOc/ryS/&#10;pNGo1E80uKZso/yp5S0zy1YSW1m0k81xIZry9uGDzTSkAcnYBRsBxRVHFVxnlzX7vQtWi1G2AcpV&#10;ZYm+zJGwoyGnj/xLD2joI6rCccjw/wAUZ/xY8kfpmjBmlimJR5xX+bfLNp5k0WTTbiRoG5JNa3Ud&#10;OcM8R5RyrX+U9v2l5Lkn81fmWNX0mTTbKxNpHc8frMkknqMVVgwRaKtByA+LNR2f2DPHmGXLMZPD&#10;vw4wj4ceKQ4eOfql/C7LtDtnJqYiJFBjPlv8t9VtddtdX17VY79tO5mwt7aAwJ6kiGMzS8nkLNwZ&#10;gqLxVchVtdXNrOlxbStDPGeUcsZKsp8QRnRZcUckTGYEoy+qMnUAkGwzi9sbO+tZbS9gjubWZeMs&#10;Eqh0ZT2ZWqDk10783NdhjEd/bQX9P92sDFKfmyfCf+AznMvsxjB/czyYf6H97j/0uT1f7N22n7b1&#10;GIUDYYLc/lBYwsToGsXujxnpaVS7tl9kjnDOn+xkwZN+cUvA/V9HiSTs0szyL/wIEf8AxLKo+zWQ&#10;/VnlX9DHDHL/AE37xyp+0moIobKKflTrjtxu/Nk5hP2hbWkEEhHs7Gbj9C5ENf8ANWt69IrahPyi&#10;Q1itkHCJP9VB3/ym+LN3oOysGlB8MeqX1ZJ+vLP+tP8A3v0ulz6meU3M8TKfLPkny95cWRtOgZry&#10;cf6TqFwxmuZafzyt8VP8heKf5OFGbFoT3NirsmXk/wDMR9CsG067tDeWgcyQFX9N4y32hUhgVY75&#10;z3afYcs+XxcU/CyEcOTijxwycP0y5x9cXa9ndrZNLYjuCwnzZ+Xl5qWtHW9E1FNOv54khvo5ofXh&#10;nWOvpuQHjZZEDFeXL4lwo82eaLrzFqQu5YxBBEgjtrZTyCIDXrtyZias1Mzuy+zY6TGY3xzmePJk&#10;/ny/3sY/wxcPV6qWeZnLmU28meUYfLWnTQm4N7f3kpuNQvnUIZZSAoooJ4RooCxpX4cJM2bjMgyU&#10;eW/zC1nQrE2MUUN1aBi8Uc4YmMtu3EoymjHfjmj1/YWLUZPEEp4sh9MvD4f3nD9PFGcZ/wCmc/Sd&#10;pZtOCIHmxHzJ+W+mazqratDfXelahKix3Utm0YWZU2T1ElSRS6D4VcfFxwfL+bnmV/7u2soh/kxM&#10;3/E3bMaPsvh65M8v+SnD/uIwb5dt6o/xIBPye0n/AHfrmtTnuTdrGPuhjjxBvzW83n7Mlunyt4/4&#10;g5MezGl6nKf+SuT9bUe1tSf45fNVH5PeVP8Adlxqcvjz1C5/g4wo1fzd5g1a4t5767LtasHt0VVR&#10;EYGvIKgC8tupzP0nZGn08ZCEf7z0zlIynOcf683Fy6nJkNyPEU40TyH5W0W3u4bGzNb9PSvZppJJ&#10;pZUII4tJKzPxofsg8cltz+cE0umyJHpwh1OVChuhITGrMKGRY+NeX8q880cPZYiQjLJxaeJH7vg/&#10;eSjH6ccsnF9P+Y7TJ27llh8JiMH5OXoe30+51z6z5atpEYWTW4Fy8UTBo4JJw/Ep8KhmESs6/DnO&#10;c690j07NirsNvLvmfVtAumnsJBxkAE9vIOUUgHQMu3Tsw+LNf2h2Zh1cQJj1R+jJD05Mf9SX4i34&#10;NRPFLigaKSeafJ2i+ZbaKO/V47i3YvZ31u3p3EDHYmOSh6/tKwZG/aXDDzR591XzBax2csUVraI4&#10;kaKEN8bgEAszFjtU0GYvZ3YmPTTOTinlyVwcWTh9EP6MYCLfrO0cuorjPJL/ACt+XlhoWpPqkt9d&#10;apqTRG3iuLsxgRRMQzLGkaooLlV5v9r4cCeW/N+s+X5HNlIrW8prNayjnE5HcioIb/KUq2X9odk4&#10;dVRncZx+jLj9OSP/AB3+jL0tWm1WTDLigaRfmryNofmT0pbsS22oWwItdStX9K4jB6qGoQ6H/fci&#10;umTCP844uA9bRA0ncpclV+4xuf8Ahs0h9ms3TPt/SwiUv9jOH+5d3H2mzgbgFizflb5qU8YPNimP&#10;t6+nRvIB7sksSn/gMLdU/NrXLiNotOt4tNVtjKtZZgD4O/wr/sU5Zfh9mcd3mnPP/Q/usP8ApIfV&#10;/nTcLVdtajMKJoIqz/KGxlkWTzFqt1raqQfqZC2toabjnDD8Un/PSRlyEyyyzSNLK7SSuSzuxLMx&#10;PUknrnSwgIgCI4Yh1JNs8gggt4UggjWGCJQkcUYCqqjYBVGwAxmSQvzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs7LqP+8EH+x/4jnI4vqLz2u+n4pbpv+9En+qf1jCzMl1iZZsVdmxV2SjyyVXTZHagAkYs&#10;fYKM0Hah/ef5v63ddnD0f5zzP8yeTeYIVFT/AKOgUe5d8ic354eWEldY7S8kRSQsgWMBgO4Bev35&#10;zZ7Ux90noB2Zk74ro/yz1pkVmnt0YipQlyR7bLTE/wDlefl7/lgu/wDkl/zXg/lWHdJP8lz74rv+&#10;VY6v/wAtVv8A8P8A805R/PTQO2n3f/JP/mrH+VYd0k/yXPvDY/LHVe93B/w//NOUfz00Ltp1198f&#10;/NWP8qw7iv8AJc+8Nj8sdU73cH3P/TK/5Xron/Vtufvj/rg/lWHcV/kufeHf8qw1P/lsh+5/6ZX/&#10;ACvXRv8Aq2XP/BJ/XH+VY9xX+S5d4b/5VhqP/LbD/wAC2Ufz10jtplx/waY/yrH+aU/yXLvDY/LD&#10;UO97F/wLZR/PbSe2lz/8GmD+VY/zSv8AJcu8O/5Vhf8A/LbF/wAC2S/Q9f07zd5fkurRGSpaJ4pK&#10;cklUVHTburDNtodWDWQd7q9bpSLge5Kns77yp5htWmcFVKv6kZNHiJo4+6u2R7pnYPLPWQQQCDUH&#10;oc2KuwXq1jHrOhlG/vovjQjrzT/mpcpwz8LJ5F6nsTXeHkjI8j6J/j/ZJYP9EvqdI2/Uf6ZBhpdt&#10;4t9/9mbriL6ImeUdJg7Mw+4/ww8SuxNtI/ll+8f248a07GfomX+dfxw8S07HppAr+8k28FH8Tg4l&#10;p2DoYIoVpGtPE9zkSVdj8CuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuxCn77/AJ6/8ysWPV2f/9PjWe8O5fVObFXYP06z5UmkGw+wPH3yEil2GeQV2BtRl4WrDu/wj6ev&#10;4ZKI3V2FMUUkrhEFScsJQ7De1so4BX7Undv6ZWTaXYIyKuzYq7NirszVp8PXtXFXYGSxj5mSU+rI&#10;d6np92S4ldgnIq7Nirs2KuzYq7Nirs2KuzYq7CfUbj1ZuIPwJsPc9zlkQrsRgtpZ2og27t2GEmkO&#10;w3trSKBdt3PVzlZNpdi+BXZsVdk38nLCmkSMkyq7SEzsf2OgUb7e+aPtEk5BY6el3fZ3CIE+bDvN&#10;Tk6unrW7SosYFvGDQOaksTT4qDww/W0gBDMDI38znl+vbNech9zseMpNJrF8ymONlt4j/uuBRGPv&#10;Hxfec11eWtpEZbiRYox3Y9fYDvjjxymaiLap5IxFk0h7W0uruUR28bSyHsBX6Se2c+8w602qXnNQ&#10;Vt4gVhU9d+rH3bOi0mm8KP8ASP1Oh1Wo8SX9EM/0DRl0y04MQ1xLRpmHTboo9lyPXtgJf3ke0ncd&#10;jmZGTjJnhU6OjcXUqfA5Yh2XHFJI3FFLH2xtXYa2dgsPxv8AFJ+A+WVmVpdgvIq7Nirsh3nRaajC&#10;3jCB9zN/XOY7cH70H+j+kut1o9Q9zsFeS/7q7/1k/Uc8x9rPqx+6X+9ej9mPpn74/wC+dklzkXqH&#10;YM/5x3/8mDqf/bPn/wComDPVZf3MfdH/AHL4H7b/ANx/yX/3uRC6j/cL/rD9Rww1Xybr8k9z6MEc&#10;oMjFfTngY05eAeuc17OY56ftGM5V4dzjL1Rl9UZfzT/O4Xt+1u39Hm7N4OKccnBj+vDnx+qPD/FP&#10;HGH87+JVW4i4ipI27g/0wqk8lebUFTpF0w8UjZ/+Ics9bHaGA/xx+b5wNfgP8cfm2LiA/wC7F+k0&#10;wJLoGvQ/3um3UdP54ZF/WuWx1OI8pR/0wbRqcZ5Sj/pguEsR6Op+kYbefY5F1mDkpX/QbMbgjcQJ&#10;mN2aR4Z/rz/3bjdnEeGf68/92stiPTP+s368jWbBz1XFbUfvh7V/VnKe2k67OmP50oR/2cZf716X&#10;2Shevgf5on/uDH/fOycaaf8AkFvnAf8AFI/4jnA+zHKX9YMvb0f656T3S/3SFuP964M535S/45P/&#10;AD0b+GYPtN/jX+ZF772e/wAW/wA6SKwyv/8AeG5/4xP/AMROajRf30P68P8AdO01f9zP+pL/AHLs&#10;5xnrL5i7Nirs9E/kNJ6/5Z6rAeqXVygHs1vGf1k5rO0BYP8AULwfbvo7Twy/4VL/AEuUoC92ukPs&#10;P15Bc8wfpJH5sVdmxV2bFXZLfytj5eb4G/kilb/hOP8AHNv2IL1A90nhP+CROuyZj+dPHH/Z8X+9&#10;Q98f9HPuRnD9Zl9bWL6br6lxK/8AwTk56VHk89p41jiO6MfuV0FEUewxTQBXWbUf5dfuBOZ3Zw/f&#10;x97l6f6w3nQc7R3Ds2KuxzLx2PXuPDEFJDsbih2bFXZsVdlgE7DrirsExWZO8mw/l75XLJ3Ngh3t&#10;FvDBSRogooAyoklsAay8CuwLcWv7cY+a/wBMthPva5Q7mwfHAmWtbebFXZsVdmxV2F17qHWKE+zO&#10;P4ZMRV2F2TQ7JN+X3/Hbk/5h3/4mmYHaP93/AJzo/aD+4H9cf7mSE1T/AHnH+sP1HCrWgG833YPQ&#10;zMPwzP0/9xH3Ogw/SFaz/wB5o/lhCQQSD1G2ZjNVysKuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuzsuo/7wQf7H/iOcji+ovPa76filum/&#10;70Sf6p/WMLMyXWJlmxV2bFXZI9EFdCuh4mT/AIgM57tb6/8AN/W7vsz6P879Tzb8wTTzPanwhi/5&#10;OPnnTStKvtUvorKyjMtxKdh0AHdmPZRnARiSaD3ZNPRLm6gtYGmnbhGnU/wGde8uflloWmxLJfxr&#10;qN7T42lFYVPgsZ2Pzfl/scy44gPNqJJYjqXmi9uGK2xNvD24/bPzbt/sclsVtbRRiOKJI4wKBFUA&#10;AfIZaJFjwhKWuLhm5NK7N4liThPrHkry1q0bC4skjmap+swARyg0pXko+L/ZhlyBiDzDIbckZZ67&#10;qdqw4TF0HWOQllp9O4+jOReb/JmoeXJwzn17CQ0gulFBXrwcfsv/AMS/4Lji5MfD7mwStluk61ba&#10;jGePwTqKvEevzHiMjQkYmgytKYYpirs2KuzqP5Gav6eoahpLt8M8a3EQ7cozxf6WVl/4DNz2Tk+q&#10;H+d/xX+9dT2pj5S/zf8Aif8AfMM/Myw9TT7a+UfFA5jc/wCTINvuZf8Ahsl+sW/oajMgFFY81+Tb&#10;532jyceIF4fVQ4chCd+Ub/695fs5SayInpSePKP4d/mAGwFmU46cYO0mfhOYz9mQbfMZTnjYty9H&#10;kqVfzkHqUPKESDqnX5HI/rtl9U1GRQKRyfvI/k3b6Dmw02TjgO99R7K1PjYAT9UfRL/NVbKb1bdS&#10;ftL8LfRhfmQ7FXzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7NirsR/3b/wA9P+ZeLHq7P//U41nvDuX1TgiytTPJv/drux/hgJpXYdAAAAbAdBlSXZsV&#10;dhdeh7m6EEfRPtHsCeuTGwV2DLe3jgTinX9pu5yJNq7FcCuzYq7Nirs2KuzYq7Nirs2KuywCTQYq&#10;7KxV2bFXZsVdmxV2UwJUgGhIoD4Yq7AcelRKauxf26DJ8SuwYiKihVAVR0AyKuy8CuzYq7NirskW&#10;jf8AKMat81/hmu1P9/B2GD+5mx/WP+Ul0r/ZfxwjjvbyJeMc8iL/ACq7AfgczjjieYDhDJIciU6k&#10;s7SRuUkEbt4sik/iMTkkkkblIxdvFiSfxyQiByYkk81SOOONeMahF8FAA/DG4ULs2KuyiqnYgH54&#10;q7LAAFAKDFXZsVdmxV2bFXZGfN1sJJ7diaDiwFPmM5j2gkRKB8i4GtG4dinlKERR3NDWpTr8jnl3&#10;tTK5Y/dL/evQezP0z98f987JBnKPUOwz/wCcfYFTz7qTAkk6fN/1EQ56iJ3iiPKP+5fA/bf+4/5L&#10;/wC9yIXUf7hf9YfqOBtfSmq6inhPMPuc5wuiyeHr4S/m54/9NH17HDxeygP5+lj/ANMURF/dp/qj&#10;9WEscssZrG7IfFSR+rPfzEHm+NmIPNcQD1wXFruuQ/3Oo3Mf+pNIv6jlUtNjPOMf9KGo6fGecY/6&#10;ULTFGeqA/QMlXm/zX5kstVhjttSuI42s7R2QOSpZoFLEg13Y7nNZodHhnAmUY/XP/dOu0WjxTgSY&#10;x+uf+6UYIIWQkoCeTdvfCT/G/mU/3lzHL4+rb28n/E42zM/k/D0Ff1ZTj/vnL/IYegr3SnH/AHyp&#10;9Wh7Aj5Ej+OLW3m28kk/fWOnSmn2jZQKfvRUOcn7ZQGDRiQuXFkjHhySlkh9M5fTP+q9L7KdkRza&#10;ogTzY+HHKX7rLOEvqjH/AHzvQXszj/ZHJPDqCX/5b+bR9Ut7XjAARbKUDVB3YFm8O2cn2Bn4+I8M&#10;YUR9Cfa7s86ftHSA5M2fi4/8YkMnBvH6PTD/AHyhKnG5h+ItU/tb5zLy1GqabxXpzb+Gav2jN6n/&#10;ADYvpns9/i3+dJF4YXoBs5wehjf/AIic1Oj/AL6H9eP+6dnq/wC5n/Ul/uXZBPqsH8v4nPUvEL5l&#10;Tsv6rB/L+Jx8QrTs7v8A848cD5e1u0UUAnVqdf7yLj/xpmNqLlzeC9rfRqMU/L/cSQOobSRn2/Uc&#10;hGeXP0kjs2KuzYq7Nirsmn5TgDzLPKekVnK5/wCDQfxzd9gC85/qH74vnP8AwT5V2bEfz9Rjj/sM&#10;sv8AeobUP7gDxYfxzhzxRsxYqKsST8znfcZcACkTgzRoUGqW5VQCG6j5HM/ssk6iHvbsA9Ydkzzu&#10;3bOwRDGEQzP2+wPfISNmmYFbtHwxAkkknqeuTYN4wSxE0DqT4AiuQGSJNAhgMsSaBDsdk2bsTmur&#10;aD++kC+3VvuGY+bVY8fM7tGbVY8f1H/inZk13S4oWdA7SDYKRQn6elMwZ9pQIvf+q4/8rYRGxd/z&#10;WiCcBP5pvC3wRRqvgeRP31GYR7Rn0AcCXbeS9hH7XccF2fmeJ2CXUfp1/wB2Luv0jrl+LtEE1IU5&#10;Wn7ajI1McP8AScVwxj1bTpJPTW4Qt032H0E7Zlx1OMmgQ7GOuwyNCQtqhxaadYh4segzJjG3KlKn&#10;AVwA7l2LGlT4ZeBTSTa7G4UOxk08UK8pGp4DucICuwqur+Saqr8Efh3PzyYjSHYFySuzYq7JN+X3&#10;/Hbk/wCYd/8AiaZgdo/3f+c6P2g/uB/XH+5khNU/3nH+sP1HCrWP+Uxuv+M7fqzO0/8AcD+q6DD9&#10;IVrP/eaP5YTXicLuZfBzT5E1zLgbAbCq4jk0OzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuzsuo/7wQf7H/iOcji+ovPa76filum/wC9En+q&#10;f1jCzMl1iZZsVdmxV2STQ/8Ajh3Pzk/4gM5/tb6/839bu+zPo/zv1PNfzC/5Se2/4wxf8nHyC/lL&#10;pdpbaQ98Spvr0sR/MsMbcQPar/Ef+eecVhgRHi73t5S3pPvN01y86x8WFrFQcv2TIwr+r/jbJ9li&#10;GPZRIAJJoB1OZOLR5cm8Y7fzv4XHyanHDmd1eCxup6enGSD0PQfecJ7jzPZRoWRWehNa0UUHeu+Y&#10;5oDmx/Mi9gm8Pk+9b+9lSMU7VY/wyNav5lN8P3lsptv2Ii6tX3K0yE4mr2+cWQ1G/JG23ln0CRHc&#10;1lHVuBX8a5HbPVPy0u0kbUrJ4JTsoSMoQe5rE2/05j3A83Loqktp5mhZRbTK6jryYN/xMZDtabSl&#10;1GYaT6psCR6Hr09SlByrT/Krx/ycqlV7Mk4s/rf1ZPrfH6x+3wrx67dfbAuBVbDryXq/6I806dfM&#10;3GNJgkxOwEcnwOT8lYnMnR5ODLE/j1OPq8fHjI/HpQGvWH6Q0a7tKVaSM+mP8tfiT/hgM7z5qt94&#10;Lke8bH8V/wCNs9A7Kyc4/wCc8L2lDlL/ADWJfljf7XmnselJ4x/wj/8AGmR/Nw6tnmWjMjBl2ZTU&#10;H3GAi0g0baZQylT0IofpxfzJbrc6dHeIPiioT/qtsfuODRz4ZmJ6vc+zurrJw9Mo/wBnH8SS+xYw&#10;3LwN32+kZFc2j2aY5sVdmxV2bFXZsVdl4q7KxV2bFXZsVdmxV2WASaDc4q7F47ORt2+EfjkDkDMQ&#10;LXIYsLKIdSTkPELPgDuRxslkKVQ7+BwjJ3oMHcsCMrKaMKEdstBayG8rFDs2KuzYq7Nirs2KuzYq&#10;7Eqfvf8Anp/zLxQ7P//V47DE8sgRBufwGe7ku5fVOHkEKQxiNeg6nxPjlZKXY/ArsbIxC/CKsdlH&#10;vhV2NggWJaDdm3du5OJKuxTArs2KuzYq7Nirs2KuzYq7Nirs2KuxYp6UPJvtvsB4DvkLss6oO6nE&#10;cmwdmxV2bFXZsVdmxV2LW9ndXPL0Imk405cRWlemQnkjHmaac2px4q45CN/zlskscdObBa9K4t+h&#10;9U/5ZZP+BOQ/MY+8NH8o6f8Anx+az63bf78X7836H1T/AJZZP+BOP5jH3hf5R0/8+Pzd9btv9+L9&#10;+b9D6p/yyyf8CcfzGPvC/wAo6f8Anx+bvrdt/vxfvzfofVP+WWT/AIE4/mMfeF/lHT/z4/N31u2/&#10;34v34eaXZ3UXl/UoJInWaWnpoQat06Zg58kTmgQdg52DtTTDDMeJC/6ySap+81/Tp4/ihir6jjov&#10;zwj/AEPqn/LLJ/wJzO/MY+8OD/KOn/nx+ad/W7b/AH4v35v0Pqn/ACyyf8CcfzGPvC/yjp/58fm7&#10;63bf78X7836H1T/llk/4E4/mMfeF/lHT/wA+Pzd9btv9+L9+b9D6p/yyyf8AAnH8xj7wv8o6f+fH&#10;5u+t23+/F+/N+h9U/wCWWT/gTj+Yx94X+UdP/Pj83fW7b/fi/fiNxaXNuVE8bRlvshhStMshkjLk&#10;bb8Oox5PoIlXcvjljkrwYNTrTEck3Ls2KuzYq7I95vf047VyKirr99D/AAznfaDHxCB/rf71wtby&#10;DslPkDybbaloaakdas7ZrotW1lcCWP03dPjFduXHkv8Ak55n27pPFnEGUYcN/V/Fydfo/aqeiyZM&#10;Y02fUfT68MeKH08X83+ktZ6GnEnJN/yr63/6v9h/wY/5qzQ/yXH/AFTG7D/R/l/5QtX/AKQ/8Q16&#10;h/lOBPyf06LSvzT1fTY7uK+EOmu31q3IaNuctu1AQT9nlxOdzGP7qJfPfafWHUaKOQxli4s393k+&#10;uO2VD35rbqaU+L+Bwr8ypx8xaqvhd3A/5KtnneolwamR/m5D/u327sP19m4P6Wmw/wDTGKIh/uY/&#10;9UfqyN59FPjC/NhV2SPz3/x2YP8AmBs/+odM1/Z392f68/8Adlwezv7s/wBef+7Klbf3Z/1m/Xkc&#10;zYOcq4vZ/wB6f9X+Izh/b/8AxKP/AA6P/TPK9h7E/wCNy/4TL/d43ZNNHfj+W/nInotuh/Bs4v2Z&#10;F8Q84/75r9vv+NDRe/J/07Q1x/vTB8zgHyp5Dtp9BtLr9PWKG6jScxFxyjMiBvTff7aV4tj2xohl&#10;zkmcYbcPqZaH2yyaaMsQ0upzcE5fvMcfRL/YqxkINOJwyuPy8tmt5VPmCwUMjDkXFBUdT8WYGn7N&#10;EckT4kDUo/e5Gf28ySxyH5LVi4n+A/8AEu9Q/wApzjWrCKw1O7sVlW5W1leIXERBjkCMV5of5WpU&#10;Z30cZIt1+nzeJjjOjHjiJcMvqivBqK4E+up/Kcl4RbrdnbP+cbL1ZJPMEG42tXAPsZQf1jMfPCqe&#10;G9tI7Yj/AF/94gtSH92fn/DI3cJwuJU/ldh9xpnlsxRIfonBPixxP86IRo3AxPItrs2KuzYq7Jj+&#10;W7ei2uXX++NOlNfub/jXOg9nY3ll/V/3z5p/wTZXp8EP52pj/uJf8Whr7dYx4uM4V9dT+U53nhFx&#10;bROGfl2dZdXhUAinI/cpzZdkYv8ACYnu4v8Aclv031h2Tq2tzIeTfYH452U5U7iMbcTjr+dUWhNE&#10;QcmyESIgyKM0xEWeQaXxwjaS51GsduPTtxs7t39ts0mr7QOT0x9Mf908zrO0Tk9MfTD/AHTeM/Qq&#10;E0W4LMOoWMtT50JzAjjkeQJcCGGcvpBl8HVxeDSvG6d1GxVDT+Jw+JMbWU+JMbXJ1cXj0SzmlACk&#10;IhrK/I7/AOT88v0umOQ2fpc3QaE5pXL6B/smq4Q6lcTXerx2GlWjXVzMSlrawjcqoO9B8mbNT2r2&#10;lDDKoi/5v9VGTGM2QmPpxx9MUNqWp6fpdhLf6jcJa2cADTXEp4ooJAFSfEkDAVnczS+rHPEYLiBz&#10;HLE1QVYbEEHcEHamQ0Gs8eJNcJDiZ8PhmleCeGeGOeB1lhlUPFIhBVlYVVgR1BGIR6sWVpmtpFs1&#10;k9L60ASgc7gE0oDTelcxI9swM6IqP85uOilVg7rTd2ouhaGZBdMhkWDkPUKA0LBa8uNduWH1jZQ3&#10;VtI1SJImUmn7SN2HuKZ0eDT+LE8P1R/2SdPpfFxyI+uH+yVcMBp8qxj6tdOBT4Q1GH9mQhqckNgS&#10;GqGqyw2Ei6uBprLUjtLdIAelXKg/RTGepyS5yKJ6rLLnIurlLZanbD1InEg7qprUfIjDh1M8ZsFO&#10;DVZMZsF1cbFCLwllmrJ+0jjcZ0mm1sMo25/zXpNNq4Zht9X812LLpDftSAfIVzK43Lp2KppVuPtM&#10;zfgMHErsXWytV6Rj6d/14LKuw+8oxRpqblUVT6TdAB+0uYWvPo+Lo/aD+4H9cf7mSE1T/ecf6w/U&#10;ci2sf8pjdf8AGdv1ZsdP/cD+q8/h+kK1n/vNH8sL9Zj43pbs6g/w/hmRhPpbCq4Ay5Ds2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs7LqP8A&#10;vBB/sf8AiOcji+ovPa76filum/70Sf6p/WMLMyXWJlmxV2bFXZI9G/44F3/z1/4gM57tb6/839bv&#10;OzPp/wA79Tzb8wP+Uotf+MMX/JxsIvJNm6eXtMlkIA+roY0X/LUHkx8TnO4I5M8I4ojaP49T1WUw&#10;wylkkd5J5rVxLe3ktlbpVUf97I3iK7fLD2eeOGJpZDxRBUnN5i0GHTx45+rh/il/vYunza3JlNR9&#10;IXWOjwoyjj6sx7t0+gYWwasLq5FuycYZlIXx+zX9WVYO0xnyeGRUJg/1mqWDhjxXvFN5LMwxeqGq&#10;6EE+HXIPrE5FxJao1Y4mKlh+1Q9flnNZ4cEzH+aXa4twCmMb80VunIA0xOKa4vI4LNqejBUggUIB&#10;NTU5VzZnZA2ehWFpqt7qkIf61fhBOWYlf3YoKL2yEeYbB7DU5kcrxkJlj4mtEZjQH3zGnGi7DDPi&#10;imIwpSrPyPbItrsVxV2bFXZ6t+rQTWscUqB4wFop36DOzx5JRNg0XkJ44yFEbPEINQvbO8e5tZmh&#10;nJYF12NCd8IvMenW1vFDLBGIxyKOB3qKj9RzcdnaiUyRI26rX4IxAMRTOfy/8wahfXV3a307TsEW&#10;WIv1AU8W/wCJLhFm2dazbDPTilxaTWkm6kEf7FtjmPl9MhIO17NzmBBHOB4gl2ooY5knXv1+YyHT&#10;wvDM8L/bjYqfmDTNzGXELD6riyCcRIcpDiTBHDorjowqMTws282KuzYq7FmT0kFf7xug8BkQbPky&#10;Ip3X5YjkmLs2KuzYq7NirsXitJH3b4V9+uQlMBmIOJwXHDHGPhG/j3yoyJbAKWk1xTIpdmxV2bFX&#10;YlcJCUrIaU6Hvkok9GMgOrhXC80rsajxzIal2Vih2bFXZsVdmxV2bFXYl/uz/Z/8aYodn//W5raW&#10;q26U6uftNnuZNu6fVOL4FdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdjlRnNFFTiTSQHYLgtQnxP&#10;u3YdhlMp3ybIwponA9xL6khI+yNhlkI0GEjZbA2xLJMXZsVdmxV2Xirs2Kuw38r3Ppal6ZPwzqV+&#10;kbj9WYmthcL/AJrpu3cHHg4uuM8X+9QupR8rfl3Q1+jpkwzTvEpTmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdkN8y3Prao6g1WEBB8+p/E5udHCsfve47Ew8GnB6z9ab6dHwtge7kt/DCnMp26JzYq7N&#10;irsIvOkDfoqCYjYTBR9Ksf4ZpO2/7sf1v0FxdbH0A+bq74WeVtSsrOO4FzKIy5UrUE1oD4A55h7R&#10;aDNnlA448fDxfodj2DrcWET8SXDxcP6XYef4h0b/AJal+5v6Zzf8h6v+YfnH/inf/wAs6X+eP9l+&#10;p2CfyX806D5e85X+oaxdi0s5rOWGOUo71dp4nAois32UY9M9DOOXhxHUV9z4/wC1Wjy6rFw4hxnx&#10;ePp9PDP+d/WUL2N5IgqCp5Vp9Bzpt35v/Ie7uJbi4u4nmmYySv6d6pLMak/Co75qsnYuKZJMN5ef&#10;/HnV6XtD2iwY448cpRhjiIQj/g8uGEPTGPrQ6rqCgAVAGwHw4AfVf+ceW6XYX/V+v/xBzoY9o6sC&#10;r+yDrPyva92Y/wDTFdXUvD/iOIPef84/N01SRPkLv+MZywdqavy+UWQ03a38z/pn/wAU3y1H+Ufh&#10;iurax+RuqXC3Fxr0ySJFHCPTScDjEgResDb0GRwdo6jGKAjzMv8ATf5zHDo+08YoYxzMucP4v+Sj&#10;SG/QUEYpUnenf6cLHT8iz9jzNdr845D/ANiwzIHbGp/mw/H+e5Ax9qf6lH5x/wCqi/1b/wD30v8A&#10;n9OMUfkwjFo/NcwqKfFbyn9UIzU9tnJ2hhGKY4BGfiej+rKH+/dv2P2j2pocpyRwQmZR4Prj/OjL&#10;+f8A0G/Vvf8AfI+/+3FNR8y/lzp/krzFpul6+b671O3CQxNbzRnklaAEoF35d81fZnZJ0pNHi4q/&#10;2Lk9qa7X9parBky4BgjppS+mcZ/3nD/xC0i4kmjZ4+IQ7moOc38u6xptpp3pXEwjk5sePFjsaeAO&#10;avt3svUZ9RxY48UeEdY/rfSOxu0sGHBwzlwy4j0l+pF4PvPMGjyWk6JcAu8bKo4vuSpA7ZrdL2Jq&#10;45YyMNoyj/FD+d/Wdhqe2NNLHICe5jLpLu/quyEZ6I8G7Nirs7D/AM41T8fMmrQf78sxJT/UlUf8&#10;b5jankHj/bGP7mB/p/73/jqE1Efu0Pv/AAwPqycNVvU/lnlH3ORnlecVkkP6RfeOzJ8WlxH+dix/&#10;7iKJjNY1PsP1YFypzl2bFXZKdD/L7VNX0R9VhmjRfj9CFq8n9PY7jZdxQZtdN2TkzYjkBH9GP87h&#10;eJ7Z9utNoNaNLOM5H0+Jkj9OLxfp9P8AH6fVL/fKEt2kcojIJ8T4VxTye3peV/OVz/vrS5aH3MUp&#10;/wCNc2Ps1H1yP9V0n/BIN5NHD+dnP+x8L/i1t5vJAPFv4jOB53jUicPfJUSya6gboI3J+6mbLso1&#10;m+BcrRC8jj0zo0sixR18NlGdOBZd0TQWjc4XN+8J5Dly6jrWuXkCq6NBF7Fdj7bSo1WhBSM7+nU0&#10;P0VpmD+Vwg2IuPDs3CDfC0ThgkaRqFQBVHYZa54AGwaxslvBIeUkauw7soJ/HISxxlzALCeGE/qj&#10;GX9YOwBrl2LXTyiUV5f3aAbUHc/dmNrMvBjofxelwe084xYaHOXpi4DfIklu4ure/sr59N1K1J4X&#10;CcqkGvQqaqd2H+Uucfr+zvHIIPCQ83p9R4YpQ1LTbDU7KWx1C3jurOcBZreVQyMAQRUHwIrlJbQ2&#10;5NJXuppGMlzcyVBkdjUnck5kaPSDBDhBtrzZjM2rQQxQQxwwosUMShI40ACqqigUAdABjpINR/RM&#10;ui22qrH5fuLgXctm6VkElANiFLNSg/bVc1OTsQmdxI4f9k5cdaOHcbpdJ5Z0STzFF5ie1B1mGA2s&#10;d3yeohJLceNeHVm+Ljywy0MIssqx1CADgDuaA7Vzt+xhRI8g5PY8rlJNMNTGp8RXrxYr+o5tMmjx&#10;TNyG7tcujxTNyju7MsaL0A36nufmcthijAVEU248UICogB2YRqDVPgP+Tt+HTKc2ixZOY3/otGbQ&#10;4snMUf6LsTis4Y5nmFTI/VjTv7CmDT6KGI2LtGn0OPEbjd/0nYtmW5js2KuzYq7Dryn/AMdN/wDj&#10;E3/ElzD130fF0ftB/cD+uP8AcyQmqf7zj/WH6jkU1j/lMbr/AIzt+rNjp/7gf1Xn8P0hWs/95o/l&#10;iWuxVijlH7J4n5H/AGsswHem0quEuZTF2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2dl1H/AHgg/wBj/wARzkcX1F57XfT8Ut03/eiT/VP6&#10;xhZmS6xMs2KuzYq7JDpBp5evCOoEv/JsZz3a31/5n63edl/T/nfqeb+f/wDlKrT/AIxRf8nGyP8A&#10;5e6ml75XtEBBe0UW70NacVBG9AK8Suw5cf2viyjsWUTgFcx9Tsu0xIZTf+ay67t0huZCq09Vi5Pi&#10;ScV8x3ysy2sbVCnlLTx7DMLtrVAkYweX1ro8VeoovTYCAZWHXZfl45F9R1HioihJWUbO6ntSlB7+&#10;OaHjI5c3PjDv5I3iDUGhB7HCkkk1O5PfIEtzeDpZ49K0qW7lp6nGqg92P2VxJoWxjHjlTs5lcTPJ&#10;IS5LMTViepOYjtG8dGtF+e+KXY7FXZsVdnrGH+6T/VH6s7AcnkjzeESf3jfM4W+ZQDph9nUj8c2P&#10;Zp/e/Bwe0P7v4sl/LpiPMYA6NDID8tj/AAyJ50DpHqWCLCb0rpD+y3wt8jleSNxbtPPhmFG8i9S3&#10;Ydx8Q+YwB5qtPSvlnA+Gdd/9Zdj+FMydDkuNfzX0rsDUceEwPPGf9jL8SUtMl5QlD1Q/gcJMzXeo&#10;vNirsGW1uEHqSbHqAe3vlU53sG2MerRPbA0shkkLePT5ZZEUGsmy2MZhQ7NirsWitZH3Pwr4nISm&#10;AzESXEjBcdvHH0FT4nrlRkS2CIC0k4rkUuzYq7Nirs2KuxOWVY15Hr2HjkoxtBNOArgCSRpG5Mfk&#10;MvAppJtdjMKHZsVdmxV2bFXZsVdmxV2J/wC7P9n/AMaYodn/1+eZ7k7p9U5sVdmxV2bFXYrDA8h2&#10;2Xu2RlKmQjbiaZU6qknFeigDGJsLIbuHTE8kxdmxV2bFXYqltK/QUHidsiZgMhEl1RgiOyQbueR8&#10;Ogys5CzEGuWCFVVFFFB4DKyWbWB7ubivpr9o9fYZZjj1YTk2BgLLmpvHJG7mignASAkC3YIjsj1c&#10;09hlZydzMQa5YIS3hXooPud8gZEsxENVOPAA6ZFLsxAPXFXZoljjnjmCjlGwYU26GvbGRJBDTnwj&#10;JAxP8Q4Vsil42StOQIr886AltbyIroSVYBlNex3zQGZBp8xlAxJB5hg76vfxyNG4TkhKsCD1G3jl&#10;/UovFvw/pg8QsXDXLv8Akj+4/wBcr6jH/Mfww+IVXDXbjvGn4/1yvqK/zn7sfFWmxr0veJfvOV9R&#10;H8/4f24fFWlw15u8A/4L+zN9RP8AP+H9uPirTY14d4D/AMF/ZlfUW/nH3Y+ItLhr0XeJvvGV9Rk/&#10;mH44fECrhrtv3jf8P65X1KXxX8f6Y+IFbGuWn8kn3D+uMlt3ijeRyoRFLMa9gKnJRmCaZQgZEAcy&#10;qRavayyLGofk5CqKDqTQd85rNK0szyt9qRizfMmudJGNCn0nHjEIiI5RHCyxFCqFHRQAPoxmFm3m&#10;xV2Cre1rR5Bt2Xxyuc+5sjFonCnz0nLQSf5JUP6x/HNP2qLw/EOPrh+7+Lh1znWc06ZvNQ4q7Lof&#10;DG1dm4t4HG1dm4N4H7sFq7Nwf+U/djYV2X6b/wAp+7Gwrs3pyfyn7jjxBXZvSk/kP3HHiCuy/Sl/&#10;kb7jjxBXZvRl/kP3Y8QV2b0Zf5D92DiC07N6Mv8AIfux4wtOzehN/IceMLTs6h/zjw0kHnyVWBAm&#10;sJo/ukjf/jTKNQQYvL+10L0gP83JH7pIbUB+4Hswwb5kTh5i1RP5bucfdK2eX6wVmmP6cv8AdPtH&#10;s/Pi7P0579Ph/wCmUVaHeGP/AFR+rC7MZ2y/NirsM7HzNrtjp8un2l48VnNXnEOP7QoeLEFlr/kn&#10;MnFrcsIGEZVGTptZ7PaHU546jLijkzY/pn6v4fp4o3wZOH/bIyWNBEzh2UFh0OG+iVj/AC586Sr1&#10;ktREPpSRf+N86L2ZG8j5x/3zwX/BAPFr9FHulkl/ssX/ABCjc73MA9yf1Zwv6rP/AC/iM7TxAtIn&#10;JB5JjaHWWeQUAhenfeq5texyJZqH81zNDtP4OOTcwyztyf4F7DvTOq4hHk7XhJaqBi8cMcf2Rv4n&#10;rkDIlmAA0ScUyKXZsVdmxV2RHX7z6xfsgP7uH4F+f7R+/NFrcvFOukXku1dR4mUjpD0/8UuA2wNp&#10;9m95dpBHHLM7VpHAnNzTfYfxzCkaDrCVG8u4LS3aeeVIYl+1JKwVRX3OSA+VdRRP+Ueu2X+Yy/H9&#10;yp/xrlXH5seMd6Ur5r0J2oNWt6/h95OEep2P1SUI0FxbOesFynFh8jReQ/2K5ZE2yBTWzvILqPnD&#10;NFOn+/ImDD8K0y9FY/XRGOsgKge/X+GbLs3Jw5f6wdn2VOs1fzgr5JksT+21PYZvjk7nqRBrliot&#10;IB2J+ZyPiFlwBqpzNZwnpUfI/wBcRkK8Ab5HEJLORd1PIeHQ5MZAwMHcsQIINDscsYN5WKuzYq7D&#10;ryn/AMdN/wDjE3/ElzD130fF0ftB/cD+uP8AcyQmqf7zj/WH6jkU1j/lMbr/AIzt+rNjp/7gf1Xn&#10;8P0hWs/95o/lgq6gE9u8R/aG3z7ZGMqNtyrkXZWVirCjA0I9xmeCwdlYVdmxV2bFXZsVdmxV2bFX&#10;ZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ2XUf94IP9j/AMRzkcX1&#10;F57XfT8Ut03/AHok/wBU/rGFmZLrEyzYq7NirskGl/8AKN33+rN/ybGc72v9f+Z/xTvOy/p/zv1P&#10;OPPn/KWWX/GKH/k62eftF8xatoryvp83pGZQsm3IEAg9DtXb7X2s4nT6vJhvgPDxPaZtPDJXELp6&#10;JLDFLTmteJqMmGlebdOvlCzuLe5P2lc/CT4qx/jhjlB583DyaaUeW4XUp06YZyrYSbuUJPcEV+8Z&#10;ZwktYhLudhfePpdgouZZSyLuI1HMkj5dP9lkZDh3LOMJnanZDtd1641WYEj07eP+6ir/AMM3i2Y0&#10;5252LCIDzbwqKg9RXINrsvFXZsVdmxV2esYf7pP9UfqzsByeSPN4RJ/eN8zhZ5nammgfzSKPwJ/h&#10;mx7MH73/ADXB7QP7v4so/LeMt5hZv5IHY/eo/jkUzoHSPT82KuwbrMX13RPVG8kNH/4HZvw3yrTy&#10;4Mtd72Hs/q+HLG+WT0fj/OS2D/R78x9FY0HyO4yIgEmgFSe2bd75MsGW9qFoz7t2HhlMp3ybIxaJ&#10;yryag9Nep+1hxx6rOXRwHfAeWtTeKxW8knQUXxORlMBkIkuJGC4raOPf7TeJyqUyWwRAWk4tkGTs&#10;2KuzYq7Nirs2KuxruqKWY7DCBak07C6WVpH5H6B4ZkRjTQTa4CmMwodmxV2bFXZsVdmxV2bFXZsV&#10;djKfH/sv+NcVdn//0OeZ7k7p9U5sVdlgV2GKuwTDZ/tSf8D/AFyqWTubIw72ifDBfwqvgoGV82xr&#10;Cx2LMWPc1zJApoJXZSqzGiip8BiStOwRHZMd3PEeA65WcnczEGuWCY4Ik+yu/ieuVmRLMRAaqcUy&#10;KXZsVdiM9wIxxXdz0Hhk4xtjKVOAwKtvPIeRFK9S2WGYDARJXVAwRHZxru3xH8MgchZCAa5YuAAK&#10;AUHhlbNrLxV2bFXZsVdmxV2MklWNeTfQPHCBaCacBkj8vXv1nTlrs0TFCPbqPwOa7V4+GfveB7bw&#10;8GoJ6ZPX/wAUlWoQhbgmmzjkP44acmHc5i06dCGKI9UU/QM3qSfzH7zjQStNtbHrEh/2Iy/Wm/nb&#10;78HCFWmysz/ulP8AgRl/WJv5zjwBVp06xP8Aulcv61P/ADfgMHAFWnSrA/7q/Fv65f1uf+b8Bj4Y&#10;VadIsD+wR/sjl/XJvb7sfDCrTotkf5h9OX9dl8F/H+uDwwq06HadmcfSP6YV+ZdVki0iVAAGn/dA&#10;+zfa/wCFBzK0eAHID/N9TtexsHiagd0PX/pfp/2SK0nQ4Fv45Q7N6R50NOo6fjkDzevcsmy1UsaA&#10;VJ7Y2l2DILQLRpN27DsMplPubIwaJwTlbNrCjzWgbRJj/IyMP+CA/jmt7WjenPlw/wC6cXWD92XD&#10;rkDzj3TLs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuydfknN6f5iaen+/o7hPu&#10;hd/+NchPk8/7URvQzP8ANMP93FQvhW2b2p+vDnzinDzTqo8bmQ/8E1f455v2gKzz/rF9V9lJ8XZe&#10;nP8AtOP/AGMeFfbGsEf+qMJ8w3fqmbFXZsVdkptz6X5R+aJunOSKOvzeMf8AG+df7Nj0SP8AS/3r&#10;5L7ani7Z0sf5uOU/+mn/ABCGm3vYR7E/rzjedQ3InD7yYAdVkqOkDEf8GubnsP8Avj/U/wB9FzdB&#10;9Z9zTdMmudS7ZrNirs2KuzYq7KJoCfDEqS7IE/Inm25erV+nOWuy8ATZsrsmH5Xavp1hrksd6yxf&#10;W4xFDO2wVgwPEk9OeY2qiTGx0YSFsE/N/S9YvPLsVxpqNN9SlMtxbpUs0ZUjkAPtFPD+XlnZDDmt&#10;GVr4HhcXmL/KzlvnzQ9L0PTL1Xvrm9vNUuluba3uZPU+r0LGQxbAqjBuH/Iv+TL9DAiRIJILcZ8V&#10;bAcL1v8ALDzBquvarBJFaRW1hp1u0N3PChQTMQBGr70ZxTn/AMH/ADZAbOQxXcMg/ZdT+ObjFKpg&#10;+bdp58OSJ7pB6ocnWdK90tzYq7Nirs2KuxOSGOQfEN+xHXJCRCCLcDTAr2cg+yQR92WDIGswLfLE&#10;WAXatT7dMmGLeHHlP/jpv/xib/iS5ia76Pi6L2g/uB/XH+5khNU/3nH+sP1HIprH/KY3X/Gdv1Zs&#10;dP8A3A/qvP4fpCtZ/wC80fywflbeq4W6jpfrsZYaCT9pT0b+3L8eWtixIdhNLDLE3GRCp98yRIHk&#10;xdjMkrs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzsuo/7wQf7H/iOcji+ovPa76filum/70Sf6p/WMLMyXWJlmxV2bFXZINKjeTy5exoCzuJlVR1JM&#10;YAGc92uLn/mf8U7zss+n/O/U848+sqea7N2NFWKEsT2AlbPPOnaTc3spVRwjU0kkI2Ht7nOEx4jI&#10;vckvRwQRUdMlVjpVnZqPSSr95W3Y/T2+jM+GKMeTAl2DMsQ7NirsK9S0G1ulLRKIZ+zKKAn/AChl&#10;GTAJctikSdkTmhkhlaKReLoaMM15BBotjsZgV2bFXZsVdgqPVdTjdXS7mVkIZSJG2I3HfJjJIb2x&#10;OOJ6KLWVmwKtBGQdiOI7/Rnom6uRq/lez1NF4mWKK44+HqKOQ+jlnd9lZ/WD0yR/488T2lhqJH8w&#10;/wDHXnnlF/0T5xn09jVJDJbg+6nkh+njT/ZZH86N0L0nNirsMtJdXSW3fdSK09jscx8wogux0GUg&#10;0OY9SX6nGQyTL16E+43GEMlotrNJEBuhIqepzYDJxAF9c0uUZMcZj+IIyOT1I1f+YVxG4uBGKDdz&#10;0Hhk4xtulKlwFcCpbzSGpFAerHLDMBrESV1RgmO0jTc/EfE9PuyszJbBABaScXyDJ2bFXZsVdmxV&#10;2bFXZsVdjXkVF5MaDCBak07C+aZpWqdgOgy+MaaZStcBTE8kxdj1hlb7Kn59MBkAyES6oxQWc3gB&#10;9OR8QJ4C6oyjaTj9mvyOPGF4C6oxNlZTRgQffJgsadjcUOzYq7NirsZ+3/sv+NcVdn//0eeZ7k7p&#10;9U45I2duKipwE0kC3YPht0jFereOUSnbbGNLSa4rkWTsDXch2iXdm60yyA6sJno2B3xkVkTvIaf5&#10;IwyydyBDvcWwUiIgoooMrJtsAax2BXZsVdmxV2Ud8VdlKiL9kAHxwkrTsdgV2bFXZsVdmxV2bFXZ&#10;sVdlE0BNK+2KuwG8NzK/JhTwqemXCQDUQS3UDJH5MVIrma3ko3qqGX5p4fQc13aBJiCOjz3tFprx&#10;xn/NPD/p/wDpH/ZJJ5q9dbSO4hYr6bcXp4N/aMl31eH+QZqeMvHsX/SN7/v5sr0IP5RjxFXC/vz0&#10;lc5XpW3guPFJVwu9TPR5D9H9mb07X/J+/DclXC41Y9DKf9if6ZXGz/yPvxuSrhJrJ7S/8Cf6ZVLP&#10;/Jx9Stg60f8Afn3ZVbL2/HD6lXBdcP8AP94yuVj7fccakq4Ra6e7f8Ev9cjHnAwzyW8EJ4iMF326&#10;lth91M2nZ9xBJet9nNN6JZP53pH+an/luC9jjmkuiSzEKgJBoB16fPI8tiv7TE+w2zYHI9MIJzyx&#10;dIkQUUU9++VkksgKarj8CXZsVdhZ5lTnoV6O4jLD/Ynl/DMTXRvDIeTRqReMuHXOXerL/O33nOS4&#10;Q6Fdm9WX+dvvOPCFdm9WX+dvvOPCFdm9WX+dvvOPCFdm9WX+dvvOPCFdm9WX+dvvOPCFdm9WX+dv&#10;vOPCFdm9WX+dvvOPCFdm9WX+dvvOPCFdm9WX+dvvOPCFdm9WX+dvvOPCFdm9WX+dvvOPCFdm9WX+&#10;dvvOPCFdm9WX+dvvOPCFdku/KS7ki/MbQmLmjTmPc/78jZP+NsqyxHCXUdvR4tFkH9H/AHMhJSux&#10;W3f5ZPfPqcPN+pjxlB/4JFP8c8y7UFaifvfRfYqfF2TgP9D/AHM5RdaGtunywgzAeoVc2KuzYq7J&#10;Fq7mD8j9YINDcX8Sg+wkgP8AxpnbezMf3R/ry/3MXx/2rlxe0GIfzNN/1X/4pDPvfp7L/XOI+rL/&#10;ADt95zq+EOUiclP5fFm1C5ZiTxiAFfdh/TNv2PEccj/Rdh2f9R9zTZO86F2rWbFXZsVdlEgAkmgG&#10;5JxJUmnYCl1rTYjxebf2Vj+IGYp1uIfxODPtPBHbi+91DkYu44qusTBkBLQsO6E/rXNDliIz2+mT&#10;ymogBM8O8f4f6q7ELa3kubmK3jKiSZ1jQsQq1Y0FWOwG+RkaFtCjfXcVlZXF5MGMVtG8sgRS7lUU&#10;seKrVmag2UZ0XTtF/M/TNPubOJpRJ+7FkvrxOoWp58ebEKKf6ua2ebBKQJQZAGi8g1XzD+S2u6pb&#10;arJFE9rGJW1aYWlyhDMB6RlMaDkS3Lf4shnmfT9csdUKa3IZL+RFkcmQSsAagBiCadPs5m4ZxlH0&#10;/Sl6L5H1jyvquhiXyzF6WlQyNDGFhaBCygFiqsF5D4vt/wA2F1oge5iUkBeQLE9Ao3J+7MnELkG7&#10;BG5gebIMlyazpjtxWcV9wR+JGb0azF/Oetj2jgJriC2hwWrq6hlIZTuGG4OZAIO4cyMgRY5Ox2FL&#10;sokAVJoMVdiMl3Guy/EfbpkxjLEzDdDgWWeSTqaDwHTLREBrMiWwAMSyTF2Sf8vtMk1HW5YI3CFb&#10;d3q1aUDoO3zzVdsagYsQkRfq/RJ5j2s1YwaUSIv95GP+xmhNSFYAP8ofqOQ3zlbSaV54v4ZviMUw&#10;ZiO6ugYEV/yWzbdnZRm0sZD+KLo9DnGXFGY5SVbP/eaP5U+7F0dHUOhDKdwRhIpzVbHYEuxrojji&#10;6hl8CKjCDSHYEl0iyk3CmM+Kn+BrlgzSC07Akmgv/uuUH2YU/EVywajvCKdgZ9Ivl6IGHipH8aZY&#10;M0UU7A72lyn2onHvQ0yYmD1WnYn0wodlYVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFX&#10;ZsVdmxV2bFXZ3rzNoFxpuk2sssitydU4gEEHgT3+WcJoddHNkkAPxbx0+0I5zwgfSl2nClw58VP6&#10;xkXzbMExzYq7NirsPdA1aztbd4LhihLl1ahINQBTavhmq1+knkkJR32dlotTCETGWzCvPPlbVtSv&#10;4rywQTARCJ4+SqwKsTX4iBT4sWkPk6R2d7e3Z3JZ29Dck7kk8dzms/kzJ/M/3LsR2nEcpn/ZJNDo&#10;f5hwxrHEblI1FFRblQAPAD1Mbw8l/wDLNb/8iP8Am3H+S5/zP9yn+VB/PP8Asl50r8yB+3df9JK/&#10;9VMxi8ln/j3t/wDkT/zbg/kyf8z/AHKf5UH88/7Jw0z8yB+3df8ASQv/ADXlej5L/wCWe3/5FH/m&#10;nH+S5/zP9yv8qD+ef9k3+jPzJ/nuf+khf+a8oweSj/x7wf8AIoj/AI1x/kuf8z/cr/Ko/nn/AGTh&#10;pv5kj9u5/wCkhP8AmvEJdK/L6V+ctjaO56s0FT95XInsiR5wH+xT/Kw/nn/ZO/R35k/z3P8AyPT/&#10;AJrxn6E/Lj/q3Wf/ACI/5tyP8jH/AFMf7Ff5W/pn/ZO/R35k/wA9z/yPT/mvK/QX5b/9W60/5En/&#10;AJpx/kY/6mP9iv8AK/8ATP8Aslw0/wDMo/tXH/I+P/mvK/Qf5b/9W60/5EH/AJpw/wAin/Ux/sV/&#10;lf8Apn/ZO/R35l/z3H/I+P8A5ryxof5bg1/R1pt/xQf+acf5GP8AqY/2K/yuP55/2Tjp35lkfbuP&#10;+R8f/NeGd5rGk/o6S3t2BrGY4olRlAFKCmwAC5m6bQ5YziSOERPk4efWY5QIBslT0Tyd5lj1u0ur&#10;qAxJHMs00zSIxIVuR+yzMS2RjN+6V6ZmxV2K2k/oTrJSoGxA8DkJx4hTZhycErU7mH1oWToT0PuM&#10;MDq9uTX0iT47ZT4B73PHaFd6C/Rk3+/B+OV+lbav9yfwx8GXen+Uf6zv0ZN/vwfjm/SdkesJ+5Tj&#10;4Uu9mO1COs/m79HXI6SD7zlfW9Kf7UA+lF/hh4Mg6t0O2cg5TyD/ADpf8U76nfr0k+5jlGLQ5ewU&#10;/wCyX+zHiyhzsXtFmHLJ/px/xQapqaeLD6GxOTQreReVtN8gaMPvGTjqiPqDudN7TS/jiJj+dD8f&#10;8S5dQlQ8Zo/4H8cKJ4JIJWjkFHXMuMhIWHq9PqIZoCcDcSjo5EkQOpqDjMk3Ls2KuxOaZIhU7nsM&#10;lGNoMqcBXALvJM/cnsB2y4ABqJJXbDFY7Nzu54jw6nInIEiDXLBMdvEnQVPidzlZkS2CIDVTimRS&#10;7Nirs2KuyioYUIqPA4q7A8tmp3Q8T4dssGTvYGDYbAjxuhowoctBtrIpvG4UOyqfF/sv4YFdn//S&#10;gMNu8hr0Xxz3CUwHeRjb6pJpg6ONI14qPnlBNtoFLa4/Al2Ua0264q7GpGqVI3Y9WPU4SbQA6uPw&#10;JdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXYPXRb1lDLxIYVB5djlB1MQ6Wfb2niSDxWP&#10;6KGN/bgkGtRsdsv9B3/gv/BYPzMGP+iHTf0v9K1+kLbxP3Zv0Hf+C/8ABY/mYL/oh039L/Su/SFt&#10;4n7sVtNJ1CC5jmAX4GBNG7d/wyGTPCUSHH1nbOmzYpQ9XqH83+L+H/ZLJ7y1lheM1PIdx37YfVOY&#10;LxiXBQOgplYq7Nirs2KuzYq7Nirs2KuzYq7CS+0q+uLqSUBeLH4ansNhmdjzwjEB6/s/tjTYMMYH&#10;isfV6f4kwt7y3ihVDWoG+3c4h+g7/wAF/wCCyf5mDmf6IdN/S/0qp+kLbxP3Zv0Hf+C/8Fj+Zgv+&#10;iHTf0v8ASu/SFt4n7s36Dv8AwX/gsfzMF/0Q6b+l/pXfpC28T92b9B3/AIL/AMFj+Zgv+iHTf0v9&#10;K79IW3ifuwNqXlrUbnTrq3QJzmidFq21WUgfjlWbNGUDEfxAsMnb+mlEj1bj+a3+kbbxP3ZAv+VU&#10;+bP5YP8Akb/ZnP8A5Sbqf5Sxebf6Stv8r7s3/KqfNn8sH/I3+zH8pNf5Sxebv0lbf5X3Zv8AlVPm&#10;z+WD/kb/AGY/lJr/ACli83fpK2/yvuzf8qp82fywf8jf7Mfyk1/lLF5u/SVt/lfdm/5VT5s/lg/5&#10;G/2Y/lJr/KWLzd+krb/K+7N/yqnzZ/LB/wAjf7Mfyk1/lLF5u/SVt/lfdm/5VT5s/lg/5G/2Y/lJ&#10;r/KWLzd+krb/ACvuzf8AKqfNn8sH/I3+zH8pNf5Sxebv0lbf5X3Zv+VU+bP5YP8Akb/Zj+Umv8pY&#10;vN36Stv8r7s3/KqfNn8sH/I3+zH8pNf5Sxebv0lbf5X3Zv8AlVPmz+WD/kb/AGY/lJr/ACli83fp&#10;K2/yvuzf8qp82fywf8jf7Mfyk1/lLF5u/SVt/lfdm/5VT5s/lg/5G/2Y/lJr/KWLzd+krb/K+7N/&#10;yqnzZ/LB/wAjf7Mfyk1/lLF5u/SVt/lfdht5R/L7zNpPmnSdTuFhFvZ3cM0/GSremjgvQU3PGuRn&#10;opkEOJr9Zjy4JwH1ThKMf61LJdQt3idRWpBA2ycecNJutU8x3l/Z8TbzlCnM8W+GNVNR/rA5xXaH&#10;stq8uaU48HDKv4v6L0vsr7RabRdnYsGbi8XHx8XDHij6ss5x/wBhKLVvfwRwqjVqK1298J/8K6t4&#10;R/8ABf2Zh/6D9b3Q/wBM9D/oz0PfP/SKn6Stv8r7s3+FdW8I/wDgv7Mf9B+t7of6Zf8ARnoe+f8A&#10;pHfpK2/yvuzf4V1bwj/4L+zH/Qfre6H+mX/Rnoe+f+kd+krb/K+7DTX9Gvrz8s/8O2wU6i94s7hj&#10;ROAJP2vHZc6jsbsXPp8fDPhvfq+ddra6Go7W/NR/ufCGOP8AP4v6qh9dh+tervx406ZzX/lVPmz+&#10;WD/kb/Zm7/KTcr+UsXmr/pK2/wAr7skHlHyFr2lzXL3axASKqpxfl0JJ7Zsez4+ESZdXL0nbODGT&#10;fF8mjqNsfH7sk36Dv/Bf+CzafmYOd/oh039L/StfpC28T92b9B3/AIL/AMFj+Zgv+iHTf0v9K79I&#10;W3ifuzfoO/8ABf8AgsfzMF/0Q6b+l/pXfpC28T92F2v6XeW+lyyvxCAoGoexcDMTXagHFIBx9X2z&#10;hzYzCHFxS8l8N5DJIEWvI9KjIHM5aVifHb5Zp4Cg6NE4deWtHOrx3NqKB4+Mkb1oVJqD/DMzAISi&#10;Yy/zXKxZ8MYGOW/6Eo/wy/i/3qlPcJCAXrQ7bYnqXlHXbAlmtzNEP92w/GPpA+IfdlM8RHm4XiwJ&#10;2LUd7bSbB6HwbbJP5U123g8tXcV5eMlxAXoskhEiqVHER1NR7cf2s5jtLT5DqImI22+/+J53tTDl&#10;lqoGIJHp4T/N9SkNJ0oRzxrZwCK7JN2gjTjNUUPqClHqP5shNtZalqM59CKS5lc/EwBbc92Y/wDG&#10;2dJGPQPSSkBzVlFtawrGgSGJBREUBVAHYAYZat5cutH02OW64+vcOF4qa8VA5EfOtMvlARh/SLbD&#10;LiOMiJvIf9LGDUN1FMxVKnjudsJEYowYdRmMRYa1bJv5Y0+6urOVoqGNZSBU03KqT+vNl2bnEcdH&#10;vdxoe1sWCHBO+ahcXUULhXrUiuww4/QV/wCC/wDBZsPzMHM/0Q6b+l/pVL9IW3v92IP5YvnNS4Pz&#10;YZMa2AYnt7THrP8A0rf6Stvf7saPKt33I+8Yfz0Ufy7pe+X+ld+krf3+7HDyvcDqAfm2D87FI7d0&#10;v9L/AErv0lb+/wB2Afq0ANOIP3nL+Mu8EQianJh+VsMaeY5mUUP1Vx/yUjzR+0EicA/rj/cyeI9v&#10;gPyUf+HR/wCmeVDX5Por/rD9RwZ+aP5av5kI1fR2Q6rCvpTwEgLMqdBy6LKn2fi/41zD7C7a/Lfu&#10;8v8AdS9UZfzP+OPAdj9rDT/u8n92f9h/x1StLr0vgk+wdwfDOLXOmeYtHmaK6tLi0cHdJI2APuKj&#10;i3zGdzj1GHMLjKM/6pexxanHMXGUZfFHLJGwqrAj2OWmragPtQ8vfiwwnFHvbuMLqjxxT9MXP/LK&#10;fx/pg8KPevGHVHjjTq932tv+JY+FHvXjDqjxyjq1/wBrcfc2Hwo968YdUeONOraj/vkf8C39cfCh&#10;3rxh1R45R1TU/wDfY/4A4fDh3rxh1R44x7/UX+1GD80r+vCIQ714x3uqPHEXe5brAv0RgfwyY4e/&#10;7UcQdUeOImKcmvpt9CkZLiHevEHVHjlehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77&#10;b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77b7jjxDvXiDqjxzehN&#10;/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN&#10;6E3++2+448Q714g6o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o&#10;8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77b7jjxDvXi&#10;DqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO&#10;9eIOqPHN6E3++2+448Q714g6o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+44&#10;8Q714g6o8c3oTf77b7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8c3oTf77b&#10;7jjxDvXiDqjxzehN/vtvuOPEO9eIOqPHN6E3++2+448Q714g6o8cVgsL64kEcFtLNIdgkaMzH6AM&#10;jPLCIskAe9jLJGIskBosoFSQBnTvy5/KPUnvodX8xQ/VbO3YSxWcm0kjLuvqL+wgPVW+Jv5eOcr2&#10;z7QwEDjwHjnL08Y+mP8AV/nSec7V7bgInHiPFKX8f8Mf6v8ASQtzeLxKRHkx2LDoM6D+ZDK2i2rK&#10;QVNwpBHQgxtnP9hissv6v++i87ofqPuUtP8A79v9U/rGc6zqXaJhmxV2LWlpcXc4gt15ytUhagdB&#10;U7mmQyZBAWeTKEDI0OaD1bV9P0mxe+1CX0bWMqHk4s1CxoNlDN1OPvtOvLF1S6j9NnFVFVbYf6pO&#10;RxZoz+kssmKUPqUdD8x6NrkUsulz+vHCwSQ8HShIqPthcDZa1plmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdj4ZnhkDoaEfj7YJRBFMoTMTYWyxJKhRhUH8&#10;MW8zS2sMFvdSuI1dhEGbYEsCygn6DlWmnwkgvoPs5rBEyhI+mXrigNOZlkkiPbf6RscKsznskfmx&#10;V2JmCItyK1J7nfJcRRwh1TjwqgUAAHtkUuy8VdmxV2bFXZsVdmxV2bFXZsVdiUzwgUkIP+T1OSiD&#10;0QSOrhXATvHX92vEeJ3OXgHq1E9y754l3+n+GLF2f//TiOe0PRPqfLxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2SGymkk0iqNSSMFa/6u//ABHNdliBk36vnXb+E488&#10;6/i/eD/ff7LiS2aNFvwHFUcgkf639uAv0je/79P3D+mW+FHueW/M5O9G/UbT/ff4n+ub9I3v+/T9&#10;w/pj4Ue5fzOTvd9RtP8Aff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/wC/T9w/pj4U&#10;e5fzOTvd9RtP99/if65v0je/79P3D+mPhR7l/M5O931G0/33+J/rm/SN7/v0/cP6Y+FHuX8zk73f&#10;UbT/AH3+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v8Av0/cP6Y+FHuX8zk73fUbT/ff&#10;4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/79P3D+mPhR7l/M5O931G0/wB9/if65v0j&#10;e/79P3D+mPhR7l/M5O931G0/33+J/rm/SN7/AL9P3D+mPhR7l/M5O931G0/33+J/rm/SN7/v0/cP&#10;6Y+FHuX8zk73fUbT/ff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP8Aff4n+ub9I3v+/T9w/pj4Ue5f&#10;zOTvd9RtP99/if65v0je/wC/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/79P3D+mPhR7l/M5O931G&#10;0/33+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/AH3+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/ff4n+&#10;ub9I3v8Av0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/7&#10;9P3D+mPhR7l/M5O931G0/wB9/if65v0je/79P3D+mPhR7l/M5O931G0/33+J/rm/SN7/AL9P3D+m&#10;PhR7l/M5O931G0/33+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v+/T9w/pj4Ue5fzOT&#10;vd9RtP8Aff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/wC/T9w/pj4Ue5fzOTvd9RtP&#10;99/if65v0je/79P3D+mPhR7l/M5O931G0/33+J/rm/SN7/v0/cP6Y+FHuX8zk73fUbT/AH3+J/rm&#10;/SN7/v0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v8Av0/cP6Y+FHuX8zk73fUbT/ff4n+ub9I3v+/T&#10;9w/pj4Ue5fzOTvd9RtP99/if65v0je/79P3D+mPhR7l/M5O931G0/wB9/if65v0je/79P3D+mPhR&#10;7l/M5O931G0/33+J/rm/SN7/AL9P3D+mPhR7l/M5O931G0/33+J/rm/SN7/v0/cP6Y+FHuX8zk73&#10;fUbT/ff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP8Aff4n+ub9I3v+/T9w/pj4Ue5fzOTvd9RtP99/&#10;if65v0je/wC/T9w/pj4Ue5fzOTvd9RtP99/if65v0je/79P3D+mPhR7l/M5O931G0/33+J/rm/SN&#10;7/v0/cP6Y+FHuX8zk73fUbT/AH3+J/rgfUZLm9sprV5PhlWgqBsRup6diMhkwRlEhni1k4yBtclp&#10;bowZUow6GpznzWEySSLMPTZC4Ze4KoXX6GptmllExNF6iGQTFjkvZ6GlN9vxNMk/lK2nshPdRsVS&#10;cIIyaVK05H8Tx/2ObDRYbBJdP2nqiJCMTy+pa8Ucyj1VrQnbf5ZIv0je/wC/T9w/pmb4Ue51n5nJ&#10;3rPqNp/vv8T/AFxr3dw5q7Bj4lVP8MfCj3L+ayd7YsrYdEp9J/rjhqF2BQSUA6AAf0x8KPcv5nJ3&#10;tfUbX/ff4n+uE3miG61KziUvX0pATsNlb4WO3h1zF1eEcFgfS53Z+rPiVI/V/ulyQQwhmjShpvud&#10;6ZC2tH4K6fFyA+HvVmYKu3cheWasGzTvya5rw9W49/6Af1ye6CLvT9OSHlwdyZJFFNmagp9AAGbj&#10;T6cRgAebzWq1spZCYn0rZLaCVuTryPStThh+kb3/AH6fuH9Mu8KPc4/5nJ3rPqNp/vv8T/XN+kb3&#10;/fp+4f0x8KPcv5nJ3u+o2n++/wAT/XN+kb3/AH6fuH9MfCj3L+Zyd7vqNp/vv8T/AFwdc3EsOlF5&#10;GrK60B92/oMpxwByUOT0vYenObNAS3r95L/N/EYoFIo3vuKCkanp/q/25Hc2T6SmeS/8sP8AlIJv&#10;+YV/+TiZo+3/AO4H9cf7mTw/t/8A4jH/AIdH/pnlQ1//AHI/1h+o47U9e1PSvM2oPZy8VaYl4m+J&#10;G+a/xGRwaPHm08BMfw/V/E+b48MZ4xfcvjgjltow43pse+GcH5myBAJ7AM/do5Co+4q3/EsxJ9gi&#10;/TP/AGLSdB3FSbTRX4X29xin/Kzov+re3/I0f80ZD+QD/P8A9j/x5H5A97X6NP8Avz8P7c3/ACs6&#10;L/q3t/yNH/NGP8gH+f8A7H/jy/kD3u/Rp/35+H9ub/lZ0X/Vvb/kaP8AmjH+QD/P/wBj/wAeX8ge&#10;936NP+/Pw/tzf8rOi/6t7f8AI0f80Y/yAf5/+x/48v5A97v0af8Afn4f25v+VnRf9W9v+Ro/5ox/&#10;kA/z/wDY/wDHl/IHvd+jT/vz8P7c3/Kzov8Aq3t/yNH/ADRj/IB/n/7H/jy/kD3u/Rp/35+H9ub/&#10;AJWdF/1b2/5Gj/mjH+QD/P8A9j/x5fyB73fo0/78/D+3N/ys6L/q3t/yNH/NGP8AIB/n/wCx/wCP&#10;L+QPe79Gn/fn4f25v+VnRf8AVvb/AJGj/mjH+QD/AD/9j/x5fyB73fo0/wC/Pw/tzf8AKzov+re3&#10;/I0f80Y/yAf5/wDsf+PL+QPe79Gn/fn4f25v+VnRf9W9v+Ro/wCaMf5AP8//AGP/AB5fyB73fo0/&#10;78/D+3N/ys6L/q3t/wAjR/zRj/IB/n/7H/jy/kD3u/Rp/wB+fh/bm/5WdF/1b2/5Gj/mjH+QD/P/&#10;ANj/AMeX8ge936NP+/Pw/tzf8rOi/wCre3/I0f8ANGP8gH+f/sf+PL+QPe79Gn/fn4f25v8AlZ0X&#10;/Vvb/kaP+aMf5AP8/wD2P/Hl/IHvd+jT/vz8P7c3/Kzov+re3/I0f80Y/wAgH+f/ALH/AI8v5A97&#10;v0af9+fh/bm/5WdF/wBW9v8AkaP+aMf5AP8AP/2P/Hl/IHvd+jT/AL8/D+3N/wArOi/6t7f8jR/z&#10;Rj/IB/n/AOx/48v5A97v0af9+fh/bm/5WdF/1b2/5Gj/AJox/kA/z/8AY/8AHl/IHvd+jT/vz8P7&#10;c3/Kzov+re3/ACNH/NGP8gH+f/sf+PL+QPe79Gn/AH5+H9ub/lZ0X/Vvb/kaP+aMf5AP8/8A2P8A&#10;x5fyB73fo0/78/D+3N/ys6L/AKt7f8jR/wA0Y/yAf5/+x/48v5A97v0af9+fh/bm/wCVnRf9W9v+&#10;Ro/5ox/kA/z/APY/8eX8ge936NP+/Pw/tzf8rOi/6t7f8jR/zRj/ACAf5/8Asf8Ajy/kD3u/Rp/3&#10;5+H9ub/lZ0X/AFb2/wCRo/5ox/kA/wA//Y/8eX8ge936NP8Avz8P7c3/ACs6L/q3t/yNH/NGP8gH&#10;+f8A7H/jy/kD3u/Rp/35+H9ub/lZ0X/Vvb/kaP8AmjH+QD/P/wBj/wAeX8ge936NP+/Pw/tzf8rO&#10;i/6t7f8AI0f80Y/yAf5/+x/48v5A97v0af8Afn4f25v+VnRf9W9v+Ro/5ox/kA/z/wDY/wDHl/IH&#10;vd+jT/vz8P7c3/Kzov8Aq3t/yNH/ADRj/IB/n/7H/jy/kD3u/Rp/35+H9ub/AJWdF/1b2/5Gj/mj&#10;H+QD/P8A9j/x5fyB73fo0/78/D+3N/ys6L/q3t/yNH/NGP8AIB/n/wCx/wCPL+QPe79Gn/fn4f25&#10;v+VnRf8AVvb/AJGj/mjH+QD/AD/9j/x5fyB73fo0/wC/Pw/tzf8AKzov+re3/I0f80Y/yAf5/wDs&#10;f+PL+QPe79Gn/fn4f25v+VnRf9W9v+Ro/wCaMf5AP8//AGP/AB5fyB73fo0/78/D+3N/ys6L/q3t&#10;/wAjR/zRj/IB/n/7H/jy/kD3u/Rp/wB+fh/bm/5WdF/1b2/5Gj/mjH+QD/P/ANj/AMeX8ge936NP&#10;+/Pw/tzf8rOi/wCre3/I0f8ANGP8gH+f/sf+PL+QPe79Gn/fn4f25v8AlZ0X/Vvb/kaP+aMf5AP8&#10;/wD2P/Hl/IHvd+jT/vz8P7c3/Kzov+re3/I0f80Y/wAgH+f/ALH/AI8v5A97v0af9+fh/bm/5WdF&#10;/wBW9v8AkaP+aMf5AP8AP/2P/Hl/IHvd+jT/AL8/D+3Kf8zl4/Bpx5dqy7fgmEdgd8/9j/x5RoPN&#10;sab4yfh/bkf1nzhrGqIYXcQWzdYYqgMP8omrN/xHNnpezMWE2PVL+dJycWmhDfmVeG0hiNQOTeJy&#10;Seev+UY07/Xj/wCTTZquyP8AGJ+6X+7cbR/3kkNZf71SfI/rGQDOldkj82Kuw28q/wDHah/1X/4i&#10;cw9d/dFytF/eBiP5rf8AKFXf+vD/AMnVwb51/wB6rb/UP68p7N+k+9u7Q+oJL+Sf/HL1L/jOn/EM&#10;jmbJ170jNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rsD+fIxL5Ikc9YjCw/4MJ/xtmDP6i9H2ZLePuS6H4dTYeJb8RXIt5L1Gee3ltZSWFvxMTHqFavw/&#10;RTbM3TTJFF73svOZRMT/AApgwyS5ku1azYq7Nirs2KuzYq7Nirs2KuzYq7EZJpRssRPuf7MmIjvY&#10;knudQeOB3a8fswHgBTJgRDAmTe2M+rzn9g5LjCOEt1GWLSc9qfSMHiBPAXVGO+pS+K/ef6YPEC8B&#10;a5DP/9SJZ7Q9E+p82KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuw4&#10;8vS7zQnuA4H4H+GYerjyLyvtNg2hk/zP99H/AHyB1NPsSDtsT+IyZLdfl2qqs8UaTAD1E9OY0am4&#10;qBnPHHr72Jr+tB8kyYtRGRHd7nJ9fdQ6klTuNxl/XPy1/kj/AORU39MHhdoef+mgw4dR+OFdw1Hx&#10;P3jN9c/LX+SP/kVN/THwu0PP/TQXh1H44XcNR8T94zfXPy1/kj/5FTf0x8LtDz/00F4dR+OF3DUf&#10;E/eM31z8tf5I/wDkVN/THwu0PP8A00F4dR+OF3DUfE/eM31z8tf5I/8AkVN/THwu0PP/AE0F4dR+&#10;OF3DUfE/eM31z8tf5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jN9c/LX+SP/kVN/THwu0PP/TQXh1H&#10;44XcNR8T94zfXPy1/kj/AORU39MfC7Q8/wDTQXh1H44XcNR8T94zfXPy1/kj/wCRU39MfC7Q8/8A&#10;TQXh1H44XcNR8T94zfXPy1/kj/5FTf0x8LtDz/00F4dR+OF3DUfE/eM31z8tf5I/+RU39MfC7Q8/&#10;9NBeHUfjhdw1HxP3jN9c/LX+SP8A5FTf0x8LtDz/ANNBeHUfjhdw1HxP3jN9c/LX+SP/AJFTf0x8&#10;LtDz/wBNBeHUfjhdw1HxP3jN9c/LX+SP/kVN/THwu0PP/TQXh1H44XcNR8T94zfXPy1/kj/5FTf0&#10;x8LtDz/00F4dR+OF3DUfE/eM31z8tf5I/wDkVN/THwu0PP8A00F4dR+OF3DUfE/eM31z8tf5I/8A&#10;kVN/THwu0PP/AE0F4dR+OF3DUfE/eM31z8tf5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jN9c/LX+S&#10;P/kVN/THwu0PP/TQXh1H44XcNR8T94zfXPy1/kj/AORU39MfC7Q8/wDTQXh1H44XcNR8T94zfXPy&#10;1/kj/wCRU39MfC7Q8/8ATQXh1H44XcNR8T94zfXPy1/kj/5FTf0x8LtDz/00F4dR+OF3DUfE/eM3&#10;1z8tf5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jN9c/LX+SP8A5FTf0x8LtDz/ANNBeHUfjhdw1HxP&#10;3jN9c/LX+SP/AJFTf0x8LtDz/wBNBeHUfjhdw1HxP3jN9c/LX+SP/kVN/THwu0PP/TQXh1H44XcN&#10;R8T94zfXPy1/kj/5FTf0x8LtDz/00F4dR+OF3DUfE/eM31z8tf5I/wDkVN/THwu0PP8A00F4dR+O&#10;F3DUfE/eM31z8tf5I/8AkVN/THwu0PP/AE0F4dR+OF3DUfE/eM31z8tf5I/+RU39MfC7Q8/9NBeH&#10;Ufjhdw1HxP3jN9c/LX+SP/kVN/THwu0PP/TQXh1H44XcNR8T94zfXPy1/kj/AORU39MfC7Q8/wDT&#10;QXh1H44XcNR8T94zfXPy1/kj/wCRU39MfC7Q8/8ATQXh1H44XcNR8T94zfXPy1/kj/5FTf0x8LtD&#10;z/00F4dR+OF3DUfE/eM31z8tf5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jN9c/LX+SP8A5FTf0x8L&#10;tDz/ANNBeHUfjhdw1HxP3jN9c/LX+SP/AJFTf0x8LtDz/wBNBeHUfjhdw1HxP3jN9c/LX+SP/kVN&#10;/THwu0PP/TQXh1H44XcNR8T94zfXPy1/kj/5FTf0x8LtDz/00F4dR+OF3DUfE/eM31z8tf5I/wDk&#10;VN/THwu0PP8A00F4dR+OF3DUfE/eM31z8tf5I/8AkVN/THwu0PP/AE0F4dR+OF3DUfE/eM31z8tf&#10;5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jGSS/ldIQZIIXI6FoZTT71yMtPrjz+/GzjLVR5GQ/zmuG&#10;o+/3rjxefloBQJHT/jFN/TJeF2h5/wCmgw4dR+OFvhqPifvGb65+Wv8AJH/yKm/pj4XaHn/poLw6&#10;j8cLuGo+J+8Zvrn5a/yR/wDIqb+mPhdoef8ApoLw6j8cLuGo+J+8Zvrn5a/yR/8AIqb+mPhdoef+&#10;mgvDqPxwu4aj4n7xm+uflp/JH/yKm/pj4XaHn/poLw6j8cLuGo+J+8Yih/KuOQyJbQq5pVhDMDtt&#10;/L75AabXA2Bv/wAk22WTVkUZSr+s16eoe/3ri31z8tf5I/8AkVN/TJ+F2h5/6aDVw6j8cLfDUfE/&#10;eM31z8tf5I/+RU39MfC7Q8/9NBeHUfjhdw1HxP3jN9c/LX+SP/kVN/THwu0PP/TQXh1H44XcNR8T&#10;94xk1z+X8kMiWkKPclW9JfTlHxU23YAZOGPXCQ4iRH+LeDdp8OeUwDyvyWyG+jQu5IUe4yG+YJ6y&#10;RwDog5N8zsM6DSx2JfW/ZrTVCWQ/xeiP+b+P9i3psdFaQ9WNB9GFOZb06NyX/lh/ykE3/MK//JxM&#10;0fb/APcD+uP9zJ4f2/8A8Rj/AMOj/wBM8qGv/wC5H+sP1HDPW/I2s3urXV3C8IimkLIGZgaHxopz&#10;D0na+LHijE8VxH46vmWLVwjEA21DewpEqkGoFDtgL/lXOv8A89v/AMG3/NOZH8t4e6Xy/wCPNn56&#10;Hmv/AEhB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wb&#10;f804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N93&#10;9ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6X&#10;y/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8A&#10;Pb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79I&#10;QeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8A&#10;LeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCV&#10;c6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+e&#10;h5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/&#10;zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f2&#10;5v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL&#10;/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9&#10;v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB&#10;4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt&#10;4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVz&#10;r/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56H&#10;m79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/N&#10;OP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm&#10;/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+&#10;PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2/&#10;/Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg&#10;33f25v8AlXOv/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h&#10;7pfL/jy/noebv0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv&#10;/wA9v/wbf804/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noeb&#10;v0hB4N939ub/AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f25v8AlXOv/wA9v/wbf804&#10;/wAt4e6Xy/48v56Hm79IQeDfd/bm/wCVc6//AD2//Bt/zTj/AC3h7pfL/jy/noebv0hB4N939ub/&#10;AJVzr/8APb/8G3/NOP8ALeHul8v+PL+eh5u/SEHg33f24cfmBG0Xl2xib7SSorU6VETDMDsaV55H&#10;+if90GjRG5lRsTW5c+Kn9Yzn2dO7NH5sVdgvS782F4lyE9QoCOJNOop13ynPi8SPDybcOXglxJT5&#10;p0Bdf0aXTGnNuJWRvVC86cGDdKr4YtrOsNqcschiEXpqVoDyrU18BkNNp/CBF3bLUZ/EINUg/Jfk&#10;9PLFrcwJdG6Fw4csU4UoKU+02F2ZLQyLNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs3muCWfyTcwxIZJHEQVBuSfXTMOYJnQej7JgZSgBuf7UuX/AI6v&#10;0n/iOR7y9o36MtCrkNcSkNKR0FOij5Zn4cfCPN9G0Wl8KO/1S+pHk1w1y1zHZsVdmxV2bFXZsVdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2Nrv9NPwwq7P/9WJZ7Q9E+p82KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuwXpU3pX0R7MeB/2W368qzxuBdZ2xg8TTSHWPr/ANJ/x1Qv&#10;E527juNx9GDdba1tpklmZlE1aBV5brSvceOYOPKeVPk2phI5CIjoPx/sWtNatsB/KSP4/wAcLP0j&#10;pv8AvyT/AJFj/mrLfEl3fa0+Bk7h/pv+OorN+kdN/wB+Sf8AIsf81Y+JLu+1fAydw/03/HXZv0jp&#10;v+/JP+RY/wCasfEl3favgZO4f6b/AI67N+kdN/35J/yLH/NWPiS7vtXwMncP9N/x12b9I6b/AL8k&#10;/wCRY/5qx8SXd9q+Bk7h/pv+OuzfpHTf9+Sf8ix/zVj4ku77V8DJ3D/Tf8ddm/SOm/78k/5Fj/mr&#10;HxJd32r4GTuH+m/467DTy7p6a7qAtLRpKKOU0pjHFE8SeXf9kZjarXeDDiI927RqDLFG5V8/2Kc8&#10;yxJyPXsPE51e10DR7a3jgSziZYxQM6KzH3JI3Jzk8msyykSZS383SyzTJu0saeZmLFzv4HFf0RpP&#10;/LFB/wAik/pkPzOX+dL/AExR4su8terL/O33nN+iNJ/5YoP+RSf0x/M5f50v9MV8WXeXerL/ADt9&#10;5zfojSf+WKD/AJFJ/TH8zl/nS/0xXxZd5d6sv87fec36I0n/AJYoP+RSf0x/M5f50v8ATFfFl3l3&#10;qy/zt95zfojSf+WKD/kUn9MfzOX+dL/TFfFl3l3qy/zt95zfojSf+WKD/kUn9MfzOX+dL/TFfFl3&#10;l3qy/wA7fec36I0n/lig/wCRSf0x/M5f50v9MV8WXeXerL/O33nN+iNJ/wCWKD/kUn9MfzOX+dL/&#10;AExXxZd5d6sv87fec36I0n/lig/5FJ/TH8zl/nS/0xXxZd5d6sv87fec36I0n/lig/5FJ/TH8zl/&#10;nS/0xXxZd5d6sv8AO33nN+iNJ/5YoP8AkUn9MfzOX+dL/TFfFl3l3qy/zt95zfojSf8Alig/5FJ/&#10;TH8zl/nS/wBMV8WXeXerL/O33nN+iNJ/5YoP+RSf0x/M5f50v9MV8WXeXerL/O33nN+iNJ/5YoP+&#10;RSf0x/M5f50v9MV8WXeXerL/ADt95zfojSf+WKD/AJFJ/TH8zl/nS/0xXxZd5d6sv87fec36I0n/&#10;AJYoP+RSf0x/M5f50v8ATFfFl3l3qy/zt95zfojSf+WKD/kUn9MfzOX+dL/TFfFl3l3qy/zt95zf&#10;ojSf+WKD/kUn9MfzOX+dL/TFfFl3l3qy/wA7feco6PpJBBsoKHY/uk/pj+Zy/wA6X+mK+LLvLvVl&#10;/nb7znM/OOhQ6DciUmT6jcE+i6pyCnr6bHkN/wCX+Zc6jQdonNGiPXH6v+KdvpMksooVxDzTG1uR&#10;KlD9sdR4++Rz9I6b/vyT/kWP+as2HiS7vtcvwMncP9N/x1XzfpHTf9+Sf8ix/wA1Y+JLu+1fAydw&#10;/wBN/wAddm/SOm/78k/5Fj/mrHxJd32r4GTuH+m/467N+kdN/wB+Sf8AIsf81Y+JLu+1fAydw/03&#10;/HXZv0jpv+/JP+RY/wCasfEl3favgZO4f6b/AI67N+kdN/35J/yLH/NWPiS7vtXwMncP9N/x12b9&#10;I6b/AL8k/wCRY/5qx8SXd9q+Bk7h/pv+OuzfpHTf9+Sf8ix/zVj4ku77V8DJ3D/Tf8ddm/SOm/78&#10;k/5Fj/mrHxJd32r4GTuH+m/467N+kdN/35J/yLH/ADVj4ku77V8DJ3D/AE3/AB12b9I6b/vyT/kW&#10;P+asfEl3favgZO4f6b/jrs36R03/AH5J/wAix/zVj4ku77V8DJ3D/Tf8ddm/SOm/78k/5Fj/AJqx&#10;8SXd9q+Bk7h/pv8Ajrs36R03/fkn/Isf81Y+JLu+1fAydw/03/HXZv0jpv8AvyT/AJFj/mrHxJd3&#10;2r4GTuH+m/467N+kdN/35J/yLH/NWPiS7vtXwMncP9N/x12b9I6b/vyT/kWP+asfEl3favgZO4f6&#10;b/jrs36R03/fkn/Isf8ANWPiS7vtXwMncP8ATf8AHXZv0jpv+/JP+RY/5qx8SXd9q+Bk7h/pv+Ou&#10;zfpHTf8Afkn/ACLH/NWPiS7vtXwMncP9N/x12b9I6b/vyT/kWP8AmrHxJd32r4GTuH+m/wCOuzfp&#10;HTf9+Sf8ix/zVj4ku77V8DJ3D/Tf8ddm/SOm/wC/JP8AkWP+asfEl3favgZO4f6b/jrsONEFvKj3&#10;UbMUBKDmvHpQk9TlOTITtTlaKEuMgjev90gtUc8EQftGtPlhPdzme5kl7M23y6D8M2OOPDEB9e0W&#10;n8HDGH80f7L+L/ZK8EfpxKngN/n3xLJuUqZL/wAsP+Ugm/5hX/5OJmj7f/uB/XH+5k8P7f8A+Ix/&#10;4dH/AKZ5UNf/ANyP9YfqOP8AMXmPXLfW7yCC8kjijkKogIoB92Q0WhwywxJiCSHzbBggYAkLre3h&#10;aFGZASRucLv8V+Yv+W+X7x/TMr+TsH8wNv5fH3Kn1W3/AJBm/wAV+Yv+W+X7x/TH+TsH8wL+Xx9z&#10;vqtv/IM3+K/MX/LfL94/pj/J2D+YF/L4+531W3/kGb/FfmL/AJb5fvH9Mf5OwfzAv5fH3O+q2/8A&#10;IM3+K/MX/LfL94/pj/J2D+YF/L4+531W3/kGb/FfmL/lvl+8f0x/k7B/MC/l8fc76rb/AMgzf4r8&#10;xf8ALfL94/pj/J2D+YF/L4+531W3/kGb/FfmL/lvl+8f0x/k7B/MC/l8fc76rb/yDN/ivzF/y3y/&#10;eP6Y/wAnYP5gX8vj7nfVbf8AkGb/ABX5i/5b5fvH9Mf5OwfzAv5fH3O+q2/8gzf4r8xf8t8v3j+m&#10;P8nYP5gX8vj7nfVbf+QZv8V+Yv8Alvl+8f0x/k7B/MC/l8fc76rb/wAgzf4r8xf8t8v3j+mP8nYP&#10;5gX8vj7nfVbf+QZv8V+Yv+W+X7x/TH+TsH8wL+Xx9zvqtv8AyDN/ivzF/wAt8v3j+mP8nYP5gX8v&#10;j7nfVbf+QZv8V+Yv+W+X7x/TH+TsH8wL+Wx9zvqtv/IMv/FXmP8A5bpfvH9Mf5O0/wDNiv5aHc76&#10;vbfyLlf4r8xf8t8v3j+mP8nYP5gX8vj7nfVbf+QZv8V+Yv8Alvl+8f0x/k7B/MC/l8fc76rb/wAg&#10;zf4r8xf8t8v3j+mP8nYP5gX8vj7nfVbf+QZv8V+Yv+W+X7x/TH+TsH8wL+Xx9zvqtv8AyDN/ivzF&#10;/wAt8v3j+mP8nYP5gX8vj7nfVbf+QZv8V+Yv+W+X7x/TH+TsH8wL+Xx9zvqtv/IM3+K/MX/LfL94&#10;/pj/ACdg/mBfy+Pud9Vt/wCQZv8AFfmL/lvl+8f0x/k7B/MC/l8fc76rb/yDN/ivzF/y3y/eP6Y/&#10;ydg/mBfy+Pud9Vt/5Bm/xX5i/wCW+X7x/TH+TsH8wL+Xx9zvqtv/ACDN/ivzF/y3y/eP6Y/ydg/m&#10;Bfy+Pud9Vt/5Bm/xX5i/5b5fvH9Mf5OwfzAv5fH3O+q2/wDIM3+K/MX/AC3y/eP6Y/ydg/mBfy+P&#10;ud9Vt/5Bm/xX5i/5b5fvH9Mf5OwfzAv5fH3O+q2/8gzf4r8xf8t8v3j+mP8AJ2D+YF/L4+531W3/&#10;AJBm/wAV+Yv+W+X7x/TH+TsH8wL+Xx9zvqtv/IM3+K/MX/LfL94/pj/J2D+YF/L4+531W3/kGb/F&#10;fmL/AJb5fvH9Mf5OwfzAv5fH3O+q2/8AIM3+K/MX/LfL94/pj/J2D+YF/L4+531W3/kGb/FfmL/l&#10;vl+8f0x/k7B/MC/l8fc76rb/AMgzf4r8xf8ALfL94/pj/J2D+YF/L4+531W3/kGb/FfmL/lvl+8f&#10;0x/k7B/MC/l8fc76rb/yDN/ivzF/y3y/eP6Y/wAnYP5gX8vj7nfVbf8AkGb/ABX5i/5b5fvH9Mf5&#10;OwfzAv5fH3O+q2/8gzf4r8xf8t8v3j+mP8nYP5gX8vj7nfVbf+QZv8V+Yv8Alvl+8f0x/k7B/MC/&#10;l8fc76rb/wAgzf4r8xf8t8v3j+mP8nYP5gX8vj7nfVbf+QZK/Prs/lvT3Y1ZpIyx8SYmzTdjis8x&#10;5H/dBw9GPXJC2IpcuB0of1jOf50zs0fmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXYZXm2hgeIX/iQOUY/717D2aj+/h7pf7kpbHvq&#10;bHwLfqphDme+iphmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdgbl+/p/xdT/kjXAx6&#10;/judn//W5j/iaf8A3yv3nPQv5dn/ADQ7P82e59Ucc3+Jp/8AfK/ecf5dn/Niv5s9zuOb/E0/++V+&#10;84/y7P8AmxX82e53HK/xNcf75T7zj/Ls/wCbFfzZ7ncc3+Jrj/fKfecf5dn/ADYr+bPc7jm/xNcf&#10;75T7zj/Ls/5sV/Nnudxzf4muf98p95wfy7k/mxX82e53HN/ia5/3yn3nH+Xcn82K/mz3O45v8TXP&#10;++U+84/y7k/mxX82e53HN/ia5/3yn4/1x/l3J/Nj9q/m5dzuOV/ia6/30n4/1wfy7k/mx+1fzcu5&#10;3HN/ia6/30n4/wBcf5dyfzY/av5uXc7jm/xNdf76T8f64/y7k/mx+1fzcu53HN/ia7/31H+P9cf5&#10;dy/zY/av5uXc7jm/xNd/76j/AB/rj/LuX+bH7V/Ny7ncc3+Jrv8A31H/AMN/XH+Xcv8ANj9v61/N&#10;y7g7jlf4lvP99R/8N/XB/LuX+bH/AGX60fm5dwdxGWPM96CCI4wRuD8X9cf5cy/zY/7L9aJaokUQ&#10;HFQRQ9Dk41orqHl6K9TwjnHycUI/4b/hcz8M7o/zg+Z63H4eUe+WP8f6T/ZIHTyY55YT9H0GmRPM&#10;trR+bFXZsVdmxV2bFXZsVdgrS9MvNTvorGzT1J5jRR2A7sT2VR1yvLljjiZS5Bry5YwiZS5Bp3VE&#10;LMaAZ3byx5cs9A0xLSD4pT8VxPShkfx/1R+yucfq9VLNPiP+a8rqdTLLLiP+alU8zSvyPTsPAYcK&#10;tflmFOdNUIWl2paitogVaNM32VPQDxOO4DK/ELb4QSv9O3vgn3H+uJvLbx7PIAfCu+Hjk5OLs7Jk&#10;+mMilmofmFpunsUvNQtYZB1jLAuP9gCW/DEvr1l/vz8D/THik5Q7C1H83/ZQ/wCKSl/zp8rq1P0i&#10;p9xBOR/xDHrdWbdJB9O368eOTXk7Hzx5wl/m+v8A3KKtPzY8vXbBYtVt1J6eqGh/5OBMWCoRUbjx&#10;weIXBOEA0U7j8wXUqLJFIjxturqAQR7EZuC4PEKPCC79N3/8y/8AAjL4Lj4hXww79NX/APOP+BGb&#10;guPiFfDDX6a1D+cf8CM3BcfEK+GHfpnUP9+D/gV/pm4L4Y+IU+HFr9M6h/vwf8Cv9M3BfDHxCvhx&#10;d+mNR/37/wAKv9M3BfDHxCvhxd+mNR/39/wq/wBM3BfDHjK+HFr9L6j/AL+/4Vf6ZuK+GPGV8MO/&#10;S2of7+P3L/TGs0SfbYL8zTHjk2Y9NKf0xMv6qFu/NAsxW81CK2HWsrxp/wASpif1m0/34v348UnI&#10;/kvN/qcvkl5/MfRA1DrltX2kQj7xj0eB/sMrfI1x4pNOTSTh9UZR/rAoyz82296aWeqQ3DH9mKSN&#10;z9yk4/ivhg4y08ARn6Tv/wDfzfhjWXuMshPoWvJDqEy0nVGkb0Lhquf7tz39jgLVNMs9TsJbG8T1&#10;IJhRh3B7Mp7Mp3GZWLLLHISjzDHFllCQlHmE4jdkcMpoRnCfMvl280HU3s7j4kPxW81KCROx+f8A&#10;MM7DS6mOaHEP856vTaiOWPEE1gmWVAw69x4HCnMlyF+bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2&#10;bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2SjWbltE8qhEPG4ZRGv8Axkk+J/uHLNZq&#10;c5hEyH1X6XY9h4ePIJefi/5sf7v/AHiXt+/1GnVYv+Nf+bsgX6d1T/f3/Cr/AEzX/wAraj+d/sY/&#10;8S97+Zn3phQZv07qn+/v+FX+mP8AK2o/nf7GP/Er+Zn3uoMn/wCSupXt15ruY55OSCykYCijf1Yh&#10;2HvmNqtdlyw4ZmxfdF4723yylo4g/wCqx/3GRC6gB6K/6w/Uc6DqfmTylb388F3YepcxuVlk9CJq&#10;t41JqcyMGh1UoAxnUT/Tk+cY8GUxBB296jHb3TRqyvRSNhyOBf8AFfkj/q2j/pHh/rl38naz+f8A&#10;7ObP8tm/nf7Irvqt7/vz/hjm/wAV+SP+raP+keH+uP8AJ2s/n/7Oa/ls387/AGRd9Vvf9+f8Mc3+&#10;K/JH/VtH/SPD/XH+TtZ/P/2c1/LZv53+yLvqt7/vz/hjm/xX5I/6to/6R4f64/ydrP5/+zmv5bN/&#10;O/2Rd9Vvf9+f8Mc3+K/JH/VtH/SPD/XH+TtZ/P8A9nNfy2b+d/si76re/wC/P+GOb/Ffkj/q2j/p&#10;Hh/rj/J2s/n/AOzmv5bN/O/2Rd9Vvf8Afn/DHN/ivyR/1bR/0jw/1x/k7Wfz/wDZzX8tm/nf7Iu+&#10;q3v+/P8Ahjm/xX5I/wCraP8ApHh/rj/J2s/n/wCzmv5bN/O/2Rd9Vvf9+f8ADHN/ivyR/wBW0f8A&#10;SPD/AFx/k7Wfz/8AZzX8tm/nf7Iu+q3v+/P+GOb/ABX5I/6to/6R4f64/wAnaz+f/s5r+Wzfzv8A&#10;ZF31W9/35/wxzf4r8kf9W0f9I8P9cf5O1n8//ZzX8tm/nf7Iu+q3v+/P+GOb/Ffkj/q2j/pHh/rj&#10;/J2s/n/7Oa/ls387/ZF31W9/35/wxx8XmbyZM4ji0rm56AW0P9cEtBqwLM/9nNlHSZyaB+0qcyTw&#10;RmSWcIg6sWOCLi80YrS20u3BPUyRR1H0LX/iWRx6fL/Fkl/myk7LB2TPnkmf6sD/AL5JrjXpQSsB&#10;Y/5bE/gMLpY7eRqm3hXw4RIv/EQMzY3HrL/TSdpj0uOHIf6b1f7pBSapqEn2rh6eAJA/DHRwsf7u&#10;M0/yR/TIzyxj9RAcmOM9Ald/rmmWh/0+/hgPhPKqH/hiMU+q3H++2+7KvzWL+dFn4Uu5Lv8AG3lH&#10;lx/S9rX/AIyrT78Rktl/3bEP9kv9cuhmB+k/a1yxd4TTT9esrrfT9Rjn/wCMEyt/xAnHwG3iP+8l&#10;tIvg8MZ/GlcjOBl/FMf1ZScPLoMc++P9UppFrOox/wC7mceDEn8euGC3/l9YuU2kRlx1EUMTf8S4&#10;5hy02e/TkP8AnSk6nP2Vmj9EuIf7JMLXWxKwSWQwsf2ix4/f2wGfNXklSQ2mUI2INtFX9eW/ydrP&#10;5/8As5uD+Wzd/wBpTZbe7YBllqp3BDEg5X+K/JH/AFbR/wBI8P8AXH+TtZ/P/wBnNfy2b+d/si39&#10;Vvf9+f8ADHN/ivyR/wBW0f8ASPD/AFx/k7Wfz/8AZzX8tm/nf7Iu+q3v+/P+GOb/ABX5I/6to/6R&#10;4f64/wAnaz+f/s5r+Wzfzv8AZF31W9/35/wxzf4r8kf9W0f9I8P9cf5O1n8//ZzX8tm/nf7Iu+q3&#10;v+/P+GOb/Ffkj/q2j/pHh/rj/J2s/n/7Oa/ls387/ZF31W9/35/wxzf4r8kf9W0f9I8P9cf5O1n8&#10;/wD2c1/LZv53+yLvqt7/AL8/4Y5v8V+SP+raP+keH+uP8naz+f8A7Oa/ls387/ZF31W9/wB+f8Mc&#10;3+K/JH/VtH/SPD/XH+TtZ/P/ANnNfy2b+d/si76re/78/wCGOb/Ffkj/AKto/wCkeH+uP8naz+f/&#10;ALOa/ls387/ZF31W9/35/wAMc3+K/JH/AFbR/wBI8P8AXH+TtZ/P/wBnNfy2b+d/si76re/78/4Y&#10;5v8AFfkj/q2j/pHh/rj/ACdrP5/+zmv5bN/O/wBkXfVb3/fn/DHN/ivyR/1bR/0jw/1x/k7Wfz/9&#10;nNfy2b+d/si76re/78/4Y5v8V+SP+raP+keH+uP8naz+f/s5r+Wzfzv9kXfVb3/fn/DHN/ivyR/1&#10;bR/0jw/1x/k7Wfz/APZzX8tm/nf7Iu+q3v8Avz/hjm/xX5I/6to/6R4f64/ydrP5/wDs5r+Wzfzv&#10;9kXfVb3/AH5/wxzf4r8kf9W0f9I8P9cf5O1n8/8A2c1/LZv53+yLvqt7/vz/AIY5v8V+SP8Aq2j/&#10;AKR4f64/ydrP5/8As5r+Wzfzv9kXfVb3/fn/AAxzf4r8kf8AVtH/AEjw/wBcf5O1n8//AGc1/LZv&#10;53+yLvqt7/vz/hjm/wAV+SP+raP+keH+uP8AJ2s/n/7Oa/ls387/AGRd9Vvf9+f8Mc3+K/JH/VtH&#10;/SPD/XH+TtZ/P/2c1/LZv53+yLvqt7/vz/hjm/xX5I/6to/6R4f64/ydrP5/+zmv5bN/O/2Rd9Vv&#10;f9+f8Mc3+K/JH/VtH/SPD/XH+TtZ/P8A9nNfy2b+d/si76re/wC/P+GOb/Ffkj/q2j/pHh/rj/J2&#10;s/n/AOzmv5bN/O/2Rd9Vvf8Afn/DHFfzDdH0CyeMcY2mQoKUoDG1Nsh2KCM0gefD/vguiHrK2wBF&#10;w4PXia/eM55nUOzTDNirs2KuzYq7Nirs2KuzYq7Nirs2KuwbZaTd3VGVeER/3Y2w+jxynJnjH3t2&#10;PTyn7kBf61ZWZKs3qSj/AHWm5Hz7DDe38u2aUMrNK3f9kfcN/wAcxJaqR5bOZDRxHPdJLnzPfSEi&#10;FVhXttyb7zt+GDYtOskoEt0r2+EE/jlMs0upb44YjkEtutZulRpbm8aOMfaZn4KPnuBgpdPenwwU&#10;H+qBmLLW4xzk3jTnuY/dfmB5WgYiXWoWYdeEhk/4hyzNprEfFbg/7EHANdj/AJynTH+atg/MfypI&#10;1I9ajU+LM0Y+9guBZtKsm2ktlU/6vE/hTMqGoJ+mVtEtPHqGQWHmOWeP1bHUBcx/zRyCVf1sMAz+&#10;XLVxWF2iPgfiH47/AI5kR1chz3aJ6OJ5bJtbeaLxCBOiyr3I+Fvw2/DCi80m8tas68ox/uxdx9Ph&#10;mVjzxk4eTBKHPknVjrNjeUVH4Sn/AHW+x+jscB5c0o7Nirs2KuzYq7Nirs2KuzYq7G+dZng8twKr&#10;FWeSNag0P2Sf4Zo+0csoxuJ4TxPY9hAjIPKH6kus/iv5G/1j+Oc/+s3P+/X/AOCOaf8ANZf50v8A&#10;TSes45d6Y5X1m4/36/8AwRx/NZf50v8ATSXjl3uzfWbj/fr/APBHB+ay/wA6X+mkvHLvdm+sXH+/&#10;X/4I4/mcv86X+mK8cu92b6xP/vxv+COP5nL/ADpf6Yrxy73ZvrE/+/G/4I4/mcv86X+mK8cu92b6&#10;xP8A78b/AII4/mcv86X+mK8cu92V68/+/G+84/mcn86X+mK8Z73ZvXn/AN+N95wfmMn86X+mK8Z7&#10;3ZvXn/3433nH8xk/nS/0xXjPe7N60387fecfzGT+dL/TFeI97s3rTfzt95x/MZP50v8ATFeI97s3&#10;rTfzt95x/MZP50v9MV4j3uxnqy8vtt9qvU/y5leNPg5n6O//AG1PEXZ//9fi+dK5D6pzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs6P5LnW+8tPaOd4jJAT/kuO&#10;QP8Aw3/C5vNBO8f9U/8AHnj+38BEyR1An/nQ/wCkUvn/AHOoJJ0VqVPz2OFX6F1D+WP/AJGxf81Z&#10;tuLyP+lk6D81j8/9LP8A4lMM36F1D+WP/kbF/wA1Y8Xkf9LJfzWPz/0s/wDiXZv0LqH8if8AI2L/&#10;AJqx4vf/AKWS/msfn/pZ/wDEuyv0NqH8if8AIyP/AJqx4vf8pL+ax9/+xl+p2b9Daj/vtf8AkZH/&#10;AM1Y8Y/AK/msff8AZJ2Oj0LVZZFjjg5yOQqqrISSegG+CWQAWeSnV4x1+9xIAJOwHU52HyN5Pi0C&#10;x9SYB9TuAPrEg34Dr6anwH7X8zf7HOU1+tOaVD6I/T/xTz2u1hzSofQPxxJZdXJmeg+wOg/jkoUV&#10;Oa2UqcSMbKX317HaQ8zu52RPE424uYrdfi6n7Kjqco3LttFoJ5zUfpHOTz/zZ5y03Q4jcX8hkupa&#10;mG2SnqP/AM0p/lHCue+uJSRXgn8q/wBckIvXaTsrDh3rjl/Ok8e8w/mH5i1lmT1jZ2Z6W0BK1H+W&#10;/wBp/wDiP+TgbJOyYzmxV2bFXYpFPLEaxsV/V92CmjPpceUVMCSP0nX9Y0iX1dOu5Lc1qyKao3+s&#10;hqrfSMKfMOv+c7JTcabFbXduPtRGJzKvvRXHP/YjNho8OmyHhyGUJe8cH+59Los/YcI7xMuF7N+X&#10;f5leWtbli0zzDy07UnIWG5VwLaVj0B5AmJz/AJR4N/N+zka/5WX57/6tsX/SPN/zXm3/AJF0386X&#10;+mj/AMS6z8tp/wCf/sovWv8ACOl/zzf8Ev8AzTmH5mee/wDq2xH/AKN5/wDmvH+RdN/Ol/po/wDE&#10;r+W0/wDP/wBlF3+ENM/nm/4Jf+ac3/KzvPP/AFbIf+kef/mvH+RdN/Ol/po/8Sv5XT/z/wDZRa/w&#10;hpn+/Jv+CX/mnN/ys/zv/wBW2D/kRP8A814/yJp/50v9NH/iV/K4P53+yi7/AAhpn+/Jv+CX/mnK&#10;/wCVo+dv+rdB/wAiJ/8Aqpj/ACJp/wCdL/TR/wCJT+Uwfzv9lF3+ENM/35N/wS/805X/ACtPzp/1&#10;b7f/AJEzf9VMf5E0/wDOl/po/wDEp/J4P53+yi7/AAhpn+/Jv+CX/mnB+j+efP2qT+nDY2kcY/vJ&#10;5IplRR9Mm5/yRmNquztJhFylO/5tx/4lyMHZMMv0k17x+pjXnbU/JXk+zE2p3Uz3UgJtrGJkaaT3&#10;px+FP8tvh/2WTAX9+8SrNIvqAfG0SlAT7As5H/BZopCN7cnc6bsfBj3I4z/T/wCJeC+YvzN8warK&#10;6Wkh02yJPCGFv3lP8uUBWJ/1eC/5OJEkmp3OLtAANgxF3eRy7sXdjVmY1JPuTlYq1mxVwJBBBoR0&#10;OCIb64i6NyX+Vt8iYuu1PZWDL04JfzoMk0L8wfM2kMqrcm6th1t7glxT/JY/Gv0NxwztryKcUHwv&#10;3Q/wyBFPK67szJp9z6ofz/8Aiv5r1jyp560jzAoSIm21BRV7Rz8W3dG25j/hv8nFGWnyy+E7dLkh&#10;T0TStRFzH6ch/foN/wDKHjhN5o8t2mv6Y1pNRJlq1tPTdH/5pP7QzN0mqlhnxDl/E26XUnDKxy/i&#10;TSCZon5Dp+0PEZwnUtOu9OvZbK7jMdxC3F1/UR4qRuM7DFljOIlHkXq8eQTiJR5FNUdXUMpqD0wN&#10;ljNvNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7NirsH6&#10;FafWtUhQiqIfUk8KJvv8z8OV5TUWvLyoc5en/TfjiWTSCOJnP7IriX5iah6l9BYqfhgX1JP9d+n3&#10;KP8Ahs0HaOS5CP8ANex7FwCMDLv9Mf6sULpkZ4PKermlflkRzXO6RubFXZ0X8i/+Uvuv+YCT/k7F&#10;kJ8nkfbT/FI/8Nj/ALjIhdR/uF/1h+o4beaf+Uiv/wDjKc7Ls/8AuIf1Xi9P/dhWtf8AeeP5YV5m&#10;N6pmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2LWlpLdTiKMbncnsB4nITmIiyzx4zM0FC9vYb&#10;O3aaU7DZVHUnwGSuysYLSLhGPiP23PUnNZkyGZ3dtixCAoMNv9RuL2XnKfhH2Ix9lRg63tZJjtsv&#10;djmDqNXDEN/q/muTjwmbFPNfnnRvLkXG4b171hWKzjI5nwLH9hfc/wCx5YYRWUEfbk3i2+aXNrsk&#10;+vCP6LnQwRj5vItf/MnzRq7MouDZWp6W9sSm3+U4+Nvv4/5OL5htzFmZmJZiSx3JO5JzYq7N1xVt&#10;XZGDISrKahgaEHEJrKCTcDg3iP6Zm4dfkh14h/SaZ6eMvJlfl/8AM3zPpLKkk5v7QdYLklmp/kyf&#10;bX/hl/ycLp7aSE/EKqejDpm60+qhlG3P+a4OTEYc3r3lbzno3mOAtaP6d0grNaSUEi+4/mX/ACl/&#10;4XCzUtKhvFLCiTj7L+Ps2Z+LMYe5w82AT/rMu0rWJ7Fwpq9uT8Ufh7rkXmhkhlaKReLqaEZs4yBF&#10;h1UomJosvgniniWWJuSOKgjGYUL82KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirsn/nr/lGNO/14/8Ak02c12R/jE/dL/dut0f95JAWX+9UnyP6&#10;xkAzpXZI/Nirs2KuzYq7Nirs2KuzYq7NirsPNI0VSq3F0ta7xxHw8W/pmFn1HSLnafTfxSY9revM&#10;Ga2tGpTaSYda+C/1w9A6AD2AGYJNblzwGOSyxxo8srhI0BZ3Y0AA3JJODrfTqgNNt/kD+OanUdpV&#10;tD/TOZj0vWTzHzZ+cCxO9p5eRZGFVa/kFVr/AMVoftf6z/8AAYNSONBRFCj2zU5Mspm5G3MjEDk8&#10;z1PWdV1Sb1tQupbmTqPUYkD/AFV+yv8AscdkEoPNirsplVhRgCPA4YyMTYNKQDzVbW8u7SYT2sz2&#10;8y/ZkiYow+laYEn05G3i+Fv5e2bPT9pSG0/UHFyaUH6XoHlf839StXS31xfrlt0+soAJlHiQKLJ/&#10;wrf5TYXvGyMUcUPcHNzDIJC4nZwZRINF61p2pWOo2kd7YzLPbyCqSIfwPcMPA4R6roilWntVow3e&#10;IdD/AKv9Mz8Oo6ScDPpusWUaN5gZWW3vGqp2SY9R7N/XCHM5wGR5sVdmxV2bFXZsVdmAqaYq47YE&#10;/MaQLY2UH80jN/wCgf8AG2c52nLYDze57Eh6pHuCXaWKyyP7frOQPNO9EmObFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2N/a/2X/GuZf8AB/yT/wCnyXZ//9Di+dK5D6pzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirslv5dXnp6hcWhO08Ydf9aM/0Y5s&#10;ezZ1Ix73Tds4rgJfzT/ukFqkdYlf+U0PyOH93H6dzInYGo+R3GdPA2A8DmjwzIRNtJ6kCN3I3+Y2&#10;xLJtapmxV2bFXZsVdnRvJPlX6lGupXqf6XIP3MZ/3Wp7n/Lb/hc5XtXtDxD4cPoH1f0/+Ouq1eo4&#10;vSOSX3l1zPpofgHU+JyXAEmmaMmnDjGygLm5jt4TLIdh0HcnwGNubhLeLl1Y7KPE5j/UXb9naE55&#10;8I+kfXJ555484xaNYPfz0e5kqlnb1+03/NC9W/5uwlkkeRy7mrHqcm95hwxxxEYioh4BqWpXupXs&#10;t7eyma4lNXc/gAOyjsMbhbENmxV2bFXZsVdmxV2bFXZEvNXl9UDaharRetxGOgr+2P8AjbOm7H7S&#10;J/dTP9SX+8/4l0faWir95H/P/wCKe9fkb+a01xJF5U1yYvLTjpV3Id2oP7hyepp/dH/nn/JkWzpH&#10;SvcM2KHZqnxwUtOy+beJ+/GgtB2GWh6VcandcOTLBHQzSV6DwHucwO0NZHTwv+OX0RcvR6PxpV/C&#10;PqYh+Zn5hWfkzQ/rBCzanc1TT7UnZmA3d6b+nHX4v5vsftZP7e3ht4VhhXhGgoAM4jLllORlI2S9&#10;TjxxhHhiKD5Q1jWNS1jUZtR1K4a5vLhuUkrnf2AHRVHRVHwrimQZoPNirs2KuzYq7NirssEqQQaE&#10;dCMUSiJCjuCvgnmt5kngdopoyGjkQkMpHQgjDiyuxOnB/wC8Xr7jxysiniu1ezfAlcf7uX+x/o/8&#10;S9v/AC689nWoBDOwj1e0AL02EqdPUA/B1/5qxZhQ5fGVh5+UaL1WxvUuoQ42cbOvgcIPNegSanZ+&#10;pauY76EEx0JUOP5D/wAa5s+ztYMU6kLhL/Y/0m3T5RE7jZMLS5MTUb+7PX2985i8moKxR3lDKSGU&#10;lqgjqDnXCGMiwIu2EIdwTMMCKg7ZXq3p/akP0nDwY+6KeCHcHVHjm9S98ZPxwcGPyXgi6o8c3O8/&#10;y/ux4MfkvBF1R45XK78G/wCB/sx4MfkvDF1R45h9aP7BP+wH9MeDH5LwxdyHjm43P++v+SY/pjw4&#10;00PwXcl8Rm4XH++f+SY/pjwY/wAFdu/7Xcl8RlenP/vgf8il/wCacHBj/BXbv/2RdyXxGb0Zjt9X&#10;U/8APFf+aceHH3/7Jdu8/wCmLXJfEZf1eb/llX/kQn/NOPDj7/8AZftW/M/6aX63cl8RlfVpf+WR&#10;P+kdP+aceHH3/wCy/at/0pf6eX63cl8Rm+rS/wDLHH/0jp/zRjw4+/8A2R/Wt/0pf6eX/FO5L4jN&#10;9Wlr/vGn/SOn/NGPDj7/APZftXi/pS/08v8Aincl8Rl/VJ/+WJP+kdP+aMFY+/8A2X7V4v6R/wBP&#10;L/inc0/mH35vqc3/ACxJ/wBI6f8ANONY+/8A2X7V4v6R/wBPL9buafzD7831KX/lhX/kQv8AzTjW&#10;Pv8A9kvH/SP+mLuafzD78r6jJ/ywr/yIH9Max9/+yTx/0j/pnc0/mH35f6Pk/wCreP8AkT/Zg/d/&#10;zv8AZL4n9I/6Z3NP5h9+V+jn/wCreP8AkUf6Y/u/53+yXxD/ADj/AKZ3NP5h9+D9MtkthLM8C29F&#10;oTx4niNz17bZVl4ehtz9DjMzxWZV9KB1KaoWFDXlu1Pwzl2qXrX2o3F23+7nLKD2Xoo+hc5bLPjk&#10;Zd76Rp8XhwEf5oRkMYjiVP5RT6cC5W3L82Kuzov5F/8AKX3X/MBJ/wAnYshPk8j7af4pH/hsf9xk&#10;Quo/3C/6w/UcNvNP/KRX/wDxlOdl2f8A3EP6rxen/uwrWv8AvPH8sK8zG9UzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7JXpFiLW1HIfvpPikPh4D6M1efJxS8nbafFwR8yw3W9RN5dnif3EVVjHY&#10;+LfThtaWpmep2jXqfH2zWazVeFHb6i52HFxnyYH+YHnaPy5YCK34vqtyD9XjO4RehkYeA/ZH7Tf7&#10;LDRVCgKooB0Gc7KRkbPN2QFbB4RdXVzd3ElzcyNNPKxaSVzVmJ8Tl4FUs2KuzYq7Nirs2KuymVXU&#10;qwqD1GShMxNjmggEUVexvruxu4ruzlaG5hblHIhoQf8APthVdWxhfbdD9k/wzo9Jqhlj/SH1OtzY&#10;uA+T3ryJ5zg8yaaS9I9Rt6Ldwjoa9JE/yW/4VsJNd08TwGdB+9iFT7r3H0ZtNNl4TR5F1+qxcQsc&#10;wz7y9qRt7gW8h/czGgr+y/Y/TkazYusZXmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdnQPPCO/lnTgqljzj2Ar/ups5nskgaid90v926zSH1y&#10;QFkQLqSvgf1jIMmn37/YtpW+SMf4Z0JzQHOUfm7Azj3o4yIOrD78XTQtbf7On3J9/Sf+mQOrwj+O&#10;H+mixOaHeFpnhH+7F+8YsnlfzC/TT5vpWn66ZWe0MA/jig6iHeGjc24/3YMWTyZ5mbpYt9Lxj9bD&#10;Kz2ppx/F9kv1MTqsfetN5bD9v8DiyeQ/MrdbdV+cifwJyB7Y0/f/ALGTE6zH3tG+tv5ifoOLJ+Xn&#10;mBuvor83P8AcrPbWD+l8mP52HmtN/B/lH6MXT8ttZP2ri3X5M5/40GVnt3F0E/8AY/8AFMTrodxa&#10;Oow9lb8P642XyU+nSxSXVxHNU1ESA708Se1cnj7UGYERBj5ud2fMZpcvTFAaxrHp2hSIFZZfhVu4&#10;HcjB2Rd6xUkAVOwHU4Z2doI1DuP3h/DOf12sMzwx+j/dOxwYeHc83iX5j+fpdZuX0zTpCukwtR3U&#10;/wB+6n7R/wCKwfsL/s/5eIrNe5DBc2KuzYq7Nirs2KuzYq7Erm2WZKHZh9lsydLqTil/R/iasuIT&#10;HmyHyb5xvvLeoCRCZbGUgXdrXZh/Mvg69sKHVkYqwoRsRnSwmJCxyLrCCDRe/wBhfWt/Zw3lpIJb&#10;edQ8TjuD/nvj9M8taFqE8ouUcTn4xwfiCO+3jlOq1ubEAYkcLoO1BPEROP0y/wB0yjR9WnaD6uWq&#10;0Q+Enclf7MNB5A8uf76kP/PRswf5Z1HePk6j85kTD69ceI+7HDyF5a/3w5/56P8A1wfyxqO//YhH&#10;5zJ3tfXrj+YfcMcPIvln/llJ/wCekn/NWD+V9R/O/wBjFfzmTvd9duf5vwGWPI/lcf8AHnX/AJ6y&#10;/wDNeD+VtR/O/wBjD/iUfm8nf9zX125/n/Af0x6+S/LKkEWQqDUfHIf1tkT2rqP532R/Uv5vJ3uN&#10;3cEEF9j7DIp+bWhaBa+UZrwWii9R44rSUs9VMjqXoK03RWyiWonkI4jb1Hsxr9Rk1YgZfu6lKcfT&#10;/DE8P+yXWBYTcVNFO7DxoM4VhfTUyzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7&#10;X+y/41zL/g/5J/8AT5Ls/9Hi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7NirsMPL959T1qzuCaKsgVz/kv8Lfgcu08+HIC42sxceKUfJTuY/Ut3XuRt8xvn&#10;brTzTaaVarBcWf1gszFXHHYbbbjNtn7OlmnxRlwvlvaejMsnEDXEEttIWmVgr8ePb54r/wArD0r/&#10;AKth+9P6ZX/IuT+f97rfyUv5yJ+oS/78/Xm/5WHpX/VsP3p/TH+Rcn8/71/JS/nO+oS/78/Xm/5W&#10;HpX/AFbD96f0x/kTJ/P+9fyUv5zX1CX/AH5+vJHod8up2gu/qX1aJj+550LMB+1QDYeGanV4fBlw&#10;8XGf4nEzQ4DV2h5kMb8OfI96dsNRvmGTTUBahLKkUbSOeKKKk4oooMxpStyYRoMav757ubkdo12R&#10;fAf1wlvZzNOSD8C7L8vHJgPf9l6TwcIH8UvVP8f0Xzz598xPrfmCaRGrZ2xMNoB04qd3/wBm3xf6&#10;vHA+F2DHc2Kuznvnn85tB8uTyWFnH+k9Uj+GWNG4xRN4PJRviH8iD/W4ZRkziO3VysWllLc7B6R5&#10;B/JDzB5mt49RvZP0VpMg5RSyKWmlXxjjqvwH+d2/1eec1ufz+88Syloks7dO0axM23uXdjlB1MnL&#10;Gjh5vUbX/nHXyDFEFmkvbiTvI0yrv7BEUYdeX/8AnIi9WZY9f06OSAmjXFnVHUeJjdmV/odMlHU9&#10;7XPRD+EpH5j/AOca7BoXl8u6lJHOBVba94ujHwEkaqyfSkmdk0XW9L1rT4tQ0y4W5tJfsyL2I6qw&#10;O6sO6tmVGQIsOBKBiaLxHXNC1bQtSl03VbZrW8h+1G/cHoykbMp7MuDskxQGatD74okARR5L4ZZo&#10;ZUmhZkliYOkimhVlNQwI6UOF+peeU066NrLYF2UAiQOAGBHUDjm80fZfj4xMT+z9rwOs7KOPKYg+&#10;n+H+q+tfy71seavKdlq3qAXLAxXiAfZnj2f/AILaRf8AJfAv/Ky7b/q3N/yMH/NOZX8gy/n/AOx/&#10;a435A97JP0c3+/Pwzf8AKy7b/q3N/wAjB/zTj/IMv5/+x/av5A97v0c3+/Pwy1/MmBmCrprFiaAC&#10;Qbk/7HAewiBZn9n7VHZ5PVbLZLFE8sswSONSzu2wCqKkk17YeSTvMQ7rwJA+AGoX2rnOT57Pd9n6&#10;MafEIDn/AB/1nyN5981zeZ/Mt1qLMfqoYxWMZ24wITw27Fvtt/lNjMi5rHs2KuyBecfzk8seXZ5L&#10;KENqeoxkiSCAgRow/ZklNQD/AJKq7L+1lM84i5OLSylvyD0PyT+SPmvzNBHfTFdK0yQAx3FwpMki&#10;n9qOIUJX/Kdo1b9nIHJ/zkZrhlrHpFqsX8rPIzU/1hxH/C5R+ZPc5P5Id70KL/nGbQBFSXWbtpaf&#10;bVI1Wv8Aqnkf+GyTeWPz+8v6hMltrNs2lSuaLcBvVgr/AJRAV0/4Fl/mbLIagHns05NHIcvUxXzV&#10;/wA47eY9Nge60S6TV4kBZrcr6NxT/JUlkk/4JW/lTOoxSxyxpLE6yRSAMjqQVZSKggjqDmS4jyaW&#10;KWGV4pUaOWNiskbgqysDQgg7gjHYoW4+KVopFdeq74CGnUYI5YGEuUkbo+qXek6jb6jbEiSB6jwY&#10;ftIfZlNDh6jLJGrDowqMgDRfO8+EwkYS5xL6P0PWUmtrbUrQ8oLiNZAD3VhWh9xjSKHMkG3BIpmE&#10;E8c8Syxmqt+HscBavfXNjYvdQW31oxbvEG4tx7kbNWmZGmwxyTETLgtnigJGieFXiRXcKzca9DSu&#10;+RP/AJWdH/1bj/yO/wCbM3X8gH+f/sf+POb+Q8/sRX6NP+/Pw/tzf8rOX/q2n/kd/wA2Y/yB/T/2&#10;P/Hl/If0vsd+jf8Aiz8P7c3/ACs5f+raf+R3/NmP8gf0/wDY/wDHl/If0vsd+jf+LPw/tzf8rOX/&#10;AKtp/wCR3/NmP8gf0/8AY/8AHl/If0vsd+jf+LPw/tzf8rOX/q2n/kd/zZj/ACB/T/2P/Hl/If0v&#10;sd+jf+LPw/tzf8rOX/q2n/kd/wA2Y/yB/T/2P/Hl/If0vsd+jf8Aiz8P7cr/AJWeP+rb/wAlv+ve&#10;P8gf0/8AY/8AHl/If0vsd+jf+LPw/tzf8rP/AO1b/wAl/wDr3h/kD+n/ALD/AI+v8n/0vs/a79G/&#10;8Wf8L/bm/wCVn/8Aat/5L/8AXvH+QP6f+w/4+v8AJ/8AS+z9rv0b/wAWf8L/AG5v+Vn/APat/wCS&#10;/wD17x/kD+n/ALD/AI+v8n/0vs/a79G/8Wf8L/bm/wCVn/8Aat/5L/8AXvH+QP6f+w/4+v8AJ/8A&#10;S+z9rv0b/wAWf8L/AG5v+Vn/APat/wCS/wD17x/kD+n/ALD/AI+v8n/0vs/a79G/8Wf8L/blH8zz&#10;203/AJLf9e8f5A/p/wCx/wCPJ/If0vsd+jf+LPw/tzf8rOb/AKto/wCR3/NmP8gf0/8AY/8AHl/I&#10;f0vsd+jf+LPw/tzf8rOb/q2j/kd/zZj/ACB/T/2P/Hl/If0vsd+jf+LPw/tzf8rOb/q2j/kd/wA2&#10;Y/yB/T/2P/Hl/If0vsd+jf8Aiz8P7c3/ACs5v+raP+R3/NmP8gf0/wDY/wDHl/If0vsd+jf+LPw/&#10;tzf8rOb/AKto/wCR3/NmP8gf0/8AY/8AHl/If0vsd+jf+LPw/tyv+VnP/wBW4f8AI7/mzD/IA/n/&#10;AOx/48v5Dz+x36NH+/Pw/twi84Xmqanp91JbQk3V0oQRBh8CNswq3H9nK9XOGlwcN/0XtuwNDwyj&#10;H+Z65IJZraK5DSvxiU7MQTWnTpXObf4O8yf8sR/4OP8A5qzn/wA7i7/ve3oo39M6Z/v8f8C39M3+&#10;DvMn/LEf+Dj/AOasfzuLv+9aLv0zpn+/x/wLf0zf4O8yf8sR/wCDj/5qx/O4u/71ou/TOmf7/H/A&#10;t/TJ3+Tmharp3mmea9tzDHJZyRqxZDVjJG1PhJ7KcI1EJ7RNvJe2cT+TH/DY/wC5mpXOoWdwgSGT&#10;m4NSKEbU9xgrzbG0fmO/DChMnIfJgCP1523ZsgcEfc8Tpj+7CNtSDbp8sKMzm9VzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuwZpFsJ7+NSKqvxt8l/tynPPhiW7Tw4phA63dG306VlNHf4E+bf2ZLlUs&#10;wUdSaDNTKQiCT0dwBZpgt7dwWdpNd3DcILdGllbwVBU4cwxLFGEHbqffOWzZTkkZF20ICIp83eYN&#10;butb1e51K4PxTN8CdQiDZEH+quPypkl2bFXZDfNv5r+VPLckltLI97fx7SWtqA5Q+EjkhE/1a8/8&#10;jKZ5oxcjHppT36M48m/k95x80QpdwwrY6a+6Xl0SiuPGNAC7/wCtTh/l5B2/5yRX1fg8vkxeJuqN&#10;T5eiRlX5rycj8j5s8T/nGFvS+PzGBLToLOq1+frA5KvK351+UNcmS1nZ9LvJCAiXNPSZj2WUfD/w&#10;fDLIZ4nyacmllHfmxDzZ+RXnPQYHu7dU1ayjBZ3teXqqo7tCw5f8i/UzoGXuK86zYq7E54hLEUPU&#10;9D4HLtPmOOYkGGSHEKTbytr9xoOt2+oxElEPG4jH7cTfbX7t1/ysJmBBKkbjYjOpBsWHVEPo63ni&#10;nhjnhYPFKqyRuOhVhUEfRkP1K2+rXssQ+zWqfI7jNvinxRBdLmhwyIZ5pV39asIpiauRxf8A1l2O&#10;Bssa0VmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2&#10;YAk0G5OKHZ260Ro7SGNtmSNVYe4AGefZDcifN5+RslJnNWJ8ScWyti1mxV2bFXZsVdmxV2bFXZsV&#10;dkS1q4M2oSfyxn01H+r1/GudBosfDjH9L1PX9l4eDCO+fqSLVZfUu2UH4YwFH6z+OJ2EPOXmR8Kb&#10;/T2yntHPwQ4Rzm7rTY7lfc86/NnzK+l6Gun278bvUuSEjqsK/wB4f9lUJ/wWGeaB2DxHNirsDalq&#10;en6ZZSXuoXCW1pCKyTSGij+pPYYCQObKMSTQRWl6VqOq30Vhp1u91eTGkcMQ5Mf6Ad2P2c5Zr3/O&#10;QumWszRaRpkt2B0uLh/QU+6pxdyp/wAr08xpakdA5kNEepp67oH/ADjVq9xCsut6pHYswqba3T13&#10;HszlkQH/AFfUwssv+cjrkSgXuiI0RO5hnIYD5MpDfeuRGq8mR0PcUzvv+cZLYxE2OuuswGyzwAqT&#10;81cFfubOmeUfzA8teaoidMuCtyg5S2UwCTKPHjUhl/ykLLmRDIJcnEyYZQ5vK/Of5c+aPKMwGq24&#10;a1c8Yb6El4HPhyoCrf5LqrZI8samM5sVdgLUYKgSjqNm/hm27Mz78B/zXE1WP+J6d+TfmVkuJtAu&#10;HrHKDNZV7ON5EH+svx/7F/5sC2dwbe6jmH7DAn3Hcfdm1zY+OBi6nV4fExyj5f7J7BaTejcpJWgB&#10;o3yOxyaA13HTOaeHZFl4FdmxV2bFXZsVdnMPz4veGh6bZVoZ7lpaeIhQr/zNyzHze19icN58k/5s&#10;OH/lZL/q2i9OX947eAp9/wDtZxPLn0lH5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFX&#10;Y39r/Zf8a5l/wf8AJP8A6fJdn//S4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs6vaO2q6HaTqQZHRWYn+YDi/8Aw2dTpM1xEu8PBdpaU8ZgP4ZJ&#10;XFItrdyBgeG4oPvGM/RF14p95/pmZ48XV/k5+SJ/Sdv4N9w/rm/RF14p95/pj48V/Jz8nfpO38G+&#10;4f1zfoi68U+8/wBMfHiv5Ofk79J2/g33D+uC1GvqoVb6VVUUVRNIAAOwykxwn+GP+liw/k490Vv1&#10;6yP+6z/wIxwl8yAUGozU8PXk/rkTiwfzI/6SK/yce6Kx7jTHFHgDD/KRT+vBWl/4gl1CBJdQmaLm&#10;C6+tIaqu5HX2zE1owQwyIhG6/mxb9P2deQWI1bGvzC1fTNK8laxew2yJOlu0cD+mg4yTUiRv9izg&#10;5Ms456h8lZsVdkC/OLzpN5b8tCKyf09T1Nmht5Bs0aKKyyD/AClBVV/yn5fs5TnycIcnTYuOW/IP&#10;QvyU8jQeaPNBmvo/U0rS1We5jIqskjGkUTf5LFWZv5lTj+1nmYkkkk1J3JOa92z6oAAAAFANgBmx&#10;V2bFXZN/yl863HlzzLDBLIf0VqLrBeRk/CpY0SX2KE/F/kcsuw5OE+Tj6nFxR8wwL84vItv5n8rT&#10;zxRj9L6ajT2UoHxMqjk8J8RIo+H/AIs456fzYOofKWMnJWPmOqkHLMQuVd7GZoWmfly3jutTFlJs&#10;l3HJFU9m4lkP0Oq5HvN+mtci2uIqBhVGJ7g7r/xtm+7Cz8JlA/1v+KdX2npjPhkHrf8AzjjrrWlz&#10;rWh3HKlEuo0H7LofSl++sX/A5Gv0RdeKfef6Z0XjxdT+Tn5Pcf0nb+DfcP65v0RdeKfef6Y+PFfy&#10;c/J36Tt/BvuH9cMfL+iynVYXl4mOImQgGu6/Z7fzUzXdqaoRwSrnL0/j/NcrRaOXignlHdhH5y+a&#10;E0/8vtRWAsk99xs4ydtpj+8794hJk4zjHonyvmxV2c1/Ovz3caBpEWl6dIY9T1INylU0aKAbMy+D&#10;OfgRv9f9rMfPk4RQcvS4eI2eQeo/kV+X1v5i1mXVtTiEul6WV4wsKpNcHdVYd0jHxuv+p+zyzzmS&#10;SanrmC7R9MgACg6ZsVdmxV2df/Inz5cQagPK19KXtLkM2nMxr6coBZoxX9iQVI/y/wDXzK0+TfhL&#10;havDtxB4v/zkD+X1tPpzebdPiCXlsVXU1UU9WJiFWQgftxniCf8Aff8Axjzu+ZjrXz7icrcGRu1e&#10;J+nLcceIEMZGqKbaJaC+tdRtAKyrCLmHx5QncD/WR2yPeZRrCXqPZ3ksMLoKxrK6gMDvQA08M6Ds&#10;fwpYyJxjKUT/ADYuj7S0PFk4gB6g9x/5x+1ixuvKNxp93Cks2nXJEbFFY+lMOagk/wCX6uFPq+Za&#10;U/SM9P8AjPJ/XNv4Wn/mR/0kXXHs4npF6klxpiCiW6qOvwoo/VjeXmL/AJb5f+R0mHgwfzI/6WK/&#10;yd5RX/XrH/ff/CjAf6Iu/FfvP9Mv8eLP8nPyX/pO38G+4f1zfoi68U+8/wBMfHiv5Ofk79J2/g33&#10;D+ub9EXXin3n+mPjxX8nPyd+k7fwb7h/XN+iLrxT7z/THx4r+Tn5O/Sdv4N9w/rm/RF14p95/pj4&#10;8V/Jz8nfpO38G+4f1zfoi68U+8/0x8eK/k5+Tv0nb+DfcP65v0RdeKfef6Y+PFfyc/J36Tt/BvuH&#10;9c36IuvFPvP9MfHiv5Ofk79J2/g33D+ub9EXXin3n+mPjxX8nPyd+k7fwb7h/XN+iLrxT7z/AEx8&#10;eK/k5+Tv0nb+DfcP65v0RdeKfef6Y+PFfyc/J36Tt/BvuH9c36IuvFPvP9MfHiv5Ofk79J2/g33D&#10;+ub9EXXin3n+mPjxX8nPyd+k7fwb7h/XN+iLrxT7z/THx4r+Tn5O/Sdv4N9w/rm/RF14p95/pj48&#10;V/Jz8nfpO38G+4f1zfoi68U+8/0x8eK/k5+Tv0nb+DfcP65v0RdeKfef6Y+PFfyc/J36Tt/BvuH9&#10;c36IuvFPvP8ATHx4r+Tn5O/Sdv4N9w/rj4dJnEqGQrwBBYAnoPowSzitmcNHIEXVLZdShMbBA3Ii&#10;gqB/XCzzF5zfS9RNnDAsxRVMjMxFGbem3+TTOS7ZxeNMRuhD/fPb9jYuHGZ/z/8AeoNNIF3ErvIU&#10;AJoAK/ThX/yse7/5Yo/+Db+maX+TY97ueJ3+Gof9/t9wzf8AKx7v/lij/wCDb+mP8mx714nf4ah/&#10;3+33DN/yse7/AOWKP/g2/pj/ACbHvXid/hqH/f7fcMFaZ+ad3Z38FybJCsbAuFc1KnZgKj+XLcOi&#10;EJXbg9paOOqwSxH+Mf6Wf8K+Ly+kTh0mJYdiBTOoatpOnebtOg1nRp0eVkordA4H7D/ySLm87P7Q&#10;OnPDLeBfIZRyaTIcWUVX44o/0VW3uGt2McgPGu47g5C7nQNatnKTWUwI7hCy/Qy1U50mPWYZixKP&#10;zcqOaB5EI5Z4WFQ4++mI/ozUv+WSb/kW39Ms/MY/50fmGXiR7w36sf8AOPvGb9Gal/yyTf8AItv6&#10;Y/mMf86PzC+JHvDvVj/nH3jN+jNS/wCWSb/kW39MfzGP+dH5hfEj3h3qx/zj7xm/Rmpf8sk3/Itv&#10;6Y/mMf8AOj8wviR7w71Y/wCcfeM36M1L/lkm/wCRbf0x/MY/50fmF8SPeHerH/OPvGb9Gal/yyTf&#10;8i2/pj+Yx/zo/ML4ke8O9WP+cfeM36M1L/lkm/5Ft/TH8xj/AJ0fmF8SPeHerH/OPvGb9Gal/wAs&#10;k3/Itv6Y/mMf86PzC+JHvDvVj/nH3jN+jNS/5ZJv+Rbf0x/MY/50fmF8SPeHerH/ADj7xht5fsp4&#10;XmknieIkBV5qVqDUmlfkMxdTljIAA27DQ0bISHzXOClvErAglmantQD9ZySaenKfkeiCv09M0naW&#10;Thx1/OLudNG5e55L+b+qNaeVfqyGj30yxNTrwWrt+Kqv+ywzzn3YPD82Kuzn/wCbXnaXQ9OXTrKU&#10;w312jSTXCfbhtweNU8JJW+CM/s/G37OY+fLwihzLmaTBxmz9MXp/5Hfl1b+ZdVl1bVI/U0jTWUCF&#10;hVZrg/EEbxRB8br+18C/Z5Z5vurp53JpxjBJWMdBXufFj3Y5gu0fTSqqqFUAKBQAbAAYjihvNirs&#10;7n+Rn5g3N4T5X1OUySxIX0yZzViiD4oST14L8Uf+RyX9lczNPkvYuv1eGvUHgP5/flxa2QHmzSoR&#10;FFLIE1WBBRQ7n4ZwB05t8En+Xxb9ps7HmU4DxPNirsKr9ONwSOjDlnRdn5OLEP6PpdbqY1N7v+VO&#10;qNfeUII3PKSyke2JPXitHT7kcL/scjmv2NxNNFJBE8p4lX4KWpQ1FafPN1pssYggmnT66gQS9U8q&#10;3AEM8LMAFYOtT/MKH/iOFX6M1L/lkm/5Ft/TMn8xj/nR+YcDxI94T31Y/wCcfeM36M1L/lkm/wCR&#10;bf0x/MY/50fmF8SPeHerH/OPvGb9Gal/yyTf8i2/pj+Yx/zo/ML4ke8O9WP+cfeM36M1L/lkm/5F&#10;t/TH8xj/AJ0fmF8SPeHerH/OPvGb9Gal/wAsk3/Itv6Y/mMf86PzC+JHvDvVj/nH3jN+jNS/5ZJv&#10;+Rbf0x/MY/50fmF8SPeHerH/ADj7xm/Rmpf8sk3/ACLb+mP5jH/Oj8wviR7w71Y/5x94zfozUv8A&#10;lkm/5Ft/TH8xj/nR+YXxI94d6sf84+8Zv0ZqX/LJN/yLb+mP5jH/ADo/ML4ke8O9WP8AnH3jN+jN&#10;S/5ZJv8AkW39MfzGP+dH5hfEj3h3qx/zj7xm/Rmpf8sk3/Itv6Y/mMf86PzC+JHvDvVj/nH3jN+j&#10;NS/5ZJv+Rbf0x/MY/wCdH5hfEj3h3qx/zj7xm/Rmpf8ALJN/yLb+mP5jH/Oj8wviR7w71Y/5x94z&#10;fozUv+WSb/kW39MfzGP+dH5hfEj3h3qx/wA4+8Zv0ZqX/LJN/wAi2/pj+Yx/zo/ML4ke8O9WP+cf&#10;eM36M1L/AJZJv+Rbf0x/MY/50fmF8SPeHerH/OPvGb9Gal/yyTf8i2/pj+Yx/wA6PzC+JHvDvVj/&#10;AJx94zfozUv+WSb/AJFt/TH8xj/nR+YXxI94d6sf84+8Zv0ZqX/LJN/yLb+mP5jH/Oj8wviR7w71&#10;Y/5x94x0ekatIwWOynZj2Eb/ANMjLU4huZR/0wQcsR1DjNEBUuv3jJb5Y8kzQTLqGr8Ykh/eJbkg&#10;7jcNIegC9af8Fmk7Q7WEomGLfi/j/wCJcPPquL0w3JQlzeqVKRb12Lf0yU/4n8tf9Xay/wCkiL/m&#10;rOdotP8AJup/1PJ/pJ/qQnoy/wAjfcc3+KPLX/V2sv8ApIi/5qxor/Jup/1PJ/pJ/qd6Mv8AI33H&#10;N/ijy1/1drL/AKSIv+asaK/ybqf9Tyf6Sf6nejL/ACN9xzf4o8tf9Xay/wCkiL/mrGiv8m6n/U8n&#10;+kn+p3oy/wAjfcc3+KPLX/V2sv8ApIi/5qxor/Jup/1PJ/pJ/qd6Mv8AI33HN/ijy1/1drL/AKSI&#10;v+asaK/ybqf9Tyf6Sf6nejL/ACN9xzf4o8tf9Xay/wCkiL/mrGiv8m6n/U8n+kn+p3oy/wAjfcc3&#10;+KPLX/V2sv8ApIi/5qxor/Jup/1PJ/pJ/qd6Mv8AI33HIZLrujNK7HULYlmJr60fc/POkhkgABYe&#10;2xaTJGIHDLYfzSx6azvnmd/q8nxMT9hu5+WH2mGJrNJYmV0l+NXUggg9CCM0OvyceU9wdjggYxo8&#10;3z7+auoyXfnK7iaoSxCWyKdqFRyfb/XZsFZhtrEM3TFXAV2HXPNn5o+fJ9c1Q+jITYQsy6dD+yEB&#10;4/WCP2pJf91/77j/AMrNdmycR8nc6fCIR/pF9X/lL+Xlr5T8vxSzxA65fIsl9MR8SBtxAvgqft/z&#10;Sf7DOeEliSxqTuSeuVNzO82KuwTpupX2mX0N/YzNb3duweKVDQgj9YPcftYQSDYRKIIooXU9MsNU&#10;sJ9P1CBbizuVKTQuKgg/qI6qw+znqzyF5si80+WrbVFAS4NYryJeiTpTkB7NUOv+S2bHHPiFumzY&#10;+CVPkP8AMLyfN5S803WksS9uKTWUzdXgkrwJ/wApaMjf5aZIcsamN42VOcbJ/MCMswz4JiXcxnGw&#10;QjtC1J9M1myv0NDbTJI1O6g/EP8AZLUZFzrWjA0N/bgjqPVT+udR4se8Ou/LZP5sv9KX1ALK8YAi&#10;CQg7ghG6fdkusvNHlw2cHLVbNW4KGBuIgagf62c9mj6zXe8ZqezNQMkqx5K4j/BP9TIYI52hjLxs&#10;GKjkCD1pvi/+KPLX/V2sv+kiL/mrKqLT/Jup/wBTyf6Sf6l/oy/yN9xzf4o8tf8AV2sv+kiL/mrG&#10;iv8AJup/1PJ/pJ/qd6Mv8jfcc3+KPLX/AFdrL/pIi/5qxor/ACbqf9Tyf6Sf6nejL/I33HN/ijy1&#10;/wBXay/6SIv+asaK/wAm6n/U8n+kn+p3oy/yN9xzj35261ZahrGnQWdzHcw29uzl4XWRQ8rkEVUk&#10;VpGuW4w+g+x2jniwzlOMoSnP+McP0R/4+jtPjZUYsCCT326ZzjLHsEVmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdjf2v9l/xrmX/B/wAk/wDp8l2f/9Pi+dK5D6pzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuwfaa9rFnAsFtdPFCtSqClBU1PUZ&#10;dDUTiKB2cbJpMUzcoglTe2gduToCx6nFv8VeYf8Aluk/D+mS/N5f5zD+T8H80Lfqdr/vsZv8VeYf&#10;+W6T8P6Y/m8v85f5PwfzQ76na/77Gb/FXmH/AJbpPw/pj+by/wA5f5PwfzQ76na/77Gb/FXmH/lu&#10;k/D+mP5vL/OX+T8H80O+p2v++xm/xV5h/wCW6T8P6Y/m8v8AOX+T8H80O+p2v++xkq/LXXNWvfNM&#10;UN1dPLF6UjcGpQkLt2yjUaicoUTs4+p0mKELjGi86/PyKKH8ubn004l7i3ViPDny/wCNc69mvdc+&#10;YM2Kuzgv/OQrSyeYbJDX0oLFZEHblJOysfuRcwtUfUHZ6Eek+99Ff840QRL5V1ScU9aS+4Oe/FIU&#10;K/i7ZyPMZzHsGemPIPlzQ7Hynp5treKRru2jmuZyqs0jyIGbkT2BNAv7OdNpcMI4xQ5h5zVZZSyG&#10;zyLyDzPq2pXOt3XrSuogleOKMEgIqMQKAd9uucb/ADc0XS9J84SQ6cixQzwpPJAmyxyOWBUAfZB4&#10;h+P+Vmm1+OMMlRdvockpY92f+RtQvL7QVku2LyRyNEsrbllUAgk9+vH/AGOQvMJzGQZ7L0iaSfSb&#10;KaX+9lgid69eTICfxzajk6KQ3L4h1mCKDWL6CL+6iuJUjp04q5A/DBE/9y/yy3D9Ya58ireWmK6/&#10;YEf7/QfeaZEfzHvbu08ppPbSmGVZoxyXrQhhTMiE5QykxNORosUchAkOIU9O/KGJI/zf1CHjVJLe&#10;45Dt8TJJ+vOUf4q8w/8ALdJ+H9My/wA3l/nOz/k/B/ND6E+p2v8AvsZv8VeYf+W6T8P6Y/m8v85f&#10;5PwfzQ76na/77GTr8p9W1O/1W9F3cPMscA4q1KAlxvt8sxdVnnOIEjbiavTY8YBiOF4//wA5JrHF&#10;5b0mKNQokvCzU/yImA/4lnTswnBfPebFXZ5r/PKaWfz5ecySlrHbwRDwVovVP/DO2a/UH1u30g/d&#10;vqX8grSKD8trOVBRrqe4ll92Ehi/4jGuc+jXm6pUDkQKnoK+OUhyC9EZuKlqVoK0HXPTGm/lt5Ns&#10;tLSwbTILn4AstzNGrTO1N25n4kr/AJBXjnTQ0eOMaoF5yeryGV2Q8gu/N2v3F61yt5LD8VUhjYrG&#10;o7DiPhb/AGWcB87aJbaH5p1HS7Zi9vbyD0iTUhXRXCk9yvLjmg1OMQyGI5O90+QzgJF6f5d1GXUd&#10;FtbyYcZZVPOmwJVipP00rgXy3dS2nmHTLqIkSQ3cDrTxWQHKomiGzILiVvme0ivPLeq2swBins54&#10;3r4NGwrnsXNo6J8UYjdj9wfYjL9N9bXl+lkHkR6eY4V7SJIpHtxJ/hkG/NjUb+ysdNmtJ2hZ3kV+&#10;NNwVU9/llunyyxkiJpz9HghkviHE9P8A+cdIo013zJZsvKNViIB8Y5JFH/Es5t/irzD/AMt0n4f0&#10;zL/N5f5znfyfg/mh7r9Ttf8AfYzf4q8w/wDLdJ+H9MfzeX+cv8n4P5od9Ttf99jN/irzD/y3Sfh/&#10;TH83l/nL/J+D+aHfU7X/AH2M3+KvMP8Ay3Sfh/TH83l/nL/J+D+aHfU7X/fYzf4q8w/8t0n4f0x/&#10;N5f5y/yfg/mh31O1/wB9jN/irzD/AMt0n4f0x/N5f5y/yfg/mh31O1/32M3+KvMP/LdJ+H9MfzeX&#10;+cv8n4P5od9Ttf8AfYzf4q8w/wDLdJ+H9MfzeX+cv8n4P5od9Ttf99jN/irzD/y3Sfh/TH83l/nL&#10;/J+D+aHfU7X/AH2M3+KvMP8Ay3Sfh/TH83l/nL/J+D+aHfU7X/fYzf4q8w/8t0n4f0x/N5f5y/yf&#10;g/mh31O1/wB9jN/irzD/AMt0n4f0x/N5f5y/yfg/mh31O1/32M3+KvMP/LdJ+H9MfzeX+cv8n4P5&#10;od9Ttf8AfYzf4q8w/wDLdJ+H9MfzeX+cv8n4P5od9Ttf99jN/irzD/y3Sfh/TH83l/nL/J+D+aHf&#10;U7X/AH2M3+KvMP8Ay3Sfh/TH83l/nL/J+D+aHfU7X/fYzf4q8w/8t0n4f0x/N5f5y/yfg/mh31O1&#10;/wB9jN/irzD/AMt0n4f0x/N5f5y/yfg/mh31O1/32M3+KvMP/LdJ+H9MfzeX+cv8n4P5od9Ttf8A&#10;fYzf4q8w/wDLdJ+H9MfzeX+cv8n4P5od9Ttf99jN/irzD/y3Sfh/TH83l/nL/J+D+aHfU7X/AH2M&#10;Lri4nuZnnncySyGruepOUSkZGzzcqEBEUNgqqqooVRRR0GJ4GTebFXZsVdmxV2Gugeadd0C4M2l3&#10;TQcqepFs0b0/mQ1U/P7WLg67s3Bqo8OWPF5/xx/qyWSwxyijivge+T2z/PrVkiAu9LgnkH7cUjxA&#10;/QRJ+vIeGHlsvsThJ9GScR/SEZ/8Qhm01a/C5A9xX+mL/wDK/bj/AKsqf9JB/wCqeDww1f6B4/6q&#10;f9J/x9r9G/8AFn4f25v+V+3H/VlT/pIP/VPHwwv+geP+qn/Sf8fd+jf+LPw/tzf8r9uP+rKn/SQf&#10;+qePhhf9A8f9VP8ApP8Aj7v0b/xZ+H9ub/lftx/1ZU/6SD/1Tx8ML/oHj/qp/wBJ/wAfd+jf+LPw&#10;/tzf8r9uP+rKn/SQf+qePhhf9A8f9VP+k/4+79G/8Wfh/bm/5X7cf9WVP+kg/wDVPHwwv+geP+qn&#10;/Sf8fd+jf+LPw/tzf8r9uP8Aqyp/0kH/AKp4+GF/0Dx/1U/6T/j7v0b/AMWfh/bm/wCV+3H/AFZU&#10;/wCkg/8AVPHwwv8AoHj/AKqf9J/x936N/wCLPw/tzf8AK/bj/qyp/wBJB/6p4+GF/wBA8f8AVT/p&#10;P+Pu/Rv/ABZ+H9uAdQ/Oh710eTSAvAUAW4/rHmXp8/hAgC3YaP2XGAEDJd/0P+PoW88vLcsrGcrx&#10;FKca/wAckvkHzSNfW9f6r9W+rmMf3nqcufL/ACUpTjlGu1ByVtVOTLQ+B/FxcXlw/wC+k8Q/5yJ0&#10;79HtoMKymRZBdOaim6+kB3PjktzAYvG82KuzzX+dGoyz+ctRhJ+GOSKFR4JFAjU+mSV2zXZzcy7j&#10;SisYfVv5G2MNr+WulsgAe6aeeYjuxmZR/wAIiLkCtLd7m6htkIDzOsak9AXIAr9+VxFmm6RoWzqe&#10;VYYZJWBKxqXIHWiiueiLX8ovI8OmCzlsvXl40kvGdxKWp9oEGi/6oHHOijoMQjVOglrspldvKp/P&#10;fmOS8Nwlx6SVqsAVSgHgaipzgvmbRxo2v3+liT1VtJmjSQ9SvVSad+J+LNDmx8EzHud5hyccBLve&#10;maPf/pDS7a9K8DOgZl7A9DT2rgnyLey2XnPRLiI0Zb2BTTusjhHH0ozDI4zUguYXA+5LPzAsYr7y&#10;PrttKKq1jO617PHGXQ/7F1U566zZukfGmbFXZDvP3m0aBNZg2n1n6yrmvqenx4Ff8h6/azYaLUnG&#10;CKZR0Hj78XDw/wBHi/30Xtv/ADjxpn6R0/WozKYxBLAwFK1MiuD3H8mR7T/zoeyd2j0gNzFCGuPD&#10;5R5dqM/igAiqcbWey4zgA5K4f6H/AB97NZ+XltmZhOW5ClONP44O/wCV+3H/AFZU/wCkg/8AVPMT&#10;ww6//QPH/VT/AKT/AI+iv0b/AMWfh/bm/wCV+3H/AFZU/wCkg/8AVPHwwv8AoHj/AKqf9J/x936N&#10;/wCLPw/tzf8AK/bj/qyp/wBJB/6p4+GF/wBA8f8AVT/pP+Pu/Rv/ABZ+H9ub/lftx/1ZU/6SD/1T&#10;x8ML/oHj/qp/0n/H3fo3/iz8P7c3/K/bj/qyp/0kH/qnj4YX/QPH/VT/AKT/AI+79G/8Wfh/bm/5&#10;X7cf9WVP+kg/9U8fDC/6B4/6qf8ASf8AH3fo3/iz8P7c3/K/bj/qyp/0kH/qnj4YX/QPH/VT/pP+&#10;Pu/Rv/Fn4f25v+V+3H/VlT/pIP8A1Tx8ML/oHj/qp/0n/H3fo3/iz8P7c3/K/bj/AKsqf9JB/wCq&#10;ePhhf9A8f9VP+k/4+79G/wDFn4f25v8Alftx/wBWVP8ApIP/AFTx8ML/AKB4/wCqn/Sf8fd+jf8A&#10;iz8P7c3/ACv24/6sqf8ASQf+qePhhf8AQPH/AFU/6T/j7v0b/wAWfh/bm/5X7cf9WVP+kg/9U8fD&#10;C/6B4/6qf9J/x936N/4s/D+3N/yv24/6sqf9JB/6p4+GF/0Dx/1U/wCk/wCPu/Rv/Fn4f25v+V+3&#10;H/VlT/pIP/VPHwwv+geP+qn/AEn/AB936N/4s/D+3N/yv24/6sqf9JB/6p4+GF/0Dx/1U/6T/j7v&#10;0b/xZ+H9ub/lftx/1ZU/6SD/ANU8fDC/6B4/6qf9J/x936N/4s/D+3N/yv24/wCrKn/SQf8Aqnj4&#10;YX/QPH/VT/pP+Pu/Rv8AxZ+H9ub/AJX7cf8AVlT/AKSD/wBU8fDC/wCgeP8Aqp/0n/H3fo3/AIs/&#10;D+3N/wAr9uP+rKn/AEkH/qnj4YX/AEDx/wBVP+k/4+79G/8AFn4f242X8/L0oRFo8Sv2ZpmYfcEX&#10;9eHwwyj7DwvfLKv6n/Hmxpo7yfh/bkO8y/mJ5o8woYby4ENmetpbgxxn/W3Lv/s2yQFcnoezuwdL&#10;pDxQjxT/ANUyeqf/ABMf82KvFawxGoFW/mO+RnC7lVzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs9F+W&#10;o1j8u6Wi9FtIB/yTXMGXMvP5j6z7y+L/ADvK03nPXpW+02o3R/5LNhlgaklwk873ctp5P1q4hNJY&#10;7Kf02HUMYyAforXIZDUS2Yhcx70+8hWcV7520K1mAMUl9biRT0KiQEj6aUzybqUvqXspH2FPBB/k&#10;p8I/VmrDvDzfZmTH8o/KWmeYdcuDqa+ra2MQk+rVIEjs1F5U34rvX/Y5sNBgjkmeLlFwddnljiOH&#10;nJjfnrXLzStNiFmeE1w5T1aV4qBU0r+0cnn5m/l55ZTyvdalp9nFYXliokVoRwV1BAZWUfCag/C3&#10;2uWZ2t0kPDMgOExcHR6qfGIk8Qkxnyf5q1htZhtLqd7mC5JQiQ8ipoSGUnfOE5ondvSs7b/zjhdy&#10;mPXbMkmJDbzIOwZhIrfeFX/gcy9Kebga4ci8I/5yds4hJ5fvQAJnW5hc9yqmNl+4s/8AwWdpzLde&#10;8MzYq7PN2sxrHrF9Gv2UuJVHyDkZmx5PRYz6R7n2x5Zmaby3pMz7tJZ27sfdolJwHkmaZZsVdmxV&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXY39r/AGX/ABrmX/B/&#10;yT/6fJdn/9Ti+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuyT/ltdC385WBY0WX1Ij83jYL/AMNxyvKPS42rjeMsF/O2&#10;wa8/LXVggq9v6Vwo9o5VLf8ACcs7tmI6N8n5sVdnLfzy8uvd2Npq0a1SENaXTfyrKytC5/yVlXj/&#10;AM9cxdVHa3P0M6Jif4ns3/ON3meC11XUPL1w4X9IKtxZ17yxAh0H+U0Z5f8APPPPskbxyNG44upI&#10;YHsRmG7F9CZItB/MXzdodj9R0+942oqY4pESQITueHMHj/q/ZzJxavJAUDs42XSY5myN0o1PypoW&#10;pXP1m6t6zGnJ1Zk5U/m4kVwiv7+81C8lvL2Zp7qZuUsrmrE5RKRkbPNvjERFDkmdtbW9rAlvbxiK&#10;GMURF2AGGHlLy9ceYfMVjpMCk/WJB6zj9iJd5HP+qlcYR4jTHJPhiSlXnLzJbeW/LV/rE7AfVoj6&#10;CH9uZto0H+s5GevkRURUQcVUAKB0AGwzaOkfF7u7uzuSzsSzMepJ3JxlyaQN8qffluAXMMMh2Tby&#10;jAZvMdko/ZcyH/YKW/hkE/Ny5WLy1Z2tfjmuFan+SiMT+LLlgNzJc/s2Pq+D1P8AIyE3/wCZeuam&#10;u8FvbyIre8kqKn3pG+chy53D6AzYq7J5+T1ysfmK5gJp61s3H3ZHU/q5ZTmGzg68egHzeTf85I2L&#10;TeTLK6UV+q3yc/ZZI3Ff+CC52HMZ1D5uzYq7OGfnt5dlXWV1GNCY7+FKN/xfbVDL/soWXj/xjbMH&#10;Uxo27TRTuJj3Poz/AJxw8xQ3Xlq70N3AutPmM0adzBPvUf6sgfl/rJnHMx3LevZO9N/OfzhY6Wlg&#10;Pq9wY0CRXUyM0oUCgqQyqxHiy/63LM+HaOSMa2cGfZ+OUr3Y1d/l9oNzeNcn1Yg7cnhjYBCTueoJ&#10;FfY5Cry8ub26lu7qQzXM7mSWVurMxqTmDKRkbPNzYxAFDkyK3ght4EghQRxRqFRB0AHTJH+WWgTa&#10;3510y2VS0MEq3V03YRQEOa/6xCx/7PJ4o3INWefDAsW/NTzFDoPkXVLl3Cz3ELWlovdpZ1KCn+op&#10;aT/YZ6tzZOmfIOI3Z/c08SBmRph62vLyZF5DQHX1lJokEUkjnwFOP/G2c3/Oe4UR6TaA/F+9kYew&#10;CKv/ABtji3JLtuzo8y9W/wCcbLd5rzzJqhFEkaGND4lmkdh9HwZzDL3Zvcs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzpX5L3KrdapbE/FIkUqj2Qsp/4mMozjk67&#10;tAbAvEv+cnLJ2sNBvgPghluIGPvKqMv/ACabOp5jureBZsVdnnL8+dFnsvOf1/ifq2pxJKjdvUiV&#10;YpF+dEjb/Z5gaiNSvvdro53Cv5r6b/5x716G/wDIw03kPrOkzPG6d/TmYyo3yJZ1/wBhnNlYqQyk&#10;hgagjqDlDlPTyAQQRUHqM6Xafnt5ih0wW8tnBPeqvFbxiwrQU5PGOrfJlzZx7UmI1Qv+c66XZsDK&#10;7NMQn/LXSpLwypcSxW7GptwAaeyseg+jOdXt5c3t3NeXUhlubh2kmkPVmY1JzXSkZGzzdhGIAocm&#10;V29vDbwRwQqEiiUJGo7KBQZJ/wAqtDm1fz1pcaKTFaSi8nbsqW5Div8ArOET/ZZPDG5Bq1E+GBYl&#10;+bmvQ6N+X+rSuwEt5C1lbr3Z7gFDT/VQu/8AsM9U5sXTPkbNirs5J+c1yravYWwO8Vuzn/no5H/G&#10;mZGEbO27PHpJ830P/wA40WTx+XNXvSKLcXaxKfH0Ywx/5O5z3L3Pex5sVdmxV2bFXZsVdmxV2bFX&#10;ZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZ6F8nXS3PlXSpQa0to4yfeMcD+K5hTG5dBqBUz73xz+ZVi9j5+1+BhSt7NKo/wAm&#10;ZvVX/hXGHGRaWN4D1rTU1TR77TXPFb23lty3h6iFa/RXIyFimUZUQUdoWpvpWt2GqIOT2NxFcBfH&#10;0nD0+mmeO760ubO9ntLpDHcwSNHMh6h0JDD781hFO8BsW+1rG9tr6ygvbWQS21zGssMg6Mjjkp+4&#10;4P8ALXmbVfLmprqOmuFlClJI3HJJENCVcVG23Y5ZhzSxyuLXmwxyRqShq+j2WrWZtbtSUryVlNGV&#10;h3U4e+bvzT8w+ZLD9HzJFaWTENNHAGrIVNRyZifhB34jMjUa6eQUdg04NFDGbG5S3QvJelaRc/Wo&#10;2ee4AIjeSlFB2NAAN6ZDcwnLT/PQX/OPugzWfly81aZSp1OZRDXvFbgqG+l3kH+xzN00aFut1k7k&#10;B3PnH/nI/wAwQ3vmex0eFg40qFmnp2muCrFfojSM/wCyzqmZLhPI8pmVVLMaKoqSewGKW0R3dUQF&#10;nYgKo6knYDPNN7cfWL24uP8Af0jyf8ExP8czg9HEUAH3Bpdp9S0y0s/+WaGOH/kWgX+GI4UonNir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv8A&#10;g/5J/wDT5Ls//9Xi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxayu5bO8gu4TSW3kWWM/5SEMP1YCLRKNikNqen2+o&#10;6bdafcCtveQyQSj/ACJFKt+Bz0fpt/BqFhb3sBrDcRrInsGFaH3HQ5hEU87OJiSC+K9a0m70fV7z&#10;S7teNzZSvDJ4EoaVH+S32lwRgYoLEru0try1ltbqNZredDHNE4qrKwoQRgItINGwrWd5dWV3Dd2k&#10;rQ3Nu6yQzIaMrqagg+xzg35gfkzrVnK95okb6jZ9VRPiuUXsjr1lp+zInx/zp+3mFk05HLk7TFqx&#10;IVLYvo3yB+fOg6rbRWfmORNM1VQFNy3w20x/m5dIm/mV/g/lf9nOWXNpdWspiuYZIJRsY5FKMPoY&#10;A5QQ5IIL1G1vLO7iE1rPHcQncSROrqfpUkYdeX/IfmzX5lTTtOlaNjvcyKY4VHiZGov0L8WSjjlL&#10;kGE80Y8ykfmP8wvJ/l2F31LU4VlUbWsTCWdj4CNKt9LcV/ys9C/lz+W9h5PsmcuLrVrlQLq7pQAd&#10;fTjB3CV/2T/8Cq52LEI+91mfOZnyfN35m/mfqPnS+RAhtdGtmJtLOtSW6erKRsZCP9jGvwr+0zTL&#10;LXHYRiUy82RO1eTfIZdjlwgy+DCQs0nWhXQ02zvdSrSdk+q2Y7+o+7MP+Maj/hs49+bGsre+YEso&#10;m5RaenBqdPVejP8AcOC/7HJ4Y0Hd6HHwwv8AnPfv+ce/LL6X5Pk1SdONxrMvqrXY+hFVYvvYyOP8&#10;llyEZc5r1LNirsN/KerjSfMVjfMaRRycZj/xW44P9ytXITFhqz4+OBDHfzC8unzF5N1XSkXlPNCX&#10;th/xdERJGP8AZOoXPQwIIBBqDuCMw3QPjdlZWKsCGBoQdiCM2KHYW+YvL9hr+lS6deg+m9GjlWge&#10;ORfsyIT+0v8Azb9nITgJCi2Y8hgbCbeVfNGqeWdbg1fTXCzwmjxtXhJG32o3A6q3/N32s83+evy4&#10;1/y9cSTzWxltKk/XYFJhYfzGlfRb+ZH/AOebPmBPFKPudtjzxn731L5J/NHyt5st4xbXC2upED1d&#10;NnYLKG78K0Eq/wCUn+yVMheVtrL8N/LvlLzD5iuhb6TZSXG9HmpxiT3eQ/CuSjAy5MJ5Ix5lJvMv&#10;nHy35atTcaxfR221Y4a8ppPZIx8bfdxz0j+XP5e2Xk/TGTkLjU7mhvboCgNOkaV3Ea/8N9r/ACVz&#10;8WPhDqs+YzPk+YPzM/Mi+86aqsnE22lWtRY2hNSK9ZJKbGRqf7D7K/zNLstaGG4k685VH7KfEfn2&#10;y6EuGJPWXpYEWU5026Gn6JfTA0uL6lrB4iMfFK3y3Vc4h+ZWsLqXmm4EbcobMC2jI6EoSXP/AAZY&#10;ZbiFB32kx8MB5vpT8kfLb6J5BtDMvC61JmvpgeoEoAjH/IpUb/ZZFsscpnubFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZI/wAvtYXS/NNpLI3GC4rbTHtSTZSfYOEO&#10;V5BYcfVY+KBYV+cXlt9e8g6hBCnO6swL22UbktBUsAPFojIq53rMR0T5KzYq7I/548m6f5s0N9Ou&#10;j6cqn1LS5Aq0UoFAad1PR1/lyvJASFNuLKYGwyPyF531Hyfr0ep2g9WFh6d5ak0WWImpFezD7SN+&#10;y3+TyzzH5o8neYPLN6bbVbVo1qRFcqC0Mg8Ufof9X7f8y5gTgY83bY8sZjZ9VeU/O3lzzTYrdaRd&#10;LI1AZrViFniPg8daj/W+w37LYS5BsT3DDQ/L+s67erZaVaSXU7UqEHwqD+07H4UX/KY5KMSeTGcx&#10;EWUt17zHomgWLX2r3kdpbrWhc/E5H7KIPidv8lRnpX8tfy9tvKGlsJGWfVbuhvbhfsinSOOu/Bf+&#10;Hb4v5VXPxY+Eebqs+bjPk+XfzR/Mm686asrRq1vpFnVbG2Y/Ea/alkptzanT9hfh/mZpjlrjsJzY&#10;q7PP3nbWF1bzNe3UbcoA/pQEdCkY4gj/AFqc/wDZZmQFB32nx8EAH2B+V3lx/L3kbTNPmXhdNH9Y&#10;ugdiJZzzKn3QER/7DCPJt7Ks2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs67+T+srPpFxpTt+9s3&#10;MkQ/4ql3NP8AVflX/XzGzR3t1Ovx1IS73zr/AM5H+WntfMVpr8Sf6PqUQhnYdp4BQV/1ouHH/jG2&#10;dAylwHj+bFXZyz82Pylk16Vtc0NVGq8QLq1JCi4CigZSdhKBt8Xwv/xLGzYb3HNzNPqeHY8nrf5P&#10;/nHH5eiXQdfZjo/Im0uwCzW5Y1Kso3aIn4vh+JG/m/Z4HfaffWFy9rfW8lrcx7PDKpRh9DUzDII5&#10;uyEgdw+h7DUbDUbVLuwuY7q2kFUmhcOh+lSRiGBKIzoX5f8A5Q635guYrvU4pLDRQQzySApLMP5Y&#10;lO/xf78Pw/y88vx4TLnycbNqRHYbyeb/AJjfnPoXly1ms9Kmj1HXWBVI4yHihbpylYbVX/fS/F/N&#10;wz0fZ2ltZ2sNpaxrDbQIscMS7KqKKAD6MzgKdUTZsvmO9vLq9u5ry7laa6uHaWaVzVmdzVifmcVw&#10;oUcjvn/WV0vyveSBqTXC/VoB35SihI/1U5Nk8cbLkaXHxTDM/wAofLT695806EpytbNxe3Z7BICG&#10;UH/Xk4J/ss4JmY719b5sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdjf2v9l/xrmX/AAf8k/8Ap8l2f//W4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzpX5UebUhY6B&#10;ePxSRi1g7HYOd2j/ANl9pP8AK5fzZRlh1ddrcF+sf5zxL/nIL8vJLlB5u02LlJCgj1aNRUmNdkn/&#10;ANgPgk/yODfsNnU8x3VvAs2KuzYq7Nirs2KuzYq7NirsIvOPme38vaRJckhryWqWkR/aenUj+VPt&#10;N/zdk4R4i36fCckq6dWW/lv5IvvOXmCCwHJdMtiJdQnGwSKtSoP+/JacU/4L7KZwKaaWaV5pWLyy&#10;MXkc7ksxqSfmcy3egU+uba3gtreK2t0EUEKLHFGooqogoqgeAAxmFKpmxV2bFXZ2f8sfNaanpa6Z&#10;cv8A6fYqFWvWSEbK3zT7Df7HMXLCjbp9Zg4ZcQ5SfM356/l/JoevtrllF/uJ1Vy78RtFcnd0PgJP&#10;7xP9mv7OTbKnCeXZsVdmxV2F0nlvy7LL6smlWby9fUaCItX5la5HhHcz45d5TOLzR5lii9GLVr2O&#10;Hp6a3EoWnyDUwfHFHFGI4kWONdlRQAAPYDJMUullllkaSV2kkY1Z2JZifcnHYoW5sVdkb89+aY9A&#10;0d2jYfpC6BjtE7g0oZD7IP8AhuOThHiLk6bBxy8mb/lT5EuPN/mOGOdWOjafxkv5P2eNSywj/Kla&#10;v+w5tnBySxJJqTuSepOZjvH1kqqqhVAVVFFUbAAdhlYq3mxV2bFXZsVdmxV2bFXZsVdmxV2bFXZs&#10;VdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ&#10;sVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZ3T8vvNSa5o6xzP/ALkbMBLlT1cDZZP9l+1/l5iZIUXS&#10;arBwS2+kvlP84fIEnlXzI81tGRouos0tkwHwxsd3hPhwJ+D/AIr/ANlkpytxWA5sVdidxb29zC0N&#10;xEk0L7PHIoZSPcGowEJBpUt7m5tplntpXgmQ1SWNijA+zLQjCJvy88itL6h0Gy5VrQQoF/4EDj+G&#10;Q8KPc2eNPvLIE/Mnz+kXpDzBf8aUqZ3Lf8ETy/HDqysLGxgEFlbRWsA6RQosaD/YqAMmAA1kk80j&#10;vtR1C/nNxf3Mt3cN1mndpHP+yYk4vhQh8TklowRN3P4e5y2GPbiP0sZS6Dmmmm6N6ls+pXtYdNh6&#10;t0aVu0cde5P7X7ORL8yPNSaPo5srd/8AcjeqUSh3SM7PIfD+VP8AK/1ccceI25ujwcUrP0xZv+TH&#10;kOTzP5mGrXcAXRdMkEsi0+CSYfFHCteoXZpP8j4W/vM4nmU7p9P5sVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZs&#10;VdmxV2bFXZsVdhr5Y16fQtZg1CKrKh4zxj9uJvtL/Ff8rIyjYpqzYhONJB568pWvmvy1d6POQkkg&#10;52sxFfTnTdH+X7Lf5DNnoGxvbW+s4ry1kEtvOoeNx3B/j45hEU6GUTE0Xx9qul3+lajcadfxGC8t&#10;XMc0TdQR+sHqrftLi+LFC5sVdga+0zTb+MR39pDdxjok8aSD7nBwEA82QkRyRVhquqadIZNPvJ7O&#10;Q9Xt5Hib70IwLZ+V/LVjKJbLSbK1lG4kht4o2H0qoOAQA6JOSR5kou+81+ab+Iw32sX11CdjHPcz&#10;SKR8mYjDPJMEqzEgCpNAOpxAtV0MMs0qxRIZJHNERRUknwAxJZOZL/ZiXudq+/yy2cOEV/Exib9y&#10;a6jpyaVAto9JdVnoZkX4hCh6IKdZH/a/yf8AWzin5i+a11zVxDbNy06yqkBHR2P25PppRf8AJ/1s&#10;txwoO90mDgjv9RfSP5Mfl+/lXy6bi+j46zqfGW6U9YowP3cPzFeT/wCW3H9jIllrlPQs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5&#10;J/8AT5Ls/9fi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7LVmVgykqymoI2IIwK06I6MjqGRgQykVBB2IIOdZ8j&#10;/mZBdRx6drkgiuxRYrxtkk8A5/Zf/K+y2Y+TF1DqtToyN48nz1+af5HXdhLNrPlaFrjT2Je401BW&#10;SHuTEOrxf5H20/yl+z0MEEVG4OUuveNkEEgihHUZsVdmxV2bFXZsVdhJ5n836T5fti90/qXTCsNo&#10;hHqOff8AlX/KOSjAlvw4JZDtyZT5F/LnzD5wvRHYxGGxRgLnUZAfSjHcD/fj+Ea/7LivxZw/zBr+&#10;oa5qL3t69WO0cY+xGnZVGZcYgB3WLEICg+pvKHlDR/KmjR6XpkdEX4p52p6kshG7uR3/AOIrhbkm&#10;xO82KuzYq7NirsEadqF5p17Fe2chiuIW5I4/UfEHuMBFsZwEhRQes6Pp2s6ZcaZqUK3Fncrwljb7&#10;wQezKfiVh9ls7f5P89ad5ggWJitvqaj97bE/ap1aOv2l9vtL/wANmJPGQ6XPpjjP9F8tfmR+VOte&#10;T7p50VrzQnb9xfKKlKnZJgPsP/lfYf8AZ/kWTZBxmDZsVdmxV2bFXZsVdhJ5n826V5etTJcvzuWH&#10;7i0U/G5/41XxY5KMCW/DglkO3JlHkT8vNf8AOOoCGxjMVjGwF3qEgPpRjuB/PJT7Ma/8KvxZw3Xd&#10;cv8AW9Rkvr1+Uj7Ig+yiDoijwGZcYgB3WLGICg+qvKflXSfK+iw6TpkfGGP4pJWpzlkP2pHPdm/4&#10;X7P2cL8k2JxmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsV&#10;dmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZs&#10;Vdg3RtYvtH1CK/sn4TRnod1ZT1Vh3U5GUbFMMmMTFFK/MvlvSfMejz6TqkXq20w2I2dHH2ZEP7Lr&#10;2/5pzuXlXzjpfmG2BhYRXqCs9ox+JfEr/On+V/wWYs4GLpc+nljO/J8ref8A8tde8nXxW5Q3GmSM&#10;Ra6igPpuOyv/AL7k/wAg/wCw5YfZBx2JZsVdmxV2NeREHxMBkowMuQQZAc0VY6XqN+/C0t3mPQlR&#10;8I+bH4R9OImeSU8YV27ucyBhjDeZ/wA1rMyeTIoPLek6OguvMFwryj4o7CI8mY/5Xj/xH/Lwh80e&#10;cNL8tWzKzC41OQVitgd9+jP/ACp/xLIyJyHui5el0hl7v5yeeWPJ3mP8x9SjZYzp3lu1biZ6URVG&#10;xWIbCSWn+wj/AOJcT1TVL3VL6W+vZDJcTGrHsB2VR2UdsuAp3sICIoPpPQdC0vQdKt9K0yEQWdsv&#10;FFG5J6lmP7Tsd2bAmFkj82KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7JZ5H89XHl+f6vc&#10;BptLlaskQ+1Gx/bSv/DL+1lWTHbi6nTDILH1PPvzU/Kiz84WovLMrba9brxhnOyTKNxHLT/hH/Yz&#10;tGnalY6jaJd2Uyz28n2XQ/gR1B/yTmMRTppwMTRfMes6Lqui6hLp+qWz2l5EfjikFNuxU9GU/ssv&#10;wtgnAxQWbFXZsVbVWZgqgsx2AG5OJPcxLsDybwGXQ08j5BgcgCead5N1m7HqTILK2G7TT/DQf6p+&#10;LEZCSjTXTiG3jHJixCgAdyT0y3jjDaO8v5zEQlI7pol9pWj0sfL0Z1HWJz6YugvM8m2pGoryPgqf&#10;8PnMPPv5jLexvpOjMVsz8NxdDYyD+RPCP+Y/t/6v2owx9Tzd1pdJw+qXN6v+VH5Nzafcp5k80r6u&#10;qk+raWTnl6LHf1ZT0ab+Vf8Adf8Axk/u+eZc7B7FmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV&#10;2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXY39r/Zf8a5l/wAH/JP/AKfJdn//0OL50rkPqnNi&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7JH5f8++YtEVYoZhcWi9LaerqB/kmoZP9ieOVyxguPl00J8+bC/OH5R+&#10;TPNDvcXNsbTUH3N9aUjkY+LrQpJ82Xn/AJWTjT/zk0iRQL+ymt37tEVlT8eDfhlRwno4UtBLoXle&#10;sf8AONXmKF2bSdTtryLss4eCT5bCVD/wS4bL+aXk0ipupFPgYZK/gDkfCk1fksncx9/yF/MtWoNP&#10;icfzLcQ0/FgcC3f5ueV4VPoJcXLduKBR9Jcqf+FwjCWUdDM86CP0/wD5x18+XDD61JZ2SftGSVna&#10;nsI1YH/gsimtfm5rd2rRadCmnxnb1K+pL9DEBV/4D/ZZZHCBzcrHoYjn6noHlj/nHbyvpzpPrVxJ&#10;q8y7+jT0Levuqku3/Izj/kZB57ie4meaeRpZpDV5HJZifEk75bTmgAbB6paWdpZ20draQpb20Q4x&#10;QxKERR4Kq0AxPClVzYq7Nirs2KuzYq7NirsdHJJHIskbFJEIKOpIII6EEYFItZNDDPE8MyLLFICs&#10;kbgMrKdiCDsQcnOgfmzrNkqw6lGNQhXYSE8JgPdqFX/2Q5f5WVSwg8nBy6GJ3j6Xlfm7/nHry1qj&#10;vc6HM2j3LVJgA9S2J9kJDR/7FuH/ABXk0sPzS8o3Sj1Z5LRz+xNG364+a/jlRxScOWiyDpbzDVvy&#10;E/MWxdvQtIdRjH+7LaZOn+rL6T/cuGQ88+USK/pWCn+sa/dTI+HLua/y2TuSU/lV+Ygbj+gLutaf&#10;ZBH31pgG9/M7yfbKeN21y4/Yhjcn72Cp/wANkhikzjo8h6UmumfkV+ZF8w56ellGf92XM0agfNUM&#10;kn/CZD9c/N/ULhWi0i3Foh2+sS0eT6F+wv8Aw+WRwjq5ePQAfUbej+Vf+ccdHtHS48xXrajIu/1O&#10;AGKCvgz/AN44+XpZAbq6ubud7i5laaeQ1eRyWYn3Jy4Bz4xAFB67YWFjp9pHZ2MEdtawjjFBEoRF&#10;HsBiWFKvmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmx&#10;V2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXYpb3E9vMk9vI0U0ZqkiEqwPiCMFIIBFFRvLO0vbaS1vIUuLaYcZYZVDowPZlNQcnuhfm9q&#10;dsqw6tAL2MbeulI5ae4+w/8AwmUywjo4OXQRP07PJfNf/OOeh3zvc+XrttMlbf6pKDLb18FNfUj/&#10;AOSn+rkxsvzP8n3KjndPauf2J42B+9A6f8NlZxScOWjyDpbzXVPyJ/MexciOwjvox/u21mjIPyWQ&#10;xyf8Jg5vO3lArU6rBT2cg/cN8RGQ6NZ0uQ9Cl9r+W/5lW0v7ry/OX8ZII5B98gZcLL38yfJVqCY5&#10;nu3H7EMbH8ZOC/8ADZbeQ9WUOz5npTJ9P/K/85tTCxz8dMgOweWWKIAf6tvyf/hch+u/m3q12jQa&#10;VCLCE7eqSHlp7bcU+5v9bEYh1c7FoYj6vUznyr/zjzoFjMt35hun1i6B5GAVjt6/5W5kk+llX+ZM&#10;gs00s0rSzO0krnk8jksxJ7knrlrnAU9Wt7a3toI7e2iSGCJQsUUahUVR0CqKADGYUqmbFXZsVdmx&#10;V2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdm&#10;xV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXYYaNr+raNcevp1y0DH7ajdGA7Mp+FsjKIPNry&#10;YozFEJR5l8o+XfMtn9V1myS6Ra+nIfhkjJ7pItHX6DnQdI/OWPiqavYkN3mtiCD/AM83Ip/weUnD&#10;3OBPs/8Amn5vHvMX/ONMwdpfLuqqyHdba+BBH/PWMGv/ACKXJHb/AJm+TJlBN8Ym/lkikB+8KV/H&#10;IHFJxzo8g6MKvPyN/My2YhdLW4Qf7shngIP0M6v/AMLmn/MPyQoq2oCQ9lWOZj/xGmTjxjkw/IzP&#10;RFab+V/5wx/u7XTDar0LmS0j+88uRwk1L84NIgUrpdjJPJ0Dy0iT57cmP/C4eCR5lyMfZx67Ml0z&#10;/nH3zdqTq/mXW0hhrUwxM9xJ8vi4Rp9HPID5g8469rrUvZ6W9araxfBEPo6t/sy2WRgA7DFp4w5P&#10;VvJ/5beUvKaBtMtOV4RR7+ciSc+NGoAgP8saouEmTbmUZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bF&#10;XZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXZsVdmxV2bFXY39r/Zf8a5l/wAH/JP/AKfJdn//0eL5&#10;0rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls&#10;/9Li+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/&#10;AE+S7P/T4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+&#10;D/kn/wBPkuz/1POvmS9u4LyNYZnjUxgkKSBXkc2WtyyjIAGtmyZ3fVOFP6V1L/lpk/4I5h/mMneW&#10;HEXZv0rqX/LTJ/wRx/MZO8rxF2b9K6l/y0yf8EcfzGTvK8Rdm/Supf8ALTJ/wRx/MZO8rxF2b9K6&#10;l/y0yf8ABHH8xk7yvEXZLdJkkk06B5GLOy7sdydzm408iYAlujydgvL0uzYq7NirsjvmS9u4LyNY&#10;ZnjUxgkKSBXkc1mtyyjIUa2a5nd2FP6V1L/lpk/4I5h/mMneWHEXZv0rqX/LTJ/wRx/MZO8rxF2b&#10;9K6l/wAtMn/BHH8xk7yvEXZv0rqX/LTJ/wAEcfzGTvK8Rdm/Supf8tMn/BHH8xk7yvEXZLNIkkl0&#10;2B5GLuymrHcnc5uNPImAJbo8nYMy9Ls2KuzYq7CfzJc3EFtC0MjRkvQlTTamYWtmYxFGmEy7I/8A&#10;pXUv+WmT/gjmt/MZO8tfEXZv0rqX/LTJ/wAEcfzGTvK8Rdm/Supf8tMn/BHH8xk7yvEXZv0rqX/L&#10;TJ/wRx/MZO8rxF2b9K6l/wAtMn/BHH8xk7yvEXZIvLdxPPZyNNI0jCQgFjU04jNnopmUTZvdsgdn&#10;YbZmM3ZsVdmxV2FHmS5ngtomhkaNi9CVNNqHMLWzMYijW7CZdke/Supf8tMn/BHNb+Yyd5a+Iuzf&#10;pXUv+WmT/gjj+Yyd5XiLs36V1L/lpk/4I4/mMneV4i7N+ldS/wCWmT/gjj+Yyd5XiLs36V1L/lpk&#10;/wCCOP5jJ3leIuyReW7iee0kaaRpGElAWNTTiM2WimZRNm92yB2dhtmazdmxV2bFXYyYkRORsQpI&#10;P0ZGXJXZCv0rqX/LTJ/wRzRfmMneWjiLs36V1L/lpk/4I4/mMneV4i7N+ldS/wCWmT/gjj+Yyd5X&#10;iLs36V1L/lpk/wCCOP5jJ3leIuzfpXUv+WmT/gjj+Yyd5XiLsG6LqF9LqcEck7ujFqqWJB+EnL9N&#10;mmcgBJZRJt2SvNw2uzYq7NirsbKSI3I2IU0+7Iy5K7IT+ldS/wCWmT/gjmi/MZO8tHEXZv0rqX/L&#10;TJ/wRx/MZO8rxF2b9K6l/wAtMn/BHH8xk7yvEXZv0rqX/LTJ/wAEcfzGTvK8Rdm/Supf8tMn/BHH&#10;8xk7yvEXYM0bUL6XUoI5J3dGJqpYkH4Tl+mzTOQAksok27JZm4bXZsVdmxV2bFXZD9R1K/S/uES4&#10;kVVkYKoY0ABzSZs8xMgE82kk27A/6V1L/lpk/wCCOV/mMneUcRdm/Supf8tMn/BHH8xk7yvEXZv0&#10;rqX/AC0yf8EcfzGTvK8Rdm/Supf8tMn/AARx/MZO8rxF2Oi1TUTIgNzIQWFfiPjhjnnfMp4i7Jtm&#10;+bnZsVdmxV2bFXZD9S1K/S/uES4kVFkYKoY0ArmkzZ5iZAJ5tJJt2B/0rqX/AC0yf8Ecr/MZO8o4&#10;i7N+ldS/5aZP+COP5jJ3leIuzfpXUv8Alpk/4I4/mMneV4i7N+ldS/5aZP8Agjj+Yyd5XiLsuPVN&#10;RLqDcyUqP2jhGed8yniLsm+b5udmxV2bFXZsVdmxV2RDU9Rv49QuES4dUVyFUMQAM0ufNMTIBPNp&#10;JNuwN+ldS/5aZP8AgjlX5jJ3lHEXZv0rqX/LTJ/wRx/MZO8rxF2b9K6l/wAtMn/BHH8xk7yvEXZv&#10;0rqX/LTJ/wAEcfzGTvK8RdmXVdSqP9Jk/wCCOI1GTvK8Rdk4zft7s2KuzYq7NirsiOqajfx6hOiX&#10;DqiuQqhiABmlz5piZAJaZE27Av6V1L/lpk/4I5V+Yyd5RxF2b9K6l/y0yf8ABHH8xk7yvEXZv0rq&#10;X/LTJ/wRx/MZO8rxF2b9K6l/y0yf8EcfzGTvK8RdmGq6lUf6TJ/wRx/MZO8rxF2TjN+3uzYq7Nir&#10;s2KuyN+Y727gvkSGZ41MYJVSQK8mzV63LKM6BrZrmd3YV/pXUv8Alpk/4I5ifmMneWHEXZv0rqX/&#10;AC0yf8EcfzGTvK8Rdm/Supf8tMn/AARx/MZO8rxF2b9K6l/y0yf8EcfzGTvK8Rdm/Supf8tMn/BH&#10;H8xk7yvEXZLtMkeTT7d3Ys7ICzHck5ucBJgCW6PJ2CsuS7Nirs2KuyOeY727gvkSGZ41MQJVSQK8&#10;mzV63LKMwAa2a5nd2FX6V1L/AJaZP+COYn5jJ3lhxF2b9K6l/wAtMn/BHH8xk7yvEXZv0rqX/LTJ&#10;/wAEcfzGTvK8Rdm/Supf8tMn/BHH8xk7yvEXZv0rqX/LTJ/wRx/MZO8rxF2S7S5Hk0+B3Ys7ICzH&#10;cnNzgJMAS3R5OwVlyXZsVdmxV2F2vTSw6c7xOUcMoDKaHc5i6uRjCwxkdnZGP0rqX/LTJ/wRzVfm&#10;MneWriLs36V1L/lpk/4I4/mMneV4i7N+ldS/5aZP+COP5jJ3leIuzfpXUv8Alpk/4I4/mMneV4i7&#10;N+ldS/5aZP8Agjj+Yyd5XiLsO/LN3cztcetK0nEJx5GtK1zP0OSUrs22QLsPc2DN2bFXZsVdhfr0&#10;0sOmu8TlHDLRlNDucxtXIxgSGMjs7Iv+ldS/5aZP+COan8xk7y1cRdm/Supf8tMn/BHH8xk7yvEX&#10;Zv0rqX/LTJ/wRx/MZO8rxF2b9K6l/wAtMn/BHH8xk7yvEXZv0rqX/LTJ/wAEcfzGTvK8Rdh35Zu7&#10;mdrj1pWk4hePI1pWuZ2hySkTZtsgXYe5sWbs2KuzYq7EbxmWznZTRljcgjqCFOV5TUT7kHk7Ib+l&#10;dS/5aZP+COaT8xk7y08Rdm/Supf8tMn/AARx/MZO8rxF2b9K6l/y0yf8EcfzGTvK8Rdm/Supf8tM&#10;n/BHH8xk7yvEXZv0rqX/AC0yf8EcfzGTvK8RdhhoN/ezaiiSzO6FWqrEkbDMnSZZynRLKJNuyUZt&#10;m12bFXZsVdiV2zLazMpoyxsQR2IByGQ1E+5BdkM/Supf8tMn/BHNH+Yyd5aeIuzfpXUv+WmT/gjj&#10;+Yyd5XiLs36V1L/lpk/4I4/mMneV4i7N+ldS/wCWmT/gjj+Yyd5XiLs36V1L/lpk/wCCOP5jJ3le&#10;Iuww0G/vZtSRJZ3dCrVViSNhmTpMs5TAJZRJt2Sb9r/Zf8a50P8AB/yT/wCnzc7P/9XgOraI9/cJ&#10;KJRHxTjQrXuT4++bnUaXxJXdNso2+qcA/wCE5P8AlpH/AAJ/rmP/ACee9Hhuzf4Tk/5aR/wJ/rj/&#10;ACee9fDdm/wnJ/y0j/gT/XH+Tz3r4bs3+E5P+Wkf8Cf64/yee9fDdm/wnJ/y0j/gT/XH+Tz3r4bs&#10;PbG2NtaRwFuRjFOVKV3rmwxQ4IgMwKdi+WJdmxV2bFXYVavojX86SiUR8V40Ir3J8ffMPUaXxDd0&#10;wlG3YA/wnJ/y0j/gT/XMf+Tz3o8N2b/Ccn/LSP8AgT/XH+Tz3r4bs3+E5P8AlpH/AAJ/rj/J5718&#10;N2b/AAnJ/wAtI/4E/wBcf5PPevhuzf4Tk/5aR/wJ/rj/ACee9fDdh7YWxtbSOAtyMYpypSu9cz8U&#10;OCIHczAp2L5al2bFXZsVdgDV9Ma/iSMSCPg3KpFe1MxtRg8QAXTGUbdhV/hOT/lpH/An+uYn8nnv&#10;Y+G7N/hOT/lpH/An+uP8nnvXw3Zv8Jyf8tI/4E/1x/k896+G7N/hOT/lpH/An+uP8nnvXw3Zv8Jy&#10;f8tI/wCBP9cf5PPevhuw20jTmsLd4i4k5PyqBTsB/DMzT4fDFXbKIp2DsyGTs2KuzYq7AGr6a1/C&#10;kYkEfBuVSK9qZj6jB4gAumMhbsKv8Jyf8tI/4E/1zD/k897Hw3Zv8Jyf8tI/4E/1x/k896+G7N/h&#10;OT/lpH/An+uP8nnvXw3Zv8Jyf8tI/wCBP9cf5PPevhuzf4Tk/wCWkf8AAn+uP8nnvXw3YbaRprWE&#10;DxGQScm5VAp2A/hmZp8HhirtlEU7B2ZDJ2bFXZsVdjZF5Iy9OQIr88BFhXZHf8Jyf8tI/wCBP9c1&#10;n8nnva/Ddm/wnJ/y0j/gT/XH+Tz3r4bs3+E5P+Wkf8Cf64/yee9fDdm/wnJ/y0j/AIE/1x/k896+&#10;G7N/hOT/AJaR/wACf64/yee9fDdgnT/Lr2l5HcGcOEr8PGlagjx98tw6MwkJWkQp2HeZ7N2bFXZs&#10;VdlOvJGXxBH34CLCuyOf4Tk/5aR/wJ/rms/k897X4bs3+E5P+Wkf8Cf64/yee9fDdm/wnJ/y0j/g&#10;T/XH+Tz3r4bs3+E5P+Wkf8Cf64/yee9fDdm/wnJ/y0j/AIE/1x/k896+G7BOn+XXtbyO4M4cRk/D&#10;xpWoI8ffLMOiMJCVpEKdh3mwZuzYq7Nirs2Kuwhu/LMk9zLMLgKJGLceNaVNfHNdk0JlIm+bWYOx&#10;H/Ccn/LSP+BP9ch/J5718N2b/Ccn/LSP+BP9cf5PPevhuzf4Tk/5aR/wJ/rj/J5718N2b/Ccn/LS&#10;P+BP9cf5PPevhuxyeVJFdW+sjYg/ZPb6cI7PIPNeB2SLNm2OzYq7Nirs2Kuwhu/LMk91LMLgKJGL&#10;ceNaV+nNdk0JlIm+bAwdiP8AhOT/AJaR/wACf65D+Tz3o8N2b/Ccn/LSP+BP9cf5PPevhuzf4Tk/&#10;5aR/wJ/rj/J5718N2b/Ccn/LSP8AgT/XH+Tz3r4bscvlSQMD9ZGxr9k/1wjs8968DskWbNsdmxV2&#10;bFXZsVdmxV2EV55akuLqWcThRIxbjxrSv05rsmhMpE3zYGDsQ/wnJ/y0j/gT/XIfyee9Hhuzf4Tk&#10;/wCWkf8AAn+uP8nnvXw3Zv8ACcn/AC0j/gT/AFx/k896+G7N/hOT/lpH/An+uP8AJ5718N2WPKcg&#10;IP1kf8Cf64/yee9fDdkjzaNjs2KuzYq7NirsIr3y29xdSzicKJG5ceNafjmvy6IykTfNgYOxD/Cc&#10;n/LSP+BP9cr/AJPPejw3Zv8ACcn/AC0j/gT/AFx/k896+G7N/hOT/lpH/An+uP8AJ5718N2b/Ccn&#10;/LSP+BP9cf5PPevhuyx5Tkr/AL0j/gT/AFx/k896+G7JHm0bHZsVdmxV2bFXYU6tob39yswmEYCB&#10;KFa9CT4++YWo0pySu6YSjbsA/wCE5P8AlpH/AAJ/rlH8nnvR4bs3+E5P+Wkf8Cf64/yee9fDdm/w&#10;nJ/y0j/gT/XH+Tz3r4bs3+E5P+Wkf8Cf64/yee9fDdm/wnJ/y0j/AIE/1x/k896+G7D6ztzb2sUB&#10;bkY1C8ulaZsMcOGIHczAdi2WJdmxV2bFXYU6tob39yswmEYVAlCtehJ8ffMLUaU5JXdMJRt2Af8A&#10;Ccn/AC0j/gT/AFyj+Tz3o8N2b/Ccn/LSP+BP9cf5PPevhuzf4Tk/5aR/wJ/rj/J5718N2b/Ccn/L&#10;SP8AgT/XH+Tz3r4bs3+E5P8AlpH/AAJ/rj/J5718N2H1lbm3tYoC3Ixrx5dK5sMUOGIHczAdi2WJ&#10;dmxV2bFXYE1OyN7aNAH4EkHkRXocpz4uONIkLdhN/hOT/lpH/An+uYP8nnvYeG7N/hOT/lpH/An+&#10;uP8AJ5718N2b/Ccn/LSP+BP9cf5PPevhuzf4Tk/5aR/wJ/rj/J5718N2b/Ccn/LSP+BP9cf5PPev&#10;huwy0fSG08ylpRJ6nHoKU419z45labT+He92yjGnYZZlMnZsVdmxV2BdTsjeWjQB+BYg8iK9DXKc&#10;+LjjSCLdhL/hOT/lpH/An+uYP8nnvYeG7N/hOT/lpH/An+uP8nnvXw3Zv8Jyf8tI/wCBP9cf5PPe&#10;vhuzf4Tk/wCWkf8AAn+uP8nnvXw3Zv8ACcn/AC0j/gT/AFx/k896+G7DHR9IbT2lLSiT1AvQUpSv&#10;ufHMnTabw73u2UY07DPMtk7Nirs2KuxO4i9WCSKtPUVlr4VFMjONgjvUuyP/AOE5P+Wkf8Cf65rf&#10;5PPe1+G7N/hOT/lpH/An+uP8nnvXw3Zv8Jyf8tI/4E/1x/k896+G7N/hOT/lpH/An+uP8nnvXw3Z&#10;v8Jyf8tI/wCBP9cf5PPevhuwXpmgPZXazmYOACOIWnUfPLsGkMJXaRCnYc5nM3ZsVdmxV2Mnj9WC&#10;SOtOala+FRTIzjYIUuyPf4Tk/wCWkf8AAn+ua3+Tz3tfhuzf4Tk/5aR/wJ/rj/J5718N2b/Ccn/L&#10;SP8AgT/XH+Tz3r4bs3+E5P8AlpH/AAJ/rj/J5718N2b/AAnJ/wAtI/4E/wBcf5PPevhuwXpnl97O&#10;7WczBwoI4hadRTxy7BozCV2kQp2G/wC1/sv+Nc3P8H/JP/p82Oz/1uL50rkPqnNirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9fi+dK5D6pzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/Q4vnSuQ+qc2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0eL50rkP&#10;qnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Li&#10;+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S&#10;7P/T4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn&#10;/wBPkuz/1OL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL&#10;/g/5J/8AT5Ls/9Xi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/s&#10;v+Ncy/4P+Sf/AE+S7P/W4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;G/tf7L/jXMv+D/kn/wBPkuz/1+L50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Di+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/R4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0uL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Pi+dK5D6pzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/U4vnSuQ+qc2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1eL50rkPqnNirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9bi+dK5D6pzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/X4vnSuQ+q&#10;c2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0OL5&#10;0rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls&#10;/9Hi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/&#10;AE+S7P/S4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+&#10;D/kn/wBPkuz/0+L50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/&#10;41zL/g/5J/8AT5Ls/9Ti+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb&#10;+1/sv+Ncy/4P+Sf/AE+S7P/V4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7G/tf7L/jXMv+D/kn/wBPkuz/1uL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9fi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/Q4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0eL50rkPqnNirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Li+dK5D6pzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/T4vnSuQ+qc2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1OL50rkPqnNirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Xi+dK5D6pz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/W4vnS&#10;uQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/&#10;1+L50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8A&#10;T5Ls/9Di+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P&#10;+Sf/AE+S7P/R4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/j&#10;XMv+D/kn/wBPkuz/0uL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7&#10;X+y/41zL/g/5J/8AT5Ls/9Pi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irsb+1/sv+Ncy/4P+Sf/AE+S7P/U4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1eL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9bi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/X4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0OL50rkPqnNirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Hi+dK5D6pzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/S4vnSuQ+qc2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0+L50rkPqnNi&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Ti+dK5&#10;D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/V&#10;4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBP&#10;kuz/1uL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5&#10;J/8AT5Ls/9fi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Nc&#10;y/4P+Sf/AE+S7P/Q4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf&#10;7L/jXMv+D/kn/wBPkuz/0eL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uxv7X+y/41zL/g/5J/8AT5Ls/9Li+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/T4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1OL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Xi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/W4vnSuQ+qc2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1+L50rkPqnNirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Di+dK5D6pzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/R4vnSuQ+qc2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0uL50rkP&#10;qnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Pi&#10;+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S&#10;7P/U4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn&#10;/wBPkuz/1eL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL&#10;/g/5J/8AT5Ls/9bi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/s&#10;v+Ncy/4P+Sf/AE+S7P/X4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;G/tf7L/jXMv+D/kn/wBPkuz/0OL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Hi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/S4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0+L50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Ti+dK5D6pzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/V4vnSuQ+qc2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1uL50rkPqnNirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9fi+dK5D6pzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/Q4vnSuQ+q&#10;c2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0eL5&#10;0rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls&#10;/9Li+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/&#10;AE+S7P/T4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+&#10;D/kn/wBPkuz/1OL50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/&#10;41zL/g/5J/8AT5Ls/9Xi+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb&#10;+1/sv+Ncy/4P+Sf/AE+S7P/W4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7G/tf7L/jXMv+D/kn/wBPkuz/1+L50rkPqnNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Di+dK5D6pzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/R4vnSuQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/0uL50rkPqnNirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9Pi+dK5D6pzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/U4vnSuQ+qc2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/1eL50rkPqnNirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuxv7X+y/41zL/g/5J/8AT5Ls/9bi+dK5D6pz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirsb+1/sv+Ncy/4P+Sf/AE+S7P/X4vnS&#10;uQ+qc2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7G/tf7L/jXMv+D/kn/wBPkuz/&#10;0OZ/4YP/AC0/8J/zdnov8g/0/wDY/wDHnbfkvN9Ucs3+GD/y0/8ACf8AN2P8g/0/9j/x5fyXm7lm&#10;/wAMH/lp/wCE/wCbsf5B/p/7H/jy/kvN3LN/hg/8tP8Awn/N2P8AIP8AT/2P/Hl/JebuWb/DB/5a&#10;f+E/5ux/kH+n/sf+PL+S83cs3+GD/wAtP/Cf83Y/yD/T/wBj/wAeX8l5u5Zv8MH/AJaf+E/5ux/k&#10;H+n/ALH/AI8v5Lzdyzf4YP8Ay0/8J/zdj/IP9P8A2P8Ax5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/j&#10;y/kvN3LN/hg/8tP/AAn/ADdj/IP9P/Y/8eX8l5u5Zv8ADB/5af8AhP8Am7H+Qf6f+x/48v5Lzdyz&#10;f4YP/LT/AMJ/zdj/ACD/AE/9j/x5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8ALT/w&#10;n/N2P8g/0/8AY/8AHl/JebuWb/DB/wCWn/hP+bsf5B/p/wCx/wCPL+S83cs3+GD/AMtP/Cf83Y/y&#10;D/T/ANj/AMeX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/LT/wAJ/wA3Y/yD/T/2P/Hl&#10;/JebuWb/AAwf+Wn/AIT/AJux/kH+n/sf+PL+S83cs3+GD/y0/wDCf83Y/wAg/wBP/Y/8eX8l5u5Z&#10;v8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/AC0/8J/zdj/IP9P/AGP/AB5fyXm7lm/wwf8Alp/4&#10;T/m7H+Qf6f8Asf8Ajy/kvN3LN/hg/wDLT/wn/N2P8g/0/wDY/wDHl/JebuWb/DB/5af+E/5ux/kH&#10;+n/sf+PL+S83cs3+GD/y0/8ACf8AN2P8g/0/9j/x5fyXm7lm/wAMH/lp/wCE/wCbsf5B/p/7H/jy&#10;/kvN3LN/hg/8tP8Awn/N2P8AIP8AT/2P/Hl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD&#10;/wAtP/Cf83Y/yD/T/wBj/wAeX8l5u5Zv8MH/AJaf+E/5ux/kH+n/ALH/AI8v5Lzdyzf4YP8Ay0/8&#10;J/zdj/IP9P8A2P8Ax5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8tP/AAn/ADdj/IP9&#10;P/Y/8eX8l5u5Zv8ADB/5af8AhP8Am7H+Qf6f+x/48v5Lzdyzf4YP/LT/AMJ/zdj/ACD/AE/9j/x5&#10;fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8ALT/wn/N2P8g/0/8AY/8AHl/JebuWb/DB&#10;/wCWn/hP+bsf5B/p/wCx/wCPL+S83cs3+GD/AMtP/Cf83Y/yD/T/ANj/AMeX8l5u5Zv8MH/lp/4T&#10;/m7H+Qf6f+x/48v5Lzdyzf4YP/LT/wAJ/wA3Y/yD/T/2P/Hl/JebuWb/AAwf+Wn/AIT/AJux/kH+&#10;n/sf+PL+S83cs3+GD/y0/wDCf83Y/wAg/wBP/Y/8eX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lz&#10;dyzf4YP/AC0/8J/zdj/IP9P/AGP/AB5fyXm7lm/wwf8Alp/4T/m7H+Qf6f8Asf8Ajy/kvN3LN/hg&#10;/wDLT/wn/N2P8g/0/wDY/wDHl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/y0/8ACf8A&#10;N2P8g/0/9j/x5fyXm7lm/wAMH/lp/wCE/wCbsf5B/p/7H/jy/kvN3LN/hg/8tP8Awn/N2P8AIP8A&#10;T/2P/Hl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/wAtP/Cf83Y/yD/T/wBj/wAeX8l5&#10;u5Zv8MH/AJaf+E/5ux/kH+n/ALH/AI8v5Lzdyzf4YP8Ay0/8J/zdj/IP9P8A2P8Ax5fyXm7lm/ww&#10;f+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8tP/AAn/ADdj/IP9P/Y/8eX8l5u5Zv8ADB/5af8AhP8A&#10;m7H+Qf6f+x/48v5Lzdyzf4YP/LT/AMJ/zdj/ACD/AE/9j/x5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H&#10;/jy/kvN3LN/hg/8ALT/wn/N2P8g/0/8AY/8AHl/JebuWb/DB/wCWn/hP+bsf5B/p/wCx/wCPL+S8&#10;3cs3+GD/AMtP/Cf83Y/yD/T/ANj/AMeX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/LT&#10;/wAJ/wA3Y/yD/T/2P/Hl/JebuWb/AAwf+Wn/AIT/AJux/kH+n/sf+PL+S83cs3+GD/y0/wDCf83Y&#10;/wAg/wBP/Y/8eX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/AC0/8J/zdj/IP9P/AGP/&#10;AB5fyXm7lm/wwf8Alp/4T/m7H+Qf6f8Asf8Ajy/kvN3LN/hg/wDLT/wn/N2P8g/0/wDY/wDHl/Je&#10;buWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/y0/8ACf8AN2P8g/0/9j/x5fyXm7lm/wAMH/lp&#10;/wCE/wCbsf5B/p/7H/jy/kvN3LN/hg/8tP8Awn/N2P8AIP8AT/2P/Hl/JebuWb/DB/5af+E/5ux/&#10;kH+n/sf+PL+S83cs3+GD/wAtP/Cf83Y/yD/T/wBj/wAeX8l5u5Zv8MH/AJaf+E/5ux/kH+n/ALH/&#10;AI8v5Lzdyzf4YP8Ay0/8J/zdj/IP9P8A2P8Ax5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN&#10;/hg/8tP/AAn/ADdj/IP9P/Y/8eX8l5u5Zv8ADB/5af8AhP8Am7H+Qf6f+x/48v5Lzdyzf4YP/LT/&#10;AMJ/zdj/ACD/AE/9j/x5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8ALT/wn/N2P8g/&#10;0/8AY/8AHl/JebuWb/DB/wCWn/hP+bsf5B/p/wCx/wCPL+S83cs3+GD/AMtP/Cf83Y/yD/T/ANj/&#10;AMeX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/LT/wAJ/wA3Y/yD/T/2P/Hl/JebuWb/&#10;AAwf+Wn/AIT/AJux/kH+n/sf+PL+S83cs3+GD/y0/wDCf83Y/wAg/wBP/Y/8eX8l5u5Zv8MH/lp/&#10;4T/m7H+Qf6f+x/48v5Lzdyzf4YP/AC0/8J/zdj/IP9P/AGP/AB5fyXm7lm/wwf8Alp/4T/m7H+Qf&#10;6f8Asf8Ajy/kvN3LN/hg/wDLT/wn/N2P8g/0/wDY/wDHl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL&#10;+S83cs3+GD/y0/8ACf8AN2P8g/0/9j/x5fyXm7lm/wAMH/lp/wCE/wCbsf5B/p/7H/jy/kvN3LN/&#10;hg/8tP8Awn/N2P8AIP8AT/2P/Hl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/wAtP/Cf&#10;83Y/yD/T/wBj/wAeX8l5u5Zv8MH/AJaf+E/5ux/kH+n/ALH/AI8v5Lzdyzf4YP8Ay0/8J/zdj/IP&#10;9P8A2P8Ax5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8tP/AAn/ADdj/IP9P/Y/8eX8&#10;l5u5Zv8ADB/5af8AhP8Am7H+Qf6f+x/48v5Lzdyzf4YP/LT/AMJ/zdj/ACD/AE/9j/x5fyXm7lm/&#10;wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8ALT/wn/N2P8g/0/8AY/8AHl/JebuWb/DB/wCWn/hP&#10;+bsf5B/p/wCx/wCPL+S83cs3+GD/AMtP/Cf83Y/yD/T/ANj/AMeX8l5u5Zv8MH/lp/4T/m7H+Qf6&#10;f+x/48v5Lzdyzf4YP/LT/wAJ/wA3Y/yD/T/2P/Hl/JebuWb/AAwf+Wn/AIT/AJux/kH+n/sf+PL+&#10;S83cs3+GD/y0/wDCf83Y/wAg/wBP/Y/8eX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/&#10;AC0/8J/zdj/IP9P/AGP/AB5fyXm7lm/wwf8Alp/4T/m7H+Qf6f8Asf8Ajy/kvN3LN/hg/wDLT/wn&#10;/N2P8g/0/wDY/wDHl/JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/y0/8ACf8AN2P8g/0/&#10;9j/x5fyXm7lm/wAMH/lp/wCE/wCbsf5B/p/7H/jy/kvN3LN/hg/8tP8Awn/N2P8AIP8AT/2P/Hl/&#10;JebuWb/DB/5af+E/5ux/kH+n/sf+PL+S83cs3+GD/wAtP/Cf83Y/yD/T/wBj/wAeX8l5u5Zv8MH/&#10;AJaf+E/5ux/kH+n/ALH/AI8v5Lzdyzf4YP8Ay0/8J/zdj/IP9P8A2P8Ax5fyXm7lm/wwf+Wn/hP+&#10;bsf5B/p/7H/jy/kvN3LN/hg/8tP/AAn/ADdj/IP9P/Y/8eX8l5u5Zv8ADB/5af8AhP8Am7H+Qf6f&#10;+x/48v5Lzdyzf4YP/LT/AMJ/zdj/ACD/AE/9j/x5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3&#10;LN/hg/8ALT/wn/N2P8g/0/8AY/8AHl/JebuWb/DB/wCWn/hP+bsf5B/p/wCx/wCPL+S83cs3+GD/&#10;AMtP/Cf83Y/yD/T/ANj/AMeX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/LT/wAJ/wA3&#10;Y/yD/T/2P/Hl/JebuWb/AAwf+Wn/AIT/AJux/kH+n/sf+PL+S83cs3+GD/y0/wDCf83Y/wAg/wBP&#10;/Y/8eX8l5u5Zv8MH/lp/4T/m7H+Qf6f+x/48v5Lzdyzf4YP/AC0/8J/zdj/IP9P/AGP/AB5fyXm7&#10;lm/wwf8Alp/4T/m7H+Qf6f8Asf8Ajy/kvN3LN/hg/wDLT/wn/N2P8g/0/wDY/wDHl/JebuWb/DB/&#10;5af+E/5ux/kH+n/sf+PL+S83cs3+GD/y0/8ACf8AN2P8g/0/9j/x5fyXm7lm/wAMH/lp/wCE/wCb&#10;sf5B/p/7H/jy/kvN3LN/hg/8tP8Awn/N2P8AIP8AT/2P/Hl/JebuWb/DB/5af+E/5ux/kH+n/sf+&#10;PL+S83cs3+GD/wAtP/Cf83Y/yD/T/wBj/wAeX8l5u5Zv8MH/AJaf+E/5ux/kH+n/ALH/AI8v5Lzd&#10;yzf4YP8Ay0/8J/zdj/IP9P8A2P8Ax5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8tP/&#10;AAn/ADdj/IP9P/Y/8eX8l5u5Zv8ADB/5af8AhP8Am7H+Qf6f+x/48v5Lzdyzf4YP/LT/AMJ/zdj/&#10;ACD/AE/9j/x5fyXm7lm/wwf+Wn/hP+bsf5B/p/7H/jy/kvN3LN/hg/8ALT/wn/N2P8g/0/8AY/8A&#10;Hl/JebuWb/DB/wCWn/hP+bsf5B/p/wCx/wCPL+S83csAfotfrn1f1TX619W5cdq/VfrHL7Xh8OVf&#10;kRfh8X8X5f6f4uD85xfV/N9H9Zr/AC+9X14f9jxurn//0Yhns70r6nzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7NirsIP+lz/ANvX/u15pf8AL/8AWz/2IuL/AB/5/wD06d2z/9KIZ7O9&#10;K+p82KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7CD/pc/wDb1/7teaX/AC//AFs/&#10;9iLi/wAf+f8A9Onds//TiGezvSvqfNirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq&#10;7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzY&#10;q7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Kuz&#10;Yq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2Ku&#10;wg/6XP8A29f+7Xml/wAv/wBbP/Yi4v8AH/n/APTp3bP/1Ihns70r6nzYq7Nirs2KuzYq7Nirs2Ku&#10;zYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2K&#10;uzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2&#10;KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs&#10;2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nir&#10;s2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Ni&#10;rs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7N&#10;irs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7Nirs2KuzYq7&#10;Nirs2KuzYq7Nirs2KuzYq7NirsIP+lz/ANvX/u15pf8AL/8AWz/2IuL/AB/5/wD06d2z/9lQSwME&#10;FAAGAAgAAAAhAK5aUdLeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxa&#10;24UiCHEqfop66oEWJI5usiSh8TrEbhLens0Jbjua0ew36Wp0jeixC7UnA3quQCDlvqipNPC2f5nd&#10;ggjRUmEbT2jgBwOssvOz1CaFH+gV+10sBZdQSKyBKsY2kTLkFTob5r5FYu/Td85Gll0pi84OXO4a&#10;uVDqRjpbE3+obItPFebH3ckZcO9f20e9vdv3H8/LzaZdq+PwvTbm8mJ8uAcRcYx/YZjwGR0yZjr4&#10;ExVBNAZmeslJAzxochfXV6wP06W1Apml8v+C7BcAAP//AwBQSwMEFAAGAAgAAAAhADedwRi6AAAA&#10;IQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/TuhCRpm5EcCv1&#10;A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oLLGV0CifvSMBMCfbd&#10;ctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHxkwHdF5OdlIB4Ug2w&#10;fg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAvZkRwLsCAAD0BQAADgAAAAAAAAAAAAAAAAA9AgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAKAAAAAAAAACEA4cxKGvRGCwD0RgsAFAAAAAAAAAAAAAAAAAAkBQAAZHJzL21lZGlh&#10;L2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEArlpR0t4AAAAJAQAADwAAAAAAAAAAAAAAAABKTAsA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAAAAAAAAAAAAAAAA&#10;VU0LAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAARk4LAAAA&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId7" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="003D2EE2" w:rsidRPr="003D2EE2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...402 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FE7F45" wp14:editId="586576F8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FE7F45" wp14:editId="5939B994">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>735330</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>8129270</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1038860" cy="1509395"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1038860" cy="1509395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
@@ -1768,245 +1633,247 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="003D2EE2" w:rsidRPr="003D2EE2" w:rsidRDefault="003D2EE2" w:rsidP="003D2EE2">
+                          <w:p w14:paraId="1F0B2CF8" w14:textId="77777777" w:rsidR="003D2EE2" w:rsidRPr="003D2EE2" w:rsidRDefault="003D2EE2" w:rsidP="003D2EE2">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Birch Std" w:hAnsi="Birch Std" w:cs="Birch Std"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="108"/>
                                 <w:szCs w:val="108"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003D2EE2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Birch Std" w:hAnsi="Birch Std" w:cs="Birch Std"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="108"/>
                                 <w:szCs w:val="108"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                               <w:t>Shopping for a luxury home?</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003D2EE2" w:rsidRDefault="003D2EE2"/>
+                          <w:p w14:paraId="0AC8DC45" w14:textId="77777777" w:rsidR="003D2EE2" w:rsidRDefault="003D2EE2"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:112.5pt;margin-top:35.25pt;width:388.5pt;height:75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOd0UlgAIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51ntwRxiqxFhgFB&#10;W6wdelZkKTEmiZqkxM5+fSnZTrJslw672BT5iSI/PmY3tVZkL5wvweS0f9WjRBgORWk2Of3+vPzw&#10;iRIfmCmYAiNyehCe3szfv5tVdioGsAVVCEfQifHTyuZ0G4KdZpnnW6GZvwIrDBolOM0CHt0mKxyr&#10;0LtW2aDXu84qcIV1wIX3qL1rjHSe/EspeHiQ0otAVE4xtpC+Ln3X8ZvNZ2y6ccxuS96Gwf4hCs1K&#10;g48eXd2xwMjOlX+40iV34EGGKw46AylLLlIOmE2/d5HN05ZZkXJBcrw90uT/n1t+v390pCxyOqDE&#10;MI0lehZ1IJ+hJoPITmX9FEFPFmGhRjVWudN7VMaka+l0/GM6BO3I8+HIbXTGUTmaDIeTMZo42ibj&#10;wbiXyM9Ot63z4YsATaKQU4e1S5Sy/coHjAShHSQ+ZmBZKpXqpwypcno9RPe/WfCGMlEjUie0bmJG&#10;TeRJCgclIkaZb0IiEymBqEg9KG6VI3uG3cM4Fyak3JNfREeUxCDecrHFn6J6y+Umj+5lMOF4WZcG&#10;XMr+IuziRxeybPBI5FneUQz1uk4tMOwKu4bigPV20MyLt3xZYlFWzIdH5nBAsI449OEBP1IBkg+t&#10;RMkW3K+/6SMe+xatlFQ4cDn1P3fMCUrUV4MdPemPRnFC02E0/jjAgzu3rM8tZqdvAavSx/VieRIj&#10;PqhOlA70C+6GRXwVTcxwfDunoRNvQ7MGcLdwsVgkEM6kZWFlniyPrmORYss91y/M2bYvA3b0PXSj&#10;yaYX7dlg400Di10AWabejTw3rLb84zynlm53T1wY5+eEOm3I+SsAAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7+3kF3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqF1LgSrEqapI&#10;FRKCQ0sv3DbxNonqnxC7beDpcU5w3JnR7DfFerKGXWgMvXcKlgsBjFzjde9aBYeP7cMKWIjoNBrv&#10;SME3BViXtzcF5tpf3Y4u+9iyVOJCjgq6GIec89B0ZDEs/EAueUc/WozpHFuuR7ymcmu4FOKRW+xd&#10;+tDhQFVHzWl/tgpeq+077mppVz+menk7boavw2em1P3dtHkGFmmKf2GY8RM6lImp9menAzMKpMzS&#10;lqjgSWTA5oAQMin1bCWJlwX/v6H8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA53RSWA&#10;AgAAaQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHv7&#10;eQXfAAAACwEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="5FCFF07A" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:112.5pt;margin-top:35.25pt;width:388.5pt;height:75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6TTmNawIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51ntwR1iqxFhwFF&#10;WywdelZkqTEmi5rExM5+fSnZTrJulw672JT48fWR1MVlUxm2Uz6UYHM+PBtwpqyEorTPOf/+ePPh&#10;E2cBhS2EAatyvleBXy7ev7uo3VyNYAOmUJ6RExvmtcv5BtHNsyzIjapEOAOnLCk1+EogHf1zVnhR&#10;k/fKZKPB4DyrwRfOg1Qh0O11q+SL5F9rJfFe66CQmZxTbpi+Pn3X8ZstLsT82Qu3KWWXhviHLCpR&#10;Wgp6cHUtULCtL/9wVZXSQwCNZxKqDLQupUo1UDXDwatqVhvhVKqFyAnuQFP4f27l3W7lHjzD5jM0&#10;1MBISO3CPNBlrKfRvop/ypSRnijcH2hTDTJJl5PZeDybkkqSbjYdTQeJ1+xo7XzALwoqFoWce2pL&#10;YkvsbgNSRIL2kBjMwk1pTGqNsazO+fmY3P+mIQtj441KTe7cHDNPEu6NihhjvynNyiIVEC/SeKkr&#10;49lO0GAIKZXFVHvyS+iI0pTEWww7/DGrtxi3dfSRweLBuCot+FT9q7SLH33KusUTkSd1RxGbdUOF&#10;53zcN3YNxZ767aFdheDkTUlNuRUBH4Sn2ac+0j7jPX20ASIfOomzDfhff7uPeBpJ0nJW0y7lPPzc&#10;Cq84M18tDetsOJnE5UuHyfTjiA7+VLM+1dhtdQXUlSG9HE4mMeLR9KL2UD3R2i9jVFIJKyl2zrEX&#10;r7DdcHo2pFouE4jWzQm8tSsno+vYpDhyj82T8K6bS6SJvoN+68T81Xi22GhpYblF0GWa3chzy2rH&#10;P61qGunuWYlvwek5oY6P3+IFAAD//wMAUEsDBBQABgAIAAAAIQB7+3kF3wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqF1LgSrEqapIFRKCQ0sv3DbxNonqnxC7beDpcU5w&#10;3JnR7DfFerKGXWgMvXcKlgsBjFzjde9aBYeP7cMKWIjoNBrvSME3BViXtzcF5tpf3Y4u+9iyVOJC&#10;jgq6GIec89B0ZDEs/EAueUc/WozpHFuuR7ymcmu4FOKRW+xd+tDhQFVHzWl/tgpeq+077mppVz+m&#10;enk7boavw2em1P3dtHkGFmmKf2GY8RM6lImp9menAzMKpMzSlqjgSWTA5oAQMin1bCWJlwX/v6H8&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHpNOY1rAgAARAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHv7eQXfAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAxQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="003D2EE2" w:rsidRPr="003D2EE2" w:rsidRDefault="003D2EE2" w:rsidP="003D2EE2">
+                    <w:p w14:paraId="1F0B2CF8" w14:textId="77777777" w:rsidR="003D2EE2" w:rsidRPr="003D2EE2" w:rsidRDefault="003D2EE2" w:rsidP="003D2EE2">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Birch Std" w:hAnsi="Birch Std" w:cs="Birch Std"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="108"/>
                           <w:szCs w:val="108"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003D2EE2">
                         <w:rPr>
                           <w:rFonts w:ascii="Birch Std" w:hAnsi="Birch Std" w:cs="Birch Std"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="108"/>
                           <w:szCs w:val="108"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>Shopping for a luxury home?</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003D2EE2" w:rsidRDefault="003D2EE2"/>
+                    <w:p w14:paraId="0AC8DC45" w14:textId="77777777" w:rsidR="003D2EE2" w:rsidRDefault="003D2EE2"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00396066" w:rsidSect="003D2EE2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
-    <w:panose1 w:val="02000505000000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Birch Std">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="201F0CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19842268"/>
     <w:lvl w:ilvl="0" w:tplc="9D0698D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2075,51 +1942,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6418463A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A140C032"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1980" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2188,500 +2055,502 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="401222859">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1640458762">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D2EE2"/>
     <w:rsid w:val="0008341C"/>
+    <w:rsid w:val="000A1D18"/>
     <w:rsid w:val="00396066"/>
     <w:rsid w:val="003D2EE2"/>
+    <w:rsid w:val="006B2775"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="57B5F62D"/>
+  <w15:docId w15:val="{88A0C78B-F1F2-4B04-97BB-94DDA2E7342B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...378 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2726,58 +2595,58 @@
       <w:jc w:val="both"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0008341C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3023,68 +2892,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>8</Characters>
+  <Characters>7</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8</CharactersWithSpaces>
+  <CharactersWithSpaces>7</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>