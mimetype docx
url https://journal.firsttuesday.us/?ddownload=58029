--- v0 (2025-10-09)
+++ v1 (2026-07-28)
@@ -1,713 +1,611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00402137" w:rsidRDefault="003306FD">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="74F7937D" w14:textId="1BC561DF" w:rsidR="00402137" w:rsidRDefault="005D31DC">
       <w:r w:rsidRPr="003306FD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="314F7695" wp14:editId="50850779">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B07D2A8" wp14:editId="002E9CAC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3747770</wp:posOffset>
+                  <wp:posOffset>1724025</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8823960</wp:posOffset>
+                  <wp:posOffset>7943850</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2073275" cy="849630"/>
-                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:extent cx="2571750" cy="1452245"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Text Box 8"/>
+                <wp:docPr id="9" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2073275" cy="849630"/>
+                          <a:ext cx="2571750" cy="1452245"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="003306FD" w:rsidRDefault="003306FD" w:rsidP="003306FD">
-[...120 lines deleted...]
-                          <w:p w:rsidR="003306FD" w:rsidRDefault="003306FD" w:rsidP="003306FD">
+                          <w:p w14:paraId="48BC4D89" w14:textId="77777777" w:rsidR="003306FD" w:rsidRDefault="003306FD" w:rsidP="003306FD">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003306FD" w:rsidRDefault="003306FD" w:rsidP="003306FD">
+                          <w:p w14:paraId="7AF76A0A" w14:textId="7465050E" w:rsidR="003306FD" w:rsidRPr="005D31DC" w:rsidRDefault="005D31DC" w:rsidP="003306FD">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="005D31DC">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003306FD" w:rsidRPr="005D31DC">
+                              <w:t>RE Lic#</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003306FD" w:rsidRPr="005D31DC">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003306FD" w:rsidRPr="005D31DC">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003306FD" w:rsidRPr="005D31DC">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005D31DC">
+                              <w:br/>
+                              <w:t>Broker Nam</w:t>
+                            </w:r>
                             <w:r>
-                              <w:t>CalBRE</w:t>
-[...11 lines deleted...]
-                              <w:t>#</w:t>
+                              <w:t>e</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                              <w:t>555.555.5555</w:t>
-[...7 lines deleted...]
-                              <w:t>yourwebsite.com</w:t>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:152.75pt;margin-top:671.3pt;width:141.45pt;height:86.2pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0JfwmggIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kabsEcYqsRYcB&#10;RVusHXpWZKkxJomaxMTOfv0o2U6DbpcOu9iU+Ejx45GLi9YatlMh1uBKPj4ZcaachKp2zyX//nj9&#10;4RNnEYWrhAGnSr5XkV8s379bNH6uJrABU6nAyImL88aXfIPo50UR5UZZEU/AK0dKDcEKpGN4Lqog&#10;GvJuTTEZjc6KBkLlA0gVI91edUq+zP61VhLvtI4KmSk5xYb5G/J3nb7FciHmz0H4TS37MMQ/RGFF&#10;7ejRg6srgYJtQ/2HK1vLABE0nkiwBWhdS5VzoGzGo1fZPGyEVzkXKk70hzLF/+dW3u7uA6urks84&#10;c8JSix5Vi+wztGyWqtP4OCfQgycYtnRNXR7uI12mpFsdbPpTOoz0VOf9obbJmUxG57Oz6fiUM0m6&#10;8Wg2PZ/m6hcv5j5E/KLAsiSUPFDzck3F7iYihULQAZJec3BdG5MbaBxrSn728XSUDQ4asjAuYVWm&#10;Qu8mpdSFniXcG5Uwxn1TmkqRM0gXmYTq0gS2E0QfIaVymJPPfgmdUJqCeIthj3+J6i3GXR7Dy+Dw&#10;YGxrByFn/yrs6scQsu7wVMijvJOI7brNHDh0dg3VnhoeoBuY6OV1TU25ERHvRaAJoR7T1OMdfbQB&#10;Kj70EmcbCL/+dp/wRFzSctbQxJU8/tyKoDgzXx1RejaeEiUY5sP09HxCh3CsWR9r3NZeAnVlTPvF&#10;yywmPJpB1AHsEy2HVXqVVMJJervkOIiX2O0BWi5SrVYZREPpBd64By+T69SkRLnH9kkE3/MSidK3&#10;MMymmL+iZ4dNlg5WWwRdZ+6mOndV7etPA50p3S+ftDGOzxn1siKXvwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAOsRDurjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxYsm6ZqtJ0&#10;mipNSAgOG7twc5usrdYkpcm2wtNjTnC0/0+/P+ebyfbsasbQeadgMRfAjKu97lyj4Pi+e0yBhYhO&#10;Y++dUfBlAmyK+7scM+1vbm+uh9gwKnEhQwVtjEPGeahbYzHM/WAcZSc/Wow0jg3XI96o3PY8EWLN&#10;LXaOLrQ4mLI19flwsQpeyt0b7qvEpt99+fx62g6fxw+p1MNs2j4Bi2aKfzD86pM6FORU+YvTgfUK&#10;lkJKQilYrpI1MEJkmq6AVbSSCymAFzn//0XxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADQl/CaCAgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOsRDurjAAAADQEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="3B07D2A8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 9" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:135.75pt;margin-top:625.5pt;width:202.5pt;height:114.35pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCSu7pZwIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvEzEQviPxHyzfySYhaSHKpgqpgpCi&#10;tqJFPTteO1nh9Rh7kt3w6xl7Nw8KlyIu9njm8+d5enrTVIbtlQ8l2JwPen3OlJVQlHaT829Py3cf&#10;OAsobCEMWJXzgwr8Zvb2zbR2EzWELZhCeUYkNkxql/MtoptkWZBbVYnQA6csGTX4SiAd/SYrvKiJ&#10;vTLZsN+/ymrwhfMgVQikvW2NfJb4tVYS77UOCpnJOfmGafVpXcc1m03FZOOF25ayc0P8gxeVKC09&#10;eqK6FSjYzpd/UFWl9BBAY09ClYHWpVQpBopm0H8RzeNWOJVioeQEd0pT+H+08m7/6B48w+YTNFTA&#10;mJDahUkgZYyn0b6KO3nKyE4pPJzSphpkkpTD8fXgekwmSbbBaDwcjsaRJztfdz7gZwUVi0LOPdUl&#10;pUvsVwFb6BESX7OwLI1JtTGW1Tm/ek/8v1mI3NioUanKHc3Z9SThwaiIMfar0qwsUgRRkfpLLYxn&#10;e0GdIaRUFlPwiZfQEaXJiddc7PBnr15zuY3j+DJYPF2uSgs+Rf/C7eL70WXd4innF3FHEZt105V0&#10;DcWBKu2hHYLg5LKkaqxEwAfhqeupgjTJeE+LNkBZh07ibAv+59/0EU/NSFbOapqinIcfO+EVZ+aL&#10;pTb9OBiN4tilw2h8PaSDv7SsLy12Vy2AyjGgP8PJJEY8mqOoPVTPNPDz+CqZhJX0ds7xKC6wnW36&#10;MKSazxOIBs0JXNlHJyN1rE7stafmWXjXNSRSL9/Bcd7E5EVftth408J8h6DL1LQxwW1Wu8TTkKa2&#10;7z6U+AtcnhPq/O3NfgEAAP//AwBQSwMEFAAGAAgAAAAhAMKFF2njAAAADQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok4gkbRqnqiJVSAgOLb1wc2I3ibDXIXbbwNeznOC4M0+z&#10;M+VmtoZd9OQHhwLiRQRMY+vUgJ2A49vuYQnMB4lKGodawJf2sKlub0pZKHfFvb4cQscoBH0hBfQh&#10;jAXnvu21lX7hRo3kndxkZaBz6ria5JXCreFJFGXcygHpQy9HXfe6/TicrYDnevcq901il9+mfno5&#10;bcfP43sqxP3dvF0DC3oOfzD81qfqUFGnxp1ReWYEJHmcEkpGksa0ipAsz0hqSHrMVznwquT/V1Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJK7ulnAgAAPgUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMKFF2njAAAADQEAAA8AAAAAAAAAAAAA&#10;AAAAwQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="003306FD" w:rsidRDefault="003306FD" w:rsidP="003306FD">
+                    <w:p w14:paraId="48BC4D89" w14:textId="77777777" w:rsidR="003306FD" w:rsidRDefault="003306FD" w:rsidP="003306FD">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003306FD" w:rsidRDefault="003306FD" w:rsidP="003306FD">
+                    <w:p w14:paraId="7AF76A0A" w14:textId="7465050E" w:rsidR="003306FD" w:rsidRPr="005D31DC" w:rsidRDefault="005D31DC" w:rsidP="003306FD">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="005D31DC">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003306FD" w:rsidRPr="005D31DC">
+                        <w:t>RE Lic#</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003306FD" w:rsidRPr="005D31DC">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003306FD" w:rsidRPr="005D31DC">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003306FD" w:rsidRPr="005D31DC">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005D31DC">
+                        <w:br/>
+                        <w:t>Broker Nam</w:t>
+                      </w:r>
                       <w:r>
-                        <w:t>CalBRE</w:t>
-[...11 lines deleted...]
-                        <w:t>#</w:t>
+                        <w:t>e</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
-                        <w:t>555.555.5555</w:t>
-[...7 lines deleted...]
-                        <w:t>yourwebsite.com</w:t>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="003306FD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A997BD1" wp14:editId="0D2FC929">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A997BD1" wp14:editId="547AF32F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5730875</wp:posOffset>
+              <wp:posOffset>5400675</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8957310</wp:posOffset>
+              <wp:posOffset>8642514</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1398270" cy="513080"/>
-            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:extent cx="1960245" cy="719291"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="5080"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId4">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1398270" cy="513080"/>
+                      <a:ext cx="1966239" cy="721490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="003306FD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B8E6F7" wp14:editId="158140A3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B8E6F7" wp14:editId="1A011963">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>749935</wp:posOffset>
+              <wp:posOffset>483235</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8190230</wp:posOffset>
+              <wp:posOffset>7885430</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1038860" cy="1509395"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 10"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
+                    <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1038860" cy="1509395"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00503C30">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58E21EA4" wp14:editId="77E233BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>460858</wp:posOffset>
+                  <wp:posOffset>295275</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>6122822</wp:posOffset>
+                  <wp:posOffset>6124576</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6920179" cy="2018996"/>
-                <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                <wp:extent cx="7181850" cy="1638300"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6920179" cy="2018996"/>
+                          <a:ext cx="7181850" cy="1638300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00503C30" w:rsidRDefault="00503C30" w:rsidP="00503C30">
+                          <w:p w14:paraId="1018302C" w14:textId="77777777" w:rsidR="005D31DC" w:rsidRPr="005D31DC" w:rsidRDefault="005D31DC" w:rsidP="005D31DC">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...2 lines deleted...]
-                              <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="005D31DC">
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Do you have a vacant lot or land you want to sell? I can help! </w:t>
+                              <w:t>Do you have a vacant lot or land you want to sell? I can help!</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00503C30" w:rsidRDefault="00503C30" w:rsidP="00503C30">
+                          <w:p w14:paraId="0AFCC44E" w14:textId="77777777" w:rsidR="005D31DC" w:rsidRPr="005D31DC" w:rsidRDefault="005D31DC" w:rsidP="005D31DC">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...2 lines deleted...]
-                              <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="005D31DC">
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">As a real estate agent who specializes in land sales, I understand today’s market dynamics for lots and land. I will diligently market your property and ensure it’s priced to sell. </w:t>
+                              <w:t xml:space="preserve">As a real estate agent who specializes in land sales, I understand today’s specific market dynamics for lots and land. I make a diligent effort to market your property and properly evaluate </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="005D31DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>it</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="005D31DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> so it’s priced to sell.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00503C30" w:rsidRDefault="00503C30" w:rsidP="00503C30">
-                            <w:r>
+                          <w:p w14:paraId="1E03A048" w14:textId="77777777" w:rsidR="005D31DC" w:rsidRPr="005D31DC" w:rsidRDefault="005D31DC" w:rsidP="005D31DC">
+                            <w:pPr>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="28"/>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
                               </w:rPr>
-                              <w:t>Lot and land markets are heating up — let me help you find your buyer! Call me today to set up an appointment.</w:t>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005D31DC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>When it is time to realize profits on your investment in a lot or land, let me help find your buyer. Call me today to set up an appointment.</w:t>
                             </w:r>
                           </w:p>
+                          <w:p w14:paraId="20A76589" w14:textId="1764C64D" w:rsidR="00503C30" w:rsidRDefault="00503C30" w:rsidP="00503C30"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:36.3pt;margin-top:482.1pt;width:544.9pt;height:159pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeWxwoiQIAAIsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dc67XdxImtrCPXkatK&#10;URLVqXLGLMSowFDA3nV/fQZ2/WiaS6pedgfmm9fHzFxdN0aTrfBBgS3poNenRFgOlbLPJf3xuPh0&#10;SUmIzFZMgxUl3YlAr6cfP1zVbiKGsAZdCU/QiQ2T2pV0HaObFEXga2FY6IETFpUSvGERj/65qDyr&#10;0bvRxbDfHxU1+Mp54CIEvL1plXSa/UspeLyXMohIdEkxt5i/Pn9X6VtMr9jk2TO3VrxLg/1DFoYp&#10;i0EPrm5YZGTj1V+ujOIeAsjY42AKkFJxkWvAagb9V9Us18yJXAuSE9yBpvD/3PK77YMnqirpkBLL&#10;DD7Ro2gi+QINGSZ2ahcmCFo6hMUGr/GV9/cBL1PRjfQm/bEcgnrkeXfgNjnjeDkaY4EXY0o46lC8&#10;HI9HyU9xNHc+xK8CDElCST0+XuaUbW9DbKF7SIoWQKtqobTOh9QwYq492TJ8ah1zkuj8D5S2pMZU&#10;Pp/3s2MLybz1rG1yI3LLdOFS6W2JWYo7LRJG2+9CImW50jdiM86FPcTP6ISSGOo9hh3+mNV7jNs6&#10;0CJHBhsPxkZZ8Ln6PGNHyqqfe8pki8e3Oak7ibFZNV1LrKDaYUd4aCcqOL5Q+Gq3LMQH5nGEsAlw&#10;LcR7/EgNyDp0EiVr8L/fuk947GzUUlLjSJY0/NowLyjR3yz2/HhwdpZmOB/Ozi+GePCnmtWpxm7M&#10;HLAVBriAHM9iwke9F6UH84TbY5aioopZjrFLGvfiPLaLArcPF7NZBuHUOhZv7dLx5DrRm3rysXli&#10;3nWNG7Hn72A/vGzyqn9bbLK0MNtEkCo3dyK4ZbUjHic+j0e3ndJKOT1n1HGHTl8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQBAkD+/5AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SP0Hayqx&#10;QdSpW9KSxqkQ4iGxo2lB7Nx4mkTE4yh2k/D3uCvYzWiO7pybbkfTsB47V1uSMJ9FwJAKq2sqJezz&#10;59s1MOcVadVYQgk/6GCbTa5SlWg70Dv2O1+yEEIuURIq79uEc1dUaJSb2RYp3E62M8qHtSu57tQQ&#10;wk3DRRTF3KiawodKtfhYYfG9OxsJXzfl55sbXw7D4m7RPr32+epD51JeT8eHDTCPo/+D4aIf1CEL&#10;Tkd7Ju1YI2El4kBKuI+XAtgFmMdiCewYJrEWAniW8v8lsl8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAHlscKIkCAACLBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAQJA/v+QAAAAMAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="58E21EA4" id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:23.25pt;margin-top:482.25pt;width:565.5pt;height:129pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOaDNedwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx33mQV1iqxFhwFF&#10;W6wdelZkqREmi5rExM5+fSnZeazrpcMuNiV+fH0ieX7RNZatVIgGXMXLgxFnykmojXuu+I/H609j&#10;ziIKVwsLTlV8rSK/mH78cN76iTqEBdhaBUZOXJy0vuILRD8piigXqhHxALxypNQQGoF0DM9FHURL&#10;3htbHI5Gp0ULofYBpIqRbq96JZ9m/1oriXdaR4XMVpxyw/wN+TtP32J6LibPQfiFkUMa4h+yaIRx&#10;FHTr6kqgYMtg/nLVGBkggsYDCU0BWhupcg1UTTl6Vc3DQniVayFyot/SFP+fW3m7evD3gWH3BTp6&#10;wERI6+Mk0mWqp9OhSX/KlJGeKFxvaVMdMkmXZ+W4HJ+QSpKuPD0aH40yscXO3IeIXxU0LAkVD/Qu&#10;mS6xuolIIQm6gaRoEaypr421+ZB6QV3awFaCXtFiTpIs/kBZx9qKnx5RHsnIQTLvPVuXblTuhiHc&#10;rsQs4dqqhLHuu9LM1LnSN2ILKZXbxs/ohNIU6j2GA36X1XuM+zrIIkcGh1vjxjgIufo8PjvK6p8b&#10;ynSPJ8L36k4idvOOCt/rgDnUa2qMAP3MRC+vDT3ejYh4LwINCT04DT7e0UdbIPJhkDhbQPj91n3C&#10;U++SlrOWhq7i8ddSBMWZ/eaoqz+Xx8dpSvPh+OTskA5hXzPf17hlcwnUESWtGC+zmPBoN6IO0DzR&#10;fpilqKQSTlLsiuNGvMR+FdB+kWo2yyCaSy/wxj14mVwnllNrPnZPIvihf5Fa/xY24ykmr9q4xyZL&#10;B7Mlgja5xxPPPasD/zTTufWH/ZOWxv45o3ZbcvoCAAD//wMAUEsDBBQABgAIAAAAIQB61vnn4gAA&#10;AAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4MXYpLUWRpTHGj8SbxY9427Ij&#10;ENlZwm4B/73Tk96eybx555l8O9tOjDj41pGC5SICgVQ501Kt4LV8uLwC4YMmoztHqOAHPWyL05Nc&#10;Z8ZN9ILjLtSCS8hnWkETQp9J6asGrfYL1yPx7ssNVgceh1qaQU9cbjsZR9FGWt0SX2h0j3cNVt+7&#10;g1XweVF/PPv58W1aJav+/mks03dTKnV+Nt/egAg4h78wHPVZHQp22rsDGS86BetNwkkF15s1wzGw&#10;TFOmPVMcxwnIIpf/nyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA5oM153AgAAbQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHrW+efiAAAA&#10;DAEAAA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00503C30" w:rsidRDefault="00503C30" w:rsidP="00503C30">
+                    <w:p w14:paraId="1018302C" w14:textId="77777777" w:rsidR="005D31DC" w:rsidRPr="005D31DC" w:rsidRDefault="005D31DC" w:rsidP="005D31DC">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...2 lines deleted...]
-                        <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="005D31DC">
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Do you have a vacant lot or land you want to sell? I can help! </w:t>
+                        <w:t>Do you have a vacant lot or land you want to sell? I can help!</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00503C30" w:rsidRDefault="00503C30" w:rsidP="00503C30">
+                    <w:p w14:paraId="0AFCC44E" w14:textId="77777777" w:rsidR="005D31DC" w:rsidRPr="005D31DC" w:rsidRDefault="005D31DC" w:rsidP="005D31DC">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...2 lines deleted...]
-                        <w:jc w:val="both"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="005D31DC">
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">As a real estate agent who specializes in land sales, I understand today’s market dynamics for lots and land. I will diligently market your property and ensure it’s priced to sell. </w:t>
+                        <w:t xml:space="preserve">As a real estate agent who specializes in land sales, I understand today’s specific market dynamics for lots and land. I make a diligent effort to market your property and properly evaluate </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="005D31DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>it</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="005D31DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> so it’s priced to sell.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00503C30" w:rsidRDefault="00503C30" w:rsidP="00503C30">
-                      <w:r>
+                    <w:p w14:paraId="1E03A048" w14:textId="77777777" w:rsidR="005D31DC" w:rsidRPr="005D31DC" w:rsidRDefault="005D31DC" w:rsidP="005D31DC">
+                      <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="28"/>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
                         </w:rPr>
-                        <w:t>Lot and land markets are heating up — let me help you find your buyer! Call me today to set up an appointment.</w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005D31DC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>When it is time to realize profits on your investment in a lot or land, let me help find your buyer. Call me today to set up an appointment.</w:t>
                       </w:r>
                     </w:p>
+                    <w:p w14:paraId="20A76589" w14:textId="1764C64D" w:rsidR="00503C30" w:rsidRDefault="00503C30" w:rsidP="00503C30"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00503C30">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="228476AF" wp14:editId="4EC9C9DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>284175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>238760</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7205472" cy="5724144"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7205472" cy="5724144"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId7">
+                          <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -715,517 +613,554 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.4pt;margin-top:18.8pt;width:567.35pt;height:450.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCn0rccJwMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv2yAUfp+0/4B4&#10;T32Rs7RWnSpL2qlStFZtpz4TjGMkDAzIbdP++w5gJ1VbbdK0PBAuh3P5+M7ny6t9J9CWGcuVrHB2&#10;lmLEJFU1l+sKf3u6GZ1jZB2RNRFKsgofmMVX048fLne6ZLlqlaiZQeBE2nKnK9w6p8sksbRlHbFn&#10;SjMJh40yHXGwNOukNmQH3juR5Gn6KdkpU2ujKLMWdhfxEE+D/6Zh1N01jWUOiQpDbi6MJowrPybT&#10;S1KuDdEtp30a5B+y6AiXEPToakEcQRvD37jqODXKqsadUdUlqmk4ZaEGqCZLX1Xz2BLNQi0AjtVH&#10;mOz/c0u/bu8N4jW8HUaSdPBEDwAakWvBUObh2WlbgtWjvjf9ysLU17pvTOf/oQq0D5AejpCyvUMU&#10;Nid5Oi4mOUYUzsaTvMiKwntNTte1se4LUx3ykwobCB+gJNulddF0MPHRVoLrGy4EqjXAC29qlHvm&#10;rg1g+TIGox4ueOy/kyo+xELRTceki8wyTBAHtLYt1xbClKxbMQDK3NYxCNQIGfpwvtrw2j/z81ma&#10;XuSfR/NxOh8V6eR6NLsoJqNJej0p0uI8m2fzXz7FrCg3li0VJWKh+UC9rHiT7buM6ZsgkiaQD21J&#10;oHgEDBIKGA8pAtweN5+rNdS/MNjB3BnmaOunDUDa74Px8aC/6AH3VkL6USq/jpH8TuI5ElkRZu4g&#10;WLR+YA2QC3iQh2cJbc3mwsRsCaWAdgTTtqRmcXucwq8nyfFGKEdIcHjKtvfdO/CS8dZ3zDJWF66y&#10;oArHxNI/JdaDOdwIkZV0x8sdl8q850BAVX3kaD+AFKHxKK1UfYDWA/YGFltNbzg0wJJYd08MiBBQ&#10;G4TV3cHQCLWrsOpnGLXK/Hhv39sDgeAUox2IWoXt9w0xDCNxK0E1LqD7vAqGRQHt6Nvn5cnq5Ync&#10;dHMFpAJlgOzC1Ns7MUwbo7pn0N+ZjwpHRFKIXWHqzLCYuyi2oOCUzWbBDJRPE7eUj5oO/eob/Gn/&#10;TIzuVcABc7+qQQBJ+UoMom3k4mzjVMODUpxw7fEG1QzE6RXey/LLdbA6fYemvwEAAP//AwBQSwME&#10;FAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIw&#10;EEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmn&#10;BVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfU&#10;xNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+P&#10;dS8AAAD//wMAUEsDBBQABgAIAAAAIQBrB6WA4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqFMa2iZkU0HVIpAQogHubrwkEfE6ip028PW4JziOZjTzJluNphUH6l1jGWE6&#10;iUAQl1Y3XCG8v22vliCcV6xVa5kQvsnBKj8/y1Sq7ZF3dCh8JUIJu1Qh1N53qZSurMkoN7EdcfA+&#10;bW+UD7KvpO7VMZSbVl5H0Vwa1XBYqFVH65rKr2IwCB/3xcvwqh+W8ePTz6a3O7ddb54RLy/Gu1sQ&#10;nkb/F4YTfkCHPDDt7cDaiRYhjgO5R5gt5iBO/nSR3IDYIySzJAKZZ/L/hfwXAAD//wMAUEsDBAoA&#10;AAAAAAAAIQC8P0yi4ysWAOMrFgAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/hH5NFeGlmAABN&#10;TQAqAAAACAAHARIAAwAAAAEAAQAAARoABQAAAAEAAABiARsABQAAAAEAAABqASgAAwAAAAEAAgAA&#10;ATEAAgAAACQAAAByATIAAgAAABQAAACWh2kABAAAAAEAAACsAAAA2AAW42AAACcQABbjYAAAJxBB&#10;ZG9iZSBQaG90b3Nob3AgQ0MgMjAxNS41IChXaW5kb3dzKQAyMDE3OjA0OjE4IDExOjA3OjAxAAAA&#10;AAOgAQADAAAAAf//AACgAgAEAAAAAQAABJ2gAwAEAAAAAQAAA6wAAAAAAAAABgEDAAMAAAABAAYA&#10;AAEaAAUAAAABAAABJgEbAAUAAAABAAABLgEoAAMAAAABAAIAAAIBAAQAAAABAAABNgICAAQAAAAB&#10;AAAeVQAAAAAAAABIAAAAAQAAAEgAAAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBkgAAAAAH/&#10;2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIAH8AoAMBIgACEQEDEQH/3QAEAAr/xAE/AAABBQEBAQEB&#10;AQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQBAwIE&#10;AgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNzNRai&#10;soMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3R1dn&#10;d4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHwMyRi&#10;4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1xdXl&#10;9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/AOQa0vaXjYSXQ5riA0k/RH5vo7/z&#10;H/2Fe6f1T7A11bmvdjuf72u0fU788bXe3dp/wfq/n+moYtGPa9pZZ6QOhpugkA/m+o4Npyqd3+k9&#10;KxbOH099DTXkNZZvBbtcNxDRo2bHbf0O38239JR/xiOWcaqWt/o7NQAt6uxjmNsZ7hYJBdpzrGvu&#10;3KJIku12t0bPeT9P/wBI/wDb/wDokOjGqxqzVW5xobq0WOL9g/caW+/0mz/N/wDW1NzhBvsBDWna&#10;1h7uiNvtb7n/AMhUzV6ahkC9jtjhW0B1zoAbyGtIEud+4z09r/d+Y/8AfylCwg+wO9jQS+x5k8bn&#10;Osd/59f+5+jSBIG3/CETc866+E/uMd/n2pnBriKyWsZOpeNJDmzbZ/wVL9myv/D5r2Jq5rZmZXVQ&#10;Mp5hm7bXSfpkwLXepX7PTY2n07clz/5qm2rEr/SW2vpw3235Fr+o5XvFpdsDphjST4S6p/5tf+jq&#10;/RpdQ6hd1LKDZjFxXObUC0AOMhzRft/wz3bfVue5Cfm2UP31gteSfV4LHz7XN2/4N/8Ar7Fdw4zE&#10;DT1LJy6D6tzG9djt2K9pgT9nsIAc399uu1u3/TVO9D/wt9BXsfIbduIBBbpZVYIexx7Oasmk05Z3&#10;4f6O0He/EcYaXceri2N99Vn8tn/Xlfoey8kvlmVSNr5AFrW9vo+yyv8AqfoP+JT5BjTW47XgGl+w&#10;vB3t12OB/MtbPv8A+rV7pv1iz+nOZjZjfUoDYFVhJ+iP+0+U76P9S9UhuOhMu7kDv30/soste30r&#10;GhzXCHDkR/31M21CRMjxezweo4uc0uxLN7mj9JS6BY0fy2fRsZ/KYqud0HDy3/aMY/YsscWM+gfJ&#10;7PzVyAquxbBfiE2enq1u4te0jvS8fRcuh6b9aA5oZ1AOfGhyq2+9pH/crHZ+b/wjP+2keIHSQ+v8&#10;vlZRMFBc/K6e819Rr9MT7bmguaZ9u5+383/oKwx4LWunQ8EcfIreDqrqGu9mRjv9zHtO5h/lMeP5&#10;tyyMvoN9JN3Sn72cvwrP/RT/APzFAxI/rD8WWMu+rBjSTrxPM6fNEG9sbSfP/aquJmV2k1WMfTaw&#10;7TW8bXT/ACZ+ktBjANBp4Dt930mJhIZQQVfafbt4Pdv935rlFji/gx5HUFQfvLthbAGrY5/zf+/N&#10;SG5onmEeiX//0OYLL2GoXx6JJYbWNn6J9zNkbLfSd/g10lAY2msVuadwG0s1hs+3a1357vzKv/RS&#10;Ta63UtNtTHS0B7SNzXQPbvcfp7WfQ3/pK6lXppsxbjWxxtpsI2Uky9hiY3O/wbmf+w+OockxMVtw&#10;6+BYBGm17S0+4Maxoc55MhrRO2zd/n+n/pP0lqQLXNbe8Q2P0VZ021/4Pd/wt3uf/ralDXyyQagd&#10;xJEb3n3boP8Agm1t/wC2dic2cXWAOL3O9NjjtaXRLrbD+4xg3W2f4GhVymmJ3MZOu5wDnFupiS1j&#10;KQYb7ne2j+X+msWJ1rqHuOFj3+273ZD2Emtu07GVt3fz1NEfzrv5zN/4OpWOq9VdgtA3PF9zHFr/&#10;AObfseGtbd6bPfW/Mrd+r+308er0v8LUsHc9rS76Nshx7Fh/wbQX7t9Gz95WOXxWeOW3RRNBMz0K&#10;Qa2gtLZIe0kvZ42en9Kyr/SNUmV0ZTgx+2q50bLa/dXYNfeWO9vt/sWMVZtosc2u39FY0+0RtAn9&#10;yP5r/wA9oj8XIp91hDWWEF1nLJPHq7P5t/8AwzFb+urEvd06+oiykFr26tDSTJ/fxn/S/wCtP/Tf&#10;8YrOJ1BuU5rMoBt7D+js+iSeHBvG2x357PoPVlhsYz9PD2AfzgIMg/naf9V/6tRBUy4HewODvpEi&#10;ZI+h/wCdppl3+1CWuWjcZ07dyf5KJtI55iSPxTtb48N0APJP70/yUz3ESBxwPM/BR2hTH7XidY5+&#10;P7qT6mWbHWE12gQLa9HCI5/tKDSAC48TrHdEB2/GTpPj+6Uiq+rLF6j1HpV78iqw7LXbrRLrKXAQ&#10;39PU8udW/b7fWr9n9RdT03r2Bn7GBzcbIfo2pzvY53/A2/mO9v8ANW/9Ncs07R3IA4P/AJBCOPtM&#10;4pNT3TNRP6NwJ+j+dsclGRG2y+OXu9xn9PxM8FmWx1d4G0X1kstb/ab9NiysmrqHTGA5I+24o4ya&#10;xDgNA31WD8//AF96odP+s2ViFuPmVm2gCG1OdD2kcfZr3n6O0e2q5/p/6O5dNiZtOTUbsOz1qx/O&#10;MIh7J/NvoPu937/0HokRlt6ZM8ZdQXKZkMvZvY7c3sY92n7zf3m/yU4sfv2zJ+8/+ZKxl9Dx8gm/&#10;p7xh5JMlvNNh8x+b/r/NqjY9+Lb6Wa00vnQv0af6rpTTcfm0/wCiyxne+j//0YZNzWN4II+iyN0A&#10;fSfZ/Uef0n79n6JBHtBbZDHul726GGg7hXZ+97tt2Z/1rEUXW+42AmGuArA19wMeoG/n+m93p0f6&#10;XI/SpNa6semPp6l0R9IH21/8XjOd/wBdy1VOgpgLr0UY9vSLjTS23PbXkPIyX31NDK2+r6lV9LHY&#10;lt7XPZZlY9zv+B/RVKxkYvTB1LomG2kOqz6sd99r7MgPLbBY70/5v7E2u66mr2ty/tXq/wDaf0Vj&#10;Xh9mI/DF14x2gh+Oyx4rssPut9apjmsuqoa5nr/4O2/2fzawOr9Xy8nLZTiZmVTj4jmOxt+VYQHM&#10;ZsYW7Xuqqv8ApbfT9P0q/wCun4YiZrh260vuIGo2bZ6dd1Pp3X+pZGJdd1HEycZuG0+obAx9j6LJ&#10;q/wzX1M2fpK//Ris9Go6BmdCyM7Pol/QS63KqNlrXX121vbg01W1O30P+3s9P/g1mU5/WX2ObZ1L&#10;Pxc5wDftBybf0jW7311vf6m5zK/Us9Ju7/CWekk6u92OcR1lmOXhoucx7oeGnez7W1u1uRXv97PU&#10;+g/+WrNUK2ralhnEkGv5dHoLfqt0oYL8F2FkO9HpZ6l+3/VPpC0s9b7PVTt+y/Y/b/N/z3/typY/&#10;RsaltlrcS39nH6ujqTLHmz0/tW3e/dcXO/N932Tf6X/BLCFt9tI6fl3XsoP0cdttn2Wwz6mmPu9F&#10;r936T09iNc2y3H+xvuv+yHX7H6r/ALPIO8bsXd6P0/f9D+cQJOxRxx6xd3qnSek4fQzkYeKW3sqx&#10;HgUWXWWNtyG+pb9rxrGux8TDfXucy9lv87/22pX4GLT0E9Zqxt1RwxTTS2x0nqbrvsbHtZv3+nu2&#10;2+j/ADWxYbm2EW7sm/bc1td49awh9dctqoeN/voZLtlb/oJ3uuipvq3MZTYLq6W2Oa0Wgyy4Vtd6&#10;X2n/AIXb+iTd0cUL+Xo9Tm/V7CZm9OxGg4uOcs4GXebN7rXHHbl1XVgvf9m9e+u7E2fvv/m/5tZ/&#10;T8WvNzMrIv6Fdh4WHQT9hsvsbbbYbfQqsN+T9n9H2Nt9jLfT31LBNZcLGm21zbbftF/6R5Flk723&#10;Xe79LZv97LH++tFyXZGTXYzLy8nJru2iyq6+yxjmsdvrbYyx7m7K7P5vf/hElcUP3XoT0DDNPUcS&#10;x4x+pV9SdidLfY52x80tz8XGu/wf6xiu2+q/3+t/22+GVX0jEr+sjx0/1j0W6llE5FrQ8X7WBtgB&#10;d/R3O3/8Kuesdda/ddkX3RY26LLXv/SMb6dVvud9Opn6Ouz6bGKYa51Vzbb7nDLeH5M2vPqOaZa7&#10;ILnfp/T/ADPURVxw6Rb92K+voeBlV0Ptyr8m6q+xm5wDWM3M9o/Rs/SD+QtnqPRMTDv6dW2k+mM+&#10;jp+e/wBRzhcLqqrPtG1r/wBW/WPUx9rfR9/9hc8LstlQqqzMmhhJJrpusrYZ+mXV1ubW5V3F7XPN&#10;V97HW2NuteLnhz7GHdVbc/d+ktrd767H++v/AAaC0ShWseg/B6W3pHS7fstlQGX03qPUasfHcXva&#10;9lZbkDLxbJ2WMsx8jH+n/ObP7apdTo/Z+NT1HCpyekZP2y7EqxrHm2yyutr3/bcX7R6VzarHM2WV&#10;fzX6T/i/VycVljHUtGRbUyu37RtZY8fpXDZ9ogFrftGz/DfzyfIe4OOTZfbdmOa7GovyrX3PYI3Z&#10;F1Pqudt9Frtlf/dm+tCQ6dV8MkdhGrd/pP1txclgZ1Jzce8kM+0NEMe76O2+gT6VjXe17q/Yugur&#10;qvpFOVW26iwe0mHNIOm6m1eeY3TcVn6GpxbtaGtdpvc5x/SOsLp/d21q30/qHU+iE+k0nFeR6tD9&#10;zsd2m3cG6vxbX+za6n/ttO4xZB1DIDo//9Kp6rnl1tQFVFY247hBAY2WuyWz9N73D0MP/wBiUXHa&#10;A1rdWkM3At1LGSWbm/vXPs314/8AwnqZCCC20vc8xRUNzgzuRDKq2f2m+lQm6n1A9PwX202MqyIi&#10;todDvUaTjvbR7bGvrwNvo+/+f/T+9UzEyIiNyf5cRYKtzerdf9Nz8TADdk7HPLQYbWf0LMdwNlbq&#10;Pzr/APCWW+r6qpYNdYo21gXtdJtoMS//AISif8Mz/RP/AEn+isVBhcXetaC8OcS46tBc73u2vb/N&#10;2u+mtCpjDS217xW2Q1uUwaB/0msyqv8ABWfnbv8AC2f4RX44xCIAWyN6Dolcx+HU2xo+04R/Md9N&#10;k67PU+m1rHf9P9HartBbdWHMebWn6L3aPZp/N2/vIbLrmWAZA2W8NtGrHx7S538r9/8Awqk3Frqe&#10;X480ufzX9Jnn/Z/7/wDzaafH7VhSvaxw2uAIHiO/9VO2ZJPJgD705j83jt5CJc5ItMACJOgB/EuT&#10;ULjcNWydpEHxceyi4g6H6PiT/wBLX97/AKhPoIA44A+PfT896E47oHh+J7f6/wBRiQSzaZjQnv8A&#10;jMu/rf8AfEzn7o1kfRaB3UST9Ecnk/NOBIgdhp5DxRQpgE+PfUozDuIPYCf9ZQ4920d9XHsAe39Z&#10;Ga3sdI1dPj5oFTF7tJ8eI8JQwAXazprpySf3f+pSyH9z3MCe6nRJBPadPMnuj0QlqY4ayA86gk+0&#10;H+s78ypo/wC21DGFV7jkWTseyMasQHeiwmzcdP0dmVc6zLt/sVJstw2jHaQLLGzpqQwc/wDXMhzd&#10;jf8AuvVb/pkakFjWFjtrWERuIaSa9wdsYfb/AKP3v/wajldX30DJjFb9UTqmkFlLjcTJBA0OvuB5&#10;+i2n0/8AqFafb6haKjLZho1IO6C/1Gexrtrd25Atc/6JLj6ntHqEE8bvzf0dSLj49eSWWOY8uYI3&#10;EnaTG2xm32te7/re/wDwqbI+kE9GQCyQH//TJV0jqrGNYzCyQ5kig+jYA17fa/MfLP8AA7vTwWf4&#10;T9Lkrm+r9P8ArN1TObY7o2c2mljWMr+z2j2Vj6G/0h7v/Ri7TrHSetYNQc3JyMvEEF7iSPTjSv1G&#10;Cx/5p+l9BZAyst+ovsIZztcQB/W2KfB8Pj/ORyCe+tbNSecRJjKJB83APQOtPfFPR86kP0bONaK3&#10;N/0eRX6Z2Pb/AKX6Fn/BotfQPrHjPfbj9MzS0gepQ+ixwLf3d2z9M13/AG6z/prddZk2gerbZZGg&#10;3Pcf4phWfF33n+9WPuhrWf8Azf8A0JiOePSJ+1oY3R+rOZp0zNFP+gsxrQWETt9Mljd1aMOidZAg&#10;dPy/+2bNJ7fR/wA5WxWe5d95/vRA3gFxAnSXEc+ZKaeR/wBZ/wA3/wBCR7w/dP2/+gtFvRusQSen&#10;5eup/QWTr/Y+l++pDpHWDuJ6flg+VFg+DW+xdR0i5uHjPrtoZe19vuc6LGnaPoi0l1ftWxXV02yp&#10;wupoorsB3VBkEh3f1BtdX/1tVp4hGRFk+IH/AKE2IY+KIltfQl89s6P1kjaOn5fPai3/AMh9H/vi&#10;EejdZHPTcsgcAUWf+RW/l4tdGTZVRcb62mG2SRPl9J27b9HehsqcTtBcXfugkn7grA5MVfHvr8v/&#10;AKE1zmANcOo0+b/0FxP2L1vXd07LcTMn0LY/6j/X/rimOjdaAk9OyzBn+Ys55n6C6LDwLMm807/S&#10;I+lv3SPL0x71q0dHbi0jI3PyMoEENrscxjR+7I99m9R5MEI75Ne3D/6EvxmU9oGu/F/6C8Wzo/WA&#10;ZPTsuR/wFnh/URHdI6u0adPyjHb0LOfkxd4+3Eza4y6nixocA99Zrc2fz23fQrSwMHpLcyizGL23&#10;VT+eXNdLXt9+4u939VRcEa1JB/u6fbxMvtGxWo89fs4XzWzo3XXun9m5g4A/V7D/AN88/wDz4r1X&#10;R+qsYGu6flbGgud+gsJ2sG93DNz7rPoV/wDCLt/s1gAAkT4uTHGsHJP3lOOKJ04/wRwd4l4XH6R1&#10;my591nTcmt7huJ9Cz6R9rK69w+hTV7FIfV/rNr/6FewncJNDyGglzvZuaPpbvzmrtHVnxP3lMGuB&#10;5P3lA8v1E6+i7jGxj+LyDOjdZfXYxuHlVAEN2mizUH+csa6Pc/2/nOTVdO6zW4luBlgQ5wLqLDAH&#10;s/0bfdZsbtpr/wChSu1Dr+ASPmUZj3iNzjPxKYeXr9K/ouiRpVin/9Trh1DHqqsGRiPa2Nlxfuc0&#10;gg+0ul1T2uRMLqvSsuqzCrqFdOwtNYAraWEemfon3fyfz1TxerYrWtbbQHhohsA7gP3Nzi7crL8n&#10;GzRvtw2ufwbLSwOcO23f9NT8FA3GQ/rXX/NYePiI4ZRPeNcR/wAZGzpfQaqnNcKnuAJJfbLj/U22&#10;M9L+T7UfCwOi3MMVY+wkbWuEvJH8p7nv2rLzKmgFrMeljYAbZWZ0B/rfT/62qwq8VKMc5Czll9t/&#10;90wyywgaGIfl/wByqzEZc95w6LNocfohz2iT7WfR/NR+nUZbPVfjeix1cNsfkACCf8HFodt/zEqL&#10;smj+ZtdX5A6f5v0URr8/Itc+pzy9rQXhhEnX6e36Tnf1FLMyojQx/rH/AKTDDgMgTxCXaI/6Ldp6&#10;Ff6TrcXMaw2j1Ht9PY2fBsbvTb9L8xY5a6x2953k67jrP3rWxDnvtD7r7ayfovfwYI0Pq/o/+io3&#10;dOyanlrqpBdo4Dx935vtamY8hjIicok+Gi/LjEogwjIDx1/DilwucysBwcWhwHLTIB/zYctRlt+P&#10;W23ExzRSDJtLeQfzd8b2Vbnfv/21NuHi7XVu3l4OgDGgyf5Tn+6v+2rVDhUH1NqveGN2+ozaHtMd&#10;3mz3f2WemmZcsZePh4L8OGULuh+Oqn52e1hsdoNvqEhhfDfomHbmbdn7qp/tV7miS55ZO2YA1/qe&#10;/wD6aslzA9pbmW0vrJB9QSNzRJlw2/1dnvUXU49zQbLWWmCWBgbSRPG72u3f1d6jjwD5hf2skzkP&#10;ymv8X/vmg/MyX1urNlga6QWlxc0g8tizc7/pqfRw5vU8fUxLtJ8GPVlmNgPlr/ZY0QS1+1pI/c9X&#10;d7kXBx8au6uyu1r7AHuaN2phrxo1vtUhyw4JACrB6MUcOTjiZEGiOvi139UrrbYS17jTY2ojTUuD&#10;j7f+21ZZdTaXBj22lph210wvK29f6/lsGTcbHG36T20ASSJ9u2ttX/QV3C679Z6WbcWqxrS0SPRA&#10;lse0fmfvf1/8Iqf3iI6U2uDz+x9KLWxxAURWD+bI8RK4BvW/rZ6nrei5s6EaAz9Dd+ls3bkn9V+s&#10;T7m2uwm22Trvdrp/17bs/qofe8f7w+0J9vw/B70s1gfcqb+o4DHOb643NMHa17tfBrmscyz/AK2u&#10;dxvrJ9Y25dZycNoxgIdXU6sHtsf6l3rWu2/uoDs/Proc1tdRLd2xnqnlxJawt9re/wC8njmcR/yk&#10;ftWnGegt/9XadiurEkHb+8i/YbxJLR7Wh3LT7T+7B9yzGfWG4D3dOexvJm2o+X5zFL/nBW064Tvi&#10;La//ADFWDzUf34/a1vuU/wByTpMx3QT6c/fInvAT+iWmHAg+Yj8qy3fWZ8D08K0RyG31DXid0Ocn&#10;P1tyC0NdgPtiY35NUifCWvS+9R/ej9qfuU/3ZfY6RrCs1sNVcaNdEteAHATHv9vu3f2lg/8AOzIP&#10;0umaSdBlMP3AUqJ+tt7Tp0sf+xI/77juTZczAiuILocpkibES9FczGtbDuR9EgPM/nOl0t2+5SF1&#10;hgVPdj+0BzyS4w38zbu/OXOj64wPf01wPfbeCI/7ZYnH1yZw7pzx4RaCY/7aTPex/vMnsZv3XoGD&#10;e/dlWmyr6W1+oJ+DXpNrppsDqz6JHZrnAPEja53Lf+mued9dKRxgWxPPqN/9Jobvrq0mD06zb5Wi&#10;Z+Hot9qHvQ/eT7GX9x6p2dZv2FrHTq5x3kAf2P8Aqdii/Iw3DZc0NbzpvAn+q1ntXKf89C0uFeA/&#10;b2m6D82ip3/VIT/rnYBFWG4djvu0j+TtrPuRGTF+9X2oOHN+5fnw/wDfPUerhteSxvtcRBMuiPAv&#10;Wlg2tdlVkN0BdqAOAx/u9pXn5+uWawfo8OkEHl73u0+TWKz9XPrL17P+tPT6bbaqcS1zmvx6quYq&#10;td/SLt+R7nN/fSllxnQG+nVUcGUayiAN+jXr6la5jRW+LXVyyI3EkDRoP0nN3t9v/XVMdZeRFtzH&#10;uB3l8S2J27fa6tzv03+Db+krps/wiwW0F9BtvD8d9bQ1piGOBGr9zfYnsuqxnitzhlH3Cs27Tt9P&#10;bv8A0rxWzc38z/tt6x/u8DWlny/7pscRDuHrstIdU0O3mssqIJYQN26xzxs27vz/AMxVn9fqFj25&#10;FJb7iK9vAj6cv/d930tvqKqOp3PBYG2EPAa8Boa0xtbvo27XM9Ru5tiGyiltWwY11Ttw9MlrvZDW&#10;Nr9zXP2bWtfXvsd6n/GpRwwG8SP7pUSD1H1Do0dYoN32d7SWn/tQRtEnaW1ae7+0ns6pVtJ2B0Ab&#10;tusD98s+n6f8tZ7ai90V0GsEuaRsBljh/g3O3O9353v9SpHrw7YBdbNQG2xrDE/S+m0j3/S2omEB&#10;r+FrSR1p/9YJt0mY541H3tQ95cJFgjtwJ/zmuTO9TXa63cOTDiJH8n0mud7VABwPussLY7tJOv8A&#10;Yb/0lS4S6FhhY9odtLyzQwQGu/6n3JwKna/aSD2DmxP+cA5Sc24EfpbZ5MtcXRp9JxaPY393Yon1&#10;dwDXWnz2uBg8Tp+ajRVYWNfcWNM/muMGP83b/wBJCeCBuAPlFjSDH+apGuH7i+0mOBIPwbyl6R3F&#10;03bWkwNxjT/q3JUiwhebJLYfJ44j8LVF28ugtu8tNP63sLkZzAGkOFpb33PMDt+afooZZTMFp4JJ&#10;c8/RH0vz/wA791qcq0UuJALLgTzJd/5FMap4ZcR21/3IpZWAQGNMc/pNNun7rv8ASKAFepLKgyIM&#10;P7z/AJu1JFoXV66NtAMRwfx3oXtn3F7e3LI/8+qy4VQI9BriIJkOgfmy32/4NItA2nfVuP0QGgkC&#10;NzNqIQS1PTYG7nWEtP8AKaPjxYtj6mBn/O7pjmkmLnidwI1pu/N3OVEAmSLGjWPawA6/SH538net&#10;b6nNcfrP0z3kgWP0IaJ/RXfuhOjuPNbL5T5FHh9AyTQxtuUdm0E0tHs3cnbWfzf3d3+G/TI7fq/i&#10;1DaSXbhBMe7Xx19yLRdf6VYfW4gwZhw7I4u9sFrtYj2nj4/1lQMsnQ/YGLhYUYLcdhFckEcERoVM&#10;PcwAMOzvBOh/d5UDvMurL4MgRIPxa1zXKIdeTtM7Z1LmwZ8WJhjI6nVbRGwZ/aPbLvaBqQ2Ndfpa&#10;JFrXOGgcIJ1Hiot4JaCImYMiRq7lIWFs7dWd5aY8pQrsFU//2f/tJ3ZQaG90b3Nob3AgMy4wADhC&#10;SU0EJQAAAAAAEAAAAAAAAAAAAAAAAAAAAAA4QklNBDoAAAAAAQcAAAAQAAAAAQAAAAAAC3ByaW50&#10;T3V0cHV0AAAABQAAAABQc3RTYm9vbAEAAAAASW50ZWVudW0AAAAASW50ZQAAAABDbHJtAAAAD3By&#10;aW50U2l4dGVlbkJpdGJvb2wAAAAAC3ByaW50ZXJOYW1lVEVYVAAAABIASABQACAATABhAHMAZQBy&#10;AEoAZQB0ACAAUAAyADAAMwA1AAAAAAAPcHJpbnRQcm9vZlNldHVwT2JqYwAAAAwAUAByAG8AbwBm&#10;ACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVudW0AAAAMYnVpbHRpblBy&#10;b29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAAEnByaW50T3V0cHV0T3B0&#10;aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NNYm9vbAAAAAAAQ3JuQ2Jv&#10;b2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wAAAAAAEVtbERib29sAAAA&#10;AABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMAAAAAUmQgIGRvdWJAb+AA&#10;AAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAAAAAAAAAAQnJkVFVudEYj&#10;Umx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNsdFVudEYjUHhsQGLAAAAA&#10;AAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMAAAAAUGdQQwAAAABMZWZ0&#10;VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAAAABTY2wgVW50RiNQcmNA&#10;WQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJlY3RCb3R0b21sb25nAAAA&#10;AAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0bG9uZwAAAAAAAAALY3Jv&#10;cFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAAlgAAAAEAAQCWAAAAAQABOEJJTQQmAAAAAAAO&#10;AAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAABaOEJJTQQZAAAAAAAEAAAAHjhCSU0D8wAAAAAA&#10;CQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAAAABIAC9mZgABAGxmZgAG&#10;AAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAABAC0AAAAGAAAA&#10;AAABOEJJTQP4AAAAAABwAAD/////////////////////////////A+gAAAAA////////////////&#10;/////////////wPoAAAAAP////////////////////////////8D6AAAAAD/////////////////&#10;////////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklNBB4AAAAAAAQAAAAA&#10;OEJJTQQaAAAAAANJAAAABgAAAAAAAAAAAAADrAAABJ0AAAAKAFUAbgB0AGkAdABsAGUAZAAtADEA&#10;AAABAAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAABJ0AAAOsAAAAAAAAAAAAAAAAAAAAAAEA&#10;AAAAAAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZib3VuZHNPYmpjAAAAAQAA&#10;AAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcA&#10;AAOsAAAAAFJnaHRsb25nAAAEnQAAAAZzbGljZXNWbExzAAAAAU9iamMAAAABAAAAAAAFc2xpY2UA&#10;AAASAAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAAAAAGb3JpZ2luZW51bQAA&#10;AAxFU2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51bQAAAApFU2xpY2VUeXBl&#10;AAAAAEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAAAAAA&#10;AAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAADrAAAAABSZ2h0bG9uZwAABJ0AAAADdXJsVEVY&#10;VAAAAAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEAAAAAAAZhbHRUYWdURVhU&#10;AAAAAQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRURVhUAAAAAQAAAAAACWhv&#10;cnpBbGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQAAAAJdmVydEFsaWduZW51&#10;bQAAAA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9yVHlwZWVudW0AAAARRVNs&#10;aWNlQkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAAAAAAAApsZWZ0T3V0c2V0&#10;bG9uZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRPdXRzZXRsb25nAAAAAAA4&#10;QklNBCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBQAAAAAAAQAAAAIOEJJTQQMAAAAAB5xAAAAAQAA&#10;AKAAAAB/AAAB4AAA7iAAAB5VABgAAf/Y/+0ADEFkb2JlX0NNAAL/7gAOQWRvYmUAZIAAAAAB/9sA&#10;hAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwMEQwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAz/wAARCAB/AKADASIAAhEBAxEB/90ABAAK/8QBPwAAAQUBAQEBAQEA&#10;AAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUGBwgJCgsQAAEEAQMCBAIF&#10;BwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLRQwclklPw4fFjczUWorKD&#10;JkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2N0dXZ3eH&#10;l6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKBkRShsUIjwVLR8DMkYuFy&#10;gpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aUpIW0lcTU5PSltcXV5fVW&#10;ZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwDkGtL2l42El0Oa4gNJP0R+b6O/8x/9&#10;hXun9U+wNdW5r3Y7n+9rtH1O/PG13t3af8H6v5/pqGLRj2vaWWekDoaboJAP5vqODacqnd/pPSsW&#10;zh9PfQ015DWWbwW7XDcQ0aNmx239Dt/Nt/SUf8YjlnGqlrf6OzUALersY5jbGe4WCQXac6xr7tyi&#10;SJLtdrdGz3k/T/8ASP8A2/8A6JDoxqsas1VucaG6tFji/YP3Glvv9Js/zf8A1tTc4Qb7AQ1p2tYe&#10;7ojb7W+5/wDIVM1emoZAvY7Y4VtAdc6AG8hrSBLnfuM9Pa/3fmP/AH8pQsIPsDvY0EvseZPG5zrH&#10;f+fX/ufo0gSBt/whE3POuvhP7jHf59qZwa4islrGTqXjSQ5s22f8FS/Zsr/w+a9iaua2ZmV1UDKe&#10;YZu210n6ZMC13qV+z02Np9O3Jc/+aptqxK/0ltr6cN9t+Ra/qOV7xaXbA6YY0k+Euqf+bX/o6v0a&#10;XUOoXdSyg2YxcVzm1AtADjIc0X7f8M9231bnuQn5tlD99YLXkn1eCx8+1zdv+Df/AK+xXcOMxA09&#10;Sycug+rcxvXY7divaYE/Z7CAHN/fbrtbt/01TvQ/8LfQV7HyG3biAQW6WVWCHscezmrJpNOWd+H+&#10;jtB3vxHGGl3Hq4tjffVZ/LZ/15X6HsvJL5ZlUja+QBa1vb6Pssr/AKn6D/iU+QY01uO14BpfsLwd&#10;7ddjgfzLWz7/APq1e6b9Ys/pzmY2Y31KA2BVYSfoj/tPlO+j/UvVIbjoTLu5A799P7KLLXt9Kxoc&#10;1whw5Ef99TNtQkTI8Xs8HqOLnNLsSze5o/SUugWNH8tn0bGfymKrndBw8t/2jGP2LLHFjPoHyez8&#10;1cgKrsWwX4hNnp6tbuLXtI70vH0XLoem/WgOaGdQDnxocqtvvaR/3Kx2fm/8Iz/tpHiB0kPr/L5W&#10;UTBQXPyunvNfUa/TE+25oLmmfbuft/N/6CsMeC1rp0PBHHyK3g6q6hrvZkY7/cx7TuYf5THj+bcs&#10;jL6DfSTd0p+9nL8Kz/0U/wD8xQMSP6w/FljLvqwY0k68TzOnzRBvbG0nz/2qriZldpNVjH02sO01&#10;vG10/wAmfpLQYwDQaeA7fd9JiYSGUEFX2n27eD3b/d+a5RY4v4MeR1BUH7y7YWwBq2Of83/vzUhu&#10;aJ5hHol//9DmCy9hqF8eiSWG1jZ+ifczZGy30nf4NdJQGNprFbmncBtLNYbPt2td+e78yr/0Uk2u&#10;t1LTbUx0tAe0jc10D273H6e1n0N/6SupV6abMW41scbabCNlJMvYYmNzv8G5n/sPjqHJMTFbcOvg&#10;WARpte0tPuDGsaHOeTIa0Tts3f5/p/6T9JakC1zW3vENj9FWdNtf+D3f8Ld7n/62pQ18skGoHcSR&#10;G95926D/AIJtbf8AtnYnNnF1gDi9zvTY47Wl0S62w/uMYN1tn+BoVcppidzGTrucA5xbqYktYykG&#10;G+53to/l/prFida6h7jhY9/tu92Q9hJrbtOxlbd389TRH867+czf+DqVjqvVXYLQNzxfcxxa/wDm&#10;37HhrW3emz31vzK3fq/t9PHq9L/C1LB3Pa0u+jbIcexYf8G0F+7fRs/eVjl8Vnjlt0UTQTM9CkGt&#10;oLS2SHtJL2eNnp/Ssq/0jVJldGU4MftqudGy2v3V2DX3ljvb7f7FjFWbaLHNrt/RWNPtEbQJ/cj+&#10;a/8APaI/FyKfdYQ1lhBdZyyTx6uz+bf/AMMxW/rqxL3dOvqIspBa9urQ0kyf38Z/0v8ArT/03/GK&#10;zidQblOazKAbew/o7Poknhwbxtsd+ez6D1ZYbGM/Tw9gH84CDIP52n/Vf+rUQVMuB3sDg76RImSP&#10;of8AnaaZd/tQlrlo3GdO3cn+SibSOeYkj8U7W+PDdADyT+9P8lM9xEgccDzPwUdoUx+14nWOfj+6&#10;k+plmx1hNdoEC2vRwiOf7Sg0gAuPE6x3RAdvxk6T4/ulIqvqyxeo9R6Ve/IqsOy1260S6ylwEN/T&#10;1PLnVv2+31q/Z/UXU9N69gZ+xgc3GyH6Nqc72Od/wNv5jvb/ADVv/TXLNO0dyAOD/wCQQjj7TOKT&#10;U90zUT+jcCfo/nbHJRkRtsvjl7vcZ/T8TPBZlsdXeBtF9ZLLW/2m/TYsrJq6h0xgOSPtuKOMmsQ4&#10;DQN9Vg/P/wBfeqHT/rNlYhbj5lZtoAhtTnQ9pHH2a95+jtHtquf6f+juXTYmbTk1G7Ds9asfzjCI&#10;eyfzb6D7vd+/9B6JEZbemTPGXUFymZDL2b2O3N7GPdp+8395v8lOLH79syfvP/mSsZfQ8fIJv6e8&#10;YeSTJbzTYfMfm/6/zao2Pfi2+lmtNL50L9Gn+q6U03H5tP8AossZ3vo//9GGTc1jeCCPosjdAH0n&#10;2f1Hn9J+/Z+iQR7QW2Qx7pe9uhhoO4V2fve7bdmf9axFF1vuNgJhrgKwNfcDHqBv5/pvd6dH+lyP&#10;0qTWurHpj6epdEfSB9tf/F4znf8AXctVToKYC69FGPb0i400ttz215DyMl99TQytvq+pVfSx2Jbe&#10;1z2WZWPc7/gf0VSsZGL0wdS6JhtpDqs+rHffa+zIDy2wWO9P+b+xNruupq9rcv7V6v8A2n9FY14f&#10;ZiPwxdeMdoIfjsseK7LD7rfWqY5rLqqGuZ6/+Dtv9n82sDq/V8vJy2U4mZlU4+I5jsbflWEBzGbG&#10;Fu17qqr/AKW30/T9Kv8Arp+GIma4dutL7iBqNm2enXdT6d1/qWRiXXdRxMnGbhtPqGwMfY+iyav8&#10;M19TNn6Sv/0YrPRqOgZnQsjOz6Jf0EutyqjZa119dtb24NNVtTt9D/t7PT/4NZlOf1l9jm2dSz8X&#10;OcA37Qcm39I1u99db3+pucyv1LPSbu/wlnpJOrvdjnEdZZjl4aLnMe6Hhp3s+1tbtbkV7/ez1PoP&#10;/lqzVCtq2pYZxJBr+XR6C36rdKGC/BdhZDvR6Wepft/1T6QtLPW+z1U7fsv2P2/zf89/7cqWP0bG&#10;pbZa3Et/Zx+ro6kyx5s9P7Vt3v3XFzvzfd9k3+l/wSwhbfbSOn5d17KD9HHbbZ9lsM+ppj7vRa/d&#10;+k9PYjXNstx/sb7r/sh1+x+q/wCzyDvG7F3ej9P3/Q/nECTsUccesXd6p0npOH0M5GHilt7KsR4F&#10;Fl1ljbchvqW/a8axrsfEw317nMvZb/O/9tqV+Bi09BPWasbdUcMU00tsdJ6m677Gx7Wb9/p7ttvo&#10;/wA1sWG5thFu7Jv23NbXePWsIfXXLaqHjf76GS7ZW/6Cd7roqb6tzGU2C6ultjmtFoMsuFbXel9p&#10;/wCF2/ok3dHFC/l6PU5v1ewmZvTsRoOLjnLOBl3mze61xx25dV1YL3/ZvXvruxNn77/5v+bWf0/F&#10;rzczKyL+hXYeFh0E/YbL7G222G30KrDfk/Z/R9jbfYy3099SwTWXCxpttc2237Rf+keRZZO9t13u&#10;/S2b/eyx/vrRcl2Rk12My8vJya7tosquvssY5rHb622Mse5uyuz+b3/4RJXFD916E9AwzT1HEseM&#10;fqVfUnYnS32OdsfNLc/Fxrv8H+sYrtvqv9/rf9tvhlV9IxK/rI8dP9Y9FupZRORa0PF+1gbYAXf0&#10;dzt//CrnrHXWv3XZF90WNuiy17/0jG+nVb7nfTqZ+jrs+mximGudVc22+5wy3h+TNrz6jmmWuyC5&#10;36f0/wAz1EVccOkW/divr6HgZVdD7cq/JuqvsZucA1jNzPaP0bP0g/kLZ6j0TEw7+nVtpPpjPo6f&#10;nv8AUc4XC6qqz7Rta/8AVv1j1Mfa30ff/YXPC7LZUKqszJoYSSa6brK2Gfpl1dbm1uVdxe1zzVfe&#10;x1tjbrXi54c+xh3VW3P3fpLa3e+ux/vr/wAGgtEoVrHoPwelt6R0u37LZUBl9N6j1GrHx3F72vZW&#10;W5Ay8WydljLMfIx/p/zmz+2qXU6P2fjU9RwqcnpGT9suxKsax5tssrra9/23F+0elc2qxzNllX81&#10;+k/4v1cnFZYx1LRkW1Mrt+0bWWPH6Vw2faIBa37Rs/w388nyHuDjk2X23ZjmuxqL8q19z2CN2RdT&#10;6rnbfRa7ZX/3ZvrQkOnVfDJHYRq3f6T9bcXJYGdSc3HvJDPtDRDHu+jtvoE+lY13te6v2LoLq6r6&#10;RTlVtuosHtJhzSDpuptXnmN03FZ+hqcW7WhrXab3Ocf0jrC6f3dtat9P6h1PohPpNJxXkerQ/c7H&#10;dpt3Bur8W1/s2up/7bTuMWQdQyA6P//Sqeq55dbUBVRWNuO4QQGNlrsls/Te9w9DD/8AYlFx2gNa&#10;3VpDNwLdSxklm5v71z7N9eP/AMJ6mQggttL3PMUVDc4M7kQyqtn9pvpUJup9QPT8F9tNjKsiIraH&#10;Q71Gk4720e2xr68Db6Pv/n/0/vVMxMiIjcn+XEWCrc3q3X/Tc/EwA3ZOxzy0GG1n9CzHcDZW6j86&#10;/wDwllvq+qqWDXWKNtYF7XSbaDEv/wCEon/DM/0T/wBJ/orFQYXF3rWgvDnEuOrQXO97tr2/zdrv&#10;prQqYw0tte8VtkNblMGgf9JrMqr/AAVn527/AAtn+EV+OMQiAFsjeg6JXMfh1NsaPtOEfzHfTZOu&#10;z1Pptax3/T/R2q7QW3VhzHm1p+i92j2afzdv7yGy65lgGQNlvDbRqx8e0ud/K/f/AMKpNxa6nl+P&#10;NLn81/SZ5/2f+/8A82mnx+1YUr2scNrgCB4jv/VTtmSTyYA+9OY/N47eQiXOSLTAAiToAfxLk1C4&#10;3DVsnaRB8XHsouIOh+j4k/8AS1/e/wCoT6CAOOAPj30/PehOO6B4fie3+v8AUYkEs2mY0J7/AIzL&#10;v63/AHxM5+6NZH0Wgd1Ek/RHJ5PzTgSIHYaeQ8UUKYBPj31KMw7iD2An/WUOPdtHfVx7AHt/WRmt&#10;7HSNXT4+aBUxe7SfHiPCUMAF2s6a6ckn93/qUsh/c9zAnup0SQT2nTzJ7o9EJamOGsgPOoJPtB/r&#10;O/MqaP8AttQxhVe45Fk7HsjGrEB3osJs3HT9HZlXOsy7f7FSbLcNox2kCyxs6akMHP8A1zIc3Y3/&#10;ALr1W/6ZGpBY1hY7a1hEbiGkmvcHbGH2/wCj97/8Go5XV99AyYxW/VE6ppBZS43EyQQNDr7gefot&#10;p9P/AKhWn2+oWioy2YaNSDugv9Rnsa7a3duQLXP+iS4+p7R6hBPG7839HUi4+PXklljmPLmCNxJ2&#10;kxtsZt9rXu/63v8A8KmyPpBPRkAskB//0yVdI6qxjWMwskOZIoPo2ANe32vzHyz/AAO708Fn+E/S&#10;5K5vq/T/AKzdUzm2O6NnNppY1jK/s9o9lY+hv9Ie7/0Yu06x0nrWDUHNycjLxBBe4kj040r9Rgsf&#10;+afpfQWQMrLfqL7CGc7XEAf1tinwfD4/zkcgnvrWzUnnESYyiQfNwD0DrT3xT0fOpD9GzjWitzf9&#10;HkV+mdj2/wCl+hZ/waLX0D6x4z324/TM0tIHqUPoscC393ds/TNd/wBus/6a3XWZNoHq22WRoNz3&#10;H+KYVnxd95/vVj7oa1n/AM3/ANCYjnj0iftaGN0fqzmadMzRT/oLMa0FhE7fTJY3dWjDonWQIHT8&#10;v/tmzSe30f8AOVsVnuXfef70QN4BcQJ0lxHPmSmnkf8AWf8AN/8AQke8P3T9v/oLRb0brEEnp+Xr&#10;qf0Fk6/2PpfvqQ6R1g7ien5YPlRYPg1vsXUdIubh4z67aGXtfb7nOixp2j6ItJdX7VsV1dNsqcLq&#10;aKK7Ad1QZBId39QbXV/9bVaeIRkRZPiB/wChNiGPiiJbX0JfPbOj9ZI2jp+Xz2ot/wDIfR/74hHo&#10;3WRz03LIHAFFn/kVv5eLXRk2VUXG+tphtkkT5fSdu2/R3obKnE7QXF37oJJ+4KwOTFXx76/L/wCh&#10;Nc5gDXDqNPm/9BcT9i9b13dOy3EzJ9C2P+o/1/64pjo3WgJPTsswZ/mLOeZ+guiw8CzJvNO/0iPp&#10;b90jy9Me9atHR24tIyNz8jKBBDa7HMY0fuyPfZvUeTBCO+TXtw/+hL8ZlPaBrvxf+gvFs6P1gGT0&#10;7Lkf8BZ4f1ER3SOrtGnT8ox29Czn5MXePtxM2uMup4saHAPfWa3Nn89t30K0sDB6S3Mosxi9t1U/&#10;nlzXS17ffuLvd/VUXBGtSQf7un28TL7RsVqPPX7OF81s6N117p/ZuYOAP1ew/wDfPP8A8+K9V0fq&#10;rGBrun5WxoLnfoLCdrBvdwzc+6z6Ff8Awi7f7NYAAJE+LkxxrByT95TjiidOP8EcHeJeFx+kdZsu&#10;fdZ03Jre4bifQs+kfayuvcPoU1exSH1f6za/+hXsJ3CTQ8hoJc72bmj6W785q7R1Z8T95TBrgeT9&#10;5QPL9ROvou4xsY/i8gzo3WX12Mbh5VQBDdpos1B/nLGuj3P9v5zk1XTus1uJbgZYEOcC6iwwB7P9&#10;G33WbG7aa/8AoUrtQ6/gEj5lGY94jc4z8SmHl6/Sv6LokaVYp//U64dQx6qrBkYj2tjZcX7nNIIP&#10;tLpdU9rkTC6r0rLqswq6hXTsLTWAK2lhHpn6J938n89U8Xq2K1rW20B4aIbAO4D9zc4u3Ky/Jxs0&#10;b7cNrn8Gy0sDnDtt3/TU/BQNxkP611/zWHj4iOGUT3jXEf8AGRs6X0GqpzXCp7gCSX2y4/1NtjPS&#10;/k+1HwsDotzDFWPsJG1rhLyR/Ke579qy8ypoBazHpY2AG2VmdAf630/+tqsKvFSjHOQs5Zfbf/dM&#10;MssIGhiH5f8AcqsxGXPecOizaHH6Ic9ok+1n0fzUfp1GWz1X43osdXDbH5AAgn/BxaHbf8xKi7Jo&#10;/mbXV+QOn+b9FEa/PyLXPqc8va0F4YRJ1+nt+k539RSzMqI0Mf6x/wCkww4DIE8Ql2iP+i3aehX+&#10;k63FzGsNo9R7fT2NnwbG702/S/MWOWusdved5Ou46z961sQ577Q+6+2sn6L38GCND6v6P/oqN3Ts&#10;mp5a6qQXaOA8fd+b7WpmPIYyInKJPhovy4xKIMIyA8dfw4pcLnMrAcHFocBy0yAf82HLUZbfj1tt&#10;xMc0UgybS3kH83fG9lW537/9tTbh4u11bt5eDoAxoMn+U5/ur/tq1Q4VB9Tar3hjdvqM2h7THd5s&#10;939lnppmXLGXj4eC/DhlC7ofjqp+dntYbHaDb6hIYXw36Jh25m3Z+6qf7Ve5okueWTtmANf6nv8A&#10;+mrJcwPaW5ltL6yQfUEjc0SZcNv9XZ71F1OPc0Gy1lpglgYG0kTxu9rt39Xeo48A+YX9rJM5D8pr&#10;/F/75oPzMl9bqzZYGukFpcXNIPLYs3O/6an0cOb1PH1MS7SfBj1ZZjYD5a/2WNEEtftaSP3PV3e5&#10;FwcfGrursrta+wB7mjdqYa8aNb7VIcsOCQAqwejFHDk44mRBojr4td/VK622Ete402NqI01Lg4+3&#10;/ttWWXU2lwY9tpaYdtdMLytvX+v5bBk3Gxxt+k9tAEkifbtrbV/0Fdwuu/Welm3Fqsa0tEj0QJbH&#10;tH5n739f/CKn94iOlNrg8/sfSi1scQFEVg/myPESuAb1v62ep63oubOhGgM/Q3fpbN25J/VfrE+5&#10;trsJttk673a6f9e27P6qH3vH+8PtCfb8Pwe9LNYH3Km/qOAxzm+uNzTB2te7Xwa5rHMs/wCtrncb&#10;6yfWNuXWcnDaMYCHV1OrB7bH+pd61rtv7qA7Pz66HNbXUS3dsZ6p5cSWsLfa3v8AvJ45nEf8pH7V&#10;pxnoLf/V2nYrqxJB2/vIv2G8SS0e1ody0+0/uwfcsxn1huA93TnsbyZtqPl+cxS/5wVtOuE74i2v&#10;/wAxVg81H9+P2tb7lP8Ack6TMd0E+nP3yJ7wE/olphwIPmI/Kst31mfA9PCtEcht9Q14ndDnJz9b&#10;cgtDXYD7YmN+TVInwlr0vvUf3o/an7lP92X2OkawrNbDVXGjXRLXgBwEx7/b7t39pYP/ADsyD9Lp&#10;mknQZTD9wFKifrbe06dLH/sSP++47k2XMwIriC6HKZImxEvRXMxrWw7kfRIDzP5zpdLdvuUhdYYF&#10;T3Y/tAc8kuMN/M27vzlzo+uMD39NcD323giP+2WJx9cmcO6c8eEWgmP+2kz3sf7zJ7Gb916Bg3v3&#10;ZVpsq+ltfqCfg16Ta6abA6s+iR2a5wDxI2udy3/prnnfXSkcYFsTz6jf/SaG766tJg9Os2+Vomfh&#10;6Lfah70P3k+xl/ceqdnWb9hax06ucd5AH9j/AKnYovyMNw2XNDW86bwJ/qtZ7Vyn/PQtLhXgP29p&#10;ug/Noqd/1SE/652ARVhuHY77tI/k7az7kRkxfvV9qDhzfuX58P8A3z1Hq4bXksb7XEQTLojwL1pY&#10;NrXZVZDdAXagDgMf7vaV5+frlmsH6PDpBB5e97tPk1is/Vz6y9ez/rT0+m22qnEtc5r8eqrmKrXf&#10;0i7fke5zf30pZcZ0Bvp1VHBlGsogDfo16+pWuY0Vvi11csiNxJA0aD9Jzd7fb/11THWXkRbcx7gd&#10;5fEtidu32urc79N/g2/pK6bP8IsFtBfQbbw/HfW0NaYhjgRq/c32J7LqsZ4rc4ZR9wrNu07fT27/&#10;ANK8Vs3N/M/7besf7vA1pZ8v+6bHEQ7h67LSHVNDt5rLKiCWEDdusc8bNu78/wDMVZ/X6hY9uRSW&#10;+4ivbwI+nL/3fd9Lb6iqjqdzwWBthDwGvAaGtMbW76Nu1zPUbubYhsopbVsGNdU7cPTJa72Q1ja/&#10;c1z9m1rX177Hep/xqUcMBvEj+6VEg9R9Q6NHWKDd9ne0lp/7UEbRJ2ltWnu/tJ7OqVbSdgdAG7br&#10;A/fLPp+n/LWe2ovdFdBrBLmkbAZY4f4Nztzvd+d7/UqR68O2AXWzUBtsawxP0vptI9/0tqJhAa/h&#10;a0kdaf/WCbdJmOeNR97UPeXCRYI7cCf85rkzvU12ut3Dkw4iR/J9Jrne1QAcD7rLC2O7STr/AGG/&#10;9JUuEuhYYWPaHbS8s0MEBrv+p9ycCp2v2kg9g5sT/nAOUnNuBH6W2eTLXF0afScWj2N/d2KJ9XcA&#10;11p89rgYPE6fmo0VWFjX3FjTP5rjBj/N2/8ASQnggbgD5RY0gx/mqRrh+4vtJjgSD8G8pekdxdN2&#10;1pMDcY0/6tyVIsIXmyS2HyeOI/C1RdvLoLbvLTT+t7C5GcwBpDhaW99zzA7fmn6KGWUzBaeCSXPP&#10;0R9L8/8AO/danKtFLiQCy4E8yXf+RTGqeGXEdtf9yKWVgEBjTHP6TTbp+67/AEigBXqSyoMiDD+8&#10;/wCbtSRaF1eujbQDEcH8d6F7Z9xe3tyyP/PqsuFUCPQa4iCZDoH5st9v+DSLQNp31bj9EBoJAjcz&#10;aiEEtT02Bu51hLT/ACmj48WLY+pgZ/zu6Y5pJi54ncCNabvzdzlRAJkixo1j2sAOv0h+d/J3rW+p&#10;zXH6z9M95IFj9CGif0V37oTo7jzWy+U+RR4fQMk0MbblHZtBNLR7N3J21n8393d/hv0yO36v4tQ2&#10;kl24QTHu18dfci0XX+lWH1uIMGYcOyOLvbBa7WI9p4+P9ZUDLJ0P2Bi4WFGC3HYRXJBHBEaFTD3M&#10;ADDs7wTof3eVA7zLqy+DIESD8Wtc1yiHXk7TO2dS5sGfFiYYyOp1W0RsGf2j2y72gakNjXX6WiRa&#10;1zhoHCCdR4qLeCWgiJmDIkau5SFhbO3VneWmPKUK7BVP/9kAOEJJTQQhAAAAAABhAAAAAQEAAAAP&#10;AEEAZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwAAAAGQBBAGQAbwBiAGUAIABQAGgAbwB0AG8A&#10;cwBoAG8AcAAgAEMAQwAgADIAMAAxADUALgA1AAAAAQA4QklNBAYAAAAAAAcABAAAAAEBAP/hDTJo&#10;dHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvADw/eHBhY2tldCBiZWdpbj0i77u/IiBpZD0iVzVN&#10;ME1wQ2VoaUh6cmVTek5UY3prYzlkIj8+IDx4OnhtcG1ldGEgeG1sbnM6eD0iYWRvYmU6bnM6bWV0&#10;YS8iIHg6eG1wdGs9IkFkb2JlIFhNUCBDb3JlIDUuNi1jMTMyIDc5LjE1OTI4NCwgMjAxNi8wNC8x&#10;OS0xMzoxMzo0MCAgICAgICAgIj4gPHJkZjpSREYgeG1sbnM6cmRmPSJodHRwOi8vd3d3LnczLm9y&#10;Zy8xOTk5LzAyLzIyLXJkZi1zeW50YXgtbnMjIj4gPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9&#10;IiIgeG1sbnM6eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxuczpkYz0iaHR0&#10;cDovL3B1cmwub3JnL2RjL2VsZW1lbnRzLzEuMS8iIHhtbG5zOnhtcE1NPSJodHRwOi8vbnMuYWRv&#10;YmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdEV2dD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAv&#10;MS4wL3NUeXBlL1Jlc291cmNlRXZlbnQjIiB4bWxuczpwaG90b3Nob3A9Imh0dHA6Ly9ucy5hZG9i&#10;ZS5jb20vcGhvdG9zaG9wLzEuMC8iIHhtcDpDcmVhdG9yVG9vbD0iQWRvYmUgUGhvdG9zaG9wIEND&#10;IDIwMTUuNSAoV2luZG93cykiIHhtcDpDcmVhdGVEYXRlPSIyMDE3LTA0LTE4VDExOjA3OjAxLTA3&#10;OjAwIiB4bXA6TWV0YWRhdGFEYXRlPSIyMDE3LTA0LTE4VDExOjA3OjAxLTA3OjAwIiB4bXA6TW9k&#10;aWZ5RGF0ZT0iMjAxNy0wNC0xOFQxMTowNzowMS0wNzowMCIgZGM6Zm9ybWF0PSJpbWFnZS9qcGVn&#10;IiB4bXBNTTpJbnN0YW5jZUlEPSJ4bXAuaWlkOmJiN2UyNDI3LTI1N2ItZDk0ZC05NjFkLTI0NDRk&#10;NDQ1ODY5YiIgeG1wTU06RG9jdW1lbnRJRD0ieG1wLmRpZDpiYjdlMjQyNy0yNTdiLWQ5NGQtOTYx&#10;ZC0yNDQ0ZDQ0NTg2OWIiIHhtcE1NOk9yaWdpbmFsRG9jdW1lbnRJRD0ieG1wLmRpZDpiYjdlMjQy&#10;Ny0yNTdiLWQ5NGQtOTYxZC0yNDQ0ZDQ0NTg2OWIiIHBob3Rvc2hvcDpDb2xvck1vZGU9IjQiIHBo&#10;b3Rvc2hvcDpJQ0NQcm9maWxlPSJVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyIj4gPHhtcE1NOkhp&#10;c3Rvcnk+IDxyZGY6U2VxPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0iY3JlYXRlZCIgc3RFdnQ6aW5z&#10;dGFuY2VJRD0ieG1wLmlpZDpiYjdlMjQyNy0yNTdiLWQ5NGQtOTYxZC0yNDQ0ZDQ0NTg2OWIiIHN0&#10;RXZ0OndoZW49IjIwMTctMDQtMThUMTE6MDc6MDEtMDc6MDAiIHN0RXZ0OnNvZnR3YXJlQWdlbnQ9&#10;IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1LjUgKFdpbmRvd3MpIi8+IDwvcmRmOlNlcT4gPC94bXBN&#10;TTpIaXN0b3J5PiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1wbWV0YT4gICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICA8P3hwYWNr&#10;ZXQgZW5kPSJ3Ij8+/+L/4klDQ19QUk9GSUxFAAEJAAiAcEFEQkUCEAAAcHJ0ckNNWUtMYWIgB9AA&#10;BwAaAAUAKQA1YWNzcEFQUEwAAAAAQURCRQAAAAAAAAAAAAAAAAAAAAEAAPbWAAEAAAAA0y1BREJF&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAKZGVzYwAAAPwA&#10;AAB0Y3BydAAAAXAAAAArd3RwdAAAAZwAAAAUQTJCMAAAAbAAAKIGQTJCMgAAAbAAAKIGQTJCMQAA&#10;o7gAAKIGQjJBMAABRcAAAji0QjJBMQADfnQAAji0QjJBMgAFtygAAji0Z2FtdAAH79wAAJCRZGVz&#10;YwAAAAAAAAAaVS5TLiBXZWIgQ29hdGVkIChTV09QKSB2MgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB0&#10;ZXh0AAAAAENvcHlyaWdodCAyMDAwIEFkb2JlIFN5c3RlbXMsIEluYy4AAFhZWiAAAAAAAAC1WgAA&#10;vGcAAJIwbWZ0MgAAAAAEAwkAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAQAA&#10;AgAAAiQEHQXaB2kI2Qo2C4UMxw3/DzEQXhGLErcT4hULFjIXVxh5GZgatRvSHO8eJR9ZIIchsiLa&#10;I/8lIyZEJ2YohimnKscr6C0ILigvSDBpMYkypjPCNN41+zcYODU5UTptO4k8pT3CPt4/+EERQilD&#10;QkRcRXVGj0epSMNJ3Ur3TBJNLE5DT1lQb1GGUpxTslTJVd9W9lgNWSNaOltRXGZdeF6KX5tgrWG+&#10;Ys9j4GTxZgJnEmgjaTNqQmtSbF5tZ25xb3pwg3GMcpRznHSjdap2sXe3eL15w3rIe818zn3Nfsx/&#10;y4DJgceCxYPChL+Fu4a3h7OIrompiqSLnoyYjZGOho97kHCRZJJYk0yUQJUzliaXGZgMmP+Z8prk&#10;m9acyJ27nq2fn6COoXyiaqNXpEWlM6Ygpw6n/KjqqdeqxauzrKGtj659r2uwWbFHsjazJLQStQC1&#10;7bbat8i4tbmjupC7frxrvVm+R781wCLBEMH+wuzD2sTHxbXGo8eRyH7JbMpZy0TMLs0YzgHO68/V&#10;0L7Rp9KQ03nUYdVJ1jHXGNgA2ObZzdqy25jcfd1i3kffLOAQ4PTh2OK7457ke+VX5jPnDufo6MHp&#10;mupx60jsHezw7cPulu928FXxM/IP8urzw/Sc9XP2Sfce9/P4xvmV+mH7Kfvr/Kf9XP4L/rT/Wv//&#10;AAAB6AOnBSwGhAe/COcKBAsWDBwNHg4cDxkQFxEUEhATCxQEFPwV8xbmF9gYzBnWGt4b4RzhHd8e&#10;2x/WINEhyyLEI74kuCWzJq4nqiimKaIqoCueLJ0tmi6VL5EwjTGJMoYzgzSBNX82fzd/OIA5gjp/&#10;O348fD18Pnw/fUB/QYJChUOJRI1FkkaYR5pIm0mdSp9Lo0ymTapOr0+0ULpRwFLHU85U1VXXVtlX&#10;21jeWeBa41vnXOpd7V7xX/Vg+GH8YwBkA2UBZf9m/Gf6aPhp9Wrza/Bs7m3rbuhv5XDhcd5y2nPW&#10;dM11w3a5d694pXmbepB7hXx6fW9+ZH9YgE2BQYI1gymEHIUQhf6G7YfbiMqJuIqmi5WMg41xjmCP&#10;TpA9kSySG5MKk/qU6ZXZlsmXupinmZOagJttnFqdSJ42nyWgFKEEofWi5qPYpMqlvaaxp6aom6mR&#10;qoerf6x3rW+uZ69gsFqxVLJPs0y0SbVGtkW3RLhFuUa6SLtKvE69Ur5Xv13AY8FqwnLDe8SExYrG&#10;kMeWyJ3Jpcqty7bMv83IztLP3NDm0fHS+9QG1RLWHtcq2DfZRNpR217ca9153obflOCc4aLiqOOt&#10;5LLltua6573owOnD6tTr5ez17gTvEvAg8SzyOPND9E71WfZj92r4bvlv+mz7ZPxW/UT+L/8X//8A&#10;AAIFA9gFaAbGCAYJMgpSC2UMcg14DnoPehB6EXkSdRNwFGgVXhZSF0UYNxkpGjQbPRxAHT8eOh80&#10;ICwhIyIZIw8kBCT5Je4m4yfYKMwpwSq2K6ssny2TLocvfDBwMWQyWTNNNEE1NjYrNyE4FjkLOgA6&#10;9jvtPOM92z7TP8tAxEG9QrdDskSsRaZGoUecSJdJlEqQS45Mi02KTolPiFCIUYlSiFOIVIhViFaJ&#10;V4pYi1mNWo9bkVyTXZZemF+bYJ1hn2KgY6Fko2WkZqZnp2ioaalqqmuqbKttq26rb6twqXGocqVz&#10;o3SgdZ12mXeVeJF5jHqHe4J8fH12fm9/aYBhgVqCUYNIhD6FNYYrhyGIF4kMigKK94vtjOKN2I7N&#10;j8OQuZGvkqWTnJSSlYmWgJd4mHCZappjm16cWZ1VnlKfUKBPoU+iUKNSpFWlWaZfp2aobql4qoKr&#10;jqycrauuu6/MsN+x87MJtCC1OLZRt2y4h7mkusK74b0BviG/Q8BlwYfCqsPOxPHGFcc5yF7Jgsqm&#10;y8rM7c4QzzLQVNF00pTTstTP1evXBtge2TbaTNth3HTdh96Y36fgs+G+4sfjzeTR5dLm0OfM6MTp&#10;uuqs65vsh+1v7ljvXPBb8VbyTPM99Cr1EvX29tb3s/iN+WL6L/r0+7H8Zv0R/bP+Tf7h/3H//wAA&#10;AdkDjQUJBlQHfwiWCaEKpAufDJMNgg5wD18QTBE3EiETCRPwFNYVuxafF4MYgRl9GnQbZhxVHUEe&#10;LB8XIAAg6iHTIr0jpiSQJXomZCdOKDkpJSoQKv0r6izXLcQusS+eMIwxeTJnM1U0RDUyNiI3ETgB&#10;OPE54jrTO8Q8tT2mPpg/ikB9QW9CYkNVRElFPEYwRyNIF0kLSf9K80voTNxN0E7FT7lQrVGhUpVT&#10;iFR6VW1WX1dRWENZNVomWxhcCVz6Xete3F/MYL1hrGKbY4lkeGVmZlRnQmgwaR5qC2r4a+Vs0m2+&#10;bqpvlnCCcWxyVnNAdCl1EnX7duR3zXi2eZ56hntufFZ9Pn4lfw1/9IDbgcKCqIONhHKFV4Y7hyCI&#10;BYjqic+Ks4uYjH2NYo5Hjy2QEpD4kd6SxJOqlJGVeJZgl0eYL5kYmgGa6pvUnL+dqp6Wn4OgcaFf&#10;ok+jP6QwpSKmFacIp/2o86nqquKr26zVrdCuy6/HsMSxwrLBs8G0wrXFtsi3zbjTudu647vtvPi+&#10;BL8RwCDBMMJAw1LEZsV6xo/Hpsi+ydbK8cwMzSrOR89j0IDRn9K/0+DVA9Yn10zYc9mb2sTb790a&#10;3kbfc+Ch4c/jAuRN5Znm5+g26Ybq2Owr7YDu1/Ax8ZDy7/RN9ar3BPha+av69vw6/Xv+u////wCA&#10;AIAA5bR/zX9UzD9/pX7Dsox/lH5pmH9/nn5MfeN/wX5jYkF//n6SRGGAf38FH2SB/oAc/Lh+dIt5&#10;5A9+V4myytt+T4gUsT5+XIa0ly9+goWbfJN+voS6YOl/D4P0QwB/loN4HaKA5IPf+qN9JZcI4kh9&#10;HJQxyVh9JZF6r859S48eldZ9ho0Ne05914s8X7R+N4mJQct+wIgtHAR/z4gR+L98F6Kw4IJ8F57J&#10;x7J8K5sUrkV8W5ejlHN8q5Smeg59DJHmXpV9d49PQLZ9/40tGox+xIvJ9wl7R6513tp7RKl6xht7&#10;XaTErNJ7lqBmkxB76pxaeNp8W5i7XYh8z5VNP7l9UpKLGTx9xo7w9YV6qrpd3Vl6n7RIxKd6s66L&#10;q3x68Kk9keJ7TKROd7J7wJ+6XIt8PZuPPtN8vJh2GBd825BJ9Dh6L8Zy3A16G787w2J6J7hzqk16&#10;ZLI2kN96yaxxdtJ7RKcQW657wKIwPgx8O58PFxx8B4+g8x150dLI2vF5tMphwkl5uMKNqT958Lth&#10;j+d6WbTOdgZ63a7GWwZ7XqmHPWN70KTTFkl7Uo8R8ip5jN+E2f15ZtXTwVV5YMzuqFZ5lMTijxN5&#10;/r2SdUt6hrcHWml7DLHcPNp7eqklFZ56yI6d7e2JE34r1n6IAH2xvs2HBX1XprWGMH0zjhqFhH1I&#10;dNCE/H2MWmuEm33oPY6En36LGIuGeoAB68mHrokI1QCGo4d9vY2FuYYhpX6E+IUDjNCEZIQqc32D&#10;9IOIWQ+DqIMHPDmDuILgFvmFd4QD6fuGcJP401OFd5F1vBCEnI8ZpBSD9Y0Ti4mDdYtWclWDF4nV&#10;V/+C2Ih8OyyC64eUFYiEe4eo6FKFc5740bKEg5uBun+Dspg7oqGDDpU6ijiCoJKhcSmCUJBDVveC&#10;G44cOjSCLoyWFDiDiYrJ5siEqqoY0DKDu6WtuQaC8aGCoT+CVZ2kiO6B45oScAuBo5bnVgKBdZP/&#10;OVOBhpIMExWCmozn5WOEDLViztaDHbADt7WCUqrqoAWBuaYuh9WBTqHGbv2BCZ28VR+A45ozOImA&#10;85g4Eh+BvIxB5C+Di8DazayCnLqCtpKBzrR6nvSBNq7fhuiA06mwbjGAk6TtVFyAZaDYN92AdJ5Y&#10;EVSBA4u34ymDJMyVzK+CNsU7tZiBZb5DngOAyrfLhgmAabHdbXeAM6yNU8aACKhWN02ACqNcEK6A&#10;bItH4k6C0Ni7y9qB5tBOtMSBE8hhnTWAdMEUhU6AErp6bNV/37TNUzx/urBINtF/vKUQECp/9Iru&#10;3TySYXyYx2uQenxDsVaOsnwQmseNGnwRg5eLt3xJa56KgnyxUnWJiH0yNo6JJ34BETKL1n/e20aR&#10;LYbLxgWPQoWEsCqNg4RvmbKL/IOQgoOKrYLyaoyJjYKIUV6Io4JANXqISYJgEASKmIOG2bOQAJEk&#10;xJ2OIo7trv2MY4zfmICK8YsmgVWJs4myaWqIpoh8UEqHy4d2NHaHeYcFDvqJVoa72EePCJuSwy6N&#10;Mph7rYGLhpWXlx6KE5L9gBeI6JC+aFOH5o68T1uHE4z/M52GwowdDhSIKImE1umOSqYVwdGMeKIm&#10;rCSK1J5zldKJaJsKfuaIMpfqZ0uHPpUtTn2Gb5LMMtmGHJHBDU6HJYj/1aeNsbDHwJuL4qwAqvaK&#10;Pqd3lLSI1qNBfeKHpJ9cZliGp5vaTbWF3Zj5MiyFipfyDKiGS4iP1JCNM7ulv5KLZ7YFqfKJwrCm&#10;k76IW6ukfQqHMKcIZZ6GNqLnTQyFX5+vMZ2FC50/DB6Fl4gx06OMy8bHvrOLA8BJqRaJXroUkueH&#10;9LRJfEKGzK8EZPaF3Kp3TIeFBadlMSSEoqE6C66FBIfm0uCMctJXvfuKsMrxqF2JDcPhkjGHo71T&#10;e52Gerd8ZGmFi7LHTA2Eva5nMLeEXKDwC1WEjoepzPub8ntbuJOZR3sho/aWuHsJjt6UYHsmeRWS&#10;RXt4YmmQZXv5SnKO2nyTL2OONX1+Cn6QH3/Ayzqa4oT9t2aYI4PnowGVmYL8jfqTTYJLeCuRQ4HY&#10;YXyPdYGaSX6N94GBLnmNV4HjCc+Om4MIydOZ346tthyXJYzCoeWUmIr4jOGSW4mJdyGQXohUYIOO&#10;nodeSJiNKoagLaeMjIadCTWNR4XoyKiY55iOtOOWPZXOoKeTvZM0i7uRcpDtdgOPho7/X3+N0o1S&#10;R7GMZov7LN6LzIvNCK+MH4Xfx3yYLKKGs8aVhJ76n3uTC5usioSQ0piqdOyO2ZX0Xo+NMZOgRu6L&#10;xZHELDuLJ5G+CDyLIYWRxl+Xm6ylsrKU9ahZnmySfqRKiYSQSqCNdAGOU50jXbiMnZonRkGLNJf3&#10;K66KlJc7B9uKTIVQxWaXJrbsscmUgLHenYmSCK0OiKqP1aiac0CN5aSPXROMMKETRbGKtJ7TKzqK&#10;EpvIB4uJm4UaxJKWw8F4sQeUHrulnMmRp7YWh+6PcrDuco+NhaxVXH2L2qiZRT6KXKZBKtmJqJz5&#10;B0qJC4Tuw+KWbsx5sGeTysXYnCiRVr+Fh06PI7mzcf6NNrSqXAOLjbETRNWKGqxCKnyJaZy6BxaI&#10;mYTLvT+l0Hp6qhyiaHpNltGfHHpFgxScCHpybp2ZOHrUWSyWsntkQlOUonwKJ/OT83z9BKqTf3+m&#10;u7Ok4oOUqSqhWoKclhWeCoHQgmCa/YE+bduYOoDrWGOVwoDOQYKTvIDbJzSTC4F1BGiSA4Kauoij&#10;64zCqBegaIsBlSSdFYlugWuaF4gpbPGXXYcnV4qU74ZmQLyS7oXoJo6SOIZbBC+QtILUuXyjG5X1&#10;pv2fo5N6k/+cWZE5gF+ZTo8za/WWnY2RVq2UNIwxQAKSNIs5JfmRd4vZA/2PkoKyuJaiVZ9opgqe&#10;6Zwzkv6bqpk/f1aYppaLawSV2JQuVdmTfJI/P1KRfpDsJW6Qv5FWA9OOmYKWt6OhyKkCpTWeVaUV&#10;ki6bEaFrfoKYEZ4ZajmVVpsiVSKS65isPsOQ7Jc/JQGQJ5YLA6+NyIJ9tsuhV7K9pG2d4a4ekWya&#10;nanGfcqXoKXRaZaU66JSVJaSgJ+DPk+QbJ5UJKyPoJjMA5GNGoJptg+g/ry2o8adgrdhkMqaPbJc&#10;fSyXP63MaQGUjqngVBeSLacNPe+QEqTDJGWPMJibA3mMjYJZtXGgr8csozydLcEXkEGZ6rtffKWW&#10;8LY/aIiUQLISU7OR4K9HPZuP0qmoJB+O9JhsA2WMHYJMrh6v/nnknCmr3nm2ihCn3nmyd4qkF3nm&#10;ZEegmHpQT/mdc3rmOh+a9nuNICmamHxxAACV03/KrM6vKIKDm2iq5IGZiX6m2oDgdvujE4BjY6if&#10;m4AmT1Ocf4AjOXSaBYBMH6GZloEXAACUjoAAq9+uPYsumoqp/omNiL2l7YgadjGiMIb7YuSevIYg&#10;Tp+bpoWOONWZLIVLHy6Yq4ZGAACTcIAAqxKtapPnmaqpN5Gah8ylMI+EdVChaI29YhKd/IxRTeia&#10;6Is4OEGYaoqiHsqX14uzAACSeIAAqkGsypy0mNqomJnChvOklJcXdHWgz5TAYU2dS5KwTUKaPZEo&#10;N7+XuJBrHnWXFJBhAAuRkoAHqZCsLKXMmC+n/KIxhkij+Z7ic8qgNZvvYKqcsplcTK+Zj5drN02X&#10;CpblHiiWX5RYABuQxIASqOKrua8Dl6Knfaq4hcKjcqbDc0CfrKNDYCmcNqBPTEGZHJ47NvaWgJ19&#10;HfOVyJRAACiQGYAbqEKrYbh0lxmnG7N7hUOjDa7ncsifSKrkX7ub1qepS+GYxaXjNrCWI6LrHcyV&#10;T5QmADOPj4Aip7mrFcJelqamxLyrhNaitrdxcmKe9rL6X2Obhq+6S5yYda0fNnuV3aTWHaeVCZQN&#10;ADyPIIAon7C6hHl0jtW1q3k6fdGw/HkybGSsi3lnWjioZHnURu+krnpqMeuh5nsHF/Cicnu+AACR&#10;KIAAnqa5toGkjkK0woC9fWKwBYANa/OrjH+eWbinZH9yRmyjrn+DMWyg3n/BF7ChO4C6AACQboAA&#10;nfe4y4nVjZqz3ohJfM+vGobua1Wqo4XtWR6meoU0ReGixoTMMPqf7ITEF4GgHIYEAACPy4AAnWi3&#10;85IQjPizD4/nfBquUo37aqqpzoxjWH2lq4stRVmh9opXMJWfE4osF1yfHIqwAACPPoAAnNW3Rppp&#10;jGKyYZeme3utppU0agapJJMYV+2k8JFdROGhP5A1MD6eUpAqFz6eNo64AACOxIAAnDu2v6Lui9mx&#10;0Z+SevqtD5yPaYuoj5n4V3mkWpfWRH2gkpZwL/idnpakFyedZ4+oAACOXoAAm8i2Nqugi3CxRKel&#10;episgqQTaS+oBKEFVyWj1J6XRDmgCJ1JL8Sc8JwnFxWcqI+bAACOCoAAm0q117SMiyKw1K/beles&#10;A6uraOmneagxVt+jS6WwQ/yflaSeL5ychqAxFxWcF4+bAACNxYAAmtm1hr3risuwdLiDeg6robO2&#10;aKynG6/jVrKi762gQ9+fOKqnL5GcL6ApFx+bto+iAACNjoAAkfPFY3kYgh+/0njLcha6fHi5YaO1&#10;aXjqUHGwp3lTPgusc3nkKaaplnpqD2arWXsLAACNQ4AAkTfEi4Dmgba+83/4ccK5kH9KYUq0bX7i&#10;UA2vnn7EPa2rX37lKV2oZn8yD4Wpw4BEAACM/oAAkM3DkoiogUe+CIcncV64noXcYNuzdYTzT6Gu&#10;n4RZPVKqWoQZKSOnSoROD6+oT4TuAACMwYAAkIHCqZBrgOi9I45fcOm3vIyVYGuyhosmTzqtsool&#10;PQCpaomTKPamSInjD9qnBIkCAACMjIAAkCzB6JhPgJS8W5W1cJK28JN0YAuxu5GVTuis1pAmPMOo&#10;ko9pKNelY5AbEASl4YrUAACMXoAAj8fBUKBigEK7tZ03cE22QJpzX8+xCZgsTq6sJpZxPJWn0JWy&#10;KMKklpW8ECuk44ruAACMOIAAj2bA1aiUf/y7KqTQcBa1qqGHX6Kwb57fTomrk50HPH2nOpysKLij&#10;4JpuEE6kBosGAACMGYAAjybAUbD1f8y6oayTb/a1H6jLX42v46XYTnerCaQaPG+mvKL/KLOjU5uF&#10;EGyjRIsbAACL/4AAjtS/8LnJf666LbSbb+20m7AtX4evUaz6TnuqcKtcPICmIKf1KNyiyJugELCi&#10;uItIAACL64AAhLTQn3jzddfKWXiDZq7Eb3hbVxG+1nh9RrO5k3jaNQe1CHlYIPayd3muB+uy2XtF&#10;AACJ+YAAhGLPn4BudZvJfn9nZnDDjH6tVs691n5ERnG4dH4pNNmzzH5QIPaw/n6fCGew6n/nAACK&#10;FoAAhErOhYfFdW/IfIZBZkPChYT6Vpm8vYQhRj+3S4OeNL6ykYOBIQuvlYP4COavKIP+AACKL4AA&#10;hEbNfI8WdV/HbI0ZZiDBcotnVna7m4oaRiS2KIlINLWxZoj+ISyuSYnkCV2tm4ZVAACKRYAAhDnM&#10;mJaFdVjGeJQHZh3AcJHwVmq6l5BJRiG1FY8kNMSwVY7fIVqtII97CcysQoagAACKWIAAhB3L1J4h&#10;dVDFpJsaZii/jpiQVoO5r5aZRji0L5VLNOOvXZVKIZKsGJRACjSrG4bmAACKaIAAg/7LLKXPdUrE&#10;76I5Zje+zJ87VqG46Zz9Rlyzbpu5NQ6umputIc2rMpbbCpGqH4clAACKdYAAg9zKmq2mdUXEVKl2&#10;Zkq+KKYBVsK4PaOORoSywqKhNT2t+KDpIgqqgpcECuepT4dfAACKgIAAg77KErXFdUXDxbDqZmS9&#10;k6zyVvK3o6pmRsKyJajfNYitVqQyImWp25dBC0eosIegAACKiIAA8oZ7RnmK2vd7nHmlwv179nnR&#10;qn18WHockXB8w3qKd7t9O3sWXPZ9w3uqP9Z+eHxcGxZ/0X0P8Fx5kITv2Tp6B4PowXF6gIMEqRV6&#10;/oJOkB17hYHIdnl8F4FkW7p8soEKPpd9Z4DUGXV+X4Db7mp4JpB012h4rI5Rv9d5N4xRp5J5zIqf&#10;jrx6aYkldTd7EYfVWpF7uoaVPXZ8a4WJF/Z874UY7Jh2+JwG1Z93hZjTviB4GpXRpgF4vJMNjVJ5&#10;b5Cmc/V6J45rWXV624xNPGx7hYqCFpp7iIjf6vB2Baej1AB2k6NsvIp3LZ9vpIV315u5i+94kZhG&#10;cr55WpUsWGd6F5I5O3V6t4/VFWR6V4wU6YJ1S7NS0pl11a4iuyl2bKkoozV3GaR+ir132qAicZh4&#10;p5wTV2x5a5hmOpZ6ApWuFFZ5Z43A6FB0ub8d0W11Pbj0uf51zrL/ohN2eq1kibl3Q6gscLN4FqNO&#10;VpF42J7rOdZ5ZpwqE3J4po0m51d0TMsL0Hl0ysPquQZ1Ur0AoRl1+bZ2iMx2xLBob+h3nqrhVed4&#10;ZKYcOTN446HRErl4CIyo5pF0A9cpz7h0ec8MuDp09scxoEV1lL/Ih/92XLj3by93OLLoVUZ4AK4t&#10;OKZ4d6ZNEiV3i4xE4eOELnflzDODo3g7tfKDLniYnv6C0XkMh1qCi3mdbvCCXXpLVWCCT3sCOSaC&#10;mXvTE9+EnXyO4B+CoIK9yveCKYH3tN2BxYFNnd+BeYDMhiOBQ4B0bbOBKYBAVB6BMIAeN+6Bg4As&#10;EniDIICm3oSBSo2ryU6A4Yves1GAh4ovnGeAUYjDhNSAMoeMbIaALoaBUwyAQIWONueAjYTiETyB&#10;soRz3OeAKpiXx6R/xZXVsap/dpM6mup/RpDUg3x/PI7Ca1h/SIzeUgh/ZIskNfp/rInhECuAdYfB&#10;22B/PaOSxiR+2J/qsDJ+kJxrmYF+aZkkgi9+YZYXajp+fpNoURV+o5DzNSF+4o9KD0B/ZYpQ2g1+&#10;ha6txNp+IKokru191aW9mEt9saGPgRV9sJ2paTJ9y5obUDh9+ZcLNF5+MpVfDnt+gInK2PN987nq&#10;w8h9jrSBrdp9Pq8xlzx9GKoggCN9HqVvaGF9P6EnT3x9Z52MM7h9mZtmDdh9w4lc2BB9hcVZwut9&#10;H78OrPJ8yLjXllB8mbLjf0R8oK1tZ518y6iVTtp896TZMyx9G6BYDVN9KIkC12R9NdEXwjx80Mnn&#10;rDB8bsLGlYJ8NLv3foR8OLXNZvd8ZbCXTlR8l6yWMrp8t6JMDOh8rYi60cGNUXaSvbWL63cGqQOK&#10;qXd+k36JjngJfTGIl3iyZgWHxXl6TZ6HKHpJMjiHJXsxDNaJJHx50DyL8YDHvHyKmYA+p9qJY3/O&#10;kmiIVX9+fB+Hbn9XZPuGrn9RTJSGHn9cMTWGGn+YC+yHi4BazuKKqYsbuyGJX4mcpqyIK4g3kS+H&#10;MIcNevKGWIYTY+KFqYVGS4+FJoSWMESFIYRECx6GJIPCzX6Jj5V1ubGISZMXpSaHJZDaj82GLo7P&#10;ebGFbI0LYseEzIt2SpyEUYoVL26ERolZCmuE7Ia3zCaIsJ/auFeHbJyro86GTpmejoGFXZbCeISE&#10;mJQeYcKECJHRScCDk4/QLq+Dfo7xCdKD4YakyvaIAKpoty+GvaZqoqqFnqKIjWiEsJ7ad4KD75tv&#10;YNODWJheSPuC6pXjLgeC0JUNCVGDAIZMyfmHcrUZtjeGMbBOobGFD6uXjHWEIKcadqeDZqL3YBeC&#10;0p9HSFWCWJx1LXuCOJpJCOaCRoYEySyHA7//tW2FxbpnoN+En7Tei6GDqa+Sdd6C76rCX2eCZqak&#10;R8eB7aP5LQSBup5wCI+BroXJyJGGrss9tM2FdMTYoC+ESb56iuqDS7hodTWCjrMAXtWCBq61R0qB&#10;k6rWLJeBXp4mCEqBNYWbwgeWvXWEr1mUinYLnA2Sg3aXh/CQrnc2cviPB3fzXQaNlHjLRbmMcnmm&#10;KwOMTnqMBqmM/3ycwLyVfX8srlOTUH7LmxSRU35+hwGPiH5TcgmN7X5PXByMiH5tRM6Lb36ZKieL&#10;Q376BiyLbIAXv46UV4jYrRiSNIedmfuQNoZ1heSOeIWJcP+M6oTGWyiLkoQvQ/GKgYO6KWOKTYO5&#10;Bb6KCoMmvm+TQZKnq+SRKJCZmLmPN46hhMiNcIzjb+uL9ItmWjCKqIocQxmJnokRKKqJZYjnBV+I&#10;14OhvUeSZ5yFqs+QTpmyl5mOYZcDg5WMqpSFbtmLKJJBWUCJ65BSQlOI5I7HKAiIoI7KBQ2H0INq&#10;vDyRv6aGqcWPqaL4lpCNvJ+HgpeMB5xKbfCKh5lRWG2JQJa7QaeIPJTfJ3yH8JQ7BMiG84M8u1uR&#10;ObCnqOmPJaxflbSNNagsgcCLfqQ0bSyKBKCYV8aIvZ2DQRmHqZuVJwuHVZi+BI+GPIMVuqSQz7sB&#10;qDaOvbYAlPmMyrEPgQSLDqxebHmJlKgwVyiIV6TXQJ2HQKLcJqqG1pokBGCFpoL2uhqQfMW6p6eO&#10;bcADlFuMeLpSgGCKtrTya+KJN7BOVqeH+60SQC2G7KjEJkiGgZniBDuFL4LdssOgenTDoUidiHVO&#10;jzyax3XifGiYPXaMaLGV6XdTU+iT2ngyPaGSRXkMI2eSSXnUAUqQWXy6sbCfYH3moH2ca32YjnyZ&#10;rH1je6qXJH1RZ+yU2H1mUySS0n2dPNuRQH3hIrmRM35UASyOzH/dsLueRocOn3mbXIX0jY+Ym4T5&#10;eraWIIQzZwWT3YOcUlCR4YMxPB2QU4LuIh6QNYM7ARGNb4C5r7ydU5AxnmiabY5gjG6XtIy2ebeV&#10;MIszZhOS+on6UX6RBYjzO26PeIg5IZWPSoizAPqMQICprtWccJmKnXaZk5cEi3KW4pSneLOUZZJz&#10;ZTGSG5CCULaQM47uOsqOp43cIReObY4vAOaLPYCcrfObzKMInKyY7p/RiqmWOJy+d+CTvJnlZGOR&#10;fZdXT/+PipU9OjiN/pQSIKmNt5LgANaKY4CRrTKbTaygm+yYb6jBieiVt6T+dyWTOqF+Y7qQ/55m&#10;T26PCpvxOcKNapsCIFWNFpXcAMiJroCHrJCa67Zqm1CYDbHjiUiVUa11doWSzqlWYyCQk6XLTuaO&#10;p6NKOVmNAKFbIAyMkJWrAL2JG4CArBSanMCdmtOXvrtviL6VALZWdfeSeLGiYp+QOa3NTnqOTKtd&#10;OPyMrqZlH76MPpV2ALSIpYB6pAmqkXQ5k5+m7HS8grGjfHVPcQWgRXX8XnOdSnbFSryaqHeiNVeY&#10;vnhrG0CZa3jsAACNnn8RozCplnzjkwul53ybgiSicHxzcHafNHxwXdqcOXyXSiKZm3zeNL+XrX0t&#10;GtCYNX2YAACMbIAAonOoioWIkj+k5ISFgWyhZoOkb7KeMYL+XR+bPIKISXmYo4JENCyWsoIrGm2X&#10;GYLGAACLYIAAobCnlY4vkWOj9oyDgH2ggIr+btudRImyXFWaWYirSMuXxYfhM6GV0Yd4GhOWGog4&#10;AACKd4AAoOOm1JbmkJejNZSaf6mfwpJ/bgKciJCfW5yZiY72SCyW/Y2/MyaVAo0vGciVLYztAACJ&#10;r4AAoDqmIp/ej+2iiZzzfvyfFpo1bVab2pe2WviY2pWGR6CWOZPlMruUO5OJGYSUVpDqAACJB4AA&#10;n52loajyj2eiBaVnfneeiqIGbMibRp7zWm6YTpxbRyqVspqTMmKTnZoQGVCTopEdAACIfIAAnxal&#10;Q7I0juahpK4QffSeI6oVbEia2qZ6WfWX4KOURr6VTKIOMhGTLp90GSaTEJEBAACIC4AAnqqk+bve&#10;jn2hVLchfYSd0LKLa9eag656WZCXhquDRmyU76lCMc6S2KGsGPeStZDhAACHsIAAlfG1CHPEhn2w&#10;uHQ3dpCsonTCZe+oxXVsVGelK3YxQaKiCHcDLPCf+HesEm6iHHesAACJfoAAlVW0InwBhh+vxXu0&#10;djSrnnuQZY6nsnuWU/ukEXvIQTig6XwaLI+eyXxpElSgnXyvAACIxIAAlNWzGYQshYyuw4M0dbCq&#10;k4JlZPymqYHYU2+jB4F/QL2f4IFbLC+dtIFnEj+fP4IJAACIIYAAlE6yH4xThOytz4rCdPuppIlg&#10;ZFmlsYg/UtaiGIdoQD2e8obYK9KcuobBEiueBobKAACHk4AAk7uxU5SShFStBJJwdFmo3JCIY7Kk&#10;6Y7fUkqhQI2EP8ieH4yhK4Gb24yoEhuc7oriAACHGYAAkyqwt5z5g8usZppLc9SoOJfVYy+kQZWt&#10;Uc6glJPlP2adWZLDK0CbC5MTEhCb8ow2AACGs4AAkr6wJaWFg2Cr1aJLc2inpZ9KYsajrZynUW6g&#10;AZqOPxucv5l6KxCaRpiUEgmbDIwyAACGXoAAklOvxa5FgxurbKp4cyanLKbjYnijH6PJUR2fbaGN&#10;Ps6cPaC6KtqZypz5EgeaXYwxAACGGYAAkfuverdsgsqrF7MRctWm0K7xYiqiv6t8UNyfCalzPp6b&#10;1KbNKryZZJzlEgaZ5owwAACF4oAAiHa/5XNReeG69XOtatm2Q3QrWyexynTMSoqtnnWHOJOqFHZG&#10;JFKoK3a3CliqB3cXAACGDIAAiB6/BXsuebm6CHrUaq61PHqsWvSwq3q2Sk+sbnruOF+o1XtDJDSm&#10;x3uBCp+oLnxiAACFtoAAh9698oLpeWK4/YH0al60JoEuWpavj4C1SfarTIB0OBqnrIBsJBOlgYCU&#10;Ct+mg4EmAACFa4AAh5e854qYeQG39YkbaeezIofUWiyugYbXSZSqQYYtN8+mnYXVI/KkW4YYCxel&#10;B4VRAACFKYAAhz68CpJgeKW3FpBiaYSyQY6mWcCtno0zST+pTowcN4+lrIuWI9ejVow+C0qjuYei&#10;AACE8YAAht+7YppTeFC2Z5fWaTWxiJWcWXWs35O9SPmojJJVN12k05HGI8Oia5HoC3SilIe/AACE&#10;woAAhoe63qJfeAm12p9kaPWw75yuWTmsPpprSMKn7JjbNzmkLJiqI7qhmJajC5yhlIfZAACEmoAA&#10;hk26YqqVd9W1WqceaMawa6P2WQ+rs6FlSJqnXp/lNxSjpp8KI6qg/JgdC8CgtIfyAACEe4AAhg26&#10;EbM+d8C0+K85aLev86uDWPWrI6ioSIimvac5NxOi/aQPI8KgYJgtC/GgHYgTAACEYYAAe27LMXL9&#10;bZnFtnM3X1jAf3OaUHO7gnQnQJ6233TLL0WzIXVkGwax+HVrA2+wTXeJAACDJIAAe2jKQHqIbavE&#10;wnoRX16/a3nZUHC6SXnaQJm1h3oNL1KxqHpWG0ewMXpfBAuuL3xGAACDIoAAe3LJEoHZbZfDnoDY&#10;X0e+PYAPUE65C3+gQH20On9tL1CwR393G32ukn+rBJesSYB1AACDIYAAe3DH6IkUbX3Cc4eeXxe9&#10;EYZnUCW31IWFQF6zAYUCL0qvAoTfG62tHYWEBRKqm4NuAACDH4AAe1vG7JBlbWXBcI6AXv68BIzo&#10;UAK2woulQE+x34rPL1Ct3IqsG9+r0IswBYGpJIO5AACDHoAAeznGJZfkbVTAmpWQXve7H5OOUAO1&#10;1ZH2QE+w7pDsL2Gs0pEBHBWqppALBeSn4YP7AACDHYAAexfFhJ91bUe/6pyzXve6YJpHUAq1DJhm&#10;QFuwJZddL3msAJd5HEupo5MhBjumzoQ3AACDHYAAevbFBqcwbT+/W6P9Xvy5waEsUBa0YZ8UQGev&#10;dZ5ZL42rVpzTHHio4JNABoel64RqAACDHIAAetzEna8+bT6+4auTXwm5OKhbUCqzzKYzQIWu16TO&#10;L7mqsKBFHLOoMZNnBsilRoSWAACDHIAA5h92cHMY0Bt3S3PxuYB4H3TMoip46nWviiR5snahcWN6&#10;f3ejV4Z7T3ifOy98MXmWFp19IXno5A90h35ozmt1iX4bt/p2fH3loMt3ZX3KiN14S33NcC55M33k&#10;Vlt6FX35Ogd6734SFSB7VH3B4jFy8InSzJp0Aohktl91CocSn0Z2CoX9h353CIURbvN4BoRCVT54&#10;9oN5OPl5xILEE8R51YIL4Glxk5U4ys1yrpK/tJxzwJBsnbF00Y5MhhF15ox2bbJ29orCVCp38okh&#10;N/54soe3EpR4i4Xs3slwdaCdyTJxkp0vswJyq5nnnCtzxZbVhK505ZP4bHx2B5FpUyN3C476NxV3&#10;u4z+EY93cYk/3WxvmKwNx9lwtKe6sapxy6N/mtty6J96g3d0D5u0a1h1NZgzUi52QZUPNkJ24ZLF&#10;ELR2hItL3E5u67eMxsFwBLJbsItxFa0xmb5yMKg8gnJzXaOaanJ0ip9MUVp1lJt1NY92JZklD/51&#10;v4rQ229ubcMexeVvgb0Vr6NwiLcEmMtxm7EjgYVyyausaaRz/aa2UK91CaJ7NPR1hZ61D2p1H4ps&#10;2stuG87GxURvKcfkrutwIcDzl/9xJ7o2gLtyT7P8aOtzg659UAp0jqpJNGN0/aMoDvR0n4oc1hV/&#10;DnG2weV/EHLKrPR/HXPPlx9/NXTRgHV/VnXdaO5/iHb2UDF/z3gINJqAWXkHD1iB8nk81Ix9UXx/&#10;wLJ9c3x6q859l3x8lf59wHyPf1N983y5Z9N+N3z3Tx5+jX00M5B/En1yDkGASH2D0wB70odQvwd8&#10;AoZCqkF8M4VElIF8cYRvff58u4O9ZqJ9FYMmTgt9doKYMpN97YIlDUx+0oGD0W56hpIYvWV6vJAZ&#10;qKF6944wkw17QIxpfKp7oYrdZXh8DIlyTQl8doghMa183oceDHh9jYT8z/N5cpzpu+95qpoLpy15&#10;7ZdBkaR6P5SYe2Z6pZIcZFt7Io/nTBl7k43hMNx76ox/C8J8d4fzzrN4m6fSurN41KQfpfJ5FaBx&#10;kHJ5apzmekp51pmRY1Z6U5aESz56zJPmMCF7FZKCCyl7jYeLza538bLTubB4Kq5OpOp4Zam/j2x4&#10;uaVUeVp5LKE0YoV5rp1xSoR6IZpLL4N6XJhyCqp6y4c2zOR3c73xuON3qrigpBB33LM1jot4J63r&#10;eIF4m6kJYcR5J6S3SeV5nKFrLvx5wZ1OCkJ6LYbwzFV3Hsk+uEp3UcMjo193d7zgjct3tbbCd8h4&#10;JLEvYSB4sKx7SVR5J6jyLn15QZ9vCfB5r4a4xn6IGHCKs/yHM3G+oJKGcnLajBuF0XPudreFR3UL&#10;YFyE3HY1SLSEnndVLcWE9HhSCNyGT3lgxUaGgHq4suqFu3rqn3OFDHsbiweEdXtXdaqD+XunX1uD&#10;nHwJR7qDaHxpLNiDsnzACC+Eqn11xBKFDoT5saiEXIQxnl+Ds4NyidmDLILSdIeCuoJUXlGCa4Hz&#10;RseCRIGfK/uChYFuB5iDOYELwq2Dx48qsDGDFo2NnMmCfIv3iHGCAIp8c0KBqIk2XTWBa4gSRdWB&#10;SocTKyyBeIZ+BxSB+IQowVSCvZlhrtiCDZb9m3WBepSdhymBBZJRchuAsJAtXDWAhI5URQCAaIy8&#10;KniAhIwJBqOA5oR9wDCB7aO+rbiBQKCWmleAq51khhSAOJpFcRx/55daW1F/tpTCRER/oZK0Kdd/&#10;sJITBkR//oQ9v0SBSa43rMuAn6pOmWSABaZLhSB/jqJbcD1/RJ64WpJ/GJuCQ6Z+9pkiKVF++JdC&#10;BfZ/P4QIvpCAzrjarBCAJrQymJl/hK9ghE5/Aqqfb3N+t6ZOWdh+laKpQwx+d6BwKN9+XpuCBbZ+&#10;o4PcvhSAeMPBq4J/075jl+x/JLjBg5N+k7M1bsZ+QK5JWUV+IKpzQpN+B6cwKHl95pteBYN+JoO6&#10;t1yRV2+xpjWPnnDtlCGOHHISgPSMyXMubMuLmHRUV5OKlXWGQO+J4HakJoGKO3eBAyqKJHm9tliP&#10;4XlTpUOOR3mekx6M1Hnpf/mLh3o/a9aKX3qpVqqJZnskQAqItXuYJbKI+nv0AtuIhH1ptUmOi4Lq&#10;pAyNAoJdkgOLkoHTfteKU4FpasyJN4EZVbuISoDjPzaHnoC6JPqHzoC4ApWHFoCitCyNTYyVotSL&#10;y4s+kLaKaonofbmJKoi0ab2IH4esVM6HPobHPmuGmIYNJFCGtoXmAlmF2YGWswWMS5ZJocKKy5Q4&#10;j5yJb5ItfIuIOpA3aLCHMY5rU9+GYYzlPaWFvYuvI7OFxIu5AiWEyoFzsgaLhaAfoL6KCZ1ZjpiI&#10;rJqPe5KHeZfaZ8qGcZVbUxKFmJMxPP6E95GuIyyE7JEhAfmD5YFWsTWK6aoOn+uJcaaWjcCID6MN&#10;eryG2Z+dZwWF1Zx7UmqE/ZnUPHWESpg+IsCEMJWdAdWDJ4E9sJKKcrQnn0CI/rACjQmHlqu+egKG&#10;VqeXZlGFUKPhUcaEg6D0O/CDzp9fImGDlJc/AbiCjYEpsCCKGr6LnryIqrnCjG6HO7TGeV2F76/u&#10;ZbmE4qvAUUSEE6jmO3+DZKUxIf+DIpb8AaCCEoEZqJua6W8ImI6Yc3BBh6WWPHFpdbCUPHKMYrWS&#10;aHO3TpKQ1XTnONSPwnX0HqOQhnaEAACKcntFp8qZnXgnl9KXPXiAhteVDnjddOSTDXlHYeuRO3nF&#10;TdCPrHpQOBmOlXrMHgaPNXsLAACI2X6Tpu+YV4E7ltGWCYDKhemT24Blc+2R5YAcYQWQHX/xTQGO&#10;mH/fN2ONgX/WHXeN/n/zAACHcoAApfWXNopAlcKU6okfhMaSx4gNcvaQzYcPYBuPE4ZBTDmNloWV&#10;NsCMfoUbHPyM3YVmAACGO4AApQuWLpNxlM6T7JGjg8uR0I/icfaP3I4zX0aOFoyzS36MpYt9NiqL&#10;jIquHI+L0IrjAACFMIAApDSVb5zGlA2TL5pRgwqRDpfecSSPGpWGXneNWpNoSsqL35GuNZiKxZDH&#10;HCOK8o+RAACET4AAo4GU2qYuk1KSnqMZgkqQep/6cGiOgZz8XcmMw5pTSjaLRpg/NSWKFpeUG9GK&#10;LJLPAACDlYAAovGUaa+7kr2SMawLgauQB6hGb8eOBKSnXS2MRKGKSaaKz59kNLSJmJ3ZG4uJh5Kf&#10;AACC/YAAooqUFrmakkiR4LVbgSOPrrDzbziNoay/XKqL2KlSSTeKYKdINFKJMKLXGzeJGJJnAACC&#10;hIAAmlKk226Eizyhum+ve1me3XDSanucOHH0WJWZxnMbRW6Xr3Q/MHKWZXUoFf+YTXUoAACGIH5p&#10;mbKju3cuirSgpHeFesOdwXfpaeSbEXheV/yYm3jnRN2Wgnl6L+qVKnntFaaW1HncAACFAIAAmQui&#10;hn/BieqffX9eegqcln8NaR+Z7X7gV0aXen7QRDuVZn7ZL2KUB37oFVSVeH8IAACEBIAAmEqhZYhK&#10;iQ2eY4dEeRibhoZTaE6Y2YWEVoCWc4TjQ5OUZIRqLt6S/4QrFQeUPoSAAACDKIAAl36gfJDdiEOd&#10;fI9CeEeaoY29Z3SX94xYVdGVgYsaQvyTe4o1LmySDInRFMqTG4lAAACCbIAAltefsJmrh5ecuZd6&#10;d5eZ35VXZsmXL5NTVS+Ut5GNQnuSm5BALgyRJ5AOFJKSFI1GAACBzoAAlkafHKKPhxicKJ/PdxWZ&#10;RJ0NZjmWipp0VJ2UFZhBQf+R/JbJLbSQbZaFFGGROI3IAACBS4AAlc6esauXhp2bvahOdpKY0qT5&#10;ZbaWDqHXVB6TlZ9RQYeRgp4QLViP6ZvgFDmQhI2sAACA4IAAlXWeYrTwhjuba7EpdiKYeK1GZUGV&#10;qqmuU7STKqcOQS+REqU6LQ6PfZ52FAKQDI2HAACAi4AAjJyvNG4Aflere28Xb12oA3AvX3mkwHFL&#10;Toyhu3JoPEGfN3N3J82d93QkDS+guHPFAACCf4AAjCyuOXZBfgaqenaObwCm7XbyXxqjlXdsTiug&#10;g3f7O+id9HiMJ4ScmXjkDTqe4njRAACBxYAAi7qtDX5dfXOpWH3/bnylwn27XouiaX2iTaefVn2o&#10;O3mcx33GJzObV33eDT+dNn47AACBIYAAizCr6oZnfM+oOoV3bcOkq4SiXeuhTYP5TRGeQ4OBOwCb&#10;tIM2JuCaNYMtDT+btYMRAACAk4AAipuq+Y6DfDSnTY0NbR6jwYu0XUGgYoqBTImdTImJOo2awYjs&#10;JpSZMYj/DT+aXIc9AACAGoAAihCqQZbEe66mlpTNbJijBZLsXLqfoZE5TAmchY/ROjKZ3Y70JluY&#10;P49bDUKZJ4j3AACAAIAAiaipnp8ge0Cl+JyrbCaiZJpGXEie/ZgYS6Gb3pZcOeOZLpWGJjaXXpTc&#10;DUqYEYj8AACAAIAAiUupNKenewWliqS9a+eh5KHOW/ieYp8jS0qbOZ05OYqYmZysJfOWy5lyDUqX&#10;OYj8AACAAIAAiQOo6LCCerylM60qa5WhgqnAW6Od9qa9Sv+axaT6OU6YH6LEJciWUZmMDUOWoIj3&#10;AACAAIAAf3K5/21sceG1wG5pY7GxvW9xVKut6XCARJmqYHGNMwGnk3J4Hrum0XLBBb2nP3NtAACA&#10;AIAAfzO5H3VQcce0yXWMY5GwnnXpVIqsqXZiRHapCXbwMuumJnd1HsSlMHeSBiClIXjFAACAAIAA&#10;fvm38Xz+cW+zn3ydY0WvZ3xeVDOraHxURCqnwnxrMrak1XyWHrmjtXyhBnKjNn2jAACAAIAAfqq2&#10;v4SScQWycYOwYsauPYLxU8qqOIJmQ8mmloIUMnKjpIHwHqSiYoIWBrahf4HkAACAAIAAfky1v4w4&#10;cKSxcorhYlutPomwU1WpN4itQ3SlhofwMjGik4eeHpChNIgrBvGf+oSxAACAAIAAffC0/pQGcE+w&#10;rZJAYgiscZCXUwKoYo8mQyWkqo4SMf6hnY21HoGgI43gByGeo4TSAACAAIAAfZ+0aZvmcAuwEpm2&#10;YcaryZeZUr6nr5XEQuKj9pSCMdKg3pR6Hn6fLpKnB06deITxAACAAIAAfWqz6aPlb9ivjqFQYZCr&#10;PZ7NUoanG5ypQqyjXJtwMZygSpriHmaefJSNB3mcdoUOAACAAIAAfTazm6xHb9CvK6lWYYSqwaZd&#10;UmSmgqPrQpCiraLDMZSfj5/zHnadyZSZB6CbxYUoAACAAIAAcq/FSGzeZaXArG20WB28OW6fSdO3&#10;7G+VOnW0AXCBKVOxNHEtFJax6XC4AACrKXR7AACAAIAAcqLEd3RwZcO/sXSLWDq7BHTVSfG2hnVA&#10;OpaydnW/KY2vf3YhFRWvxHW7AA+p6XjnAACAAIAAcqPDOnu4Zaq+cntFWCa5tXr9Sda1JHr3Ooix&#10;A3sSKZ6t8ns4FW6t3nsEAKOn030uAACAAIAAcpXB7YLaZYC9JoH4V+e4aoFCSaiz0oDMOmavrYCW&#10;KZysioCQFa+sMIDMASGl+IDEAACAAIAAcnbA0ooLZV+8B4jIV8C3RYe2SXWyqIbaOlGuc4ZRKZ6r&#10;R4ZJFe2qr4aQAZGkVYEPAACAAIAAclG/+ZFoZUq7H4/LV7K2To5USWexqI0iOkGtbIxeKaiqIYyF&#10;FiepWIuDAfGi6oFQAACAAIAAcjC/UJjTZT+6YpbgV661f5UKSWOwz5ONOj+skJLCKbapOJMHFmCo&#10;LY8hAkehtIGKAACAAIAAchO+06BgZT25zJ4aV7G01ZvuSWSwFpo6Ojqr0pm2KbeofZh5FoWnTY86&#10;Ao2gs4G6AACAAIAAcf6+dqg2ZUO5UKWiV7u0Q6MoSWuvd6FrOkWrKaBRKdCnypxFFqimj49SArqf&#10;84HYAACAAIAA2bVxgWyqxQ5y1243r790G2+3mZt1SXEtgqx2a3Kjaut3inQbUgV4oHWCNnp5oHbA&#10;EgJ6eXat17dvV3few3Bw3HhHrklyQXi3mEtzj3k0gXR00nm+acd2DnpRUOt3NHrWNWh4IXs+EM54&#10;wnqt1eJthIMdwaRvG4JnrLVwmYHClsxyAIFJgBxzXoDqaJN0soCcT9l15YBKNGx2vH/vD8B3QX8i&#10;1Blr6o5Kv9VtjoyQqu5vGYrwlTpwl4l1frByDogxZ1dzdocETsx0tIXiM4B1coTbDtZ184Mw0npq&#10;lJlvvjtsQJbMqVRt1pQ/k65vXpHVfVJw4o+UZiVyXo2RTc5zpIuoMqV0R4oYDg501Iao0SZpiqSd&#10;vOtrOKEjqAJsz52qkmFuXJpRfBxv6JcqZQpxaJQ/TONytpGmMeBzP4/ODWVz44kO0BVoua/Uu91q&#10;Z6uKputr+acrkUlthaLnexhvGJ7mZCZwn5szTBlx6JfvMTpyWpYUDNlzG4iwz0doH7sVuxBpy7YB&#10;pgxrU7DDkF5s1quYei9uaqbGY1dv+KJtS3BxQ57IMKpxl5uQDGdyeYhizrlnvMZguoBpYcB9pWFq&#10;2rpjj5xsTbRgeW1t2q7PYqdvaKnvSs5wrqZQMBpw65/uDAxx94glylp55GuLt316ZG1Lo8F65m7r&#10;jwJ7aHB0eVV77nH6YrV8fHN/StJ9FXTuL+F90HYeCzl/ZHY3yOl36HY8tld4kXbkoqR5LXeDjex5&#10;xHgieEJ6XXjKYa96/3l6Sdl7onoaLvV8SXqQCmt9sXqox2V2KoDktK525oCHoRx3lYAsjHN4Q3/o&#10;dvJ49X+5YIV5rX+YSM96Wn9zLgd65X9ACbZ8M37WxdN0pYt6swt1a4ozn3h2J4jyiwN25IfEdaJ3&#10;roa/X194eIXQR9V5LYTvLTB5nIQ0CRl66IJ3xFtzXZYTsZd0KpP2ngR08JHZiZd1t4/NdGV2iY3h&#10;Xkh3ZowtRu14IIqdLGx4comKCJN5zIWTwyRyW6DCsGJzLJ3XnM5z8preiGh0vpf0c0p1l5UzXUt2&#10;dJKuRht3NJCLK713a496CCJ43YWAwitxj6t+r2ZyYafMm81zI6P5h2hz7qAzcl10z5ysXH11sZl2&#10;RWp2aZbRKyx2h5VXB8R4F4VAwW5w+LZNrqRxx7HZmvpyga0xho5zRKiTcYd0JqRNW711EaCMRM51&#10;yZ3AKq51x5ojB3h3doUNwPBwlME2rhdxXrwDmlJyCbaJhdZyvrEecNVzmawrWx50hKgIRDt1O6UQ&#10;Kip1I5yCBzt29oTku26ClGqcqjGCOGx4l+uB+W4qhHmB0W+/b/yBuXFNWnCBuHLZQ4CB3XRHKQSC&#10;gXVTBTyDu3aNukyAvXSzqRCAjXWNlrOAZXZWg0+AS3cXbuWAQnfdWXCAUHimQpOAeHlaKC6A/HnI&#10;BMiCDHrSuRx/Dn7Np8J++X63lZh+336cgiR+2H6Gbc9+3H6DWHl++H6NQbp/J36SJ25/jn58BGKA&#10;kX6St7x9lIjVplx9hofulA59fIb+gMl9gYYVbJB9n4VMV2F9zISYQMx9/4P2Jqh+RIOEBAl/SIHU&#10;tm18WZLhpQt8UJE4kr98UI9/f4R8XY3Ia3d8gIwtVmh8vorHP/589ImQJf99GIkGA75+L4KItVV7&#10;Yp0Mo/N7Xpqjkah7XpgefnV7bpWbanl7lZM8VYp7z5EeP0Z8CY91JWh8D48AA359QYJctHV6nqdJ&#10;ow16naQmkLx6maDVfYp6p52IaaB61Jp1VM57Epe/Pqx7PpXGJOx7KpQgA0l8fYI5s8x6C7Ggolh6&#10;DK3Gj/h5/6mvfMJ6BKWZaNx6MaHdVBp6eZ66Phl6o5zkJH96aphSAx573YIcs1x5p7wgodJ5p7eY&#10;j1Z5jbK+fBR5g63paDl5qKmXU4x57qZBPZd6GqN8JAt5zZhfAvx7XoIErNiLvWnanPmKgGu7i/2J&#10;fm1wecCIqW8IZmmH8XCYUeyHYnIkO+iHIHOFIbGH9XROAACHgXckq/OKAnNlnAeI+HRViu6IDHUy&#10;eLmHP3YIZXGGjXbiUQeGBne8OxGFwHh4IPaGanjHAACFlXsVqvCIanzbmtWHe3z5idmGmH0Ld52F&#10;2n0hZHGFNH1GUCmEuH11OlGEcn2ZIFWE9H2QAACD5n6KqdGG9oZamaSGD4W3iJCFPoUAdouEhoRT&#10;Y3mD7YPDT1yDeYNJOaaDOILjH8aDmIK4AACCb4AAqKWFw4/bmJiE4I6Kh4OEF40idWKDZ4u2Ym+C&#10;1opkTmuCdYlKOOGCMohuHzKCZoh7AACBLoAAp6uE15l+l5aD+pd+hoGDMJVcdG+CgJMzYYyB8ZEw&#10;TaqBho94OEWBRY5SHrWBWI3dAACAIIAApuKEHKMylsiDRaCIha2Cdp2sc5mBwprKYMSBN5gmTQCA&#10;zZXyN8eAdpS6HlGAbJJXAACAAIAApkqDj60IliOCvqm6hPiB56YmcuGBJqKMYBKAl59WTFOAOZzZ&#10;Nzd/35u1Hfh/p5REAACAAIAApeODLbcalaSCYLMzhF6BfK7rcjyAqaqgX3yAEKbvS9d/r6R6Ns1/&#10;WKF5HZ5/DZQHAACAAIAAnqaVHmlOj9STJmsjf+6ReWzUbsyQA25qXI2OsG/2SQ+NnXF0M9aNEHKy&#10;GYeOonL2AACDFnq8neyTlHJajxaRyHNNfxSQJ3QzbfqOrHUUW8SNWHX5SFWMRXbZMyiLrXeKGP2N&#10;AHeDAACBoX4fnRiSE3tOjhCQYnt9fiGOxnunbQCNWHvYWuCMDXwYR46LAXxfMn6KY3yRGH6LfHxs&#10;AACAWoAAnBmQt4QrjP2PC4OzfPaNfoM1bAmMEIK4WfqK1oJYRs6J04IJMeWJMIHNGBGKEoHZAACA&#10;AIAAmyaPhI0sjACN4owQe/iMXorpawiK9om/WS2JtYiyRhyIvofcMVmIF4dQF7CIxodYAACAAIAA&#10;mlKOoJZRiz+NBpSYezeLfpLEajWKFJDwWF6I1Y9GRW2H1I3xMMuHKY1NF0mHrIwFAACAAIAAmaSN&#10;75+CioeMWp0wenmKzZq1aXqJXpg9V62IIZYKRNWHHJRbMF6GV5P0Fv+Gso+NAACAAIAAmRyNaKjM&#10;ifWL2KXpedyKRKLNaNyIyZ+3VxKHiJ0PRECGi5tJL+aFvZopFr6F4Y9hAACAAIAAmL2NCLJWiYSL&#10;e67xeVaJ3Ks5aE6IUqeQVpGHBqSUQ9WGBKL2L4aFOJ8dFmuFSI8oAACAAIAAkNie4WjMgtecTGqN&#10;c9+aAmw0Y8SX723FUoeWC29JP+yUhnCxK0qT6HGzEGyW3nEvAACAAH3QkECdjXFjgkibEHJRczyY&#10;w3M6YyaWo3QiUfCUtnUMP2WTKnXpKtOSdXZ6EDiU9XXyAACAAIAAj5icIXnZgXWZunoScn2XbXpN&#10;YmCVU3qVUT2TanrpPsuR4XtAKlmRHHtxEAaTL3slAACAAIAAjs+azII9gJKYboHbcYSWLYF5YZCU&#10;E4EmUHuSN4DqPiqQs4DCKd6P4oCpD9KRkoCqAACAAIAAjgCZtIqof8aXWYm5cLSVHYjHYLSTB4fe&#10;T9aRHIcMPZuPoIZ6KXeOwYY+D62QFoV7AACAAIAAjVWYxpNHfxeWeJHLcAGUPJBAYAqSH466TzOQ&#10;M41gPSWOn4xqKSKNtoxdD4uOwImRAACAAIAAjMaYGJv3fpqVz5n4b4KTiZfUX3qRYJW5Tp6PdZPx&#10;PKWN4pLNKM+M2JLFD2mNnYprAACAAIAAjFWXmaS/fiKVUqJDbwCTA5+TXvaQzZzxTh2O3JrUPCaN&#10;T5ncKGuMOJgaD0uMrIpXAACAAIAAjAGXPa3EfcOU9KrcbpGSmqeoXoKQVqSRTbSOW6JRO8+MxqD1&#10;KB+Lr5shDxyL+Yo3AACAAIAAg4mpE2g3djyl9mngaBWjHmt4WOKgeGz+SIueDm5yNrKcNW+3Il6b&#10;43BaCFidr3AgAACAAIAAgxKn8nBndd6k1nFHZ62h53IsWIGfJ3MWSDCcq3P+Nmeaw3TLIiuaR3Ue&#10;CICbdHUxAACAAIAAgpamlnhodT+jiHiiZyKgk3jlV++d0nk9R7CbVHmgNgCZZ3n+IeuYzHoVCJ2Z&#10;Z3qnAACAAIAAggClQoBQdJCiOoAAZl+fTn+2V06cjH+CRxyaGH9pNYuYKX9fIaGXdX9YCK6Xi3+T&#10;AACAAIAAgWSkJYhHc/ChJId4ZbWePIatVp+beYXxRpaY+oVcNRuXD4UCIVqWQoUUCLyV34PRAACA&#10;AIAAgNijS5Bfc2igTo8ZZS6dYY3LVhWamIyPRhOYEouINMiWB4rxISuVJItiCMyUYIXzAACAAIAA&#10;gG2ikJiHcvefmZbOZLicqJUCVZ2Z2pNNRaaXUZHyNHeVPJFbIRWUHpDoCOKTDoYCAACAAIAAgBSi&#10;FKDTcsOfG565ZH6cF5xtVVGZLJo4RVCWlZimNBeUjphhIMaTb5V/COiSAIYGAACAAIAAf9GhvKlc&#10;cn2et6bsZC6bpqQyVPqYraGlRQKWDaAtM9mT/J58IJmS2JYKCOORO4YCAACAAIAAdrSzwWd/afWw&#10;OGkIXICs5WqMThipvGwCPoem4m1cLT2k625rGLmll25sAYmiqnACAACAAIAAdlqy0G9SacqvKHAd&#10;XFerpnD5TfmoVHHdPnClXnK8LTqjSXNqGOOjp3NGAf6gN3VhAACAAIAAdgyxfHboaWCt2HcbXAKq&#10;R3dgTaCm63fDPiij7HgtLRChx3iEGO6h6XhUAl6d+XpYAACAAIAAdaywHX5daOmsfX4WW3eo833d&#10;TTSllH3DPceimX3GLNCgan3RGOegWn28Aqyb+n6vAACAAIAAdUSu9IXhaH+rWIUuWwWnz4SHTLek&#10;bYPzPXKhZIOPLJCfMoNrGNme94O/Au2aO4H7AACAAIAAdOSuE42KaCiqdYxyWq+m44tYTF+jeYpY&#10;PR6gaImaLF+eGIloGNKdtomDAyOYtoIfAACAAIAAdJStZZU9Z+apwZPKWm6mI5JDTBiirZDePNSf&#10;mo/uLDCdO5AHGNqclY5ZA1aXaoJCAACAAIAAdF2s150CZ7GpLZs7WjKlhplWS9iiBpejPJSe7Ja1&#10;K+uck5Z2GLubxpC5A4mWU4JkAACAAIAAdC6sfqUXZ7SovqMZWi6k/KDQS7ihXZ7JPHueKZ3zK+ub&#10;vpuTGNGa8pDIA6yVjIJ8AACAAIAAajK/A2a0Xc67QGgOUOO3lmlwQyO0BWrGNCqw6Gv0Ix+vPmyi&#10;DiGxSGvjAACfBHOwAACAAIAAae2+PW4yXc+6OW7YUPW2Qm+cQ0Wyd3BuNFuvLnExI3OtSnGcDrWu&#10;6HDmAACdwHgpAACAAIAAac2853VkXZ242nWAUNW0z3W4Qyaw7XYZNFGtkHZ8I5GriHauDxysyHYm&#10;AACciXwiAACAAIAAaai7cnxrXWG3ZnweUIezXXvpQvKvd3veNC2sFHvwI5Op8nv4D2eq4nvYAACb&#10;aH+hAACAAIAAaXq6MYN/XTW2I4LaUFayFYJLQrSuK4HXNBSqt4GaI5SohYGeD6mpMIGuAACabIAA&#10;AACAAIAAaU65PIq7XR61HInJUESxAIjcQp6tDYgQM/ypkYeSI52nOofAD+anq4a4AACZkIAAAACA&#10;AIAAaSm4f5H+XRS0R5DIUD+wGI+CQpSsG45sM/Gom43hI6emMo5FECKmWYrpAACY34AAAACAAIAA&#10;aQ2385lZXReznpfmUESvWZZVQpKrTZUIM+Snx5S2I5ylXpPMED+lWYr8AACYSIAAAACAAIAAaPq3&#10;j6DrXSOzE59JUFGutZ18Qpaqm5wlM+mnC5tuI7GklJgiEFakg4sMAACXsoAAAACAAIAAzVBsbWZE&#10;ueduMGh1pdNv2GqQkOBxY2yUew5y326NZFV0T3B9TGx1pHJQMa12qXPWDcd4MXO2y1xp7nFUuFhr&#10;53JnpG1ttnN3j59vZ3SGeeNxBnWXYz5ylnalS2Fz+nebMLF03HhVDOZ2dHflyYhnyXxgtpFp3Hxc&#10;ouFry3xfjiZtmXx9eJFvVnyqYhJw/3zeSllyb30EL8ZzK30EDCF07nyDx7tl4odQtMJoCoZQoRtq&#10;C4VgjJpr8oSHdyptzYPTYNtvjIMvSVRxBYKNLulxmYHrC3Zzm4C4xhhkRpI0sylmfJBUn4NojY5+&#10;iw9qg4y7dddsbosXX7JuQ4miSGBvwohBLh5wK4cfCuRyeIRSxMVjAJ0hsd1lP5pwnjhnVZe1icpp&#10;U5UKdKZrR5KFXqVtIZAzR4Jupo4pLWlu5ozFCmhxhIcJw7Zh/agTsNRkQKSXnSpmVaD6iLtoVJ1r&#10;c6lqUpoTXchsM5b/RsdtsZRULNJty5LzCgJwuYbEwu1hPLMJsA1jf67EnFNljapMh9tnhaXbcspp&#10;hKG4XP9rbZ4FRiRs6pr9LE9s2ZhcCa9wFIaMwmpgu73+r4Vi+rjnm7Jk+LOThyVm4q5Ochdo2qlz&#10;XF1qwqU+RYtsN6I+K8ZsAJyoCW1wEoZfvq90jmVgrQR1gme+mmx2cWnvhr53Wmv9cg94Qm37XFp5&#10;LG/uRVN6D3G7KwN633MZB4B9FnN9vUZyPW/wq+lzZnE7mVp0dXJwhbZ1dnOYcQ52c3S9W2p3cXXf&#10;RHZ4XXbkKjh5BXeQBvV7W3gUu8BwLnprqj5xcnq2l9Nymnr5hD9ztntCb8F0z3uVWkR15HvsQ3N2&#10;1nwyKVh3Tnw/Bnp51nxsuiluXYTKqJpvsoQzljFw7IOWgtdyG4L+bnhzT4KAWSd0eIIOQoV1boGf&#10;KJF1t4EuBg94hYAxuK5s0Y8ppyduMo3DlL9vfIxQgWxwuIrfbUZx94mEWBpzNIhSQah0LYc7J950&#10;RIZ5BbR3ZINst3hrlpmapfRs/5dtk49uTZUjgENvkZLabDBw2ZCvVylyFo63QOJzE40SJz5y+4xW&#10;BWd23oOntoJqm6QUpPxsCKEkkpJtVJ4Ff0lumprma0dv65f5VmBxLpVWQD5yH5M4Jrxx3pIjBSd3&#10;SoN8tctp366XpD5rTKrnkcVskab4fnZtz6MGandvIp9hVaNwbpw3P6ZxXZnzJklw6pbiBPR3oYNZ&#10;tVZpYrkko7hqybS3kSNr/q/4fcZtL6s+ac9ueqbyVQ9vxaNnPxhwrqENJcdwFZmLBMp354M9sHB8&#10;/2SsoE19HWcdjxF9VGlXfJZ9nGtnaP598W1lVER+Vm9TPhF+1XEPJAB/q3ImAfeBZ3QBr1N60W6g&#10;nzN7J3ATjd97enFoe3V71XKpZ/N8OnPjU1N8r3UUPTh9LHYdI0N9yXafAbZ/rnhxrh141XiRneB5&#10;TXkZjL55tnmRekt6JnoAZuR6nHp2UmZ7H3rtPHB7nXtMIpx8AntUAX1+K3xXrLh3EIJnnHN3mIIl&#10;izd4FoHPePp4loFyZa55J4EmUVp5vIDlO496OoCjIeZ6ZIBWAUt90X+6q2Z1l4xAmyB2KotAieV2&#10;tIold7F3P4kAZJx314frUGZ4fYb7Osd4+oYrIUl46IXMASB+GIDDqk90aZYymgl1A5R4iNF1kZKW&#10;dqR2I5CpY6F2wY7WT5J3Y403Ohl334v5IL93mIu2AP1+VYCrqXBzeKAvmSV0F52+h+p0o5sWdcF1&#10;NZhlYsx12pXiTtt2gJOxOYp265IoIFF2c5DMAN9+h4CXqMpywao5mHNzYqcWhytz6KOsdP90cqA5&#10;Yg51GJ0TTit1x5p4OP12LJkQH+91epT0AMd+sICGqFxyRLRYl/By4rCKho9zW6xidFpz16g4YXN0&#10;dqSBTaV1IqGwOHx1g5+GH3d0qJVGALR+0YB5on+FxWQZk6CFFmaJg5eEnGjCcj+ER2rRX7iEC2zK&#10;S/GD8m6sNoGEIHBIHGWFYXDmAACATHa6oZiDuG2DkqeDRW8JgoCC6HBtcTWCn3G+XsOCa3MESxeC&#10;WnQ7NcCCfXU4G8iDb3VmAACAAHq5oIuB2XbVkWaBiHeLgV2BO3grcBKBA3jAXcCA3nlVSjiA13nk&#10;NQWA83pPGzeBmnosAACAAH46n2aAGYAlkDN/3YAigBd/p4ADbxN/eX/eXNt/ZH/CSYB/Zn+tNHh/&#10;fn+UGsp/4X9XAACAAIAAnjt+sIl9jyR+fYjPfwd+UIf/beR+K4cdW9Z+HoZKSJF+MoWZM7J+QoUN&#10;Gjl+WYUMAACAAIAAnUR9kJLujiR9ZZGVfgp9OpAPbPJ9GY53WvV9Doz4R9d9GYuxMxx9JIrdGcd8&#10;+4pmAACAAIAAnH18qpxnjVl8hpppfT18V5gubCZ8NJXkWjR8LpPJRzR8OJIKMqV8K5EmGXF7x47Z&#10;AACAAIAAm+V7+6XzjLZ73KNVfI57p6Bra3d7eZ1yWYl7cZrJRo97g5jDMh97bZf5GSB6xJD9AACA&#10;AIAAm317f6+fjDl7Yqxue/x7IajZat565KU8WP560qIdRhl64KAaMa96xp2fGLh58pC3AACAAIAA&#10;lNGPDGOShvKNnWXxd/CMeWggZ5+LiWonVhuKu2wVQz2KKm3hLnaKKW9HE8iMm28UAACAAHpAlBCN&#10;LWx6hiuL923+dw6K5W9oZsuJ9HDAVVmJJXILQpGIk3M/Ld+IfXQeE2KKfXOsAACAAH22kzGLX3VH&#10;hRyKTXYOdhiJSHbEZdSIZHdwVH2Hn3gaQdeHE3i5LUmG7nkfEwOIf3iaAACAAIAAkiyJuH37hAuI&#10;sn4kdPKHwX41ZOqG4n47U6mGLn5HQS6FqX5VLMuFdn5UErmGoH4GAACAAIAAkTCITIbMgw+HU4ZX&#10;c/yGa4XDY/WFkoUdUvWE2YSBQJyEXIQMLFuEIIO/EneE6IOGAACAAIAAkFeHO4++glSGSo6yc0OF&#10;YI13YyKEhYwnUiSDzIrwP/KDRIoAK9KC/YmeEh+DZ4g6AACAAIAAj6iGYpi1gZqFeJcXcoWEiZU5&#10;YmeDqZNGUW2C8pGKP1WCZZBCK2+B+5AdEeWCHowZAACAAIAAjyCFvKG+gQmE2Z+WcemD4Z0bYcyC&#10;9JqLUNWCN5haPrmBspb0KvCBOpZGEbKBEYv3AACAAIAAjr6FRar3gJeEZahXcWODYqVFYT+CYqIh&#10;UFiBl5+YPlaBCp5lKpuAjps1EXGARYvLAACAAIAAh3yYnWMVemmWmGVZbESU42d4XOGTZGlyTEmS&#10;D2tNOjaRIGz1JdmROG4BCzyTlW10AACAAH1GhtWW/WuKec+VH20Ca5mTaW5nXEWR22+/S7yQe3EG&#10;Ob6PgXInJXiPdnLICy6RGHJFAACAAIAAhiCVSHPbeO6TiHSlatKR2XVkW3uQUXYeSwyO9XbUOS6N&#10;+nd0JQ6N1He7CxyOyHd9AACAAIAAhUiTsHwWd/6R/HxMacyQXXxzWqaO2nyXSkuNjHzAOJGMlHzl&#10;JJyMWHzmCwGMvH0MAACAAIAAhG+SXYRZdyqQsYQHaPiPGIOhWcaNmoMxSaiMQYLJOAWLUYKHJDiK&#10;/oJnCu2K8YHuAACAAIAAg7qRR4zIdnKPqIvvaD+OD4r0WRiMiYnrSQaLLoj9N5yKJYhbI+uJwIhr&#10;CtmJZ4YUAACAAIAAgyaQdJVEdfGO3ZPwZ7yNO5JiWIaLqJDFSGuKTY9oNxSJQo6YI56Iso7GCsaI&#10;HYdJAACAAIAAgrGP1p3OdXaOQpwFZzqMl5nvWASK9pfMR+qJk5YaNo+IjJVrIzSH6ZQVCraHEIc+&#10;AACAAIAAglqPZKaEdRaNzqRbZsuMF6HHV5GKZ58vR4SI951SNjyH5ZxwIu6HOZeeCpWGRocoAACA&#10;AIAAepCipWJwbhOgJmSVYKud7magUiCb52iKQliaHmpOMOKY/mvDHIGZwWw/A9+YoWy+AACAAH/Q&#10;efyhQWp7baCezGviYDScf21BUbmaXW6VQgGYgG/SMKOXSnDUHGaXz3EHBCCWEHHSAACAAIAAeWuf&#10;onJYbO6dQnMhX52a9HPmUSGY0XSsQYKW8nVoMESVsXX+HDaWBXX7BFKTxXdNAACAAIAAeMSeEHod&#10;bDKbu3phXs2ZeHqcUHyXWHrcQOyVgXsdL9OUPHtPG/eUZ3sxBHSRwHxMAACAAIAAeBucv4Hva4ia&#10;coG5Xh6YNYF2T8iWE4EtQGiUNID4L2SS74DcG7WS9YDYBI6P/YCdAACAAIAAd4abuonfavqZc4k4&#10;XZOXMIh1TzqVCYetP+KTIocHLxmRuYaxG4+RnYcWBKiOdoMmAACAAIAAdxGa3ZHXaoCYnpDEXRWW&#10;WI+GTrqUK45IP22SQI1OLsSQyoz0G4aQZYykBMeNKYM7AACAAIAAdrOaRZnrakuYBpiDXN2VrpbL&#10;TnOTYZUMPx6RZZPWLmOP+5PSGzCPjJE9BNWMHINFAACAAIAAdmuZ1qIragKXjaB7XIuVJ55cThyS&#10;zJxEPtKQxJsZLiePS5nwGweOzZJGBNiLUoNGAACAAIAAbgatOWGTYgOqXWOSVTqnt2WDR2mlO2dX&#10;OE2jHWj3JzaiF2obEiqkf2mnAACY025iAACAAIAAbYOsEGk/YbqpG2qPVP2mRmvhR0CjoG0qODeh&#10;YG5TJz+gMW8bEnGiLW6KAACXLXNpAACAAIAAbReqgXCzYTmnk3FzVJiktHI3Rt6iA3MBN+2fuXO6&#10;JxuecnQuEpKgE3OYAACVoHgwAACAAIAAbKGo6ngIYK+mA3hTU/2jLHicRmqgenjvN4meM3lBJt2c&#10;3HlsEpeeMnj1AACUMHxjAACAAIAAbCinkH9sYDikr39QU4Gh2X8rReOfJn8ENzGc0H70Jp2bcH7y&#10;EpKchn7jAACS6IAAAACAAIAAa72mh4byX9mjpYZ3UyWgx4XkRYWeC4VQNtibq4TlJm+aKITVEpKb&#10;A4S4AACRxoAAAACAAIAAa2Slt459X5Gi0o2vUt+f54yyRTqdHou7NoaavIsbJjuZJYtKEqWZqImh&#10;AACQ24AAAACAAIAAaySlD5YQX1SiJpT1UpyfM5OfRPOcX5JZNkCZ9JGzJemYYZG8EoKYrYyDAACQ&#10;J4AAAACAAIAAavCkoZ3jX1ahpJyoUpmemJr3RNiboplWNjOZF5jPJfyXapbnEqqXqYyeAAuPioAI&#10;AACAAIAAYbO4fGCJVfS1fGJSSaGykGQYPGGvw2XDLbutjGclHJKtRGe4CFyupGdrAACTWHLYAACA&#10;AIAAYTC3kWfbVce0T2kCSZKxFWo4PG+uC2tmLeWrn2xkHPCrCmy6CPGsCWxpAACSF3duAACAAIAA&#10;YOq2C27sVXeyv2+SSV2vcnBFPEOsUXEHLdapznGnHRSpBXHJCVyppXGdAACQ4XuAAACAAIAAYKq0&#10;ZHXYVSWxGnYZSP2t0HZhPASqq3a6LaqoIHcLHRenMncGCainenc4AACPv38WAACAAIAAYGiy9XzS&#10;VOmvrHy/SL6sXXytO7mpNHycLY6mlXyiHRmljnyZCeqliH0ZAACOwYAAAACAAIAAYC6x2oPxVMeu&#10;gYOXSKOrJIMqO5un8YLBLW+lSIKDHSWkEIKgCiejzII5AACN44AAAACAAIAAX/2w/IsUVLWtjYp9&#10;SJiqH4m8O4um4YkILV2kMYi2HSui3okgCmWiSoaIAACNM4AAAACAAIAAX9mwV5JGVLKsy5F+SJip&#10;SJB2O4Wl+Y+JLUujQY9lHRih7I68CnyhH4cXAACMnIAAAACAAIAAX8Gv3ZmgVLusLJi9SKOokZeB&#10;O4elNJaELVKibZYtHTOhAZNOCpKgIocmAACMAIAAAACAAIAAwRNnFV/trtNpOWK0m+1rPmVgiCJt&#10;JGfuc2lu+GppXbdwuWzRRsdyRW8QLM9zJnDdCgR2KnEUvyBkJWrRrUtmimyFmo5ov24shuhq0m/L&#10;ckZsz3FgXKhusXLrRclwSXRTK+hw8XVdCW10aHVrvUlhlXWnq4ZkIHZOmQdmfXbzhXNos3elcPhq&#10;0nhcW4Fs0HkRRMpucHmvKw9u2XoKCOly3Hotu3dfS4Bdqbhh9YAPl0NkbH/Ig+5mwX+Nb5dpAX9p&#10;WlJrGH9NQ89svn8pKkJs5H7tCHZxs36GucxdVYsEqCBgF4nclbJipoi1gmllDIeXblJnYoaOWTVp&#10;kIWnQudrOYTNKYlrGYQaCBRyWYI/uHFbwJWzptRekpO7lHBhLZG1gTFjoo+2bS1mA43UWDxoN4wd&#10;Qhpp44qgKOVpfomxB8Fy5YU+t1xaeaBjpcxdVp2ek2pf9Zq6gDFicJfebD1k3pUxV2pnGpLAQXFo&#10;u5CvKGBoF4/KB3xzWYUQto5Zf6sOpQVcYqd8kpxe/qO+f19hdqAIa25j55yZVq1mLJmPQNZnyZcn&#10;J+xm4pUiB0RzuITqtgpY1LWspH5btbE/kgNeRKylfrpgsaghas9jHaQDVh9lYKB+QE1m8J4fJ25l&#10;yJlfBxh0A4TMszdu7F9HoplwT2IxkQ5xp2Tpfmhy9md3arR0P2ntVel1gWxNP7x2pG53JgJ3Wm/8&#10;BDJ7CXESscJsLGmroXttz2uMkABvUG1QfWtwvW7/acNyIHCfVQ5zeHIyPvh0oHOaJVd1D3R4A+F5&#10;cnXJsDFptXP0n81rfnTfjnttIHW4e/ZurXaMaHpwMHdgU+1xoXguPf5yyXjcJIdy5nkmA5l563pG&#10;rpJngn4fniZpZn4tjNprIX4uepVsx34pZzhuaX4wUtlv7n47PRxxF348I9Jw4X4QA1t6U34rrRBl&#10;n4hHnLNnmIeLi2xpaYa6eS5rIIXhZhNs0YUVUddubIRnPEtvkoPHIzBvBoNTAyZ6rYGCq9ZkGJJ9&#10;m4BmH5D8ikFn+o9ZeA5pv42vZQVreowaUPZtFoqvO5RuOomIIqBtXYkfAvp6+YIDqtxi3Jy1molk&#10;7JpyiUtmy5f+dx9olZWFZCVqXJM1UDZr/pEmOv9tEo+PIi9r6o7cAtV7N4HqqiNh7Kbtmcxj/qPp&#10;iIRl2aCodlZnn51iY2BpapphT4BrFJfROm5sIZYWIclqqpOQArd7aoHWqa1hRbEfmUZjVK1bh+hl&#10;IqlNdbFm3KVFYsVooqGkTvpqSp62OetrSpz6IU9pipaFAp97k4HFpaR3FV7Dlnp3r2G6hjR4XGR0&#10;dKd5FGb7YfB502lnTgZ6m2u3OIt7Zm2/Hst8O27TAACAAHJgpHh0eWiNlVp1VGqOhQF2JWxpc4t2&#10;9m4nYO53y2/VTSJ4o3FsN8N5ZnLHHih52HNRAACAAHcFozZyF3JQlAJzH3Nug+R0DnR0cmh0+HVm&#10;X+x14HZTTEZ2x3c2NxF3hXftHZ13kngHAACAAHsYocRv9Xv3ko1xF3xPglhyH3yMcRlzHny5Xrh0&#10;JXzpSzx1Hn0YNjV11X02HPN1d30DAACAAH6ioGxuJoWckThvWoU7gQhwdYS3b9Rxg4QfXbRylIOQ&#10;SlVzn4MXNXx0TYKtHGpzhYJvAACAAIAAn1Bsr49WkCBt744+f/hvE4z3bs1wLIudXL1xRYpVSY1y&#10;TIk2NNty8ohjG+9xy4hLAACAAIAAnm1rgJkTjzxsyJdHfxRt7pU/bfBvC5MnW+5wLpE0SNxxN4+I&#10;NFlxxY5xG5BwXY1YAACAAIAAncRqlqLTjopr46BXflhtBZ2RbTVuHZq8WzZvQpgrSDBwUpYZM9Fw&#10;1JUfGzpvNZF6AACAAIAAnVRp8ayXjghrPalyfcFsVKXybJdtX6JrWqVufZ9NR7Vvip0DM1Zv/5t4&#10;GsRuR5IZAACAAIAAmFB/l15aikl/cGFGexh/eGP4apZ/nmZ2WNh/12jVRcaALmsNMOWAvmzeFrWC&#10;PW00AACAAHZcl1N9G2eYiUZ9OWmkegF9ZGuHaZF9nG1NV+19427+RPt+QXCPMDl+vXHJFjZ/s3G7&#10;AACAAHpnljl613C+iAF7IHIBeOV7YnMnaHh7sHQ3Vvp8CHU6RC98cHYpL5d823bYFcV9SHaFAACA&#10;AH3zlQV4xHnnhrx5Knpyd5d5hXrbZ3l54Xs5VhB6TnuOQ3F6wHvcLwl7G3wKFWZ7HXumAACAAIAA&#10;k9N3B4MOha53f4LzdoR36oKwZk14UoJSVR94x4H7QpZ5SIG0Lld5koF2FOl5TYFTAACAAIAAktR1&#10;pIxLhKl2JouHdYR2l4qRZVh3BomDVDp3foiDQeB39oeuLcZ4MIctFIF3xoamAACAAIAAkgd0gpWJ&#10;g9t1DJQjdLd1fZJ8ZJF17pDBU312bI8pQUF24o3hLVp2/I1TFDl2fosWAACAAIAAkWpzoJ7Mgzd0&#10;MJzKdAt0npp4Y+d1CJgTUtd1hpXzQKF2AJRmLNp2B5P+E/V1d41+AACAAIAAkP1y/agcgrpzj6WK&#10;c31z9KKTY1V0UZ+PUlN0xpz9QDN1OZtqLGx1M5mME4t0tI03AACAAIAAiyyIfl3wfhGHrWDHb9OH&#10;HWNqYEeGuGXbT3SGcWgnPSuGZmo7KLyG7Wu5DgaI/mtHAACAAHnTilGGNGatfTqFpGi1buyFLWqa&#10;X3OEzmxiTrqEim4PPI+EfG+PKECE33CPDdeGSW/1AACAAH1YiV6EB29TfB2DpHCjbe2DQnHbXneC&#10;83L6Td+Cu3QLO9iCsXT6J7OC93WHDZ6D53TvAACAAIAAiE+CFHfoevqBxXiXbLiBeHkqXYSBMnmo&#10;TQCBDXoeOyOBB3qBJyyBMnqrDWaB0XpdAACAAIAAh0qAVoCLef2AG4Cja8J/34CWXIt/poBuTGd/&#10;e4BJOqh/fYAtJtx/joAQDVJ//n/oAACAAIAAhmh/B4lPeTZ+2IjTawJ+m4gjW8J+XodWS41+N4aX&#10;Of1+LIYJJlF+JIXZDQ1+eoSjAACAAIAAhbF985IReHl9zJEGakd9jY+3Ww19To5QStx9KY0POWZ9&#10;FowsJfV844w6DOp9MoiWAACAAIAAhSJ9HZrVd+d8+5lEabB8t5dfWnl8b5ViSkl8RpOyONN8NJKx&#10;JYJ75pJKDMt8J4imAACAAIAAhLh8f6Oxd3R8YKGsaS98E584WfZ7vJyxSdZ7h5qsOHZ7a5ngJSZ7&#10;DJcjDIp7X4h6AACAAIAAfkOR+V1mcdqQkWAaZGmPcWKmVbqOg2UHRb6Nw2c5NB+NcmkbH9KOVmoX&#10;Bk6OmWoUAACAAHzLfXuP6GWocSqOsGegY7KNmWl/VRmMpGtDRTaL3GzlM7WLfW5FH46MJ27gBmqL&#10;9m7wAACAAH/efK6N123RcDqMxW8jYuSLvHBiVE6K0HGORIuKDXKjMy6JqXOGHzaKI3PMBneJn3Qr&#10;AACAAIAAe8mL7XXpb0SK7naqYd6J+XdUU4WJE3fxQ9eIXXh7MqOH9njnHt2IRnjtBnyHknm/AACA&#10;AIAAeumKSn4FbniJWH5EYRmIa35kUrCHjn5qQ1GGy35tMjaGZ353Hp2GjH5jBoyFxn6vAACAAIAA&#10;eiKI+oZEbbmIFoX7YF6HKoWHUguGQoT4QrqFfIRxMfKE94QgHm6E+YQ7BpGEPILbAACAAIAAeYOH&#10;9I6MbTqHGo3OX+OGJ4zKUXeFMIunQhmEaYqyMWCD3ooyHimDo4qJBouC84RsAACAAIAAeQSHKpbd&#10;bLmGVJWxX12FWZQnUPWEVZJ8QZqDg5ExMNSC+JDIHbiCm4/WBomB5YRrAACAAIAAeKKGkp9NbFKF&#10;vp3LXuqEuJvGUIKDpZmiQTaCwpglMIaCJpe2HYGBr5PzBn2BFIRjAACAAIAAca+b2FyyZfGZ919C&#10;WTuYYGG0S06W/GP7PAqV2mYHKuKVfWeeFi6XhWfHAACTDWm/AACAAH9KcPeaDmSMZWeYR2ZvWLSW&#10;omhASuGVI2n4O7aT6muDKq+TbmyrFjCVF2yUAC+Qvm62AACAAIAAcE+YE2xCZKKWam2OWA6Uy27M&#10;Sj+TTW/7OzSSEXEJKlaRgnHKFhWS3HGFAHOOcHQzAACAAIAAb5OWMXPjY9GUlnStVyuTB3VlSY2R&#10;j3YSOpmQW3aoKeWPwXcJFd6Q2XatAKKMa3lEAACAAIAAbteUm3uQYxeTDHviVnGRgnwdSNCQCXxD&#10;OhKOz3xnKXWOMXx8FZyPDnw6AMOKqn2mAACAAIAAbjKTW4NaYnyR1oM+VdyQSIL7SDuOyoKhOYSN&#10;hoJWKTCMvoI3FXaNZIJoAOCJJ4CXAACAAIAAbayST4snYfWQ1YqhVVSPRYnkR7ONv4kVOQaMdoh2&#10;KM+LnYhRFXWL44gEAQOH34CvAACAAIAAbUKRi5MKYbGQF5I1VRKOeZEBR2mM04+xOLyLdI7TKHCK&#10;no8EFRmKx4ygARqG0YC+AACAAIAAbO+Q+JsOYV+PfZn4VLmN1JhfRxCMIJaxOHKKsZXRKDmJxZUn&#10;FPyJyY4wASeGA4DIAACAAIAAZWKmV1uwWhKkH14VTfCiI2BlQKugW2KNMfKfBWRoIOefE2WKC/uh&#10;u2UaAACNlG3SAACAAIAAZLOkzGMnWaaijmTxTZOgbWawQGyee2hWMdKc/2m/IPOc1WqKDE+e+mn9&#10;AACL+3LMAACAAIAAZCui6Gp1WQyguGu4TRmelGzxP/icmm4eMX+bEW8aINCawW+VDH2cbG8GAACK&#10;e3eiAACAAIAAY52hB3GrWGue4nJ6TGicyXM8P3Wa0XP1MRGZSHSNIJCY3nTDDI6aGXRVAACJFHvl&#10;AACAAIAAYw6fbnjwV+GdU3lYS96bO3mtPuOZP3nsMLSXqXonIE2XLXoxDI6YAXoqAACH0X+cAACA&#10;AIAAYpCeLIBWV3GcFoBhS3WZ+IBIPnyX84AaMFWWTn/6ICWVon/4DJWWHoARAACGtIAAAACAAIAA&#10;YiadLYe/VxmbGId5SySY8Ib4PiiW3IZmL/qVMoYOH+aUbYZEDKyUdIUNAACFzoAAAACAAIAAYdWc&#10;Xo8rVsyaSo6bStOYHI2+PdiV/YzbL66URIx2H4uTfoyvDImTJYh6AACFIYAAAACAAIAAYZWby5bN&#10;Vr+ZrpYkSsWXbJTvPb2VKJOsL6uTSpNnH7GSW5HvDL+R7IifAACEnIAAAACAAIAAWSOxrVpkThqv&#10;UlyNQmStGV6qNZyrGGCeJyyp42IjFZOrYWJoA0WptmNaAACI53H9AACAAIAAWHCwZ2F9Tbqt4mMb&#10;QiOramS5NX+pLmY6JzqnvWdgFeqoz2dwA9Kmv2hRAACHoHayAACAAIAAWAiukmhoTUqsC2mQQdCp&#10;iWq0NTinOGvOJxilrGyaFgqmc2x8BDmj8214AACGZ3rdAACAAIAAV66sp286TN+qJm/9QVenqHC5&#10;NOelVXFtJt+jvHHsFgqkTnGrBIShXHL8AACFQX6KAACAAIAAV1Kq/XYcTIqognaKQQSl/3bqNIqj&#10;pnczJrqh9XdtFgmiXXcpBMKfBnjhAACEPoAAAACAAIAAVv+prX0jTFCnKn1KQNWknX1ONF6iN30/&#10;JpKgdH0zFhugl30WBP+c734WAACDXoAAAACAAIAAVrqooIQtTCmmEoQWQLmjdYPHNEGhAoNsJnSf&#10;NINHFh2fLYOHBT6bIYJ6AACCrYAAAACAAIAAVoWn0otDTBOlMor9QKqig4pnNDKf/onPJl2eIYnK&#10;Ff+eEYk2BU2Zq4OWAACCFoAAAACAAIAAVmKnNJJ+TAykepIiQKehupFVNC6fI5CkJmedL5CZFiac&#10;9o3kBWqYcIOpAACBgIAAAACAAIAAtSZhU1myo/5j0V0DkjZmL2A3f4ZocWNMa95qn2ZGVyhsrmkl&#10;QSpuYmvPJ+tu2m3dBrl0o27FsypdzmRhonFgmmaskNRjNmjmfktlrmsQarpoDW0oVh5qQG8uQDVr&#10;/HEGJxhsEnJeBmN1NXNBsU5asW8BoKpds3BKj01gg3GMfNZjJnLOaW5lrHQNVPtn/nVDPz5pu3ZW&#10;JlFpZXcKBhd1tXgir3RX5XmBnt1bFnncjYxeCXo5e1lg0nqXaBRjf3sBU9Rl6ntrPk5nqHvEJZdm&#10;3XvrBdV2JHyarb5VeIPynUZYzoN1jARb44L2ed5exYJ5ZuJhjIIIUshkEYGvPXZlyoFYJPJkhIER&#10;BZ12g4BtrFJTdo5mm/dW6Y0YisxaFIvAeLhdDYpqZc5f5IkoUedicIgKPL5kJYcZJGJidYadBW52&#10;04Omqy1Rz5jVmupVWJa2idBYkZSDd8pbmJJZZO9egJBUUSRhFI6FPCliuI0MI/BgyIyiBUZ3FoOR&#10;qlBQhKM2mh5UG6BDiQpXWp03dwxaZJo7ZDddVJeAUHhf8ZUeO5xhipNWI45fbJHsBSZ3TIN7qcFP&#10;mK11mZJTNKmgiHhWbKW5dnlZcKH4Y7BcXp6ZUARe+pvFOyhgf5oFIyJeRZYeBQ13d4NqqBdo21lJ&#10;mGNqqVyvh89sa1/mdiVuH2LwY2VvymXcT39xX2inOiJyr2sqIOhy8WzMAUx9z27zpoFliGN3lzRn&#10;pWXkhr1pmmgxdS1rdmpjYoBtQmx9TrNu8W5/OXRwPnBFIFtwAnFMAS5+AXPHpN5iiG2OlX9k2W8O&#10;hTdm+3B4c7ho/3HUYThq73MmTZZsuHRpOIFt/XV8H51tLnX5ARR+LXhlozRf13eIk9ViUHgwg5Zk&#10;lHjHcl9muHlRX/5ozXncTIxqqnpjN6tr5nrPHvpqnXrhAP1+VHxmoahdf4F9kmBgGYFdgi1ifIEm&#10;cP5kuIDiXuhm4YCkS5do1IB3NuhqA4BLHmtodIAdAOp+dX/UoGNbkIt7kSteQoqWgQlguImSb+lj&#10;CYiDXeZlQIeCSslnNYajNkNoWIX4He5mq4XaANl+kYCTn19Z+ZV0kDJcvJPMgBpfPpH7bwZhm5Ak&#10;XRFj4o5vShNl3IzzNb9m5YvhHY9lM4uMAMx+qICKnp1Yu59hj3NbiJz3f1leDZpbbkpgbJe/XFpi&#10;uJVhSWhkuZNpNTdlspI3HTpkBJA2AMF+uoCCnh1X2Kk2jupapaYMfsNdI6KnbbJfe59OW9BhxJxY&#10;SPVjwpoHNMNkopjlHMtjDZN4ALh+yYB8mzZwslj3jNVxzFxgfWdy8V+QbLx0G2KMWuF1RGVkR8F2&#10;Z2gTMvJ3aGpgGV53zWtaAACAAHIdmeFth2KNi6Nu7mUPfDFwQWdpa6NxjGmhWeVy0Wu+RuZ0B226&#10;Mjh09W9gGNJ0yW/cAACAAHbImIVqoWwgij9sQG3HexFtvW9VaoVvJnDGWO5wg3IoRhhxyXN0MZly&#10;pXR8GGNyJnSTAACAAHrilwRoBXWZiMFpy3Z+eYNrZ3dGaTps7Hf5V75ubHijRRZvwnlBMMdwiXm3&#10;F8pv7HmMAACAAH5xlaBlxn8Oh2dnpn88eDNpXn9GZ/hq+X85VsZsiH8sRDlt7X8oMBpunn8eF1Ju&#10;Bn7wAACAAIAAlHtj6oiShkxl34gKdyZnpodWZvdpU4aMVdZq7YXMQ39sToUrL4hs54S/FulscoTA&#10;AACAAIAAk49iYpIShWVkZpDYdkZmNo9mZiFn7Y3iVQ1pkox9QtZq9ItWLxVraoqsFp1rI4nHAACA&#10;AIAAkt5hLpuJhLJjO5mhdY5lDpd1ZW5mw5U6VF5obZM9Qi9p0pGyLpNqLpElFlZqFY3lAACAAIAA&#10;kmZgTaTzhC5iXaJndPtkKZ+EZNll1pycU9hnepoXQcFo2ZhTLiJpGJdgFeVpTI7OAACAAIAAjnx4&#10;51ixgSd5UlwJcrd54V8oYv56hGITUgF7MWTUP51772deKzx8xWlbEN5+UGlgAACAAHYJjVJ14WG6&#10;gBB2mWRAcZx3UmabYf14D2jTUR94z2rrPt15lWzTKp96R25AEIh7hW32AACAAHofjB1zG2q1fr10&#10;CWx5cHt0424dYOV1u2+iUDJ2j3ESPhp3XXJdKgt37XNFED15EHLLAACAAH21itVwk3OyfWtxqHTA&#10;bylyoXWtX+hzjXaHT090endLPWd1T3f7KY51vXhpEAN27HfwAACAAIAAiZNua3yufFBvmX0Wbgtw&#10;qX1XXrhxpX16Tl1ynn2aPIpzfX26KN1zxn3DD6F1JX2eAACAAIAAiIlspIW2e0dt44V6bQ5u/4UM&#10;XcdwCYSCTX9xB4P/O+Nx24OZKFtx/4NlD1pzoYL6AACAAIAAh7JrLI66enVseY3ebEFtnIzDXQJu&#10;q4uRTMZvsIp7O0hwfommJ/pwcIlpDy5yWYdwAACAAIAAhwxqApe5ec1rWJZEa5VsfJSBXF1tiZKp&#10;TCNujpEPOqpvW4/2J4BvJ4/sDwBxUIolAACAAIAAhpdpJKCzeU9qf560awprnpxRW9BsoZneS6dt&#10;nZfSOkVuX5auJxVuCZVlDqdwkYnoAACAAIAAgdeBi1hddViBWFuXZ8aBWl6hWOyBfWF3SMGBuGQb&#10;NwOCJ2ZxItGDHWf4COeEpGffAACAAHlzgMt+tmDidGh+ymNfZtR+7WW1WBd/HmfnSAt/YGnyNnB/&#10;ymu5ImeAhGzJCN+B6WyaAACAAH0Gf7p8DWldczl8VmspZc18l2zYVxl83G5mRzJ9LW/YNb59lnET&#10;IeZ+GHG2CMV/hnGbAACAAIAAfph5pnHKcg56DXL3ZJZ6aHQFVi56u3T3Rlt7IHXTNRd7h3aIIXR7&#10;1HbQCLJ9cHcLAACAAIAAfYB3iXpLcPl4C3rcY4x4eXtJVSx42nuZRbR5P3vhNIt5qXwbIRl5wHwg&#10;CKp7oXyWAACAAIAAfI9114LecCx2a4LfYs124YKtVF93RoJcROV3rIIQM/J4AoHfIJ9344HVCIN6&#10;H4FcAACAAIAAe8t0cYtqb2Z1EIreYgx1iYoQU6V18YkoRDR2WIhdM1x2oIfZIEp2O4gPCHJ42IVV&#10;AACAAIAAezFzUpPwbs5z+5LgYXN0c5F/UxN01ZAEQ6N1OY7MMst1eo4rH9x04I4NCGN3zoWrAACA&#10;AIAAer5yeJx8bldzJ5r9YPNzm5kQUpNz8pcOQzV0SZWBMnR0epUSH4FztpLWCCx3CoWGAACAAIAA&#10;dU6Kt1faaYCJ+1rwXLKJfF3eTqSJJ2CbPzSI/mMbLfOJSmUpGX+K+WXzAfWKFGcYAACAAHxfdFiI&#10;G1/naLOHmWJTW+iHLmSeTfiG2WbFPqmGq2i5LY6G4mpLGU+IMGq7AiyHbGv6AACAAH+Dc2qFkWfn&#10;Z6yFPmmzWwuE6WtmTSOEoWz5PfiEeG5kLQeEoW99GQCFmW+gAk6FE3E2AACAAIAAcnCDP2/fZqGD&#10;CHEZWfaCx3I4TEqCjHM+PTSCcHQjLG2CjnTKGJyDNnSyAl2DCnbNAACAAIAAcX2BQnfgZbmBHXiR&#10;WQ6A6nkiS12At3mYPJmAk3n8K+iAqXpCGEiA/3oTAm6BRHvAAACAAIAAcKZ/kH/yZO9/f4AjWFJ/&#10;VYAnSrV/IYAMPAd++H/wK7N+6X/lGDN+83/oAo1/vX/4AACAAIAAb/Z+OYgLZGF+OofGV89+DYc9&#10;Sit9yoaUO3J9m4YLKyl9fYXUF/d9KoYdApZ+doHAAACAAIAAb2l9JpAkY9d9L49yV0V9AI5nSap8&#10;tY08OvV8fIxgKqR8UYw8F5B7tItbAp99aoHGAACAAIAAbv18U5hLY2p8YJdCVtN8LJW/STt71pQi&#10;Opd7jZMSKlt7SZL/F1F6dY+PApB8oIG8AACAAIAAaQOUf1cKXdCTSFn3Ua6SVVzFRFGRlV9iNXmR&#10;JWGwJHKRomNVD0+UjGMnAACICWmaAACAAH7UaB2SI16oXR+RFGD9UQmQIWM4Q8yPUWVONReOzGcf&#10;JD6PHGhbD2mRbWf6AACGIm5kAACAAIAAZ1GPtmY3XECOzGf9UFCN52mtQxyNG2s9NI2MkWyVI+KM&#10;wm1uD16OgmzpAACEXnOnAACAAIAAZn6NcW28W16Mnm7/T2KLyXAqQmWLBXE8M+yKgHIgI2+KmHKd&#10;DzeLz3IOAACCvHiaAACAAIAAZa+LfXVMWpaKvHYVTpuJ8XbCQZ6JLndQM2aIn3fIIwOIonf9DwyJ&#10;U3eUAACBTnzlAACAAIAAZPeJ4nzwWe6JMH1LTgCIZ317QQmHn32NMt6HBH2ZItmGzH2jDwuHEn21&#10;AACAG4AAAACAAIAAZFqIiISLWVKH5oR3TWiHIIQvQHaGVIPQMlqFsIOKIoCFWIOJDzOFIYNHAACA&#10;AIAAAACAAIAAY96HgIxFWQ2G74vlTS+GH4skQD+FLIo7Mi+EZ4mwIjaEBooBDuWDoIfyAACAAIAA&#10;AACAAIAAY3yGsZQZWK2GIZN8TMuFTZJTP+GET5EGMeODc5BuIgKC7ZAqDtuCXYoLAACAAIAAAACA&#10;AIAAXOCe8VXfUkKdWVifRsCcCFtFOfma+124K4mafV++GkmbzWC4BoScSmEEAACDo21JAACAAIAA&#10;XAac3V0dUaybWV9VRjeZ9GF5OZWYwGNyK1GYFGUMGlCZEWW0Bt+Y3WXjAACCEHIxAACAAIAAW1+a&#10;hWRDUPWZG2X8RZ+XvWeiOQWWhGkmKuqVxWpWGiaWh2q1BxeVnGrkAACAl3cUAACAAIAAWraYQGta&#10;UDiW52yeRNGVl23OOGqUYW7jKmqTn2+xGd2UM2/OBy6SsXAjAACAAHtlAACAAIAAWgyWTHKBT5KV&#10;BHNbRDCTt3QcN8aSfHS3KgKRq3UtGZSSHHUhBzGQKnXeAACAAH8uAACAAIAAWXOUt3nITwaTfXpD&#10;Q7GSLnqVN1GQ6XrDKZiQBHrfGXGQLXrMBzuN+HvRAACAAIAAAACAAIAAWPCTa4ETTpaSPoE7Q0yQ&#10;6oEjNu2Pl4DsKS6OpYDOGSCOqYDrB1CMHIDgAACAAIAAAACAAIAAWIiSXIhgTi+ROog7QueP5ofE&#10;NpCOhoc2KNyNfocGGLeNc4dHByuKo4TZAACAAIAAAACAAIAAWDeRjo/lTgmQco+jQsOPFY7ONm+N&#10;kI3bKOKMV43CGPmMCIyhB3KJVIUJAACAAIAAAACAAIAAUKaqYVRNRmKomFbSO02nDVk9Luyl5Ftp&#10;IIal2Vz3Dpeoo10IAACgCGB8AACAAHEuAACAAIAAT8aolFsqRcSmzF03Or+lHl8yLoWjwWD3IFuj&#10;bWIrDselsmIHAACdbGUVAACAAHX4AACAAIAATz2mU2HvRS2klmOOOkGi62UYLhGhfmZ5IBOhB2dW&#10;DtGi4WcKAACa3mnuAACAAHo8AACAAIAATsekC2inRKOiWWneOaSgtmsBLaGfSWwAH8Cev2yRDsag&#10;P2woAACYd28rAACAAH3/AACAAIAATkuiC29xRCuga3BOOTOexXERLSudTHGkH4ycpXH2DsCd2XGO&#10;ADWWAHUJAACAAIAAAACAAIAATdeganZgQ8qe03bwOOSdKHdVLOubnneRH1ia13ecDtibqXdeAHGT&#10;2npUAACAAIAAAACAAIAATXOfE31VQ3+dg32iOKubz32wLLeaN32eHyaZXX2MDtGZ5X21ALCSCX7O&#10;AACAAIAAAACAAIAATSSeA4RZQ0qcc4RxOIGatoQyLJmZCIPfHwqYEoPkDqqYd4N7ALWQmYB7AACA&#10;AIAAAACAAIAATPGdKYuPQyiblIuGOGSZ0IsILIaYEIqOHxOW84qvDtmXHohEAN2PZ4CWAACAAIAA&#10;AACAAIAAqc5a6lOpma1dx1d8iPNghls1d1BjLF7MZKhlumJDUOFoFWWVO8Jp3WijIyVpcGrpA+d5&#10;Z2zLp8JWo14gmBRZ4GD+h4dc7mPGdg1f2GZ4Y4Bin2kQT9ZlImuNOtNm523QImVl2G9sA8h5nHFn&#10;pdxSzGiNlkdWVWpzhftZp2xMdJVcxm4cYjJfu2/fTrZiXnGQOeVkGHMVIbFisXQZA615ynZio/lP&#10;U3LdlHpTIHPahDxWoXTUcx9Z8XXIYOFdFHa7TZlf0HeoOQFhfHh4IQpgBHj5A5V58nr1ojJMQH0d&#10;kuBQSH1Egr5T/H1oca9XbX2GX8Ras32qTJ5diH3YODpfIX4BIHpdyX4dA4F6FH7foLBJpIdZkYtN&#10;3YawgZFRuYX/cJ1VToVOXsNYqYSpS9hbiYQeN5hdDYOzIAFb9IOgA3B6MIIrn3ZHcZGKkHhL05AN&#10;gJ5Pz46Hb8RTf40KXfdW8YuqSydZ2Ip2NxpbQImPH6RadYmWA2J6SIJJnoRFrJukj6NKLplMf+BO&#10;P5bwbxpR/5SrXVdVf5KfSo5YbJDfNptZuY+wH1VZQI7VA1Z6XIJCneJEX6WGjw9I8KJJf1VNCZ8V&#10;bptQzpwWXOtUU5lySjVXP5dINkBYaZYgHv5YRJL/A016a4I8nYdiJlOAjqRkZVdYfvZmlVsGbjpo&#10;t16IXGFqxWHmSVFsqWUXNLNuBmftG9dtgmmbAACAAG3wm8ReEF10jV5gsWBkfdpjJ2M1bUJlfmXm&#10;W4Rnt2h3SJJptmrkNBdrA20BG2dqTW4gAACAAHLTmgtaWmdZi55dQ2lmfE9f9Wtca8xifm08Wjxk&#10;4m8JR3dm+3C8MytoLXIuGrpnkXLPAACAAHeDmFJW/XEmie5aInJfeq5dA3OHanhftnSdWQhiRXWn&#10;RnVkcXakMmFlhXd2GitlO3e2AACAAHuWlrhUBXrsiHVXXXtfeUlaanu9aR5dPnwKWAJf6nxWRY5i&#10;KHykMa1jG3zlGbBjRHzuAACAAH8SlWRRgoS1hzxVAYRkeCtYMYP6aBVbJYOCVwxd44MSRNVgJIK5&#10;MRpg9IKBGUhhpYKhAACAAIAAlFFPaI5zhj9TBo1fd0NWT4wrZz9ZWoryVkJcK4nURCtebojmMKlf&#10;FIhSGPxgTYhJAACAAIAAk4FNuJgahXtRbZZEdohUxZRJZpFX25JSVZ1at5CTQ4xc+o8tMCxdeI58&#10;GLlfOYztAACAAIAAkvRMd6GXhO1QN58EdfdTk5xEZgdWq5mZVSVZiJdJQyxbxpWNL8lcE5T7GFle&#10;ZpB2AACAAIAAkVhprFNig55rTFcvdPNs8FrMZRtukF43VBBwI2F4QaxxmGSALXVypWcJE9FzxmfH&#10;AACAAHHkj8plw1y+glNnwF+3c7ZpoWKJZANrb2U3UxltJ2fAQNhurmoaLMdvkmwCE2Fw52xSAACA&#10;AHaVjktiKmYggN1kcmhJco9mjGpXYuhogWxDUilqVm4XQBZr62/FLDlspXEVExJuXXEPAACAAHqz&#10;jLde6G9uf1NhaHDXcP5jq3IlYaFlxnNYUP5nw3R4PxtpY3WAK3Fp63ZFEpJsR3YMAACAAH5Hi0Vc&#10;DHi4ffJetXlpb61hIHn8YGBjWXp1UBBlbHrmPkdnF3tRKtBnaHudEjRqentvAACAAIAAihFZoIII&#10;fNJcaoIHbqJe8oHfX2VhRoGgTydjZ4FkPZ1lC4E7Kk1lJIEsEeZo94E7AACAAIAAiRlXmYtPe+da&#10;fYqebcVdGIm8XpZff4jITmRhroftPPpjS4dCKeljJ4b/EbNnsIZDAACAAIAAiFxV9pSCezFY7ZMn&#10;bRFblZGOXexeAo/qTb9gNo57PFthzo1xKW9hbo1JEYJmqopiAACAAIAAh9lUup2ZeqpXvZufbIJa&#10;Z5lWXV5c0pcITUVfA5UWO/pgj5PTKQlf75NoESRl74uXAACAAIAAhTBxklNAeGpyllbzaqVzs1p4&#10;W6V02F3JS15192DnOZd3DmO7JZl3+WXXC7p6xGYCAACAAHXCg8dt0lwOdzdvMF8DaYFwhGHOWqVx&#10;zWRzSoJzBmbtOOF0ImkkJQt0yGq2C41392qqAACAAHnhgnBqXWTdddJsAWcXaFhtg2kyWY1u7msp&#10;SZhwQGz/OCNxXm6eJIJxvG+yC2V1gm+KAACAAH2AgQ5nM22wdHBpDG83ZwBqtnChWJVsQHHySL1t&#10;rnMiN31uzHQrJBdu4XTLC05zXnSzAACAAIAAf7pkcnaAc0hmc3djZdxoPngiV2Bp3XjBR89rWnlU&#10;NqRseHnTI21sOXoVCwpxm3plAACAAIAAfqBiHX9ZcjdkOX+aZNxmG3+tVnBn0H+jRvRpVH+YNgZq&#10;X3+YIvdpyn+jCt9wGH/HAACAAIAAfbxgKIgmcV5iWofKZA9kTIc0Va5mDYaGRj1nmIXrNXBok4WC&#10;IqRnpIWKCstuz4RDAACAAIAAfQpekZDlcLNg1I/2Y2Ri0I67VQxklI1rRZ9mHoxQNNRnCoulIi5l&#10;2IvpCrNt6oc8AACAAIAAfItdV5mScDJfqJggYtthpZZKVIRjZJRhRSlk5ZLWNHhlvpIbIclkYpFR&#10;CmtuZIcLAACAAIAAeP157lL+bQR6YlaPYA17AFn2Udd7sF0pQkd8aGAfMP99QWKuHOJ+bGQjBISA&#10;6WTtAACAAHkgd7N2YFtIa/V3KF4vXw538mDvUP94uGOFQZR5fWXmMHR6R2fqHIh7BWjxBJt+KWmy&#10;AACAAHzAdn1zDWOXarB0F2XUXfx1CWfzT/x16mnrQLl2v2u4L8V3fW01HBB3y23WBJx7xW65AACA&#10;AH/vdURwBWvfaXNxOm19XLpyT27+TxBzRXBgP+J0LnGaLyF033KWG6Z0unLiBJ95sXQoAACAAIAA&#10;dBNtV3Q3aEtusHU6W6Jv3nYdTgVw53bePzxx1neMLplye3gSG1hx7ngiBK14GXmzAACAAIAAcw5r&#10;GHyeZ29sj30TWtptz31aTTJu4n1+Pmpvzn2cLgBwUn29GuFviH3CBJh4PH6CAACAAIAAcjppM4T5&#10;ZqFqvoTkWhZsCoSRTHhtJYQiPbpuEIPELW5udYOXGphtiIPeBJp4OIKDAACAAIAAcZJnp41GZgBp&#10;Q4yxWXhqlovNS+RrsIrOPShsk4oGLNxs34m6Gitr9onMBJl4OoMcAACAAIAAcRVmcZWNZYRoGpSO&#10;WPdpcJMiS2Vqg5GePL1rWJCALIprhZBfGdBqtI6IBGx4h4L9AACAAIAAbMWC2VJ7YYKCzVXnVUiC&#10;9FksR8uDOVw9ONaDoV8BJ9mEeGEsEvSGu2GVAACDOmWuAACAAHwDa5Z/hFpOYJB/wV0hVGaAB1/Q&#10;RxCAVWJTOEOAuWSQJ3SBa2ZEEteC+2ZfAACBCWpiAACAAH82aoR8U2IjX298y2ReU3Z9MmZ8Ri59&#10;kGhuN4t9+GonJup+imtnEpR/iWs/AACAAG96AACAAIAAaW15Zmn4Xk56BGuhUlF6hW0tRUt6926Y&#10;Nr97aG/OJkx723ChEjl8j3BIAACAAHT+AACAAIAAaGN21XHTXVR3kHL1UV14JXP1RFF4onTRNiN5&#10;C3WNJch5YHYDEfV5+HWeAACAAHniAACAAIAAZ3N0oHnFXHB1eHpiUIh2HnrVQ5p2nXslNX92/3tk&#10;JX13H3uSEdd3uXtgAACAAH4JAACAAIAAZq5yyIGzW8tzvYHbT/Z0a4HFQwt044GMNOl1OYFjJPd1&#10;L4FkEal12oGJAACAAIAAAACAAIAAZhJxSYmaWzRyTYlVT2JzAYi9QoJzdIgFNGdzu4eLJHJziYeb&#10;EUt0aobBAACAAIAAAACAAIAAZZhwFpGGWr5xKJDqTutx4I/bQhNyS46zNAtyfo4CJC9yIY42ERFz&#10;P4rwAACAAIAAAACAAIAAYKaMb1GYVgeL7VTcSneLqVf9PZyLlVrkLxqL111lHgiNKV76CYCOal8p&#10;AACAAGlpAACAAH5wX4+JUlj+VSuJEVu7SaqI3l5VPPWIxGC8LqGI7mLGHcmJ+WP4CaSKqGP9AACA&#10;AG4pAACAAIAAXp+GQWBjVC2GMWKYSNeGF2SvPC+GBGaWLgWGJGgpHWKG9Wj9CaOHUWjrAACAAHNk&#10;AACAAIAAXbCDaGfJUzKDd2l6R9WDcWsNO2eDamx6LVWDiW2cHOOEJG4YCYaEZ24MAACAAHhbAACA&#10;AIAAXMaA6G89Uk6BEnBxRvSBHHGFOouBFXJvLMCBJ3MtHGeBjnNjCWGB43OKAACAAHysAACAAIAA&#10;W/R+x3bEUYh/CneFRj1/H3gcOd1/F3iOLCN/FHjiHCV/KHjxCVp/tHmZAACAAIAAAACAAIAAWzx8&#10;8H49UNd9T36SRZl9b360OUd9ZH63K5t9T366G9F9JH7ECY190n8zAACAAIAAAACAAIAAWqx7eYXL&#10;UHR7+YXORUZ8G4V4OQZ78YT9K297toTDG417WoUbCVJ8XIPfAACAAIAAAACAAIAAWjt6So1sUAV6&#10;140rRNl6/4xtOKd6zYuSKyd6dYtIG2J52YsyCUx7KoZJAACAAIAAAACAAIAAVKWW3FA9SoyV8VNV&#10;P4mVT1ZKMyaVAlj6JM+Vd1sWEu+YUluoAYKUpV2NAACAAG0UAACAAIAAU56T/Vc/SbyTRFngPsWS&#10;p1xdMoiSRF6bJGeSiGBPEtiU52CZAdSRCmJpAACAAHH4AACAAIAAUsuRDF4/SNyQeWBnPgqP7GJt&#10;MdiPh2Q5I+SPr2WHEpuRpGWOAgaNy2dnAACAAHbkAACAAIAAUgCOQmVASAaNyGbxPSiNS2iBMS+M&#10;6WnhI1SNAWrQEkqOk2qdAh+K8GykAACAAHs8AACAAIAAUTmLyGxVR0SLaW2WPGuK9261MHSKj2+e&#10;IuOKinA9Ef6Lvm/mAi2IeHJaAACAAH8GAACAAIAAUIKJq3OARpmJZ3RcO9KI/XUNL+qIjHWPImmI&#10;aHXXEeKJH3WIAkWGVXhKAACAAIAAAACAAIAAT+KH4nqpRgyHuHstO1iHVHt1L4CG1XuXIgSGk3um&#10;EaiG5XuLAnCEgn1XAACAAIAAAACAAIAAT2CGY4HERYiGUoHwOtiF9oHXLwyFcIGnIZuFEYGmES+F&#10;GIHDAmGDEYF1AACAAIAAAACAAIAATviFNIkzRVqFRolAOrmE84i9LxCEOIgUIe2Dg4gaEeSDHYck&#10;AteBtIHsAACAAIAAAACAAIAASFiicU5fPt+hPFFCNGmgZ1P2KFmgKFZOGcOhc1e/CKOjG1hlAACR&#10;lF/kAACAAHB6AACAAIAAR0ef5lT+Pfie7Fd3M3ieGlnFJ4+dr1u8GUWeoVzYCKefc11ZAACO3GR+&#10;AACAAHVRAACAAIAARpudDVudPTScLV2sMsKbb1+OJtua+WEkGMObvWHqCJebzmJQAACMQ2lRAACA&#10;AHmpAACAAIAARgeaPGI6PISZb2PcMfaYvGVWJkCYR2aLGEeY7WcGCICYTGdfAACJ3m58AACAAH2A&#10;AACAAIAARWSXuGjoO92XDGopMV6WWGtAJaiV0mwKF/uWTGxLCHWVD2yvAACHxnQvAACAAIAAAACA&#10;AIAARMWVk2++O0qVCnCnMOSUW3FfJUyTvnHTF7iUAHHQCJKSKXJkAACGEHlnAACAAIAAAACAAIAA&#10;RDuTwnacOs+TWnc5MIKSrneWJPiSAXe8F2iSHneZCIKP0nibAACEsn3KAACAAIAAAACAAIAAQ8mS&#10;QX2QOm2R9n3tMDKRT334JMOQiH3aF0KQc33ICFKN8H54AACDRYAAAACAAIAAAACAAIAAQ4CRBITG&#10;OiWQzoT0L/GQMoSzJJmPWYRlF0qPBYSHCIWMWYNYAACCcYAAAACAAIAAAACAAIAAnvtT1U3Vj8hX&#10;CFIdgARaIlZQb1xdLFpjXaVgGV5RSr9itWIRNnFkY2WBHl9jlmf0AXt9gGsZnNFOhVgIjhRSLltv&#10;foRVsl6+bghZEWHyXG9cQ2UGSatfB2f2NYBgmGqfHa1gMmx2AYt9ZG/PmtpJrGI+jDtNwGS5fO9R&#10;nGcibIpVQWl7WyBYqGu+SI1bim3oNJpc82/aHQ5dSnEkAZp9S3TimOhFPGxkimtJs235ezJN1G+I&#10;ax9RuXENWdpVVnKFR35YTnPwM8hZhXU0HH9a2nYGAaZ9NnmLlwpBNnZ4iMtGCnc4eb5KeXf1ab1O&#10;j3iqWNhSXHleRpxVaHoQMxdWZnqzHApY03sqAbF9JH2IlWc9qYB+h2tC1IBseJtHi4BcaMNL3IBL&#10;V+9PxoA+RfdS3oBDMpFToIBYG6tXKYCoAbp9FIDllAo6lopxhkpAD4mId7FFBoinaAFJiYfUVztN&#10;k4cVRVxQrYZ7Mi5RNYYhG2dVyoaSAcJ9CIEwkvU4BpQ/hWU9wJJ2dvlC7ZDEZ25HmI81VrlLu43W&#10;RNxO1Iy2McNPGIwbGzFUr4vLAch8/YE0kjM2D520hL478psHdnFBQpiGZwRGCZZLVmxKP5RjRKVN&#10;WZLjMYlNXpJQGvdTz4/wAc189YE4k4Navk3uhUNdYVIgdltf/VY5Zn1iilovVYFk+V37Qz1nF2GP&#10;L09oQGSxFqppdWZUAACAAG3SkXlVmVeZg9VYu1r+dS1btl5KZX9ejWF2VKNhMWR4QoBjamdKLrlk&#10;XWm3Fk5mYGraAACAAHKwj5pQ5GFJggJUbWPXc5lXuWZQZAJaz2ivU1ZdpWryQWNf8W0QLdFgnW7a&#10;FbFj4G+KAACAAHdijcpMk2rrgEdQc2yncfVUAW5WYrRXUm/yUilaWXF4QGpcr3LnLRNdCnQYFThh&#10;uHRzAACAAHt2jBxIrnSGfsVM23V7cJJQrXZjYWBULHc8UTRXXHgNP5RZu3jULHFZunl7FNVf53ms&#10;AACAAH7zirFFSH4bfYRJuH5Nb3pNxH5yYGZRdn6MUE5Uv36pPvRXHX7UK/VWwH8JFIdeZH9YAACA&#10;AIAAiYhCW4eefH5HBocNbpdLRIZtX55PHoXNT5RSfoVDPlhU1ITfK5tUTITEFFVdooT6AACAAIAA&#10;iKE/8JD/e7JEyo+tbeJJMI5KXwFNJozzTwNQlYvQPctS3Ir5Ky1SR4rGFCpd64mbAACAAIAAh/8+&#10;EZoeexxDDJgWbVZHipX1XoZLkpPyTqBPCpJFPYJRRZEdKuFQrZETE99eaY1AAACAAIAAiB1h7E4M&#10;esNkB1IdbLFmJlYXXZtoOVnsTVZqLl2RO6Rr2mDvJ/JsmGOpDpNw62RoAACAAHG0hidc+VcbeUhf&#10;i1p3a2Nh/l22XHtkUWDTTFlmcmPDOsxoKWZ1J0Joh2iUDkNuEWj/AACAAHZohG5YYmBGd7RbW2Lf&#10;ai1eHGVjW1xgo2fFS2li6GoDOgtkoWwNJrlkkm2ZDhNrh23FAACAAHqLgrtUMGlpdhdXeWtCaJVa&#10;dG0LWhRdMG66Sj9foHBKORRhVXG0JflgyHK9DbhpeHLPAACAAH4jgTJQa3KIdKpT9HOqZ0FXKXS5&#10;WNRaD3WySVxcn3adOExeS3dxJWddg3gJDX5pMXg6AACAAIAAf+tNIXunc4BQ4XwXZjZUR3xvV99X&#10;Vny1SHtZ9nz5N7JbkH1DJPZazH2JDVJpfH4JAACAAIAAfuFKTYS0co5OPIR4ZVtRyoQZVxhU+IOw&#10;R8BXpYNZNxlZJoMpJKZYkYNEDTxpoYMTAACAAIAAfhNH9Y2lcdJMCozDZKpPtouyVndS+IqcRydV&#10;qom4NoRXCokrJDdWwoliDSVpyIc2AACAAIAAfYJGIJZncUhKU5TyZB9OEZM2VfNRW5F6RrpUC5AX&#10;NjFVT49RI99VUI9kDOFqPIi1AACAAIAAfJVpc04TcAZrDVH8Yrpst1XSVGFuWFmDRMZv3Vz7M49x&#10;K2ATH9RxrGI5BzN3tmMQAACAAHWGerNkslaRbpxmt1ncYYNoqV0LU1hqfWAVQ+JsIWLqMtJtZWVo&#10;H0RtT2cKBx906me/AACAAHmteR1gRV8rbRdipmHJYElk2mROUjdm2mavQvFomWjkMhBpymrOHrpp&#10;TWv3Bw10FWylAACAAH1Sd5JcLmfTa5pe2mm+XuRhRGuXUTtjcm1YQhdlS27rMW1mZXBFHlhl3nEB&#10;Bw50E3HOAACAAIAAdiNYh3B4al5bb3G9XbVeCXLtUAJgVHQBQS1iQXUAMJpjO3XWHbhi+3Y9Bud0&#10;VXeEAACAAIAAdPNVU3khaUJYaXnHXLBbK3pOTxFdlnq8QFRfiXsiMAdgWHuDHU9giXu7BtZ0cnzq&#10;AACAAIAAc/1SkYG5aGBVz4HGW+FYsYGmTlBbMoFzP6BdJoFPL3VdxIFLHQxefoGIBth0b4FpAACA&#10;AIAAcz1QQ4o5Z69To4m5WzZWnoj4TbNZKognPwdbFoeGLt5bfIdBHJ1c5IfFBtN0eISdAACAAIAA&#10;crNOcJKaZy1R7ZGiWrBU9ZBLTS9Xgo7iPphZYY3SLopZlI15HEBbno0ZBp1004R5AACAAIAAcNFx&#10;c03iZQZyk1GkWHhzzVVVStF1BljeO812LVwgKud3Q17ZFp14MGAWAKd+5mJaAACAAHjabw9s61Xc&#10;Y7tualkTV19v3FwuSelxNl8hOw1yamHQKlJzWmQDFkN0CWTXAM5+pGchAACAAHyEbZZop133YlJq&#10;eGCRVjZsI2MRSNhtnWVpOiZu3WeIKZpvn2k3FcdwfWmtAOB+hmwqAACAAH+8bDVktGYXYPhmxGgS&#10;VOJonGn3R95qNmu9OUZrhG1NKPBsEW6CFV1tbm6pAPN+ZXGWAACAAIAAauNhI25GX7hjZm+kU7tl&#10;ZHDtRspnF3IWOKNobnMiKG1ow3PnFRtqyXPaARN+LnceAACAAIAAacVeA3aAXshgdndQUudilnf/&#10;RfRkXHiQN81lo3kRJ9llqnl4FK5omnlnARJ+MHv0AACAAIAAaNxbS36rXe1d4370UhtgH38MRTZh&#10;8n8LNxtjK38TJ0di3n8vFHFmu39mASR+E3/6AACAAIAAaCVZA4bAXURbu4aPUXleC4YXRKBf44WJ&#10;NolhCIUpJrRgYYUmFAZlVIVEATB9/oDOAACAAIAAZ55XLY7GXMVaAI4zUPdcXo02RCJeMowiNiBf&#10;P4tqJmdeYYuJE7BkOInzAQ9+NYC4AACAAIAAZON6DE1aWdx6uFD4Tgd7iFSCQQN8ZFfdMnR9TFrb&#10;IZR+gF0NDMyAoF14AACAAGWdAACAAHu0Y0V1wlTfWKh2wVgCTP13ulsFQCp4pF3YMch5gmBTIRx6&#10;Z2IRDLR8rGI9AACAAGpIAACAAH70YfFxp1yDV11y7l8XS+50EmGQPy91D2PXMPp15mXQIIF2eGce&#10;DHx5QWcaAACAAG9WAACAAIAAYLBt1WQyVhtvUWY0SrBwl2gdPjdxrGnfMB5yfmtZH9Vys2w/DDB2&#10;WGwgAACAAHTRAACAAIAAX4RqXGvoVQNsBG1fSaRtaW68PSxui2/zL3hvT3D5H0tvHXGIC/5z0HFu&#10;AACAAHmyAACAAIAAXnZnRnOyVAZpGXSkSL5qnHV0PGprx3YiLs9sdHawHwNr23b9C/RxmXcfAACA&#10;AH3TAACAAIAAXZhkk3t4U0tmlXvzSBtoM3w6O9JpX3xiLjNp6HyLHnppHXysC9dvwn09AACAAIAA&#10;AACAAIAAXOdiSoMyUqRkbYNBR31mIYMHO0NnTIKzLatns4KKHexm6oK3C4puXIJ7AACAAIAAAACA&#10;AIAAXGJgbYrsUiZiqoqlRv9kbon1OsxllYktLUtl2IjMHahlJokqC1ltPoaqAACAAIAAAACAAIAA&#10;WPODXExgTquDlk/dQ4SEBFM+NwqEmlZhKLyFgFkCF1aHiVpcBHGH1VuiAACAAGk1AACAAH4aV3h/&#10;TlN8TYR/1VaKQnmAYFlxNiyA8VwbKBOBsV5JFvGDM19DBI2ECGBuAACAAG3xAACAAIAAVkh7Wlqz&#10;TFR8H11AQXt8yV+qNT59X2HXJ1N+AmORFmt++2QvBIqAtmVWAACAAHMkAACAAIAAVSt3omH1SzF4&#10;kmP9QFZ5VWXkNFh592eaJoh6f2jmFdN6+GkvBHN93GpvAACAAHggAACAAIAAVBp0OWlHSil1UmrO&#10;P1V2L2w2M2J20G1sJeJ3N25YFUd3hG5eBFp7aW/jAACAAHxyAACAAIAAUyZxLHCrSUNyb3G7PoRz&#10;ZHKmMqF0BnNnJTd0PXPrFQV0h3PTBGJ5Q3XfAACAAIAAAACAAIAAUlFud3gKSHNv53ipPcRw9nka&#10;MfVxlnlrJKFxm3mfFKJyJnmABJB4SntzAACAAIAAAACAAIAAUaZsJ390R+9tzH+4PVhu93+xMahv&#10;iX+NJGVvUn+JFEJwOn+wBFx4ooAnAACAAIAAAACAAIAAUSVqP4byR29sAYbpPNxtQYZ4MTltzoXz&#10;JBFtZIXbFBBupIW4BFF4tYLrAACAAIAAAACAAIAATO+NoErXQ2CNak42ONWNg1FpLL2N/1REHlWP&#10;X1ZXDICR3Vb2AACJilw0AACAAGytAACAAIAAS5OJy1GUQjiJ5lSLN7WKF1dQK8WKf1m+HZmLmFts&#10;DDmNFVvWAACGTmDfAACAAHGOAACAAIAASoWF+lhnQRyGS1rpNryGlF08KteG8187HNyH1GCEC+SI&#10;nmC/AACDVGW6AACAAHaIAACAAIAASY2CVF9HQBeCyGFPNauDI2MrKgGDgWS/HCCEMWWrC4iEt2XC&#10;AACAqmreAACAAHrrAACAAIAASJt+8WY8Pyd/j2fONMJ//mk3KR6AT2pXG5WAwWr4CzuBYGr9AACA&#10;AHB5AACAAH6+AACAAIAAR7p74m1MPk18sG5wM/59Nm9oKHF9fXAiGvt9pnBsCxN+hnCHAACAAHZV&#10;AACAAIAAAACAAIAARvh5MXRdPZV6LXUdM1x6y3WnJ+Z7BXYDGnJ653YTCtR8NnZsAACAAHtHAACA&#10;AIAAAACAAIAARk920HtsPOt4A3vQMr14vHv4J1147XwAGfp4hHv7Cm16b3ytAACAAH94AACAAIAA&#10;AACAAIAARdN024K8PId2RILgMm93IIKfJzp3OYJLGiR2coJbCs54tYIGAACAAIAAAACAAIAAAACA&#10;AIAAQJmZRUirN7KYrUvlLaOYlE7UIaqZUVE7EnmcMlJTA1KZvlRgAACEsl+KAACAAHANAACAAIAA&#10;PzeVvE8ENlSVjlHZLCyVmVRiIEuWQFZmEW6YoVcvAwmVFVk/AACBrmRAAACAAHUBAACAAIAAPkGS&#10;FlV4NTqSGVfhKx6SPloCHzqS11ugEKCUw1wfAtKQz14uAACAAGkjAACAAHl0AACAAIAAPW+OfVv9&#10;NFCOn132KhiO1V+pHmePZGDoD/+Q12EqAqqNBmM6AACAAG5WAACAAH1YAACAAIAAPJqLFGKaM3SL&#10;aWQmKUSLrWV0HZmMImZLD6eNEGZnApmJxWiHAACAAHQEAACAAIAAAACAAIAAO8uH8mldMqaIh2qB&#10;KJCI5WtrHQaJQmvxDz+JpGvWAqaHA24wAACAAHk7AACAAIAAAACAAIAAOxWFKXApMfSF/nDvJ/iG&#10;d3F5HI2Gv3G0DueGrnGGApaExXRTAACAAH2YAACAAIAAAACAAIAAOnyCu3cKMV2Dz3d8J3aEZXeu&#10;HC6El3eoDqOESXeSAm6DAnorAACAAIAAAACAAIAAAACAAIAAOg2Aqn4nMOeB9n5PJwuCrH4xG+OC&#10;zH4BDpGCXH4uAomBiH7/AACAAIAAAACAAIAAAACAAIAAAAD//wAA//8AAP//AABtZnQyAAAAAAQD&#10;CQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAACAAACJAQdBdoHaQjZCjYL&#10;hQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj/yUjJkQnZiiGKacqxyvo&#10;LQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNCRFxFdUaPR6lIw0ndSvdM&#10;Ek0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5iz2PgZPFmAmcSaCNpM2pC&#10;a1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/LgMmBx4LFg8KEv4W7hreH&#10;s4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb1pzInbuerZ+foI6hfKJq&#10;o1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXtttq3yLi1uaO6kLt+vGu9&#10;Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQvtGn0pDTedRh1UnWMdcY&#10;2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema6nHrSOwd7PDtw+6W73bw&#10;VfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8AAAHoA6cFLAaEB78I5woE&#10;CxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7bH9Yg0SHLIsQjviS4JbMm&#10;rieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87fjx8PXw+fD99QH9BgkKF&#10;Q4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2VfbWN5Z4FrjW+dc6l3tXvFf&#10;9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0zXXDdrl3r3ileZt6kHuF&#10;fHp9b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9OkD2RLJIbkwqT+pTpldmW&#10;yZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGqh6t/rHetb65nr2CwWrFU&#10;sk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQx5bIncmlyq3Ltsy/zcjO&#10;0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463ksuW25rrnvejA6cPq1Ovl&#10;7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAAAgUD2AVoBsYIBgkyClIL&#10;ZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQgLCEjIhkjDyQEJPkl7ibj&#10;J9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2O+084z3bPtM/y0DEQb1C&#10;t0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolXiliLWY1aj1uRXJNdll6Y&#10;X5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOjdKB1nXaZd5V4kXmMeod7&#10;gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2Pw5C5ka+SpZOclJKViZaA&#10;l3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquOrJytq667r8yw37Hzswm0&#10;ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbLysztzhDPMtBU0XTSlNOy&#10;1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm66qzrm+yH7W/uWO9c8Fvx&#10;VvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB2QONBQkGVAd/CJYJoQqk&#10;C58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4sHxcgACDqIdMivSOmJJAl&#10;eiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE48TniOtM7xDy1PaY+mD+K&#10;QH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOIVHpVbVZfV1FYQ1k1WiZb&#10;GFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5uqm+WcIJxbHJWc0B0KXUS&#10;dft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgFiOqJz4qzi5iMfY1ijkeP&#10;LZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+iT6M/pDClIqYVpwin/ajz&#10;qeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4EvxHAIMEwwkDDUsRmxXrG&#10;j8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3RreRt9z4KHhz+MC5E3lmebn&#10;6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAAgADmT3/Of1jNmX+ofs20&#10;2n+ZfnmcFH+jfmWDTH/GfoVqhX/+fsBRv4Bjfz05AIESgA/8xX58izTktX5jiWzMQH5dh8yzmn5u&#10;hmaa2H6YhUOCGH7ZhE9pWn8vg2dQrn+vgqE4FIB2geb6vH02lnHi+30wk5LKy30+kM+yOn1pjl6Z&#10;k32sjCyA734HiiJoTn51iBNPwX8MhgA3QX/og6z443wuobfhQXwznb/JM3xNmfCwwnyFlleYRXzf&#10;kxp/y31Pj/NnVn3RjLVO7358iU02h39nhVz3N3tjrQPfpXtmp+vHqnuHowqvYHvJnmmW+Hwrmfh+&#10;snyvlbdmbn1DkUFOLn39jHs15X70hu/1vHrKuFXeL3rHshTGQ3rkrBSuGXsspmGV3HuZoNp9pHwk&#10;m1lllXzIlahNgn2Rj4E1W36RiF/0d3pSw6rc7HpGvDLFCXpdtQqs+XqnrjuU6Xsfp5t82Xu2oOhk&#10;2Hxgmd1M7X01klA06H49iafzY3n3zwHb2HnjxkDD+nnyveSr93o6teyUAnq4riR8IHtbpkBkSHwQ&#10;neVMb3zqlOM0iX33isXydXm02lra63mX0DLDD3mfxpSrGHnjvWqTO3pktGp7d3sNq0BjwnvMoZZM&#10;CXyvlzM0PX2+i7buU4jbfjbXhofEfcLAn4bDfXCpjIXmfVWSUoUqfXV7B4SGfcZjxIPxfjVMj4N4&#10;fuk1koMogADsPYd9iMvWFIZwh0C/a4WDheOoY4S7hMGRHoQbg9951IOUgy1inIMdgo1LkoLDghY0&#10;2IKQgcHqeoZHk2XUdIVNkNq9/IRvjnOnC4PEjFiP7YM5ind4yoLKiL1htoJphwNKzYImhUw0M4IH&#10;g2/o24VPnf7S4IRfmnS8eoOOlxSlq4Lnk+iOtIJykQt3u4IVjkFg1oHHi2RKGIGXiGgzooGLhQTn&#10;XISLqKDRbIOdpBW7EILUn7qkW4I3m5SNgIHCl5V2uoF4k7tgCIE5j7JJdYEai2UzJIEfhnvmAIPx&#10;s0vQG4MErbq5zYI6qFijMoGjoy2Me4E2niB1yIDumRRfSoC+k9tI5ICvjjoyuYDBh8/k1YNzvfjO&#10;+oKHt1a4tYG8sOKiL4EmqqiLn4DEpIp1EYCDnlVep4BUl9FIaYBTkNkyYIByiPvj1oMOyKXOBYIk&#10;wOK3xoFXuVOhSoC/sfqK0IBhqrt0a4Auo1xeKYAHm5VIAoAHkzsyF4Awif7jAIK901TNN4HWylm2&#10;+oEHwZqgiIBuuROKI4ARsKJz2n/iqAZdt3/Gnv1Hq3/QlVYx3H/7itfeEpHifLDI7o/xfGOzsY4Y&#10;fDqeO4xofEeIjYrefI9yxYlpfQpdEYf8fahHe4aZfpMyUYU5f/HcKpC0hpfHlI7BhVKykoz0hDyd&#10;NotXg1uHjonkgrZx0oiIgj1cK4czgdhGuYXpgaIxy4SigZ3ao4+OkJXGOY2ojlexcovdjD6cFYpX&#10;inCGeIj4iNlw0Ie1h2hbSIZ3hfxGBYVGhJ8xVIQZgzTZQo6bmpfE2Iy/l2ywB4sHlGuayImCkaSF&#10;Uog5jx1v2YcFjKhag4XYiiZFb4S6h48w7IOghK/X7o3hpJTDh4wJoIGuuopbnJuZj4jemOSEOoeN&#10;lU9u8IZrkdVZzoVKjjRE6IQ9ilswkYM1hgvWtY1LrpzCXIt3qZ2tmYnKpMSYgohSoBeDTIcIm35u&#10;GoXhluJZK4TOkh1Ec4PQjP8wRYLah0TVp4zQuKPBXIr/srCsoYlRrNqXm4fdpyqChoaboYptd4V6&#10;m9BYoYRildBEEoNzj2wwBYKNiFbUwoxqwqbAhoqdu7Krz4jxtNSW0Yd7rhKBzoY9p1ts44UpoIJY&#10;NoQWmU5DwYMnkZwv0YJOiUHUBIwTzKm/1YpNxKCrH4ijvKWWJ4cttL6BN4XxrN5sZ4TgpNVX1IPZ&#10;nG1DeIL0k4Uvp4IbigXOT5sbe4C6ophZe1Gm75Wse0aTCpMne3N+6JDGe9pqqI51fHdWiIwifTlC&#10;lonCflAvQodCf+LMnZoPhNK5gZc8g76mBpSXgtWSNJIggiR+E4/Tga1p2o2YgWNVxotZgTFB/IkR&#10;gTcu74amgXrLQpkRjiG4RJZFjC6k+ZOdilqRLpE3iNV9II76h31pAozRhkpVDoqlhR9BdIhwhAou&#10;pYYbgvrKIZgel463GJVjlLmjy5LJkgGQG5BXj4x8HY4tjVFoIIwUiylUWIn5iPlA8ofbhsEuZYWf&#10;hF7I/5dmoPa2B5StnUSir5Ibmb+O+o+9lml7II2JkzNnUYt/kBFTvoltjM1AioddiWEuLoU0haHH&#10;7JbYqmC0/pQipdehrpGSoXCOC485nTF6TI0JmQJml4r4lM5TNojwkHRAMIbvi9Mt/4TYhsHG+5Zk&#10;s7+0IJOurlag15EfqQWNQY7Io9F5noyhnqdmCoqTmWNSxoiCk+I/54aPjg0t2ISMh7vGLpYDvRmz&#10;ZZNOtsSgIZDAsHyMko5pqkR4/oxGpBFliYpEnbpSa4g2lxY/qoZBkAstuIRMiJDFhZWvxnGyzZL8&#10;vxyfiZByt8aL/o4dsHd4e4v7qShlIIn+obJSGof9mew/cIYRkcItn4QaiUC/IKSHeq2syaD6eo2a&#10;f518epaIFJofeth1cpbee1ZitJOlfAxQKpBbfOk94YzufiAsaok7f9O9oqOcg3Cr4p/ygnyZzpxz&#10;gbWHbpkfgSV0xZXvgNJiCpLHgK5PiY+PgKY9bow1gNwsSYiXgVm8g6KpjDaq3J8Gim6Y7JuFiM+G&#10;jJhBh3Vz85UchlBhUpIDhVBO847ZhFs9CouQg4UsLIgFgsS7gqHdlOyp0J5EkluX2ZrMj/mFlZd+&#10;jcJzE5Rki81gmJFUieZOZo40h/o8sor7hhAsE4eEhBG6paEancOo6Z2OmmWW55ohlzSEoZbalCZy&#10;PJOpkT9f5pCpjmtN4Y2Ui308YYpviHYr/YcVhT25vKCPppqoHpz9ommWJJmMnmCD35ZJmn9xiJMr&#10;lq9fTZAiktpNdo0VjuM8Ion+ircr6oa3hkW47aAgr1qnYJyKqliVbpkapXGDNZXboKpw95LEm+te&#10;14+/lxVNHoynkgs78ImbjMAr24Zohyq4N5/HuAmmwZwtsieU1pi8rFiCpZV+ppxwc5JroORebY9w&#10;mwxM14xZlPM7x4lLjowrz4Yoh+u3oJ95wLSmPpvZud6UVphqsw6CKZUwrEpwCJIgpYleGo8qnqRM&#10;mYwgl4E7n4kckBQrxYX0iImwna4oeiafiqnNegmOjqV+eht9gKFIempsSp0hevhbBZjwe8BKCZSg&#10;fLE5apARff8p0Iscf8SvXK1Sgmae1KjZgYKOBqSEgNB8/qBQgFprv5wygCJafZgPgB1JjZPKgDY5&#10;IY9LgJMp4IprgTmud6xrip+eAqf3iPeNUqOdh3t8R59zhkdrE5tdhUhZ6ZdFhHNJGpMLg6445I6b&#10;gxAp7onPgpGttKubks+dLqc0kGqMc6LjjjJ7e56xjDVqXJqjinBZVJaSiMFIsJJghxI4r43+hW4p&#10;+olHg8ms7ar9mvWcaqaWl9SLqqJJlOd6tJ4ZkixpsJn5j4NYzZXyjPhIVJHFilY4go1xh6UqBIjR&#10;hOCsRKpiozebyaX9n1KLC6Gwm5l6Gp2EmAhpI5lmlIVYVpVRkQVIApEwjWs4Wozwia8qDYhuhdSr&#10;nqnvq16bRKWApqiKjqEtohh5nZ0Ana9os5jvmVRX/ZTmlOVHxZC7kE04PoyIi4cqFIgchqWrBqmX&#10;s2iaw6UfrdqKGaDKqGx5MZyeox9oVJiTndtXsJSVmHxHk5Bqkuw4Kow1jSUqGYfYh1Sqg6lMu2Sa&#10;V6TJtOiJtKB1roV41ZxNqEFoB5hGoglXeJRLm7VHbpAvlTM4F4wDjoIqHoejh+Oi4bf8eceTAbLM&#10;eaODPK2qebhzdaiWehFjmaN9eqxTv55Ie4NERpjffIY1SpMcfecnf4zZf7ah5LctgY2Sd7HogLCC&#10;1qy8gAxzEaejf6hjK6KMf4dTWJ1df55D8Zf6f9Y1LJJEgFUnvIwZgRyhP7ZGiUKR27EJh7CCT6vY&#10;hk1yhKbChTliqKGuhFxS65yGg65DpZcqgxQ1FpGDgqgn8otwgmKgt7VykOaRRLA+jqWBqasSjJVx&#10;7KXyisRiIKDniS1SgZvGh7FDYJZxhjo1BZDZhNooIYreg4igLLTHmIeQt6+SlZSBGappktlxW6VM&#10;kE9hpqAzjelSI5sci5tDJ5XOiUA0+JBDhuQoSIphhI2fm7RCoCWQN68EnHmAo6nWmQJw7qS6lbxh&#10;RJ+kkolR1Zp+j1VC+ZU4jBQ07Y+/iMEoaYn3hW6fLrO6p7CP1q56o0CASalMnwNwnKQ1mvJg/Z8l&#10;lu5RoZoCkttC1pSrjqo05Y9GimYohYmghi+et7NcrxmPja4Mqc2ADqjSpLRwXqOxn81gwp6lmvpR&#10;cZmalhFCvJRUkQU05Y7ui9oom4lZhs+eTbMKtmePPK2usDR/y6hzqjBwKKNXpGRgnJ5QnrRRW5lI&#10;mO9CtJQQkw006o62jRIorYkgh1GV7MH9eX+HMrvyeVB4kbX4eWJp/K//ecJbZ6nremhM7KOhe08+&#10;650OfGIxhZYFfdMldI5vf6mVPMEmgNiG0bsYf/l4RbUUf1xprq8PfwdbFajzfvxMpqKnfyw+vZwT&#10;f4Axk5UWgB8l3I2dgQGU2cAyiA+Ga7ozhot367QrhTtpTa4ihEFavKgDg4RMYqG8gvo+mpstgokx&#10;pZRAgksmNozmgjiUkb9Qjy6GFLlUjQh3grNPixlo7a08iW1aaKcliAJMJaDlhrU+fppfhXQxuJOE&#10;hFMmhIxIg06UQr6TlkiFxriSk3l3M7KKkOpomax6jpNaJaZYjGVL+KAnilQ+a5msiDwxy5LihjMm&#10;x4vChEKT5L39nV2Fe7fwmdx29bHhlptoZqvSk5JZ9qW1kKVL1p99jcE+X5kNitMx3ZJVh+Ym/otS&#10;hRWTib2DpE6FOrdooA92xLFRnBBoP6tBmEtZ2KUvlKJLxJ78kPE+WJiDjS0x7JHciWUnLIr1hcaT&#10;Tb0BqxOFDrblpgp2p7DNoUZoLKq/nL9ZyaSzmFJLup6Rk9U+VZgZj0Qx+pFxiq8nUYqphlqTALyi&#10;sbWE8rZ0q792n7BRphJoJ6o5oLlZzKQsm45Lx54Sllc+bpe6kREyGJEwi8Ynb4puhtGJlcwkeXB7&#10;9cU2eShuZr5oeS9g7LeOeY9TkLB4ejxGaakJey452qE3fEwuBpjUfckjpI/hf5yJScsqgGV7v8Ri&#10;f3ZuL72OftVgtLacfohTW69wfotGSaf2ftE52aAdfzwuQ5fHf/QkM478gOmJM8oahyJ7l8NqhaBu&#10;CLyThFdgh7WVg3BTNK5hgstGNqbqgmA55Z8XghIugJbWgfwksI42ghOJL8kdjb57icJni6dt6LuQ&#10;ic9garSIiEBTH61chvpGMKXwhdc5954shMUuuZYFg90lG42NgxqJI8hClFB7gsGAkZpt5rqfjy5g&#10;X7OajQJTHaxqiwVGOqUSiSo6EZ1gh1Eu7pVRhZUldYz9hACJCceEmth7e8C2l3dt8LnNlGRgdbLJ&#10;kZVTL6ukjudGUKRNjEk6L5yviasvH5S5hyAlwYyFhMWI7MbhoS97dsAKnRht/bkamVRgjrIYldpT&#10;S6sAkn9GbqO1jyc6UJwZi8gvS5Q5iHkl/4wihWqIzcZUp1B7cb93onZuDbiCnfhgqrGAmcpTa6pw&#10;lcJGj6M5kbY6cpuqjaQvdJPRiaEmMovShfOIscXQrTJ7cb7xp4duJbf6oj1g0rD5nVdTm6nwmKNG&#10;w6LFk+46pJtLjzcvoZOHipYmWouThmHyz3tjebDb3Xu8edLEqHwcegetJXyDel6VcXz3et19rX18&#10;e4Jl8H4VfD5ORH7ZfTQ2y3/pfn3wsnm5hM/aLXo0g8rDKnqzguirz3s7gjKUNHvQgap8iHx2gUJk&#10;4X0ugONNVX4QgJ82AX86gGjuzHhZkALYanjljdrBn3l4i9KqXnoZihCS6nrJiH17ZHuLhwVj5Hxf&#10;hYZMfX1bg/41TH6bgj/tBnczmzHWrnfIl++/+HholNio4HkZkfKRmHnhj1R6QXq7jMNi8nunihpL&#10;uHy5h0c0rX4Mg/3raXZHplXVG3beogO+cneFnd6nd3hBmeyQTXkWlh15KHoGknJiDXsGjpZLAnws&#10;im80JH2NhZ3qBHWTsW/Tv3YnrBG9HnbNptemN3ePoc+PL3hunOZ4H3lpl/1hOXp8kutKX3uyjW0z&#10;r30fhxfo2nUFvHvSnXWVtg67/3Y3r7qlJHb7qZSOPXfko413UXjqnXNggXoGlwxJ1HtLkDMzTXzC&#10;iGjn53Scx3HRsHUnv+67EHXCuHukN3aCsSuNYHdxqfh2m3iDoq5f8nmqmvxJXnr2krsy/Hx0iYzn&#10;J3RV0kHQ9nTZyZu6THVqwP+jbnYkuICMoncTsBV19Hgrp4hfanlbno5I+XqxlPoyvHw2ioHimYQR&#10;eBvNjYOFeHi4HIMOeOGiOIKreWSMCYJcegx1vIIfetlfgIHwe8NJVYHifOwzfIIEfnXg4YKOgqnM&#10;XIIXgea3EoGzgT+hKIFlgMGK6YErgGt0oIEJgDlec4D+gBlIdYEVgB8y4IFagEnfUYFBjUHKwYDZ&#10;i261loCCibifxYBNiD6JsoAuhvBzlIAphb5dj4A1hIpHuoBkg1gyVoC/ggfdv4Aol8XJJX/HlPS0&#10;AX98kkKeXH9Qj7mIdH9LjW5yh39cizFct39/iONHE3/FhnQx3YA0g6zcRH9CokHHs37innuymn6g&#10;mtKdB36Al0qHQX6Ck91xiX6qkJNb737gjSBGe385iW0xdH+6hTDa+n6QrL7GdH4xqASxY33uo1ib&#10;433TnsWGPX3fmkhwnn4MldBbOX5WkTZF9H7CjDsxG39Rho7Z6H4CtzLFbH2ksX6wXH1eq8ea5H1D&#10;piGFXn1aoJFv5n2SmvJann3hlRdFgX5cjtEw0H75h8PZDX2XwZjEln06uuKvf3zttBaaBnzNrU2E&#10;kXznpptvOX0tn9daGn2HmMNFIX4IkSswk36viM7YZn1Ky+7D7nzuxCeuxXyYvDWZRHxvtDuD4HyI&#10;rFhupnzVpGBZrH07nBRE033Ikz0wY350ia3S74zrdtm/kot8d1ervYotd92XX4j+eHyCqYfmeUNt&#10;0YbeejRZGIXee0ZEe4TxfKEwWoQafmvRdYuUgMG+ZIo1gDyqo4j0f9GWWofVf4aBr4bSf2Vs6IXj&#10;f2dYQIT9f3tDzIQsf7ov7oNugCrQJopUirm9FokFiTWpg4fJh8qVNIa/hpOAm4XQhYNr8YT5hJFX&#10;bYQsg6JDK4N3gr8vjYLUgdLOzolClKW7tIf4kjeoEIbOj+KT6YXLjbN/doT1i7Rq+oQzicJWqoN8&#10;h8NCnYLbha8vOYJLg13NgYhpnoS6aIcimzSmyYYAl/qSsoUGlNl+ZIQxkc5qFoOFjtpV+oLei8RC&#10;H4JQiHku8YHThMbMW4e+qGm5TIZ6pDaltIVXoAmRrIRim+19eYOVl99pR4Lpk85VXYJUj5xBsoHY&#10;ixcus4FshgvLZoczskS4XoXyrSekx4TOp/+QyYPaot98soMXncpopIJzmKBU2YHdkz1BV4FyjX4u&#10;gIEWhyfKoIbHvA+3nIWKtgGkAIRjr9WQBINqqaF7/IKqo3doC4IUnTJUaYGHlqVBC4Eej6cuVoDO&#10;iBrKCoZ1xc23A4U8vsCjWYQQt32PWYMSsCV7YoJRqNRnjYHAoWhUBoE/mbBAxYDhkYguNICViOTD&#10;u5X4dd6xypOydnKfb5GQdxCMlI+Rd8l5XI2peKpl/ovLebhSy4nreuo/xIgNfGstaYYkfmDCfJTB&#10;fzSw0JKDftiehJBtfpOLto56fnJ4hYyifnllNYrZfqVSFIkPfuc/O4dHf1stK4V0gAzBWZOiiH+v&#10;opFvh0Cde49ahhKKr413hRt3louwhERkZYn8g4pRaIhGgtc+wYaUgjYs9ITXgZ3ARZKTkdiufJBs&#10;j7qcS45ljaqJp4x9i8d2norMig1jkYkpiGJQwoeHhq8+UIXvhPIsxYRLgxC/J5G+myatdI+YmDGb&#10;PI2XlVGIi4vAkol1qIoOj9dixYiAjTVQKYbtinY97YVkh5AsnIPShGK+J5EbpHOsdo74oKuaQoz4&#10;nOiHoYslmTV014l4lYtiEofnkdxPpoZijg49mYTrif4seYNrhY69TpCYra6rpY54qQ2Zc4x2pGCG&#10;2oqkn7Z0KIj+mxJhhYdzllhPOYXpkWw9VYSCjDUsXIMVhpK8n5Axttmq+o4TsVeYw4wQq7WGLYo5&#10;pgdziIiWoFpg/4cXmpRO24WUlI49G4Qsji4sRYLOh3C8GY/fv/eqco3GuYaYLovAstuFlonlrBdz&#10;AYhBpVNgk4bGnnROhoVPl1U84YPzj98sMoKViCe1Dp89dTKkY5wodc6TYpk3dnqB8ZZld0VwLJOj&#10;eDpeRpDheV5MnY4Reqg7NossfEQqrYgeflS0B54pffyjo5sUfbeSrpgnfY6BRJVbfYpvfpKkfbJd&#10;o4/yfgFMCo0yfmo61IpgfwsqnYdlf+6zHZ0XhryirZoNhaCR0ZcghKCAZJRig9FuspG5gylc848Z&#10;gp9Lfoxpgh86fYmpgbsqj4bBgWuyKZwpj2KhqpkljX+QwpZBi7x/e5N+ihRt3ZDkiJxcRY5Rhy1K&#10;/Yuxhbw6MYkEhEoqg4YxgsixTJtLmB+gxZhRlXSP15V2kuJ+j5K7kGJtF5AUjftboI2Ui6VKhYsD&#10;iTg57IhshrIqeYW0hAOwdJqroNqgBpewnWWPHZTSmfp9zpIZlqFsYo+Ak1JbCoz8j/9KG4p3jJE5&#10;sIfviPIqcIVKhRivu5ouqXmfUZc1pTqOaZRVoPN9JZGdnLJrzo8JmHVak4yJlCZJxYn9j6w5goeE&#10;ivkqaYTyhgivIZnOsf6evZbUrOuN1JPyp758k5E2oohrSI6knVRaI4wumAdJeomlkoc5W4crjMQq&#10;Y4SqhtKuqpmBunaeRpaItIGNVJOjrll8EpDjqBxq145QoeFZy4vdm45JNolhlQo5MIbyjkkqXoRw&#10;h3inAai6dMGXfqTcdVuHuKEedgx3m511duJnOZnOd+ZWxJYZeRxGoZJFeng24I5EfCooL4n+fkim&#10;MqfEfQqW86PgfM+HNqAdfLd3GpxzfMlmtZjRfQtWSZUnfXhGN5FefgE2qI1tfsgoS4k4f9Glf6a/&#10;hT2WM6LkhDqGjZ8eg1h2apt8gqxmFJfjgipVwZRHgcpF0ZCMgXo2eIyrgUwoZIiKgTukxqXPjVuV&#10;ZqH8i56FsZ4+igB1qpqZiI5lZ5cOh0ZVN5N9hhBFcY/QhNs2TIv/g68oeofygoWkBKURlWqUpqE/&#10;kviE7p2FkKV055njjnFkyJZKjEpUuZLIijtFHY8liBg2KItkheoojYdwg6ujY6RjnY+UB6CYmmCE&#10;T5zel0N0Tpk8lDlkPJWmkTdUSpIZjjhE1I6Diyc2CIrZh/UonIcBhKyiz6PlpZaTiqAXoaSD1JxW&#10;nbRzz5ivmc5jxpUilfJT7ZGfkglEl44CjgA174pnic8oqYamhYmiTqOIrXqTEZ+3qMCDXZvyo/Vz&#10;XZhGnytjX5S6mmdTmJFBlZBEYI2nkJY124oLi24otIZbhkKh6KM/tUiSrp9qr7iC9puhqf9y+Jfy&#10;pD5jCZRlnodTV5DumL9EM41fktc1xInPjMoovIYfhtmZrLJsdGmLPK3HdPp8nak6da1tvqSzdoxe&#10;sKAad51PoptgeOJA/pZ2ek8y3JFEfBQl9ou3fjyZGrGLfDyK5azcfAF8SqhCe/RtaaOxfBheVp8X&#10;fHJPUZpjfPtAv5WAfaMy0ZBbfowmPIrjf7aYobCJg+qKXavigvZ70qdCgips6KK0gZ1d4Z4ggT5O&#10;85l3gQZAgpSfgOIyx4+KgOcmeoopgRCYIq+Wi3uJyar0idt7LqZaiGJsWaHHhxtdYp0/hgNOkpih&#10;hQFAR5PUhAYyv47Sgx8mr4mIgkeXmK7OkwOJPKovkLp6nKWXjpdrx6EGjJZc7Zx1irFOOpfkiOFA&#10;E5MhhwcyuI4uhS8m3Ij+g1uXEK41moaIvqmTl5B6I6T3lLRrVaBlkfRch5vUj0JN8Jc1jJE/6pJ9&#10;idgys42ehxAnAoiKhEuWq62lofCIWqkGnkV5wqRqmqhq+Z/Ylx1cOJtKk5lNuJaukAs/zZHmjGoy&#10;sI0ciLonIYgqhReWR61GqTeIGqigpMx5hqP1oFlqtZ9Rm/Fb9ZrCl5lNfpY6kzg/q5GDjsEyr4y7&#10;ijInO4fchcKV9Kz8sGGH0KhNqyl5PaOcpdRqcZ71oIZbv5plm1FNWpXelhQ/mJE0kMcyr4x5i2wn&#10;T4edhkyNEbxSdBx/orbjdKByFrGEdVFkZKwXdjdWnKZ/d1RI66CueKs7vJqYeiovMJQjfAIkAY1J&#10;fjCMv7t4e4J/fbYBe0Jx8LCNeztkOasNe29WbaVse99Ixp+dfIU7q5mLfUwvUpMjflckboxkf56M&#10;hLpugrJ/LrT/gcdxqa+EgQxj6aoCgJpWJqRjgF1IlJ6cgE07mJiVgFQvcJI/gIwkzYudgOmMQbls&#10;ib5+1bQBiDVxP66KhtpjjqkChbpV16NuhNBIX52yhAE7hZe3gz8vipF1gpwlH4rxghGL77iVkL5+&#10;grMqjphw562yjKBjMqgritJVlKKQiShIMZzjh5g7dpb0hgYvopDGhIMlZIpfgxWLl7fxl7h+NLJ/&#10;lPBwoa0Bkkti86d4j8lVW6HejV5IDpwpiv87apZHiJwvtpAthjwln4nkg/aLRbdwnox987H3mxtw&#10;aaxvl75iv6bglH9VMKFMkVZH9Jucjis7ZZWvivcvyI+oh8Mlzol/hLSLELb2pTJ9xbF8oQ9wP6vx&#10;nPZim6ZfmPNVEKDNlQNH2pspkQ07XJU8jRAv2Y81iRMl9YkthVKK1Lamq719sbEeptNwMauBodpi&#10;haXbnPpVAqA/mENH2Zqhk5A7apTTjt4v8I7rii8mFIjrhdGBDcZkc/Z0isA0dGRn/roFdQtbabOs&#10;dfNO3K0HdxpCgqYLeH82w560eg4rypble/UiRY62fiWBB8V/evl0mb9PeqdoBLkGep5bZ7KRettO&#10;2Kvce15Ci6TcfB02452HfQAsGpXJfioi143Af4eBEMRggbB0h747gMFn8LfsgA1bSrFtf7FOw6q2&#10;f5BCiaO+f6U2/px0f9YsYJTNgDsjVYzqgMWBD8NEiDd0cL0ghrpnxrbShXRbKbBQhHROrKmig7RC&#10;haK3gxU3Fpt9goosnpPwgiUjwIwzgd+A+8JTjq90W7wqjKNnsLXXis9bDK9WiS1OoKimh7lCiaHN&#10;hmU3L5qkhRgs1pMwg+YkHIuYgtaA3MGUlR90S7tgkn5nqrUEkAlbDa6BjcJOoKfWi5hClKD8iYM3&#10;Spnmh3UtB5KMhXskaIsWg6qAvcD5m2J0QLq6mCNnqrRTlQVbE63OkhBOqacrjzVCpKBajGQ3ZZlD&#10;iZctM5IBht0kp4qshFyAn8B+oXJ0OboznYxnr7PCmbtbHK01lg5Os6aXkoFCsp/Xjvo3fJjKi3kt&#10;WJGQiA4k2opVhO+Ah8AZp1B0OLnAorNnurNEnh5bLayymbROyaYVlXJCz59dkT03mphjjRMteJE9&#10;iQglAooRhWXmt3axc2jRVXeTdEu7hnhwdTSlOnlIdiqOoXokdzl373sPeGVhT3wPeapKz309eyg0&#10;r367fP/ktXTXfnPPs3Xhfiu6D3bgffqj7XfbfeeNcHjbffR22nnqfhpgU3sOfkpJ93xffpY0Bn37&#10;fvzi5XNNiYrN8XRpiBq4hXV/hsSifXaVhaiMK3ezhK91v3jig8tfZHomguJJNHuVgfUzcH1MgOTh&#10;KHH8lI3MM3Mjkgi21HRGj6Wg/XVxjWuK2Hasi2p0oHf3iXNefXlXh2lIgHrhhTwy7HyvgrLflHDo&#10;n3rKpnITm/O1S3NBmIifjHR4lUKJj3XEkhdzi3cqjwpdoniii9VH23pDiF8yenwkhF7eQXATqlXJ&#10;WXE/pde0AnJuoWGeTnOsnQaIcHUEmMByh3Z3lHxc13gGkBhHRnm8i1YyGXuthePdK29ttRnISnCY&#10;r6Wy73HCqiCdQXMCpKmHf3Rln0dxu3XmmdVcJ3eBlCVGyHlKjhUxyXtHhzvcUm7zv7rHdnAbuU2y&#10;EXE+sracXHJ5rBmGpHPhpY5xA3VwnvJbmncYmABGXHjrkJQxhnrziGbbs26lyiPG2m/GwrKxYXDd&#10;uwKbnHIOszuF6nN1q35wYHUKo6dbE3a9m3dF93icksYxUXqviWHXIH8VchrDmn8ZczmvgH8odE6a&#10;yX9AdWiFqn9kdpdwYn+Wd+VbM3/YeU5GHoA+evUxfoDefP3Vo31mfJnCcn2LfJquaH2zfKOZuH3i&#10;fMGEnn4efPtvaX5tfU9aUX7RfbJFZn9dfjcxAIAhfuTUI3vzhxTA13wohgSs7XxghQKYUnyphCiD&#10;ZX0Bg2tuXH1wgsJZcX3xghhEuH6YgXAwkX91gLTSnnqykXS/RHrvj2mrYHs1jW6W9XuMi4yCLnwB&#10;idRtVXyJiCVYn30lhmZEHX3nhIswL37cgmfRLnmom8a93XnqmM2p/no5ld2VonqdkvyBBXsdkC1s&#10;W3vAjXRX3XxzipdDkH1Mh4Ev2n5Vg/fP+XjZphK8rHkdojCo0nltnkKUg3nYmlqAAnpkln1rd3sQ&#10;kpxXLXvZjp5DE3zIikkvkn3ihWHO/Xg1sEy7s3h6q32n13jHpoyTjnk0oZR/J3nLnKZqwXqEl6VW&#10;mHtWkm1Cq3xXjNkvV32Bhp/OOXe8umi673gAtKqnCHhHrq6SvHivqJt+YXlLoo5qGXoTnG1WGHrx&#10;lgRCUnv6jykvJn0wh7HNr3dqxF66XHesvaamX3fotpSSCHhFr1p9uXjgqCRpiXmvoNZVpHqamTxB&#10;/3uwkS4u/3zviJXICYfScQW2Oobockajt4Yfc3aQdoVvdKd8wYTOdfBo34Q7d1xVJYOxeOpBh4ND&#10;erwue4L5fPnG3IZHeuW1NIV+ex+ip4TJe1qPdIQpe6V7zYObfApoAYMhfItUX4K0fSBA7oJmfdwu&#10;J4I6fsvFs4ThhMq0AIQthAKhooOBg0KOWoL1gp56xYJ5ghpnG4IXgaxTn4HKgURAYYGdgOYt3oGO&#10;gIPEWoOljo6ymYL0jOSgIoJZizyNDIHciad5n4F/iDZmJ4E4hs5S4oEDhV4/3oDug9gtnYD2gh7D&#10;DoKkmECxToH2lb6e4IFlkzaL24DykLB4lYCejjZlS4Bxi9NSO4BRiVI/bYBThqAtZoBxg5XB9YHb&#10;ofWwO4Eynpud0oCimySK24A0l6R3sH/plClkiH/AkK5RqX+3jRs/CX/OiTotN3//hOTBEoE9q5uv&#10;WYCYp2Kc7YAEovaJ+X+XnnF2539XmfJj5X86lWVRLn8zkK0+t39ei50tEH+ghgnAZIDGtSqupoAl&#10;sA2cLX+LqqGJNn8WpQl2Mn7Zn3hjR37MmddQuH7SlAA+cH8CjcIs8H9RhwS/7YB0vqGuHn/VuJib&#10;in8xshqIiX6vq191ln5vpK9iyn5pnfJQW359lvw+Mn67j50s138Sh9W5d5CucEapEo7mcZKX+I1M&#10;ctCGHovUdBFz0YppdW5hWokHdvJPGYeleJs9A4ZQeo8rpoUHfPO4fo9EeZWoLI2ceeqXBYwUekOF&#10;N4qneq5y94lKezZglYf8e91ObIawfJo8iYV1fYgrfoRDfrK3eo35gsunBIxjgj+V+4rhgbaELImF&#10;gUtyC4g7gPlfzYcEgL5NzIXQgIw8HYSugGorWoOTgFS2aIzFjACl24s5ip2Uw4nIiTaDJohwh+lx&#10;Goc9hrZfBoYahY9NNIT/hGI7u4P5gywrOoL5gde1TovMlSak14pDkvaTu4jZkMGCEoePjo9wLIZk&#10;jGhePoVbik9MoIRSiB07YYNehcgrIIJzgza0WosNnkmj4ImJm02SyIggmDmBLYbblRxvYIW2kgFd&#10;lIStjuFMJIO3i6k7FYLZiDQrCYIAhG2zkop2p1WjGIj3o4eR/4eMn4yAaoZGm3xusoUpl2pdCYQp&#10;k0ZLv4Myjvo62IJmimgq9oGhhXyy9ooCsEiid4iIq6SRVIcZprl/wIXMoaZuFISxnJFcgIPAl2dL&#10;XYLSkgs6ooIIjF4q54FShmKyiImuuSGh+og4s5+QwobCrbN/KYVsp49tjoROoWpcFoNhmzBLCYKB&#10;lMQ6a4HEjgsq2oEThx+rWpnAb7ucI5crcQqMTpTHclF70pKBc6Jq65BDdRFZ344CdqlJGou2eGY4&#10;molkenMpBocDfOyqk5h/eIGbcZYBeOeLj5OneVh7GpFled5qOo8veoRZQYz+e0tIlIrCfCw4SIiE&#10;fUIpB4Y1fpmpw5dDgSyaf5TYgL6KspKCgF56OpBPgBppco4pf/NYmYwLf+VIEonjf+I3/oe6f/kp&#10;CIV/gCeo1ZYribSZgJPFiIeJpZF6h2V5W49Ihk9op402hVlX94sqhGtHnokWg303v4cDgo4pCYTf&#10;gZOn9pUrkkuYm5LQkF2IvZCPjnF4dI5mjIRn74xPiqZXYIpZiNVHNYhYhvI3iIZdhPkpCoRVgtyn&#10;KpRymt+X5ZIamDGIC4/XlXB3t42wkqlnPIujj+RW0ImtjR1Gz4e8ikE3UYXUhzgpCoPgg/6mf5Ph&#10;o1OXNpGPn+OHWo9JnEl3Do0gmJ1mp4sZlO5WWIkpkTFGfoc1jVI3KIVeiT4pC4N/hPel95N0q6WW&#10;qpElp2yGx47bovJ2fYyrnlRmIIqmmbJV5YjBlPxGL4bSkCA3BYT9iwgpC4MvhcqllZMjs96WPJDX&#10;rtaGSY6HqWp1/IxOo8plr4pEnidVjYhimHNF64aBkpk224S5jIspC4LvhnedzaMLb1uPpZ+1cKOA&#10;+ZyLce5xwplzc0piNJZTdMdSkZMjdnBDSo/YeD40aIxxel8moojhfOSdNqH0d6OPJ56qeA6AcJt9&#10;eI1xPJhgeSdhs5VCeeZSH5IcestC747de8w0QYuGfQYmy4gIfoCcmaDJf8SOap2Of2l/x5pgfyJw&#10;jpdMfwBhGZQ6fv9RopEkfxpClY32f0Y0HYqyf5Im8IdIf/ub4p+yh8aNnZx+hrd+6plbhbhv1ZZJ&#10;hNRgc5NIhA5RIJBDg1hCPo0mgqQz+4n1gfsnD4ahgVSbIp7Pj7SM4Zuejfl+LJiAjEhvFJVziqNf&#10;35JriQRQq494h3hB9Ixphd4z4IlMhDknKoYRgomahZ4Il7GMQprilUR9jZfGks5ufpS3kFRfV5Gy&#10;jd1QSI64i2hBtYu6iOczyYi1hkgnQIWYg5eZ/J15n4+LzJpWnG59FpcymSlt/5QcldRe3ZEekoNP&#10;6Y4ujylBfIssi7gztIg5iCMnU4UzhH6ZjJ0Rp0SLWpnvo2l8n5bFn1Bti5Ommxlec5ColuRPjo3C&#10;kqJBQYrFjkczoofUicQnYoThhUCZOJzErtqK/5mfqjx8OZZupUBtJJNIoBleGpBGmvVPSo1hlcZB&#10;EIpxkIIzi4eOiyEnboSghd+Q7qyObwWDt6h+cEJ2HqSNcY5oG6CacvRZ2pyKdH9LmJhXdjk9ypP5&#10;eBowg49lek4kgYqZfNuQhaubdtqDbKeJd0N1yqOHd8tnyZ+FeHhZiptxeVBLV5dEelI9nZLve3Iw&#10;iI5qfNAk0ImxfmiQG6p5fnmC5qZyfil1VaJrffZnTZ5sffNZH5pgfhVLBZZBflo9bZH6frIwi42I&#10;fzMlFYjmf9OPmqlghfCCUKVehPt0r6FfhB1mxJ1hg2RYppllgs9KrJVUgk09O5EdgdUwioy/gXEl&#10;UYg2gRuPD6h2jViBwqR5i8N0G6B/ij9mMZyDiM1YN5iDh3FKWZSDhiU9DpBZhNQwiowOg4YlhIef&#10;gj2OjqfDlLmBR6PJkoNzpJ/LkEtlvZvNjhtX0JfNi/JKFpPCicw87I+mh6MwjItyhWwlrochgzqO&#10;Lackm/uA4qMwmR5zPp8xlitlW5sykzJXfJc1kDpJ3ZMtjTw8148EijMwj4rnhxwl0oa4hBGN16a9&#10;oxmAraLHn5FzBp64m9JlF5qil/tXN5aglC5JnZKskF88r46VjIYwkIp8iJgl7oZjhMWNk6ZyqhKA&#10;aqJypdVyvp5ZoT9kzpo9nIdW+pY3l99JcZJEkzc8lo46joowjIoxidQmBYYfhVeEu7ZGbqp4YbGD&#10;b9prxqzIcSZe6afvcpZR66LfdDFFBJ2Tdf84p5gMd/Us9JI4ej0ioownfNKEgbVudhZ4SrCZdnhr&#10;q6u+dwhezabNd8dR0KGzeLhE9Zxredk4rJbrexstJZEnfJ0jFYswflOETLRNfTt3+q99fPFraKqa&#10;fM5ehaWlfOhRlKCQfS9E0JtVfZ44ppXifiYtTpAzftsjeIpYf6+EA7MohC53m65cg01q+al+go1e&#10;LaSLgfxRSp+DgZhEoppWgU04m5T0gREtb49bgPIjzYmegOeDrbIwixF3Q61oiZ5qnKiNiEZdzKOa&#10;hwZRCJ6QhedEdpl0hN44kJQgg9gtjI6eguAkFoj/gfuDWbF1kex296yrj+ZqU6fKjeVdhqLUi/NQ&#10;y53LihNEU5ipiEA4iJNkhm8tpI34hKEkUoh6guiDD7DlmJ52uqwWlgBqGqcrk1BdTqIvkKJQl50q&#10;jgNENpgNi2g4h5K/iMwtuo1phi8khIgNg7KC3rBpnx52jKuYm+Fp66anmHxdIKGmlQ1QbpygkapE&#10;EZeQjkY4epJCiuYtz4zvh4ckrYe0hFmCrrAcpYJ2has7oaBp4KY1nWldA6EbmRlQWJwJlOtEDJb9&#10;kMo4g5HPjLUt4oybiKYkzYdthOF5GsAwbmVtfbrLb4BhzrVKcMdWCq+Acj1KR6lcc+Y+uKLhdckz&#10;ypwXd9QpqJTtejEg+o2RfMl5Dr9pdW9tl7nkdcFh57QzdlFWIq5Hdx5KX6gUeCc+26GbeWc0AZrY&#10;essqBpPCfHEhjYyIfj55EL4+fB5tgbi5e89h1rL/e7VWDK0Je+lKVabYfFI+5qBqfOw0KJm1faMq&#10;VZK5fosiDIujf455A70DgpBtXLeBgblhobHJgQ9V56vXgKJKPKWxgG0+5Z9SgFg0RZiwgFkqmJHP&#10;gH4ieYrfgLl457v1iO1tP7Zzh5VhgLC6hmFVv6rJhVFKLaSlhGs+5p5Zg6Y0YJfJguoq0pECgkgi&#10;1oo4gb94xrsmj0RtLbWZjWdhdK/Yi5lVtKnlieNKIqPFiEc+7J15hsM0epb9hUsrBZBSg+UjI4ms&#10;gqB4qLqFlWxtJLTpkwZhcK8ckJZVsKkljjJKIKMNi+U+9JzKiaY0k5ZOh3ErMo+9hVEjYok6g114&#10;jroNm2FtIrRdmGphc66BlVBVsaiDkjZKHKJujzQ+9Zw7jD80pJXJiVkrVo9ChokjlYjdg/p4e7m0&#10;oSZtJ7PqnZFhfK3+mcBVtqf4lehKJKHjki8/BZu4jok0tJVZivcrbY7oh4kjvoiThHnapXHwbSrG&#10;pnNRbsSyK3SkcFedIHXqcemHtHcwc4lyJniFdUJctXnzdxVHbXuUeSMyrX2Ke5PYtm/beBnFF3Fr&#10;eImwxnLjeQWb5HRPeZKGlHW+ejRxInc9eutbzHjUe69GrXqefJQyJXy5faTW724YgwXDW2+/glGv&#10;RHFUga6ae3LegTWFV3RvgNdwEnYUgIpa6nfRgD1F/Xm/f/QxrXv7f53VNGyPjc/BnW5FjA2tkm/s&#10;imOZAHGRiNaECXNDh3Vu+3UKhhxaD3bphLZFWnj4gzgxRHtRgXrTomtHmH3AEm0IlcWsCm69kxuX&#10;jHBykIWCyHI7jgVt7XQhi5xZP3YeiRRExXhKhlgw6Xq8gzLSWGpJoxi+z2wPn3aqyG3Jm8iWVG+I&#10;mCOBq3FflIxs9HNWkPZYgHVvjUdEP3e1iUownHo7hMHRUGmBrZe9y2tJqQ2pv20CpFiVTW7Fn52A&#10;vnCqmu5sLXKyljJX3XTakUNDz3c2jAQwW3nPhiLQiGjvt+y9Bmq2sneo62xorLmUcW4npt5/6XAU&#10;oQ1reHIrmy1XVXRklQhDb3bOjnswJ3l1h1PP/miQwgO8fGpTu5SoSGv3tMSTu22trcd/OG+Yps1q&#10;3nG4n79W0nP9mGdDD3Z2kKIv/XksiFPLxHoZbCS5l3qebfKmvXsob6iTLHu2cVR/InxMcwxq6nzx&#10;dN9W1n2rdtBC6X6PeQAvmn+3e5jKYHgvdou4fXjgdzylrXmId+mSJ3oweJ1+KHrieWRqBnupekJW&#10;DnyJezJCTn2XfEkvOX7nfZPI6HaCgN225XdJgIGkOXgHgCqQx3jMf+p89nmff79pA3qLf6ZVOnuN&#10;f5BBsny8f4Mu434rf3PHZHUNiwu1U3Xhibyiq3awiHCPcHeJhzB7xXh9hhBoBHmHhPZUdHqpg9NB&#10;Jnv5gp0umH2EgTXF+XPTlSez8HSwkvKhS3WOkLaOHnZ3jn16pnd7jE9nFHikijFTvXnhh/dAqXtN&#10;hZAuWHzygtLEznLcnzmyx3O/nCSgJnShmPGNBHWUlbZ5p3ankn5mOnfdj0NTGHk1i/BAOnq6iFUu&#10;IXx1hEbD3XIaqTKx13MApTqfM3PhoQuMFnTYnMd40XX4mIRliXc+lDBSjniij64/3no+iuAt9HwL&#10;hY3DJ3GJswWxHXJvriiea3NLqPiLTHQ/o594EHVmnkZk5Xa9mNpSFHgxkzE/j3nYjSotznu0hqbC&#10;rnEqvKWwlnIMttmdzXLcsJyKoXPGqid3b3Tto65kXXZMnSFRonfOllM/PXmFjyQtsXtuh5C9YIJ7&#10;a1Ks3YIebT+biYHcbwuJXoGucMh2rYGMcpRjyIF4dH9REYFydos+h4GNeN0ss4HYe5u8SYC2dRur&#10;yYCHdgCaY4BfdtqIS4BGd7Z1soA7eKJi7oBEeadQW4BdesE+BICafAQseYEGfYC7Jn8XftmqjH8G&#10;fsaZWH7xfrCHNn7vfqN0uX77fqtiHH8gfsVPtH9afuY9kH+8fxQsRoBJf0m5032tiHSpNn2lh4WX&#10;5n2khoqF9320hZFznX3hhK9hMH4lg9RO/357gvQ9Gn76ggQsGX+igPK4knx/kfyn9nx/kDmWq3yL&#10;jmCEzHyqjHtyonzkipxgXn1FiMhOYn21ht48tn5PhMwr8n8Rgna3hnuTm4Gm7HuamOqVpnuplieD&#10;0nvQk09xwXwWkHNfo3yAjZJN2H0Kips8XX28h2Mr0n6Vg9C2r3rYpO6mEnrkoX+UyXrync2C+3sb&#10;mfdxAHtulh1fBnvmkjFNZXx4jh48FX1AicIrt34thP62DHpLrjilZnpaqe2UEXpkpUSCQ3qIoGZw&#10;U3rhm4JecHtrlopM9nwKkWA71nzbi+AroH3XhgG1oXnst1ek5nn8siqTenn6rH2BpHoUpoxvwnpr&#10;oJRd+Xr7mohMlnuqlEY7k3yLjbErj32ThtevZos7arKgTon0bKiQWYjgbn5/g4fucEduKYcHciNc&#10;oIYpdCNLV4VRdkk6QISQeLsp+4Pse5yuiomSc+qfaoh/dOmPXYeEddx+lIafdtRtT4XId+Fb44UA&#10;eQlKuYRBeko52YOde7sp54MTfW2tk4gKfP+eSIcTfSOOW4YlfT59kYVWfWJsb4SUfZlbLIPmfeVK&#10;LYNEfjs5goK/fqQp1oJSfyCsgoalhgudKIW6hWCNKYThhKF8mIQeg+drloNxg0RahILbgqlJsYJY&#10;gg05NYH2gWkpxoGogLGrY4V/jv6cLISajZSML4PNjAt7jIMWinFqrYJ6iNxZv4IDh1VJI4GWhbw4&#10;5oFKhAQpuYEWghyqdoSdl/GbOYPAlcCLP4L1k156r4JDkN1p6IGxjlhZIoE+i9NIs4DpiT04pIC2&#10;hm8proCYg1+ptoPqoMeadoMVnc2Ke4JImop57oGXlxlpOYEOk6NYmICnkCJIWYBUjIM4b4A4iKIp&#10;pYAwhHepJYNkqYCZ24KVpbiJ1IHDoYp5SIEJnRxon4CDmKpYDIAulChH83/pj4Y4QX/Sipcpnn/b&#10;hWWoxIMGsheZZII8rX2JRYFgqFV4s4CYotxoHoAOnWJXqH++l91HqH+JkjQ4En+DjEMpmH+Whimh&#10;5ZQUak6T75ICbD+FLZAtbhh1nI52b+xll4zBcdVVbYsJc+ZFlolMdh42CYeXeKYndoXpe5uhNZKa&#10;cwGTPpC1dAiEZY7udQt04I06dhlk6ouNdz9U2onmeIVFH4g9eeY1x4afe34niIUIfVmgbJEpe42S&#10;SY9ge8WDho2je/50AYv/fEVkKIpkfKNUPIjVfRhEqodEfZw1jIXAfjwnl4RAfvefeo/bg++RSI4Z&#10;g3KCdIxugu5zJIrSgmpjZIlQgftTpYfYgZZEQ4ZfgTQ1WYT3gNUnpIORgHKelY60jFiQXIz/iyOB&#10;i4tfidtyQInPiIVitYhQhzZTGYbxhfND5IWRhKQ1LIRDg0MnsIL6gcidzY3alL+PqIwuktOA2oqO&#10;kL1xhYkAjo5iBYeLjFxSkIYwiipDhYTkh+o0/YOshYInuoJ6gvWdKY0vnQKO/IuKmluALYnol3Jw&#10;3ohZlGJhcIbskUxSGoWZjitDPIRNivI024Mrh4knwoIQg/icqYyvpRyOdYsQobZ/nYlonfRwUofR&#10;mflg7YZmlfVRpoUikeJC7IPfjbY0voLBiVMnyIG5hNOcT4xTrROODIq3qOx/I4kHpEFv1Ydln0xg&#10;gYX0mlFRU4S0lUlCrYOAkCY0mIJzitYnzYFzhYeU450kaf2H25pda+R6LZfIbb9r15VDb55dIJKy&#10;cZZOVZAQc7g/8Y1bdgEx+YqZeJslK4fJe5eUVZvdcjOHWJkwcz15mZacdE5rTZQSdXBcpJGDdq9N&#10;747teBI/poxGeZIx4omXe0wlYYbbfUWTt5qBejiGlZfreoJ47pVbetNqoJLceztcEJBbe75NfI3Z&#10;fFw/WotHfQwxzIivfd8lkIYKftCS+5k6gheFxJaugbV4DZQtgVNp65G1gP9bcI9KgMBNA4zdgJE/&#10;DYphgGgxtYfggEwluYVUgDiSOpgsieCFCZWmiNp3UpMth8ppLJC9hrZa6I5QhaZMmIv5hKY+zYmR&#10;g54xpIcogo8l24S3gXmRmpdIkbOEZ5TQkAN2sZJZjjRomI/pjFBaY42BimtMQYsniIo+mYjUhqIx&#10;lYaGhKIl+YQzgpORFZahmWOD9ZQwlwt2P5GylHRoHI86kblZ6YzZjv1L4oqLjD0+Z4g4iW8xhoX+&#10;hoAmEYPGg4SQq5YnoOaDhpO4nd91ypE0mnxnqo6yluRZgIxSk0pLhIoQj6c+KYfEi/YxeYWQiCIm&#10;JINshE+QXZXOqD+DL5NepIZ1Z5DRoEtnRo5Fm8tZKovgl0lLRImhksE9+4djji0xY4VAiYAmNIMl&#10;hPSIgKZsaad8UaL4a4Fvo5+lbV1idpxJb0dVBZjKcVBHlZUpc4U6oZFmdeIuO41/eJAjIYmAe5OI&#10;EqVXcWx7/KHocnNvR56Cc41iI5sWdMNUvJeUdhxHX5P7d506hJBDeT4uT4xvexwjeYiEfTGHoKQK&#10;ePJ7a6CqeUVuzJ1EeathqJndejJUV5ZmetlHF5Lee6I6YI84fIAuXIt6fYcjxoeofqyHFqLEgEp6&#10;zZ9sgABuIJwSf79hIJiyf5ZT4pVNf4hGxpHYf486N45Hf6MuZYqgf8skCIbpgAKGhaGzh5F6PJ5j&#10;hq9ti5sQhctgjJezhOtTeZRRhB5Gd5Dwg146EI1xgqAubInggeYkQIZGgTKGBaDhjs55wp2XjVRt&#10;FZpBi8NgGJbkiihTEpODiJBGPZAchv4594yvhW0uc4k4g9Ikb4W8gjuFoqAtleZ5XJzrk89srJmU&#10;kYlfs5Y2jypSvJLZjMlGBY94imU56owCh/0ufoilhYgkloVLgxyFUJ+2nNd5LJx0milsepkOlyBf&#10;dJWYk+VSepI2kLBFw47pjX85v4uFik0ugYgwhwgktYTvg9mFEp9ho5x47pwVoEtsNJijnHdfK5Uk&#10;mGJSPZG+lFdFmI5zkFI5p4sfjE8ufofbiEYkzoSlhHJ8vq/raT9xS6vXawtli6fCbOhZfKOCbt9N&#10;SJ8EcPxBL5pMc0k1p5Vjdb8qzpBEeIQhV4sMe418ba8DcJ1xJarYcZ1laKadcsFZYqJCdAtNN527&#10;dYFBLZkKdyU1u5QseOsrC48feu4hzooBfR98Ja2/d6xwyKmZeAVlH6VYeHxZGqD8eSRNApx9efJB&#10;Epfceug1wJMPe/krPY4afTUiNokZfot7zqxxfoRwXqhRfk1kqKQZfipYwp/EfixMuZtVflNA6ZbG&#10;fpM1vZINfuUrZo0yf1Qij4hQf9J7cKtVhUlwAKc8hIpkR6MIg9NYXZ62gydMeppKgphAwJXPgh81&#10;t5Epgawrh4xngUki24elgPN7Gap+jAZvs6Zlir5j/qIsiWRYFp3YiAlMO5lvhrtAoZTyhX01s5Be&#10;hEUro4u2gxEjGocWge160KnXkpZveaW7kMNjxqF6jsFX3J0fjK1MBJi7iqNAg5RFiKI1t4+shqUr&#10;vYsdhKYjToahgsF6n6lPmO9vS6Uvlopjk6Dok91XqZyIkQxL1ZgkjkJAV5O8i3w1qI8liMAr14qc&#10;hgUjeIZBg3F6dKj5nyZvTaTJnDljj6BsmMdXjpvylRdLw5eCkYJAVpMfjgA1s46oipEr6YpAhykj&#10;moX1hABxgbmjaNxmq7UEapJbxbAxbG1Qyqr/bnBF0KVpcKI7DZ+Bcwsw8plYdZwno5LpeHofwoxy&#10;e4dxRLjkb9dmq7QScMhb1K8CcfFQ5Kmqc05F8aQIdOM7PZ4ldqwxNZgGeJkoCpGuesQgV4tXfQ1x&#10;KLeidnNmgLLKdslbuq2wd0xQzKhPeBNF66KzeQo7TpzeejExY5bSe3YoX5CVfOgg14pifm1xB7ZD&#10;fM9mTLFvfKJbeaxbfJlQo6cDfMNF0qF0fR87T5uyfZsxhZW8fi8opo+dfuQhRYmQf6dw3rUUgxRm&#10;JrBCgnBbUasvgeBQdKXbgWdFwaBTgRg7UJqmgOgxo5TGgMMo447EgLcho4jegLpwuLQsiVJmE69P&#10;iDZbQqo1hxFQY6ThhfVFsJ9ghPA7VZm3hAUxvpPrgyopF44Igl4h8IhIgadwl7N5j2BmC66Ljchb&#10;PqlmjAlQW6QQikFFqZ6XiIw7Wpj4hukx2ZMwhVUpRo1qg9IiMIfOgm9wfrL1lTdmDa3wkyFbQqi8&#10;kMBQWaNfjkVFn53pi9w7VJhciYUx5pKgh0Mpa4znhRIiZIdqgxVwbbKWmtlmF61ymD1bTagslTFQ&#10;XKLHkfxFo51Tjtw7YJfQi9Qx8JIniOUpfYyEhhcijYccg5vOoW0YZvq76G7saT2otXCta3GU6nJe&#10;bZyAtXQSb85sVnXachdYIHe/dH9EHXnfdycwyXxZej7Mvmq0ccW6amzBcuSnYG6tdAaTvnCLdTB/&#10;pHJudmdrYnRnd7NXSXZ+eRJDdHjPepswYnt4fGLK+WinfH64tGrSfIGl6GzkfI2SXm7mfLZ+cHDy&#10;fPNqXHMXfUFWdHVbfZZC13faffswB3qsfmzJO2bXhw22+GkbhgqkOWtEhRaQ621ohDV9KW+cg3Zp&#10;TnHqgr9VpXRYggNCRXb/gT0vt3n3gFbHp2VQkXu1cWemj4uitmnljZ6PfGwei7t79W5viehoTHDj&#10;iChU4nN1hlNBwXZAhFovcnlYghvGX2Qcm9a0MmZ9mQOhfWjGlhqOTWsQky964W10kExnZG/+jWpU&#10;M3KyinhBS3Wch0kvOHjPg7TFW2MmphKzNWWPolugfWfcnnKNUWoumnh5/WylloZmpW9EkohTn3IM&#10;jmRA6nUSif4vCHhchR3EmWJwsCCydmTcq4GfsmclppSMgGl3oYR5M2v4nHll+G6sl2JTH3GJkhNA&#10;l3SgjG8u4Hf9hlXEGmH3ueux9GRgtFKfGWafrleL2GjoqC14kWtrogdlbW4pm9BSp3EVlVxAP3RA&#10;jowuwHewh1rAgnT/ZjSvj3X+aKad5Xb/avWLeHgBbTB4inkOb3Nla3oucdBSfHtpdFA/xHzWdxQt&#10;036Qeku/J3LIcHuugXP/cdSc43Ujcx6KhHZGdGd3o3d0db1knXi+dypRz3oleK4/RXvEemItjn2v&#10;fFi9r3DRep+s6nInevKbc3Nqe0CJKHSve5l2eHYFfANjo3d5fH9RB3kKfQQ+unrTfZwtUnzkfki8&#10;KG8XhJmrWXCCg/6Z6XHdg16H23M9gsF1UHS6gjtisHZTgbxQUHgLgTw+QXn7gLYtHXwwgBi6u22f&#10;jnup+G8bjQSYjXCLi3qGjXIAieh0P3OTiF5hzHVRhuJPpncrhVQ91Hk+g6gs73uTgcK5kmx1mFOo&#10;1G38lgCXb291k4aFe3D6kPlzR3KgjmxhAXRxi91PEHZriT89dHidhmosyXsNg0C4pmuIogun6G0W&#10;ntyWgm6Sm2yElnAfl91yeHHYlE1gV3O8kK9Ok3XIjO89JngViPEsqXqdhI+392rXq5inNGxnp4iV&#10;wW3hoxyD1G9tnoJxv3EwmeVfuXMqlTlOIHVJkF884nelizYsj3pAha+3hmphtOims2vtr+2VKW1c&#10;qnyDMm7gpM9xKXClnyBfPHKqmWBNtnTak2w8lXdKjSksenn1hp6y1X0hZaSjdX1EaCyTOX2BaomC&#10;HH3QbM9wcH4ubx9ekn6dcY5M8H8hdCI7jX/PdwErCIC6elWxxHsMb0uiantpcM+SG3vHcj6BE3wy&#10;c6dvhHytdR1dyn1AdqxMT33qeFQ7In7Cei0q5n/VfEywnHkoeOGhKnmreXKRDXokefmAAnqren5u&#10;lXtEexRdBXv6e7xLunzLfHI6w33NfT8qyH8JfiWvRnd6gkuf0HgRggePoXilga5+z3lEgVFthXoD&#10;gQJcJ3rdgLxLFXvSgHc6Xnz4gDAqrn5Uf9uuBHYVi6Gej3a6io6OZndgiVx9pHgSiBdslXjkhtVb&#10;XnnhhZxKg3r1hFY6B3w8gvYql323gWus+nT4lPCdiHWokw6NZnZWkPh8sHcWjsZruHf4jI5asHkF&#10;ilJKBHo3iAc5vHubhYwqhH0xgtCsJnQUnh+csXTMm2uMj3V9mGx74XZElUVq/nc3khZaGnhVjthJ&#10;nXmUi3w5gHsTh+cqdXzBhAerh3NopyScCXQko5mL3XTTn6t7MnWZm4VqWXaWl1ZZi3fJkxVJN3kZ&#10;jq45S3qkigEqaHxlhRCrH3Lyr/GbjnOuq4mLTXRUpqJ6nHURoXVp0nYPnD5ZHndLlvZI23itkYI5&#10;C3pMi8wqXnwcheyli4V8ZTuXf4TIZ8iIjYREaix4toPebHtoUYODbthXvYMzcVdHcoLwc/43coLM&#10;dvQoaoLUelykr4OIblOWlYMSb++HjIKvcXR3xoJccvZnfoIYdIhXDYHldjRG6oHBd/w3I4HAefko&#10;a4HofD6jsIHAd0WVaIFweAmGf4EjeLt2wIDpeW9mn4C/ei9WWoCtewNGaICqe+Y224DNfOQoa4EW&#10;fgGim4AYgCOUSH/fgCCFU3+ugAN13H+Hf+Jl2n96f8tVx3+Gf75GBX+mf7U2pn/xf6woa4Bef6Ch&#10;f37CiO+TS36WiC+EWX5zh0l0zH5dhkpk+n5khU1VCX6ShFhFfX7Pg1k2X381gkcoa3+/gRigln2y&#10;kbOSXH2RkDGDcX11jnZz9H1qjJdkOX1+irFUdn23iMdFFn4PhtE2KH6ThLEoa384gmWf2XzZmlKR&#10;nnzCmAyCtXynlXZzPnygkrFjlXzCj+BT9X0KjQFExX1rigs1/n4JhuIoa37Hg4afSnw0osiRBnwk&#10;n7uCFHwGnENyonv8mIxjA3wklMhTc3yAkPJEanzxjQA12H2YiNQoa35rhHue6HvAqwyQkXuzpzSB&#10;jnuNotFyGnt5nh5ijXuhmV9TF3wElI5EHnyHj541p31Cinkoa34hhUWYnY4xZOmLqYyuZ2x93Yto&#10;adBvOopBbChgHYkcbpFQ3of5cSBB+obXc9kzcoXJduYl/4TVemGX6IxqbXmK8Ishbxp9EInycK5u&#10;f4jTckVfeoe8c+9QWYavdblBmIWod6EzRoS4ecUmIYPgfDCXF4q0dd+J9YmSdrl8MYh0d4ptpodr&#10;eF9ew4ZreUZPy4V6ekRBNoSRe1UzHYPBfIcmPoMHfd2WIokjfhqI+YgQfkd7JocMfl9s2YYQfnFe&#10;EoUufo9PSoRbfrhA5oORfuoy/YLjfyUmWIJJf2aVNYfLhleIEIbIhdJ6R4XShStsAoTlhG5dfIQM&#10;g7FO24NWgwNAnoKrglAy4IIfgZMmboGmgMiUa4bJjo+HY4XRjVp5oITei+xrSYP2ilZcz4MpiLxO&#10;WoJ8hylAR4HqhY4yuYF5g9QmgIEcggCTx4X7lp+Gt4UNlLZ49YQZknpqpoMzkApcN4JxjZNN44HQ&#10;ixhACIFDiJAyoIDshd0mj4CpgwyTR4VfnoGGMoR5m+J4aIOBmNNqH4KTlX5buYHUkiFNboFGjrw/&#10;uIDGi0oyioB4h6kmnIBLg++S7ITvpjqFyYQOouV374MNnvdppYITmq9bU4FPlmRNI4DHkhQ/g4BZ&#10;jbUybYAeiS0mpoAAhKmMKJcDZK2AHpTQZyBzWZLUaYNl35Doa+NYBI7rbldKGYzhcPY8oIrNc8Av&#10;nIi8dt8jzIa3emOLjpV4bMJ/kZNubmBywZF3b/1lWY+HcaZXko2Pc2dJwouXdUw8Z4mYd1MvlYeh&#10;eZkkDoW1fCGK5pPadKR+xJHwdYlyEJAGdm9krI4ld2FXBYxAeGtJWopheZA8KYh9es0vjYajfDIk&#10;SITTfbuKHpJXfF196ZB8fJ5xJ46nfNVj9ozUfRJWaYsLfV5I6olGfbw754d+fiYvgIXCfqUkeYQO&#10;fzGJVZEWhAJ9KY9Hg6Vwa417gzFjN4u1grFV54nygjNIhYhJgcc7rYabgVgvd4T6gOwkpINlgH6I&#10;rZAPi6p8go5OiqlvyIyJiX1ipIrDiDJVZokJhuRIO4djhZ87gYXOhFovbYRNgwMkyILWgaKIJY9H&#10;ky18DI2SkYxvVIvHj55iJ4n7jYFU64hKi2JH2oa0iUU7VYUjhyMvZIO6hOQk5YJggp2HuY6zmn57&#10;no0BmDhu4YsxlYVhuolekpFUhYevj5pHfIYnjKE7GYSiiaUvXYNChokk/YIAg2+HaI5GoZ57RoyV&#10;nrJuf4q8mzJhWYjfl11UNIcsk4dHQoWpj7E68YQzi9gvTYLnh+olEIGzhBuAQqAMZFt09p04Zr9p&#10;JJqCaSFcy5fCa41QLZTdbhVDlJHbcMs3gI6/c6ssA4uVdt4h2IhuemR/up66a/10kJv0bZlovZky&#10;b0FcdpZkcP9P65N/ctxDapCKdOI3c42AdwosJIpteXMiOIdffBJ/Np0yc2Nz8ZqDdFNoOpfHdU5b&#10;+JUCdmFPiZIsd5FDK49NeOM3W4xbek4sPolje+UijIZyfZx+npu1eptzSZkTevNnh5Zoe0xbcJOw&#10;e7VPF5DyfDRC4I4rfMk3O4tTfW8sT4h4fjAi1YWkfv9+BJp2gcFysZfggYhm75U9gUJa3JKNgPZO&#10;s4/ZgLtClo0qgJA3GoppgGosXIepgFAjEoT1gDt9fZl+iN1yNJbxiBJmeJRPhyJaaJGghh9OTY7w&#10;hR5CZYxAhCg3B4mXgzgsaYb1gkEjRoRhgU59Epiuj85xx5YqjmxmC5OJjM1aAJDbiwxN9Y4yiUhC&#10;LYuMh4Y3AojfhccseYZZg/0jcIPngjl8vZgdlpVxl5WelKhl25Lvkk5ZxpAqj7VNuo19jSJB7ort&#10;ipg22IhViBUsgIXbhYEjkoOEgv18fJe0nShxV5UsmqZllZJzl4xZf4+mlCFNgYz2kL5Bx4pqjWU2&#10;w4fiihcsgYV9hsMjroM1g51066lQY+hqT6XjZj1fYKJyaKFUH57Qax5IuZrubb49b5bZcJAyvpKf&#10;c4wowI5IdtkgIon4emJ0dag1ayNqEKS4bLpfLaEkbm5T/51qcERIqZmDckI9dJV5dG4y3ZFPdr0p&#10;B40OeUwgnojbfAN0Faa8chRpn6NJcw1e2Z+1dBxTsZv9dVNIdJgjdq09X5QueDAy65Aaec4pQov2&#10;e5shCofifX5zrKU8eNFpJ6HUeT9eV55MeblTVpqiek9ILZbcewU9OpL+e9Yy7o8EfLwpcIr9fcEh&#10;Z4cLftNzQKP2f3xowKCXf2dd8J0Wf09S7ZlyfzpH7pW2f0E9FJHvf14y7I4Of4Uplookf74htYZV&#10;f/9y4aL7hh5obp+ghYVdo5wdhM9So5h5hA5Hr5TCg1o8+JD/grgy7I0zgiAptIlogY4h94W8gQRy&#10;kqI3jI9oL57bi3VdaptSihxSaJeqiKZHdpP6hzo82ZBBhdky9Ix2hIMp0ojGgyoiLYU9geFyWaGZ&#10;ksVn+548kSJdMpqvjyRSMZcCjPZHRJNUis88qY+riK8y5YvkhqEp8Ig/hJAiWYTXgplyK6EwmNVn&#10;/Z3Ilr1dL5omlARSHJZgkPxHO5Kmjgw8tI8DizQy9oteiHUqBIfahbkifISFgy9qCbLXY2pf/K7o&#10;ZalV4aq5aA1LsKYkaptBgKErbVg3iZvocE0uPZZ0c2slvZDZdtMeoItcemBpmLHyakBf163Sa8tV&#10;1qlpbYlLuqSxb3hBnJ+ucZs3uZp0c/MuhZUP/+L/4klDQ19QUk9GSUxFAAIJdnAmKI+NeSgfNoow&#10;e/VpW7CEcMJfk6xgcbtVrKfycttLmaM1dDdBkp48dcE3y5kVd3ouuJPHeVEmgo5je1Yft4krfWRp&#10;JK75dwhfT6rbd4NVX6Z2eBpLa6HIeN9BdpzhedA3zZfSeuMu3ZKffA4mzI1cfVsgJ4hLfqpo6q2i&#10;fTlfHKmLfUFVLaUpfVRLNKCBfXdBZJuofcQ3zpawfi4u/JGXfqcnC4x2fzYghYeNf8pot6yZg2Nf&#10;AKh6gvlVF6QVgntLHp9vgf5BT5qfgZc31JWwgUwvGZCwgRMnQYuwgOYg04bugMJojqvKiVte8aee&#10;iH5VDqMwh2pLEp6LhkVBQ5nEhTE315TihDEvN4/pg0QncosJgmIhFIZrgZNobqsvjxte76bwjclV&#10;D6J1jBtLDZ3KikVBOJkIiIE3zZQ5htAvQY9PhTcnmIp/g6shSIYBgkFoWqq+lKFe9qZiktlVF6HY&#10;kIhLD50njf1BPJhni4M325OjiSQvTI7Nht8nqooUhLYhcoWtgs3Cz2gOYOCxSmpOY7+fUWx5ZoyM&#10;wm6ZaU15w3DDbBNmlnMIbvBTn3VycfJA6HggdTwvCHsseQLA7mVFa3+v02fIbUWeBmoqbweLn2yA&#10;cMx4vG7jcpplrnFkdH9S2HQKdnxAVXb1eLEuwXo9ezm/KWLYdgSuImWGdreclWgYd2yKRWqbeDZ3&#10;j20weRBksW/mefxSEXLEevc/zHXnfBEugXllfVO9aWCwgFmsamODgA6a6mY2f8yI3Wjjf5Z2Umup&#10;f3ljrm6Qf2dRTnGhf1k/S3T4f1MuSnilf0y7z17Zioyq5mHJiVmZcWSbiCWHdmdmhvR1L2pPhc5i&#10;vG1mhLtQm3Clg50+2XQogm8uGnf+gRy6gV1elKupqWBjkpeYQ2NIkGyGVmYrjjt0KWkwjA9h6Gxk&#10;iedP/m/Mh7U+dHN3hVst8ndugr+5d1wtnqaorl9Bm66XTWIwmImFa2UjlVNzU2hBkiFhN2uRjudP&#10;fG8Ui5I+I3LhiAst0Hb2hDC4sVtEqG6n8F5hpIyWi2FToGiEqmRMnCVym2d7l+dgmGrlk59PB26C&#10;jy093HJminYttXaShW24M1qkseqncF3CrQuV+2Cup9yEEmOkoo1yDWbYnUNgIGpSl+tOn24CkmI9&#10;kXH+jI4tn3ZChne1fm+uYF6lo3EmY2OVFnKdZkKDx3QYaQtx9XWja9pf9HdJbsVOMXkRcdg8uHsW&#10;dTgsLX1weRe0GG0TanmklG7ObHCUGXB0blKC3nIYcC9xH3PPchVfO3WodBRNnnendjI8VHnpeIks&#10;BHx+ezaymWq/dG6i/GymdWaSrW50dlSBiXBFd0Zv/HIreEZeSnQ4eVpM4nZren8723jge8Ur4Hum&#10;fTaxDGivfjShbGq2fkaRKGymfkyARm6ZflFu33CwfmVdZXLqfoZMOnVNfq07c3f0ft8rwHrmfxSv&#10;m2bqh+GgDWkMhxqP0msZhjx+/20qhVJt3m9fhG5cj3HHg5hLoHRVgro7F3cmgc8rpXpAgMmub2V+&#10;kX+e6meyj+COvGnRjhh9+Gv5jDps8G5Iiltb1XDKiH5LGXOAhpk6xnZ3hI8rjnmyglGtgWRYmvme&#10;AWaamH+N12jClcd9H2r5kvBsLG1hkBZbN2/+jTRKrHLKijo6hnXjhxMre3k7g6is0GN4pECdT2XA&#10;oOeNHWfsnTl8aGoomWBrgGyglYVaoW9YkZ9KQnI9jZg6TnVpiVQra3jZhM6sX2LerT+c0GUmqP6M&#10;jWdKpFJ70mmDn3Jq+GwCmpNaNG7HladJ43HCkJQ6CnUHi0ErX3iKhcOoh3eIYAaaLngwYxuK+Hjv&#10;ZgN64nnCaNFqP3qma6dZbXujbp5I5Xy9ccA4sH4NdTUpfX+keSmnanURaYSZH3X+a56J3HbobZ55&#10;4Xffb5RpXnjscZVYs3oWc7JIVntgde04WnzkeGUpcn6tezGmOHLTcu2X23PxdByI1HUCdTt423Yd&#10;dlNof3dOd3lYAXileLVH2HofegU4EnvXe3gpaH3SfRmk2nDTfCqWfXIRfIiHZnNDfM53rXR+fQpn&#10;dHXffVFXK3djfaRHPXkKfgE3u3rufmopYH0Qft2jkm8jhU6VPXB4hOKGMXHFhFN2iXMbg65mlHSW&#10;gwtWcnZFgnJGu3gUgdY3dHohgTApWXxpgHiihW3HjmeUN28tjS+FNnCJi8N1nXH1ijZlwHOIiKVV&#10;0nVNhxNGS3dAhXw3N3lyg8UpU3vageahr2ytl1uTYW4glVWEZW+FkwV013D+kIxlDnKojgtVRXSF&#10;i4FF8HaMiOQ3CHjehh4pTntjgyWhD2vUoB2Su21PnUSDuG63mgt0MHA0lpxkcXHtkyVUvHPkj6NF&#10;knYCjAY23XhkiDUpSnsBhDagpWs8qJySQmy5pO2DLW4boMNzo2+VnFdj9XFTl+ZUW3NXk2hFPnWK&#10;jss2o3gEifwpR3qzhReb6H+dX9GOw396YuOAvn+DZcxx2n+paJ9ibX/ea35S1oAkboFDl4B/cbE0&#10;uYEGdTcm+IHEeTea+n1HaL+N031raul/v32fbPpw833ibwVhpn44cR5SN36lc1RDI38qdas0gH/e&#10;eEEnDIDGeyqZ8HsmcYeMpHt7cuB+vHvOdCZv+nwydWdg2XyrdrRRmH1BeBZCuH3xeY80Tn7Sey4n&#10;HX/lfPuYz3k2ej+Ld3mtetN9jHohe0xvGHqfe8FgFHs/fDlRBXv8fMBCWnzVfVI0JX3jffUnLH8f&#10;fqaXr3eYgt2KfHglgrp8knixgm5uEHlIgglfSnoAgaZQXXrmgUxB5nvlgPEz7n0XgJInOX51gCmW&#10;v3ZOi2+Ji3bqio17qneDiXFtOXgriDJeinj4huxP0nnxhadBiHsRhF4zwXxmgvwnQ33kgYCV/3VB&#10;k9iIzHXqkjV68XaKkEVsinc+jiZd7Xgei/1PWHksicxBQnpch40zo3vQhSsnTH1sgqmVbHRxnA+I&#10;NXUjmal6VXXFlt5r9nZ7k9ddY3dokMVO3niPjaZA8HnSinYzhXtVhxsnU30Jg6WVBnPapAaHwXSS&#10;oN551HUwnTFrdnXimTpc9nbSlThOi3gEkSpAqXlcjQYzV3r3iL0nWXy6hHWPl4fvX6mDd4cRYq92&#10;iIZpZZZozYXbaG9amIVSa1hMRYTPbmk+W4RXcaYw5YP9dTwkpYPLeUKOy4XJaBCCsoUuakB1uISm&#10;bF5oFoQsbntZ/4O6cKpL0YNYcvo+D4MDdWww0ILReCAk1oLDeyGN6YPAcFGBrINWccB01YLrcyFn&#10;PIKNdIFZTYI7dfFLS4H9d3k9uoHPeRowtoHEeuUlAYHafNyM7YHveHCAooGeeS5zwYFQedhmaoEI&#10;enlYmIDaeyVKxoDBe949aYC4fKYwnIDUfYMlJ4EOfnKL+oBQgIF/u4AZgJRy5X/igIVllX+zgF5Y&#10;HH+UgDtKbX+ggCE9OX+8gAowk3//f/UlRoBff9+LKH8ZiI9/Bn7yh/VyOn7DhyNk6X6bhitXbH6R&#10;hS5J8H6uhDg85n7og0Awc39MgjYlYX/LgSCKf34akG5+Wn3/jyVxlH3UjYtkTn21i8FW3X27ie5J&#10;g33piBc8sH4xhjkwY36yhD8ld39QgjWJ+n1UmBZ91X1ClhxxDn0Yk7hj0Hz4kRJWaH0IjmJJGX1M&#10;i6o8bX2kiOowVX40hgkliX7sgx6JmHzDn4R9bHy2nNxwnHyImaVjYHxjlhxWDHxzkohI1nzBju48&#10;N30ti0gwN33Uh4oll36cg96DpZCcX3N4Wo8KYmNsZ42rZUZfy4xaaClS0Ir9ayFFyImabkQ5O4g3&#10;cZQtPIbldT4iiYWveUuC7Y6tZ1h3vI1PaYRrx4wBa61fRYq4bd9SZYlrcCdFf4gkcpQ5F4bfdSYt&#10;SoWwd/0i1oSbexeCMYy+bxV25YuLcJBrE4pUcglem4khc4lR4IfvdR5FIobIds846IWmeJ0tUISb&#10;epojGoOofL+BYIr2dq52CInbd4hqL4i+eFZd9IegeSdRVIaPegJExIWKevE4uYSMe/ItU4OmfRAj&#10;VYLVfkGAk4lxfjB1UYhofnJpg4dcfpldQoZSfq5Q7YVNfsdEeoRrfvI4l4OOfyItWoLMf1wjh4Ig&#10;f5l/3og5ha10podDhUxo4YY/hL1cuoU4hA1QeYRCg1hES4NogrU4f4KsghgtXYIPgXIjsIGIgMd/&#10;TIdGjQV0NYZejApod4Vair9cP4RPiUBP/YNnh8FD6YKhhk44WoHvhN8tWoFxg1cj04EKgcp+2IaM&#10;lCdzwYWrkpBoAoSlkIVb1IOXjjRPnIKzi+ZDi4IBiZ44IIFeh14tWYDuhQEj74CjgqN+f4YBmxRz&#10;ZYUimORnn4QXlhJbdYMDkuZPT4Icj8FDV4FxjKU4A4DgiY8tU4CIhmYkBYBRg1V4M5lmXyltv5cy&#10;YghiwZUhZOlXOpMFZ9ZLb5DEat4/r45sbhc0fYwIcX0p6YmqdT0gqodoeVB3jpe4Zp9tRpWlaMVi&#10;TpOQavdW4pFtbTxLMo8zb58/kIzxciw0foqndN8qF4hpd9ohEoZGew1295XhbeFsmZPvb2VhwpHr&#10;cPBWYI/WcpFK042zdEo/WIuOdig0colleCMqPIdKelMhbYVIfKR2TpQgdPlr4pJBdelhApBUdthV&#10;0o5Wd9NKYYxReOA/EopLegc0WYhEe0MqVYZMfKMhu4RtfhN1ppKnfABrQJDZfGFgZY75fLNVO40H&#10;fP1J/4sUfVc+zYkvfcQ0PIdGfj0qZoVufsgh/oOxf1p1E5F+gvxquY++gs9f6Y3jgntUxYv2ghBJ&#10;mYoOgao+oogvgVU0K4ZkgQsqdYSugMAiNYMUgHd0m5CGicpqQ47UiQtfd4z9iAxUWYsUhudJPYk2&#10;hcM+Z4dnhKo0K4Wfg5sqiIQJgoEiY4KSgWp0PI/RkGxqCI4pjyhfP4xKjXRUHopPi31JCYhviZI+&#10;LYa3h7Y0A4UGhekqlIOBhAsiiIIogjVz8o9JltZpwY2elQhe9Yu5kppT2Ym5j9dI04fYjSI+C4Yl&#10;in8z9oSGh+wqm4MZhVIipoHTgtttQqJvXrBjeJ+kYYBZWpzWZGNO5pnaZ2JETJaiaoc50ZNBbeIv&#10;9Y/JcWkmz4xLdUIfB4jyeVRsqaD8Zb1jHJ40Z+JZD5tQaiNOtphEbINENpUMbwo52JG8ccEwHI5b&#10;dJ4nH4r7d74fiIfCewJsMZ86bI1imZyFbh1YrJmsb8JOXpapcYlD/pOFc3A5xZBPdYEwMY0Md7En&#10;YYnPehQf94a5fIprtZ18czBiEZrYdDlYHZgRdUxN/JUidndDtJIZd745oo8BeSMwOYveeqAnlYjF&#10;fEEgV4XVfeprOJwAecNhnJlsekpXrZavesxNjZPLe1BDdpDTe+45fo3afKUwOYrVfWonvYfefkUg&#10;qYUTfyJqyprWgEthPZhMgFJXWJWSgDpNQJKygBRDNo/Ef/w5aIzTf/wwPInrgAgn3ocWgBsg7YRw&#10;gDBqbZnphqRg85dmhixXF5SqhXRNAZHJhJ5C+Y7lg9M5RowDgxkwR4khgm4n/oZrgb8hJYPpgRVq&#10;J5kqjL9gspasi8NW1pPwimlMxpENiN9Cx44th145FYtdheswN4iEhI4oHoXdgyshUoN8gdRp75ii&#10;krJgp5YikUlWy5NZjztMspBgjNxCxY11ipk5KoqtiHMwUIf0hmcoNoVvhFohdoMlgnBirKvKXhpZ&#10;fahzYNdQN6TjY71G0aDxZtA9aZylahk0OJgdbZ0rtZN3cU0j+o7HdUUdlYpUeVViFaqQZMFZL6ci&#10;ZuFQBKNnaTBGvZ9ca689cZsKbmI0X5aOcUsr/JH7dFokaI1od6MeLYkWevhhvajeayRY1KV0bLxP&#10;xaHAbnhGi524cGo9XZl3coc0bZUTdNUsMZCcd0AkxYwsedkesIgCfHNhcKcacVZYfaO8cnNPaaAV&#10;c6lGU5wjdQk9O5f6dpI0bZO1eD0sV49fegElEYsVe+YfIIcVfcVhI6WSd3hYOKJBeCFPKZ6ieNNG&#10;E5q5eZQ9JZalen40bJJ9e4Ysdo5HfJ0lUYojfcoff4ZLfu9g3aRdfZJYCqEOfcpPBp1xfe1F9JmN&#10;fhA9DZWEfko0dZFpfqQslY1Rfw4liIlSf4Ifz4Wjf/Bgo6Nmg3pX6qAVg0FO8Jx1gtFF4JiUgk88&#10;+5SWgeE0dZCLgYkstIx+gUUluYiigQYgEIUYgMpgdqKoiSpX2J9PiIBO5Zuoh3hF1pfEhko87pPM&#10;hS80aI/XhCosvIvbgz4l4IgRglcgRISogX9gWaIYjqRX056vjYdO4pr/i+FF05cXigA885MhiDQ0&#10;eY83hoMsyotQhO0l9Yefg2kgboROghG3WWK3Wumm92VeXliWK2f2YbmEzmqNZQ1y/m06aGdhAHAN&#10;a9tPRnMNb3k93HZbc2gtcXoKd+O1cl9qZVSlfmJkZ7mU4GVDaheDrGgebHVx+2sRbttgH24tcVtO&#10;jHF4c/s9XXUTduAtRnkOeiyzqVyBb6Sjzl+5cQGTcWLVclyCVmXrc8Vw02kbdTxfK2x6dshN0nAK&#10;eGw853PtekAtIXgrfFWx5FnpecaiGV1WeiuRzWChepWA+WPrewdvomdae41eNmr2fCNNHm7GfMU8&#10;eXLpfYItAHdjfluwQVerg8Sgl1tFg0SQYF68gsF/n2IvgkBulGXMgcldVmmkgWRMfW2tgP48GXII&#10;gJ0s5Ha0gDeu5VXTjamfW1mPjEiPPV0mitZ+k2C+iV1toWSBh+hcnGh/hntL9Gy9hQs7xXFJg4cs&#10;zHYfgeOtzlRPl2aeXVgnlR+OU1vUkrd9u1+HkENs3WNtjdNb+2eQi19LhmvxiNo7hHCohjQsuXWi&#10;g1us+1MhoOednFcLnbKNmlrGmk99DV6IlttsPGKHk21bbWbNj/ZLHmtQjGM7THAjiJssqXU7hJ6s&#10;c1JJqgydGFY8pdiNE1n4oXN8iF2/nQFrxWHLmJhbDWYmlCJKymrDj4Y7D2+1iq0snHTohayq3GoM&#10;Wqyb+mv9XjWMdm3xYZ58PG/uZPNrhHIEaFBaoXQ/a8tKC3akb3Q50nlTc3UqrnxaeACpWmbwZJOa&#10;3Wk0ZxyLd2tkaZN7W22ZbAJqvG/obnpZ+nJkcQ5JjHUPc8Y5hXgKdscqn3taejCnzGQlblaZQWam&#10;b+uKDWkNcXV6Cmt6cv9pn24GdJdZEnDCdkRI3nOueAw5H3bpegUqkXp2fD+mN2God+2XsWRZeKGI&#10;jWbueUl40mmKee1ojmxRep9YOm9Ie2FIRXJxfDI4yHXpfR8qhXmsfimkv1+BgWmWU2JagUeHP2UZ&#10;gQ93lWfdgMtnnmrPgI5XdG3+gGBHu3FegDU4fXULgA8qenj9f+mjil28itGVMWCzidiGMmOQiLt2&#10;nGZ3h4tmv2mNhltWz2zhhTJHRnBxhAg4PHRNgs4qcnhogXqilFxJlA+USF9YkjuFVmJJkDR10GVK&#10;jhNmCGiCi/JWPWv5ic1G6m+oh504CnOthU8qa3frgtih3FsonRGTlV5Fml+EpGFCl2h1KGRSlFBl&#10;a2ejkTlVtGs7jhxGi28Liuo33nMqh4wqZXeFhAShY1pZpb2TFV18oiiEGmB6njt0oGOOmilk9Wbs&#10;lhxVWGqZkgdGOm6DjdY3pnLAiXUqYHczhP6epXGYWo6RInLNXh+C23QYYYpzxHV3ZN9kKHbuaD1U&#10;ZHiHa79E+XpGb3I19XxJc4EoFn6ZeBqdYm6lY9qQBnAsZn6Bv3GvaQpyyXNBa4xjUnTubhpTuHbD&#10;cMdEe3jAc5k1s3sFdrQoIX2TejGcGmv1bRWOuW28bteAt29ycIpxzHEzcjRigHMSc+xTFnUhdb1E&#10;D3dbd6k1f3ngecgoK3yqfCeasGmPdiaNVmuEdxp/TG1nd/lwpm9TeM5hf3FteaxSTHO0epxDgnYo&#10;e501OHjkfLsoM3vdffeZYWeAfxyMFWmZf0p+Gmuif1dviW21f1BgrW/1f01RoHJxf1hDD3UYf2k1&#10;AXgGf4EoOnssf52YTGXPiAKLDmgDh2Z9JmomhptupmxahbRf4268hMpREXFZg+ZCrnQtgwQ00XdI&#10;ghUoQHqVgRWXb2RskL2KOWa0j1V8Wmjrjaxt6ms2i99fO224ig5QjnB1iDtCYnNlhmE0r3anhG0o&#10;RXoYgluWyWNVmTyJk2Wslwd7s2fulHxtTWpGkcFeqGzfjwVQDm+9jERCDXLKiXU0j3YkhoEoSXmx&#10;g3GWWWKKoW6JGWTpnmt7LmcsmvdsyWmJl0xeOWwtk6BPum8ej/BBw3JGjCw0XXW9iEUoTXlfhFiS&#10;rnlhWoiGTXncXhB5Inp/YXdrKns7ZMxcsnwLaC9OGnz1a7o/6H39b3YyLH9Ac5IlqYDCeC+Rl3aU&#10;Y0SFTXdhZfN4I3g5aItqSXkhax5b93ofbb9NiXs+cIE/hnx/c2syBn38dp8lz3+zejCQeHQGa+OE&#10;FXUQbcd3HnYUb5tpVncocWhbM3hWc0NM93mrdTc/KXsjd0kx5XzZeY8l8H7DfA+PRXG0dHKC3nLt&#10;dZV173QbdqFoe3VVd6haeXa1eLNMcng8edE+3HnpewMxy3vWfFUmDH3xfcaOGm+9fOeB23EYfVN0&#10;8HJofZ1ndHPEfdBZs3VIfghLzncDfk0+b3jgfpoxn3r5fvMmJX09f1SNIm4hhUiA6W+ThPp0DXD8&#10;hHlmpHJ1g9hY/3QXgzRLU3Xugpg+IHf1gf8xf3o6gV4mOXyjgLOMWmzOjXyAKW5UjHJzVm/NiyFl&#10;+3FaiadYaXMZiChK4XUOhqc95XcthSQxa3mXg40mSnwkgeSLwWvClXZ/kG1Xk69yvW7akYplbXBy&#10;jy9X5XJGjM9KbnRZimw9m3aSiAIxV3kRhXsmWHu8guaLVGr6nSZ/HWyZmqZyQW4fl6hk9G+7lGdX&#10;gXGXkSJKJHO8jdo9W3YQioYxL3ishxsmY3tpg7uG8IFtWoR7goE4XfxvXIEyYVxifoFEZLVVL4Fe&#10;aCBHzoGIa7Y64YHHb34ugIIyc6YjbILPeEGF+X7QYrh6qX7oZWluh38OaAthyX9Baq5Un3+CbWNH&#10;Zn/acD06poBKc0AufIDqdo4jrIG1ei6E/nxgatJ5l3yzbMhtoH0CbrRg831ccJ1T833IcplG6X5R&#10;dLE6Xn70dugucH/FeVUj44C9e/aD83oucst4iXqodBRsj3sedU1gLnuYdn5TS3w0d7pGdHzseQo6&#10;H32/em4uZ37Be/UkE3/kfZeC8nhEer13kHjge1lrpnl1e9hfVXoPfEVSyHrHfLpGE3uufTs57Xyt&#10;fcguY33dfmYkPH8qfw6CFXa8gp522HdxgpFrAHgZglNeqXjJgfVSJnmcgZhFqXqdgUY5qnvDgPku&#10;UH0bgKokX36NgFiBYXV6ik52JnZBiZVqV3b2iJReD3e4h2pRnHijhjxFQnm+hRI5fHr5g+ouSHx1&#10;grMke34LgXSA1XR5kcB1nnVPkFtp0XYNjpVdlHbXjJhRLHfUipZE33kKiJQ5QHpchpIuQXvthHwk&#10;kn2hgmSAbHO3mO91NHSXluRpYnVZlFRdK3YlkXxQ13cpjqBEpHhui8U5EHnaiOcuJnuGhfwkpH1M&#10;gyl7eYnBWmlw5IjmXc1ltog0YSlZ7YeOZIhNyobgaAFBpYY1a6k2BYWUb4IrB4USc7khZIS3eE96&#10;m4dcYh5wLobBZM5lCoYvZ3pZYoWfai9NYoUQbP1BY4SMb/M17oQWcxIrI4PCdnwhvYOReil5xIUL&#10;abdvRoSla7xkTIQ2bb9YtIPHb8dM3oNdceZBDIMGdCU1yYK9doUrNYKWeRwiCoKPe9144YLvcTRu&#10;W4KscphjYIJfc/JYBIIRdU5MTIHSdrlAqoGleDw1moGJedUrPYGPe5UiTYGufWp4B4EieJ1tjoD6&#10;eWRim4DHehZXRYCTer1L2YBse21AVYBsfC81coB4fP4rRoCnfeEihoDufsx3Rn+bf/Rs3X+PgB5h&#10;+39wgCFWvn9NgApLbX8+f/RAM39Qf+81aX+Ef/UrVX/df/witYBNgAN2p35ohyJsYX5zhrRhjX5b&#10;hgBWUH48hSJLAH5BhEc/3H5vg3k1TH61grMrWn8zgeEi3H/HgQ12KX1yjhdr6H2LjQ9hGH16i6JV&#10;6X1iifpKpX10iFc/iX26hr01HX4VhSwrX36ng4si/H9agex1yHy2lMtriHzXky9guHzKkQRVkHy0&#10;jo1KYHzLjBs/W30dibQ1AH2Oh1UrV347hO4jFX8DgqNwdZJeWh5mrJDaXXBcbY9zYMpRs44EZDZG&#10;uYx6Z8Q7z4rja4YxeolNb3gn2YfLc8UfmYZxeFpvqZA0YWBmFI7gZA1b5I2JZsZRTIwkaZJGdIqu&#10;bH07sYk5b5cxhofIctkoFIZwdmUgCYU+eiNu9o3+aIBlVYzXapJbTIucbKxQxIpRbthGFIj9cR87&#10;fIevc4wxgYZndhsoQoU7eOIgaoQxe8ZuO4vwb4Jkk4rmcQBaiYnJcn9QN4iddApFpYdvdak7OoZK&#10;d2Qxb4UteTkoYoQrezUgvoNIfUBthYosdnBj6Ik9d15Z5og2eEFPn4cfeSBFSYYNehI6/YUPexkx&#10;XIQYfDAofYM9fV8hBYKBfpFs5Ii6fU1jWYfifa9ZaIbpfe9PLYXhfh5E7IThflU65oPxfqIxXIMf&#10;fvwol4Juf1ohQIHaf7ZsWoeFg/Ji1IbCg8BY7IXXg1lOvYTagtZEkoPsglg6s4MQgeYxboJGgYMo&#10;soG9gRwhcYFRgLBr7oaYinVimoXsicRYvoUBiKpOlIP0h1VEdYMGhhM6ioJJhOcxS4Geg9Iow4Eq&#10;gqshmYDggYJrmIXhkL9iSYU5j4pYbYRTjbpOTYNIi5xEQYJbiZg6bYGmh60xRoEPhdco0YC4g/Yh&#10;uICHgi1l3psxWaFc55kIXOVTmZbnYEFJ7ZSfY79AGZIiZ2g2Zo+Ja0wtV4znb18lA4pXc8ceB4f8&#10;eGJlIplHYH1ca5c/YylTLpUaZfFJpZLMaNo/9ZBYa+k2ao3ZbysthItXcpclW4judkoejIa7eh1k&#10;lJcnZyxb1JU/aUxSt5Mza4BJPZD5bdY/tI6hcEo2VoxEcuotn4npdawlpIeseKYfAIWje7BkBJUa&#10;bbdbOJNLb1BSFpFZcPdIzY89crU/ZI0KdI42MorVdoctqoikeJol3IaRetgfY4SyfRtjc5NXdDNa&#10;sJGidUlRmo/AdmBIWI22d3o/JIugeLA2D4mRegItrIeHe2QmB4WcfOIft4Pkflti8JHqeqVaPZBL&#10;ezpRN451e7hIBYx3fCs+4opwfLA1/4hyfVQtsIaLfgUmKITIfr8f/YM4f3JigpDBgOlZ4o81gQBQ&#10;6Y1ngN9HvottgKY+oYl2gH412IeNgG4tu4WzgG4mSIQUgGkgN4KpgF9iKo/PhvBZjo5ThoRQm4yO&#10;hcFHfYqYhNc+boiohAA1pobVgz0tqYUJgpImaIN9gd0gZoI2gSRh5Y8YjNNZb42ni/hQf4vjioRH&#10;ZondiMs+cofkhzg1xoYYhcctzIRshHEmhYMGgxEgi4HagcVbk6RcWPlTUKGUXDFK5Z6mX5FCSJtp&#10;YyY5nJfgZvgxJ5QsawspX5Brb0wiXoy9c9McpYleeGha2qKsX3BS1J/0Yh5KfZz2ZPpCBJmraAY5&#10;hZYga0cxPZJ8bsAppI7TcmAiz4tHdjodPogPehZaa6CiZbVSXp39Z+ZKIZsUajhBuJfWbL45XpRk&#10;b20xQZDgck0p141adUsjLYn4eHcdwobse5xaCp6Wa9VR85wEbYtJr5kxb1tBcJYTcVI5MZLCc3Ex&#10;PI9jdbQp/IwHeA4jeojReoseNIXyfPhZpZzLcehRlZpTcyZJXpeOdHJBI5R/dc05FpFMd1QxOo4S&#10;ePoqG4rdeq0ju4fSfHYelIUefixZRptUd/RRS5jxeL5JJZY4eXxA+pMzejw4+pAPexgxRYzofBcq&#10;OonYfSMj8Yb3fjYe5IRsfzVY9poifdBREZfPfidI/JUdflFA2ZIhfnE4348MfqkxQov6fvsqXIj4&#10;f2AkIoY+f8IfJoPZgBZYtZkvg3pQ55bng1tI3pQ4gu5AxZE9gmU40I4xgfUxMIs4gZ4qX4hLgV8k&#10;SoWlgRofW4NjgNFYi5hviPVQzZYpiGFIyZN+h1NAuZCFhhk41o16hPwxRYqNg/0qdIe2gxUkY4Us&#10;gjQfhYMEgWmsf1zjVSudMl/9WSaNhWMRXRV9TGYwYPtsn2l0ZOdbxGzqaO9LO3CVbSg7EHSZcbss&#10;B3j6duWqi1jtX2GbsFxvYmCMM1/fZVd8J2NXaExrnGb0a0la6GrGbmFKjG7QcaI6pXM0dTQr93fy&#10;eT6ovVVnaYCZ/Vk+a4CKxFz/bX560WDDb4NqeGSvcZZZ/GjVc8FJ3m03dgw6QHH1eJYr6ncHe3am&#10;8lI9c3OYS1ZjdIKJJlpkdZR5gF5sdqtpU2Kmd9JZFGcbeQ1JOmvOel055XDee9kr3nY3fYilQk93&#10;fUKWy1PgfW6HxVgifZl4NFxkfcRoW2DcffhYSWWbfj5Iq2qWfo45lm/sfvQr03WDf26j1E0ghvGV&#10;i1HChj2Gr1Y4hX93PVqxhLtnfV9dg/tXqGRRg0VIOGmNgpI5VG8ggd0rynTpgSKiqUspkHOUiU/7&#10;jteFz1SbjSp2ellAi3VmzV4eicRXGmNDiBFH3mithlY5Im50hIcrw3RpgqGhxEmXmbCTwk6OlySF&#10;IVNNlIJ14lgQkdpmRF0TjzdWn2JljI1HhGf7ic84+W3mhusrvXQAg+mhK0hwooGTN017nveEoFJL&#10;m1x1cFchl8Vl51w7lDhWWGGqkJ1HRGdijOQ4ym1yiPoruXOrhPug1WPzVTWS1GZpWTqESWjnXSd1&#10;GWt4YQZlcW4sZO5VonEQaPlGL3QobTc3K3eVcdYpW3tYdwqfK2AwXuWRo2MPYfuDRWXgZQJ0PGi8&#10;aAJktGu9awpVCm71bjFFw3JlcYI283YvdSopY3pLeUmdilzOaHmQAWAAaqWB22MbbMdy7mZBbudj&#10;m2mPcRNUKm0Zc1pFIXDddcI2nnT4eGspanlbe2Wb6lnEceWOb109czSAXWCXdHpxwGP9dbtilmeY&#10;dwdTX2tteGhEl29+eeE2WHPle4Ypb3iJfVuaaFcbezWND1rQe69/F15nfBlwjWIFfHlhuGXbfN9S&#10;qmn4fVhEHW5Ofdw2HXL2fnYpdHfTfyWZKFTfhGqL7VjEhA9+E1yLg5pvo2BegxVg6GRmgpFSGWi2&#10;ghhDum1JgaY163IrgTQpeXc4gL6YJlMBjXCLAlcPjDx9P1r7iuJu5V73iXRgPmMwiAhRlWeuhp1D&#10;bmxshTA1x3GAg7MpfHa3giOXYlGFljGKTVWwlCJ8lVm3kd5uTV3Qj4Nfs2IsjSxRGmbWitNDG2u9&#10;iHA1p3Dzhe4pf3ZNg1WW3VBqno+JylSnm6N8Eli9mHNt01znlSpfT2FakepQ0GYhjqZC2Wspi081&#10;enCDh9QpgXX5hFKVW2s1VVaIlG0EWVZ7J27qXT1tBHDnYRZeZ3MDZPtPqXVMaQdBU3fEbUkzdnqN&#10;cfEm2X2idyuT5mejXmqHYmnXYZB6CGwJZKNsDm5MZ7BdmXCxaslPCHNJbgRA43YTcWszRnkvdScm&#10;+HyNeVGSgWRhZ3iGCWbqacZ4/mlhbAdrF2vkbkJc026NcIpOdXFwcu5AiHSIdXQzI3fyeDwnE3uY&#10;e1ORB2F0cGGEn2RAceN3lGb0c1dp+Wm0dMJb3GyodjVNt2/Td79ACXM0eWIy63bjezEnKnrBfS6P&#10;rV7peS6DW2Hqeet2ZmTVepBo42fMeyVbGGr3e8BNGW5nfGw/pHIJfSYyw3X1ffgnPnoIft6Oj1zG&#10;geSCUl/ygdt1d2MJgaxoCWYxgWdaWWmMgSJMmW0rgOk/UnEGgLkyoHUpgIsnT3lrgF2NqVr+immB&#10;e15NiZh0sWGGiJFnV2TUh21ZumhdhklMIWwohSk/FHAqhAwyinR9guInXXjogauM+VmQkqyA1Fz6&#10;kRJ0EGBMjy9mxGO1jSdZM2dgiyFLq2tViRw+yW99hxQydHPvhPUnaXh9gsaMf1h8mpWAWVv5mDdz&#10;kF9ZlXZmSmLSkoZY0GaSj5tLZGqijLI+im7sicAyS3OChrYncngng7GKB3K2VYB+THPeWXFx53Up&#10;XU9k0HaOYSNXRngLZQhJpnmsaRk8ent1bWEv132FchEkgX/Ud0eIuW9PXgV9NXDZYS9w5XJsZEpj&#10;9XQOZ2JWlnXNaopJI3e3bdc8J3nLcVIvwnwmdSIkt361eVaHfWw0Znt78G4OaONv3m/eaz9jB3G+&#10;bZdV2nO+b/1Im3XucoI72HhKdSovr3rseBMk5n24e0CGNmlibuN6sGt9cI1urm2IcidiNG+ec75V&#10;LHHfdVpIJXRRdw47mnbxeN0vpHnVetolD3zcfQKE/Wb1dzF5pGlCeCVtrWt/eP9hL23GeclUcHA8&#10;eplHi3Lwe3w7OXXMfG4vhHjofXolMnwdfpmD+mTqf2d4rmdef6RszGnCf7dgZGw3f7JTw27Zf65H&#10;HHG3f7c69nTKf8svcHgbf+UlT3t9gACDKWM2h2l362XKhu9sGWhNhjhfwmrkhV9TM22vhIdGsnC3&#10;g7Q6yHPtgugvZ3dsghQlaHr3gTeChmHVjyt3UWSEjftrg2cejHZfOmnNisRSt2y4iRNGRm/nh2Y6&#10;hnNAhb0vW3bchAEle3qKgj+CEWDHlpt23WOKlLxrC2YykmdeyGjvj9dSW2vtjUpGBm82isI6TnKw&#10;iDgvOXZvhaAli3ozgxh+0np8VZ90BHsBWX1om3uwXVFcj3xzYSVQIH1DZRBDqH4saSo3sX80bXss&#10;V4B1cjQiWIHnd199pndKXZ1zE3grYMdnv3kWY+hb3XoNZw1Pl3sWakdDS3xAbak3hH2LcTosYn8R&#10;dR8ipIC9eVh8jHRSZY9x8nWAaAZm0namandbCHfTbOhO8HkYb21C1nqEchM3R3wRdN4sY33Vd+ki&#10;53+3eyx7cHGkbWdw2HMKbzNlvXRlcPRaRnXDcrJOTXdIdHxCanjxdl83Enq+eF4sZHy+eoojIX7T&#10;fNd6XG9MdTVv0nDidlRkznJqd2BZbHP2eF5N0HWoeWdCEXeNeoM263mSe7EsbHvJfPsjU34Pfld5&#10;cW1ZfO9vEG8XfWhkI3DBfbpYwHJzffNNM3RNfjFBrXZafoE2sXiQft0sYXr6f0IjfH1qf6h4sWu3&#10;hHRuWm2ThEVjfG9ag9lYKnEsg0tMr3MpgsBBT3VcgkA2jXeygcgsYnpIgUwjnnzhgMt4Gmpki7Vt&#10;zWxaiuFi9W42ibVXsnAdiFtMQ3I3hwNA8HSOhbI2WHcEhGosYnm1gxYjunxygcF3qWlckq5tYGtm&#10;kTtih21Rj01XTG9FjSBL83FwivVAvHPeiNQ2LHZ1hrcsS3lHhJUjz3wZgopzzIKMVZpp34JxWWdf&#10;bIJ7XTRUbIKPYQ1JG4KhZQQ90YK/aTAzFoLxbZEpC4NPclQgY4PUd3Nyvn+SXRxpDH/KYEZer4AG&#10;Y29T2YBDZqVIsoCEafY9lIDbbXQzCoFJcR8pNIHjdRsgxoKdeVlxyny+ZJBoEn08ZxZd532saZ1T&#10;J34ZbCxILn6QbtI9QX8icZ4y7X/MdJApUICgd78hG4GNexhw03ota+5nGXrebdVc9Ht9b7dSdXwb&#10;cZ5HnnzLc5Y8432XdasyxX57d9wpYH+GejohZYChfK5v6HfyczhmQXjNdINcKnmUdcBRs3pbdvZH&#10;MHszeDk8lnw3eZQyp31QewEpcn6OfIkhpH/WfhlvFHYLenNlfXcOeyFbe3f3e7BRJnjefCxGvXnb&#10;fLA8aXsAfUsymnxIffMphH24fqUh2X8sf1duZnR4gX5k8HWggZVbAnaigXJQt3edgS9GVHi6gPU8&#10;HHoDgMwyhntogK8pkH0CgI0iBH6fgGht3HMyiEpkb3Rzh8laiXWKhvFQTnaXhexF+nfMhPE7z3k2&#10;hAMyXHq2gyIpmXxsgjgiJ34tgU1tcnIwjtJkCnOFjcBaJ3SsjDBP+HXGimNFuncJiKE7qHiHhu0y&#10;Q3olhUUpk3v7g5siQ33RgghpIIrkVVxgDIojWRxWjYl9XOlMmYjQYM1CZYgPZNo4SYdNaSAuyYaW&#10;bZsmCYX/cm8eqIWRd4NoLoggXG1fVIeqX5lV6YcqYtFMHYabZh5CFoYBaY44KYVvbS8u24TrcP0m&#10;TYSKdRUfH4RNeVhnX4VsY2tef4UzZgNVQYTiaKNLi4R9a1dBsYQSbiY384O2cSAu2oNpdD0mgYM/&#10;d5UfhoMyewRmkYLwalNdr4LkbFhUdIK9bmBK+IKFcHdBPoJPcqM3soIpdPAuzIISd1kmp4Iceewf&#10;34I9fIhlx4DHcSxc8YDjcqBTwoDgdA1KV4DKdXpA34C+dwA3c4DLeJ4uu4Dmek4mxYEgfBkgKoFs&#10;feFlE371d/JcTX81eNZTM39PeaNJ2X9YemZAe39qezc3Un+UfB8ut3/cfRUm4YBFfhYgaYC8fw1k&#10;dn1kfn1bu33LftJSsn4BfvtJbX4hfxFAJH5QfzA3KH6Yf18u0H70f58nBH+Jf9wgnYArgA5j+3wo&#10;hN9bany0hK9ScXz7hCpJPn0cg3tACH1VguE3Bn2/glsutH49geonF37vgWsgx3+1gOVjmnsqiwVb&#10;D3vKik9SHXwjiRpI+XxRh6w/23yVhlU28H0OhRYusX2mg+onJH54grcg6H9XgZRe45OIVNlWnpIV&#10;WJNOCpCqXGZFHY8lYGE8BI1+ZI4zFIvIaPoqy4oWbZgjTYh/coUdJoccd5BeCJD7W4NV94/GXrdN&#10;d452YgNEsY0GZXA7yIt5aQkzConqbNgq9ohkcNIjqob+dQwdr4XLeVVdWI5nYhVVRY1kZMNM64w9&#10;Z4NEOorvamI7fYmNbWQy8IgucJUrEIbZc+cj9YWnd2weJoSlevJcsYv7aJJUm4sgarhMQ4oebOtD&#10;yIj7bzY7K4fIcaEyzIabdC4rHYV6dtYkMIR7eaMejYOofGVcDYnabwNUAokmcKJLt4hFckVDS4dB&#10;c/E664Y1db4yq4U4d6crJIRGeaAkYYN3e7Ae44LQfa5bdYgLdWFTe4d+dnxLR4a6d4hC74XQeJU6&#10;poTgebYyn4P/evYrMYM3fEAkiYKXfZAfK4Ibfsxa8oaHe41TDYYffCdK7YVzfJhCqYSbfP46boPD&#10;fXcyhYL+fggrR4JNfqcksIHYfzwfZ4GFf79ah4VGgXBSpYT9gYFKj4RogVRCXIOigRI6NILdgOUy&#10;UII3gMorP4GTgMQk24EygLAfl4EMgIpaM4RIh0hSgYQnhutKeYOmhglCX4LPhPQ6YoH7hA4yoIFa&#10;g00rfIDfgqUk/YCygeofvYCsgS9U3JyGVCNNi5paV9dF+5ggW68+H5WuX8A2JpL+ZBYuYJA1aLEn&#10;RY1tbXwg74rMcoob0oh+d5pUBJo8WmpM3phTXadFVZYqYQo9pJO5ZJ416ZEPaGguYY5dbGwnhYu1&#10;cJUhYYk/dPccbYcgeVJTfZe/YJRMTJX8Y1pE2ZP9Zj09OZGnaVI1rI8hbI0uWoyZb/snt4ofc4Uh&#10;wofcdzsc8oXveuFTCJVSZqNLyZOvaOxETpHQa1E83I+obdo1co1QcIsuTor6c18n24izdkoiEIam&#10;eVUdZITpfEZSiZMpbKVLTpGzbnRD54/ucFM8g43eckU1TouzdGQuSYmLdqIn94d3eOsiUIWae0Yd&#10;xYQKfYFSDZFUcqNK4pALc/hDlo5jdUo8TYxpdqY1L4pUeB8uV4hJeb0oGIZhe2QihYS0fQ0eFoNQ&#10;fpJRoY/KeHVKiI6seVFDVI0behA8HIs0es81C4k2e6ouUIdGfKEoO4VzfaYitYPyfqAeWIK3f3lR&#10;So6HfhlKQY2NfnpDH4wSfqE7/Yo1fro0+YhFfvQuOIZ1f0UoOIS6f6oi3YNQf/8ejoI6gDlREY1/&#10;g5tKDYygg31C9Is9gwA75Ylrgms0/Yd/gfwuUYW8gakoVIQbgWki/YLRgSAeuYHXgNWiNVabT6qT&#10;5FopVCOFQl2/WJh2HWF4XQtmh2VoYYdWxmmaZiNHZm4KavY4d3LacC0qx3f7dgSgKFHKWZ+STVXa&#10;XTCD4VnsYLp07F4YZENlfWJ8Z9RV6mcja4VGvmwNb2c4GnFYc6cqz3bqeGyeTU1xY4uQk1H5ZiiC&#10;bVZ3aMNzl1sLa2JkXl/Vbg5VBmTqcNhGHWpEc8o3yHAAdwsq13X4erGcd0mDbVWO4k58bwWA1lNY&#10;cLpyVFhIcnJjSF15dDhUL2LydhdFjGizeBU3gG7Uek8q3nUifM6atEX+dvuNYEtgd8l/glCceJtx&#10;GlXgeW1ibVtmektTfWE/ezxFE2dbfD83RG3TfWoq43Rqfr2ZKkLugHaMGUivgGV+eE5AgFRwPFPX&#10;gEJhqFmngDRS/F/JgDREt2Y3gDw3FWz6gFMq6HPNgHmX4kBMib2LDUZhiMJ9pEw+h8lvkVIbhtFh&#10;D1gxhdxSg16VhOpEdGVBg/c282xDgvwq7HNKgf6W3z4fkrOKOUR6kMZ8/UqWjuBvD1CrjQNgolb6&#10;iytSH12ZiUxELGR9h2I22GuthV4q73Leg0uWKDx1myGJnkMAmDt8gUlHlWpusk+GkrJgYVX+kANR&#10;9FzHjUNEBGPXims2u2s0h2oq8nKIhGGXZF1lT/6KGWBhVGl8bWNzWNFuO2apXTdfnGoQYatQ3W22&#10;ZkVCiXGZaxg0tHXccFYoL3pndjCVeljHWWqIx1xJXP97W1/NYI9tW2NrZB5e4mc7Z7VQTGtOa25C&#10;Jm+hb1g0i3RYc6goTHlPeH2TulSaYsyHGFiSZYN57lx8aDZsDWB9aupdzGSzbapPcmkxcIpBj23w&#10;c5I0RnMNduwoZXhXeqaSCFDSbBCFf1Uybex4c1l3b8hq6V3RcaRc0mJrc4pOtWdLdYtBFGxtd6s0&#10;EHHmeggoe3d9fKaQdk11dTeEHFIwdj93M1bOd0NpwVt7eENcCGBoeU1OE2WkemxArGsee58z5nDo&#10;fPkojnbBfnmPI0qOfjyC9U+XfnF2OFSDfppo6Fl+fr1bSl61fuVNmmQ4fx1AXWn/f2IzxHAQf7co&#10;nnYhgBmOD0gUhwuCBk1jhmh1bVKQhbJoO1fNhPVasV1HhD1NJmMKg41AJGkMguMzrm9ZgjUoq3Wd&#10;gYSNOUYMj4uBS0uTjhB0y1D2jHlns1ZnithaO1wWiUBMvGIUh6s/32hKhhYznG7DhG4otXUwgruM&#10;okR6l5aAwUorlUh0Tk+0ks9nSVVLkE5Z61shjdtMhmFHi2Y/r2eqiOkzfG5OhlEovnTZg7yMvmRd&#10;UGOAcGbJVLdzumlUWQ5mfmwBXWhY3m7YYdVLJXHoZm094HUxaz8xJXjXcIAlwHy9dliK7F/4WTJ/&#10;F2LlXMhykWXbYFplh2joY+5YEGwkZ5FKhm+ea1s9dnNSb1gxAXdfc7Yl8XubeIuJVFvxYg19p19T&#10;ZNhxfWKpZ6BkkWYRamhXT2mobT9J+m2EcDY9JHGdc1cw63YLdsomHHqcepmHwlhRas58L1wUbM9w&#10;E1/Abs9jemN9cM1WYGd3ctVJSGuydPo8s3Aodz8wwnTrecEmQXm8fH6GWFUac3R65FktdLBu510r&#10;deNiamE6dxFVqmWDeEpIuGoXeZg8XW7gevwwqHPtfIkmYXj8fjaFKlJTe/x511atfHRt/FryfNhh&#10;ml9KfTJU+GPafZJISmixfgU8G23Dfogwk3MUfx0me3hZf72ENk/3hE14/VSMhAJtPFkNg5Ng8l2k&#10;gxRUZGJ0gp1H3WeIgjI77WzQgdIwiXJbgXImkXfRgRCDeU4GjFR4VFLNi0ZsoFd/igJga1xFiKdT&#10;62FJh1dHdGaWhhA7rWwQhNAwf3HEg4Mmo3digjCC9EyCk/R311FykjBsJ1ZGkBZf/Fsvjd1TlWBX&#10;i7JHOmXLiZA7emtyh3AwX3FRhUImsXcKgx+CG2uOUMN2tm1tVP5q7m9wWUNeq3GPXZRSDnPOYf5F&#10;ZXY+Zpc5PHjfa2otrXvScK8je374dnuAYmdhWQB1cWm4XJJp32wbYCVdzm6TY79RXXEvZ25E5HQC&#10;a0c473cHb1Mto3pZc8AjwH3MeJZ+72OLYUh0FWZOZCNoz2kKZv5c3mvXadxQo27MbM5EYHH9b+M4&#10;pnVgcyMtmnkJdrEj/HzDeot9iGANaYlywmMta6hnmmY7bcdcDmlWb+pP+2ykchZD8nArdGA4c3Pk&#10;dswtm3ffeXYkMXvdfFZ8Olz8cbFxqWBncxlmlWPAdHpbDGcmddZPSWrAdz9DZG6deMA4H3Kkelgt&#10;iHbkfBkkXXsWffV7J1pTebtwrV39enBltWGYew5aRmVEe6BOpGkhfDxDAm08fO036nGJfa8tf3YI&#10;foUkgnpvf2N6SFgOgY5v5VvwgZBlA1/CgWhZqWOogS1OHGfAgPtComwWgNg3x3CVgMQtgHVMgLQk&#10;oXnkgKB5m1YuiRlvSVpAiG5kcV4/h35ZKWJRhnBNqWabhW5CPmsnhHk3j2/Ug5AtfXSygqAkunlz&#10;ga15HlS0kEpu1ljtjv1j/l0OjUVYvmFAi2BNVWWriYlCB2pdh8E3YG83hgItY3RAhD4kznkYgop3&#10;bHMGUQVs8XRXVStiHHXMWWRW1XdVXbFLQnjwYh0/snqxZr00r3yYa5gqV37EcOAhZIETdpl12G8Y&#10;WL1rz3DVXExhLnKeX+JWG3RzY4VKtnZiZ0M/Vnh+azA0hnrBb08qbH1Ec8shvX/aeJ10h2txYIJq&#10;lG2SY2pgNG+tZlZVQXHRaUtKDnQTbFg+43aGb4w0T3khcuwqdXvydpYiCn7IentzTGgeaDlpZ2qS&#10;anVfF2z5bLVUfG9kbvtJbHH8cVM+e3TCc8s0IXeudmUqf3rJeTgiTX3ZfC9yH2Upb+NoUmflcXNe&#10;IGqQcwBTom1CdItI9nAedik+KnMyd+E0BHZmebAqkHnEe6kihX0MfbdxIWKcd3ZngmWXeGFdcGh/&#10;eTdS+mtwegRIXm6Jet490XHYe9Iz1XVLfNgqkHjmffIitXxgfw9wU2BrftJmxWOcfxlcx2a5fzVS&#10;ZWngf0BH320xf1c9eXC1f4IzunRXf70qmXgof/0i3HvRgDhvsF6ZheVmNGH3hY1cQWVBhO9R8GiT&#10;hDNHeGwRg4Q9IW/JguczjXOVglkqoHeKgcci/HtdgTJvOV0kjKplx2Cqi79b1mQWimVRjmeIiNtH&#10;Lmslh2A8828AhfkzZ3L4hJ8qjncXg0YjFXsAgf9s0nrNURVjSnuHVS5ZbXxiWWBPKX1FXa9EpH4t&#10;YiU6MH8tZtUwVYBKa74nOIGacQ4fgIMEdrJraHcfWFViRHg8W+VYlXleX4NOhHqCYzVEL3uzZwk5&#10;7n0Eaw8wSn5yb0cnaIASc9Yf7IG/eKJqQHOnX6BhLXUfYpdXu3aLZZhNxnf0aKhDpXlwa9Y5mnsS&#10;by8wMHzQcrInin65dnsgSYChemtpKHB6Zt9gHXI9aThWu3Pta5dNDXWebgRDEXdocIk5PXlXczEw&#10;DXthdfonoX2NePggmX+qfApoJG2kbgtfM2+pb8ZV5HGZcYJMRnOMc0NCpHWVdRg483fOdw4v9nob&#10;eRknunyGe0gg3n7XfXxnO2sqdSZeX21tdkRVLW+Zd1RLt3HEeGFCNXQHeX04zXZyerkv8nj6fAYn&#10;1HugfWYhF34lfsFmfGkHfBFdw2uHfJhUq23nfPhLRnBBfUtBznK1fbA4hHVUfi4v5HgFfr4n53re&#10;f08hRn2Sf9dl5Gc9grldOWnugqxUL2x8glxK3m7+gfJBdnGcgZw4OnRqgVwvwHdCgS4n9Xo/gPsh&#10;bH0agMFlcmXLiRxc0GikiINTy2tYh4BKh237hlNBOHC3hTs4F3OlhDsvqXalg0wn8XnIgl8hi3y6&#10;gYBihILcUOFZ9ILxVPdRFIMgWSpH04NLXYM+W4NuYg01A4ObZtYsTYPba9gkYoRDcTUd1YTEdsdh&#10;Q39qV7dZA3/dW09QR4BKXvtHNoCqYsQ99IEIZrY01YF7at8sW4ICbzgkqoKxc94eUoNxeKVgQ3wd&#10;XpBYDHzhYZ5PhH2QZLlGj34uZ+w9gH7Qa0M0mH+MbsksWoBccnYk4oFPdmEevoJJeltfVHkOZV5X&#10;InoXZ9lOpXsDal9F8HvkbPo9B3zOb7I0VH3ScpEsTn7pdY8lDYAceLsfHIFJe+decHZPbB9WTneY&#10;bgZN43jBb/NFRnncceo8pXsGdAA0F3xOdjYsQn2jeIElMH8Reuofa4BufUddpXPkcstVl3VsdCFN&#10;R3bOdW5EwnghdsE8QXl+eCgz+nr0ea4sRXyBe0YlU34ofOkfrX+3fnpc9HHJeURU8nOPeghMt3Uo&#10;erJETnare1k76ng1fBQz0HnYfOYsXXuFfcoleX1ffq8f438ff4BcZnACf4xUiHIHf8dMZ3PRf8ZE&#10;GXVzf7I7x3ccf7szpnjsf90sQnrBgBQlj3y8gEAgD36kgFxb/G6QhZpUJHC/hUxMC3K0hJ5Dz3R4&#10;g9E7l3Y8gyMzkXgpgo8sPXoigg8lm3xCgYwgMn5CgQ9Yios6UGFQ+IqUVIFJGooAWL5A3YleXSs4&#10;cYinYdMwMofuZsEonYdCa+Qh2Ia2cVUcYIZRdtlXcYf9VtdQFYe4WoFITIdaXkVAPobiYi44EIZY&#10;ZkgwEoXXap4ov4VmbyAiNYUbc+Ic7YTxeKdWmITVXUlPO4TYYHVHnIS4Y7M/qIR2ZxM3r4Qoapwv&#10;6oPoblgo1YO5cjYigYOvdkYdZ4O+ekxV0oHdY69OdoIdZlNG3II3aQc/I4I0a9g3UIIobs8vv4Is&#10;cewo4II/dSUivoJyeIEd0IK2e8dVEX8pag1NwX+rbCZGOX/+bkw+l4AxcII3CoBhcuEvm4CkdV8o&#10;6ID0d+4i8YFgepEeKYHUfRdUX3zEcFtNHX2KcepFsX4Xc3o+LX58dRU2vn7cds0viH9NeKco83/S&#10;eosjHIB0fHQec4EXfjtTxXqzdnlMlHu4d4BFQnx7eHQ92X0MeW42e32XeoMva34ye7IpCH7WfO4j&#10;RH+qfiEesIB7fzNTQXjnfFlMFnovfNZE1XsmfS09hnvgfYI2QHyMffIvOn1SfngpA34Pfw4jb37/&#10;f5Ye4X/9gANS4Hdxgh5LzHj2ghdEoHofgb89cXrtgVg2VXujgRovaHx8gPgpJ31jgOgjin5+gM4f&#10;CH+YgKxO2JP9T6NISpKEU9JBcZERWB06PY+FXKQy4Y3ZYXYru4wjZpMlQYp6a+QflIj2cW8bGYe0&#10;dudNzJD6VblHUo/tWX1AgI6vXV85fY0/YXEybIutZcErloodak8lbIifbwMgAIdSc+UbtYZHeKdN&#10;FI34W8tGjI0sXxw/1YwpYoQ46oroZhwyEYmJaeMreYgxbeAlkIbtcfcgW4Xddi8cO4UJej5MeIsR&#10;YdBF6op8ZKQ/MYmvZ484e4isap8xyYeJbeArZYZvcUYlr4VqdMAgqISXeE0cr4P4e6pL2oheZ85F&#10;U4gQaiE+rod7bIg4EIaobwgxooW/cbkrXITidIolz4QXd2Ig7IN9ekEdEIMQfOxLQYXvbcdExoXx&#10;b5U+QIWZcW43xIT2c14xc4Q5dXArY4OJd6Ql8ILxedohJoKMfAkdYYJOfgNKvIPQc5NETIQgdNw9&#10;5IQCdiI3hoOLd3sxTIL1ePIrWoJteoImEoH3fBchW4HAfZwdpIGufu9KTIIAeS9D54KXefI9lYKv&#10;ep83VoJee1gxLYHqfDIrRYGLfSAmGoEyfhYhhIEZfvkd2oEsf7RJ+4B8fqVDl4FSfts9VYGdfuY3&#10;MYFsfvkxJIEPfzArVIDKf3wmKICWf9EhmoCegBseBYDEgFQAAP//AAD//wAA//8AAG1mdDEAAAAA&#10;AwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAkKCwwNDg8Q&#10;ERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJ&#10;SktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGC&#10;g4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7&#10;vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP0&#10;9fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRka&#10;GhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpM&#10;TU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7&#10;vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp&#10;6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJ&#10;CgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0u&#10;LzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJ&#10;i46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW&#10;19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5&#10;+vv7/Pz9/f7+//+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWH&#10;xrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabH&#10;pWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBN&#10;YPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxraj&#10;h8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSx&#10;xKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGk&#10;THLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uz&#10;oIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdv&#10;tsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLm&#10;p0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQ&#10;r52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGn&#10;eLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE&#10;2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+m&#10;OTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I&#10;1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9&#10;p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQ&#10;ls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/&#10;okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1qua&#10;i92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HA&#10;uqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okVK/aFMYPKlS3HmqUqD2qpNlc+p&#10;VqXIqGGwxaprtcKsdbq+q32/uqqDxbaoh8qypofQq6KH1qSeidyamo/hmpqP4Zqaj+Gamo/hmpqP&#10;4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4f+mODL/o0VK&#10;/aJLYPKmSXHmqkiC261Kk9CsUqPJrF2vxq9ns8Oxcbi/s3m9uK+BxLKqh8uspobQpaOG1Z2fhtqT&#10;nYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOd&#10;i96TnYvek52L3v+nODL/o0VK/aJKX/KnSHDnrEaB3K9HktKwTqHKsVetyLZisMW6bLW6s3i+sq6B&#10;xa2qh8unp4XPoKSE05ihhdePn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja&#10;j5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2v+nODL/o0RL/qNJX/OpRm/orkSA3bNDkNO2SJ/M&#10;t1GqysBcrL24bLezsnjAra6BxqmqhsqiqITOm6WE0ZSjhNSMoYfXjKGH14yhh9eMoYfXjKGH14yh&#10;h9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH1/+nNzL/o0RL/qVH&#10;XvOqRG7psUF/37g+jta9QpvPw0qkwr5cr7a3bLmusXjBqa6BxqWrhcmeqYTMmKeDz5GlhNKKo4bU&#10;iqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSK&#10;o4bUiqOG1P+oNzL/pERL/qZGXvStQm3qtD594b07i9rGPJbKxkikubxcsq+2bbupsXnBpa6CxaGs&#10;hMibqoPLlamDzY+nhM+JpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG&#10;0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0f+oNzL/pENL/6hDXfWvP2zsuDp65MM3h93TNZDBxEmn&#10;sbpetam1bryksXrAoq+CxJ2thMeYrITJkqqEy42phc2IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6I&#10;qIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzv+pNjL/pUJL/6pBXPay&#10;O2ruvTZ36MszgNDSM5O4w0uoqrlgtqS1cLyhsnvAnrCDw5quhMWVrYTHkKyEyYurhcqHqobMh6qG&#10;zIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobM&#10;h6qGzP+pNTL/pUJL/6w9Wvi3N2fxxDFx39cse8XQNZWwwk6ppLhjt5+1cryds3y/m7GDwZevhMOS&#10;roTFjq2FxoqshsiHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYes&#10;h8mHrIfJh6yHyYesh8mHrIfJh6yHyf+qNDL/pkBL/7A5WPm9MWLnzi1p0OAkf7nPN5enwlKpnrpm&#10;tZq1c7uYs32+l7KDwJSxhcGQsIXDja+FxImuhsWGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofG&#10;hq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxv+rMzL/qjtJ/7YyU/DHKlrY&#10;3iFmwt8kgq3OPJifw1anmbxospa3dbiUtH29k7ODvpGyhb+OsobAi7GGwYiwh8KGsIjDhrCIw4aw&#10;iMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCI&#10;w/+tMTL/sDNF+MApTN/WI03H6CBqs94mhKHPQZaXxlmkk8BqrJC8dbKPuX22j7eDuIy2hLqKtYW8&#10;iLSGvYazh76Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+E&#10;s4i/hLOIv4SziL+Es4i/hLOIv/+vLzL/uSk/6M4eP8zmG1K37iFtpd4sg5fSRZKQy1udjMVrpYvC&#10;daqKv3yth75/sIS8gLGDvIKygbuDs3+6hLR+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqG&#10;tX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtf+yKjLxxhwz0eIUOrzzG1ao7iZt&#10;mOE1f47YSoyI0F2Vhsxrm4TJdKCBx3ijfsV7pXzEfaZ7xH6necOAqHjCgql3woOqd8KDqnfCg6p3&#10;woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqvq+&#10;HCjW3Q4jwPAUP6z9Hlec8C1qj+U+eYbeToOB2F+Lf9RrkHrRcJR3z3SXdc53mHPNeZpyzXubccx9&#10;m3DLf5xvy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd&#10;b8uAnW/LgJ1vy4Cdb8uAndnSCxjE7Q4psP0WQZ//JFWR9DVlh+tGcH/lVHl74WF/dt1ohHLbbodv&#10;2XGJbdh0i2vYd4xq1nmNadZ6jmjVfI5n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fV&#10;fo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j/+jOSr/n0ZA/51QVfqgUGXvo1F15KRT&#10;htqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/&#10;n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaI&#10;ksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5&#10;v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqi&#10;W5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA&#10;/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyz&#10;hJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJ&#10;vryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQ&#10;oGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51Q&#10;VfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfP&#10;soGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryV&#10;i8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWk&#10;yJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqg&#10;UGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf&#10;0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6&#10;kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1w&#10;sMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/55PVPqhTmTv&#10;pE915aZRhdqlWJXRomKjyZ9tr8Wfd7XCnoC5v52IvryZicO5lIvHto+Ny7OKkM+xhpbUroOg16eB&#10;odWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh&#10;1f+jOSr/oEZA/55OVPqiTWTwpU505ahPhNunVZTSpV+hyqNprcWidLTCoX25v6CFvrudiMO4mInI&#10;tZOLzbGOjtOuiZbYp4Wd2qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNah&#10;haDWoYWg1qGFoNahhaDWoYWg1v+jOSr/oEZA/59NVPujTGTwp0x05qlOg9yqU5LSqVugy6Zmq8al&#10;cLPDpXq4v6SCvbuih8O4nYfJs5iJz7CUjtWrkpfaoIqc3JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf&#10;2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2P+jOCr/oEVA/6BMVPukS2PxqEtz&#10;5qtMg92tUJHUrFiezKpiqceqbLHEqna2wKp+vLyohMK4pIbJs6GIz6ycjdWjlpTampGc3JaOntiW&#10;jp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2P+k&#10;OCr/oEVA/6BLU/ulSmPxqUly561Kgd6wTZDVsFWczrBep8mwaK/GsnOzw7J8uL2wgMG2rILJrqeF&#10;z6WhitWcnJHalZmc3JGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z&#10;kZSe2ZGUntmRlJ7ZkZSe2f+kOCr/oEVA/6FKU/umSGLyq0hx6K9IgN+zSo7WtVGa0LZapMy4ZavK&#10;vXGuwbl7treygMCurITIpqiFzp2kh9SUoI7Yjp+Z24ybntmMm57ZjJue2YybntmMm57ZjJue2Yyb&#10;ntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2f+kOCr/oUVA/6JJU/ynR2HyrUZw6bJG&#10;f+C3R4zZu06X079Xn9DFY6TFwHCturh5t7CygMCprYXHoKiEzZelhdKOoYnXh6CS2YehnNiHoZzY&#10;h6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2P+kNyr/&#10;oURA/6NIUvypRWHzrkRv6rVDfeK8RIncwkqT2MpUmcrGYqS8vW6wsrZ4uaqxgMGkrYXHm6mEzJOm&#10;hNCKo4fUg6KO1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW&#10;1oKiltaCopbWgqKW1v+lNyr/oURB/6RGUv2qRGD0sUJu67hBe+TBQobfzEaN089Sl8HEYaezu22z&#10;q7V4u6WxgMGfroTGmKuEypCohM6IpobRgqSM04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOA&#10;pJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS0/+lNyr/oURB/6VFUf6sQl/1tD9s7bw+eOfH&#10;QIHg1kaHyc1RmrjCYKqsum21pbV4vKCxgMGbroTFlayEyI6qhMuHqIbOgqeLz3+mj9B/po/Qf6aP&#10;0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0P+lNir/okNB&#10;/6dDUP+uP133tzxp8MI7c+bQP3nT2T+KvstRna/AYayluW62oLV5vJyygcCYr4TDkq6ExoyshciH&#10;qofKgqmKzH+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+p&#10;js1/qY7Nf6mOzf+mNir/okJB/6lAT/+yO1v5vThl7Ms4bdzcNXjH1j6Os8lSoKfAY62fuXC2mrV6&#10;vJiygb+UsYXCj6+FxIuuhsWGrYfHgqyKyH+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43J&#10;f6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyf+nNSr/o0JB/6w8Tf+3NlfyxTNf4dY2Y83jMXy6&#10;0z+RqchUoZ/AZa2ZunK1lrZ7upSzgr6SsoXAjbGGwYmwh8OGr4jEgq6KxYCujMWArozFgK6MxYCu&#10;jMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6Mxf+oNCr/pj4//7E3&#10;Svm+MFLnzy9V0eIsaMDhMH+t0kKToMhXoZjBZ6uUvHOykrh8t5C2grqOtIW8i7OGvoiyh8CFsYnB&#10;g7GKwYGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKB&#10;sIzCgbCMwv+pMir/qzg9/7gvRe7IKUjW3yVSw+wpbLHfMYKh0kWSl8pan5HDaaeOv3Stjbx8sYu6&#10;gbSIuYO2hbiEuIO3hrmBtoe6f7WJu361i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWL&#10;vH61i7x+tYu8frWLvH61i7x+tYu8frWLvP+rMCr/sS849sImPNzaHzvG6yNXs+wqb6PfNYKW1EqQ&#10;j81dmovIa6GJxHWmhsJ7qoPAfqyBv4Cuf76CsH29g7F7vIWyeruHs3m7iLN5u4izebuIs3m7iLN5&#10;u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs/+tLir+uyUw49IaLcno&#10;G0G29yNapewub5bhPH+M2E+Lh9Jfk4TNbJmBynSefsh4oXvHe6N5xn2keMV/pXbEgaZ1w4OndMOE&#10;qHPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoap&#10;c8KGqf+0JCXsyhYjzeUTLLn2G0an+iZbmO41bIzlRHqE3lODgNliinzVbI940nGTddB1lXPPeJdx&#10;znqYcM18mW/NfppuzICbbcyCnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzL&#10;hJxsy4ScbMuEnGzLhJxsy4ScbMuEnPXBFRnR3wwYvPMTMar/Hkea/CxZjvI8Z4TqS3J95Vh6eeBj&#10;gHTeaoRw22+HbdpziWvZdopq2HiLadd6jGjWfI1n1n6OZtWAjmXVgY9l1YGPZdWBj2XVgY9l1YGP&#10;ZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj9LSCgm/6A0drf8VM53/I0WQ&#10;/zNUhfdDX37xUWh37FxvcOlidGvnZ3do5W15ZuRwe2Xjc31j4nZ9YuF4fmLheX9h4Xt/YOB9gF/g&#10;f4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/&#10;gf+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8&#10;voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyW&#10;e6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp&#10;7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+g&#10;OSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeV&#10;v72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vG&#10;lISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBX&#10;eOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/&#10;nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72D&#10;mMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISz&#10;xJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOf&#10;XIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2&#10;/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8&#10;gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxv+gOSH/nUY2/5pQSv+eUVn3oFJo7aFWeOShWobbnmSU0ptuoMyYeKrGlYGyxJWJ&#10;tsGRjrq/jJC9vYiTwLyEl8O6gZvFuX6gx7h8p8iye6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rI&#10;sHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyP+gOCL/nUY3/5tPSv+fT1n4olBo7qNTd+WkV4Xc&#10;omCT055qn82bdKnHmH2xxJeGtsGUjLq/j46+vIqSwrqGlcW4gprIt3+gy7R8p8ysfKnKqn2pyqp9&#10;qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyv+gOCL/nUU3/5xO&#10;Sv+gTlj4o09n76VRduWmVYTdpV2R1KJmnc2fcKjInHqwxJqCtsGYirq+koy/u42PxLiIk8i2g5nM&#10;tIChz6x9pc+mfqfMpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMuk&#10;f6jLpH+oy/+hOCL/nUU3/51NSf+hTFj5pU1m76dPdeapU4PeqFqQ1aZinM+jbKbJoHauxZ5/tcGc&#10;h7q+l4rAupCNxraLksu0iJrOsoak0aaApNGggafNn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4Gn&#10;zJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzP+hOCL/nkU3/55MSf+iS1f5pkxm8KlOdOerUYLfq1eO&#10;16pfmtCoaaTLpXOsxqN8s8KghLm+nIjAuZaMxrWRksuvjZjPqoqh0qCEo9ObhKbOmoSnzZqEp82a&#10;hKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzf+hOCL/nkU3/55LSf+j&#10;Slf6p0tl8KtMc+itT4Dgr1SN2a5cmNKtZqHNq3CpyKp5sMOngbe+oYTAtZuJxq6Vj8yokZXPoo6e&#10;0pqJotOWh6XPlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bO&#10;lYemzv+hNyL/nkQ3/59KSf+kSVb6qElk8axLcumwTX/hs1GL2rNaldSzY57Ps26ly7N4q8OsfLe4&#10;pYG/r56GxqiZjMuhlZLQm5Kb05WOotSRjKXQkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGL&#10;ps6Ri6bOkYumzpGLps6Ri6bOkYumzv+hNyL/nkQ3/6BJSP+lSFb7qkhk8q5JceqyTH3itk+J3LhX&#10;kta6YZrTvW2gybh1q76werazqX+/qqKExqKdisubmpDPlZeZ0pCVotSNkKXQjJCmz4yQps+MkKbP&#10;jJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz/+hNyL/nkQ3/6BJSP+mR1X7&#10;q0dj87BIcOu1Snzkuk6G3r9Vj9rDYJXSxG2cxbtzqrmzeLaurX2/paeCxZ2iiMuWn47Pj5yW0ouc&#10;otOIlaTQiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSl&#10;z/+iNyL/n0Q3/6FISP+nRlX8rEVi9LJGbuy4SHrmv0yD4cdTitzNYo7OyGybwL9xqrS3d7WpsXy+&#10;n6yBxZenhsqQpIzOiqKV0YaiodKEm6XQhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+F&#10;mqXPhZqlz4Wapc+FmqXPhZqlz/+iNiL/n0M3/6JGR/+oRFT9rkNh9bVEbO68RnfpxEt/489UhNnU&#10;ZYjIy2uausJwqa66d7SjtHy9mq+Bw5KshciLqYrMhKeSz4CmnNCAo6XPgKGmzoChps6AoabOgKGm&#10;zoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzv+iNiL/n0M3/6NFR/+qQlP+sUFf&#10;9rhBavHBRHPqzEt54NpWfM/VXo3AzGmbs8NyqKe7ebOetX+7l7GDwo6thcaHq4jKgamNzXyols57&#10;qKLNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzf+j&#10;NiL/n0M3/6VDRv+sQFL/tD5d+b0/Zu7IQ23j1k1v1d1OgcTTWZG1yWafqcFxq6C7ebOZtoC6lLKF&#10;wIyvhsSGrYjHgKuMyXyqksp6q5zKeaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/K&#10;eaufynmrn8p5q5/Keaufyv+jNSL/oEI3/6ZBRf+vPVD+uDtZ88Q8YebRQ2TZ30NzyNxKhbfQV5Wq&#10;x2WioMBwrJm6ebSUtoC6kbOFvouxhsGFsIjDga6LxX2tkMZ6rZfGeq2axnqtmsZ6rZrGeq2axnqt&#10;msZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axv+kNCL/oUE3/6k9Q/+zOU35vjdV6sw6&#10;WdvdO2LL5T93u9lIiavOV5igxmWkmMBxrJO7erOQuIG4jLWEu4izhr6FsonAgbGLwX6wj8J7sJTD&#10;erCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw/+kNCL/&#10;oz42/605Qf+4NEjwxjNN39k2UM3lNme+5Dt7rddIjKDNWJmXxmekksFyq469e7CMuoG0iLiDt4S3&#10;hbmCtYi7f7SKvXyzjb56s5G/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOT&#10;v3qzk796s5O/erOTv/+mMiL/pjo0/7IzPffALkLk0i9Bz+QuVb/vM2uv4Tt+oNZKjZbOW5mQyGmh&#10;jMNzqInAe6yGvn+vgryBsoC7hLN9uoa1e7mItnm4i7d3t4+4d7eQuXe3kLl3t5C5d7eQuXe3kLl3&#10;t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuf+nMSL/rDMx/7krNurMJjbS4SZBwe8sWrDt&#10;M26h4T1/lddNjI3QXpaJy2udhsd0ooPEeqZ/w32pfMGAq3rAgqx5v4Std76Gr3W+ibBzvYyxc72N&#10;sXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72Nsf+pLiH/syor&#10;8sUiLNbeHC3D7SNHsvkrXaLsNm+V4kJ9i9pSiIXUYJCC0GyWfsxzm3vKd554yXugdsh+onTHgKNz&#10;xoKkccWEpXDEh6ZuxIqnbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27D&#10;i6duw4unbsOLp/+sKiD6vR8i3NkSG8XrGjO0+iNKo/kuXpXuPG2K5Ul5g99Wgn7aZIl61myOdtNx&#10;kXPSdZRx0HmVb897l23OfphszoCZa82CmmrNhJtpzIecaMyInGjMiJxozIicaMyInGjMiJxozIic&#10;aMyInGjMiJxozIicaMyInGjMiJxozIicaMyInP+2Hhjk0A4TyOkRILX5Gzel/yZLl/o0XIvxQmiC&#10;6k9yfOVbenfhZH9y3mqDbtxwhmzbdIhq2XeJaNl5i2fYfItm136MZdaAjWTWgo5j1YWPYtWFj2LV&#10;hY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj+nHDQzK2gsPt/cS&#10;JKf/HTmY/ytJjP46V4P2SWF88FVpdexeb27pY3Rq52l3Z+VueWXkcntj43V8YuJ3fWHieX5g4Xt/&#10;X+F9f1/gf4Be4IKBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd&#10;34OBXd+DgcvQCQO64gsTqP8UJpr/ITeN/zFFhP9AUHz8Tlh0+FdfbfRdZGfyYmdj8GhqYe5sbF/t&#10;cG1d7XJvXOx1b1vsd3Ba63lxWut6cVnqfHJY6n9yWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/&#10;c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c/+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH&#10;3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+a&#10;U0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2i&#10;u8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDF&#10;h5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZx&#10;ktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+&#10;nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7&#10;przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0&#10;w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWT&#10;e5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe&#10;9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przA&#10;eau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+d&#10;OBr/mkUu/5dQQf+bUU//nVRd9Z5Ya+ydXXnkm2SG3JhuktWVeJzQkoGky4+Jq8eNj7HFiZO1w4WX&#10;uMKCmrrBf567wH2ivb97p76/ea2+u3ixvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+&#10;tnmyvrZ5sr62ebK+tnmyvv+dOBr/mkUu/5hPQP+dUE7/n1Jc9qBVau2gWnjln2CF3ZxqkdaYc5vQ&#10;lX2ky5KFq8ePjbHEjJG2woeVucGDmbu/f52+vn2iv716qMC8ea/BtHmwwbB6sMCwerDAsHqwwLB6&#10;sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwP+dNxr/m0Uu/5lOQP+eTk7/oVBb96JT&#10;ae6jV3fmol2D3p9mj9ecb5rRmHmjy5WCq8eSibHEjo+2womTur+EmL29gJ3AvH2jwrt7qsS0eq3E&#10;rXuuw6p7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwf+eNxr/&#10;m0Qu/5pNQP+fTU3/ok5b96RRaO+lVXXnpVqC36Nijdiga5jSnHWhzJl+qciVhrDEko22wYyRu76G&#10;lr+8gZzDun6kxbd8q8ete6vGp3ytxKR9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2u&#10;w6R9rsOkfa7DpH2uw/+eNxr/m0Qu/5tMQP+gTE3/pE1a+KZPZ/CoU3ToqFeA4KdejNqkaJbToXGf&#10;zp16p8mZg6/FlYq1wY+Pu72JlcG6hZ3EtoKkx7CAqsinfarIon6sxZ9/rsOff67Dn3+uw59/rsOf&#10;f67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw/+eNxr/m0Qu/5xLP/+hSkz/pUtZ+ahOZvGq&#10;UXPpq1V/4qtbitupZZTVpm6dz6N3pcqfgKzFmYa0v5OMvLiNk8GyiZnFroahyKqEqcmhgKnKnIGs&#10;xpuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxP+eNhr/nEQu&#10;/5xKP/+iSUz/pkpZ+alMZfGsT3HqrlR9469ZiN2uYpHWrWua0ap1osulfavBnYO0uZaJvLKRkMGs&#10;jJbGp4mdyKOHpsqbg6jLmIOrx5aErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaE&#10;rcWWhK3FloStxf+eNhr/nEMu/51JP/+jSEv/p0lY+qtLZPKuTnDrsVJ75LNXhd+0YI7Zs2qW0bF1&#10;nsaoe6u8oIG0s5qHvKyUjcKmkJTGoI2byZyLpMuWh6jLk4eryJKHrMWSh6zFkoesxZKHrMWSh6zF&#10;koesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxf+fNhr/nEMu/55IP/+jR0v/qEhX+61JY/OwTG/s&#10;tFB55rhWg+G7Xovau2qSzbRznsGreaq3pH+0rp2EvKaYisGglJHGmpGYyZaPocuRjKjMj4qqyI6K&#10;rMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxv+fNhr/nEMu/55H&#10;Pv+kRkr/qkZW/K5IYvSzS23uuE936L1Vf+HBXobWwGyOyLdxnb2ud6qyp320qaGCu6GciMGamI/G&#10;lJaWyZCUn8uMkqjMio+qyYqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaK&#10;jqzGio6sxv+fNhr/nEMu/59GPv+lRUr/q0VV/LBGYfa2SWvwvE5058JVe9/IYYDRw2qNxLpwnbiy&#10;damtq3uzo6WAu5uhhsGUnY3FjpuUyIqZncqGmajLhpSqyYaSq8aGkqvGhpKrxoaSq8aGkqvGhpKr&#10;xoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxv+fNRr/nUIu/6BFPf+nREn/rUNU/rNEX/e6R2jvwU1w&#10;5clWddzOZHrMxmmNvr5unLK2dKinsHmynqt+upWmhMCOo4vEiKGSx4SfmsmAn6fKgZqqyIKYq8aC&#10;mKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxv+gNRr/nUIu/6FEPf+o&#10;Qkj/r0FT/7ZCXfe+RmXsx01r49JYbdbTYXrHymeMucJtm6y8cqehtnexmLF9uY+tgr6IqonDgqiQ&#10;xn2nmch6p6XJe6KryH2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzG&#10;fZ6sxv+gNRr/nUIu/6JCPP+qQEf/sj5R/bpAWfPDRGDoz05j39xZZ8/YYHnAz2aKsshrmqbCcKab&#10;vHavkbh7t4m1gbyCsofAfbCOw3iulsV2raHGdaysxnemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXem&#10;rcV3pq3Fd6atxXemrcV3pq3Fd6atxf+gNBr/nkEu/6RAO/+sPUX/tTtO978+VezLRFnh2k9a1N9R&#10;bMbaWn2402KLq85pmJ/GcaSVwHetjrt+tIe3g7mBtIe9fLKMv3mxk8F2sJvCdLCmwnKwrcJysK3C&#10;crCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwv+hMxr/nkEv/6c9Ov+wOkP9&#10;ujhK8MY7T+PVRU7V4UZfyOJLcbrdUoGs1VuPn8xmm5bGcKSPwHirirx/sYS5g7WAt4e4fLaLu3m0&#10;kLx3tJe9drShvXSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOl&#10;vv+iMxr/oD4u/6o5N/+0NT/2wDVE5885RdffPFDJ50Fku+VGdqzcToWf01qSlcxnnI7GcaSKwnmq&#10;hb9+roC8grJ9uoa0ermKtne4jrh1t5O5c7eauXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlz&#10;t6C5c7eguXO3oLlzt6C5c7eguf+jMhr/ozos/640NP66MTrtyjA72t0yP8rnOFW87D1preVEeZ/b&#10;ToeU01ySjcxom4jIcqGExHmmgMJ9qnzAga15voWvd72IsHS8i7Jyu5CzcLuVtG+6mrRvupq0b7qa&#10;tG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatP+kMBr/pzUq/7QvMPTDKjHe2Cst&#10;zOYuRb3yNVqt7jtsn+REe5PbUYeL1F6Qhs9qmILLc51+yHihesZ8pHfEgKZ1w4Ooc8KGqXHBiatv&#10;wI2sbcCSrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+Vrf+l&#10;Lxr/rS0l/LwnKOXQISTO5CQzvvEsSq74M12g7T1tk+RHeordVIWD12GMf9JsknvPcpd3zXeadMt7&#10;nHLKfp5wyYGgbsiEoW3Hh6JrxoqjacaOpGjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGl&#10;aMWRpWjFkaVoxZGlaMWRpf+nLBr/tSUf7MkaHNDiGSG/8CI4r/0rTaD4NV6T7kFsieZNd4HgWIB9&#10;3GSGeNhri3PVcY5w03WRbtJ5k2zRfJRq0H+Wac+Cl2jPhZhmzoiZZc2MmmTNjppkzY6aZM2OmmTN&#10;jppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2Omv+uJBb1wRcU1N8OEMDvGCaw/SM8of8t&#10;TpT5Ol2J8UdogetScXrmXXh04mR9cN9rgW3dcIRq3HSGaNt4iGbae4ll2X2KZNiAi2LYg4xh1oWN&#10;YNaJjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjv65Fg3U&#10;0gsGwu4OFrH8GSqi/yU9lP8yTIn8QFmB9k1ievBYaXPsX29s6WRzaOdqdmblb3lk5HN6YuN2fGHj&#10;eX1g4nt+X+F+fl7hgH9d4IOAXOCFgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+I&#10;gVvfiIFb34iBW9+IgdTICQPE1woHsvsQGaP/HCuV/yg7iv84SIH/RVJ6/FJacvdZYGv0XmRm8mRo&#10;YvBpamDubWxe7XFtXO10blvsdm9a7HlwWet7cVjrfXFY6n9yV+qCc1bphHNW6YRzVumEc1bphHNW&#10;6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc8TNCAG03QgLpP8SGpf/HyqL/y42gf89QXn/&#10;Sklx/1JQaf9YVWP9XVhf+2NbXPlnXVr4a19Y925gV/dxYVb2dGFV9nZiVPV3Y1P1eWNT9HxkUvR+&#10;ZFH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZf+WMxT/lUMl&#10;/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvK&#10;eaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeL&#10;nNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3t&#10;lWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZz&#10;urLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JR&#10;N/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGt&#10;yXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGD&#10;kKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh5&#10;5ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5NRN/+X&#10;U0X/mVZS/ZlbYPWYYG3tlmd55ZNxhN+Qe47ajYSW1YiKnNGEkKLPgJWmzH2Zqct7nazJeaGuyHel&#10;r8h2qrHHdK6yx3O0ssR0urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqy&#10;v3W6sv+WMxT/lkMl/5VQN/+ZUUT/m1RS/pxYX/WbXWztmWR45pZsg9+Tdo3aj4CW1IyIndGHjqPN&#10;g5Ooy4CYq8l9nK7IeqGxxnilssZ3qrTFdbC1xXS4tb13uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3&#10;uLW4d7i1uHe4tbh3uLW4d7i1uHe4tf+XMxT/lkMl/5ZON/+aT0T/nVJR/p5VXvaeWmrunGB255pn&#10;guCWcozaknuV1I6EndCKi6PNhpGpyoKWrch+m7DGe6CzxXmmtcR3rLbDdrO3vne3t7d4triyeba4&#10;snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uP+YMxT/l0Ml/5dNN/+bTUP/&#10;n1BQ/6BTXfegWGnvn1116J1kgOGabovblneU1ZGAnNCOiaPMiY+pyYSVrseAmrLFfaC1w3qnt8J4&#10;rrnAd7W5uHi1ubF5tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1&#10;uf+YMxT/mEMl/5hMNv+cTEP/oE5P/6JRXPijVWjwolt06aFhf+KeaoncmnOT1pV8m9GRhaPMjIyp&#10;yYeTr8aCmbPDfqC3wnqoucF4sbu5eLO8sXmzu6t6tLune7W6p3u1uqd7tbqne7W6p3u1uqd7tbqn&#10;e7W6p3u1uqd7tbqne7W6p3u1uv+ZMxT/mEMl/5lLNv+eS0L/oUxO/6RPW/mlU2bxpVhy6qRefeOi&#10;ZofdnnCR15l4mdKVgaHNj4mpyYqRr8WDmLTCf5+4vXynu7p6sL2yerK+q3uyvaZ8s7yjfbS6o320&#10;uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uv+ZMxT/mEMm/5lKNv+fSkL/o0tO&#10;/6ZOWfqoUWXyqFZw66hce+WnYoXfo2yO2Z91l9Oafp/Nk4aoxY2Nr7+HlLW5g5y5tX+jvLF9rL6s&#10;fLG/pXyxv6F+s72efrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u/+Z&#10;MxT/mUMm/5pJNf+gSEH/pElN/6dMWPqqUGTzq1Ru7axaeeasYILgqmmL2qZzlM+ffJ3Gl4OovpCK&#10;sLiLkbayhpi6rYOgvamBqL+lgLDAn3+wwJyAsr2agbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7&#10;moGzu5qBs7uagbO7moGzu/+aMxT/mUMm/5tINf+hR0H/pUhM/6lKV/usTmL1r1Js7rBYduixXn/f&#10;sGiI1ax0kMqjep3Am4GouJSHsLGPjraripW7poedvqKFpcCfhK/BmYGvwZeCsr6Vg7O8lYOzvJWD&#10;s7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvP+aMxT/mUMm/5xHNf+iRkD/p0dL/6tJ&#10;Vv2vTGD2slFq7rRXc+W3XnzdtmqDz69ykMWmeJ27nn6nspiFsKuTi7aljpO7n4uavpuJosGYiKzC&#10;k4WvwpKGsb+RhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvP+aMxT/&#10;mUIm/5xGNP+jRUD/qEVK/61HVf6xSl/1tVBo67lWcOO9XnfZu2qAy7JwkMCpdp22onynrZyCr6WX&#10;ibaek5C7mY+YvpSNoMGRjKnCjYquwo2Jsb+NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmy&#10;vY2Jsr2NibK9jYmyvf+bMxT/mkIm/51FNP+kRD//qkRJ/69FU/y0SV3yuU9l6b5WbOHDYHLTvmmA&#10;xrVuj7utdJywpnqnp6CAr5+bhrWYl467k5WVvo6SncGKkqfCiJCuwoiOsMCIjbK9iI2yvYiNsr2I&#10;jbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvf+bMxT/mkIm/55EM/+lQj7/q0JI/7FEUvq3&#10;SFrwvU5h5sRWZ97JYm3OwWd/wbltjraxcpurqnimoqV+rpmghLWSnYu6jJqTvoeYm8CEl6TCgpav&#10;woOTsMCEkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvv+bMxT/mkEm&#10;/59CM/+mQD3/rUBH/7RCT/e7R1ftw01d5MxYYNnNYGzJxWZ+vL1rjbC1cZqlr3alnKp8rZOmgrSM&#10;oom5hqCQvYGemb99nqLBe56vwX2ZsMB/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+W&#10;sr5/lrK+f5ayvv+cMxT/mkEm/6BBMv+oPzz/sD5F/7dBTfTARVPqyU5W4tVaV9LRXmvEyWR9tsFq&#10;jKq7b5mftXSklrB6rI2sgLKGqYe3f6eOu3qmlr53paC/dKatv3ehsb96nbK+ep2yvnqdsr56nbK+&#10;ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvv+dMxT/m0Em/6I/Mf+qPDr/szxC+7s+SfDGRE3m&#10;0k9N3NxXVszVXWq+zWN7sMdoi6TBbZeZvHOij7h4qoa0frB/soW1ebCMuHSvlbtxrp+8bq+rvXGq&#10;s7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvP+dMxT/m0Am/6Q8&#10;MP+tOTj/tjk/9cE8Q+nORETe3U1H0uBTWMXbXGi302F6qc1miZzIa5WRxHGfiMB2p3+9fa14u4Sx&#10;c7qLtG+4lLdst524areouWm2trhtr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtblt&#10;r7W5ba+1uf+eMhT/nT4l/6c5Lv+xNjX7vDY67ck6PODaRDrS4kdMx+JNXrneVG6s2Vt8n9RiiJTQ&#10;aJOKzG+bgsd3onzDfqh2wISscr6Kr2+8kbFtvJiya7uhs2q7rbJnura0Z7q2tGe6trRnura0Z7q2&#10;tGe6trRnura0Z7q2tGe6trRnura0Z7q2tP+fMhT/oDok/6o0LP+1MjHzwzIz49Q4MNPhPD/G6EJS&#10;ueVIY6ziTXKf31R/k9ldionSZ5ODzXCafcl3n3jGfaR0xIOncMKIqW7BjqtswJSsar+brWm/pa1o&#10;v66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urf+gMBT/ozYi/68wKPu8&#10;LSvozSwo1eAwMMfpOES57D5XrOlFZ57nS3WS4FOAidleiYLUaJF80HGWeMx3m3TKfZ5wyIKhbseH&#10;o2vFi6VpxJCmaMSWp2bDnqhlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6Wo&#10;ZcOlqP+hLxT/qC8f/7UqIvDGJCHY3SMgyOktNbryNUms8TxanvBDaZLoTHWI4VV/gdthh3vXao12&#10;03GRctF3lW/PfJdszYCaasyFm2jLiZ1myo2eZcmSn2PJmKBiyJ6hYsieoWLInqFiyJ6hYsieoWLI&#10;nqFiyJ6hYsieoWLInqFiyJ6hYsieof+jLRT/rika+L8gGt7WGBPJ6CIluvQrOqz4NE2e9zxckvFG&#10;aYjpUHN/41l7et9kgnTca4Zw2XGKbdZ2jWrVe49o03+RZtKDkmTRh5Rj0YqVYdCPlmDPlJdez5mY&#10;Xs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmP+nKBL/tx8S5s4RDcvmFRa7&#10;9CEqrP4rPp7/NE6S+j9ciPJKZn/sVW956F51cuRke27ha35q33CBaN51hGXceYVj232HYtqBiGDa&#10;hIlf2YeKXdiLi1zXkIxb1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aU&#10;jf+wHgvtxg4IzdsLCLvzFRqs/yEunv8sP5L/N02H/URYf/ZPYXjxWWhx7V9tautkcWfoanRk5293&#10;YuV0eWDkeHpf43t7XeN+fFzigX1b4YR+WuGIf1ngjIBY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY&#10;4I+BWOCPgVjgj4FY4I+BWOCPgfO9DQTMzwkBveUMDKz/Fx6e/yQvkv8vPYf/PUl//0lSePxUWnD4&#10;Wl9p9F9kZPJlZ2Hwamle725rXO5ybVvtdm5a7HlvWOx8cFfrfnBW64FxVeqEclTqiHNT6Yt0U+mL&#10;dFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdMzGCAC91AgDrfUOD5//Gh+T/yct&#10;iP80OX7/QkN3/01Kbv9TUGf/WVVi/F5YXvtkW1v5aF1Z+GxeV/dwYFb3c2FV9nZiVPV4YlP1e2NS&#10;9H1kUfSAZFDzg2VP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZr3L&#10;BgCu2wYEn/8QEJP/HR2I/yoofv84Mnb/RDpt/0tBZf9RRl//V0lb/11MWP9iTlX/ZlBT/2pRUv9t&#10;UlD/cFNP/3JUTv91VE3/d1VN/3lVTP57Vkv+fldK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFX&#10;Sv2BV0r9gVdK/YFXSv2BV/+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/k&#10;hYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5Vc&#10;VP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh&#10;0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/&#10;jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVz&#10;oJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7G&#10;oshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG&#10;4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLI&#10;bsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2T&#10;YmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5&#10;otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jT4d&#10;/4xMLv+UUzv/lVZH/5ZbVP2VYWD2kmhr749wdemLen/kh4OH34KKjdx+kJLZepaX1nebmtV0oJ3T&#10;cqWf0nCpodFurqLQbbSj0Gy6pNBswqTKbsSkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRv&#10;xKTEb8SkxG/EpP+OLQ7/jj4d/45LLv+VUTr/mFRH/5hYU/6YXl/2lWRq75JsdemOdn7kioCH34WH&#10;jtuAjpTYfJSY1XmanNN2n5/Rc6Si0HGqpM9vr6XObramzm29p8puwqfDcMKnvXHCp71xwqe9ccKn&#10;vXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp/+PLQ7/jj4e/5BKLf+XTzr/mVFG/5tWUv6aW173&#10;mGFp8JVodOqRcX7kjnyG34mEjtuDi5TXf5Ka1HuYntJ3nqHQdKSkznKqps1wsajNb7mpy2/BqcNx&#10;wam8csCqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqv+PLQ7/jz4e/5JK&#10;Lf+YTTn/m09F/51TUf+dWFz4m15o8ZllcuqVbXzkkXeG34yBjtuHiZXWgZCa032Wn9B5naPOdaOm&#10;zXKrqcxws6rLb72rxXK/q71zv6y2dL6ssXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2x&#10;db6tsXW+rf+QLQ7/kD4e/5NJLf+ZTDn/nU5E/59RUP+fVlv5nlxm8pxiceuYaXvllHOE4I99jduK&#10;hpTWhI2b0n+VoM96nKXNdqOoy3Orq8pxta3Gcb6tvnS9rrZ1va6wdr2urHe9rqx3va6sd72urHe9&#10;rqx3va6sd72urHe9rqx3va6sd72urHe9rv+QLQ7/kD4e/5VJLP+bSjj/nkxD/6FPT/+iVFr6oVll&#10;86Bfb+ydZnnmmG+D4JN5jNuOgpPWh4qb0oGSoc98mqbKeKKqx3WrrcNztK+/c7ywt3W8sLB3u7Cq&#10;eLuwp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sP+RLQ7/kT4e/5ZILP+c&#10;SDf/oEpC/6NNTf+kUlj7pVdj9KRdbe6hY3fonmuA4ph1idySfpLTjIeazIaPocaAl6fBfJ6svXmm&#10;r7l2r7G3drqyr3e6sqp5urKlerqyonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7ux&#10;onu7sf+RLQ7/kT4e/5hHLP+dRzf/oUhB/6VLTP+nUFb8qFVh9ahba+2nYXTlpGl+3p9zh9SYfZDL&#10;kYSaxIqMor6Ek6i4gJqttHyisLB6q7OtebW0qHq5tKR7ubSgfbmznX26s519urOdfbqznX26s519&#10;urOdfbqznX26s519urOdfbqznX26s/+SLQ7/kj4e/5hGK/+eRjb/o0dB/6dJS/+qTlX6q1Ne8qxZ&#10;aOmsYHHiqWh62aVzg82ceo/FlYGavY6IoreIkKmxhJeurICfsah+p7SlfbG1oX24tp1+uLWaf7m0&#10;mYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s/+SLQ7/kj4e/5lFK/+fRDX/&#10;pEVA/6lISf+sTFP4rlJc77BYZeaxX23esGl20qlxgsigeI+/mH6at5KForCMjKmqiJSupIWcsqCC&#10;pLWdga62moC3t5eBt7aVgrm0lIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5&#10;s/+TLQ7/kj0e/5pEKv+gQzX/pkQ+/6tGSP+uS1H1slBZ7LVXYeS3XmnatGlzzaxvgsKkdo+5nHyZ&#10;sZaDoqqRiqmjjJGunomZspmHobWWhau3k4W2t5GEt7eQhbi1kIW5tJCFubSQhbm0kIW5tJCFubSQ&#10;hbm0kIW5tJCFubSQhbm0kIW5tP+TLQ7/kz0e/5tDKv+iQjT/qEI9/61FRvyxSk/ytU9W6bpWXeG9&#10;YGTUuGdyyK9tgb2ndI60oHqZq5qAoqSVh6mdkY6ul46WspKLn7WPiqi3jIqzuIuJt7eLiLi1i4i5&#10;tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tP+TLQ7/kz0e/5xBKv+jQDP/qUE8&#10;/69ERfq0SEzwuk5T579WWd7CYGDPu2Zxw7Nsgbirco6upHiYpZ5+oZ6ahKiXloyukZOUsoyRnLWI&#10;j6a3hY+xuIWOtreGjbi2h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tf+U&#10;LA7/lD0e/51AKf+kPjL/qz87/7FCQvi4R0ntvk5P5cZXU9rGXl/LvmRxvrZqgLOvcI2pqXaYoKN8&#10;oZifgqiRm4mtipmSsoWWmrWBlaS3f5Wut36Ut7eBkbe2gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1&#10;gpC4tYKQuLWCkLi1gpC4tf+ULA7/lD0e/54/KP+mPTH/rT45/7RBQPS8RkXrxE1J4s5YS9PKXF7G&#10;wmNwubpof660boyjrnSXmql6n5KlgKeKoYeshJ+PsX+dl7R7nKG2eJust3ebt7Z6l7i1fJW5tHyV&#10;ubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tP+VLA7/lT0e/6A9J/+oOzD/sDw3/bg/&#10;PPHBREDoy05C3tNVSs7NW13AxmFutL9nfqi5bYqdtHKVlK94nourfqWEqIWqfaaMr3iklbJ0o5+0&#10;caOqtXCjuLVznrm0dpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s/+WLA7/&#10;lzwe/6I6Jv+qOS7/szo0+b08OO7IQznj1VA319pSSMjSWVy6y19trcVlfKHAa4mXunCTjbZ2nISz&#10;fKJ9sIOod66KrHKtk69urJ2xa6yosmmttrJsqLuxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7&#10;sW+ju7Fvo7uxb6O7sf+XLA7/mjsd/6Q3Jf+tNiv/tzcw88M6MebQQzDc30o1z99SR8HYWFqz0V5r&#10;pstjeprHaYaPwm6Qhr90mH28ep92uoGkcLiJqGu3kqtot5ytZbenrmS3tK5ls72uaK29rmitva5o&#10;rb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rv+YLA7/nTkc/6c0I/+xMyj5vTIq6ss3Kdzd&#10;PinQ40Y6xeJNS7jeVVqs2VxontNid5LPZ4KIy22MfslzlHbHeZpwxYGfasSJombDkqViw5ynYMOm&#10;qF/DtKhfwcKoYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqf+ZLA7/oDUa&#10;/6oxIP+2LiPwxS0i39gzHNDjOi7E6EJAuOVJUKvhTl+e3lVskttcd4fYY4F+1WqJdtRxj2/ReZRr&#10;zoCYZ8yIm2TKkJ1iyZifYMmhoF/Jq6BfybmfXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzI&#10;w6JcyMOiXMjDov+bLA7/pDAY/68sG/i+Jxvk0SYX0eItIMTrNzO36z5FqulFVJ7nTGKS5VJuhuNY&#10;eH3gYH923GmGcNhxi2vVeI9o03+SZdGGlGLPjZZgzpSYXs6bmV3No5pcza2aW823mlvNt5pbzbea&#10;W823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mv+dLA7/qCsU/7ckFevKHBHT4B4TxOsrJrfxNDiq&#10;8DxJne9EV5HuS2OG7VJtfehbdXXjYnxw4GuBa91yhWjaeIhk2X6LYteEjV/Vio5e1JCQXNOVkVrT&#10;nJJZ0qSTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk/+hKw3/ryMP9MIX&#10;DNbdEAfF6x4Yt/YpK6n3Mzyd9jxLkfdEWIb2TWJ98FZqdutecW7nZHZq5Gt6ZuJyfWTgd4Bh332C&#10;X96ChF3dh4Vb3IyGWtuRh1jalohX2Z2JVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW&#10;2aOKVtmjiv+oIwn9uRYH1tELA8bqEAu29x4dqf0pLpz+ND6Q/z5Lhv5HVn34UV5281llbvBfamjt&#10;ZW5k6mtyYelxdF/ndnZd5nt4W+V/eVnkhHpY44h8V+OMfVbikX5U4Zd/U+Gcf1PhnH9T4Zx/U+Gc&#10;f1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf/+xFQPUxwkBxtYKA7b3Eg+o/x8gm/8rMJD/Nj2F/0BI&#10;ff9LUXX9VFht+VpdZ/ZgYmPzZmVf8mtnXPBwaVrvdGtY7nhsV+18blXsgG9U7IRwU+uIcVLrjHFR&#10;6pFyUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc9a+BwDFywgAt9sJBaj/&#10;FBKb/yIhkP8uLoX/OTp8/0RDdP9OSmz/VFBl/1pUYP1fWF37ZVpa+mpcV/luXlX4cl9U93ZgUvZ5&#10;YVH2fWJQ9YBjT/SEZE70h2RN84xlTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85Bm&#10;TPOQZsTCBgC20QcAqO0LBpv/FxOQ/yUfhf8xKnz/PDRz/0Y7av9MQWP/U0Ze/1lJWv9eTFb/Y05U&#10;/2hQUv9sUVD/b1JP/3JTTv92VEz/eVVL/3xVSv5/Vkn+gldI/YZYR/2KWEf9ilhH/YpYR/2KWEf9&#10;ilhH/YpYR/2KWEf9ilhH/YpYR/2KWLbJBACo2QQBm/8OB4//GhGF/ycbe/8zJHH/PCxo/0MyYf9K&#10;N1v/UDtW/1Y9U/9cQFD/YEFO/2RDTP9oREr/a0VJ/25GSP9xRkf/dEdG/3ZIRf95SET/fElD/4BJ&#10;Qv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSv+CKAn/gjkW/4FIJf+KTzH/&#10;jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN32msjt5o&#10;sZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jS&#10;kv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF&#10;4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLP&#10;aNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKA&#10;enDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbR&#10;ks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9&#10;/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDd&#10;Z7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+C&#10;KAn/gzkW/4NHJf+MTjH/kFU9/5FbSP+QYVP+jWhe+IhvaPKDeHDtfoJ46XqKfuZ2kYPkc5eH4nCd&#10;iuBuoozfa6eO3WqskN1ospHcZ7iT22a/k9tmx5TZZtCUz2jQk8tp0JTLadCUy2nQlMtp0JTLadCU&#10;y2nQlMtp0JTLadCUy2nQlP+DKAn/gzkX/4ZGJP+OTTD/k1Q8/5RYR/+SXlP/kGVd+IxtZ/KGdXDt&#10;gX946X2HfuV5j4TidZWI4HKbjN5voY/dbKeR3Gusk9tps5TaaLqW2WfDltlmzZfQac6WyGrOl8Rr&#10;zZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl/+EKAn/hDkX/4hFJP+RTDD/lVE7/5ZW&#10;R/+VXFL/k2Jc+Y9qZvOKcnDthXt46YCEf+V7jIXid5OK33Oajt1woJHbbaaU2mutltlptJfYaL2Y&#10;2GfImdFpzJnJa8yZwmzMmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmv+FKAn/&#10;hTkX/4pEJP+TSy//l086/5hURv+XWVD/lmBb+ZJnZfOOb2/uiXh36YOBf+R+ioXheZGL3nWYj9xx&#10;n5PabqaW2GyumNdqtprWaMGb02nLm8pry5vCbcqcu27Knbhvyp24b8qduG/Knbhvyp24b8qduG/K&#10;nbhvyp24b8qduG/Knf+FKAn/hjkX/4xEI/+VSi//mU06/5pRRP+aVk//mV1a+pZkZPSSa27ujXR2&#10;6Yd+fuSBh4XgfI+L3XeXkNtznpXYb6aY1myvmtVquZzUacady2zJncNtyZ68b8iftXDIn7JxyJ+y&#10;ccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn/+GJwn/hjkX/45DI/+XSS7/mks5/5xPQ/+d&#10;VE7/nFpY+5pgYvWWaGzvkW916ot5fuWFg4Xgf4yM3XmVkdl0nZbUcKWa0G6unc1st5/La8Ogw27H&#10;oLtvx6G1ccahr3LGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGof+HJwn/hzkX&#10;/5BCI/+YRy3/nEk4/59MQv+gUUz/oFdW+55eYPSbZWrtlmxz55B2fOGKgITbhImL036Rks54mZjJ&#10;dKGcxnGpn8JwsqLAb72junDFo7NyxaSuc8WkqXTFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1&#10;xaOmdcWjpnXFo/+HJwn/iDgX/5FBIv+aRSz/nkc2/6FKQP+jUEr+o1VU9qJcXe+gYmfonGlw4ZZ0&#10;edqQfYLRiYaLyoKNk8V9lZnAeZ2evHalobhzraS1crilsnLDpqx0w6andsOmo3fEpaF4xKWheMSl&#10;oXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpf+IJwn/iDgX/5NBIv+bRCz/oEU1/6NJP/+lTkj7&#10;p1RR86ZaW+ulYGTjomht3J1zdtGVeoLJjYKLwoeKk7yCkZq3fZmfsnqho693qaardrOnqXbAqKR3&#10;wqihecKnnXrDp5t6w6abesOmm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDpv+IJwn/iTgX/5VA&#10;If+dQiv/okQ0/6VIPf+oTEb4qlJP76tYV+erX2DgqGlp1KFwdcuZeIHCkn+Lu4uGlLWGjpqvgpWg&#10;qn6dpKZ7pqejerCpoHm8qp16wamafMGpmH3CqJZ9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeW&#10;fcKnln3Cp/+JJwn/iTgX/5Y/If+eQSr/o0Iz/6dGO/6rS0T1rlFM7LBXVOSxXlzbrWhmz6VudcWd&#10;dYG8lnyLtZCDlK6Ki5uohpKgo4KapZ6AoqibfqyqmH64q5Z+wKuUf8Cqk4DBqJKAwqiSgMKokoDC&#10;qJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqP+JJwn/ijgX/5g/IP+fPyn/pUEy/6pFOvyuSUHysU9J&#10;6bVWUOG3X1fVsWVlyqhsdMChc4C3mnqLr5SBlKiPiJuiio+gnIeXpZeEoKiUgqmqkYK1q4+Cv6uO&#10;g8CqjYPBqY2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqP+KJwn/izgX/5k+IP+h&#10;Pij/pkAw/6xDOPmxSD/wtU5F57pVS967XlTQtGRlxaxrc7ukcYCxnniKqZh+k6KThZqbj42gloyV&#10;pZGJnaiNh6erioeyrIiHv6yIh8CriIbAqYiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGo&#10;iIbBqP+KJwn/jDcX/5s9H/+iPSf/qD8v/65CNve0Rzztuk1B5MBWRtm/XFPLt2NkwK9pc7aob3+s&#10;onWKpJx8k5yYg5qVlIqgj5GSpYqOm6iGjaSrg4yvrIGNvayCjL+rg4rAqYOKwamDisGpg4rBqYOK&#10;wamDisGpg4rBqYOKwamDisGpg4rBqf+LJwn/jjcX/5w8H/+jOyb/qj0t/7FAM/S4RTjqv0w84sdV&#10;QNPCWlLHumFju7NncrCtbX6np3OJnqF6kpadgJmPmoifiZeQpISUmKh/k6KqfJKtq3qSuqx7kcCr&#10;fY/BqX6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqP+MJwn/jzYW/506Hv+lOiX/&#10;rTsr/LQ+MPG8QzTnxUw23stSP87GWVHCvmBitrhmcKuxbH2hrHKImKd4kZCjfpiJoIWegp2No32b&#10;lqd4mZ+pdZiqqnOZt6t0mMCqd5TBqXiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPC&#10;qP+MJwn/kTUW/584Hf+nOCP/rzko+bg8LO7CQi7lzUwt2NBPPcnJV1C8w15gsLxkb6W3anybsnCG&#10;kq12j4qpfJaCpoOcfKSLoXaik6VyoZ2nb6CoqW2gtaltoMGocJvCp3KZwqdymcKncpnCp3KZwqdy&#10;mcKncpnCp3KZwqdymcKncpnCp/+NJgn/lDQV/6E2G/+qNiH/szYl9b45J+rJQCbg1kko0dVOPMPO&#10;Vk62yFxfqsJjbZ+9aHqUuG6Ei7R0jYOxepR8roGadayInnCrkaJrqZukaKmmpmaps6ZmqsOlaaTE&#10;pWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpf+OJgn/lzMU/6M0Gv+tMx7+uDIg&#10;8MU1IOPTPxzY3kUmyttNOr3TVEywzltdo8lha5jEZ3eNwGyBhL1yiXy6eJB1uH+Wb7aHmmq1kJ1l&#10;tJqgYrOloWG0saJgtcKhYq/GomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGov+Q&#10;Jgn/mzES/6YxF/+xLhr3vi0a584xF9neORnN40QowuBNOLXbU0qo1VlanNBfaJDMZXOGyWt9fcZx&#10;hXXEd4tuw36QacGGlGTAj5dgwJqaXcClm1vAsZtawcGbW7zKnF23yp1dt8qdXbfKnV23yp1dt8qd&#10;XbfKnV23yp1dt8qdXbfKnf+RJgn/ny8R/6otFP+3KBXtyCYS2twpDszkNh3B5kAutuNIPqrgTkye&#10;3VZZktpdZYjWY29+1Gp4dtJwf27Qd4Voz3+JY86HjV/OkJBbzZqSWc2lk1fOspNWz8KTVsvQlFfF&#10;z5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlf+TJgn/oywO/7AmD/XAHw3f1RsHzeQn&#10;E8HrNCO16j0zqedFQp3lS1CR41JchuJYZnzgX25032Z1bN5tembedX9h3X2CXdyGhVrbj4hY2ZiK&#10;Vtihi1TYrItU2LeMU9jJi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taLU9bWi/+XJAn/&#10;qSYK/rgcCebOEQXO4xcIwO4mF7TwMiio7js4nO1DRpHsS1KG7FJcfOtZZHPrXmtq6mRwZehsdWHm&#10;dHhe5Hx7W+KDfVngi39W35KBVd6ag1PeooNS3aqEUd22hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/&#10;hFHdv4RR3b+EUd2/hP+fIQb/sBsF6cUNA9DZCwLA7hgMs/YmHKf1MSyb9Ts6kPVER4X1TFF89VNa&#10;c/VZYGvzX2Zl8GZqYe1tbV3rdHBa6npzWOiBdFbnh3ZU5o14U+WUeVHkm3pQ5KF7T+OqfE7jsHxO&#10;47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfP+oHALrvAwBzcwJAMHgDASy+hkQpfwnIJr9&#10;Mi6P/T07hf5FRXv/TU5y/1RVa/taWmT4YF9g9mdiXPRtZVnycmdX8XhpVfB+alPvg2xR7oltUO2P&#10;bk7slG9N65pwTOuhcUvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qmcvezDQDMwwgA&#10;v9EIALHvDgak/xsTmf8pIY7/NC6E/z85e/9HQXH/Tkhq/1ROY/9aUl7+YFZa/GZYV/tsWlX6cVxT&#10;+XZeUfh6X0/3f2BO9oRhTPWJYkv1jmNK9JRkSfOaZUjznmZI855mSPOeZkjznmZI855mSPOeZkjz&#10;nmZI855mSPOeZs27BQC9xwYAsdgHAaP/EAiY/x8Ujf8sIIP/Nyt6/0E0cP9HO2j/TUFh/1RFXP9a&#10;SVj/X0tV/2VNUv9qT1D/blFO/3JSTP93U0v/e1RJ/39VSP6EVkf+iFdG/Y1XRP2TWET8lllE/JZZ&#10;RPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWb2/BACwzgQAouAGApf/EwiM/yITg/8uHXn/OCVu&#10;/z4tZv9FMl//TDdZ/1I7Vf9YPlH/XUBP/2JCTP9mQ0r/akRJ/25FR/9yRkb/dkdF/3pIQ/9+SEL/&#10;gklB/4ZKQP+LSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PS6/GAgCi1gIAlvcK&#10;Aov/FgeC/yQPd/8tF2z/Mx5j/zokXP9CKFb/SSxR/08vTv9VMUv/WjNI/141Rv9iNkT/ZjdD/2k4&#10;Qf9sOED/cDk//3M6Pv93Oj3/ezs8/348Ov+DPDr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06&#10;/4Y9Ov+GPf91JAb/djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFs&#10;k3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPf&#10;gdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91JAb/djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS&#10;/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4Hm&#10;XtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91JAb/djUQ/3dDHP+A&#10;Sif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKv&#10;felhtX7oYLt/6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B&#10;1GPfgf92JAb/dzUQ/3lCHP+CSSf/h1Ey/4hYPf+HX0j/g2ZR/35uWvt5d2L3dYJp9HGKbvFtknPu&#10;a5l27GifeetmpHvqZKp96WOvf+hitYDnYbyB52DEguZfzoLjX9eD3GHbg9Jj3YPPZN2Dz2Tdg89k&#10;3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg/93JAb/eDUQ/3xBHP+FSCf/ik8y/4xWPf+LXUf/h2RR/4Js&#10;Wvt8dGL3eH9p83SIb/BwkHTtbJd462qee+lnpH7oZqqA52SwguZitoPlYb6E5WDHheVg04XdYtmF&#10;02Tchcxl24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduGyWXbhv94JAb/eDUQ/35AG/+IRyb/&#10;jU4x/49VPP+OW0b/i2JQ/4ZpWfyAcWL3e3tp83aFcO9yjnXsbpV56mucfehpo4DnZqmC5WWwhORj&#10;t4XkYsCH42HLh99i1YfVZNqHzWXZiMZn2YnEZ9iJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJxGfY&#10;if95Iwb/eTQQ/4A/G/+KRib/kE0w/5JTO/+RWkX/j2BP/4pnWfyEbmH3fnhp8nmCcO90i3brcJN7&#10;6W2bf+dqooLlZ6mE5GWwhuNkuYjiYsOJ4mLQithk2IrOZtiKx2fXi8Bo1oy+adaMvmnWjL5p1oy+&#10;adaMvmnWjL5p1oy+adaMvmnWjP95Iwb/ejQQ/4M+G/+NRSX/k0wv/5VROv+UV0T/kl1O/45lWPyI&#10;a2H3gnRp8nx/cO53iHbrc5F86G+ZgOZroYTkaKmH4maxieFku4vgY8eM3GPUjM9m1ozHaNWNwGnU&#10;jrpq1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjv96Iwb/ezQQ/4U9Gv+PRCT/lkou&#10;/5dOOP+XVEL/lVpM/5JhVvyOaV/2h3Bo8oF6cO17hXfqdo585nGXgeNtn4bgaqiJ3WewjNpmu43W&#10;ZceO0WbUj8do04+/atOQuWvSkbNs0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKRsm3Skf97&#10;Iwb/fDQR/4g8Gv+SQyT/mEgt/5pMN/+aUkH/mVhK/JdfVPaTZl3wjW5m64d3b+aAgXbhe4t93HWT&#10;g9dxnIfSbqSLz2usjsxptZHJaMCSx2jPk79r0ZO4bNCTsm3QlK1v0JOrb9GTq2/Rk6tv0ZOrb9GT&#10;q2/Rk6tv0ZOrb9GTq2/Rk/98Iwb/fTQR/4o7Gf+UQSP/mkYs/5xLNf+dUD//nVZI+JtdUfGYY1vr&#10;k2tk5I11bd6GfnXYgId80XqPg8x2l4nHcp+NxG+nkcBtsJO+bLuVu2vIlrZtz5awb86Wq3DPlqZx&#10;z5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlf98Iwb/fTQR/4w6Gf+XQCL/nEUr/59J&#10;NP+gTjz7oVRF9KBaTuydYVjlmWlh3pNzatWMe3TOhYN9yH+LhMJ6k4q+dpuPunOjk7Zxq5azb7aY&#10;sW/CmK1wzZiocs2YpHPNmKB0zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6Xn3TOl/99Iwb/&#10;fzMR/445GP+ZPyH/nkMp/6FHMv+jTDr4pVJD8KRYS+ijX1Thn2hd15hwaM6ReHTGioB9wISIhbp/&#10;j4u1e5eQsXeflK11p5eqc7GZp3O9m6Vzy5ugdcuanXbMmpp3zZmZd82YmXfNmJl3zZiZd82YmXfN&#10;mJl3zZiZd82YmXfNmP9+Igb/gDIQ/5A4GP+bPyD/oEIo/6RGMP6mSzj0qFBA7KlXR+SpXVDcpWZa&#10;0J1uaMeVdXO/jn19uYmEhbODjIytf5ORqXyblaR5pJmhd62bnne5nJx3yJyZeMqcl3nLm5V6zJqU&#10;esyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZlHrMmf9+Igb/gjIQ/5I3F/+cPR//oUAn/6ZELvup&#10;STXxrE886a5VQ+GvXUvVqGRZy6FrZ8KZc3O5k3p9so2BhayIiYymhJCRoYCYlp19oJqZfKqclnu2&#10;nZR7xJ6SfMqdkX3KnI99y5uPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcyaj33Mmv9/Igb/hDEQ&#10;/5M2F/+ePB7/oz8l/6hCLPitRzLvsE055rRUP92zW0nQrGJZxqRqZrydcXK0l3d8rJF+haaMhoyg&#10;iI2RmoWVlpaCnpqSgKedj3+yno2AwZ6MgMmei4DKnYqAy5uKgMubioDLm4qAy5uKgMubioDLm4qA&#10;y5uKgMubioDLm/9/Igb/hTAP/5U2Fv+fOx3/pT0k/6tBKvWwRS/stUw047pUOdi3WUjLr2FYwaho&#10;Zrehb3Kvm3V8p5V8hKCRg4uajYuRlIqTlo+Hm5qLhaWdiISwn4aEvp+FhcmehYTJnYWEypyFhMub&#10;hYTLm4WEy5uFhMubhYTLm4WEy5uFhMubhYTLm/+AIgb/hy8P/5c1Fv+gOhz/pzwi/q0/J/OzRCzp&#10;uksw4b9SNdO6WEfHs19XvKxmZbKlbXGpn3N7oZp6hJqWgYuUkoiRjo+QlomMmZqEiqKdgYqtn3+K&#10;u59+isief4nJnYCIypyAiMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMubgIjLm/+BIgb/iS4P/5k1&#10;Ff+iOBv/qTog+7A9JPC4Qijmv0oq3cNPNM69VkbCtl5Wt7BlZK2pa3CkpHF6nJ94g5SbfoqOl4aQ&#10;iJWOlYKSlpl+kKCceo+rnniPuJ93kMmeeY7KnXqMy5t7jMube4zLm3uMy5t7jMube4zLm3uMy5t7&#10;jMube4zLm/+BIgb/iy0O/5s0FP+kNxn/rDge+LQ6Ie29QCPkxkkj18dMM8nBVUW9ulxVsrRjY6iu&#10;aW+fqW95lqV2go6hfImHnYOPgZuLlHyYlJh3l52bc5aonXGWtZ5wlsadcpTKnHSSy5t1kcuadZHL&#10;mnWRy5p1kcuadZHLmnWRy5p1kcuadZHLmv+CIgb/jSwN/500E/+mNBj/rzUb9Lg3HOnDPhzgzUUf&#10;0ctLMsTFVEO4v1tTrblhYaK0aG2Zr253kKt0gIineoeBpIGNe6KJknWgkZZwnpuZbZ2mm2qds5xp&#10;nsOca5zLm26YzJpvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmf+DIQb/kCsN/6AzEf+p&#10;MhX9szEX8L40F+XLOxXa1D8dy89JML7JUkKyxFlRp79gX5y6ZmuStmx1ibJyfoGveIV6rH+LdKqH&#10;kG+oj5Nqp5mWZ6akmGSmsZljp8GZZKXNmGegzZhon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82X&#10;aJ/Nl/+EIQb/kykL/6IwD/+tLhL4uCwS68YvEODVOAvS2j0cxdRILrjPUECsylhPoMVeXZXBZGiL&#10;vWpyg7pwenu3doF0tX2HbrOFi2iyjo9ksZiSYbCjlF6wsJVdsb+VXbHQlGCq0JRhqNCUYajQlGGo&#10;0JRhqNCUYajQlGGo0JRhqNCUYajQlP+GIQb/lygK/6YsDf+xKA7ywCYM49AoB9TfMgvJ3z4ZvdtH&#10;LLHWTz2k0VZMmc1cWY7JYmWExmhue8RvdnTBdXxtwHyCaL6EhmO9jYlfvJeMW7yijlm8r49Yvb6O&#10;V77Ujlm2049atNOQWrTTkFq005BatNOQWrTTkFq005BatNOQWrTTkP+IIQb/nCcI/6onCvy4IQnp&#10;yhsF1d4gBMnlMA++4z0dtOFGLKjeTjqc2lVIkdZbVYbTYWB80GdpdM5ucG3NdXZny3x7YsuEfl7K&#10;jYJaypeEV8qjhlXKr4ZUy76GU8zVhlTE2YhVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZ&#10;if+NHQX/oiUG/7AfBfLCFAPZ2w4ByeYgB73oLxSy5zoip+VDMZvjSj6Q4VBKht9XVHzeXl103WVk&#10;bNtsambbdG9h2nxzXNmEdlnZjnlV2Zh7U9qjfFHasH1Q2759UNzTfFDU4H5R0OB/UdDgf1HQ4H9R&#10;0OB/UdDgf1HQ4H9R0OB/UdDgf/+VGgP/qR8D+7oSAtTNCwDJ5g8CvO0gC7DtLhml7DknmutCNY/q&#10;SUGF6VBLe+hXU3LoXVpq52NgZOdqZV/ncmlb53psV+eCblPni3FQ55VyTuifdEzoqnVL6LV2SufD&#10;dkro3XZL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1S+Tgdf+dFgH/sRIB08MJAMfRCgC78hEE&#10;r/MhD6PzLh2Z8zkqjvNCNoTzSkF781JJcvNXUGnzXFZj82NaXfNpXlnzcGFV83djUvN/Zk/yh2dN&#10;8I9pS++Ya0rvoGxJ7qltSO6zbUftwG5G7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbv+n&#10;DwDTugcAxccHALrWCQCt+hMGovoiEpf6Lx+N+zorg/xDNXr9TD5x/VFFaP1WS2H+W09c/mJTV/5o&#10;VlT9b1hR+3VaTvp8XEz5g11K+IpfSPeRYEf2mWFG9qBiRfWnY0T0sWRD9LVkQ/S1ZEP0tWRD9LVk&#10;Q/S1ZEP0tWRD9LVkQ/S1ZNayBADEvgYAt8wGAKzcCQGg/xYIlf8lFIv/Mh+C/zwpef9FMm//Sjln&#10;/08/X/9VQ1r/W0dV/2FKUv9nTE//bE5N/3JPS/94UUn/flJH/4RTRf+LVEP/kVVC/phWQf2eV0D9&#10;plhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYQPypWMa4BAC2xAQAqtMFAJ7yDQKU/xoJiv8o&#10;E4H/NB13/zwlbf9CLGX/RzJd/002V/9TOlP/WT1P/18/TP9kQUr/aUNI/25ERv9zRUT/eUZC/35H&#10;Qf+ESD//ikk+/5BKPf+VSzz/nEw8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTLe8AwCp&#10;ywIAnNsDAJL/EAKJ/x0IgP8qEHX/MRhr/zgfYv8+JFv/RClU/0osUP9RL0z/VzJJ/1wzRv9gNUT/&#10;ZTZC/2k3Qf9uOD//czk9/3c6PP98Ozv/gjw5/4c9OP+MPTf/kz42/5U+Nv+VPjb/lT42/5U+Nv+V&#10;Pjb/lT42/5U+Nv+VPqrEAACc0gAAj+cCAIb/EQJ8/xsFcf8kC2j/KxFf/zIXV/85G1H/Px5M/0Yh&#10;SP9NI0X/UiVC/1cnQP9bKD7/Xyk8/2MqOv9nKzn/ayw3/28sNv90LTX/eC40/30uMv+CLzH/iDAx&#10;/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMP9qJAT/aTIK/2w+FP92Rh7/e00p/3xVM/96&#10;XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5YZxl+F+iaPdeqGr2XK1r9VuzbPRauW7zWcFu81jJ&#10;b/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocP9qJAT/aTIK&#10;/2w+FP92Rh7/e00p/3xVM/96XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5YZxl+F+iaPdeqGr2&#10;XK1r9VuzbPRauW7zWcFu81jJb/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd6HDcXehw3F3ocNxd&#10;6HDcXehw3F3ocP9qIwT/aTEK/24+FP93RR7/fE0o/35UM/98XDz/eWRF/3NtTv9veFX/a4Ja/WiL&#10;X/tllGP5Yptm92ChafZep2v1Xa1s9FyzbvNaum/yWcFw8lnKcfFY2HHsWeFx5lrkceBc53HYXehx&#10;2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx2F7ocf9rIwT/ajEK/3E8FP96Qx3/gEso/4FTMv+AWjz/&#10;fGJF/3dqTv9xdFX/bn9b/WqJYPpmkmT4ZJlo9mGga/Vfp23zXq1v8lyzcPJbunHxWsNy8FnNc+5Z&#10;3XPoWuJ04Vzlc9le5nPQX+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d00F/ndP9sIwT/azEK/3M7&#10;FP99Qh3/gkon/4RRMv+DWTv/gGBF/3toTf90cVX/cHxb/GyHYflokGb3ZZhp9WOfbPNhpm/yX6xx&#10;8V2zcvBcu3TvW8V171rQdepa33biXOJ221/lddFg5nbKYeV3ymHld8ph5XfKYeV3ymHld8ph5XfK&#10;YeV3ymHld/9tIgT/bDEL/3Y6FP+AQR3/hUgn/4hPMf+HVzv/hF5E/39mTf94blX/c3lc/G6EYvlq&#10;jWf2Z5Zr9GSebvJipXHxYKxz7160de5dvHbuW8d37VvWeOVc4HjcX+N40mDkeMth5HnEY+N6xGPj&#10;esRj43rEY+N6xGPjesRj43rEY+N6xGPjev9uIgT/bTEL/3g4E/+DPxz/iUcm/4tOMP+LVTn/iFxD&#10;/4NjTP99a1T/dnVc/HKAYvhtimf1aZRs82accPFjpHPvYax17l+0d+1dvnnsXMt66Fzcet5f4XrS&#10;YeN7ymLifMRj4n2+ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9vWXhff9uIgT/bjAL/3s3E/+G&#10;Phz/jEUl/49MLv+PUzj/jVpB/4hhS/+DaVP6fHFb93Z8YvNxh2jwbZBt7WmZcepmoXXoY6l45mGy&#10;euRgu3viX8d84F/afdRi4X3KY+B+w2Tgf71m34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34C3Z9+A&#10;t2ffgP9vIQT/bzAL/342Ev+JPBv/kEQk/5NMLf+TUjb/kllA/45gSfmIZlL0gm5a73x5Yet3g2jn&#10;coxu5G2Vc+BqnXfdZ6Z62mWufNZjuH7TYsOA0WLTgcpk34HBZd6Cu2fdgrVo3YOwad2DsGndg7Bp&#10;3YOwad2DsGndg7Bp3YOwad2DsGndg/9wIQT/ci8L/4E0Ev+MOxr/k0Mi/5dLK/+XUTT/llc9+pNd&#10;RvOOZE/uiGtY6IJ1YON8f2jed4lu2XKRdNNumXnQa6F9zGipgMlmsoLHZb2DxWXLhMFm3IS5aNuF&#10;s2nbha5r24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuFqWzbhf9xIQT/dC4K/4QzEf+POhn/&#10;lkMh/5pJKf+aTjL8mlQ79ZhbRO6UYk3nj2lV4YlzXtuCfGbTfIVvzXeNdclylXrFb51/wWylgr5q&#10;rYW7abiHuWnEiLdp2Iiwa9mIq2zZiKdt2Yijb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qHo2/a&#10;h/9xIAT/diwK/4YyEf+SOhj/mUIg/5xHJ/+eTC/4nlI48J1YQOmaX0nilWdS2o9wXNGHeGbKgYFv&#10;xXyJdsB3kHy7dJiAt3GghLRvqYexbbOJrmy/iqxsz4uobteLpG/YiqBw2IqdcdmJnXHZiZ1x2Ymd&#10;cdmJnXHZiZ1x2YmdcdmJnXHZif9yIAT/eCsK/4gwEP+UORf/m0Ee/59FJf2hSi30olA07KJWPOSg&#10;XEXcm2VP0pNtXMqMdWbDhn1vvYGFdrd8jX2zeJSBrnWchqtzpYmnca6LpXC6jaNwyY2gcdWNnHPW&#10;jJp01ouXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiKl3TYiv9zIAT/eioJ/4svD/+WORb/nT8c&#10;/6FDI/qkSCrxpk4x6KdUOOGnXEDVn2JOy5hrW8ORcma8i3pvtoWCd7CBiX2rfZGCpnmZhqJ3oYqf&#10;dauNnHS2jpp0xY+YddSOlXbVjZN31Y2Sd9aLknfWi5J31ouSd9aLknfWi5J31ouSd9aLknfWi/9z&#10;IAT/fCkJ/40vD/+YOBX/nz0b/6RBIfeoRiftq0wt5a1SM9yqWT/Qo2FNxpxpWr6VcGW2j3dvr4p/&#10;dqmFhn2kgY6Cn36Wh5t7nouXeaiOlHizj5J4wZCQedOQj3rUj4561Y2Me9aMjHvWjIx71oyMe9aM&#10;jHvWjIx71oyMe9aMjHvWjP90HwT/figJ/44uDv+bOBT/oTwZ/6c/H/SrRCTqr0op4rNRLtauVz7L&#10;p19NwaBnWrmZbmWxk3Vuqo58dqOKg32ehouCmYOTh5SAm4uQfqWOjX2wkIp9vZGJftCRiH7Tj4h+&#10;1I6HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWNh37Vjf90HwT/gCcI/5AuDv+dNxP/ozoY/Kk9&#10;HPGvQiDntEgk37dOLNGxVT3Hql5MvaNlWbSdbGSrl3NupJN6dp6OgXyYi4iCkoeQh46FmYuJg6KO&#10;hoKtkIOCu5GCgsyRgoLTkIKC1I+CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjf91HwT/&#10;giYI/5ItDf+fNhL/pTgW+aw7Gu6zPx3luUYf2rtLK820VDzCrlxLuKdjWK+hamOmnHFtn5d3dZiT&#10;fnySkIaCjI2Oh4eKlouDiKCOf4erkH2HuJF7h8mRfIfTkHyG1I99hdWNfYXVjX2F1Y19hdWNfYXV&#10;jX2F1Y19hdWNfYXVjf91HwT/hCUI/5QtDP+gNRD/qDYU9q84F+u3PRjiv0UZ1b5JKsi4Uzu9sVtK&#10;s6tiV6qmaGKhoW9smZx1dJKYfHuMlYOBhpKLhoGQlIt8jp6OeY2okHaMtZF0jcaRdY3TkHaL1I94&#10;idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWNeInVjf92HgP/hiQH/5csC/+iMg//qzMR8rM1E+i8&#10;OhPexT8X0MFIKcS7UTm5tVlIrrBgVaWqZ2Gcpm1rlKJ0c42eenqGm4GAgJiJhXuWkol2lJuNcpOm&#10;j2+Ts5Buk8OQbpPTj3CR1I5yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWNco7Vjf93HgP/iSIH&#10;/5ksCv+lMA38ri8O77gxDuTDNw3ZyjsWy8VGJ7+/UDizulhHqbVfVJ+wZV+WrGtpjqhycYaleHiA&#10;on9+ep+Hg3Sdj4hvm5mLbJqkjWmasI5nm8COZ5vVjmmY1Y1slNaMbJTWjGyU1oxslNaMbJTWjGyU&#10;1oxslNaMbJTWjP94HgP/jCEG/50rCP+oLAr4syoL6r8rCeDMMgbRzjkVxclFJbnETjauv1ZFo7td&#10;Upm2Y12Qsmlnh69wb4CsdnZ5qX18c6eEgW6ljYVppJeIZaOiimOjroxho76MYKTSi2Og14tlnNiK&#10;ZZzYimWc2IplnNiKZZzYimWc2IplnNiKZZzYiv96HQP/jyAF/6ApB/+sJwfyuCQG5cckBNnVJwXL&#10;0zcTv85DI7PKTDSnxVRCnMFbT5K9YlqJumhkgbdubHm0dHJzsnt4bbCDfWivi4FjrpWEX62ghl2t&#10;rYdbrbyHWq7Qh1yq2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah/9+GgP/lB8E/6Um&#10;Bf2xIATswRoD39MXAdDcJQTE2TUQuNVBIazQSzGgzFI/lclZTIvFYFeCw2ZgesBsZ3O+c21svHpz&#10;Z7uCd2K6inteuZR+WrifgFi4rIFWubuBVbrPgVa23oJYsN2CWK/dgliv3YJYr92CWK/dgliv3YJY&#10;r92CWK/dgv+EFwL/mRwC/6ofA/W5FQLezQwA0N8SAMXgJgW73zYOsN1AHaTZSS2Y1VE7jdFYSIPP&#10;XlJ7zGVac8trYWzJcmdmyHlsYceBcF3GinRZxpR2VsWfeFPGrHlSxrt6UcfPeVHE43pTvOJ8U7zi&#10;fFO84nxTvOJ8U7zifFO84nxTvOJ8U7zifP+KFAH/nxgB/7AUAdjDCgDO0QoAxOUUAbnkJgiu5DQT&#10;pOI/IJngRy2P3k85hdxWRHvaXUxz2WRUbNdrWmbWcl9h1XlkXNSCZ1jUi2pV1JVtUtSgblDUrW9O&#10;1bxwTdbQb03V6HBOzOlyTszpck7M6XJOzOlyTszpck7M6XJOzOlyTszpcv+SEQH/pxEA2LkJAMvG&#10;CADC1QoAt+oWA6zqJwyi6TQYmOg+JI3nRzCD5k46euVUQ3HkWkpp5GFQZONoVV/jcFla43hcVuOA&#10;X1PjiWJQ45NkTeSdZUvkqWdK5bZnSeXGZ0jm32dK4OxnSt/sZ0rf7GdK3+xnSt/sZ0rf7GdK3+xn&#10;St/sZ/+cDQDbsQYAyr0HAL/KBwC12goAqu8ZBaDwKA+W8DUbjPA/JoLwRzF58E45cO9UQGjvWkZh&#10;72BLXe9nT1jvblJU73VVUfB9V07whVlL8I9bSPGZXEbxo15E8q9fQ/K7X0LzzGBB8+dgQfPoYEHz&#10;6GBB8+hgQfPoYEHz6GBB8+hgQfPoYN6nAgDLtgUAvcEFALLPBwCn6g0BnfccB5T4KxKK+DYcgflA&#10;Jnj6SC9v+k02Z/pTPGD6WEBb+19EVvtlR1L7bElP/HJLS/x5TUj8gU9F/YpRQ/2TUkH+nFM//qZU&#10;Pf+xVT3+vFY8/s1WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5WPP7OVs6wAgC9ugQAsccEAKXWBwCb&#10;/RACkf8gCYj/LRKA/zkbdv8/I23/RSpl/0swXv9RNVj/VzhT/107T/9jPkz/aEBJ/25BRv91Q0P/&#10;fERA/4RGPf+MRzz/lEg7/51JOv+lSjn/rUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5&#10;S761AgCwwAIApM4DAJfeBQCP/xQChv8jCH3/LhBz/zUYav88HmL/QiRb/0goVf9OLFD/VC9M/1ox&#10;SP9fM0X/ZDVC/2o2P/9wNz3/djk7/3w6Of+DOzj/izw2/5M9Nf+aPjT/oT4z/6o/M/+qPzP/qj8z&#10;/6o/M/+qPzP/qj8z/6o/M/+qP7G6AQCjyAAAltYAAIv0CQGD/xYCef8gBm//KAxn/zASX/83F1j/&#10;PhtS/0QfTP9KIkj/UCRE/1UmQf9aJz7/Xyk7/2QqOv9pKzj/biw2/3QtNP96LjP/gS8x/4gwMP+P&#10;MC7/ljEt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54yLf+eMqTCAACWzwAAiN8AAID/DAF1/xIC&#10;av8YA2L/IQda/ykLU/8xD03/OBJI/z4VQ/9EFz//Shk8/08aOf9TGzf/WBw1/1wdM/9hHjH/ZR8w&#10;/2ogLv9wIC3/diEr/3wiKv+CIyj/iCMn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJP9g&#10;JQT/WzAG/2E6Df9qQRb/b0of/3FSKf9vWzL/a2Q6/2duQf9kekf/YIRM/12OUP9allP/WJ5W/1el&#10;WP9Vq1r/VLFb/1O3XP9Svl3+Ucde/FHRX/tQ4F/4UOlf81HtX+5T8F/oVPFf5FbyX+RW8l/kVvJf&#10;5FbyX+RW8l/kVvJf5FbyX/9gJQT/WzAG/2I5Df9sQBb/cUkf/3JRKf9xWjL/bWM6/2htQf9leEf/&#10;YYNN/16NUf9bllT/WZ1X/1ekWf9Wqlv/VbFc/1S3Xf5Tv179Usdf/FHTYPpQ4mD2Uelg8VLuYOtU&#10;72DlVvFg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg4VfyYP9hJQT/XDAG/2U4Df9uPxX/dEcf/3VQ&#10;KP90WDH/cGE6/2tqQf9ndkj/Y4FN/2CLUv9dlFX/WpxY/1ijWv9Xqlz+VrBe/VS3X/1Tv2D8U8lh&#10;+lLWYvhR5GLzUupi7VTuYuZW72LgWPBi21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj21jxY/9iJQT/&#10;XS8G/2c2Df9xPhX/d0Ye/3hOKP93VjH/dF86/25oQf9qc0j/Zn5O/2KJU/9fklb/XJta/1qiXP5Y&#10;qV79V7Bg/FW3YftUwGL7U8pj+VPaZPVS5mTvVOtk6FbuZOFY72TZWfBl01rwZtNa8GbTWvBm01rw&#10;ZtNa8GbTWvBm01rwZv9iJAT/Xi8G/2o1Df90PBX/ekQe/3xMJ/97VDD/d1w5/3JlQf9sb0j/aHtO&#10;/2SGU/9gkFj/XZlb/luhXv1ZqGD8WLBi+1a4Y/pVwWT5VM1l91PeZvJU52bqVutm4lnuZtpa7mfR&#10;W+9ozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBozFzwaP9jJAT/Xy4G/20zDP93OhT/fUId/4BKJv9/&#10;UjD/fFs4/3djQf9wbEj/bHdP/2eCVP9jjVn9YJZc/F2fX/pbp2L4Wa5k91i2ZvVXwGf0Vsto8VXd&#10;aO1W6WnjWexo2lvtadBc7mrJXe5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua/9kIwT/YS0G&#10;/3AyDP97OBT/gUAc/4RJJf+EUS7/gVk3/3xhQP92aUj/cHNP+2x/VfhoiVr2ZJJe82GbYfFfo2Tw&#10;Xatm7luzaOxavGrqWcdr6FnYa+RZ6GvaW+tsz13tbche7G7CX+xuvmDsb75g7G++YOxvvmDsb75g&#10;7G++YOxvvmDsb/9lIwT/ZCsG/3MwDP9+NhP/hT8b/4lIJP+JTy3/hlc2/4JePvx8Zkb4dnBO9HF7&#10;VfBthVrtaY5f6mWXY+hin2bmYKdp416va+FduWzgXMRt3lzTbtld5m7OXutvxl/qcb9h6nG6Yuly&#10;tmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+lytmPpcv9mIwT/ZykG/3cuC/+CNRL/iT4a/41HIv+NTiv/&#10;jFUz/IhcPPaDZEXxfGxN7Hd3VOhygVrkbopg4WqTZN1mm2jaZKNr1mKsbtNgtXDQX79xzl/Ncstf&#10;4nPEYehzvWLodLdk53SyZed0r2bndK9m53SvZud0r2bndK9m53SvZud0r2bndP9nIgT/aicF/3os&#10;Cv+GNBH/jT0Z/5FFIP+STSj9kVMx9o5aOvCJYULqg2lL5X50U+B4fVrac4Zg1G6PZtBrl2rMaJ9u&#10;yWanccdkr3PEY7l1wmLGdsBi2ne6ZOZ3s2Xld65m5XeqaOV3qGjmd6ho5neoaOZ3qGjmd6ho5neo&#10;aOZ3qGjmd/9nIgT/bSYF/30qCv+JNBD/kTwX/5VEHv+XSyb4llIu8ZRYNuqQXj/kimdI3YRxUNV9&#10;eVrPeIJhynOKZ8ZvkmzCbJpwv2qic7xoqna5Z7R4tmbAebRm0HqxZ+N6q2jjeqdq43qja+R5oWvk&#10;eaFr5Hmha+R5oWvkeaFr5Hmha+R5oWvkef9oIQT/byQF/4ApCf+MMw//lDsW/5lDHP2bSSP0m08q&#10;7JlVM+WWXDvekWVF1IltUMyDdlrHfX5hwXiGaL10jm24cZZytW6ddbFspniua697rGq7fKppyn2o&#10;auF9o2zifJ9t4nycbuJ7mm7je5pu43uabuN7mm7je5pu43uabuN7mm7je/9pIQP/cSMF/4IoCf+P&#10;Mg7/lzsU/5xCGvmeRiDwn0wn6J9SLuCdWjbWlWFEzY5qT8aIclm/gnpiuX2CaLR5im6wdpJzrHOa&#10;d6hwonqlb6t9om62fqBtxX+ebtt/m2/gfphw4X6WceF9lHHifJRx4nyUceJ8lHHifJRx4nyUceJ8&#10;lHHifP9pIQP/dCIE/4UoCP+RMQ3/mjoS/58/F/WiRB3spEoj5KRQKduhVzXPml9Dx5NoT7+McFm4&#10;h3dhsoJ/aK1+hm6peo5zpHeWeKB1nnudc6h+mnKzgJdxwIGWctOBk3PfgJF04H+QdOB+j3ThfY90&#10;4X2PdOF9j3ThfY904X2PdOF9j3Thff9qIQP/diAE/4cnB/+UMAz/nTkR/aI9FfKlQRrpqEcf4KpN&#10;JdSkVDTKnV1CwZdlTrqRbViyi3VhrIZ8aKeCg26if4t0nXyTeJl5m3yVd6V/knavgZB2vYKOds6C&#10;jXfegYt334CKeOB/injgfop44H6KeOB+injgfop44H6KeOB+injgfv9qIAP/eB8E/4kmB/+WMAv/&#10;nzcP+qQ6E++pPxfmrUUa3K5KJM+oUzPGoVxBvZtkTbSVa1itj3Jgp4t5aKGHgW6bg4h0l4CQeJJ+&#10;mXyOfKJ/i3qtgoh6uoOHesuDhnvegoV73oGFe9+AhXvgf4V74H+Fe+B/hXvgf4V74H+Fe+B/hXvg&#10;f/9rIAP/eh4E/4smBv+YLwr/oTUN96c4EOytPBPjskIW17FHI8urUjLBpVpAuJ9iTLCZaVeolHBg&#10;oY93Z5uLfm6WiIZzkYWOeIyClnyIgJ+AhH+qgoF/t4OAf8iEf4Ddg39/3oF/f9+AgH7gf4B+4H+A&#10;fuB/gH7gf4B+4H+AfuB/gH7gf/9sIAP/fBwD/40lBv+aLgn/ozML9Ko0DemxOQ/ftz8S0rRGIseu&#10;UDG9qFk/s6JgS6udZ1ajmG5fnJR1Z5aQfG2QjYNzi4qLeIaIlHyBhp2AfoSognuEtYN5hMWEeIXd&#10;g3mE3oF6g9+AeoLgf3qC4H96guB/eoLgf3qC4H96guB/eoLgf/9tHwP/fhsD/48kBf+dLAf+pjAJ&#10;8K4xC+W2NQvbvDkRzrdFIMOyTzC4rFc+r6dfSqahZVWenWxel5lzZpCVemyKkoFyhZCJd4CNkXx7&#10;i5t/d4qlgnSJsoNyicKDcorag3OJ3oF0h9+AdYbgf3WG4H91huB/dYbgf3WG4H91huB/dYbgf/9v&#10;HgP/gBsD/5IjBP+gKwb6qSwH7bIsB+K8MQfVwDYQybtDH762TS60sFY8qqtdSaGmZFSZompdkZ5x&#10;ZYqbeGuEmH9xf5aGdnmTj3p1kZh+cZCjgW6Qr4JskL+Da5HVgm2P3oFvjd+AcIvgf3CL4H9wi+B/&#10;cIvgf3CL4H9wi+B/cIvgf/9xHAP/gxkC/5UhA/+jKQX2rScF6LcmBN7DKgPQwzUOxL9BHbm6TC2u&#10;tVQ7pbBbR5usYlKTqGlbi6VvY4Widmp+n3xveJyEdHOajHlvmZZ8a5ehf2iXrYBml7yBZZjRgGaW&#10;339ok+B+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+apHhfv91GgL/hxgC/5ggA/+mJQPysiAD5L4e&#10;AtfJIgLKxzMNvsNAHLO/SiupulM5n7ZaRZayYVCNr2dZhaxtYH6pdGd4pnptcqSCcm2iinZooZR5&#10;ZKCffGGfq35foLp+X6DOfl+f4X1im+F9Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8Y5jifP94GAL/&#10;ixcB/50dAv2rHgLsuBcB3sgRAM/NHwLEzDALuMg+Ga3FSCijwVE2mL1YQo+5X02GtmVWf7NrXXix&#10;cmRyr3lpbK2AbmesiXJiqpJ1X6mdeFypqnpaqbl6WarMelip5HpbpOR6XaHkeV2h5HldoeR5XaHk&#10;eV2h5HldoeR5XaHkef99FQL/kBQB/6EYAfaxFADZwQsA0s8LAMjSHAG80S4Jsc47F6bLRiWcyE8z&#10;kcRWP4jBXUmAv2NSeLxqWXG6cF9ruXdkZrd/aWG2h21dtZFwWbWccla0qXRUtLh0U7XLdFO15HRU&#10;sOd1VqzndVas53VWrOd1VqzndVas53VWrOd1Vqzndf+DEgH/lhEA/6gRANm4CgDOxAkAx9IKAL/Z&#10;GQG02CsHqdY5FJ/TRCKU0E0vis1UO4HKW0R4yGJNccdpU2vFb1llxHZeYMN+YlzCh2ZYwZFoVcGc&#10;a1LBqGxQwbdtT8LKbU/C5GxPvexuULnsb1C57G9QuexvULnsb1C57G9QuexvULnsb/+JEAH/nQ4A&#10;2q8IAM27CADExwcAvNYLALPfGgGq3ysHoN45EpbdQx6M2ksqgthTNXnVWj9x02FGatJoTGXRb1Jg&#10;0HZWW9B+WlfPh11Tz5FfUM+cYU7PqWNMz7hjS9DLY0zQ5WJKzvJlS8jyZkvI8mZLyPJmS8jyZkvI&#10;8mZLyPJmS8jyZv+SDQDepgQAzrQGAMK/BgC5zAgAsN0MAKflHQOe5S0LlOU5ForkQiCB40oqd+JQ&#10;M2/hWDtp4F9BY+BmRl7fbkpa33VOVt99UVLfhlNP35BWTd+bV0vgp1hJ4LVZSOHGWUjh31lH3/BZ&#10;Rtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVbRtz1W+2cBADRrQQAwrgFALfDBQCt0QgApO0QAZvtIAWS&#10;7S4Oiew6GIDsQyF27EoqbuxQMWbrVjdg61w8W+tkQFfra0NT63JGUOt6SU3sg0tK7IxNSOyWTkXt&#10;oVBD7a5RQu68UUHvzFJB7+VSQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFRQO3xUdSlAADEsgMAtrwD&#10;AKvJBQCg2AgAl/QTAY/1JAeH9TEPfvY7GHT2QiBs9kgnZfZPLV73VTFZ91s1VfdiOFH3aDtN+G89&#10;Svh2P0f4fkFE+YdDQvmRRUD6m0Y++qZHPPuxSDv7vkk6/M9JOfzjSTn840k5/ONJOfzjSTn840k5&#10;/ONJOfzjScetAAC3twIAqsMCAJ7QBACT4wkAjP0YAoT+Jwd7/zEPcv84Fmn/QBxi/0YiXP9NJlb/&#10;UypS/1ktTv9fMEr/ZTJH/2s0RP9xNUH/eTc//4E4PP+KOjr/kzs4/508Nv+nPTX/sT40/74+M//K&#10;PzP/yj8z/8o/M//KPzP/yj8z/8o/M//KP7iyAACqvQAAncoAAJHYAgCI+w0Bf/8ZAnb/JAZu/y0M&#10;Zv81El//PBdY/0MbU/9JHk7/TyFK/1UkRv9bJkP/YCdA/2YpPv9rKjv/cis5/3ktNv+BLjT/ii8x&#10;/5QwMP+cMS7/pTIt/68zLP+3Myz/tzMs/7czLP+3Myz/tzMs/7czLP+3M6u4AACexQAAkNIAAIPg&#10;AAB9/w8Bcv8WAmj/HgRh/ycIWv8vDFT/NxBO/z4TSf9EFkX/ShhB/08ZPv9VGzv/WRw5/18dNv9k&#10;HjT/aR8y/3AgL/93IS3/fyIr/4cjKP+QJCf/mSUm/6EmJf+nJiX/pyYl/6cmJf+nJiX/pyYl/6cm&#10;Jf+nJp/AAACRzQAAg9sAAHj2AgBv/w0BZP8SAlz/GQNU/yAETv8nBkj/LwhD/zYKP/88DDz/Qg44&#10;/0cPNf9MEDP/UREw/1YSLv9aEyz/XxQq/2UUKP9rFSb/cRYj/3kXIv+BGCD/iRge/5EZHf+XGR3/&#10;lxkd/5cZHf+XGR3/lxkd/5cZHf+XGf9WJwT/UTIF/1Y1B/9fPQ7/ZEUW/2ZOH/9kWCf/YWIv/15u&#10;Nf9aeTv/V4Q//1SPQ/9RmEb/T6BI/06nSv9Nrkv/TLVM/0u8Tf9KxE7/Sc5P/0neT/9I6VD/SPJQ&#10;/En2UPdL+VDxTPpP6077UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ6k/7UP9WJwT/UTIF/1g0B/9iOw7/&#10;Z0QW/2lNH/9nVif/Y2Av/2BrNf9cdzv/WIJA/1WNRP9Tlkf/UJ9J/0+mS/9OrU3/TbRO/0y8T/9L&#10;xVD/Ss9R/0ngUf9J61H+SfJS+Uv3UvNN+VHtT/pR5lD6UuVQ+lLlUPpS5VD6UuVQ+lLlUPpS5VD6&#10;Uv9XJwP/UjEF/1oyB/9kOg7/akIW/2xLH/9qVCf/Z14v/2JoNv9edDz/WoBB/1eLRf9UlUj/Up1K&#10;/1ClTP9PrU7/TrRP/028Uf9MxVH/S9FS/0riU/9J7VP7S/NT9Uz3U+5P+FPoUPlT4VL6VOBS+lXg&#10;UvpV4FL6VeBS+lXgUvpV4FL6Vf9YJgP/VDAF/10xB/9nOA7/bUAW/29JHv9uUif/alwv/2VmNv9h&#10;cTz/XX1B/1mIRv9Wkkn/VJxM/1KkTv9Qq1D/T7NR/067Uv9NxFP/Tc9U/kzgVftM61X4TPRV8E/3&#10;VelR+FXiUvhW21T5V9lU+VfZVPlX2VT5V9lU+VfZVPlX2VT5V/9ZJgP/Vy4F/2AvB/9qNg3/cT4V&#10;/3NIHv9yUSb/b1ou/2pjNv9lbjz/YXpC/12FR/9aj0r/V5hN/1WgUP9UqFL+Uq9T/VG3VfxQwFb6&#10;T8tW+E/cV/VP6VfyT/NX6lL2V+FT91jaVfhZ0Vb4Ws9W+FrPVvhaz1b4Ws9W+FrPVvhaz1b4Wv9Z&#10;JgP/WiwF/2QtB/9uMw3/dT0V/3hGHf93TyX/dFgt/3BgNf9qajz/ZnZC/2KBR/5ei0v7W5RP+Vmd&#10;UvhXpFT2VqxW9VS0V/NTvFjyU8dZ8FLVWuxS5lrpU/JZ4VT1W9dW9lzPV/ddyFn4XcdZ+F3HWfhd&#10;x1n4XcdZ+F3HWfhdx1n4Xf9aJQP/XSoF/2cqBv9yMgz/eTsU/3xFHP98TST/elUs/3VeNP9vZzz8&#10;anJC+WZ9SPZjh0zzX5BQ8V2ZU+9boVbtWahY61iwWupXuVvoVsNc5lbRXONW5FzfVvBd1Vf1X8xZ&#10;9mDGWvZgwFv2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZhvlz2Yf9bJQP/YCgF/2soBv93MAv/fjoT/4FD&#10;Gv+CSyL/f1Mq/3tbM/l2ZDr1cG5B8Wx5SO1og03qZIxR52GVVeVfnVjjXaVa4VutXN5atl7cWcBf&#10;2lnOYNVZ4mDRWe9hylr0YsJc9GO8XfRkt17zZLZf82S2X/Nktl/zZLZf82S2X/Nktl/zZP9cJAP/&#10;YyYE/28mBf97Lwv/gjkR/4ZBGP+HSSD/hVEo+IJZMPJ9YDjtd2pA6HJ1R+Ruf03haYhS3WaRV9lj&#10;mVrVYKFd0l+oYM9dsWLNXLtjy1zHZMlc22XFXetlv13yZrhf8WezYPFnr2HxZ65i8WeuYvFnrmLx&#10;Z65i8WeuYvFnrmLxZ/9dJAP/ZiQE/3IkBf9+Lgr/hzcQ/4s/Fv+MRx35i08l8ohWLeyDXTbmfmc+&#10;4HhxRttze03VboNT0GqMWMxnlF3JZZxgxmOjY8NhrGXBYLVnv1/BaL1f0Gm6YOZptWHvaq9i72qr&#10;Y+9qp2TvaaZl8GmmZfBppmXwaaZl8GmmZfBppmXwaf9eIwP/aSIE/3YjBP+CLAn/izYO/48+FP2R&#10;RRv0kUwi7Y5TKuaKWjLfhWU7135tRdB4dk3LdH9UxnCHWsJsj16/aZdiu2efZbhlp2i2ZLBqs2O7&#10;a7FjymyvY+Fsq2TtbaZm7WyjZ+1soGjua59o7mufaO5rn2jua59o7mufaO5rn2jua/9fIwP/ayAD&#10;/3kiBP+FKwj/jjQM/5M8EviWQxjvlkoe55VQJuCRWC7XimE6zoRqRch+c03CeXtVvnWDW7lxi2C1&#10;bpJksmyaZ69qo2qsaKxsqWe2bqdnxG+lZ9pvomjrb55p7G+bauxumWvtbZhr7W2Ya+1tmGvtbZhr&#10;7W2Ya+1tmGvtbf9fIwP/bh4D/3shBP+IKgf/kTIL/5c6D/SaQRXrm0ca45tNIdqWVS3Pj145yIln&#10;RMGDb027fndVtnl/W7F2h2Ctc49lqXCWaKZun2yjbKhuoGuycJ1rwHGca9JymmzpcZdt6nCUbetw&#10;km7sb5Ju7G6Sbuxukm7sbpJu7G6Sbuxukm7sbv9hIQP/cB0D/34gA/+LKQb/lTEJ+5s4DfCePhHn&#10;oEQW36BKHdOaUivKk1w4wo1kQ7uHbU20gnRUr358W6p6hGGmd4tlonSTaZ5ym22acKRwl2+vcpVv&#10;vHOTb81zknDmc5Bw6XKOcepxjXHrcIxx63CMcetwjHHrcIxx63CMcetwjHHrcP9jIAP/chsD/4Af&#10;A/+OJwX/ly8I+J42C+2iOw7kpUAS2qRGHM6eUSrFl1o3vZFiQrWMakyvh3JUqYJ5W6R/gGCffIhl&#10;m3mQapd3mG2TdaFwkHOsc41zuHSLc8l1inTidIl06HOIdelyh3XqcYd16nCHdepwh3XqcId16nCH&#10;depwh3XqcP9lHwP/dBoC/4MeAv+QJgT/mi0G9KE0CemmNwvgqj0O1KdEG8mhTynAm1g2uJVgQrCQ&#10;aEupi29To4d2Wp6DfmCZgIVllH2NapB7lm6MeZ9xiXipc4Z3tXWEd8V2g3jfdYN46HSCeOlzgnjq&#10;cYJ46nGCeOpxgnjqcYJ46nGCeOpxgnjqcf9nHQP/dxkC/4UcAv+TJAP/nSsF8aQwBuaqMwjcrjcM&#10;z6pDGsWlTii8n1c1s5lfQauUZkqkkG1Tnot0WpiIe2CThYNljoKLaoqAk26Gfpxxgn2ndH98s3V9&#10;fMN2fH3bdnx96HR9fOhzfXzpcn186nF9fOpxfXzqcX186nF9fOpxfXzqcf9pHAL/eRgC/4cbAv+V&#10;IwP7oCkE7qgsBOOvLwXXsjQLy61BGcGoTCe3o1U0r51dQKeZZEmflGtSmZByWZONeV+OioBkiYeI&#10;aYSFkW2Ag5pxfIKkdHmBsXZ3gcB2doHWdnaB53R3gehzeIDpcnh/6nF4f+pxeH/qcXh/6nF4f+px&#10;eH/qcf9rGwL/excC/4oaAf+YIQL4oyYD6qwnA9+0KQPStTIKx7BAGLysSyazp1MzqqJbPqKdY0ia&#10;mWlRlJVwWI6Sd16Ij35kg42GaX6Kjm16iZhxdoeic3OGrnVxhr12b4fSdnCH6HRxhehzcoTpcnOE&#10;6nFzhOpxc4TqcXOE6nFzhOpxc4Tqcf9tGQL/fhYB/40YAf+bHgH0pyIC5rAgAdq6IQHNuDEJwrQ+&#10;F7iwSSSuq1IxpaZaPZ2iYUeVnmhPjptuV4iYdV2ClXxjfZOEaHiQjGx0j5VwcI2gcm2MrHRqjLt1&#10;aY3OdWmN6HRri+lzbYnqcW2I6nFtiOpxbYjqcW2I6nFtiOpxbYjqcf9wFwL/gRUB/5AWAf+eGgHw&#10;qxsB4rYWANO9HQHIuy8Ivbg8FbO0RyOpsFAwoKtYO5ioX0WQpGZOiaFsVYKec1t9nHphd5mBZnKX&#10;impulpNuapSecWaUqnNkk7hzY5TLc2OU5nJlkupxZ4/qcGeO6nBnjupwZ47qcGeO6nBnjupwZ47q&#10;cP9zFQL/hRMB/5QUAPyjFQDqsBIA2b4MAM3BGwHCwC0HuL06E665RiGktU8tmrFWOZKuXkOKq2RM&#10;g6hqU3ylcVl2o3hfcaF/Y2yfh2honpFrZJ2cbmCcqHBenLZxXZzJcV2c5HBemutwYJbrb2GV7G9h&#10;lexvYZXsb2GV7G9hlexvYZXsb/93EgH/iREB/5kRAPOoDgDXtQoAz8EKAMbFGAC8xCoFssI4Eae/&#10;RB6eu00rlLhVNou1XECEsmJJfK9pUHatb1Zwq3Zba6p9YGaohmRip49nXqaaalulpmxYpbVtV6bH&#10;bVem4mxXpO1sWp/tbFqe7Wxanu1sWp7tbFqe7Wxanu1sWp7tbP98EAH/jhAA9p4NANitCQDNuAkA&#10;x8QIAL7KFAC1yicEq8g2D6HFQRuXwksojb9TM4W9Wjx9umFFdrhnS3C3bVFqtXRWZbR8W2CyhF9c&#10;sY5iWLGZZVWwpWZTsLNnUrHGZ1Kx4WdRr/FoU6rwaFSp8GhUqfBoVKnwaFSp8GhUqfBoVKnwaP+C&#10;DgD/lAwA26UGAM6xBwDFuwcAvccHALXQEACs0CMDo88zDJnNPxiPykgk/+L/4klDQ19QUk9GSUxF&#10;AAMJhshRLn3GWDh2xF8/b8JmRmnBbEtkwHNQX797VFu+hFhXvY1bVL2YXVG8pF9PvLNgTb3FYE29&#10;4F9MvPBhTbf1Yk229WJNtvViTbb1Yk229WJNtvViTbb1Yv+JCwDhnAMA0KoFAMW1BQC7vwQAsssI&#10;AKvYDQCj2SACmtgvCZDWPBSH1EYfftJPKXbQVjJvz145aM1kP2PMa0RezHNJWst6TFbKg09Syo1S&#10;T8qYVE3KpVZLyrNXSsvFV0nL4FZJyfBYR8f6WUjF+1pIxftaSMX7WkjF+1pIxftaSMX7WveRBADU&#10;ogIAx68EALq5AwCwxAUAp9AJAJ/hEACY4SEDj+AwCYbgOxJ930Qbdd5NJG7dVStn3FwyYttkN13b&#10;aztZ2nI/Vdp6Q1Lag0VO2o1ITNqYSknapUtI27NMR9zETEbc3kxG2u1MRNj5T0PY+09D2PtPQ9j7&#10;T0PY+09D2PtPQ9j7T9uaAADKqQIAu7MCALC9AwClyQUAm9YJAJToFAGM6SUEhOgzC3voPBRz6EQb&#10;a+hLImTnUihe51ktWedgMlXnaDVS5284T+d3O0zngD1J54k/R+iUQUTon0JC6axDQem6REDqzURA&#10;6uREQOj1REDn+ENA5/hDQOf4Q0Dn+ENA5/hDQOf4Q82jAAC9rgEAsLgBAKTEAgCZ0AUAj+EKAInx&#10;GgGB8SgFePIyDHDyOxNp8kMZYvJKH1zzUCNW81cnUvNeK0/zZS1M9GwwSfRzMkb0ezRD9IQ2QfWO&#10;Nz71mTk99qQ6O/awOzr3vzw5+M88OPfoPDj37Dw49+w8OPfsPDj37Dw49+w8OPfsPL+qAACxswAA&#10;pL8AAJjKAQCM2AQAhPoOAHz7GwJ0+yYFbPwwCmX8OBBe/UAVWP5HGVP+TR1P/1QgS/9aIkj/YSVF&#10;/2cmQv9tKED/dSo9/30rOv+GLTj/kS42/5svNP+mMDP/sjEy/74yMf/QMjH/1jIx/9YyMf/WMjH/&#10;1jIx/9YyMf/WMrKvAAClugAAmMYAAIvSAAB/3wIAef8RAW//GQJn/yIEYP8sB1r/NAxU/zwPT/9D&#10;E0r/SRVH/08XQ/9VGUD/Wxs+/2EcO/9mHjn/bR82/3QgNP99ITH/hiMv/5EkLf+bJSz/pSYr/68m&#10;Kv+7Jyn/vicp/74nKf++Jyn/vicp/74nKf++J6a2AACYwgAAi84AAH7bAAB1+QcAa/8PAWL/FgJb&#10;/x4DVP8mBU7/LgZJ/zUIRf88C0H/Qw0+/0gOO/9OEDj/UxE1/1gSM/9eEzH/ZBQu/2oVLP9yFir/&#10;ehcn/4MYJf+OGST/mBoj/6AaIv+qGyH/rRsh/60bIf+tGyH/rRsh/60bIf+tG5q+AACLygAAftcA&#10;AHDjAABn/wQAXv8NAFb/EgFP/xkCSf8gA0P/JwQ//y4FOv80Bjf/Ogcz/z8HMP9ECC7/SQks/04J&#10;Kf9TCif/WAol/14LI/9kCyH/bAwf/3QNHf99Dhv/hw4Z/48PGP+ZDxj/mxAY/5sQGP+bEBj/mxAY&#10;/5sQGP+bEP9MKgP/SDMF/080Bv9UNwj/WkEO/1xKFv9aVB3/V2Ak/1RrKv9QeC//TYQz/0qPNv9H&#10;mTn/RqE7/0WpPP9EsD7/Q7c//0LAP/9CyUD/QdVB/0HkQf9B7kL/QfZC/0H9Qv9C/0H5RP9B9Eb/&#10;Qu9H/0LvR/9C70f/Qu9H/0LvR/9C70f/Qv9NKQP/SjIE/1EyBv9XNgj/XD8O/15JFv9dUx3/Wl4k&#10;/1dpKv9TdS//UIE0/02NN/9Klzr/SJ88/0enPf9Grj//RbVA/0S9Qf9ExkL/Q9FC/0PiQ/9D7EP/&#10;Q/VD/0P8Q/xE/0P1R/9D70j/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E60n/RP9NKQP/TDAE/1QxBf9Z&#10;NAj/Xz0O/2FHFv9gUh3/XVwk/1pnK/9WczD/U380/0+KOP9NlDv/S509/0qkP/9IrED/SLNB/0e7&#10;Qv9Gw0P/Rs5E/0XfRP9F6kX9RfNF+0X7RfdG/0TwSf9F6kr/RuVL/0flS/9H5Uv/R+VL/0flS/9H&#10;5Uv/R/9OKQP/Ty4E/1cuBf9dMgf/YzsO/2VGFv9lUB3/YVkk/11kK/9acDD/Vnw1/1OHOf9QkTz/&#10;Tpo//02iQP9LqUL/SrBD/0q3RP9JwEX/SMpG/UjbRvpI50f4SPJH9Uj6RvFJ/0fqS/9I40z/Sd5N&#10;/0reTf9K3k3/St5N/0reTf9K3k3/Sv9PKAP/UiwE/1osBf9hLwf/ZzoO/2pEFf9qThz/Z1ck/2Jh&#10;K/9ebTH/W3g2/1eDOv9UjT3/UpZA/1CeQv5PpUT8Tq1F+020R/pMvEj5TMdI9kvUSfNL5UnwS/BJ&#10;7Uz5SOlM/0rhTv9L2k//TNNQ/03TUP9N01D/TdNQ/03TUP9N01D/Tf9QKAP/VSoE/10pBf9lLQf/&#10;bDgN/29CFP9vSxz/bFUj/2heKv9jaTH/X3Q2/Vx/O/tZiT/5VpJC91SaRPVTokb0UqlI8lGxSfFQ&#10;uUrvT8NL7k/PS+tP4kvnT+5L5E/4Td9P/k7VUf9PzlL/UMlT/1DJU/9QyVP/UMlT/1DJU/9QyVP/&#10;UP9RJwP/WCcE/2EnBP9qLAb/cTYM/3RAE/90SRr/clIi/25bKf1oZDD5ZXA29mF7O/NehUDwW45D&#10;7lmWRuxXnkjqVaZK6FStTOdTtU3lU79O41PMTuFT307dU+1P2FL3UdFT/VLKVP5TxFb/U79X/1O/&#10;V/9Tv1f/U79X/1O/V/9Tv1f/U/9SJwP/WyUD/2UkBP9uKgb/djQL/3o9Ef96Rhj/eE8g+3RYKPZv&#10;YS/xa2w27Wd2POljgEDmYIpF5F2SSOFbmkrfWaJN3ViqT9pXslDYVrxR1VXIUtJV21POVutTy1b2&#10;VcZW/Va/WP1Wuln9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1Xtlr9V/9TJgP/XyID/2khA/9zKAX/ezIK&#10;/387EP+ARBb7fkwe9HtUJe52XS3pcWg05G1yO+BpfEHcZYVG2GKOStRflk3RXZ1QzlylUsxarVTJ&#10;WbZWx1nCV8ZZ0FfCWeZYv1nzWbta+1m1W/tasF37Wq1d+1mtXftZrV37Wa1d+1mtXftZrV37Wf9W&#10;JAP/YiAD/20gA/93JgT/fzAI/4Q5Df2GQRT1hUkb7oJRIud9WirheGQy3HNuOtRud0HQaoBHzGaJ&#10;TMhkkVDFYphTw2CgVcBeqFi+XbFZu128W7lcyVy3XOBctF3vXLBe+V2rX/ldqGD5XKVh+VylYflc&#10;pWH5XKVh+VylYflcpWH5XP9YIgP/ZR4D/3EfA/97JAP/hC4H/4k2C/iLPhHvi0YX6IhOHuGEVybZ&#10;fmEx0XhqOstzc0LGb3xIwmyETb5pjFG7ZpNVuGSbWLVjo1qzYaxcsGC3Xq5gxF+sYNhfqWHrX6dh&#10;91+iY/dfn2T3X51k+F6dZPhenWT4Xp1k+F6dZPhenWT4Xv9bIAL/aBwC/3QdAv9+IwP/iCsF/Y00&#10;CfOQOw7qkEMU4o9KGtqKVCXQg10wyX5nOsN4b0K+dHhIuXGATrVuiFKya49Wr2mXWqxnn1ypZahf&#10;pmSyYaRkv2KiZNBioGTnYp5l9WKaZvVhmGf2YJZo9mCWaPZglmj2YJZo9mCWaPZglmj2YP9dHwL/&#10;ahoC/3ccAv+CIQL/iykE+ZExB++VOAvmlj8Q3ZRHF9KOUSTKiFsvwoNkObx+bEG3eXRIsnV8Tq5y&#10;hFOqb4tXpm2TW6Nrm16gaqRgnWiuY5toumSZaMtll2jjZJVp82STavRjkWv1YpBr9WGQa/VhkGv1&#10;YZBr9WGQa/VhkGv1Yf9fHQL/bRgC/3obAv+FHwL/jicD9ZUuBeuZNQjhnDsM1phDFsyTTyLEjVgu&#10;vYdhOLaCaUGwfnFIq3p5Tqd3gFOjdIhYn3GQW5tvmF+YbqFilW2rZJJst2aQbMZmj2zfZo5t8WWM&#10;bvNki270Y4pu9GKKbvRiim70Yopu9GKKbvRiim70Yv9hHAL/bxYC/3waAf+IHgH/kSQC8pkrBOee&#10;MQXdoDYJ0ZxBFceXTSG/kVYtt4xfN7GHZ0Crgm5IpX52TqB7fVOceIVYmHaNXJR0lV+Rcp5ijnGo&#10;ZYtwtGeJcMNoh3DbZ4Zx7maGcvJlhXLzZIRy9GOEcvRjhHL0Y4Ry9GOEcvRjhHL0Y/9jGgL/cRUB&#10;/38YAf+KHAH8lCEC7pwnAuOiLAPYpDIIzJ9AFMOaSyC6lVUss5BdN6yLZT+lh2xHoINzTZuAe1OW&#10;fYJXknqKXI54kmCKdptjh3WlZoR0sWeCdMBogHTVaIB17Gd/dvJmf3XzZX9182R/dfNkf3XzZH91&#10;82R/dfNkf3XzZP9lGQL/dBQB/4EXAf+NGgH5lx4B66AjAd+mJgLSpzAHyKM+E7+eSR+2mVMrrpRb&#10;NqePYz+gi2pGm4dxTZWEeFKQgX9XjH+HXIh9kGCEe5ljgHqjZn55r2h7eb1pennRaXl66mh6evJm&#10;ennyZXp582R6efNkennzZHp582R6efNkennzZP9nFwL/dhQB/4QWAf+QFwH1mxoB56QdAdurHwHO&#10;qi8GxKY9ErqhSB6ynVEqqphZNKKUYT6ckGhFloxvTJCJdlKLhn1XhoSFW4KCjV9+gJdjen+hZnd+&#10;rGh1fbtpc37OaXN+6Gh0fvFmdH3yZXV882R1fPNkdXzzZHV882R1fPNkdXzzZP9pFgH/eBMB/4cU&#10;AP+TFQDxnhUA46gWANWuGwHKrS0GwKk7EbalRh2toVAppZxYM56YXzyXlGZEkJFtS4uOdFGGjHtW&#10;gYmDW3yHi194hpRidISfZXGDqmdvg7hpbYPLaW2D5mhug/Jmb4LyZXCB82RwgfNkcIHzZHCB82Rw&#10;gfNkcIHzZP9rFAH/exIB/4oSAP+WEgDtohAA3q0OANCxGQDFsCsFu605D7KpRBuppU4noKFWMpmd&#10;XjuSmmRDi5drSoaUclCAknlVe4+AWneNiV5yjJJhboqcZGuJqGdpibZoZ4nIaGeJ42doifJmaYfz&#10;ZWqG82RqhvNkaobzZGqG82RqhvNkaobzZP9uEgH/fhAA/40QAPeaDgDbpwoA07ALAMq0FgDAtCkE&#10;trE3Dq2uQxqkqkwlm6ZVMJOjXDmMoGNBhp1pSICacE57mHdTdpZ+WHGUhlxskpBgaJGaY2WQpmVj&#10;kLRmYZDGZmGQ4WZhkPJlY47zZGSM9GNkjPRjZIz0Y2SM9GNkjPRjZIz0Y/9xEAH/gg8A/5ENAN6f&#10;CQDTqgkAzLMJAMS4EwC6uCYDsbY1DKezQRier0ojlqxTLo6pWjeHpmE/gKRnRnqhbkx1n3VRcJ18&#10;VWuchFpmmo5dY5mYYF+YpGJdmLJkW5jDZFuY3mNbmPBjXJX1Yl6T9WJek/ViXpP1Yl6T9WJek/Vi&#10;XpP1Yv91DgD/hg0A65YIANWjBwDMrQgAxbYHAL28EQC0vSMCq7syCqG5PxWYtkggkLNRK4iwWDSA&#10;rl88eqtmQ3SpbEhvqHNOaqZ6UmWlglZho4xaXaKWXFqiol9XobBgVqHBYFWi3GBVoe9gVp/3X1ec&#10;919XnPdfV5z3X1ec919XnPdfV5z3X/96DAD9iwkA2psEAM6nBgDEsAYAvLkEALXBDgCswiABpMEw&#10;CJq/PBORvUYdibpPJ4G4VjB6tl04c7RkP26yakRosXFJZLB5TV+ugVFbrYpUWK2VV1SsoVlSrK9b&#10;UKzAW1Cs2lpPq+5bT6r6W1Gm+ltRpvpbUab6W1Gm+ltRpvpbUab6W/+ACQDhkgEA0aAEAMarBQC8&#10;tAQAs70DAKvHCwCkyRwBnMgsBpPHOQ+KxUQZgcNNI3rBVCxzv1szbb5iOWe8aT5iu3BDXrp3R1q5&#10;gEtWuYlOU7iUUFC4oFJNuK5UTLi/VEu52FRLt+1USrb5VUqz/lZKs/5WSrP+Vkqz/lZKs/5WSrP+&#10;VvqHAgDWmAAAyaUDAL2vAwCzuAEAqcIEAKHNCACa0BYAktAoBIrPNgyBzkEVecxKHnLLUiZsylot&#10;ZslhMmHIaDdcx288WMZ2P1XGf0NRxYlFTsWUSEvFoEpJxa5LSMW/S0fG2EtHxe1LRsP5TUXC/05F&#10;wv9ORcL/TkXC/05Fwv9ORcL/Tt+QAADMnwAAv6oBALOzAQCpvQIAn8cFAJbSCQCO2hIAiNskAoDa&#10;Mgh42T4QcdhIGGrXUB9k1lglX9VfKlvUZy9X1G4zU9N2NlDTfzlM04g7StOUPkfToD9F1K5ARNS/&#10;QUPV2EBE0+xAQtL2QkHR/kRB0f5EQdH+REHR/kRB0f5EQdH+RNGYAADDpQAAta4AAKm4AACewwIA&#10;lM0GAIrZCgCE4xgBfeQmA3XkMghu4zwPZ+NFFWHjTRtc41UgV+NdJFTjZCdQ4msqTeJzLUrjfDBI&#10;44YyReOQNEPjnDVB5Kk2QOS4Nz/lyzc/5eQ3P+PzNj3i+zg94vs4PeL7OD3i+zg94vs4PeL7OMah&#10;AAC3qwAAqrQAAJ6+AACTyQIAiNQGAH/uDgB57RsBce0nA2ruMghk7jsNXu5DE1juSxdT7lIaUO9Z&#10;HkzvYCBJ72cjR+9vJUTwdydB8IApP/CKKj3xlSw78aEtOfKuLjjyvi8389AvN/PnLzbx8y828fMv&#10;NvHzLzbx8y828fMvNvHzL7mnAACrsAAAn7sAAJLGAACG0AEAe90FAHT3EQBt9xwBZvgmA1/4LwZa&#10;+TgKVPlADlD6RxFM+k4USPtVFkX7WxhC+2IaQPxoHD38cB06/XgfOP2CIDb9jSI0/pgjMv6kJDH/&#10;sSUw/78mL//PJi7/4yYu/+MmLv/jJi7/4yYu/+MmLv/jJq2tAACftwAAksIAAIbNAAB52gAAcPII&#10;AGj/EQBh/xoBWv8jA1T/KwRP/zMGSv87CEb/QgtD/0kNQP9PDj3/VRA6/1sROP9hEzX/aBQz/28V&#10;MP94Fi7/ghcs/40ZKv+ZGin/pBoo/68bJ/+6HCb/xxwm/8ccJv/HHCb/xxwm/8ccJv/HHKG0AACT&#10;vwAAhsoAAHjWAABs4gAAY/wHAFz/DwBV/xYBT/8eAkn/JgNE/y4EQP80BTz/OwY5/0EHNv9GCDP/&#10;TAgx/1EJLv9XCiz/XQoq/2QLKP9sDCX/dQ0j/38OIf+KDyD/lRAe/6AQHv+oER3/sREd/7ERHf+x&#10;ER3/sREd/7ERHf+xEZW8AACGxwAAedMAAGvgAABe7QAAVv8DAE//DABJ/xIBQ/8ZAT7/IAI5/ycD&#10;Nf8tAzL/MwQu/zgEK/89BSj/QgUm/0cFJP9MBiL/UQYg/1cGHf9eBxv/ZQcZ/24IF/94CBX/gwgT&#10;/40JE/+WCRL/ngkS/54JEv+eCRL/ngkS/54JEv+eCf9CLQP/QjIE/0gyBP9MNgb/TjwI/1BHDv9Q&#10;UhX/Tl8a/0trH/9IdyT/RYMn/0KOKv9Blyz/P6Au/z+nL/8+rjD/PbUx/z28Mv88xTL/PM4z/zvf&#10;M/876jT/O/M0/zv7NP88/zP+PP8z/D3/NPY//zX1P/819T//NfU//zX1P/819T//Nf9DLAP/RDAE&#10;/0owBP9ONAb/UToI/1NGDv9SURX/UV0a/05pIP9LdCT/SIAo/0WLK/9DlS3/Qp0v/0GlMP9ArDH/&#10;P7My/z+6M/8+wjT/Psw0/z7cNf896DX/PfE1/z76Nf0+/zX7P/80+D//NvJB/zfwQf838EH/N/BB&#10;/zfwQf838EH/N/9ELAP/Ry4D/00uBP9RMgX/VDkI/1dEDv9WTxX/VFob/1FmIP9OciX/S30p/0iI&#10;LP9Gki7/RZsw/0SiMv9DqTP/QrA0/0K3Nf9Bvzb/Qck2/0DXN/9A5Tf9QPA3+kD4N/dB/zb2Qf83&#10;8kH/OOxD/znqRP856kT/OepE/znqRP856kT/Of9FKwP/SSwD/1AsBP9VLwX/WTcI/1xCDv9bTRX/&#10;WFcb/1ZjIP9SbyX/T3oq/0yFLf9KjzD/SJgy/0efNP9GpjX/Ra02/0W0N/9EvDj+RMY4/ETSOflD&#10;4jn2RO4580T3OfFE/znvRP8660X/O+RG/zzjRv8840b/PONG/zzjRv8840b/PP9GKwP/TSkD/1Qp&#10;BP9ZLAX/XjUH/2FADf9hShT/XlQa/1pfIP9Xayb/VHYq/1GBLv9OizH+TJQ0/EucNftKozf6Sao4&#10;+EixOfdIuTr2R8I79UfNO/JH3zvuR+w760j2O+lH/z3nR/8+4Uj/P9pK/0DYSv9A2Er/QNhK/0DY&#10;Sv9A2Er/QP9HKgP/UCcD/1gmA/9eKgT/YzMH/2Y9Df9mRxP/ZFEa/2BbIP9cZyb9WXIr+lZ9L/hT&#10;hzP2UZA19FCYN/JOnznxTaY770ytPO5MtT3sS74960vKPulL3D7lTOo94kv1P99L/kHcSv9C1Ez/&#10;Q81N/0PLTv9Dy07/Q8tO/0PLTv9Dy07/Q/9KKAP/VCQD/1wjA/9jKAT/aDAG/2w7C/9sRBL/ak4Z&#10;/mZYH/lhYiX1Xm0r8lt4MO9YgjTsVos36lSUOehTmzvmUaM95VGqPuNQsj/hT7tA4E/HQN5P2EHZ&#10;T+hB1E/0Q9BO/kXOTv9GyFD/RsJR/0fAUf9HwFH/R8BR/0fAUf9HwFH/R/9NJQL/VyEC/2AgA/9o&#10;JgP/bi4F/3I4Cv9yQRD9cEsX921UHfJoXiTtZGkq6WF0MOVefjTiW4c44FmPO91Xlz7bVZ9A2FSm&#10;QtVTrkPSUrdE0FLCRc5S0EbLUuVGyFLySMVS/UnCUv9KvFT/SrdV/0q2Vf9KtlX/SrZV/0q2Vf9K&#10;tlX/Sv9QIwL/Wx4C/2QeAv9tJAP/cysE/3c1CP54Pg72d0cU8HRQG+pvWiLka2Up4GdvL9tjeTXW&#10;YII60l2KPs9bkkHMWZpDylihRchXqUfGVrJJxFa8SsJVyUu/Vd9LvFbuTLlW+k23Vv9Nslj/Ta5Z&#10;/02sWf9NrFn/TaxZ/02sWf9NrFn/Tf9TIAL/XhwC/2gcAv9xIgL/eCgD/3wxB/h+OgvwfUMR6XpM&#10;GOJ2Vx/ccmEo1G1rL89pdDbLZX07x2KFQMRgjUPBXpVGv12cSLxbpEu6Wq1MuFm3TrZZw0+0WdVP&#10;sVrqUK5a91CsWv9QqFv/UKRc/1CkXf9PpF3/T6Rd/0+kXf9PpF3/T/9WHgL/YRkC/2waAv91IAL/&#10;fCUD/YEuBfOENwnqhD8O4oFIFdt9Ux3Rd10ny3JnMMZucDfCang8vmeAQbpliEW3Y5BItGGYS7Jf&#10;n02vXqhPrV2yUatdvlKpXc5Tpl3lU6Re9FOiXv9Tn1//Upxg/1KbYP9Sm2D/Uptg/1KbYP9Sm2D/&#10;Uv9YHAL/ZBcB/3AZAf95HQH/gCMC+IYqA+2JMgbkijsK3IhFEtGCUBzKfVomxHhjL75zbDe5b3Q9&#10;tWx8QrJqhEauZ4xKq2WTTahkm0+lYqRSo2GuVKFhuVWfYchWnWHhVpti8VWZYv1Vl2P/VJVk/1SU&#10;ZP9TlGT/U5Rk/1OUZP9TlGT/U/9aGgL/ZxUB/3MXAf99GwH/hCAB84omAuiOLgTfkDYH1IxBEcuH&#10;TRvEglcmvX1gL7d4aTaydHE9rnF4QqpugEembIhKo2qPTqBomFGdZ6BTmmaqVZhltVeVZcRYlGXb&#10;WJJm71eRZvxXj2f+Vo5n/lWNaP5VjWj+VY1o/lWNaP5VjWj+Vf9cGAH/aRMB/3YWAf+AGQH9iB0B&#10;744iAeSTKQLalDEGzpA/D8aLSxq+hlUlt4FeLrF9ZjaseW48p3Z1QqNzfUefcIRLnG6MTphslFKV&#10;a51UkmqnV5BpslmNacBajGnVWopq7FmKavpYiWv9V4dr/VaHa/5Wh2v+Vodr/laHa/5Wh2v+Vv9e&#10;FwH/bBIB/3gUAf+DFwD5ixoA65IdAeCYIwHTmC8FypQ9DsGPSRm5ilMksoZbLayBZDWmfms8oXpy&#10;Qp13ekeZdYFLlXOJT5FxkVKOb5pVi26kWIhtr1qGbb1bhG3QW4Nu6VqDbvhZgm/8WIJv/VeCb/1X&#10;gm/9V4Jv/VeCb/1Xgm/9V/9gFQH/bhEB/3sTAP+GFAD2jxYA55YYANucHADPmy0ExZc7DbyTRxi0&#10;jlEjrYpZLKeGYTShgmk7nH9wQZd8d0aTeX5Lj3eGT4t1jlKIc5dVhHKhWIJxrFp/cbpcfnHMXH1y&#10;51t9cvZafHL8WXxy/Fd8cv1XfHL9V3xy/Vd8cv1XfHL9V/9iFAH/cREB/30RAP+IEgDykhIA45oS&#10;ANWfGQDKnisEwZs5DLiXRRewkk8iqY5YK6KKXzOchmc6l4NuQJKAdUWNfnxKiXyEToV6jFKCeJVW&#10;fnefWHt2qlt5dbhcd3XKXHd25Vx3d/Vad3b7WXd2/Fh3dvxXd3b8V3d2/Fd3dvxXd3b8V/9kEgH/&#10;cxAA/4AQAP+LEADvlQ4A354NANCiFwDGoSkDvZ43C7SaQxaslk0gpJJWKp2OXjKXi2U5kohsQI2F&#10;c0WIg3pKhICBToB/ilJ8fZNVeHydWHV7qFtzerZccXrHXHF64lxxe/NacXv7WXJ6/FhyevxYcnr8&#10;WHJ6/FhyevxYcnr8WP9nEQH/dQ8A/4MOAPSODQDbmQoA1KELAMykFQDCpCcDuKI2CrCeQhWnmkwf&#10;oJdUKZmTXDGTkGM4jY1qP4iKcUSDiHhJfoZ/TXqEiFF2gpFVc4GbWG+Aplptf7Rca3/FXGuA31xr&#10;gPJaa4D7WWx+/FhtfvxYbX78WG1+/FhtfvxYbX78WP9pEAH/eA4A/4UMAOKSCADVmwkAzqMJAMeo&#10;EgC9qCUCtKY0CauiQBOjn0oem5tSJ5SYWjCOlWE3iJJoPYKQb0N+jnZIeYx9THWKhVBxiI5UbYeZ&#10;V2qGpFlnhbFbZYXCW2WF3FtlhfBaZoX7WWeD/Fhng/xXZ4P8V2eD/Fdng/xXZ4P8V/9sDgD/ewwA&#10;8okJANmVBgDPnggAyaYIAMGrEAC4qyICr6oyCKanPhKepEgclqFRJY+eWC6Im181gplmPH2WbUF4&#10;lHRGc5J7S2+Qg09rj4xSZ46WVWSNolhhjK9ZX4zAWl+M2VlfjO5ZX4z7WGGK/Vdhif1XYYn9V2GJ&#10;/Vdhif1XYYn9V/9vDAD/fwkA340DANKYBgDKogYAwqkGALqvDgCysCABqa4vBqGsPBCYqUYakadP&#10;I4mkViyDol0zfZ9kOXedaz9ym3FEbpp5SGmYgUxll4pQYZWUU16VoFVblK1XWpS9WFmU1FdZlOxX&#10;WZP5VluR/lVbkP5VW5D+VVuQ/lVbkP5VW5D+Vf9zCQD1hAQA2JEDAMycBQDDpQUAu60EALOzDACr&#10;tRwBo7QsBZuyOQ6SsEQXiq1NIIOrVCl9qVwwd6diNnGlaTxspG9BaKJ3RWShf0lfn4hMXJ6ST1ie&#10;nlJWnatTVJ28VFOd0VRTnetTU5z4U1Sa/1NUmf9TVJn/U1SZ/1NUmf9TVJn/U/94BgDhiQAA0JYC&#10;AMahAwC8qQMAs7ABAKu4CACkuhgAnLopA5S5NguMt0EUhLVKHXyzUiV2sVoscK9gMmuuZzhmrW48&#10;Yqt1QF6qfURaqYZIVqiRSlOonU1Rp6pOT6i6T06oz09Op+lPTab3T02l/09OpP9PTqT/T06k/09O&#10;pP9PTqT/T/p/AADYjgAAyZsBAL6lAgC0rQEAq7UAAKG/BACbwRQAlMElAozAMwiEvz4RfL1IGXW8&#10;UCFvulgnarlfLWW4ZTJgt2w2XLZ0Oli1fD5VtIVBUbSQRE6znEZMs6lISrO5SEm0zkhJs+lISLH2&#10;SUiw/0pIsP9KSLD/Skiw/0pIsP9KSLD/SuKGAADOlAAAwqEAALapAACrsQAAoboBAJjDBQCQyRAA&#10;iskgAYPJLwV7yDsNdMdFFG7GThtoxVYhY8RdJ17DZCtawmsvVsFyM1PBezZPwIQ5TMCPPErAmz5H&#10;wKg/RsC4QEXAzUBFwOg/RL72QUO9/0JDvP9DQ7z/Q0O8/0NDvP9DQ7z/Q9aNAADGmwAAuKUAAK2u&#10;AACitgAAmL8CAI3IBgCD0QsAf9IaAHnSKgNy0jcIbNFCD2bRSxVh0FMaXM9bH1jPYiNUzmknUc5x&#10;Kk3Oei1KzoMwSM6OMkXOmjRDzqg1Qs64NkHPzTVBzug1QM31Nz/L/jk+y/85Psv/OT7L/zk+y/85&#10;Psv/OcqWAAC8ogAAr6oAAKOzAACYvAAAjcYDAILPBwB42QsAc94YAG7eJgJo3jMFYt4+Cl3eSA9Z&#10;3lAUVd5YF1HeYBtO3mceS91vIEjeeCNG3oElQ96MJ0HemCk/3qYqPt+1Kj3gyCo93+MqPN3xKzvc&#10;+y063P0uOtz9Ljrc/S463P0uOtz9LsCfAACxpwAApLAAAJi6AACNwwAAgc0CAHbXBwBu6A8Aaegb&#10;AWPoJwJe6TIFWOk7CFTpRAxP6kwPTOpTEknqWxVG6mIXROtqGUHrchs/63sdPOuGHjrskSA47J4h&#10;N+2sIjbtuyM17s8jNO7mIzTr9SM06/gjNOv4IzTr+CM06/gjNOv4I7OlAACmrQAAmbcAAI3BAACA&#10;ywAAddUBAGnhBgBk8xEAXvMcAVn0JgJU9DAET/U4Bkv1QAhH9kcKRPZODEH3VQ4/91wPPPdjETr4&#10;ahM3+HMUNfh9FjP5iBcx+ZQYL/qhGS76rxot+74aLPvPGyv75xsr++sbK/vrGyv76xsr++sbK/vr&#10;G6iqAACatAAAjb8AAIDJAAB00wAAZ94AAF7yCABZ/hEAU/8aAU7/IwJJ/ysDRf8zBEH/OgU+/0EG&#10;O/9HBzj/Tgg1/1QJM/9aCTH/YQov/2kLLP9yDCr/fQ0o/4gOJv+VDyX/oRAk/64RI/+6EiL/yhIi&#10;/9ASIv/QEiL/0BIi/9ASIv/QEpyyAACOvAAAgccAAHPRAABn3QAAWeMAAFP9BgBN/w4ASP8WAEP/&#10;HgE//yYCOv8tAjf/MwMz/zkDMP8/BC7/RAQr/0oFKf9QBSf/VgYk/10GIv9lByD/bgcd/3kIG/+F&#10;CBr/kgkZ/54JGP+oCRf/swkX/7cJF/+3CRf/twkX/7cJF/+3CZC6AACCxQAAdNAAAGfcAABY4wAA&#10;TfAAAEf/AgBC/wwAPP8RADj/GAE0/x8BMP8lASz/KwIp/zACJf81AiP/OgIg/z8DHv9EAxz/SQMZ&#10;/08DF/9WBBX/XgQS/2gEEf9yBQ//fgUO/4oFDv+UBQ3/ngUN/6IFDf+iBQ3/ogUN/6IFDf+iBf85&#10;LwL/PDAD/0ExA/9ENAT/RDoG/0RFCP9FUQz/Q10R/0FpFv8+dhn/PIEc/zqMHv85liD/OJ4h/zel&#10;I/83qyP/NrIk/za5Jf82wCX/Ncom/zXXJv815Sb/Ne8m/zX4Jv82/yb+Nv8m/Db/Jvw2/yf6Nv8o&#10;+jb/KPo2/yj6Nv8o+jb/KP85LwL/Pi8D/0QvA/9GMgT/SDgG/0hDCP9ITw3/R1sS/0RnFv9Ccxr/&#10;P38d/z2KH/88kyH/O5sj/zqiJP85qSX/ObAm/zi2Jv84vif/OMcn/zjTKP844yj/OO0o/jj3KPs4&#10;/if5Of8n+Dj/Kfg4/yr2OP8q9jj/KvY4/yr2OP8q9jj/Kv86LwL/QSwD/0YsA/9KLwT/TDcF/01B&#10;CP9MTA3/S1gS/0hkF/9GcBv/Q3we/0GHIP8/kCP/Ppgk/z2gJf89pib/PK0n/zy0KP87uyn/O8Qp&#10;/zvPKf474Cr7O+sq+Dv1KfY8/in0PP8q8zv/K/I7/yzvO/8t7zv/Le87/y3vO/8t7zv/Lf88LQL/&#10;RCkC/0opA/9OLAT/UTQF/1I+CP9SSg3/UFUS/01hF/9KbRv/SHgf/0WDIv9DjST/QpUm/0GdJ/9A&#10;oyj/QKop/j+xKv0/uCv8P8Er+j/LK/c/3Cz1P+ks8T/0K+8//SztP/8t7D7/L+s+/zDnP/8w5z//&#10;MOc//zDnP/8w5z//MP9AKgL/SCYC/04mA/9SKQP/VjIF/1c8B/9XRwz/VVES/1JdF/9QaRz/TXQg&#10;/0p/I/1IiSb7R5Eo+kaZKfhFoCr3RKcr9UStLPRDtS3zQ70t8kPILvBD1y7sQ+cu6UTzLeZD/DDk&#10;Qv8x40L/MuFC/zPcQ/803EP/NNxD/zTcQ/803EP/NP9DJwL/SyMC/1IiAv9YJwP/XC8E/105B/9e&#10;Qwz/W04R/1hYF/5VZBz6Um8g91B6JPRNhCfyTI0p8EqVK+9JnC3tSaMu7EiqL+pHsS/pR7ow50fF&#10;MOZH0jDiSOUw30fyMttH+zTYRv811Ub/NtJG/zfNSP83zUj/N81I/zfNSP83zUj/N/9GJAL/TyAC&#10;/1YfAv9dJAP/YSwE/2M1Bv9kQAv/YkoQ+l5UFvVbXxzxWGsg7lV1JetTfyjoUYgr5k+RLeROmC/i&#10;TaAw4UynMd9MrjLdS7cz20vCNNlKzzXVS+Q10EvwNs1K+zjKSv86yEr/OsZL/zvBTP87wUz/O8FM&#10;/zvBTP87wUz/O/9KIQL/Ux0C/1scAv9iIgL/ZykD/2kyBf9qPAn5aEYP8mVQFe1hWxroXmYg5Ftx&#10;JeFYeyneVoQs21SML9hSlDLUUZs00lCjNdBPqjfOTrI4zE68OcpOyTrITt06xE/tO8FO+T2+Tv89&#10;vE7/PrpP/z62UP8+tlD/PrZQ/z62UP8+tlD/Pv9NHgL/VhoB/18aAf9nIAL/bCYC/28uBPlwOAfy&#10;b0IM62xLEuVpVxnfZWIf2mFsJdRddirQW34vzVmHMspXjzXIVpY3xlSdOcRTpTvBU608v1K3Pr1S&#10;wz+8UtM/uVLoP7VS9kGzUv9BsVP/Qa9T/0GsVP9BrFT/QaxU/0GsVP9BrFT/Qf9QHAH/WhcB/2QY&#10;Af9sHQH/cSMC/XUqA/N2MwXrdj0K43NHD9xvUxfUa14fzmZnJspjcSvGYHkwwl6BNL9ciTe9WpE6&#10;ulmYPLhYoD62V6hAtFayQrJWvUOwVcxDrVbjRKtW80SoV/5Ep1f/RKVY/0SiWP9Eolj/RKJY/0Si&#10;WP9Eolj/RP9TGQH/XRQB/2gWAf9wGgH/diAB93omAu18LgPkfDgH3HpEDdJ1TxbLcFoexmxjJsFo&#10;bCy9ZnUxuWN9NbZhhDmzX4w8sF2UP65cm0GrW6RDqVqtRadauEalWcdHo1reR6Fa70efW/xHnVv/&#10;R5tc/0aaXP9Gmlz/Rppc/0aaXP9Gmlz/Rv9VFwH/YBIB/2sUAf90FwD/ehwB8n8iAeeBKQLegjME&#10;039ADMt6TBXEdlYevnFgJbluaCy0a3EysWh5Nq1mgDqqZIg9p2KPQKVgl0OiX6BFn16pR51etEmb&#10;XcJKmV3WSpde7EqWX/pJlV//SZNg/0iSYP9HkmD/R5Jg/0eSYP9HkmD/R/9YFQH/YxEB/24SAP93&#10;FQD7fhgA7YMdAOKHIwHWhy4DzIM9C8V/SRS9e1Mdt3ZdJbJzZSytb20yqW11N6ZqfDuiaIQ+n2aM&#10;QZxllESZY5xHl2KmSZRisEuSYb5MkGHQTI9i6EyOY/hLjWP/Soxk/0mLZP9Ji2T/SYtk/0mLZP9J&#10;i2T/Sf9aEwH/ZhAA/3ERAP96EgD3ghQA6IcXAN2LHADQiywDx4g7Cr+ERxO4f1EcsXtaJKx3Yiun&#10;dGoxo3FyNp9veTubbYA/mGuIQpVpkEWSaJlIj2aiSoxmrUyKZbpNiGXMTodm5k6GZ/ZMhmf/S4Vo&#10;/0uEaP9KhGj/SoRo/0qEaP9KhGj/Sv9cEgH/aA8A/3QQAP99EADzhRAA5IsRANaPFwDLjioCwow4&#10;CbqIRBKzhE8brH9YI6d8YCuheGgxnXVvNplzdjuVcX0/km+FQo5tjUWLbJZIiGugS4Vqqk2DabdO&#10;gWnIT4Bq40+Aa/ROf2v/TH9r/0t/a/9Lf2v/S39r/0t/a/9Lf2v/S/9eEAH/aw4A/3YOAPuADQDq&#10;iA0A248MANCSFQDHkicCvo82CLaMQhGuiE0aqIRWIqKAXiqcfWUwl3psNZN3czqPdXs+jHOCQohy&#10;i0aFcJNJgm+dTH9uqE59brVPe23GUHpu4FB5b/JOeW/+TXlv/0x5b/9LeW//S3lv/0t5b/9LeW//&#10;S/9gDwD/bQ0A/3kMAO6DCwDbiwkA1JEKAMyVEwDClSUCuZM0B7GPQRCqjEsZo4hUIZ2EXCmXgWMv&#10;kn5qNY58cTmKeng9hniAQoN2iEV/dZFJfHObTHlypk52crNQdXLDUHNy3VB0c/BPdHP9TXRz/0x0&#10;c/9MdHP/THRz/0x0c/9MdHP/TP9iDgD/bwwA/HsKAN6GBgDVjggAz5QJAMeYEQC+mCMBtZYyBq2T&#10;Pw+mkEkYn4xSIJiJWiiThmEujoNoNImBbzmFf3Y9gX1+QX17hkV6eY9JdniZTHN3pE5xd7FQb3bB&#10;UG532VBud+9Pbnf8Tm53/01vd/9Mb3f/TG93/0xvd/9Mb3f/TP9kDQD/cgoA8H4GANqIBQDQkAcA&#10;ypcIAMKbEAC5myEBsZowBqmXPQ6hlEcXmpFQH5SNWCeOi18tiYhmM4SGbTiAhHQ9e4J7QXiAhEV0&#10;f41IcX2XS218ok5rfK9PaXu+UGh81VBofO1PaXz7Tml8/01qe/9Manv/TGp7/0xqe/9Manv/TP9m&#10;CgD/dQgA4YECANSLBQDLkwYAxJoGAL2eDgC1nx8BrJ4uBaSbOwydmEUVlpVOHo+TViWJkF0shI5k&#10;Mn+Lazd6inI8doh5QHKGgURvhYpHa4OVSmiCoE1lgaxOY4G8T2KB0U9igetOY4H5TWOB/0xkgP9L&#10;ZID/S2SA/0tkgP9LZID/S/9pCAD7eAQA3IQBAM+PBADGlwUAv50FALehDACvoxwAp6IsBJ+gOQuY&#10;nkMUkZtMHIqYVCOEllwqf5RiMHqSaTV1kHA6cY53Pm2Nf0Jpi4hGZYqSSWKJnktfiKpNXoi6TlyI&#10;zk5diOlNXYf4TF2H/0tehv9LXob/S16G/0tehv9LXob/S/9tBQDqfAAA1YgAAMqSAwDBmgMAuaAD&#10;ALGmCQCppxkAoqcpA5qlNgmSo0ESi6FKGoSfUiF+nVooeZtgLnSZZzNvl244a5Z1PGeUfUBjk4ZD&#10;YJGQRlyRnElakKlLWJC4TFeQzExXkOdLV4/3SleO/0pYjv9JWI7/SViO/0lYjv9JWI7/Sf9xAQDg&#10;gAAAz4wAAMSWAgC7ngIAsqQAAKmqBQCirBUAm6wmApSrNAeMqj8PhahIF36mUB54pFglc6JeK26h&#10;ZTBqn2w0ZZ5zOWGdezxem4RAWpqOQ1eZmkVUmadHUpm2SFGZykhRmOZIUZf1SFGX/0dRlv9HUZb/&#10;R1GW/0dRlv9HUZb/R/Z3AADYhQAAyZEAAL+bAQC0ogAAq6gAAKGwAACashEAlLMiAY2yMAWFsTwM&#10;fq9GFHiuThtyrFYhbatcJ2ipYyxkqGowYKdxNFymeThYpYI7VaSMPlGjmEBPo6VCTaO0Q0yjyENM&#10;o+RDS6H0Q0ug/0RLoP9ES6D/REug/0RLoP9ES6D/RON9AADPiwAAwpYAALefAACtpgAAo60AAJm1&#10;AACQuQ4Ai7oeAYS6LQN9uTkJd7hDEHG2TBdrtVMdZrRaImKzYSZesmgrWrFvLlawdzJTsIE1T6+L&#10;OEyvlzpKrqQ8SK6zPUeuxz1HruM8Rq3zPUar/j5Fq/8/Rav/P0Wr/z9Fq/8/Rav/P9qDAADHkQAA&#10;u5wAAK+kAAClqwAAmrIAAJC6AQCGwQkAgcIYAHvCKAJ1wjUGb8FADGnASRJkv1EXX75YHFu+XyBX&#10;vWYkVLxuJ1G8dipNu38tSruKMEi7ljJFu6M0Q7uyNEK7xTVDu+I0QrnzNUG4/TdAt/83QLf/N0C3&#10;/zdAt/83QLf/N86LAAC/mAAAsqEAAKepAACcsAAAkbgAAIbAAgB7yAcAdMsSAHDMIgFryzADZss8&#10;B2HLRQxcyk4RWMpWFVTKXRlRyWQcTslsH0vJdCJIyH4kRciIJ0PIlShByKIqP8ixKz7JxCs+yeEq&#10;PsfyKz3G/C08xf8uPMX/LjzF/y48xf8uPMX/LsSTAAC2nwAAqaYAAJ2uAACStwAAhr8AAHvHAwBw&#10;zwcAZ9YNAGTXGgBg2CoBXNg2A1jYQQZU2EoKUNhSDU3YWhBK12ITR9dpFkXXchhC13waQNiHHD3Y&#10;kx482KEfOtmwIDnZwyA52d8gOdfvIDjV+SI31P8jN9T/IzfU/yM31P8jN9T/I7mcAACrpAAAn6wA&#10;AJO1AACHvgAAe8YAAHDOAwBl1gcAXeMOAFrjGwBW4ycBUuQyAk7kPARK5EQGR+VNCEXlVQpC5VwM&#10;QOVkDj7mbBA75nYSOeaAFDfnjBU155kWNOeoFzLouBgy6MwYMejlGDHm9Bgx5fwYMeX8GDHl/Bgx&#10;5fwYMeX8GK6iAAChqgAAlLMAAIi9AAB7xgAAb84AAGPWAQBY3gUAVO4QAFHvGwBN7yYBSfAvAkXw&#10;OANB8T8EPvFHBTzyTgY68lUHN/JcCDXzZAkz820KMfR3DC/0gg0t9I8OK/WdDyr2qxAp9rwQKPbO&#10;ESf35hEn9fERJ/XxESf18REn9fERJ/XxEaOoAACWsgAAiLsAAHvFAABvzgAAYtcAAFbeAABO8AcA&#10;SvoQAEb7GQBC+yIBP/wqATv9MgI4/TkCNf4/AzL+RgMw/0wELv9TBSv/WgUp/2IGJ/9rBiT/dgcj&#10;/4IIIf+QCCD/nQkf/6sJHv+6CR3/yQkc/90JHP/dCRz/3Qkc/90JHP/dCZiwAACKugAAfMQAAG/N&#10;AABi2AAAVd4AAEnkAABE+wUAP/8OADv/FQA4/xwANP8kATH/KwEt/zEBKv82Aif/PAIl/0ICI/9I&#10;AiD/TgMe/1UDHP9dAxn/ZwQX/3IEFf9/BBT/jAUT/5oFEv+mBRH/sgUR/7wFEf+8BRH/vAUR/7wF&#10;Ef+8BYy4AAB9wgAAb8wAAGLYAABU3wAAR+UAAD7xAAA5/wEANP8LADD/EAAs/xYAKf8cACb/IgAi&#10;/ycBH/8sARz/MQEa/zYBGP88ARX/QQET/0gCEf9PAhD/VwIN/2ECDP9sAgr/eQIJ/4YDCP+SAwf/&#10;nQMG/6UDBv+lAwb/pQMG/6UDBv+lA/8xMQL/Ni4C/zovAv87MgP/OzkE/ztDBf85Twf/OFwK/zZo&#10;Df80dBD/MoAS/zGLFP8wlBb/MJsX/y+iF/8vqBj/Lq8Z/y61Gf8uvBn/LsUa/y7PGv8u4Br/Lusa&#10;/y70Gv8u/Br8L/8Z+y//Gvou/xv6Lv8c+i7/HPou/xz6Lv8c+i7/HP8zLwL/OSwC/z0tAv8+MAP/&#10;PzYE/z9BBf89TQf/PFkK/zplDv84chH/Nn0T/zWIFf80kRf/M5kY/zOgGf8yphn/Mqwa/zGzGv8x&#10;uhv/McIb/zHMG/8x3Rv/Mekb/THzG/oy+xv4Mv8b9zL/HPYx/x31Mf8e9TH/HvUx/x71Mf8e9TH/&#10;Hv81LAL/PCoC/0AqAv9CLQP/QzQE/0Q/Bf9CSgf/QVYK/z9iDv89bhH/O3oU/zmEFv84jhj/N5YZ&#10;/zadGv82pBv/Naoc/zWwHP81tx3/Nb8d/zXJHfw12B36Necd9zXxHfQ1+h3yNf8e8TX/H/A1/yDv&#10;NP8h7zT/Ie80/yHvNP8h7zT/If84KgL/PycC/0MmAv9GKQL/STID/0k8Bf9IRwf/RlML/0RfD/9C&#10;ahL/QHYV/z6AGP88ihn/PJIb/zuaHP06oB38Oqcd+zmtHvo5tB/5Obwf+DnGH/Y50x/yOeQf7znw&#10;H+w6+h/qOf8h6Tn/I+g5/yTnOf8k5zn/Jec5/yXnOf8l5zn/Jf88JwL/QyMC/0giAv9MJgL/Ty8D&#10;/1A5Bf9OQwf/TE8L/0pbD/9IZhP/RXEW/EN8GfpChhv4QY4c9kCWHvU/nR/zP6Mg8j6qIPE+sSHw&#10;Prkh7j7DIe0+zyHqPuIh5j/vIeM++SPhPf8l3z3/J949/yjcPf8o3D3/KNw9/yjcPf8o3D3/KP8/&#10;IwH/RyAB/0weAf9RJAL/VSwD/1Y1BP9VPwb/U0oK/lBWD/pOYhP2S20X80l3GvBHgRzuRooe7EWS&#10;IOtEmSHpQ6Ai6EOnI+ZDriPlQrYk5ELAJOJDzCTfQ+Ak20PtJdZC+CjTQv8q0UL/K89B/yvOQf8s&#10;zkH/LM5B/yzOQf8szkH/LP9DIAH/ShwB/1AbAf9XIQH/WygC/1wyA/9bOwb8WUYJ9lZRDvFUXRPt&#10;UWgX6U9yGuZNfB3kS4Ug4kqOIeBJlSPeSJwk3EejJtpHqyfYRrMo1Ua8KNNGyCnRRtwqzUfsKslG&#10;9yzHRv8uxEb/L8NG/y/CRv8vwUb/L8FG/y/BRv8vwUb/L/9GHQH/ThgB/1YYAf9cHgH/YCUC/2It&#10;A/xiNwX0YEEI7l1MDehaWBLjWGMX31VuG9tSdx/YUIAi1E+JJNFNkCfPTJcozUyeKstLpivJSq0s&#10;x0q3LcZKwi7EStEvwUvnL71K9DG7Sv8yuEr/MrdL/zO2S/8ztkv/M7ZL/zO2S/8ztkv/M/9KGgH/&#10;UhUB/1oWAf9hGwH/ZiEB/mgpAvRoMgPsZzwG5WRIC99hVBDZXl4X0ltpHM5YciDLVnskyFSDJ8VS&#10;iyrDUZIswVCZLr9PoS+9T6gxu06xMrlOvDO3Tso0tU7hNLJO8TWvT/02rU//NqxP/zarT/82q0//&#10;NqtP/zarT/82q0//Nv9NFwH/VRIB/18UAP9mGAD/ax0B+G0kAe1uLALlbTYE3WtDCNRnTxDNZFoX&#10;yGBkHcRdbSLBW3YmvVl+KbtXhSy4Vo0vtlWUMbRUnDOyU6Q0sFKtNq1StzesUsU4qlLaOKdS7Tml&#10;U/o5o1P/OaJT/zmhVP84oVT/OKFU/zihVP84oVT/OP9PFAH/WRAA/2MSAP9qFAD/bxkA8nIfAOZ0&#10;JgHddDEC03E/CMttSw/FaVYXwGZgHbtjaSK3YHEntF55K7FcgC6uW4gxrFmPM6pYlzWnV583pVeo&#10;OaNWszqhVsA7n1bSPJ1W6TybV/g8mlf/PJlY/zuYWP87mFj/OphY/zqYWP86mFj/Ov9SEgH/XA4A&#10;/2YQAP9tEQD6cxQA63cYAOB5HwDUeS0Cy3Y8B8RySA6+b1MWuGtcHbNoZSKvZW0nrGN1K6lhfC+m&#10;X4Qyo16LNaFdkzeeXJs5nFukO5larz2XWrs+llrMP5Ra5T+SW/U+kVv/PpBc/z2QXP88j1z/PI9c&#10;/zyPXP88j1z/PP9VEQD/Xw0A/2kOAP9xDgD1dxAA5nsRANl9GADOfSoCxXs5Br53RQ63dFAVsXBZ&#10;HK1tYiKoamknpWhxLKFmeC+eZIAzm2KHNphhjziWYJg7k1+hPZFeqz+PXrhAjV7IQYte4UGKX/NA&#10;iV//P4lg/z6IYP8+iGD/PYhg/z2IYP89iGD/Pf9XDwD/YgwA/2wMAPh0DADpegwA3n4MANKBFQDI&#10;gScBwH82Brh8Qg2yeE0VrHVWG6dyXyKib2YnnmxuLJtqdTCXaHwzlGeENpFljDmOZJU8jGOePoli&#10;qECHYrVChWLFQoRi3kODY/FCgmP9QYJk/0CCZP8/gmT/P4Jk/z+CZP8/gmT/P/9ZDgD/ZAsA/24K&#10;AOp3CADbfQgA1IIKAMyEEgDDhSQBu4M0BbOAQAytfEsUpnlUG6F2XCGcc2QmmHFrK5Rvci+RbXkz&#10;jmuBNotqiTmIaJI8hWebP4JmpkGAZrJDfmbBRH1m2UR8Z+9DfGf8QXxo/0B8aP9AfGj/P3xo/z98&#10;aP8/fGj/P/9bDAD/ZwkA93EHAN56BQDUgAcAzoUJAMeHEQC+iCIBtocxBK+EPguogUkTon1SGpx6&#10;WiCXd2Emk3VoK49zby+LcXcziG9+NoVuhjqCbY89f2uZP3xro0J5arBDeGq/RHZq1EV2a+1Ddmv7&#10;QnZr/0F2bP9Admz/QHZs/0B2bP9Admz/QP9dCgD/aQcA7HQDANp8BADQgwYAyYgHAMOKDwC6iyAB&#10;soovBKuIPAqkhUcSnYFQGZh+WB+TfF8ljnlmKop3bS6GdXQygnR8Nn9yhDl8cY09eXCWQHZvoUJ0&#10;bq5Ecm69RXBu0UVwb+tEcG/6Q3Fv/0Fxb/9AcXD/QHFw/0BxcP9AcXD/QP9fCAD/awQA4XYAANR/&#10;AwDLhgUAxYsGAL6NDQC1jx4Aro4tA6aMOgmfiUURmYZOGJODVh6OgF0kiX5kKYV8ay2BenIyfXh5&#10;NXp3gjl3dos8c3WVP3F0n0Juc6xEbHO7RWtzzkVrc+lEa3P4Q2tz/0Jsc/9BbHP/QGxz/0Bsc/9A&#10;bHP/QP9hBQD6bgEA3XkAANCCAgDHiQQAwI4EALmRDACxkhsAqZIrA6KQOAibjUMPlIpMF46IVB2J&#10;hVsjhINiKICBaS18f3AxeH53NXV8fzhxe4g8bnqSP2t5nUFoeKpDZni4RGV4zEVleOdEZXj3Q2Z4&#10;/0JmeP9BZnj/QGZ4/0BmeP9AZnj/QP9kAwDucQAA2HwAAMuFAgDDjAMAu5EDALOUCQCslhgApZYo&#10;Ap2UNgeWkkEOkI9KFYqNUhyEi1oif4lgJ3uHZyx3hW4wc4N1NG+CfTdsgYY7aX+QPmZ+m0FjfqhD&#10;YX22RGB9yURffeVDYH32QmB9/0Fhff9AYX3/QGF9/0Bhff9AYX3/QP9nAADjdAAA0n8AAMeIAQC+&#10;jwIAtpUBAK6YBgCmmhUAn5omApiZMwaRlz8Mi5VIFIWTUBp/kVggeo9fJXaNZSpyi2wubopzMmqI&#10;ezZmh4Q5Y4aOPGCFmT9dhKZBW4S0QlqEx0NahONCWoP0QVuD/0Bbg/9AW4P/P1uD/z9bg/8/W4P/&#10;P/9qAADeeAAAzYMAAMKMAAC5kwAAsJgAAKedAgCgnxIAmZ8jAZOeMQWMnTwLhZtGEn+ZThh6l1Ye&#10;dZZdI3CUYyhskmosaJFxMGWQeTRhjoI3Xo2MOlqMlz1YjKQ/VouyQFSLxUBUi+FAVIrzP1WK/j9V&#10;if8+VYn/PlWJ/z5Vif8+VYn/Pu9vAADWfAAAyIcAAL2RAAC0mAAAqpwAAKCiAACZpBAAk6UgAYyk&#10;LgOFozkJf6JDD3mgTBZ0n1Mbb51aIGqcYSVmmmgpY5lvLV+YdzBbl4A0WJaKN1WVlTlSlaI7UJSw&#10;PU+Uwz1PlN88T5PyPE+S/TxPkv88T5H/PE+R/zxPkf88T5H/POR0AADPgQAAwowAALiWAACtnAAA&#10;o6EAAJioAACQqg0Ai6sbAIWrKgJ+qjYGeKlBDHKoSRJtp1EYaaZYHGSkXyFgo2YlXaJtKVmhdSxW&#10;oX4vU6CIMk+fkzVNn6A3S56vOEqewThJnt04SZ3wOEmc/DhJm/85SZv/OUmb/zlJm/85SZv/Odt6&#10;AADIhwAAvJIAALGaAACmoAAAnKYAAJGsAACHsQgAgbIWAHyzJgF2sjMEcbI9CWuxRw5msE8TYq9W&#10;GF6uXRxarWQgV6xrI1SscyZQq3wpTaqGLEqqki9IqZ8wRqmtMkWpvzJEqtoyRKjvMkOn+zNDpv8z&#10;Q6X/NEOl/zRDpf80Q6X/NNCBAADBjgAAtZgAAKmfAACepQAAk6wAAIiyAAB8uQIAdroRAHK7IQBu&#10;uy4CaLs6BmS6QwpfukwOW7lTEle4WhZUuGEZUbdpHE63cR9LtnoiSLaEJUW2kCdDtZ0pQbWsKkC2&#10;vio/ttgqP7TuKj6z+iw9sv8tPbH/LT2x/y09sf8tPbH/LceJAAC5lQAArJ0AAKGkAACWqwAAirIA&#10;AH+4AABzvwMAasQMAGfFGgBjxSgBX8U1A1vFPwVXxUgJVMRQDFDEWA9NxF8SSsNmFUjDbhdFw3ga&#10;QsOCHEDDjh4+w5wfPMOrIDvDvCE6w9UhO8LuITnA+SI4v/8kOL//JDi//yQ4v/8kOL//JL2RAACw&#10;mwAApKIAAJiqAACMsQAAgLkAAHW/AABqxgQAXswIAFnPEgBX0CEAVdAuAVHQOQJO0EMES9BMBknQ&#10;UwhG0FsLQ9BjDUHQaw8+0HURPNGAEzrRjBQ40ZoWNtGpFzXRuxc00tIXNdDsFjTP9xgzzv8aM87/&#10;GjPO/xozzv8aM87/GrOZAACmoQAAmqkAAI6xAACBuQAAdcAAAGrHAABezQMAVNQIAEzdDQBK3RgA&#10;SN4mAEbeMgFE3zwCQt9FAz/fTQQ94FUFO+BdBjngZgg34G8JNeF6CjPhhgwx4ZQNMOKjDi7isw4u&#10;48cOLePjDi3g8g4s3/sPLN/9ECzf/RAs3/0QLN/9EKigAACcpwAAj7AAAIO4AAB2wQAAaskAAF7P&#10;AABT1QEASdwGAEXpDwBC6RkAQOokAD3qLgA66zYBOOw+ATbsRgIz7U0DMe1VAy/uXQQt7mUFK+5w&#10;BSnvewYo74kHJvCXByXwpwgk8bgII/HMCCLy5Qgi8PMIIu/1CCLv9Qgi7/UIIu/1CJ6mAACRrwAA&#10;hLgAAHfBAABqyQAAXdAAAFHXAABG3QAAP+oFADz2DgA59hcANvcgADP3KAAx+DAALvk2ASv5PQEp&#10;+kQBJ/pKAiX7UgIj+1oCIPxjAx78bgMc/XsDG/6JBBn+mAQY/6gEF/+3BBb/yAQW/+AEFv/kBBb/&#10;5AQW/+QEFv/kBJOuAACFtwAAeMAAAGrJAABd0gAAUNkAAETfAAA65AAANfcDADL/DAAu/xIAK/8a&#10;ACj/IQAm/ycAI/8tACD/MwAe/zkBHP8/ARn/RQEX/00BFf9VARP/XwER/2oCEP94Ag7/hwIO/5YC&#10;Df+kAgz/sAIM/74CDP/CAgz/wgIM/8ICDP/CAoe2AAB5vwAAa8kAAF7TAABQ2wAAQ+AAADjlAAAv&#10;8AAAK/8AACf/CAAk/w4AIf8TAB7/GQAb/x4AGP8jABX/KAAT/y0AEf8yABD/OAAO/z8ADP9GAQr/&#10;TwEH/1kBBP9lAQH/cgEA/4EBAP+PAQD/mwEA/6cBAP+pAQD/qQEA/6kBAP+pAf8sLwH/MCwB/zIs&#10;Av8zMAL/MTYD/zBBA/8vTQT/LVoG/ytmB/8pcwj/KH4K/yeIC/8nkQz/J5kN/yafDf8mpQ7/JqsO&#10;/yaxD/8muA//JsAP/ybJD/8m1w//JuYP/ybwD/4m+Q/7J/8P+Sf/D/km/xH4Jv8R+Cb/Evgm/xL4&#10;Jv8S+Cb/Ev8uLAH/MykB/zUqAv82LQL/NjQC/zU/A/8zSwT/MlcG/zBkB/8ucAn/LHsK/yyFDP8r&#10;jg3/K5YO/yqdD/8qow//KqkQ/yqvEP8pthD/Kb0R/ynHEf8p0xH+KeMR+yrvEfgq+BD2K/8Q9Cr/&#10;EvQq/xPzKv8U8yn/FPMp/xTzKf8U8yn/FP8xKQH/NiYB/zkmAf86KQL/OzIC/zs9A/85SAX/N1QG&#10;/zVgB/8zbAn/MncM/zCCDf8wiw7/L5MP/y+aEP8uoBH/LqYR/y6sEv8usxL+LroS/S7EEvsuzxP4&#10;LuES9S7tEvEv9xLvL/8T7i7/Fe0u/xbsLv8X7C7/F+wu/xfsLv8X7C7/F/80JgH/OSMB/z0jAf8+&#10;JgL/QS8C/0E5A/8/RQT/PVAG/ztcCP85aAr/N3MN/zZ+Dv81hxD9NI8R/DSWEvoznRP5M6MT+DOp&#10;FPczsBT2M7cU9DPAFPMzzBTwM94U7TPrFOk09hXnM/8X5jP/GOQy/xnkM/8a4zL/GuMy/xrjMv8a&#10;4zL/Gv84IwH/PSAB/0EfAf9FIwH/RywC/0c2A/9GQAT/REwG/0FYCP8/ZAv7Pm8O+Tx5EPY7gxH0&#10;OosT8zmTFPE5mRTwOKAV7jimFu04rRbsOLQW6ji9Fuk4yRbnONsW4znqFuA49RjdOP8a2zf/HNk3&#10;/x3XN/8d1jf/HtY3/x7WN/8e1jf/Hv87IAH/QRwB/0UaAf9LIAH/TSgB/04yAv9NPAT/SkcG+khT&#10;CPZGXwvyRGoO70J0EexBfhPqQIcU6D+OFeY+lhblPpwX4z2jGOI9qhjgPbIY3z27Gd09xhnbPdga&#10;1j3pGtI99R3OPf4fzDz/IMs8/yHJPP8hyTz/Ick8/yHJPP8hyTz/If8/HAH/RRcB/0sXAf9QHQH/&#10;UyQB/1QtAv9TNwP3UUIF8U5NCOxMWgvoSmUP5UhvEeJHeRTfRYIW3USKF9pDkRnYQpka1UKfG9NB&#10;phzRQa4dz0G3Hs5BwR7MQdAfyULlH8VC8yHCQf4jwEH/JL5B/yS9Qf8lvUH/Jb1B/yW9Qf8lvUH/&#10;Jf9CGAH/SRMA/1AUAP9WGQD/WSAB/1ooAfdaMgLvWD0E6FVJB+NTVQreUWAO2U5qEtRMdBbQS3wY&#10;zkmEG8xIjBzKR5MeyEeaH8ZGoSHERqkiwkWxI8FFvCO/RckkvUbfJblG7ya2RvsntEb/KLNG/yiy&#10;Rv8osUb/KLFG/yixRv8osUb/KP9GFQD/TREA/1USAP9bFgD/XhsA+WAjAe9gLAHmXjYD31xEBdhZ&#10;UArRV1sPzFRlFMhSbhjFUHcbw09/HcBOhh++TY4hvEyVI7pLnCS4SqQmtkqsJ7RKtiizScMpsUnW&#10;Ka5K6iqrSvgrqUr/K6hL/yunS/8rp0v/K6dL/yunS/8rp0v/K/9JEgD/UA4A/1kQAP9fEgD/YxYA&#10;8mUdAOdlJQDeZDEB1GI/Bc1gSwrHXVYPwlpgFb5YaRm7VnEcuFR5H7ZTgSKzUogksVCQJq9Qlyit&#10;T58pq06oK6lOsiynTr4tpk7OLqNO5i6hT/Uun0//Lp5P/y6dT/8unVD/Lp1Q/y6dUP8unVD/Lv9M&#10;EAD/VA0A/10OAP9jDwD5ZxEA62kVAN9qHADTaiwBy2g7BMVlRwm/YlIPumBcFbZdZRmyW20dr1l1&#10;IaxYfCOqVoMmp1WLKKVUkyqjU5ssoVOjLp9SrS+dUrkwm1LJMZlS4jGXU/IxllP/MZVU/zGUVP8w&#10;lFT/MJRU/zCUVP8wlFT/MP9PDgD/WAsA/2ALAPtmDADwaw0A5G0OANZuFgDMbygBxG03BL1rRAm3&#10;aE8PsmVYFa5iYRqqYGkep15wIaRdeCWhW38nn1qHKpxZjiyaWJcumFegMJVWqjKTVrUzkVbFNJBW&#10;3TSOV/A0jVf9M4xY/zOMWP8yjFj/MYxY/zGMWP8xjFj/Mf9RDAD/WwkA/2MIAOtqBwDdbggA2HEK&#10;AM9yEwDGcyUBvnI0A7dwQQixbUwOrGpVFKdnXhmjZWUeoGNtIpxhdCWaYHsol16DK5Rdiy2SXJMw&#10;j1ucMo1apjSLWrI1iVrBNoda1jaGW+02hVv7NYVc/zSEXP8zhFz/M4Rc/zOEXP8zhFz/M/9TCgD/&#10;XQYA9WYEAN9tAwDVcgYA0HUJAMl2EQDAdyIAuHYxA7F0PgercUkOpm5SFKFsWxmdaWIdmWdqIpZm&#10;cSWTZHgokGN/K41hhy6KYJAwiF+ZM4VfozWDXq82gV6+OIBe0Th/X+o3fl/6Nn5g/zV+YP80fmD/&#10;NH5g/zR+YP80fmD/NP9VCAD/YAQA6GkAANpwAwDQdQUAyngHAMN6DwC7ex8As3ovAqx4PAemdUYN&#10;oXNQE5xwWBiXbmAdk2tnIZBqbiWNaHUoimd8K4dmhC6EZI0xgWOWNH9joTZ8Yq03emK7OXlizjl4&#10;Y+g4eGP4N3hk/zZ4ZP81eGT/NXhk/zV4ZP81eGT/Nf9XBQD/YgEA4WwAANRzAgDLeAQAxXsFAL59&#10;DQC2fh0Ar34sAqh8OQaheUQMnHdOEpd0VhiScl0cjnBkIIpuaySHbHIohGt6K4Fqgi5+aYoxe2iU&#10;NHhnnzZ2Zqo4dGa5OXNmyzpyZuY5cmf3OHJn/zdyaP82cmj/NXJo/zVyaP81cmj/Nf9ZAgD2ZQAA&#10;3W4AAM92AQDHewMAwH8EALmADACxghoAqoIqAqOANwWdfUILl3tLEZJ4VBeNdlsbiXRiIIVyaSSB&#10;cXAnfm93K3tufy54bYgxdmySNHNrnDZwaqg4bmq3Om1qyTpsauQ6bWv1OG1r/zdta/82bWv/Nm1r&#10;/zZta/82bWv/Nv9bAADrZwAA2XEAAMx5AADDfgIAu4IDALSECQCthRgApoUoAZ+ENQWZgkAKk39J&#10;EI19UhaJe1kbhHlgH4B3ZyN8dW4neXR1KnZzfS5zcoYxcHGQNG1wmzZrb6c4aW+1Omhvxzpnb+I6&#10;Z2/0OGhv/zdob/82aG//Nmhv/zZob/82aG//Nv9eAADkagAA03QAAMh8AAC/gQEAt4UBAK+HBwCo&#10;iRUAoYklAZuIMwSUhj4JjoRHD4mBUBWEf1caf35eHnt8ZSJ4emwmdHlzKnF4ey1ud4Qwa3aOM2h1&#10;mTZmdKU4ZHOzOWJzxDpic+A6YnPzOGNz/zdjc/82Y3P/NmNz/zZjc/82Y3P/Nv9hAADgbQAAz3cA&#10;AMR/AAC7hQAAs4kAAKqLAwCjjBMAnI0jAZaMMAOQizwIiolFDoSHThN/hVUYe4NcHXeCYyFzgGol&#10;b39xKWx9eSxpfIIvZnuLMmN6lzVgeaM3XnmxOF15wjlced05XXnxOF14/jdeeP82Xnj/NV54/zVe&#10;eP81Xnj/NfVkAADccAAAynoAAMCDAAC2iQAAro0AAKSPAACdkRAAl5IgAJGRLgOKkDkHhI5DDH+N&#10;TBJ6i1MXdYlaG3GIYSBuhmgjaoVvJ2eEdytjg38uYIKJMV2BlDNbgKE2WX+vN1d/wDhXf9o3V3/w&#10;N1h+/TZYfv81WH7/NVh+/zVYfv81WH7/NeloAADUdAAAxn4AALuHAACyjQAAqJEAAJ6UAACWlg4A&#10;kZccAIuXKwKFljcFf5RBCnmTSRB0klEVcJBYGWyPXx1ojmYhZYxtJWGLdChein0sW4mHL1iIkjFV&#10;h58zU4etNVKHvjVRh9Y1UYbuNVKF+zRShf80UoX/M1KF/zNShf8zUoX/M+NsAADOeQAAwYMAALaL&#10;AACskQAAopUAAJeZAACPmwsAip0YAISdJwF+nDQEeZs+CHOaRw1vmU8SaphWF2aXXRtjlWMeX5Rq&#10;IlyTciVZknsoVZGFK1KRkC5QkJ0wTpCrMUyQvDJMkNMyTI/tMkyO+jJMjf8xTIz/MUyM/zFMjP8x&#10;TIz/MdxxAADIfgAAu4gAALGRAACmlgAAnJoAAJCfAACHogYAgaMUAHykIwF3pDADcqM7Bm2iRAto&#10;oUwPZKBUE2CfWhddnmEbWZ1oHladcCFTnHkkUJuDJ02ajilKmpssSJqpLUeZui1GmtAtRpjrLUaX&#10;+S5Glv8uRpb/LkaW/y5Glv8uRpb/LtF3AADBhAAAto4AAKqVAACgmwAAlZ8AAIqkAAB9qQAAd6sQ&#10;AHOrHgBvrCwBaqs3BGWrQQdhqkkLXalRD1qpWBNXqF8WU6dmGVCnbhxNpnYfSqWBIUiljCRFpZkm&#10;Q6SoJ0KkuChBpM4nQaPqJ0Ci+ChAof8pQKD/KUCg/ylAoP8pQKD/Kcl+AAC6iwAAr5QAAKOaAACY&#10;oAAAjaUAAIKqAAB1sAAAbLMMAGm0GABltCcBYbQzAl60PQRatEYHVrNOClOzVQ1Qs1wQTbJjE0qy&#10;axZHsXQYRbF+GkKwih1AsJcePrCmIDywtyA8sMwgPK/oIDuu9yE6rf8iOqz/Izqs/yM6rP8jOqz/&#10;I8CGAACzkgAAp5kAAJyfAACQpgAAhKwAAHmxAABttwAAYbwFAF29EgBaviAAWL4tAVS+OAJRvkIE&#10;Tr5KBky+UghJvlkKRr5gDES+aA5BvXERP718Ezy9iBU6vZUWOL2kFze9tRg2vcoYN7znFzW79hk1&#10;uv8aNLn/GzS5/xs0uf8bNLn/G7iPAACqmAAAn58AAJOmAACHrAAAe7MAAG+5AABjvgAAWMQEAFDI&#10;DABNyBcATMklAErKMQBHyjsBRcpEAkPKTANBylQEPspcBjzKZAc6y24JOMt4CjbLhQw0y5INMsui&#10;DjHLsg8wzMcPMMvlDi/J9Q8uyP0RLsf/Ei7H/xIux/8SLsf/Eq6XAAChngAAlaUAAImtAAB8tAAA&#10;cLsAAGTBAABZxgAATssDAEXQCAA+1Q4APdUaADzWJgA71zEAOdg7ADjZRQE22U0BNdlWAjPaXgIx&#10;2mgDMNtzBC7bfwUs240FKtydBincrQYo3cEGKN3eBifb7wcm2fkIJtj+CSbY/gkm2P4JJtj+CaSd&#10;AACYpQAAi60AAH60AABxvAAAZcMAAFnJAABNzQAAQ9MBADrZBgA15A0AM+QWADHkIAAw5SoALuYz&#10;AC3mPAAr50QAKudMASjoVAEn6F0BJelnAiPpcwIi6oECIOqRAx/roQMd67IDHOzHAxzs4QMb6vED&#10;G+n5Axvp+QMb6fkDG+n5A5qkAACNrAAAf7UAAHK9AABlxQAAWcsAAEzQAABB1QAAONwAAC/hAgAt&#10;8Q0AK/ETACjyHAAm8iQAJPMrACL0MgAh9DkAH/VBAB31SQAb9lEAGfdaARf3ZQEV+HIBFPmBARP5&#10;kgES+qICEfqzAhD7xgIQ+90CEPvpAhD76QIQ++kCEPvpAo+rAACBtAAAc70AAGbGAABZzQAAS9MA&#10;AEDZAAA13gAALOMAACbxAAAk/goAIf8QAB//FgAc/xwAGf8iABf/KAAV/y4AE/81ABL/PAAQ/0MA&#10;Dv9MAA3/VgAL/2IACf9vAAj/fwEH/5ABBf+gAQT/rgEE/7wBA//HAQP/xwED/8cBA//HAYO0AAB1&#10;vQAAZ8YAAFrPAABL1QAAP9wAADPhAAAp5QAAIewAAB79AAAa/wUAF/8MABX/EAAS/xQAEP8ZAA7/&#10;HgAN/yMAC/8oAAj/LgAG/zUAA/89AAD/RgAA/1EAAP9dAAD/awAA/3sAAP+LAAD/mQAA/6UAAP+s&#10;AAD/rAAA/6wAAP+sAP8nLAH/KioB/ysqAf8qLgH/JjQC/yU/Av8jSwP/IVgD/yBkBP8ecAT/HXsE&#10;/x2FBf8djgX/HZYF/x2cBv8dogb/HKgG/xyuB/8ctAf/HLsH/xzDB/8czgf/Hd8H/x3rB/wd9Qf5&#10;Hf4G9x7/B/cd/wj2Hf8J9h3/CfYd/wn2Hf8J9h3/Cf8pKgH/LCcB/y4nAf8tKgH/LDIB/ys9Av8p&#10;SQP/J1UD/yVhBP8jbQT/IngF/yKCBf8hiwb/IZMG/yGaB/8hoAf/IaUH/yGrCP8hsQj/IbgI/yHB&#10;CP8hywj8IdwI+SHpCPYh9AjzIv0H8iL/CfEi/wrxIf8L8CH/C/Ah/wvwIf8L8CH/C/8sJgH/MCQB&#10;/zEjAf8xJgH/Mi8B/zE6Av8vRgP/LVID/yteBP8paQX/KHUF/yd/Bv8niAf/JpAH/yaWCP8mnQj+&#10;JqMJ/SapCfwmrwn7JrYJ+ia+CfgmyAn2JtkJ8iboCe8n8wntJ/0K6yb/C+om/w3pJv8N6Cb/Dugm&#10;/w7oJv8O6Cb/Dv8vIwH/MyAB/zUfAf83IwH/OCwB/zg3Av82QgL/NE4D/zJaBP8wZQX/LnAG/i17&#10;B/wthAj6LIwJ+CyTCfcsmQr2K6AK9CumCvMrrAvyK7ML8Su7C+8rxgvuLNQL6izmC+Ys8gvkLPwN&#10;4iz/D+Es/xDgLP8Q3yz/Ed8s/xHfLP8R3yz/Ef8zHwH/NxsB/zoaAf89IAH/PygB/z8yAf89PgL/&#10;O0kD/zlVBPs3YQb3NWwH9TR2CPIzfwnwMocK7zKPC+0ylgvsMZwM6jGiDOkxqQzoMbAN5jG5DeUx&#10;ww3jMtEN3zLlDNwy8Q/YMfwR1TH/EtIx/xPRMf8U0DH/FNAx/xTQMf8U0DH/FP83GwH/OxcA/z8W&#10;AP9DHAD/RiQB/0YuAf9EOQL8QkQD9j9QBPE9XAbtPGcH6jtxCeg6egrlOYML4ziLDOI4kg3gN5kN&#10;3zefDt03pg7bN60P2Ta2ENc2wRDVNs4Q0TfjEc038RPKN/sVyDf/FsY3/xfFN/8YxDf/GMQ3/xjE&#10;N/8YxDf/GP87FwD/QBMA/0UTAP9JGAD/TCAA/0wpAfpLMwHySD4C7EZKBOdEVgbjQ2II30FsCtxA&#10;dQzZP34N1T6GD9M9jRDRPZQRzzybEs08ohPMPKkUyjuxFMg7uxXHO8gWxTzcFsE87Re+PPkZuzz/&#10;Gro8/xu5PP8buDz/G7g8/xu4PP8buDz/G/8+FAD/RBAA/0oRAP9PFAD/URsA+1IjAPFRLQHpTzgB&#10;4k1FA9xLUQXWSVwI0UdmC85GcA7LRXgQyESAEsZDhxTEQo4Vw0KVFsFBnBe/QaQYvUCsGbxAthq6&#10;QMIauEDSG7VB6BuyQfYdsEH/Hq5B/x6tQf8erEH/HqxB/x6sQf8erEH/Hv9CEQD/Rw0A/08OAP9T&#10;EQD/VhUA81ccAOhWJQDgVTEB11M/As9STAXKUFcJxk5hDcNMahDASnISvUl6FbtIgha5R4kYt0eQ&#10;GbVGlxuzRp8csUWnHbBFsR6uRbwfrEXMH6pF4yCnRvMhpUb/IaNG/yKiRv8hokb/IaJG/yGiRv8h&#10;okb/If9FDgD/SwoA/1MMAP9XDQD5WhAA61sUAN9aHADUWisAzFo7AsZYSAXBVlMJvFRcDblSZRG1&#10;UG0Us091F7BOfBmuTYQarEyLHKpLkh6oSpofpkqjIaRJrCKjSbgjoUnGJJ9K3iSdSvAkm0r9JZlL&#10;/ySZS/8kmEv/JJhL/ySYS/8kmEv/JP9IDAD/TwgA/1YIAPVbCQDpXgoA5F4NANVfFQDLYCcAxF82&#10;Ar5eQwW4W04JtFlYDrBXYRKsVWkVqlRwGKdTeBqlUn8colGGHqBQjiCeT5YinE6fI5pOqCWYTrMm&#10;l07CJ5VO1ieTTuwnkU/7J5BP/yeQUP8mj1D/Jo9Q/yaPUP8mj1D/Jv9KCQD/UwUA+FoEAOJfAwDa&#10;YgYA1GMJAM1jEgDEZSMAvGUyArZjQAWxYUsJrF5UDqhcXRKlW2UWoVlsGJ9YcxucVnoemlWCIJhU&#10;iiKVVJIkk1ObJpFSpSePUrApjVK+KoxS0CqKU+kqiVP5KYhU/ymHVP8oh1T/KIdU/yiHVP8oh1T/&#10;KP9MBQD/VgEA6V0AANxjAgDRZwUAzGgHAMZoEAC9aiAAtmkvAbBoPASqZUcJpWNRDaFhWhKdX2EW&#10;ml5pGZdccByVW3ceklp+IZBZhiONWI4li1eXJ4lXoSmGVq0rhVa6LINWzCyCV+YsgVf3K4BY/yqA&#10;WP8qgFj/KYBY/ymAWP8pgFj/Kf9PAgD9WQAA4mAAANVnAADMagMAxmwFAMBsDgC3bR0AsG4sAaps&#10;OQSlakQIoGhODZtmVxGXZF4VlGJlGZFgbByOX3Mei157IYldgiSGXIsmhFuUKIFbnip/WqosfVq3&#10;LXxayS56WuMuelv1LXpc/yx5XP8relz/Knpc/yp6XP8qelz/Kv9RAADyWwAA3mQAAM9qAADHbgIA&#10;wHAEALpwDACycRoAq3EpAaVwNwOfbkIHmmxLDJZqVBGSaFwVjmZjGItlaRuIY3AehWJ4IYJhfySA&#10;YIgmfV+RKXtfnCt4Xqctdl61LnVexi90XuEvdF/zLnRf/yx0YP8rdGD/K3Rg/yt0YP8rdGD/K/9T&#10;AADoXgAA2WcAAMttAADDcQEAu3MCALVzCQCtdRcAp3UnAaF0NAObcj8HlXBJC5FuUhCMbFkUiWpg&#10;GIVpZxuCaG4ef2Z1IX1lfSR6ZIUmd2SPKXVjmityYqUtcGKzL29ixC9uYt4vbmPyLm5j/i1uY/8s&#10;bmP/K25j/ytuY/8rbmP/K/9VAADlYAAA02kAAMhwAAC/dAAAt3cBALB3BwCoeBUAonkkAJx4MgKW&#10;dj0GkXRHC4xyTw+IcFcThG9eF4BtZBp9bGsdemtzIHdqeiN0aYMmcmiNKW9nlyxtZ6Mua2axL2lm&#10;wTBpZtswaWfwL2ln/S1pZ/8samf/K2pn/ytqZ/8ramf/K/5YAADhYwAAz2wAAMRzAAC7eAAAs3oA&#10;AKt6BACkexIAnnwiAJh8LwKSejsFjHhFCod3TQ6DdVUSf3NcFntyYhp4cGkddW9wIHJueCNvbYEm&#10;bWyLKWpslitoa6EuZmuvL2RqvzBja9gwY2vvL2Rr/C1ka/8tZWv/LGVr/yxla/8sZWv/LPRbAADd&#10;ZgAAy28AAMB2AAC3ewAAr34AAKZ+AQCffxAAmYAfAJOALQKNfzkFiH1DCYN7Sw1+elMSenhaFnZ3&#10;YRlzdWcccHRuH21zdiJqcn8maHGJKGVwlCticKAtYG+tL19vvS9eb9QvXm/tL19v+y1fb/8sYG//&#10;LGBv/yxgb/8sYG//LOteAADYaQAAx3IAALx5AACzfwAAq4IAAKGCAACZgw4AlIQdAI6EKwGIgzYE&#10;g4JACH6ASQx5f1EQdX1YFHJ8Xxhue2Uba3psHmh5dCJleH0lYneHJ2B2kipddZ4sW3WrLlp0uy9Z&#10;ddEvWXTsLll0+i1adP8sWnT/K1p0/ytadP8rWnT/K+ZhAADRbQAAw3YAALl9AACvgwAApoYAAJyG&#10;AACUiAwAjokZAImJKAGDiTQDfoc+B3mGRwt0hU8PcIRWE22CXRdpgWMaZoBqHWN/ciBgfnojXX2E&#10;Jlp8jylYe5wrVnupLFR7uS1Te84tVHrqLVR6+SxUef8rVXn/KlV5/ypVef8qVXn/KuFlAADMcQAA&#10;v3oAALSCAACrhwAAoYoAAJWLAACNjQkAh44WAIKPJAF9jzECeI47BXONRAlvjEwNa4pUEWeJWhVk&#10;iGEYYYdoG16GcB5bhXghWISCJFWEjSZSg5opUIKnKk+CtytOgswrToLoK06B+CpPgP8qT4D/KU+A&#10;/ylPgP8pT4D/KdtqAADHdQAAun8AALCHAACmjAAAnI8AAI+RAACGkwUAgJQSAHuVIQB3lS0BcpU4&#10;BG2UQgdpk0oLZZJRDmKRWBJekF8VW49mGFiObRtVjnYeUo2AIU+MiyNNi5glS4ulJ0mLtShIi8oo&#10;SIrnJ0mJ9yhJiP8nSYf/J0mH/ydJh/8nSYf/J9FvAADBewAAtYQAAKuMAACgkAAAlZQAAImXAAB+&#10;mgAAd5sOAHOcHABvnSkBa5w1AmacPwVim0cIX5pPC1yaVg9YmVwSVZhjFVOYaxdQl3MaTZZ9HUqV&#10;iR9HlZUhRZWkI0SUsyNDlMgjQ5TlI0OS9SRDkf8kQ5D/JEOQ/yRDkP8kQ5D/JMp1AAC7gQAAsIsA&#10;AKSRAACalQAAj5kAAIOdAAB0ogAAbqMLAGqkFwBmpSUAY6UxAV+kOwNbpEQFWKRLCFWjUwtSo1oN&#10;T6JhEE2iaBNKoXEVR6B7GESghhpCn5McQJ+iHT6fsh49n8YePZ/jHT2d9B49nP8fPJv/Hzyb/yA8&#10;m/8gPJv/IMJ8AAC1iAAAqZAAAJ6WAACTmwAAh58AAHukAABvqAAAY6wEAF+tEQBcrR8AWq4rAFeu&#10;NgFUrkADUa1IBU6tTwdLrVcJSa1eC0asZg1ErG4PQax4ET+rhBM8q5EVOqugFjmrsBc4q8MXOKrh&#10;Fzep8xg3p/4ZNqb/Gjam/xo2pv8aNqb/GrqEAACujwAAopYAAJebAACLoQAAf6YAAHOrAABnrwAA&#10;WrQAAFO2DABRtxcAT7ckAE24MABKuDoBSLhDAka4SwNEuFIEQbhaBj+4Ygc9uGsJOrh1Czi3gQw2&#10;t44ONLedDzO3rQ8yt8EPMbfeDzG28hAwtPwRMLP/EjCz/xMws/8TMLP/E7KOAACllQAAmpsAAI6i&#10;AACCqAAAda0AAGmzAABetwAAU7sAAEfABQBDwhAAQsIbAEDDJwA/wzIAPsQ8ADzERAE6xE0BOMRV&#10;AjbEXQM1xGYEM8VwBDHFfAYvxYoGLcWaByvFqggqxb4IKsXaCCrE8AgpwvsJKMH/CijB/wsowf8L&#10;KMH/C6iVAACdmwAAkaIAAISpAAB4rwAAa7UAAF+7AABUvwAAScMAAD/IBAA2zQkAM84RADLPHAAx&#10;zycAMNAxAC/QOgAu0UMALdFMACvSVQAq0l8BKNNpASfTdgEl04QCJNSUAiLUpgIh1bkCIdXSAiDT&#10;6wIg0vYDH9H/BB/R/wQf0f8EH9H/BJ+bAACUogAAh6kAAHmxAABtuAAAYL4AAFTDAABJxwAAPssA&#10;ADXQAQAt1QYAJdsLACTeEgAj3hwAIt8lACHgLgAg4DcAH+FAAB7hSgAd4lMAHONeABvjagAa5HgA&#10;GOSIARflmgEW5qwBFebAARTn3QET5e8BE+P6ARPj+gET4/oBE+P6AZaiAACJqQAAe7EAAG65AABh&#10;wAAAVMYAAEjKAAA9zwAAM9MAACrZAAAi3gIAHusKABzsEAAb7RcAGe0fABfuJgAV7i0AFO81ABPw&#10;PQAR8EYAEPFQAA/yWwAO8mkADfN4AAz0igAL9ZwACvWuAAn2wgAJ9tkACPXtAAj17QAI9e0ACPXt&#10;AIupAAB9sgAAb7oAAGLCAABVyQAAR84AADvSAAAx2AAAJ90AAB/hAAAZ6AAAFvgGABT6DQAS+xIA&#10;EPwXAA78HQAN/SMADP0pAAr+MAAI/zgABv9BAAP/TAAA/1gAAP9mAAD/dwAA/4kAAP+bAAD/qwAA&#10;/7sAAP/OAAD/zwAA/88AAP/PAH+yAABxugAAY8MAAFbLAABI0QAAOtYAAC/dAAAl4QAAHOUAABTp&#10;AAAR9wAAD/8BAA3/CQAL/w0ACP8QAAb/FAAD/xgAAP8eAAD/IwAA/yoAAP8yAAD/PAAA/0cAAP9U&#10;AAD/YwAA/3MAAP+FAAD/lwAA/6QAAP+yAAD/sgAA/7IAAP+yAP8iKQH/IycB/yMoAf8gKwH/HDEB&#10;/xo9Af8YSQH/FlYC/xRiAv8TbgL/EngC/xKCAv8SiwL/EpIC/xKZAv8SngL/EqQC/xKpAv8SrwL/&#10;ErYC/xK9Av8SxwL/EtQC/RLlAvoS8QL3EvoC9RP/AvQT/wP0E/8D9BP/A/QT/wP0E/8D9BP/A/8k&#10;JwH/JiQB/yYkAf8kJwH/Ii8B/yA6Af8eRgH/HFMC/xpfAv8YagL/F3UC/xd/Av8XiAL/F48C/xeW&#10;Av8XnAL/F6EC/xenAv8XrQL/F7MD/he7A/0XxQP6F9ED9xfkAvQX7wLxGPoC7xj/A+4Y/wTuGP8E&#10;7Rj/Be0Y/wXtGP8F7Rj/Bf8nIwH/KSAA/ykgAP8oIwD/KS0B/yc3Af8lQwH/I08C/yFbAv8fZgL/&#10;HXEC/x17A/8dhAP/HYwD/h2TA/wcmQP7HJ8D+hykA/kcqgP3HLED9hy5A/UdwgPzHc4D8B3hA+wd&#10;7gPpHvkE6B7/BeYe/wblHv8G5R7/B+Ue/wflHv8H5R7/B/8rHwD/LRwA/y0bAP8uIAD/LykA/y80&#10;Af8sPwH/KksC/yhXAv8mYgL9JW0D+iR3A/gjgAP2I4gD9SOPA/MjlQTyI5sE8SOhBO8jqATuI64E&#10;7SO2BOsjvwTqI8wE5yPgBOMk7QTgJPkG3iT/B9wk/wjbJP8J2iT/Cdok/wnaJP8J2iT/Cf8uGwD/&#10;MRcA/zIWAP81HAD/NiUA/zYvAf80OgH/MUYB+y9SAvctXQLzLGgD8CtyA+4qewTsKoQE6iqLBOgq&#10;kgXnKZgF5imeBeQppQXjKawF4Sm0BeAqvQXeKsoF2yreBdYq7QfSKvgJzyv/Cs0q/wvMKv8Myyr/&#10;DMsq/wzLKv8Myyr/DP8yFwD/NRIA/zgSAP87GAD/PSAA/zwqAP47NQH3OUEB8TZNAuw0WALoM2MD&#10;5TJtBOMydgTgMX8F3jGHBdwwjgbaMJUG2DCbB9YvogfUL6kI0i+xCNAvugnPMMYJzTDYCckx6grG&#10;MfcMwzH/DsEx/w/AMf8PvzH/D78x/xC/Mf8QvzH/EP82EwD/OQ8A/z4QAP9BFAD/QxoA/0IjAPVB&#10;LgDtPjoB5z1GAeE8UwLdOl4D2TloBNQ4cQbROHoHzzeBCM03iAnLNo8KyjaWCsg2nQvGNaQMxTWs&#10;DMM1tQ3BNcANwDbPDr025g65NvQQtzb/EbU2/xK0Nv8Tszb/E7M2/xOzNv8Tszb/E/85EAD/PQsA&#10;/0MNAP9HEAD/SBQA9UccAOtGJgDjRDIA3ERBAdRDTQLPQVgEy0BiBsg/awjFPnQJwz17C8E9gwy/&#10;PIoNvTyQDrs8lw+6O58QuDunELY7sBG1O7sSszvJErE74BOuPPEUqzz9Fak8/xaoPP8WqDz/Fqc8&#10;/xanPP8Wpzz/Fv89DQD/QggA/0gKAP9LDAD6TA8A7EwUAOFKHQDWSiwAzks7AclKSALESFMEwEdd&#10;B7xGZgm6RG4Lt0N2DbVDfQ6zQoQQsUGLEbBBkhKuQJoTrECiFKpAqxWpQLYWp0DEF6ZA2RejQe0Y&#10;oEH7GJ9B/xmeQf8ZnUH/GZ1C/xidQv8YnUL/GP9ACQD/RgUA/0wFAPFPBwDmUAkA408NANVPFQDM&#10;UScAxVE2Ab9QQwK6T04Ftk1YCLNMYQqwSmkNrUlwD6tIeBGpR38Sp0eGFKVGjRWjRpUWoUWeGJ9F&#10;pxmeRbIanEW/GppF0RuYRekblkb4HJVG/xuURv8bk0b/G5NH/xuTR/8bk0f/G/9CBQD/SgEA8lAA&#10;AOFUAQDZVgUA01UJAMxVEgDDViIAvFcyAbdWPwKyVEoFrVNUCKpRXQunUGQOpE5sEKJNcxKfTHoU&#10;nUyBFptLiReZSpEZl0qZGpVJoxuTSa4dkkm7HpBJzB6OSuUejUr2HotL/x6LS/8dikv/HYpL/x2K&#10;S/8dikv/Hf9FAAD/TQAA5VQAANlZAADPWwMAylsGAMRaDwC7Wx4AtVwuAa9bOwKqWkYFplhQCKJW&#10;WQufVWAOnFNoEZlSbxOXUXYVlVB9F5NQhBmQT40ajk6WHIxOnx6KTqofiE63IIdOyCGFTuIhhE/z&#10;IINP/yCDT/8fglD/H4JQ/x6CUP8eglD/Hv9HAADzUQAA31gAANFdAADJYAIAw2AEAL1eDQC1YBoA&#10;rmEqAKlgNwKkXkMEn11NCJtbVQuYWV0OlVhkEZJXaxOPVnIWjVV5GItUgRqIU4kchlOSHoRSnB+C&#10;UqchgFK0In9SxCN9Ut4jfFPxInxT/iF7VP8he1T/IHtU/yB7VP8ge1T/IP9KAADpVAAA2lwAAMxh&#10;AADDZAAAvGQCALZjCgCvZBcAqWUnAKNkNAKeY0AEmWFKB5VfUguRXloOjl1hEYtbaBOJWm8Whll2&#10;GIRYfRqBWIYcf1ePHn1WmSB7VqQieVaxI3dWwSR2VtokdVfvJHVX/SN1WP8idVj/IXVY/yF1WP8h&#10;dVj/If9NAADlVwAA018AAMhkAAC/ZwAAt2gAALFnBwCpaBQAo2kkAJ5oMgGZZz0ElGVHB5BkTwqM&#10;YlcNiGFeEIVfZRODXmwWgF1zGH1dehp7XIMdeVuMH3ZblyF0WqIjclqvJHFavyVwWtUlb1vtJW9b&#10;/CNvW/8ib1v/Im9b/yFvW/8hb1v/IfpPAADhWgAAz2IAAMRnAAC7awAAs2wAAKxqBACkaxIAnmwh&#10;AJlsLwGUazoDj2lEBopoTQmGZlUNg2VcEIBkYhN9YmkVemJwGHhheBp1YIAdc1+KH3BflCFuXqAj&#10;bF6tJWtevCZqXtEmaV7sJWpf+yRqX/8jal//Impf/yJqX/8ial//IvBSAADdXQAAy2UAAMBrAAC3&#10;bgAAr28AAKduAQCgbxAAmnAfAJRwLAGPbzgDim1CBoZsSwmCalIMfmlZD3toYBJ3ZmYUdWZuF3Jl&#10;dRpwZH4dbWOIH2tjkiJpYp4kZ2KrJWViuiZkYs8mZGLqJmVi+iRlY/8jZWP/ImVj/yJlY/8iZWP/&#10;IutVAADYYAAAyGgAALxuAACzcQAAq3MAAKJxAACbcg4AlXMcAJB0KgGKczYChXJABYFwSAh9b1AL&#10;eW1XDnZsXhFza2QUcGpsF21pcxpraXwcaGiGH2ZnkCFkZ5wjYmapJWBmuSZfZs0mX2boJmBm+SRg&#10;Zv8jYGb/I2Fm/yJhZv8iYWb/IuhYAADTYwAAxGsAALlxAACwdQAAp3cAAJ51AACWdg0AkHcZAIt4&#10;JwCGdzMCgXY9BHx1Rgd4c04LdXJVDnFxXBFucGMUa29qFmlucRlmbnocY22DHmFsjiFfa5ojXWun&#10;JVtrtyZaa8omWmvnJVtr9yRbav8jXGr/Ilxq/yJcav8iXGr/IuNbAADOZgAAwG4AALZ0AACseQAA&#10;o3sAAJh5AACQegsAinsWAIV8JACBfDEBfHs7BHd6RAZzeUwKcHhTDWx3WhBpdmETZ3VoFmR0bxhh&#10;c3gbXnKBHVxxjCBacZgiWHCmJFZwtSVVcMglVXDlJVVw9iRWb/8jVm//Ildv/yJXb/8iV2//It9f&#10;AADKaQAAvHIAALJ4AACpfQAAn38AAJJ+AACKfwcAhIATAICBIQB7gS4Bd4A5A3KAQgVuf0oIa35R&#10;C2h9WA5kfF8RYntmFF96bRdceXUZWXh/HFd4ih5Ud5YhUnakIlF2syNQdsYkUHbjI1B19SNRdf8i&#10;UXT/IVF0/yFRdP8hUXT/IdhjAADFbQAAuHYAAK59AAClggAAmoMAAI2DAACEhAMAfYUQAHmGHgB1&#10;hysBcYc2Am2GPwRphUcHZYRPCmKDVg1fg1wPXIJjElqBaxVXgHMYVH99GlF/iBxPfpQfTX6iIEt9&#10;sSFKfcQiSn3hIUt89CFLe/8gS3v/IEt7/yBLe/8gS3v/INBnAADAcgAAtHsAAKqCAACghgAAlYgA&#10;AIeIAAB8igAAdowOAHKNGgBujicAao4yAWaNPANjjUQFYIxMCFyLUwpai1oNV4phEFSJaBJRiHEV&#10;T4h6F0yHhRpKhpIcSIagHUaGrx5FhcIeRYXfHkWE8h5Fg/4eRYL/HkWC/x5Fgv8eRYL/HsptAAC6&#10;eAAAr4EAAKWHAACaiwAAj40AAIGOAAB0kQAAbpMKAGmUFQBmlSIAY5UuAWCVOAJclUEEWZRJBlaU&#10;UAhUk1cKUZNeDE6SZg9Mkm4RSZF4FEaQgxZEkJAYQo+eGUCPrRo/j8AaP4/cGj+N8Ro/jP0bP4v/&#10;Gz+L/xs/i/8bP4v/G8JzAAC1fgAAqocAAJ+MAACUkAAAiJMAAHuVAABsmQAAZZsEAGCcEABdnR0A&#10;W54pAFieNAFVnj0CUp1FA1CdTQVNnVQHS5xbCUicYwtGnGsNQ5t1D0GbgBE+mo0TPJqbFDqaqxU5&#10;mr0VOZrZFTmY7xY5l/wWOJb/FziV/xc4lf8XOJX/F7t6AACvhQAApIwAAJiRAACNlQAAgZoAAHWd&#10;AABooAAAW6QAAFalDABTphcAUacjAE+nLwBMpzgBSqdBAUinSQJGp1AEQ6dYBUGnXwY/pmgIPaZy&#10;CjqmfQs4pooNNqWZDjSlqQ8zpbsPM6XUDzOk7g8yovsQMqH/ETKh/xEyof8RMqH/EbSCAACojAAA&#10;nZIAAJKXAACGnAAAeaEAAG2lAABhqQAAVawAAEuvBQBHsBAARbAcAESxJwBCsTIAQbI7AD+yQwE9&#10;sksBO7JTAjmyWwM3smQENbJuBTOyeQYxsocHL7GWCC6ypggtsrgJLLLQCCyw7Akrr/kKK67/Cyqt&#10;/wsqrf8LKq3/C62LAACgkgAAlZgAAImdAAB9owAAcagAAGStAABZsQAATbQAAEK4AAA7ugoAOLsT&#10;ADe8HgA1vCkANL0yADO9OwAyvUQAMb5MAC++VQEuvl4BLL5oASq+dAIpvoICJ7+RAya/ogMkv7QD&#10;I7/LAyO+6AMjvPcEIrv/BSK7/wUiu/8FIrv/BaSSAACYmAAAjJ4AAIClAABzqwAAZ7AAAFu1AABP&#10;uQAARLwAADrAAAAwxAQAKscLACjIEwAnyR0AJsknACXJMAAkyjkAI8pCACLLSwAhy1UAIMxfAB/M&#10;bAAdzXoAHM2KABvNnAAZzq4BGM7FABjN5AAYzPQBGMr8ARjK/wIYyv8CGMr/ApuZAACPnwAAgqYA&#10;AHWtAABoswAAXLkAAFC9AABEwQAAOcQAADDIAAAozAEAINAGABnVCwAW1xAAFdgZABXZIgAU2SsA&#10;E9o0ABPaPQAS20gAEdxTABHdXwAQ3W0AEN5+AA7fkQAO4KQADeC4AAzg0gAL3+0ADN73AAzd+wAM&#10;3fsADN37AJKfAACFpwAAd64AAGq1AABdvAAAUMEAAETFAAA4yQAALs0AACXRAAAe1QAAFtoBABHe&#10;BgAQ5w0ADucSAA3oGQAM6CEAC+kpAArqMQAJ6jsAB+tFAAXrUQAE614AA+tuAAHrgAAA6pQAAOqn&#10;AADrvAAA69IAAOvpAADs7wAA7O8AAOzvAIenAAB5rwAAa7cAAF6+AABRxQAAQ8kAADfNAAAt0QAA&#10;I9YAABvbAAAT3wAADuMAAAzuAgAK9goAB/YOAAX2EgAD9hgAAPUeAAD1JQAA9S4AAPU3AAD2QgAA&#10;9k4AAPZdAAD2bgAA9oEAAPaVAAD3pwAA97cAAPjHAAD40AAA+NAAAPjQAHuvAABtuAAAYMAAAFLI&#10;AABEzQAAN9EAACvXAAAh3AAAGOAAABHkAAAM5wAAB+8AAAT6AAAB/wMAAP8IAAD/DQAA/hAAAP4U&#10;AAD/GgAA/yEAAP8pAAD/MwAA/z4AAP9LAAD/WwAA/2wAAP+AAAD/kgAA/6EAAP+tAAD/swAA/7MA&#10;AP+zAP8cJgD/HCQA/xolAP8VJwD/ES4A/xA6AP8ORwH/DVMB/wtfAf8KawH/CnUB/wp/Af8KhwH/&#10;Co4B/wqVAf8KmwH/CaAB/wmlAP8JqwD/CbEA/wm4AP8JwQD+CcwA/AneAPkJ6wD1CfYA8wn/APIK&#10;/wDxCv8B8Qv/AfEL/wHxC/8B8Qv/Af8fIwD/HyEA/x4hAP8ZJAD/FywA/xU3AP8TRAD/EVAB/xBc&#10;Af8OZwH/DnIB/w57Af8OhAH/DosB/w6SAf8OmAH/Dp0B/w6jAf4OqAH8Dq4B+w61APoOvgD4DskA&#10;9Q7bAPIO6gDuDvUA7A7/AesP/wHqD/8B6hD/AekQ/wHpEP8B6RD/Af8iHwD/IhwA/yEcAP8fIAD/&#10;HykA/xw0AP8aQAD/F0wB/xVYAf8UYwH/E24B/xN3Af4TgAH8E4gB+hKOAfkSlQH4EpoB9hKgAfUS&#10;pgH0EqwB8xKzAfESvAHwEscB7RLYAekT6AHmE/UB5BT/AeIU/wLhFf8C4RX/AuAV/wLgFf8C4BX/&#10;Av8lGwD/JhcA/yQWAP8lHAD/JiUA/yQwAP8hOwD/H0gA/x1UAf0bXwH5GmkB9xpzAfQZfAHyGYQB&#10;8RmLAe8ZkQHuGZcB7BmdAesZowHpGaoB6BmxAecZugHlGcUB4xnVAd8a6AHcG/UC2Bv/AtUc/wPU&#10;HP8D0xz/BNIc/wTSHP8E0hz/BP8pFwD/KhMA/ykSAP8sGAD/LCEA/ywrAP8pNwD9J0MA9yVPAfMj&#10;WgHvImQB7CFuAekhdwHnIX8B5SGGAeQhjQHiIJQB4SCaAd8goAHeIKcB3CGvAdohuALYIcMC1SHT&#10;AtEi5wLNIvQDyiP/BMgj/wXHI/8GxiP/BsYj/wbGI/8GxiP/Bv8sEgD/Lg8A/zAQAP8zFAD/MxsA&#10;/zIlAPowMADyLjwA7CxJAOcqVQHjKl8B4ClpAd0pcgHaKHoB1yiCAtUoiQLTKJAC0SiWA88onAPO&#10;KKMDzCirA8ooswPJKL4ExyjMBMUp4gTBKvEGvir+B7wq/wi6Kv8Iuir/CLkq/wm5Kv8JuSr/Cf8w&#10;DwD/MgsA/zYNAP84EAD/ORUA+TceAO81KADnMzUA4DJCANsyTwDVMVoB0DFkAs0wbQLLMHUDyTB8&#10;A8cvgwTFL4oExC+RBcIvlwXBL54Gvy+mBr0vrwa8L7kHui/HB7gw3Qe1MO4JsjD7CrAw/wuuMP8L&#10;rjD/C60w/wutMP8LrTD/C/8zDAD/NgYA/zwJAP8+DAD9PRAA7zwVAOQ5HwDbOS0A0jo8AM06SQHI&#10;OVQBxDleAsE4ZwO/N28EvTd2Bbs2fQa5NoQHtzaLB7Y1kgi0NZoJszWhCbE1qgqvNbQLrjXBC6w1&#10;1AupNuoMpjb4DaU2/w6jN/8Oojf/DqI3/w6iN/8Oojf/Dv83BwD/OwIA/0ADAPJCBQDpQgkA5T8O&#10;ANg+FgDOQCcAx0E2AMJBRAG9QU8CuUBZA7Y/YQS0PmkGsT1xB689eAiuPH8JrDyGCqo7jQupO5UM&#10;pzudDaU7pg2jOrAOoju8D6A7zQ+eO+YQmzz1EZo8/xGZPP8RmDz/EZg8/xGYPP8RmDz/Ef86AQD/&#10;QAAA70UAAOFIAADZSAUA00YJAMxFEgDERyIAvUgxALhIPwGzR0oCsEZUBKxFXQWqRGQHp0NsCKVC&#10;cwqjQnoLoUGBDKBBiA2eQJAPnECYEJpAoRGYQKwSl0C4EpVAyBOTQOETkUHzFJBB/xSPQf8UjkL/&#10;E45C/xOOQv8TjkL/E/88AAD5RAAA5EoAANhOAADOTwIAyU0GAMNLDwC7TR0AtU4tAK9OOgGrTUYC&#10;p0xPBKRLWAahSmAInklnCZxIbguaR3UNmEZ8DpZGgw+URYsRkkWUEpBFnROORagUjEW0FYtFxBaK&#10;RdwWiEbwFoZG/RaGRv8WhUf/FYVH/xWFR/8VhUf/Ff8/AADsSAAA3U8AAM9TAADGVQAAwFMDALtR&#10;DACzUhkArVMpAKhTNgGjUkICn1FLBJxQVAaZT1wIlk5jCpRNagyRTHEOj0t4D41LfxGLSocSiUqQ&#10;FIdJmhWFSaUXg0mxGIJJwBiBStYZf0rtGH5L/Bh+S/8XfUv/F31L/xZ9S/8WfUv/Fv9DAADmTAAA&#10;1lMAAMlYAADAWQAAulgBALRWCQCsVxYAplglAKFYMgGdVz4CmFZIBJVVUQaSVFgIj1JfCoxSZgyK&#10;UW0OiFB0EIVPexKDT4QTgU6NFX9Olxd9TqEYe02uGXpOvRp4TtEad07rGndP+hl2T/8Zdk//GHZP&#10;/xd2T/8Xdk//F/hGAADiUAAA0FcAAMRcAAC7XgAAtF0AAK5aBgCmWxMAoFwiAJtcLwCXWzsCklpF&#10;A49ZTQaLWFUIiFdcCoZWYwyDVWoOgVRxEH5UeBJ8U4AUelKJFnhSlBh2Up8ZdFKrGnJSuhtxUs0c&#10;cFLoG3BT+RpwU/8acFP/GXBT/xhwU/8YcFP/GO9JAADdUwAAy1oAAMBfAAC3YgAAr2EAAKheAgCh&#10;XxAAm2AeAJZgLACRYDgBjV5CA4ldSwWFXFIHgltZCoBaYAx9WWcOe1huEHhYdRJ2V30UdFeHFnJW&#10;kRhvVpwablapG2xWuBxrVssdalbmHGpX9xtqV/8aalf/GWtX/xlrV/8Za1f/GetMAADYVgAAyF4A&#10;ALxiAACzZQAAq2UAAKNiAACcYg4AlmMcAJFkKQCMYzUBiGI/A4RhSAWAYFAHfV9XCXpeXQt3XWQN&#10;dVxrEHNcchJwW3sUbluEF2xajxhqWpoaaFqnHGZath1lWsgdZVrkHWVa9hxlWv8bZVr/GmVa/xll&#10;Wv8ZZVr/GehPAADTWQAAxGEAALlmAACwaAAAp2kAAJ5lAACXZg0AkWcZAIxoJwCHZzIBg2Y9An9l&#10;RgR7ZE0GeGNUCXViWwtyYWENcGFpD21gcBJrX3kUaV+CFmdejRllXpgaY16lHGFetB1gXscdYF7j&#10;HWBe9RxgXv8bYF7/GmFe/xphXv8aYV7/GuRSAADPXAAAwGQAALZpAACsbAAAo2wAAJlpAACSagsA&#10;jGoWAIdrJACCazABfmo6AnppQwR2aEsGc2dSCHBnWQptZmANa2VmD2hkbhFmZHYUZGOAFmJjixhg&#10;YpcaXmKkHFxish1bYsUdW2LhHVti9BxbYv8bXGL/Glxi/xpcYv8aXGL/GuBVAADLXwAAvWcAALJs&#10;AACpcAAAn28AAJRsAACMbQgAhm4TAIJvIQB9by0BeW84AnVuQQNybUkFbmxQB2trVwppa14MZmpl&#10;DmRpbBFhaXQTX2h+Fl1niRhbZ5UaWWaiG1dmsBxWZsMdVmbfHVZm8xxXZv8bV2b/Gldm/xpXZv8a&#10;V2b/GttZAADHYgAAumoAAK9wAACmcwAAmnMAAI9wAACHcQUAgXIRAHxzHgB4cyoAdHM1AXBzPwNt&#10;ckcFanFOB2dxVQlkcFwLYm9jDl9vahBdbnISWm18FVhthhdWbJMZVGygG1JrrxxRa8EcUWvcHFFr&#10;8RtSa/4aUmr/GlJq/xlSav8ZUmr/GdRcAADDZgAAtm4AAKx0AACidwAAlnYAAIl1AACBdgEAencP&#10;AHZ4GwByeScAb3kyAWt4PAJoeEQEZXdMBmJ3UwhfdloKXXVhDFp1aA9YdHARVXN5E1NzhBZRcpAY&#10;T3KeGU1xrRpMcb8bS3HZG0xx8BpMcP0aTXD/GU1v/xlNb/8ZTW//Gc5gAAC+agAAsnIAAKh4AACd&#10;ewAAkHoAAIR6AAB6ewAAdHwMAG9+FwBsfiQAaX8vAWZ/OQJif0IDX35JBV19UAdafVcJV3xeC1V8&#10;ZQ1Se24PUHp3Ek56ghRLeY4WSXmcF0h4qxhGeL0ZRnjVGUZ37xhHdvwYR3b/GEd1/xdHdf8XR3X/&#10;F8llAAC6bwAArncAAKR9AACYfwAAi38AAH5/AABzgQAAbIMJAGiEEwBlhSAAYoYsAF+GNgFchj8C&#10;WYVGA1eFTgVUhVUHUoRcCU+DYwtNg2sNS4J0D0iCfxFGgYwTRIGaFUKAqRZBgLoWQIDSFkF/7RZB&#10;fvsWQX3/FkF9/xZBff8WQX3/FsJqAAC1dQAAqn0AAJ+CAACSgwAAhYQAAHmFAABqiQAAZIoDAGCM&#10;EABdjRsAW44nAFiOMgBVjjsBU45DAlCOSgNOjVIFTI1ZBkmMYAhHjGgKRYtyDEKLfQ5AiokPPoqY&#10;ETyKpxI7irgSOorPEjuI6xI7h/oTO4b/EzuG/xM7hv8TO4b/E7xxAACvewAApYMAAJmHAACMiAAA&#10;f4kAAHOMAABlkAAAXJMAAFeVDABUlhYAUpYiAFCXLQBNlzYAS5c/AUmXRwJHl04DRZZVBEOWXQVB&#10;lmUGPpVvCDyVegk6lYcLOJWVDDaUpQ01lLYONJTMDTST6Q00kvgONJD/DzSQ/w80kP8PNJD/D7V4&#10;AACqggAAnogAAJONAACGjgAAeZAAAG2TAABhlwAAVZsAAE2eBgBJnxAAR58bAEagJgBEoDAAQ6E6&#10;AEGhQgE/oUkBPaFRAjuhWQI5oWEDN6BrBDWgdgUzoIMGMaCSBzCgogguoLMILqDJCC6f5wgtnfcJ&#10;LZz/Ci2b/wotm/8KLZv/Cq+AAACjiQAAl44AAI2TAAB/lQAAcpgAAGacAABboAAAT6QAAEWnAAA+&#10;qQwAPKoUADqqHwA5qikAOKsyADerOwA1q0MANKxLADKsUwExrFwBL6xmAi2scQIrrH8DKqyOAyis&#10;ngQnrLAEJqzFBCar5AMlqfUEJaj/BSWn/wUlp/8FJaf/BaeJAACbjwAAkZQAAISZAAB4ngAAa6IA&#10;AF+mAABTqgAASK0AAD2wAAA0swMAL7UOAC21FgAstSAAK7YpACq2MgAptzoAKLdDACe3TAAmuFUA&#10;JLhfACO4awAiuHgBILiIAR+4mQEduasBHLnAARy43wEctvIBG7X8Ahu0/wIbtP8CG7T/Ap+PAACU&#10;lQAAiJsAAHuhAABupgAAYqsAAFawAABKswAAP7YAADW5AAAsvAAAJL8GAB/CDQAdwhQAHMIeABvD&#10;JgAawy8AGcQ4ABjEQQAXxEoAFsVVABXFYQAUxm8AE8Z/ABLGkQARx6QAEMe5AA/H1AAQxu4AEMT6&#10;ABDD/wAQw/8AEMP/AJeWAACLnAAAfqIAAHGpAABkrwAAWLQAAEu4AABAuwAANb4AACvBAAAjxQAA&#10;G8kBABTMBgAQ0AsADtERAA3RGQAN0SEADNEqAAzRNAAL0j4ACtJJAAnTVQAJ02IACNNyAAbUhAAF&#10;1JgABNSrAAPVwAAB1dwAAdXtAAHV9gAB1fYAAdX2AI6dAACApAAAc6sAAGaxAABZuAAATL0AAD/A&#10;AAA0wwAAKscAACHKAAAZzgAAEtIAAA3WAQAJ2wUABtwNAATcEQAD3RgAAd4gAADeKAAA3zEAAOA8&#10;AADhRwAA4lQAAONjAADjdAAA5IgAAOSbAADlrgAA5cEAAOXVAADm5wAA5ucAAObnAIOkAAB1rAAA&#10;aLMAAFq7AABNwQAAQMQAADPIAAAozAAAH9AAABfUAAAQ2QAAC90AAAXhAAAA5AAAAOUHAADmDQAA&#10;5xEAAOgWAADpHQAA6iUAAOsuAADtOQAA70UAAPBTAADxZAAA8XYAAPKKAADznAAA860AAPS7AAD0&#10;yAAA9MgAAPTIAHetAABqtQAAXL0AAE/EAABAyQAAM80AACfRAAAd1gAAFNwAAA7gAAAI4wAAAeYA&#10;AADqAAAA7gAAAO4AAADvBAAA8AoAAPEOAADzEgAA9BgAAPYgAAD4KgAA+jUAAP1DAAD+UgAA/2MA&#10;AP92AAD/iQAA/5oAAP+mAAD/sAAA/7AAAP+wAP8WIwD/FSEA/xEhAP8NJAD/CSsA/wY3AP8DRAD/&#10;AFEA/wBdAP8AaAD/AHIA/wB7AP8AgwD/AIoA/wCRAP8AlgD/AJwA/wChAP0ApgD7AKwA+QCzAPcA&#10;uwD1AMUA8wDRAPIA5ADxAPEA7wD6AO4A/wDuAP8A7QD/AO0A/wDtAP8A7QD/AP8ZIAD/GB0A/xUd&#10;AP8QHwD/DikA/ww0AP8KQQD/B00A/wVZAP8EZAD/BG4A/wN3AP8DgAD/A4cA/wONAP0CkwD7ApkA&#10;+QKeAPcCpAD1AqoA8wGwAPEBuADvAcIA7QHPAOsB4wDqAe8A6AL7AOcE/wDmBf8A5gb/AOYG/wDm&#10;Bv8A5gb/AP8cGwD/GxkA/xcYAP8VHQD/EyUA/xEwAP8QPQD/DkkA/wxVAP8LYAD/C2oA/QtzAPsL&#10;fAD5CoMA9wqKAPUKkAD0CpYA8wqbAPEKoQDvCacA7QmuAOsJtgDoCcAA5gnNAOQJ4gDiCvAA3wv7&#10;AN4M/wDcDf8A3A3/ANsN/wHbDf8B2w3/Af8fFwD/HhMA/xsSAP8cGQD/GyIA/xgsAP8VOAD/E0QA&#10;/hJQAPkRWwD1EGYA8xBvAPAQdwDuEH8A7BCGAOoQjADpEJIA6BCYAOYPngDlD6UA4w+sAOEPtADg&#10;D74A3g/MANoQ4QDVEfAA0hL7AM8S/wHOE/8BzRP/Ac0T/wHME/8BzBP/Af8iEgD/Ig8A/yEPAP8i&#10;FAD/IhwA/yAnAP8dMgD4Gz4A8hlLAO4YVgDqF2AA5xZqAOQWcgDiFnoA4BaCAN4WiADcFo8A2xaV&#10;ANkWmwDWFqIA1BapANIWsQDQF7sAzhfJAMwY3gDIGe4BxRr7AcMa/wLBG/8CwBv/AsAb/wLAG/8C&#10;wBv/Av8mDgD/JQsA/ygMAP8pEAD/KBYA/iYgAPQkKwDsITgA5iBEAOEfUADdH1sA2R5lANUebQDS&#10;H3UA0B99AM4fgwDMH4oByx+QAckflwHIH54Bxh+lAcUgrQHDILcBwSDEAcAh1gG8IuoCuSL4A7Yi&#10;/wO1I/8DtCP/BLMj/wSzI/8EsyP/BP8pCwD/KgUA/y4IAP8vDAD/LRAA8ysXAOgoIgDgJi8A2SY9&#10;ANInSgDNJ1UAyihfAMcoaAHFKG8Bwyd3AcEnfgG/J4QBvieLArwnkgK7J5kCuSegArcnqQO2KLMD&#10;tCi/A7MozwOwKeYErSn2BKsq/wWpKv8GqCr/Bqgq/waoKv8GqCr/Bv8tBQD/MAAA/zMCAPY0BgDv&#10;MgoA6C4QANwsGADRLigAyy83AMYwRADBME8AvjBZAbswYgG4MGoCti9xArUveAKzL38DsS+GA7Av&#10;jQOuLpQErS6cBKsupAWpL64FqC+6BaYvygakMOIGoTDzB58w/wieMf8InTH/CJwx/wicMf8InDH/&#10;CP8wAAD/NQAA7zgAAOI6AADbOQQA1jUJAM40EwDGNiIAvzgxALo4PwC2OEoBszhUAbA3XQKtN2QC&#10;qzZsA6k2cwSoNnkEpjWABaQ1hwWjNY8GoTWXB581oAeeNaoInDW2CJs1xQmZNd0JljbvCpQ2/QqT&#10;N/8Kkjf/CpI3/wqSN/8Kkjf/Cv8zAAD2OgAA5D8AANhCAADOQgEAyT4GAMQ7DwC7Ph0AtT8sALE/&#10;OgCtP0UBqT9PAaY+WAKjPV8DoT1nBJ88bQWdPHQGnDt7Bpo7ggeYO4oIljuTCZU6nAqTOqYLkTqy&#10;C5A7wAyOO9UMjDzsDYo8+w2JPP8NiTz/DIg8/wyIPP8MiDz/DP83AADqPwAA3EUAAM5JAADFSQAA&#10;v0YCALpDDACzRBkArUUnAKhGNQCkRUEBoEVLAp1EUwKaQ1sDmENiBZZCaQaUQXAHkkF2CJBAfgmO&#10;QIYKjUCOC4tAmAyJQKINh0CuDoVAvA+EQM8PgkHpD4FB+Q+AQf8PgEL/DoBC/w6AQv8OgEL/Dvo7&#10;AADlRAAA00sAAMdOAAC+TwAAuEwAALJJCQCrSRUApUsjAKBLMQCcSz0BmEpHApVJTwOSSVcEkEhe&#10;BY5HZQaLR2sHiUZyCYhGeQqGRYILhEWKDYJFlA6ARJ8PfkSrEHxFuRF7RcsRekXmEXlG9xF4Rv8Q&#10;eEb/EHhG/w94Rv8PeEb/D/A/AADfSQAAzU8AAMFTAAC4VAAAsVIAAKtOBQCkThEAnk8gAJlQLQCV&#10;UDkBkk9DAY5OTAOLTVMEiU1aBYZMYQaES2gIgktuCYBKdgt+Sn4MfEmHDnpJkQ94SZwQdkmoEnRJ&#10;thJzScgTckrjE3FK9RJxSv8RcUv/EXFL/xBxS/8QcUv/EOxDAADZTAAAyFMAAL1XAAC0WAAArFcA&#10;AKVSAQCeUw8AmFQcAJNUKQCPVDUAi1NAAYhTSAKFUlAEglFXBX9QXgZ9UGQIe09rCXlPcgt3TnsN&#10;dU6EDnNNjhBxTZkRb02lE21NsxRsTcUUa07hFGtO9BNrTv8Sa07/EmtO/xFrTv8Ra07/EehGAADT&#10;UAAAxFYAALlaAACwXAAAploAAJ9WAACYVg0AklcZAI5YJgCJWDIAhlg9AYJXRQJ/Vk0DfFVUBXlU&#10;WwZ3VGEIdVNoCXNTcAtxUngNb1KBD21SixBrUZcSaVGjE2dRsRRmUcMVZVLeFWVS8hRlUv8TZVL/&#10;EmVS/xJlUv8SZVL/EuRKAADPUwAAwFoAALVeAACsYAAAol4AAJpZAACSWgsAjVsWAIhcIwCEXC8A&#10;gFs6AX1bQwJ5WksDdllSBHRYWAZxWF8Hb1dmCW1XbQtrVnUNaVZ+D2dWiRFlVZUSY1WhFGJVrxVh&#10;VcEWYFXbFmBW8RVgVv4UYFb/E2FW/xJhVv8SYVb/EuBNAADLVgAAvV0AALJhAACoYwAAnWEAAJVd&#10;AACNXgkAh14TAINfIAB/XywAe183AXdeQAJ0XkgDcV1PBG9cVgVsXFwHaltjCWhbawtmWnMNZFp8&#10;D2JahxFgWZMSXlmgFF1ZrhVbWb8WW1nYFltZ7xVbWf0UXFn/E1xZ/xJcWf8SXFn/EtxQAADHWQAA&#10;umAAAK9kAACkZQAAmWQAAJBgAACIYQYAgmIRAH5jHQB6YyoAdmM0AXNiPQFvYkYCbGFNBGphVAVn&#10;YFoHZWBhCGNfaQphX3EMX156Dl1ehRBbXpESWV2eFFhdrBVXXb0WVl3VFlZd7hVXXfwUV13/E1dd&#10;/xJXXf8SV13/EtZTAADEXAAAt2MAAKxoAACgaAAAlWcAAIpjAACDZQIAfWYPAHhmGgB0ZycAcWcy&#10;AG5nOwFrZkMCaGZLA2VlUgVjZVkGYWRfCF5kZwpcY28MWmN4DlhjgxBWYo8SVGKcE1NiqhVSYrsV&#10;UWLSFVFh7RVSYfsUUmH/E1Nh/xJTYf8SU2H/EtFWAADAXwAAs2YAAKlrAACcawAAkGoAAIVnAAB9&#10;aQAAd2oNAHNrFwBvayQAbGwvAGlsOAFma0ECY2tJA2FrUARealcGXGpdB1ppZQlYaW0LVWh2DVNo&#10;gQ9RZ40RT2eaEk5nqRRNZ7kUTGfPFExm6xRNZvsTTWb/Ek5l/xJOZf8STmX/EsxaAAC8YwAAsGoA&#10;AKVvAACYbgAAjG0AAIBsAAB3bQAAcW4LAG1vFABpcCEAZnEsAGRxNgFhcT4BXnFGAlxwTQNZcFQF&#10;V3BbBlVvYghTb2oKUG5zDE5ufg5MbYoQSm2YEUlspxJIbLgTR2zNE0ds6hNIa/oSSGv/Ekhq/xFI&#10;av8RSGr/EcdeAAC4ZwAArG4AAKFyAACTcgAAh3EAAHpxAABxcgAAa3QHAGZ1EQBjdh0AYHcoAF53&#10;MwBbeDwBWXdDAlZ3SwNUd1IEUnZZBVB2YAdOdWgIS3VxCkl0fAxHdIgORXOWD0NzpRBCc7YRQXPL&#10;EUJy6BFCcvgRQnH/EENw/xBDcP8QQ3D/EMFjAACzbAAAqHMAAJt2AACOdQAAgXYAAHV2AABpeAAA&#10;Y3oCAF58DgBcfRkAWX4kAFd/LwBVfzgBU39AAVB/SAJOfk8DTH5WBEp+XQVIfWUGRn1uCEN8eQpB&#10;fIYLP3uUDT57ow48e7MOPHvIDjx65g48efcOPHj/Djx4/w49d/8OPXf/DrxoAACvcgAApHkAAJZ6&#10;AACIegAAfHoAAHB8AABjfwAAXIIAAFeECwBThRQAUYYgAE+GKgBOhzQATIc8AUqHRAFIh0sCRodT&#10;AkSGWgNChmIEQIZsBj6Fdgc7hYMIOYWRCjiEoAs2hLELNoTGCzaD5As2gvYLNoH/DDaA/ww2gP8M&#10;NoD/DLZvAACqeAAAn38AAJB+AACDfwAAd4AAAGuCAABehwAAVYoAAE6MBgBKjhAASI8aAEePJQBF&#10;kC8ARJA4AEKQQABAkEcBP5BPAT2QVgI7kF8COZBoAzePcwQ1j4AFM4+OBjGPngcwjq8HL47DBy+O&#10;4QcvjPQIL4v/CC+K/wgviv8JL4r/CbB2AAClfwAAmIQAAIqEAAB9hQAAcIcAAGWKAABajgAAT5IA&#10;AEaVAABBmAwAPpgUAD2ZHwA7mSgAOpoxADmaOgA3mkIANppKADWaUgEzmloBMZpkAS+abwItmnsC&#10;LJqKAyqamgMpmqwEKJrABCeZ3gMnl/IEJ5b9BSeV/wUnlf8FJ5X/Bal+AACehQAAkokAAISKAAB2&#10;jAAAao8AAF6TAABUlwAASZsAAECfAAA3ogQAMqMOADGjFwAwpCEALqQqAC2kMgAspToAK6VDACql&#10;SwAppVQAKKVeACalaQAlpXYBI6WFASKllgEgpqgBH6W7AR6l1wEepO8BHqL7Ah6h/wIeof8CHqH/&#10;AqKGAACXjAAAi48AAH2RAABvlAAAY5gAAFedAABNoQAAQ6UAADioAAAwqwAAKK4HACSvEAAjrxcA&#10;Ia8hACCwKQAfsDEAHrA6AB2xQgAcsUwAG7FWABqxYQAZsm8AGLJ+ABaykAAVsqIAFLK2ABOyzgAT&#10;sesAE6/5ABOu/wETrv8BE67/AZqNAACQkgAAhJcAAHWaAABonwAAW6MAAFCoAABFrAAAO7AAADGy&#10;AAAntQAAILgAABi6BwAUvA4AE7wVABK8HgARvSYAEb0uABC9NwAQvkEADr5MAA6+VwANvmUADL90&#10;AAu/hgAKvpkACL6sAAe+wgAHvt8ACL7wAAi9+gAIvfwACL38AJOUAACHmQAAep8AAGylAABgqgAA&#10;U68AAEezAAA8tgAAMbgAACe7AAAfvgAAF8EAABHEAQAMyAgACMkOAAfJFAAGyRwABckkAATKLAAD&#10;yjYAAspAAADLTAAAy1kAAMtoAADLeQAAzIwAAMufAADLswAAy8gAAMziAADM7wAAzPEAAMzxAIqa&#10;AAB8oQAAb6cAAGKtAABVswAASLgAADu7AAAwvgAAJsEAAB3EAAAVyAAAD8sAAArOAAAE0gIAANMK&#10;AADTDwAA1BQAANUaAADWIgAA1yoAANk0AADaPwAA3EsAANxaAADdagAA3X0AAN2RAADdpAAA3rYA&#10;AN7IAADe3gAA3uIAAN7iAH+iAABxqQAAZLAAAFa3AABJvAAAPMAAAC/EAAAkxwAAG8sAABPPAAAN&#10;0gAAB9YAAADbAAAA3gAAAN8DAADgCQAA4Q4AAOISAADjFwAA5R4AAOYnAADoMQAA6j0AAOxLAADs&#10;WgAA7WwAAO6AAADulAAA7qUAAO60AADuwgAA7sYAAO7GAHSqAABmsgAAWLkAAEvAAAA9xQAAL8kA&#10;ACTNAAAZ0QAAEdYAAAvbAAAD3gAAAOEAAADlAAAA6AAAAOkAAADqAAAA6wYAAO0LAADvDwAA8BMA&#10;APIaAAD0IwAA9y4AAPk7AAD7SgAA/FsAAP1tAAD9gAAA/pMAAP6iAAD+rQAA/q8AAP6vAP8QHwD/&#10;Dh0A/wodAP8BIAD/ACgA/wA1AP8AQQD/AE4A/wBaAP8AZQD/AG4A/wB3AP8AfwD+AIYA/ACMAPsA&#10;kgD5AJcA+ACcAPcAogD2AKcA9QCtAPMAtQDyAL0A8QDJAO8A3ADuAOsA7QD3AOwA/wDrAP8A6gD/&#10;AOoA/wDqAP8A6gD/AP8THAD/ERkA/w0ZAP8GHAD/AyUA/wAxAP8APgD/AEoA/wBWAP8AYQD/AGsA&#10;/QBzAPoAewD3AIMA9QCJAPQAjwDyAJQA8QCZAPAAnwDuAKQA7QCrAOwAsgDqALoA6ADGAOcA1gDl&#10;AOgA5AD1AOMA/gDiAP8A4QD/AOEA/wDhAP8A4QD/AP8VGAD/ExQA/w8UAP8NGQD/CyIA/wgtAP8E&#10;OQD/AUYA/wBRAP4AXAD6AGYA9gBvAPIAdwDvAH4A7QCFAOsAiwDqAJEA6ACWAOcAnADmAKEA5ACo&#10;AOMArwDhALgA3wDDAN0A0QDbAOYA2QDzANcA/QDVAv8A1AL/ANQD/wDUA/8A1AP/AP8YEwD/FRAA&#10;/xIPAP8SFQD/ER0A/w4oAP8MNAD/CkEA+QhMAPUGVwDxBmEA7QZqAOkFcgDmBXoA5AWBAOIFhwDg&#10;Bo0A3waSAN0GmADbBp4A2QalANcGrQDUBrUA0gbAANAHzwDOCOUAzAn0AMoL/wDIDP8Axwz/AMcM&#10;/wDGDP8Axgz/AP8bDgD/GQwA/xgNAP8YEQD/FxgA/xQiAPsRLgDzEDoA7Q5GAOgNUgDlDVwA4Q1l&#10;AN4NbQDbDXUA2A18ANUNggDTDYkA0Q2PANANlQDODZwAzQ6jAMsOqwDJDrQAyA7AAMYOzwDDEOYA&#10;wBH1AL0S/wC8Ev8AuxL/ALoS/wG6Ev8BuhL/Af8fCgD/HAQA/x8IAP8fDQD/HRIA+BobAO4WJgDm&#10;FDMA4BM/ANoTSwDUE1YA0BNfAM4UaADLFG8AyRR3AMcVfQDGFYQAxBWKAMMVkQDBFpgAwBafAL4W&#10;pwC8F7AAuxe8ALkXywC3GOIAsxnyAbEa/wGvG/8Brhv/Aa4b/wGtG/8BrRv/Af8iBAD/IgAA/yUC&#10;APwkBwD3IQwA7B0SAOEaHADYGioA0Bs4AMsdRQDHHVAAwx5aAMAeYgC+HmoAvB9xALofeAC5H34A&#10;tx+FALYfjAC0H5MAsx+aAbEgowGwIKwBriC3AawhxgGrId0BpyLvAqUi/QKjI/8CoiP/AqIj/wKh&#10;I/8CoSP/Av8lAAD/KAAA8ioAAOUrAADfKAUA3CELANIhFADJJCQAwyUyAL4mPwC6J0oAtydUALQn&#10;XQCyJ2QAsCdsAK4ncgGtJ3kBqyd/AaonhgGoJ44BpyeWAqUnngKjKKgCoiizAqAowQKfKNUCnCns&#10;A5oq+gOYKv8Elyr/BJcq/wSWKv8Elir/BP8oAAD1LgAA5TMAANo1AADQMwEAzC0GAMYqEAC+LR4A&#10;uC4sALMvOgCvL0UArDBPAKkvWACnL18BpS9mAaMvbQGhL3MCoC56Ap4ugQKdLokCmy6RA5kumgOY&#10;LqQEli+vBJUvvQSTL88EkTDoBY8w+AWNMf8FjTH/BYwx/wWMMf8FjDH/Bf8tAADqNQAA3DoAAM49&#10;AADGPAAAwDcCALszDQCzNBkArjYnAKk3NAClN0AAojdKAJ83UwGdNloBmzZhAZk2aAKXNW8ClTV1&#10;A5Q1fAOSNYQEkDWNBI81lgWNNaAFizWrBoo1uQaINcoHhzblB4U29geEN/8Hgzf/B4M3/weCN/8H&#10;gjf/B/QyAADjOwAA0kEAAMZEAAC9QwAAtz8AALE7CQCqOxQApTwiAKA9MACdPTsAmT1FAJY9TgGU&#10;PFYBkjxdApA8YwKOO2oDjDtxBIo7eASIOoAFhzqIBoU6kgaDOpwHgTqoCIA6tQl+O8YJfTvhCXs8&#10;8wl7PP8Jejz/CHo8/wh6PP8Iejz/CO43AADdQQAAy0YAAL9JAAC2SQAArkYAAKlBBACjQREAnUIe&#10;AJhDKwCVQzcAkUNBAI5CSgGMQlIBiUFZAodBXwOFQWYDg0BtBIFAdAWAQHsGfj+EB3w/jgh6P5kJ&#10;eD+lCndAsgp1QMMLdEDdC3NB8QtyQf8KckH/CnJB/wlyQf8JckH/Cek8AADVRQAAxUsAALpOAACw&#10;TgAAp0sAAKJGAACbRg4AlkcaAJFIJwCOSDMAikg9AIdHRgGER04BgkZVAoBGXAN+RWIEfEVpBHpF&#10;cAV4RHgGdkSBCHREiwlyRJYKcESiC29ErwxuRMAMbUXZDWxF7wxrRf0La0b/C2tG/wprRv8Ka0b/&#10;CuVAAADPSQAAwU8AALVSAACrUgAAoU8AAJtKAACUSgwAj0sXAItMJACHTC8AhEw6AIFMQwF+S0sB&#10;e0tSAnlKWAN3Sl8EdUlmBXNJbQZxSXUHb0l+CG1IiAlrSJMLakifDGhIrQ1nSb0NZknUDmVJ7Q1l&#10;SvwMZUr/C2VK/wtlSv8LZUr/C+BEAADLTQAAvVIAALJWAACmVQAAnFIAAJVOAACOTgkAiU8UAIVQ&#10;IACBUCwAflA3AHtQQAF4UEgBdU9PAnNOVQNxTlwEb05jBW1NagZrTXIHaU17CGdNhQplTZELZEyd&#10;DGJNqw1hTbsOYE3RDmBN7A5gTfsNYE3/DGBN/wtgTf8LYE3/C9xHAADHUAAAuVYAAK5ZAACiWAAA&#10;mFYAAJBRAACJUgYAg1MRAH9THQB7VCkAeFQ0AHVUPQFyU0UBcFNMAm1SUwJrUlkDaVJgBGdRZwZl&#10;UW8HY1F4CGJRgwpgUY8LXlCbDV1QqQ5bUbkOW1HOD1pR6g5bUfoNW1H/DFtR/wxbUf8LW1H/C9ZK&#10;AADDUwAAtlkAAKtcAACeWgAAk1kAAItUAACEVgMAflYQAHpXGgB2VyYAc1gxAHBXOgBtV0IBaldJ&#10;AmhWUAJmVlcDZFZeBGJVZQVgVW0HXlV2CF1VgQpbVY0LWVSaDVhUpw5WVbgPVlXMD1ZV6Q5WVfkN&#10;VlX/DVdU/wxXVP8MV1T/DNFNAADAVgAAs1wAAKdeAACaXQAAj1wAAIZYAAB/WQAAeVoNAHRbFwBx&#10;WyMAblsuAGtbNwBoW0ABZVtHAWNaTgJhWlUDX1pcBF1aYwVcWmsGWll0CFhZfwpWWYsLVFmYDVNY&#10;pg5SWbYOUVnKD1FZ5w5RWPgNUlj/DVJY/wxSWP8MUlj/DM1RAAC8WQAAsF8AAKNhAACWYAAAi18A&#10;AIFbAAB5XQAAc14MAG9eFQBrXyAAaF8rAGZgNQBjYD0BYV9FAV9fTAJdX1MDW19aBFleYQVXXmkG&#10;VV5yCFNefQlRXYkLUF2WDE5dpA1NXbQOTF3IDkxd5g5NXfcNTVz/DE1c/wxOXP8MTlz/DMlUAAC5&#10;XAAArWMAAJ9jAACSYwAAh2IAAHxgAAB0YQAAbmIJAGljEgBmYx0AY2QoAGFkMgBeZDsAXGRDAVpk&#10;SgJYZFECVmRYA1RkXwRSY2cFUGNwB05jeghMYoYKS2KUC0liogxIYrINR2LHDUdi5A1IYfYMSGH/&#10;DEhg/wtJYP8LSWD/C8RYAAC1YAAAqmYAAJtmAACNZgAAgmUAAHZkAABuZQAAaGYFAGNnEABgaBoA&#10;XWklAFtqLwBZajgAV2pAAVVqRwFTak4CUWpVA09pXQRNaWQFS2ltBkloeAdHaIQJRmiSCkRnoQtD&#10;Z7EMQmfFDEJn4gxCZvUMQ2b/C0Nl/wtDZf8LQ2X/C79cAACxZAAApmoAAJZpAACJaQAAfWkAAHFp&#10;AABnagAAYmwBAF1tDQBZbhYAV28hAFVwKwBTcDUAUXA9AFBwRQFOcEwBTHBTAkpwWgNIcGIERm9r&#10;BURvdQZCb4IHQG6PCT9ungo9bq8KPW7CCjxu4Ao9bfQKPWz/Cj1r/wo+a/8KPmv/CrpgAACtaQAA&#10;oG4AAJFtAACEbQAAeG0AAGxuAABhcAAAW3IAAFZ0CgBSdRIAUHYdAE53JwBMdzEAS3g5AEl4QQBI&#10;eEkBRnhQAUR3VwJCd18DQHdoAz53cwQ8dn8GOnaNBzl2nAg3da0IN3XACDZ13gg3dPIIN3P+CDdy&#10;/wg3cv8IN3L/CLVmAACpbwAAmnEAAItxAAB+cQAAc3IAAGhzAABcdgAAVHkAAE57BQBKfQ8ASH4Y&#10;AEZ/IwBFfywAQ4A1AEKAPQBBgEUAP4BMAT2AVAE8gFwCOn9lAjh/bwM2f3wENH+KBDJ/mgUxfqoG&#10;MH69BjB+2gYwffAGMHv9BjB7/wYwev8GMHr/BrBsAACkdQAAlHUAAIZ1AAB5dgAAbncAAGN5AABX&#10;fQAAT4EAAEeEAABChgwAP4cTAD2IHQA8iCcAO4kwADqJOAA4iUAAN4lIADaJTwA0iVgBM4lhATGJ&#10;bAEviXgCLYmHAiyJlwMqiKcDKYi6AymI1AMphu4DKYX8BCmE/wQphP8EKYT/BKp0AACeewAAjnoA&#10;AIB6AAB0ewAAaH4AAF2BAABShQAASYkAAEGMAAA5kAUANZEPADOSFwAykiEAMZIpADCTMgAukzoA&#10;LZNBACyTSgArlFIAKpRcACiUZwAnlHMBJZSCASSUkwEik6QBIZO3ASCTzwEhkuwBIJD6AiCP/wIg&#10;j/8CII//AqR8AACXgAAAh38AAHuAAABuggAAYoUAAFeJAABNjgAAQpIAADqWAAAymQAAKpwJACid&#10;EQAmnRkAJZ0iACSeKgAjnjIAIp46ACGeQgAgnksAH59VAB6fYAAcn20AG598ABqfjQAYn58AF5+y&#10;ABafyQAWnugAFpz3ABab/wEXm/8BF5v/AZ2DAACPhgAAgoYAAHSHAABniwAAW48AAFCTAABGmAAA&#10;PJwAADOgAAArowAAI6YAAByoCwAaqREAGKkYABepIQAWqikAFaoxABSqOQATqkMAE6tNABKrWAAR&#10;q2UAEKt0AA6rhgAOq5kADausAAyrwQAMqt8ADKnyAA2o/AANqP8ADaj/AJaKAACJjAAAeo0AAGyR&#10;AABglQAAVJoAAEmfAAA/owAANacAACuqAAAjrgAAG7AAABSzAQAPtQoADbYQAAy2FgALth8ACrYn&#10;AAm2LwAItjkAB7dDAAa3TwAEt1sAA7dqAAK3ewAAt44AALehAAC2tAAAtssAALblAAC18QAAtfcA&#10;ALX3AI+RAACBlAAAcpcAAGWcAABYoQAATKYAAEGrAAA3rwAALLIAACO1AAAauAAAE7sAAA69AAAJ&#10;wAUAA8ENAADBEQAAwRcAAMIeAADCJgAAwi8AAMM5AADERAAAxFAAAMReAADFbwAAxYEAAMWVAADF&#10;qAAAxbwAAMTRAADE5gAAxO4AAMTuAIaYAAB5ngAAa6MAAF2pAABQrgAARLMAADe2AAAsuQAAIrwA&#10;ABm/AAARwgAADMUAAAbIAAAAywAAAMwHAADMDQAAzREAAM0WAADOHQAAzyQAANAtAADSOAAA1EQA&#10;ANRSAADVYQAA1XMAANaHAADWmwAA1q0AANe/AADYzgAA2N0AANjdAHugAABupgAAYK0AAFOzAABF&#10;uAAAOLwAACu/AAAhwgAAF8YAABDJAAAKzAAAAtAAAADUAAAA1wAAANgAAADaBQAA2wsAANwOAADe&#10;EwAA3xkAAOEhAADjKgAA5TYAAOdDAADnUwAA6GQAAOl3AADpjAAA6p8AAOquAADqugAA6sMAAOrD&#10;AHCoAABirwAAVbYAAEe8AAA5wAAALMQAACDIAAAWzAAADtAAAAfUAAAA2QAAAN0AAADhAAAA4wAA&#10;AOQAAADmAAAA5wEAAOkHAADrDAAA7BAAAO4VAADwHQAA8ycAAPYzAAD3QwAA+FQAAPlmAAD5egAA&#10;+o4AAPqeAAD7qQAA+7AAAPuwAP8LGwD/BxkA/wAZAP8AHAD/ACUA/wAyAP8APwD/AEsA/wBXAP8A&#10;YgD/AGsA/wBzAP0AewD7AIIA+gCIAPgAjQD3AJIA9gCYAPUAnQD0AKIA8wCpAPEAsADvALgA7gDD&#10;AOwA0QDrAOYA6QDzAOgA/gDoAP8A6AD/AOgA/wDoAP8A6AD/AP8OGAD/ChUA/wEUAP8AGAD/ACIA&#10;/wAuAP8AOwD/AEcA/wBTAP0AXgD6AGcA9wBvAPUAdwDzAH4A8gCEAPAAiQDvAI8A7gCUAOwAmgDr&#10;AJ8A6QClAOgArADmALQA5AC/AOMAzADhAOIA3wDwAN4A+wDeAP8A3QD/AN0A/wDcAP8A3AD/AP8Q&#10;EwD/DREA/wYQAP8CFQD/AB4A/wApAP8ANgD/AEIA+gBOAPQAWQDxAGIA7gBrAOwAcgDqAHkA6AB/&#10;AOcAhQDlAIsA5ACQAOIAlgDhAJwA3wCiAN0AqQDaALEA2AC7ANUAyADSAN0A0QDtANAA+QDPAP8A&#10;zgD/AM0A/wDNAP8AzQD/AP8RDwD/Dg0A/wwNAP8LEgD/BxkA/wIkAP8AMAD2ADwA7wBJAOoAUwDn&#10;AF0A5ABmAOEAbQDfAHQA3QB7ANsAgQDZAIYA1gCMANQAkgDSAJgA0ACeAM4ApgDMAK4AygC4AMgA&#10;xADGANcAxQDqAMMA9wDCAP8AwQH/AMAC/wDAAv8AwAL/AP8UCwD/EAYA/xAJAP8QDgD/DhQA/woe&#10;APUGKQDrBDYA4wNCAN8DTgDbBFcA1gRgANMEaADQBG8AzgV2AMwFfADKBYIAyQWIAMcFjgDGBZQA&#10;xAWbAMIFowDABqsAvga1AL0GwgC7CNQAugnpALcL+AC1DP8AtAz/ALQM/wC0DP8AtAz/AP8XBAD/&#10;FAAA/xYDAP8UCQD/EQ4A8g4VAOgMIQDeCi4A1gs7ANAMRwDMDFEAyQxaAMYNYgDEDWoAwg1xAMAN&#10;dwC/DX0AvQ6DALwOigC6DpEAuQ6YALcOoAC2DqkAtA+0ALIPwQCxENQArhHrAKsS+gCpEv8AqBP/&#10;AKcT/wCnE/8ApxP/AP8aAAD/GwAA+RsAAOsZAADlFAYA5RAOANkOFwDPESYAyBI0AMQTQAC/FEsA&#10;vBRUALkVXQC3FWQAtRVrALQVcQCyFXgAsRZ+AK8WhQCuFowArBaUAKsXnACpF6YApxiwAKYYvQCk&#10;GM8AohrnAJ8a9wCdG/8BnBv/AZwb/wGbG/8Bmxv/Af8dAAD3IQAA6CQAAN0lAADUIQEAzxsIAMoX&#10;EQDCGiAAvBwtALcdOgCzHkUAsB5PAK0eVwCrHl8AqR9mAKgfbACmH3MApR95AKMfgACiH4cAoCCP&#10;AJ8gmACdIKIAmyCsAZohuQGYIcoBliLkAZQj9QGSI/8BkSP/AZAj/wGQI/8BkCP/Af8iAADrKQAA&#10;3S4AAM8vAADHLQAAwScDAL0iDQC2IxoAsCUoAKwmNACoJkAApSdJAKInUgCgJ1oAnidhAJwnZwCb&#10;J20AmSd0AJgnewGWJ4IBlSeLAZMnlAGRKJ4BkCipAY4otQKNKcYCiynfAokq8gKHKv8Chir/AoYq&#10;/wKGKv8Chir/AvQoAADjMQAA0TYAAMU4AAC8NgAAtjAAALIrCQCrLBQApi0iAKIuLwCeLjoAmy5E&#10;AJgvTQCWL1UAlC5cAJIuYgCQLmkBjy5vAY0udgGMLn4Bii6GAogujwKHLpoChS+lA4MvsgOCL8ID&#10;gTDaA38w7wN9Mf4DfTH/A3wx/wN8Mf8DfDH/A+0vAADbNwAAyT0AAL4+AACzPAAArDgAAKczBACi&#10;MhEAnTQdAJk1KgCVNTUAkjVAAI81SQCNNVAAizVXAIk1XgGHNWQBhTRrAYQ0cgKCNHkCgDSCAn40&#10;iwN9NJYDezWhBHk1rgR4Nb4FdzbUBXY27QV0N/wFdDf/BHQ3/wR0N/8EdDf/BOc1AADSPQAAw0IA&#10;ALhEAACsQgAApD4AAJ85AACaOA4AlDoZAJA6JgCNOzEAijs7AIc7RACEO0wAgjtTAYA6WgF+OmAB&#10;fTpnAns6bgJ5OnUCdzp+A3Y6iAR0OpMEcjqeBXE6qwVvO7sGbjvPBm076gZtPPoGbDz/BWw8/wVs&#10;PP8FbDz/BeI5AADMQgAAvkcAALFIAAClRgAAnUMAAJc/AACSPgsAjT8VAIk/IQCFQC0AgkA3AH9A&#10;QAB9QEgAe0BPAXlAVgF3P10BdT9jAnM/agJxP3IDcD96A24/hARsP5AFaz+cBmk/qQZoP7gHZ0DM&#10;B2ZA6AdmQPkGZUD/BmVA/wZlQP8FZUD/Bdw+AADHRgAAuUsAAKxMAACgSgAAl0cAAJFDAACLQwgA&#10;hkMSAIJEHgB+RCkAe0U0AHlFPQB2RUUAdERMAXJEUwFwRFkBbkRgAmxDZwJrQ28DaUN3BGdDgQVm&#10;Q40GZEOZBmJDpwdhRLYIYETKCGBE5ghfRfgHX0X/B2BF/wZgRP8GYET/BtZBAADDSQAAtk4AAKdP&#10;AACbTQAAkksAAIxHAACFRwQAgEcQAHxIGgB4SCYAdUkwAHNJOgBwSUIAbklJAWxIUAFqSFYBaEhd&#10;AmZIZAJlSGwDY0h1BGFHfwVgR4oGXkiXB11IpQhbSLQIW0jHCVpI5AhaSfYIWkn/B1pI/wZaSP8G&#10;Wkj/BtFFAAC/TAAAslIAAKNRAACXUAAAjU4AAIZKAACASgEAeksOAHZMFwByTCMAb0wtAG1NNgBq&#10;TD8AaExGAGZMTQFkTFMBYkxaAmFMYQJfTGkDXkxyBFxMfAVaTIgGWUyVB1dMowhWTLIIVUzGCVVM&#10;4glVTPUIVUz/B1VM/wdWTP8GVkz/BsxIAAC8UAAAr1UAAKBUAACTUwAAiVEAAIFNAAB6TgAAdU8M&#10;AHBPFQBtUCAAalAqAGdQMwBlUDwAY1BDAGFQSgFfUFEBXVBYAlxQXwJaUGcDWVBwBFdQegVVUIYG&#10;VFCTB1JQoQhRULEJUFDECVBQ4QlQUPQIUVD/B1FP/wdRT/8GUU//BslLAAC5UwAAq1cAAJxWAACP&#10;VQAAhVQAAHxQAAB1UQAAcFIJAGtTEgBoVB0AZVQnAGJUMQBgVDkAXlRBAFxUSAFaVE8BWVRWAVdU&#10;XQJWVGUDVFRuBFJUeAVRVIQGT1SRB05UoAhMVK8ITFTCCUtU3wlMVPMITFP/B0xT/wdNU/8GTVP/&#10;BsVOAAC2VgAAp1oAAJhZAACLWAAAgVcAAHdUAABwVQAAalYGAGZXEABiVxoAYFgkAF1YLgBbWTcA&#10;WVk/AFdZRgBWWU0BVFlUAVNZWwJRWWMCT1hsA05YdgRMWIIFSliPBklYngdIWK4IR1jACEdY3QhH&#10;WPIIR1f/B0hX/wdIV/8GSFf/BsFRAACyWQAAo1wAAJRbAACHWwAAfVoAAHJYAABrWQAAZVoDAGBb&#10;DgBdXBcAWlwhAFhdKwBWXTQAVF48AFNeRABRXksBUF5SAU5eWQJMXmECS11qA0lddARHXYAFRV2N&#10;BkRdnAdDXawHQl2+CEJd2ghCXPEHQlz+B0Nb/wZDW/8GQ1v/Br1VAACvXQAAn18AAJBeAACDXgAA&#10;eF0AAG1cAABlXQAAX18AAFpgDABXYRQAVWIeAFJiKABRYzEAT2M5AE5jQQBMY0gAS2NPAUljVgFH&#10;Y14CRWNnAkRjcQNCY30EQGKLBT9imgY+YqoGPWK8Bzxi1gc9Ye8GPWH9Bj5g/wY+YP8GPmD/BrlZ&#10;AACrYQAAmmEAAIthAAB/YQAAdGEAAGlhAABfYgAAWWQAAFRmCQBRZxEATmcaAExoJABLaS0ASWk2&#10;AEhpPgBGakUARWpMAENqVAFCalwBQGllAj5pbwI8aXsDO2mJBDlpmAU4aKgFN2i6BTdp0wU3aO4F&#10;N2f8BThm/wU4Zv8FOGb/BbReAACnZQAAlWUAAIZkAAB6ZQAAb2UAAGRmAABZaAAAUmoAAE1sBABJ&#10;bg4AR24WAEVvIABEcCkAQnAyAEFwOgBAcUIAP3FJAD1xUQA8cVkBOnFiAThxbAI2cHgCNXCGAzNw&#10;lQMycKYEMXC4BDBw0AQxb+wEMW77BDFt/wQxbP8EMWz/BK9kAAChaQAAj2gAAIFoAAB1aQAAa2kA&#10;AGBrAABVbgAATXEAAEZzAABCdQsAP3YSAD13HAA8dyUAOngtADl4NQA4eT0AN3lFADZ5TQA1eVUA&#10;M3leADF5aAEweXQBLnmDAi15kgIreKMCKni1Aip4zAIqd+oCKnb5Ayp1/wMqdP8DKnT/A6pqAACa&#10;bQAAiWwAAHxtAABwbQAAZm4AAFtxAABQdQAASHgAAEF7AAA6fgUANn8OADSAFgAzgSAAMoEoADCB&#10;MAAvgjgALoJAAC2CSAAsglAAK4JaACqCZAAognAAJoJ/ASWCjwEkgqABI4KyASKCyQEigecBIn/3&#10;ASJ+/wIiff8CIn3/AqVxAACTcQAAg3EAAHZxAABscgAAYHUAAFZ4AABMfAAAQ4AAADuDAAAzhgAA&#10;LYkKACqKEQApixkAJ4siACaLKgAljDEAJIw5ACOMQgAijUoAIY1UACCNXgAfjWsAHY15AByNigAb&#10;jZwAGY2uABiMxAAYjOMAGYr1ABmJ/wEZiP8BGYj/AZ13AACMdgAAfXYAAHJ3AABleQAAWnwAAFCA&#10;AABGhAAAPIkAADSMAAAtkAAAJZMCAB+VDAAdlhIAHJYaABuXIgAalyoAGZcyABiYOgAXmEMAFphN&#10;ABWYWAAUmGQAE5hzABGYhAAQmJYAEJipAA6YvwAOl90AD5byABCV/AAQlP8AEJT/AJV9AACFfAAA&#10;eHwAAGt+AABfgQAAVIYAAEqKAABAjwAANpMAAC2XAAAmmgAAHp0AABegAwASogwAEKMSABCjGQAP&#10;oyEADqQpAA6kMQANpDoADKRFAAukUAAKpFwACaRqAAekewAGo44ABKOhAAKjtAADossAA6LmAAOh&#10;8wADofsAA6H7AI2DAAB/ggAAcYQAAGSHAABYjAAATZEAAEKWAAA4mgAAL54AACaiAAAepQAAF6gA&#10;ABGrAAAMrgcAB68NAAOvEgACrxkAAa8hAACvKQAAsDIAALA8AACwRwAAsFMAALBhAACwcQAAsIMA&#10;AK+XAACvqgAAr78AAK7ZAACu6wAArvQAAK70AIeJAAB4igAAao4AAF2TAABRmAAARZ0AADuiAAAw&#10;pgAAJ6oAAB6uAAAWsQAAELQAAAu2AAAFuQMAALoKAAC6DgAAuhMAALsZAAC7IQAAvCgAALwxAAC9&#10;PAAAvkgAAL5WAAC+ZQAAvncAAL6MAAC+nwAAvbMAAL7HAAC+3gAAvesAAL3rAH+SAABwlQAAYpoA&#10;AFWfAABJpQAAPasAADKvAAAotAAAHrYAABW5AAAOvAAACb8AAALCAAAAxAAAAMUEAADGCgAAxg4A&#10;AMcSAADIGAAAyR8AAMonAADMMAAAzjwAAM5JAADPWQAAz2oAAM9+AADPkwAAz6YAAM+4AADPyAAA&#10;z9sAAM/bAHecAABooQAAW6cAAE6uAABBtAAANLcAACi6AAAdvQAAE8AAAA3EAAAGxwAAAMoAAADO&#10;AAAA0AAAANEAAADSAgAA0wgAANUMAADWEAAA2RUAANscAADdJAAA4C8AAOI8AADjSwAA5FwAAORv&#10;AADlgwAA5ZgAAOWpAADltgAA5cMAAOXDAGylAABfrAAAUbIAAES5AAA1vAAAKMAAABzEAAASyAAA&#10;DMsAAAPPAAAA0wAAANgAAADcAAAA3wAAAN8AAADhAAAA4wAAAOQDAADmCAAA6A0AAOkRAADsGAAA&#10;7iIAAPEuAADzPAAA9E0AAPVfAAD2cwAA94cAAPeZAAD4pQAA+LAAAPiwAP8DFwD/ABUA/wAVAP8A&#10;GAD/ACMA/wAvAP8APAD/AEgA/wBUAP8AXgD/AGcA/QBvAPsAdgD5AH0A+ACDAPYAiAD1AI4A9ACT&#10;APIAmADxAJ4A8ACkAO4AqwDtALMA6wC9AOoAywDoAOEA5wDxAOYA/QDlAP8A5AD/AOQA/wDkAP8A&#10;5AD/AP8HEwD/ABEA/wARAP8AFQD/AB8A/wArAP8ANwD/AEQA/gBPAPoAWgD3AGMA9ABrAPIAcgDw&#10;AHkA7wB/AO0AhADrAIoA6gCPAOgAlADnAJoA5QCgAOQApwDiAK8A4AC5AN4AxgDcANoA2gDsANgA&#10;+QDWAP8A1gD/ANcA/wDYAP8A2AD/AP8KEAD/Aw4A/wANAP8AEgD/ABoA/wAmAPwAMgD3AD8A9ABK&#10;APEAVQDtAF4A6gBmAOgAbgDlAHQA4wB6AOIAgADgAIUA3gCLANwAkADbAJYA2ACcANUAowDTAKsA&#10;0QC1AM4AwQDMANEAywDnAMkA9QDIAP8AyAD/AMgA/wDIAP8AyAD/AP8MDAD/BggA/wIKAP8ADwD/&#10;ABUA/AAgAPEALADsADkA6QBFAOUATwDhAFkA3gBhANsAaADXAG8A1AB1ANIAewDQAIAAzgCGAMwA&#10;jADLAJIAyQCYAMcAoADFAKgAwwCxAMEAvAC/AMsAvQDjALwA8gC7AP0AuwD/ALoA/wC6AP8AugD/&#10;AP8OBQD/CQAA/wkFAP8GCwD/ARAA8AAZAOYAJQDhADIA3AA/ANYASQDRAFMAzgBbAMsAYwDIAGoA&#10;xgBwAMUAdgDDAHsAwQCBAMAAhwC+AI4AvACUALsAnAC5AKQAtwCuALUAuQCzAMgAsQDfALAB7wCv&#10;AfsArgL/AK0D/wCtA/8ArQP/AP8QAAD/DgAA/w0AAPYLAwDyBwoA4gERANsCHQDSAysAzAM3AMgE&#10;QwDEBE0AwQRWAL4FXQC8BWQAugVrALgFcQC3BXYAtQV8ALMGgwCyBokAsAaRAK8HmQCtB6EAqwer&#10;AKkItwCoCcYApgrdAKUL8ACjDP0Aog3/AKEN/wChDf8AoA3/AP8RAAD8EgAA7BMAAOITAADbDwMA&#10;1gkLAM4IFADGCiIAwAwwALwNPAC4DUYAtQ1PALIOVwCwDl8Arg5lAK0OawCrDnEAqg54AKgOfgCn&#10;D4UApQ+NAKQPlgCiEJ8AoBCpAJ8QtQCdEcUAmxHeAJkS8QCXE/8AlhT/AJUU/wCVFP8AlBT/AP8V&#10;AADtGwAA4B8AANIfAADJGwAAxBQFAMEQDgC6EhsAtBMpALAUNQCsFUAAqRVJAKYVUgCkFlkAohZg&#10;AKEWZgCfFmwAnhZyAJwWeQCbF4AAmReIAJgXkQCWGJsAlBimAJMZsgCRGcEAkBrYAI0b7gCLHP0A&#10;ihz/AIoc/wCJHP8AiRz/APQdAADkJQAA0ykAAMcqAAC8JgAAtiAAALQZCwCuGhUAqBwjAKQdLwCh&#10;HjoAnh5EAJseTACZHlQAlx9bAJUfYQCUH2cAkh9tAJEfdACPIHwAjiCEAIwgjQCKIJcAiSGiAIch&#10;rgCGIr0AhSLRAYIj6wGBJPsBgCT/AX8k/wF/JP8BfyT/AewlAADbLQAAyTEAALwxAACxLgAAqykA&#10;AKckBQCjIxEAniQdAJolKgCWJjUAkyY/AJEmRwCPJk8AjSZWAIsnXACJJ2IAiCdpAIYnbwCFJ3cA&#10;gyd/AIEniQGAKJMBfiieAX0pqwF7KbkBeinNAXgq6AF3K/kBdiv/AXYr/wF1K/8BdSr/AeUsAADQ&#10;NAAAwTgAALM4AACoNQAAojEAAJ0tAACZKg4AlCsYAJAsJACNLTAAii06AIctQwCFLUoAgy1RAIEu&#10;WACALl4Afi5kAH0uawB7LnMBeS57AXguhQF2Lo8BdC+bAXMvqAJxL7YCcDDJAm8w5QJuMfcCbTH/&#10;Am0x/wJtMf8CbTH/At8yAADJOQAAuz4AAKw9AAChOgAAmjcAAJUzAACQMQoAjDEUAIcyIACEMysA&#10;gTM1AH8zPgB9M0YAezNNAHkzVAB3M1oAdjNhAHQzZwFyNG8BcTR3AW80gQFuNIwCbDSYAmo1pQJp&#10;NbMDaDXGA2c24gNmNvUDZjb/AmY2/wJmNv8CZjb/Atg3AADEPgAAtUIAAKZBAACbPwAAkzwAAI04&#10;AACINgcAhDcRAIA3HAB8OCcAejgxAHc5OgB1OUIAczlJAHE5UABwOVcAbjldAGw5ZAFrOWsBaTl0&#10;AWg5fgJmOYkCZDmVA2M6ogNiOrEDYTrDA2A74ARfO/MDXzv/A187/wNfO/8CXzv/AtE7AADAQgAA&#10;sEUAAKFEAACVQwAAjUAAAIc9AACCOwIAfTsOAHk8GAB1PSMAcz0tAHA9NgBuPT8AbD1GAGs9TQBp&#10;PVMAZz1aAGY9YQFkPWgBYz1xAWE+ewJfPoYCXj6TA1w+oANbP68EWj/BBFo/3QRZP/IEWT//A1k/&#10;/wNZP/8DWT//A8w/AAC8RgAAq0gAAJxHAACRRgAAiEQAAIJAAAB8PwAAd0AMAHNAFQBvQSAAbEEq&#10;AGpBMwBoQTsAZkJDAGRCSgBjQVAAYUFXAGBCXgFeQmUBXUJuAltCeAJaQoQDWEKQA1dCngRWQ60E&#10;VUO/BFRD2gRUQ/EEVEP+A1RD/wNUQ/8DVEP/A8hCAAC4SQAAp0sAAJhKAACNSQAAg0cAAH1DAAB2&#10;QwAAcUQKAG1EEgBqRR0AZ0UnAGRFMABiRTgAYEU/AF9FRwBdRU0AW0VUAFpGWwFZRmMBV0ZsAVZG&#10;dgJURoEDU0aOA1JHnARQR6sEUEe9BE9H1gVPR+8ET0f9BE9H/wNPR/8DUEf/A8RFAAC1TQAAo00A&#10;AJVMAACJSwAAf0oAAHhGAABxRwAAbEcHAGhIEABkSBoAYUkkAF9JLQBdSTUAW0k9AFlJRABXSUoA&#10;VklRAFVKWQFUSmEBUkppAVFKdAJPSn8DTkqMA01KmwRMS6oES0u8BEpL0wVKS+4ES0v9BEtK/wNL&#10;Sv8DS0r/A8FIAACyUAAAoE8AAJFPAACFTgAAe00AAHNJAABsSgAAZ0sEAGJMDgBfTBcAXE0hAFpN&#10;KgBYTTIAVk06AFRNQQBTTkgAUk5PAFBOVwFPTl8BTk5nAUxOcgJLTn0CSU6LA0hOmQRHT6gERk+6&#10;BEZP0QRGT+0ERk78BEZO/wNHTv8DR07/A71MAACuUgAAnFEAAI1RAACBUQAAd1AAAG5MAABnTgAA&#10;Yk8AAF1QDQBaUBQAV1EeAFVRJwBTUTAAUVI4AFBSPwBOUkYATVJNAExTVQBKU10BSVNlAUhTbwJG&#10;U3sCRVOJA0NTlwNCU6cEQVO4BEFTzwRBU+wEQVL7A0JS/wNCUv8DQlH/A7pPAACqVAAAmFQAAIlU&#10;AAB9UwAAc1MAAGlRAABiUgAAXFMAAFhUCgBUVRIAUlUbAE9WJABOVi0ATFc1AEtXPABKV0QASFdL&#10;AEdYUgBGWFoBRFhjAUNYbQFBWHkCQFiGAj5YlQM9WKUDPFi3BDxYzQQ8V+oDPFf6Az1W/wM9Vv8D&#10;PVb/A7ZTAAClVwAAlFcAAIVWAAB5VgAAb1YAAGVVAABcVgAAV1gAAFJZBwBOWhAATFoYAEpbIQBI&#10;XCoAR1wyAEVcOgBEXUEAQ11IAEJdUABAXVgAP11hAT1dawE8XXYCOl2EAjldkwI4XaMDN121AzZd&#10;ywM2XOgDN1z5Azdb/wM4W/8DOFr/A7JXAACgWgAAj1kAAIFZAAB1WQAAa1kAAGBaAABWWwAAUV0A&#10;AExeAgBIYA0ARWAUAERhHgBCYiYAQGIuAD9iNgA+Yz4APWNFADxjTQA7Y1UAOWNeADhjaAE2Y3QB&#10;NWOBATNjkQIyY6ECMWOzAjFjyAIxYucCMWH4AjFh/wIyYP8CMmD/Aq5cAACbXQAAil0AAHxdAABw&#10;XQAAZl0AAFxeAABSYAAATGIAAEVlAABBZgoAPmcRADxoGgA7aCIAOWkrADhpMgA3ajoANmpBADVq&#10;SQA0alIAM2pbADFqZQAwanABLmp+AS1qjgEsap8BK2qwASpqxgEqaeUBKmj2Aitn/wIrZ/8CK2f/&#10;AqlhAACVYAAAhGAAAHdgAABsYQAAYmEAAFhjAABOZgAAR2gAAEBrAAA6bgUANm8OADRwFQAzcB4A&#10;MnEmADBxLgAvcTUALnI9AC1yRQAsck0AK3JXACpyYQApcm0AJ3J7ACZyiwAkcpwBI3KuASNywwEj&#10;ceIBI3D0ASNv/wEjbv8BI27/AaFlAACOZAAAf2QAAHJkAABoZQAAXmYAAFRpAABJbAAAQm8AADty&#10;AAA0dQAALngKACt5EQAqeRgAKXohACd6KAAmejAAJXs4ACR7QAAje0gAIntSACF7XAAge2gAH3x2&#10;AB18hgAce5gAG3uqABp7vwAae94AGnnyABt4/gAbd/8BG3f/AZlpAACIaQAAeWkAAG1pAABjagAA&#10;WWwAAE9vAABFcwAAPXcAADV6AAAufQAAJ4EDACKDDQAghBIAH4QaAB2EIgAchSoAG4UxABqFOQAZ&#10;hUIAGIZMABeGVgAWhmMAFYZxABSGgQAShpMAEYamABGFuwAQhdYAEYPvABGC+wASgv8AEoH/AJFu&#10;AACBbQAAdG4AAGluAABdcAAAU3MAAEl3AABAfAAAN4AAAC+DAAAnhwAAIYoAABqNBgAVjw0AE5AT&#10;ABKQGgASkCIAEZAqABCRMgAQkTsAD5FEAA6RTwANkVwADJFqAAuRegAKkY0ACJCfAAeQswAHj8kA&#10;B4/mAAeO9AAIjfwACI3/AIlzAAB7cwAAb3MAAGN1AABXeAAATX0AAEOBAAA5hgAAMIoAACiOAAAh&#10;kQAAGpUAABOXAAAOmggAC5wOAAmcEwAInBoAB5wiAAacKgAEnDMAA5w9AAKdSAAAnVQAAJ1iAACc&#10;cgAAnIQAAJyXAACbqgAAm78AAJrbAACa7AAAmvUAAJn4AIJ5AAB2eQAAaHoAAFx+AABRggAARocA&#10;ADyMAAAykQAAKZUAACGZAAAZnQAAEqAAAA6jAAAJpgUAA6cMAACnEAAApxUAAKgcAACoIwAAqCsA&#10;AKk0AACpPwAAqUsAAKlZAACpaAAAqXoAAKmOAACpoQAAqLUAAKjLAACn5AAAp+8AAKfzAH2AAABv&#10;gQAAYYQAAFWJAABJjgAAPpQAADSZAAAqngAAIaIAABmmAAASqQAADawAAAevAAAAsgAAALMHAACz&#10;DAAAsxAAALQVAAC0GwAAtSIAALYrAAC3NQAAt0AAALhOAAC4XQAAuG4AALiCAAC4lwAAuKoAALe+&#10;AAC30gAAt+YAALfqAHaIAABniwAAWpAAAE6WAABCnAAAN6IAACynAAAiqwAAGa8AABGzAAALtgAA&#10;BLkAAAC8AAAAvgAAAL4AAAC/BgAAwAsAAMEPAADCEwAAwxkAAMQgAADFKQAAxzQAAMhCAADJUQAA&#10;yWIAAMl1AADJigAAyZ8AAMqxAADKwQAAydEAAMnZAG6TAABgmAAAU54AAEakAAA6qwAAL7AAACS1&#10;AAAZuAAAELwAAAq/AAABwQAAAMQAAADIAAAAygAAAMoAAADMAAAAzQMAAM4IAADQDQAA0RAAANMW&#10;AADWHgAA2igAAN00AADeQwAA31QAAN9nAADgfAAA4JEAAOCkAADgsgAA4L4AAODDAGafAABZpgAA&#10;TK0AAD+0AAAyuAAAJLwAABi/AAAQwwAACMcAAADKAAAAzQAAANEAAADVAAAA2AAAANkAAADbAAAA&#10;3QAAAN8AAADhBAAA4woAAOUOAADnEwAA6hwAAO0nAADwNQAA8UYAAPJYAADzawAA84AAAPSUAAD0&#10;owAA9K4AAPSyAP8AEwD/ABEA/wARAP8AFQD/AB8A/wAsAP8AOQD/AEUA/wBQAP8AWgD+AGMA+wBr&#10;APkAcgD3AHgA9QB+APQAhADyAIkA8QCOAPAAkwDuAJkA7QCfAOwApgDqAK4A6AC4AOYAxQDlANsA&#10;4wDtAOIA+wDiAP8A4QD/AOEA/wDhAP8A4QD/AP8AEAD/AA4A/wANAP8AEgD/ABsA/wAoAP8ANAD+&#10;AEEA+wBMAPcAVgD0AF8A8QBmAO8AbQDsAHQA6gB6AOkAfwDnAIUA5gCKAOUAjwDjAJUA4QCbAOAA&#10;ogDeAKoA2wC0ANkAwADWANAA0wDoANIA9wDRAP8A0QD/ANAA/wDQAP8A0AD/AP8ADQD/AAkA/wAK&#10;AP8ADwD/ABYA+wAiAPcALwD0ADsA8ABHAO0AUQDpAFoA5QBiAOIAaQDgAG8A3gB1ANwAegDaAIAA&#10;2ACFANUAiwDTAJEA0QCXAM8AngDNAKYAywCvAMkAugDHAMkAxQDiAMQA8gDDAP4AwgD/AMEA/wDC&#10;AP8AwgD/AP8DBgD/AAEA/wAGAP8ADAD5ABEA8QAdAOsAKQDnADYA4wBBAN8ASwDbAFQA1QBcANIA&#10;YwDPAGoAzQBwAMsAdQDJAHsAyACAAMYAhgDFAIwAwwCTAMEAmgC/AKIAvQCrALsAtgC5AMQAtwDa&#10;ALYA7QC0APoAtAD/ALQA/wC0AP8AtAD/AP8EAAD/AAAA/wAAAP8ABgDsAA0A5QAWAN4AIgDXAC8A&#10;0QA7AM0ARQDKAE4AxgBXAMQAXgDBAGQAvwBqAL0AcAC8AHUAugB7ALkAgQC3AIcAtQCOALMAlQCy&#10;AJ4AsACnAK4AsgCsAL8AqgDRAKgA6ACoAPcApwD/AKcA/wCmAP8ApgD/AP8GAAD/BQAA8QMAAOgA&#10;AADhAAcA1QAQAM0AGwDHACcAwwAzAL8APgC8AEgAuQBRALYAWAC0AF8AsgBlALAAagCvAHAArQB2&#10;AKwAfACqAIIAqQCJAKcAkQClAJoAowCkAKEArgCgALsAngHNAJ0C5gCcBPQAmwT/AJoF/wCaBf8A&#10;mQX/AP8KAADxDgAA5BAAANkPAADOCwAAyAMLAMIAEwC8Ah8AtwMsALMENwCwBUIArQZKAKoGUgCo&#10;B1kApgdfAKUHZQCjB2sAoghxAKAIdwCfCH4AnQiFAJsJjgCaCZcAmAqhAJYKrACVC7oAkwvMAJIM&#10;5QCQDfYAjw7/AI4O/wCODv8AjQ7/APYRAADmFwAA1hsAAMcZAAC+FQAAuRAAALcKDQCxCxcArA0k&#10;AKgOMAClDjsAog5EAJ8PTACdD1MAmw9aAJoPYACYEGYAlxBsAJUQcgCTEHkAkhCBAJAQigCPEZQA&#10;jRGfAIsRqgCKErgAiBLLAIYT5gCFFPcAgxX/AIMV/wCCFf8AghX/AO0aAADcIQAAyiUAALsiAACx&#10;HwAAqxoAAKkUBgClEhEAoBQeAJwVKgCZFTUAlhY+AJQWRwCSFk4AkBZVAI4XWwCMF2EAixdnAIkX&#10;bQCIF3QAhhh8AIUYhgCDGZAAgRmbAIAapwB+GrUAfRvHAHwc4gB6HfUAeR3/AHgd/wB4Hf8AeB3/&#10;AOUiAADQKQAAvywAALAqAACnJwAAoCMAAJ0fAACaGg4AlRwYAJEdJACOHi8AjB45AIkeQQCHH0kA&#10;hR9QAIMfVgCCH1wAgB9iAH8faQB9IHAAfCB4AHoggQB5IYwAdyGXAHUipAB0IrIAcyPDAHIj3wBw&#10;JPMAbyT/AG8k/wBuJP8AbiT/AN0pAADIMAAAtzIAAKgwAACeLgAAlyoAAJMnAACQIwoAjCMTAIgk&#10;HwCEJSoAgiU0AIAmPQB9JkQAfCZLAHomUgB4JlgAdyZeAHUmZQB0J2wAcid0AHEnfQBvKIgAbiiU&#10;AGwooQBrKa8BainAAWkq2wFnKvEBZyv/AWYr/wFmKv8BZir/AdQvAADCNgAArzYAAKE1AACWNAAA&#10;kDAAAIotAACHKgYAgykQAH8qGgB8KyUAeSsvAHcsOAB1LEAAcyxHAHEsTQBwLFQAbixaAG0sYQBr&#10;LWgAai1wAGgtegBnLoUAZS6RAWQungFiL6wBYS+9AWEw1QFgMO8BXzD9AV8w/wFfMP8BXzD/Ac00&#10;AAC8OwAAqToAAJs6AACQOAAAiTUAAIMyAAB/MAEAey8OAHcwFgB0MCEAcTErAG8xNABtMTwAazFD&#10;AGoxSgBoMlAAZzJXAGUyXQBkMmUAYjJtAGEzdwBfM4IBXjOOAV00nAFbNKoBWjW7AVo10gFZNe0B&#10;WTX8AVg1/wFYNf8BWTX/Acg4AAC3PgAApD4AAJY9AACLPAAAgzoAAH03AAB4NAAAdDQLAHA1EwBt&#10;NR0AajUnAGg2MABmNjgAZDY/AGM2RgBhNk0AYDZTAF43WgBdN2IAXDdqAFo4dAFZOH8BVziMAVY5&#10;mQFVOagCVDm5AlM6zwJTOusCUzr7AVM6/wFTOf8BUzn/AcQ8AACyQQAAoEAAAJJAAACGPwAAfj0A&#10;AHg6AABzOAAAbjkIAGo5EQBnORoAZDokAGI6LABgOjQAXjo8AF07QwBbO0oAWjtQAFg7VwBXO18A&#10;VjxnAFQ8cQFTPHwBUj2JAVE9lwFPPaYCTj63Ak4+zQJOPukCTT76Ak4+/wFOPf8BTj3/AcA/AACu&#10;QwAAnEMAAI5DAACCQgAAekAAAHM9AABtPAAAaD0FAGQ9DgBhPhcAXj4hAFw+KQBaPjEAWD45AFc+&#10;QABVP0YAVD9NAFM/VQBSQFwAUEBlAE9AbwFOQXoBTUGHAUtBlgFKQaUCSUK1AklCywJJQugCSUL5&#10;AklB/wJJQf8BSUH/Ab1DAACqRQAAmEUAAIpFAAB/RQAAdkMAAG9AAABoQAAAY0EBAF9BDQBcQRQA&#10;WUIdAFdCJgBVQi4AU0I2AFFCPQBPQkMAT0NLAE5DUgBNRFoATERjAEpEbQFJRXgBSEWFAUdFlAFF&#10;RaMCRUa0AkRGyQJERucCREX4AkRF/wJFRf8CRUX/AbpGAACmSAAAlEgAAIZIAAB7RwAAckYAAGpC&#10;AABjQwAAXkQAAFpFCwBWRRIAVEYbAFFGIwBPRisATkYzAExHOgBLR0EASkdJAElIUABISFgAR0hh&#10;AEZJawBESXYBQ0mDAUJJkgFBSaICQEmzAj9KxwI/SuUCP0n3AkBJ/wJASP8CQEj/AbZJAACiSgAA&#10;kUoAAINKAAB3SgAAbkkAAGVFAABeRwAAWUgAAFVJCABRShAAT0oYAExKIQBKSykASUsxAEdLOABG&#10;TD8ARUxGAERMTgBDTVYAQk1fAEFNaABATXQBPk2BAT1NkAE8TaABO06xAjpOxgI6TuQCO032AjtN&#10;/wE7TP8BPEz/AbNNAACeTAAAjUwAAH9MAAB0TAAAakwAAGBKAABZSwAAVEwAAFBNBQBMTg4ASU8V&#10;AEdPHgBFTyYARFAuAEJQNQBBUD0AQFFEAD9RSwA+UVMAPVJcADxSZgA6UnIAOVJ/AThSjgE3Up4B&#10;NlKvATVSxAE1UuIBNlL1ATZR/wE2UP8BN1D/Aa5PAACZTwAAiU8AAHtPAABwTwAAZk8AAFxOAABU&#10;TwAAT1EAAEpSAQBGUwwAQ1QSAEFUGwBAVSMAPlUrAD1WMgA8VjoAO1ZBADpWSQA5V1EAOFdaADZX&#10;YwA1V28ANFd8ATNXjAExV5wBMFetATBXwgEwV+ABMFb0ATFW/wExVf8BMVX/AahSAACVUgAAhFIA&#10;AHdSAABsUgAAYlIAAFhTAABPVAAASVYAAERXAABAWQgAPVoQADtaFwA5WyAAOFsnADdcLwA2XDYA&#10;NVw+ADRcRgAzXU4AMV1XADBdYQAvXWwALl16ACxdiQArXZoBKl2rASpdvwEpXd4BKlzyASpb/gEr&#10;W/8BK1r/AaNVAACPVQAAf1UAAHJVAABnVgAAXlYAAFRXAABMWQAARVsAAD9dAAA6XwQANmANADRh&#10;EwAyYhwAMWIjADBiKwAvYzIALmM6AC1jQgAsY0oAKmRTAClkXQAoZGkAJ2R2ACZkhgAlZJcAJGSp&#10;ACNkvQAiZNoAI2PxACNi/QEkYf8BJGH/AZxYAACJWAAAelkAAG5ZAABjWQAAWloAAFBcAABIXgAA&#10;QWAAADpjAAA0ZgAAL2gKACxpEAAqaRcAKWofAChqJgAnai4AJms1ACVrPQAka0YAI2tPACJsWQAg&#10;bGUAH2xyAB5sggAdbJQAHGymABtrugAaa9QAG2ruABxp/AAcaP8AHGj/AJVcAACDXAAAdVwAAGld&#10;AABfXQAAVl4AAExhAABDZAAAPGcAADVqAAAvbQAAKHAEACNyDQAhchIAIHMaAB9zIQAecygAHXQw&#10;ABx0OAAbdEAAGnRKABl0VAAXdWAAFnVuABV1fgAUdZAAE3SiABJ0tgARdM8AEnPsABJy+gATcf8A&#10;E3H/AI5gAAB9YAAAb2EAAGVhAABbYgAAUWQAAEhnAAA+awAAN24AADBxAAApdQAAIngAABx7BwAX&#10;fQ4AFn0TABV9GwAUfiIAE34qABJ+MQARfjoAEX5EABB/TgAPf1oADn9oAA1/eAAMf4oAC36dAAp+&#10;sAAJfcYACn3kAAp89AALe/0AC3r/AIZlAAB3ZQAAamUAAGFmAABWaAAATGsAAEJvAAA5cwAAMXcA&#10;ACp6AAAjfgAAHIEAABWEAAAQhwgADYkOAAyJFAAMiRsAC4kjAAqJKwAJiTMACIk9AAaJSAAFiVQA&#10;BIlhAAKJcQABiYMAAImWAACIqQAAh74AAIfaAACG7AAAhvUAAIb6AH5qAABxagAAZ2sAAFtsAABQ&#10;cAAARnQAADx4AAAzfQAAKoEAACOFAAAciAAAFYwAABCPAAAMkgYABpMMAAKTEQAAlBYAAJQdAACU&#10;JAAAlSwAAJU1AACVQAAAlUwAAJZZAACWaQAAlXoAAJWOAACUoQAAlLUAAJPMAACS5gAAkvIAAJL3&#10;AHhwAABtcAAAYHIAAFR1AABJeQAAP34AADWDAAAsiAAAI40AABuRAAAUlAAAD5cAAAqaAAAEnQMA&#10;AJ4JAACfDgAAnxIAAKAXAACgHQAAoSUAAKItAACiNwAAo0MAAKNQAACjXwAAo3EAAKOEAACimQAA&#10;oq0AAKHCAACh3AAAoesAAKDyAHN2AABmdwAAWXsAAE2AAABChQAAOIsAAC6QAAAklQAAG5oAABSe&#10;AAAOoQAACaQAAAKnAAAAqgAAAKsEAACrCgAArA0AAK0RAACtFgAArhwAAK8kAACwLQAAsTkAALFG&#10;AACyVQAAsmYAALJ5AACyjgAAsaMAALK3AACxygAAseAAALHpAGx+AABfggAAUocAAEaNAAA7kwAA&#10;MJkAACaeAAAcowAAE6cAAA2rAAAHrgAAALIAAAC1AAAAtwAAALgAAAC5AgAAuQgAALoMAAC7EAAA&#10;vBQAAL0bAAC/IwAAwS0AAMI6AADCSQAAw1oAAMNsAADEggAAxJcAAMSrAADEvAAAxMsAAMTaAGWJ&#10;AABYjgAAS5UAAD+bAAAzogAAKKgAAB2tAAAUsQAADbYAAAa5AAAAvAAAAL8AAADDAAAAxAAAAMUA&#10;AADGAAAAxwAAAMkEAADKCQAAyw0AAM0RAADPGAAA0iEAANUtAADWPAAA2E0AANlfAADacwAA2ooA&#10;ANueAADbrgAA27oAANzDAF6WAABRnAAARKMAADiqAAAssQAAILcAABW7AAANvgAABMIAAADFAAAA&#10;yQAAAM0AAADQAAAA0gAAANIAAADVAAAA1gAAANkAAADbAAAA3gUAAOAKAADiDwAA5RYAAOggAADs&#10;LQAA7T4AAO1RAADuZQAA73oAAO+PAADwnwAA8KsAAPCzAP8AEAD/AA4A/wAOAP8AEgD/AB0A/wAp&#10;AP8ANQD/AEEA/wBNAP4AVgD7AF8A+ABmAPYAbQD0AHQA8gB5APEAfwDwAIQA7gCJAO0AjwDrAJUA&#10;6gCbAOgAogDmAKoA5QCzAOMAwADhANIA4ADqAN8A+QDdAP8A3QD/AN0A/wDeAP8A3gD/AP8ADQD/&#10;AAoA/wAJAP8ADwD/ABgA/wAkAP4AMQD7AD0A+ABIAPQAUgDwAFoA7QBiAOsAaQDpAG8A5wB1AOUA&#10;egDjAH8A4gCFAOAAigDeAJAA3ACWANoAnQDYAKUA1QCvANIAugDQAMoAzgDjAM0A9ADLAP8AywD/&#10;AMsA/wDLAP8AywD/AP8ACAD/AAMA/wAFAP8ADAD8ABQA9wAfAPIAKwDvADcA6wBCAOcATADkAFUA&#10;4ABdAN0AZADaAGoA2ABwANUAdQDSAHoA0ACAAM8AhQDNAIsAywCSAMkAmQDHAKEAxQCqAMMAtQDB&#10;AMMAvwDaAL4A7gC9APwAvAD/ALwA/wC8AP8AvAD/AP8AAAD/AAAA/wAAAPkABwDxABAA6gAaAOQA&#10;JQDfADEA2wA8ANcARwDSAFAAzgBXAMsAXgDJAGUAxgBqAMUAcADDAHUAwQB6AMAAgAC+AIYAvACN&#10;ALoAlAC5AJwAtwClALUAsACzAL0AsQDPAK8A6ACuAPgArgD/AK0A/wCtAP8ArQD/AP8AAAD/AAAA&#10;/QAAAO4AAQDjAAwA2gAUANEAHwDMACsAyAA2AMUAQADCAEoAvwBSALwAWQC6AF8AuABlALYAagC0&#10;AG8AswB1ALEAegCwAIEArgCIAK0AjwCrAJgAqQChAKcAqwClALgAowDIAKIA4gChAPMAoAD+AKAA&#10;/wCgAP8AoAD/AP8AAAD2AAAA6gAAAOAAAADTAAYAyQAPAMIAGAC9ACQAuQAvALYAOgC0AEMAsQBM&#10;AK4AUwCsAFkAqgBfAKkAZACnAGoApgBvAKQAdQCjAHsAoQCCAKAAigCeAJMAnACdAJoApwCYALQA&#10;lgDDAJUA3ACUAO8AkwD7AJMA/wCTAP8AkgD/APkFAADqCwAA3A0AAMsKAADCBQAAvAAKALYAEQCx&#10;ABwArgAoAKoAMwCnAD0ApABFAKIATQCgAFMAngBZAJwAXwCbAGQAmgBqAJgAcACXAHYAlQB+AJMA&#10;hgCSAY8AkAGZAI4CpACMArEAiwPAAIkF1gCIBu0AiAf6AIcI/wCGCP8Ahgj/AO8PAADeFAAAyhUA&#10;ALwSAACzEAAArgwAAKsGDQCnAxUAogUgAJ8HLACcCDYAmQg/AJcJRwCVCU4AkwlUAJEKWgCQCl8A&#10;jgplAI0KawCLCnIAigt5AIgLggCHC4wAhQyXAIMMogCBDbAAgA3AAH8N2AB9Du8AfA/9AHsP/wB7&#10;EP8AexD/AOYXAADRHgAAvR0AAK8cAACmGQAAoRUAAJ4QBACdDQ8AmA4ZAJQOJQCRDy8AjxA5AIwQ&#10;QQCKEEgAiBBPAIcQVQCFEFsAhBFhAIIRZwCAEW4AfxF1AH0RfgB8EogAehKUAHgSoAB3E64AdRO+&#10;AHQU1QBzFe4AcRb9AHEW/wBxFv8AcBb/ANwfAADGJQAAsyUAAKUjAACcIQAAlh4AAJIZAACRFAsA&#10;jRQUAIkVHwCGFikAgxYzAIEXPACAF0MAfhdKAHwXUAB6F1YAeRhcAHcYYgB2GGkAdBhxAHMZegBx&#10;GYQAbxqQAG4anQBsG6sAaxy7AGoc0ABpHewAaB77AGge/wBnHv8AZx7/ANEmAAC9KgAAqyoAAJ0q&#10;AACTKAAAjSUAAIgiAACGHQYAgxsQAH8cGgB8HSQAeh0uAHceNgB2Hj4AdB5FAHIfSwBxH1EAbx9Y&#10;AG4fXgBsH2UAayBtAGkgdgBoIYEAZiGNAGUimgBjIqgAYiO4AGEjzQBgJOkAYCT6AF8k/wBfJP8A&#10;XyT/AMosAAC2LwAApC8AAJYvAACMLQAAhSoAAIAoAAB9JAAAeiINAHYjFQBzIyAAcSQpAG8kMgBt&#10;JDoAayVBAGolRwBoJU0AZiVUAGUlWgBkJmEAYiZpAGEmcgBfJ30AXieKAF0olwBbKaUAWim1AFoq&#10;ygBZKucAWCr4AFgq/wBYKv8AWCr/AMUxAACvMwAAnjMAAJAzAACGMgAAfy8AAHktAAB1KgAAcigK&#10;AG8oEgBrKRsAaSklAGcqLQBlKjUAYyo9AGIqQwBgKkoAXytQAF4rVwBcK14AWyxmAFksbwBYLXoA&#10;Vy2HAFYulQBULqMAUy+zAFMvxwBSL+UAUi/3AFIv/wBSL/8AUi//AME2AACqNgAAmTYAAIs2AACB&#10;NQAAeTMAAHMxAABvLwAAay4GAGgtEABkLhgAYi4hAGAvKgBeLzEAXC85AFsvQABZL0YAWC9NAFcw&#10;UwBWMFsAVDFjAFMxbABSMncAUTKEAE8zkgBOM6EATTOxAE00xQFMNOMBTDT2AEw0/wBMNP8ATDP/&#10;ALs5AACmOQAAlTkAAIc5AAB8OQAAdDcAAG40AABpMwAAZTICAGEyDQBeMhQAXDMeAFozJgBYMy4A&#10;VjM1AFU0PABTNEMAUjRKAFE0UABQNVgATjVgAE02agBMNnUASzeCAEo3kABJOJ8ASDiwAUc4wwFH&#10;OOEBRzj1AUc4/wFHOP8BRzj/Abc7AACiPAAAkTwAAIM8AAB4PAAAcDoAAGo3AABkNgAAYDYAAFw2&#10;CwBZNxIAVjcaAFQ3IwBSNysAUDcyAE84OQBNOEAATDhHAEs4TgBKOVUASTleAEg6aABHOnMARjuA&#10;AEU7jgBEPJ4AQzyuAUI8wgFCPd8BQjzzAUI8/wFCPP8BQjv/AbM9AACePgAAjT4AAH8+AAB1PgAA&#10;bD0AAGY6AABgOQAAWzoAAFc6CABTOxAAUTsYAE47IABMOygASzsvAEk8NgBHPD0ARzxEAEY9SwBF&#10;PVMARD5cAEM+ZgBCP3EAQT9+AEA/jQA/QJwAPkCtAT1AwAE9QN0BPUDyAT1A/wE+P/8BPj//Aa5A&#10;AACaQAAAiUEAAHxBAABxQQAAaEAAAGE8AABbPQAAVj4AAFI+BQBOPw4ATD8VAEk/HQBHQCUARkAs&#10;AERAMwBDQDoAQkFCAEFBSQBAQVEAP0JaAD5CYwA9Q28APEN8ADtDiwA6RJsAOUSrATlEvgE4RNsB&#10;OUTxATlD/gE5Q/8BOUP/AapCAACWQwAAhkMAAHhDAABuQwAAZUMAAF1AAABWQAAAUUIAAE1CAgBJ&#10;QwwARkMSAEREGgBCRCIAQUQqAD9FMQA+RTgAPUU/ADxGRwA7Rk8AOkZXADlHYQA4R2wAN0d6ADZI&#10;iQA1SJkANEiqADRIvQAzSNkANEjwADRH/QA0R/8ANUb/AKZEAACSRQAAgkYAAHVGAABqRgAAYUUA&#10;AFlEAABRRAAATEYAAEhHAABERwoAQUgQAD9JGAA9SSAAPEknADpKLgA5SjYAOEo9ADdLRAA2S0wA&#10;NUtVADRMXwAzTGoAMkx3ADFMhgAwTJcAL02oAC5NuwAuTdUALkzvAC9M/QAvS/8AMEv/AKFHAACO&#10;SAAAfkgAAHFIAABmSQAAXUgAAFVIAABMSQAAR0oAAEJLAAA/TAYAO00OADlOFQA3Th0ANk8kADVP&#10;KwAzTzMAMlA6ADFQQgAwUEoAL1FSAC5RXAAtUWcALFF1ACtRhAAqUpUAKVKmAClSuQAoUtIAKVHu&#10;AClQ/AAqUP8AKk//AJxKAACJSgAAeksAAG1LAABjTAAAWkwAAFFMAABITQAAQ08AAD1QAAA5UgIA&#10;NVMMADNUEgAxVBkAMFUhAC5VKAAtVS8ALFY3ACtWPgAqVkYAKVZPAChXWQAnV2QAJldyACVXgQAk&#10;V5IAI1ekACJXtwAiV88AIlfsACNW+gAjVf8AJFX/AJZNAACETgAAdU4AAGlOAABfTwAAVk8AAE1Q&#10;AABFUgAAP1MAADlWAAAzWAAAL1oIACtbDwAqWxUAKFwdACdcJAAmXCsAJVwzACRdOgAjXUMAIl1M&#10;ACFdVgAgXmEAH15uAB5efgAdXo8AHF6hABtetAAaXcwAG13pABtc+QAcW/8AHFv/AJBRAAB+UQAA&#10;cFEAAGRSAABbUgAAUlMAAEpUAABBVwAAO1kAADVbAAAuXgAAKGADACRiDAAiYxEAIWMYAB9kIAAe&#10;ZCcAHWQuABxkNgAbZT4AGmVHABllUQAYZV0AF2VqABZlegAVZYsAFGWeABNlsQASZcgAEmTnABNj&#10;9wAUYv8AFGL/AIlUAAB4VQAAa1UAAGBWAABXVgAAT1cAAEZZAAA9XAAANl8AADBiAAApZAAAI2cA&#10;AB1qBwAZbA4AGGwTABZtGgAVbSEAFG0pABRtMAATbTkAEm5CABFuTAAQblgAD25lAA5udQANbocA&#10;DW6aAAxtrQALbcIAC2zgAAxr8wANa/0ADWr/AIJZAAByWQAAZlkAAFxaAABUWgAASlwAAEFfAAA5&#10;YwAAMWYAACppAAAkbAAAHW8AABdyAAASdQkAD3cPAA53FAAOdxsADXcjAAx3KgALdzMACnc8AAl3&#10;RwAId1IAB3dfAAV3bwAEd4AAA3eUAAF2pwAAdrsAAXXVAAF06wACdPYAAnT8AHtdAABtXQAAYl4A&#10;AFleAABOYAAARWMAADxnAAAzawAAK24AACRyAAAedQAAF3kAABJ8AAANfwYACYEMAAWBEQADgRYA&#10;AoEdAAGBJAAAgS0AAII2AACCQAAAgkwAAIJZAACCaAAAgnkAAIKNAACBoAAAgLQAAIDLAAB/5wAA&#10;fvIAAH75AHRiAABoYgAAXmIAAFNkAABJZwAAP2sAADZwAAAtdAAAJXgAAB58AAAXgAAAEYMAAA2G&#10;AAAIiQQAAosKAACLDgAAixMAAIwYAACMHwAAjSYAAI0vAACOOQAAjkQAAI5RAACOYAAAjnEAAI6F&#10;AACOmQAAja0AAIzDAACM3wAAi+4AAIv2AG5oAABkZwAAWGkAAE1sAABCcQAAOHYAAC97AAAmfwAA&#10;HoQAABaIAAAQjAAADI8AAAaSAAAAlQAAAJYHAACXDAAAlw8AAJgTAACZGAAAmh8AAJsmAACbMAAA&#10;nDsAAJxIAACcVwAAnGgAAJx7AACckAAAm6UAAJu6AACa0AAAmucAAJrxAGptAABebwAAUXIAAEZ3&#10;AAA7fAAAMYIAACeHAAAejAAAFpEAABCVAAAKmQAABJwAAACgAAAAogAAAKMBAACjBgAApAsAAKUO&#10;AACmEgAApxcAAKgeAACqJgAAqzEAAKs+AACsTQAArF0AAKxwAACshQAArJsAAKuvAACrwwAAq9kA&#10;AKroAGR1AABXeQAAS34AAD+EAAA0igAAKZAAAB+WAAAWmwAAEJ8AAAmjAAABpwAAAKoAAACuAAAA&#10;sAAAALAAAACxAAAAsgMAALQIAAC1DQAAthAAALcVAAC5HQAAuyYAALwzAAC9QQAAvVIAAL1kAAC+&#10;eQAAvpAAAL2kAAC9twAAvcYAAL3XAFx/AABQhQAARIsAADiSAAAsmQAAIZ8AABekAAAQqQAACa4A&#10;AACyAAAAtgAAALkAAAC9AAAAvwAAAL8AAADAAAAAwQAAAMMAAADEBQAAxgoAAMcOAADJEwAAyxwA&#10;AM4mAADQNQAA0UUAANJXAADSawAA04IAANOXAADTqQAA0rgAANLEAFWMAABJkwAAPZoAADCiAAAl&#10;qAAAGq4AABG0AAAJuQAAAL0AAADBAAAAxAAAAMgAAADLAAAAzQAAAM0AAADPAAAA0AAAANIAAADU&#10;AAAA2AAAANoGAADdDAAA4BEAAOMaAADmJwAA5zgAAOhKAADpXQAA6nIAAOuIAADrmwAA7KgAAOyy&#10;AP8ADQD/AAsA/wALAP8AEAD/ABoA/wAmAP8AMgD/AD0A/wBIAPsAUgD4AFoA9gBiAPMAaQDxAG8A&#10;8AB1AO4AegDsAH8A6wCEAOkAigDoAJAA5gCWAOQAnQDiAKUA4QCvAN8AuwDdAMsA2wDmANkA9wDY&#10;AP8A2AD/ANcA/wDXAP8A1AD/AP8ACAD/AAQA/wAEAP8ADQD/ABUA/gAhAPoALAD3ADgA9ABDAPAA&#10;TQDtAFUA6gBdAOcAZADkAGoA4gBwAOAAdQDeAHoA3QB/ANsAhQDZAIsA1QCRANMAmQDRAKAAzwCq&#10;AM0AtQDLAMQAyQDdAMgA8QDHAP8AxgD/AMYA/wDGAP8AxwD/AP8AAAD/AAAA/wAAAP8ACgD4ABEA&#10;8QAcAOwAJwDpADIA5gA9AOIARwDdAFAA2QBYANUAXwDSAGUA0ABqAM4AcADMAHUAygB6AMkAfwDH&#10;AIUAxQCMAMMAlADBAJwAvwClAL0AsAC7AL0AugDQALgA6wC3APsAtgD/ALYA/wC2AP8AtgD/AP8A&#10;AAD/AAAA/QAAAPMABQDpAA4A4QAWANsAIQDVAC0A0QA3AM4AQQDKAEoAxwBSAMQAWQDCAF8AwABl&#10;AL4AagC8AG8AuwB0ALkAegC3AIAAtgCHALQAjgCyAJcAsACgAK4AqgCtALcAqwDIAKkA4wCoAPUA&#10;pwD/AKcA/wCnAP8ApgD/AP8AAAD+AAAA8QAAAOUAAADXAAoAzQARAMcAHADCACYAvwAxALwAOwC6&#10;AEQAtwBMALQAUwCyAFkAsQBfAK8AZACtAGkArABvAKoAdACpAHoApwCBAKYAiQCkAJEAogCbAKAA&#10;pQCeALIAnQDBAJsA2gCaAO8AmQD9AJgA/wCYAP8AmAD/AP0AAADwAAAA4QAAANEAAADGAAQAvQAN&#10;ALcAFQCzACAAsAArAK0ANQCrAD4AqABGAKYATQCkAFQAowBZAKEAXwCgAGQAngBpAJ0AbgCbAHUA&#10;mgB7AJgAgwCWAIwAlQCWAJMAoQCRAK0AjwC7AI0AzwCMAOkAiwD4AIwA/wCMAP8AjAD/APMCAADi&#10;BwAAzAcAAL8EAAC3AAAAsQAIAKsAEACnABkApAAkAKAALgCeADcAnABAAJoARwCYAE4AlgBUAJUA&#10;WQCTAF4AkgBkAJAAaQCPAG8AjQB2AIsAfgCKAIgAiACSAIYAnQCFAKkAgwC4AIEAygCAAOUAgAD1&#10;AH8A/wB/AP8AfwD/AOgNAADQEAAAvhAAALEOAACoDQAAowgAAKACDACcABMAmAAdAJUAJwCSADEA&#10;kAA5AI4BQQCMAUgAigJOAIkCVACHAlkAhgJfAIQDZACDA2sAgQNyAIAEegB+BIQAfQWOAHsFmgB5&#10;BqcAeAa1AHYHyAB1COMAdQn0AHQK/wBzCv8Acwr/AN0VAADEFwAAsRcAAKUWAACcEwAAlhEAAJQN&#10;BACTCA0AjgcVAIsJIACICSoAhQozAIMLOwCBC0IAgAtJAH4LTwB9DFQAewxaAHoMYAB4DGcAdwxu&#10;AHUNdgB0DYAAcg2MAHANmQBvDqYAbQ61AGwOyQBrD+YAahD3AGkQ/wBpEP8AaRD/ANAdAAC5HgAA&#10;qB4AAJsdAACSGwAAixkAAIgVAACHEQcAhQ4QAIEPGgB+ECQAexAtAHkQNgB3ET0AdhFEAHQRSgBz&#10;EVAAcRFWAHARXABuEmIAbRJqAGsScwBpE30AaBOJAGYTlgBlFKMAYxWzAGIVxgBiFuMAYRb2AGAX&#10;/wBgF/8AYBf/AMciAACwIwAAnyQAAJIjAACJIgAAgiAAAH4dAAB8GQAAehUNAHcVFQB0Fh8AcRYo&#10;AG8XMABuFzgAbBc/AGsXRQBpGEsAaBhRAGYYWABlGF4AYxlmAGIZbwBgGXkAXxqFAF0bkgBcG6EA&#10;WxywAFocwwBZHeAAWB70AFge/wBYHv8AWB7/AL8nAACpKAAAmSgAAIsoAACCJwAAeyUAAHYjAABz&#10;IAAAcRwJAG4cEQBrHBoAaR0jAGcdLABlHTMAYx46AGIeQQBgHkcAXx5NAF4eVABcH1sAWx9iAFkg&#10;awBYIHYAViGCAFUhkABUIp4AUyKuAFIjwABRI90AUSTyAFEk/wBRJP8AUSP/ALkrAACjLAAAkywA&#10;AIYtAAB8LAAAdCoAAG8oAABrJQAAaSIFAGYhDgBjIhYAYSIfAF8jJwBdIy8AXCM2AFojPQBZJEMA&#10;VyRKAFYkUABVJFcAUyVfAFIlaABRJnMATyZ/AE4njQBNKJwATCisAEspvgBLKdoASinxAEop/wBL&#10;Kf8ASyn/ALMuAACeLwAAjjAAAIEwAAB3LwAAby4AAGorAABlKgAAYycBAF8nDABcJxMAWicbAFgo&#10;JABWKCsAVSgyAFMoOQBSKUAAUClGAE8pTQBOKVQATSpcAEwqZQBKK3AASSt8AEgsiwBHLZoARi2q&#10;AEUuvABFLtYARS7vAEUu/gBFLv8ARS3/AK4xAACaMgAAiTMAAHwzAAByMwAAazEAAGUvAABgLQAA&#10;XSwAAFksCQBWLBAAVCwYAFIsIABQLCgATi0vAE0tNgBMLTwASi1DAEktSgBILlEARy5ZAEYvYwBF&#10;MG0AQzB6AEIxiQBBMZgAQTKoAEAyuwA/MtMAPzLuAEAy/QBAMv8AQDL/AKozAACWNQAAhjUAAHk2&#10;AABuNQAAZjUAAGEyAABcMAAAVzAAAFQwBgBRMA4ATjAVAEwxHQBKMSUASDEsAEcxMgBGMTkARDFA&#10;AEMyRwBCMk8AQTNXAEAzYAA/NGsAPjV4AD01hwA8NpYAOzanADs2uQA6NtEAOjbtADs2/AA7Nv8A&#10;Ozb/AKY2AACSNwAAgjgAAHU4AABrOAAAYzcAAF02AABXMwAAUzQAAE80AwBLNAwASTQSAEY1GgBF&#10;NSIAQzUpAEE1LwBANTYAPzY9AD42RAA9N0wAPDdVADs4XgA6OGkAOTl2ADg5hQA3OpUANzqlADY6&#10;uAA1Os8ANjrsADY6+wA2Of8ANzn/AKI4AACOOQAAfjoAAHI7AABoOwAAXzoAAFk5AABTNgAATjcA&#10;AEo4AABGOAoARDkQAEE5FwA/OR8APjkmADw5LQA7OjQAOjo7ADk7QgA4O0oANztTADY8XAA1PGcA&#10;ND10ADM9gwAzPpMAMj6kADE+tgAxPs0AMT7qADE++gAyPf8AMj3/AJ47AACLPAAAezwAAG49AABk&#10;PQAAXD0AAFU8AABOOgAASTsAAEU8AABBPQcAPj0OADw9FQA6PhwAOT4jADc+KgA2PzEANT84ADQ/&#10;QAAzQEgAMkBQADFAWgAwQWUAL0FyAC5CgQAtQpEALUKiACxCtQArQssALELpACxC+QAtQf8ALUH/&#10;AJk9AACHPgAAdz8AAGs/AABhQAAAWT8AAFI/AABJPgAARD8AAEBAAAA8QQQAOUINADdCEgA1QxkA&#10;M0MhADJDKAAxRC8AMEQ2AC9EPQAuRUUALUVOACxFWAArRmMAKkZvAClGfgAoRo8AJ0ehACZHswAm&#10;R8kAJkbnACdG+AAoRf8AKEX/AJVAAACCQQAAc0IAAGdCAABeQgAAVUIAAE5CAABFQgAAP0QAADtF&#10;AAA3RgAANEcKADFIEAAvSBYALkkeACxJJQArSSwAKkkzAClKOgAoSkIAJ0pLACZLVQAlS2AAJEtt&#10;ACNLfAAiS40AIUyfACFMsQAgTMcAIEvmACFL9wAiSv8AIkr/AJBDAAB+RAAAb0QAAGRFAABaRQAA&#10;UkUAAEpGAABBRwAAPEgAADdJAAAySwAALk0HACtODgApThMAJ08aACZPIQAlTygAJE8wACNQNwAi&#10;UD8AIVBIACBQUgAfUV0AHlFqAB1ReQAcUYoAG1GcABpRrwAZUcUAGVHkABpQ9gAbT/8AHE//AIpG&#10;AAB5RwAAa0cAAGBIAABWSAAATkgAAEdJAAA+SwAAOUwAADNOAAAuUAAAKFMCACRUCwAiVRAAIFUW&#10;AB9WHgAeViQAHVYsABxWMwAbVzsAGldEABlXTgAYV1kAF1hmABVYdQAUWIcAFFiaABNXrAASV8IA&#10;ElfhABNW9AAUVf8AFFX/AIRJAAB0SgAAZksAAFxLAABTSwAAS0wAAERNAAA8TwAANVEAAC9UAAAp&#10;VgAAJFkAAB5bBwAaXQ0AGF0SABddGQAWXiAAFV4nABReLgATXjcAEl5AABFfSgARX1UAEF9iAA9f&#10;cQAOX4MADV+WAA1fqQAMXr4ADF7aAA1d8AANXPwADlz/AH5NAABuTgAAYk4AAFhPAABPTwAASFAA&#10;AEBSAAA4VAAAMFcAACpaAAAkXQAAH18AABliAQATZQkAEWYPABBmFAAPZhsADmciAA1nKQANZzIA&#10;DGc7AAtnRQAKZ1AACWddAAdnbAAGZ30ABWeQAARmowACZrcAA2XPAARl6QAEZPUABGT8AHdRAABp&#10;UgAAXVIAAFRSAABMUwAAQ1UAADtYAAAzWwAAK14AACVhAAAfZAAAGWcAABNqAAAPbQYAC3AMAAhw&#10;/+L/4klDQ19QUk9GSUxFAAQJEQAHcBYABXAdAARwJAADcCwAAnA1AABwPwAAcEoAAHBXAABwZQAA&#10;cHYAAHCKAABvngAAb7IAAG7IAABt5QAAbfIAAG35AHBWAABjVgAAWVYAAFFXAABHWAAAPlsAADZf&#10;AAAuYgAAJmYAAB9qAAAZbQAAE3AAAA5zAAALdgQABXgLAAF4DwAAeRMAAHkZAAB5HwAAeiYAAHov&#10;AAB6OQAAekQAAHpQAAB6XwAAenAAAHqDAAB6mAAAeqwAAHnCAAB43wAAeO8AAHf3AGpbAABfWwAA&#10;VlsAAExcAABCYAAAOWMAADBoAAAobAAAIHAAABl0AAATdwAADnsAAAl+AAAEgQIAAIIIAACDDQAA&#10;gxAAAIQUAACFGQAAhiAAAIYoAACHMQAAhzwAAIdJAACHVwAAh2gAAId7AACHkAAAhqUAAIW6AACF&#10;0wAAhOoAAIT0AGVgAABcYAAAUWEAAEZkAAA8aQAAMm0AAClyAAAhdwAAGXsAABKAAAANgwAACIcA&#10;AAKKAAAAjQAAAI4EAACOCQAAjw0AAJAQAACRFAAAkhkAAJMgAACUKQAAlTMAAJVAAACWTgAAll8A&#10;AJVyAACViAAAlZ0AAJSyAACUyAAAk+IAAJPuAGFlAABWZgAASmoAAD9uAAA1dAAAK3kAACF/AAAZ&#10;hAAAEYkAAAyNAAAGkQAAAJQAAACYAAAAmgAAAJsAAACcAgAAnQcAAJ4LAACfDgAAoRIAAKIYAACj&#10;IAAApSkAAKY2AACmRAAAplUAAKZoAACmfQAAppQAAKWpAACkvQAApNEAAKTkAFtsAABPcAAAQ3UA&#10;ADh7AAAtgQAAI4cAABmNAAARkgAAC5cAAAScAAAAoAAAAKMAAACmAAAAqAAAAKkAAACqAAAArAAA&#10;AK0EAACuCQAAsA0AALERAACzFwAAtSAAALYrAAC3OgAAt0sAALhcAAC4cQAAuIgAALidAAC4sQAA&#10;t8IAALfQAFR2AABIfAAAPIIAADGJAAAmkAAAG5cAABKdAAAMogAAA6cAAACrAAAArgAAALIAAAC2&#10;AAAAuAAAALgAAAC6AAAAuwAAAL0AAAC+AAAAwAUAAMELAADDEAAAxhYAAMkgAADKLgAAyz4AAMxQ&#10;AADMZAAAzXoAAM2RAADNpAAAzbQAAM3AAE2DAABBigAANZEAACmZAAAeoAAAE6YAAAysAAADsQAA&#10;ALYAAAC6AAAAvgAAAMIAAADGAAAAyAAAAMgAAADKAAAAywAAAM0AAADOAAAA0AAAANIBAADVCAAA&#10;2Q4AAN0VAADhIQAA4jEAAORDAADlVgAA5msAAOaCAADnlgAA56UAAOawAP8ACQD/AAUA/wAGAP8A&#10;DgD/ABYA/wAhAP8ALQD/ADgA/QBDAPkATQD1AFUA8gBdAPAAYwDuAGkA7ABvAOoAdADpAHoA5wB/&#10;AOYAhQDkAIsA4wCRAOEAmQDfAKEA3ACqANoAtgDXAMYA1QDhANMA9ADSAP8A0QD/ANEA/wDPAP8A&#10;ygD/AP8AAQD/AAAA/wABAP8ADAD/ABIA+gAdAPYAKADzADMA8AA+AOwASADoAFAA5QBYAOIAXgDf&#10;AGQA3QBqANsAbwDZAHQA1gB6ANQAfwDSAIUA0ACMAM4AkwDMAJwAyQClAMcAsADGAL4AxADUAMIA&#10;7gDBAP4AwAD/AMAA/wC/AP8AvgD/AP8AAAD/AAAA/wAAAPoABwDxAA8A6wAYAOYAIwDiAC4A4AA4&#10;ANsAQgDVAEsA0QBSAM4AWQDLAF8AyQBlAMcAagDGAG8AxAB0AMIAegDBAIAAvwCGAL0AjgC7AJYA&#10;uQCgALcAqgC2ALcAtADKALIA5gCxAPgAsAD/AK8A/wCvAP8AsAD/AP8AAAD/AAAA9wAAAOoAAgDh&#10;AAwA1wATANAAHQDMACgAyQAyAMYAPADCAEUAvwBNALwAUwC6AFkAuABfALcAZAC1AGkAtABuALIA&#10;dACxAHoArwCAAK0AiACsAJEAqgCaAKgApQCmALEApADBAKMA3AChAPIAoQD/AKAA/wCgAP8AoQD/&#10;AP8AAAD3AAAA6AAAANkAAADLAAgAwwAQAL0AGAC5ACIAtgAsALQANgCyAD8ArwBHAKwATQCrAFQA&#10;qQBZAKcAXgCmAGMApQBoAKMAbgCiAHQAoAB6AJ4AggCcAIsAmwCVAJkAnwCYAKwAlgC6AJQAzwCT&#10;AOsAkgD7AJIA/wCSAP8AkQD/APcAAADnAAAA0wAAAMYAAAC7AAIAswAMAK0AEgCqABwApwAmAKQA&#10;MACjADgAoABAAJ4ARwCcAE4AmgBTAJkAWACXAF0AlgBjAJUAaACTAG4AkgB0AJAAfACPAIUAjQCP&#10;AIsAmgCKAKcAiAC1AIYAxwCFAOQAhAD1AIQA/wCDAP8AgwD/AOwAAADTAAAAwQEAALQAAACsAAAA&#10;pgAHAKAADgCdABYAmgAgAJcAKQCVADIAkwA6AJEAQQCPAEgAjQBNAIwAUwCLAFgAiQBdAIgAYwCH&#10;AGkAhQBvAIMAdwCCAIAAgACKAH4AlgB9AKMAewCwAHoAwgB5AN0AeADxAHcA/QB4AP8AeAD/AN4K&#10;AADECwAAsgwAAKYLAACdCAAAmQQAAJUACgCRABEAjgAZAIsAIwCJACwAhwA0AIUAOwCDAEIAggBI&#10;AIAATgB/AFMAfQBYAHwAXgB7AGQAeQBqAHgAcgB2AHsAdACGAHMAkgBxAJ8AcACtAG4AvgBtAdYA&#10;bQLtAGwD+gBsA/8AbAP/AM4QAAC3EQAAphIAAJoRAACREAAAiw4AAIkLAwCHBQwAhAETAIEBHAB+&#10;AiUAfAMuAHoDNgB4BDwAdwRDAHUFSAB0BU4AcwVUAHEFWQBwBl8AbgZmAG0GbgBrB3gAageDAGgI&#10;kABnCZ0AZQmsAGQJvABjCtQAYwvsAGIM+gBiDP8AYgz/AMMWAACtFwAAnRgAAJAYAACHFgAAgRQA&#10;AH0RAAB8DgYAfAoOAHgKFgB1Cx8AcgsoAHAMMABvDDcAbQw+AGwMRABrDUoAaQ1PAGgNVQBnDVwA&#10;ZQ1jAGMOawBiDnUAYA6BAF8OjgBdD5wAXBCrAFsQvQBaENYAWRHwAFkR/QBZEf8AWRH/ALkbAACl&#10;HQAAlB4AAIgeAAB+HQAAeBsAAHQYAABxFQAAcREJAG8QEQBsEBkAaRAiAGcRKgBmETIAZBE5AGMR&#10;PwBiEUUAYBJLAF8SUQBdElgAXBJfAFoTaABZE3IAVxR9AFYUiwBUFZkAUxWpAFIWugBRFtIAURft&#10;AFEX/QBRF/8AURf/ALIgAACeIgAAjiIAAIEjAAB3IgAAcCEAAGweAABpGwAAZxgEAGYVDgBjFhUA&#10;YRYeAF8WJgBdFi0AXBc0AFoXOwBZF0EAWBhHAFYYTQBVGFQAUxhcAFIZZABRGW4ATxp6AE4biABN&#10;G5cASxymAEocuABKHc8ASR3rAEkd+wBJHf8ASh3/AKwkAACYJQAAiCYAAHsnAABxJgAAaiUAAGYj&#10;AABiIQAAYB4AAF4cCwBbGxIAWRwaAFccIgBVHCkAVBwwAFMdNwBRHT0AUB1DAE8dSgBNHlEATB5Y&#10;AEsfYQBJH2sASCB3AEcghQBGIZQARCKkAEQitgBDIswAQyPpAEMj+gBDI/8AQyL/AKYnAACTKQAA&#10;gyoAAHYqAABtKgAAZSkAAGAnAABcJQAAWSMAAFchBwBVIQ8AUiEWAFAhHgBOISUATSIsAEwiMwBK&#10;IjkASSJAAEgiRgBHI00ARSNVAEQkXgBDJGkAQiV1AEAmgwA/JpIAPiejAD4ntAA9J8oAPSjoAD0o&#10;+QA9J/8APif/AKIqAACOKwAAfy0AAHItAABoLQAAYSwAAFwrAABYKAAAVCYAAFEmBABOJQ0ATCUT&#10;AEomGgBIJiIARyYpAEUmLwBEJjYAQyc8AEEnQwBAJ0sAPyhTAD4pXAA9KWYAPCpyADsqgQA6K5AA&#10;OSuhADgssgA3LMgANyzmADgs+AA4LP8AOCz/AJ0sAACKLgAAey8AAG8wAABlMAAAXS8AAFguAABT&#10;KwAAUCoAAEwqAABJKgsARioRAEQqFwBCKh8AQSolAD8qLAA+KzMAPSs5ADwrQAA7LEgAOixQADkt&#10;WQA4LmQANy5wADYvfwA1L48ANDCfADMwsQAyMMcAMjDlADMw9wAzMP8ANC//AJkvAACHMQAAdzIA&#10;AGsyAABiMgAAWjIAAFQxAABPLwAASy0AAEcuAABELggAQS4OAD8uFAA9LhwAOy4iADkvKQA4Ly8A&#10;Ny82ADYwPgA1MEYANTFOADQxVwAzMmIAMjJuADEzfQAwM40ALzSeAC40sAAtNMUALTTjAC409gAv&#10;M/8ALzP/AJUxAACDMwAAdDQAAGg1AABeNQAAVzQAAFE0AABLMgAARjEAAEIyAAA/MgUAPDINADkz&#10;EgA4MxkANjMgADQzJgAzMy0AMjQ0ADE0OwAwNUMAMDVMAC82VQAuNmAALTdsACw3ewArN4sAKjic&#10;ACk4rgAoOMMAKDjiACk49QAqN/8AKjf/AJI0AAB/NQAAcTYAAGU3AABbNwAAVDcAAE02AABHNgAA&#10;QjUAAD02AAA6NgIANzcLADQ3EAAyNxYAMTgdAC84JAAuOCsALTkyACw5OQArOUEAKjpJACo6UwAp&#10;O14AKDtqACc7eQAmPIkAJTybACQ8rQAjPMIAIzzgACQ89AAlO/8AJTv/AI02AAB8OAAAbTkAAGI5&#10;AABYOgAAUTkAAEo5AABEOQAAPTkAADk6AAA1OwAAMjsIAC88DgAtPRQALD0aACo9IQApPSgAKD4v&#10;ACc+NgAmPj4AJT9HACQ/UAAjQFsAIkBoACFAdgAgQIcAH0GZAB9BqwAeQcAAHkHeAB9A8wAfQP4A&#10;ID//AIk5AAB4OgAAaTsAAF48AABVPAAATTwAAEc8AABAPAAAOD0AADQ+AAAwQAAALUEFACpCDAAn&#10;QhEAJkMYACRDHgAjQyUAIkMsACFEMwAgRDsAH0REAB5FTgAdRVkAHEVlABtFdAAaRYUAGUaXABlG&#10;qQAYRr4AF0XcABhF8QAZRP0AGkT/AIQ8AABzPQAAZj4AAFs/AABSPwAASj8AAEQ/AAA9QAAANkEA&#10;ADFDAAAsRAAAJ0YBACRHCgAhSA8AIEkUAB5JGwAdSSIAHEkpABtKMAAaSjgAGUpBABhKSwAXS1UA&#10;FktiABVLcQAUS4IAE0uUABJLpwASS7wAEUvZABJK8AATSvwAFEn/AH8/AABvQAAAYUEAAFdCAABO&#10;QgAAR0IAAEFCAAA6QwAAMkUAAC1HAAAoSQAAI0sAAB5NBgAbTw0AGFARABdQFwAWUB4AFVAlABRQ&#10;LAATUTQAElE9ABFRRwARUVIAEFFfAA9SbQAOUn4ADVGRAA1RpAAMUbgADFHRAA1Q7AANUPoADk//&#10;AHlDAABqRAAAXUQAAFNFAABLRQAAREUAAD5GAAA2SAAAL0oAAClMAAAkTwAAH1EAABpTAAAUVgkA&#10;EVcOABBYEwAQWBkAD1ggAA5YKAANWDAADVg5AAxYQwALWE4AClhaAAhYaAAHWHkABliMAAVYnwAE&#10;WLMABFfKAAVX5gAFV/MABlb8AHNGAABkRwAAWUgAAFBIAABISAAAQUkAADpKAAAyTQAAK1AAACVS&#10;AAAgVQAAGlgAABVaAAAQXQYADGAMAApgEAAJYBUACGAcAAdgIwAFYCsABGA0AANgPQABYEkAAGBV&#10;AABgYwAAYHMAAGCGAABfmgAAX64AAF/EAABe4gAAXvAAAF74AGxKAABfSwAAVUsAAExMAABFTAAA&#10;PU4AADVQAAAuUwAAJ1YAACBZAAAaXAAAFV8AABBiAAANZQQACGcLAANnDgAAaBMAAGgYAABoHwAA&#10;aSYAAGkuAABpOAAAaUMAAGlPAABpXQAAaW0AAGmAAABplAAAaKkAAGi/AABn3AAAZu4AAGb3AGZP&#10;AABaTwAAUU8AAEpPAABBUQAAOFQAADBXAAAoWwAAIV4AABpiAAAUZQAAEGgAAAxrAAAHbgMAAXAJ&#10;AABwDQAAcRAAAHEUAAByGgAAcyEAAHMoAABzMQAAczwAAHRIAABzVgAAc2YAAHN5AABzjgAAc6MA&#10;AHK5AABx0gAAcesAAHD0AGFTAABWUwAAT1MAAEVVAAA7WAAAMlwAACpgAAAiZAAAG2gAABRsAAAP&#10;bwAAC3IAAAZ2AAAAeQAAAHoGAAB6CgAAew4AAHwRAAB9FQAAfhsAAH8iAACAKgAAgDUAAIBBAACA&#10;TwAAgF8AAIBxAACAhgAAgJ0AAH+yAAB+ygAAfuUAAH3xAFxYAABUWAAASVoAAD9dAAA1YQAALGUA&#10;ACNqAAAbbwAAFHMAAA53AAAJewAAA38AAACCAAAAhAAAAIYBAACGBgAAiAoAAIkNAACKEAAAixUA&#10;AIwbAACOIgAAjywAAI84AACPRgAAj1YAAI9oAACPfgAAj5UAAI6rAACNwQAAjdwAAIzrAFldAABO&#10;XwAAQ2IAADhmAAAubAAAJHEAABx3AAAUfAAADoEAAAiFAAAAiQAAAI0AAACQAAAAkgAAAJMAAACU&#10;AAAAlgMAAJcIAACYDAAAmg8AAJsTAACdGgAAnyMAAKAuAACgPAAAoEwAAKBeAACgdAAAn4wAAJ+i&#10;AACftwAAnssAAJ7gAFNkAABHaAAAPG0AADFzAAAneQAAHX8AABSFAAANiwAABpAAAACUAAAAmAAA&#10;AJwAAACfAAAAoQAAAKIAAACkAAAApQAAAKcAAACoBAAAqgkAAKwNAACtEgAAsBkAALIjAACyMQAA&#10;skIAALJUAACyaQAAsoAAALKYAACxrAAAsr8AALHOAExuAABAcwAANXoAACqBAAAfiAAAFY4AAA6V&#10;AAAGmgAAAJ8AAACkAAAAqAAAAKwAAACvAAAAsQAAALEAAACzAAAAtQAAALYAAAC4AAAAugAAALwG&#10;AAC+DAAAwBEAAMMZAADFJgAAxTcAAMZJAADGXQAAx3IAAMeKAADInwAAyK8AAMi8AEZ6AAA5gQAA&#10;LokAACKQAAAXmAAAD58AAAelAAAAqgAAAK8AAACzAAAAtwAAALwAAAC/AAAAwQAAAMIAAADEAAAA&#10;xQAAAMcAAADJAAAAywAAAM0AAADPAwAA0goAANYQAADcGgAA3SoAAN48AADfUAAA4GUAAOF7AADh&#10;kQAA4qIAAOKtAP8AAgD/AAAA/wADAP8ADAD/ABMA/wAdAP8AKAD+ADMA+wA+APcASADzAFAA8ABX&#10;AO0AXgDrAGQA6ABpAOcAbwDlAHQA4wB5AOIAfwDgAIUA3gCMANwAkwDZAJwA1gCmANMAsQDRAMAA&#10;zwDaAM4A8QDMAP8AywD/AMsA/wDGAP8AwQD/AP8AAAD/AAAA/wAAAP8ACAD7ABAA9gAZAPIAJADv&#10;AC4A7QA5AOgAQgDjAEsA4ABSAN0AWQDZAF8A1gBkANMAaQDRAG4AzwB0AM4AeQDMAH8AygCGAMgA&#10;jgDGAJYAxACgAMIAqwDAALkAvgDNALwA6gC7APwAugD/ALoA/wC6AP8AtgD/AP8AAAD/AAAA/gAA&#10;APQABADrAA0A5AAUAN8AHwDbACkA2AAzANMAPQDOAEUAygBNAMcAUwDFAFkAwwBfAMEAZAC/AGkA&#10;vQBuALsAcwC6AHkAuACAALYAiAC0AJAAsgCaALEApQCvALIArQDEAKwA4QCrAPYAqgD/AKoA/wCq&#10;AP8AqgD/AP8AAAD9AAAA7gAAAOIAAADVAAoAzQARAMcAGQDEACMAwQAtAL8ANwC7AD8AtwBHALUA&#10;TgCyAFMAsABZAK8AXgCtAGMArABoAKsAbQCpAHMAqAB6AKYAgQCkAIoAowCUAKEAnwCfAKwAngC7&#10;AJwA0gCbAO4AmgD/AJoA/wCZAP8AmQD/AP4AAADuAAAA3gAAAMsAAADBAAUAuQANALQAFACxAB4A&#10;rgAnAKsAMACqADkApwBBAKQASACiAE0AoQBTAJ8AWACeAF0AnQBiAJsAZwCaAG0AmABzAJcAewCV&#10;AIQAlACOAJIAmQCQAKYAjgC0AI0AyACMAOYAiwD5AIoA/wCKAP8AiwD/APAAAADbAAAAxwAAALoA&#10;AACwAAAAqAAKAKQAEACgABgAnQAhAJsAKgCaADMAmAA7AJYAQQCUAEgAkgBNAJEAUgCPAFcAjgBc&#10;AIwAYQCLAGcAigBuAIgAdQCHAH4AhQCIAIMAlACCAKAAgACvAH8AwAB+AN0AfQDyAH0A/wB9AP8A&#10;fQD/AOAAAADGAAAAtQAAAKoAAACiAAAAmwAFAJUADQCSABMAkAAcAI0AJACLAC0AigA0AIgAOwCG&#10;AEIAhQBHAIMATQCCAFIAgQBXAH8AXAB+AGIAfQBoAHsAcAB6AHkAeACDAHYAjwB1AJwAdACqAHIA&#10;ugBxANEAcADsAHAA+wBwAP8AcAD/AM0EAAC3BgAApwcAAJsGAACTBAAAjgAAAIoACACGAA8AhAAW&#10;AIEAHgB/ACcAfQAuAHwANgB6ADwAeQBCAHcARwB2AEwAdQBSAHMAVwByAF0AcQBjAG8AawBuAHQA&#10;bAB+AGsAigBpAJgAaACmAGcAtgBmAMsAZQDnAGUA9wBlAP8AZQD/AMAMAACrDQAAmw4AAI8OAACG&#10;DQAAgQsAAH4HAQB8AQsAeQARAHcAGAB1ACEAcwApAHEAMABvADYAbgA8AGwAQgBrAEcAagBNAGkA&#10;UgBoAFgAZgBfAGUAZwBjAHAAYgF6AGABhwBfApUAXgKjAFwDswBcA8cAWwTkAFsF9ABbBv4AWwb/&#10;ALUQAAChEgAAkRMAAIUTAAB8EgAAdhEAAHMOAAByDAQAcQcNAG4EEgBsBBsAaQUjAGcFKgBmBjEA&#10;ZAY3AGMGPQBiB0MAYQdJAF8HTgBeCFUAXQhcAFsJYwBaCW0AWAp4AFcKhQBWC5MAVAuiAFMLswBS&#10;DMcAUgzkAFEN9QBRDf8AUQ3/AK0VAACZFwAAiRgAAH0ZAAB0GAAAbRcAAGoUAABnEQAAZw4HAGYM&#10;DgBjDBUAYQwdAF8MJQBdDSwAXA0zAFsNOQBaDT8AWA1FAFcNSwBWDlEAVQ5ZAFMOYQBSDmsAUA92&#10;AE4QgwBNEJIATBCiAEsQsgBKEcgASRHlAEkR9wBJEv8ASRH/AKUZAACSHAAAgx0AAHYeAABtHQAA&#10;ZhwAAGIaAABfFwAAXhQBAF4RCgBbEBEAWREYAFcRIABVEScAVBEuAFMRNABRETsAUBJBAE8SRwBO&#10;Ek4ATBJVAEsTXgBJE2cASBRzAEYUgABFFY8ARBWfAEMWsABCFsUAQhfjAEIX9gBCF/8AQhf/AJ8d&#10;AACMIAAAfSEAAHEiAABoIgAAYSEAAFwfAABZHAAAVxkAAFUWBgBUFQ4AURUUAE8WHABOFiMATBYq&#10;AEsWMABKFjcASRc9AEcXQwBGF0oARRhSAEMYWgBCGWQAQRlwAD8afQA+G40APRudADwcrgA7HMMA&#10;OxzhADsd9QA7HP8APBz/AJohAACHIwAAeCQAAGwlAABjJQAAXCQAAFcjAABTIAAAUR4AAE8cAgBN&#10;GwwASxoRAEgbGABHGyAARRsmAEQbLQBDHDMAQhw5AEAcQAA/HUcAPh1PAD0eWAA8HmIAOh9tADkf&#10;ewA4IIsANyGbADYhrQA1IcEANSHfADUh8wA2If8ANiH/AJYjAACDJgAAdCcAAGgoAABfKAAAWCcA&#10;AFMmAABPJAAATCIAAEkgAABHIAkARB8PAEIfFQBAIBwAPyAjAD4gKQA8IC8AOyE2ADohPQA5IUQA&#10;OCJMADciVQA2I18ANCNrADMkeQAyJYkAMSWaADAlqwAwJr8ALybcADAm8gAwJv8AMSX/AJEmAAB/&#10;KAAAcSoAAGUqAABcKgAAVSoAAE8pAABLKAAASCUAAEQkAABBJAUAPyQNAD0kEgA7JBkAOSQfADck&#10;JgA2JCwANSUzADQlOgAzJkEAMiZKADEnUwAwJ10ALyhpAC4pdwAtKYcALCmYACsqqgAqKr0AKira&#10;ACsq8QArKv4ALCn/AI0oAAB8KgAAbSwAAGItAABZLQAAUS0AAEwsAABHKwAAQygAAD8oAAA8KAIA&#10;OSgLADcoEAA1KBYAMygcADIoIwAwKCkALykwAC8qNwAuKj8ALStHACwrUQArLFsAKixnACktdQAo&#10;LYUAJy2XACYuqAAlLrwAJS7YACYu8AAmLv0AJy3/AIorAAB4LQAAai4AAF8vAABWLwAATi8AAEgu&#10;AABDLQAAPywAADssAAA3LAAANCwJADIsDgAwLRMALi0aAC0tIAArLScAKi4tACouNQApLz0AKC9F&#10;ACcwTgAmMFkAJTFlACQxcwAjMYMAIjKVACEypwAhMrsAIDLUACEy7wAiMfwAIjH/AIYtAAB1LwAA&#10;ZzAAAFwxAABTMQAASzEAAEUxAABAMAAAOzAAADYwAAAzMAAAMDEGAC0xDQArMREAKTIXACgyHgAn&#10;MiQAJTMrACUzMgAkMzoAIzRDACI0TAAhNVcAIDVjAB81cQAeNoEAHTaTABw2pQAbNrkAGzbSABw2&#10;7QAdNvsAHTX/AIIwAABxMgAAYzMAAFk0AABQNAAASTQAAEIzAAA9MwAANzMAADE0AAAuNQAAKzUC&#10;ACg2CwAlNxAAJDcVACI3GwAhOCIAIDgoAB84MAAeODcAHTlAABw5SQAbOlQAGjpgABk6bgAYOn8A&#10;FzuRABc7pAAWO7cAFTvQABY67AAXOvoAGDn/AH0yAABtNAAAYDUAAFU2AABNNgAARjYAAEA2AAA6&#10;NgAANDYAAC44AAAqOQAAJjoAACM7CAAgPA4AHj0SAB09GAAcPR8AGz4lABo+LQAZPjQAFz49ABY/&#10;RwAVP1EAFD9eABQ/bAATQHwAEkCPABFAogARQLYAEEDOABE/6wASP/kAEj7/AHk1AABpNwAAXDgA&#10;AFI5AABKOQAAQzkAAD05AAA3OQAAMToAACs8AAAnPQAAIj8AAB5BBAAaQgsAGEMQABdDFQAVRBsA&#10;FEQiABNEKQATRDEAEkQ6ABFFQwAQRU4AEEVbAA5FaQAORXkADUWMAA1FnwAMRbIAC0XJAAxF5QAN&#10;RPYADUT/AHQ5AABlOgAAWDsAAE87AABHPAAAQDwAADo8AAA0PAAALj4AAChAAAAjQgAAH0QAABpG&#10;AAAVSAgAEkoNABFKEgAQShgAD0seAA5LJQANSy0ADUs2AAxLQAALS0oACktWAAlLZAAIS3QAB0uH&#10;AAVLmgAES64ABErEAAVK4AAFSvAABkn6AG48AABgPQAAVD4AAEs+AABEPgAAPT4AADc/AAAxQAAA&#10;KkIAACRFAAAfRwAAGkkAABVMAAARTgUADlELAAtREAAKURQACVEbAAhRIgAHUSkABVEyAARSOwAD&#10;UkYAAVJSAABSXwAAUm8AAFKBAABRlgAAUakAAFG/AABQ3AAAUO4AAFD3AGhAAABbQQAAUEEAAEhB&#10;AABBQQAAO0IAADRDAAAtRQAAJkgAACBLAAAbTQAAFlAAABFTAAAOVQQAClgKAAZYDgACWBIAAFkX&#10;AABZHQAAWSUAAFktAABZNgAAWUEAAFlNAABaWgAAWmkAAFl8AABZkAAAWaUAAFi6AABY1QAAV+wA&#10;AFf2AGNEAABWRQAATUUAAEVFAAA/RQAAN0cAAC9JAAAoTAAAIk8AABtSAAAWVQAAEVgAAA1aAAAJ&#10;XQMABF8JAABgDQAAYBAAAGEUAABhGQAAYiAAAGInAABiMQAAYjsAAGJHAABiVQAAY2QAAGJ2AABi&#10;iwAAYqAAAGG2AABhzwAAYOoAAGD1AF1IAABSSQAASkgAAENIAAA6SgAAMk0AACpQAAAjUwAAHFcA&#10;ABZaAAARXQAADWAAAAhjAAADZgEAAGcGAABoCwAAaQ4AAGoRAABrFQAAbBsAAG0iAABtKgAAbTQA&#10;AG1AAABtTgAAbV0AAG1vAABthAAAbJoAAGywAABryAAAa+YAAGrzAFhNAABOTQAASEwAAD5OAAA1&#10;UQAALFQAACRYAAAdXAAAFmAAABBkAAAMZwAAB2sAAAFuAAAAcAAAAHIDAAByBwAAcwsAAHUOAAB2&#10;EQAAdxYAAHgcAAB5IwAAei0AAHo5AAB6RwAAelYAAHloAAB6fAAAeZQAAHiqAAB4wQAAd98AAHfv&#10;AFRRAABMUQAAQlIAADhVAAAvWQAAJl4AAB5iAAAWZwAAEGsAAAtvAAAFcwAAAHcAAAB6AAAAfAAA&#10;AH4AAAB/AgAAgAYAAIEKAACDDQAAhBEAAIYVAACIHAAAiSUAAIowAACKPgAAiU0AAIlfAACJcwAA&#10;iIsAAIiiAACHuQAAh9EAAIboAFJWAABHVwAAPFoAADJfAAAoZAAAH2kAABZvAAAQdAAACnkAAAJ9&#10;AAAAgQAAAIUAAACIAAAAigAAAIwAAACNAAAAjwAAAJAEAACSCAAAkwwAAJUQAACXFQAAmR0AAJsn&#10;AACbNAAAm0QAAJpWAACaagAAmYIAAJqaAACYsAAAmMcAAJfeAEtcAABAYAAANWUAACtqAAAhcQAA&#10;F3cAABB9AAAJgwAAAYgAAACMAAAAkQAAAJUAAACYAAAAmgAAAJsAAACdAAAAnwAAAKAAAACiAAAA&#10;pAUAAKYKAACoDgAAqhQAAK0dAACtKgAArTkAAK1LAACtXwAArXcAAKyQAACrpwAAq7oAAKvLAEVm&#10;AAA5awAALnEAACN4AAAZfwAAEIYAAAmNAAAAkwAAAJgAAACdAAAAoQAAAKUAAACoAAAAqwAAAKsA&#10;AACuAAAArwAAALEAAACzAAAAtQAAALcBAAC5BwAAvA0AAL8TAADCHwAAwi4AAMJAAADCVAAAwWsA&#10;AMGDAADAmwAAwa0AAMG8AD5yAAAyeAAAJ4AAAByIAAASkAAACpcAAACdAAAAowAAAKgAAACtAAAA&#10;sgAAALYAAAC5AAAAuwAAALwAAAC+AAAAwAAAAMIAAADEAAAAxgAAAMgAAADLAAAAzgUAANENAADW&#10;FAAA1yMAANg1AADZSQAA2l4AANt1AADbjAAA3J8AANyrAP8AAAD/AAAA/wAAAP8ACQD/ABAA/wAZ&#10;AP4AJAD8AC8A+QA5APQAQwDwAEsA7QBSAOoAWQDnAF8A5ABkAOIAaQDgAG4A3gBzANwAeQDaAH8A&#10;1wCGANQAjgDRAJYAzwChAMwArADKALsAyADSAMYA7gDGAP8AxQD/AMUA/wC/AP8AugD/AP8AAAD/&#10;AAAA/wAAAP4ABQD3AA4A8gAVAO4AHwDrACoA6QA0AOMAPQDeAEUA2QBNANQAUwDRAFkAzgBeAMwA&#10;YwDKAGgAyQBtAMcAcwDFAHkAwwCAAMEAiAC/AJAAvQCbALsApgC5ALQAtwDIALYA5gC1APsAtAD/&#10;ALQA/wCzAP8ArgD/AP8AAAD/AAAA+AAAAO0AAADlAAsA3QARANcAGgDSACQAzwAuAMsANwDHAEAA&#10;wwBHAMAATgC+AFMAvABZALoAXgC4AGMAtgBoALUAbQCzAHMAsQB5AK8AgQCtAIoAqwCUAKkAoACo&#10;AK0ApgC+AKUA2wCkAPQApAD/AKMA/wCjAP8AogD/AP8AAAD2AAAA5gAAANcAAADLAAYAxAAOAL4A&#10;FQC7AB8AuQAoALcAMQC0ADoAsABBAK0ASACrAE4AqQBTAKcAWACmAFwApABhAKMAZwChAGwAoABz&#10;AJ4AegCdAIMAmwCOAJkAmQCXAKYAlgC2AJUAzACUAOsAkwD9AJMA/wCTAP8AkwD/APcAAADkAAAA&#10;0AAAAMEAAAC3AAIArwALAKsAEQCnABkApQAiAKMAKwCiADMAnwA7AJwAQgCbAEgAmQBNAJcAUgCW&#10;AFcAlQBbAJMAYQCSAGYAkABtAI8AdACNAH0AjACHAIoAkwCIAKAAhwCvAIUAwgCFAOIAhAD3AIQA&#10;/wCEAP8AhAD/AOUAAADNAAAAvAAAAK8AAACmAAAAngAHAJoADgCWABQAlAAdAJIAJQCRAC0AkAA1&#10;AI0APACMAEIAigBHAIgATACHAFEAhgBWAIQAWwCDAGAAgQBnAIAAbgB+AHcAfQCBAHsAjQB6AJoA&#10;eACpAHcAugB2ANMAdgDvAHYA/gB1AP8AdQD/ANAAAAC7AAAAqwAAAJ8AAACXAAAAkAACAIsACwCI&#10;ABAAhgAXAIQAIACCACcAgQAvAH8ANQB9ADwAfABBAHsARgB5AEsAeABQAHcAVQB2AFsAdABhAHMA&#10;aQBxAHEAcAB7AG4AhwBtAJUAawCjAGoAtABqAMkAaQDoAGkA+QBpAP8AaQD/AMAAAACsAAAAnAIA&#10;AJACAACIAAAAgwAAAH8ABgB7AA0AeQASAHcAGgB2ACIAdAApAHMAMABxADYAcAA8AG8AQQBtAEYA&#10;bABLAGsAUABqAFYAaABcAGcAZABlAGwAZAB2AGMAggBhAJAAYACfAF8ArwBeAMMAXgDhAF4A9ABd&#10;AP8AXQD/ALQHAACgCQAAkAsAAIQLAAB8CgAAdwcAAHQEAABxAAkAbwAPAG0AFQBrABwAaQAjAGgA&#10;KgBnADEAZQA2AGQAPABjAEEAYgBGAGAATABfAFIAXgBYAF0AXwBbAGgAWgByAFgAfgBXAIwAVgCb&#10;AFUAqwBUAL4AVADaAFMA7wBUAPsAVAD/AKkNAACWDgAAhxAAAHoQAAByEAAAbA4AAGkMAABnCQMA&#10;ZgQLAGQAEABiABcAYAAeAF4AJQBdACsAXAAxAFoANwBZADwAWABCAFcBRwBWAU4AVQJUAFMCXABS&#10;A2UAUQNvAE8EewBOBIoATQWZAEwFqQBLBbwASgbUAEoH7QBKB/kASgf/AKEQAACOEgAAfhQAAHMU&#10;AABqFAAAZBMAAGARAABeDwAAXQ0FAF0JDQBaBhIAWAcZAFYHIABVBycAUwctAFIIMwBRCDgAUAg+&#10;AE8JRABOCUoATAlRAEsKWQBKCmIASAttAEcLegBGDIgARAyYAEMMqQBCDbwAQg3VAEIN7gBCDfsA&#10;Qg3/AJoUAACHFgAAeBgAAGwZAABjGQAAXRgAAFkWAABWEwAAVBEAAFQOCABTDQ4AUQ0UAE8NGwBN&#10;DSIATA0oAEsNLgBKDTQASQ06AEcOQQBGDkcARQ5PAEQOVwBCD2EAQRBsAD8QeQA+EIgAPRGYADsR&#10;qQA7EbwAOhHWADoR8AA6Ev0AOxH/AJMYAACBGgAAcxwAAGcdAABeHQAAWBwAAFMbAABQGAAAThYA&#10;AEwTAwBMEQsAShAQAEgRFwBGER4ARREkAEQRKgBCETAAQRE3AEASPQA/EkQAPRJMADwTVAA7E14A&#10;ORRpADgUdgA3FYUANhWWADQWpwA0FroAMxbTADMW7gA0FvwANBb/AI4bAAB8HQAAbh8AAGMgAABa&#10;IAAAUyAAAE4eAABKHQAASBoAAEYYAABFFgcAQxUOAEEVEwA/FRoAPhUgAD0VJwA7FS0AOhYzADkW&#10;OgA4FkEANxdJADUXUQA0GFsAMxlmADIZcwAwGoMALxqUAC4bpQAtG7gALRvQAC0b7AAuG/sALhv/&#10;AIoeAAB4IAAAaiIAAF8jAABWIwAATyIAAEohAABGIAAAQx4AAEEbAAA/GgMAPRoMADsZEQA5GRYA&#10;NxodADYaIwA1GikANBowADMbNgAxGz4AMBxGAC8cTwAuHVkALR1kACwecQArH4EAKh+SACkfpAAo&#10;ILcAJyDOACcg6wAoIPoAKR//AIYgAAB0IwAAZyQAAFwlAABTJQAATCUAAEckAABCIwAAPyEAAD0f&#10;AAA6HgAANx4JADUeDgAzHhMAMR4aADAeIAAvHiYALh8tAC0fMwAsIDsAKyBDACohTAApIVYAKCJi&#10;ACYibwAlI38AJCOQACMjogAiJLUAIiTMACIk6QAjJPkAJCP/AIIjAABxJQAAYyYAAFknAABQKAAA&#10;SScAAEMnAAA/JgAAOyQAADgiAAA1IgAAMiIGADAiDQAuIhEALCIXACoiHQApIiMAKCMqACcjMQAm&#10;JDgAJSVBACQlSgAjJlQAIiZgACEnbQAgJ30AHyePAB4ooQAeKLQAHSjKAB0o6AAeKPgAHyf/AH4l&#10;AABuJwAAYCkAAFYpAABNKgAARioAAEEpAAA8KAAANycAADQmAAAwJgAALSYDACsnCwAoJxAAJycU&#10;ACUnGgAkJyEAIygnACIoLgAhKTYAICk+AB8qSAAeKlIAHSteABwrawAbK3sAGiyNABksnwAYLLIA&#10;GCzJABgs5wAZK/cAGiv/AHonAABqKgAAXSsAAFMsAABKLAAAQywAAD4rAAA5KwAANCoAADAqAAAr&#10;KgAAKSsAACYrCAAjLA4AIiwSACAsGAAfLB4AHi0lAB0tLAAcLTMAGy48ABouRQAZL1AAGC9cABcv&#10;aQAWMHkAFTCLABQwngAUMLEAEzDHABMw5QAUMPYAFS//AHYqAABnLAAAWi0AAFAuAABILgAAQS4A&#10;ADsuAAA2LQAAMS0AACwtAAAnLwAAJC8AACEwBQAfMQwAHDEQABsyFQAaMhwAGTIiABgyKQAXMzEA&#10;FjM5ABUzQwAUNE0AEzRZABI0ZwARNXcAETWJABA1nAAQNbAADjXGAA805AAQNPUAEDT/AHIsAABj&#10;LgAAVzAAAE0wAABFMAAAPjAAADgwAAAzMAAALzAAACkxAAAkMgAAITMAAB01AgAaNgkAFzcOABU3&#10;EwAUOBkAEzgfABI4JgASOC4AETk2ABA5QAAQOUsADjlXAA46ZAANOnQADDqGAAw6mQALOawACjnB&#10;AAo53gALOfEADDj8AG4vAABfMQAAUzIAAEozAABCMwAAOzMAADYzAAAxMgAALDMAACc0AAAhNgAA&#10;HTgAABk5AAAVOwYAEj0MABA+EAAQPhUADj4cAA4+IwANPioADD4zAAw+PAALP0cACj9SAAg/YAAH&#10;P28ABj+BAAU/lAAEP6gAAz68AAQ+1wAFPuwABT73AGkzAABbNAAAUDUAAEc1AAA/NQAAOTUAADQ1&#10;AAAuNQAAKTcAACM4AAAeOwAAGjwAABY/AAASQQQADkMKAAxEDgAKRBMACUQZAAhEIAAHRCcABkQv&#10;AAVEOAADRUIAAkVOAABFWwAARWoAAEV8AABFkAAARKQAAES5AABE0QAAROoAAEP1AGQ2AABXNwAA&#10;TDgAAEM4AAA8OAAANzgAADE4AAArOQAAJTsAACA9AAAaQAAAFkIAABJEAAAORwQAC0kJAAdKDQAE&#10;SxEAAUsWAABLHAAASyMAAEsrAABLNAAASz4AAExJAABMVwAATGYAAEx3AABLjAAAS6EAAEu1AABK&#10;zgAASukAAEr1AF86AABSOwAASDsAAEA7AAA6OwAANDsAAC48AAAnPgAAIkEAABxDAAAWRgAAEkkA&#10;AA5LAAALTgMAB1AIAAJRDAAAURAAAFITAABTGAAAUx8AAFMmAABTLwAAUzkAAFNFAABTUgAAU2EA&#10;AFNyAABThwAAUpwAAFKxAABRygAAUecAAFH0AFk+AABOPgAART4AAD4+AAA4PgAAMEAAAClCAAAj&#10;RAAAHUcAABdKAAASTQAADlAAAAtTAAAGVQIAAFcHAABYCwAAWQ4AAFoRAABaFQAAWxoAAFwhAABc&#10;KgAAXDQAAFw/AABcTQAAXFsAAFxsAABcgQAAW5cAAFutAABaxQAAWuQAAFnzAFRCAABKQgAAQkIA&#10;ADxCAAA0QwAALEYAACVJAAAeTAAAF08AABJTAAAOVgAAClkAAAVbAAAAXgAAAGAEAABhCAAAYgwA&#10;AGMOAABkEQAAZRYAAGYcAABnIwAAZy0AAGc5AABnRgAAZ1UAAGdmAABnegAAZpEAAGWoAABlwAAA&#10;ZN4AAGTwAE9GAABHRgAAQEUAADdHAAAvSgAAJk0AAB9RAAAYVQAAElkAAA1cAAAIYAAAAmMAAABm&#10;AAAAaAAAAGoAAABrBAAAbAgAAG0MAABvDgAAcBIAAHIXAABzHQAAdCYAAHQyAAB0PwAAdE4AAHNf&#10;AAB0cgAAc4oAAHKhAABxuAAAcdQAAHDsAExKAABFSgAAO0sAADJOAAApUgAAIFYAABhbAAASXwAA&#10;DWQAAAdoAAAAawAAAG8AAAByAAAAdQAAAHYAAAB3AAAAeQIAAHoGAAB8CgAAfg4AAIARAACCFgAA&#10;hB4AAIQpAACENgAAhEUAAIRWAACDagAAg4EAAIKZAACBsQAAgMkAAIDlAEpOAAA/UAAANVMAACtX&#10;AAAiXAAAGWIAABJnAAAMbAAABXEAAAB1AAAAeQAAAH0AAACBAAAAgwAAAIUAAACGAAAAiAAAAIkA&#10;AACLBAAAjQgAAI8NAACSEAAAlBYAAJYgAACWLAAAljsAAJZMAACVYAAAlXYAAJSQAACTpwAAkr0A&#10;AJLVAERVAAA5WQAAL10AACRjAAAaaQAAEm8AAAx1AAAEewAAAIAAAACFAAAAiQAAAI0AAACRAAAA&#10;kwAAAJQAAACWAAAAmAAAAJoAAACcAAAAngAAAKAGAACiCwAApRAAAKgXAACpIwAAqTEAAKlDAACp&#10;VgAAqG0AAKaHAACnngAAprMAAKXHAD5eAAAyYwAAJ2oAAB1wAAATeAAADH8AAAOFAAAAiwAAAJEA&#10;AACWAAAAmwAAAJ8AAACiAAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAAALIAAAC1AgAAtwkA&#10;ALsQAAC+GAAAviYAAL44AAC+SwAAvWEAALx6AAC7lAAAuqkAALq5ADdqAAArcAAAIHgAABaAAAAN&#10;iAAABY8AAACWAAAAnAAAAKIAAACnAAAArAAAALAAAACzAAAAtgAAALcAAAC5AAAAuwAAAL0AAAC/&#10;AAAAwgAAAMUAAADIAAAAygAAAM4IAADSEAAA1RsAANUsAADUQAAA1FcAANNuAADUhgAA1JsAANOr&#10;AP8AAAD/AAAA/wAAAP8ABQD/AA4A/wAVAPwAIAD5ACoA9gA0APEAPQDtAEYA6QBNAOYAUwDkAFkA&#10;4QBeAN4AYwDcAGgA2QBuANUAcwDTAHkA0ACAAM4AiADLAJEAyQCcAMYApwDEALcAwgDMAMAA7AC/&#10;AP8AvgD/AL0A/wC3AP8AsgD/AP8AAAD/AAAA/wAAAPoAAQDzAAsA7QASAOgAGwDlACUA5AAuAN8A&#10;OADYAEAA0gBHAM4ATgDLAFQAyABZAMYAXgDEAGMAwgBnAMAAbQC/AHMAvQB6ALsAgQC5AIsAtgCV&#10;ALQAoQCyAK8AsADCAK4A4wCuAPoArAD/AK0A/wCpAP8ApgD/AP8AAAD/AAAA8gAAAOYAAADdAAcA&#10;0gAOAM0AFgDKACAAyAApAMUAMgDAADoAvABCALkASAC3AE4AtQBTALMAWACxAF0AsABiAK4AZwCs&#10;AGwAqgBzAKkAewCnAIQApQCOAKMAmgChAKgAnwC5AJ4A0gCdAPIAnAD/AJ0A/wCcAP8AmQD/APwA&#10;AADuAAAA3QAAAMwAAADBAAIAugAMALYAEgCyABoAsAAjAK8ALACtADQAqQA8AKYAQgCkAEgAogBN&#10;AKAAUgCeAFcAnQBbAJwAYACaAGYAmQBsAJcAdACVAH0AkwCHAJEAkwCQAKEAjgCxAI0AxgCMAOgA&#10;iwD9AIwA/wCMAP8AjAD/AO0AAADYAAAAxQAAALcAAACsAAAApgAIAKEADgCfABUAnQAeAJsAJgCa&#10;AC4AlwA1AJUAPACTAEIAkQBHAJAATACOAFEAjQBVAIsAWgCKAGAAiQBmAIcAbQCFAHYAhACAAIIA&#10;jACAAJoAfwCpAH0AvAB8ANwAfAD1AHwA/wB8AP8AfAD/ANkAAADBAAAAsQAAAKQAAACcAAAAlAAD&#10;AJAADACNABEAiwAYAIkAIACJACgAhwAvAIUANgCDADwAggBBAIAARgB/AEsAfQBPAHwAVAB7AFoA&#10;eQBgAHgAZwB2AHAAdQB6AHMAhgBxAJMAcACiAG8AtABuAMwAbgDtAG4A/gBuAP8AbgD/AMQAAACv&#10;AAAAoAAAAJQAAACMAAAAhgAAAIEACAB+AA4AfAAUAHsAGwB5ACIAeAApAHcAMAB1ADYAdAA7AHIA&#10;QABxAEUAcABKAG8ATwBtAFQAbABbAGsAYgBpAGoAaAB0AGYAgABlAI4AYwCdAGIArQBhAMIAYQDk&#10;AGEA+ABhAP8AYQD/ALQAAACgAAAAkQAAAIYAAAB+AAAAeQAAAHUAAwBxAAsAbwAQAG0AFgBsAB0A&#10;awAkAGsAKgBpADAAaAA2AGYAOwBlAEAAZABFAGMASgBhAE8AYABWAF8AXQBdAGUAXABvAFoAegBZ&#10;AIgAWACYAFcAqABWALsAVgDYAFYA8QBWAP8AVgD/AKgBAACUBQAAhQcAAHoHAAByBgAAbAQAAGkB&#10;AABnAAcAZAANAGMAEQBhABgAYAAfAF8AJQBeACsAXQAwAFsANgBaADsAWQBAAFgARQBXAEsAVgBR&#10;AFUAWABTAGEAUgBqAFAAdgBPAIQATgCTAE0ApABMALYATADNAEwA6wBMAPoATAD/AJ0JAACLCwAA&#10;fA0AAHANAABoDQAAYgwAAF8KAABdBgEAXAEJAFoADgBYABMAVwAZAFYAIABVACYAUwArAFIAMQBR&#10;ADYAUAA7AE8AQQBOAEcATQBNAEsAVQBKAF0ASQBnAEcAcwBGAIAARQCQAEQAoQBDALIAQwDIAEMA&#10;5gBDAPUAQwD/AJUNAACDDwAAdBAAAGkRAABgEQAAWhAAAFYOAABUDQAAUwoEAFMGCwBRAxAATwEV&#10;AE4BGwBMASEASwEnAEoCLABJAjIASAI3AEcDPQBFA0MARANKAEMEUQBCBFoAQAVkAD8FcAA+Bn4A&#10;PQaOADwHnwA7B7EAOgfGADoH4wA6B/MAOgj8AI4QAAB8EgAAbhQAAGIVAABaFQAAVBQAAFATAABN&#10;EQAASw4AAEsNBgBKCgwASQgRAEcIFgBFCB0ARAgjAEIIKABBCS4AQAkzAD8JOQA+CkAAPQpHADwK&#10;TwA6C1gAOQtjADgMbwA2DH4ANQyOADQNnwAzDbEAMg3HADIN4wAyDfQAMg3+AIgTAAB3FQAAaRcA&#10;AF4YAABVGAAATxgAAEoWAABHFQAARRMAAEMQAgBDDggAQg0OAEANEgA/DRgAPQ0fADwNJAA7DSoA&#10;OQ0wADgONwA3Dj0ANg5FADUOTQAzD1cAMg9iADEQbgAvEH0ALhCOAC0RoAAsEbIAKxHIACsR5gAr&#10;EfYALBH/AIMWAAByGQAAZBoAAFkbAABRGwAASxsAAEYaAABCGAAAPxcAAD4UAAA8EgQAOxEKADoQ&#10;EAA4EBUANxAbADURIQA0EScAMxEtADIRMwAwEToALxJCAC4SSwAtE1QAKxNfACoUbAApFHsAKBSM&#10;ACcVngAmFbAAJRXGACUV5AAlFfYAJhX/AH4ZAABuGwAAYB0AAFYeAABNHgAARx4AAEIdAAA+HAAA&#10;OhoAADgYAAA3FgAANRUHADQUDQAyFBIAMBQXAC8UHQAtFCMALBUqACsVMAAqFTcAKRY/ACgWSAAn&#10;F1IAJhhdACQYagAjGXkAIhmKACEZnAAgGa8AHxnEAB8Z4gAgGfQAIBn/AHobAABqHgAAXR8AAFMg&#10;AABKIAAARCAAAD4fAAA6HgAANx0AADQcAAAyGQAAMBkEAC4YCwAsGBAAKhgUACkYGgAnGCAAJhkm&#10;ACUZLQAkGjUAIxo9ACIbRgAhG1AAIBxbAB8daAAeHXcAHR2IABwemwAbHq0AGh7DABoe4AAaHfMA&#10;Gx3/AHcdAABnIAAAWiEAAFAiAABIIgAAQSIAADsiAAA3IQAAMyAAADAfAAAtHQAAKx0AACgdCAAm&#10;HQ4AJR0SACMdFwAhHR0AIR0kACAeKgAfHjIAHh86AB0fQwAcIE0AGyFZABohZgAZIXUAGCKHABci&#10;mQAWIqwAFSLBABUi3wAVIfIAFiH+AHMgAABkIgAAVyMAAE0kAABFJQAAPiQAADkkAAA0IwAAMCIA&#10;ACwiAAApIQAAJiEAACQhBgAiIQwAICEQAB4hFQAdIhsAGyIhABsiKAAaIy8AGSM4ABgkQQAXJEsA&#10;FiVXABUlZAAUJnMAEyaFABImmAARJqsAESbAABAm3QARJfEAEiX9AHAiAABhJAAAVCYAAEomAABC&#10;JwAAPCYAADYmAAAxJQAALSUAACkkAAAmJAAAIiUAAB8lAwAdJgoAGyYOABknEgAYJxgAFycfABYn&#10;JQAVKC0AFCg1ABMpPgASKUkAESlVABEqYgAQKnEADyqDAA4qlgAOKqkADSq9AA0q1wANKu4ADin7&#10;AGwkAABdJgAAUSgAAEgoAABAKQAAOSgAADQoAAAvKAAAKycAACcnAAAiKAAAHikAABsqAAAYKwcA&#10;FisNABQsEQATLBYAEiwcABEtIwAQLSoAEC0yAA8uPAAOLkYADS5SAA0uXwAML24ACy9/AAovkgAJ&#10;L6UACS65AAgu0AAJLukACi73AGgnAABaKQAATioAAEUrAAA9KwAANysAADEqAAAtKgAAKSoAACQq&#10;AAAgKwAAGy0AABguAAAVLwQAEjEKABAyDgAPMhMADjIZAA0yIAANMicADDIvAAszOAAKM0IACTNO&#10;AAgzWwAGNGoABTR7AAQzjgADM6IAAjO2AAIzzQADM+cABDLzAGQqAABWLAAASy0AAEItAAA6LQAA&#10;NC0AAC8sAAArLAAAJiwAACItAAAdLwAAGTEAABUyAAASNAMADzYJAAw4DQAKOBEACTgWAAg4HQAH&#10;OCQABjgsAAQ4NAADOD4AAjlKAAA5VwAAOWUAADl3AAA5iwAAOJ8AADizAAA4ygAAOOYAADfyAF8t&#10;AABSLgAASC8AAD8wAAA4LwAAMi8AAC0vAAApLwAAJDAAAB8xAAAaMwAAFTUAABI3AAAPOQMADDsI&#10;AAg9DQAFPhAAAz4UAAA+GgAAPiEAAD4oAAA+MQAAPzsAAD9GAAA/UwAAP2EAAD9zAAA/hwAAPpwA&#10;AD6wAAA9xwAAPeQAAD3yAFowAABOMgAARDIAADwyAAA1MgAAMDEAACsxAAAmMgAAIDQAABs2AAAW&#10;OAAAEjsAAA89AAAMPwMACEEIAARDDAAAQw4AAEQSAABFFgAARR0AAEUkAABFLQAARjYAAEZCAABG&#10;TgAARl0AAEZuAABFggAARZgAAEStAABExAAAQ+MAAEPyAFU0AABKNQAAQTUAADk1AAAzNAAALjQA&#10;ACg1AAAiNwAAHToAABc8AAASPwAAD0EAAAxEAAAIRgEAA0gGAABJCgAASg0AAEsQAABMFAAATRkA&#10;AE4gAABOKAAATjIAAE09AABOSgAATlgAAE1pAABNfQAATJQAAEyqAABLwQAAS+EAAEryAFA4AABG&#10;OAAAPTgAADc4AAAxNwAAKjkAACQ7AAAePQAAGEAAABNDAAAPRgAAC0kAAAdLAAACTgAAAFAEAABR&#10;CAAAUgsAAFMOAABUEQAAVRUAAFYbAABXIwAAVywAAFc4AABXRAAAV1IAAFZjAABWdwAAVo4AAFWl&#10;AABUvQAAU90AAFPwAEs8AABCPAAAOzsAADU7AAAtPAAAJj8AAB9CAAAZRQAAE0gAAA5LAAALTwAA&#10;BVEAAABUAAAAVwAAAFgBAABaBQAAWwgAAFwMAABdDgAAXxEAAGAWAABiHQAAYiYAAGIxAABiPgAA&#10;YUwAAGFdAABhcAAAYIgAAGCgAABftwAAXtQAAF3uAEdAAAA/PwAAOj8AADFAAAApQwAAIUYAABpK&#10;AAATTgAADlEAAApVAAAEWAAAAFsAAABeAAAAYQAAAGMAAABkAQAAZQQAAGcIAABoCwAAag4AAGwS&#10;AABuFwAAbyAAAG8qAABvNgAAbkUAAG5VAABuaAAAbX8AAG2YAABssAAAa8oAAGroAEREAAA+QwAA&#10;NUQAACtHAAAjSwAAG08AABNUAAAOWAAACFwAAAJgAAAAZAAAAGcAAABrAAAAbQAAAG8AAABwAAAA&#10;cgAAAHQCAAB1BgAAdwoAAHkOAAB8EgAAfhgAAH8iAAB/LgAAfz0AAH5NAAB9YQAAfXcAAHyQAAB7&#10;qAAAesAAAHnfAENHAAA5SQAAL0wAACVQAAAcVQAAFFsAAA5gAAAHZQAAAGoAAABuAAAAcgAAAHYA&#10;AAB5AAAAfAAAAH4AAAB/AAAAgQAAAIMAAACFAAAAhwMAAIoIAACMDQAAjxEAAJIZAACSJQAAkjMA&#10;AJJEAACRVwAAkG0AAI+GAACOnwAAjbUAAIzNAD1OAAAyUQAAKFYAAB5cAAAVYgAADmgAAAduAAAA&#10;dAAAAHkAAAB+AAAAggAAAIYAAACJAAAAjAAAAI4AAACQAAAAkgAAAJQAAACWAAAAmAAAAJsAAACe&#10;BgAAoQwAAKQRAACmGwAApikAAKY6AAClTQAApWIAAKR7AACjlAAAoasAAKG/ADZXAAAsXAAAIWIA&#10;ABdpAAAPcAAAB3cAAAB+AAAAhAAAAIoAAACPAAAAlAAAAJgAAACbAAAAngAAAJ8AAACiAAAApAAA&#10;AKYAAACoAAAAqwAAAK0AAACwAAAAswQAALcMAAC7EgAAux8AALswAAC7QwAAulgAALlwAAC3iwAA&#10;t6EAALezADBiAAAlaQAAGnAAABB4AAAJgAAAAIgAAACPAAAAlgAAAJsAAAChAAAApgAAAKoAAACu&#10;AAAAsAAAALEAAAC0AAAAtgAAALgAAAC7AAAAvQAAAMAAAADDAAAAxwAAAMsDAADPDAAA0xUAANIl&#10;AADSOAAA0U4AANBlAADPfgAAzZYAAMypAP8AAAD/AAAA/wAAAP8AAwD/AAsA/AARAPkAGwD3ACUA&#10;8wAvAO4AOADpAEAA5gBIAOIATgDfAFQA3ABZANkAXgDVAGMA0wBoANAAbQDOAHMAywB6AMgAggDG&#10;AIwAwwCXAMAAowC+ALIAvADIALoA6gC5AP8AuAD/ALEA/wCqAP8ApwD/AP8AAAD/AAAA+wAAAPYA&#10;AADtAAcA5wAPAOIAFgDfACAA3gApANkAMwDRADsAzABCAMgASADFAE4AwgBTAMAAWAC+AF0AvABi&#10;ALoAZwC5AG0AtwB0ALUAewCyAIUAsACQAK4AnACsAKoAqQC9AKcA3gCmAPkApQD/AKMA/wCdAP8A&#10;mwD/AP0AAAD2AAAA6wAAAN8AAADRAAMAygAMAMUAEgDDABsAwAAkAL4ALAC5ADUAtgA8ALMAQwCw&#10;AEgArgBOAKwAUgCrAFcAqQBcAKcAYQCmAGcApABtAKIAdACgAH0AngCIAJwAlQCaAKMAmAC0AJYA&#10;zQCVAPEAlAD/AJUA/wCQAP8AjgD/APMAAADmAAAA0QAAAMIAAAC4AAAAsQAIAK0ADwCqABYAqAAe&#10;AKgAJwCmAC8AogA2AJ8APACdAEIAmwBHAJkATACXAFEAlgBVAJQAWgCTAGAAkQBmAJAAbgCOAHYA&#10;jACBAIoAjQCIAJsAhgCsAIUAwQCEAOYAgwD9AIQA/wCDAP8AgQD/AOQAAADLAAAAugAAAKwAAACi&#10;AAAAnAAEAJgADACWABEAlAAZAJMAIQCSACgAjwAwAI0ANgCLADwAiQBBAIgARgCGAEsAhQBPAIQA&#10;VACCAFoAgQBgAH8AZwB+AG8AfAB6AHoAhgB4AJQAdwCkAHUAtwB0ANQAcwD0AHQA/wB0AP8AdAD/&#10;AMsAAAC2AAAApgAAAJoAAACSAAAAigAAAIYACACDAA4AgQAUAIEAGwCAACMAfwAqAH0AMAB7ADYA&#10;egA7AHgAQAB3AEUAdQBJAHQATgBzAFQAcQBaAHAAYQBuAGkAbQBzAGsAfwBpAI0AaACdAGcArgBm&#10;AMcAZQDqAGYA/wBmAP8AZwD/ALgAAACkAAAAlQAAAIoAAACBAAAAfAAAAHYABAB0AAwAcgAQAHEA&#10;FgBwAB0AcAAkAG4AKgBtADAAawA1AGoAOgBpAD8AaABEAGcASQBlAE4AZABUAGMAWwBhAGMAYABt&#10;AF4AeQBdAIcAWwCWAFoAqABZAL0AWQDfAFkA+ABaAP8AWgD/AKgAAACVAAAAhwAAAHsAAABzAAAA&#10;bgAAAGoAAQBnAAgAZQAOAGQAEgBjABgAYwAfAGIAJQBhACoAXwAwAF4ANQBdADoAXAA+AFsARABZ&#10;AEkAWABPAFcAVgBWAF4AVABoAFMAcwBRAIEAUACRAE8AogBOALUATgDQAE4A8ABOAP8ATwD/AJwA&#10;AACJAAAAewMAAHADAABoAwAAYgEAAF8AAABdAAQAWwALAFkADwBYABQAVwAZAFcAIABWACUAVQAq&#10;AFMAMABSADQAUQA5AFAAPwBPAEQATgBLAE0AUgBLAFoASgBjAEkAbwBHAHwARgCMAEUAnQBFALAA&#10;RADHAEQA6ABEAPoARQD/AJIEAACABwAAcQoAAGYKAABeCgAAWQkAAFUHAABUBAAAUgAHAFAADABP&#10;ABAATgAVAE0AGwBMACAASwAmAEoAKwBJADAASAA1AEcAOgBGAEAARQBGAEMATgBCAFYAQQBfAEAA&#10;awA+AHgAPQCIADwAmQA8AKsAPADBADsA4AA7APQAOwD/AIkKAAB4DAAAag4AAF8OAABXDgAAUQ4A&#10;AE0MAABLCwAASggCAEkECQBIAA0ARgARAEUAFgBEABwAQwAhAEIAJgBBACsAPwAxAD4ANgA9ADwA&#10;PABDADsASgA6AFIAOQBcADgAaAA2AHUANQCFADQAlgA0AKgAMwC8ADMA2AAzAO8AMwD7AIINAABx&#10;DwAAZBAAAFkRAABREQAASxEAAEcQAABEDgAAQg0AAEELBQBBBwsAPwUOAD4DEgA8AhgAOwIdADoD&#10;IgA5AygAOAMtADcDMgA2BDkANQQ/ADQFRwAzBVAAMQZaADAGZgAvB3MALgeDAC0HlQAsB6cAKwe6&#10;ACsH0gArB+sAKwf3AH0QAABsEQAAXxMAAFQUAABMFAAARhQAAEITAAA+EgAAPBAAADoOAQA6DQYA&#10;OgoMADgJEAA2CBQANQgZADQJHwAyCSQAMQkpADAJLwAvCjYALgo9AC0KRQAsC04AKwtZACkMZQAo&#10;DHMAJwyDACYNlQAlDacAJA27ACMN0gAjDesAIw33AHgSAABoFAAAWxYAAFEXAABIFwAAQhYAAD0W&#10;AAA5FQAANxMAADURAAAzEAMAMw4IADINDQAwDREALw0WAC0NGwAsDSEAKw0nACoNLQApDjQAKA47&#10;ACcORAAlDk4AJA9ZACMQZQAhEHMAIBCEAB8QlgAeEKkAHRC9ABwQ2AAdEO4AHRD5AHMUAABkFgAA&#10;VxgAAE0ZAABFGQAAPxkAADoYAAA1FwAAMhYAADAVAAAuEwAALREEACwQCgArEA4AKRASACgQGAAm&#10;EB4AJRAkACQQKgAjETEAIhE5ACERQgAgEksAHhJWAB0TYwAcE3EAGhOCABkUlQAYFKcAFxS7ABcT&#10;1AAXE+4AGBP6AHAWAABgGQAAVBoAAEobAABCHAAAPBsAADYbAAAyGgAALxkAACwYAAAqFgAAKBQB&#10;ACYTBwAlEwwAIxMQACITFQAgExoAHxMhAB4UJwAdFC4AHBU2ABsVPwAaFkkAGRZUABgXYQAWF3AA&#10;FRiBABQYkwATGKYAEhi6ABIX0gASF+wAExf6AGwZAABdGwAAUR0AAEcdAAA/HgAAOR0AADQdAAAv&#10;HAAAKxsAACgaAAAmGQAAJBgAACIXBAAgFwoAHhcOABwXEgAaFxcAGRgeABkYJAAYGSwAFxk0ABYa&#10;PQAVGkcAFBtSABMbXwASHG4AERx/ABAckgAQHKUADxy5AA4c0AAOG+oADxv4AGkbAABaHQAATh8A&#10;AEUfAAA9IAAANh8AADEfAAAtHgAAKR0AACUdAAAjHAAAIBsAAB0bAQAbGwcAGRwNABccEAAWHBUA&#10;FRwbABQdIgATHSkAEh4xABEeOgARH0UAEB9QAA8gXQAOIGwADSB8AA0gjwAMIKIACyC1AAsgygAL&#10;IOUADB/0AGUdAABXHwAATCEAAEIhAAA6IQAANCEAAC8hAAAqIAAAJh8AACMfAAAgHgAAHR4AABkg&#10;AAAWIAQAFCALABIhDgARIRMAESIZABAiHwAPIiYADiMvAA4jNwANI0EADCRNAAskWQAKJGcACSR4&#10;AAgkiwAHJJ4ABySxAAYkxwAGI+MAByPxAGIfAABUIQAASSMAAEAjAAA4IwAAMiMAACwjAAAoIgAA&#10;JCEAACEhAAAeIQAAGiEAABYjAAATJAMAESUIAA8mDQAOJxEADScWAAwnHQALJyMACicrAAkoNAAI&#10;KD4AByhJAAYoVQAFKWQABCl0AAMphwACKZsAASivAAAoxQABKOEAASfwAF4iAABRJAAARiUAAD0l&#10;AAA1JQAALyUAACokAAAmJAAAIiMAAB8jAAAbJAAAGCUAABQmAAARKAMADykIAAwsDAAKLBAACCwU&#10;AAcsGgAGLCEABSwoAAMtMAACLToAAS1FAAAtUgAALmAAAC5xAAAthAAALZkAAC2tAAAswgAALOAA&#10;ACzwAFokAABNJgAAQycAADonAAAzJwAALScAACgmAAAkJgAAISYAAB0mAAAZJwAAFSkAABErAAAP&#10;LAMADS4HAAkwDAAGMQ4AAzESAAEyFwAAMh4AADIlAAAyLQAAMjYAADNCAAAzTgAAM10AADNtAAAz&#10;gQAAMpYAADKrAAAxwQAAMd8AADHwAFYnAABKKQAAPyoAADcqAAAwKgAAKykAACcoAAAjKAAAHikA&#10;ABoqAAAWLAAAEi4AAA8wAAANMQIACjQHAAU1CwACNg4AADcQAAA4FAAAOBoAADgiAAA4KgAAOTMA&#10;ADk+AAA5SgAAOVkAADlpAAA5fQAAOJMAADioAAA3vwAAN94AADbwAFErAABGLAAAPCwAADQsAAAu&#10;LAAAKisAACUrAAAgLAAAGy0AABcvAAATMQAAEDMAAA01AAAJNwIABToGAAE7CgAAPA0AAD0PAAA+&#10;EgAAPxcAAEAeAABAJQAAQC8AAEA6AABARgAAQFQAAEBlAAA/eAAAP48AAD6mAAA+vQAAPdwAAD3w&#10;AE0uAABCLwAAOS8AADIvAAAtLgAAKC4AACIvAAAdMAAAGDIAABM1AAAQNwAADDoAAAk8AAAFPgAA&#10;AEEEAABCCAAAQwsAAEQNAABGEAAARxQAAEgZAABIIQAASCoAAEg1AABIQQAASE8AAEhgAABHcwAA&#10;R4oAAEaiAABFuQAARdkAAETwAEgyAAA+MgAANjIAADAxAAArMQAAJTIAAB80AAAZNgAAEzkAABA8&#10;AAAMPwAACEIAAANEAAAARgAAAEgCAABKBQAASwgAAEwLAABODgAATxEAAFEVAABSHAAAUiUAAFIw&#10;AABSPAAAUUoAAFFaAABRbQAAUIQAAE+dAABOtQAATdIAAE3uAEM2AAA7NgAANDUAAC80AAAnNQAA&#10;ITgAABo7AAAUPgAAEEEAAAxEAAAHRwAAAkoAAABNAAAATwAAAFEAAABTAgAAVAUAAFUIAABXCwAA&#10;WQ4AAFsRAABdFwAAXR8AAF0qAABdNgAAXEQAAFxUAABbZwAAW34AAFqXAABZrwAAWMsAAFfqAD85&#10;AAA4OQAAMzgAACs5AAAjPAAAHD8AABVDAAAQRwAAC0oAAAVOAAAAUQAAAFQAAABXAAAAWgAAAFwA&#10;AABdAAAAXwAAAGAEAABiBwAAZAsAAGYOAABoEgAAaxkAAGsjAABqLgAAajwAAGpNAABpXwAAaHUA&#10;AGePAABmqAAAZcIAAGTjAD09AAA3PAAALj0AACVAAAAdRAAAFkkAABBNAAAKUQAABFUAAABaAAAA&#10;XQAAAGAAAABjAAAAZgAAAGgAAABqAAAAawAAAG0AAABvAgAAcQYAAHQKAAB2DgAAeRMAAHsbAAB7&#10;JwAAejUAAHlFAAB4WQAAeG0AAHeGAAB2nwAAdbcAAHTSADxBAAAyQgAAKEUAACBKAAAXTgAAEFQA&#10;AApZAAACXgAAAGMAAABnAAAAawAAAG8AAAByAAAAdQAAAHcAAAB5AAAAewAAAH0AAAB/AAAAggAA&#10;AIQDAACHCQAAig4AAI4TAACPHgAAjisAAI47AACNTgAAi2MAAIp8AACKlQAAiK0AAIfFADZHAAAs&#10;SwAAIk8AABlVAAAQWwAACmEAAAFnAAAAbQAAAHIAAAB3AAAAewAAAH8AAACDAAAAhgAAAIgAAACK&#10;AAAAjQAAAI8AAACRAAAAlAAAAJcAAACaAQAAnQcAAKENAAClFAAApCEAAKQxAACjRAAAolkAAKBw&#10;AACfiwAAnaIAAJ23ADBQAAAlVQAAG1sAABJiAAALaQAAAXAAAAB3AAAAfQAAAIMAAACIAAAAjQAA&#10;AJEAAACVAAAAmAAAAJoAAACcAAAAnwAAAKEAAACjAAAApgAAAKkAAACsAAAAsAAAALQHAAC4DgAA&#10;uhgAALonAAC5OQAAuE4AALdlAAC2fgAAtZYAALOrAClbAAAeYgAAFGkAAAxxAAACeQAAAIEAAACJ&#10;AAAAjwAAAJYAAACbAAAAoAAAAKQAAACoAAAAqwAAAKwAAACvAAAAsgAAALQAAAC2AAAAuQAAALwA&#10;AADAAAAAxAAAAMgAAADNBwAA0hAAANIdAADRLwAA0EQAAM9bAADNcwAAy40AAMqhAP8AAAD/AAAA&#10;+wAAAPoAAAD8AAgA+AAPAPUAFwD0ACAA8QAqAOsAMwDmADsA4gBDAN4ASQDaAE8A1gBUANMAWQDQ&#10;AF4AzgBjAMsAaADJAG4AxgB1AMMAfQDBAIYAvgCSALsAngC5AK4AtgDDALQA6ACzAP8ArwD/AKUA&#10;/wCeAP8AmwD/AP0AAAD3AAAA8gAAAPAAAADnAAMA4QAMANwAEgDYABsA1gAkANIALQDMADYAxgA9&#10;AMIAQwC/AEkAvABOALoAUwC4AFgAtgBdALUAYgCzAGcAsQBuAK8AdgCsAH8AqgCKAKgAlwClAKYA&#10;owC5AKEA2QCgAPkAngD/AJgA/wCSAP8AjwD/APMAAADsAAAA4wAAANMAAADIAAAAwQAJAL0ADwC7&#10;ABYAuQAfALcAJwCzAC8ArwA3AKwAPQCqAEMAqABIAKYATQCkAFIAowBWAKEAWwCfAGEAngBnAJwA&#10;bwCaAHgAlwCDAJUAkACTAJ4AkQCwAJAAyACOAPAAjQD/AIoA/wCFAP8AggD/AOcAAADdAAAAxgAA&#10;ALgAAACuAAAAqAAEAKUADAChABIAoQAZAKAAIgCfACkAmwAwAJgANwCWAD0AkwBCAJIARwCQAEsA&#10;jwBQAI0AVQCMAFoAigBhAIgAaACHAHAAhQB7AIMAiACBAJYAfwCnAH0AvAB8AOMAfAD9AHwA/wB4&#10;AP8AdgD/ANYAAADAAAAArwAAAKMAAACZAAAAkwAAAI8ACQCNAA4AiwAUAIoAHACKACMAiAAqAIUA&#10;MACDADYAggA7AIAAQAB/AEUAfgBKAHwATwB7AFQAegBaAHgAYQB2AGkAdQBzAHMAgABxAI4AbwCf&#10;AG4AsgBtAM8AbAD0AGwA/wBrAP8AaQD/AMAAAACrAAAAmwAAAI8AAACHAAAAgAAAAHwABAB6AAwA&#10;eAARAHgAFwB4AB4AdwAkAHUAKgBzADAAcQA1AHAAOgBuAD8AbQBEAGwASQBrAE4AagBUAGgAWwBn&#10;AGMAZQBtAGQAeABiAIcAYACXAF8AqgBeAMIAXgDpAF4A/wBeAP8AXQD/AKwAAACZAAAAigAAAH8A&#10;AAB3AAAAcQAAAG0AAABqAAgAaQAOAGgAEgBnABgAZwAfAGcAJQBlACoAYwAvAGIANABhADkAYAA+&#10;AF8AQwBeAEgAXQBOAFsAVQBaAF0AWABnAFcAcgBVAIEAVACRAFMAowBSALgAUQDcAFEA+QBSAP8A&#10;UgD/AJ0AAACLAAAAfAAAAHEAAABpAAAAZAAAAGAAAABeAAUAXAALAFsADwBbABQAWgAZAFoAHwBZ&#10;ACUAVwAqAFYALwBVADQAVAA4AFMAPQBSAEMAUABJAE8AUABOAFgATQBiAEsAbQBKAHoASQCLAEgA&#10;nQBHALEARwDMAEYA8ABHAP8ARwD/AJAAAAB+AAAAcAAAAGYAAABeAAAAWQAAAFYAAABTAAEAUgAI&#10;AFAADQBPABAATwAVAE4AGgBOACAATQAlAEwAKgBKAC4ASQAzAEgAOABHAD4ARgBEAEUASwBEAFMA&#10;QwBdAEEAaABAAHUAPwCFAD4AlwA9AKsAPQDDAD0A5gA9APsAPgD/AIcAAAB1AwAAaAYAAF0HAABV&#10;BgAAUAYAAEwEAABKAQAASQAEAEcACgBGAA4ARQARAEUAFgBEABsAQwAgAEIAJQBBACoAQAAvAD8A&#10;NAA+ADoAPQBAADsARwA6AE8AOQBZADgAZAA3AHEANgCBADUAkwA0AKYANAC7ADQA3QA0APUANQD/&#10;AH4GAABtCQAAYAsAAFYMAABODAAASAsAAEQKAABCCAAAQAUBAD8BBwA+AAsAPQAOADwAEgA7ABcA&#10;OwAcADoAIQA5ACUANwAqADYAMAA1ADUANAA8ADMAQwAyAEwAMQBVADAAYAAvAG0ALgB9AC0AjwAs&#10;AKIALAC2ACwA0AAsAO4ALAD8AHcKAABnDAAAWg4AAFAOAABJDgAAQw4AAD4NAAA7DAAAOQsAADgJ&#10;AwA3BQgANgINADUBEAA0ABMAMwAYADIAHQAxACIAMAAnAC8ALAAuADIALQA4ACwAQAArAEkAKgBS&#10;ACkAXQAoAGsAJwF6ACYBjAAlAJ8AJQCyACUAygAlAOgAJQD3AHINAABiDgAAVhAAAEwRAABEEQAA&#10;PhEAADkQAAA2DwAAMw4AADENAQAwCwUAMAgKAC8GDQAuBREALAQUACsDGQAqAx4AKQMjACgEKQAn&#10;BC8AJgU1ACUFPQAkBUYAIwZQACIGXAAhB2kAIAd5AB8HiwAeB50AHgewAB0GxgAdBuMAHQXzAG0O&#10;AABeEQAAUhIAAEgTAABAEwAAOhMAADUSAAAxEQAALhAAACwPAAAqDgMAKg0HACkLCwAoCQ4AJwkR&#10;ACUIFgAkCBsAIwkgACIJJgAhCSwAIAozAB8KOwAeC0QAHQtPABwMWwAbDGkAGgx5ABgMiwAYDJ4A&#10;FwywABYMxQAWDOEAFgvwAGkQAABaEgAAThQAAEUVAAA9FQAANxUAADEUAAAtEwAAKhIAACgRAAAm&#10;EAEAJBAEACMOCAAjDQwAIgwPACAMEwAfDBgAHg0dAB0NIwAcDSoAGw0yABoOOgAYDkQAFw5QABYP&#10;XAAVD2oAExB7ABIQjQAREKAAERCzABAPyQAQD+QAEQ/yAGUSAABXFAAASxYAAEIXAAA6FwAANBcA&#10;AC8WAAAqFQAAJxQAACQTAAAiEwAAIBIDAB4RBgAdEAkAHBANABsPEAAZEBUAGBAbABcQIQAWECgA&#10;FREwABQROQATEUMAEhJOABESWgAQEmkAEBN5AA4TjAAOE54ADROxAA0SxQAMEuEADRLxAGIUAABU&#10;FgAASRgAAD8ZAAA3GQAAMRkAACwYAAAoFwAAJBYAACEWAAAfFQAAHBQCABoTBAAZEgYAFxILABUS&#10;DgAUEhIAExMYABITHwAREyYAERQtABAUNgAPFUEADhVMAA4WVwANFmUADBd1AAsXhwAKF5oACRat&#10;AAgWwQAIFt0ACRXuAF8WAABRGAAARhoAAD0aAAA1GwAALxoAACoaAAAlGQAAIhgAAB8YAAAcFwAA&#10;GRYBABcWAwAVFgQAExYJABEWDQAQFxEADxcWAA4XHAAOGCMADRgqAAwZMwAMGTwACxpHAAoaUwAJ&#10;GmEABxtxAAYbgwAFG5cABBqqAAMavwADGdoABBnsAFwYAABOGgAAQxwAADocAAAzHAAALBwAACcc&#10;AAAjGwAAIBoAAB0ZAAAaGQAAFxgBABUYAgASGQQAEBsHAA4bDAANHBAADBwTAAscGQAKHB8ACR0n&#10;AAgdLwAHHjkABh5DAAQeUAADH14AAh9uAAEfgAAAH5UAAB6pAAAevQAAHdgAAB3sAFgaAABLHAAA&#10;QR4AADgeAAAwHgAAKh4AACUdAAAhHAAAHhwAABsbAAAYGwAAFhsBABMbAgARHAQADh4HAAwfCwAK&#10;IA4ACCASAAYhFwAFIR0ABCEkAAIiLAABIjUAACJAAAAjTQAAI1oAACNrAAAjfgAAI5MAACKnAAAi&#10;vAAAIdcAACHtAFUdAABIHwAAPiAAADUgAAAuIAAAKCAAACMfAAAgHgAAHR0AABodAAAWHQAAEx4A&#10;ABEfAgAOIAQADSIHAAokCwAGJQ0ABCUQAAImFAAAJhoAACYhAAAnKQAAJzIAACc9AAAnSQAAKFcA&#10;AChnAAAnewAAJ5AAACelAAAmuwAAJtYAACXtAFEgAABFIQAAOyIAADIiAAAsIgAAJiEAACIhAAAe&#10;IAAAGx8AABggAAAUIAAAESIAAA8jAAANJQMACiYGAAYoCgADKQ0AACsPAAAsEgAALBcAACweAAAs&#10;JgAALS8AAC05AAAtRgAALVQAAC1kAAAtdwAALI0AACykAAArugAAK9YAACruAE0iAABBJAAAOCQA&#10;ADAkAAApJAAAJCMAACEiAAAdIgAAGSIAABUjAAASJAAADyYAAA0oAAAKKgIABiwFAAIuCQAALwsA&#10;ADAOAAAyEAAAMxUAADMbAAAzIgAAMysAADM2AAAzQgAAM1AAADNgAAAzcwAAMooAADKhAAAxuAAA&#10;MNYAADDvAEklAAA+JgAANCcAAC0nAAAoJgAAIyUAAB8kAAAbJQAAFiYAABIoAAAQKgAADSwAAAou&#10;AAAGMAEAAjIEAAA0BwAANQoAADcMAAA4DgAAOhIAADoXAAA6HwAAOicAADoyAAA6PgAAOkwAADpc&#10;AAA6bwAAOYYAADieAAA4tgAAN9QAADbvAEQpAAA6KQAAMSkAACspAAAmKAAAIicAAB0oAAAYKQAA&#10;EysAABAuAAANMAAACTIAAAU1AAABNwAAADkCAAA7BQAAPAgAAD4LAAA/DQAAQRAAAEMUAABDGwAA&#10;QyMAAEMuAABDOQAAQ0cAAEJXAABCagAAQYEAAECaAAA/sgAAPs8AAD7vAD8sAAA2LAAALywAACor&#10;AAAlKgAAHysAABktAAAULwAAEDIAAA01AAAIOAAABDoAAAA8AAAAPwAAAEEAAABDAgAARQUAAEYI&#10;AABICwAASg4AAEwRAABNFgAATR4AAE0oAABNNAAATEIAAExRAABLZAAAS3sAAEqUAABJrQAASMoA&#10;AEfsADswAAAzLwAALS8AACgtAAAiLwAAGzEAABU0AAAQNwAADToAAAg9AAACQAAAAEMAAABGAAAA&#10;SAAAAEoAAABMAAAATgEAAE8EAABRBwAAUwsAAFUOAABYEgAAWRkAAFgiAABYLgAAVzwAAFdLAABW&#10;XgAAVnMAAFWNAABUpwAAUsIAAFLmADgzAAAxMgAALDEAACUyAAAdNQAAFjgAABE8AAAMQAAAB0QA&#10;AABHAAAASgAAAE0AAABQAAAAUwAAAFUAAABXAAAAWQAAAFoAAABcAwAAXgcAAGELAABkDgAAZhMA&#10;AGccAABmJwAAZjQAAGVEAABkVwAAZGsAAGKFAABhnwAAYLkAAF7cADU3AAAwNQAAKDcAACA6AAAY&#10;PQAAEUIAAAxGAAAGSgAAAE8AAABTAAAAVgAAAFkAAABcAAAAXwAAAGEAAABkAAAAZQAAAGcAAABp&#10;AAAAbAEAAG4GAABxCwAAdA8AAHcVAAB3IAAAdi0AAHY9AAB1TwAAdGMAAHN7AABylQAAcK8AAG/J&#10;ADU6AAArOwAAIj8AABpDAAASSAAADE0AAAVSAAAAVwAAAFwAAABgAAAAZAAAAGgAAABrAAAAbgAA&#10;AHEAAABzAAAAdQAAAHcAAAB6AAAAfAAAAH8AAACCBAAAhgoAAIoPAACMFwAAiyQAAIozAACJRQAA&#10;h1sAAIZyAACFiwAAg6UAAIK8AC9AAAAlRAAAHEkAABNOAAANVAAABFoAAABhAAAAZgAAAGsAAABv&#10;AAAAdAAAAHkAAAB9AAAAgAAAAIMAAACFAAAAhwAAAIoAAACMAAAAjwAAAJIAAACWAAAAmQIAAJ4J&#10;AACiEAAAohoAAKEpAACgOwAAn1AAAJ1nAACagQAAmpkAAJmvAClJAAAfTgAAFVQAAA5bAAAFYgAA&#10;AGkAAABwAAAAdwAAAH0AAACCAAAAhgAAAIsAAACPAAAAkwAAAJUAAACXAAAAmgAAAJ0AAACgAAAA&#10;owAAAKYAAACqAAAArgAAALIAAAC3CgAAuxEAALofAAC5MAAAt0UAALVcAAC0dAAAsY4AAK+kACJU&#10;AAAYWwAAEGIAAAdqAAAAcwAAAHsAAACCAAAAiQAAAJAAAACVAAAAmgAAAJ8AAACjAAAApgAAAKgA&#10;AACrAAAArgAAALAAAACzAAAAtgAAALoAAAC9AAAAwgAAAMcAAADMAQAA0wsAANQVAADTJgAA0ToA&#10;ANBRAADNaAAAy4EAAMqWAPwAAAD2AAAA8gAAAPEAAADzAAUA9AAMAPIAEwDwABwA7QAlAOgALgDi&#10;ADYA3gA+ANkARADUAEoA0QBPAM4AVADLAFkAyQBeAMYAYwDEAGkAwQBwAL4AeAC8AIEAuQCNALYA&#10;mgCzAKsAsQDAAK8A5gCuAP8ApQD/AJoA/wCUAP8AjwD/APQAAADsAAAA6AAAAOcAAADfAAAA2QAJ&#10;ANIAEADPABcAzwAgAMwAKADGADAAwAA3ALwAPgC5AEQAtwBJALUATgCzAFMAsQBXAK8AXQCtAGIA&#10;qwBpAKkAcQCnAHoApQCFAKIAkwCgAKIAnQC2AJsA1ACZAPkAlgD/AI0A/wCIAP8AhAD/AOgAAADf&#10;AAAA2QAAAMkAAAC/AAAAuAAEALUADQCzABIAsQAaALAAIgCtACoAqQAxAKYAOACkAD0AogBDAKAA&#10;SACeAEwAnABRAJsAVgCZAFwAlwBiAJUAaQCTAHIAkQB9AI8AiwCNAJoAiwCsAIkAxQCIAO4AhgD/&#10;AH8A/wB6AP8AeAD/ANkAAADNAAAAuwAAAK4AAAClAAAAnwAAAJwACQCZAA8AmQAVAJkAHQCYACQA&#10;lAArAJEAMQCOADcAjAA8AIsAQQCJAEYAiABLAIYAUACFAFUAgwBbAIIAYgCAAGsAfgB1AHwAggB6&#10;AJIAeACjAHcAuQB2AOAAdQD/AHIA/wBuAP8AbAD/AMcAAAC1AAAApQAAAJkAAACPAAAAiQAAAIUA&#10;BACEAAwAggARAIIAFwCCAB4AgAAlAH4AKwB8ADEAegA2AHkAOwB3AEAAdgBEAHUASQBzAE8AcgBV&#10;AHAAXABvAGQAbQBuAGwAegBqAIoAaACbAGcArwBmAMwAZQD1AGQA/wBhAP8AYAD/ALQAAACgAAAA&#10;kAAAAIUAAAB9AAAAdwAAAHMAAABwAAgAbwAOAG8AEgBvABgAbwAfAG0AJQBrACoAaQAwAGgANABn&#10;ADkAZgA+AGUAQwBjAEgAYgBOAGEAVQBfAF4AXgBnAFwAcwBbAIIAWQCTAFgApgBXAL8AVwDqAFcA&#10;/wBWAP8AVAD/AKEAAACOAAAAfwAAAHUAAABsAAAAaAAAAGQAAABhAAQAYAALAF8ADwBfABMAXwAZ&#10;AF8AHwBdACUAXAAqAFsALwBZADMAWAA4AFcAPQBWAEMAVQBJAFMAUABSAFgAUQBhAFAAbQBOAHsA&#10;TQCMAEwAnwBLALUASgDcAEoA+gBKAP8ASgD/AJIAAACAAAAAcgAAAGcAAABfAAAAWgAAAFcAAABV&#10;AAEAUwAHAFIADABSABAAUgAUAFIAGgBRAB8ATwAkAE4AKQBNAC4ATAAzAEsAOABKAD0ASQBDAEgA&#10;SgBGAFIARQBcAEQAZwBDAHUAQgCGAEEAmABAAK4AQADLAD8A8gBAAP8AQAD/AIUAAAB0AAAAZwAA&#10;AF0AAABVAAAATwAAAEwAAABKAAAASAAEAEcACgBHAA0ARgARAEYAFQBGABoARQAfAEQAJABDACkA&#10;QgAtAEEAMwA/ADgAPgA+AD0ARQA8AE4AOwBXADoAYgA5AG8AOACAADcAkwA2AKcANgDAADYA6AA2&#10;AP4ANgD/AHwAAABrAAAAXgIAAFQDAABNAwAARwMAAEMBAABBAAAAPwABAD4ABwA9AAsAPQAOADwA&#10;EQA8ABYAPAAaADoAHwA5ACQAOAApADcALgA2ADMANQA6ADQAQQAzAEkAMgBTADEAXgAwAGsALwB7&#10;AC4AjgAtAKIALQC4AC0A3QAtAPgALgD/AHMBAABkBQAAVwcAAE0IAABGCAAAQAgAADsHAAA4BQAA&#10;NwMAADYABAA1AAgANAAMADQADwA0ABIAMwAWADIAGwAxACAAMAAkAC8AKQAuAC8ALQA2ACwAPQAr&#10;AEUAKgBPACkAWgAoAGcAJwB3ACYAiQAmAJ0AJQCzACUAzwAlAPAAJgD/AG0GAABeCQAAUgsAAEgM&#10;AABADAAAOgsAADYLAAAyCgAAMAgAAC4GAgAuAwYALQAKACwADQAsABAAKwATACoAFwApABwAKAAg&#10;ACcAJQAmACsAJQAyACQAOQAjAEIAIgBLACIAVwAhAGQAIABzAB8AhQAfAJkAHgCuAB4AxwAeAOkA&#10;HwD6AGgJAABZDAAATQ0AAEMOAAA8DgAANg4AADENAAAtDQAAKgwAACgLAAAnCQQAJgYIACYECwAl&#10;Aw4AJAEQACQBFAAiARgAIQEdACEAIgAgACgAHwAuAB4BNgAdAT8AHAFJABsBVAAaAWEAGgFwABkB&#10;ggAYAJYAGACqABgAwQAYAOEAGAD0AGMMAABVDgAASQ8AAEAQAAA4EAAAMhAAAC0PAAApDgAAJg4A&#10;ACMNAAAiDAMAIAsGACAJCQAfBwwAHgYOAB4FEQAcBRUAGwUaABoFHwAaBSUAGQUrABgFMwAXBjwA&#10;FgZGABYGUgAVB18AFAduABMHgAASB5QAEganABIFvAASBNkAEgPvAF8OAABRDwAARhAAADwRAAA1&#10;EQAALxEAACoRAAAmEAAAIhAAACAPAAAdDgIAHA0FABoNBwAaCwoAGQoNABgJEAAXCRIAFgkXABUJ&#10;HAAUCSIAFAopABMKMQASCjoAEgtFABELUQAQDF8ADwxuAA4MgAAODJQADQunAA0LugANCtIADQrq&#10;AFwPAABOEQAAQxIAADoTAAAyEwAALBMAACcSAAAjEQAAHxEAABwQAAAaEAIAGA8EABYOBwAVDgkA&#10;FA0LABMMDQASDBAAEgwUABEMGgARDSAAEA0oAA8NMAAODjsADQ5GAA0OUQAMD14ACw9tAAoPfwAJ&#10;D5MACQ+mAAgOuQAIDtAABw7oAFgRAABLEgAAQBMAADcUAAAwFAAAKRQAACUUAAAhEwAAHRIAABoS&#10;AAAXEQIAFREFABMQBwASEAkAEQ8KABAODAAODg4ADg8SAA0QGAANEB4ADBAlAAwQLQALETYAChFB&#10;AAkRTQAIEloABxJqAAYSfAAFEpAABBKkAAMRuAADEc8AAhHoAFUSAABJFAAAPhUAADUWAAAtFgAA&#10;JxYAACIVAAAeFAAAGxQAABgTAAAVEgMAExIFABIRBwAQEQkADxEKAA0RCwAMEg4ACxIRAAoSFQAJ&#10;ExsACRMiAAgTKgAHFDMABRQ+AAQVSgADFVgAAhVnAAEVegAAFY4AABWjAAAUtwAAFM8AABPpAFIU&#10;AABGFgAAOxcAADIXAAArFwAAJRcAACEWAAAcFgAAGRUAABYUAQAUEwQAEhMGABESCAAPEggADhMJ&#10;AAwUCgAKFQ0ACBYQAAYWEwAFFhkABBcfAAMXJwACGDAAARg7AAAZRwAAGVUAABlkAAAZdwAAGYwA&#10;ABiiAAAYtwAAF88AABfqAE8WAABDGAAAORkAADAZAAApGQAAIxkAAB8YAAAbFwAAGBYAABUVAgAT&#10;FQUAERQGABAUBgAOFQcADBYIAAoXCgAHGQwABBoOAAIbEgABGxYAABsdAAAcJAAAHC0AABw4AAAd&#10;RAAAHVIAAB1iAAAddQAAHYoAABygAAActgAAG9AAABrrAEwYAABAGgAANhsAAC0bAAAmGwAAIRoA&#10;AB0ZAAAZGQAAFxgAABQXAwASFgQAEBcEAA4XBAAMGQUAChoHAAccCQADHQsAAB8NAAAgEAAAIBQA&#10;ACEaAAAhIgAAISoAACE1AAAiQQAAIk8AACJfAAAicgAAIYgAACGfAAAgtgAAH9EAAB/tAEgaAAA9&#10;HAAAMx0AACsdAAAkHQAAIBwAABwbAAAYGgAAFhkBABMZAQARGQEADhoBAAwcAgAKHQMABx8FAAMh&#10;CAAAIgoAACQMAAAmDgAAJhIAACYYAAAnHwAAJycAACcyAAAnPgAAJ0sAACdcAAAnbgAAJoUAACad&#10;AAAltAAAJNEAACPuAEQdAAA5HwAAMB8AACgfAAAjHgAAHh0AABscAAAYGwAAFBwAABEcAAAOHQAA&#10;DR8AAAohAAAGIgEAAyQEAAAmBgAAKAgAACoLAAArDQAALRAAAC0VAAAtHAAALSQAAC4uAAAuOgAA&#10;LkgAAC1YAAAtagAALYEAACyaAAArsgAAKtAAACnvAEAgAAA2IQAALSEAACYhAAAhIAAAHR8AABoe&#10;AAAWHgAAEh8AAA8hAAANIgAACiQAAAYmAAACKAAAACsCAAAtBAAALwYAADAJAAAyDAAANA4AADUS&#10;AAA1GAAANSAAADUqAAA1NgAANUMAADVTAAA0ZgAANHwAADOWAAAyrwAAMc0AADDvADwjAAAyJAAA&#10;KiQAACQjAAAgIgAAHCEAABchAAATIwAAECUAAA0nAAAJKQAABSsAAAEuAAAAMAAAADIAAAA0AQAA&#10;NgQAADgGAAA6CQAAPA0AAD4QAAA+FAAAPhwAAD4mAAA+MQAAPj8AAD1OAAA9YQAAPHcAADuRAAA6&#10;qwAAOckAADjtADcnAAAvJwAAKCYAACMlAAAfJAAAGSUAABQmAAAQKAAADSsAAAkuAAAFMAAAADMA&#10;AAA1AAAAOAAAADoAAAA8AAAAPgEAAEADAABCBwAARAoAAEYNAABJEQAASRcAAEghAABILAAARzoA&#10;AEdJAABGWwAARXEAAESLAABDpQAAQsMAAEHoADQqAAAsKgAAJygAACInAAAcKAAAFioAABEtAAAN&#10;MAAACTMAAAM2AAAAOQAAADwAAAA+AAAAQQAAAEMAAABGAAAASAAAAEoAAABMAwAATgYAAFAKAABT&#10;DgAAVBMAAFQcAABTJwAAUzQAAFNDAABSVQAAUWoAAFCDAABPngAATbkAAEzgADAtAAArLAAAJisA&#10;AB8sAAAYLgAAEjIAAA01AAAIOQAAAj0AAABAAAAAQwAAAEYAAABJAAAATAAAAE4AAABRAAAAUwAA&#10;AFUAAABXAAAAWQEAAFwGAABfCgAAYg4AAGMVAABjHwAAYiwAAGE8AABgTgAAX2IAAF57AABclgAA&#10;W7AAAFnPAC8wAAAqLwAAIjAAABozAAATNwAADjsAAAg/AAABRAAAAEgAAABMAAAATwAAAFIAAABV&#10;AAAAWAAAAFsAAABdAAAAYAAAAGIAAABkAAAAZgAAAGkAAABtBQAAcAsAAHQQAAB0GAAAcyUAAHI0&#10;AAByRQAAcFkAAG9xAABtiwAAa6YAAGrAAC4zAAAlNQAAHTgAABQ8AAAOQQAAB0cAAABMAAAAUQAA&#10;AFUAAABZAAAAXQAAAGEAAABlAAAAaAAAAGsAAABtAAAAbwAAAHIAAAB0AAAAdwAAAHoAAAB+AAAA&#10;ggQAAIYLAACKEQAAiRwAAIgrAACGPQAAhFIAAINnAACBgQAAf5sAAH6yACk6AAAgPQAAFkIAAA9I&#10;AAAITgAAAFQAAABaAAAAYAAAAGQAAABpAAAAbgAAAHIAAAB2AAAAegAAAH0AAACAAAAAggAAAIUA&#10;AACIAAAAiwAAAI4AAACSAAAAlgAAAJsDAACgDAAAohMAAKAhAACfMwAAnUcAAJpeAACYdwAAl48A&#10;AJWnACNDAAAZSAAAEU4AAAlVAAAAXAAAAGMAAABqAAAAcQAAAHYAAAB7AAAAgAAAAIYAAACKAAAA&#10;jgAAAJEAAACTAAAAlgAAAJkAAACcAAAAoAAAAKMAAACnAAAAqwAAALAAAAC2BAAAvA0AALoXAAC5&#10;KAAAtzwAALRSAACyagAAr4UAAK2cABxOAAATVAAAC1wAAAFkAAAAbAAAAHQAAAB8AAAAgwAAAIkA&#10;AACPAAAAlAAAAJoAAACfAAAAogAAAKQAAACnAAAAqgAAAK4AAACxAAAAtAAAALgAAAC8AAAAwQAA&#10;AMcAAADNAAAA1AUAANgQAADVHgAA0zEAANBIAADNXwAAy3YAAMiOAAAAAAAAAAAAAAAAAAAAAAAB&#10;AwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lK&#10;S01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGT&#10;lJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb&#10;3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////&#10;//////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUm&#10;KCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5v&#10;cHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4&#10;ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//&#10;////////////////////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAED&#10;BAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpL&#10;TU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOU&#10;lZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd&#10;3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////////&#10;/////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0u&#10;LzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZn&#10;aGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+g&#10;oaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ&#10;2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAMEIQAAAQAAAAAA&#10;AAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgICQoLDA0ODxAREhMUFRYXGBka&#10;GhscHR4fICEiIyQlJicoKSorLC0uLzAxMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BR&#10;UlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImK&#10;i4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2usLGys7S1tre4ubq7vL2+v8DBwsPE&#10;xcbHyMnKy8zNzs/Q0dPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8fLz9PX29/j5+vv8/f7/&#10;AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAh&#10;IiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxe&#10;YGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbH&#10;yMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v&#10;8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8Q&#10;EBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4&#10;OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+h&#10;o6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e&#10;39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v/a&#10;ywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qia&#10;jeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfR&#10;sKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3&#10;ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb&#10;6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGn&#10;mY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH&#10;1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTA&#10;s2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0O&#10;OunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/j&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2f&#10;iNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8&#10;u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunM&#10;EGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmr&#10;nYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657&#10;xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDc&#10;yA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYnc&#10;qpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWo&#10;iMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6S&#10;y7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL&#10;3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkubZywkb584NOejNEGDcyQ2Sy7swq8a4T7TAs2e9u657xLWpiMuy&#10;pofRr6OH1a2giNmrnoncqZyK3qebjOClmY/joZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGY&#10;kOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOTZywka5M4NOefODmDaygySy7wu&#10;q8W5TbTAtGa9uq56xbWph8uxpofRrqOH1aygiNmqnoncp5yK3qWbi+Cimo3inpmP456Zj+OemY/j&#10;npmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+PY&#10;ywka4c8MOeXPDmDZygyRy74sq8W5TLW+tGe9ua57xbSqh8ywpofRraOH1augiNmonojbpZ2J3aOc&#10;it+fmovhm5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO&#10;4puZjuKbmY7im5mO4puZjuLYywka3NALOePQDWDYywuRy78rq8S6TLW9s2e+uK57xbSph8ywpofR&#10;rKOH1amgh9imn4jbo52I3aCcid6dm4rgmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGY&#10;mo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeHXzAka2tELON7RDF/WywuRy8AprMK5&#10;Tba8s2i+t657xrOph8yvpofRqqOG1aehh9ikn4faoZ6H3J6diN2anInelZuM4JWbjOCVm4zglZuM&#10;4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjODWzAkZ&#10;2dELONrTDF/UzAuRycAprcC5Tra6s2m/ta58xrKph8ytpobRqaOG1KWhhteioIbZn5+G2pueh9yX&#10;nYjdk5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOc&#10;i96TnIvek5yL3pOci97VzAkZ2NILN9jTC17SzAuTx78rrb64ULe5smq/tK18xrCph8yrpobQp6SF&#10;1KOihdafoYXYnKCF2ZifhtqUnofckJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrd&#10;kJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit3UzQkZ1tILN9bUC17QywqVxL4trry4Ubi3&#10;smrAs618xq6ph8yppobQpaSF06CjhNWdooTWmaGF2JWghdmRn4fajp6J246eiduOnonbjp6J246e&#10;iduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eidvTzQoY1dML&#10;NtTUC1/OywmXwb4wr7q3U7i1smzAsK19x6yqhsunp4XPoqWE0Z6khNOao4TVlqKE1pOhhdePoIbY&#10;i6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmL&#10;oInZi6CJ2YugidnSzgoX09QLNdHTCmLLzAmZvr0zsbe3VbmysW3Bra19xqqqhsukqITOn6eE0Jul&#10;g9KXpIPTk6OE1JCjhdWMoobWiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI&#10;14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNfQzwoW0dQLN87TCmXGygudubw4srS2WLqtsW7B&#10;qq59xqerhcmhqYTMnKiDzpeng8+TpoPRkKWE0o2lhdOKpIbTh6OI1IejiNSHo4jUh6OI1IejiNSH&#10;o4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNTO0AoVztQKOsrT&#10;CmjAyA+htbs+tK21W7upsW/Bpq99xKOthMedq4PKmKqDy5Opg82QqITOjaeEz4qnhc+HpofQhaaI&#10;0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojR&#10;haaI0YWmiNHM0AkYytQKPsXTCm24xRalrrlEtae1XrujsnDAobB9w5+uhMWZrYPHlKyEyZCrhMqN&#10;qoXLiqqFy4iphsyFqYfNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOo&#10;ic2DqInNg6iJzYOoic2DqInNg6iJzYOoic3I0QkbxdUKQr/TCnKxxB6npblJtqG2YLues3C+nbF9&#10;wZuwhMOVr4TEka6Exo2thceKrYbHiKyGyIash8iEq4nJgquKyYKrismCq4rJgquKyYKrismCq4rJ&#10;gquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrisnE0gggwNYJSLjUCnip&#10;zxeYnr5Hrpq2YrqYtXG8l7N8vpeyhMCSsYXCjbCFw4qvhsSIr4fEhq+IxYSuicWDrorFga6LxYGu&#10;i8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6L&#10;xYGui8W/1AclutcJTq7aC3Cg2xOHl805mpLDWKiRvGyykbd6uZK0g72Os4a/i7KHwIixh8CGsYjB&#10;hLGJwYOxisGCsYvCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKA&#10;sIzCgLCMwoCwjMKAsIzCgLCMwoCwjML3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7yg&#10;iMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8&#10;zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNms&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L&#10;0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5&#10;m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhE&#10;qsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3&#10;wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCM&#10;jdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jG&#10;t5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsal&#10;XbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV&#10;+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSv&#10;ipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iI&#10;yrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTC&#10;o3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAW&#10;Mfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDW&#10;roiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndr3wA8V+MAWMPm9IFPquCd8zKhEq8alXbTCpHC6vqJ/v7ygiMO5m4jHt5iIyrWV&#10;ic6zkorQsY+L07CNjdWvio/XrYiT2a2GmNqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad&#10;2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndr3wQ8V98EWMPi+H1PquCZ8y6lDq8amXLTCpG+6&#10;vqJ+v7ugiMO5nYfItpqHzLOXiM+xlInSsJKK1a6PjNetjY7ZrIqS3KuJmd2niJzbp4ic26eInNun&#10;iJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNv2wQ4U98EVMPi/&#10;HlPquSV8y6lCq8anW7PCpW66vqN+v7uhiMS4nofJtZyHzbKZh9GwlojUrpSJ162Si9qrkI3cqY2S&#10;36iNmt+ji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zc&#10;o4uc3KOLnNz2wQ4U9sIVMPe/HlPquiR8y6lBrManWrPCpW26vqN9v7ujiMS3oIfJtJ2HzrGbh9Ov&#10;mYjWrZeJ2quVitypk43fp5KR4qSRmeCgjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCO&#10;nNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNz1wg4U9cIUMPbAHVPquiN8y6pBrMaoWbPCpm26vqR9&#10;v7qkh8W3oYfKs5+Hz7Cdh9Sum4jYq5mJ3KmYi9+nmI7ipZeS5qCWmeCck5vdnJOb3ZyTm92ck5vd&#10;nJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm930wg0U9cMUMPbAHFPq&#10;uyJ8yqpArMaoWLPCpmy6vqR8v7qlhcW2o4fLs6GH0LCfh9WtnYjaqp2K3aebjOCkmo7in5iP452a&#10;mOGZl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb&#10;3ZmXm93yww0U9MMTMPXBG1PqvCF8yqs/rcapV7PCp2u6vqV7v7qmhMW2pYfLsqOH0a+hh9arn4ja&#10;p52J3aScit+gm4vgm5qN4peak+GXnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96X&#10;nJvel5yb3pecm96XnJvel5yb3pecm97www0U9MQTL/XCGlLqvSB8yqs+rMaqVrPCqGu6vqd5v7qo&#10;g8W2p4fMsqWH0ayih9aooIfZpJ6I3KGdiN2cnInel5uL4JObj+CSnZfekp2X3pKdl96SnZfekp2X&#10;3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl97txAwT88USL/TCGVLqvR98&#10;yqw8rMarVbPCqGq5vql3v7qqgMW1qYfMr6WH0qqih9aloIbYoZ+G2p2eh9uZnYfdlJ2J3pCcjd6O&#10;nZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6d&#10;k93qxQwT8sURL/PDGFLqvh18y606rMasVLPCqWm5vqxzv7qtfsWyqYfMrKWG0aejhtWioYXXnqCF&#10;2JqghdqWn4bbkZ6I3I2ei9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/c&#10;i56P3Iuej9yLno/ci56P3Iuej9zmxQsT8cYRL/LEF1LqwBt8y684rMatUrLCq2a5v7Bvvretfsaw&#10;qYfNqqaG0aSkhdOfo4TVm6KE1pehhdiToIXZj6CH2YufitqIn43aiJ+N2oifjdqIn43aiJ+N2oif&#10;jdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdrhxgoT8McQLvDGFlHqwRl8y7A1&#10;q8evT7LDsGC4vLJsv7KtfsetqYbMp6eFz6GlhNKcpITTmKOE1JSjhNWQooXWjaGG14mhiNiHoYvY&#10;h6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9jb&#10;xwkS7skPLu7IFFHrxBZ8zLMwq8exTLHEuFa3trFuwa6tf8epqobLo6iEzp6ng8+ZpoPRlaWD0pGk&#10;hNOOpIXUi6OG1IijiNWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK&#10;1YWjitWFo4rVhaOK1YWjitXayAkS68sNLevKEVDrxxJ8zLYqqsi3RLC6tlm6r7Fwwqqtf8emq4XK&#10;oKqEzJqog82WqIPOkqeDz4+mhNCMpoXRiaWG0Yelh9KFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKF&#10;pYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidLYyQkR380LLOfND0/oyw57zbwiqMK8&#10;PLGxtV68qbFywqauf8WirYTHnKuDyZeqg8qTqoTLkKmEzI2phM2LqIXNiKiGzoanh86Ep4nPhKeJ&#10;z4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic/VyQkQ&#10;2M8KK9rTC07Y0At6zcMWqLO6RrWptGK9pLF0waGwf8OeroTFma2Ex5SshMiQq4TJjquEyouqhcuJ&#10;qobLh6mHzIWpiMyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOp&#10;icyDqYnMg6mJzIOpiczSywkP1NEKKdXVC0zQ0Ap+uL8lrqi4T7ihtGa8nrJ1v52xf8GbsITDlq6E&#10;xZGuhMaOrYXHi6yFx4mshsiHrIfJhquHyYSricmCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rK&#10;gquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisrPzAkN0NIKKM7UClLF0QqDqsMtqJ63V7ib&#10;tWi7mrR1vpmyf7+XsYTBk7CFwo+vhcOMr4XEiq6GxYiuh8WGrojGhK2IxoOtisaBrYvHga2Lx4Gt&#10;i8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8fMzQkMy9MK&#10;LcfUClmy2AuAns0rmpjBUKuWuGe3lbV1vJS0fr6Us4W/kLKFwIyxhsGKsYfCiLCHwoawiMKFsInD&#10;g7CKw4Kvi8OBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOB&#10;r4zDga+Mw4GvjMPHzwgQxdQJNLjZClui5xJ2l9oliZDPRZiOx12jjcFuq429ebGMuoG0ibiDt4a3&#10;hbmEtoa6g7WHu4K1iLyBtIm9gLSKvX+0i75+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOM&#10;vn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL7C0QcWvdYIOqfxDlWb8RtokeYteIndQIWF1VaP&#10;g89nl4LLc51+yHihe8Z8pHnEf6Z3w4KodcKEqXTChapzwYercsGIq3LAiqxxwIusccCLrHHAi6xx&#10;wIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6z/uBQO/7geJ/+0&#10;Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOW&#10;z7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4&#10;jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/&#10;ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3&#10;rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OB&#10;mdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3I&#10;t4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCb&#10;iL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp&#10;3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCz&#10;gJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qP&#10;yraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+&#10;mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdC&#10;j8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3R&#10;sn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/&#10;uBQO/7gdJ/+1KUb3sDVp3qhBkMecYbHEnHG2wpt+ub+dhr29monBu5eJxLmTise3j4zKtYyOzLSJ&#10;kM6zh5LQsoSV0rGCmdOxgZ7UroCi1KyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj&#10;0qyAo9KsgKPSrICj0qyAo9L/uRMO/7kcJ/+2KEb3sDRq3ahAkMedYLHEnHG2wpx8ur+ehb68nIjC&#10;upmIxbiVicm2kYrMtI6Mz7KLjtGxiJHTsIaU1a+Emdavg5/XqoKh1aeCotOngqLTp4Ki06eCotOn&#10;gqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotP/uRMO/7kcJ/+2KEb3sTNq3ak/kced&#10;YLHEnXC2wp57ur+fg768nojCuZuIx7eXiMq1lInOs5CL0bGNjdOvipDWroiT2K2GmdmqhZ7ZpYSh&#10;1aSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotT/uhIO&#10;/7obJ/+3J0b3sTJq3ak+kceeX7HEnW+2wZ95ur6ggr+7oIjDuJyHyLaZiMyzlojQsZKK06+PjNau&#10;jI7YrIqT26uJmdymh53aooag1qCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCG&#10;otSghqLUoIai1KCGotT/uhIO/7obJv+3Jkb2sjFq3ao9kceeXrHEnW+2waB4ur6hgb+7oYjEuJ6H&#10;ybWbh82ymIjRsJWJ1a6Si9isj43bqo2S3qiMmt+iip3anomg1pyJodSciaHUnImh1JyJodSciaHU&#10;nImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodT+uhEO/7saJv+4Jkb2sjBq3ao8kceeXbHE&#10;nm62waF2ur6if7+7o4jEt6CHyrSdh8+xmofTrpiI16yVituqk43eqJGS4qSQmeCejZ3bmoyg15mL&#10;odWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodX+uxEO/rsa&#10;Jv+4JUb2szBq3Ks7ksefXbHEn2y2waJ0ur6kfr+6pIfFt6KHyrOfh9CwnIfVrZqI2aqZit6omI7i&#10;pZeT5p+VmeCakZzbl4+f15aOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWW&#10;jqHVlo6h1ZaOodX9uxEO/rsaJv+5JUb2sy9q3Ks6ksefXLHEoGq2waNzur6lfMC6pYXFtqOHy7Oh&#10;h9Gvn4fWrJ6J26ici9+kmo3hn5mP45yamOGXlpzclJOf2JOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg&#10;1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNb9uxEN/bwZJv65JEb2tC5q3Ks6ksegXLHEoWi2&#10;waVxur6nesC6p4TFtqaHzLKkh9GuoofXqZ+I26Sdid6gm4rgmpqM4Zabk+GVm5vdkpee2JGVoNeR&#10;laDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNf8vBAN/bwZJv66&#10;I0b2tC1q3Kw5ksegW7HEo2a1waZuur6peMC6qYLFtqiIzLClh9KqoofXpp+H2qGeh9ybnYjelpyK&#10;35GbkN+RnZndj5ue2Y+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/X&#10;j5mf14+Zn9f8vBAN/LwYJv26IkX2tSxq3K03k8ehWrHFpWO1wqlrur6sdb+6rX/Fs6mHzK2lhtKn&#10;oobWoqGG2J2fhtqYnofbkp2J3Y6djd2MnpTcjaCe2Yyen9eMnp/XjJ6f14yen9eMnp/XjJ6f14ye&#10;n9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9f7vRAN+70XJf27IkX2titq2602k8eiWbHFp1+1wq1m&#10;ub+xcL63rX7GsKmHzaqmhtGkpIXUnqKF1pmhhdiUoIbZj5+H2oufi9uIn5DbiKCY2IihndeIoZ3X&#10;iKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndf6vQ4N+r4WJfy8IEX2&#10;typq2680lMikVbHGq1i0w7Nft7uybr+yrX7HrKmGzKanhdCgpYTSm6SE1JajhNWRooXWjaGG14mh&#10;idiGoY3YhKGT14Sil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX&#10;1oSil9b5vg4M+b8VJfq9H0X2uCdq27AxlMioTa/Hsk6ywbhYuLSxcMGtrX/HqaqFy6KohM6dp4PQ&#10;l6aD0ZKlhNKOpIXTi6OG1IijiNWEo4vVgqOQ1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WB&#10;o5PVgaOT1YGjk9WBo5PVgaOT1YGjk9X0wA0M98ATJPm/HUT2uiVq2rIulcqvQK3IvT2vt7Zduq6x&#10;csKprX/GpauFyZ+qg8uZqYPNlKiDzpCnhM+MpoXQiaaG0Yalh9KEpYrSgaWN0oClj9KApY/SgKWP&#10;0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9LswQsM9cISJPbBGkT3vSFq&#10;2rQpls28KKm7u0OzrrVhvKixc8Glrn/Foa2Ex5usg8mWq4PKkaqEy46phMyLqYXNiKiGzoaoh86D&#10;qInOgaeMz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cn&#10;jc/fxAkL8sUQI/PEFkP0wRxp3sIVj8HAI6yvuUy2prRlvaKydcCgsIDDna6ExZethMaTrYTHj6yE&#10;yIyrhcmJq4bKh6uGyoWqiMqDqonLgaqLy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozL&#10;gKqMy4CqjMuAqozLgKqMy4CqjMvaxQgK68kNIu7IEkLvxhVo0NIKh7G+L66luFS4n7VovJ2zdr+b&#10;sX/BmbCEwpSvhMOQr4XEja6FxYquhsaIrYbGh62HxoWtiMeDrYnHga2Lx4Csi8eArIvHgKyLx4Cs&#10;i8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8fVxggJ2cwKIOXPDUDY1QtfvdYL&#10;iKXENKact1q4mbVru5e0d72Ws3++lbKFwJGxhcGOsYXBi7CGwomwh8KIsIfDhrCIw4WvicODr4rE&#10;gq+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8TS&#10;yAgH088KHdXUCz3C2Qtjq94Qg5vOM5mUxFOmkb5nr5C6dLSQt325kbWEvI6zhr6Msoa/irKHwIiy&#10;iMCGsYjBhbGJwYSxisGCsYvBgbGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGM&#10;woCxjMKAsYzCgLGMwoCxjMLOyggGztEKHMbXCkGv6g5hneYceJDaMoiL0kyUictfnIjGbqOIw3io&#10;hcB8q4O/f66AvYGwf7yDsX28hLJ8u4aze7uHtHq6iLR5uom1eLmLtXi5jLZ4uYy2eLmMtni5jLZ4&#10;uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLbJywgGyNIJIrPfCUKg/BVak/Aoaovm&#10;OXeE30mCgdhbi4DTaZF80HGWec12mnbLep10yn2ecsl/oHHIgaFwx4Oib8eFo27GhqNtxoikbMWK&#10;pWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6XEzgcK&#10;t9kHJqP7Dj2W/x5OjfovW4byP2eA605xe+VbeXbgZYBx3WyEbtpyiGvZd4tp13qNZ9Z+jmbVgI9l&#10;1IKQZNSEkWPThpFi04mSYdKLk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HS&#10;jJNh0oyTYdKMk2HSjJP/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OM&#10;vb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfI&#10;lXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8&#10;p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7Ej&#10;Hv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bG&#10;uYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6P&#10;jsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKw&#10;xZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+u&#10;MTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZ&#10;x7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8&#10;jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9&#10;tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRcJ/7IiHv+uMDr/&#10;qT1Z7KNKedibW5jHlXKxxZd7tcOYg7jBmYq7v5WLvr2RjMG7jo7DuoqQxbmHkse4hJXJt4KYyraA&#10;m8u2fp7MtX2jzLN8p82vfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yo&#10;y698qMv/shcJ/7IhHv+vLzr/qjxZ7KRJetibWpnGlnGyxJh4tcKZgbnAm4i8vpeKv7yUi8K6kI3F&#10;uYyOx7eIkcm2hZTLtYOXzbSBms60f5/Ps36kz659ps6rfajMq32ozKt9qMyrfajMq32ozKt9qMyr&#10;fajMq32ozKt9qMyrfajMq32ozKt9qMz/shYJ/7MhHv+wLjr/qztZ7KRIetecWZrGl2+yxJl2tsKb&#10;f7nAnIe9vZqJwLuWisO5kovGt46NybaKj8y0h5LOs4SW0LKBmtGygJ/Srn+j0qp/pc+mf6fNpn+n&#10;zaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p83/sxYJ/7MgHv+wLTr/qzpZ&#10;7KVHetacWZrGmG2yxJp0tsKcfbm/nYW9vZyIwbuYicW4lIrItpCLy7SMjs6ziJHRsYWV07CDmtSw&#10;gqDVqoGi06aBpdCjgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOB&#10;p83/sxUI/7QgHv+xLTr/rDlZ66VGe9acWJvGmWuyxJxytsKde7m/n4O+vJ6IwrqaiMa3lonKtZKK&#10;zbOOjNCxio/Tr4eU1q6Fmtirg5/XpoOi1KKDpNCfg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bN&#10;n4OmzZ+Dps2fg6bNn4OmzZ+Dps3/tBUI/7QfHv+xLDr/rDlZ66ZFe9WdWJvHmmmyxJ1wtsKfebq/&#10;oIK+vJ+IwrmciMe2mIjLtJSJz7GQi9OvjI7WrYmT2ayHm9umhp7ZooWh1Z6FpNGchabOnIWmzpyF&#10;ps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps7/tBQI/7QfHf+xLDr/rThZ66ZF&#10;e9WdV5zHm2eyxJ5utsKgd7q/oYC+u6GIw7ieh8i1mofNspeI0bCTitWtj43Zq4yT3aiKm96iiJ7Z&#10;noih1ZuHpNGZh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps7/&#10;tBQI/7UeHf+yKzr/rTha66ZEe9WdV5zHnGWyxJ9stcKhdbq+on6/u6OHxLigh8m0nYfOsZmI066W&#10;idirk4zcqJCS4aOOmt+ejJ7amouh1ZeKpNGWiabOlommzpaJps6WiabOlommzpaJps6WiabOlomm&#10;zpaJps6WiabOlommzpaJps7/tBQI/7UeHf+yKjr/rTda66dDfNWeVZ3HnWOyxKBqtcKjc7q+pHy/&#10;u6SFxLeih8qzn4fQsJ2H1ayaidupmIzgpZeT5p6Umt+ZkZ3alo+g1pSNo9KTjKXPk4ylz5OMpc+T&#10;jKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc//tRMI/7UeHf+zKjr/rjZa66dDfNWf&#10;U53HnmCyxaJotcKlcLq+pnq/u6aDxbelh8uzoofRr6CH16qeidykm4vgnZmO45qbmeCVlpzbk5Og&#10;15GRo9OQj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc//tRMI&#10;/7YdHf+zKTr/rjZa66hCfNWgUZ3Hn16xxaRktcKnbbm+qXe/u6mBxLaoiMuxpYfRq6KH16WfiNue&#10;nYjdl5uL4JKbk9+SnJzcj5if146VotONk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2T&#10;pNCNk6TQjZOk0I2TpND/tRMI/7YdHf+0KTr/rzVa6qhBfNWiTpzHoVqxxaZgtMKqabm/rXO+u659&#10;xLSqh8utpYbRp6KG1aCghtiZn4bbkp2J3Y2djt2MnpjbjJ6f2IuaotSKl6TRipek0YqXpNGKl6TR&#10;ipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNH/thII/7ccHf+0KDn/sDRa6qlAfdWkSZzI&#10;pFWwxqpbs8OvY7fAs2y9tq58xbCph8yppobQo6SF1JyihNaVoYXYj5+H2oqfi9uHn5LaiKGc14if&#10;odSHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNH/thII/7cb&#10;Hf+1Jzn/sDNa6qo+fdaoRJvJqE+vx7BTssW4WbW5s22/sa19xqyqhsulp4XPn6aE0ZikhNOSo4TV&#10;jKKG14ihiteFoY7Xg6KW1oSkn9SEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GE&#10;oqPRhKKj0YSio9H/txEH/7gaHP+2JTn/sTFa6qs8ftesO5nKrUStyblFrr24Wbiysm/ArK5+xqir&#10;hcqhqYTNm6eDz5Wmg9CPpYTSiqSG04ajiNSDo4zUgaOR1ICkmdOApqHRgKah0YCmodGApqHRgKah&#10;0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodH/uBAH/7kZHP+3JDn/sy9a6a05ftm0L5bMuDKp&#10;wr1AsLO2XbqssXHBp65+xaSshcidq4PKl6mDzJKohM6Np4TPiaeG0IWmiNCCpovRgKaO0X6mlNB9&#10;p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms//uQ8H/7oXHP+5&#10;Ijn/tS1a7LMwet3AH5DJwyGotbpItKu1YrymsnPAo69+w6CuhMaZrIPIlKuEyY+qhMqLqoXLiKmG&#10;zIWpiM2CqIrNgKiNzn6okc18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbN&#10;fKmWzXypls38uw4H/LwVG/67Hzj/tyla8L0kdN/TDoa5wSqqqrlPtqS1ZbygsnS/nrF/wpuvhMOW&#10;roTFka2Exo2thceKrIbIh6yHyYWriMmCq4rKgKuMyn6rj8p8q5LKfKuSynyrksp8q5LKfKuSynyr&#10;ksp8q5LKfKuSynyrksp8q5LKfKuSynyrksrxvQwG+b4SGvq+Gzf8uiVa584TaMjZC4mtwzKnobhW&#10;uJ21aLubs3W+mbJ/wJixhMGTsIXCj6+Fw4yvhsSJrobFhq6HxYSuiMaDrYrGga2Lxn+tjsd9rZDH&#10;fa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMffwAgF9cIPGfbCFjbu&#10;yBVQzdwMZrXaD4iiyTagmr5WsJe3armVtXa8lLR+vpSzhL+QsoXAjbGGwYqxhsGIsYfChrCIwoSw&#10;icKDsIrDgbCLw4CvjcN+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+P&#10;w36vj8PZwgcF5McLGO/IEDTR2gtFuukOaKbeGIKY0TeVkchToY/CZamOvnKujbx7soy6gbWJuIK3&#10;h7iEuIW3hbmDtoa6graHuoG1iLuAtYm7frWKvH20jLx8tI29fLSNvXy0jb18tI29fLSNvXy0jb18&#10;tI29fLSNvXy0jb18tI29fLSNvXy0jb3UxAcE1ssJFdPUCye94gxJqfQUZZnmJXiO3DmGiNRPkIbP&#10;YJeEzG2cg8l1oH/HeKJ9xnukesV9pnnEgKd3w4GodsKDqXXChKp0wYarc8GHq3LAiaxxv4utcb+L&#10;rXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i63PxgcC0M0JEsDZCSys9w9I&#10;m/oeXI/vMWuG50J2gOJQfn7dX4V72WmKd9Vuj3TTc5Jx0XeUcNB6lm7PfZdtzn+ZbM2BmWvNg5pq&#10;zIWbacyHnGjLiZ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfK&#10;jJ3KyAgBwtIHE67mCS2d/xVBkf8oUIf6OVyB80hmfO1UbnfoXnVx5GV6beFrfmrfcIFo3nWEZtx4&#10;hWXbe4dj2n6IYtqBiWHZg4pg2YWKYNiHi17Yioxe1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2N&#10;XtaNjV7WjY1e1o2NXtaNjV7WjY3EygcDsdoEFZ//DSiS/x03if8uQ4L/PU58/UtXd/hWX2/zXWVo&#10;8GJqZO1pbmHrb3Ff6XNzXeh3dVzne3Zb5n53WuaAeFnlg3lY5YV6WOSIelfki3tW4458VuOOfFbj&#10;jnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnz/qhwF/6onF/+nNi//okRK+p1S&#10;ZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHC&#10;vHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/&#10;qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6E&#10;lr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2&#10;w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqX&#10;X37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHuk&#10;wrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF&#10;/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++&#10;gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GO&#10;uMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhsF/6onF/+nNS//o0RK+p1RZemXXn7b&#10;lG2Uz5J3psWSgbTEk4i2w5KNuMGPj7rAi5G8v4iTvr6Flr+9gpjBvICbwrx+nsK8faHDu3ukxLt6&#10;qcS6ea3EtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsP/qxsF/6sm&#10;F/+oNC//pENK+Z5QZemYXX/alWmVzZR0qMWUfrTElYa2wpWMucGRjru/jZC9vomSv72GlMG8g5fD&#10;u4GaxLp+ncW6faHGunulxrl6qsa1eqzGsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSx&#10;eq3EsXqtxLF6rcT/qxoF/6slF/+pNC//pEJK+Z9PZuiZXIDalmaWzJVxqcWVfLTEloO3wpeLusCT&#10;jLy+j46/vYuQwbyHk8O6hJbFuYGZxrl/nce4faHIuHymybV6qsmwe6vHrHutxax7rcWse63FrHut&#10;xax7rcWse63FrHutxax7rcWse63FrHutxax7rcX/rBkF/6wkFv+pMy//pUFK+Z9PZuiZW4HZmGOW&#10;zJZvqsWWebTDl4G3wZiJur+Vi72+kY3AvI2PwrqIksW5hZXHuIKYybd/ncq2faLLtnyoy7B7qcqs&#10;fKrIqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMX/rBkF/6wkFv+q&#10;Mi//pUFL+aBOZ+eaWYHZmWGXy5dtq8WXd7TDmX+3wZqHu7+Xir69k4zBu46OxLmKkMe4hpPJtoKY&#10;y7V/nc20fqPOsXymzqx9qMuofarJpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzG&#10;pX6sxqV+rMb/rBkF/60jFv+qMi//pkBL+KBNZ+ecV4HZml6Xy5hqrMWZdLTDmn23wZuFu76Zib+8&#10;lYrCupCMxbiMj8i2h5LLtIOXzrOAndCyf6TRrH6lz6h+p8ykf6nJoYCsxqGArMahgKzGoYCsxqGA&#10;rMahgKzGoYCsxqGArMahgKzGoYCsxqGArMb/rRgF/60jFv+rMS//pj9L+KBNZ+edVYHZnFyXyplo&#10;rMWacrTDnHq4wJyDu76cib+7l4nDuZOLx7eOjcu0iZDOsoSW0bGBndOsgKLTp4Cl0KSAp82gganK&#10;noGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8b/rRgF/60iFv+rMS//&#10;pz9L+KFMZ+eeU4HZnVmXyptlrMWcb7TDnXi4wJ6BvL2eiMC7mojEuJWJybWQi82yi4/RsIaV1a6E&#10;ntengqHUo4Kk0Z+Cp82cg6nKmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOr&#10;x5qDq8f/rRcF/64iFv+rMC//pz5L+KFLaOefUYHZn1aXypxirMWdbLTDn3W4wKB+vL2gh8G6nYjG&#10;t5iIy7OTic+wjo3UrYmU2aiGndqihaHVnoWk0ZuFps6ZhanKl4Wrx5eFq8eXhavHl4Wrx5eFq8eX&#10;havHl4Wrx5eFq8eXhavHl4Wrx5eFq8f/rhcE/64iFv+sMC//pz5L+KJLaOihT4HZoFOXyp5frMaf&#10;abTDoXK4wKJ8vL2ihMG5oIfHtZyHzbKXiNKuk4vYqo6T36KLnNyciaDWmYij0peIps6ViKnKlIir&#10;x5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8f/rhcE/64hFv+sLy//qD1L&#10;+KJKaOiiTYDZolCXy6BcrMahZbPDpG63wKV4vLylgsK4pIfItKCHzrCdiNWrmYrdpZeT5puRm92W&#10;j6DXlI2j05KMps+Ri6jLkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCK&#10;q8j/rhYE/68hFv+tLy//qDxL96JJaOikSoDZpE2Wy6JYq8akYbPEp2q3wKl0vLypfsK4qIfIs6aH&#10;z6yih9eknYndmpqN4ZWam96RlZ/Yj5Oi046QpdCOj6jMjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJ&#10;jY6qyY2OqsmNjqrJjY6qyY2Oqsn/rxYE/68hFv+tLi//qTxL96NJaeimSH/ap0iVzKVTqseoXLLE&#10;rGS2wa5uu72veMC2rITJrqeH0KajhtWdoIbZk52J3Y2dlN2NnZ/Yi5mh1IuWpNCKk6fNipGpyYqR&#10;qcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcn/rxUE/7AgFv+uLi//qTtL96RH&#10;aemoRH7bq0OUzalMqcitVLDGs1yzwrdmubewd8Kwq4TJqaeGz6GkhNOXooTWjqCH2Yifj9qHoZrY&#10;h6Ch1IebpNGHmKbOh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcr/&#10;sBUE/7AgFf+uLS//qjpL+KZEaOqrQH3crzySz69Cpsq1Sa3GvFKxubVnu7CweMOrrITJpKmEzZym&#10;g9CTpITTi6OG1YWijNaCopTWg6Sd1IOipNGDnqbOhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqo&#10;y4SaqMuEmqjLhJqoy4SaqMv/sBQE/7EfFf+vLC7/qzlL+KlAZ+uvO3vetjOP0ro0oczCOaq7ulW1&#10;sLRqvaqwecOnrYTHn6qEy5iog82Qp4TQiaWG0oSkitOApJDTf6WX0n+moNB/pabOgKCoy4CgqMuA&#10;oKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMv/sRME/7IeFf+wKy7/rDdM+qw7Ze21&#10;NHjivymJ2MwgmL6/Pa6wuFm4qbNsvqWwesKiroTFm6yDyJSqhMqOqYTMiKiGzoOnic+Ap43PfqeT&#10;z3yoms58qaLNfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMv/shIE&#10;/7MdFf+xKS7/rTZM/LE1YvG9KnLmzR+AyMwhm7G8RbKot165o7NvvqCxe8Ger4TDl66ExpGshMeM&#10;q4XJh6qHyoOqicuAqozMfamQzHyqlct6qpzKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmr&#10;pMp5q6TKeaukynmrpMr/sxEE/7QbFP+zJi7/rzNM/bkrXevKH2nS3xF/ucwnnKe9TLGgt2K5nbRx&#10;vZuyfL+asYTBlLCEw4+vhcWKrobGhq2Hx4OsiceArIvIfqyOyHysksh7rJfIea2ex3mtnsd5rZ7H&#10;ea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsf/tRAD/7YZFP+1JC3/tCxJ8sUfVNbdEmLB&#10;3xOBrM0ump/AT6uauGW3l7Vyu5a0fL2VsoO/kbGFwY2xhsKJsIfDhq+Iw4OvicSBr4vEf66NxX2u&#10;kMV7rpTFeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcT/tw4D/7gW&#10;E/+3IC35vx9B3NkRRMTrEmax3xiBoNAzlZfGUKOTwGOtkbtxs5G4e7iQtoK7jrSFvYuzhr+IsofA&#10;hrKJwISxisGCsYvBgLGNwX6xj8J8sZLCe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7&#10;sZXBe7GVwXuxlcH0ugsD/bsSEv67Gyzl0A8yyOkPSrTyFWei4iJ9ltY3jY/OT5iMyGGgisRuporB&#10;eKqHv32thL6AsIG8grF/u4SzfbuFtHu6h7V6uYm1ebmLtne5jbZ2uI+3dLiTt3S4k7d0uJO3dLiT&#10;t3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7fcvgYC+MAOEe7IDiLL2wsutvgRTKX1HWOX6Cx1&#10;jd89gYfYUIuD02CSgs9sl3/Nc5t8y3edecl6oHfIfaF1x3+jc8aCpHLFhKVwxYalb8SIpm7Eiqdt&#10;w42na8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKjXwAYB28YIDsvT&#10;ChW46Awypv8VSpj6JlyN8DdphelGdH/kU3t832CBeNxohXTabYlw2HGLbtZ1jWzVeI9q1HuQadN+&#10;kWfTgJJm0oOTZdKFlGTRh5Rj0IqVYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6W&#10;YtCOlmLQjpbRwgYBzcsJBbraBxmo/g4xmf8dQ47/L1GF+j9cfvRNZHnwWGpz7F9vbepjc2nnaXZn&#10;5W55ZeRye2Pjdn1i4nl+YOF8f1/gfoBe34GBXd+DglzehoNb3YmEWt2NhVrdjYVa3Y2FWt2NhVrd&#10;jYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYXLxAYAu9EGB6nnBhqa/xMrjv8kOYX/NkR+/0RNef9R&#10;VXH7V1tr911gZfRiZGLyaGdf8G1qXe9xbFvtdW1a7XhvWex7cFjrfnFX6oFyVuqEclXph3NU6Yp0&#10;U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnW8yQUAq9sBCJr/CxaP&#10;/xkjhf8rLX7/OTd4/0ZAcP9OR2n/VE1i/1pSXv5hVlr8ZllY+2tbVflwXVT4dF5S93hfUfd7YFD2&#10;fmFP9YFiT/WEY070h2RN9ItlTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQ&#10;ZkzzkGb/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2&#10;w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmO&#10;fpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8&#10;/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvB&#10;e6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WW&#10;uMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfR&#10;jYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4&#10;tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oRgD/6MrEP+gOiX/nEg8/5dW&#10;U/iTY2jskml64ZFzitiPfJjQjoSkyo6MrcaNkLTEipO3w4aVuMKEmLnBgZu6wX+du8B9oLzAe6S8&#10;wHqnvcB5rL3AeLC9vXizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7z/&#10;oRgD/6MqEP+hOSX/nUg9/5hVVPeUYWnrlGZ74JJvjNaReJrOkIKmyI+JsMSPj7bDi5G3woiUucGE&#10;l7rAgpq8wH+dvb99oL6/e6S+vnqov754rb+9eLG+uHiyvrR5s720ebO9tHmzvbR5s720ebO9tHmz&#10;vbR5s720ebO9tHmzvbR5s73/ohgD/6QpEP+hOCX/nUc9/5lVVPeWXmnrlWN74JRsjdWSdZzNkX+o&#10;x5GHssSRjrbDjZC4wYmTusCGlry/gpm9v3+cvr59oL+9e6XAvXmqwL14sMC4ebDAtHmxv696sr2v&#10;erK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr3/oxgD/6QpEP+iOCX/nkY9/5lUVfeX&#10;XGnrl2B835ZpjdWTcp3MknyqxZKFtMSSjLbCj4+5wYuSu8CHlb2+g5i/vYCcwL19oMG8e6XCvHmr&#10;wrl5r8K0ea/BsHqwwKx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr7/oxgC&#10;/6UoEP+iNyX/n0Y9/5pTVfeZWmnrmV5835dljtSVb53LlHmrxZOCtMSUirfCkY65wIyQvL+Ik769&#10;hJfAvICbwrt9oMO7e6bEunqtxbR6rsSveq/CrHuwwKh8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8&#10;sb+ofLG/qHyxv6h8sb//pBgC/6UoEP+jNiX/n0U9/5pTVfeaV2nrm1t835lijtSXa57LlXasxZSA&#10;tMOViLfBk426wI6Pvb6JksC8hZXCu4GaxLl9oMa5e6jHtHqrx697rcWre67Dp3yvwaR9sb+kfbG/&#10;pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb//pBgC/6YnEP+jNiX/oEQ9/5tSVvecVWnr&#10;nFh835tejtSZZ57Kl3OsxZZ8tMOXhbfBlou7v5GNvr2LkMG7hpTEuYGZx7d+oMm2fKnKrnuqyKp8&#10;rMamfa3Eo36vwaB+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb//pRgC/6Ym&#10;D/+kNSX/oEQ9/5xRVveeU2nrnlV7355ajdSbZJ7KmW+sxZh5tMOZgrjBmYq7vpSMv7yOjsO5iJLH&#10;t4KYy7V+oc2vfKfNqX2pyqV+q8eif63En3+vwp2Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52Asb+d&#10;gLG/nYCxv52Asb//phgC/6cmD/+kNSX/oEM+/51QVfefUWjroFN74KBXjdSeX57Km2usxZt1tMOb&#10;frjAm4e8vZeKwLqRjMW3ipDKtISXz7KAo9Kof6XPo4Coy6CAq8edga3Fm4GvwpmCsb+ZgrG/mYKx&#10;v5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb//phgC/6clD/+lNCX/oUM+/55OVfihTmjsolB6&#10;4KNSjNWhW53Lnmasxp1xtMOeerjAnoS8vJuIwrmVise1jY3OsIaW1KmCoNahgqTQnYKoy5qDqsiZ&#10;g63Fl4SvwpaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMD/phgC/6clD/+l&#10;NCX/oUI+/59MVfiiTGfspU154aZOi9WkVpzMoWGqxqFss8OidrfAooC9vKCHw7eaiMqyk4rSrIuU&#10;26CHn9iahqTRl4anzJWGqsiUh6zFk4euw5KHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DA&#10;koewwJKHsMD/pxgC/6gkD/+mMyX/okI+/6BKVPmkSmbtp0p44qlLitaoUZrNplupx6VlssSncLbA&#10;p3q8vKaDw7aih8uvnYjWpZeV5pePntqTjaPSkYunzZCLqsmQiqzGj4quw4+JsMGPibDBj4mwwY+J&#10;sMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMH/pxgC/6gkD/+mMyX/okE+/6JIVPmmR2buqkd3461H&#10;iNmtS5jPrFSmyKxer8avaLPCsXO5vrJ9wLKqh8uloobVlJyL3o+andqNlaLTjJKmzouQqcqLjqvH&#10;i42txIyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8H/qBgC/6kkD/+nMiX/&#10;o0E+/6RGU/qpRGTvrUN15LFChdu0RJTStUqhy7dTq8q+X629t264srB8wqmqhsucpYTSjaCH2Iag&#10;l9mHnqLTh5ilz4eVqMuHk6rIiJGtxYiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCv&#10;woiQr8L/qBgC/6kjD/+nMiX/o0A+/6ZDUvurQWPwsT9z57c9gt6+O4/WxD+azMVKpry8XbKxtW+7&#10;qrB9w6OrhMmWp4POiqSG04GjkNWBpZ/SgqGlz4KcqMyDmarJhJasxoWUrsOFlK7DhZSuw4WUrsOF&#10;lK7DhZSuw4WUrsOFlK7DhZSuw4WUrsP/qRgC/6ojD/+oMSX/pD8+/6hAUfyvPGHztjlw6r83fePK&#10;NYfU0TeVvsJLqbC5YLWotHC9o7B+wp2thMeSqoTLiKeGzoCmjdB9p5jQfaikzn6kqMt/n6rJgJur&#10;xoGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcT/qhcC/6oiD/+oMCX/pT4+&#10;/6s7T/+0N132vTNq68oxddzaKYLEzjiZssFPq6e4Y7ehtHO8nrF/wZivhMSPrITIh6qHyoCpjMx8&#10;qZPMeqqcy3mrpsp6p6rIfKKrx32ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2e&#10;rcT/qhYC/6shDv+pLiX/pzw+/7A2TPy6MFnvyCxi3tknbcvcJoa2zDybqMFUq5+5ZrabtXS8mbJ/&#10;v5WwhMKNr4XEhq2HxoGsi8h9rJDIe6yYyHmtn8d3rafHd6qsxnmlrcR5pa3EeaWtxHmlrcR5pa3E&#10;eaWtxHmlrcR5pa3EeaWtxHmlrcT/qxUC/6wgDv+rLST/qzY7/7YvSPPEKFHg1iZWzOQicbvaKIiq&#10;zEGbn8NXqZm8abKWt3a5lLSAvZGyhcCLsYbBhrCIw4Gvi8R+ro/Fe66UxXqvmsR4r6DEda+nxHSt&#10;rsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsP/rBQC/60fDv+sKyT/sC83+r8l&#10;QeTRIEXO5B1bvekidK3aLImfzkWZl8ZapJPAaq2Ru3azkLh/t422hLuJtIa9hbKIv4Kxi8F/sY7B&#10;fLGSwnqxlsF5sZvBeLKhwHSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8H/&#10;rhIB/68dDf+uKCT/uCQx6ssaNdDiF0O/8B1er+gldaDbMYeW0UiUkMpcno3FaqWLwXaqib59r4W8&#10;gLKCuoO0frmGtny4ibd5t4y4d7ePuXa2k7p1tpe6dLadunO3pLlzt6S5c7ekuXO3pLlzt6S5c7ek&#10;uXO3pLlzt6S5c7ekuXO3pLn/sBAB/7EaDf+xJSPzxBcn1N8QK8HvF0iw9yBgoeorc5XfOYKN10yN&#10;iNFdlYbMapuEyXSggMZ5pH3EfaZ6woCpd8GDqnXAhqxzv4qtcb+Nrm++kK9uvpSvbL6Zr2u+oK9r&#10;vqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK//sw4B/7QWDPy8FxrW1gsWw+0QMLL8&#10;GUqi+SVelu0zbozlQXqF3k+Dgdlein/Vao960nCTds91l3POeZlxzH2bb8uAnW3KhJ5ryYefacmK&#10;oGjIjqFnx5KiZceWomTHnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKP0tgoB&#10;/7gSC9XMCgvE2woZsvwRM6P/HUiW/CxYjPM7ZYTsSW9+51V2euNgfHXfZ4Fx3W2Ebdtyh2rZdolo&#10;2HqLZtd9jWTWgY5j1YSPYdSIkGDTi5Ff04+SXtKUklzSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zS&#10;mZNc0pmTXNKZk1zSmZPcuwQA2MMHBMTRCAez6Aoco/8UMZb/JEOM/zRQhPtCWn32T2J48Vpoce5f&#10;bWvrZHFn6Wl0ZOdudmLmc3hg5Xd5X+R6e13jfnxc4oF9W+KFflrhiH9Z4IuAV+CQgFbflYFW35WB&#10;Vt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYHUvQUAxMgHALTZBQqj/g0clv8aLIv/KzqD&#10;/zpEfP9ITXX/UlNu/VdYZ/pdXGP3Yl9g9mdiXfRrZFvzb2VZ8nNnV/F3aFbxemlV8H1qVO+Aa1Pv&#10;hGtS7odsUO6LbU/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG7GwAUAtNAE&#10;AaPjAgqW/xAYi/8gJIL/MC96/z83cv9IPmr/TkNk/1RIXv9ZTFv/X09Y/2RSVf9pVFP/bVVS/nFX&#10;UP10WE/8eFlO+3taTft/W0z6g1xL+YZdSfmLXkj4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I&#10;+JBfSPiQX0j4kF+1xwIApNoAAZb/BgeK/xQRgf8kGnn/MyJw/zsqaP9CMWH/SjZc/1E7V/9XP1P/&#10;XUJQ/2JETv9nRkz/bEhK/3BJSf90Skj/d0tG/3tMRf9/TUT/g05D/4dOQv+LT0H/kVBB/5FQQf+R&#10;UEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVD/kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj&#10;8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvL&#10;cLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+V&#10;Oxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWi&#10;ps10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCq&#10;xHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bW&#10;fZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRx&#10;wKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opy&#10;ceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLar&#10;y2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/khIB/5YnCv+WOxz/&#10;lEsw/5BZQ/+PY1T6jmlk8Y1wcumLen7iiYKJ3IWJktiCjpnUf5Oe0X2Xos97m6bNeZ6ozHeiqst2&#10;pazKdKmtyXOtrslysq/JcbevyHG8r8Jzva6+dL2vvnS9r750va++dL2vvnS9r750va++dL2vvnS9&#10;r750va//kxIB/5cnCv+YOxz/lUsw/5FZRP+RYFX6kGZk8I9tc+iNd4DhjICL24iHlNWFjZzSgpGh&#10;z3+Wpsx9manLe52syXmhrsh3pbDHdqmxxnWtssZ0srPGc7mzwnW6s7x1urO4drqzuHa6s7h2urO4&#10;drqzuHa6s7h2urO4drqzuHa6s7h2urP/lBEB/5gnCv+ZOxz/lksw/5JZRP+SXlX6kmRl8JFqdOeP&#10;c4Hgjn2M2YuFltSIi57QhZCkzYKUqcp/mK3IfZywx3ugssZ5pLTFeKi1xHautsR1tLbBdre2vHe3&#10;trd3t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7b/lREB/5knCv+ZOxz/l0ow&#10;/5NYRP+UXFX6lGFl8JNndOeRcILfj3qO2I2DmNKLiqDOh4+ny4STrMiBl7DGf5uzxH2ftcN7pLfC&#10;eam5wnevucJ2tbm8eLa4uHi2uLN4trewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5&#10;t7f/lhEB/5onCv+aOxz/l0ox/5RVRP+WWVX6ll5l8JVkdOeTbILekXaO2I9/mdGNiKLNio6pyYeS&#10;rsaElrPEgZq2wn6fucJ7pLrBeaq6wXexur14tbq3eLW5s3m1ua95trisera3rHq2t6x6tresera3&#10;rHq2t6x6tresera3rHq2t6x6trf/lxEB/5smCv+bOxz/mEkx/5ZTRP+YV1X6mFtl8JdhdOeWaILe&#10;k3KP1pF7mtCPhKPLjYyrx4qRscSGlbbDg5m4wX+eusF7pLvAeau8v3ezvLh4s7uyebS7rnm1uqt6&#10;tbmoe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trj/lxEB/5smCv+cOhz/mEkx/5hR&#10;RP+aVFT6m1hk8JpddOeYY4Lelm2P1pN3mtCRgKTKj4msxo2Ps8OJlLfChJi6wH+evL97pb6/ea6+&#10;uXiyvrJ5sr2terO8qXu0uqZ7tbmkfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trj/&#10;mBEB/5wmCv+cORz/mUgx/5lPRP+cUlT7nVVj8Z1ac+ebX4HemWmP1pZyms+TfKXKkYWtxZCNtMOL&#10;krjBhZa7v4Cdvr17pcG7ea/BsnqwwKx7sb6oe7O9pXy0u6J9tbmgfba4oH22uKB9trigfba4oH22&#10;uKB9trigfba4oH22uKB9trj/mREB/50mCv+dORz/mUcx/5tNQ/+eT1P7n1Jj8aBWcuifW4DfnWSO&#10;15ptmtCXd6TKlIGtxZKKtcKOkLm/h5W9vYCcwbt7p8Szeq3Eq3uvwqZ8sb+jfbK9oH60u55/tbmc&#10;f7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/trj/mREB/54mCv+dOBz/mkcx/5xLQv+g&#10;TVL8olBi8qNTcemjV3/goV6M2J5nmNCbcaPKmHutxZWFtMKSjbq+ipK/uoGbxbd8qcmrfKvHpH2u&#10;w6B+sMCdf7K9m4Czu5mBtbqYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2uJiBtrj/mhEB&#10;/54mCv+eOBz/mkYy/55JQv+iSlH9pE1g86ZQb+qnVH3hpliK2qRiltKha6HLnXWrxpqAs8KYirq8&#10;jo/CtoOZy6x9ps6if6rJnYCtxJqBsMCYgrK+l4OzvJWDtbqUg7a4lIO2uJSDtriUg7a4lIO2uJSD&#10;triUg7a4lIO2uJSDtrj/mhEB/58mCv+eNxz/m0Yy/59HQf+kSFD+p0pf9KlMbeurUHvjrFSH3Ktc&#10;k9SpZZ3Opm+nyKN6sMOfhLi7lovEsIyZzqCDpNGZhKnKloWtxZSFr8GThbG+koWzvJGFtLqRhbW5&#10;kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbn/mxEB/58mCv+fNxz/m0Uy/6FFQP+mRk//&#10;qkdd9q1Ja+2wTHjms0+D37RVjtm1X5fTtWmgzrV2p8GrfLawn4XEoZWSzpSOo9KQi6jLj4qsxo6K&#10;r8KOibG/jomyvY6ItLuOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6Itbn/mxEB/6Am&#10;Cv+fNhz/nEQx/6NDP/+oQ07/rURb+LFFaPC2SHTpu0x+48BRh9/GW47WyGuUxr1xprWzeLWlqIHD&#10;lJ+NzYmcotKHlKfMiJGrx4mPrsOJjrDAiY2yvoqMs7yKi7S6iou0uoqLtLqKi7S6iou0uoqLtLqK&#10;i7S6iou0uoqLtLr/nBAB/6EmCv+gNhz/nkIx/6VAPv+rQEz/sUBZ+rdBZPO9RG/uxUl35c5SfN3W&#10;Yn/MzmiSvMVupKu7drSasX/BiqqKy3+nnc+An6jMgpmrx4OVrcSEk6/BhZGxv4aPs72HjrS7h460&#10;u4eOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLv/nRAB/6ImCv+gNRz/oD8w/6c9Pf+uPEr/tTxV&#10;+r09YPDGQmfm0Ups3t5Ods3aV4e+0GKWrsVupaG8ebKVtIO9hq2IxnuqlMp4q6jJe6Krx36crcSA&#10;ma/CgZawwIKUsr6DkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7z/nhAB/6ImCv+h&#10;NBz/ojwu/6o6O/+yOEf8uzdR8sU6WObRQVzb3kJpzeJGfL7XUYyuzF+bocNtqJi8ebKRtYS7hbGJ&#10;wnyukcV4rp/Fda2sxXilrsR6oK/CfJywwH6Zsb5/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9&#10;f5ayvX+Wsr3/nhAB/6MlCf+iNBz/pTkt/641OP+4M0L0wzNK59A4TtneOVrL5j1uvuBCgK7UUJCh&#10;y1+dmMNtqJG9ebGLuIO4g7SIvX2xkMF5sZrBdbGlwXKvr8J1qK/Bd6OwwHmfsb97nLK9e5yyvXuc&#10;sr17nLK9e5yyvXucsr17nLK9e5yyvXucsr3/oBAB/6QkCf+jMhz/qDQr/7MvNPm/LTzpzS9A2d4v&#10;SsrnNF+96jpzr95Bg6HTUZGXy2CdkMRupoy/eq2Gu4Gzf7iHuHq2jbt3tZW8dbWfvHK0qL1us7K+&#10;cayyvnSnsr52o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr3/oRAB/6UjCf+kMRz/&#10;rS4n/7kpL+7IJjPa3CY3yucsT73yMmOv6Dl1od1ChJbUU5CPzWKaisdwoobDeqiAv4Cte72FsXa7&#10;i7RzuZK1cbmatnC5o7Vtuau2ari0uGuytrhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4bqy2&#10;uG6strj/oxAB/6ciCf+lLxv/syci9MIhJt3YHSTL5yM8vfIqU6/zMmah5zt2ld5Gg43WVo2H0GSW&#10;hMtxnH/IeKF6xX6ldsKDqXLBiatvv4+tbL+Wrmu+na5qv6auaL+urmW9uLBlubuwZbm7sGW5u7Bl&#10;ubuwZbm7sGW5u7BlubuwZbm7sGW5u7D/pRAB/6ggCP+sJhf8ux0a49ETGczlGSm98iJBr/0qVaHz&#10;NGaW6T90jOFLf4XbWYiA1WaPfNFvlHfOdplzy3yccMmBn23Ih6Fqx4yjaMaSpGbFmaVkxaClZMWo&#10;pWPGsqRgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6b/qBAA/6oeCP+zHRHsyQ4P&#10;zuMOFb7yGC2v/iJDof8tVZb0OWSM7EVvhOVReX7gXIB53GeGdNluinDWdI5s03mRadJ/k2fQhJVk&#10;z4qXYs6PmGDNlZlfzZyaXs2im13Nq5tczbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20mlzN&#10;tJr/qw8A/60aB/LADQjO0woGvvAOGq/+GTCh/yRDlf8yUov4P16D8UtofexWcHfoX3Zx5GV6bOFs&#10;fmnfcoFm3XiEY9x9hmHbgohf2oeJXdmMi1vYkoxZ15iNWNaejVfWpY5W1ayOVtWsjlbVrI5W1ayO&#10;VtWsjlbVrI5W1ayOVtWsjlbVrI7/rw0A/7cOA83JCAG+2AkJrv0QHKH/HC+V/yk/i/83TIL+RVZ8&#10;+VBedfRZZG7xX2lo7mRtZOtqcGHqcHNf6HV1Xed6d1vmf3hZ5YR5WOSJe1bjjnxV4pN9VOKYflLh&#10;nn5R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX/xtAgAzsAGAL3OBwGu4AcLoP8S&#10;HJT/ICuK/y84gf89Q3r/SUtz/1JRbP5XV2X7XVth+WNeXvdoYFv1bWJY9HJkVvN3ZlXye2dT8YBo&#10;UfCEaVDwiWpP745rTu6TbEzumW1L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn27R&#10;uQMAvMUFAK3WAwGf+AsLk/8WGIn/JCSA/zQvef9BN3D/SD5o/09DYv9VR13/WktZ/2BNVv9lUFP/&#10;alFR/25TT/9yVE7/dlVM/ntWS/1/V0n9hFhI/IhZR/uNWkb7k1tF+phcRfqYXEX6mFxF+phcRfqY&#10;XEX6mFxF+phcRfqYXEX6mFy9vQMArc0BAJ7fAAGS/w0Ih/8ZEn7/KRt1/zUjbP88KmT/Qy9e/0o0&#10;WP9QN1T/VjpR/1s8Tv9gPkv/ZEBK/2hBSP9sQkb/cENF/3RERP94RUL/fUZB/4FHQP+GSD//jEk9&#10;/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUquxQAAntcAAI/1AAGG/w8EfP8bC3H/&#10;JBFn/ywXX/81HFn/PSFU/0UmT/9LKUz/UixI/1cvRv9dMET/YTJC/2YzQP9qNT//bjY9/3M3PP93&#10;ODv/fDk6/4E6OP+GOjf/jDs2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjz/gxMB&#10;/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33ncpWC5HCaheNunojh&#10;bKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o&#10;0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neI&#10;d+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KR&#10;zmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/&#10;gWZQ/39uXPl8d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1m&#10;upHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/hBMB/4Ui&#10;Bv+GNRT/hEYk/4BVNP+EXUP/hWVQ/4NtXfiAdWjyfX5x7HqGeeh3jX/ldZOF4nKYieBwnYzfbqKO&#10;3WymkNxrq5Lbaa+U2mi1ldpnu5XaZsOW2mbMltNoz5bMac+VyGrPlshqz5bIas+WyGrPlshqz5bI&#10;as+WyGrPlshqz5b/hRIB/4ciBv+HNRT/hUYk/4RUNf+IXEP/iGRR/odrXveDcmnxgHxz632Fe+d6&#10;jILjd5KH4HSXjN5ynI/ccKGS226mlNlsqpbZarCY2Gm2mddovZnXaMaa02jMmsxqzJnGa8yawmzM&#10;msJszJrCbMyawmzMmsJszJrCbMyawmzMmsJszJr/hhIB/4ghBv+INRT/hkYl/4dTNf+LW0P/jGJR&#10;/opqXvaHcWrwhHp06oCDfeV9ioTiepCK3naWj9x0m5LacaCV2G+lmNZtq5rVa7Cb1Wq3nNRpv53U&#10;acmdzGvKncZsyZ3AbcmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ3/hxIB/4khBv+K&#10;NRT/iEYl/4pSNf+OWkP/j2FR/o5oXvaLb2rvh3h16YSBfuSAiIbgfI+M3XmUkdp2mpXYc5+Z1XCl&#10;m9Ruqp7TbbGf0mu4oNJrwqHNbMehxm7HocBux6G7b8ehuHDHobhwx6G4cMehuHDHobhwx6G4cMeh&#10;uHDHobhwx6H/iBEB/4ohBv+LNRT/iUYl/41RNf+SWEP/kl5R/pBlXvaObGvvi3V26Id+gOOEhoje&#10;f42P23uTlNh4mZnVdZ6c03Kkn9FwqqLQbrKj0G26pM5sxKXGb8Skv3DEpbpxxKW1ccSlsnLEpLJy&#10;xKSycsSksnLEpLJyxKSycsSksnLEpLJyxKT/iREB/4shBv+MNBT/ikYl/5BPNP+UVkP/lFtR/pNh&#10;XvaRaGvujnB26It7gOKHg4ndg4qR2X6Rl9V6l5zTd52g0HSko89xqqbOb7OnzW69qMdwwqi+ccGp&#10;uHLBqbRzwamvdMKorXTCp610wqetdMKnrXTCp610wqetdMKnrXTCp610wqf/ihEB/4whBv+NNBT/&#10;i0Ym/5NONP+WU0L/l1hQ/pZeXvaUZGrukmx25492geGMgIrch4iS2IKPmdN9lZ/QeZyjznWjp8xy&#10;q6rLcLSryHC/rL9zvqy3dL6tsnW+rK52v6yqdr+rqHfAqqh3wKqod8CqqHfAqqh3wKqod8CqqHfA&#10;qqh3wKr/ixEB/40gBv+ONBT/jUUm/5ZNM/+ZUEH/mlVP/5paXfeYYGnvlWh16JJwgOGPe4rci4ST&#10;1oaMmtKAk6HOe5qmzHeiqsp0q67IcrivwHS8r7d1vLCwdrywq3e8r6h4va+leb6to3m+raN5vq2j&#10;eb6to3m+raN5vq2jeb6to3m+raN5vq3/ixAB/44gBv+PNBT/j0Ql/5hKM/+bTUD/nVFO/51XW/ic&#10;XGjwmmN06Jdqf+KTdYrcj4CT1oqJm9GEkKPNfpipyXmirsd1rbHEdLqzt3a5s694ubOqebqzpnq6&#10;sqN7u7Gge7ywn3y9rp98va6ffL2un3y9rp98va6ffL2un3y9rp98va7/jBAB/48gBv+QNBT/kkMl&#10;/5pIMv+dSj//n05N/6BTWvmgWGbxn19y6pxlfeOYb4jck3qS1o+Em9CIjaPLgZarx3uhscV2sLW6&#10;d7e2r3m3tqh6uLajfLi0/+L/4klDQ19QUk9GSUxFAAUJoHy5s559urKcfruxm368sJt+vLCbfryw&#10;m368sJt+vLCbfrywm368sJt+vLD/jRAB/48gBv+RNBT/lEMk/5tGMf+gSD7/oktL/6RQWPqkVWTz&#10;pFpw66Jhe+SfaYXemnOQ15V+mdCOiKPKhZOsxH2gtL14sLmvebW5pnu2uKF9t7adfri1m3+5tJl/&#10;urOYgLqyl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7H/jRAB/5AgBv+RNBT/l0Ik/51D&#10;MP+iRT3/pUhJ/6hMVfypUWH1qlds7qldd+eoY4HhpG2L1p55lsuVg6LAi46ttoOatq5+qrukfLO8&#10;nn61upqAt7eYgbi1loG5tJWCurOUgrqyk4K7sZOCu7GTgruxk4K7sZOCu7GTgruxk4K7sZOCu7H/&#10;jhAB/5EgBv+SNBT/mUEj/59BL/+kQjv/qEVH/6xJU/6uTl71sFNo7LJacuSzYXvbr26EzKZ2lMCc&#10;fqK0koiuqYqUt6CFpL2ZgrG+lYO0u5OEtriShLi2kYS5tJCEubOQhLqykIS6spCEurKQhLqykIS6&#10;spCEurKQhLqykIS6spCEurL/jw8B/5IgBv+TNBT/mj8i/6E/Lv+nQDr/rEJF/7BGUPmzS1rwt1Jj&#10;6LtZa9+9ZHLRtmyCxKxzk7ajeqGqmYOunpKQt5SNn76Oi7G/jImzvIyJtbmMiLe2jIi4tYyHubSM&#10;h7qzjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6soyHurL/jw8B/5IfBv+UNBT/nD0h/6M8Lf+q&#10;PTj/r0BC/7RETPW6SVXsv1Fc5MZaYdjFYm/JvGmBu7Jwkq2qd6CgoYCtk5uLt4mWm72Dla+/hJGz&#10;vIaOtbmHjba3h4y3toiLuLWJirm0iYq6somKurKJirqyiYq6somKurKJirqyiYq6somKurL/kA8B&#10;/5MfBv+VNBX/njsg/6U5K/+sOjX/sz0/+7pCR/HBSE7oyVFS39FbWc/KYG3BwmeAsrltkKSxdJ+X&#10;qn2riqSItX+gl7t4n6y+fJqzvH+VtLqBkra4g5C3t4SPuLWEjbmzhY26soWNurKFjbqyhY26soWN&#10;urKFjbqyhY26soWNurL/kQ4B/5QfBv+WMxX/oDgf/6g2Kf+wODL/uDo79sA/QezKR0Xj1lRF1tlX&#10;WMfQXmu4yGR+qsFrjpy6cpyOtHqogK6FsnarlLhvq6m6cqW1unedtbl6mba3fZa3tn6TubR/kbqy&#10;gJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7H/kg4B/5UfBv+XMxX/ojUe/6szJ/+0NC/5&#10;vjY17ck9OOLWSDjZ4E1Fzd9WVr/YXGmw0GJ7ocloi5PDb5mFvnekeLqDrW64k7NouKi2abK4tm+n&#10;t7Zzobi1dpy5tHiZurN6lruxe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8sHuVvLD/kw4B/5Yf&#10;Bf+ZMxT/pTAc/68wI/26LynwxjIt49Q7LNbgQDrL5UhMwOFOXLPdVmyl2F16mNJliIrObZR9yXaf&#10;c8SDp2zAkaxnvqGvZb62r2a0u7Frq7uxbqW7sXGgvLBznb2vdJq9rnSava50mr2udJq9rnSava50&#10;mr2udJq9rnSava7/lA4B/5geBf+dMRL/qS0Z/7QqHvXCKSLk0S0h1eAzLMnoPD++6ENRseVJYaTi&#10;T3CX31Z9itpgiIDTa5J4zXeacMiCoWrFjqVmw5uoZcOsp2HCvapjuL+rZrC/rGmqv6xspb+rbaLA&#10;qm2iwKptosCqbaLAqm2iwKptosCqbaLAqm2iwKr/lQ0A/5oeBf+iLBD/rSgV+7sjGOjNIBfV3yUd&#10;yOgwMbzvOUSw7EBVo+pGZJfoTXGL41V9gdxhhnnVbI5y0XeVbM2BmmfKi55kyJagYcijoWDIs6Fd&#10;x8OjX77EpWG2w6VksMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6X/lw0A/5weBf+m&#10;Jg3/tCAP78YXD9bdFg7I6SMiu/MuNq/0Nkii8j5Yl/FGZYvrT3CB5Vh6et9kgnPabYht1naNaNN/&#10;kmTQiJVgz5KYXs6dmVzNqZpbzrmZWc3ImlrFypxcvcmdXrjJnl64yZ5euMmeXrjJnl64yZ5euMme&#10;XrjJnl64yZ7/mgwA/58dBf+sHwj4vhMI2NYLBMjoFRO69CInrvotOaL6NkqW+j9Yi/VIY4LuUm16&#10;6Fx1cuRke23gbYBo3XWFZNp+iGDYhotd1o+NWtWYj1jUopBX1K6RVtS8kFbUzZBWzdGSV8jRk1fI&#10;0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZP/nAsA/6MdBP+1EgPUyQoCyNoLBrn0Fhes/yMqof8u&#10;O5X/OEmL/0JVgvhMX3ryVmdz7l5ta+pkcmbnbHdi5HR6X+J8fVzhg39a34uCV96Tg1XdnIVU3KWG&#10;UtyvhlLcu4ZR3MyFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oX/oAoA/60TAdTACADG&#10;zggAueMLCKv/Fxmf/yQqlP8wOYr/OkWB/0ZPev1RWHL4WF5r9V5jZfJlaGDvbGtd7XJuWut5cFfq&#10;gHJV6Yd0U+ePdlHmlndQ5p54TuWneU3lr3pN5Lt6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6TOTF&#10;ekzkxXr/pAcA2LgEAMTEBgC30wcBqvMNC57/GhqT/ycoif8zNYD/Pz95/0pHcP9RTmn/V1Ni/V1X&#10;XvtkW1r5al5X93BgVPZ2YlL0fGRQ84NlTvKKZ0zxkWhL8JhpSvCfaknvp2tI77BsR+63bEfut2xH&#10;7rdsR+63bEfut2xH7rdsR+63bEfut2zdrwAAxbwEALXKBACo2wUCnP8QC5H/HReH/yojfv82LXb/&#10;QTZt/0g8Zv9PQmD/VUZb/1tKV/9hTFP/Z09R/21RTv9yUkz/eFRK/35VSP6EVkf9i1hF/JJZRPuY&#10;WkP7n1tC+qdcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFzItgEAtcEDAKfRAQCZ6wUC&#10;j/8SCYX/IBJ8/ywbc/81I2r/PSpi/0QwXP9LNFf/UjhT/1g7T/9ePUz/Yz9K/2hAR/9tQkX/ckNE&#10;/3dEQv99RUD/g0Y//4pIPf+QSTz/l0k7/55KO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLO/+jSzv/&#10;o0u2ugIApsoAAJjcAACM/wgBg/8UBXj/Hgxu/yYSZf8vGV3/Nx5X/z8iUv9GJk3/TChK/1IrRv9Y&#10;LUT/XS5C/2EvQP9mMT7/azI8/3AzOv91NDn/ejU3/4A2Nv+GNzX/jDgz/5Q4M/+YOTP/mDkz/5g5&#10;M/+YOTP/mDkz/5g5M/+YOTP/mDmnwwAAl9QAAIjkAACA/woBcv8OAmf/EwVf/x0JV/8mDVH/LxFM&#10;/zcVR/8+F0P/RRlA/0sbPf9QHTv/VR45/1kfN/9eITX/YiI0/2cjMv9sJDH/ciUv/3cmLv99Jy3/&#10;hCgr/4spK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSn/dhUC/3MgBP9yMQz/cUMZ/3FQ&#10;Jv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflpj2f2Z5Zr9GWcbvJjoXHxYqZz72Grde5gsHbuXrV3&#10;7V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDjedVg43nVYON51WDjedVg43nVYON51WDjedVg43n/&#10;dhUC/3MgBP9yMQz/cUMZ/3FQJv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflpj2f2Z5Zr9GWcbvJj&#10;oXHxYqZz72Grde5gsHbuXrV37V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDjedVg43nVYON51WDj&#10;edVg43nVYON51WDjedVg43n/dhUC/3MfBP90MQ3/ckIZ/3RPJ/94WDP/eWA//3dpSv9zcVT/cXxc&#10;+26GY/drjmn0aZRt8mebcfBloHTvZKV27WKqeOxhsHnrYLV761+8fOpexH3qXc19513ZfeFf3n3a&#10;YOB80WLhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3/dxUC/3QfBP91MQ3/c0Ia/3dNJ/97&#10;VjT/fF9A/3pnS/93b1X+c3pe+nGDZfZujGvza5Nw8GmZc+5nn3fsZaV562Sqe+pir33pYbV+6GC9&#10;f+hfxYDoXtCB4l/agNth3oDSYt+Ay2Pfgcpk34HKZN+BymTfgcpk34HKZN+BymTfgcpk34H/eBQC&#10;/3UfBP92MQ3/dEIa/3pMJ/9/VTT/gF1A/35lTP96blb+dndf+XSBZvVwim3xbZFy7muYduxpnnnr&#10;Z6R86WWpfuhjr4DnYraC5mG9g+Zgx4TlX9OE3WHahNNj3YPMZNyExmXchMVl3ITFZdyExWXchMVl&#10;3ITFZdyExWXchMVl3IT/eRQB/3YeA/93MA3/dkIa/35LJ/+CUzT/g1xA/4JkTP9/bFb9enRg+Hd/&#10;aPNziG/wcI907W2WeeprnXzoaKN/52apguVlr4TkY7aF5GK/h+NhyYfgYdWH1WTah81l2ojHZtmI&#10;wWfZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yj/ehQB/3geA/95MA3/eEEa/4FJJ/+GUjP/&#10;iFpA/4diTP+DaVf8fnFh93t7afJ3hXHuc41363CUfOhtm4DmaqKD5GiohuNmr4jiZLeK4WPBi+Fi&#10;zovYZNaLzWbWi8Zn1ozAaNaMu2nWjLpp1oy6adaMumnWjLpp1oy6adaMumnWjLpp1oz/exMB/3kd&#10;A/96MA3/fD8a/4VIJv+KUDP/jFhA/4tfTP+IZ1f8hG5h9n94avF7gnLtd4p56XOSfuZvmYPkbKGH&#10;4mqoiuBnr4zfZbiO3mTEj9tk0o/OZ9OPxmjTkL9q05C6a9OQtWzTkLRs04+0bNOPtGzTj7Rs04+0&#10;bNOPtGzTj7Rs04//fBMB/3odA/97MA3/fz4a/4lGJv+PTjL/kVY//5BdS/+OZFb8iWth9oRza/B/&#10;fnPse4d66HaQgeRyl4bhbp+K32unjt1osJDcZruS22XKk9Bo0ZPGatCUvmvQlLhs0JSzbdCUr27R&#10;k65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZP/fRIB/3scA/98Lw3/gzwZ/41FJf+TTTH/lVM+&#10;/5RZSv+SYFX9j2hg9opwavCEeXTrf4N85nqMg+J1lYjfcZ6N3W2nkdtpsZTZZ7+W1GfOl8drzZi9&#10;bM2Ytm7NmLBvzZiscM6XqXHOlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlqhxz5b/fhIB/3wcA/9+&#10;Lw3/hjsZ/5FDJP+WSzD/mFA8/5hVSP+WXFT9k2Nf949rafCKdHPrhH985n6JhOF4kovdc5yQ2m6m&#10;ldhqs5nWaMWbyWvLm71uypy0b8qcrnHKnKpyy5umc8uao3PMmaJ0zZiidM2YonTNmKJ0zZiidM2Y&#10;onTNmKJ0zZj/fxIB/30bA/9/Lw3/iToY/5RCI/+ZRy//m0w7/5xSRv+bWFL/mV9d+JVmaPGQbnLr&#10;inl75YOEhOB8j4zcdpqT2G+mmdJrtZ3Oasifvm7In7Nxx6Cscsegp3TIn6N1yZ6gdsqdnnbLm512&#10;y5qddsuanXbLmp12y5qddsuanXbLmp12y5r/gBEB/34bA/+ALw3/jDgY/5dAIv+cRC3/n0k5/6BO&#10;RP+gVU/8nlta9ZxiZe6Xam/okXR54Yp/g9mDiozPe5WVyHWgnMNwrqG+b7+js3LFo6p0xaOkdsWj&#10;oHfGoZ14x6CbeMiemXnKnZh5ypyYecqcmHnKnJh5ypyYecqcmHnKnJh5ypz/gBEB/38bA/+BLw3/&#10;jzcX/5o/If+fQiz/okY3/6RMQv+kUkz3pFhX76NfYeegZmvgmnF11ZN8gcuKhY3Dgo+Wu3uanrV2&#10;p6SwdLinqHbCp6F4w6adecSlmnrFo5h7xqKWe8eglHvJnpR8yZ2UfMmdlHzJnZR8yZ2UfMmdlHzJ&#10;nZR8yZ3/gREB/4AbA/+CLg7/kTYW/5w8IP+hQCr/pUQ0/6hKP/qpUEnyqlZS6qpdXOKpZmbXom9y&#10;y5l4gcGQgY24iIqXr4GVoKh8oqajerKpnnrBqZl8waiWfcOmlH7EpJJ+xaORfsehkH7In5B+yZ6Q&#10;fsmekH7JnpB+yZ6QfsmekH7JnpB+yZ7/ghEB/4EbA/+ELg3/lDUW/546Hv+kPij/qEIy/6xHO/av&#10;TUTtsVRN5bNbVdywZWHOqGxxw590gLiWfI2uj4aYpYiRoZ2DnaeXgK2rk4C/q5GBwamPgcKnjoHD&#10;pY2BxaONgcaijIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHIn4yByJ//ghEB/4EaA/+GLQ3/ljQV&#10;/6A5Hf+mPCb/q0Av+7BFOPK0Sz/puVNG4b1cTdO2YmDGrWlwu6Vxf7CdeYyllYKXm4+NoZOKmaeM&#10;h6mriIe/rIiHwKqIhsKoiIXDpoiFxaSIhMaiiITIoIiEyJ+IhMifiITIn4iEyJ+IhMifiITIn4iE&#10;yJ//gxAB/4IaA/+IKwz/mTIU/6I3G/+pOST/rz0s97VCM+27STnlwlI+2sJYTMy6YF+/smdvs6tu&#10;fqijdoudnH6XkpeJoImSlqeCj6Wrfo+6rICNwKqBi8KogorDpoOJxaSDiMaihIfIoISHyJ+Eh8if&#10;hIfIn4SHyJ+Eh8ifhIfIn4SHyJ//hBAB/4MaA/+LKgz/nDES/6U0Gv+sNiH+szoo87tALenDSDHh&#10;y1E30sdWS8XAXl24uGVurLFsfaCqc4qUpHuVip+GnoCbkqV5mKKqdJi3q3eVwal6kcKnfI/DpX2N&#10;xaN+jMahf4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn3+KyJ//hRAB/4QaA/+OKAv/nzER/6cy&#10;F/+wMx35uTYi7sI9JubNRybb00w1y8xUSb7FXFuxvmNspLhqepiycYeMrHmTgaiCnHekj6Nwop+n&#10;bKK0qG6fwqdymcOmdZXEpHeSxqJ4kMeheo7In3qOyZ56jsmeeo7JnnqOyZ56jsmeeo7JnnqOyZ7/&#10;hhAB/4UZA/+RJgr/oS8P/6suFf+1Lxn0vzIc6cs6HN/ZRB3R2kozxNJSR7fLWlmpxmFpnMBneJC6&#10;boSEtnaPebKAmG+vjZ9orZ2jZK2ypGWqxaRqosWjbZ3GonCZx6FylsifdJPJnXWTyp11k8qddZPK&#10;nXWTyp11k8qddZPKnXWTyp3/hw8B/4cZA/+VJAn/pCsN/68pEfq7KRPsyCwT3tg3ENPhQR7J30kw&#10;vNpRRK/TWFahzV9mlMhldIjEbIB8wHSKcb1/k2m7jJliuZydXrqxnl24yZ5irsifZqbIn2mhyZ5r&#10;ncqdbprLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm26Zy5v/iA8B/4kZA/+aIwf/qCcK/7UiDPHE&#10;IAzg1SQJ0eEwFMfmPSS940Y0suBORKbcVlKZ111hjNJjb4DPa3p0zHOEa8p+i2LIjJFcyJyVWcix&#10;llfIzpZbu82YXrLMmWGrzJlkps2ZZ6LNmGegzZdnoM2XZ6DNl2egzZdnoM2XZ6DNl2egzZf/ig4B&#10;/4sYA/+fIQX/riAG+L0YBuPREwTQ4R4JxeouGbrpOimw50M5pORKSJjiUFaM4FdigN1fbHbbaHVs&#10;2nJ9Y9h+g1zYjIhX2J2LVNewjVTYzYxVy9OPV8DSkVq40ZNcstGTX6zRk2Cq0ZNgqtGTYKrRk2Cq&#10;0ZNgqtGTYKrRk2Cq0ZP/jA4B/48WAv+lHgP/tRUD2soLAtDhDgLE6x4NuO8sHa3uNy6i7EA9l+tI&#10;SozpT1aB6FZgdudeaWznZXBk5nB3XuN8fFngiYBW3peDU92mhFHcuIVR3dSEU9Dah1TG2IlWv9eK&#10;WLjWi1m21otZttaLWbbWi1m21otZttaLWbbWi1m21ov/jg0A/5cSAf+tFQHZvwkAzM4JAMPrDgS2&#10;9R4Rq/UsIaH0NzCW80A+i/NISoHzUFR381ddbfNdZGXwZmpf7XBuWup6clbnhXZT5ZF5UeSee0/j&#10;rHxN4718TePZfFDY4HxRzuB/UsbegVPE3oFTxN6BU8TegVPE3oFTxN6BU8TegVPE3oH/kgwA/6AN&#10;ANu3BgDKwwcAwNIJALX0EAap+x8Un/wsI5T8NzGK/EE9gf1JR3j9UVBu/VdXZfpeXGD2ZmFb9G9l&#10;VvF4aFPvgmtQ7oxtTuyXb0zro3FK6rBySerBckjq2HJL4+RyTtjmc07V53RO1ed0TtXndE7V53RO&#10;1ed0TtXndE7V53T/lgoA3qwCAMu6BQC9xwYAstgIAaf/Egic/yEWkv8uI4n/OS+A/0I5d/9KQm3/&#10;UEll/1ZOX/9eU1r+ZVZV/G1aUvp1XE/4fl9M94dhSvWRYkj0nGRG86ZlRfKzZkTywWdD8tRnRe7n&#10;Z0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ0br6GfuogAAzbQCALy+BACvzQQApN4HAZr/FQmQ/yQV&#10;h/8wIH7/Oyp0/0Iya/9IOWP/Tj9d/1VDWP9dR1P/ZEpQ/2tNTf9yT0r/eVFH/4JTRf+LVEP+lFZB&#10;/Z5XQP2oWD/8s1k+/L9aPvvRWj3721o9+9taPfvbWj3721o9+9taPfvbWj3721rSrQAAvbgCAK7F&#10;AgCh1QIAlvcLAo3/GAiE/yYRfP8xGnH/OCJo/z4pYP9FL1r/TDNU/1M3UP9aOkz/YDxJ/2Y+Rv9t&#10;QET/dEJB/3tDP/+DRT3/jEY7/5VHOv+eSTn/p0o4/7FKN/++Szf/wks3/8JLN//CSzf/wks3/8JL&#10;N//CSzf/wku/swAArr4AAKDNAACS3gAAif8NAYH/GgV3/yMMbf8qE2T/MRlc/zgeVf9AIlD/SCZM&#10;/08pSP9VK0T/Wy1C/2EvP/9nMT3/bTI7/3MzOf96NTf/gjY1/4s3M/+UODL/nDkx/6Q6MP+vOzD/&#10;sjsw/7I7MP+yOzD/sjsw/7I7MP+yOzD/sjuwuAAAoMcAAJHYAACE7wAAfP8NAW//EQNm/xkGXv8h&#10;Clb/KQ9Q/zITS/86Fkb/QRlC/0gbP/9OHTz/Ux45/1kgN/9eITX/ZCIz/2kjMf9wJC//dyUt/34m&#10;LP+HJyr/jygp/5cpKP+gKij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKij/oyqhwgAAkdEAAILhAAB4&#10;/wAAbP8IAWD/DQJX/xEDT/8YBUj/IAZD/ykIP/8xCjv/OAw4/z4ONf9EDzL/SRAw/04RLv9TEiz/&#10;WBMq/10UKf9jFSf/aRYl/28XJP93FyL/fhgh/4UZH/+PGh//kRof/5EaH/+RGh//kRof/5EaH/+R&#10;Gh//kRr/aBkC/2QjBP9fLwb/XkAQ/2NLGv9nVCX/aF0v/2ZnOf9kckH/Yn1I/2CHTv9dkFL/W5hW&#10;/1qeWf9YpFv/V6pd/lawX/1VtWD8VLxh/FTEYvtTzWP5Utxj9lLmY/FT6mPsVO1j5lbvYuBX8GPg&#10;V/Bj4FfwY+BX8GPgV/Bj4FfwY+BX8GP/aRgC/2UjBP9gLgb/X0AQ/2ZJGv9qUyX/a1ww/2llOv9n&#10;cEL/ZHtJ/2KFT/9fjlT/XZZY/1udW/9ao139WKlf/FevYftWtWL6Vbxk+lXEZflUzmX3U91m81Pm&#10;Zu5V6mbnVu1l4VjuZdtZ72bbWe9m21nvZttZ72bbWe9m21nvZttZ72b/ahgC/2YiBP9hLgf/YD8Q&#10;/2lIG/9tUSb/blsw/2xkOv9pbkP/Z3lL/2SDUf9hjFb/X5Va/12cXf1bomD7Wqli+lmvZPlYtWX5&#10;V7xn+FbFaPdVz2j1VOBp8FXmaelX6mjiWexo21rtadNb7mnTW+5p01vuadNb7mnTW+5p01vuadNb&#10;7mn/ahgC/2ciBP9iLgf/Yz4Q/2xGG/9xUCb/clkx/3BiO/9sa0T/aXZM/2eBUv9ki1j/YZNc/V+b&#10;YPtdoWL6W6hl+VquZ/hZtWj3WLxp9lfGavVW0WvyVeFs7FfnbORZ6WvcW+tr1FzsbM1d7WzNXe1s&#10;zV3tbM1d7WzNXe1szV3tbM1d7Wz/axcC/2ghA/9jLQf/ZzwQ/3BFG/90Tib/dlcx/3RgO/9waUX/&#10;bXNN/2p+VP9miFr+Y5Fe+2GZYvlfoGX4Xado9lytavVatGz0Wb1t9FjHbvJX1G/uV+Jv5lnmb91c&#10;6W7TXepvzV7rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcMdf63D/bBcC/2khA/9lLQf/azoQ/3RD&#10;G/95TCb/elUx/3ldPP91ZkX/cHBO/217Vv9qhVz8Zo9h+mSXZfdhn2j2X6Zr9F2tbfNctG/yWr1x&#10;8VnJcu9Y2nPoWuNz3l3mctNe6HPLX+h0xmDodMFh6HTBYeh0wWHodMFh6HTBYeh0wWHodMFh6HT/&#10;bRYC/2ogA/9mLQf/bzgQ/3hBGv99SiX/f1Ix/35bPP97Y0b/dmxP/3F3V/5tgl77aoxj+GaVaPVk&#10;nWzzYaRv8l+scfBdtHPvXL917lvLdupb3XfgXeN202Dld8ph5XjEYuV4vmPleLpk5Xi6ZOV4umTl&#10;eLpk5Xi6ZOV4umTleLpk5Xj/bhYC/2sgA/9oLAf/czYQ/30/Gv+CRyX/hFAw/4RYO/+BYEX/fGlP&#10;/3ZyV/5xfV/5bYhl9mqSavNmm2/xY6Ny72Grde1ftXjsXcF57FzQeuNd33vUYeJ7ymLifMJk4X28&#10;ZeF9t2bifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifLNn4nz/cBUB/2wfA/9pLAf/dzQP/4E8Gf+H&#10;RST/ik0v/4lVOv+HXUX/gmVP/3xuWP12eGD4coRn9W2ObfFpmHLvZqF27GOreetgtnzpXsR+517Y&#10;f9hh337KY9+AwWXegbln3oG0aN6BsGnfgKxp33+sad9/rGnff6xp33+sad9/rGnff6xp33//cRUB&#10;/20fA/9rKwf/ezIP/4Y6GP+MQyL/j0st/49TOP+NWkP/iWJN/4NpV/18cmD4dn9n9HGKbvBslXTt&#10;aJ956mSqfehht4DmX8iC3WHbg8xk3ITAZtyFuGjbhbFq24Wta9yEqWzdg6Zs3YKmbN2CpmzdgqZs&#10;3YKmbN2CpmzdgqZs3YL/chQB/28eA/9vKQf/fzAO/4o4F/+RQSH/lEos/5VRNv+TWEH/kGBL+4tn&#10;VfWEb1/wfXpn63eFb+dykHbjbZt83mimgdpls4TVY8SGz2Tah8Fn2Yi3adiJr2vYiapt2YimbtqH&#10;o27ahqBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhaBv24X/chQB/3AeA/9yKAf/gi4N/442Fv+VQB//&#10;mUgp/5lPNP+YVT76llxJ9JJkU+2Ma13nhXZm4X+Bb9t4jHfTcpZ+zW2hhMlqrYnFaLuLwWjQjLZr&#10;1Y2ubdWNp2/WjKNw1oufcdiKnXHZiZty2oebctqHm3Lah5ty2oebctqHm3Lah5ty2of/cxQB/3Ad&#10;A/91Jgb/hiwN/5E2Ff+ZQB3/nEYn/51MMfydUjv0nFlF7ZlgT+aUaFnfjnNj1YZ9bs1/h3jGeJGA&#10;wHObh7tvp4y2bbSPs2zIkaxu0pGlcNOQoHLUj5xz1Y2ZdNaMl3TYipZ12YmWddmJlnXZiZZ12YmW&#10;ddmJlnXZiZZ12Yn/dBMB/3EdA/94JAb/iSsM/5U1E/+cPhv/oEMk/6JJLvejUDfvolZB56FdSt+d&#10;Z1TUlW9iy414bsOFgnm7f4yCtXmWia91oY6qcq+SpnHBlKFz0JScdNGSmHbSkZZ304+Ud9WNknfW&#10;jJF42IqReNiKkXjYipF42IqReNiKkXjYipF42Ir/dRMB/3IcA/97Iwb/jCkL/5g0Ev+fPBn/o0Ei&#10;+6ZGKvKoTTPqqVQ84qlbRNejY1PMmmxiwpN1brqLfnmyhYeDqn+RiqR7nJCeeKqUmna7lpd3z5aU&#10;edCUkXrRko9605COetSPjXrVjYx614uMeteLjHrXi4x614uMeteLjHrXi4x614v/dRMB/3McA/99&#10;IQX/jikK/5s0EP+iORf/pj4f96pEJu6uSi7lsVI13K9ZQc+oYVLFoGlhu5hybrGRenmpi4ODoYWN&#10;i5qBmJGUfqWWkHy2mI19zZeMfs+Vin7Qk4p+0pGJftOPiX3VjYh91ouIfdaLiH3Wi4h91ouIfdaL&#10;iH3Wi4h91ov/dhIB/3QcA/+AIAX/kSgJ/54zD/+kNxX+qjsb869BIuq0SCjiuVAu1LRWQMmtX1G+&#10;pWdgtJ5vbaqXd3ihkYCCmYyKi5GHlZGLhKKWhoOymYOEy5iEg86WhIPQlISC0pKEgdOQhIHUjoSA&#10;1oyEgNaMhIDWjISA1oyEgNaMhIDWjISA1oz/dxIB/3QbA/+CHgT/lCcI/6AyDf+nNBP6rjgY77U9&#10;HOa8RiHcv0wszrlUP8OxXVC3qmVfraRsbKOddHeZmHyBkZOGiomPkpGCjJ+WfYqvmHqLx5h8ic6W&#10;fYjQlH6G0pJ/hdOQf4TUjoCD1oyAg9aMgIPWjICD1oyAg9aMgIPWjICD1oz/eBIB/3UbA/+FHAT/&#10;lyYH/6MvC/+rMBD1szQU67s6F+LERBjVxEgryL1TPby2W06xsGNdpqpqapykcXaSn3qAiZqDiYGW&#10;jpB5k5yVdJKsl3GSw5hzkc+Wdo7QlHiL0pF5itOQeojVjnuH1ox7h9aMe4fWjHuH1ox7h9aMe4fW&#10;jHuH1oz/eBIB/3YbA/+IGwP/miUG/6YrCf6vLAzxuS8O5sM2D93NPBbOyEcpwsJRO7a8WUyqtmFb&#10;n7BoaJWrb3SLpnd+gaKAhnmfi41xnJmSbJuplWmbv5ZrmdCUbpTRknGR0pFzj9SPdY3VjXaL1ot2&#10;i9aLdovWi3aL1ot2i9aLdovWi3aL1ov/eREB/3gaAv+MGQP/niME/6omBvi0JQjrwCgI4c0wB9TS&#10;NxTIzUUnu8hPOa/CV0qjvV9YmLhmZY2zbXGDr3V7eqt+g3GoiYpqppaPZaWnkmKmvZJjo9KRZ53T&#10;kGqY1I9tldWNbpLWjHCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDYinCQ2Ir/exEB/3wXAv+QFwL/oiED&#10;/64gBPK7HQTlyh4D2tskA8zZNRLA00MktM5NNqjJVUecxF1VkcBkYoa8a217uHN2crV8fmqzh4Vj&#10;sZWKXrCljFuxvI1br9WNX6fVjWOh1oxmnNeLaJnYimqW2YhqltmIapbZiGqW2YhqltmIapbZiGqW&#10;2Yj/fBAB/4EUAv+VFQH/px0C/LUWAuvGEAHa2w8AzeAlBMPfNg+420EhrNVLM6DRU0OUzVpRicli&#10;XX7GaWd0w3Fwa8F7eGS/hn5dvpSCWL2lhVa+u4ZVvduGWLPah1yr2odfptqHYaHbhmOd24VjnduF&#10;Y53bhWOd24VjnduFY53bhWOd24X/fhAB/4cRAf+aEQD/rRQA2r4KANHNCgDL5BABweQlB7fjNROt&#10;4UAho95JL5fbUj6L11lLgNRgV3bRaGFtz3BpZc16cF7MhnVYzJV5VMyme1HNvHxQzOJ8U8Hgf1W3&#10;34BYsd6BWqvegVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgVym34H/gA8B/44OAf+iDQDbtQgAzsEI&#10;AMbQCQC+6RICtOklCqroMxeg5j4lluVHMovjTj+A4VVJduBdU23eZltl3W9hXt16Z1jchmtT3JVv&#10;UN2mcU3eu3JN3+FxTtHndFDG5ndSvuR4U7jkeVWy43pVsuN6VbLjelWy43pVsuN6VbLjelWy43r/&#10;gw4B/5YLAN2rBADNuAYAwsQGALrUCQCx7xQDp+4lDZ7uMxqU7T0niuxGM4DrTj5261VHbOpbTmTq&#10;Y1Vd6m1aWOp3XlPqg2JO6pFlSuuhZ0fss2lG7dBpSOboaUvZ62pMz+xtTsfrb0/A6nBPwOpwT8Dq&#10;cE/A6nBPwOpwT8DqcE/A6nD/iQsA6aABANCxBADBvAUAt8kGAK7aCQCk9RcFm/UnEJL1NByI9j4n&#10;f/ZHMnb2Tjts9lRCZPZaSF32Yk1X9mtRUvZ1VU33gFhI+I1aRfibXEL4q15B975fQPffYEPu7GBH&#10;4/FfSNvxYUnS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY0nS8mP+lQAA1KkAAMK1AwC1wQMAqs8FAKDn&#10;CwGY/RoGj/4pEIb/NRt+/0AldP9GLWv/TDVj/1I6XP9ZP1b/YENQ/2hHTP9xSkf/e0xD/4dOQP+U&#10;UD7/oVI9/7BUO//DVTv+4VU8+fBVQPD0VUPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3VEPn91TboQAA&#10;xbAAALW6AgCoxwIAndYEAJP8DgGL/x0Gg/8rD3r/NRdx/zwfaP9CJmD/SSxZ/08xU/9WNU7/XThJ&#10;/2U7Rf9tPUH/dj8+/4BBO/+LQzn/mEU4/6RGNv+yRzX/xEg1/91JNP/wSTf++Ek3/vhJN/74STf+&#10;+Ek3/vhJN/74STf++EnJqwAAtrQAAKjBAACbzwAAjt8BAIf/EQF+/x0Edf8nC2z/LxJk/zcYXP8+&#10;HVb/RSJQ/0slS/9SKEb/WCtB/18tPv9nLzv/bzE4/3gzNv+CNDP/jTYx/5k3MP+lOC//sjou/8A7&#10;Lv/TOy3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPC3/6zy4sAAAqLwAAJrJAACM2QAAgfUDAHn/EAFu&#10;/xYDZf8fBl7/JwtX/zAPUf83E0v/PhdG/0UZQf9MGz3/Uh05/1gfNv9fITT/ZiIx/24kL/93JS3/&#10;gCYr/4woKf+XKSj/oion/60rJv+5LCb/yS0m/8ktJv/JLSb/yS0m/8ktJv/JLSb/yS2qtwAAmsUA&#10;AIvTAAB94gAAdf8FAGn/DAFf/xECV/8XA1D/HwVJ/yYHRP8uCT//Ngs7/z0NN/9DDzP/SREw/08S&#10;Lv9VEyz/WxQq/2IVJ/9pFiX/chcj/3sYIf+GGR//kRoe/5wbHv+lHB3/sB0d/7AdHf+wHR3/sB0d&#10;/7AdHf+wHR3/sB2cwAAAjM4AAHzeAABw9QAAZf8AAFr/BgFR/w0BSf8RAkP/FwM9/x8EOP8mBTT/&#10;LQYw/zMHLf85Byr/Pggn/0MIJf9JCSP/Tgkh/1QJH/9aCh3/YQob/2kLGf9yDBf/fA0W/4YNFP+P&#10;DhT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aDxT/mg//XBwC/1cmA/9RMgb/TjwI/1dFEP9bThn/XFgi&#10;/1tjK/9ZbzL/V3o4/1SFPf9SkEH/UJlF/0+gR/9Op0n/Ta5L/0y0TP9Lu03/SsNO/0nNT/9J3VD/&#10;SOlQ/0jyUPtJ9lD2S/lQ8E37T+pP+1DnT/xQ50/8UOdP/FDnT/xQ50/8UOdP/FD/XBwC/1gmA/9S&#10;Mgb/UToI/1pDEP9fTRn/X1cj/15hK/9cbTP/WXk6/1eEP/9UjkP/UpdH/1CfSf9Ppkv/Tq1N/020&#10;T/9Mu1D/S8NR/0vOUv9K31L/SepT/UryU/hL9lPxTfhS60/6UuVQ+lPiUfpT4lH6U+JR+lPiUfpT&#10;4lH6U+JR+lP/XRsC/1kmA/9TMQb/VDkI/11CEP9iSxr/YlUj/2BfLP9fazT/XHc7/1mCQP9WjEX/&#10;VJVI/1KeS/9RpU7/UKxP/0+zUf9Ou1L/TcRT/0zPVP9L4FX/S+tV+kzyVfRN9lXsUPhU5lH4Vd9S&#10;+VbcU/lW3FP5VtxT+VbcU/lW3FP5VtxT+Vb/XhsC/1olA/9UMQb/WDcI/2FAEf9lSRr/ZlMj/2Rd&#10;Lf9iaDX/X3Q8/1x/Qv9Zikf/VpNL/1ScTv9TpFD/UatS/1CzVP9PulX/TsRW/03QV/9N4lj8TO1Y&#10;9k7yWO5Q9VjmU/ZY31T3WddV+FnTVfhZ01X4WdNV+FnTVfhZ01X4WdNV+Fn/XxoC/1slA/9VMAb/&#10;XDQI/2U9Ef9qRxr/a1Ek/2laLf9mZDb/Y3A9/198Q/9ch0n/WZFN/1eaUP9VolP/U6pV/1KyV/9R&#10;uln/UMVa/0/SW/xO5Fv4T+1c8FHyW+dU9FveVfVc1Vb2Xc5Y913LWPddy1j3XctY913LWPddy1j3&#10;XctY913/YBoC/1wkA/9WLwX/YDII/2o7EP9vRBr/cE4j/29XLf9rYTb/Z2w+/2N4Rf9gg0v/XI5P&#10;/1qYU/9XoFb/VqlZ/1SxW/9Tulz+UcZe/FDWX/lQ51/yUu5f51XxX91X8mDSWPNhy1n1YsVb9WLD&#10;W/Viw1v1YsNb9WLDW/Viw1v1YsNb9WL/YRkC/10jA/9aLQX/ZS8I/284EP90QRn/dksj/3VULf9x&#10;XTb/bGc//2hzRv9kf0z/YIpS/12VVv9anln/WKdc/lawX/1UumD8U8di+VLcY/NT6GPpVe5j3ljw&#10;ZNBa8WXIXPJmwl3yZr1e8ma7XvJmu17yZrte8ma7XvJmu17yZrte8mb/YhkC/14jA/9eKgX/aS0I&#10;/3Q1D/96Phj/fEgi/3tRLP94Wjb/c2M//21tR/9pek7/ZIZU/2CRWP9dnFz9WqVg+1iwYvpWu2X4&#10;Vcpm9VTgZ+xW6mffWu1n0FzvacZd72q/X+9quWDvarVh72qzYe9qs2HvarNh72qzYe9qs2HvarNh&#10;72r/YxgC/2AiA/9iJwX/bioH/3kyDv9/PBf/gkYh/4JPK/9/WDX/e2A+/3VpR/9vdE77aoFV+GaM&#10;W/Vil1/zX6Fj8FyrZu5atmnsWcRq6Vjaa+Fa6mvQXextxV/sbrxh62+2YuxvsWPsbq1k7G6rZO1t&#10;q2Ttbatk7W2rZO1tq2Ttbatk7W3/ZBgC/2EiA/9mJQT/cicH/34wDf+FOxb/iEUf/4hNKf+GVTP/&#10;gl49+31mRvZ2cE7ycnxV7m2HXOpokmLmZJxm42GmauBfsm3dXb9v2l3TcNJe6nDEYOlyumLoc7Nk&#10;6HOtZelzqWbpcqZn6nGkZ+pwpGfqcKRn6nCkZ+pwpGfqcKRn6nD/ZRcC/2IhA/9pIwT/dyUG/4Iv&#10;DP+KORT/jkMd/49MJv+NUzD5ils684VjRO1/bE3oeXdV43SCXd5ujWPZaZdp02ahbs9jrHHLYbl0&#10;yGHKdcVh5Xa5ZOZ3sGbld6po5nelaeZ2omrndZ9q6HOea+lznmvpc55r6XOea+lznmvpc55r6XP/&#10;ZhcB/2MhA/9tIAT/eyMF/4cuC/+POBL/k0Ea/5VKI/qUUS3zkVk37I1gQeWHaUrfgXRT1np+Xc90&#10;iGXKb5FsxWubccFopnW9ZrJ4umXCerdl3XuuaON7p2rje6Jr5HqebOV4m23ld5lt53aYbud1mG7n&#10;dZhu53WYbud1mG7ndZhu53X/ZxYB/2QgA/9wHgP/fiIF/4ssCf+TNxD/mEAY/ZpIIPSaTinsmFUz&#10;5ZVdPN2PZkfTiG9Ty4F5XsV7g2a/dYxuuXGWdLVuoXiwa6x8rWq7fqpq0n+kbOB+nm3hfZpv4nyX&#10;cON6lXDkeZNw5XeTceZ3k3Hmd5Nx5neTceZ3k3Hmd5Nx5nf/aBYB/2QgA/9zHAP/gSAE/44rCP+X&#10;NQ7/nT4V+J9EHO+gSyXnn1It351aN9OVY0bKjmxTw4d1XruBfme1e4hvr3eRdapznHqlcKh+oW+2&#10;gZ5vyoKbcN6BlnHfgJNy4X6Rc+J8kHPjeo5z5HmOc+V4jnPleI5z5XiOc+V4jnPleI5z5Xj/aRYB&#10;/2YeA/92GgP/hB8D/5IqB/+bNAz+oDsS86NBGOqmSCDip08n2KJWNsyaYEXDk2lSu41yXrOGemes&#10;gYRvpn2NdqB5mHybdqOAl3Sxg5R0xYSRdd2Dj3begY124H+Ld+F9infie4l25HqJduR5iXbkeYl2&#10;5HmJduR5iXbkeYl25Hn/aRUB/2kdA/94GQL/hx4D/5UoBv+eMgr6pDcP76g9FOasRBrdrUsk0KZU&#10;NcafXkS8mWZStJJvXayMd2ekh4BvnoKKd5h+lH2Se6CBjXqthIp5wIWIetyEh3rdgoZ634CGeuB+&#10;hXrifIV543qFeeR5hXnkeYV55HmFeeR5hXnkeYV55Hn/ahUB/2sbAv97FwL/ihwC/5gmBf+iMAj1&#10;qDMM6645EOKzQRTWsUcjyqtSNMCkXEO2nmRRrZhsXKWSdGadjX1vloiGdo+FkX2KgpyChYCqhYF/&#10;vIaAgNuFgIDdg4B/3oGAfuB/gH3hfYB943uAfOR6gHzkeoB85HqAfOR6gHzkeoB85Hr/axUB/20Z&#10;Av9+FQL/jRsC/5skA/6lLAbxrC8I57M0C926OhDQtUYhxa9RMrqpWkKwo2JPp51qW56YcmWWk3pu&#10;j4+DdoiLjnyCiJmBfIanhXmGuYZ3h9eFeIXdg3qD3oF6guB/e4HhfXyA43t8f+N6fH/jenx/43p8&#10;f+N6fH/jenx/43r/axQB/3AYAv+BFAH/kBkB/58iAvqpJgTtsSkF4rovBta/Ng/KukQgv7RPMbSu&#10;WECqqGBOoaNnWpieb2SPmndtiJaAdYCSi3t6j5aAdI6khHGNtoVvjtGFcYvdg3OJ34F1h+B+doXh&#10;fXeE43t3g+R6d4PkeneD5Hp3g+R6d4PkeneD5Hr/bBQB/3MWAv+FEwH/lBYB/6IeAfWtIALnuCEC&#10;3cMmAtDDNA3EvkIeublNL66zVj6krl5MmqllV5GlbWKJoXVrgJ1+cnmaiHlyl5R+bZaigmmVs4Rn&#10;ls2DaZPegmyP34BvjOF+cIrifHKI43pyh+R5cofkeXKH5Hlyh+R5cofkeXKH5Hn/bRMB/3YTAf+I&#10;EgH/mBMA/6cZAe+zFgHiwBUA1coeAcnHMgy+w0Acs75LLKi6VDyetVxJlLBjVYqsa1+BqXJoeaV7&#10;b3KjhXZroJF7Zp+ff2KfsYFgn8qAYpzgf2WX4X5ok+J8apDje2yN5HltjOV4bYzleG2M5XhtjOV4&#10;bYzleG2M5Xj/bhMB/3sRAf+NEAD/nRAA+qwRANq7CwDVyQsAzc4bAcLMLwq3yT0ZrMVJKaHAUjiX&#10;vFpGjbhhUYO1aFt6snBkcq95a2usg3Fkq492X6meelupr3xZqsl8Wqfie16g43thm+N6Y5fkeWaU&#10;5XdmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd2aS5nf/cBIB/4AOAf+SDgDyowsA2bMJAM++CQDLzAkAxNMX&#10;ALrSLAewzzsWpcxGJprIUDWPxFhBhcFfTXy+Z1ZzvG9ea7l3ZWS4gmteto5wWbWdc1W1rnVUtsh1&#10;U7Pndler5nZapOZ2XKDndV+c53Rgmuh0YJrodGCa6HRgmuh0YJrodGCa6HT/chIB/4YMAPuYCQDZ&#10;qQYAzrUHAMbBBwDAzwkAutsTALHaKQWn2DcSnNREIZLRTTCHzlU8fctdR3TJZVBsx21XZcV2Xl7E&#10;gWNZw45oVMOda1HDrmxPxMhtTsLtbVC4629TsOtwVavqcFim63BZo+twWaPrcFmj63BZo+twWaPr&#10;cFmj63D/dw8B/40IAN6gAgDPrgUAxLkFALvFBgC10woAruEWAabhKQad4DcRk95CHYncTCl/2lQ1&#10;dddcP23VZEhl02xPX9J2VFnSgVlU0Y5dUNGdYE3SsGJL08liStLtYkvI8mZNv/FoT7jwaVGy8GlS&#10;r+9pUq/vaVKv72lSr+9pUq/vaVKv72n/fwoA7ZYAANKmAQDEsgMAubwDALDJBgCp2AoAoecZApnn&#10;KgmQ5zcUh+ZCH33lSil05FEza+NZOmTiYUFe4mtHWOJ1S1PhgE9P4o1TS+KbVUnjrFdH5MRXRuPp&#10;V0bd9llH0PdcScj3XkrB9mBLvfZgS732YEu99mBLvfZgS732YEu99mD/iQAA2Z4AAMesAQC5tgIA&#10;rsEDAKXOBgCc5AwAle8dA43vLAuF7zkVfO9BHnPvSSdq7lAvYu5XNVzuXzpW7mg/Uu5xQk3vfEZJ&#10;74lJRvCWS0Pwpk1A8blOP/LbTz7w905C5vtPQ937UUTU/FNFz/xURc/8VEXP/FRFz/xURc/8VEXP&#10;/FThlQAAy6YAALuwAACuuwEAosgCAJjVBQCQ+A8BifggBIL4Lgt5+TcTcPk/G2j5RiJg+k0oWvpU&#10;LVT6XDFP+2U1S/ttOEf8dztD/IM9P/2QPzz9n0E6/q9DOP/GRDf/6kU2/P1FO/L/RD7q/0Q+5v9G&#10;Pub/Rj7m/0Y+5v9GPub/Rj7m/0bQnwAAvawAAK61AACiwgAAlc8AAIrdAwCE/xIBe/8eA3T/Kgls&#10;/zMPZP87Fl3/QxtX/0ogUf9RJEz/WCdI/2AqRP9oLED/cS48/3sxOf+IMjX/ljQz/6Q2Mf+2Ny//&#10;0Dgu/+85Lf//OTH//zkz/P85M/z/OTP8/zkz/P85M/z/OTP8/znBqAAAr7EAAKK9AACUygAAh9gA&#10;AH3zBwB2/xIBbf8aA2X/JAVe/y0KWP82D1L/PRNM/0UWSP9MGUP/Uxs//1oePP9hIDj/aSE1/3Ij&#10;Mf99JS7/iiYr/5koKf+nKSf/uSsm/9IsJf/vLCT//y0k//8tJP//LST//y0k//8tJP//LST//y2x&#10;rgAAo7kAAJTGAACG0wAAeeEAAHH/CABn/w8BX/8VAlf/HgNR/yYFS/8uB0b/NgpB/z0MPf9EDjn/&#10;SxA2/1ESMv9YEy//XxUs/2cWKf9xFyb/fBgj/4kaIP+YGx//phwd/7cdHP/KHhz/5h8b//AfG//w&#10;Hxv/8B8b//AfG//wHxv/8B+ktQAAlcIAAIbPAAB33gAAa/QAAGL/AwBZ/wsBUf8RAUr/FwJE/x8D&#10;P/8mBDr/LQU2/zQGMv86By7/QAgr/0YIKP9MCSX/Ugki/1kKIP9iCx3/awwa/3YNF/+EDhX/kg8U&#10;/6AQE/+tERP/uhET/8MSE//DEhP/wxIT/8MSE//DEhP/wxKXvgAAhswAAHfbAABp5wAAXP0AAFT/&#10;AABL/wUAQ/8MAT3/EQI3/xcCMv8eAy7/JAMq/yoEJf8vBCL/NQUf/zoFHf8/BRr/RQYY/0sGFv9S&#10;BhT/WgcS/2IHEP9sBw//dwgN/4QIDP+QCAz/nAgM/6IIDP+iCAz/oggM/6IIDP+iCAz/ogj/UCAC&#10;/0sqA/9ENgX/RzoG/0o/CP9OSQ//T1QX/09gHv9NbCT/Snkq/0iFLv9GkDL/RJo0/0OiN/9Cqjj/&#10;QbE6/0C5O/9AwTz/P8s9/z7cPv8+6D7/PfM+/z37P/8+/z7/QP8++kP/PfRE/z7uRv8/7kb/P+5G&#10;/z/uRv8/7kb/P+5G/z//UCAC/0sqA/9FNQX/SjgG/009CP9RSA//UlIX/1FeHv9PaiX/TXcr/0qD&#10;L/9IjjP/Rpg2/0ShOP9DqTr/QrA8/0K4Pf9BwT7/QMs//0DcQP8/6UD/P/RA/z79Qf9A/0D9Qv9A&#10;9kX/QPBG/0HpSP9B6Uj/QelI/0HpSP9B6Uj/QelI/0H/UR8C/0wpA/9HNAX/TTYG/1E7CP9VRhD/&#10;VlAY/1VcH/9SaCb/UHQs/02AMf9KjDX/SJc4/0agO/9FqDz/RLA+/0O4P/9DwUH/QsxB/0HeQv9B&#10;60P/QPVD/0D9Q/9D/0P4Rv9C8Ej/Q+pJ/0TjSv9F40r/ReNK/0XjSv9F40r/ReNK/0X/Uh8C/00p&#10;A/9KMgT/UDMG/1U5CP9ZQxD/Wk0Y/1lYIP9WZCf/U3Et/1B9M/9NiTf/S5Q6/0mePf9Hpj//Rq5B&#10;/0W3Qv9EwUT/RMxF/0PfRf9C7Ub/QvdG/0P9RvlG/0bwSf9G6Uv/R+JM/0jbTf9I203/SNtN/0jb&#10;Tf9I203/SNtN/0j/Ux4C/04oA/9OLwT/VDAG/1o2CP9eQBD/YEoY/15VIP9bYCj/WG0v/1R5NP9R&#10;hTn/TpE9/0ybQP9KpEL/Sa1E/0i2Rv9HwUf/Rs1I/0XhSf9E70r/RfhK+0f9SvFK/0noTf9L307/&#10;TNdP/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TM9R/0z/VB0C/1AnA/9SLAT/WS0F/18yCP9kPBD/ZkcY&#10;/2RSIP9hXCj/XWgw/1p1Nv9WgTv/Uo0//0+YQ/9NokX/TKtI/0q1Sf9Jv0v/SMxM/0jhTf9I7k38&#10;SPlO8kv8TedO/U/dUP1Q0lL+UMxT/1HGVP9RxlT/UcZU/1HGVP9RxlT/UcZU/1H/VR0C/1EnA/9W&#10;KQT/XioF/2QvCP9qOg//bEUX/2xPIP9oWSj/ZGMw/2BwN/9cfD3/WIhC/1WTRv9TnUn/UaZL/0+w&#10;Tf9Ouk/9TcZQ+k3ZUfZM6lHyTfdR51D6UttS+1TOVPxVx1b9VcFX/lW8WP5VvFj+VbxY/lW8WP5V&#10;vFj+VbxY/lX/VxwC/1ImA/9aJgT/YiYE/2osB/9xNw7/c0IW/3NMH/9wVij/a2Aw/2ZrOP9jdz7+&#10;X4NE+1uOSPlYmEz3VqFP9VWrUfNTtVPxUsFU71HQVetR51XmUvZW2lT5WMxW+lnDWPtavFr7Wrdb&#10;+1mzXPtZs1z7WbNc+1mzXPtZs1z7WbNc+1n/WBsC/1MlA/9eIwP/ZyME/3AqBv93NQ3/ekAV/3pK&#10;Hf94Uyb/c1wv/G5mN/hpcj/0ZX5F8WGJSu5ek07rXJ1S6FmmVeZYsFfkV7xY4lbMWd5W5FnYVvRb&#10;ylj3XcBa+F64XPhes134Xq5e+F2rX/lcq1/5XKtf+VyrX/lcq1/5XKtf+Vz/WRsC/1YjA/9iIAP/&#10;bCAD/3UoBf99Mwv/gD0T/4FHG/9/UCT5e1kt9HZiNu5xbT7qbHlF5miES+JkjlHeYZhV216iWdZc&#10;rFvTW7he0FrGX81a32DIWvJhvlz1YrVe9GKuYPViqmH1YaZi9mGjY/dfo2P3X6Nj91+jY/dfo2P3&#10;X6Nj91//WhoC/1khAv9mHQL/cB4D/3omBP+CMQn/hjsQ/4hEGfmGTSHyg1Yr635eNOV5aT3gdHRF&#10;2m9/TNNqiVPPZpJYy2OcXcdhpmDEX7FjwV6/ZL5e0mW6X+xmsmDyZqti8malZPJloWXzZJ9l9GOc&#10;ZvVinGb1Ypxm9WKcZvVinGb1Ypxm9WL/WxoC/1wfAv9pGwL/dRwC/34kA/+HLgj/jDgO+45CFvKO&#10;Sh7ri1In5IdbMN2BZjrTenBFzXV6Tshwg1XDbI1bvmmWYLpmoGS3ZKtntGO4abFiymquY+ZqqGTv&#10;aqJm72mdZ/BommjxZ5hp8maWafNklmnzZJZp82SWafNklmnzZJZp82T/WxkC/18cAv9sGAL/eRsC&#10;/4MhA/+MLAb/kTYL9ZQ/EuyVRxnkk08i3I5YLdKHYjrKgWxFw3t1Tr52f1a4cohdtG6RYq9rm2ar&#10;aaZqqGezbKVnw26iZ+BunmntbZlq7myWa+9qk2zwaZJs8WeQbPJmkGzyZpBs8maQbPJmkGzyZpBs&#10;8mb/XBkB/2IaAv9wFgL/fBkC/4YfAv+QKQT6ljMJ8Jo8DuebRBXfmksd05RVLMqNXznCh2lFu4Fx&#10;T7V8e1eveIReqnSNY6Vxl2ihbqJsnWyub5psvnCYbNlxlW3rb5Fu7G6Pb+1sjW/vaoxv8GmLb/Fn&#10;i2/xZ4tv8WeLb/Fni2/xZ4tv8Wf/XRkB/2QZAv9yFAH/fxgB/4odAf+UJgP2mzAG6584CuKiPxDY&#10;n0cczZlSK8SSXTm7jGZEtIduTq2Cd1enfYBeonmJZJ12k2mYc55tlHGqcZBxunKOcdFzjHLqcYpz&#10;62+Ic+1th3Pua4dz72qGcvBohnLwaIZy8GiGcvBohnLwaIZy8Gj/XhgB/2cXAf91EwH/gxYB/44a&#10;Af6YIwLxnywE56UzB92oOQzRo0Ubx51QKr6XWji1kmNErYxsTqaHdFegg3xemn+GZJV8j2qQeZpu&#10;i3emcoh2tnSFdsx0hHfpcoN36nCCd+xugnbtbIJ272qBdvBpgXbwaYF28GmBdvBpgXbwaYF28Gn/&#10;XhgB/2kVAf94EgH/hhQB/5EYAfqcHwHtpCcC4qosBNasNAvLp0MawaJOKbicWDavl2FDp5FpTaCN&#10;cVaZiHlek4WCZI2BjGqIf5dvg32kcn98s3R9fMh1fH3oc3x86nF8e+xvfXrtbX157mt9efBpfXnw&#10;aX158Gl9efBpfXnwaX158Gn/XxgB/2sTAf97EQH/iRMA/5UVAPWgGgHoqSAB3bAkAdCwMgrGrEEY&#10;vKZMJ7OhVjWqnF9BopdnTJqSb1WTjnddjIuAZIaIimmBhZVufIOhcneCsHR1gsV1dIPnc3WB6nF2&#10;f+tvd37tbXh97mt4fPBpeHzwaXh88Gl4fPBpeHzwaXh88Gn/YBcB/24SAf9+EAD/jBEA/5kRAPGk&#10;EwDjrhYA1rYcAcu0MAjBsD8Xt6tLJa2mVDOkoV1AnJ1lSpSYbFOMlXRbhpF9Yn+Oh2h5jJJtdIqe&#10;cXCIrXRtiMF0bYnkc2+H6nFwhOxvcoPtbXOB7mt0gPBpdIDwaXSA8Gl0gPBpdIDwaXSA8Gn/YRcB&#10;/3EQAf+CDgD/kA4A9Z0NAOOpDADZtQwAz7kaAMW4Lge7tD0VsbBJI6erUjGep1s+lqNjSI6falGG&#10;m3JZf5h6YHiVhGZyk49sbZGcb2mQqnJmkL5zZZHhcmiO63BqiuxubIjtbG2G72tuhPBpboTwaW6E&#10;8GluhPBpboTwaW6E8Gn/YxUB/3UOAf+GDQD4lAsA3KIIANStCQDPuAoAyb0XAL+8Kwa1uTsTq7ZH&#10;IaGxUC+YrVk7j6phRoemaE9/o3BXeKB4XnKegWRrm4xpZpqZbWKZqG9fmbxwXpnfb2CW7G5jke1t&#10;Zo7ua2eL72ppifBoaYnwaGmJ8GhpifBoaYnwaGmJ8Gj/ZxIB/3kMAP+KCgDfmgQA06YHAMyxCADH&#10;uwgAwcITALjCKASuvzgQpbxEHpu4TiyRtVc4iLFeQoCuZkt4q21Tcal2Wmunf2BlpYpkYKOXaFuj&#10;pmtZo7psWKPca1mg7mtcmu9qX5bwaWGS8Whjj/FmY4/xZmOP8WZjj/FmY4/xZmOP8Wb/axAB/34J&#10;APGQBADWngMAzKoGAMS0BgC+vgUAuMgQALDIJAOnxjUNncNCG5PATCiKvVQzgbpcPnm3ZEZxtWtO&#10;a7N0VGSxflpfsIlfWq+WYlaupWVTrrlmUq/bZVKr8mZVpPJmWJ/yZlqb82Vcl/NkXJfzZFyX82Rc&#10;l/NkXJfzZFyX82T/cA0A/4QEAN2WAADOowMAxK4EALu3BAC0wgUArs0MAKfOIAKezTEKlcs+FovI&#10;SSOCxlIuesNaOHLBYkBrwGpHZL5zTV69fFNZvIhXVLuVW1C7pV1Ou7leTbzbXUu5919OsfZgUar2&#10;YFOl9mBVofZgVaH2YFWh9mBVofZgVaH2YFWh9mD/dwgA64wAANObAADGqAIAu7ECALK7AgCqxwYA&#10;otMKAJ3WGgGV1iwGjNQ6EYPSRh160E8ncs5YMWrNYDhky2g/XspyRVjKfElUyYhNT8mVUUzJpVNK&#10;yblUScrcU0fI91VIwPxYSrj7WUyy+1pOrfpaTq36Wk6t+lpOrfpaTq36Wk6t+lr/fwAA3JMAAMqi&#10;AAC8rAEAsbUAAKjAAwCfywYAltkLAJHgGwGK3ywGgt85DnneQxdx3U0gatxWKGPbXy9d2mc1WNlx&#10;OlPZez5P2YhCS9mWRUjZpkdG2rpIRdvbR0TY9ElC0/9NRMn/T0XC/1BHu/9SR7v/Uke7/1JHu/9S&#10;R7v/Uke7/1LmigAAz5sAAL+nAACysAAAp7sAAJzGAwCT0QYAi+oOAIXoHwJ+6C0Gdug4Dm7oQRZm&#10;50odX+dSI1nnWylV52QtUOdtMUzneDVJ54Q4RuiROkPooDxA6bI+P+rLPj7o7z495v8/PeD/Qj/X&#10;/0RAzv9GQM7/RkDO/0ZAzv9GQM7/RkDO/0bWkwAAxKMAALSsAACntgAAm8EAAJDMAgCG2QYAgPIS&#10;AHnyHwJx8isGavI2DGPzPxJd80cYV/NPHVLzVyFN9GAkSfRpKEb0cypC9X4tP/WLLzz2mTE69qkz&#10;OPe+NDb44TU29fk1NfP/NDfs/zY55f84OeX/ODnl/zg55f84OeX/ODnl/zjIngAAtqkAAKiyAACb&#10;vQAAj8gAAIPUAAB56AcAc/wSAWv9HQJk/ScEXv4xCFj+Ow1T/0MRTf9LFUn/UxhF/1oaQf9jHT7/&#10;bB87/3YhN/+CIzT/kCUy/58nMP+wKC7/yCkt/+oqLP//Kiz//yov+f8qL/n/Ki/5/yov+f8qL/n/&#10;Ki/5/yq5pgAAqq4AAJy5AACOxQAAgdEAAHXeAABt+gkAZf8RAV7/GgJX/yMDUv8sBUz/NAdI/zwK&#10;Q/9EDD//TA48/1MQOP9bEjX/YxQy/2wWL/93Fyz/hBkp/5MaJ/+iHCX/tB0k/8weI//tHiL//R8i&#10;//8fIv//HyL//x8i//8fIv//HyL//x+sqwAAnbYAAI/CAACAzgAAc9wAAGfpAABf/wYAWP8OAFH/&#10;FQFL/x0CRv8mA0H/LQQ8/zUFOP88BjT/Qgcx/0kILv9QCSv/Vwoo/18KJf9pDCP/dA0g/4IOHf+S&#10;Dxv/ohAa/7IRGf/IEhj/5RMX//oUF//6FBf/+hQX//oUF//6FBf/+hSfswAAkL8AAIDMAABy2gAA&#10;ZOQAAFj1AABR/wEASv8LAET/EAE+/xcBOf8eAjT/JQIw/ywDLP8yBCj/OAQl/z4FIv9EBR//SgUc&#10;/1EGGv9ZBhf/YwcU/24HEv98CBD/jAgP/5wIDv+sCQ7/uwkN/9MJDf/TCQ3/0wkN/9MJDf/TCQ3/&#10;0wmRvAAAgckAAHLXAABk5AAAVOsAAEv/AABE/wAAPf8EADf/DAAx/xABLP8WASj/HAEk/yICIP8n&#10;Ahz/LAIZ/zEDFv82AxP/PAMR/0IDD/9JBA3/UQQL/1oECf9mBAb/cwUD/4EFAv+QBQH/nAUB/6sF&#10;Af+rBQH/qwUB/6sFAf+rBQH/qwX/RCQC/z8uA/88NgT/QDgE/0E9Bv9BRQj/QVEN/0BdE/8/ahj/&#10;PHcc/zqEIP83kSP/Npsl/zWkJ/80rCj/NLUq/zO+K/8yyCv/MtUs/zHlLf8x8S3/Mfst/zD/Lf8w&#10;/y3/M/8t/zb/LP44/y35Ov8u9jv/LvY7/y72O/8u9jv/LvY7/y7/RSMC/z8uA/8+NAP/QjYE/0Q7&#10;Bv9EQwj/RU8N/0RbE/9BaBn/P3Ud/zyCIf86jyT/OJon/zejKf82rCr/NrQs/zW9Lf80yC7/NNYu&#10;/zPmL/8z8i//Mvww/zL/MP8z/y//Nv8v/zn/L/k7/zD0Pf8x8T3/MfE9/zHxPf8x8T3/MfE9/zH/&#10;RiMC/0AtA/9BMgP/RjME/0g4Bv9IQAj/SUwO/0hYFP9FZRr/QnIf/0B/I/89jCb/O5gp/zqhK/85&#10;qi3/OLMu/ze9L/82xzD/NtUx/zbmMv818TL/Nfsy/zX/Mv82/zL/Ov8x+j3/M/M+/zTtQP806kH/&#10;NOpB/zTqQf806kH/NOpB/zT/RyIC/0EsA/9FLwP/STAE/0w1Bv9NPQj/TkgO/01UFf9LYRv/SG4g&#10;/0V7Jf9CiCj/P5Qr/z6eLv89py//PK8x/zy4Mv87wzP/Os80/zrhNf867jX/Ovg1/zr/Nf86/zX7&#10;Pv818kH/N+tC/zjlRP844UX/OOFF/zjhRf844UX/OOFF/zj/SCIC/0MsA/9ILAP/Ti0E/1ExBf9T&#10;OQj/VUUO/1NRFf9RXRz/Tmoh/0t3Jv9Igyv/RY8u/0SZMP9CojP/Qas0/0G0Nv9AvTf/P8k4/z/b&#10;OP8/6jn/P/U5/z//OftA/zjxQ/866EX/POFH/zzaSP891Un/PdVJ/z3VSf891Un/PdVJ/z3/SSEC&#10;/0QqA/9NKAP/UykE/1ctBf9ZNgj/XEIO/1tOFf9YWRz/VWUi/1JyKP9Pfi3/TIow/0qUM/9Injb/&#10;R6Y4/0avOf9FuDv/RcQ8/0TSPPxE5T34RPI99UX+PPFF/z7mSP9A3Er/QdJL/0HMTf9ByU3/QclN&#10;/0HJTf9ByU3/QclN/0H/SiAC/0gnAv9RJQP/WCUD/10qBP9gMwf/Yz8O/2JKFf9gVRz/XGEj/1lt&#10;Kf9VeS7/UoQz/1CPNv1OmTn7TKI7+kuqPfhKtD/3Sr5A9UnMQPFJ4UHtSvBB6kr8QuRK/0TYTP9F&#10;zE//RsZQ/0bAUf9GvlH/Rr5R/0a+Uf9GvlH/Rr5R/0b/TCAC/0wkAv9VIQL/XSED/2MnBP9nMQb/&#10;ajwM/2pHFP9nUhv/Y1wj/19oKvtcdDD3WX819VaKOfJUlDzwUp0/7lGmQexQr0PqT7pE6E7HROZP&#10;3UXhT+5F3U77SNRP/0nIUf9KwFP/SrpU/0q2Vf9KtFb/SrRW/0q0Vv9KtFb/SrRW/0r/TR8C/1Ah&#10;Av9aHgL/Yh4C/2klA/9tLQX/cTkL/3FEEv9vThr7a1gi9WZjKfFjbzDtYHo26VyFO+Zajz/kWJhC&#10;4VaiRN9Vq0bcU7ZI2lLDStZS2ErRU+xLzFP6TcVU/068Vv9PtVf/T7BY/06sWf9Nqlr/Tapa/02q&#10;Wv9Nqlr/Tapa/03/Th4C/1MeAv9eGwL/ZxsC/24iA/9zKgT/dzUJ/3hAEPl3Shjyc1Qg7G9eKOdr&#10;ajDiZ3U23mOAPNlfikHUXZNG0VudSc5ZpkzLWLBOyFe8UMZWzVHDV+ZRvlf3UrhY/1OwWv9Tq1z/&#10;Uqdd/1KjXf9Rol3/UKJd/1CiXf9Qol3/UKJd/1D/Tx4C/1cbAv9iFwH/bBkC/3QgAv95JwP/fjIH&#10;+YA8DfF/RhXqe1Ad5HdbJt1zZi7VbXA30Gl6PstlhETHYo5JxGCXTcBeoFC9XapTu1u2VbhbxVa1&#10;W99WslzzV6xd/VemXv1WoWD+VZ5g/1ScYf9TmmH/U5ph/1OaYf9TmmH/U5ph/1P/UB0C/1oZAf9l&#10;FQH/cBcB/3gdAf9/JAL9hC4F84Y4CuqGQhHjhEsZ239XI9F5Yi/LdGw4xW92QMBsf0a8aIhLuGaR&#10;ULVjm1OxYaVWrmCwWatfv1qpX9RbpmDvW6Jh+lqdY/tZmWT8WJZk/VeVZf5VlGX+VZRl/lWUZf5V&#10;lGX+VZRl/lX/UB0C/10XAf9pEgH/dBUB/30aAf+EIQH3iSoD7Y00B+SNPQ3ci0gW0YVUI8l/Xi7C&#10;emg4vHVxQLdxekeyboRNrmuNUqpollanZqBZo2WrXKBkuV6eZM1em2TqXphm+F2UZ/lckmj7WpBo&#10;/FmOaP1Xjmj9Vo5o/VaOaP1Wjmj9Vo5o/Vb/UhwB/18UAf9sEQH/eBMB/4EXAf+IHQHyjyUC55Mv&#10;BN6VOAnTkEUVyotRIsKFWy67gGU4tHtuQa93d0iqdH9OpXCIU6Fukleda5xbmWqnXpZptWCUaMhh&#10;kmnmYI9q91+Na/hdi2v5XIls+1qIbPxYiGv8WIhr/FiIa/xYiGv8WIhr/Fj/VBoB/2ITAf9vEAH/&#10;exIA/4UUAPqNGQDtkx8B4pkoAtiZMwjMlUIUxJBOIbyLWS20hWI3roFrQKh8c0iieXxOnXaFVJlz&#10;jliVcZhckW+kYI1usWKLbcNjiW7iYodv9mGGb/dfhW/5XYRv+luDb/tZg2/8WINv/FiDb/xYg2/8&#10;WINv/Fj/VhgB/2QRAf9yDgD/fhAA/4gRAPWRFADomBkA3Z4gAdGeMQfHmkATvpVMILaQViyui2A3&#10;p4ZoQKGCcEicfnlOlnuCVJJ4i1mNdpVdiXSgYYVzrmOCcr9kgHPeZIB09WJ/dPZgf3P4Xn5z+Vx+&#10;cvpafnL7WX5y+1l+cvtZfnL7WX5y+1n/WBcB/2cQAf91DgD/gQ4A/4wOAPGVEADjnREA1qMbAMuh&#10;LwbCnj4SuZlKHrCUVCupkF02ootmP5uHbkeVhHZOkIB/VIt+iFmGe5JdgXmeYX14q2R6eLxleXjZ&#10;ZXh59GJ5ePZgeXf4Xnl2+Vx5dfpaeXX7Wnl1+1p5dftaeXX7Wnl1+1r/WhUB/2kOAP94DAD/hAwA&#10;75ALAN2aCgDZogsA0KYYAMalLAW9ojwQtJ5IHauZUimjlVs0nJFjPpWNa0aPiXNNiYZ8U4SEhVh/&#10;gZBden+bYXZ+qGRzfbllcX7TZXF+8mNyffZgc3v3XnR6+Vx0efpbdXn7WnV5+1p1eftadXn7WnV5&#10;+1r/XRMB/2wNAP97CwD2iAkA3JMGANWdCQDRpQoAyqoVAMGpKgS3pjoPrqJGG6aeUCiemlkzlpZh&#10;PI+TaUSJj3FMg415Un2Kg1d4iI1cc4aZYG+EpmNshLdkaoTPZGqE8GJsgvZgbYD3Xm9/+Vxvffpb&#10;cHz7WnB8+1pwfPtacHz7WnB8+1r/XxEB/28KAP9+CADjjAMA1pcFAM+gBwDKqAgAxK4TALutJwOy&#10;qzcNqadEGaCkTiaYoFcxkZxfOoqZZ0ODlm9KfZN3UHeRgFZyj4pabY2WXmiLo2Fli7RjY4vMY2OL&#10;7mFlifdfZ4b4XmmE+Vxqgvpaa4H7WmuB+1prgftaa4H7WmuB+1r/YhAA/3IHAPiCAwDbjwIAz5oF&#10;AMmjBgDDrAYAvbIQALWyJAKssDULo61CF5uqTCOSplUuiqNdOIOgZUB9nWxHdpt0TXCZfVNrlohY&#10;ZpWUXGKUoV9fk7JgXZPJYF2T7V9ekPheYYz5XGOK+ltkh/taZYb7WWWG+1llhvtZZYb7WWWG+1n/&#10;Zg0A/3cDAOOHAADTkwEAyp4EAMKnBAC7rwQAtbYNAK63IQKltjIJnbM/FZSwSiCMrVMrhKpbNH2o&#10;Yzx2pWpDcKNySmqhe09loIZUYJ6RWFudn1tYnbBdVp3HXVad61xXmvpbWpX6WlyR+1lejvxYX438&#10;V1+N/FdfjfxXX438V1+N/Ff/agoA/3wAANyMAADNmAAAw6MDALqqAgCzswEArLwKAKa9HQGevC8G&#10;lro8EY24RxyFtVAnfbNZMHaxYDhvr2g/aa1wRWOreUpeqoRPWqmQUlWonlVSp69XUajGV1Cn6ldQ&#10;pfxXU5/9V1Wa/VZXlv5WWJX+VViV/lVYlf5VWJX+VViV/lX/bwQA5oIAANKRAADGnQAAu6YBALKu&#10;AACqtwEAosIFAJzEGACVwyoEjcI5DYXARBh9vk4hdbxWKm66XjJouWY4YrduPl22eENYtYJHVLSP&#10;S1C0nU5Ns65QS7TFUEuz6lBKsf9RTKv/Uk6l/1JQof9SUZ7/UVGe/1FRnv9RUZ7/UVGe/1H/dgAA&#10;3YkAAMqXAAC+ogAAs6oAAKmzAACgvAIAmMYGAJHMEgCLzCUChMs0CXzJQBJ1yEobbcdTI2fFXCph&#10;xGQwXMNtNlfCdjpTwoE/T8GOQkvBnUVIwa5GR8HFRkfB6kZEvv9JRbn/Skez/0tJrf9MSqv/TEqr&#10;/0xKq/9MSqv/TEqr/0zpfwAA0ZAAAMKeAAC1pwAAqq8AAKC4AACWwQIAjMsHAITVDQCA1R4BedUu&#10;BXLUPAxs00cUZdJQG1/RWSFa0WInVdBrLFHQdTBNz4E0Sc+ON0bPnTlE0K47QtDGO0PQ6jpAzf0+&#10;Psv/QEDD/0JBvf9DQrn/REK5/0RCuf9EQrn/REK5/0TdiAAAx5gAALijAACrqwAAoLQAAJW+AACL&#10;yAMAgNEHAHjhDQB04R0BbuErA2jgNwhh4EIOXOBNFFfgVhlT4F8dT+BpIkvgcyVH4H4oROCLK0Lg&#10;mi0/4asvPuLBLz7i5S883/oxOd7/NDnZ/zY60P84O8z/OTvM/zk7zP85O8z/OTvM/znNkgAAvKAA&#10;AK2oAAChsQAAlbsAAInFAAB+zwIAdNoGAG7rEQBo6x4BYusqA13sNQZX7D8LUuxID03sURNK7VoW&#10;Ru1jGUPtbRxA7XgePe6FITrukyM476MkNvC2JjXx0iY07/MmNOz/JjLr/ygy5/8rM+T/LDPk/ywz&#10;5P8sM+T/LDPk/yzBnAAAsKYAAKOuAACWuAAAicMAAH3NAABx2AAAZ+YGAGL2EQBc9x0BV/cnAlL3&#10;MQRN+DoGSPlCCUT5SwtB+lQOPvpcEDv7ZRI4+28UNft7FjL8iRgw/ZgZLv2qGyz+vxwr/+MdKvz6&#10;HSr6/x0q9/8cKvf/HSr3/x0q9/8dKvf/HSr3/x2zowAApKsAAJe2AACJwQAAe8sAAG/WAABj3wAA&#10;W/UGAFX/EABQ/xkBS/8jAkb/LANC/zQEPv88BTr/QwY3/0sHNP9TCDH/Wwku/2QKK/9vDCj/fA0m&#10;/4sOJP+cECL/rhEh/8USIP/pEx///BMe//8THv//Ex7//xMe//8THv//Ex7//xOmqQAAmLMAAIq/&#10;AAB7ygAAbtUAAGDfAABU5wAATv8EAEn/DgBD/xQAP/8dATr/JQI2/ywCMv8zAy//OgMr/0EEKP9I&#10;BCX/TwUi/1cFIP9gBh3/bAca/3kHGP+KCBb/mwgV/60JFP/DCRP/4wkT//gJE///ChP//woT//8K&#10;E///ChP//wqasQAAi70AAHzIAABt1AAAX+AAAFHmAABH9QAAQf8AADz/CQA3/xAAMv8VAS7/HQEq&#10;/yMBJv8pASL/LwIf/zUCHP87Ahn/QgMW/0kDE/9RAxH/WgMP/2YEDf90BAv/hQQK/5YFCf+oBQj/&#10;uQUH/9AFB//jBQf/4wUH/+MFB//jBQf/4wWNugAAfccAAG3TAABf4AAAUOcAAELtAAA6/wAANf8A&#10;AC//AgAq/woAJv8PACL/FAAe/xoBGv8fARb/IwET/ygBEP8tAQ7/MwEM/zkCCv9BAgf/SQID/1MC&#10;AP9eAgD/bAIA/3wDAP+NAwD/nQMA/6wDAP+1AwD/tQMA/7UDAP+1AwD/tQP/OScC/zMyAv81NAP/&#10;ODYD/zg7BP82QwX/M04H/zFbCf8vaA3/LXYR/yuEFP8pkRb/KZsY/yikGf8orRr/KLUb/ye+HP8n&#10;yBz/J9Qd/yfkHf8n7x7/J/ke/yf/Hv8n/x7/J/8d/yj/Hf8r/x7/Lf8f/C//H/wv/x/8L/8f/C//&#10;H/wv/x//OicC/zQxAv84MQP/OzQD/zs5BP86QQX/N0sH/zVYCv8zZQ7/MXMS/y+BFf8tjhf/LZgZ&#10;/yyhG/8sqhz/K7Id/yu7Hv8rxB//K9Af/yrhIP8q7SD/Kvcg/yr/IP8r/yD/K/8f/yz/H/8v/yH8&#10;Mf8i9zP/Ivcz/yL3M/8i9zP/Ivcz/yL/OyYC/zUwAv87LwL/PjED/z82BP8+PQX/PEgH/ztVC/85&#10;Yg//N28T/zV9F/8zihn/MpUb/zGeHf8wpx7/MK8f/zC3IP8vwCH/L8si/y/cIv8v6iP/L/Uj/y/+&#10;I/8v/yL/MP8i/zD/I/sz/yX1Nf8l8Df/JvA3/ybwN/8m8Df/JvA3/yb/PCYC/zktAv8/LAL/Qy0D&#10;/0QyBP9DOQX/Q0UH/0JSC/9AXxD/PmsV/zt4GP85hRv/N5Ae/zeaIP82oyH/Nasi/zWzI/80vCT/&#10;NMYl/zTUJf805ib/NPEm/zT7Jv81/yX+Nf8m+jb/KPM4/ynsOv8p5jz/KuY8/yrmPP8q5jz/KuY8&#10;/yr/PSUC/z0qAv9DKAL/RykD/0ktBP9KNgX/SkEH/0lNDP9HWhH/RWcW/0J0Gv9AgB3/Powg/z2V&#10;Iv88niT/O6Ym/zuuJ/86tyj/OsEo/zrNKf864Sn+Ou4p+zr5Kfc7/yn2Ov8r8Dv/Leg9/y7hP/8u&#10;20H/LttB/y7bQf8u20H/LttB/y7/PiUC/0EmAv9IJAL/TCUC/08pA/9SMwX/UT4H/1FJDP9PVhL/&#10;TGIX/0pvHP9HeyD/RYYj/0ORJf9Cmif/QaIp/0GqKv1Asiv8QLws+z/ILfg/2y30QOst8ED3Le1A&#10;/y/rP/8x5EH/MttD/zPRRP8zy0b/M8tG/zPLRv8zy0b/M8tG/zP/QCQC/0UjAv9MIAL/UiEC/1Ym&#10;A/9ZLwT/WToH/1lGDP9WURL/VF0Y/1FqHf5OdSH8TIEl+UqLKPdJlSv1R50s80emLvJGri/wRbgw&#10;70XEMe1F0zHoRugx5Ub2MuJF/zXfRP8200f/N8pI/zjESv84v0v/N79L/ze/S/83v0v/N79L/zf/&#10;QSMB/0kfAf9RHAH/VxwC/1wjAv9gLAP/YDYG/2BBC/9eTRH9W1gY+FhkHfRVcCPxU3wn7lCGK+tP&#10;kC7pTZkw50yhMuVMqjPjS7Q04kvANeBLzzXbS+Y21Ur0ONFK/zrOSv88xEz/PL1N/zy4T/88tE//&#10;O7RP/zu0T/87tE//O7RP/zv/QiIB/0wcAf9VGAH/XBkB/2MgAv9mKAP/aDIF/2g9CfpmSBD0Y1MX&#10;7mBfHepdayPmWnYo4leBLd9VizDcU5Qz2VGdNtVQpjjTT6860E+7O85OyTzLT+E9x0/yPsNP/0DA&#10;T/9Bt1H/QbFS/0CtU/9AqlT/P6pU/z+qVP8/qlT/P6pU/z//Rh8B/1AZAf9ZFQH/YhcB/2gdAf9s&#10;JAL/by4D+W84B/FuRA7ra04V5WhbHN9kZyPaYHEq1F17L9BbhTTMWI44yVeXO8dVoD3EVKk/wlO0&#10;Qb9TwkK9U9ZDuVPtRLZT/UWzVP9FrFb/RKdX/0SkWP9DoVj/QqFY/0KhWP9CoVj/QqFY/0L/SB0B&#10;/1MWAf9dEgH/ZhQB/20ZAf9yIQH7dSkC8nYzBel2Pgvic0oS229XGtJrYiPNZ2wryGR2McRhfzfA&#10;Xok7vVySPrpbmkG3WaREtViuRrJXu0ewV81IrVjoSKpY+kmnWf9IoVr/SJ1b/0ebXP9GmVz/RZlc&#10;/0WZXP9FmVz/RZlc/0X/SxoB/1cTAf9hEAD/axIA/3IWAP94HAH1eyQB630tA+J+OQfZe0YQ0HZT&#10;GslxXiTDbWgsvmpxM7pnezi2ZIM9smKMQa9glUWsXp9HqV2pSqZctkukXMdMolziTZ9d90ycXv9M&#10;mF//SpVg/0mTYP9IkWD/R5Fg/0eRYP9HkWD/R5Fg/0f/ThgB/1oRAf9kDgD/bxAA/3YTAPx9FwDv&#10;gR4B5IQnAtuENAXQgUMPyHxPGcF4WiO7c2QstXBtM7Fsdjqtan8/qWeIQ6VlkUeiY5tKn2KlTZxh&#10;sU+ZYMFQl2DcUJVh80+TYv9OkGP/TI5k/0uMZP9Ki2T/SItk/0iLZP9Ii2T/SItk/0j/UBYB/1wQ&#10;AP9oDQD/cg4A/3oQAPaBEgDphhcA3oogAdKKMATJhkAOwYJNGbp9VyO0eWEsrnVqNKlycjqkb3tA&#10;oGyERJ1qjUiZaJdMlWehT5JmrVGQZb1SjmXUU4xm8FGLZ/9QiGf/Todo/0yGaP9LhWf/SYVn/0mF&#10;Z/9JhWf/SYVn/0n/UhQB/18OAP9rCwD/dQwA+X4NAPCFDgDjixAA1o8aAMyOLgTDiz0Nu4dKGLSD&#10;VSKtfl4rp3tnM6J3bzqddHhAmXKARZVviUmRbZNNjWyeUIpqqlOHarlUhWrPVIRr7lODbP9Rgmz/&#10;T4Fr/02Aa/9MgGv/SoBr/0qAa/9KgGv/SoBr/0r/VBIB/2EMAP9uCgD9eAkA6IIIANyJCQDYjwsA&#10;0JMXAMaTKwO+kDsMtoxIF66IUiGnhFwroYBkM5x8bTqXeXVAknd9RY51hkqKcpBOhnGbUYJvp1R/&#10;b7ZVfW/LVnxv61R8cP9Se3D/UHtv/057b/9Ne27/S3tu/0t7bv9Le27/S3tu/0v/VxEA/2MKAP9w&#10;BwDwfAUA3IUFANSMCADQkwkAypYUAMGXKQO5lDkLsZBGFqmNUCCiiVoqnIViMpaCajmRf3I/jHx6&#10;RYd6g0qDeI1Of3aYUXt1pFR4dLNWdnTIVnV06FV1df1TdXT/UXVz/092cv9NdnH/THZx/0x2cf9M&#10;dnH/THZx/0z/WRAA/2YHAP9zBADhfwEA1ogEAM+QBgDKlggAxJoSALybJgK0mDcJrJVEFKSRTh+d&#10;jlcolopgMZCHaDiLhHA/hoJ4RIF/gUl9fYtNeHuWUXR6olRxebFWb3nFVm565lVuevxTb3n/UXB3&#10;/09xdv9NcXX/THF1/0xxdf9McXX/THF1/0z/Ww4A/2kEAPZ3AADdggAA0IsDAMmTBQDEmQYAvp4Q&#10;ALafJAKunTQIpppBE5+WTB2Yk1UnkZBeL4uNZTeFim09gIh1Q3uFfkh2g4hMcoKTUG6AoFNrf65V&#10;aH/CVmd/41VogPpTaX7/UWp8/09re/9NbHn/TGx5/0xsef9MbHn/TGx5/0z/XgwA/2wBAOZ6AADW&#10;hgAAy48CAMSXBAC+nQQAuKIOALGjIQGpojIHoZ8/EZmcShuSmVMli5ZcLYWTYzV/kWs7eo5zQXWM&#10;fEZwioVLa4iRT2eHnVJkhqxUYoa/VWGG4VRhhvlSY4T/UGWB/09mf/9NZ37/TGd+/0xnfv9MZ37/&#10;TGd+/0z/YQoA/28AAOB+AADQiQAAxpMBAL+bAwC4oQIAsaYLAKqoHgGjpy8Fm6U9D5SiSBmMn1Ei&#10;hZxZK3+aYTJ5mGk5dJVxP2+TeURqkoNIZZCOTGGPm09ejqpSW469UlqO3lJbjfhQXIv/T16I/05g&#10;hf9MYYP/S2GD/0thg/9LYYP/S2GD/0v/ZAUA9XQAANqCAADLjgAAwZcAALieAQCxpQAAqasHAKOt&#10;GgCcrCwElas6DI2oRRaGpk8ff6RXKHmiXy9zoGY1bZ5uO2icd0BjmoFFX5mMSVuYmUxXl6hOVZe7&#10;T1SX3E5UlvZOVZT/TViQ/0xZjf9LW4r/SluK/0pbiv9KW4r/SluK/0r/aAAA5XkAANGHAADFkgAA&#10;u5wAALGiAACpqQAAobECAJuzFQCVsygCjrI2CYawQhJ/rkwbeKxUI3KqXCpsqGQxZ6dsNmKldTtd&#10;pH9AWaOKQ1Wil0dRoadJT6G6Sk6i2UlOoPVJTp//SVCZ/0lSlv9IVJL/R1SS/0dUkv9HVJL/R1SS&#10;/0f/bgAA3n8AAMqNAAC+mAAAs6AAAKqnAAChrgAAl7YAAJG6EACMuiMBhbkyBn64Pg53tkkXcbVS&#10;HmuzWiVlsmIrYLFqMFuwczVXr305U66JPU+tlkBMraVCSq25Q0mu2EJIq/VDR6r/REml/0RLoP9E&#10;TZz/RE2c/0RNnP9ETZz/RE2c/0TqdQAA0oYAAMOTAAC3nQAArKQAAKKrAACYswAAjrsBAIXBDACB&#10;wh0Ae8ItA3XBOglvwEURab9PGGO+Vx5evV8jWbxoKFW7cS1Ru3swTbqHNEq6lTdHuqU5Rbq4OkS6&#10;1zlDuPU7Qrb/PUKz/z5Erv8+Ran/PkWp/z5Fqf8+Ran/PkWp/z7gfQAAyY0AALuaAACuogAAo6kA&#10;AJixAACOuQAAhMECAHnJBwB0yxQAcMwmAWvLNQVly0AKYMpLEFvKVBZXyV0aUsllH07IbyNLyHom&#10;R8iGKUTIlCxCyKQuQMi4Lz/J1y8/x/UwPcT/MzvD/zU8vv82Pbj/Nz24/zc9uP83Pbj/Nz24/zfR&#10;hgAAwJUAALKfAAClpwAAmq8AAI63AACDvwAAeMcDAG7PBwBl1w0AY9gdAGDYLQJb2DoEV9hGCVPY&#10;UA1P2FkRS9diFUfXbBhE13cbQdeEHj7YkyA82KMhO9m3Ijra1SI61vIjN9T/JzbS/yk00f8rNsr/&#10;LTbK/y02yv8tNsr/LTbK/y3FkAAAtp0AAKilAACcrQAAj7YAAIO+AAB3xwAAbM8CAGLWBwBa5A4A&#10;WOQcAFTkKQFQ5DUDTOU/BUjlSQdF5VMKQuZcDT/mZg885nESOud+FDfnjBY155wXM+iuGTLpxhky&#10;6OoZMeX+GS/k/xwu5P8eLeL/IC3i/yAt4v8gLeL/IC3i/yC6mgAAqqMAAJ2rAACQtAAAg70AAHfG&#10;AABrzwAAX9YAAFTeBABR8BAATfAbAErwJgFG8TACQvI6Az7yQwQ780sFOPNUBzb0XQgz9GgJMPV0&#10;Cy71gQws9pEOKvaiDyj3txAn+NYRJ/b0ESbz/xEm8f8RJfH/EyXx/xMl8f8TJfH/EyXx/xOtoQAA&#10;oKkAAJKzAACEvAAAdsYAAGnPAABd2AAAUd8AAEnuBABG/A4AQv0XAD7+IQA7/ioBN/8zAjT/OgIw&#10;/0IDLf9KAyv/UwQo/1wFJf9mBSL/cwYg/4MHH/+UCB3/pggc/7wIG//iCRr/+Qka//8JGf//CRn/&#10;/wkZ//8JGf//CRn//wmipwAAk7EAAIW7AAB2xgAAadAAAFvaAABO4AAAQ+UAAD77AQA6/wwANv8T&#10;ADL/GwAv/yMAK/8qASj/MQEk/zcBIf8/Ah//RgIc/04CGf9YAxb/YwMT/3ADEv+BBBH/kwQQ/6cE&#10;D/+9BQ7/4AUO//YFDv//BQ7//wUO//8FDv//BQ7//wWVrwAAhroAAHfFAABo0AAAWtsAAEzhAABA&#10;5wAAN/MAADL/AAAu/wcAKv8OACb/EwAj/xoAH/8gABv/JgAY/ysBFf8yARL/OAEQ/0ABDv9IAQz/&#10;UgEJ/10CBv9rAgT/fQIC/5ACAf+jAgD/tgIA/80DAP/sAwD/7AMA/+wDAP/sAwD/7AOIuQAAeMQA&#10;AGnQAABb3QAAS+MAAD7pAAAy7gAAK/8AACb/AAAh/wAAHf8IABr/DQAW/xEAE/8WABD/GgAO/x8A&#10;C/8kAAn/KgAG/zAAAv83AQD/QAEA/0oBAP9WAQD/ZAEA/3UBAP+IAQD/mgEA/6oBAP+7AQD/uwEA&#10;/7sBAP+7AQD/uwH/LysB/ysyAv8vMQL/MDQC/y85A/8rQQP/J0wE/yNYBf8hZgb/IHQH/x6CCf8e&#10;jgv/HpgM/x6hDf8eqQ7/HrAP/x24D/8dwRD/HcsQ/x3bEf8d6BH/HfIR/x38Ef8e/xH/Hv8Q/x7/&#10;EP8f/xH/H/8S/yH/E/8i/xP/Iv8T/yL/E/8i/xP/LysB/y4wAv8yLwL/MzEC/zI2A/8vPgP/K0kF&#10;/ylWBv8nYwf/JXEI/yR+C/8jigz/I5UO/yKeD/8iphD/Iq0R/yK1Ef8ivRL/IscS/yLUE/8i5RP/&#10;IvAT/yL6E/8i/xP/I/8S/yP/Ev8j/xT/JP8V/ib/Fvwn/xb8J/8W/Cf/Fvwn/xb/MCoB/zEtAv81&#10;KwL/Ny0C/zYyA/80OgP/MkUF/y9SBv8tYAf/LG0K/yp6DP8phg7/KJEQ/yiaEf8oohL/J6oT/yex&#10;FP8nuRT/J8MV/yfPFf8n4RX/J+0V/yf4Ff8o/xX/KP8V/yj/Fv8n/xf8Kf8Y9iv/GfQs/xn0LP8Z&#10;9Cz/GfQs/xn/MSkB/zQpAf85KAL/OyoC/zwuAv86NgP/OUIF/zdPBv81XAj/M2kL/zF2Dv8wghD/&#10;L40S/y6WFP8unhX/LaYW/y2tFv8ttRf/Lb4Y/y3KGP8t3Bj/LeoY/y31GP0u/xj6Lv8Y+S3/Gvkt&#10;/xzzL/8c7TH/Heoy/x3qMv8d6jL/Heoy/x3/MykB/zgmAf89JAH/QCUC/0EpAv9CMwP/QT4F/z9K&#10;Bv89Vwn/O2QM/zlwD/83fRL/NogU/zWRFv81mhf/NKIZ/zSpGf8zsRr/M7ob/zPFG/0z0xv6M+Yb&#10;9zTzG/M1/hvxNP8d8DP/H+4z/yDnNv8h4Tf/Id44/yHeOP8h3jj/Id44/yH/NScB/z0iAf9CIAH/&#10;RiAB/0glAv9KLwP/SToE/0dGBv9FUgn/Q18N/0FrEf8/dxT/PYIX/jyMGfw8lRr7O50c+TulHfg6&#10;rR72OrYe9TrAH/M6zh/wOuMf6zvxH+g6/SHmOv8j5Dr/JeE6/yXYPP8m0D3/Js0+/ybNPv8mzT7/&#10;Js0+/yb/OSQB/0EeAf9HGwH/SxsB/08iAf9RKwL/UTYE/09BBv9MTQn/S1oO/ElmEvhHchb1RX0Z&#10;80OHG/FCkR3vQpkf7UGhIOxBqSHqQLIi6EC8IudAyiPkQd8j4EHvJNxA/CfYQP8p1D//Ks9A/yrH&#10;Qv8qwkP/KsBD/yrAQ/8qwEP/KsBD/yr/PCAB/0UaAf9LFwH/URcB/1YfAf9YJwL/WDED/1c8BfxV&#10;SAn2UlQO8lBhE+5ObRfqTHgb50qCHuVJjCDiSJUi4EedJN5HpSXcRq4m2kW5J9hFxijURdwpz0bu&#10;KstF+y3IRf8uxUX/L8BG/y+6SP8vtUn/LrRJ/y60Sf8utEn/LrRJ/y7/QB0B/0kWAf9QEwH/VhQA&#10;/1wbAf9fIwH/YCwC+l83BPNdQgjtWk8N51hcE+JWaBjeU3Ic2lF9INZPhiTSTo8n0E2YKc1MoCvL&#10;S6ktyUqzLsdKvy/FStAwwkvoML1L+DK6Sv8zuEv/M7NM/zOuTf8zqk7/MqlO/zKpTv8yqU7/MqlO&#10;/zL/QxoB/0wTAP9UEAD/XBIA/2EXAP9lHgH7ZicB8mYxA+plPQbjY0oL3GBXEtVdYhnQWm0fzFd3&#10;I8hVgCfFVIkrwlKSLsBRmjC+UKMyu0+tNLlPuTW3T8g2tE/iNrFP9DeuUP84rFD/OKdR/zejUv82&#10;oFP/NZ9T/zWfU/81n1P/NZ9T/zX/RhcB/1ARAP9YDQD/YBAA/2YTAP9qGQD0bCEB6m0rAuFsNwTZ&#10;akUK0GdSEspjXhrFYGggwV5yJr1ceyq6WoQut1iMMbRXlTSxVZ42r1SoOK1UszqqU8I7qFPaO6VU&#10;8DyiVf88oVX/O51W/zqaV/85l1f/OJdX/zeXV/83l1f/N5dX/zf/SRQA/1MOAP9cDAD/ZQ0A/2sP&#10;APpvEwDschkA4nQjAdhzMgPOcUIJx21PEsFqWhq7Z2Qht2RtJ7NidiyvX38wrF6HNKlckDenW5k6&#10;pFmjPKFZrj6fWL0/nVjRQJpZ7D+YWf4/l1r/PpRb/zyRW/87j1v/Oo9b/zqPW/86j1v/Oo9b/zr/&#10;TBIA/1YNAP9gCQD/aAoA+m8MAPNzDgDldxEA2nkbAM95LgLHdz4Jv3RLEblwVhqzbWAhr2ppKKpn&#10;ci2nZXoyo2ODNqBhjDmdYJU8ml6fP5ddqkGVXbhCk13LQ5Bd6EOPXvxBjl//QItf/z6KX/89iF//&#10;PIhf/zuIX/87iF//O4hf/zv/ThEA/1gKAP9jBwD6bAYA53MGAN14CADaewsA0X4XAMh+KwLAfDsI&#10;uXlIEbJ2Uxmscl0hp29mKKNtbi6fanczm2h/N5hmiDuVZZE+kWObQY5ip0OMYbRFiWHHRYhi5UWG&#10;YvpDhmP/QoRj/0CDY/8+gmP/PYJj/zyCY/88gmP/PIJj/zz/UA8A/1sHAP9mAwDsbwIA3HYDANR8&#10;BwDRgAkAyoIUAMKDKAK6gTkHs35GEKx7URmmd1ohoXRjKJxyay6Yb3MzlG18N5FrhDuNao4/imiY&#10;QoZno0SEZrFGgWbDR39m4Ud/Z/hFfmj/Q35o/0F9Z/8/fGf/Pnxn/z18Z/89fGf/PXxn/z3/Ug4A&#10;/10DAP1pAADhcgAA1noCAM5/BQDKgwgAxYYSALyHJgG1hjYGroNDD6eAThihfFggm3lgJ5Z3aS2S&#10;dHAzjnJ5N4pwgTyGbos/g22VQ39soUV8a65Hemu/SHhr3Uh4bPZGeGz/RHds/0J3a/9Ad2r/P3dq&#10;/z53av8+d2r/Pndq/z7/VAwA/18AAPJsAADddgAA0H0CAMmDBADEhwYAv4oQALeMIwGwijQFqYhB&#10;DqKFTBecgVUfln9eJpF8Zi2MeW4yiHd2N4R1fzuAdIg/fHKSQ3hxnkZ1cKxIc2+9SXFw2UlxcPRH&#10;cXH/RHJw/0Jyb/9Bcm7/P3Ju/z5ybv8+cm7/PnJu/z7/VgoA/2IAAOZvAADXeQAAzIEBAMWHAwC/&#10;iwQAuY4OALKQIAGrjzEFpIw/DZ2KShaWh1MekYRcJYuBZCyGf2sxgn1zNn57fDt6eYY/dneQQnJ2&#10;nEVvdalIbHW6SWt11ElrdfJHa3X/RWx1/0Ntc/9BbXL/P21y/z9tcv8/bXL/P21y/z//WQcA/2UA&#10;AOJyAADRfAAAx4QAAMCKAgC5jwIAs5IMAKyUHQCmky8EnpE8C5iPSBSRjFEci4laJIaHYiqBhWkw&#10;fIJxNXiBejp0f4M+cH2OQmx8mkVpe6dHZnq4SGR70Ehke/BHZXv/RGZ6/0NneP9BaHb/P2h2/z9o&#10;dv8/aHb/P2h2/z//WwQA92kAAN12AADNgAAAw4gAALuOAAC0kwEArZcJAKeYGgCgmCwDmZY6CpKU&#10;RRKMkk8aho9XIoCNXyh7i2cudolvM3KHdzhthYE8aYSLQGaCl0NigaVGYIG2R16BzUdege9GX4H/&#10;RGB//0Jhff9BYnv/P2N6/z9jev8/Y3r/P2N6/z//XgAA6W0AANZ5AADIhAAAvowAALaTAACulwAA&#10;ppsEAKCdFwCanSkCk5w3CIyaQxCGmE0YgJZVH3qUXSZ1kmUscJBsMWyOdTZnjX46Y4uJPl+KlUFc&#10;iaNEWom0RViJy0VYiO1EWIj/Q1mG/0Fbg/9AXYH/Pl2A/z5dgP8+XYD/Pl2A/z7/YgAA5HEAAM9+&#10;AADDiAAAuZEAALCXAACnmwAAnqEAAJijEwCToyUBjaI0BoahQA2An0oVeZ1THHSbWiNvmWIoaphq&#10;LmaWcjJhlXw3XZSGOlmSkz5WkqFAU5GyQVKSyUJSketBUpD/QFKP/z9Vi/8+Voj/PVeH/z1Xh/89&#10;V4f/PVeH/z35ZwAA3XYAAMmDAAC9jQAAs5UAAKmbAACgoAAAlqcAAI+pDwCLqiEBhakwBH+oPAp4&#10;p0cSc6VQGG2jWB5oomAkZKFnKV+gcC5bnnkyV52ENlOckTlQnJ87TpuwPUycxz1Mm+o8TJn/PEyY&#10;/zxNlf88T5H/O1CP/ztQj/87UI//O1CP/zvrbQAA03wAAMOJAAC3kwAArJoAAKKfAACZpQAAjqsA&#10;AIWwCwCBsRsAfLErAnewOAdxr0MNa65NFGatVRlhrF0eXatlI1mqbidVqXcrUaiCL02njzJKp541&#10;SKevNkenxjZGpuk2RaT+N0Wj/zdGoP83SJz/N0ma/zdJmv83SZr/N0ma/zfidAAAyoMAALyPAACw&#10;mAAApZ4AAJukAACQqwAAhbEAAHq4BAB2uRQAcrklAW25MwRouD8IY7hJDl63UhNatloYVrZiHFK1&#10;ayBOtHUkS7SAJ0izjipFs50sQrOuLUGzxS5Bs+ktQLD+Lz+v/zE+rf8yQKj/MkGm/zJBpv8yQab/&#10;MkGm/zLVfAAAwooAALWWAAConQAAnaMAAJKqAACHsQAAfLcAAHC+AwBowg4AZsMdAGPDLQFewzkE&#10;WsNECFbCTgxSwlcQT8FfFEvBaRdIwXMaRcB+HULAjCA/wJsiPcCtIzzBxCM8wOkjOr7+Jji8/yg3&#10;u/8pOLj/Kji2/ys4tv8rOLb/Kzi2/yvJhQAAuZMAAKycAACgogAAlKoAAIixAAB8uAAAcb4AAGbF&#10;AwBbywgAV80TAFbOIwBTzjIBUM4+A03PSAVJz1IIRs9bC0PPZQ5Az28QPs97EzvPiRU5z5kXN8+r&#10;GDbQwxg2z+gYNM37GzLL/x0xyv8fMMn/IS/I/yEvyP8hL8j/IS/I/yG+jwAAr5oAAKKhAACWqQAA&#10;irAAAH24AABxvwAAZsYAAFvMAgBQ0gcAR9oMAEbcGABF3CcARN01AUHdQAI/3ksDPd5VBDrfXwY4&#10;32kHNd92CTPghAsx4JQML+GmDS7hvA4t4uAOLd74Dyvd/xIq3P8UKdr/Fija/xYo2v8WKNr/Fija&#10;/xazmAAApaAAAJmnAACLsAAAfrgAAHHAAABlyAAAWc4AAE7TAABE2wQAP+kNAD3pFwA76iMAOeou&#10;ADbrOAE060IBMexLAi/tVQMt7V8DKu5rBCjueAUm74gGJe+aByPwrgci8cgHIvDtByHs/wch6/8I&#10;IOv/Ch/q/wsf6v8LH+r/Cx/q/wuonwAAm6YAAI2vAAB/uAAAccEAAGTKAABY0AAATNYAAEHdAAA4&#10;5AAANfYMADP3FAAw9x4ALvgnACv5MAAo+TgBJvpAASP7SQEh+1IBHvxdAhz9aQIa/XkDGP6LAxf/&#10;ngMV/7MEFP/TBBT+9AQT/P8DE/r/AxP5/wMT+f8DE/n/AxP5/wOdpQAAj64AAIC4AABywgAAZMsA&#10;AFbTAABJ2gAAPt8AADTkAAAu9AAAK/8KACj/EAAl/xcAIv8fAB//JgAc/y0AGf80ABf/PAAU/0QB&#10;Ev9OARD/WQEO/2cBDP93AQv/igIK/58CCf+1Agj/1QIH//QCB///Agf//wIH//8CB///Agf//wKR&#10;rQAAgrgAAHPCAABkzAAAVtUAAEjdAAA74gAAMOcAACfuAAAj/wAAIP8EABz/DAAZ/xEAFv8WABP/&#10;GwAR/yEADv8nAA3/LgAK/zYAB/8+AAT/SAAA/1QAAP9iAQD/cwEA/4cBAP+dAQD/sgEA/8oBAP/q&#10;AQD/8wEA//MBAP/zAQD/8wGEtwAAdMEAAGXMAABW2AAAR98AADnlAAAt6gAAI+4AABz9AAAY/wAA&#10;Ff8AABH/BAAP/wsADf8OAAn/EQAG/xUAA/8aAAD/IAAA/yYAAP8uAAD/NwAA/0EAAP9NAAD/XAAA&#10;/20AAP+CAAD/lgAA/6gAAP+6AAD/wwAA/8MAAP/DAAD/wwD/JC8B/yUvAf8oLwH/JzEB/yQ2Av8g&#10;PgL/GkkD/xdWA/8VZAP/E3IE/xJ/BP8SigT/EpQE/xKdBf8SpAX/EqwG/xKzBv8Sugb/EsMG/xPO&#10;B/8T3wf/E+sH/xP2B/8T/wf/E/8G/xP/Bv8U/wf/FP8I/xP/CP8V/wn/Ff8J/xX/Cf8V/wn/JS4B&#10;/yktAf8rLAH/Ky4B/ykzAv8kOwL/H0YD/x1TA/8bYQT/GW4E/xd7BP8XhwX/F5EF/xeaBv8XoQb/&#10;F6kH/xewB/8Xtwj/F8AI/xjKCP8Y2wj/GOgI/xj0CP8Y/Qj/Gf8I/xn/CP8Z/wn/Gf8K/xj/C/8a&#10;/wv/Gv8L/xr/C/8a/wv/Ji0B/ywpAf8uKAH/LyoB/y0vAv8pNwL/J0MD/yRQA/8iXQT/IGoF/x53&#10;Bf8egwb/Ho0H/x6WB/8engj/HqUJ/x6sCf8eswn/HrwK/x7GCv8e0wr/HuUK/x7xCv8f/Ar+H/8K&#10;/R//C/wf/wz8Hv8N/B//Dvch/w73If8O9yH/Dvch/w7/KioB/y8mAf8yJAH/MyUB/zIqAf8xNAL/&#10;Lz8D/y1MA/8qWQT/KGYF/yZyBv8lfgf/JYkI/yWSCf8lmgr/JaEL/yWoC/8ksAz/JLgM/yXBDP8l&#10;zg3/JeEN/CXvDfkm+gz2Jv8N9Sb/D/Ql/xD0Jf8R8ib/Eu0n/xLtJ/8S7Sf/Eu0n/xL/LiYB/zQi&#10;Af83IAH/OSEB/zglAf85LwL/ODsC/zVHA/8zVAX/MWEG/y9tB/8ueQn/LYQK/y2NDP8slg3/LJ0N&#10;/yylDv0srA/8LLQP+yy9D/ksyRD2LN0Q8y3sD+8t+A/tLf8S6yz/FOos/xXpLP8W5S3/FuAu/xbg&#10;Lv8W4C7/FuAu/xb/MiMB/zgdAf88GwH/PhsB/0AiAf9BKwH/QDYC/z5CA/88TwX/OVwG/zhoCP02&#10;cwv7NX4M+DWIDvc0kQ/1NJkQ8zSgEfIzqBLwM7AS7zO5E+4zxRPrNNcT5zTqEuM09xThNP8X3jP/&#10;Gdwz/xrbM/8a1DT/Gs41/xrONf8azjX/Gs41/xr/Nh8B/zwZAf9BFgD/RBYA/0ceAf9JJwH/SDIC&#10;/0Y9A/9ESQX6QlYH9kBiCfI/bgzvPXkP7TyDEOo8jBLoO5QT5zucFOU7pBXjOq0V4jq2FuA7whbf&#10;O9IW2jvoF9Q69hrQOv8czTr/Hss6/x7KOv8fxDv/H8A8/x7APP8ewDz/HsA8/x7/ORsB/0AVAP9F&#10;EQD/ShMA/04ZAP9QIgH/UCwB/U43AvZLQwTwSVAH60hdCudGaQ3jRXQQ4ER+E91DhxXbQpAX2EGY&#10;GNVAoBnTQKkb0UCyHM9AvR3NQMwdykHkHsZA9CDCQP8iv0D/I71A/yO7QP8jtkH/I7NC/yKzQv8i&#10;s0L/IrNC/yL/PRcA/0QRAP9KDgD/UBAA/1QVAP9WHQD9ViYB81UxAetTPQPlUksG31BYCtpOYw7U&#10;TG4T0Ep4Fs1JgRnLSIobyEeSHcZHmh/ERqMhwkasIsBFtyO+RcUkvEXcJLhG8CW1Rv8nskb/J7BG&#10;/yeuRv8nqkf/JqdI/yanSP8mp0j/JqdI/yb/QBQA/0gOAP9OCwD/VQ4A/1kRAP9cFgD0XR8A6lwq&#10;AeJbNwLaWkYF0ldTC8xVXhDIU2gVxFFyGcFQexy+T4QfvE2MIrlNlSS3TJ0mtUunJ7NLsSmxSr8q&#10;r0rRKqxL6yupS/wspkv/LKVM/yujTP8qn03/Kp1N/ymdTf8pnU3/KZ1N/yn/QxEA/0sMAP9TCAD/&#10;WgsA/14NAPlgEADrYRYA4WIhANZiMQHOYUEFx19OC8JcWRG9WmQXuVhtG7ZWdh+zVX4isFOHJa5S&#10;jyirUZgqqVCiLKdQrC2lT7kvo0/LL6BQ5i+eUPkwnFD/L5pR/y6YUf8tllL/LJRS/yuUUv8rlFL/&#10;K5RS/yv/RhAA/04JAP9WBQD+XgYA72IHAOdlCgDkZg4A1mcZAM1oLQHFZz0Fv2VKC7ljVRK0YF8X&#10;sF5pHKxccSGpWnokplmCKKRYiyuhVpQtn1WdL5xVqDGaVLQzmFTFM5ZU4TSTVfYzklX/MpFW/zGP&#10;Vv8wjVb/LoxX/y2MV/8tjFf/LYxX/y3/SQ4A/1EFAP9aAQDuYgAA32cDANhqBgDVawoAzW0VAMVu&#10;KQG+bTkEt2tHC7FoUhGsZlwYqGRlHaRibSKhYHUmnl5+KZtdhi2YXI8vlVqZMpNZpDSQWbA2jlnA&#10;NoxZ2zeKWfM2iVr/NIhb/zOHW/8xhlv/MIVb/y+FW/8vhVv/L4Vb/y//SwwA/1QAAPteAADiZQAA&#10;2GsBAM9uBQDMcAgAxnISAL5zJgG3czYEsXBECqtuTxGma1kYoWlhHZ1naiKZZXInlmN6KpNigy6Q&#10;YIwxjV+VNIpeoDaHXq04hV28OYNd1DmCXvA4gV//NoBf/zSAX/8zf1//MX5f/zB+X/8wfl//MH5f&#10;/zD/TQkA/1YAAO5hAADdaQAA0W8AAMpzAwDFdQYAwHYQALh4IwCxeDMDq3ZBCaVzTBCfcFYXm25f&#10;HZZsZyKTam8nj2h3K4xnfy+JZYgyhWSSNYJjnTeAYqo5fWK5Ontizzt6Yu45emP/OHpj/zZ5Y/80&#10;eWP/Mnli/zF5Yv8xeWL/MXli/zH/TwcA/1kAAOZkAADXbAAAzHMAAMR3AgC/eQQAuXoOALJ8IACs&#10;fDEDpXo+CZ94ShCadVMXlXNcHZFxZCKNb2wniW10K4VsfC+CaoUyf2mPNXxomzh5Z6c6dma2O3Rm&#10;zDxzZ+s7c2f/OHNo/zZzaP81c2f/M3Nm/zJzZv8yc2b/MnNm/zL/UQQA/1wAAOJnAADScAAAx3YA&#10;AMB6AAC6fQIAtH8MAK2BHQCngS4CoH88CJp9Rw+VelEWkHhaHIt2YiGHdGkmg3JxK39xei98b4My&#10;eG6NNXVtmDhybKU7cGu0PG5ryTxta+k7bWz+OW1s/zdubP81bmv/NG5q/zJuav8ybmr/Mm5q/zL/&#10;UwAA9F8AAN5qAADNcwAAw3oAALt+AAC1gQAAroMJAKiFGgCihSsCm4Q6B5WCRQ6Qf08Vin1YG4Z7&#10;XyCBeWclfXdvKnp2dy52dIAyc3OLNW9yljhscaM6aXCyPGhwxjxncOc7Z3H8OWhx/zdocP81aW//&#10;NGlu/zNpbv8zaW7/M2lu/zP/VgAA62IAANhuAADJdgAAv30AALeCAACwhQAAqIcGAKKJFwCciikB&#10;lok3BpCHQwyLhU0ThYJVGYCAXR98f2UkeH1tKXR7dS1wen4xbXmINGl3lDdmdqE6Y3awO2F2xDxh&#10;duU7YXb7OWJ2/zdjdf81Y3P/NGRy/zNkcv8zZHL/M2Ry/zP/WAAA5mYAANJxAADFegAAu4EAALKH&#10;AACrigAAoowCAJyOFACXjyYBkY40BYuMQAuFikoRgIhTGHuGWx12hWMicoNqJ26CcitqgHsvZ3+G&#10;M2N+kTZgfZ45XXyuOlt8wTtbfOM6W3z6OFx7/zdde/81Xnn/NF93/zNfd/8zX3f/M193/zP+XAAA&#10;4WoAAM11AADAfgAAtoYAAK6LAACljgAAm5EAAJWTEQCQlCIBi5MxA4WSPQl/kUgPeo9RFnWNWRtx&#10;jGAgbIpoJWiJcClkh3ktYYaDMV2FjzRahJw2V4OsOFWDvzlVg+E4VYL5N1aC/zVWgf80WH//M1l9&#10;/zJZff8yWX3/Mll9/zLvYAAA224AAMd6AAC7gwAAsosAAKiQAACfkwAAlJYAAI2ZDgCJmh4AhJou&#10;An6ZOgd5l0UNdJZOE2+VVhhqk14dZpJlIWKRbSZej3YqW46BLVeNjTBUjJozUYyqNU+MvTVPjN41&#10;T4v3NE+K/zNQif8yUYb/MVKE/zFShP8xUoT/MVKE/zHqZQAA0nMAAMJ/AAC2iAAArJAAAKKUAACY&#10;mAAAjJwAAISfCgCAoBkAfKEpAXegNgVyn0EKbZ5LD2idUxRknFsZYJtjHVyaayFYmXQlVZh+KVGX&#10;iixOlpguS5aoMEqWvDFJltwwSZT2MEmT/zBJkv8wSpD/L0uN/y9Ljf8vS43/L0uN/y/iawAAynkA&#10;ALyFAACxjwAAppQAAJuZAACRnQAAhqIAAHqmAwB2pxMAc6gkAG6oMgNqqD0GZadHC2GmUA9dpVgU&#10;WaRgGFWjaBxSo3EfTqJ8I0uhiCZIoZYoRaCmKkShuitDodoqQ5/1K0Kd/ytCnP8sQpv/LESX/ytE&#10;l/8rRJf/K0SX/yvXcgAAw4AAALaMAACqlAAAn5kAAJSeAACJowAAfqgAAHCuAABqsA4AaLEdAGWx&#10;LAFhsTgDXbBDBlmwTApVr1QOUq9dEU6uZRVLrm8YSK15G0Wthh5CrJUgP6ylIj6tuSM9rdgiPav1&#10;Izyp/yU7p/8mO6b/Jjuk/yY7pP8mO6T/Jjuk/ybMegAAu4gAAK6SAACimQAAl54AAIykAACAqgAA&#10;da8AAGm0AABeuQYAW7oUAFm7JABWuzEBU7s9A1C7RwVNu1AHSrpZCke6Yg1EumwQQbp3Ez65hBU8&#10;uZMXObmjGDi5txk3utYZN7j0GjW2/xw0tP8eM7P/HzOy/yAzsv8gM7L/IDOy/yDBgwAAtJEAAKaY&#10;AACbngAAj6UAAIKrAAB2sQAAa7YAAF+8AABUwQMATMUNAEvFGQBJxigASMY1AEXHQAFDx0oDQMdT&#10;BD7HXQY7x2cIOcdzCjfHgAw0x5ANMsehDjHItQ8wyNMPMMb0EC7E/xMtwv8VLMH/FivA/xcrwP8X&#10;K8D/FyvA/xe4jQAAqpcAAJ6eAACRpQAAhKwAAHiyAABruQAAYL8AAFTDAABKyAIAQM0HADrSDgA5&#10;0hsAONMoADfTNQA21EAANNVLATPVVQEx1mACL9ZsAy3XegQr2IsFKtidBSjZsQYn2s0GJ9fvBibU&#10;/wkl0v8LJNH/DCPQ/w0j0P8NI9D/DSPQ/w2ulgAAoJ0AAJSkAACGrAAAebQAAGy7AABgwgAAVMYA&#10;AEjLAAA+0AAANdUEAC3dCgAs4RMAK+IfACnjKgAo5DUAJ+Q/ACblSgAk5lUAI+ZhASHnbgEg534C&#10;HuiQAh3ppAIb6bwCGuriAhrm/AIZ5f8DGeT/BBjj/wUY4/8FGOP/BRjj/wWjnQAAlqQAAIisAAB6&#10;tQAAbL0AAF/EAABTygAAR84AADzTAAAy2gAAKt8AACXuCQAj8BEAIfEZAB/xIgAd8isAG/M0ABn0&#10;PgAX9EgAFfVSABP2XwAS9m4BEfeAARD4lAEP+aoBDvnGAQ757QEN9v8BDfT/AQ3z/wEN8/8BDfP/&#10;AQ3z/wGZowAAi6wAAHy1AABtvgAAX8YAAFLNAABF0gAAOdgAAC/eAAAm4gAAH+oAABz7BgAZ/w4A&#10;F/8TABT/GgAS/yEAEP8oAA7/MAAN/zkAC/9DAAn/TgAG/1wABP9sAAL/gAAB/5YAAP+tAAD/ygAA&#10;//AAAP//AAD//wAA//8AAP//AAD//wCNqwAAfbUAAG6/AABgyAAAUtAAAEPXAAA33QAAK+IAACLm&#10;AAAZ6gAAFfkAABL/AAAQ/wgADv8OAAz/EQAJ/xYABv8cAAP/IgAA/yoAAP8zAAD/PQAA/0kAAP9X&#10;AAD/aQAA/34AAP+VAAD/rAAA/8cAAP/oAAD/+gAA//oAAP/6AAD/+gCAtQAAcL8AAGHJAABS0wAA&#10;Q9sAADXhAAAp5gAAHuoAABXuAAAQ+AAADv8AAAv/AAAI/wAABP8GAAD/CgAA/w4AAP8RAAD/FQAA&#10;/xsAAP8jAAD/KwAA/zYAAP9DAAD/UwAA/2UAAP96AAD/kQAA/6YAAP+4AAD/zwAA/88AAP/PAAD/&#10;zwD/HC8B/yAsAf8hLAH/Hi4B/xozAf8UPAH/D0YB/w1UAv8LYQL/CW8C/wl7Av8JhgL/CZAC/wmZ&#10;Av8JoAL/CacC/wmtAv8JtAL/CbwB/wnFAf8J0QL/CeMC/wnvAv8J+QH/Cv8B/wr/Af8K/wL/Cv8C&#10;/wr/Av8L/wP/C/8D/wv/A/8L/wP/Hy0B/yMpAf8kKQH/IisB/x4wAf8YOAH/FEMB/xFQAv8QXgL/&#10;DmsC/w53Av8OgwL/Do0C/w6VAv8OnQL/DqQC/w6qAv8OsQL/DrkC/w7BAv8OzQL/Dt8C/w7sAv8O&#10;+AL/Dv8C/w7/Av8P/wP/D/8D/w//BP8Q/wT/EP8E/xD/BP8Q/wT/IyoB/yYmAf8oJQH/JycB/yMr&#10;Af8eMwH/G0AB/xlNAv8WWgL/FGcC/xNzAv8TfgL/E4kD/xORA/8TmQP/E6AC/xOnA/8TrgP/E7UD&#10;/xO+A/8TyQP/E9oD/xTpA/4U9gP7FP8D+RX/A/kV/wT4Ff8F+BX/BvgV/wb4Ff8G+BX/BvgV/wb/&#10;JiYB/yoiAf8sIAD/KyIB/ygmAf8nMAH/JDwB/yJJAv8fVQL/HWIC/xtuA/8begP/GoQD/xqNA/8a&#10;lQP/GpwE/xqjBP8bqgT/G7IE/xu6BP8bxQT8G9ME+RvnBPUc9ATyHP8F8Rz/BvAc/wfvHf8I7x3/&#10;Ce8c/wnuHP8J7hz/Ce4c/wn/KiIB/y4dAP8wGwD/MBwA/zAiAP8wLAH/LjcB/ytEAv8oUQL/Jl0D&#10;/yRpA/8jdQT/I38E/iOIBP0jkQX7I5gF+iOgBfgjpwb3I64G9SO3BvQjwQbyJM8G7iTkBuol8gbo&#10;Jf4I5iT/CuQl/wvjJf8M4yT/DOIk/wzhJP8N4ST/DeEk/w3/Lh4A/zMYAP81FgD/NRUA/zgdAP84&#10;JwH/NzMB/zQ/Af8ySwL/L1gD+y5kBPgtbwT1LHoF8yyDBvEsjAbvLJQH7SycCOwsowjqLKsI6Syz&#10;COcsvgnmLMwJ4i3iCN4t8QrbLP4M1i3/DtQs/w/SLP8Q0Sz/EM8s/xDOLf8Qzi3/EM4t/xD/MhkA&#10;/zcUAP86EQD/PBIA/z8ZAP9AIgD/Pi0B/zw5Afo6RQL0OFID8DdeBOw2agXpNXQG5jV+COQ0hwji&#10;NJAJ4DSYCt40nwrcM6cL2jOwDNgzuwzVM8kN0jTfDc408A/KNP0SxzT/E8U0/xTDNP8VwzP/FcA0&#10;/xW/NP8UvzT/FL80/xT/NhUA/zsQAP8+DQD/Qw8A/0YUAP9GHAD/RiYA9kQyAe9CPwHpQEwD5D9Z&#10;BN8+ZAbbPW8I2Dx5CtQ8ggzRO4sNzzuTD806mhDLOqIRyTqrEsg6tRPGOsITxDrVFMA76xW8OvsX&#10;uTr/GLc6/xm2Ov8ZtTr/GLI7/xixO/8YsTv/GLE7/xj/ORIA/z8NAP9DCQD/SAwA/0sQAP9MFQD1&#10;TB8A60oqAORJNwHdSUYC1UdTBNBGXwjMRWkLyURzDcZDfBDDQoQSwUKME79BlRW9QZ0Wu0CmF7pA&#10;sBi4QLwZtkDMGrNB5hqvQfccrUH/HatB/x2pQf8cqUH/HKZB/xulQf8bpUH/G6VB/xv/PRAA/0IJ&#10;AP9IBQD/TQgA/1ALAPlRDwDrUBUA4U8gANhQMQDPUEECyU9OBcROWgnATGQNvUttELpKdhO3SX4V&#10;tUiHF7NHjxmxR5cbr0agHK1Gqh6rRbYfqUXGH6dG4CCkRvQgoUb/IZ9H/yCeR/8gnkf/H5tH/x6a&#10;R/8emkf/HppH/x7/QA0A/0YEAP9MAAD4UgIA6FUEAOFVCADiVQ0A1VUZAMxXLADFVzwCv1ZKBrpV&#10;VQq2U18OslJoEq9QcRWsT3kYqk6BGqhNih2lTJIfo0ycIKFLpiKfS7EjnUvAJJtL2CWZS/Allkz/&#10;JJVM/ySUTP8jk0z/IpFN/yGRTf8hkU3/IZFN/yH/QgoA/0kAAP9RAADmVwAA3VsBANVcBQDSWwkA&#10;y1wUAMNeKAC8XjgCtl1GBrFbUQqtWVsPqVhkE6ZWbBejVXQaoFR9HZ5ThR+bUo4imVGXJJdQoSaV&#10;UK0nklC8KJFQ0CiOUOwojVH+J4tR/yaLUf8lilL/JIlS/yOIUv8jiFL/I4hS/yP/RQcA/0sAAPBV&#10;AADfWwAA02AAAMxhAwDIYQYAw2ERALtkJAC1ZDQCr2NCBaphTgqlX1cPoV1gFJ5caBibW3AbmFl4&#10;HpVYgSGTV4okkFaTJo5VniiLVakqiVS3K4dUyyuFVekrhFX8KoNW/yiDVv8nglb/JYFW/ySBVv8k&#10;gVb/JIFW/yT/RwMA/08AAOdYAADZYAAAzWQAAMZmAQDBZgQAu2YOALRpIACuaTECqGg/BaNmSgqf&#10;ZVQPmmNdFJdhZRiTYG0ckF51H45dfSKLXIYliFuQKIVamiqDWaYsgFm0LX9Zxy59WeYtfFr6LHta&#10;/yp7W/8oe1v/J3ta/yZ6Wv8lelr/JXpa/yX/SQAA+1IAAONcAADSYwAAx2gAAMBrAAC6awIAtWsN&#10;AK5tHQCobi4Bo208BZ1rSAqZalEPlGhaFJBmYhiNZWocimNyIIdieiOEYYMmgWCMKX5flyt7XqMt&#10;eV6xL3ddxC91XuIvdV75LXVf/yt1X/8pdV//KHVe/yZ1Xv8mdV7/JnVe/yb/SwAA8FUAAN5fAADN&#10;ZwAAw2wAALtvAAC1cAAAr28KAKhxGgCjcisBnXI5BJhwRQmTbk8Oj21YFItrYBiHaWcchGhvIIFn&#10;dyN9ZoAmemSKKXdjlCx1Y6EucmKvL3BiwTBvYt8wbmP3Lm9j/yxvY/8qb2P/KG9i/ydvYv8nb2L/&#10;J29i/yf/TQAA61gAANljAADJagAAv3AAALdzAACwdAAAqXQHAKN2FwCedygBmHY3BJN1QgiOc0wO&#10;iXFVE4VwXRiBbmUcfm1sH3tsdCN4an0mdGmHKXFokixuZ54ubGesMGpnvjFpZ9wwaWf1Lmln/yxp&#10;Z/8qamf/KWpm/yhqZv8namb/J2pm/yf/UAAA51sAANNmAADFbgAAu3MAALN3AACreQAApHgDAJ16&#10;FACYeyUBk3s0A456QAeJeEoNhHZTEoB1Wxd8c2IbeHJqH3VxciJyb3smb26FKWxtkCxpbJwuZmyq&#10;MGRsvDFjbNkwY2z0L2Ns/y1kbP8rZGv/KWVq/yhlav8oZWr/KGVq/yj9UwAA418AAM5pAADBcQAA&#10;t3cAAK97AACnfQAAnn0AAJh+EQCTgCIAjoAxAol/PgaEfUgMf3xREXt6WRZ3eWAac3doHm92cCFs&#10;dXglaXSCKGZzjitjcpouYHGoL15xujBdcdQwXXHyLl5x/yxecP8rX3D/KWBv/yhgbv8oYG7/KGBu&#10;/yjxVQAA3mIAAMptAAC9dQAAs3sAAKuAAACiggAAmIEAAJGDDwCNhR8AiIUuAoOEOwV+g0UKeoFO&#10;D3WAVhRxf14Ybn1mHGp8bSBne3YjY3qAJ2B5iypdeJgsWnemLlh3uC9Xd9EvV3fxLlh2/yxYdv8q&#10;WXX/KVp0/yhadP8nWnT/J1p0/yftWQAA12YAAMVxAAC5egAAr4AAAKaEAACdhgAAkYcAAIqJDACG&#10;ihsAgosrAX2KOAR4iUIIdIhMDW+HVBJshVsWaIRjGmSDax5hgnQhXYF9JFqAiShXf5YqVX6kLFJ+&#10;ti1Rfs4tUX3vLFJ9/ytSfP8pU3v/KFR6/ydUev8nVHr/J1R6/yfoXgAA0GsAAMB2AAC0fgAAq4UA&#10;AKGJAACXiwAAiY0AAIOPCAB+kBcAe5EnAXaRNANykD8GbY9JC2mOUQ9ljVkTYoxgF16LaBtbinEe&#10;V4l7IVSIhiRRh5QnT4aiKU2GtCpLhswqS4XuKUyE/ylMg/8oTIP/J02B/yZOgf8mToH/Jk6B/ybh&#10;YwAAyXAAALt7AACwhAAApooAAJuOAACRkQAAhJMAAHqVAgB1lxIAcpgiAG+YMAJqlzsEZpdFCGKW&#10;TgxflVYPW5RdE1iTZRdVk24aUZJ4HU6RhCBLkJEjSZChJEeQsiZFkMomRY/tJUWN/yVFjP8lRov/&#10;JEaK/yRGiv8kRor/JEaK/yTYaQAAw3YAALWBAACrigAAn48AAJWTAACKlgAAfpoAAHCdAABrnw4A&#10;aJ8cAGagKgFioDcCX59BBVufSghYnlILVJ5aDlGdYhJOnGsVS5x1GEibgRpFm48dQpqfH0CasCA/&#10;msggP5nrHz+Y/yA+lv8hPpX/IT+U/yE/lP8hP5T/IT+U/yHNcAAAvH0AALCIAACkjwAAmZQAAI6Y&#10;AACDnQAAd6AAAGmkAABgpwgAXagUAFupJABZqTEBVqk8AlOpRQRQqE4GTahXCUqoXwxHp2gORKdz&#10;EUGmfxQ+po0WPKadFzqmrxg5pscYOaXqGDij/xo3of8bN6D/HDef/xw3n/8cN5//HDef/xzEeAAA&#10;tYUAAKmPAACdlQAAkpoAAIafAAB6owAAbqgAAGKsAABVsAAAULIOAE6yGwBNsygAS7M1AEmzPwFG&#10;s0kCRLNSBEGzWwY/s2QIPLNvCjqzeww3s4oONbKaDzOzrRAys8UQMrLpEDGw/hIwrv8UL63/FS+s&#10;/xYvrP8WL6z/Fi+s/xa7gQAAro4AAKGVAACWmgAAiaAAAH2mAABxqwAAZa8AAFm0AABOtwAAQ7wF&#10;AEC9EQA/vR4APr4rADy+NgA7v0EAOb9LATe/VAI1wF8CM8BqBDHAdwUvwIYGLcCXByvAqggqwcII&#10;KsDnBym9/QoovP8MJ7r/DSe5/w4nuf8OJ7n/Die5/w6yjAAApZQAAJmaAACNoQAAf6cAAHKtAABm&#10;swAAWrgAAE+7AABEvwAAOsQCADDJCAAuyhEALcodACzLKQAryzUAK8xAACrNSgAozVYAJ85hACbO&#10;bwEkzn8BI8+RAiHPpQIg0L0CIM/kAh/N+gMey/8EHsr/BR3J/wYdyf8GHcn/Bh3J/waolAAAnJoA&#10;AJChAACCqAAAdK8AAGe2AABbvAAATsAAAEPDAAA5xwAAL8wAACfQBAAf1goAG9oQABvbGgAa2yYA&#10;GtwxABndPAAY3UgAGN5VABffYgAW4HIAFeCFABThmgAT4rEAEuPPABLg9AAS3v8BEd3/ARHb/wIR&#10;2/8CEdv/AhHb/wKemgAAkqEAAISpAAB2sQAAaLgAAFu/AABOxAAAQsgAADfMAAAt0AAAJNUAABzb&#10;AAAV3wUAFOkOABLqFAAR6x0AEOsmAA7sMAAO7ToADe5GAAvuUwAK72IACfB0AAjxiQAH8qAABfK6&#10;AATx5AAC8f0AAu//AAPt/wAD7f8AA+3/AAPt/wCVoQAAhqkAAHiyAABpugAAW8IAAE3IAABAzAAA&#10;NNEAACrWAAAh2wAAGeAAABLkAAAP8AEADfkKAAv6DwAJ+xUAB/scAAT8JAAB/CwAAPw3AAD8QgAA&#10;/FAAAPxhAAD9dQAA/IwAAPykAAD8wQAA/OsAAPz/AAD9/wAA/f8AAP3/AAD9/wCJqQAAebIAAGq7&#10;AABcxAAATswAAD/RAAAy1wAAJ90AAB3hAAAV5QAADugAAArxAAAI/QAABf8DAAH/CQAA/w4AAP8S&#10;AAD/FwAA/x8AAP8nAAD/MQAA/z4AAP9NAAD/XwAA/3UAAP+NAAD/pgAA/8IAAP/nAAD//AAA//8A&#10;AP//AAD//wB8swAAbLwAAF3GAABOzwAAP9YAADHdAAAl4gAAGuYAABHqAAAM7gAABfIAAAD/AAAA&#10;/wAAAP8AAAD/AAAA/wUAAP8KAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP85AAD/SgAA/10AAP9zAAD/&#10;jAAA/6QAAP+5AAD/1AAA/94AAP/eAAD/3gD/GCwA/xkpAP8ZKAD/FSsA/xAwAP8LOAH/A0QB/wBR&#10;Af8AXgH/AGwB/wB4Af8AggH/AIwB/wCUAf8AnAD/AKIA/wCoAP8ArwD/ALYA/wC+AP8AyAD/ANcA&#10;/wDnAP8A8wD/AP0A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/GykA/x0mAP8cJQD/&#10;GScA/xMsAP8ONAD/C0AB/whOAf8FWwH/A2gB/wJ0Af8CfwH/AogB/wKRAf8CmAH/Ap8B/wGlAP8B&#10;rAD/AbIA/wG6AP8BxAD/AdEA/wDkAP8A8QD/APwA/AH/APwC/wD8A/8A/AT/AfwF/wH8Bf8B/AX/&#10;AfwF/wH/HyYA/yEiAP8gIQD/HiMA/xgnAP8TMAD/ETwB/w5KAf8NVwH/C2MB/wpvAf8KegH/CoQB&#10;/wqNAf8KlAH/CpsB/wqiAf8KqAH/Cq8B/wq3Af8KwAD/CswA/wrgAPsK7wD3CvoA9Qv/AfUM/wH0&#10;Df8B9A3/AvQN/wL0Df8C9A3/AvQN/wL/IiIA/yQdAP8kHAD/Ih0A/x4iAP8cLAD/GTgA/xZFAf8T&#10;UgH/El4B/xBqAf8QdQH/EH8B/xCIAf8QkAH/EJcB/xCeAf8QpQH9EKwB/BCzAfoQvQH5EckB9RHd&#10;AfER7QHuEfkB7BL/AusT/wLqE/8D6RP/A+kT/wPpE/8D6RP/A+kT/wP/Jh0A/ygYAP8oFgD/JhYA&#10;/yYdAP8mKAD/IzQA/yBAAP8dTQH/G1kB/xllAf4ZcAH8GHoB+RiDAfcYjAH2GJMB9BiaAfMYoQHx&#10;GagB8BmwAu4ZugLtGcYC6hrZAuYa6wHiG/kC4Bv/A94c/wTdHP8F3Bz/Bdwc/wXbHP8F2xz/Bdsc&#10;/wX/KhkA/y0TAP8tEQD/LREA/y4ZAP8tIgD/LC4A/yk6AP8mRwH6JFQB9iNgAfIiawHvInUC7SJ+&#10;AusihwLpIo8C5yKWAuUingLkIqUC4iKtAuEjtwLfI8MC3SPWAtgk6gPSJPkFzyX/Bs0l/wfLJf8I&#10;yiX/CMok/wjKJP8IyiT/CMok/wj/LhQA/zEQAP8yDQD/NA4A/zUUAP81HAD/MycA+jE0APMvQQDu&#10;LU4B6SxaAeUsZQLiLHAC3yt5At0rggPaK4sD2CuSBNUrmgTTK6IE0SuqBc8rswXNK78GzCzPBsgt&#10;5wfELfcJwS3/Cr8t/wu9Lf8MvC3/DLws/wy7LP8Muyz/DLss/wz/MREA/zUMAP82BwD/OgsA/zwQ&#10;AP87FQD4OR8A7zcrAOc2OQDhNUcA3DVUAdU1YALRNWoDzjRzBMw0fAXKNIUGyDSNB8YzlAjEM5wJ&#10;wjOlCcEzrgq/M7kLvTPIC7s04Qu3NPMNtDT/D7E0/w+wNP8QrzT/EK40/w+uNP8PrjT/D640/w//&#10;NQ4A/zgHAP88AgD/QAYA/0ELAPpBDwDtPxYA4zwiANo9MQDSPkEAzD5PAsg+WgPEPWQFwT1uB788&#10;dgi8PH4KujuHC7g7jwy3O5cNtTqfDrM6qQ+xOrQQrzrCEa462RGqO+8Spzv/E6U7/xSkO/8Tozv/&#10;E6I7/xOiO/8Sojv/EqI7/xL/OAoA/zwAAP9BAAD1RQAA5kYCAOFFBwDjQg0A1UMZAMxFLADGRzwB&#10;wUdJArxGVQS5RV8GtURoCbNDcQuwQ3kNrkKBD6xCiRCqQZESqEGaE6dApBSlQK8Vo0C8FqFA0Bae&#10;QeoXnEH8F5pB/xeYQf8XmEH/FpdB/xWXQf8Vl0H/FZdB/xX/OwYA/z8AAPlGAADlSwAA3E4AANNN&#10;BADRSgkAykoUAMJNJwC8TjcBt05FArJNUAWvTFoIq0tjCqhKbA2mSXQPpEl8EaFIhBOfR4wVnUeV&#10;F5tGnxiZRqoZl0a4GpZGyhuTRuYbkUf5G49H/xqOR/8Zjkf/GI1H/xiNR/8XjUf/F41H/xf/PgIA&#10;/0MAAOtLAADdUQAA0VQAAMpUAQDGUgUAwVERALlTIgCzVTMBrlRBAqpUTAWmU1YIolFfDJ9QZw+d&#10;T28Rmk53FJhOfxaWTYgYk0yRGZFMmxuPS6YdjUuzHotLxR6JS+Ieh0z3HoZM/x2FTP8chU3/GoVM&#10;/xmFTP8ZhUz/GYVM/xn/QAAA/EcAAOVQAADVVgAAylkAAMJaAAC9WAMAuFcOALFZHgCsWi8Bp1o9&#10;AqJZSQWeWFMJm1dbDJdWZBCVVWsSklRzFY9TexeNUoQai1GNHIhRlx6GUKMfhFCwIIJQwSGAUN0h&#10;flH0IH1R/x99Uf8dfVH/HH1R/xt9Uf8afVH/Gn1R/xr/QgAA8EoAAN9UAADOWgAAxF4AALxfAAC2&#10;XgAAsVwLAKteGgClYCsAoGA6ApxfRQWXXlAJlFxYDJBbYBCNWmgTi1lwFohYdxiFV4Abg1aJHYBW&#10;lB9+VZ8he1WtInlUvSN4Vdcjd1XyInZW/yB2Vv8fdlb/HXZW/xx2Vv8bdlb/G3ZW/xv/RQAA7E4A&#10;ANpYAADJXgAAv2IAALdkAACxYwAAq2EIAKRjFwCfZCgAmmU3ApZkQwWRY00IjmFVDIpgXRCHX2UT&#10;hF5sFoFddBl+XH0cfFuGHnlakSB3Wp0idFmqJHJZuiVxWdIlcFrwI29a/yJvWv8gcFr/HnBa/x1w&#10;Wv8ccFr/HHBa/xz/SAAA51IAANNbAADFYgAAu2YAALNoAACsaAAApWYFAJ9nFACaaSUAlWk0ApBo&#10;QASMZ0oIiGZTDIRlWxCBZGITfmNqFntichl4YXocdmCEHnNfjiFwXpojbl6oJWxduCVqXs4maV7u&#10;JGle/yJqXv8gal7/H2pe/x5qXv8dal7/HWpe/x35SgAA41UAAM9fAADBZQAAt2oAAK9sAACnbAAA&#10;n2oBAJlrEQCUbSIAkG4xAYttPQSHbEcHg2tQC39qWA98aGATeGdnFnZnbxlzZngccGWBHm1kjCFq&#10;Y5gjaGKmJWZitiZkYswmZGLsJWRi/yNkYv8hZWL/H2Vi/x5lYv8dZWL/HWVi/x3yTAAA31gAAMpi&#10;AAC9aQAAs24AAKtwAACicAAAmW4AAJNwEACPch8AinIuAYZyOwOCcUUHfXBOC3puVg52bV4Sc2xl&#10;FXBrbRhtanUbaml/HmdpiiFlaJYjYmekJWBntCZfZ8kmXmfqJV5n/iNfZ/8hX2b/H2Bm/x5gZv8e&#10;YGb/HmBm/x7vTwAA2lwAAMZlAAC6bQAAsHIAAKd1AACddAAAlHMAAI10DQCJdhwAhXcrAYF3OAN8&#10;dkMGeHVMCXR0VA1xc1sRbnJjFGtxaxdocHMaZW98HWJuhyBfbZQiXWyiJFpssiVZbMclWGzoJVls&#10;/SNZa/8hWmv/H1tr/x5bav8eW2r/Hltq/x7rUwAA02AAAMJpAAC2cQAArHYAAKN5AACZeQAAjXcA&#10;AId5CwCDexgAf3woAHt8NQJ3e0AFc3pJCG95UQxseFkPaHdhE2V2aBZidXAZX3R6HFx0hR9ac5Eh&#10;V3KgI1VysCRTcsUkU3LnJFNx/CJUcf8gVHD/H1Vw/x5Vb/8dVW//HVVv/x3lVwAAzWQAAL5tAACy&#10;dQAAqHsAAJ9+AACTfQAAh30AAIB/BwB8gBUAeIEkAHWCMgFxgT0EbYBGB2mATwpmf1YNY35eEWB9&#10;ZhRdfG4XWnt3Gld6gh1Ueo8fUXmdIU95riJOecMiTXjlIk13+yFOd/8fTnb/Hk91/x1Pdf8dT3X/&#10;HU91/x3fXAAAyGgAALlyAACuegAApYAAAJqCAACOggAAgIMAAHmFAgB0hhEAcYggAG6ILgFqiDkC&#10;Z4dDBWOHTAhghlMLXYVbDlqEYxFXhGsUVIN1F1GCgBpOgY0cS4GbHkmBrB9IgMEgR4DjH0d/+h5I&#10;fv8eSH3/HUl8/xxJfP8cSXz/HEl8/xzWYQAAwm4AALR4AACqgAAAn4UAAJSHAACIhwAAe4kAAHCM&#10;AABrjg0AaI8aAGaPKQBikDUBX48/A1yPSAVZjlAIVo5YC1ONYA5QjGgQTYxyE0qLfRZIiooYRYqZ&#10;GkOKqhtCir8bQYrhG0GI+RtBhv8bQYX/G0KF/xpChP8aQoT/GkKE/xrNZwAAvHQAAK9+AAClhgAA&#10;mooAAI6MAACCjQAAdZAAAGeUAABhlQgAXpcUAFyXIwBamC8AV5g6AVSYRANSl0wFT5dUB0yXXAlJ&#10;lmUMR5ZvDkSVehFBlYgTP5SXFT2UqBY7lL0WO5TfFjqS+Bc6kP8XOo//FzqO/xc6jv8XOo7/FzqO&#10;/xfFbgAAtnsAAKqFAACeiwAAlI8AAIiSAAB7lAAAbpcAAGKbAABXngAAUqAOAFGgGwBPoSgATaE0&#10;AEuhPgFJoUcCR6FQA0ShWAVCoWEHP6BrCT2gdws6oIUNOKCUDjagpg81oLsQNKDdDzSd9xAznP8S&#10;M5r/EjOZ/xMzmf8TM5n/EzOZ/xO9dwAAr4MAAKOLAACYkQAAjZUAAIGZAABznAAAZ58AAFuiAABP&#10;pgAAR6kIAESqEgBDqh8AQasrAECrNwA/rEEAPaxKATusUwI5rFwDN6xnBDWscwUyrIEGMKyRBy6s&#10;owgtrLgJLKzZCCyq9QorqP8LKqb/DCql/w0qpf8NKqX/DSql/w21gAAAqIsAAJyRAACRlgAAhZwA&#10;AHigAABrpQAAX6gAAFOsAABIrwAAPbIAADa1CwA0tRUAM7YhADK2LAAxtzcAMLdBAC+4SwAuuFUA&#10;LLhgASq4bQEpuXsCJ7mNAiW5nwMkubQDI7nSAyO39AQitf8FIbT/BiGz/wchsv8HIbL/ByGy/wet&#10;igAAoJEAAJWXAACInQAAe6MAAG6oAABhrQAAVbEAAEq0AAA/twAANLsAACu+AwAkwgwAIsIUACLD&#10;HwAhwyoAIMQ0AB/EPwAexUoAHcZWABzGYwAbx3MAGseFABnHmQAYyK4AF8jLABfG8QEXxP8BFsP/&#10;AhbB/wMWwf8DFsH/AxbB/wOjkQAAmJgAAIueAAB9pQAAcKsAAGKxAABWtgAASrkAAD69AAA0wAAA&#10;KsQAACLIAAAZzAQAE9AKABHSEQAQ0hoAENMlAA/TMAAO1DwADtRIAA3VVgAN1WUADNZ4AAzWjQAL&#10;2KQACti+AAnZ5gAK1v4AC9T/AAvS/wAL0v8BC9L/AQvS/wGamAAAjp8AAICmAAByrQAAZLQAAFe6&#10;AABJvwAAPcIAADLGAAAoyQAAH80AABfRAAAR1gAADNsFAAjeCwAG3xEABd8aAATgJAAC4S4AAeI6&#10;AADjRwAA5FYAAORnAADlewAA5pIAAOaqAADnyAAA5/AAAOj/AADo/wAA6P8AAOj/AADo/wCRnwAA&#10;gqcAAHSvAABltwAAV74AAEnDAAA8xwAAMMsAACXPAAAc1AAAFNkAAA7dAAAJ4QAAAuUAAADpBgAA&#10;6Q0AAOkRAADqGAAA6yEAAO0rAADvNwAA8UUAAPJWAADzaAAA834AAPSXAAD1sAAA9tAAAPfzAAD3&#10;/wAA9/8AAPf/AAD3/wCFpwAAdrAAAGa4AABYwQAASsgAADvMAAAu0QAAI9YAABncAAAR4AAADOMA&#10;AATnAAAA6gAAAPUAAAD0AAAA9QUAAPULAAD2DwAA9hQAAPgdAAD6JwAA/DQAAP9DAAD/VQAA/2kA&#10;AP+BAAD/mgAA/7IAAP/PAAD/7QAA//kAAP/5AAD/+QB4sAAAaLoAAFnDAABLywAAO9EAAC3YAAAh&#10;3QAAFuIAAA7mAAAI6gAAAO0AAADwAAAA+AAAAP8AAAD/AAAA/wAAAP8AAAD/BgAA/wwAAP8QAAD/&#10;GAAA/yIAAP8wAAD/QAAA/1MAAP9pAAD/gQAA/5kAAP+vAAD/wwAA/9UAAP/VAAD/1QD/EygA/xMl&#10;AP8RJQD/DScA/wYtAP8ANQD/AEEA/wBPAP8AXAD/AGkA/wB0AP8AfgD/AIgA/wCQAP8AlwD/AJ0A&#10;/wCkAP8AqgD/ALAA/wC3AP8AwAD/AMwA/wDfAP8A7AD/APgA/wD/AP8A/wD/AP8A/wD/AP8A/wD/&#10;AP8A/wD/AP8A/wD/FiUA/xYiAP8UIQD/ECMA/wooAP8AMAD/AD0A/wBLAP8AWAD/AGQA/wBwAP8A&#10;egD/AIQA/wCMAP8AkwD/AJoA/wCgAP8ApgD/AK0A/wC0AP8AvAD+AMgA/QDZAPsA6QD6APYA+QD/&#10;APgA/wD4AP8A+AD/APgA/wD5AP8A+QD/APkA/wD/GiIA/xoeAP8YHQD/Ex4A/w4iAP8KLAD/BzkA&#10;/wNGAP8AUwD/AGAA/wBrAP8AdgD/AH8A/wCIAP8AjwD/AJYA/wCdAP8AowD+AKkA/ACwAPoAuQD3&#10;AMQA9QDSAPMA5gDyAPQA8QD/APAA/wDvAP8A7wD/AO8A/wDwAP8A8AD/APAA/wD/Hh0A/x4ZAP8c&#10;FwD/FxgA/xMeAP8RKAD/DjQA/wxBAP8KTgD/CFsA/wdmAP8GcQD/BnoA/waDAP4GiwD8BpIA+gaZ&#10;APgGnwD2BqYA9AatAPIGtQDwBcAA7QXOAOsF5ADpBvMA5gj/AOUK/wDkC/8A5Av/AeQL/wHkC/8B&#10;5Av/AeQL/wH/IRgA/yETAP8gEQD/GxIA/xwaAP8aJAD/Fi8A/xM8AP8RSQD/EFUA/A5hAPkOawD2&#10;DnUA9A5+APIOhgDwDo4A7g6VAO0OmwDrDqIA6g6qAOgOswDmD70A5Q/MAOEP4wDdEPMA2RH/AdYS&#10;/wHUE/8B0xP/AtIT/wLSE/8C0hP/AtIT/wL/JRMA/yUQAP8kDQD/Iw4A/yMUAP8iHgD/HykA/xw1&#10;APkZQwD0GE8A7xdbAOwXZgDpF3AA5hd5AOQXgQDiF4kA4BeRAN8XmADdF58A2xenANkYsQDWGLsA&#10;1BnKANAa4QHMG/MByRz/AsYc/wLEHP8Dwxz/A8Mc/wPDHP8Dwxz/A8Mc/wP/KBAA/ykLAP8oBgD/&#10;KwsA/ysQAP8pFwD9JiIA9CMuAOwhOwDmIEkA4iBVAN4gYADaIWoA1iF0ANMhfAHQIYQBzyKMAc0i&#10;kwHLIpsBySKjAcgjrALGI7YCxCPEAsIk2wK+Je4DuyX+BLgl/wW2Jf8FtSX/BrUl/wa1Jf8FtSX/&#10;BbUl/wX/LA0A/y0FAP8uAQD/MQUA/zELAP0vEADxKxgA5yklAN8oMwDYKEIA0SpPAM0rWgDJK2UB&#10;xytuAcQsdgLCLH4CwCyGA74sjgO9LJYDuyyeBLkspwS4LLEFtiy/BbUt0QWxLeoGri77B6su/wip&#10;Lv8IqC7/CKgt/wioLf8IqC3/CKgt/wj/LwgA/zEAAP81AAD2NwAA6jYCAOczCADkLw8A2S4bAM8x&#10;LADJMzwAxDRJAMA1VQG8NV8CujVoArc1cAO1NHgEszSABbE0iAawNJAGrjSZB6w0ogirNKwJqTS5&#10;Cac0ygqlNeUKoTX4C581/wydNf8MnTX/C5w1/wucNf8LnDX/C5w1/wv/MwIA/zUAAPY6AADlPgAA&#10;3EAAANQ9BADSNwkAyzgVAMM6JgC9PTYAuD5EAbQ+UAGxPVoDrj1jBKw9awWpPHMGpzx7CKY8gwmk&#10;O4sKojuUC6A7nQyeO6gNnTu0Dps7xQ6ZO+AOljv0D5Q8/w+SPP8Pkjz/DpE8/w2RPP8NkTz/DZE8&#10;/w3/NQAA/zkAAOpBAADdRgAA0EcAAMlGAADGQQUAwEARALlCIQCzRDIAr0VAAatFSwKnRVUDpERe&#10;BaFEZgefQ24InUN2CptCfguZQoYNl0GPDpVBmQ+TQaQRkUGwEpBBwBKOQdkSi0HxEolC/xKIQv8R&#10;iEL/EIdC/xCHQv8Ph0L/D4dC/w//OAAA8z0AAONHAADSTAAAyE4AAMBNAAC7SgIAtkcOALBJHQCr&#10;Sy0Apkw7AaJMRwKeS1EEm0taBplKYgiWSWoKlElxDJJIeQ6PSIIPjUeLEYtHlRKJRqAUh0asFYVG&#10;uxaERtEWgkfuFoBH/xV/R/8Uf0f/En9H/xF/R/8Rf0f/EX9H/xH/OwAA7kMAANxMAADMUQAAwVQA&#10;ALlUAAC0UQAArk0LAKhPGQCjUSkAnlI3AZpSQwKXUU4ElFFWBpFQXgmOT2YLjE5tDYlOdQ+HTX4R&#10;hU2HE4JMkRWATJwWfkupF3xLuBh7S80YeUzrGHhM/hd3TP8Vd0z/FHdM/xN3TP8Sd0z/EndM/xL/&#10;PgAA6EcAANVQAADGVgAAvFgAALRZAACtVgAAp1MHAKFUFQCcViUAmFc0AZRXQAKQV0oEjVZTBopV&#10;WwmHVGMLhFRqDoJTchCAUnoSfVKDFHtRjhZ4UJkYdlCmGXRQtRpzUMkacVDoGnBR/BhwUf8XcFH/&#10;FXBR/xRxUP8TcVD/E3FQ/xP1QAAA5EsAAM9UAADBWgAAt10AAK9eAACnWwAAoVgDAJtZEgCWWyIA&#10;klwxAY5cPQKKXEcEh1tQBoNaWAmBWWAMfllnDntYbxB5V3cTdlaAFXRWixdyVZYZb1WjGm1Ushts&#10;VMYbalXmG2pV+xlqVf8XalX/FmpV/xVrVf8Ua1X/FGtV/xTyQwAA308AAMtYAAC9XQAAs2EAAKti&#10;AACiYAAAm1wAAJVeEACQYB8AjGEuAIhhOgKEYEUEgWBOBn5fVgl7Xl0LeF1lDnZcbBBzXHQTcFt9&#10;FW5aiBdrWpQZaVmhG2dZsBxlWcMcZFnjHGRZ+hpkWf8YZFn/F2VZ/xVlWf8UZVn/FGVZ/xTvRgAA&#10;2lIAAMZbAAC6YQAAsGUAAKZmAACdYwAAlWEAAI9iDgCLZBwAh2UrAINlNwF/ZUIDfGRLBnhjUwh1&#10;Y1sLc2JiDnBhahBtYHITa2B7FWhfhhdmXpEZY16fG2FdrhxgXcEcX13hHF9d+BpfXf8YX13/F2Bd&#10;/xZgXf8VYF3/FWBd/xXrSgAA1FYAAMNeAAC2ZQAArGkAAKJpAACYZwAAj2UAAIlmDACFaBkAgWko&#10;AH5qNQF6aT8DdmlJBXNoUQhwZ1kKbWdgDWtmZxBoZXASZWR5FWNkgxdgY48ZXmKdG1xirBxaYr8c&#10;WWLfHFli9xpaYv8ZWmH/F1th/xZbYf8VW2H/FVth/xXnTQAAz1kAAL9iAACzaAAAqW0AAJ5tAACT&#10;awAAiWkAAINrCQB/bRUAfG4lAHhuMgF1bj0CcW5GBG5tTwdrbFYJaGxeDGVrZQ9jam0RYGl2FF1p&#10;gRZbaI0YWGebGlZnqhtVZ70cVGfcHFRn9hpUZv8YVWb/F1Vl/xZWZf8VVmX/FVZl/xXiUQAAyl0A&#10;ALtmAACvbAAApnEAAJlwAACObwAAg24AAH1wBQB4chIAdXMhAHJzLwFvczoCbHNEBGlyTAZmclQI&#10;Y3FbC2BwYw1dcGsQW290E1hufxVVbosXU22ZGVFtqBpPbbsbTm3ZGk5s9BlPa/8YT2v/F1Bq/xZQ&#10;av8VUGr/FVBq/xXdVQAAxWEAALdqAACscQAAonUAAJR0AACJdAAAfHMAAHZ1AABxdxAAb3gdAGx5&#10;KwBpeTcBZnlAA2N5SQVgeFEHXXdYCVt3YAxYdmgOVXVxEVJ1fBNQdIgWTXSXF0tzphhJc7kZSHPV&#10;GUly8xhJcf8XSnH/Fkpw/xVLcP8US3D/FEtw/xTUWgAAwGYAALNvAACodgAAnXkAAI94AACEeAAA&#10;d3kAAG98AABqfQ0AZ34ZAGR/JgBigDIBX4A9AlyARgNaf04FV39VB1R+XQlSfWUMT31vDkx8eRFK&#10;fIYTR3uUFUV7pBZEe7cWQ3vSFkN68hZDef8VQ3j/FER3/xREdv8TRHb/E0R2/xPNXwAAu2sAAK50&#10;AACkfAAAl34AAIp9AAB/fgAAcn8AAGaDAABhhAgAXoYTAFyHIQBahy4AWIc4AVWHQgJTh0oDUIdS&#10;BU6GWgdLhmIJSYVsC0aFdw1DhIMPQYSSET+EohI9hLUTPITPEzyC8BI8gf8SPYD/Ej1//xI9fv8R&#10;PX7/ET1+/xHFZgAAtXEAAKp7AACfggAAkoIAAIWCAAB5gwAAbYYAAF+KAABYjQEAVI4PAFKPGwBQ&#10;jycAT5AzAE2QPQFLkEUCSZBOA0aQVgREj18FQo9oBz+Pcwk9joALOo6PDDiOoA03jrMONo7MDjaN&#10;7w41i/8ONYn/DzWI/w82h/8PNof/DzaH/w++bQAAsHkAAKWCAACZhwAAjIgAAH+IAAByigAAZo0A&#10;AFqRAABQlQAASZcJAEeYEwBFmCAARJkrAEOZNgBBmkAAQJpIAT6aUQI8mloCOppkAzeabwU1mX0G&#10;M5mMBzGZnQgvmbAILpnKCC6Y7Qgulv8KLZT/Ci2T/wstkv8LLZL/Cy2S/wu2dQAAqoEAAJ6IAACT&#10;jQAAho4AAHiPAABrkgAAX5UAAFSZAABJnQAAQKAAADqiDQA4oxcAN6MiADakLQA1pDcANKRBADOl&#10;SwAxpVQBMKVeAS6lagEspXgCKqWIAyilmgMnpa0EJqXGAyak6wQlov8FJaD/BiSf/wYknv8HJJ7/&#10;BySe/wevfgAAo4gAAJeOAACNkwAAfpUAAHCYAABjmwAAV58AAEyiAABCpgAAOKkAAC+sAwAqrg4A&#10;Ka4YACivIwAnry0AJrA3ACWwQQAksEsAI7FWACKxYwAhsXEAH7GCAB6ylAEcsqkBG7LBARux5wEb&#10;r/4CGq3/Ahqs/wMaq/8DGqv/Axqr/wOoiAAAm48AAJGUAACEmgAAdp8AAGiiAABbpQAAT6kAAESt&#10;AAA5sAAAL7MAACa2AAAeuQUAGLsOABe7FgAXvCAAFrwqABW9NQAUvUAAE75LABK+WAASvmcAEb94&#10;ABC/jAAQwKIADsC6AA7A4QAPvfsAD7z/ABC6/wEQuv8BELr/ARC6/wGfjwAAlJUAAIebAAB5oQAA&#10;a6cAAF6sAABSsQAARbQAADq2AAAvuQAAJbwAAB2/AAAVwwAAD8YFAAvKDQAJyhQACModAAfKJwAH&#10;yjIABss+AAXLSwAEzFoAA8xqAALMfgABzJQAAMyrAADNyAAAzO0AAMz/AADL/wAByv8AAcr/AAHK&#10;/wCXlgAAipwAAHyjAABuqgAAYLAAAFK2AABFuQAAObwAAC6/AAAjwwAAG8YAABPKAAANzQAACNEA&#10;AAHUCQAA1A4AANUVAADWHgAA2CcAANkxAADbPgAA3EsAAN1bAADebgAA3oQAAN+bAADftAAA3tkA&#10;AN/3AADf/wAA3/8AAN//AADf/wCNnQAAf6UAAHCsAABhswAAU7oAAEW/AAA4wgAALMYAACHJAAAY&#10;zQAAENEAAAvVAAAE2gAAAN4AAADgAQAA4QkAAOIOAADkEwAA5RsAAOckAADpLwAA6zwAAO1LAADu&#10;XQAA7nEAAO+JAADwogAA8LwAAPDjAADv+QAA8P8AAPD/AADw/wCBpQAAcq0AAGO1AABUvQAARsQA&#10;ADfIAAAqzAAAH9AAABXVAAAO2gAAB94AAADiAAAA5gAAAOkAAADqAAAA7AAAAO4FAADvDAAA8RAA&#10;APMXAAD1IAAA+CsAAPs5AAD9SgAA/l4AAP90AAD/jQAA/6YAAP/AAAD/4QAA//UAAP/1AAD/9QB0&#10;rgAAZbcAAFbAAABHyAAAOM0AACrSAAAd2AAAE90AAAziAAAD5gAAAOkAAADsAAAA8AAAAPMAAAD0&#10;AAAA9gAAAPgAAAD6AAAA/QcAAP8NAAD/EgAA/xsAAP8oAAD/NwAA/0oAAP9eAAD/dgAA/48AAP+m&#10;AAD/ugAA/9EAAP/RAAD/0QD/DyQA/w4iAP8LIQD/AyQA/wApAP8AMgD/AD4A/wBMAP8AWQD/AGUA&#10;/wBwAP8AegD/AIQA/wCMAP8AkgD/AJkA/wCfAP8ApQD/AKsA/wCyAP8AugD/AMUA/wDTAP8A5wD/&#10;APQA/wD/AP4A/wD/AP8A/gD/AP4A/wD+AP8A/gD/AP4A/wD/ESEA/xAeAP8NHQD/Bx8A/wAjAP8A&#10;LQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJUA/wCbAP8AoQD/AKcA/gCu&#10;AP0AtgD8AMAA+wDNAPkA4gD4APAA9wD8APYA/wD1AP8A9QD/APUA/wD1AP8A9QD/APUA/wD/FR0A&#10;/xMaAP8QGQD/CxkA/wAdAP8AKQD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/AHoA/gCDAPwAigD6&#10;AJEA+QCXAPgAnQD3AKMA9QCqAPQAsgDyALsA8QDIAO8A3ADuAOwA7QD6AOsA/wDqAP8A6gD/AOoA&#10;/wDqAP8A6gD/AOoA/wD/GBkA/xYVAP8TEwD/DhMA/wsaAP8HJAD/AjAA/wA+AP8ASwD/AFcA/wBi&#10;APwAbAD4AHUA9QB+APIAhQDxAIwA7wCTAO4AmQDsAKAA6wCmAOkArgDnALcA5gDDAOQA1ADiAOkA&#10;4QD3AN8A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/GxMA/xoQAP8WDgD/Eg4A/xIVAP8PHwD/&#10;DCsA/wk4AP8GRQD7A1EA9wJcAPICZgDuAnAA6gJ4AOcCgADmA4cA5AOOAOIDlQDhA5wA3wSjAN0E&#10;qwDbBLQA2AXAANYF0ADTBucA0Aj4AM4K/wDMC/8Aywz/AMsM/wDLC/8Aywv/AMsL/wD/HxAA/x4L&#10;AP8aBwD/GQsA/xgRAP8WGQD/EiQA+hAwAPMOPgDuDUoA6QxWAOUMYQDiDGoA3g1zANsNewDZDYMA&#10;1g2KANQNkQDSDZkA0A6gAM8OqQDNDrMAyw6/AMoP0ADGEekAwhL5AL8T/wC9E/8BvBP/AbwT/wG8&#10;E/8BuxP/AbsT/wH/IgwA/yEEAP8gAAD/IQUA/x8MAP8cEQD2GBwA7BUoAOUTNgDfEkMA2RNPANMU&#10;WgDQFWQAzRZtAMsWdQDJF30AxxeFAMUYjADEGJQAwhmcAMAZpQC+Ga8AvRq7ALsaywC4G+UBtBz2&#10;AbId/wKwHf8Crx3/Aq4d/wKuHf8Crh3/Aq4d/wL/JgYA/yUAAP8mAAD7JwAA8SUDAPAhCwDoHBIA&#10;3hkdANQbLQDNHTwAyB9JAMUgVQDBIV8AvyJoALwicAC6I3gAuSN/AbcjhwG1I48BtCSXAbIkoAGx&#10;JKoCryS2Aq0lxgKrJd8CqCbzA6Um/wOjJv8Doib/BKEm/wOhJv8DoSb/A6Em/wP/KQAA/ygAAPYt&#10;AADnMAAA3y8AANkrBADWIgoAziMWAMYmJwDAKDYAuypEALgrTwC1LFkAsixiAbAsagGuLXIBrC16&#10;AqotgQKpLYoCpy2SA6UtmwOkLaUEoi2xBKAtwASfLdgEnC7vBZku/waXL/8Gli//BpUu/wWVLv8F&#10;lS7/BZUu/wX/LAAA/y4AAOo1AADdOQAA0TkAAMo2AADHLwYAwS0RALowIQC0MjEAsDQ+AKw1SgCp&#10;NVQBpzVdAaQ1ZQKiNW0CoDV0A581fASdNYQEmzWNBZo0lwaYNKEGljStB5Q1uwiTNdAIkDXsCI42&#10;/giMNv8Iizb/CIs2/weKNf8HijX/B4o1/wf/LwAA8jQAAOI8AADSQQAAx0IAAMBAAAC7OgEAtjYO&#10;ALA5HACqOywApjw6AKM9RgCfPVABnT1ZApo9YQOYPWgEljxwBZQ8dwaSPIAHkTyIB487kgiNO50J&#10;izupCok7twuIO8oLhTzoC4M8+wuCPP8KgTz/CoE8/wmBPP8IgTz/CIE8/wj/MwAA7DoAANpDAADK&#10;RwAAv0kAALdHAACxQgAArT4KAKZAFwCiQicAnkM1AJpEQgGXREwBlERVApFDXQOPQ2QFjUNrBotC&#10;cweJQnsIh0KECoVBjguDQZkMgUGlDX9Bsw5+QcYOfEHkDnpC+Q15Qv8MeEL/C3hC/wt4Qv8KeEH/&#10;CnhB/wr2NgAA5kAAANFIAADDTQAAuU4AALFNAACpSQAApEUGAJ9GEwCaSCMAlkkyAJJKPgGPSkgC&#10;jEpRA4pJWQSHSWAFhUloB4NIbwiBSHcKf0eAC31Hig16R5UOeEaiD3ZGsBB1RsIQc0bgEHJH9w9x&#10;R/8OcUf/DXFH/wxxR/8LcUb/C3FG/wvzOQAA4EQAAMxMAAC+UQAAtFMAAKpSAACiTgAAnUoBAJdL&#10;EQCTTSAAj08uAIxPOgGIT0UChU9OA4NPVgSATl0Gfk5kB3xNbAl5TXQLd0x9DHVMhw5zTJIPcUuf&#10;EW9LrRJtS78SbEvcEmtM9RFqTP8Pakz/DmpL/w1qS/8Makv/DGpL/wzwPQAA20gAAMdQAAC6VQAA&#10;sFgAAKVWAACcUwAAl08AAJFQDgCMUhwAiVQrAIVUNwCCVEIBf1RLA3xUUwR6U1oGeFNiCHVSaQlz&#10;UnELcVF6DW5RhA9sUJAQalCcEmhQqxNmULwTZVDYE2RQ8xJkUP8QZFD/D2RQ/w5lT/8NZU//DGVP&#10;/wzsQQAA1EwAAMNUAAC2WQAArFwAAKBaAACXVwAAkVQAAItVDACGVxkAg1gnAIBZNAB9WT8BellI&#10;A3dYUAR0WFgGcldfB29XZgltVm4La1Z3DWhVgQ9mVY0RZFSaEmJUqRNgVLoUX1TTFF5U8hNeVP8R&#10;X1T/D19U/w5fU/8NX1P/DV9T/w3nRAAAz1AAAL9YAACzXQAAqF8AAJxdAACSWwAAi1gAAIVaCgCB&#10;WxYAfVwkAHpdMQB3XTwBdF1GAnFdTgRvXFUFbFxdB2pcZAloW2wLZVp1DWNafw9hWYsRXlmYElxY&#10;pxRbWLgUWVnQFFlY8BNZWP8RWlj/EFpY/w5aV/8NWlf/DVpX/w3jSAAAy1MAALtbAACwYQAApGIA&#10;AJdhAACOXwAAhVwAAH9eBwB7XxMAeGEhAHViLgByYjkBb2JDAmxhSwNqYVMFZ2FaB2VgYgljYGoL&#10;YF9zDV5efQ9bXokRWV2WElddpRNVXbYUVF3OFFRd7hNUXf8RVVz/EFVc/w5VW/8OVlv/DVZb/w3e&#10;TAAAx1YAALhfAACtZAAAoGUAAJNkAACJYwAAf2EAAHliAwB1ZBEAcmUeAG9mKwBsZzcBamdAAmdm&#10;SQNlZlEEYmVYBmBlYAhdZGcKW2RwDFljew5WY4YQVGKUElJioxNQYrQTT2LME09i7RJPYf8RT2H/&#10;EFBg/w5QYP8OUGD/DVBg/w3ZTwAAw1oAALRjAACpaQAAm2gAAI9nAACEZwAAeWUAAHNnAABvaQ4A&#10;bGobAGlrKABnbDQAZGw9AWJsRgJfa04EXWtWBVpqXQdYamUJVmluC1NpeA1RaIQPTmiSEExnoRJL&#10;Z7ISSWfJEkln6xJJZv8QSmb/D0pl/w5LZf8NS2T/DUtk/w3RVAAAvl4AALFnAACmbQAAl2wAAIpr&#10;AAB/awAAc2sAAG1tAABobgwAZXAXAGJxJABgcTAAXnE6AVxxQwJZcUsDV3FTBFVwWgZScGIHUHBr&#10;CU5vdQtLb4INSW6PD0dunxBFbrARRG7HEUNt6hBEbP8PRGv/DkVr/w1Fav8NRWr/DUVq/w3LWAAA&#10;umMAAK1sAAChcQAAknAAAIVvAAB6bwAAbnAAAGVzAABgdQcAXXYSAFt3HwBZeCsAV3g2AFV4PwFT&#10;eEgCUXhPA093VwRMd18FSndoB0h2cwlFdn8LQ3WNDEF1nQ4/da4OPnXFDj116A4+c/0NPnL/DT5x&#10;/ww/cf8MP3D/DD9w/wzFXgAAtWkAAKlxAACcdQAAjXQAAIB0AAB1dAAAaXYAAF55AABYfAEAVH0O&#10;AFJ+GgBRfyYAT38xAE2AOwBMgEMBSoBLAkh/VAJGf1wEQ39lBUF/cAY/fnwIPH6KCTp+mgo5fqwL&#10;N37DCzd95gs3e/wLN3r/Czd5/wo4eP8KOHj/Cjh4/wq+ZAAAsG8AAKV4AACWeQAAh3kAAHt5AABw&#10;egAAZHwAAFiAAABQgwAAS4UKAEiGFABHhyAARYgrAESINQBDiD4AQYlHAUCJTwE+iFgCPIhhAzqI&#10;bAQ3iHgFNYiHBjOImAcyh6oHMIjABzCH5AcwhfsIMIP/CDCC/wgwgf8IMIH/CDCB/wi3awAAqnYA&#10;AKB/AACQfgAAgn4AAHZ/AABqgAAAXoMAAFOHAABKiwAAQY4CAD2QDgA7kBgAOpEjADmRLQA4kjcA&#10;N5JAADaSSQA0k1IAM5NcATGTZwEvk3QCLZKDAyuSlAMqkqcDKJK9BCiS4QMnkPoEJ47/BSeN/wUn&#10;jP8FJ4z/BSeM/wWxdAAApX4AAJmFAACKhAAAfYQAAG+FAABjiAAAWIsAAE2PAABDkwAAOpcAADKa&#10;BwAumxAALZsaACycJAArnC4AKp04ACmdQQAonUsAJ55VACaeYQAlnm4AI55+ASKekAEgnqMBH565&#10;AR6e3QEenPgCHpr/Ah6Z/wMel/8DHpf/Ax6X/wOqfQAAnoUAAJOLAACFigAAdYsAAGiOAABbkQAA&#10;UJUAAEaZAAA7nQAAMqAAACqjAAAipgkAH6cRAB6nGgAdqCQAHKgtABuoNwAaqUEAGalMABipWAAX&#10;qmYAFqp2ABWqiQAUqp4AE6u0ABKr0wASqPUAE6f/AROl/wETpf8BE6T/AROk/wGjhgAAl4wAAI2R&#10;AAB9kgAAbZUAAGCYAABUnAAASKAAAD6kAAA0pwAAKqsAACGuAAAZsQAAErMHAA+1EAAOtRcADrUh&#10;AA21KwANtTYADLZBAAu2TgAKtlwACbZsAAi2fwAHtpQABraqAAW2xQAGtuoAB7X/AAi0/wAIs/8A&#10;CbL/AAmy/wCajQAAkJMAAISYAAB0nAAAZaAAAFekAABLqAAAQKwAADWwAAAqswAAIbUAABi4AAAR&#10;uwAADL4CAAbACwACwBEAAcEZAADBIgAAwisAAMI2AADDQgAAw1AAAMRfAADEcQAAxIcAAMSdAADE&#10;tQAAxNoAAMT2AADD/wAAw/8AAMP/AADD/wCTlAAAh5oAAHigAABqpgAAXKwAAE+xAABBtQAANbcA&#10;ACm6AAAfvQAAFsAAABDDAAAKxgAAA8oAAADMBQAAzAwAAM0RAADOGAAAziEAANAqAADRNQAA00MA&#10;ANRSAADUYwAA1XgAANWPAADVpwAA1sIAANbpAADW/QAA1v8AANb/AADW/wCKmwAAe6IAAGypAABe&#10;sAAAULYAAEK6AAA0vQAAKMEAAB3EAAAUxwAADcsAAAbOAAAA0gAAANcAAADZAAAA2gUAANwLAADd&#10;EAAA3xUAAOEdAADjJwAA5TMAAOdCAADoVAAA6GcAAOl+AADplwAA6q8AAOrOAADr7wAA6/4AAOv/&#10;AADr/wB9owAAbqsAAF+yAABRugAAQsAAADTDAAAnxwAAG8sAABLPAAAL0wAAAtgAAADdAAAA4QAA&#10;AOQAAADlAAAA5wAAAOkAAADrBwAA7Q0AAO8RAADxGQAA9CQAAPcxAAD5QQAA+lUAAPpqAAD7hAAA&#10;+50AAPy2AAD80gAA/e0AAP30AAD99ABxrAAAYbUAAFK9AABExAAANMkAACbNAAAa0gAAENgAAAjd&#10;AAAA4QAAAOUAAADoAAAA7AAAAO8AAADxAAAA8wAAAPUAAAD3AAAA+QEAAPsIAAD+DgAA/xUAAP8h&#10;AAD/LwAA/0EAAP9WAAD/bQAA/4cAAP+gAAD/tgAA/8oAAP/UAAD/1AD/CyAA/wceAP8AHQD/ACAA&#10;/wAlAP8ALgD/ADsA/wBJAP8AVgD/AGIA/wBtAP8AdgD/AH8A/wCHAP8AjgD/AJQA/wCaAP8AoAD/&#10;AKYA/wCtAP8AtQD/AL4A/wDLAP8A4QD/APAA/gD9AP0A/wD9AP8A/QD/AP0A/wD8AP8A+QD/APkA&#10;/wD/DR0A/wsaAP8EGQD/ABoA/wAfAP8AKgD/ADcA/wBFAP8AUQD/AF4A/wBoAP8AcgD/AHoA/wCC&#10;AP8AiQD/AJAA/wCWAP8AnAD+AKIA/ACpAPsAsAD5ALkA+ADGAPYA2QD1AOsA9AD5APMA/wDyAP8A&#10;8wD/APMA/wDzAP8A8wD/APMA/wD/EBkA/w4VAP8IFAD/ABQA/wAZAP8AJQD/ADIA/wBAAP8ATAD/&#10;AFkA/wBjAP4AbQD8AHUA+gB9APkAhAD3AIsA9gCRAPQAlwDzAJ4A8gCkAPAArADuALQA7QDAAOsA&#10;zwDpAOYA6AD1AOYA/wDnAP8A5gD/AOUA/wDlAP8A5QD/AOUA/wD/EhQA/xAQAP8MDwD/AxAA/wAV&#10;AP8AIAD/ACwA/wA6AP8ARwD6AFMA9wBeAPQAZwDxAHAA7wB4AO0AfwDrAIYA6gCMAOgAkwDnAJkA&#10;5QCgAOMApwDhALAA3wC6AN0AyQDbAOAA2ADwANcA/gDVAP8A1AD/ANMA/wDTAP8A0wD/ANMA/wD/&#10;FRAA/xIMAP8OCQD/CwwA/wkSAP8DGgD/ACYA/QAzAPQAQADvAE0A6wBYAOgAYQDlAGoA4gByAOAA&#10;egDeAIAA3ACHANoAjgDYAJUA1ACcANIAowDQAKwAzgC2AMwAxADKANkAyADtAMcA+wDFAP8AxAH/&#10;AMMB/wDEAf8AxAH/AMQB/wD/GAsA/xUFAP8QAAD/EAYA/w8NAP8MFAD8Bx8A8QMrAOcAOQDiAEYA&#10;3gFRANoCWwDVAmQA0gNsAM8DdADNBHsAywSCAMoEiQDIBZAAxgWYAMQFoADCBqkAwQa0AL8GwQC9&#10;CNUAuwnsALgL/QC2DP8AtQ3/ALQN/wC0Df8AtA3/ALQN/wD/GwUA/xgAAP8XAAD/FgAA+xMGAPoQ&#10;DgDuDBYA4wkiANoJMADTCj4AzgtKAMoMVQDHDV4AxQ1nAMIObwDBDnYAvw5+AL0PhQC8D40AuhCV&#10;ALgQnQC3EKcAtRGyALMRwACyEdUArhPuAKsU/gCpFf8ApxX/AKcV/wCmFP8BphT/AaYU/wH/HwAA&#10;/xwAAPoeAADrHgAA4xwAAN8VBQDeDg0A0w4YAMsRKADFEzcAwBREALwWTwC5F1kAtxdhALQYaQCz&#10;GXEAsRl4AK8agACuGogArBuQAKsbmQCpG6MApxyuAKYcvACkHc8AoR7qAZ4e/AGcH/8Bmx//AZof&#10;/wGaHv8BmR7/AZke/wH/IgAA/yEAAOwnAADgKgAA1CkAAM0kAADKHAgAxBkSAL0cIgC3HjEAsyA+&#10;AK8hSQCtIlMAqiNcAKgkZACmJGwApCRzAKMkegChJYIBoCWLAZ4llAGdJZ4BmyaqAZkmtwGYJskC&#10;lSfmApIn+QKQKP8Cjyj/Ao4n/wKOJ/8Cjif/Ao4n/wL/JgAA8ikAAOMxAADSNAAAyDQAAMAwAAC7&#10;KQIAuCMOALEmHACsKCsAqCo4AKQrRAChLE4Any1XAJ0tXwCbLWcBmS1uAZgudQGWLn0ClC6GApMu&#10;kAKRLpoDjy6mA40uswOMLsUDii/hBIcv9gSFL/8EhC//A4Qv/wODL/8Dgy//A4Mv/wP7KQAA6zEA&#10;ANk4AADJPAAAvzwAALY5AACwMgAArC0LAKcvFwCiMSYAnjM0AJo0QACYNUoAlTVTAJM1WwGRNWIB&#10;jzVpAo01cQKMNXkDijWCA4g1iwSGNZYEhDWiBYI1rwWBNcAGfzbcBn029AZ7Nv8Fezb/BXo2/wR6&#10;Nv8EejX/BHo1/wT1LQAA5DcAANA/AADCQwAAt0QAAK1AAACnOgAAozYGAJ03EwCZOSIAlTovAJI8&#10;OwCPPEYAjDxPAYo8VwGIPF4ChjxlAoQ8bQOCPHUEgDx9BH88hwV9PJIGezueB3k7rAd3O7wIdjzV&#10;CHQ88QhzPP8Hcjz/BnI8/wVyPP8Fcjv/BXI7/wXxMgAA3j0AAMlEAAC8SAAAsEkAAKZGAACfQQAA&#10;mz0BAJU9EACRPx0AjUErAIpCOACHQ0IAhENLAYJDUwGAQ1sCfkJiA3xCaQR6QnEFeEJ6BnZBhAd0&#10;QY8IckGbCHBBqQlvQbkKbUHQCmxB7glrQv8IakL/B2pB/wZqQf8GakH/BWpB/wXtNwAA1kIAAMRJ&#10;AAC3TQAAq00AAKBKAACYRwAAk0IAAI5DDQCJRRoAhkYoAINHNACASD8AfkhIAXtIUAJ5SFcCd0hf&#10;A3VIZgRzR24FcUd2Bm9HgAdtRowJa0aYCmlGpgtnRrYLZkbMC2VG7AtkR/8JZEb/CGRG/wdkRv8G&#10;ZEX/BmRF/wboOwAA0EYAAL9NAACzUQAApVEAAJpOAACSSwAAjUcAAIdICwCDShYAf0skAH1MMQB6&#10;TTwAd01FAXVNTQJzTVUCcU1cA29NYwRtTGsFa0xzB2lLfQhmS4kJZEuWCmJLpAthS7QMX0vKDF5L&#10;6gteS/4KXkv/CV5K/wheSv8HXkr/B15K/wfjPwAAy0kAALxRAACwVQAAoVQAAJZSAACNUAAAh0wA&#10;AIFNCAB9TxMAelAhAHdRLgB0UjkAclJCAW9SSwFtUlICa1FZA2lRYQRnUWgGZVBxB2NQewhhUIYK&#10;X0+TC11PoQxbT7INWU/HDVlP6AxYT/0LWE//CVlP/whZTv8HWU7/B1lO/wffQwAAx00AALhUAACs&#10;WQAAnVcAAJFVAACIVAAAgVAAAHtSBAB3UxEAdFQeAHFVKwBvVjYAbFZAAWpWSAFoVlACZlZXA2RW&#10;XgRiVWYFYFVvB11VeAhbVIQKWVSRC1dUoAxVU7ANVFPFDVNT5gxTU/wLU1P/CVRS/whUUv8IVFL/&#10;B1RS/wfaRgAAw1AAALVYAACoWwAAmVoAAI1YAACEVwAAe1QAAHZWAQBxVw8AblkbAGxaKABpWjMA&#10;Z1s9AWVbRQFjW00CYVpVA19aXARdWmQFW1lsBlhZdghWWYIJVFiPC1JYngxQWK4NT1jDDU5Y5AxO&#10;WPsLT1f/CU9X/whPVv8IUFb/B1BW/wfTSgAAwFQAALJcAACjXgAAlV0AAIlcAAB/WwAAdlkAAHBa&#10;AABrXA0AaF0YAGZeJABkXzAAYl86AGBfQwFeX0sCXF9SAlpfWgNYX2EFVV5qBlNedAdRXX8JT12N&#10;Ck1dnAtLXawMSl3BDEld4wxJXPoKSVv/CUpb/whKWv8ISlr/B0pa/wfOTgAAvFgAAK5gAACfYQAA&#10;kWAAAIVfAAB7XwAAcF0AAGpfAABlYQoAYmIUAGBjIQBeZC0AXGQ3AFpkQAFYZEgBVmRQAlRkVwNS&#10;ZF8EUGRnBU5jcQZMY30ISWKLCUdimgpGYqoLRGK/C0Ri4QtEYfkKRGD/CURg/whFX/8HRV//B0Vf&#10;/wfIUgAAuFwAAKtkAACbZAAAjGMAAIBjAAB2YwAAamIAAGNkAABfZgYAW2cRAFloHQBXaSkAVmoz&#10;AFRqPABSakUBUGpMAU5qVAJMalwDSmplBEhpbwVGaXoHRGmICEJomAlAaKkKP2i9Cj5o3gk+Z/cJ&#10;Pmb/CD9l/wc/Zf8HP2T/Bz9k/wfDVwAAs2EAAKdpAACWaAAAh2cAAHtnAABxZwAAZWgAAFxqAABY&#10;bAEAVG4OAFJvGABQbyQATnAuAE1wOABLcUEASnFJAUhxUQFGcVkCRHBiA0JwbARAcHgFPnCGBjxv&#10;lQc6b6YIOG+7CDhv2wc4bvYHOG3/Bzhs/wY5a/8GOWr/Bjlq/wa9XAAAr2YAAKJtAACRbAAAgmsA&#10;AHdrAABsbAAAYW4AAFdwAABQcwAATHUKAEl2EwBHdx8ARncpAEV4MwBDeDwAQnhEAEF4TQE/eFUB&#10;PXheAjt4aAI5eHQDN3iCBDV4kwUzd6QFMne5BTF41wUxdvUFMXT/BTFz/wUxcv8FMnL/BTJy/wW3&#10;YwAAqm0AAJxxAACLcAAAfXAAAHJwAABncQAAXHMAAFF3AABKegAAQn0DAD9+DgA9fxgAPH8jADuA&#10;LQA6gDYAOYE/ADiBSAA2gVAANYFaATOBZAExgXABL4F/Ai2BjwMsgaEDKoG2AymB0gMpf/MDKX3/&#10;Ayl8/wMpe/8DKXv/Ayl7/wOxagAApXQAAJV2AACFdQAAeHUAAG11AABhdwAAV3oAAEx+AABDgQAA&#10;O4UAADWICQAyiREAMYkbADCJJQAvii8ALoo4AC2LQQAsi0oAKotUACmLXwAoi2sAJot6ASSLiwEj&#10;i54BIouzASGMzgEhivEBIIj/AiCG/wIghf8CIYX/AiGF/wKrcgAAoXwAAI97AACAegAAc3oAAGZ8&#10;AABbfwAAUIIAAEaGAAA8igAANI0AACyRAAAmkwwAJJQTACOUHAAilSYAIZUvACCVOAAflkIAHpZM&#10;AB2WWAAclmQAGpd0ABmXhgAYl5kAF5euABWXyQAWle4AFpP/ARaS/wEWkf8BFpD/ARaQ/wGlewAA&#10;mYMAAImBAAB7gAAAbIIAAF+EAABUiAAASYsAAD+QAAA1lAAALZcAACWaAAAdngEAFqAMABShEgAU&#10;oRsAE6ElABKhLgARojgAEaJDABCiTwAPolwADqNrAA2jfQANo5IADKOnAAqiwAALouYADKD+AA2f&#10;/wANnv8ADZ3/AA2d/wCehAAAkokAAIOIAABziAAAZYsAAFiOAABMkgAAQZcAADebAAAungAAJKIA&#10;ABylAAAVqAAAD6sEAAquDAAHrRIABq0bAAWtJAAEri4AAq45AAGuRQAArlIAAK5hAACucwAArocA&#10;AK6dAACutAAArtUAAK30AACt/wAArP8AAKv/AACr/wCWiwAAjJAAAHuQAABrkgAAXZYAAFCaAABE&#10;nwAAOaMAAC+nAAAlqwAAHK4AABSxAAAOtAAACbcAAAG4CQAAuA4AALkUAAC5HAAAuiUAALovAAC7&#10;OgAAvEcAALxWAAC8ZwAAvHsAALyRAAC8qQAAvMQAALzrAAC7/gAAu/8AALv/AAC7/wCQkgAAg5gA&#10;AHObAABjnwAAVaMAAEeoAAA7rQAAMLEAACW0AAAbtwAAEroAAAy9AAAFvwAAAMMAAADEAgAAxQoA&#10;AMUOAADGFAAAxxsAAMgkAADKLgAAzDoAAM1JAADNWQAAzWwAAM6DAADOmwAAzbUAAM7aAADO9gAA&#10;zf8AAM3/AADN/wCGmQAAd6AAAGmmAABarAAATLIAAD62AAAwuQAAJLwAABm/AAARwgAACsUAAALJ&#10;AAAAzAAAANAAAADRAAAA0gEAANMIAADVDQAA1xEAANoYAADcIQAA3ywAAOE6AADiSgAA410AAORy&#10;AADkiwAA5aUAAOXAAADl5gAA5fgAAOX/AADl/wB6oQAAa6kAAFyvAABNtgAAP7wAADC/AAAjwwAA&#10;F8cAAA/KAAAHzgAAANEAAADWAAAA3AAAAN8AAADgAAAA4gAAAOQAAADmAwAA6AkAAOkOAADsFQAA&#10;7h4AAPErAAD0OgAA9U0AAPZhAAD3eQAA+JMAAPitAAD5xgAA+eQAAPnzAAD58wBtqgAAXrIAAE+6&#10;AABAwQAAMcUAACLJAAAWzgAADdIAAATYAAAA3QAAAOEAAADkAAAA6AAAAOsAAADtAAAA7wAAAPEA&#10;AADzAAAA9gAAAPgDAAD6CwAA/REAAP8bAAD/KQAA/zsAAP9PAAD/ZgAA/38AAP+ZAAD/rwAA/8MA&#10;AP/WAAD/1gD/BBwA/wAZAP8AGQD/ABwA/wAiAP8AKwD/ADgA/wBGAP8AUwD/AF4A/wBpAP8AcgD/&#10;AHoA/wCCAP8AiQD/AI8A/wCVAP8AmwD/AKEA/wCoAP8ArwD/ALkA/wDFAP8A2QD+AOwA/QD7APsA&#10;/wD7AP8A+wD/APoA/wD0AP8A8AD/APAA/wD/BxgA/wEVAP8AFAD/ABYA/wAbAP8AJgD/ADQA/wBC&#10;AP8ATgD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/AIoA/QCQAPwAlgD6AJ0A+QCjAPgAqwD3ALQA&#10;9QC/APQAzgDzAOYA8QD2APAA/wDvAP8A7wD/AO4A/wDuAP8A6gD/AOoA/wD/CxQA/wYRAP8AEAD/&#10;ABAA/wAWAP8AIgD/AC4A/wA8AP8ASQD/AFQA/gBfAPsAaAD5AHAA9wB4APUAfwDzAIUA8gCLAPAA&#10;kgDvAJgA7QCfAOwApgDqAK4A6AC5AOcAxwDlAN4A4wDwAOIA/gDgAP8A4AD/AOEA/wDhAP8A4QD/&#10;AOEA/wD/DRAA/wkNAP8BDAD/AAwA/wASAP8AHAD/ACgA/AA2APkAQwD2AE4A8gBZAO8AYgDsAGsA&#10;6gByAOgAeQDmAIAA5ACGAOIAjADhAJMA3wCaAN0AoQDbAKoA2AC0ANUAwADSANMA0ADqAM4A+gDN&#10;AP8AzQD/AM0A/wDMAP8AzAD/AMwA/wD/EAwA/wwHAP8DAgD/AAgA/wAOAP8AFgD2ACIA8AAvAOwA&#10;PADpAEgA5QBTAOEAXADeAGUA2wBsANcAcwDUAHoA0gCAANAAhwDOAI4AzACVAMoAnQDIAKUAxgCv&#10;AMQAuwDCAMsAwADlAL4A9QC9AP8AvAD/ALwA/wC8AP8AvAD/ALwA/wD/EQUA/w4AAP8KAAD/CAEA&#10;/wQKAPgAEADpABoA4wAoAN4ANQDZAEEA0wBMAM8AVgDLAF8AyQBmAMYAbgDEAHQAwgB7AMEAggC/&#10;AIkAvQCQALwAmAC6AKEAuACrALYAtwC0AMcAsgDgALEB8gCvAv8ArgP/AK0E/wCtBP8ArQT/AK0E&#10;/wD/FAAA/xAAAP8PAADyDQAA6goAAOkDCQDdABIA1AAfAM0BLQDIAjoAxANFAMADUAC9BFkAuwVh&#10;ALkFaAC3Bm8AtQZ2ALQHfQCyB4QAsQiMAK8IlQCtCZ4AqwmoAKoKtQCoCsUApgvfAKQN9ACiDv8A&#10;oA7/AJ8O/wCfDv8Anw7/AJ8O/wD/FwAA/xMAAO8YAADkGQAA2xYAANIQAgDPCQsAyAgWAMEKJAC8&#10;DDIAtw0+ALQOSQCxDlMArxBbAK0QYwCrEGoAqRFxAKgReACmEYAApRGIAKMSkQChEpsAoBOmAJ4T&#10;swCcE8MAmxTeAJcW9ACVFv8AlBf/AJMX/wCSF/8Akhb/AJIW/wD/GgAA9B0AAOUjAADVJQAAyiQA&#10;AMIdAAC+FgQAuxAQALQTHQCvFSsAqxY4AKcYQwClGU0AohlWAKAaXQCeG2UAnRtsAJsccwCaHHsA&#10;mByDAJcdjQCVHZcAkx6iAJIerwCQHr8Ajx/YAIwg8QGJIP8BiCD/AYcg/wGHIP8BhiD/AYYg/wH6&#10;HgAA6yYAANotAADKMAAAvi4AALUoAACwIgAArhsMAKgdFwCjHyYAnyEzAJwiPgCZI0gAlyRRAJUk&#10;WQCTJWAAkiVnAJAmbgCOJnYAjSZ/AIsmiAGKJ5MBiCeeAYYnqwGEJ7sBgyjRAYAo7gF+Kf8BfSn/&#10;AXwo/wF8KP8BfCj/AXwo/wH1JAAA4y4AAM81AADBOAAAtDYAAKsxAAClLAAAoiYGAJ4mEwCZKCEA&#10;lSouAJIrOQCPLEQAjS1MAIstVACJLlwAhy5jAIYuagGELnIBgi56AYEvhAF/L48CfS+aAnsvpwJ6&#10;L7cCeC/MAnYw6gJ1MP4CczD/AnMw/wJzL/8Ccy//AnMv/wLwKgAA3DUAAMc7AAC6PwAArDwAAKI4&#10;AACcMwAAmC8AAJUuEACQMBwAjDIpAIkzNQCGND8AhDVJAII1UQCANVgAfjVfAX01ZgF7Nm4BeTV2&#10;Ang1gAJ2NYsDdDWXA3I2pANwNrQEbzbIBG025wRsNvwDazb/A2s2/wJqNv8CajX/Amo1/wLqMAAA&#10;0zoAAMJBAACzQwAApUEAAJs+AACVOgAAkDYAAIw1DQCINxgAhDglAIE6MQB/OzwAfDtFAHo8TQB4&#10;PFUBdzxcAXU8YwFzPGoCcTxzAnA8fANuO4cDbDuUBGo7oQRoO7EFZzzFBWU85QVkPPoEZDz/A2M7&#10;/wNjO/8DYzv/AmM7/wLlNQAAzT8AAL1GAACuRwAAn0UAAJVDAACOQAAAiTwAAIQ8CgCAPRQAfT4i&#10;AHo/LgB4QDgAdUFCAHNBSgByQVEBcEFZAW5BYAJsQWcCakFwA2hBeQNnQYQEZUGRBWNBnwVhQa4G&#10;YEHCBl5B4gZeQfkFXUH/BF1A/wNdQP8DXUD/A11A/wPfOQAAyEMAALlKAACpSwAAm0kAAJBHAACI&#10;RAAAg0EAAH5BBgB6QhEAdkMeAHRFKgBxRTUAb0Y/AG1GRwBrRk8BakZWAWhGXQJmRmUCZEZtA2JG&#10;dgRgRoIEXkaOBVxFnAZbRawGWUa/B1hG3wZYRvcFV0X/BFdF/wRXRP8DWET/A1hE/wPaPQAAxEcA&#10;ALVOAACkTgAAlkwAAItLAACDSQAAfUUAAHhGAgB0RxAAcEgbAG5JJwBrSjIAaks8AGhLRABmS0wB&#10;ZEtTAWJLWgJgS2ICX0tqA11LdARbSn8FWUqMBVdKmgZVSqoHVEq9B1NK3AdSSvYGUkr/BVJJ/wRS&#10;Sf8DUkj/A1NI/wPUQQAAwEsAALJRAACgUAAAkk8AAIdOAAB+TAAAeEgAAHJKAABuSw0Aa00YAGhO&#10;JABmTi8AZE85AGJPQgBhUEkBX1BRAV1QWAJbT2ACWU9oA1dPcgRVT30FU0+KBVJOmAZQTqgHTk67&#10;B01O2QdNTvUGTU7/BU1N/wRNTf8ETkz/A05M/wPORAAAvE4AAK5UAACcUwAAjlIAAINRAAB6UAAA&#10;ck0AAGxPAABoUAsAZVEVAGNSIQBhUywAX1M2AF1UPwBbVEcAWlROAVhUVgFWVF0CVFRmA1JTbwNQ&#10;U3sETlOIBUxTlwZLU6cHSVO6B0hT1QdIUvMGSFL/BUhR/wRJUf8ESVD/A0lQ/wPKSAAAuVIAAKpX&#10;AACYVgAAilUAAH9UAAB2UwAAbFEAAGdTAABiVAgAX1YSAF1XHgBbVykAWVgzAFhYPABWWUQAVVlM&#10;AVNZUwFRWVsCT1hkAk1YbQNLWHgESViGBUdXlQZFV6UGRFe4BkNY0gZDV/IGQ1b/BUNV/wREVf8E&#10;RFT/A0RU/wPGTAAAtVYAAKVaAACUWQAAhlgAAHtYAABxVwAAZlYAAGFYAABdWQQAWVoQAFdbGwBV&#10;XCYAU10wAFJdOQBRXkEAT15JAE1eUQFMXlgBSl5hAkhdawNGXXYDRF2DBEJdkgVAXaMGP122Bj5d&#10;0AY9XPEFPlv/BD5a/wQ+Wv8DPln/Az9Z/wPBUAAAsVoAAKFdAACQXAAAglsAAHZbAABtWwAAYVsA&#10;AFtdAABWXgAAUmANAFBhFwBOYiIATWIsAExjNQBKYz4ASWNGAEdjTgBGY1YBRGNeAUJjaAJAY3MD&#10;PmOBAzxjkAQ6YqEEOWK0BThjzQU4Yu8EOGH/BDhg/wM4X/8DOV7/Azle/wO8VQAArV8AAJxgAACL&#10;XwAAfV8AAHJfAABoXwAAXWAAAFViAABPZAAAS2YKAElnEgBHaB0ARWgnAERpMQBDaTkAQmpCAEBq&#10;SgA/alIAPWpbATxqZQE6anACOGp+AjZpjQM0aZ8DM2myAzFpywMxaO0DMWf/AzFm/wMyZf8DMmT/&#10;AzJk/wO3WwAAqWQAAJZkAACGYwAAeGMAAG1jAABkZAAAWWUAAFBoAABJawAAQ20EAEBuDgA+bxgA&#10;PW8iADxwKwA6cDQAOXE9ADhxRQA3cU4ANnFXADRxYQEycW0BMXF6AS9xigItcZwCK3GvAipxyAIq&#10;cOsCKm//Aipt/wIqbP8CK2z/Aits/wKxYQAApGkAAJBoAACAZwAAdGcAAGlnAABfaAAAVWsAAEtu&#10;AABDcQAAPHQAADd2CgA0dxIAM3gcADJ4JQAxeS4AMHk3AC95PwAueUgALHpSACt6XAAqemgAKHp2&#10;ACZ6hwElepkBI3qsASJ6xQEieekBInf/ASJ2/wEidf8CInT/AiN0/wKsaAAAnW4AAIptAAB7bAAA&#10;b2wAAGVsAABabgAAUHEAAEV1AAA9eAAANnwAAC5/AgApgQ0AJ4IUACaCHgAlgicAJIIvACODOAAi&#10;g0IAIYNLACCEVgAfhGIAHoRxAByEggAbhJUAGoSpABiEwQAYg+YAGIH9ABmA/wEZf/8BGX7/ARl+&#10;/wGmcAAAlXMAAIRyAAB2cQAAa3EAAF5zAABUdgAASXkAAD99AAA3gQAAL4QAACeIAAAgiwUAG40O&#10;ABqNFQAZjR4AGI4nABeOMAAWjjkAFY5DABSPTwATj1sAEo9qABGPewAQj48AD4+kAA6PuwANj+AA&#10;Do36AA+L/wAQiv8AEIn/ABCJ/wChegAAjnkAAH53AABydwAAZHgAAFh7AABNfgAAQoIAADmGAAAv&#10;igAAJ44AACCRAAAYlQAAEpgFAA6aDgANmhQADJodAAuaJgALmjAACpo7AAmaRgAImlMABpthAAWa&#10;cgAEmoYAApqbAACasQABmc8AApnwAAKY/wAEl/8ABZb/AAWW/wCZgQAAh38AAHp+AABrfgAAXYEA&#10;AFCFAABFiQAAO40AADGSAAAolgAAH5kAABidAAARoAAADKMCAAalCgABpRAAAKUWAACmHwAApigA&#10;AKYyAACnPQAAp0oAAKdYAACnaAAAp3wAAKeRAACmqAAApsMAAKXpAACl/AAApf8AAKT/AACk/wCR&#10;hwAAgoYAAHKGAABjiAAAVYwAAEmRAAA9lgAAMpoAACieAAAfogAAF6YAABCpAAALrAAABK8AAACx&#10;BgAAsQwAALIRAACyFwAAsx8AALMoAAC0MgAAtT8AALVNAAC1XQAAtXAAALWGAAC1nQAAtbYAALXc&#10;AAC09wAAtP8AALT/AAC0/wCLjwAAeo4AAGqRAABblQAATZoAAECfAAA1pAAAKqgAACCsAAAWsAAA&#10;D7QAAAm3AAABuQAAAL0AAAC+AAAAvgYAAL8MAADAEAAAwRYAAMIdAADDJwAAxTIAAMZAAADGUQAA&#10;x2MAAMd4AADHkQAAx6kAAMfHAADH7AAAx/4AAMf/AADH/wCDlwAAcZoAAGGeAABSowAARakAADiu&#10;AAAsswAAILcAABa6AAAOvQAABsAAAADDAAAAxwAAAMkAAADKAAAAzAAAAM0DAADOCQAA0A4AANIT&#10;AADUGwAA2CUAANsyAADdQgAA3VQAAN5pAADegQAA3pwAAN+1AADf2QAA3/MAAN//AADf/wB3nwAA&#10;aKYAAFmtAABKswAAO7gAAC27AAAfvwAAFMIAAAzGAAADyQAAAMwAAADQAAAA1QAAANkAAADaAAAA&#10;3AAAAN4AAADgAAAA4gUAAOQLAADnEAAA6hgAAO0kAADwMgAA8UQAAPJYAADzbwAA9IoAAPSkAAD0&#10;vwAA9N8AAPTzAAD09ABqqAAAW68AAEy3AAA9vQAALcEAAB/GAAATygAAC84AAADSAAAA1wAAANwA&#10;AADgAAAA5QAAAOcAAADpAAAA6wAAAO0AAADvAAAA8QAAAPMAAAD2BwAA+Q4AAPwWAAD/IgAA/zMA&#10;AP9HAAD/XQAA/3YAAP+RAAD/qQAA/74AAP/YAAD/2wD/ABgA/wAWAP8AFQD/ABgA/wAeAP8AJwD/&#10;ADYA/wBDAP8ATwD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/AIoA/wCQAP8AlgD/AJwA/wCjAP8A&#10;qwD/ALQA/gC/AP0AzwD7AOcA+gD4APkA/wD5AP8A+QD/APUA/wDuAP8A6QD/AOcA/wD/ABQA/wAR&#10;AP8AEQD/ABIA/wAXAP8AIwD/ADEA/wA+AP8ASgD/AFYA/wBgAP8AaAD/AHAA/wB4AP0AfgD8AIUA&#10;+gCLAPkAkQD4AJgA9wCeAPUApgD0AK4A8gC5APEAxwDvAOAA7gDyAOwA/wDsAP8A7AD/AOsA/wDl&#10;AP8A4AD/AN4A/wD/AxAA/wAOAP8ADQD/AA0A/wATAP8AHgD/ACsA/wA4AP8ARQD+AFAA+wBaAPgA&#10;YwD1AGsA8wByAPEAeQDvAH8A7gCGAOwAjADqAJIA6QCZAOcAoADmAKkA5ACzAOEAwADgANMA3gDr&#10;ANwA+wDbAP8A2gD/ANoA/wDZAP8A1AD/ANIA/wD/Bw0A/wAJAP8ABgD/AAkA/wAPAP8AGAD7ACUA&#10;+AAyAPUAPwDyAEoA7QBUAOoAXQDnAGUA5ABsAOIAcwDgAHoA3gCAANwAhgDaAI0A1wCUANQAmwDS&#10;AKQAzwCtAM0AuQDLAMkAyQDkAMgA9gDGAP8AxQD/AMYA/wDHAP8AxwD/AMcA/wD/CgYA/wEAAP8A&#10;AAD/AAQA/wALAPQAEgDvAB8A6gAsAOUAOADiAEMA3QBOANkAVwDUAF8A0QBnAM4AbQDMAHQAygB6&#10;AMgAgADGAIcAxQCOAMMAlgDBAJ4AvwCoAL0AswC6AMIAuQDbALcA8AC1AP8AtgD/ALUA/wC1AP8A&#10;tQD/ALUA/wD/DAAA/wQAAP8AAAD+AAAA9gADAOgADQDgABcA2QAkANEAMQDNADwAygBHAMYAUQDD&#10;AFkAwABgAL4AZwC8AG4AugB0ALkAewC3AIIAtQCJALMAkQCyAJoAsACkAK4ArwCsAL0AqgDQAKgA&#10;6wCnAPsApgD/AKYA/wClAP8ApQD/AKUA/wD/DQAA/wcAAPQJAADqCQAA4gQAANoABwDPABEAyAAc&#10;AMIAKQC+ADUAuwBAALcASgC0AFMAsgBbALAAYgCuAGgArABvAKsAdQCpAH0AqACEAKYAjQCkAJYA&#10;owCgAKEAqwCfAbkAnQPMAJwE6ACaBvkAmQf/AJgI/wCXCP8Alwj/AJcI/wD/EAAA9xAAAOgUAADc&#10;FQAAzhEAAMYNAADCBAsAvAAUALcBIQCyAy4ArgU6AKsGRACoCE0ApghVAKQJXACiCmMAoApqAJ8L&#10;cQCdC3gAnAuAAJoMiQCZDJMAlwyeAJUNqgCUDbgAkg3MAJAO6gCOEPwAjBD/AIsQ/wCLEP8AixD/&#10;AIoQ/wD7EwAA7RoAAN0gAADMIQAAvx0AALcXAACzEQAAsgsNAKsNGQCnDiYAow8zAJ8QPgCdEUcA&#10;mhFQAJgSVwCWEl4AlRNlAJMTbACSE3MAkBR8AI8UhQCNFY8AixWaAIoVpwCIFrUAhhbJAIQX5wCC&#10;GPsAgBn/AH8Z/wB/Gf8Afxj/AH8Y/wD1GgAA5CMAAM8pAADAKgAAsyYAAKoiAAClHAAApBUIAKAU&#10;EwCbFiEAlxgtAJQZOACRGkIAjxtLAI0cUgCLHFkAiR1gAIgdZwCGHm8AhR53AIMfgACCH4sAgB+X&#10;AH4gowB9ILIAeyDFAHkh5AB3IvkAdiL/AHUi/wB0If8AdCH/AHQh/wDvIQAA2ysAAMcxAAC2MQAA&#10;qS4AAKAqAACbJgAAmCEBAJUeEACQIBsAjSEoAIkjMwCHJD0AhSRGAIMlTgCBJlUAfyZcAH4mYwB8&#10;J2sAeydzAHknfAB4KIcAdiiTAHQooAFyKK8BcSnBAW8p4AFtKfcBbCn/AWsp/wFrKf8Bayj/AWso&#10;/wHoKAAA0DIAAMA4AACuNwAAoTUAAJgyAACSLQAAjikAAIsnDACHKBcAgyojAIArLwB+LDkAfCxC&#10;AHotSgB4LlEAdy5YAHUuYABzL2cAci9vAHAveQFvL4MBbS+QAWsvnQFpL6wBaDC+AWcw2wFlMPUB&#10;ZDD/AWMw/wFjL/8BYy//AWMv/wHiLgAAyjgAALo9AACoPAAAmjoAAJE3AACKMwAAhjAAAIMuCQB/&#10;LxMAezAfAHgyKwB2MzUAdDM+AHI0RgBwNE4AbzVVAG01XABsNWQAajVsAWg1dQFnNYABZTWMAWM1&#10;mgJhNqkCYDa7Al821gJdNvMCXTb/Alw2/wFcNf8BXDX/AVw0/wHcMwAAxTwAALRBAACiQAAAlT4A&#10;AIs8AACEOQAAfzYAAHs0BAB3NRAAdDccAHE4JwBvOTIAbTk7AGs6QwBqOksAaDtSAGc7WQBlO2EB&#10;YztpAWI7cgFgO30BXjuKAlw7lwJbO6cCWTu4A1g7/+L/4klDQ19QUk9GSUxFAAYJ0gNXO/ECVjv/&#10;AlY7/wJWOv8BVjr/AVY5/wHUNwAAwEEAAK9EAACdQwAAkEIAAIVAAAB+PgAAeTsAAHQ6AABxOg4A&#10;bTwYAGs9JABpPi8AZz84AGU/QABkQEgAYkBPAGFAVwBfQF4BXUBmAVxAbwFaQHoCWECHAlZAlQJU&#10;QKQDU0C2A1JAzwNRQO8DUED/AlA//wJQP/8CUT7/AVE+/wHPOwAAvUUAAKpHAACZRgAAi0UAAIFE&#10;AAB5QgAAdD4AAG8/AABrQAwAZ0EVAGVCIQBjQysAYUM1AF9EPgBeREUAXUVNAFtFVABZRVwBWEVk&#10;AVZFbQFURXgCUkWFAlFEkwNPRKMDTUW0A0xFzANLRe0DS0T/AktE/wJLQ/8CTEL/AkxC/wLKPwAA&#10;uUgAAKZKAACVSQAAh0gAAH1HAAB1RQAAbkIAAGlDAABlRAkAYkUTAF9GHgBdRygAXEgyAFpIOwBZ&#10;SUMAV0lKAFZJUgBUSVkBU0lhAVFJawFPSXYCTUmCAktJkQNKSaEDSEmzA0dJygNGSewDRkj/AkZI&#10;/wJHR/8CR0b/AkdG/wLGQwAAtkwAAKJMAACRTAAAhEsAAHlKAABwSQAAaUYAAGRHAABfSQYAXEoQ&#10;AFpLGwBYTCUAVkwvAFVNOABTTUAAUk1IAFFOTwBPTlcATk5fAUxOaQFKTnMCSE2AAkZNjwNFTZ8D&#10;Q02xA0JNyANBTeoDQUz/AkFM/wJCS/8CQkr/AkJK/wLCRwAAs08AAJ5PAACNTgAAgE4AAHVNAABs&#10;TAAAY0oAAF5MAABaTQIAVk4OAFRPGABSUCIAUVEsAE9RNQBOUj0ATVJFAExSTQBKUlQASVJdAUdS&#10;ZgFFUnEBQ1J+AkFSjQI/Up0DPlKvAz1SxgM8UukCPFH+AjxQ/wI9T/8CPU//Aj1O/wK+SwAArlMA&#10;AJpSAACJUQAAfFEAAHFQAABoUAAAXk4AAFhRAABUUgAAUVMMAE5UFABMVR8AS1YpAElWMgBIVjoA&#10;R1dCAEZXSgBEV1IAQ1daAEFXZAFAV24BPld7AjxXiwI6V5sCOFetAjdXxAI3V+cCN1b9AjdV/wI3&#10;VP8CN1P/AjhT/wK6TwAAqVYAAJVVAACFVAAAeFQAAG1UAABkVAAAWFQAAFJWAABOVwAASlkJAEda&#10;EQBGWhsARFslAENbLgBCXDYAQVw+AD9cRgA+XU8APV1XADtdYQA6XWwBOF15ATZdiAE0XZkCM12r&#10;AjFdwgIxXOUCMVv8AjFa/wIxWf8CMln/ATJY/wG2VAAApFkAAJBYAACAWAAAc1cAAGlXAABgWAAA&#10;VFkAAE5bAABIXQAAQ18EAEBgDgA+YRcAPWEgADtiKQA6YjIAOWI6ADhjQgA3Y0sANmNUADRjXQAz&#10;Y2gAMWN2AS9jhQEuY5YBLGOpAStjvwEqY+MBKmL7ASpg/wErX/8BK1//ASte/wGxWQAAnlwAAItc&#10;AAB7WwAAb1sAAGVbAABcXAAAUV4AAElgAABDYgAAPGUAADhnCgA1aBIANGgbADNpJAAyaS0AMWk1&#10;AC9qPQAuakYALWpPACxqWQAra2UAKWtyAChrggAma5MAJGunACNrvQAiauAAI2n5ASNn/wEjZv8B&#10;I2b/ASRl/wGsYAAAmGAAAIVgAAB2XwAAal8AAGFgAABXYAAATWMAAERmAAA9aAAANmsAADBuBAAs&#10;cA4AKnEVAClxHgAocSYAJ3IvACZyNwAlckAAJHJKACJyVAAhc2AAIHNtAB5zfQAdc5AAG3OjABpz&#10;uQAZc9wAGnH3ABpw/wAbb/8AG27/ARtt/wGmZgAAkWUAAH9kAABxZAAAZmQAAF1kAABSZgAASGkA&#10;AD9sAAA3bwAAMHMAACl2AAAieQgAH3sQAB57FwAcex8AG3soABp7MAAZfDkAGHxDABd8TgAWfFoA&#10;FXxnABR9eAASfYsAEX2fABB9tQAPfdUAEHv1ABF5/wAReP8AEnf/ABJ3/wCeawAAimoAAHppAABt&#10;aQAAYmkAAFdqAABMbQAAQ3AAADl0AAAxeAAAKXsAACJ/AAAbggAAFIUJABGGEAARhhcAEIcfABCH&#10;KAAOhzEADoc7AA2HRgAMh1MAC4dhAAqHcQAJh4QAB4eYAAaGrgAFhskABoXsAAeE/wAIg/8ACYL/&#10;AAmC/wCVcQAAg28AAHRuAABpbgAAXG8AAFByAABGdQAAPHkAADJ9AAAqgQAAIoUAABuJAAAUjAAA&#10;D48DAAqSCwAGkhEABJIYAAKSIAABkikAAJIzAACTPgAAk0sAAJNZAACTaQAAk3sAAJKQAACSpgAA&#10;kb8AAJHlAACQ+gAAj/8AAI//AACP/wCNdwAAfXUAAHB0AABidQAAVXgAAEl8AAA/gAAANIQAACuJ&#10;AAAijQAAGpEAABOUAAAOlwAACZsAAAGdCAAAnQ4AAJ0TAACeGgAAniIAAJ8rAACfNQAAoEIAAKBQ&#10;AACgXwAAoHEAAKCHAACfnQAAn7UAAJ7aAACd9gAAnf8AAJz/AACc/wCGfQAAeHwAAGl8AABbfwAA&#10;ToMAAEGIAAA2jAAALJEAACOWAAAamgAAEp4AAA2hAAAGpAAAAKcAAACpAwAAqQoAAKoOAACrEwAA&#10;rBkAAK0iAACuKwAArzcAAK9FAACvVAAAr2YAAK97AACulAAArqsAAK7JAACu7wAArf8AAK3/AACt&#10;/wCBhAAAcYQAAGGHAABTiwAARpAAADmWAAAumwAAI6AAABqkAAASqAAADKwAAASvAAAAsgAAALYA&#10;AAC3AAAAtwIAALgIAAC5DQAAuhIAALsYAAC9IQAAvisAAMA4AADASAAAwFoAAMFuAADBhgAAwaAA&#10;AMG6AADB4wAAwPkAAMD/AADA/wB5jQAAaJAAAFmUAABLmgAAPaAAADGlAAAlqwAAGq8AABGzAAAL&#10;uAAAArsAAAC+AAAAwQAAAMQAAADFAAAAxgAAAMcAAADIBQAAygsAAMwPAADOFQAA0B8AANMrAADV&#10;OgAA1UwAANZgAADYdwAA2JIAANisAADZyQAA2ewAANn7AADY/wBwmQAAYJ4AAFGkAABDqgAANbAA&#10;ACi2AAAcugAAEb4AAAnBAAAAxQAAAMgAAADLAAAAzwAAANIAAADTAAAA1gAAANgAAADbAAAA3QAA&#10;AN8HAADiDQAA5RMAAOgdAADsKgAA7TwAAO1RAADuZwAA74EAAO+cAADwtwAA8NMAAPDsAADw9ABn&#10;pgAAWK0AAEm0AAA6ugAAKr4AABzCAAAQxgAAB8oAAADOAAAA0gAAANYAAADcAAAA4AAAAOMAAADk&#10;AAAA5gAAAOgAAADrAAAA7QAAAO8AAADyAgAA9QoAAPgRAAD8HAAA/ywAAP8/AAD/VQAA/24AAP+K&#10;AAD/pAAA/7oAAP/RAAD/4QD/ABQA/wASAP8AEgD/ABQA/wAZAP8AJQD/ADIA/wA/AP8ASwD/AFYA&#10;/wBgAP8AaAD/AHAA/wB4AP8AfwD/AIUA/wCLAP8AkQD/AJgA/wCeAP4ApgD9AK4A/AC5APoAyAD5&#10;AOIA+AD0APcA/wD2AP8A9gD/AO8A/wDnAP8A4gD/AN4A/wD/ABEA/wAOAP8ADgD/AA8A/wAUAP8A&#10;IAD/AC0A/wA6AP8ARgD/AFEA/wBbAP8AYwD+AGsA/ABzAPoAeQD5AIAA9wCGAPYAjAD1AJIA8wCZ&#10;APIAoADwAKkA7gCzAO0AwQDrANYA6gDuAOkA/gDnAP8A5wD/AOUA/wDdAP8A1QD/ANEA/wD/AA0A&#10;/wAKAP8ACAD/AAkA/wAQAP8AGwD/ACgA/wA1AP8AQAD6AEsA9gBVAPMAXgDxAGYA7gBtAOwAdADr&#10;AHoA6QCAAOcAhgDmAI0A5ACTAOIAmwDgAKMA3gCtANwAuQDaAMoA1wDmANQA+ADSAP8A0gD/ANIA&#10;/wDOAP8AyQD/AMYA/wD/AAgA/wADAP8AAAD/AAMA/wANAPwAFgD3ACIA8wAuAO8AOgDsAEUA6ABP&#10;AOQAWADhAGAA3gBnANsAbQDZAHQA1QB6ANMAgADRAIcAzwCOAM0AlQDLAJ4AyQCnAMcAswDFAMIA&#10;wwDcAMEA8QC/AP8AvwD/AL4A/wC+AP8AvQD/ALsA/wD/AAAA/wAAAP8AAAD/AAAA9gAIAO4AEQDn&#10;ABsA4QAnAN0AMwDZAD4A0wBJAM8AUgDLAFkAyABhAMYAZwDEAG0AwgBzAMAAegC/AIAAvQCIALsA&#10;kAC5AJgAuACiALUArQCzALsAsQDOALAA6gCvAPwArQD/AK0A/wCuAP8ArgD/AK4A/wD/AgAA/wAA&#10;AP0AAADyAAAA6AAAAN4ADADTABUAzAAhAMgALADEADgAwQBCAL0ASwC6AFMAuABaALYAYQC0AGcA&#10;sgBtALAAdACvAHoArQCCAKwAigCqAJMAqACdAKYAqACkALUAogDGAKEA4wCfAPYAngD/AJ4A/wCe&#10;AP8AngD/AJ4A/wD/BgAA+wAAAO4FAADiBAAA1QAAAMsABgDDAA8AvQAZALgAJQC0ADEAsQA7AK4A&#10;RQCsAE0AqQBVAKcAWwClAGIApABoAKIAbgChAHUAnwB8AJ4AhQCcAI4AmgCYAJgApACWALAAlQDB&#10;AJMA3ACSAPIAkQD/AJAA/wCQAP8AjwD/AI8A/wD9CgAA8A4AAOERAADOEAAAwg0AALsHAAC3AAoA&#10;sQASAKwAHgCoACkApQA0AKIAPgCfAEcAnQBPAJsAVgCZAVwAlwFjAJYCaQCUAnAAkwN4AJEDgACQ&#10;BIoAjgSVAIwFoQCKBa4AiQa+AIcI2ACGCfAAhAr/AIML/wCDC/8Agwv/AIML/wD2EAAA5hcAANIc&#10;AADAGgAAsxYAAKwSAACoDQAApgcNAKIFFgCdByIAmQkuAJYKOACUC0EAkgxKAJAMUQCODVgAjA1e&#10;AIsNZQCJDWwAiA50AIYOfQCFDocAgw6TAIEPnwCAEK0AfhC+AH0Q2wB6EfQAeBL/AHcS/wB3Ev8A&#10;dxL/AHcS/wDvFwAA2yEAAMYkAAC0IwAAqCAAAKAcAACbFwAAmREEAJgOEACTEBsAjxEnAIwSMgCJ&#10;EzwAhxNEAIUUTACDFFMAgRVaAIAVYAB+FmgAfRZvAHsWeAB5F4MAeBePAHYYnAB0GKoAcxm7AHIZ&#10;1ABvGvEAbhv/AG0b/wBtGv8AbRr/AG0a/wDnIAAA0CkAALwrAACrKgAAnigAAJYkAACQIAAAjRwA&#10;AIwXDACIGBYAhBoiAIEbLQB+HDcAfB1AAHodSAB5Hk8Adx5VAHYfXAB0H2MAcx9rAHEgdABwIH8A&#10;biGLAGwhmABrIacAaSK4AGgizwBmIu4AZSP/AGQj/wBkIv8AZCL/AGQh/wDgJgAAyC8AALQxAACj&#10;MAAAli4AAI0rAACHKAAAhCQAAIIgCAB+IBIAeyIeAHgjKQB1JDMAcyU8AHElQwBwJksAbiZSAG0n&#10;WQBrJ2AAaidoAGkocQBnKHsAZSiIAGQplQBiKaQAYCm1AF8pywBeKuwAXCr/AFwp/wBcKf8AXCn/&#10;AFwo/wDYLAAAwzUAAK01AACdNAAAkDMAAIYxAACALQAAfCsAAHkoAwB2JxAAcikaAHAqJQBtKy8A&#10;ayw4AGosQABoLUcAZy1OAGUuVQBkLl0AYy5lAGEvbgBfL3gAXi+EAFwvkgBaL6EBWS+yAVgwyAFW&#10;MOkBVTD+AVUv/wBVL/8AVS7/AFUu/wDQMQAAvToAAKg5AACXOAAAijcAAIA2AAB6MgAAdTAAAHIu&#10;AABuLg0Aay8WAGkwIQBmMSsAZDI0AGMyPQBhM0QAYDNLAF80UgBdNFoAXDRiAFo0awBZNXUAVzWC&#10;AFU1kAFUNZ8BUjWwAVE1xgFQNecBTzX9AU81/wFPNP8BTzT/AU8z/wHLNgAAuD0AAKM8AACSPAAA&#10;hTsAAHs6AAB0NwAAbzUAAGwzAABoNAoAZTUTAGI2HgBgNygAXjcxAF04OgBbOEEAWjlIAFk5UABX&#10;OVcAVjpfAFQ6aABTOnMAUTp/AU86jQFOOp0BTDquAUs6wwFKOuUBSTr8AUk5/wFJOf8BSTj/AUo4&#10;/wHHOgAAs0AAAJ4/AACOPwAAgT4AAHc9AABwOwAAajgAAGY4AABiOQcAXzoRAFw7GwBaOyUAWTwu&#10;AFc9NwBWPT4AVD5GAFM+TQBSPlUAUT5dAE8/ZgBNP3AATD99AUo/iwFIP5sBRz+sAUU/wQFEP+MB&#10;RD77AUQ+/wFEPf8BRD3/AUU8/wHDPgAAr0MAAJpCAACKQgAAfUEAAHNAAABrPwAAZTwAAGA8AABc&#10;PgQAWT4PAFc/GABVQCIAU0ErAFJBNABQQjwAT0JDAE5CSwBNQ1IAS0NaAEpDZABIQ24AR0N7AUVD&#10;iQFDQ5kBQkOrAUBDwAE/Q+EBP0P5AT9C/wE/Qf8BQEH/AUBA/wG/QQAAqkUAAJZFAACGRQAAeUQA&#10;AG9EAABnQgAAYD8AAFtBAABXQgAAVEMNAFFEFQBPRR8ATkUoAExGMQBLRjkASkdBAElHSABIR1AA&#10;RkdYAEVHYQBDSGwAQkh4AUBIhwE+SJcBPEipATtIvgE6SN8BOkf4ATpG/wE6Rf8BO0X/ATtE/wG7&#10;RQAApkgAAJJHAACCRwAAdkcAAGtHAABjRgAAW0MAAFZFAABSRwAATkgKAExJEgBKSRwASEolAEdK&#10;LgBGSzYARUs+AENLRgBCTE0AQUxWAEBMXwA+TGoAPEx2ADtMhQE5TJUBN0ynATZMvAE1TN0BNUv3&#10;ATVL/wE1Sv8BNkn/ATZJ/wG4SQAAoksAAI5KAAB+SgAAckoAAGhKAABfSQAAVUgAAFBKAABMSwAA&#10;SUwHAEZNEABEThkAQk8iAEFPKwBAUDMAP1A7AD5QQwA8UUoAO1FTADpRXAA4UWcAN1FzADVRggAz&#10;UZMBMlGlATBRugEvUdoBL1D2AS9P/wEwTv8BME7/ATBN/wG0TQAAnU0AAIpNAAB6TQAAbk0AAGRN&#10;AABbTQAAUU0AAEtPAABGUAAAQlIDAD9TDQA9VBUAPFQeADpVJwA5VS8AOFU3ADdWPwA2VkcANVZQ&#10;ADNWWQAyV2QAMFdxAC9XgAAtV5EAK1ejACpXuAApV9YAKVb1AClV/wAqVP8BKlP/ASpS/wGvUQAA&#10;mFEAAIVRAAB2UAAAalAAAGBQAABYUQAATlIAAEdTAABBVQAAO1gAADhZCgA1WhEANFoaADNbIgAy&#10;WysAMVszAC9cOwAuXEMALVxMACxcVgArXWAAKV1tAChdfAAmXY4AJF2hACNdtQAiXdIAIlzzACJb&#10;/wAjWv8AI1n/ACRY/wCoVQAAklQAAIBUAABxVAAAZlQAAFxUAABUVQAASlYAAENYAAA8WwAANl0A&#10;ADBgBQAtYQ4AK2EVACpiHQApYiUAKGIuACdjNgAmYz4AJWNHACNjUQAiZFwAIWRpAB9keQAeZIoA&#10;HGSeABtkswAZZM4AGmPxABth/wAbYP8AHGD/ABxf/wChWQAAjFgAAHtYAABtWAAAYlgAAFlYAABQ&#10;WQAAR1sAAD5eAAA3YAAAMWMAACpmAAAkaQkAIWoQACBqFwAfaiAAHmsoAB1rMAAcazkAG2tCABps&#10;TAAZbFgAF2xlABZsdAAUbIYAE2yaABJsrwARbMoAEWvvABJp/wATaP8AE2j/ABNn/wCZXQAAhV0A&#10;AHVcAABoXAAAXlwAAFVcAABLXgAAQmEAADlkAAAyZwAAK2oAACRtAAAecAEAF3MLABV0EQAUdBgA&#10;E3QhABJ1KQARdTIAEXU7ABB1RgAPdVIADnVfAA11bgAMdYEAC3WVAAp1qgAIdMMACXTnAApz/QAL&#10;cf8ADHH/AAxw/wCRYgAAf2EAAHBhAABkYQAAWmEAAE9iAABFZQAAPGgAADNsAAArbwAAJHIAAB12&#10;AAAXeQAAEXwEAA1/DAALfxIACn8ZAAl/IgAIfyoABn80AAV/PwAEf0sAAn9YAAF/ZwAAf3kAAH+O&#10;AAB/owAAfrsAAH3gAAB99wAAfP8AAHv/AAB7/wCJZwAAeGcAAGtmAABhZgAAVGcAAElpAAA/bQAA&#10;NXEAACx1AAAkeQAAHXwAABaAAAAQgwAADIYCAAaJCgABiQ8AAIkUAACKGwAAiiMAAIssAACLNwAA&#10;i0MAAItQAACLXwAAi3EAAIuGAACLnAAAirMAAInTAACI8wAAiP8AAIf/AACH/wCCbQAAc2wAAGhs&#10;AABabQAATm8AAEJzAAA4dwAALnsAACWAAAAdhAAAFYgAABCMAAALjwAABJIAAACUBgAAlQwAAJUQ&#10;AACWFQAAlxwAAJgkAACYLgAAmTkAAJlHAACZVgAAmWgAAJl9AACZlAAAmKsAAJfIAACW7gAAlv8A&#10;AJX/AACV/wB7dAAAb3MAAGFzAABTdgAARnoAADt/AAAwhAAAJogAAB2NAAAUkgAADpYAAAmZAAAB&#10;nAAAAKAAAAChAAAAogYAAKIMAACkEAAApRQAAKUcAACnJAAAqC8AAKg9AACpTAAAqV4AAKlyAACo&#10;iQAAqKIAAKi8AACn5QAApvsAAKb/AACl/wB3ewAAaHsAAFl+AABLggAAPocAADKNAAAnkgAAHZcA&#10;ABScAAAOoAAAB6QAAACoAAAAqwAAAK4AAACvAAAAsAAAALEEAACzCgAAtA4AALUTAAC2GwAAuCQA&#10;ALoxAAC6QAAAulIAALtlAAC7fQAAupcAALqxAAC60gAAuvMAALn/AAC5/wBvgwAAX4YAAFGLAABD&#10;kAAANpcAACqdAAAfogAAFacAAA2sAAAFsAAAALQAAAC3AAAAuwAAAL4AAAC/AAAAwAAAAMEAAADD&#10;AQAAxAcAAMUNAADHEQAAyhkAAM0kAADOMwAAz0QAANBYAADQbgAA0YgAANCkAADQwQAA0eYAANH4&#10;AADR/wBnjwAAV5QAAEmaAAA7oQAALqcAACGtAAAWswAADrgAAAa8AAAAwAAAAMMAAADGAAAAywAA&#10;AM0AAADOAAAA0AAAANEAAADUAAAA1gAAANoCAADcCQAA3w8AAOMXAADmJAAA5zYAAOhJAADpXwAA&#10;6ngAAOuUAADrrwAA68wAAOzoAADs9gBfngAAUKQAAEKrAAA0sgAAJrkAABm+AAAOwgAABMUAAADK&#10;AAAAzQAAANEAAADYAAAA2wAAAN8AAADgAAAA4gAAAOQAAADmAAAA6QAAAOsAAADuAAAA8QUAAPUN&#10;AAD5FgAA/CUAAP05AAD+TwAA/2cAAP+CAAD/nQAA/7UAAP/LAAD/5AD/ABEA/wAPAP8ADwD/ABEA&#10;/wAWAP8AIgD/AC8A/wA7AP8ARwD/AFIA/wBbAP8AZAD/AGwA/wBzAP8AegD/AIAA/wCGAP8AjAD+&#10;AJMA/QCZAPsAoQD6AKkA+AC0APcAwgD2ANoA9QDxAPQA/wDzAP8A8wD/AOkA/wDgAP8A2AD/ANMA&#10;/wD/AA4A/wALAP8ACgD/AAsA/wARAP8AHQD/ACoA/wA2AP8AQQD/AEwA/wBWAP4AXwD7AGYA+QBt&#10;APcAdAD1AHoA9ACAAPIAhgDwAI0A7wCUAO0AmwDsAKQA6gCuAOkAugDnAM0A5QDpAOQA+wDjAP8A&#10;4gD/AN4A/wDRAP8AzAD/AMgA/wD/AAkA/wAEAP8AAQD/AAQA/wAOAP8AGAD/ACQA/QAwAPsAOwD3&#10;AEYA8wBQAO8AWQDsAGAA6gBnAOcAbgDmAHQA5AB6AOIAgADgAIcA3gCOANwAlQDaAJ4A1gCoANQA&#10;swDRAMMAzwDfAM4A9ADMAP8AywD/AMsA/wDFAP8AvwD/ALwA/wD/AAIA/wAAAP8AAAD/AAAA/QAL&#10;APcAEwDxAB4A7QAqAOoANQDnAEAA4gBKAN0AUgDZAFoA1QBhANIAZwDQAG0AzgBzAMwAegDKAIAA&#10;yACHAMYAjwDEAJgAwgChAMAArQC+ALsAvADQALoA7QC5AP4AuAD/ALgA/wC3AP8AswD/ALAA/wD/&#10;AAAA/wAAAP8AAAD5AAAA7gAFAOUADgDeABgA2AAjANIALgDPADkAywBDAMcATADEAFQAwQBbAL8A&#10;YQC8AGcAuwBtALkAcwC3AHoAtQCBALQAiQCyAJIAsACbAK8ApwCsALQAqwDGAKkA5ACnAPgApgD/&#10;AKYA/wClAP8ApQD/AKQA/wD/AAAA/wAAAPUAAADqAAAA3gAAANAACgDIABIAwgAdAL4AKAC7ADMA&#10;uQA9ALUARgCyAE0AsABVAK0AWwCsAGEAqgBnAKgAbQCnAHMApQB6AKQAggCiAIwAoACWAJ8AoQCd&#10;AK4AmwC+AJkA2ACXAPEAlgD/AJYA/wCXAP8AlwD/AJcA/wD/AAAA9QAAAOcBAADUAAAAyQAAAMAA&#10;BAC4AA4AswAWAK8AIQCrACwAqAA2AKYAPwCjAEcAoQBPAJ8AVQCdAFsAmwBhAJoAZwCYAG4AlwB1&#10;AJUAfQCUAIYAkgCRAJAAnACOAKkAjAC4AIsAzQCJAOsAiAD9AIgA/wCIAP8AiAD/AIgA/wD5BgAA&#10;6QwAANQOAADDDAAAtwkAALACAACrAAkApgAQAKIAGgCeACUAmwAwAJgAOQCWAEEAlABJAJIAUACQ&#10;AFYAjgBcAI0AYgCLAGkAigBwAIgAeACHAIEAhQCMAIQAmACCAKUAgAC0AH4AyAB9AecAfAL5AHsD&#10;/wB7BP8AewT/AHsE/wDxDgAA3hUAAMUVAAC0FAAAqREAAKEOAACeCgAAmwMMAJcAEwCTAB4AkAEp&#10;AI0CMwCKAzwAiARDAIYFSwCFBlEAgwZXAIIHXgCAB2QAfwhsAH0IdAB8CH4AegmJAHgJlgB3CqMA&#10;dQqzAHMLxwByDOYAcA37AHAN/wBvDf8Abw3/AG8N/wDoFgAA0B4AALkdAACpHAAAnRoAAJUWAACQ&#10;EwAAjw4DAI4KDgCJCxcAhgwjAIMNLQCADTYAfg4+AHwORgB7Dk0AeQ9TAHgQWgB2EGEAdRBoAHMQ&#10;cQBxEXsAcBGHAG4RlABsEaIAaxKyAGkSxwBoE+cAZhP9AGUU/wBlFP8AZRP/AGUT/wDfHgAAxiQA&#10;ALAkAACgIwAAlCEAAIsfAACGGwAAgxcAAIISCAB/ERIAfBIdAHkUKAB2FDEAdBU6AHIWQQBxFkgA&#10;bxdPAG4XVgBsF10AaxhkAGkYbQBoGXcAZhmDAGQZkABjGp8AYRqvAGAaxABeG+QAXRz7AFwc/wBc&#10;G/8AXBv/AFwb/wDVJQAAvSoAAKgpAACYKQAAjCgAAIMlAAB9IgAAeR8AAHgbAwB2GQ8AchoYAG8c&#10;IwBtHS0Aax01AGkePQBoHkQAZh9LAGUfUgBjIFkAYiBhAGEgaQBfIXMAXSF/AFwhjQBaIpwAWSKs&#10;AFciwABWI+EAVSP5AFQj/wBUIv8AVCL/AFQi/wDNKwAAti4AAKIuAACSLgAAhS0AAHwrAAB2KAAA&#10;ciYAAG8jAABtIQwAaiIVAGcjHwBlJCkAYyQxAGIlOQBgJkEAXyZIAF0mTwBcJ1YAWyddAFknZgBY&#10;KHAAVih8AFQoigBTKZkAUSmqAFApvgBPKd4ATin3AE0p/wBNKf8ATSj/AE4o/wDIMAAAsDIAAJwy&#10;AACMMgAAgDEAAHYwAABwLQAAaysAAGgpAABmKAkAYygRAGApHABeKiUAXCsuAFsrNgBZLD0AWCxE&#10;AFctTABVLVMAVC1bAFMtYwBRLm4AUC56AE4uiABML5cASy+oAEkvuwBIL9sASC/2AEcv/wBHLv8A&#10;Ry3/AEgt/wDENAAAqzUAAJc1AACHNQAAezUAAHI0AABrMgAAZi8AAGIuAABfLQUAXC4QAFovGABY&#10;MCIAVjArAFUxMwBTMToAUjJCAFEySQBQMlAATjNYAE0zYQBLM2sASjN3AEg0hQBHNJUARTSmAEM0&#10;uQBCNNYAQjT0AEI0/wBCM/8AQjL/AEIy/wDAOAAApzgAAJM4AACDOAAAdzgAAG03AABmNgAAYTMA&#10;AF0yAABZMgIAVzMNAFQ0FQBSNR8AUTUoAE82MABONjgATDc/AEs3RgBKN04ASThWAEc4XwBGOGkA&#10;RDh1AEM4gwBBOZMAQDmkAD45uAA9OdMAPDnzADw4/wA9N/8APTf/AD02/wC7OwAAojsAAI87AAB/&#10;OwAAczsAAGo6AABiOQAAXTcAAFg2AABUNwAAUTgLAE85EwBNORwASzolAEo6LQBIOzUARzs8AEY8&#10;RABFPEsARDxTAEI8XABBPWcAPz1zAD49gQA8PZEAOj2jADk9tgA4PdEANz3yADc8/wA4O/8AODv/&#10;ADg6/wC2PQAAnj4AAIs+AAB8PgAAbz4AAGY9AABePQAAWDsAAFM6AABPOwAATDwIAEk9EQBHPhkA&#10;Rj8iAEQ/KgBDPzIAQkA6AEFAQQBAQEkAPkFRAD1BWgA8QWQAOkFwADhBfwA3QY8ANUKhADRCtAAy&#10;Qs4AMkHwADJA/wAzQP8AMz//ADQ+/wCxQAAAmkAAAIdAAAB4QQAAbEEAAGJAAABbQAAAVD8AAE4/&#10;AABKQAAARkEFAERCDgBCQxYAQEMfAD9EJwA+RC8APEQ3ADtFPgA6RUYAOUVOADhGWAA2RmIANUZu&#10;ADNGfAAxRo0AMEafAC5GswAtRswALUbvAC1F/wAuRP8ALkP/AC5D/wCsQwAAlkMAAINDAAB0QwAA&#10;aEMAAF9DAABXQwAAUEMAAEhDAABERQAAQUYBAD5HDAA8SBMAOkgcADlJJAA4SSwANkk0ADVKOwA0&#10;SkMAM0pMADJKVQAwS18AL0trAC1LegAsS4sAKkudAChLsQAnS8oAJ0vtACdK/wAoSf8AKEj/AClH&#10;/wCnRgAAkUYAAH9GAABwRgAAZUYAAFtGAABURgAATEcAAERIAAA/SgAAO0sAADdMCQA1TRAAM04Y&#10;ADJOIAAxTygAME8wAC9POAAuT0AALFBIACtQUgAqUFwAKFBoACdQdwAlUIgAJFCbACJQrwAhUMgA&#10;IFDrACFP/wAiTv8AIk3/ACNN/wChSQAAjEkAAHpJAABsSgAAYUoAAFhKAABQSgAASUsAAEBMAAA7&#10;TgAANVAAADFSBAAtUw0ALFQUACpUHAApVSQAKFUsACdVMwAmVTwAJVZFACRWTgAiVlkAIVZlAB9W&#10;dAAeVoUAHFaYABtWrAAZVsUAGVbpABpV/wAbVP8AG1P/ABxS/wCbTQAAhk0AAHVNAABoTQAAXU0A&#10;AFRNAABNTgAARU8AADxRAAA2UwAAMVUAACtYAAAmWgkAI1sQACJbFwAhXB8AIFwnAB9cLgAdXDcA&#10;HF1AABtdSgAaXVUAGF1hABddcAAVXYEAFF2VABNdqgARXcIAEV3nABJb/gATWv8AE1r/ABRZ/wCU&#10;UQAAgFEAAHBRAABkUQAAWVEAAFFRAABJUgAAQVMAADhWAAAyWQAAK1sAACVeAAAfYQMAGmMMABhk&#10;EQAXZBkAFmQhABVkKQAUZTEAE2U6ABJlRAARZVAAEGVdAA9lawAOZX0ADWWRAAxlpQAKZLwACmTg&#10;AAtj+QAMYv8ADWH/AA1h/wCNVQAAelUAAGtVAABfVQAAVlUAAE5VAABEVwAAPFkAADRcAAAsXwAA&#10;JmIAAB9lAAAZaAAAE2sFABBtDQAObhIADW4aAAxuIgAMbisAC240AApuPgAIbkoAB25XAAZuZQAE&#10;bnYAAm6KAABtnwAAbbYAAGzWAABs8wABa/8AAmr/AANq/wCFWgAAdFoAAGZaAABcWQAAU1kAAEha&#10;AAA/XQAANmAAAC5jAAAmZwAAH2oAABltAAATcQAADnQDAAp3CgAFdxAAAXcVAAB3HAAAdyQAAHgt&#10;AAB4NwAAeEMAAHhQAAB4XgAAeG8AAHiEAAB4mQAAd7AAAHbNAAB18AAAdf8AAHT/AAB0/wB+XwAA&#10;bl8AAGJeAABZXgAATV8AAEJiAAA5ZQAAMGgAACdsAAAfcAAAGHQAABJ3AAANewAACH4AAAKACAAA&#10;gQ0AAIERAACCFwAAgx4AAIMmAACEMAAAhDsAAIRIAACEVwAAhGgAAIR8AACEkwAAg6oAAILFAACB&#10;6wAAgf4AAID/AACA/wB3ZQAAaWQAAF9jAABSZAAAR2cAADxrAAAxbwAAKHMAACB3AAAYfAAAEX8A&#10;AAyDAAAGhwAAAIoAAACMAwAAjAkAAI0OAACOEQAAjxcAAJAeAACRJwAAkjIAAJI/AACSTgAAkl8A&#10;AJJzAACSiwAAkaIAAJG8AACQ5QAAj/wAAI7/AACO/wBxawAAZmoAAFhrAABLbQAAP3EAADR2AAAq&#10;ewAAIIAAABeFAAAQiQAAC40AAASRAAAAlQAAAJgAAACZAAAAmgMAAJsIAACcDQAAnhEAAJ8WAACg&#10;HgAAoigAAKI1AACjRAAAo1UAAKNpAACigAAAopoAAKGzAACg2AAAoPYAAJ//AACf/wBucQAAX3IA&#10;AFF1AABEeQAAN34AACyEAAAhigAAF48AABCUAAAKmQAAAZ0AAACgAAAApAAAAKcAAACoAAAAqQAA&#10;AKoAAACsBgAArQsAAK8QAACwFQAAsh4AALQpAAC0OQAAtEoAALVdAAC1cwAAtY4AALWoAAC0xgAA&#10;s+0AALL/AACy/wBmegAAV30AAEmCAAA8hwAAL44AACOUAAAYmgAAEJ8AAAmkAAAAqQAAAK0AAACw&#10;AAAAtAAAALcAAAC4AAAAuQAAALsAAAC8AAAAvgIAAMAIAADCDgAAxBQAAMceAADILAAAyT0AAMpQ&#10;AADKZgAAyn8AAMqbAADKuAAAyt0AAMr1AADK/wBehgAAT4sAAEGRAAAzmAAAJ58AABulAAARqwAA&#10;CbAAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMgAAADJAAAAywAAAMwAAADOAAAA0AAAANIAAADUBQAA&#10;2QwAAN0SAADhHgAA4i4AAONCAADkVwAA5W8AAOaMAADmqAAA5cUAAOXnAADm9gBWlAAASJsAADqi&#10;AAAsqQAAH7AAABO2AAALvAAAAMEAAADFAAAAyQAAAM0AAADSAAAA1gAAANoAAADbAAAA3gAAAOAA&#10;AADiAAAA5AAAAOcAAADpAAAA7QAAAPAKAAD0EQAA+B8AAPkyAAD6SAAA+18AAPx6AAD9lwAA/a8A&#10;AP3HAAD95AD/AA4A/wANAP8ADAD/AA4A/wATAP8AHgD/ACoA/wA2AP8AQgD/AE0A/wBXAP8AXwD/&#10;AGcA/wBuAP8AdAD/AHoA/wCBAP0AhwD8AI0A+gCUAPkAnAD3AKUA9QCvAPQAvADzAM8A8QDsAPAA&#10;/gDvAP8A7wD/AOMA/wDXAP8AzgD/AMoA/wD/AAoA/wAGAP8ABAD/AAgA/wAQAP8AGQD/ACUA/wAx&#10;AP8APQD/AEcA/gBRAPsAWQD5AGEA9gBoAPQAbgDzAHQA8QB6AO8AgQDuAIcA7ACOAOoAlgDoAJ8A&#10;5gCpAOMAtQDiAMYA4ADjAN8A+ADdAP8A3QD/ANQA/wDJAP8AwgD/AL4A/wD/AAMA/wAAAP8AAAD/&#10;AAEA/wANAP8AFAD9ACAA+gArAPcANgDzAEEA7wBLAOwAVADoAFsA5gBiAOMAaADhAG4A3wB0ANwA&#10;egDaAIEA2ACIANQAkADSAJgAzwCiAM0ArgDLALwAyQDTAMcA8ADGAP8AxAD/AMQA/wC7AP8AtgD/&#10;ALMA/wD/AAAA/wAAAP8AAAD/AAAA9wAIAPAAEADrABoA5wAlAOQAMADhADsA3ABFANUATQDRAFUA&#10;zgBbAMsAYgDJAGcAxwBtAMUAcwDDAHoAwQCBAL8AiQC9AJIAuwCcALkApwC3ALUAtQDIALMA5gCy&#10;APsAsQD/ALAA/wCuAP8AqgD/AKcA/wD/AAAA/wAAAP4AAADxAAAA5QACANwADQDTABQAzQAfAMoA&#10;KgDHADQAxAA+AMAARwC8AE4AugBVALcAWwC1AGEAswBnALIAbQCwAHMArgB6AKwAggCqAIsAqACV&#10;AKcAoAClAK0AowC+AKEA2wCgAPQAnwD/AJ4A/wCfAP8AnQD/AJsA/wD/AAAA/AAAAO4AAADgAAAA&#10;0AAAAMUACAC+ABAAuQAZALUAIwCzAC4AsAA3AK0AQACqAEgAqABPAKUAVQCjAFsAogBgAKAAZgCf&#10;AGwAnQBzAJsAewCaAIQAmACOAJYAmgCVAKcAkwC3AJEAzACQAOwAjwD/AI4A/wCOAP8AjgD/AI8A&#10;/wD8AAAA7wAAANsAAADJAAAAvQAAALUAAgCuAAwAqQATAKUAHQCiACcAoAAxAJ0AOgCaAEIAmABJ&#10;AJYATwCUAFUAkwBbAJEAYACQAGcAjgBtAI0AdQCLAH4AiQCJAIgAlQCGAKIAhQCxAIMAxACBAOQA&#10;gAD5AH8A/wCAAP8AgAD/AIAA/wD0AgAA4AkAAMcIAAC3BwAArAMAAKYAAACgAAcAmwAPAJgAFwCV&#10;ACEAkgAqAI8AMwCNADwAiwBDAIkASQCHAFAAhgBVAIQAWwCDAGEAgQBoAIAAcAB+AHkAfACEAHsA&#10;kAB5AJ0AeACsAHYAvgB1AN0AcwD0AHMA/wBzAP8AcwD/AHMA/wDpDQAAzxAAALkQAACpEAAAng4A&#10;AJcLAACTBgAAkAALAIwAEQCJABoAhgAkAIMALgCBADYAfwA+AH0ARAB8AEsAegBRAHkAVwB3AF0A&#10;dgBkAHQAbABzAXUAcQGAAG8CjQBuApoAbAOqAGsDuwBpBNYAaAbxAGgH/wBnB/8AZwf/AGcH/wDf&#10;FAAAwxcAAK4XAACeFgAAkxUAAIsSAACGEAAAhAwCAIMGDQCAAxQAfAUeAHkHKAB3CDAAdQg4AHMJ&#10;QAByCUYAcApMAG8KUwBtC1kAbAthAGoLaQBpDHIAZwx+AGYMiwBkDZkAYg2pAGENuwBgDdgAXg7z&#10;AF0O/wBdDv8AXQ7/AF0O/wDUHAAAuR0AAKQeAACVHQAAiRwAAIEaAAB7FwAAeBMAAHgQBgB3DQ8A&#10;cw4YAHAOIgBuDysAbBAzAGoQOwBpEEIAZxFJAGYRTwBkEVYAYxJdAGESZgBgEm8AXhJ7AFwTiABb&#10;E5cAWROnAFcUugBWFNUAVRXzAFQV/wBUFf8AVBX/AFQU/wDKIgAAsCIAAJ0jAACNIwAAgSIAAHkh&#10;AABzHgAAbxsAAG4XAABtEwwAahQUAGcVHgBlFicAYxYvAGEXNwBgFz4AXhhFAF0YSwBcGVIAWhla&#10;AFkZYgBXGmwAVhp3AFQahQBSG5QAURukAE8btwBOG9AATRzxAEwc/wBMHP8ATRz/AE0b/wDDJgAA&#10;qicAAJYnAACHKAAAeycAAHImAABsJAAAaCEAAGYeAABkGwgAYhsRAF8cGgBdHSMAWx4rAFoeMwBY&#10;HzoAVx9BAFYgSABUIE8AUyBXAFEhXwBQIWkATiF0AE0hggBLIpEASSKiAEgitABHIs0ARiPvAEUj&#10;/wBFIv8ARiL/AEYh/wC8KgAApCsAAJErAACCLAAAdisAAG0qAABmKQAAYiYAAF8kAABdIgQAWyEO&#10;AFgiFgBWIx8AVCQoAFMkMABSJTcAUCU+AE8mRQBOJkwATCZUAEsnXABJJ2YASCdxAEYnfwBFKI8A&#10;QyigAEEosgBAKMsAPyjtAD8o/wA/KP8AQCf/AEAn/wC3LQAAny4AAIwvAAB9LwAAcS8AAGguAABh&#10;LQAAXSsAAFooAABXJwAAVCcMAFIoEwBQKRwATiklAE0qLABLKjQASis7AEkrQgBILEkARixRAEUs&#10;WgBELGQAQi1vAEAtfQA/LY0APS2eADwtsAA6LcgAOi3rADot/wA6Lf8AOiz/ADos/wCyMAAAmzEA&#10;AIgyAAB5MgAAbTIAAGQyAABdMQAAWC8AAFUsAABRLAAATy0JAEwtEQBKLhkASS8iAEcvKgBGMDEA&#10;RTA4AEMwPwBCMUcAQTFPAEAxVwA+MWEAPTJtADsyewA5MosAODKcADYyrwA1MscANDLpADQy/wA1&#10;Mf8ANTH/ADUw/wCtMwAAljQAAIQ1AAB1NQAAaTUAAGA1AABZNAAAVDMAAFAwAABMMQAASTEGAEcy&#10;DwBFMxYAQzMfAEI0JwBANC4APzU2AD41PQA9NUQAPDZMADo2VQA5Nl8ANzZrADY2eAA0N4kAMjea&#10;ADE3rQAvN8UALzfoAC82/gAwNf8AMDX/ADA0/wCpNgAAkjYAAIA3AAByOAAAZjgAAF03AABWNwAA&#10;UDYAAEs0AABHNQAARDYDAEE3DQA/OBQAPjgcADw5JAA7OSwAOjkzADk6OgA4OkIANjpKADU6UwA0&#10;O10AMjtoADA7dgAvO4cALTuZACw7rAAqO8MAKTvmACo6/QAqOv8AKzn/ACw4/wCkOAAAjjkAAHw6&#10;AABuOgAAYzoAAFo6AABTOgAATToAAEY4AABCOgAAPzsAADw8CwA6PBEAOD0ZADc9IQA2PikAND4w&#10;ADM+NwAyPz8AMT9HADA/UAAuP1oALUBmACtAdAApQIQAKECXACZAqgAlQMEAJEDlACQ//AAlPv8A&#10;Jj3/ACY9/wCfOwAAijwAAHg9AABqPQAAXz0AAFY9AABPPQAAST0AAEI9AAA8PgAAOT8AADZBCAA0&#10;QQ8AMkIWADFCHgAvQyUALkMtAC1DNAAsRDwAK0REACpETQAoRFgAJ0VjACVFcQAjRYIAIkWVACBF&#10;qAAfRb8AHkTjAB9E+wAfQ/8AIEL/ACFB/wCaPgAAhT8AAHRAAABnQAAAXEAAAFNAAABMQAAARkAA&#10;AD5BAAA4QwAANEUAADBGAwAtRw0AK0gSACpIGgApSCIAKEkpACdJMQAlSTkAJElBACNKSgAiSlUA&#10;IEphAB9KbwAdSn8AG0qSABpKpgAYSr0AF0rgABhJ+gAZSP8AGkf/ABpH/wCVQgAAgEIAAHBDAABj&#10;QwAAWEMAAFBDAABJQwAAQkQAADtFAAA1RwAAMEkAACtLAAAmTQkAJE4QACJOFgAhTx0AIE8lAB9P&#10;LAAeTzUAHU89ABxQRwAaUFEAGVBdABdQawAWUHwAFFCPABNQpAARULoAEVDeABFP+AASTv8AE03/&#10;ABRN/wCPRQAAe0YAAGtGAABfRwAAVUcAAE1HAABGRwAAP0cAADdKAAAxTAAAK04AACZQAAAgUwMA&#10;HFUMABpWEQAZVhgAF1YgABZWJwAVVjAAFFY5ABNXQgASV00AEVdZABBXaAAPV3kADleMAA1XoAAL&#10;V7YAC1bUAAtW9AAMVf8ADVT/AA5T/wCISQAAdkoAAGdKAABbSgAAUUoAAEpKAABDSgAAO0wAADNO&#10;AAAsUQAAJlQAACFWAAAbWQAAFVwHABFeDQAQXhMAEF4aAA5eIgAOXioADV4zAAxePQALXkgACl5U&#10;AAheYgAHXnMABV6GAANemwACXrEAAl3MAAJd7gADXP8ABFv/AAVb/wCBTgAAcE4AAGJOAABXTgAA&#10;Tk4AAEdOAAA+TwAANlEAAC5UAAAnVwAAIVoAABtdAAAVYAAAEGMDAAxmCwAIZxAABmcVAAVnHAAE&#10;ZyQAAmctAAFnNwAAZ0IAAGdOAABnXAAAZ20AAGeAAABmlQAAZqwAAGXHAABl6wAAZPwAAGT/AABj&#10;/wB6UgAAalMAAF1SAABUUgAAS1IAAEJTAAA5VQAAMFgAAChbAAAhXwAAGmIAABRlAAAQaAAADGsB&#10;AAZuCQAAbw4AAG8SAABvGAAAcB8AAHAnAABxMAAAcTsAAHFIAABxVgAAcWYAAHF5AABxjwAAcKcA&#10;AG/BAABv5wAAbvwAAG3/AABt/wBzWAAAZVcAAFpXAABRVgAARlcAADxaAAAyXQAAKmEAACJkAAAa&#10;aAAAFGwAAA5vAAAKcgAABHYAAAB4BQAAeAsAAHkOAAB6EwAAexkAAHwgAAB9KQAAfTMAAH1AAAB9&#10;TgAAfV4AAH1yAAB9iAAAfKEAAHy6AAB74gAAevoAAHn/AAB4/wBtXQAAYFwAAFdcAABLXQAAQF8A&#10;ADVjAAArZwAAI2sAABpvAAATcwAADncAAAh7AAACfgAAAIIAAACDAQAAhAYAAIULAACGDwAAiBMA&#10;AIkZAACKIQAAiysAAIs3AACMRgAAi1YAAItpAACLgAAAi5kAAIqzAACJ2AAAiPcAAIj/AACH/wBo&#10;YwAAXmIAAFFiAABEZQAAOGkAAC5uAAAkcwAAGngAABN9AAANgQAABoUAAACJAAAAjQAAAJAAAACS&#10;AAAAkgAAAJQFAACVCgAAlw4AAJgSAACaGAAAmyEAAJwtAACdPAAAnUwAAJxfAACcdgAAm5EAAJur&#10;AACayQAAmvAAAJn/AACY/wBlaQAAV2kAAElsAAA9cQAAMHYAACV8AAAbgQAAEocAAAyMAAAEkQAA&#10;AJUAAACZAAAAnQAAAKAAAAChAAAAogAAAKQAAAClAQAApwcAAKkMAACqEQAArRgAAK8iAACvMAAA&#10;r0EAAK9UAACvawAAroUAAK6hAACuvgAAreYAAKz8AACs/wBecQAAT3QAAEJ5AAA1fwAAKIUAAB2M&#10;AAATkgAADJgAAAOdAAAAogAAAKYAAACqAAAArgAAALAAAACxAAAAswAAALQAAAC2AAAAuAAAALoE&#10;AAC8CgAAvhAAAMEXAADDJAAAwzUAAMRJAADEXgAAxXcAAMWTAADFrwAAxdEAAMPyAADD/wBWfAAA&#10;R4IAADqIAAAsjwAAIJYAABSdAAANowAAA6kAAACuAAAAsgAAALcAAAC7AAAAvwAAAMIAAADCAAAA&#10;xQAAAMYAAADIAAAAygAAAM0AAADPAAAA0ggAANUOAADbGAAA3ScAAN46AADfUAAA4GgAAOCEAADh&#10;oQAA4b0AAOHiAADg9ABOiwAAQJIAADKZAAAloQAAGKgAAA6vAAAFtQAAALoAAAC/AAAAxAAAAMgA&#10;AADOAAAA0QAAANQAAADVAAAA2AAAANoAAADdAAAA3wAAAOIAAADkAAAA5wAAAOsFAADvDgAA9BkA&#10;APUrAAD2QQAA91gAAPhyAAD5kAAA+asAAPjEAAD44QD/AAsA/wAIAP8ACQD/AAwA/wASAP8AGgD/&#10;ACYA/wAyAP8APgD/AEgA/wBSAP8AWgD/AGIA/wBpAP8AbwD/AHUA/gB7APwAgQD7AIgA+QCPAPcA&#10;lwD1AKAA8wCqAPIAtwDvAMkA7QDmAOwA+wDrAP8A6wD/AN0A/wDOAP8AxgD/AMIA/wD/AAQA/wAA&#10;AP8AAAD/AAUA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA/QBMAPkAVAD3AFwA9ABjAPIAaQDwAG8A&#10;7gB1AOwAewDqAIIA6ACJAOcAkQDkAJoA4gCkAOAAsADdAMAA2gDcANgA9ADVAP8A0wD/AMsA/wDB&#10;AP8AuwD/ALcA/wD/AAAA/wAAAP8AAAD/AAAA/wAKAP0AEQD5ABsA9gAnAPQAMgDwADwA7ABGAOgA&#10;TgDkAFYA4QBcAN4AYwDcAGgA2QBuANUAdADSAHsA0ACCAM0AigDLAJMAyACdAMYAqADEALcAwQDM&#10;AMAA6wC+AP8AvQD/AL0A/wC0AP8ArgD/AKsA/wD/AAAA/wAAAP8AAAD6AAAA8gAFAOoADgDlABYA&#10;4AAhAN0AKwDbADYA0wA/AM4ASADKAE8AxwBWAMQAXADCAGEAwABnAL4AbQC8AHMAugB6ALgAggC2&#10;AIsAtACWALIAoQCwAK8ArgDBAK0A4ACrAPcAqgD/AKkA/wCmAP8AoQD/AJ8A/wD/AAAA/wAAAPcA&#10;AADoAAAA3AAAANAACgDKABEAxQAbAMIAJQC/AC8AvAA4ALgAQQC1AEgAsgBPALAAVQCuAFsArABh&#10;AKoAZgCoAGwApwBzAKUAewCjAIQAoQCOAJ8AmgCdAKcAmwC4AJoA0ACZAO8AmAD/AJcA/wCWAP8A&#10;lAD/AJIA/wD/AAAA9gAAAOQAAADSAAAAxQAAALsABQC1AA4AsAAVAKwAHwCqACkAqAAyAKUAOgCi&#10;AEIAoABJAJ4ATwCcAFUAmgBaAJgAYACWAGYAlQBsAJMAdACSAH0AkACHAI4AkwCMAKEAiwCwAIoA&#10;xQCIAOYAhwD7AIYA/wCHAP8AhwD/AIYA/wD4AAAA5QAAAM0AAAC9AAAAswAAAKoAAACjAAoAnwAR&#10;AJsAGQCZACMAlwAsAJUANACSADwAkABDAI4ASQCMAE8AigBUAIkAWgCHAGAAhgBmAIQAbgCDAHcA&#10;gQCBAH8AjQB+AJsAfACqAHsAvAB6ANsAeAD1AHgA/wB4AP8AeAD/AHgA/wDtAAAA0QIAALsCAACs&#10;AQAAogAAAJsAAACWAAUAkQANAI0AFACLAB0AiAAmAIYALgCEADYAggA9AIAAQwB+AEkAfQBPAHwA&#10;VQB6AFsAeQBhAHcAaQB1AHEAdAB8AHIAiABxAJYAbwClAG4AtgBtAM4AbADuAGsA/wBrAP8AawD/&#10;AGsA/wDfCwAAwgwAAK4MAACeDAAAkwsAAIwHAACIAgAAhQAJAIEAEAB/ABcAfAAgAHoAKAB4ADAA&#10;dgA4AHQAPgBzAEQAcQBKAHAAUABuAFYAbQBdAGwAZABqAG0AaAB3AGcAhABlAJIAZAChAGMAsgBh&#10;AMkAYADpAGAA/ABgAP8AYAD/AGAA/wDQEAAAthEAAKISAACTEgAAiBEAAIAPAAB8DQAAeQkBAHgD&#10;CwB1ABEAcwAaAHAAIwBuASsAbAEzAGoCOQBpA0AAZwNGAGYETABlBFIAYwVZAGIFYQBgBWoAXwZ0&#10;AF0GgQBcB48AWgefAFkHsABXB8YAVgnnAFYK+wBVCv8AVQr/AFYK/wDGFQAArRcAAJkYAACKGAAA&#10;fxcAAHYWAABxEwAAbhAAAG0NBQBtCQ0AagkUAGcKHQBlCiYAYwsuAGIMNQBgDDwAXwxCAF4NSABc&#10;DU8AWw1WAFkNXgBYDmgAVg5zAFUOgABTDo8AUQ6fAFAOsQBODsgATRDqAE0Q/QBNEP8ATRD/AE0Q&#10;/wC8GwAApRwAAJIdAACDHgAAdx0AAG8cAABpGgAAZhcAAGQUAABkEAgAYg8QAF8QGABdECEAWxEp&#10;AFoRMQBYEjgAVxI+AFYSRQBUEkwAUxNTAFETWwBQE2UAThRwAEwUfQBLFIwASRScAEcVrgBGFcUA&#10;RRXoAEUW/gBFFv8ARRX/AEUV/wC1HwAAniEAAIsiAAB8IgAAcSIAAGghAABiHwAAXx0AAFwaAABb&#10;FwIAWhUNAFcWFABVFh0AVBclAFIYLQBRGDQATxg7AE4ZQgBNGUgASxpQAEoaWABIGmIARxptAEUb&#10;egBDG4kAQhuaAEAbrAA/G8IAPhzlAD0c/AA+HP8APhv/AD4b/wCvIwAAmCQAAIYlAAB3JgAAbCYA&#10;AGMlAABdJAAAWSIAAFYfAABUHQAAUxwLAFEcEgBOHRoATR0iAEseKQBKHjEASR83AEcfPgBGIEUA&#10;RSBNAEMgVQBCIF8AQCFqAD8hdwA9IYcAOyGYADkhqgA4IsAANyLjADci+wA3Iv8AOCH/ADgh/wCq&#10;JgAAlCcAAIEpAABzKQAAZykAAF8pAABYKAAAVCYAAFEjAABPIgAATCIHAEoiEABIIhcARyMfAEUk&#10;JgBEJC4AQiQ0AEElOwBAJUMAPyVKAD0mUwA8JlwAOiZnADkmdQA3J4QANSeWADQnqAAyJ74AMSfh&#10;ADEn+QAyJv8AMib/ADMl/wClKQAAjyoAAH0sAABvLAAAZC0AAFssAABVKwAAUCoAAEwoAABKJgAA&#10;RycEAEQnDQBCKBQAQSgcAD8pIwA+KSsAPSkyADwqOQA7KkAAOSpIADgrUAA2K1oANStlADMrcgAx&#10;K4IAMCyUAC4spwAsLLwAKyzeACws+AAsK/8ALSr/AC0q/wChLAAAiy0AAHkuAABrLwAAYC8AAFgv&#10;AABRLgAATC4AAEgsAABFKwAAQSsAAD8sCwA9LBEAOy0ZADouIQA5LigANy4vADYvNgA1Lz4ANC9F&#10;ADMvTgAxMFgAMDBjAC4wcAAsMIAAKjCSACkwpQAnMLoAJjDcACYw9wAnL/8AKC//ACgu/wCcLgAA&#10;hzAAAHYxAABoMgAAXTIAAFUyAABOMQAASDEAAEQwAABALwAAPDAAADoxCQA3MRAANjIWADUyHgAz&#10;MyUAMjMsADEzMwAwNDsALzRDAC00TAAsNFYAKjVhACk1bgAnNX4AJTWQACM1owAiNbkAITXZACE0&#10;9gAiNP8AIzP/ACMy/wCYMQAAgzMAAHI0AABlNAAAWjUAAFE1AABLNAAARTQAAEA0AAA6MwAANzQA&#10;ADQ1BgAyNg4AMDcTAC83GwAuNyIALTgpACs4MQAqODgAKTlAACg5SQAmOVMAJTlfACM5bAAhOnwA&#10;IDqOAB46ogAcOrcAGznVABw59QAdOP8AHTj/AB43/wCTNAAAfzYAAG43AABhNwAAVzcAAE43AABI&#10;NwAAQjcAADw3AAA1OAAAMjkAAC86AgAsOwsAKjwRACk8GAAoPR8AJj0mACU9LgAkPTUAIz49ACI+&#10;RgAgPlAAHz5cAB0/aQAbP3kAGj+MABg/oAAWP7UAFT7SABY+8wAXPf8AGDz/ABg8/wCONwAAejgA&#10;AGo5AABeOgAAUzoAAEs6AABFOgAAPzoAADk6AAAyPAAALj4AAClAAAAmQQgAJEIOACJCFAAhQhsA&#10;IEMjAB9DKgAeQzIAHEM6ABtEQwAaRE0AGERZABdEZwAVRHcAE0SKABJEngARRLMAEETQABBD8gAR&#10;Qv8AEkL/ABNB/wCJOwAAdjwAAGY9AABaPQAAUD0AAEg9AABCPQAAPD0AADY+AAAvQAAAKkIAACVE&#10;AAAhRgMAHUgMABtJEQAZSRcAGEkeABdJJgAWSS4AFUo2ABRKQAATSkoAEUpWABBKZAAPSnQADkqH&#10;AA1KmwAMSrAACkrKAAtJ7AAMSP8ADUf/AA1H/wCDPgAAcT8AAGJAAABWQAAATUAAAEVAAAA/QAAA&#10;OUEAADJCAAArRQAAJkcAACFJAAAcSwAAFk4HABNQDgASUBMAEVAZABBQIQAPUCkADlAxAA1QOwAN&#10;UUYAC1FRAApRXwAJUW8AB1CBAAVQlgADUKsAAlDFAANP6AADT/sABU7/AAZN/wB9QgAAa0MAAF1E&#10;AABSRAAASkQAAENDAAA8RAAANUUAAC5HAAAnSgAAIUwAABxPAAAXUQAAElQDAA5XCgALWBAAClgV&#10;AAhYHAAHWCQABlgsAAVYNgADWEAAAVhMAABYWgAAWGkAAFh8AABYkQAAV6cAAFfAAABW5QAAVvkA&#10;AFX/AABV/wB2RwAAZkcAAFlIAABPRwAAR0cAAEBHAAA4SAAAMEoAAClNAAAiUAAAHFMAABZVAAAR&#10;WAAADVsCAAleCQAEXw4AAF8SAABfGAAAYB8AAGAnAABgMAAAYDsAAGBHAABgVAAAYGMAAGB2AABg&#10;iwAAX6IAAF+7AABf4gAAXvkAAF3/AABd/wBvSwAAYUwAAFVMAABMSwAAREsAADtMAAAyTgAAK1EA&#10;ACNUAAAcVwAAFlsAABFeAAANYAAACGMAAAJmBwAAZwwAAGcPAABoEwAAaRkAAGohAABqKQAAajQA&#10;AGpAAABqTQAAal0AAGpvAABqhQAAap0AAGm2AABo3QAAaPcAAGf/AABm/wBpUQAAXFAAAFJQAABK&#10;TwAAP1AAADVTAAAtVgAAJFkAAB1dAAAWYAAAEGQAAAxnAAAGagAAAG4AAABvAwAAcAgAAHENAABy&#10;EAAAdBQAAHUbAAB2IwAAdywAAHc4AAB2RgAAdlYAAHZoAAB2fgAAdpcAAHWxAAB00wAAc/UAAHP/&#10;AABy/wBjVgAAWFUAAFBUAABEVQAAOVgAAC9bAAAmXwAAHWMAABVnAAAQbAAACnAAAARzAAAAdgAA&#10;AHoAAAB8AAAAfAMAAH4IAAB/DAAAgRAAAIIUAACEGwAAhSQAAIYvAACGPQAAhk0AAIVfAACFdQAA&#10;hY8AAISpAACDyQAAgvEAAIH/AACA/wBfWwAAVloAAElbAAA9XgAAMmEAACdmAAAeawAAFXAAAA51&#10;AAAJeQAAAX4AAACBAAAAhQAAAIgAAACKAAAAiwAAAI0BAACOBgAAkAsAAJEPAACTFAAAlRsAAJcm&#10;AACXNAAAl0QAAJdWAACWbAAAlYYAAJWiAACUwQAAk+oAAJL/AACS/wBdYQAAT2EAAEJkAAA2aQAA&#10;Km4AAB90AAAVeQAADn8AAAeEAAAAiQAAAI4AAACSAAAAlgAAAJgAAACaAAAAmwAAAJ0AAACfAAAA&#10;oQMAAKMIAAClDQAApxMAAKkcAACqKAAAqjkAAKpLAACqYQAAqXoAAKiZAACotQAAp90AAKf4AACm&#10;/wBWaAAASGwAADpwAAAudgAAIn0AABeEAAAOigAAB5AAAACWAAAAmgAAAJ8AAACjAAAApwAAAKoA&#10;AACrAAAArQAAAK8AAACxAAAAswAAALUAAAC4BQAAugwAAL0SAADAHAAAwC0AAMBAAAC/VQAAv24A&#10;AL6LAAC+qAAAvskAAL3vAAC8/gBOdAAAQHkAADJ/AAAlhwAAGY4AABCVAAAHnAAAAKIAAACnAAAA&#10;rAAAALAAAAC1AAAAuQAAALwAAAC9AAAAvwAAAMEAAADDAAAAxgAAAMgAAADKAAAAzQIAANALAADV&#10;EgAA1iEAANc0AADYSQAA2WAAANp8AADamgAA27UAANvZAADb8gBGggAAOIkAACuQAAAdmAAAEqAA&#10;AAqnAAAArgAAALQAAAC5AAAAvgAAAMIAAADIAAAAywAAAM4AAADPAAAA0gAAANQAAADWAAAA2gAA&#10;AN0AAADfAAAA4gAAAOYAAADqCgAA7xMAAPAlAADyOgAA81EAAPRrAAD0iQAA9aUAAPW/AAD13QD/&#10;AAYA/wADAP8ABQD/AAsA/wAQAP8AFwD/ACIA/wAtAP8AOQD/AEQA/wBNAP8AVQD/AF0A/wBkAP8A&#10;agD/AHAA/QB2APsAfAD5AIMA9wCKAPUAkgDzAJsA8ACmAO4AswDrAMQA6QDkAOcA+QDmAP8A5QD/&#10;ANMA/wDHAP8AvwD/ALsA/wD/AAAA/wAAAP8AAAD/AAIA/wALAP8AEgD/AB0A/wAoAP8AMwD/AD4A&#10;/ABHAPgATwD0AFcA8QBdAO4AYwDsAGkA6gBvAOgAdQDmAHwA5ACDAOIAiwDfAJUA3ACfANkAqwDV&#10;ALsA0gDUAM8A8gDNAP8AzAD/AMUA/wC6AP8AtAD/ALAA/wD/AAAA/wAAAP8AAAD/AAAA/wAGAPkA&#10;DwD1ABcA8wAiAPEALQDtADcA5wBAAOIASQDfAFAA2wBXANcAXQDUAGMA0QBoAM8AbgDMAHUAygB8&#10;AMgAhADFAI0AwgCYAMAApAC9ALIAuwDGALkA6AC4AP0AtwD/ALYA/wCtAP8ApwD/AKMA/wD/AAAA&#10;/wAAAP8AAAD1AAAA6wABAOQADADeABMA2QAcANMAJgDRADAAzAA6AMgAQgDEAEoAwABQAL0AVgC7&#10;AFwAuQBhALcAZwC1AG0AswB0ALEAfACvAIUArQCQAKoAnACoAKoApgC7AKUA2gCjAPUAowD/AKIA&#10;/wCeAP8AmgD/AJcA/wD/AAAA/gAAAO8AAADfAAAA0AAAAMcABwDBAA8AvAAXALkAIAC3ACoAtQAz&#10;ALAAOwCtAEMAqwBJAKgATwCmAFUApABaAKMAYAChAGYAnwBtAJ0AdACcAH0AmgCIAJgAlACWAKIA&#10;lACyAJIAyQCRAOsAkQD/AJAA/wCQAP8AjAD/AIoA/wD8AAAA7AAAANkAAADHAAAAugAAALEAAgCr&#10;AAwApwASAKQAGwChACQAoAAsAJ4ANQCbADwAmABDAJYASQCUAE8AkgBUAJAAWgCPAF8AjQBmAIsA&#10;bQCJAHYAiACAAIYAjACEAJoAggCqAIEAvgCAAOAAgAD5AH8A/wB/AP8AfwD/AH4A/wDxAAAA2AAA&#10;AMIAAACzAAAAqAAAAKAAAACZAAcAlQAOAJIAFQCQAB4AjgAmAI0ALgCKADYAhwA9AIUAQwCEAEkA&#10;ggBOAIEAVAB/AFkAfgBgAHwAZwB6AG8AeQB6AHcAhgB1AJQAdACjAHIAtQByAM8AcQDxAHAA/wBw&#10;AP8AcAD/AHEA/wDhAAAAxAAAALAAAACiAAAAlwAAAJEAAACLAAIAhgALAIMAEQCBABgAfwAhAH0A&#10;KQB8ADAAeQA3AHgAPQB2AEMAdABJAHMATgByAFQAcABaAG8AYgBtAGoAawB0AGoAgABoAI4AZwCd&#10;AGUArwBlAMYAZADoAGQA/QBjAP8AYwD/AGQA/wDPBQAAtgcAAKMIAACUCAAAiQcAAIIDAAB+AAAA&#10;ewAGAHcADgB1ABMAcgAbAHEAIwBvACsAbQAyAGwAOABqAD4AaQBEAGcASQBmAE8AZQBWAGMAXQBi&#10;AGUAYABvAF8AewBdAIkAXACZAFsAqgBZAL8AWQDhAFgA+ABYAP8AWAD/AFkA/wDCDAAAqg0AAJcO&#10;AACJDgAAfQ4AAHYNAABxCgAAbwYAAG0ACgBrABAAaQAWAGcAHgBlACYAYwAtAGEAMwBgADkAXwA/&#10;AF0ARQBcAEsAWwBSAFoAWQBYAGIAVwBsAFUAeABTAIYAUgCWAFEApwBQALsATwHbAE4C9ABOA/8A&#10;TgT/AE4D/wC4EAAAoRIAAI4TAAB/EwAAdBMAAGwSAABnEAAAZQ4AAGMLAwBjBgwAYQQRAF4DGQBc&#10;BCEAWwUoAFkGLwBYBjUAVgc7AFUHQgBUB0gAUwhPAFEIVgBQCV8ATglpAE0JdgBLCoQASQqUAEgK&#10;pgBHCroARgrYAEUL8wBFDP8ARQz/AEUM/wCwFAAAmRYAAIcYAAB4GQAAbRgAAGUXAABfFgAAXBMA&#10;AFoRAABaDgYAWgwNAFcMFABVDBwAUw0kAFINKwBQDTEATw44AE4OPgBNDkUASw5NAEoOVQBID14A&#10;Rw9oAEUPdQBDEIQAQRCVAEAQpgA+ELsAPRDcAD0R9gA9Ef8APRD/AD4Q/wCpGQAAkhsAAIEcAABy&#10;HQAAZx0AAF8cAABZGwAAVRkAAFMWAABSEwAAUhEKAFAQEABOERgATBEgAEoSJwBJEi4ASBM0AEcT&#10;OwBFE0IARBNJAEMUUgBBFFsAPxRlAD4VcgA8FYEAOhWSADgVpAA3FbkANRXYADUW9QA2Fv8ANhb/&#10;ADcV/wCjHAAAjR4AAHsgAABtIQAAYiEAAFohAABUHwAAUB4AAE0bAABMGQAASxYGAEkWDgBHFxUA&#10;RRccAEQYJABCGCoAQRgxAEAZOAA/GT8APRlGADwaTwA6GlgAORpjADcbbwA1G34AMxuQADIbogAw&#10;G7cALxvTAC8c8wAvG/8AMBv/ADAb/wCdHwAAiCIAAHcjAABpJAAAXiQAAFYkAABQIwAASyIAAEgg&#10;AABGHQAARRwCAEMcDABBHBIAPx0ZAD4dIQA8HicAOx4uADofNQA5HzwANx9EADYfTAA0IFYAMyBg&#10;ADEgbQAvIHwALSGOACwhoAAqIbUAKSHQACkh8gApIf8AKiD/ACsg/wCZIgAAhCUAAHMmAABlJwAA&#10;WycAAFMnAABMJgAARyUAAEQkAABCIQAAPyEAAD0hCQA7IRAAOSIWADgiHgA2IyUANSMrADQkMgAz&#10;JDkAMiRBADAkSgAvJVMALSVeACslawAqJXoAKCWMACYlnwAkJbMAIyXOACMl8AAkJf8AJST/ACUk&#10;/wCUJQAAgCcAAG8pAABiKgAAVyoAAE8qAABJKQAARCgAAEAnAAA9JgAAOiUAADcmBgA1Jg4ANCcU&#10;ADInGwAxKCIAMCgpAC8oMAAtKTcALCk/ACspRwApKVEAKCpcACYqaQAkKngAIyqKACEqnQAfKrIA&#10;HirMAB4q7wAfKf8AICn/ACEo/wCQKAAAfCoAAGwrAABfLAAAVCwAAEwsAABGLAAAQSsAADwrAAA4&#10;KgAANSoAADIrAwAwKwwALiwRAC0sGAAsLB8AKi0mACktLQAoLTQAJy48ACYuRQAkLk8AIy5aACEv&#10;ZwAfL3YAHS+IABwvmwAaL7AAGC/KABgu7QAZLv8AGy3/ABst/wCMKwAAeC0AAGguAABbLwAAUS8A&#10;AEkvAABDLwAAPi4AADkuAAA0LgAAMC4AAC0vAAArMAoAKTEQACcxFQAmMRwAJTIjACQyKgAjMjEA&#10;ITM5ACAzQgAfM0wAHTNXABszZAAaNHQAGDSGABY0mgAUM64AEzPIABMz7AAUM/8AFTL/ABYx/wCH&#10;LgAAdC8AAGUxAABYMQAATjIAAEYyAABAMQAAOzEAADYxAAAxMQAAKzMAACg0AAAlNQYAIzYNACE2&#10;EgAgNxkAHzcgAB43JwAdOC4AGzg2ABo4PwAZOEkAFzlVABU5YgAUOXEAEjmEABE5mAAQOa0ADjjH&#10;AA446wAQOP8AEDf/ABE2/wCDMQAAcDIAAGE0AABVNAAASzQAAEQ0AAA9NAAAODQAADM0AAAtNQAA&#10;KDcAACQ5AAAgOgIAHTsLABs8EAAZPRUAGD0cABc9IwAWPSsAFT4zABQ+PAASPkYAET5SABA+XwAP&#10;Pm8ADj6BAAw+lQALPqkACj7BAAo95AALPfsADDz/AA07/wB9NAAAazYAAF03AABRNwAASDcAAEE3&#10;AAA7NwAANTcAADA3AAAqOQAAJTsAACA9AAAcPwAAF0EGABRDDQASQxIAEUMYABFDHwAQRCcAD0Qv&#10;AA5EOQANREMADEROAAtEWwAJRGoAB0R8AAZEkAAEQ6UAAkO9AAND4AADQ/YABEL/AAZB/wB4OAAA&#10;ZzkAAFk6AABOOgAARToAAD46AAA4OgAAMzoAAC07AAAnPQAAIUAAABxCAAAXRAAAE0YDAA9JCgAN&#10;Sg8ADEoUAAtKGwAJSiMACEorAAdKNAAFSj4ABEpJAAJKVgAASmUAAEp3AABKiwAASqEAAEm5AABJ&#10;3QAASfUAAEj/AABI/wByPAAAYj0AAFU+AABKPgAAQj0AADw9AAA2PQAALz4AAClAAAAjQgAAHUUA&#10;ABdHAAATSgAAD0wCAAtPCQAHUA0AA1ERAABRFwAAUR4AAFEmAABRLwAAUTkAAFFEAABSUQAAUmAA&#10;AFFyAABRhwAAUZ0AAFG1AABQ2AAAUPUAAE//AABP/wBsQAAAXUEAAFFBAABHQQAAQEAAADlAAAAy&#10;QQAAKkMAACRGAAAeSAAAF0sAABJOAAAOUQAAC1MBAAZWBwAAVwwAAFgQAABYEwAAWRkAAFohAABa&#10;KQAAWjMAAFo/AABaTAAAWloAAFpsAABagQAAWZkAAFmxAABY0QAAWPQAAFf/AABX/wBlRQAAWEUA&#10;AE1FAABFRAAAPkQAADVFAAAtRwAAJUoAAB5NAAAYUAAAElMAAA5WAAAKWQAABFwAAABeBAAAXwkA&#10;AGANAABhEAAAYhUAAGMbAABkIwAAZC0AAGQ4AABkRQAAZFQAAGRmAABkewAAY5MAAGOtAABizAAA&#10;YfIAAGH/AABg/wBfSgAAU0oAAEpJAABDSAAAOUkAAC9MAAAnTwAAH1IAABhVAAASWQAADV0AAAhg&#10;AAACYwAAAGYAAABoAQAAaQUAAGoKAABrDQAAbREAAG4WAABwHQAAcSYAAHExAABwPgAAcE4AAHBf&#10;AABwcwAAb40AAG+nAABuxgAAbe8AAGz/AABs/wBaTwAAUE4AAEhNAAA9TgAAM1EAAClUAAAgWAAA&#10;GFwAABFgAAAMZAAABmgAAABrAAAAbwAAAHIAAAB0AAAAdQAAAHcEAAB4CQAAeg0AAHwQAAB9FgAA&#10;fx4AAIAoAACANQAAgEUAAH9WAAB/awAAf4QAAH6gAAB9vgAAfOkAAHv/AAB6/wBWVAAATlMAAEJU&#10;AAA3VgAALFoAACJfAAAYYwAAEWgAAAttAAADcgAAAHYAAAB6AAAAfQAAAIAAAACDAAAAhAAAAIYA&#10;AACHAgAAiQcAAIsMAACNEAAAkBYAAJIfAACSLAAAkjsAAJJNAACRYgAAkXoAAI+XAACPtAAAjuEA&#10;AIz7AACM/wBVWQAASFoAADtdAAAvYQAAJGYAABlsAAARcgAACncAAAJ9AAAAggAAAIYAAACLAAAA&#10;jgAAAJEAAACTAAAAlQAAAJcAAACZAAAAmwAAAJ0EAACfCgAAog8AAKQWAACmIQAApjEAAKZDAACl&#10;VwAApHAAAKOOAACjqwAAodAAAKD1AACf/wBOYQAAQGQAADNpAAAnbgAAG3UAABF8AAALgwAAAIkA&#10;AACOAAAAkwAAAJgAAACdAAAAoQAAAKQAAAClAAAApwAAAKkAAACrAAAArQAAALAAAACyAAAAtQgA&#10;ALgOAAC8FgAAvCUAALw3AAC7TAAAumQAALmBAAC3ogAAt8AAALfqAAC3/ABGawAAOXAAACt3AAAf&#10;fwAAE4YAAAuOAAABlQAAAJsAAAChAAAApgAAAKsAAACwAAAAswAAALcAAAC3AAAAugAAALwAAAC/&#10;AAAAwQAAAMQAAADHAAAAygAAAM0FAADRDgAA1BkAANQrAADUQAAA01gAANN0AADTkgAA0rAAANLT&#10;AADS8gA+eQAAMYAAACOIAAAXkQAADZkAAAOgAAAApwAAAK4AAACzAAAAuAAAAL0AAADCAAAAxgAA&#10;AMoAAADKAAAAzQAAAM8AAADSAAAA1QAAANkAAADdAAAA3wAAAOMAAADnBQAA6w8AAOwfAADtMwAA&#10;7ksAAO9kAADvggAA8J8AAPG5AADx2AD/AAAA/wAAAP8ABAD/AAkA/wAOAP8AFQD/AB4A/wApAP8A&#10;NAD/AD8A/wBIAP8AUAD/AFgA/wBeAP8AZQD9AGsA+wBxAPkAdwD4AH4A9gCFAPMAjQDxAJcA7gCi&#10;AOsArwDoAMAA5gDgAOMA+ADiAP8A2wD/AMsA/wDBAP8AuQD/ALQA/wD/AAAA/wAAAP8AAAD/AAAA&#10;/wAJAP8AEAD/ABkA/wAjAP8ALgD9ADkA+QBCAPUASgDyAFIA7gBYAOsAXgDpAGQA5gBqAOQAcADi&#10;AHYA3wB9AN0AhgDZAI8A1QCaANEApwDOALYAywDOAMkA8ADHAP8AxQD/ALsA/wC0AP8ArQD/AKkA&#10;/wD/AAAA/wAAAP8AAAD/AAAA+wACAPYADQDxABMA7QAeAOwAKADpADIA4wA7AN0ARADYAEsA0wBR&#10;ANAAWADNAF0AywBjAMkAaADGAG8AxAB2AMIAfgC/AIcAvACSALoAnwC3AK0AtQDBALIA5ACxAP0A&#10;rwD/AKwA/wClAP8AoAD/AJwA/wD/AAAA/wAAAPsAAADuAAAA5AAAANwACADTABAAzwAYAMsAIgDJ&#10;ACsAxgA0AMEAPQC9AEQAugBLALcAUQC1AFYAsgBcALAAYQCuAGcArABuAKoAdgCoAH8ApgCKAKMA&#10;lgChAKUAnwC2AJ0A0QCcAPMAmwD/AJwA/wCWAP8AkwD/AJAA/wD/AAAA9gAAAOcAAADTAAAAxgAA&#10;AL0AAwC4AA0AswATALEAHACvACUArgAuAKkANgCmAD0AowBEAKEASgCfAE8AnQBVAJsAWgCaAGAA&#10;mABmAJYAbgCUAHcAkgCBAJAAjgCOAJwAjACtAIoAwwCJAOgAiAD/AIkA/wCHAP8AhQD/AIIA/wDz&#10;AAAA4wAAAMwAAAC8AAAAsAAAAKcAAAChAAgAngAPAJsAFgCZAB8AmAAnAJYALwCTADcAkQA9AI4A&#10;QwCMAEkAiwBOAIkAVACHAFkAhQBgAIQAZwCCAG8AgAB6AH4AhgB8AJQAegCkAHkAuAB4ANgAdwD3&#10;AHgA/wB4AP8AdwD/AHUA/wDmAAAAywAAALcAAACoAAAAngAAAJYAAACPAAQAiwAMAIgAEgCHABkA&#10;hQAhAIQAKQCCADAAfwA3AH0APQB8AEMAegBIAHkATQB3AFMAdgBZAHQAYQByAGkAcQBzAG8AfwBt&#10;AI0AbACdAGoArwBpAMgAaADtAGkA/wBpAP8AaQD/AGkA/wDSAAAAuAAAAKUAAACXAAAAjQAAAIYA&#10;AACBAAAAfAAIAHkADgB3ABQAdgAcAHQAIwBzACsAcQAxAG8ANwBuAD0AbABDAGsASABqAE4AaABU&#10;AGcAWwBlAGMAYwBtAGIAeABgAIcAXwCWAF0AqABdAL4AXADkAFwA+wBcAP8AXAD/AFwA/wDCAAAA&#10;qgEAAJgDAACJBAAAfwIAAHgAAAB0AAAAcAAEAG0ADABrABEAaQAXAGgAHgBmACUAZQAsAGMAMgBi&#10;ADgAYAA9AF8AQwBeAEkAXABPAFsAVgBaAF4AWABoAFcAcwBVAIEAVACRAFIAowBRALcAUQDWAFEA&#10;9QBRAP8AUQD/AFIA/wC2BwAAnwkAAI0LAAB+DAAAcwsAAGwKAABoBwAAZQMAAGMABwBhAA0AXwAT&#10;AF0AGgBcACEAWwAnAFkALQBYADMAVgA5AFUAPwBUAEUAUwBLAFEAUgBQAFoATwBkAE0AbwBMAH0A&#10;SgCNAEkAnwBIALIARwDMAEcA7wBGAP8ARwD/AEcA/wCsDAAAlQ4AAIMQAAB1EAAAaxAAAGMPAABe&#10;DgAAWwwAAFoJAgBZBAoAVwAPAFUAFQBTABwAUgAjAFEAKQBPAC8ATgA1AE0BOwBMAUEASgJIAEkC&#10;TwBIAlcARgNhAEUDbQBDA3oAQgOLAEADnAA/A68APgPIAD0E6gA9BfwAPQb/AD4G/wCkEAAAjhIA&#10;AHwTAABuFAAAZBQAAFwTAABWEgAAUxEAAFEOAABQDAUAUAkMAE8HEQBNBxcASwgfAEkIJQBICSsA&#10;RwkxAEYJOABECj4AQwpFAEIKTQBAC1UAPwtfAD0LawA8C3kAOgyKADgMnAA3DK8ANQzHADUM6QA1&#10;Df0ANQ3/ADYM/wCdEwAAhxUAAHYXAABpGAAAXhgAAFYYAABQFwAATRUAAEoTAABJEQAASQ4HAEgN&#10;DgBGDRMARA0aAEMOIQBCDigAQA4uAD8ONQA+DzwAPQ9DADsQSwA6EFQAOBBeADYQawA0EHkAMhCK&#10;ADEQnAAvELAALRDJAC0R7AAtEf8ALhH/AC8Q/wCXFgAAghkAAHEbAABkHAAAWRwAAFEcAABMGwAA&#10;RxoAAEQYAABDFQAAQhMCAEESCwBAERAAPhIXADwSHgA7EyUAOhMrADgTMgA3EzkANhRAADQUSAAz&#10;FFEAMRRcADAVaAAuFXcALBWIACoVmgAoFa4AJxXHACYV6gAnFf8AKBX/ACkV/wCRGgAAfRwAAG0e&#10;AABgHwAAVh8AAE4fAABIHgAAQx0AAEAcAAA+GgAAPRgAADsXBwA5Fg4AOBcUADYXGwA1GCIAMxgo&#10;ADIYLwAxGTYAMBk9AC4ZRgAtGk8AKxpZACoaZgAoGnQAJhqGACQamQAiGq0AIRrFACAa6AAhGv4A&#10;Ihr/ACMa/wCNHQAAeR8AAGkhAABcIgAAUiIAAEoiAABEIQAAPyEAADwgAAA5HgAAOBsAADUcBAA0&#10;HA0AMhwSADAdGAAvHR8ALh0lAC0eLAArHjMAKh47ACkfQwAnH00AJh9XACQfZAAiH3IAIB+EAB8f&#10;lwAdH6sAGx/DABsf5wAbH/0AHR//AB4e/wCJIAAAdSIAAGUjAABZJAAATyUAAEclAABBJAAAPCMA&#10;ADgjAAA1IgAAMyAAADAgAQAuIQoALCEQACshFQAqIhwAKCIjACciKQAmIzAAJSM4ACMjQQAiJEoA&#10;ISRVAB8kYQAdJHAAGySCABkklQAXJKoAFiTBABUk5QAWJPwAFyP/ABkj/wCFIgAAcSQAAGImAABW&#10;JwAATCcAAEQnAAA+JwAAOSYAADUmAAAxJQAALiQAACslAAApJQcAJyYOACUmEwAkJxkAIycgACIn&#10;JwAhKC4AICg2AB4oPgAdKEgAGylTABkpXwAYKW4AFimAABQplAASKagAESnAABEo5AARKPsAEyj/&#10;ABQn/wCAJQAAbicAAF8oAABTKQAASSoAAEIpAAA7KQAANikAADIoAAAuKAAAKigAACYpAAAkKgQA&#10;IisMACArEQAfLBYAHSwdABwsJAAbLSsAGi0zABgtPAAXLUUAFi5QABQuXQASLmwAES5+ABAukgAO&#10;LqcADS29AA0t3wANLfkADiz/ABAs/wB8KAAAaioAAFsrAABQLAAARiwAAD8sAAA5LAAANCsAAC8r&#10;AAArKwAAJiwAACIuAAAfLwAAHDAJABoxDgAZMRMAFzEaABYyIQAVMigAFDIwABMyOQASM0MAETNO&#10;ABAzWwAOM2kADTN6AAwzjgAKM6IACDK5AAgy2QAIMvQACjH/AAsx/wB3KwAAZi0AAFguAABNLwAA&#10;Qy8AADwuAAA2LgAAMS4AAC0uAAApLgAAIzAAAB8yAAAbMwAAFzUFABQ2DAASNxEAETcWABE3HQAQ&#10;OCQADzgsAA44NQANOD8ADDhKAAs4VwAJOGUABzh2AAU4igADOJ8AATe1AAE30wACN/EAAzb/AAU2&#10;/wBzLgAAYjAAAFQxAABJMQAAQTEAADkxAAA0MQAALzAAACswAAAlMgAAIDMAABs2AAAXOAAAEzoC&#10;ABA8CQANPQ4ADD0TAAs9GQAKPSEACT0pAAg9MQAGPjsABT5GAAM+UgABPmEAAD5yAAA+hgAAPZwA&#10;AD2yAAA90AAAPPAAADz/AAA8/wBtMgAAXTMAAFA0AABGNAAAPjQAADc0AAAyMwAALTMAACc0AAAi&#10;NgAAHTgAABg6AAAUPQAAED8CAA1BCAAJQw0ABkQRAANEFgACRB0AAEQkAABELQAARDYAAERBAABE&#10;TgAARFwAAERtAABEgQAARJgAAEOvAABDzQAAQvAAAEL/AABC/wBoNgAAWDcAAEw4AABDOAAAOzcA&#10;ADU2AAAwNgAAKTcAACM5AAAeOwAAGD0AABNAAAAQQgAADUUBAAhHBwADSQwAAEkPAABKEwAASxkA&#10;AEsgAABLKAAASzIAAEs9AABMSQAATFcAAEtoAABLfQAAS5QAAEqsAABKygAASe8AAEn/AABJ/wBi&#10;OgAAVDsAAEk7AABAOwAAOToAADM5AAAsOgAAJTwAAB8/AAAZQQAAE0QAABBHAAAMSQAACEwAAAJP&#10;BQAAUAoAAFANAABREAAAUhUAAFQbAABUIwAAVCwAAFQ3AABURAAAVFIAAFRjAABUdwAAVI8AAFOo&#10;AABSxgAAUu0AAFH/AABR/wBcPwAATz8AAEU/AAA+PgAANz0AAC8+AAAnQAAAIEMAABlGAAATSQAA&#10;D0wAAAtPAAAGUgAAAFQAAABXAgAAWAcAAFkLAABaDgAAWxEAAF0WAABeHQAAXyYAAF8xAABePQAA&#10;XkwAAF5dAABecQAAXYkAAF2jAABcwQAAW+sAAFr/AABa/wBWRAAAS0MAAENCAAA8QQAAMkIAAClF&#10;AAAhSAAAGksAABNOAAAOUgAAClUAAANZAAAAWwAAAF4AAABgAAAAYgIAAGMGAABlCgAAZg4AAGgR&#10;AABqFwAAax8AAGspAABrNgAAa0UAAGtWAABqagAAaoIAAGmdAABouwAAZ+cAAGb/AABl/wBRSAAA&#10;SEgAAEFGAAA3RwAALEoAACNNAAAbUQAAE1UAAA5ZAAAIXQAAAWEAAABkAAAAZwAAAGoAAABsAAAA&#10;bgAAAHAAAAByBQAAcwkAAHUNAAB3EQAAehgAAHshAAB7LgAAej0AAHpOAAB5YgAAeXkAAHiWAAB3&#10;swAAdeAAAHT8AABz/wBOTQAAR0wAADtNAAAwTwAAJlMAABxYAAATXAAADWEAAAZmAAAAagAAAG8A&#10;AAByAAAAdgAAAHkAAAB8AAAAfQAAAH8AAACBAAAAgwIAAIYHAACIDAAAixEAAI4YAACOJAAAjjMA&#10;AI1EAACMWAAAi28AAIqMAACJqgAAiM8AAIb3AACF/wBNUQAAQVMAADRVAAApWgAAHl8AABRlAAAN&#10;agAABXAAAAB2AAAAewAAAH8AAACDAAAAhwAAAIoAAACNAAAAjgAAAJEAAACTAAAAlQAAAJgAAACa&#10;BQAAnQwAAKARAACjGgAAoygAAKI6AAChTgAAoGUAAKCBAACeoAAAncEAAJvuAACa/wBGWQAAOVwA&#10;AC1hAAAhZwAAFm4AAA51AAAFewAAAIEAAACHAAAAjQAAAJIAAACWAAAAmgAAAJ0AAACfAAAAoQAA&#10;AKQAAACmAAAAqAAAAKsAAACuAAAAsQMAALQLAAC4EQAAuR4AALkvAAC4QwAAt1oAALV2AAC0lwAA&#10;tLUAALHiAACw/AA/ZAAAMWkAACVvAAAYdwAAD38AAAaHAAAAjgAAAJQAAACaAAAAoAAAAKUAAACq&#10;AAAArgAAALEAAACyAAAAtQAAALcAAAC6AAAAvAAAAL8AAADDAAAAxgAAAMkAAADOCgAA0hMAANIj&#10;AADRNwAA0E8AAM5qAADNigAAyqsAAMvLAADL7wA3cQAAKXgAAB2AAAARiQAACJEAAACaAAAAoQAA&#10;AKcAAACtAAAAswAAALkAAAC+AAAAwgAAAMUAAADGAAAAyQAAAMwAAADOAAAA0gAAANUAAADaAAAA&#10;3gAAAOEAAADlAAAA6gsAAOsXAADqKwAA6kMAAOpeAADqegAA65kAAOu1AADr1QD/AAAA/wAAAP8A&#10;AQD/AAcA/wANAP8AEgD/ABsA/wAlAP8ALwD/ADoA/wBDAP8ASwD/AFMA/wBaAP0AYAD7AGYA+gBr&#10;APgAcgD2AHgA9ACAAPEAiQDvAJIA7ACdAOkAqgDmALwA4wDcAN8A9wDdAP8AzAD/AL4A/wC1AP8A&#10;sAD/AK0A/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADQD/ABQA/wAfAP8AKQD7ADMA9wA9APMARQDv&#10;AE0A7ABTAOgAWQDlAF8A4wBlAOAAagDdAHEA2gB4ANYAgADSAIoAzwCVAMwAogDIALIAxQDJAMIA&#10;7QDAAP8AuwD/ALAA/wCoAP8ApAD/AKEA/wD/AAAA/wAAAP0AAAD6AAAA+AAAAPAACQDsABEA6AAZ&#10;AOcAIwDlAC0A3gA2ANYAPgDRAEYAzQBMAMoAUgDIAFgAxQBdAMMAYwDAAGkAvgBwALwAeAC5AIEA&#10;twCNALQAmgCxAKkArgC8AKwA4QCqAPwAqAD/AKAA/wCZAP8AlgD/AJQA/wD/AAAA+QAAAPIAAADn&#10;AAAA2wAAANEABADKAA0AxwAUAMQAHQDCACYAvwAvALsANwC3AD8AtABFALEASwCuAFEArABWAKoA&#10;XACoAGEApgBoAKMAcAChAHkAnwCEAJ0AkQCaAKAAmACxAJYAzACVAPEAlAD/AJEA/wCLAP8AiAD/&#10;AIYA/wD3AAAA7AAAAN4AAADJAAAAvAAAALQAAACvAAoAqwAQAKkAFwCoACAApwAoAKIAMACfADgA&#10;nAA+AJoARACYAEoAlgBPAJQAVQCTAFoAkQBhAI8AaACNAHEAiwB7AIkAiACHAJcAhQCoAIMAvgCB&#10;AOQAgAD/AIAA/wB8AP8AewD/AHkA/wDpAAAA1wAAAMEAAACxAAAApgAAAJ0AAACXAAUAlAANAJIA&#10;EgCQABoAjwAiAI4AKgCLADEAiQA4AIcAPgCFAEMAgwBIAIEATgB/AFQAfgBaAHwAYQB6AGkAeABz&#10;AHYAfwB1AI4AcwCfAHEAswBwANAAbwD2AG8A/wBvAP8AbQD/AGwA/wDaAAAAvwAAAKwAAACeAAAA&#10;kwAAAIwAAACFAAAAggAJAH8ADwB+ABUAfQAcAHwAJAB6ACsAdwAxAHUANwB0AD0AcgBCAHEASABv&#10;AE0AbgBTAGwAWgBrAGIAaQBsAGcAeABmAIYAZACXAGIAqgBhAMIAYADrAGEA/wBhAP8AYQD/AGAA&#10;/wDFAAAArQAAAJsAAACNAAAAgwAAAHwAAAB3AAAAcgAFAHAADABuABEAbAAXAGwAHgBrACUAaQAs&#10;AGcAMQBmADcAZAA9AGMAQgBiAEgAYABOAF8AVQBdAF0AXABmAFoAcgBZAIAAVwCQAFYAowBVALkA&#10;VADeAFQA+wBUAP8AVQD/AFUA/wC2AAAAnwAAAI0AAAB/AAAAdQAAAG4AAABpAAAAZgABAGMACQBh&#10;AA4AYAATAF8AGQBeACAAXQAmAFsALABaADIAWAA3AFcAPQBWAEMAVQBJAFMAUABSAFgAUQBhAE8A&#10;bABOAHoATACKAEsAnABKALEASQDOAEkA8wBJAP8ASQD/AEoA/wCqAQAAlAUAAIIHAAB0CAAAaggA&#10;AGMGAABeBAAAWwAAAFkABQBXAAwAVgAQAFQAFQBTABsAUgAiAFEAKABQAC0ATgAzAE0AOABMAD4A&#10;SwBFAEoATABIAFQARwBdAEYAaABEAHUAQwCFAEEAmABAAKsAQADFAD8A6gA/AP8AQAD/AEAA/wCg&#10;CAAAigsAAHkNAABsDQAAYQ0AAFoNAABVCwAAUgkAAFAGAABPAggATgANAEwAEgBLABcASgAeAEkA&#10;IwBHACkARgAvAEUANABEADoAQgBBAEEASABAAFAAPgBaAD0AZAA8AHIAOgCCADkAlAA4AKcANwC+&#10;ADYA4wA2APkANgD/ADcA/wCYDQAAgw4AAHIQAABlEQAAWxEAAFMQAABOEAAASg4AAEgNAABHCgMA&#10;RwcKAEUEDgBEAhMAQgIaAEECIABAAyUAPgMrAD0EMQA8BDcAOwQ+ADoFRQA5BU4ANwVXADYFYgA0&#10;BnAAMgaAADEGkgAwBqUALwW7AC4F3QAuBvUALQf/AC4H/wCREAAAfREAAGwTAABfFAAAVRQAAE4U&#10;AABIEwAARBIAAEEQAABADgAAQA0GAEAKDAA+CRAAPAkWADsKHAA5CiIAOAooADcLLgA2CzUANQs7&#10;ADMLQwAyDEwAMAxWAC8MYQAtDG8AKwx/ACoMkgAoDKUAJwy7ACUM3QAlDfUAJg3/ACcN/wCLEgAA&#10;dxQAAGcWAABbFwAAURgAAEkXAABDFwAAPxUAADwUAAA6EgAAOREBADkPCAA4Dg0ANw4SADUOGAA0&#10;Dh8AMg4lADEPLAAwDzIALxA6AC0QQgAsEEsAKhBVACgQYQAmEG8AJBCAACMQkwAhEKcAHxC9AB4Q&#10;4AAeEfcAHxD/ACAQ/wCGFAAAcxcAAGMZAABXGgAATRsAAEUaAABAGgAAOxkAADgYAAA1FgAANBQA&#10;ADMSBAAyEgsAMRIQAC8SFQAtEhwALBMiACsTKQAqEzAAKBM3ACcUPwAmFEgAJBRTACIUXwAgFW0A&#10;HxV+AB0VkQAbFaUAGRW7ABgV3gAYFfgAGRT/ABoU/wCCFwAAbxoAAF8cAABTHQAASh0AAEIdAAA8&#10;HQAANxwAADQbAAAxGgAALxkAAC4WAAAsFwgAKxYOACkXEwAoFxkAJxggACUYJgAkGC0AIxg0ACIZ&#10;PQAgGUYAHhlRAB0ZXQAbGmsAGRp8ABcajwAVGqMAFBm6ABIZ2wATGfYAFBn/ABUY/wB9GgAAax0A&#10;AFwfAABQIAAARyAAAD8gAAA5HwAANB8AADEeAAAtHQAAKxwAACkbAAAnGwUAJRsMACQcEQAiHBYA&#10;IRwdACAdIwAfHSoAHh0yABweOgAbHkQAGR5OABceWwAWHmkAFB96ABIejQARHqIAEB64AA4e2AAP&#10;HvUAEB3/ABEd/wB6HQAAZx8AAFkhAABNIgAARCIAADwiAAA2IgAAMiEAAC4hAAAqIAAAJyAAACQf&#10;AAAiIAIAICAKAB4hDwAdIRQAHCEaABsiIQAZIicAGCIvABciOAAVI0EAFCNMABIjWAARI2cAECN4&#10;AA4jiwANI58ADCO0AAsj0AALIvAADCL/AA0h/wB2HwAAZCIAAFYjAABLJAAAQSQAADokAAA0JAAA&#10;LyMAACsjAAAoIwAAJCMAACAjAAAdJAAAGyUHABkmDQAXJhEAFiYXABUnHgAUJyUAEycsABInNQAR&#10;KD8AEChKAA4oVgANKGQADCh0AAoohwAJKJsAByexAAUnzAAGJ+wAByb+AAgm/wBxIgAAYCQAAFMm&#10;AABIJwAAPycAADcmAAAxJgAALSYAACklAAAlJQAAIiUAAB0nAAAZKAAAFioEABQrCwASLBAAESwU&#10;ABAsGwAQLCIADiwpAA4tMgANLTsACy1GAAotUgAILWAABi1wAAQtgwACLZgAACyuAAAsyQAALOsA&#10;ASv8AAIr/wBtJQAAXScAAE8oAABFKQAAPCkAADUpAAAvKAAAKygAACcnAAAjJwAAHygAABsqAAAX&#10;LAAAEy4CABAwCAAOMQ0ADTESAAwxFwALMR4ACjEmAAgyLgAHMjcABTJCAAMyTgABMlwAADJsAAAy&#10;fwAAMpUAADGsAAAxxwAAMOoAADD8AAAw/wBoKQAAWCoAAEwrAABBLAAAOSwAADIrAAAtKwAAKSoA&#10;ACUqAAAgKwAAHCwAABcuAAATMAAAEDICAA40BwAKNwwABzcQAAU3FAADNxsAAjciAAA3KgAAODMA&#10;ADg+AAA4SgAAOFgAADhoAAA4fAAAN5IAADepAAA2xQAANuoAADb9AAA1/wBjLAAAVC4AAEgvAAA+&#10;LwAANi4AADAuAAArLQAAJy0AACItAAAdLwAAGDEAABQzAAAQNQAADjcBAAo6BwAGOwsAAjwOAAA9&#10;EgAAPhcAAD4eAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dwAAPo8AAD2nAAA9wwAAPOkAADz9&#10;AAA7/wBeMAAAUDEAAEQyAAA7MgAANDEAAC4wAAApLwAAJDAAAB4yAAAZNAAAFDYAABA5AAANOwAA&#10;Cj0AAAVABQAAQQoAAEINAABDEAAARBQAAEUaAABGIgAARisAAEY1AABGQQAARk8AAEZfAABGcwAA&#10;RYoAAEWkAABEwAAAQ+gAAEP+AABC/wBYNAAASzUAAEE1AAA5NQAAMjQAAC0zAAAmNAAAIDUAABo4&#10;AAAUOgAAED0AAA1AAAAJQgAABEUAAABHAwAASAcAAEoLAABLDgAATBEAAE4VAABPHAAATyUAAE8v&#10;AABPPAAAT0oAAE9aAABObQAAToUAAE2gAABMvAAAS+cAAEv+AABK/wBTOQAARzkAAD45AAA3OAAA&#10;MTcAACk3AAAhOQAAGzwAABU/AAAQQgAADEUAAAdIAAACSgAAAE0AAABPAAAAUQQAAFIHAABUCwAA&#10;VQ4AAFcRAABZFwAAWh8AAFkpAABZNgAAWUQAAFlUAABYZwAAWH8AAFeaAABWtwAAVeMAAFT9AABU&#10;/wBOPQAAQz0AADw8AAA1OwAALDwAACQ+AAAcQQAAFUQAABBIAAALSwAABU4AAABRAAAAVAAAAFcA&#10;AABZAAAAWwAAAF0CAABeBgAAYAsAAGIOAABkEgAAZxgAAGciAABmLgAAZjwAAGZNAABlYAAAZXcA&#10;AGSTAABjsQAAYd0AAGD8AABf/wBJQgAAQUEAADo/AAAwQAAAJkMAAB5GAAAVSgAAEE4AAApSAAAD&#10;VgAAAFoAAABdAAAAYAAAAGMAAABlAAAAZwAAAGkAAABrAQAAbQUAAG8KAAByDgAAdRIAAHcbAAB2&#10;JgAAdjUAAHVGAAB0WQAAdG8AAHOLAAByqQAAcM0AAG/3AABu/wBGRgAAQEUAADVGAAAqSAAAIEwA&#10;ABdRAAAQVgAACVoAAAFfAAAAYwAAAGgAAABrAAAAbwAAAHIAAAB1AAAAdwAAAHkAAAB7AAAAfQAA&#10;AIADAACDCAAAhg0AAIkTAACKHQAAiisAAIk8AACITwAAhmYAAIWBAACEoAAAgsIAAIHwAAB//wBG&#10;SwAAOkwAAC5PAAAjUwAAGFgAABBeAAAJZAAAAGkAAABvAAAAdAAAAHgAAAB8AAAAgQAAAIQAAACH&#10;AAAAiAAAAIsAAACOAAAAkAAAAJMAAACWAAAAmQcAAJ0NAAChFAAAoCEAAKAxAACeRAAAnVsAAJx2&#10;AACZlgAAmbUAAJblAACV/gA/UgAAMlUAACZaAAAbYAAAEWcAAAltAAAAdAAAAHsAAACBAAAAhgAA&#10;AIsAAACQAAAAlAAAAJcAAACZAAAAnAAAAJ8AAAChAAAApAAAAKcAAACqAAAArQAAALEGAAC1DQAA&#10;uBYAALcmAAC2OQAAtVAAALRqAACyiQAAsKoAAK7PAACt9QA3XAAAK2EAAB5oAAATcAAAC3gAAACA&#10;AAAAhwAAAI4AAACVAAAAmgAAAJ8AAACkAAAAqAAAAKwAAACtAAAAsAAAALMAAAC1AAAAuAAAALsA&#10;AAC/AAAAwwAAAMcAAADLBQAA0Q4AANEbAADQLgAAz0UAAM1fAADLfgAAyZ4AAMi+AADF6QAvaQAA&#10;I3AAABZ5AAANgQAAAYsAAACTAAAAmwAAAKIAAACoAAAArgAAALQAAAC4AAAAvQAAAMAAAADCAAAA&#10;xQAAAMgAAADLAAAAzgAAANEAAADWAAAA2wAAAN8AAADkAAAA6AYAAOsRAADqIwAA6joAAOlUAADn&#10;cgAA5ZMAAOOzAADj1AD/AAAA/wAAAP8AAAD/AAQA/wALAP8AEAD/ABcA/wAhAP8AKwD/ADUA/wA+&#10;AP8ARwD/AE4A/wBVAPwAWwD6AGEA+ABmAPYAbQD0AHMA8gB7AO8AhADtAI4A6gCZAOYApwDjALkA&#10;3wDVANsA9wDWAP8AwAD/ALIA/wCqAP8ApQD/AKIA/wD/AAAA/wAAAP4AAAD8AAAA/AADAP4ACwD/&#10;ABEA/wAaAP0AJAD5AC4A9AA4APAAQADsAEgA6QBOAOYAVADiAFoA3wBfANwAZQDYAGsA1AByANAA&#10;ewDNAIUAygCRAMcAngDDAK4AwADFAL0A6wC7AP8AsAD/AKQA/wCcAP8AmAD/AJUA/wD/AAAA+gAA&#10;APQAAADxAAAA8gAAAOoABQDnAA4A4gAVAOEAHgDhACgA2AAxANAAOQDLAEAAyABHAMUATQDCAFMA&#10;vwBYAL0AXgC7AGQAuQBrALYAcwC0AHwAsQCIAK4AlQCrAKQAqAC4AKYA3ACjAPsAnwD/AJUA/wCP&#10;AP8AiwD/AIkA/wD5AAAA7wAAAOcAAADfAAAAzwAAAMgAAADBAAoAvwARALwAGAC7ACEAuQAqALQA&#10;MgCxADoArgBAAKsARgCoAEwApgBRAKMAVgChAFwAnwBjAJ0AagCbAHMAmQB+AJYAjACUAJsAkgCt&#10;AJAAxwCOAPAAjQD/AIYA/wCAAP8AfQD/AHwA/wDtAAAA4AAAANEAAAC/AAAAswAAAKoAAACmAAUA&#10;ogANAKEAEwCgABsAnwAjAJsAKwCYADIAlQA5AJMAPwCRAEQAjwBKAI4ATwCMAFUAigBbAIgAYwCG&#10;AGsAhAB2AIIAggCAAJIAfgCjAHwAugB6AOEAeQD/AHcA/wByAP8AcAD/AG8A/wDdAAAAywAAALYA&#10;AACnAAAAnQAAAJQAAACOAAEAiwAKAIkAEACIABUAhwAdAIcAJQCEACwAggAyAH8AOAB9AD0AewBD&#10;AHkASAB4AE4AdgBUAHUAWwBzAGMAcQBuAG8AegBtAIkAbACaAGoArgBpAMwAaAD2AGcA/wBlAP8A&#10;ZAD/AGMA/wDKAAAAtAAAAKEAAACTAAAAiQAAAIIAAAB7AAAAeAAFAHYADAB1ABEAdAAYAHMAHwBy&#10;ACUAcAAsAG4AMgBsADcAagA8AGkAQgBoAEgAZgBOAGUAVQBjAF0AYgBmAGAAcgBeAIAAXQCSAFsA&#10;pQBaAL4AWQDpAFkA/wBZAP8AWAD/AFgA/wC5AAAAogAAAJAAAACDAAAAeQAAAHEAAABtAAAAaQAB&#10;AGYACQBlAA4AZAATAGMAGQBjACAAYQAmAGAALABeADEAXAA3AFsAPABaAEIAWABIAFcATwBWAFcA&#10;VABgAFMAbABRAHkAUACKAE8AngBOALQATQDaAE0A+wBNAP8ATQD/AE0A/wCqAAAAlAAAAIIAAAB1&#10;AAAAawAAAGQAAABgAAAAXQAAAFoABQBYAAwAVwAQAFYAFQBWABsAVQAhAFMAJwBSACwAUQAxAE8A&#10;NwBOAD0ATQBDAEwASgBKAFIASQBbAEgAZgBGAHMARQCEAEQAlwBDAKwAQgDJAEIA8QBCAP8AQwD/&#10;AEMA/wCeAAAAiQAAAHgDAABqBAAAYQQAAFoDAABVAQAAUgAAAFAAAgBOAAkATQANAEwAEQBLABcA&#10;SgAcAEkAIgBIACcARwAtAEUAMgBEADgAQwA+AEIARQBBAE0APwBWAD4AYQA9AG4AOwB+ADoAkQA5&#10;AKYAOAC/ADgA6AA4AP8AOQD/ADkA/wCVAwAAgAcAAG8JAABiCgAAWAsAAFEKAABMCAAASQYAAEcD&#10;AABGAAYARAALAEMADwBCABMAQQAYAEEAHgA/ACMAPgApAD0ALgA7ADQAOgA6ADkAQQA4AEkANwBS&#10;ADYAXQA0AGoAMwB6ADIAjAAxAKEAMAC4AC8A3gAvAPkALwD/ADAA/wCMCQAAeAwAAGgNAABcDgAA&#10;Ug4AAEsOAABFDQAAQQwAAD8KAAA+CAIAPQQIADwBDQA7ABAAOgAVADkAGgA4ACAANgAlADUAKwA0&#10;ADAAMwA3ADIAPgAxAEYALwBQAC4AWgAtAGcAKwB3ACoAiQApAJ0AKACzACcA0QAnAPIAJwD/ACcA&#10;/wCGDAAAcg4AAGMQAABWEQAATREAAEURAABAEAAAPA8AADkOAAA3DQAANgsEADYICgA1Bg4ANAUS&#10;ADIEFwAxBRwAMAUiAC8FKAAuBi4ALQY0ACsGPAAqBkQAKQdOACcHWQAmB2UAJAd1ACMHhwAiB5sA&#10;IAawACAGywAfBe0AHwb+AB8H/wCADgAAbREAAF4SAABSEwAASBMAAEETAAA7EwAANxIAADQRAAAy&#10;EAAAMA8BADANBgAwCwsALwoQAC0KFAAsCxkAKgsfACkLJQAoDCsAJwwyACYMOgAkDEMAIwxNACEN&#10;WAAgDWUAHg11ABwNiAAaDZwAGQ2xABgMygAXDOsAFw38ABgM/wB7EQAAaRMAAFoVAABOFgAARRYA&#10;AD0WAAA4FQAAMxUAADAUAAAtEwAAKxIAACoQAwAqDwgAKQ4NACgOEQAmDhYAJQ8dACQPIwAjDykA&#10;IRAxACAQOQAeEEIAHRBMABsQWAAZEGYAFxB2ABUQiQAUEJ4AEhCzABEQzgAREO4AEhD+ABIQ/wB3&#10;EwAAZRUAAFcXAABLGAAAQhkAADoZAAA0GAAAMBcAACwXAAApFgAAJxUAACYUAQAlEgQAIxILACIS&#10;DwAhEhQAIBIaAB4TIAAdEycAHBMuABoTNgAZFEAAFxRKABYUVgAUFGQAEhR0ABEUhwAQFJwADhSx&#10;AA0UygANFOsADhP+AA4T/wBzFQAAYRgAAFMaAABIGwAAPxsAADcbAAAyGgAALRoAACkZAAAmGAAA&#10;JBgAACIXAAAgFgEAHhYIAB0WDQAbFxIAGhcXABkXHQAYGCQAFhgrABUYNAAUGD0AEhlIABEZVAAQ&#10;GWIADhlyAA0ZhAAMGZgAChmtAAkYxgAJGOcACRj6AAoX/wBvGAAAXhoAAFAcAABFHQAAPB0AADUd&#10;AAAvHQAAKhwAACYbAAAjGwAAIRoAAB4aAAAcGgAAGhsFABgbDAAWHBAAFRwVABQcGwATHCIAEh0p&#10;ABEdMQAQHTsADh1FAA0eUQAMHl4ACh5tAAkegAAHHpQABR2qAAMdwgADHeYABBz4AAUc/wBrGgAA&#10;Wx0AAE0eAABCHwAAOh8AADIfAAAtHwAAKB4AACQeAAAhHQAAHh0AABwdAAAYHgAAFR8CABMgCQAS&#10;IQ4AECESABAhGAAOIR8ADiImAA0iLgAMIjcACiJBAAkiTQAHIloABSJpAAMifAABIpEAACKoAAAh&#10;wAAAIeUAACD4AAAg/wBnHQAAVx8AAEohAABAIQAANyIAADAhAAAqIQAAJiAAACIgAAAfHwAAHB8A&#10;ABkgAAAWIQAAEiMCABAkBwAOJgwADCYQAAsmFQAKJhwACSYiAAgmKgAGJzMABCc9AAMnSQABJ1YA&#10;ACdmAAAneQAAJ48AACamAAAmvwAAJeQAACX5AAAk/wBjIAAAVCIAAEcjAAA9JAAANCQAAC4jAAAo&#10;IwAAJCIAACEiAAAeIQAAGiIAABcjAAATJAAAECYCAA4oBwALKgsACCsOAAYrEwAEKxgAAisfAAEs&#10;JwAALDAAACw6AAAsRQAALFMAACxjAAAsdgAALIwAACukAAArvgAAKuQAACr6AAAp/wBfIwAAUCUA&#10;AEQmAAA6JgAAMiYAACsmAAAmJQAAIyQAAB8kAAAbJAAAFyUAABQnAAARKQAADisCAAstBgAHLwsA&#10;BDAOAAAwEQAAMRUAADEcAAAxIwAAMiwAADI2AAAyQgAAMk8AADJfAAAycgAAMYkAADGiAAAwvAAA&#10;MOQAAC/7AAAv/wBaJwAATCgAAEApAAA3KQAALykAACkoAAAlJwAAISYAABwnAAAYKAAAFCoAABEs&#10;AAAOLgAACzABAAcyBQADNAkAADUMAAA2DwAANxIAADgYAAA4IAAAOCgAADgyAAA5PQAAOUsAADlb&#10;AAA4bgAAOIUAADefAAA3ugAANuQAADX8AAA1/wBVKgAASCwAAD0sAAA0LAAALSsAACgqAAAkKQAA&#10;HioAABkrAAAULQAAES8AAA0xAAAKNAAABzYAAAI4BAAAOgcAADsKAAA9DQAAPhAAAEAUAABAGwAA&#10;QCQAAEAuAABAOQAAQEcAAEBWAABAaQAAQIAAAD+bAAA+twAAPeMAADz8AAA8/wBQLwAAQy8AADkv&#10;AAAyLwAALC0AACcsAAAgLQAAGi8AABUxAAARMwAADTYAAAk4AAAFOwAAAD0AAABAAQAAQQQAAEMH&#10;AABFCwAARg4AAEgRAABKFgAASh4AAEooAABKNAAASUIAAElRAABJZAAASHsAAEiXAABHtAAARuAA&#10;AEX8AABE/wBKMwAAPzMAADYzAAAwMQAAKjAAACMxAAAcMwAAFjUAABE4AAANOwAACD4AAANBAAAA&#10;QwAAAEYAAABIAAAASgAAAEwEAABOBwAATwsAAFEOAABUEgAAVRkAAFUiAABULgAAVDwAAFRLAABT&#10;XgAAU3QAAFKQAABRrgAAUNcAAE/7AABO/wBFNwAAPDcAADU2AAAvNAAAJjUAAB43AAAXOgAAET0A&#10;AAxBAAAHRAAAAEgAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABYAgAAWwYAAF0LAABfDgAAYhMA&#10;AGIbAABiJwAAYjQAAGFFAABgVwAAYG0AAF+JAABdpwAAXMwAAFr4AABZ/wBBPAAAOjsAADQ5AAAq&#10;OgAAITwAABhAAAARQwAADEcAAAZLAAAATwAAAFMAAABWAAAAWQAAAFwAAABfAAAAYQAAAGMAAABl&#10;AAAAZwEAAGoFAABtCgAAcA4AAHMVAAByIAAAci0AAHE9AABwTwAAb2UAAG6AAABtnwAAa8EAAGnx&#10;AABo/wA/QAAAOT4AAC4/AAAkQgAAGkYAABJKAAAMTwAABFQAAABYAAAAXQAAAGEAAABlAAAAaAAA&#10;AGsAAABuAAAAcQAAAHMAAAB1AAAAeAAAAHsAAAB+AwAAgQoAAIUPAACHFwAAhiQAAIU0AACERgAA&#10;gl0AAIF2AAB/lgAAfrYAAHznAAB6/wA/RAAAM0UAAChIAAAdTAAAE1IAAAxXAAADXQAAAGMAAABo&#10;AAAAbQAAAHEAAAB2AAAAegAAAH4AAACBAAAAgwAAAIYAAACJAAAAiwAAAI4AAACSAAAAlQEAAJkJ&#10;AACeEAAAnhoAAJ0pAACcPAAAmlIAAJhsAACWiwAAlKoAAJLUAACQ+gA4SwAALE4AACBTAAAVWQAA&#10;DWAAAANnAAAAbgAAAHQAAAB6AAAAgAAAAIQAAACKAAAAjgAAAJIAAACVAAAAlwAAAJoAAACdAAAA&#10;oAAAAKMAAACnAAAAqwAAAK8AAAC0CQAAuBAAALceAAC1MAAAs0YAALFgAACvfgAArKAAAKvBAACp&#10;7gAxVQAAJFsAABhhAAAOaQAABXEAAAB5AAAAgQAAAIgAAACPAAAAlAAAAJoAAACfAAAApAAAAKgA&#10;AACpAAAArAAAAK8AAACzAAAAtQAAALkAAAC9AAAAwQAAAMYAAADLAAAA0QoAANMUAADRJQAA0DsA&#10;AM1UAADKcQAAyJIAAMWzAADD3gApYgAAHGkAABFxAAAHewAAAIQAAACNAAAAlQAAAJ0AAACjAAAA&#10;qQAAAK8AAAC0AAAAuQAAALwAAAC+AAAAwgAAAMUAAADIAAAAzAAAANAAAADUAAAA2gAAAN8AAADk&#10;AAAA6gAAAO4MAADtGgAA7C8AAOpJAADoZQAA5oYAAOSlAADixgD/AAAA/wAAAP8AAAD8AAEA/AAI&#10;AP4ADgD/ABQA/wAdAP8AJgD/ADAA/wA6AP8AQgD/AEkA/gBQAPsAVgD5AFwA9gBiAPQAaADyAG8A&#10;8AB2AO0AfwDqAIkA5wCVAOQAowDgALUA2wDQANUA9gDKAP8AtgD/AKgA/wCfAP8AmgD/AJYA/wD/&#10;AAAA+wAAAPYAAADzAAAA8wAAAPYACQD6AA4A/QAWAPsAIAD3ACoA8gAzAO0AOwDpAEMA5gBJAOIA&#10;TwDeAFUA2wBbANYAYADSAGcAzwBuAMwAdgDJAIAAxgCMAMIAmgC/AKoAuwDBALgA6QC2AP8ApwD/&#10;AJoA/wCSAP8AjQD/AIoA/wD6AAAA8QAAAOoAAADnAAAA5wAAAOQAAQDgAAsA2wARANoAGgDbACMA&#10;0QAsAMoANADGADsAwgBCAL8ASAC8AE4AugBTALgAWQC2AF8AswBmALEAbgCuAHcArACDAKkAkQCm&#10;AKEAowC1AKAA2ACeAPsAlQD/AIsA/wCFAP8AgAD/AH4A/wDvAAAA4wAAANoAAADTAAAAxgAAAL8A&#10;AAC5AAYAtwAOALQAFAC0AB0AswAlAK4ALQCrADQApwA7AKQAQQChAEYAnwBMAJ0AUQCbAFcAmQBe&#10;AJcAZQCVAG4AkwB5AJAAhwCOAJcAjACpAIkAxACIAO8AhQD/AHwA/wB2AP8AcwD/AHIA/wDgAAAA&#10;0AAAAMYAAAC2AAAAqQAAAKEAAACdAAEAmQAKAJgAEACYABYAlwAeAJQAJgCRAC0AjwA0AIwAOgCK&#10;AD8AiABFAIcASgCFAFAAgwBWAIEAXgCAAGYAfgBxAHwAfQB5AI0AdwCgAHUAtgBzAN8AcgD/AG4A&#10;/wBpAP8AZwD/AGUA/wDMAAAAvgAAAKsAAACdAAAAkwAAAIoAAACFAAAAggAFAIAADQB/ABEAfwAY&#10;AIAAIAB9ACYAegAtAHcAMwB1ADgAdAA+AHIAQwBwAEkAbwBPAG0AVgBsAF4AagBoAGgAdQBnAIQA&#10;ZQCWAGQAqwBiAMkAYQD2AGAA/wBcAP8AWwD/AFoA/wC9AAAAqQAAAJcAAACJAAAAfgAAAHgAAABz&#10;AAAAbwABAG0ACQBsAA4AawATAGsAGQBqACAAaAAmAGYALABlADIAYwA3AGIAPABgAEIAXwBIAF0A&#10;TwBcAFcAWgBhAFkAbQBXAHsAVgCOAFUAogBTALsAUgDpAFIA/wBQAP8ATwD/AE8A/wCtAAAAmAAA&#10;AIYAAAB4AAAAbgAAAGcAAABjAAAAYAAAAF0ABQBcAAsAWwAQAFsAFQBbABsAWgAhAFgAJgBWACwA&#10;VAAxAFMANgBSADwAUQBCAE8ASQBOAFEATQBbAEsAZgBKAHQASQCFAEgAmQBHALEARgDYAEYA/ABF&#10;AP8ARQD/AEUA/wCfAAAAiQAAAHgAAABsAAAAYgAAAFsAAABWAAAAUwAAAFEAAgBPAAgATwANAE4A&#10;EQBOABYATQAcAEwAIQBKACYASQAsAEgAMQBHADcARQA9AEQARABDAEwAQgBVAEAAYAA/AG4APgB+&#10;AD0AkgA8AKkAOwDHADsA8wA7AP8AOwD/ADwA/wCTAAAAfgAAAG4AAABhAAAAWAAAAFEAAABMAAAA&#10;SQAAAEcAAABFAAUARAALAEMADgBDABIAQwAXAEIAHQBAACIAPwAnAD4ALAA9ADIAOwA4ADoAPwA5&#10;AEcAOABQADcAWwA1AGgANAB4ADMAjAAyAKIAMQC8ADEA5wAxAP8AMgD/ADMA/wCJAAAAdgMAAGYF&#10;AABZBwAAUAcAAEkGAABDBQAAQAMAAD4BAAA8AAMAOwAIADoADQA6ABAAOQAUADkAGQA3AB4ANgAj&#10;ADUAKAA0AC4AMwA0ADIAOwAwAEMALwBMAC4AVwAtAGQALABzACsAhwAqAJwAKQC1ACkA3AApAPsA&#10;KQD/ACoA/wCBBAAAbggAAF8KAABTCwAASgsAAEILAAA9CgAAOQkAADYIAAA1BQAANAIGADMACgAy&#10;AA4AMQARADEAFQAwABoALwAfAC4AJAAsACoAKwAwACoANwApAD8AKABJACcAVAAmAGAAJABvACMA&#10;ggAiAJcAIQCuACEAzAAhAPMAIQD/ACIA/wB7CQAAaAwAAFoNAABODgAARQ4AAD0OAAA4DQAAMw0A&#10;ADAMAAAuCwAALQkDAC0GCAAsBAwAKwIPACoBEgApARcAKAEcACcAIQAmACcAJQAtACQANAAjAT0A&#10;IgFGACEBUQAfAV0AHgFsABwBfwAbAJQAGgCqABoAxQAaAOsAGQD/ABoA/wB1DAAAZA4AAFUPAABK&#10;EAAAQBAAADkQAAAzEAAALw8AACwOAAApDgAAJw0BACcMBQAnCgoAJggNACUHEAAkBhQAIgYZACEG&#10;HwAgByQAHwcrAB4HMgAdBzoAHAhEABoITwAZCFwAFwhrABYIfQAVB5EAFAenABMGvwASBeQAEgX6&#10;ABIF/wBxDgAAXxAAAFERAABGEgAAPRIAADYSAAAwEgAAKxEAACgRAAAlEAAAIxAAACIOBAAhDQcA&#10;IQwLACALDgAfCxIAHQsXABwMHAAbDCIAGgwpABkMMQAYDDkAFg1DABUNTwATDVwAEg1rABANfgAP&#10;DZIADg2nAA0MvgANDOAADQz1AA0M/wBtEAAAXBEAAE4TAABDFAAAOhQAADIUAAAtFAAAKBMAACUT&#10;AAAiEgAAIBEAAB4RAwAcEAUAHA8IABsPDAAaDhAAGQ8UABcPGgAWDyEAFRAoABQQMAASEDkAERBE&#10;ABAQUAAOEF0ADRBrAAwQfAALEJAACRClAAgQvAAHEN8ABxD0AAcP/wBpEQAAWBQAAEsVAABAFgAA&#10;NxYAADAWAAAqFgAAJhUAACIVAAAfFAAAHRMAABoTAgAZEgQAFxIGABYSCgAVEg4AFBISABISGAAR&#10;Ex4AERMlABATLgAOEzcADRRAAAwUSwALFFgACRRnAAcUeAAGFI0ABBSjAAMTuwACE90AARL0AAIS&#10;/wBlEwAAVRYAAEgXAAA9GAAANBgAAC0YAAAoGAAAIxcAACAXAAAdFgAAGhUAABgVAgAWFQQAFBUF&#10;ABIWCAARFg0AEBcQAA4XFQAOFxsADRciAAwXKQALGDIACRg8AAcYRwAFGFQABBhjAAIYdQABGIsA&#10;ABehAAAXuQAAF90AABb1AAAW/wBhFgAAUhgAAEUaAAA7GgAAMhoAACsaAAAlGgAAIRkAAB4YAAAb&#10;GAAAGBcAABYXAgAUFwMAEhgFABAZBwAOGwsADBsPAAsbEwAKGxgACBwfAAccJgAFHC8ABBw4AAIc&#10;RAAAHVEAAB1gAAAdcgAAHIgAABygAAAbuQAAG94AABr2AAAa/wBeGAAATxoAAEIcAAA4HAAALx0A&#10;ACkcAAAjHAAAHxsAABwaAAAZGQAAFxkBABQZAgASGgMAEBsEAA4dBwAMHgsACR8OAAYgEQAFIBYA&#10;AyAcAAEhIwAAISsAACE1AAAhQAAAIU4AACFdAAAhbwAAIYYAACCeAAAguAAAH94AAB74AAAe/wBa&#10;GwAASx0AAD8eAAA1HwAALR8AACceAAAiHQAAHh0AABscAAAYGwAAFRsAABIcAAAQHQIADh8EAAwh&#10;BgAJIgoABSMNAAIkEAAAJRMAACUZAAAmIAAAJigAACYyAAAmPQAAJkoAACZaAAAmbAAAJoMAACWc&#10;AAAltwAAJN8AACP5AAAj/wBVHgAARyAAADwhAAAyIQAAKyEAACUgAAAgHwAAHR4AABodAAAWHgAA&#10;Ex4AABAgAAAOIQAADCMCAAglBQAFJwkAACgLAAAqDgAAKxEAACwWAAAsHQAALCUAACwuAAAsOgAA&#10;LEcAACxWAAAsaQAALIAAACuaAAAqtQAAKd8AACn7AAAo/wBRIgAARCMAADgkAAAvJAAAKCMAACMi&#10;AAAfIQAAHCAAABcgAAATIQAAECMAAA4kAAALJgAACCgAAAQqBAAALAcAAC4JAAAwDAAAMQ8AADMT&#10;AAAzGQAAMyEAADMqAAAzNQAAM0MAADNSAAAzZQAAMnsAADKXAAAxswAAMN4AAC/7AAAu/wBMJQAA&#10;PyYAADUnAAAtJgAAJyUAACIkAAAeIwAAGSMAABQkAAARJgAADigAAAsqAAAHLAAAAy8AAAAxAgAA&#10;MwQAADUHAAA3CgAAOQ0AADoQAAA7FQAAOx0AADsmAAA7MQAAOz4AADtOAAA7YAAAOncAADmSAAA4&#10;sAAAN9sAADb8AAA1/wBHKQAAOyoAADIqAAArKQAAJScAACEmAAAbJwAAFSgAABEqAAAOLAAACi8A&#10;AAYxAAABNAAAADYAAAA4AAAAOwEAAD0EAAA/BwAAQQoAAEMOAABFEQAARRgAAEUhAABFLAAARDkA&#10;AERIAABEWwAAQ3EAAEKNAABBqwAAQNIAAD/6AAA+/wBCLQAAOC4AAC8tAAApKwAAJCoAAB0qAAAX&#10;LAAAES4AAA0xAAAJNAAABDcAAAA6AAAAPAAAAD8AAABBAAAARAAAAEYAAABIAwAASgcAAEwLAABO&#10;DgAAUBMAAFAcAABQJwAATzQAAE9DAABPVQAATmoAAE2GAABMpAAASsoAAEn4AABI/wA+MgAANTEA&#10;AC4vAAApLgAAIC4AABkxAAASMwAADjcAAAk6AAACPQAAAEAAAABEAAAARwAAAEkAAABMAAAATwAA&#10;AFEAAABTAAAAVQEAAFgGAABaCwAAXQ4AAF8VAABeIAAAXiwAAF08AABcTgAAW2MAAFp+AABYnQAA&#10;V8AAAFXyAABU/wA6NgAAMzQAAC0yAAAkMwAAGzYAABM5AAAOPQAACEEAAABFAAAASQAAAEwAAABQ&#10;AAAAUwAAAFYAAABZAAAAWwAAAF0AAABgAAAAYgAAAGUAAABoBQAAawsAAG8QAABvGAAAbiUAAG00&#10;AABtRgAAa1sAAGp1AABolAAAZrYAAGTpAABi/wA4OQAAMjcAACg5AAAeOwAAFT8AAA5EAAAHSQAA&#10;AE0AAABSAAAAVgAAAFoAAABeAAAAYgAAAGUAAABoAAAAawAAAG0AAABwAAAAcwAAAHYAAAB5AAAA&#10;fQQAAIELAACFEQAAhB0AAIIsAACAPgAAflQAAH5rAAB7igAAeqoAAHfWAAB1/QA4PQAALD4AACJB&#10;AAAXRgAAD0sAAAdRAAAAVwAAAFwAAABiAAAAZgAAAGsAAABvAAAAdAAAAHgAAAB7AAAAfgAAAIAA&#10;AACDAAAAhgAAAIoAAACNAAAAkQAAAJYDAACbDAAAnRMAAJshAACaMwAAl0kAAJRiAACTfwAAkKAA&#10;AI7FAACM8wAxRAAAJUgAABpNAAAQUwAACFoAAABhAAAAaAAAAG4AAAB0AAAAeQAAAH8AAACEAAAA&#10;iQAAAI0AAACRAAAAkwAAAJYAAACZAAAAnQAAAKAAAACkAAAAqAAAAKwAAACyAwAAtw0AALcXAAC1&#10;KAAAsj4AALBWAACscwAAqpQAAKm0AACl5QAqTwAAHlQAABJbAAAKYgAAAGoAAABzAAAAewAAAIIA&#10;AACJAAAAjgAAAJQAAACaAAAAnwAAAKQAAACmAAAAqQAAAK0AAACwAAAAswAAALcAAAC7AAAAwAAA&#10;AMUAAADLAAAA0QQAANUOAADTHQAA0DIAAM1LAADKZgAAxocAAMKpAADBywAiWwAAFmIAAAxrAAAB&#10;dAAAAH0AAACHAAAAkAAAAJcAAACeAAAApAAAAKsAAACxAAAAtgAAALoAAAC8AAAAwAAAAMQAAADI&#10;AAAAywAAAM8AAADUAAAA2gAAAOAAAADmAAAA6wAAAPEGAADwEwAA7icAAOw/AADqWwAA53oAAOSb&#10;AADguwD/AAAA+wAAAPYAAADzAAAA9AAFAPYADAD6ABEA/wAZAP8AIgD/ACwA/wA1AP8APQD/AEUA&#10;/ABMAPoAUgD3AFgA9QBeAPMAZADxAGoA7gByAOwAegDpAIUA5QCRAOEAoADdALIA2ADOANIA9gDB&#10;AP8ArQD/AJ4A/wCWAP8AkAD/AIwA/wD6AAAA8gAAAOwAAADpAAAA6QAAAOwABQDyAAwA+AASAPcA&#10;GwD1ACUA8AAuAOsANwDmAD4A4gBFAN0ASwDYAFAA0wBWANAAXADNAGIAygBqAMgAcgDFAHwAwgCI&#10;AL4AlgC6AKgAtwC/ALQA6ACuAP8AnQD/AJAA/wCIAP8AgwD/AIAA/wDwAAAA5QAAAN4AAADaAAAA&#10;2wAAANwAAADYAAcA0QAOANEAFQDSAB4AywAnAMUALwDAADcAvQA9ALoARAC3AEkAtQBPALIAVQCw&#10;AFsArgBhAKwAaQCpAHMApwB/AKQAjQChAJ4AngCyAJsA1QCZAPwAjAD/AIIA/wB7AP8AdgD/AHQA&#10;/wDiAAAA0wAAAMoAAADHAAAAvAAAALYAAACwAAEArwALAKwAEQCtABgArQAgAKgAKACkAC8AoAA2&#10;AJ0APACbAEIAmQBHAJcATQCVAFMAkwBZAJEAYQCPAGoAjAB1AIoAgwCIAJQAhgCnAIMAwgCCAPAA&#10;fAD/AHMA/wBtAP8AagD/AGgA/wDPAAAAwQAAALkAAACtAAAAoAAAAJgAAACUAAAAkQAGAJAADQCQ&#10;ABIAjwAZAI4AIQCLACgAiAAvAIYANQCEADoAggBAAIAARQB+AEsAfABSAHoAWQB4AGIAdgBsAHQA&#10;eQByAIkAcQCdAG8AtABtAN8AbAD/AGUA/wBgAP8AXgD/AFwA/wC+AAAAsQAAAKAAAACSAAAAiQAA&#10;AIIAAAB8AAAAegABAHgACQB3AA4AeAAUAHcAGgB0ACEAcgAnAHAALQBuADMAbAA4AGsAPgBpAEQA&#10;aABKAGYAUQBkAFoAYwBkAGEAcABfAH8AXgCTAF0AqQBcAMgAWwD3AFcA/wBUAP8AUgD/AFEA/wCw&#10;AAAAnwAAAI0AAAB/AAAAdAAAAG4AAABqAAAAZgAAAGUABABjAAsAYwAQAGMAFQBjABsAYQAhAF8A&#10;JwBdACwAXAAyAFoANwBZAD0AVwBDAFYASwBVAFMAUwBcAFIAaABQAHcATwCJAE4AnwBNALoATADp&#10;AEsA/wBJAP8ARwD/AEcA/wCiAAAAjQAAAHwAAABuAAAAZQAAAF4AAABZAAAAVwAAAFUAAQBUAAcA&#10;UwANAFMAEQBUABYAUgAbAFEAIQBPACYATgArAEwAMQBLADcASgA9AEkARABHAEwARgBWAEQAYQBD&#10;AHAAQgCBAEEAlwBAAK8APwDXAD8A/wA+AP8APQD/AD4A/wCUAAAAfwAAAG8AAABjAAAAWQAAAFEA&#10;AABNAAAASgAAAEgAAABHAAQARwAKAEYADgBGABEARwAWAEUAHABEACEAQgAmAEEAKwBAADEAPgA3&#10;AD0APgA8AEcAOgBQADkAWwA4AGkANwB6ADYAjwA1AKcANQDGADQA9QA0AP8ANAD/ADUA/wCIAAAA&#10;dAAAAGUAAABYAAAATwAAAEgAAABDAAAAPwAAAD0AAAA8AAIAPAAHADsADAA7AA8AOwASADoAFwA5&#10;ABwANwAhADYAJgA1ACwANAAyADMAOQAxAEEAMABLAC8AVgAuAGMALQBzACwAiAAsAKAAKwC7ACsA&#10;6gArAP8AKwD/ACwA/wB/AAAAbAAAAF0BAABRAgAASAMAAEADAAA7AgAANwAAADQAAAAzAAAAMgAF&#10;ADIACQAyAA0AMQAQADEAEwAwABgALwAdAC0AIgAsACgAKwAuACoANQApAD0AKABGACcAUQAmAF4A&#10;JQBuACQAggAjAJkAIwCzACIA3gAiAP8AIwD/ACQA/wB3AAAAZQQAAFYGAABLBwAAQggAADoIAAA1&#10;BwAAMAYAAC0FAAAsAwAAKwADACoABwApAAsAKQAOACkAEQAoABUAJwAZACYAHgAlACQAJAAqACMA&#10;MQAiADkAIQBDACAATgAfAFoAHgBpAB0AfAAcAJMAGwCsABsAzQAbAPYAGwD/ABwA/wBwBQAAXwgA&#10;AFEKAABGCwAAPQsAADULAAAwCwAAKwoAACgJAAAlCAAAJAcCACMEBgAjAgkAIgEMACIADwAhABIA&#10;IAAWAB8AGwAeACAAHQAmABwALgAbADYAGgA/ABkASgAYAFcAFwBmABYAeAAVAI8AFQCmABQAwwAU&#10;AO4AFAD/ABUA/wBrCAAAWwsAAE0MAABCDQAAOQ0AADENAAAsDQAAJw0AACMMAAAhDAAAHwsBAB4K&#10;BQAdCAgAHQYLABwFDQAcBBAAGwQUABkEGAAZBB4AGAQjABcEKwAWBDMAFQQ8ABQERwATA1QAEgNj&#10;ABEDdQAQAooAEAGiAA8AvAAPAOUADwD+ABAA/wBnCwAAVw0AAEkOAAA+DwAANQ8AAC4PAAAoDwAA&#10;JA4AACAOAAAdDgAAGw0BABkNBAAYDAcAGAsJABcJDAAXCQ4AFgkSABUJFgAUCRsAEwkhABIJKAAS&#10;CTAAEQk6ABAJRQAPCVIADglhAA0JcwAMCIgACwifAAoHtwAKBtsACgX2AAoE/wBjDQAAUw4AAEYQ&#10;AAA7EQAAMhEAACsRAAAlEAAAIRAAAB0QAAAaDwAAGA8BABYOBAAVDgcAFA0JABMNCwATDA0AEgwQ&#10;ABEMFAAQDBkAEAwfAA8MJwAODS8ADQ05AAwNRQALDVEACQ1gAAgNcQAGDYYABQ2dAAQMtAADDNIA&#10;AgzxAAIL/wBfDgAAUBAAAEMRAAA4EgAALxIAACgSAAAjEgAAHhEAABsRAAAYEQAAFRACABQQBQAS&#10;EAcAEQ8JABAPCgAQDgwADg4OAA4PEgANDxcADBAdAAwQJAAKECwACRA2AAgQQQAGEE4ABRBdAAMQ&#10;bwABEIQAABCcAAAPtAAADtQAAA7zAAAO/wBcEAAATRIAAEATAAA2FAAALRQAACYUAAAhEwAAHBMA&#10;ABkSAAAWEgAAFBEDABIRBgAREQgAEBAKAA4QCwANEQsADBENAAsSEQAKEhUACRIaAAgSIQAGEykA&#10;BRMzAAMTPgACE0sAABNaAAATbAAAE4IAABKbAAAStAAAEdcAABH1AAAR/wBYEgAASRQAAD0VAAAz&#10;FgAAKxYAACQVAAAfFQAAGhQAABcUAAAUEwEAExIEABESBwAQEgkADhIJAA0SCQALEwoACRQNAAcV&#10;DwAGFhMABBYYAAMWHwACFicAABcwAAAXOwAAF0gAABdYAAAXagAAFoAAABaZAAAVtAAAFdkAABT3&#10;AAAT/wBVFAAARhYAADoXAAAwGAAAKBgAACIXAAAdFgAAGRYAABYVAAATFAMAEhMGABATBwAPEwcA&#10;DRQHAAsVCAAJFgkABhgMAAMaDgABGhEAABoWAAAbHAAAGyQAABstAAAbOAAAG0YAABxVAAAbZwAA&#10;G30AABuXAAAaswAAGdsAABj5AAAX/wBRFgAAQxgAADcZAAAuGgAAJhoAACAZAAAbGAAAGBcAABUW&#10;AQATFQUAERUEAA8VBAANFgQACxcFAAkZBgAGGggAAhwKAAAeDQAAIBAAACATAAAgGQAAICEAACEq&#10;AAAhNQAAIUIAACFSAAAgZAAAIHoAAB+VAAAfsQAAHtsAAB36AAAc/wBNGQAAPxsAADQcAAArHAAA&#10;JBwAAB4bAAAaGgAAFxgAABQXAgASFwIAEBgBAA0ZAQALGgIACBwDAAUdBAACHwYAACEIAAAjCwAA&#10;JQ4AACYRAAAmFgAAJh4AACcnAAAnMgAAJz8AACZOAAAmYAAAJncAACWSAAAkrwAAI9oAACL7AAAh&#10;/wBIHQAAPB4AADEfAAAoHgAAIh4AAB0cAAAZGwAAFhoAABIaAAAQGwAADRwAAAsdAAAIHwAABCEA&#10;AAEjAgAAJQQAACcGAAApCQAALAwAAC4PAAAuEwAALhoAAC4jAAAuLgAALjsAAC5KAAAtXAAALXIA&#10;ACyOAAArrAAAKtQAACn7AAAo/wBEIAAAOCEAAC4hAAAmIQAAICAAABweAAAYHQAAFB0AABAeAAAO&#10;HwAACyEAAAcjAAADJQAAACcAAAApAAAALAEAAC4DAAAwBgAAMwoAADUNAAA2EQAANhcAADYfAAA2&#10;KQAANjYAADZFAAA1VwAANW0AADSJAAAyqAAAMc8AADD6AAAv/wA/JAAANCQAACskAAAkIwAAHyEA&#10;ABsgAAAWIAAAESEAAA4jAAAKJQAABigAAAIqAAAALQAAAC8AAAAyAAAANAAAADcAAAA5AwAAOwYA&#10;AD4KAABADgAAQRIAAEEaAABAJQAAQDEAAEBAAAA/UgAAPmcAAD2CAAA8ogAAOscAADn4AAA4/wA6&#10;KAAAMCgAACknAAAjJQAAHyMAABgkAAASJQAADigAAAoqAAAFLQAAADAAAAAzAAAANgAAADgAAAA7&#10;AAAAPgAAAEAAAABCAAAARQIAAEcGAABKCgAATQ4AAE0VAABMHwAATCsAAEs6AABKTAAASWEAAEh8&#10;AABHmwAARb8AAEPzAABC/wA2LAAALSsAACcpAAAjJwAAGygAABQqAAAOLQAACjAAAAQzAAAANwAA&#10;ADoAAAA9AAAAQAAAAEMAAABGAAAASAAAAEsAAABNAAAAUAAAAFMBAABWBgAAWQsAAFsQAABbGQAA&#10;WiUAAFk0AABYRgAAV1oAAFV0AABUkwAAUrUAAFDqAABP/wAzMAAALC4AACcsAAAeLQAAFi8AABAy&#10;AAAKNgAAAzoAAAA/AAAAQgAAAEYAAABJAAAATAAAAE8AAABSAAAAVQAAAFgAAABaAAAAXQAAAGAA&#10;AABjAAAAZwYAAGsMAABsEgAAax4AAGssAABpPQAAZ1IAAGZqAABkiQAAYasAAF/cAABd/wAxMwAA&#10;LDEAACIyAAAZNQAAETkAAAo9AAACQgAAAEcAAABMAAAAUAAAAFQAAABYAAAAWwAAAF8AAABiAAAA&#10;ZQAAAGgAAABrAAAAbgAAAHEAAAB1AAAAeQAAAH0GAACCDQAAghYAAIAkAAB+NQAAfEkAAHthAAB4&#10;fwAAdp8AAHPGAABw9wAxNgAAJjgAABw7AAASQAAAC0UAAAJLAAAAUQAAAFYAAABbAAAAYAAAAGUA&#10;AABpAAAAbgAAAHIAAAB2AAAAeQAAAHwAAAB+AAAAggAAAIUAAACJAAAAjgAAAJMAAACYBgAAnA4A&#10;AJsaAACYKwAAlkAAAJJZAACRcwAAjZUAAIu1AACI6AArPgAAIEEAABVHAAANTQAAAlQAAABbAAAA&#10;YQAAAGgAAABuAAAAcwAAAHkAAAB+AAAAgwAAAIgAAACMAAAAjwAAAJIAAACVAAAAmQAAAJ0AAACh&#10;AAAApQAAAKoAAACwAAAAtwcAALgRAAC1IQAAsjUAAK9NAACqaQAAqIgAAKaoAACi0QAjSAAAGE4A&#10;AA5UAAAEXAAAAGQAAABtAAAAdQAAAHwAAACDAAAAiQAAAI8AAACVAAAAmwAAAKAAAACjAAAApgAA&#10;AKkAAACtAAAAsQAAALUAAAC5AAAAvgAAAMQAAADKAAAA0gAAANoKAADWFgAA0ikAAM5BAADKXAAA&#10;xXwAAMKdAADBvQAcVQAAEVwAAAdlAAAAbgAAAHcAAAB/AAAAiAAAAJAAAACYAAAAnwAAAKUAAACt&#10;AAAAswAAALgAAAC6AAAAvgAAAMIAAADGAAAAygAAAM4AAADTAAAA2gAAAOAAAADnAAAA7QAAAPMA&#10;AAD0DgAA8h4AAO82AADsUQAA6G4AAOSQAADfsQAAAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4P&#10;ERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdY&#10;WVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+h&#10;oqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp&#10;6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////////&#10;AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0&#10;Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9&#10;foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TG&#10;x8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////&#10;/////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8R&#10;EhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZ&#10;W1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gi&#10;o6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr&#10;7O3u8PHy9PX29/n6+/z+//////////////////////////////////////////////////////8A&#10;AQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5&#10;Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFy&#10;c3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6Slpqeoqaqr&#10;rK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk&#10;5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAAAAAB&#10;AAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUm&#10;JygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5f&#10;YGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeY&#10;mZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR&#10;0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/wABAQICAwMEBAUG&#10;BgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygp&#10;KSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2&#10;eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR&#10;0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX2&#10;9vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYW&#10;FxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNE&#10;RUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKz&#10;tba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl&#10;5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7//6UlBv+kMA7/pjoY&#10;/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5&#10;wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDk&#10;wmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FD&#10;I/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wreh&#10;fcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG&#10;17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7&#10;SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcux&#10;nYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pw&#10;mcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/&#10;wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Ul&#10;Bv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLT&#10;q5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyy&#10;dKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF&#10;/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+k&#10;MA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ&#10;3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrD&#10;q3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNe&#10;WvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/&#10;pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6YlBv+kMA7/pzoY/7JDIv+8SzL/w1RF/MZdWvHIZHHjxmqH1sBvm8u4cqzCsXS6&#10;u613xLSpe82ro3/Uop6F25majuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZ&#10;mo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h/6YlBv+lMA7/qDoX/7NDIv++SzH/xVRF+clcW+/N&#10;Y3HjzGmI1cZtnMm/cK69tnK6tLB1w6uqeMqipXzRmaGB2JCdid2QnYndkJ2J3ZCdid2QnYndkJ2J&#10;3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYnd/6YlBv+lMA7/qjoX&#10;/7VDIv/ASzH9yFNF9s1bW+3RYXLh0GeJ0ctrncLAbq22t3G4rLFzwaOsdsiaqHnOkqR+1ImghdiJ&#10;oIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2Img&#10;hdiJoIXY/6clBv+lMA7/qzoX/7ZDIf/BSzH6y1JE89FaWurZYHLe1mWJy8xqnLvBbauvuXC2pbRy&#10;vpyvdMSUq3fKi6d7z4SkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHU&#10;hKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHU/6clBv+mMA7/rToW/7hCIf7ESjD3zlJE8NZYWufgXnLW&#10;2mSIxM1pmrTDbKiou2+ynrZwupaycsCOrnbGhqp6yn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+n&#10;f85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/O/6glBv+nMA7/rjkW/7pC&#10;IPvGSi/001FD691XWuPmXHHO22SHvc9pmK7Fa6Wivm6vmLlvtpC1cbyIsXTBga54xXusfcl7rH3J&#10;e6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7&#10;rH3J/6gkBv+nMA3/sDkV/71CH/fJSi/v2FBC5uNVWdzoW3DG3WOFttFolafIa6GcwW2qk7xvsYq5&#10;cbaEtXS7fbJ3v3ewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8&#10;wnewfMJ3sHzCd7B8wnewfMJ3sHzC/6kkBf+oMA3/szkU/sBCHvPNSi3p3U9A4elTWdPqW2+/32OC&#10;r9NnkaHLap2WxW2ljcBvq4a9cbB/unO1erd3uHS1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0&#10;tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7/6okBf+pLw3/tjgT+cRBHe3S&#10;SSvi401A2+9SWMrtWm234WJ/qNZnjZvPapeRyW2fiMVvpYLCcal7v3Stdr13sHG7e7Nxu3uzcbt7&#10;s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uz&#10;/6skBf+rLw3/ujgS88lBG+TaSSjY6ExAzvNRV8DvWWuu5GF6oNxnhpTUa5CLz26XhMxwnH3Jc6B4&#10;xnWjc8R4pm7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7C&#10;fKluwnypbsJ8qW7CfKluwnyp/60kBf+wLwv7wDgP6tBBF9riRijM7kxBw/lQVbXzWGal6WF0l+Fn&#10;fo3ba4aF12+Mf9RykXrRdZR1z3iXcc17mmzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6c&#10;bMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6c/68jBP+2LQnxyDYM3dw9E83qRirB&#10;9ktAtv9PUar3WGCb72Frj+hodIXkbXt/4HGAed50g3XceIZy2nuJbth+i2vWgo1r1oKNa9aCjWvW&#10;go1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKN/7Ej&#10;BPq/LAbj1C8HzuY7FsHzRSu0/0k9qP9OTJ79V1iR9mFhhvFpaX/tb2556nRydeh3dXHnendu5X15&#10;a+SAe2njhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp&#10;44R8aeOEfGnjhHxp44R8/7UiA+vLIgLQ4ycHwvE6GbT+Qiqm/0Y5m/9NRZL/Vk+G/mJWfvpqXHf3&#10;cGBz9XVjb/N4ZW3yfGdq8X9oaPCCambvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+F&#10;a2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74Vr9sIbAdTfEQHC7yYLtfw6Gqf/PieZ/0Qz&#10;jf9LPYX/VUV8/2FLdf9qT3D/cFJs/3VUav55Vmj9fFdm/H9YZPyCWmP7hltj+4ZbY/uGW2P7hltj&#10;+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4Zb1M8KAMTt&#10;EgK1+yYNqP82GZn/OyOM/0EsgP9KNHj/Uzpx/18/bP9pQ2j/b0Vl/3RHY/93SGL/e0lh/35KX/+B&#10;Sl7/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RL&#10;Xv+ES17/hEte/4RL/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nO&#10;m3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hd&#10;T/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/&#10;njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/&#10;l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+m&#10;yJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2&#10;ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV&#10;/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0&#10;faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOE&#10;scKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPu&#10;tG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hB&#10;Hv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDP&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKN&#10;iLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG93&#10;4qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+x&#10;SSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+&#10;iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/nzgV/6pAHv+zSSv/uVI8/7tcT/q6ZWTtuG144bBz&#10;i9WoeZzMn32qxZeBtb+Rhb66jInFtoePzLKDltKvgaDWp36i06d+otOnfqLTp36i06d+otOnfqLT&#10;p36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLT/58iBf+eLQz/oDcU/6tAHv+0SSv/&#10;u1I8/71bUPq+ZGTsvGx54LVyjdOtd57KpHqtwpx+ubyWgsO3kIfKsouM0q6Hldimg53aoYKh1aGC&#10;odWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHV/6Ai&#10;Bf+eLQz/oTcU/6xAHf+2SCv/vVE8/8BaUPrBY2XswWp63rlwj9KxdaHIqHiwwKF7vLmbf8e0loTP&#10;sJSN1auRl9qgiZzcmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNea&#10;iKDXmoig15qIoNeaiKDX/6AiBf+eLQz/ojcU/61AHf+3SCr/v1E8/8JaUPnEYmXrxWl73r5ukNG2&#10;c6PGrnazvqd5wLijf8m0oYbPrJyN1aOWlNqakZzclY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f&#10;2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/Y/6AiBf+fLQz/ozcU/65AHf+4SCr/wVA8&#10;/sVZUPfIYGbrymd83cNtkc+8caXFtHS1vbB5wLasf8iup4XPpaGK1ZyckdqVmZzcj5Sf2I+Un9iP&#10;lJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Y/6EiBf+f&#10;LQz/pDcU/7A/HP+6SCr/w1A7+8hYUPXLX2bpz2Z83Mlrks7Db6bBunK1trJ2wKyse8ikqH/OnKSF&#10;1JSgjdiNn5nbipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Y&#10;ipyf2Iqcn9iKnJ/Y/6EiBf+gLQz/pjYT/7E/HP+7SCn+xk87+MtXUPLQXmbn1GR92s9pk8jFbaa6&#10;u3C0rbNzv6OtdseaqHrNkqV/0oqihteEoJHZhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14Si&#10;nNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzX/6EiBf+gLQz/pzYT/7M/HP+9Ryn8yE479c5W&#10;T+7VXWbk2mJ909JoksHGbKSzvG+xprVyvJyvdMSTq3fKi6d7z4OkgdR9oovWe6OV1XujldV7o5XV&#10;e6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XV/6IhBf+gLQz/&#10;qDYS/7Q/G/+/Ryj5y0468tNVT+rcW2bg4GF9zNNnkbvIa6Ksvm6voLdwuJWyc8CNrnbFhap6yn6o&#10;f854pofRdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP&#10;0nWlj9J1pY/S/6IhBf+hLAv/qjYS/7Y+G/3CRyj1zU457tlUTubjWWXY4mB7xdVmj7TKap+lwW2r&#10;mbpvtJC1cruIsXXAga54xXqsfcl0qoTLcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xx&#10;qYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM/6MhBf+iLAv/rDUR/7k+GvnFRyfw0U046eBSTOLp&#10;V2TO5F96vddmjK3MapufxGynk75vr4q5cbWDtnS6fLN3vnaxfMJxr4LEbq6Hxm6uh8ZurofGbq6H&#10;xm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofG/6QhBf+jLAv/rzUQ&#10;/7w+GPTJRiXq2E024udPTNzvVWPG5l94tNpliaXQaZaYyGyhjcNvqIW/ca5+u3SyeLl3tnO3e7lu&#10;tYC8a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0&#10;hb5rtIW+/6UhBP+kLAv/szUP+8E+F+3PRiLh30s02OtPTM/zVGK86F50q95khJ3UaZCRzm2Zh8lv&#10;oIDFcqV6wnSpdMB4rHC+e69rvICyaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4Sz&#10;aLuEs2i7hLNou4SzaLuEs2i7hLNou4Sz/6YhBP+oKwr/uDQN88c9FOTYRR7W5kk1y/FOTMT3U1+x&#10;7F1woeJkfZXbaYeK1W6PgtBxlXvNdJp2y3edccl5oG3HfaJpxYGlZsSFpmbEhaZmxIWmZsSFpmbE&#10;haZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWm/6ggBP+uKgj8vzML6c88&#10;ENfhQh7K7Uk1v/hNSrf7Ulum8V1pmOlldIzian2D3W+EfNpziXfXd4xz1XqPb9N9kWzRgJRo0ISW&#10;Zc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dl&#10;z4eX/6ogA/+1KQbwyDEH2t0zDMvqQiG+9kg1sv9MRqn/UVWb911gjvBlaoXrbHF953F2d+R2enPi&#10;eX1v4Xx/bN+AgWneg4Nn3YeFZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJ&#10;hmXciYZl3ImGZdyJhmXciYZl3ImG/60fA/m/JQPf1iICy+gyD770QSKw/0UzpP9KQZz/UU2P/l1W&#10;hflmXn30bmR28nNocu94a27ufG1s7X9vauyCcGfqhXJl6olzY+mMdGPpjHRj6Yx0Y+mMdGPpjHRj&#10;6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0/7YcAujNFAHM5h0EvvMxErH/&#10;PiKj/0Ivlv9IOo3/UESE/1xLe/9nUXT+blZv/HNZbPt4W2n5fF1n+H9eZviDX2T3hmBi9olhYfaM&#10;YmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxi&#10;88QPAM7aCwC98x0Hsf8yFKP/Oh+V/z8qif9GM4D/Tzp4/1tAcf9mRWz/bUho/3NKZv93TGT/e01i&#10;/39OYf+CT2D/hVBe/4lRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/&#10;i1Fe/4tRXv+LUV7/i1Fe/4tRzMsJAL7mDAGv/x4JpP8wE5X/NRyH/zwkfP9EK3P/TTFs/1g1Z/9j&#10;OWP/azth/3E9X/91Pl3/eT9c/3xAW/9/QVr/gkFZ/4ZCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hC&#10;WP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hC/5kfBf+WKwv/lTYS/6A+Gv+oRyb/&#10;rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1x&#10;sr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kf&#10;Bf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWs&#10;x3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeOb&#10;f4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0&#10;/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+W&#10;Kwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZ&#10;scV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fb&#10;koWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69b&#10;Rf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/&#10;lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5&#10;nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU&#10;1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+t&#10;ZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+XKwv/lzYS&#10;/6E+Gv+qRiX/sFA0/7FaRf+wZFf3rG1p7Kd3e+GefYrZloOX0Y6JosuIjqvHgpOxxH6Xt8F6nLu+&#10;d6K/vHWqwrVxrsOzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNy&#10;r8Gzcq/B/5kfBf+XKgr/mDUS/6M9Gv+sRiX/s080/7RZRv+0Y1j2sWxr6q11fd+je43Vm4GczZKG&#10;qMeLirHChY+5v4CUvrt8msO5eaHHtXapyq11rMardq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3E&#10;q3atxKt2rcSrdq3Eq3atxKt2rcSrdq3E/5ofBP+YKgr/mjQS/6U9Gf+uRiX/tU40/7dYRv+3YVn1&#10;tWps6bJzf92oeJDTn36gypaCrMSOh7e+iIy/uoORxbd/mMu0fKHPq3ilz6V5qsikeazGpHmsxqR5&#10;rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazG/5ofBP+YKgr/mzQR/6Y9&#10;Gf+vRSX/t040/7pXRv+7YFn0uWlt57ZxgdysdpPQpHujyJp/scCThLy7jInFt4iQy7SGmc6yhqTR&#10;pHyk0Z99qcqefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsie&#10;farI/5sfBP+ZKgr/nDQR/6c8Gf+xRST/uU00/7xXRv6+X1n0vWdu57pvgtqxdJXPqHmmxZ99tL6X&#10;gcC5lIrGtZGSy6+NmM+qiqHSnoKj05mBqMyYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKp&#10;ypiCqcqYgqnKmIKpypiCqcqYgqnK/5sfBP+ZKgr/nTQR/6k8GP+yRST/u00z/79WRv3BXlrzwWZv&#10;5r9tg9m2c5fNrXeoxKV7t76hg8C2m4nGrpWPzKiRlc+ijp7SmYei05SGp82ThqjLk4aoy5OGqMuT&#10;hqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjL/5sfBP+ZKgr/njMR/6o8GP+z&#10;RST/vEwz/8FVRvvEXVrzxWVv5cNshNi7cZjMsnWrw618trmlgb+wnobGqJmMy6GVktCbkpvTlI6i&#10;1I+Kps6PiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjL&#10;/5sfBP+aKgr/nzMQ/6s8GP+1RCP/vkwz/sNVRfnHXFrxyWRv5chqhdbBb5rKuXSqvrB6trOpf7+q&#10;ooTGop2Ky5uakM+Vl5nSj5Si1IqQps6Kj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqP&#10;qMyKj6jMio+ozIqPqMyKj6jM/5wfBP+aKgr/oDMQ/6w8GP+2RCP/v0wy/MZURfbKXFrvzWJw5M1o&#10;htPFbZrFvHOqubR4ta6tfb6lp4LFnaKIy5Wfjs+PnJbSi5yi04aVps6GlKfMhpSnzIaUp8yGlKfM&#10;hpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfM/5wfBP+aKQr/ojMQ/607F/+3RCP/&#10;wUwy+clTRfPNWlrs0mBw4NBmhs7IbJrAv3GptLh3tamxfL6frIHFl6iGypCkjM6KopXRhaKh0oGc&#10;ps6BmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfM/5we&#10;BP+bKQr/ozMQ/687F/+5RCL9w0sx9sxSRPDSWVno2l9w29VkhsnMapm6w2+orbt0tKK0eb2Yr33D&#10;kKyDyImpicyDp5HPfqac0H2kps18oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8&#10;oqjLfKKoy3yiqMt8oqjL/50eBP+bKQr/pTIP/7E7Fv+8RCH6xksx89FRQ+vaV1nj311v09tjhcLP&#10;aZexxG2npLxwspi1dLuOsXjChq19xoCrgsp6qYrNdqiUznapo8x3q6jKd6uoynerqMp3q6jKd6uo&#10;ynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jK/50eBP+cKQr/pzIP/7M7Fv++QyD1yksv&#10;7tZQQubhVlfc5Ftuy95jg7rRaJSpx2yjm75urpC4cbeGtHS9frB4wneufMZyrIPJbauMym2rmclu&#10;rJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/H/54eBP+d&#10;KQn/qTIO/7Y6FPrCQx/wzkou591PQOLpUlfS6FptweBigLHUZ5GhymuelMNuqIm9cbCAuXS2ebZ3&#10;unS0e71usoHAarCIwmewksNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbD&#10;ZrCWw2awlsNmsJbD/58eBP+eKQn/rTEN/7o6E/THQh3o1Uor3+RMP9fsUVbJ7llrt+NhfKjYZ4ua&#10;z2uXjcluoIPEcad7wHSsdb14sHC7e7NsuYC2aLiGuGS3j7ljtpG6Y7aRumO2kbpjtpG6Y7aRumO2&#10;kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6/6AeBP+hKAj/sTAL+8A5EezOQhnf30co0+lM&#10;QMrxUVW+8lhoreZhd57dZ4SS1WyPh89vln7Lc5x4yHahcsZ5pG7EfKdpwoGpZsCGrGK/ja1hv4+u&#10;Yb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+u/6IdA/+mJwf/&#10;ty8J8sc4DeHYQRTS5kYqx/BMQL74UFOy9VdjouthcJXjZ3uK3W2Egdhxi3rUdZB00nmTcNB8lmzO&#10;f5lozIObZMuInWHKjZ9gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmP&#10;n2DJj59gyY+f/6QdA/+tJgX7vi0G5tA0CNPiPBbH7kYru/lKPrD+T0+m+ldcmPFhaIzraHGD5m54&#10;e+JzfXXfeIFx3XuEbdt/h2rag4ln2YaKZNeLjGHWkI5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g&#10;1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGO/6ccA/+1IwPuySYD1d8pB8fsPBm6+EQrrf9IO6P/&#10;TUma/1dUjflhXYT0amV88HBqdu12bnHrenFt6X50a+iCdmjmhXdm5Yh5Y+SMemHjkXxg45J8YOOS&#10;fGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8/6sbAvfAHQHZ3BIB&#10;x+soCrr3Oxqs/0EpoP9GNpX/TEGN/1ZLg/9hUnv9a1d0+nFcb/h2X2z2e2Fp9X9jZ/SDZGXzhmZj&#10;8opnYfGOaF/wkmlf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/w&#10;k2pf8JNq/7cVAdbPCwDH6hMCufcpDaz/ORqe/z4mkv9EMIf/SzmA/1RAeP9hRnL/akps/3BNaf92&#10;UGb/e1Fk/39TY/+DVGH/hlVg/olWXv6NV139klhc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNY&#10;XP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNY1sQIAMbUCQC49xQEq/8pDp7/NBiQ/zohhP9BKXr/STBy&#10;/1I2bP9eOmj/aD1k/29AYf90QV//eUNe/31EXf+ARVz/hEVb/4dGWv+KR1j/j0dY/5BIWP+QSFj/&#10;kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIxMcHALfbBwGp/xYGn/8q&#10;DZD/MBWD/zYcd/8+Im7/Ryhm/1AsYf9aL13/ZDFb/2wzWf9xNVj/dTZW/3k2Vv98N1X/fzdU/4I4&#10;U/+FOVL/iTlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS&#10;/4o5/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yA&#10;lZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b&#10;95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+g&#10;RCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGu&#10;qMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPY&#10;fJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4&#10;au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/&#10;pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxv&#10;tarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5Id&#10;BP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ&#10;1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6V&#10;gXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5MdBP+QKQn/jzQQ/5o7F/+iRCD/qU0t&#10;/6pYPP+oYkz/pGxc9Z92bOyZf3rkkYeG3omNkNiDk5jTfpmf0HqdpM12oqnLdKesyXGtr8dvtLLB&#10;bLm0vGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLux/5QdBP+R&#10;KAn/kTMQ/5w6Fv+kQyD/rEwt/61WPf+tYE3+qWpe9KV0buqffX3hloOL2Y6KltOHkKDOgZWnynya&#10;rcd4n7LEdaW2wnKrucBwtLu3brW5s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1&#10;s2+4tbNvuLWzb7i1/5QdBP+SKAn/kzIP/546Fv+nQyD/rkst/7FVPf+wX079rmhf8qpycOekeoHe&#10;moCP1ZKHnM6LjKbJhJGvxH6XtcF5nLu+dqO/vHSrwrRvrsOucrO8q3O2uKtztrirc7a4q3O2uKtz&#10;trirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4/5UcBP+SKAn/lTIP/6A6Fv+pQh//sEot/7RU&#10;Pf+0Xk79s2dg8a9wcuapeIPbn36T0peDocuOiazEho61wICUvbx7msO6eqPFt3mrx6xzrMandbG/&#10;pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6/5UcBP+TKAn/&#10;ljEP/6E5Ff+qQh//skos/7ZTPP+3XU77tmVh8LRudOStdYbZpHuWz5uApceShbHBiou7vYeUwLuF&#10;ncS2gqTHsH6qyKV3qsihebDBn3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qz&#10;vJ96s7yferO8/5UcBP+TKAn/lzEP/6M5Ff+sQh//tEos/7lTPP+6XE74umRi77hsdeOyc4jYqXmZ&#10;zZ9+qcWYhLS/k4y8uI2TwbOJmcWuhqHIqoSpyZ98qcqbfa7CmX6yvZl+sr2ZfrK9mX6yvZl+sr2Z&#10;frK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9/5YcBP+TKAn/mDAO/6Q5Ff+tQR7/tUks/7tSPP29&#10;W072vWNi7r1rduK2cYnVrneby6V8qsKdg7S5lom8spGQwayMlsaniZ3Io4emypmAqMuWga7ElYGx&#10;vpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+/5YcBP+UJwn/mTAO&#10;/6U5FP+uQR7/t0kr/71RPPy/Wk70wWJi7MFpd+G7cIvSsXSdx6h7qryggbS0moe8rJSNwqaQlMag&#10;jZvJnIuky5WGqMuRha3FkIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CF&#10;sb+QhbG//5YcBP+UJwj/mjAO/6Y4FP+wQR3/uEkr/79RPPrCWU7yxGFj6cVod92+bYzNtHOdwqt5&#10;qrekfrSunYS8ppiKwaCUkcaakZjJlo+hy5CLqMyMiazFjImwwIyJsMCMibDAjImwwIyJsMCMibDA&#10;jImwwIyJsMCMibDAjImwwIyJsMCMibDA/5ccBP+VJwj/mzAO/6c4FP+xQR3/ukkr/8JQO/jGWE7w&#10;yF9j5shmeNjBa43Jt3Gdva93qbKnfLOpoYK7oZyIwZqYj8aUlpbJkJSfy4uRqMyHjqzGh42wwYeN&#10;sMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDB/5cbA/+VJwj/nS8N/6k4&#10;E/+zQB3/vEgq/MVPO/bJV07tzV5j4stkeNLEaozEu2+cuLJ1qa2re7OjpoC7m6GGwZSdjcWOm5TI&#10;ipmdyoaZqMuCk6zGgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GC&#10;kq/B/5cbA/+VJwj/ni8N/6o4E/+1QBz/vkgp+chOOvPNVk3q01xi3s9ieM3HaIu/vm6bsrdzqKew&#10;ebKeq366laeEwI6ji8SIoZLHg5+ayYCgp8p9mqzGfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZiv&#10;wX2Yr8F9mK/BfZivwX2Yr8F9mK/B/5gbA/+WJwj/oC8N/6w3Ev+3QBv9wUgo9stOOe/TVEzm2Vpi&#10;2NRhd8fLZ4q5w2yarbxyp6G2d7GYsX24j62CvoiqicOCqJDGfaeZyHqnpcl3oqzFeJ+wwXifsMF4&#10;n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DB/5gbA/+XJgj/oi8M/643Ev+5&#10;Pxr5xEcn8c5NOOrbU0vg31lg0NpfdsHQZYmzyWuZpsJwpZu9da+RuHu2iLWAvIGyhsB7sI3Ddq6W&#10;xXOuocZyra3EcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDA&#10;/5kbA/+YJgj/pC4L/7E2Ef69Pxn0yEcl69RNNuXjUEnZ41dfyd9edLrXZIasz2mWncdto5HAcayG&#10;u3Wzfrd6uXe0f71ysoW/bbGNwWqwl8JpsaXBbLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0&#10;sr1stLK9bLSyvWy0sr1stLK9/5obA/+ZJgj/py0K/7U2D/nBPxfuzkYj5NxMMt3nT0nP6FZewORd&#10;crLeZIKj1GmRlcttnInFcKV/wHOsd7x3sXC5fLVrt4G4Z7aHumO1kLthtZu8Y7emuWO3prljt6a5&#10;Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5/5sbA/+bJQf/qy0J/7k1DfLHPhXl&#10;1UYf2uNJM8/rTknG7VRdt+pcbqjiY32a2WmKjtJtlITMcZt7yHWhc8R4pm7CfKlpwIGsZb6HrmK9&#10;jrBfvZexXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6x/5wa&#10;A/+gJAb/sCwI+cA0C+nPPRDa30IdzulJM8TxTki78lJarfBbaZ7nY3aS4GmBh9pviX7Uc5B30XeV&#10;cc57mWzMf5xoyoOeZMmIoGHHjqJexpWkXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6Rc&#10;xpukXMabpFzGm6Rcxpuk/54aA/+lIwX/tyoF8MgyB9zbNQzO50IfwvFINLj5TEav91FVovVbYpXt&#10;ZG2K52t2gOJwfXnedYJz23qHbtl+imvXgoxn1YaOZNSLkGHTkJJe0ZaUXNGblVzRm5Vc0ZuVXNGb&#10;lVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuV/6EZAv+tIQP4vyYD4tQlA87lMw/C8EIh&#10;tvpHM6v+S0Ki/lBPl/tbWov1ZWOC8GxqeuxycHTpeHRv53x3bOWBemjjhHxm4oh9Y+GMf2DgkYFe&#10;35aCXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqD/6MZAv+2&#10;HQHpzBcBz+MeA8LwMxK1+kAiqf9EMJ3/ST2V/1BIi/9bUIL9ZVd6+W1ddPZzYW/0eWRr8n5naPGC&#10;aWbwhmpk74psYu6ObWDtkm5d7JdwXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65tx&#10;XOubcVzrm3Fc65tx/6wVAfPDEADR2gsAwe8fBrT7MxOo/zwgm/9CLJD/SDaH/08/f/9aRnj/ZUtx&#10;/21PbP9zUmn/eVVm/n5XZP2CWGL8hllh+4paX/qOW176klxc+ZddW/ibXlv4m15b+JteW/ibXlv4&#10;m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+Jte+rkOAM3LCQDA5g0BsvwgCKf/MxOa/zkdjf8/&#10;JoL/Ri56/041c/9YOm3/Yz9p/2xCZf9yRGL/d0Zg/3xHX/+BSF3/hUlc/4hKW/+MS1r/kExY/5VN&#10;V/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNzcEGAL7QBwCx&#10;9g4Cpf8hCZn/LhKM/zQZgP87IHb/Qydt/0wsZv9UMGL/YDNe/2k1XP9vN1r/dDhZ/3k5WP99Olf/&#10;gDtW/4Q7Vf+HPFT/iz1T/5A9Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+T&#10;PlL/kz5S/5M+vcUFALDXBQCj/xADmf8iCYv/KQ9+/zAVc/84Gmn/QB9i/0kjW/9RJlf/WihV/2Iq&#10;Uv9pK1H/byxQ/3MtT/93Lk7/ei5O/30vTf+AL0z/hDBL/4gwS/+LMEv/izBL/4swS/+LMEv/izBL&#10;/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4sw/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+d&#10;YkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnM&#10;msxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/+L/4klDQ19QUk9G&#10;SUxFAAcJ/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKT&#10;eeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/&#10;mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486&#10;FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R&#10;222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vM&#10;Zcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8&#10;mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P&#10;/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+JKAj/hTMO/5A5FP+Y&#10;Qhz/nksn/59WNP+eYUL/mm1Q/5V3XfePgWjxiYty64OSe+d9mILjeJ2I4HSjjN1yqJDbb62T2m6z&#10;lthsupjWa8Kb0WnKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqc&#10;/4wcA/+JJwj/iDIO/5M4FP+bQRz/okon/6RUNP+iX0P/n2pR/Zp0X/WUfmztjoh454ePgeKAlYrd&#10;e5qQ2negltZ0pprUcaye0m+yodBtuaPPbMOmxWfDpsBpx6HAacehwGnHocBpx6HAacehwGnHocBp&#10;x6HAacehwGnHocBpx6HAaceh/40cA/+KJwj/ijEN/5Y3E/+eQBv/pUkn/6dTNP+nXUP/pGhT/KBy&#10;YvKafHDqlIV944uLiN2EkpHYfpiY03qen9B1pKTNcqqoy2+wq8ltuK7CabywvGvAqrdtxKW3bcSl&#10;t23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSl/40bA/+LJwj/jDAN/5g3E/+gQBv/&#10;p0gm/6tSNP+rXET/qWZU+qVwZPCfeXPnmIKB34+IjdmIj5fSgZWgznubp8p2oa3Hc6ixxXCvtcFt&#10;t7e5a7i1s269rrBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGo/44b&#10;A/+LJgj/jjAN/5o2Ev+iPxr/qUgm/65RNP+uW0T/rGRV+apuZe+ld3blnX+F3JSFktSMjJ3OhJKn&#10;yX2Yr8R4nrXCdae5wXSxu7hws7uxb7a4rHG7salzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6up&#10;c7+rqXO/q6lzv6upc7+r/44bA/+MJgj/kC8N/5s2Ev+kPxr/q0cm/7FQNP+xWUT8sGNV9q5sZ+2q&#10;dXjjoXyI2ZiDltGQiaPKh4+txYKXtMJ/oLi+fKi7u3qwvbF0sr2pcrS7pnS5s6N2vq2jdr6to3a+&#10;raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6t/48bA/+MJgf/kS4M/502Ev+mPhr/rUcl&#10;/7NPNP+0WET6tGFW87JqaOyvc3rhpnqL1p2Ams2UhqfGjY2vv4eUtbqCnLm1f6S8sn2svqt5sb+j&#10;drK9oHi4tZ55va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2v/48bA/+N&#10;Jgf/ky4M/541Ef+oPhn/r0Yl/7ZOM/63V0T3t2BW8LZoaeizcHveqneN0J98nceXg6e/kIqvuIuR&#10;trKGmLqtg6C9qYGpv6V+sMCcebG/mnu3t5h9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuw&#10;mH27sJh9u7CYfbuw/5AaA/+NJgf/lC0M/6A1Ef+pPhn/sUYk/7hNM/y7VkT1u19W7btnaeO1bn3W&#10;rHOPyqN6ncGbgKe4lIewsY+OtquKlbumh52+ooWlwJ+Er8GWfrDBlH+2uJOAu7KTgLuyk4C7spOA&#10;u7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuy/5AaA/+OJgf/lS0M/6E1Ef+rPRj/s0Yk/7pN&#10;M/q+VUTzv11W6r9lat+4a37Qr3GPxaZ4nLuffqeymIWvq5OLtqWOk7ufi5q+m4miwZiIrMKQgq/C&#10;j4O1uY+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqz/5AaA/+OJQf/&#10;liwL/6I1EP+sPRj/tUUj/7xMMvjBVEPww1xW58Njatq7aX7MsnCPwKp2nLaifKetnIKvpZeJtp6T&#10;kLuZj5i+lI2gwZGMqcKLiK7Cioi0uoqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5&#10;tIqIubSKiLm0/5EaA/+PJQf/mCwL/6Q0EP+uPRj/t0Uj/79MMvbFU0PuyFtW48ZhatS/aH7Htm6O&#10;u610nLGmeqanoICvn5uGtZiXjruTlZW+jpKdwYqSp8KGjq7ChI20u4WMubSFjLm0hYy5tIWMubSF&#10;jLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0/5EaA/+PJQf/mSwL/6Y0D/+wPBf/uUQi/MFLMfTJ&#10;UkLrzVlV38lgas/CZn3CuWyNtrFym6ureKaipX6umaCEtZKdi7qMmpO+h5ibwISXpcKAlq/Cf5Kz&#10;vICRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1/5IaA/+QJQf/mywK&#10;/6c0D/+yPBb/u0Qh+cVLMPHOUUHn0lhU2s5eacrGZXy9vWuMsLZwmqWwdqWcqnytk6aCtIyjibmG&#10;oJC9gZ6Zv32eosF7nq/BeZmzvHqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqX&#10;uLV6l7i1/5IZA/+QJQf/nSsK/6ozDv+1PBX8v0Qg9MhKLu3TUD/j2FZT09JdaMXKY3u3wmmLqrtv&#10;mJ+2dKOVsXqsja2AsoWqh7d/p467eqaXvnemoL90pq2/c6G0u3SeuLV0nri1dJ64tXSeuLV0nri1&#10;dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1/5MZA/+RJAf/nysJ/6wzDf+4OxT4w0Me781KLOfaTz3d&#10;3lVRzdhbZ77PYnqwyGeJpMJtl5m8cqGPuHiphrV+sH+yhbV5sIy4dK+Vu3Cvn7xur6y8bau1uW6n&#10;ubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0/5QZA/+SJAf/oioI/7Ay&#10;DP68OhLyx0Ic6NNJKeHhTDvU41NRxt1aZbfVYHipz2aHnclrlJHFcJ6HwXamf758rHi8hLFyuou0&#10;bbmTtmq4nLhnt6e4Z7e3tmiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7Fo&#10;srux/5UYA/+VIwb/pSkH/7QxCvjBOhDrzkIY4N1HJdXlSzvL51FQveNZY6/eX3Si2GWDltNqj4rO&#10;b5l/yHOhdcR4p27BfatpvoSuZb2LsWG8k7JfvJ2yX7yssWK/vq1iv76tYr++rWK/vq1iv76tYr++&#10;rWK/vq1iv76tYr++rWK/vq1iv76t/5YYA/+ZIQX/qigG/7kwCPDIOA3h2EAT1ONFJsrrSzvB7E9P&#10;s+hXYKblX2+a4mZ8jtxshoTVcY960HWVc816m2zKf59nx4SiY8aKpF/EkaZcxJmnWsOkp1rEsKda&#10;xLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCn/5gXAv+eIAT/ryYF+MAuBubQ&#10;MwjV4TwUyepFKL/ySju18U5Mqe9WW53tX2iS6mdzh+NtfH7ecoJ22niIcNd9jGvUgpBm0oeSY9GM&#10;lV/PkpZczpmYWc6imVjNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzaua&#10;/5oXAv+lHgP/tyMD7ckmA9beKQbJ6TsXvvNEKbP4STqo901In/ZVVZT1X2CJ8WhogOxvcHjodXVy&#10;5Xp5beJ/fWnghIBl34mCYt2OhF/ck4Zd25mHWtqhiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZ&#10;qIlY2aiJWNmoiVjZqIlY2aiJ/5wWAv+tGwL2wR0B29oTAcnoKQm98zsZsv1DKKb+Rzac/UxDk/1V&#10;TYr9X1aB+WldefVwYnPydmdu8Hxqau6BbWfshm9k64txYeqPcl/plHRd6Jl1Wuegd1jmpnhY5qZ4&#10;WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4/6IVAf+3FQDYzwsAyucTArzzKQux&#10;/TsZpP9AJpn/RTKP/0s8h/9URH//X0t4/2lQcf9wVGz9dlhp+3xaZvqBXGP4hl5h94tfX/aQYV72&#10;lWJc9ZpjWvSgZFjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86Vl/60Q&#10;ANbDCADI0woAu/QVA6//Kg2j/zcYl/89Iov/QyyB/0o0ev9SOnP/Xj9u/2hDaf9vR2b/dUlj/3tL&#10;Yf+BTF//hU5d/4pPXP+PUFr/k1FZ/5hSV/+eU1b/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW&#10;/6NUVv+jVFb/o1RW/6NU2boFAMXHBwC52QgArP8XBaL/Kw2V/zMWif85Hn7/QCV1/0grbf9QMGf/&#10;WjRj/2U3YP9tOV7/cztc/3g9Wv99Plj/gj9X/4ZAVv+LQFX/j0FU/5RCU/+aQ1H/n0NR/59DUf+f&#10;Q1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59Dxr4FALfNBQCq5AgBn/8ZBpT/KAyH/y4T&#10;e/81GXH/PR5p/0UjYv9NJlv/VilY/18sVv9oLVT/bi9T/3MwUv94MVH/fDFQ/4AyT/+EM07/iDNN&#10;/4w0TP+SNEv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1t8QDAKnU&#10;AgCc+QsCk/8bBYX/Iwp5/ykPbv8xFGX/ORhd/0EbV/9KHlP/UiBQ/1kiTf9gI0v/ZiRK/2slSf9v&#10;JUj/cyZH/3cmRv97J0X/fidF/4IoRP+HKEP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4sp&#10;Q/+LKUP/iylD/4sp/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8&#10;go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VV&#10;Lf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD&#10;42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/&#10;ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xu&#10;rnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Da&#10;h9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h&#10;932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofT&#10;YNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+T&#10;YTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XP&#10;hd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/fTIM&#10;/4g3Ef+QPxj/lUki/5dULf+WXzn/k2tF/453Uf+Iglv6hIxk9X+Ua/F6m3LudqJ363Kne+lvrX/n&#10;bLKC5Wq4hORpv4fiaMeJ4GbPitZj1ozPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i&#10;2IrPYtiK/4QbA/+BJwf/gDEM/4s2Ef+TPhj/mUci/5xSLf+aXTr/mGlH/5N0U/6Ofl/3iIlp8YKR&#10;cu19mHnpeJ9/5XSkhONwqojgbbCM3mu3j91qv5HbaciT1WbPlctk0ZPGZdSOxmXUjsZl1I7GZdSO&#10;xmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSO/4UbA/+CJgf/gjAM/441EP+WPRj/nEYh/6BQLf+fWzv/&#10;nGZI/5hxVvuTfGL0jYZt7oeOd+iAlYDkepyH4HWijN1yqJHab6+V2G23mdVrwJzSacmeyWXJnsJn&#10;zZi+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGT/4YbA/+DJgf/hS8L/5A0&#10;EP+ZPRf/n0Yh/6NPLf+jWjv/oGRJ/51vWPqYeWXxkoNx6ouMfOSDkobffZmO2nigldZ0p5rTcK6f&#10;0W22o89rwKXHZsKnwGjGortqy5u3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3&#10;bM6W/4YbA/+DJgf/hy4L/5M0EP+bPBf/oUUg/6dNLf+mWDv/pGJK/KFsWfecdmjvloB154+JgeCH&#10;kIzagJaV1XqendF1paPNcKyoy221rMdrvq29aL+suGvDprNtyJ+wb8yZsG/MmbBvzJmwb8yZsG/M&#10;mbBvzJmwb8yZsG/MmbBvzJmwb8yZ/4caA/+EJQf/iS0L/5UzD/+dPBb/pEQg/6pMLf+qVzv+qGBL&#10;+KVqWvOhdGrtnH555JOGhtyLjZLVg5Scz3ybpct3o6rHdKutxHO1r79wvLC1a7ywsG7BqaxwxqKp&#10;csqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqc/4caA/+EJQf/iywK/5czD/+f&#10;Oxb/pkQf/6xLLP+uVTv7rF9L9apoXO6mcWznoHp835eCitWOiJjNhY+hx4CXp8J7nqy9eKevunaw&#10;sbd1urKtcLqyqXG/rKV0xKSjdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcme&#10;/4gaA/+FJQf/jCsK/5gyDv+hOxX/qUMf/69LLP+xVDv4sV1L8a9mXOqrb27ho3Z/1Zl9j8yRhJnF&#10;ioyivoSTqLl/mq20fKOwsHqrs615trSmdLm0onW9r593w6adecegnXnHoJ15x6CdecegnXnHoJ15&#10;x6CdecegnXnHoJ15x6Cdeceg/4gaA/+FJQf/jioK/5oyDv+jOhX/q0Ie/7FKK/21Uzv2tVxL7rNk&#10;XeWubG/bpXOBzp16j8WVgZm+joiit4iQqbGEl66sgJ+xqH6otKV9srWferi2m3m7sZl7waiYfMai&#10;mHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMai/4kaA/+GJQb/kCoK/5wxDf+lOhT/&#10;rUIe/7RKK/u4UjrzuVpL6rhiXuGxanDTqXCByKB3j7+Zfpm3koWisIyMqaqIlK6lhJyyoIKktZ2B&#10;rraZf7e3lH26s5N/wKqSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wj/4kZ&#10;A/+GJAb/kSkJ/50xDf+nORT/r0Id/7ZJKvi8UDrwvVlL57xhXty1Z3HOrG+Bw6R1jrmcfJmxloKi&#10;qpGKqaOMka6eiZmymYahtZaFq7eThba3joG5tI6Dv6uNg8SljYPEpY2DxKWNg8SljYPEpY2DxKWN&#10;g8SljYPEpY2DxKWNg8Sl/4kZA/+HJAb/kykJ/58xDf+pORP/sUEc/7lJKfbATzntwldK5L9fXda5&#10;ZnDJsG2AvqhzjrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+KqbeMirS4iIa4tYiHvqyIh8OmiIfD&#10;poiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8Om/4oZA/+HJAb/lCkJ/6EwDP+rORL/tEEc&#10;/LtIKPTDTjjrx1ZK4MNeXdG8ZW/Es2uAuatxja+kd5imnn6hnpqEqJeWjK6Rk5SyjJGctYiPpreF&#10;j7G4goy3toKMvq2DjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOm/4oZA/+I&#10;JAb/ligI/6MwDP+tOBL/tkAb+r5IJ/HHTjfnzFVI3MdcXMy/Y2+/t2l/tLBwjKmpdZego3ugmJ+C&#10;qJGbia2KmZKyhZaatYGVpLd+la+3e5K3tn2Rva59kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKn&#10;fZDCp32Qwqd9kMKn/4sZA/+JJAb/mCgI/6UvC/+wOBH/uUAZ+MJHJu7LTTXk0FRG1ctbW8fDYm66&#10;u2h+rrRui6Ouc5aaqXqfkqWApoqhh6yEn4+xfp2YtHqcobZ4m6y2dZq3tneYva54lsKneJbCp3iW&#10;wqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKn/4wYA/+KIwb/micH/6cvCv+zNw/8vT8Y88ZG&#10;I+rQTDLg1VJFz89ZWsHIYGy0wGZ8qLpsip20cpWUsHiei6x+pYOohap9poyveKSVsnSjn7Rxo6q1&#10;b6S5tHCgvq1yncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKn/4wYA/+MIgb/&#10;nScH/6ouCf+2Ng73wT4W7cxGIOTYSy7Z3FBEydRYWLvNXmuuxmV6osBqiJe7cJKNt3WbhLN8on2x&#10;g6h2r4qsca2Tr22tnbFqramyaa23sWqpv6xrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bD&#10;pmumw6ZrpsOm/40YAv+PIAX/oCYG/64tCP27NQzxxz0T5dNEHN3gSC3Q4U9CwttWVrTTXWinzWN4&#10;mshohY/Dbo+FwHSYfb16nna6gaRwuYmoa7iSqme3nKxluKitY7i2rWS1wallsMWkZbDFpGWwxaRl&#10;sMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWk/44XAv+THwT/pCUF/7MsBvfBMwnozjwP3N5AGdDl&#10;SC7H5U1CueBVVKzbW2Wf1WF0ktBmgYfNbIt+ynKTdsh5mW/GgZ5qxYmiZcWSpGLEnaZfxKenXcS0&#10;p17DxKRfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcig/5AXAv+YHQT/qSME&#10;/7kpBO7IMQbd2jQK0ORBG8brRy686kxBsOZTUqPjWmGX4GFujN1oeYLbboJ62XWJctV8j2vSgpNl&#10;z4iXYM2PmlzMl5xay6CdWMurnVfLup1ZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnM&#10;zJlZzMyZ/5IWAv+dHAP/ryAC9sAlAuLTJAPQ4zIMxexAHbrxRy+w70s/pe1RTprrWlqP6mJlhehq&#10;bn3ncnV143h7b+B+gGndhIRk24qHYNmRiV3YmIta1qCNWNaojlbVtI5U1cGOVNXBjlTVwY5U1cGO&#10;VNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGO/5QVAv+kGQL/txwB6csWAdHhHQLF7DEOuvVAHq73RS6j&#10;9Uo8mvRQSJDzWlOG82NbfvJsYnfxc2hx7nptbOuAcGfphnNj54x2YOaSeF3kmHpa4557WOOlfVbi&#10;r35U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+/5gTAf+tFAHzww8A0tgL&#10;AMTsHgS49jERrf0+HqL9QyuX/Eg3jvxPQYX8WUl9/GNQd/xtVnD7dFpr+XpeaPeBYWT1h2Nh841l&#10;X/KTZ13xmWha8J5pWO+la1bvrWxU7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U&#10;7rRt/6MQAPG5DADOyQkAxN8LALb3Hwas/zISoP87HZT/QSeK/0cxgf9OOXr/WD9z/2JFbv9sSWn/&#10;c0xm/3pPY/+AUWD/hlNe/4xUXP+SVVr+mFdZ/Z1YV/ykWVX7q1pU+7FbVPuxW1T7sVtU+7FbVPux&#10;W1T7sVtU+7FbVPuxW1T7sVtU+7Fb8K8IAM2/BwDAzQgAtO4OAqn/IQif/zERkv83Gof/PiJ9/0Up&#10;df9NMG7/VTVp/2A5Zf9qPGH/cT5f/3dAXP9+Qlr/hENZ/4lEV/+PRVb/lEZV/5pHU/+gSFL/p0lR&#10;/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61Kz7gEAL7DBQCy1AYApv4QA5z/&#10;IwiQ/y0PhP8zFnn/Oxxw/0Miaf9KJ2L/Uipd/1wtWv9lMFj/bTFW/3MzVP95NFP/fjVS/4Q2UP+J&#10;N0//jjhO/5M4Tf+ZOUz/oDpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6&#10;v7wDALDKAwCj3AMBmf8SA4//IgiC/ygNdv8vEm3/Nxdl/z8bXv9HHlj/TiFU/1cjUf9fJU7/ZSZN&#10;/2wnS/9xKEr/dilJ/3sqSP+AKkf/hStG/4krRf+OLET/lCxD/5otQ/+aLUP/mi1D/5otQ/+aLUP/&#10;mi1D/5otQ/+aLUP/mi1D/5otscIBAKPSAACV6wMBjP8TA4D/HAZ0/yMKaf8qDmD/MhJZ/zoVU/9C&#10;F07/SRlL/1EaSP9YHEb/XR1E/2MdQ/9nHkH/bB9A/3AfP/90ID7/eCA9/3wgPP+BITv/hyE7/4wi&#10;O/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wi/3odA/92KAb/cjML/3w3D/+EPxX/&#10;iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp9WjBa/Nm&#10;yG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3od&#10;A/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh&#10;+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPd&#10;W+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+&#10;hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvm&#10;c91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd&#10;/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3v&#10;Y81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3ocA/93&#10;Jwb/dDIL/382D/+GPRX/i0cd/45RJ/+MXjH/iWs8/4V3Rv+Bg07/fY9W/3mYXPx1oGH5cqZl92+t&#10;afVss2zzarlv8mjAcfBmyHPsZM116GHUduNf3nfbXeN51V3ldtVd5XbVXeV21V3ldtVd5XbVXeV2&#10;1V3ldtVd5XbVXeV2/3scA/93Jwb/dzAK/4I1Dv+KPBX/j0Yd/5JPJ/+RXDL/jmg9/4p0SP+GgFL/&#10;gYta/H2VYfh4nWf1dKRt8nGqcfBusHTua7Z37Gm+eupnx33nZc5/4mLWgNlf3YHQX+B+zGDje8xg&#10;43vMYON7zGDje8xg43vMYON7zGDje8xg43vMYON7/3wcA/94Jgb/ei8K/4UzDv+NOxT/kkQc/5ZO&#10;J/+VWjL/kmU+/45xSv+KfVX+hYhe+YCSZ/R7mm7wdqFz7XKneOpvrn3obLSA5mm8g+RnxobhZc+I&#10;2WLXis9h2YjIYt2CxGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B//30bA/95Jgb/&#10;fC4K/4gyDv+QOhT/lUMc/5pMJ/+ZWDP/lmM//5JuTP+Oelf8iYVi9YSPa/B+l3PseZ566HSlgOVw&#10;q4XibLOJ4Gq7jN5oxo/aZtGSzmLRksdk1YzBZduGvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbd&#10;gr1m3YK9Zt2C/30bA/96Jgb/fywK/4sxDf+TOhP/mEIc/51LJv+dVjP/m2FA/5dsTfuSdlr3jYFm&#10;8oiMcOyClHnne5uB43WiiN9xqY7cbbGS2Wu7ltdpyJnMZMubxWXOl8Bn0pG6aNiKtmnbhrZp24a2&#10;aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduG/34bA/97Jgb/gSsJ/40xDf+VORP/m0Ib/6BKJv+h&#10;VDP/n19B+5xpT/aXc13xkn5q7IyIdeeFkYDifpiJ3Xigkdhyp5fSba+dz2y5n8xrxaDDZ8egvGjL&#10;m7dq0JSybNWNr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJ/34aA/97JQb/gyoJ&#10;/48wDP+YOBL/nkEb/6NJJv+mUjP9pF1B96FnUPGccV/rl3tt5Y+Det6Hi4bVfpKRz3iZl8p0oZzH&#10;caqfw2+zocFuv6O6a8Wjs2vIn69tzZirb9KRqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw&#10;1oypcNaM/38aA/98JQb/hikI/5IvDP+bOBL/oUAa/6dIJf+qUTL5qVtB86ZkUeyibmHlmnZw3JF+&#10;f9KJhovLgo2TxX2VmcB4nZ68daWhuXOupLZyuaWycMOmq2/Goqhxy5ukc9CTonTUjqJ01I6idNSO&#10;onTUjqJ01I6idNSOonTUjqJ01I6idNSO/4AaA/98JQb/iCgI/5QvC/+dNxH/pD8Z/6pHJP2uTzL2&#10;rVlB76tiUuema2LennJz0pV6gcqNgovDh4qTvYGRmrd9mZ+zeaGjr3eqpqx2tKeqdsGoo3PDpaB1&#10;yZ6ed8+WnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KR/4AaA/99JQb/iicI/5Yu&#10;C/+fNhD/pz8Y/61HI/uyTjHzsldB67FgUuKqaGTWonB0zJl3gcOSf4u8i4aUtYaOmq+BlaCqfp2k&#10;pnump6N6sKmhebypm3fBqJl5x6CYes2Yl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOX&#10;e9GT/4EaA/9+JAb/jCYH/5guCv+iNhD/qT4Y/69GI/i1TTDwt1ZA57VeUt2uZmTQpW5zxp11gL2W&#10;fIu1kIOUroqLm6iGkqCjgpqln3+jqJt+raqYfbmrlHvAqpN9xqKSfsyZkX/QlJF/0JSRf9CUkX/Q&#10;lJF/0JSRf9CUkX/QlJF/0JSRf9CU/4EZA/9+JAb/jSYH/5otCv+kNQ//rD0X/rJFIva4TDDtvFRA&#10;5LhdUdeyZGPLqWxzwKFzgLeaeouvlICTqI+Im6KKj6Cch5ell4SgqJSCqaqRgrWrjYG/q42BxaSM&#10;gsubjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+V/4IZA/9/JAb/jyUH/5wtCf+m&#10;NQ7/rj0W/LVFIfO8Sy7qwVI/4LxbUdG1Y2PGrWpyu6Vxf7Ked4qpmH6TopOFmpuPjaCWjJWlkYmd&#10;qI2Hp6uKh7Ksh4e/rIaGxKWHhsqch4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6X&#10;/4IZA/+AIwX/kSUG/54sCf+oNA3/sTwV+rhEH/C/Sy3nxVE93MBaUM24YWLBsGhxtqlvfqyidYmk&#10;nXySnJiCmpWUiqCPkZKlio6bqIaNpauDjLCsgY2+rICLw6aBi8mdgYvNmIGLzZiBi82YgYvNmIGL&#10;zZiBi82YgYvNmIGLzZiBi82Y/4MZA/+CIgX/kyQG/6AsCP+rMw3/tDwU97xDHu7ESivkyVE71cRY&#10;T8i8YGG8tGdwsa1tfaenc4meonmSlp2AmY+aiJ+Jl5Ckg5SYqH+Toqp8kq2repK7rHqRw6Z7kMme&#10;fI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82Y/4MYAv+EIQX/lSQG/6IrCP+tMwv+&#10;tzsS9MBCHOrJSSjgzU850MdXTsPAXmC3uGVvq7JrfKGscYeYp3iQkKN+mImghZ6CnY2jfZuWp3iZ&#10;oKl1mauqc5m4q3OYw6Z1lsmedpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2Z/4QY&#10;Av+HIAX/lyMF/6UqB/+xMgr7uzoQ8cVBGefPSCXb0k04y8tVTL3EXV6xvmNupbhqe5uyb4aSrnaP&#10;iap8loKng5x7pIuhdqKUpXGhnaduoKmpbKG2qW2hw6ZvncmecJzNmHCczZhwnM2YcJzNmHCczZhw&#10;nM2YcJzNmHCczZhwnM2Y/4UYAv+KHgT/miIE/6gpBv+1MAj2wDgO68tAFeHYRiDT2Es2xdBUS7fJ&#10;W1yrw2Jsn75oeJS5boOLtXOMg7J6k3uvgZl1rYmeb6uSomuqnKRoqqelZqq0pmarxaRopsqcaaTN&#10;l2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2X/4YXAv+NHAT/niEE/6wnBf26LwbvxzYK&#10;49Q+ENjfQx/L3ko0vtZSSLDQWlqkymBpmMZmdo3BbICEvnKJe7t4kHS5f5Vut4eaabaQnWW1m6Bi&#10;tKahYLWzoV+2xaBhscyaYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5Virs+V/4cXAv+R&#10;GgP/oiAD/7IlA/XAKwTmzzEG2N44D8zlQyDD4kkztt5RRqnYWFec0l5lkM5kcobLanx8yHCEdMZ3&#10;im7Efo9ow4eUY8KQl1/Bm5lcwaaaW8Kzm1rDxZpbvs+VXLrSkVy60pFcutKRXLrSkVy60pFcutKR&#10;XLrSkVy60pFcutKR/4kWAv+WGQL/qB0C/rghAuzJIgLZ3SUEzOU3EcLqQyK350gzrORPRKDgVlOU&#10;3V1giNpja37WanV11HB9btJ3g2fRf4hi0IeLXtCRjlrQnJBY0KeRVtC1klXSx5FWzdSOVsjWi1bI&#10;1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaL/4sVAv+dFwH/rxkB9MEYAd3YEQDM5SYFwe43&#10;E7bvQiOr7UcyoetMQJbpVU2L511YguZlYXnkbGly5HRvbON8dGfihHhi4o17XuKVflvgnoBY36eC&#10;Vd6xg1PevoNS3tKDUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyC/48TAv+kEwH+&#10;uBIA1swLAMzkEQHA7yYHtfU4Far0QCKf80YwlfJLPIzxVEaC8F1PevBmVnTwblxu73Zhae9+ZGXv&#10;hmhh745qXu6WbVvtnm9Y66VwVuuucVTquHJS6sdzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenV&#10;c1Hp1XNR6dVz/5gQAf+uDgDUwQkAyc8JAL7wEgKz+ScKqfs4FZ77PiGT+0QsifpKNYH6Uz55+l1F&#10;cvpmSm36b05o+nZSZPp+VWH6hldf+45aXPqWW1r5nV1X+KVeVfesYFP3tWFS9sFhUPbKYlD2ymJQ&#10;9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spi/6MLANa4BgDGxAcAu9QJALD8FAOm/ykLnP81FZD/&#10;Ox6G/0Imff9JLnX/UTRv/1s6af9lPmX/bkFi/3VEX/98Rlz/g0ha/4tJWP+TS1b/m0xV/6JNU/+p&#10;TlH/sU9Q/7tQT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NR2q8CAMa8BQC5yQUA&#10;rdsIAKP/FwSa/ysLjv8xEoP/OBp5/0AgcP9HJmn/Tytj/1gvX/9iMlz/azRa/3I2WP94OFb/fzlU&#10;/4Y7Uv+NPFH/lT1P/5w+Tv+jPk3/qj9L/7NASv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/&#10;uUFK/7lByLUCALjBBACr0AMAn+sJAZb/GgWL/yYKf/8tD3X/NRVs/z0aZf9EHl7/TCJY/1QlVf9d&#10;J1L/ZSlQ/2wqTv9zK03/eSxM/38tSv+FLkn/jC9I/5IwR/+ZMEX/oDFE/6kyQ/+uMkP/rjJD/64y&#10;Q/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yuLoCAKrIAACd2QAAkv8MAon/GgR9/yEIcv8oDGj/MBBg&#10;/zgUWv9AF1T/SBpP/08cTP9XHUn/XR5H/2MgRf9pIET/byFC/3QiQf96IkD/gCM//4YkPv+MJD3/&#10;kiU8/5klO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mq8EAAJ3QAACP4QAAhv8O&#10;Anr/FQNu/xwGZP8jCVz/KwxV/zMPT/87EUn/QhNG/0kUQv9PFkD/VRY+/1oXPP9fGDv/ZBg5/2gZ&#10;OP9tGTf/cho2/3caNf98GjT/gRsz/4gbMv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy&#10;/40b/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9u&#10;pk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nvYOVZ8V/lWfFf5Vnx&#10;X+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y&#10;/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417r&#10;W+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9sKQb/aTMJ/3I3Df95&#10;PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PH&#10;WfthzFv3X9Nc817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf&#10;/3AeA/9sKAb/azEJ/3U2Df97PBL/f0YZ/4NQIf+BXir/fmsz/3t4O/94hkL/dZJI/3KbTf9wpFH/&#10;baxU/2uyV/9puVr/Z8Fc/GXHXvhizF/1YNNh8F7dYuxc5GPoW+lk4lrvZOBa8GLgWvBi4FrwYuBa&#10;8GLgWvBi4FrwYuBa8GLgWvBi/3EdA/9tKAb/bjAJ/3g0DP9/OxL/g0QZ/4dOIf+GWyv/g2g0/391&#10;Pf98gkX/eY5M/3aZUv9yoVb/b6la/m2wXvxqt2H7aL5j+WbGZfRjzGfwYdNp61/ea+Zd5WzgW+lt&#10;2VzuaNZc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n/3IdA/9uKAb/cS4J/3syDP+DOhH/&#10;h0MY/4pMIf+KWSv/h2U1/4NyP/9/fkj/fItQ/3mWVv91n1z9cqZg+m6tZPhstGj2abxr9GfFbfBk&#10;zHDrYdNy5V/fc95c5XTWXOhxz17tbM1e7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e7mvNXu5r/3Mc&#10;A/9vJwb/dC0I/34xDP+GORH/i0IY/45LIf+OViv/i2M2/4dvQf+De0v/f4dT/nySW/x4nGH5dKRn&#10;9nCra/Ntsm/xarpz72jDdutlzHjmYtV63l/ffNNd43vNX+Z2x2DqcMZg7G7GYOxuxmDsbsZg7G7G&#10;YOxuxmDsbsZg7G7GYOxu/3QcA/9wJwb/disI/4EvC/+JOBD/jkAY/5JJIf+TVCz/kGA3/4xsQ/+H&#10;d037g4NX+H+OYPZ6l2fzdqBu8HKoc+1ur3jra7h86GjCf+ZmzYLfYtiE0V/chcpg4H/FYeN6v2Po&#10;dL5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+ly/3QcA/9wJgb/eSoI/4UuC/+NNxD/kj8X&#10;/5ZIIP+XUiz/lV44/pFpRPqMdFD1h39b8oKJZe59k27qd5t153KjfORuq4HharOG3me9itplyo3S&#10;YtSOyGLYisJj3IS8ZeB+t2bleLZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2/3UbA/9x&#10;Jgb/fCgH/4gtCv+QNg//lj4W/5pHIP+cUCv/mls4+ZdmRfSScFLvjHtf6oWFauV+jXTgeJV923Kd&#10;hdRtpIvQaq2OzWi3kMtow5HIZ9GSv2XUj7ln2Ym0aN2CsGnifK5q5HmuauR5rmrkea5q5HmuauR5&#10;rmrkea5q5HmuauR5/3YbA/9yJgX/fycH/4osCv+TNQ7/mT0W/55GH/+hTiv7oFk49ZxjRu+YbVTo&#10;kHdi4oh/b9qAh3vSeo+DzXWXiclxn43FbqiRwmyxk79rvJW9a8uVtmnQlLFr1Y2sbNuGqG3gf6dt&#10;4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8/3YbA/9zJQX/gSYH/40sCf+WNA7/nTwV/6FE&#10;Hv6lTCr3pVc48KJhR+mcalbhlHJl2Ix7c8+Fg3zJf4uEw3qTir92m4+6c6OTt3CslrRvt5exb8SY&#10;rG3NmKlv05ClcNiJoXHegqBx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB//3cbA/90JQX/&#10;gyUG/5ArCf+ZMw3/oDsU/6VDHfupSynzqlQ47KheR+OhZ1famW9nz5F4c8eKgH3BhIiFu3+Pi7V6&#10;l5Cxd5+UrXSol6pzspmncr+apHLLmqFz0JOedNaMm3XchJp13oGadd6BmnXegZp13oGadd6BmnXe&#10;gZp13oGadd6B/3gaA/92JAX/hiMG/5IqCP+bMgz/ozoT/6hCHPitSijwr1I356xcR96lZFjRnW1m&#10;yJV1c8COfH25iYSFs4OMjK1/k5Gpe5uVpXmkmaF3rpuedrqcnXfKnJl3z5aXeNSOlXjbhpR43YOU&#10;eN2DlHjdg5R43YOUeN2DlHjdg5R43YOUeN2D/3gaA/94IwX/iCMG/5QqCP+eMQv/pjoS/qtCG/Ww&#10;SSfstVA247BaRtipY1fMoWtmwppycrqTenyzjYGFrIiJjKaEkJGhgJiWnX2hmpl7qpyWe7adlHvG&#10;npJ7zZiRfNOQj3zZiI983IWPfNyFj3zchY983IWPfNyFj3zchY983IWPfNyF/3kaA/96IgX/iiIF&#10;/5YpB/+gMQv/qDkR+69BGvK0SCbpuU8037RZRdKtYVbHpWllvZ5wcrSXd3ytkX6FpoyGjKCIjZGa&#10;hZWWloKempKAp52Pf7OejYDCnouAzJqLgdKSioDYiYmA24aJgNuGiYDbhomA24aJgNuGiYDbhomA&#10;24aJgNuG/3kaAv97IQT/iyIF/5goB/+jMAr/qzgQ+bJAGO+4RyTmvU4z27hXRM2wYFbCqWdkuKJu&#10;ca+bdXunlnyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhYS/n4WFy5uFhdGThYXYioSE2oeEhNqH&#10;hITah4SE2oeEhNqHhITah4SE2oeEhNqH/3oZAv99IAT/jSEF/5soBv+lLwn/rjcO9rY/F+y8RiLj&#10;wU4w1bxWQ8i0XlW9rGZjs6ZscKqfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSKo52Biq6ffoq8n36K&#10;ypx/itCUf4nWi3+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmI/3oZAv9/HgT/kCEE/50n&#10;Bf+oLgj+sjYN87o+FenBRR/fxUwv0L9UQsS3XVO4sGRirqpqb6SkcXqcn3eDlJt+io6YhpCHlY6V&#10;gpKXmX2QoJx6j6ueeI+5n3eRyp15kM+VeY7WjHmN2Il5jdiJeY3YiXmN2Il5jdiJeY3YiXmN2Il5&#10;jdiJ/3sZAv+BHQT/kiAE/6AmBf+rLQf7tTUL8L49EubHRBzayUkuy8NTQb68W1KztWJhqK9pbp+q&#10;b3iWpXWBjqF8iYeeg4+Bm4uUe5mUmHeXnptzlqmdcZa2nnCXyJ1yls+Vc5TVjHST2Il0k9iJdJPY&#10;iXST2Il0k9iJdJPYiXST2Il0k9iJ/3wYAv+EHAP/lR8D/6MlBP+vLAb3ujMJ7MQ7D+LOQhjTzkgs&#10;xsdSQLnAWlGtumFfo7RnbJmwbXeQq3SAiKh6h4GlgY16oomSdaCSlnCem5lsnqebap60nGmfxZts&#10;ntCUbZrWjG2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJ/30YAv+HGgP/mB4D/6YjA/+z&#10;KQTzwDEH58s4C93YOhbN0kYqwMxQPrPGWE+nwF9dnLtlapK3a3SJs3F9ga94hHqtf4p0qoePbqmP&#10;k2mnmpZmp6WYY6eymWKow5hlp9GTZqPWi2eh2YlnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJ&#10;/34XAv+LGAL/nBwC/6shAvu5JgPtxywE39UxBtPeORTG2EQoudFOO6zMVkygx11alcJjZ4u/aXGC&#10;u295erh2gHO2fYZttIWLaLOOj2OymJJgsaSTXrKxlFyywpRestOQX6zZiWCq2oZgqtqGYKrahmCq&#10;2oZgqtqGYKrahmCq2oZgqtqG/38XAv+QFgL/oRoB/7EdAfTAIAHj0SAB098sBsniOxS+30QlstlM&#10;OKXTVEmZz1tXjsthY4TIaGx7xW51c8N1e2zBfIFnwISFYr+OiV6+mItavqSNWL6xjle/wo1Yv9eL&#10;WbjchVm23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YNZtt2D/4EWAv+VFAH/pxYB/bgXAOnLEQDT&#10;3xYByOcsB77mOxaz5EQlqOFLNZzdUkSR2VlShtVgXXzTZmZ00W1ubM90dGbOfHlhzYV9XMyOgFnM&#10;mYNWzKWEVMyzhVPNxIVTzd2DU8bgflTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9/4cT&#10;Af+cEgH/rhEA2sIKANDSCgDH6BgBvOwsCrLrPBeo6kMlnehIM5LmUECI5FlLfuJgVHbhaFxv4G9i&#10;aN93aGPef2xe3ohwWt6Rc1fem3VU3qd3Ut+0eFDfxHhP4N54T9bldU/T53RP0+d0T9PndE/T53RP&#10;0+d0T9PndE/T53RP0+d0/48PAf+kDgDbuAgAzcUJAMXVCgC68RoDsPItDKbxOxib8EEkke9HL4fu&#10;Tjp+7lhDd+1hSnDtaVBq7HFVZex5WWHsgVxd7IpfWuyTYVftnWNV7adlUu2zZlHuwGdP79RoTuvm&#10;aE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6GhN6Oho/5kLAN2uBADMvAYAwckHALjbCgCt+BwE&#10;pPgvDZn4OReP+D8hhfhGKnz4TTJ191c5bvdgP2n3aUNk+HFHYfh5Sl34gUxa+IlPWPiSUVb5m1JT&#10;+aVUUfqvVVD6u1ZO+spXTfvjV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z76VdM++lX5aUAAM60&#10;BAC/vwUAtM4GAKrrDQGg/x8Gl/8vDYz/NhWC/z0deP9EJHD/TCpq/1QvZf9eM2H/Zzdd/285Wv92&#10;PFj/fj5W/4Y/U/+OQVH/l0JQ/6BDTv+pRU3/s0VL/75GSv/QR0n/3EdJ/9xHSf/cR0n/3EdJ/9xH&#10;Sf/cR0n/3EdJ/9xH0a4AAL+5AwCyxQMAp9UFAJz9DwKU/yIGif8rDH7/MhJ1/zoYbP9CHWX/SSJf&#10;/1ElWv9aKFf/YytU/2stUv9yL1D/eTBP/4AxTf+IMkv/kDRK/5g1SP+hNUf/qjZG/7M3RP+/OET/&#10;xThE/8U4RP/FOET/xThE/8U4RP/FOET/xThE/8U4wbMAALK+AgClzAEAmd0DAJD/EgKG/x8Fe/8n&#10;CnH/Lg5o/zYTYf8+F1r/RhpV/00dUf9VH07/XSBL/2QiSf9rI0f/cSRG/3glRP9/JkP/hidB/44o&#10;QP+WKD//nik9/6cpPP+wKjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7Qqs7gBAKXGAACX&#10;1QAAi+8EAYT/EwJ3/xoEbf8iB2T/Kgtc/zIOVf85EVD/QRNL/0gVSP9PF0X/VhhC/1wZQP9hGj7/&#10;Zxo8/20bO/9zHDn/eRw4/4AdNv+IHTX/jx40/5ceMv+gHzL/pB8y/6QfMv+kHzL/pB8y/6QfMv+k&#10;HzL/pB8y/6QfpsAAAJfOAACJ3gAAf/8HAXT/EAJp/xUDX/8cBVf/JAhQ/ywKSv8zDEX/Ow5B/0EP&#10;Pf9HEDr/TRE4/1IRNv9XEjT/XBMy/2ETMf9mFC//axQu/3EVLf93FSz/fRUq/4MWKf+LFin/jhYp&#10;/44WKf+OFin/jhYp/44WKf+OFin/jhYp/44W/2YgA/9hKgX/YTMI/2k2C/9uPQ//cUYV/3NRHP9z&#10;XiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/ZLJC/2O5RP9hwkb/YMhH/17NSP9c1Er/W95L+1nk&#10;TPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN/2YgA/9hKgX/YTMI&#10;/2k2C/9uPQ//cUYV/3NRHP9zXiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/ZLJC/2O5RP9hwkb/&#10;YMhH/17NSP9c1Er/W95L+1nkTPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV&#10;+E3sVfhN/2YgA/9iKgX/YzEI/2s1C/9wPA//c0UV/3VPHP92XSP/c2wq/3B6Mf9thzb/a5Q7/2mf&#10;P/9oqEL/ZrBF/2S4R/9jwEn/YcdK/1/MTP9d0038XN5O+VrkT/VZ6lDxWO9R7Vf0UelX+VDpV/lQ&#10;6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ/2cfA/9jKgX/ZTAI/24zC/90Og//d0MV/3lOHP96WiT/&#10;d2gr/3R2M/9xhDn/bpA//2ybQ/9qpUf/aK1K/2e2TP9lvk7/Y8VQ/2HLUv1f0lT5Xd1V9FvkVvBa&#10;6lfrWPBY51j1V+NZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU/2gfA/9jKQX/aC4H/3Ey&#10;Cv93OA//e0IV/31MHP9+WCT/e2Yt/3dzNf90gDz/cYxC/2+XR/9soUv/aqpP/2iyUv9nu1T/ZcRW&#10;/mLKWPlg0Vr1Xtxc8FzkXepa617mWfFf4lr1W9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+Vfc&#10;W/lX/2keA/9kKQX/ay0H/3QwCv97Nw7/f0EV/4FKHP+CVSX/f2Mu/3twNv94fD7/dYlF/3GUS/9v&#10;nlD/bKZU/2quWP1ot1v8ZsBd+mTJYPVh0GLwXtxj6lzlZeVb7GbeWvBj2Fv0YNFd+FvRXfhb0V34&#10;W9Fd+FvRXfhb0V34W9Fd+FvRXfhb/2keA/9lKAX/bisH/3guCv9/Ng7/gz8U/4VIHP+HUyX/hGAv&#10;/4BsOP98eUH/eIVJ/nSQUPtxmVb5bqJa+GuqX/ZosmL0Zrtl82TFaPBi0GvqX91t413nbttb6m3T&#10;XO9ozV7zZMhf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91/IX/df/2oeA/9mKAX/cSkH/3ssCf+D&#10;NQ3/hz4U/4pHG/+MUCX/iV0v/4VpOv2BdUT6fIBN93iLVfRzlVzxb51i72ylZ+1prWvrZrZv6GPA&#10;cuZhzHXjYN931lzkeM5e6XLJX+1txGDwaL9i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRj&#10;/2sdA/9nJwX/dCcG/38rCP+HMw3/jDwT/49FG/+RTiX/j1ow/ItmO/iGcUbzgXxR73yHWux2kGLo&#10;cZhp5WygcOFoqHXeZLB622K6fthhx3/UYdp/y1/hfsRh5Xe/Yulyu2PtbbZk8We2ZPFntmTxZ7Zk&#10;8We2ZPFntmTxZ7Zk8We2ZPFn/2wdA/9qJgX/dyYG/4IqCP+KMgz/kDsS/5NDGv+WTCT9lVcw95Fi&#10;PPKMbUnshnhU53+BX+J4imnccpJy1m2aeNJqonzOZ6t/y2a0gcllv4PHZM6EwWPdg7pk4ny2ZuZ2&#10;smfqca5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72quaO9q/20cA/9sJAX/eiQF/4UpB/+OMQv/&#10;lDkR/5hCGf+bSiT4m1Qw8pdfPeuSakvlinNY3oJ8ZNV8hW7Pdo11ynKVesZunX7DbKWCv2qvhL1p&#10;uYa6aMeHt2jah7Fo3oGtaeN6qWvodKZr7G2mbO1tpmztbaZs7W2mbO1tpmztbaZs7W2mbO1t/20c&#10;A/9uIwT/fSIF/4goB/+RMAr/mDgQ/5xAGPufSSP0oVIv7Z1cPeWWZkzdjm9a04d4ZcyBgW7Ge4l2&#10;wXeRe7xzmYC4cKGEtW6qh7JttImvbMGKrWzSiqhs3IWlbeF+om7ld59v63Cfb+twn2/rcJ9v63Cf&#10;b+twn2/rcJ9v63Cfb+tw/24cA/9xIgT/fyEF/4snBv+ULwn/mzcP/6A/F/ikRyHwp08u6KJaPd+b&#10;Y03UlGxay4x1ZcSGfW++gIV2uHyNfLN4lYGvdZ2Fq3Kliahxr4ulcLuMo3DLjaBx2Yidcd+Bm3Lk&#10;eplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XKZc+ly/28bA/9zIAT/giAE/44mBv+XLgj/nzYO&#10;/aQ+FfSoRiDsrE0t46dYPNmgYUzNmGpZxZFyZb2Lem62hYJ2sICJfat9kYKneZmGo3eiip91q42c&#10;dLeOmnTGj5h11ouWdt2DlHbifJN253SSduh0knbodJJ26HSSduh0knbodJJ26HSSduh0/28bAv91&#10;HwT/hB8E/5AlBf+aLQj/ojUM+qg9FPGsRR7osEwr36tXO9KkX0vInGhZv5VvZLePd26win92qoWG&#10;faSBjoKffpaHm3uei5d5qI6UeLOPknjCkJF61Y2PetuFjnrhfo165naNeuZ2jXrmdo165naNeuZ2&#10;jXrmdo165naNeuZ2/3AbAv92HgP/hh4E/5MlBf+dLAf/pTQL96s8Eu6xQxzltEsp2q9VOs2oXkrC&#10;oGZYuZptZLGTdW6qjnx2o4qDfZ6Gi4KZgpOHlICbi5B+pY6NfbCQin2+kYp/04+JftqHiH7ff4d+&#10;5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3/3AbAv94HQP/iB4D/5UkBP+gKwb/qDIK9K86&#10;Eeu1QhrhuEon1LNTOcirXEm+pGRXtJ5rY6yYcm2kk3l1no6BfJiLiIKSh5CHjYWZi4mDoo6Ggq6R&#10;g4K8kYKDzpGDg9mIgoLfgYKC5HmCguR4goLkeIKC5HiCguR4goLkeIKC5HiCguR4/3EaAv96HAP/&#10;ih0D/5cjBP+iKQX8rDEJ8bM5D+i6QBfdvEglz7ZSOMOvW0i5qGJWr6JqYqeccGyfl3d1mJN+fJKQ&#10;hoKMjY6Hh4qXi4OIoI5/h6uRfIe5kXuHy5F8iNiJfYfegn2G5Hp9huR5fYbkeX2G5Hl9huR5fYbk&#10;eX2G5Hl9huR5/3EaAv98GgP/jRwD/5oiA/+lKAT5ry8H7rg3DOS/PxTYwEYkyrpQN7+zWUe0rGFV&#10;qqZoYaGhbmuZnHV0kph8e4yVg4GGkouGgZCUi3yOno54jamQdoy2kXSNyJF2jtiKd4zdgneK43p3&#10;iuN6d4rjeneK43p3iuN6d4rjeneK43p3iuN6/3IaAv9/GQL/jxsC/50gA/+pJgP2sy0F6r01CeDG&#10;PBDSxEQjxb1PNbq3WEavsV9UpatmYJymbWqUonNzjJ56eoabgYCAmImFepaSiXWUm41yk6aPb5O0&#10;kG2UxZBwldiKcJLdg3GQ43txkON7cZDje3GQ43txkON7cZDje3GQ43txkON7/3MZAv+CFwL/khoC&#10;/6AfAv+tJALyuCoE5sMxBtvMNQ/MyEIhwMJNNLS8VkSptl5Sn7FkXpasa2iOqXFxhqV4eH+if355&#10;oIeDdJ2PiG+cmYtrm6SNaJuyjmebwo5pndiKapndgmuW43trluN7a5bje2uW43trluN7a5bje2uW&#10;43trluN7/3QZAv+FFQL/lhgB/6QcAfuyIAHtvyUC4cwqA9TRMg3HzEEfusdMMa7BVEKjvFxQmbdi&#10;XJCzaWaHsG9ugK12dXmqfXtzqISAbaaNhWill4hlpKOKYqSwi2CkwYtiptmIY6LegWWe43plnuN6&#10;ZZ7jemWe43plnuN6ZZ7jemWe43plnuN6/3YYAv+JEwH/mhYB/6kYAfa4GwHnxxoB29kcAc3WMAvA&#10;0j8dtM1KL6jIUj+dw1pNkr9hWIm7Z2KAuG1rebZ0cXKze3dssYN8Z7CMgGKvloNerqGGXK6vh1qv&#10;v4dbsNqEXazgf16n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4/3oVAv+OEgH/nxMA/7AT&#10;AO/AEADZ1AwAzt8cAcTdLwm52T0ardNILKHPUDuVy1hJi8dfVILEZV55wmxmcsBybGu+enJmvYJ2&#10;YbuLely7lX1ZuqF/V7qvgFW7v4BVvNl/Vrjjeliy53VYsud0WLLndFiy53RYsud0WLLndFiy53RY&#10;sud0/4ASAf+UEAD/pg8A47gLANLGCgDM1wsAw+MeArniMQqv4D0YpN1GJ5nZTjeN1FZEg9FdT3rP&#10;ZFhyzWpfa8tyZWXKeWpgyYJvW8mLclfIlnVUyKJ3UsiveFHJwHhQytt3Ucboc1LA629Sv+xvUr/s&#10;b1K/7G9Sv+xvUr/sb1K/7G9Sv+xv/4cOAf+bDQDfrgcA0LwIAMfJCADB2wsAt+ggA63nMQ2k5j0Z&#10;meREJo7iTDOE4FQ+e95cR3PdY09r3GpWZdpyXGDaemBb2YNkV9mMZ1PZl2pQ2aNsTtmxbU3awm1M&#10;29xsTdjsak7P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/Bn/48LAOmkBADRtAYAxb8GALzN&#10;CAC06Q4Bqu4iBaLuMw6X7TsZjexCJIPrSS576lM2c+lcPmzpZERn6WxJYuh0TV7ofFFa6IVUVuiO&#10;VlPpmFlR6aNaTumwXE3qvlxM69JdS+rpXUrj81xK4/NcSuPzXErj81xK4/NcSuPzXErj81xK4/Nc&#10;+ZkDANSsAgDFtwQAucMFALDSCACn9hEBnvUkBpX1Mg6K9ToXgfVBIHj1SCdw9VAuavRaNGX0Yzhg&#10;9Gs8XfV0P1n1fEJX9YREVPWNRlH2l0hP9qFKTfasS0v3uUxK98hNSfjgTUj3801I9/RNSPf0TUj3&#10;9E1I9/RNSPf0TUj39E1I9/RN2qMAAMexAgC4uwMArckEAKPZBwCa/RQCkv0nB4f+Lw19/jcUdP8/&#10;G2z/RyBm/04lYP9XKVz/YC1Z/2kwVv9xMlP/eDRR/4A2T/+JN03/kjlL/5w6Sf+mO0j/sTxG/709&#10;Rf/MPUT/5j5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z5E/+c+y6wAALm2AQCswgEAoNACAJXlBwCO&#10;/xgDhP8kBnr/LAtw/zQQaP88FWH/RBlb/0sdVv9TIFP/WyJQ/2MkTf9rJkv/cydJ/3opSP+CKkb/&#10;iitE/5QsQv+eLUH/py5A/7EuP/+8Lz7/zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wu7EA&#10;AKy8AACfyQAAk9kAAIn8CwGA/xcCdv8gBWz/KAlk/zANXf84EFf/QBNR/0cWTf9OGEr/VhlH/1wa&#10;RP9jHEL/aR1A/3AeP/94Hj3/gB87/4ggOv+RITj/myI3/6QiNv+tIzX/uCM1/7kjNf+5IzX/uSM1&#10;/7kjNf+5IzX/uSM1/7kjrbYAAJ/EAACS0gAAhOEAAH3/DQFy/xMCaP8bBF//IwZY/ysJUf8zC0z/&#10;Og1H/0EPQ/9IEUD/ThI9/1QTO/9aFDn/XxQ3/2UVNf9rFjP/chYx/3oXL/+CFy7/ixgs/5MYK/+c&#10;GSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZob8AAJLMAACE3AAAePcAAG7/CgFj/xAC&#10;Wv8VA1L/HQRL/yQGRv8sCEH/Mwk8/zoKOf9ACzX/RQwy/0oNMP9QDS7/VA4s/1kOKv9eDyj/ZA8m&#10;/2oPJf9xECP/eBAi/4ARIP+IER//kREf/5ERH/+RER//kREf/5ERH/+RER//kREf/5ER/1wiA/9X&#10;LQX/WDMH/182Cf9jPQ3/ZUYS/2ZQF/9lXhz/ZG4i/2F8J/9fiiv/XpYu/1yhMf9bqjP/WrI1/1m6&#10;Nv9Ywzf/WM05/1fYOf9W4Dr/VeY7/1TsPP9T8Tz8UvU9+FL5PfVR/T3zUf8981H/PfNR/z3zUf89&#10;81H/PfNR/z3zUf89/1wiA/9XLAX/WjIH/2E1Cf9lPA3/Z0US/2hPF/9oXB3/Zm0i/2N7KP9hiCz/&#10;X5Qv/16fMv9dqTX/W7E3/1q5OP9awTr/Wcs7/1jVPP9X3z3/VuY+/1XrPv1U8D/5U/U/9lL5QPNS&#10;/UDwUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7wUv8+/10hA/9YLAX/XDAH/2QzCf9oOg3/a0MS/2xO&#10;F/9sWh3/amok/2d4Kf9khS7/YpEy/2GcNv9fpjj/Xq46/122PP9cvj7/W8g//1rSQf9Z3UL/V+VD&#10;/VbqRPlV8ET1VPVF8VT6Re5U/kTsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0LsVP9C/14hA/9ZLAX/&#10;Xy4G/2YyCf9sOAz/b0ER/29MF/9xVx7/bmcl/2t1K/9ogjD/ZY41/2SZOf9iozz/YKs+/1+zQf9e&#10;u0L/XcRE/1zORv9a3Ef+WeRI+lfqSfVW8ErwVfZK7VX6SulW/kfnVv9F51b/RedW/0XnVv9F51b/&#10;RedW/0XnVv9F/14hA/9ZKwX/Yi0G/2owCP9vNgz/ckAR/3RKGP91VR7/cmQm/29yLf9sfzP/aYs4&#10;/2aWPP9loED/Y6hD/2GwRv9guEj/XsFK/13LS/9c2k36WuNO9VnqT/BX8VDrVvZR51f7TuRY/0vh&#10;Wf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0nhWf9J/18gA/9aKwX/ZSsG/20uCP9zNQz/dz4R/3hIF/95&#10;Uh//d2An/3RuLv9wezX/bYc7/2qSQf9nm0X/ZaRJ/mOsTP1htE77YLxR+l7GU/ld1FX1W+NW71rq&#10;WOlY8lnlWfdW4Fr7U9tb/0/XW/9N11v/Tddb/03XW/9N11v/Tddb/03XW/9N/2AgA/9dKQX/aCkG&#10;/3ErB/94Mwv/fDwQ/31GF/9+UB//fV0o/3lqMP91djj/cYI//G2NRfpql0v4Z59P9mWnU/Rir1bz&#10;YLhZ8V/BXPBdzV7tXOBg6FrsYeFa8mDaW/Zb01z6V89d/VPMXv9RzF7/Ucxe/1HMXv9RzF7/Ucxe&#10;/1HMXv9R/2EfA/9gJwT/ayYF/3UpB/98MQr/gToQ/4NEF/+ETR//g1ko/39mMvx6cjv4dX5D9XGI&#10;S/JtklHvaZpW7WaiW+pjql/oYLJj5l68ZuRcyGnhW9pr3Vrqa9Nc8GbNXvVhyF/5XMRg/FjBYf5V&#10;wWH+VcFh/lXBYf5VwWH+VcFh/lXBYf5V/2IfA/9jJQT/byQF/3koBv+BMAr/hTkP/4hCFv+JSx7/&#10;iVYo+oViM/WAbj3wenlH7HWDUOlwjFjla5Ve4WadZN5jpGnbYK1t11+3b9Rew3DRXtJxzV3nccdf&#10;7mvCYfJmvmL2Ybpj+Vy3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xY/2MfA/9mIwT/ciIE/30n&#10;Bv+FLgn/ijcO/41AFf+PSR76j1Mo9IxfNO6Gaj/pf3RL43h+Vd5yhl7YbY9l02qYas9noG3MZahw&#10;yWOxc8ZivHTEYcl1wWHgdrxj6nG3ZO9qtGXzZbBm9mCuZ/lcrmf5XK5n+VyuZ/lcrmf5XK5n+Vyu&#10;Z/lc/2MeA/9oIQT/dSAE/4ElBf+JLQj/jzUM/5I+FPyURx31lk8o7pFbNOeLZkHghG9O2X15WNF3&#10;gmDMc4pnx2+TbMRsm3DAaaNzvWesdrpmtni4ZcJ5tmXVebJm5nauaOxvqmnwaahp9GOmavdfpmr3&#10;X6Zq91+mavdfpmr3X6Zq91+mavdf/2QeA/9rIAP/eB4E/4QkBf+NLAf/kzQL/5c8EviZRRvwm00n&#10;6JdZNOGQYkLXiWxOzoN1WMh9fmHDeIZovnSObblwlnK2bp51smyneK9qsXutab18qmnNfahq43ql&#10;bOlyomztbKBt8maebvVinm71Yp5u9WKebvVinm71Yp5u9WKebvVi/2UdAv9tHgP/ex0D/4cjBP+Q&#10;Kgb/lzIK/Zw7EPSfQxnsoUsl45xWM9qWYEHPjmlOx4hyWMCCemG6fYJotXmKbrF1knOscpp3qXCj&#10;eqZurH2jbbh+oW3Hf59u4H6ccOd1mnDrb5lx8GiXcfNkl3HzZJdx82SXcfNkl3HzZJdx82SXcfNk&#10;/2UdAv9vHQP/fhwD/4oiBP+TKQX/mzEJ+aA5D/CjQRjnpkkj3qFUMdKaXkDIk2dNwIxvWLmHd2Gz&#10;gn9orn2Hbql6jnOkd5Z4oHSfe51zqH6acbSAmHHCgZZy2IGVdOV4k3TqcZJ172uRdfJmkXXyZpF1&#10;8maRdfJmkXXyZpF18maRdfJm/2YdAv9xGwP/gBsD/4whA/+WKAX/ni8I9qQ3DeyoPxXjq0gg2KZS&#10;MMyeXEDDl2VNu5FtV7OLdGGthnxop4KDbqJ+i3Sde5N4mXmcfJV3pX+SdrCBkHW+go520YKOeON6&#10;jXjoc4x47WyLePFoi3jxaIt48WiLePFoi3jxaIt48WiLePFo/2ccAv9zGgL/ghoC/48gA/+ZJgT+&#10;oi4G86g1C+mtPRPfr0Ye0qlRL8eiWj++m2NMtZVqV66PcmCni3looYeBbpyDiHSXgJB4kn2ZfI58&#10;ooCLeq2CiHq7g4d6zYOHfOJ8h3zndYZ87G6GfPBphnzwaYZ88GmGfPBphnzwaYZ88GmGfPBp/2cc&#10;Av91GQL/hRkC/5IfAv+cJQP7pSwF8Kw0CeayOxDbs0Qdza1PLsOmWT65n2FLsJloVqiUcF+hj3dn&#10;m4t+bpaIhnOQhY54jIKWfIiAoICEf6uCgX+4g39/yoSBgeF9gYHmdoGA62+AgO9qgIDvaoCA72qA&#10;gO9qgIDvaoCA72qAgO9q/2gcAv94FwL/hxgC/5QdAv+fIwP4qSoE7LExB+K3OQ3Vt0IcybBOLb6q&#10;Vz20o19Kq55nVaOYbl+clHVmlpB8bZCNg3OLiot4hoiUfIGGnoB9hKiCe4S1hHmEx4R6huB/e4Xm&#10;d3uF63B7hO5re4Tua3uE7mt7hO5re4Tua3uE7mt7hO5r/2kbAv96FgL/ihcC/5ccAv+jIQL0rScD&#10;6LUuBd69NQrQukAbxLRMLLquVjuvqF5JpqJlVJ6dbF2XmXNmkJV5bIqSgXKFkIl3f42SfHuLm393&#10;iqaCdImzg3KKxIN0jOB/dIvleHWJ6nF2iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wx2iO1s/2saAv99&#10;FAL/jRYB/5oaAf+mHgHwsSMC5LspA9nCMAnLvT8ZwLhKKrWyVDqqrFxHoadjUpmjalyRn3Fkipt3&#10;a4SYf3F+loZ2eZOPe3SSmX5wkKSBbZCxgmuQwYJtkt1/bpHleG+P6nFwju1scI7tbHCO7Wxwju1s&#10;cI7tbHCO7Wxwju1s/24YAv+AEgH/kBUB/54XAfurGgHstx4B4MMhAdLGLQjGwT0YurxJKK+3Ujil&#10;slpFnK1hUZOpaFqLpW9ihKJ1aX6ffG94nYR0c5uNeW6ZlnxqmKJ/Z5eugGWYv4Flmdh/aJjleGmW&#10;6nFqlO1sapTtbGqU7WxqlO1sapTtbGqU7WxqlO1s/3EWAv+DEQH/lBMB/6IUAPWwFADmvhQA2cwV&#10;AMzKKwfAxjsWtcFHJqq8UTafuFhDlrNgTo2wZliFrG1gfqpzZ3enemxypYJybKOLdmiilHlkoaB8&#10;YKCtfV+hvX5eotR9YaHmdmKd63Bjm+5sY5vubGOb7mxjm+5sY5vubGOb7mxjm+5s/3QTAf+HEAH/&#10;mBAA/qcQAOe3DQDWxQsA0NARAMXPKAW5yzkUrsdFI6PDTzOZv1dAj7teS4a4ZFR+tWtcd7JxY3Gw&#10;eGlrroBtZq2JcmGrk3Vdq554W6qseVmrvHlYrNJ5Wqvoc1yn7G5dpO9qXaTval2k72pdpO9qXaTv&#10;al2k72pdpO9q/3kRAf+MDgD/ng0A3K4IANK7CQDMyAkAx9YOAL3VJQSy0jYRp85CIJzKTC+Sx1Q8&#10;iMNcR3/BYlB3vmlXcLxwXmq7d2NluX9oYLiIbFy3km9Ytp5xVbarc1O3u3NSt9JzVLfrb1ay72pX&#10;r/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8WdXr/Fn/38OAf+TCwDhpQUA0rMHAMm+BwDCywgAvN0OALTd&#10;IwOq2jMNn9ZAHJTTSiqK0FI3gM1aQXjLYUpwyWhRashvV2TGdlxfxX9gWsWIZFbEkmdTxJ5pUMSs&#10;ak/EvGtOxdNqT8XtaFDA82RRvfVhUb31YVG99WFRvfVhUb31YVG99WFRvfVh/4YKAPCaBADUqgQA&#10;yLYGAL7BBQC3zwkAsOMRAKjjJQSf4jUNleA+GYveSCWB3FAweNpYOnDYX0Jp1mdJY9VuT17UdlNZ&#10;039XVdOJWlLTk11P06BfTdOtYEvUvmBK1dhgS9TtXkzR91xMzPlaTMz5WkzM+VpMzPlaTMz5WkzM&#10;+VpMzPla/48DANqiAADKrwMAvbkEALTGBQCr1AkApOoUAZzpKAaT6TQOieg9GH/nRCJ35k4qb+ZX&#10;MmnlXzhj5Wc9X+RvQlrkd0VW5IBJU+SKS1DklE5N5J9QS+WsUUnlu1JI5s9SSOboUkjk+FFI4fxP&#10;SOH8T0jh/E9I4fxPSOH8T0jh/E9I4fxP4ZkAAM2pAAC+swIAs74DAKjLBQCf2gkAmPIYApDyKgeG&#10;8jMOfPE7FnTxQx1s8UsjZvFUKWHxXS1d8WYxWfFuNVbxdjdT8X86UPKIPE3ykj5L8p1ASfOpQUfz&#10;tkJG9MdDRfTfQ0T08ENE8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kJE8vpC0aIAAMCuAACyuAEAp8QC&#10;AJzSBACS7QwAjPscA4L7KAd5+zEMcPw5Emn8QRdi/EkcXPxQIFf8WSNU/WImUf1qKE/9cypM/nss&#10;Sv6DLkj+jS9G/5gxRP+iMkP/rjNB/7s0QP/LND//4zQ//+81P//vNT//7zU//+81P//vNT//7zU/&#10;/+81xKoAALOzAACnvwAAmssAAI/aAgCG/w8Bfv8cA3X/JQZs/y0KZP82Dl3/PhJY/0UVUv9NGE//&#10;VRpM/1wcSf9kHkf/ax9E/3MgQv98IkH/hSM//48kPf+aJTv/pCY6/68mOf+6Jzj/yic4/9woOP/c&#10;KDj/3Cg4/9woOP/cKDj/3Cg4/9wota8AAKe6AACaxgAAjdQAAIHmAQB6/xABcP8YAmf/IQVf/ykH&#10;WP8xClL/OQ1N/0EPSf9IEUX/TxNC/1UUQP9cFT3/YhY7/2kXOf9wGDf/eRk1/4IZM/+MGjL/lxsw&#10;/6EbL/+qHC//tRwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxwu/78cqbUAAJrCAACMzwAAf94AAHb/&#10;BQBs/w4BYv8UAlr/GwNT/yQFTf8rB0f/MwlD/zoKP/9BCzv/Rww4/00NNf9TDjP/WA8x/14PL/9k&#10;EC3/axEr/3MRKf98Eif/hhIl/5ATJP+ZEyP/oxQi/6sUIv+rFCL/qxQi/6sUIv+rFCL/qxQi/6sU&#10;nL4AAI3LAAB+2gAAcOYAAGf/AABd/woBVP8QAU3/FQJH/x0DQf8kBDz/KwU3/zIGNP84BzD/PQgt&#10;/0MIKv9ICSj/TQkm/1IKJP9XCiL/XQsg/2MLHv9rCxz/cwwa/3wMGP+EDBf/jg0V/5UNFf+VDRX/&#10;lQ0V/5UNFf+VDRX/lQ0V/5UN/1IlA/9NLwT/UTIG/1c1B/9aPAr/W0UO/1pPE/9ZXRf/WG0b/1Z7&#10;H/9ViSL/U5Ul/1KgJ/9RqCn/ULEq/1C4K/9PwSz/T8ot/07WLv9O5C7/Tu0v/07zL/9N+DD/Tfww&#10;/0z/MPxM/zD5TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y/4TP8v/1MkA/9NLwT/VDAF/1k0B/9dOgr/&#10;X0MO/15OE/9dWhj/W2oc/1p5If9YhiT/VpIn/1WdKf9Upiv/U64t/1K2Lv9Svi//Uccw/1HSMf9Q&#10;4TL/UOsy/0/yM/9P9zP/Tvw0+07/NPhN/zT1Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO/zL0Tv8y/1Mk&#10;A/9OLgT/Vi8F/1wyB/9gOAr/YkEO/2JME/9gWBj/X2gd/112Iv9bgyb/WY8p/1iaLP9Woy7/Vaww&#10;/1WzMf9UuzP/U8Q0/1PONf9S3jb/Uuk3/1HxN/9R9jj7UPs490//OPRP/zfxUP818FD/NPBQ/zTw&#10;UP808FD/NPBQ/zTwUP80/1QjA/9QLQT/WS0F/18wB/9jNgr/ZkAO/2ZKE/9lVRn/Y2Ue/2FzI/9e&#10;gCj/XIws/1uXL/9ZoTH/WKk0/1ewNf9WuDf/VcE4/1XLOf9U2jr/VOc7/1PwPPtS9j32Ufs98lH/&#10;Pe9S/zvsUv8461L/OOtS/zjrUv8461L/OOtS/zjrUv84/1UjA/9SKwT/XCsF/2MuB/9nNAr/aj4O&#10;/2tIE/9qUxn/aGEf/2ZwJf9jfSr/YIgv/16TM/9cnTb/W6U4/1qtOv9YtTz/V70+/1fHP/9W00H8&#10;VeRC+VXuQ/VU9kTwU/xE7FT/QelV/z/mVf885VX/O+VV/zvlVf875VX/O+VV/zvlVf87/1YiA/9V&#10;KQT/XygF/2crBv9sMgn/bzwN/3BGE/9wUBn/bl0g/2trJ/9oeS3/ZYQy/2KPN/9gmTv+XqE+/Vyp&#10;QftbsUP6WblF+VjCR/dXzkj1VuBK8VbsS+5V9kzpVvxK5Vf/RuJY/0PeWf9A3Vn/P91Z/z/dWf8/&#10;3Vn/P91Z/z/dWf8//1ciA/9ZJwT/YyYE/2soBv9xMAj/dDkN/3VDE/91TRn/dVkh/3FnKf9tdDD9&#10;aoA2+maKPPhjlED2YZxE9F6kSPJcrEvxW7RN71m9UO1YyVLrV9pT51bpVeRX9VThWf1P21r/S9Vb&#10;/0jQXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0TPXP9E/1giA/9cJAP/ZiME/28mBf92Lgj/ejcM/3tB&#10;Ev97Sxn/e1Uh/ndjKvlzbzL2bns68mqFQe9mj0fsY5dM6mCfUOhdp1TlW69X41m4WuFXw13fV9Je&#10;2lbmXtZZ81rSXPxVzV7/UMle/0zFX/9JxF//SMRf/0jEX/9IxF//SMRf/0jEX/9I/1khAv9fIgP/&#10;aiEE/3QkBf97LAf/fzUL/4E+Ef+CSBn9glIh935fK/J5azXtc3U+6W6ARuVpiU3hZZFU3mGZWdpf&#10;olzWXapf01yzYdBbvmLOW8xjy1riY8hc8WDGX/pawWD+Vb1h/1G6Yv9NuWL/S7li/0u5Yv9LuWL/&#10;S7li/0u5Yv9L/1khAv9iIAP/bh8D/3gjBP9/Kwb/hDMK/4c8EP6IRRf3iE4h8IRbK+p+ZjbkeHBB&#10;33J6S9ltg1LTaYxYz2aVXMxknV/JYqVixmCuZMNfuGbBXsRnv17YaLxf62a6Y/dftmT7WbNl/lWw&#10;Zf9Qr2X/T69l/0+vZf9Pr2X/T69l/0+vZf9P/1ogAv9lHgP/cRwD/3wiA/+EKQX/iTEJ/4w6DvmO&#10;Qxbxjkwg6opYK+OEYjfbfmxD03h2TM1zf1PIb4dZxGuQXsBpmGK9ZqBlumWoaLdjsmq1Yr5rs2LO&#10;bLBi5WuvZvRkrGf4Xalo/Finaf9Tpmn/UqZp/1Kmaf9Spmn/UqZp/1Kmaf9S/1sgAv9nHAL/dBoC&#10;/38gA/+IJwT/ji8H/ZI3DPSUQBTslUke5JBVKtuKXzfRhGlDyn1yTMR4e1S/dINaunGLX7Zuk2Sz&#10;a5tnr2mkaq1nrWyqZrhuqGbHb6Vm32+lavFoomv2YaBs+VuebP1Wnmz+VZ5s/lWebP5Vnmz+VZ5s&#10;/lWebP5V/1wfAv9qGgL/dxkC/4MfA/+MJQT/ki0G+Zc1C++ZPhLnm0Yc3pZSKdKQXDfKiWZCw4Nv&#10;TLx+d1S3eX9bsnWHYK5yj2WqcJdopm2fbKNsqW6ga7RwnmrCcZxq13Gcbu5rmm/zZJlv+F6XcPxY&#10;l3D9V5dw/VeXcP1Xl3D9V5dw/VeXcP1X/14eAv9sGQL/ehgC/4YdAv+PIwP/lisF9ZszCeufOxDi&#10;oEUZ15tQKMyUWjbEjWNCvIhsTLWCdFSwfnxbq3qEYKZ3i2WidJNpnnKcbZtwpXCYb7BylW69c5Nv&#10;0HOUcutuk3PyZpJz9mCQc/pakHP7WZBz+1mQc/tZkHP7WZBz+1mQc/tZ/18dAv9uFwL/fRcC/4kc&#10;Av+SIgL9mikE8aAwB+ekOQ3epUMX0Z9OJ8eYWDW+kmFBtoxpS6+HcVSpgnlbpH+AYJ98iGWbeZBq&#10;l3aZbZN1onGQc6xzjXO6dItzy3WMdudwjHfwaIt39WKKd/lcinf6Wop3+lqKd/painf6Wop3+lqK&#10;d/pa/2EbAv9xFgL/fxYB/4saAf+VIAL5niYD7aQuBeOpNgrYqUAWzKNMJsKcVjS5ll9AsZBnSqqL&#10;b1Okh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKp0hne2dYR3x3aFeuRyhnvvaoV79GSFe/hdhXv5&#10;XIV7+VyFe/lchXv5XIV7+VyFe/lc/2MaAv9zFAH/gRUB/44ZAf+ZHgH2oSMC6qkqBOCvMgfSrD4V&#10;x6ZLJL2gVTO0ml4/rJVlSqWQbVKejHRZmIh7YJOFg2WOgotqioCTboZ+nXGCfad0f3y0dn18xXZ9&#10;fuBzf3/ua39/82V/fvdef374XX9++F1/fvhdf374XX9++F1/fvhd/2UYAv91EwH/hBQB/5EXAf+c&#10;GwHypSAB5q4mAtu0LgbOrz0Uw6pJI7mkUzGvnlw+p5lkSaCUa1GZkHJZk415X46KgGSJh4hphIWR&#10;boCDmnF8gqV0eYGydneBwnZ2gt10eYTtbHmD8mZ6gvdfeoL4XnqC+F56gvheeoL4XnqC+F56gvhe&#10;/2cXAv93EQH/hxMB/5QVAP6fGADuqhwB4rMhAdW3KgXJszsTvq5IIrSoUjCro1o9op5iR5uZaVCU&#10;lXBYjpJ3XoiPfmSDjYZpfouPbXmJmHF2h6NzcoavdXCGv3Zvh9d1c4ntbXOI8mZ0h/ZgdIf3X3SH&#10;9190h/dfdIf3X3SH9190h/df/2kVAf96EAH/ihEA/5cSAPmjFADqrhUA3bkXAM+6KATEtzkRubJG&#10;IK+sUC+mp1g7naNgRpWfZ0+Om25WiJh1XYKVfGN9k4RoeJGMbHOPlnBvjqBybI2tdGqNvXVpjdJ1&#10;bJDtbW2O8WdujPZgboz3X26M919ujPdfboz3X26M919ujPdf/2wTAf99DwH/jRAA/5sQAPSoDwDl&#10;tQ0A1b8QAMq+JgO/uzcQtLZEHqqxTi2hrVc5mKleRJClZU2JomxVgp9zW3ycemF3moFmcpiKam2W&#10;lG5plZ5xZpSrc2OUunNilc9zZpfsbGeV8WZok/ZgaJL3X2iS919okvdfaJL3X2iS919okvdf/28R&#10;Af+BDgD/kQ4A8qAMANqtCQDTuAoAzsMOAMTCIwO5vzUOr7tCHKS3TCqbs1U3kq9cQYqsY0qDqWpS&#10;fKZxWXakeF5won9ja6CIZ2eekWtjnZ1uX52pcF2duXBcnc1wX5/ra2Gd8mVimvZgYpn3XmKZ915i&#10;mfdeYpn3XmKZ915imfde/3MQAf+FDAD6lgoA26UGANGxCADLuwgAxscLAL3HIAKyxTILqMFAGZ6+&#10;SieUulM0i7ZaPoO0YUd8sWhPda9vVW+tdlpqq31fZamGY2GokGddp5tqWaeoa1enuGxWp8xsWKjp&#10;aFqn9GNbo/heXKP5XVyj+V1co/ldXKP5XVyj+V1co/ld/3gNAP+LCQDfnAMA0qkGAMm0BwDCvgYA&#10;vMwIALXNHAGryy8Jocg9FpfFSCONwlEvhL9YOny8X0N1umZKb7htUGm3dFVktXxaX7SFXluzj2FX&#10;s5pkVLKnZVKyt2ZRs8xmUrPpY1Sy919VrvpbVq37Wlat+1pWrftaVq37Wlat+1pWrfta/34JAPKR&#10;AgDWoQIAyq0FAMC3BQC4wgUAss8JAKvUFwCj0ysGmdA6Eo/ORR+Fy04qfclWNHXHXT1uxWVEaMRs&#10;SWPCc05ewXtTWcGEVlXAj1lSv5tcT7+oXU2/uF5MwM1eTMDqXE6/+VlPvP5VULr+VVC6/lVQuv5V&#10;ULr+VVC6/lVQuv5V/4UCAN2YAADNpgIAwbEDALe6AwCuxgYAp9MKAKDdFQCZ3SgEkNs3DobZQhl9&#10;1kskddRULW3SXDVn0WM8YdBrQVzPckZYz3tJVM6ETVDOj1BNzptSS86pU0nOuVRIz89USM7rU0nO&#10;+FBKy/9OSsr/TUrK/01Kyv9NSsr/TUrK/01Kyv9N548AANGfAADDqwEAt7QCAK2/AwCjywYAm9kK&#10;AJTlGgGN5SsGhOQ1DXvjPxZz4kgebOFSJmbhWixg4GIyW+BqNlfgcjpT33s9UN+FQE3fj0NK4JtF&#10;SOCoRkbguEdF4cxHReDoR0Xf9kZF3v9ERd7/REXe/0RF3v9ERd7/REXe/0RF3v9E2ZcAAMemAAC4&#10;sAAArLkBAKLFAgCY0QYAj+sNAInuHwKA7isGeO00DHDtPRNo7UYZYu1OHl3tVyNZ7WAnVe1oKlLt&#10;cS1P7XkvTO2DMkrujTRH7pg1Re6lN0PvszhC8MQ4QfDfOUHv7zhA7f04QOz/OEDs/zhA7P84QOz/&#10;OEDs/zhA7P84y6AAALqrAACttAAAocAAAJbMAQCL2QUAhPgRAXz4HwJ0+CkGbPgyCmT4Ow9e+UMT&#10;WPlLF1P5UxpQ+VsdTfpkH0r6bCFI+nQjRvp+JUT7iCZB+5MoQPueKT78qyo9/LkrO/3LKzv94is6&#10;/PQrOvz3Kzr89ys6/PcrOvz3Kzr89ys6/PcrvagAAK6wAAChvAAAlcgAAInUAAB+6AUAd/8SAW//&#10;HAJn/yYFYP8vCFn/NwtU/z8OT/9HEUv/ThNH/1YVRP9dFkL/ZBhA/2wZPf91Gjv/fhs5/4kcN/+U&#10;HTb/oB41/6wfM/+5HzP/yB8y/+IgMv/nIDL/5yAy/+cgMv/nIDL/5yAy/+cgsK0AAKK3AACVxAAA&#10;h9AAAHvdAABy/QkAav8RAWH/GQJa/yIDVP8qBU7/MgdJ/zoJRf9BC0H/SAw+/04OO/9VDzj/WxA2&#10;/2IRNP9pETL/chIv/3sTLf+GFCv/khUq/54VKf+pFij/sxYn/8IWJ//HFif/xxYn/8cWJ//HFif/&#10;xxYn/8cWpLQAAJbAAACHzAAAetoAAG3rAABk/wUAXP8OAVT/FAFN/xwCSP8kBEL/LAU+/zMGOv85&#10;Bzb/QAgz/0UIMP9LCS7/UQor/1cKKf9dCyf/ZAsk/2wMIv92DSD/gA0e/4wOHf+XDhz/oQ4b/6wP&#10;G/+uDxv/rg8b/64PG/+uDxv/rg8b/64Pl7wAAIjJAAB51gAAa+MAAF/2AABW/wAATv8KAEf/EAFB&#10;/xYCPP8dAjf/JAMy/yoDL/8wBCv/NgUn/zsFJf9ABSL/RQYg/0oGHv9QBhv/VgcZ/1wHF/9kCBX/&#10;bQgT/3cIEf+BCRD/iwkQ/5UJD/+YCQ//mAkP/5gJD/+YCQ//mAkP/5gJ/0knAv9EMQT/SzEE/1A0&#10;Bv9SOgj/UkML/1FOD/9PXBP/TWsW/0x5Gf9Lhxv/SZMd/0idH/9IpiD/R64h/0e1Iv9GvSP/RsYj&#10;/0bQJP9G4CT/Ruol/0bzJf9G+iX/Rv8l/0b/Jf9G/yX/Rv8k/Ub/I/1G/yP9Rv8j/Ub/I/1G/yP9&#10;Rv8j/0knAv9GLwP/TS8E/1IyBv9VOQj/VUIL/1RND/9SWRP/UGgX/093Gv9OhB3/TJEf/0ubIf9K&#10;pCL/Sqwj/0mzJP9JuyX/SMQm/0jNJv9I3Sf/SOgn/0jxKP9I+Sj/SP8o/0j/KP5I/yj7SP8n+Uj/&#10;JvlI/yb5SP8m+Uj/JvlI/yb5SP8m/0onAv9ILQP/UC0E/1UwBv9YNgj/WUAL/1hLD/9VVhP/VGYY&#10;/1J0G/9RgR7/T44h/06YI/9NoSX/Takm/0yxJ/9LuCj/S8Ep/0vKKv9K2Sr/SuYr/0rwK/9K+Cz/&#10;Sv8s/Ur/LPpK/yv3Sv8p9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj1Sv8o/0smAv9LKwP/UisE/1guBf9b&#10;NAj/XT4L/11JD/9aVBT/WWIY/1dxHf9VfiD/U4oj/1KVJv9Rnij/UKYq/0+uK/9OtSz/Tr0t/03H&#10;Lv9N0y//TOMw/0ztMPxM9jH6TP4x90z/MfVN/y/yTf8t8E3/K/BN/yvwTf8r8E3/K/BN/yvwTf8r&#10;/0smAv9OKQP/VikE/1wrBf9gMQf/YjsL/2JGD/9gURT/Xl8Z/1xtHv9aeiP/WIYm/1aRKf9Vmiz/&#10;U6Iu/1KqMP9RsTH/Ubkz/1DDNP5PzjX7T982+E7rN/VO9TjyTv048E//Ne5Q/zPrUf8x6VH/L+lR&#10;/y/pUf8v6VH/L+lR/y/pUf8v/0wlAv9RJwP/WiYD/2AoBf9lLwf/aDkK/2hDD/9nThX/ZVoa/2Jo&#10;IP9fdiX/XYEq/1qMLv5YljH8V540+1WmNvlUrTj4U7U691K+O/VRyT3zUdo+8FDoP+xQ80DpUf0+&#10;6FP/O+ZU/zjjVf814VX/M+FV/zPhVf8z4VX/M+FV/zPhVf8z/00kAv9UJAP/XSMD/2UlBP9qLQb/&#10;bTYK/25ADv9tSxT/a1Yb/2hkIf5lcSj7Yn0t+F+HMvZckTbzWpk68lihPfBXqUDuVbFC7FS5ROtT&#10;xEbpUtJI5VHlSeJS8kjfVPxE3Vb/QNtY/z3WWf860ln/ONJZ/zjSWf840ln/ONJZ/zjSWf84/04k&#10;Av9YIQP/YSAD/2ojBP9wKwX/czQJ/3Q+Dv90SBT/clIb+29fI/ZrbCryZ3cx72OCN+xgiz3pXZRB&#10;5lqcReRYpEniVqxM4FS0Tt1Uv1DbVM1Q11PiUdJU8E7QV/tKzlr/Rc1c/0LJXP8+xVz/PMVc/zzF&#10;XP88xVz/PMVc/zzFXP88/08jAv9bHwL/ZR0C/24hA/91KQX/eTEI/3o7DP96RBP6eU4b9HZbI+5x&#10;ZyzpbHI15Wh8POFjhUPdYI5I2V2XTNVcn0/SWqdRz1mwU81YulTLWMZVyVfaVsVX7FXDW/lPwl7/&#10;SsBf/0a9YP9CumD/QLpg/0C6YP9AumD/QLpg/0C6YP9A/1IhAv9eHQL/aRoC/3MfA/96JgT/fi8G&#10;/4E4C/uBQRLzgEsa7HxXI+Z3Yy3gcW042m13QNNpgEbPZYlLy2ORT8hgmVLFX6FVwl2qV8Bcs1m+&#10;XL9avFvOW7hb5Vu3XvVVt2L/T7Vj/0qyZP9GsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0OwZP9D/1UfAv9h&#10;GgL/bRgC/3cdAv9+JAP/hCwF/oc1CfWIPhDth0gY5YNUIt5+Xy7UeGk4znNzQMlufEfEa4RMwGiM&#10;Ub1llFS6Y5xXt2KlWrRgrlyyYLlesF/HXq1f31+sYvFZrGX+U6pn/06oZ/9Kpmf/RqZn/0amZ/9G&#10;pmf/RqZn/0amZ/9G/1cdAv9kGAL/cBYC/3scAv+DIgL/iSoE+YwyB++OOw3njkQW3opRIdSEXC3M&#10;fmY4xXhvQcB0d0i7cIBNt22IUrNqkFawaJhZrGagXKplqV+nZLRgpWPCYaNj1WKiZe1domn7V6Fq&#10;/1Gfa/9Mnmv/SZ5r/0mea/9Jnmv/SZ5r/0mea/9J/1kcAv9nFgH/cxUB/34aAf+HIAL/jScD9JIv&#10;BuqUOAvhlEIT1o9OIMyJWS3Fg2M3vn1rQLh5dEizdXxOrnKEU6pvjFenbZRbo2ucXqBppWCeaLBj&#10;m2e9ZJlnzmSYaehhmm35Wplu/1SXbv9Plm7/S5Zu/0uWbv9Llm7/S5Zu/0uWbv9L/1saAv9pFAH/&#10;dhQB/4EYAf+KHQH8kSQC8JcsBOWaNAjcmj8Rz5RMH8aOVyy+iGA3t4JpQLF+cUisenlOp3eAU6N0&#10;iFifcZBcm2+YX5htoWKVbKxkk2y5ZpFryWaQbeRkkXH2XJFy/laQcv9RkHL/TZBy/02Qcv9NkHL/&#10;TZBy/02Qcv9N/10YAf9rEwH/eRMB/4QWAf+OGwH4lSEB65soA+GgMAbVnj0QyphKHsGSVCu5jF42&#10;sYdmP6uCbkemfnZOoXt9U5x4hViYdo1clHSVX5FynmOOcalli3C1Z4lwxWeIcOBminT0Xot2/FiK&#10;dv9SiXb/Tol2/06Jdv9OiXb/Tol2/06Jdv9O/18XAf9uEQH/exIB/4cUAP+RGAH0mR0B56AjAt2l&#10;KwTPoTsPxZxIHbyWUyq0kFw1rItkP6aHbEegg3NNm4B6U5Z9gleSeopcjniSYIp2nGOHdaZmhHSy&#10;aIJ0wmiAdNtog3jyYIR6+1mEef9UhHn/T4R5/0+Eef9PhHn/T4R5/0+Eef9P/2EVAf9wEAH/fhEA&#10;/4oSAP+UFQDwnRkA46UeAdeoKAPLpTkOwZ9GG7eaUSmvlVo0p5BiPqGLakabh3FMlYR4UpCBf1eM&#10;f4dciH2QYIR7mWOAeqNmfXmwaHt5v2l6edZpfHzwYX5++lp+ff5Vfn3/UX59/1F+ff9Rfn3/UX59&#10;/1F+ff9R/2MUAf9yDwH/gRAA/40RAPyYEgDsoRMA36oWANGsJgPHqDcNvKNEGrOeTyeqmVgzo5Rg&#10;PZyQaEWWjG9MkIl2UouGfVeGhIVbgoKOX36Al2N6f6Fmd36taHV+vWlzftJpdoHuYniC+lt4gv5W&#10;eYH/UXmB/1F5gf9ReYH/UXmB/1F5gf9R/2UTAf91DgD/gw4A/5AOAPWbDgDopg4A2a8PAMyvJALC&#10;qzUMuKdDGa6iTiamnVYxnpleO5eVZkSQkW1Li450UYaMe1aBiYNbfIeLX3iGlWJ0hJ9lcYOraG6D&#10;umltg85pb4brY3KH+Vxzhv1Wc4X/UnOF/1Jzhf9Sc4X/UnOF/1Jzhf9S/2gRAf94DQD/hg0A9pMM&#10;AN6gCQDWqQoA0rINAMeyIgK9rzMKs6tBF6qnTCSholUwmZ5dOpKaZEKLl2tJhZRyUICSeVV7j4Fa&#10;do2JXnKMkmJuip1la4mpZ2iJuGhnictoaYvpY2yN+VxtjP1XbYr/Um2K/1Jtiv9SbYr/Um2K/1Jt&#10;iv9S/2sQAf97CwD/igoA4pgGANajCADQrAkAy7ULAMG2HwG4tDEJrrA/FqSsSiKcqFMulKRbOIyg&#10;YkCGnmlIgJtwTnqZd1N1ln5YcJSHXGyTkGBokptjZJGnZWKQtmZgkclmYpLnYmWU+Fxnkv1XZ5H/&#10;UmeR/1Jnkf9SZ5H/UmeR/1Jnkf9S/24OAP9/CQDxjgUA2ZsFAM+mBwDJrwcAxLkIALu6HAGyuC8H&#10;qLU9E5+xSCCWrlErjqpZNYanYD6ApWdFeqJuS3SgdVFvnnxVapyFWWabjl1implgXpmmYlyZtGNa&#10;mcdjW5rlYF+b91tgmv5WYZj/UmGY/1JhmP9SYZj/UmGY/1JhmP9S/3ILAP+DBQDfkwEA0Z8EAMmq&#10;BgDBsgUAu70EALS/GACrviwFors6EZm4RR2QtU8oh7JXMoCvXjp5rWVCc6tsSG6pc01pp3pRZKaD&#10;Vl+kjVlco5hcWKOkXlajs19Vo8ZfVaTkXVik9lhao/9UW6H/UFuh/1Bbof9QW6H/UFuh/1Bbof9Q&#10;/3cHAPCJAADWmAAAy6QDAMGtBAC5tgMAssAEAKvFFACjxSgEm8I3DpHAQxmJvUwkgLpVLnm4XDZy&#10;tmM9bbRqQ2ezcUhisXlMXrCBUFqvi1RWr5dWU66jWFCusllPrsZZT67kWFGu9lRTrv9QVKz/TVSs&#10;/01UrP9NVKz/TVSs/01UrP9N/30AAN+PAADOnQAAw6gCALmwAgCwugIAqMQFAKHMDwCbzCMCksoz&#10;ConIPxWBxkkfecRSKHLCWjBrwWE3Zr9oPGG+cEFcvXhFWLyBSVS8i0xRu5ZPTrujUUy7s1JKu8ZS&#10;SrvkUUy79k5Nuv9LTrn/SU65/0lOuf9JTrn/SU65/0lOuf9J74UAANSVAADHowAAuqwBALC0AACn&#10;vwMAnskGAJXUCwCQ1R0BidQuBoDSPBB40EYZcc9PIWrOWClkzV8vX8xnNFrLbjlWync9UsqAQE/J&#10;i0NMyZdFScmkR0fJs0hGyshIRsrmR0fJ90VHyP9DSMf/QkjH/0JIx/9CSMf/QkjH/0JIx/9C3o0A&#10;AMucAAC9pwAAsbAAAKa6AACcxAMAk88HAIrdDACF3x0Bft8sBXbeNwtv3kMTaN1NGmLcVSBd210m&#10;WNtlKlTabS5Q2nYyTdqANUraizdH2pc5RdqkO0PbtDxC3Mg8QtvlO0La9DpC2f46Q9j/OUPY/zlD&#10;2P85Q9j/OUPY/zlD2P850JYAAMGjAACyrAAAp7UAAJzAAACRygMAh9YHAIDpEQB56SACcuksBWvp&#10;Ngpk6T8PXulIFFnpURlV6FocUeliIE7payNL6XQlSOl9J0bpiCpD6ZMrQeqgLUDqry4+68AuPezb&#10;Lj3q7y496PwuPef/LT3n/y095/8tPef/LT3n/y095/8txZ8AALWpAACosQAAnLwAAJDHAACE0gEA&#10;et8GAHT0EwBt9CACZvQqBF/0NAha9T0LVPVFD0/1TBJM9VUUSfZdF0b2ZRhE9m4aQfZ3HD/3gR09&#10;940fO/eZIDn4piE4+LUiN/nIIjb54yI2+PMiNvf8Ijb3/CI29/wiNvf8Ijb3/CI29/wit6YAAKmu&#10;AACcuQAAkMQAAIPPAAB32wAAb/YKAGf/EwFg/x0CWv8nA1T/MAVP/zgISv9ACkb/SAxD/08OQP9W&#10;Dz3/XhA7/2USOP9uEzb/dxQ0/4IVMv+PFjD/mxcv/6kXLv+3GC3/yBgs/+EYLP/vGCz/7xgs/+8Y&#10;LP/vGCz/7xgs/+8Yq6sAAJ61AACQwQAAgswAAHXZAABp5AAAYf8JAFv/EQBU/xkBTv8iAkn/KwRE&#10;/zIFQP86Bjz/QQc5/0cINv9OCTP/VAox/1sLLv9iDCz/awwp/3UNJ/+ADiX/jQ4k/5oPI/+mECL/&#10;sxAh/8EQIf/QECH/0BAh/9AQIf/QECH/0BAh/9AQn7IAAJG+AACDygAAddYAAGfiAABb8QAAVP8G&#10;AE7/DgBI/xQBQv8cAj3/JAI5/ysDNf8yBDH/OAQu/z4FK/9DBSj/SQYl/08GI/9WByH/XQce/2UI&#10;HP9vCBn/egkX/4cJFv+UCRX/nwoU/6oKFP+zChT/swoU/7MKFP+zChT/swoU/7MKk7sAAITHAAB1&#10;0wAAZ+EAAFjoAABO+wAASP8AAEH/CgA7/xABNv8VATH/HAEt/yICKf8oAiX/LQIi/zIDH/84Axz/&#10;PQMa/0IDF/9IBBX/TgQT/1UEEf9dBQ//ZwUN/3IFDP99BQr/iQYK/5MGCf+cBgn/nAYJ/5wGCf+c&#10;Bgn/nAYJ/5wG/z8qAv8/MAP/RDAD/0gzBP9JOQb/SEII/0ZNC/9FWw7/Q2kR/0F3E/9AhRX/P5EW&#10;/z6bGP8+pBj/PasZ/z2zGv89uhr/PcMa/zzMG/882xv/POcb/zzwG/88+Bv/Pf8b/z3/G/89/xv/&#10;Pf8a/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/Pf8Z/0AqAv9BLgP/Ry4D/0oxBP9MNwb/S0AI/0pLC/9I&#10;WQ//RmcR/0R1FP9Dghb/Qo8Y/0GZGf9Bohr/QKkb/0CxG/8/uBz/P8Ac/z/JHf8/1h3/P+Ud/z/v&#10;Hf8/9x7/P/4d/z//Hf8//x3/QP8c/kD/G/5A/xv+QP8b/kD/G/5A/xv+QP8b/0AqAv9DLAP/SSwD&#10;/00vBP9PNQb/UD4I/05JDP9MVg//SmQS/0hyFf9Hfxj/RosZ/0WWG/9Enxz/RKcd/0OuHv9DtR//&#10;Qr0f/0LGIP9C0SD/QuIh/0LtIf9C9SH/Qv0h/UL/IftD/yD6Q/8f+UP/HvlD/x75Q/8e+UP/HvlD&#10;/x75Q/8e/0EpAv9GKgP/TCkD/1EsBP9TMgb/VDwI/1RHDP9RUg//T2AT/01vF/9MfBn/Sogc/0mS&#10;Hv9Imx//R6Mh/0erIv9GsiP/Rroj/0bDJP9FzSX/Rd4l/0XqJvxF9Cb5Rfwm9kX/JvVG/yT0Rv8j&#10;80f/IfNH/yHzR/8h80f/IfNH/yHzR/8h/0IoAv9JJwL/UCYD/1UoBP9YLwX/WjkI/1pEDP9XTxD/&#10;VVwU/1NqGP9Rdxv/T4Mf/06OIf9NlyP/TJ8l/0unJv9Krif/SrYp/km+Kv1JySr6SNkr90jnLPRI&#10;8izxSPss70n/Ku1K/yjsSv8n60v/JetM/yXrTP8l60z/JetM/yXrTP8l/0MoAv9NJAL/VCMD/1ol&#10;A/9eLAX/YDYH/2BBC/9eTBD/W1cV/1lmGf9Xch7/VX4i/lOJJfxRkyj6UJsq+U+jLPdOqi72TbIv&#10;9Ey6MPNMxDLyS9Ez7kvkNOpK8DTnS/oz5U3/MORO/y3iT/8r4VD/KeFQ/ynhUP8p4VD/KeFQ/ynh&#10;UP8p/0YlAv9QIQL/WCAC/18hA/9kKgT/ZjMH/2Y9C/9lSBD/YlMV/2BhG/xdbSD4Wnkl9ViEKfNW&#10;jS3wVJYw7lKeM+1RpTXrUK036U61OedOvzvmTcw840zgPd9N7jzcT/k52VH/NdZS/zLUU/8w01T/&#10;LdNV/y3TVf8t01X/LdNV/y3TVf8t/0ojAv9UHgL/XBwC/2QfAv9pJwT/bDAG/206Cv9sRA/9ak8V&#10;+GdcHPNjaCLvYHQo611+LuhaiDPlV5E341WZOuBToD7eUqhA3FGxQdlQu0LWUMhD01DcRM9Q7EPM&#10;Uvg/y1X/O8lX/zfIWP80x1n/MsZZ/zHGWf8xxln/McZZ/zHGWf8x/00gAv9XGwL/YBkC/2kdAv9v&#10;JQP/ci0F/3Q3CP1zQQ72cUsU8G5YHOpqZCTlZW4r4GF5M9xegjjYXIs801qUP9BYnELOV6NEy1Ws&#10;RslVtUfHVMBJxVTQScJT5knAVvVFvln/QL1b/zy8XP85u13/Nbpd/zW6Xf81ul3/Nbpd/zW6Xf81&#10;/1AeAv9bGQH/ZBYB/20bAv90IgL/eCoE/3ozB/Z6PQzveEcT53VUG+FwXyXaa2ot02d0NM5kfTrK&#10;YYY/x1+OQsRdlkXBW55Iv1qmSrxZr0y6WLpNuFjITrZY3060WfBLs1z9RbJf/0CyYP88sGH/ObBh&#10;/ziwYf84sGH/OLBh/ziwYf84/1IbAf9eFgH/aBQB/3IZAf95HwL/ficD+YAwBfCBOQrngEMR4HxQ&#10;GtZ3WyTPcmYuyW1vNcRqeDvAZ4FAvGSJRLlikUi2YJlKs1+hTbFdqk+uXLRRrFzBUqpc1FKoXetQ&#10;qGD6Sahj/0SoZP9ApmX/PKZl/zumZf87pmX/O6Zl/zumZf87/1UZAf9hFAH/bBIB/3YXAf99HAH/&#10;gyMC9IYsBOqINQfhh0AO1oJMGc19WCTGd2ItwHNrNbtvdDy3bHxBs2mERq9njEmsZZRMqWOcT6Zi&#10;pVGkYa9TomC8VaBgzVWeYOZUnmT3TZ9n/0efaf9Dnmn/P51p/z2daf89nWn/PZ1p/z2daf89/1cX&#10;Af9jEgH/bxEB/3kUAf+BGQH7hyAB74wnAuSOMAXajT0Mz4dKGMeCVSO/fV8tuXhoNbN0cDyvcXhC&#10;q26ARqdsiEqkaZBOoGiYUZ1moVObZatVmGS4V5ZkyFiUZOFYlWj0UJZr/0qXbP9Flm3/QZZt/0CW&#10;bf9Alm3/QJZt/0CWbf9A/1kVAf9mEAH/chAA/30SAP+FFgD2jBsB6pEiAd+UKwPTkToLyYxHF8CH&#10;UyK5glwssn1lNa15bTyodXVCo3N9R6BwhEucboxOmWyVUpVrnlSSaahXkGm0WY5ow1mMaNxajWzy&#10;U49u/0yQcP9Hj3H/Q49x/0GPcf9Bj3H/QY9x/0GPcf9B/1sUAf9oDwD/dQ8A/4ARAP+JEwDykBcA&#10;5ZYcANmZJgLNlTgKxJBFFruLUSGzhlosrYJjNKd+azuhenJBnXd6Rpl1gUuVc4lPknGRUo5vm1WL&#10;bqVYiG2wWoZsv1uEbdVbhm/vVYhy/U6JdP9JiXT/RIh0/0OIdP9DiHT/Q4h0/0OIdP9D/10SAf9r&#10;DgD/eA4A/4MPAP2MEADtlBIA4JoVANOcJALImTYJv5RDFbaPTyCuilgrp4ZhM6GCaDucf3BBl3x3&#10;RpN5fkuPd4ZPi3WPUohzmFaEcqJYgXGuWn9xvFx9cdBcf3PsVoF2+0+DeP9Kg3j/RYJ4/0SCeP9E&#10;gnj/RIJ4/0SCeP9E/18RAf9tDAD/eg0A/4UNAPKPDQDnmA0A258OAM6fIgHEnTQIuphCFLKTTR+q&#10;j1Yqo4pfMpyGZjqXg21AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+d6BZe3arW3l1ulx3ds1ceHfqWHt6&#10;+lF9fP9LfXz/Rn18/0V9fP9FfXz/RX18/0V9fP9F/2EQAf9vCwD/fQsA9YgKAN+TCADYmwoA06IM&#10;AMmjHwG/oDIHtpxAE62XSx6lk1Qono9dMZiLZDmSiGs/jYVyRYiDekqEgIFOgH+KUnx9k1V4fJ1Y&#10;dXupW3J6uFxxespccnzoWHV++VF3gP9Md4D/R3eA/0Z3gP9Gd4D/RneA/0Z3gP9G/2QPAP9yCQD/&#10;fwgA5YwFANiWBwDRngkAzqUKAMSmHQG6pC8GsaA+EaicSR2gmFMnmZRbMJOQYjiNjWk+iIpwRIOI&#10;eEl+hn9NeoSIUXaCkVVygZtYb4CnWmx/tVxrgMhca4HlWW6D91JxhP9NcoT/SHKE/0dyhP9HcoT/&#10;R3KE/0dyhP9H/2YNAP91BwD2gwUA3I8DANKYBgDMoQcAyKgIAL+pGgC1qC0FrKQ8EKSgRxucnVEl&#10;lJlZL46WYDaIk2c9gpBuQ32Odkh5jH1MdIqFUHCIj1Rsh5lXaYalWWaGs1tlhsVbZYbjWWiI9lJr&#10;iv9NbIr/SGyJ/0dsif9HbIn/R2yJ/0dsif9H/2kLAP94BADlhwAA1pIDAM2cBQDGpAYAwasGALmt&#10;FwCwrCsEp6k6Dp+mRRmWok8jj59XLYicXzWCmWY7fZdsQXiVc0Zzk3tLbpGDT2qPjVJmjpdVY42j&#10;WGCNsVlfjcNaXo3gWGKP9VJkkP9NZpD/SGaP/0dmj/9HZo//R2aP/0dmj/9H/2wIAP58AADeigAA&#10;0JYCAMifBADApwQAua4DALKyFACqsSgDoa83DJmsQxeRqE0hiaVVKoKjXDJ8oGM5d55qPnKccURt&#10;mnlIaJmBTGSXi1BglpVTXZaiVVqVsFdZlcFXWJXeVluW81Bdl/9MX5f/R2CW/0Zglv9GYJb/RmCW&#10;/0Zglv9G/3ADAOuBAADWjwAAypoBAMGjAwC5qgIAsbIBAKq3EQCjtyQCm7U0CpOyQBSKr0oeg61T&#10;J3yrWi52qGE1cKdoO2ulb0Bno3dEYqJ/SF6hiUxaoJRPV5+gUVSfrlNTn8BTUp/dUlWf805XoP9K&#10;WaD/Rlmf/0VZn/9FWZ//RVmf/0VZn/9F/3UAAOCGAADPkwAAxJ8BALqnAQCxrgAAqbYAAKG9DQCb&#10;vSABlLwxB4u6PRCDt0gafLVQInWzWCpvsl8warBmNmWvbTtgrXU/XKx+Q1irh0dVqpNKUaqfTE+q&#10;rk1NqsBNTarcTU6q8klQqv5GUqn/Q1Kp/0JSqf9CUqn/QlKp/0JSqf9C8nwAANeMAADImQAAvaMA&#10;ALKrAACpsgAAoLsCAJfECQCSxRsAi8QsBIPCOgx7wUQVdL9OHW69ViRovF0qY7tkMF+6bDRauXQ5&#10;Vrh8PFO3hz9Pt5JCTLafREq2rUZItsBGSLfdRUm28kNKtf9BS7X/Pku0/z1LtP89S7T/PUu0/z1L&#10;tP894oMAAM2SAADBnwAAtKcAAKqvAACguAAAlsADAIzKBwCGzRQAgc0mAnrMNQhzy0EPbMpKF2bJ&#10;Ux1hyFsjXMdiKFjGaixUxnIwUMV8M03FhjZKxJI5R8SfO0XErjxExcE8Q8XfPETE8ztEw/85RcL/&#10;N0XB/zdFwf83RcH/N0XB/zdFwf831YsAAMWaAAC3pAAAq6wAAKC0AACWvgAAi8cEAIHQCAB42Q4A&#10;ddkgAW/YLwRp2DwJY9ZGEF7WUBVZ1VgaVdRgH1HUaCJO1HEmS9N7KUjThStF05IuQtSfL0HUrzA/&#10;1cIxP9XhMD/T8jA/0v0vP9H/Lj/Q/y4/0P8uP9D/Lj/Q/y4/0P8uypQAALuhAACtqQAAorEAAJa7&#10;AACLxAAAgM0DAHXYCABv5BEAauQgAWTkLQNe5DgHWeRBC1XkSw9R5FQSTeRdFkrkZRhH5G4bReR3&#10;HULkgh9A5I4hPuWbIzzlqiQ75rwkOubTJDnl7iQ54/ojOeL/JDni/yQ54v8kOeL/JDni/yQ54v8k&#10;v54AAK+mAACjrgAAl7gAAIrCAAB+zAAAc9YCAGnlCQBk7xQAX/AgAVnwKwNU8DUFT/A+B0vxRgpH&#10;8U4MRPFXDkLxXxA/8mcSPfJwFDryexU484cWNvOUGDX0ohkz9LEZMvXFGjH14hox9PEZMfH+GTHx&#10;/xkx8f8ZMfH/GTHx/xkx8f8ZsqQAAKWrAACYtgAAi8AAAH7KAABx1QAAZd4AAF71CgBZ/BMAU/we&#10;AU78JwJK/TADRf05BUH9QAY+/kgHO/5PCTj/Vwo2/14LM/9nDDH/cA0u/3wOLP+JDyv/lhAp/6QQ&#10;KP+0ESf/xxEn/+ERJv/yESb/9hEm//YRJv/2ESb/9hEm//YRp6kAAJmzAACLvgAAfskAAHDTAABk&#10;3gAAWOcAAFL/CQBN/xEAR/8ZAUP/IgE+/yoCOv8yAzf/OQMz/z8EMP9GBS3/TQUr/1QGKP9bByb/&#10;Ywcj/20IIf95CR//hwke/5UKHf+jChz/sQob/8ALGv/WCxr/3wsa/98LGv/fCxr/3wsa/98Lm7EA&#10;AI28AAB+xwAAcNIAAGPeAABV5AAAS/UAAEb/BQBA/w4AO/8UADf/GwEz/yMBL/8pAiv/MAIo/zUC&#10;Jf87AyL/QQMf/0cDHf9OAxr/VQQY/14EFf9oBRP/dAUR/4IFEP+QBhD/nQYP/6kGDv+1Bg7/ugYO&#10;/7oGDv+6Bg7/ugYO/7oGjroAAH/FAABw0QAAYt4AAFTlAABG6wAAP/4AADn/AAA0/wkAL/8OACv/&#10;FAAn/xoBI/8hAR//JQEc/yoBGf8vARb/NAIU/zoCEf9AAhD/RgIO/04CDP9WAgn/YAMH/2wDBP94&#10;AwP/hgMC/5EDAf+dAwH/oQMB/6EDAf+hAwH/oQMB/6ED/zYtAv85LgL/Pi4D/0AyA/9AOAT/PkEG&#10;/zxMCP86Wgr/OGgM/zZ2Dv81gw//NI8Q/zOZEf8zoRH/M6kS/zKwEv8ytxL/Mr8S/zLIE/8y0xP/&#10;MuMT/zLtE/8y9hL/M/4S/zP/Ev8z/xL/M/8R/zP/Ef8z/xD/M/8Q/zP/EP8z/xD/M/8Q/zYtAv87&#10;LAL/QCwD/0MvA/9DNQT/Qj4G/0BKCP8+Vwv/PGUN/zpzD/84gBD/N4wR/zeWEv82nxP/NqcT/zau&#10;FP82tRT/NrwU/zXFFf810BX/NeAV/zbrFf829BX/Nv0U/zb/FP82/xT+N/8T/jb/E/02/xL9Nv8S&#10;/Tb/Ev02/xL9Nv8S/zcsAv8+KgL/QyoC/0YtA/9HMgT/RjwG/0VICP9DVQv/QWIN/z9wEP89fRH/&#10;PIkT/zuTFP87nBX/OqQW/zqrFv86shf/OrkX/znCF/85zBf/Od0Y/znpGP858xj/OvsY/Dr/F/o6&#10;/xf5Ov8W+Dr/Fvg6/xX4Ov8V+Dr/Ffg6/xX4Ov8V/zkrAv9BJwL/RicC/0opA/9LLwT/TDkG/0tF&#10;CP9IUQv/Rl4O/0RsEf9CeRP/QYUV/0CPF/9AmBj/P6AY/z+nGf8+rhr/PrYa/z6+G/8+yBv/PdYc&#10;/j3mHPs+8Rz4Pvoc9T7/HPM+/xryP/8Z8T//GfE//xjxP/8Y8T//GPE//xjxP/8Y/z0oAv9FJAL/&#10;SiMC/04lA/9RLAT/UjYG/1FBCP9PTQz/TFoP/0pnEv9IdBX/R4AX/0aLGf9FlBv/RJwc/0OkHf5D&#10;qx79QrIf/EK6IPpCxCD5QtAh9kHiIfJC7iLvQvki7UL/IOtD/x/qQ/8d6UT/HOhE/xvoRP8b6ET/&#10;G+hE/xvoRP8b/0AlAv9IIQL/TyAC/1MhAv9XKQP/WTMF/1g+CP9WSQz/UlUQ/1FjFP9Pbxf+TXsa&#10;+0uGHflKjx/3SZgh9kifIvRHpiTzR64l8Ua2JvBGvyfvRcso7EXeKehF7CnlRvgo4kf/JuFI/yTf&#10;Sf8i3kn/IN1J/x/dSf8f3Un/H91J/x/dSf8f/0MiAv9MHgH/UxwC/1keAv9dJgP/XzAE/186B/9d&#10;RQv/WlAQ/VheFfhVahn1U3Yd8lGAIe9PiiTtTZMm60yaKelLoivnSqks5UmxLuRIuy/iSMcx4EjZ&#10;MdxI6jHYSfYu1Ev/K9JM/ynQTf8mz07/Jc5O/yPOTv8jzk7/I85O/yPOTv8j/0cfAf9QGgH/VxgB&#10;/14cAf9jIwL/ZiwE/2Y2Bv9kQQr6YkwP9F9ZFe9cZRvrWXAg51Z7JeRUhCnhUY0t3lCVMNxPnTLZ&#10;TqUz1k2tNdNNtzbRTMI3z0zROMxM5jjJTfQ1x0//McVR/y7EUv8rw1P/KcJT/yfCU/8nwlP/J8JT&#10;/yfCU/8n/0ocAf9UFwH/XBUB/2MZAf9pIAL/bCkD/20yBflsPQnyaUcO62ZUFeVjYBzgX2si21x1&#10;KNZZfy3SV4gwz1WQM8xUmDbKU6A4x1KnOsVRsDvDULs8wVDJPb9Q3z28UfA7ulP8N7lV/zO4V/8v&#10;t1j/LbdY/yu3WP8rt1j/K7dY/yu3WP8r/00aAf9XFAH/YBIB/2gXAf9uHQH/ciUC+3MuA/JzOAfp&#10;cUMN4m5QFNtpXBzTZWYkzmJwKslfei/GXIIzw1uKNsBZkjm9WJo7u1aiPrhVqz+2VbVBtFTCQrJU&#10;1EKwVepBrlf5PK5Z/zetW/8zrVz/MK1d/y6tXf8urV3/Lq1d/y6tXf8u/1AXAf9aEgH/ZBAA/20U&#10;AP9zGgH/dyEB9HkpAup6MwXieD8K2XRME89wWBzJa2IkxGhsK79ldTC7Yn01uGCFOLVejTyyXJU+&#10;r1udQa1apkOrWa9EqVm8RadYzEakWOVGpFv2QKNe/zujX/83o2D/M6Nh/zGjYf8xo2H/MaNh/zGj&#10;Yf8x/1MVAf9dEAD/aA8A/3ASAP93FgD7fBwB7n8kAeSALQPafzsIz3pJEsd1VBvBcV8ku21oK7Zq&#10;cDGyZ3k2r2WAOqtjiD2oYZBApmCYQ6NeoUWgXqtHnl23SJxdxkmaXN9Jml/yRJpi/z6aY/85m2X/&#10;Nptl/zObZf8zm2X/M5tl/zObZf8z/1UTAf9gDgD/aw4A/3QQAP97EgD1gRcA6IQeAN6HJwHRhDcH&#10;yH9GEcB7URu5dlsjtHJlK69vbTGqbHU2p2p8OqNohD6gZoxBnWSURJpjnUeXYqdJlWGyS5NhwUyR&#10;YdhMkWPvR5Jl/UGSZ/88k2n/OJNq/zWTav81k2r/NZNq/zWTav81/1cRAf9jDQD/bgwA/3cOAP9/&#10;DwDwhREA44kWANaLIwHLiDUGwoRDELqATxqze1kjrXdiKqh0ajGjcXE2n255O5xsgT+YaohClWmR&#10;RZJnmkiPZqNKjWWvTIplvU2JZdFOiWfsSopp+0OLa/8+jG3/Ooxu/zeMbv83jG7/N4xu/zeMbv83&#10;/1kQAP9lCwD/cQsA/3oLAPGCDADoiQ0A3Y4OAM+PIAHGjTIGvYlBD7WETRmugFYip3xfKqJ4ZzCd&#10;dW82mXN2OpVxfT+Sb4VCjm2ORotslkmIaqBLhWqsTYNpuk+BacxPgWroTINt+UWEb/8/hXD/O4Zx&#10;/ziGcf84hnH/OIZx/ziGcf84/1sPAP9nCAD/cwgA830IAN6GBwDZjAkA1ZELAMqSHgDBkDAFuI0/&#10;DrCIShiphFQhooBdKZ19ZTCYemw1k3dzOo91ez6Mc4JCiHKLRoVwlEmCb55Mf26pTnxtt097bclQ&#10;em7mTXxx+EZ+c/9Bf3T/PYB1/zqAdf86gHX/OoB1/zqAdf86/10OAP9qBgD/dgYA5IADANmJBgDS&#10;jwgAz5QKAMWWGwC8lC4Es5E9DauNSBekiFIgnoVbKJiBYy+Tfmo1jnxxOYp6eD2GeIBCg3aIRX91&#10;kUl8c5tMeXKnTnZytVB0csZQdHLjT3Z19kd4d/9Cenj/Pnt5/zp7ef86e3n/Ont5/zp7ef86/18M&#10;AP9sBAD1eQIA3oMCANOLBQDNkgcAyZcIAMCZGQC3mCwDr5U7DKeRRxafjVAfmYlZJ5OGYS6Og2g0&#10;iYFvOYV/dj2BfX5BfXuGRXl6j0l2eJlMc3elTnB3slBud8RQbXfgT3B59Uhye/9DdHz/PnV9/zt1&#10;ff87dX3/O3V9/zt1ff87/2EKAP9vAgDofAAA2YYBAM+OBADIlQYAw5oGALucFgCznCoDqpk5C6KV&#10;RRSbkU4dlI5XJo6LXy2JiGYzhIZtOICEdD17gntBd4CERXR/jUhwfZdLbXyjTmp8sE9ofMFQZ3zd&#10;UGp+80ltgP9DboH/P2+B/zxvgf88b4H/PG+B/zxvgf88/2QIAP9yAADhfwAA04kBAMqSAwDDmAQA&#10;vZ4EALagEwCuoCcCpZ02CZ2aQxOWl00cj5NVJImRXSuEjmQxf4xrN3qKcjt2iHlAcoaCRG6Fi0dq&#10;g5VKZ4KhTWSCrk9igr9PYYLaT2SE8klmhf9DaIb/P2qG/zxqhv88aob/PGqG/zxqhv88/2cEAPZ2&#10;AADcggAAzo0AAMWVAgC+nAMAt6ECAK+kEQCopCQCoKI0CJifQBGRnEoaiplTIoSXWyl+lWIweZJp&#10;NXWQcDpwj3c+bI1/QmiMiUZlipNJYYmfS16JrE1dib1OXInWTV6K8Ehgi/5DYov/P2OM/zxjjP88&#10;Y4z/PGOM/zxjjP88/2oAAOZ6AADVhgAAyZEAAMCZAQC4nwEAsKUAAKipDgCiqSEBmqgxBpOlPg+L&#10;o0gYhKBRIH6eWSd4nGAtc5pnMm+YbjdqlnU8ZpV9P2KUh0NfkpFGW5KdSVmRq0pXkbtLVpHTS1eS&#10;70dakv1CXJP/Pl2T/ztdk/87XZP/O12T/ztdk/87/24AAOB+AADOiwAAxJUAALqdAACxowAAqakA&#10;AKGuCwCbrx0BlK4uBIysOwyFqkYVfqhOHHimViNypF0qbaJkL2mhazRkn3M4YJ57PFydhT9ZnI9C&#10;VZucRVObqkdRm7pHUJvRR1Gb7kRTm/xAVZv/PFab/zpWm/86Vpv/Olab/zpWm/868XQAANmDAADI&#10;kAAAvpoAALOhAACqpwAAoa4AAJe1BgCSthgAjLUqA4W0Nwl+skIRd7BMGHGuVB9srVslZ6tiKmKq&#10;aS9eqXEzWqh6N1angzpTpo49UKabQE2lqUFLpbpCS6bRQkul7T9Npfw8TqT/OU+k/zdPpP83T6T/&#10;N0+k/zdPpP835HoAAM+JAADClQAAtp8AAKylAACirAAAmLMAAI67AgCIvRIAg70lAXy8MwZ2uz8N&#10;b7pJFGq4URplt1kfYLZgJFy1ZylYtG8sVLN4MFGzgjNNso02SrKaOEixqDpGsrk6RbLROkax7TlH&#10;sPw2R7D/NEiv/zNIr/8zSK//M0iv/zNIr/8z24IAAMeQAAC7nAAArqMAAKSqAACZsQAAj7kAAITA&#10;AwB7xg0AeMYeAHPGLgNtxToIZ8RFDmLDThNdw1YYWcJeHVXBZiFRwW4kTsB3KEvAgStIv4wtRb+a&#10;L0O/qDFBv7oxQcDSMUG+7jBBvf0vQbz/LkG8/y1BvP8tQbz/LUG8/y1BvP8tzooAAL+YAACxoAAA&#10;pqgAAJuwAACQuAAAhb8AAHrHBABvzwkAa9EVAGfRJgFj0TQEXtBACFnQSgxVz1MQUc9bFE7PYxhL&#10;zmsbSM51HkXOfyBCzowiQM6ZJD7OqCY8zromPM/UJjzN7yU7zPslO8v/JTvK/yU7yv8lO8r/JTvK&#10;/yU7yv8lw5MAALWeAACopgAAna4AAJG2AACFvwAAeccAAG/OBABk1gkAXt4RAFveIABX3i0CU986&#10;BFDfRAZM304JSd9XDEbfXw9D32gRQd9xEz7ffBU834kXOuCWGTjgpRo34LcaNuHNGjbf7Bo13vka&#10;NN3/GzTc/xs03P8bNNz/GzTc/xs03P8buZwAAKqkAACeqwAAkrUAAIW+AAB5xwAAbc8AAGLWAwBY&#10;4QgAVeoTAFHrIABN6ysBSes1AkXsPgRC7EcFP+xPBz3tWAk67WAKOO1qDDbudA0z7oAOMu6ODzDv&#10;nRAu760RLfDAES3w3hEs7vERLOz+ESzr/xAs6/8QLOv/ECzr/xAs6/8QraIAAKCpAACTswAAhr0A&#10;AHnGAABszwAAYNgAAFXeAABO8woASvcTAEb4HQBD+CcBP/gwAjv5OAI4+UADNfpHBDP6TwUw+1cF&#10;LvtfBiv8aQcp/HQIJ/yCCSX9kAkk/aAKI/6wCiL+xAsh/+ALIf3yCiD8/Aog/PwKIPz8CiD8/Aog&#10;/PwKoqcAAJWxAACHuwAAecYAAGzPAABf2QAAUt8AAEjoAABD/wgAP/8QADv/GQA3/yEANP8pATD/&#10;MAEt/zcCKv8+Aif/RAIl/0sDIv9TAyD/XAMd/2YEG/9yBBn/gAUX/48FFv+fBhX/rwYU/8AGFP/W&#10;BhP/6QYT/+kGE//pBhP/6QYT/+kGl68AAIi6AAB6xQAAbM8AAF7aAABQ4AAAROYAADz1AAA3/wQA&#10;M/8NAC//EwAr/xoAKP8hACX/JwEh/y0BHv8yARv/OAEZ/z8BFv9GAhT/TQIR/1YCEP9gAg7/bAIM&#10;/3sDC/+LAwr/mgMK/6gDCf+1Awj/wgMI/8IDCP/CAwj/wgMI/8IDirgAAHvDAABszgAAXtsAAE/i&#10;AABC5wAANuwAADH/AAAs/wAAJ/8HACP/DgAg/xIAHP8YABj/HQAV/yEAEv8mABD/LAEO/zEBDf83&#10;AQr/PgEI/0YBBf9PAQH/WQEA/2YBAP90AQD/ggIA/5ACAP+cAgD/pgIA/6YCAP+mAgD/pgIA/6YC&#10;/y4vAv8zLAL/Ny0C/zgwAv83NgP/ND8E/zFLBv8vWAf/LGYI/yp0Cf8pgQr/KI0L/yiXC/8onwv/&#10;KKYM/yetDP8ntAz/J7sM/yfEDP8nzgz/KN4L/yjpC/8o8wv/KPsL/yj/Cv8p/wr/Kf8K/yn/Cv8o&#10;/wr/KP8K/yj/Cv8o/wr/KP8K/zAtAv82KgL/OSoC/zsuAv86NAP/ODwE/zZJBv8zVgf/MWMJ/y9x&#10;Cv8tfgv/LYoM/yyUDP8snA3/LKQN/yyrDf8ssQ3/LLkN/yvBDf8syw3/LNoN/yznDf8s8Q3/LPoN&#10;/yz/DP4t/wz9Lf8M/S3/DP0s/wv9LP8L/Sz/C/0s/wv9LP8L/zIrAf85KAL/PSgC/z8qAv8+MAP/&#10;PToE/zxGBv85Uwj/N2AJ/zVtC/8zegz/MoYN/zGQDv8xmQ7/MaEP/zGoD/8wrg//MLUP/zC9EP8w&#10;xxD/MNQQ/zDkEP8x7xD+MfkP+zH/D/kx/w/4Mf8O9zH/Dvcx/w72Mf8O9jH/DvYx/w72Mf8O/zUo&#10;Af88JQH/QCQC/0MnAv9DLAP/RDcE/0JDBv9ATwj/PVwK/ztpDP85dg3/OIIP/zeMEP83lRH/Np0R&#10;/zakEv82qxL/NrIT/zW6E/81wxP/Nc8T/DXhE/k27RP2NvcT8zb/E/E2/xLwNv8S8Df/Ee83/xHv&#10;N/8Q7zf/EO83/xDvN/8Q/zklAf9AIQH/RSAB/0ciAv9JKQL/SjQE/0k/Bf9GSwj/RFgK/0JlDf9A&#10;cQ//Pn0R/z2HEv89kRT+PJkV/TygFfw7pxb6O64X+Tu2F/g7vxf2O8oY9DvcGPA76hjtO/YY6jv/&#10;F+g8/xfnPP8W5j3/FeU9/xTlPf8U5T3/FOU9/xTlPf8U/z0iAf9EHgH/SRwB/00eAf9QJgL/UTAD&#10;/1A7Bf9ORgj/S1ML/0hgDv9GbBH7RXgT+ESCFfZDjBf0QpQY80GcGfFBoxvvQKob7kCyHO0/ux3r&#10;P8Ye6T/VHuU/6B/iQPQe30D+Hd1B/xvbQv8a2UL/GNhC/xfYQv8X2EL/F9hC/xfYQv8X/0AfAf9I&#10;GgH/ThgB/1IbAf9WIwL/WCwD/1c3BP9VQgf/Uk0L+VBaDvVNZxLxTHIW7kp9GOtIhhvpR48d50aX&#10;H+VFniDjRKYi4USuI+BDtyTeQ8Il3EPQJtdD5SbTRPMk0EX+Is1G/yDMR/8eykf/HMlI/xvJSP8b&#10;yUj/G8lI/xvJSP8b/0QbAf9MFgH/UhQB/1gYAf9dHwH/XygC/14yA/1dPQb2WkkK8FdVD+pVYhPm&#10;Um0Y4lB3HN9OgR/cTIoi2UuSJNVKmibTSaEo0UmpKc9IsirNSLwry0jJLMhI3yzFSO8rwkr8KMBL&#10;/yW/TP8ivk3/IL1N/x+9Tf8evU3/Hr1N/x69Tf8e/0cYAf9PEwH/VhEA/14VAP9iHAH/ZSQB/mUt&#10;AvRkOAXtYUMJ5l9RDuBcXRTaWGga1FZyHtBUeyLMUoQmylCMKMdPlCrFTpssw06jLsFNrC+/TLYw&#10;vUzCMbtM0zK4TOkxtk74LbRQ/yqzUf8ns1L/JLJS/yKyUv8islL/IrJS/yKyUv8i/0oVAf9TEQD/&#10;Ww8A/2ISAP9oFwD/ah8B9msoAexrMgPkaT4H3GZMDdNiWBTNX2MbyFxtIMRadiTBWH4ovlaGK7tV&#10;ji65U5YwtlKeMrRSpjOyUbA1sFG8Nq5QyzesUOM3qlL0M6lU/y6oVv8rqFf/KKhX/yWoV/8lqFf/&#10;JahX/yWoV/8l/00TAP9WDgD/Xw0A/2cQAP9sEwD7cBkA73EiAeRxLALbcDoF0WxIDMloVBTDZV8b&#10;vmJoIbpfcSa2XXkqs1uBLbBaiTCuWJEzq1eZNalWoTenVqs4pVW2OqNVxTuhVd07n1bwN59Y/jKf&#10;Wv8unlv/K55c/yieXP8onlz/KJ5c/yieXP8o/1ARAP9ZDAD/YwwA/2sNAP9wEAD1dBMA6HYaAN13&#10;JQHRdjYEyHJEDMFuUBS7a1sbtmdkIbFlbSetYnUrqmB8L6dfhDKkXYw0olyUN59bnTmdWqY7mlmx&#10;PZhZvz6XWdM+lVrsO5Vd+zWWXv8xll//LZZg/yqWYP8qlmD/KpZg/yqWYP8q/1IPAP9cCgD/ZgkA&#10;/24KAPZ0DADveA4A4XsSANR8IADKezMEwXdBC7p0TRO0cFgbrmxhIalqaSemZ3EromV4L59kgDOc&#10;Yog2mWGQOJZfmTuUXqI9kV6tP49du0CNXc1BjF7oP41h+TiNYv8zjmT/MI5k/yyOZf8sjmX/LI5l&#10;/yyOZf8s/1UOAP9fBgD/aQYA9HIGAOJ4BgDbfAkA2X8MAM2BHQDEfzADu3w/CrR4SxKtdVUaqHFe&#10;IaNuZiafbG4rm2p1L5hofTOVZ4Q2kmWMOY9klTyMY58+iWKqQIdht0KFYclChGLkQYVk9zuGZv81&#10;h2f/MYdo/y6Haf8th2n/LYdp/y2Haf8t/1cMAP9hBAD+bAMA5HUBANt7BQDTgAgA0IMKAMeFGgC+&#10;hC0DtoE8Ca99SBKoeVIZonZbIJ1zYyaZcGsrlW5yL5FteTOOa4E2i2mJOohokjyFZ5w/gmanQYBm&#10;tEN+ZsVEfGbhQ35o9Tx/av83gGv/M4Fs/y+BbP8vgWz/L4Fs/y+BbP8v/1kLAP9jAQD0bwAA33gA&#10;ANR/BADOgwYAyocIAMKIGAC5hysCsYU6CKqBRhGjflAYnXpZH5h3YSWTdWgqj3NvL4txdzOIb342&#10;hW6GOoJsjz1/a5lAfGqlQnlqsUR3asJEdmrdRHhs8z55bv84em//NHtw/zB8cP8wfHD/MHxw/zB8&#10;cP8w/1sIAP9mAADncgAA2nsAAM+CAwDJhwUAxIoGALyMFQC0iygCrIk4B6WFRBCegk4YmH9XHpN8&#10;XySOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJdAdm+iQnNur0RxbsBFcG7ZRXJw8T9zcv85dXP/&#10;NXZ0/zF2dP8xdnT/MXZ0/zF2dP8x/10GAP9pAADidAAA1H0AAMuFAgDEigQAv40FALePEwCwjyYB&#10;qI01B6CKQg6ahkwWk4NVHY6BXSSJfmQphXxrLYF6cjJ9eHk1eneCOXZ2izxzdZVAcHSgQm1zrURr&#10;c71FanPVRWx070Budv46b3f/NnF4/zJxeP8xcXj/MXF4/zFxeP8x/18CAPdsAADedwAA0IEAAMeI&#10;AQDAjQMAuZEDALKTEQCrkyMBo5EzBpyOQA2Vi0oVj4hTHImGWyKEg2IogIFpLXx/cDF4fnc1dHyA&#10;OHF7iTxuepM/a3meQmh4q0RmeLtFZHjRRWZ57kBoe/06anv/Nmt8/zJrfP8ya3z/Mmt8/zJrfP8y&#10;/2EAAOpvAADZegAAzIQAAMOLAAC7kQEAtJUBAKyXDgCllyEBnpYxBZeTPgyQkEgUio5RG4SLWSF/&#10;iWAne4dnK3eFbjBzhHU0b4J9N2uBhztogJE+ZX+cQWJ+qUNgfrlEX37PRGB/7EBigPw6ZID/NmWB&#10;/zNmgf8yZoH/MmaB/zJmgf8y/2QAAOVyAADTfgAAx4cAAL6PAAC2lQAArpkAAKabDACgnB4AmZsu&#10;BJKZOwqLlkYShZRPGX+RVx96j14ldY5lKnGMbC5tinMyaYl7NmaIhDliho89X4WaP1yFqEFahbdC&#10;WYXMQlqF6j9chvs6Xob/Nl+H/zJfh/8yX4f/Ml+H/zJfh/8y/WgAAOB2AADNggAAwowAALmTAACw&#10;mQAAqJ0AAJ+gCQCZoRoAk6ArA4yfOAiFnUMQf5pMF3mYVB10l1wicJVjJ2uTaixnknEwZJF5M2CP&#10;gjdcjo06WY2ZPVeNpj9UjbZAU43LQFSN6T1Wjfo5V43/NVmO/zJZjv8xWY7/MVmO/zFZjv8x7W0A&#10;ANl7AADIhwAAvZAAALSYAACqnQAAoaEAAJemBACRpxUAjKcnAoWmNQZ/pEANeaJKFHOgUhpun1kf&#10;aZ1gJGWcZyhhm28sXpp3MFqYgDNWl4s2U5eXOVGWpTtPlrQ8TpbJPE6W6DpPlvk2UZb/M1KW/zBS&#10;lv8wUpb/MFKW/zBSlv8w5nIAANCAAADCjAAAuJYAAK2cAACjoQAAmaYAAI6tAACIrhEAg64iAX2t&#10;MQR3rD0KcqpHEGypTxZnqFcbY6deH1+mZSRbpG0nWKR1K1Sjfy5RookxTqGWNEuhpDZJobQ2SKHI&#10;N0ig5zVJoPkySp//MEuf/y5Ln/8tS5//LUuf/y1Ln/8t3XkAAMmGAAC8kgAAsZoAAKagAACcpgAA&#10;kawAAIayAAB9tg0AebYdAHW2LAJvtTkGarRDC2WzTBFgslQWXLFbGliwYx5Vr2shUa9zJU6ufShL&#10;rYgqSK2VLUWtoy5ErbMvQ63IL0Ks5y9Dq/ktRKv/K0Sq/ylEqv8pRKr/KUSq/ylEqv8p0YAAAMGN&#10;AAC1mAAAqZ8AAJ6lAACTrAAAiLIAAH24AABxvgYAbr8VAGq/JgFmvzMDYb4/B12+SAtZvVEPVb1Z&#10;E1G8YBdOvGgaS7txHUi7ex9FuociQrqUJEC6oiY+urMmPbrIJj266CY9uPklPbf/JD22/yM9tv8j&#10;Pbb/Iz22/yM9tv8jx4gAALmVAACsnQAAoaQAAJarAACKsgAAf7kAAHO/AQBoxgUAYMoOAF7KHQBb&#10;yiwBV8o4A1TKQwVQykwITclVC0rJXQ5HyWYRRMlvFEHJeRY/yIUYPMiTGjrIohs5ybMcOMnJHDjI&#10;6Bw3x/kcN8X/HDbE/xw2xP8cNsT/HDbE/xw2xP8cvpEAALCbAACkowAAmKoAAIyyAACAuQAAdMAA&#10;AGjHAABdzQUAU9MKAE/XEgBN2CIAS9gwAEnYPAJG2EYDRNlPBEHZWAY/2WEIPNlrCjrZdgw32YIO&#10;NdqQDzTaoBAy2rERMdvHETHa5xEw2PYSMNb/Ey/U/xMv1P8TL9T/Ey/U/xMv1P8Ts5oAAKahAACa&#10;qQAAjbEAAIC6AAB0wQAAaMkAAFzPAABS1QMASNwIAEXlEgBD5R4AQeYqAD7mNQE75z4BOedHAjfn&#10;UAM06FkEMuhiBTDobQYu6XkHLOmHCCvqlgkp6qcKKOq6Cifr1gon6fAKJ+f9CSbm/wom5v8KJub/&#10;Cibm/wom5v8KqKAAAJynAACPsAAAgrkAAHTCAABoygAAW9EAAE/XAABF3QAAPu4JADzyEQA58xsA&#10;NvMlADT0LgAx9DcBLvU/ASz1RwEp9k8CJ/ZXAiX3YQMj92wDIfh6BB/4iQQe+ZoFHPmrBRv6wAUa&#10;+t4FGvnyBRr3/QUZ9v8FGfb/BRn2/wUZ9v8FnqYAAJGvAACDuQAAdcIAAGfLAABa0wAATdoAAELf&#10;AAA45QAANfsHADH/DwAu/xYAK/8fACn/JgAl/y0AI/80ACD/OwEe/0MBG/9LARn/UwEW/10CFP9q&#10;AhL/eAIR/4gCEP+aAhD/qwMO/74DDv/VAw7/7QMO//ADDv/wAw7/8AMO//ADk64AAIS4AAB2wgAA&#10;Z8wAAFrVAABM3AAAP+EAADXmAAAt9AAAKv8CACb/CwAj/xEAIP8XAB3/HQAZ/yMAFv8pABT/LwAS&#10;/zUAEP89AA7/RQEM/04BCv9YAQf/ZQEF/3QBA/+FAQL/lgEB/6YBAP+1AQD/xgEA/8oBAP/KAQD/&#10;ygEA/8oBhrcAAHfBAABozAAAWtcAAEveAAA+5AAAMukAACftAAAj/wAAH/8AABv/BQAX/wwAFP8Q&#10;ABH/FAAP/xgADf8dAAv/IgAI/ygABf8uAAL/NQAA/z0AAP9HAAD/UgAA/14AAP9tAAD/fgEA/44B&#10;AP+bAQD/qQEA/6sBAP+rAQD/qwEA/6sB/yotAf8uKwH/MCsB/zAuAv8uNQL/KT0D/yVJBP8jVwT/&#10;IWQF/x9yBv8dfwb/HYoG/x2UBv8dnAf/HKMH/xyqB/8csQf/HLgG/xy/Bv8cyQb/HNYG/x3lBv8d&#10;7wb/HfkF/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/ywrAf8wKAH/MygB/zMr&#10;Av8xMQL/LToD/ytHBP8oVAX/JmEF/yRvBv8ifAf/IocH/yKRB/8hmQf/IaEI/yGnCP8hrgj/IbUI&#10;/yG8CP8hxgf/IdEH/yHiB/8i7Qf/IvcH/yL/Bv0i/wb8Iv8G/CL/Bvwi/wb7Iv8G+yL/Bvsi/wb7&#10;Iv8G/y4oAf8zJQH/NiUB/zcnAf81LQL/NDgD/zJEBP8vUQX/LF4G/yprB/8pdwf/KIMI/yeNCP8n&#10;lgn/J50J/yekCf8nqwn/J7IJ/ye5Cf8nwgn/J80J/yfeCf8n6wn8J/YI+Sj+CPco/wj2KP8I9Sj/&#10;CPUo/wj1KP8I9Sj/CPUo/wj1KP8I/zIlAf83IgH/OiEB/zsjAf87KQL/OzQC/zlABP82TQX/NFoG&#10;/zFmB/8wcwj/Ln8J/y6JCv8ukgr/LZkL/y2hC/8tpwv/La4L/y21DP8tvgz+LckM+y3ZDPgt6Av0&#10;LvQL8S7+C+8u/wvuLv8L7S7/C+wu/wrsLv8K7C7/Cuwu/wrsLv8K/zUiAf87HgH/Px0B/0AfAf9C&#10;JgH/QjEC/0A8A/8+SAX/O1UG/zliCP83bgr/NnkL/zWEDP00jQ38NJUN+jScDvkzow73M6oP9jOy&#10;D/Uzug/zM8UP8jPSD+4z5Q/qNPIP5zT9D+U0/w/kNP8O4jX/DuI1/w3hNf8N4TX/DeE1/w3hNf8N&#10;/zkeAf8/GgH/QxgB/0YaAf9JIwH/SS0C/0g4A/9FRAX/Q1AH/0BdCfs+aQv4PXQN9Tx/DvM7iA/x&#10;O5AQ7zqYEe06nxLsOaYT6jmuE+k5thTnOcEU5jnOFeI54xXeOfEV2zr8FNg6/xPVO/8S0zv/EtI7&#10;/xHSO/8Q0jv/ENI7/xDSO/8Q/z0bAf9DFgD/SBQA/0wXAf9PHwH/UCgB/08zAv9NPwT7SkoG9UdX&#10;CfFGZAztRG8O6UN5EedCgxPkQYsU4kCTFuA/mxffP6IY3T6qGds+sxrYPr0a1j7KG9I+3xvOPu8b&#10;yz/7GslA/xjHQP8XxkH/FcVB/xTEQf8UxEH/FMRB/xTEQf8U/0EXAP9HEgD/TBAA/1IUAP9WGwD/&#10;VyQB/1YuAvhUOQPxUUUG609SCeZNXgzhS2kQ3Ul0E9lIfRbVRoYY0kWOGtBFlhzORJ0dzESlHspD&#10;rR/IQ7YgxkPDIcVD0yHBQ+khvkT3H7xF/x26Rv8buUf/GbhH/xi4R/8XuEf/F7hH/xe4R/8X/0QU&#10;AP9LEAD/UQ4A/1cRAP9bFgD/XR4A+V0oAe9bMwLnWT8E4FdNCNpUWQ3TUmQSzlBuFspOdxnHTIAc&#10;xUuIHsJKkCDASpchvkmfI7xIpyS6SLAluEi8JrdIyye0R+MnsknzJbBK/yKuS/8frkz/Ha1M/xut&#10;Tf8arU3/Gq1N/xqtTf8a/0cRAP9PDQD/VgwA/1wOAP9gEgD9YhgA8GMhAOZiLAHeYDoD1F5IB81b&#10;VA3HWF8Tw1ZpF79Uchu8UnoeuVGCIbZQiiO0T5Elsk6ZJ7BNoiiuTasqrEy2K6pMxCyoTNsspk3v&#10;KqRP/SakUP8jo1H/IKNS/x6iUv8dolL/HaJS/x2iUv8d/0oPAP9SCgD/WgkA/2ALAP9lDgD1ZxEA&#10;6GgYAN1nJADSZjUCymREB8NhUA29XlsTuVxkGLVabRyxWHUgrld9I6xVhCWpVIwop1OUKqVSnSyj&#10;UqYtoVGxL59RvjCdUdEwm1HqL5pT+iqaVf8mmVb/I5lW/yGZV/8fmVf/H5lX/x+ZV/8f/00NAP9V&#10;BgD/XQUA+2QHAO9pCQDpawwA4WwQANNtHgDJbDECwmpAB7tnTA21ZFcTsGFgGaxfaR2oXXEhpVx4&#10;JKJagCegWYcqnViQLJtXmC6ZVqIwllWsMpRVuTOTVcozkVXlM5FX9y2RWf8pkVr/JZFb/yORW/8h&#10;kVv/IZFb/yGRW/8h/08LAP9XAgD/YQIA6mgBAN5tBADYcAgA1XALAMtyGwDCcS4Cum89BrRsSQ2u&#10;aVQTqWddGaRkZR2hYm0hnWF0JZpffCiYXoMrlV2LLZJblDCQW54yjVqoNItZtTWKWcY2iFnhNohc&#10;9DCIXf8riV7/KIlf/yWJX/8jiV//I4lf/yOJX/8j/1EJAP9aAAD1ZAAA4GwAANdxAwDQdAYAzXUJ&#10;AMR2FwC8dioBtHQ6Ba5xRgynblESomtaGJ5pYh2aZ2khlmVxJZNkeCiQYoArjWGILotgkTGIX5oz&#10;hl6lNYNesjeCXsI3gF7cOIBf8jOBYf8tgmL/KYJj/yaCZP8lgmT/JYJk/yWCZP8l/1MGAP9dAADn&#10;ZwAA228AANB0AgDKeAUAxnkHAL56FQC2eigBr3g3Bah2RAuic04SnHBXGJhtXx2Ua2chkGpuJY1o&#10;dSiKZ30rh2WFLoRkjjGBY5c0f2KiNnxirzh6Yr45eWLVOXlj7zR6Zf4ve2b/K3xn/yh8Z/8mfGf/&#10;Jnxn/yZ8Z/8m/1UDAP9gAADjagAA1XIAAMx4AQDFewMAwH0FALl+EgCxfiUBqn01BKN6QQqdd0wR&#10;l3RVF5JyXRyOcGQgim5rJIdsciiEa3orgWqCLn5pizF7Z5U0eGegNnZmrDh0Zrw5c2bROnNn7TZ0&#10;af0wdWr/LHZr/yl3a/8nd2v/J3dr/yd3a/8n/1cAAPZjAADfbQAA0XUAAMh7AADBfwIAu4ADALSB&#10;EACsgiMBpYEyBJ5+PwmYe0oQknlTFo12WxuJdGIghXJpJIFxcCd+b3cre25/LnhtiDF1bJI0c2ue&#10;N3Bqqjluark6bWrOOm1r6zdvbfwxcG7/LXFu/ypxb/8ocW//KHFv/yhxb/8o/1kAAOtlAADbcAAA&#10;zXgAAMR+AAC8ggEAtoQBAK6FDgCnhiAAoIUwA5qCPQiTgEgPjn1RFYl7WRqEeWAfgHdnI3x1bid5&#10;dHUqdnN9LnNyhjFwcZA0bXCcN2pvqDlob7c6Z2/LOmdw6Tdpcfoya3L/LWxz/ypsc/8obHP/KGxz&#10;/yhsc/8o/1wAAOdoAADVcwAAyXsAAMCCAAC4hgAAsYgAAKmJDQCiih0AnIkuApWHOwePhUUOiYJP&#10;FISAVxl/fl4ee3xlInh7bCZ0eXMqcXh7LW53hDBrdo4zaHWaNmV0pjhjdLU5YXTJOmF05zhjdvky&#10;ZXb/LmZ3/ytnd/8pZ3f/KWd3/ylnd/8p/18AAONsAADQdgAAxX8AALyFAAC0igAArIwAAKOOCgCd&#10;jhoAl44rApCMOAaKikMMhIdMEn+FVRh6hFwddoJjIXOAaiVvf3EpbH55LGh9gi9lfIwyYnuYNV96&#10;pDdderM4XHrHOVx65Tdee/gyX3v/LmB8/ythfP8pYXz/KWF8/ylhfP8p9WIAAN5vAADMegAAwIMA&#10;ALeJAACvjgAAppEAAJ2SBgCXkxcAkZMoAYuSNgWFkEELf45KEXqMUhZ1ilobcYhhH22HaCNqhm8n&#10;ZoR3K2ODgC5ggooxXYGWNFqBozZYgLI3VoDFN1aA4zZYgfcxWYH/LVuC/ypbgv8pW4L/KVuC/ylb&#10;gv8p7GYAANhzAADHfgAAvIcAALOOAACpkgAAoJUAAJaYAQCQmRMAipkkAYWYMgR/lj4JeZRIDnST&#10;UBRvkVcZa5BeHWiOZSFkjW0lYIx1KF2LfitaioguV4mUMVSJoTNSiLA0UYjDNVCI4jRSiPYwU4j/&#10;LFSI/ylViP8oVYj/KFWI/yhViP8o5msAANB4AADCgwAAt4wAAK2SAACjlgAAmpoAAI6eAACHnxAA&#10;g58gAH6fLwJ4nTsHc5xFDG6bTRFpmVUWZZhcGmGXYx5elmohW5VyJVeUfChUk4YrUZKSLk6SoDBM&#10;kq8xS5LCMUqR4DFMkfUtTZH/Kk6Q/yhOkP8mTpD/Jk6Q/yZOkP8m3nAAAMl9AAC8iQAAspIAAKeX&#10;AACdmwAAk58AAIakAAB+pgwAeqYbAHWmKgFwpjcEbKVBCWejSg1jolISX6FZFluhYRlYoGgdVJ9w&#10;IFGeeiNOnYQmS52RKUicnipGnK4sRZzBLEWc3ytFm/QpRpr/J0ea/yVHmv8kR5r/JEea/yRHmv8k&#10;1HcAAMKEAAC2jwAAq5YAAKGcAACWoAAAi6UAAH+qAAB0rgUAb68UAGyvJABorzICZK49BV+tRglb&#10;rE8NWKxWEVSrXhRRqmYXTqpuGkupeB1IqYMgRaiPIkOonSRBqK0lQKjAJT+o3yU/pvQjQKX/IkCl&#10;/yFApP8gQKT/IECk/yBApP8gyn4AALuLAACvlQAApJsAAJmhAACOpgAAgqwAAHexAABqtgAAY7gO&#10;AGG4HQBeuCwBWrg4Ale4QgVTuEsIULdTC023Ww5KtmMQR7ZrE0S1dRZCtYEYP7WOGj21nBw7tawc&#10;OrXAHTm13xw5s/QcObL/HDmx/xs5sP8bObD/Gzmw/xs5sP8bwYYAALSTAACnmgAAnKAAAJGnAACF&#10;rQAAebMAAG24AABivQEAVsIHAFPDFABSwyMAUMQwAU3EOwJKxEUDR8ROBUXEVwdCw18JQMNoCz3D&#10;cg07w34POMOMETbDmxI1w6sTM8PAEzPD4BMzwfUTMsD/FDK//xQxvv8UMb7/FDG+/xQxvv8UuJAA&#10;AKuZAACfoAAAk6cAAIeuAAB7tAAAbrsAAGPAAABYxQEATcoFAETPDABD0BcAQtAlAEDQMgA/0T0B&#10;PdFHATvRUAI50lkDNtJjBDTSbgUy0noHMNKICC7SmAkt06kJLNO+CizT3wkr0fMKKs/+CynO/wwp&#10;zf8NKc3/DSnN/w0pzf8NrpgAAKKfAACWpgAAia4AAHy2AABvvQAAY8MAAFfIAABMzQAAQtIDADnZ&#10;CQA13xAANN8bADLgJwAx4TIAMOE9AC7iRwAt4lABK+JaASrjZQIo43ECJuR/AyXkjwMj5aEEIuW0&#10;BCHlzQQg5OwEIOL7BB/h/wUf4P8FH+D/BR/g/wUf4P8FpJ4AAJilAACLrgAAfbYAAHC+AABjxgAA&#10;VssAAEvQAABA1QAANtwAAC/lBwAt7RAAK+4YACnuIgAn7ysAJe80ACPwPAAh8EUAH/FOAB3yWAEb&#10;8mQBGfNxARjzgQEX9JICFfSlAhT1ugIT9dYCE/TvAhLy/AIS8P8CEvD/AhLw/wIS8P8CmqQAAI2t&#10;AAB/tgAAcb8AAGPHAABWzgAASdMAAD3aAAAz3wAAKuMAACb0BQAk+w0AIfwTAB79GwAc/SIAGf4p&#10;ABf+MQAV/zkAE/9BABH/SgAQ/1UADv9hAAz/bwEM/4ABCv+TAQn/pgEI/7oBB//UAQf/6wEG//YB&#10;Bv/2AQb/9gEG//YBj6wAAIC2AAByvwAAY8kAAFbRAABI2AAAO90AADDiAAAm5gAAH/AAABz/AAAZ&#10;/wkAFv8OABT/EwAR/xkAD/8eAA3/JAAL/ysACf8yAAb/OwAD/0QAAP9PAAD/XAAA/2sAAP99AAD/&#10;kAAA/6MAAP+0AAD/xgAA/9YAAP/WAAD/1gAA/9YAgrUAAHO/AABkyQAAVtMAAEfbAAA64AAALuUA&#10;ACPpAAAa7QAAFf0AABL/AAAQ/wIADv8JAAv/DQAI/xAABP8TAAH/GAAA/x4AAP8kAAD/KwAA/zMA&#10;AP89AAD/SQAA/1YAAP9mAAD/eAAA/4oAAP+bAAD/qAAA/7EAAP+xAAD/sQAA/7EA/yUrAf8oKQH/&#10;KSkB/ygsAf8jMgH/HjsC/xpHAv8XVQP/FWID/xNwA/8SfAP/EocD/xKRA/8SmQP/EqAD/xKnA/8S&#10;rQP/EbQD/xG7A/8RxAP/Ec4D/xHfA/8R6wL/EvYC/xL+Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/&#10;Av8S/wL/Ev8C/ygpAf8rJgH/LCYB/yspAf8oLwH/IjgC/yBEAv8dUgP/G18D/xhsA/8XeQT/F4QE&#10;/xeOBP8XlgT/Fp0E/xakBP8WqgT/FrEE/xa4BP8WwAP/FsoD/xbbA/8W6AP/F/QD/xf9A/wX/wL7&#10;F/8D+xf/A/oX/wP6F/8D+hf/A/oX/wP6F/8D/yomAf8uIwH/LyIB/y8lAf8sKwH/KjUC/ydBAv8k&#10;TgP/IlsD/yBoBP8edAT/HYAE/x2KBP8dkgX/HZoF/x2hBf8dpwX/Ha0F/x20BP8dvQT/HccE/x3U&#10;BP4d5gT7HfIE9x77A/Ue/wT0Hv8E8x7/BPMe/wTyHv8E8h7/BPIe/wTyHv8E/y4iAf8yHwH/NB4B&#10;/zMgAf8yJgH/MjIB/y8+Av8sSgP/KlcD/ydkBP8mcAX/JXsF/ySFBf8kjgb/JJYG/ySdBv8kowb/&#10;JKoG/SSxBvwkuQb7JMMG+STPBvYk4wbyJPAF7iX6Be0l/wbrJf8G6iX/Bukl/wbpJf8G6SX/Bukl&#10;/wbpJf8G/zIeAf82GwD/OBkA/zgbAf86IwH/OS0B/zg6Av81RgP/MlIE/zBfBP8uawX/LXYG/SyA&#10;B/osiQf5K5EH9yuZCPUrnwj0K6YI8yutCPErtQjwK78I7ivLCOsr3wjnLO4I5Cz6COIs/wngLP8J&#10;3iz/CN4s/wjdLP8I3Sz/CN0s/wjdLP8I/zUaAP86FgD/PRQA/z8XAP9BHwD/QSkB/0A0Af89QQL/&#10;Ok0D/DhaBfg2ZQb0NXEH8TR7CO8zhAntM40J6zKUCukymwroMqIL5jKqC+QysgzjMrsM4TLIDN8y&#10;3AzaMuwN1TP4DdIz/w3QM/8MzjP/DM00/wvMNP8LzDT/C8w0/wvMNP8L/zkWAP8+EgD/QRAA/0UT&#10;AP9IGwD/SCQA/0cvAf5EOwL3QkcD8T9UBew+YAboPGsI5Tt2CeI7fwvgOogM3TmQDds5lw7ZOJ4P&#10;1jimENQ4rhHSOLcR0DjDEs440xLKOOgSxzn3EsQ5/xHCOv8QwTr/D8A6/w6/Ov8Ovzr/Dr86/w6/&#10;Ov8O/z0TAP9CDwD/Rg0A/0sQAP9OFgD/Tx8A/U4pAfRMNAHsSEEC5kdOBOBFWwbbRGYJ1kJwDNJB&#10;eQ7PQIIQzUCKEco/kRPJP5kUxz6gFcU+qBbDPrEXwT68F8A+yxi9PuIYuj7yF7c//xa1QP8UtED/&#10;E7NB/xGzQf8Qs0H/ELNB/xCzQf8Q/0AQAP9GDAD/SwoA/1ENAP9TEQD/VBgA81QiAOlSLQHhUDsB&#10;2k9JA9JNVQfMS2ALyElqDsVIcxHCR3sTv0aDFb1Fixe7RZMYuUSaGbdDohq1Q6sbtEO2HLJDxB2w&#10;Q9kerUPtHatF/BqpRf8YqEb/FqhG/xWnR/8Tp0f/E6dH/xOnR/8T/0QOAP9KCAD/UAYA/1UKAP9Y&#10;DQD3WREA6lgYAN9XJADUVzUBzFVEBMZUUAjBUlsMvVBlELlObRO2TXYWtEx9GLFLhRqvSo0brUmV&#10;HatJnR6pSKYgp0iwIaVIvSKkSM8ioUjoIqBJ+B6fS/8bnkv/GZ1M/xedTP8WnUz/Fp1M/xadTP8W&#10;/0cLAP9NAgD/VAIA91oEAOtdBwDnXQsA4VwQANNdHgDKXTABw1w/BL1aTAi3WFcMs1ZgEa9UaRSs&#10;U3EXqVF4GqdQgBykT4ceok+PIKBOmCGeTaEjnE2rJJpNuCWZTMgmlkziJpVO9SKUT/8flFD/HJRR&#10;/xqUUf8YlFH/GJRR/xiUUf8Y/0kIAP9QAAD7WAAA5V4AAN1iAwDWYwcA1GEKAMpiGQDCYywBu2I7&#10;A7RgSAivXVMMqltcEaZaZBWjWGwYoFd0G51Vex2bVIMgmVSLIpZTkySUUp0lklGnJ5BRsyiOUcMp&#10;jVHdKoxS8iaLVP8ii1X/HotW/xyLVv8ai1b/GotW/xqLVv8a/0wEAP9TAADsXAAA32IAANRmAQDO&#10;aAUAy2cIAMJnFgC6aCgBs2c4A61lRQeoY1AMo2FZEZ9fYRWbXWgYmFxwG5Vadx6TWX8hkFiHI45X&#10;jyWMV5kniVajKYdWryqFVb8rhFbVLINX7ymDWP4kg1n/IIRa/x6EWv8chFr/HIRa/xyEWv8c/04B&#10;AP9XAADlXwAA2GYAAM5qAADHbAMAw2sFALxsEgC0bSUArWw1A6dqQgehZ00MnGVWEZhjXhWUYmUY&#10;kWBsG45fdB6MXnshiV2DJIZcjCaEW5UogVqgKn9arCx9WrstfFrPLntb7Ct8XPwmfF3/In1e/x99&#10;Xv8dfV7/HX1e/x19Xv8d/1AAAPVZAADhYwAA0moAAMluAADCcAEAvXADALZwEACucSIAqHAyAqFu&#10;PwacbEoLl2pTEJJoWxSOZmIYi2VpG4hjcB6FYnghgmGAJIBgiSZ9X5Ipe16dK3heqS12XrgudV7M&#10;L3Re6S11YPondmH/I3di/yB3Yv8ed2L/Hndi/x53Yv8e/1IAAOxcAADcZgAAzm0AAMRyAAC9dAAA&#10;t3QBALB0DgCpdR8AonQvApxyPQWXcEcKkW5RD41sWRSJamAXhWlnG4Jobh5/ZnUhfWV9JHpkhid3&#10;Y5ApdWObLHJipy5wYrYvb2LJL25i5i5vZPkocGX/JHFm/yFxZv8fcWb/H3Fm/x9xZv8f/1QAAOhf&#10;AADXaQAAynAAAMB1AAC5eAAAsngAAKt4DQCkeR0AnngtAZd3OgWSdUUKjHJODohwVhOEb14XgG1k&#10;Gn1sax16a3Mgd2p7I3RpgyZyaI0pb2eZLGxmpS5qZrMvaWbGMGhm5C9qaPcpa2n/JWxp/yJsav8g&#10;bGr/IGxq/yBsav8g/1cAAORiAADSbAAAxnMAAL14AAC1ewAArXwAAKV8CgCffRoAmXwqAZN7OASN&#10;eUMJiHdMDoN1VBJ/c1sWe3JiGXhwaR11b3Agcm54I29tgSZsbIspamyXLGdroy5la7IvZGvEMGJr&#10;4S9kbPYqZm3/JmZt/yNnbv8gZ27/IGdu/yBnbv8g9lkAAOBlAADObwAAwnYAALl8AACxfwAAqYAA&#10;AKCABwCZgRcAlIEoAY6ANQOIfkEIg3xKDX56UhF6eFkVdndgGXN2ZxxwdG4fbXN2I2pyfyZncYkp&#10;ZHGVK2JwoS1gcLAvXnDCL11w3y9fcfUqYHH/JmFy/yNicv8gYnL/IGJy/yBicv8g71wAANxpAADK&#10;cgAAvnoAALWAAACthAAApIUAAJqFAwCUhRQAjoYlAYmEMwODgz4HfoFIC3l/UBB1flcUcX1eGG57&#10;ZRtremweaHl0ImV4fSVid4coX3aTKlx2nyxada4uWXXALlh13S5ZdvMqW3b/Jlx3/yNcd/8gXHf/&#10;IFx3/yBcd/8g6mAAANVsAADFdgAAun4AALGEAACoiAAAn4kAAJSKAACNihEAiIshAIOKMAJ+iTsF&#10;eYdFCnSGTg5whFUSbINcFmmCYxpmgWodYoByIF9/eyNcfoUmWX2RKVd8nitVfKwsU3y+LVJ82i1T&#10;fPIpVXz/JVZ8/yJXfP8gV3z/IFd8/yBXfP8g5WQAAM9wAADBegAAtoMAAK2JAACjjAAAmY4AAI2P&#10;AACGkA4AgZEdAH2QLAF4jzgEc45CCG6NSwxqjFMQZ4paFGOJYRdgiGgbXYdwHlqGeSFWhYMkVIWP&#10;JlGEnChPhKoqTYS8Kk2E1ypNg/EnT4P/JFCD/yJQg/8fUIP/H1CD/x9Qg/8f3mkAAMl1AAC8gAAA&#10;sogAAKiNAACdkQAAk5MAAIWWAAB+lwsAeZcZAHWXKAFxlzUDbJY/BmiVSApklFANYZNXEV2SXhVa&#10;kWYYV5BuG1SPdx5RjoEgTo6NI0uNmiVJjakmSI27J0eN1CdHjPAkSIz/IkmL/yBKi/8eSov/HkqL&#10;/x5Ki/8e1W4AAMN7AAC3hQAArI0AAKKSAACXlgAAjJkAAH+cAAB1ngUAcJ8TAG2fIwBpnzABZZ47&#10;BGGeRQddnU0KWpxUDVebXBFUmmMUUZprF06ZdBlLmH8cSJiLHkWXmSBDl6ghQpe6IkGX0yJBlu8g&#10;QpX+HkKV/x1DlP8cQ5T/HEOU/xxDlP8czHUAALyBAACxjAAAppIAAJuXAACRmwAAhZ8AAHmjAABq&#10;pwAAZacOAGOoHABgqCsBXag2AlmnQARWp0kGU6ZRCVCmWQxNpWAOSqVpEUekchREpH0WQqOJGD+j&#10;lxo9o6cbPKO5HDuj0hs7ou8bO6D+Gjuf/xk8n/8YPJ//GDyf/xg8n/8YxHwAALaJAACqkgAAn5cA&#10;AJWcAACJoQAAfaYAAHGqAABkrgAAWrEIAFexFABVsiMAU7IwAVCyOwJNskQDS7FNBUixVQdFsV0J&#10;Q7FlC0Cwbw0+sHoPO7CHETmvlhM3r6YUNq+4FDWw0RQ1ru8UNK3+FDSs/xQ0q/8UNKv/FDSr/xQ0&#10;q/8Uu4UAAK+QAACjlwAAmJ0AAIyjAACAqAAAdK0AAGiyAABctgAAULoBAEm8DQBIvBkARr0nAEW9&#10;MwBDvT0BQb1HAT+9UAI9vVgDOr1hBTi9awY2vXcINL2ECTK9kwowvaQLL723DC6+0AsuvO4MLbr+&#10;DSy5/w0suP8OLLj/Diy4/w4suP8Os48AAKaXAACbnQAAj6MAAIOqAAB2sAAAarUAAF66AABSvgAA&#10;R8IBAD3HBgA4yRAAN8kbADbKJwA1yjMANMs9ADPLRwAxy1EBMMtbAS7MZQIszHECKsx/AynMkAQn&#10;zKEEJs20BCXNzgQly+4EJMn8BiPI/wcjx/8HI8f/ByPH/wcjx/8HqZYAAJ6dAACSowAAhasAAHiy&#10;AABruAAAX74AAFLCAABHxgAAPcoAADTPBAAr1AkAJtkPACXZGQAl2iUAJNowACPbOwAj20UAItxQ&#10;ACHdWwAg3WgAHt52AB3ehwEc35kBGt+sARnfxAEY3ucBGNz4ARjb/wIX2v8CF9r/Ahfa/wIX2v8C&#10;oJwAAJSjAACHqwAAebMAAGy6AABfwQAAUsYAAEbKAAA7zgAAMdMAACnZAAAh3gUAHugOAB3oFQAb&#10;6R4AGeknABjqMAAW6jkAFetDABTsTgAS7FoAEe1nABDudwAQ7ooADu+eAA7wswAN8M0ADO/sAAzt&#10;/AAM6/8ADOv/AAzr/wAM6/8Al6MAAImrAAB7tAAAbbwAAF/EAABSygAARc4AADnTAAAv2AAAJd0A&#10;AB3hAAAY7AIAFvcLABT3EQAR+BcAEPgeAA75JQAN+S0AC/o1AAn7PwAH+0oABPxXAAP9ZgAC/ncA&#10;AP2LAAD9nwAA/LUAAPzRAAD87QAA/PwAAPz9AAD8/QAA/P0Ai6sAAH20AABuvQAAYMYAAFLNAABE&#10;0gAAN9gAACzdAAAi4QAAGeUAABPqAAAQ+gAADv8GAA3/DAAK/xAAB/8UAAT/GgAB/yAAAP8nAAD/&#10;MAAA/zoAAP9FAAD/UwAA/2IAAP91AAD/igAA/58AAP+zAAD/xwAA/+UAAP/lAAD/5QAA/+UAf7QA&#10;AHC9AABhxwAAU9AAAEPWAAA23QAAKuIAAB/mAAAW6gAAEO0AAAz6AAAJ/wAABv8AAAL/BAAA/wkA&#10;AP8NAAD/EAAA/xQAAP8aAAD/IQAA/ykAAP80AAD/QAAA/04AAP9eAAD/cgAA/4cAAP+aAAD/qgAA&#10;/7kAAP+5AAD/uQAA/7kA/yApAf8iJwH/IicB/x8qAf8ZMAH/EjkB/xBFAf8NUwH/DGAB/wptAv8J&#10;eQL/CYQC/wmOAf8JlgH/CZ0B/wmjAf8JqQH/CbAB/wi3Af8IvgH/CMgB/wjWAf8I5gH/CPEB/wj7&#10;AP8I/wD/CP8A/wn/Af8J/wH/Cf8B/wn/Af8J/wH/Cf8B/yMmAf8lJAD/JSQA/yMnAf8dLAH/GDUB&#10;/xVCAf8SUAH/EF0C/w5qAv8OdgL/DoAC/w6KAv8OkgL/DpoC/w6gAv8OpgH/Da0B/w2zAf8NuwH/&#10;DcUB/w3RAf8N4wH/De8B/g36AfoN/wH5Dv8B+Q7/AfkO/wH4Dv8B+A7/AfgO/wH4Dv8B/yYjAP8o&#10;IAD/KCAA/yYiAP8iKAH/IDIB/xw/Af8ZTAH/F1kC/xVlAv8TcQL/E3wC/xOGAv8TjgL/EpYC/xKd&#10;Av8SowL/EqkC/xKwAv8StwL/EsEC/xLMAf0S3wH5E+0B9RP4AfMT/wHyE/8B8RP/AvAU/wLwFP8C&#10;8BT/AvAU/wLwFP8C/yofAP8sHAD/LBsA/ysdAP8pJAD/KC8B/yU7Af8iSAH/H1QC/x1hAv8bbQL/&#10;GncC/xqBAv8aigL/GpIC/xqZAv0anwL8GqYC+xqsAvkatAL4Gr0C9hrIAvMa2wLvGuoC7Bv3Aukb&#10;/wLoG/8D5xz/A+Yc/wPlHP8D5Rv/A+Ub/wPlG/8D/y0bAP8wFwD/MRUA/zAWAP8xIAD/MCoA/y42&#10;Af8rQwH/KE8C/yZcAv8kZwL8I3ID+SN8A/cihQP1Io0D8yKVA/IimwPwIqID7yKpA+0isQPsIrkD&#10;6iLFA+gi1QPkI+kD4CP2BN4j/wTbJP8E2ST/BNgk/wTXJP8E1iT/BNYk/wTWJP8E/zEWAP80EgD/&#10;NhEA/zcTAP85GwD/OCUA/zYxAf8zPQH9MUoB+C5WAvQtYgPwLG0D7St3A+orgAToKogE5iqQBOUq&#10;lwTjKp4F4SqlBeAqrQXeKrYF3CrCBdoq0gbVK+cG0Cv1B80s/wfLLP8HySz/B8gs/wfHLP8Gxyz/&#10;Bscs/wbHLP8G/zUSAP85DgD/Og0A/z4QAP9AFgD/PyAA/z0qAPk7NwHyOEQB7DZRAuc1XAPjNGcD&#10;4DNyBN0zewXaMoMG1jKLBtQykwfSMZoI0DGhCM4xqQnMMbIJyzG8CskxygrGMuELwjLxC78z/gu9&#10;M/8KuzP/Croz/wm6M/8JujP/Cboz/wm6M/8J/zkQAP89CwD/QAkA/0QNAP9GEQD/RRkA90QjAO5B&#10;LwDmPzwB4D5KAdo9VwLTPGIEzztsBsw6dQfJOn0JxzmFCsU5jAvDOJQMwTibDcA4ow2+OKwOvDi2&#10;D7o4ww+5ONcQtTjsELI5+w+wOv8Orzr/Da46/wytOv8LrTr/C606/wutOv8L/zwNAP9ABgD/RQQA&#10;/0kJAP9LDQD5ShEA7UkaAONGJgDaRjYA0UZFActFUQPGRFwFwkJmCL9Cbwq8QXcLukB/Dbg/hg62&#10;P44QtD6VEbI+nRKwPqYTrz6wFK0+vRSrPs0VqT7mFaY/9xOkQP8So0D/EKJA/w+iQP8OokH/DqJB&#10;/w6iQf8O/z8JAP9EAAD/SgAA904CAOxQBgDqTwsA40wQANZMHgDNTTAAxk0/AcBMTAS7S1cGt0lh&#10;CbRIaQyxR3EOrkZ5EKxGgBGqRYgTqESQFKZEmBakQ6EXokOrGKBDtxmfQ8cZnUPgGptE8xeZRf8V&#10;mEb/E5hG/xGYRv8Ql0b/EJdG/xCXRv8Q/0IFAP9HAAD3TwAA5VMAAN1VAQDXVQYA1VILAMtTGQDD&#10;VCsAvFQ7AbZSSASxUVIHrVBcCqlOZA2mTWwPpEx0EaFLexOfSoIVnUqKF5tJkxiZSZwal0imG5VI&#10;shyUSMEdkkjYHZBJ7xuPSv4Yj0v/Fo5L/xSOTP8Sjkz/Eo5M/xKOTP8S/0UAAP9LAADpUwAA3lgA&#10;ANNbAADNWwQAylgHAMJYFQC6WicAs1o3Aa5YRASpV08HpFVYCqFUYA2eU2gQm1FvE5hQdhWWUH4X&#10;lE+GGZJOjhqPTpgcjU2iHYtNrh+KTbwgiE3QIIdN6x+GT/wbhlD/GIZQ/xaGUP8UhlH/FIZR/xSG&#10;Uf8U/0cAAPhPAADkVwAA1V0AAMxgAADFYAIAwV4FALpdEQCzXyMArF8zAaZeQAOhXEsHnVpUCplZ&#10;XA6WWGQRk1ZrE5BVchaOVHoYi1SCGolTihyHUpQehVKeH4NRqiGBUbgif1HLIn5S5yF+U/kdflT/&#10;Gn5V/xd+Vf8WflX/FX5V/xV+Vf8V/0oAAO5SAADeWwAAz2EAAMZkAAC/ZQAAumMCALNiDwCsYyAA&#10;pmMwAaBiPQObYUgGll9RCpJeWQ2PXGERjFtoE4labxaGWXYYhFh+GoJXhxx/V5AffVabIXtWpyJ5&#10;VrUjd1bHJHZW5CR2V/cfd1j/G3dZ/xl3Wf8Xd1n/FndZ/xZ3Wf8W/0wAAOlWAADZXwAAy2UAAMFo&#10;AAC6aQAAtGgAAK1nDQCmaBwAoGgtAZpnOgOVZUUGkGNOCoxiVw2JYV4Qhl9lE4NebBaAXXMYflx7&#10;Gntcgx15W40fdlqYIXRapCNyWrIkcVrEJW9a4SVwW/YgcVz/HHFd/xpxXf8YcV3/F3Fd/xdxXf8X&#10;/U8AAOVZAADTYgAAx2gAAL1sAAC2bQAAr2wAAKdrCwCgbBkAm2wqAZVrNwKQaUMFi2hMCYdmVAyD&#10;ZVsQgGNiE31iaRV6YXAYeGF4GnVggR1zX4sfcF6WIm5eoiRsXrAla17BJmle3iZqX/Qha2D/HWth&#10;/xtsYf8ZbGH/GGxh/xhsYf8Y9VEAAOJcAADPZQAAw2sAALlvAACxcQAAqnEAAKJvCACbbxcAlnAn&#10;AJBvNQKLbkAFhmxJCIJqUgx+aVkPe2hgEndmZhR1Zm4XcmV2GnBkfh1tY4gfa2OTImlioCRmYq4l&#10;ZWK/JmRi2iZkY/IiZWT/HmZk/xtnZP8ZZ2X/GGdl/xhnZf8Y8FMAAN1fAADLaAAAv28AALZzAACu&#10;dQAApnUAAJ1zBQCWcxQAkXQkAItzMgKGcj4EgXBHCH1vTwt5bVcOdmxeEXNrZBRwamwXbWpzGmtp&#10;fBxoaIYfZmeRImNnniRhZqwlYGa9Jl9n1iZfZ/EiYGj/HmFo/xxiaP8aYmj/GWJo/xliaP8Z7FcA&#10;ANliAADHawAAvHIAALN3AACqeQAAoXkAAJd3AQCQeBEAi3ghAIZ4LwGBdzsEfHVFB3h0TQp0clUO&#10;cXFcEW5wYxRrb2oWaG5xGWZuehxjbYQeYGyPIV5snCNca6olWmu7Jlls0yZabO8jW2z/H1xt/xxd&#10;bf8aXW3/GV1t/xldbf8Z6FoAANJmAADDbwAAuHYAAK97AACmfgAAnX4AAJF8AACKfA8AhX0eAIF9&#10;LQF8fDkDd3pDBnN5SwlweFMMbHdaEGl2YRNmdWgWY3RvGGFzeBtecoIeW3KNIFlxmiJXcagkVXG5&#10;JVRx0CVUce4iVnH+Hldx/xxXcf8aWHH/GVhx/xlYcf8Z414AAM1pAAC/cwAAtHoAAKt/AACiggAA&#10;mIMAAIuBAACEgQ0Af4IaAHuCKQF2gTYCcoFABW5/SQhqflALZ31XDmR8XhFhe2YUXnptF1t6dhlZ&#10;eYAcVniLH1N4mCFRd6YiUHe3I093ziNPd+whUHf9HlF3/xtSd/8ZUnf/GVJ3/xlSd/8Z3mIAAMhu&#10;AAC7dwAAsH8AAKeEAACdhwAAkocAAISHAAB9hwkAeIgWAHSIJgBwiDICbIc9BGiGRgZlhU4JYYVV&#10;DF6EXA9bg2MSWYJrFVaBdBdTgH4aUICJHE5/lh5Mf6UgSn+2IUl/zCFJfusfSn78HEt+/xpLfv8Z&#10;TH7/GEx+/xhMfv8Y1WcAAMNzAAC2fAAArIQAAKKJAACYiwAAjY0AAHyNAAB1jgQAb48SAG2QIQBp&#10;kC4BZY85AmKOQgRejksHW41SCliMWQxWi2EPU4toElCKcRRNiXsXSomHGUiIlRtGiKMdRIi0HUOI&#10;yh1Dh+ocRIb7GkSG/xhFhv8XRYX/F0WF/xdFhf8XzW0AAL14AACxggAAp4oAAJyOAACSkAAAhpMA&#10;AHmVAABslwAAZpcOAGOYGwBhmCkAXpg1AVqXPgNXl0cFVZZPB1KWVglPlV4MTJRmDkqUbxBHk3kT&#10;RJOFFUKSkxdAkqIYPpKzGT2SyRk9kekYPZD6Fz6P/xY+j/8VPo//FT6P/xU+j/8VxXMAALd/AACs&#10;iQAAoY8AAJaTAACLlgAAf5kAAHOcAABknwAAXKAJAFmgFABXoSIAVaEvAFKhOQFQoUMCTaBLBEqg&#10;UwVIoFoHRZ9jCUOfbAtAnnYOPp6DEDuekRE5naASOJ2yEzeeyBM3negSNpv6Ejaa/xI2mf8RN5n/&#10;ETeZ/xE3mf8RvnsAALGHAACljwAAm5QAAJCYAACEnAAAd6AAAGukAABfpwAAUqoAAE2rDgBLqxoA&#10;SqsnAEirMwBGqz0BRKtGAUKrTgJAq1YDPqtfBTuraAY5qnMIN6qACTSqjwsyqp8MMaqwDDCqxwww&#10;qecML6f6DS+m/w0vpf8NL6X/DS+l/w0vpf8NtoQAAKqOAACelAAAlJkAAIeeAAB7owAAb6gAAGOs&#10;AABXrwAAS7IAAEG1BgA+thEAPbYeADu2KQA6tzQAObc+ADe3RwA2t1ABNLdaATK3ZAIwt28DLrd8&#10;BCy3iwUqt5wFKbeuBii4xQUot+YFJ7X5Byaz/wcmsv8IJrL/CCay/wgmsv8Ir40AAKKUAACXmgAA&#10;i6AAAH6mAABxqwAAZbAAAFm0AABNtwAAQrsAADi+AQAvwgkALcMSACzDHgArwykAKsQzACnEPQAo&#10;xUcAJ8VRACbFXAAlxmgAI8Z2ASLGhgEgxpgBH8arAR7HwQEexuQBHcT4AhzC/wMcwf8DHMH/BBzB&#10;/wQcwf8EpZQAAJqaAACOoQAAgacAAHOuAABntAAAWrkAAE69AABCwAAAOMMAAC/HAAAmywQAHtAK&#10;ABvREQAa0hoAGdIlABjTLwAY0zoAF9REABbUUAAV1V0AFNVrABPWfAAS148AEdikABDZuwAQ2d4A&#10;ENXzABDT/wAQ0v8BENH/ARDR/wEQ0f8BnJoAAJGhAACDqAAAdbAAAGi3AABbvQAATsEAAELFAAA3&#10;yAAALcwAACTQAAAc1QAAFdoFABDiCwAQ4xEADuQaAA7kIwAN5S0ADOU3AAvmQgAK5k8ACeddAAjn&#10;bQAG5oAABeaVAATmqwAC5sQAAebmAADn+QAA5/8AAOb/AADm/wAA5v8Ak6EAAIWpAAB3sQAAabkA&#10;AFvAAABOxgAAQcoAADXOAAAq0gAAIdYAABnbAAAS3wAADeMAAAvxCAAJ8w4AB/MTAATyGgAC8iIA&#10;APIqAADyNAAA8j8AAPJMAADyXAAA8m0AAPKCAADymAAA860AAPPGAAD05QAA9PYAAPT7AAD0+wAA&#10;9PsAh6kAAHmyAABqugAAXMIAAE7JAABAzgAAM9MAACjYAAAe3QAAFeEAAA/kAAAK6AAABfMAAAP9&#10;AQAA/AgAAPsNAAD7EQAA+xYAAPweAAD8JgAA/DAAAP08AAD+SQAA/loAAP5tAAD/ggAA/5gAAP+s&#10;AAD/wAAA/9gAAP/kAAD/5AAA/+QAe7IAAGy7AABdxAAAT80AAEDSAAAy2QAAJt4AABviAAAS5gAA&#10;DOoAAAXtAAAA9AAAAP8AAAD/AAAA/wAAAP8EAAD/CQAA/w4AAP8SAAD/GAAA/yEAAP8rAAD/NwAA&#10;/0YAAP9YAAD/awAA/4AAAP+VAAD/pgAA/7MAAP+7AAD/uwAA/7sA/xsmAP8cJAD/GiQA/xUnAP8Q&#10;LQD/CjYA/wVDAP8BUAH/AF4B/wBrAf8AdgH/AIEA/wCKAP8AkgD/AJoA/wCgAP8ApgD/AKwA/wCy&#10;AP8AuQD/AMIA/wDNAP8A3wD/AOwA/wD4AP8A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A&#10;/x8jAP8fIQD/HiEA/xkjAP8TKQD/DjIA/wxAAP8JTQH/B1oB/wRnAf8DcwH/A30B/wOHAf8DjwD/&#10;ApYA/wKcAP8CogD/AqgA/wKvAP8BtgD/Ab4A/wHJAP8B2wD/AOoA/AD2APgA/wD3Av8A9wP/APYE&#10;/wD2BP8A9gX/APYF/wD2Bf8A/yIfAP8iHAD/IRwA/x4fAP8YJAD/FS8A/xI8AP8QSQD/DlYB/wxi&#10;Af8LbgH/C3kB/wuCAf8LiwH/C5IB/wqZAf8KnwD/CqUA/wqrAP8KsgD/CrsA/QrGAPsK1AD3CucA&#10;8wr0APAK/wDvC/8A7gz/AO0M/wHtDP8B7Qz/Ae0M/wHtDP8B/yUbAP8mGAD/JRcA/yEYAP8gIQD/&#10;HisA/xo3AP8XRQD/FFEB/xJeAf8RaQH/EXQB/xF9Af8QhgH9EI4B/BCVAfoQmwH5EKEB9xCoAfYQ&#10;rwH0ELcA8xDCAPEQ0ADtEOUA6BHyAOYR/gHkEv8B4xL/AeIS/wHiEv8B4RL/AeES/wHhEv8B/ykW&#10;AP8qEwD/KRIA/ycTAP8oHAD/JycA/yMzAP8gPwD/HUwA/xtYAfwZZAH4GW4B9hh4AfMYgQHxGIkB&#10;7xiQAe4YlwHsGJ4B6hikAekYrAHnGLQB5hi/AeQYzQHgGeMB3BrxAdga/gLUG/8C0hv/AtEb/wLQ&#10;G/8C0Bv/AtAb/wLQG/8C/y0SAP8uDwD/Lg0A/y8QAP8vFwD/LiEA/ywtAP8pOQD5JkYA9CRTAe8i&#10;XgHrImkB6CFzAeYhfAHjIYQB4SGMAeAhkwHeIZoB3CGhAdohqQHYIbEC1SG8AtMiyQLQIt8CzCPw&#10;A8gj/QPGJP8DxCT/A8Mk/wPCJP8DwST/A8Ek/wPBJP8D/zAPAP8yCwD/MwgA/zYNAP82EgD/NRoA&#10;/TIlAPQwMgDtLT8A5yxMAOIrWAHdK2MB2SptAdUqdgLSKn8C0CqGAs4qjgPMKpUDyiqcA8kqowTH&#10;KqwExSq2BMMqwwXCKtUFvivrBbor+Qa4LP8Gtiz/BbUs/wW0LP8FtCz/BbQs/wW0LP8F/zQMAP82&#10;BQD/OQMA/zwIAP88DQD9OxMA8TgdAOg1KQDgNDcA2TNGANE0UgHNM10ByTNnAsYzcAPEMngEwTKA&#10;BL8yhwW+Mo8GvDKWBroxnge4MaYHtzGwCLUyvAizMswJsTLlCa0z9QmrM/8JqjP/CKgz/weoM/8H&#10;pzP/B6cz/wenM/8H/zcHAP86AAD/PgAA+kEBAPFBBgDxPw0A5jwSANs6HwDQOzEAyjxAAMQ8TQHA&#10;PFgCvDthA7k7agW2OnIGtDp6B7I5gQiwOYgJrzmQCq04mAqrOKELqTiqDKg4tg2mOMUNpDjeDqE5&#10;8Q2fOv8Mnjr/C506/wqcOv8JnDr/CZw6/wmcOv8J/zsCAP8+AAD3RAAA5kcAAN9IAQDaRgYA2UAL&#10;AM1CGQDFRCsAvkQ7ALlESAG1Q1MDsUJcBK5CZQarQWwHqUB0CaZAewqkP4MLoz+KDaE+kw6fPpwP&#10;nT6lEJs+sRGaPr8RmD7UEpY/7RGUP/wPk0D/DpJA/wySQf8LkkH/C5JB/wuSQf8L/z0AAP9DAADp&#10;SQAA3k4AANNPAADNTgMAykkIAMJJFAC7SiYAtUs2AK9LQwKrSk4Dp0lXBaRIYAehR2cJnkZvCpxG&#10;dgyaRX0OmEWFD5ZEjhCURJcSkkOhE5BDrBSPQ7oVjUPNFYtE6BWKRfoSiUb/EIlG/w6IRv8NiEb/&#10;DYhG/w2IRv8N/0AAAPJHAADjTwAA1FMAAMtVAADEVAAAwFAEALlPEQCyUCIArFEyAKdRPwKiUEoD&#10;nk9TBZtOXAiYTWMKlUxqDJNLcQ2RSnkPjkqAEYxJiRKKSZIUiEicFYZIqBaFSLUXg0jHGIFI5BiB&#10;SvcVgEr/EoBL/xCAS/8PgEv/DoBL/w6AS/8O/0MAAOxLAADdUwAAzlgAAMRaAAC9WgAAuFcBALFU&#10;DgCqVh4ApVYuAJ9WOwGbVUYDl1RQBZNTWAiQUl8KjVFmDItQbQ6IT3QQhk98EoROhROCTo4VgE2Z&#10;F35NpBh8TbIZek3DGnlN3xp4TvQXeE//FHhP/xJ4UP8QeFD/D3hQ/w94UP8P/UYAAOdPAADWVwAA&#10;yFwAAL9fAAC3XwAAsVwAAKpZDACkWhoAnlsqAJlbOAGUWkMDkFlMBYxYVQiJV1wKhlZjDINVag6B&#10;VHEQf1N5En1TgRR6UosWeFKVGHZRoRl0Ua8bc1HAG3FR2xxxUvIZcVP/FXFU/xNyVP8RclT/EHJU&#10;/xByVP8Q80gAAONTAADQWwAAxGAAALpjAACzYwAArGEAAKReCQCdXxcAmF8nAJNfNQGOXkADil1K&#10;BYZcUgeDW1kKgFpgDH1ZZw57WG4QeFh1EnZXfhR0VogXclaTGG9WnxpuVawbbFW9HGtW1R1rVvAa&#10;a1f/F2tY/xRsWP8SbFj/EWxY/xFsWP8R8UsAAN9WAADMXgAAwGQAALdnAACuaAAAp2YAAJ9iBgCY&#10;YxQAkmQkAI1jMgGJYj0ChGFHBIFgTwd9X1YJel5dC3ddZA11XGsQc1xzEnBbexRuW4UXbFqQGWpa&#10;nBtoWaocZlq6HWVa0R1lWu4bZVv+F2Zb/xVmXP8TZ1z/Emdc/xJnXP8S7U4AANpZAADIYQAAvGcA&#10;ALNqAACrbAAAomoAAJlnAgCSZxEAjWchAIhnLwGEZjsCf2VEBHtkTQZ4Y1QJdWJbC3JhYQ1wYWkP&#10;bWBwEmtfeRRpX4MXZl6OGWRemhtiXqgcYV64HV9ezh1fXuwbYF/9GGFf/xVhX/8TYl//EmJf/xJi&#10;X/8S6lEAANRcAADEZAAAuWoAALBuAACncAAAnm4AAJRrAACNahAAh2seAINrLAB+azgCempCA3Zp&#10;SgZzaFIIcGdZCm1mYA1rZWcPaGRuEWZkdxRkY4EWYWOMGF9imBpdYqYcW2K2HVpizB1aYuocW2P8&#10;GFxj/xZcY/8UXWP/E11j/xNdY/8T5lUAAM9fAADBaAAAtm4AAKxyAACkdAAAmnMAAI5vAACHbw0A&#10;gm8bAH1wKQB5bzUBdW4/A3JtSAVubFAHa2xXCmlrXgxmamUOZGlsEWFpdRNfaH8WXGiKGFpnlhpY&#10;Z6QcVme0HVVnyh1VZ+gbVmf7GFdn/xZXaP8UWGf/E1hn/xNYZ/8T4VgAAMtjAAC9awAAsnIAAKl2&#10;AACgeAAAlncAAIhzAACBcwsAfHQXAHh0JgB0dDIBcHM9Am1zRgRqck4HZ3FVCWRwXAthcGMOX29q&#10;EFxucxJabnwVV22IF1VslBlTbKMbUWyzHFBsyBxPbOcbUWz6GFFs/xVSbP8UUmz/E1Js/xNSbP8T&#10;3FwAAMdnAAC5bwAAr3YAAKV7AACcfAAAkXwAAIJ4AAB6eQcAdXkUAHJ6IwBuei8Ba3k6Amh5QwNk&#10;eEsFYXdSCF93WQpcdmAMWXVoD1d0cBFUdHoTUnOGFk9zkxhNcqEZTHKxGkpyxhpKcuUaS3L5F0xy&#10;/xVMcv8TTXL/Ek1y/xJNcv8S1GAAAMJrAAC1dAAAq3sAAKJ/AACXgQAAjIEAAHp+AABzfwIAbn8R&#10;AGuAHgBogCwAZYA3AWKAQANff0gEXH5QBll+VwhXfV4LVHxmDVF8bg9Pe3gRTHuDFEp6kRZIep8X&#10;RnqvGEV6xBhEeuQYRXn4FkZ5/xRGeP8SR3j/EUd4/xFHeP8RzWUAAL1wAACxeQAAp4AAAJyEAACS&#10;hgAAhoYAAHeGAABrhgAAZocNAGOHGQBgiCcAXogzAVuIPAJYh0UDVodNBFOGVAZQhlsIToVjCkuE&#10;bAxJhHYPRoOBEUSDjxNCg50UQIKuFT+DwhU+guIVP4H3Ez+B/xJAgP8RQID/EECA/xBAgP8QxmsA&#10;ALd2AACsfwAAooUAAJeJAACMiwAAgY0AAHOOAABljwAAXY8JAFqQFABYkCEAVpEtAFOQOAFRkEEC&#10;TpBJA0yQUARKj1gFR49gB0WOaQlCjnMLQI1/DT6NjQ88jZwQOo2sETmNwRE4jeEQOIv2EDiK/w85&#10;if8POYn/DjmJ/w45if8Ov3IAALJ9AACnhgAAnIoAAJGOAACGkQAAepMAAG2VAABflwAAVJkBAE+Z&#10;DwBOmhoATJonAEqaMgBImjwBRppEAUSaTAJCmlQDQJlcBD6ZZgU7mXAHOZh8CDeYigo1mJoLM5ir&#10;CzKYvwwymN8LMZb1CzGV/wsxlP8LMZP/CzGT/wsxk/8LuHoAAKyFAAChiwAAlpAAAIuUAAB/lwAA&#10;cpsAAGadAABaoAAATqIAAEWkCQBCpBMAQKQfAD+kKgA+pTQAPKU+ADulRwE5pU8BN6VYAjWlYQIz&#10;pWwDMaV5BC+khwUtpJcGLKSpBiukvQYqpN4GKqL1Bymh/wcpoP8IKZ//CCmf/wgpn/8IsYIAAKWL&#10;AACakQAAkJYAAIOaAAB2nwAAaqIAAF6mAABSqQAARqsAADytAAA1rwwAM7AVADKwIQAxsCsAL7A1&#10;AC6xPgAtsUgALLFRACuxWwApsWcBJ7F0ASaxgwEksZQCI7GmAiKyuwIhstsCIa/zAyCu/wMgrf8E&#10;H6z/BB+s/wQfrP8EqosAAJ2RAACTlwAAh5wAAHqiAABtpwAAYKsAAFWvAABJsQAAPrQAADO3AAAq&#10;ugMAJLwNACK9FQAhvSAAIb0qACC9MwAfvj0AHr5HAB2+UgAcv14AGr9sABm/fAAYv44AF8ChABbA&#10;tgAUwNMAFb7xABW8/wEVu/8BFLr/AhS6/wIUuv8CoZIAAJaYAACKngAAfaQAAG+qAABirwAAVrQA&#10;AEq3AAA+ugAAM70AACrAAAAhxAAAGccFABPLCwARzBIAEcwbABDMJQAPzS8ADs06AA7NRgANzVIA&#10;Dc5gAAzOcAALzoMACs6XAAnOrAAIzsYACM7oAAjN+wAJy/8ACcv/AAnL/wAJy/8AmJgAAI2eAAB/&#10;pQAAcawAAGSzAABXuQAASr0AAD7AAAAywwAAKMYAAB/KAAAXzQAAEdEAAAzWBQAI2QwABtkSAAXa&#10;GwAE2iQAA9suAAHbOQAA3EUAAN1SAADeYgAA3nMAAN6IAADfnQAA37MAAN/OAADg7gAA3/oAAN//&#10;AADf/wAA3/8Aj58AAIGmAABzrgAAZbUAAFi9AABKwgAAPcUAADHJAAAmzAAAHdAAABTUAAAO2QAA&#10;Cd0AAAPhAAAA4wcAAOMNAADkEgAA5RkAAOYiAADnKwAA6TYAAOtDAADsUgAA7GIAAO12AADujAAA&#10;7qEAAO+3AADv0QAA7+sAAPD2AADw9gAA8PYAhKcAAHWvAABntwAAWb8AAEvGAAA8ygAAL84AACTS&#10;AAAa2AAAEtwAAAzgAAAF4wAAAOcAAADrAAAA6wAAAO0FAADuCwAA8BAAAPEVAADzHgAA9CcAAPcz&#10;AAD5QAAA+lEAAPtjAAD8dwAA/Y0AAP2jAAD+tgAA/skAAP/fAAD/3wAA/98Ad7AAAGi5AABawQAA&#10;TMoAADzPAAAu1AAAItoAABfeAAAQ4gAACeYAAADpAAAA7AAAAPAAAAD2AAAA9gAAAPcAAAD4AAAA&#10;+gcAAPsNAAD9EQAA/xkAAP8jAAD/LwAA/z4AAP9PAAD/YgAA/3cAAP+NAAD/nwAA/64AAP+6AAD/&#10;ugAA/7oA/xYjAP8VIQD/EiEA/w4kAP8GKgD/ADMA/wBBAP8ATgD/AFwA/wBoAP8AdAD/AH4A/wCH&#10;AP8AjwD/AJYA/wCcAP8AogD/AKgA/wCuAP8AtQD/AL0A/wDHAP8A1gD/AOcA/gDzAP4A/gD9AP8A&#10;/AD/APsA/wD7AP8A+wD/APsA/wD7AP8A/xogAP8ZHgD/Fh4A/xAgAP8KJQD/BDAA/wA9AP8ASwD/&#10;AFgA/wBkAP8AcAD/AHoA/wCDAP8AiwD/AJIA/wCYAP8AngD/AKQA/wCqAP8AsQD9ALkA+wDDAPoA&#10;0AD4AOMA9wDxAPYA/AD0AP8A9AD/APMA/wDzAP8A8wD/APMA/wDzAP8A/x0cAP8cGQD/GRkA/xQb&#10;AP8O/+L/4klDQ19QUk9GSUxFAAgJIQD/DCwA/wk5AP8FRgD/AlMA/wBfAP8AawD/AHUA/wB+AP8A&#10;hgD/AI4A/wCUAP4AmwD8AKEA+gCnAPgArgD1ALUA8wC/APEAywDwAN8A7gDuAOwA+QDrAP8A6gD/&#10;AOoB/wDpAf8A6QH/AOkB/wDpAf8A/yAXAP8fFAD/HBMA/xcVAP8WHQD/EygA/xA0AP8NQQD/DE4A&#10;/wlaAP8IZgD/CHAA/gd5APwHgQD6B4kA+AeQAPYGlgDzBp0A8QajAO8GqgDtBrIA6ga7AOgGyADm&#10;BtwA5AbsAOII+gDgCv8A3gv/AN0L/wDdDP8A3Az/ANwM/wDcDP8A/yMSAP8jEAD/IQ4A/x4QAP8e&#10;GAD/HCMA/xgvAP8UOwD/EkkA/BBVAPgPYAD0D2oA8Q90AO8OfADtDoQA6w6LAOkOkgDnDpkA5g6g&#10;AOQOpwDiDq8A4A64AN4OxQDcDtoA1hDsANIR+gDPEv8AzRL/AcwS/wHLE/8ByhP/AcoS/wHKEv8B&#10;/ycPAP8nDAD/JQkA/yYNAP8lEwD/IxwA/yAoAPscNQD1GkIA7xhPAOoXWgDmFmUA4xZuAOAWdwDe&#10;Fn8A3BaHANkWjgDWFpUA1BacANIXowDQF6sAzhi1AMwYwQDLGNIAxxroAcMb+AHAG/8Bvhz/Ab0c&#10;/wK8HP8CvBv/Arwb/wK8G/8C/ysMAP8rBQD/KwMA/y0JAP8sDgD/KRUA9yYgAO4jLQDnIToA4R9I&#10;ANsfVADVIF8A0SBoAM4gcQDMIXkAyiGBAcghiAHGIY8BxCGWAcMhngHBIqYBvyKvAb0iuwK8I8oC&#10;uSPjArUk9AKzJP8DsST/A68k/wOvJP8DriT/A64k/wOuJP8D/y8GAP8vAAD/MgAA/zMCAPkyCAD3&#10;Lw4A6ysWAOEnIgDYJzIA0ClBAMsqTgDGKlkAwypiAcAqawG9KnMBuyp6ArkqggK4KokCtiqQArQq&#10;mAOzKqEDsSqqA68rtQSuK8QErCvbBKgs7wSmLP4FpCz/BKMt/wSiLf8Eoiz/BKIs/wSiLP8E/zIA&#10;AP8zAAD5OAAA6TkAAOI5AADeNQcA3i4NANEvGwDJMSwAwzM7AL0zSAC5NFMBtjNcAbMzZQKwM20C&#10;rjN0A6wyewOrMoMEqTKKBKcykwWlMpsGpDKlBqIysAegMr4HnzLRB5wz6geaM/sHmDT/B5c0/waW&#10;NP8GljT/BZY0/wWWNP8F/zUAAP84AADqPgAA30IAANVCAADPPwMAzTgIAMU4FQC9OiYAtzs2ALI8&#10;QwCuPE4BqjtXAqc7YAOlOmcDozpvBKE6dgWfOX0GnTmFB5s5jQeZOJYImDigCZY4qwqUOLgKkznK&#10;C5E55QuPOvcKjTr/CYw7/wiMO/8HjDv/B4w7/weMO/8H/zgAAPE+AADjRQAA1EkAAMtKAADFRwAA&#10;wUEEALo/EQCzQSEArUIxAKhDPgCkQ0kBoEJTAp1BWwObQWIEmEBqBZZAcQaUP3gHkj9/CJA/iAqP&#10;PpELjT6bDIs+pg2JPrMNiD7EDoY/4A6EP/QNg0D/C4NA/wqCQP8JgkH/CIJB/wiCQf8I/zwAAOtD&#10;AADcSgAAzE8AAMNQAAC8TgAAt0kBALFGDgCqSBwApEksAKBJOgCbSUUBmEhOApRHVwOSR14Fj0Zl&#10;Bo1GbAeLRXMJiUV7CodEgwuFRI0Mg0SXDoFDog9/Q68QfkPAEHxE2hF7RPEPekX/DXpG/wt6Rv8K&#10;ekb/CXpG/wl6Rv8J9T4AAOZIAADTTwAAx1QAAL1VAAC2VAAAsFAAAKlMCwCiTRgAnU4oAJhONgCU&#10;TkEBkE1LAo1NUwSKTFoFh0thBoVLaAiDSm8JgEp3C35Jfwx8SYkOekiTD3hInxB3SKwSdUi8EnRJ&#10;0hNzSe4Rckr/D3JK/w1ySv8Lckr/C3JK/wpySv8K8kIAAOBMAADOUwAAwVgAALhaAACwWQAAqVYA&#10;AKJSBwCbUhUAllMkAJFTMgCNUz4BiVJHAoZRUASDUVcFgFBeBn5PZQh7T2wJeU5zC3dOew11TYUO&#10;c02QEHFNnBJvTakTbk25FGxNzhRsTesTbE79EGxP/w5sT/8MbE//C2xP/wtsT/8L7kUAANxQAADJ&#10;VwAAvVwAALReAACsXgAApFsAAJxWBACVVhIAkFchAItYLwCHVzsBg1ZEAn9WTQN8VVQFelRbBndU&#10;Ygh1U2gJc1NwC3FSeA1vUoIPbVGNEWtRmRJpUaYUZ1G2FWZRyxVlUukUZVL7EWZT/w9mU/8NZlP/&#10;DGZT/wxmU/8M6kkAANVTAADFWgAAul8AALBiAACoYgAAn18AAJZaAACPWhAAilseAIVbLACBWzgB&#10;fVtBAnpaSgN3WVEEdFhYBnFYXwdvV2YJbVdtC2tWdg1pVn8PZ1WKEWVVlxNjVaQUYVW0FWBVyBZf&#10;VecVYFb6EmBW/w9hV/8OYVf/DWFX/wxhV/8M50wAANFWAADBXgAAtmMAAK1mAACkZgAAm2QAAJBe&#10;AACJXg4AhF8bAIBfKQB8XzUBeF8/AnReRwNxXU8Eb1xWBWxcXAdqW2MJaFtrC2Zacw1kWn0PYlqI&#10;EV9ZlBNeWaIUXFmyFVtZxhZaWeUVW1r5Elta/xBcWv8OXFr/DVxa/w1cWv8N408AAM1ZAAC+YQAA&#10;s2YAAKlpAACgagAAl2gAAItiAACDYgwAfmMYAHpjJgB2YzIAc2M8AW9iRQJsYUwEamFUBWdgWgdl&#10;YGEIY19pCmFfcQxfXnsOXV6GEVpekxJYXaAUV12wFVZexBZVXuMVVl73ElZe/xBXXv8OV17/DVde&#10;/w1XXv8N3lMAAMhdAAC7ZAAAsGoAAKZtAACdbgAAk20AAIVnAAB+ZwkAeGcVAHRnIwBxaC8Abmc5&#10;AWtnQgJoZkoDZWZSBWNlWAZgZV8IXmRnClxkbwxaY3kOWGOEEFVikRJTYp8TUmKuFVFiwhVQYuEV&#10;UWL2ElFi/xBSYv8OUmL/DVJi/w1SYv8N2VYAAMRgAAC3aAAArG4AAKNxAACacwAAj3EAAH9rAAB4&#10;awUAcmsSAG5sHwBrbCwAaGw3AWZsQAJja0gDYGtPBF5qVgZcal0HWWllCVdpbQtVaXcNU2iCD1Bo&#10;jxFOZ50TTWesFEtowBRLaN4US2f1Ekxn/w9MZ/8OTWf/DU1n/w1NZ/8N0loAAMBkAACzbAAAqXIA&#10;AKB2AACWdwAAinYAAHlxAABxcQAAa3EPAGhxHABmcigAY3I0AGByPQFeckUCW3FNA1lxVAVXcFsG&#10;VHBjCFJvawpQb3QMTW6ADktujRBJbpsRR22rEkZuvhNFbtwSRm30EUZt/w9Hbf8OR2z/DUds/w1H&#10;bP8NzF8AALxpAACwcQAApXcAAJx7AACRfAAAhnsAAHV4AABrdwAAZXcMAGF4FwBfeCQAXXkwAFp5&#10;OgFYeUICVnhKAlN4UQRRd1gFT3dgB0x2aAhKdnIKSHV9DEV1ig5DdZkPQnWpEEB1vBBAddkQQHTz&#10;D0B0/w5Bc/8NQXP/DEFz/wxBc/8MxmQAALduAACrdgAAonwAAJd/AACMgQAAgYEAAHKAAABlfwAA&#10;XX8IAFl/EwBXgCAAVYArAFOBNgBRgD4BT4BGAk2ATgJLf1UDSX9dBUZ/ZgZEfnAIQn57CT9+iAs9&#10;fZcMPH2nDTp9ug46ftYNOnzxDTp7/ww6e/8LOnr/Czp6/ws6ev8LwGkAALJ0AACnfAAAnYEAAJKE&#10;AACHhgAAe4cAAG6HAABghwAAVYcBAFCIDgBOiBoATYkmAEuJMABJiToASIlCAUaJSgFEiVICQola&#10;A0CIYwQ9iG0FO4h4BjmHhgg3h5UJNYemCjSHuQozh9MKM4bwCTOF/wkzhP8JM4P/CTOD/wkzg/8J&#10;uXAAAK16AACiggAAl4cAAI2KAACBjAAAdY4AAGiPAABakAAAT5EAAEeSCgBEkhMAQ5MfAEGTKgBA&#10;kzQAP5M9AD2TRQA7k00BOpNWATiTXwI2k2kDNJN1AzKSgwQwkpMFLpKkBi2StwYsktEGLJHvBiuP&#10;/wYrjv8GK43/ByuN/wcrjf8Hs3gAAKeCAACciAAAkYwAAIeQAAB6kwAAbZUAAGGXAABVmQAASZsA&#10;AD+cAQA5nQ4AN50XADaeIgA0niwAM541ADKePgAxnkcAMJ9QAC6fWgAtn2QBK59xASmefwInnpAC&#10;Jp6hAiSetQIjns4CI53uAyOb/gMimv8EIpn/BCKZ/wQimf8ErIEAAKCIAACVjgAAi5IAAH+WAABy&#10;mgAAZZ0AAFmgAABOowAAQqQAADemAAAuqAUAKakPACipGAAnqiIAJqosACWqNQAkqj8AI6pIACKr&#10;UwAhq14AIKtqAB6reQAdq4sAG6udABqrsQAZq8oAGarsARmo/QEYp/8CGKb/Ahim/wIYpv8CpYkA&#10;AJmPAACPlAAAg5kAAHWeAABoogAAXKYAAFCpAABErAAAOa4AAC+wAAAmswAAHrUGABm3DwAYtxcA&#10;F7chABa3KgAVtzQAFLg+ABO4SQASuFQAErliABG5cQAQuYMAD7mXAA65rAANucQADbjnAA62+wAO&#10;tf8ADrT/AA60/wAOtP8AnJAAAJKVAACGmwAAeaAAAGumAABeqwAAUq8AAEayAAA6tQAAL7cAACW6&#10;AAAdvQAAFcAAABDDBgALxg4ACsUVAAnFHgAIxSgAB8UyAAbGPQAFxkkABcZXAAPGZgACxncAAcaL&#10;AADGoAAAxbYAAMbSAADF7wAAxfwAAMX/AADF/wAAxf8AlZYAAImcAAB7owAAbakAAGCvAABTtAAA&#10;RrgAADq7AAAuvgAAJMEAABvEAAATxwAADsoAAAjOAQAB0AoAANAQAADQFgAA0R4AANInAADTMQAA&#10;1DwAANVJAADWWAAA1mkAANZ8AADWkgAA1qcAANa/AADW4AAA1vMAANb+AADW/wAA1v8AjJ0AAH6k&#10;AABvqwAAYbIAAFS5AABGvQAAOcEAAC3EAAAixwAAGcsAABHOAAAM0gAABdUAAADbAAAA3AMAAN0K&#10;AADeDwAA3xQAAOEcAADiJAAA5C4AAOY6AADnSQAA6FkAAOhrAADpgQAA6ZgAAOmtAADpxQAA6eIA&#10;AOnyAADp9QAA6fUAgKUAAHGtAABjtQAAVbwAAEfCAAA5xgAALMoAACDOAAAW0gAAD9YAAAjbAAAA&#10;3wAAAOMAAADlAAAA5wAAAOgBAADqBwAA6w0AAO0RAADvGAAA8SEAAPMrAAD2OAAA90gAAPhaAAD5&#10;bQAA+oQAAPqbAAD6rwAA+sIAAPraAAD63wAA+t8AdK4AAGW2AABWvgAASMYAADnLAAAr0AAAH9QA&#10;ABTaAAAN3wAABeMAAADmAAAA6QAAAO0AAADvAAAA8QAAAPMAAAD1AAAA9gIAAPgJAAD6DgAA/RMA&#10;AP8cAAD/KAAA/zYAAP9HAAD/WgAA/24AAP+FAAD/mgAA/6sAAP+5AAD/vAAA/7wA/xEgAP8QHgD/&#10;DB4A/wQhAP8AJwD/ADAA/wA+AP8ATAD/AFkA/wBlAP8AcAD/AHoA/wCDAP8AiwD/AJIA/wCYAP8A&#10;ngD/AKQA/wCqAP8AsAD/ALgA/wDCAP8AzgD/AOIA/gDwAP0A+wD7AP8A+wD/APsA/wD6AP8A+gD/&#10;APoA/wD6AP8A/xQcAP8SGgD/DhoA/wgcAP8AIQD/AC0A/wA6AP8ASAD/AFUA/wBhAP8AbAD/AHYA&#10;/wB/AP8AhwD/AI4A/wCUAP8AmgD+AKAA/QCmAPwArAD7ALQA+QC9APgAyQD3ANwA9QDsAPMA+ADz&#10;AP8A8gD/APEA/wDwAP8A8AD/APAA/wDwAP8A/xcYAP8VFgD/ERUA/wwXAP8FHQD/ACgA/wA2AP8A&#10;QwD/AFAA/wBcAP8AZwD/AHEA/wB6APwAggD6AIkA+ACQAPcAlgD1AJwA9ACiAPMAqADxALAA8AC4&#10;AO4AwwDsANMA6gDnAOkA9QDnAP8A5gD/AOUA/wDlAP8A5QD/AOUA/wDlAP8A/xoTAP8YEQD/FBAA&#10;/w8RAP8NGQD/CiQA/wUwAP8BPgD/AEsA/wBXAP4AYgD6AGwA9QB1APIAfQDwAIQA7gCLAOwAkQDr&#10;AJcA6QCeAOcApADmAKwA5AC0AOIAvwDgAM0A3gDjANwA8gDaAP0A2AD/ANYA/wDVAf8A1QH/ANUC&#10;/wDVAv8A/x4QAP8cDQD/FwsA/xUOAP8UFQD/ER8A/w4qAP8LOAD9CEUA+AZRAPQEXADuBGYA6gRv&#10;AOYDdwDkBH8A4gSGAOAEjADeBJMA3QWaANsFoADYBagA1QWxANIFuwDQBskAzgfgAMwI8QDJCv8A&#10;xwv/AMYM/wDFDP8AxQz/AMUM/wDFDP8A/yEMAP8gBgD/HAMA/x0KAP8bEAD/GBgA/xQjAPYRMADv&#10;Dj4A6g5KAOUNVgDhDWAA3Q1pANkNcQDVDXkA0w2BANENiADPDY8AzQ6WAMsOnQDKDqUAyA6uAMYP&#10;uQDEEMgAwhDfAL4R8gC7Ev8AuRP/ALcT/wG2E/8BthP/AbYT/wG2E/8B/yUGAP8jAAD/IwAA/yQD&#10;AP8hCgD9HREA8RobAOgWJwDhFDUA2hNDANMUTwDOFVkAyxVjAMgWawDFFnMAwxd7AMEXggDAGIkA&#10;vhiQALwYmAC7GaAAuRmpALcZtAC1GsIAtBrWALAb7QGtHPwBqx3/Aakd/wGpHf8BqB3/Aagd/wGo&#10;Hf8B/ygAAP8nAAD+KgAA7yoAAOcnAQDnIgkA5B0QANkbHQDPHS0AyR48AMQgSQC/IFMAvCFdALkh&#10;ZQC3Im0AtSJ0ALMifACxIoMBsCKKAa4ikgGsI5sBqyOkAakjrwGnI7wBpiTOAaMk6AKgJfkCniX/&#10;Ap0l/wKcJf8CmyX/Apsl/wKbJf8C/ywAAP8tAADtMgAA4jQAANozAADTLgMA0iUKAMklFwDBJycA&#10;uyk2ALYqQwCyK04ArytXAKwrYACqK2cBqCtvAaYrdgGkK30BoyuEAqErjQKfK5UCniufApwrqgOa&#10;K7YDmSzHA5cs4gOULfUEki3/A5Et/wOQLv8DkC3/A5At/wOQLf8D/zAAAPIzAADkOgAA1j0AAMw8&#10;AADHOQAAwzEFAL0uEQC1MCEAsDIwAKszPQCnM0kApDNSAKEzWgGfM2IBnDNpApozcAKZM3cClzJ/&#10;A5UyhwOTMpAEkjKaBJAypQWOMrEFjTPCBosz3AaJNPIGhzT/BYY0/wWGNP8EhTT/BIU0/wSFNP8E&#10;/DMAAOs6AADcQQAAzUQAAMNEAAC9QQAAuDsBALI3DgCrOBwApTkrAKE6OACdO0QAmjtNAZc6VgGU&#10;Ol0CkjpkApA6awOOOXIDjDl6BIo5ggWJOYsFhzmVBoU5oAeDOa0Hgjm8CIE50wh/Ou4IfTr+B3w7&#10;/wZ8O/8FfDv/BXw7/wV8O/8F9DcAAOVAAADSRwAAxUoAALxLAAC1SQAAr0MAAKk+CwCiPxcAnUAm&#10;AJhBNACUQT8AkUFJAY5BUQGLQFkCiUBgA4dAZwOFP20Egz91BYE/fQZ/PocHfT6RCHs+nAl6PqkJ&#10;eD64Cnc/zQp1P+oKdED8CHRA/wd0QP8Gc0D/BnNA/wZzQP8G8TsAAN9FAADMTAAAv08AALZQAACu&#10;TwAAp0oAAKBEBwCaRRQAlUYiAJBGMACMRzwAiUZFAYZGTgGDRlUCgUVcA35FYwR8RGoEekRxBXlE&#10;eQZ3RIIIdUONCXNDmQpxQ6YLcEO1DG5EyQxtROcMbUX6CmxF/whsRf8HbEX/B2xF/wdsRf8H7D8A&#10;ANhJAADHUAAAu1QAALFVAACpVAAAoVAAAJlKAgCSSREAjUofAIlLLACFTDgAgktCAX9LSgF8SlIC&#10;eUpYA3dKXwR1SWYFc0ltBnFJdgdvSH8IbUiKCWxIlgtqSKMMaEiyDWdIxQ1mSeQNZkn4C2ZJ/wlm&#10;Sv8IZkn/B2ZJ/wdmSf8H6EMAANJNAADCUwAAt1gAAK1ZAACkWAAAnFUAAJNOAACMTg4Ah08bAIJP&#10;KQB/UDUAe1A/AXhPRwF2T08Cc05VA3FOXARvTWMFbU1qBmtNcgdpTXwIZ0yHCmVMkwtjTKANYkyv&#10;DmFNwg5gTeEOYE32DGBO/wpgTv8JYE7/CGBO/whgTv8I40cAAM1QAAC+VwAAs1sAAKpdAAChXQAA&#10;mFoAAI1TAACGUgwAgFMYAHxTJQB5VDEAdVQ8AHNTRAFwU0wCbVJTAmtSWQNpUmAEZ1FoBmVRcAdj&#10;UXkIYVGECmBQkQxeUJ4NXFCtDltRwA5aUd4PWlH1DFpS/wpbUv8JW1H/CFtR/whbUf8I30oAAMlT&#10;AAC7WgAAsF8AAKZhAACdYQAAlF4AAIhXAACAVgoAelcVAHZXIgBzWC4AcFc5AG1XQQFqV0kCaFZQ&#10;AmZWVwNkVl4EYlVlBWBVbQdeVXcIXFWCClpVjgxZVZwNV1WrDlZVvg9VVdsPVVXzDVVV/wtWVf8J&#10;VlX/CVZV/whWVf8I200AAMVXAAC4XgAArWIAAKNlAACaZQAAkGMAAINcAAB7WwYAdVsSAHFbHwBu&#10;XCsAa1w2AGhbPwFlW0cBY1tOAmFaVQNfWlwEXVpjBVtaawZZWXUIV1mAClVZjAtUWZoNUlmqDlFZ&#10;vA5QWdgOUFnyDVFZ/wtRWf8KUVn/CVFZ/whRWf8I1FEAAMJaAAC0YQAAqmYAAKBoAACXaQAAjGcA&#10;AH1gAAB1XwMAb18QAGtfHABoYCgAZmAzAGNgPAFhYEQBX19MAlxfUwNbX1oEWV9hBVdeaQZVXnMI&#10;U15+CVFdigtPXZkMTV2oDUxeug5LXtQOS17xDExe/wtMXf8KTF3/CUxd/whMXf8Iz1QAAL5eAACx&#10;ZQAAp2oAAJ1tAACUbQAAiWwAAHhlAABvZAAAaWQOAGVkGQBiZCUAYGUwAF5lOgBcZUIBWmVKAlhk&#10;UQJWZFgDVGRfBFJkZwVQY3EHTmN7CUxjiApKY5cLSGOmDEdjuA1GY9ENRmPvDEZi/wpHYv8JR2L/&#10;CUdi/whHYv8IylgAALpiAACuaQAAo24AAJpxAACQcgAAhHEAAHRrAABpaQAAY2kLAF9pFQBcaiEA&#10;WmotAFhrNgBWaz8BVWtHAVNqTgJRalUDT2pdBE1qZQVKaW4GSGl5B0ZphglEaZUKQ2ilC0FptwxA&#10;ac8MQGjuC0Fo/wpBZ/8JQWf/CEJn/whCZ/8IxV0AALZmAACqbQAAoHMAAJZ2AACLdwAAgHYAAHBy&#10;AABlcQAAXHAHAFhwEQBWcB0AVHEoAFJxMwBQcTwAT3JEAU1xSwFLcVMCSXFaA0dxYgRFcGwFQ3B3&#10;BkFwhAc/cJMIPW+jCTtwtQo7cM0KOm/sCTtu/gg7bv8IO23/Bztt/wc7bf8Hv2IAALFrAACmcwAA&#10;nXkAAJJ7AACHfAAAe3wAAG16AABgeAAAVncBAFB3DgBOeBgATHgkAEt5LgBJeTcASHlAAEZ5SAFE&#10;eU8BQnlXAkF5YAI/eGkDPHh0BDp4ggU4eJEGN3ihBzV4swc0eMsHNHfrBzR2/Qc0df8HNXX/BjV0&#10;/wY1dP8GuWgAAK1xAACieQAAmH4AAI2AAACCgQAAdoIAAGmBAABbgQAAUYEAAEiACgBFgRMAQ4Ee&#10;AEKCKQBBgjIAQII7AD6CQwA9gksAO4JTATmCXAE3gmYCNYJxAzOCfwMxgY4EMIGfBC6BsQUtgcgF&#10;LYHpBC1//AUtfv8FLX3/BS19/wUtff8Fs24AAKh4AACdfwAAkoMAAIiGAAB9hwAAcIgAAGOJAABV&#10;igAAS4oAAEGKAgA7iw4AOYsXADiMIgA3jCwANow1ADSMPQAzjEYAMo1PADGNWAAvjWIBLYxuASuM&#10;ewEqjIsCKIycAiaMrwIljMYCJYvoAiWK+wMliP8DJYj/AyWH/wMlh/8DrXYAAKOAAACXhQAAjYkA&#10;AIKMAAB2jgAAaZAAAFySAABQkwAARJQAADqVAAAxlggALZcRACyXGgArlyQAKpctACmXNgAomD8A&#10;J5hIACaYUgAlmFwAI5hoACKYdwAgmIcAH5iZAR2YrAEcmMMBHJflARyV+gEblP8BG5P/AhuT/wIb&#10;k/8Cp38AAJyGAACRiwAAh48AAHqSAABtlQAAYZgAAFWbAABJnQAAPZ4AADOfAAAqoQAAIaMKAB+j&#10;EQAeoxoAHaQkABykLQAbpDYAGqQ/ABmkSgAYpFUAFqVhABWlcAAUpYEAE6WUABKlqAARpb8AEKTi&#10;ABGi+AARof8AEaD/ARGg/wERoP8BoIYAAJWMAACMkQAAf5UAAHGaAABkngAAWKEAAEykAABApgAA&#10;NacAACqpAAAirAAAGa4AABKwCQAQsRAAELEYAA6xIgAOsSsADbE1AA2xQAAMsUsAC7FYAAqxZwAI&#10;sXgAB7GLAAWxoAAEsLUABLDQAASw7wAFr/4ABq7/AAau/wAGrv8AmI4AAI+TAACCmAAAdZ0AAGei&#10;AABapwAATqsAAEGtAAA1rwAAK7EAACG0AAAYtgAAEbkAAA28AwAHvgwAA70SAAG9GQAAviIAAL4r&#10;AAC+NgAAvkEAAL9OAAC/XAAAv20AAL+AAAC+lQAAvqoAAL7CAAC95AAAvfYAAL3/AAC9/wAAvf8A&#10;kpQAAIWaAAB4oAAAaqYAAFyrAABPsAAAQrMAADW2AAAquAAAILsAABe+AAAQwQAAC8QAAATHAAAA&#10;yQcAAMkNAADJEgAAyhkAAMsiAADLKwAAzTUAAM5BAADOUAAAz2AAAM9yAADPhwAAz50AAM+zAADP&#10;zgAAz+sAAM74AADO/gAAzv4AiJsAAHqiAABsqAAAXq8AAFC1AABCuQAANbwAACm/AAAewgAAFcYA&#10;AA7JAAAIzAAAANAAAADTAAAA1QAAANYGAADYDAAA2REAANsWAADcHwAA3igAAOA0AADiQQAA4lEA&#10;AONjAADjdwAA5I4AAOSkAADkugAA5dQAAOXqAADl8wAA5fMAfKMAAG6qAABgsgAAUbkAAEO+AAA1&#10;wgAAKMYAABzJAAATzQAADNEAAATVAAAA2gAAAN4AAADhAAAA4gAAAOQAAADlAwAA5wkAAOkOAADr&#10;EgAA7RoAAO8kAADyMQAA9EEAAPRTAAD1ZgAA9XwAAPaTAAD2qQAA97wAAPfOAAD33wAA998AcKwA&#10;AGG0AABTuwAARcMAADbHAAAnzAAAG9AAABHVAAAK2wAAAN8AAADiAAAA5QAAAOkAAADsAAAA7QAA&#10;APAAAADxAAAA8wAAAPUEAAD3CgAA+hAAAPwWAAD/IQAA/y4AAP9AAAD/UwAA/2gAAP+AAAD/lgAA&#10;/6gAAP+2AAD/vwAA/78A/w0cAP8KGwD/AhsA/wAeAP8AJAD/AC4A/wA8AP8ASgD/AFYA/wBjAP8A&#10;bQD/AHcA/wB/AP8AhwD/AI4A/wCUAP8AmgD/AKAA/wCmAP8ArAD/ALQA/wC9AP8AyQD+AN0A/QDt&#10;APwA+gD7AP8A+gD/APkA/wD6AP8A+gD/APoA/wD6AP8A/xAZAP8NFwD/BhYA/wAYAP8AHgD/ACoA&#10;/wA3AP8ARQD/AFIA/wBeAP8AaQD/AHIA/wB7AP8AggD/AIkA/wCQAP4AlgD9AJwA/AChAPsAqAD5&#10;AK8A+AC4APYAwwD0ANIA8wDnAPIA9gDwAP8A7wD/APAA/wDvAP8A7wD/AO4A/wDuAP8A/xIUAP8P&#10;EgD/CxIA/wASAP8AGgD/ACUA/wAzAP8AQAD/AE0A/wBZAP8AZAD9AG0A+wB2APkAfQD3AIQA9QCL&#10;APQAkQDzAJcA8QCdAPAAowDuAKoA7ACzAOoAvQDoAMsA5wDhAOUA8QDjAP0A4wD/AOIA/wDhAP8A&#10;4QD/AOAA/wDgAP8A/xQQAP8RDgD/DQ0A/wcPAP8CFQD/ACAA/wAtAP8AOgD/AEcA+QBTAPUAXgDy&#10;AGgA8ABwAO0AeADrAH8A6QCFAOgAjADmAJIA5QCYAOMAnwDhAKYA3wCuANwAuADaAMUA1gDZANQA&#10;7ADSAPkA0QD/AM8A/wDOAP8AzgD/AM4A/wDOAP8A/xcMAP8UCAD/DwUA/w4LAP8MEQD/BxoA/wEm&#10;APwANAD0AEEA7QBNAOkAWADmAGIA4wBqAOAAcgDeAHkA2wCAANkAhgDWAI0A0wCTANEAmgDPAKEA&#10;zQCqAMsAswDJAL8AxgDQAMUA6ADDAPYAwQD/AMAC/wC/A/8AvwP/AL8D/wC/A/8A/xsGAP8XAAD/&#10;FAAA/xMFAP8RDQD/DhQA+QofAPAGLADmAzkA4ANGANwDUQDWBFsA0gRkAM8FbADMBXMAygV6AMgF&#10;gQDGBYcAxQaOAMMGlgDBBp0AvwamAL0GsAC7B7wAuQjNALgK5QC1C/cAsw3/ALEN/wCwDf8AsA7/&#10;AK8O/wCvDv8A/x4AAP8bAAD/GwAA+hoAAPUWBQD2EQ0A6w4VAOILIgDYCzEA0Aw+AMsNSgDHDVUA&#10;xA5eAMEOZgC/Dm0AvQ50ALsPewC5D4IAtxCKALYQkQC0EJoAshCjALARrQCvEboArRHKAKoS5QCn&#10;FPcApRX/AKMV/wCiFf8AohX/AKIV/wCiFf8A/yIAAP8gAADwIwAA5iQAAOAhAADcGQUA2xAMANAR&#10;GQDIEykAwhU3AL0WRAC5F04AtRdXALMYYACwGGcArhhuAKwZdQCrGXwAqRmEAKgajACmGpQApBqe&#10;AKMbqAChG7QAnxzFAJ4c3wCaHfMBmB7/AZce/wGWH/8BlR//AZUf/wGVH/8B/yYAAPQnAADmLQAA&#10;2i8AAM8tAADKJwAAxx8IAMEcEwC6HiIAtB8xAK8gPQCrIUgAqCJSAKYiWgCjI2IAoSNpAKAjbwCe&#10;I3cAnCN+AJsjhgCZJI8BlySZAZYkowGUJLABkiW/AZEl1gGOJu8BjCf/Aosn/wKKJ/8CiSf/Aokn&#10;/wGJJ/8B+ikAAOwwAADdNgAAzTgAAMQ3AAC+MgAAuisCALUlDgCuJx0AqCkrAKQqOACgKkMAnStM&#10;AJorVQCYK1wAlitjAJQragGSK3EBkCx4AY8sgQGNLIoBiyyUAoosnwKILKsChiy6AoUtzgODLuoD&#10;gS78A4Au/wJ/Lv8Cfy7/An4u/wJ+Lv8C9C4AAOQ3AADSPQAAxT8AALs/AAC0PAAArzUAAKkvCwCj&#10;LxcAnjEmAJkyMwCWMj4AkjNIAJAzUACNM1gAizNeAYkzZQGHM2wBhjNzAYQzfAKCM4UCgDOPA38z&#10;mgN9M6cDfDO1BHozyQR5NOYEdzX5BHY1/wN1Nf8DdTX/A3U1/wN1Nf8D8DMAAN09AADKQwAAvkUA&#10;ALVGAACtQwAApj0AAKA2BgCZNhMAlDghAJA5LgCMOTkAiTlDAIc5TACEOVMBgjlaAYA5YQF+OWgC&#10;fDlvAno5dwJ5OYADdzmLBHU5lgR0OaMFcjmxBXE5xAZvOuIGbjr3BW47/wRtO/8EbTv/A206/wNt&#10;Ov8D6jkAANVCAADESAAAuUsAAK9LAACnSQAAn0QAAJg+AQCRPBAAjD0dAIg+KgCEPzUAgT8/AH4/&#10;SAB8P08Bej9WAXg/XQF2PmQCdD5rAnI+cwNwPnwDbz6HBG0+kwVrPqAGaj6uBmk/wAdnP94HZz/1&#10;BmZA/wVmQP8EZkD/BGY//wRmP/8E5T0AAM9GAAC/TAAAtE8AAKpQAACiTwAAmUoAAJFEAACKQQ0A&#10;hEIZAIBDJgB9RDIAekQ8AHdERAB1REwBckRTAXBDWQFvQ2ACbUNnAmtDbwNpQ3kEaEODBWZDjwZk&#10;Q50HY0OrB2FDvQhgRNkIYETzB2BE/wZfRP8FX0T/BGBE/wRgRP8E4EEAAMpKAAC7UAAAsFMAAKdV&#10;AACeUwAAlU8AAItJAACDRwsAfUcVAHlHIgB2SC4Ac0g4AHFIQQBuSEkBbEhQAWpIVgFoSF0CZkdk&#10;AmVHbANjR3YEYUeABWBHjQZeR5oHXEepCFtIuwhaSNQIWkjxB1pJ/wZaSf8FWkj/BVpI/wRaSP8E&#10;20QAAMZNAAC4UwAArVcAAKNZAACaWAAAkVQAAIZOAAB9SwgAd0sSAHNMHwBwTCsAbUw1AGtMPgBo&#10;TEYAZkxNAWRMUwFiTFoCYUxiAl9MagNeTHMEXEt+BVpLigZYS5gHV0ynCFZMuQlVTNEJVEzvCFRN&#10;/wZVTP8GVUz/BVVM/wVVTP8F1UgAAMJRAAC1VwAAqlsAAKBcAACXXAAAjVkAAIFTAAB3TwQAcU8Q&#10;AG5QHABqUCgAaFAyAGVQOwBjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNYUHEEV1B7BVVQiAZTUJYH&#10;UlClCFBQtwlQUM4JT1DtCFBQ/wdQUP8GUFD/BVBQ/wVQUP8F0EsAAL9UAACyWgAAp14AAJ1gAACU&#10;YAAAiV0AAHxXAAByVAAAbFMOAGhUGQBlVCQAYlQvAGBUOABeVEAAXFRIAVpUTwFZVFYBV1RdAlVU&#10;ZQNUVG4EUlR5BVBUhgZOVJQHTVSkCEtUtQhLVMwJSlTrCEtU/gdLVP8GS1T/BUtU/wVLVP8FzE4A&#10;ALtXAACuXgAApGIAAJpkAACRZAAAhmIAAHdbAABtWAAAZlgMAGJYFgBfWCIAXVksAFtZNgBZWT4A&#10;V1lGAFZZTQFUWVQBUllbAlFZYwNPWWwDTVl3BEtYhAVJWJIHSFiiB0dZswhGWcoIRVnqCEZZ/QZG&#10;WP8GRlj/BUdY/wVHWP8Fx1IAALhbAACrYQAAoWYAAJhoAACOaQAAg2cAAHJgAABoXgAAYV0JAFxd&#10;EwBaXR4AV10pAFZeMwBUXjsAUl5DAFFeSgFPXlIBTl5ZAkxeYQJKXmoDSF51BEZeggVEXZAGQ16g&#10;B0FesQdAXsgHQF7oB0Bd/AZBXf8FQV3/BUFc/wVBXP8Fw1YAALRfAACoZgAAnmoAAJVtAACKbQAA&#10;f2wAAG9nAABkZAAAW2IFAFZiEABUYhsAUmMlAFBjLwBOZDgATWRAAEtkSABKZE8BSGRXAUZkXwJF&#10;ZGgCQ2RzA0FjfwQ/Y44FPWOeBjxjsAY7ZMYGO2TmBjtj+gU7Yv8FO2L/BTxh/wQ8Yf8EvlsAALBj&#10;AAClagAAm28AAJFyAACGcgAAe3EAAGxtAABgawAAVWkAAE9oDQBNaRcAS2khAElqKwBIajQAR2o9&#10;AEVrRABEa0wAQmtUAUFrXAE/amUCPWpwAjtqfQM5aowEN2qcBDZqrgU1asQFNWrlBTVp+QQ1af8E&#10;NWj/BDVo/wQ1aP8EuWAAAKxpAAChcAAAmHUAAI13AACCdwAAd3cAAGl0AABccwAAUXEAAEhwCgBF&#10;cBIAQ3EdAEJxJwBAcjAAP3I4AD5yQAA9ckgAO3JQADpyWQE4cmMBNnJtAjRyegIzcokDMXKaAy9y&#10;rAMucsEDLnLjAy5x+AMucP8DLm//Ay5v/wMub/8Ds2YAAKdvAACddgAAk3oAAIh8AAB+fQAAcn0A&#10;AGR8AABXewAATHoAAEJ5AwA8eQ4AOnoXADl6IQA4eioAN3szADZ7OwA0e0QAM3tMADJ7VQAwe18A&#10;L3tqAS17dwEre4cBKnuYAih7qgIne78CJnvhAiZ69wImeP8CJnj/Aid3/wInd/8CrmwAAKN2AACZ&#10;fAAAjn8AAISCAAB4gwAAbIQAAF+EAABRhAAAR4QAADyEAAAzhAkAMIQRAC+EGgAthCQALIUtACuF&#10;NQAqhT4AKYVHACiGUAAnhloAJoZmACSGcwAjhoMAIYaVACCGpwEehrwBHobeAB6E9QEegv8BHoL/&#10;AR6B/wEegf8BqHQAAJ59AACTggAAiYUAAH6IAABxigAAZYsAAFiMAABMjQAAQI4AADaOAAAsjwAA&#10;JZAMACOQEwAikBwAIZAlACCRLgAfkTYAHpFAAB2RSQAckVQAGpFgABmRbgAYkX4AFpKQABWSpAAU&#10;kbkAE5HYABOP9AAUjv8AFI3/ABSM/wEUjP8Bo30AAJiDAACOiAAAhIwAAHePAABpkQAAXZMAAFCV&#10;AABFlwAAOZgAAC6ZAAAlmgAAHZsCABadDAAVnRMAFJ0bABOdJAASnS0AEZ43ABGeQQAQnkwAD55Y&#10;AA6eZwANnncADJ6KAAudngAKnbIACZ3MAAmc7AAKm/4AC5r/AAuZ/wALmf8AnIQAAJGKAACIjgAA&#10;e5IAAG2WAABgmQAAVJwAAEifAAA8oAAAMKEAACajAAAdpQAAFacAABCpBQALqw0ACKoTAAeqGwAG&#10;qiQABaouAASqOAACqkQAAapQAACqXgAAqm4AAKqBAACqlQAAqaoAAKnBAACo5AAAqPYAAKf/AACn&#10;/wAAp/8AlYsAAIyQAAB/lQAAcZoAAGOeAABWogAASqYAAD2oAAAxqgAAJqsAAB2tAAAUsAAADrIA&#10;AAm1AQACtgoAALYPAAC2FQAAtx0AALclAAC3LwAAuDkAALhGAAC4VAAAuGQAALh2AAC4iwAAt6AA&#10;ALe2AAC30wAAtu8AALb8AAC2/wAAtv8Aj5IAAIKXAAB0nQAAZqIAAFinAABLrAAAPq8AADGxAAAm&#10;swAAHLYAABO4AAANuwAABr4AAADBAAAAwgQAAMILAADDEAAAxBUAAMQcAADFJAAAxi4AAMg6AADJ&#10;RwAAyVcAAMlpAADJfQAAyZQAAMiqAADIwwAAyOQAAMj0AADI/QAAyP0AhZkAAHefAABopgAAWqsA&#10;AE2xAAA/tQAAMbgAACW6AAAavQAAEcAAAAvDAAADxwAAAMoAAADNAAAAzgAAAM8DAADQCQAA0Q4A&#10;ANMSAADVGQAA1yIAANotAADdOQAA3kkAAN5aAADfbgAA34UAAN+cAADfsgAA3ssAAN7mAADf9AAA&#10;3/QAeaEAAGuoAABcrwAATrUAAEC7AAAxvgAAJMEAABnFAAAQyAAACcwAAADPAAAA0wAAANkAAADc&#10;AAAA3QAAAN8AAADhAAAA4gUAAOQLAADmEAAA6BYAAOogAADtKwAA8DoAAPFLAADxXgAA8nMAAPOL&#10;AADzogAA87YAAPPJAADz4QAA8+EAbaoAAF6xAABQuQAAQb8AADLEAAAkyAAAF8wAAA7QAAAG1QAA&#10;ANoAAADeAAAA4gAAAOYAAADpAAAA6gAAAOwAAADuAAAA8AAAAPIAAAD0BgAA9gwAAPkSAAD8HAAA&#10;/ykAAP86AAD/TQAA/2IAAP94AAD/kAAA/6MAAP+zAAD/wQAA/8EA/wcZAP8BFwD/ABcA/wAaAP8A&#10;IQD/ACsA/wA5AP8ARwD/AFQA/wBfAP8AagD/AHMA/wB7AP8AgwD/AIoA/wCQAP8AlgD/AJsA/wCh&#10;AP8AqAD/AK8A/wC4AP8AxAD+ANUA/ADqAPsA+AD6AP8A+QD/APgA/wD4AP8A9gD/APMA/wDxAP8A&#10;/wsVAP8FEwD/ABMA/wAUAP8AGgD/ACcA/wA0AP8AQgD/AE8A/wBbAP8AZQD/AG4A/wB2AP8AfgD/&#10;AIUA/gCLAP0AkQD7AJcA+gCdAPgAowD3AKsA9gCzAPQAvgDzAMwA8QDjAO8A8wDuAP8A7QD/AOwA&#10;/wDrAP8A7AD/AOwA/wDrAP8A/w0RAP8JEAD/AA8A/wAQAP8AFgD/ACIA/wAvAP8APQD/AEoA/wBV&#10;AP0AYAD6AGkA+ABxAPYAeQD0AH8A8wCGAPEAjADvAJIA7gCYAOwAnwDrAKYA6QCuAOcAuADlAMUA&#10;4wDaAOEA7QDfAPsA3gD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A/w8NAP8MCwD/AwkA/wAMAP8AEgD/&#10;AB0A/wApAPsANwD4AEQA9QBQAPIAWgDuAGMA7ABrAOkAcwDnAHoA5QCAAOMAhgDhAIwA3wCTAN0A&#10;mQDbAKEA2QCpANUAsgDSAL4A0ADOAM4A5gDMAPYAygD/AMoA/wDJAP8AyAD/AMgA/wDIAP8A/xEI&#10;AP8NAgD/BwAA/wUIAP8ADgD/ABYA9wAiAO8AMADrAD0A6ABJAOQAVADgAF0A3QBlANkAbQDVAHMA&#10;0gB6ANAAgADOAIcAzACNAMoAlADIAJsAxgCkAMQArQDCALgAwADHAL0A3wC8APEAuwD+ALkA/wC4&#10;AP8AuAD/ALgA/wC4AP8A/xQAAP8PAAD/DQAA/wwAAP8HCQD4ARAA6AAaAOMAKADdADYA2ABCANIA&#10;TQDOAFcAygBfAMcAZgDFAG0AwwB0AMEAegC/AIEAvQCIALsAjwC5AJcAtwCfALUAqACzALMAsQDC&#10;AK8A2ACuAu0ArAP7AKsF/wCqBv8AqQb/AKkG/wCpBv8A/xYAAP8SAAD3EgAA7BEAAOYOAADlBggA&#10;3QMSANQDIADNBC0AyAQ6AMMFRgC/BVAAvAZYALkGYAC3B2cAtQduALMHdQCxCHsArwiCAK4JigCs&#10;CZIAqgmbAKgKpQCmCrAApQu/AKMM1AChDe0Anw7+AJ0O/wCcD/8Amw//AJsP/wCbD/8A/xoAAPcZ&#10;AADqHgAA3x4AANUaAADQEwIAzgwLAMcLFgDADSUAug4yALYOPwCyD0kArxBSAKwQWgCqEGEAqBFo&#10;AKYRbwCkEXYAohF9AKERhQCfEo4AnRKXAJwSogCaE60AmBO8AJcU0ACUFewAkhb9AJAX/wCPF/8A&#10;jhf/AI4X/wCOF/8A+h0AAO4jAADfKAAA0CoAAMcnAADBIQAAvRkFALkSEACyFR4ArRYsAKgXOACk&#10;GEMAoRlMAJ8ZVACcGlwAmhpiAJkaaQCXG3AAlRt3AJQbfwCSHIgAkBySAI8cnQCNHakAix23AIoe&#10;ygCIH+cAhiD6AIQg/wGDIP8BgyD/AYIg/wGCIP8B9SQAAOUsAADTMQAAxjMAALwxAAC2LQAAsCUA&#10;AKwdDACmHhgAoSAmAJwhMgCZIj0AlSJHAJMjTwCRI1YAjyNdAI0kZACLJGsAiSRyAIgkegCGJIMA&#10;hCWNAIMlmAGBJaQBgCayAX4mxQF9J+IBeyf3AXko/wF4KP8BeCj/AXgo/wF4KP8B7ysAAN0zAADK&#10;OQAAvjsAALQ6AACtNgAApi8AAKEoBwCbJxMAliggAJEpLQCOKjgAiytCAIgrSgCGK1IAhCtYAIIs&#10;XwCALGYAfyxtAH0sdQB7LH4BeiyIAXgslAF2LaABdS2uAnQtwAJyLt0CcS70AnAv/wJvL/8Cby//&#10;AW4v/wFuL/8B6DEAANM6AADDPwAAt0EAAK5BAACmPgAAnjgAAJcxAQCRLhAAjC8cAIgwKACEMTMA&#10;gTI9AH8yRgB9Mk0AezJUAHkyWwB3MmEAdTJpAXQycAFyMnkBcDOEAW8zkAJtM50CbDOrAmo0vAJp&#10;NNUDaDXxAmc1/wJnNf8CZjX/AmY1/wJmNP8C4jYAAMw/AAC9RAAAskcAAKhHAACgRAAAmD8AAJA5&#10;AACINA0AgzUXAH82JAB8Ny8AeTc5AHc4QgB0OEkAcjhQAHE4VwBvOF4AbThlAWw4bQFqOHUBaDiA&#10;Amc4jAJlOJkDZDmoA2I5uQNhOtADYDruA2A6/wNfOv8CXzr/Al86/wJfOv8C3TsAAMdDAAC5SQAA&#10;rksAAKRMAACbSgAAkkUAAIk/AACBOgkAezoUAHc7IAB0PCsAcjw1AG89PgBtPUYAaz1NAGk9UwBo&#10;PVoAZj1hAWQ9aQFjPXIBYT19AmA9iQJePZYDXT6lA1s+tgRaPswEWj/sBFk//gNZP/8DWT//Alk/&#10;/wJZPv8C1j8AAMNHAAC1TAAAqlAAAKBQAACXTwAAjksAAIRFAAB6QAYAdT8RAHFAHABtQCgAa0Ey&#10;AGlBOwBnQUIAZUFJAGNBUABhQVcAYEFeAV5BZgFdQm8CW0J6AlpChgNYQpQDV0KjBFVDswRUQ8kE&#10;VEPpBFND/QNTQ/8DVEP/A1RD/wJUQ/8C0EIAAL9KAACyUAAAp1MAAJ1UAACUUwAAilAAAH9KAAB1&#10;RQIAbkMOAGtEGQBnRSQAZUUuAGJFNwBhRT8AX0VGAF1FTQBbRVQAWkZbAVlGYwFXRmwCVkZ3AlRG&#10;gwNTRpEDUUahBFBHsQRPR8cETkfnBE5H+wROR/8DTkf/A09H/wNPR/8DzEYAALtOAACvVAAApFcA&#10;AJpYAACRVwAAhlQAAHtOAABwSgAAaUgNAGVIFgBiSSEAX0krAF1JNABbSTwAWUlDAFdJSgBWSVIA&#10;VUpZAVRKYQFSSmoBUUp1Ak9KgQNOSo8DTEufBEtLsARKS8UESUvmBElL+gRJS/8DSkv/A0pL/wNK&#10;S/8DyEkAALhRAACsVwAAoVsAAJhcAACOXAAAg1kAAHZTAABrTgAAZE0KAF9MEwBcTR4AWk0oAFhN&#10;MQBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFNTmgBTE5zAkpPfwJJT40DR0+dBEZPrgRFT8MERFDk&#10;BERP+QRFT/8DRU//A0VO/wNFTv8DxEwAALVVAACpWwAAn14AAJVgAACLYAAAgF4AAHJXAABnUwAA&#10;XlEHAFlREQBXURsAVFElAFJSLwBRUjcAT1I/AE5SRgBNU00ATFNVAEpTXQFJU2YBR1NwAkVTfQJE&#10;U4sDQlObA0FUrARAVMEEP1TiBD9U+ANAU/8DQFP/A0BT/wNAUv8DwFAAALJYAACmXgAAnGIAAJJl&#10;AACIZQAAfWIAAG5cAABjWQAAWVYDAFRWDgBRVhgAT1YiAE1XLABMVzQASlc8AElYRABIWEsAR1hT&#10;AEVYWwFEWGQBQlhuAUBYewI/WIkCPViZAzxYqgM7Wb8DOlngAzpY9wM6WP8DO1f/AztX/wM7V/8D&#10;vFQAAK5cAACjYwAAmWcAAJBpAACFaQAAeWcAAGtiAABgYAAAVV0AAE5bDABLWxQASVwfAEdcKABG&#10;XTEARV05AENdQQBCXUgAQV5QAEBeWAA+XmEBPF5sATteeAI5XocCN16XAjZeqQM1Xr0DNF/dAzRe&#10;9QM1Xf8CNV3/AjVc/wI1XP8CuFkAAKphAACgZwAAlmwAAIxuAACBbgAAdmwAAGdpAABcZgAAUWQA&#10;AEhiCQBEYhEAQmIbAEFjJAA/Yy0APmM1AD1kPQA8ZEUAO2RNADlkVQA4ZF8ANmRpATVkdgEzZIUB&#10;MWWVAjBlpwIvZbsCLmXaAi5k9AIuY/8CL2P/Ai9i/wIvYv8Cs14AAKdmAACcbQAAk3EAAIhzAAB9&#10;cwAAcnIAAGRwAABYbgAATWwAAEJqAwA8aQ4AOmoWADlqIAA4aigANmsxADVrOQA0a0EAM2xJADJs&#10;UgAxbFwAL2xmAC5scwAsbIIBKmyTASlspQEobLkBJ23WASdr8gEnav8BJ2r/AShp/wIoaf8CrmQA&#10;AKNsAACZcwAAjnYAAIR4AAB5eQAAbXgAAGB3AABTdgAASHUAAD5zAAA0cgoAMXMRADBzGgAvcyMA&#10;LnMrAC10NAAsdDwAK3REACl0TQAodVcAJ3VjACV1bwAkdX8AInWQACF1ogAgdbcAH3XSAB908QAf&#10;c/8BH3L/ASBx/wEgcf8BqWsAAJ5zAACUeQAAinwAAIB+AAB0fwAAZ38AAFp/AABNfgAAQ34AADh9&#10;AAAvfQIAKH0NACZ9FAAkfRwAI34lACJ+LQAhfjYAIX4/AB9/SAAef1IAHX9eABx/awAaf3oAGX+M&#10;ABd/nwAWf7MAFX/OABV+7wAWfP8AFnv/ABZ7/wAXe/8ApHIAAJp6AACPfwAAhYIAAHuEAABthgAA&#10;YIcAAFSHAABIiAAAPIgAADKIAAAoiAAAIIgFABqJDgAZiRUAGIkdABeKJgAWii4AFYo3ABSKQQAT&#10;ikwAEotYABGLZQAQi3UAD4uHAA6KmwANiq8ADIrIAAyJ6gANh/wADof/AA6G/wAOhv8An3sAAJSB&#10;AACKhQAAgIgAAHOLAABljQAAWY8AAEyQAABBkgAANJIAACqSAAAhkwAAGZQAABKWBgAOlw4ADZcV&#10;AAyXHQAMlyYAC5cvAAqXOQAJl0QACJdQAAaXXgAFl24AA5aAAAGWlAAAlagAAJW+AACU4AAAlPQA&#10;AJP/AAGS/wABkv8AmIIAAI6IAACFjAAAd48AAGqSAABdlQAAUJgAAESaAAA4mwAALJwAACKdAAAZ&#10;ngAAEqAAAA2iAgAHowsAAaMQAACjFwAAox8AAKMnAACjMQAApDwAAKRIAACkVgAApGUAAKN3AACj&#10;iwAAo6AAAKK2AACh0gAAofAAAKD7AACg/wAAoP8AkYoAAImOAAB7kgAAbZcAAGCbAABTngAARqEA&#10;ADmjAAAtpAAAI6YAABmoAAARqgAADKwAAAWuAAAArwcAAK8NAACvEQAAsBgAALAgAACxKAAAsTIA&#10;ALI+AACyTAAAslsAALJsAACygQAAsZcAALGsAACwxgAAsOgAAK/3AACv/wAAr/8AjJAAAH+VAABx&#10;mgAAY58AAFWkAABHqAAAOqoAAC2sAAAirgAAGLAAABCzAAAKtQAAArgAAAC7AAAAuwAAALwHAAC8&#10;DQAAvREAAL4WAAC/HgAAwCcAAMEyAADCQAAAw08AAMNgAADDdAAAw4sAAMOhAADDuAAAwtcAAMLv&#10;AADC+gAAwf4AgZcAAHOdAABlowAAV6gAAEmtAAA7sQAALbMAACG2AAAWuQAADrsAAAe+AAAAwQAA&#10;AMUAAADHAAAAyAAAAMkAAADKBQAAywsAAM0PAADOFAAA0BwAANMmAADWMgAA2EEAANhTAADZZgAA&#10;2XwAANmUAADZqwAA2cMAANnhAADZ8AAA2fQAdp8AAGemAABZrAAAS7IAADy3AAAuugAAIb0AABXA&#10;AAANxAAABccAAADKAAAAzgAAANIAAADVAAAA1gAAANkAAADbAAAA3QAAAN8HAADhDAAA4xEAAOYZ&#10;AADpJAAA7DIAAO1DAADuVgAA72sAAO+EAADvnAAA77IAAO/GAADv3QAA7+QAaqgAAFuvAABMtgAA&#10;PrwAAC/AAAAgxAAAFMgAAAzMAAAC0AAAANQAAADZAAAA3gAAAOIAAADlAAAA5gAAAOgAAADpAAAA&#10;7AAAAO4AAADwAgAA8gkAAPUPAAD4FwAA/CMAAP8zAAD/RgAA/1oAAP9xAAD/iQAA/58AAP+xAAD/&#10;wAAA/8YA/wAVAP8AFAD/ABQA/wAXAP8AHQD/ACgA/wA3AP8ARAD/AFEA/wBcAP8AZgD/AG8A/wB3&#10;AP8AfgD/AIUA/wCLAP8AkQD/AJcA/wCdAP8ApAD/AKsA/wC0AP4AvwD9AM4A+wDmAPkA9gD4AP8A&#10;9wD/APcA/wD3AP8A8AD/AOwA/wDpAP8A/wMSAP8AEAD/ABAA/wARAP8AFwD/ACQA/wAyAP8APwD/&#10;AEwA/wBXAP8AYQD/AGoA/wByAP8AeQD9AIAA/ACGAPoAjAD5AJIA+ACYAPYAnwD1AKYA9ACuAPIA&#10;uQDwAMYA7gDeAO0A8ADrAP4A6gD/AOkA/wDpAP8A5wD/AOMA/wDgAP8A/wcOAP8ADQD/AAsA/wAM&#10;AP8AEwD/AB8A/wAsAP8AOgD/AEYA/gBSAPsAXAD4AGUA9QBsAPMAdADxAHoA7wCBAO4AhwDsAI0A&#10;6gCTAOkAmgDnAKEA5gCpAOMAswDhAL8A3wDQAN0A6QDaAPkA2QD/ANcA/wDVAP8A1QD/ANUA/wDU&#10;AP8A/wkKAP8BBQD/AAMA/wAJAP8AEAD/ABkA+wAmAPcANAD0AEAA8gBMAO4AVgDqAF8A5wBnAOQA&#10;bgDiAHQA4AB7AN4AgQDcAIcA2gCNANYAlADUAJsA0QCjAM8ArQDMALgAygDHAMgA4ADGAPMAxQD/&#10;AMMA/wDDAP8AwwD/AMMA/wDDAP8A/wsBAP8DAAD/AAAA/wADAP8ACwDzABIA7gAfAOoALQDmADoA&#10;4gBFAN4ATwDZAFgA1ABgANEAaADOAG4AzAB0AMoAewDIAIEAxgCHAMQAjgDCAJYAwACeAL4ApwC7&#10;ALIAuQDAALcA1AC1AOwAswD7ALMA/wCyAP8AsgD/ALEA/wCxAP8A/w0AAP8GAAD/AwAA9wAAAPQA&#10;AwDnAA0A4AAYANoAJQDTADIAzgA+AMoASQDGAFIAwwBaAMAAYQC+AGgAvABuALoAdAC4AHsAtgCB&#10;ALQAiACyAJAAsACZAK4AogCsAK0AqgC6AKgAywCmAOYApQD3AKQA/wCjAP8AogD/AKIA/wCiAP8A&#10;/xAAAPsMAADvDgAA5g0AAN8JAADaAAYA0AARAMkAHQDEACoAvwA3ALsAQgC3AEsAtABUALIAWwCv&#10;AGIArQBoAKsAbgCpAHUAqAB7AKYAgwCkAIsAogCUAKAAngCeAagAnAK1AJsDxgCZBeIAmAb0AJYI&#10;/wCVCf8AlAn/AJQJ/wCUCf8A/BEAAPEVAADjGQAA1hkAAMwVAADHEAAAxAcKAL0DFAC3BCEAsgYu&#10;AK4IOgCqCUQApwlNAKQKVQCiClwAoApiAJ4LaQCcC28Amwt2AJkMfgCXDIYAlgyQAJQMmgCSDaYA&#10;kQ2zAI8NxQCNDuIAixD2AIkQ/wCIEf8AhxH/AIcR/wCHEf8A9hkAAOcgAADWJAAAyCUAAL8iAAC5&#10;HAAAtBQBALENDgCqDhkApQ8nAKEQMwCdET4AmhFHAJgSTwCVElYAkxJcAJESYwCQE2kAjhNwAIwT&#10;eACLE4EAiRSLAIcUlgCGFaIAhBWwAIMWwQCBF90Afxj0AH0Z/wB8Gf8AfBn/AHsZ/wB7Gf8A7yEA&#10;AN0pAADKLQAAvi8AALUsAACuJwAAqCAAAKMXCACeFhMAmRchAJQZLQCRGjgAjhpBAIsbSQCJG1AA&#10;hxtXAIUcXgCEHGQAghxrAIAccwB/HXwAfR2GAHwekQB6Hp4AeB+rAHcfvAB2INQAdCHwAHIh/wBx&#10;Iv8AcSH/AHEh/wBxIf8A6CgAANIwAADCNQAAtzcAAK01AAClMQAAnisAAJgjAgCSHhAAjSAbAIkh&#10;JwCGIjIAgyM8AIEjRAB+I0sAfCRSAHskWQB5JF8AdyRmAHYlbgB0JXcAcyWBAHEmjQBvJpkAbian&#10;AG0nuABsJ84BaijtAWkp/wFoKf8BaCn/AWgo/wFoKP8B4S4AAMs2AAC8OwAAsT0AAKc9AACfOQAA&#10;lzMAAI8tAACIJwwAgycWAH8oIgB8KS0AeSo3AHcqPwB1KkcAcytOAHErVABwK1sAbitiAGwragBr&#10;LHIAaSx9AGgsiQBmLZYBZS2kAWQutAFjLsoBYS/pAWAv/QFgL/8BYC//AWAv/wFgLv8B2jQAAMU8&#10;AAC3QQAArEMAAKJDAACZQAAAkDoAAIg0AACALggAei0SAHcuHgBzLykAcTAzAG8wOwBtMEMAazFK&#10;AGkxUQBnMVcAZjFeAGQxZgBjMm8AYTJ5AGAyhQFfMpIBXTOhAVwzsQFbNMYBWjTmAVk1+wFZNf8B&#10;WTT/AVk0/wFZNP8B0jgAAMBAAACzRQAAqEgAAJ5IAACVRgAAi0AAAII7AAB5NQQAczMQAG80GgBs&#10;NCUAaTUvAGc1NwBlNj8AYzZGAGI2TQBgNlQAXzZbAF03YwBcN2sAWzd2AVk3ggFYOI8BVjieAVU4&#10;rwJUOcMCUznkAlM6+QFTOf8BUjn/AVM5/wFTOf8BzTwAALxEAACvSQAApEwAAJpMAACRSwAAh0YA&#10;AH1AAABzOwAAbDgNAGg5FwBlOSIAYzorAGA6NABeOjwAXTpDAFs6SgBaO1AAWDtYAFc7YABWO2gA&#10;VTxzAVM8fwFSPI0BUD2cAU89rAJOPsECTT7hAk0++AJNPv8BTT7/AU09/wFNPf8ByUAAALhIAACs&#10;TQAAoVAAAJdRAACOTwAAhEsAAHlFAABuQAAAZj0LAGI9FABfPR4AXD4oAFo+MQBYPjgAVz5AAFU/&#10;RgBUP00AUz9VAFJAXQBQQGYAT0BwAU5AfAFMQYoBS0GaAkpBqwJJQr4CSELeAkhC9gJIQv8CSEL/&#10;AUhB/wFIQf8BxUQAALVLAACpUAAAnlQAAJVUAACLUwAAgFAAAHVKAABqRgAAYUIIAFxBEQBZQhsA&#10;V0IlAFVCLgBTQjUAUUI9AE9CQwBPQ0sATkNSAE1EWgBLRGMASkRuAUlFegFHRYgBRkWYAkVGqQJE&#10;Rr0CQ0bcAkNG9QJDRv8CQ0b/AUNF/wFDRf8BwUcAALJPAACmVAAAnFcAAJJYAACIWAAAflUAAHFP&#10;AABmSgAAXEYFAFdGDwBURhgAUUYiAE9GKwBORjMATEc6AEtHQQBKR0kASUhQAEhIWABHSGEARUls&#10;AERJeAFCSYYBQUmWAUBKpwI/SrsCPkvYAj5K8wI+Sv8CPkn/AT9J/wE/Sf8BvUoAAK9SAACjWAAA&#10;mVsAAJBdAACGXAAAe1kAAG1TAABiTwAAV0wBAFFKDQBOShUATEsfAEpLKABJSzAAR0s4AEZMPwBF&#10;TEYARExOAENNVgBCTV8AQE1qAD9NdgE9ToQBPE6UATtOpQE5T7kCOU/UAjlP8gE5Tv8BOU7/ATlN&#10;/wE6Tf8Buk4AAKxWAAChWwAAl18AAI1hAACDYQAAeF4AAGlYAABfVgAAVFIAAExPCwBJTxIAR1Ac&#10;AEVQJQBDUC0AQlA1AEFRPABAUUQAP1FMAD5SVAA8Ul0AO1JnADpScwA4U4IBN1OSATVTpAE0U7cB&#10;M1TRATNT8QE0U/8BNFL/ATRS/wE0Uv8BtlIAAKlaAACeYAAAlGQAAItmAACAZQAAdGMAAGZeAABc&#10;XAAAUVgAAEdVBwBCVRAAQFUYAD9WIQA9VioAPFYyADtWOQA6V0EAOVdJADhXUQA3WFoANVhlADRY&#10;cQAyWIABMViQAS9ZogEuWbUBLVnPAS1Z7wEuWP8BLlf/AS5X/wEuVv8BslcAAKVfAACbZQAAkWkA&#10;AIdqAAB8agAAcWgAAGNlAABYYgAATV8AAENdAgA8Ww0AOlwUADhcHQA3XCYANV0uADRdNgAzXT4A&#10;Ml1GADFeTgAwXlcAL15iAC1ebgAsX30AKl+OAClfoAAoX7MBJ1/MACdf7QEnXv8BJ13/AShd/wEo&#10;XP8BrVwAAKJkAACYagAAjm4AAINvAAB5bwAAbm4AAGBrAABUaQAASWcAAD9lAAA1YwkAMmMRADBj&#10;GQAvZCEALmQpAC1kMQAsZDkAK2VCACplSgAoZVQAJ2VfACZmawAkZnoAI2aLACJmnQAgZrEAH2bJ&#10;AB9m6wAgZf4AIGT/ACBj/wEhY/8BqWIAAJ5qAACVcAAAinMAAIB1AAB1dQAAaXQAAFxyAABPcQAA&#10;RG8AADpuAAAwbQMAKWwNACdsFAAmbBwAJW0kACRtLAAjbTQAIm09ACFuRgAgblAAHm5bAB1uZwAc&#10;bnYAGm6HABlvmgAYb64AFm/GABZu6QAXbfwAGGz/ABhr/wAYa/8ApGkAAJpxAACQdgAAhnkAAHx7&#10;AABxewAAZHsAAFd6AABKeQAAP3gAADV4AAArdwAAInYHAB12DwAcdxYAG3ceABp3JgAZdy4AGHc3&#10;ABd4QAAVeEoAFHhWABN4YwASeHIAEXiDABB4lwAPeKsADnjDAA535gAOdvoAD3X/ABB1/wAQdP8A&#10;n3EAAJV4AACLfAAAgn8AAHeBAABqggAAXYIAAFCCAABEggAAOIIAAC6CAAAkggAAHIIAABSCCQAR&#10;gxAAEIMWABCDHgAOgycADoMwAA2DOQANg0QADINQAAuDXQAJg2wACIN+AAaDkQAFgqUAA4K7AASB&#10;2wAEgfIABYD/AAZ//wAGf/8AmnkAAJB+AACGgwAAfYUAAG+HAABiiQAAVYoAAEmLAAA9jAAAMYwA&#10;ACaMAAAdjQAAFY4AAA+PAwAKkAwABpARAASPGAADjyAAAY8pAACPMgAAkD0AAJBJAACPVgAAj2UA&#10;AI92AACPigAAjp8AAI60AACNzwAAjO4AAIz7AACL/wAAi/8AlIAAAIuFAACCiQAAdIwAAGaPAABZ&#10;kQAATJMAAECVAAA0lgAAKJYAAB6XAAAVmAAAD5oAAAqbAAACnAkAAJwOAACcEwAAnBoAAJwiAACd&#10;KwAAnTUAAJ1AAACdTgAAnVwAAJ1uAACcgQAAnJcAAJysAACbxgAAmugAAJn5AACZ/wAAmP8AjogA&#10;AIaMAAB4kAAAapQAAFyXAABPmgAAQp0AADaeAAApnwAAH6EAABWiAAAOpAAACKYAAACoAAAAqQQA&#10;AKkKAACpDgAAqRMAAKoaAACqIgAAqysAAKw2AACsRAAArFMAAKxjAACsdwAAq44AAKukAACrvAAA&#10;qt4AAKn0AACp/QAAqf8AiY4AAHuTAABtlwAAX5wAAFGgAABEpAAANqYAACqoAAAeqQAAFKsAAA2u&#10;AAAGsAAAALIAAAC1AAAAtQAAALUDAAC2CQAAtw4AALgSAAC4GQAAuiEAALsrAAC8OAAAvUcAAL1Y&#10;AAC9awAAvYEAAL2ZAAC9sAAAvcwAALzqAAC89wAAu/4AfpUAAHCbAABioAAAU6UAAEaqAAA4rQAA&#10;Kq8AAB6xAAATtAAADLcAAAO5AAAAvAAAAL8AAADCAAAAwgAAAMMAAADEAAAAxgYAAMcMAADIEAAA&#10;yhYAAMwgAADPKwAA0DoAANFLAADRXgAA0nMAANKLAADSpAAA07sAANPYAADT7QAA0/YAc50AAGSj&#10;AABWqQAAR68AADmzAAAqtgAAHbkAABK8AAAKvwAAAMMAAADGAAAAyQAAAM0AAADPAAAA0AAAANIA&#10;AADUAAAA1gAAANkCAADbCAAA3g4AAOETAADkHQAA6CoAAOg8AADpTwAA6WQAAOp8AADrlQAA66wA&#10;AOvCAADs1QAA7OUAZqYAAFisAABJswAAO7kAACu8AAAdwAAAEcQAAAnIAAAAzAAAAM8AAADTAAAA&#10;2QAAAN0AAADgAAAA4QAAAOMAAADlAAAA5wAAAOoAAADsAAAA7gQAAPELAAD1EgAA+BwAAPsrAAD9&#10;PgAA/lMAAP5qAAD/gwAA/5sAAP+uAAD/vgAA/8oA/wASAP8AEAD/ABEA/wATAP8AGQD/ACYA/wA0&#10;AP8AQQD/AE0A/wBYAP8AYgD/AGsA/wBzAP8AegD/AIEA/wCHAP8AjQD/AJMA/wCZAP8AoAD/AKcA&#10;/gCvAPwAugD6AMkA+QDhAPgA8wD3AP8A9gD/APUA/wDxAP8A6QD/AOQA/wDhAP8A/wAPAP8ADQD/&#10;AA0A/wAOAP8AFAD/ACEA/wAuAP8APAD/AEgA/wBTAP8AXQD/AGYA/gBtAPwAdQD7AHsA+QCCAPgA&#10;iAD3AI4A9gCUAPQAmwDzAKIA8QCqAO8AtADtAMEA6wDVAOoA7ADoAPwA5wD/AOUA/wDmAP8A4AD/&#10;ANkA/wDUAP8A/wALAP8ACAD/AAYA/wAJAP8AEAD/ABwA/wApAP8ANgD/AEIA+wBOAPcAVwD0AGAA&#10;8gBoAO8AbwDtAHYA7AB8AOoAggDoAIgA5wCOAOUAlQDjAJwA4QCkAN8ArgDdALkA2gDKANcA5ADU&#10;APYA0QD/ANAA/wDQAP8AzwD/AMsA/wDHAP8A/wADAP8AAAD/AAAA/wAEAP8ADQD6ABYA9gAjAPMA&#10;MADwADwA7QBHAOkAUQDlAFoA4gBiAN8AaQDdAG8A2gB2ANgAfADUAIIA0gCIANAAjwDNAJYAywCe&#10;AMkAqADHALMAxQDBAMIA2ADAAO8AvwD+AL4A/wC9AP8AvAD/ALwA/wC8AP8A/wIAAP8AAAD/AAAA&#10;/wAAAPQABwDtABEA6AAcAOMAKQDfADUA2wBBANYASwDRAFQAzQBcAMoAYwDIAGkAxgBvAMMAdQDB&#10;AHsAvwCCAL4AiAC8AJAAugCYALgAogC1AKwAswC5ALEAywCvAOcArgD4AKwA/wCrAP8ArAD/AKwA&#10;/wCrAP8A/wQAAP8AAAD2AAAA7gAAAOcAAADfAAwA1gAVAM8AIgDKAC4AxwA6AMMARADAAE0AvABV&#10;ALkAXAC3AGMAtQBpALMAbwCxAHUArwB7AK0AggCrAIoAqQCSAKcAnAClAKYAowCzAKEAwwCfAN4A&#10;ngDyAJ0A/wCcAP8AnAD/AJsA/wCbAP8A/wcAAPYJAADpCwAA3woAANUEAADOAAUAxgAQAMAAGgC7&#10;ACcAtwAyALMAPQCwAEYArQBPAKoAVgCoAFwApgBjAKQAaACiAG8AoQB1AJ8AfACdAIQAmwCNAJkA&#10;lwCXAKIAlQCuAJMAvQCRANMAkADtAI8A/ACOAP8AjQH/AI0B/wCNAf8A+Q4AAOoSAADcFQAAzRUA&#10;AMQRAAC+DAAAugIKALQAEgCuAB4AqgAqAKYANQCiAD8AoABIAJ0BUACbAlYAmQJcAJcDYwCVA2kA&#10;kwNvAJEEdgCQBH8AjgWIAIwFkgCKBp4AiAaqAIYHugCFCM8AhArrAIIL/ACBDP8AgAz/AIAM/wCA&#10;DP8A8RUAAOAdAADNIAAAwSEAALgdAACxFwAArBAAAKgJDQCiBxYAnQkjAJkKLgCVCzgAkwxBAJAM&#10;SQCODVAAjA1XAIoNXQCIDWMAhw1qAIUOcQCDDnoAgg6EAIAOjwB+D5sAfA+oAHsQuAB6EM4AeBHs&#10;AHYS/wB1Ev8AdBP/AHQT/wB0E/8A6B4AANMmAADDKgAAuCoAAK4oAACnIwAAoBwAAJsTAwCWDxAA&#10;kBAbAIwRJwCJEjIAhhM7AIQTQwCCFEsAgBRRAH4UVwB8FF4AexVlAHkVbAB3FXQAdhZ+AHQWigBy&#10;F5YAcRekAG8YtABuGMkAbRnoAGsa/ABqG/8Aahv/AGob/wBqG/8A4CYAAMotAAC8MQAAsDMAAKcx&#10;AACfLAAAlyYAAJAfAACKFwwAhRgWAIEZIgB+GiwAexs2AHkbPgB3HEUAdRxMAHMcUwBxHVkAcB1g&#10;AG4dZwBtHnAAax56AGoehQBoH5IAZx+gAGUgsABkIcUAYyHkAGIi+gBhIv8AYSL/AGEi/wBhIv8A&#10;1ywAAMM0AAC2OAAAqjkAAKE4AACYNQAAkC8AAIgoAACAIQgAeyASAHchHQB0IicAcSIxAG8jOQBt&#10;I0EAayNIAGkjTgBoJFUAZiRbAGUkYwBjJWsAYiV1AGElgQBfJo4AXiadAF0nrQBbKMEAWyjgAFop&#10;9wBZKf8AWSn/AFkp/wBZKP8AzzIAAL45AACxPQAApj8AAJw/AACTPAAAijYAAIEwAAB5KgMAciYP&#10;AG4nGQBrKCMAaSgsAGYpNQBlKTwAYylDAGEqSgBgKlEAXipXAF0qXwBcK2gAWityAFksfQBYLIsA&#10;Vi2aAFUtqgBULr0AUy7cAFIv9QBSL/8AUi7/AFIu/wBSLv8AyjYAALo9AACtQgAAokQAAJhEAACP&#10;QQAAhTwAAHs3AAByMQAAaywMAGctFQBkLR8AYS4oAF8uMQBdLjkAXC9AAFovRgBYL00AVy9UAFYw&#10;XABVMGQAUzFuAFIxegBRMYgAUDKXAE4yqABNM7sATTTYAEw08wBMNP8ATDT/AEwz/wBMM/8AxjoA&#10;ALZCAACpRgAAnkkAAJVJAACLRwAAgUIAAHc9AABtNwAAZDIJAGAyEgBdMhwAWjIlAFgzLQBWMzUA&#10;VTM8AFM0QwBSNEoAUTRRAFA0WQBPNWEATTVsAEw2dwBLNoUASjeVAEg3pgBHOLgBRzjTAUY48QFG&#10;OP8BRjj/AEY4/wBGN/8AwT4AALJFAACmSgAAnE0AAJJNAACISwAAfkcAAHNCAABpPQAAXzcGAFo2&#10;EABXNxgAVDciAFI3KgBQNzIATzg5AE04QABMOEcASzhOAEo5VgBJOV8ASDppAEc6dQBFO4MARDuT&#10;AEM8pAFCPLYBQT3QAUE98AFBPf8BQTz/AUE8/wFBPP8AvkIAAK9JAACjTgAAmVAAAI9RAACFUAAA&#10;e0wAAG9GAABlQgAAWj0CAFQ7DgBROxUATzsfAE07JwBLOy8ASTw2AEc8PQBHPEQARj1LAEU9VABE&#10;PlwAQz5nAEI/cwBAP4EAPz+RAD5AogA9QLUBPEHOATxB7gE8Qf8BPED/ATxA/wE9P/8BukUAAKxM&#10;AAChUQAAl1QAAI1VAACDVAAAeFEAAGxLAABhRwAAVkIAAE9ADABMPxMASUAcAEdAJABGQCwAREAz&#10;AENAOgBCQUIAQUFJAEBCUQA/QloAPkNlAD1DcQA7Q38AOkSPADlEoAA4RbMBN0XLATdF7AE3Rf8B&#10;N0T/AThE/wE4Q/8At0kAAKlQAACeVQAAlFgAAItZAACAWAAAdlYAAGhQAABdTAAAU0gAAEpFCQBG&#10;RBEAREQZAEJEIgBBRSkAP0UxAD5FOAA9RT8APEZHADtGTwA6R1gAOUdiADhIbgA2SHwANUiNADRJ&#10;ngAzSbEAMknJADFJ6wAySf4AMkj/ADJI/wAzSP8AtEwAAKdUAACcWQAAklwAAIhdAAB+XQAAc1oA&#10;AGVVAABbUgAAUE4AAEZKBQBASQ4APkkWAD1JHgA7SiYAOkouADlKNQA4Sz0AN0tEADZLTQA0TFYA&#10;M0xgADJMbAAxTXoAME2LAC5NnAAtTq8ALE7HACxO6QAsTf0ALU3/AC1M/wAtTP8AsFAAAKRYAACZ&#10;XQAAj2EAAIZiAAB7YQAAcF8AAGJbAABYWAAATlUAAENRAQA7TwwAOE8TADZPGwA1TyMANFArADNQ&#10;MgAyUDoAMVBCADBRSgAuUVMALVJdACxSaQArUngAKVKIAChTmgAnU60AJlPFACZT5wAmU/wAJ1L/&#10;ACdR/wAnUf8ArFUAAKBcAACWYgAAjWYAAINnAAB4ZgAAbWUAAGBhAABVXgAASlsAAD9YAAA1VggA&#10;MVUQADBWFwAuVh8ALVYnACxWLwArVzYAKlc+AClXRwAoV1AAJlhaACVYZwAkWHUAI1mGACFZmAAg&#10;WasAH1nCAB9Z5QAfWPoAIFj/ACBX/wAhV/8AqFoAAJ1iAACTZwAAimsAAH9sAAB1bAAAamsAAF1o&#10;AABRZQAARmMAADtgAAAxXgMAKl0NAChdEwAmXRsAJV4jACReKgAjXjIAIl46ACFeQwAgX0wAH19X&#10;AB5fYwAcYHEAG2CCABlglQAYYKkAF2DAABZg4gAXX/kAGF7/ABle/wAZXf8ApGAAAJloAACQbgAA&#10;hnAAAHxyAABycgAAZnEAAFhuAABMbAAAQWsAADZpAAAtZwAAI2YIAB9mDwAdZhUAHGYdABtmJQAa&#10;Zi0AGWc1ABhnPgAXZ0gAFmdTABVoXwATaG4AEmh/ABFokgAQaKYAD2i9AA5o4AAQZ/cAEGb/ABFl&#10;/wARZf8An2cAAJZvAACMcwAAgnYAAHh4AABteAAAYHcAAFN2AABGdAAAO3MAADFyAAAncQAAHnEA&#10;ABZwCgATcBAAE3AXABJwHwARcScAEHEvABBxOAAOcUIADnFOAA1xWwAMcWkAC3F6AApxjQAIcaEA&#10;BnG2AAZw0gAHcO8ACG//AAlu/wAJbv8Am28AAJF1AACHeQAAfnwAAHR+AABmfgAAWX4AAE1+AABA&#10;fQAANX0AACp8AAAhfAAAGHwAABF8BAAMfAwACnwRAAl8GQAIfCEAB3wpAAZ8MgAEfD0AA3xIAAF8&#10;VQAAfGMAAHx0AAB8hwAAe5wAAHuxAAB6ywAAeesAAHn6AAB5/wAAeP8AlncAAIx8AACDgAAAeYMA&#10;AGyEAABehQAAUYYAAEWHAAA5hwAALYcAACOHAAAahwAAEocAAA2IAQAGiQoAAYkPAACJFAAAiBsA&#10;AIgjAACJLAAAiTYAAIlCAACITgAAiF0AAIhtAACIgQAAh5UAAIerAACGxAAAheYAAIT4AACE/wAA&#10;hP8AkH4AAIeDAAB+hwAAcYkAAGOLAABWjQAASY8AADyRAAAwkQAAJJEAABqSAAASkwAADZQAAAaV&#10;AAAAlgYAAJYMAACVEAAAlhUAAJYdAACWJAAAli4AAJY5AACWRgAAllUAAJZlAACWeAAAlY4AAJWk&#10;AACUvAAAk98AAJP1AACS/wAAkv8Ai4YAAIOKAAB1jQAAZ5AAAFmUAABMlwAAP5kAADKaAAAmmwAA&#10;G5wAABKdAAAMnwAABKAAAACiAAAAowEAAKMHAACjDAAAoxAAAKQVAACkHAAApSUAAKYvAACmPAAA&#10;pksAAKZbAACmbgAApYQAAKWbAACkswAAo9AAAKPvAACi/AAAov8Aho0AAHiRAABqlQAAXJkAAE6d&#10;AABBoAAAM6IAACajAAAbpQAAEacAAAqpAAABqwAAAK0AAACvAAAAsAAAALAAAACwBQAAsQsAALIP&#10;AACzFAAAtBsAALUkAAC3MAAAtz8AALdQAAC3YgAAt3gAALeQAAC2qQAAtsIAALbkAAC29QAAtf4A&#10;e5MAAG2YAABfnQAAUKIAAEKmAAA0qQAAJqsAABqtAAAQrwAACbIAAAC0AAAAtwAAALoAAAC8AAAA&#10;vQAAAL4AAAC+AAAAwAIAAMEIAADCDQAAxBIAAMYZAADJJAAAyjIAAMtDAADLVQAAzGoAAMyDAADM&#10;nAAAy7UAAMzOAADM6QAAzPYAcJsAAGGhAABSpgAARKsAADawAAAnsgAAGrUAABC4AAAHuwAAAL4A&#10;AADBAAAAxAAAAMgAAADLAAAAywAAAM0AAADOAAAA0AAAANIAAADVAwAA2AoAANsQAADeGAAA4iQA&#10;AOM1AADkSAAA5VwAAOZzAADmjQAA5qUAAOa8AADm0wAA5+cAY6QAAFWqAABGsAAAOLUAACi5AAAa&#10;vAAAD8AAAAXEAAAAxwAAAMsAAADPAAAA1AAAANgAAADcAAAA3QAAAN8AAADhAAAA4wAAAOUAAADo&#10;AAAA6gAAAO0GAADxDgAA9RYAAPglAAD5OAAA+U0AAPpjAAD7fAAA/JUAAPyqAAD8uwAA/csA/wAP&#10;AP8ADgD/AA4A/wAQAP8AFgD/ACMA/wAwAP8APQD/AEkA/wBUAP8AXgD/AGYA/wBuAP8AdgD/AHwA&#10;/wCCAP8AiQD/AI8A/wCVAP4AmwD9AKMA+wCrAPoAtQD5AMMA9wDbAPYA8AD0AP8A8wD/APIA/wDs&#10;AP8A4gD/ANwA/wDWAP8A/wAMAP8ACQD/AAgA/wAKAP8AEgD/AB4A/wArAP8AOAD/AEQA/wBPAP8A&#10;WQD+AGEA/ABpAPoAcAD4AHcA9wB9APYAgwD0AIkA8gCPAPEAlgDvAJ0A7QClAOwArwDqALwA6ADN&#10;AOYA6ADkAPoA4wD/AOIA/wDgAP8A1QD/AM4A/wDLAP8A/wAGAP8AAQD/AAAA/wAEAP8ADgD/ABkA&#10;/wAlAP0AMgD7AD4A9wBJAPMAUwDwAFwA7gBjAOwAagDqAHEA6AB3AOYAfQDkAIMA4gCJAOAAkADe&#10;AJcA3ACfANkAqQDWALQA0wDEANAA3gDOAPMAzAD/AMsA/wDKAP8AyAD/AMIA/wC+AP8A/wAAAP8A&#10;AAD/AAAA/wAAAPsACwD2ABMA8QAgAO0ALADqADgA5wBDAOMATQDgAFYA3ABdANkAZADVAGsA0gBx&#10;ANAAdgDOAHwAzACDAMoAiQDIAJEAxgCZAMQAowDBAK0AvwC7AL0AzwC7AOsAuQD8ALcA/wC3AP8A&#10;tgD/ALQA/wCxAP8A/wAAAP8AAAD/AAAA9gAAAO4ABQDnAA8A4QAZANsAJQDVADEA0gA8AM4ARgDK&#10;AE8AxwBXAMQAXgDBAGQAvwBqAL0AcAC7AHYAuQB8ALgAgwC2AIoAswCTALEAnACvAKcArQCzAKsA&#10;xQCpAOEApwD1AKYA/wClAP8ApAD/AKQA/wCkAP8A/wAAAPwAAADxAAAA6AAAAOAAAADUAAsAzAAT&#10;AMcAHwDCACoAvwA1ALwAPwC4AEgAtQBQALMAVwCwAF4ArgBkAKwAaQCrAG8AqQB1AKcAfAClAIQA&#10;owCMAKEAlgCfAKEAnQCtAJoAvACYANIAlwDuAJUA/gCUAP8AlQD/AJUA/wCVAP8A/AEAAPAFAADj&#10;BwAA1QUAAMwAAADFAAQAvgAOALgAFwCzACMArwAuAKsAOACpAEEApgBKAKMAUQChAFcAnwBdAJ0A&#10;YwCbAGkAmgBvAJgAdgCWAH0AlACGAJIAkACQAJsAjgCnAIwAtgCKAMkAiADnAIcA+QCHAP8AhgD/&#10;AIYA/wCGAP8A9AwAAOQQAADREgAAxREAAL0OAAC2CAAAsQAIAKsAEQCmABsAoQAmAJ4AMQCaADoA&#10;mABDAJUASgCTAFEAkQBXAI8AXQCOAGMAjABpAIoAcACIAHcAhgCAAIQAiwCCAJYAgACjAH4AsQB9&#10;AMQAewLhAHoD9QB6Bf8AeQX/AHgG/wB4Bv8A6hMAANYaAADGHQAAuhwAALEZAACqEwAApA0AAJ8F&#10;DACZABQAlQAfAJECKQCNAzMAiwQ8AIgFRACGBksAhAZRAIIHVwCBB10AfwdjAH0IagB7CHIAegh8&#10;AHgJhgB2CZIAdAqgAHMKrwBxC8EAcAzfAG8N9gBuDv8AbQ7/AG0O/wBtDv8A4RwAAMsjAAC8JgAA&#10;sSYAAKgkAACgHgAAmRgAAJMQAgCOCw4AiAsXAIQMIgCBDSwAfg01AHwOPQB6DkUAeA5LAHcOUQB1&#10;D1gAcw9eAHEQZQBwEG4AbhB3AGwQggBrEI8AaRGdAGgRrQBmEsAAZRLfAGQT9gBjFP8AYxT/AGIU&#10;/wBiFP8A1iQAAMMqAAC1LgAAqi8AAKAtAACYKAAAkCIAAIkbAACCEwgAfRESAHkSHAB2EycAcxQw&#10;AHEUOABvFT8AbRVGAGwVTABqFlMAaBZZAGcWYQBlFmkAZBdyAGIXfgBhGIsAXxiZAF4ZqQBcGbwA&#10;XBrYAFob8wBaHP8AWRz/AFkc/wBZHP8AzSoAAL0xAACvNQAApDYAAJs0AACSMQAAiSsAAIElAAB5&#10;HQMAcxgOAG8ZGABsGiIAaRsrAGcbMwBlHDsAZBxBAGIdSABgHU4AXx1VAF0dXABcHmQAWx5uAFkf&#10;eQBYH4cAViCWAFUgpgBUIbgAUyHSAFIi8QBSI/8AUiP/AFIi/wBSIv8AyC8AALg2AACrOgAAoDwA&#10;AJY7AACNOAAAgzIAAHotAAByJgAAaiAMAGYgEwBjIR0AYSEmAF8iLwBdIjYAWyI9AFojRABYI0oA&#10;VyNRAFUjWABUJGEAUyRqAFEldgBQJYMATyaTAE4nowBMJ7UATCjOAEso7gBLKf8ASyj/AEso/wBL&#10;KP8AwzQAALM7AACnPwAAnEEAAJJAAACJPgAAfzkAAHUzAABsLQAAYycIAF4mEQBcJhkAWSciAFcn&#10;KwBVKDIAVCg5AFIoQABRKEYAUClNAE4pVQBNKV0ATCpnAEsqcwBJK4AASCuQAEcsoQBGLbMARS3L&#10;AEUu7ABELv8ARC7/AEUt/wBFLf8AvjgAALA/AACkQwAAmUUAAI9FAACFQwAAez4AAHE5AABnNAAA&#10;Xi4EAFgrDgBVKxYAUiwfAFAsJwBPLC8ATS02AEwtPABKLUMASS1KAEguUgBHLloARi9kAEUvcABD&#10;MH4AQjCNAEExngBAMrEAPzLIAD8z6gA/M/4APzL/AD8y/wA/Mv8AuzwAAK1DAAChRwAAlkkAAIxJ&#10;AACDSAAAeEQAAG0+AABjOQAAWjQAAFIwDABPMBMATDAcAEowJABJMSsARzEyAEYxOQBEMUAAQzJH&#10;AEIyTwBBM1gAQDNiAD80bQA+NHsAPTWLADw2nAA7Nq8AOjfGADk36AA5N/wAOjf/ADo2/wA6Nv8A&#10;t0AAAKpGAACeSwAAlE0AAIpOAACATAAAdUgAAGpDAABgPgAAVjkAAE01CQBJNBEARzUZAEU1IQBD&#10;NSgAQTUvAEA1NgA/Nj0APjZFAD03TQA8N1UAOzhgADo4awA5OXkAODmJADc6mwA1Oq0ANTvEADQ7&#10;5gA0O/sANTv/ADU6/wA1Ov8AtEMAAKdKAACcTgAAklEAAIhSAAB+UAAAc00AAGdIAABcRAAAUj8A&#10;AEg6BgBEOQ8AQTkWAD85HgA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3PFMANjxdADU9aQA0PXcA&#10;Mz6HADE+mQAwP6sALz/CAC8/5AAvP/oAMD//ADA+/wAwPv8AsUcAAKRNAACZUgAAj1UAAIZWAAB8&#10;VQAAcVIAAGRMAABZSQAAT0UAAEVAAwA/Pg0APD4TADo+GwA5PiMANz4qADY/MQA1PzgAND9AADNA&#10;SAAyQFEAMUFbADBBZwAuQnUALUKFACxDlwArQ6oAKkPAAClE4gAqQ/kAKkP/ACtC/wArQv8ArkoA&#10;AKFRAACXVgAAjVkAAINaAAB5WgAAblcAAGFSAABXTgAATUsAAENHAAA6QwoANkMRADRDGAAzQyAA&#10;MkQnADFELwAwRDYAL0U9AC1FRgAsRU8AK0ZZACpGZAApR3IAKEeDACZHlQAlSKgAJEi+ACNI4AAk&#10;SPcAJUf/ACVH/wAmR/8Aqk8AAJ9VAACUWgAAi14AAIFfAAB3XgAAa1wAAF9YAABVVQAAS1EAAEBN&#10;AAA1SgcAMEkOAC5JFQAtSR0ALEkkACtKKwAqSjMAKEo7ACdLQwAmS0wAJUtWACRMYgAjTHAAIUyA&#10;ACBNkwAfTaYAHk27AB1O3QAeTfYAHkz/AB9M/wAgS/8Ap1MAAJxaAACSXwAAiGMAAH5kAAB0YwAA&#10;aWEAAFxeAABSWwAAR1gAADxVAAAyUgIAKlAMACdPEgAmUBkAJVAgACRQKAAjUC8AIlE3ACFRQAAg&#10;UUkAHlJTAB1SXwAcUm0AGlN9ABlTkAAYU6QAFlO5ABVT2QAWU/QAF1L/ABhR/wAZUf8Ao1kAAJhg&#10;AACPZQAAhWgAAHtpAABxaQAAZmcAAFlkAABNYQAAQl8AADhcAAAuWgAAJVgIACBXDgAeVxQAHVcc&#10;ABxYIwAbWCsAGlgzABlYPAAYWEUAFllQABVZWwAUWWkAE1p6ABJajQARWqEAEFq3AA5a1QAQWfMA&#10;EFn/ABFY/wARWP8An18AAJVmAACMawAAgm0AAHhuAABubwAAYm0AAFVqAABIaAAAPmYAADNlAAAp&#10;YwAAIGEBABhgCwAVYBAAFGAXABNgHgASYCYAEmAuABFhNwAQYUAAD2FLAA5hWAANYWYADGJ2AAti&#10;iQAKYZ0ACWGyAAhhywAIYesACWD9AApf/wALX/8Am2YAAJJtAACIcQAAfnMAAHV1AABqdAAAXHMA&#10;AE9yAABDcAAAOG8AAC1uAAAkbAAAG2sAABNrBAAOagwADWoSAAxqGQALaiEACmopAAlqMgAIajwA&#10;B2tHAAVrUwAEa2EAAmtxAABqhAAAapgAAGqtAABpxgAAaecAAGn4AABo/wAAaP8Al20AAI1zAACE&#10;dwAAe3oAAHB7AABjewAAVnoAAEl6AAA9eQAAMXgAACd3AAAddgAAFXYAAA92AgAJdgoABHYPAAB2&#10;FQAAdhwAAHYkAAB1LAAAdTYAAHVBAAB1TgAAdVwAAHVsAAB1fgAAdJMAAHSoAABzwAAAc+MAAHL3&#10;AABy/wAAcf8AknUAAIl6AACAfgAAdoAAAGmBAABbggAAToIAAEGCAAA1gwAAKYIAAB+BAAAWgQAA&#10;EIIAAAqCAAACgwcAAIINAACCEQAAghcAAIIeAACCJgAAgi8AAII7AACCRwAAglUAAIFlAACBeAAA&#10;gY0AAICiAAB/ugAAf90AAH70AAB9/wAAff8AjXwAAISBAAB7hAAAboYAAGCIAABSigAARYsAADmM&#10;AAAsjAAAIYwAABeMAAAQjQAACY4AAAKPAAAAkAMAAI8JAACPDgAAjxIAAJAYAACQHwAAkCgAAJAy&#10;AACQPwAAkE0AAJBdAACPcAAAj4UAAI6cAACOswAAjdAAAIzwAACL/gAAi/8AiIQAAICIAAByiwAA&#10;ZI0AAFaQAABIkwAAO5UAAC6WAAAilgAAF5cAAA+YAAAImQAAAJsAAACdAAAAnQAAAJ0DAACdCQAA&#10;nQ0AAJ4RAACeFwAAnx8AAJ8pAACgNQAAoEMAAKBUAACgZgAAn3sAAJ6TAACeqwAAncYAAJ3pAACc&#10;+QAAnP8Ag4sAAHWOAABnkgAAWZYAAEuZAAA9nAAAMJ4AACOfAAAXoAAADqIAAAekAAAApgAAAKgA&#10;AACqAAAAqgAAAKoAAACrAQAAqwcAAKwMAACtEAAArhYAAK8eAACxKQAAsTgAALFIAACxWgAAsW8A&#10;ALGIAACxoAAAsLoAAK/dAACv8gAAr/0AeJEAAGqWAABcmgAATZ8AAD+jAAAxpgAAI6cAABepAAAO&#10;qwAABa4AAACwAAAAsgAAALUAAAC3AAAAtwAAALgAAAC5AAAAugAAALwDAAC9CQAAvg4AAMAUAADD&#10;HgAAxSsAAMU8AADGTgAAxmIAAMZ6AADGlAAAxq0AAMbIAADF5QAAxfMAbJkAAF6eAABPpAAAQagA&#10;ADKsAAAkrwAAFrEAAA20AAADtwAAALoAAAC9AAAAwAAAAMQAAADGAAAAxgAAAMgAAADJAAAAywAA&#10;AMwAAADOAAAA0AYAANMNAADYEwAA3B4AAN4tAADfQAAA4FQAAOFrAADhhQAA4Z8AAOG3AADhzwAA&#10;4eYAYKEAAFKnAABDrQAANLIAACW1AAAXuQAADbwAAAG/AAAAwwAAAMcAAADKAAAAzwAAANMAAADW&#10;AAAA1wAAANoAAADcAAAA3wAAAOEAAADjAAAA5gAAAOkBAADsCwAA8BIAAPMfAAD0MQAA9kYAAPdc&#10;AAD4dAAA+I8AAPmmAAD5uAAA+MkA/wANAP8ACwD/AAsA/wAOAP8AEwD/AB8A/wAsAP8AOQD/AEUA&#10;/wBQAP8AWQD/AGIA/wBqAP8AcQD/AHcA/wB+AP8AhAD+AIoA/QCQAPwAlwD6AJ4A+QCnAPcAsQD2&#10;AL4A9QDSAPMA7ADxAP4A8AD/APAA/wDmAP8A3AD/ANIA/wDNAP8A/wAHAP8ABAD/AAIA/wAGAP8A&#10;EAD/ABsA/wAnAP8AMwD/AD8A/wBKAP4AVAD7AF0A+QBkAPcAawD1AHIA8wB4APIAfgDwAIQA7wCK&#10;AO0AkQDsAJkA6gChAOgAqwDmALYA5ADHAOIA4wDgAPcA3gD/AN0A/wDZAP8AzAD/AMUA/wDBAP8A&#10;/wAAAP8AAAD/AAAA/wABAP8ADQD/ABYA/AAiAPkALgD2ADkA8wBFAO8ATgDsAFcA6QBeAOYAZQDk&#10;AGwA4gByAOAAdwDfAH4A3QCEANsAiwDYAJIA1QCbANIApADPAK8AzQC+AMsA1QDJAO8AxwD/AMUA&#10;/wDEAP8AvgD/ALgA/wC1AP8A/wAAAP8AAAD/AAAA/gAAAPcACQDxABEA6wAcAOcAKADkADMA4QA+&#10;AN0ASADYAFEA0wBYANAAXwDOAGUAzABrAMoAcQDIAHcAxgB9AMQAhADCAIwAwACUAL4AngC7AKgA&#10;uQC2ALcAyAC1AOYAswD6ALEA/wCwAP8AsAD/AKwA/wCpAP8A/wAAAP8AAAD6AAAA8QAAAOgAAwDg&#10;AA0A2AAWANEAIgDNAC0AygA3AMYAQQDCAEoAvwBSAL0AWQC6AF8AuABlALcAagC1AHAAswB2ALEA&#10;fQCvAIUArQCNAKsAlwCpAKEApwCuAKUAvgCiANgAoADyAJ8A/wCeAP8AngD/AJ4A/wCcAP8A/wAA&#10;APcAAADrAAAA4QAAANYAAADLAAkAxQARAL8AGwC7ACYAtwAxALQAOgCxAEMArgBLAKsAUgCpAFgA&#10;pwBeAKYAZACkAGkAogBwAKAAdgCeAH4AnACGAJoAkACYAJsAlgCnAJQAtgCSAMoAkADpAI8A/ACO&#10;AP8AjQD/AIwA/wCNAP8A+AAAAOkCAADbAwAAzAEAAMQAAAC9AAIAtgANALAAFQCrACAApwAqAKQA&#10;NAChADwAngBEAJwASwCaAFIAmABYAJYAXQCVAGMAkwBpAJEAcACPAHcAjQCAAIsAigCJAJUAhwCh&#10;AIUArwCDAMEAgQDgAIAA9QB/AP8AfwD/AH8A/wB/AP8A7goAANwOAADKEAAAvg4AALULAACvAwAA&#10;qQAHAKMAEACeABgAmQAjAJYALACTADUAkAA+AI4ARQCMAEsAigBRAIgAVwCGAF0AhQBjAIMAagCB&#10;AHEAfwB6AH0AhAB7AI8AeQCcAHcAqgB1ALsAdADUAHIA8AByAP8AcgD/AHEA/wBxAP8A4xEAAM0X&#10;AAC/GQAAsxkAAKoVAACjEAAAnQoAAJcBCgCRABIAjQAbAIkAJQCFAC8AgwA3AIAAPgB+AEUAfQBL&#10;AHsAUQB5AFcAeABdAHYAZAB0AWsAcgF0AHACfwBuAosAbAOYAGsDpgBpBLcAaAXOAGcH7ABmCP0A&#10;Zgn/AGUJ/wBlCf8A1hoAAMQgAAC2IwAAqyMAAKEgAACZGwAAkhQAAIwOAQCGBw0AgAQUAHwGHgB5&#10;BygAdggwAHQIOAByCT8AcAlFAG8KTABtClIAbApYAGoLXwBoC2cAZwtwAGUMegBjDIcAYgyVAGAN&#10;pABfDbYAXg3OAFwO7QBcD/8AWxD/AFsQ/wBbEP8AzSEAALwoAACvKwAApCsAAJopAACSJAAAiR8A&#10;AIIYAAB7EQUAdQ0PAHENFwBuDiEAaw4qAGkPMgBnEDkAZRBAAGQQRgBjEE0AYRBTAF8RWgBeEWIA&#10;XBFrAFsRdgBZEoMAWBKSAFYTogBVE7QAVBPLAFMU7ABSFf8AUhb/AFIV/wBSFf8AxigAALYuAACp&#10;MgAAnzIAAJUxAACMLQAAgycAAHohAAByGgAAaxMLAGcTEwBkFBwAYRQlAF8VLQBdFTQAXBU7AFsW&#10;QgBZFkgAWBZPAFYXVgBVF14AUxdnAFIYcgBQGH8ATxmOAE4anwBMGrAASxvHAEsb6QBKHP0AShz/&#10;AEoc/wBKHP8AwS0AALE0AAClNwAAmjgAAJA3AACHNAAAfS8AAHQpAABsIwAAZBwHAF4ZEABbGhgA&#10;WRshAFcbKQBVGzAAVBw3AFIcPQBRHEQATx1LAE4dUgBNHVoASx5jAEoebgBJH3wARx+LAEYgnABF&#10;Ia4ARCHEAEMi5gBDIvwAQyL/AEMi/wBDIv8AvDIAAK04AAChPAAAlz4AAI09AACDOgAAeTUAAG8w&#10;AABmKgAAXiQCAFcgDQBUIBQAUSAdAE8hJQBOISwATCEzAEsiOgBJIkAASCJHAEciTgBGI1cARCNg&#10;AEMkawBCJHkAQSWIAD8mmQA+JqsAPSfBAD0n4wA9KPoAPSj/AD0n/wA9J/8AuDYAAKo9AACeQAAA&#10;lEIAAIpCAACAPwAAdjsAAGw2AABiMAAAWSoAAFElCwBNJREASyUZAEklIQBHJigARSYvAEQmNgBD&#10;Jj0AQidEAEEnSwA/KFQAPihdAD0paQA8KXYAOyqGADkrlwA4K6kANyy/ADcs4AA3LPgANyz/ADcs&#10;/wA4LP8AtToAAKdAAACcRAAAkUYAAIdGAAB9RAAAc0AAAGg7AABfNgAAVTEAAEwrBwBHKQ8ARSoW&#10;AEMqHgBBKiUAPyosAD4rMwA9KzkAPCtBADssSAA6LFEAOS1bADguZgA2LnMANS+DADQvlQAzMKcA&#10;MjC9ADEx3gAxMfcAMjH/ADIw/wAzMP8AsT4AAKREAACZSAAAj0oAAIVKAAB7SQAAcEUAAGVAAABb&#10;OwAAUjYAAEgxBABCLg0APy4TAD0uGwA7LiIAOS8pADgvLwA3LzYANjA+ADUwRgA0MU8AMzFZADIy&#10;ZAAxMnEAMDOBAC80kwAuNKYALDW7ACw12wAsNfUALTX/AC00/wAuNP8ArkEAAKJIAACXTAAAjU4A&#10;AINOAAB5TQAAbkoAAGJFAABYQAAATjwAAEU3AAA9MwsAOTMRADczGAA2Mx8ANDMmADMzLQAyNDQA&#10;MTQ8ADA1RAAvNUwALjZWAC02YgAsN28AKzd/ACo4kQAoOKQAJzm5ACY52AAnOfQAKDn/ACg4/wAp&#10;OP8Aq0UAAJ9LAACUTwAAi1IAAIFTAAB3UgAAbE8AAF9JAABWRgAATEIAAEI9AAA4OAgANDgPADI4&#10;FQAxOB0ALzgkAC44KwAtOTIALDk5ACs6QQAqOkoAKTtUACg7XwAnPG0AJTx9ACQ9jwAjPaIAIj23&#10;ACE+1AAhPvMAIj3/ACM9/wAjPP8AqEkAAJ1PAACSUwAAiVYAAH9XAAB1VgAAalMAAF1PAABTTAAA&#10;SkgAAEBEAAA2QAUALz0NAC09EwArPRoAKj4hACk+KAAoPi8AJz43ACY/PwAkP0gAI0BSACJAXQAh&#10;QWoAIEF6AB5BjQAdQqAAHEK1ABtC0QAbQvEAHEL/AB1B/wAeQf8ApU0AAJpTAACQWAAAhlsAAH1c&#10;AAByWwAAZ1gAAFtUAABRUgAASE4AAD1KAAAzRwAAKkMLACZDEAAlQxYAJEMeACNEJQAiRCwAIUQ0&#10;ACBFPAAeRUUAHUVPABxGWgAbRmgAGUZ4ABhHigAXR54AFkezABRIzgAVR+8AFkf/ABdG/wAXRv8A&#10;olIAAJdYAACNXQAAhGAAAHphAABwYAAAZV4AAFlaAABPWAAARFQAADlRAAAvTgAAJksGACBKDgAe&#10;ShMAHUoaABxKIQAbSygAGkswABlLOAAXS0IAFkxMABVMVwAUTGUAE011ABJNiAARTZwAEE2xAA5O&#10;zAAPTe4AEE3/ABFM/wARTP8AnlcAAJRdAACLYgAAgWUAAHdmAABtZgAAY2QAAFZhAABKXgAAP1sA&#10;ADVYAAArVgAAIlQBABpSCgAWUhAAFVIWABRSHQATUiQAElIsABFSNAARUj4AEFNIAA9TVAAOU2IA&#10;DVRyAAxUhAALVJgACVStAAhUxQAJVOcAClP7AAtS/wALUv8Am10AAJFkAACIaAAAfmsAAHRsAABr&#10;bAAAX2oAAFJnAABFZAAAOmIAADBgAAAmXgAAHV0AABVbBQAQWgwADloRAA5aGAANWyAADFsnAAtb&#10;MAAKWzoACVtFAAdbUQAGW14ABFttAANbgAABW5QAAFuoAABbwAAAWuIAAFr2AAFa/wACWf8Al2QA&#10;AI5rAACEbgAAe3AAAHJyAABncQAAWXAAAExuAABAbAAANWsAACppAAAhZwAAGGYAABFmAQAMZQoA&#10;B2UPAARlFAADZBsAAmQjAABkLAAAZDUAAGRAAABkTAAAZFoAAGRpAABkewAAZI8AAGOkAABjuwAA&#10;Yt0AAGL0AABi/wAAYf8Ak2wAAIlxAACAdQAAeHcAAG14AABgdwAAUnYAAEZ1AAA5dAAALnQAACNy&#10;AAAacQAAEnEAAA1xAAAGcQgAAHANAABwEgAAcBcAAG8fAABvJgAAbzAAAG87AABvRwAAb1QAAG9k&#10;AABvdQAAbooAAG2gAABttgAAbNYAAGvyAABr/wAAa/8AjnMAAIV4AAB9ewAAc30AAGV+AABYfgAA&#10;S34AAD5+AAAyfgAAJn0AABx8AAATfAAADXwAAAZ9AAAAfQUAAHwLAAB8DwAAfBMAAHwZAAB8IQAA&#10;fCkAAHw0AAB7QAAAe04AAHteAAB7bwAAeoQAAHqaAAB5sQAAeM4AAHfvAAB2/gAAdv8AiXoAAIF/&#10;AAB4ggAAa4MAAF2FAABPhgAAQocAADWIAAAphwAAHYcAABSHAAANiAAABokAAACKAAAAigAAAIkG&#10;AACJDAAAiQ8AAIkTAACJGgAAiiIAAIosAACKOAAAikYAAIlWAACJaAAAiXwAAIiUAACHqwAAhsYA&#10;AIXqAACF+wAAhP8AhYIAAH2GAABviAAAYYsAAFONAABFjwAAOJEAACuRAAAfkgAAFJIAAA2TAAAE&#10;lAAAAJYAAACXAAAAmAAAAJcAAACXBQAAlwsAAJgOAACYEwAAmRoAAJkiAACaLgAAmj0AAJlNAACZ&#10;XgAAmXMAAJiLAACYowAAl7wAAJbiAACW9wAAlf8AgIkAAHKMAABkjwAAVpMAAEiWAAA6mQAALJoA&#10;AB+bAAAUnAAADJ4AAAOfAAAAoQAAAKMAAAClAAAApQAAAKUAAAClAAAApgIAAKcIAACnDQAAqBEA&#10;AKkZAACrIwAAqzEAAKtBAACsUwAArGcAAKuAAACqmgAAqrMAAKrQAACp7wAAqfsAdY8AAGeUAABZ&#10;mAAASpwAADyfAAAtogAAIKMAABOlAAALpwAAAakAAACrAAAArgAAALEAAACyAAAAsgAAALMAAAC0&#10;AAAAtQAAALYAAAC4BAAAuQsAALsQAAC9GAAAvyQAAL81AADARwAAwFsAAMByAADAjQAAwaYAAMDB&#10;AAC/4wAAvvMAapcAAFucAABNoQAAPqUAAC+pAAAhqwAAE60AAAuwAAAAswAAALUAAAC4AAAAvAAA&#10;AL8AAADBAAAAwQAAAMMAAADEAAAAxgAAAMcAAADJAAAAywAAAM4IAADRDwAA1RgAANgnAADZOQAA&#10;2k0AANtkAADbfgAA3JkAANywAADcyQAA3OMAXZ8AAE+lAABAqgAAMq8AACKyAAAUtQAACrgAAAC7&#10;AAAAvwAAAMMAAADGAAAAywAAAM4AAADRAAAA0QAAANQAAADWAAAA2QAAANsAAADeAAAA4AAAAOQA&#10;AADnBgAA6w4AAO8ZAADwKgAA8j8AAPNVAAD0bQAA9IgAAPShAAD0tgAA9McA/wAJAP8ABgD/AAcA&#10;/wAMAP8AEQD/ABwA/wAoAP8ANAD/AEEA/wBMAP8AVQD/AF0A/wBlAP8AbAD/AHIA/gB4APwAfgD7&#10;AIQA+gCLAPkAkgD3AJkA9gCiAPQArADzALkA8QDLAPAA6ADuAPsA7QD/AOwA/wDhAP8A0gD/AMkA&#10;/wDEAP8A/wABAP8AAAD/AAAA/wAEAP8ADgD/ABcA/wAjAP8ALwD/ADsA/QBGAPoAUAD3AFgA9ABf&#10;APIAZgDwAGwA7wByAO0AeADsAH4A6gCFAOkAjADnAJMA5QCcAOMApgDhALEA3wDBAN0A3QDbAPQA&#10;2QD/ANYA/wDPAP8AxAD/AL0A/wC5AP8A/wAAAP8AAAD/AAAA/wAAAP8ACwD8ABMA9wAeAPQAKgDy&#10;ADUA7gBAAOkASgDmAFIA4wBZAOAAYADeAGYA3ABsANoAcgDXAHgA1AB+ANIAhQDQAI0AzgCVAMwA&#10;nwDJAKoAxwC4AMUAzQDDAOsAwAD+AL8A/wC+AP8AtgD/ALAA/wCtAP8A/wAAAP8AAAD/AAAA+QAA&#10;APIABgDrAA8A5gAZAOEAJADeAC8A2gA5ANMAQwDPAEwAzABTAMkAWgDHAGAAxQBmAMMAawDBAHEA&#10;vwB3AL0AfgC7AIYAuQCOALcAmAC1AKMAswCwALEAwgCuAOAArAD3AKsA/wCqAP8AqAD/AKMA/wCg&#10;AP8A/wAAAP8AAAD1AAAA6wAAAOEAAADWAAwAzwATAMoAHgDGACkAwgAzAL8APQC7AEUAuABNALYA&#10;VACzAFoAsQBfALAAZQCuAGoArABwAKsAdwCpAH8ApwCHAKUAkQCjAJwAoACpAJ4AuACcAM4AmgDu&#10;AJkA/wCXAP8AlgD/AJYA/wCTAP8A/QAAAPEAAADlAAAA2QAAAM0AAADEAAYAvQAPALcAGACzACIA&#10;sAAsAK0ANgCpAD4ApwBGAKQATQCiAFMAoABZAJ8AXgCdAGQAmwBqAJoAcACYAHcAlgCAAJQAigCR&#10;AJUAjwCiAI0AsACLAMMAiQDjAIgA+QCGAP8AhgD/AIYA/wCGAP8A8wAAAOMAAADRAAAAxQAAAL0A&#10;AAC2AAAArgALAKgAEgCkABwAoAAmAJwALwCaADcAlwA/AJUARgCSAEwAkQBSAI8AWACNAF0AiwBj&#10;AIoAagCIAHEAhgB5AIQAgwCCAI8AfwCbAH4AqQB8ALsAegDVAHgA8gB4AP8AdwD/AHcA/wB3AP8A&#10;5wcAANEMAADDDQAAuAwAAK4IAACoAAAAogAFAJsADgCWABUAkgAfAI4AKACLADEAiAA5AIYAQACE&#10;AEYAggBMAIAAUgB/AFcAfQBdAHsAYwB6AGsAeABzAHYAfQB0AIgAcQCVAHAApABuALQAbADKAGsA&#10;6gBqAPwAagD/AGoA/wBqAP8A2hAAAMYUAAC4FgAArRUAAKQSAACcDgAAlgcAAJAACQCKABAAhQAY&#10;AIEAIQB+ACoAewAyAHkAOQB3AEAAdQBGAHMATAByAFEAcABXAG4AXgBtAGUAawBuAGkAdwBnAIMA&#10;ZQCRAGMAnwBiAK8AYADEAF8A5ABfAfgAXgL/AF4C/wBeAv8AzhgAAL0dAACwIAAApR8AAJscAACT&#10;FwAAixEAAIQMAAB+BAsAeQASAHUAGwByACMAbwArAG0BMwBrAToAaQJAAGcDRgBmA0wAZARSAGME&#10;WQBhBGAAXwVpAF4FcwBcBn8AWgaNAFkHnABXCK0AVgjBAFUJ4QBUC/YAVAv/AFQL/wBUC/8Axh8A&#10;ALYlAACpKAAAnigAAJQlAACLIQAAgxsAAHsUAAB0DgMAbgkNAGkIFABmCR0AZAolAGIKLQBgCzQA&#10;Xgs6AF0LQABbDEcAWgxNAFgMVABXDVwAVQ1kAFQNbwBSDXsAUA6KAE8OmgBODqwATA/CAEwQ4wBL&#10;EPkASxD/AEsR/wBLEP8AvyYAALArAACkLwAAmS8AAI8tAACGKQAAfSQAAHQeAABsFwAAZREHAF8O&#10;EABcDxcAWhAfAFgQJwBWEC4AVBA1AFMQOwBSEUIAUBFIAE8RUABOEVcATBJgAEsSawBJEngASBOH&#10;AEYTlwBFFKkARBS+AEMV3wBDFvgAQxb/AEMW/wBDFv8AuisAAKsxAACgNAAAlTUAAIs0AACBMQAA&#10;eCsAAG8mAABmIAAAXhkBAFcUDQBUFBMAURQbAE8VIwBOFSoATBUxAEsWNwBJFj4ASBZEAEcXTABF&#10;F1QARBddAEMYZwBBGHQAQBmDAD8alAA9GqYAPBu7ADsb2wA7HPYAPBz/ADwc/wA8HP8AtTAAAKg2&#10;AACcOQAAkTsAAIc6AAB+NwAAczIAAGotAABhJwAAWSEAAFEbCQBMGRAAShoXAEgaHwBGGiYARRst&#10;AEMbMwBCGzoAQRxBAEAcSAA+HFAAPR1ZADweZAA7HnEAOR+AADgfkgA3IKQANiC4ADUh1gA1IfQA&#10;NSL/ADUh/wA2If8AsjQAAKQ6AACZPgAAjz8AAIU/AAB7PAAAcDgAAGcyAABdLQAAVCgAAEwiBQBG&#10;Hw4AQx8UAEEfGwA/HyIAPiApAD0gMAA7IDYAOiE9ADkhRQA4Ik0ANyJXADYjYgA0I24AMyR+ADIk&#10;jwAxJaIALyW2AC8m0gAvJvIALyb/ADAm/wAwJv8ArzgAAKI+AACWQgAAjEMAAIJDAAB4QQAAbj0A&#10;AGM4AABaMwAAUS4AAEgoAQBAJAwAPSMRADskGAA5JB8AOCQmADYkLAA1JTMANCU6ADMmQgAyJkoA&#10;MSdUADAnXwAvKGwALih7ACwpjQArKqAAKiq0ACkqzwApK/AAKiv/ACoq/wArKv8ArDwAAJ9CAACU&#10;RgAAikcAAIBHAAB2RQAAbEIAAGE9AABXOAAATjMAAEQuAAA8KQkANygQADUoFQAzKBwAMigjADAo&#10;KQAvKTAALyo3AC4qPwAtK0gALCtSACssXQAqLGoAKC15ACctiwAmLp4AJS6zACQvzQAkL+4AJS//&#10;ACUv/wAmLv8AqT8AAJ1FAACSSQAAiEsAAH5MAAB0SgAAakcAAF5CAABUPQAASzkAAEE0AAA4LwYA&#10;Mi0NADAtEwAuLRkALS0gACstJwAqLi4AKS41ACkvPQAoL0YAJzBPACUwWwAkMWgAIzF3ACIyiQAh&#10;Mp0AHzOxAB4zywAeM+0AHzP/ACAz/wAhMv8ApkMAAJpJAACQTQAAhk8AAHxQAABzTwAAaEwAAFxG&#10;AABSQwAAST8AAD87AAA2NgIALjIMACsyEQApMhcAKDIeACYyJAAlMysAJDMyACM0OgAiNEMAITVN&#10;ACA1WAAfNmUAHjZ1ABw3hwAbN5sAGjevABk4yAAZOOsAGjj/ABs3/wAbN/8Ao0cAAJhNAACOUQAA&#10;hFMAAHtUAABxUwAAZlAAAFpMAABQSQAAR0UAAD1BAAAzPQAAKjkJACU3DgAjNxQAIjgbACE4IgAg&#10;OCgAHzgwAB45OAAdOUEAHDpLABo6VgAZO2MAGDtyABY7hQAVPJkAFDytABM9xgATPekAFDz9ABU8&#10;/wAWO/8AoEsAAJVRAACLVQAAglgAAHlZAABuWAAAZFYAAFhRAABOTwAARUsAADpHAAAwQwAAJ0AF&#10;ACA+DQAdPhEAHD4XABs+HgAaPiUAGT4tABg/NQAWPz4AFT9IABRAUwATQGAAEkFwABFBggAQQZcA&#10;D0GsAA5CxAAOQucAD0H8ABBB/wAQQP8AnVAAAJNWAACJWgAAgF0AAHZeAABsXQAAYlsAAFZXAABM&#10;VQAAQVEAADZOAAAsSwAAI0gAABtFCQAXRA8AFUQUABRFGwATRSIAEkUpABFFMQARRTsAEEZFAA9G&#10;UAAOR14ADUdtAAxHfwALR5MACUenAAhHvgAIR+AACUf2AApG/wALRv8AmlUAAJBbAACHYAAAfWIA&#10;AHNjAABqYgAAYGEAAFNeAABHWgAAPFcAADJVAAAoUgAAH1AAABdOBAARTAwAD0wRAA5MFwAOTB4A&#10;DU0lAAxNLgALTTcACk1CAAlNTQAHTloABk5pAAROewACTo8AAU6kAABNugAATdsAAU3yAAFN/wAC&#10;TP8AllsAAI1iAACEZgAAemgAAHFpAABoaQAAXGcAAE9kAABCYQAAN18AAC1cAAAjWgAAGlgAABJX&#10;AQANVgkACVUOAAdVEwAGVRoABFUiAANVKgACVTQAAFU+AABVSgAAVlcAAFZlAABVdwAAVYsAAFWg&#10;AABVtgAAVNQAAFTxAABT/QAAU/8Ak2IAAIpoAACAbAAAd24AAG9vAABjbgAAVmwAAElqAAA9aAAA&#10;MmYAACdlAAAdYwAAFWIAAA5hAAAJYAgAA2ANAABfEQAAXxcAAF8eAABfJgAAXy8AAF86AABfRQAA&#10;X1MAAF9hAABecgAAXocAAF2cAABdsgAAXM8AAFzvAABb/QAAW/8AkGoAAIZvAAB9cgAAdXQAAGp1&#10;AABddAAAT3MAAEJyAAA2cAAAK28AACBuAAAXbQAAEGwAAApsAAACawYAAGsLAABqDwAAahQAAGoa&#10;AABqIQAAaSoAAGk0AABpQAAAaU4AAGlcAABpbQAAaIIAAGiYAABnrgAAZsoAAGXtAABl/AAAZP8A&#10;i3EAAIJ2AAB6eQAAcHsAAGJ7AABVewAASHoAADt6AAAvegAAI3kAABl4AAARdwAACncAAAN3AAAA&#10;dwIAAHcIAAB2DQAAdhAAAHYVAAB2GwAAdiMAAHYuAAB1OgAAdUcAAHVWAAB1aAAAdHwAAHSSAABz&#10;qgAAcsQAAHHpAABw+wAAcP8AhnkAAH99AAB2fwAAaIEAAFqCAABMggAAP4MAADKEAAAlgwAAGoMA&#10;ABGDAAAKgwAAAoMAAACEAAAAhQAAAIQDAACDCAAAgw0AAIMQAACDFQAAhBwAAIQmAACEMgAAhD8A&#10;AINPAACDYAAAgnUAAIKMAACBpAAAgL0AAH/jAAB++QAAfv8AgoAAAHqEAABshgAAXogAAFCKAABC&#10;iwAANY0AACeNAAAbjQAAEY4AAAqOAAAAjwAAAJEAAACSAAAAkgAAAJIAAACSAQAAkgcAAJIMAACS&#10;EAAAkxUAAJMdAACUKAAAlDYAAJRFAACTVwAAk2sAAJOCAACSnAAAkbYAAJDYAACP8wAAj/8AfocA&#10;AHCKAABhjQAAU5AAAEWTAAA3lQAAKZYAAByXAAARmAAACZkAAACbAAAAnAAAAJ4AAACgAAAAoAAA&#10;AKAAAACgAAAAoQAAAKEEAACiCQAAow4AAKQUAAClHQAApioAAKY6AACmTAAApWAAAKV4AAClkgAA&#10;pKwAAKTJAACj6wAAovoAc44AAGSRAABWlQAAR5kAADmcAAAqngAAHaAAABGhAAAIowAAAKUAAACn&#10;AAAAqQAAAKwAAACuAAAArgAAAK4AAACvAAAAsAAAALEAAACyAAAAswYAALUNAAC3EwAAuR4AALku&#10;AAC6QAAAulQAALtqAAC6hQAAuaEAALm7AAC63gAAufIAZ5UAAFiZAABKngAAO6IAACymAAAdqAAA&#10;EaoAAAesAAAArwAAALEAAAC0AAAAuAAAALsAAAC8AAAAvAAAAL4AAAC/AAAAwAAAAMIAAADEAAAA&#10;xgAAAMgDAADLCwAAzxIAANEgAADRMgAA0kYAANNdAADUdgAA1JIAANWrAADVxAAA1OIAW50AAEyi&#10;AAA9pwAAL6wAAB+vAAARsQAAB7UAAAC4AAAAuwAAAL4AAADCAAAAxwAAAMoAAADMAAAAzAAAAM4A&#10;AADQAAAA0gAAANUAAADYAAAA2wAAAN8AAADiAAAA5gsAAOsTAADsJAAA7TgAAO5OAADvZwAA8IIA&#10;APCcAADwsgAA8cUA/wADAP8AAQD/AAQA/wAJAP8ADwD/ABgA/wAkAP8AMAD/ADwA/wBHAP8AUQD/&#10;AFkA/wBgAP0AZwD8AG0A+gBzAPkAeQD4AH8A9gCFAPUAjADzAJQA8gCdAPAApwDuALMA7ADEAOsA&#10;4QDqAPgA6QD/AOcA/wDZAP8AywD/AMIA/wC9AP8A/wAAAP8AAAD/AAAA/wAAAP8ADAD/ABQA/wAg&#10;AP8AKwD+ADcA+gBCAPYASwDyAFMA8ABbAO4AYQDsAGcA6gBtAOgAcwDnAHkA5QB/AOMAhgDhAI4A&#10;3wCWAN0AoADbAKwA2AC7ANQA0QDTAPAA0AD/AM4A/wDIAP8AvQD/ALYA/wCyAP8A/wAAAP8AAAD/&#10;AAAA/wAAAP0ACAD3ABAA8wAaAO8AJgDtADEA6AA7AOMARQDgAE0A3ABVANkAWwDWAGEA0wBnANEA&#10;bADPAHIAzQB4AMsAfwDJAIcAxwCQAMUAmgDDAKUAwACyAL4AxQC8AOUAugD7ALgA/wC3AP8AsAD/&#10;AKkA/wClAP8A/wAAAP8AAAD+AAAA9QAAAOwAAwDlAA0A3wAVANoAIADUACoA0AA1AMsAPgDIAEcA&#10;xQBOAMIAVQDAAFsAvgBhALwAZgC6AGwAuAByALYAeAC1AIAAswCIALEAkgCuAJ4ArACqAKkAuwCo&#10;ANUApgDzAKQA/wCjAP8AoQD/AJsA/wCYAP8A/wAAAPsAAADwAAAA5QAAANgAAADOAAkAxwARAMIA&#10;GgC+ACQAuwAuALcAOAC0AEAAsQBIAK4ATgCsAFQAqgBaAKkAXwCnAGUApQBrAKQAcQCiAHgAoACB&#10;AJ4AiwCcAJYAmQCjAJcAsgCWAMcAkwDoAJIA/gCRAP8AkAD/AI0A/wCLAP8A+QAAAOsAAADdAAAA&#10;zwAAAMYAAAC8AAQAtQANALAAFQCsAB4AqAAoAKUAMQCiADkAnwBBAJ0ASACbAE4AmQBTAJcAWQCW&#10;AF4AlABkAJIAagCQAHEAjgB6AIwAgwCKAI8AiACcAIYAqgCEALwAggDcAIEA9gCAAP8AfwD/AH8A&#10;/wB+AP8A7AAAANoAAADJAAAAvgAAALYAAACuAAAApwAJAKEAEACcABgAmAAiAJUAKgCSADIAkAA6&#10;AI0AQQCLAEcAiQBNAIcAUgCGAFgAhABdAIIAZACBAGsAfwBzAH0AfQB7AIgAeACVAHYAowB1ALQA&#10;cwDMAHEA7QBwAP8AcAD/AHAA/wBwAP8A3wUAAMoKAAC8CwAAsQkAAKgEAAChAAAAmwADAJQADACP&#10;ABMAigAbAIcAJACEACwAgQAzAH8AOgB9AEEAewBHAHkATAB3AFIAdgBXAHQAXQByAGQAcABtAG8A&#10;dgBsAIIAagCPAGkAnQBnAK4AZQDDAGQA5ABjAPoAYwD/AGIA/wBjAP8A0A4AAL8SAACyEwAApxIA&#10;AJ0QAACVCwAAjwMAAIkABwCCAA4AfgAVAHoAHgB2ACUAdAAtAHEANABvADoAbgBAAGwARgBqAEwA&#10;aQBSAGcAWABmAF8AZABnAGIAcQBgAHwAXgCJAFwAmABbAKkAWQC8AFgA3ABYAPQAWAD/AFcA/wBX&#10;AP8AxhYAALYaAACqHQAAnxwAAJUZAACNFAAAhQ8AAH4JAAB3AQoAcgAQAG4AFwBqAB8AaAAnAGUA&#10;LgBkADQAYgA7AGAAQABfAEYAXQBMAFwAUwBaAFoAWABiAFcAbABVAHcAUwCFAFIAlABQAaUATwG4&#10;AE4C0gBNBPAATQX/AE0F/wBNBf8Avx0AALAiAACjJQAAmSUAAI8iAACFHQAAfRgAAHUSAABuDQIA&#10;ZwYMAGMDEQBfAhkAXQMhAFsEKABZBC8AVwU1AFYFOwBUBkEAUwZHAFEGTgBQB1UATgdeAE0IZwBL&#10;CHMASQmBAEgJkgBHCqMARQq2AEQL0ABEDO8AQw3/AEMN/wBEDf8AuSQAAKopAACeLAAAlCwAAIoq&#10;AACAJgAAdyEAAG4bAABmFAAAXw8FAFkLDQBVChMAUwsbAFELIgBPDCkATQwvAEwMNgBLDTwASQ1C&#10;AEgNSQBGDVEARQ5aAEQOZABCDnAAQA5/AD8PkAA+EKIAPBC2ADsQ0QA7EfEAOxH/ADsR/wA8Ef8A&#10;tCkAAKYvAACaMgAAkDIAAIYxAAB8LQAAcigAAGkjAABhHQAAWRYAAFERCABMDxAAShAWAEgQHQBG&#10;ECQARRArAEMRMQBCETcAQRE+AEARRQA+Ek0APRJWADwSYQA6E20AORN8ADcUjQA2FJ8ANRWzADQV&#10;zQAzFu4ANBb/ADQW/wA0Fv8Ary4AAKI0AACXNwAAjDgAAII2AAB4NAAAbi4AAGUqAABcJAAAVB4A&#10;AEwYBABGFA0AQhQSAEAUGQA/FCAAPRUnADwVLQA7FTQAORY6ADgWQgA3FkoANhdTADUXXgAzGGoA&#10;Mhl5ADAZigAvGp0ALhqxAC0bygAtG+wALRz/AC4b/wAuG/8ArDIAAJ84AACUOwAAijwAAIA8AAB2&#10;OQAAazQAAGIvAABZKgAAUCUAAEcfAABAGgoAPBkQADoZFgA4GR0ANhojADUaKQA0GjAAMxo3ADIb&#10;PgAxG0cALxxQAC4dWwAtHWcALB52ACoeiAApH5sAKB+uACcgxwAmIOoAJyD+ACgg/wAoIP8AqTYA&#10;AJ08AACSPwAAh0EAAH1AAAB0PgAAaToAAF81AABWMAAATSsAAEQlAAA7IAcANh4OADMeEwAyHhkA&#10;MB4gAC8eJgAuHy0ALR80ACwgOwArIEQAKiFOACkhWAAnImUAJiJ0ACUjhQAjI5kAIiStACEkxQAh&#10;JegAIiX9ACIk/wAjJP8ApjoAAJo/AACPQwAAhUUAAHtEAAByQwAAZz8AAF06AABTNgAASjEAAEEs&#10;AAA4JgMAMSMMAC4iEQAsIhYAKiIdACkiIwAoIyoAJyMxACYkOQAlJUEAJCVLACMmVgAiJmMAISdy&#10;AB8ngwAeKJcAHSirABspwwAbKeYAHCn7AB0p/wAeKP8Aoz4AAJhDAACNRwAAg0kAAHpJAABwRwAA&#10;ZkQAAFo/AABROwAARzcAAD4yAAA1LQAALCgJACgnDwAnJxQAJScaACQnIQAjKCcAIiguACEpNgAg&#10;KT8AHypJAB4qVAAdK2AAGytvABosgQAZLJUAFy2pABYtwQAWLeQAFy36ABgt/wAZLf8AoUEAAJVH&#10;AACLSwAAgk0AAHhNAABuTAAAZEkAAFhEAABPQAAARj0AAD04AAAzNAAAKi8GACQsDQAhLBIAICwY&#10;AB8tHgAeLSUAHS0sABwuNAAbLjwAGi9GABgvUQAXMF4AFjBtABUxfwATMZMAEjGoABEyvwARMuIA&#10;EjL5ABMx/wATMf8AnkUAAJNLAACJTwAAgFEAAHZSAABtUAAAYk4AAFZJAABNRgAAREMAADs/AAAx&#10;OgAAJzYDAB8yCwAcMhAAGzIVABkyGwAYMiIAFzMpABYzMQAVNDoAFDREABM0TwASNVwAETVrABA2&#10;fQAPNpEADjamAA03vAANN90ADTb2AA42/wAPNv8Am0kAAJFPAACHUwAAflYAAHVWAABqVQAAYFMA&#10;AFVPAABMTAAAQkkAADhFAAAuQQAAJD0AABw6CAAWOA4AFTgSABQ4GAATOR8AEjkmABE5LgAQOTcA&#10;DzpBAA46TAANO1kADTtoAAs7egAKO40ACTyiAAc8uAAHPNUACDzwAAk7/wAKO/8AmE4AAI5UAACF&#10;WAAAfFsAAHJbAABoWgAAXlgAAFNVAABJUgAAPk4AADRLAAAqRwAAIUQAABhCAwASQAsAED8QAA4/&#10;FQAOPxwADUAjAAxAKwALQDQACkA+AAlBSgAHQVYABkFlAARBdgADQYoAAUGfAABBtAAAQdAAAUHu&#10;AAFB/AACQP8AlVQAAIxZAACDXgAAeWAAAHBgAABmYAAAXV4AAFFbAABFVwAAOlQAAC9RAAAlTwAA&#10;HEwAABRKAAAOSAgAC0cOAAhHEgAHRxkABkcgAAVIKAADSDEAAkg7AABIRwAASFMAAEhiAABIcwAA&#10;SIYAAEibAABIsQAAR8wAAEftAABH+wAAR/8AkloAAIlgAACAYwAAd2UAAG5mAABlZgAAWWQAAExg&#10;AABAXQAANVsAACpZAAAgVwAAF1UAABBTAAALUgcABVENAAFQEQAAUBYAAFAdAABQJQAAUC4AAFA4&#10;AABQQwAAUFAAAFBeAABQbwAAUIMAAE+YAABPrgAATskAAE7rAABN+wAATf8Aj2EAAIZmAAB9aQAA&#10;dGwAAGxtAABhawAAU2kAAEZnAAA6ZAAAL2MAACRhAAAaXwAAEl4AAAxcAAAGXAYAAFsLAABaDwAA&#10;WhMAAFoZAABZIQAAWSkAAFkzAABZPwAAWUwAAFlaAABZawAAWH4AAFiUAABXqwAAV8UAAFbpAABV&#10;+wAAVf8AjGgAAIJtAAB6cAAAcnIAAGdyAABacQAATHAAAD9uAAAzbQAAKGsAAB1qAAAUaAAADWcA&#10;AAdnAAAAZgMAAGYJAABlDQAAZREAAGQVAABkHAAAZCQAAGQuAABkOgAAY0cAAGNVAABjZgAAY3oA&#10;AGKQAABhpwAAYMEAAF/mAABf+gAAXv8Ah28AAH90AAB4dwAAbngAAGB4AABSdwAARXcAADh2AAAr&#10;dgAAIHQAABZzAAAOcwAAB3IAAAByAAAAcgAAAHEFAABxCgAAcQ4AAHARAABwFwAAcB4AAHAnAABw&#10;MwAAb0AAAG9QAABvYAAAbnQAAG6LAABtogAAbLwAAGviAABq+AAAaf8Ag3cAAHx7AABzfQAAZX4A&#10;AFd/AABJfwAAPH8AAC+AAAAifwAAF34AAA9+AAAHfgAAAH8AAAB/AAAAfwAAAH4AAAB+BQAAfgoA&#10;AH4NAAB+EQAAfhcAAH4gAAB+KwAAfTkAAH1IAAB9WQAAfG0AAHyEAAB7nAAAerYAAHnaAAB49QAA&#10;d/8AgH8AAHeCAABpgwAAW4UAAE2GAAA/iAAAMokAACSJAAAYiQAAD4kAAAeKAAAAiwAAAIwAAACN&#10;AAAAjQAAAIwAAACMAAAAjAMAAIwIAACNDQAAjREAAI0XAACOIgAAji8AAI4/AACNUAAAjWQAAIx7&#10;AACMlQAAi64AAIrNAACJ7wAAif8Ae4UAAG2IAABeigAAUI0AAEKPAAA0kQAAJpIAABmTAAAOlAAA&#10;BpUAAACWAAAAmAAAAJoAAACbAAAAmwAAAJsAAACbAAAAmwAAAJwAAACdBQAAnQsAAJ4QAACfFwAA&#10;oCQAAKA0AACgRgAAoFkAAJ9wAACfigAAnqUAAJ7CAACd6AAAnPkAcIwAAGGPAABTkgAARJYAADaZ&#10;AAAnmwAAGZwAAA+dAAAFnwAAAKEAAACjAAAApQAAAKgAAACpAAAAqQAAAKkAAACqAAAAqwAAAKwA&#10;AACtAAAArgEAALAJAACyDwAAsxgAALQnAAC0OQAAtU0AALRkAAC0fgAAs5oAALO0AACz1QAAs/AA&#10;ZJMAAFWXAABHmwAAOJ8AACmiAAAapAAADqYAAASoAAAAqwAAAK0AAACwAAAAtAAAALYAAAC4AAAA&#10;uAAAALkAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMMAAADFBwAAyQ8AAMoaAADLLAAAzEAAAM1WAADO&#10;bwAAzYsAAMyoAADMwgAAzOIAWJsAAEmgAAA6pQAALKkAAByrAAAPrgAABLEAAAC0AAAAtwAAALoA&#10;AAC+AAAAwwAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAAAM8AAADSAAAA1QAAANkAAADdAAAA4QUA&#10;AOYPAADnHgAA6DIAAOlIAADqYAAA63sAAOuXAADsrgAA7MIA/wAAAP8AAAD/AAAA/wAGAP8ADQD/&#10;ABUA/wAhAP8ALAD/ADgA/wBDAP8ATAD+AFQA+wBbAPoAYgD4AGgA9gBuAPUAdAD0AHoA8gCAAPEA&#10;hwDvAI8A7QCXAOsAoQDpAK0A5wC9AOUA2ADkAPMA4gD/AOAA/wDQAP8AxAD/ALwA/wC2AP8A/wAA&#10;AP8AAAD/AAAA/wAAAP8ACQD/ABEA/wAcAP0AJwD5ADIA9QA9APEARgDtAE8A6wBWAOgAXADmAGIA&#10;5ABoAOMAbgDhAHMA3wB5AN0AgADaAIgA2ACRANQAmwDSAKYAzwC0AMwAyQDJAOkAyAD/AMcA/wDB&#10;AP8AtwD/AK8A/wCrAP8A/wAAAP8AAAD/AAAA/wAAAPgABQDyAA4A7gAXAOoAIgDmACwA4QA3AN0A&#10;QADYAEkA0wBQANAAVgDOAFwAzABiAMoAZwDIAG0AxgBzAMQAeQDCAIEAwACKAL4AlAC8AJ8AuQCs&#10;ALYAvgC0AN0AswD3ALEA/wCwAP8AqAD/AKIA/wCeAP8A/wAAAP8AAAD5AAAA7wAAAOYAAADfAAsA&#10;1gASANAAHADMACYAyAAwAMQAOgDAAEIAvQBKALsAUAC4AFYAtgBbALUAYQCzAGYAsQBsALAAcgCu&#10;AHoArACCAKkAjACnAJgApQClAKMAtACgAMsAnwDuAJ0A/wCcAP8AmQD/AJQA/wCRAP8A/wAAAPYA&#10;AADqAAAA3QAAAM8AAADHAAYAwAAPALsAFwC3ACAAswAqALAAMwCtADsAqgBDAKcASQClAE8AowBV&#10;AKIAWgCgAF8AngBlAJ0AawCbAHIAmQB7AJcAhQCUAJAAkgCdAJAArACOAL8AjADiAIsA+gCJAP8A&#10;iQD/AIYA/wCDAP8A9AAAAOQAAADUAAAAyAAAAL8AAAC1AAEArgALAKkAEgClABsAoQAjAJ4ALACb&#10;ADQAmAA8AJYAQwCUAEkAkgBOAJAAUwCOAFkAjQBeAIsAZACJAGsAhwBzAIUAfQCDAIgAgQCVAH8A&#10;pAB9ALUAewDPAHkA8QB4AP8AdwD/AHcA/wB1AP8A5QAAANEAAADDAAAAuAAAAK8AAACoAAAAoAAG&#10;AJoADgCVABUAkQAeAI4AJgCLAC0AiAA1AIYAPACEAEIAggBHAIAATQB/AFIAfQBYAHsAXgB5AGUA&#10;eABtAHYAdgBzAIEAcQCOAG8AnQBtAK4AbADEAGoA5wBpAP0AaAD/AGgA/wBpAP8A1QMAAMMHAAC2&#10;CAAAqwYAAKIAAACbAAAAlAAAAI0ACgCIABAAgwAYAH8AIAB8ACcAegAuAHcANQB1ADsAdABBAHIA&#10;RwBwAEwAbwBSAG0AWABrAF8AaQBmAGcAcABlAHsAYwCIAGIAlwBgAKcAXgC7AF0A3ABcAPYAXAD/&#10;AFsA/wBbAP8AyQ0AALkQAACsEQAAoRAAAJcNAACPCAAAiAAAAIIABQB7AA0AdwASAHMAGgBvACEA&#10;bAAoAGoALwBoADUAZwA7AGUAQQBjAEYAYgBMAGAAUgBfAFkAXQBhAFsAagBZAHUAVwCCAFUAkQBU&#10;AKIAUwC1AFEAzwBQAO8AUAD/AFAA/wBQAP8AvxQAALAYAACkGgAAmRkAAI8WAACHEQAAfw0AAHcG&#10;AABxAAgAawAOAGcAFABkABsAYQAiAF4AKQBdAC8AWwA1AFkAOwBYAEEAVgBGAFUATQBTAFQAUgBc&#10;AFAAZQBOAHAATAB9AEsAjQBJAJ4ASACwAEcAxwBGAOkARgD7AEYA/wBFAP8AuBsAAKogAACeIgAA&#10;kyIAAIkfAACAGgAAdxUAAG8QAABoCwAAYQQKAF0AEABZABYAVgAdAFQAIwBSACoAUAAwAE8ANQBO&#10;ADsATABBAEsASABJAE8ARwFXAEYBYQBEAmwAQwJ5AEEDiQBAA5oAPgStAD0ExAA8BeUAPAf4ADwH&#10;/wA8B/8AsiIAAKUnAACZKQAAjikAAIQnAAB7IwAAcR4AAGkYAABhEgAAWg0DAFMIDABPBREATAUX&#10;AEoGHgBIBiQARwYqAEUHMABEBzYAQwg9AEEIQwBACEsAPglTAD0JXQA7CmgAOgp2ADgLhwA3C5kA&#10;NQusADQMwgAzDOQAMw35ADMN/wA0Df8ArScAAKAsAACVLwAAiy8AAIAuAAB3KgAAbSUAAGQgAABc&#10;GgAAVBQAAEwPBgBGDA0AQwwSAEEMGAA/DB8APgwlADwNKwA7DTIAOg04ADgNPwA3DkcANg5QADQO&#10;WgAzDmYAMQ90ADAPhQAuEJgALRCrACwQwwArEeUALBH6ACwR/wAtEf8AqiwAAJ0xAACSNAAAhzUA&#10;AH00AAB0MQAAaisAAGAnAABYIQAATxsAAEcWAABAEQkAOxAPADkQFAA3EBsANhAhADQQJwAzES0A&#10;MhE0ADEROwAwEUMALhJNAC0SVwAsEmMAKhNxACkTggAnFJUAJhSpACUVwAAkFeMAJRb6ACYW/wAm&#10;Ff8ApjEAAJo2AACPOQAAhToAAHs5AABxNgAAZzEAAF0tAABUKAAATCIAAEMdAAA7FwUANRQNADIT&#10;EQAxFBcALxQdAC4UJAAsFCoAKxUxACoVOAApFkAAKBZKACcXVAAmF2AAJBhvACMYgAAhGZMAIBmn&#10;AB8ZvgAeGuAAHxr4ACAa/wAgGv8AozQAAJg6AACNPQAAgz4AAHk9AABvOwAAZTcAAFsyAABSLQAA&#10;SSgAAEAjAAA4HgEAMBkKACwYDwAqGBQAKRgaACcYIAAmGScAJRktACQaNQAjGj4AIhtHACEbUgAg&#10;HF4AHx1sAB0dfgAcHZEAGh6lABkevAAYH90AGR/2ABof/wAbHv8AoTgAAJU9AACLQQAAgUIAAHdC&#10;AABtQAAAYzwAAFk3AABPMwAARi4AAD0pAAA1JAAALSAHACcdDQAlHRIAIx0XACEdHQAhHSQAIB4r&#10;AB8eMgAeHzsAHR9FABwgTwAaIVwAGSFqABgiewAWIo8AFSKjABQjugATI9oAFCP1ABUj/wAWI/8A&#10;njwAAJNBAACJRAAAf0YAAHVGAABsRAAAYkEAAFc8AABNOAAARDQAADwwAAAzKwAAKiYDACMiCwAg&#10;IRAAHiEVABwiGwAbIiEAGiIoABojMAAZIzgAGCRCABYlTQAVJVkAFCZoABMmeQASJo0AESeiABAn&#10;uAAOJ9YAECj0ABEn/wARJ/8AnEAAAJFFAACHSAAAfUoAAHRKAABqSQAAYEYAAFVBAABMPgAAQzoA&#10;ADo2AAAxMgAAKC0AACApCQAbJw4AGScSABgnGAAWJx8AFSglABQoLQATKDYAEilAABIpSwARKlcA&#10;ECpmAA4rdwAOK4sADSyfAAwstQALLM8ADCzvAA0s/wANK/8AmUQAAI9JAACFTAAAfE4AAHNPAABp&#10;TgAAXksAAFNHAABKRAAAQkAAADk9AAAvOAAAJTQAAB0wBQAWLQwAFCwQABMtFQASLRwAES0jABAt&#10;KgAPLjMADi49AA0vSAANL1UADDBjAAowdAAJMIgACDGcAAYxsQAGMcsABjHrAAcw/AAIMP8Al0gA&#10;AI1NAACDUQAAelMAAHFUAABnUgAAXVAAAFJMAABJSgAAQEYAADVCAAArPgAAIjoAABo3AQASNAkA&#10;DzMOAA4zEwANMxkADTMgAAw0KAALNDEACjU7AAg1RgAHNVIABTZgAAQ2cQACNoQAADaZAAA2rwAA&#10;NsgAADboAAA2+QABNf8AlE0AAIpSAACBVgAAeFgAAG9ZAABlWAAAW1UAAFFSAABHTwAAPEwAADFI&#10;AAAnRAAAHkEAABY/AAAQPAcACzoNAAk6EQAIOxcABjseAAU7JgAEOy4AAjs4AAE8QwAAPE8AADxe&#10;AAA8bgAAPIEAADyXAAA8rAAAO8UAADvnAAA7+AAAO/8AkVIAAIhYAAB/XAAAdl0AAG1eAABjXQAA&#10;WlwAAE5YAABCVAAAN1EAAC1OAAAjSwAAGkkAABJGAAANRAYAB0MMAANDEAAAQxUAAEMbAABDIwAA&#10;QysAAEM1AABDQAAAQ00AAENbAABDawAAQ34AAEOUAABCqgAAQsMAAEHmAABB+QAAQf8AjlgAAIZe&#10;AAB9YQAAc2MAAGtkAABiYwAAV2EAAEldAAA9WgAAMlgAACdVAAAeUwAAFVEAAA5PAAAJTQUAAk0L&#10;AABMDgAATBMAAEsYAABLHwAASygAAEsyAABLPQAAS0kAAEtXAABLZwAASnsAAEqQAABJpwAAScAA&#10;AEjkAABI+AAAR/8Ai18AAINkAAB6ZwAAcWkAAGlqAABeaQAAUGYAAENkAAA3YQAALF8AACFdAAAY&#10;WwAAEFkAAApYAAADVwMAAFcJAABWDQAAVRAAAFUVAABUGwAAVCMAAFQtAABUOQAAVEUAAFRTAABU&#10;ZAAAU3cAAFONAABSpAAAUb0AAFDiAABQ+AAAT/8AiGcAAH9rAAB3bgAAb3AAAGVwAABXbgAASmwA&#10;AD1rAAAwaQAAJWgAABpmAAARZAAAC2MAAARiAAAAYgEAAGEGAABgCwAAYA4AAF8SAABfFwAAXx4A&#10;AF4oAABeMwAAXkAAAF5PAABeXwAAXXIAAF2IAABcoAAAW7kAAFrfAABZ9wAAWP8AhG4AAHxyAAB1&#10;dQAAa3YAAF11AABPdAAAQnMAADVzAAAocgAAHXAAABNvAAAMbgAABG4AAABuAAAAbgAAAGwCAABs&#10;BwAAawsAAGsOAABrEgAAahkAAGoiAABqLQAAajoAAGlJAABpWgAAaWwAAGiDAABnmwAAZrUAAGXY&#10;AABk9QAAZP8AgHUAAHp5AABwewAAYnsAAFR8AABGfAAAOXwAACx8AAAfewAAFHoAAA16AAAEegAA&#10;AHoAAAB6AAAAegAAAHkAAAB5AQAAeAYAAHgLAAB4DgAAeBMAAHgaAAB4JQAAeDIAAHdBAAB3UgAA&#10;d2UAAHZ8AAB1lQAAdK8AAHPOAABy8QAAcf8Afn0AAHWAAABngQAAWIIAAEqDAAA8hAAALoUAACGF&#10;AAAVhQAADYUAAAOFAAAAhgAAAIcAAACIAAAAiAAAAIcAAACHAAAAhwAAAIcEAACHCQAAhw4AAIgT&#10;AACIHAAAiCkAAIg4AACHSgAAh10AAIZzAACGjQAAhacAAITFAACD7AAAgv4AeIQAAGqGAABciAAA&#10;TYoAAD+MAAAxjgAAI48AABaPAAANkAAAApEAAACSAAAAkwAAAJUAAACWAAAAlgAAAJYAAACWAAAA&#10;lgAAAJcAAACXAAAAlwcAAJgNAACZEwAAmh8AAJotAACaPwAAmlIAAJpoAACZgwAAmZ8AAJi6AACX&#10;4gAAlvgAbYoAAF+NAABQkAAAQZMAADOWAAAklwAAFpgAAA2ZAAABmwAAAJ0AAACfAAAAoQAAAKQA&#10;AAClAAAApAAAAKUAAAClAAAApgAAAKcAAACoAAAAqQAAAKoEAACsDAAArhMAAK4hAACuMwAArkcA&#10;AK5dAACudgAArpMAAK6uAACtzQAArO8AYZEAAFOVAABEmAAANZwAACafAAAXoQAADaMAAAClAAAA&#10;pwAAAKoAAACsAAAAsAAAALIAAAC0AAAAswAAALQAAAC1AAAAtwAAALgAAAC5AAAAuwAAAL0AAAC/&#10;AQAAwwsAAMUVAADFJQAAxjkAAMdPAADHaAAAxoUAAMaiAADGvAAAxt4AVZkAAEedAAA4ogAAKaYA&#10;ABmoAAANqwAAAK0AAACxAAAAtAAAALcAAAC6AAAAvwAAAMEAAADEAAAAwwAAAMUAAADGAAAAyAAA&#10;AMoAAADNAAAAzwAAANIAAADWAAAA2wAAAOAMAADhGAAA4ysAAORBAADlWgAA5nQAAOaRAADlrAAA&#10;5cQA/wAAAP8AAAD/AAAA/wABAP8ACgD/ABIA/wAdAP8AKAD/ADQA/wA+AP0ASAD6AFAA9wBXAPUA&#10;XQD0AGMA8gBpAPAAbwDvAHQA7QB7AOsAgQDpAIkA6ACSAOYAnADkAKgA4gC3AN8AzQDcAO4A2QD/&#10;ANkA/wDKAP8AvgD/ALUA/wCwAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD/AA8A/AAYAPgAIwD0AC4A&#10;8AA4AOsAQgDoAEoA5QBRAOIAWADgAF0A3gBjANwAaADZAG4A1gB0ANQAewDRAIIAzwCLAM0AlQDK&#10;AKEAyACvAMUAwQDCAOMAwAD7AMAA/wC7AP8AsAD/AKgA/wCkAP8A/wAAAP8AAAD/AAAA+wAAAPMA&#10;AQDtAAwA6AATAOMAHgDgACgA2gAyANMAPADPAEQAzABLAMkAUQDGAFcAxABdAMIAYgDBAGcAvwBt&#10;AL0AdAC7AHsAuQCEALcAjgC0AJkAsgCnAK8AtwCtANAAqwDyAKoA/wCpAP8AoQD/AJsA/wCXAP8A&#10;/wAAAP8AAAD0AAAA6QAAAOAAAADVAAgAzgAQAMkAGADFACIAwQArALwANQC5AD0AtgBFALMASwCx&#10;AFEArwBWAK4AWwCsAGEAqgBmAKkAbQCmAHQApAB8AKIAhgCgAJIAngCfAJwArgCZAMMAlwDnAJYA&#10;/wCVAP8AkgD/AI0A/wCKAP8A/AAAAPAAAADjAAAA1AAAAMgAAAC/AAMAuQANALMAEwCvABwArAAl&#10;AKkALgClADYAowA+AKAARACeAEoAnQBQAJsAVQCZAFoAlwBfAJYAZgCUAGwAkgB1AJAAfgCOAIoA&#10;iwCXAIkApgCHALgAhQDWAIQA9gCCAP8AgQD/AH4A/wB8AP8A7QAAAN0AAADMAAAAwQAAALgAAACu&#10;AAAApwAJAKIAEACeABcAmgAfAJcAJwCUAC8AkQA3AI8APQCNAEMAiwBJAIkATgCIAFMAhgBZAIQA&#10;XwCCAGUAgABtAH4AdwB8AIIAegCPAHgAngB1AK8AcwDHAHIA7ABxAP8AcAD/AHAA/wBuAP8A3QAA&#10;AMkAAAC8AAAAsQAAAKkAAAChAAAAmQADAJMADACOABIAigAZAIcAIQCEACkAgQAwAH8ANwB9AD0A&#10;ewBCAHkASAB4AE0AdgBSAHQAWAByAF8AcQBnAG8AcABsAHsAagCIAGgAlwBmAKgAZQC8AGMA4QBi&#10;APoAYQD/AGEA/wBhAP8AzQEAALwFAACvBQAApQIAAJwAAACUAAAAjQAAAIYACACBAA4AfAAUAHgA&#10;GwB1ACMAcgApAHAAMABuADYAbQA8AGsAQQBpAEcAaABMAGYAUgBkAFkAYwBgAGEAaQBfAHQAXQCB&#10;AFsAkABZAKEAVwC0AFYA0ABVAPIAVQD/AFQA/wBVAP8AwQwAALIOAACmDwAAmw4AAJILAACJBQAA&#10;ggAAAHsAAgB1AAsAcAAQAGwAFgBoAB0AZgAjAGMAKgBhADAAYAA2AF4AOwBdAEEAWwBGAFoATABY&#10;AFMAVgBbAFQAZABSAG4AUQB7AE8AigBNAJsATACuAEsAxgBKAOoASQD+AEkA/wBJAP8AuRIAAKoW&#10;AACeFwAAlBYAAIoTAACBEAAAeQsAAHEDAABrAAYAZQANAGEAEQBdABgAWgAeAFgAJABWACoAVAAw&#10;AFMANgBRADsAUABBAE4ARwBNAE4ASwBWAEkAXwBHAGkARgB2AEQAhQBDAJcAQQCpAEAAvwA/AOIA&#10;PwD4AD4A/wA/AP8AshkAAKQeAACYHwAAjh8AAIQcAAB6GAAAchIAAGoOAABiCAAAXAEIAFcADgBT&#10;ABMAUAAZAE4AHwBMACUASgArAEgAMABHADYARgA8AEQAQgBDAEkAQQBRAD8AWgA+AGUAPAByADoA&#10;gQA5AJMAOAClADYAugA2ANsANQD0ADUA/wA1AP8ArCAAAJ8kAACUJgAAiSYAAH8kAAB1IAAAbBsA&#10;AGQVAABcEAAAVAwBAE4GCgBKAg8ARwAUAEQAGgBCACAAQAAlAD8AKwA+ATEAPAE3ADsCPgA5AkUA&#10;OANNADYDVgA1BGEAMwRuADEFfgAwBZAALwWjAC0GuAAsBtQALAfwACwI/wAsCP8AqCUAAJsqAACQ&#10;LAAAhi0AAHsrAAByJwAAaCIAAF8dAABXFwAATxIAAEgOBABBCgsAPgcQADsGFQA5BxsAOAchADYI&#10;JgA1CCwAMwgyADIJOQAxCUEALwlJAC4KUwAsCl4AKwtsACkLfAAoDI8AJgyiACUMtwAkDNMAIw3w&#10;ACQN/wAlDf8ApCoAAJgvAACNMgAAgzIAAHkxAABvLgAAZSkAAFwkAABTHwAASxkAAEMTAAA8EAYA&#10;NQ0MADMMEQAxDBYALwwcAC4NIgAtDSgAKw0uACoNNQApDT0AJw5GACYOUAAkDlwAIw9qACIPewAg&#10;EI4AHxCiAB0QtwAcENQAHRHyAB0R/wAeEf8AoS8AAJUzAACKNgAAgDcAAHY2AABtMwAAYy8AAFkq&#10;AABQJQAASCAAAD8aAAA4FQAAMBEIACwQDgAqEBIAKBAYACcQHgAlECQAJBAqACMRMgAiEToAIRFD&#10;ACASTgAeEloAHRNoABsTeAAaE4sAGBSgABcUtQAWFNEAFhXxABcV/wAYFP8AnjMAAJM3AACIOgAA&#10;fjsAAHQ7AABrOAAAYTQAAFcvAABOKwAARSYAAD0hAAA0HAAALRcFACYTDAAjExAAIhMVACATGgAf&#10;EyEAHhQnAB0ULwAcFTcAGxVBABoWSwAZFlcAFxdlABYXdgAUGIkAExieABIYswARGc4AERnvABIZ&#10;/wATGf8AnDYAAJE7AACGPgAAfD8AAHM/AABpPQAAXzkAAFU1AABMMAAAQywAADonAAAyIgAAKh4B&#10;ACIZCQAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho+ABUaSQATG1UAEhtjABEcdAAQHIcA&#10;Dx2cAA4dsQANHcsADR3sAA4d/wAPHf8AmToAAI8/AACEQgAAe0QAAHFDAABoQgAAXj4AAFM6AABK&#10;NgAAQTIAADktAAAxKQAAKCUAACAgBgAaHQwAFxwQABUcFQAUHRsAFB0iABMdKQASHjIAER88ABAf&#10;RgAQIFMADiBhAA0hcQAMIYUACyKZAAoirgAJIscACSLnAAoi+wALIf8Alz4AAIxDAACDRgAAeUgA&#10;AHBIAABnRgAAXEQAAFI/AABJOwAAQDgAADg0AAAvMAAAJywAAB4nAwAWIwoAEiEOABEhEwAQIhkA&#10;ECIgAA8iJwAOIy8ADSQ5AAwkRAALJVAACiVeAAkmbwAHJoIABiaWAAQmrAADJsQABCblAAQm9wAG&#10;Jv8AlUIAAIpHAACBSgAAeEwAAG9MAABlSwAAW0gAAFBEAABHQQAAPz4AADc7AAAtNgAAJDEAABst&#10;AAATKgcADygNAA0nEQANKBYADCgdAAsoJQAKKS0ACSk3AAcqQgAGKk4ABCtcAAMrbAABK38AACuU&#10;AAArqQAAK8EAACvjAAAr9gAAKv8AkkYAAIhLAAB/TwAAdlEAAG1RAABjUAAAWk0AAE9KAABHRwAA&#10;PkQAADNAAAApPAAAIDgAABc0AAARMQUADC8MAAkuEAAHLhUABi8bAAUvIwADLysAAjA1AAAwPwAA&#10;MEwAADFZAAAxaQAAMXwAADGRAAAxpwAAML8AADDhAAAw9QAAL/8AkEsAAIZQAAB9VAAAdVYAAGtW&#10;AABiVQAAWFMAAE5QAABFTQAAOkkAAC9FAAAlQgAAHD4AABQ7AAAOOQUACTcLAAQ2DwABNhMAADYZ&#10;AAA2IAAANikAADYyAAA3PQAAN0kAADdXAAA3ZwAAN3kAADePAAA2pQAANr0AADbgAAA19QAANf8A&#10;jVAAAIRWAAB8WgAAclsAAGlbAABgWwAAV1kAAExWAABAUgAANU4AACpLAAAgSAAAF0YAABBDAAAL&#10;QQQABEAKAAA/DgAAPhEAAD4WAAA+HQAAPiYAAD4vAAA+OgAAPkYAAD5UAAA+ZAAAPnYAAD2MAAA9&#10;owAAPLsAADzeAAA79QAAO/8AilcAAIJcAAB5XwAAcGEAAGhhAABfYQAAVF4AAEdbAAA6VwAAL1UA&#10;ACVSAAAbUAAAEk0AAAxLAAAGSgMAAEkJAABIDQAARxAAAEcUAABGGgAARiIAAEYsAABGNwAARkMA&#10;AEZRAABGYAAARXMAAEWJAABEoAAARLgAAEPcAABC9QAAQv8AiF0AAH9iAAB3ZQAAbmcAAGdoAABb&#10;ZgAATmMAAEFhAAA0XgAAKVwAAB9aAAAVVwAADlYAAAdUAAAAUwEAAFIGAABRCwAAUQ4AAFARAABP&#10;FgAATx4AAE8nAABPMgAATz8AAE9NAABOXQAATm8AAE6FAABNnQAATLUAAEvYAABK9QAASv8AhWUA&#10;AHxpAAB0bAAAbW4AAGJtAABUawAAR2kAADpnAAAtZQAAImQAABhiAAAQYAAACV8AAABeAAAAXgAA&#10;AF0DAABcCAAAWwwAAFoPAABaEwAAWRkAAFkiAABZLQAAWToAAFlIAABYWAAAWGsAAFeBAABXmQAA&#10;VrIAAFXSAABU9AAAU/8AgWwAAHlwAABzcwAAaHMAAFpyAABMcQAAP3AAADJvAAAlbgAAGmwAABFr&#10;AAAJagAAAGoAAABpAAAAaQAAAGgAAABnAwAAZggAAGYMAABmDwAAZRQAAGUcAABlJwAAZDQAAGRD&#10;AABkUwAAZGUAAGN7AABilAAAYa0AAGDNAABf8QAAXv8AfXQAAHd3AABueQAAX3kAAFF5AABDeQAA&#10;NngAACl4AAAcdwAAEXYAAAp1AAAAdQAAAHUAAAB2AAAAdQAAAHQAAAB0AAAAcwIAAHMHAABzDAAA&#10;chAAAHIVAAByIAAAciwAAHI7AABxTAAAcV8AAHF0AABwjgAAb6gAAG7GAABs7QAAa/8Ae3sAAHJ+&#10;AABkfgAAVX8AAEeAAAA5gQAAK4IAAB6BAAASgQAACoEAAACBAAAAggAAAIMAAACDAAAAgwAAAIIA&#10;AACCAAAAggAAAIIAAACCBQAAggoAAIIPAACCFwAAgiMAAIIyAACCQwAAgVYAAIFsAACAhgAAf6EA&#10;AH69AAB95gAAfPwAdoIAAGiDAABZhQAAS4cAADyJAAAuigAAIIsAABOLAAAKiwAAAIwAAACNAAAA&#10;jwAAAJEAAACSAAAAkQAAAJEAAACRAAAAkQAAAJEAAACSAAAAkgIAAJMJAACUDwAAlBkAAJQnAACU&#10;OAAAlEwAAJNiAACTfAAAk5gAAJKzAACR2AAAkPYAaogAAFyKAABNjQAAP5AAADCSAAAhlAAAFJUA&#10;AAqWAAAAlwAAAJkAAACbAAAAnQAAAJ8AAACgAAAAoAAAAKAAAACgAAAAoQAAAKIAAACjAAAApAAA&#10;AKUAAACmBwAAqBAAAKgcAACoLQAAqUAAAKlWAACpbwAAqYsAAKioAACnxwAApuwAX48AAFCSAABB&#10;lgAAM5kAACOcAAAUnQAACp8AAAChAAAAowAAAKYAAACoAAAArAAAAK4AAACvAAAArwAAALAAAACw&#10;AAAAsgAAALMAAAC0AAAAtgAAALcAAAC6AAAAvQcAAL8QAAC/HwAAwDMAAMBJAADAYgAAwH4AAMCb&#10;AADAtwAAv9gAU5cAAESbAAA1nwAAJqMAABalAAALpwAAAKoAAACtAAAAsAAAALMAAAC2AAAAuwAA&#10;AL0AAADAAAAAvwAAAMEAAADCAAAAxAAAAMYAAADIAAAAygAAAMwAAADPAAAA0wAAANoHAADbEwAA&#10;3SUAAN47AADfUwAA4G4AAN+MAADdqQAA3cIA/wAAAP8AAAD/AAAA/wAAAP8ABwD/ABAA/wAZAP8A&#10;JAD/AC8A/AA6APkAQwD1AEsA8wBSAPEAWQDvAF4A7QBkAOsAaQDpAG8A5wB1AOYAfADkAIQA4gCN&#10;AOAAlwDdAKIA2gCxANUAxQDSAOgA0AD/AM8A/wDEAP8AuAD/AK8A/wCpAP8A/wAAAP8AAAD/AAAA&#10;/wAAAP8AAgD7AA0A9wAVAPMAHwDvACkA6gA0AOYAPQDiAEUA3gBMANsAUwDYAFgA1ABeANIAYwDQ&#10;AGkAzgBuAMwAdQDKAH0AyACFAMYAkADCAJsAwACpAL4AugC7ANkAuQD3ALgA/wC0AP8AqQD/AKIA&#10;/wCdAP8A/wAAAP8AAAD/AAAA9gAAAO4AAADnAAoA4QARANwAGgDXACMA0AAuAMsANwDHAD8AxABG&#10;AMEATQC/AFIAvQBYALsAXQC5AGIAuABoALYAbgC0AHUAsQB+AK8AiACtAJMAqgChAKgAsQCmAMgA&#10;pADtAKIA/wCiAP8AmwD/AJUA/wCRAP8A/wAAAPwAAADuAAAA4wAAANgAAADNAAUAxgAOAMEAFQC9&#10;AB4AuQAnALUAMACyADgArwBAAKwARgCqAEwAqABRAKcAVgClAFsAowBhAKEAZwCfAG4AngB2AJsA&#10;gACZAIwAlwCZAJQAqACSALwAkADfAI4A+wCOAP8AiwD/AIYA/wCDAP8A+AAAAOkAAADcAAAAzAAA&#10;AMEAAAC4AAAAsgAKAKwAEQCoABgApQAhAKIAKQCeADIAnAA5AJkAPwCXAEUAlQBKAJQAUACSAFUA&#10;kABaAI8AYACNAGcAiwBvAIkAeACGAIQAhACRAIIAoACAALIAfQDMAHwA8QB7AP8AegD/AHcA/wB1&#10;AP8A5gAAANMAAADGAAAAuwAAALEAAACnAAAAoQAFAJsADQCXABMAkwAbAJAAIwCMACsAigAyAIgA&#10;OACGAD4AhABEAIIASQCBAE4AfwBTAH0AWQB7AGAAeQBoAHcAcQB1AHwAcwCJAHAAmABvAKkAbQC/&#10;AGsA5gBqAP8AaQD/AGkA/wBnAP8A0wAAAMMAAAC1AAAAqwAAAKMAAACbAAAAkgAAAIwACgCHABAA&#10;gwAWAH8AHQB9ACQAegArAHgAMgB2ADgAdAA9AHIAQgBxAEgAbwBNAG0AUwBsAFkAagBhAGgAagBm&#10;AHQAZACBAGEAkQBfAKIAXgC2AFwA1QBbAPcAWwD/AFoA/wBaAP8AxQAAALYCAACpAgAAnwAAAJYA&#10;AACOAAAAhwAAAIAABQB6AAwAdQARAHEAGABuAB4AawAlAGkAKwBnADEAZgA3AGQAPABjAEEAYQBH&#10;AF8ATQBeAFMAXABbAFoAZABYAG4AVgB7AFQAigBSAJsAUQCuAFAAyABPAO4ATgD/AE4A/wBNAP8A&#10;uwoAAKwNAACgDQAAlQwAAIwIAACDAgAAfAAAAHUAAABuAAgAaQAOAGUAEwBiABkAXwAfAF0AJQBb&#10;ACsAWQAxAFgANgBWADsAVQBBAFMARwBRAE4AUABVAE4AXgBMAGgASgB1AEgAhABHAJUARQCoAEQA&#10;vwBDAOQAQgD8AEIA/wBCAP8AshEAAKUUAACZFQAAjhMAAIQRAAB7DQAAcwgAAGwAAABlAAMAXwAL&#10;AFsADwBXABQAVAAaAFEAHwBPACUATgArAEwAMABLADYASQA8AEgAQgBGAEgARQBQAEMAWQBBAGMA&#10;PwBvAD4AfgA8AJAAOwCjADoAuAA5ANkAOAD1ADgA/wA4AP8ArBcAAJ8bAACTHQAAiRwAAH8ZAAB1&#10;FQAAbBAAAGQMAABdBgAAVgAGAFEADABNABAASgAVAEcAGgBFACAARAAmAEIAKwBBADEAPwA2AD4A&#10;PQA8AEQAOwBLADkAVAA3AF8ANgBrADQAegAyAIwAMQCeADAAswAvAM4ALwDvAC4A/wAuAP8Apx4A&#10;AJoiAACPJAAAhCQAAHohAABxHQAAZxgAAF8TAABXDgAAUAoAAEkDCABFAA0AQQARAD4AFgA8ABsA&#10;OgAhADkAJgA3ACwANgAyADQAOAAzAD8AMQBHADAAUAAuAFsALQBnACsAdgAqAIgAKACcACcAsAAm&#10;AMkAJQDqACUB+wAlAf8AoiMAAJYoAACLKgAAgSoAAHcoAABtJQAAZCAAAFsbAABSFQAASxAAAEMM&#10;AgA9BwkAOQMOADYBEgAzARcAMQEcADABIgAvAicALQItACwDNAAqAzsAKQRDACgETQAmBVgAJQVl&#10;ACMGdAAiBoYAIAaaAB8HrgAeB8YAHQfnAB0I+AAdCf8AnygAAJMtAACILwAAfi8AAHQuAABqKwAA&#10;YSYAAFghAABPHAAARxcAAD8SAAA4DgQAMQsKAC4IDgArBxIAKQcXACgIHQAnCCMAJQgpACQJMAAj&#10;CTcAIQpAACAKSgAfC1UAHQtiABsMcgAaDIUAGAyZABcMrQAWDMYAFQ3mABUN+QAWDf8AnC0AAJAx&#10;AACGNAAAfDQAAHIzAABoMQAAXywAAFUnAABMIwAARB0AADwYAAA0EwAALRAGACYNCwAkDA8AIgwT&#10;ACEMGQAfDB8AHg0lAB0NLAAbDTQAGg49ABkORwAXDlMAFg5hABQPcQATEIQAEhCYABEQrgAQEMYA&#10;EBDoABAQ+wAREP8AmTEAAI41AACEOAAAejkAAHA4AABnNgAAXTIAAFMtAABKKAAAQiQAADkfAAAx&#10;GgAAKhUBACMRBwAdEA0AGw8QABkPFQAYEBsAFxAhABYQKQAVEDEAFBE6ABMRRQASElEAERJfABAS&#10;bwAOE4IADhOWAA0TqwALE8IACxTjAAwU+gANE/8AlzUAAIw5AACCPAAAeD0AAG89AABlOgAAWzcA&#10;AFIyAABJLgAAQCoAADclAAAvIQAAKBwAACAYAwAZFAoAFRIOABQSEgATExgAEhMfABEUJgARFC4A&#10;EBQ4AA8VQgAOFk8ADRZcAAwXbAALF38ACRiTAAgYqAAGGL8ABxjgAAcY9QAJGP8AlTgAAIo9AACA&#10;QAAAd0EAAG1BAABkPwAAWjwAAFA4AABHMwAAPjAAADYrAAAuJwAAJyMAAB8fAAAXGggAEhcNABAX&#10;EQAPFxYADhgcAA4YIwANGSwADBo1AAsaQAAKG0wACRtaAAccaQAFHHwABB2RAAIdpgABHbwAAhzd&#10;AAIc8gADHP8AkzwAAIhBAAB/RAAAdUUAAGxFAABjRAAAWUEAAE89AABGOQAAPjYAADUyAAAuLgAA&#10;JSoAAB0lAAAUIQQADx0LAA0dEAAMHRQACx0aAAoeIgAIHioABx8zAAYgPgAEIEoAAyFXAAEhZwAA&#10;IXkAACGOAAAhpAAAIboAACHbAAAh8gAAIP4AkEAAAIZFAAB9SAAAdEoAAGtKAABiSQAAWEYAAE5C&#10;AABFPwAAPTwAADU5AAArNAAAIi8AABkrAAASKAQADSQKAAkjDgAGIxIABSMZAAQkIAACJCgAASUx&#10;AAAlPAAAJUgAACZVAAAmZQAAJncAACaMAAAmogAAJrkAACbZAAAl8gAAJf4AjkUAAIRJAAB7TQAA&#10;c08AAGpPAABgTgAAV0sAAE1IAABERQAAPEIAADE9AAAnOQAAHjUAABUyAAAPLgMACiwKAAUrDgAB&#10;KhEAACoWAAAqHgAAKiYAACsvAAArOQAAK0UAACxTAAAsYgAALHUAACyKAAAroAAAK7cAACvWAAAq&#10;8gAAKv8AjEkAAIJOAAB6UgAAcVQAAGhUAABfUwAAVlEAAExOAABDSwAAN0cAAC1DAAAjPwAAGjwA&#10;ABI4AAAMNgMABjMJAAAyDQAAMhAAADEUAAAxGwAAMSMAADEsAAAyNwAAMkMAADJQAAAyYAAAMnIA&#10;ADKHAAAxngAAMbUAADDUAAAw8gAAL/8AiU8AAIBUAAB4VwAAb1kAAGZZAABeWQAAVVcAAElTAAA+&#10;TwAAMkwAAChIAAAeRQAAFUIAAA5AAAAIPQIAATwIAAA7DAAAOg8AADkSAAA5GAAAOSAAADkpAAA5&#10;NAAAOUAAADlOAAA5XQAAOW8AADiFAAA4nAAAN7MAADfSAAA28gAANf8Ah1UAAH9aAAB2XQAAbV8A&#10;AGVfAABdXwAAUlwAAERYAAA4VQAALVIAACJPAAAYTAAAEEoAAApIAAADRgEAAEUGAABECgAAQw0A&#10;AEIQAABBFQAAQR0AAEEmAABBMQAAQT0AAEFKAABBWgAAQWwAAECBAAA/mQAAP7EAAD7QAAA98gAA&#10;PP8AhFwAAHxgAABzYwAAbGUAAGRmAABZZAAAS2EAAD5eAAAyWwAAJlkAABxWAAASVAAADFIAAARR&#10;AAAATwAAAE4DAABNCAAATAwAAEsOAABLEgAAShkAAEoiAABKLAAASjkAAEpHAABKVgAASWgAAEl+&#10;AABIlgAAR68AAEbNAABF8QAARP8AgWMAAHlnAAByagAAa2wAAGBrAABSaQAARGYAADdkAAAqYgAA&#10;H2AAABVeAAANXQAABlsAAABaAAAAWQAAAFgAAABXBAAAVggAAFYMAABVEAAAVBQAAFQdAABUJwAA&#10;VDQAAFRCAABTUgAAU2QAAFJ5AABSkgAAUasAAFDKAABP7wAATv8AfmoAAHduAABwcQAAZnEAAFhw&#10;AABKbwAAPG0AAC9sAAAiagAAF2kAAA5nAAAGZgAAAGUAAABlAAAAZQAAAGMAAABiAAAAYgQAAGEI&#10;AABhDQAAYBAAAGAXAABgIQAAXy4AAF88AABfTQAAXl4AAF50AABdjQAAXKcAAFvFAABa7QAAWf8A&#10;e3IAAHV2AABrdwAAXXYAAE92AABBdQAAM3UAACZ0AAAZcwAAEHIAAAdxAAAAcQAAAHEAAABxAAAA&#10;cQAAAG8AAABvAAAAbgAAAG4CAABuCAAAbQwAAG0RAABtGgAAbSYAAGw1AABsRgAAa1gAAGttAABq&#10;hgAAaaEAAGi+AABn6AAAZv4AeXoAAHB8AABhfAAAU30AAER9AAA2fgAAKH4AABt9AAAQfQAAB30A&#10;AAB9AAAAfQAAAH4AAAB/AAAAfgAAAH0AAAB9AAAAfAAAAHwAAAB8AAAAfAYAAHwMAAB8EgAAfB0A&#10;AHwsAAB8PAAAfE8AAHtlAAB7fgAAepoAAHm2AAB43wAAd/oAc4AAAGWBAABWgwAASIQAADmGAAAr&#10;hwAAHYcAABGHAAAHiAAAAIgAAACJAAAAigAAAIwAAACNAAAAjQAAAIwAAACMAAAAjAAAAIwAAACM&#10;AAAAjQAAAI0EAACODAAAjhMAAI8hAACOMgAAjkYAAI5bAACNdAAAjZAAAIytAACLzgAAivMAaIYA&#10;AFqIAABLiwAAPI0AAC2PAAAekAAAEZEAAAeSAAAAkwAAAJUAAACXAAAAmQAAAJsAAACcAAAAmwAA&#10;AJsAAACcAAAAnAAAAJ0AAACeAAAAngAAAJ8AAAChAwAAogwAAKIWAACjJgAAozoAAKNPAACjaAAA&#10;ooYAAKKiAACiwAAAoegAXI0AAE2QAAA/kwAAMJYAACGZAAASmgAAB5sAAACdAAAAoAAAAKIAAACk&#10;AAAAqAAAAKoAAACrAAAAqgAAAKsAAACsAAAArQAAAK4AAACvAAAAsQAAALIAAAC0AAAAtwEAALkN&#10;AAC5GgAAui0AALpDAAC6WwAAuncAALuUAAC7sQAAudIAUJUAAEGYAAAynAAAI6AAABOiAAAIpAAA&#10;AKcAAACqAAAArAAAAK8AAACyAAAAtwAAALkAAAC7AAAAugAAALwAAAC9AAAAvwAAAMAAAADCAAAA&#10;xAAAAMYAAADJAAAAzQAAANIBAADUDwAA1R8AANc1AADYTQAA2GkAANeGAADXowAA1r0A/wAAAP8A&#10;AAD/AAAA/wAAAP8AAwD/AA0A/wAVAP8AIAD8ACsA+AA1APQAPwDwAEcA7gBOAOsAVADpAFoA5wBf&#10;AOUAZADjAGoA4QBwAN8AdgDdAH4A2wCHANgAkQDTAJ0AzwCrAM0AvQDLAOAAyQD7AMcA/wC9AP8A&#10;sQD/AKkA/wCjAP8A/wAAAP8AAAD/AAAA/wAAAPwAAAD2AAsA8QARAO0AGwDpACUA5AAwAN8AOQDa&#10;AEEA1QBIANEATgDPAFQAzQBZAMsAXgDJAGMAxwBpAMUAbwDDAHcAwAB/AL4AigC7AJUAuACjALYA&#10;tAC0AM0AsgDyALAA/wCsAP8AowD/AJwA/wCXAP8A/wAAAP8AAAD6AAAA8QAAAOgAAADgAAYA2QAO&#10;ANIAFgDOAB8AyAApAMQAMgDAADoAvQBBALoASAC4AE0AtgBTALQAWACyAF0AsABiAK4AaQCsAG8A&#10;qgB4AKgAggCmAI4ApACbAKEAqwCfAMAAnQDmAJsA/wCaAP8AlAD/AI4A/wCKAP8A/wAAAPYAAADo&#10;AAAA3AAAAM4AAADGAAEAvwALALoAEQC2ABoAsgAiAK4AKwCqADQAqAA7AKUAQQCjAEcAoQBMAJ8A&#10;UQCeAFYAnABcAJoAYgCZAGgAlwBwAJUAegCSAIYAkACTAI0AogCLALUAiQDTAIcA9wCGAP8AhAD/&#10;AH8A/wB8AP8A8gAAAOMAAADSAAAAxQAAALoAAACxAAAAqwAHAKUADgChABQAngAcAJoAJQCXAC0A&#10;lAA0AJIAOgCQAEAAjgBFAI0ASgCLAFAAiQBVAIgAWwCGAGEAhABpAIIAcgB/AH0AfQCLAHsAmgB4&#10;AKsAdgDEAHQA6wBzAP8AcwD/AHAA/wBuAP8A3wAAAMwAAAC/AAAAtAAAAKsAAAChAAAAmgACAJQA&#10;CwCQABAAjAAXAIgAHgCFACYAgwAtAIEAMwB/ADkAfQA/AHsARAB5AEkAeABOAHYAVAB0AFoAcwBi&#10;AHAAawBuAHUAbACDAGoAkgBoAKMAZgC4AGQA3gBjAPsAYgD/AGIA/wBgAP8AzAAAALwAAACvAAAA&#10;pQAAAJ0AAACUAAAAjAAAAIYABwCBAA0AfAASAHgAGQB1AB8AcwAmAHEALQBvADIAbQA4AGsAPQBq&#10;AEIAaABIAGcATgBlAFQAYwBbAGEAZABfAG4AXQB7AFsAigBZAJsAVwCvAFYAywBVAPIAVAD/AFQA&#10;/wBUAP8AvgAAALAAAACkAAAAmQAAAJAAAACIAAAAgQAAAHkAAgBzAAoAbwAPAGsAFABnABoAZQAg&#10;AGMAJgBhACwAXwAyAF4ANwBcADwAWwBCAFkARwBXAE4AVgBVAFQAXgBSAGgAUAB0AE4AgwBMAJUA&#10;SgCoAEkAwABIAOgARwD/AEcA/wBHAP8AtAkAAKYLAACbDAAAkAoAAIYFAAB+AAAAdgAAAG8AAABo&#10;AAUAYwAMAF8AEABbABUAWAAaAFYAIQBUACYAUwAsAFEAMQBQADYATgA8AE0AQgBLAEgASQBQAEgA&#10;WABGAGIARABuAEIAfQBAAI4APwCiAD0AuAA9AN0APAD4ADwA/wA8AP8ArBAAAJ8SAACUEgAAiREA&#10;AH8PAAB2DAAAbgUAAGYAAABgAAEAWQAIAFUADQBRABEATgAWAEsAGwBJACEASAAmAEYAKwBFADEA&#10;QwA2AEIAPABAAEMAPgBLAD0AUwA7AF0AOQBpADcAeAA2AIkANACcADMAsQAyAM4AMgDxADEA/wAx&#10;AP8AphYAAJoZAACOGgAAhBoAAHoWAABwEgAAaA4AAF8KAABYAwAAUQAEAEwACgBIAA4ARAASAEEA&#10;FgA/ABsAPQAhADwAJgA6ACwAOQAxADcANwA2AD4ANABGADMATwAxAFkALwBlAC4AcwAsAIUAKwCY&#10;ACoArQApAMYAKADqACgA/gAoAP8AoRwAAJUgAACKIQAAfyEAAHUfAABsGgAAYxYAAFoRAABSDQAA&#10;SwcAAEQABgBAAAsAPAAPADgAEgA2ABcANAAcADMAIQAxACcAMAAsAC4AMwAtADoAKwBCACoASwAo&#10;AFUAJgBhACUAcAAkAIEAIgCVACEAqQAgAMEAIADkAB8A+QAfAP8AnSIAAJEmAACGKAAAfCcAAHIl&#10;AABpIgAAXx0AAFcYAABOEwAARg4AAD8LAAA4BQcANAAMADEAEAAuABMALAAYACoAHQApACIAJwAo&#10;ACYALgAkADYAIwA+ACIARwAgAFIAHwBeAB0AbQAcAH4AGgCSABkApwAYAL0AFwDfABcB9QAXAv8A&#10;micAAI4rAACELQAAeS0AAHArAABmKAAAXSQAAFQfAABLGgAAQxQAADsQAAA0DQIALQkJACkFDQAm&#10;AxAAJAETACICGQAhAh4AIAIkAB4DKgAdAzIAGwQ6ABoFRAAZBU8AFwZcABYGagAUB3wAEweQABIH&#10;pQARB7sAEAfbABAI8gAQCf8AlysAAIwvAACBMQAAdzIAAG4xAABkLgAAWyoAAFElAABJIAAAQBsA&#10;ADgWAAAxEgAAKQ4EACMMCQAfCQ0AHQcQABsHFQAZCBoAGAggABcJJwAWCS4AFQo3ABMKQQASC00A&#10;EQtaABALaQAODHsADgyQAA0MpQAMDbsACw3ZAAsN8QAMDf8AlS8AAIozAAB/NgAAdjYAAGw1AABj&#10;MwAAWS8AAFArAABHJgAAPiEAADYdAAAuGAAAJxMAACAQBQAZDgoAFQwOABQMEQATDBYAEgwcABEN&#10;IwAQDSsADw00AA4OPwANDkoADA9YAAsPZwAKEHkACBCNAAcQogAGELgABRDUAAUQ7wAGEP8AkjMA&#10;AIg3AAB+OgAAdDsAAGs6AABhOAAAWDUAAE4wAABFLAAAPScAADUjAAAtHwAAJhoAAB4WAQAXEwYA&#10;ERALAA4ODgAODxMADRAZAA0QIAAMECgACxEyAAoRPAAIEkgABxJVAAYTZQAEE3YAAxOLAAEUoAAA&#10;E7YAABPRAAAT7gAAE/sAkDYAAIY7AAB8PgAAcz8AAGo/AABgPQAAVzkAAE02AABEMQAAPC4AADQq&#10;AAAsJgAAJSIAAB4eAAAWGgIAEBUJAAwTDgAKExIACRQXAAgUHwAHFSYABhUvAAQWOgADFkYAARdT&#10;AAAXYgAAGHQAABiJAAAYnwAAGLUAABfQAAAX7QAAF/sAjjoAAIQ/AAB7QgAAckMAAGhDAABfQgAA&#10;Vj8AAEw7AABDNwAAOzQAADMwAAAsLAAAJCkAABskAAATHwIADRsJAAkZDQAGGREABBkWAAIZHQAB&#10;GiQAABotAAAbOAAAG0QAABxRAAAcYAAAHXIAAB2HAAAcnQAAHLMAABzOAAAb7QAAG/wAjD4AAIJD&#10;AAB5RgAAcEgAAGhIAABeRgAAVUQAAEtAAABDPQAAOzoAADM3AAAqMgAAIC0AABcpAAAQJQIACyIJ&#10;AAUgDQABHxAAAB8UAAAfGwAAICIAACArAAAhNgAAIUEAACFPAAAhXgAAInAAACKFAAAhmwAAIbIA&#10;ACHNAAAg7QAAH/wAikMAAIBIAAB4SwAAb0wAAGZNAABdSwAAVEkAAEpGAABCQwAAOkAAAC87AAAl&#10;NwAAHDMAABMvAAANLAIABykIAAEnDAAAJg4AACUSAAAmGQAAJiEAACYpAAAmMwAAJz8AACdNAAAn&#10;XAAAJ20AACeCAAAnmQAAJrAAACXMAAAl7gAAJP0AiEgAAH9MAAB2UAAAblEAAGVSAABcUQAAU08A&#10;AEpMAABBSQAANUQAACtAAAAhPAAAFzkAABA2AAAKMgEAAzAHAAAvCwAALg4AAC0RAAAtFgAALR4A&#10;AC0nAAAtMQAALT0AAC1KAAAtWQAALWsAAC2AAAAslwAALK8AACvLAAAq7gAAKv4AhU0AAH1SAAB1&#10;VQAAbFcAAGNXAABbVgAAU1UAAEdRAAA7TQAAMEkAACVGAAAcQwAAEz8AAA09AAAGOgAAADgFAAA3&#10;CQAANg0AADUPAAA0FAAANBsAADQkAAA0LgAANDoAADRHAAA0VwAANGgAADR9AAAzlQAAMq0AADHK&#10;AAAx7gAAMP8Ag1MAAHtYAABzWwAAal0AAGJdAABbXQAAT1oAAEJWAAA2UgAAKk8AACBMAAAWSQAA&#10;DkcAAAhEAAAAQgAAAEEDAAA/BwAAPgsAAD0OAAA9EQAAPBgAADwhAAA8KwAAPDcAADxEAAA8UwAA&#10;PGUAADt6AAA6kgAAOqsAADnIAAA47QAAN/8AgVoAAHleAABxYQAAaWMAAGJkAABXYgAASV4AADxb&#10;AAAvWAAAJFUAABlTAAAQUQAACk8AAAFNAAAATAAAAEoAAABJBAAASAgAAEcMAABGDwAARhQAAEUc&#10;AABFJwAARTMAAEVAAABFUAAARGEAAER2AABDjwAAQqgAAEHGAABA7AAAP/8AfmEAAHZlAABvaAAA&#10;aGoAAF1pAABPZgAAQmQAADRhAAAoXwAAHV0AABJbAAALWQAAAlgAAABWAAAAVgAAAFQAAABTAAAA&#10;UgQAAFEJAABQDQAAUBAAAE8YAABPIgAATy4AAE88AABPSwAATl0AAE5yAABNiwAATKUAAEvCAABJ&#10;6gAASP8Ae2kAAHRsAABubwAAZG8AAFVtAABHbAAAOWoAACxpAAAgZwAAFGUAAA1kAAADYgAAAGIA&#10;AABhAAAAYAAAAF8AAABeAAAAXQAAAFwEAABcCQAAWw0AAFsSAABbHAAAWigAAFo2AABaRgAAWVgA&#10;AFltAABYhQAAV6AAAFa9AABV6AAAU/4AeXAAAHN0AABpdQAAW3QAAExzAAA+cwAAMHIAACNxAAAW&#10;bwAADW4AAARtAAAAbQAAAG0AAABtAAAAbAAAAGsAAABqAAAAaQAAAGkAAABpAwAAaAkAAGgOAABo&#10;FQAAZyEAAGcvAABnPwAAZlIAAGZmAABlfwAAZJoAAGO3AABi4QAAYfwAd3gAAG16AABfegAAUHoA&#10;AEJ6AAAzewAAJXsAABh6AAAOeQAABHkAAAB5AAAAeQAAAHoAAAB6AAAAegAAAHgAAAB4AAAAdwAA&#10;AHcAAAB3AAAAdwEAAHcIAAB3DgAAdxgAAHcmAAB2NgAAdkkAAHVfAAB1dwAAdJMAAHOvAABy0wAA&#10;cfcAcX4AAGN/AABUgAAARYIAADaDAAAohAAAGoQAAA6DAAAEhAAAAIQAAACFAAAAhgAAAIgAAACJ&#10;AAAAiAAAAIcAAACHAAAAhwAAAIcAAACHAAAAiAAAAIgAAACIBwAAiRAAAIkcAACJLAAAiD8AAIhV&#10;AACIbQAAh4kAAIanAACFxwAAhO8AZoQAAFeGAABIiAAAOYoAACqMAAAbjQAAD40AAASOAAAAkAAA&#10;AJEAAACTAAAAlQAAAJcAAACYAAAAlgAAAJcAAACXAAAAlwAAAJgAAACYAAAAmQAAAJoAAACbAAAA&#10;nQcAAJ0RAACdIQAAnTMAAJ1JAACcYgAAnH8AAJycAACcuQAAm+IAWosAAEuOAAA8kQAALZMAAB6V&#10;AAAQlgAABJgAAACaAAAAnAAAAJ4AAAChAAAApAAAAKYAAACnAAAApgAAAKcAAACnAAAAqAAAAKkA&#10;AACqAAAArAAAAK0AAACvAAAAsQAAALMJAACzFQAAtCcAALQ9AAC1VQAAtXAAALSOAAC0rAAAtMwA&#10;TZIAAD+WAAAvmgAAIJ0AABGfAAAFoQAAAKMAAACmAAAAqQAAAKwAAACvAAAAswAAALUAAAC3AAAA&#10;tgAAALcAAAC4AAAAugAAALsAAAC9AAAAvwAAAMEAAADEAAAAxwAAAMsAAADNDAAAzhoAAM8vAADP&#10;SAAA0GIAANCAAADQnQAA0LgAAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwd&#10;HyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2Vm&#10;Z2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2v&#10;sLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3&#10;+fr7/P7//////////////////////////////////////////////////////wAAAAAAAAAAAAAA&#10;AAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFC&#10;REVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqL&#10;jI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU&#10;1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////&#10;//////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0f&#10;ICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZn&#10;aWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+w&#10;sbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5&#10;+vv8/v//////////////////////////////////////////////////////AAECAwQFBgcICQoL&#10;DA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNE&#10;RUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9&#10;fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2&#10;t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v&#10;8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwEhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAA&#10;AAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoaGxwdHh8gISIjJCUmJygpKissLS4v&#10;MDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZn&#10;aGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+g&#10;oaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR09TV1tfY2drb&#10;3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsM&#10;DA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEy&#10;MjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCS&#10;lZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ&#10;2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8&#10;/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwd&#10;Hh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJT&#10;VVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DB&#10;wsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs&#10;7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////+KB8ElDQ19QUk9GSUxFAAkJ////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////0/////////////////////////////////////////+vR////////////////&#10;//////////////////////////fp/v//////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////+HN1///////////////////&#10;////////////////////3a+Wt/T/////////////////////////////////////xYxop+f/////&#10;////////////////////////////////zJyJpOf/////////////////////////////////////&#10;+s67xvX/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////9zFvfX/////////////////////////////////////v5N6hcX/////////&#10;///////////////////////////bkFs9Zaj2//////////////////////////////////68dTQA&#10;VJvr/////////////////////////////////9OUfkksTprs////////////////////////////&#10;////2NTKs35lbaX5////////////////////////////////////9MWur8n/////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////DWxuz/////////////&#10;///////////////////////mu5F0Y6v3////////////////////////////////9sSac0UmNH3M&#10;////////////////////////////////tYBVMAoAGWCy///////////////////////////////P&#10;dDULAAAAClKn//////////////////////////////+WNAAAAAAAAE+n////////////////////&#10;//////////ZpHQAACQwGCVKx/////////////////////////////8s7DhM1TFtNTF7D////////&#10;/////////////////////6lgNmCGn7asqbjZ/////////////////////////////+CXjb7l////&#10;///////////////////////////////////t+f//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////69nKvMf//////////////////////////////////8+agW1aRojq////&#10;////////////////////////////xHw+JhAAAFSw///////////////////////////////ggzwA&#10;AAAAAC6H7f////////////////////////////+sUxAAAAAAABdt1v//////////////////////&#10;//////uAMQAAAAAAAAlhzP///////////////////////////9JaAgAAAAAAAABdzP//////////&#10;/////////////////6g1AAAAAAAAAABc0////////////////////////////30NAAAAAAAAAABU&#10;1v//////////////////////////7n1FAAAAAAAAAABE1P///////////////////////////Kpk&#10;LwIAAAQiN0lYzv///////////////////////////+mka0EoP2N/lae62v//////////////////&#10;////////////1bKssszk+v//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////5buXd2LI////////&#10;/////////////////////////9ueZzYKAAKM////////////////////////////////yH8/BQAA&#10;AABez//////////////////////////////ZgTkAAAAAAAA8qv//////////////////////////&#10;//+eTAAAAAAAAAAjkP///////////////////////////9xvGgAAAAAAAAAQffn/////////////&#10;/////////////69IAAAAAAAAAAAAb+7//////////////////////////4QTAAAAAAAAAAAAZOb/&#10;////////////////////////7FEAAAAAAAAAAAAAV97/////////////////////////uBUAAAAA&#10;AAAAAAAASNb/////////////////////////dBQAAAAAAAAAAAAAOM//////////////////////&#10;///5oloTAAAAAAAAAAAAI8X/////////////////////////35tcLAAAAAAAAAAADbr/////////&#10;/////////////////++xfVU5IhEHAQIRIrL//////////////////////////////9+/pZmYmqCs&#10;vdr/////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////+O+nYB8+/////////////////////////////////K3hFcwDgAd&#10;rP//////////////////////////////0opMFQAAAAAAcvP////////////////////////////W&#10;fzYAAAAAAAAAS8n///////////////////////////qRPgAAAAAAAAAAL6v/////////////////&#10;/////////8BaAAAAAAAAAAAAGpX//////////////////////////40kAAAAAAAAAAAACIT/////&#10;////////////////////514AAAAAAAAAAAAAAHf/////////////////////////tCUAAAAAAAAA&#10;AAAAAGr/////////////////////////fQAAAAAAAAAAAAAAAFv0///////////////////////9&#10;KwAAAAAAAAAAAAAAAEzr//////////////////////+lAAAAAAAAAAAAAAAAADzh////////////&#10;//////////8wDAAAAAAAAAAAAAAAAC3Z/////////////////////5mKYScAAAAAAAAAAAAAACfX&#10;///////////////////////tvolVJwAAAAAAAAAAACXc//////////////////////////7KnXZd&#10;SjwyLSwwOUfe///////////////////////////////95t3W0tDT2eT/////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////79S71v//&#10;///////////////////////////////nuI9qSy8Vb///////////////////////////////5KFn&#10;NAcAAAAAPMn////////////////////////////WgjsAAAAAAAAAEpf/////////////////////&#10;/////+2FMQAAAAAAAAAAAG///////////////////////////6ZCAAAAAAAAAAAAAFDh////////&#10;////////////////7GkAAAAAAAAAAAAAADfJ////////////////////////sy8AAAAAAAAAAAAA&#10;ACK2////////////////////////eQAAAAAAAAAAAAAAABCn///////////////////////yNAAA&#10;AAAAAAAAAAAAAACZ//////////////////////+pAAAAAAAAAAAAAAAAAACM////////////////&#10;//////9GAAAAAAAAAAAAAAAAAAB//////////////////////98AAAAAAAAAAAAAAAAAAAB0////&#10;/////////////////5cAAAAAAAAAAAAAAAAAAABq/////////////////////84AAAAAAAAAAAAA&#10;AAAAAABj//////////////////////8pIgEAAAAAAAAAAAAAAABh//////////////////////+5&#10;o4BXNxcAAAAAAAAAAABo///////////////////////////6066Uhnx1cXByd4GU////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////////9u6&#10;nYJpadP//////////////////////////////8iTZT0ZAAAAHZ7/////////////////////////&#10;///bjkwTAAAAAAAAAG7//////////////////////////9t8LAAAAAAAAAAAAEXX////////////&#10;/////////////4sqAAAAAAAAAAAAACK0////////////////////////wkQAAAAAAAAAAAAAAAOX&#10;////////////////////////fQEAAAAAAAAAAAAAAAB////////////////////////nNgAAAAAA&#10;AAAAAAAAAABq//////////////////////+dAAAAAAAAAAAAAAAAAABY////////////////////&#10;//9GAAAAAAAAAAAAAAAAAABH+P///////////////////+kAAAAAAAAAAAAAAAAAAAA16f//////&#10;/////////////5YAAAAAAAAAAAAAAAAAAAAl2////////////////////7wAAAAAAAAAAAAAAAAA&#10;AAAYzv///////////////////+sAAAAAAAAAAAAAAAAAAAAPwv////////////////////8AAAAA&#10;AAAAAAAAAAAAAAAKuf////////////////////8nAAAAAAAAAAAAAAAAAAAKtf//////////////&#10;//////9wAAAAAAAAAAAAAAAAAAANuf/////////////////////gnIxwVUIzJhsUDw0OEhomv///&#10;//////////////////////////nk2NLOzMvMz9bg/P//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+vTvOP/////////////////////////////&#10;///SqYVlSCwSAYX////////////////////////////xq3E8DwAAAAAAAE/g////////////////&#10;/////////9V/NQAAAAAAAAAAAB+y////////////////////////43UdAAAAAAAAAAAAAACJ////&#10;////////////////////kCMAAAAAAAAAAAAAAABn///////////////////////VQwAAAAAAAAAA&#10;AAAAAABI9v////////////////////+KAAAAAAAAAAAAAAAAAAAu3f////////////////////84&#10;AAAAAAAAAAAAAAAAAAAXyP///////////////////74AAAAAAAAAAAAAAAAAAAAEtv//////////&#10;/////////5wAAAAAAAAAAAAAAAAAAAAApf///////////////////7oAAAAAAAAAAAAAAAAAAAAA&#10;k////////////////////9wAAAAAAAAAAAAAAAAAAAAAgv////////////////////8AAAAAAAAA&#10;AAAAAAAAAAAAdP////////////////////8TAAAAAAAAAAAAAAAAAAAAaP//////////////////&#10;//9CAAAAAAAAAAAAAAAAAAAAYP////////////////////96AAAAAAAAAAAAAAAAAAAAXf//////&#10;///////////////RAAAAAAAAAAAAAAAAAAAAYf//////////////////////JAAAAAAAAAAAAAAA&#10;AAAAZv//////////////////////yayZiX12cWxpZ2Zna3B6jP//////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////+LFqpF5YXf/////////////////////&#10;////////3aZ3UCwMAAAAADHE/////////////////////////+CSThMAAAAAAAAAAACP////////&#10;////////////////0nAdAAAAAAAAAAAAAABg///////////////////////ubw8AAAAAAAAAAAAA&#10;AAA34v////////////////////+WHAAAAAAAAAAAAAAAAAAUwP////////////////////9AAAAA&#10;AAAAAAAAAAAAAAAAo////////////////////64AAAAAAAAAAAAAAAAAAAAAif//////////////&#10;/////54AAAAAAAAAAAAAAAAAAAAAcv///////////////////7wAAAAAAAAAAAAAAAAAAAAAX///&#10;/////////////////9oAAAAAAAAAAAAAAAAAAAAATf////////////////////oAAAAAAAAAAAAA&#10;AAAAAAAAO/////////////////////8OAAAAAAAAAAAAAAAAAAAAKvn///////////////////8z&#10;AAAAAAAAAAAAAAAAAAAAG+n///////////////////9eAAAAAAAAAAAAAAAAAAAAD9v/////////&#10;//////////+PAAAAAAAAAAAAAAAAAAAABtD////////////////////QAAAAAAAAAAAAAAAAAAAA&#10;AMr/////////////////////KwAAAAAAAAAAAAAAAAAAAMj/////////////////////gAAAAAAA&#10;AAAAAAAAAAAAAMv/////////////////////9xYBBQUDAQAAAAAAAQYNGMv/////////////////&#10;//////zr4djPzM3P0NLU19zi6v//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////x2sb///////////////////////////////HGo4RoTTIYABWr////////////&#10;//////////////+5fEYYAAAAAAAAAABx////////////////////////13wvAAAAAAAAAAAAAAA7&#10;4//////////////////////fZAkAAAAAAAAAAAAAAAAMtf////////////////////90AwAAAAAA&#10;AAAAAAAAAAAAjf///////////////////8UVAAAAAAAAAAAAAAAAAAAAav//////////////////&#10;/5kAAAAAAAAAAAAAAAAAAAAAS////////////////////7YAAAAAAAAAAAAAAAAAAAAAMP3/////&#10;/////////////9cAAAAAAAAAAAAAAAAAAAAAGef///////////////////YAAAAAAAAAAAAAAAAA&#10;AAAABdP///////////////////8OAAAAAAAAAAAAAAAAAAAAAMH///////////////////8vAAAA&#10;AAAAAAAAAAAAAAAAAK////////////////////9SAAAAAAAAAAAAAAAAAAAAAJ7/////////////&#10;//////95AAAAAAAAAAAAAAAAAAAAAI7///////////////////+lAAAAAAAAAAAAAAAAAAAAAID/&#10;///////////////////YAAAAAAAAAAAAAAAAAAAAAHT/////////////////////NgAAAAAAAAAA&#10;AAAAAAAAAG3/////////////////////fAAAAAAAAAAAAAAAAAAAAGn/////////////////////&#10;1w0AAAAAAAAAAAAAAAAAAGj//////////////////////3AAAAAAAAAAAAAAAAAAAGH/////////&#10;//////////////9QPEZOVFldYWRobHB2fon/////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////+/Vu6OLc1qV///////////////////////////4v45kQSEFAAAAAABS/P//&#10;////////////////////951WGAAAAAAAAAAAAAAXwf/////////////////////lbBYAAAAAAAAA&#10;AAAAAAAAjf////////////////////9jAAAAAAAAAAAAAAAAAAAAXv///////////////////50A&#10;AAAAAAAAAAAAAAAAAAAANfz//////////////////6EAAAAAAAAAAAAAAAAAAAAAEdn/////////&#10;/////////8oAAAAAAAAAAAAAAAAAAAAAALv//////////////////+4AAAAAAAAAAAAAAAAAAAAA&#10;AKH///////////////////8MAAAAAAAAAAAAAAAAAAAAAIr///////////////////8tAAAAAAAA&#10;AAAAAAAAAAAAAHb///////////////////9NAAAAAAAAAAAAAAAAAAAAAGT/////////////////&#10;//9vAAAAAAAAAAAAAAAAAAAAAFL///////////////////+UAAAAAAAAAAAAAAAAAAAAAED/////&#10;//////////////+8AAAAAAAAAAAAAAAAAAAAADD////////////////////qDgAAAAAAAAAAAAAA&#10;AAAAACL/////////////////////RAAAAAAAAAAAAAAAAAAAABX/////////////////////gQAA&#10;AAAAAAAAAAAAAAAAAAv1////////////////////yAsAAAAAAAAAAAAAAAAAAALs////////////&#10;/////////14AAAAAAAAAAAAAAAAAAADl/////////////////////8kcAAAAAAAAAAAAAAAAAADa&#10;//////////////////////+dAQAAAAAAAAAAAAAHDhfF////////////////////////1bm8wcfO&#10;1dvh5u30+///////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////+N/P////////&#10;/////////////////////+zGpYhtVDshBwAy3v///////////////////////9eSWSkAAAAAAAAA&#10;AAAAoP//////////////////////iTYAAAAAAAAAAAAAAAAAZ/////////////////////9mAAAA&#10;AAAAAAAAAAAAAAAAMvb//////////////////5UAAAAAAAAAAAAAAAAAAAAAA8j/////////////&#10;/////6cAAAAAAAAAAAAAAAAAAAAAAKD//////////////////9cAAAAAAAAAAAAAAAAAAAAAAHz/&#10;//////////////////8AAAAAAAAAAAAAAAAAAAAAAF7///////////////////8lAAAAAAAAAAAA&#10;AAAAAAAAAEP///////////////////9IAAAAAAAAAAAAAAAAAAAAACz///////////////////9q&#10;AAAAAAAAAAAAAAAAAAAAABj///////////////////+LAAAAAAAAAAAAAAAAAAAAAAXz////////&#10;//////////+vAAAAAAAAAAAAAAAAAAAAAADh///////////////////VAAAAAAAAAAAAAAAAAAAA&#10;AADP////////////////////JAAAAAAAAAAAAAAAAAAAAAC+////////////////////VAAAAAAA&#10;AAAAAAAAAAAAAACu////////////////////iwAAAAAAAAAAAAAAAAAAAACf////////////////&#10;////yw4AAAAAAAAAAAAAAAAAAACS/////////////////////1cAAAAAAAAAAAAAAAAAAACG////&#10;/////////////////6oKAAAAAAAAAAAAAAAAAAB5//////////////////////9tAAAAAAAAAAAA&#10;AAAAAABm///////////////////////3VQAAAAAAAAAAAAAAAABF////////////////////////&#10;/2ojKzU/SlVganV+h5Gc////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////oz7adg2lO&#10;uf/////////////////////////ssoNcOh0CAAAAAAAAe///////////////////////xW0pAAAA&#10;AAAAAAAAAAAAQP////////////////////+DGwAAAAAAAAAAAAAAAAAAB8v/////////////////&#10;/5IAAAAAAAAAAAAAAAAAAAAAAJj//////////////////6QAAAAAAAAAAAAAAAAAAAAAAGr/////&#10;/////////////90AAAAAAAAAAAAAAAAAAAAAAEH///////////////////8OAAAAAAAAAAAAAAAA&#10;AAAAAB3///////////////////85AAAAAAAAAAAAAAAAAAAAAADo//////////////////9gAAAA&#10;AAAAAAAAAAAAAAAAAADO//////////////////+FAAAAAAAAAAAAAAAAAAAAAAC3////////////&#10;//////+oAAAAAAAAAAAAAAAAAAAAAACj///////////////////LAAAAAAAAAAAAAAAAAAAAAACQ&#10;///////////////////vFgAAAAAAAAAAAAAAAAAAAAB9////////////////////PgAAAAAAAAAA&#10;AAAAAAAAAABs////////////////////aQAAAAAAAAAAAAAAAAAAAABa////////////////////&#10;mQAAAAAAAAAAAAAAAAAAAABJ////////////////////0hYAAAAAAAAAAAAAAAAAAAA5////////&#10;/////////////1gAAAAAAAAAAAAAAAAAAAAp/////////////////////6IAAAAAAAAAAAAAAAAA&#10;AAAZ//////////////////////VWAAAAAAAAAAAAAAAAAAAE//////////////////////+7LwAA&#10;AAAAAAAAAAAAAAAA+P//////////////////////qykAAAAAAAAAAAAAAAAAz///////////////&#10;/////////8lHAAAAAAcTIC4+UmiE7f//////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////TVyf////////////////////////////rSsJJ3&#10;XUIoDAAASv///////////////////////8V9RRcAAAAAAAAAAAAAEdj////////////////////E&#10;UAAAAAAAAAAAAAAAAAAAAJ///////////////////6IMAAAAAAAAAAAAAAAAAAAAAGj/////////&#10;/////////5QAAAAAAAAAAAAAAAAAAAAAADb//////////////////9oAAAAAAAAAAAAAAAAAAAAA&#10;AAfs//////////////////8VAAAAAAAAAAAAAAAAAAAAAADE//////////////////9IAAAAAAAA&#10;AAAAAAAAAAAAAACi//////////////////91AAAAAAAAAAAAAAAAAAAAAACD////////////////&#10;//+dAAAAAAAAAAAAAAAAAAAAAABp///////////////////DAAAAAAAAAAAAAAAAAAAAAABS////&#10;///////////////nDwAAAAAAAAAAAAAAAAAAAAA+////////////////////MwAAAAAAAAAAAAAA&#10;AAAAAAAr////////////////////WAAAAAAAAAAAAAAAAAAAAAAY////////////////////gQAA&#10;AAAAAAAAAAAAAAAAAAAF////////////////////rAAAAAAAAAAAAAAAAAAAAAAA////////////&#10;////////3iIAAAAAAAAAAAAAAAAAAAAA8v///////////////////1wAAAAAAAAAAAAAAAAAAAAA&#10;3////////////////////58AAAAAAAAAAAAAAAAAAAAAzP///////////////////+hKAAAAAAAA&#10;AAAAAAAAAAAAt/////////////////////+gFgAAAAAAAAAAAAAAAAAAnP//////////////////&#10;////egIAAAAAAAAAAAAAAAAAd////////////////////////3oLAAAAAAAAAAAAAAAFTP//////&#10;//////////////////+iV2h0gI2cq7zQ5///////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////t4///////////////////////////&#10;0qN6WDopIxwWDgYAAJ//////////////////////rFIOAAAAAAAAAAAAAAAAAGn/////////////&#10;/////+RDAAAAAAAAAAAAAAAAAAAAADT//////////////////3kAAAAAAAAAAAAAAAAAAAAAAADj&#10;/////////////////80AAAAAAAAAAAAAAAAAAAAAAACy//////////////////8TAAAAAAAAAAAA&#10;AAAAAAAAAACF//////////////////9PAAAAAAAAAAAAAAAAAAAAAABd//////////////////+D&#10;AAAAAAAAAAAAAAAAAAAAAAA6//////////////////+yAAAAAAAAAAAAAAAAAAAAAAAc////////&#10;///////////bAwAAAAAAAAAAAAAAAAAAAAAC////////////////////KgAAAAAAAAAAAAAAAAAA&#10;AAAA+///////////////////TwAAAAAAAAAAAAAAAAAAAAAA5///////////////////dAAAAAAA&#10;AAAAAAAAAAAAAAAA1P//////////////////mwAAAAAAAAAAAAAAAAAAAAAAwP//////////////&#10;////xAcAAAAAAAAAAAAAAAAAAAAArf//////////////////8DMAAAAAAAAAAAAAAAAAAAAAmv//&#10;/////////////////2cAAAAAAAAAAAAAAAAAAAAAhv///////////////////6MAAAAAAAAAAAAA&#10;AAAAAAAAcv///////////////////+NEAAAAAAAAAAAAAAAAAAAAXP////////////////////+R&#10;BgAAAAAAAAAAAAAAAAAAQf/////////////////////rXwAAAAAAAAAAAAAAAAAAHf//////////&#10;////////////yksAAAAAAAAAAAAAAAAAAP///////////////////////8tXAAAMGCQxP05gdIun&#10;x///////////////////////////1+fy////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////69TNx8K+urezsK2pqKX////////////////////dflM/MCMZEQkCAAAAAAAAAADb////&#10;/////////////3YAAAAAAAAAAAAAAAAAAAAAAACn/////////////////7oAAAAAAAAAAAAAAAAA&#10;AAAAAAB1//////////////////8HAAAAAAAAAAAAAAAAAAAAAABG//////////////////9OAAAA&#10;AAAAAAAAAAAAAAAAAAAa//////////////////+MAAAAAAAAAAAAAAAAAAAAAAAA/f//////////&#10;///////BAAAAAAAAAAAAAAAAAAAAAAAA2//////////////////xGQAAAAAAAAAAAAAAAAAAAAAA&#10;vv//////////////////RAAAAAAAAAAAAAAAAAAAAAAApP//////////////////awAAAAAAAAAA&#10;AAAAAAAAAAAAjf//////////////////kQAAAAAAAAAAAAAAAAAAAAAAef//////////////////&#10;twAAAAAAAAAAAAAAAAAAAAAAZv//////////////////3iEAAAAAAAAAAAAAAAAAAAAAU///////&#10;/////////////0oAAAAAAAAAAAAAAAAAAAAAP////////////////////3cAAAAAAAAAAAAAAAAA&#10;AAAAK////////////////////6wKAAAAAAAAAAAAAAAAAAAAFv///////////////////+dFAAAA&#10;AAAAAAAAAAAAAAAAAP////////////////////+KAAAAAAAAAAAAAAAAAAAAAP//////////////&#10;///////WTQAAAAAAAAAAAAAAAAAAAP3/////////////////////py4AAAAAAAAAAAAAAAAAANX/&#10;/////////////////////5gqAAAAAAAAAAAGGC1FYOD///////////////////////+oY3SBj5yr&#10;u83i+v//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////58u3qZ2VjomEgHx4dHBs&#10;aGWQ/////////////////7xqSC0ZCgAAAAAAAAAAAAAAAAAx//////////////////8AAAAAAAAA&#10;AAAAAAAAAAAAAAAD//////////////////9CAAAAAAAAAAAAAAAAAAAAAAAA3P//////////////&#10;//+OAAAAAAAAAAAAAAAAAAAAAAAAsv/////////////////OAAAAAAAAAAAAAAAAAAAAAAAAjf//&#10;////////////////KQAAAAAAAAAAAAAAAAAAAAAAa///////////////////WgAAAAAAAAAAAAAA&#10;AAAAAAAATv//////////////////hgAAAAAAAAAAAAAAAAAAAAAANP//////////////////rgAA&#10;AAAAAAAAAAAAAAAAAAAAHv//////////////////1BcAAAAAAAAAAAAAAAAAAAAACv//////////&#10;////////+j0AAAAAAAAAAAAAAAAAAAAAAP///////////////////2UAAAAAAAAAAAAAAAAAAAAA&#10;AP///////////////////44AAAAAAAAAAAAAAAAAAAAAAP///////////////////7wZAAAAAAAA&#10;AAAAAAAAAAAAAO////////////////////FOAAAAAAAAAAAAAAAAAAAAANj/////////////////&#10;//+LAAAAAAAAAAAAAAAAAAAAAL/////////////////////MQwAAAAAAAAAAAAAAAAAAAKH/////&#10;////////////////kRkAAAAAAAAAAAAAAAAAAHr/////////////////////8nQKAAAAAAAAAAAA&#10;AAAAEV///////////////////////+h0Ex8sOEVTYnKFm7TS9f//////////////////////////&#10;1+j0////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////////7&#10;9/Px7uzr6+zx///////////////////ZspmHeW1kXVZRS0ZBPDgyLSgjxP////////////////9L&#10;JQsAAAAAAAAAAAAAAAAAAAAAkv////////////////+IAAAAAAAAAAAAAAAAAAAAAAAAZv//////&#10;///////////XAAAAAAAAAAAAAAAAAAAAAAAAPf//////////////////MwAAAAAAAAAAAAAAAAAA&#10;AAAAGP//////////////////bAAAAAAAAAAAAAAAAAAAAAAAAP//////////////////nQAAAAAA&#10;AAAAAAAAAAAAAAAAAP//////////////////yQwAAAAAAAAAAAAAAAAAAAAAAPb/////////////&#10;////8TUAAAAAAAAAAAAAAAAAAAAAAN///////////////////1sAAAAAAAAAAAAAAAAAAAAAAMv/&#10;/////////////////4IAAAAAAAAAAAAAAAAAAAAAALf//////////////////6kGAAAAAAAAAAAA&#10;AAAAAAAAAKP//////////////////9MvAAAAAAAAAAAAAAAAAAAAAI3///////////////////9e&#10;AAAAAAAAAAAAAAAAAAAAAHf///////////////////+TBwAAAAAAAAAAAAAAAAAAAF7/////////&#10;///////////NQwAAAAAAAAAAAAAAAAAAAED/////////////////////hxAAAAAAAAAAAAAAAAAA&#10;ABz/////////////////////2F4AAAAAAAAAAAAAAAAAAAD//////////////////////79OAAAA&#10;AAAOHCw+UmqGpcj////////////////////////CfIyap7bF1uj9////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////u4dfPycO+uraxramnpqanrv//////////&#10;//////++hm1bTEA3LygiHBYQCwQAAAAAFP/////////////////XBQAAAAAAAAAAAAAAAAAAAAAA&#10;AP//////////////////NAAAAAAAAAAAAAAAAAAAAAAAAPb/////////////////dgAAAAAAAAAA&#10;AAAAAAAAAAAAANL/////////////////sAAAAAAAAAAAAAAAAAAAAAAAALL/////////////////&#10;4SQAAAAAAAAAAAAAAAAAAAAAAJb//////////////////1EAAAAAAAAAAAAAAAAAAAAAAHz/////&#10;/////////////3kAAAAAAAAAAAAAAAAAAAAAAGb//////////////////6AAAAAAAAAAAAAAAAAA&#10;AAAAAFH//////////////////8cjAAAAAAAAAAAAAAAAAAAAADz//////////////////+5LAAAA&#10;AAAAAAAAAAAAAAAAACf///////////////////90AAAAAAAAAAAAAAAAAAAAABD/////////////&#10;//////+jFgAAAAAAAAAAAAAAAAAAAAD////////////////////YTAAAAAAAAAAAAAAAAAAAAAD/&#10;////////////////////iA8AAAAAAAAAAAAAAAAAAAD/////////////////////y1MAAAAAAAAA&#10;AAAAAAAAAAD//////////////////////6U4AAAAAAAAAAAJHTROa4z/////////////////////&#10;//+ZOUNRX259jqC1y+X/////////////////////////////6/n/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////68y5rKGZkYuGgXx4dHBraGZmaPH/////////////////YUUyIxgOBgAAAAAA&#10;AAAAAAAAAJ7/////////////////fgAAAAAAAAAAAAAAAAAAAAAAAHX/////////////////wwAA&#10;AAAAAAAAAAAAAAAAAAAAAFL/////////////////+zcAAAAAAAAAAAAAAAAAAAAAADL/////////&#10;/////////2oAAAAAAAAAAAAAAAAAAAAAABb//////////////////5YAAAAAAAAAAAAAAAAAAAAA&#10;AAD//////////////////78bAAAAAAAAAAAAAAAAAAAAAAD//////////////////+ZCAAAAAAAA&#10;AAAAAAAAAAAAAAD///////////////////9pAAAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;//+QAgAAAAAAAAAAAAAAAAAAAAD///////////////////+5LAAAAAAAAAAAAAAAAAAAAAD0////&#10;///////////////oXAAAAAAAAAAAAAAAAAAAAADZ////////////////////kRgAAAAAAAAAAAAA&#10;AAAAAAC8////////////////////ylMAAAAAAAAAAAAAAAAAAACd/////////////////////5gu&#10;AAAAAAAAAAAAABApRmbE/////////////////////+5/HQwaKDdGV2l+la/M7v//////////////&#10;///////////noKq5yNjp/P//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////318Ovm4t/b2NTS0dDS1+D/////////////////zp6KfHFp&#10;YVtWUUxIQz46NjIvLjH/////////////////0iURAwAAAAAAAAAAAAAAAAAAAAD/////////////&#10;/////0IAAAAAAAAAAAAAAAAAAAAAAAD//////////////////30AAAAAAAAAAAAAAAAAAAAAAAD/&#10;/////////////////7ALAAAAAAAAAAAAAAAAAAAAAAD2/////////////////905AAAAAAAAAAAA&#10;AAAAAAAAAADc//////////////////9iAAAAAAAAAAAAAAAAAAAAAADF//////////////////+J&#10;AAAAAAAAAAAAAAAAAAAAAACv//////////////////+vIgAAAAAAAAAAAAAAAAAAAACZ////////&#10;///////////WSAAAAAAAAAAAAAAAAAAAAACC////////////////////cgAAAAAAAAAAAAAAAAAA&#10;AABp////////////////////oSgAAAAAAAAAAAAAAAAAAABO////////////////////01wAAAAA&#10;AAAAAAAAAAAAAAAz/////////////////////5YuAAAAAAAAAAAAAAAVMlJ3////////////////&#10;/////+ByEwAAAQ8fL0JYcIuoyOz////////////////////////Kb25+jp6ww9jv////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//ng0sjAurWwrKilop+dm5ucoKf//////////////////4JkVktDPDYwKyciHRgTDgkEAADU////&#10;/////////////5IAAAAAAAAAAAAAAAAAAAAAAACt/////////////////8weAAAAAAAAAAAAAAAA&#10;AAAAAACL//////////////////tSAAAAAAAAAAAAAAAAAAAAAABt//////////////////+AAAAA&#10;AAAAAAAAAAAAAAAAAABR//////////////////+pGwAAAAAAAAAAAAAAAAAAAAA6////////////&#10;///////QQgAAAAAAAAAAAAAAAAAAAAAj///////////////////1aAAAAAAAAAAAAAAAAAAAAAAM&#10;////////////////////jxQAAAAAAAAAAAAAAAAAAAAA////////////////////uD4AAAAAAAAA&#10;AAAAAAAAAAAA////////////////////5W0DAAAAAAAAAAAAAAAAAAAA////////////////////&#10;/583AAAAAAAAAAAAAAAQL1B0/////////////////////91yFAAAAAAGFypBWnWUttr/////////&#10;//////////////+8WERUZHWGmq/I4///////////////////////////////0s3h8f//////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////Pv6+/3//////////////////////+65qJ2Wj4qGgn97eHZ0cnN1&#10;eH+Q/////////////////+tPOjAoIRsVEAsHAgAAAAAAAAAj//////////////////9pAAAAAAAA&#10;AAAAAAAAAAAAAAAA//////////////////+bCgAAAAAAAAAAAAAAAAAAAAAA////////////////&#10;///IOQAAAAAAAAAAAAAAAAAAAAAA///////////////////wYwAAAAAAAAAAAAAAAAAAAAAA////&#10;////////////////ig4AAAAAAAAAAAAAAAAAAAAA////////////////////sDQAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////1VsAAAAAAAAAAAAAAAAAAAAA/////////////////////4Ua&#10;AAAAAAAAAAAAAAAAAAAD7P///////////////////7FJAAAAAAAAAAAAAAAYOV2B////////////&#10;/////////+V7HgAAAAAADCE4Um+Ps9n///////////////////////+7WCk5SVpsgJewze3/////&#10;////////////////////////s560xdfr////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////+u/n4dzZ1tTS&#10;0NDQ0dPZ4Ov3//////////////////+4in53cWxoZGFeW1lYV1dZXmVx//////////////////+/&#10;MR8WEAoFAAAAAAAAAAAAAAAA///////////////////tVgAAAAAAAAAAAAAAAAAAAAAA6P//////&#10;////////////ggQAAAAAAAAAAAAAAAAAAAAAzP//////////////////qy8AAAAAAAAAAAAAAAAA&#10;AAAAs///////////////////0lcAAAAAAAAAAAAAAAAAAAAAm///////////////////93wQAAAA&#10;AAAAAAAAAAAAAAAAhf///////////////////6I3AAAAAAAAAAAAAAAAAAUrlP//////////////&#10;/////8thAgAAAAAAAAAAAAwsUHae0f////////////////////WNMAAAAAAADSM7V3aZvuX/////&#10;///////////////////DYxgqO0xfdI2nxuf/////////////////////////////qH+WqLvQ5///&#10;//////////////////////////////////3/////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////3c7Fv7y5trSzsbKytbnAydXj////////////&#10;////////l2xkXllVUU9MSkhHRkhLUFlmof//////////////////pyYOBwIAAAAAAAAAAAAAAAAA&#10;Vv//////////////////zlAAAAAAAAAAAAAAAAAAAAAAOv//////////////////9HkLAAAAAAAA&#10;AAAAAAAAAAAAIf///////////////////58yAAAAAAAAAAAAAAAAAAAADv//////////////////&#10;/8RYAAAAAAAAAAAAAAAACDFahP///////////////////+l/HwAAAAAAAAAABidLcZrC6f//////&#10;//////////////+nSQAAAAACFy9KaIqu1fz////////////////////////TdR4mOEpedY+ry+//&#10;////////////////////////////rnKFmKzC2/b//////////////////////////////////9/v&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////7+yqqajoaCfn6Gjpqy0wM3d7P///////////////////4paU09LSEZEQ0JB&#10;QkNHTllpff///////////////////54uBgAAAAAAAAAAAAAAAAAAAP///////////////////8NW&#10;AAAAAAAAAAAAAAAAAAAVQf///////////////////+d7GgAAAAAAAAAAAAAJNGCLtP//////////&#10;//////////+fPwAAAAAAAAAEJUpxmcLr///////////////////////GZg8AAAATKkRig6fN9f//&#10;///////////////////////rjjUrPlFogZ283v//////////////////////////////vnZ/lKnB&#10;3Pn//////////////////////////////////9LY8///////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////9vLw7+/v8fP4/f////////////////////////////iwn5qX&#10;lpaWmJufpKy2wtHh7v////////////////////6OUEpHRUREREVGR0tRWmiDqf//////////////&#10;//////+mQQEAAAAAAAAAAAc2Y4+64f/////////////////////GZQoAAAAAAAQnTHOcxOz/////&#10;///////////////////liC8AABMqRGKCpsz0////////////////////////////q1A2SmF7lrTW&#10;+v//////////////////////////////0od8mLHL6f//////////////////////////////////&#10;/9TO7f//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////7eXj4+Tm6O3x+f/////////////////////////////9sZSSkpWZnaOpsrzQ7f//////////&#10;////////////////nVNHSU1RVmBziq/W/P//////////////////////////slYAGjVQbYuu0vf/&#10;////////////////////////////zW8+X3uZt9f5////////////////////////////////7p+D&#10;psLh/////////////////////////////////////+PO6///////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////8AAAD/7gAO&#10;QWRvYmUAZAAAAAAC/9sAhAAGBAQEBQQGBQUGCQYFBgkLCAYGCAsMCgoLCgoMEAwMDAwMDBAMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQcHBw0MDRgQEBgUDg4OFBQODg4OFBEMDAwMDBERDAwM&#10;DAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAAUCAOsBJ0EAREAAhEBAxEBBBEA/90A&#10;BACU/8QBogAAAAcBAQEBAQAAAAAAAAAABAUDAgYBAAcICQoLAQACAgMBAQEBAQAAAAAAAAABAAID&#10;BAUGBwgJCgsQAAIBAwMCBAIGBwMEAgYCcwECAxEEAAUhEjFBUQYTYSJxgRQykaEHFbFCI8FS0eEz&#10;FmLwJHKC8SVDNFOSorJjc8I1RCeTo7M2F1RkdMPS4ggmgwkKGBmElEVGpLRW01UoGvLj88TU5PRl&#10;dYWVpbXF1eX1ZnaGlqa2xtbm9jdHV2d3h5ent8fX5/c4SFhoeIiYqLjI2Oj4KTlJWWl5iZmpucnZ&#10;6fkqOkpaanqKmqq6ytrq+hEAAgIBAgMFBQQFBgQIAwNtAQACEQMEIRIxQQVRE2EiBnGBkTKhsfAU&#10;wdHhI0IVUmJy8TMkNEOCFpJTJaJjssIHc9I14kSDF1STCAkKGBkmNkUaJ2R0VTfyo7PDKCnT4/OE&#10;lKS0xNTk9GV1hZWltcXV5fVGVmZ2hpamtsbW5vZHV2d3h5ent8fX5/c4SFhoeIiYqLjI2Oj4OUlZ&#10;aXmJmam5ydnp+So6SlpqeoqaqrrK2ur6/9oADgQBAAIRAxEEAAA/AJtY3ltdQxzxtxVxyI71+nNX&#10;mxygTE9HriGV3+lXNjcy28yVaMlF5VCheX7NKAq2DRKzUNTUZjCG7CkvugscTIVBRgSKU771+nKu&#10;bf1F41ox7+H05biyAIBpAxXEkEhkSjLGDQNtyrT4aD7Q3wslluNP5MA0icQqqO1K1Pc5mxjHKyq0&#10;2tbW11v0opZUgu/UklnagowcAqOQ4oFX7Kr8OC7XUFuI+VQjjqnf7uuVZcPAaUxpLLrQrizuWDep&#10;NHUUuHACkEbjkfg6UwYjqetCe+YhBDFTdHdeRBCVPCm4HcGpP7WOMIZvh271/wBrI+JQULLaOf4u&#10;ZNB2B69/2gf1ZuHAbjbv1OQlO+SbR0EbCsjGrfscgFFO526fTickiE0WhJycMZ6rTcly0SEUb6BU&#10;07HbxOFWs+XbHUo0a5hRnQ1UmhJpvT6emZ2l188MvST+P9ipFpx5b8yanpcLJZSOEYnmh4gfEKAq&#10;pblyU7/ZzlWtwahFeyWnAChqAo4sw6VZwrKo9v8Ahs77s/KMmPiP1NJgZHd7Ho9zZXVnHdxSc0Yc&#10;QakqCDuoBNaj7PTLVbSF4hcy8yJONwU5EU5enwVo2/abrI3p/HmVkySldd3p/nMq3uK2Wa+mgma1&#10;QR846WZY0+IryDSK6/Dx/kUyfD/Ljr66UXCrMURF3eNSzk/DSKNEooCp1euQwx4Y+nmf4v53++4m&#10;mXDxV3/7pbYWrxw1gLSmQmkjgJ1assrsCatJ+zQfy/DglYb+KxE6mL1JSYKLINiBQceJ7V5UHw8/&#10;9XBly4hk4ST6R3H/AHTKUD9P85DyXOn3OofUmEwMSrdcmjcqV5ksGLqVFePHf4/Tb4PtcsCzLaRQ&#10;ppSupu+KfWT6nIFgw5pzAD/EeTSNT/V/ay3HZ/e/wj09P+kmRAJ/oQVbOS8uXOovyWyBf6rGV4OV&#10;3pIy1KkUA9IfB8LcpPj44iqxy3Cpb24mBCiOOCKicw3Ji0wJXjVF6luXH+7y/j4QZW23vsipZVt4&#10;jJNN6aGrSSzSEFUoacUoN6njtw/18H2ySQScYEQPzSWT01DH1CXRlPpF5VUAKJJJefPkvD08xc5H&#10;CbBJ/m/8VBQdvJLZ5IZWke8kdYWR4og5KRupCSI374RxtKKckWPjw+PnzwFNImoakZreKT6tE3py&#10;ShHYk140Td3HKq/vP5P2snhw8EPVX+5aox4jZ5IyzRrHTo4rqVTccagO8adifi4pFH/MaBOHLDF4&#10;rfSrOK64yTXkvExwkPVSxL/YCvLQA8d0+x9r9rMHJlOafABQ/i4VyGP0x5pYl9c6xdTW6NFHp0Jc&#10;PNTn6mwRRy+CL7XxGjP8XH9ni2ALWKRreRAfRhfkS3pLFJM3NyCwZQqr+9+BFXl/k5aSRQ58PS/Q&#10;wraj/pf4f85MSsSTQzfFJLGoUB5GkESlV5DYsXNYgzO//B5duY1mW1/deigB4eoh3oEo1SGChf2v&#10;tu2XwmZixW38P0xYx32VZi5jaVfU9Xpy4OCBUsCvwsGYt2+yq4+8uFAd5E/0SOYkhjGFYspX4vi/&#10;aX4crAlG+E1IpkZDc81ltBT0wSFvZLcLzAdiqqQTxLKPss1fi/4HNA1lKJZVCmaRyzRRqkUSEUNa&#10;qOcjLRWqTkc0ZRkKHT8fzotZhxKRtr23kSEOTaxoo9WVpJ55CBx3DHgnIVVv2m+1luYbiF5mVnUF&#10;XlV0BC+kFYcqOzmSlOPNP2f+CIkRQ/il6mwRAFrohLbz+hxjRRUQMjnkxkJr8BjVVUEb8Hb+bErq&#10;6neCK2itTbRVHpIihqRyfEWNOLc3I5cat9nBh0+5ySIkxlxSAXafZQwzTXj3AuZ3qJ5nYqS0JIVQ&#10;PsKqcnWqqv2sWSNbWwlBnJJZXlQoOSAyUZwoB5P8XD7Mi88uy5DIgiPpr6r/AN7xNvCKHwWSu1xf&#10;QukIUKjLFIJP7wlOXp1AqF+FX+0jcf2cZcG3t7m9umjVruJ1itPWQs/DgKuAyqidCw+2zf8AC5Xi&#10;BNR3A/i5MTI/50vd6YrLYXV7FZwfElrMjT3M1vKoQPzr6PJWMjVLUenwcV4/tY/T9Ou7uZbueESO&#10;jfvGkD1DORVmZzXkR+yqJwyzLqIY48IO7KA29QDV9qml6bbfU0nECmIm1hi4k8I0Y8Y0QfZHHb+f&#10;H6tfiC1ltbVJEjWRKCqj1GXb4AaDav7CN8X2X55jaTGeLjJ9SnJfLYLdLsGuLuDULwxSXKROqBFb&#10;92spViGLcmqQq7syc0+0mNt7q6LCUqsUr1QKzHkCx3oSWoHLb/tNmXn4QKJPCwO5q0RdWNm0Yidm&#10;lgjKyMpVfTJShUkAKCY+Hw/sr/L9nGXV5JGkscIdpZArvcKC5DVUcxyP2lEg4M7f5XD4crxY+t8/&#10;pYQjfutqCwicwl+MUUZaOGBQqjhv+7NFoFJT4kUf7L9nG3bS31vEtkX+qIyFyzgyyE8ubuU5FVJX&#10;/fat8WEx8OzLeRbJ/VvtH+b/AMeW2QFncP8AXin1tw4jKRmOFUUr6caF/tNxcdJOPwtxxS3ske11&#10;Ezu0cBakkyr6pcgK8ank3xSMevwsqcuK8GyrNkERGhxGXl9P+lYUBG1G/v3iu9OitYo7i9rzigZx&#10;CViLenO+6GkUatyWhVpeH7eKaUsrgpITJIYnjMKFTDH6b/Yj4legZFOzL+7yWqjGINCpber/AI9J&#10;tO/Lns3qXpQiOReMKevFJ6xHF2Dqw/e81Zqkh+PHi/xL9nHmQW+q87iES2liojmh9MrF6jtVYkPF&#10;V4RoD/sm+LNdGJlDY1KX8f4/moEqJn/mx/H9FDoputJa2sbpra41FWktrjnynZFQAzklm+JmK7qG&#10;4phDrCpqV8oZImkkjPGI/wC6o+fFFChZOLEHkWbj6fxO2bjSYzjhY/zv6bVVkdSnOnQrY2npVklK&#10;H9/cOPjkkKgmQn4eX8vwL/KifZyQ+hb2ai0sljef0R69wlU4uo4LxdW6UT4j/wAQymQlkJEtwZen&#10;+lFnKZsgH0pJBJfX7Pe3zS21iJyLWykVGMsLBX5SxunIOCx4IPs8ePGRsj0UV3qOoNaSMhtbVnES&#10;DiGYUHJ+nxFuXL9v959vMzDiGGHFHc+/+L/OYY4mZ4juB9MWQFobWBrjiUlmALE8iAegBr9lVr/k&#10;4daNbWlley6jZ2/BbZFijZ/V9VmcBijKyt+ysash9No+H2Pj+LD1mQ5IxEv4vr/hZCVXKuFjuts2&#10;p2cekXUvJ79Wkm4GLhFEtF5qwZW4khmiPGXn/kqnwI6jfvYot00hkvWWRkoAx5ymrvQOHBX+bj6f&#10;+p9nLNDgMhsBQaMWMgikdY2EE0Z0+K3WLTofTjEYqAIoNo4wDGY2Q06c+XH9r7LYEt7Wd7OIMjyA&#10;BaJ6xq6yKW9FWVWrQ8PhWL9h+XJM2c8nCKuvx/nOWY7cIR9xcKkjESJC25PqICqiNvikO67Fa/EZ&#10;P5P9VjuGBLW2WC5qwjhX69KC0pID1YFjTlX95y/yvhRP5dXKcp7/AOl4mucwbHOISCS5uLvlc2fF&#10;3aSQ6XFPSEl/RIVjQN8NTGEPBf3X7xufw8g6mS5m9Q/C8fKJIA6EhaGMK/HnIXkR6yLz48kRf28s&#10;OICP9L+IpHv/AB/NRaRR21vxlcGNmFzcTPGQgcN6pZOSxwqkbKnpPRn4/H9tGfBENeKv6HKUNwQm&#10;PnKSE2D/AGWUABVYhPscFVsxs0+EVXp/3X+lWzyQ9x6SytEs3oQuplkKyelAOch5uho0bSMxd0DS&#10;cvU5ySJ8OXe3It3RRIs92/JipJIHOqA8Qyr8LHZf2v5fh5qMEBMWRUIsiOHZqwtPriyII5bCyg4A&#10;MnAMwiIcguVdisiBfi5cuP7aN8GAEhWJjaqeTqKvGOPEcyW+JgeAdqnn/lfDmVZMd9g45N7Domwu&#10;BLH9b4FI2NFch+Z4/DUJx5Faiqf5Px4u9Yo2EclFRStxJGo4qYwWEa03+0fiof8AY/azGqzZv+jx&#10;f2sJWRZJQsZW4lSWSMMSytaxSMebLIVUzMOgotePJf8AZYDmuWMV1Z28wQBViuWLrbymjUVE5Cu7&#10;U3+zwZm/a+POxx4pCRG/+5ZiHEd1c2lrNPZ31zbs8qO0lrxDSohZCC547bqe45cuP8vwmNlpI+qR&#10;xmJf33ILCwKoik8gnM/a6Nzf4W+H7PqccxNRrPXVtspEEfjhSzU/MAguLljIxjsgpeSCk0pYrxZv&#10;RUFhTknprxbm7/775tgvVLiMWC3NvEs6cCLa1ljd2crVytAOcX91wXl/q5i6c+vhJlxH1S/m8H9X&#10;/jqTEiq5pTosNwL6SzuZZ4771TJd3tq0cCR8olVOdSYp2f6x6z8efGV+fFP3eBrJNZmhP1qJ7ctK&#10;sm3FAGDnlxlX9qRW2+Ff2FaRn55lZJ4o7xJqP84M5AgWSmV5caBBMBbzwzyR2zwfVyTOxjYAKXgr&#10;zaOMxf5X+7fgVcD+YYE0jS3vbyr6pfl7Swt4mLBGPL4+R+HkVPx7/D9n7WUaTX+Nl8OI2h9X9L+b&#10;/S/3MXDmSCBEXkm1pOq3OsavbWulfu9Gs1S4vLiSMK0xKj04gjKhRan1Fb/I/l+0Uaf5judc1G2i&#10;vbYrNE6wwadDRACqErI7uy1+BXHCvwcsyRoYAmf8f876v90iOCct/wCL/YpidHttB0m9lt7l0Uma&#10;5uLuf96yiVjJJRUTxNfsOzcfiw+sLiS08wperby+he/ub6NULCORS3FuQLJRqfvDy/l+LjlWKZyR&#10;MTtws9JkNkFJdd01tR8qy6WL2H6zAiz6XO8nF2TgDVkCqfh5Mqfu+LfDyTlk3sra4t5ri6uP3cZQ&#10;FHO4KKK7jOV7QzwJ4b4+AuPnvj/nPJNSvbPWNO0vSNH/AH1y8zxzRqQpE0x4twLHmy8jzZvscv5k&#10;wdpGnqZjcujo8lfSIrsngabLyzTZ83E5EBQX+cNekstH/RFvcW1ytqvDUYzwDSTttyjWokcRGgRl&#10;5fz/ALOSBUCLybw77ZhzydzKMLLzbS9KkvbwRyfCrfaHhXcD78i+ryajZ3U13al2V1B4Fv3VF8ev&#10;Hav7ObbTDHkhUvqc+EBT1zyvp+h32m2mjahFEGtW4tOFcXRd6qKGiLIqn0zRZm+FV5xJ+0rpuqWd&#10;9E0EjkSGvqEbVav2RRRULX/iOVZ9PLGeIck0Q1rmharpVzFcxwl0Vl+pj7aoirVZZFZ29N3KbfFw&#10;5epx9Pjhl9YukQQTotzZ9JHATlue6/fmGYRviiTx/wCdwsas2OaTi1tr10uLaQ6PfwuHtoGLHkqK&#10;ebLIVqrbL6f7xeX+T8LYC1LRLxQdS0mb4yFrbuEQMvJS24Vt+K8eJXLcWsiTwZB/nR4mQmDseada&#10;NrulyiPRfMVsoht5neO85kqkgjdEoC4XiWkMnNH+22FJ+p6w01ncRtYXdAGKPQMOTU22HUg/EP2s&#10;2EeLD6onjgfx/WbLr+km8z6r5XtLLUbUwa5pqvyileOrxn0xzZSpagVF4/B9ng3+yK/MthLpk4aQ&#10;GSW4ZFhTixLKG5LUqGAq7eHJsy9BnGaJr+ApjK+TJPKOr2urWYNvW3t4IWkup2ZVVJGQJ9lyG2iW&#10;vL+7j48fs/DiKWzCQeusTTxsGWMxsFFSKKBy3bgePIfCnFcyZZOZHX3IO3I/c290GgKWk1zHZSqw&#10;e6EsbOQqsJJCRGeKeqvqbuksrySvx+DA0BtBbz3qshkY/uBHFzALhQtdg7FNvtf7rbI8MpER7lo9&#10;EfdnUfr9tp6Rubdt72WSco37utdg3BVlB6xj+9RuX82JXiSmcpG6W8LfAKkB2FKFerMW4/Cf9b/K&#10;zLgYxHmzBHJE6bNCLVDcLJe3Sj1WYLyjDcuSuNkjVOXxo37PDh/uvKWNZYwyATsqgBaLEC4LUJqW&#10;J4MVYfy5CUqNFTVrpJJYpmWalspcv6lXuG9P92WAoEVPUUSR/Cf5PtfFj4Jo0f1uLS8XcRrw9NC5&#10;BIY1Ut8FR+1x5/5S5GcOI+TCW/JD3ttcXUYtI5hacki+snl60giDLWMUdU/eqr8tnb0/9f4VI7e7&#10;RibgxO6B4pTI77s6j1GYdWYlPgjVfs5V4g5hdu9Qlm0+WKAWnrxQzehcWv1WKJk9KN/3SKeLJFGo&#10;l5SSuyty+KP7LYiEtEnjSTnPIxjaSi1VEiUKOIXiUUP6ZNWb4ef+xtxxluQyB7kTK+oi2maFobaA&#10;mVbdWYq7SzvXdm9RZHas9Pg+3wRVy7hriOKaG39RmluBMqSkhEkZghAovwjkPU+J1/a+0mMBAyBk&#10;P+KRXWqWWVvbi4iu5/RWNbP0TLAvJ3gjQOtWLfF8DPHxWOX+b1Ed1xXTpXhukmneEExF2gkVZW4x&#10;Ax7Mo/vG3/a/a/awZTtURKX+x/T6v85B98kNrttHqGmz2tst8skd0kUdzA7W453BScPxc0a3i5p+&#10;w393x/1g0bXNsiMkUcn1ch4o4CdzG1EoSVPGq7cz9n4uDZLhia3RIXsjruC01Ozmt5mniF5E0FwL&#10;kKlFuIgZQwUFC/GT4vT/AN2L6ayJ+8wzhS7l1VppWjuY0iRrmW6oBCDuiRuG6F4+ZHH9pcZCMY8P&#10;02f4OLiY1wjnwsT1CbT7HQo7O2S50uaa6mTS7XSI/UmvSqhJHlSaGlUhfhz9TiypzSXj6eI+XdS1&#10;G1hsgl1cEXSPKsIUyeooPFiCOT8UZkbdvsNg1Mcco+qImAPq/mseCJHJEecdA8r6td6kWtrOO90+&#10;WG2luzMbf0jIqSJzVikTPJGzxxLxkX1OP2ebYctZaXfOs8UzwQTycLxJA3CQqSGZUdWYhinFW+xw&#10;+KPMARmCYj1y/g4PxFxJ4ADuGKwa55m0W1eC605by5062rpUzCL6zbc+I4Sy2z8PgST1ZEji9SV5&#10;I1f4fsIWphme6aOALBDKyC4EgCyxBRWRtvtUb4Vb/g8mdRkiOEndwZcXuRmrR6lBDp3r3KJfXsEM&#10;y6c8DzzW947VWCJeXIQiRJFldOfD/fMmJ3ehJeoycCLhlAEC8PUVV2qpYEnddv5uOXx1QjuT6f8A&#10;YsMYAK7S/PUuk3KRyzB9OhkYHWZUn9GW4uXDqkwi4wRtxnHL7fp8n5RxMvHI8+i3VjduL1HmRFUR&#10;XJEgdAoT7SgenQUYtT/rnaDVDLAcBr/YuTD0m+bO7HzPp+p20b6dcwpIzuZ7KOS3cSkl1opNJOUh&#10;48WIX7OUuj26QalcXcH164muUt7ZQiycaMih3aNfhb9riy5PPlJEcYPDz4vV/wATxMgQeiEfzDfy&#10;6nosFrKmnaXDaHUdSllcoXUxyfuUjl+J0VvieRJPh+H4vs5MrHRNCGlQaf6aW96ESIzqtCzxA9TX&#10;9k1bl8X2s57xdRincDKeGHKEj/nf0v8AdOZDJXm881Hzz5ittcuddeV77RXLzCJj8EFrM6JGGBAF&#10;JFovp8Vlfj+84thHq/kyiNbTXT3FvJACizPzBdfgVgGFfhAaR5K8+X+T8OZP5uGW+KO978uL/epl&#10;GMmU+VvzMt9Tiju4NPWD07x4JJUiYcLcoHPxR8xymlKRQxDly4fF8aK2QLWPI93BFNNZzLdRwIHm&#10;YAxin2SY2c0deQbv9n+bMLVaGpXDk6/LpOoZ5pXmy1u1tVu4W0+6vJGjt7SZkaWoX1AJFjLek/pU&#10;Zkf7DfB9rjyickZWgdTTx75rZQLhEGPNPcRkh3JGxHRh12yBpsEnYxJZYfsGimvjxP0dsgYs4ydg&#10;lJIZtj8EnXj4/I5G6ZEux3xoaHcZMFa7nY4iNhXv2w2xJ73YGlluIWJZPVg70+0v0d8zcGnhlFXw&#10;z6OPMSBscnZlEMy+pC1Sew/iO2U5tPPEakGePMJOxwkZKhvvzFq2wEuwO9iCOdswU/77P2Sf+Nfo&#10;/wCBywS72VDo7EA5V+EilGH7J/WD+1lgLXKDsVrXrv4YRLdpo27B+l6zqGl3ImtJBSu8TAFGHSjK&#10;diN8ux5pRvhNMYkxPFE1JSubaG5iMUy1U9wSrA+KspDKfdTkotNb0vXYUtbiVdKuFfmnD1BE5ZuT&#10;VIb4KsFb+X4c3ml7WAH7wmX+ldjh1+3DmPEP53p/46gXgurBjLFG9/GQAysyesqqKKFJVfUAq323&#10;9T4v28kegXmsaRfNHZozrIwH7yX1YXqxVipIJVfjXhuzcVzY5MWLUQ9VV9X9L/YNv5fHL1Qr/NSD&#10;zboGgeY9GL6o7wGBDLHPGhiuoQFVyGBqOVEKv8PH+XhIithwmsT3t0tusqt6P9+UalXG5A8cpjp4&#10;448Q3j/s3GkCJbeopO3lfS9Ksp7825Vrp/8ARkkQFYoiFC1oB6ew5NU4b2t9axOxmTgWUIAw3Jbe&#10;n4Zi6mBlQ6N0hW9MQ1jy/rlxbxHTrlbgrK8xkU1WNUPESR7hQU5t/k/F/Nid3pUM8Uc+n0S5BBYk&#10;Uqag/b612pmODKMqlvj/AB/moOTiFIrRvPF3p013ZeZjytFaT02DKXSJeSL+4APJCpDlv+JZHdQM&#10;8l6o1AGOXhw+sq1Kxo3FWkQL6YHxHi2MNBEg8H0+/wDHCxjE9Xouk3cCWry6VIJrcMG+rUqfVZDI&#10;6Ruzc2kJ+J1bAt3aRwzKsFWh+0rzgULNVXVevZ9q/Fw/1s1gwZN+IcmGTFW4Ti1vVniBkKtNX4ki&#10;NSq1JQt0/k/1eWBorJAGliiM0yfCtAU+wQNgQC3w5Ect9nCoA11RLTDlRmVE2J79QeprQb4rBG7R&#10;yu8fElWqjrx5VBA5Dou5+1/k/tYJCmJiQtZ1JCo1aEbq1aUoSB47dsZGLy2mj+rqwcuHWB3ZV+Go&#10;qj/DUAfsPhiaO6ZR32WTpbXEDrMVdacGdVVmAamzLRvY4pLdxTzTi9YRyoFVmbbjvur0ryA/ZH82&#10;IqtubMkXUuTo4DBHCLRR6ABJQd9vhK+BOApFDBSCJY1Y1cMSgWtfgYCvIFfs4erXKHciVYkdOLED&#10;Y05V9xg17i0A3BlSNQisyhbmjE141qXBpTITvk1C7Q8cUoYsQEkcliFZmiPEChINOB7/AA4EW2mi&#10;iEsbpIFWs3Dc/aJ4upr3p2yXDwtkTuaVhKjuyOrKeVErtX4a1Uj55aS20hjWV1KqDyjYtwPWh5Ur&#10;Gxc/YGIKCXMkqhuNQSQQwAqOgIp328cuf1PVJZzNxqS44iVaANUAbOg5EUGQ4WRG1txmigBeA7Df&#10;j1I9qHK+sTwycC4ZF+2Qu3UU9VTvz6/YwiO6OtuKK61oQd+JB6f6p/rlIYvUWRE9N1BCICSooP8A&#10;dbnY9On2/iyXCgGy6jBeLHmO7U3PzAy4rn94A9XLngXUUeg3PqV+ZyNk7JHe2Y6Cq7U6A7j6MSmU&#10;RMZon4cwCnEUSnwmjKK8d8lDnTK7LY3HFhWnWvX78cbxpjJ9YUwysVVIzQLtUkh9vxOExvYsTKS1&#10;UEYHDdRUk9T92BZOcf7qT94qsKEmtwoJG60+2P8AWx8mPFa+n7S9SOn7J/XTBMCUUzsdlcozoCxA&#10;FRWRK/Dy+1hkTyVYZBy4UPKlQDsD/qmmJGON2iFeZb4oFFeJFdmDkHj/AKhxHNTRK/lQEnoPteP3&#10;DFHMxuPilLwKu7/tBmAqDUU/4EZMJIWoKJQKFNenagxOG0YKl0hPqKQAxWsZop2dW3A5HrTAQQLi&#10;gSuTnZWJibao3oSD17EYrbyyyF4pFSFVRiIiSFcigrG1Khi2y4igPNPDu1J8NCOTEkCq02Hv7YoW&#10;ueLrIzyF/h4GhlULWvxfZZRTtj5KRS1RGAGQBV+1UCikt4jxNcTl/vEkiKPEZGMgoQRQbAoD175Z&#10;DYqd9ly8uNGBDBR03H0E4y5ktZoFMyqZKFYzVuRbf7DDoOP7ByJNrEdHKjq+xPEmtBSn09+uIxm5&#10;V1FDIgJJZP7wVG/NTswycJMSvcKRvTtQHp7Yvby25hmkSnqSVSOQD92oqNyCPhO1OmSOXl5MQADa&#10;nJHIzpvSNfiYAkMSBsPcYGkDsojmQcTsORCgKTyBXpx2xlueIsyVRQu/Hx371PTfAqwtGzshZVjH&#10;xEABwCCBWteS0H7OO/MtZFLqjYeP8MaiRXEnAosRYkB68VA6kt/JgidkSlbieIrQmnbvi8l1GQrz&#10;xksD8My7FVFePE/8a4sgdt2uNOn0jxwKUkEhbk0m9CYqcx/MGHf55KBYldlXVrE5PH9yXoQOX7tm&#10;I6En7P04OIpuxu10HjTGevb09K5QCgKgmtNujKff4uuO1ebGiOTeB54WqzLIHUNQUG4p+umRRsXY&#10;kFiqqkfCdiQPn2OG1dj35nikxL8d0YU5AexHhkSyunYoruULpymjWhZgNxv+0tPHGhSRtsHYvHbQ&#10;ekl2jrEWLKIQS1TT8Mrlsyp1d6U+nFLXnOX+sELJ+ywANOFen348hS2L3di1uJY1eeN24A1X4enU&#10;g1wS3ASBbRp0PfLjVpIpCJVt9+SI1PiJ7jf4TTwyymLiaEbVr1OVIIBwWUgvSjMtBIR+zt+10GRk&#10;b5ILe++JySTRNyZ1ljdmHX4elTyH7PTACkuzTRH0A3PdlDcTuaHcAUr4DJUgHZ2XBcXsRdByE6sO&#10;NRRx8z+0MgQmmiFYb7g/dg/65belT6uOdOHqbfapXnw/mxtFlb6b8vtmla0oPur4Z//QkBsLmG4C&#10;xsQq93qDTbc9j7CmYxzCYs83rhK3pS6vpz2TGZFrIKKsJBUMK/AOIDqo+Fnfl8f2eWHcEjgKGHIg&#10;fLMOcUFik8cEhldZOMZb4VArTtU7bbfzfDgslTRiaUyiIa0suFerRx13JIUCp67E9etMxiilryoR&#10;2yzjlHkt0hU5xSqFZkcE8gNhtTrSnTvhRqenz29Zben+UfAe2ZemzjIQCyErDKdJ1K2kBivy3pk/&#10;uolNQTvswp9k/a+0vJ/2sS0q9a6VkbZ02kY7io3I222y3V6fgFtlUFXVrBNMuY5E3t5RztoxVGKE&#10;8QxLAOFb9n7bccNRfrHcejJvyHwn6fpzWHDxRsMatArpr/Vmu4lCRqxV3YhTSnLYbfy4LZ0KChAB&#10;3DbdDlEYm2KFZmVnMlW4kBkqW6Up0+1v4YEe3m9QNGe/xA9xmYMg4aTYpDi5gZZPrKlwVPp8fhKM&#10;D1325N8SktlSXsVClN1ND4DK4YTKSQmgtrq3tEnVlZnQsvQsQCK1r/xr/scinmWzjeKaVquDvxUE&#10;79gSoZj1451HZuaUB19KTyZJ5K1yl3BbRBIHUEEuyjZQebKjFFVRw5lqKrfz/FkQvne1mjjBaJFY&#10;c1jaic1KsSS3OY8Fkp8TRx8/tJnSacyJvavi0ykb9zPdNWO+Q3Ab6w5RjE06gkxSlgvExhIaM0Vf&#10;g9R2iVW9T4kwFLqEkcaSICbkxr6AQlyOW3KgVS9B9nhH9rLcOKUdyfTH1S/EWiV8Vdf9ymItAUZZ&#10;Cvo8mNyT8IoNzTdqVP2uTfZwRJLFY6csE/KWccYgkxAAFOIpFGFT4VKh+X2P5sTDjmSAeH8fzm0k&#10;AAD/ADpfV/ukJFbtdahHcW0qx2xVpOcCBi9SCQ0r1PAt8Senw5/6mJQJDGJLO3lil+sENe3KgoAG&#10;QsyKVVvsUP2JOfxNmRKwb/h/m36f87gbDQHCPpiquJZqXdzFLEbdmFtbhz8RVyiOQGXl6gKtxlXi&#10;nw/tYInjgkuRAkLSzzBBLK7FWSP4uVTUsjcf2F+NeX+VmNCV3OfqgPp/47swHq2H+dxf71Thll+r&#10;/WGkCwRl+KRrs8hK8CvwqGRWr8f2G+1lTNBCf0fGvIR8YzDGihWZXBY8ZAeIaQ/zfY4/Hjc5DjP+&#10;z/45xLPIJbDk1aiS4tk1GVinMtOjFmBRGQqq0jI5Uj+0Cr/vf2f2sdaW4ELyTJHFbRov74gM7y1K&#10;hE/3VWOMcPtt8X7OU6nMD6TzI/rRUd55fwrbq+b63HbwO8tzMSVt0PFY4woLPMP70KznlWi/y4Dv&#10;Zori6eA8t2PLiqrGAfib4yAzvIX+Ih/2f9bHHpuGN00X/mx/H81GWNu8EKsvwxhAOJLVqKKOKj4U&#10;RVXYcf8AgcoTIi249Vo7eGixKDNV2J4vUD4EQ/FxZv8AmnIxjxWI/UV4uI0Nz/C4wFpJmMIknmJD&#10;SFY6RqBWOtfjfjRf5vjbKhULKTKI5UNXSEAsnqlmqd0jr9hlWo/37+z8eW8forubARS4s0qBQXgY&#10;fCzFl5caUpsX/mVvhK/sf6ua5M13dRs0LPJIx4RhvVZVox5qDx9Lj8SpxK8V/wAvJYCR6i03cv8A&#10;dKdrHa6fauplVY4ypeVh6YLGijk37bNReTNyZ2b/AGOLCe1kuja+jBbh39KnNmmkLDd6h0VuLMqn&#10;4/2+XPLeCV3KVn/YsoeqVX/xKHliv4YHuPrM1y3ptOisiRxLwFVj4iKSVee/SOR14/zceamryo05&#10;tLcwxxM3CZZCvINE1dwG6Bzy/bT4uWV6bAT65fV+P6SZeo+5boaNJaRX1zzkn4maJkVqNHKvw05I&#10;h5enxUjhG/7OMguYo4IweDLEUt3eQ8pZHKqamQUirGrfvCnqcP8Afn2sfDPEe6X49f4komAVThKZ&#10;5V9SUFlaZIlX4I1Gwqn943Nlbj9n1Pj4r8GKxvEtqbu+gWRZ7iSeFOZklml48UJVNo0jC/AXMnwo&#10;rt+1lO4NQP8AWj/D/wAd/wA1maxgbbj+H/fyQbwyC7Njp00kL28cEUsgjCRRR8g7buvGV5fst6XD&#10;7TfEsipxUht7i+la7d5Gnlk5CJFrEBx3bfjxUUbj8SfFI/8AkZETGL08hH/O+phGBJVJJrXSEis0&#10;CJaQxcPVlf8AeFuShUFAzu7ftbP9hcW8w6rDY2S2EFRVT68kQcqvTeiiRdz7fzZi6fSeLlM57xj9&#10;HEuY3QHJC+XdOmu7yTVbkH4nrbiVUMhWjCnIqjqqhqU+18C/sfDhJb20RRYncUDKPqkdXdFFD8Sd&#10;uXJUNfs+p8T/AG83syIi4jdeED3p/PcsvIxpRgp4zuVVGP8ArdfFvs/sf6mHcF1HBykQKFgJIcbs&#10;W5ElObALybbkqH4Pi5fs5q8vq6mz/pfx/WX1BI7uza9VractI1yhjkiO0fBl48/TUklBxbi0q8pP&#10;g4/t4UPNOWuZ/wB288xY84yzl3NAoAWN+EXHj0Px/D9lVbNhAihEDf8A3LHom8UKRJbQxqy20KLQ&#10;SCnEDb4izhjJ9Dcfi5fFxw10OyimgMhREc8uXAcmSNl5fFIBsyqEReDL/MuYmtzAyoXx/wC++bbt&#10;OO+6UeYtTktpUVuTK3AKGcJ6kokCKkcdfiB5M8hZW/YX/VDy3Gmrc28hi4hgDZRhQzIq1DuWQOsZ&#10;kFG6vJ/l/wAsoYpTF78X49P/AEi1WO7f/coi0ttUe2mjmfnc/F9ab4jGXcBliUv6bSpETwQ0hiZf&#10;tR8sU8vMnqGV4vSYgyRweo4RXALqvwgNT0l6s3xccp1hlwCIFn+b9TOMtv8AeqXmdLj6hDbC4Lc2&#10;WG4uRFE8vptSNpAHBjLeqw+xE3Hn/d8cKNZ1aRru3t4AshlZmjQ8QSGkq0lPiYc6lgxXk2ZOj0YE&#10;QT+P98wMyZUPem2mWMUEUjcfTdgnMAmihECqgOwoijovw8sFwGex02G9ltohceorgSxg0YE8mEhA&#10;kklIA6/7s/1MMfVPhB9I/huSMkzGO3+agp4rXUb2fT1nYR+mUmSCdq8WC8VaNfgjFPD4+H/GXExB&#10;dXXOAywPqtxItxeMzNFxaM7qvIDk1FFfs8P2su4o4wJH6I/7phjiOX1fzv6yoJ7Wwghkjikj0q2j&#10;EFrHAnrK6MFCsBHybgo+Ff5/+ByU6Ro0NpcSI5ijtrnkBAwjVFjiQhCoQvyPH4JGcq2anW64yh6L&#10;9H8z/jzm+mMd2Fa75huLrTla0jmlvrP0iJ4frAJlnkUyI3NYpEqfigRBJFyRUf08AXOpW7etFBFH&#10;BZWSGCLkOKcGCq3xGi8zXiquy/8AC4NJprqUt8mT+ff4/wB64PEZgk807sNHuIIrd7+6ludSvpI7&#10;i5ZeFeUXKSNeKVpErDlyXn8XJU4814x8zSXMfqSSTNdrWVJGV1VYxvwTkSIuafAqhfsr6rfFw5dE&#10;IRhHYREf9m3RjEDYbskhtobST07a3iSCWplZSObSVAqwoOf+U5fl/wASw9tVuYbNT9ieR+SpGXag&#10;RCpl+2rF/wBkLXjx+3mHkmJzqNkcv4lySvkkeofV7zVHjZFe0gh9OaaUIObSurC3IaN19KgWR3+3&#10;6nBY/wBpcKbtJJJbWwhYR2qcy8zulHkT4uaiVm/bakP7z4+fP95l2OAAM69X8CBAfBMbWRYo5NTn&#10;SR5pePCJIpGaOOTioVgiBi1EVpvg/dYa2WkoF58xHBE3wyoYpJKdeYdB1fnUUZuXH/JzF1GoA95/&#10;rf7j6W0gUDSW6hr4dUjigae7uoqpbTrPBEzMGHB0lFaL6fGXnGnDmv8Av1VxWJ1hhjmaM21utRBC&#10;KhmJPwKSvLif2mP8uY3AJCv0/iKBtuR/VanEkzvZo4vb2Xj9alYIUjQAiSQRtx5Iaemi/HyfivLj&#10;G+A7iSZeN3JX1Z2DxCrgoCAC68/i+yG9Hl+0zyccy8d/SOQaZSMdj1RVhDbuh06BuUFovpXTssRE&#10;jitY2EYWPlyKtcemOK/BGv7XDQiGxgBJH1qYAgAAsoJqWABFT8Pwb8nyFcctvpH8TX5BfO0+o3TR&#10;qKWdsT6hNVSRuNBGSQfho372i8U+x8fx4y+IFutmsxjllBWCGEVZWZfikNT8Z2anx/b+HLhEE8Q6&#10;f6X7mUgJEAL7ZAbmS5WLlRaS3MxopVSSka0+wBUV/d/Y+LFtDsre1vZ5maUiWYzJbPyIM6kMGqVY&#10;PzKPykR2/wBlyyGtzy4PRy/i/h9DkCgKiPtS7zJJNd6V9TsY4o1kiEFzPQKEtpUKOoHKNo2jEiMs&#10;Uqry/wAj7ayKFlWZ471Stu7H628UgVFViQEGy/ET9rj+1nPShLw7gbl/k+JqiAN/4WI3JWVLW504&#10;obxB/uLt7mB3uJpIgOcpIY/u1QcoS3P91y+H+74x671S3v1SwtpJFuY7itrbRyBhyjBCh+fIqOJ+&#10;L93/AHit9njzzd49NKHrnw1Q4p/x/wC5bLMt6ZTZ6HJpd02rXf1WRWtWGq6i8axSNG/7xgvpr8YD&#10;hgitL+6iZf718kttHBoeiwXV9IZXVebxqGajMvJwQfi3PJ1+H4fscc5LtTtKWbOceM7fwTl6GnNm&#10;EPNIY7V/NesXskESxWQka3lc8HaRYpCInRkqiin7sqjtzi+N/j+xzvzpeNqdyZ7mdoLdatZWSJTm&#10;5XjNtxJ4nlxRuP8AeM/7WbnsLTGML38SX1fzpfzf9i4kZVv9U3oOkWdrYxraWq8vRASR6k0G/AVN&#10;RXjT4a/CnD9nhku/L/T7h7JrvVEEr3Mq3CPX1AjAFVNSKqQnHf7WZ/aupIjwx2P8TuMY4YcO39J5&#10;t+cWvSW5g03R7lLe5WCeO5tKMjSRyGOioFFJK0b4P2/i44e2Gg6Z693LYonOU8mVWZVlYkseZ6H4&#10;y3QftZpNTrDCPUfzvxD/ADnWZ5DfhHCWJ6v518zwWmiWmrK8DurGS7aKEy2cYqOUUdA4ZIWTkZJO&#10;fwo382SfRxfMxhvYy8afChYVB2U/cCSo/wBXOY1ZgZHg5MsUOEWebGtebQdOs7fVtJnjg1aZ+LWy&#10;ni8cQeVA3FVAMkixpJKw4f3nwr9nDiKMpWQgUHxU6e+YeSQIps3JYda/Xrm5jZKuzFQhrvXbIpru&#10;t3Ukr0ZktFNAyftior/sf8rNxodJjoXuXOx4wA9g8m+Uba0iUyCFtaNS8DkH6u1G4MKL/eNx5enx&#10;/Y/vPiwFp3mK59UWN5ELmGQhJwRyARuXJuZHxDoONfs5kZ+zxzj6Ze9nKHVMvMfkuxNqNa0yc2Et&#10;uGuouKBZJJIuBiiWNSHST7fxqGbn/l4cSaDpV/GLvSQHVCOMShAvKIkAKwBIKnlX4s1sdXkxS4c+&#10;4QMnQpJB5v1u1l/RV8Jra8lVlnu7r1+apcDk7+kWMcnIcOFVVeP82FsOo6jZXIW9jERU8S/qChr+&#10;1Jypt9gKyln5Nw45myxwyi4JI6pjfeXNDubKQac73MEp5RwLCeaEMxMdqI1+FgTKZI3VYeC+t6if&#10;Fhhp2tk3m5dIHFEjZg6tWg5igY8dqg8v9Zcws2jFf0ggxsWgdZ8vSjRRRILi4Rm9aZYjC8QWp9Nw&#10;WRPV+MJ6fpNx/wB1yfZwZf6NpOqRNLA6x3bcSJYwPjCGqhj4Bsx8OqzYjv8A3f8AEgTIQml+ZNT0&#10;GeGxvIJJaM6xWc5KhfVQLI6FjxRvTZlHJOPxfHiNpaXkkItdat0eRH/0SRSZB8IFGJKqFbr8OXyz&#10;RB4sR4R/GsjXJS1i7tLe6ub/AMsXM0ayw+lfWsnGF1SR6lUozM8Y+EOV+Ff9lhH5g8q3MN3NLbxe&#10;tHP8cimRlowpQUH2l6s3xry/a5Zn6HtCMoUe9nAghmHlrzzZvbWtjfTtYvaIFiljhWRTHQ7VFfTe&#10;g4VaL4E+xxyPcLN7P6tJJSS6YPwCt6aKD9nkB2+Hq3xIv+Rm1uRlxjk2Uy4yanHqZuBbPJBYxsiy&#10;l19aZwAOZUsE+Mlwo4/C7c/h9X4WPcxwSn6uSbirKvpoQvFidyaeA8PtfDl2OMiN+v8AsVIvZWNg&#10;97EsV9DG1l+7dxNJzb1IgrLRSSNnqw+L+R+P2st7dCkS/u2iLNyCqwjYofhAUMzcftmn8r5Wd/gx&#10;5rLe5ueVxzEscohi4lmjM6+ov7xmYosYf+7Van7cX7Kcceixm5U/F6bMJEtyoiQSMqqo5txb4VPK&#10;i/tZG7hbKRHNSuTLHZMQwEka+lLeBvrMr28ZeR29FFeP9468Kt9qN/to/wBl9raiW1uppF9CF5qy&#10;OAA0hQkOFFT0dSq7M7f5OQySIIF2EC65qNzqqxajZ21uRcX0MDpFECzrCsnEwvK3pqV9SJkeSrRx&#10;Jx/3ZxTknBFbG99eYelK8BT04oytEkVFq8jpVJDxUcfh/d/8KZmVUEEDmuuTcvZrBbL9YijuTMlx&#10;cur8pYpDJ8MUci+pFGS9Cz/3y/D+w+PuTCW4kAvC6mR35FufIuaHjseDKv8Ak/3eMBZtdyu01Lox&#10;u4JMFwr/AFaOMKE9IxLGtVLlSnqJI/7Syf33L48DyagBpvCW39SWdeR9SqSKZCQoKkD7JbiQePx/&#10;Bl0Y3L6k8RHIoiHTGfVY7q1vTb2kBCpEgV4pFjCFiWO/Jwnwlef7tWf9p1wHa38coLRy+mqLIbl0&#10;RFlrQxjiqo/8yqv83H7f8108QHIoNovUNOkRAjRmZ3mjFrEzu8ezLKxdnkTnxMTyf5P++5MXVZJI&#10;YbG4le3W9ULPCrqFIYhzyPEsQDy5f3P2srN1YTIDryQ1/DaerLrCWkd5NpBea3YRvJLzWIxssW6/&#10;Gy8VWnr/AGf5sFm7glu3s0X05rb04YZY4PWAEhSWVWZXdVV4n9Nvi/ysgcR4eP8An/Xza/q3r/cp&#10;N9Vuvqaao0sk1tdXEl1d2tzIts5+rxmKH00kggkLpPEtzFURP6jL/KmDFOn3s0OozTTPCsi26WCp&#10;wSElaRq6P8ce4Pw/5S/BlEBkxDhiIR/penil/vk8kE8+q6baT6HYCJbqa1k1CTV5mDS3CLIGuJkk&#10;REimk9OSLjyVF+3ykb4sQsfMNxbSPaMLeSBpWj4rzkkeTiWpWhA4hf3rt8PPlmZPTQyR4jYn7/2t&#10;M8YPVrXfIWn6jLaaxFcXtveRwr9XcrBFbQxCTiOUZCv8QkcQRo3L0/gyRaXcH0DdWarNrVEEqNRQ&#10;vqKAwUkUKEL2zSarTTAqY/c/V+P5rhywV5ML8wRwRatb6XrEraP5V53Zs5ISsqT+jKzRmWIhj63K&#10;b40ZEZWdV+LDSZobmNo5whvUjAmYoKVK0JoBT4vizFxTlj5GXh3/AAuMRIbBiMGm32n6jBeaYwg0&#10;y+nkls7MTGvwSjiIyfieSECM8nX9lef7eRvUrG+tITDbXDQidXM7ookaQilAR4n4t1dc3+mlHLPi&#10;mDIxHp/FxRGcgzvyx5o0LX3+s39nBOumyW4tLad2t4bYVbkyuwVGjjpEODpJ/lf5TbO8kWU2N3a+&#10;iY+X1WdSSpole4BWnh9nKs8CDxwP8X0shmkOfJH3+mWdzbSa7pl9He2t4sR1OzKRiX05JdmYJVJf&#10;VJk+KQepxb4WX4sMdI1W3u9IjsrgjkqFJA37xgo2JIYnap75j6jTGGfijvxV6OLg9X+6cjFqInkU&#10;h82eWrzR/MkmqWytHFHcieyuEThCXlZmES+mFCvQfaThx+0uR+XT41MBhiF/HHFJFFcgqF4Iy8OR&#10;bgOfw/DGq/a/yc22LICBf7uf8Uf+PR4/905Qle4Z1a65JzuY7i6bR7maaCe8sSnOUSuhaf00jEkn&#10;ovzVZLqT4Y0ReK+p8SxifyzHrPOeWV0naNY7QhCABGF5Bq8zIYwD+38Xx/F8KZLXaHHMAiPDL+dv&#10;6mEsEMnNl0usppLJDGqNAsrNen1EZ1NwWMVFqgT1ZT/L/sPjZ0iWteWNT0orLNExhk+xKPsg1I4t&#10;Q/A+3QnOa1GjnDps4GbSygPTyTbTtb0vUWlSzuElkhIEiA7gEBlYA05IysCrj4WwmddwtOJ608cw&#10;zEBxOIckdiMkRU7AD26jBTbGdc3YrFdug4yAyL2U/a+g/tZXTZEuxZSkg9SM8vEHYj2p1GG1u3Y5&#10;W+Kh2OSQY17nYjNZKzerAxik/nXv8xmywa8kVkHiQ/pfw/1f4mmeKMtxzdlCUVCTL6b0pyP2DTwP&#10;8Mx54AblA3H/AGf4/wA6TETlHabst4nTdDUZjU3g9zsafSmXhMoIr3wURuzDsDyWs0SkxVlj6kH7&#10;YHsf2v8AP7WES33QY27GRyq1GVjt1H9csBaOB2KktvRuNO4wiVNdd7sPNC83ajpK/Vm/f2bNy9Fv&#10;2Sf2kI3VsysOqMDbLFknjNxPCg7zSrW6kEzLwuVXgsy05ca14t/Mlf2WyTaHeWjypPodwXuVCctP&#10;m4qQu/PgVChuOxXj8X+TnR4e1McvTIcI/H812WHUYp7EcM0DqcRntJLXV41+qScg1zCCVC1AXmrc&#10;uFatyrzj/mdclUetIJFN3GpJYK8UjAupVSSBUb9ctOkExQ/i97kZcff9TGbzylO1uV0m5NpKIyYr&#10;i3jAhk5svEsqt4Ior+z/ALLDO11AOFaFVMAJZVDfExIJC0+muYuXSSh0cGceEsX1ry2FMovLmVdR&#10;ljWJp2iHoxKHUNKGULTYFOPL/IxaZYbh1WZ04VUqrJShSh5A+xysekXEWfx5tglSD0/9I6bbzGG2&#10;mE4ErPMk4k5+tI6iNkA5FnjVeTD7P/PLCW80kPcPNaj1ovVLyRipDMx+IsnLi32f8njy/myePJjk&#10;OHJtaY5Qdma6Vr6wWcVvqLfUpzbhIZnoioiovAK7LyX7fRvU5Mn8mFiW7s0UDOi3EpMjwys3BYlc&#10;mivQBBT9l1zC1GiIsxGzTPECd+afnVhDHNOUkltoSIhPAnqO8jIoq0a/E55bco/+I8uK9y9EdSH9&#10;RKqJOlDVTuKfZ6Hb9n/gc09G92mcCNijrb024mMpwY149ajcVBr1/wA/8rA7GSNVjnKyIQJASOYJ&#10;267gozM3+Tkh6g4xia2VgqFiyVRx8HXj/AhuIGF85dpB6yH4FBDk1ZCWBYqwUg7fFkoY+5jK+quK&#10;U+Gm53oOu1NwcFLc+kTGruIOR5yRrx5qWpSZOw5E8uP7WV2eqRI9FF7eOQI7orSLvEGo3FqHdGI+&#10;1TKuba3lt1fkPVk/ugp5LVh+w5+yF/4syyUt6bJVToJJlPEgsij43bZ9u5UCjcv8jGQy3ELgOGEk&#10;aMz3SsofkFNC4AHLrufs5KwWiqXSRRuhAoY3IBjcVUjYUHhjZZ4fSZy6qkhHG4jq0RBPKhA6fG32&#10;m/1she+7OMu9coIIoCafsN9rwrXp0xN5pQiQyJzVE5RuSCtevKNj0HJuRxO24YmlyJGWZ1orMfjo&#10;KEmgHxe9BirQROg9PlUgF7laNNsCzM8YFHHxKtRgMvUyjupgyIDUqCdljJonYKA1NunhiUts6Rsr&#10;kxyMxUMpLwkdAHAHwNWj/wA2Mp7p5L0kDsCu4HYijfMV6jFI+KypDcM1FrHyNKAn+Rh9tAP2SclG&#10;WzUQQ0wYqXiAqfiCmor33H7JPjTKVlQn6qyqFQc56cATWlJI92+Kvw0+1gjE8y225qHiso3Y7L13&#10;6/Cdsp7eK4kHQF9hG1Cjud+QNTxOx/5qycLthI9Wy5jUk7qvUj7QHy75T2pSM2zp6luqkOHYVHGr&#10;UVlqT9qnFT+3krBQN1qsjH1FqGJ2IBFa0FSDTw642O3Etw7QmrKP74ACepoSWBonGta5XMbbMl3M&#10;qo5gDtQbr9BpXHRXiem4dYo5HBRZRur0qCGT9jkD8RA+zk+LoxlsVj271HxtIgYNwYgU3BFDSp40&#10;2rjrkzJRVCuFFA4FFHRaxMtQeleLnCZWsRTcPFhy3BO7K32vkwOXbCF5JJeXxgGnKnqb06rXp/xL&#10;Dxbbc2LclfhQjY9aV4/f2xN1tLif0g4VN+RIPAuBUAA/EP5uWW4og814mmaaOPlxMhr0qOXHv7Zn&#10;imtZogCJLeMFUDEKxDblqj50VRkYSAFJ5hsESKxHwuaciN9x23xrTWv1hWt2ZJVLEyFKTUaleaDq&#10;CerfDjEk79FOzSpIYuMiqSQKqD8G3gSK4oxjRQ88pVpKsZAoZCaCnJduL7ZOUonZnx7fj/ZLQJAw&#10;Eagqo48WJVhQ9jvyGIMlzA/OYmpo0VDyArXZGFByp+zlVjkGJHcrK6SAgb02YEUP0g4m0bzI/p/C&#10;KrykUbmh3Ein+GFg3UAiv0D+mU7EVjn4KvVVpzTdacg3VTlsStO4gnkK16E9DsemKQ2qPA8kMio8&#10;J/c2832qKAvNTvVuVW/lyeQD0+bOIBUWlkWVYmRnRh8Uy04g7niR8sBPbyG44uvGWSnFjQNv1ZgN&#10;iD/NkIwO4Rw7q4ZeNQageGNEMtvyilDG2ZyGYfEpPcBeikYxgALLGUCHclJ2pypX6Dl/VLSZucMj&#10;xTljxL/CSgP7LH7e+++VzkAEGq35uBfluBxoNx1r8sQlYOSsz8JGJ5SBftdh6gPT4RQbZK0FcBTp&#10;iRkmt4xbOiyQKSSWJaNiw/ZI+yaYN0ixyaoDv0PjibW5iHO3PFBRijmrfJD3+jGwtCTeKwNaXiun&#10;HhJWnqsaUAFW+HwAyQCKcajf8MzWVwYGlQeswZqyBlA4r88TFnGFtchXGBog7tauyKKgU2LcfEkf&#10;hlJq90FvFCqOnOVViYkL6q0Kmn+/FHxD6MBKg2XYqJY4wFnJ9M/ZZaFTXb4SMAUOxcmZYi4mZoh8&#10;KIAOXSlaYbS1tXpvjmiSbg0cgU1PPb4iBsAQd/w44YmrtFu3xOSJI5BC/EMhV9yab70rTxGMZbII&#10;tvFICkkQ9EAAM3qSgAtQbnanx4+9A2aOx/hiYinZo442RKkMUXdC3Va/yUOEELLk49CfDFJ4pmqb&#10;g8ioHwqRuemzA7+OHZO7gRTbAvoz+qJat6PTnvXIUybz/9HoVzbrccS1fgNduu2aSE+APUjZN9Pv&#10;HilkWDiGmWjKQAKH+YU+eJAenUP0PQ/wph4zJlaMe2jJQw0VlIDrtQnxLA039lxF7pVAApw61rQ/&#10;cMyIYlAtSFq8skisG+sD4VDAFCeu7tt0zW81KFWLJ13rUV+eTnCxyUhDajbPyZJilvPSlY+ARuO5&#10;B4hqU+1y/a+zgj1PU+FV5CvxEn/brlJjwlAQ0UASzMk8hVyv7tEHIGgqA32eFT9rf/Y5V1pnK1+E&#10;8QTRqf2fx5ZH8xc6KRPdE6DqrW0v1l4/Vda+n4jrTcg033+Fo2/y8KtRtJry1dEASbiQppvxpsOn&#10;05maXJGE9+TO6ZHZ6lb6Xe20zs09mrK0o51Cychzf7X8p4fzYD0fVb6KU2d+QCrcUpX7PSoJFPHN&#10;hrNHCQ8TGzoEInzBomjXln+kdM5/V5Yy8jfD8L7ybpVX6FftDl8X82SeGRXQry5mnXrtmgyxo8qa&#10;iGGRxSRSc3I23rUbEUPT54Gvbb1YW4hQFIIb3zJ0+QCQtlEq9pfywSPKOUwKsrxirEIR0HHoW/4X&#10;I7qYFpbq0afWJpGoBSpFTUnxPy5ZvtJLxMlS9Mf4fx/EmZDKdFDaldGN5hp9tBDW8ox2onFIw1Ak&#10;YpydpDHyZ2+w3LIzdaURaNc2sjQMFX/R4yy8qEn9rgnxc3aSn2mX7WbuGWPHwEGv4Z+lpzRHRm9t&#10;rKjVUs7mL6xE0knK4k4PxJrX4UEhULSJIeTR/BJ8f7OAtO9NrxLi6Jnu/wB3Iy/vYQke4DMrBSy/&#10;tRqo/ef8BmZmn6PSeEfxS+vj/wB2yuMb2v8Apo3VHlfTri106kFsBJF6v7uUyS1o0SfEwVi3KOWS&#10;X+7/AOCZAFxLawmSWCzku53UwxmRHaEKAfSYKNpHb/iz/Xy+MJEbmMPnH0/5v/HWuIPIV6kb6OoT&#10;vHHLdLZwrwnkWF19aQj+9jfkGEcfKm8Tcv8ALwzuLW6iZLrUriVriQGO3gjNuRQA04IQBypyZPi/&#10;4j8WEc0Jk44G6+r6vx/smWQ8N/xS/H49KXQXFsVnt9FRBCjepcSzi4SshJLcpTyY709Tb4f9l8BO&#10;xubkyxWtInPBpbn95JIObPVIuXuoaSSONeXJvi+HMwTEY+r+H+FrhG6/mpr6Swukk7v6caFUt19N&#10;ITxp8bUG3XjGkkvHjx+H1MM1s4orkyhWW2hUktUutQoHwg0Z3BHVf2swp6jiFR+m/pipEb/ooaS9&#10;kktVh51upm+BKcSfi5Ucj1FjRlNPj+Lh/M2FupXI9VI7FWPOSSOCNBUKfhZl2rwq/wBs/F8P/AZk&#10;6PHxbkRDWPUbARljAViD3QQ3ASNppa05ceSqWailqLuvJftYvDFbwSQzMZjcRE3E0zABGcpw4oV+&#10;H6FRG+H4v2VyM5y3/m/536mRNGv5qlJ9YmWe3ZYmgekMaKxZuFTUyKwB6f5T471mkRatW6bmhVuH&#10;pKaFeJkcU3IHrbxty4rlIEtwOnvUbCwsaIRFpOIFtFwYNEJGkYVqfgj+IgV/c/DJx+J/2sBlo0um&#10;YfDK/KlFIkap78S/2vUbnwbLQPRxV/WYGWyOVC1siyIoAClhUMild/hqq14FRx5KuDLUqsbWIkZJ&#10;eJaaprxXiaAq7BuR/ab4/t5HIJbH+FgI7bckHdVaSO7EayoGVIadTVxVuaq3w7VUfDy4LjILmKOa&#10;xn9MR3DgO0UKs0cUThv3bI3w804fyxfD+02ZlCV0Nv4fxH+FuhMAkR2WejdTxXtvSUQIvoxmZxE8&#10;siqreokkXxLG/Pdjybn+wnH4xUX1i6fknKGFmLG4KgOUZlcAepIF+M1VN3+FfhXEzjCh/F/R4mAA&#10;HXZQuZoLC3RSVluBwVbVS8iqyj03P7mJ5OKcgzv6aceX7xkXEbT6k0rRNHClnbgiXnJykeRSp9Mu&#10;Gp8VF5/Y+JF5LlGWc4x68Uvx6mUJ0L/0sf5ytefXRAssUksl3MRHG0aUSMNt6nAqzcV3+1z+Fv8A&#10;ZYIiml1LVDdqDJI/JUQVWMKfg2ZTStF5f9dZXXg4zGUtv9mxiJSvc7qH1S10jRFs+fpQQhXeVqSS&#10;E8vUJpIN99l/5twfrl1NYWiWT/v5WBDIklUWlQgYArVdvi/yf581uDEM+TiHL+Hj/i4f6yJyJNR3&#10;Sjy1bW2rXs2rW8X1eJWHozSwKJm5qryMrtzoasV/Z4/Y4R5H5447kB5m42qOeUa+mylifhJUeozU&#10;Y/CF+HNzjiYbc682YHqGzLFJiIVQXlKinIN07jkQoHT9o8sN4LeCJIJpm4xryJC/a4sOVWVeQXk3&#10;2f8AiWYeo1Bn6RfFt/N4f90yNVZ5pRc3l1M11BbIWuSEA5VEQYMVYI7cefFR8X+w+BeXLC364+ps&#10;Q4Y20XCNWdHZeDMGY/F6R4vx+NQF5/tcky+OEQon6/8AdIMT9RRi2FvZK8kMaLdzl5WCkRO7qhVQ&#10;SvPlxB4ry58Mu3Ftcy8jbm+e2RkiiIKLuRvQ81+Gg4KiqvBsExPv4D/p/wBEnHMr9/8ASW3Uc9rE&#10;eF0lhHLIryOwV6bfEK0Q/HRi8kjO3L/hVrrUZ2iks4yLW2jWH145G9JiHJrRSTLIQtOy8n+D4sOH&#10;DCVSI4pR/Z/V/wBgyBJ91oe006z+vJqEyfXLxmk+q3Cgyrxov7SgQxfFz48uTcW5Ky8pVxOx0/6x&#10;epytyHkSX94y0puWqwjIhRQvFfi+Llz/AJcysmeOKJl3H6Is4wAs9P4kRf6lHYWbTSXFEheJRGH5&#10;VLUXjVgZHct9n+f4P5srUbq0iknSCI0hRWYIpBkYtxAeVQzfFQV4fYXIYNNKUBIm7P8ApUGXMgel&#10;dp9vfSQLLPKWklY8evBFKmnBDQHj/M/Llx5cV5Yj5ftLm6nub48FtZpB9ZcJSIii8+HJgWVV+BWf&#10;7XJmXMjV5MeOPCeK/wCj/O+adoi5df8AZLda1C2sraO05tJf+mfqsfV5HAPCvBT1ZeTcF+D9rimG&#10;mtXEb3UKsxknVeSWkKKSxPGkklRRVVFOz8fizWaMy4jIfT+P4GkZCTZ/6RSzy9A9vDIIw4t5JGSW&#10;5nd/gALco46sKlpW+B4/h4/D+yuK+UkmWaUkxx+rSeWUmhkLoUDtVmRmoStI4vikyfamWGPEaux/&#10;NczHERiQh/PVrZyWcSFZ53MiRQW0S1CelLHMyh0EZjDekjM8k/wQ82Rcdq+owT3UNrZ0jjiVvUkI&#10;UgUXZUjG/ZWdRx/ykzX9naWYjxz9V/Tz/icaRMjf8IVtB0m4toLi9vVEkszAKi81kJDGhklJbnTm&#10;yxuzOv7SSLhDc3yXJk+qj/cfHUoHLKLhlUcpmC/HwXkPgX4XX93x5ZvsGn4Nz9X+5ZR33Gx/hTmx&#10;tZ0jWa8oNRZd+IV/RR2BEKMVUP8AZ+2/xcvi+zg2yi5STTXCo8YUEtJVXPGvLlVjuzj7HHj+x/Lk&#10;sxrYc1vhF9fx/NW6hK0cUUFu8iyO3CMRLyADFQKUHRFb7VeS/E/7L8WS3EEFu8svpfXbwoqEor+k&#10;KMyVIXrxRa8T/L9r08hjwSlOx9EfP6k8HTr/ADli2lzPewKiyxWdo0hdvUYCY/CD8IfoWLn94rfY&#10;b/fvLFrGyHOKzgpAIzwuPTipH6q7bAbMfTVVrK/Lj+xgzZPCiR1P0s8fUdAp3d8LeC6u5AktR6ls&#10;PVPMwMo3YkFk+MsQIU/ZT48NbyW0SRY7d1aK3IEkrj4QVINQF7xqtE4jNXpTKRvJzv8ArI4rNnok&#10;ulQalLbPdX8bpPdoDFZI1WCutGTk45UlkZnlaRuXwr9nhgT47qT63dzUQrygieQJQui8l5NU/FR2&#10;lP7K/wCtmZkjGA4IDeX85jxd/qP8KNKwadAljp1oOfLjLKluWCJCWKn00Cg8PgS3X9puP8mJXDSG&#10;ZLh4yYQwCW6n7TFaqvXptvXlx+LBGJA4ev8AF/Na+G+f1FGRKiWz2kUwF2yEvcMPsqH4u4AA+L4q&#10;r9nl8PxZVzOVVZfTM8zmsjRUPIL8IXkQ3FVrxX4VyyGOchQNR/H8LH3NWdnxDwQv9WijFIkl5fCz&#10;HmzlVMfN5G5O9Xb4v+BytOtIJZ76SVlkuGjV40jHJU4TlhGZEYytxWNKxo6ftJ8P2sObNOMI8I9N&#10;/iX8TcCIxQOr3WoxJpwhBgs0uHhmumPGV1a2KiYJIqxL++kerzLIn7tZP3nPhhvZW9ukqsT6dxKz&#10;CEMw/dLSnIVAHJaN6e/+/P8AKzAySlOoj6f4/wCFrHNJtevb6eCWNf39nZpHLeNFE9LqWvL0CUMj&#10;8JPg+sUif4PTX9teBLq19NqNy2l2y/uYFjM7gcGaV35Ig5H0yz8+IVn/AN/ZtNLpIYhcx6jfDzb4&#10;Q4j5BPtD0630n1dTv3C3ExdolJ9QRW8USq1GCKeH7rkZAicl9BH/AGcOfJ/lS+LyXktw0UZduYjM&#10;fGR35EEKqrH8HI8vg/vF+zmk7f7axY4eEPqlHiZyAHpPwSfzr5ltpFt9IsLP67PyQzSys8TW8SOO&#10;ZZmKzVlChVKt8cb8+bY/8wI4TdLaQTG05APMUo9VpSjL9oD7Jan2v9bjy5zsLAc37zIOLf0uvycP&#10;EOL/AGKY+THlt9PIT1LlbesSRuChMmzHg7fBIDyZUbknDj/LzZCvVtFij0xX0NIZJkPqNNKBJOAN&#10;19NSCCTT7LfZX/Xzq9Bl4CRLbf0NNC/TshNJ8x6lNrXo+YBcWaugVEiVltOYUiRXlPTgzn40f42X&#10;7XGNeRx5GtdYt7KNy0UVnK7SxJEykmrVZZBuOpP2fi4/C3xZg9sZcJ9P8f8AOr/fN8vQLtin5r3n&#10;lPUr28gaynvtV09Rb3AljmjEccqEcoj8HP8AmUtzj5fHHy/bmVrFZ3yfugUI6D9kKT1G/wC1+znL&#10;anLkhLhJviHe1448UuIvOre31TQEnv8AVjDcLEy8ZQoE80y1X0pHcBv3DUaQfZb+dmXDuAcERCa8&#10;AAD8hTNeQ3lhmp3zX+pT3LLQySNIRy5fbOwqAoNB0+BcR1K9eGJWg4GQdFY0DEU2rjhxcUqPJyMM&#10;GSeVdHs5wXvDMqFatJAAzQqA1HZCCSPgX4fh+H9tPhwivdLt9YQy26AXSNye2l48JKAgAg8uPWtU&#10;4/5WbDHnOnO+8XIBILNNF13WvL9ytjqlyzafcRt6ep2gYSQht2KNxT1GVlVTHKr8fgZPtLkd1PT5&#10;YUOnKSjuQslFVmBdakqzqwoBsz8fg5Zt4ZBkHGN2/iBZxpOt292TrEwdURXa3kMjpFxt5uCCSNGW&#10;kkrFXihY8p+Cpy+DlgmDV7zSZlktriRoUBSONFZgQhqzssakUodt15/s/G2UZtPjzbTjswMQeaDn&#10;0TT9Wtf9JtBbandEXElyZPTdJJUb04ElmcScyUPKPg/pc/i/d5ILe/0LX4xa6hbr9eU1CyLyKsR+&#10;y3TlxI5U+JeXxZqc2lzaeXFH+7/mtZscmKXllr/lZ3vNJvJntZKctQjZlEgDGNRJGWLGMuH9NynC&#10;T7cT/Dhbqfl7WLKb6zVLqOKQzRIzBQvNShZ2KycOCftJ8Tf7JsyseuxZY8O4PezEgU30fzLoF5BH&#10;bNbDTtTkt44JjCpl9SOJw8cUSgxF/Xd2pFJ8Ma/tfDywHb64ZNRECM8tvbxh5rwVDhzWv2QAdl+w&#10;BmXPRxjCzzP4/wBkyqgSjLry3cRaBJcTWtva6hdz+ja6RJR45YKqFVizOVdHfn6/L/Wbg/LJzZXY&#10;uLZVkIqQCKHt1Gc1mwmErDjmPV5xeW8VvdyMnKikxsknwsWHwtsSGpy6cvjxlxp0rL+7lZR1XvxN&#10;Kf8AA/5JwYs4B3ZCQRyanasB9YtI5i/wTquwkUtXoBVZWNR6isq/F8atkS1WxivNQNsyC01IcjFM&#10;UDLIn+sy9aU5/tZvdNn4Y8XODfE7b8mZeXb680jShdxTNqugj00uLb1uE1pKDShUODw5f3Vfh/bZ&#10;U/ajdzY3tpPIksdfST045Phq5pQFWJA48GapX7Krm4x6iEo7Mq2Zxaapp2o2sMlpKHEsvrXENWBh&#10;FeRDxorN6glRPgk482f7WLy2syW7rIGDAcWBUHkVr6nE1/bTlxoPh/1srEt1tCwapaXFxA9rJG6y&#10;H1UZWcFEfiIvUQDqjlOfJuTcftemrcaCySXUTRx8ZjtyBICHcuzfNX/41w8ZArvWQXXBtrfTbsXU&#10;zXFmlH9JkEjSAcRFFGKbsHh/y25Nzb7WP1AxQpFDHK4kKFVj/dOi0PB+TsGoyq3H4WRvj+H/ACIY&#10;o8Xqk0mSB0w3V/dyStAn1WKdZ3nH1mGWWoWWFkgThyjeVWp6iyJ+6Z35ftpvAj29kFhHr8JJvXaM&#10;vwaKSqniebcpD8XGnL4G+zhG5LO7/AVl1GT9IaylzJI9hHPBbJCsiRh1uIELpyBh+GFXUepy9P8A&#10;eL8T8MqZUN/cLES3JuQ4BBxjFAORLI4LU+H+b/UXDHaAkyCKtHuF06xNwgSQRlJA7yNWdlJKqqJJ&#10;E6r9lmYfu2+z+9kbEJURITJchXDFZFWWlVJJbbt6gk+LkF+D/gctiLVFQyGe5S3tQ0apzRjFUq3p&#10;cQCepEPp7BWkX1H/AGftvmtoppAls78IgY5pAi0Yg1FCCDsvF2ROTcWWL9nHNtuKrz/sU8vJTvJb&#10;dZJbyKFpryMS29v6jt6HKgPJTVVLO0iJJKoX4fXT4mV+QbVLsQJDLzB4wsj3bQEc1j5CiiodFfke&#10;Hp/a5L9rLtLEEUf0sRQVtGsFkNxI8bxu06S/UVnr6TyLGWMgTkkroUqTLz+y/HFraWz4WocTJNHI&#10;s3FV4x81XkpNfTLsC4PD9mNf3n2OLwyDJIkbcMWRG1EKGqWd9O94kYt5beeEwSSSSt63pO4jkjHw&#10;ziON44n+M/E8/L0/im9SJz/W7xJr+5laWzkYNcRwkqzOiqECjky8qnbgnxtx5NjHhAAERxf5zACJ&#10;H84/0lGKHSNKuIdG02JbfVIIWFg9yhlRYpZJGYs54MV+F+aNNzROXDBOpVltRerZSXFlBz+rQI3D&#10;1eTcSCpLHgPt7Ny/2ORw2DRO/wDH/Bw/1UESv+H8f7FLdPk+rXz6Umq29n5jvDbtqsxH1l4VSMuP&#10;j4xRF2SkSs8USfEjcfU4q77OKOOVzDaj14RHGkySG35GIqSo4lFqpd+Irxf/AFG5ZXmnOqPK+GX8&#10;Xp/H1LKPkG9VpdWyNPqDLaXPO4ls3t47rhFKJCkjl1ml9JvRTqsTp/kSr6eHuiaz6FwJ71HHqs8L&#10;O0kTpUO6IWaqkyOg5cVX4cwtZpRkFQ9PD5cDiSwb2Hn/AJs0LU5bc2WmtbSyWiLffVo4LtLoxPFC&#10;8gtUKSiK3WV+Ks8vxt6i8l+ry8xd2llZJx08ILN/3lw5NVHwhRSpooIC045i6aOQ+qex+lpzQHDY&#10;QfqjXr1H1kXUnmCMhNIiWP05jwlMrqwRDzeJzI0qTMvp/tfb+ADeW9vqtuzQypJA6Gir1qVr1qpO&#10;w/Z/ZXNjpc0cUhxRokuDHdGaTfax5Tu4oL6J1uopEJZuSxLCJjFxEUUbRK3N/wC8dvT9WZf8jC3Q&#10;NDurDTFjgJYShaWhDBFAFW413A5HL9ZqYTkPpHD5NmPEImx9TIfNHnDRdR8xyJcQfV1sOSrqtvIj&#10;M7M3FVYUVHZEXdeT+mvqYA0yO1ju5YLl5rVYTwbTyEZGQAHiopxZVp/efb5P9rlmXmvJiiQBKVfX&#10;/N/0vqciGcRPrHq/op/r15qdzptpc6RDBf8A1xfVh1xWeF4XPwiRqnnydX/3n4+lxRkkX0/3TGCx&#10;2LyRppMcYt7QD1YC0gdI4+TIVUBiQXUcsrjknGH727P0T/HC5EJiQSJ5dZtrd4PNE0zXWrELb3kE&#10;MBgkluFSKVHZuKo8cRkSJjxi9H4/t4XppcN7d3K3OntdHhKWb1aRqrSu3GnJdyOHwqq/t/Fl2UgQ&#10;ETL/AGPH/vWUD0oJ1d62+laXpy2+tQ6VHPJb28Ia3Mk01IIY61ZWqdpP3snqR/3XPIvrfkD1g09i&#10;0EMjsBHZ82+yEBY1IarVP+p8OazWaGPPGGrLpYS5bS/2LKNK85QPMbS4iuT6SBpNQeNRE3OWSNKc&#10;D8NfT5AEcuMkf7XLINeWk1u3pyJx6mp3J7EjxzSyxGOx5usljlDYhk+Bmg26VB3p93T78gRTGJdi&#10;NJFbkpNQKBgfiA/UciY02xkC7BMd2rLxlFB09QdPpHVf+I5ABndc3YtxZfiU1B6EY8QWgeTscfTk&#10;Uo4FD1B6ZbGcomwxIHV2ItBLDVofij6emx6D/JP/ADVmSJwybSHDP+e1HGR9JdjecExAB4v/ACN8&#10;LfccrlpJxF/X/S/hUZQDUvqdl1ePY7r+GY5AbhfR2Mmt4Lk8geEtKB12O3Y+I+eREjFlYPN2BZBN&#10;bmkwBSu0q/Z+n+X/AIjlsSDya5Qdj1cU+Hf/AD9sm0mLsfFI0b84WKSA7FTQ/QckJU1mNuySaT5s&#10;j5RR6vCZgrEi7X+8FV4gMPsuu/7Q5ZtdJ2nkx9bcjDqp4zz4wg7iynFWtJvS+EKICB6X2qk7AOrU&#10;+Gobj/kZMY4tMjjtrqwnE1mKelbowKI4C/ES3xoafsn4c6DTa2OccJ5u3hlw5o7bH3cKVxSXty11&#10;Z3UJhnClWuWQD1I2LEBOPwuFr48v8j4sNraeR7R5b95I5o6c07KDVR8VOLD/AFcpz4zCQEQ45wmJ&#10;Y/dWscGpQ22l20DQTAlJa8mZgQ7Dhy5I38xfDXS5fq9uqWkfqR1Y8hSgJNSa9fHMPU4vXcmgwFsU&#10;822cOoXMj6tdCxnpGOLA8mQA0RQaL9rgf9RcAy6dc3l7JI5YRuaSEhaOh3KE91B2y8ERx89m0p3D&#10;5h0fSNItbRVia6jH7mJGPNJQKLIq0IRpFq68v2vgwpvIL1J1Vw8pD/A6Od96u6u1O2ywt8P8vFcp&#10;nooZRfIrsfxwso0nUrI2RktuNuCgd7eYUZOX2EdF59+ReVT/AMHjbWiytWVJPSk9OVoVD/Eqh/Tk&#10;UcuPwtXkuanUaUwBouMMNk1zR5vUnCqFZJHQOizExkKx480JFT/qN8X/AAWU1tJdMqQQKw5DkA6l&#10;a1qODVB2/wCacwwRV3u1SgDt9KIa5S1DPcSnhSqHg3IDavIAH51xC4hlWeVqyJ6RZWegqCSag7V9&#10;/h+1ywA8QaOFXikiMcfHiyuAyAdCKbEYFUqXkWEhAQrGPgPSkI3BYEbHbCLQqMoIUsKkVoa/Etdt&#10;iMFPIs/COVjEp3WJCFJqQV4O9RTf+XGPmsjspMjIjGEgudjIw5io2PJV4k9PHEl02COU8HJEQB4l&#10;QwKt09Reh40Xjx/ysmTsu1uE8rBQygcgVahIPIfy7V/m646K5MJZXRUbiR6VeccmzFKN9lfD4Phy&#10;JOyOrmhElGBYitVYfC6dKjpU1pU8sRSyjQCS3kEU/D1Pqj/bWpqFjJpsPhyJonYMxwnyXrNIDxkX&#10;khPFZV3BFBUsB9neuOiaW4leSSRYZiTzR1+0SK/vFPjv8QywRiAwN25qRoqIpZABTiaUFexH6sqW&#10;1lkjKMPUEyn90aGMgkKXDVPHhTYYKHRBk2JUqf8AI2Y78q9QKU3ricMdytwTahmbrLGa+qoFCaGn&#10;xDiPhVskBzJTKNuleIRj1SvAmittxJOw/E5oriMgn0o0jDE1CNQU3AdCfh6f6uMZMSN2zGwWnNmJ&#10;9wDT2NMdLM0dvbo5WSFfiWNuPpks3NjFT3wV6rbBsLWxwxepK6KEkkIMjqKMaDivP6MwjaVRJbss&#10;dwVBG1JUqwOwpQ8fllkQDzUES5udwvwyKTGagnYqRTvXxrlvBbx+pHP8Nw5LNcovxM1N+Y6Ny+HI&#10;k2b6MKo78m15cVaKnAAD0z0p2oe1MDiExmK3MicpqyyWp+KDiu/T9l6b48NDiG4URvduqsWYqV4/&#10;AHpRvo9sfb3FvLKGR/39Swt3qG77JJts1Ps/y4Aa3Qdzu5w9ChHw0pzFPxXKtVjCTiaVkf4nqUAA&#10;4/DQrStKn/jbJGaQBZbkMlUKKGWtDvvQ+GPR1C8ao8BIKo5IjYmtKUPJTQNTJcNhrkaaZakEVV6U&#10;5ADkBt4imB5rYTn1EPpyN/eFqCT4PiAQmgYLtgojk2GdhcGoaMNq7UFRv4+GPs7h5kKy0jjc0+s/&#10;zA7nmp+f2v8AmnLOQssAVsi8alByKioj+X8p7Y6WNopGityDENzFs0RFa/Ax+xkQL3HJO3RybqGe&#10;obsSKN9IHXGMpl+KMOrKfhjJo45bn5jAULwafap7nttibGF0AY0APRRQORtR1/ZphiN1GzfxA7b+&#10;NT0+WLMiLGeBFVAJg6r/ALF+5yXFXNQtBYkf8S7/AEjMqWk0nGWNppfsgA8WBIpRm3FP+IquXjIK&#10;oLjnw9OJTl9ZFLI6og3NV5V3qaAUOXHaBZGlDreQSOQ7140ApVnXblQinTCMghGuYbYkXxALPVeR&#10;OHFreUCoFAetRQH7NcC39taFA9s3L1UoVFAocdizfZ/ycxid6Y5KPkrxNLRhIPsk0PiOx2wLypEr&#10;Tp6h+zUV5LU0BVv2vpw8NNcRWy/5YmBNGshio6k/vFfsP5Sn7NfbASGNb7N5SaeJvT9JkEzAf6M9&#10;GSprTix+z9OJHCLKfhTRNASegxH0kmZo7gVKkqenP3ofssuNirWq5t42FrhSwestqK9N+IrUllxM&#10;7AtNd3J2CIbKO4gEkbNGWqTXcU6AKB0r743Fjbt/oxdraDT5hHMVuGr8QoPhXr9r3pkZkXskRoX1&#10;Wq3NagFQeleuP5R0ZEcCIn44uqAD2AqPnle92kS3tdT7/HEkQc/3LNHP+zASKD/VfbG907c3fPF4&#10;Gt3kVAwguatWR6qBsKFyfsgk5K9kWBzWyMUVmoWAFeKipNPAZi72pEFxGJJ5DWSYAEUrtQD9eQHE&#10;d/4WZFNijAEdPuxdQxCzVAj5BY4+nuab7+OSvdjza9u+MMoNyHmJRVSjSqAo68VXiB8X+th4rUja&#10;mlUKtFqaknck9TXvgcwqqAcVYSU4lSeB5HbetVbDuUEr8f6EPL0uU/Ery4UFeQ26/Z4f8NjTG1tW&#10;p26+PbP/0ulqlFNevTp8s5ueSy9SnFraKjEhh4kj6f14lMivXoCe+W47CXG54si1YlSCVBp7YXfU&#10;kRmdRV2HfvTpmw8YkUyte2pXEgSCcuttEeVQeRHL7XQcR7b4W3D3UPNwGZan4QCKnt0/5pzOxRiU&#10;pxCmm3vpWrenbzKgpK5DcIwfjJB+En7TcfV44b6TNHLCHdu1QNqg+G+YGuhKJ2DGYY7qOnxx372h&#10;JWJeStQsqt3BqvYr2+zhnzHEx/snc5riCTbCkHFDHGZEjkLepQRhhUcd+W4p8sCOqk1p03zKizBV&#10;FuGCmJSWJPChrQ/TUhh1/wAnC/VNFhvreV3QGULxiNSAAevTfMvBrTikAD6T9SeJOfLGvahpdwoR&#10;zHbiQSzqgTk5G1KGq+OR3S9cvNNvPqN/GxLOqJN8ZABpTcJxqxb7PL/iObjNoYZ48WPYrE3sWXa/&#10;oOmazpx1TS5UKwRTS/VF2JaM0agEopxC/wAnxf7PJght7lElEiyRdahhT6aZzsiYExqpLuHnz2ep&#10;WdwFdXjcheakH1Kmv7NBXZsA6jG0iNQlI6bt0qPkAOnbMrTSoiym0w0yWCGXnHaR3NyPi9NV5kN1&#10;FHYvxZvi578sjjxiBTNEo9KAAozDqdxsSRSg8F/4LN5CV82UQQWYLK97MljdSt9Z1Bz69vE2yRgh&#10;jyCxvyLHkrc5Ofw/ai4/CjqulT3llJKgAknUCRm5MWC1I/doN6V+zl+DUjEeEnYIyQBFKmh+Y9O0&#10;7UlsmBaGzkcxFeKRxtJswM9w4rWlOf8AwGR+4sp9PsZJZozDHZlPq68zGWCDiFDIWp05PSP+Vc2R&#10;1EcsgRvI+nkJf7prlLh9R38mXW+q2WpXaW1rMty11E5mARXjVH35OGArseEa8/s8244FjvNSvDe3&#10;zy+migCCUFwCgHMpHQKd4z8Uzt/kp+1lkhjxUAPVLy/H+wYHaNy5y/3P83+irfo7SrRLTTPR9eIt&#10;zmjkEbLyJoHcH4a+qPhjiXjzy7NLezeacelCaloxF8ToCCVA6pyHLivIc8GfJ4seE9WPKweqtdLP&#10;dxx2/wC9mACrIZF9NJGUipagV+O3M8P3bYEvZJ7q7BLMoZizJJxokKj4alujyn4hR+XFueXY8YjH&#10;cAbf7JRC+fJEWUa21sqKootAzRg0MhNG48BuqfZ3THX6WlghjVOLwqP95wQsUTVb4eQ58mJbnI3+&#10;T+3hw5DKXpG34/H87+ijJO9gp6bJPdKJST6D1XjPxMjyoeLFuBMQUcRxSP8Aa5YMV7SW3klaUJwU&#10;JEzkRVKALwUlj8TVP93Dgy8RsD67Rdfj6kPO17bXkEaxFkndjIIw0tC5ZuTqsYoi8fhaS4Rfj+y3&#10;DAapLJIJLmOK0gYP9VSrtcHnLV3CjiqOy1/vG+H/AH3kyaJAuU5D1f8ASXpY/Tuef82KsHdWeO19&#10;SeVWH1iQhUhBWL4UYsCzJuu8Kv8A5T4MgtiDJLBAfUmIjjdlUAIV+1/kqMw55DytIgQPf6lO5uUH&#10;BLiYKkCmWVEdixZWHFadXZqfZ/mxDTre1lnhllYLA37wrHBzaRkfkjO8jGnwrJHWNeK8/wDVy3UZ&#10;ZeHwwHdH/jzLGK5/S3qj36RTm1pJL/dr6swjEfNaHhwjPLco3GT4mxBmEuvVtpIraOMtLH6a+tKO&#10;RDuzAUAqAy8mZ/2eH2sz9LIjHvv/ALFhj3kf5oVkjli0hYrhTdSFFil5kxq9BxFBT4eR/wAnF7qa&#10;yVUjt2YW0MaStesitOYCWQqvNf716fvP2uDZVhxEbyri/m/0v61MRRO9AD+H+ehrWLUnVZryi3xq&#10;n1VGkFt65VZKlhUmJOPFS3H4uXw/HgWC1t7mU2dsI4ljcxRFQqBYY1BJDgsnOUMmxj/1JMvlkIjZ&#10;2r+FhRl+P9yi3ubm2gS6uA/92DLFHWQerKw7FFk4RUNPiT4Ptx5Jp7W20rShcSQhX39GI7ncKqyG&#10;NDIeasq8fgfjnOT1Pj5vDH4/zpN8p0KH1MYgv7jW9WeO2n52ycVuZIudOaMWeBZGWIGNkb4v3kfL&#10;/K+Jcids73ayO/NKnlcS8ShZ3VjxQSCOir1f4Xbkv/A77DgEI3/sWuIAiSy9h6PpJHSijjHGd6IO&#10;IqaciW8N1X4viw1sFHpxqZGd0jD0fioXiAN3Hxcg3D+95ZiagcNltjZ3KAvuStIxULHK/AU5OXqK&#10;kCMgggrz/u+P/DYhf3TTGUNIjqz8Utg7uXYgULD02qqx8e2OHTCgRyr+ixlse9fZWqW/pKsBVki+&#10;K49ONFUVJdRRgVZ3Jb+XFhDc3BWAl3jqojQ+oepAFQ3pUoP2fTb+XLZZoAE1uP8AZf1Wgy4jSn69&#10;lbI16yxQkK5mk/dpsAXryUyd+X+7F/abBN1LYWMKW/7iT0QZKsTIQyf5AqvL+T1P2/i45hCc8hJA&#10;l/V9P62Z5UgbaO+1SSW5ZrqGOQiP0kX0KoTUN6jhZKUpz9E/Y+Hm74AtJLoTCK1hlt4w/pkxcEVg&#10;pkYcS3xAcjX7Xp5tY2BV9GUZk7Jjdw2RjaS6aOcqjOElDOQSqKaov2jSn7HqfF8P28drF/FaQz26&#10;jk8oq01EkRUdlIjVhGV+Kn7PNeX8vw5TiwRnIGvQPpjLi4pNeQ71Gv8AO/il/RUNNsjezW15JzSO&#10;2/uUZZYHMqq0bSMjPz3DMF9RUbh/PzwHJY+nazQeqj3TekbqRfhjX1gQEDAOSqseTQhPt/E65spZ&#10;K/o8P0s7AND+FGreepKk3oyAL6yQxHkGf0zQtxbio5cf3crtx4t8LfvMO5X0+yjuZWgQx255AqgK&#10;u0IZBQiit8A2X/da/wCt8OuyQnkkNzv9Ufx/0k15MhO6SIt/fi1KSvDNdQ/vImbhNBFMquaggurK&#10;37VV5v8A6nxl2jR6vqLGS6hEileUVqDPDG0lTQmRePBU+yrBP2l/y8u1EsWDFz9bdiwyEbO5+CN1&#10;2SxsLIrFdfU5aFPri+hLNGp4lgqzBzI0nHkQVflx/wBTDjVLy5sbanoK97I3H00eSVz3PwJxISOj&#10;Gnw8c1uE+LPncP5zDKSSIg7/AMST6dZ219ecku5l0+FAyOYIo4lpQA+tKJPUklUhWdftL/sMj5tn&#10;/eWqpOWKFr1xVnMkwTjHSvwnitechfgv+yzcCEYRsgfJshEV/V/2UmTrOhpPzh9AkLbitFAQsC4b&#10;9r7S0VVX/XbBNtFcyPI3pJHDa1VyAXQxoP3apG5kKpxFeXwfEi/62TzZI1V+pRzJPJSuJbWBIYZJ&#10;W9S5IEYLLExdj8R5J6Y58j0T/gcEr9ZNybdlR4YRSyjT02DNQMJWJbqsp+Lny+yrft5jTrpuf85j&#10;DiO53P8ACg2EH1SW6HqJJOytePKZ1dYgaOqKEDJ+7B4enx+L/gsTliiW+Se8t2a+nVPRJdJWBJJI&#10;YsfgLEv9n4P7zj+1hhmMoGjtH+r6mYJ+kf6ZUtJENoYtPkSO1tmdZh6bRUVVoOFB8QReP+V9j4sk&#10;MIh06G3t7aFri/mDRJUlSFlKl5TwU+mHdF5c1/5pzRZsuXMdzWOPu9X9D+JlRmeHkwu9J1i7u9R1&#10;O4ht9K07jO8jRMyiaESCKIuXT12hSSXisJ/vG5/b4NhI5kllEVuo+rKCryNylBeEFXZqKv7pX+Ef&#10;Z5/5ObSBPDfLbyatyb6Mtt5WS2+s3zgXUppBEgSFlSZgyRgNIf3/AA4lzyb7OKQIJ5WYfurSFuMj&#10;hAVoAS5YseTO1eJ/Z58U/Yy2Y2uO8lIB9R+lq7la0gZQxudQufigheQqxYkCNYwoCrGnHlt8Xp85&#10;H+JnbA9/J61s06QRLBHG7Qi4NFUFSPUdCGcngf5f+NuUcOIQ9J9RP+d/pmmUhEURz/zlWzi+rERT&#10;zvPeyMhmeFDuympiRxRUTkOjNy4/7HgGSEancy3cdwEFs6fV0eHkHIqys4cl+JYctv8AfXFcy8v7&#10;sA1xX/pkxhXrN/75VuJprCG2s/QMy3IkN1+9EbRRhaH0+KqjNzZEA5xt8Xq824Nkjgt/TtolUy3E&#10;UTBQ/H1CzNQ8iKDj8XU/B/PmrnKcjwbCRr8fzWRPELDFbu+DXkplNtZ3l1GSYmkEBCx1SnNeYduJ&#10;G1JPs+kv7eFWo6lJZwSLDJGbxU5hat6imnCKGNY+DoFUhOZPw/tfazP0+CIkAYen6vxuvDWwTmz0&#10;W2uv3Utuz6fK7gRMsbxSh39aa4mEnOJ/Vm+MKF5/tf6ovy95akThEsE0kLRw8pOPpJJIeRZyyDmf&#10;SRuMZd+LfH8P7WYPaHasYbmUYyj9O/q/3LlSlty5f6b/AEqVeY/NnEXEwu7K3v7V7qONIJo7m5EK&#10;cRHGUlUKr3EihpkRH9P92vx4c+Z/NtlokNpplnGbr62GidYHCSqwShf4R9pmP+TnHaHsnNr8pyZb&#10;iIn+L6Zw/H+6cQzMjwQ9Um/Kvly6lhlvVueNxIyTtNcRSOtSxf015yV9OJf3afG68P2vtYQaJb2e&#10;otLLql3PJqlu0Rmtp/3jIkeyvyAUc2PxV+LjyzpNRCeljw44x4AP6suNoMeG75onzHqms6be29np&#10;mnwDSr1JQuoB0RDcPVijR/EzLxWvw8OXH7fFGyWpb21vBHLAkblVVOAotEou7Fq/Z9s1ozyyTJkZ&#10;REf9k0SmDz+55peX2q3d5dabeT3UQunkkS4aJ5lWYPKAkAjWMlpVbjR/5nbnxwdppitISqxLI7Nz&#10;+ro1S7vuaVoP9Y5r9bkJJH85tgTI1/Ck2saNP5i1iG/nuprKGwiaAalJHwSO3tzSrBS7qx9R1ijZ&#10;vi/Y/d4e2VrCpaWEgiajtx6E0ABHXai5qskj1cg7bMN13XruaJdMkt5LdrMmFUkbk6L6kkjBgyqf&#10;UeSVvU+z9lP5cFTSwxxESSCKu3M0FPvyne9hbOEOqj5f0e5vLhTFbtc+mQzwgM3MDehVasa/5PxZ&#10;E9SXUba6YEmaCTcU6VNB1JKqB9rN1phCUK5Sc+NU9d0S58uapp6zQKttd2ZCPxI5cVDM1QqrLM7U&#10;EXHlx5cVR0+LKt7gkSX0MshCbRxhW9SgFXoK/vVP7H+a4ziORFoIWXlgIfQ0C4t7aBjyknmqgtS7&#10;uwgLMopZyr9ubjF8fL7CKzyYLXUrSQLDraxRzyMRbTiisSBvSnxKyo2+/wDNmLPFKHqxn0j+Hdib&#10;B2Qb6LqKXEj+TZZriIRq19YzpzTixZYyxk/dzLLPA7p8PH7PxN9nA+teXpYGMsJV0lA9OdAoWPgO&#10;XJuoU7MvP7OW6TtAS2lcZNkcgTjy/wCa7edIbS5Yj6uC9xZM7u87TlovRQfbkWrpI0DfvPU+NXbh&#10;xyPN9Zje0VIzEonARCyLVY1KkjkrtxfgtPS4/bzaZAJxtMmUJ9UmXUXW7Es5t3F1cRxSHg0z841d&#10;Q6xM8Pqtz9c/aT7KfYWRab51WyFtDqSyT+qXAZBRY0jFaM1eOymv2uTZp8/ZPGCYERPNplj7ubEv&#10;MH5dy6nf3k2kenFHDDDyjnO9xJJ8NVWhZeT/AA8WjSJWXj/NxObvQLG/t2eyKwl3DlU4irDf4gKr&#10;9r4sw8euniPDOzX9ZY5d9+jHNH8z6vZXwl1H/So4o/SiW4YK8cbjiTGwbkF4M6r8f92/w8eWRktr&#10;VhdSRT8gI2qrM4C07UoacKfFt+1m2/dZYXFv9J3DO1tvJ+qW8FzapGzzoUkSOBnkDA0YsSpb1eQ4&#10;K8hT4OPx8W+OT6P5n0+8f0CzLKG4UYBeRChtqk/snNNqez8kRxbf7L/iXH4Sw3X/ACjqWkcZWiMt&#10;lwV5JI25cObsgDbrT94vHkPgbBmpW/roDGqmnUgnkAe4I75Rp8hiaKYGks066t7QyF2PGRaxBgGS&#10;QqaiOVSPsH5Sf5S8cIF5QQLBdR/uHAC+oTzAG1CTyo1Gp1+LNkDZsHdtI7mTzwR3d5JeaWwa/t3L&#10;zS26L6blqSV2CerHyj5rT+65Iv8AuvCC80q5M4No5ltIwIyAFBUxr8Kuo49SWrxza4dTGMal9TOJ&#10;23ZZouvWn1cpqlv9T1Sb1LgcndkkSeSrvFJWToqR8eXxrgANAkKq457JQKpoKNTjQUanx/E3w/5X&#10;w5kTF7hSE6aO7eeR4yYKmRSxdS5LKKSVIdOX7teK8ZP8n4ueVacIz6krKsdKBuHPkAS9OPFQeSHi&#10;f9TJHiI9PJjSzVI5ZwYYkkkuCxIQzCERsyiHl6gdpE4uCy8Pj/esvw4MgZ5buIy2ztKyFtmZUShq&#10;aKKVL/Z6/wDCtlRA4dj/AFkdEm1NPqmmTG11KKG1jkCKWWJ3nLqEi9SVhJwSElJOQjfjEy/tp8LJ&#10;LgWyyS3MLpI0bO0ZblxevpKp3KbKVb4X5tgEBOogpEuitbRT6gbePTriMxpcxQrdcOHOAIt1K6AL&#10;yPqSc4viX0o1/wBRMLlZYi9zISZz9ogS09UlYyK19P4Vj6fzN/r5myO4rkyJ3TowPNNHZ26hLM/s&#10;l4KGBVaVWRaNL8csqj9nikfJeDccdYJyi9SSQ/ukhQCN3SSRloWDM7j+9QLsT+zkJ1VD/TelTztZ&#10;q5lhkSCJfU9eSeTlNEkqwqeXBlSKNifQmPX4v7z7TfsoahHa8SrxPKZELysXIj9Q7r8UnxSU5cRx&#10;DfF/wOSxSmbP0D/dLaM02S8LD05I4o4ZRHEgjDSCEUDKVj+GLmVDlm+yrceH7eCo30H1pRfO0JrH&#10;I0KxqytKV+FyQHVVkkLLv/u1Ph+H7UMscxNwAQJXzCUynzSlvBHp0Au6PJD68k3pultJMQyhOcTs&#10;8ESoyPy5el+x6uBZpvXhSxZHjsIzAh9eIs1IyeLhrhURZKNSSTk/Hj8HFsnCNni+rIPNMok7lFwa&#10;fHBLLqUcv1jUP386pHLROUoRmjpB6sskXOMPFHx/a+Pk2awu9K+quttEhujNN6DUcvHFy4koT/dC&#10;jfsfD6jfDzZsGXHPjEv4f6zEAXyXXem6tLqELXtxJHZiGE3EKGL0ZZ0WrK9QJJqlEPxLH+6T4vTT&#10;mso+BJJrVbKK1hj0+2KFpUZHPOJl2HqKgJkC8T+9b4f2PiynIBjnz/ee+X+99K1v3JXdI9pfzapJ&#10;fzyX16jLb2zxyx0jlVhGH+r+tIsUDPJJyaFWWR3/AHvBPg0VrEmk27KEs6yRyALK6oFWo+GjcWZm&#10;6tT/AHZ/k8snHJcqHqYkgc1O4uJW8zXMcok1GEQXNszC2gll5ylZCkn7rmkQjPwxueD/AFZPikaT&#10;08NbSe4s50tIrOEWF3UzOnJwyBKKV2Kj4FVCea8OPwr8eYhwiVk3Ew/zf9w1Sx8W4/4lieq6dpur&#10;xS62mtzya7pfwWkNwsNtLbzvIP3cqlEmas0kzr+7/fcvTZ/3fLBHlrVLO6hul0y2X0UDNbyTAV4h&#10;Rv6f959iT4cr7Q00uCE5y519LizwcP8ARQXnPRtVsdR0qXzDfSPLex+heQWyFQCzepU3bAWyH1ba&#10;OR4z/len6iRrxNHvPXsoJLaZkldR6kKrR1VnK1p1C1GYMomM5Ai43H1Fqnjvkx6w0CysdYmg1GCN&#10;hZGeO3umYPbySxxCdPiX4PVWIxy8V/3YyI2Ed5o8dwjrIkk0iBWScMVeoJBA3HzPLN7g1dV0H82m&#10;gCubI9O86X2n3sUkU1vp9mzTC6sioe3VAkUivJIAfiKloU9JfikT/ffFWL44F0qNY7Z24SqytNx5&#10;SK3L4Nk+0qsd+P8ANmTmMswqY2j9MbZxy0aDKDqcvmKaSe8hjea1eMxWbMUheJkBm/vV/dSSrz4L&#10;JySSOJeSpywakjX1g8h4o7mn1lDwDFBt6wHEr8a9U5f8DmLm/cyA24f5n1/6X6puXjyRlzSv0I9I&#10;8yG2VJ7qO3RZodNkj5tF6zFXFnI9YZOMMh/dTMvxv/Pwx8EFuJb4X7RxmS3USXMYlBZiKKqS0oV+&#10;3x4lf+CbIanVEmJhxcUjw/w/TX9ZvETt1UDb39xZ6RNoYmkFrqEkkenXZgdY0SRiXkgCib1mDRyv&#10;6gdU9T91IkaRZHNQs9B1O0azUraW1urKXnjk4KQSWPquaR8pj8XxcuMfHLpaYmPqiJcX9WPB/uWJ&#10;jtR5eTMrG68x6PJLfXinVLi9mNw8drJGXaL4Y4wkUah5WjtURqBUj9Wbl8fwMvP9X8uvZyRC1k+s&#10;xTV9MgEfCu7MG+wyD+cH9pcwMnZmTcxG0fNwM2krcM5tL1LhCacHWnOMkcl5AFQy/aVqH7LDCFkq&#10;CCKlelAaj2/DNVKBi4Zsc0RiLRmvuNg465As4zp2aKZ4fskAfy9VPf8A2OQMWwEF2C0mhlNPsSfy&#10;nv8AI98AZguxQBlPxdO+FBDsbPb29wDyUVH2exHuCMysOpyY+R2a5YxLYuwMxurfaUGaH+anxj/m&#10;rM0wwZx6B4eT+L+b/vmjhlj+n1RdioRXHOMjidwQa5rJYzA0W6E4n3uyhIQaOMrq+TZZdiEtiB8d&#10;swTxjP2Cf+NfoyXFXNaBdiAlKsY3XhJ/K3v3B/a+jJjdqljdinIcQDv4fPoTkgWoh2CrHUL/AE+Y&#10;y2czRsRQ07gjuDseuXQzyjuDTEnewslhimThKgdag0YV3G4OTXSPOtpd24spI47ORgE48isDjkGI&#10;rRvT6f5WbnR9pi/X9zm4dZW0xY/nfj/pJKbjQwLoXhJuHiYyxMygyo/BkBBHH1NmIAPxf5WG8OuX&#10;Wn0hntBZ2wYCGUOWD1O5DAJE2zIfhb+bN5UctSsSDk5IGQ4h6o/j/PS+fQrDVpJZjdC6n4cZoSiq&#10;UqPhUqwaaLcP1w1glF1aJ6U8iNM4XlUAGprXf+Y4ZY43VbIhAVyS68gjsL+Wa5soZrezgaVOKs8i&#10;hFpx4j7XFD+yuDtMtoBZSxXcayMzGRJJCDVSfipQ02/ZzU6viE/TbVOHCkfmO91D9NWtxpV1JDbL&#10;EIbmCFHqkiAmAcSBx9QsyyftfAq4jPobRQvqGnzshuUIiJ2CBm2Ip9rs3xYfzMZ/u5jksQDy9JVt&#10;P84m9vjomswRNJp06xyvGfVMkqQ835q6UjUfFHzV/t/Z4/DhbEX9cxSBYp3PqTBuQi5E8aL9ng5C&#10;/BlOfQwlEmA9LM47G4tlf1kx26zxNLPbpxjhaOjy8AAeTk8vUjUt+8PxP8P7T5QSSRFEkT3ZiQGZ&#10;ZqqysAeXBl+F6H+b4s0ebEcXlE/S48sMokJjFMHNVkWAuxMbREMrJX4S4YVXktK8f+Cwv9FRzkkc&#10;y8ahyv2qt9kOpA6ftYAdnDkN9kbzNVRV4+FelB1oR89sfCLRozFdJ68FAFQ0ZDUCgD9v5uJxN15p&#10;islEhP7pgj1qT3pXuvfwrguK6n+uyzgvMJGI4txSSJWFSa7Axr8NKYjlRRKkK9rGLVIaKgUDcVZG&#10;IPhWvJj1xqQQtARHIhVUC0XkWNAeQatSp3/4bJHcUojap68izjlG55NQk8QqgkUIO3IH/gsLjbTW&#10;zPKyCWHiSgpzcEmnIE1JYkcmyQIpiQiSyuQoYqwIBp023ofbHi5gunWZ+UhqRK7kxyRgg1O1fV8f&#10;9jkSeiBssEUkScIwI1WnBF3UgUoNx8HTjiUDNDzaCTlayMqpEgJQggD94n7P2j/wv7WMo0N+aORX&#10;kI7LzT94m4J6j/VOLQMjBgFIQANBDzJD+JjelT7I5+L/AFcnx+iu9ao2FjiRWQ9T+3LQbU3AYV7/&#10;AMwxKWK5iIilRyTSu49ZQGpWRRsAtTtkQQWVr4pYpF5xsGU9GH2GqK/C3f6MSaZ0XlGizQ1AbjXg&#10;VBA+JaVGwrVcRHdhYX0qKElW7eP0YskkUlys0cDC4eg4CpCg91kJG1fipkoxtTOlhBSIrI1VUbtt&#10;uPAimKF2YOLg85GBIlA+Nd1ArX7XKuTxyEJURxBlE2d1pQjh6NFVf2P2T1226UxYX7WcKLCEnHH9&#10;5IoqCeNWU7bLvT/KyWaIJ9GwciRAHo5odbUXRZ7pWRuR9ONj9ni3wONyOWwav7OAvqMMogEcjRue&#10;iORwNBQ8WoCW5f7HKwaNONzHxRZldOTOAUHcA167VG/bGyCMT/VZ43uRB8IZgFnUUDHi1OLrv/N8&#10;WV3uyIppKtH6iEKX3PUqfvoR0xqEm3kuoiBbg8VaNduKgV9RD33pVcmTuGJ3XBl5+mft0rv716H6&#10;MThjhejq7RhAPSiNeJLUpQ9unTJcgx2uiuJYEClQep70+WKrwkNJH+KMgK37a9j/AJJG2Rq0EAOI&#10;I+yPmPHA8kckKc7Zg0Rp6rAVQ8ex2NMsBZO+FiOQow6V64+MpPI7SChQkpBKdtiPhik261/axNFF&#10;WVpLIFFC1di4HsdyPozes8rD1Dz4sy86hXTpQMP2qcf2cMRWxSRuu4hfsile3b/PfHMkhZnDrJb7&#10;APvx5U3qOoYeOAkEbJIaDDYEEP8Ay7VpmcAxtCqsZzX01IoASa1Vuh28fiwxA2YgdG6mvLbj3OKT&#10;PNFEyvMkgofVkRfiI2A5L/qgZaZR4vJJAU41UnlwKHsp6V67du+Ivbrc3Be0IiYgA8BXmelK/ZTK&#10;wN92Jkv5GNPjNQKkk9h1xN4vSke2PxcQGkZtoeRB6EfwyYHVPDRDauHUOBSvTxp9OBGLoA8R3DsR&#10;8O4qeoNTywEAsZc1+VzjkbhICrAVLiu5Fal1HhX9nI8KLdm9AxqqPGro3Q/5NagB/wDjU5ElXdcE&#10;xWvJnkErGAj4WXeUV6gruCq1yNg7JAs7NEkDpv8AhiEZtzIeTm3kZuInjX4W7fGlfh3wUyui417C&#10;vtjnnMTOlzbq8gX9y4q3JQeoNab4QNqWQo27ruD8xi409jMXgPFyiylR9rfaoWvamGUaFKNw16ij&#10;r40r2xkrrKG9dWb1NhI3wkgdKU2H0YDGgpbApsPuxUyW7geupkRBQOCC6t1+E/teHHIrHZohuqmh&#10;8O2ZIZzGZlkMsFaMpAqKmpLL1qBXpjspDuQ5cTs1Kjw+/EWSN5qQEIzAFFJrWtQSpIoMlGNobrTr&#10;9+ON6Y3NvcKwXYhCKmte39uRBrkkWHUB+Idexx9vBbqDIJCI0+2RsDU9Kb9suEtmLTFtgBufwyuS&#10;ejzq1a1MVfh5dlB8KfFkE8Ib3r/HP//T6OZXoA2w9s58QD1WyeO7EMYyCxI+Emm/fxJFMSCszGoK&#10;j3y07BKkJVEgY8WY05EdSKV3IH8cZdsFUnkuwqQSN8lh57hVVYGkcx24+NjxjKlhxO1aUrTr4ZUT&#10;rPahfgZ6fCAd9vlk5DhnY5IIQ88Mto0ryxyhOTcqpXnWtQFcfEzCv83L/iRKbG5srxrjiJLc9VFS&#10;wCbhiD9omnHrm08eGSHDyk22KT4anZ6ppUVl6rwXyspRiyKrmfZ4laMfuo4y3qP+7/lVvhXDOy1K&#10;C5QcG4SMByiPVa70NOXjmFPTTiLIuP8AO2/4pgAlOraNLp8/ASOwVjwnkRyJCp4ngQgDLUfDg2Ni&#10;G3BB8O+Y8uTEpQ8DM3A/Eyjcb7HxofiH3Zp/UI5LTsPDBj4eqYr45AW4B+K/Efi6k9DWhWnLCnV9&#10;Js9TiCyRryB5BiCCCBt8mNaZsdHqp4DfNPcnOga/d6NeLcWlxIIlURyoApVwTRmAAqyp16cfs/62&#10;EkX6T0PjBCrTW5LMtCAftGihWoqoq9/tZs8ksepoyFSZynbJ5ZND81eteTTpaXwRIZNiAoKiruyV&#10;d5WY/AjfCnHjkm07UrW/tlMYK1BDVAFaHt3OaLUaeWKV7FrlAjdhutaHqOl3Tw3DF5KVAADL8XTk&#10;2/E7+ONuNNABMSgmootDuT+vJQ1ZSJLrC7LlIr6RilCRJUMUCnoP2Uenw/Dx4/7LEbW1ZVRI1IVK&#10;cqsanx2Jy3JmsklMja/UriCeSWW5ZJppCXgpEg9PrwUsFXjs3Ytx/wBliGs6XZzwK0lvHKUJ4IxI&#10;oWFCwp+1TJaLUzjk2kYITbQdavrHmkV1JFz4NLPGikkIaLGSekYb9nIT/hrU5S8ivHHp8YDiP093&#10;6H996hXkQqr9vOq/lHHAEy9c5fTt/wAV9KDjAIMt3oH+L9DguooJSZdVn/dkGQsFYEp+5EXqceXN&#10;941/1m/lLLuIpKYImH1bnxgWinmyKzktGrx/u1UU3PxN8GZGDccRccHiN930pza3TvCkssJS9MYM&#10;jH1KRhyFCiQpJ8XLt/s8LXuZ4wqwxBRyb0HC8mlkZyZG9P02LdPtfZ+L7WbLFh2s7g80cX2Jh6cX&#10;KT1HIBA9ZQxAjULsAwYcOvLBenWT3gWWQxyJEUIeZurUqXYH7QUbxj+Zf2UwZMkMXpA4f5vCmGMj&#10;c/j/AI8htVvUtF9ELKDKG4rAhJoP2Qyg8CxIDN/lfB+844ghm1C9j/R8bRtbqQt5xBmCigacyuER&#10;WevwBPVZv2cZYYxxylM+r/Tf7lPCSTM7V6f83/der+j/AMUtmWG1sZV1ZllhuW4G3Cs0VH29EIOZ&#10;ZBv6jMqpw+3+7+yJsdLIu4+StA87sbVCSzH4ZGJkkCIwUGh/4ycf3rZiZdRwxuI+j6uH8RY8A4lO&#10;81RY7aRmdJ0tiBdvHTioZk4qELMtWRt/i5cfsp8eCtYurNC1tbhTbwAkb+oTIRRiAfnTl8X+r/Nh&#10;4MUjISkPUxlLe/8ANUdCtdReL65fMTdXBoPh9IrEGLIrU8B+z8OBYY7Z7GOKG09GNEbiyqyqqvRl&#10;PHk3N+rcmC/6uZWWB/qsp8v+kUUUuIr15HvOaO6cIapyJSoYV4qUUsV+Hk/+tgFrq8j4z28cSpKi&#10;co5CqBQwljiPNwxYhxz+L9p14pmzjAcNE+r/AH3+5a7nRF1xIn0o5C0EkkjMjmsqkgmhSRlIXjsQ&#10;eHw/sftYtomkKLf1bxVjjVKRWccTcXWcqvN5V4rM7fyyD/gUyjU5+QEf+GS/mfj+iznXDder4ehB&#10;apqMi3awWgD+szerc+qp9NoVLFfTavFaCheNfh5fz5J4tPjsLeW5vFS3RVKpEpWNqt0qFbgtad2+&#10;1mmz63xJiELl/O/msaEd5byY3NrTatJbW2ls9yWKySXDK0kIUDfgZI/UfjyrRE+NP+enGN6tql3f&#10;rFDDJJFIY1VoYleRVNaMQ8oIXbnGn/B+nmfj0MYSv/ZLfEbZLo+jQ6d6pkYSO8ryfWHWGNqGh4kQ&#10;pEG+yHqV5fzO3HBkWnhZHjVoVNTLOWpHxLD4F2Ralgf9+L/qtl35kXe+30/j6mUKP9VZJqoXjMI5&#10;pIWPowmP96WIYB3orv8ACpBDco+S/wA2CNTvLe2sBFbFIJHI9T0EaQiu4VAvE8vU/eFv+NuOYenB&#10;nlJNyET6WyUv4RyQWn6ddXGoma8ElxaxBhCtxxXk3xB5W2agMb+iF+H4P2OHLEPRmggc19GSVnM8&#10;3SRm41ZlV67ksypx9RuPDMvKSZVXDw/w/wALHJtsEX6ltPcLAF9SOFI/QhjAMSrzooZk3UDgrMkn&#10;BPhZfj4tj3MdusscUccVAsjsqkMGiYEVYbceCkfEF/Z45hwEpUSPp/0v3sADW/JasD3E0FxLNJIj&#10;coxGWQxsssdCeBq3Ln/Kzft8vg44BtoTe84naRp14StIOBeP1FJZGLKVi6Kv7s+p9j/ZZ5IhGyOH&#10;8f5y8x5Iu5mS19J1McMILIqNyHPifh4hWrJ8JZvix1yLa0s5ry4aR5whjtLVTI8cbBRyk2Xk6pXn&#10;6jfDkMEiaEeRPrnt/wBJsYkAbD6kO0l/PeQW1q3owFllvrpkj5snI8YdzRfU4sjUXmi/yPiUk1rF&#10;Zs+o2gj9SRxFYFXZ2kjHwtIQ7B6+moLsjen+zxzPliJl6T9P8cgwPT+d7l7wXctxG1jP6jhE9S8J&#10;j4+lI3xKgCGhCfGnFlVmVPU9TBWm20oi5TST+q1ZppHVV4hiJHAiVuFW4D4fib0v5fiyOcknbkP9&#10;MylsK7ll/MqhRGsb8P3EEQdiXYVjQvLxZlVSx+L9mX9psCLd/XdWniktiIIBLSKONuS3LsE5fF+7&#10;JZXaVV+P4vt/zYJw8LHe3iSPFLj/AOKYYccieIqyWslrp8HoXCs7cC9zK4FYYwXA5KNx0Rm+H4Pi&#10;/lTJppcVtptjLqF7K8LvCE9OZkkmdyCdyP8AdhqvL/VXinHOX7RySzZBDHEE3+8lf4k5UyIB5/qt&#10;ydc1G10WyjF1HDMJo5ra3mitlKOqlhUBPRWkjcllb7TcX9RkyMXWoNFdR3sUTpeyAqk8pIZULlGl&#10;9NeD8d/hrw5S/wDFfxZvtJp/TRrh/wB7/u2sRI5CuL/cs0h0uO7sJtLd4Xs4ZI+VskYZGCqkoiZp&#10;BKn2l+Ljz4w/yycWUHaKhoWk53Vu9I0cGWRQ7h5GZqOfXcB/V9Pj8fHMzOeEA1wxZSoCgj5YEiiW&#10;OK3SO0KAM8ZWNaIhRECgoPSHwcA3JePL4cEjmkENl6rRqpH1tuRiRS3wBOdChqpPqfD/AM21A2eW&#10;/wDC1VvQ5KDhZLie/a3jkKpTT2CCaV1WkjPx+FgPUVfTCv8AFx5/tLi9vNEyiVx65ZRMksokjiU8&#10;yQ4+J16kf3ir/wAV/DkMxkdh6Qfqb7o+lQu4LhpfTjlNpAjmJorcxSSTIY1rGweNXT7LcfRlZuPx&#10;P8X90ItEis4Jb+RirFxwRGZpHkLfAh+rqP5F5KqMvx/bzDygAjHj4v6SKrl9aA1eea+lh0VYXkLx&#10;E3ErRoYo4AFV5B9aJ5V9VuJY8uUXxxYpLfytxPqK17eqsjwtJLEUT4RwKh61K/s/C+Ww0wA5cEI/&#10;1f3kv87/AI6zOwr/AE6nb6NYem1qsUkGnaaWihuPq9vLzlYMzToXhYKY2/bp6PL4MKpxAWeG3miV&#10;SCglQv6gFedE3kEXxFmX7bcf8nL+AS3I/wA30/8AFOPKpHyT63E7BZZ0mDj4pIWEfBmK8AWNIzI3&#10;HjX7Kcv8rFrdYJ5Y4YVJhRmZHqQzSs9eW5B4IA3CvH4m54zPDRNCRa5Gz5dyhc/WrWKe7uJQC6qr&#10;wlQUWJEIAAUGssjlfUp6nwKqKmA9QM19MLWwjqOLo7Mo3kKsyqOJrQhSB9r7X7WXYf3UblzWEOI7&#10;7BE2z/o+2lutSlVF2eoY8UjHEF3LBQOJNXb4fh+L4fs5KtO0extbRI6yeuEWsrkyFo/i4AKfhjC1&#10;34xp/lcs0uq1uTJOyf3fuj/uvqciZHUMD1PzHq1zqdzLE0b2LP6awVEHpzRcFkBZQGmklX4o/wB+&#10;ysjJw9P0vVYq1fUVZFYICiGVo7Ul2MqleCvKI0b+UOE+39lf2fTfO0unuJMt/wCn9bRE2d/+kU88&#10;u6JdJ6jTSSJdyCJbi8jSNFhZHaV4IPVZn9Mh/TaRV4v8Uq/HIzoL8leXnnmMWpxs9tFNO9zHyVU3&#10;ZHRjw4GZvgD0f7K/D/k5R7Q9oHDj/dHhn9MduLj/AKPr44x/rNhl4cbPRBee/MsVjyfTZVj1C6hh&#10;NnKFeaRY4zKkzBHBihVY3Ko6nnLI3H+XEvM/5wWMLvYaKyzyx8B9barwKhrUnjVjwpSgT9rOb0fs&#10;5lnPjz/Sf8mP+Of8W4njGZIA/wA5U8rfltbW9lDNeQmK6Kv67CnrMOXwrU1RA32v5si/k3yrqdzq&#10;tzqsyhaStNBJJy9N52cs/Baq3Hfv/LnYnPjwRofTwubpdKMYJT3zX5n0jR7NbOYyM0yiOSO2AaSO&#10;JlI5kUZV6cRX9r/K451G40SKa2aRQkVyIyrTlamlKmn0gHOZ1Gq4tpk8F7MdXHigQXiem/mLqVr5&#10;gSCst9YS3Sm1sElEdC8qqoJ48ilNuHw/aZH5Lz5v8uabo8Olva/XBeXyhbieMkUBao+BV+yjMrcV&#10;zTazPkjMH6YU4XBGW0EX5p1rzjqnmaG5/QsumWz3DWFrchGV5IQwP7xmLHkY+PORFj4fsyfBh1Ya&#10;d6YluHX055uPpr9oxqtBx9mYKrP/AJWYHjGc7v0uXD0ikh8465aWGmWehjndQ2rzm4ZG9NLiaYsz&#10;E8fj9GJ5ZY4vi+xhoWjtLdriXYRqSwUEmg32AyrJIzPCEgWaYVpGkzanqNvaQFfrEzrGSzBFYuRT&#10;dthhVcXdlqrtDbz+jKAPiNaH4q7UP2tsyYYp4KkRxOVEcL0DT9N1Ly3bC41PT1uNLcvyUjlIn7vj&#10;yccHUxMr9fstx+1/MWafeTadLcWupox0wLUuyciag82BruCRmbqcccoEsR/ef0m2QvcMh1XSbLXb&#10;ew1PQZoxrkhKBbWRAq8SvpI3wqQ0cbbMz/sqvHlJHi0mgW9wy6vo8wMUfwCOimQV48gOQanwrxoc&#10;qGrMD4WYev8Anfwf6ZiJ9Ch4/Nl1b2tzoXmK0KAuxaWR5Yi7VkMbmKFlaSNpXDmaPkr/AN58X2sc&#10;17pt1S3ueVvcowCyui8X2I3oaeP2eLf8RyEceSJ4o+qKQCC5NJ13SYjc2caX2mTRtJJb280gmgZm&#10;WQ0D0enIo781kXj8b/Gvq4rp9xc6VytrnncQzEyOT6jlEapojBeLqCP8lvi/4KrOBmPFH0zishfJ&#10;S1TT7TW0+u2pj091jW3gcC3gjnkWlC8TSLJBMyvv/eI3oNx/4rE3WiW99C97p86kkfBTieHckdft&#10;ZVj1csU+DIDv72MclGih9P8AM1xp6xabe2bymGQ/W4XJWSYfYVZEb0xSPfgyt9leH8+Q5tM1RZ3N&#10;wkkyECNZWKMFNSGfilF7r8IT4v8Ag1zpYaiBiAC2kbbM4j8xeWDaBNPmhtZkJmntlSS3dwKyJGZZ&#10;gGVuSyMXaRfTaXny5PBK6ulXd3BMqWj8ZJY4qPRygaQ1ZTy41+Hi/wBrl9rkvxfFjajDGQ9XRHAK&#10;a8w2unXtncSalb8rS0muGkhSVBLJHbhkRl9Plxq6ywcGX+ROfGP4ZJeavpd/ALS5IaZRyr9n4oyO&#10;hr2b/K+LNTg0k4S4o8rYxFFh1po/mfSpRfWMbxW8hEQOzj05gePqIFNQ8f2j6fOPl8aRv9mJwaUt&#10;vLJcoqqiOwWZo1XiFDFqsW2ry61+2ubyefjADcS9Au9fE8UFndP/AKTLCkj2cU0j+o0rqE4KsfNw&#10;rR/Z4Lxjkw80LzTJBAI7jnMq04stCaBSTSp5Mo/mp8Wa3V9ncW8aapQtivmjyBBcXr3Fk62JkcmS&#10;E8jFyaQIK0X04pJOW6KeCty5NzyVWl5Y6gh9JlZGHxVIrx6ZpMuKeLm1bhhMun6pptwBcRPbzIa1&#10;cFRzVeW1f2gp50+0uArzTFgDzWq1YfsivxdTTc06nMjFqTKhJmJk80wttYe8kW31GWsXICOY0rGp&#10;4qz/AArz5BV7fF/wXFo7qOjwXciyxRLFPEQRAfsFkZXXw6MubPBnMRR3bQaZhpnmC40+3a2vrmS8&#10;0q5Xk983wzLG6vG+1DUfEPiLcl5r+xkdubMQys7qj3E0jwkuATwdxzbip5EUT/V+zm3x5OKNhTEM&#10;vt75LmOKGD1Y7e1t47pGjDcaogKxiaRDCC/P+f1PtN9r7FtNaTSpKEId6yQgxgEup9RKqSlCQRzD&#10;f5P+rkeAyH8KiLra0vraxaESkxIEjueU7njG6CGTgxEp+Aq3p0H20k+Hm/q4pNLGIT6TStbjjwhj&#10;+E0atFCfa7YxlX9H5r7lO3tZDPG9xDAupFX9S6mAkHKMAM5kWi78uhX+dVb7OPQRzTUlRQy85VjY&#10;UIkZVU8gHJCl15Pt9tk/byJieGxvxIQsiS2MQe1kZlk9G3M6EcTbRyvIvpsYQrukMhSJeXp+ksvq&#10;cI8CXM081zzaQwwnmI0jYl1RXU8pGbcOEPTn/sG+HMioxAH/ABLIBMNLtBaWAgdfrt4iwm4lkRVt&#10;5J5IypWBEH936y8z8HFef959vhXqsszu0stZTL6vFDJ8Cjqrjnwq60X4v2n48cOxkABHhT1XtbxG&#10;3t4Y4o1EPoG1RpfQHqGtUdB6fqcIW5Mjx/sx8lk+Li+x0+ygZZZnFsgDJJGtAgSOiAs7qCwhQLJ9&#10;v45fhynNkkfTH/dcLEypB6vquqNatHYxm4kjkimhldPUd/V+LgIozIYvrTs9v6jRJ9Wt/Umb4VXm&#10;hqQvr2KP047gRTFHEaUjKQqeTFvU4qrOpZmWv8nP7WWafhiaNcffvxf7FMhfVGafNptgJpDNAJIG&#10;9EzvVhJdSkRoqqhLssbhIU2/njj+xgRLB/RhEzCFp6FlQUlCKQjuKq8jcnVeJDfEvHLJ5ok77/6Z&#10;JNCuqYfpaJ57xbUNPJZVRmZgImlK+osVeSIpSNvj5L8H/ElLN9SuJI4kST0o5XVY5FXjAEhVkCov&#10;JEBJ/vJGj+yy8MBnDmQLYiJ6oS7TSbFriZhFE1xHF688ZZZbnnKy/wB6p9WQqOfGJVf+8Ti/xYPF&#10;tboyNO0SrGI4lV12rHX9luTO/wC7+BURV/yP28o4+KPpH+9UbFBG6vEaSCAT3C3DT3KiMrypMY6B&#10;WjEUccQMzO7yTSS8P92/bjVaMIjWrkfVxZx+hHJaiMMUK/vAoNfRV+Kqn2JMrMLPKz/SKmF79UFP&#10;Y/WYb+FVW6lu7gXJgvlmEKSBh6CsVAF2IuXqSx8pLdZE/ZdeeP0i5WO8kVHuHNwz2zSEcRFWPgjR&#10;VQqw/cr9tm+P+bDnwEx3Ow/3TCca6fahfN9jM+ls6Q2ataelqSwyEM0qxyiS5SXi6Mp43MxUInxK&#10;/D93ywfpF9bfpNxJBKq/V4TAGiKtGjs/GN2NFBT+X7X+s/xNXlxyGPpbTLGejF/N2iavPo9sNL1K&#10;GEm9uptSlEwYXUscUPqSQxorNJ6rB1bly4/3f7q3l9KMdqMyRtbqoaaEyIitGzFi9CByC1kKc6ci&#10;f9n8OYsMcuG74T+P8xxcsJVaXaBDFLJq0t2qWl39Wme6tbi3RYBbyvE3JZOSQxzLAW4rG32nb4ec&#10;fDLlt4bb0aRo8wjIWiEsHPxMT1pVht8WWQzyJO8h5/TFxswPRDxG/wBWivDNeNBZXN2GnjW4Bpaq&#10;ojijUbA8Y34zPJE/wenJ6Uac8LLu2eVljQMrRgr6ibKPgOxAoXUfZWvL7XLM/HkH1S9X9b1NXi8h&#10;fqZNo+sC0ia4mKmO+l9dbOZj6jgzhVcFqxwyMjrLMFaP05I1j+074jdXV1a6Yttd2cFxbD4IyGKB&#10;QtAKVBMbcj9peXH/AGOVnTRzZOKJ4ZORHMYnn+P9ymGjWljeeYLq90jVbq11E0knWSFZSzy8peLS&#10;LwW4h9MLwSQ8uH2G/eq6h7xoKvPDCL7S7pAZBzb922xCSxiqpCqqObf7FslHxBw450J8X1fwcP8A&#10;0i5+LNGf0o3T3jmZLC6eTRdaspHjhaWBQbhirq8ttNIP300zyu6D1OXxcuP22wLxu9f1fTZo0hC3&#10;akSRF34RQhkpQVFDMRU/5KZscc4aeExZlGEfE/rfxMDEnmURF9S8m+X9Wt2e4Y2ZpFqJWL1rm4mD&#10;8atRq+hzjTnL8Kcvi/d4C88+S7CTUYUgqLpx6UVvHwMkzKqnmK8fgVVfk8j5q9Pp4aiBkfSnJijM&#10;U7yD5/nn0qabWDxhg5zXN4yusNvymkT0XlYlXm58FjhiRW4MvwcWj5c+1Ty5qWnyycomMKH+9Xi6&#10;ha/CWMZKqSO1c12o0M8Z35H6XXZdJKG/Rn9lqNreQpLCxHOtEkR4n+E0PwSKj09+OFEkO57ePTMA&#10;241lE4gRtQ7iv2TWn0YDFs465uxaG7dTxesiCvwt9oD27N/xLItwLsFoUkQvGajw7j5jFFguzCTo&#10;GFckCOaCK5OxN7UcvUt24OTVu6k+4/jmTj1Fisnqj/so/j+m0yxg+TsYJQWCXC+nJ2P7JPscZacy&#10;HFD1D8fzuH/YsRMx2k7LMTR7jcZj0e5yBvydjXEMycJVBoagHx8RTeuRqt0nzdgSS1mh3Ssse9R+&#10;2P8Amv8A4lkxK2JhbsuKVXPNDU9KZLiPVplF2OoOrDcd8kC1EOw503zJdWluLS7QXumkmtrLUgE7&#10;EoftJ17Zk4NVPGfSabMOWeI+g/j+qhp9Pgkla4j/AHF4yhPrMYXnxBqFaoIdR4N/sclelNa3oU6L&#10;eyhY6SHT34K0ZUkkR8hxdd23LZ0Gl7SEjv8AW7TDqMWQ7/u8h/H9VAzzfVlkfVLeMgn0lu4wWDK5&#10;Cj1AByRi3GtOa/5WD4NZtluFjdnuPSkAYCIKxQitFBIZevxfs/D/AKubKUDONmnIyRAULrSrqW1m&#10;e3VLW5kibgWdmQTdmegKuF4rxNOfxZJLfW4Z4VeOHnbRfuw60ZlK1UqSPBg1c1p0WSIsuFMdQwi6&#10;8nGC6cC/9DULtnuJYalYpWLCsgU15fCY/hP7WLXLWF1bSsz/AGuIX0/iapGwJptWmVwjK48J68M2&#10;GLU1seahpR13StTt7ZLcUCSszzfuk4pKOTJHyo/FZOXPk64QXSS2toLa1QTW7gzC3mbjUFxVubhj&#10;yHLZK/s5lZNJDLzHL6eJsMuf+5/hZhYTxT3b3kxaO+R1tpbiAM42FeDIuxSgrz4/B6jfYwG05tI4&#10;oY7eWRiFEgNGuBXozfzp75pMnZs5TJ2cY4SeSdw3EcqM7TIVDUDqf3RpsR1PFqjpXFpIQ9w9sFIk&#10;FKsy0iL8hs6mqg03TMDJjnAm+jRkx8JorobqN7eK4UgxyDkN6txK1+Ajr74GWScSm3lQgpUQstTW&#10;mwKNttt0bIwlxNUhRRBVApcbA7uD9+4xQrKweUMecRWsimkv8zB0A+Na4y7lCmAoKoQAhBolKr4L&#10;xO3HbtjS5eMSXx3lAVJlWsbjxaMENE3Wn+V8XHGMeEpl5tVevC3GyH40YkMOh+FiCG/z+LELmyaT&#10;4jJ6jRmquKgj4vgVCPgYb8eP28vMuIbMDEUvjl4tRl4ht+3XuW7jp1+zjHku4WaeJTFO6KFuEBVi&#10;OpEyE7CgB/4llUo1zS36cMoowEkYNeLCoDDup+nNM0MbRn1CrOKxMFVopTxValU+ySen/DYKN2Ee&#10;9dGWIp1A2IJPIb+J64ImvL4Wf+lEj0zRVDKHqxBHpsNtt8TzQApx29usjNEtDIKuaGhoKfED3pjY&#10;I4GDvaMI5KHm6ijgD9mVd/BmZl+1kiLCL3bLMDSUVFRRT0J61U/MgUbA6/W7flHyFq8lPUAp6T1O&#10;6n/LOSpMgvpBLxfiHKGqEjcHcVFcXjlDf70D1poRyDbD0tvhCN0kap/aycchiNkWbU3hHL4CURz8&#10;SAVD+PLb4enUZZhlhbl6i8zI32aFVNQAGU122bdfh+LIR3NBYEgruaum6ngV6EEEilag+O+IK1tc&#10;BJLgJCrEcHAqhIbkxQb7tX7WXREY7Sb4kEb8nMJkFIiZGHVWIruKD9WXOjFFjlQSpEPsk/YFAw4S&#10;AeNPhTKvAMTY5MZY/wCbybR0NWWqsxI6EVINN1+jrjBKeCRqKCFVAdftJyAB5qRxbiR9oY8O9tIX&#10;gHfl1Nduxp4YyJrJbdS/GJ3bdwC0L0qNwKcK5E2iqO7j6vLbdf5ehH05mij4uv1c0A6Ma8a0JZHA&#10;Ibp0rkxyUt/ESPi77077dDXEvUmi9RoXYcxxYqNuvSRD/HBdq2yI9OSg8TVa9j4jHKqTuquKCnwl&#10;t4i/UnmTsd+mS580WSd2iSoqN+5HensMppJ4WKtF60QRuLtxV1O1SGXrhieh5M2ioJ5KxU1Fe4I8&#10;KHFiivEksU/JOQR2XaQmh5eop6LWuSuyvS1queZR0IanIbVWlezU65bxqqcTsZCVUmvpNX/K7ZAD&#10;diDa7ka/Lc/zfdlhZFdeQPMblWI5ADpxYdRv9k4AaQG9iD4HpiSkqzyQk8zSvEEb0NOcfTbLBJRs&#10;d3FVIow29/4HFTazk0Yhqkh0YgJQgElSenL2zJiLLKjI+amZUUVoaUFCASfChA8MTubYQiEpGSV4&#10;n0WFdynL4W+j9nMaZuRZyj3ropOYbcHdhyHsaYXsxMbojFZQ+6j4SAacqH9r/V+1g501Uqd/bxxS&#10;O4kt4y6EtzoSCAPsjoVyCAKcVB6/Rlq3NF9M+jNLXgC1V4kUop7GvbG18+92/wBA+/MUjaWJpIZL&#10;d15D11BblQ7Fh3GEWAmz1a33oa+2WS1qpRkEiTbcRTg1Kb9KjpkQAvubpX2pi1qlt8TxSFGdOPov&#10;QzfaO69OQ/lXDI0UjcLSWqARX/K6D6cGQ/UbgKskjeupU0ZBtx23Brtvy2448dhbpScXCtVFBTeo&#10;rua71+dcDXVnJbSmVPTliUkpxAILd/8AVwAMtlSKUOoqCjU3VuoxBU7s1LhaEUajryG9KdfCmJDE&#10;Ff1+WB3Yqo5r6EgNFdDUMTv+8H7I9xg3Q338Rjkdl5RXMivDyPCTrQHYBW/5qyYrmpLVNqjrjFiK&#10;oZbZjcRuBzqaMo9xTEqIjo4HxFMf9ej9LlyTkDwr2rx/l/lxtjZbpn//1OjlgRsQANwB45oRGnqQ&#10;mPrKZOHFizCjMTQBRQ9CBjZUqCDtWnTDE7pVElMaIVryANC1Dv1AoaYR6nBcxvyiasUfxNHxJDNX&#10;qaHfNrozHr1ZRG9p3p1/YXIMd8pW5nPpw3iuqukfGtFLDjGK/ablhYdVu42WdUp8Rqqjrv22BJ3/&#10;AGeWZo08NwzHmnp8vafPAbCS4YCKNOEsjV4gA05EtIqr8P8Auz0/s/s5IbTUUuVCDj6gFJB2B+ea&#10;vLpuA3/CwMfkwzUtNubKrlnMbkvC7AVKDp3oK1D4Q6roc+nvJf6ZGr3T1I5U2PgK7AHvmy0uqjl/&#10;dyNRYg1yZNoHmuPU7eHSfMUhS0iC/FET8QBqhkI5MWWlAB+1gjSPNaXSCK6/cXX7StQmlTQsNvtU&#10;+HbI6rsmUDcReNI3UfMPkWWySW509zeQVLoUqg324KRy+yxo+SCNzJ8K/EB1zWSjwc1OzBnV6igC&#10;zHfqP2ug3IfjQn+bji7QBFYmnIDZa75inNZ2Y2q2tpchkDDjExpIWFAR4cv2hvXCtjau7QuQJDuy&#10;sKEg/PM2BnzDNOJYLu3jS8hjL20ZKwyp8SqygVoFr2p8VcTuLGMRcrZyjR1II+KnjxFckMhJqTIE&#10;9UVpmtSCZlvYUnWfgJFYejy49DJJQVCtv+1+1iuj6ncysYZ6+omzMwHEHwr02yGr00BGwiQCjrul&#10;Q2EyXlgFaynqYo1LFzTflxJ5cX/m/wBjhlIFkAPENQ5hxFNaTJcSRM4RvR9QEAD4aDuB33wLcRUU&#10;F15Ka7daZkYp7pBRETmQyCCUxtRTyrwrQgmh2Pbv9pv2sA3LelEYg1Vk/ZAPItQsRt06ZkwHEbSI&#10;3zTLTE9W4W9a1SOSEcWmbgUSEURWo5BcgsaDk3xZFtb8rQ23rXlskaSFGalDuznkehFfi+Kp+LN5&#10;oe0uIiP+awnEAGmc+WPOFxP9WsLkySRsyCOYsoJjCijFePUH4OK/Bx+L7XLlDLeOP6wIDbNJKeRu&#10;ZSeUhDGqqvH4gaDfj9lP8v4s6rGZUN/TX0tQhI+5nk5kWNphcrHDQeiKAIvY1J2INRx+z8X+TgrV&#10;5XWGK3uCkdlGFkuIIiAzBY+XGvxOApbb4vs8f3nxZRERkTI+s/0v+PMpkXv6gP4f4fxFCaZbwSSS&#10;3kTyS3RLxpcScioAbgeI2jHLhV+Kr8f7GCNNe6klkkQvbQJXgqbqXVqct2K8mHTkvw/zP8OV5zwQ&#10;uuIi/p+pjEkjcKOqw2ZjjhuI4rqaX4HaSisI3BqCQA/p/Z5cftftcfixrXnq3f8AoqCcxqI3kJEf&#10;pAcqxIW5Hltx5cUT/L5ZAaQ8NS9P8UYsI8iS3HatHbOLgC3VneWg/e+s5oBK6pxr+y3Dkzf8DgDT&#10;lWflMIolMZI5VZ0+FaIebcPV/wBinD7T/FmfI8MRsFBICPuJJI1WNmdvUAPwbHr8dBRuA3qPj5fs&#10;4vMpt4lhBEzXSuWtY2aKUiIB41ZR/dRekPiLr9jKwRI3/N+riv8Ai/opAAFfFBG4guJSxQQCzdPR&#10;upVVofUnJjb03P25RJ8FEP8AeMv83HG2C3CwRzerO8ajYF+XrCQU9SR3dX4xHqPS+19n9rJcUSDG&#10;J3v6q/0v+d/skS5UVS8MRuY7ZIYSAfikYGsRSjcEUIyc5B/xYjcPj/YXJBoQUsRcQI1lErkzEoeR&#10;qN2oaDbf7GanXyAj6Dwzl6f+kv638ScZPCTICIH+mY75pa4AT6pcyLezvEDbj1EMcdGr6dF5s7N8&#10;G8i/C37GEmtXE2pXsYtV9WGIfDNIGAqdzMsjKqqqstKcuL/77bMns7ReGLyD1/w/xMQDPkP6qe6J&#10;axafasJaRSO1PRiCgqq04QlFZ2d+B5cqc/8AKxRdMkj4xcjcSmru1AxbmPUkYsisOXJiqUVf3fHM&#10;2ebnskwvaLotUj9BpGpBCrFEZ24ceLmONeMnpdgGk+L+85L/AC5eoW7WVmULRiSNlP1dVPxSKEJc&#10;ijBuPEhY/ibiq/HmNhyCcqASSAQOqzS7pdQvFnWFniljJF6SP7ss4VE3DqWqrM4+HC/6ml5IUmEU&#10;MCyKZ1V3l2H7wIVKhOypSH9r/Z5sARDZJmIH4pg1zLbRsQsk8h2iBCLUjihNSeXGtW5Sf80YbJ9W&#10;iElwLcNKGccpVpKftV3Xk3KmazOJXd7FFHnSWyRXc/oRNP6UZSNilswaEU47DlwBjr/smT7Kr8WA&#10;tSgkdkjcVavpRxuqSlyrBwADyH7tRyNY/wDWkyOGAMf53xUwvZF2k0HAnkvpy0lkZC8XAOOPKvX4&#10;2+z8f+qvw4ssAQhX4vapIWup+I/eSE78Uj+032Vr8P8AsstnkPIfV/NJlw/1kkb7/Sp+swjPpKwu&#10;ZIwLWBmPJEC7F2f7I2JPLk2E2paq5n4WqKY4XNVjTmpjCLWFDGAG3Pxt9pf9VczNHpqBP/HvxJoJ&#10;sgjZHWNnwiDSSO0jKObOWBL1Px8XLFP8leWGml6PJFHFdXSBr4BYolQCjMKvz5OkryPwkJ+wjPIj&#10;cfgx1Oo24Y7CLeNhV8Ukr1PV1eRrSGeOO3T95dSuXPGMErx+B4Vj+NOLfvG4Ky+qvx47XWknhgt7&#10;CSWCQMHluJxJRASXJLSE8nIUbLHxjbn6jLg0fpJlI9fS0HGTIdIrPL8VzDLcy3McLQsEjgS39IKV&#10;VVFERFFE+IhecvJkWPin85/5S8rtYSAtKqW0MT8FJRUZuZLSPw22VV4cufLNP2v2rDg4I8V3/sP5&#10;sf4fU5orGLv/AKRYv5281i9tltNPt2uJZpeMvESLKg9GoiVSvqciS/qFPT4fZ4t6mBtW1Q397LIf&#10;gsrQ+lA0S7Mx4g/GAzVbmeIX/hsdDpzhjzkcs/q/H0uNC5EyJNfwJp5Z0dNKsIo6f7kb9RPPbyMK&#10;xoAzD92SoojIvN5Ofxv9rCOdAyN9XkUQzMpiKjaQ8uYOzsUhiU8Y1b425Nz/AN+ZvoZBCIsMjM/F&#10;kVg1wDF9aV3mhipLJIV5j4QP2I40eSQisnp/u1ZeKfy4Ia7mt4oxbpzuLoBTxcysSVo7sxLsqKf5&#10;vhbly5/FkTc/qPpYXI7BR+qQTPwuCRbWzAxqyenGgVgY0VQFViR3X4l+xxyoLdVDRSLGW+J55vg4&#10;tUEqgBH+V8VAv2vtt9rI2BRsx/hjwtlcIAVppSSkoMoT4Y4YgG5D4viduJ8F258v9XBMEJb03th6&#10;iwoYYp/hKlWajBql23IV2VPg+H4vs5VkIHP6v53/AB76kgoK4mhRmW8okkxM0sQqXDIqn4GAj2Uf&#10;Arv+8+xxxs1xEJvVVROwkLWUEbKqmVIwPUkZEKDiqfsu/wAH7P7ORjpzdA/15Sl/sP4lBPTmpw2c&#10;zQen8MDyRrHfXUwdiYndj6Seo6zbs7KGdF+L4vjx1hwWVkVWe9nCxyMghKs4/eM8vOnAkfsL9n7P&#10;HHLMGAF+n/OY+LsY/wDFKerCVIIZWlA0u0dpZGd7lJUQRmFFhEG825+05fl/ef6q7KbO29JkFxeu&#10;XMoZUChGCjiDGeC81VVbj/uvKpZJTNg+mv6X6msz6BC2/wDuYvPrSSPbaTHFEtpKGlWd542kDM8c&#10;6B3WFm5Resrfv/j4YWSatG1xLZRyrFZxkm5kAKAioVwCrdEPEUTl9rNjgwegSnuUYo8RTqHSozHF&#10;fXERnvgi/Vkch+LKGKspZV/eMG+Nmw50DQbpLC0eGKO3LcvUSIOeI5EV+Ner8ieXBfhzU67WwsiT&#10;dOFUGLeZvOmjx6hqWn3ZdhbiP0TK8axySshkKoUZWZYvT+NeX95yX+XDTVpktObSBwiKokEYKkq0&#10;qLTkSB+18IHH4v8AVzB0EBlkIj6SWMqAKQeXEkvltiDC11dTP9U+tFXAmW0ldTwjjJVykf7x5DNw&#10;g4R/G0uQ2xhmur6HVbp2jCJGIqSxoahuTBqcuAVaM4ryb7X7XLOmy5RjxHhoMYAQG/OXvek35t4b&#10;G50+1irz9QTI8MkwIdSdgwpJyrwT7Uf7H+6+GV521GTR7Gx8vafdvY3l3J9dvHR+ACSMSoLgBjVx&#10;yV/t/u/i+DNLp8H5nMZyEZRifDhtH0y/H9Jw5euXAeUUj8qQxeYNa1LXLqKOaziRdOtFdK8vTU+q&#10;3FiVX+9ZGTjx+Jvj+3kU8paPBqeoxWXKJWMxMU8qkSlKFufEtwenBuH958X282uQCJo/V/unL0+O&#10;J/zfVy9TKdf1ZNI0i61F4nmFunL0YhVmNaAD5k52/Qbe0Fml1aM0kU6ooeQUNIxxBC7Ba07D/Kzn&#10;NZkuXC5hlfxfOn5i6zqsmuS6Rqqi3m015bnjbuWUm8/esjPx5NxDJx3/AGfT/Zw0to3muiQeVt9m&#10;VRQdQN6mnLp4/tZptVmEBX8Th5MtFIXjNtoNv66vaayGE1jcOTIzqrtVfS+IQK3NW5MkSv6XPn+z&#10;hjb6Jp80yXiASNA4kQ0oSy1ChjShVan4c0Gp1M5+mX0lrxx4d+9OdP8ANGqeX9JuLNjJa3k0TRel&#10;J6hiRHo7ui7j1peKcnr/AM04bgc2Z5B1JYsOm+Ug8IAinmwG4S5nvH9cUepAQ0+GvQD5ZGdV1iQX&#10;rWciCKJiFWRm3IIqSopvQdf+JZtsGmPCJDm52LFQt6P5N8naeNKTWbS4e9uowxe2iQAIwYoqSuWV&#10;o2kbjwIVmX+84NF8WR/6k8CSSW8wERNS38zlqilKFG5e7f8AA5txkuhIOQd2eNrFreXNva39m7XY&#10;/u4qj93AI/TZmq0iTxekzMz8Y04/aX1/hY0tNYS8MWj6jF68bheU9OlVBoWoDTqOWYOXSeHeWH1N&#10;fDw7hjmoeWLvSopvMfl25TSxFNJ/oFFqeMzoWRfi+0vBvTZvT48+LJGqYKuNN1HSmB06VjZwoX4b&#10;vzdt2Livf/IGY41EM8f3g9f0sRUkDpmq6Pr00q61AjapeTJyuAy24ghQUjS2bgfjTaNlnfi0aR/H&#10;/eYhWz8w263Z4293y9NlfjVgjfEnUNxr4N+zkhxaaYgPVBkDWyPlOseTLi5tCJNQsUT1oZLYuqxy&#10;zxlIpD8DxK9AV5MnH94r8OfDEXutUslW11qF3tXCelKgJKGjEkMvSlF9P9vl/l5MjDlPFh2l/F/C&#10;kgdEbNpGk3cj3vlm8jjv19Z5bCSRTHOpKURo3rtJyb6w3wQKvPl+6xrPLYCF9FmL2JkZ7u4/vSXZ&#10;1FGUEkkDknL7K/y/Dk8UIzBGYer+D8elhXehilvqt7qA8wxGHWmtIY9O0s8bbjHFHI0hhlcBPTkJ&#10;ST02bn9v7KyZIdH1iw1K2aORVWdCyutFAPFipNTxrmr1mlyYZAxPp/zmJiQx3VvLN1okvJgzW86I&#10;8E7KqyVeMSANRvhdR9rizp8Hw/Zwi1rSrqxmSS1t1dD8ERXn8NeI6r9hf+af+B2Gh1IybE7toNsp&#10;0bWtK1HT5k1LUXtuCetdM4t1EvBpJCeEob1ZK/E7UXkj/wDIyLIkdxdJJOZJFUgsgoAtSV6KWq3x&#10;fEXPxN8X82bzJIRhQ5tmwDPG+s2NhPHaCGCUhvRkcu3IhQ/xM6x0T4SiRp8KR8F5KvDBl3drqc8M&#10;LM0MaqtRTiaghipA5DhunIHKMeEYYmR+ooFdUt07T59GsrmcRLcyGYuhVuY4ceHMO/pt6zUl4svP&#10;l8H82Pkggit5fh9VZKweoXBDlhyqBRUUcOvw/s5VHIZS3ZWsjuLq6urb96YZISLw2/olWijiPpcX&#10;PJ5ZH9UOFrIqN6nL9jErPUnt5GkikZJUR91DliygFQKinBB/k/s5bkwRmOEsSFbVdEW7jSOWGOa1&#10;kngJSRokRUkZhI4ZTzaeVu/Nf73gmTjy/wCZo76JlmHGSM8WJBKmngaDqDnN67s0wl6WiUXmHmny&#10;rdeX5PUBE1hMFaLp6ihgSwZRy4hWWnLn8Xw/zYN1HR4rxQ6MYn680puPAgg5h4dScZoqJUo6Nr95&#10;agskcd5ayCv1eepoRWjKQyN3/wBXIxf6EnNo9QRWV1KxXPEVB6gGtQ1KcviX4c3eLVGQ9BbuLZlW&#10;neamhg9XSnlSaMiWfTAxZXC8Q7pTeOryKvwS8pfjwheLm0sy+oYo+KxTwOWo1FSSqgFIx/kqP2Xf&#10;jmz8XhAA5llHkye1f0RFZzG3Wa5ZzNZ3sXxMlXlt+LuUklNPtu7SfvJFj9Xn8WA5bq3jkA+JjErI&#10;nws7eqfirQjb0y4+19nllwgZBbTWGzuZY3oyx/W5Y5pQrIiCBQqFSVJLeskTL8P2/wBl1VcVkuJZ&#10;JWUr68LBHdriisabmlRx+0S4VFX4v5PtZDYAAokdlGDS4oLaJoiLa5hMkMMVmWMQFVCswHxFvSRI&#10;/UlZ/tN9vnxxOIStHIqqlv8AvElllBHP1Psua1ZTRetRx/Z+1l85hFLri3t0uYZmaW5f0JreC24H&#10;0vRNHjU/CsityRAvFldm+P4o1THTpc31xCIFZLONhFMgcdeasgA5p8UZV6tz/ayEYRxgg93F/OUE&#10;dVGJ4tOgmkuJYp9Skha5t6xFasIykjlxHM/pzK0fFFi58V4fEuVeRXUl5NCjuChj4ojeoWjDqvJm&#10;kZh1d2b4eXD+XDjlEQEupTYXafc2lrptpcPGvGQurvJGIfTlMTSmNYokUEkRpH8L/bbivqfZxE2E&#10;uoSiKaUxxRKBNI6mVuJWrq55MnI7xfCWVcnDIIRuvXJlQMd0VJqkOkac81raiWe4kLW1kvCBamQL&#10;WNSqNwH+9DM/xsvN8QluYZbadxdsiOOZuTE6s6qyNIBHIAF+DgsfwOy/885MMcZBsjf+axFdF8MN&#10;yklgi2JR4gAbUyBlgZkcKfUjU+oxb1PWZpY1b9r+8jwZbahKLeH6vM73EcaPIqxoGNHEjMzceNXj&#10;Tg32OK8v2v3i0SxWfV6fimjSDvtAgknuxeR+naXE3CKaSZnFGjMKRCNieKLPIXRP3iu0nL4f7rGX&#10;SyyvbXErMlwRziVRIiCJ+TO3NQ/L4OMchry4r9r9pp4pRgKibimO3NdYpb27X9qoE9sCsU80j27y&#10;CeL0ooIlhYRrHzl9SeJP7tZZPhT976cYb60IoZI2eJQsjo9fUDl3eqJQjkzt6i/ZPw815cvhyyo2&#10;jYdUwSJXnjmAmcssRQI0LRLHxUNJUEIqfu/2x8XBvRX7WXYzyPNFP6bfWpOEkIPMndkR5SXChPSM&#10;irxH+6/VyOaq/ookLUtWjt0ha0Y8rMCRJkREYFRGzC34AMT6savJyb/dqw/8Y8Fme4mcvJdTW0hU&#10;CaOOT42bYsCTypwpx5Lxb4/2cMaEfSLK8IKBbRtLEVvbrplnc28TM1vJJAhhjjLUXioCcvWr6nH4&#10;o+UTfEzcWwz0a9tY7yW2iupUqTIFRSYgUjVuPqcD9oNVRI/xcuS/5OLnxyO5jt/mtcxEnkxjzzok&#10;t5ptrfXOmxXk6hLb1pyROiyziMSCKJ0VJFkWNnaFPhRfT5+lzxa01SxM8slvE9vKriLUryWqKohB&#10;B/evXnxYcKj4ftfFk8ujNf0f4cf9JoyYtrSPUNA1x9OjbUrqDVrUrPceWrKOINNKbriyA2kUcbJH&#10;wdrj+85rxRGTDSSO3WQyWzuDKQZYmRnX+Wi0oR0ALfEv/Es1khkgN+9xcmASGwSqyabUVhttWht3&#10;NjE4stRtriOKQFwX5uZiy1cyNLHH6cMvw/yo0WJT6W00kizxhISFFFBFdyWDHYftf8SzIwazg+nn&#10;73FljlyI2ah186dZ2s2m3kt3eM1xI0rATCPkFjgdIgXkACwcQv7PGJOPw4T6hoz2t3A1gzxEjiY0&#10;YMr7NxYipBoTXf8A41zYYMxyxJP+m+lsj6dx6WW6D5zg1DTtQXzMLeQWpMhkkSWJ4QQnqJUxqUYr&#10;VP3fxcv3au3PAFxALy+5JJLo19CqiERujxyNuw5VBC+mfB1/4HBGBjHiP7yH8TlQz8W0uf8AOTy3&#10;ub+101Ul9HzPoly0hupJLdopoozxjpwHJ7j1RsP3XP4P92/shda8waxYzwG7PoywxrSZFja4Ks7s&#10;6sagceKpxVf92cf2Mv0WPFIyAPpn/D/kv9L/AMdbZg8O5TDR/KPlnULK8kskF7p95M0i28jyC2Es&#10;caqrrUFmbmCOf8nwcfgwVeR2Ho3c61uIbi1MtZKLIPsCm4oO8q1/yuOZBBNRnyjL/ifJlxAgJfpt&#10;z5gkbSrW44WN3aap9WlFufUtiiRznktT6knL4IJBy5I3H1P92ZENb8m8kuJbG1khERoY3b4OCVVp&#10;CXC8Vqnj8fL7Cp8TavU9nQJ9B6/T+A4uXSg8gAy3TfNFk4tkuLyKZ7risToAvKVwHWNVBfkeDV+H&#10;7PBvjb4+MP1DT7uzmFvcxGGXiG9NuvFhsaf5WabLgljNScHLhlDaSeQXEE8fqQSLLGSVDoQy1UlW&#10;FR4MKYDkh3ou9KbZj7BrE6X4wF1JYE1G3MbNtv8AIjIkd7dGYLsEJeI5pNQV6SL0+n+XIixybAS7&#10;FyrLuu4yQKkAuzMY5VKyKCG2KnocnGRjvE0WBi7A7R3MFfQIkj7Rueg/yW/rmZDJhmPXcZ/zoj/i&#10;P+JaZQIFxdlRzQ3FQvwSr9qNtj/bg1OiliF/VH+isc/SWxdl1dNiKjMHq3RJDsTlt4pf3ikxzU+2&#10;vWg8f5vkcIPeyNHm7EGeaAhZ1+AmgkH2T8/5fpyYa5Y3YqACtUNV7/I5ISDSYux0cskcqyREoyEF&#10;GB3BHhkoyI5FroHnzcRXY9MlWm+cIrgelrIYyU4x30NEkUCp+ICgfr1+1m10faUse0ieH/TObg1s&#10;4bS9eNL5dOlg4nTyiJy5SWslTE3QfD9r0uIFVVBw5f8ABYdo15pjWl3BLBcWExUzSw1IVHqoUqoY&#10;iRm7Bv8AJ450eHWYc2w5OyicWXeB3QsklrqiXNpNDLDPC7LEkw4F2jo3OKp/eRiq/HTjg3TNY0+6&#10;ePTp2GmXodZJZGrGsknGjVSQD4fU22PxceWVHTyNziBKMf4eL/pFwdRpiOY3SjVrDV9PF5qyA6zb&#10;+kY4tOVAZI4Q1W9J0BaRmj5MqFft/u+WSO3ZCkUeoxK6Bl9K4QVjIJCgVFepPfNZklKAscQkXFMp&#10;RG/qDGb2Kf61cz+X754pTG/12wlNLhWUF2ZYz4U34f7HHS+XDIxuVaOVVq0UIpx8NiPjAAr9nGOu&#10;uXCRwt+HICatQh/MK3t4YbGdLi1YsIrq9lqJEJHJWZGUxmRzxXi6/wCW3w4AaK5knle7hlsHfgqz&#10;R0PJUU/CKqRxqeRauGeKE41GpScsni2kNv5zIrW/tI4IYtJvbfVo4ObyW7kc4zNJXk3Fi3OnJI4/&#10;TXk37SYUy6dPagXBaKK1kHpx0cCOT4akkU/db8eOarLp+E8P8XxcPNpxziyWy1q2u5pbeMO89sA8&#10;0bKVkjLGigA/bGz/ABqf2cdDIqypbo3p3FVJSanIBq1ETLs3TMUCty4hx9SiJGLKzsA8W45J0Ip/&#10;uxWpSm/fE5CDuw4XBYhvho9DvVk+yw78sDHkrRjpxNYwBTeqgjbZuuBv3trT0mVQxaq15Rfary5D&#10;dWp/w2EEhC8qko+Jake1Dv2wQLiynKw3CMty1VkLvu3MgkggBZeS8vhbDKZIQEOLeeJiYmX0FA9O&#10;ICg+EEBd68ANvsjAv6JdHS5ilRo2HH0WUCMMG5Cqtup+yPh/ly3opCot0jM8Tq6svTqajxBWuXaN&#10;Ym2EUiN8LFFtXBVeVSCUJ3PWvL7ORlGiwHNdJ65f4KKDuZBuaDehFMuVZI1EtqrNNHsQwAlTltyV&#10;t+Q8Mjuy2OzYKtVJQOLdN6qR7g9Mat7CS5kUj46yTUqDT+dTvX3C4YyIUNtEQAF+yBQKNqfIjGSw&#10;q0AtY+UkK0JR/sk0ryRx9pqnJxiUEhykcy7AA9OQ609xjCVKI0PqLJGoduX98sVN16hfi+H4ftcc&#10;PEbQHUrQPRgSRQD4S1a17namZ7u2uowJI1h47K1CFJ+yAybcOv7OAy33bI5OEbuSJ4vskutejGpH&#10;+yPX6ccG9GJImBmMrN+7H2Qi1HJXqag8Vy3jI2CYEgbNfbctTjxoFbeu4r8S0HjjXjSdA1tF6Lqp&#10;pFUqyqD2r9rcZCUiebEkS5ro+UagSOX/AMs03J+WA35JMWZ1XajzqKlqCn7xBtQ/zZAQLBU7fwwR&#10;a3JgRFKr6TH1FhU/Ax5VLIeqNUbBsmEEKboHqRs4HHmR02/Eb4rcD1FqleKEVFP3qksB32cD+bGM&#10;SVttSVIDdSOo+yaD8MB+jbipYqWJHxGrIX60Yfsn5YkUhfU+GU/qqscRSrO1FhAqDU0BUj54gsr2&#10;dUUJ6AdTi6QtJ6bQlkuFaoVT8Q2r369MmK5oBBC1yoBD/YI3r0xU6lJcwItwqJzZhLMoPBiD+2B/&#10;kjCAxF/BTS3SEkpVqD4UO5G3RSccYbmKFFQKolb4oTV4iooRwk/Z+nBIMw5XV3Pig69GruDVf1Yl&#10;Hb3HoBlIDSlmSOvGb4CQN+677Yk0iJ4gv5qZCCD8OxY/Z3xUXFFZ5lpIvVaVXbpzXwGJkYoog24o&#10;GAAPwnuNjv4EY0yySOJVapL8uDmisy7goV+WCt7WUiXBFVOFKKBx232965fKOfikg4yCtVkH71QT&#10;sFWgrhZ8TW67ruD0p06dziH1SWOThMheOX4UnoAykjl8X0VyO1J2XBwR8JFR1Hy2xFIK1AccmYhn&#10;WhoDtuvyyMTW7HkV1cFPdq4WIgngv2q0PSnw9ab5DdB2aCCpPj1xaJ54A4T4rdiOQBBPfqvhhu01&#10;/NWsqMylh8QrxPhXwOJXCxN8MRr8VRA3wg7VJDDfvTInuTItry/aH0jGSr6m9whLEA03DqBtTavI&#10;f8NkgKNMT3tjxU7fhmtHa3jkkA5WrD4n8Ogqytv+z3xN3SKBOzT8WIB+0DUD5eGPKWsxpGwWUguF&#10;LHc70pvXv3+HElPEOrqsvXcbDb+OAZbaRZZIygQ1Hxkk9N25DfJdEFcCCARuD0xAGVYhVVXmxqta&#10;oxH2q7e2ExvkhvMgPon6tyWRWqF7UHXiTthG3NIdl/WIvt/Vf9M7yU2r2NPl3wouTVDXrt4Z/9Wf&#10;rDOH5FzwPag2+WamU41T1QIR8Ets6hUiCyov2wzfGSa/FUCvf/mnFn9QGvUe+URIUBW9ONl4SEoe&#10;goKg/MH9eKr6MkLBuhHbr1yBlISFIIUPqzwyM1CXOyigPKvbf9nCnUtMtWhjk35RVHIdVB2rTxzO&#10;wanIJkH+Jlxc0/0jU2VJVgK/vGBnhYrSUruEZtmKg/E1D8WEdiVW55wx+kf2q7EhT8PKhPz65tpY&#10;jw7tida7IkumvHeTfXAQQpUhgpkX4/TqFA2+AcVT/WyUwcmSrklGG9OuafLV0PqaZB5wV9M1KrxQ&#10;0jG5qadRTsK9sj+teV2vZhPpwKupVilQgYrUAGoNKV/Z4s382bjRdqDCKy/8Um6Zl5U89LZL9Uv2&#10;9S1IcI5jaSVBIeTKoFORdv2W5qn8mM0zW5NKCQ6maScjGEBAYjlxDUY+HxMcjqtONSf3bKRBIH8S&#10;M1fytBql3PqGhqTG0RkkcR8wrBTI0YaNSedR6aR8Wb+ZviyRC4jnlJR+QX4vv3H680/hSgKMeFBF&#10;MQu7cRW1WlLSMeP2W2oKkim1U+FPiyrmCKdC/ErKRSqilabZLGZQNdFGyyz1LjLFyblArH4XqVAN&#10;DsD8O/2fiXCn1JoZlglJAJJBAYqF60JoRU/PMydEWGZOzIILey1CBr+1j3VEDpI0ccjSkBahOSMV&#10;QFW5cOLyfz/E2DZZbWa3MccvFj0ZaV+exzDHHfLZiInmo2thdWN4l5dW7FkrzhPLjxHQbqK8q/8A&#10;NOVY3dwv7qUGgFOda1+nJZscasMpxDWq6VazSCe3ZQK8jCAEpU9KGv6+WGi8Wp2PbMIyIakmNuzN&#10;6ZH7sAcjvSvgKcR3wDqcLQRNNFRmjBZUO9TTt88zdJIZJCJ/iPCyib2RWly+td/Vbj92kxVWmFFV&#10;Iwd+S9OKL0/ysid7qFzDEsd0paa5AMSggqqk8R2pX4hnQ4NJGUrh9GL6/wCkuQ78I+oM/wBO0uxu&#10;riaawk9GGxJ+sSyoVdnA5NSrhlX4D8R+z8X+xj2soYLH6rbs5up43E6wOYxGKkbCtGkdnVeXHk/2&#10;vsrm90+UzkbA8NryfzR9P8TINEY3uqS3VzAI7GGRfqs0yrK0x4cwxeh9KOLi7onqcY+fH7XHiU8b&#10;eWFbFGMFnbxcpwhKNRuKk7hRT4jRuX2f5OOZssRB4idz6Y/0f6v4+liSSb/hgnzCWKSS4dVe5nfh&#10;ACSV+HmVWo5EfCvJqL8L8uPPHSO5eC3ZGSVW9SUOUVYLf1AOSxyB425xnjzf4lb/AILEYJfUa/4/&#10;/S9KBRP+6Q7I5E9xDLEyuhSKRA7PNOik/HJEQ/FHVv3cf/NmKS25tUWOO3ihshKUX0opIpikZNTQ&#10;GpNGH7xV+L/deSx5YkcyZR+qX8P+b/C1ZOdWs0+eK4Mh+tPLfeiJJoi6Swo0uwVDQfDzibitV/4s&#10;wSecccLGWONkD1b1Q7FwRT4qGoqQePKP9lcwch9ZEgZiVdzZVcw0rLLLMBFLIJGT4WiZFCGu3AlT&#10;XZhz4v8AzYBAim4C2EKR+mnL1ebu8rrR1kZI2O44NLwP7zj8XwcslGcoAmXER0j6fT9rC+pOysRc&#10;wqzzxzzyLJJw9L0o1EQYFCFeRVIX7MZb41/4Zht16PqpMgW5eUMglA2aQAOAta8I+Ct/w2HBOUiQ&#10;Bw/j/dNZNyIA5oewM4RoHDWigq4hc/GsRBQ8mU/vJeZ+Li32eGJ6vLPNp1ra3RFvap6Z9MVUqrUH&#10;DiSV+A0+Ir9n7WVYsOOUzL+IfV6WyUbkOJrRrGxg1G91C0JnuLjkruOEilo2b4+SqrfGdivL/JT4&#10;cD2MNsaW886LHB6ksyhZFBmQ/FErpR5QnqfBT0+br+1mdPUWOIR68P8AD/vpMyQBf81Xvrq89MXM&#10;FrMZJXWGH03QlYX3EzrIOEYZl4t8MrpH8XwfGqiLmW2t7EvCJFkl4pEVjkJPGp+2/qP9kfaXnwyM&#10;cHHLcVH6mAiLAr6vUpwLeTX4gn4SQwhmm5SoWJcLxHCMKtCxeofj6mBeU1w8N88ck8spimj4NJHA&#10;kbAjh6nKOU8XUO9Eb+X+TJYoQjcR6fh/vv8Aj3Ez+klVCiOOSwhkSCFEkjkkpG1x6nwkMqcWh3Rm&#10;pzH8v7vj8OCEcCUi5lKl/TWBAVl4gmixoa8v9VWf7eVzEjsOW/qk0cMiQC7hwgLWkalQ8jXDyqbf&#10;mwB5SPRFB5NuziP4lwy9YJbyTvUiWU/VY5BRY4qKDRGQqC7o32lX/JbjxzWZz4lRHph/FwN5IjGv&#10;5xSmG3Zr5LeI0aCJPrk8YIeaZeRo0gkSSRY1k5bSSryZlb4+WFMcjBv76k5O5rGRxfijVaiU5Dls&#10;nD/ZZlQHp2/6S/msBLbbmnk8EbonOH1IE4kKRISWQ80PGrfYcI3JufFv5cBapeSy3MENvUW7g3EM&#10;ysAxKVHNgWABcLJx5P8A5XD7ObXSaUE3IbsJyuSpYRRiN2uFrcKRDOlCyqHCt6anivJAHX4gv+t+&#10;1l+UNKur+7a7eBTHEnGzTmuylqtx3j9Rvh47nl/N9rJdo6jHhgBfCCnHDa0H5q1y10u1RJZpYmmJ&#10;BeOKSRRtT946xzLChJ+0y/6uH17cxaRdQ2sKPHe3M6qsi/7rK0VWVasgVImbf+8/m+Plx12HH48S&#10;SbxcPq/p/wBLhURPFwx/zpf7pJtMik1u2N/PKLiwigYCH9qUMS8nOSkT8mmiRiq8Lfj8CK0XFmFa&#10;Zp8l3Iz3kTRSySpcSxNQrEFUVjDsQzlWHNjw4Lz4rmFqdV4ePb+pBsx+n3BA3utSWMSC1uoLi0W2&#10;aC2njckytIwAkZY1eNEb4li/eepI0fxcl+wtrXmGKW8a002YIzD07khAWkoDT7RFVUns/L+XMXQd&#10;nyI4s3P+H+KUWHHxy8lPyx5Mjgs4r3UrZuEJ9XT7dpGEcPIjk5RBxV5f21aNkTj8XDI9qElgJnaK&#10;N/XBKRAMz/G+7M0rMyGV0BHqRj+7+Dkmb+GOXM1/sWR4QNmVaTaXyQxCeUSK3GR2ZFgCoigLHFCq&#10;K4iRjXhM3JXf9pfgxJLdIoDcvFER6JdY0YsgRUBIYsPsr8P2iv2cIlKUuHmPg1nYWEY1zWkHqOhD&#10;iN5ZFCMWLUHGnH4mo32V/wCFwbHDIrfWbtgLt0qIBRgNgJFpFtRGh+Dk3+t8XDLckuHavTY/H+mc&#10;nh4QR1QYmQhLe1ic2qMUec1WhIqjcphybn6vxFA3+t9rH2CSyf6IkoFvFJxiaJ3HqJXizSup4/C7&#10;f3Z/aT/W4ufLHGDZ/wCOsYm+tIfUmt4m+uywtJc8TIOSRyGKVErwhVgWBkRWBZf2f2sGSWlssBWS&#10;R4XCrKdy4jKD1CiMykmgXk/L4/2V/ZzXHU5Mh4hHiHEysDogIdTvzL6oiW4hMhhXjwVplZ1hEkiq&#10;yqPUdikPD4FX95I/7OAZryL6wJ6DhATHbwtL6ZZiaF2NDy+xwJX9n4cypRkBwnnL+L+j/smqWWvj&#10;9KZJp0/1d4Q/G5u1D3VysAkVUWhEaAn4N5GkiV+fF2eT/JYZCCLwXLpz4S8II1X4en2iWr/wXqf5&#10;GUZzfpBv/ZNBMkvvh6mmPpouGX1YDJczswDgE7qAnHfeir6H+XgK+vhp0E6g+te3KcVjrISop1Bo&#10;V+yS3xf5K5ZpcHikE+mIacW9wHP+JGwWT6nPasitBY2kok5qsIWUg8ip6tsy8Tx/4L+TaJptxcB5&#10;pQ8MXqRpLxfkrusbLJ0ZuacljlU/u05f6uZOt1fhiOOJsy+l2USMY3Wa5r0VjIluCJ7kQy3cCyJw&#10;ZVZ1EY5FV9PZ5IOKh5+P2vtNk4+sR2unpDbRuXkPpuygMXZPGvECgA/339j7Wcf4UsuouQEx/ecH&#10;0/X/AML+rhYSJJeVPBcX2r3OpahcW1ulupmiLSPH6cEvxOVFZG4yu/p/Ctw3qS/HB8ec91KZ9U1G&#10;YT3LwRWv7ho1cq0joBJyJPJSqcZOA+L7Pq52em0Yw4th65eUWoRFcUv80PYNHsLbT9PiMEKH1WM8&#10;BCLRBIAoIFIyrMpXmP8AK4ZKtD0ieaRHeRV063fmAAd5FHHiCDQCnWif5OaPtftKGGJj9U0DvYX5&#10;t12JZmsNOgL+YdQhW3lkfZYbVmLiRyUZXYNy9JGfl8fqf63OfMyyeaPO88MCKEjc27MFHP04m48u&#10;XJgzCnbj8GbrsfEceniZc5euf9Zr0+DxJE9GaeUtOtdA8qW0Ssy26Rm44ybcDL+8ZQOKso5MTRvi&#10;XlnRvKmj2unW5hBM0bsfUDAFq0oeRI36U+LI9p5TkHo+v+c7UgAV3sB/NLW57mFTbVtbiFUeGYsQ&#10;HUuCvp8fi5bqylCrclX+VeMhayhttOFnYKttCwKQxqo4rUfy7bZx+XJxSPiHimHA1WcRgb5vKdM1&#10;3UNR8xHXNYR71rExT3kjykO6RMKcCqilANtlVPiwTpc9vec7J4/TtLWJWnuIierHgF4qK7n7NM0W&#10;vyyx7855PTBxcIlkjcmUR+Sb+0u18wLfGa5nuZpoNN1AIsjiImQ0ldvTPwtydWjT4P8AKyR6bbi3&#10;hkT0xCo4qadSIxRa1J7ZqssY8QMdzJusy5sN1zX9V1z1lvrsy2tlLK8bsaCsjl2KArGaH+Th9r/J&#10;wv1UHVB6Gn3fpyRtSQo4DAd/Hf55n6UDD6sgNe5yMURzKYeXpBpEj3Gr6QJYbqEm3ivIv3Ur0qh+&#10;Ir8O+5T4/wDjaM3xvrWIwXPxzs3wGRqKxUAVDUYKxVeh+H/Y5u9OYTNxcrY8mc6XDo2oXn1/TVSC&#10;whhMdx9WjJnRXLs0TRr6byRJLN+7aJvWX00/eeo+F0P+gRmOBzLKyqqN1olXdEMf2dl+H/Lbh+1l&#10;06lKzyZBkUkA1uRZNQg+rW6SyySxEcf3tEhmlS4RvU3Zm4MnDhF6nxenx5KSraxpcfUEd9QKMroV&#10;oWqoPBWlC/ZcE/b5f62VizvP6Isdj/VQkU2pPPYS6uU/QqyQyW86OCsbpI8fqyralw3rQOi8mjWB&#10;OH2YOGDLDW9S0+4S2eWJ43PFoJJFaQhQOTUUBR34oP5f2eTcKc+kw5RcRSyjE8kFq3l3S9bt5tRh&#10;iuYrqJFeDUI7Z47Zg7N6cberV5FU/HJN9rjJ8EjqqLIb3VvbauscmjyRJeLSWhp1oP5SeFQKE/y5&#10;r8c5YBeW5QYCRHNIbK91HRNRk0/zHZXEumTB7QutY0ZQWPwhwBMAz81UsjK/x8v3fDDSyvkvU+o3&#10;acZYmMf70U5FdqqGO67VU5iZsPATkh9MmEttwkF9a3WnSwXFnKXtpYvXEttIXWJJP91zSRqoSRah&#10;XT9nlxwnvtF/RMU9zpheSMAGWBozIzhAAECLuyhV4hV/mzOxaw5ajlr+t/NZRlaeaZ5m07zLe2sG&#10;qkxXELyG3uRILaOJ5S7yzCRqqsskkvqOz8kT0Y0hj5YSSxrcTC44PDLGw+E0Uq1QKR8vjBfj+19h&#10;W+B/5c4XyB4g3e9mcUklhYvYymG5tbhG4zopljlj4szfWhGDD6cXM/3fwzyI3qRIrfGc6F5sSRDB&#10;qUylWdlVTwIJL0Ee1ezLmFquzCBx4x6v5zXOFcmL+afIk1hMs2jwyvaJCjTQrGyhQkLO8zPIK8XM&#10;T8v9gn2mXBup+VdOvLYJZoLaIkSCNApRmAputKHtmNpu0Z4zWT1V5epRkrmgtM88arZam97MHvpZ&#10;IDbl5ZXMiR8y54ODVG+Jtwf8rIfc+W9U09SJAs6FSFcBjuZATUIAo5AfG3Bc30O0MeQUW6JBeh6X&#10;530HWWBt2ktJopFEkbmNXI9AhW+MszcHbjGiyM3L/WxCe8vLNESWRV/dTSyQK6lao6hq1HL4Qy8T&#10;T7MmWwhGUrH1MOPfzVrS30rVLiVlhk5rNaxQTyxurPG8XNWTiQPT9RWEgDf3kPJvg45ltZZooBGv&#10;ptITzPqMHVQeSAIw35Hl9r9nJeIBI33M6JKrJqAt7y6M7+tZwKhipAGV5WASRjJGWosamNqoF+Nn&#10;+LirYnFFLBYTSepT1JFliC8eYAovFt14jfn8PxfFgPDLIL/moNKtxcLda3bwCAskSva3XrcxCeSm&#10;XnF8DiUhkEf73inw/Bkn0LzLP6Yt7shCFHGQsfi+Iq32gOn+y+19r4s1Gt0AuwGswYF5n8k21tfG&#10;80sPJE8j+pZJGB6arGrpxEbnduTMqHgzKrfu/wB3JknV7XULSSE8XqKSKSG61GacwnhmCWs2Cw9z&#10;cWc6Tw+pE0Tq8M3Ex/EjBgF7BlP2kyMahpjaNbO8QU2KlSkKqOILGnQkfZ/4Ljm0w6kZiAebbxWz&#10;jRtXHmK9toZ1ddcYPHNeeoVf040DbMq0+PoyceHP4v8AUjT263l2fR5mBSTOV3IdeHFQxHP7Lc+v&#10;qPx5ZuRLw41zLMUzFNQbTrONbt4Y7lhwtlkooKOshZpEVvSU84+A2WGF5PS44jqMUrSEwKySkoCo&#10;LtIVLRqzKCD8NFXlu3D1OTPlmI7WUdd1XSbiG3jiivLpJbf94yymOFIAVEjKj8SoDkytxbhHz+r/&#10;AAxJiifWLO0Vp5ZZZGmPBArcKBio5COn2pD6nHESF9GVUoTQ2uq6nIlvBBbQR2oEtzWI3IkkSPkU&#10;aUSD4bZTD6nFv9b7PJtjb2bMklzM0scRKwQ8KHiqBaFeLUBPJqfy+nzxyTkNh1XpyVtTudZWKaGy&#10;tIrSa4CvPd+oCoeRmOzB4+TL+7VX/ab1vT/yhlqjyJNNKsnGb4AFH2lLsQtG4AKF5Kx5ftfD8fHK&#10;8xlIgfwsd+qWalNDbS2dlbPbyXNl+9k9Q0KGONAzsyfWJC7N6csaen8XpcHf0ueABaTKt7NMvp+s&#10;ssfqjkzIHEbLxdR9oeq1OPw8v5v2LJ5NxECzFMk2e9guZNNtLa4JWBoJCkbLEZvT9dGDRSf7rLQf&#10;ED+84/ycPjpZ9GiklQUubeNOHrFHkVW40YKVogUc/s8uTc+XD4slPjJsy4T/AA8Kbb46/d21s4iN&#10;jezS/WJbYSxxuyK44CQsJH9R0jr9j4eHp+qvDDDTNW01zIIg3q+kvKI0cElCzLx3bofs/s5iZsEz&#10;z3QZpbrOja0PSN1LH9VFzKVlj5QyRp6iiFjICE2IqWp8fP8AyGbEPrkU0s1JEedGMcjqCtEHF6cl&#10;5D0hGV9QfYZpP8nJ5MewtbBVoLD0FtqxTRWjr6sUDsDyuHDVPCURSG6klLPGw+ONLfl+7aXizIZp&#10;kNzNE3JYXX6vbIPiqVBqzMA/Ioqj9j4W/wAjLBHcXzZK11ZQTm1tLpVrdW8n1+8crxPCQUVY1LQ8&#10;Vkkkb9v4l4/7uxOK1u7eI3D3UkZMVPqo4sJHI5SfHWV/3tPsq3+7P9+ZPjiSREcSiqblls7q4W2j&#10;sY5oknV2uj+79ERyKkD+iViT9wp4q7/s2/H40wHJc2YjaOQoZIY6W4oaMJKFnrXgvNnT7XxKn+tl&#10;sYnoUUE1jtbz6yk0YYpdScrs81BUxfCkdOPqN6So/Hh8LSfFiwlaD0nNy6skP7wlmY7KSNl4AOyp&#10;8XNPs8f9lLgBsVxbptQ9CKcXEf1OOVGuOCVREVgzryar8+UaNM3H03+KTmi8f2VdPmtbj1tOijaZ&#10;NScreXRDJIXNCWqCVAXkOKfZ+JuTY572nfDwf53/ABbWdjaT6zpV7YLFr8kyW0mhQE6bpEbB7ZIk&#10;QqsQVlV2kmpxaUfEvpxrFF+3hnpmuJaieK0inndJGSYMQ0MVFHwpKOw2VVTm2UZtIclGZ+r1f0ms&#10;4/KmN+YPJMmrXUE97LY2UcsUMlrcxwvHeXLh2JkuLRwq7mV2kZ2T0vU588kGkX1vdM0bzXEipIT6&#10;cnKJkoKUAqKp/wAatmp1WnNWBCEv531cX+xapY6O4ph3mizv/LzpfNZ2sUU9mkNwbcJcWtxUgsxL&#10;EsJQ38ojf9z9vALWfpyXl2ki3VtGjSW/EUdZSZKjZqmqlI2f+XLvEmBGMhv/ALCX87/jrjZMQ6Jo&#10;uojUBpenD1tH1O4eC11SCZV4tbmOD0yvrxMFVJFnnihT4Fl9Tny+HC/TrGaVpFHwMshozrxXofgQ&#10;8j8Kkb/Cvw5s9TljEAWa/oNQhvvsnOv+YobQwuFS6SW1SUwpMskrRmRFaeaIxo4lkR/3f72VVm+1&#10;6SLj/WuHhMOowDV7d2aMyNwVxEy1+EEqHrXj/q5Tnw8NRxk4SfV6L8/68WQzygK5rY4rO3uf0joN&#10;2vl679FGm0yUzT2rTo5UrJxBe3MSr8XFeHLhyX+Yqu7CS7e4nieK/tJiiJbkVROINPWUgjkCU+Fv&#10;h+HLxmnAVL0/Hj4nLhljk5f6VlOl6vp0UUOl3kE2j6jbxSSTcwqtKWYGU2koIaVH/efvY/j+Lm3x&#10;NgyE/XbRreT444+T3skzGE1kqVRAQtYwxVen2f5sZz4ZCQH1fTH+Li/i/wBivHRopPcxS6Lqn16E&#10;vzuTHBpVpaxLdoIbcosk0pUs31jh6j8lZn+HjhddWOkX2h38t4ga4kThzkYsyBJHUSwlQOR+z9hV&#10;Rvh/ZyGowceSEZfxH+s2GI5EbJxBdeZLfzTpFjbcotGQMaW8fESO0ETejcpIT6Cj96yFpJJuScP9&#10;aAaz5L1C0QXFtHNJaSH93zQLJR1DrsGZWPFvi4/tK2YWr7MMD6akHBy6K/VAMx0fzLpeou9sl1bt&#10;fwcxdQQyc+DRSNC/2gj0EiEVZP5f5sjUkbD4SpDivUUNR/tZqZRIJtwDEg1IJtiJUrudm/mH8cgY&#10;3yZCdOy4ZpYfsUA7qfsHf23XIkU2gh2DI54paqPhkP7LdfmPHByZOywWU8T9GSBQY9XY2e3huFHL&#10;Yr9kg0YfLMnT6yePa+IfzZfS0yxiTsSDSW68Z/3kY6Sjr/slH6xls4Rzb46hL+a1Dih5h2WYgw5x&#10;tUHcU6ZiygRsfTJyITBDsr1OokFR0NcqodGQlTsRexdAZLZgBT+5J+H/AGP8v/EcPEOqCIl2Mjmj&#10;ZykimOUdVPX+hH+UMsBapQdjzUbk7eI8MkC1kOwdpGtX+lXKzWz04tVomqUam+67A0zIx55R5FAJ&#10;BuJ4T/OUrq0guoWhmXkjgqSCQwDChow3XbwyTR6vY65em6dYYdQdHEySVVXPGiemwYUYDZVf4c6D&#10;QdpY4x4Jc/51B2eLXiW2T6v51IS3szptnHbQtI9tEUEZWjSAV+LnUfEO7Mvx4aWNw2g6ePWv7tjx&#10;MxspIeMDABdgyg1p8J+1xzZ5oxymwBLf6v5v9Xh9TlS0kJRJ7/pS270631fUXkNnauIwYV1GOQPc&#10;x9a/Dw+Deq/b5YbeVvN1he34W0Q2/LkkUcxJUUJ2T/nmof8A4XNZqtBww3O7p/y8zKh9SQ+b/Kt1&#10;L5dZdRdr/wBJ0kmktUSKSXjQguDsKuzKxU/BH8f+pM4/MNjqdubGQ/vJFLwo4O6mg5bgeOaaGmli&#10;nxBnDPLFLhk8yvvIWveWNSh1qzatpbSBb6S3ZeSkHk6H4mbovh9puH+UxBqFnJbJJGyGeCV/TEYp&#10;yHKg2ABVt+nLNrGPHRvh/i/0rkRJO4Z/5c8wWeqmG4iljt7mGATyzsG9JwOe5d/TkU8VPL0zw/m+&#10;HC4pZ/UwsDB2DpSyu6emXAoSAEMidWbf9rMDV6Oc9xyj/GwJHDR9JZNaXWqR6hI17FHIjhzHd2ql&#10;WSEmqh2ZyjkUUfB/N/ssLp0b6w0DIaw1CEj05FZTQmMDaROVen7Ga0QIG7iTgYp5BPHNClwkgKS/&#10;EOPxIVYVWpP2TxpiIM4cKJa7tyZE+XIOn/C1xBtrKsVWlSPClT79jlcLZmZWYqzFjHFRWVi1AGVv&#10;2af8FieSurIKbVA6sdiKeIx1nc3ED8bgGXjuwJCvGN9hUbj4v9l8WTjkQB3LLi3WRDwIVm70JBO3&#10;WlPDF7y2sJLZ19YSUB4tCCI0Brv02f8AZGS4wSyqNKFtJec1JhMcZ2ZZWDSEig2oSvGm/XAc1teW&#10;nGSdHlUVUs28oG+4oOxDHJy9LDw9rCtDc2lxUQyK3QniRQ1AI/Bly0C3Z9bjISteM61UpypXmvU7&#10;D4sgWAu915pHwQFVFP7sjrQdFOwGM+rr8Eolf0JOLkKAIpWDA/ET9gso+0F/1eGTiWJFhpizVVaC&#10;QAjkac1BHYU+LfLMmlyyvHGpV2ICc9nPHoUbo3TKxIlmBS5ROFBdhUVrx2XfxB/riV0QQJHDlVHA&#10;TkBZl6bOu1etcQyIXR9NqAneg3X6MZEzQBuM6GMn4UCs0ZAO5bpwK1FK5IlrcfiI+Gm27dCD4DFV&#10;MU8ccNvS3da8F25sDuxVv92YSbWOworQDGWdyW5bk1PEUFOm/HEbpSAscyV3IEig8gASCW28MapJ&#10;BCopB3B2/DEoYHijV1Yxo32xT4XVakBwK8GxKAHVBPuPw+WWJhKViEdeB+JXIBC7/ErN15dOJyQB&#10;Yk1s47b/AKv6YM9d3rI0XIRqT68Q/eCmwDptttjVLzU6BTQN9o/YY7HuaYGMgWFmd1EE68Rw5FSS&#10;fH9hskApK/Ykbbg9+2Mm9VmjZCY2qKoxHSnQPTcVyPCvNcD475bz3AqX5EBOJ47VqoB5qO2S4UiR&#10;a4r096iv8MoPcxKGhrSp5QuGaN6Hb/V3xMCFsS5c3Mqt169j3FcdHeeqWh+w+3pxuStKk1KP2G+P&#10;DajZorQ1+liO/wAxmktgr835zbcwBtMCaUJX9oEd8ijm5XqNqAA0qNxgi1uECL8St6bBx8IPJ+PQ&#10;qd1+a4mSgLZI+VfEihINKDGJNDO5aajylVSEN1VqsWYOK8tqCmWwMapQDbTJIGUoeKAksB326YLa&#10;0u47QSAmWGrOZAaOPgqCwbry+yMplw3TOt7WLcRtN6ZUq9BQHcHc9CPDEHtLVW5RS+k/ChkjUEFi&#10;KlSD8Qp0OA7rGQPNeryEVKftU4sRWgNK7eP2sQdmEYjmRYZCB7BqGu/8v+xyMgjiB5clQDuDyFfu&#10;y+fpygAFldqDxFRQdO2PRJqm+oxdjAzKXZeXRWQfCWG9CPEUwR71I23W/F26d6ntlXVyyBDcwmUH&#10;4udalSP5SOuCii9raVV3EZ406in8MSigjDOVZpIHUeqQKChPRk79d8koAO4bJ6cgA37I/txOeW3k&#10;YtHxtZ+FQBXg1TxG7dCcIBUyHVyhkFCTIK9TSo+4DGH1wTFOgkUryIJ4igPRX+eSl3MSF1QdxlTR&#10;NEBJbuzMy0JrUA9WqOhxo9F6OBrsRgeQOVVCyxE7haHiSfH+TrjSG83pS+r9X+OnCoegrxr4/wAn&#10;flimnVGf/9boMqFfiWrnt1H680wl8HqoppY+k7+lcOI4VAPJeJHIV/l3ainbGC9EZUSoQXNBTepp&#10;7fLJeFYsJ4VZtOM8x+qzh4I1LvzYJxAan7W2/LYD4sVHxDlGxFAW4im/05XONbFB5qdtc0ueNyql&#10;VpxZwxoK02FRv/LiTyepyjf4ORo3gcuiOGjzWljxcJTc2wDJQNuSWVQfCgH44S6hpjQPzgUsAKAd&#10;d69T0zZ6bVA/UkSZBpWurfwi3uJQhLH1p68Ph40IT7Y5VAHw8P8AZN8OKaVq0sIWC7K8tyfjB27e&#10;H/EcjqdOJC482RFoXX/LNrPNLfaas3oLxQRiJ1FerBaBw252/eftcVX7OSG2eGWIujAsSDUEUIr1&#10;zT5ria/hat2MR2dx6vG4R4p0bnQgoygCprXo1cj3mvy/YatbtEGHrkEOSSOQO5Un3p8X+Tmx7M1s&#10;8U+Ij0o8Li3Zt5S8wz6CYwC81mzcjCFb4N6cwFB5AcwE5H7WRiOfVfLknpuZbpWU0Zl5rzqTRQgo&#10;EVR8TSP/AKudIYYdWLj6WyII2ZNc2Oieco2KmG0kEoBMTKJBEVp8bSBv3jN9hUj+0nx8slWma/b3&#10;SKZWpLWhTYEtSpAAJGwI/azSazs+eI7D0s5ADkwXXfJt5p0kkUDARCP1WlIYpHETxUlqJVmdXG8f&#10;xcfs/wAplK1q8RVviJ2quxp8s1lTiWG6C0yKdHMkRIVAZS0tCAQK712PY/6uRDUluLCd5ELGjc6M&#10;GZt9gqkE0/yaj9rN5pwMkakAyM+EPRNDurHVLSKMOCjxiL4fSiSq/E8jKVALEsWk4Pybgv7tcE6d&#10;5ljkhaS5pEAQEPUsR8/GuU6js2V+ljxg/FCal5Qe3uVtrQvdF1Z3XdVjB/1AASvH4hX+X4cObDW7&#10;VzxDhtyGpvvtt9Fc1+bRSB5Mqtj+q+Xb5YQxiKEgNGHJUqpLHluKHlx/Z+zyw1lMMqlWIKnYqe9R&#10;/bmHiMoHkwFhjk0Uq/v4mcSL8Syx0LLStCpJ6rxyPa9ptQNQhRWuYYmitmZQSte4r0pTN1odTRMC&#10;a4vqTQ375Mg8sX8bK+j3jMNOuLlJr9kkfi4Ao8bUJ5iRj8Q/mznst3dxXsturSOZaK/xGi8Qfidk&#10;CyDkN+Xqq3+pnYQgDAEdPp/6RaCTVPXDp9ldaekh4RqFYROsa1Bc/wC61k5R7HjxVo3Tl/Pli+S1&#10;t/TjtzO12zpDaNHIDMSwarVLMkEdWVOZ/wAr4snLFLIKPpr/ADv9LD1R/wBioiaAH4/pSQ81jLcT&#10;RPLO8b2YVpb71I2ENFdDx+AJ68u3rMsacUbirL+0CsLCT97HfTSosjySv6KMykUCkyB4434qvRlC&#10;q7ftfYzLnnBx1EXIelMRGt/4Ufc35MSTWkMTyq3pJHLKiFiK8VR0LrVivT7Sr+x+zhnKmnmOW8Lj&#10;g/ppAkqcWUuvBi7NV4+VPh4r/sswAchIjVRP1yixoR3r6igLWbV/UgtZYFDqZZLiSF2ZSFk5oIwF&#10;RJPtKH5svxcvgwNFeX93d2zGIukpLqxJl9JY2ZPsL8Kf3nH1GPw+l8P2eWZGSsULs3/umYBBVprP&#10;S7GCdRIIuA4SjaISzShXA5kVZm4cmjX7fqfH9rNLbcVjsbV5FjtyedwzVBcH9ksGA5047L/xrmDj&#10;EpXKdS/otc4SPIekfj/ZK8EpZWvZ0X1LlU9OHgPUCHfi4rVuNeX2sfPZW9rp6ySTFfQWgjZwONaf&#10;ZKnkX5DhX4P5sthkvIDw0xIjAgnn+PSoRahc3GpeitvWKQ/FKqtVtjTlzXiE4nn9p+LfBx5cuBff&#10;3UX1h3UQyykK9orqrJGjEUaNQHVpJJA2xlZl45l4tMbsHb+Jl6uiLs7SR7dI5HkVV2uXVmV3cAjd&#10;/wB0wUCn2I05f6uGtqzxRS3ckr3E5pHIZIvRjHq7uVjh/ePxHLiOXxy/B9rKs0rnwx9Mfr/nS/6W&#10;f8UkVyj/AB/xf1fx/Ek97G7mLT1Aht1c3MXov9YldbUqUUyXCmON3Yo2/LjErfvOPx4A1L6t61va&#10;yNarVn5rcc4lT02IjJAbjV1QI/qnn9hUTMvFjMAfP+L0stgR7vqTG1eYpJeJ65jZFcNB6cpkMqqx&#10;Ckqaqhfkhi/dfb5ti0lne31/JfXXBFIpaurM6xVQsxX1EeMAfF+8P7OUzzARIG8vx/NaiBueZUoZ&#10;7DTLCOwiZpJY1Bn2RZZCGCVZEaMmRyR8KL8XL7PxLhnbx+lOPSRIY+VY3icclX7bnihXhVyV+03+&#10;qmYHiTI3/H+mbMZoi0uuXW4tpIbj1JwimOWCeImOVmHCMFpkYPROL/Cv2/tPL9nEbmdJ5GvJQYkD&#10;syqwf+WnKjU6gf8ADcMrwYhHl/F7v9h9MmqJvfvRmn2rWlrFYRt9YlSNUaUenXZqhSV6ceX/AAnP&#10;jgSZ7O0aWaFpriaZhyVBxbsUjUIRIOTIpl4txWN/5uGZ+ITMq+llI1sv9PUrxEiuUhtEhTktKyhW&#10;pxll9V0MRCLI3o+pFyklj5f3fqLhRJbXN/rT+ihrGzvdoSArkGoWpLL8NT8Kn9lePJ82xyjFDc+n&#10;+d/FxNAokm/Smv1i10/TomklYw0jjhfiWb4gEBoq1p+0zN9n4mfin2ZbpE0OixtOk5NrbikTRlf3&#10;0jgcTyqD7f8AE2/azQa69QRDb959XF9P/EtwyUPf9P8ASYb5htpfMa21mbULqF2eUiTh620MLjn+&#10;zRT9ng5+N+XwJw5LiMZkb1dQn9WC6kh5Et++ZVmKhlBRqJyKr/dcf8vCKxgYq5eliImI/pImaK3P&#10;1XToIYbm2ivOBTk1v8durMrFXVzL6dPi9VnSRvjT7Kq4tr+GLSxJChS9ulrOY/srG7Gh+ItTmWru&#10;zftfFmEcBOb1/wB3H6Yf8SwnIEVHqgrfSb2fXfQvJkn0nTnH1JpAPVluI0o6t6YQH0lRqenHHzX0&#10;/h+1kYuZJLWOC3qj3UiKVPJnV5Wqoq4JpHG3wxqrL6nxckbOi0sAdyVgDEVfNl9n/pLT3PN4oQ1B&#10;EV9P01WjmqsinlKPikZ/iTlxTi2O0/TykcLSyTxiFlIMxqoKP6Z4n4xy5Ff2kZvtf3fwY6iVSMY8&#10;qbT6Wru/QPJDGsc0jhlMa/aIZGdOVaURlV/io38n2sX9Oy1KasEby2duKKGFeRqGqzNXccOPH7Lc&#10;vj+zlECYAme0peXH/vUY73NKSPe2Nuv1yaJbqepahooPQBFAUlfiLs1eWOgivrieaVIGjim4pKyj&#10;05DFGxWMUk+MfYdXPHi3w/tK2XykI4651+PpZxEiN1j3Gl26xo90kk0Rd4wxLoJnAd68PgrSVXRT&#10;8aq/w/A2G0MJ0e2ErcVu2qYwZaxoXUGQ8zQqqfGUXj/lf6unyZZaqZiPoH1f0v8ATDhXltskFzOn&#10;mW4a2ozaYCjXamJgzrG59NVTiRJ637v1ZOa8EXhwT4uRP9Ve8ch2jVbdGFzcxIZZQhNeHP0+XqOW&#10;Y/zfH8WbETjjjY+r+avECLPKP+yT6a7gsFDRROZ7iRUtLR5EjQsFpyVDIB6caKNv8j4P5sMbf0pL&#10;71oyEj4j0ElHEpH8g3xU/mk/5qyjJPhhv/eS/m/8daePmUBOLu30b0LotNc7/WpbYhhLMKVPxJ8D&#10;yNy/dxLxX7PL7GBbi6t1gkaKgjUMEoaNIAw47UC8QifE37K/62WYNNcvOTWeVfzkbaW12Z4FueTy&#10;ycZHWlUhPAlzyJJqZJPhDfEzL8KqiNgfy9bXOo3Sywqe1vPdl0MnIGrkBBxSihaFn+z9jlzzL1mb&#10;wAfd9MXMx4rFkAf7p3mfWdP0XTLia7ZCsKNNDahWHLoqJReTScpG/Zj/AGvi+zkxvrf6iyaekxa6&#10;lWsUqMSVXorsXbfjX/NVzmcWWWqPEB9PpaMkuI8I6PONLv8A9NwzaxPZBdJtRW8tJY1dJGdC8kMS&#10;pF1f/jfhy5y/FC9e1SOe0m0m0ijDoHlnuGqH4rXny5ALWqt/uz4Y/wCb9nodJo4RPiyuiPp/mMuH&#10;jqvpD0bRtHuIdQ/S1zeSGOSNIorTkDAg/wB1mOlNirBWHH4nXl+z8Q+2t9M0o8rhYbaIuqzEqiL8&#10;UaycI13NOQ5f3nxceTYM2WWS+E7x/h/6RYSzVIBA3V3qGp21LKQy3aLL9S4OwFUmaEySuFRKlAea&#10;+h+75cI/U/akeqeYLG3s7a3trjgsrrHC8ZJV2K8ieS1+Hjz3b7XHOQPZmTPm4sg5S/HC0Z8o62xT&#10;yZouri4vru+tXae6R5rmCZfjVSXUIyvQczxj9NUP7tX+wvFUfn01nDoGqWtzGy3ExHqRQRkBuU8h&#10;9RpB8XDZlENFXnnb6PJ6fDI4fe3aHLfpp6JaXo1u3vLZoHhhRnhkeRWCtQU/dkgLIK8hJ8XwsvD4&#10;s6fppkktkZ1KSFqVAqeAbapOa7WAE2D6HZzi8T8+x20GrTpbzRz2sUJLQPIFQXDIRyVF+zIPtrU/&#10;Fw4YNlaZJUtVgmnllHNFAIir0VWb57/zZyGpzDed/R5OoyAzyUeQSDy3pcOph5kvNO02zhIiurt5&#10;Q9/6fxPLLHHX9pW9F+fGJlfivxrkns7BILaO1gVWkc+rNIRRmfqATSvFP2Qc5k5TKRyTP9FmTew6&#10;JZ5r8wT3141ha8oVtVMNtHCyen6TjgzMfiqZhvJx+0zfa+DA2ta7aabD6ALTzbAom7KNhWg+eZek&#10;0E8p4yOGLbCNlf5Z8u3uv3JNmkFtZRFm9a65pC8iIW9P1APi+JN/i5In7zg2RgWs9vC1/p80t38b&#10;GSVP7xeLMSpRdnVfsKvDlm9OSJHh5ajX0/03OJBFM5TWNOvbiLQ9dsodICQofqdwOUBMwXg6Tfbi&#10;eRj6rTGXj/v348NbW50/Urf0dQj/AHwRGbklFZiSwHxAUf8AmQ/Ema7JhyYjcOR/2LUYkHbkx66t&#10;9R0m/wDrek3ckmnxS3KWjRTsJ/TCGN5H9P8A49lo6wzJ8Nx6fq/somF93psunXL6h6RmhPAQmEEu&#10;aAgBt/iVa/CKfa/eZlYtUMkeHr/E2iV7J5Zaxa6/axeXvrS2d3xma7F4SkW7FpDEwFY5JELvL8cf&#10;pxqltGvps+FEtnHErShjBLMXUioL8GU8+NPiX7XL4eEnwR5mY5WRE8gzkNqDLRqT37Ja8Pr0Fmsc&#10;n2HSJpY3BgLlwEdSUCI/KSBpHnk/3X8Oku7aHSyLqQpdmEqs4RpX9RyKr6acgx3FaDnx/wBR8IjO&#10;WT0na/x6lMjam9lqB1+N9PtjLpK3Ku9mrLBEkUEcgWT1GCPxYqfTjYtBzVZPg9WHG1nsVW5RlSZ6&#10;m3eEsyrCqAVpGrK/LZfj+Hkv2fgyczHNLg34WM/UaVGjstXm+pSxNPaWrobyG5SNJXvZXdwoeeRH&#10;hMSEyMsJ5+nN9v8AePh1ZXsHmCzZ7sxRX8TN6M0ZZXRVJT1F+FWUspYf6rZrc2nOnlt9Hwl/uy1k&#10;Vt0Ydq2m3vkzVI7azgnvtEukjElpdRK0cs7qzC3b0w8MvGgZ/wCZl4/sLhtHrTWs62upIFji4j61&#10;RVQ8t/2t/wDW3zXTwCYM4H6llHqEvfyelxZx3nl8iSQhnOlq3qTKIiSTyjUK5b4OC/t8m/ZTDK60&#10;rTNRh+ONXWvNSDQV6hqjMPHqcmIsRMhL7DW9Z06ZntLhorkAxyIVDPxH+62VgdvtLxb+bIzrPlgW&#10;gNxCryuGb0wFVmj5nlVeXgc3Wl7RMzTaMhOzLfL3ndr4rpuotBaRBE9aR3mjW59OIoUkMXw/Gvx/&#10;F8DcePpc3jdAOja5d6aBWV5oC3FldgWWpogVF6ADbjT7Hx/F8WZGr0cMo2ABTOATjzH5XsNXuCFh&#10;+rX0aF45I0cQuKF5PUkcBTvv6vJm9XlF+7+DlLbHVLPUIaxtWoIdGUgg+4I2zR5dPPFJqIIeearo&#10;+oaRO8d/GFNA0FwjKwcAU5RsrENSo/ylws1fyha3Qa7QFJkHwICQlOayUoD+20a8szNN2lKFQCYT&#10;Tfy1+YWp2ckcN/SWy5ASXJAMwJiaJWVgo+wHfiD/AMHkal1LUFLFYWhII9NCvphjyKliCvIIOJIr&#10;x5fazcY8QltfFxebdzZxb6LoM6qfWiu1Xms8rETPGgjVhEjB+DSt6qA8TIqfYwMq2d6JBcfHKVNS&#10;fgoVBHOhquwTrx+z/scunEwNLSOmfUdJ9H6iPQtVlX93QyhlkkX93UKHDM8/2RJxaTl8XFZOAN0M&#10;bhmMhlV1LPXiNnUFFIr8IDH4lj4/C3xLl4PFFkmgmM0ZiiWIQSo6heIk4842ZZHU0+J+Kng0rN8a&#10;YP0PWZ7eQNGjLbI0gZ25H7JFWUkbLx+IcfhbMTV6OMhbGUbSnzT5ftL+CaOWUfX5hBxhUKteVQqS&#10;Kp+Ml6IWbk0X2uXH7XQbbUIbi35/C0QoHrsPeoP6s5fJpzCVbgtBFPJLqxurO7SF6NKCRFASWf4q&#10;FJAyVAVv5v5P8hsJda8rrdu89hIyHjT0U4hRSlOFR1qv83H/ACczdNrzAVPdmMneyby15+ktTHa6&#10;jbRtGWZxdP6jPVixJlpVmX03YpSNGZuK81V2fInqLhp3VreNxHIIvTKPRldxGw3HxNyYj4eStzX/&#10;AGO7gBw8Q5MiK5s40lGttPT176eMTw+q10zxUV0h9UPsT6cfBOQ9X0+HoP8A78/eIXji3CpOZDdK&#10;KMKj4VAViE4gNxAP+Sn837OXYAZeoCPCGYvuCY6eoui0lr6H1GU+ooUEh5CzIGkLMU5FlU/tyqy/&#10;D+22aGLjaqjvLyMdSjq0ZPwgnZgF+yBsv7Xw43vY9KVsl6s187RRwvGk6qJo2SahJ4qT6ZMikSO6&#10;kv8AZVPU5JjxOouHkuCwahj9NaFhy4jjHSjKimnJ6/5WQmBWzXPmpyWbGyjhs0RlZlmEzhwp4k1e&#10;XZleVhXhHw/yf2MuRYWLNCjBCWEaNQbudyqsQR6cf2nYr8OWDvZV3LIZbqGOGO/kEk0axvPcR1Nf&#10;SWirIyCjNPP9iGON+TLx4csWupIbazMUiLBKlViWNWbiJNiQAxUfEafH9rBAXku7C79UDpkFxe38&#10;Vzbyy31tcKj3V3M0UfqG3P7pXJiWRiV5SUhCpG/L4U5/EB09+K2UUUcYtwBCocuvKFY6A8gP3hMd&#10;eVeC/D+1xy7Uck7hMdQs+CaiWnmebl9ZV4zFIY52kU8VhcH0lEiJwX97I3qO3wSO3IVEJoZ5hPH+&#10;5DrDyBIFeK8ioYseJkr/AJPw/FmMakALY+ah68V5aQy2r/6a0bXcSlQWKsZPTWRowi80hKhh8Tx8&#10;14fb5OgfUFkiW0YjjYiT046rVD6go1T9kKtGJ48U/wBbLyYiVn6WZV1+pjU5ZNQla4uLdfqy3Nwi&#10;txf/AEZ/3XFac5JWRkjHJ5JlVY14xY9ViibjOxkaNOMa1fg5NV+Ig8anii8V5N8X2cgJnmOX81Lr&#10;g3U6j6mggS4kEk89IxJEoKP8CtGzFf3kz+pJwVeHwunLGL9WjgjgVTL6SujVBV3lRahjQrQbfYP7&#10;br/LjCRJs7BFr5BqUlzJdPJ6byNDIoUqyR20jgFaHkpfd+Uq/wC6424/a4MDliUkSW0ZkmjVTFBG&#10;EMcSkleb8Wc8vgC/5Kvw/wApckVSef4/4pFwXLicQ3cqQW7sySTzM6Szy8VYRx+okS8BykP7s/E6&#10;c/h+JMbfQtDcPJ64qWljjEoRnkKpxZgAu3xxxf7NW/YwQHd6gg1e67S5kuoYEMJjkEUE0rW5dYo1&#10;c8lh5FqP8EkvLb7DJ9lvTwU0fCFhzkEUnEPLEVp+5PMELT+7UOd2b/YfzCO8hIf7L+FeEFQ9USXf&#10;IxQ/WIRyhgmDAj6yDHQvX+9cx8eKpyX/AH58XFVFvZbiweaea4SWWslnDHH8Y9QBIwi/aBCo32P2&#10;OTcssEI8XLk1cCTSaTa2GrJHY2FlLY7RaxdXM4C0iZp7h5fgIf45o/72Tl6vBFiSJHZjXS9Vt7S1&#10;4S9gIkmTZ/WR/SlAUUX00bgOQ+1/L+1mJqcEskufJx5wLEvMvljWdY1k3GnvG8DsZbrTbqphaylj&#10;M0DlnT1frcqic+m7SqnHj6sX93hnayWFl8VvFLPeu9GiVQFPJ934seJHJ/idf9lmHm0uYnfhxw/i&#10;lxNUsSTapa3WtwPHqtzBBowg5WjTcX9NoouXohoAZlkdIQ31eX1I+MfGL9nkjLHZsZFvLVBIi+i0&#10;zKEQxkc+CkU5BA/H/K4/62SxTkNhLh/2X+7ceUSF0V1q/K3ufL+oTXlndSG4GnR/FcR3IYRm5ljA&#10;/dtNJFJLyb4E9WOOPjyj5gXtXtZ3/RzekZ0FKCq1Uj4WqCOG+ZoPii5/UPx9TTvdjYp9Dq8Wo6ZE&#10;fM6fWVsJWEzM3pyFJEJ5oqOXFwhUBQj8nVuXH7C5pLWwkRozFxuVpKIHJ4Fh0oK/aqK0ysGccgIO&#10;3ucnFqQNjzRNjrWuw+nK9wLzSpw0A1WBU9eNCA59UhQjJxJX1FHHl/w6BitxZTy6jUM6hKKD6npq&#10;PsqpLD6P9jmVlBOURx7j6uL/AKScvHMj3JglzdjUreHy4UkSIvIVkIa2M8xDGeUoqOPZl+H947/5&#10;WA7V3mgj0qO6kaQ/3QK7xqh+I8irKFb95H8X7CRonxYTHwiZGv6UmUKGwRuoW1vp+p3HmKSySKBE&#10;PqrCVIuJZzzCemCHaVCtvKrqyfvZrmaT7CYSa95bTXrhJbeBbW5dxERIphkYqxEskhZB6h+z9j9n&#10;9v7Ctjz0OGQ58Mv6N/ji/wA1qy44y2lzTLS/MMXl/S7hr+7bUbS3Q3QntgsqLG4HowQLG8j8Ph4R&#10;+s3N2b4fg5+nCtc8qazo3J72A+kH9MTr8SMeIYCoH8uaLPpzEuBm0coix6gyXRvMmh61EsmmXsVz&#10;yT1OCMC4UO0ZJWtac0Za4SmPao6+Hj88oPcXFBTLEmWm1OnUHpX2OQMW2OTvdi0N06rxkrIvvTmP&#10;+asgd2x2LgI6h42qMmJJsF2WJOzYQaNsCKdiTWxVvUgYI25KdUPzA/WMyxqIzFZBfw9bTLEDvF2U&#10;sqs4imThL4Hof9U98jk0x5xqQ/2SPEo1LZ2WyspqhqMxuE9W8OxsiQzoFkUVG6nuD7Htg6s773YG&#10;ZLi2BJrNCNywoWB9wPtf6y5MEHk1zx9zscsiOtUYNy3OSB72gwdlg71B+I/rywFhXe7JDp/m24W1&#10;Sy1KJb+zTaJZftxeBR/tfQ3w5maXXZMJ2Jru/h/0rdg1U8WwPp/m/wDHUFJpUH1hrm1ZrS5kZWnk&#10;iC0l402kVgVaoHHn/ecfsuuSvR79HtL+60Z3laQ/BHGqSTwKadI5ft8afaTl9ts3stbHUcMSd/5r&#10;t9NqYZDttP8Am/j0/wCySvVooHewg1eQBUoZJW5xQTSBaULp8EfJ25LHK3xMnwcvixKHWDbXVzcP&#10;D+6lKSSPITHKlQq8UG/7XxHf4fizL/LCUaoFc+mE/URvSLutKaeGBFmaMxhlVFAeJiQeJkBA5U/2&#10;PxYb2ut3FzHFPBOJoUd0l47uHR6cigJ+f+q2VZdMIDfk6XLAw68ikj+XtIikuITaejcMiiImoTgU&#10;3RJSPh77DjhvPZ2GphZkm9C7H2JejfCdq/skV/ZOYglPHHfeP4/hi2wzCUfVzY3FqmuaDMbF9Pe8&#10;01gBKsZqigryNCxMvIKV5SYVavp0qTR/pOUtEHCIEqIwSo4kFKmKrbvyPDIeDjygyiOE+rdunIHn&#10;y/H49DJPL2v2dzaN+iUYkj1XV6tMeLnn9rj6qqvFUZfiwHLbXvJpoEc27kcrhlpItdyPh/vI/Fs1&#10;OXSyxyPEGiWPqOSeQ6lYGRbWWaL62oP7hWqtRQDqPgc/sofixGRoVVVWRRNv8YAaOSvQb/YBGYdn&#10;qNmgnvRyhyST9k0oOjLTr/rZTTIQkEsfGcrRK0+wRuUY/RTlivI+TlXcsrVWprTxB7jLitaH9w/p&#10;zy8AZVA5qK0PrIetf5l+zloN/BBWSuRUsOSAElCPtEUI4NWn0HBNtdUT0LteIRlWOVWLRSOTQkGi&#10;/EfdVy3Dm71EzH3IS6s5DKLiDisrKfUqFEgWnwrUV+EYy/0hUhQ2UzeqzCpDgvxJ5EdKMTw+L+XK&#10;Zby8kz4SLX2WoSvVbqP0wgI5lSqkrSpFSSo+Ki8vtYAhvfQUNdngwpGKfFEwoQ1Yz0pt8WStpMUZ&#10;JEWPw9DUk9GB7UYYrcWVlP6k1qyjkSojkFEfYV9NiTSvjgPem75qcMtwnGOZS1BUuCCw8OSgD8MB&#10;o8y+p9YDNLyVUHw8owa/ZP8AuwZK0lX4iooaDcnwOUIrXhI6S+k7j4uCEqWI3Dinw4ncMQN3EvUA&#10;LUV3qd/oxqW8ErKspa3kYGqx0dDy/kc7d8Edgk04s4+yAR4k0P6sXimnT0IZQ0yJH8Ur8RJVR1IF&#10;AeRDfDkwwquS0oNypoSd/A/5+2OiiZi0lsyBjsQNlZSATzFPgYk4CLW3FgNnBp28a+2UbdGUxTx0&#10;cpX0t+NSKji4yUZIPe3zqKqaiu5/A7YHna6g4oTIwjIBYEeqBtSlNnGSO6DbahCKqBQ7+2NNUk5R&#10;FXWlGdfjVz0o6D28MVLfUb1H4Uymltmelyvpj/fANYdtvhPVD/wWKGgrgUB5f5R6/TTNI7tQur8q&#10;CioQHHbfb4sNFb2pcAO2KG8dTUMWt2HBEXbwPxDtUn7WADZa7muC1rQcutfwxIQq/qO0aCEjii1U&#10;0I2HA/RkzVLxb07wFTXLJ4DhKrSRpXm/SRVG4KmtR9GRpspxG1RQHt4Vxe5FJfXimjLf7+QjktKD&#10;iV/a+H9rEjdOQBZEarxZCvseh9674Gklk4LGaIG+06gmLZq0P8vvkK3tidwqUxSO5kecxyMHEdQv&#10;xHkKGnwnpvxyIG9seWzuIA+Eca7nbBDI1GMLhf5pF3kYGhPOP8MNslg3NGG43APQfI4/1IxEFulq&#10;Q3NFc8lJO32v2TT3wS50ExFe5rjU8l22oTShoMShW8UskaAkt/ccaBQRUcXoOTNT9nExpd7bZkpy&#10;Y0AFeVdvpxySxxxNCqty4gPH1qxO9R0piZWKTwt8fiDGh32PgMReWRS7sOUTU4xEjgT49argACDz&#10;2XU+/wAe+WEvWfnBKYaAUqQz0J7fzbYCAUFo8aUYVB67bZvUV5HWYCGc7LI2yNQV+IH7OSBpHvdu&#10;BtuvgP4ZczziJI5jSGQUKj4gABQcCR3GMq6p6NKFqSOv4/TiSxND+5sCZl4sXjZeJQeO9OX0ZIbs&#10;S7lT7Y47gA161wMZI53KXA9GckEyUqKCgAZd8JhSTtuV3Qbb47074XAteb8TVg9VpxBFdvp+xkLN&#10;Wmtrdt1z/9fojFkooO3UmhOacUd3qRSup5h1MaluXFV5pWvEjoSMqWxWUAtUeBBpTvtTv75H8zw8&#10;k8SK0p7hacWVuo4uA5JPwipb9hf5PsN/LhJMb7T7hyjB4ONfSruAOygdeWbDCIZRumO+7JAmn6rB&#10;AlwjQ6gjlTdqBwkZgamVzx4pH+ytPi+1/Ng+xvkuxVlANNx+GV58Ph8imQSDVdJu7Cbi7ckZgEY0&#10;A7EHaq7bGlcFyAFSsdStDQEeOYQvmebClsAhEtKV3HJ2NG226Cmy/PCLUtPmlVvq7enI/wAJb+Xb&#10;qARStfs8vhzb6XVAH1cmwMi0q7itGT63H69vDV13+03KoUyFvhXjyZ+C88BTa1PprQosgmCLSVGY&#10;BxuQXoAK9Ml4Ect0jiF+SbWPla21dZ5p4Gs2kcPbTQoWiZGAdISSzFeNfj5Kv+vh/YXlpewpcxKj&#10;gb1pUg9Dv9OayeOUDw2VkGL+YNPvrCeaxuFdBIoU0IAKbkClN1PH+bjgPVZZPTaW4jQ2/wARcHwp&#10;70OZmiIjdGQkyAACM0y0gN1bW1lIwvgIxbyqik8j3oodF9m+P/jbI8+gFJ31K0nYW6JRrdSwO3xc&#10;QQx49T/mq8d5j1/p8OfOTXECFk9WQxebCUXQdUtFkv5pV4XkoSRDyJT1PTdIw/Gi0VP7z7TfafkE&#10;bX7uR0MkckBI5W4ETuxQUXkfiXhyr+0y/wAv2szMPZsBHlxfzv4mRTIeV7GOGSOCaK9ZnaO6rPHC&#10;kchq4SqxOGKUHw+m3JuL+miKq5aX6TRmC5ujIrqpoY+IWg3YEBQC253fKZacRP7sfj+rxMZGNLp9&#10;Hlt7tb+zsgk8TuOZm5eoHNRGamV+KfCvFETlw/l+HC7UI1eOIaeOI+2sqFo+P+X8ZHJqAbrmThJB&#10;Jnz6fiLDho2m+lmQG4/S/wC8aT9zLDII5gykf3dIwwVKu3wufs/bxKHWH4lLKN/3PFpEldhVmCmq&#10;NQ8iWXv/AMFlmTR8R9X0szkN/wBFXl0YGdpL14/Um5RxywoARGpk4K4Jp8CSV/1v2Ph+KZ6Nqwuq&#10;B25LxQrvyVqjoNt985ztDR+CTTdRef6/5bNoE9FODmWX1ZAgR46N9slSKHh9j/Ifl9psPqzcK0DK&#10;egpUb9qZqNid9iwIHJipitreQ+kGLA1Zq0LU35cqcRU+ByNa15Vtb0yulI3Y1uG/aKg14IdilW41&#10;4FW/ys3Wk7Vlj4QfVGLXKG4PRl3l7zhf2ZiinIljUenZQIWjRCQA0sp+PmvDlx5rJxbI3+j44ppA&#10;IfRSFh6jq4iUpGP3cKUC8+D8jT4f9Z+Wb+OrHDYP1f8ASXq4l4q3LL4tRkeKCT1vrDXUSrDEYjKw&#10;eRm5zy8TI0SSRlB8TNxX7McXHCg3D3U14bf4Y4P3n1W3BZhQksWkJ48m4cFULz5fyLmwxwHBv39/&#10;/HmkWYk/9IJxGgsoLdbuUTyyhY5LuUBSzH4VVYwPsDke/wAK/a5tyxxgmHFQIpvUngj+r1aV2kU+&#10;rvIymrJUlxyb4I+PwcssMgJHhlKI4fql/B+P6rZGNSA6LDd2hdi/rwxxRyuLhiIkWMfAzCMMr8ar&#10;+7qnxcvUj5fawwg06Nmmmu1FpGJk+Bt5HERrVqllNJPiUqn/AD25NxzCz5iYiMR4ln+r/nfw/wC5&#10;Y8QiL/nFLLjV5GkigsG+vSvbPJG8an0UZ6cVDBAF5JyHF5uX2XaDj8WItdWpM88siBBL6sMbqrh5&#10;B8IZqV9JQtOPJcojhmdh9X9H+Z8/6/8ACiMup+pFpZ3I+q28cDlhAYbq4EskTRoQH+DYCd2f7bq6&#10;/Z/yuOFs0qXrSXavGII7iFawsAJZKEFQSXZk9I8un+qmbbFjERw85f8AE/0vpaogc/qR1v8A6L6N&#10;mPVeeSGV42lAJRBQ/EFCR8ubBaf8PjLdJSbc3JNOSjnKYxJVQOFF9H92K836q37bNl0jzEfq97Li&#10;s3/ErSEVl9I8jQsoUMVNft1o45n7I/yfsri9xdQyxJDCQz3d0QoUwyijAAMsnEMPR+KSJ39T9vk3&#10;8tUcRiblXD9XP/e/R/pmUI0YxH9aSEgtJ4JRPPK0kcFqtXIljPwmv9ytYmaSn71UVOPwcUwVplnS&#10;S5mjigVI2MRdhVF4MSZORCNIXkfl9h+X8/7OUZc4jEQJMZfw8P8Ax1p/g9Pp3/EfxFDaler9Wgid&#10;rqOW5CyrBF8Mzchy9Kh5JFSNGV2EicP2P3nF8FQyTX9xOUiSaKNYjK8HMq8teJRijJy9NT8Xx8V/&#10;k+1mPwxxEEk8cv53/SX+5bIYzvMeXCgLk2WlQWym5e1lkknW2e6eFHjjHJyyLIkp/eulB+79Ruf2&#10;vs5U89ukypcSAusP7826j1ZGWvwu4DUYluRC/wDBfzGUJS5D7WU5cRJG6tbWl29vJLYrIFa5/wBH&#10;W7r6EUZAWscVYy0ahf3fM/t/Z48Y1CSWXq1eWZorS4J4wp6L/FX7TOTIOXFV/b/vfh/e/FmSOEfQ&#10;AZojACu9GQ3r1RIog97bLSRnEsYqBxoFKo3Hm7FSsTR+kvqfB+6wLOf3i29vJ9X5cm5q07ehGfts&#10;iqAslW+PlJ6fL/dfNMvxkGPFPdrmRLnyRKLKYmmnQTv8S8GEKiaRfsBq8uBr8CKGfiv958eG2kaT&#10;b6aHElwptplZ5fiRD+6NBRKFviQcvtfDmq1ut8ShAevpH/pL0IIjAWeQ/h/3P9FJ9W1W4v5I/QtH&#10;S6gdFh9SKZ0DTxg1MilYxxasX7Xxf62IQ31xql7NNCnp2VskoBUTldyACzNVHkNOil/T4vmZCIwx&#10;Al6s0vqZxFDiKoLez0OC2trmc3Go3kkSorfV0NF+0IwixUhTl1K/akRP28MfrtpaWUz8VCFSvqSi&#10;juRRutQ21R2zB8LjygnavV6GrJPqgJtMv7/Urfnczc1lSb0oWBhiXiyEcSrRsr8X6u/2uXw/Dkdt&#10;LiWWGW6mQTy27hY7WjkGQguF4g+qP3bSMW4fB8XL9rNzLEBVV/Sl/FH/AHzDFEgX1ZJfejG0VrFJ&#10;9Wa5RuV2OIZFoqc1Z0aIt6noIEb7XL7Pw4taXVy980808vquCzwlVijQKKOjDcu7V4rzCt9qROKY&#10;ZcMI0OcnIjIDb+KTUlnbJYrbxRK0YokTjlIdyCrqxpRR9tvib+X7WLBUtzZ2UA4XEXOMFXSIhVbk&#10;4YClFCdXULx/1spAJNjuYgEyodFAN6q3d1MyyWU6xvEnptMGDKqoy7bkuT+7+PkvD4l+zlyzwT2s&#10;SWhLWsaK0IVQ0XPiRurM719Qn4fs/a+03HASTfiUf9k23ZasbW4iuZprsILqZ5RNJy4ymPkOFGRI&#10;1oIVT4vtfCvxfBg2GKNbtJeX+jwRuY2csDxk5AsWbjR1+wq/7LMUnijw/wA4/j8f6ZFjqgryV5bF&#10;4XqLu5niDxxgFTJEUPDioctG1PUdv5fgZuGA7i5+tcZOPL1ifq0TvxjWPiwo5BNVXf1Gp/Kn83LL&#10;xYYw5Dh/3TEz8qRtta/UbdkLisKqbueOPlK8o4luK0PxyH+7Ucvtf6mVI7Mr20kjSpHRg4PwSs7K&#10;RzKmo5epxIT/AClyOWieIhqyTB+C5EQeldRxLDJIDG4YUeFUVq+mGUAgNErDmvxfa/ycfEOMywQu&#10;FVlHrhW4rsNlZiAPjVVWjH4Vx4Ocvx/sWJIO7U/pNC9zPCWkjf8A0cmPm1TT94iKWb4GYklR8TLy&#10;/lwLb3P6Q1B1jtZPQokUIU/uyszkPKx5BWXgu32v+NsyxjGOG55t2GBvyVJVfTrBZZrhXkSs1wzC&#10;jERxkhY1ALfbK/8AB/6q5ItJlksIw92DJEnNQwdXpJUAiMRqv8tZW/mblmo13+EExh9fvZ5J3t19&#10;7D/MVnba5cG10uRY7u4aKe4WSF0Z7Yq1PrHrt8S8n/0dWTinp+nxwtvtcu5LXhZxPLql5yNtzOy8&#10;AJVmYcnoiqfgQrykbhmdh0Hhzv8AgiPV/WaYwlyHUepMLfytaWt1GhaK30WyTjOkaIEKyo8EkPqC&#10;NW+KT95LIrp6fx8v72TA+lWsmlaeLr6q7XM3NnYJyuHMoaU8gVj4DZf+I/yrl+XJGUjGJ9Absh4R&#10;wQTHU7qy1S/Onx3KSW8XFipYLCpjkVCpZefKTdv3bcV/yW+1hZ5zWRZNLstQvLd/TSWdpf3jXCyy&#10;VHBFR3YU5xqnJPh4fCzf3eYuLIDIkDgcIcPHX8zy/wB8p+SVsJLnVtQ0+yns0lmWBYTGI4ZYoahJ&#10;4yVUN6jes54N/uz40+JZMIY9Ej1bUbq3WaQWVsXZS5DMtRsojBLk7cfs82+1wzNyZI8NgKICVlkt&#10;xeta20bypzlcqnGOvEk9TyPwpt/O3H9jnhz5S0O/sNcgvY0SV4XImEgLCQcSea1Fah2+EqOXL/ZZ&#10;iaggwMpekcP1fS5GCHBZrhilfnCOyv8Ay1fWFzcS2sV3CY2lhKh15U+E8jxow+F+Xw8OXxZ2CfT7&#10;xpfrNtQNIqjgDsp4/bCbdM4s6scJgTLr6v4f9k4up45SHBJ82aT5j8vvGdE1keqto7kSshWeasil&#10;rczR8yqvT43/AGV+FXw70c3otaXEa85TT9nkqdAWp+0xzQ6oxlOwTUW0Dh2vdAeY7fRNNDW+iSKi&#10;yfamQSMs0xl5PHGx39K3RkEbui8/if4+SvhhOwtrV5OQRVBPImg+85iw9cwGcRaWWenzXAS2hSSW&#10;7kcmQRLykK96UJJO7fDTOcSzrqd499HtcKxiMg7Dnx41U+A8eLft8M7TGDhgIHcF2WKPCHudjpsP&#10;lvRE0eeJH08oLn6owDFmVFczBJRyYBzzdSjzRsvGH6xwwTp19eR3/wBaH+jyyOqvaUPpGM7EuePE&#10;UHJmoeLyemvqcftYuow45Y+E9P4v40TFiil/mHTEfRYtN9I6lZw280iakroLpZkDP6USBnd/U/dp&#10;Enpq0Nt68jo8qrwPLuy0/VJFSKT00gJaaBPgV2k6k7K3Y8XH+vmpx5J4geK+KX+8/wCkmETTGbTV&#10;db8uW5uXtknt54kis9VJ9SS3jjoojSjOgETcFmgZeLcfQf4WxGC+1GCeRJojJZLGqxQNQEEVDsT8&#10;XwKOC/DzyeXBGe8TUyz4OoTBtL0W4trSWK6SLUGuJJpdTgLyf3tWjiA/dN6sjCaTnIsXwr9vky4p&#10;Po9lcBLzS/hAbl6TAqrEsCwK7fR/lZDDqpw9E0RnWxaPmfUdOM2ma+7XErRmOSdXSSWNRG3pujqH&#10;fiPh9Qf765yfak+OMG2k/SRN2nBloX5AkJ8akAbcX9Tp8RVuXD+8+3m7jm9AEN20SZudRhGkIthO&#10;slvcesIpYnHqTH03BpQh4fQ/vP3fqR+n6ifuPhiwFqjXElx6UcPpwJ9rnKCrAxFFCkgN9t9/T+BF&#10;X+bMjBGIFy+prN9UZoC+jarNLeC6nnLMskFrJFIvGcSSepGC4U+nHVfX5zTSM/7C8MXje5AT0pgz&#10;h4lCyAkGTlzrsEJ+FuZ5L/kJ9vIZBGV8X6GY81GdNPpKsto6Rvb3RkmtXWMxWwi9JgWZnVGWSNYV&#10;WKVm9SNZpF4RfAa/ptORsr6jxVKmZwtQT1ADcqJT+Zv+Nc1x0VXOKAEmXytcPFFqelu0EvwSCxt2&#10;f02VejO8Yi5Ssf8Afa8f+BeTD3Q5RAskUbO8QPJY2BDL0FASaca9s1mtxkkd7HIGKeZ41vWiv7lY&#10;ILp1EJuYmV45uJdwXVY/U5tG32v9jxXj8R4WMiK5HOJuopUjtmurhJA5tQY5HyEqrJyjlqEVTsnF&#10;etNjuW+L7fD/AIXCzUPLlpeoZID6bqCyqw+EsRQGhpv4ZlYe0Jw2k2DIRzZFo3mu90q4ME5+sRMV&#10;jlao9VYw/IhHUMWVmYs6fFy/ycitvp2qafePK49GGMK0vE8qjlykHxBVLGn2h8XH/KzeSz4ssf6T&#10;ZKizHU9a0XXNIitbc/Wrq5aSO0Z19NUcxhIXKqZXRFL8VjkDK8v2v3SNxkGn+aYbxA1yrW5HEBZA&#10;UqWAag5BCfhI7ZqsnZ5h9O7WcdMS1XyNc6eyw28x1OIB25QqCVEZK1kCF1QB1ZeuDdTsIL+yYxgK&#10;24WRdmFf8pSMp02SWLJuSiMqO6A0fzE+nXS+tEZkLr+5KKQwH86Op+1tXl+z/lKuQCW1vbDUPq0c&#10;QihSQvVVdfg5qoq5oDUM7bs//C500csMkL6uQSC9VgvtL1TR47q4uPrV1Lb+kRI8cn74RNIxWFB8&#10;LIyIu0UP2vs/FmF0rS+gwZmZuLsVZaICYgS7U5/aryDfs5LglEWFBXCwUQm6iPprAhkjRWVuUziO&#10;5ZUjUt6P90q+lwVP3v7fLNNZSyzRwLCvJmVy3InZQWah4oKMV4Kf+asGLJQsoNro9Yt7e0mvZLx1&#10;jhRoeCp+3IUROSK00nKMP6jr8P2/8jll2F9f2kSFfRUsShhWX7TKrHiFYb7cGDL/ALHI5hCTE0h9&#10;a0bSdUuWjuTc0jCzLctBT01aWMVMsZTitVmjkjccuPqNL9jDqz8wXQuXktwxgjZmnJ7lhsqb/GKL&#10;9o/ZzCzaCFUeaPDBG7Gr7yhbfULa2vmVb2WOCHTvTBBSOFl5SzVSkD8pKNGvL1Ph4rHJguddL1or&#10;NYyi31BeW7ABjt47/D8Qb4f9lmLA5MB9fqh/RQNuaFtxq3laOSx1a0kvNEk4cyG5wJVqk8S2zfAy&#10;cn+zw5R8cjj6dc6dVZlYTWypBbMvxhRsOShqRovw0T/m74trjyRybR5FlVDZl8OpaZqqI1i0X1PU&#10;JJLy+hJFuz0TeJvSBmlb4g0pbl/Iv2eMYdpWheCeSaSW5mULGpRXijQSovJuPIs9ZNt/2uTfzZYf&#10;5o+leRRBjile7tIraO10+Ji8xSR0nuJWgkJRahfRhCxfFsvL02XjjoULuZ5peIdUWiEUZKE7VHIL&#10;yReP+t/wMqIFRZql1IAYba3tvUaF5pvUlVi0U5KqAeJ4M/pzS+p8X7H+S3NFWhNw89xGoZamcqCX&#10;JkAUgcuFBybjX9r/AIXJyJOxSZK7xTxadb2enyHi3px2SSMohVYSzglkEpZjFHyoeSr/AJP28el5&#10;cTwx9I1VFDlm4r8VDtz5fHtyXkv/ACc+ERAgfNjSnNpNlb3MzcWmmkkdo2SLk4pUfEYRGREOXptR&#10;+b/Z/wB0/HVmY7C2knhjd+Xoq7/BQgcFKl6Vcsp+Lj8H+UmCfrNFElHWIZdVv7axuHhXibiRFZZn&#10;YSjm8UvohgkaxsnON5WWTnx9NcWv5munX6zFGw9eOhoGooPP4QKsRyFVPL9vIRxAWgKWiWEWn2hj&#10;0+eXgLSU0ctGxlCiNGkZgEWQR8UYekzJ6H2uWIPcVuoni5Jb0lJUoyMoJoAqFUJVUo5bjx9ThlkB&#10;wxo87ZIqC2llsbiOcK10hgCSeqrLK6KprJLylVDJN6kHDnz9Hn/MuXGk1xKVLiQhOVzJGWSnHbiW&#10;AOxX7Ko3xq/+yxMgD5qC6W40+1tgDC9srzpHp8M6rIZHchxIkTkfEsjLyeZF9KSP4vs8cYLo80hM&#10;YTiEjgiVuZVm4jlUhKcZONahn/ycBjtxH5LRKs1k0cEtw0pcMZJr65ZQiyRoXYpSsrMDEzenxZEX&#10;jxZv2MQkmiu3NuqytbjqFRlqC3MF6FRyC/Z5Mv7fw5kiAiATukgHnuiYreezRbuV4RqEgr8cgZQy&#10;oIiIiVkZEZ/t8Ukb7C8+K5UtvbyzI9wTLcIHUN6lEjckOoolftBmL/H/AK3Nskc0hHYrVbrbV7uH&#10;kLGOO2sKxOyegRNMiIY3I5lOPDjEkf7r9n4UWPjjpBALY+tEsVq3H6rGzAyzNHx4ox5lq/D+1+1l&#10;Xib87tbC2GaY3axwTPcahESL6QoyQ26y+oTLGGRVI+Lszc0Rfi/axs87u0KlTLzCo8hJPcuQoJKc&#10;FCMq/s/7H7VuMUL6JCvZ2UFus5j42yiSSZIEQLUleJaTiqyerI0iyP8A7sZv8v7KP+kIwSvpxQkz&#10;cRxdDKWDCp4MtOXFvtr8Pw5MyrdiYqskFjcKXCl5bsC3d25xv6KqwI4l0k+wZFTiv2/3n+VhzoX1&#10;yCWaQXaCS2cy3txUBnQpz/bDnjGXj+FfS/40zC1uaJAEh6JtUohhvm7TNO1GGygGnTukienpdqQf&#10;q9rLFKY1ICGL99Mok+Jmn/1OHJmNfL/mKx1GMfvUX1f3lwR8QqduJYg9ffi3w5javQkVKI3/AJsa&#10;ceXuYh528na7oZd44ZtQhhjFtpcrNWRSBy9ZYojHxaKQCoVHR/V5f5OO1CF0eQWZWa5mT4YGPE1q&#10;QWD0Yld0olPs5GE53cxwtGXCZbh2gXWnXcFu9zzt9G0yQepqgQiMkfEIHtiVCS09X1LiP7cvpp+x&#10;HiVxZTSGW0nf056CRlV+LKJNlaoNeqtx2/ZzOxamExcTxfj+m4PhkbF0Wr2OjyWl/a23rWhH1VV9&#10;JJVk9CpKqg6fDIjN6kvw+oi40aXIkELysZKAUkerSLXlQ1/bry+y2Rjq6JMNi3wJHVXj812z6xe2&#10;VrEbNeZPow0W1n4JEZI+Khlt3j9P+8iZ45PtMj/DiCL+i1kuA7PLIardkH7JNQFAU7qK7fax4455&#10;cEtv50HJx5rTpml8zG3tnhRbK0LJJpfwg+qicGMjOysEbknxr8PFv2/s4Xm6jk1CK4vGeeWWRrcz&#10;KGZhCWNVQCrA1Pxf9c5kSjwgxhER/H+c2GzyAKefoU2eh3NrpEMFhDbwJeratwAN4EXjJMSY0ZQE&#10;+Gv22j5M32sq/tY9Yvha2bzraApbvFMzrC7ApMwqNxt+7an7fw/ayWmkI4jLIOOXd/xDMSFckLp9&#10;9F5a0a81HWIbX67GZLtLizhh+uLCVa3jmIHwSM9fUX7K+jJ/Kr5DdY8jpPLdTadwjCSLFBCG5I5p&#10;x+FjXuD/AMbZiavsyJAOPnL+c05dJGf082bad5ji+q2a3nrC4ntjdSmSIxtGooSJUH2HAdRw/myG&#10;3NndWrtFPG8LqSHSReJB+RzQ5MMoHd1mTFKJop3FLFLGskTrJG4DI6kFSD0IIwK8ew35eAH68rNF&#10;iJdy7GK8ikurEeLDrT3HcZAxIbYyHxdgiO7R6CUcC3Rx9kn+GRZ33uxbgyHbce+Su1It2ZlilUo4&#10;+E0qPllkMko7xa5RvY7uwO0d1A3JCZo+8bdR/qnNhCWDLGpDgn/R+n8f5rjyxSG8T/muy43guFqn&#10;wv3Q7EfQcxs+jni5i4dJNkM4Jo83Y4syGj7jxzELfZDsRls45CZIT6cnUkdD/rL3xBpBo+92BzI8&#10;ZVJ14MfssPsn5H+ByyMmuWPvdiuxXc9T298nxWWkxditvd3FtIk1vI0cq7q6Eg1+YyYNm7YEAm2n&#10;RXUo4DIwoykVBB7EZJoPN0WpPFFradGRDeRjiwjqK8lUUfambjQ9qSxbEmW34+pzcOuyQFSPiRQC&#10;6c9jDMdMABIkkS1kJ9MytVhRviaNS/2uIZfi+xguZLzT7+W405jPYEGVJ0+yQIwgNV+FT0B5JnRY&#10;M0M0Nv8AOc/IIZhcF8Lx3doiXkQinkAEtu9CQ3UqNzy6bFTkqlurBmtY39SxuZyzKyglQo4gEORx&#10;cb1Zj+1mAMc4yJj/AAuJm0fDG6Y5Bba1CL4M8Oq20EahUYhXeT42kVlQfuiDwWNAv93/ADvhumlX&#10;pR3dRqMSs7irCvBQRSh6ksRmEdYInf083EGOcOTHJvMmjq1vbRzHy/dXEcMRiSMUE0pWTkSKhFWN&#10;X/l/vP5sKfqiyIv1F1Cxs6y20vMIGBpRDSorT/ZZYMwJuXqixxZwZEH0yH+lZSbqa3lc6hGSZQgt&#10;7y3CGQoR1lFaHhX+T4fibEjp9lPbyzvH6F7EqQuwZhUdS7Kah+h3X9nMLU6fiNwcoCMzRG/4/HqV&#10;YdSu7bVIoPVkurK79WeJiilUpxCwq6ceH2gy+qP9niE0aK0VrCC6Sgsr8eUL9+Qevw0Hxfy5gHDK&#10;yZenhRPBtsE1guw6NKxAZTR0/wB2R7fZZRWprm+oxpJyW4ZzGn91Ti1SK0RxsRs3+TlFkOKYb9yq&#10;tw7L8UYAZqctyKA0qwIFMYqm9mlRR6RRqF9lUnqeSEkD/jIv2vhwgbWxJ6OLfV1XqwI+zuxp7N3+&#10;RwKtrNb1SFuMNf3lvyHFqUA4OKH8VxiWMgOisSrkMRvT4WpuK+xy/rkTSxpLDzZaqSF/eKd+/Rl9&#10;zkgp2a9IgsyMRy3oT8P9n0Yi9pNGnK3NIhsqOpKsD1NRy4E145Pfn1Rd+TZdCwQ9fY0NRvTtlerN&#10;6yRzRBiDwEbGsi9Pst+106k4CQB5oqmwAV5I1B1qOhy45Lsj6xD++t4axyOf7z4jVywH94afDy+z&#10;9rJWBsg7rSI6+mahmowXfj8NAKHoO22Co9Ttriy9MpHDxZRwBBj5NQkHl0YN8IxPO0DZSS2kjm5l&#10;zICN2b7QpsOlMAyBQ/pDlNEnFY42+JiTvyVh1Ar2/wCGwgWpNIhdhyNATuxGw+muVbXTW8TrbMJA&#10;3wuStXAI/bXvTCGJDUkSSU5g/CarvTceBGKpd2U6nlUAooYE/uuQJOzU5B/2f5csMr2QLW+nKrVr&#10;UVJB777UPtj2CCOVK+qIiq1dwHQgB6r/ADewGVEEJjK3Aksp3WpJ2Gx69fDApR05yxylEiQVmX7Q&#10;BatPTHz+J8nw7IIXkjZWFeR6dRiMko+OKVvTlPxRjrESRU1/lwgryXUIIIFR38crl6SBONQi1Afs&#10;5FP3fGnc4SSx4S6lfavh/HGNMpDpEWASlG2VhXYA0+103pguk2759cZGIVhHKgdmLcGrw+I9Ntxh&#10;JBUAN719sEwT3EDrDwEsaqXdOQJPLqQT12pj3pG261lB36HpX5YmRBKvJB6c4ZiZ4x8QBNd12rlZ&#10;v7GQNt03Ph4Y36zc+mY7j4g9UM0Sgq/7IVlO3f8A1sSTTKt3cRXFksXSOsfEOfsxcj6JNezDdTQ9&#10;8OyC0Wp8vx+7FJSQ8cYX05V2kQV5KTvXl0bKuqkbOU1FRuD0ODHVDbSNOvqx7/B7kftKPsbbcsZH&#10;e2ItZ+0FGzU679Pn3xssc0NvEbd+SkjjG5qAdqcCB8PTCDZWJ2bHEs1QK9CaUqPfE2KOI4+NJE4m&#10;UmgkJAr4Co74I87ZcRpsdzWoNaeGVfIPheCIcEQJI4O7MVP7Jqadq4etp4tmouQqHNSSSo8BXbfE&#10;EgdSFQIzkcvSJNCaFiQy/Z/ya4SAxq+a8tQb7DxxkzvIyQyxGRi3ADjycbVYnsU7fEcQg2DThQbj&#10;p+GKQrOoZigltlqWQAkCgJ3FR6ZP7WS2pFVsGiVqN6Mdh75SrA/P6szCUL+9tzUUpvRXP2vHAbHN&#10;Qe9wLVPICgPwtXrt3FNsZLcxXR/0suroKPLT96AOg4/tAYYx6pia2LQTgpESjxC9BU7+GBeFz6Ze&#10;n+jdPVqtePKvLx9TG2VRv+iuqK07+Gf/0JnpWrxXEIaq04qVEh4sQRWpRviVf9bMTWaYxOwL1cqK&#10;dal5bnspmMrPVncymIckVgxCxiRBweXj/KP8nDH6wp5ODUD7P+3mB4NsaQSyywskNAuwDAN0Ph0X&#10;entgZ7dZCZCPiP8An2zIjMw5M+JXGou/K0LUi703FRToG/lxKS3UIfq7fGNqgdT9OPikndFphZym&#10;Mw/XlDQtuA53VTufs/FUj4eVfhXFLK6Y1WcCN+gFRvTKs8O5Jiun0yBD6to73ELLyMnFvhqRtTbZ&#10;Til6FSGSVFqw3BGx+QyrHI8QCBdrtNgaVja3BpA/w8DQxihBZnG1RstMIDptjqzE3an1yCfAgDYd&#10;xmyjnOL6UyjHoyG51XVfL0KHTpVFiJFUtQurcvic9Gpy3+LAEP1rSrr6tX0bVQWLqfh2NSaggKoz&#10;PkceWHER6ljkH8SPnez12wN4P391I3prDIAHAZQqgKVdndvtbMv2m/lyWW09tfQngC0SgfG4Kg1H&#10;vmknGWM7/UxlY3LAdRsbvTLsyspSRmbiqlC6lSRx+Emi0/a/a/4ZijUrGe1YS2cpjjjJZkBAX5AD&#10;iTX/AFsz8GSM9pi/hxMonqWQaFrCXIaG/jSW6ulSFJqss5oKc2Ys4VUHNto/tN8OR3VNNn1dlkLO&#10;QxXmvxgMOQKoAaU3X4s3umzw04Njb/N/WwnDe2T6NqdhoCG1b06oHeOQlCwKA+pM7pyG4f4Vb/Vy&#10;MXVuQ31WeaV44+SSRsqqhcvVY40KkOArekz+nIn+yzc6ciuOhZ/0zWIgn7mWWc4lV7iCOIGYBoZh&#10;Vm9PiKvI4PQ/bVfURmwTJIsREFtL8TkoWQFF5oq/ukMbNsKmpov+x/YTDi9R2DLitShV7oNJeWwE&#10;Me8as3qNwZnHquksaUaiig5P9pv+egFbO2EYhuJnEplIVRyeNR6bRheKcH5NyqzsUT9hXzJ8ShsN&#10;l4hsAEXNc3xn9aCBHh9IcQ3wSFi3IszmqqgA+yFd8MIr24tJIkgkaJImAjiiaoChmYsaDiCR9r+X&#10;NfkxDIDY4jL6mXioWTTLK8ime6gjle4WkskiAVPFVVQT8ZUfs1yUab5ylKM9wpES8uJYEgIgqWO3&#10;H7JXNHqOyNrFBsibYRrP5d2qsqWspErFDIFALGSVuKIteT8OQZm+yiL8XwrkhjvLS8G1UZaEq54i&#10;lBuQprv75pzhnj5qNmIz2F9YSrGx9VJS1biJC26s1UR5F48lp8Xp8sKdatPUgYQKC6vyDKzKPkWU&#10;5l6PMIzHET8uL8f6VhMbMm8t3hSaJ7llELRCMo6xmQ7D41R0qdwuc/a2vFn+qqUtbCWVv3KSyEyk&#10;KruPgBlkd0qwT1E/1f2s7qBiYgn1S/h+mX/TT0NMf6X0/wAx6C8toIPrTq13eRKKSyCNTFV2VWAc&#10;rHGsZ5BnVeXH+fLsw63cdZJYnB9K3VTEWWORCyg1WB4OKorfu29T/Kb7WTyQ44fztj/nJMut7u1B&#10;Em05+UUNzE3qNcK3qBH4niymglEqVZl4OvD/ACfh45V2waUuiRrZRg/vWX92GYli1f3nqPXj9ofE&#10;37X7WVYsYiOVyn/C446kq9qvpQCOR2e7l4t6XMCQqKDZR6fBftbD7P8AwuB5JmnZmiP7sERwrdFg&#10;VaSpAFuvxAxfZ5cIlVGZ+LrmZCA5SH/Ff71ugNvkqW8fpKnJOEpq0skKij8afEZG/wB+U7sz/wCX&#10;8OGj2lxJM8xYcWjeCD1OC8EqCxVA0xC8ERW58F/yfjzAnqI7RHP4y/2TXknxdfV9SVpe2wpFJGVl&#10;hkSaX0g7h2dfhBkZIVd/Uc8QnNvsv8HH4AMd2yQSKsshuZ5CLRJeNQFXc0qj8mDsrNx/dr9hv2cy&#10;o4zKpcoRTw7bc/qkjpbMy3cLPFCIYow0rpyqWLA8R8BXgnBHC8/3jfbRePxDra21OacRxQySXIQl&#10;WjKJxJiAEYdi0kSfE37P+y4r8dGfNARMpGxFnDeRrol+paho9paG4vJ4orNW3WUM6yUlJL+mgCzS&#10;MVB+Hl/Nx+PBGpx21oINPEpRWjf1QnovH6zBj8JKoxeMGiBDHw/b/mzC0ZnmJl3T9H/SPD/sv9kp&#10;okj+EILRPrmp+vrLxt6vqhbBZVmtphbIUHFwryUjleJndmD+svH4G+BMu2Ed1p3pMhs7JFVrZTEJ&#10;JvSZgaFixC8/hYr9rj8X+Vh1hHHZ9eQeZ/Hp/qssnEeexH8Dc5urbVIbuAi91GUmK+AuDBbiaOM1&#10;ITgTL6fxRhuSortx/vPhVCSSKG3WFI1kkmo0cQPKhqA1QvKiilZHIRV/4bLIicqo8MUAjkEwUzS3&#10;zSvJJFFFWOWThwrtVKFgpb7dI1Uycm5c+PHhgG/1W3itFjExvdSaQqSXcepJGsgU1DcBEG40iROO&#10;ZsI5OIy+mI8o+pqnk+kxX2GlXSXvqxJ9U08x8oouMQ4FzGz1Xh6nqyUf1ZHlf/guWCfLmmWkTz6j&#10;dlJnJZqtwHqOP2KfbovFa/5OYvamcgAQPT1f0VxVGN9UP5p1K8ZoNI04Sx3FyAJJ443YQQseJkL7&#10;R8mFUjVm5cviX7DZerX0tzM+nLzHqMGvjAXLcAB+7ISKRwv7xf3a8Wbj9tPtZj6LT+F+8l0TGuKv&#10;4Y+cvU6y060t7aC/LK8VsKWay8AtSw5PyaQI0rcGb1q/t/tYZTiFzLagvGPU9AQRiqABS70Zg3Kg&#10;X943xLzbj/eZTOwYzI4j/O+pJMTvzSzTrhxFaXgZbkTQ/Wn1C4UxuzFgkRZVCcefq0t14o3px/C3&#10;DCTUL03iIILhIrfmSH9dAkVNm5bSK7OKbSNyZ3X7ObXTYOE7jeR9TSPUbT3T7FbHlNIjT3R4xzSi&#10;E+pICfgC04cEjLfspxVF+L+fEYr1726tZFcpawoTBJISfTRlqGL1DCaQH/dfof5TN9nNhOI4bPNy&#10;IAE77f8AEoj9GxQW9yZIo5bi7Km69KNV9Uj4OJUhqxqNv3nq/Dyw0t7SzgguJkZKQvJHCAHkLSlP&#10;gAkcnwKUVv3nLl+1mBkykzjCgP8AiGN8q+r+FKrrUr6W9sbFYnMk0UVxOzuiMkAlVJGaFSrV+IPy&#10;ZeKcW48uHBg1J4p4JL0/7kZon+tTKvOWjutULoH9P4CyfDw+zlsd4+naEf8AdM4R4Tv/AJyKtIrI&#10;2bQWERGnWzxrZRkenEpRdiFYxeqgkCyfF6nPl8LN+yMiUC8ENuqhlLKJ3SkpNRwX1GJL/ERyarfy&#10;8f2cxc2TijxT5/0fx6mAN7dUNKa6e15es3Fo0MsKyv6Pp8KyPwoAnwBiq8V/1/28T1C3mlDWjN61&#10;vF+/u5mJdWLPRgpYVLfCywL9n/gUw6UUOIp4b90XaVcWiLHeRQfVbi5Vbexs2QI6Iq815op+EAOH&#10;m/k+z9r4csSpBd+k4DOBwaP45SkaheMankoVB/uz9lm/my3KOMbbcP4/2LVOXEva2a8sxcW7elG5&#10;EiSDhAHlYkNOwKOS5/3WrfF/qN9nX3o2aFo1he8vHNHYdWqCalSDRVXmWb9r/JyrCTklZ+mP1/0p&#10;NU5VsCssjPezhS80FnZhf3SgbpwI6Mh+J25R8I/91f8AFmACRcT21up9OKWehnnYFeXAOZE3Y+oP&#10;918uK8l/1c2IBiJE/U24YEk2mdxJLaW11c+iJ544x6cEQIJXkQiMQpondzxbivLD+1sY4CLiRAkf&#10;JZXWVy/FYeSAHm0nQH7Xw/F+x/LptZklkJhA3JZ5a2BYpfap9YEtjDPLcXHGS0jmhiaPlLdhJxxM&#10;YhUdPiHxfB/eT+py9QHrd7bX6OXHFUX1EtxQHiWjahYtGimT4uVTyXjmd2dpZYhvcjfl+tYEcyj/&#10;ACrot7oqIlPrE0pSO7vt1DsiypUI3qSFYQsax04o/qcsL7GzivxNqUyW3+ipbwJBEQ/+jQVoUkpy&#10;9SSRPh4u/wAP2st1EzA1X1fxW3z9PqNXMoq4uX0i5tdMh+sOdUkvJYr2RWkC3EziRQ6KQFhjSR/h&#10;YRr+7Xj+1hzI9nbX7X10vpaZbxKsUC/EplVG5LTZU4U+zTmzf5OYWWMuA48Z/eHq0cHCSTvIpIsW&#10;ty6QNIsZ459buZmku71v3Mq2rTqVelGZ+aNTmrcF+L42lyN3EEeoaVqVxbWgtvrNZYywjWeSXnze&#10;RCOBHEHk32v+D+LJ4cfCK+qTVPHIACubJoA2n3WmWLSySCKsTGEOsCR8CkSShjLUswXgSytz/a/3&#10;XhnZeV7W3MEyvNptw0hNrGhFw3OpUTvVa8uHL7fJY/U/my06kCPCY8Q/ot854oz4a3r6Y/wpTqPm&#10;l7hby0W2g1azgSQalIzG1jCEV9JC3qJKx5cT8acuOdB8v6bp9uKXEdXWjfW2oeZUD4uW2++ch2rr&#10;s07EZXH6eBGfNQocni/5g+ate1J4lsbuWGGUcH0hFdWiSRn4KY1/4wtty5fZ/ZyS6fFwmMtQYuqU&#10;aoaoHz48SCOOcvnnx7DZqiBEMSunFhpVvFeIsmpzx1lZ04PApd2AO37xpkdH9RjyVfg+xwwSGUu7&#10;hQCf4ZWYUAFASeO+lkdRI5MUTF4oR0DMN+Phyp2wkvtcaG+Nu4LwEAPH3A35MB1YGqjbNjp9DxQ4&#10;hzc3Hi2t6Dp3lFdQ0SK85+hfsZZEnjP7uQkKY4i1eMUkYSRw7snwr8f80ZZJpGnakUn0x1iktZQZ&#10;dxyXkKNwB/yWNP2czxq54pcOTfb0tvER9Sbx+YfM3l+ymt/MsBvbXUbUizEnxKzoaxmYJR5AHRfU&#10;5FpmT7Hxt8YSa2dA1rJGkUjsYLaI/Fxi2UEBttlLHh+1+zx5tk4ZIyHFeyQLCb29zIs31+1eae1h&#10;hXUtSvw4gjubo83aOQxglfjSFDMnxp8Prc47aJZGwkwmOG3TnAPhSdErJGSDV6sSeXKv7v0+Xxf6&#10;2DNHiFy5sqtFOXuJZr68uGgvWJe706aZUtpuBBSLiiohj9PgPrfr8eMaMyfZw4XVbWUG2vavAwo9&#10;wBxKkMEFaUZW5b8vhzXy0squHNgYkcmNnRNVs7kahpQjgmapi00P63qRtE87tGSpieNV4x+lym5f&#10;t/E6xY8WF3E/r2U7Tw9PTopPEn4dz14+PL7OROYXwzFFeIdVOPWdGv7JodS09bK4gk9Q3RaSOjhe&#10;U7ekvxI8pH9yIfikb+8T/dY6extL/Tzby05MCAUNSCKqdwexGY8M8seTih9LESo7JfY6le6Nq63L&#10;lo7lmR4+SKgdCRKofkFK81deVVXmjfF+0uEF55dbTYoEo0llBvPI7tsgqenf7R+FWXjmyxa2OW+8&#10;sxKyyvS/OU+rXV9UR2+s3aEafHBClHnlCkfEWcD+7j+OVG5cnX4eOAb2OO0R7mKWS49XnJFEi/ZY&#10;KjqKItfiNX5v8S/Y/lzLwznKQj3JBPJMNLnn1KR7G9soLJYhDbTSzvsY2aaCahdyoVUUQrDH8EvJ&#10;5fg+LjHeTOfWkLORCGJkeigxu1SXZqj+T+85N6f7ObOPCBRZ1XNnHppaxtbxcbeJroxhLeLmQsyK&#10;BxjSLieRb1ZGaJoovU+08a8sOl1OWwY26rJJKAstxLEjM6eoztT4fUb4mXiu38zc8wfy4yAljVsQ&#10;n0ay1Ro7yS6ht7JQ1vY6bNMiwTLbpHGJChEKVSNvUkVG9NuEUfpfA+SjSPMEbuLac0mGxFT22Ndg&#10;Aa/s5pNVoSNwGuUGI695QmjjN/YEtpbVeNhTZXPNPTHJjInGhZ/s/DxXlx54fxyxuKxGtfAZq5QI&#10;5sCGNTJIlIpzunJaFiKGlR1PIU2pjri3int2jdRQg12yOPIYzBCAd1ttcXFq/wC5JjuA4JmWlRSm&#10;23yX/gchet6HJa1ljQycyQZySCkRKlk3r9rjQbfy/tZ0Gl1cZn1GnIErekeVvM8OorHbvIkUsCgr&#10;acFYS3ADBZkChTwVn5yHl9nlx/dcsDaLqM2kxJ6j/uAWIhry/d8lCUC1Vdug5L/zTfrMMcvIKYAq&#10;vmHQLLzHfXItbcrfkRLJdiMxxm4RJTKGaUK8/wBng7cZGXjH9j9uSXFppuuR81CrJUF+lSQOlev3&#10;ZqYyyaU10YCRiWJafrWveXbr0SHeMo4g9RmjChiRyVPs/FWv7xfhyH6ppV3p96zJAB6h5Ry0LKAo&#10;NNj0bmen+vJm+02qhkjRO7aDY2eh6FrllrWlojXB5wAxXlt6gjarEciWQNyj9JWb/ff2IeX8gOzk&#10;mF1I0l2ZuKEF3+FRRa1QKvxFqcv+enw5dlAEQAp2CYX9rbrp6CHT/S5zIfQh4SSMSwj/AHjO68VT&#10;kftf74+1+zj5YeNsklurCN+J5O/pEH7Kfu6cuW26lft/DjGYEiCkEVup2N8Z7v0r50+sqGpFFEZx&#10;Qn1Jx6xPH0xzVUNeXpfvFXGNNPFzVUdIoxWU70YlWYKp/a/kY8/s/wAi/bt4IzNyHJSO9ViigmKh&#10;p4Z552U28Z4hlVZER5WBHwnkPVSMQqvrfbaR/ij0Xrxwep9YkhmkXhGD1HVi5Tk3plY+HpoePH+X&#10;4myE+AyogMQpfuru9eNbWK6sI3M0zHZOZCRrBG/pxi4SSYTPPN++/ecfj+BPTOLPVrXU4rfT9ajV&#10;pn4+hKqMSGWgDNSvH4qceX/A5rc2nliueIseXJj+oeXb/wAv3t1q/lmVlsIVdr21mdVj4UJKR14h&#10;+KD4gPsfsSSM3wgNX0e5sZyZ/wB9BWloAD6YJ4kM9F4jg6ct/wBr4v8AVycGrxzF/wAbMURac+Xd&#10;estbtV+rILW7FH1AM6ST8Iy44xjk0p9VJGWo+LgzInxfaCyWsdxLKkv7yWUoojLJsCrK5UCicQg/&#10;a/4XlmUZkJukVDetp9lbywKYbGBZ3dhFMxYmRGjEnMPMZJJXZm4ftf799Pli8osIOKcRFbSS+pQD&#10;nzLOFjkO2yigb4kykGUt0HvQdqusXCvcO4u9ShgWB1A9L0SkRkmiWjEmVuZT4JlT/iGMKtPI1xJz&#10;4VYguAjgelQUXc9P+JZOMwD5pvvRkPp2lpFY2ywpIeB9OFzJFU3PJyZPh+03+S3Jk4cv5kGjdbKG&#10;OP1VeHflwLBnWoUliFqF5N9kftc/8nJwu7Kd0SrxSarNNKbaZZlMTK0qoyRy8DIqopejSlEdvUb9&#10;hI/+LFENDaKIvVcvIkUkMdaF6GleTVVl+Piz7/8ACrkDOXFs1yG9pcPr8jTSWtvHD6txbXdxMpYK&#10;dhURqUlSUeivCJeH2l5fu5WTBEFyWANnKHhdXX1gQSG3qzMxLNxry/1sTE2Sf5yxJCX3Wn2ot1j1&#10;W1MFxavbmO1oQjIGjCxRxRBYo+fAwqqhlSJmkdY+brgKEFdOF1K7xw2/pyv1LPsI+P7p6V5B1+H4&#10;eP8APhNmdDkniTK+vIW1ddNhhjfUtSM1pCOKgQqitdGRvViJYem8EjL/AL+k+JkbE0gkgAjDc24h&#10;KOVJdizFi7Vr0Xm1W9T/AIll31AhlaOF1HMFf0fRhB9QSR+pSJFijVBFGyfa5SeknGP0eCs/95yj&#10;yo0QAhpOR6Io+zUchzCgjfkV4/62M5DoytWuJJzIjpCIhxJlkYKJACY29EswaiNGJPUYf775LgeR&#10;rczxrBAFVlXgiqX4xv1PSlSpVf5mX/ZZKANKETbx3KWkjXl2ZmjZ+c7ssStLEAAPZQ6vJ/LG/wBn&#10;7K4jJLd29JQ59RZfU3VQaryD8TQH4+I5MB8P21ycYxUgKzWen30clsyhraWA27pyLoVbgVEisWQ8&#10;eZ4o3LmvwNyxjRkP6sss0WxK0PBn2Z0VefFYxwWUoG/4r/afJiQukLTdx+ksFvBBcCRijKR6oTos&#10;hk9P1DI3qtCkv+tI/wBmPFAgAaa6aSSSGNXSHg7DmrEihanLcvHG37fH4ftplcjvstAFZ9YqyR2k&#10;EccU80kU8vqRq6qUINFXk1T6cUsi8eSK/wAa/BJwE2d/cWt1LOsoLSSiSeHiW57sgHwrXgpK/F/N&#10;H/wUJxEwI/whBigdW8uWN/p1vZuki+hbG3trxGRHiRlR3+03wNII+LKvH93Iv2f91r3N8s0As72y&#10;hh0mACRm5RoR6W/D0aS7KtX/ANjkDgr6Znj/AM7/AKRYESHJLLbQG0+9bVdP1Ce91SeJ4SkiPOjP&#10;cMP3nrj6ual40j5KyxRL/uuNPsGkOrWyJG90iW0dw0lEqTKzI6oCCTslDyX/ACeP2MgMeQ/0z/Sa&#10;wN75sWvvKOoTajNFo13c3V3pyQxP6yxrZxwSwyzPRI14yySSxpHK1H+N5OXrfsXJNIlhHqEQe8jY&#10;hXLpxnKRhvTqx4/t8t2+Hi2QhAcfDtE7/S1ThE/0Spw2Vtea7faFcRxaNeW0YMfoyFrIy3bKbhEj&#10;Jdfji9JVSMc/Vj/Z48FMo761uIGWD960YDNzb4VqKKrcSW61+yrLmNIzhPfYd7iHHTFpPJOp2F3F&#10;cXf+htcu8SxW0KmaUI/OWWN5UEca+nw9P15Ipfi/l+0CvI0UqYKlXZ+cYqUbYsaj7/8AZZnRiD6i&#10;KP8AParATny5qV6I5rXVXANtDbGB2KpcQFykKhHYKoUSFOXJuCxL9nAOo3MSwkwRFpIQGMC/E8YD&#10;EVCitf8AiX+TkoRycQ4z/n/0W3HkPSrZVoFsv1l3ubmlteUQXsqhIbp3iEjL6lagdlqqo37D/Fke&#10;niuLesx4y3LsxtYRQ8H4PxPxIfi+N+XL/gc3EMUSKH0D+KP8TfjI+LNIms79Xgo8MEKKLi4NYhIv&#10;JOdHRx8JEaKGX/V54PtNQh07QbhRzl1CIPOoUVXgXH7su44oiIyL8P2OGV5seQ5okf3X0yb9+Jj+&#10;r6Bdah5wtrmdUGjylbb97MUKyCOVklSFGAeRpfUFZBykWX/JXEF0Cz1DQGhkgST02eShNS03Jml4&#10;zVLseVf+acp12DEZixy9KQIkVIIm88zjSvNMUbtJ6V56UbBWkKwxPxSFntiipEhd6M9Vb7XxfBxz&#10;n+o+UtQjt5bu2HrW0bhVAqJHBIVSqsFMi/Gv2f2s02q7LMfVD1RdfPRdYszGrWn1mO1cslxIvIrx&#10;LKpCliruvJENFP2myPywlW4MChBoQRQ16b5qTHvcAxrn9SNxJo6UI2PQ/wBuQILZHIQ7LiuJYSAK&#10;FD+wT8O/ge2VmLMEHk7BcckU1Qh4sOqHqMRfVmD3uxwZl2YVGO5YkHo7GS20cxDoeMi9GHUf1zLw&#10;6qURwy9Uf5v4/wB61SxxPMep2MaZ4yEuVHE/ZlGy/T/KckcEZn93/pPx/wAUwuUObssxGgaPceGY&#10;hsGi2xmC7GsyOpjlUEEUKnocjRvZnxF2BpLSWL4rduaH/dLHoP8AJb+DZYDaDDi5OxscsbnaqOOq&#10;HYj5jCC0GDsf+1v0I3ywGw1kF2D9K1u+02UtbsOLiksTgMjLXoynY5dizyhyNKJSibieFTnt4p04&#10;yDpurAlWU+KsNwckMepW2uSRRJcnS2YpG9oG/wBHZa/GysaFWNBtXOg0HakAfX9Rdji1sZDhn6Zf&#10;0fpl/WQqpNYwO7870qHYy8R6xoaonGNQHpyYbD/Yt9rDvQdQ1SwuzbyX1wgZCTG4Zy4VwaLIQK1Q&#10;9vh+HNjqIY80NgJD+H8U5vgQu6QGs6HpF/HG7WEFw8btwkNFEbMjDkae/wAP83xcv2clY8x+WrvT&#10;f0dpUKvqU0oqHUkICRWVnPw8t60/mzTHs3UcXEZfu67/APeOv1OCIjIAbyYHH5X85ad5pOv65qJO&#10;jWVu7yrBsGCrUQQxKXfjsPiP7Ct/Ngg2enPGILlgbhK/v+jB2P7LClDuNv8AKzFOoIJI5h1eLNKB&#10;4T0VTdeYhcx6jpyk6VclQtkDVTEse/qI4O326sG/YwsuYb7TTcOWa7RwVWZQGoo2+Onw8aVpwGZQ&#10;nDOBGX8TsMOos8/+KT7S7uy1NbL92NNnhcPLayEofUcV4pWjc+XHmr/7HC+G3guRCOUkUrksLJEE&#10;ijkR9h1FEAJ7/wCVlOp7OlDiMPWGRqR/pJu+qT2Ujm5EX1GJQZdSkcREcBT95G1CzNQ044BuZ7f1&#10;pLZY5aRHg8nAxTVqKV4/bH+r8OaiMZgAycfLEx6JvDR0EquGDiqkNyQjxGJx3DQW/wDdL6VOLemC&#10;6MfcNXiQdqrk7F7tdErjDyYkuS1arWgKjbYcafDt+1gh/qk5EaVZkqxeRqFP5RHQFX2OwyZ4ei2F&#10;FPrcZLSFeJoqhF2JPVmr9nATG4siJVZkRWHNSQxLHo0iVrXf7RGDipqq1YiGXYjkeOzUNKH+Vv6Y&#10;8xxXqpNIggkd6K4B+NeuznphJEebGzTgWQ8F+MKN6kVH0DEFiktpxdu7COMsFVKVIbbdf21HzyMC&#10;GVL3o68KVr1r0+/xxyiO5hknmeK1BNWdNw4pUihFeRb4emWgMb3pYzNHxVVaTtTw3pWuOCp6CLSi&#10;ch+6pVKdaxsKENv45OMWJK4157dh1rQ/SMTurcvK0kTPyRQWJA9RfhqFNNnHTpkDGgtujY0AYAGu&#10;1Oh8cDFGDiSVRGUYETpXgxH+/B2oMQKUr/br7Zcc0yMItlD1ehPNNxsVYn4W9slaKdQE179K4IWW&#10;B0aOhWQrX4TV/p7Nz3qcBjaVtGBG+3cHp/mMSpHM7M0bq5FWcUZGWtBzoTTxyygQxJb3B9vDp92I&#10;y2wjapSqHdEZvgpsW4t41pkdgktg1+ffxxNIkekw/eRxbugNJK8tz3L7YCo3cT2+7BEUFvcsvNhG&#10;d2Mg6GvQNsP+BwgJppmKioBb2GU8FecA6AFkFQBRjt8VdumDemJNbNg9/vxt1AQ6tbVjelW49q1A&#10;G/XIcTIcnCvfE0mpEUJKSciQwFYySACz1G2J3pI2dTeuP9GSIsYV4yPs8UhBR19h/wAanBSgDq7Y&#10;/LxxaOdn5W70U8gyxbqBUfsMPs9sHRkS1xAPIdaUJwUiySSirmRQRRj8EqitN/5lHbCAGs20TxU0&#10;FD4dsUZVREkjIcciAiisYA/n3+1lZu9mYAIaqSSpFNuvf6MYiG6kiMj8OXduuw2CNtVfnh5KTbif&#10;TVuK1pvQe+52xhkdJWLEyorcUlQVfw+Je48MkCxpsCqjbjXcjHBw0zPHJ6a9lVdhTepUbCuSu0lw&#10;BCgEVPep/jjJBKFbkCGqT3qKmvwnrka3W92xTsdsSilubeJxHIyBlCvQH1NzXcdGyRCGnjjkK81D&#10;cTyWoBofEYyIwTEL8UADAck2jqT1JJ+E1w+9iSW2LKCftDc+/wBFMouI5lS4UyKahZSeTDelRx+0&#10;uNFk31G23tl+kvL1fWj9KlPV/wArrQr/AL8p7YKPLqm3V9jXwz//0S3zDp2radduSZDIWPOVEVuQ&#10;AHowxilOPLry/wApm/YzpezJYtTAWIy/3T0Pqvfl/unu/lTWNI1OyU27IEVQy2kjlXUkkzzPy+I8&#10;g3wn4l/lb7eHnl7zVHO0cN5/f1+GNKsFFKjk5VUFR/lf6rZidpdkV/dj/Ov/AKSc3jBFfxMY82+S&#10;JbVZ7nTUCWgjPrFgAHYkbBIyZWo25rx+z8S/tZMI5vUTlzVonqtUINKfT9GcnONbfxNZYB9VEFw0&#10;hga2nj4MI5EcPITQg/ZFF/b+L9n+bEJpUhkVYnoCPs9PpO+GMb5so0m9nBPdW0r3MRJVtpG+IgHb&#10;gFC/a2XoV44/4JVBegYbo3vlctinlyX2wktGk9Al0AImQdT4CtOVfauEsvmT0Ln6tcFkjLcVkYfa&#10;qNvlmRHSAjiHNAO7Kk8pvc2DXFmUkkkUGSAOeMdD8QrvyOLXM8bOI4DxkYBSyndd/anWmZWHERG5&#10;IBvZJoYXP7+dA9rAfUiimC8JCE2HIhyvHl8Pw8vtNlvDDNa/VrgeoTs0hoTsa9h2pgsg2OSTESUo&#10;55otRXULOT6v6bepHApKoeaFTUFivxBuP8/H+XCye/1DRbmNOJktG3EjtwiQBa8mNCOgp9rM3Dgh&#10;qufpmolZT6Ky0bzDYyyCRYb9KGSKJPVnarsoCpyUirH+T7P7TfawT+k49Ygju4mZPSqasGUMBTop&#10;oWr2wHS/lyYneMx6f+kv6qkEJQNOufLty9hcRrcT3LKOURRjEj8gnJqFYeB+3zHpv/P8PLFYdUBm&#10;EMcbR0UVYniKHkpNKFwV2/l+1lOTRyq0CJKnJowFq1zdzrdR+o60UF3L0RljRllSGRX+NWpzb4OH&#10;Dn9gj1nSoo2e5togx4Opj4KV40NS2wdmJPL7XLNvo9TKuGX+xQYcLI/LevSXCrZ3lxJEvqxOtyzs&#10;rtIWDKsaktGsSKPTb4ePH424vhGtuLK3a4l4rdzBmgIVWYyUUn4CVXj9rj/N/Nm4nlBFVxRjz5eT&#10;UY/NlEl1Jf3P1O25PbwMBd1Z0URn1AoVwC5l5KnMcvg/4Vg9iDxkW1XlJGa3F2rzKW5yckIAc8m3&#10;f1GVV+1ktROAI6QrubIRBHcrXUCC7U3czfVZ1429g8ULRLwjPMcjHVeXwlVkf7S/7Fdd2Fuqoo4S&#10;MwaqJVuUrsfgbmjkV51Z2Hw8vhzHx5DMnuaZ0P6q+2vZmW4rFJFGjDg8tFHpBQfUHptTjVePBfi+&#10;H4vtYHnlD2rOr80A5OkcbqZWZPspyCI0dBxrx/yssGHc3/msiaN/6VEQBvW+KFlYVVQ7q4QK1asQ&#10;Wbm1eXX/AI2wUL+9jteZlEcrhnKhyWIoAiR8eEbMeLf5OQnpIE0I7/0v90zkOHr/ANJKBsbaSahh&#10;MsI4LxZVI5ElmZy5ZwKMv+VhjB5jv47OWJxWOInlyKuGl4g8ASQOKft7NlEeyoGXEa4j6fx/uVMz&#10;Vn+qlV35X0651CG4Q0kcUCx8ogkZLVl+AFubH+7qyJ/L/lBIGlvJhexkK4VB6hIlVVYsHZno3xPw&#10;T4Fkb9jkiKqZsPRj9JWUdkQ0VrYJ9RdS8LmUxxgCFmJIdUiROC+nGC37xlX+bm8jyPiUcdvbR1jR&#10;Z3icybo8deTlG4RUZuWz0RF5O7LxyHjk7WYx/H9ZoNCgOavLPPMlZWa1jdAjBGWTgVUPyMo2/aX4&#10;nbhxVsC3kfFo47mEkTSfvYCwIQurgRgKY15SmT43Z2b4fiTiq5maWfW949WXCDQ96vbsJOU9vNVF&#10;j4iQrxD8GXk4LBjxjC/Aqp6bc/t/FyUbpljDp8DOUX0uQMExRCzDcERiGgUVaRW5B3k/nT9nHz6i&#10;UjQ/00fxFiJmItL766uL28EMMzCSMOtzbI3FI+YVkeT1U5FuIR1VeKR/Hy9fAmrX0jXAlQuXlQty&#10;4leTGRQgVtl4qSB9r4v8pss0WEfx8giEBe/kmOjWENta/VCsaxW5EccQIIVQm5YdmcFjxovw/s5V&#10;pp11aalELaFWuXJZpWZHkFZArsZQrhRxdSqN8TcPtLxbLMsxwEDb/Ys40CQFO9v9Pn0y4a4dhaha&#10;cWjljVlArxCkoz/Zb7J/4XBlxfRWl6whdo6s8PqmNlYEhWdlnKybFuPqSOfT/k5suYfgRzY6I/zb&#10;9H+d/D/sUQjxCq2Qlravd2MDTQAvGqSxIrExhAGCB4B6QFBXhGvxcuPNkyoKSWzuZXkiWZBNJclz&#10;y5RxlwFNPtAtyUftfa/32sckpwkCBw7cHpZTlw0aVX/dXYjjhWKd7d/RigVVoEduNT9nY8OJZW/b&#10;4fD6jYJ1PU4bh4ZZSVtYOQUxgkVaoStBsz/yUzHw4JSMqqU5H+P+FrkbmSe5C6Do0mnxXSgA312U&#10;eUSNU/CByHxMeYQn+85fFhAuqIZJvRdPrE0IN3IVcLbIzcjCtCOTO/wyS+ov7Ob4aOMhwnl714rB&#10;iOlf539FNzp7TSQC4BWK0lrboWU+s4SiyNttwBYrHT7fx/srlabp897dw0RkQAsAyLEI18AB6nRm&#10;qzSftfZbJZp8GNiI8RJHcq6hfRWNnJM7VJ+yoPNnNK0VarUkL9lf9bJHDcXqGRbZwxjgY20QkIMY&#10;VeSmQuRxZ2D8248uGauIhKuP+d3IjZ2vh/3rGryx0t4y17CD690iXcskI43JkIj9McEk5oivGsa1&#10;480/a4O2KWWlNY6dHGsiS/WQZUvZatzPJfUp8K1HKpXly5fzfYzDzZ/GnKNemP8AB/N/6Sb5REY1&#10;/CFGTW0vtRncfWA2mutvcaXD6atHzVmjZiJG3KMvLifg+JOK/vcKNQvlTh6STTllotQxAMhWMKpX&#10;ifidhzZhy4tJwzM02nMognl/vf8AjrjfUaHJkFpZyrzaUxQqslSECqGC78nqGpwX7Cqf2V5NgGe3&#10;BvYLO3HqSRVkvpIwiQo3Kr8Qa1VPhjX1G/ecPsZt8eSIjchw/wA3m3xFmo8ooiyuZzayT3KenHKQ&#10;tohLNKycQFaSgHF33bio/d/tN9ridWMNxNp8N06k3CipeZCpHB24Nttz+Kgb04/jzB1WcRPDyKJS&#10;NWlN7ewRX8tlIVMEjqkaQyKWfnGrSBkbhRV483VZJeUX/A4o00DRPeyRLDHFVo2hVJUNCvJuSlGa&#10;VuTfa/ysxJYqmYk3KRH+lQTwi69SjDBPbTLYRztdz3Dcp/XkljYBg5VRGwlSOBAqf3f2vh5/awvs&#10;7G8uJFvbhkt2nZTLH6QCgMAS6ip+JGjVYuXw8vizLy5oQjwgG1sjnzR93eQ2sBsrdWvHgiYKTMWY&#10;vGRRHJqfiWTlK32uH8+Gk0M8ZSaJD9YvBUPRW4J1I2qKv9ivxfCuY2KQlfEPpZCPzS61ubS5aW0l&#10;l42mlMA6klPVlA25VIYrGOMn8rPInxfDgS6uLYRMYSPSR+CgFQXY14sEAP2eX7qvxf7sXLseK9/m&#10;1SNhHWdtcO6tej/SGRXJo5ES/CXj9QkfbZP3tOK/7rZcbbMLeFZUBjYBucRAFFeoBaMIz89kH+6/&#10;8rJ5Ich/Cg7BfexNdTCNjzgJUhl5cmZSpHGQui8KGXl/efa/yeLF0gSONXnmYXMkcZmlrGjcXIjK&#10;qCyKOdGPL4v8rMrTwEQT/Cx4ev8ApkcpNGRIwYo3ZVQ82Wq/vA2wY7HiOPw8fsp/Lkj8taNJDaLq&#10;PrvEJpBJDaFwIyQrKxeSLeQklm5S/sr9nNV2hr4jJwDcn08Xp+pypREP85gvnbXba61a40cWUdx9&#10;Utit9fLGHuYPVKSBYopkoUfhGr+k/wBt0/3ZHifmFZGjjsbdkQO1XmlJaPm1FBVGYqy7fD9n/gsj&#10;2djMieL6v6Lh8PFOuSO8mRmSW81m6Deo6CO2t1RPWjhj+IrI0cUTrK3JeacpPsfu34fDhJFLDeXE&#10;lva26PYtLIwkHqxQ0BRuPFQY3CPGj/7s9VpG4qvLN3ZgNzuHMAA9zIvQa2iW4uLh5biGKILCRG8n&#10;MGQF1ZuLBpVkZORZFTh9rj6mH1vb240+0hgg9CKMfWZGenGrVKszEv6dPt/s8P8AV+1qcuWXiTN/&#10;1fx9EWqWTiN9B5MclupYtY1W9u743Akb6nZ2yqTIoi+KVI4hHH6/Jn4Hj63NVX9v+7LteujK1rYv&#10;6draweofTjHI8GB9Pg3E/E4PVDy5/wDDY+PUjGTZuZ2YHMIy3PRMfKejJaPfaqsk19qF+YvrN1NS&#10;Ms8Y9NlZPh4pEQxVeP8Ad8ft5JdKtdEv9NRTCJ7dKCJCQwAWnwMK/wA3Kgb4c1p1mYn0n/S/9Itg&#10;ziUbYN511jzfousfubxbNrlSLp/SPQ8wZ432RuKCEy+n+9jXm3xcUVjy68twXV7b3800nNKCGKpC&#10;qKU+Fab+IrmtHaE8YOMfUP4vT/E4fhAHiDz/AEL8xb/TfLl1p1pp0C2Ehla7uVEjyzOGDcZJGY1a&#10;Q8o2kX/dbc1TnwwRaWxvJlFtd+lZKeP1cBVMVR4cXHP1B9mv7XxfZ+LB1Oc4o8Jj+8PqlP8A49/V&#10;bccbslEILex06e91+w+s65Vlt72ae4l/SDp8YaNQ0f8AorQsP3vH7Ma8P3kjtEa6Zp5tFMZOwJ4j&#10;/P78w8uUSFsiWIecvM36dvFeBSrsoEpJPL4agKorxCrsoVB8KovxNg+SJ/Tqh4uNxXpt4gZice9M&#10;8cd0JoVtBFMZbmNpLaRSjqAvMkinJS4IVgehwva8065uRZ3cRiuuNValPaqv07/62Xxx5IgygdnJ&#10;AkOXJl0enatptiNW091v9EaQo8YHIbjkY57dqH9n4jTh8P8Ae4AuPLV3a3kF3BO31SFjJ6bNyqaG&#10;vvuTVjyzMj2lDJEwl9bYMgO5Tyw82wXek3lrdWEBv9SVbaK4hRIisSlVUP8As8YwvCKNI/8AW+Je&#10;eCLXWNPvittqSpHPIW9FR8QKndT/AKxXemUZdLkxerGbY8JHJBXPl7UtLWfUdKNzLpliFW8nWsLr&#10;LHVZVAHD91GwZeYH+Xx+xhTe6RLaSx+jExiJBV41BVgjMV9QH+UtXlx+23PMrDm4x6uYZggsm07z&#10;LpWpw3T3FwPWk5gRXhkjkjM0aRy/VmUjlz9Pj6Xq8vRRYI/7z440X1BriRoRKZjIedr1T0vij4q3&#10;pxibgKNw+Pj/AD/tZucfAIi2QFsvW30pLOCLVpLZ4IUV49VJMLpcEiRXK+rI1q0/xgvWPl/dcf3i&#10;x5JNB1G6022V57f04mHwwIxccqkEqG+Kg6/ab7XH9nNPq9NDMdixlC9mJ+Z9Jg1TUWtrO7W8v1IN&#10;xqN1EI3MXHkivJEFhEhrwRVgRlSJnkb97knmtpeKXdqA0pUsUJorVHQ9c1AmLMZNV9GD2epKxOm6&#10;n/vEGBNwqepJbsG3dKlTvyPJcXguY7xOEilGqQ6OKMCOv+2PhymWPwzYUiltzBqGncY1lSS24hxP&#10;CS8TK32CWp8LUX7DrzX9tFyO655WuGne4s6yyPVVWQmiq32qfQP8+C5t9F2iKqewbYTZb5W876Va&#10;2kVlexC1htwrvJbQqGmeMFl50qa+ozPyVuTSft/vZcIruG7TT5Ibh1tr10pF8QQ8e9Plt3bj8WbX&#10;HMGVxPFBstkdlc6Rca7DPp8FxfaZFM/1tvRd0MxBKFi1PhK+p8aoqSs0POThHgJref1ZVloTKsZj&#10;6gl0WhkPv9mhdvg/2GXykCaWuibW09lDDBLaUWC2luPrJUIQEmlqtuigbIR8RWJVeZ/T+CR5nxKR&#10;t4azFORJihHxSIkwSshO7VHx8P5/gXLI4/TSQKVIfVEt/LFaR3DQxKk94zenFPJZNMEgXpGq7j1S&#10;eKQu0rKr/C2STR/Mk8JRJY5GHCpkdRzI6A8U+nsv7HLNPq+z4y3B3a5wth2v+S4J47h4JLVVWZlW&#10;BGYIH3ZgJZjRW4+n9ppf93MnwJwyT2WsQ3DFWPBgSKN0J36Hv07Zpc+jlBqMKYZeaTc2kfrRkXEM&#10;qK/NT8casFasimvDly+H1B8X+Tg/4ZFI236H55i7xLBKmUSlVp8MeybgUIPQHpsd8ifmTy1cgGaw&#10;KsGqZIWoeJYULopBqR9rcN/xq270Gvidpje/qboTB2LPfKXm+1HpWGtTNAVjRYb6GRklkEMnJY5T&#10;1VHFY+SsnwO38yPHEYpb6xaM20001zJCzy8HHI3B4EGQMvw/Dv8AYTj/AL7+L4d7Phzjl6W2r2DO&#10;5LWy1CJ0u7S1t7C1uFghe5jKqtmiMtICnGvx/DySVv2258E+OV2mpw39nFa6koWaRObo1S3UV6hS&#10;RRl7f5OaSenMJGWNhXCWDX+k3eianNe6Xyazil9O2mg48ePBviNS1H5pIq8X+Jf3mEN/pb20xjWv&#10;o0oahByVUAINeqha9v8AhVzaYMwlH1c2wG2X6P5ltdRt1nIUTuSYgPVIUySko4AA4M78KHnx5+n/&#10;ALslbAV2rlh6ju/pstOLhaSVoa96Dl8fDjx+LMqApCY6c1t6QNrDFH9YRmIMJctblV4kH4VVnWMe&#10;n6vP1OCcvhTLi+pLzeWJlTjJJwZWJZ3fhWRQBvx2fk3Hh8P8+QN3QWx0UL6LVJUhitpY3llmt4JJ&#10;o2iCxxRxCUiBmLbcvii4xer63GT4f3WPuiI1VqmbmS0vJwodXI+3xWtAVTb/ACv5crxy4jugLrO1&#10;MpMKKlmsCRx2YSIt6MkCt/ciSQryZJJEVuKtyjf7TccQszqyLI8yl540T1Y1cRoC1PiNKvt+8+1w&#10;4r+xl+UxHp71C++/w/efVFhlgW2mkf6tM0XrtKUqzJFzojKaQvzj9Xm/7Xw8sOtL1u7t0YXVJLSM&#10;hIYztVSAK71Y/F7ceOa/Pogdo/Ux4SEg17ypYXt2sti7wanccpbm4Qlgrp0RgCIxSPsp5M6825Zd&#10;7Y2kkUk1smxoGjkJUKqndF7sOankaft/y4wySj6ZMwSp6LrGrC7itdTloeTPFNAFkaSRwSsso4hI&#10;iYJE9KPmrr6X93y+yXPOkZCcAqrJzYIGar7NuRxLipIH+x/ZzLEOIWlPILG4mU3DyyPNJAI1aVkQ&#10;LEax/Ah9RYXKoju3+XIvJX+xbx+qfXP7qJSQIyoAJKlhz3pQU+Kn2v5cAIiKRa1bua2ZbJSby5lU&#10;SPciQsVRHjjdYfhD8n9RvSL/AAR8Xd5vs4lqSC2Kv6hPw8nJoKhGCliAKVHKv83H4UTJYCSSAE2i&#10;dDujdRGNreh5BIlXk3H1YzIFV2bcHjRqF19T948mBLcc41Lhlk5NEZHX4yjU5HYB1C1Zf8nh+8y7&#10;ITE1SaR9zxWSYqwliVUnijR/3YkU1jSnxIzMyxsK/G3P91gn95JacnBEbSKsWxVCI2NGJHLbblxY&#10;5CUqlbEhBH6qmqCNOL3MELvcgESTI0yLVVUlDyYMF5qnJv8AZYtqMS3CC3kczMGBgjSjJyT4txU/&#10;F+7ah4/D/rcccV/VSOAj+kgNIc2En1xIo7aBlP1qa4BWUCUgCjFR8CmWJW/e/vOCP+7XngaKO8e1&#10;tb28UR8giSu4JI5FmCrSMN9l1U1VP9jxwSyDlHdMZd6LiutMi1DUNKsJOc5MlxBZwyAAcUjjZ2Ek&#10;oT+9ieQL8X2vUZW9RszJcSo0i+nCh5IqU/ehQoqW+HrIiK7/AMuTHDYpRSpbzWls6w3Zlu514TNc&#10;8h9WLvKwSONiyCkMsvpRfCzN8H7XLEDJygjd0URS8V+rnYBBWiMxP2/hoyBlVeOXGHqLJGQgerNA&#10;kjetCruLkEM5lYKWkSML9hfUVlkZH5+p8P7OIrHCLqWaILCtDHZBeQ/eKoMrVdWCKyNXnH8XHl/L&#10;kyLhw/8AEoAotvLdNBBaXBN1JHIlxqDzBVIhd39BAsTIJJFkRYwr/D+26/s4rd3fqBJGHqAVVUVX&#10;NKIzUT1GTc/CvPi3Ll/K3PKIYiPd8P8AepPk6zsBbNwt04Scw9y5aFTJUqnqS+krD7Qc8OSKrL/k&#10;KmLz2sks6/Wh9Wto1+zbvxCgU4NViAtRsOPx/H/N8WSxyA3TXeg4LqG3090sJTfX9xIyh76Pmzsx&#10;JljpGvM8afErcY14f77XjhbZ+oG53a0a54rVi0kiRQuzNUMq8RyXmCeXLguWyjxd6DzTW6EUkjGz&#10;p/uP5CNBSKCS5njVUNV5cjxk9P4f9+t9pvs62UPKroDKyuzlUIcnkWXlz2Xl9oNTn8X7vl+1h5RU&#10;EFXuJES3ZH9OBKBA7gqiGMAheHWmyn9j4fjXB1tcQWpkjmiRGZm4zRRL6qq5q49SnJ2eNF/yvVzH&#10;lAy3F/71HCeiS6lo95dtb3dlMZTGKyWs0sgt5WVf3J9MNSFI523ADRtb814u/HF7HWraO6NmJZZv&#10;USS5oyOH3f1Iw9OXCLhxiUcObcf2cqno5fVsJeTAg3yQWp+Xr+6shNLFBGyvHbhldCI0MZgkMR/d&#10;k3KzNLKW9Tin7LSfHhtpeu7Wixtb2s0yljaUbiV9MuOXNAUoafFRftN+1lWfTcW8uOUY/wA3h/4q&#10;DjzgerDNf8k+mNWuLlb++iT0oxqcqiWZeV0kbiNI2f6yGQNWN/3qLFDw48+eJLBb3btFMz2s0hMb&#10;cn/cygFlbip8V+P4ePL4MJ48VyieODi5sO57kfdX17ZRw3lna22p28SJcIiQMl7bswWWATMpdU4y&#10;kQn1OXD94/8ANl6lbabp0ErSo59JoyPTUojOQQOL9OXj/scceryZDVen+k0QxEb+SF8v6l5m8xXl&#10;tHaXFrD9biug5uJfrNzHCsq8vVtyqkx8uaRivpsvNfT9PGT6dJPexbemu7qwYNUkKtHTcP8Aa+J6&#10;5mxyxxYz6jKKYS2C/S/NcUOjzRxslxcqy28sTK9stAZXVopW4tCD6Unpw8HX/ffp/YwruEtRZ3Nn&#10;cV9WRZBGVIMHqFfs7Eh25LyIy8ynMxMPTHb6/wAScsZuE0WX202pS6vbX9kImtU9BZlkRhfeiJWU&#10;uRIEMcXpsVRv2+L8ftcsGxvC0NtJBbGJFcPyjjUP35df5q7/AA/7LMfLLhmTKXEW6MxIWeaWyWt2&#10;bjU7e81JbieSFo1SeZzCNwUqFp8SceS/vfj+NfT+1iWp38V1qcV8KpDG4HrvIgk4rG6EKknxU5Uf&#10;b7X+rk9FCcIcHXuZxkA7QtEm0vQ5NCIV7y6jd5LOGzm+ptLJIklZp4FMf92PRHKRf3fwZH9T8m6P&#10;e2AdpXk1aZedvOnJyV9MEB18TQ78sx9To45DcBw/zms4sc7sMis/Nmq/pudHtEtdAtAtvNJMVj4z&#10;iZoyY2LDlHQxgDhnO9V0e606doZlVlUlRLGQ6EjrRlr0pmmz6LJjHqDqsunlDceoMts7uG7t0niD&#10;BJBULIjRuPmjhWH3YAEaioJPzI65ikEtAJVsSZW28RuN+nyOQMe5tGS+bsWhvGHwTAuo/bA+If6w&#10;/pkabAXYK4hhzjYFfEYgrsXZfqK5pIPbJiZjy5/z2MttnYkbWSP4rdhTtEfs/R/LmZHNCX94P8/+&#10;JpOOt4uxolikPB/glHVG2Nfb+bK56WQ3iOOH9FIzDkdnZRWSM77rmKRfLk2Dfk7GyRQTirCjivFl&#10;2YfI4g0m7dgZxPb/AN4vqQjpIB/xIdvmMmCxlB2OBVwDGdj26/jkxJoMXZlNBtsdssFsCHYe6V5n&#10;nt0W3vYxeWaqYxE5+JFNK8G3K9Ps/ZzN02uyY+rdh1E8R2Nj+ahp7JWJkgb6vOzBmlQD4yopRx+2&#10;Kbfzfytks0q9tHiMmmy+tbSL6cluyj1kSjfa4irCh+3nQafXY88aJ4Zuyx6iGbYemaCuYPWES36h&#10;Z4mWWOdSRCZV404hm+Ek/ZQ4caD5l0S2ke2ued0r3ClVUclFOIUk0FONAatkdZ2dPJESiIxl/OaZ&#10;6KjdBjnnLyr5m1NFn0i7jsZltXhlJB5Hk3NgKcwOe6/7LJrHYWFyQ2j3yRR8QDbyiq1oOND2AFT/&#10;ALLOckMuMnxI8QH8xpyaQA3H0yeay+ZdU05LWDzppckt5I7D9IQsUcqxPqc6D02JZUjNeP7qLivL&#10;I5f6CaXJgY6ffSMI2O3x8SK9vj2zYaXWmhGX7wFqEzE+r/Ts/tfMytJaO6Lqmkxxm5W5VSTGzJ+7&#10;rv8Au+QLfaHHj/wWEtxNNHLBZ31urQLs16pYMKmhYPIQoUCh4cv9XNjm0+LNvD6/j/0i3zJERXr/&#10;AKzILZFEVzqGm3Did1LLpzBDHyG/Fo4gzBi3Lk6/F/NyxSaMwMYLWQSW6RGl0KVo529SMUVagmjD&#10;/hs5+WlySJ4hu0SIv09UZaX6SxRvcoYLiVqfVXI/vEHxCNv2/s/9c4UT2LpKkkXBFbcASAxuw3PF&#10;h9htsx94hrIBGyZRzpIGG9R1BUqQD4g9cprisrx3JYXFQWcbyfF0AbbnHt3yXk0kENoigco/s0AC&#10;dFFPbscqe04qJ1dUjdWC8fsMxp8DD9j/AIHG91I2bWSrFKGq0rXw8R44kqsjSW86VYDlGh2X4e6y&#10;Ef8AC5IRtBDfIEBh079e/iMRurFWWRogWoCG9XcVA3BUk05U/ZyQBCCLbDdK0qelMbY3M8LBQOKy&#10;jlJAa+kzHaiH9j5YZBhTmRTv3HRh1GLob24rHHyVIqs6tRXjCD9lhtTei/zYj3p6rWMaUJH2zQUF&#10;ak/LEjNZhn9UvJKwP7yMbBRTZ0+y2Ts9QggLiH240p3B/rl/VwGlBACmrL8IMJHSgPVTviRanm6v&#10;T8a9cDPGUPEK5KkiOFiQa0pVH9vnkeq1uurXFbbUzHwVAVev7zahIpU80Pap65IFgVrRq32hXw9v&#10;lijXhHMCNZI3XdPtIWJNaV+xkYjZILZUGnXbpjJrZjwEDVauy8qFNuqP3GHgSC6viNsCcipYyM3J&#10;QQ06r8QJrsy/tbDCEt4tayNAfUYg27fExFWDdfuOw2xEujGUbcRX59sOTpTXAVuX+iqAAoIJrQV3&#10;/wAnl2+HLBhB3HNh4lbIVrxEcxt/e9aUIFKmntvxwPJC8U5ElDGpHpyVAJFK0oMqOLr1bOJXSQMo&#10;I2J6jEWhlg5M5R2YFQK1Tnvv/kd8r5GmXVsMGAIqO/hltHbSxxl6vcSDcOTyCilOB2GPVN9S0AwY&#10;gUCjpTxPWuWjXccI5/voVovPkyyxivbbrQYeKl57hoqpag+E1JIoKNt3+/MphmB9Bz6Y/bUUYe0i&#10;j7WRKKXCoAr18O30Ys7Apyfgaciq/sEL4fynIUtOHhv/ABx5LgU4AAUHH9oeFD+1iQWQdt4/TjJZ&#10;XYvKAIqj45UU0LVoAy9F98MQvMtBQoC1J8ATU/ecSSdRAiUM1HHFG6Ed+Lf5K+OWdWNVbZBrUbbd&#10;cVmgBdig58BuCaEKaU3FOVSe2SixaD0oG6ttUDauZkgV2eUUYLSqgUr/AJa9OvhiY2i6LqtQcdxX&#10;ue3tgY+t6ix0UW3Sr/Cgdt14E98eAEKZHk2SB/reA64l9WTj6vFvVpzEPE1p37U+1+3TIcWzPg6t&#10;13pn/9KdX1pDcVjk3UigHTeta7UzE0ueWP1R9JepAX6dqtzYzJPbn97EG+IqpJLAgL8Q7Kzdv9bI&#10;frHlS5suV7bAclWkAoHYECi8Q1aUzosHbUc1QkSwIL1Hy556i1SKPTdU+ESMTcS+osSMpJZuRTie&#10;n8v7XH/KwusvMmq6eUidJWjaRonLpI3EKvNmqS+zbBWHGPL9V2fiym4gfbH/AHKidlNdQ8peXdWZ&#10;5oHhEpUSxNH6NOUnwIKBFX4aMW5F5W/4DJTp2tabqEYdpDWoUowKgt1+EEcs0Gp0uTEfT9LaDe4Y&#10;Ze+VdX0uSSMQbgM8V0jK7CLcfvGACLx3/wArFxPxuPTDh1NQz0YgU6AE5iDCcguuSYle6QWenvKQ&#10;FmajrAhUM4YU5MqjlVqfDX4v2mxPUNMt7kI4Ki8Wpgcg0JPdiRlmnznGSQPT/Gp5FU0rXL2ASW83&#10;JbCUoJ44ywpHTdI91oe3Kn2f9jkEa31jTLx1aQyu5aR5ShcVBNWZz0HZP+J51uGWKeIGtvx9TRG4&#10;h6HDd+X9WsUjRVjijAgS2VwhWoX92FQlWoD8a/y/sZJrbXbOONUMjvM5UU4nqw6nrxr75p9RozOV&#10;16R/NbOMFht15Y1dp5JIYYIYFWQ+ozBwgjYjiFAVnVB8ShftcsHlYZ7dIPRjueSklmpIoBNaBSeN&#10;BmLG4yMgTH/YNhPVJ57i5tZ5bya5m06FJRF6YZ4ZJGSsfIyIDKGkruV/m+D4cK9VtBbkz28hCN8B&#10;jC15uVPUN9lFP8v2sy8GbxDwy/rNJBtkHlu/urtI7W8hBlSsvqvJ8MUIdVorx/FJK695PjR+LftZ&#10;G/0zdTx8Z55o5YmPqyQxg1dz8CjgoXZR8Xw/y/Fm2/KwgKAvi+ndnYDLo9B0+zmY21tDJHKiLGkz&#10;GqxxhixLPyb7TDitfhw0tdYZoj9aUcKNSeSoY0G61fcfs/5P/A5i5NIYHY7/AMz/AKRUz2spVqHl&#10;22EweyLrIjoWtoSOA5MSJCifC/Grv8XJ/i/ysLb8vdO03qyKX4xwxADonJWqwRQqMJPi+38K5nYI&#10;mAoji/2TGQryJTPTYFsF+riKIqpae4kqQoaQh1KozyO8nKP/ACPj+PAem/VbS5Yi2+sihgQKrAcg&#10;A3IsBTjt14/7HLMvFKBrp5IEtiO9Haql1dWqpHdfUpOSys54H4KleHEn9qviv+vmlh+s3Di7DiOJ&#10;1inSoOxIb0vUPEDku78f8n7ORh6QAfqI/HpaYDqVqXES23GxaP1ZI3lgYKR0BHqcAGLLy+z/ADfs&#10;8sRvoreSOa5ktBxNEAeYUcDYJwHqDirntwX4ft5mYACREHeX9H/jrLnXmrWzTrLFAs5cneQelULt&#10;y5czxoWG2/Nvi+zgmK3PxTwRhr1Y0eb4v3cQlpSkktfTHH7PErw4/Yxy5RCVS/2P/HGyWM1/upIa&#10;e7jjHpXTkW3JxH8JaWYx15ARRDlJ8Q+JQj+py/2OBTPHa+ojzPdLDRY7aKWRQz05OECskrqPjblX&#10;4/8AVfMjHwmV/Tw+Ue5HCAPx/plZ4De2yusbWE9xUvOY4mmRFPwk80kjDn4fgZW4/F/Jhmqah9Qj&#10;kd1SK2jZQZZ7jeWLlusRTmsZVvtL8fH7OY2WeM5iCLlt0H0/T+OFOQgnn/V/3KUctMh1S6EVmJbm&#10;+ZGeS3trcEJKQpWWbkVkkDpX4vh+JPhxtxfxWz+lbSGW9lRGT1WZV+IVZm5HiicgftN8P2fifllO&#10;KMjIkbQtqGwICvb2c9zAWvY0jt4ZJuaW8YY8VYrGooGkL+mQrMi8pPj48U4YBsobRIxDHFF60jLI&#10;8zOGXiKsTSip+8b41C8mzIJ322jEf7JnzIA5BMbprkziYyyfVVjdBbxx0ZpHICsWqXHpr8J+wnx/&#10;E2Crme3Opu70kiS3ZnundzJsAa8qMiUr8I+JuX2P2sr00ZmG4syP+x/pMQBuSg7O0uYdKSNFW1Yz&#10;US1giCxL8dAvEcGcGnxNWPkv2+K4Es7aW/EaqvA26yJbwpC4aM05K0twaAGoMjfu1/kzIz5IYIUT&#10;/ncPH+hZC+Z3RF5dQ6cXeaWMi7eNpHllAD8iIysUJJ+0OEary+J2XDK5LaZAJBQSyeiJCqkog5BK&#10;lVWOV2p+wV4/5P7Wa3FkGokQbML9P9JryEGVf0kujX9LXI5ikMLShI3o0jtQmisTLEi7msiNz/y0&#10;/u8YqzSLzaZJ7gPHM4dEKW8MZqqxFW+JzxXr8LP+8zYVEGh6R+P5rdVb3y+qS5oliuCvpNBZyq8M&#10;ZjkkV7meanNpU4coworxl584/ix7P9allaVXjhYq9C6RqjEMRxL7fGGU8lKL6jccGTGRAb8UmqX0&#10;i/8AfNqh02zhVJBPcQgx8vTmmeQVQNVYqv8AuyOI5es6xLy+PCeSWa4maJVeK4pxsYGU0Q1AlnkZ&#10;qRqEHH0+R/b58czMeMRHFQTwk++X+xj/AMVJNXrCFkNGgcM93cJVmYL9iNEXk7M9f2f5OC/s4ZDS&#10;rOzt7flJ6ogWjCSrEujf3z8mJRw1VVeMn+x55jnVk2ADz/i/3KMkhYpLIdUvry6li9M+mxBWQE7C&#10;SMERRsqcZEI+NpfVibl8Px8MfefUtJslk+FLe6IaSUMXL8qSCFmf1HXlIxrROX+rlGO9Tk5nix/z&#10;vT/0kxNCo+aHtGuNWvCrNIlzpzOsEUqKvB1d4GuVCBFesW0Y9Th8b/Bi9tYPc6qJ7qKOX0FX0o0j&#10;Yt6bivFmX00DRnmd+b8f5PU45Xrc8YRMQeG5fj+c3mBFkqWoXqWOmyx2kz20s7uJrqacKOaUX1EW&#10;US1ElETii8Ocn83Nsf5lvJUtoyaSW1uwb0Iy0aFxxCx8QGZoh9t/2f8AK+HlmJoNNKeSRqjP+Jon&#10;Lfi/zf8Ajyh5R06LlLxEsd3MrBLucCW4KFmLTu1Akczs5VFYfZTnw+P08joglb1NUeFZpJ5D9VK1&#10;CweofTibk0bLz5ciecvwfB+7f9nobjGXAK+39TYcZgK/ikyRpFWWPTPXMYijBckIZJRHxZhxqDxZ&#10;T8XCL+b4o8G6dYtboQYS8rSFnjRq0agZFBQRs8ikr8UkfLI5MlwoH0/j/PZbCNBbeXitGzNOkMIS&#10;rSPQKBUq7NzqqxcV7PhrDBNMGleZUSGj3AV40VWUktHzVOfFOKuV/mb4s12TLCJBPqLGMbHGenvS&#10;O6v7SArSCWV5mMNkCk0zOHCoJPTdglXYuiyN/uteav6bNhdJS4tIdPNtDPFYyCGJnHqB6uE51UAg&#10;VLV/l/ycsnj4Z+ITvX+kQfVRTK3tore4udVaaeF9SQTyxn4TGUiFBwYuvNVVRT7PLl9rlhj9TtYo&#10;5Q8RjihDIEeg9TlWiBqftj+Xm65R4hO/+l/q/wBJkYgblAvqd1MbZYpkmubzi/KPmywKoFZWSp2R&#10;v5/RR2b/ACcCyTxxxqI0DszDihFOMQRVEaIB6iVVftMnJF/1stjh33LTK+qKtrSV5TWV4YVQsCC1&#10;WuGd2Z5G/un4tJtGsjRu/wCzxjXiGY3N2yTXTosKLyghMp5EuFK8EAJ5cjxXj8a8vizOEgBz3/H8&#10;5lHlZRi/UbImK3hYyynjNMsW1EJDGRzQAfab4vhb4uGLTXtpaFSsSuUNUjYOoMzsCvJiP2a1KcuX&#10;7fDIwxSJ/sTx78lEWV7do8bTPF6wAaVDGaQBSCEC9Gf/AH5w/a4q3w5fl62ubrU3mnuxDHWSF44F&#10;NZFjNGYN9o8XRPsv9j+bB2jmjixkR9WSvS2Rjw7k8/pQvm+9itNFRorVbiVWR4DdMqRxPL+7Hqcw&#10;3EskkirWNl5/a4r9k41XULmL19PtRJLcEsY2jjEcarHwXjybihWsn2v2F5f76zT6PSnKROY4d+L1&#10;f0f9M48gZ+kMY8vaRaTtZa3dBVtfQUyRyytcSyvKWfnWjSepwjSiJ/fP9n4ZMj1xFNKskEqOqyBP&#10;rDxSBfTijZ0PqPIpb1f5I0Zv2P2OfPoIcMfp2bhjoV0ZpHJGsqtbOBRpFt+cdVlaaNJOcQiZR6XJ&#10;hzdl+36n83PDjyxHeXpa0NwhcBmQTp6npQRHjEAPTiDOGDfHV/8Agc1Xa2eOIeJIH6v4f9U/02Nr&#10;nZ9zGvOZtdMRbxraduU6qq2kjwLPdTqTL6jo0zpbsiryj9Pjy/34+BPM3nCzg1C20q1il9aOSUXi&#10;ugLMSfSRon5njxpKfj/Z/YzB7Pw5M95JH0zEfC+ri/464pzylL08gu8neStST19U1S5R3uYovqME&#10;RpHFHzMrLIgjiVvUAg5lg8nJH/eftMW22rXN/ocd7bQg6iblGdayDixmASRuayR8QlBJ8Uf2XyvW&#10;6Uxkbvb1c5ya545XHvO/qTl7I2uqvYzhm0ma3ZEqkAT0vTKvAnB47nny/ef3Uq/F+y2Svy3od7pV&#10;0ItVuhLaahJ+5tY0YozEfEDyYcAv+T9rNVqch4ZcAHFH+L+JuEPDlwjcn6WD+a/Nmm+Ybe4utCtk&#10;S+8vq0t5qk0irLbwoQymJUSb1vWCPyVniaPhnR1W3iAiliUCVeFuu7j9fhnN5ZmXIm/4/wCD9DeB&#10;bxLSLHUpbu41eQDhA5uZ7lZFPHk9RJQmgZmb4TT7bY5bO3tuZhQKznk9NxXr3wRyyn9RtZStC6/r&#10;dzeRx27N/o1qGWzToVjPQGlPi2+LF41anIipptleWYGwRGNofRtPFzRpi0cZJ5SgE0HhTI7q/mK5&#10;gcmAcipoiEEfGpoAaCpqf2f5fizYabQCQsubDG9X8seTrG4toYbllgWnqzTDg6mB058oyTwVUXg/&#10;rN/u3902LrfafqNvH9cjUXIIKSDj9rcHj9rw6ZCWmnjkeE+hPCYnZL5tP13y9eynRjJLbuzC4iq6&#10;fBQMBOhWJeI51SX+b4uMfL4149VlsZlju29SFy3G4VfhVa7BuoqOmVHTDILj9TExsbIWXy+uq2rX&#10;OlRehcIsaT6XK/JjIV+JokNH4/t8f2eXHlwXkrL7y/puq1vLMrzcUkkSlWWlCob7S8h8J4nHFrp4&#10;fTNlGZjzRmj+ZdZ0MLpV6kggt2LW9vNyQQzElhL6RAjl4P8AvY0l5Jy4yf77wsg1PVLOeSxnjYw/&#10;ES3CpjjqeHFgpD/D+wP+CzLlpseQccTv70iHFunNxo2ganYw6rbXEC3UgjV4S/Fbu4oPWDhzHLB+&#10;9/3fVOSf7r/mWuPLlvMkWpWFY6H1FVWYKWY1NVHTf7W2DH2gR+7ksZ0aQ9j5yv7Oa60LXVFzEwNv&#10;KZlj9XhGhC0kbgJOS/Ybl8S/ZkTBNzo9trMaAloriL4VmoBXofs/Z48gP5fs5jw1MsBJq4/jyYmV&#10;FB6f5l1DyzccLb0bq0uCPWsjI7GM8mAAevNXETUqQ/8AefFyfnikN9eaFD6OoEzxVYrOqdEFKBgK&#10;nl8XYfs5HJjhqpcUdikxEuSn+h7TW7mW40C3Fndnh6mmyzbPM5bm0bv8PAmOvF2+3IuGoFreQJdx&#10;Di7KfTkGzKDTxG1eIqMwjxQlwnk10RskXp3+mzy2txHT46XNqxLRSNFyRa8T8QXk3Ep9nnyRsbbS&#10;Xquy3IUr+w6VodzsVPSg98ZiPRTS+8ttKeCOTTGlUqP9JtbjjyUgIOSODwcMxb9lH/1v2a1HRtP1&#10;OP8AfxKxpTlShw4dVkwmgdkxlwonQ/MOo6PMr6dcGA1rJHuyt23Ffn8Vf9TIrrfli/t1MlsfUtlL&#10;PKG5MaUB+wK8viHQD/iebvSdqxkQJc2+MwWceWPOOl3DkajH6OpFI44Wi9NFJDMqhZWK8GEbnkzs&#10;q8m/YWNMjVm3BnuJFkIgo/qMSS+7qY1Q0ChOPJjVf+BzczycQ2OxZmWzL9XSaWQ6fbtEq3qmERJw&#10;Cw/Ckhmlfizc5C/pxLxkX7L/AG+XFWaV5CZOaMCwJQ8nAiHJA5DCrHbkgX4P+JZGEQATXEWMSo2M&#10;IiC2voS2/BXpMOELPcO6TGNfSYqimpWVpeM3xf8AGTB2lyOsnpMkxhgEaGcqn2iwBKhVQ/aHN24c&#10;VzEzYCQbRuUo11oY44zFdWhvr95pfq8ryUkjSMjjITJKo/dsI44wfj+D+V8ksPmGO3eOFi0kb7LI&#10;ASRSg+Ku5Yk5qZ6Ey3DA4mETeSp7mO7u19K1mhYySW/KiOW5MxjqFWONFX/VVF5tw/u8Ore6guYl&#10;kFeD/EpNQf65r54pQLUQWKajBcQXs9jNQSwOokVWDEN1I5LXp9nY4C1XQYL+IlGMLD9tNq1613+K&#10;v+Vl2DXSxmmcJ1zZB5Z8w3eiyCSSFL5FoVhlUMV4qQCrkFo+BNRx/mf+bIjq2mXKzETRUUFeEoRT&#10;y4lWqA3wV+DoR/Jm+0+eMhXe32HoXl7WdMksRJa3JLqrGazeVgYyQyrydS0xUepy5o3H4pWZeTYy&#10;21e4uYeN0vOIoVEgK8uVKEACo4beLfayWTSCG4RVOvfLVnZ34n0x1hvVmWRreWOQxekHqHd3Ab1v&#10;jVqfB8cPD/dXPAWp2Ti4YqeaTjiLoDlwZixpQD4PiZftcvs/8FlYso4a6sqtNPL2qI9hGJEa0msx&#10;VtNZwnNEVAzc2JWb93G3Hhw/vPi+3zRgDutU9QICQFD0BCsQTWn2SCiqgHJvi/ysslIseRVXeOC4&#10;Mc4t5ZSA5lMBZondEMYKgmrBkmkklaSNYuMf2fgx8z3cjwiT90hkYtJyrJSMhgCBtyfizfs/YyuE&#10;ODkirUIBYLHcpCn1t47dI44DGEtg06MhKl6uY4/URGHOVv3jfBy+wyIxyWq27vHGkryS3Y5VZieW&#10;zSN9orRDy/1fi/mZc7TVNyW0tlqUt9BbzyPaQwWemUQ+iqARAvHbxD90snN4+IXirRP+7+FuIVI4&#10;zPEXZYqtygTZgANvUfp/rfF9r938bZYJ7cmUSnEs0otrhI0e5KArcyfEvMnf0Y68v9RvT5cOM37u&#10;PkmGYvI7aKAceawcigLFf7tWoxArWtf5fh4/5DZijGfcxKQ3OlS39xeHn6cl8I0nIjD0E7xhow9Y&#10;qBeDcuUnJ/U+Hh6kKYDnGpTsJwi+mrGX947JX4Ty+H09uHE8OXNm/a45fikIjhPNeqOtzo1mzQpt&#10;JJHDax+iiyMitKOHKT1SxEnqoz8GSNW5cW5Y57mNUCOW9RyZCQ3IkFSFZjyNAQFYfs8v9bEQvdJC&#10;63sH+tGS2CLawotukYThGrpJV440Mag0JeNnVuXDl8PJMzzQyTcmhMsziRUVh8IjcFeTMyd/5Ptf&#10;FkeHhs2vJatpdizjthIsFtG1vLNItC7TwukhjRI5aChH95RY14f77+LFrq9mt7ZrCO0VPVQLJIpY&#10;nmV5FACPsgFjX/ZfzZVhx8UuMm6QLtD2OkW97qMes3epNJ6MxktbWRYVUIj+kJap8XqSERq26tyZ&#10;Yv5ExKaeRR6iMSPtGZhuitvsGp8Z+N/8hPtfs5eBxSZc1e1toDSymhCFlPG0U/BIYwE+NkLD015Q&#10;QfzSTcuHL42xhlMcHrMXEzKZQCtOPphWIDsK7k7nj+23HASDLhBVWFt60xtlSE2aMkFEk5K4lLR/&#10;FClU+ED4V5fYiXm/xPjY4VmdmnjeRUkAhQl1UhVPYEmi0/a/ayw3HaJosaXT3DW8aJbzpC0kTNdT&#10;/umkDu6hdyqoWcuP9j6a+nxfG3YUK5sxHahVdV9FKjjLQcCQD6X2G5ceX7DN+zhhCgTe67Up6dFz&#10;Nvb6os1+yGHgbtuJL2hD+stSvrt6jRleaRt9v01+1iYEQuPQj9JRAXSFCfgbiw3Yj4uI5FN2/nb9&#10;vLTEjcpCJieeXTzdyfWGF5HFLK8a0mVXjJIVW29Wq86pGr8Wij4r6WOeeYmSRBW1RQxYmnqLUciF&#10;AJPT1OP8ipy+3kAKFlHFu0qWvKCCQU1GWRgFVTJ9XYK3DlJUBT8TQq3L++eT0+XptxRZZ4jV41km&#10;jTiriReQdmWoCkULcQ3FS32vh+H7WW7BtRTSx3IU28rR2kkheSN4ZFWSJI3/AG61RebRs0gT7K/6&#10;2CJ2u5X9Orl5GCRln4qoAMbFORCtWi/GE/ysoAhFGyDthpdtA12oRY4InluxHCXlY/DcIJVVWnTh&#10;yfjAz8v2MA3tvGpiR4PXRqhUqD6ry/EynioPxSKrN8Tf5X7WWQkeYQmFjMJIrmRZxavGWDP6bIIo&#10;oXKqyrI7IFWIsnP009X+9T93wx95ZLb2s0tvFS65K0TEosacJCygVJ+FUCrx/nT9lnd8lHJKUqu0&#10;81Cwubq5uIYZ51exKFJoysrzSholVi1ETg/qFnr/ALsjk/yVxkSabFxhjk5TRfBEVSqIIS1SzN6w&#10;SoHKp5f7q/ycOQTvbl71quSuz6o6iWSEpbzAGZC/7xmmVSqqqCAtxb4Kfu/92fa+zi1tfG21D6z6&#10;nNFVSkYduDByxIBUA/CAzDi3w/8ABZDJDiiYX9SJC9lPUNIjv9J+pFfReSSrTGKL1FaMKFYrJyRi&#10;xCI3JW5/s/sYO0+4N5qNxeXUKFp3ERIaYBEQEnhI/BgKr8XBP+C/apzXGAENygxIY7daHHo3lyz0&#10;2wuprf6lG8qqsVtI000rrFH6sKh0c0YcGlk+z8Uknws6CI9Q1DUZprWKydtMMqRGRUoODBy7l2ZS&#10;OBVBleOMcUQZyIlL+FqlC0v1PQtE0a4ttUmv4l8yQWklxC0s6qwmjWKOKNYkWTmkoaXr6jfy4aJL&#10;YyWcnpgyxQKfSimRyGIA7MG5fEw3plUgdjX1fzPT/ueFqMa2pissHmK38wQQXXp6ff6hLELzVLaS&#10;35qG9V2QEMPRb0oZXZVZV4/a+38ScFrNqkUimdGYo8T+iSAjK55cCKnlso+L+TBml4JJkPTLy/H+&#10;ycI6cqrXth5buLZoLWaBIp4ruA3nEy3Ec1uVT1w4VUVGaY/uG/3bx/Z+NU2+l26SCwCysr/HFUll&#10;aTc/L4TXr9nJ4s2TKQJHh/q8PAmJJ2I3QUWo+bbyW3bzKxto5YXVb3isaMtp8KeoCWSnrfDwb9vn&#10;8HxPxJbyC8DC4tF4pHHQ2zE+oWBqCQSCV5AfEn8uZOLw+IiZ9X+x/wBi3RxkPQNIvLCS3+p6lMs7&#10;zz84dSRUFsUkHFljZQ6K/pOyskp/3Y/FsKnt7OO1hguGEUsv2TQSAEuZCikd/i+Pkv2c2UMnqsCx&#10;+PNmMlDfvZDBeahJe3NzaxmW3idg6AmFnKxrH6rhxXh+74xek/Fvt4raC7F0JZIpL15FMYRmBAUb&#10;yyEkhF5clr9v9lP2cskRRH+c2jYWhdXXTYtOMcV3FpSRvGxkjUj42bjbRhFHqOOYb7LR+o3Nv92P&#10;jr3SJI7OysmUW0U9UFsSZuXxJxLMF+1ydRw+GPl/NlfjY8liR8Tg70mq3Qmj+a7Ge+1jUXkN+dNR&#10;JpbwJ9WSNGWXkqwyN9lY4Gk9blJK6ScciXmHyFIq3V5aAQrG8oMBI4lEkK8wXIZRT2+19jknxZot&#10;R2eJjihtbi59HHJuPSyLQPOFhqCWkLSVuZ4oWqAxUySwiXgGC8GbjV/h+yv2+LfDkJubWaCRo5Ua&#10;N0+0jAih+mmaqeIxNOryY5RNFkSsGAKmoPQjpiMiIFBB3O3HoR9OU1fNEZEOxqPJC3NGKkneg2P+&#10;sv8AHIkU3RkC7BcVxFKOL0jkPTuD8jgvuZW7FaNH7j3w2tW7KkihuU4OoPhXt8syMOqni3iaa5Ri&#10;dpOwMRdWvwitxAvX+dR/HM/9xnHp/dZf9LCX+l/4lxzjnj3juHYoqxToJIT9r8PnmszYjjlwy5ts&#10;Mglzdlc2Q8X+/KwG4WHYjJZqf3lu3pv14/sE+47fMYeNSAXYj6p5elMvCU/cf9U/tZZE7X0aZQrm&#10;7HNVR7HJAgtJDsUtrm4tpFmt5WjkU1DKaU+7LozIRTTKrKVYBlOxB3BGSm182JecI79vq06KwS7g&#10;AXkzdPVUD7PiV+LNxoO1pR2mTIf0nMwa6Q2yXKP4/wA5CCyaEu0LGRHZS0EpLKoHX067r/q14f6u&#10;HUct1YmLUbqaQ2aAxQmBuYnAoA5YEcK/5Wb2GbFliRjqUj9P8LsI8OWHFH1Iadba8Sazijj+sbPL&#10;HOtfTLgkGlCr79eLf7LJFo3nC61rU5rWSASadDGZlYKpkajUWhrVeX2s1+fsmEMfF/GD5tGfDx1E&#10;f53EwjV/I9j5asI73R7hrXVrqRLYvcTyfVjzBB5RHmjcEHGMccP/AE7DVtLjMsST2si81k5bhR0A&#10;HQ9M1JhkwZCOp8g48RKJIHJj017e6Hr8yWF21rfQSJDNZNGTDJLNQhy5qVRgy7R/tL9rI1PooVjc&#10;6VG8KFgknpU+JRXsahqDNlDVWOGQ+5jPKJchuzyDXoY+NlrdxC90YhMnqgqARxHWg41Y5c9tayxv&#10;FaEQiZ15x8OJJC/FyVqCMtSlfs5g5tNvcvpZECqkr6dfXsCI97G0skMcjmYMZUClxQJIvxzKAdvg&#10;5/zYUXNsk2/pEQxBQ3MKJRQVUjidwN+2YWTSyxn3tBxkDZP4LkEAOymRy3EpVkNDTqemBxbyKPXW&#10;UhCh/e8W3DfssN9yMqA73HINq5dSeNPir9mo7dxlAoQqlOAPFY1dupOxZCPs5KJDEl3xCpJrQkmg&#10;7dgcQaa6jULzL8B6fpj7a/AKk7AMKHBxWk8lwVN9uu9e1a1x0vGSJwzAJUioBAr+zyA3X/Wwgo6O&#10;6H3wJLHJblEdjIq7iKpLCp+FlI8D45ZE3s1lvY7j6TikN3GYvjlMzsOCzKv70d6Mo6KKfaw7oJ6t&#10;cTXbb27Ytwu4IRIQskEvQKRwavTkOoO3xYSo3Who3cr+2vtuO3XGmBXCgfAoWgif7NSKkxN+z44J&#10;BIbFRWu9T1A3+nARhKu7zch6dOFT+/QfzA/Z6d8UFd1/z2xJzcJzlX97CD8bClf+eijw6csUt4+1&#10;lQBFjFJGqFY0KrU1qGwUxccMv9FmDhyRMK8XBHOhJI6/awEFNgLfiFKdO4wMbOeNlkoEjc0dloIz&#10;tsrp+x25PkqCl3Ja07jenfBEEv1e5QxEwsac0qPSdaVojCuCEuE2xMNlsiLKhVhUdqjcHxocPEub&#10;C74zwqPUjX4o2H2SSF7nvVv9jmRCp+Ra9wKPNLhHeWxMUrc4Xf4JAaNSjN0A240Hf4sDXlpbSN+5&#10;T0zJ8Kld0Ycfs06CuQliZRnsibeaVF/eNzCirctmG/U4GdIA8huG4kKURR9kuKEDl26/ZGUVWxbb&#10;VubkJ6QqpILk7ELv2wMZruMNQtRepT7SUHEbnY1yFbJJ7lSinYjr2PfvlCCBiLhGkhlRQVaMDiDT&#10;/dinpgl5Itxr02IPWp/ViSPGGaO5HphgQ1x9tXO53pQd/tY3TIt70239umDfQk9ITQhWgQhiGbat&#10;B9hvbBEE8kXZoLDIoYIx+JulB+vG8lkYCOpLAM3Y8QNuQ/awmJUHdd06/RiQmiiAtnJAYghCKxsW&#10;XoQBWp8MQSVIpxUE8qb0py75pHIeNYJTC7mixAHanQhunXtk8ctyEFxAIIYchTBEYhFyKuJmiZTy&#10;qAWY9yg3NDkozoMa71jcmSm6lhvTsPnjZ3khkia6ZTAhDGm4LqeQIBHw0PQtluKBPJZXTvhdWCj4&#10;yO/YH3Hyx/qQ+qb71W4VDfV6rtsfh58qdfi6/ay3wP4a3R4xrks4ycPSoOlOf/NtM//T6II0ZQ7V&#10;odxTxzVHIYmg9TahEjSE89iKCR+9FAA8BXrtiE0acuXEnb7XX7sshI/FIRsNwQnFJA0AIpA9QvIg&#10;/bIH/NXw4TX/AJZs9TmWR4kM0ZDRBwpAamx4kEd9yPizMj2hLAOZ/wB0sohl3l7zXqNksdpCB9Rn&#10;BVmjLRtX7HwvyQim3H4v+ByI67ouqabLW2DoVJCGMFqLv8RJP2qn4R9rNxo9bDP9XVomZdHomia/&#10;pOqQvFdvEwIC3CSslDIAtUUD7SAD42+xiGlXl3aQfWLwgOlVghMlGapLKqooqW37LyzY6jRQ2jAD&#10;+kzFxAvmV+u2treS/ULXmDcnlcXKQ+oq8RQs8j/AFHCnx8/5OP8AKMj8x3qiRZo2Y8uKE81DFgCA&#10;rOCvw1+OjfD+1/LmP/JkL24Y/wBL/pFt8XbdBT+V9OuOKQXRHpIrNERG6oASObRpx5epQ8Ph4v8A&#10;sYMuNbtGt1WT0p3NQSv7xQw6UCjcLvmJj0kuI8J9DXfFslll5Zu/WMtt9Ys0XcE/uZWiapbkzkcZ&#10;JCF/1F/ZXjhFqVtxka7U+uFK+nCeLAbsebAbL/ebcmb4eHw5t8EqNEU0kkFkuj3RdVs5UMDsCJZR&#10;yQEgBeMbNxdz8Hx8UVeXP4sHaJqOoWscizyfDCi/WH2Eac3ICKSRyIUA/Cq/6uYuu0kCRX1S/H9V&#10;yIbDc2Es8w6To9/LCogX155HeyUAmSRkiq0jALyC86o3P/glwPq/mOS3ooPorMSqnkQByNeRBNG8&#10;f+CyWi7OMztzix8SthzRuleV7OUB5uNw8RXkzJGSfTBXgGCgpv8ACafsqq/a5YVW0VtqLkTKbe3k&#10;QSswMalQXALNuaNyA4/63938OZ+SBxRoD1MRXXom15dT2MFYwZZg5ijUrK/J+BZQoVfs8epHw/Dw&#10;5/yrXZ/SDiJbkW9nJMba2t3k4LIsdBJIxcIXRfi+Ec15J/eKuMawgzPOvX+PxFkB6uI+f+agbKRr&#10;JXkuLY3eoQwm5upo4+TB35FYY1XnR+Pw9U+D0/t8vhqDSYLm/C3l3B6DcjMIqPGvpqV6Rsp+L/Uf&#10;4Vy7LlGPFxRjcvx/SZwMTfeq3WtXMWlPPpun3E9xRBBDOGgkb1Cp+1OCAVDdHP28FX0JgaSkY9NW&#10;LxxBA0ZCEcHarVP2Syp6f/EcxMUxkA/nn6o/xNAv/O/4pS06VryOL1GqzIEmlLlZkkkBLxrwXiCg&#10;dQ0qS/8AA4XNG1JPQ/dwQSBridFjVFZzUvWQfFT4RVEzIjAGQvn9P4l/x5kRQB/htMWmgRo0mqJr&#10;kGOCFyxZxGpbjRSaVozHk3+tjrO1h9Y3/D1rWOUrRmC1POqsSoKH03H8yr9lufLLcmUix9J+ni/H&#10;EolXqWX11MyJYLMIbuaMsWVefEKu4AJV+TV+H4Wb7XwZdzqV215JHcP6y+nThxZ4lcNzPplvSaSU&#10;r8PCM/8AB8ccWOAjxS5g/wAXq4v9kkAkbnr9X/EqVrptpFDHLAj2TLJuyhQzoEKgScRIFj35/F+3&#10;/LyxVJpVW3FvPJLbQRycpRVpXkdTVYl9J61f+b9nIHNciB9Uvpj+P+PJyZvVQ5V/p1O4gAW7lnt4&#10;op7l0JB+wkcLfBLL+9jB4JRiE48W+Hk3w5V56isWuTPNGRGwsoyrcirfvImYK3w7xxsp4s/B/g44&#10;MWEE7Af05f0fk1iIBseqX4/3LVtSaBltfRgK8/8ATSjADb4ZlRuIPL45F+J148G5/Fjfq11EJpby&#10;fneXUdeEsiDiisCEDAuF9MS7fumZf3nwfYzLlw0OH6R9X9JPl1XW1zYuyxabbNFb28zBnSF4w0hV&#10;jyoUX1Edl3lV+EjcP3rfGub6yLcJHGI1CQ1MyunIhgwSMMFFfWkVuvHiv7P8wGIylfNM76qrwG5d&#10;2kVpm9VQ1vIjKgYMjeqFYkH0VK0Kf7sX7XL7AAaVC7PI7W0gJ2YGKQEiIJt6sRV9x9iNk/1Xy3xA&#10;DQHK+JrySqh+PUiJLssYwY51Ukqw4uD8TACvpvyT/jIy8f8AKX9qSWNtPFZmSSKC4vEiCJKOCnjH&#10;UqVYhVVFb9lfgzR6qccmQREuHgTIkjzY7qc9q19AomubW1dz6q0d1dpOIMbopZ2eRfs1+P7XHhgG&#10;aOwCfWdTIlmjloqE+sJmoDzJHJVFSqpxX4U5/tZdKZj+7xj+tP8A4j8RRxAAbcUijoXv2pbaRF6d&#10;pLCHV5EMH1dS3EIsREcpbirvJ6hVvUZPiRcWa+uLuNkSGO2ikCoFQuQWHdkKI/T4Ov2cGMmJuR42&#10;ucjdHkfxxKNppENhKLi4uZr+eN2lWWdY+ao4FURkPpgc19X7PNnb7XLAyiBuC2452unqI5FUAeox&#10;HBow5+EHdP3g+ymZ0JAAXtx/j1fU2wN7/wClRvK5WOTmTFd6hIxty1X9JVBdJPT2NPhZvSI+KT4G&#10;wEPRjllub1B/pcZkkIIaUmVVpBzRY2Hp0cHgv7xf3nJ8vAyGunwi1moijv8A8WiI4bpoI4oaoYXE&#10;KowURqI2asyqDJXkOBRGb4OKr+7blg60mjguZ9ZvDUkqbeIEn4mXgG4Aiv2f2/jzHy45TAhE8PF9&#10;cotZuIv+ORQWp2Ms9rBodkSiNy+sykADgjKWTkFNC3P4eH8uFyXF7rE8K3RDLK6vFbxH1IvgII9S&#10;iCVid0CuFX0+UvP4MyhGOCBI2lXCZ/j/AHzZiBJBPOKLNvYaRbSPGDEsSsJZ2NG/eEf3ZciJatR/&#10;h/a+D0+TZLv0r6bPbJLGGmEjRpIB8CkD7RUsvIV3Ut8Xw/5TZz+TTzyEcQ4h/W/48ylluwwxvLz3&#10;DW+oTwzCW1EUdxJbhiJmRmqBzCS+ma/u2jX923qMyt8KZFghmumuZYXjs7SNw0UjvGH9Ikln/vFP&#10;JWX0+PwtInwfttnQYhHHDhjtOScUPTZ/zWaNLJDa+mtxzvbqRPTZUV/TMlAQopFySOjM3P8AeLH9&#10;r9lcEC5ur25t7CK2Ci1HpsnqPHRRSPlwZh8JQtzCD+8/3bkJRGIcZPqkyMpSNoYWtnpMV5qUlyzt&#10;eMZWl9NHYkkuqh0j5Pwrxi9Tlwj/AGMH6reG3SRI0Amk2t3UEBRSrfu6uhbiX4giX4sxcOI5LN3D&#10;+LiYS4idv0IDSdMlu1t3kupPRjB+uoxV2kfcKfX4JL8Lorfu/Q+Hh/smvfvcobOyaSO0hX1Hkt34&#10;oxEnIKDxUu/wqnw8eXLhxyR0wjMmXNlO5E90XLodnDejVNVSO41CZlig+sR83QenxfjR5PShPxuw&#10;bnx+2747T4mW4WSOMtM8Y9ONkMBALFnD1q3Dep2XllebKMmMAn+j/FxfczgdrPNV1O4hnsHMs0UV&#10;skxDzK31gtsET06cAs/IUWpf08DXd+0l090rIq2zFCzVADsQ5fioYctqDflxbDghwDuMvJolPqUV&#10;p+mR29hHZOHf1ox+6Uq37tU4CLk3AlQDX4l+1/wOIxLHKeQMkojcBWIQKwNHHGle7B2+L7f+p8OT&#10;I8PvYBEs8kdQwjhaRalRyJUgcTyJp/LxQ8f+JYLRUW7CI9JxUBaiP4SakmgHJtuP+x/yshESlvW3&#10;+azjtv0HNCMWezM00fK1I5vUGUFui8ASQqg/GPh4/F/k4CsTb3uo2hsoVlgEQNvPcAsSymskrhZD&#10;xYAQni7fy8l+xmTKQx4dzwn+Lh/3LbG/hTV9JPbaJdvqdy1tOX5SxWTgsFkNEt4naFWKyfEvqLGs&#10;itzZX5fFh1CdPsbNbYJzReEVPhbkRUfsn5O7Knpr9r7HxZrJxnknZ2iP89qMjLbokc6axqWox3Yl&#10;aLjHLJG9JkKhxGVJjMe37Uao8nq/3ir8XqpkWufSidLl5ueoy8o3KF44vWlkjUD1iORVVVpOTSfB&#10;w4+nm5jjI/h2j7kiPQMsiNyn7kWax6fEVEdCGf0REzM3pBdj6n7n01+0vx8v2MMLdDp9hBJLKk5D&#10;PMsscnP1jXmDwbb0wzzmsa8m+FldmwyIs8th/R9P4/0zYfSKQpP12/njT1Ig0aRtG0YX0g4IciVB&#10;tI4WH4Gkfjx+KNVySXl1ZaD5ZadFe2vL5WWK5hjUuGK8yzDcDnw5EUzlMuLL2hqhj2nhxfXv9fNo&#10;zmQNf7FhenxXXmHz3L6l6bi30hwV09mKwoQzRu0bgLI8kYcxhz/M/wCy/wAXModLuriYXy+vJqFw&#10;00yuwQF2JXdeKNIefKv7HH/df+V1sNPHBGIGwj/DFqx46Hm9LaW2toirMkVrAoDFjRUQA/aJooAp&#10;nRPLmj6XfRQ299ZfUrqFZJJbWKv2pwVZifcfsn7H+q2aLtKU8I4oy+r+d8XMnGPAeuzzD8wPMfmT&#10;QLWXVtHvI9RtryW3iguJ3Ro0EUnMJGihEbkWZXlVuTp/lR+okz8uCK00qOC7JaNHIjeTdkjFCu5p&#10;svQftZyHaEpGZMD0/wA2TgxNh5T5/wBNGtedJrjRYEF1cRK16tuCQ87OVkHFOXF5R8T/ABem/Ll/&#10;lsf2VtbxMZ4ppZVcfukfoitQnYmu5zQ5TOUvUB8G8GhQS/VNeWXR20dYbeyntGCX/AcTcSxFkABS&#10;qkRjdd+PJnZWwSq1qH798MjW4Rz5MZ4/XJRbxKWUN8Ln7W/bb39selJIzGp2YEA/hmNPnxOQNmT2&#10;qy6Zcx200QSWPiQpFQRx5A1FRRvhyKajpVzFdpLOwkTkwUkmpLkUDKgVWCgd/s/a5ZvtPqYyjQ5u&#10;TGYZtpWv6bNps9vYxSWswhV5OKx8FWBXqY3meVo3kd+G397z9P08LUntnlXkRfW5fgy1SQFlZVFP&#10;HhRtuXwftftZknGTFlEWnghuhZM8Ktol4I3kjZUngKKwmlkWQLzZGkcpzfgiz8E9Lh6kKsfSyRwW&#10;wFWltCW9farqxNakAA8V/mX481sBIyJH1x+n+a1jmxWKBr2/jgmijsNQlWD6qzEqkkKoUMcLSMyt&#10;NLRFWCX9x9v+X4wFlBc2Qlu9NcfVEbkbZj15tydlqf2ufL/hcyMs4zIhMeqXX+FsNcinGoTadqhh&#10;sNbi/wByhUrFqACxyj01KRRyoFr8DQtHxUSLIrevHz+0p5BPpmqxxSzRoXhcmJ2IqkgqpK1oa0Yj&#10;/ZZq8sJ4SQDs0yBixufTde0KUw27ys88A+sQqledvIQwDgcwAeO4bj6eDxFxcVatK0odvuynjsNd&#10;pDOyCEniV5BSS6hn8WYScVNP8nE2sE5GWP4WPXwIHamSGfoyEu9Fxalcy20cF+vrQJV4G6PGx/bD&#10;GhY1/n5Y3nFcr9VvYqtxqVpyQjoaEgVxAlD1QKarcIiSBrTjqWnTu1vC4WG5WqTxsKOOaKfg6U5q&#10;W5/zcsVggjhRY4RxiUBUQAAADYUyEpEmzzQTaHvLy4uTWcsZSWd53Lc2eX94xO7b1PxNirfEpQjY&#10;9j3yIFboAUFIEyUY+qSrCatDUdaU8O2+VDCIoxEnwqBSngME52bKSrTzSTSvcTEPK9WeSigsx3JY&#10;Db5tjvT2p274ONFrIyFUs/xGuwJ2360pQ4SeYNAF6I5YDxeKvqRAkCQEioPtt+zmy0OuOPY9fpbI&#10;zZD5X81ppXqQXNFjnUKbgJylg4pIVki+BubKXpxfkv7X28iF7p80dx6L+pDEAIqRkD90g5sKNy5c&#10;yOLN/K3wt8LNm/hqOIWN20M+0vUrabTzPE8V1fvKt4ZJlqPrEziJCXUIiiJPsoq+p8CMyfvolfLS&#10;1sytsHknSM/CRGGJANCxjNOVQNl+D+X4cBjxSs1XxSIrk+sXt1ENTZIbZpkrdcpt6lSY4xMilUZX&#10;dOb/AL1uDo/J/jwNGZrUyzXTO8QIB5MKcQWTioUct6IKf8DxzLliB2CkoyWe21D6tbaaYop5VZ04&#10;RvyErrHMZHL/ALvbnKxd/wBtfT/eNy4HFve3kcMFwocNMVMkRO0a8gtAFG9K8un+yzV5cUeIhIiG&#10;P3Gkabc3F/Yzeg0NkGW2uFo0s0xjaQszMaxuacF+P4uXLhybJDZ64ojVZj8T/ZUUPbc7frzV5dDv&#10;YapY+5iOpeX7sySx2KlooCfUmbkpqWHFTyULy4MlI1/4bDQJb3lsVJDK2xAO9DsemYRnLFOw12QU&#10;kiSS3dSymCSJ0kXku4KmqNxZT3Ffi+HInrHlKS1hZ9NIjCgAIoVSFXYBSFNPh+H4g2bnSdpCRAld&#10;t0Z29A8u+eVvpPq2vopRiSsrGVlZjQ/HGWHKrKrHh6a8uX7Hw5GEjvLOV+buxVa/CCebKACzKwP2&#10;TsnL9n/Y5ujU9w2cmcvLpmqWsf7qFI3Yx8WYKI0kYkKjqV/vF4tIE+y/wfz41LWT0yLYpGyAoI6i&#10;o5ClA/UHj8fwp9qTH3sSGri/iE6i8SSaKc+oZQrBWaMhwzxBacC/7qs0yoqQKnL48x5tcxwcXe6d&#10;SWCNshpUjbjJ9kr9o/F8P+VlkeGrBSA2JII7Ke6eSCHSoZECOyg+oFYAMSecK0kDKwRfgXl9jimV&#10;60rSRn01KjiJWPUK/LqaLSoH2B9qRUTHarCDJ00EMCOvruJ3ZzapHQAsjRigSsvKhPxSsn7qGSWV&#10;uHxY5YoIFo08nqDjLKrIEh5sVQKPE1Q8R8XHl/k5RxSkVpY093dXPMW0X1bkba2dHaW49JY3kaWo&#10;PwKwkTny9N248P8AdyZpPRW5cKTHyJZChNCpkDeo5WOtQOK1k5fy8/2slcqpJatI7sWVu0yxzOfh&#10;lSQbiVIDGYIlebhRiHk4wKi8U5+l8ePl+shWlmYKfiVY1NSoqC53q27qf9j/AC4TGMpCkmILdl9Q&#10;MiwWas6ERytcFSqSDiREvwUj+GKRenFuX83JFZK3iW8mLyqsUIb1WbxHHiR8JX49hvXLJT4YEDmq&#10;tfSzaXaiO0d7m8dBbJGxp8XPkDyZJP3a8n+Hh9n/AFsGEPaTl4ZQeQWMSIzkRIrcgnHlszcmbKLM&#10;hRCEmSOx1dBFeWzq8LyXEltcQxKbuYxqhnDNHRlh/dx841+FmjX1Pg+IJaywCQySuCxKozIGBaVl&#10;KrQk8m+ELv8A5XHLjGhwxHClNtQS6aIwQxsD8cwE/BkW3SRGk5BUaNG5O6op+L936nx8MdGjTS+k&#10;gkeMsJYkeRV+BGRX+H93xXnyatX5/vP8njV9KOSHubpLKOS4upYEuWrbTNb27yMszxySQqGUSvI3&#10;pKvJGC8P3T/D/uyma8u54Vh4wWRUFfUkADgHlyG3M7BeJ+H4X/b+Fcsx8MY3zKjvXg6fpsFxPOzX&#10;2pI1Jvq0DOyc6xhCql1X4ufJeXFnR/iT42xwcJQwGL92CUkRgWIdeZoSOrLxPHIR336sr7lV44bk&#10;N9bW4kS4cI8UiMI0eJxGAUUg8Vk5Vc/D9r4uOITzSqHSFI5JIqrAKvxMgBBJfiw326r/ADZaIe9Q&#10;LVraJZo4p5TNGt0gkuBIqJIsRYMielyDoFq32WZ43dfhZ/sqWMywQzOrpLJLKXMw5FuJfgAAONOi&#10;tks0bI3NMSEPqVlLd3Nus0ckNrDB6QsX9IRc1iL8nJ58l+J46K3D4MVihigea4vEjnlZWUQjkSI2&#10;YbcSavWhoB9tv9jkckuLYelBKDvrm7vIray0yaa1tomV2vWEaq8scTEDmqOsKj4fVkfi8aKnpq7s&#10;7YHgtyVlee5ZSPiZAtCTGWYqFIC8FBi4fs/u/wDgpSkAapkTSPu7t43t0s7BbmMtxhlZxRfrACK7&#10;OOT83Pr+o9PUVJf5sUiiijbiSFdlq0bVLCMSHiG4kDkeTc1+zkOfRkA089zOrS8GAjbgsyUCPO0C&#10;83RZFJ9NeKLFI3xt/sk5gblILiSaOOAcY1MdOJ+OpA2ZOa8R9pv5f2v2svjEx2QLHNM7Oa5t7eCW&#10;5uG5zsrmrCkexPErKInPL7A/af8AZX7OK6m0MsSwTK0iyhS4oDyBPI9jyqhVQD9nI44kbqShtJim&#10;Ek9xbSRIIy8USktRAi+nRlLBVpOJWd1+KT/Kx0ccLQO1y4RHZ2KLHVRRlYmhG/wr/sv7z9pcM5yE&#10;qCQSHSyXSXMYs4WnkiWNDI8oUsCsihftfDxkf4mUf8U/EqPgaJmEjTWYDMiL6MjleZKkAsxYn+8L&#10;hfhX/K+P93loiSNyoB6oi4Rfq62mpk8bl2WWJFk9IB1ZvTUxqtFjWMtV/i+HjyTk/HSTyoIVFwjs&#10;5UOPVWrAn7JoPs/Ey1+J/wDiWAY4A8k8lRIoXaYm1eNYlcws0JohFfiFW6ngjcfgTjx+z9nBcU+r&#10;wafFDbyG2S4dyJVLEenHJ8ICtulV7DhlJhjlPilHi4GBje6UzWXl7UtXvGvIku5bOOH1rKRVFJZY&#10;yT6jIOE37O7euq/FxX+Z2nlJLm4tJCkEcjBUkWUckDAheO5ry5ckT7EXx46gDhEoeksJWFHX2uLS&#10;xt9Vgin1Ce3gkZ7X6uzes8ZDEt8A4EemUdlHqXP7pFwwk1SxS2SPTiNPhqsl46oPVIkZSQqLzPx8&#10;n5uf7vBHHZJzevb0fj0/75qmNrYnH5S8wfXri71lJNb1GUtFo9vJNI9nG0AkMTzyusHFY2jT4I/9&#10;6PURv9Q8maydo4reOkUKKxuEXnzQjdQw3qtPs/y5q4RyRsyP9Xl6f9K0CFimIafNqAs3nveNvqGo&#10;yvHNplxO1u0V0CT6zRSj4FuAWk9b93+/5t/rFWufWoLvmYXRhxK3US8mCENTmvxOKAV2zY9nyjkA&#10;B4ZR3/q8fy/4lZGVUGV+TW0t9K+pjUFnSZZF/RV9LxWSZShIhnpHDJzL8fiLOi/Fx+HAdzYjU9P9&#10;WN0oXWVJ1YxCQgAVZSOQ5FePILls85hPhjf9KH1f7L1/7v8AzWMSDGim2kasnl/UXt54514obY2U&#10;qpPLDU+oI4pUbg6xxv6nFnb7fxP8GB9aEi3EEShI+DK3wxqzsoj5FFpQN6hRuXPDosnMn18Uvpkf&#10;96gGR9yYeViGsLi79aS59VXQlriVYVY3BozFyzQmFJECen9lE/ysp3vGghWAyIULIbplDFaDmJCX&#10;IoFK8VAzIxGHFLi2H8ynJhK1YRaYLu7+uejOl3wePT4mKijVhaEIlfULhuUjH/V4/Az4tomhskDx&#10;RhGHNpbm4Dn1JAQQTRzSvqD1G+38WY+o1cYmxcRL0x9P7EUQdku80eYxDexSK8kUwiWDT9OeFHto&#10;pgVavKEF+bQv6KfHD+7b+b4sKdZ8s6VKjW81nNPNdGWRLybmJ1UGqBeRYkVJ4x148V5ZGcYaiNmv&#10;Tz/rf7FlPHEj1CwnOga9qM7G6N5aQWdksMM9lbNFLb+q9fVBlAThwXg3JfhWR2i+P0mzn2s+VL2w&#10;dyv7+FRUsoIcClWJQ70X9pvsZq9ToJR5fS63PoyD6CzOz1GC6jDLVCSQASCDuQKMpK/FTkFrz4/a&#10;VcIWQr13NabbUzXFwqrnzRWMkjUA0IavUUNK965Egs45HYpFcyxBQ/xxncAkE09j3+nKyG0Hudgp&#10;DHMvKJq06juPmMeSdnZfIrUMK5K9qU27GPaoWMsTenKepAqD/rDMuGp2qY44/wBL+D+p/E0yxA79&#10;XYz1gGEdynBuzD7B+TH+OGemscUDxD/Zfj/TMBkMfqdlvC6msZ+jMJvBBFuxj+nMhjlGx6170xAP&#10;RNuwO9rNAeUVZYzX4D9oD2J+1/xLJCTEx7nYyOSKTddvY7Eex8MsEyGmUO7m7HV3odqdxtlkTswL&#10;sMdK1zUNOLLEwltpD+9tpQGjYDxBy/FnljIkNpRRCcoG4egqc9vHMByqHWvCRdnUnupyVaZd6Vqv&#10;FNPaPTr9mBMLs0YbcM3GQEVB/kbOhwdrxkf3gdhj1kZGsnP+cgbiSezjZ7pHvLdRUuih360FYgN+&#10;v2k/4HDs/pvSjGsd1bSxTEKyvWEqKcuKggqQQPHM7HLHqCRw3/Sc/Jp7FxKAeHStY+Ke0lDQMXjc&#10;fHVvshhxJPJa9/s5I4dTspWgVpYoLqaheEMOLOB4jbYHNdPs2USRHl/NsOqOEDYlhl3pOr2S3Ty2&#10;8+oWVqJBBecf38UJ4sw4kVkLOit8Cfz4NuY7aSSG1vYjDNMeMc0ILncdSd60/wArNdCMoiUoniMf&#10;5zMegWfVulWm6jei1n1Xy9eR3el2/wAc1ndkRAMGrwVBw9Nia8VH/D4SSaYdLhiUIbmyRzSr1qTU&#10;9APh4/62bHxI5vSOfubuEEellthrZ1uWcLN+jdVaJCyiL4kUcaglmPqCT+b0+SLgSS4V7UyJGYpZ&#10;SXkZ0qRy3IIFeVOn8uavUaMx8wGiQ4rP8TIbXmlx6Tyc40CpGivWvEChqacajeleWFF5bLcM0rAo&#10;odm9GjEcQAvJRXwOYfCBQ6lwtymkTFaIfiIUAuaVLGuxpjHWOCDhvPFUfaAWSIkjsK7he+S3Njua&#10;+Ct21LM3I/C3sahhT+pxP6kJpWmtlPBVMhmWpFKVpJX3GERY8Tmnjj4rI4V3PFVJAJNafCPpxFwy&#10;SDmAA4BRzvG4bf4Sw22xj3FCoGBFR26juMDtbTIscrOscvKolQgMK7AdTtQ5O6NBPMN1BqP4Y2Ob&#10;97RT6IbaSQCqsOhaRahVJOG7YEOp9Phixm9QhWAiLH4QSTHId6/EdlpT/jXEq109/wBeNa5kDBJx&#10;SPZkDfbr4hv+GwWFLdBWoy5ERy0iVdUHMhfhZR35J03Y/E2Ai0+5rlSgbYnYDxOBJYl+Mx8YiwqW&#10;UlkPzH82KB5rsyXc8LBJEPMiojJJYjcDg/8ADEblHJ2GtobnmIrbi4JDTRsem1aEHrkqFMoglTl9&#10;MDk+1Ng3ffbbKMCOjJbqI3kHqNFJ/dvXt/knKQGWw2bJYbndfEdcuFLu2cfVjQ/tRu4Egp/vtuj1&#10;p0wykRzYmILTem60cBlPYio+kYJi8y3ewYfWFWgKEUYGpG9Bv0yVypFIU6NY8meNPSdupTpv7dMS&#10;m1GzlBjt+UYNKKw5fF3pUUStMq5lkDXNExxyLu5DNU7gcfh3oOprTMZXjV4ZKcAiyFGOxrvsR+0K&#10;98lM7MY82wEZg4G4JWtKdDv1+WNWCK6klbnwlCM7MQS7MAAisPDjywyIjHzSObmLqV4qCpIBHQAb&#10;7j6cRVw8Uy3CVBUDlT90TXt4HAObIbFcRutPp8cqeFLQRJFIJImHxwtuKex2FMiSQViOvVyktWoI&#10;8DjYruKVnSjLMKKkTGhXcfYPU7Y2UEU3T7u+CKuk0bTDmIz8Mijf2DJ369Rg5JNloioIHfGrE5b9&#10;koSSKEEHwCn9kjpgA2QS3XMYh6bS1KyoKKzEK/3/ALS1yQCZNV3p44ot5d26FmO5H7p6VBDCh5lq&#10;0PTLozMeTEgqckEMvwstQCCRUg1U1HTF+cf1Pn9Xh9M/Fy29PYVr49TXM782eDhYWVL0P39fVkqP&#10;2a+Jr/DP/9Sb3WofUIqzbItKd+pAA8cwcWAZTs9SBaP0/SpNVuI47IhpZgxK7DdULsTXgir8P82O&#10;t72C+Ti1D/NT4gPDHNp5YkmJDU9lf6VeKw9WM1rGz0jckj4jxDH6GZsu9DW0TNAvJx07fj4ZjwHG&#10;aPVimOiSxz3KC7m9JVHNTQsR22FRVt6DjgC3kFyJBfFSlNjsanvQf0zYyh4NHH/vm0iuSI1VnSeF&#10;9MEoupCaUAXgNuHN2FPi8HZf5sLtX8t280YeyPCNP91RE9BuQAtHNf8AW45n6XtWcfqv/OYSvmUy&#10;8t+d9UsbgWmttHcXM9WW6kb9pySnqSN+6WONRx5rFy/42IYdNVXZbuERhKxpHVh9o7jkSqN/N8Ob&#10;Q6s1UP4/6rVDfmN2YS68ZYkk065+svMBM8vFDRVB4twRXliqD6atNx+z+zybC/ULDVRJHDDOotSP&#10;3xWQAtVhUA/a4rWi8XzNw58UufP/AEqKqSZ6bqGjyhrme2kF0jViR4pKoeJ4kjjxWR1HJzx/a+LE&#10;YY5LgXEiACIMRzaIRxrx/b+Ity4r9l2+1luURsX1+lrJvc8rRU1zDa+hHMW9d+kayM8rk9FFFWnJ&#10;vtqnHj/LgXUrux9SMB2jt7aX60T+7MjsKpsGLjqqcf2kT/feOHDkon+L+GX8aI5D8Aq2FnfmGSaZ&#10;IxezJ6PEFzEEU8l+LjGdw7c2X9v+fA0EKyXQu4XkRGlAR5FDVHJkqoXntx+JC3/BNmXD90COUq3l&#10;FuhAXv8AUf8ApFGvLKtsYpkVpRGSyRtQVABIJPDvt/lfy4axRNb2wg5r8DtPdyPJDGACeXFmZWkZ&#10;gN24pH/xl/ZzElmEzx2QP4frl+P9iyO4q9o+/wBSS3M8suoCfiyRcBHZmNJ5uZoVc8EKwIOTJw5y&#10;ycl5cok4M2BLKaQE6jbW/rSwJVZ2EUaKwDM4V24SUdv3bMq8vib4WyeTByEjz/2f+lWRqP8AW9KK&#10;1mG1mgGnXbFEu2MSwoJJnYSURWZQsifB9v8AeK0S/By4rg2RoVsuVtblLtoxRi0pjSR15D965apP&#10;H95x/Z/1sry8QlUpcUf4fp/6R/0zWQRt/stkFbRX4v2tbq/FxBE/qqkgg9WSJWKEGGGOPjGjMBGW&#10;5/Eq/t4Eurho7m2to5SwZOTOaRCqtxjFWdBwQn7Tfbbjw5Zdi04lIz+n8BlW5pMYYw8Vxc3EAAjk&#10;YRIoMzAMAHaio5DupIKqvwJ8GBILe4ltPrN7I8FCJKkgsq8mRlHJOVQBxTivL/feXzMRsBxS/H8T&#10;KdVujJbmFXMFunqP8S8EU8efESCpBC8TX4q/a5YKEkEiNPBChaMBrQyMXKMrU9Ux0orNRvikblmJ&#10;ljIGj+NmAHz/ANzFCmC4ZooZ5mVWY/W1ChQ6uppEHJB4qSP7tcQ04f6ZPdSzStbwpI006F1LB6Ak&#10;hd2CgE8fs8v915dPhER/PTGhd3X481XVVj+pww+jEZS6G3gkCuokj+JQOW1a7cvh/wBZcF6k88y2&#10;1r6zwJFCwtlBLTglBxLqPjipzR/ieNuK5HDpyTfOX0+r+FB3l6u7klujxWAe/uLaFJZ7u4Av5BH6&#10;duaEhwrsAk9KOrNGH/ft8X7XBCY2t1qEV1YrFFZ2vpgLVVlonw+oxVhtu37XH4Vf4/tLl44iAqR/&#10;iU7Enp/Dw/1URp8N9badLBqsrT3lyZZH4CSSFfUq3opzT4lA/wAj+fgiL+7wRb28dhaw3Fu5W81G&#10;JggWMyjoDVjRpCoIMjcDx/yspOSUpmNemH83/etkgI+kdQp3VxHf31xbTRqbbTJI2aRpOB5uDsAr&#10;Kn2WEY9Q/wCx+LARiW+v6RkGCBEI9IFHYuzoCabK0gjCOvL7Hw8ePwtdjyRxx5liY2j0k+q259Yk&#10;XEh5sJW5qnEKxCmilkjr8J4/F+19rlhy+miKxsvrKgQW4CGNjzZqUNOTFWJr8Ltw+1moOoiZyEST&#10;KX4+pjkA4gSkdtqqz39/FYy87i4UOkq9EqpUMeKsu68XiV5G+D9pVy9Uu+Vqx5PHFKnp8owQEp8V&#10;FDU+FafEx/azHw6a578wfV/xK8I5L9HsDFcCPgkksEhlBlZS7lgU9SRowQHetEX4v3fJn+L4FCNB&#10;p81xHK3JBCsYlEkiBwOPJQaVZ3Z1DMOS8uf7a/DmeRkrao2WU5CyQOqJE+p29s8alZXlkf0mjjkI&#10;qZKGtPhjSNTwq3L7HJ+OXeyzy7QoEuZEEhaeMosKVqfiLU5Ace/L9nIYcYMrkT6fT/W/rOP4dmjy&#10;/iasVjgSkrk20UvBPQczNOxAX4kVFI+LnyCjj8Pqc+OIXt7c22nwzQgmi87aa89GNjMy8JJFoHoe&#10;Pxr8Tu3xrmbpsXFOif6X9Blllwih+IusrKG6ubqG8EKzhlilgs5JnVYFYtFG5PAd25qI0XAGmaHb&#10;Xdol7dNIbYndpOLxqhJb04viZixJCK32v+K8zNRm4DwgbxYGIABPT+d/GjdR1h7a4NpbiKS+deUd&#10;vVuZ3VfVfYAIgqW/4nhqIpr7VLaa7R/UkakS+meEKjf4lZDLzcbcuXD/AFXXMXITjBI/r/5zKGIk&#10;mzz9X/HEueW20rSbkWTiWGGMu5Z1DSyNuCsvNY1VP204/Y+ynxL6h5bWK6TYPbaVAq3bsoZ0jZXW&#10;pI5gSNKuy8j9ts02q1Es5HGaxx/5Vyl/sm6Q9IiBTEnu/wDEN7a3HmCcrpaRGSOKO5jeGQjgzIzJ&#10;Hayk8zFX91+zx5/bwtvrUOsliC0IklDXlwClHeYNwQEgo3Ig89uMa/8AA5sdPZ5/5v8Am/71hwcW&#10;3Qf7NPtM1CEyQXaKGVLVxplk0MyPHBaNGs8jIymRWjDxrGn95Nz+H4P3mF6rGkq27W7BIW9RjISJ&#10;JZmAVSqAxR7KqKrRHj8DJ6i8vj2MaAMjt/NZkk7ch/CnaK7/AFi8S5EkkycI/TVRHCiDkVZysjci&#10;zMzeoP2v7n4MH6bBNZXJmSJzCACGLBebIpUc3agoymifHx5LmJnnHJHgJ5FRA8il2vyWeo2DWUs8&#10;YuZPhZERpnRXcVMcahn5IwDP8Hwr9vjjgtrp0yyzRRTXjK31ZRKvqqG5MKIa8BSR4+S/sfH+1mNH&#10;JLJGsZ8OI/ir8cUv6TAyHDwgblDSG51tWt7eaWC1jnU3TyQMIZvSojAyL6buwMaSfFxV/wC65NHi&#10;OmwR3CwutlARCIkV2ZmKAkutBN/MPi9Sqfa+H/Js1U+H65cvLil/sYpvi5orVn+rNJFNqdx+9E1w&#10;VVFBYxBV+1bqGKxkqvp8X58P3n7XJt/HLdXJ0yIpQrW6aN6BV35KKAUV9+bc5cdKRw8XIf0mJIl5&#10;AL9Pmt4LP9LXPqejWlpHLERI5biIywJry2/dL6dvw5fEnL48a1skyiOG1MVvHThG6pEHFKNLIJfi&#10;5sBt8PH/AIs5ZPiiOu58mqgTZXW139XUzXV2s883JpXjLz+m3Kq28RiUckRm/wCMj/764/Cq0jLy&#10;LysyW6GqrGvMMrMRGOVfiYt9n7Tf8C2MTxEkHeX1MqrdyFo0RIuMt5ItHeZuDK6IvqMUC0VAPt/3&#10;a/7J0wuknm4mBVS3u7p4frCyAq0EDFAkSvIFC1am/KORn+JMyscI7SP0R8/+kU71X8P1S/4lXEFu&#10;5hvpZpbizs0keJoW5JNN8SySMkBJk+HkFj4yJ/k8sOokNsbdhxLxKY4IUHEooFBw5SFugYV5cePx&#10;Zg5J+N6a5/z/APpKX+5YTkZGhySaUxaglza8StvIyzT3D/Ekrg1pJSER/CTGUWnN3X0v2HXAklzA&#10;xef1VigKLNECwjm5SOS7uU5lawv1dlbMzFGVD/ZcP08X+d/RbBCgjbG2uVjS2a39V1kNvdfCz2yJ&#10;DCPTWISiBWX1EU/uY5I0k9ROXJWws07T577U45pj6NoikrKGEpMaOpYCURhZ3MgQzS/Gnp/t8syp&#10;5jCBH1TLZAcI4j9SKvtUbTtJlEAFzqTFFWKpjXnLH8BEMkpeBCqMEg5IzSL8P2ueSW0ZnMusajLD&#10;Jp9r6gtIhMiwM7LxCuQOO/xKftfbzS6/NLh8LEf30/q/q/5/paDk4RxH6j+Px/VYdrM9vbSWnlzQ&#10;47iLWtTeGXUr2WG5kuEtkYFpEJq9VfjxUunFI5Pj5+nzhuueYdR83apDaWlrH9WRnjtERz8S1H75&#10;1ZaJGo/aZP8AgvizP7N00dHEy+qUvqyfxyYYMUskrP4iyzyv5csPKGl3M091LK0tJrmSYA8TT7CU&#10;5Oat+z6kjM+SS+srZBHNBLMZIZFV/TEr0bjXbkrhUDfaYK/wf6+U6jVTNijz8lz89xshLPV9Sme4&#10;tby2iijuEkkgMrQgPH6nFahHQl3T7Kv6Xx/tfu+eHWgyRJfxJY+s9wq1ubnixVyvXlIVTlSu3L48&#10;1Wvh+7PHVSP+6aIykb4fpYH59t7mXy3ft5hS0trJ2P6J0xZFjnhjFQhRUkmVZDx5MsXKL7P2l5Jk&#10;3tGtNTjZ3H2TxkVwKMVpXry8aZxeeJxnhG/9X8RbogDk8quhrfk67Rwam5QXFrLzcSRRyFgpaReK&#10;85AvID/Z/s4ZJGpYL0XtTMUyICWMkPcXCly0kkh3c1Y1Ip1PXAupxS3EXpWcyrOlSIy3WoI3APv4&#10;NhwyAlcwa9zk4hXNmnlA2+juk17YvLY3HGNrsLugDhiysV33H2UZH+H7a/tlVn5gubS7jt774Zfi&#10;5V7binQfZ+L4czMmhjkgTHkW8wBDKNU8oWeoW8mqaAzXMMPpAH4mEg4ych8XxGZfSHqKv+/FZY0R&#10;1w7Z7HUh6bBS9TxrSuxpUDNaIzw79zXRG6QBdX06RJoJWRJVXn6TlUIdAwV2G1eJ/wBjhPeaAlkg&#10;lYI0cNX9RwGZQAfs1I4sVPHlXNhDX+LQbRltkFn5nn1O5e1CzJe3bokMEEjJE8jOK+oUD80jZeap&#10;6fxfz88LdL1QSamxvRwdhw+0pEaqfhqKhiCd+dP8nj+1mXn05GO4Mq2TjXvLrwaHBDp7i4tYJfrC&#10;qsciNctKvxEPT00KKRGsKM/7tPUeTk6w4Zalp95c3kM2l8Et4xydWWgPP7TKyn7XzGYmnzRxxIy/&#10;X0YRNc0k0nWNLi0y8TU47mWa4MSSPHIPUT6vX0oZY5wn7kGvPgV/l+HjgS+trm3tWnDssggdDcRr&#10;RkNaqxRQfsivJuX+xy3HkjI10ZCV7I3S7q2vb+GweGL0zqMV1+jZZhJFOPTZWSKaTgrK7enwgeHm&#10;ir+8l+zhjoevc2FpdgpPwDAlSFIqQfi+JK1H2efLMXWaSt4sJ4+qUeZvKLRTS6jprG5sFk4NHzDt&#10;G5UMq8SEkKlf2jEvxfZ5YeTylE+EcqAkgH/bzW44Wd2sBIomUkW7jizlRGe1SRxr06L1riUN5a3E&#10;YKVqRVlYUYV7MDuMlLFIe5lwlE3On32nXfpSAKyP+6njPJGO1TGw+Fuijl9nFWYRrXjXIiNlihmJ&#10;mZVYgNvRSdqruenyplwyxSqW79KHxHzyM4kFSuuIJrc+lIvGqhlKkNswrTavHH0222rgVTDyECnx&#10;U6BjT5Y4Db3wIUxIRxI2QHiOta+O2MIo3LsvUZLpSVYOGFXBY0PHofD9VMBajp1pqAHNBzXdTTfp&#10;T7iDmTgzSxJiaRGl6/qFncP9Rl9KGRAssa/YbiQ/NRSnNWWqMPiVs5/rVhrNveNGAzCR2MbxISDy&#10;O5cDZDRvhqc6nSajHIWXIBt635S1jyjdaNA3KO1+qRQxS29zKAyCJRxjjYmsi1T4uK/Fyb4fifEL&#10;DSQsitwURxHkjAfakUkciQRWgHGNf8n4svy5wI1H6v8AerwhFatrgmiljeViboLFcxbAxRSIp9Iq&#10;6uo5c+VxIwRuMiJH8X2Vprx4EliJe4mIZSzBtmXoFXbqxbt+zlWPEJS25JrdD2ulC8e1vUWHTLJW&#10;WYQwtEwkikNWaWSjA0iWN+XPj+8/b+26GlzO1zI85KDkVLcfhJ4qD6ZoB8JDZLU4qFBmdkw12IJZ&#10;Rw2QEzRokioZKyAVcj11LF2V+SfZ+NuXH/Kw806/vILgfVyDF9oqKD7XiKbdG/azXZtMJDcMDEFi&#10;muabpF3ZFtTLR3Y+BHLOwHp9CpLDmSZI+sS8PiyWW99Ddx8QfiPVWO+aPJgOM2GgghgN1a3NjRLl&#10;aLXissZPEk7/AA8grHCvW/K9tcKZkQCQfEVoKMQSfir16tmZpO0CDTOORP8Ay153v9MZbeaYy2rA&#10;r6u7PEhUD93xIVfsp+z+z+0uQa+s1t2ihmhIeMkScmKFuQo7qEB50B/k+3xzo8GbjHNtN9Hp1jqU&#10;t4lxd2F2JYpgr23poJVURkenE5kK8OTD/fn2Ob/u/i4Ot7eLgI445FZ+JZpHdmVya9yAK8zWv+q3&#10;wYymed7D+jH/AIlfdS6aa4WUzSzwukfqCJYkjiiaIDbcc2PH0lX4WXinF/7zjxv0ZLdhA4MqhvTK&#10;xuHRSykBUWgAp3fJCQnHb/iWFIcTW94DfoVs3eIXAeWIxTOsLxuXllV2duS/Zh/aX4JOWLXV1Eyq&#10;torRFqPG8S86qCSoCk7bc/2ftPlcIkc2dFCadpNzHI02qTRXaxhobtbkrEUZo1ErNKq0k3W3+06/&#10;uYufxtxwK9pxIgmm4IVSScEVmdlYMqsx+Etx+18Xws3+VloN8uabR8OoiZFvLGz+sTRtJbWUysFt&#10;YkKFWkRVowi9T4F4I7vHH/kNmN7BdogiTnbM6SSBAW9VuPJQXX4Wq1G+Divw/Fx/aHh8I36qYly6&#10;NcWrmaa6IvYYpEtZXKKtvGWCM8cUgZhxj5LzlaWX94y/vOXwPazF1fC3eZ4wVq0IFRT1C3BVPwqg&#10;jThy+L+8/ZyPFwhj1Q51K507Snvoba3kjjkAjvWk4s/7hEaaZwrF5HuJKmNvT+GFX/1UppLYsInJ&#10;lNJJGRlJ4lDsQN1G3H4v8vl/Jk4xkd9mdJnbx3I5TIgt/igiikRgokV1HIMxAdqOX+D/AIr4c/73&#10;F0CyysbcGOASh6EMAwdgqhqlWB25b/z/APBVz4gjhQCh4LSH9Iy+tqUlmYiw9MtFJFG0krRgK6Mv&#10;xhDx5rxhj+2/Lim1VLpBOTJDT1ZZNkBdR9ncrsfs15ft5aPUEq0Ts5jlv7RUjuy4trW3+OQiJju5&#10;4K55oKuw4LwSHKS5jF1EjIiJyebkxJkIpyNaBq/Ey/7HjkhEEMSKddaddCwuZIZpp7h4orQwRcUh&#10;UgiMsnIx8PgRu/wP6nH4syyqIlijDBQqs8jPG78G4mgqWYCrBaH4n+zx+zlcY0bK82zGz3E0s3Hm&#10;JpIra3ENxFEZlDDmxVVR2Kq78x8EX95zwOkCRlI2BLRxtO/AcmIFSo+ANXiGCov+T/q5ackufRbR&#10;0l8XWedWASSdbSEuOKgkhZNpGj+0yOzt/K37TK65ckH1eeGGVy6xMVKyNuzorBCSeBZufBsePiFs&#10;pLIp/runNPaIIvrCRukyqPhhlZGkUCkoVSnqp8Sp9lf9bHx2UiW6xKym4LIWWMMEFSVU8an9g/Hx&#10;b7eDxAfcoCk2oBrua5mST6rFHMIZJfT5uKLI6hz/ACulIvUHB42/a+HiJW0jqEQtxfkYE4kKSpqW&#10;Zfh2qu3865Wcl8vxFrJQTarMyPPMiRvBxTUJi4DqHUAJHJ8W/GRWbi37qRWX4cQuJ0iVw8irycmd&#10;kDD4FB+EuoJ5S8jxj+L/AIZctxQI5srtWt7eW5uY5EtXaOK2UWQkZHPrOynmsDlVK2vpx/v6ry5f&#10;yo7uHuITbQKW3nf98wVZHKxtVgileap8S8i7v/q/s5ZHITKujISvZGWGoC+viI2P1SF2tB6gijEk&#10;0YVWlfl6cj7P6apHFx/m+1mZWMr+pb8XCKOfLnTmORqV5GqjhWnL+9wylXNSVSC4RoYzb3JeISOf&#10;TKelyMTmPiqPwHF29TgWZU/c8/iyi7wqG5LQnnPO4arERg8QPtfDQlvh/wBjg2JtIrmuWOOaRgVk&#10;ULGY7eyjKgIDKw5kqeAL1RY/j/n+P7fFQForWEFvtcGcK0Y5MFEhUklW40WrYCZDcIJUCbe5v7ks&#10;jiRPVWBmjmPBebwB1oHTnyZ1j+z8P2Vf7TNtrVGZwkgjLVVrhCjBZBwWMA8lr6UfgrfEvLjkvGPV&#10;NlbqF9PHFHwt/XjY+o1mySRyNARI8rlSkiqbiUU4ytFyRuDS8244GhuJxFGZgZo1j/dQgUq7EKq0&#10;G3xoU5o54x/tfzZI4wbWkwntbf1ZWgUQys/+kzAksqLycv8AF8VFk9T03T7XL4cuKS5uI7iPn/o7&#10;OvEPKpkkDkjiI0HEJ6Z+D/K+HlyXCQI1fOlB3pTkW2tbu1LwFrlYnZ5khKwwhfiLvM/xcvUVeXxM&#10;3FvU9Phi82oqohhtolitnVkljQLw9MgMAVAPwsFYSHl8S/7HKxA7mX+apCGg8txuskl9K95cxOk1&#10;vcSkmVZ15JyVj8IaPnygUp+6Zm/ysNU1Vra2kW2aQyFSYZbp0tw0kLemVIAU8WP7zn+1y/l45jHH&#10;OUrPCR/FH1NMo3zYldeVrLVbyOTV7WBljmaEW1lBNfNHHcp6yTF2VwjBV9Khj9KJvsSfF8Qix0yc&#10;3kpuJrhbmFeannDI/wAanjGhpxpQUBb/AIL7WWZ9TGULhGN/T/M/3sXGnE3aU+ZvNGm2+jWK2sGn&#10;z6Fqdw6zv9WuY4USKQGW4liVwzt6roWVfjZG9TEtWgt5ruKCdiqo7OyAPJEAF2EgWgj+Hr+x/wAF&#10;gwceMcQ/i/V/T/46wzRJF0jvKuoXUWhz6hYRerJcxR28cx9G3uXkEhWQwuQ/rj1A3ps/KTjx/lwv&#10;1Ak6hPHBd+tYS2ys9uKCMKj9Vb9o15fD/k5dpoY5QjsBkv8AzmfHHYBkWhzTDS7Se/sWt9TivHgi&#10;nIf1HaSI0aWOgaP4PT5c/sfDwbG2ioEEkMZaBn4ygniaA7h0+KvxNmVm0kgSSd/x/nNQoGwrapcO&#10;ZHtLmcQ3qx+pbMFMi82FVaGQ+koZY4+nL9r4+f7TrTUdPt4yyRmzvHKoZwoQksa0OxrTjvtmLk0s&#10;p+n0yFDqUxynrsoalomuXV+GmnTUtJQSyjT2pL/drwHFy0fF2VyqfGvH/KxbU1F5KGe8kMqUaBym&#10;wahUVCBR3Zv5svw4xjiQIRv38X8P+c3RzCWwQ3ltn0uxEFvo9usLNIt1EkorwPF2KmUuzHaONl5c&#10;PstiunTNcwSzxsZV+ssLiaYHg0aKU+BQCrfEE2YcfttmLqcZFAgVP1f00m+iA1iCPT9SsbTitoTZ&#10;KtpZ20gE8dzJIJqvLUSL6n+kLIyPyl/dLz/eZDNY8qw6tqVxLEpilmlX0RbpVCG+28lSBHtQqv8A&#10;zV8IzdmwlAGHpl+PP/imnU4xOVkf5zPLfW/0Zplsb2QehBAxu5rmRRMGQDiqhVpMa8lZhxX/ACmy&#10;DajpV3p9w0cyV4mjMhDJyPUclqtQag75pM+lnDm6zLglEp/bXEVxCk0XLg4qvJWRqe6uFYfSMAMn&#10;I1psT4fwzGIHL+JqB+apjAkgCzqTEa/BQbkDYkH+Xlt/rLgljobt4Njfm7BMV6pAW4+QkA2/2Q7Z&#10;VR6MgS7F+NKMhqp3BHhjd82VW7LJSRSkgqDsQe+WwySjvEsJDo7EjDPAK255x9PSY9P9Vu3yOZQy&#10;Y8grJ6Z/z/8Ajsf+JaDireP+ldjY5Yrg8GX05x1Rtvu8cjn0MoDij68f8+Kw1Avhl6XY5hJG1Duu&#10;YVA8m+uodiU1rBOeQJSX+dev0/zYQSn6ubsDOZIDS4HwdFlUfD9P8v05ME9GueM+92OP2fhNQdzl&#10;kZd7SYOy1JLAjZvuAGWCTCh8HZIdI82yQ8YdTj+u2iUVSTR0FQfhYdtvs5n6TXzxXRb8Gpy4z6SZ&#10;R/mSQtzZOys1pL9VnY8i4UMrHp8a7ctvfJv5euNPuRPPbJFPBwrHIgX1oFp8QEbEEfZ/Zzcz14yC&#10;IB4Z/jydnHLhzSH8Mv5tf77/AI8kfmKK4f6lynkgeOQ1g5SJb3BI4qJZY1NB8XLg/HDbT/NSu1vH&#10;YQlzuZUmBVl4048eX2vh+1/lcsOTRcyfSJDzatTjMT6e9jOr/l81w19caxeelCpAsngCsjeooMjS&#10;oU2f1fgX42/d8MOpL+KdnjhKPHHySWEMCwalaL2+E1/2Wa7FpZQHEGnj7vJjMGl3ECw3WpmaO7lM&#10;ctnfenwhKCUirgfGglUovD/fa4RahBZW6jVWJtXiX0iXCl1D0DAFuzdczsV5BwUN0/WB/RZlpF9e&#10;3Fx+hJ/T1AEm4juYeUcTBHLIW9P7HAqF6/awoiiKac13DMB6pDwQvQFy9CAoH2dmrmPquzjEgAfS&#10;0eFZJZQdT5aklk0Ekg4t61wgPCMKDu5PXkVK/DyxGaEmGcSiX61C49RgvJgtQzAb/ZoPDNfkwGA2&#10;6lpjCW980TDdwuYZIZIzaypWEhhxatAtNuprTrgWaSVVjeasEJBP2qFkUivMCpPJj/LlZ4oyv+Jp&#10;kLq0SnpNyUfGVNdxWh9q+GB4ylyHhf4JNkRJf7ph2C03Db7ceK5E8tubXXCV5qu/Ve9OuBvRntmP&#10;FCZgzFoW41VRuOO/xYQCCsg2GDLUfZPfLJtnUosQgYcmljHJiWNaLxI6Ejk1MskQeSHAMO/LwrjH&#10;+sW1FagjILhZGJjblvXb7JPtkJDdNNgq1SOvQn5YhEZIyqLxdV+IW3XcmtUNAMaQ3/nXFyiRcpEA&#10;Mi/bDNVx4qyqfs/LI7qXY1rm2ecyRn0SygsyrxDGlaPGexOGlBBaAIFP4/xzG2kI+IrMzDl6ZJZG&#10;+RB+FsEhQtLdcRSO6eRSGYGGgCdJF2oaE/aG32cBoboOzsGx3drJQhmEporuQAKDf4lHxL0/1cQQ&#10;ttb/AEeGD0kjMHCeMOVaibjYkjiU78vliYlYg81jL8dQaE9duoHjjbmzBFYgZHGyyn+9WhH/AAQy&#10;AtJbVv5qL+rAscaxypJKaIzUNwByDEA/bBpkqpBLZOxA6+FaYss6pHIhpJDJuEZqROR14HAQVaKg&#10;kHowHXuMdOFeNWRX5qNo2YKQzH9kgGvTDLcUocvIE8qb9x4e+JtbosTS8mJAIkbbkAP5kP2l91yJ&#10;kBsmIb5HlSn9PvwORMvxFk4y7KtKioNfh/l6ftYxiKRyXY82tnKjB0pIfi5V+Pr+yzH4uuAlILR2&#10;pjD6sIBkZ5IgQVlBHqp2/ViU8w7FUv5UI+rkPb8iXalA1RT49iwOIKCGiinc9afdi8T2so43FA1A&#10;UjqXai/yN03p9mmEnZWiGB2/z+eYlGD8mYhmNHIBYCo2I6UGNpDYBAGwr3HbE/Tt+XqUPpU5elU+&#10;nXx8a+2PEaXhDe/0+PfP/9Wd3sMNyDDcAMgHcVBH0imYGDIce8Xp77l9lPdW1yl1aTNHOGr+7biy&#10;/wCQeDc1WhHxfzLxwlvlawgL2mxrtSqjeg7DiM2Wnic86nyTvzLL9ImtNWu1i1A834BHMpWQ0QNJ&#10;sHYyv9pj/N/lY/R9alvIgk6fvaAOF+IDxBYbdct1fZvgm48m8R2tC+dfLcemP6sE/ON+RgWZhG7m&#10;v7EZKtsnen2f+CxfUbOJY0dQzoPicbcfHqfl2+LMXDqJk8LHjKF8v6lM0sqSyRwXUgMFrKiSNJv8&#10;FOKFk5EP8PqN6fJcDW+omBGaJmYRn4UXYsxFeP7A6fZyUtLx7Hqshaa6lpTXVzGksSRTzJyediv7&#10;qBHCGQCkz8mcH1W+y3LimLstlq3HZVuggJpvRXH7J6AsPDKyDgNfwsOEA2l6ya75cWaZeU2neu4C&#10;SgRmWWFvhaRa+o6RtQ8WHHAU1rNG4iaEei78BT4tjUE12AzKhnEh9W6k3zTeK8tJomvRcMLy2h+s&#10;S8m9IFlKuq8QH5bj/V/myOa35evYHJtGV4bqvqzuwPEqp4yMoWj8acEVn4/zN+zm47P18chqfOP8&#10;78cTjGFGv4WXaB5ss54vSvYxb31oRwtoo3FBIfsI7E8mb7cpReX2uHxZHoJ7gwFeZtk9QxokVGmN&#10;GIkl4Jyf1iQ9acE+LOgobc1iLAB6soeKH1C7L9ZPAvykFIRUApGHIVPT6Ef3jZTTyxQwKHCSKoZp&#10;ZQIFhDsfjChV4faorcPU4/b+LnlYx8ZuRv8A339GSSSZUTt/O/i/qrkggeOZ3T1YmZv3an1XlCrv&#10;GzMTy+zQpy4fs4vp9hJctJP6HqxR7yX0jbNRhUosnBnPwIV+NuK5KecY5URw/wBGP/F/T/0sbK4T&#10;ZHD/ALJD6hq9nYvbWzSejcXB4Q2MaMzBypIEhiEqxJ9oM/Hjy/bwRMYbmdShi9KONY0a4PphnTrS&#10;JQPW+NWLJ+6+L/WzF9RHq9M5H0cP/VxrJ45cSHi+tWlt6biZ5biaR3MA9V0VySoaVmIiojKquWf4&#10;P5eOBrl7+61Cq3Dx7gwhuCURyFLcD8Y2r+0n8uWafDjANi+L9f8ASYi+vVGWcNlaaco9BWKoBMqc&#10;pQXjHOnqU+M8v2iPif4vtYG+rTCeS4tHSee3YmTUmRQF4bHhUMW4qOK+nJJyb+VfhzLjkhEVIcMf&#10;5sW6JHdwhUFzbyWkcV9B6KXnwLZAMSRJ2cClOVfj5onH9rB9xZ29haW8RgaWruCgVv3sjgsI+P7X&#10;PkzS/ZXMKWT1yAPDw/zf9TZZPrACDS+a8vLsLcRxwiNShDpzjStHmao+EKV/c15fF8X2cp4JhPJH&#10;d3UkY5BJU9RWjJYgsUQDkeI24fEqovw/F9mOPJGceKuL+l+P4mrjHfsqRzwiCO4srZbgmIvaj0yr&#10;7KSA8jn4S5/bbj9r4v8AKE8UisraygUC5YMsUfxDkpGzyI3FaIN/i+HllG4mTL1QH+mjy+nhU7mh&#10;3IMn1dRur2eV/qUYjdpPgIiaMnkkTpyflJ9h1X9j/hyyaJU0SW3gmEl2DLJdNCzNwVGDKztEiHnQ&#10;/wArfy8/5dtjyCUgaPBX8f8Apmw0QBWw+pMIbiV9Yke4hMFmojjtHm4qZZJAwcIC7HiAFHGkbcuX&#10;wt9ph0cCRxRxwKsMZaN5kWMs7seNFoDWrNy5V5/tZAziZXzo8vwWMhy7oqMrlnknldpGX1VjdnCI&#10;iVbk9aKBxXhRvh/Z/md2L7q6uZplW3kLokP7+6KuVAISMwq54xnx+2sfL7XLLcOKPOQ+v6f+Pf8A&#10;Hkjrf0/7pFW0UEXJZbdYhLOTBF8FXZS0olK7tyNP8qRePP4f2BGkQxRuzib6rY0KyTIwBYKypH8V&#10;RGv2ii8eP7XHMXVZOKHABGWT+FiTtRChrlx+4VBbpdXrU+rwSLVeRUs1AAZDQLVvh/kwwkEyzerK&#10;zJGvqOscjAFVpszdPjah4qSrft/5Wa4Y4k0Nv4f6qIgD6uf44UDBLA1sIEQSzUhikkhRzG7k/ZjO&#10;/wC5jLL6jgPHx/dsv7GFttb+sI72azj+rsJmgWUI3FiQy8UB+J9iv7Pxcmbl9rNjLhjsTy4eLibJ&#10;Chv9QTC8mWv1GO6m+twmAziKqkg1rydlYKv7T8fi48UXizLhhZxvFYRNJIZbxlrGHZyWNOLMeRbv&#10;3YftZRlzEzAj9H8TCj3/AI/nIK6fnqDQRx+lYRDjPIgVVWhDKooEarV/3WWX4f5sKNT1KFXjV43v&#10;XAMkssis0Q48W+GrH4at0bh/wuZ2m0uwI9IPk15JAcuaaWVlKqyoqpZwt8MSRcRIdiCz/CAH/wBX&#10;n/zSH06K51NjdTuUT4hyMpfoGc8Y1ZGovw/3a/8AD5kSMMQoD1NPBY3XXVza6cogihZpGAZUSMgG&#10;rLGAZSvphmr/ALsfBNrZo2oWlhAX9OKIzypCFKNKjA+q5HNaDjxX0/33+UnLK5z9BkSPT/H/ABNs&#10;Rxkg8oj0/wBFDXlx6drPe3LRx8nEcTSLxYROAoiBk4fGzfEeY9P+blw5ZIYtIi05I2R3jnkB9Z1Q&#10;OzcaKCztI5Hw0PFM1B1ByXH+GP0/9Itn0+noxga/Nq9xcwrBDc2cbj0lluHiFStQI4lgXmhlV05y&#10;8v5lxuqahdLdxwWpEPqrSBhGVjSMNQvIwqzE1Kx/GnP48Gj0eOUeKXf5+X0rAEnf6q5/zVXy5o1u&#10;dOkkvpHvriMsb/1JfXdpiqt6SLSOKLjRC0fp/Avp/wCthNHbPDHb2cNyZb6kouSAgEYLlG5MW2JX&#10;ccVf4uPxIuboiAsgARH9VmRfLlFkX1uaaa4mmtBHpsbRm3mLtym+BZFYRBeVFclKMy/tclbDHSbE&#10;RXc1zJcEl1aWiQlWfYcQEAdhX4hy5cvi/YzC1uWUIgRjxcX1R2jwx/ncH+9+pMRQ77S7Xr2V9Nit&#10;/q8QLMsTM8ymOIVPIs7FFcqoDBGXhyX9vjiWoz3TvJ9dAkSOWL0ohT0mapVal4zyAZuLKsnLl8PL&#10;4sGmxwIBA/rSYcVfVvJdpdlpqxQmwrFIY5BNcSVMyxycS6/C6NE8gRHQ+n+zz4Y7T4mnuUuz6bSB&#10;CkMSoI4xGFpw5LyUqhZPh5RryT4cGbNHGBAemMv9ijhpT1RorCxawT1obcMHluVYzzgmQNUh+UnK&#10;UK9X4yv8X7LYpqUklpbx28iAsHBi5sZgtD9peKr8Vd1JXl9jIYcImOL+GP8AF/O/6RWQ2AHN2j29&#10;tqNw+oRSU5pwuTHH9XL7AhX5NI/FfiXjz4Lyk+Hl8eF6RyW0Ett6yAuAZSDWjdBGOLFVHwszU5/F&#10;/wANlSiCB5f7lplL+EJqHS7ntrv0XKoT6SOOJK0/veLrz5fFwVW4fC7YrpUEDJJKsjn1JFJZh8Jq&#10;NzUduPHI5jRqo/j4cLGuqnq1zPE6osSELE5ohHOooFCg0BNeVMUvUWeSJwRJbQMVDyuIoghHqGYk&#10;ryLKoPJOa/A3p/ZdMjgiavkf4ox/iWJtA2UsttC7yoYL2eNZZ7eJTNIH5CL0lKniF5HiknDi3983&#10;2JMRS4aQWdvbySObXi8/JmXk6yO3PiG4xjiC3Hj8PqQpltcFk+n+as50duitHYiKTULq+ji53nKO&#10;AiNCVieKNfT5gc5OTj4vj+Lg7/ZwVJJaxzSWiX1ytw6MTDEIivpj4SzPOG+In4vgPqfa+HiuUYsE&#10;yRICJ99cScAiOaAaDVbqSzn+oWv1WNkkNxK8qyeoSGVUS3AVkjGwWXgjt6f7bYXWsSatcxyoFurZ&#10;pGNxMYhEJD6YVAkjD1PTidYy3NebOyfDxVM2WWZwgkf6X8en1f7FyI8uPp9SZz3P6PtppmrZuqKY&#10;LUsbhlUtzYvDGePqSfvF+B3RUi5+qv7zDmS0W8jtolAUyFpp7hkQn0mb42Ytyr6iL6fTk/w8lT/d&#10;euyZeEmZ+r+CLXKVys8ox3SaXUm06TULxkaR4/TtbOwikbi0yp+7iVRwVeJYSGnwxcpOEjftlXnT&#10;zXptzbRaVpV3I8VvJ6bekrEvGgpJzkahPxBWpHy/u/t/FlHZmmyCfi5gPEl58fo/H+c4cshySEgp&#10;eQPJ19aajc67q9sfr9+TcP63BfSlPJUEUKGRU4RO6eo0iyfvWT00+PkK8iaLZVjupWH1loVj5tVm&#10;dOKihqWX0+PwcW+L7XH4eObDW5ajsL/H+mdli2HvXfmhrep2OkvFZWjzxs1ZJEdYxGQGZWQgrKZk&#10;dVl5J8GSHzFp5lFolrYq/wBXkLrMAojjIX7RFRt+1t/LxzUaPUUCZy5n0xcTVeohhP5feZLaGa+k&#10;1jXaTajAscdjNI0lzL+8I4rUcuQBaLpy+P1MNdJGoyXRtIRwsQq+rekjntSq03JqB8POTl8Tcl+D&#10;4tN2jkgI2TxT/gj6vTH+H0tOIk7nkGMeZ7XQY7S317UQsmrLM62vl9XdoG/vDyct6UaojMrsLeD0&#10;ZPTjiikb1nlyWWdpErsY6Av1Ra8V4gAHcU3GcxmykADoP6v8Tbbz7UdUudXWN7p6shKksWL15E0L&#10;N1T4uS15cPsfY4qolpooj6TOF5/CCT3OYkgZb9zbCHVG6HpF26tLHb+uvFmaMAsQiipJAIPf/WyM&#10;6np9/YM19btJPIhPChYkFqAUAr370zcYNRjyDgm5cSC9E8t65pmq8NJuo7fSraXgJCoREPomSRqy&#10;Hi3FlKAIX9Tn9hv2cWsNSj1S2FjqLiK7mSiMpCO1RvRWJcdOhyrUac4Tx4/pUxrkhtR0OXy7rC6n&#10;o8cl5pdpNzcPG9wkbg0PqyKggYcZF4OrK3P1P5PUkL5NG1zTNQSSOUyAs3GYnqfiZVYV6D7P7K8c&#10;yY6vDmx0eaRIEMgTzF5U1bRJra4s1tWhRGkto1FYVJRZJYW4cebH4+I9WaSRl9SPhhhZ+abK+Agc&#10;8+XJOdClTGwV2odwO6N/zUuYeXs+UPVHkx4OoSefyPqWmh9RlhNvNGFk+rkrP6SzK/pLyAAkY09O&#10;ZFT9pmX4Y2wu13QdPkhe6snXlIftLHyIckLz5KC5KJ/d/wCV9rMvSa2Y2nyZwkeqbeV/M+tW19Dp&#10;uoJK0kcfOSKW4SMNbxrIyxpG5EC+rIV9d2PJo/8AffpKuLeXtUW2f6hcBoIITwSRSFVwRWpFTx5E&#10;/wCzb/K5ZHX6US9UBZWcb5BD+atHnvwuuw0uZrpectlKjtPE4kZCodQiyrEKBvhkjhh+Ln6LRO8m&#10;iiRpGlUfbAAbqxA8T3zTyJAo82osKuLyVkhtFLSRRuz8JOQjR2pXitdj8jgLU4AkLHgCCSCDvXf4&#10;QB7tl+nyAkWziU30aa4ecJb3IjnjROJUCNlAFJpCd1osXJun2uP7nAlnrMunWiyXoMkSqX9QKa8a&#10;AioPxcvbjl+XSDIfSaTOFovUPL9rq+syQ6LGsF2rqhtDIgQSVdX9IqpjZDReLF4/5/28H2cNtJKb&#10;+2lZhOPijFOIO2+w2OY2TiHol/CwJ6JTqep39vZRaNe2ixzWchIlYP6nEcvhBJ+NHYDg68fs/wCV&#10;hmhEjUO5GYUhwhglYQkDmpAfb4gQfbtXof8AjbGy29WruCOlMMciQVdZ/TjbgyvG1A6NU9qAVr4V&#10;pxx0bGnTfvjKLEoN7guSFFAxPIGvJV+jFK7ZWoXxg8dxxPirGtMoVwpLcpjCUUUVu5603PUDKd6f&#10;F4YYxvZaXUfiqn4D0qCOnU98DzwW1xGyyrUMCCpFRvl8JzhyUFqzuZIr6Oe3dreVHUrKg4tyB+Hi&#10;dv1/FkN1vRLq2ugbOMCJgAGUU4oteVWpyHLl4/6ub/SaqE4VLm5MZCnp/lbzPp97aSjVLqSW5Q8z&#10;HKwb1JmKiIpGpCOY+Hw8k/a9STl8CqRXA4emtywBYFUjBDPwJCjZzxXmTvmzjIcLK2VWciytctp8&#10;XIxsr3M7gpCZgC5+KNfUl9JQnFKJ9lOfH4cDzGSVwyQlkdGMYkHEqAaoWDE8VKl+vp/Z/wAvLxAV&#10;aQQibOaO3iYS3MavHIounhZm5yFAsiIEQM7qwjUANLx5fzxri6TTQXxiR0aRmP7lOPxBqsrNToQO&#10;Cty5ZCWKJjbHqhWjtbzSVuJo5UhRayXcpcCNo+EciJWnJWPqOnpKi8lb4kZ1wyt7uasbxMIZKmTj&#10;yJJqKkU/aoS/T/JzXTgKITzSi90yxZZoryOS9tyq2wPBUCEMEDBx/dlgIVVWH2fU+HmsmSfT/MCS&#10;g21zyVlPFG6chv0PyGafNoSJXFpljrkwTWfK01hB+krXhcW5USSwqQzRVCCjLUN8TP8A5X7P+ri2&#10;r+X7XU4wUfjIBVZK0+Y+RyGl108JqQ2RHIRzWaD5rutGn9az4zW8lRNavTiD+ww/y1+S/wAuQu80&#10;6608ulwziPkI0VhswqI61Uj7Wz/F8K/Fm+w5Y5BcW4UXo+na5ZauLeW3SNroxme4eM8miYAzcVSR&#10;G5hW5QfulaR+Ufx8uOBkRFeP1FK1hEwjjKsPhDNHQikY6HiVT/ffHlwy+tkIiS8e4t7j6pJHKou/&#10;qLyXSyIBzaOOYemQ0z0LqJVklX4vrHqelzXi2CNlZKpwcKzcY6uF9NCvHkFVV+Lfp9r/AIWQkBGm&#10;cUTcyh43X1PUR3iQmTjEJBPMjmQKXeR/g+D4j8SJ/wAGlDPHC5gmT1PSq8jGm4YcXIChaipXif8A&#10;ffPk3HJgEkUtVyVb63uLiJby1l9E3gSK3HxKytG/OFSXEvAkB/UHDl63pIkbScsEhGm+ryI1TJG3&#10;pruihSaF2RSdwvpBeXxfsZUxtLxcxW0uoJLEYWhmiE8lTK7uFSVYUklVRxaQ3RYxrxVlaVP3jY/0&#10;VguDDBSOKWrPIoAoijjwIUH4m+DiP5f8nBKNhICnDevd2EVxeReveWvpots3Ig3DUk9ZGl4c44v3&#10;hZv54uXwzfYDrI5lEZDgFiZJFVQSQ6gJUrTgf2iOP93+3lhNRW0e9upQzo0bMkYWCN3kYBSjM8hT&#10;mG9UfGUVmdk9Zf7r4sqCiF/TLGWJeLSEGkYCqOHM1H7PNv8ALxriCVS7AZkWdYxa3UnKKDkvKdmd&#10;mMixijE/Eka1ZeMeNiQrEqceShSIkuGDF6UqWPw9EH+T8WWk0ldK9ZGrNSTkv1uayjZOHNTxCD94&#10;fjlZWqOfFP2lwI8/oSkRKbooWNxccfiO3CvJEZT+7o3xftcF/wArJxFjdiiY7Z7iJfWK6eJREtpZ&#10;+oeI3WX4o2aMq/q+pHSPl+7Xl/kIskd3JCnCLhcTMHIdVQLEH5liG5NWtAvw/wCy/awmoi0gKE11&#10;Yi7JM6zafbAoXjlkkdrkoIliHABOPp82kXn9r/dfxYrILa4kMFRKsO1w3JmDuCsigM5p1C8t+K/D&#10;lUo/JjLmoQm8trc3ZiaOSaRXsrd4442t04GBzwhVmY8DIyUDyS/H9mL7DbxnLOA3DlIOQNBTm1SR&#10;sy/CqrT+b9rknDJQHL3Mgr6bCAqHj6qpDxhcVJ/coFHLZJayPJID/IqLx9KX1cFxoBHL6TH1Znd1&#10;ckgBiV2BB+LiOTD4f9XKbIPuRdlLJ2lku7X6xGrWlrDDE8AUM5T05au6SIzR82EcRIldv7yN/iwt&#10;uf3ZqWPGH96BGCHqF4mpoNzz+H/Vy+MgfUNlpP7dRLVGjq1xWE+pR4yhYtsOTClEPP4v2/8AVwVb&#10;w8RHEiys43QMyleQcrQ1Feg+Jvtf6vHIyke/ZBFJZqFyAtxdyzW8UIHGeWONzMYhB6nwcWI+037p&#10;OMif5Enq4kI5JLiOYzoPUIFxK4qTwAKrzHLjy/k+H/Vy0GIFlAPeqma3tbWe0gsJG+rqxtLOAqm0&#10;jOJGET+ijcP9+/GnN+HqfttrS1lmsBWb04hzRUXaRzuuysOIKk8+XH7SJ9rKc2UAgc2V9y7U7xId&#10;XK29uXuX9J7i6biYYIwoepZauwanprHVU/eytyT95maJVlq8RlJUosIrUGRWr+z9k/ZV5OPxY8JH&#10;JSvkvDJaoq3K245iRroUZGEDK1DVwob4SzpHz+BWx0poyPJG/OORZI+RDnk5orAE8d9lrz+FeH2M&#10;sgJFlanFHbskqRvCYJ4XgmVYzF8EXIyIzgczx5OwT0vtet/efsrKEZBbty4BeQlFCoQS8fg49WZW&#10;zH3tHEoSXMkUv1yH0/XnkKfVyGRmnNr6tLgsD6ao0Q+L4OPNY+Ktx5lsFpPNqMQjb04opGAAZkVZ&#10;F9TmyKynx/vf2v2cyzlEYeaTSaXd7YxaVcTSwmZpoFZw8Yd3ibgFR6Fd61X0Q3+x+LFLyWytLFLS&#10;wTlM0kcbMFd2oIwYgp6udmUcuKcebPxyOETkSZH08LNRsYtRn1P67qbCK1jhdo4y6JRjKyzFkHJV&#10;SnpO1JHdW4fE+IRXEcQmgkjeUKg9SVnILtEwrGihadRxduPNuS8f58nKO11YH8KKRN1ZX880F1bX&#10;aW6kt6Mawq4X1gwEzksWJVGDRpzSNeL8+XJI0fKtvPa8br97PFIRMERZ/glJQhpGVuCsp+Pj8XH4&#10;V+1lVHivlaFNkuI72MWkaw2cqKbcO5g+KJeXw24486U+Hl/N8at6eCJUVHmigma0+vgRzNHGZHok&#10;JQ1YEiiyN/nyyUCSADW3kx4AeiXy2n1pLe8vLGPUrrSGkmsTJKkaD1LlZY+KyKvGT0Y0IZvhT4uD&#10;4I0PzTeW5jtnUSAQGe59b4XG7xhE9RIizMUXjzCr8X2uODVYYZhZJB/otRx3tSQebvy403VZZ9Qg&#10;t5Le8S5W2sFt2/cNyVJWuJFRpfTSN3l9T0+Ltwf4ecvLDqC1GpaXNazpbrdBiIfSRKQszbU5bM6I&#10;ascxstYjEwMtuLi/0rjzjVsM1PVpvK3m2HWIrnUG0maIPeNcvJzu0jQhd1VmRJZf3USSN/yK+1gB&#10;bK4s0vXjYRQ2kvpQy0SSdyzEsy0Pxlq/CrLl51vFQmDWYf0vTwtBgQdmUnULPWJtNtpka6v9QsFv&#10;9RtVlkt9PjCRrHGhLcvTVW2kaBvh4csA36W17O9uYo3lkIpHIvMHgaMGoPhIBFVzN0uKh4hPoYZM&#10;m+6eaQ97pOlW9xPPIbOBJDPPE4X+8UFWj5H97GzK6xuw5unp/wA2MZrqxUBniF4KmNJqlA7cwGLU&#10;JUEchlmbCJx9B5/5rEAwNqqPpmuI81pHNPpjCjS2xCsyARN6YSo5Ub02b/hsDx3t4geOK4YWABHC&#10;FwJHrSqooB+GvJfiyiWKB3kPV/C5McoO3VMLnS9NuHW4n0+E6wSrrcXMJeKJk/u5JHJT4+IU0Rvh&#10;+zgm21S4g0yZEtlkUyfWVhiajhVIk2JC/adW4jLJaa5iyaiPVv8Azm6Ju0q1Pynp175kiv7i5dLi&#10;Kz/RwuJ41kid5Vki2Qk0kEcn70v+7bnH8P2sCC48szLHDd2jyNMqpeKnMxo8nI8Qa8P3bN+037WQ&#10;1WjyTBA4enDxf1Q1SkKuQR31Tz8ktxJFfwpBbSVsVkSMyz28Xp1MxCKRJcBX/u1VU4/Z5N+7g/mH&#10;yYtte/VbS49R3kdREEcSCOMFnkUHlUKpRU5H95K38uaQ6X/OcXJgBlcf4v4WTaNr41Gxt7uS2e1S&#10;eGOerlWC+rsI2ZT/AHimvMLyVP2myNzxMrlPRMIFAsJqCq02HxfFsPHNdKJJ3cLICDRFJtgdkIP8&#10;R1yoxRGdOzRySwGsTDjvyT9kn+ByBFN8ZDo7Bkc0M+32Jf5D3+XjkLZcXQux9Wj2IyVoMS7GyQW9&#10;yD6i0IOzjZh9IzMw6qeLaJ9H8z+D/iWE4CQ3diVZreqzEyRdpQKkf6wFfvy/JCGbfGIwl/M/h/zP&#10;+PcLRGM4f0oOx/prIokjNfcdDmBMGJoinIjOJ5Oyi+xWQVB6++VUejIWHYGksCo52pAH++T9n6P5&#10;f+I5MSXhB5OxESgv6cilJR1Vuv8Ab8xlgk0yxuxU1pQ0FTsRkwbaSHY+C4mtZUnt5DHIhBV12ocu&#10;x5DA2EVvYaZVZSrAFSKEHoRkt0nzdbXEUVtOw0y6WqtfxKWWSNz8aup5dezD7P8Ak5ttL2ob/eHi&#10;j/Mc7DrjEVkPEP4f6H4/zkuu9NZmklblexVSWOykKgLLCeUbRtQcdwteX+t/rSNpTZQwTqRLZSAx&#10;xyQEV+M0DUBr6gJH2s3uPVYsnLY/zXYjHDILgbCGZYL97iABo7uF43ljmU8TxowUFlKtE1OPKP8A&#10;4lg/UlXXbaPTr+QRLVXM1FanEftV7k/Z2yGPTRBsf7FxuCQ9NelIbPTI/LTXepaVbyXXMMgsQSg3&#10;cMoiqOPFfibrguTQre0tFksbeC4EfL96gA4ruNyT8ZJVfhC8soGpnx1O4x/H9JsjjHDQG6XWHnEX&#10;2qG01Ke60u4mKKllNXk78Vd+AVDwRFZv3rS+n+1gFbsRXF3C91HNOGDNCOPJVNFI5gjkwX9jDn0Y&#10;zQBA34vq/wCO8X+9cbJEmXcyCKEOtpLb2bw25RkVzzClt3FYSp4oX+L1fhwtuYZjLGI44SJP7tgQ&#10;pJNCUPbbl9oZqjo5Amy4OTGeYTm3vYhFIX9RfRBMgYE/CCQH7t8QWvH7WALy0kRGhiCtcIOTRMBR&#10;qAUpsPip0pmDLEQaLGeIx5oyKZJFEi7o32WxBZ7yNShBkhQVNrKfjXsSp77jIbtEYkruCcuYADHq&#10;w708cTKR3EZkX+9K/FJU80FenCnxgfPDw0EA966pB9sclxJ8S6hSaIoI1JoB0oajZlPTJCQv4oF9&#10;OTRTb4Ph3rUfOuCZNMhcH6mySBuBeOUhQtSKlGqO9VxPenYqXrOlPVUjc8eALVArSoA22wtlIPJX&#10;/vk+KlCJQADTf9oYeEndB25q4x62k7wNUgMtCX35s1fsspO3Xwx5IAaqK/PEw85kVI3iVVUvLuCt&#10;HBHxbcuQHw4NyN2RB2He7Y75nmnnKckHJRURGoZSKgFD39lyFCk1WzePQK5Lunxxgr6/ABwep5r3&#10;2GJY83YJguPq0Yd5AKAeqwFYzUk/ZG9T/k4OJQ0Vr/DBECsSJYJWMwPIKDU0I/Zp9un+Tidh7081&#10;rlaEOBw716fTiz+q/NHJjlpvcACgNd1YH4T0wRipa22Kmq/y/wARge5tAnxqzqjnhyoWhce/8tKe&#10;OG92TavU0JFRvx7jAfpKiGNn4V+IxE/D1/YYmtfbE7liRS/BhuEleKM1YBQfWagkHGg4gHrgMUE7&#10;LVWlabddu1TviLP6Uhb4WDMrCUDYFd/jQfD1H2shFNN02pjWUTSL6hA2/dr+wSR+y3bD1VvBNgkd&#10;ZRO4EVaj4Sz/ADP82GwGMuK9lrlwPgFT4VoMQuI7cSme2l9BSxoaVFDWgK02OVgFsIbXlxAbdqb0&#10;8cT4rGY45YlWVuiyGkZBNagjdeWT4kU47g0P0jBUQjcpEUYMtSgVjyUHav8Al9MkDFBaNeoI964J&#10;+qn1hLxi9KpUy171AB4deWQsJvZbzHT4uVK0/t6Z/9aTx6g00PFwUdQOPUFmAqRuBX7sjPBwEV1e&#10;qpk0+jRw3pkRluITIxlaqssSM/FWPEtT/Zy/Zb/gyyPWvWvWtLghUjJqHoARXryalNs2X5Hgx8cd&#10;p/FMI3zT+byt9X0aLUrNWmeZVKiFWZhyUkJ6ac+XJytfs/Dzb4Fxt5aR2bBrOglKurlFDmMMK/Du&#10;u+3Qcv2ctx5vFgRMcvx/ObBY26LdM1K81akeqsz6dG0EtvzdohO0TEN6lUkJiBaMs7GP7MnJuOHN&#10;jeepbJazCkhQVXYEDtUDNTnwGM+OLGYvlyYvrVhbrdz31uedqlyfTmIbi0g5M3FyvHt/Nyb9lfs4&#10;GvNNaxm9e0jXjJX1FRASxPWpUg9t9ss0+eOT6v4fpYRlSPsdZj1WxGm6vdvzCrIJ5ZuPpNWicVlV&#10;0NKn0+TKqfFgQ2d1PR7Z5IZ4uJkRSRHyPUKP2ytOmZH5iETU+UmRPVM0vbC2FL+3t76wnWRba4kR&#10;WuxH2eWQlVgR1bd/t/D/AD4bDW0s/wDR7797KqgsDTYnp0K0rTvmp/KnLInGeHdqJB5JZ/hQalEt&#10;9psCJZu0ioKPVt6+LlwqniOP2sY9xbXS1twEp3BJWh9zt/wOZMcc8Z9dy/2P/TP/AHzYI7KC2VzY&#10;MYrtlJuaO0NT6h4qa81YBhVhw5O3+x+L4ozqWiabYNLdRxo5cnkpjjZgy1cPQ/vZDy/ZDP8A8Y83&#10;mn7SyZPSb4S05JVsNuIMx0XzNq2qLBZTu8L+mCz27zcWQ0XgZFRIYPh5cW4R/En99/PGpZbaN4LU&#10;XnOSaR3vbgkiRmBWscaR16UMfJz/AHnw8fi45voZJ2ZAemMfTH0/531LAgmgDXD/ALJmdoNQb1pv&#10;qiJBEoi023QBlVF5ASSM/D7X2uEf+6+Hxfyi7q3t7m6Wa5KiGNGiHruJJHLMSi8j6hp1Zl5L8PD4&#10;cw/E4oEeozl/F/M/3v8ApWBlZut0JZSS2Nv6NpBW4uZRNL9VgEcSUVfVbjWH7YHFWbk7Py48vhVV&#10;GaKOKWVYltJL/iplIVZqEFUUBee329pPs/y4SJeIAT/xP+fJkI7V/Eshh9e6gjkkku207kCm7wll&#10;IYyMzrHV1DR0MXJvj4/F8eEizxNdhGtmd5SkT+ushc0HwqpI5NEqhpG+Pj8f2c2MY0NvT8Bwpqzt&#10;+P6yfGJUhZklESLyIaPgFBJ35D7HItt9n9nDd4khti9xcRiTjI0kvFX4E0VWK0VF+FaR8v2v9+ZV&#10;xmcjQJ/HvXJKglBuZprmSK2gn4o0AQMzRq6hi7KkhLO+5/fcQ/wcVb0/tYWaZFqt1FBcw0Bowt1F&#10;wxccahT6ZWJF5leX2F5fa/Z446nwoE2P9L+IpG25/iR19daVA11FeRjgyr9ccwn03Qj4qvRuVFNC&#10;vJvh+HDNtINmv1m6deYJJk9Uqw9RSqqGUfE0rcdv3f8AxrmFDVxkeCHpv6fS1Egf1kvXX4dRb6tZ&#10;ISnJYwrRAg+m45txegCxdOX7z4sLdZmmjgmMUqRyyRR8oVVYvSgC1RAWEnxsz8W5huP/AA2bPDgi&#10;CNqr8d8kzA5XumGk2yHj8MkkcUkhW4lcu8k/NlkYiihU+D4OPFPi+xgvy/o6QWk0t1J6MjFWVow7&#10;heAB5MwIVQ1K5X2hkBHCBxn/AHLkS4YxpC+YdauY7q3trO3jueZZZI5ZUi51qvGNSrO5H7VB8K5W&#10;q3805+r2sRImLQkRLIT6ZIUy1PBOVWPFuSquHS6a6kTxe/8A464/Dx7Db+c3pWlrBH611K5kQpNW&#10;QxKA9K+iOAZ+CgLyVuXxL8OJ2Gl24t5VkjasbmaYxlo0dSSyepNzA4Cv2I/Udf5stzZZA8627v2N&#10;21A9I/7pdqt/dLeQCCVI0uF9FHk+KSOQVr6MIiZnkKhvikkSP4V+B8H6xqLyqsUJYWtoEuDIGEil&#10;kK8jJzHwxpStFk9V/wBhPgzB0+IyucvVk/H81ojMylf836eL/dJVoOhvaXU9/fFGvr0tbIoT0WSF&#10;nkZQAp9NpSrJ8fpqqqnxPgS6a9vVmhnumkghWSKZnRFQ0HByqsOTPIp4Vp6a8JPg45f+XhHnHb/T&#10;S4v9y30Ks8v6X4/3SZ2Vjpdo0c9vZCKW7WPioBkegYyJyZTwWONmZ+vxM6ft/af9baOCG4nlReQR&#10;GKc+RPBeMMdF5/aNHUenx4/ZyGSNGgN/50uH0sZE2BzJP4/zWzaws7W8ds9GeSTiwjIDF2DTSBjx&#10;PKnKN29Rm5/5OJajcvFa3EksXJ90/fAen/lKoXlUxtx/Z/l+3+8x0+D1cJ2/ncP87/fIkairWUKS&#10;SxRQzfuUCy8oyfUapPEsT+y6hv8AYs3Hh8GEen2EV5N6jRIZHf7DM6mNN0+P46Fy/HYr/sf915up&#10;5BjGx+xqjj326ppdT+jHzLMFXf4QCWI+KlKH9kf5/ayVJZRW6ppsQf1J4yl00cgYqUU14Kf9WleM&#10;aMy8FXNNKeSRMj/vfV/msskb5C4sUfUp7qF9YmMYtraRZdOSeNgG9UqqNI6g+n9rb+9eNG9WT+TE&#10;otLjtWsNYZGhtIokt+c0iyc0QbfCqnhED/I6cG+P08qGojlvEDxZP9z9npZXwm6+pz6h682raBA4&#10;k1BzJOWtoBB6Rk48QXkYCSbiS32eD/3buuKy3yXcs1wtxIYOaRQwwsV2lp+6+yHq7fsp/L8bfyyw&#10;6QYxVAyr62GKBJ3btNLWwgt7W5t4PrIR7i4vblOZLwVCzsasi+mrfbkf9v8Ad/t4jytIr24muhLc&#10;SThY7RFTmivEOFY1rwKxB/UDM/L7b8cyPDlwVCoRj9f9L+q2igDXOSrLBftp9vDp5iteMv1m9Mkx&#10;jkeKWTnxkcxmSNp2Xi6rH/xWj8cT/eDnJ60kEXxCUPIqTO7SFgBRgprx+KjJ6nxL8WZMz02/6SY3&#10;tSOdIGSC3e1indeD26IhaBOEYXkTx+GhPFft8F9Nvhxt1qCx+vYxqVs/SdbxgauVdiPT6AFneWVv&#10;jZ+Tr/l8cx8emO8p85fR/R/zf85ehUI9CtppYL+6hhnuhKJbImNSqShVUTCpYj93FGo9JU4p9r+d&#10;WWmm6he3Qu540jYfuDCRE0axo3L4dlcb/Y/Z+y/x/Zw5cuLFExF2Px/Eng3VrrUdM06AwJJLzIEw&#10;YiUu7EAfExFCT0bf/gcNI4gkLyzCrR0jjj9Si8tjwSR/hO/wVZcwDMZCKH1fj+qmPeEtnu5Xmigt&#10;PgadTPNKYebBRVQ8kKcH+KhdeLfa/wBiuFksjWbSSCFWv5U4C5QNIoVuAYxuRG3pp9mL0y/L+8zP&#10;00BI7fTFh1TG3hTU0h+N47ONw8kBpG5I5Nwmj3+KSoedHWJv2P51yrL40WaUBVZh6FQWK81b9mnM&#10;tX7O/H/Y/FlmSPC0VZRV8zAtHESzBazAfDy4Mp3c1RV4/b+Hl/ssWnvkgEkccjrSL1L2ZELlFU0Z&#10;QwWSvz+HK+DjqUr/AKqPuQQsfrTxz3kK0ilZdOhMhVXqAVdo6xrXZqJR/h/1nwDHDJPDdNNw9as0&#10;ECyiYkceJHNS8hSpLM3NOTc1j5Zk5JxiRQ/3vpbJx4Rdb/7lGNMYnt/q3KSIiJ5RH6YTg/IBlPFF&#10;elP2G+wvP/Jcy9KaK1uJLac3ksYMskj8KGtWWBXLFRyZfiZh8a/YbMQVOY4x6f4fxGTTKBO43Spr&#10;oS3ltFd2wtIpjwsbZGcSELRHmaNUV14I68d/3XL97wxJJ9Silhif1bi6MlYrksBbwqUIURojQwjl&#10;xWNqPw/vHV+WZIhEUfo+HFxf1uLik5MQL4f9NL+csGkaRwnurX07e1mjY6jB6Ie7uqLt9aaZJ7mT&#10;0RI0kaFFl+KNH+DkjjLexjtovqNjFCJmDoyLC5IWvNN+TVCV4u3Jsw804A8RPo+PqYTkD6RyChNf&#10;KTHqepXc0em24jeKea4jhR5CvpPzHGLeQUeOPhG3q8/hj5LxKfNV3JaS6emma4/1x5Wi1C3tI/Ui&#10;CBqsxWjR/uXPHm/8/wDkZhjJxmzGhfp/nf1v4nHPDLLGI+iX1SWeVkl1y8nudU8sraaei8tHv7zi&#10;14weiFiW/ew+tGifu1C8FT/dnNcLbjyvqujXhUSu9pdOFt5UjVmLIzMKx/ElePMJyVU+PNrppwlY&#10;v/dRbDp+Ha90/wBK8x6RrEUoSRFvLeL/AEqLkVMQcAsPUopoCPiZPs8clfknTNbm1Cd5pEFtFxEc&#10;XBII5QoApRRs0bKNvs/Fmu7X1McQ39ZPvnwMhLw47n1fwsJ/NvzH5b0XQ4bW4eQXVxySG7VzPJbG&#10;QE1JlYnjNH6qBv8AmnJhaaoz3yRRxSlDWKaKSNePKv2hyJY7DbjnNajDw4zMken6PDl6/wDYcDjg&#10;mZvo8uuvIcTaNJfzXFgl5yF3Zahb3EkhNmkWyP8AAYwwducg/du0vwwyfCiZJtNsNNS3ZLLeJpGc&#10;N9qpY/aB/DOb1GfIZcU95U2SNsQ8xav5g1PUfqeqc4ZLSOO0MUqem7RQj92Zuhbl9s8v2m54aLEE&#10;jVKfEN+Wa45CTbMRtqOwtpU5hFjhg2jQVBkcmtN+XQYValYpK6yGoZCSGAB7V7g0zMw5aFOVjNBk&#10;3lnVbi2juIV/eiVRxiaRogSCAKcCrMeHIcf5eX+xJ9N8wT20ky3wX6ryAgaq8qEn4t2+zT/ZfazZ&#10;arRCcRKH1Ns8d8uaeap5Ms7uOFdFMrak0ZOpW0kcxhEgC/AGWEhn5kq/BvT/ALv+7T4sMJNN069c&#10;3VoF+uEDhICRQ/7EiuY41GXF6Z/3f8THiMeaVW2uapptqNIvfWNu28tjIBy4tWvD1Qyg1LNTj6bc&#10;V5fZwOutzaeDY62ebv1uClE4nbrQr/N+1y4L8eCWmhP95i9Nfwo4L3CZ/wCF312Q6j5aQpFFQNav&#10;N+/WVQfsioflwMdePGP1pOMP7v7ILUfLLfV5p9Nlea0k+MxrwbioG6pz23YDb4sysPaINRy7SZ8Y&#10;PNM9H82yLqMUOsWcFvfWqcH1CVnt2eRzRXuPSHJikbuVkBXjz5YS6XeXdrd0hdTxDDhMW5uQSp+I&#10;EQ8uSn4QP+BXNhqMcckLDOQtknmLS7DULNBfrcFWMPK5tY4TBCSRIjBSrXfAq6q7ksn/AD058T/U&#10;tN07U7Zmspliu5IgrSwcQaNuDWgruPhzVYMmTCakDwsASCxPT/MWr6RfRLqFvJdWFvMZFt7pH+GR&#10;QI24hi5R+MrF1ZeXH+T9lTTdaksJ0s9QViPiKyBaIq1JALb14jiK/wCVkNTgGUGUOayjfJZqXlCG&#10;/Q6no0sfFuCy27yk3EkrULOqEfBzk9R/T+wixu32EyROILhPhoVI37jNXHigaLVuGIu80bvNEzRz&#10;RmgHRqitBT7Xwk+GFhjC3Ajbi8EnwKjAt2Jbffr4HMwS2vqz6Jx60kunvNHHJFfWf76a4XjCTV1W&#10;Mso4MONeXqR8vif7P2mxaOzjguGlgqrSAc1qeBpXfjWnL/K+1kJTMhui7QbambqyWC9USQxEpE4R&#10;RJGoAqqsF5+mPi4xs3p8m+HhyxeeZ405xAeoATwPenuMqjC9iiltvBbSyLFcuy27Mq/WlAqhJANQ&#10;w8AVp8K/8ba3vknFB8Lg0ZT1qNyN+uGWGkEUh9UsbnT5ayL6sUi8oJ1IKlWqFZgteBan2G+L/JwX&#10;GFA61OY0ybYqMcLhFdyTz3Ddj4jrmc16YxCW5GWJCylhswqKdadN+w8ctaUO+CSGoYnZWcirGtCd&#10;+nv0zb02/HDtalqQScGAovLZjTkaDrtXpiakEmvXJS8lC+3hKKGnjFWFQCAF7Gp+Vf8AglypkjZC&#10;GXkHFCpxjIgskRCsgb1IX48Pi9RDx4+BrXIjqnlZoma4seRd3V3iLUHFTUhTQnx/yv5c3+n7SJ2k&#10;3CbNdE8/LJEmn6zxjjSCSGC+9MO3qOoVC68gh6L+16fwp6nP7eRaS1ma7fjErSSNyJlUcY/2UUKW&#10;K/CeTmvxfZzf48gMW2mfJd29vpqevdSpb28fBRbszST8aSSSExxK7c14xj0l9Pj6mWqzoxP1ngXP&#10;KZ4+I40UdGfl1QdVR/8AY5EGJ5BOzroW1zEF+o8kiotsk4ZvUJkqCyR8T8MpI9OSaFeD/GjfDjfr&#10;sIhe64kfCwEcjbspILChXlsDxC/tfZwSjeyCaVG024EsNizq4DxO80MJojqpVGqrFas682b/AHX9&#10;tuP7a0EzgencqwRmpGSxp8REZbZQP2v81ynJjobIUbqCCRjc2TxtLFGGmAiUyAIDMqEO5evJPs8f&#10;hdf51yQad5gurVo4JVMtudzKzUKL7htz/wA05rM+gE/UObXKFlhWu+T9Lv0nvLST6pexkItnFHyS&#10;WULUgGMMoPGo/a5P8K/zYfzx2Gp23w8S+4WSlTXwB/Z+jNZDxMMt+TCJMSxWx1DU9FvBE4eOTgvq&#10;QOxZWVl7oT8Wx7rx/wAjIVqenXVncH1auacHcBqkklo+NOTHiRT4QqxK3Ljm/wAGojOOzaN93pWh&#10;axYX9uWto1iRnM0MR9MKqKI47oyfAkaBw/qfvZZHupVZPV9LjgeG2lkMduS5EhYNy2BhjaoLFeHY&#10;/CvH/g8ulLamaMvtQtLQT6i0URktRG0DxgO4vLoemUjBV6cm4c5Wk5cXX4okxX97cXryel6luZG+&#10;EEEFVIpyHtx/yvg/y8STTE2hokg0zQLW1a6FvqEdtDGZChqJJFIYxswX7fqfC37vlNw5N6XqYncF&#10;Sit6ztNbqVLBkLFWboXrt8K8pOPH4f2ccZpeavZ2zesyNp8C2N7JHKqNE8caSxoH9T0SvX1m4wK/&#10;qP6i+p6i4jDPZGMkwS+okfxGjuz81qwIO6oPhBOS4JX5KQir+21hJwFvLY2tzcp6KOYokg9KQBDG&#10;3H97M1JJURlf40VOS/bx3q8W/edFmiZQqchzrwp/rNz6/ZVueSnCI2TY6rJISyLLGu8lrdRGSaTg&#10;wjekgf4f90oIR9n956fo/wCVjGmlkgaJNozwkkYcmLMTSi1B+z8JL/5P2W+NVAA6qri2jt7+O5kW&#10;s49S3t1+BEjRV5hnoyH4x6gWL7X7xU5p8EradPTQXDKOaFhGKh3q54FQaN8Qq1afYT7WWbyKrLS5&#10;t5pDZI7OsnBpW9No4gIk9RZmWqkRNxQKWPCaT7GBESK3jSIxc5ET947Ko22NW5L9tyF/YbCYk7J3&#10;KaM812zTx3BWCR6RcHZqtUpQek4rHH8X2ZE/nxV0imKOUX1Y2JlFFU8GDkIvLiAFIUcmC/s/y5LE&#10;OE+SY80Msl3aM0avI8EsQW3kZnkXnG0YaRynN3eVXZljQyf3b/Y5ti0iRQ28MdwgM4IAhBajMtQJ&#10;CAU58Vi/a/ycqxgklHWkGs8t5qDvp8jpaPzka+ISqI3pu1tykWUxGZ7kcVXg6qsn7aKrJx0lO9EW&#10;ckOGMnwoAQwZ1+FvsnoP9nkspoLJFT84kDcWuHslVo1iWAerO7KyFI5Pij+0vHlJ+3/dvw5Ype3W&#10;nWyJDbwBniEkkaRhnUb12pyq/wBpvi+Hl/lNkceOR9R+lHRCaXY61cGaS+upVhuDBFLO/CKWRqMX&#10;5ALHwi/u419L979r7PxY6wlu0Mk94vA28Qb0STO441aoPwVkPJKDjxVfgwZiAKWqQ+p2dnPbRW2m&#10;OZBqF06SXEAFtEeR9NlNEekHwS86N6rS8X/efFiDPG8p5cpXJDNUUIG6txU8fhZmbf8Al/m+LDCA&#10;q1q04jS4SICPhDGgeONQahm2ZOTjmeaJGu38/wDLxjyrL64JeYWMMS5tYlD8Q45EByK8FA9Kp/a+&#10;LLspNUpiUPqy2gs5LeWSRwEhW+uZDGGeJ2AamwDyP++ov2E5L8OOuHeUwyvAfQeYx/C1CQofki71&#10;+3xwQhXJQ1ZtbwS3VjbX6m/htI7ifnHUAylVjnkITjyaNHBH7KfyK2KSu5uvTHIXMJRjEBRFeT91&#10;FWQ0G4/4HKok1fmxMgSh4f0YLB5n4NYXEcqi5duTywRlri54wAN0Yusnw8pOCLL+zgVglxdLBbCa&#10;cCg5uu7M0jEvyB3BIQr/AJKZkwhwxslmOSPhnmsNMmv9WNrp6ryk9JZBxiijhQLHQoOBC+r6i/vO&#10;LyfA7ri95ICUJg4yGNTxUsqen0CO/wANacj8OUaeHDdlQFthGGWZEn+BZZFMzIHl+sCpeaOM+pSp&#10;A/4j/k5dtAlkBO3xSlGKtyBrL1HwqVYhfduX2v8AWxyZJS26JUdRnn1dXsYnEcImjWRDEy0tiaMC&#10;8qOnJ+q8FVeSx/G3NVwOQZfVgWEsGWRy7qQS7kNQih7uw5f5WWGIjG7ZWaTFeFskExlRArxxLDE6&#10;8RGgK1Ukj9mNXK/yx46CsUrBJI0kcvKG4ceAqsvxeny3+NuX/Frc/tZbxbC03SFuFhktVV7WWa3Q&#10;rA8FQRMW9W3YKLgpVTxU8gzM0Hwf3fLkXGSWZCqOXjVnhkjBaRT6aVdggblUshVeS/7H48smYgD8&#10;fpY0m9LaKUTyxenLxRlmKqr0lkosZfjxovMV4t9r/V5YKhg9MBbiQhQxEsXOjMpQkRNHX4fh+Lpl&#10;U8m2wSAEJc3Udyxe0VXZ0Vra4EReNH58DOk3GjmvFftfCq83+BsdcXsMcryNIyhoivqyBQGWM7sF&#10;+FmDdf8Arl8OOMiO5b3W2ljJJBFGY0rDcCb0EZ2KNKpPBnq0atHyo1eX83FWeLB1nquohEu2nXmD&#10;zC+gCI6mjFo68vsq1D8PxM3LI5McaOPf1Dvl+thwXskGpeUfL0zzaeLCqARoS1w6/WBEBLFH6jLw&#10;b96VVk/ecY44uCry+EVp+p2sTpaQT2iI8jTRvEWckFm9QybNSkg41Zv58jkiJeqp3w/j+Nx5Q589&#10;2O675Xmvlvr+5tNUv2W3+q3lndLBGiugRIvq/ERh1eJmm4Rr9rir+izyYaa9ZWEAh1Eyi1LKIluI&#10;/iYtI4NChBX4iF348v8AKzX6PLllKULl/wAL/h+9x5gEWejG/Iutaze2r+XRYDWPRnM1zb3EhSOK&#10;CKP01VJgVccBypGfg/lTk7cSiVzZSsdRSa8gZTwkVPUXdjRiwC0O20Y+zm1w57HBD9yYn1fj1tU8&#10;RB25Mult7jWLG3/wtc2ek6hHIrXEEkrQyMqxLyiCfHzH81w45NwzanoiJJbzClGo0iKobiAagFct&#10;w6oZOKJB9B/i/pMJQJ3C7yv52uLqyvrZmXkvKKzneYr6jbpIwkIPT7S/abI62lySCSA34tbPj6rQ&#10;uvFRDWp4sCp+KnxfFmTi1EYH1jil9PJhHiBZrc60luqXSaZJf3ZkFuZIGVm9cLT4h/kg05FcF23l&#10;W9nazhljgisLcmZLJDwR5hQh337dafFkMvaEOCVWZR+nhizN5I1/Ck2peefLtol5NHcXBvJSltJq&#10;HpFmjjZ2AVPh/mDcfh4/ZfJV5V8oahJLfa3rIWDVb0qEiiZXWCIghEQ0oeP22b9qRm/Z45yOftPg&#10;4RHuPfxeluxxPFv0eeeZ/OenpYad5V8tl7zRdH9OO7a5jYfWePEkPUxmj/ErrwRk/Y4/swzV/KOn&#10;yXmrx6pIjGKZRa3qMPrDExhiHU/AET7XHNr+XOXFCUY+qYPFy/3LZlxCRsjanp+jeb72+tdDn0y1&#10;dYrq3ka6tWVzBGkUnpjjKY/U9Z3osfJvTZPUb9jlnOdU0WWzuJljYXMETkeuoI6dOQp4ZrdRoJ4h&#10;Z7/S67NpqPp3DNreYzQRyNG0TOoYxPTktR0NCRthU6A9NmPftmIBvu4u45qmJlBty+Y8PmPDIGLb&#10;HJtRdi8V7IlFlBkQdT1cD2/m/wCJZXTaHYKAjlUNE1QOtPHCCy2LssOR8LDYd8IJY1TsSa2oTJbN&#10;wY7slPhY+4zNhqAdsnr/AN1/vWmWPqPqdlLOrN6cqenJ4Hof9U98hLSmuKHqj+Pq/wCOoGQx2nzd&#10;maN03U1zF5824G3Yx0gnTjKoPgehB9j2xshlbsCSQ3FtuKzQjw+0PmB9r6MmDbE47dlxukoDxsPY&#10;dsmJVzceUKdjjQjfam1MmC107DTQPNGraJdLJaSfux9qFt0YHL8eUxZY5SgbieFB6rpFhqto1pex&#10;CSJtwejKw6MrDdWHjk50TXbLVXMlrKltq88qmWNxxHBf2YiKD783en7UHI7D8fxfW7bB2jCe2T6/&#10;5yWXllLaxCGeN7vSoLcqCWMkpfoTMD8Tf5LJ9nDSS/vdPv2hhCm1YlpOQEfLiQp5l+Ic/wCrm4xR&#10;8SANXJtzYZAcUOaXnQ9M1vTbe9u0P6QWMehPGxkaIyrX91x5GNSD/wA1csQk0nQdVnElpB9VuHYg&#10;z1P2uO5D7jnWg/2WY+SOTELBahMfxh0eo+YdCs5H1eZdRiiXkWhjCSKpkoKxj9hI6ty+18GZNF1u&#10;xlsrQOblLZZCnq/AyqT8IWQ/Cxb+T/VymGuhLbIOf8TDJpRVjlL1LrfXfLV7Z3upW5VYroxLcTRV&#10;lZmUAcnjQFlWMbep/s/s/Fid4Z0UeqxSaNGkmWfjEC7GlKgdQpXccvhXKtRoTIcUNw4+XDIx4kx0&#10;ya3ZTLb8JrWV1jtZbcmUemqluRIr8PPn1/ab/KwC8KTcINlj3Yhx8R3oOLdH6VHHNLkxkGi4MiAE&#10;0WTYv1bpUfZr7j9n6cAzRXIYXaVkrVVk6SgVpQKOo3HxfayJjTAxNeSqGQkofDcdt8bLcxPNF9YX&#10;0+gklUllYCvJXBrvUbthIuTHo4KVUhan+UbbfLEnV2YSxJxjd+K9WXig2oWAp0r8WEMZURS4bChN&#10;T38cHi70+RSt5FIJfhEcoHxVHcNTkdjT+XCZMoHaioPDOrq0DKF35o1aGvhQ7b4wXiI5mJajVX6z&#10;HWoUnoykCvT7WRC2FQx1UCgIG4Ujao8MTLwTkuY/QunpErRr+7Yvtv0K9MkardkSDRPLo0FkjoAe&#10;ce5bkSWA67deWAxbrGzR09MVB9OWtG60owHTbKjyYKtfpx4mkVmW4HLjxHqr9oL122+Ibd8MVPNq&#10;nhgqga2Uq4Cuau6KCCKbKy/s9OuOzGJLW/I+3QGv68s25tmX0CiS8SVj+1GxYEbMPsmmR4k2OrgQ&#10;46Gle9QdsYkxcGGZSJNx6ZPxDegIqQH8R+1gjspBb9xgqK7TkK0MQqHpuBxNaEHYVbxwgqR3LXSo&#10;9+x6e1fuy7yytbz44pAp2/dHjTbY+melciDuyB4tlitJHRXBcb/GO3zGBHtnWfkFaRI158XFHjpv&#10;VThQYqgYEdRvtt0OJpEQomi5NC1fUmJ+IHuGXcMPowclbrvQ9fDLjhjkCtA/olhV4/tROFG9fAsc&#10;FK7ce/698ESc4ysZUpIPsAsKkeCNWnUYLUBoEHcYnIhWSqloy323Qb1918B/NgBZdG8e1yCnoued&#10;STyNeFeO1D47dTkjyRe7XHevT9eAwkkAZY2M6qOZiOzCvdT9OAjZJXY79IPwrRvUrStB61KUp9/f&#10;BwlHD0apn//Xll1aD1SLdeh3Ldaf59spwZLH7x6yHmyO11SKGAs8xEDgemgBVWcUGwoTtxDepy+L&#10;jhfqOhyNAzxcI7h14CWgqK9PtB/s12+Hj/k5stP2gBLhO4UnYgI7RPN6eoVn9eXToWLyojMXJQAV&#10;CxCL7XHff7P7eFul3MunztHOshad/g+Ghcg7syqB8PzzK1OMZo7VssZ2OFkWv2trrVjFLYzQLFYx&#10;cJ3ElUijZeXBZWY/H8K8uK8vi/vMNzYyNzubZqcqEhQfiPX9nr9OauWYR9MmPIsah1a3ZoNO1K2E&#10;v1YyKnrPGWjQ/u+RMoUr+0vJGXlzX4uOCbXUpPiiPxTGikE0Fe9T1zFy4gdx9K7FZc+W4I+N0iKl&#10;sVdi3EueBNFVUPGM/st9r7Pxc2xeKFIXEjvxdj8VOgqabEk/8a5TkmZRoIKGW4kncQCEyQKtKfzK&#10;ik0dY1VVqeTN/et/wOBdUsBd2hVGSpO5b9ex7ZkaTLwZATa8KY6Jq50m+d2R34oDwj7AVJVOQ6N9&#10;mnH9rIndaVdaPI1xcSoLdkC82BmK0B2RFIRa/Dvxzp46jT6iNV6vdwteWYjyZpZ+ZrHzEiwadFO1&#10;3FMJfRVhbLIvKnKSRuTsqli3FT8XH+X7IQ6qbmMXd9GbeWSLj6NCyxR/EtagqavT9rMuGgEYiI71&#10;oAH+l+OFH2ugvYxiyspjdRxzmV5pHQSyzlhJxYtGw4x1XdDy/wAnAVpNNK6/UglonJgbgFVYhalQ&#10;gUVkSMs/HkvFn+P48yZHwomz/mxLG63uv6P85Mb22t1jlN4JLznGsbW9OSnkeLFufwq0gorfF8Mf&#10;w4tJaiGGa7DxJcqo9NXQO7UJUljUD4uTcfh/ayiOYcQjR4Jf5kP9j6kCHnz9ykLqSe6gs1ilktJH&#10;IuJUdolj2EiBNizBaKrcZF/4lhbfS26zRvM6GXZI44/3szcjUD0lPFOQY/8ABrmXp4AxNDb8f6Zl&#10;xUmVqzBZEiR6VLO0gKRqVFP7xhyfp1/ycXtI7q1hkaJDBd3JeP8AdssshV4y5qWAQfvByb1GaLk3&#10;+rk8hjL08xX+l/qolKhQ6/UhNSGn3jRpcxie2tqTxl0YCOSOQKrJSrB+LN6fBef8rYy9gjuIgiyG&#10;YQ3DusahEVpmP7t3lcekOP8Ak/a/ysG4lt6Rw/j/ADkxNSAXwyPBIs7xGOtqu/xOwRBV0SFf9IZt&#10;67ry+Hjhlaabwu7xZyotm4M8hPqROgFWASJ4/hjK/aduPxfGuYc8sZgCI4z6vx6+FSAY796T6rq8&#10;0+nWrWKyC85MsCPW3lVy3BVeS4hmZWlV1ICxc/2o34fFjpBCLVdRmMaW0RYWkazANzU0Ezxpxo3F&#10;i3xL8P7OYoJE+Af3v8e3+xhKcfV/yTYEiEeL+P8A3K+I3Bvv0WBK99JSS+me2doVt2U1t0mk5B1L&#10;Kqmj/E3Nvh+wpLaS2l4Y7iOP1LyNg8Uskp4O/qb8mPpmjNVU+18Ob2AyAUa4WQJJtPLiC4hgeEyr&#10;FZMrowhjo8ScCECLSRfhWnKo4/8AEcFXpiiitraBXkYSGVZpAyL9YbdmHLkxUrK3qfEv8uY2OPFL&#10;iny/g/H85gTxSEf5v0f75DWEU01zcXNysUPpr6UcMZ9RxAOnIKFUPzT4KB/+GzS6YLvikjmQJK0s&#10;lwDGxL8AQKS1WGMBfhZv+JNl0ZeHZPL+bt/vWYFDdx1D6mjOR6RZEWO1KOOKhytV9JX9WXk3xJH/&#10;AM3MtS1ijfT7dSqryk1C64v6QBJc83cfFWnXkqfCvHMYzlkmJSv+j+Ppl/nyayJZDQ+gf7r8fzkM&#10;k00l0NQvGARzTS7KUx+sXoFLIEJ47Fvh+OReb8+P2MRnNmGQi6D3MySCTmoZYkiLNQR/u3bk3JUa&#10;T4GZ/wDLTL4cZuxwfLiboys0ERBLqBnnU2jQW0UkQi4f3k5kARmZgHVUSvJvTPNeH2uPJcHO8rxB&#10;bxIHSirxl/eGQiOsrFU4qWMvworen+03DKI93FPlxfjdsyEcQCBWFvWMFq1zFSpM8HFURPV/corS&#10;8/h9H+8Mccir/Onw424vV9VxFKYxAKGdgFMSSbMAg+FHPZf7z/VTKIQndyO381ETtfIKljYRm2Rr&#10;iFHkuSpeCMtIJXiFYy8z/FKoXq393/rv9qNzyJd3rRSyn01Zlb1aCNEYgLWgBZjx/wB2f8D8ebvB&#10;jIF1+P8AYtV3zZDErRQ8gnJioJC9S3elSQB9OGEEv1GKK4CesLg8LaEqYwzx/CzmOGFZvi2dV+L9&#10;r7GUHGSSLN/xI4SOXOSWXCPd/WbRLiS1kiVWnlUK7IkoJCq0rSw81o3Pkn2eHwcMkOm2V3HEHnAt&#10;TdrE44KA6wwcm9EKXmNRU/G3xfHy/ZXNbrSJERj/AAf5rdIGAonl9TE9Z1HT5LlvQd9RuNIL28nq&#10;chG0980caTSOI4YjSjB1hbgi/B8KSYW6vraX031CBXc8yWmm+CKKOMEuBJ8fKQ/zV+yn7OZ2i0Yh&#10;LxOGMP6vqn/pnGjkOSVjaA/Zw/75PPL+h3WmGO6mMUUIiIkitwazTSFeDceMaxKvxhYVD/FJ8T4z&#10;Tbv1g+qTu7w2S/uWXb+8PIDkqr6kjgJEKyOyL9v4snqBG/CB9U/87/jv9FyxGURZ5n8f1VXVLS3g&#10;K6ZbN/pOqFg8TnmGVF4swjclI4oq+o3pxqjScf2pMZLczU9Qpwnm48ko6UQMQQoXmOfDjxp/lfFw&#10;yUoADhHRpnGhQR8VpGiJArepBDyHJmVyWPE1ZjSo5c+XLGw217DBFDasDeyszpJ8IKSKeJYMAqH4&#10;C32wrK/w8sEjEeogV3rw77dFK8nspPrM96tbCGPhMhBk9SNwCQYwrP1X4QnJZE/Z+zistrNdXzWV&#10;mWuLeFo3uDJIstZN/jkqZGPQsP8AKdm5L8OSOWEcZnLl/AyERuR9KHtLiw0/TILu+ENpII3hsljQ&#10;xenDsywxApHxoqoOPD/dacuXp8sPfSs9Ohh9ORfToDNNUJGEHQL8fOjN9kSM3xfzLml8TJqJmJ2H&#10;82/xH/ZJkQBTF47rVdde5F3CY5Y2CWtpwMkol/bLs8XoVRdneALxX/diSMvMALxI0NzeOoht3eOG&#10;CPkSSR6gJJoo5/bk4/ZX/Z5fCF1CA3P1y/H+8igzoWnUtlK0r2umRcLy9WOS5u5ioVY1PpEBR8bG&#10;NapCrjhz+L4uOEN0Y72V7q5HMFjypSUuWb4SoYOvHinHk37P7X2M2kYGEa6tJHfzZDa26WVpDZWq&#10;hUVAsQ48FVVAry48dyT0Uf7H7WGyH6qBFGFa5KUQk8hHEgpulRxqoKxrlRiSbv8A6TYmxsErlRrx&#10;+QZobOOQGVQvD1ZmIK8XoaoGIMr/ABfEvw/ZwHcXCSTrYWlZY0YwyMxZY+EgbkxZSF4Iyqz8Dx5/&#10;D/IrZGPFXqn3enknFG5boiCGT0DqF2hSdgkwSJVaTlHQ8V9RA3JwXjXn+8WNv91uz4c29vbx26wW&#10;qwstT+9ogiLCg9T4zVeKhQGiPPNVkPiZLNjh/pf8eYylxnuY5fXE0ty1/fC6gKhHNpEZmuFTdhDx&#10;txxmLOXZkuBJCifB8Ku7YX6jdWcVv6Vtb/6BbMbSOCP4IriaTgAWpJG/JEV05f7r+39n7ebpsEwb&#10;9VyHp4v4Y/8AH/8Aet0DvY/zUZpGmXn143tzcyLrWpRiYvL6bzWtpE39zFxjlhEZdw1K85P5vg5x&#10;rWEfoyTmRUE1273kar8JJK/FxV3aVVVmZfhX7DSYzBJq/p7/AOL8f6VhIcI4V95GPSs7aKd547BI&#10;7Kaafcn41FXKRCAvIqLJ+x+/WFP3as2TPy9BbxaW+pSwETXEZdYjUABQfi5EB+VOzcc4ztTVZJ5R&#10;iieCAnHi/wCkWnPMY4G6DyrztqH6S8yN5cS9WSOwpChVdmnnp8LoH9L042Hx8Vb4uSMzfYzlOspb&#10;vfS3c8gE9xX0TH+xxflIxIbixkBqwT/hZM6TTjah0cbTkkiuZ/3L3TSYBbWdvZ20ZitbVFRVYU+E&#10;LxVFUjmFSlBy4/Dx+1nQ4bOSSJBbRi6s5lQJCWC0jYAMw+HkP5lq/Jm5fZyjPqBAEnmPpdtIiJLy&#10;S/8AMdha3ly2q3X6I1a3mlZtQWOSRPUQtwjfi7LIeK8ZT6Cxxo0Ua80+Jj2by8LW1iOmoDJbVlVX&#10;cnkyqQoYtUn4iP8Agc5yXafiyPik8J9P0x/3nqdbnlKR2ed6R+Y1/wCYNYu7XzLPW21SEWRktIwr&#10;JFJKhmZRsiUiV+fwfFzb+VOA3y8976CR6ovK+AYhwqqVFaCp61brxGarWR4pGUa4P85siCBS3ztJ&#10;5a06V/8AB9xNb6NLII5YVkZhLOUPMxiTdookPB2b4eUiel8H2DxGt7O1MwJoihmVR8ydhmtymU5U&#10;e9MY3sGOaPp1xquoRWkE3rXMwSIvM+6hRQCpJ+yoVVXEdP1y2v3ZVcCQcSxBqu42odsObQzxCyNn&#10;KOPhFsl1zy7faOIi8MgtXZ0Vpl4EFGoajkw5dO/xfFj77UIrUr6lfiNBQFq/cMjgwGewTGNrdO0i&#10;4vhJJAQVhUlj6kcdBvvVj2/Y24vka1U2k3BLJEcKS5irQrxXb01FK7/5S/azc6bijtNvjYZhof6T&#10;t5Jr3VJri1klCwG5IqH5yEH15JA/D4N2/dS/Yj5t8C4X293NoyNLVvrBJS3SNWkUekp4ghafshmb&#10;j/MqZk5Mcc+3RlOinV/YReZ7uCJPTis0Vbi6uZJEiuFFy1XkRnWSvxtFHEZEZX9KZ/hbD6117TNY&#10;421yVjuGFOLAKxqN/hbcd9vtZrcmjnp/VH6WogxYrq3lzzFoBS/i9W4tIy/C8grJGg5N6bO0WzUQ&#10;I3P+59Rv8tMBXjah5cl4xMH01xzuOSA/afogX4uR5ftfy5dg8PUx4penJH6WYqW5Ta3i0nzkpjmD&#10;R64AIrNElB9WNIa/6R6qen6POOp9Di3734UjwVcaXpOox/W7UcbsBfUAJVl5cWK0B+HkAMrxanJh&#10;nwy3iwBIKT2eueZNIRNPvmZ9OUzcPXiRonMfNFkjkKn1USVmbkrNwX4k/ZXIpbRX2mzy3FwJklLt&#10;6p+OV/TUFwq78ONX4opH/JTNxqMkMsABTcAKeis2hazbW0GnC3uLaNEkteSxW0frM/osxAT1VdVi&#10;d5WjKt8Kp/cv8Y6+1lLmcW88XpyJRWkoSgZuw2Ban2q5j49McY2YR5pdoXlqWztDqVlcNdW84L29&#10;u3BJTGld+VT6fOvp8OLuvqf63IZp/mGPSWNpOJWijUv66RVVVqBwU9G3/k/Z/m+1lGfReKLFA/0r&#10;TKPFySnVfKl35hkfVLF4Y5rkxRmxknUPI/FmMkiFeSEJuvqPyZ+bcYf7vJRBLa3QBWQEMOg2rXbt&#10;mny45Y9iGk2wpUvLZ25QsJEICvKlHBT4h8JP2ar/AKr/ALP82LNE+4ryWm2+/h1GU8aAtiW0lcOq&#10;mOXmSWUKwpXlXixod9uBwFf292sYa2AZQfijJoadyCP2v+FzIwTje7IFH2d3YSXUi6jIUJSsd3GA&#10;9SPhEciMQGj+KvL+8/awOkc0kXqRsFuyByZgOQAHLga9Nzl05AHyUroWso76Wx1GBv0JE5a1jVnM&#10;Ds7GP11IWrcoo24Ly/ZZOX7TKWvmCB53t5QYmQgBiDxNRUfERxr7cshk0RG43SYdWrzylcpYR38E&#10;nrq0Tu0S8Q9Y24M3D7bJy3D8E5r8cfNcNYnDLyG6neuYc401lj8iztOFMZXjRSPkPxxUMADTKiFt&#10;VEqqg6cRUtQHbvvTfMWFDQUx4UNIWkJq1Sw+yd+op740glckOaXKamjjn12q1aDbqcaFLA8umJIS&#10;VcM6FfSYp1BrTbrsRm9N6ipX0+9dzjY+KqiTyOOBAMhOzKQtF+Q+yaYT6z5ajvkZoiI5QNmPSlQS&#10;Ke9M2Ol7ROMi7bI5KTvyz5tvdEmKzKs9mzcpErxfkAVU1pVlXk3wnlkCv7S5tr5LOcScZB+9WNWZ&#10;fifjSvGij4vtM+dXi1InCwW/i83qOk6xpmoaVJqlo0TPFyW1lnKq/KOJXPIAhi1EVmjjjxU3sbxJ&#10;6S0JoA7gk8V5EcV5E9ePVsrjGjcijhU00W7juHM8haMBme3iYAepII1Yu/BFIVRL9mP4v2eL8+Tp&#10;aNxCgGRSoaUjclSCAGB36dafZysxSutFaNW5sY4HV2is1YBQJFcOWQqAu7/3bO0aPw+zicTiN5UI&#10;Zizirn4V+L4uC9Q1fi5MclOJ5hBHVfKn1gW8nJYlhiYrCE5vVCY/Wc0DRqPg9NE4uy/F+zi6areW&#10;EiyRsTXdlAJB3A7cgPbf+b/KyqeCMxRUwQlz5b0nW4XguIxyApBKxAdO4ozBG/1/hb9jl+wrH1vq&#10;ttqLPBdBopgSlQCKVWpKltmH7PIftZrsunlh+ndgY1yYbdeXrzRfS1CwdZ7EIskiuarI4aiiRVo0&#10;bUf1GXnx4L+8wpvLU2tTSRxT0o5AVI3qKtzP2RXfiPsf6uZsJiQ82TIdL1Qak6xwyWiH1frd3b8J&#10;RIAOLFY1iVayPx2keSX98y/b9REwF6sZkkQuTI/ExxKvpog9OhUlwy1/Y4Iv7X2PtZfQI5ptMvTv&#10;YFt3jtaWimRbi8kb6zLKfrC+lIqxMknD7U/qyP8ACkfxSfCnJaFTOjyikQRUWVyFFEEhMnxkIG+E&#10;0qGf/U5ZVOXDyQTSjfTDT7qOB3e5knkd7aAeqwM7QBYFMUZmeNeYaT4o4fh+P1WiiyppSkcw9Y8p&#10;gtQrsSngigq3InnV3C/t5OPHJRfNbZ6Xay3lrKbJEFk7hZWgjVZwvANM5R19JF9AxRQu7fDBF8Pp&#10;/aT9SwtoGEaytwaNUj5MpZ18Su52X4lp8P8AJkownKSdyUS9trGoTwGeW1VpkuJHukijk9OJ/s8F&#10;kBRRykbi/P8Ae8v7zEWjRpmVFJDqHMgICqfiO7Dju3H/AIbLgE8kat5PDboZ3+JJfSEJRi8gqi1C&#10;sXqqc2b4ePwR8fj4M2I3EPrzJNKI44rbaQxsvKoIb0wN/gVhvXj/AMPk41EUml9ncLDG1vaieSe9&#10;HONp45uBXjw9Z2on72WM0FOX/JLil84T6sYjCKpRA0nAsFC1Hxtu55leRr+1x+1jwEMTs4R3EbWs&#10;0lzJNIVlZkjE6I8rOFP7tKqiCJX9NeP7LSt8PLGsguHLMhmEoEoZ1K1VfjHwkr+0Knb/AIFcM7I2&#10;ZK0EkdnbwxrILUW59D0I3V+LNSMFnCsRxX4V+Jfh5fbdcVdYZbtyX+Ij03mUKW+KnYsQingOQX7X&#10;xf5OVbxHpRy5KEIuodPib0RyRvWhtJHdY1oWL/GI1aVv3hCeovwt6XFPgd8u9ltLNIkPJl4fvIlR&#10;XJWpIT4Tvyqdy3H/AIPHBCUuahbYR6lfveToqhzJ/o87SyIOfBVMlHQcOBVfhCMzL/kx8XZHaxiV&#10;LhqxzSovOQ7VoB8IJIUdW4/s/t8f28sMtqHJPRUnvJXgntkCyxQyOI4gDIFoWKs4UGRuJEfqKrIy&#10;/Y5/EsOLfXH4mM0DsgeWZivI+nUcmLUUCnx8eHw8uP8Aq0RxcRYgUhU0lIHjuuTPHC7QWtskbemi&#10;zsjcUWKsjNX916hmVWRPV+x9tCG3Z4g5JjkaTiTX4lQAHl8AruPU47fZ4/tZeZiJpbpFXl/JHczx&#10;emJ7eOBXRafBLM7OnpVmb09mEFRz/vOfw8cFSKkaFSdwOKSVAJY1NKDrxBJ/4LMYjilslD28ssrK&#10;9CvqsGkh4sVVFoK8yNubKq/7FFXjzVsLI4zdGSRG/dW4Ji9M8h9qla/EK1NenxPmdLhgAT1ZCgm8&#10;s8dkLeF+Pr6g/CUzLwZqxs4UAcNlVQvxHkkfw/bxW5uJ4Z/tsZGCIY1BXdWJL9WO3IhcRCJBP8LE&#10;xB3Q9hp9ncWwcxRiJWlkWVyHosihQleKAcuCtL9rl/wWD1tJonBXnCAXT1CwAChgQ/KtQvGuYhyX&#10;swspK+r2d1bfv0ivC8cMr2ghLl5WjcNEFAZHk9QKv2uKIv8Al/EXXEkJtpEh5cJmaFSC3KjREM4C&#10;gl2KqjR7/E2Xx+ocqZk2ncdvdm6haZwHhjWeYUBUFJwyIHY8Y1RmmjmKp/d/D+xjnjhZQkh48ldp&#10;4kRSxRSx/wBag5mlB8X+zwEE80tRzXCSSSQqJeLxJb3Eruo5uiClACrMxRS1W+Dkv++sfcPMlyvp&#10;k8Sgb6nDQPJIFqQzEGi8uCD41+x/sXYAFCHgiVrKZ5hUxyGmoXPH0ooC7JVAOHx+nznLen/u37f7&#10;aJxxvA7swMTsg4iSUIv7zcUZAW/nZuX+Rk5Ey/AZ2i57lbtFWIi5ijcktFB6jBoKh6rKeK9Y414/&#10;F/efZwPDPLEyG1o3HlKDKxBRxyLMqlTUuGEbM37OTMe/ktFEX2nQXXqi9X4JeMEiQqv7yEgKiO4o&#10;wEb8pVRGX4v+GEaXCtvClJisSVnTkeEfrMfULvyIag5IqhU/n/2EM0+lWGHJLtd/0i4nP1USSXKm&#10;zuFRDLcfVSTH6cdFMfxlZXdpJF4/u/tfBzJ9SedoraLjJcNM7LcS19I0pXgDQqqVjq7faTlx/lzK&#10;09VyrbzZEbbJ/ZwiO4uXDpFEioLaBQJArUJMppRy7+pwC1+Ljy/bwxjWOX0+UHNucj20LVU9OPqS&#10;lhw6FqftKsn2eWVzN7HalS6Zpo3eQyemESOOe4UK6e8cCxv61a8eVV4t6X8iccGLNG7RxwmMTlI/&#10;Tn2aWpo37IBCKD8P/NWY5E6sk/6b/jy10QU1qQtxJeCSWykadLmxYUtTEvNPi9TkrPI1Of8AN8Xw&#10;vFgmdkFpYNPNzabURCkcxkIUxq7rwADcqt+18C8P8lMGORGWzYHBxcX+ncfJEGweTG5uMWt6vZ2O&#10;npbxJoclxLNZ+kkzm5aJGLBgiKUWNm9MuzM/JuXN8Mk1+1ura6m+rSL8MsLxtFxjrFuWHLaT7Hwl&#10;T+1lEtCdhx72ZtZxcPwYzD5K1PSdXsrL61aywW81nNb3LXEhvR9YIi9NVi3tom9VuqcOS/b48FVk&#10;CNDcJxSZBcUWUTI0g6bAOpPp/tV5fD/Lk8mWQlvUvjw/T/OaLvdXvmt9U0xmnurGSfT2knsG0+RI&#10;SORqzvbyAG4K8U9No/idPjk+L4MQvNO0+6tVH250HAxsrRio60Vun+T/AMSy7S6jJI0QkgVRTLTt&#10;f8waRrEiuOOj3DGZLxSlwxDEhf3kVeXxf3tfs/yJgO31SSyhY3EZktY1duK/E3QEbtvvluq0hkeK&#10;Fcf9b0/7E/71qIMRY6J/qXl6DVWK2l0Le/maEc2AAADtUqqbbDkBkr03zUhjjRIVEKoEjZa/s9Ns&#10;53U9kgH6uKRl9LKGQc2Baz5L1CCWa5kuSlwzO107gFiXqeR+KnJz+z/L/LhbrOjaX5gj9SJIobj1&#10;0uZnKIHDR03HLYtRVX/VzO02SWmIjO+Hh4Y8P7z/AKRbxITiQqeXPMfmPyi80N9JLqFqIHgsIVJE&#10;RLPRKlPiVaszLtyb9h8Qv7PQLqzuLy4uUjIhZXXb4lVSrlh03X/mnLY580ZCNccf4uL+H+qzxxog&#10;FNdA1Lzdo97baGulyyWYuUMcgjlkUG4lWVBzYJRYmLcm5fa5TSLnNbzyh+nLm4udGRLeOJQ4t2qC&#10;6+mteIXkvqepzVlVv5cddoBCIv6pOLm08ch22eov5gXRrazj1yT99cymI3CCsSuWYgOxCcUEf7bD&#10;9lshd1ZT20rRXEbxSjdkdSp3/wBYZqJ4jEuuy4pQNSCepIkiB42DoejKag/SMCOpU7dB/HfK6a4y&#10;PRvKBdW5xtwbxHWg8R+1lZjTdGQLsGRXsbgLOAh6B/2T/wA05BnxVzdixjZdx9nCDv5p58ubszLD&#10;OpSRQV8D7ZdDIYcjTCUe92BjFdwHnExliHWJuoH+S3f6c2GOeDMOHJ+7y/z/AOH/AGP/ABLjzxyi&#10;biXY5JILlfgPFx1Q7GvyOYufR5MX1cv538LLFmB2Oxdmq8ezbrmHTkC+jsQms4Zj6kZMcxPxMBsf&#10;9Yd8kJEc0nfm7EPUliIjuV416P8Asn6f4HJA9zTKDsd2+Hde2XRm1SFF2ZaqSVY8huD0IyVtZF83&#10;ZKNI88XUUS2mqr9ctKg1P21odjX6O+bLS9pZMUtvp/muTh1eTF9JuP8ANkgbjSYWla4tT9WuyKGV&#10;AKMPBlO30/ayc6Xqen3iS3FlI7xhkkjVPtBgaVlA6df5WzoMWrjmjV/5snZ49Rjzen/YpDqdndsl&#10;rb3yW59aOSC7kckKyOtSkJpyPKn7Tx/7PD2Dzd6ULw6nBGy+qBy4gkkUZXVmG4B8DmJm7HjlqUCf&#10;6vFLh/0rZkwEDb6WFal+UrtNHc+VdQlsHigKwI20aKylJIjx/eqXH2sN9VsfL+taezRlGuQpKFq8&#10;qNsd1zVwhrNJMjnEf0vT/sv+Ja4GxTHfLOv+cPK/mGK11WOW20x5RFMiR1jZ6UThtwHJjyYko3xN&#10;/LkG1Hy80VCebRKJPq9rJIQjcxVW5AFlodv9Vs24MNTG+c3Dnp9i9b0vzJHdFkRkaePit3Oibq6k&#10;clK1/l/aHw4WyNKHSCUBTEqK8qNVweTUCOKA/Chr+1/k5r9XpDGRPSnFlilGO6eQPGylo+khZ1Vg&#10;VB2FagivU4BktopIhKgKuGdRNGteVaji6nc/a/1s11Fx+HbdE1+IivgeJ8PEY+BJ4vVEfBgeKskp&#10;/dPWpAUGvxbZOO4tqMaLUnFioINeoI6im38cTniiZSy7T8f7magYAdouq0wHdlTaswNCPhrsy7/f&#10;ibvPGqTP6lB8CuVKMrDfiqncihGPJAC4FTUbeNPY4NglE9ZWQW7qtZvTPMPU0XmpFeTAV+D7PLEm&#10;/cokpBGj2qZKn4Q1BxHsQO3viU8EUaRpNH6PqNVYmZiNqnkrH7J9jkIwo2eTIbBejq1eLcuOxI8c&#10;TljjWsSM0jqvxR0bknw15Up8YxlbEAV5thieooOx8cZA8v8AfQM3CP4vUFa16fEpG335EhQ2aEUa&#10;m/bBxK26emjKssqVCihjbv1X7DUyIWhss+2a02U96g7frxkdsJaNPF6cUQ5cGPxe7K+3tkqTItl6&#10;bA1Ymg+eVNa/A84JHAAclI9SoI2oftjxyJUB3Mcgvc+xI+/tjYTLKsZFHJNWYV41UNUn+Q/8LkjG&#10;wglskDrglpC0YjuV9VaUYbVA615/tfLIJpbwFSyfCT86fdir6dFwDwSFw1SzRCjjoACu+A2mKmtw&#10;alZF9MilORHE9TsfowFFBLG0jHipQgM2xQ1JIUgjx64lTHdWLA09+mN/eNytuIZKhlBNQAST8B61&#10;OIip2b2+1i88FwkUbxBpCi/EhoJ09xTZxkSd0kbLFfc8th2bscygGKpJ4PXencip5r2PyyTCj0Xd&#10;/fEUiCylQGZaAlR/wvBh4b5K0tmtMZ6dt/fcB6gPH1OJ5VO/2fopyyfGy4urW9f4Z//Q6EI0JrTr&#10;38fuzV8RAeptbJKzH0wKqoA4KKhQDvUMPfb/AIljWjjciooo3koKUH8clGZG/X+FbLg5jISN/UjX&#10;7QZw2xrvse2ANS0W3ueR9JTcEEJQDp/LU70+WZWn1soVv6EBOPL3mO9sLhYY5JIbcujyKzvxDE/F&#10;IFWqM/8AL6nw/F8eF9mLuzuTBcjkOQ9EA1C7bk8jWu+X5uHKOIMwn9/NYahp/wBb0phE5RlvmeI8&#10;peLAqi+kpjZPh+P4uTc/3mHkVhAf3xH2alWIqd/ozVy1B2DAmmN3N1qUbyW4dKXCqssKEhQEpQEh&#10;t/8AP9nC2e4Hqm3qyhm3fcV2+Y8O3HMzDCxfVshunK6e4hXUWWKQJEAIzxIQFqBiBG6t8TH7fq8v&#10;5ePLKi4wkcmWWJq/HuwFPcVA+k5dM8WwsFckwhbz1r0GQI1ndQKlbd29MMH78B8bch+wkXw4D1b/&#10;AEiFWWQem5/dNFs2xNSSQRt13zJ0EjCVR4uIfVxNfu5j1JvoJmsLqT6zBGt3AlJY5KOiqyqECRqy&#10;Pyc/B8PLj8P+VxiFvZSSai6uhnlUD02kRHDsXA9Q8VjT4Wo+wXj8TcXzpzlrDxXwhqgLBP8AE9Au&#10;76C28vxH1/RgBAmEbvC6hULiIcjLIHdf3apX4vhRWjx15cTW9qqzPEzM4MlQyEua1HItV1UU4148&#10;lyGPGMkgYj6v53/HixmNwObtOtIrm/Z4UliVYzHCA0bqqArRwoSkbyMGD8eXB0+zywpEc2pzOhdb&#10;WxRPjZKSyPsRUbqGBf7XwcP5OfPM7HwYYky9R/H9VlCiCZf5sU2lml062UqPrt7K/wC6R6wRiprT&#10;lxk9Pin2Q3N/5v8AJUitNOsZTLFCJFKcyyoimIqF/YAkC8iG+yycU/ysryZZyjt6f6MGMpVdKTSa&#10;pdxrFKUtWWUoEDyOsiktSjkwk0QqxBR/3nw/Y+Ng95cPcSGNiI55hR4RRZAGFONCC4X9vmPi/a55&#10;kQxCP1Hp3lrxR53zRtlbQQwKFdpIovsScqhqGvKqkLWvw8fs/s8eOG2n2y3lzErCZ4opV5emXVPh&#10;UK3P1VbmoB4pwCfabiv7WYurzyhGuUq9H9b6e5yIiuaR63fvp1nNOkkFvcNHMYxOkbNVuThUMTR8&#10;S5XmxdpPspy+PENVvNJl1SaBT68PJFZEZT6gClfRYuWO1XdvSXK9FgymFmuIf7pxxcifxxf8dX6F&#10;Za5+h4ZZGFtdsJKtKtAhZifUEaBeVV4KqzP8OF0ltPqSLDIJLeyHqNIsYjhgorNGscYER5M1OT83&#10;5P8AyMmZ0h4Y4iLl03lP/d/7xtmLA49/9N/uUwi9LTZpEWX1pXKrGJDLPPV/jd5GZmKxCvwoq+nH&#10;/P8AFwQ0aeHSYGjtmR5wKku7IgAPSkQINK/a/wCNsgfEyyuJr/fMc0iT6dj/ABIR7a51qRJZ0aG0&#10;FaII42dmKk15TfEgOw4hf+Ewvgh+s3cc1zAGgVYuEaxyU4IQQpVqgcouLNszt9jMgylEUO76lxiQ&#10;Nn6kfP6kVlLDa3FJ39UGWSRah35fEKAfYl+AD92v2v8AJwyYH1Q0xRn5njDwV0UBQC9TGsnIqVX7&#10;eYNX3y5er6mEiRY5k/V/R/3yXJGr8zF6oHpLyuDKyszF3oBxkaMUPNqcMBtHJE/1QTkXs4LGFEEl&#10;EZhzdjyULwRm4ySOv8uX6cQIEq+n+L8f7psxAkIw3cLoLlIAbaM0SaRmjHJR8KqOJajyKi8I0/yv&#10;jb4cu1sbWBXeRLeSd1EsrxhTT4yeIMjfYFV5S0dueW5Ms5HnX81uExHl+P5rUt3dSzxhTNEnIxRo&#10;9UDDgCJCI05eps3GJniXh9pfs4KNu2q3UE9zDCI0b6unIMg4Iyhj8IWRubBloOMP+tmJkBwxJ+qX&#10;+6isY78RS1TFoVlfRWk1zLM/K6fiyyODIGPEGc+kPTThI/J5J3X/AJ54W6pJpyxzw2HKG1SWs9ys&#10;f22WikIvwKu37v4OLZboxkJBnzlH0R/mtU5iQ/optpEWptHHcagVF20Y9KzDkrGNz8b/ABtIx25M&#10;3Jf5cdokNvtI1Y7OSMmCF29OKQf5ZXdeTNy/3ZyX1Pt8MzNTklvGPP8AH85tERvbtcuLn6u0dqC1&#10;4CKvEokkjr8VUDDgx4inx+mvL0+XDlh3ZQ+pJDdi2luFQ8dMaQSFuDAAuQfijSNfsM0X+Vy+Pk2s&#10;1Oq4YEXwcvE/3v8Auv4f9MzIrccyxjVLuEpJYJeQWLufU11kaOMeqAxWNfh9OWa4cUmT6zySP4GR&#10;4/hzSXCW9w8EEURlnR6PI6oFUmhBPF6vyJZftt+x/k5SMU5/vJ8v81onK7A2RElhcXtpHcXE90kV&#10;tNDIYoRIxkljAK04yLxg4hUkUiKN2/e8fi9TCa2so/rjQ2qoAVJuZPSVplUkAISeH2g3qzU+x9iT&#10;l9jN1KYjC5bFnCFC+if3N4Ft4ru42KsFiDSNHE7GlSAOfI1+GENy5t8Uf+/MfPqr3lp+jLWnFWBi&#10;HqGSqRGrySKSghNePpook/ycEcQj+8l/Ft+OFnKd7k7Ia20WO01ZtZvRHJcyVQyiJFkjEvEJCjqh&#10;eRR8XqSM6/zN9n4acRQwSvz9IrGFklj4A1/Z9IEsrOzIqqBkREk00yJOwRkkkryRoEL8nLRRty8K&#10;N6hoOKqr8vi/4HKFvel7tnmZ55mRZ/RdnZUdVCx0EcgfaSRmqUVPs8/5JZZDavo/HlJmYUKH+coy&#10;SWapbKltGtnGx9L1kVAHiflz+NkKgOisrBXdvt8cMdPgjsIwZEYzUhbi5UUeNT1oKKgoi/6v7eYW&#10;qM8tRgRED8fxMunDFAak1xqv7q1nRbVhOkjqrH4JSq7VPxS7yMo+JFf4Hi+HmiF/PPc34tLeZkW3&#10;IaS6VeHFl2Pp1Ks9OfwLyb9lftcsvwYBjFker6WAIu/4YqumWcFtprXk9rSW6QoLSZjIpEm4EnBX&#10;jTnxDTyLH9vkzMy8cKri9uLiZDCrfVowYrWNkZmiiIpJISBvI/HurLzXhmfi04xxJH1Ionc/iKa2&#10;OnrbRySzupvpyr3kyfCHdd1QciSESvFN/s4NtrdYYvXkWONWccY2fiHlqFAI+EGgLM/qHl/scxcs&#10;7Nd7CRqv6SHvrsNcLbRCRiyMZJol5NFEVLVqKv8AGyhU9Nf+G447ndRDjGzyXN6ZVXgRyQOeMLkj&#10;kyg/aTl6Xw/z/axHCd/5ixjtXVSZrOf1VmRYrXTuDSM6PwbiOUoFVWN+P2X4er8Xwt6bfDg/SbEw&#10;wxwpEGighj9WjEcSnIqPhVSTy5V/yv2Mw9XmN3fD+P6rXkyWbCU67qcXMVn9G4nkkjtg0aksremr&#10;sC5KcQjJ/L/LzxPzHfQ29tbaPFOPrU1BeTM20cPIFySSCaL/AJX+t/Kx7OwTnM5CPRw+j+dzYgCZ&#10;FfSPqQ/lWzvb/UrzXprXhp0dG0u2oAZJFVlMgAPEcu3wL8TYS2NjbtbxSpboImWNYjG0ZmKMDF+8&#10;PAIxk+KR1+zw+H0/3jctmZEA2bNORsIsqllI9WORyXXkWMiMI/hpJyT4q/ByC8x+3/qcck2iacL+&#10;5lE8Q+pAjkZwymRoxwoIwqcfsCpHP4F+xmn7R1UceOhfFX4/msAKHFJhXnfzM+i6ZELCRxqdwQqt&#10;a8JPQSUl/VlkkMiH7ZESyGP1JG/dyYN8xX15qUcel2k8cXGF2oGpyNCwVAQHaPkF5tw/a4ZqNDoo&#10;mfHkjZlLi9Trc377Ie6KSeR9LtvLTXWtX0d3NPc3EMMaSKr8UV44HlneJpIkmLTO/Fp2f4Xk+P8A&#10;ZI9G0m/lsYL6zm+tyxRA2c0xEXxSsx3RoyV4oVb4eSScVX9nlm9zZoQFRHC7HwuGIMGU+Y/NGkWd&#10;zLpuoQtbx3khW7VULl4Y1HNw8TU4yMPS+P05I/id/wCXJ9o1vMLFY6mKcBQ1eTAvx6gyGvXOP7Q1&#10;Inku/SGnNn4o7dHiP5halarrD3j2CarZTljFMjJG0MIlIKO1svHdaq23OLn+0v2q06bWhfmUrXgK&#10;mN2RmkqTSMKQV4rX7Sf8E2YOqjilCh6Qf4t2GIcI3Ti6tvJmm6NFb28pDlq27w28pjsyyKZLlvsz&#10;tNJw2SZnbh8UcMSyKmSy0towzTFB9YkFeW1a9htmnz5Saj/BFmQQ8v5XSW/1czSToGcWUR3Qc2+0&#10;qA0RmKjlhV5g1jU7G8RLWFWt2qkhkCqrHv8AE32KfzfF/q/tLkaLSY80DKR9X8O//EuTgxAj1c2f&#10;eSvK2iXGl3UV5ctHqisJC0ETvLDx2CrGA3rM7n+7DR/789VWT05Cu+0kyrJPozmG4b4rpAaMPhNO&#10;AVST+z/rceOZmLV8P976oj6NnIE62PJkGka/PHdWujebrVLuxMZ+ozng0Tn1Bz9ZpJFT7HL/AIsT&#10;1ucv8yitO1e11JZ9KvoyDCo5Stx4tU08a9sr1OlniPiw/iRw16kBqflm+8vy6frmlXDGK5Zha28f&#10;MSQvxLFDVWVlpx48/tuv2OH2ijVvLlzZTf6KF9AUMKKDVD8fNwFH7zZ+Krx+D7XxM2Zmk1kcgos4&#10;TtkXl7zrZ6kvPVpXW5A4XUvJOEoPARRtI7D0A5i9SR6o8r8I/USOL00Rk5GxhjvJf3pCKyBKqrKw&#10;Lh6gdehYcf2W+HJxG9jkyNWjIXj/AE1eyaVbcI1LSm4M9J5Y5InWF7fduaKAzRo/Pkyzx/Fw9PAL&#10;xTqXltqo77wogb4XZx+9rIGU8mP2+P2MzBnBHCU+9Mwlobf0dSm9e3i5JeTS+iC8KQMPqnC24Ooi&#10;Xm/pV5eqrfb+HjNdA1mCcPbXvGSSPbmwAqCailGPQbcs57tHRzgeLHt/VaZx7nm+veXI7YQXUMRF&#10;pe0CQN6rtFxWm7ukZVmar+nT7Lft/aytQ0e9MwutOmYKtWWBnYRsaEAGn2Ryp+y2QxaqPDw5PqUE&#10;dVmm69oxjaz1PSrY28ihP0nFDC9xF6RHxAOG5kKH4fF/uz+VVXE7W/s74SadqcSJcqB+7oDQ9K9P&#10;+ByWXBKFTxmwk7bhG3FhdaIsWu6LNLLp8rNwvVotQRzKtxoy8uLc/wDm9EaP69oV1aoZJYFuYqMI&#10;Ix0kJBH7whRxqf5ftZtdHq4z26/xsxKxsy3yz5rtNT/c2ly+m3M3F7iaUrWJFKn/AEdS8vOlGX95&#10;/dJy/wBXC3RpJ4VYXipHbgsLma4JUv1d3jTjST+WlUzK1m0QI/V/CkkgJt5jjtrq5hbTnmubmIo0&#10;FvYhT6SlFiiilmWQGGshSVmIk+z9llwxluIreV5raV41gpIkIBA6sBWvFeq1/wBZf8vMcR4tpKUp&#10;t7K8vILezvLaO4e95Qz3bSRs4qqM56O5ormNd+Xpy8uPKLlhppXmu5LiPUIykfFSsoPc8titOXRa&#10;/tf8DmBn7NHOLGUEj8y+Qrb0mm0C4E86ySepbNSp4lFqrlhF8LScQrcP5fikySreQUDE1WoFdjv9&#10;HTNScUhs0kMLm0yaZwipwlI9VoJKr8HcgseT7Dk3+T/ssS1Cya5Akhf05I9ww32+RyeHNwGpJiaR&#10;GiXkVpDIs8AubGcUki+ytajcMv7QXbCLVrD65AyxN6TqR6oA2cg8jShBBJ/z/aza6TN4Z33Em0SZ&#10;LomuR6fqdu81u1xCEZrZq0e2RohGCxIZHUIeP2/h4/8APPAmn+Z720n+qXCFSqg8zUqWJowJHJQF&#10;+H9r+XL83Z0M245pMAUfqXk2zubEajpk/rW7uQtsoRXWFQSkiCT05Gklo1V4pH/een+xzlNhq9tq&#10;MKy25qD1qKfh9GaPLpZYvqaDEhguu6JqGl6i9neRmMqEErggg8hXiCoYFh0cDBHNg9KfD0r+OUVa&#10;00tvCkIbjS4clvSApQbAFjUf5R/mbFeVaU3ytFLOBjU+opDDZRUE1O53zFug6e2EBVuwDM4o9fhb&#10;eh6dTRu2NIYfLJikrHZv2aVO6067k/0xjluO3Xt9OEAKqo7q9G3XYsP9XsMLry0FzVJIxy/YbvXf&#10;eozNw5uHe9mwEBMdPnOnKtxaTVDCk8QHw0qvwsrVBrkS1HQLm0VDbBRFGS0zKApqxrWtDt+x0+zm&#10;7w6zHPaTeDb0fQPNUGoTXIvxIJrjgtqjyNLGVRaKFAIVWrWR+Tfa4N8XL4QEYkMsivVggahJJLU3&#10;J5AolTRuI4/8DyzLnsFITaQRJb20kQ9NpDGJAFVFQNQKvpMksiopaNnPP/KZn9PHOtxIQAwkXlyq&#10;DVaBgwAod6V8V/4XCJmkhTgOmQAsYzbyFOJUpwk5GIxszc1onIJxB4yMqsqck9XA7wsEjVGWisvR&#10;gqli3xLup5GiUH+v8PLCCKKOiMW7rPPJLFIpkRlBZHkf0wg4OAHUwhnlq4/4pZpWi/ZFgSpIDITE&#10;qEBlDgFgIxTmx/lIPIfzMuUiVo6Ja5t5YW9BVuZJVkeCQwtIsbvcEMY44+W0qurROWZ/Sjl/y8Sg&#10;eaSN4bW3duREY+Ko3Qk1ZKnj9pf8r7X7eGQ4BZIUK96mnrcwXWqXcSOlZ6OgUsEkTiyxzcf3nL0X&#10;35MnFY1/u8XYSWJEhmiYxxOCtKBV2KqvAfCuzFzwyAqXNOyDjEGqwtAllcQxz3MRDO3KVpFHF5ZW&#10;mJ5t8UaRr6z/AN26r8X2m3cszRGFVE0iOrSM9FFS/wC7UcSeIjq5NfsvkhjAOzCluk28H6Q/SMzC&#10;1tZoJIrWKDmaqsam5mk9SNPVab0oFiMfD1Lf4l+FPgD25geUg/6RCgWWWZGcgiOpWjqOLFmHqBaf&#10;8Sy4ykNgyRupGdrKF0Y2F7PWGzs54YSwa5ZA5MbFnQRRMbaSRJHRFeR/2MVhSBLBpnHrSkLyJZaS&#10;Fj+8NRy5KWqB9n4eP8ytlZ4jIR6sbUpptRm1aOztyLSzVnX4IpC1uEjBt1jVhGscixcXfl6ypNI/&#10;7MUkeB4rG29VDJIq3TvVthx6MtKqKfFx+Ef6+XSnIDlyZ3SPn1q5FvKYYJZdOjhURglhP1jcPxlI&#10;b92Jf3jfF8Pp825csQkWOeO3hiuGW3l4MTUx12LF2VgKfZ6P/kfZyzHkNWQhERyPbyXeoXFist9C&#10;JVQrEZmRaqEgVlZiTSSr+kOP979r7WKyKILocuVW5zNz+EAooUEsOoSnLiceIyN0pO6gkkd3p7tE&#10;0fpqIbZDCQ5ZZnLsoiI+D1+axq6/a5/aVU5YhpwUSRXjF2kWMcFlopC8QHC0DN8bsv2T8X82DKTw&#10;0F2ResL68Utg6xpFJKVdoFL/ABeozxOxJSP91HGWkDq/Fl+x9nBUy+tO0UQ4qnJ5Ff4laSoAdww3&#10;4KrP9r7WViwGVoGGlraxXlyVf1fTggkiojxwMCRFC0e9ZJnjh+FV/dty+F8C3qwyzOjfvEdm2EZH&#10;qcvhUBgW4rX4SeOX45VG0phpz3UNkh4iB4URXDThxBxHN2YFFLOFYNx5/ErLg0cZfqwX04XLOSXA&#10;PABftcSyMPhVV/Z/azGgTE7MSlV2Z7dNRcrNeRxxwrFHGWAlJahXmI5Ub95JK7KRKzcY/i+1gaWC&#10;L940CyH4ADMkR4ktyJAAPLkzSc2K8my/GZJCMt7uVXhS7e3hYu0j2b3ILKIyg9SrKFZFWP00DJEn&#10;x8/8vH+pKIeIBKljC6kUBPxEDwccQeZHHAavdXelaSXlHI9X01uoZA3IqPgVn3qYW5svoq3P/J/a&#10;xO5vIJREIuaP/dPRGBCqzBipYbM5H2j8H+Xhw4alfRjwUqWNhewif1gk0XMzwl5BQyFVMasqfahj&#10;H2fh58lXjE2LxP8AU47e3YyAwxrNccOPpk8SKcyxJAZeX+tx/wArK8vr3W7QBjfVbq8vDFblJZWt&#10;bCSbmZ6cjzPo8F9M8XWP7XL0uf8AsnRKhuFlqPWcsS4Kr1qpWpB2WtRX7TLld7VfJCtdC4Fk0JUi&#10;1i9MCEq8tVFHDFQR8T8eL8G4ojsnxtjbudWliJlIhiCmqkMfhUKatv25dR+1/q5PCCkBdp9g0drd&#10;COENeTtKKSoyIDI7SLxQ8Phrw+y32U+19vAMQUSLEGeJmKepJQEqpDMCBThX4/2syjHayghMLrm1&#10;vNcxLHdMiSiCDmQjyKypwLfE4+KID4P2lb4Phwc3+jAwurNI0bQooWqKoFB9im/EqORPD4f2XbMM&#10;3JbStFF6YriGURWnrQ3ZIekrSF/UcESg0TkrHiPjZX+z6aKuBNSeeCf6yXMPFDFCjjggKklKEkh3&#10;dwstPik/yfi45k4YCUeENlWitHSyubU2RC3MlxIJ5pOQld1mqJAyxqvpxJBytlfisX2VV2f4mSjm&#10;/do5hMs7O3qVRyEDkFRxHgTwT9vh8f8AlZYYAf1UVSLmicSPC16be2SNTE4kiVpPSDCRi7L9mlJZ&#10;fh9P1Pg/mVi++VYJFhluhAkrhJ44hwRIijl2LEyc+JeP7IROXD9psvxRsbJJpGxTXUyG5itfrKxx&#10;tLaGUj1XkXiEUKVT0/Uo/wATtyX9riuGyW1tNd26z27O3FbmWIJ6rv6iNCq82IAWnw/9dZhylIlH&#10;NI7+9nh0q/lsL23ieOSS1jmnlNtbxGFvVlcIqv8AGPiZiP8AiCLiHO3OowBnjIhAeRygqV+ByQoS&#10;nxkuRx/l+H9rLI5CI+rl/Nikk0mLRXY0a6ihjm9SYPHEBIeQc840BkaRjyRVRW5vx/my4pOPrQ2Z&#10;nVo1Md1dNwMriMAB614qzfaH2fjbm/2ckYgm58iP85QFH6ozwWsmrLbuzEPY2QZvRR5eXJBsDIvx&#10;cPiT+7XhGn73jiFneTw2cc7yKly7GLm4dQFh5cOOw5j0g5Xf4n/1cckeLatlh5ou6srWa/eAxH0Y&#10;j6ipGytzadlMnJakq/qcOT8Pgj/a/ePj0d2ntojbhnjm9RZELvyd+KyOf2aCKSlacf2ctEIAEE7U&#10;pFKVxb28Ud9em5Yc4OAjmWOMRxxh2iRW4hyfUVm4s/L4viXDyfWL6TUreNZYobGIEVIWQFkibm8n&#10;Aj4A5HXj/wANmBgwQMTfql8f5zWY7MKj8m6dY+X9UvBbz3WuX0qs3pg20ixTXKGOC2Ew4CT0FA/b&#10;bl8GO0HzJq1zA8t6XdByMYhiIcBKI1QfhXf7IY8vtY6nS4YkiI39LVPDugvOv5beXLK6sYtF9C0m&#10;Lqh+v3JWEs/KQcd/WckfC3E8P7v4eXPErv1ry0V4Z4JJOR9J2PIcjupZlA4bfa+0rccyowjAjb7X&#10;GzAnmjtPmttH1S4gl0+9ghEP76GNTFVFHFhDExZbmsn2GjZJY/WT4OONhGryQ+ldsGIBdJAFEvBd&#10;uQjXlzHj9n/Vy8ZccNx+n/pFw8UpCx0WSyeTtOvXudK5gSSmCaAmY2xuJPi9Np5CiQSGvwqz8eDP&#10;+wuNNg4t4Li0uXZWX+/R/gfkK1aMjqeuVDJAz9UY2fxxMjCxsi4Nfhu7u6sdUskjlgfl9QuIf3kR&#10;jYKfSuFbjxVvhV15cv8AguIpLj0hCSvAIf3b0NKkH4qV61zFnp4k10/mtAmY9UFPZvcm+WG5aW5n&#10;XldKHiSQRxuhEXIqSE9NuP2eTcftqzc8bdPY38/CT4Lyh5zqeMb0BHGQ7sg7/APtZGOKeHeP0fzP&#10;x/xTsMeq/ncv5yJ019d0ayMwMlzpCuDDbOnqXcXqMrKYFVUSanMq3qP8C/Z+1iMI1m41KSN7ZRYW&#10;7eoI4FCnjEeSHm3HmZCFPwDj/M+WzOMwHETxS/nfzv8AZNt3Kui26l8r6doAnj1N/wBL6in1UXt4&#10;80wWS4Ajk5xgv6QhDt8EvDj8Xw/tYF1jQNFk0+yOo2zG4vZBGql6mAsn2eblSVUlqV5fF/LmNih4&#10;8pRr6Y/V+PUynEEGxsj9G8zeYJNT1FbO6hubDSLcyzcI1Y3QVmPrKIFZfUmVR8CFOP8AI2c31PyZ&#10;qFvC91ast5ZCrK0Rq3EELUr9r7R45hanQyhVdzrs2kveDPrXW7Oaf6tIHtrqoX0Jl4ksyl+Ktujt&#10;wXk3Bm4/tZHXj3oRQqaEHqMwDEuCYkGimGIslKilR3P9cjLGzGQjm7Linmt/snlH04H7P0H9nKuF&#10;uib5OwbHJFOKRni46xnYjAdmXEOR5uxwZl2PTJEXuQpgXYya2ino4+GUfZcdRTMzDrJQHDI8UP5k&#10;vVH/AI605MUZc3Y0zNF8NyuxNBKB8J+f8uSOAZf7vn/MP/HmIlOPPk7M0PRozUHwzCII2P1N0ZCQ&#10;2djKgo0cwqG2IPSmDfmEgl2BZLOSI8rVqr/vknt/kn+uSEu9BhbsYkqOSpqkq/aU7H7smJU0mDsc&#10;Q3Q/RTLRINR2dgiyv7uxuFntZWilQ1DKcshkkOqNwtliimjaKVFkjcUdGAKkHsQcm+j+ddMvv3Op&#10;RCC8aiicEiJz4yAht9832h7YMKEuX852Gn7RlAVk9cf538SVSabqFrKGsp/UtAWZrR1BdRQUWB6p&#10;xG32ZP8Agsk6C6hmWW0lMp5Elo60dB0HPoV2/ZzoI5ceaNn1CTsahkjcUvuF0vUbNoNQgWNCqn05&#10;+PKN3XeqVJV6N3w2OqSzFLfUfT9dyBHKwAryHKg6/ZrSua78oL/dcmicJxFHkw6Pyha6WZr7y+9y&#10;tjHyaWwjYn4o24Fqmn95x5FHb7LYle2PrRh4KHl/ciVd24KTUN3/AGmzGujUw1cFhGaNrf1WZoL1&#10;1MkAX641rJURGaQDi8X7AWqJ1f7P2cj1xp/o+m10nFGNRcRqP7pxVi+/E1+z9jKcmCBJ4Kk4JwmJ&#10;J+pmNrqf1hpvqsnqNHyjNvIStJUoAFqteP7Rbk2BWU/FNbtGkBIiicHmslFr4fDUHvmtzaeePeQ+&#10;r/StMobkhMIp0kIicN6wUSOjUDKC1B02O4wLcWgZiFWsvI1ganFeQ6q9AF298rvfya5RV1f4Qa1F&#10;PtDv9GB5IpFuB9Yb6xHCtSrVV12rxJ2LddhgkQCwlGg2u6nj8NTsRuOuLuIgsdxb1EewkaNRUUVQ&#10;OSGtOPtgKGlJ3Vhv1oem5PfFI9WgeLjInJiaBmFUPw1puKbYi6P81MZVbTQ/GCDQDsOtcVbT4RVY&#10;ZfWVvswSNQqT3jcfaGVDJ06M6BGy0SSdXHGm/Nem3Yg9MDMkczMkFfhXizEFWBDH+8T9r3bJQFsR&#10;sqAkCrdT4Go+jE3+sxsp4VZ6oJY1+ErQ7FR0+nHqxPJscTt9NDiy3TpIwdgVH2YW+z16g9a18cSE&#10;EuKjqNj4jBRQyykPJIGRA3IHlKKb9KU4nI9EgrPsrRVXc9OimvX6csXQLu3LizgqzRrtxIG0inpv&#10;kSSmXN3pLRQRUKeShjWh8QcCSL6QXkOLEbru0LEmtVIHwGmEJXipJ3/gcVjYxMHjLQzgVYsApCg7&#10;cR33GMplJIK1kV1KuA6HanX51xc38Dj97BGkg2ZuPIEHfceJpkeC0WsELrUCRmU9ASNvkctYN2aA&#10;KA32kfpQbbeJwFEZWuLUoHr8x44DNsoVSW5cK/umLAg+I7n2XJWLZdV9T9HiMUR4J40a4kaJlr6U&#10;qCj0pSjjuK5EndC0q6/3YBqfiU1p9BxOQGJFSbiElJEZQ/ujQ0Fe6PhB3Qe9sMCTStV6jvj/AIaG&#10;P49yBzoKAAHvT7HL9vJJt29a9vDP/9GfpdLzAkAVR9k9unif4ZqTCRD1NbI99Kt0iP1aRmMgrIqU&#10;L05AUCofhWvTn/wOWtzCzsYiGAHKg3O/c4OCVepjwmlk+kyRxLs8Upb0XYkgDjvxA9q4KiRJAaEb&#10;im3XMfJMxKnZQjtWSKjREgVYBxUU2oadO2J/Vo2c0FCNuQpvlwymkkmls0k8JTm3MKo4RMG+Ef29&#10;ftNjfTC/CN/HvkTk6rFF2sck6GSU+mftKaBRUbDoCOvT4cLNV0pbm2b0Twk3JcHfj3oARvmfo9X4&#10;cxKX0+5ZFNNI1yewvkgkVbkOVEUMhVU5gnjyaQPRV3Y/Z/2GRH9ITWqS29zzEFsn92scjAmtEXmS&#10;xLHfl+1nTcEJjb+8l6v4mPEeH1f5rNzo1pdy299ZenNd3spAu5ZrcOq8WM0ojVFRuC8DGvxLw+Li&#10;n2nCzXv78BHSQ3RDem7xlQFAJiVC3MHkD8RX7WZEcIlDltH6pX6pMI5K2/H+xTCwsuETR3CzRNpw&#10;YCZIJULF2dFnMqoIpA0VGaNH5Rp9vBxkt/Xe5kvWtJOHpNFbUkFGP7t2LqtP+ef7Xw/FxzBjLKQI&#10;ACYvi9X8xZTqJB6pS9pfNaJZx6R+kYklFzby6i4gDSIP3iKI2kkpxXkrzozovxZGHge/vxHCJWtI&#10;qm4lbmisQf8AKYt+z+0yclzo8IGONmh/VDHFA3ZPpDN4bpNPsA94Y4Lqba3gUoz/ACURovI1arcV&#10;fjywTJfSWyyLbBpHeMQxKKCMU8OJVVUf7Fcql6zwy+jy/wB8xllEgYgn1KA0yC5jiacCJIpjcOQC&#10;ZGPblzDMzMPtftf6rLgOW3WdFhmYiZSrTzM9WLsPtEkUCrRuCrHmQJxj05IIA3H8P8X85Gwv9XLS&#10;wjlEUIgt0QBQqmpCAb8n5LzZn44tpsMkPAwFbmaSQEBi7K0gjPLkYSePJQv2x8P+vk80hVH08LOM&#10;DsAhdakgmhljmlks40QiSWMRIyqzgIw+sKR8LV+z9pv9jhjOj6dAbRIlX7dwZEkPPdfiKxqFqatw&#10;Xl8WaaBjknd7+7/ctUiLpJbKSHWb39JtM7RVFkbWWBfTbhKSvKV+e3wmRvS/dt8PHI/cTajJKwIe&#10;2s4ApigLLM9FDcn4qJZPtfF/L/q8830DHhoktgJPLoyi0S1iVixE1zKSJZ1T01apAAr8KfZKr15N&#10;/sMNrXThb29tJK8ouAxn+qMIlZixpylUBlWhNeKcP9k32cKefjlUR/n/AI9X+xTkkIyA5kDf+iks&#10;2rte3U0VrwNmENvNegyMitxJ4xMOBdqdW+L/ACuH+7C4iS6nYopFnJL4AIwc15lQingvy/1/8nJj&#10;Lw4gfx/71pjyv+JOFZbS0RZCXuYohQdX+EAcORZqu3+ty/lxdbaHhLNMQYo3YEIFKmWm7BQDy4uR&#10;8X7T/wCSuQkTW3OTIGo2TZUjduzRW9uGEsqLIDJyDCIvspYkcWZQ2320/wBZsdcvCYoolUXM8rNB&#10;IZShHFUZ2fgq8VVWWn+6uf8Av3KseOQlt9IWI32ULdLtLpy7elbKomTgsqkMx4IjOxPqs6/ssH4f&#10;B+6+zyUs7yX681ybLlPJCVkNSTxZiwqSBwSq/CiD9rIZcdRu+H+a23tIV9anfaTCdPFqt6II0nVo&#10;XoKgoONBU/vXoau8hbk37OXBDGokt0EMKSelFKiPxNASViIUxyVPNiwMn2V/ayyUiQCfUNvxJmIk&#10;0Dy2ddhHNvNIZp3iErwyMnKjhamepWSNeIT93SL7cv2Vxs9zHKps4JJYYORVki9FiJCHI4+oZGCr&#10;8PxH0v8AWblkziB9RG9f1v8AY/0mOSfFHmujsbhZPrtwqPeRKvpXDmUc4aIHEgiWNObEOQlJf2P9&#10;RSaw0qS+jpczFI4S00yCML8KlSQDVUZ5EX7CcePJfi45n5ZiI9I4Zbf5v4/qLjgCBZ+lM9R1A2af&#10;uYfVnkMcNuOX2nckKZGo5SNf2pCrftcUdvtHttNJf6qJIEaTTrAo1qgLCB5Q1Y3UIG4oi140b4/2&#10;uWYeokMcPUf3k2/GCTxH6j9LHrywt7fRTFfSJb6jqUDpeTn0jdGFox6qepJ6YZuXHm3FUVfsKnwY&#10;a67fNZRS+pCou5/SecxPzCSFvsLIyCTinENyKfD/AJGc1pdOdQRZ9F7cX+U/22bRlnW1fj+clXk/&#10;TUvYrPgSLazWaC1SWFo1eHgAZDCkjQ8n9V4+QblKv2vU+LIibq8vnF20ZKl0Nu9zVmWFUY+oeK7F&#10;2b4BRuTcM67T44xFDlFjhh3jdm1pbW1nB6USIlSxljtwFRpGIqApPYD4sEyrsbG0iCSgql3x9R5F&#10;aRuXAGILxHwD1uXp8/2/hywgVeT1Rv0fxNxF7dLUB6ckq3t1KJLZfjszVVi2UfGeRqxbk3p/bVU+&#10;JftYvFZpHcxgIiXEp/0i4Z2ogqGcBqjjUfyh+TcsoOU5AaO0foj9LXfEa/hC2e7d4JJkEksMQP1a&#10;2RFBc04r8Pf4t9zGirxbKvriFYC0axi0jMQsjNIVaR4zRZHVjwov7Jk4t8Kp/NktOCNjzl9X9Fhx&#10;EcuZIUNNguxLH9aV/rkqyPehFUxQCXizRRyUEhJYf7rZl5c5H/3VguztfVf63OiTPVWX1CrmtSta&#10;D4fiQcen+r8PDKM+ahUTTcARsFmoXKRR/o+3keBVDKWiV0oOIOzEV5Bm5df8l/28WlZ7d4QjJJPM&#10;qxFULMojko5oA27nj+yOEafHy/mGCNxuvT/umX9Ef5yEh4XqzO8UkFlbTSSerMFV3lhrF04Eel8R&#10;blI/qu/w8MKFghR1tYkSdY+cl5NCBJ6tw68eKFo34xIdvtq0jcvtZnCyOKX4/rMNj7vx6pJnbPdz&#10;k6jO72wmCraWspaP04AwLNLGHWszjfcfuvhT4f3mL2NhArEzQQqkChQzkPxRVo0nxEN2bj+zy+PK&#10;80/TRNcXn6lHv2XajdMIUEc0oMjgqUBVmcsCkRopAU14t+1w+HHXl+tvKt6GS3igEkdpbqHXly33&#10;KoeNeNWWLly/yuWCEb72FgoeDTfUt5LSWNrmaf0nu7iX05BVTWgDMGJWn7vmvwN8a/Y4YKsdMnBk&#10;1bUGSWSYEwQyEMVUoBzYcWf1Up9pmfij/wCxzG1OYA+FDmPqRlPAOD+NKr7U7QXMPlvSIZ7WKzKm&#10;SS3jMMI4sOMSkGNDHLVxxT4fg/k+LF73ULjTrSKGBOepXJb6rGebBVJLMzlQp5U7O32v9XKYYBqM&#10;nESfDh/unHmDKhH6v4kNBp1rr+pTtIaaRb8VvZSoVZXiUKI05M6elv8A7rRf+SmRhbNJ7iZ5xCsk&#10;ztylk5RyLKyrRDGVEf2lr/u/4+MnPiy5uxIiPDEUK9PJycXLZmKTeiiLDHMYo0CxxJwdCgYLyDVr&#10;8K70Zl5L9lGb4ckmn2l3JBxt5B61yP3tZ+bOw3Zy3D4eKldyvD+VOPDnqMufHA+pEhxbHkxjWdU0&#10;yzZ59St29HTgTBItsQsYf4ERED/vDJIp4pH8f2ebI3PgYaxfQ6dBHYaYYrae9Bku54yQFIWjOxrG&#10;0g2HFiifAv8ALml0eKWc+JMbX6P+PODqMglIwB2AYr5X8tXOuavda75minv101hFZWt0kEkZ+LnG&#10;IYwJRC6Lx9RVuJf3v7fPIHDdX+n39oLE21tcuBJAN3VVdqeipSqEn/jHyzoM2OBgQBwxkP8ASs8M&#10;fVQenajp9hqumXNlfo81lKpiuY2rHyoAeVfhcdNirZ07y/bQKkd3Pbi1RLVOcCjisKrVt0anAD7O&#10;cxrdTIDgB4/Vw/c5BmYA28N/MXUdTOnPpGk6k93JcX7CzuWJL3DSBIFihmj2kfmysV+xydn5f3ce&#10;SHUtON3HJLHdelbeiCDFUuCd/U+A9f5PhzmxqjjHCBxTJ4f9N/0i4Jh1LEPy91M2Go29trWnFriG&#10;6kpc3jRqjelGAbNVljCx1dw8zNNx+z8PLBOiPc3n7ya1jhFtRYJ6gsysqsx5UDbtX/WyvV444Rwg&#10;knJ/B/DH/NcqPLiKG83tFb33K31h7mK55HVIEjMCh7aeSOCMry4n04vsJy/d/stgvX9QawthNCha&#10;Ntm4dR22C71JzD0eLxZcE23FGyjPIvl601S/+srcx291QmyhlUCPkoJ5MT8PEU60wvsNftryM2Gs&#10;EmUgNueVC21CfGo7Zm6jQyxS48HpcqUKNxT7U/Kl/ZzLrWhtLc23rO0MgJJ6ElkRjXgFatWP+y+H&#10;C+90e80uV76wk/dOp/eU5lOBJ3jVk51JOZOHU4sg4Mg9Q+r/ADmUZcXNMtM80W/mayt9O1SNFu1m&#10;P1a2SQRCaqqg/eyR3DW3H4enH/If4eGZ/wBH6vxNu7W96R+96qJNqsu+3en2cYmeE+r1Y/4WVEe5&#10;WEOseVrdYp7aO902Nqxu4R2tm5cY5fgFR9nmfj48eP8ALxxbS7vULSaO11zj6UlFhUjpIKv1/lHw&#10;/FX7WU6mEMg4sXP+JjIAjbmhtc0rQr+3l1HyoZ47i3EjzlK/FBJSHkY9qF3Lsysir6XLl8EeK6j5&#10;Ue+cyxzAlgwDMA1Qwp9nZf8AmrK8PaQxjhIRGYAU/L/nw6bEIWsOKj0z9XRni4mM1FHAeUr1KI39&#10;1ybg32MIb9NV0+/S2Fs0sRUlG5sAiRx0rUIIkbnw+237Tt/utFza48mPLj4hzZ3xJ5pj6DrFhJK2&#10;opBcySj67E0Kt68lxKXaLjIZbmeLg7Lxj9NljSOPmnKds13pixSc7RnHpkeoI9jRVBAYV+N2Q/3n&#10;+SuDHmscMgoRGi+YWuI2GoiGk6l4HuquvqyytHI0LMv7qKOaPe2Zf92SfF6fppko0LXhKq2tyrRS&#10;MK1egrTr3+17Zptdo6PFFhPH1YRr/lOTT/UvLOWG90wvxMcBZvSDk0AChVZF+z6nw8v21TBupaLZ&#10;6ghDLSWh4SgUYDcbMKEfaOYmHVSx82EZ0g9E1++0uf1rO5f6qSHmspDyhdjxPxI3INXivxf5OA1N&#10;/aB7XUx9ZtHYLDIoL0VqCjrv08cvJhM8UNpMtjyTGeHTr4w3egyfo7UYIzLd2TyemA0ZZy1u+3xS&#10;dOK8OP8AsueA9W0SAI81rHzqvEBRVlB2IUAbqPtcf5/tZk6bVziakzhOijfLfnBrgw2t/cm3nDmU&#10;vJRIZCvxBpJGPwyN/dtKCvGBeMX7z7cXkaWJSiRELClZOQCbsWRQersalu37XPNyIiW4bK6s+tza&#10;TXayTXCmS+mpbGN5JkZYo45nKkBYY14pE/2n+x6S8Pi4IItrNOySKfVZlUNWg41BlkdlUJHyEZX4&#10;T9n9r48u+jcMJFvUZdatbGKS2kHoxpI/FFLOz+mVtbeNHMks3B5lf94j/vP3jJ+79JzVtRmsbk21&#10;vxVYoy/AUB+L4uQO/Wv8uYPgRmOLqbXhtKU0K21rThd6kJJGublIw5LOv7semFZRwI48OqvxX1G4&#10;v9rDPT/M8kLxQXP2XoWZmWu5oNjRulD9nMPN2cCCQsobJHrnklbqK6vNM3mgJWCOOOWlI0qy8xyi&#10;5BucYb1eP+Vz5YeymzuLYXEBHM/EvHoT03zWwE4z4T9LULvdiqT31g00GoK5eoheIkl1ANaJ7NT/&#10;AC+eEOq6VDdzQyleLwcixXjWhIalaM27Ly4g5tdJn8NnbItJ8x3ljDcxxOty2ppHDCkiSFOSBk5M&#10;oaNFVI5PTklZeL8YV/ysJrCS90a54RErNNNychGK+i7swQEL8TKp5cf2P2/52zM8YZo+psq2U3ws&#10;fM1g0sgFxa2NsyW4eVY3a8jUJ6jjkvpxsy+lyJ/eep8K5NNP1m3uUCymlwftR1Bp0BpTNBn0com4&#10;/S0yjTzjVNBubBy7Bntf903XAqrVJKMyvxZXK9v9jy+zhosiBeQO3jmCYm6YFLuDSOCKt/Kh7V3A&#10;P0DGN8W4NPA5IbKG6SPxLAkKfiA3rUbnYH8MUUmgXIkdVUCBzBDVC7KO1KfRlle5wAoteJHAVQOR&#10;A4selOtQcRkQN16HbLYypK4tKrDixVhRqVFCRXbEpLdZAwehB2r7ZYMlbhILdtK6qoSQpIPjAJ2D&#10;bbjb7WRvWPLU/qG7tJKAKQyr9rx2aleO2bbTdoD6ZN0cl7M48sedLI266ZqcHqOki8JpKelSgWpj&#10;5BGf4jxPH/L+39qPIUjAeQcePwoGPQKabKStd2rm3JJquTYzGaJ5XkggJLy/vLh4o+LO8gB+ORVf&#10;iQkSp+39lf2UwSJ1idAoMJKnip67UoNiaca065TUqKCDSAfT0vopGn4XyxyxmVuNVJ35OA6gOXKc&#10;/sf5XLhy5BLx3lMlKiSTlyKrVRFwBesgXb4h+19r9nDhjXpQAmNlHa2xsxKgNrB6Yg9Rir/WvXKQ&#10;BICx34OzfD9j9pf5VbW8uXuLiZZ1aB+UNvGK0VD8chLU3cqP+C/2WTz4Y3SmKXT6Ta2dhpttNbyR&#10;XULW9zqU6hVMsyj6tAqID8MQmdVHFV/cp8PwcHxOFoZImaQPJNIqN6K05E7s3Ib7U7P8f/BccEug&#10;6JRt2uoR3Ma2rQ21lA8yNeSq5VF4rHHwYmOr8uTc4j6St9r+7Z2DuaGQXJVVSWMyFiQWYFC3GhCG&#10;g8Mu4bTVoxGR4oP0WsjyT20y2/FVKojJKYWl5qZlDtXjX7WYm7uVEEcQS3HElAS7FIuIKsR/Ov7A&#10;+03PCBCJ3LHhKz07HTy15dXDSXtXC3BUQwpLcySlWRW2PpPX96/P04uD/wC7GbFZPWSOT1P3AJZl&#10;aM1YHmqolT8PWp4/Fz/m+xlfGDK1HmowJDLLamKt5wEcUgukCRlTDI8lxxFJOXArEWPD0ub8o/77&#10;Gu8aEyfWdoqPG78FHrDnsPhL/ZlX4vi/4ZstG63usFvcT3HpS6arGcPbSwJ6sn+hSiIcj8QiUtJb&#10;snpn0/s/yp8YdIriOGOhb0pE4GRCQxKzcT9kAqrb/wCx/YX48tlwnlzXitHve2N3d3CSopmtZ1k+&#10;rzqrKnO0WVSK8ldo/gbn8XCT1ESV+Ua4jIqyzrLBGFjAY1mZwu/wglnLtI/E/wCy+x8OWEcMbZGq&#10;2RFsJ7PTjZ3Ny9xc+rEn7hIjJsQ7qEgjiWCKoccmX4OXqeo3w4PktPq8RYyMSgEaTMwLNVVHw8ju&#10;WYj4vtf6vxZiDIJmltLbfUPrUsKNEELsZXs0R1VAJXZfVMYFOEUbfu/7vl9r1n9LKLM/IsiCJWbc&#10;qp5GoNRT/IFK/wDC4TjrkoCpGgjMapLO1y8cZak0w9NeLChDF/8AdzV4Ny4pz/efDwxKBggkeZS1&#10;uq+nAAwjBjQkVorLVnp9nj/LluUSAockkUq3MTytBFbSC3vi4uLsCNrgrPIoNOcsbhUjLfb5cl+L&#10;+RlZkzJ6kn1eLhGZNhFwBYKKU2FQlVbpyZubt/lY4oVGyx96rZwzrFCby5Ms4hAdrj1SEd258uLH&#10;iz/vEXf01T0441X9hcZBHx5yAvEAjBCy0VSSfsktXY4g1utr/QNwkgjhKxXJaVHkWOQF3UKv94FT&#10;jupP83xLyxaR4bSzZpl5zSMyCN2VqkFjyIFG5SKPiB/yf8rKYwMppGyDhW71DVUjtW9Gzhjjf1IY&#10;pIzwKKFRHYekyQs3JHT7P7zjFy4NiNvJcBZbtIiZIwrMysaAgsduYK1ov7P+/P5OOX5iInhZEoq+&#10;hs5Hg0uacJFMXVYXQEuhUKv92ysoLtyBf4m9H7PPli9lGWm9KVqwBzGockGmwbdTQc6kn+b+Zn+H&#10;IZbiLH1MCEFqzpHA95BBS9aETSPbojbgM0bMso+NouCpH8XwM7fBFCzSZV9Hatb+nEvqPK/plVKo&#10;wA+JePX7fEf6zSP8WY8BK7PNjRXaVPqUV7I905gtreMXKTSGSVDzqJfULcK+lzetOCxRQwqsca/A&#10;zEXiwWhqhUySdDyJoSCachU0FFy3iZxKMkl9SMsSpE6ukEBHIcQnMBkoeDcFDMrv/wANj7aGH1Wl&#10;YhwQGjQABQw+27n7VeHxb/8AC4Zz2TzQt/NfiJLa2HpAO0d1K5YyekaiOKEUCj97+7VgG4L8f7zi&#10;y5nkkZ2uHaEICwEhDMVIUsTUbdv8nk2RugxMXC2ghjisIY7syFY2MKFERlMgRVNQTspPTk8cS/zL&#10;mvI3p6EDM8kqekzsw/drQs8oA5IzN0+xk8PkvIKVm7cxe3gWCGCYTqkCms7bxwwEuFdFhrzPGTjy&#10;5/sc+QW4WIQGO1jZYvSZ6hlVjJKwM7E9GkBFW+H+f/Y3Em7SCjdLjmjuWmvnQ3kl16PwRs8awwCQ&#10;2q8VH7uJldmXk3JWkiXk/wAPOrPT7ldStoLdRAvwrcyB2diISOKFl+BfU9Xm3+THxy3JlEYyPd/M&#10;TazU9Ys5tJubidnu1dJPqySxJEhM4dQUilpK/AxeknIfvPV/3YuG2o3DQXMkdvE/O3VI/rAqVYhW&#10;qOKfE/Din2vtZqcI4xZSEp0XTvrVlE+oTxfVr15btbYiPknqSIQVeSqxc+cy/u/sRt8H7z4lLTP6&#10;Uzog5RwusTuaAMEbmFAf4n4KfiYfByzOhAVvySE8ig+uWyPKHhuriJ50jCtVGlT0mdnj5Rp6jbop&#10;/ecf+ei42N7NbJKuixuVdmJADenGPUY8KhVPp8v2ubf6uJmeILbmh1JdSmc+rPKiOqkJQqJp3MCA&#10;yen6jIJOA+JPSjTl9qbliQkiTTmnnetzHzktFcGRRUGtFHpqKQVU/wAv2PtJk5cQygD/ADlidyqy&#10;208urxxQQqtq7LHfToVikKx19MlyHkcfWW5Ivwcm5P8AHHK+BZriSymSX13knKQIkRB+JSHJ57MR&#10;9lV+H9tVi4/aXLgLlR+leEImK1tr+N4VtkjsxJdSSyKVHpyggBlFF+KTnJJyb+b1vU+NGzN+kTEG&#10;n/dxFBGI2Bq1K1VjJWnwL6rceP7xePLG4Ha+Sq0f6M+sqtuwllWRpuaMPhUiisPTArQusKKf915X&#10;KD61Mt3eSpRHe5WGUoriQlnWvL+WRfi/1fs5ZKJ4TIAFExFSlsUk061W0sYHEUka2DXMIf6v6CgR&#10;ScCFYMjR7U4srYa26QpdSyaS4FvaiJI6SbGh41YCqqq17tz/ANXMWZyDaY5/6VhKEZDcJFdH6zo1&#10;taeZ7dWur8zl41hJdaKXZI6hXaUhD8UacPi/3YnxseaB5hsZr547yCtwnL98gPAKrEfEdqb+J+Js&#10;wddp58Holwxl/AXEyafhOzz7zz+WuqadplrJot00+mMV/wBx8j1mZ5FQAxgH4+K16fFHD+02K6rJ&#10;DA9wNP4vLdcmkX1BHGrKoCcgf5ifjK8n4qv2sGDHlIBkB+7+nj/i/nfj0tEo0brdBeVraa9gs7jW&#10;hPHFpw9CydbSaa6ljklaRo1mUtyEPE+l6yeirSSfZ+1gBUtp4PrH1xpXhjDG3SjMBQ0O/Sv8tc2c&#10;cpEgODh4v4rj6p/5riUJmk+kutX07VBpUWiQ29re3bwjUZRJDESSpKfAOL8R8Cy04vx+HCtFv/rD&#10;uoeIPLxROCh/gNSTSm27V+LM4jHQJ9Rjxen1MqobMrM2gNpkUUjwXRS1R55DPI8JE68YwhPLdysf&#10;CiK/Hj/LhtY6i1siKFLwlGXny+LbblTc8j8XfNLqtNxnY3UuTKGWUR3sf1TQFvZp5nK2uockaiR7&#10;EsDWP1DwUxKRGBzTmn+rgC908PaQzwxPdxeq8jySEhhI6lWL/tLsE+FSuXabUQhlqREP4f63+lcv&#10;HksJ1omsS/pG4sruWLS7tIIo0gg4vH6ETK6LbFv3cv2pubtHyRf+CzSWHlu1uraWVoIrmYBPTTl6&#10;jIHIoFr/AHVSgb4cM8s5mYIMo/w/zWchEbnmhU1jzrfQXsWnrdSm1RqSXPoLCrNEjVMiIX+sIA7J&#10;xdPim5Sr+xkb8x+StPe4ktI3VNSBVxPUhWi5UfkoAXkicTt/lZTPRxzQE4jw4/xLmwQnzH1fSyvy&#10;75xuNQ0y21d4GXTrlAqpSsiygClDyJdJX5KnIJ/uv+fOdXen3NskbyxuiToJYXI2ZGA6HfxzVZ9H&#10;PG6ienMd/qiyuKeGUuI3VzE3CQA1KsBWjDsaGuA2iFBTY96dMxSByabI3X4nxIYHuvT2+RyuUKbh&#10;kB2LsEQ3pA4Tguo/3YB8Q+YH6xkDEtm436OwTwqA8TBk7EHCDbIUXZhIGqrDqOvbJwmY9WBsc3Yl&#10;9XkjPK3YDv6J+x9H8uZcM8Mg9Y4v6f8AxX0/79qOLe4OyxNDISjj05BtxegP0Hv9GVz0k64o7x/o&#10;/jiRHLvUvSXYx4pIzUbjMU1ddW/Y8nYnJFBcj4x8Y+yw2I+Rx3COexdgR0ubf7Y9WIf7sUbj/WA/&#10;WuWAhhKDsfHxcc4zVTlgk0yi7LqSak09v6ZMMHYd6B5s1PR3CxH1bQmrW8hNPCqkfZb5Zk4tTOHI&#10;7Jx5JwNxNIPUNJs75aTLSSgAmWgcAHlTcEFa/st8OTS31621wr9UcLc0owkKesldiF5DhIv/AA2d&#10;H2f2hCwJHhdzg7QhMCM/qP8ApUFbWK6ZC4m/3nFTSIMsWxqCVqxRv5v91/6uHWk6peQR8DH68EA4&#10;xoR3A32IqpI9s2GqwxyAnq2nCRLZIfM3lDSdRkeaKU2N/d0M1zGaMVqCOVCBIqsB3xXUNSj1S2t5&#10;LILEePEIT8RFNwo3DCpXMXF2ecZMj+84/wCJrlvFD+WtBvdAluYdUna7SSRpfVUUjBLDizEnlG5U&#10;NtXjgG1sIg81xLaL6lqo4sGYIXI/lqBt8sjlMaESXHx4xYBFpve38rPZ20F8yLduxYcUMnpr4E17&#10;98CzabeLIYY7dCBEXW35Awk06Akl1LU6ZqcmlAFA8vJolp7IoI2DWrE231hpXZTIITKUIkryABIU&#10;BSqlvicfCuBWsHmkMU1t+/VPhR/hZQ7DiVcfDTbxzWmO9ebhzjQCYfXLf0vWSYNHU1ZPiqVG4oKm&#10;uApILm1nZlNHkNQ6n4l5EmpUD4skd9mJgiFZJF8V9+m2B5ZCV9KRQjH/AHcv2GrUEMtPg/1vtZCi&#10;w3Xe/X2wVHbz+vHG4pBxEyKxIShGwjegxJoIWCRGBKmpB4NTqCDTfBYp9REvrMjE0WVZOMyim3+u&#10;vywyI2WHIqbDlOYylVpUgrVDU+PZsTaaVVpI3qRtsbqIbvUdJE8B/MMrEV5LwvelCOiN2pXcYHeN&#10;IwJBSVpPiEZoIuIHEUdhs9f2ThM6QR1XVZiR0A796/LKjIijq0ph9Mn1Epuo6jgw3O/+xwc0tnft&#10;UEf51xWCaCQO0jlWDEGZRRjtT4lruP8AKw8VLS1g4+yAdvsHp9+KvIEjX06cZQQiirRNQAVY/wA+&#10;+CfNFU0gJJ5VJB6mgYb9Nu2Yq0rLyFabLC68KE7Bo32PauQq2YbqBUg7d2G/TxGNhABeoJC1M3MU&#10;bjTowI/FcBCLbJqBv16Ux8ZdSSjAxkbxdQeJ7d61/ZyVqGmANKg17HuMGW720reovBpYwFRHB5hu&#10;O5qf+I4TuEbg7qDiQNxPIITVnFKdelOvTvgO5WdA5k+LjQK6D4lqa7pkeQ3Zc1dCppx2rv8AP6cB&#10;wl0V2NJIviUkD925bf4u6++EEMeq80O3Q/jgw+l9RHTnQ1tPUPCnIP8Aap/wmN7sVKj+odvh/wB+&#10;U3r06f8AG2f/0pWl9a3SJBI/CSlGCnqa/ZqP1ZjnTzFyHJ6kji5MoudKutMlF3bwme2Q1iaZFIjF&#10;NpQtW7f7s44Xl72ykdlISJV5MoDAFR0HIE7n/JGZVQnCv4mYFDdOhFpOqpCrh5ppZPSgmco5EzH4&#10;2EbKp4qxrSRk58/8lsHWd+bhuNq/72p5xqQAF26k7/hmDkwUCZDZBQup6cmnKjX/ACaCXiEmeNmb&#10;mQ1QvH4O21WXDdNSih4xOP3nhsN/HMH8tKe4YGNpFPphZZ7lSWij+0/xGi9lJG22CI5IpEBU/ERv&#10;XsMrlEg0VOyAkjniILEAECgWu5r2AG/TamBbyFjRkevAiq9qdTWny2zKwZK6fUsS6GW3YSrcoAwD&#10;enMgIepqqqpJFPib95xXl/k5CteEd1D6ZQrCjhvSUFKnpV+KszcRv/sc6fQgRPEeqMkQRu9J8rxy&#10;WN1HN6omvGi4fWpH9UBG+IrHzkjjUu/AV/y/8vCK3tLHTbWaeNzNPJH8LECHZKhKcEpxjDH7UebD&#10;Lmnk2ieAD3NPEIigySafUtRu4rVoUghjkAepExIPxtG4YjeTiv2JOf8AsftB7q5mvbpo1Zonr6hk&#10;MhPpkEKpEbcAP5lzK00eGN3/AFWMQSfJHWVjb2Fry4JKjJ6IVYR+8FC7cnX1Gbwbl8Pw/Z+LLuru&#10;yVTHZu0wVuTcFKKS1d2ZmPL4slCEpTF1/RYZDUmtOttUkk9XUII7dmBWMGQTOFWgoqLGioCN9ueF&#10;7y3UpjrFwiZyCluHP2tlBlFKEkLy5H4P9bNjixxjzNlcZNgpiqQQBqy85uIq0zAVCEksE9qsfhX4&#10;sH2sFy2ntcTRiO1aUMsKD0+cnqFacpOBIWvw/wDE8xsuepCI5+5yBKgL7/pS641GxXVo7SKcS6is&#10;RSRm/ePFEY+fIrGGCmQrXkeK/wDJPB9p9dguEThHGq8Ra28VTGpApxBUKppX42GYWQDJDnxD6Zcf&#10;p+pplKV7dErvBps+myyerLujG9upKLNwryDcX5On2f3MZT4f5MKtUvL2a3SMmW3+vKGklYAszKoW&#10;vph0jUAr/L/zVmXotOATEx/6R/rMZenb/OTTSNIsrecGIQzPpxeKBKbwpKWk2ldZJWd1dQ/7zi2P&#10;0jSrRIZ7wJDIHBKrMUZm41aMUSjj4zz+NZMlqcwHpvhI/mer0/L/ADnIj6I9xkt13U5hcwWEbXKT&#10;yPGGeCJ1RU5AyEyurRceAINJI3+1wb1GXEbyeW4uCskkjRrX698ciVDIQsCFE41Nfib4fh5ZZgIj&#10;HzP44v6zSN/870/5yItrOGG3RIIY15U+rfArEUYM05Dtz2biacuXwp+1g+2tkMq21xaCFYI1a79S&#10;6dnYbKo3oWVBvx5r8XH4FzCMiN4y3l9P4kmZiN/5vp/zkpubudLc3VpftcC7lZNNaC0HCOX4merU&#10;df3rcl9X0/sftO/xYy6nWKOWUSQrxjYxWPqCpqv2KgijO27bNlsTsB9X86TTGXXmircOxhhMM80z&#10;ygS6gYSoqpPx0ZWHBR8KV/1/8rANhEt5LeS3yLFBNJVWPF5ZQhESxpG6x/BTk7N+z+3mcZGuGP4/&#10;hcvDtGjztF3011YraQadEbm4IKMjM8cESn43lmkRZfi2AjSnJ2f4Ph5uhhJIsUCmKIQesRxrGDJG&#10;hH946MGSMdeHrcP+NcxsmKMpAGzR4v6KZR2rqhFZbyZ4JJ5ZTGCHeOR44neprHFKnCR3Xivq+kr8&#10;PsfawPZG6tY55o/VEsUZihkIUhGosksgbkfUllUpRuC/Z4KnxccuyQoACgP9Igmo3yVNRtrW9nig&#10;uGja2dkM8Y5epKtXSONlCfDFE/L4Pi4/3nNOHJyrT2NwI4lnModvUeFwUBrWsrssoZj+9+Ic1Tl+&#10;7/mzIoRFgNcBYFBNLqMRQu6oInjjKQyR0LL0PBFMbCnw/wAjf6uGVjB6dw9laTRQScVMlBKwYs37&#10;wuUYohaJPhRGb7XxyL8POvPKO0yL6fjduAv3JfqNw5tluriza6hDKxX92GRhQx+msoQuEkPLk/GV&#10;XVfThfJYLqLT4ONj6MiNGj27heJZVFObSEgsKHb/ACs5aYlqJjj+q+CXH/N/q+uEf81OSZF3t/NY&#10;O2mXeuXSz6tPdwOGlhuY0l9RI5JSSY4oljIDRlR8X2uHLmn7WRO7S5kvZLnUHVqNUhnEfJgpqESN&#10;aScaDdpPh4fa+1m708IRqMALPv8A1f75xQK3O8vizrTvqlvY21rpayekV+DZ3KKSCpkaY80LcuVC&#10;v+xwtt5VWOC9ZwL25kJtV9MfuoyAlE41UErHx5qvJU+P1PgXltzjNUBt/OcqMaodZI+S1WVmtWjJ&#10;tFVfVcyHk7BufFu7J/Nyfg/L02Thyw2gt/3rL6xRJiatNVeUnA1bi3LlIR8C8vV/2X7WPny+muVM&#10;CdyEFdXCxWyt6FZoQihLejBELqKchwpGtFd/7v4ftcVyr5fhcqBDFCFaS6T0CyhiF+HlwV+dPtD/&#10;AGPLjkdPDlfNhHffo1Zz/DFycyXE9VjgcTKCQOXxqfUMXFSPt/8AG+bjdalOxik9K1mYrHXg7MCx&#10;DjYcCORbm/H1Pi/vfiy3aG55/wBEtsYb2WkW00y1DSgPPbpznMXJVBCrTZiWWqoOEfLh8P2PhXDY&#10;3Zt1W4llLTp8EdJP7x2IBLhVIB3+yvL+T4c19mc6A9P870pJ4Y0OaRyaULtDpttbRrYSFHl9aAH0&#10;oUWqiEO690XgzKnpt+9+PC9be8jioQJL64XebcvHC/Ykk0efgyt8Xwpx4fZzLlkiRuSIw8vxxIld&#10;cKZNJY3VzwZ/R0zTpRxg4qqS3EZDlh8PxxWzPGycf93q3P4kxksdrbxkSKLicrxjjRUZVDinEFFA&#10;RQFUcm+Ph9nljHikAL9P1SkxMh0RUMl1O6fV+UNsrMZHk5oxKkdQ5q32m+z8PL7WJfWJLQSKKRRR&#10;Hje3IcI08igE8pK/3cNWXjXjzbj/ALr+LIjj4xxdQwJiRfQNLp9jqFxHfzKJ2CBrGOWMMsCtX40U&#10;j4XlH2nPxcF/Z5ccbEn6WuHvpQfRWRRaM8kjFShVgVXoWb4Wryf7PxNkcmQYton1fj+coHD72x6G&#10;lQJZRqvremXnjiSNFKty3JAUBFb4Rt9n+ZsN7x+Fr9cnDTkf3ETxiQtLxPBYyaueVftfHx+Nv8rM&#10;CMeLIRED+lu48zIyscykEJj/AEh+jLJYoip5zvBM0XGFXX1XlVF4KVI+JP3av+6T7PNELgl3dzJL&#10;qtzwnWSskYmZVjhDem5RXJf1JSywr/uzg6Mv7xszKjjhw44038PDVD+smLJY6XZmHRrOKMTRCO3k&#10;SBSZrll9SMt6SrGY0+KV25en/efY4Yb+W9OnvLsQor2kfDhMyXBmEbKAqR/vOTd25fzen+8TNb2n&#10;2h+XxcUrsfTw/wAf/SKMWS7JSbzdqqafplsgMN/ezSKbT6zCYo3YtyknJjCLtswZRy/eL6b8/jwu&#10;8469e6HrD6bpuo20SPGRGlui+oJjRaSM4YV4huLcP5fh/ayvsiH5/CMmQS/o8Z4f9zJpE+KRjbfl&#10;bybp2t2Ulz5ms572/hmEZmuppWhZBSYfVh+7/ccn4vVW5urqzyccjs6X17fRRyzLM0MnOSVI+M0T&#10;mMUZ4qqnwfa5/a+PkmdDDBHCDsOFEcIMjLuZtBDb2tsRCtY+PGON5CykcidmbkfiB+z/AKq5IfKO&#10;hxTiFBAZL6ynWW45qyceYMnBJVCmRV5cvid/j/lV80faWtjhmd6hIf7JsgeEiX8MWHef/MX6KivJ&#10;pL021re2bw27q0cqcwwUM8UxKdSyt6aq0kTP9uSKPh1eOHT75GtIOMPwqjLX4gPCtffOAyZcuECc&#10;zxfxfj/StEichfN0S+ZofMsF9LbtcFJJLiGejLDI8deTqWUcl5N8a0V8R07SNRs9RlrdlraTgpiI&#10;B2HLq3U9f+bf2sOfUYskBIR9e7ZGNFNvMfm7TtT0W10mfTPq17Zs3G5tXX0WZgF+GM1CRfC/w0d+&#10;Xp/vVRfSw5uLVWiaO24x3DiiGgpUdzmqjnINy3DMAn3JZpECXV9ardKZtNgBaSLmByWtGUVpQtRd&#10;vhyE2+sala39wl5J66xng9o4VfUYFq8BxDV4/wCx/lzojpMcsQMBvL6cn8xzowHDt1ewX3lny7qu&#10;laZNptu1l6y+tb38HMpBGAqqszqzRr8R+JuXq8+bMvwccX1Ly/PKBe6TDHMznlIrEM8QNeXHb7Va&#10;Dj8OQ0+ujD0ZDw/1o/UolRpA6H5y4XH6J8xyTQwWyKsVxbllhnrxVDNv8MfEF/VHOP4ufwcf3u0r&#10;WLvS5BZXEUrQyyBU9QhmJI5OepCqPi47/wDA46vSQzeqB9UWcoA8l+ueXrDX7SbUbWazhkSF3ulh&#10;if06I5WBdkRzLIpRpm4cuLfB6qfEpvc6Pp+oSx3emuBIjcmKmqhl5A9Dsan4s12PV5MYMcvL+FrE&#10;zHmkFr5m1DRLZtLv7OSW3liKPHIGSQRyCNl4iRObqET91/J+z/dphdNqYuplg1e3SH6tJSCdg4o9&#10;djX4Vain7S8l/vOWZMNMYR48Z+r+BMY72m9npFvawm58tXk1891ARfwQmDl6DISyemvxJV14pG6x&#10;y/FBwkZ8OdKuWhakkhkj+ARkVJ+LbwGwzB1WPi6UjJux7WrS1uqT2vG3uFNwZ4jxiQiFq13ZqSMa&#10;ji3xSN9jkuD7y3gnikSRFkjlBV1KqahhQg1G+YmKconbo1g0lVrO8LwzI/o3qOHtpqMpRlPJQrL8&#10;W7Co/wCbciepaPd2sj3VlWUqDSFlpTpTiRT4QBx+FeWbzBq4yFSb4THVn2heYbHUI4dJ1pEtY3Kk&#10;X8chb1GBbkZV+IrI7P6vKWT0/U+Pj8KcgQIeP6uqrEskhBCgqGVT1DE0G1Ps5lRiObPh3tNZPVhv&#10;Pr8zS3ctrapIruyyvDNMp+FoEQO/ImReb/Z+x6fH7RtoevBZjp90zkQcQZiCUq+wUMevCnxf6y5r&#10;9VpLHHAXbCUL3CQebfKf1hU1ayRLVLgSslmvFZHEJJeUohPxSijxqv7Kv8HLJP8AuJFH7UbfZNeu&#10;acGUT5tAu2CtakOwPONk+F04kGnsSC3+thcbK5s51ks2rbn+9gkq1FC0Hpn9ncL/AMN8PLMkZBMV&#10;LmzJtOX1ex1CF11GALfoT9X1CEKpZjJV/rC1VXFGcKUCt8UaNIkWRi+OmXlyPQQQztJQeshjUSNU&#10;8ijhCzCu3/XWbrTCUY39UW6OwZtp83mPS9LcagzXNlFA7y/VJfrUjQR8VWJJY/UWON+Hxgn4F5ft&#10;emuBzplra2sgm5zTVJIUnk1CzqlDz5fbYkn7T/ay455SkAPpY0rwazqt/qEc9jHb2NrxVYJHUNEq&#10;ERwyXB4G3MZ/dRxoiyM3pL+7+FHZ2RzTtbPcXSBSeAZAZHViVP7vcdFb/gv5f2ckasRDPkivqVvB&#10;fwWFhMHLeq6ylbWGWPjIrCYCMJzMkWy1jSRI15+p9p2Cm3aGYzz8jPchIolon7tI9uSlSrcpQFO7&#10;fB/scyYZNvT/AAoBKuszX6yWlq6/ovTzNcXHqGT9/NcMSY3VonjaGDm44hZfWZP3n2ucyulapqNi&#10;wQspjUn1lBLgjky8VXjyZg3H1P2ftfycso1OmGToxnu7zDouh6wFuWieKeTiLS4oYygCrIJZJOQS&#10;ONo+XpJIfU+z9n1OCzKzv4JUikQo8X2WZaU5LUFd6dCKZoc2nkLHc1iLzO4sZ7fUpoJ+UV449WGC&#10;UMCY5fiV6Iz8WdSzOWRv+adPHaTxyrKQpYEOOg326fLGE5xArdluvhW8ttTtWtlARJEa2kAVmJrz&#10;2NKisrBeVOORO80nULO7+tJNI6VYw/FxCrShoArGrA1/m/1M3mLUwnDh6tsaL0TTNe0PVbF9Nu7K&#10;GOX90LtDGJFkkV+S7syDhG8bUDNw+Ll+9+0xppXm1o0c3h5xh1j5UG3MbVALMOq8uQXjyzB1PZwl&#10;vHZgYWkGufl+nqxw6SnCQwSS+iSTzMRUFQ5VI+RBk9Pg0nNI34/FkltLqKeMSRNUOAR37ZqcuExN&#10;FhIUwy+iurOaW0uVKPH8JQ0FB3/Xt/NggFlOVEAsEEiHmdqqTX5DcE0x4JrucrKlc9RxOzeKipPT&#10;vTbHMQTULscACtNIsi8DsR2qaDua40oN96V7ZISVZxB3CCoqS/y3698DSwFAzirLt8P+3l0MlpCL&#10;jEExjgkAikUNW4NQDUAgEL4cf+usjN5pthPzubSMJJxPMcQrb8TTcA/sDNvgyyBFnZujYO7NbDX9&#10;Y06SDTtakadPXT6tNyaRNuak1UsGoZuVfi4t/lq+EWoc1AXl8OxdSSFYkBRyJHxt8Ldf+udjhAPL&#10;dmzHRVgaUSvEBKpZLdgitJEnNpH9NVP7mICSGpUL+x/rSPQlLEOzjjNIJAsfEhgIePE/CtF5J+z/&#10;AK3/ABWrdZLWjaF9J59ZlijjYy2kBgMk5ZfTL3QcyJQuWkaOflxkDMvBI2+16z6KOJIzBL+8APwE&#10;0RFQEkqoG32Tw/m/1snmkTKx0SV7PceqLuAtbNICJkUGaeWaQKiPIepCOFk5fYWNvj9JOGXBeGJn&#10;igVhzVoo7VQnFGCcT8FQU6K/xn/I+02RGLi3KEHqmkRPDbTXMyMLWaC6m1aX1TI8JuPWRROEaOWt&#10;ZIWEI5fZmdkjj4SBppfsiWKT0kHosiliCzFUVQQPirX4nVVVfi+LhloiK2K2mkMZUPJDNAbiZ0uR&#10;MyIHWNecjysh/u1RjzSOR5H/AMhJf3mCkPASq5jjkYSn0kYsFA+05Y/tBdhTjwyqceIhFpf6hdba&#10;ZfrVxZq9oPrkyem8rN/cwpGvH4Gkb1JfUEjSs/xP+ypZJxuUCxBofiSQlaFt6ivxqa7L2XMmEfxT&#10;MMkX1LIsbmVZ3IeJagiPah4EK/FeTNT42X7S/afE1h5I13MSXWNVhFA7BWj/AHoFQD8LGrfu/wDm&#10;nMgS2pSta44zw2MMcapJK8l5JvGpdZl9BtqqzSrHxWs3LjxfLujciSQxxjmzIjI20asxI3oGb4Ix&#10;Gdvh/wAnj8eRHCN2LWmmA2sP7z1I0RpYZENZ5I1CsacuK/vJWmUh/j/nl5/Bgiz01RP684jJCiK3&#10;IBeJI4yeNCArULNyY8fTbhmLm1A5BCAvdTke0KWKXERkKz3sQKQ3cks4DOpWRinP0o/SCGX14lf4&#10;V5Rx4pfvbJ6cICmNV4rK7FXPELXipC/CvVyq/Cv2cGASIvzSC7RlvWea4lkkjuJv3z2MSI8UZdnI&#10;LvGZFaST7MavLyeTlz9T9kJfExwrbyFNkd3ioECr1VONV+EfDy/yf9fM3HEcVkcKUdo5inklu7Xm&#10;yNNHFFdFjKZmACyTBgsnxbyKn7HJf99xqyoIGR45J41uJUKSQhKA/D8Ssd617/yLyywxAuklF3aR&#10;XVtcW0Mz2ltMJYbl5FYghqxuikjivZVY8nfj9n9vF2it/XnlmMlKMWVWHAIARQcgVYU5bcvi/wBl&#10;lZlxDhSd0N61+thaRWxgLH0gHuI29R5WIPJhGyNEzOY/i4N6fL+dMEhZxA1xcH1TIFkRXUAjp6Yo&#10;Kcvtd8pMhfCEIMfUGuksbANbxwvJBJJAxapYP655NUxEGOtVbmzNHgJYnllCR8BDCss08vFkNW+I&#10;im/+/f5/9jloHhx80VSYS3cdkoeYTNPeTQW1tbqyzD4PgBGyjj+5dmZk5J9pnRfsrXE7uSoDxW0S&#10;BkRCTUFiEJBHENtXifs/7LK4R2KSo2FtFGVkk9GfUrmRlklkRU4EIPVRGFHdKkqXQcX/ANVceJbn&#10;9HRrBFW4b7IZnZebtRVLihFStDgjQlct0AUo3ENkurXk91cpFaxx/vKJGjBIIjI78CrcuCzI615c&#10;f2k+LEXaSIT8GaQJQqUG7H4lZVJbb7P82WyHFySUbH6F19VMsIjaRW9RJGFFHwSIXQL8VeQpyX4e&#10;PL4cdLOOSs0fIoqou5mqyqGDAUqFWr9P+C+LKvCA580AULU7S0ZYZFEohWeaWV2CLbcI5WMfEkNx&#10;MjkRn4+Tc/tR/DxxS2S5mKFImajvzkqAvFqsF4g77BV/2WDLUeSbpSvrmytC6XFwkZeKMww8WeSs&#10;ZCNKXYV+FmZv5vhX7LNxx0qM11aRyQySBXWQ1rQsV4UO1aijO1fs/D+02MZgxtCHV0Sx1OS3vIbV&#10;vQkiikVQPTXm0iuAx4FPijjTZlkbnx+Bcua2nluweR9NQfVZORLchupWh2U8eK8v2v8AITK4STS6&#10;C8tLSwoQqkKotYrh4wFKEkSeoaVZ15F5fi48P5pJMLbpkR0FvI6CiJ6wCVq1aCOMh+gZ3blwThmb&#10;hxg7krw0m1qLpo5vrsENXaRo4A7sfh25Sy0j7rHGFRJX58X5vgqwESXDahOFCxj1InZviHIUqF/e&#10;fD8EhT7XLMfUEcHhj+JEUJqb3E8C6XbvI0jsIp41QshWL4qFwICHYSQLJRlSP7H82Y3caqsMNxKZ&#10;Y2d3cKWDz8aVIVVH+62cMf8AhsiMc4xGwSApppKyXUl9e2kJS8iitIo24xtFYq5bj8bu1WM4ikVO&#10;PL92vCP7WVHDczF0IBt4mKrN1JctSgVtzwHw7D+b4stBrmFVZtQsbV4iC4u7lOf1fiQqxqhYs8sY&#10;KR+oRz/ePx+JP3eJaibh1VXl5xHmWiUkKS6D4WdRyFWLfZyzHV2ObK1bS47WNpDDbejMFRElYAuy&#10;xSFOaxt/Ioi+Nj+1+yqfEDsoQbSYTqqc7hpEMZ9Pkm3ItUll+y6lm+zH8X2snklSOVou9lmjvQ8L&#10;miW6I7Opk4vvxFFHF2bmjcIvtyLGn8uGV2JYnc2fwhII1j4j1QC7BeppU/D/ADf5X8uUYJCW0lHR&#10;LLBkmghTUXZ5Hu5nlMv+jllRWf7KbcArcd/tceLfFywHqEcc11bNNNNGxPOICIc/UVURWKSDiPi5&#10;f5P+xRsyMUgB6WQNhGWDzJptwlvDbyKo4yUmJjEbu7sBLEGf+7Kn7PP/AFuWNhsbSOa5mFtIwCpJ&#10;yVQzMJAqhe5PBq8+H2l/m+zjkyGtiFNKtxqdyUtYpZ4opJZHhozFVDQ82dq1FOcS8o+a/B/k/axl&#10;qzG4OmRsixSL/pN1EJHlc/FJKgIJ/umpxYr/ALt+BeX2RkJrjO/9FjIbqN/AErrc8bmWEj6lZzNA&#10;IYixMKOCyo6NMjj1B6vH91w5fa9QTcSx+hPZWbw29veE/WZEUB2WMKGVuQ5GvxK1F/4llUY+Id/U&#10;fiiUbUIdHjm1G01fU4bi5v8ATlJsonkLRq0zv8axqTErcePFi7Nxbh/uuPBttqHKUSpI8mloqNwa&#10;NPikDtyYbcq7LRUZ8Znaz9f8PP0tUsQkNkn1PywZoH9SNLfzHOHgE0FxOVSH06rGaELIKMy+pMkX&#10;H4pP5VY7tpNP1SV4H9CJyg427H4glARUU5UB/wCGzHnHJjiCTPIP83/c24s8NdGCa5b6z5RiS5tf&#10;rDRmUtNqYDiL1eTrI4ILxl3QcC/2uH+q2KWmmXl3Yp9YuI5rgoWlVCaB+RqoNFHEbpvlWbVRhKoi&#10;XDtGXF/xPF/vWiOIoSbzDpGja4/1XTptPsfVH6PLKh5wLboFdgQzq5bhOvx8X+z8OEd7HqFpMZHR&#10;ecY9MRIxZAGO+/elc2mnyYJR4on/AGLVKJBPc9C0t9G1KyjtBNI8VyRdG4lRVkcooKkKCOKsEHT7&#10;Tf62L2euXcVyIJEaGYKyW0aVZZNq/EKnbKNV2djnHiBFk+qX8f8Am+niarMa8/pQWo+V9OOlm6jn&#10;W80uSZJ79roiIxVYAFPhSjr7/wDDYHOnTmWSaRha6sVMkUDsHQ8D1Bb7A4n+7/ysEtZE4hCHFPH9&#10;PE50Jm6mmP6ZWKOGxCC/8tAmK71GIFJlLKTxaOBRzYuvIzR8fs/Y+LlgLSrFmnUXsz8llV7xrnmz&#10;SH0jyCHb4V58WoOH2uOZYz8eOXDH6fojt/ppNxo7IzXdQjtNMEOh2oMf1cxad9QEKxW6mVRE3E1T&#10;kwUSQ0H7HxLi0dppk8M9ha2/pkRED1o/3awggvHE0hVOLKQE4fy/F+zmHqRKuKf0D+a2cPdyUmuN&#10;btb6xvby5FxbiYRFLV2R3mdOEb3McKGpVkf1eZ9P4kVE+1kK1PyCS14+nE0tqcIpAP31AC7REE8l&#10;Xlw/l5/DmDqNEDvHnL+H+a4WfSRlL0+k0ym0812kjW0dwpjknqJCK8YXPxRpLyCtG8ifGqMvLj9r&#10;Ifd2dxbTvBcQtDIh+NJAVIP05rJQI9/8112TDKBohOo5I5Y1kiYPG4DI6kFSD0IIwIVOwpXwpscq&#10;lEVbGMq3XZUbyRPzjbj/ADeB/wBYfxyshujIF2C4rqGYBZKRS/P4T8jgPO2YlTsVPOM7YQbUh2U8&#10;cFwpSRQe/wBOX4dTPH9Ja5QB5uxDjc2u288A7H7Sj+ObEnDqf9qy/wAP82X+6aDjnA3DcfzXY9fR&#10;nQSRH2Pt7HNdmwHHKpf8d/0zbjyxn73YwM8bUcbdsoqxs2jydiUtmJHaaBvTmJJYD7LE+I/jhEq2&#10;UgF2I+qA3pXCelL2PVW+RywSaDCnY6jBdzUdqZaJtZBdlxyurho24MpqHGxBHQ5OJMdw107JbpHn&#10;SRVii1Fa9l1CMVlTpuw+zINqfFm003aE4n1niDkYdVPHsTcUvutL5cmgait9u1Y0ifY+xaM1blyj&#10;/lw9nghktpb+K5WW2kVkSRCoANK9OqEeFM6rSa3FliAP+PO6x5IZhY/4+63vA0y2ckTRXCKJGUhi&#10;KE02enB+n83LDrQ9auLwRW88aNaS0R/TqOvdi1Oir2x1ekjLf+L+Hm1yxnoxnzR5ahtIrvWdOcrr&#10;MEZktjL8an0wxCKopTm774basJ3n4WBWWBaFoyAWII35H9nNVixy38Ueo/57RliY8jwlj/ld7Wz0&#10;+OXXvUs9Qc8RMWKJzrsEA+CVv5vh+HChtJtzbzTyBwsEatHbP0RgT/dV3/z+zlWXHCe0By/zWrwz&#10;IkVXCyUa/dx6jZ2iCOX63M0bXcNDyVUBDT0FFNfhI/4fActtctB6wi+s2yuxEXHjcI7ryJFD8fFc&#10;12p0hhPZolh4hceibQ6pardfVpZBBd+krGQHlAyK5QbnZWdj9n7eAL2xtJXqnwlAA70IkDdaSKf2&#10;c1/rF7NGSJA5JrDKSqkkVbcUNVI/ySOuIxz+jG0csfqQow4MN4wR86mPqfiGSGQmmvk28YZ+QPFy&#10;Dv0P9uXBBBdSxxGodm4ktXkF3CmNvhDKuSMbLWTtbUsjRRu/GoVSwptU9SD4Zpj9Vbk05E0e3rx7&#10;ECn7ab+OV8VjZPCuCrItGFUPVTuMdEYzaTzxgQvIeO4LQyGpqWr9g74kbBEOe61uXrKuzL1J5UZR&#10;TagA+KpGJzWrOnKM82T4uDtUfD04P22PTDyZAXsvDU6jYnqB+sYn6jynaKnL7U1P3kdG6Mu+wyJC&#10;ACu6d/ox0EsquZIzRSBWWlVZRX4SP18cNMbaZVYUP0eIPjg5/wB+YBKC7M20RJFdqLxbfjTIHnam&#10;WymFEatSigVJanfqagZpFBmEbKTLyVarRZYlTfqe1TT/ACskOqSaWgBlDq3wkE+Kty70+jHCNYJS&#10;SQwFSWUV5EH9tFHif2cgU9y7kWWgBHbw2Pgcd6trJCVWMCdqlWY0BbxU13/2WEnZeq0JMJeRf914&#10;Dfanfb9WOtZqqY7gliahnHVQPbvkZDkncOkRhvFQU3APQn+GIy2SfVOUDAFyWNCfT4j+fb4dsKjv&#10;bEx9UqwoBQCuxJP8vjgGicgPS/c15el+we1ev2cNMaVu1K79K98//9NWyt5TLbySmio6tC9QA5Kk&#10;FviLH4a824/8Hm51OTGY0P8AiXq4mnrmsahEIr+CzVprgwSG8gEfqNGgf4Yv3SooaTj6UfN2bivP&#10;0v5xl3f3F64tTFyD0RiqmlQACd+g/l3bNZg08Ieq2AmJIeysbbSrMXjXXpNAWmTm6cyjMxVaj7TE&#10;UWRVWL4v5cFpPb6VZ/A7SywAmVqhVY/yA1/hlWSE85s/Qni+SV+nPr+ogyxC0N+4FonB3khjXb1p&#10;Bx2LbbMU/wBlg22vILhBNzV5a7oh5EE77n22zGlhnA10bKS/U7B7QtavHNFbMCRNOAiFVPGqxrT7&#10;dH6q3wOmLyxOingxBX4mGwr/AJPTv/wWRgRz5sAbSyG7F7MqTwD03PpwqwYlFoKzMS3xcQF48/3a&#10;5VtqCpK1uWJYddqitKkVyWTDYtkRbrrQZpLWLUI7eNIpOnxESBQxCNxIqx2+2oxtzo2nXTGX0gJC&#10;CrNQfEDvQt1pvgx6qcWuQXWXmPWtJjNt9dkkiBQxK9TwZNvgSpUkUGRnVdDjilkuXjBunEYCxqOk&#10;VeNaULULH7bcf5c2+m1JJsf7JrGIc2ceWvMguES2hkK6fH6gknnYqzNM3I/EwIReP++xy/2OEDWl&#10;9bmX0/hLHkzcgp5dSzUPNqDN/jyggEdfx/WWWwtmAu9Luli9RQ4ClUUoWTj9kBSR6a8v+I4UxwxX&#10;Mz/FzUbRzboqhGJ9QsQfs8iFGZ8ARyDhnfdM5ZXiiWQJRurxCjMxK04Dp4VwZY2NlIiXvAvZxuPQ&#10;hSONFDAK5blI0fxMxb1JKpkJyrYAcR+pviOEDvSvUb+9haWyg9M38kfqMzvLXixZNgkc1OPWKOj/&#10;APEnwb9VgVTNPbhg4rEsjqY0ABNWPBWPxVX9r+bMIzMpDgoGP8X4iiR+YQ7Xd/I620N4o9Jgt08M&#10;TetIx47IPUZIxQhmLfF+z8OF97dXpe7RBwuJoxHEY5f7uNjTkqhSS7cvjavH7HxRrmViwwIEjXP+&#10;Li+r/S8TRD6Sf6XqR1tp8HoWpM3qQRSF5hJHvI619xw4N9hf9j8TYpp+j+rIqoKpGySlaRsyhjT4&#10;lZZuJdSfiPxfa+zktTqABUTX+mbYizZU9Z1qC3tHaWUQO3NI3JdQXQV+FuUBcBl48U+1/ssG3N2v&#10;FFdYVSAA2kKhWK78WZlYIFCdfhPxNlWnx2eLv+tZTvfn/CgrLTSk0xi9aVrpiL+5kdk5bEqqFSx+&#10;KoWv7Mf+ViGn1jmt4oHT6yRzlkQhpAwpGxKlj6Z22ZpEfl+z9pcuyniiSfp+n+j/ALD1NkN47clf&#10;VDDc2l6LqMzWiDj6EySJC6mrgclT98lD8SJHMnFfibFrm6tkUxXiERzMyXtzxMnJQC3xsVUcR9pS&#10;37v9n4swYafLVjaH+b/vWoTvl9H++UIrGVkFzY8HNvGn6MsWIijjYLx+GnMqWUtHJ+2q/YVP2wPM&#10;yGSRGeytAA0ztwiLoz8kYnktVVSTxj+P4/tZscI4YiBO/wBTKIJ5fiSZMBGsHrKl1dmqxIivIiSB&#10;OLgNxf0+RHHnJ8K4Y2loIb+ylVgszyqsFsGEQQcCxFXYmklWeYfvH5MmRyZ/SQQOGPP+r/Vhxf6V&#10;yRseQ3HqSfVrlJdI1S2uAWtfq8hvL5kEtSTxY8Y0TkYgFSJ6Rr8DN8XDAHo21q7i2chIjHAs5Hr0&#10;uH/Zj/ZRYmAqyp8Xx/Zy7Gbx0RR/h4P9iw46G38X0prb3VzeW6m7hUG4MsogUtETbRngrOp+ItKj&#10;A+mzfBzX+XC+ZJHZ7Qi3uJ78enLc0PNI0bqxYMqUT4RH9n4fsYJRBIl/M/nV/wAeapmUhw/50pIw&#10;pGCtwBPClqWcQqAFdnUgrxG7/EefL+ZvtYZW0l3ZQRw6fxiu5eHOORyvIyhwAQeEnwU5Kq8P9+SZ&#10;LGI5D6ieD8f1WeLHxekGr+pLtQs7HVpG/SH76yTkY29MOiejwZqVWSNhKCyyM3/GOP4+WSTy/wCV&#10;5oBNBLdSOsLg3ckiIFZWXlwT1FPPka/GjK/2eTMyZoO1O1oACMQf5uPn3/0HIEoxjQ/h/wBkwnzB&#10;57ttRtra9sYIz6kbHTkSZllR0Yq0kyxSR8BCKH0mWbkvP7Ku2FvmFrydrd0hC2iRn0EaQUVQSq+o&#10;o/eGQ/yLy+zlmhxQs8X1n+vL95/R8SLjzHESTzZD5NS2so7qCa5a51OSci8uktyvOR1Ep4MKoIhy&#10;P71+KNz+Hh8GRiG0pdvdeqJLayVInkVBVnKhgqr6cg+Ojcvj4LE32l5Z0OHFEAR/il/EyjHhBlz+&#10;TKZbslY7VkIuboMwRWpxjBAZy1UI481+z8fL7H2eWCLKXm4up3uTPGDLc9V5CGQUDqUVUX7K8P2Y&#10;uf8AeNhzkgGED/VUmh5qN5Dws/qtr6UaTn0rd2qADKCWfkG5O32m68pJP20/vMMY55rdIikDG5LF&#10;kVFICiXgFoQkQ9Ojb/Cjfa/azCxgSvdBQMlvDcpOJZ1+qlFimLFZAWiZy44s0h9RT/Mzr9n4W48c&#10;CSIZLs2MA4wUeWa49QzKtUCpyZjwE4o6xL6zcOTy/FmbHIKu/wCr+P8Aikmz7grLKBCl6/N7ghIo&#10;IDG0TUDqZCo4er6bMUMv7v4kRPhwysm56fIGKlIYhJCebFkAbc0IkoV/Z5fGzfZ/mzC1AJlsOfu4&#10;W4nayg9WIg1O1MSuHubgQz/u1IlrGfhJ5RMeXHkxX4FVf3n8uBzEZp4L29jHpLzFhZsQwVQFSh+J&#10;UC7c/tqzM32WX7eRQiOCH+m24Wuexs/Uq8ViW6sLB3juyY5dR1GJVVyzktXdZGZ2Ucf7p1RPh5o3&#10;2FhCqs93ITHIdgxTgC5oyMGBO60WNPT/AGv5sxDIVtuf5tNVGiFrzqYlsIgk0IAEkPqCQ+mfgZWV&#10;hUhqu7+qfs/a4/shSYOCH1Hlu5D6krBDxgRWp+2qkNTdfh+Hk3xL8GZsDLhsCh+P6yTQFDmio3u5&#10;JpY2tlt7GP4IC8i8p3KggUQt8DNy5Dl+z9hvi4gIbeS/dYdPP+jWYX1LjitY6kERQ09UAKArvx9V&#10;vtLyy+ZljHFIVL+izxRJ3P8ACiWuVtAZLwBJZCeKI1Q5VOrMREtT9hefFfs/7GV85Yn9L1WItQBI&#10;78SePArV3Cqv2SGb+X7OamVmz/P/AB/W/wB615JmR4mHiO2urYXLxqX1As0SL6ifH6geiRs7vyDq&#10;ygovB/7z4UXI7PqseoS8YZbqY1P1KOBP3fJRwaRuXpfE67sjPw9NuP8ANmxjpPBF1H/df6bhCiBZ&#10;FaaSthGt0ba3jkZB9aknYeoq+oZEiDqH+GFmov8AM68sUWFVdxC/D0QiyRpbJHyANDNJIwlUCN1+&#10;NFHwcV4pyxG0gSDy/hTzJI3b9Wf1EMqGRbhGaOUXXqKsgoUgiT9wWaWM80f/AF/Ufjw5nF1rum+U&#10;PKn1gRRtrN+edDyhlkj58Q3HgKLCD2jXOb1emya3VcJkfy+Ln9H1f8k/3jj6g8FQDDP0deebvPcv&#10;KsmjaNSKCZxFOkL+nGZYq+oweWYnl6v73hx4v/LkHsfL2ua/CNWurhWgnPIvO3xSSKaFQSSydOK5&#10;1mA4cMYxj6R/NZx0nDESZ/Nq2kaW8enRRlWQAi1t4/sRk0L8QAAi1+KmTLybaRW6ulxbMl7blYrm&#10;4UHdzxK8G6uiqfj/AONlzF7SyzIuJsOVj2DEvzGvdQnskFjc28ltcKXFrKeIeII/PlUErIxosNeK&#10;c/gfhJxyWWVxaaNNcM0Y+rTlj6gap9QmrBUFT/MzU/a/ZZmbOO15lnqIPqx+qTg5stDg83lWraTr&#10;XnvStJEU7xaraR80tJYSIxDxpHI8pCx/GVRI2+Lkn22VURcM9O0WSO+fVI5yIJz6kCREigZf2g3g&#10;KcaLy/mzQ5dXHJCOOj6R/EAjHiENlPzT5wns9CGgXlnbPf6eBb38twS5leORW/0dgvOrtyaZpJOP&#10;L4oviyQ2aV+N2Jbux6k5gZ5UKDYXmpR57+R1jCCdi/pAs9FqWAqSSae+J6xaOxSWJijqDRlqWAPU&#10;ADrWm+U6TJ3uRiAHNmfl+7sLOB9PuUWS1uinqQS0CO6nZjJ1QpU8W4txwlnurTUOEV0pt76GRfq8&#10;vFVVnU7hgd+2/wDrfbzawhPFvE8WH+P/AI63cJH0p9Hpeo6Rb3raS63sd5aMl1bhgZI7KQEK/qoP&#10;SEtGf0OSv8aP+5ZI2wDb2uqeW3Z3dpTcPu7cpFqRUEnk3Bev7LZkZMuHWUOXCy9JFJ3fXul+b44Y&#10;7aL6g1lbeobe3aFJAv2WSNDEFnavpcV9WLn+wnJcM7I2GrIj3EPpXwHNgaVBO3wlaVrmDk8TAdvp&#10;WQMUj1a21rQTLFZ6m11pUxaBmWnBlqWoVl5qnGvws3NV+LgzcueAJm1fQWb0GDrLKGdzTjRuv2q9&#10;TsBmSBh1QuexT6ZJ9YP5c80TJG6GH6pZmC3RSxcFCSnHgADwRubtV/s/F+1g1pdO1q3FvfosV4RQ&#10;VoCxqCQO7DbfKeCemycUPVBiRw7jkkIGv+VTJf6TO9zpisX9eONnQKVZYmm4rRKcuSOv8vxfyYTL&#10;a6nogkFy8a6fFEfSIaSQ/AAWYkceHwj4VVvh/ZzPlmxZ9o7SKeK2QveaJ5rEF9Yxyy6vJdxPchRb&#10;QqqTF444uB9b1EWV6yvLE/qP/ePEjfAc6VfXFxGkscrDkp4W8rBiOGx+IFjy/wCas1mo08cdjqpg&#10;AEp17Tre3nks7yzhMUDr6+pWqtH/AHtSP3JWNeA+yqp/vv4cPophJGA60J6981so0WoxYtPYBJ5D&#10;BKHRB8BARSVAHShbxwg13y3cOTdaeYzcKpCLJ9jkxqTmz0evA2nbZHJ3sp0Hzpb2kaaZq4mTT5XV&#10;prmFisqoicVX7XIrsF/4b/IwqksLlEX12mRvi+NKqQWXuQCGOw34/D9rlmedQBtDk2GQ6J3bX+k3&#10;skz28NpLAojCRzcZY3jimbl6auUMSBZG+H1vTlX92kMaccHWvmdbS4Ftdl5Yi/GGXgTTbfkVXiqi&#10;mYmbQcQ4hsWBhaV3nkWfUNPju9Liit7j0udxZrKFBKvyj4h3Ls8ivybk3+60/u/s5JFvolChzVXN&#10;FYb9q5qjgN7dGoxYcbN2SRRV3iXnPF+0q8iKEADlsF+z/r4X6n5ds71vXhHCcHmrU+Etx4jl40/4&#10;LMrBrp4xRSMlc0w0HzneaYfqkkrzaVKoieJal4oxIHYQkfZ5tsVb4G5fYyPzxN9ca3nThHH8SFnK&#10;hnBDVJ+iv282kJ3Cxzb4Ha2Z2rwRaZHqVrP9b9b91cehbiVorco6emIxVS3NljX9xGzJwj/ZbGXA&#10;SaTjC7NCjH1ZY+VWopXiOTf7Pb4f5cuwk1Z5sQSVKCS4sIOc8MUd1LGv1Gxu/TCJykWQzN6MR4Cr&#10;CCjn1ERuUzr+8bCCWC5ZUkopYyKsBEihFU1AbieQpx4Jx/4bNhjo8mxnEd/ZwTTQL6ixRQSy31be&#10;ZpnZCGKK6hWaT1Gll5fFyVvgjf4mRum2sDyc+ASQqWohcKoLEOxYKQ5cGv7WSy5DHlzYnd2u311E&#10;nouxe3WRVq6Qs00lA0SKrSIYvScdfgV/g9N+bccGWd7LBqFuqzMtvAKRDiwiEaAF2YBSqqqt8Br9&#10;r4cpz4eKHLdlWyVanpOmyaRfO1pEupak1bhqo87XLkrBGkjNyLNJEC6AMqorSKiYdSatb3UxS3mR&#10;WhKqWDUU0HLiPsjp75ro4DDeQYxDHYfLV9a2XqXtrLMl8JGcPCDIhekYmPIudqfCfT+zw+3+wOjv&#10;LWW2+rzOqzsSrSLuOdB/1z/wuYkoSjLiH0o62l0+lXlveLd2sEs9pGI5Ibd6gi3V2+yN60Lep+16&#10;f99/lOSa1plpayIOKSyyfA/Ik8gePJQCwVa0Hw/Y+zmx0mo4zZTE2ybyzq2qalb3LieWC2i/e23B&#10;Yv3X2wrFvTZ5E+1ylo0rP6vBsT0XULzSo4RKWZAAs4PBV5j4ARsi9uW2OpwRycuaZRtW8zaHpvmM&#10;3Ai4fWBSSymHrSSmIgTNyALn7T8FH+v8H7Szmz1KC6AKGhFOSkjkPY0rnP5tNKHNoMaeWXemX2ns&#10;EuQChB9GVQeEgLdUJC1Xl4YMNGANOmYo2YoNmIqKsK9aeHgcelDscjJDkjXjyA6jaoHX36Y2RTSo&#10;qMMSkLkLRrwZeSkbAjGhiVo+SIo7Kp0bYopddyVofxwDd6XzJlg+GUA7kkCvbbpmTj1FbFkJpppW&#10;tvFxtrsLJYFgzRlVLAAgHizfFXj0+LIxqlpHcXRjukEUqj4RXlG4px3Y0/n/ANbNzpcxhGw3wLOd&#10;B1KeysI5dOme8s5WPruIwk8D8uY4xRiQUIiq3+61RP2PtYVy2kMHC3EQBV1d2PFR6kYFOCtUcfiR&#10;OWZWPIZCymyncN/NfTTagbktH9Xkjto41kkcWty3Fmmljo3qc4JpeH7H2eHwepiM13MlylzGvqpC&#10;pRFBbgGNAziit8Krybr+1/wN8Y2KK0URFpEM2nS2UkhtZruaOe4Zli9eSNW5RRNyeP8AeSEJCvw/&#10;C8bfs8Xe2mpaxvMeNxcFHePi6hSm6pV0jPxFgHJC4Ieo7cgoFqVraTXF9J6SEWVikkNrOk0chcXP&#10;99MVR5qCHgxgj+L7SO37HFiWrsRI7tDxpF8KKebRgnkaUfj+x8R/Z+xkxkraltES38ccrw28SXnq&#10;sLhlnndBDFOyrxSqunq1/eiir8L/AN8vwtjrydow8Al9eUvSTZCeJA5Id+h5s7ceXw8v5cOKFiyi&#10;1LTbOC5NvdC1NnYiMG3RWkQeqjj0pxyADFPRjjj9Tgrvw+2suBTOPUjV1RZDtI1OGzURqsv+SU+0&#10;P995eICrZJkbPjDPJBJK0YPKJA/q/EgMq0jlO9WWRX4NydnmX/LRsSxOsLwhZIXTjD8Q5FELhW3B&#10;kkBUc/8AKb/XxBoIaNxIn1iGaSSGZJA1xKY2dA8iwsyeoCIY6NL6K/yovL/dPxKCR4o0jlMnFWor&#10;1QyEsRxVeFHX43Xt9nIGESGVtMsUk8s9uIjJKqmVOMwgAXaR358oXHpRP8X2vhTDCxaCSOScBUFN&#10;4lURkHjxFfiJLCh+I/ytmHl2kAGKTalDfW0kNk0kkrvICt3JI1xzX1Q7H+6VEjaqco1+FWki4c/3&#10;eFaXUL3rNdoZigYOQrMix89lUIpqzhgW/wCNuPFM6UTwUOqSE8lsLm3sUXTn+riXiyAketJKEFWd&#10;pZBxSLjxX4v2vh4fbkZMJb3W5L0IIbQyN6akABj+7AdgD8dCj/8ACLk8cvDx0fUVjs1pNp+hfKlv&#10;o/q/WL22tFjl4FgygK9ERjURbOir/IvJ8bprh7yWQuD6nNRxj4NI4oeO4YivFlP22+H7WDKRGIHV&#10;ZK2vJJHpltGkIHpSQtIZJuUcMZJVpRQoHMdVkVW9NOXDgvPHR8ZZ15zBYuJ5yMrfH6QPJOTeNPsD&#10;9nJDYea8m7yQ2lo4itWluTInpW6Mg9P6w4CScEqAyV/vH/3Z+1/LpbuG6hkkbdFThEWBBZ+ANCFH&#10;M0r8Tfs8Xys4zELYdbWc1jdRwwqyTyScrhQxaOOEyOOSFz6S8iPhjHxNyi5/BGuL212kRnAUShuP&#10;Pg7JQBy3Eg04Lv2+KT9pvh+E5MfEQVq0FqGjz3bWsjStbSxc1t3miSchjD6frIByWSYivxuFji5N&#10;GsXKTk4eJJZuCFGX1Y4xzUqfi3fcfZWp8Dz48cnIUkBHzTwWnrTvKjmCaVvSf1ABGOMXw7F34oat&#10;8Ppep6nx4vLeXBeONOBC8TAqOKAq1HZtx9hVG32f2crxYwDZQUIum2IhuZZFkYTB1vWkicMySBjH&#10;GgCkj1Gkbky/vPst+3iMcDj0l9MGWRaNJToVJWlTx2r8K8WXl/kLywipJARs97HxuZDKVjgbkkQY&#10;UoyiQmgLtXjV25oypy+xK3DFdSto2LW5BkSVhGqgt8VAAxdlLcY+PP8Az+y45irLIHZCaLeXH1aO&#10;4dQkio001VUcRIZHRYkZI+cvIxfa+L4vj+L+8NG9eJUN2YvTo3qgb8ZKgACvGtAMwRwzJq7+LA7p&#10;ChinEo0pbhJmaE2jFlUzW5UyMzMgkZPUd39R+P8AxZ9vlgO3D3S+qzehF+wqH01B5FSf2V+ySzV/&#10;ly2cREcKeSa3zw6a/pRQm+uUq07SgzzMoj5pt8bt+84RJRvh9X9nLncIjyUpzQO7cDUA/EqKQ3+a&#10;/awYwgF1krzSwRE1ME7wxIJwVdoyY5JpFMS1K0+L7S+svCN/h+Mqmna4uLiztolkkCcJOChOJIPJ&#10;dh8TFk+L4szDiAjxMuSc20UFta299eXDJD6vqRmZ2k5Bm4xPU0CKEk+BOHw8vi+LB91HKRbxRhQr&#10;vV3UcmZEKurUANSK/Ds3HMfHQkZKAl1ncQMb2ecl2gjokcpCIkz84pEDOV4KeHxfEvP9n4cZBcSl&#10;J5kjaKEBWVwDGDTkDRajj2Khj8XLj/PkiblRKJc193ZQepZWs7x3NwOacJCkzV5Iy8mZGZqBTzdQ&#10;vFlZ/wDffFJ/Rn/e3vEszJyBqSiyMeVFVCgL+l1+L+X4ftZMc6CAWwbm0k+p6UrqsUEogACBJGgV&#10;OHOSSVZGWP6wo4/u/sSM/P7GBLqcC2Ry0lY9/TgWSgMcShCxAqHbl+19nMiItmUwtbcLfyxGBGR1&#10;PG4neNnb6xPI00arX+6j4jt+85L/ACY+1NjPZGGCFY1joJWVUACknYVQhvibkv7P/G9eaBEmNLbm&#10;G8tdR9Z52Y3Ab0IyZSC4UUY8XHABVo2ys3/AemPuHE9zFFLGbaNSjKIxV2FPhQlfhRfib/LyrHjr&#10;cppK7WGe006e4s7r9ITkSxO1wxEasrESSgMpeR6oiqn91+wr5V2xeFrp0kEvwMIh8Id5Fpx5E0cM&#10;r/y/ytywYibP81V1gkVvLb6bBNC1vAJFL1qY4rdvtFEA9NkljH+7EX+8RY/hwHqDamxgWG7ji4Hl&#10;JJbyEhUnRlq4A+L4gxSvFOac/s/Dl2GOIk8Q3RE2iNMGjzLcF7OZpWosVtexBWf6swK+mG5fCode&#10;S09VV+Bl9VGxxs57KGGZZfgkUepeNUJEqAmvb7ZKB6Ffg/ayRmZ2Cyvi9646xZ6leXVqeJmtG/45&#10;oZTJIz0oWXf7HCT0+fws/wCz8KMwW8luJmRnb0kZJRG1WWNo0DMzfZ+OnJKfs/F9rllmACJqt2XE&#10;mFl9TtzLFETPKskL3EZ4vIjycI06N8FSjs9f8v8AZ44vBcPYWkdvbSma5lRBNcOhjCEoirx/dCu2&#10;1S3wt9pf5cXJEyn6hwwj/pmI2QZsRql011ewmG1gd/RtvVLmSkjMS4E3p9VWSnp/8Y2xzx29rcia&#10;kksluGRl48QZCFTkzqWZmZlXp8Cr8WXwlOiOn8P/AB5avYuRru/sgheOKC94yK4b1G9Et6gRY2jj&#10;VEWNm5cv3n7P2vsnei6vcW0aWkjKJGRAVgDV5SCrAqd9v2m/4LKNRjxZRchvf8X9rjzx72wbzl5Q&#10;jvLiXXLQMtGnM/1xlCNHD+7UiRQVo32oUZuTKi8P2sN9G1CS4gdLizLcZGQM3xN8Lcd6nNfrcIjc&#10;ozMR/Nh/0i4cx6t2HebtC07TNZtvqOp2iyXdtHIIZmMEXBoy/wC6ZKBV2HdeT5V3Bb/XiERVvbZe&#10;cbBdkLkjZqeA3p8WODMZY6lc4n+c0THIf6VrTrvVINOSaS5Y+X9Rl9FozLzaQQoslQPj4hHMgjDO&#10;vNv9XCPUtNmhvHueBuEkP77mTwJJBoq/f9rNnpMsJY/D+mP8P4j6VykyGxZ/oPmqz1HTYrGW8S2v&#10;ok52zRgeuqqrLylZujceIkZPh/ZxZ30UlIbi1bkp/d1NWHMj4T8X2K78TlEIZ7NS5en+tH5LikIx&#10;25IVY/NwimvtM1KIJOrG4ZEKRHgm8q1SQesvAr6y80f+TCzWg8FgLVRHGZefK7jHwhaVCgj7PYfF&#10;mVpOHJl4p8h/DL+c5kMgZH5Vkhv9Uk1D17lxCsaJp1yWVg9RykZWCh2HxNyQ8V58f9Un0pNRtTHf&#10;3NwbiSULAtqT8AUnk8h49acP2h+3w+zmVqBEgiIr+d/x1sANWnerR217P+j4YDFHAHuZLsKKJIoV&#10;Y4xyGzSeoz/B8SrF/l4N1Xy7Pr8DLFaxzJGeSzSThSFdXb4WAdpAHdQK/wAmYGSOIACYon0+n/fo&#10;nUxRSOPzbpXlprddSv5I3uEIe3FrIAzRGKIMEFFhbirMyKPi9bl/urjkB1HyRq8S3s1mrXlnYuI5&#10;JYlNSSgcsB1ZRXdlzU6vSeFR6Sddl0REqiy2HzNpLT2Vpcyiz1C/iM0FlOQshUMFp/Lz5MPg5cm/&#10;Z+y2Rkxg9RQ5gUXXkGJrqmuMZBTehBG9dxkTFtGQ8i7FILqSKin95H/K3UD/ACSf45A82299nYLj&#10;MUy8omrT7SnYg+4wbhlxOxyuRs3TJA9f4kV1djJLZWPqQtwl7sOh+Y6HMrHqb2yeqP8AsmqeMS8i&#10;7GifiRHcrwY9G34n5Ht9OGem4jcDY/m/j/imAySiak7MYCDyQ7ZiyFe9vsVtzdjH9KRTFKgK9wcj&#10;RG4SeVl2BZLaeA1irNF1KE1YD/JJ+18smJBgYg8nY1ZI5BVDQjqO+WCbSYOx/Lt0By2My1jZ2DNP&#10;1e/02X1LWUhT/eI26MvgV6HLceaUZXaBYN3RWSwxSrxkUMBup7g9Kg9Qflk30nzXpeoAxcVsb6RS&#10;qR9IGcg/FUmqEnN1pO1pHae4djp+0N6yf6ZLHsby3KkyNd26HkS9DOAOijiAHUU/a+PB0ljr1s8U&#10;kIht2bghnMnVa1+E1pvt9pc6LFmwZRtvEOwyQjMXGiptf6HfpLC/O4WLk0tu0LmhG26la8utMkr3&#10;VtPZrYavD+9BVgyVIYj5e4rmozacjJxYf86H0NfhGEe+2GRaFqVlq0+t+XL0SWlzGyNDOFrGwNQF&#10;LU2oeJ5/5K4rN5fJi/0RXMfpikisQ6KCvEK/UZQM9Gso4Zf7v/SuOIbbISDz3ZrcNb6ncRLcCdka&#10;39JvTkcq5cyRnYgVX4+WAtQFk0Xroh9QtxlumRvVjK1+0VBJXbwyiWk4pDi5fj0sNyaKe6JPqltc&#10;NazcFRYgbSygdPq86UH90JCvBqt+y/HAF5ZLFIJGkijguPsyQ/vEJJonqpQU5j4umayekPEQBL0/&#10;jvasuEH1BPtM1k3VvxWCUXMJ4zwXAMTiigv6bUKycWIXZv8AZYWz6ekMgYKELVHok0QFtlKsteNK&#10;nMUSHvcaWNN45S61347ENT4j3NQRgZwsq+kDRiKhyKSniSBxY/3i5aDvbQY0vGxr9Ht47+GZzcws&#10;ZUPO0IAMZr6ZJrtIp3BOPO2PDTVEfZtpKGh25D3U49DA0ZhVEKyfH9SLAxmtCCjfsn/JOMAnlyWF&#10;WB5HsKCUD4u+xFNxgmaOObnZ27GRtgVaiSIB3Qn7a/62CyWV0sVyg9WaiAftA1U1/mFPhOB/Rgt1&#10;5+vxdSFJjUl1VQamRN+O/Q0xlPamJjuqB3ZuPD4abknY16cfHbLtlmklC2w5K8vLiWDLJ4LXqK/t&#10;YIyFbsZAcm5SoRmduNFPxDqPfFX/AHVysG3GMk/vP7wePBqnw+ycgJ8yEyLSgsoc7FhuAaqfni3q&#10;qbh5YiwJoWdVINBsFkQ9vcYRushyWcD6YVgPZSe/irYjJGkTeo6iJyo+FKtEx6b/AMp27YeqasLk&#10;ZmFASwqak7MB92+JmSWMPA0Z5kD4Khup34v/AFwmKAeq8cWo4O30j7xlxylInKmlKcwKmvXZgdvp&#10;xkB0TzcVBYchWnTpt7jEfrWm0Nx6J5UoLWp9PpTlXDwotrhPThz2/wB+7cuvSlKZ/9Qfa3McyQR8&#10;pELgMWm4KwQ9BRTVa1+LNpmxSjM3Hf8Ao+qL1XEDKvJ6Xf2dzBJfXCR28tvb8hHDbes/Ocf3jtzQ&#10;pJ6bIyx/a+P7X2cOVtLaO2ldHLuQeRAoQR32JP45pDknOYgfTFjEdEjGoySz2kzxjkrKIUbkY6MK&#10;8TyVY9q/Fxj/ANZsg97cXNlezXcu0axiNEDAsAfi+wfCnh/NnTaXTwlj4AN2IlwXfX/evTrGOy1C&#10;wjtozzklkaaaUK6o7D4GPNSOtfh+L7PD9nB+iayXIvuBhllYIscnJaJ+yTyC7/yqq5XrdLceE80x&#10;yXskuveXw0I01v39nCjTvKqozNLU8kC/G3HasjSN/JkqsdTtJWIkY+p0VWpQHfp75zubTZOnJt6M&#10;M1PQ7uygBWMG2+1JJGGJZfhFGNfs1+z8P/GuLXKROPg26GpJpTvlUBMbFgSQhbS7jtmEhUsrVTio&#10;UMGNFWg+1ty3wINQuLYMhFEXcV32J67AZkDTxlzQN+aMfS9P1ORJ4mMk8pEUgp6YBUfZbmzNT+bj&#10;/L/lZctwD+8B5VAHIivXwIPjlvAI7BmdkNZafPcUtrheCgs3pL8HSlS6SKtPg2+L4v8AJwn1C4sp&#10;w0DOAagS0Ujc0IUFvtE/PMzSxyfUeKX81onIHZlemWOo2LRTQW4VFSkHJwdlqGlZYUXgiAfB8KZF&#10;9S0ebmY4fTaIoRMAn7wqoLcV+Eep/Ki/7Pi2dLptSD9Q3aRjF+5l2ma9bND69wroxdQjFuSDm3FX&#10;Yc39PkPjbn/qcsUW1F2ImuyCscYVbTdXj/nDVaQcqlG+Ph/N8GOaXCWQlQtTW6ezaf6qpMk87O1+&#10;wR0cH4oz8IhLKEDRJ6fq/Y+L1ftM3Wr6EGKGzEUys9BIzF0WXkAZiq86+mzd1/a/vMOlwyJ4j6f+&#10;K/zWuXyU/L+n3jwveXoeKciixKgjkEAG0KsVjZfU4K3Gqcf99xtjdLsQAsFpSOa6krJPMvBqNVmk&#10;YKyCvIKBzVstzZjDc0IAcTKGPp/D/EidXu2hR7u5BktbRGc21vxcO/2UjXlGzV4lvsvH8XH+bBN9&#10;P9Ut3tjI08Mbh5R8LAhelDybiq0C7f8AC5jwic0xPlH+FjkycXL6ELptnFf3qar9VS0uXjkjgcep&#10;G68j8XJeMfNn+3y+z9nh6nwvhZE9wI5JGdgwT93GULrRWDEPVyvQhuKrzzZAxGwH+9/3KccN6KdT&#10;RxG4ijWNCjOTNJzKOvJGUMnBKklvg+J0Xi3+xw0jMGmxWawxi4uwOQaSpdFmXk7kuUjgJo/++/8A&#10;huOavJWSwZGIj/N/44yyT4gYj0/zmNXCvrEuoS3Es8OnRScTHEicJZbZyqhRGjzXK7orf3i8/hRP&#10;gwmvEWF7iRozcXBILsqq5b0ysnIOsYpw3SPh/vvM3DjBA32LGEKArkyOwKyRQMpMMABaJJOUZAeq&#10;qrxs3Isaqzer8XJ/5skFhpN68Md3NB9mkvIu1XahFeRcmnFvhT0/tZh6jW48ZMYnf+q5AHDuxvU/&#10;MmkW9++m29/+9kYweikakRb1YBVjC/aWsjtMvFP8rhgLzBq54TwzBoEkVWmkJUERKB8KipBklpx4&#10;n9nIaLGZT58X+x9LXxmR+P8Apv6KM8taFBBHbz20omS3eYKqioaV3aoYla+lCWbjxb4m/myMzSzz&#10;+hGI5Le9aVZLO19NkiihZ2CsFJK8nPxMxTnm+qUQT/APfxLOPK+/1f0Y/wAMY/75kUSRRtI4dXgV&#10;CLmUsC7OoFedB+yo7N/sMOrXT3063SSOUvcSmSKzNvEzMrj4jRI2oAaL8Sn/AF/tZRLIJ7fUPqQQ&#10;RQHMpXfX9rfTS2U8KrbQRxT331khImhl5KATIp5U4tzR1X/Yth/5c0bV1tprx2l9a5ZdpZFjMSEk&#10;MWXqzKvxJXlyzT9o9pY4kYweEfj+b/x1ujHhhXexLzr5m0GSeHTo1intLJWd447czmaQKrxQwuoK&#10;JHIwKTt+x9n9rBOs6klnpECiWi1eP96jNJPIW+FuNSX5Oei/D9nMHs7TieQiV/zv4ZQx/wBVjnNC&#10;v5yG8u6Ql55mvJ5rVEmWKApJaSqVtUZKPCxCoIvTiCqvw+qy88iEaSNCNLgm9OeRiL/0fjpxUB42&#10;mLIzFK1er/E7cf2+OdMMcRcq3j9LIDl/Niz1zbPTU54WeOID6kk1T8RYlJFjQPw5fDxbh6iJ9vjm&#10;i9KWPgqIq8hIY4QSBLxNGYgrIzsyjjTj/r/DlkpHmebHfkinjkR2JPItUM8lASnIbDYpxCnev/A/&#10;FhibeKGNJJIhFCqh2PFkbcABSzVqZHAfiW/18wcmW/n/AJqykOZS4XpmleOKX1pzI0cdWV1pyqzB&#10;VoaRofT5cftYEVvXkaOwLl734p5OUZbjw+BOVQ3FUC+r8H2W+FsyIxj9UhX9BPCSD/sld0SCD1tR&#10;SIRWhVo+KMqmQMOUgT4/jaT+5Xkzf7LB8MUkCQJbqYVRjzkY8OKl6MeAZQBv0/Yj45WMxJBP0/wo&#10;Fk7/AEoSZ4ZzOboi4jdR6NuqCUMyrzQBirkkFary+1Ly/wAnHPFFPObcXFNNteJuJVFGkbdQENDW&#10;tP8AhseLgjy9cvx/VZcYIs/SPpQ/13UILFbv6kTrN6GFpbSMOEINHPq7inCvxU/kX/WzXEjSSmYQ&#10;svIBVAJqiqOaruR3NW5H7S5VjnXX6f4fxFqJI3KrY24traOF7lZnSrysyrSWR24PJsp+Kg4pwHHi&#10;/wC1+y0hxayvMQYmPCCFiCGHd9yvBUqyp8Un+/MRtLbh4fd/x1Eya2Wu3PU4IbePjLH+9urtNmQb&#10;UiNEdneTirOKQ8kThz/ZwguJY1uZY40RbphxLGRR6cTg7R8R6vw8f2P+H5Zt4R2B+lhGJOyfojMk&#10;dSXQDkBxPJmFNySeO/g3/C8MPdC05bazit3hBdnr0pJUqfjoUGw6fZ/4jmFrM/HyJ3b55fTQSLX9&#10;SLFp7a49OOKLk7lgYTRh+7JWRfjavwt9nj+18eB9XmL6Y9taUaJJWhlpIjb8OJ5MOKetxLfz+n9v&#10;j/LLR46kDLhA9/rYcAoEr9Hs421Jb28ZHvprdTGyo8bhQ/JhGjMzpDy49l5/tcsZb2Fotv6156aE&#10;IZJWKxfuVVaQ28SuVanJl5SU4ySfC2XyyEy9J2+n8cf44mctgvu769S9VLaOSVg6xQJyl4SCWQet&#10;NJIqtGOCK3pxV5qnxLw5JhjolsLrU7NTDSCJXkb6w5PJmk3cIftFS3LlxX4vi/azE1+q8PESPrl9&#10;PCyxSG8ilfnPUYtL8u6q5uXS4ufhhNmgVkZIQVQMor8Xp9H9V2X4fsfAof8AMcfpe+sreGRlsrIm&#10;OdYE9VgHFAfi+VPt/Creo2afsKJxwmL/AHk5fxfxOqwZo5M53Qf5VaNcaTotxf3NTqmsFbl/rJEQ&#10;3LN6fwLsFMjN/d/3jvx+DjxlvlyxsbbSlispUaKMcVnWlH23chSF5E9aYddlmMoF7H8fzXd5egee&#10;fmZq+rS6/bjULGR+apMbJiqtEQfhiRwvMqfjblR/ib4Ps8cHvYW9UuLgAsPsknbgCCd9q7gNT+bN&#10;Xk105Ewhci6zPrOC6/hSC28wa1zNhYyGCyJdyI4udx6sqOFQRktwf4ngDofhiZ/h+3m0C50bXZ5n&#10;niDtbloYmoaMrf5Xw70+0vLNX2hKeIAQPql9cv8Ae/iLThlHIOOqkmOvaF5r/LvT4Xt9RMlnciO5&#10;uLPig9O4WgLBAT+6jb+7b4f2eX7OS7TrFFhKVJAPwg9Ke2aHUZ6k3kvO76+m1eRZZAouTQcxWrne&#10;rvUtV2O7HEdbsb2SzAsmQSIeRQnrQ17EYdJqMfH6/pbsQF7p/wCTzZ6RfpPrEMhjnjZDPG49SMMC&#10;KhGVuXUf83fZwv0bWri34RaqHMrSFImK1oAPtPT7OZWs0cZi8P0uRkgDyT7X/LemT3dxdaE6NBb2&#10;6XE0fqVT1XJBigMn970+yG5M/wACr8Drg6/0azvZUu3RPrYp6Mq0Ydar7Zi4dVLGOEfR/Fxf7JjC&#10;RCXaJ5n1vTIZLH1mFpMzetZK5QcivD7Yo60Cgfa/2PLCC1n1uyuWj1aotFZ2Y1MqsCwC1dkHHiW/&#10;2P8AlqubLLDDOIOHabbseXNl1/beWNZs4pdIX1dTm9O3RPhgeD0o3LlY4pWLCWONhvzWRm+FopJF&#10;wQ+lWl2gvdKZo54m5tByCBqVG+z/AGu2Ux1E4ejL9Mv4l4iNiov5gvtNkfTNZ9O5s5oDH9bMJmdF&#10;YKwKjnCh9L/dkf2+X2lblgjT9XkPGDWo1iuKUBUfDRQK1NNt/HBl01b4TsxlHqEo17y1p0nq3+gz&#10;S3dghFI+IEgaViVRVUVkVVHxcfUf4H5rg1tHtJJTLGSQdwe6712bw/ycxhq5xFSYiZHNLotevVtT&#10;GIlWM/C0R3jlUpxPOIqP3m55zP8AG/Pj+xgw21q9t9VkUSIRTfucxvEmJcY2QTvaGhunS5S8ty0M&#10;qNyiaM0KuQ3w1HGi0qvH+T4f2sjuoaXf6ZIbmL95ZKp5QoPiUCh2Cj49h/rZtsGrjm9J5tsZg7Fl&#10;Wl6tpOq2yafqSm01l51aDUXcyxPISfiLO3+jszP/ALr4Rcv9XF9G8wxXa8SvE1IKuCh2NPsnf5hs&#10;q1ehMdwmUNtlPzD5VuNPq0lxyUqjwXKcWBLKXoXUKtCob03Tn/lfHyVZCjIyDuT09s1RBtoLFZP3&#10;ZEUy/ZqCrftUPUEfa6dMZJEsylJFAHbb6MlCXCbCjZoSSxMfq8lFK8XQACpHxENTYjmK/wCtkbn0&#10;C3015Lm3DGI/7qjFApqTUAe5qf8Ags2+PXGYALfHJYpmNr5pvdfhg0q6MK3VaG6uvj9RSgBVy3EU&#10;YDhx+NmXlEvwvgSyeRJTbxSJcQcayRVBKVNCWoSasQVUU/ZzJywiY3VLMgojWWhuZY7y7SbS9X9Y&#10;R2lyqnhOVViqx8gI/TSNhJJLz5/vFXjxw5tNVEEgjDGSOOnwhTyUCo38V260zWZdPxBrMEmudBll&#10;SS7uLdINQl5Fayp6E8h4yfBQ0SUh/iR24/H8PHjg7Uba1vbR4BT1JRVZVC8lJ6EVBG3XMfTznjnx&#10;H6YsASEostWuNKvY3gX4wwaSFi6RPSgaNgpQ9Kxt8X+TkPuNJ1LTJuDMTEasJvjJWnYmrCpXgPs5&#10;0OPWY8zkRmHoVprOh67ZGb6qqXpWKO4sP3CBw/IgiqxsyLI8siqsvLnx5cebcgCWIn2JfkyqSFCx&#10;xtxIbioYM/xDjX+Xj/rZknIYGwky3TafXGtpFq0YjSZ4o25PcTxFldfXnMZSJVRhKi1+FnkTl8XD&#10;NFBQikfDmSA5BA9NDw3+JduMn7TfZXJjKSeJkGtQu09KVGmadraNHeFBG7C6lUTigMc3x+pbqyGO&#10;N+U0qL/lsX3Bjs4SsMRtzEFrLsWMhDAtQ8i7Rg8uP2MyMUfEPFewWrTmziuNSmP124F6t76pjhow&#10;jS2/dssfJFRI1lYcfUkX13T7K8ueNQxxtDEAY3dayI4UvwJpxdwWZT1agk5Lw5f5OSkQdyfpSTao&#10;zT3aXNweTi3k4QunqiL1QnItFG6rHMtGVFk9L05Hf0vtfvMXubqbTEWZrdlYyVgt45HZiXUmhj4B&#10;FrJQn4n4/wA3wZjxjHKeWzG0usbU6vLc24vIp4hCsVxfPBGnJI5QOXrrKZX427On93FE32vg9XDq&#10;yklulWG4dmHwl3AoORIHBaD7FeStXMHOPCOyTskGp2ttZO9/YwQrJ+8WCJmEhCIryGaQu3L1mQRS&#10;x8T9jj/Pj7yC3mnSBPiCgFAV4gV2qDxPEilVH2sqhOQjZYgrdIurq3hnuzRJJWKzyeoJSSm/F4xI&#10;quD6ipI/xR/Ev28L5pJba7lVJGiYSMzPGa0NCo/ya8mpv+zmZDHHJC6Z1aeW9vDfaXamW3huoXto&#10;kiiuQVDKGVztRnVfTRX5KW/et/k4e2nmUxMkU4opA+OvTfiATVuTM2a3NoOdNRxsNv8AyM1zHJd2&#10;M5LI7F4SCoO3MsEKRemiIyn4/wDhI+HKRQXUcyckIP05qcmExNFrIpiU8NxD+7mjKMOoPcb71pir&#10;TqqEt0GVDHuxpbCkkrBEUNIQSQDuKD+zEFvI2FVNfD+0ZacJZGKs1jLB+6uECgkchy2rWhKtuCOX&#10;wk5aXicwhI6VpXr8sBxGkcLriwXgZ0VuPKhIU06NXkaCnT/ZYneWFrdr8SA78lLAGjDo2/cHLMWW&#10;UeaQSFun6rfafO0kEzLyHFo0dlDKdzGSKHieh4/zccjuo6dcWrvcsGuVRXMcYQN+zyKtTfcqOP8A&#10;lZtcGeMm3iDL9N1y21C2g02H0tJuLl4ku7pZmRx+99MPCHHCoWVxIzN9h3f02bCqV5wnpzukjvvz&#10;BLrVgexrxB3/AJvh+03JlzPHeGTIdOg01m9SytZ7SK3pGIRF9WciEoCKrxV2Sqd0+Pn6cfpxy4B1&#10;C6RpJEikaQW7hC/KgqaFiCCeR45l4MYSACm+gWUzWVvPc2sdo99EZvq3pljRRSNHDInAcqMf9X+V&#10;ca1031YQqSjPxBRQW4o/FSWqSeXJv9bivNsHButL00+P9IG8mjFxFCXZbhyFeSWNmkRI6Ii+mEjH&#10;f0+UvpKzZUkqrK7xr6iV5opYIzndqmg+zQU/a/Y/mywRJF9FJbiguPqMEE7mC5ZVillSJpo4d0i4&#10;ryJPLm3Kp4on76R24xLleiY3RyQsvqKoSpUmg4s3xMaItC68vi/2Xw4iVCgh31trm3njdZJbb6u7&#10;vIipLGAXLpH8CK0ksqsscyRfAvxJHx/vZAvr3ss4lWJpkaiRFC0lUaLlQN8LULPWsnH4l/Zy+HDX&#10;myACKjtNGs7B4pLlLFlY3FwZPQgHqpMFLlaNGtFi9L90PsO/23blgiFLT6yqhQSpZKcVK/C322Jo&#10;a1KtuP8Adn+yyrL5ELXcpzz6h9QeRi6q6pO9HkSWrpX0Y0HIdA6Ujf4fS/m+BljeyTWp+JlQHmaK&#10;jvTw/ZpyY15cOK5XCG4JUX1Q36Gjs9SUxxI8xVYvjeaKHkaLz358vSij48BN6kn2f5HwAi8UmDcl&#10;uGDFgvGUoS9CpKhqNv8AbcfCjM3H4MyMp22ZE0ms0vqfVWhK/U1aNY2cPCr/ALscHAcryir8Sxxs&#10;nKWNF5/vOWJTuqXAdEIWMcogEdjGoKkck48gd/s/ab9nJRArddkRbfvdP4TShmmHG4JZFEz8GDBH&#10;DcDU7/COPwvy/wAkRZvDAlpDbKgua/u2eiHmUVqsCAU+A1YU+1wX7TZTLvYyS/VIjejUZr6SSTTH&#10;ThcW6qzgwKzowWn2m9XZWf4VT1HVeCo+KXllDZ2MpgCzTLEyqySgytI4DNQNUVf4hlcc0pHlyYnk&#10;o2GoX99ewG79S3he5Mpga3IhSCEssQZ1/lYxyVZk/wCA+FnQaRFFIsU0oaMKGK7MUHIABBXctyVe&#10;X+T/AJWWyzXsWQGyneeabqaze70+0P1iR2igZ6xo7KkjFrghaxpH6bv6Z+P95/vxGwPM8oZo+Kpb&#10;oo/YLUJIUsFoyueK/tfDlkSeFQSNkyiggMYlDyzXc7NV/VERKhWkWNpAVeJFeTj8H7z/AIbForh3&#10;biqsC/JIR8QIZWbk3IDqOPH9pf5f8qgityhQuLOIIWeZGjQxtdlghRlZECRmJz9l2f1N+Lt9huX7&#10;OtleR0n9TiQpTkG5D0/2D0LKtSOX/NWCc6WqddrBDDLbfV1kDSrKEaMK7TjaXuqSScFb0/s/Cvw/&#10;u+OaErNqcSxw7RcKSs3IekOXHepWvLru3xN8WWxhUbZ0p3wa18vXj3FyfVuUkEkKx8CbhgC1AFR2&#10;HAcV2TnEnwr8eK26pR5k5QenGGjkJVAWatCo4+Koy/7H/ZYkh6QGNLdQklkljtZeF2lzOYp4USSY&#10;iNBRw7c+IXg0iSbfF8af3jLwqSBL1ovWmZ4jVZxxG7fBUUJA4mtf+ussjMwGwW20uX0qO5itLWJL&#10;hQrWgaR1TgRKUq4V2DDjxp8fFPi/Y45c/A3EdpA8hkkUB1RQFQkU4jp1+P8Am/4bHGbFy5pJU7d5&#10;o7e61C9ggWytnMkE08rM8qRtyMrEhqBeMPD7Hxf3nJ4/iSnMvKFZI3D0C8FVFVPhWlWrzrwKp8R/&#10;55r+zZiiOaAFXT1gUXUsFxHJCzvIZXlllLkSSszLEQIlAlV34xfF/wAWu32ltJt+ElxGzI8fMNLO&#10;609TY0/eHb4WPH4f2eP+VlWqlcRRUhC67deq1ncxwzQ3YgdLS2RuQi5MpblbLxZiUQPHzP2lk+BO&#10;C4Hv78xMRCo5RgJIoUkCNagRrxAYjkK/D+zl+lx2N2UbTDTdESaNHuHYRuzTwyV+P15RU3DCQunP&#10;g3FeXLg3/CsLTfo1YnEZJLcuS8I+RVlO5PxcSzhm/wAr4MgMcTlXh6qwitzq8t0C5Kqgj4N6svHm&#10;j/ZUHgsqpEyoo/3V+9wO9lNHbQ+pNSQ8XpG7kgGrDiQFPPgeVK/Dl0cws10WtkTBqVtd3FyI7RvR&#10;BlgYzRoqsUb03Jqx/deovDlw+P7XxKuLXMyxwtboTGkVGCyHlKxpvu25f4V/m/yuOWQgSb6MRshN&#10;NtCbuO+kCzzXaGNpoOSwKiEtGvEfD6f7yRmf4Obt8HqcvgetqZzDAruyMGMq0Cmkan4BItHbmzeP&#10;7P2coyT4RZTxLZb820l3cNCkfExCCYOzryuHCmQwt8EXpIoLHjxbl/ec+ePkj+rycVDyyyELIBQL&#10;HQjjSIHvyK1+L92uCMxMWU2LWQSveEySNFBZQoTC4Yu832w/OchePDiknwlWWZ+Pw8MQu7fUbhp5&#10;IZHWc1WKKvHiqmleL+5+1x+yv+rl0OECl5FEWt7pNnHBFPHGbXiGmu1XmjSOCSCycqbL9lm+1Ii/&#10;F8eLM72tukckZlF1wErsUD+moUqxoP2BtwYcf+ByvhjOZP8ANRQq0ItvBfXJns5Uhk0552iRUkMX&#10;rSmVZFAqN5XPMyRv6jcv+LFwBrK3BSJfrPpSBgvIlJBUJRwFjU+n8KrMx+zy+H4cvxSFykPTSL23&#10;THy/6KGRo4TJHLV6mOSJyjMSnN5ivqFWdoUr8XH4viwx1KJReJ9TjUXEa0muJWotHK8SqmrPzMfH&#10;9nnmLhkSCfo3+n+JN0lWiXM31ItqNx61rdMRaWltHWVAof1Ed0osfpep8XL+6b9rl8Kl4eb9JPBH&#10;aqj3ESxR3FZDIoaMAkmn7v4xy+E/scsvMBw9/CeL/SMiaTaSCA6Z9bu71nitZpJ2ii4CNlEvMJxF&#10;S/7v93/l8/h/Z4ukvLN5meNAhCuI5VLsWljPGTgwQovLl1r8XL/ZZGMa/ASGrW01BIIredjcoZFY&#10;w8Y41igkq0QljZ+R9IqF+Hj9j4f2lwZZfWI4ZLiYtGpikeWSbYqpOybE1biBX4+Xw8cGaUPpUhA6&#10;j9Rmkt4IYkmZLiFbaG3PIFgu8jbcURSzgfu/T4t6n7eIwX1xFN9cgnk4SsfVWMEqFBCjn9orvslW&#10;X4fjy0Qj9JapYoyO7eqeXtD1KBNL1OyhnltVC2klyicmlZeTGGqqj/COUvBGXl8HH9nDnSXa6mtx&#10;aqYriML66yuzloQCDyJJJYU/bPLlmFqIRjH1VTg5cNb+fpYR5xtZNF0u/j1K5e7sLv1F0l7aFImg&#10;1An1EVOKmiyKftKvDgvD4eTYbXzy/X1gT+4EJYMQFhB5UFXIBVjt8Oa7TkRjxfTK/pasm1Mb0+Oz&#10;bQJbm8d7zUherbzPGC9+7eksjqkChlmji5SM0lVf939rAhtFUul96bOhEgiQF2AapWh9jmWNVx+n&#10;FtKX1f1msQ396aQXcpW21DRmuPqMimya9uJFghmERCMxQKC5YcuX2OMknHmzK3JGa1haN5DAWt5u&#10;IaJgWqte4qK9TkxOY9Jl6vgyiAAjrbVybqCCO6iF5aev6NzHKqKrqpH2irlC3GP93/uz9rAsnl61&#10;vIpEt1LqjB0glICKArEiP+b4j/rZE9oHHQmdv6LlYpjoU/0/zRqtpdQPfLCvrRelLcwA+s8nqRoG&#10;m58RHwj+L7XF+P7P2MKU+o3tmRp1v9UjSNoZbkM60MSdkUDl6ZIXf+TNjOEr458Js+llCQ4iCN03&#10;RtR0y/ddU1D688syPa2Iii+H1pOI/eOTx58GPEfZ5fB8WGXluDy+6LoNik07TR/vZnLx0UDYMRxH&#10;2eP+v/wWYXaOXKI+LM8OLH/BH+L/AGKYgxOyS+ZY/O6TDW7yWzt5YJ1jsIVWObip4BvTaQH4mPNm&#10;aT+74fD9tOEW81+R7K4u7w2lEv4W9S5SIVjUMnIJts8jUPwr8S8lykaeOaAljGw/nelGo00J8ubK&#10;tD81uILVdQ+G3nUR2lyzcnmZHKvIwHwrEq8P3jN8Xxf5PLnmpaTqGmziG+tmglpy4sNtxXY981mT&#10;EY83TZtNKAs/SyW0vLS8gW4tJkuIHrxljYMpoaGhG2APTFTSlfDKyNmoSI5K2J/ZYMKq42DDYj5Z&#10;AwptjkBdgqK9BHGengJB/wAbDtkGy6dgniR8SEFT3GNp5uzfA6lXAIPUHcHJwmY7g0xPm7EzBNCa&#10;wnlGP91HsP8AJPb5ZlDLjyCp/X/P/wCKaTjINwdlLNbzsUNUmHVGFG/tyOTRTgOI+qH9FEdQLouy&#10;iskW3UZilvBdiM1tBOeVeEwG0i9fkfHESpbBdgZzLCQs4+EmglH2fp/lyyJYTg7H9d13B98sEg0G&#10;Lsw3NaUI65MgMSB1dh9pPmm6swsF0PrliRvBJ8RUA1qO+3b9nMrT6ueLaLZizTx7Dl/NUJ7NJTzQ&#10;mKbtKnX6fHJ1p97b62ipptyihwRKs5AuFFNgOnJT9nb9nN3p+0sUyOL/AErt8OvhMiP0HuSS5mbS&#10;0M+oQO6RfErWykwbsTyZTVkZdmJb4f8AgcEw6ze2Nbb1HmVuqghACQFNB4K3Subg6bDl9Vcv4m7L&#10;irzWX3lbSNSkF60McdwKATFeZKglh12+IH4sHzSW13YpyURl6hgD++D7Cu37NBlP5eWOXFH1RcMj&#10;ZJrS21HT9Ym4vLKkahoyUH1QxCpCgk8vU5HxxG408wSQTW83q8aiRwhAYgVVZEp8XD2yk1IkG43+&#10;P4WPDYFc1bTdaN/HdW99aNYybNDAZo2IR2ZGeKVT8PqUPfAt8Wcg8THz5N9UZQtvIVALN1/d1JJ3&#10;/azQ5uzDEfux/nOLmBP/ABSc6ZcceSSSfWRAAv1kEvOvNm4oaL8fEcfiH+ywvNml1IlvSSKU0DRO&#10;Ps7cqxv3/wCI5rxjMDUnGkU1N2qwvPyRohuJFO3Wm+MexngeoLNxJMki0ZwOwo32xU+GNi2BjS8T&#10;I6qRty2UHYH6R0wDcWgbcoI6GqSL/d8iKbkD923HrhjJSFUMP7O+DopFht+BDyTcf3EdaON9yrLX&#10;6MFmmMYhSdWZwRsu/M9QduhBxGKSSYusaCZiePqEASRsSQS9BuopgNFJXGiUJbiB2rsfljUtSHea&#10;EgJyHOZSeBPKhBjoeP8Ar/ZyVit+SCG/UFQpB5Hop6/f0wStizxvatFxCijzSMQOPUcHr4164ANr&#10;6BTzU3nRSG5H4tgiipJ6bgb7ZcLXNvOnJi9BQBQQ6VIFabchgAv4rMHm3II5I2FBx7hqcWp274Lk&#10;NmVY1EhLcfh3jYgVJkT9mh/ayJNFje6kguPhH2VpuD9pd9grd/lgWWzPxRK4dW+IRPtHuRsj0pQD&#10;JEABKqk1aHiadC37Q+a9cBtaOrqqs6xgUKMf3o6jbxGRhSaVQ23Y+46Yh6372vAcOfWv0fZ8f+Fy&#10;VoboaUz/1QNjp4sbZ2SIyXczScWuOfBi7FiW+L4Er8T0GdLnyjJIQhtD+jcZPQA8Ie5X2opd3fFL&#10;oRWdqiPIlq0byIyrQKgMbGSQ1KxoP9b7XwYpaeaJRJIDIvpKG/eKFC8vHZuXGgPFQuHN2bAgHh9T&#10;fDIDzWX3ki2kt4AiyA1QNCzl2Ee/wjkrLzLMGldm/mVcOBJpeqxB5lVouxG3I03qDRvHNXw5MPpi&#10;mQBY3Jb6/oNwUs5HSYj96kgMnGOvw8X5NGpY8eKL/L/k/ET6npzx8prNjIyj1FIClBUgb1DUoP8A&#10;VzNw5+k+bUY8G7JtE11Jkji1BFteT/VmSUskrMqk0A+HlU/y+p9r+bE9Oka9URRGlyD8bfDtShA3&#10;5Abgfs4c+AYhZ3DGMjLdE6yRpztdT72IUcI1L8iTUMxChWNFZqUfJLa65awSraXDmRk2AANSwHgN&#10;6fRmny6U5PVBuiRJgt95P1C6tpb+0jW2iuGZnIdDxhZyakv8PNiBX4/2mwwheC/ZpAaBRUE9z02G&#10;+YREsWxDYQAEuv7a70iOG3Vt5W4SRrQcUUcqs44Ftz/q/wCTl3FvxClCCx6ufDJYpmR3YblCRX0c&#10;aOrhzCpoltGAwLnehFD8Pw1yMXttLLMzxFWkjJbi37xVao4/Co3YjkaclzodFkhjFH6muMD8WfaZ&#10;qcUVskUySR28wWJZqGB3QIxZucjIyxo3BefF+TfY/ZbA0VtcRgRTtG0QZjLLKCUpWoAATrxB+Bf5&#10;vtZfkyw3riv+ipAAN8kVPe2swa4tVn+sOqLBbWrIsx3KlyzSAcOZSsjn/dX2ePPG3klmo9OyBito&#10;42JKVACmm1OXwMfCnqf6uWYBIjfr/DK/S4hnd2bj/NdokGrlBJrLrcXkkqgRvSvNS+/IRr6saqfh&#10;PwQ/a4s+FNmkrXLTSBZZpBsXLViiDUVOSqgFXozfzfs5spSoUL/pSbIjavx/V/zU/uxGkCxqXgCE&#10;1Max0lfhuQrF2+wPhGGcEv1aJ6O7GSgPEVjBPIEMSE3NPsn9rNdlEsxr+FZzNbJTeW7ahdwc4olS&#10;35snMgTniVKNHxMnEBSy+ov2o2bAMXqyzyTKXLEqrSrQH7RRwClacDX7XFf8rM6MDsGqMSBSZy/V&#10;4LWO2KxmOjcI2+Jdl5pUOQzcttl5v/k43T41tojNKB9VrwiaNfU5rQ1HJOYp9lmZj8XFF+3kc3Ff&#10;DHucjjoDvW6ncvczx2toa3YHqSh24GMH7LcX4Mxbi6RgDj8Tt+zjNQ1RnmlVCYpZD+6+sExopAPx&#10;IpVmdjT9tk+yqYcOGIAB5/U0Qx8Xp/i/i/H0u0vRzDBADwaJFCP6aq0jAknixQqiqvKnFFf9p+WD&#10;odOP14wrzeT0onnaaUMzOSajiQW40+Jv3vBf5Pt5j58giSSeGPu8v6v85ypxFmuUUBJqwhsZLn93&#10;HYCWaK1EELLxCjipVgaVL1RP3Pxvx+Lhxxa/vn4w2KySOVBokZ5B5ONAWC/EsaV/yMwMeLil4gG0&#10;mJ3lfkpabpMImudUkght2kegkkShjgLfGOTfA0soXf7f2uPx5GGliu7xIqA2MJcTMh4/WJ1PJIt6&#10;D7Q5EVb/ACv2c3ukxmG4RHe5cvT+7/r/AM5k7JKqM6sPXbgY0fcRL9lm23rQt/L/AC4v5d06GGCb&#10;UL2CRDaupjaSNJHl5VP7ueQCRmPxNyRUT/JwavIQRAG7+rmykRGIJ+q+H7Es8wajM93a6XYNHLeX&#10;aTKzmSThAEWhklijNHQOyIVd1+19rDq4lmaWG4nszcyF+axlfUZaLsIwePEgrt/K3+rlUI7GzYpp&#10;htMIC3tLCCwubS1v0tLaGMhpgwReXIs0kzEsG5c+Tb/Gv2m4v8Jr681nZyxTXjXF56iCdfhoKUJC&#10;kBOXwfa+Hl/lZp/BjmkDGMRA/TL+m5NiI80ht7OLUdTt57bTvqOmJDL9QanFirKVUSK3P0j6wb0a&#10;Pw/yPiyM3uoS6jewkSyfWWDSLU+msKClHVpGjc8iF4t6i/a+y/DN3otNDECeh/H/ABLWDzv6gy7T&#10;tMs9H02SBYUktECwvxj9R5uxDxwRlBTkw9NIv+BwJZTXDwR2lu8kUZSRZGUAupUHgi7BuI4+pzXj&#10;9r7P7WbCdD1H6a/qtt3XSCY3UMYka4uEjKq6CIFiqnlRWdu3I14Kp5fZ+18bYd29sbNT6cMKxl0Y&#10;KVZ04nYOVDCvCnFW9Th/KmaqUzlsi9mBNJFdzDUVdEubhJlR15xskUgZaExBmRgvqqVZl9L1F/ak&#10;/ZUjv7m2SX1VgWWWVneOdkETuzgjlzCeoxJ+BeUn2OP7WZenxnnIbcLEc/gndhYmNRQmIcI0eDmX&#10;RPTAAVV5emnw9eCfFg/TraW1kZGkaa4ULbW8fqB1oFUOoChqe/H7P/BZPUSvmKgPqbjzoIS/lt54&#10;Y5gqw2RJubmSRGiaq7xseRT9of7swwMKwt+j2ZTdzMZJ6njGkK9RyIVmZj/rN+zmFGZNzP0x+nks&#10;iDt0CVLqE93INWSNxpNtCI7NVUPPNcyEAPwUsqoi/COXH7bv9jA09zRiFlRYYXLUahJr3jCUapO/&#10;L42/4LMrHjFcy1RNm+iZ21mKCV4nM1wgVwARsBsH51X4QacBxX7eUb4XM7zietuY2HIgIAG2B/eK&#10;rKGo/wBr/jb4YTwGPoY5dlkWnJbWUUC2/GXmknBiWPJTX4uBYFk+E/B/k8fs4XahqksURlaH1Lhw&#10;DbBuTmOIBqs9I148n+Lj8fJszNPprPuahE2AOaMsrDjKUjYJEvL6x6YCrJIeNP2nb4EXhv8As/8A&#10;CjtC057R7qedpJnLKg5gyljX4f2Q1eYbkT8C8ufD9rKdVmJiIx+lsB4Y0OaXeYb71I7W1tiI1cF3&#10;ZXWIRxqvFyz1NAFccUTi78ePqLgnWbie1jktwnpTvEHIjbiI2fZV5M3BV+H46fF/L9rhlWhjDJR+&#10;qO/85EeZj1Qvl+C11FUvI5mvLe3laFXmCkThD8UhCoHdl5UVW+Dl9pOapJgbTtIvbiBL+W5ItUkE&#10;1pG6qYwrKzvO6IBV3p8ClYuHNfizKnqIRlwxH4/ms64efP8Ah/ortT8xaZa6qdPhtxNezQmGV1LR&#10;yMwZI44ElkKgqGl5O0byceEv7vlz4iT9cWC5WzT61OC0sYkooHBa8mDRIvIBgOPL9lf2nzH8WNi/&#10;3Yj/ALpqmJcJr08LVxNbCS1l1GYWFvSO1KozEytcOqoiPHMz8GkVviKLz/1I8hNrrV/BOLxdRuXv&#10;pp5YnEUSrHSQBqktzWQqf918fg/Zf9psr8nHIDxCMv5rVGzQFyJZBcaPZXMKWE9nC2nwLGbcFjyV&#10;0JAAUAcOKgUcSfFyZeP8x7Z6Pf6lqkRvnNvZSiaNEthJC4cHghuFqxi9RRX4g3w/D9nNdqtPjhG4&#10;1xA93/SSMOihH6hulmra4NN0m4lt1+s3FsscziSjB46hn9An0luDGP5GX4v+LPgzoWh+V5YdLjhe&#10;pt6FJFJB+FqUTY/YX4l2P2c5zXa2MZnc+LXpi26gkgWdw8d84fmtpcusy3MDojW7obaZ43UB41lq&#10;4VkEhlf91x5xp6cnw/Z+LFpb2K5vYNHaNTaxs0UhV6yIykcRxWtFKfE3Lj/LmLkj4cfGsGeR1uOs&#10;uS5nb/fITQdB1Sx0y886RajcR311Al5FFNblIJYpV5ys4ZE53Prs6Q8PjZfjXmrc8kFppsFjwht6&#10;i3LlqrUEljuWOaXJmOQEy+pzhHp3MN1jzRea7czXlyEe7eBY3WdVK8Iloiwxsu32i/GvL1fiX+XD&#10;h9Q06AxxyORvxr8+59ts1cseQ8hzbMcSVHy95Xv9QEtzDGVW0B9QMeNSpFVXxbf7Fef+ThXd22qR&#10;yJe6fceraoGZ4uQJkFDttXvv8OZuGWLh4Mg9fucqJHIsmt9Y0a+9ex1i0NndyyJDbXlAq2vxjlzR&#10;vTb7A4fvS3+Uy/axlx9Q1qzdpR6N5HHQFwQUJ6jemTx8WnmK9UCmjHlyXWJ1/wAr36m0b67p0k9V&#10;S3KNFdCFvgZWT1KNxHLjy48laNuWFdpqmo6PIVuCjWkZK/ExJCgbdeXX4f8AgszM+mx5xY2LdIAj&#10;dkt3oWheZ4UksVlj1a4UPIAgEbOzfGpoI6qv71P5n9JOHw5JIbnT9Vs3SRgyNVWXuGGxU07jNLLF&#10;PFPiiOTTRHJh8keq+XbgQ8vq124Wa3uI+LB45N43UsDVCB8Jp/w2Ecui32lTtNZSGS1erzmigij8&#10;hsoHL4TxX4f2Pi/mzZ4tXDMKmKn/AAtgmDzZPH5h0rXrCG11iMi/tuKWpV3IcvCy9XY8F5oHZpJP&#10;tyfD/d8MCapqun+YkSzhIhmescc0sRI5cTQhj8AFR+1yV/s5bp9PPS3M+oKI1ujdL0PXvKM/6SmS&#10;Wa2iCNc29nOi/uw4B5wnk8jlSo+H03h5c+fHB1tqd/ovG31BfViBohDF3ZSw+NqgInU/ArNlE9PH&#10;VEmHpK8IlyQEui6ZrrPfaOnoTIOckXprFbqyxlvQj4t6srMaD1njTl9pvtLh7bXtvdWfrWjcuW4A&#10;Ow+7NbkxShOptZiQd2I3ulzadeva36SQThv3lVHLiT9pVNA//Bf7P4WwTG4YKrdKfH3yiQqyEUpi&#10;CvpkNyjNeLbAdfflvka8x+WfXAudOlaG5iPKFRx4B67vxZWFaFv9b/hs2+i10vpnyZxluyjyr5yh&#10;02ZtO1dI7zTbwlLy4KMbhohHxSL1ImVioKR8eXNol+FPh+DE4b2+s/T50jZmLOv7JAoCSx8P+JZO&#10;WLHkumwxBTG80uy1CSXhyuIoIo47aUMBJG5LuiRxoafHXj9n4Io2k/lw8stTSccGBSQAc1Pv4HpT&#10;Ndl0/C1yjTFtU0ueyKXCMk8ErkQzJQkhdgClFZX+zVSv/EsHSMEXkAGPh1zHgDI00lJJyI2QuQEO&#10;5ZhSmw7d8LbjSYIVae0JimlJeQRhfiJHfbrmZHVTmeGX0xZRKbWGrVgtotU9PUoAqww/WSxFvCCT&#10;xQgqFX7IkqGb0/hTj8GFSXMsbySOgR12NO4qeO/gKn4czxjE3IIT+7sbMW9pZ20rTwXJ5xvJX+84&#10;gymgBo8gCv6ir9nj+wjZVvqcsDrPMP3UgBZVqSpJAUcSCd6/F/q4MuAEUObExt1x5et9R9WysgFn&#10;tJCsE04SNZkj5GRw6lUKR0PBuLc1l+38GHczWOo2piPGWOQFWGzKexr1zWwjPFLiYbhj3O/0q9U8&#10;5rS7gKvyFUkQt8SEAhW/lORfU9Fn05TJZgulfsFiFAp7VYjtxX9nlm802qjk2k2wNsz0XzPDrszW&#10;uqutvcBaJdIiPKTUceAf9xHJzPNnl5/vVi5fCn7sBDcxpAWuJE9YUPqE/YCkUTuTx/a3+1mWcVy2&#10;5NnDsnV7ptxJK0Gn2kq6e7So9kqBfrLTK5lmNSqATtsnJePD42/lwsgsrl5RdoWdFJCMAtX+N6s2&#10;ynjvG32f9XlyzJ8Whwp5J5daxYQo2mzenCzKhmjb1QIQY4wER/jj9T4Zl/vF4/tsnDji1o1xWF3R&#10;piCFjdmAO7UPKjKORA+L9n7H+VkSbHDaChtWt9PQXiRTLZ0jMtzGkR3VIzIrJWKRzEkjfuyrI6yP&#10;P8fP01wPLJJdXIljcKY2PptO5kWgIMkjHnv9riqg/CvH/Ky2ERjjXeiIRcFv+j9LltpoQTMg5RWE&#10;SxuCwZIIY4/Sog/dq7SPy/eq/wDuvhhjLNHbIJuR5otYZjTn1+OhPSpWP+ZswzhEpb8k8KV2EN1f&#10;Tm19GNUZvSvLVC3pIpRTCrKq0cBZJ/iT0ovijT/jGrFdfV7ZZb5WZ525RVBYKKhaOw+zQnk3P9lv&#10;8hsryQEj6eiCgZ7aW61aaz0ORLeGyiSO6KFUd61ctFGVPP1E5RRtF+3F+wkseIPCk0jzSLGZ2cNE&#10;FJruWUFiN/iT9r9hU/yctjPg2CeSOgnktIo7W3luYrCGN4rvkicSwjicmJX5AelJ8Hp/YnmnbnzZ&#10;uOI3EUYKQRKsZoGDxlgOOwJL/sn4/wDW/a/1bMUiQSU9EfaXMjercXMk08cjuht7lEYhwWb01jCj&#10;1F/dM32uHw8Obr/eKxanNpiRtbqjFyI1hRwY1qQqD4AduXL4qfZ+L/IyqelGRBAKAn0a18w+sl4Z&#10;4fqyCY3UsEkNw5CM8jAzlf2HiPCrrE7+i/H43yV6bqsV1bK85ETy0Mce3IigrX7+2aXPp5RPpFtJ&#10;jRYBq/l99O1C4igeS5htQPrM37CsWcKV/aPDiR8XHk37PHjiF1I8Tn6nvuWqxFCNqnqCSamn/XOW&#10;4oWPUzG/NF2y2l3Co1clFVEQiFWLq3xFIq8HVFTgok/b/efu2X99hTJrM7XAjJfkpZGRKkV7EAlT&#10;Qbb5nR0kabBAMkg8sWkWnteIkKhxFPDLcFFkCdWV3CyqpdQ/JU9R+KL/AJOGtv5gMCsLj4Y+fpx8&#10;ioag2P7R5b5hZNFZ2aTBjd35O/SMcAsG53Rt/rF2YlkMPKQB1A5Rp6alD8C/s/zSNhpFNBewiS2k&#10;Ein7QFGB+WYcxLHLdhyY79Vk02SS01O0ktro0Mcj8kdSvxLy2Pw1b4jxyPano0Ppz/VPgnaWkhPw&#10;j4lVW9MgVpx7/wCsubHBqZA2R6WyMrZr5e80zNcWcesuJ7cWySW8a1dqRSSSRm45OVaT1U2X4ftx&#10;v9lPijptijSqfT9Cn7yrBkBYLQlyOUjbf7JmzbHLe8Wwlm8d6voWjv8AWPrnPjAoidJXCFuQEIYp&#10;bxH7PNuKpGvw8fttd2bY8lgXggDSUCVARQQgFGPJn+zt8WWYjIfUmJW6Z+koY4ZL1zcz/uoHf1OL&#10;ySyMhmcgxq0aQ/G/D4U4/wB5y+LiFSFDMTKjvPxC8nojkRbkmvHu32fs/wDEMmZ7UxJF7Jg9wwt1&#10;a2mhS15cqRBpY/33wqBw57jiDz/114ry9XHzEGSQpGjlPgijZq8SVqtQyMq8GKt/KuRG3xZUpJHM&#10;9rHG08kIkIkuZ40KmThIA5DRyJIfWRXjX4Wlbl+zxyizw0XgtwCUViwoa0WPjUCrNwblSi8Ps/Dz&#10;yXDFaXcEuuTJK9mQJJF4PtT1GmMhVgyIvqJxVvi9b4n4t6a4KaWcQhFtI4DcymT1EWrE9iQACHb/&#10;ACm+BV+18OQEBfNQEot7HT/rrznU571dOtvqslvK4WNgyita/u3jRRT93EyyO/Hh8XHA91POqztG&#10;jR8RRX4ijId+XIsfjQx8AFEjfZ/my7HjF7ckHmjLKK3luLKG5dJ+kk0ayPyjmC8VQxLFH+6lW49V&#10;/VaFEb9j+VlsrJYyH1DIz0eRQ3wAlSOIJCt/Mf8AKwTkeKq2SUbdcJdXhMkCwmNXig5qDIVWRGL0&#10;UuvH4Y+PL7Hw8v8AIQkikiYMGWNql0IkHxFWB3Ti9Nx/MvH7PLLZx7ggjyRMdxFdIYWR5U4iKZWh&#10;b4FZSrUlLR8vhLDlwfn9tU44vCihGuBIWaZYTCCU3CurcVA3WpAX4nb/ACpP5aTOtlCX3Qkllitn&#10;SiW0tz9YKK9ELwSRhnd6xyiju/FYl+2nCLjyWQGAUuZQkfEorrGQDu/I8W5EV4n4RyZ+HD7L8syJ&#10;G4D3sjyTZ2MllE5m9T1XjMyuVIWPgPUXgCKuKN8Cx8vV+1HwwVCDGnKThwjPqIjVGyp9rgArcAfs&#10;/wDXOUyHqYdUFdulwXiiaZJZU9F54wrEGSQjgJG9SP1DT46j4P8AgsqrH92yoTISZnQkSBQoKpQ1&#10;H2BkjcfNsKp6YVzNE7pHCALWKRQYTK7srSllo3xO/wCzw/4fHyiB3KiUVZBEAwau++4FNmr2PxM+&#10;QhI9QxpSiFxDHy+rkgSm5kdCgUkfAAGao5IF+Hkv7tIl+NPhxSf1zMIhTkYlUxA/CArihNF+1Q+p&#10;x/Z+zlcBdk8kAoayNkLb6wFf0xdSOJ5F4sWkRuXEyMG4n+49T/dnLn+18LtMhjikUSSSXE/EBnFO&#10;DOSZOAYsPhSvb7X/AAS5PUZCRQSVDWZbuaCR4ra3sbdpWdi5ZZ44VAt/WKLE/KSVFpVj8EfFfUX4&#10;XxSQxpKw+ysKiVvTBJLFeC1AHJ24xgZSJbUk7OijJhaYAtNeM0P75gP3aOZXK1bhGqvM9duar/wr&#10;YmeNQixNznkcA0VdxQ8gAWPw8R+8kP2ssqyFju6VYJ5Jpbm4X0LKGNyo5yhomDgKx4RqTIsj/uIV&#10;ZeKovxYnbH6vEbhQfhBp6kjRpyBYVICs21f+achkHQqQi9TjkvbgWvNByIJEcKTSmNgjcFkd1j+P&#10;ivRG+FeTtlGF2v8A0WuKzAiWUilVBAK+PBOa0/2OWSkIxVqC9t/0OJkswtuA0FvExY8wJGQ9ePqy&#10;NE3P+XkzfHmmvVml2lSFFJFSWaT04yQSDIo4ox4r9n+b4sEMVxvqm3WNhLaxurQyTysvJgiJHF6s&#10;tNisTMZJFVXkLcvhR4/h5ZrvT7GBGkaMFSDPFBTeSRVLKHNSKAH+b4pOWCOaRYndQs9W1a89KGBz&#10;6wkW0vrupUQxO/CRoFZVZnaRRw/d8Y4Vj/1sD6gqXN0C9tI8KMfqzEEp6rc68VY/HTizn4vs/wAq&#10;5biIEb/iZWj9JYWVmLf67Cl2UV7nkUEvooVA5tGqrH8LJEv7v7X87tgiZrYs7TDlzKl1oI+KAfZo&#10;a8v8pfi/vMr4uJN7KVtHfxwRRWz0EYkWKVi1x6krHd2ZQnEciSrfAv7rAsqrD9YmSJjNPKOTmsZJ&#10;JBKI2zNyrxb4/wCbMiJJQRavEkdz9WsnuI0t7SH93bpwmoFVlSaRSGRVTjzirGq8+P28WhZ4ZoIY&#10;ljeWZgzSMDTkSoYAHbiaMeR/42yqVTF/whZCgp3w9Szvby8a4htraJwIYG5NxUM0bDgPUaWjKPTT&#10;l8Ten8fF8dpem8pJZ7pxPD6pZqSokYAdjyEagKag/wCtxVchlzDaENvf6v8AimJCG1/VpLa2ijsF&#10;lgvJLT04Ee3kknaRox6aeszVRkbb4vh5v8XxYh9euJ1WaiyTXAI4K7MAV2WMEAVK0+J/9ZstGKIF&#10;Hmy6Jjb6da2kTQAfVre03Y+nGgPP4pJaVYcZOW0bf5K4gpilndbv9/bFwyiVSpko3L4gy7JVuK/t&#10;eny+3mQQIhaVJYLo6cqWR+qXRidA0VHWDkpX4eDDkyBeX8nq8Ps4Ms7aae9FxMsaxqpKHkDGG5NG&#10;7moUmqt8Qry+N15ZjmVRQlurX9raaa1pE0s05lVBGsTmYnj6sUa8eQj48OSPw9NVRGZeH2ruLmSd&#10;4k24M6fvJwoUxhOFAR8fJ2r05L8WCGMcEitEC2rHTF02OeZGZnRZa29oZHZZ5rgy/EpYQlYkaNOT&#10;rG/BG+JF+yHWSMaiYPQLsUlJlhjIoasGX1CeG1UXMmJuO6ZAgoyVZ/0asy3NBzt2jhupCQU/d8Wa&#10;NVDhm4yPwblybEp7e7XTopbYqUiY8I9lAdgOHKgI4oC1f9T7WDij4lUyiehRUF5anV57adSs8sYJ&#10;c/FyjVmVwu4arEJ/yMX4cr0tWk06InjJaRsnMHitQHblRXVyOarv+3xX4eLYJeHGew3P+9Yla8+j&#10;pq0qKzRapMh4kKzUoqFeRVlVlRpBty48pP8AZZdvaSTrNWIOiMkl1MYz6KMhrxjUbScTH4/b45GZ&#10;Iru/2Snmp3uqWdvNb20k/G5mVl0+0MtJpQ3FebyN8UR/e/66pzfB1nIUmtpXu5XjjiEPFjwLng3L&#10;mEoo5fC/82QnRiRXVTD70s1TSfXsri3Wyt1u5blbw3CqJViYSRhWT1FJZ1UPFVVWPjy5KvLjgu21&#10;DUby2FjcLFNZyUYyuwWX4AKMwYBT0+xmLLDjjLj/AIo/j6WnJiA5JVqHlrRtE1H9M6a09pfw8oFs&#10;4YjLbH6y/wASxmMNJEakVlrwX+8ZMkJ1GORrS2KC5UVWTm9HXl1NP2QaZh+BIGcx6OIfVGLjHDwj&#10;bm83/wAL3lrbXmoTXc2nz2sglgs4krZTxROHSLkSqTOhai/y8Pi+PjhdW8mdp1hkFkhrGOPGUBaj&#10;4kI3X7NKZbjmBHc+pxzAmW3JkNx+gbSVNN+t2g1y4XlcxtJJJaF5mBqlyrFYZFCyr8a/tLw+xyxq&#10;yCaaVZP3EFKxrGSHNBQuw/Z+zTLZaUxiCPVKX9X/AHzPGakdtkaJ5bC1tDB/pt2h9Oee44+lzkcM&#10;sUTL/evJ6vJmH+zwuea0m066+vK9qZGZbaVeI5CZeBMi8viO3EVVsllw6jiAxS/pT4v4f83h4fUz&#10;xmIvuZJZ2aW2sWqWTJqCwwJ9YtTzb05LaT1U9GVlKpxL8uHJPUVf5cB3kkeiwwqIVWWdWaaWBx6x&#10;jQAcfVFG3TZuLcsyMcDqJESJ9Pp4cn0sxO42OaNsoz5lku7iO6kEUHGO0SZJEhWdgSZGtnJRuEvx&#10;R+on+RhXbxxG2aVtN9aK6YSubl5KmRaAKDy/efZrxb+VcvljInXEPT0r/jqMJlIEnfiTe6ieadbV&#10;NZktZ7VOLLarbE8DvzdZIpPT+E05Jw/a44rbXr+ZZL9V0yS7g9YyRmTg6JEsaq4RxVedQzLGjN9r&#10;7WSy4sePEPFPP8fzWcj6iOY/m/wpTHaWPlKLTY7jWIbOQwLbmKpUSzc2cOyGvwmpWSd/5P2fs5Ed&#10;e8kTw3EqadG7yRIZJrQlWaIAkU5A/FQAHNJqdD6eMEcLhajRgy9PpJ/hZTpmu2l3ZwXLSoIbkqtr&#10;PQos3JA1VV/iWpLDg3xfDkQkSRCUmRkcbMrChFPGua+YIk4E8comiEzxMqe2/wDDbKzEFEZkOx0M&#10;8sJ/dkcT1Q/ZP/NOVmBbQQdw7BsU8U232JP5CR+B75FmCHYpV4+orXCCrsqW2guVAYbj7LV3HyOZ&#10;WDWZMXX0/wA3+H/SNcoCY9XN2IH6xakLN+9gOwl7r/rdcy5Rw6gXjPDk/mbxjP8A3rQIzgefFF2P&#10;eAMOcZBHahrms4SDRHqciEhL3uxgYg8ZF2/hkSGVEOwNLYsC0ls1P+Kj9n6P5ckJqRfJ2JLMGfhI&#10;DHINip65OJppljdiqVryH0MOuWghpMXYssrxz+rbSsHHxBuhr4CnzwiVKXZMPL/nm1D+lrUAlfp9&#10;ZKhif9cftZttL2nkgAP4HK0+unA+r1wSrUdHnkipp9w9qRT90h4pt/LsfT/2I4/5OHKWdu7SS2Ub&#10;ztL8UbQMfTWoqN15cD8Pc502HtKM4gAh2pyY8u46tvfKiot3NHAoqrpPQM/GimleIZasPiUYeadq&#10;trCvC8s5Ybr4nWVzuSSQa7lfvyGbS5Mp4oGNd30/7xhLTmJ8mKa55Y1q/nWXTdUhfSCFim04RrxC&#10;rQhkdd1ZaL8KjBN1ZC+ZJU9KRCpI+H92XqQQ9fnmv4/CPqBcTgQeman+ioZ7KUXEM0cvDg7g3Hoh&#10;RxaEAUoeNeJ+H4sKH0+eC7a1e4R4lq3pq1Ah2r6ch6dsE448wBEd/wCGX49TTkgeKPKPF+P81k0G&#10;rpcaet6ltNDJLRP3icmNSVDSxRndepY/y4mkReL141kflIQqHgsw9I/aFK8wa7ZqdTo5cW3c0CFy&#10;IRseoJHK1tc8YzGiszjk0B9TkACTTifgOBp7f60QqyMqu/F59q0Bp8aE8e9eWa2jG7a5RrYJir8E&#10;rx3VaiMbjp0U0xkaIJXjMisisVTqUMaVHIFRVS2TBJiwMaNBxLcVYIQWAJG3IE+NfDEZIJ1VpEZh&#10;KhZmaMgORXiig/Zde9f8nAB0Qd13NTQEfC1KVHtXcdsc8t2sReeQlvsCVKqta1oyCit160ySC0sc&#10;XL4QOvKh3IqKVFemUgUyMip6EcjAsFJeMjoSB2b3OIIHNBvo2QQOX23AIBNAd9+vhgm5aRYwrsZH&#10;XiKE/GSDsVdQK9sMqJsLG6pThVVrRQENSabDfc1BwJHbxtSRrgoYwxLR8QDUdHUj9knpkzIdWPVU&#10;dpP2VBqRsfnvTBsBe2XlLKJLUhjKaGjmg24r0pX7WRIHVN9FCYeqKIvCcfZbbkor1qfGn2cRMP1t&#10;QGbiQDIsak+qqqaL6bH7QbwwUEGW9Khf0j9nYkLz/ZJIqSwH2cC+nccg9RQAr6n+7d96Up9vlh4U&#10;9fJVqvT8O2f/1h+urYarbMkLovEGNYq/CKj7BUCnHb4vs5maSE8E7InX8XL1/wCyejlDi5PTfKv6&#10;Z0a4Rr6ISCYiWSQIzEqCSZPUk4uW+Lin943/AAeRGfTPRvhaiMMnw+pKBsqAUoKsv2gfspnSY9Rx&#10;iy0m7pnttq4uNOF4rFZGDCOInYuT+1xVvslePM/Dy/1sYdSazcmNOSioWGpZtiCBwVuVT/ssE8XE&#10;N2cZUFaTTkuoeMrlXoC0yqo3IIPxMtP+I4tZ6xqPxMy8Yq8WglKgUBYERqG5NxHH9luTNkMmkx0O&#10;/wD2KJZbFFCX2iaY5ReLfWPtpdRKxcklal5ApCct6/Evwf5OGNrJKYVkLG3B3m5kNQEV/ZdQrH7T&#10;fDmJqaoCR4x/NYxJrZLbpf8ASikaC5ZPhtkVGjrxJBqXiclVFVRhJ8X2sLvWvrq4Eat6nFucjSFU&#10;VV47U5ErzqVoGZP2czMOLHCG/piW3HHv5JvMthp9q1w6FFICKIFkmkYlvCNWkK/zcUbivNuWLxao&#10;1gxhWYSlFBCKSsYT5sKcfl/scqy6DxBsP86SfGsUh5dLg1RFne2NtzYnm6qZeW25CMSCf8r4l/by&#10;R6X5ka4jgW4V09QlVMilBySg25BS1T9n+ZfizUZezDHcbN8TYYN5j8mx24u5bFlf015SxRVkYo/K&#10;o6lY6KObSPy+L4V+Ljkg+pLL+9tWNGUFmqU2IJ6LSvXvmo8cg1Poi6Yd+kjZQiC/iqokZEgos1Hi&#10;ZUYs0nIqvwfDwC/8NhRd2IctFxTmNy7hUDPTc1G7bds2WHUiPqYTiJMi0zVnj9OUPMI5CFjt4Wlu&#10;JYoOXwLxIMcS8/8AdnP+VfUWTI/qPl6OKP1vUKCFhJ9YWMSO5LhnLKE4qv7PFf8AWbNtpdaKo8+j&#10;iyxAcmV6L5wuLmYWnoB5pgY/qpmESQqE4xxK7t6sshA9SR+PFeXGPk320I4VjT63NVE5l1Mq1Zig&#10;4F2VwQnLitP8njmZOXF6Rf4/pJIoJi1wk8j2NqimYIIphA/BV5kuI0kiKvJ6fJ/9X42wCZBPdJTZ&#10;0fnUKyoi1KkbDduSs1B+19luGZIxiMR3/wA7+ciMOPl0TaONorN1+JlKcCrsGdzsa1Y/Zoyirfs/&#10;axSLS/rnrxSXJSFPTdlFAiLX42o3qVd1Zlr/AJCs3HI5NUIfw8RZgxo30QeoawdOEM8VmJby4DwQ&#10;03eVkDGNOYEYVQwViD8Pxv6XLGatcxoVFvBGqq3NEVjzYt06CnJwo6v/AK32chgBlImW9/7FolMm&#10;Stolrc8JJLu4klnkX05ZSiqo4VrxDfsRljw+Hj+18XPKJvE/uC5uGUSD4zCVZiFYlmVxux4qrN8K&#10;8szKs/0T5tsIiyFSRLOVCk8cUlqGaN1KCdWVAXUKqkUIAVm4xtybjhqtvYWVpbq1yJEuqyTlo19a&#10;RWrVQAIyrOSy9OX82anLlMiRw/R5/wDHv9i35QAeEMbkutZ1W7vvRszFcaYfRsS08iW8c32g8oAe&#10;ORYV9KT/AHYvP7H2OeRvU9W9Vp7WGcoTvO4RljBGz/GDVyiAf3a8s2On09QiZdR/umvHMki/pZdY&#10;2KRBZmtweAKwnlycqfiGxCheTs3V/wCX/Y19WtJrxFRTHpEJiia1jhSWQmhXdQJJeTkuj8T8af7L&#10;MrgEI2T6kmhLf6bUna7tbCSSaUPqPGeSNnlKwhS3LduKJwReP2k+D/iQ651OdQXt09FYWEUUJReJ&#10;eMtGsallXjSvxPG0rfF8GQx4hEkzqWzScpJs8rQ1ppNuyKlw/wBZaSssszSSK/GYB3Y8WNUZlXhG&#10;yRpxTB9tYzO631ykURWqo80gNEUhkk25En9pYz6TM2a7PkjRj9Q/o3xf1WyMeGyeX+5/qpZf6vaq&#10;J9MtFuZXDIJo7eA/vGeqyRoXCpw+ykky+skaftJJiWpakjch6gvZeRit4BRTJIxVWBDMwZfh+L7X&#10;BX55bj0UpAD6YbfxfzUxBkNuckRpOlm3hjZLX9HerGJLkglhHEgdlCELH6bK0vw/AvLg6smFUkcs&#10;MtzDNcercTorXs6sGXitBIihApUBU4Ub7X2v2M2EDURtwi/x+JMr2IHRN7X6vNbQSpb+lBFITaRO&#10;lDU1Cv8AFX7fLmrfawXoVpL6KlUaK3Sgl4LErMxAYmQ0Yg8OCMtE/ab+XKtbIGx1CehQuvXcEbsi&#10;yqbxgGijkMhHFWA+FAUDHlyKn7TN8GJ3jzXD87uORrWAqJJBwIZgnJV5hYV4RMtOjcv8r7OHFp+C&#10;PnIMfMqlhbx2aCG3kQXMxLrCS6gKZPjcKzSvzcPX7X/AYnpNsGDXNvwAuifSRUZAFHwxMGX4ifTP&#10;2fS/a5fbXLJmoiLMQ2pWvpSihJqiOBRJIwZSWpVmVg/wqnJRv6v+T9jDyO1tdLtYmPGS8lAjj3Bb&#10;kooTuQ3EfyKua0Z5ZZV/kx9X9JlM8OwY7LqN7repyWsfOHTbcF7uVwQrI55KqUBQs4+1I0nwJ/r8&#10;lAz3Mtj6sFu8sl1cIHubgKv7sE8eNFCMOX7NXfMrHATIv0xj9Mfx9TTOx6fNMYbCPVJYn1COEWNr&#10;L/oFqfiDlQCrlmZlbif+K0+L9rAsBkI4MziYqxkY8gOdGHHkyKxHE0+1xVv2GzJM+78f1WF7UmUl&#10;OQdUX0lYKIxQmlVIZQrFevxfZ5cf2lxA3cEOnrDLMZokYMYinIPIvgaFT6XHdlWPj+18XLMjHp5S&#10;IN7swBsV4s1fUBeGAfWODRR3Hw8o42ILL0DgOQrcav8AZ/ZytM0+HUJZ9SnRp2jkPCEeiIFBY/Cy&#10;N6zbVPwLEvxK3NubY6vKcYEAav8AH9JnEcMbHOSD1a5mtHtNMgmWJJ0IknkE7yuEAU8XQxIr04/v&#10;Hm/55txw/lv2trXnQvJKAsXKNuRdqkHgoHw0IYsEROXwZq4YBlmKuh5/j/ctUh3JNFpUV7eLbrK6&#10;Q2zfv+Dh1KLRSHlcM3qclZOLSyScG9X9vnhJY6NeaveLIjRiKcepLc+r6kjsw5tE1QyUDN8fKL+7&#10;+D9jNjlzw0+PluP5v4i24wBv3f7JNdU17TPL2ls0qukFrxjSBIuCxx8jGhQfDX7PFOL/AGmX7PLJ&#10;DrmpQWcoiAR+DKgB+FnpUsdjHt8IH7Kf8QzW6DTyy1Of1b/6VxzIzlYY35P0i61SxTUJJZ4HvA09&#10;CwkEQYKUQCT1xyo7NV+ci8nX/LVLSWu10C7uLu6+qW946enetIom9KenEoql0WvJOPH4sxO0skDl&#10;gB6uH1/jhRq5RjDh6lD+ZrrSrrzdpdlZae+q3VnBckWaRKbMXEQK8ZZ2CsDRZo/i/d/sN9rCLR7O&#10;6sdcgBvWvJJ45GuzyjkjkdW48lais0hP7Jdv9ds2uPKOAnipt0kgeXRltzcWtx5elKQvYW0Kotsh&#10;ja3aJAisOSUJijRftfD8Kr9nlnSVsbW4kjjdVW7jX4WAoeLULCnvTOWy6uUd74gPT6v5zLKYGxbw&#10;S68yazpsN1qcE8s2g3M7Ryq3xxqynjDJ6oUOpRj/AKj/ALav9jBd5qjaSsMFB6Z4AJQ1A5bcuPJq&#10;1P8Aq/5WanHg8aMsh+oX14ujqxM8fCTxJVpflGPz1eTzm5dlj5ma6RVRJJlHLhFzWFPTRd2+P1eK&#10;80h/32bXOlWM6vcRfuppygdh9oCoPEkA+OarDnmCBIfQD+P9i5QwxHpH9ZL4/M1/o036MNwuoaXa&#10;yOIYZhIIwZKhpVA4t+38HL4P8nFr+9g0ayQxgOFWg5E0NB0BOU48ZzyN+lnzNLdB0a580696I5Ok&#10;pJmu4468XclvUZFULSp+LdcLruxh1C0a+sSHupAjPbM/HiV36qOv+ScuwZp4cnDkHoB2lTmQ9PNn&#10;cOo22h/U9H1CZ1toEmja6ii581f4ahH48k/4tiZXjR24fa5YE8uXR06ls9YYqkLC440Na/Zpt/xH&#10;M3X4Y5RcW6cQQu87WQ1WV9Qt0W7uyYmlu4C0iiMAIOUpcJJuR9n94q/DJw+LlIptNt7xhOiryG5X&#10;YAkjvmljnli9JaeIjZi1nrV9bQtbxu8UTkLyUmqLG1Rw3AX4sI9a0oyKqoHXgPjoXUqFFOSlfl8C&#10;qP8AKXNlo9TvbOJZL5e1g2guDeiGWG52jDmCVZjNuYXElPhIkPrSyS8+C+nKjc3yLz3V3A6S24dR&#10;GWMapyJLKvL46DmOXw8+fJvspm7jjhOB4q3bgLZ5ZWGl3EctrdvE8s8UKzvLwCrG7FE9IlvRPD94&#10;sHoenFy9WZI/sosy07zFFIPQvmVZAByatVJGxHbOf1OhMfVDk0zh3PNdY8l3ZH1jTPWuILuQiNXj&#10;AdEY1RjvyYUpWi8UX4nfj6buFvPLQEr3ul8FRmRpkjVAx9OgAU7U/wArkW/yePLLMOvG0MiIyrmj&#10;dN813KWps9dDu8UE6wzzTzPFxuOblpYuUrSbt+7aNV+1yk9T0UzaNf22qWbC+Ppnm8MaP0ZlqpIB&#10;JPBz9kMfs5LV45YZjwvV/FJnMVyb8xaFdaNeiW0V2t4okuTPCp9SNGPOMs1CvqRALzkjVPi5cl4Y&#10;Mj06508E6cOCMwaSI7gjlvxJ6ZjT1Ec20/qQZA80LNqseonnr8nrRpCRb36AiVWMZ4mVIR8S1Cj4&#10;Ps/tN+xhjbalb3HOJXHqIeEi+BO9PnQ5iZdOYG/4WsxSSfTL+CGOeRDGZVaaGQ7CSNTT1Ap4/CpD&#10;Bf5spjcW8nIP6kP8pAJHXphEYzHcUiiuWS1uUCyWohvWqvr7rHKAFAVg3Om/Llw+1yxt5Fp2oLGp&#10;ospqVboQ1CKrShr8slhnkw2ecURsOtpNZsrsx24bkwVbuMkPE0astElDAqI24oP3nwthXLp97Z82&#10;EjSqFpsBXbuD/wBdZm488ctW28QKeNqmkXTQxm2jsZ1l5BnkJipIQpUoBxZfi/4q+FeMjr9vBmi6&#10;obuISPT0iFMZq3KnfkCBSh2zG1WERPpapRSnzH5ZGmXMkI9Qywuy3MZEQjqSCnolGcnnGfU48fh+&#10;D4vjbDcspB4ED8cwOE9WISiORYa8wGBpt0PWtBtUYBvdNgulDMPiXdWHanyzKw6gw2ZCZCM07XdS&#10;0+dltwrfWdprc/ZIIG5PTk32q8f8rCW40yaA1diI1/aXYEn+YAbhanjmfj1ALfGYZbaa5ZagvC1h&#10;9S6J5CGUVdVUj+5dnHptKVT1Ph+Pl8GIwJLZuTFyjZgGaPgQlKtWh/nNKtu3w5dPhmgkEuvJ49WR&#10;RdvFdW1vI8a3HrAziQKgAYdGhTkI1+FOUjt8fwYbWV/b38LLQ1Virh0KkMpIOzAbbfa/azByY5QN&#10;tZBDHNQ0m60SeOSNxSVFeB0dZFeJ1BDAxk0f7Pw8vh/2PxE2r+X4JZGeJeUjgIV348R2p9nenxZs&#10;dNrZRFFujNlnlnzrcwxxx3EvpWsTPKHAT1C7inM/tkDk3p8P2vtPxwgae5gVrNYByciMKFkCKokd&#10;FIUjovGPnx/Zbn9nhyz4gZPV1ZE2yuOKynePVJLtvRtC8xkd4DNI7W8bEGQbVcSTmNWdPiThx+3w&#10;ZfWbPCttGU9Cp5lgIwFKiqqaCnMBQW4fZ5fay/AQJWUVuqaZqES3UuoyRSrdcVRI0Zrp3dHkCtIA&#10;W5LC7ytGjXH25F+CKVOWMgj+rW8U0ifV5rr0k5RL8YBYlAQyfDUtzo32Gf4v7vGcjkltyCSbKpeX&#10;FvqFzcrEfrsViLg0uCTE+wWRh6b1k9OnpM3Dl6UXFP8Aen4xISKF/rRcIwPLiOTSUSlFMnLl9kL8&#10;P7S/7LKjvGhzUikJxnuUXSfQe5t3Tg9w/px2/KYHlIlv6fptWQyvz/3XJ/KvpIoC8+satdhjAzQR&#10;NWKOQbsjMEZeMql+NKyv8PxfCuZEMYxwtFJhposNA0mJTdRpd3MYW+uUCxoJFjLhma3IhV6+nBEv&#10;qcf5ef7RgGe2ti6xxAS1adkI47lmBLGjSHnQfscl+LjmPCHFugJSUivdUt7aa4uBPbsotIZQwlBE&#10;cSSLHGoMUURhMjN/eMkr8fWRkzQzzPZGFm5Fj6jrRQAa161P8rMaf83YJQEZAhnSIuLO1h1z696C&#10;whFW3t5qzPI8YUA1TinE/vUhj5Ny4/GvP+7WoraKSaKXgRBAqmGNQG9QncOT14oPh4/Z+Jv8lslP&#10;IaYmNqc11fRJdw/XOdxfNKtzNKwhS2RAqmFVAZfVlfm/Nv3iLx/316WNNuwLRmaV3RVDkBFozA8u&#10;JXgxNVb4m5fZXGG25CY8leDUFakwt7eOO4eSSBWkmesMJARijeqqKUkiPpR+nz9SR/2/jFpfwQwS&#10;PNccIZAxVQwVtn4rQfb+ILz6ftcconhJ6KlsmmXd3f20MWmCXULYoryyRtLCoeASSF5AEhqjyLF8&#10;L/H6fqfBiMhsjFLLLCCicXhUklyeo5qP2q7f7H7WSEZClFoyD9NCa2tobsieUvFfSIoEQVV4u0LP&#10;0TZXFfhT1OXpsuITTyitH5EliijlVVao6KrU8d/+bcyBEBICMtbS3biDD6QX00nmKxhZJE4kbyOj&#10;NX7Hw8mZW+D9mVx8N5Pp9o7W8oWQ8WYcGOwAp4noCP8AjXMSeIZZ+oIItKbjTbbWtQjjvrdngrIk&#10;bieMVqWLggFQPiZXHFW+y/KX+VQXtjcBZpw0d4x+CRhQjddmQt8XLbrkZ4ZRND6EcJ6IMaNrthWy&#10;08QzaQqn1oUkNGqku8coT9wEHM8o+H7z+fm3Auv3ZA6qeMqCsZiIQlBUVPADgoCU+Ln+yvxZlYI2&#10;mynWkwQzemJ41ktJ5F+sLd850jnIR1UGdn9aR5JeQ9P0fi9aX4G48gDO1xE7TvwkYq/oqyykkgU5&#10;MWp6Yo3xfAzK3JeH7WXICJ5en+cgi01hie2ktorCFTHCrRG4aNrdUUE8hEPTBMrVT92FkRHjWN1f&#10;jyic63drFK4cTSSMJJmYrxMjBA3KpJ4hWYKoRvhj4/ayIkJFQaCnarptzJawJZtaRxRvDbInNXEE&#10;ckgThRQAzNHG7FpUblJ+8+H4cRluS3MGVyoKso4NQVqC3xDr9rnx+y3FeWWAjkWQR9pYKpiYWkMc&#10;xRklIdegAZYuUe3GpT0+f2kV39PBAksgWYbEOqKoCBmEknQEnlsxRG4n/KyEgb25KgZItWSOITUZ&#10;2jd5ZWeUxxmKEKTxVfT+JVlmT1F+Jv3f2WbiyYQi2Ej24HKNkdpj8ZDEGvEBj8Hx/s/7DBHGeKyq&#10;tBJdy30kSXxkRJopYktV/djgGBT1GKr++/drTl8P+/WwPbyiVyzh09KKimNeJLuvAKiLQ8R8P2vh&#10;+H4vT4ZkTAiEGVK2oQS2sEUcKJL693GWEjGbjDHL6rvLJISKkB/8pef7v1nbF5btXVDb8wLsCVme&#10;I1KmtERVKVXi6R/8T+1lUAJXfRQbQthYSoshvnhlbTmaC2RZxQUEZMs7SB+Eokikn6fCjfu1bhid&#10;tCssp9RfXPEMpRwqfAqlBuzGjV5/AnH+bJTkRH0qiL66kgjUW8htY3lId5YXkf45GWSlFQBgQYlZ&#10;5G+D7OCWBjg5WzLEgT4FBRSoCFt/hCk1dm4Kv7P+wynHK5bpCBiVDcLBqKyTzNLxkm4TukjPIIvh&#10;UySNEirDGjSyv+3x+1L6jh7PikUjvcetK4WSOAA+kSF+FmLUciqniv8AIvL9rMjJIkgAcIUkorUT&#10;dz38MUFitrbIrRXF+zD6wnNz6iQKitHy4snqycuHqSKnKR4/hVhDvxdhxUKFjBozkp9hmofD4uH2&#10;fUyvLKuStTKigx/acu73NKpEol/vUQlRtyIT1uCv6HNvi5YEeayEfpvAJUqTyQPQs5cNUgNu24bZ&#10;cIgZAMkwWzvzO0kd00LMOIik9JuCqsZBVTx+xTkvJn4/6z4Jj5QLbS8f3r1Z55l+MhU5Egcfh+JV&#10;7YzPQckAoCX6vfPewGQSwwFYha2zcY1MshVVf4gGZkkbnVuLcv2c0tvNMHRVHp8WAQFhyUkqwJoQ&#10;F3T4Vj5Nx+1kIzERR5opclzb2zxyvISSyci4Q8XC81apILN8MnxvNwj5fYwQ0twjcYy3rFCsm9WA&#10;VVpxev8AzbyxMeIXJbQUdtp0sRaaOP6ksyzW9VojvI8gb1IeI5UB7/Hw4/tZVvaqFSTkiNG9ablO&#10;QJAA40r9uv8Ar/ayuc9qAZL7y8LySwFJ5Y7iGgGyS8HUM7Seqerenw4/Dxj+wvxY65uFjiZIeJkl&#10;oqFeSryY7DYkncjl/k8sGKBkQxALrWykmnSW8LiK1LO6S+nK/FBx514gLUKzJ/K3p/6uJG0iFolw&#10;tQoMkiPKoLs71IZVI+FRydFb+X7GWcYOTh6oG7dve3Emoy2shWYo0UTxwSP6cCx7NG0qn45GURO0&#10;VE/baVuPppiMDSKEnZPUYITIFDAkhT9puJPwciOVP28lMUaZo68ihkWS3Ei2zNIiQFyjqqmQFeCh&#10;lr6vp8uBLf3f8q4xIEklMTc51iIZ1U/aMfw/tcUbf4l5f5Hw5IzICnZdcXHpWiXCenbSXCutu8ic&#10;QpnrIteHKRT2k4/8W/HzxW5it1YTeksswJDKOZC1FWqygclWlP5WyGMlealZ3F5PEITPLaW7AcJm&#10;9FWajcUoknPg8vLnx+2n2PTV+WJC7uJpIhHGYYgA8cUQZP7wMS0nM1HGi8v7v7XJv2cs4RDfqgGn&#10;R6fZWtvObm4a/kf4Jrq7WKR6xsgCRrFGFblyf00CSfEnpp+1hhNCFMMccjXVvAGLisf7wuOZJ4EV&#10;UBljX4f+CbMPFImz5sYlKNPmlk+u3F2q2Go6gyi1do5z9WRCYUQGVP7zlHLO3Fv+E+Jgc0Y+uRsw&#10;DyRioiQ8gOZTl8XH7bluX2cysewbE2s5+emTBK26ylozczJ6RPp+oF+AP/dRLHxBMnxL+1lemqty&#10;kUrJGBE1xwKsvKuyll3KB9jTjy/4HI8NikLzcG5jdbV1YT8po4BKsiv6dCrMqvx9ORkoyhv+Jc8p&#10;plkDyRrzq9XIqRVQFfYqA3IluG/2v8j4skMfCVXxRSxGOCZyoEZWMMvE8Hd2j+IOWj9NVT1WZfsf&#10;teo3DHNPdx2ypEXqzsJJF/d14p+zyVeJfkW5ZIQiZ3sgDdRWxsLm9aS6RGjjgRoYJF9anqzV+Pg7&#10;eoI/TRAnxLicVuI4mkKMvEgROSvJ2kbhyUqZGPwCq8l5ceOTyyPFskyVJ9R9adbdeBMhf6wtGKRx&#10;wJ6hWQMI1/vDwbi/Dly5N8OK3EltBb3Vyy+kq26qYi/75mDOAKv8e/H4P8+VEQZSW0FbvdyXtjY8&#10;2u3N3JILuOBhAqCONztF+62aSjc2/wAn+8+zcqpPcq9XM7BHgA36LUsWf4Rx5A9OfH7OWgUE1sqw&#10;u9lp3oBIVsUaWK6YqFA5ShERYoviPPi6Eclj5/E/w4HR44CpIYlKOoQ1CpUseCUDNuqo3+V/qYJ+&#10;oUp3R063VyJAnpgS84JRIArs9FRfUkDMq7O8yLx5cOK/akx88UjmSRoZBG8zJFACYmegZ+ZUfslv&#10;2mPHjwywEiVdVBQthqFuqQ2yTxNPDarLPe7TwxfEsQj9VipL0DfAi/78+zjrlYpIoIZ4Y0jRw7RH&#10;nOrPwZePAkUQV45CMTxWgRKnbW86TXNzHdTXU0sZjjmCw2rRwl0PP1QhDSNT1OP7SrxeP7GBmcWt&#10;wsKNMVqkUUQ/dICag9lVY1Xi/wALfH8Sph2kL/itkAmCI93aNM8FsA3KSWQATvRQpr8X2pOQdRzX&#10;4F48/wCXEPrUCpp8XplJ1JV2Q8mB4gSlgpNOPJY/tZZEEyJHL+GP8KTaJW2uDLqMskgmimo8MLLR&#10;QqH90oZzRuTK8myftf8ABPae1d4iiGW3+GUPOpANX+Bd+qx8l7fbVMYRJFkR4igiwtFpeNBKks3o&#10;z/FFwt2XlXgC0mwBWSTg1OJXjG7f7Ew1PV4UvWOk8mnklX12jhdVZVjCxR+o1Iz/AKoOR0uGfB+8&#10;5NR5epi2heWDNZ/V/Mtv6dla2bfVI7qeORxJJK0l3clUqwYck4yE8v5vtYfW2q6wskC6lEbZGQOs&#10;UCGUHkAB6jhaLwatQrN8Px5r56bGTWP1Tj/WcXw+55/d+VPJ11pWpz+XLlL9jcCFry+lSCSIpR3F&#10;ukm83qowCmbj8XwI38tTWUrRziRh9YnEcsSRkOzrFuQ3KkfxEU6L/wAFlWOcgeZ2v0yYThZvyRn6&#10;c0z6zpctjbH9FaU1xZ3l/JELeG3e8Xj+6VS11zRafz/y/YxKHTXKOZ4vTkDBkRiCgPYJxPt/w2Z0&#10;dfR22/H9FxoYzIq955iZpbZtKuxeWMkMkNzPEpS6MYpykmEqc+S8m4j7Mnp/scsZJZaXbWCLeWkT&#10;85KMsfOShYfEw4kP1r+0v+VmJkz5suU8Brh936nJA9JTfTdU1i91GW6sdRuafVS0LXRS2NY2IRZF&#10;KmLjxKO3GJ2+L4MB6vpV76ttcWKq+lR0lFszFZlZVK0O7k8u/wDNk9DqOccn959PF/DL/esKJAEN&#10;gmuja9pXCaz1G49PX7nlBJdxp6kNJH5/A5SJQE/Y9T7H+VhTpllf2UkSIs9uLj1J4kFeKKWLO8ji&#10;iq1GZUiOZuTUxymjUuCuHj/i/ot0SDIk/wARTrV9S0G+jnEjW18IWS1uPh5O8jcAkKIQxaMyOjvI&#10;G4r/ADfC+DNH17WLy0iuGjEUl21wT6w3ZATwPLsvEovL/ZY6jBgxx4Rt6fojf1bssciZE/0vSlWp&#10;eU/Lg1GZpWeb9Gi1SBYz8MTtsycNw0r/ABSPX4uMiLyXCO+8vS+ZImnSxj5XMix/Wo5uXGRNiQnG&#10;gjYK1W/yf9Vshq9NhjQmeHiHFFOWEZXYT0a/pXlwSWV5qEpisrZroRzRtzMRYUUSMfjkUso4fb+N&#10;cguv+UdV0ecq6GWOm0kY5AGnRqV3HzzSZNNKI4h6ourz6GcBY9QZBpmrWWpW6z2rEo1aK6sjUBpX&#10;iwDcT1U0+JcJOPIVI4tmKQLcC6OyMxNkK7H6AemQIbhl6F2CIb6RPhlHqJ3P7Y/5qyFbtrsFrwkQ&#10;SQsCvbBZtersesrDZu3Q5YDR22P85LsSNtxPqWx4HqU6qfmO30ZlR1MZ7ZBf9Nqliv6di7LSVHPp&#10;Sr6cp7N3/wBU98hk0xHqj6o/7L/O/wCOoGUjaezsTaB0NV3HhmNzDcHYyRYp1CTIKg1B6EH2IyI2&#10;5IBDsCPFdWzVWs0JG7U+L5EDr9GWiQYyhfJ2WsiSiqGh7eHvTJxlTRKBDszADYinzyd2wp2GGja7&#10;qekXImtZCA2zoa8WUfskd+mWwycO4QDwm4ndQvLK1vIfSuIxItarUbq1KBlP7Lb9cn/l/wAzaPqp&#10;CSqsVyx3tJGIjYn9pJG+yd/2s3el7TqhI8LttP2gDQyJPqVlqlvETBO7Ior9aRA8y8f2WiUASr2+&#10;AK+D+b2DKtk7wzBjSAESAMfiYnpy6/s5v8ZjmhvWSP8AS/4lzsuISj5uksrfVLdhqMMU9u6f37KY&#10;zxPQAGrJ71w3g1K31DTWtLlKXdKtzQKCwPc12+/MHLopxkPDJ4b/AM3/AEsnAhhkLjJiMvlrVdE8&#10;0DVbNvW0dqARiaR5IgVAYolG5inbELvRxLEypCzBlQtIjANDTZnUDc8qfDlOSZiak1nFQ5cRR1l5&#10;mEdwguL1IpBLPHFAyMFuWI5RxF2rxeJSvqtx/awHNZMDFEWMsbPWSdSFbgSAqslPi+7MLUaWGW5x&#10;9LjnF17/AMSTuz1d+MrFPSlRCFtGBKF0BZykn0riA+rpK8TRlI1Us8kJLI4BoQ7AbGg+On2c1ObD&#10;KEOIuPGNbdUyjmkmUOrbu1Asy8GXbYop+1vTjXArWVq5EVVKqokEZJ4NVHoIzQ8a1+LKBOo2eqDj&#10;tFGSXqqk1PGtBUGoFWFRiPp3M96WCSCb0iURwaqSSzEldj0AycI8MSSwy2CKXB4ljFWXhXjUHavQ&#10;DHPZ3fF3BAWYBWC1CNseo68sSBaacssRbj+2tTQ9QK9R7ZdvNBCk0ABmZGAlikBBWoqFjanxU8Bi&#10;TswHNp0Z3VwxUD7LKag/MdMfFbRyjmokbmQSnRwSa7hqVyYnWyKs255Co3Kild96EfMdM0l1EvKN&#10;KcQRzZhQUI35IevTK7Np4QHCMsAzdabAHfr2YUxOSIFfVt5Qjkgek1DHIakkg9h7ZIK2GcNRhVd/&#10;iHVelARvXKJnMSn15PrIUilPi3ptXwqPtZLxA1bu9NKkcBwqPl92f//Xjtkl7ApgiEpmmBQu6sw3&#10;IJO/EsWUNvx4L9njne54Y6EpDYfS9ACQAC+j71rGVVmuJIVt7VhICHUV4ggctiFAZh+1/sv2cM5L&#10;qKJZLdip9FQXkkAiXlUClCOBH+y5f5OaaeMnkK3RYkEngtZ55I748kSdmWOOJmuCYyCVcuDyVv8A&#10;VDJy+JnwgltpbpyyqZY1UmMIAYi5jAqZAOHLfuzcc2GOox33RL0g+TIkubeEUMgWRj9l6h+IcjZG&#10;+On0fF9rDLTrCZFSQTxRmMAwcV5LHQfE9Sykmv8AqZXqM0QNhuxMaKW6texSLNavbNNFKvCZXqPU&#10;LmixkBHX0yPtfa/1ftYJubhSsax0HrsIrSFW4s7GtZGLb/EP2ubZiY8ZkbPP/YthjXLmhbOAwPI0&#10;rM/pKZr24dQyxoBUQII1UN6Z/Y9Llx/ysLLKZ1aeSJQqOSyTVdmZqggry4cmdaV+1/JmxEeEMMkj&#10;w8KbXMSOkUUhqVoJIQFCcSCKPRW+Beoy5eMPwxoTOGrJLVGfmp+GPkS4iFB9rj8K5diqW1/71EQO&#10;HZqMNcfvOZEBX93DR0Qqy1LleKNJ9r7Nf+GxfT1u0uI53B4oB9XhgMj83Y0ccQeIQGg+1x/yfgyi&#10;UhG41dt2KRjdobVHtXtp7duIVxxubmf00Ea0oCSVqWp8S1X/AGWTPS/NKLPFbUMssg+MIPhG1acv&#10;2jtnL5+ypTiZR9MQf4i24pCVjueea3+X4MFxqEsotre1/uWkNSQzdTGOIj3bs3/DYcXUVvcQyPCQ&#10;eQoVWu4OxGxp2zW4DKB4ZckkMQiur211K2+sK9VKvGZlVWjKktG4Dguq8mXZFXl9v4mwEFrK6SoT&#10;CAOVQQCB4E7H/hczp5D0+pjIir6hGxm2Sxgura6KXjSOycTHK6swC0eOMK68OXw/3zfa5NI+R3XI&#10;4ZGMjQ85ADu3FiSey0DcV/Z5cf8AmrN1or2HID8fxuPKFmyzzyebmCIwLcqsXIFUjRolQDcmSpUP&#10;IamTjyb4vtfyYTWUVxQwKklZq8kDtHXlRioSojQD4fi+N/8AKzbZZwEbPRmDtTJdRbT4x+kJ5IwL&#10;VapMyLJw4hlD8uJldvidVFV5f8SE6h6MFu0EcfNiF9SR2QL8O9dyvTr/AMaZg4/EyTsnZw8mS5Af&#10;woXTHurq6jvLiULEHcQRRo7OFbYcmAalen/Mz9nAMNvNMY/TSY8ZOUXFVUNRgT8TooVW5Lycn4V+&#10;zmYZCA2+mLOONMLu8t7dJmkmhUcKTqSXZRQgDgrMzn4XURovJ3wxsbUokFyietJPI9tKzzsQPS5m&#10;iA+oTErf6v8Ad8sxc2pPGQDXB6vSP+Khw/5rmmW4ApJNQ1GM3k9oJlgjtY47+MLbAuVlKqS5rEFu&#10;XqybD7E/H7X2QWs6k9rDH6cVbpYpTbQjizqVU1l3P7vmD8Pwv8P+ywaXCcm9+kG2uib/AJ5TDSrB&#10;Lme7Er+sryIbiUArGy1PGAGhEvpUpJRl+N35KvwrhXoFn6KPbyilxIilImLRs/Pkv7xxw5gV5cXW&#10;SVf7zhm4yTsAjl/sZMucaCaapMSI5o/ihjYtJKKMF4Dl8NQdzTjy5Iv7PLlhwPqJihtoQ0jxvUuV&#10;aMSMqlWpzI4OzBqycfs/YzEJkbkT6Wg/UK5JUo1Yzz31xSC3eIosRaOWSOrkhiI0bmipwZI/Ubnz&#10;4uuL6jPeB3tLZQ8CRK8U0TVQlT/ctJyV/tD4hz/5mZVp80CTOQIMvR/F/ufxJkDvv/CUHo0Gnyxp&#10;qF2k0d8ZXV47lCklWFPWWAAx7J+36fxL/sMfqU/1mGMyXCRW8TBriVSqMWoQyepJJtyI9PiA37K/&#10;5WSw4RGciNpS9P43nCLKxKYMvp/3ynpNr+i7iThDK805ZLWFgXjVC4MchjhhRftMJHkkb1OPqtzb&#10;jhdBcD6zK1WEjobeyWRnLxwhOVQJGjikkdv8tv8AgUzNESI8IG/8X+2fj+r/AJrPetvrTS5srlbZ&#10;Aqj1ImS5vHhWNYbiflQoaLcTxqtOXJY+XH9vly4h4LZIoljQsqkrEqQvExaMliev8ylhIVX/AIXJ&#10;zy2K7gxHKgmcs7SbUBZVMnKWOQIrrxA22/aoyqW54KnAtoooFUq0a+pLIQrFIw0aBFEcbI0lCvwQ&#10;/wAvp5gj1TvvXkBZS60nNxIZ25GOT91DEFkj5ShZGdjyZXVDR+PrJ/LIn7OMtLO3kupvXRjOOdIS&#10;WDIBI3HmzOiq5C/Eft8fsfazKy5CAOg70n6a6ql9f3KWFvLbyAxExK1xEC0biRVBaKNEnZ0+L4f2&#10;F+1I/BMM1ngjUzXreoEVQ4+HlI3MlQBTZFb7FX/ycwjGc+R3l/uWwGrPVLLm1vnJt9NCwyzSMY5i&#10;GKQpwCsSSSDK69QqfzPgVp7mIfW7hQLqcMYYSXAjjHICtBRPhZf3fH7X/BZZCMZR4B/D9TGW238S&#10;LgtbSdP0baFja27L9ZuPhYyyBkY/a3ctxblJ/wADgSWASyS+uFKMxedjUgKopQoeRZm+OvwfDH+1&#10;l1Hl/smkDmSmCTLFHEIlPHgFgACivMj9oUULuoFH+Jv9jid9cRIRydLWAFifq5HJYwfhjaq0i5ig&#10;4r8f7P28twY/Vt/mtINmu9bYQSelxJkmkj4ASTj4XkAHKRe8m/7R+H+T4cA2kMur38WmI0xtaIxC&#10;yBljgIbkA3Bv7z7TV4MzPw+wuZGXIMMOI/j/AHrm4I2aKpqFxaaPYXeoyCJJn+ORyoT1ZaBI+W+9&#10;FVU6/YXJ5cafp2lQm1UiFI15kJGKuXalAo+HkS3Hp8P2v9XnMWry6iiDxXKuGX8Hq+r8f8ejXkyb&#10;UP8ASvM9E8wa/wCZJFvvQE31iX0YIxOfStzGnNX5BEcxfD6jOW5yOqx8Ph/ewzWr27uNRiKyPc3R&#10;RS0dqWkWBS/NYgyP7H1H+1x/2GdPosUYw2Ajf1bD1f01jGpVF6L5esLGx0lraOE28COUeadFjech&#10;QhmdSiir/wCrki0nTdM07y/cXMsYt7wkNLMzcTVl51EleJpUfYZvi/azT6rNLLqRCP0fxS/pf0We&#10;oIiK/HqYd5h1rVdS896fptpM0mk+nJ69qsSyq5Enot6sdDIq8g3xOPT4fa+1hdpjxXN0ZFf07Z6T&#10;TFTIzSOSFkMrMG9RFAMY4s6u7r/Ll2qMsQERz/4pEPQN2Rass+n2EcdvCJp4uVvbRt6MYAEbGJYF&#10;UokT14PyZV9OGOX/AIr5LeYNU1PUfRi0O+S2ghYJeMFjJYbKGCSKvP06HpJH8P7DZr9NoPDJMvrn&#10;/ncLrDhlOYlPlL6Ul8t+UrXTGW81u0ln1G4MrWatzkWBpSZJF5Q8xF6rFSxb1OMnP99Iz/GO8seW&#10;pRK1006T3rKT6scZi4/B8FOX+63X7XEfC+Y2uzRhYH1f0vTFzxjEAa5lLfzC/MK2sbRrS90+WLTf&#10;VRJTM6SiVBIPXCiJnKzQPxKrO8aTR8+DZJ9U1SbT7yC2ih9Sd6KiFiqlRuWLUPSvhmq0+njmxGRP&#10;OX+ydblzEyNPL/LXlC38y6JqOq3GqJBYwK8jXccCSSornkIxGSvxn4ivFl4f6+M0mG41qWRtZija&#10;GKaltJEa8uNQeVKVC02bMPVyGLbF3bt2PFtxH6028wyaf5AsIY/J95c2tzf2scl7bXsbVjQgNyiD&#10;/wB3LJy4yxj/AIVskumacllNdyTTvPDJIrxo4XjGoUCi0APVeXxlm5ZqNRmlOMa9MqLkXtXVgms+&#10;Yodfe0tE06KO4iHpGWOpebm5bk5JK/BWiqo+Ff8AgcGSRWWq2kkC0aKM1+DdgR8un0ZhjJLBkEj9&#10;Uv530twhw7pjYWut6GTLbA2sgjqr+nyrG45EMkg9Mq3gVyHv5f1HR71bywlkmhHIOxPNwGblx9Og&#10;X/ZH7OdGNdizw4Mg4ZOXGYIovRLXzpo3mnSX0/Xba3t7tSstum9vDzROHqNNyaVG49Y+HxL/ADfD&#10;hoZrbWhJBPSC9QcWc8Stemw6bHNfLFLT8vVD/ZI4eHcckjSPUvKpt9W08m70e8JmEXxQjgRWPk9O&#10;StJFwf8Aa4csFWd5dadL9Xuzyi6JMe9WNBUChAX/AIFVZn/mzGzY45RxD6mMgChr3TbHVbcXejRB&#10;ZpGrLYxA8F4RhnalWIJk+Bf2JHlhjgb1G9NTh2hn+BgCRQlevvmAAYte4SL1Li3kDQgqo2SYihJ3&#10;UgdQDT7X+S32cBXWh2lwC/AcwKAVoCOlDmRDVyjtbLjpM9M8z6lp7FGm4xM3JyF5sjFuXJalSaE8&#10;uBbgzfaVmwivNI+r3ImK8nVy8ZQbEkb1WtFNKgNTNni1PHDhHMs4yZLpnmQ3Nt6BlMVgLdILmOY1&#10;ljCkhWjfjzlDMFZ4efxcVSPh8PFum61cJcyllkhh+JUilIBorEcuIr8L8ax7/YyWo00ZRHK2Rha3&#10;UfKtrNptuYXgu70uv1m7tkHxkgBY+deNYlZPXV0RGl+Hlz54c3emWGq2ikcVmibnCwWtHFQGptXr&#10;mvx6meDJv6g12QUj0vVdU0CSibW8ymOe058A8b0LJX4/T3A5V+zx4N+1HgP9KTaXHBaanLRm/cw3&#10;FK8moepJPZa/Fl3gRy+qDIgHkjpNGg1u4uL3QbZjBH/pN3pQfgVi5A/AqqhKKzcVEf8AsMGvpMF0&#10;y3trIYp26utPipt8QPXp9rMb8yYXCTHipDWuq3un2yadfwx3WlUHp29wfiirXePjTgfi+NC3FeTc&#10;0/mZHrU9vMba4gkNPsvRTypt2O/jk56SMhxRKfDvktHl9b/TmurO9tqGST1bfnKqxB2qKh0DKtTT&#10;k3wcv92NyixVtNgvHE8DekxblJRVryAIFD2YZT40sYo8kXTcWtXNkn1K/ja4CJ6VqzPIsXpuVJUp&#10;Uc4pVHQsv2uX8uDeDsnpP9kV3/gcr4qPEGu2OSNaqT6Keoo48ldTsQa1FOgH2Rge7tBHB+5UclFS&#10;O23yy3Hl4pepnGW6P0q9V7lYJ7hh65PrSGhPxGn2mDb9efwtgSG8NqjcyWAoWUk18Nh1+LL54xLk&#10;zkAU0udKbVXhSJFiZ+QiuEVAhJNRzYURViXZqcvs/wCrhjDfxuFZT8DUofnmJLC18CRzaTeWkzQy&#10;ArOrlSFBrVTRtwCNqcq1xanI1rWuQGzEmkLO5CmGNKkb7KaGuw/p/wBdYX39i3o8FiEkLUVom6Ba&#10;0NPl4ZkYcwtnGQTjSNRU3a3VzdNZXql5IrqMAM0tBxDntz6O7P8ADy/2OFYs47YA2oCKlfs7MS25&#10;Dd2+I8m/a5ZmxkD9TcGQHVb++d4NRYtPOVbg9DCsaPQPFy+GN+AVUP8Ad8eCcMfa3kkBb1UqTyZo&#10;waigp9kkKN68mXBkxcQ2WQUtQ0+1vHidJgHRoYoZ2j4NyZnp6oQys3AKyRyf5KclTniepWcV1C00&#10;JqpFGMfxPSv2ab7HJ4MpgaPJjE77r9A1W8s736rdqq3SN6ltFdD0YA4QkSM9eSsoK8eS/Evw8eUm&#10;Rqe01GPUPXk4vEqIFqTxPxE1JoZGap+wOf7HHNzjzQ4duZbbpm9pfaG2iS2UHqwSPLJ+4RY+UfGJ&#10;QyxKOMMcfCvKaQxpz9X1G4/bfLLzUyysBdjlRKHiOojUV2HFqLUfayuMa2H0pDdtayxv9Wt0L6Yx&#10;irMGAchSrzO3pnm5kjLyBG/dovp/B8brgXUYbtpVaWf0lUusYUBnkZuQNdjReS9f5f8AKzLxyjEb&#10;KSiNDu9L9EpY2TSu62zXJYmKC3hiETotWZeTiKb4UHP4/wB39jBFtDaQyySkmdXWgkTjxJ3H2h8X&#10;Hj6g6/Z55Rm4p8kEWhr67vr23tIVRLCZZQ7wXAcSLGOLLSOQel6iStbunwcfWWFGb4OOFzgX10pB&#10;VoIiAIfh4LQVXr6m4XbiOPFcygBCHmkBO4EGl2Uinn9al5M9yQ3quzEJLQj0GHOQc1dmfm32fgWP&#10;DGO7EcYtnIa6KgNs8hVBtuxK/Gxb7KhF+L/JbMWUTI2hj7aTK93LfW8brpfqGaCj29vHLcNuSEji&#10;asKJGKzTPNN+6+BHd48TtVvIx8bp65cRqCQ5EexblUDj6fx9Gb/WxyDrSSUdqE+mXDOUgkFgI/rJ&#10;lUGESSsCsfEKfjab90nxr9lvhX4sZHHOD6SM5LclZgOLUSgUDn8C/aPL/Zf6uTkdvJSq3d1ZEfXJ&#10;Y4fgWKVEY+pFymLGRyIgZpmCovp/Dx5NH8fx+ojxYodQUBeEcfNIxJ8SmNPtGjg7Fiq/AVXjkfGo&#10;Wi0KNWl/QBkeRpLi5WGe4FspgkS4uacEDREfEqq8jrMJZFdv3nwY6a1h0+0FZPVmAQyuq/DzViDR&#10;YRyZuTU41b7P+tkYZDIi+SxJU9O1G91zUJJnga3s/wB7HbxSA+uYZUVwa3R/cxFI+TfAjOzfEn7t&#10;cS/dF2jESH4kUEOBy3qg4/Z4/Ehpy/4JckTZTaOIuvTjuXuZFQRySNH6bN6fw8Zj6n956o4TJzCf&#10;tr9iRvUx9zHLLNbfCEetSCqPTj8VeoavFOHL4ftZKEQBaqFpdQ21pqK8zLbqEVHR5Y1Jk+DifhZF&#10;T1JPU9PlLxVf3n2viaJFgha4eQ+oVFHkU9SNgikKfl/Ly/4FA40WrSwtd3cVhHBW1Ex5QQMAAFPJ&#10;2mkQuCrMy80Zl9Xgvw+n/eh2V2lV5CpNyeDOC3IIzVI4r8X7FOXL9nLIEAGl2RR+rpb+jBHKf0ap&#10;lhi4IEMqRhQTI37tT+/5CNlRm5NxT93xVlYUdYo4Q08jLPLKWGxLfEd/A/Fx/wBiuTokcSVVUueE&#10;s010VsIUeztrWNG3XivH4hQg05IGHFPsu/xriXGJ4JLdGLwlWMrOKNIVLDbarLw+F25fZX4f22yY&#10;ieZWlakq3cd1OoSUusUKq3KOAOsZoVPwo7SkNGvDlyb95/uuNR0FpDP6gCqq0MkytF8J+Fvgb1GY&#10;fFstMoy5ZdeSmwlOpX91ZRwAtJdPPIlrbUuQGVWkjRpUFvGjfAnqSk/E/P4PsfYdqMKQW4ub11E5&#10;SMPxHJFPOnBSOPd/+uVXIYchJERyQCp6BqJurp7XTbeRLVbiVYeTFZZQ0NRcShgz8f3TL8a/D/K7&#10;umELG3kIcwonqGSM/BVuDU4olDsSRx48k/yeTZseEA0WXJlwiuoU4GVpfRSJ1Z5OPxLUO8jcfiHR&#10;68H5MvxcVwxmnkiiLQsXmchDIVK1RCvKjUY+m/tyaT9nMehPmEGVpNDbRXdzF6sRit4FMywcxRZJ&#10;eRBePZfXhpty4pC3KRvjxK4a5MEbLc8yNncKVIG59OOOnWRk5cuXwfD9rJwEDdIAtVtIYRfSxtYi&#10;FakqHYP6hXiPXkl5E8Ykk9MIw5P8fLjgiWB2tG5xGzDoBCiKNkRax7sWqRy+zRfjXKriTQUITT7h&#10;YbwRx3P6SaCV/XuHccvVmek37uJUCLVeQb95+5f4m/mRlrOHneLhbTsY4kJLNIGU/Fx3J5FhRefH&#10;4cnkNHZA5oiyb6qqWH1pZ7yzjWa6kARI4eDLVOYCIqoEcMfS9T4158cXtzA7etMOLuVWMKr/AAxx&#10;H4iS3whKDj/lfs/y5GciDQCbQ96l1CBa2bc4IxM9yS0Sl7i4AaNQkYEhlZpGl/yW+KT7XqZreGGN&#10;/UaiKpCQtwG4IBqwr1+Gv/A4ynIgbJpUvri7nQ20dZpJUeW5T1WBBUleEbhNhzdU5HizL6rR/HHi&#10;SpAZYpVMjJGFVCiKp5JV261/l4sef2/2fiyRJASrNJeCC4t51hjkuHkZ0eV5V9OQrGlSFShbnyVO&#10;DcU+zJ8GKXP7y/5Fn4rUFDT7B+ErspK/Ceqyf7H7XKuIMYb/AFLyUrKExaTxjSFC4DoyAlTcLVg/&#10;xsgdfUH2WiT9j4/s8Hzzw+l+6kX6zzWIyVLAEAdCN/sj/YfH9rAIkniKVOztboXBSWFv0eVluFtw&#10;qqXDMxIZWPH7btQ/7t5Q/Eic8uG39RRHyrwkPKu3w8wp4kg04Bu3FsGaQ5IJde3skEjTiP8AvogY&#10;uNDSQRNIA4VlLeqYwOJ9RP8AWzXEKTSELURwmkZVGopq3EjmDyYhu37X+TkYTpaWWE729srzMGvL&#10;tS06ySRB5AFQSBvTI4LG0bdfsR8v2/sp3kKusSLwBAPryFlqqKKso28eQ/ly7HLck9V4qRFhdyxS&#10;TysspRmUW8XpSANI7lUkJr04+n15P/L8ODJvREIt43CWqhBwFFQghW5OT9OUQ+ri/iSEssRceqb6&#10;4iae/aS4k9VgzzI4Z4/ShQAGiqFXcL9n9tfjxFwwslsEZRLcnlIofctJtQ0oKU9v8n9nLIy4pWWK&#10;twthqk+v3Ubm201CkLyRVAjtwW9QVDScw3MJ8fw8vU+1LiKW1xHGgLeqHLRCNSFVOfwkFm/Z5Nx+&#10;EZKchLYJG6Ll1OxeW4YwmAxJHdSTshkklEVZEKpGCzScIi3E/wCR/MvJgcrE0qHm6kyIu1GLNy48&#10;yq9VVfs/zriAEgq7IXnELx8I2RYJJAWqqonAP6avJ0eRwfU4/wBzI38uJiT04v33H1XLw2yer8RA&#10;pVyTU/FwT4a/8bZYYk7BaXLF6t8DCrxxRiOa8kMNVP2isKBeI+AySu78f2v9XBcl3K9qLgNxkaoj&#10;LsoWvEcAAw+Ichu3/Nq5jkcUuEHdAQNro9vBdvaemHgADSLGjM4LO/qlmjNUbhJ8MfxL8Xw/7sfG&#10;Su45GJ6bNEOPKrVbiq86hqtUElfsrzbLYjou6pHFE0cQu4DJydbk+pw4x0Tk7+mqsqrGqsE9QfE7&#10;RI/xs2MlFwnqLx5s373gK0HpqFApSq81PxktkRSaVLf6lI0M4kEY3tllYqG/0hzIx58uMgSRf3Sr&#10;G3xfF9h34sdY4bdkl9MgOQsShSSQ3EcUXfYjw5ZYDxJsBERzCe8je39beNGedvUCgFefxSMOG6t/&#10;Nx+L7P8AMnPJIsLRQonNQvGIFlG5JZmryoW5L8K8v+FwwiBK1FK1rFW4WeZnZZC5adwpOwCokfEL&#10;VFCyH1H4/wDJTNHcTRXCKjeqU4+vTcVULRaKOvFtlr9rLOARsliQsubK1urGYOvoep6gtiaIRzLF&#10;m5N4stS/H7GK21rHIUUu6ywsTcmQcBISJOQBAB2+KT4eH7PxccpkRDcdEVXNB3+oXUHJQqtBcBVs&#10;Wgo5QBolX1efNfiYpF/ux2/338OKyBJ7+3tuJ4LUs7ClQBVRwYDn8Squ5+z/AK2RiagZS6sisH1i&#10;y0i7vYOLyyhR6SMSAWfi7LJHz9NQju/wJy9Tm7c+LZrm5jganot60wKD1FaIrDXkFLCpHWvH4fix&#10;xAyiO5QA1Zae12/qLNGIICkpe3dZ/UuuJjd+JCqeCqEV2D/CuJQQ+oTLa2xnZQWmZ3VU9QrxJYue&#10;bsIT9r9lvhyyXJB83ajfw2bJbahdixieaNLRYIJJJzErrwC+krJErXPwU4cXi/k+1jJbJEu3h/cy&#10;RwqCQOSqXbj6SgbsVWrt9rkz/wCtgEiI2AyKKtdWubnToLpRPbNcswZpAjSokTMJmaoEYZuKpy4+&#10;nHH8f7PHHxc45a3NY40DrIrEBPUQgIq1rT4vsYJHhBr+L6Ukt3DxXFpGbErNNMYmhmUEuYJd5HYg&#10;ry/d/E/2V5cfhwMYTcIojnjgVUMyoiEBUSoYvyHH4dtl/by8TESdr/h/G6iRRJvDYn/SIZJmllFv&#10;6jyAs8jkemkarVviNaM5+CFecj4y5mZbNofrAu2mKSeu3EcIgE6FW5cQ7L8IXI4x6rI4eFY8rXWc&#10;CNqMVz9XNoiCWMW4LfvJ+TDkVZArsYkc+pz5cf5lbGus9tLHEbWE3PJWWTmh4OoJNKAhW+P7I+wv&#10;+tlko95KANt24JLTUrZ5hczPZhXVoXikTnE9AtRJ8bpRd2P943L+VkwTLeancp9WvZVkhYRyLb83&#10;ZucYZxu3ZnUl3/l48EyOLDhAsD1fzmIwjolln5a8vaZcC+0myjtbpTLAbqOGGJAk7xJx4xBd414J&#10;Cv2uX96/2sF2V/eSyetwiKSRiOOygb1SePcN8AC8FP8AwS5HwhIV9V/7H/fsZQJCW6potlbWkMEl&#10;xLC9tLLc3Gt3A9BEMrVUEHl6knqyp9pW/u358fhw90TzLHqFs0cMQWYrvFOrBfiJFeVBXpmr1egI&#10;9QPJxDDhLAPMn5fN5b1dLy/mllsOVP0jYlRcBVQEI0O4+23J3H7OP1HRSLdI4UknUsWm9fiSORLf&#10;ugCfhXoijjlel1VS/eUI/wAMoer/AEyBHiv8RRflrzVp8+o3EzXcFtqJjAigtlaJOSoqUuJGp6ju&#10;325XZ+bfyfDhZDaQS3LNbSQyXUdI6N8Lx8hyZyCTwPxVUNmwzzBxiRHD/H6eH/pNiIiJrqns2r3t&#10;vb/VdTiuo7GblIwTi8U7BuMdrzEapIkipSRlfm/NviTLvTBKDZ3FzPbXzQy+k8TkLIoUIzMOVOJ5&#10;0AIZWzEESfVGIOMyj/m8H9Gf8TbIjiAKvpX1y3uY76xhtLzTY50WaKWEGW3ZzUQwyIlXaPjV/wDf&#10;fwx8W/ZjeraYbS1gtoLie3M0IgMjsBDFHujfAvqLuhan/Es2McgzTlKUYgxPq/nf7L/imIkYiyOT&#10;K9G1GfUlurmS3tZ7eOb1oIYFdppCvF0bnN6PF1lX4gY/h4ccS0IaroukzOs4SaQlxaW/GTdVPwyO&#10;hYrvx+P/AIHJawxyyA3/AM/6P6rZgAMt12q2mieYtTt1utPFxFbKP312ssNDKQV9NJFVZdlbkP2c&#10;H6fdtq2hyvePxu7hh67KFiaNyRzWNGKsy8ftOfibl8OV5oRhkjGP0VxfT9X+x/3yifFfeg7qzm0j&#10;V7ZbCFmtrSEiKBjK8boEbh6kvGTg3q09NFHBFTk3D4MI7/8ALWx1F3/Ql5EblU5fVSQnKgrXcCm1&#10;Onw5rdfhEPWRwiZcKelidv4ijIPPNxa8Br2mXFgjkj6yF9SEHmqBeScvFm3+Lgn2cgF/pWoafcPb&#10;3sEkDoSrq603G+zHY/7HNdIEDdwMunnjPqDKba5t7mBJ7eVZoJAGjkQhlYHuCMA8Aw+H4qfs9KfL&#10;IyiGoSIO6pjVeSM81JVu5H8R3yoxNt0ZAnZ2DYL6KUBJqI56H9k/0yMh3si7BDoY90NQeoyYHF7l&#10;JdmcRTJwlANd6e+HHllj5bIIBFOxBhdQD4B68YNeB+0B7HvmbDwMv1fu5nlL+H/Y+mP+laZRnD6e&#10;TsdG9vdAmM0cfaQ7MPoOU6jRZMX1D0/zvq4k48wlsfS7Gn1I9iNun0ZhkBv5cnYjPZxz1kib0ph1&#10;IAow9xjGRHNdjzdgVnkjIS5Tgx+y3VT8j/DLgWueOnY6g61qP1ZYJAtJi7MD8Rau4qdhvlnua5RB&#10;dkl0HzpdWgSC+T6zaKCIzsJIywpyR/GmZmn1uTGdif6v8LkYdVkxEUeKP8yX0oO701JmMsTGGc8e&#10;TgVVwhrxdTsy7/63+VkuWWwvoWurKU3tsEAMFT6pdvh+OOvJ6fzZvdN2qJ7HaV9zusOsx5RXKf8A&#10;NQqTTxCOG6Vbecs375ATEI0NdnI4x8h+y2D9Cm1q34wIpNuRwnDuN1pSoqPhzY6rwcm8gPSyOKjt&#10;zSjzVpPly9KXVyqLf27CSymRGLK/XcKRzU0+Kv2skEet6M6NBbCP1bKMH1GHMuwJqh2+yvbfNJLR&#10;5+L1H05Poj/Ni1eDR4T1/wBiwlvJnmdLwXN80zW+sXDiaC3leEW4ZV4zLR2Akk6SJw44UXNh6i3e&#10;o2ixxQTkEWz7IRJ9taH4firzyQAqOGY/znF4BKZlXqZbp+rehJY6JfSSXd1ArrJeR0ZqxEcWPGrb&#10;f3TUX7XLlhTZcFK2sn7kxOUkSUli5X9peIK8Dy+HMPU6EE+nkXBlhINMje6m4PcIplV1DQyIqgKr&#10;dmDNyLbfFt/scVhvAADEpPBTyVqczVq/BuT2XNQcGTcHk1S7u5EvHGSGY0JOxFeP2afF2xIia0lE&#10;vqNJ6g6qOTLuaqR7ftNgBslhuTfRd8EqcStAOg6AjsRTELpkmhlZG2I+ACnHlSlQ53Q75OKCN16h&#10;lKg79akmhp8h1xnr/CVaqxqoarU9UsNjxagDjwxrdeQoOCmtepNRtXjTruMqX6tLFX7MLyAPInIu&#10;7NsFYU9t/wBnLBSO9oc1NNy1NlP2QB4ffjbizCV4xFwhABUMsew6bV33ph9zALkkBNCQpNfhJHKl&#10;euBP0nL6fKjcOnoUP83HhX/feRplbfpr9P8AN3r4/PP/0BereWLdQ9xGiguAsznk7enX7NTVzUnp&#10;y45s9P2kZHgJ4pf1Y/j/AHL0Mse9B6d5Y85Xr+jBcnmihhan4IQZSf2gojiVUUEA+ny/1nbITfBD&#10;fNHH6MECk/G3Ik805h1gi+Lhz39Vm+Jvs50el2x8R5sYjYHzei2Ms4swaSTTUJKKQx5K/FlMj8Ur&#10;24fDxwXHa2nrgwRtcFF4O8yBuT1IRKJQJ+1Wv2V+3lcybNgRROySBt+P6SHe6vjAwupY7dnYMBA/&#10;HhEN3flIPjpX9lfib7OXdyxx2zLHKGYKqO6Mp5TVC8VAClUQ7dP9bI4Y7m7/AKP9H+kggCh3n0us&#10;Y5nnDzRUUyOYI2Vhwi/mckuryP4/8DlxRiKae5YenPxSNSvIFFjAPDlyXuG6cuXLLjPhHCObLirl&#10;zLpAskcECgTQu7vIHKkPzJHLjwbb4+W/DjjUkmCuHJWWQ84o6M9IVZUq1GLBd/s4YRMiOv8AOaYx&#10;JFnp9S4pD6kYQKUQlZJPgUtKwL/CCqozE/tY76xFNZhojPLHCof7BRJGZlXjRwWVCytxo2GpRluK&#10;9zdKgLPIKUcVzHd85lt4JrhmjADVdFQORJXZWk4MvNeH+z44KUQiJhdDl6iVEFDy9IsDX0xxPHcL&#10;T0+P82Y5udAGq7/xKTAky5ISSaWW4RLFqGGShnYAr6wRl4+oQ45U+J29Tnx+H9vAsRdZUlCm3V46&#10;q8pHrcJAGXigbg7kJurLyWPj8eWnEDGpc2cBw7yRTMssYVmFwySMrxRBlg9WNiG5OVLIqsR9l/if&#10;n8GTDQ9XaORIaViEY3BPwgcaCrEcuvVf2s0Gs0QlAyj/ADv0OQDYec+c/K6TwvfGRxceu49N1jKy&#10;sxdixVVfgvJOSer+xwXl/Md3jW97Aj27gEbNQmoHuB3zS6bixyqfJjwMVtba70fUZEuogPh5ojAA&#10;TMuygMeShFrX4P5OOQvWLeZJR6hEPMPVkhMsgVd/hMilRuEPE/y51OllGYPPb/N/3JRIcw9R8u3l&#10;pd2rC0JuHhCBC1wkMJeQU39Fq/tP8XD9r4l5/Didv/uNsXu5C7XD81gimSEyMX34hYY4qs1N1Q/s&#10;/a/ayrKTkkIA8vq4fp/3rj5pGI4e9bcq+qXsGnO6zW8XCW4urdpgienv8RlllQCNWUqZU+LlyVVf&#10;CuSeNqXPobo0hluXheqRqArcK7vuOifa/ZZs2uGER6T+n+FqiByZJHGFd4hPUKirHapKvxSnkwLK&#10;FPHkCN2P+wwTBavJcASyyxW0ShlSRlNWnoFLRgn4+XxfHiOER2+q/q/quVjhwAk/V9KCub2KG2+s&#10;QQRTajMzRM8QZBwtuTOqyutfTCDhyRf+GxGSeS3tpr2ZQsaARqqbPMzuR6VFrxRdmleiq8jfa45G&#10;OLi2PP8AHq9SATV/zvp/H81UYCXUINOiSR3krOZivKOAKtFlLP8AalY/BEnJ3jj+NkwotAWE13M0&#10;txdXKyRQiDlxErbBQzhRsjfC3pssfDlz/l2coCIoRHB1bIyo0PqKb3HNRHBEEighZHmaRqHgpJqA&#10;v+UF+0V5f8SPoUtrZ1pFKbuZ42kuCeRk+GnxSpuIPhT4Xb4v2s18vEybxPpkeHw/6v8AWDVd7R70&#10;hngubz1f30K2QWWOCKNOLQlSrKRDLyQ3Kn1eMnDivGPjH8TZrXTXnnighlFzJHKJ5HVlk4sWZ5Bx&#10;PwR8FKemw+N2/wBm2HUaqMIXXDH6fpHFxM44twR0a1HWILSyuLu4hW0tnQ2sS3CmHnVQkPIhfUZS&#10;3Kq/B6af7DDDUrrSo721tyw+FuJV1qK8CvFQpX+V/tPmt0uLPlsmz/sZcH+wapZRImuiU6TZ+YLj&#10;Sr67irFNdLzhMUnFyTJ6vN3lSX/dZjC0g+z8HwfsxnRrme8lkupJ0FrbyMbeBOX72dV5V4rwKRqC&#10;zBs6GWMRiOH6kYY8MLO9/QyvVIhEsUFvAWlmAhmumKhooGIDHnIsiuzMET0v2v8AY4JtIXYTXCiO&#10;FmBpdzAcz0Jc0rtG44oD+yvLKsmSMdjvJtANW3eTLHSJ1eVgafV4fs0owRd+A+NT8X+V8OCme2h9&#10;G1tyZ7uQHgZOMlONQJGiBUU5/tNleMyyfV/drGQlsNu+SE43lyZpruQW1pFQyLEGiYgkMV9U1b7F&#10;FZY+PL+fA0dlbXdn6Px3XE/6UzOyyTyGh5Sg0XjGGUqOP/BPjkymErJH838bMzHbbcbf9JKrNNZ3&#10;bySShIm4fVYTHH6VvGqkcYuAV2eWjc6u3H9jgv2zO20uMQqygWnpIVQIVEaRtV6Hmp+MMOTUjT/K&#10;zDGpP0c+L6f53Ey6EpTc6zJHIY97sTMeVI25tKnCOqcWVViZWITnM/P9hsBteW0kCmOdxpVu5WON&#10;lHGTiwZCN1UemRx48f8AY8kzLx4SI0frl/N/EWFmIEijrLTJ4nWa4tbf9N3MINxNHsYmKhXUH434&#10;v8Rryfk32n+wuBGmnuw91cxeoxYCOtaAfzgfypx7r/zdfKAG0fT/ADmmydx9RTKK1trRI7Kzb0EU&#10;Vbjx3INeLE/tSct9+X+VikqPbQxLQJc3HxlGAQqrKV348eTtxk5LT/WyvGeI1H6P4kZLCla3Ed5c&#10;TcD6lpbkJ6gJfm4o5pWtFUNGVav+r/NhPO0dzchZpY3ijkFG3kaaQl6+l6bH40Lcv5mb9rNoJRhG&#10;63PqTjjGxfP+H/ikwQrFArRx8E4/Cv2AihduXKnEUXw+HOg2Fncadpi8JkiRUBfkQFSONaqvSh/1&#10;mbOW1mq8fKIji4OXX65/8Q3aiRG46PK/MOpaFr3mCKKWzkujC7x2aoKP60sio8nxNzUrRSESP7Kv&#10;6mR3Wdek1Mx+okVHoti1xJwHAV5Ssh4tyYoyK3NOC/67ZtOzuyoYN/fxsIQEubL/AC55Wt9E9WWG&#10;Yq4LvfpFFzcHgDHDGUAHGNX58GileV2/yERX+WPL0It1u7ggxQOyJbxvGyAAfE9FVneZZEDrzZsn&#10;2prpR9EOvp/zv87+lw+pvkeGIr+JB+d/NV7b30ekacGSW7h5ieSGXiJVlj4IzuY4UhljMscjB/U/&#10;k+LDDWrvSoo5VlUzepaOwjG7AOR6f7sCoZugcsrrx4r8WYERM+qJr1cMv9j/AJ3+9aZ1RvcpX5ds&#10;/Mt56csLrCtrqaLcDlIhcRArcUmr8USOJGECRvDNJx5OsXPCrT7e+uLQVaOzMkQjhs4eQkeOJuRY&#10;H0xw+L4f5Pi+1gM5SnxHlH+L+r9P1ev/AGLjTJJ35/8AEsi1S+060v19WCS6S2uPVlvnaIwW8k6e&#10;mocPKjNRGrsJHjT9lUwd5h8sXkdropKpPpxuR9ctpqPVpWAVuKrxbj+8/wBXlyw6btTHOc4kjiH+&#10;9bYkSyiMuVcLGfKn5i6drPmbzFZcOF9b2bNZ3UatGDFbkhxWRjwPN4qcuPP9v7C5JvL/AJZTRbN3&#10;tY0RTR5zEpUM4PJiVq22+2aTX6uGSQiQLl/v11U+EADk8587/mVa+atStLJ1aAh50tWlK0VZEVE4&#10;uBH8TnduZ9P/AIHBNld2+sX8tvdQlBHGy2ExXhNxIozio8TTMDVCWCAET6pHiyuFiAkCeqnd+WZv&#10;JGhQa5pl4LlTMo1nTBIJrAzI4a2hkETLydP7x+XL/WX4cO9O0hbZ/ts6D+7QmoQUAoK1Pvmt1Gp4&#10;hs5gFBiGuea5tWtkE8MMNw4b9IyxRqj3EpbkkjlOKMw+ztGnH7ODJdQtYp1hcFuX2wdhQnrXMI4c&#10;kh6ebPHjJ3VPLXlh7i1OrTyCO2Wqrwqz8gpIXitSK074T3ltf20v1jQLgpauSZUABO/RQppQVzPw&#10;HHOPDqB6/wCFyo77SZ/p2r6TcLPa+abeWW4gRFhkMrRjilS8kjoTJK3DiD8MiqqcY0Rm+Iz0zWUm&#10;gWCQJFcuDziJ3JFK0qFJ/wCBzAz6XhlxDkiUOoY95i8vX9nM8sHLUNLAU/XuB+FJDsG+KRVLUan7&#10;z/iWF2teWZZYnOmfubiWpmAJUNVaLuPDMrTdo8J/efSPpTHJvuyDyn56tYLiCLWxJfW1uqi3kp6r&#10;QgOGNVNeXJRTmE9T/K+HFdPu7l4Vsp+LEMynm3x0QkVB25b8e3w/zPlebHHiOQfTJlKI5qGvafax&#10;O1zpxNpNFHHL+6iItuVwobg4+JYqJ6n7T+p8P7uL4cNLGxe26u0m1CW3bbMPNmEmuUrSC+1VdRYR&#10;NbRWhMhcRxjhGOVTyPTerfab9jiv7ODWB4/D18DmKGtAuo9alxSVFpVkNSQfDr4Y0orj94g+Vdsn&#10;xEcildytYbkS25JTojMBy7cqgbcf8/hwHfWFlcL8SAON12Fa098uxZpx6s4khMtK1fVNPcm1ciFq&#10;Ry8eXEqD0JUrQV5U+JPtthFObrSavT1VWrFqkEALtsAey/YVc2UODKKbRISDK4FsvMjCMO1k8gRF&#10;i4LIrOZPj4lip5F5K+tJK7/7HDewv7LVapxDvH8EyN0DEV2qOhrmHmxZNP1prlEhjWsaDqGk3UT8&#10;X9O4T1LacMUkKq2wPA/C0ZUch+x/k/DgO6judIKzW5H1WKnqIeqIo6L+zT/geOW4zHMKkkEHYpnY&#10;Xdhr8jWd2ki61NzNu4/uJZ3fkjSneYtQKvw+py5fs/awdZ3trqtsJ1oVPQEFTX6aHKMmKWE0so8K&#10;S6lp2qaBqJspaQXpNJGjAdaFaggjkrCh6V/1sKNTm1TSmLxx+ooPKFItjI5B+ErUb/5fL/K+HM3T&#10;Qx5QbUkFkdhHomv8LG6uDb3DRH648/xehDG6n1IpyrRIN/7lkV/iWP1XyR2tyDGvOgYrVhX9rvms&#10;zYjZpqMWEywIr/CHaHpCxB50PxLUHYNv8QH2WxVuLgmnwjrlQsbK2qKVLo3FuJqwG3QEgEU+VMBz&#10;QRSMCRVeoNK75lQyEBmJIi1murYSrExidfglSvEhWrQb/aQ0qT/q4VzR3gueMbCSDuCKdDXbfMuB&#10;iY7/AFNnEK82R21zoy2UctxG9rfhl4yKTITzADc6IxUHizcT/q/aw0g1G3YFUcMV2KAitfDr7HMH&#10;JiPNqMSkMug6kkitcRPCslJEu2V+BTu5on2VqvH/AF0/35ywWssbGhNcoMCFrZQlCxIAVorA0oNt&#10;vi2IPXbAN1bxoxmI+BRVtiT47UzKx5DVMoyTCwvri6U2aOfXlYLF8QEZP2OLctvssaPX7WFmpRBr&#10;SV4vjYq3Amg3GwB5Bl23H2f9jmZgnR3ZhN9HkuF1Szt2jFsiPH9aSMsfhYc3dFhKSfHxjf7a/wDG&#10;T4l4lCy6nbM7oDGCzKFJZyzVALsoGyDieP7P+ryzPIhNsABT/wBDy3qiwQXTLOwiilaTjHCsENCy&#10;QRyk1adw6CWNpWl5+o6cvTwd9dgu7Y0ah+I8WqSSp4hqdq8fhzHjjlCXF0DGjaVNpN3puoG2MFam&#10;OJbiFAnBZxzaEOxAk486SU5Lxb97+xhFPpH1MS3bU5A8zxQO6gbDi1PULceCf5ObDHnjM0ytmFp5&#10;iF/LBpwiZ4mT0Q7yNHHO5UlzJGp9BUY+rIT/ALt/d/sfaTj53YMBjK8BSX4Xc0Baqn9revqcq/a/&#10;a+HLpfu91VpRbaY63onVvUaln+9hgjZmEXCQb+meCr9X4cV4xp/dqkuXqCyxKtpbQo5lPFZOVCqc&#10;OTBUHxDkqnp8XH/Y44Y8UuPopFqemXVvOx1DUruWFLYAy2yxckecTCONpJyojcxyypxqVi9Xk7f3&#10;UvBFVBhJLvxjdQITIsYJDVKeLMafZrxblx/1bJ5LNraJumdL1ESFFuLmKRmvktpblkVlRVkDiiRI&#10;pbbmvL90z8WZX53bTwws8jIrzOQkiqWZavQkIQBVVXi9QPj45CUeIJ5uv7O+vYbWNJJILaGs0TyK&#10;kbqIhs0qy8j6krCSHixj9FZPj+z8aiWUMl1NPNziJYLISQfg2biGaviq/wDBf5WDJlPDQ5pJUk1S&#10;4t9PsrWyaG7RIi0PGMhmmWqer6cfBTXhLL9n9pJPh/d5d6sfxwWisI2Zec7EgcCQp26fZPFR8WQg&#10;DW6t6TJc0t7/AFSWIXaxyCHT41QkyqGkFXHJ9ipkZlMa/H/lYjyCfCI0CwKBDzQ8REtSwX4AO6/Z&#10;/aT/AIryYrkFCuttzdXM0ga4JW8W3kUMbp/TETP+9dqcEb4Gb4Y5/i/vvhctqbhWmlVWo4cMAQyl&#10;TVQPH7NWav7GMtuSGpNSjs7iLT45JE5QGMxycXSUNwVnburfvOEcdF+OZ2eP7PJVYpmnYiUFUNTS&#10;vwqP2NnHH7P+aZOU7FMgQgZbmwisYg1u6yz/AAKrqlZpWZR65LwtzVWl5eovwL6nwLJO0eI+sr3j&#10;hVDt8ShgSvBQKqqsop8VfH/iGRMTwopMEsmh0m3EkrIoCPKrqsnrSsR6szpJRm4MCyqir9rj6arI&#10;uMuBbuI1jAFupDAElAAD8NCaLTgh6cf5fs5bjjQ2UL7Fr+L12uT/AKcRwPpqslfh/e/ClZA3rTAH&#10;kZPsc+PP4MSk1KP1QUQlIRzoOYAHI16UUt4YfBJVEw6E31eSOaX9/dN6Tu4jYuTEq0+IMyp05r+1&#10;/wASYI5FkZ2dluZxxl3q4VzzNFAovwqePIfD8WWWbsKW2aymt4YoVVrCxYNaMAPRMkS+iiu7MGl/&#10;euOXpt8TInxfbwTZW0FrFwklErW0Si4Vz+0pZVpU/tfyjjGv7KrlM5yJpG4S69u7y8dXgjkji1G4&#10;J0+eIKCY5EjkkduKcQEYcuTLJLJ/Px5LiDvKJo4S/KRF5SICxQyMuzUAo3Tl/wAa5MQFeplz5pjb&#10;xWj28t8sRRXb0oLh1jSZbdZKtEGfi6Lv6dG5Nz/b+HKuJ3dHWasrGVVb4tqKfjANQONftb/8a8p4&#10;sYB25oDdjZwRm2m09Ra231V2SNYghq6r6LshXmHWMcVV1+FW48eSPwZaXBtoyqAjgCQrSISOJYs3&#10;wopryYc2P82DJCRFlibX3mni7uVM7q4mI5BIJFVuQQBTzkcU4JVEXj9huS/Fid3BI4+vLH8Cs7I1&#10;QHbipI48/j41P7PLl/ssnilHi4QkK1hewIF0hpuVx6cSTqIy8acm4Nz9ICFHbj9k8OH+x44o31v9&#10;HobhQqheUS1Kty5hgTy2+DhTpz+P/KyBH7yon1KoR/o9tbk+puZSXWO6JVXUJ6RXiojHOk3q8vjb&#10;0eMHw/3eJXtwbi6WVpAkcJBjRaBirkELRh8A4emr/tfZ+LLMcKBoJAVtH08Weni1RGe4mDevct8S&#10;+rGCJDVT+8YzNNJGvHj/AHnwfDirytErFCRFDGwLB604BTud9hTj8ORxjddlogtpmT1FBkuZUf0n&#10;i4giVpP2fg+NlZ2bmvJuPx5dnpv1iGSR5jzmCxLxEjUReRVmf4f2X5cPsN/lYJ5og0OaOqE1XWZb&#10;G+T0rJfq8Bed5GkgUmWiq0aRAOaNJH6fq/HMn71fgTg2KN9XVQtuZD6Yekhp8K78noanf0/hJ/yf&#10;5crjOUibTaoi3bP61+sCSz+iskKkkvIKFIw1UHw+sVKL+z6nLn6uN5cuMcXqBOjAClXruBUlqqTy&#10;+zxXJxNrYOy/io9WWf0DLQyRyM3ILCQeDHiFXgyKqU5K8ic/t/bxSCVWZ4/95WUsZQakcSar8+Tc&#10;2/5qwSsJQ91buohmCLqcfCP6pwKJIZQrLI1DQIEj9FPtcvib+7/3ZhDD6saidpOB+B9iTXg3Ikqy&#10;inxbJ/k8/iyMsh4VaSXUzDNJJZx2zSqfViqStB6qCNQrQysxpH8crf789LhGvxCInkb4ivpW3EF1&#10;Qsrkkfvd/hapk35L/IrL/eZj8e2/NigbqyQqyKyT34kkjheWNJIo+BItiAOUaokDsnGTl/fSK7/u&#10;WVgslzKs5jtoWknmQCQF3bdTSshAZVP2vh5fy/Zy+MNrLIJhDZ2jQJLe3KRW1pcObR/RihCqy1Kw&#10;V4Mw48f3gTiy8/t4sYjFCnPmJIgxdY+VHO/7QKqoBbljA2dkqTXBubqQRGJ7e5aP02n9NWhWi1X0&#10;mV5JHdUZF2/m+LAs06AQyzLxYuHo5LFtiOZQBjwRTX9nl8HxZYIliEXb2zObi1s5ecUaNCpgURrG&#10;FIDwrN8I9aSVaNxDel+8+Hni8cYluY5Jvh4MeUYCkF1qDThRhSq78sqkDHbqmlC4laLTZorNuQki&#10;X0pneQOsTgMrH1xIjM3GQ8eHL7P7WB3vZIwzJV4Y5Q8VspDScKluVAPh3HD4j9jl/rNfDHRTSsmk&#10;RTHhOgW+ltDDc6k6lY+bAKYvjJDjf1GCLw9RI/8AJjRKS3IsYZpHMbEPLLKxiJooDM1QF+Jwy7cu&#10;K8PsYeRQCVa31ALrN5bRUmSJIYIoQtwFBd3jQEVdFjjMUvKTg3P1P7xcWhS1EXqkRMsq/ueag/u1&#10;FVA3qeQfl8P+V8WVznMHbkjiWzzTyziEPcrLE4WY27sB6sleRcgcQEMXBfUHDjw+DlIuLzyEKJZS&#10;WkiVWhgICxgqPh+Ecm6fF8R/2GVCJvYbfzkgIaxtVZXtoNoJ5JEurirNMwdqufU/dqfjb0/gTj+1&#10;6vw/EDP1mUNI0ZHOR3QAEfs0X4q9QB/xt+1mRcY8jZSUziWztysImVzDDHFIxKnq9X+Dj8KuTT7X&#10;D4VT/deVdCUvLBHIQ0pBDCp4EoCVHP4C37NaM37X+qeCNbrwrNOEfpQ3csfD0A0bH4OUyrKwWQ8A&#10;0gj6uqAonxcOHDjyX9KluzW4X1U+Eys2+x+Hgr0VnNW/42/kyriJlvshDy3H+mxwXjSmG5qywRRk&#10;qPhrJ6rx8mijBCcWZvi5fD9rnjpY419eaabhFEKQleTEOAEZurDkslf2P2vtZZPIR6Yj1LaHtJp3&#10;FnDb23rvcu31sNwQ+i7NKiUKRtwaErszr8EfDhzxBZLQX8JVWt1Vg5iqUZnNaM5LF2J4tt+18WHf&#10;h35pKLezv5NGuYnnS9eSNkSdljkRYia8Y0VI4gqhl/m+yqs+KfWoLe8JVOL2qKXLKzoGYEVNPAeB&#10;+z/rZXHFKUaLKS2azmv9NMbyl4r6RzEI2SGT01oQELceXIr+0Ptur8+KLl22oSWsjSD940vqSUko&#10;rBWJpRQCTWnFVP8As2yZxiXpPJjSlqWgpqNtDbszQratAheElqtHQ0LkqoCE/HJT7LfAn2sCxpze&#10;Sd2jnvpJB6ETSbRkIsa8vtn7Cc24/D8WW8IgKH0qNkZI726mCJJbfTUWSa6kWJiZQzNLIsZHEBmk&#10;k4rUc2/Zx0lmXuzHIiywxqYp3LcqLVHbZVAMj/yj7OQBHCTzU97aakfqCTxyPHczOZLaJozEHZg8&#10;SBg5ZxDH9pnbjz480/kxiSo80hLia3rRHkUhSYwGqEBFV/2Lc/5uOW8MeEgd3EmrVmgke0jAie2u&#10;mWk0ULjmBKeJ/fFeSso+z8acF/Z5fZUilhtRHBYGWRmVZLieQqrAgcqkUr6v2qr+z/wuY4xynYIo&#10;Q9KgdEObW6v0afWltxH+8ggt0EjoyyMYyhqQrxNSOjcE9T+VcTkimvLgT3KiOCQy+oCCSwRdlC1D&#10;cVf4af5P82WQnECgbkvRWWWPTdPFppv+kT231dVBYD+9cc2LgcPUaMtJX/L/AJMEzJcQJcT3ApHb&#10;N6UJjWNgyvxp8C/F9v4B8H7PJ8qjO63PF/xCgIC3vLKa4tLW1Rib5BO3qtPyUqGq3qFWVTwbmxab&#10;/jGvxYXWFtdwKHmrBc+g8sl/RWl9RadOkRLAN/N9n/VzJzEDYLuTaZanPa3aejGBd27Sx272JPpx&#10;cX2q9FaReJK9lwRdXvoPLBEZZpJh9oKjFYvTUCnEhQxeVx/xH7OV4o3v+mf1JB9N/wClUbGykuVh&#10;nu44oI7c1ReUiq0yzsWZi1W48IIZF5ftfb5Ym0MSUt2V0dYjHGiLwbgKAhuJHDt+1y4/Z+DJcW9n&#10;p6ZJFIyKUyqJ4jFJC8nqPIZC8YbchoyVIb22VVfl9qTGWxGnwCSF47cIEjs7eGLlUs7Ch5/H9ujf&#10;CcnP1EXUv+JQYAqV7aLfyraTQPcW5Lm8uJpvT4UjShCxDg1UZuv2WyQ23mee1isI9QuX1OaQlWSo&#10;RwB/uxtxRfiReOYWTRQlKUcURi/pbfj/AGLjnCeY2YDqv5aQXd/fyaJaJoYiVJPrNGkikAAVoFXa&#10;j/A7s8fNfsr+1hlCI7t5L2JFuYFAHwKElWTpUsCOfFTU8sxp1AeHxcMvq/H8LXIAmkhvptQ0g2Ol&#10;XUj6TeyzOjxTTNcWc9oEJIClT9VMkwCRtH6fw8+WFZ0pLS5luLjk6qViWc0kdywX45OrLvtuf2cy&#10;I5/EAjX9L/StMsJ4gejJIfMs2o6fa6fo8cUMhRriSz+O2iiiQsPRtyqiKUBStRH/ADf3j/vOOs5r&#10;ZCfrbOIrd+MLOSKslAeJ+Z3+0uDPAyhceo+pkSIk9yK1W3vjOo0qKGS4v056hDGFr6U3Ip6y0+L4&#10;Vbi/7uTlgXVNCFnpkq2csbyXsxaR4qgRowAPJVO7UX/g8GLUcc/VxeFj/nX65/1VjUQZDqjfLfmi&#10;XUdWR9Qt3s5re3UQWkxR2kZS9WSQqvGvM/YZ/wB2iYU8NOW2XSDHIY54neWaR4zKFWLiCSSTGeVF&#10;p9nNvjEpmyBWP8fwxYwzCAA6mk4K6sbg6uJka4ikjto7aMTrBxknX1SB9mc+nyYP6f2/2l+1h3o2&#10;n6DYWSPpc8a3DxDjJxV5vTKU+AsOTCv73/WbNbny5ssjGQ9H8P8AM/2v+k24uGW7E9YuvMOqamkG&#10;uWMz6dHNRfSeSODmkrMVmMZ9Gnpt9W+M/wCV8bYC1DTtR1y0k0y54XH1T7bTLuJJSrITx40ZI/2v&#10;8rITw4b4yBxS9P4/Hq/mstr4T6uJOrTVvLHlqRLu3nkjtNTLyQWkTepEFtVdZeAPIKGlYfBX+8zn&#10;ereRry0iaa3ZJmVWkkgjJLxovc/R8X/NWYefRGuKFmDrs2gP8LM7fWbWaR1IaFRIsUUstFSVmFf3&#10;Rr8W/wAP83JcjMiMjcJFII8RQ5rqPIut4SOaOxNo1bv/AJ++VmPUNkMhditteywGhPJP5T2Hscrr&#10;ubCAeTsMopra5FRs3cdCMRXVFuzMrxmp+JP5sJHQJBdgea0imo6kpL+y67HM3BrZw2l6ofzfqYZM&#10;MZ8+bswmdAI7oU8Jv2T8/wCU45cMMnqxbD+awjKUNper+k7Le3NCyHrmCRRo83IBB5OxJijAxzry&#10;B2IOCiE7j3OwJLYyx/FbHmh/3UeoHsf4HJRmxoHk7ElkV6j7LDYqdiKeIyyMi1Sxux3TrufHLgWo&#10;xdgi0vbqznSe1laKRDVWU98lE9erDYG/4g06I6FHUMjCjKRUEHsQcmelecoLuOSC9kNldScf9IjV&#10;THJx/ZdT9kN+0VzY6fX8JHEON2Wm7RMdp+r+l/N/4pATacVlgeJFljiLfu5Gaq8v2kb4tx9kKf8A&#10;glyTWK2EaPbshRUUVlHH03BrTg6n4vdftZvBrOP1A8Ve7/fO3xzx5KI9X8SCu3v5JElh4tVqpGwb&#10;mvSvJGHw/wCSwwf5e8waeZRBOsj20opM0kar7I7FiadO2V9o6HJIeJj+qP8Amf7lxcmMxlxR6Fj/&#10;AJu8rapLbnUNPZLfULUmS2EZeQ0+JpIlUKtfUO/+tgjXoLXREk9MfXI7hiI4yeKyKwPR1Un1Pnmv&#10;waiWoiI74pD6v6/4/nNeaNRsclDy5e6pr0iGT0rN7JBzmjqzpIrCo9KWgEJX+X4sj8ksDyLMkbSQ&#10;zpWNa1KeJDU24gZfHTzlYlXG6ycRLeI/zWXIkyx+l66xywuPVfjQP/rLXfkTisFxZTQySKW5RiiA&#10;MpcKrfFyXq1a9s1er0E8e7VEVzVDJcJPFE4AVyebFW4sxFV4tvxpQ/axCZLdGMrRhEkaqlTVG2rx&#10;ZQf2u+YAJDA77opCxHAOSVFGqNx2qCRgQevLP6RjA3ooJ+EClao56f7LJimMgqVVE5Ek06mlSfmB&#10;jmWT1BGpkYoAVYFRIG6HYbOuIF7o5fFqoCkmgB8a0p/DGx3F/IXeZ1RIQwC1BV22CtJ/J03yVAcm&#10;NbuKIKUFSe/cDrtlCM/XCxhT7QYD4vR+yatX7XGtG4/ayvh2W/ubq3pdW5U9uXy/lrn/0ROqa7JB&#10;BIsyGSKg+JXjbkCDQULNxJag2Vs2mm0Fm4mv538P+y9PE9OclbPVNH8uW9/cWtxbM0VxEZFiWeK4&#10;iEUisAW4+nFzQJyK/HFhbPpL3P79bySNbhKyrWNGWIrts6GVafs8XizYDOIngA+nZpyR4TX8KYrr&#10;qWrC2FkGSzk4x+mkzpLcs9D8aMELc2LSH05v8rk2AbtpIpGQN9UjSH4TWnDnuzVXrI3+TL/sv2sy&#10;McjkO/q/msCaslO7CK3uLMvIovpZpj6qstQ5Q0CEMB+6jJp8US/6mAS/1jncNHIiEBrUTIwjjRCQ&#10;ZX5Bl5Nv/M3xZkk+Htzj/EgCjZ6/7BHJxh9OH1UeTkwuvTZfUZ2FRElOLALsf2PgX4v2sXe6Nyao&#10;PVcn0bSG4UR25ZF2ahDSOdxy/Z4/8DgOnEQTe3+cynVbfUhzZC1SUK/pLwea7kiYvcfvGLFVICqi&#10;mh4n7X/EsD/VZRDJE4S4MxdrqSAghgyjrGzxx7lQEZzyb9hMu8WFDb8fNSOECPf9SIa5QPHIqtGU&#10;WNYbeYcfiFeXxqsrkqp+Lh8K8fjfDKDT45Yo7aG3XjBQCL4QG+IN8bmrtxPhxzW5s3qJkb/0zVOY&#10;maPKKW3moizke7ubtkScEiVuZ4UUgCOIBY4y37PPm/8AM3w4E1BFl9aGRuMRJjuIYplLSoVoK0XY&#10;b1ZQv/Fas3LL9NP0kkN2OAvfv/T/ABIvT+bRQtxDS09SCWS3cJH8fxL8TV5EfZfn/wAW8eODprXS&#10;4L2RIIuVxMv+66b7/HVjTqknT/W/lbK4ZJmJN7C08YMiBy/iQNre61dWkUtyyQ20bkytMpDUUfu6&#10;IvIVWaP7XL+Vk+2q4te3Tz3j2toixeig4BirLIxP2TtsFI/mbIYcHAOLKbEj+P5qOEyPOo/ShdIs&#10;GtrBb/UJTc/WGqZESSN4l4kFgCx5M6n7QjRuH82PjuJ9LcFb2GeMQgyzRkAK4C0CqGKqSA3XK8sM&#10;Wc0If0eX1cvNsMuE1/CpBYfMNvSTTLqxZbplWG4R42kj+Ksjck5tFVw3FW+19psPtIudL1a0F1Mi&#10;rJx+Oc8WagrXi32uNa/y8s0urOXFPhjsB/BFkclhh2v6f5g8uXkttZXElxG8hNpaJzih9RgKc0qE&#10;kfiVbrLx/wCIlHmCCdZ2CV+qoDwkUksgO1UFftEcs2nZuUcNkVKThSG/Jk/lC5snslWR1k1Jj+9j&#10;ZUVZHX4uMh4miKzJX+X9lcKbVmDiMKVDt8SsrAlxvyLLRkQ9ebnj/smzayjG+e1M8cdwyK+9H0/X&#10;ZyxRSqPGQ4CEU4qhDo8lRxVEXm7/AA8ePw4IvYJC5IZYLcJ69xOkwSROvLhy+CrVXhy4P6fL4sxc&#10;OoOwB9Uj6I/z/wCvxfS371v9KAtbiluQ3O6m5/U4YZIC8T9ODS8V5kR0/f8Apl4Y5W+zy+zHJ761&#10;a5VNNnSGOcJFawRQxxVaJ/heShJkqzP0+Hkv2Vzf48REbmPV/O/hj/Vjxf71AmT/AL3+jFP9OsJ4&#10;IGk1H95cc5ZZpHmaZUElarCWVOCKqoAnH4V/bduTuZWAltrtnQBrtLcCSJaJ6YcEKaFV/ePKf3hV&#10;k+1y9PKc2QGNRPFaTOvihNT+r3VokDtytZ7lCrv8ay8HErgFefwCNWCck4/u+PPjinK8muWtWtkU&#10;NRf3iTwqE9WiycT6Yf4l+yeH8/8AdtlcRGO9MMYs8lNJLD6kt7BdPJ6BZyY3hncSLGecXIesQSv8&#10;jP8A5PxccN7u9uNOt4w0wE8rAGRVKoqEk0QL8TcQPsr8Wa0AZz6x6Yf1v96znkv03ukVlp9lrV1M&#10;TamSyt1YiGWQSSvKiqAz86qrOSfjc/sfDx+PlHNVsDEXsp5fWN1++vbhnV+EYCsKKsfqLLJx4j4f&#10;h/ZzZ6Sd1IbD6YxaNgQOg+r+kyLStQ+uQi6toHitrRjBBaiIxu0gJQkMZPSkgUGu3+ty+Hjium8J&#10;Lojg8VvSkLA1T4W5OiCRWNG/ak/b+BU+LLs9+H/SbYy4oE/6VX1Qzx2ZZGEk4I512NWBCs3Ap08P&#10;2V5Ngh7hreCRweEcSAKoIjqpBKwozc2JY/yI/wDsP2sYwuv52zVCR5df98hZIUlnihC+pcSs0is6&#10;NKgkQoDNIE4KtF2XlJH/AJKyfssWwnvrqSK5k5tdyG3vJn4siLx9RY0I3anHqg4R/Fy+NssySEYW&#10;Be3+dP8A037v+r6m+EBdD/P/AKUlrXthplmn1WDjb20BubeJFlV34kRMzhgAv958CuzST/7r/usN&#10;o3jiR0h3PFVHorsHBpRC1A6/zP8AFmn1BMzZ2/o/9IMslbpXOk9zNHLcqY41lkYrcvuYWSoeQIGa&#10;J/tenFWJeL/FyfkuALue6uCNPicw2685LyVQsoIBKEMWDgb14inxN/k8szcGDgPiSHF/N/4piTxD&#10;f6Yo6CzsY5V1iQNPdOqQ6dCawUDKJKKpKVqKO/L7Kp8Kfs4FmihuTDJ8aWywyFZblAWRORf+VRzl&#10;+Hlz/a/YbMnHIxG+8mEtzujrZ57WKQyLFJezSRCVLbkoZyqRkgEuwSMDx+wv2lx9rFbCOS6kXhFC&#10;OHx78uKhiodH24lV6Ivx/Dx/nnIk7fxfzo/iLGUiBbV1c3vqrZxkNNJVvUjNCgYhQ5jZP8p/haT7&#10;CcuTcvgBz3VxcXgWZvq82oW5m4yB2CRAlz9oq07EL6aRr9r947rmVihGEKH8P+yWOO9uq+1jtrSw&#10;it7QCdNPkWArCIwDLxCUIQcYeJbm/wDIuHmg6Xb2LW7taxwzRgenJKGaUllIc8Q8iI1OiI7cV+02&#10;a3tDVzMTH3cXDw/rbckwOQYz5ov5dTsLm2W7mkSQAzw27RC3iaMqQPUZEmaEttJI32vsx8W+wH84&#10;XUU+nJaKFRyRyIZEjajCsa+oQOSjduKNkOyNFwzMv4f4eL/ZOGQZHYoryVp93b6jc3U0hlhk/uOa&#10;lrjiVr6sjKG+FyGWIMy/D/M+FHlu0uL/ANCWZZvTYBZ40WSP1QzhB+8jTmIkj+MLyTk3L/Y7XX5x&#10;ixkjm58IgxB8k780aitjYSFZ4reZgxhmlaICMopYELMyhnZ6Ivwtx5qzLkxu7u20C3aG1aOOTjVY&#10;lVQSvwq0nGv7Pwinxcv3fHNCIS1Jud8Mf5x4f9L6vpYymZGnnWmWMvny4iudVtGksmLes7OxCFGJ&#10;SFQV35Bq+pH6fBWm58fhTIaX1a/vzbpOUjWShLAL8XVSxjVUdieTcuPwZt4QjGG9lceOzu9NitdO&#10;06z9cxhzHFWoLOeACgiMSMxVaKvwK2Try5o2oRX8Uk8omjgjkijVY6VV6O7M7b0qP9lnO9pauAwk&#10;RPCZkNGfEI3K93j/AOZnmby7c6DeR2sLQXN5NDe3TfWVEgmg/dRIkaMf33FFDKeHpInqfaTFY9di&#10;i8zXUE99IlpHFzSJeBHINxpRe9f8r1P5FfIHs+R00ZQhjM/x/RcHBMXIy8kqufIJ1T8sNKubbR0u&#10;dbnuAXvXWYz+mVZ4mLzFfhPwf8uicuTPD8T4bWnmq09X0wfShqFikevxl+la7r/lZptX2ZOESTRk&#10;3QmJGikV5+TmqyCC7vOVzdsjvqNvahA1ukK1Yqd45nkqAoX7TfAnL7eHQjje6eWCoUtQmg+IDpms&#10;FxiOL6qbREBg91fNFZpp1zSaCPm9lDyflaliKigISp4/ElP9b7OCw/oKglO77DbrmHM3ybIxsojT&#10;NGOp3M8lnE0drB8TByKgfs1J+E19sLtf02WWMzWgDygVoKVp3oaHL9DnET6u9yIGtmceVPMFrbXw&#10;07U29GyYMHKluBYUAEsdQNj+1X/jJ+75qxJ5cvZrCWUzKAvW4fdASoFWNT/L/wBdZtNfgGSPpciU&#10;bDLfPGmWmrR2X1WZzcAEWMCkOaPXjGOAC7y/tM68OTfB9jlJLuxg1CJbqzl/eEbcWPT/AGJGabDn&#10;OM8Mxs0AmOzBrO7vNCmksLy1EkLsJJ7aVIy3MABj8aydqpT4fi+P7S4211K4sLXjq7KoX4TL+yRW&#10;gqaDr+1kcmCOQ3DmnhB5IqbSrXUb/wBXypBK8LASLZAn10anJqDkdkZuKfH+xis2mWl46X0JHqD7&#10;DClaexGCOeeO4SQJGOyGtdcvrG3l0u4DfV5ZCbq3l5H4iQxBVvssDvX9n/YrgpLjiwWtaHcU3Pjl&#10;EoWxq0F9U5JykFAwLRPzHAACoFd+fgQv2f8AhMXZqqSMpEUKKTESIrmgVqlwNz0HU/6oxsUhdaEU&#10;anxDrT6ckRSkOubVVmLIwntnYiOVVKVWtPsnda1pv/w2XNbxvGVYA9NvlvgEzaQVSyvJ7OQS28hj&#10;lFVDDwYUJp/m2F1zpzSjix5FiaPQAivT/gexzMw6jgOzISpMYNZPpBl/cGGNQ0DMzJIRRj8J+z6h&#10;+KSP7P8AwOEB07UNPLJZF/tKWCFTxUmpArx4rxHH4f8Agc2Jyxyj1Ntgsvg8waFqbW8+spGnBXSO&#10;SdZEEjoAqsSPUM0nN1kdZPhVnflK/p4c2WrgtFDcxlQy1ZiKdKb9+5/azBy6XnwMTDuY9f6H6X1r&#10;UIbhZVjm4QxwtzKhi2zH4R9hOXwfZ5Lz44Xa7Y3FtKup2bqIkqz/ABuAerfEqmhX/mr/AILL0mWM&#10;x4ch6kCfQpl5V1G1vYZ9H1uF53mKQ20RitiUBCwgxNIodZBXl9r/AHWvwfb9MZoOuPfRu15EISN4&#10;UIapUkldmA3ZaHj8XHKNZpBjrh6/UwMUo8y+VhY3UP1G5N48YLPcIYmRJYqK6eorFwqSK6c3WJXZ&#10;fh+LliesWVxbs97FK78hX0xuFAofhHvTpk9LmhIcJFM4EIzytf20/o6TPb2y/FVrkkJLIzB1Kyuo&#10;JoleXqfa4px/lXL0nzEkpitrllSWUcmCmqgVFDy96/D/ADYNVoeEcYTOHcs1/wAnXMJuJdNgeSwi&#10;lWH1HBEztuHUJs1YuBMnHksf/CocMbeRWSM8lNQ67FTXxzXiMhuWqix9WljcKrETwcXhncMJUI6B&#10;ant0G3w/7LA727RRtw3BqeJ7D2p1y8T3SCq299FqN1HHc0iZWVBMgUeo1RQMGIVagU5L8P7XH9rA&#10;skPAF0Qii1Cg/F06UOw6ZdGdtgKZQXIoIZbhZXeajTsv7rdqGQslHenJ/jC8mVE/4r4BYtSrKvMt&#10;FMaDdWIO9NjQA79ctOGxsy4dkxutASGCaKNY72yhBlLLLGskYILklObOvwiiBviZv5uDYJHmC3hl&#10;KXhotPhPZifDx8cpOimfp5sTj7kKnlCW6toZtKi9Ul2Ey7CSMDqXYfY4/ZU/u+f7P8rE2oS3trci&#10;9s5gLCtWhPHgB1djxqxZq/CoK/zZscUIyjwH62cQnWg22katC+natas+shQFulMqzM3OkcQ9YRoE&#10;iCKju6yN8XprwWPBllf6ZqisjNxnIHJAQxA69hTKMuHJi3CmxyQmq6Z5h8typIkXOwRmaObi0Ykc&#10;jjxILNIO21V/4P7IbU9DeL95ZSGNUUclUhCeP2RUcunbb/Y5kafViXpmOaxn3orQPN8VxWLUYI7z&#10;nIVjuZE9ZEaQMJSUIj5M1aycHV3Z/jk48OSWm6i8q/Vrg1noz7ECg5EJ0r+yFr+0vw8uOHNgreKn&#10;dW1zRbS2uJNTgAhsWZLUCSOocmNfVIDEFlLvLwTlwk4y8OaY+80uSKKWVWJMnFnYAc6bA7NWuw5f&#10;8a4w1HHOu5bW6R5hgdbazKRoYWmgs4izrb8qM6UaMKUHJ/S/nVebLL9pMIbF5WZXeVkYUMzcuVFB&#10;FFLUCD4T+wmbLLw1QZnZmOrQJFbvHHbRz8q/VY/SoDOVZmlWMM0zMZV+Myy8l+zxZ3Z8WmE90yNb&#10;c0t2hHp8gKcakivw/aIRlP73/K/aynHsgFBWM9lpguF1RopNRS8U3Yi9Q/vykSMUPLk6K00TJxt0&#10;+L939mN3xtu10ILd4nVUHwrIzhBxNGU0G1T/AJHH4f5/hbJipHdVXUU0xbzUUuoJLgyqJJLaO2M5&#10;Z15RMvMLy4ACresZGV3584VSWNRMKSSqs0i8nc1VzsRGFJ5bFaVZmXjy/wCI5XxAFkCgb6eC2kks&#10;beXhHEqrLGKsDdOyqkQ5JKHZIokm5+n+yknw+tywOqJ9X4kgzy/vGLyBhvxDCv8ArbbL9r/XyfVU&#10;c09wuomYcl0+3H1ZIILd1bmpdkZU2NPSJdi0nD0/8qLE2tWmqWZR8QBaNVUM3I/DXk3FKjix48m/&#10;my2cwFJVIdRe0MaQrKyJE0jJPJJI8cYEdX4GJQ83Bi6x+rxj/dpHE6tyjWmtlZSKNMRT0kI25mq1&#10;oB8FOPHmy/ZykS3tBULfUjFJHI/o2nIMbmdCWYxIEfhzJLTFxKXWOJ+TSfscvhwJeTQQk2krtVWr&#10;xWrxipA/yR+3T4uXxN/Ll2OJO6RyTHSI5rxItYt4IwZ4iivMEhuWAHcgyEV9HnxT0/gT4v3i/Cnb&#10;xKwicxo4QLXpT4TViOIr8VP8n7K/62WGN7IRN9cSRrdRrcTQtNyCGpLKZRxQcnqo4Fqn+8+0/wDk&#10;x41ipie4mBCx19NiTRmYllpQgfsBv5slEdAoX8it3FY2xQyzhfWiQA8IowkT8qqxNDIyLy4J8Lft&#10;YyH0D6xHIzzEGSUsOcaoA/wqPhVm+H7RX4eP7PHDkG+3NBddpeCS3YFBZ2atHHZqrelNLLWL94x+&#10;JlQM32Ef4mf4ea4+M26KGkWBP8n7PJ5Dy5P1/mqP2m/b+zkJTkUhZJDeNK8dtNdPGxLO4o/BYB6f&#10;pQj4ac2RvUb7KfZi/vEZajdJLhlkmdkhZCKLUNLy5bblduabfb+HLZGhYZNzwSpaq8NrbrJcq8b8&#10;yQY7YIAQSVDMrelJ8R4RfGv2/ssJuryW1eNaDlKfiU/ap1JYKx5Hiv7X8uY8MRyC0DcoTTtOs71Z&#10;gleFuoWORB+757hUiZowYlUsD8H2PV+H7LYVm5nuHNhGpURtzaQs1BJ6YBrxJ4qhlZj8f+6vs/Fm&#10;d9A4lpNTYQ28w1qUqZGRoURFTkYDKHVV5KvqNKsCJuvL979viq4Ij9ISloKSw20bbstWDHi6hSxc&#10;VFG5fH9pv9llUipKjILt4FW9UW1xeygOkUlOQBaJmbiIW4spTj+75pGnJm/YxjxBJJDK55yGNbda&#10;xudgsfH4AjLVlpXl+1/JkIjh3igqkFxIYk9NawR+rJeyFJoVUvWYsokLq+z86cH48W/bbLuSrLCI&#10;FaO3iaOOGVQBVajmKorJUkfsv/w2TxijfeoKzTBKouBdvC+oTJLPdW7Mz8a19E8Jmjk9MJ8J5wf5&#10;P2fiZiQIWX0HLHiqlVAYBmHLm1C25RV4r/Jx/Z48pSI4bSKRC3x5T/WAqqkrnmzMpKoFUotVT4Ve&#10;Rub1Zeas3LlzWIWecq8JlLqF5AMFCO1PTHInipX4D/Nyf/JyjhANgqlp9CGZzauq/vRHOEeRpoUP&#10;79/TRfUdXb10LbR+nE382KSKBp6xxenWMsyEFTGVoo3IIY8i1Ts7fb45Vxb8RYoe1kkGvTTOLnhe&#10;JEjq4l9VZeUzfCrK0acUj7tCqI0PrJy+HErsWhKROXO/Ex8eSeiilACrAfBu54/8a5ZC5EpBRWnx&#10;36xzSwwwhZF5u/qBJWupiHerx8qttCgf7ap/l8eVevEjyUjIBYcU+FQKrUk0atPFV/m/1skYER3Z&#10;AK4tLyVLceqOQVvUnq7nZioC8l4s38rycuPD4vi9PBamIIFi4K0jHhQB+TDZXZj4DdfhygkyKLSu&#10;aG5ad5rlZpAkKCdmkMLRxtRpIYY03q78UkPqJ9pW5fu0xL1ZIZAZeRUIF2bmT8RFO/xcQrP/ALH7&#10;OTq9kgImK1guYXFnwVjKz7xegAeNeQACfB6rSRxfz85JOcj/AB42aotRLIryk8/3bEqgoRy5Hban&#10;t/xHECuTIL4JlfU5bKBobVUEJa4RQ8reoremY1+MV5qerfBw4+n+854vaulGWOB4mNebw1Vm4vyA&#10;Df5Ssx/l5ZGce8sSgdWtXJWSe5gukRg0SXypJHDyhKNIUoP7t1VeNefD7TJywJeyy3MnqGILKsSo&#10;gLEgF6hjU9ONAoIHxcvtfbbJ4gIhapM9KtE09fQWdpbdriWeVwArHjRlTgoq/Pk0jcn+BUX93x9N&#10;Ma9nHMZIJQEiKLxdnLVHMjmzAswEaJ8K1+1xXLTkISCsXU54EiubX1JpFmb17eONUKkxK3oxqVRS&#10;800qu8rL/d+rJyVcfLDFFEqWr+tKObhSRxo5JXkTVl5P4fF8GVwkbtQvtrm8nuZnvoRaQj0l5ANy&#10;MiLRwoFA6oh+2Rw/eftcMDJIB6lo6qsUygNwC/FGaMQagDjT/gvV/wBXL6vdUVcWizvBeqfVktGY&#10;wiUueM6h4qhQWLNuf9X0f9fFktIX9NHtwFcn1k5My8OL/DTklalkL/zfy/DlJMhuGKFubq+CTMmo&#10;fGoCxMERHLs8fxjlHMFoqTRxBg3w/ts788EmRBGLRmor0RCUYxtUNQdKcPh+Kr/Y/byskk2ikE9s&#10;VmfUoo2kniDSTKroZk4lSzBfib1uLv6apFw9Vm/d/FiDeilHiZELyDkqjl8IrRAxA3deHIKnJeHD&#10;nlogSkIqEahM5S7SXjBCwjkZuAeQ05SvEDSkbK5jZ5uDetz9P7GV61xHycIvMExpVS3EUWvFN/5m&#10;ry4/ZyXgA0GQ3VzDZXPGESP6bqk8jI6x+oSz8S8lVruiKrJyb4vhwM7yItvSX97yZY6GpX4WAY9O&#10;6jb/AJtyfOZCeaOWOGc3aNbUgKr65daI9SrMgr9ocXarcf2v5lfFLN7iVgolaEyTcSwK86LUMGVg&#10;PsCvTDIRHqVCauljDbNMLWO8+r2rSRxEN6bFuLJwdeQ/eyKnU/FxxZY7UoIYjIfT29ThWVjzKtwN&#10;Sy1Ynj8C/Z5cspjMksapCSS6ijy3l4sKLLyrA0vG1iX0gytOpRFfiiLz/eyceXFEykDlkUKqp6j8&#10;0Wh+MihJINa0Pc/byUzskyV2Nuplk5SPMsERilfki+kHLKigoEFWX4lVW/dcPU/Z5M9KL67NEIws&#10;aGjFV+BiPiagqP2jT4m/b/Zw8oBNhfHc3B0u2ufUZp5QXRZWAmVJDxTkeDfsDk3BF/uvieT9pnJg&#10;rGKMOzeqQpdF3DN9qvsHU/7L+XJCBISrF4yw9abgImhRyqSMPiRKKhXsXaNx/sFf7eNsljhhWUw0&#10;NCB8YjFCANqE+AVftfZwzJAq2NbW3qCT3ErW63NBVWP7kzNVWqAeQoPtFnI48efw4u3rQrLwoCoe&#10;NFjX4ebKwryHxHiqAGq4IiJoEBA70FWG8a2514ymG6lknf4hHFLHIFKU4LzeRivGTgvH9r4ly7OO&#10;SztWjmnheVAjQxSrxb98SpPwkDdv8psjlyXMbWCFBJ+KnqE0eo6hDJbQ3kUErSJe3trIpiBtAHVG&#10;WRXc1+JapGn7fxcuGIGOQ8rkrDGTJLwLEpGEqFlNBzqdvhX4f9bLYyiPQPVQZnf4I9p0ULaoZ7kR&#10;x24lVRznLmrRVJCUp+23xf7FVxDVIvrVwvKVLqULyt5+CBIwKfZDckL/AGm2X9n/ACcdOAI2Bwlb&#10;AAtX0gw2toR9Wkso2lpJDyd5Hemx5bSBPsKvLj/L+0uPWAQMI5rlATHGhKgSGSX1CR8Y/Y5N/Lx5&#10;L8WM59YhBNbqf1h7lY7yOzkeMyO4WQtC0ETQhORjIBMlF+z/AHiJI3D4vhx6W7rT1JQZJKwlXoxd&#10;XHMnkxKbtyDfD9j4Vb+aFkjlsvmskuEkLcYGNrCBcrJFzT03jb0+HpookqqcWRa/E/240xtyYFuk&#10;knM1xO1I1iZeKBWk9NQtAD9s/wA3/C5IVIf0U1vX8LrQTi3uktTb2VkG9R7iF/UmMgiWRmkDBkBK&#10;U6q3/DfCDc3Aknmk5GOBx66DizFmJChePF/jCcX/AOacujECLJMRLZ/6PbxkLLdws9s4VwAkYBZi&#10;SGX4DLyjV8FOHlimlt1FuEHqwIX4u2/FmVF5L1rGv7WVyIiQPNAlZQUV0qXUNpdhruRmNtdSxx+p&#10;FGQiyJHLIeLjkhEvT0/5vi4c0bKa5tDdSxIovFkURs4HppAQgflyozEUPxN/P/wMssBLYcllEklf&#10;rGnLqRt4Li4ZtKdWeRImZJpJ05GNQ8RoE/a4r9po1V/hZ1eQaVqusyTS20SmVY50El0SiRrE2ylI&#10;wehH+t/sswcuCAHGTxen8R/oNGSA672GCebfLXk6CC0n1AfVnubOdoNLEck8011GBJL61yAxJQji&#10;wPD9riyLzw1t9RiuZZoXSIX8RLXESShqMtKBgByB4kH7OYvAYxjL+D+H+ew3GzGL7yzc2SQSW97P&#10;Nodypt7RxaNGixS/vC0fJvRozAqp9Tlxbki/tYm/oM8TPB/ps4blC/xwooHRenDlu32fibLIYcke&#10;IxlWP0/jkxMBumFvcEWV0PrZm0rTpUVtQtg0F5NKxCh5OJf6w0JIj3b91HxwFHbyRzyXC24twZSp&#10;bjs6lQSy7Dl14jLxmhkjwyPrDjmJ4vcmtxdxyWkWnG8bVPTtklCeoOUUyOeCylWZoaFQ7nkvD7LL&#10;8eVNZ6dchSbZCzKBNbSrwjZv2dutQFrxyqEssLiJen6obokYlVTWdTtYist+72/qMbfU7VvXmSEG&#10;rl2FIlQs/D1PjVP2vs4FuNLj+swwwO1k1qeTIjEg8lpxapJVfZCuZOHVijKX7wT/AIfxwsDMRGyP&#10;tdcuk06e7nVNVivCxjlZIk+GNiVZSEpI61+0yfs4rpcqac/rSPNJHKP37L04pWhKk1SnT/V+1g1E&#10;DmiAPTw/S2Ge9obzRbTa4ptraCzS8tmP1ITOU/eTU5ororLMHBLt9n42XC+5jsb3Ub9YIHhM6iKN&#10;g4V50ShdwN+KcqBt/i45lYMUxGpHi/nf0Zbf0W7xrkO4fxf8SmunS6rpui6TJq9xBMbR2mnYRM0c&#10;DSmkSChDPMEdkReHws37XH4yPV/LGkajPbRtI0d3MtHaJQ9SzMKnh6nPiRx3/Z/ayrPpIyBlXC05&#10;sEZDdPbbX9RtrTUbq4t0NnZufSLSGNzGsUbDmJkhWMtyLU+L+X/UgOtaDdaZOwKuY+RAkZCgNCRu&#10;rbr9nNHqNHLHv0ddqNIccq/hZFbXMNxEssTK6sAaqwYbivUVB64VftUPXwPQ5iSFuKJEKuUAyEFT&#10;Qjpvv9ByqQpvGUHm7B9tqpWizbju39RjGSmPUOwd6CznnbkCu4Wu2JAQD3uxJqisci0P7QOCMiDb&#10;P9LsDmF4am3NUG5ibp/sT+zmZHJHIP3n1/z/AOL/ADmk4ZA3HZ2ZXhnqCCjjrG2x+jxynLpzAX9c&#10;fx9X8TKOYXwn6nZRheMlhuMxyLbadiE0MNyasOMg+y42YYQaSSOrsCzRz2v96OcfaRew/wAofs5K&#10;Mr5MJY7dlLRviXcdsuE3HMS7LqAK/fljCu92G2jeZL/TiUUia2avq2svxI1djsenzy7FnnA2DTLH&#10;lnA3E0o3FpFPQtVZF+zKh4uN67MO3tk30DVtBvITHa28bXDikljckcSegKM1a0/ZUZucfaZmBxSo&#10;u403aEZ7z2mlepWuotQy3UkUUTq8d1bA8+IPxLJGBx4npy+L+b4Ms/W54GtoZo5nhkqtsxYSR+ma&#10;D9055NvX7P2s2UDj3kALn/Gz1OMyBrnL6UQ01nHcepJG0XqIf9IA/dsG8ZF+Ffsj7XHDdr2yeymi&#10;sYJrW5ZSWt6Kw9Rl40COP9k3BlyqWDIZgkiv9L/vYuPjxiP1DhkEgt9K1iK8jn1W8gvraN6wXJR4&#10;3EKt6gLyI/Hkp+BSy/Gv+ybC26g1S3Fst9ZK88rIqTQMAYxSvQD4QCPiyzjjMkDl/FGXFw/7JwZS&#10;MY2fVH6U103UdMu/VksLtjDDz9VJAxBJbc8n+10+Hifs41V1CGdmvV9SRWYPcRLTiqDb1EJpWh6j&#10;NbqdBjkScf8ApWGTDLiPD9P81FwXlpJBH9XcGOUBogzfa5/ytU98VkVZYl4tH6bktKjElSOigMu3&#10;LnTqc1OfTHENxxI4O9VjmLSMOLDj8KsRRulSaHemIG3SNAYCFZP7yNiBsehjffMa2vh6Kwdi1GFV&#10;OysKn/ghjma0u4uTKzcgeSsNiABvJUfH/k8ctEuFqWhJVagIC+Pzrsvhl8YRGH9FfQZTP/xTyU0r&#10;xrX9r7P2shfqTwdHb04eoeYPDlQc9xXrSnb/AFc//9IDpt25WCNxyljJ5FVCyszVI5GiBQxZm+GO&#10;PjnUZ8Eh9P8Asj6fv/2PC9CZ8Wz3TV9MiVbqb1j9WkjQcJW5wCNCochQGaSTiipRpJef8i8sddf6&#10;K4uIJB6YeuxLiSUKVHP4SzJHXt/zVmNh9ex+v/S+n+c1wvmTy/HGstEGpRNb3UDpMUK8SgjaK2cq&#10;Tx4vwR5yO7I3H9nCh5bfUnPrep6NGBnEDEytHQtxNFpFuP8AW/ZzY4cBxR3HNJqrTtRPYRhLWOMu&#10;GA+rvNwEcb1oW+3ykJDf81YIuoLBYzPMI1hUerdyMokYKnw0/wB2ceJ4kU5Y8VzI5fzWut76f79D&#10;x3N6DIqCQy8jHaxAlI2ahk5b+lz5fFyZuK/8SZlnc2p1E3l3ObZAnCCL00FOSkqhZ/iCopLHhGv2&#10;vif4cdTxjHwj6v6zfDaMr+pu/s75dPS0s4UuQXElzK7uHfiylnCr8LOzLtyl/Z+xx+yy0R7+5lcy&#10;PDBCoMAVh1Si8wORryU8ejcePw5OQ4IizZP0/wC5cfisKt/IunQRBYlmluHMcnIGlJOTkMVXpy/m&#10;48v2sE3U1oifU3d2bh6vKAkAKwI67rIQV5Kjj/LzEEJy7mUBVnuQ1tFd3Fw17DGsZjb01FytSXHc&#10;A09MEPxaRG5N9jhgW1gv7i4luYyQhP8AfDgzVbjyWPgpf4aIOfqKq5sTKGOIv/im2OMmPF0RV3Np&#10;ttDDazJyUAKYW+FONGoX5lU+IByY+LO38mGKJb2GntdSKHvFNZJFZpOPKtEFR8T/ABcePD9rMDLM&#10;znwj0wpZGIA4f85KppLjUtVS0DmHTSnw2zKqGUxlav8AD8YhFFblz+Ljw+zgD649btYS9vGgaSRF&#10;jKAncMGcj42Ylft8cyPAFAFHFsaTX6lbj6o86R3UzFY4ZGYNQbMGRahUpxP938TZUGmG/mkjuljm&#10;QAOylRKFpU124L9lx9r1OX2P2ccmWMI0Pq/3v+xXJYG27Wo6pDYwRyRkoXcxorsY+bN8PEclc9UP&#10;2eH8/wBnDKS9uDfJb25H1NKLJ6Y9MUVTy+wH5UPELH8GY0cMTEzkL/H+c14QZEk8kottKiXTGvrq&#10;LlqDFniFw5mZatSPeTgF5D7clOSp+02G9jdyzw+hPEVkBrKGKVqxNAxJB5Ef5P2cwZaSUTxc+L+L&#10;8cLbGPHzY7rWn2tncpf2dwn1ZYmW2EaStGFjA5lI41dOC0Jr6nxy/stj00+NVJtSvORjyBbj9mi9&#10;m+woHxfFjLV0LnuPINhhsKUhrF1NdJFqPqJHCi+nIFEgX1FMgfk0YrPKzKsaLH8H+rkP8y6uJLz9&#10;DW4MhfkbhY34mSXiWHKRuZpyHJVZOP8ArZuuztGf7w/5n/SMWv69hyj/ALpm3ljSV+rR6pMtJQoF&#10;isqrSCA7BViQKsblPhejM3/EMb5a0+4isxeqhkZlohd0CF0ckEMDFy4V/ecuXJf2045manUEnwwW&#10;UomNf0lXzDqdv6/6ONyUYjlPHDE88qxMpG6KkhHMK4ib4f3nFeEvLDC5tWjiJmjjktZOc0UErcK9&#10;GZjbgoj7n1AHZ25fG/H7WY+DJAkRh+P9M1+GY7BB291az3AgtnkjvIGSKWeBRMnJi1IzcvHIUWkZ&#10;jkZVRF/uo/3nBMFabBplgk+oXMSzP6aW8UPpcCIo1UN8I5ceb/Fw5fY4Zha6WSVY8fo+Xp/g/pNh&#10;5f0pf71L9W/T2p3llpdtJ9UiR3ubq5imLVZnYpGrVRiqqKFuH959j+bAOr3Ms7pMkEX1sUjsPU6r&#10;yVgXA4Oqoqjo38vLMjS4TEVex+v+t/W9MmuRNpppOmxWsD2qzSm3JeS9lRqVcFTwMnISGRiW5Mv8&#10;3DCo+pd/7j7ceuolDzTyc0LyNyUmnL4V/l2+yy/7LcRxiETKXL+FIxiQ/o9Px/F/nJyqx21b24Jj&#10;4xlEiWjKqAhqCg3bbffDL6vbRvEkWxhIE0wiIFBxI5t8I4jh9k/D/wAEmYWMmdg8j/OQZWf6KC9e&#10;4kSaSRBWdD9WgaUVLcWBChQ5UtX7S/F/k/D8TdQ9WW7PCIkzOhtFfiAqg1d6FJFJ+IrR/wBn/di/&#10;DxEIERu2EcZu+q3TomhsI1knWtupF8yFmYkLQKGBRl+yG+Bfj/l+1giz00meS7uZ1a5nJBCNGWVX&#10;YNTn8Tdf8vh+1lGq1AqouREAbDqhrnUoo40tLK1ZLa1jCq0kMqJ8C0AVOKKyhdjx/wBRf8kVqURj&#10;Z4bI8ZpzweRSGKKRU0Wqk8uP2vs/zfy5j6SAHrn9I+llwboXSJ5bmCGfUSBbwL6iI8ZUNICFXk3x&#10;KpXlx9OivywuMdsttHaWcPqF2D3Nxyfi8h3LM7fG3p1+D+f/AIPM3jlKXFLkP4WqcrNDaITG2F79&#10;anvr2T0FHwWtnxQtFEppRStV5TABnFW4fB/kY1R6skAVT6dvyZmQN6asaszAkV+Er2H2nZ/5eVkJ&#10;Eb7mR/H9VgZ3zRLP6KzM9C9wQAjlBIwqFUEfZ+LlT7X2eC4GvdTikgWZPUMdt8NpGtGDudiz8y/p&#10;8Tx/Y5fGqJ8WZGn0xB52T/sfsXGDI783Wun3EMz7RtNdsHvJW+Eog+zGgRV9TbkKl/h+J/i+xh35&#10;c0ZI2TUbi3P1uVOJLeowqGpIHMp/akXnThxzXdp6zgjwg1xf5v8AuHJkOAEj+IMa8166THLpdleo&#10;qLUzOskayqjKHj9JI1FUCNxVufNvgXi/xYtqGqQWNqIUlMdwyO59NWZlQUZmVK8eTc/3YPDm+Uaf&#10;TnJIE0R/NcQxvkULY6HPqeoz3MsAuLWMo0Ucpj4TSpVER5ghekZiHqn988a/7LIlJZ3955gM08bL&#10;Zwht1YNLEgHLl6YMlObNybeTOmjOOOGwHG34MBEiSNvpZvFJHaaevH0xcS0ABICvNTiF5cY+X2eC&#10;nivwrk+0CyttGtLOCOWdbdYSj20qLyDSvUOxBbi3NulePxZyPaGWWYyieko/zv8AOZZCAOHoHjnn&#10;K61HzH9fkhtLR7i1u+dhfW90/CQwQ/vo15RxNMPSVjziVm9RPTTlhGbcX95NbW7rV5QbudY4UeRl&#10;VipeUlS4jqnHjGv2czDl4cdkffJouh5M59eDQNNh1a7gmSKC3EdtbI13MqKSicVtI0l4lgtebPLJ&#10;Fyb4vTww8yaTpelQWJ9aOC1R41aCR+EbqGPMsCRuw/Y/azWYe1ZcMuLivf0/0f8AOaMepEcoB+lj&#10;/wCW3nHXfMs2srLG0vqeq9vqCcC0PqqoigRo1YcYzzPJ25p+1y/ZnegvZNbrHDcRzxrQK8YUrxbY&#10;AECnGgznO0DkkeOj6v8Aes8kjLeng/nhdWm1kXOpaXLpEsyszQTCQu0tayyM03x83qpbZf8AVx2o&#10;6PaSJI5to5WCEVZFNRUHjuPbI6ftLJH6pzEf5tyaRAFf5Y8w+YvWstC0+7urWM3CyerbXDowlKsh&#10;brwC/ETJ8H2cAN5fttWjimvoBbTRt/dxmvELtSvSvuMlDXzx3v4gl/PbZYgK72WXvn2+8lTtpXl6&#10;c3ls8Derd3CEmeeVy7T8WPMAPyVUZ2/y/j5ZIbW3jgI4msajb51rmsz5jKyeZKxBJeeCa41W5QNG&#10;JJ12NxVuTKAAqmpYURQAv+Ti7S2twjxk0c/Y7EbZhiMokEcurliJAZRDZ3ulwlglCSoRlo6N7MRX&#10;/Kp/wuFccep6Urux+tWy7iPj8YXatOPLltU0CZmyOPKKHpk2GQkE6lu9G8x3ESSQfoi/ZaPc+oHt&#10;5ZTXjzEo/dhmKr6jTfB9puWMu9F0/VYjNasIJpXR5iqjk4XqrKadVHDcfZyWPWZMJ4ZbxCeIxVNM&#10;1zXvLLRxXkbXcVvBJFZW8koCRmTcSQyIrLxD/F+7+03D4/hwpsJtT0jVAlwrrbmqjlxIJBAFKN0a&#10;vL/J/wCI5+ojj1OO4/U22JBleojQ9e0CS409oJdRjHqT8DIGSMozvUtGC7R8VQ14c04fH/vyQRXW&#10;k6/YMgpIGNGU7UPuDmpEMulnfRpoxNsN1DTfMHlrVBIzSWt/Gwa3liICsDUVDfEtP5l5fA3wtgNb&#10;fU9Fl5QKbi0Z+ToftKKAfCAvgMvlkx6gb/UWdiXNMUu9I8xwp+kZBperW8XG3nO8UxBdmDs7/BV2&#10;+Bafu4/gTDC3msNVRL22Y8k5DiaqdjQ7H5ZiSjPD6JcpfxMKIS29tNa0aS4sbqFVKFHuItmUsUDL&#10;wkTp8Ldvi/yeWCR6iAbbE0C9h9OV2GJopZMkd5zcDiFBZpBTkxp+0my7nwPw4qu/bjkJICGtSFKg&#10;jgUrvTkTXag5EU2zAmuNbKuJX1gpYUH2QaAknuB/bj2UEUIyoFVcKPtIxMi047g0p4b9a4lLCCvi&#10;x6E5bCW6QV8d2YivEfAv94o3DAn4vHr+1xwg1KKT0TbXUIeJqcZUBrWvxFqD+ObXSkcVg/5rdGiy&#10;jTLy2eZdU0i6kgu4ebPbSNGqKqhjHEgY1YsVbhwT4eUeFWkPqMuoNBJI8mlwIvqylftuTUKq1OyD&#10;7W37WbDUxxQxWAPFLElNPMz6e9pZywxRWnmO9lk+q24uKrBAPhklaQKql5mosXI8PtPG2C9bk5XC&#10;SQuOI+KIJRgzhG6hQSP2d1bMLSR23ZYxst8q2zR2MlrPCxu6iK8eRGiZIDNEtFd2VHqhkKK8f2vj&#10;+x8eBk17V0LLcIqQgDlyO53IatT8AXjRT/NyzJjocZ9Q+pIiEVd+WPL8yC1sp52lIb0WSKqq1FZQ&#10;CqKLh5RJzljR/U9FI1/c/FhXr08IMbaexnvp+ChPU+wkhIDlSWqNnK1/k/4HO0cZmxMegJF3SceU&#10;Y3Aube/RbTTdO5Szt9W4iR4SOao6JHRlPDkqq7fH8PL7bGnlq5n5SPJPyLVq3NnXkGI4gMfh4/tL&#10;/NmHr8cSP96jJSQefNPseFvaWVgIIUashWJIXCcQ/qFkXg5d1+GVm/u/2OT+pkkttUtpW9PmPUGz&#10;0PQ+B8M0uXBIbhqMCxJvLtzaW5klgZbdqtEzhWDryIDL05hgC237P+Syu13qepxML0YHcD7LbH4W&#10;PYVxxGuaY7LdKkRDPHd23qROCVYn97D8QPqRK1AzKv2eWFOpaZDc8VkAW6jKmKQ0oKEstA1enXMz&#10;DqDE3/CzBZFoes3NjAWhDS6RdiRLiFS3I8wqOXeP0yteSqP2F5f78yPa3HNYxfVlhluFdWLS8zx3&#10;X7IJbq3H+b4eX7ObnRSGQ8Q6NkSyzyxJDqeoy3s1xbWjw8FitEjQzsRIxLsgjHwR+qiRlQ3ORGaT&#10;m2A7a5ktrtYI5neBAryQgUiMjcv3acV35nkztzf7H7OZEsIlGzsUlH39hBqNvJez2UUN7Nyjgu3A&#10;9aK3jKkXErOyyLwXgqwhIv3kvxRt8TYI9SNJTd2yUavH+9IIcx8jsWP+QnFePw/tccqmJEcMjahQ&#10;SCeSJdKvpPUQ0kkU2yuDbpcGNRzEYAH95OWl9WTkz/BFJxwba+YEYGK4jcseTEKrgAbKtedOw6H/&#10;ACcolouUgghJ9W8l3fJptKuoUT93GrzPES7KZZZVBhUsFMjIvKNvh9OZWxs9pbSR83oxnAWQkkCn&#10;L4U2r4luLf8ANWOOZ5JAVoNS1CC5aGJDGtgTNbqqo8jUiIlmPLjyrRYFljdP7x/h+GLErfX1uCkM&#10;qP6NeaEoaIqsPn247V+1y/kyU9Fw+sIpF3PlK4tIJXgnQXfH0pOMtXnd49zyIj4PzaT4ivxR8JGb&#10;958Jg7Qyxeki7kl2mYEAkbDcbAgD7PL9nMaMpcVlRzSSGB7K5eeSQkxokEWnwMpaNXo7UVuLSI8j&#10;f3rRMvOT7PwfCUzWlzFMfVKyScSixEKDwNehVahFG/2ftcf9XMwZIkJZHY6np15ZK1gJYLZ5RO12&#10;DJx9SMRghvUk4PJKx4f3nHh6vHk0fqZXIspeZ5HMaqfSZAFDrx4ktx6qy/sn/jXEDfZK826o4hs4&#10;LeFJ5ZAZxLVpI5SzPxj5/tRv8Kvx5cW/u0dsUvpHofSWIKJAspJIUIGINTQ91ZVX9nDiiL3VC6JG&#10;lITNPdyTSWxltwQhkMhiT7Cjgdkkid5OH7z4uXw/ZqW3XTrS2ikblevGkjyk12A6VA/a5N+z/N8P&#10;FfhEMhmTIfSGINusLu41/WNSkRT+iLeWS1jt1VRzeQKS8i7bxlU/b5qnBeXOTg+thKkUkaF4gC7E&#10;AsGKirU5Gp+1XoP5slkokE7xSqagLOS5hlaKC6nIgj9R0ieJZH4R8hGoVa+kyPxeRHVY4uXwenyD&#10;Wct0yCe4laaSpRYU2AZkWjNQceYf/K+Bf9lhyCPIJIRuqWdnFMbaztorOBFRzdyAMzwpMzSwoCTK&#10;Y2iXoqM0jcf8h8TuLaW5n4SQgggs3Jh0LepSqkhVLdm+1xy6M4xHNiFewvLGxsy8Fyw4ssUYjjYf&#10;EiCAMFZFeVlTijNH8Cc1+BOONubaSCKKMxcLogct1cKOLLQbfDv9n7X2vhw4pA72kBV06/jv7m5m&#10;Fws2mI3wARvC7MXSUE1b4/h+3tHx4/vFfM1y0XpIylmjVApPxAV+EEDdRu3+aZIQs7HZK4WFvObi&#10;RHEazPL6gjHAsQwkZWYUkb4U+L9j4+PxyN8DHmVLZ7fmElkPwVrzq1CWAbkT+x/scmMZlIHpFNKk&#10;Fpz1BLwBpY0QLKRwCBIqhYyYxGo4M01Vp/ec/wBn7D7V4xaxTysZSUMh58R+8JPEkqArvxb4uP2f&#10;+IQyT9XD0Y2hbu2uXvJ7O3X6txljhR0JLG2VUMgRSzGGIyR/CG+GT4vsr+8lStYZU43N1IUdviqx&#10;4neONuZ5BVqPiTiH+z/qfDHJIn0Dl/OUlXu76B/VsrG2E1tEojCRqHjbjLNH6X7v1JVGyycjFw+H&#10;izfvcLz6N3f3LCNfWkdZWWXigopVYw7OeZccI/3a/wAnLjmYSIR3UGkwgj/Rek2MLlpYwnpGa1jk&#10;eszqzySJHGGjijasnGV24oz8OePheOEpFbDiW+MemyvIw4ItDwBA+EcAp/4L9rIyx+mpJVJYmlE0&#10;9yAwUBXWVGjhQrI7B/3pFaNxcuv7PxcPsLgxLOdfUeSIqkbL8HJKtICT1cfE3X4uTfD9nKpzHJQU&#10;vfWtOka1ht7kSSXkTtG4jmokACqTSM/u0DMi8WVF5/C/xrlXEogJmLj1ZUKLGrOQnEsoIYbc6ht5&#10;P5vh5YYQnQH0q1aQjUHFskMqwW0qSSXEkcSmbnHHKyMki8hFR4xxhXnzh9N2jwPHE0kUAmKoIVLG&#10;FEWVBydWcsgp8R/Z3Xisjfb+0zwgHbcMeFFT0imu5bMFri6dYzLLK8HLihRAshV+PGhrxV+UiLz4&#10;8uCCYByEbiQCQkSBakAE70qKCvAMn/D/AGsgZSApNUFK7oqyxtExiFYZHChndfsn4W5Nw9Ro5Qvx&#10;fB+64MmKyvG1zxjlkmkEjJzd+VFj5BmUEmpbb4V/Zfl9nlylG+qQl2lxzR6XHNJYW+nQTxJPLaRx&#10;CM+pcLGUVyqJxEf2XeRWdni4r8fDhUEsyepOrNLwoi1kBFKqeRrTx2C8vs/8DHJVgKVe8tLWUwWJ&#10;iS1SZmmfhAwYlo5eQXircW5bu8nHl6jfzJ6idlb/AAySDlyBWLkwoz8WUcqHj9qr78fhT/JycvTy&#10;ChW1O7JktYXK0/eXDcalEUpIeLlQ4HBhCac/3sq4JW2jtoKEuAFJkBKquxNTViw+y3xbfs/7HMcT&#10;JFJQsl5cXt4ZUEJLOBbycXlYfCKfCgQlRIv7v94v23f4k+PHi2u3uhNMWoXVFL0YhOIY0Hw78/Bf&#10;8n9nDLLECgpUFu9Nt9OltbRIuSQyzOlvyhVnMjRpyIMm3pg8nZ/tfvP214pC6lSRY4iq8WYqiyHm&#10;xAqSwKpROX2nb4f5ciI7WUDZESWNtMsrXURlMkcYkeWBRCqF2TjGwaYNJ6RPCGP4/hVZWTHzQRza&#10;lFzHJYghYKoFWHL7XxFm3/Z/zWWOQjEnrbK6WQ3V3b6Fc+mfTkuDKITJIx4oSONGKIifAwHNviX7&#10;PxOvxiGupoIvq9vF6ccknxyMF3IBbsOvLj/wWY3h8crJ/H+xYoSPT7K4u11C/lWe5ggIigjMhKI7&#10;BKgu5+EIH5bL9hpG+yvAA6NAitLNzJYSfCorRPsmoXigBfjXl9n/AFsywLOyaTSGVbyeSOK1MSJG&#10;8AeRjxrMfjShcSOxSL1CrRf8Q+O41ZBG0kg4uxkIjB+IH4+PwD4kTny5V+Ljlwie5ICyZ1lM0dvC&#10;5kgRYw9wyDgfijD/ALwkJLL6QThxTikqt/k5UDNJO0RVpfTh5TleZPMsyhdyBt+zv+3/AJOVzkIR&#10;s80cl9yBCnMPFarLchNP5GJQ8XppJI+ysd258/8AJhX+dsfZK4ndCODRGjj1FoGAAICrTui/7LBk&#10;lKMbTanfPaz2sU6kXEN8qvbubeQs8blnXm8nI8eM0h4lfhVuH7eL/VEE4RV9OOJKNw48QCAORLUr&#10;QKv/AAeY8clRYIeTUZBbev6nrT3Uo9GOf1AzMpLcFRA/FiXf9n/dP+TgK9ntYneqyG6jPILGqsCZ&#10;1KKAalulE+zy4/zZk4uIxug2BMNNt72VUIaFtNYIollkdX/0WTlI7KFVPtB5PtusjN9qPLSO5trc&#10;3Qg9eW3QhY3IFGUEq1E+L42KovJMEpb0xKje3NlfzNpy3foRXsgPqIGCyoxAeJWkVozwjjkkk9N2&#10;/wAr4WxWYAqsM0YJVGM7sTUyMUei0r8Kp/zR/qsLFjqgKVm0/rve2kw+rSTKtpCi8QsEayRVcOFq&#10;8k1eLL+x++/ef7sBX8Stb+isBeLhxARhuq8i/JWQsoNQNuXLLYwPNF0mWnzyLdySzXQRmkqRKjUD&#10;SBVjVXWQRuaof5eP+ywTbzrERIkHBpFqsSJQsxkB7qOIeRvib/gMrli4hzZRo8kJeWqyI0P1sOkM&#10;tJZ5ZqJGvpNy6M3JooV5qnwN/v1+LNiMjS3FxNEyMsZU+qOKrGEZQe2/2qq3L/jbLqjEMyjIVgtb&#10;SB+aSlWUWzu7SSySqzA9Qf2KOvD4uX8vDFVeZYYzaBYI09QDmeADInxOGZe0m38vD7GU8I6saQki&#10;Wry3SaifrssnpeqqIXJiklb04miRmPxQf7J2+OTHwt9W9S4Vj9ZIZYxGhk3FGrIUUHf4m4s3Hn8O&#10;AgS29SmO6jqUMt89tYyRRjTmkU3bTMErGUkUJArsV+GkStIq8vS+LijcGwOJ4be19SRDLLcr6cCI&#10;HLsGYhiUX/Kfk7fZ/m45YASeGP8ACoKMuYHuNRWFJvRt7ST17ossRjVowrJ8bg0CiMInH4vtP8XD&#10;mikyXEUYe6WFZPUJEbNRQWkU1qably/b7OAETPyZBZYzWEzmDT2uTbCGNRPGhJYCBxw+yfhWMRd/&#10;734f7z1FwPCfrLerPI0/pl40ZFZgz7A8aClGJ9Ov8rf5OHJIRIA5r5IuYpZwiKyt0gD+lLKszrGU&#10;hrTm5ar8okVpuP8AOnBmXnjDdkzNGkhdJN5SA9QAvwKijr0T42/m5ZZGPDFBCqbICKKcwqssB4wq&#10;THSrv+8kdjTxd2jXjy4suPSae6W3iiYiCHk3CjfFyJMbnkqK9Txdv5P9i2TEgBv9SiSGNpa2U17f&#10;SxA3l2Y1lnJX4VjVVeJAhd0ITmicV5O37X2MW1ZvgWG3keN3kJkooZzEtQyrQFkD/Cvw/stleDY7&#10;8uiRyQ+iwzzcbi+SJkgiTioZ1jE/wOrNz4pOU3bmwXg6fzril7YWUM+nQLA6zzWfOf4RJMeLDilW&#10;5fFuWP7K8cx8eeU+KR+ni4YtQ9QvzQeh67qF3ba7dvcwvbWepvBaXTS+nbheAJY8Qo9NeQQcfjd2&#10;f/Xy3+qvqD3ERIuRyV2ePkFooQ7jYVVeR/1fiwgSjCujZyRNvFeQ6RFaXMSG0JR4RFPwZyzmbjRt&#10;yokZUUcvst8P7LO5V1Cb1COPDlwtfUUs/ErxeUlyePT4fs4QIxAvmkDf3KbHSLaX4lKMESW9a2cR&#10;pzjk5w29IwvqVZmVvhfC+FYYdNKrEnqSfAWH23YufgUH4gBG/FWr+3/Ll0yTKNcv4k1RNpvKLiTW&#10;5JJpn9OECSJBXhHFwX43IopYzRs3D+WP+b4cHPp8whtrQ1klEXB1Vg3FxSgJLc6nlV9uP/EcpGQX&#10;IyOwLCJobpXY63Zs93fxRmG2knWWOaWOSP1Y+P26enxPwxlIann8Kr/lYkIFN7Mkgkunc8YI/hZA&#10;FYUdqL0Qj/hEyzJMGFj0RHrZk17kSbmZdOtJYjDZwrRrvlySUtIhLRR1aPjJIXFGP87tgTT7qazu&#10;I5yvrmbmJ5olYA8EApyooUq2yVX7WWnGJRPQ8PpH8PVa4t+qJ1jTrTV7NrFmFvJEYXiglMchWshJ&#10;5KGfkkqKwk+L44ufxZeg+tFbtbhIDPcK4MvJmJmldQSZmPJuKfGf53x1fCOY9Mf5v4/6RazHeyoe&#10;Y7EPPBeia4ht7KSJ5bZKGMW9ukj0EFCOUsnGPkfjVPs4fWerRafb6jdalqFtPGHCWLcoyzqFHJQq&#10;AnnyzCywM5wjjEqvin/R/wBk1GHqFfSwPUfLUWt3mi6dpuk3+k8onm1OAR3CrDNJ9nlcSAJx2k+y&#10;3CT/AC/hwVbwXbaUwpE0KIDbgN8SMopyXqtQfD4cGfwvFAB9fuSKJ3bur7SYfNHq8LqGW4mMWosY&#10;v3U0ch5BX4lX4lF5fvfjZX5cePHAMsltHK1s07XU0KiRmcqZjQb04/bPxN0/my+I4YAkVjj/AKZw&#10;smKgK5o7T7bVrq0g1BbOPTfrbPBHFEJBan4iAzI4X0FPpRcRT9nl8P2MMrUwXbC4mCTR0YestC3w&#10;/DTb7XfMHNERieDlYcWG5YzePe6TOml2cs9hdVQNYTV9Cr/vQ53ZY+K8aBftf7s+LlxB6raEXkzQ&#10;yMttPCwJSOi1cULdTv8AQuW6LLww9Q9UT1ci7kKZHoep293Y2cUyxTX9pdo68rj98PRcsqUCrVNu&#10;H25PgwoTSLBZWkMjvci2NsICx48JSFGxJC/CP2c2c9VKY9MYiP1T5f8ASSjYx8k/utY1GR4l9CNN&#10;P+uC4a6UE/HbgySbLTkfVXgOX7S4ZaHqsOkS+lNYpEpLIkoIoRGN33I7mn+tmJrhPPAVIgf7plHu&#10;LHfOflOfzXF9YttXluWg9OZrKROXptcEFUURj4SAA3xfZX4mbGTLYzXEsLxQmKV2nmlkAYtH8IoS&#10;wO5rxVf5MslgM8YPSnMmATf85Gwx6vZWFveJPdvdi2i0+zsoCUhS4Cyjm0aEKE48XldkbhJ/krxy&#10;B67+XNxcTXF3osXq2xUSJCKK3NhVkXpsv+tmr1GkBAI9Mq9TrM+mGWVw9OzL7PzzpcBjs9anjstQ&#10;LSIVZqoVRyiys1AIxIBy+PjkDurO6tZ2t7iNo5E+1G44kb075gSiRv8AwuuyYpQ+oUyZHSRFdGDI&#10;wBVlNQQehBGJ8aiqinj45XKN8kiZDePt7iWB6oaUO4/ZJ9xlJBDMEF2GsWowXQEc+0nbx+g4K6pF&#10;h2W1rNGvNaPGetOo+eJAJtkN3YhLDDOKsKEdD0IPtluLUHGKBu/qixMQRTsDs95a151uIPGnxj7u&#10;ubHwsGYVH93l/wBj/vv9y0SjPGbHqDsUCwTrzhYH5dQfcZr8+mliNSFN2LNGY83Ywl0JD/fmOR3N&#10;nudgaSwBrJbkIevD9kn/AI1+jJiSKBdgbn8XpyqUcdj/AA/myyMmueN2WQQRTfvlsZtJjTsejsGH&#10;EkMNwR1rk7YEOyRab5rYlYNUX6zGqhI7oU9aPcbq/XbwzM0+unAVdw/muRg1c47fXD+bJDyWlKtb&#10;kRMW5MtKo9evJff+b7WSi2t2ntHNq7avDIhkSVWIlhpQgFVHLlXOgxdoQnEUeX87/jzt8OTHlIMT&#10;9X8MkHLexxSRG5kGncZfTKycPTmquwViafL9v/JwRbanDDbG4DG5BpEJGIW5UA1cq9N9+itmVmxe&#10;IKHp/wB81TwAE8QULrS5Z5Fjjpb+mWk9PjztpCwKqHjqp+H7R4FfiyRtrmhXVmVW6EV0dna7T0x8&#10;JqBzBqae+aYaXU458UheP+tx/wCxk01wR7+Jiq+Xta0u6WU2ZlsYq+nBp7VNXBDuIpPhBfwVvg/y&#10;sJ7TTobyC5laWKZoJGZ0iA9NwR8NVY9K/wAuZupIuII2n+P4XGjU58JT+81aW0ubK2EckUd3GFje&#10;WvNCpHIVAb4uP8/7XHA9zCEht7eSb0mvW/3nJ5r7FSa8K7cVbNRl0IMzw8ouLOoji6JjbXweS4dY&#10;zLFbChuKcTUV5KR+1xoSxXEhZRT3ixvzR4gVkkqVcFRXtTkBmsyCUSRJJiBsUb66m2E0JV1cBk7A&#10;8unyrjOI9Ply/dkcvrW3LgNq8f8AVODh2tjQvqqcj7cunGu1evWmf//TAXqW1qsskToPVBWWZgIy&#10;qJUsKj4R04/E3wZ1Wnmcg/eco/zfV/pneGO1PddNkub30PrkbqttSVYVYzK8slAr7/GyL8TqwX4+&#10;XP4eOEtykwjBRJeSKWdIwJY4kkYbcnj9R5DRqj4FX9pszseOHHvw8mfhb0nlu7C4CyPEqtRQzHhJ&#10;PJGKcgqNxVKcP5uX8q/DhlBpsSF2kKvcE1Zn9NgqFuVNhG/EE7KV4/5WYebV8Mjw8h/W4mEhzHQI&#10;GfUJyQsYKwUKoV9RXZgKAA/GldvtBvU/yMRuJrdJ7eYJ6ml2sitVpEjSSQEb8WrySL9kck+3/k5P&#10;GTOJs/vD9P8AQ/48zjQ3P8P0tRwXs0FykkgttWuImRQivKYo35BfjUIUkeilm+L7GJRxh2q04jup&#10;ZJHnBRS3ORqqf3nKtY/2uPwqvHLjkkBuP870tWa6/HeiifQiaGK2H1OGONLVonKjhGpBX92F48GH&#10;FV5fF+zhiDFawLAkrzXEy1T00MlaGrFuIeNe27/BmIY5Mp2jy8/x/EsRZr4/j/OSt5JL25E80Aht&#10;YHKs0pMXFiOK05+nJxHxH4Dyb9n4XwuSe6lMs/BbNHJikejySAV+IqzIrKzFSv2UX/JzOAhEUSZH&#10;/cs9qIPKSZi0gEUFvNI17KpE0MYKxxVVQAOCt8aLy5/G0rcv28ML2WWDTFVCyuq/CObzcY0BpszD&#10;t+wuYsIjJk3+kMsmQ7AJdp1tbPq88iopQuWlb0EgLTuw5GqJykrsrSt+z+18L4CW5lE/CKdnkj5F&#10;CSDxcblzRQwoGVVXkvBeOW8EQCT6f5v85jGF2AeFMm0+1kt5BcQoIJxwlhK7NG3+66FirVPIu1G9&#10;TLs9NdkFH9T053k4KEUs32wXqeXxN4J/scOTPwiuQ4f4m4gCIWX+qJbuIzGIllijX1T6jKisSrce&#10;CNH8P+ui/Y5Nhm01pb6fJa2yJ++f1L5oh8amqinGM1lctx2+H/KzWw0+SeTi5wj9LRRIER9ISGOz&#10;u7nWU1K55qbRWi05JHb05SUdvUrKtIRwryb95/kN8OArSzjN3a3dzSQhmjgSe3CGMhOXJnVyo+FK&#10;tT/U/wBXZzyjwzEx4eD/AHv+d/um/GK2TG/vZmtLmxjBicRpK8lpOZpGV2CFVDx8vjcsif6vPkuG&#10;sWmxWhEQAMip2oPTWQED0wSattxQFeOa7JqOICQPDGP+y/rMeKQ5bfwpK3mG41JDNGpitjKUT+8r&#10;LJbMGYTDgqpDxPOR0d2f/K4LgK+vDpwS0jU+vNVZLh24pGGFRGHIb4iW+No1bMjBpzlle3CP9Kx4&#10;9zEc/wAfSj9OtTrs76jIQbC2+O1s1HxTyxtx+sSIHWsf7vjBHN/L6n8uR7TbKznMl7PbFrO2Fbgs&#10;js8z1JjVEYV5K9KrX4v2lzbSyGEOC/qbIngjdc/p/rMh1a/mh9Oyt3rfXh/0ddgsaKAZHdh9lOIP&#10;xfa5NxXJBYR29zcSTzrFb2sKqrxworcY4hy9EygrwAqWccftN9vNZqYGIHDvOX1S/j/H8SjYmUuj&#10;HdVa+0uyihsHa81KZn4y3MzJylmbgs4iIf1KNxSJeXFU/Zyry/kn9aFvVNuVJ4jg8saE1QBQeIUq&#10;N/2vs5kabDwAA/Wf9MiJPXqitI0WGxSCZY7ZNQLgzSRiSKKaUD96xZgzu3Jm4b/zf5WD5z9W0Z39&#10;VipCn43FAx351Sp5v+1VmzW+FKWoMSTz/o+qP4/zk5Om+9pRbrFd+b4g0MIlRZEBjhcScUajRkyh&#10;V9FCfh4J+19rIlq0+pM/rNI8d3JGzLBCg+CN6GNNmrycBWbb4eX+VnTaPDCED/EP6X/HmvhJNdf4&#10;mZaTb2SWzxQgS28UhUzSMzFpEqrn4hT4GHD4fh+H/Jw203Tp7WEwopNxzYsGUoGkAoaN8T0c8eTf&#10;8DmJrNRAje+Ef1k5OXCEBqep2kqmUyIbYIpDq/L4Wqasp+D4QG4rVvi/ycrXY2fTWtA0cMTMDdSc&#10;lo0poQtWUH4gf5ftfDmNpN5iUubjn1VX8KF0H05NU+vTCV5uBSyQq60tweDNxDOn21PH42bg3P8A&#10;3ZjNGhKWkF9yaOJI1A9BkZKqQQKIRQEfHIA/+ybMnUS3IFcJcsyqz1KL1e4SZ5NNVIpZp2JKTBlP&#10;BgVLgsr1YEcI/h4/7DBMEcUUUl9cmeSQKiU40LigYknY8TT95/L9lftZjZIk1AV/SRuAhr6S6lur&#10;fS7FbZIzzcuW2ioSvwoq8eY5Vh+NefxN+xjYlaEkSFzf3ZDXMg24xgBERmChAXHH+Xh9lMjIEx/o&#10;xWUhVfNxWOdqxpEuk2VRaRkcjLcBubzAVLt6ZDcR8Xqvzd8QuPU4EvHxRip5KQuwX4U+Ayca/ZIX&#10;4/tccuj3XxV+P6rRKQPNH27RMQsUp9VQ4Mbg1J5gu45rHy/1/sNyXAd0sc8gtoJIooYhyurl+KBi&#10;wAJ5kfskr8P+qrfZ4Zm49rJB4v4fx9CbEj/RCIjkeBHu5kmeRyVitkBYilaAKPh6D7R/42wTpGlj&#10;UNQW8kQNHbyIlgu3opCpJWTYLKzycHaq/wDEcdXn8Ec96/ruYImPqP1JX5h1X9FafKhkLT3EM0kk&#10;agGZpKIgCswaCMIZI1/ecvh/n/ak+oahZ6ZayNEnMgf6NHGBGkksrEAKx/yvtfFnO4cE9RMH+d9U&#10;p/7j+Nx8sr5c5MH07SNZ127SO4cLL6gS+eaVpZY4IlX4mUBVR5V+GNTCi/7s5N8WQ69vrpDNJIqT&#10;PPMqNBO6yo0vE9YlLKYbf+c8VeSNW+P4c6nDigIgRHDVf6X8ellixjkPx/0i9Cg0+wngtrSKOe2V&#10;IhJDcRI0TLHzBI5uoaOWdeSuq/vo0aT+6f4skXl/THjiSW4aKcXNGdGhDMrOxYM5ZYmJkf8Aerzi&#10;RI/2f2c1ms1MTLhHT8d/E5EjwimI+cfMCPHdWkCXVtJZ8mgeK6aH1ltgvqiJo/V/u+XoSrC3rvzb&#10;939vgD8164tva/Uby6BdnCTyQhfVYAcWDKAifvftKD9lPiynR6MS9Q7/AOLil/u3ClIGgifIXlvT&#10;v3erWFnJBbpCBZWt0ztEnqBXT0jI00itCh9KZxx5yc1/ZyOaLY2PMQTs5uJNkgMcjgKKHYRd915c&#10;+ObPUVEDb0V3N8CDQDNdTu5reL1VX9woq8vONAvYljL8IUeIyba35Nub7QbWCyWKdrakpId4SWCF&#10;GVI+ElAa/ZrnKx1mKOSXEDEGXdHh4XE1eIcfF0eP6Z+b+l6X53uv0+Z7EXji1SMRwyQxoXDxSz3A&#10;dH+yx3WOSPg32vgbJL5S8j6ZpUdvPHEsd6IEillCBC3HqeKKEH0D+Xl9nNJr9duYj1xHui2ZMkQa&#10;i82/Mr83tX8x3N7o0EiNoZvWkgC8nYrGw4/Exaqkjnt8P7K8UySJdXa3fpGJfqwFOZJqW77U6ZoT&#10;jExZYY49ShU07Q9N0H67bXjnWiPU9F1SiQMaLvyH77+YUbj+yuLtGCyiEAJShU7UycCBH1Le7E7u&#10;e6ur9pncyzS1aV5DuSepOKlVihNQSgHQZizmZy83IxxZJ5f0yONQxPFnNE25bkjtXf5YS3gSW5Rr&#10;dzDIBVJDUbBqEEbdaUzPxWIm/U5MdgzTTjLbWE0WowrdWrvxe1bifiMIdXR6MKxh+bLTh/wfwCrH&#10;WUmkMNyBE6khSWAVlHVgOuVZ9IYx4o8j/pmJx9QgL7yybYxz2fK7hdA0oERYws+4jZ6cGZqjj8Xx&#10;N9lX45d5bNARPbfBKWFXA5KRWpqNu2OGYl6ZclEr2U7e+W4V47sfXraMORbM5iaKQjihjchv8mqD&#10;9j9nEBfWGqxx21+ghuGBARqVJjb7Q6dwrjJ+BPDZh6o2vCRuEXNpms6JfPqmkM9xZ24RZryJAEpM&#10;pJRweYb4XaJ2oy8uS8uXxYVtYXWizwSLJJNBNKQz7tQDerfa+9QmZx1MdREg84hsExIUnkGq2Pmm&#10;0u4RZ21lqEFoTbopEQZl4pxiIVBxBZuKyPP8H2PhaXJNa3ZuEQijKQDzU1XfNNPFwW0yjTCtTsY4&#10;J2VFfnEzI8Ey8XWn81dweRbbjy/mwu1PQZ1uTe6XItvcPx+sEiodU6LuR4npmVp9ZGUeDLZ/mphP&#10;oU20bzJbx2qaXrlr9f0uOOUWo9QRmB5ftOPhbmelGb4k/Z5fZxO08xEOLbUF9GXdf8kkGnsxr1+z&#10;ksuhBFw3ZSx3uEVqPk2f0l1LQHW8s1o6tUBwGWv+VGvA1j4eoz/Fhu8pqHQ8k6ke22YQhWxa6Y0e&#10;EtVNYphtHKoqrFSft05NQ/zAf8LisUsbdSAw7E7/ACyucSGJC02cxVm9OsYNS9OoDUrU9uQpy+zi&#10;qqzEGu2VHZSWpJlkFFAVWFCu5+YFcvq3Gn048haFoIYtGBuRQsdgN+5xK4tFlQxGlGFCT2J6HLMe&#10;cx9SOIgujkNvdxMJTxXdypoxYbBRTthbc2kVvYC1RVWME8juPh6tuCDvv3zMhmMsnE2x33TnTJrq&#10;+u3v5pHkv4yDG4CGshHpxCjrIvFTwCrw4fZSP4cjMi3UV364XnFxqqh2YrRiDyQlv2aU/mb9nNzC&#10;UJCi3hmlqts2lvYG443KzAyzyW8UYmZowVEcsaQD4ZRzZqM6R8E9RuWJSSJcRzNOzrHCoZyzCgcD&#10;kQ29Ph2bj9n/ACeWS4THaKapFwRCwuLAW6QS3N3LIsKxxN/cu7IkkdFZl9UM8bSniz8+XqtE2E80&#10;tzNOsixsS4X6ujo1KBiVZkP7TKvL4/8AYZsokcG6Dt72RWdtpdrYPA06xojSNfTxSop5NGFkSOUc&#10;CEikkWLlF+1/fftM4vU7prSGGzS4L3DUIEhU/ZqQ1aUrxX/jb08pxQE5SmegWMbKW+WtLt9Smm1F&#10;tOjtLMFgzWyvGGaYL6kXElXVWkbk/FU/320/D1MERXs1lCEmkZp09MM7EfFUEgF6ct2ZQ3wrmPLT&#10;8ctuSaQz6ZZ6zIXtLdYLCdLkwhVJ4MjrEWWCvoDikUjwn1JWZvj4qvHDvRdYkMIMycWJKhBy40G4&#10;IYqP2SM12q0u+zGcWL+afLcH1uRYZg0Ua+o07PF6nJiVZWTmSvxoy7/H/kfyncfoXcdQQUDUO/Qg&#10;/wAM1p4sZaDYYvc/W7a4WGYNFK8W5Cj97E68QagBTz+I8v8ArnCrU9KieJoZeTo5AE3dR/xr88zt&#10;PqSPU3RkyDRPMLR3sU+m8YZYVZnszyWN6AcBUBjJQHmE5fD8Xwfzx2bR4bR2MEI9BOBgVTxaoBBY&#10;rsvZeP2s20dXKYos+JmVl5mm1COKO8umFxKJ0u3eItEFLIwiDAFgODt6n938XD7UaOuAWlZo2DAW&#10;0EZqrRsQ3IEgSVHLlyjp/wA1Zl8dpBTK309Y51kEjaleXK8ZI7uFWT0WWrW4H7lY+NwN+Q/drxT0&#10;l9TnmLRRv8CORyYEtycuVVT248ju3Lf7S/zfYBJAO+ygqlubu6i4TyQxyRonxRcYViDSSLQLKHMc&#10;Z4R+k1PiWTknwIrSqX0joY7ZGWCAEAs3BAKmlF26s5T4hzdv8n7WRx4wAZbkqTSH0kRSGTULkfWL&#10;qVqIIfXn5cUJ/ekEBV9NZP3belCnwf3vJVxhggFyyeopZUCfuwXpQboC+3MkMf8AJT/jJk5Akbfo&#10;Sqw6lfS2AlFtIFM/qBrhvQ5hyCspWFatEiPGnH/dk/Nf90Lzy3UwcJFL9ZKqAIkkVFLMpq1QCFp/&#10;rfBy/wBXKZQuO7Ety2FpwNy9qbAyeoz3ctvJNIqQupSLiWWSQvVjxVH9b02dv2skttKssCr6nqEq&#10;G9YCjAnvTtv/ADcc1uT0liWA3dlNDeSzCzFuOZgbT5GBhZAQCnqDq3D4naMzK7fFz/Zwuv7CWIlQ&#10;vMO4JdizL8IoF69erf8AGT/ZZmYMwLIFOtE1m0u1WdpjCYYWCwIkccvxvzkkAKNwjZAkP831ZX/b&#10;9FsBLbpDBAJJPVW2BUK3whzCQrvxblRV4fa+x8X+rkxK9gpKaJfST3N2YojZy6kVaS4CgtEl1ykg&#10;hMkf1cNPK03H0xzmXin2/ikzQKVluLqSQtM0obkdkCrRQoqTX4K9Ps/tfFlkidojkn3KlwsJtbDS&#10;4IBHaJamMRrxabnIrSM5CKvp/vlSrHisz8eCsj80CSXLzamkshXjKCqfDyBBAr8R4ty5KeIrx4/8&#10;LdCMRApimdtpq2Pl9rW35B7MgsokWMrQmhZR6qACN1aRwrSO3x/yc0Xubx74pKzNBA/GOKJONXCo&#10;wXdupf4v9X4cujAcNnmpVYdO0yDTJprRYlur1RLcXVw9WWFy0bOTwOywjgn87L/s2EJp00Nm85dU&#10;VGHoJK61agAAqQK8gEU8R9r9rMbxBxcNMbCGfzDYz6oliiyT3Dpxv3tY5D6ZZmNWClynFmlkRZXX&#10;4G+x8K80Xt5ox8T8ZHdi8pJIrXenAKPFftfsr9teWXxmK2GybRkN5a3LBYlMkMcMZitgqK3GgKhh&#10;IS/Qq32F4c35NHJw41Iqi7NZPSty3xgNSUAn4QRWq0/l/wCFy2MrFR2ZgtWskkmkoFhF3qEcQ9Ni&#10;jfVnkC1dlfiEkDtvzX+X7f2MRtZCFkkRKCTaFEPKvMBebin7KHphnIggD/OUlGahbrKYoZnB9Flk&#10;uJnHA/um9TghqD8cqUO3D+X+XF5bm0sbSCKNSsrLxPEH4SxqIwQtd6/F/L8Pw/FmPHHLLZO0GB3Q&#10;cNnf6jql3PM6tbQsGjWQ1Vwq8TMUZuNF4sE/nZpOTfu8z20kk0T3UzFDRpBQqAeg+EBvtMVC/F8X&#10;x/D9rJjJEHhj1TstF/Hb2U8dhbRevGGSBQ6sWVaM37xmT+7jDM/wrw5RfvPsYil24ia4h9N5JSWe&#10;QglStR6hJI58RR+H83D+Z8kCZGpfSxBRD6XCfStpVmhitlWOGBZApUgUiCBWEXqHknqcuX97w5+m&#10;mJWqzMrJx4iKN2J5FEeVmB41bf7XwLxX4v5Ps5PLMCO6aRF9JHC8c1TI9zPFGsZVZWiiVSvMCMfZ&#10;4/vH9R/g/n+Hjgyd7hWaKGjEvRaemxefl6bM3IfD8Q/lZVX/AFVzHjiF2xHJKLI2DWC31yWWNYDJ&#10;LIBPCkNhwNxHGnpn4+EbL+0kjvy/nfkFt0kMshghhgkccIJUPrsHoDMzFgWU13VfhZuP+XxjtyGg&#10;OL1fj+iyGyPnI+rhb2ae5igf1Li3YfVgY2J+rxrw9KGRAaI+7x/zy/B+8uGGNIPRZGkZmCS1qqqJ&#10;UCMtDX4mDfFy/n+Jl5YJmzd8ITzCreSG4kMpaIW6KZYFYCRne2k9aNgR+wjJzTj/AL6+BX9P4rWV&#10;HMsbInBXj5GNyVMhAEaFhX4V+FW+L9n/AFsduSqfovHHBdRTzLM0cyqJ4gJfSD8pphEeIEj0Z1/d&#10;/wC7f2uMaY+RHk24/HKqwReoCoQuCSzDk/Rezf6uJI6KRaxJhEnMORFA8l3ci3KytMIiqiNTwjb4&#10;pC3B0/k58v5cGnWMC1SoiWPlIxFAqK1FqAPsMrcd+PF/9XKyRxMa7m/q9iJib9kja6edVgRSC7Su&#10;pZghLcjIjxtJ8PNXT4v92Y76gkkkjOZX3SQCRx6ZFe9VH2VDH7X7X+Vl0pm2wKZ1d4Ehji9BF/fQ&#10;yehBIZV+Fh8BRnqWl4L9n4uD8fjX4FFS2hQSoAVTfm37lAVFOtG4qwBZnzHNk7sVOa41KcTQu/py&#10;uvwwqRdSlXPKpHKPk6MyRpHTh9v4pP2dA1x6i3IQFm4mBAu55AhWdl+IVY7LX4MjkhEC1kvuxaTW&#10;9xp7TOkSc0vJCaLRCGkjjSUGNwqfbk9NvV+zy5c8ucSxSzRcxsJTJVvhqWBC8ahf2eO7Lyy2BMoe&#10;TInZStGs7uCzvRD8PK2+q/uj6oVY2T1OfEv/ALt5fCr8E/a+P4HXDyuscyTek8zJHHJx+L1GUxNI&#10;uxfkpq32V/u8qiImRCNkPDHbwQXVnNbGaK1SaeWBGAVYEkW5jgdSEg4OnBNnk+KV+X8+CYYbKKUS&#10;XczyzQKskasUNCSDX7TcVpx4/Z+L4shOU+UREBjRQd1c6lqFlJDY28VvZ38stvctGk9GjEbrxNUi&#10;ZpS6OJQiSOsf7v4MKruMXE0MaERRxSEsIwT8G+zfF8XxcGkKfy/s5m6f0x3Zg7MjtpJrS3uLku9x&#10;PNF8Cy8Y+bgbBCV/d7c1hWU8v2m5/ax1wLeS5aONPWYelGZQr8hXkvHnyHQhuS8v5uX2lyOIGXMo&#10;U7NrqG1Wed/qnwzztBzjMbAEMGp6bE15LxbirL+74q3x81y7xWsj0W3hUmWZVNXZSCzftFvt9Gp+&#10;zkJ0TulCqkMmowpWS8uQno28ssZWKJgRGtCIlT4oj8cXP4efxL+3l20cMU3wQRch6bjmpWQupKFt&#10;+Vd3P7a/abIZpGXNiVO/Es8XOa6uCri4jklgZJIooHQTLH8PplfgjXYQzM/wL8XLFXjX67cwyspj&#10;gaMmV6lyWPIqN+Cqq8VWp5YIn0j+kkIa1vLltJsLu2gkSW7iuPStYmVYwFBCyyLwEzvIx5uI0dF5&#10;/wCywC9sOQlaajS7yqoLuilTxpwFC1Dt+zloybcNMjypPlv3MUkUNr/vPVbZ5CsUUsisC5PqHkqc&#10;hVv2+GOilvmufTDFlnkMbqSsZFW5F6NVidjw+LJnHCvciqQ13BpUFgt20aKbKD1YyiNOhAj9MRKY&#10;wAq7r6nGP+XllRn6z+4hDRW1qzRjYAMfsUHRW+y3w/DkNgOL+epVJWFjW5mKT6heRLLx5MAoQtJU&#10;7M8afEi+pxf7P2eXwvVqyIWEjRxsBRpl48yY2Cnf7KptVi3w/D9nJzs8kGLtSjaX0ZYo5rmIliYJ&#10;C4jSOaNnDcAOcko/u40j/e/vPt8cctx9Yc3MahmiYqArEIvFuKljRqbjw/n/ANlPwwNkEUVN7VbK&#10;AadJPx+tIWrKoaSQsnKRY1UxszKv2v2v7v8A2FwGUMRKqsZY2V3RiKqpA+1UN0JH+v8AZ+zlc4WK&#10;tNt3f1d0HpPIn1edSkbx8iryVZfg4mP7QVw37Ef2/t/Ez1zKvJgHlYK8ERdyqgChJ24opb4v+B5Y&#10;yFUWQIVI7RbWVwjNFADIl1MsUavMzHmoUL+8lkRP3f7XL4+CftYn9VilSR5IrZ44HZIFdqoJFAVm&#10;Adfi3Lf58smZAK21+3rW8CveJLcos9xIkJ9T0mLukbPGxWN/hC7/ABcOSr8Xp468N5OrfvOawUiX&#10;iqlOvqMeNSF48uCf5acvi44wqJ/pH6kgdGtIttMtJFWOH6u12xupPVLLKzCkSnmOLys/D1JOfL4J&#10;OH2HxslLjVYwkXqqhVBJSSNVqAGKtR+TNJw5fH8Pxc2+1kI1CB36sSSNl4klstBle4k9GYLJLLHW&#10;OduNWdF4j0V4pEGCrw/1Pj44IjaOOGYrSOOCUuGIbiqFSo40K7MN+QxEhOQspuyhp455rm2MoZ5b&#10;u1WGSIGL1GljkVz6jUdeUTNx4f3f28B2VoYrBVkQepIYg8cjlG4sAOAV+ifBx3+PLMk7kO5N3ujr&#10;vUUn1DnDKxgijuCksMQmhEkZALNIvxGQCQ7L+75c/i+DFxIsNl9XltiZ9uJdS6rFDJUnlGe3LYft&#10;/wCVlOWPFL4sTFCtDLcasl5Z3npWTKzzJGfSeS4niUIrLMn8qf66fB9jjiUCusk99KB6M0M7EkAu&#10;SXKDpStRvx5fy5kS6AfjdJ3IpWuzDLFa6Vbq8Ulpd2kYWpCcYUSccdnPHbgW4L8Sv9nFYp7oRS30&#10;QHqXMUEduZA3wHjVmKyfvP3ajlxHHKZRiRwA9d2A5gIO4tLZrqz0vf0IJbu6vVAK+orPxRAYQIf3&#10;0kvE+ofUZVkXj9viiDeRrHbi3aQ3I+AhXO3FmZj8Pw1BVPtfs/s5d6Zcv9KzvqmLzaWZp72S9ijj&#10;tH4yHlGFQgoiox5faV1d91X+9/ax13Pe26pEwYXcqhX4sFUOPhYv2+FOPT+fj+zkYRhKXXZQOqnp&#10;sWn3vOdER9Oif1LZpFMjvC1JF9MEBxynDkK3Nv3Kyf7sTH2sCCGKJpriZjMeU4VKsUqem32lU9B/&#10;N+1wxnHiNj8SQAa36qd/dXqerMI7S3KwKEilkYcPU4r8RCsp+Nx8Pw8vgX7PPFS9ysSTxBIJBFRY&#10;Q7FUVT1d/wDKQLWn+VlQiOR3/wCJZAXsoww2sry2d4sl1EtyHa6ljQNLM/xIIkIqBFKzMvL+74x8&#10;cUluSYh9VWNpJI/TjYmqCKZiW2JA5UA/2TZE4oylz2+pEb5qMGmv6wkvHmSKG4+tTUFJWuLZVRBV&#10;Fr6Rqy04v+7jXCiO2khe7ZZWhh4VtIyaRjiwEY4CterbV+3mfkyCh3JO8k+ldZPqNYUnuPU43rqA&#10;zjlEQ5D/AAFdwlW/33j5YC0cKloobmQVQICVCEknZiVWSRVRftft4ALPM8KQTW6yC6dWuGCT3NtB&#10;KVaSTiGZgV2BUKzxRF5P2Wb93/q80hZxQJAot/iszxSSSgUipZwqKSzFyoX/AIbHxCJHfn/ufx/S&#10;SRt71b1mnMvGfil5GxYQ1MiFgqo3NhxXgDy+Lj/L8WHUvmaOZYrQxG2kenrSWkQZeFA26ueaMS4P&#10;2WzAw6PhkZAmXq4vU0GBiDTEB5G1Czme9S7GtQ26N9Th1Sb05I7hB6fL1YU4SgqrKVbh/LyxaK4M&#10;utRfVY5o47RGWSR40Acgj+ZqhaBqEcfstmVGV4pDMfTkPpY5IihfO0LqFm8PlKdb6WCW61GZJYY7&#10;eeb90WpQoYo2d3DPHVW5p8a/zY365qRkuZFsCqxq0cdxC6IjkAUY82+LkTRPh/ZzHz4McDEg/iLh&#10;58YMvTyis/RmicbLT5tae7aWdLyex1CMz3MKE7ohhVZIONP3vNmX/YYPsprhCInsGJdF9T4ldffa&#10;p7/81ZiZpifP07/0v1OIL2PVJtX0y0mDX0XmRFitZZmtCkRjkXbmR6gCc6IG/wCD9H43zT6M0pM8&#10;LmKZlAliNGC8RUBfZctxZoxHAfp/H9VlKR2ULP8AMA2siWeoW4vbRZP9Bvo+UUkvM0Z5ACaPJQvh&#10;bcwRI7eukyxNyZfTpJH8VeqjdTmVgmeUeGW38XF+pRktltlfXUsEclnJayXQ4Ryi4rbzkRU5BZTU&#10;Ou3EfZwHPo3KXnp7LAZQTcliCzVAANJKhG+FegzJw5eGJ472bhlNo218ziCJ01cTXDLLW0EUbsi8&#10;RVgrwj40UFvif+8+zxy/03a6fbLoFhcp6omYTyRqT6W3MhG3HJi3GuQx6P8AM5Rll9I5R9Mf985N&#10;0RXMrLfy9LrGryeZ76xdIZbeMR2jlK3ArQGdGAK+mB6nBT8Xw/F9pcAapo+kX+lRC/nQXcrBzOoD&#10;cQ1FVeXY/wDGzYdToxlJAHDH8ebDKImJ4+SZWera9Frl6lvp7No1uqwQRuxjkMi8neVQy/EhqqJQ&#10;/ZT/AIGAa15Q1GwmcRxvcQqvNZY1JotA3xAfy1+LNFqNDKG4+l1eXSGrjuGS2Oq2l5CJUYIS7R8H&#10;IBLKzJsD1DcTw/mXCFwyk8hSnQ5hEOKRR80ZjSlBXbff2yqWPqGyGQ9XYLtNSngajfGncftD+uQL&#10;YY9zsMEFtdLzhYK/4V9x2yPF3suIHm7E39SM8ZB7VHTCBXUrwuxCSzT1BNbnhKO46H/WzPx6+Uo8&#10;GT1x/pNM8Qlvyk7MJxy9KdRHIeh6qf8AVOUz01jixnih/F/Pj/my/wB7xKMpG0nZUluy7oaeIzFL&#10;dsXYjIscq8JlB8Kjv7YeGk+92BXs7iM8oyZY+pH7YH/G2SEmMoXydiaMrAsp69fn+vLYzaDB2WGI&#10;FMsu2ojq7Bmm6rqGl3KXVjO0MykbqetN6EdKYeYY73Y2I+lTuba3uYHguI1lhkBWSNhUEHYjJTpv&#10;mHSdRkpfs2m3jNyE0CKYZGP+/FI2/wCI5udP2rIARn6h/Odlh192Mvq/pIWaK/t1QWircwjZopnZ&#10;XAAAHCSjV/2f/IzDjUry3iltWmiJvpdkkRB6TGpGzkcfn/k50Gl1N7Xs7KonHz4orLOIhZYkkrbL&#10;0QljItQDQ71GGdgunvbu9xam3ll2E4X90abV229sjkuUxwnl9Uf+knCGnBNx+pK9ROsJeRrYXMdx&#10;BDvNaMwE+4qACfbff4sMbmGD6pB9WiV5IW2csabdw4zD9QnWT0w/H81xp6cAUQldjLfLql2b66ZI&#10;rpKpCEAYE9V9I/8AEsLriy1K1kT1CVtnjeQJu5EjVNVcfAen7eVzw4MwIr1MOAT5c010zXNMvvU+&#10;pSJJcQSLDIQBGeK0FGRvjCjl+yvHl9nKJf0hJyj9QxGs3EepxDhaFPs8vfj9jMD+TZeJVbe9r8KX&#10;NFi4T1TFxm2lC+nv6fL0zJyElOXHx+L+8z//1Cu6ulmG9vSablHEpQKQwZjI4p+8Wop8XP4vh452&#10;WHCYGgfTE+p6Enu5x3e+WNgbeTit2xt7Yq8jc3K+mEVYoz/upqEN8IT4cSJhmuWe5d7mTYqtWfcr&#10;RiFCii7sG+P4uORzg16f96spbkj8bIlYpLW2WKyhjsbcVSvGOOiqxCDlzO7AKU/dfCrfzYBmna6n&#10;eMB2VSvrgAJDGhahHI05txPJviw48R4R9PqaYS9N96NhX6pHU8amvoszM0sr8a9APg3qKKr/AA4H&#10;a0uZbyFjEKLx9KR/SWRRxJ6p6jDtXg8fxccy8WOIOx9SQOLdWW4h9Ji1VK8/VUByta0NOQXlv0+H&#10;4sNRBErmYpzLRcCjiQlxG1eXEepM/pjlx+P9675iyy93q9TWY7G+qTySziMRrM0Yik5l4vRJCtUK&#10;hdgkSlzT/df7tF+1gaKSW9t4fSQGBiYwZJv3fGFw0ZEYU0d2/vm/d/Z4r6nHLeGp83IkCCiWiW1v&#10;ppHIZwBM5jjJkDuHUjnsrKi/3afG3x8m4rxwdZ2wWGRqQhpizBE4mjmhp9mOvxhuTPy+1lOeQlyj&#10;Vf6b72JIAGyGvLllniRRMEh4l2aoXgKqxLBpD8SEMiqE+z/lccQ1CcSSpE7PMxqDbIIeMjEgNHT4&#10;iAlaytHx/wBbDHFzN0P9mxgDKS/TrZViaWHjbxg1Wd2mLiMAj1CXpyqdolk+Hh8S/DjZU1NZWimm&#10;CuqiMpAvFFZwaNHX015PTxk4/wCsy5ZpzDLE/wAcR/O/499LfAWVe0OnSQiWOJmVwJPUnYs7Khqy&#10;u1ZHpGx+weP/AAPLD2w8vLp1sk0svoXcp5c9pCwDftuwVvsAL9pVTNLqe0RkyUN4R9HL/c/z0zj8&#10;mJ6l5nbWbq4tbS1W802IES0cj9njRUjLrXmWfiyO8n8n8gO4niugI+aDT7cE+vNIyFmPIclqyr8N&#10;dmYtl2Hj72uq5/SmNvZPprPfyQyR6neMC8FpCswSNAoEb8Ed6MFqwRVxiw2dwqzcB9StmYpsR6h4&#10;lSqnmy9OXJqJy/1eWZcjKQI/jl6f6v8Ax5MSTZP+aqm51O3na3aXnqd6F+CqOsCijeqyelFMPiYK&#10;iM03D4fj+yuXrnmGWG1juUYrcO5SAOg5AhdpHBPJVFfgyWDs2HEY78P8X1InKj/WUNA8s2n1ubTm&#10;t1a1WBWuJI+Qgb1XcNEhUBJJD6f+kfF8Pw/awgsLS51fUfrvrEvbsPTdXikK0asjcnbmhatRx4/7&#10;D9nbZODBjoDf+jGP/SLPHh4fUyTULix0mx9Iwp6Dqy+l6b8T8NESkUbgig4Upy4/zt8OSARK17LG&#10;vJbaFP3U3xKCrGrSeoW+0WJoqh+PHnmvnmuPF/H+Px6WPEDaRR3lwumRTXKg3904M1oOMrI4Wiwi&#10;NUX92qL1YxM32G+3hZfpb3t0LO25wWEcivbhVh2NAjSliRJyf4uG/wDwOZWmxmMOLJ6p/wCm/q/V&#10;wxYxByc/4Uw0a11CzsBqGolbnW5InF25eUIPiaRIUQBkVY+XBmRP2f28FppjXcNxGUjgCL6UsTRq&#10;qJwauzVbf+Yj9vMfJmjCQ/nfwp4bB7lCfWLWwa0lDTXcc7+rBJHJJI7icbVjovw1/uw3wJGvw/Z4&#10;4EurpYrZblY6fUGVbWKRSsfJl4mR6BXenJW4rHy5fyZlQx2R/sv6P9WTIkEiQ5/SjFs5JJjEslXv&#10;lZry4VjzUK1VjjX94ij7aVMn/B4pawzC2a6lURSySfDzaVDJyVdnVmkdAwQfaX/V9PJ6jIIekeof&#10;7lZ+nlzktmuIluVs4HkuAI3csiRlYgGNCp4JGWjL8FAb7PLmsnFsHmU2sVEjLXcoC0UghEZq+q5r&#10;JxCnlvyX+bjmrlj8SYjfo+P/AEi45KUMn6QvRzn4aday1curo0kipx9CMAQepzDJUCORf91rI32F&#10;JGhaeWNojLHGT8SMRx58KljGSnJPiKj4vj48v92fFuMJ4Y2fuizEN/JkyO0UchmCPItRGyA/Y5cQ&#10;vMBqElQzbfB/zzw40xCVkW5uTcJaCMSyMZDJWIVNQ2yc1PIj/Y/ZzA1EtwYj17/9JOTYkAUg1U+l&#10;HD9Qtkt7q79VURRCsTSTioc8aNIVk/1W/b/1lLh1gjikKJzb93ZwSuooVbkGZAaKY6cnPFmZ8x8R&#10;s13fX/WYZpUBX1KMAe6ne1R5OYpPqlxDHIVYMtGjjlcfGsv2Y1DKscXx/wAuFvxJEVZTJcutZXk5&#10;Esa/E1WA+yfBP9jmTHGCK/g/H9VxgenRPY0UleDCO1josMUfBQop8Kjif2/9fjxwFIlKW0caiR5I&#10;3l9JXYqjVJ+yqMzGq/DRv8rjmZGMDugRjI0ikkG9yzMsaK6kSlQCy0FdywFKNv8AD/ssQOlwSSxW&#10;YAPBhA8RotwZZaMrfYPHin7IRPs/vHTLp5TGFjk5WKBtp9QCWz3fqr6HD1xORWEQp9v4gw7fFyr/&#10;AJSc+OT3T4vRiJcmO4lcvIgAPCNRX0xyJDIzBqMFRc5rV5MmXLQ3j/08ZyyG/IPL9evpNSvGVUjn&#10;061SOG1uDI/KW4mKRtM3BY/SuIY25NGZJZOPH7HxIsR1fXdQu9RS8t09NJUCWQVyGityR8b+kXXl&#10;LJx9Hm3H4V/Zze6HRQxYuE/V9U5f0v631NEImr7/APYs38s+WLPTtFXTLlhPMJC99K8aFZZ2HJwn&#10;KONGXgWVykXxcn+L1eeDNG00r9TN6LdJLaQQ+mPUUiRCAwJ9RUkev2uMXxvw+0uXZ9QYgjH/ABR9&#10;P83+q5YPB75KWt6pJ9UvGsHupVurRriKRPTZfTkB4EH02dE6lebfCnqft+nhjr3mJNP06WKOT0o3&#10;qSrhnYHkSVUKrn4GP7w/ZX7GajTaXiInMCR/ner/AHPpcPJl2FMe8teTLfUNYtNa1CJbi7twPTuL&#10;Y8VlAjEfrSksvJJE/uOK/Eq+t+3nN557rVNUVVllnUyBgkrPzk/YD0ITipXovwZ0mKIjCraseO3p&#10;VvBbWlsEiiSCKME8I1CqoqWNAPc5ItK8rajDAbWyneO8+G5FXKAMsi8/jRSG6MvCuYmqlAxIJuLl&#10;RhXL+BKta8waNbWhnvqPYFvRm5IHH7xdgyt+y1etP8nOyeW4rr6jHNdUE7JRmQUBNdvh7Z5r2zOB&#10;ykR3a9VOJ2D5P/Mu80ldd1Gy0pvU0uKQG1DBZJI2IHOkvHnwLcvtPhj6N5JccBIAiAcht0Y16/ze&#10;2aTLnxjaP1NOOG1lU8raPa22gQ6rrFmpEkrvYTGQqz8QVAdO8PqfHy/b4On8y4sVBlPFOm1cMfTE&#10;bsikV9e3d1O4MrOitUVIIqNqgADtgiOMDqMxsuTuZwii9I031ZQ7r07nocczI1VPQdcpAPNvAZJF&#10;yth8QoDQxrQnlX4RTbfrkb1/0IWRlUKsQdjw2+E7ty248TyP2mzb6HewW3GbZV5QOo3cDs0ry/Wv&#10;Ri/0mj/vQeCemwYyCVfTQBkgbgv2vg44RmYyxB2RpXZS8Rp8KcTsnqGld/tJ+z/sc2kQAaLbfzZL&#10;9V+q6hKlrIlhAsohvv3lZLhpaF5jbKG4NxUrHPxX1UZP9+cozjRtelhtzDqMiKCfgJcGgJoo3JZv&#10;2tzmv1WjEpcUWE4d3Nj3mfyistyr+XoJZQyAyJ6BVS6AvLISqxxR/C0f7tPh+L9niyYaT6TY3iCX&#10;YsG5JxPQ0IqKdMxY6qeM8JDASIY5Y63rVm5W1lMbPG0c5kjqJEqGpIH67/EP+aXdWRsBe2HK11CQ&#10;3ME70t3K/EqgdHI/yv2scphk9UNpRWVHkjdYt7DVYludFs4tNliiWbUYFkKhpi+xtwxPH4BzeNfs&#10;cf2sVm0+S2la502pUisttVVQmnUGleW3jxyuGbiFZOf8LES6FSXVbO/t4LDV5CqIAkWqhZJJ41D1&#10;CSKXCmL4yzcU9T/Wx8WsRjaQEOh+NKGooK9KVIxlpieSfDtSfyvOSJIpUks5hW2u3dAjlnoFZqhV&#10;YUbkrfZ/awRPY2V9EGnQNv8AuyuzAkUqCNx1yqOaeI1FjfCgtOv9Q0yaQwTi2elJIiwKPxIJDq3w&#10;MPhHwn9pcI59G1HTTJPbzs9sA0jK1WkLbUC0ICgAeGbOGrx5hwkepsGQHYsmtPM2lazcW1vqmnRw&#10;30jR20dxHwjgENS373kryMzOx+ENx/kxbTvMdveMiPG6KHKxy0K/EKijA0Irv/k5Tm0EogyHJTDq&#10;FuseT7vSllaO5t5Ll4FkubN1VgY2IesTfEronwd1f7fBeK8mPIbhWBIYUFe/hmulj8mohidxaTW1&#10;eVFLAkrUfCp/iKdD9n7OLM4AHgRWuViNsSoM/wAYApzIFCT17/L8ctN961yM9kAKlpGz1d+iitCO&#10;pUfaOJTosilTuD1yzGaZjZWVri2lWRG4soB3ApQjeobalDhdd6ayRu8ALSEHipOxO3U0Ph4ZmY9R&#10;vuWYmmem61BO0FtfxJHagqJJVWhUDkSyhSpLFm5H415fu/sIrcyHWdLiuYSLOsVxGOMhGxIJrsSD&#10;8VQaf8N8ObDTajhlcjszshmHlzXNQ026U6kv1jTrsmS3UkMsTqnCrAFKx8WTkp5fa/d/vMArwtbN&#10;2dVWRvTfhEKtQ0UqisCWb7X7OZspeJKopBJRciX97qlsZHlkt4vrVvG92AF5Rl5FmuJYmCxRHjF8&#10;ayfH9v4vUWPEIdNkDG5RU9cNxDuigAUWpNSx7s32ly45QPT0H1NnJH3fmCBwLC6kk+pzQs8aW8rs&#10;5kDS8Y0KJEq8FWOP+7dufD/XwveCO4uoQZClpbFmaXig5tQV5fZXevN/h+Hhl8QcY2+ooAPMJyl7&#10;fWenSS+iJdUuxGhthJIxSOrcVUqJGIWnpxPz/eNL8XFvtCLy9jhs2eCR5FRXSERK1WkiG9TyHLk3&#10;v/wqs2V4sBnK1JNpfp1tc3V+sF7ZRpPK8dzd/WHjcLBcmoRFMVEMSjh8Sr8HDk6SSxphppurS24H&#10;xEOOPJar3LfDtUclAHPfki5ianR8UjsmUQUn1jRLS9T7KPBJ6oglZZCOQVBzPIq3pSu0gh4J6VxK&#10;/wAHH1VXJJb6pb3iLG/Gj18CD923fNPk0px7hpMCGD3WjatY3PqgSF4GU+qBJG6n4i1KhW24txan&#10;8v8As23dkHVVi3i3DR+IoRQV/wBjhx5SFB729H1W3inuJb5Ql+CCl3xWqMHWQseADbD1fiblyZ+G&#10;RfU9MmFwBbCg9RTJWrbCrbEk0AVqD4c3Olzit2wG2faLr9r9TY6iTUW8kduAFjDcykVSFROTvJHz&#10;kHqcY04SSL8WF09ybNGaFF9an+kTryB+FRQIaBpaFuzfa55m4occ/JkOacWumQ6uyLfCQWxPG0sJ&#10;kjkARndqyrWSOHkq8PiT4UWOPGxxzyRif6uy3M9VTlUMCgNXJJJUDlyUfCzfu/8AYyuifJB5uury&#10;yik+pi+i/R1oUNyFCNG0czqscSoiqrmT0/Tc/GkayT/yJzVNwFcfVoWn9Q1WWNWq9CxY80HRqsw+&#10;L4sAiSLtkCho7e2ks1fVp4dMEcQV7W4lT0oQ6QiFTBKQOcbLEn92nCRWXMsExuJoHHo8iS6LIzsV&#10;Kgku1F+IhAPtf3P2crnMVsjm5bixbTbXUI2W+RWjWK59BYovVEvGP0YiZV4xvMzf3b/6WitK/JOK&#10;rPeGJAltGYgSDWXkpPSRmp0AVW+L4fik+BmyoY+LeShbb6cbi6le+uFunpxaO24lI6gwIivTlIzO&#10;knp/vF9OD94kXJ8M7G85KFvKzLJypxAZeJIAaoAO+YmXESfRzYkJDqulQwNJPpwWxFuIi7SyyRze&#10;pGjuY+LM0fwftfFxT+TC/UrC4uJIo0bjaBxM7BQzD94slOHE8eVStG/Z/mzKxZoxj/TUFM9B1ezt&#10;bW8ncA6gyfVYKz+lHIEhaIcbhnUzAemG9WL/AHZ9n0+GA7u7jYrGgZLZF4VYHluQDUKGAbdvh+F/&#10;s/zZkYYG7LJN9L068ihlnmMVxqs7C5ZIWHp7LyURtIUd4yY04yuHjXlJx+zga51OEFJlhI9KqjkW&#10;HFXHJehZWPEt/N/J8PLL44iT5LSMsfL181vJbT3as9z6ck5RYjzkhcLKRyRGVWKpxPFGRf3iuzom&#10;J26yScJZAqyLMD601G4lWDVXmo5V5fapH9leHxYZg1SVfUTbokloOclu1oVNlah05mRTGqkxMWRV&#10;CMOIaX7byS/BGmOaJb8MCyMAv92WXivHoOJA5kjxH+rggRjFC91FBtrj9EGMypLV5Qpljhld39Tq&#10;S6+p6MauS32vhjX95+3iM5mjjLuyKquTGAfUAfiAGAFfiKs3Gnw/8Hxy6JHIptEWwtLm4HCJ3cxK&#10;GkdTC5iLHmp5qtBzjTnXi/8AyKVs08sZEMSFuUnGXiQwrxKglmbx4oPhH8+GEQLXk1Z28onuZpAt&#10;Iw0BlBQ06siIi9l9SU/vG5/3f2uWCYolt44WklJnRgpjlpSoHF60NG+FuXwftf7LK/Eu6UlAT3E2&#10;oTzwwwBbGaMut5bFhIwYiSEj4Pg5NG6OXP2OLftx4GkgaS9Vx6aorGYHkFCxhoytQV2oyNXk37f8&#10;/wDdxiaBA5saKLSZoNOeOd5pA8a2vAqJZZJyshfjxPxFlkUDgnFfSd+Cw5V09zczpDE/qJIpeRlB&#10;CcQxCNIwBdSYx8KfD9tv8lstxxER5rTVglhZobqeA21xAzQQRMVLcpVSWdIA3FH/AH5/eSLz5vF/&#10;scfJJz+ASMtnF8BHLhHX4aBeB4vWip8P2Xfin7eMTShbb21vCyXLWqHU7nf1eHqT0fmTyMyq6KnJ&#10;nX1B8UUXx/HwTLV5vqqkUihlaN3KsQm4rwjUAEniQ3xcl/mysy9VyCbXcbY6iVFbm7gjljj9SMNI&#10;QGp6sslSFX1FdKLwb+RPixMxw2sClQkHAFFgtHUtKJFHxMjLGfUVODfbb7Xx44xuxC2KS5u72aLj&#10;JcByZRLexMscLQSfYEoaVVR5earSJPgX927emuKaejCN4zDwtrcej6RV+I5EBqFiok5JTp8P+u+O&#10;cjkmmtRaMzK0Vx6l5cuJlkRowzCNS0YPFXMaLJX4uMj/AOWkXwq+Bbh0jSCN+ZANSURWeRg5Ykih&#10;bbivFP8AV44JUAnksvXsbaW4uL64jEQJLH95K6QQIYwnFfiWME+pJzk+Jm+PGJGyywqeCrB8MaA8&#10;wCehBIJJXmy1qqf8amZBjQUBEfuzDcTBZHe6JkmZlERbjRSGAK8VYQoVFHm4f8M71RcO5DuVZiz8&#10;iPsD4BXjxoNj3+1xxEaZFoW4sYIEMcSuqrHCkQPESt+9bgH5lqfC32fgjR3VMUVfrdqOU8scRViI&#10;gCgVRRWJai/78NP+CyIFHlxMULLJDp+pssdlBJdOUDXRPN5ZD6joiirsP7hfi+JV+wiY9TbQWUis&#10;0cbOjfuxEyfaUcwCD8XIry/4fjlGSPqtQFNI7+51aJjDJMsUwKXRuY5gOMj+mSrIvptGjtH9lvte&#10;l6sjsz4/hC8XozvI9ZWZrZBQMpDFvVc0bifi+EHDxVKwKXqoTjUFvRNYRQQ2/wBTSP8AScshkeOR&#10;WCILa2HOLknw8pWVPtLz/u+GMubm5kkgeKUPJIoBgApV1Ckjjs24V3C/8SXLYwjGPDPqnat1XT7S&#10;xtILyO9iFtBbSP6d65pxhkeQKVlPJRwDxRvJzbj/ACxP8WMa2t2vIrm/m4tMfUWLZQhAZqU5H9hW&#10;LM/HBLKeHggtqkepXUGl3Nlpdv6qWbC2WdubGYHgpbl6Y39R+KpAs3wcf5kwTFHbS3JuJuKwIKRr&#10;sAApAUByQKFDL/k5VKZEBQ3WtkHe/pS0sBYWTGS8kZnnuDVnq6OzM0MalqpMLWi/HK6/C2AvSaS4&#10;DALFbB+hFWdvVJaiCnwryWnxfa+3mRAcMLKpsZ3htZIgz3N6Yg0bghFjBgULzlIZQ7lGY8UfinJY&#10;1/mEXUsyq6+rVfUMMUaqy8iEHKoCmoqX47Mn2eP+VTjMT0QCgdNhtpZIpZbUCdYReSTyFW9JHlfg&#10;BI7UWRQqCX4o5Pt8/wBngFjt41Wadf3hYqxknIA4o/YHx+L7X7OZM62ZpjPeSvLbW0xaDZ4lt7RZ&#10;GId4WPxug6KpQ/B8Ky/tO/DFFt72RZ3mdShZuLEhUUAs3CifDtQrsvNv28pOSHxQoreaXaG0itFl&#10;lmopaOhknk9T00EpaUq9BzQ83fgqf3atxwU8tvZwqUZfrbKhXiPiFTWn2nJYrz2yuN8QvkikuW2u&#10;9ZuJ47mNm0lJJ45llaiPwUqSKRRURH9P4+fw+mnFuaviNxZ+ojvw5OxRmqwU7/aJcjckhuTDk/FV&#10;/m+G2EwDX81KLstSa1MUAIhiUSwwJEjSpRDxhVY1AEaohiVYmMcXN5E5N6XOVJvUe4aAn90qtM/o&#10;h2r8VKAk7lfsjjy/Z/ycnAjhsotXWSC3s1vApNyxS2jN56aEExluTKqkKG/vH58f92N+02VFcGO6&#10;E3oLGpasaEshAANSFp/qu0jtgN1YUt3GmifS/wBHveS3XwFLqcCOQMzNTi5222aJYIk4/wA3wcsX&#10;QXoDtI3ppCp4mrAg0X9kmrUpvyOAziYiuqVCZdJMsUcEYnnu3UyHhG6slZCPjUcI+QZwvEN8GAVm&#10;T6u8XpFrd39IOVQD4XJNSF4fFQ7tk5DdTaZtbMbqKYziO9SNp2hDSOatGFqFLiSi1A4p9r/hcEyS&#10;x3BeCFnNunEOpACLzAowLD+877vxT7X+Tg4ZAXI7IpARW72bpeXKIupypJxkFXmdYSz8D6RNYgPh&#10;YJF6js3D/Lx8UvC5f63HyJT94JDQnjQRqqg0pQN+18TfawmYMbC8Khdae8tgi6RdG3QyVhe2Cuqm&#10;RiZ3aR1JqzSLT4E9ONf3XwriN3eW6epEogiDKplQMeRDKeNT+yihf+JZOGIEWSfdui6RemafcmSO&#10;WaW5u3iLehLJGihODlXoqhavKxJrx+xx5Nllbn6woQCEMlRKqqVLN9s0G7Ff2ix/43wQIItmJLg9&#10;h9UnDF7lkcVt5ZHDAKW9Nd9o1ciiqifZ/m+DAdJRdyxoFZefJQ6mhDltjRdyRWrcl+3k7BFrvaYr&#10;wayheXlGxjAdonHwsir9mrfCFbovFvsYt9aLxxK9wkRdXWX4pa/DWgFDwWvc/wA32crjEE/2KQSh&#10;nsTFczvHZvMkciPCoSDiS5X4ySvqMyU+EV+x9tuX2XsLMQmIqY3dkmVWSvJlU/BUg/tL1c8/2UyN&#10;SMvJBtRQal9bW4EouYVWWB+EgCqjSKRKaEfEsbceEa8P25ZOWPRJ7eGIzTNdlo3qh/e85geMb/EK&#10;jYMW+x8X7OJIlKuiduXQIb9zdTTRWVqmnJbTRRtL/vM0ds6JNOv7scGJ5KqBOf8AlSLgc2rB5ucA&#10;Ek/KJ2UoKL6XLgu9fsgVX+XLOIHz/qpTD65ZyLa8LnnFBwlRZFZizet6fqOSNvjLcH+H4/8AJy3M&#10;Nwy+qiS/GkKxmMO3FWIOxHDYfF8I+1/q8sjKJFkbc5KNrXLE9rC4QtEgR7iSX1SkZcgMGZgTJ8Tf&#10;D8Zb4P8AW4467m1OSQxo4juQRFHGhoqxNs7M3FlqShHEfypjjhEDbuWtkNZ2ejRQtMbb17M8bgzy&#10;JykaVWMkSqpKv8Hq8+b/ALTyc2XBksYEht5QHkCh2YsWAoCeRf7Qo32cqjITHH0YAIO3kcW4uoOU&#10;cTStEkKqituwURrFT0zzj+KRuXw/tNwwBZ2VxqN2zK0MbqxKK+5WJeDBWAXlHy2+FviVPiy7NkGG&#10;Iu/UyMuiZajqttpVhR47mVFUCSWHiC8j8wSvJlWRxRm+D7T8F/yMrUZFa7s0je3aFXEb+kSkXJ3V&#10;moTyVuv832scA+om9/8AeqR6WtFEsOiXdzLHeLcNGZVN2A90VRWROSIqkMeNePDHTRhBJHIPSmkT&#10;moJHOQhyD9k1ZRySrfZ+zhhkEhY5xUGj819vcVuIWhb1oFcqQNooU9NKfaB4NVGovwty5f5GZrya&#10;a1a2UlmlcKZH6sOKnYU/lY8cgMYBsqDQaTTbS3vhelFiW2jYpHGOKpydi9WJ/adEaTjx5cV/Zxhh&#10;Z5FJO8R4GMFo04jiXAYla77r/wAD/NlmPMK4v56eY2RDSiOORACGkHMS0WR+b1CEqocdF4t9rGah&#10;D+/EcLCKOV6IFBNaUCfEobou4Zvs/D/KuSxy23DIGnaVORYxy3atNcRRgzuw40YgmQ8G40+KqlV/&#10;42bMw+q2MgjLO4IfgSHQsw7NIPUAYN8bL/rYBLxJc9liOrlRrq/ikZFQcDGG5OjgK2/JYi0J4Mi8&#10;Ff8A1f8AWQC3QukB5IscayBgT9ljxNWkZm6Lx2y4kAGuv+b/ALlB6BEepZmBkDJMzyNCylVJ9RQZ&#10;AKRqo/a5/F9n/WwVouoX7an9YuLtwojpKzPxXiATSjVUl/s8R8WU5ccPDFDr/skZIXVJR5s0LS10&#10;BrOy02NpZZVEEMMRY83dVLn0jGyqnLmzs3H+fFzf3b6DFfXMH1fTzP6Zt4irExyOAnNjQp1ofi/4&#10;L7OOAQGThu8nD3f8d4P9K0kC5dwQMenWEHma6soLj1tde19SK8uCeSyInFysQqH34y8OPD9hOKpy&#10;w006XWeQdV9EXEvxo8oDrHT9lSW+HbiOOR1MMUqEt5f1f+OuJkiTv7uFi/mO38owwSRkPeSWFmDH&#10;NFaF4XmqwpI8aIvqMTzkV/8Ag8Xv3jjiH6PmaJYzxdWMleYYsfjarfEcx9JCgTOInD/NYTxgj+mo&#10;eXba7upRH5ntIry+uEEqyxiAxek0SRD90hEf7pfi+D+b40zItvcRN9Ydo53ZRzK+m21SFPKuTmQZ&#10;ekCv5v8AF+P85xOCSBu5Nd0S6ibR7aO70m3ikkMCSm6iozKHli4cKMB8PH7P8uBZ7K0gkjZ1Lmbk&#10;EePcEDvU7bjLY5JzPCP9nwsNx7k80zX9W1K2uVglSH6j6RuIblDGVeReQQIArD02KfsthfcLaNyt&#10;YouBYN6UkQ4sJH/aK9Pxy3HOV3Zjwf6X/SudikGS6eNUhjW/uLrkvJfXinYOnox/srJSu+7fZ/yc&#10;T1WNLAafcX0Vvdvanl6lADG52LFI9u3Vvs4dPnM5z4ZS3/rf7/0pyRBxkF2mRDWIdTt7OW805Lol&#10;VYuX9RKbcJJubR/aPwqPst/wI+HUv0jdtNp0MPoGIuCTXma8eKiv+T/ssqOE48dZSZcUvq/6RboT&#10;BESlVzpEGiaVZwatdXYcXEcIlhNVh+AsJZJGXkV5Oe/wcsiGteSba/sn1TmttfzOfVi4ssQcn4iK&#10;nZevXKM+lxyNR2cbNhGQkn0y/nMr07zK8WsNohgkntreFWi1D1FkZwFGzqKEybj7OQTV9C1DSp/S&#10;uo/TZgCtCGRgfBhUdDmmzaaUDXR1eXTygATyLILK+tb63FxbPziJZakFSGRirAqwDAhgRhdvWlKA&#10;f57ZjGIYAkK+WrOrc42KsO46/SO4yqUKbhOJ583YPtdXjdPTuAKV48/2a/8AGuRIIZWRsXYJeA05&#10;wmq9SuC+9ls7Em9KRSsigg9VOWwyTidjwhiRYouxEx3FvvGfVi/kP2gP8k/1zL4seQer0y/nfj/i&#10;Wo4zH6XY5Tb3A+EgP3Q7MD7g5RPTSimOYHm7Gt6kSsgNVOxzHDaNt3YHmtYZjzU+nL/OOv0jvjxF&#10;FuwI/OFuM4oK7SDdT/TLIksJYy7MfEHLhNqlAh2WpFaHYDrki1SdhxpHmS7sQscqJeWYqTaTiqVY&#10;UPGv2dsyMOaeM2C2Y8k8Z9KhcWiTK3FmhlYAevHQPRTUCpBqPY5L9LuotTtmOnXLSNwPPS53IC7U&#10;pGPh5g5vNP2nGRqXpk7bDrIZaH93P+b/AASQkzRWspkuoljDMKXsaV6D/dpoeFP5m+D/ACv2cP4Z&#10;lhRhYNzJoJLGhjMYVQDs3Lv/AC5t4EZRyv8ApbOYcMZDfmlL2gu5V/SdvwaKv1fUuSyCTkSRRk4l&#10;RT+dVw5tdbhlCW7oFjYUMZ3Fa0O598wZaHwyZR5OBkwmG/Rh+teRLqJ5dUinZ9RhqIL4AB1QAkfC&#10;pWoC1OWNDtvr5bj/AKMQCIqjwO1evXKvzM+Dn6vx5NfFtxV0WHz1f/4cAEp/SoJja59M9SwAf0/D&#10;gD/zTn//1SGzkaa5NwsVJLdWrurrGZGpxZw5+PiPj25LnaZuGEKker0IiI2X0VciFbUW0r8lmZUG&#10;xR5PTFSVTh9nlTjQ8OP7XHKnvo4EJWT1ZmYGSiBiFXf4goLNX7OY5PEdtosJjiG3JellJNKQ0Zht&#10;40IQiRwSzVHwVPFafawvLO2mXDFvVf1CkKj7S1LDmyCq7f5Rbj9lmzKjEGVfwrw8MQO9GGovoECl&#10;A0ZaSQDkp48RwDmhHWo2XlhvHCtv6P1hxIkp4ssvKpY0oixpyVtuX+rlWSXGSImVR93/ABXE18B4&#10;ilFzcy3BuFtVMbxAlXhMYooBq7PKFK1YLuOf/EsCoj3l/LJEqtsyLLdVjAhIBJ4yCgRwOA4/zM38&#10;mWY8sMYEZcz/ADfp/nN+KPDE3/ErvNDY6XG1yjpxKGSGzBmYzFj8K+kObur/ABvVePFf9fBlkI4o&#10;oLME3EUQRpJCzRlFG3FFQhAAgZvik5/Z/awZzQMr4fx/RSYg7lBX8F25ubtWFpO6Sw28aLG6vK/2&#10;Hd5Edz8bIihY2T7X21xW6b0+KQW5CQBmAhIbgoX+83FOVF4pX9r7WUYiZer9P49LSTZvu9Ky0XlG&#10;0t3d+pNdFYj9YHpc3r/cgA1C8m5SD4vg+x8OJWha1tzczo7+oqrBBRCFQfESxHpp4s3OXhz+xyx1&#10;GbiyiI5VxS/m/wDFNkjw0BzVdTWS5mEFpKEKOWupASGaQjiFWvquu3w8kiZ1T+TDGyNLqO9kSOWa&#10;OL0gsiqZOTOGShLFeJ/yeXxZg55ERMYSlCEvfw/8U3AiN11SnU4I3t5dOhZ7a2uZvVdoC6x+mkdJ&#10;w/BA3IU4PHJw+DhiWoXlzc3kdY2iJHGWJgeKo1ep+yvEfF/lfzZDR6So19UmNc0dpVhZWOnyiGVZ&#10;4wVMMqkc5HjAr0LMzORwH8v7KfzBIbWS+VYoFjFrGrK7SFBsSVZqJIGJbovJ05ZswY4alP05JfTv&#10;xf75NcXNEahqUempJLcmf67PInprDHLKOnJVDGKRFRQvKRgjel/wOCtWv9LsIY+USC2hUx1SlXJU&#10;uI1rVgCPtbqv+VmLhw5M0zO9wf8AYfxNOSdk/wCwSvRrHWbw3Ej3UovbwiaJJRQQUIjMhACxM6cV&#10;9LmjfGv2FXk2RhbeXULv0HlaK5pJIYiybmqBVC7sIx8fBQGXhEv83LOlhLgjden6WzBDjJ/osvEk&#10;VjArAA2q8VMpLVGzEs1dixNOTE/Ezf8ABTmcDRtPiMqRz3blFt444+IXgq0VVVdgeNf9f4V/Zzm5&#10;5J6jKREzEI/X/tn+yn/vWOfIQeEfU8vs5Y/Nms3VtY3M9tpFukyXspndiTLyPJ2YhG+3xj4tKvpL&#10;yk4/3eR69vnVpbaKbhcPQSyIwqjfEeApyXkStJfi+Ff915s8GnPFE1tFpANUGcadp0FysFw6epaQ&#10;lvq8LoaSCoX1DzUMyqprD8Hxfb9WTkjY3S7dYGgmtrlDLKpikM5jAVQ29WjPLrtwXgvJczM04kVI&#10;ekOTEEVX8SrrMv1iK4iurOSSG3CyRfVwzu7muypIojqNviPP7f8ArYP1C6W2jSyinWSCIJc6i6Aq&#10;0jSsRT4a70+LZW/yswNNp/FPHXq/yXF/x3i/nIJ3P82CR6BZT31/ea1dWUtreAyadokE3GRIoIFB&#10;9UfZajyBl+N/+MfwPhBp9nBfXM93JFElsVJKA8ZaFmAOwPF2Xl3/AGvs/wAuynIYoiIHq/o16UjY&#10;G+bK766mtLeG3j5tcyfCknHkgYAGrCqHhU4cWUKEteyRKYYZGRF9QmgUcUWOvKrFvhbiftZrdROp&#10;RiOcj6tvq/o/S0SHCLPNJNTvZESPS4J2N/dRo7y+j0DNWV5ePAIFjqV5D4fh/wAnkW32oERy2koD&#10;fWQhmEaAl/U+JgSCYyOHFeHxM3/A5mY9MLjIqTZEf531JtaabbySw3IUlLYukCycqJ6dYwQHHLlX&#10;l8X8rftfawdawLGscbWcaSSRqZyiSUDABVTigk+FS3Wir9r+XIZspl9J6/S2zqyB0QN5dv8AvLhb&#10;yQxxyenFGGgoVrVn5OYt9vs+o/w8f58EW8j0t+ZVdKQsXYyqskkgQfEYyvHnXp8fwKvP7fw5UY3d&#10;H95/uMf442UK5lA3ts31m7eKNZPMEqokDmORo4bfn8KeonFvTryZ/wDfjPx/u8TuuM1re3Qnowos&#10;EX2ioqSqxoJH2ZiP2Pi/l/mnAiJAH1S/He1ZInhBH1Eq1n6mn3em2RtmZ5gXu7pRxEjrGqtLcOYU&#10;HqBEb4eat8Kr/qFzqQ0AI5Xk8jJAphKvQtV+SsFPCOnN6jk3H/ZZbGG1n6YsODZNxcwiN5Q3+iRx&#10;hnkMoKgcfhIYE7uDt8X/ADTiE0ihAkUzNKtRJzgHrMXbkEYcZeMtCvP9x+7XL4xB3rkP6v4/0rbh&#10;j0VIVleIu6hYyEaN45iUBVNzt6f7qvT4/wB5/k4eaJbXCSBxLcNGA0UiTBqSNI4YFjJ8PItyWixL&#10;wR/j/ZzC1OfiAA9P4+lnE2N2NeZ7rTXj9KRbcMkYuopozyaJI1PIhYRzX00VHT99+8kRfS+x8Faz&#10;fGcLDHILi2tlk9ZYpEV5ZYx+6WkbLxQb82Xj/k/5J0elEQaHDLi/r/8AFcLSZE78gp+WtFlg9a79&#10;NrS+vPTMBmjlb6tFMV9fhJMj1mdhzCSs3GT7fKP45Cjy/oyXjSXiyBwjFHKIknN6kpNQnlHRSVip&#10;yzZarPDGANr/AB/NcsegD+kn/mDzBHpskEDiNXnUuvqu8Q4pSqqyo6ueXHmrNH8DftfZyRahLa2F&#10;vdXDzyNJI28ycG4Ky8eStIKfZiX7fNuX+xzUgykf6IaCd/ixTSY9T1S6srZbOO0sIIzJ6EheE84+&#10;DCNkhbs88jfAFiVPg/34mRxLG6v/AFr6aKRIh8a0pTgEHwbl+PrMPjpx/b/3Zhy6qMZAXTRkoc+9&#10;mEuo2djJb2Ec8YnlbhHGzfvD8VGYLtVY1+z/ALD9nAd2GgNvLyj0+KYNQWcRLEOfhQkqxVa0HL9n&#10;/deCXaMYEiRlTATEZV3oi1ReMsQaW6kiKRyPO4NSoG9FovIqfioqcv2snnlbRC9tbtdXp5IAFrsw&#10;q3LfbZmDcZQ2YPaHaMYw9MSfx73PnMRAeVfmf58m043drpekfWGdTJPJIrGNkRTHyohLOF9NXhde&#10;Pwpks1ZtUsbZm0yP1F3FBUtxH7XAfa+/ONjlxTNZP7yTqyTLf+G/U8k/L/RNF803cs/mK5az0yyl&#10;WSaeqRJP6rUEctw55R8in+W7J6n8vPDawvJZLKFeHBwoZ/Hk2zVptXluc10tKIEkni/H4i5M5d3J&#10;A+eNTMnmK6htQF0+JuOn+mCkYtwAsaxjaicRyX/gsHwx0XlShOY2WfRERaWabaeq4Y1VD9r+uaW4&#10;SKnMgA7VPjlAgZOTGLKrKwZkIgpKyKW9NdzQVFTttiEqDgZEbYdlPXL4neqZX0XJdSE8LriSwIX1&#10;twAwGxJUnoftfs/8NhbFcwXrtb3UXECpCyAfZ6d8zJYzAXFlVckxl0670dY77S7wem/FTcWrMCZK&#10;B6MBxBViH4FeSsqf8CW65pZjq8H9wFCvGDSMRg/EQFDH7P7IHxcV+zmZpNV382cJd6deUtbSQi3u&#10;+E9764liuXUNc/WGH7sF2KKaurO0rv8AB6jvIjq2ReS5jkuFRXBW0T0gtCeKqtFaRyy7CrDo3xcv&#10;5c30IcAob8TaOZegWunzW1rJK0PB9Tm+t3EnIKzyytydYIwktS3pR/CXX92sfPFdD1+402GEoC1t&#10;GFR4OHBiWbjzpxAVFJRFqE/a/lyjW6GOQeakgiihvNXlC11u5uonIgvrkl7W/B9WNFjSog4l+Uss&#10;irLLJw58Pg/mzoNnqmn6jb1UjlSjISpIr1B4lh+Ocpm0uTDKnGOMxLyW90m/0a4hFwkkDpWSK4VJ&#10;URvtMrASpG69N6qjYqTHbEKSFVjt1pvkADNHNRbnennGTIyoDMlVrSo+L5mlSacsS1SxivrYoDwL&#10;DZ1JFDTrsRk9NmljKYkhU0rUZtH1KK6SNJliNZLZ+B5KCCV3RgD8P2lXl/LhPYPe2F5HZzIWjNeM&#10;teXLfuaDtmxyiE4Ejm2mpBPtbh0nzBps2s2M6x3EZQNZlfTMdQTVUVpNmZlXlT9lm48nyTsiMpqO&#10;oofbbNFGRBcfkxd4zA6ts56sGO1RuW69+uR3VPL8H7y5tYI1ukPqowAClhsK0qeVCdwM3Gl1lECX&#10;0tsZMk0XzXd8U0+/vZ7rSpIzbyW3xPcRoQCwjb4A0VQKpI7fCqx8GXCCzuZrS4jjuv3c7t6UCbgA&#10;ICKgfZ6KzfD8PH+bNnPDHJH0NpohmOqQ6ZdWFxNZKLrTIlNxfOtHeR52V2jZv7xmdnRP3nJ+fP8A&#10;u/iyU6Nqz3m8yemlWMVaglP2SQwG9M0mp0/hjb6nHMHn/mPymllMiWswnUrHHdqODqkvGrqjqx+D&#10;lx4M6ry/1fiw2DcaU6HMEjiYpYBb2yMjioAoGK0HuOuONKVp0wDZVF+UrU5NvsWr17faPTEzOFID&#10;dSNhkhC1EVVbYCGSVKsoJUsB0HQGh+Kp/wArA89kkoeSP93MwoZAKmgrT9Zy6GWjRZWr22ozQrHF&#10;dR/W7BH5i1Y8V5MVYgDi2zcU5/zYR6h5bXUJhJLUCEcFQEgFT4UoeX+y/ZzZ4deMYrvbIzpkuh+b&#10;bvRbKSKxdJDeESSTMqtMJAeu/JDEq/s+l9qWRviyN6neS6d6kDRVmd1DIgcqkNd3JJ3agP2R9riv&#10;+Vm60sI5KmS2x3Zlo1gNca3ubaYy2EEblbqZ4ElluqMPSCpGeMfxL9tlbh/N8eN9FFtuCEIqMY3q&#10;V9MNtuQtK0f4Tx/a9Tn/AJIMyZLI9yIW+5ag05D3DSRCeEJG4mdCXNFeRaDlGC4R5H4xJbegv7xP&#10;UBMkl2HumeSRIizQRiUorGVeIq3w1FD/ACfyZm8QjtFeaO/cafJZ2NvFbW9xccEvLj6v6jLHalmN&#10;EUSCoccRzn+D96/2k4Yiy3EkaQ8iEJPGNGLLQ1L14heTOx+yR9rJUIC2XIpjFHp8F1Ne+hH9Zovr&#10;XDxrG7GMcIt3LcUhTlxcPx4PJkhtNQksAsUfFkj3Ar8O7KKVJZVPIsdz+y2azPgGU33oIthGo6Lb&#10;60TdTrNBc3JIeXhSQBI5TyoEilkjESwxlVRU+OP4+f2jXTdaFwpkieSWvxFWAUqpL/EAQpKn7K5r&#10;M2j4TTXOCQeYPLotFW3u7e0spByjimQtIjzKsICSlWk9Nl/vZFU/Fy+3y4rgiK7srgMs/FJSK0B2&#10;qwALA7H/ACVOVnFOJHCjhI5IK4sNZ05FliM01mhCIxQ+qojdmSORCXQNQJNIvBlVuOEeu2DkCS3X&#10;hGtePLYkovwcRvXc9M2mk1FCpNkSynyXrUImNveTtdXMqhn9IB1jE0jCf1JFCcDxj+07f8Y0wumj&#10;SEJPdUll4sBEzc0HSnqHjyr4L8K/FmVKQlsLWRsp1Yz3V9JPY6UHsLGORVlulh9CWU13+qqWEXBf&#10;jDzj1W/dr6f82VMrXEkayIkpkRzwAKFUkcHi5C+mtI1+IcuX7OR4P5u39ZQ3YXMdhBdGtxbpbyRR&#10;LdORMsksUZUvCrubmUNczfC7p6f+7PU9L4cUgmZS7jeWUluKgK5owBdmcg8uDda8VX4UxmBa0o3W&#10;nxRxJCVpZWgVCZGMkIQxHjbxQwpw9P1o41SNF9eWROUv2/iQW1eS9JuGZ44aPwZBIvqjiUXda8Vo&#10;7/b5fvf+BkSOFTui57uJdNH6NEcct8xjYiT6rILYlo5JhQjjLQRopaNU/wBH4/yK61wLe3S3MLet&#10;cFlii5FY1V+HEmgpsFG6/Z/ZXKsUSRbEbIW1m1G5ub63vIBa6akUlxP6Ky3cksPq8+JfoJHZ+Sf7&#10;s4/vX5fFxRWdLcvaeosoklo8r1Z2HH4j+yFHIg8q8f8AjW2WO/UzG6OW1uNQS11M289mYLQSR2cR&#10;9OJH51jXiAzM/BGTh6fP034tw+y7YrU8OKrw9I7RRARxqG3NCD3fllglvSQKVJb5IG5MVaO6Ug3M&#10;3Oa4lZKqAY+G4ERTk32fh/y1bAUkKNbCYyCpKH1eIrUtzbiCfiVaR9f+NfiyYSF0kSTSK5uP0g1o&#10;besarKFQO2wCrHHzKp+7eQtP9luSr+z+84xqXAtpI0VlieQ7N6jhgvIGhdgRvxX4v9b/AIKMIEEm&#10;0EqNtNexyytW4it46BFhhZGfhw5CJGVvgLy8FPFGX0/5OTo0XMihFjn9CMURgq8VPxKTQcS1SeXf&#10;/WwGHX1J4bVZNNglZ5Z7P63cVaWPmyuwLK4TmxYIFVQv83+T/Niz1LMhdRGi85pBQsKt6ihvUNAT&#10;x7r/AJWEAcQItSg/gWCKX0mMxmEdrbH4V+BfQdoxboWZVR24qrN/Iz8XxGygjEclxznkmkZQ0hHx&#10;FQPs7NVeRb4uXxfayWUyvoiiiL+WY3UNmYrSK1ijZo4A3wKwYcWAMfF/TVOScOKo/D7eC5Yrt+B5&#10;JGRxWU/C3wE03cjv8VOP/NOVA8HLmu6At7rTFEvwyzA8ntIyXj5SIBJ8EAJ48fg5mRV+H7ScOfMF&#10;c28M3JWWNLNDyUcAA6R/YYhWJ2YvwQf8V/6mWgmO3WSko6xuLqKCN5FlOoHhG8aTGZopZCGeMNJG&#10;qnkiRepIw/am+NV/eZUc9wiT3AQj1XPOj+kqlkoQnD7R4D4m+1/wuEwMiwtfNp+mSzWunSSLKYok&#10;MayRC4kZIZFZXmaVTx/e/wB2p4/t8fi+yHCqyyKx4W0VUUMftHigCnkPh5BKN6nxcub5MxEWV7I0&#10;s8TxNGhlvLni7EkHhGHdmccSWk9NpTxEXw8fTi+BW54ZerI00Y4pERXjLKpoFaqMVDNGFO/7I5/v&#10;P9bKY/eqRXNrbGykPOa4jLI7Wtqys7SxlZog7RRzO4ZUoxlf0W9Lj+8R1wDaRR3SIikuAqK7Hb92&#10;QrFAKcEDlVLoHb/Kyd0N7SnF85tGaaVI45SzvEqg7zbpzZgfUk4KWVXaNP8AY/awfCUgiURItu03&#10;7y4CEGrFSFqK7kKo+3/wPLKOASNlQlTxPc3dxJcMbxrZvRtDJG0bcFKCWjlNg7sf7r/IX1PS44lZ&#10;xTibkCsEjIOcj0Zxy+E0YDb0/s1/b/yOKZLKRw7fwoIV9TktpLZUlje6txKfTt4SyIzR/vQJE5Hm&#10;s4HqMv7Cfa9TnJyqQsjPHCPSVBHCsgJ4r6hAlIK8B9n7Br9r4/s8MMBYBKGvSadI5Ll1nMkk14bY&#10;qPVkWCpgRlf1W2dhz48ePwR/aaX1FZIylk0cxdmKLGFQD7fL42U/CztRhx4r9r+XIRnxyZKMcjya&#10;vHLbiBYfUklnkdmDpCIz6UbAB0iQvGzPzeH4OCN6nx8myq31YxIeKyN9ofEpdjvRQPso382RrdNo&#10;uGSFr8TyKHlt0JVSOMqRqtF5OzVDyryC8fi48/8AKxRzGkk8sr8UYULRBWeqlmK/YP2On22Xl/Lg&#10;JvZeaDijne3sxZx+pKnFVFyZEiKFRGHH71QvMsrbReo8f8y8cpljekXqFPrEjm4cKN2ZTUch+zRa&#10;VZf+NVyRIpV6erbFp1tRILWCGOxi5uf3cT/AxRgDzHNSB6vLk37PxSZUTXfBLWzcRlpXnmPKnNq/&#10;DEGVfUPqH4pGSNfh5ZGVEeJLoxItDX9jZtcveahA8nG3jsrRUUenGqisly8crNbxejyAiWaWVuSR&#10;/wC7FXK1SOQrFBan0OPKOORQOAHGgJU8qcvtHkP5G+1ktKb3tMTsitCmQNdz3iCeZljluIyS0xkU&#10;kkK4VEdU3jj4Hg0i3EacUR8sRWEskZMv1guq1noxZduKsOvH4A3xfD/w2JmSd2Rc82r21rIYrJbU&#10;wtJJHZB4wkjHlI6tQLy5SuoUfH8UnJ/7v432gCxs4okoULEzOOYPHj9im1FXnT08jMk0EEqeos0l&#10;xFAWee0ZzLdKsTCEjkZQRN8IPOR1i/v/ALK8v5uQWO+vJXlWMlYkCvGaKGoaPzqoYLy+FFP/AAmZ&#10;MsEYgFJCOm0rTVET3EaST3BaCVS7PG1A0bRFHZS8acpJZI/h/wBdv22XgEicYpjN8NSzEsw/3Yzf&#10;H9nn4g4cUSfVIbppX02MW4HqWy2iLJRUiCohB/cxx/utnWKvEKy8eX/BYa21nJJavRvrDAVVWdwH&#10;dwHr8J48d/gr/wAbZg5s3DPcV/Sa7pjd5qdumoWxVzZDkxkeGGF/SgicwlGaVS/qck4zcCjcl48f&#10;3X7wODbJdEyIslzVHVxsFZGViNgaLvu1f2uOXASrncSy5o25hvrzTY4oZ5bKw4zwSwUrLJFLFJEj&#10;AsV/ejjzVOD/AGOf+WwKcw3KPJLC8sbEOSee/KMvRmfZEC70X4vjVcnCBG6glM7X1rSWK1tbiOAq&#10;jRCMLGFXhMIwyxx/G8jMeHKRuH7p2Vfix8Nw8UXKGOOKNOPoQhI1DSBhSp+H7BT4fi/ZwyiDuV4V&#10;G60e1uJWhuJJrhpgy3UrTTOI4Sjg8UPJUaVZqP8Au+Lc2RfhTFGi1I3Dup9SVgzeozemoWOnGNCg&#10;PEHmFZm+Pj8WPFERtHNDrLosVmlsQEh5CNbbh6hea45O0syyfbYenI/FDw581fH3VtLamOGR2k5k&#10;NxjDOqqgI4AsWqxYoG3+zHlWM8ZuPJNNaTqEV/61xDGIVgVo3kuPTilkeVq+u4jVOCcFkdGC/E83&#10;wY+cTtCbeBlt/iJqj0cl9ySx+LrjADisqHWsdjHObu9jmvi8aik0QMarCfgVY1BjUgfH9nny/wCE&#10;BymWFhJKhV5zWK2RebMAWNGJWgr+7P2/tZkH1nyW+vRGwSQXIMUEnOGwVkuL9pPTjV6ICQoYfEo9&#10;X9j93+x9rKRCInubh1imkD8ZvS+JQo+Jgw5cnZn+yi4J7bRUkldPLW6WytYHnsrZYj9XjmFHZywS&#10;JoyF4RokXLlJIv7Kfz4mY9PSVhHJI8sQqKxKRy5MYwVoPsgtXnx4cviyQyS5qVUy6xLCGnggSK5I&#10;Vis7hhEyBZCJFHwsW4cBFzZ+Pw/s4NlWK8vja/Vkui8SGS55IJWC8hQmg6kOtAf2/s5XL0xMh/OQ&#10;KFJJZ10jSkv57t9MSCaSGOzEUn1WNJCDEWXdQsUbROXb4eaN+8wNDDdKoupoBHbtKszJyWnwmsYF&#10;QdzVvtN8K/y5LIR0NgpBsppcXWnTztp0F56mpRWstrFIyMZRUBZ3YArySqxfYT4n/nx0lzduxieJ&#10;IH2Z47dhQsFJoTx9n3rghj4Tdmkr7azsFhhn9Z7obxxS3asT6bOoFFLD/iofEnxN8f7WVdPMscJE&#10;3IxKUMXplQz0oWClg9B8W/L7b5LEI2a/i9TKnafBG81wJLfg07et9YEgkISqsAz8CnI8U4xgcfSj&#10;/l+01GhSSGGzkrcN+6DhgFjSMlZCpJ2Miin+ThkBW7ELZYrqeC4uNSiH1GP9/wDV2j9VpZJOMsKu&#10;qqpYW8pbgv7Xws+UknC3F0ykSGpLMRI3qOpB+JuFVpWp44xFjbYJCIaEyXH1EshRfTpFEDDGsUTq&#10;w+FefxcuPFeX2W/ZxaK346SLieSSrzLNBEhBC0JZF+KuxouQlMmYhEen+JQbtBzXQn12Wyto4qpb&#10;vb3VzIGV3HwrI3JApqvJtuS/5P2lxgESyrEz8Y2POWNSSVRRVWZtuhHwmnxfsrkySRuyJtEyPcSQ&#10;GdIlmu409KCd1ChpHNHjRCSfiH2l5fD+2+NkmJso5G4qtyFSMMAaqeJDA7ftEUP/ADTlYAJr+Z6k&#10;ct1SCKD9ISCMtIbNmmeRWagc81K03Gyhgyj7PLj+3mtEtbGFkto/Vnk5h2YoUDGgKr1Y/CnH/Zft&#10;ZLKDM/0WPBZtD3VvqWp3wmvLgWthC8TwQxrKszqqkq8hPBU/ePy4AMy+mvxJ8eMt5DJaRzyQM3Fq&#10;hZBHQyKycHopP2eLL8IVfiyyQ3AH83zXrSrd2xOoParciJOAVxGHL+k6SeopcgcWZmjkFWdv3f8A&#10;l44yT3LrfXIiURFoygDSPxYljzIHwdR8I+yvHEREPSNzJmGrW3t7ETaXaNMfUCPDIzIqj040jURA&#10;/b2Ql2b7T+pgZNRjlVo4gSWZCBEBGKgICf3gPReFCB9njkjipgYmtkZ+imhdZqqGVXEjz1dyCXYD&#10;92VB+JnZlPw8uX+TgqKVxdox4yQluIUkBa0BHxL13GVnGKUmkPdRI+nSxq729xw5mRQS4Ukgng42&#10;2bw5fzZrKC1W69eaQfWObO0agFI2GxVTWopRD+0/8uRmTuEyO6jqU+pPZG1toDLa8Fi9WViJJVYK&#10;QxCrxYvWRTvHF/P8K5lvpvUln9FfUQ8RNIGCEfDVgtT/ADcN1+1gERwgEmI/osutKrafbsiWYnkS&#10;FqN9XQxlm5B2A58etVZ+Qf4f+BxJYwsjyTz8JG587yRTK32iFUCvw8T/AMDl0vSaA/H9Jeqq/JbZ&#10;EsLUSxoUCafG628YBUMzcgPiqO32WxP6sEmjljb1aOxPNByIDEEBQoAr9pPj/wCCw8Zuj9KQrLcy&#10;y2kkdwv1eQxrX05CyIWQN9uoZlX7DN6a/wA3wZd8141sbK+vGW2WRZZIIRx9Tia0ZwarvTl+yuOL&#10;w74wDKUfpUwB+KHtdL0lr9NY0+xQahJCbdLyUmsadgEOzU34/tsvL4uLtgezmt/TF5HLJdX/AFMk&#10;r8uAAL/AxDqgQF+O32snljkEuEcIj/umHCORRFzYchLp8sEUGmSjikMSUV+Z4kSIpTlzJXko+Hhy&#10;5tkl0+Sc2gu76WCwRlb6sRJyJDbFuHw9Pc5h5MgMuHHHi/nfzY/6ZxZY99nn3mW2tv0jNpml2N5r&#10;VwjQvfKYmSItBWRIfrISXiznb4V+19uX4XwYJIblfTnDS28myuo5biioylfsgj4qZHLAACUP3c4/&#10;7JplG9kmSLUdKJl0021vqMNZZIJ5fSZUctNcLKsgrM6O3pLIf5UbGS3BsrJyh+t2lv8AAsXAjjy+&#10;H7KKxLcv5V/2OQMiCDIcM5+rxI/x/j+q0HCByVItIg1rVYpZVfRNbvR9Zkf1mnMhjAYHk7ovpqnx&#10;cOa/Z+3gKOzhml/cqXdSwZWHCSoWgPblU9DTM3JMQB6Aji/nOLmlKFJ7NreoWdvXUJUtUkEPpSq/&#10;qWpVpSXWpJMbKvwuofGX8M9qZOUBaJwicAgZakU40P2sOkEJSBEm2GoBG3NW0LV9L1WOKEXiR3sD&#10;TyuxmKyGNXr6nIEcOVajl9nC67tYTYwKJf8ATyzIggiKEqeqkKSQoB/4LM/KbnZB4P6X/SUv9yjx&#10;TGO/K050/UNQXWrt5YQNDCJI81xcB1DgUDqXX7TUX7L8OP8AlY8W2sSWJS6MUKs3CXmQ8aIpqXZh&#10;xbm4Pw5j3j4wKv8Ai5er/ex/2TkxzGQIHNSbVvL6al9YsY5LidUM1usFVmndwVWKNG+Expw5Sb8e&#10;fD7WOUW2uXskAtPXsLdBG9zLGFUlD1TnQ9Ph/wBlkMmDhHFk9XH9Mfx/veJEpi44/r/nISe7bypo&#10;sDXN2bfV726eaLTo3eYu09QVcIr1VWb1C1OPwcf8loD5u8q2Omqk1rch5JyPSsacp3ZxXjDGgPNU&#10;/mX4f8vNJn00Sah1cfPpo0Z3wb/TL/e/VJmWia7PfRy/WrRrZoXlDS1BiKRuVVix4sjOlH9N1V0y&#10;HT2N8rmK5D29DvF0k40r8Tdv9Uf8FmLkgMXMcRcCQIGwpOAQwBBqDuCMcxJoKbKAvyA2pmJKN7so&#10;T4Q7HQXE1uf3R/dnf0z0+g9spMS3DfcOwyiuba7Wh/dyjqp6/wBuRs2kHvdllZI23HJfHJWpFOxO&#10;a0t7j4vsyDo42IzK0+tniHfD+b9UWqeOMuYdiBmntjwuF9WIdJlG/wDsgMzJ4MeccWL0SP8AB+P+&#10;OtN5MfnF2KNErj1IzsRUUzVZIGB4Tt/Ob4zEg7EyxI4yDY7GvfI8md0XYGksmQFrU7f76Y7fQf2c&#10;Il3o4QXYhWpKuCsg6qdjlgm1Sg7LqV67++XgghqlF2KwyTRSLLC7KymoZTQ1+YyWwazXdRd1yVaT&#10;5whkdU1lWMgoseoRn94gFeoGzinjmx03aE8fP1Rc7T66UDU/XH/ZIKexlUA2TKiryZrVgPSkJG1T&#10;Qsnxb8l/4HD+xuZLek0tyLqwQN9WlgjXgrE7LJx+yxrm/wBNrYT5b/1nb45xybxPpUp41lrEqKlx&#10;KV9dJGNSi9Sn8wGGv6XP1Yx/WTSoFfVTkHqTTn9ndf2MzfCxVdbe5HBj4rpLToOm/XhdfVIw4BX+&#10;5PErsK8KVqG/3Z/Ln//WJby7i+rCMFY4TIBDGpYFmY9SCe53py/1s6gY5SlZPFX853nGeXT+F9EW&#10;NpIlyZZAz3Pp/vpyEIAFDwDKorxHw14/FhbM3BKIWElyWZpjQbCp4o9XVFp1k+H4f28tjj8WW3KL&#10;KP00mCAN8UhpHAFCRqSd6Uq6gKzHtw/mxawERdnuoSQFV2lLevIY3bkaA0RAev2m/mbLMxnI8Mef&#10;4/oqfVsh776yI6WcqBiTFbxN+5jEijiORALtxpsq8eWD73WJEZ5LeG4DRopWZ1WNOUq/CoZ3Cs3H&#10;i1F+z8OYUNPLka/zT6lmCD58SV2Ok28itaXRglV2PKFCXYiN6OeIQEAScl5Ny+0/xLgOw5rcxJJc&#10;iVvUE00CSDlLJ/eihZ3+FT+8joyp9v8A2O2y0I1t6W4EH/NR+ppbPp8xWER/uXihkkiZkjRgUPw8&#10;Qy8lHBlpy+x9rB0129jpbqtrD6ju7yGqEswXm1HVF7BfWc8k/wAps1uOHi5QSZTiB/m/50fS1HKD&#10;QCX29vDf6uJTczoI40McVJYwFLMiM6uzcakv6S0ST/J44FkjkneOWZ4rv1ihnHqCISEkEIOTfvAu&#10;3prx4r9r7WZsIwiCLMeH3f7r1MoR9XD/AJyMj+qWkRtoYpLQxK4tW9Fplj4qw9UlFPAtVuXN1d8M&#10;bGwaTlc3tuBCrBlX1CY1RK7kqUA65rM2YAVA3I/xcP7GqQAFnvSvVtWji42NjeiO8kVlqIwJnleh&#10;AVZVep4qxav+Tw/Zx00wEsUVv6NxM7Segyv8UPJTSStH5N+yB8H2vi+1hhhlIXIcPLi5er1Mokx9&#10;R6BTWOT05Lq6ae0tYlhN4JY6LMsVecYX4OCfFV2rJy+Lj9jEIraO6RxPO4FyAk0DBAlehRUrIzl1&#10;HJ6n7P7GZREIC4Rrg5f0tv5rbEAiyjbi9uLWWv1aORIGJtZeTSMyFa+rI5WJIlVm9NPt/wDGRcMr&#10;e3ljs5ba3Mdrajk09xI4jlCU+JgnGNVXl8P+pmBkziUx4hlI36Yy9cPx/W9KTRG+0Uhu7yNruLU7&#10;xJ7+5gUJa2dshmt2ckqsZk5TPJKFPJqfDz/1ZMjfmG+uXmjtbKFl4j6vasVd/tqSzjcrycI2/wAX&#10;FM33ZuIRBlZ/H9Vp3MuTKfL2nLBBLe3s6m8u5PXuyvFQOJPpxEhVYrDyp/r/AOth15X04adp/wBe&#10;uWSITKhhWJWMjoUNDxUQ/vDX+T9nMLtLWDIfDx3QcmeQY40xfztq82sX40LTbUXaQtJ9deeSNIEk&#10;R0IDl0mrEp+2tU/k/ZZMQ1YWjzLJK6R3VRJBDUURagiVyfiRq+olQV+1+3xTHSemwNv9z9P8Liwi&#10;b9X1Jt5e+vIgtUD3NpChS8upVHKWWjL6USj4SvH0nG3pqnwfDyk4JmxWpa1tJOLTenLP6it8Aqao&#10;ZWZdjWleP+wzOOo4RZNiI+mP/SLZGPD7rRH6UaBuF3qEbzi39eCyKsrlgftOsK+oVPJQ3FPh/lfD&#10;aaSLT4vq0M/pXVxDIyhVrRVG83Chq27EKv8Aw+Yl5Mk+M2cQ/peri/m8H/Hm6crPCx1A/mS5ae6h&#10;aSx0+7iJdiBWQkf6MsispVUcRq7SJz+Pg/p5FNbkS6pbvPJ6ELn17r4ZJJCRx5sCehHL4VX7P+tm&#10;80+Oo8X+xYRiCe4BnGjWT21sHEKRPIgMVnGBHFCtK+ktF8ftP+237K/ZwTqV/pFrZWv16T6tYQUe&#10;eS6DVEb/AAqgXiGdioPwIvLNdqdRwCUpHg/4tGbILsmoj/dIENfJJqF1CVuLqWP0rSC3KoHniDF2&#10;5Evw+NgjFz8HH+bIfq/5uaIryrpttcOIk9OxPwQxKAoAJQiQ0HYfDmmHbUI/wmbrfzoo7WURpmjX&#10;0VrCtyYTPIeeoMecjMxblxVx6X+rzZf9hhRafmpawO5Oigq6hOInWi8dgQDF2HLavxcviwZPaAyF&#10;CHD/AJ3/ABxRr6/h/HyTK5tJ5VQRzmPi3JzQksDvxrUU3yRwfm75WuoFt7i1mtnZuLSSKHiWM7V+&#10;H1Hrv8S+nlce1McpEy9PwbY66HUUk8eiaxFfyTmdXtwoZEQ/vHkrU89oxxFPgo//ABtyktvrmma4&#10;sS2E8ZsLZGAjhPJgx3I4gc/shVXiv+wzbaXJAi4nxJH6pRpyMWcSO26Gs7R9H+t3kxe51G7KGSRl&#10;CKVjHFaVNF+Iu/7yT/Wk44K8warb6d5YuNU1D1WsUZYvSh5M4JYKvFZmiIYV/wCJfayGs1YxCyGz&#10;U5BGAkUqt7u0TzXY6fZwKdWMbTPOyRryidW5tJJAkqcGMafDWNndY/srnOD+Z2gTTzXV1ZXEkzuv&#10;pQlLd40jVSFQEgfCpPQJyf8AakyEe38EY8IjOv8AN/4pwo63HW4lZZjFprw2sdrHIQgBM0paTmzM&#10;aua8uVWq3xc/g/ZwwsvzY8qW0FvCLW6CW61TjCi8ZCwLcAlyihGHL7StleXt7Eb4RP8AzhH/AItk&#10;NfCNcPF+P85A6jo+qTzPJbyrGJHCTR804SwhGAMnO3mbkjEUVHT/AIyfaXBcn50eV4rOUWtpePfT&#10;kK888UVBHXcVWYs/XxXl/PmF/KmOWQGQkID+GIj9X4/pMDroEVRpLv8ACWq3OqWrXckMGk2ILW1n&#10;bO+8w48XKlERONKKg5oq/wCt8MY1P8w9Ju5VjWCf6lE4MUVFU8D/AHg+J5QpkPxNX1P5c3I9psEY&#10;UBPi/qw4f92gayFi+Kh+O9k1tbyRx8mI+suv719mqw6VIWPkE6DZM7FYTW1/o9hwW6Glz28dwEdE&#10;5uHAcF2QLEr8TvxZf2swzklkrJ1l9PF/BxfBzBPxKJGzzSW4urfVL6+EumT+aC720MrSNGkKj4eH&#10;p8pZnQSb0CPzfgv7vk3p838zfmfobX72cNrdxQ20/GaOkdD6FURF5M/Bev2f+AyuHbOOAqQlxj3f&#10;j/YuJLVxEuuzNvLWi3NlZQvc3CXN0Y2ZrhECc5JyJJXYII1fmwUqWT1P8tueHEH50eQYbMWiWmqR&#10;xlX58I4ByaT7RP7+pO7fFXNPl1xlLiaNRqIz5MTu/J3n+41ptTf9ES1uIWRJnndkhhJKiNhCqpxI&#10;RvRaOT940j+vHk0t9M0y4fT5tJItr6ALcfvQokkVQpKSN8T8ZAw3X4eP82XZYZJnilYjP0/Z+PU2&#10;wJM+P+CP1JRN5s1q20zVp/M6jUNFvX9GBrMM4ijmdlUorIsKPbBCXSSSWRpfsyrxXn0COy06SzVY&#10;SkfwcqIqgKw9l8DmjnqcsD6gaB/nSZ5CZ7x/zXhE+oa6fNgPq3OoPKwhX6z6jSzQsQACZGLUZBy+&#10;1iOmRahp1tIupFrgwhnWQfFRd2K7jav8vLMbU5YZshyRHDxNsTwx4e5lvnnUPL15bLaeWGi0+NZk&#10;hv8ATlYKkkpVEDqFb96I+K/vOH2md/t8853D/wA5Nfl3HULp2qqNztDbdTv/AMtGCemyHqHF/Nx8&#10;06k/5xx8/wAzKbjU9OmKqqqXmuGIVRRVFYOi/s4N0/8A5yb8i3d3BZpp+qCS4kSKNmitwoZ2Cgmk&#10;523zHn2fPnYbY6yHKpfj4oyb8hPNOn2M0q3di8UKNLIPUm5EItdv3NPHOsmP1Y3NQQO2YfHwkOdy&#10;eeQEmXmJCFjNdtyfcE1+L+XI49/LpTsgV5Ii3EErXgtK70Cjj9ObWOAZR5uTwiTOY9Os/M3CX1YY&#10;J2jBPGQRi5epWgVjJIs3wj9n94q/ZVfjYZI1nqEKhZQk5BKFDRuNaEhgdumU8M8R5elgQYlK7SK/&#10;0u6dJrRpbTmBJFcRUiaThVVlR+S80DHiGGR+8127068a0gRZo3LO7sVICigKjoeR/Z5cv+FzbYNH&#10;HNHi6sxHiZZYeTrHWdOjvb2WW3mt0SBIEh+1J8VJHB9SPgPtN6Hpfu0/4t5ZyvX/AM6/J0rNbJY6&#10;lG6OEuEdLdaGN6lFpK3HpxLU5fDl+nzyhfFu4B7SgLBEvx/nM68s+SfMFg7y3NxZhwHa1eISyVkl&#10;Uj1Jg3p8wpZ2WKNoo/3sv2cDWf5zeUX4WK2d7bxT/u3kKws3xVVavy+wnLnXgz5dDUAndY9pQO1S&#10;/HxRl75T1uS8j1J7yGe6tuBgQrLFAtGVpZPTV2b1JFT0wnqrFw+3z550O31O6gf60rMAeJht46cy&#10;So3YAM3D1Ph5P6n2mZv8mzNgjIURu7Inoxy70eznhOk8fWk4lJ727LtAi+oyqE/uo/V9EvJ6Vv8A&#10;V/hSONeHPni/mv8ANvRPL2j276xBNcNeH01W2RSSKVYgSNH8G2xr8XJc0stBwT4hsP5riajLHFuW&#10;NaR+VGsz6jIdNu0gjtJecU00hMyMn2A4jR42kof3nHh6cnwfvPT+OK2P/OTPla3uQj2OoPZAbEJA&#10;HX/JC+r0p+16mRzaOMo7fU4p7RxkcpfZ/wAUnGqfkrrF9ZrMt1aw6py/eVaV0kBJLyNIETi7k/YW&#10;Div8+TXyR+Z2h+f766t9Esr2AWSLLcT3ccSoOZpGoKTSHmSGYfB+xmFkicMfUebZg1UZ7AFiWu/l&#10;/e+ThDdancW8hueUcUVrIysVUVl5KYUJTgeHwyo/x5Mhf+iwWUk1IQUqTUmg5UrlJwiW4cki2OrY&#10;PdRNJbxgECSWUMyoPTTctFWlafyU9T4k+F8jfmz83/IHldmh1HUBPeoCTp9ovrTVpXi1KJG3tK6Z&#10;GGlyS5BxcuohDYndN/Ln5cebNb4zWlk0EH2frVwfTj32LCvxOPeNGzj/AJl/5yE8vXhaPTvL0rwv&#10;6iu1xLHCSsmx+FEm3cE8vj+H/Kzd6aM4DctH8pV0t6j5U/LTzFpzctU1lZwpheNIxLJRoB+73dkU&#10;rE32A0bcuKfZ4Y21/wCcjbVmQXOiy26xhVR4Z0lYL0YcXjjUf7HJTxiV2zj2pHrH7VeP8q/QaQx3&#10;qTrOWkuIpI2QPJyLKzMjl3I5f7tZ/wCb+Th07yN+cflHzJKLSO9FteFv3VrdUilaoqKV+B26/DGz&#10;5r9RpaFxciGpx5PpO7zzzt+WusaRS9it3ntxGDO0ALorqSCFHxuqU4jlJx/4lnQ47m3cUDg16UzW&#10;yxSB5NlFhHpzJFUq67/vAwpxPSh32xssKyCh8P14Yypbbt7ma1kAhfowqWoR8PTrX+bOc+cPzy8r&#10;eUdfn0LUrS/luYFjZ3to4WjIkQOKF5kbod/hzLx6U5I8QpxsurhA0QbZp5e/KvW/MOkQ6vp81rGk&#10;zOOFxJMGBRitfgjYV/41wmf/AJye/L4gFLDVlcd/RtqV/wCkjJx0OTqY1+PJq/lCHdL8fFMU/Inz&#10;Us3M3Ng9TVuUs/Tw/uskHlzzR5f8+aR+kIraSKD1nhUXKIPjUCuyvIu6vT7XxZlQ48QoFz8GYZI3&#10;FSvtN1ryPqcv1ecTv6IaeOBz6hBFVIpGjcVZORp9hF+LnjdYtZrbn6lRBCxlJ4rQUow6U7/s0+PN&#10;tpM4yORE2nHlvUNNuFgNuUkur6NLVVEsjSSH443O3OvBRxaVn/crGyqkax8shfnbz/pugG1s76CZ&#10;TcR8yIIUJolNmDyJx69Pj+zmQZRxm5XbRn1cMRAkDuyjyvovqTTXkNw13xdzC8k5KD1GYMyMsY51&#10;4clbii/vG+3/AHjkdr+dnk+KWKWSzvmZAx/uYTxJNVVWM1aVr/zRlOTVcTjntXH3S+z/AIpGap5X&#10;1u4tp7a2kiRJmjVn9V05JTjK7qkXEvxC8FHH/jMmSLy752sPN6XTactyg090eUXQji5NMrqgDq03&#10;BVZf2UyWHICHJ0+qjlvhv0pbPpS6BJGGSCOW6iMKLCrygxwuruDEBEZndC1ecv2/sL/MI17zbp/l&#10;O3i1PUuU6zSi3SO0pKwI5MXcymIt9l413+H/AGWHUmPIhOo1AxC5WoR2t7rYfTLOCS2SOIzc7tVh&#10;RmKgLCqwmRY0QmKZwB+95cP2HyO3/wCevk2+i/e2d/HNQLVIoeOwpWgnBr2/4bMXHMQ5eof0nEHa&#10;mMdJfZ/xSN0byVr2kXf+jzW8liGZ1R5JPVJdqlWYo68SR6h+Hn/uvnw+2Mj/AOch/KYKo9jftEDs&#10;eEPIDY/7+Hf3ymcIncbFT2pj7pfZ/wAUlcv5V6qVeVLqAXLRlWSriN2IZd6o3H4T9vgz/vJP2fhw&#10;He/nn5PuJEEVtf28aMCqLDb8d/tO3KSXengvL/KzIw5uEUUDtPH3S+z9aYaR5D1myEr3M8V7dXKn&#10;17qeaZpFUUKQxmJbekXLkW+Lj8XH0+K4b6P+ZHlHUVMNvq5hunkXkbgCGR2IA5Dkpj3pTij/AOxX&#10;lls8wlJycetxz2BauPLd9G8YuNMhkt44HjigTlLCkYYlYieUbfEDVmaF/i+1I/p5KXPpk20HVWVn&#10;L9QgYOy/DT4uLctvtO7ZOwRu5STW5adV1a4KF5keNVtgRE1wUMPrfGrfAzxBOcvwpDbwcefPNKPS&#10;Uw27LDLGjgOoRabfE3QrTaOOjL8Xw5GMBfmwIdDxu2F7dxS3FnfTQs0chldwAyLDEFLLKGQvPd81&#10;bjD++9SPl9gJLdKsdzcw+o3rNxgmYiNV7kgkbr9pudG+Hl8X8uXHGYmmVJjBZzXL6bY3L20Qs4xJ&#10;d2Kq8xk40QIVBXjxXgvp1/vJIv3fFeEsI1H8z/LWjatc6dfWd409q4R2iSLgdgaqGcEA/Cw5fH/N&#10;mPkzxFxAcLJ2hDHIxIlY/HeyH9F6rdWiTWs8a+oCy+tyYipJHJlPxfabZeMaq/FFxGb87vK8olJg&#10;v1eZhzCwwhQlDWlJ+fI1p9vBDVQBuiw/lXH3S+z/AIpC2flHULT6rCogntrKEiF5pGMzTcgVrSER&#10;Ii8eXJYufL/hpPoN9+n9FGr2KlIHqLdpVYyqI2YUI+NCylS/958Pw/b+LMqGojIggH5OdhzDJESH&#10;IqV/qWn6dfxadcuPUnJ+swI8KoXkCCpoVkAfmsfL0vj5cv3fwcjJFmjtPWEkVISixNcHlyK0JPKj&#10;D9phVf2sHiDibDIIa4uLGa/+pC1uGe5V5Lr6mDGqiQFAGXkh5kIjcJP91/F/lZCbr84PKWn6hPax&#10;2VxM1qxhF2I4j6jRniXAaQUV/wDjVPhzG/MRBomVB157TxxNES2TGLy7rl/ZJJqF20L3JMk1jFIQ&#10;kKyAH0lkVQZPTK/a4ry5y/FxwFb/AJx+WIIVjW3vW5MDMTFCKgKF6JKleld8sOsx90vx8WH8qY+6&#10;X2f8UjrzQby5naYsisiEW4DEkPyLV5SJIEqCUJReXF/5lTJz5f1aHW9Lg1GGCW2tJPiihYCNmCmg&#10;LFWcfH0+1/wOTOQSjxAOfiyicRIdUjv0FlcSQfWVmvJahp5iJDGCN+EdE+wRz3/m/bXA3m3zNYeV&#10;dLt5r7khvJBCIIFSWQxqoDEh2Sn7sD9v9v8AayHiQibNmLDUaiOKIJWaYg1m+uFtkN19R5SrNOzx&#10;Qm4Z2kQIyBgyrNy5uI2+x9leCZEYPzn8ucSk0N6qKCienBDVkBJUMfWXjuzfCvw4fzmPul+Pi4f8&#10;q4+6X4+Kc3Plu5Wdbi0hieeWQS3BluJFVHMaRu0a+lIsjcYkXlIFfjz+JOWNk/OLyq3Apa3sbFoj&#10;M6QwKWSMEcNpPs8eKrv+wuRx6yEd90DtPF3S+z/il8Pl2+jaRvVVgFuPQiaR2T1J2VhK1R9vmHY8&#10;V4r6rr9nJN5L816P5it7l7L1ohplGdrgRrK7ShiOCoSp58OA3+Hj/M+S/MifLvcnBqo5b4b9KT+Y&#10;/rtheQo8X1qXVWSI28Qf0ooIpIwZJJGbZIBLJI/wfvuf2OEOHItbf0lUz8mukDsFQIfTlkZhXYce&#10;QCJt8TKzfDzyzjuW3IOWDa2PVLu5lkcWpSDTp3SN2mLAzQQxqQFBPNUZ5/7z4VlhT4+H2XRxiFoz&#10;bW6W5YIIUK/GI3UHkQNkFV4UI/Y5/wCTg4ifqK8S4XKXSSxXFybqO39Vbt0f4BNEwAjWoq7APz+F&#10;1+0kT/a5ItNcLEkkEZ5AsWmmY8AF/ZqxNAiBm7fZTl+38QgDVsSKQsNk73EeqXnwelAVtrfiklC1&#10;DKAqqGZ39GN2If4nlkTnxi+GHa1+bHlLS5p4YGbUZQDHH9W+JFCf3YMzMFbcs7NHz/ZynLqIlwcv&#10;aOOO31f1UwsfL2sXUFs8xET1SW7dlEfqySf70kQ8WKjiqxRq/wCxz+L+eMyfnbbrPzh0FWCMDHJL&#10;PV6q/MN/dkBv5sh+dNVWzjHtb+j/ALL9ibHyzLNA8VzfylZVZJIoqRxlZIxGy060FOS7/DybDG0/&#10;ObSLyiXn1mxuJFCyXRAkQMQan4AX+FvsUjbJ4tVCPRth2pA8wYqQ8uLax8Y7SKW1hZjBaRUBC1AA&#10;HMqp5LXnyb/gs6Bp+r6LdW8V3p0kF5EUpbGBtvVasjIduUYQJyPJeXJ/8nDjJkbHJ2GPIJC4mwxe&#10;4i1e4eS1m9WzV5qXst0gcmCNREHNDwklnaRFX4uHpQt/PwxSBPrzoHkf0QVZwo5KBRnAVm5NXcL8&#10;X+r9qR+VmWsYvvbCjLqVtLjke3SJ71kaK2MxCO8lVjZnWNY1Cnh6pEf8rP8A3cMfGM+bvzK0jy/q&#10;o024FzI/FZHNuqHiDJXiSZF+LitP9X+TKhkjjPqG7iZ9dDEeE3aO0by/9asFumii9YhuHKvFiYyg&#10;J5RqQrMzSbL/AMjMLLb87vKFtLJLFY3xlfZZPThUqAKCgE3HvX/P4a8moEj3BpPa2Pul9n/FN6j5&#10;Q1fUoYIbm7VbeKhmtQ5eOU8+R5M0fqL04ji32f5fi9RKD86vKLSSPdWd+3JvgHCF/gJBYVMq05dW&#10;pkpaocohH8q4+6X2f8UrXnlrWFghTTpYI3jjIYgmFfUCERtRUlrw+yvL4UVm+D7K5MNC10eZbWxu&#10;rRW+ry+oxJKj0kFUPqfZWqEL8KP/AMLz5XDh4OO3OxZRkhxBKNRj0/y3BezkETSPFHHGQ5e4m3kC&#10;pxM7fvWMlGaP7X+wdTC4ha0cQrItWkQMSKH46Ebj1DT4B14oqZLHLjFhsCy11CPUYTeTW0vBYpGV&#10;ImZwPS5I1YyIQzK0jceHqSSS8W4/ZdifzX5w8veXLMTXiPcNdPHEwt1SRgI1NATIyfApV+G/7Tfz&#10;ZXlnw7yadRqI4hZtV0jRNZur6K6CtbJbJOYld2iBe4dnLMsYCs8ivGZeXNY3jX0/iT4ot/yuXycz&#10;SNJa3zFyOP7mEhFp8QCtO2xr0yEtWKoW4p7Wx90vs/4pOV0PXY0hjjkh4RI3MGRg0rk/AzOkScSt&#10;ByejcvtcVZeWSjy3+Y2ieZ2ksdJ9W2uo1Bllu0jWUxsQGkjCNKpKE8eJKqqv/scjp+GcjxdzdptX&#10;DKSBz/pMbvfLl7pri/1Kjx1L2+mWkrm3aSNJSkLcljNH/dys/Hm0qf7Jjb1YrSYBS8n1l/SDbSgK&#10;SGV+Kdj9ld+P+V8C5nx/eR4vpcwhE3S3N7brI/oxiwT6yyANDzf03RozJLy4U5K8j8OScfsv6r8K&#10;upRFa3t5dzCVLRQ7WimtQlPUHAFeVF+zy/4XKTIAbMZSoWtDAXmmWlhZyQLdiblqQUckDIzxN6hR&#10;gvqOPiHwfF8P7xPtwAfnR5VCHja3scgUiNo4oVPWoLES+OY35mN9XXfyrj7pfZ/xTIm8v3jOodkn&#10;hdw80czu4ApxIQFaCgpxw+8qef7TzNe3Y06GdGtESZjcmg4qCP8AdbMdm7H/AJtyyGUTNU5Om1cM&#10;xIiDsl2p6LYWFlDb3LJEl08kIMEcQLPO42AkBXk4+0V/yv8AWxLzD+YWl+Wr63h1GOe5upohcco4&#10;4pFCl24rVpE4FnX958GTyZI49qY6nWxxHhkCvXRzqUVxDZr9WtYm+rqVklhYkr6cjsOB9T04/wDe&#10;c8+D8v2OPLCdfzn8pRqSlpfmX0+Cn04FSoHEEoJCDtRfi5fCuY35kVVOOO1cfdL7P+KRZ8vao8q8&#10;5oVt/WMrpWSSSjMHYLKeLL8XJqKP2/5VVcY/50eWmjC/U72nxF0VYlBqTTcyP4ryPHLBqoxG12v8&#10;q4+6X2f8UqpoF6rySCaMy/CIZZFL0AC1qq+l358QH+y382Oufzu0CeYS/VbtBEtII1jiADU2qRKv&#10;+f8AN+ycephEHY8RSO1cVcpfj/OUtP8AKQsbM2yyeuZn/wBKnlYs7oSSa8lfkQKKOX/CftIn85PL&#10;Z9dDaXZilr/uuGrcuVQ4MtCK8P5v+I5OWtie9H8q475S+z/ikQdCnrbPVC8IApyaiEcRyjPGqkJ6&#10;gXjw/wCGZsnegzz31nb6rAyw/W4VdUQH1WWSImMSuQwXiD/qeov+X8VmXIJAUP6TsschMCXfukGt&#10;S6cjGxuYXljSUOXnVDAgSYM4ijVhyYt/lepwk/a9L4BenSW0EyxpM7LOV4W4CkBQh67L9qv+thN1&#10;der+ikqWuwXl7bSSTQRJ9TUs9+zPG3P1VYmMAyNxj4c+vpP9njgDVvM1j5f0O61GWJm+qTJHJ6AB&#10;5O7E/Z5qh4uxrv8A8Fhy7RuXKh6WrPmGIcR5L30qTUdYtInkd7K9tZJFWUfGiBUjoGaP1EMqcW+J&#10;lk+H9njkGb84vLpZmeC+lJZTR0twuygV2bkTtXdv22yiOshGqBcMdrYu6X+x/wCKZLHo0yMoQxxR&#10;hWWi8yRyblxU1Chd/wCTl8K4eeUvzF8v6o50fT47tbuSM+lJcRwrGhBpyUrI/GnqO32MZ6nxZ0Bs&#10;24dfDLOgJJRrui3b38Op3ASO3gdnnS3kfnLHxDFHTgvq8mghT7X2Ph/m5yi5W49VYDJHHCC8nJmU&#10;gqSwp8YqxFG/lzLxxBHEebnnbmhrO6sFgN2Iria5Iit2jSKRWD8Y35MIdo1aqFmPJU/yfj5JMguE&#10;sg0Qa2j/AL2Z1JBJrRgHFOjSbnivx5G47nkUGqVwRbT6myTq15Oxe2t1dVZeKKOBMY5b8E/nfhHi&#10;gEU2orzQM1yZJLyQAMimMKeFFqPi+EfvDy+F8iYy4BXn1QShxLJZaV6VsxEFosNvpsZDxO6uxhMh&#10;d1HIpV2X0V4cOD/ZZWwD5p8wabpGjw6lcNK31VQKJxaSV5CqtQttt8LNTjlUcnASS15s4xQ4iiNE&#10;029W6voHEXoXEx4IBxEcClmReC8d2JcL/wAjPiyEn83fLDA1g1CpBXZIRTkpDtvI1SzHl0/awx10&#10;Ab9TgntbF3T/ANj/AMUnY0y7WiL6HAMHJYMT8DgxqFXjTgo4qa/sL/Ngz/ld3lWK39GDS7gNsxlZ&#10;I/tdD8PqnsPHMf8AMAyMiZIHauLul/sf+KS5vKeoT331m51OUxj4RbpQDhuQCwAr8R7r/wA2mPlr&#10;z7oXmd301Unga3hMoElI+YVlPEGJmP2tm2+xmRhziRof7Ju02ujkkQLav9Nu9Nna9tAHkupkEpoG&#10;4ihj5fGR9lfi48vt5M4tI9SwjDMq1ZWjUSFhxFBUhx+zWqqP5ccur9dVbmiW7H5fNKxazcGOGR0j&#10;RklZoVT94eTKqNGS3x8eMjuvw8/tLgW5ms4JUNtEsUc1HPIk7hRxotQFFG68vhy7AZy5ppMrC11K&#10;4gdb26a5mgLxhowqkL6hDAuEJZqx8aU+Nft5AJ/za8twXMsckN760UjqGSKGiGtDwJkBYMfi+L/J&#10;/wBXKzrYCwQbdXLtOEZEHi+z9adnRrmpUCJoiqq4dmPqACnxDjReIHw8f5n+z9rGWn5x+WVkf1re&#10;94EKiH04XPFKGrVkG5b7X2siddCqo/j4pHa2Lul9n/FNXui3bxx+h6ZkRmc1kkjAaT4W48Qfsozc&#10;P82yd6bqMN3FBeQzxzLIpLTScgtGjDsIwleI4n/iP7WWXVAH6usf4nYxlxAEfxJPqUXpJLbiCUUe&#10;P0orX0yd5OMckrTFefxD7NeX2/hxpiS4keYyiD1AshUNyUAsCvUdlXY/BlspGFXu2DYi0bHLLbRQ&#10;QBDd+hWMuVCsxRCrt8JXizM3RFf4f9bIp5h8zaP5dFqmpxXcv1uBZIIUWMo6ep8RkLOrLXiDxX7T&#10;ft5HJrY4zX+5cTPr4YpDiv8AzUclxcXt3JFaGApbyOlzccm9SKT06KsalWR2qzcmYrwX/db8sJo/&#10;za0BX/uLtIo2Voo4o4kQkblivqmhVgvD/Ncr/lCBG4lf483G/ljH3S+z/ikS2nF04uiOXRkkeQl2&#10;4nbhXiKqw5c8m1pbQ6hDaXTuJJJ4BI08ycWJZBRhXnRKj4v5svjkGOIr0/1XZiQIBS99SNskypGO&#10;MEnCKKFg3w8qlKVjpIVPwr+x+1gC6/OXy7oN62meheSi3b94VjUIaqpXiJJEf7P8yJmvzZhxnidZ&#10;m1uPHIxIlxR/Hex/Vvy6OvmW8vUhivHjRLeb4TKlCWcsyrsWZqFQ8isq/wCwxAfnp5IESItlqa0P&#10;JgFhoKEU4kTDwwjVx3FbcPCP6Ljfyhj32l9n/FIM+QPOj3lzPPc6ZMXURxSGOSrKQwYyqyOKry+D&#10;i2Nb88vJTagl7HbanbSq1ZTHHbuJFoQFYPNRd2r8Hxf5WVS1Hp4R6o/zZeni/wBJ6nHz6rHOIFHZ&#10;r/lXPmd/Lkmh301jqNqyKIFkeWH6u4IPwNHGWkWg/wB2f8Dxw8j/AD8/L29UrIl3ZNsA88IKknq/&#10;7l5j8Pfb/VzCwmUDZcUTiSxRPya89abfoILiG8011CyBJv3yqpB4/vUjTiegVf8AZYa6Lrmla5dR&#10;3GkX1rcyuvKTgOTr0+2rUdNv51XN/LWROIgnaP8AW/3pbfGTfUIH0vRriz1K0vhaW0lII3lVFcUJ&#10;BWg4t8VCyryXH6tbS3bTLOB6Ue6Ki05tw60BBainMvSiEQJH6v4JfXw/6eTmXLi2THyxqVjYw2z2&#10;nMXFwCJzKwpCglI4148EBkH+ywJc6Nrwsxp+kzRafbXilr66nIkeNabiGOnHk9eLep9nKtZkEpCz&#10;Qj9X87i/H82TZZhEmA/en+c1eeaPLs9+msXcEuq6lpkzW+nwWcTLzLENyd2PA8eHNaN9n4uDtwXF&#10;NF8n22i6h/ovK51ZogZruQtJM60oSZSRRf2QiZjnNiGORrgj/P8A8pL/AGTRDBZByHjl3qF/5ysf&#10;MuhCa+VYdEu7n0EScxqPVSQcYXhdX5MpT1G5/By+HEPOGhadqFytpOgjuVX1GuBIg9IlaU4mp41G&#10;Rx4BlgZEcUT9H8DnZCDD1jcpp5D1nUYtB+syO1xaxyG3toFgkaWVVfZ/U+FXk4HjIyoqckf+TOd6&#10;95K1XTIvrSxvPYNuLhF2CnpzpWlc1Oo03BKh1HE67Lo5VcfUB/pmY6b5h0q/mktobiP67CxSa15D&#10;mrr9oUNGNKHtkcZStSRT9WYV9CHDBIOyZZRXcUG43HanuDlcoN8cg5Sdgu31KRP3cw5x93H2h8x3&#10;yohmNnYM4RyqHgYEe3jjHZkCHY0PvwkG+GJMeR4WJjTsRe0aNvUtiFHUwn7J+X8uZ0dRGe2UcQ/1&#10;Rplj6xdjRKkh4SLwk7oev0eOV5NOQLj6o/zljmHKX1OzNG6bpuDmKY97bTsSkjhnHGQfEteJGxB9&#10;jiLCbdgWWC4twd/WiHVwPi+lf6ZMSYmLsavFhyRge+2Wife0yg7HVH7Qo/bLBTUY07B2mazqelsW&#10;tZCI3p6kZAKMAQdwa5OMyDsnHOUTcTwlZLDFLT1FBK7qehBIpUEbjY4f/wCJdF+pm7+rn636gkNm&#10;QfQ50+2N/Hdl/m45tf5Vnw8P8TnfyjKuX71Q9C65GMyfueIAm29Wtdwfh49KfF/11n//14veGKG2&#10;VpXEUpJdA0YdxGduVA3FHbbo3/Es7GG54YR4nd8PIB9KWsks0zemnKNBxdubBPVXqikqGdBv8RXE&#10;dO4JqBWG2LggiScFnenRifsqGZidlZ/9bMqjEfzJfw7M+KrVL3mLUmWZYmBrGpKqhI+JRUgt8NPB&#10;cH3NqDBJDN6kFrLGoKxxxyO8tCKl5TIfh+H7f2PgXlmMcxP9LIPVKV/71nGJPP6glsUjtMskDLdX&#10;kbsecsjoqxEjoiKq8m9k+Nfj+LGarqNw1/BbpAskUKxyFGAQt6XPk/wtw3kCH7T8F+1g0WmPFLJx&#10;cMpM8nqmT3f8Sq6VYcbSaaacrNO8tWRmk4erQqimQcvgWi/Zj5fyYPt1uBYzqWYy8Xa4vHlpDEpJ&#10;4heZJYx/Z48ePL7WT1UuKYjfDA/0fq+xjnBoR/h/i/ppXqEkEWq2nL00t3kAtbSOHnczSqPjPwAL&#10;GrLwkL/E3Bfs4ElEU1vLOROzyLIsVtEpaKNSVXkSSh9U9yyt9v8Ad/zYYGcTyAj/ALLh/wA1I22r&#10;/jv9FGx/X4NRggJtxboU+sXUkgjuJWUOwVUEbq0I/ZUSxunpfFy+LDDRdOuJbyeS1LhlkSK1kkSO&#10;kaRoQHjqGbnyd/t/zZr+1cgiPV9J/rfT/uf63E1Anh87/wBglfmLUrSC1jTU1iaKaF5Lm3ilPKR5&#10;T8UbgGOsXFV3Xk7snH4f2nateRTNLallSC3ZVuZOLt6z1A4kn005P9mgyOixAHimTKUvVGP+pxYi&#10;pSF/S3oFm0MdreJEfXuk/wBEt2KIIIaGjItZnotVr8X7X+xZN7a4SMrEhi9ZpVkkWRGdVkUAbLRF&#10;NEKKvxcf9fM6GSNHiPFw/Tt/nfzXIjHoVWC6s7mQrdS+ukAheCJ7eWJTLBIWL85eUki8nidn+H7P&#10;qcvSkw8tNL+r2yylIq+kI1VFbkQdytaDqPibNHqNXxz9Ox9/8P8ASjxf71JjZYvf69BqGoy2avOI&#10;47kzyyTFPTQowAcElt422QN/kZGvNmq2EMR0/Sh8J+GVVPBmd/hrIP8AfUZP/BZtextLlmeKY3/h&#10;j/B+PxFqMwSAOTK/KmjalNcfpfWSJbs0+pBvjWCH/iv4iokkr8Tr8fD7eBNEia91aO6ubJzDbL6Q&#10;q56jjwLV4ULcGaSq/wAubfVGOHGYxAs/jubYyq5SHP6f6yYeYZms9HuILe9W2u7hZHilKl2ALVfg&#10;gqW48uKKDkiEl1du9+8aTJbL/oNrIwCFiAvMsQKbcuK8WbhmkMIiHAPqkfr+pos0ZFhs9nY6THBo&#10;9s5tLrUpT+lNTt4nEvFeThQier9piqyzGT0+f22/ZwueWR7q5lkAHrUf45Y0jrGDwB48mZU+Jk5H&#10;9n/VzaY4GGMAfX/R/HCiMbie8sjt9OtbXTrKCFSxtOSJIIGln/eMBIwJCqjy/wC7uK8fjf8AZ+LF&#10;XYRRmFiXZBzt4mPwuzMZAzRktNsSP8luf8uRsnev9M38R/zlKEtcXPrxIsTP8N7cKoLRooETqlwF&#10;WBm+A1HLnGiK3HlgLUZ3QzF4I2uJGLy7qvKtAEY1Z+PxfGPj4/6zZmYsVeofiS0mek2tuIrZbWWT&#10;6rHCIrcMHK/uzTmBxWPt+7enx/a+yuIaXpdi99CyxLGYQaIUKKSh4t6YZEfjv8fH4f8AgviOp1HD&#10;HktgXwjkqazqclvpkxUkM1VDggmMMCasQWVT/JnFPOnmS417XJ7l3LW0bNHaJWoEYOx/2X2s4TV6&#10;k5ZX/CPpdDmycUvJNNOtIrW0jijXgKAkUpuRvhDmK0onNirs2Kuzs/5R+X/q2inUpI/396WKFlAA&#10;iA4qSx6ioZuI/wAnOh7Oj4eLiH1zdlpQYwJHMvMvPvni3h1htMimotqUEpjJLmSvIoFHTqq8v2fi&#10;zfmZdT3HlK6iAT6pazqImVOO7OtVqBT4f5i2ZXamGI05l/Ea/wB0GeqkZY7KZ+TJ7RtW+sBpGvb+&#10;FBPzlLj9yrEEKzfDXl8QRc4xnKOqZ1mxV2bFXZsVdnf9DuTBoeh25aeGCawtmR/RaQNIY42cU4BV&#10;VQqlH+Ln/NxzrsBBxRFfwx/3Mfx6XfYpHwwOvDH7nlNxr8baxqZZLee7t72eECOQoyxRvKiK7AtV&#10;jzbmnwqvL7HLOF6qKapeCjCk8gowAYfGeoHQ5y2o/vJf1pfe6Of1F6jaSeraQyVB5xq1RuNwDtgT&#10;KmKrnqnyFFpFmkNzdWPpz3UKLLMAS6qY1DN8FaJ9niCzZtNRmzZMIjE/R/V4ZcP8MnbQI4OHvfOH&#10;5oavr+qxmx07VF+rW0vL0DwUyPHKDEvJ2XlKvF3Pwqn2U+LJboPl2xgYusnrQxzrcxg0IJRuabkb&#10;hWzT9rZzk9BjwcX4/hZ4cZjEA/wpHqH5q69NHaX0ltFHfpZTWN6XLAL60aCSkdRxdyisp/k+D4/2&#10;T+9j9SwvGagLROeI6U4NXNTKXDQDCdsA01Zn1W2uC4ErTxPsampc1zwVm6dS+6sMfLo5eYNMXxu4&#10;B/yUXIz5FnD6h70FrjmPRNQcAErbTMARUGkZO4Oezb261jR5ucgN7bO6IEjA5oCQCzMSATvy/wAn&#10;MPFix54bemX9J6aFF8radeeXtbYwpImm6isbzSkEtBI3HaMKFJUIFCcgzM3L4uXwJhtbXOn63YiW&#10;JwYmFQ1aEg+HfMKeOennTGUTFRP6T0e+MckfpTwsHCOA6lgKDZSVencfF/q/s5HNW0u70mC5vIS9&#10;wJGLRqWrQ0/ZWh4heIpwX7X/AA210efHnmIy2pthPo9C8ta1aa2bDT7kW9gQEinYA85FQkE8yeTe&#10;qzN6vqPxVf5uXwEDyRzRWy3Tr+kWBBqxIZwGqlaIG4gfbZFVvs5uYxMDcfoZnyZXbR3NnLetbRMu&#10;jeohEcSq3pRniTMm8jj1ZD/dI/qJ8Ey8P2+Cfmz5bl0jzH9YCMtvqC+orsAKypRZfs7daN/ssw9Q&#10;BxWHn+0cXDksfxM68vavb6jaExyI7pQuiEnir1ZK8grdPEf5P7OQjKHATXPR/lDX5dV8s2F8KSyi&#10;DhcISatJCnp8FUq5/eP8TcVbj/ss2WMmQBeo0mQzgC8h1149I1q606vpD1jJFJSlBNIJTI7o0f8A&#10;dpyVOTfFz/yc5j+dWqzXPmlLB5BINPiCmgpRpT6lD13WMxrmLqCOKg6ntPJxZK/ms3/LwQP5eW7g&#10;j9JLl2agJIYqeDOK/wAzqx/ys59mO61k+ei/ybs7zy15cjkFBeahS5eDZSfUCiEOxBK/B8XT4fjb&#10;4syJaMThu9FocHDj35y9TxH809S0fXNVeNv7qxYw/WyWYL6RYymOMHi5DgKT+18Kcl+LAX50fnLN&#10;EF0DQJDDqAX/AHKX0bf3fL/dMRFPjpu7/sfZX95y4a3FpjCRvl0cTW6owJhEov8AKT8tlKy6xqg9&#10;bT3Yfo62mQAvwp+/YHlxHVQFb97/AMY+PLgTMzMWYksTUk7kk5lOoexgACg2A6DKxV2bFXZYJBqN&#10;iMVdnZ/yf/NW5N5a6Br1wXAbjpl85HJWI4+lITTkGH2Gf4v2P2l41zxiQdvodZZ4J/5snnH5keUD&#10;DYXur6TAHMqr+krT4iHRG5h1pyZSrfyL/lt8Ccc9F2Go82SOQgux+Fh0IzUZtPQJDsZQeF3UCQlp&#10;bVma3BUSQykF0Zj06nlWnX4s8r/85Ef+TU1H/jDbf8mFzP0P90HQ6z+8L6F/Jpg3kGyI/wB+T7fK&#10;Vs5pmY4rNs9Of847QxT/AJdyIRV1v52V6CqnhGKqSKcs1+omYzd32f8A3fxfP3536ncaf59R1mCx&#10;S2UEbws5CyLzkJEiKQxTo3+xydanby2yr6im6iVgyueJZB41Yiv0ZlacifL0uyiUj8ta/a3ty6Qs&#10;umXssbRvbKZRBOxqacI0bjyA3Dqy/wCv8a552/PML+mLAqaho5WrWp3cdabe2Z2o6On7V+qPue++&#10;TWdtO+MBWjWOLioKqAi/sggNTeu4/wCam5lmO6pkGdW/I1Y2h8wCQErxtqKCAS1JgF+I8RX+bi3H&#10;MnT9Xcdk/wAX+b/vmCfmdq8unT6O0LKssryjk4JUIrRFmPEcjx/ZQOnNvtfDhn+eQuf0FYmX7Jug&#10;QoIIB9JxTr2A/wCD55PUyiRt+lt7VPoH9ZQ/LLUrG6up0ttykTVYqQSPUB5fZH2mY7cm/d+k37Wc&#10;WzDdE9CzYq7Nirs2Kuzo/wCVn5jahpeoW+jX80k+l3H7i2DMf9HeQgKV6/BXbj+z9r+blZCXR2Oh&#10;1ZiRGX0n/YsT85+VLO6tpNStoo4ryFluLlvTU+ukIY8Xr861ry/ys7bcSesklulYbVU5OUArQKBG&#10;iqGNaKPDjxZeX2uWZ+OAgOIfU70BgOi3kcMltcSBbzUDIEhSRyYxI0pe6naV4k4MzuafFy5RP6Ma&#10;enJHgSLT4Li7jZxytoxwDPTeROj8QKqqqW41/wCByzJLhH9KX1JLJ59dvrbTp1FFvixuEghDbQyG&#10;vpeq/wADySOFMnELx5MnL9rOP/nfpyrr1vqsEBitruNoS9DRpYG3ap7lHT/gc1+eNG3Rdp46mJfz&#10;mQeSlltrF7C6vvrd8nCaRGZC0aOgVVAWnw1Q/aGc2yh1rI87L+SV1Hd6ReWE45iyl9RB8RIWZCRQ&#10;AEAB42LN/lZm6Wexi73sqdwMe4vPvzK1WbR7u1mgkWFr2iktxUExuqtUkhmYpIAi/wDEftZMta1n&#10;9H6DdXCEBLOHnFGWCk+iCQSlDU8qDf8A43zMlEAWejsMs+CJPcEFoYt7vV45HAee5aX1JShcD1+A&#10;KLKSOC8V+yv2/wDnnnmlmZ2LMSzMasT1JOaZ5J6cAFAAFANgB4YrZ2s13dwWsI5TXEixRr4s7BQP&#10;vOICYxJNDqp3VzFa201zMeMUCNJI3gqDkT9wz1FaWUOn6RbWayn0rNY4UIYseEQWqAE/ZovJv+av&#10;t7LCN6euxQEQAOjwtPNMdxq080Nukb3POV1WNI+UkgIWZ2A/vCXKJ8T/AGWZn4/3fHPzo1g3et2d&#10;nzZ/qsJd+W1GlaoWlT9lFXKdYBEiI6Ok7Vn6xHuep+Q4EXTJp0iSJJ5aj0/2iqhWdjRakkf8Cv8A&#10;sc51mG6tkuOkjkjkaORSkiEq6MKEEGhBGEikkU0jpIiyIwZHAZWBqCDuCDkz/KTU1tPNsVtLIyW9&#10;8pjdVIFWUc0qSVpuPHMjS5OGXvDndnZOHJX85jvn/wBWLy7PewIjT2o5KXBait8LUUK9Tv8Ay/8A&#10;NOd8dpDP6azPC6qCixg8VSP4HNSHDHk3wDk3xfZ/azLGwAeg5PK9P1mxe2DvbR3/AK3qCSW5KCSS&#10;WciRFIUR+mHRR6v7uP4PtxycVXAob6tZyTyAIiI0jySSLzVXYECQrsGqN/jxMt/JAIG5ZhbXlveX&#10;UEcjhX5pEkKwyCP1YomDtBzLBo1RnpSNf2mbOD+e/Pdzrt9cQ2bGHSy/2V+FpioA5yftcTxqkZ+z&#10;8P7WYmfUGew2i6DWa05DQ+hnOl6cttaW6SCskS/ADT4Aa0FBReQVuJenxfF/NkQzGcBHZsVdmxV2&#10;d3/KG0EHk2CU8YjcXMszOysWIQgdVqVXjF4KzNwXn8WZ+EcMAa5vRdnRrEP6ReT/AJgeZY4fNVxa&#10;BpJDDBHEIEKhOUoO7BhRmHqfts8aLzf0/hyciRnVEskPIUHqDYUDH3r+6Dcf8p2/vMuEJX6vpc/c&#10;JdZ6jaq8txqs0fpvy/dSUJJZE5AbEM1w8Ik+yzJDH6awZ5q866iuoeatSuUk9SH12jgelKxxfAhA&#10;7fCua/NPimS8tq8nHkJevaSJhplqZ4/SnaJWmiDB+LsKsOQoG+I9RhPHFJKxWNS7BWYgCvwopZj/&#10;ALFQTlTQAiZJI41DSMFUlVBJp8TEKo+ljTGYoXZ2r8h9blbS9Q0iNF9WKRZ/UNFJikoCnLbYOvLf&#10;+bL8IB2LvOypgxMT0eYfm3Ba22o6dql5LJ6PF0t4hV0WdQx9TgQyh+DcVYDlk7SG/nd3YrwlcRFm&#10;fiqsx58/i+I9Aq0/41zZicI0Iu34kLB5m0eJYowJWktYmufSihMjvGiGP0wVqK0JLL8TfZ/nXlz7&#10;87ET9BWbIyGOO6SKNYyaECJzyA7g1Chv8nMTWSJAt1Xa30D3su8o3MjXHpuk3qTxSXUzzqCVZ3QC&#10;PmPssKM7Rfs81+ynFc43mA6FleCdPv7qwu47u1fhNHWh7EEUZSO6sp4sMlGRibDPHkMJCQ5hZNDH&#10;NGY5BVTQ/IjcEe4z0N5Y8y2/mLTrS8sh6XoFRPV1VxMaco6t2Ff3X/GmbfHl4gZPVafUDJDiDy3V&#10;y+jXd/Z6m4lF6riGExtLEIdx6hRAC/P/AHfy/wBTk32sG6iJG0fVIY4hMiwzgygPyJKkPIa8hxPG&#10;in+X9pf2o55egXszzfQfcj7W/tTcWd7LdGzeUR1t3MQSiAmKBdkYMjSc+P8AN+w/xcfMeah496Nn&#10;SvyUQveawv7DW8auQDUgyU47fzfZ3zL0f1O37I+qXuYj+YWpR2EemSMRzM7GJWK05LGTyIYV+AfF&#10;8Hxcv8nlgX85UVNfsVVi3+h7k1ptNKNgd6bY6yVzth2t/eD+r+konyJqbajp91OVVaThQAN/7pG+&#10;Ij4S3xfsnOf5iOrZLmxV2bFXZsVdnpHQ55o/J2jW8BjRm062kYknakUb1dgDRR9r/mr9ja4ICgTb&#10;12l/u4/1Y/c8en1u0bzTqU1yZJmtbyeKFWACqQ8kJESn9phVGbl8X2vgT7ZlGFggimuHS5lSgLFm&#10;4cpK/CnECvwDq/wKvFv2csMpTJribd0ytdVkv5vq1t6ljHMxcLEkfMpFQlpSxPwmR1+GP98/xfzN&#10;xin5q/VP8FXscRBNu0CRsH5gq8qswBGxo3XjlGpjMQ3cHtL+5PwZH5fku5L63uZUZRfGSSZTA0RD&#10;xoUVmDfGgZB8Ak+L/hePB81rzTLMmn5Sc/8AGCFBVhBKQKVFQAQTseh3zK0gubsezP734Fj3nu8h&#10;tNAaWYgRmREappUNUEDpXkNqZ2dXihu4rmVUeQDmBUnqpHKlW4KFLnfNtuAANnpCBswiLXV1Czks&#10;kuJI0LBGcUB+FgaBiF5MxCr8OKXEvrWscjVjhWNWJUMCqEgqvAlyvJhutfsZTEcO/PiQnmiyxrM6&#10;x/Hcyyk/HxHqSKtHk5hYw3FG+0E/vMGWkbK8chjEVmJ+aJIFANeQVuIAPxcm+H/WwZQDtZtZBS1K&#10;SGWCWLmJ9aFlJA8ttI/NAfTeZBITx+ArGzSHg390vw885t+eesytp+l6fJSOaZ5J5IFNeEcdViqf&#10;8vmx/wBhmBqRRAdN2tk2Efimvkmxt7e5vltQ0lshQtett9YndQJSO/wemu5/n+H4c47mK6RlmOeN&#10;42CupUkBgDtswDKfpBrikimldXFVIYAkVHipoR9BGH3kLU4NN826dcXCh7ZpRDOpAIKyjhXen2SQ&#10;3+xy3DIiTk6PJw5R/pf9MlnmiG6l0C9FpIYrlIzJE4NCCnxdaN1Ap0z0HqF5HdH1okaKtTz4EH4d&#10;tqg7cc2mHGY86t6mUdtnmflvUhaxLaPOLhU2Cs4IIfc8gOPxc/8AWxO302OSMlZfqkTycTHE1D8I&#10;4RjcdF6tQ5bLKYbAMRY5siPmF42VRbm9mhhMgmkQMtPtSn4SKM4+GP4fib/Izzh5hCDX9TEf2Bdz&#10;8K9aeo1M0czci8nn+uX9Ys3sGnaxt2nAE5iQyhenMqOVPpwvyLUr50T8r/O8tizaFeTP9Tn5fVAD&#10;QCVxT0z/AJL/ALP+X/rZmaXLR4S7bs7WcB4Jcv4WN+bdJRlTVYoY3ntihldlDFY0bkWX/V/5uzrs&#10;yWsNvMjIqGR+O54ikbHb4Qv+SPh/l/azPEpcVDeLv4HqWN6PrUt7c203rs4ij5BVFSWmVaN8RYgr&#10;8X2h+3+znJvztJbWrA1WggdFRQw4hJCKHnv75rtVEgi3QdrCpR/qss8pFfqDKObklZGuHMZ9UyKG&#10;5D0gqf5P2Vzm+YrqU8z01pomfSNPKGRw0CsSsiAAou6qux48q/Fm7Bl12e0xD0D4PIm8x2kWq30c&#10;ht1KSiIhonLHmVCs8hqGdlC/CF/4jnCfzFdJPOmqSIaq8itsaipjUmh2rvmpz3xm3ltd/fSeleWW&#10;dtBs+e7KnGtKVCkqDSrUqB45G8qcRM82KuzYq7FrO8u7K5jurSZ7e5iPKOaJijqfYjfFINKV1a21&#10;3bvb3USTwSCjxSAMpHuDnbfy3/M2fX54tK1QI2soKW03EKLhRuwahAV1UcvhHxZtNHnBBEibcvFq&#10;Dvvu8z84eVLby3Y3V7a3EsGiOedz8fL6s1RwKBlfkHc8eTH/ACc6JEJI0m9ZxBBEtERCSzkEEoNu&#10;24zJIj6ajZP8X4/485YyEmj+P96x2XUIr+azNhH9dv7mVXnnuAVSFWVlE1Ad3KsrfF8P/EcG2etS&#10;2tgbmQGaJ1TjbqByBdd+J2bbwzC1Wj8TLwn0f09+FOGdky6BAXnkyw1DW1tbFYrDUread7nUHBKu&#10;kTn02kUHj+8Co3LEHsJ45zJb0mM7I7iXeUFt+A/koppVjmTi1kREX6fD/wBzFy+Pi9X8SPttetr2&#10;3S11TnZS2cU8cDWdRZSopVRcNSnrs8q80jiT4Wb48EXNl6F61nfgvHOnptBbNWlAyhSCAAtOjcvi&#10;dv8AJzAhk8aJyY9v4rmgXEcY9KGtdQu/0N9f0sx2lxpl0ZXvdWQF25MkssvOBnDySP8AD6SqvCBP&#10;2eec88xeQ7a5tbi8sYvqF1E8gW0c0SRE3qpbvxyeowRnXCRxFGXTQmarhPf/ADv9K9O0fze/1230&#10;6eQalG8MJfU7Ycgs0rFOMqIOMdXV+/7vj+848s53e6fc2kipNE8bEVCupWvyrmuy4JY+bqZ4JQB4&#10;gy1HRxVGDDpUGuBTVR+PvlHDxMIyILeaOR4X5xHiTufA/MZUYt4kC7DCG+imAScBJO3gfkcjyZA0&#10;7FmSRN1PJcA25J4Q7GSRw3C8XFT29j7ZdizSh9Jofzf4f9K1ygJCiHYiwubdTsbiMbj+cf8ANWZY&#10;hiynYcEj+Px/C0mMobj6XZSPb3K8ojRxsR3H0ZTqdJPCakNv9MyjmEubsr44jRhUeOYlNvudiEtn&#10;HIfUhPpyd6dCfcZLiTsXYHcsjBLheDt0PY/I5YJNUsVOy/iU7Gq5bGQaZRdmrHSv7FPs98svqw3+&#10;Ls//0IZZ2CI4X0wtzfMzPBNGoojfGsh4Etx5bfvf9j8WegZMkccaG1f5rvoxMY1/E+mZrsH1CN4b&#10;ah9SNqszioZKFaV/1W/1uOGosLqGP6rDbetJCh9eYBTwiIJCirpVtl/3avxP9nMSGYSPESd/p+pY&#10;1NKZNZs2dL2W79KG5kWGxgPMGSatOVODfA32eXpsqonqc1+LHCIyRSrD6hgSSSOCcvwiXgPhjit1&#10;Kp8Ionqv9psAw+upGPH/ALPh/wBL/vm6RoVyNf53Nbbs0N6nqlEujbxyT23pl5GEkhDPJdENypRj&#10;6KL8H+pxxBbZbeMXf1epmFQjNIHmZhuDGW5NuWbj+z9psvMgZcIYRO9I03MdxK1mlywaJqu8aIwi&#10;UEkUk48E2+Hfl/k/zZrhy127/XDBC8ZileqcpXd6BIyyzo3Dhzf0/j/1cs8PblcwfT8/6SADub5/&#10;RFT9FmggT6uGmhlE1soDFYwqULPUwFSwd405f8C3xYpaWTXoijkglaSJpFaPgrMQtCvFCI1XkrFF&#10;2dm4/wA2Y+pnGAkZHn/vf9yw4gTfVZfamlgLib6xAsE3pGCaRyicpCVarqZHfgQrHaNFRvt/a4n1&#10;zXRo5LayUpeyRtIaNUKSwNKEFFZy7civ/A8c02G9TU5m8Uf97JAmarp/x5idrbjzTMlxqn73R7eR&#10;YfTZTH6tUYlucbeq6Jxj4JJ+z9t/U/d4BiiuXuo5JS62MYVeEb84+debtx29Rm5DkxR/s8vhzNxR&#10;jEHh+uv87gbcENzf+YnE7WKRXMVsI31ydHeIyo0bohBiiUuvxQr8LCNPVi5fYTDvTbGGW5DOzSSM&#10;/JS7brx2HFGY/ZH7XFc1Ws1UoxsH6fL/AHzcxvVr+5W1ezEMcEJjEUiRKRDIZfif1JvTRf3h5fuv&#10;Vk/bSX4uOBvMupTWsc9lZ3Hpzem2xbjTkKAc6OQ/U8EXLOzdEM/7yQ5NU5bE9yI8laKl6Bf39oLi&#10;NZgElAHF3UksUjUKrQjZfVkb/g+T5B9NtbXUrm4jlVIoFIZpGVCFSRvtx+onLmx2+L1Ps/E2dfly&#10;nFj6f0WEIGQ8v4XoOp3M9nZBoUa4uyCttEagPKEJAcp8Krt8RpxyaWcBCfU7aqW0CgSCooQCWKml&#10;VqeQLsPtfZznsuXilcuR+mNz+r+qiUuM2foH+9YHqVzbo8eq6gFe8upD9VqpHB3RIldA4WRaFGVI&#10;zy48vUb7WF2s6ss08USwoJY6fV2nILAOOClAwH7xt+Y5txXMvQ9nk7zapAy+H+5TTyt5Xexjmmlu&#10;y6TMXult04B3BZmRmUlTEleMfpxQt/sGwu0uK2cysWdIoz9ZMkqFCTWmxZXjqrL8PJfUZl+19rM/&#10;UCAjUbjIuRiiAOIJ7q880axpEvOeWtt6UdJEXlTiXUGKWlGXlwbgivzb9lsNdSuZrFHvJiiTMC0N&#10;XX91Eaj1Gp6Z5PUfBz+1lGCJyGgTwx+r8fiKZ2P6yQ6PDaaov1GFmayt24XzmNjFNMtD6MfqB19K&#10;Mr8Tqn2eC4RW1n61w5ZLhFErDjRgBC45Bmbgau9B9mTn9nNnPIMXp5bNsQQGUTXhhRVMkIk9Og+J&#10;fikFQVUFhsu/7OHWoQyWOl3ZgZRM1tK8jOw5LEAeIVfT+Z5F/tf62aTJOWWMgeLh/wCJacu0Sxdb&#10;wapqA+sLJJZRTxJb+ipAN1SrF3E3xgVX4RF8K/6rZ5lzjHnmdYP0HUbfTdasr+4txdwW0ySyWzGg&#10;dVNSK/qyUJUQWeOQjIEi0v8AMGnXWpaHfafa3Js7m6geKG6A5emzLQNTuPHOx/8AKwvKuuMpkmjE&#10;knwi3npAY0IoQGk5RtIQOC/vOP7f2uOdXpdbhlGuL1H+f+OB20NXA8z/AKZ87az+Xn5j6ApMVjPd&#10;QxEubu1b6wXYGvPhHSVF5Ny/uk/4HFLvyn5X1WJp7rT4IQ5Jj+rIY3PKvA84zvTl3y3NoMMh9Nk/&#10;xfT+lE8WOXRLNJ/Mvz5pEqw2+qXMhjIV4rs+qo4kBl4ShuP2f2ePH/Jw0jt4be0gsbeLgkEaqxqr&#10;ERqlFAJavGn7X2cyNPp+HcdyDEVXRCQ6rqN5qM1/cSl5rmRpH6qC7vyY0p1qcg35g39lNoM8Nkrp&#10;DygJRVpGvAn4GLHnyHqDr/xJsj2xjI0kjIeq4/7phn3xk1sP2PXfysa5bVYPXPN1jkHqHqar7UAr&#10;TOXZw7q3rWCdNp+kbWrcR60dW6U+Ib9su0/95H+tH72UBcggtdbjomoN/LbTH7oznoTQNCAuEnvp&#10;XEql2SBkCoKCjPQshOyn46c25r8XwZ6HrMxiPSLD0YPCCRzfGt55rvDGfq9HBorMGIYEmigUVx1P&#10;7WH+oXKWCWygNeXLROqxgFmZmrxqSfhry+L/ACf2v5tFHiyEkcUOE/wtZF2FHTJr2+N04/0WASI3&#10;IHiBwpWgpQ8ePw/s8v2f5S+38vra2p1K+iV7mJWkkMHGEoAB8ADfB+z8X93+1kjnE5nHH6vx/pnH&#10;1OYY4en6v4mS2PmG4lu4bCzlp65EcTSgzK/cmqtz6d/i/wCJZ5w1qUy6xfynrJcSt1r1cnqOuctn&#10;FTkP6RdPLm+rNFQR6PYIKAJbxKABQbIB0wFlSEZntny9a6Re+VtPhiI9WO0ijnMZ4ur8BTYGoOYs&#10;s+fFkIs8PFxwdsMfELfAfmHVNQt/Oeo35Wpa6n4xzVljZfUbxHFlPtgvSNIudOAW3DTxMVVgzUAT&#10;oWofAdlx1urhkG/1t4NCk4XzCNfd5b8x2IhjdxKkRdppeNViPHfiW6SSs/BcOL9FXS7p16CCTbv9&#10;k5ppZDxV1tiIpj5W06OS/trmZSIDIoVqbV5DsM8B50bpH2nhh5fLDXtNKfa+tQca+PqLTBLkzx/U&#10;Pel3mQqPL2qFiQotJ6kdaek2e5rG7tr6FloBKpKyq9K1GzDr2zR58csRB/h/h4XpJCnwYks8coCE&#10;12YSCtCDQgg0HXG2+j2dpK9zb1G392D8NPYY5NVLJQksplnFr5i1C60z6lcOLkci6yOFEm1KVbvx&#10;49/i+L/VxPT/ADBYX0j25UpICyiKUEE0r2YDrSv+rk82iyQAle39FPhmrZPe+UdU0exS8IW5gKI6&#10;3MRV41LU/aVifgZlXpxZ8JtR8lWgmfUAEEkj1Pwcux48R02r4Zs9P2uZDwzyplDLWye6V+ZusW+n&#10;W2mcGeJFSJB9YZG3b94zyEM3HiNvjj4Zy383tHm1TyzMnoulxpp+tRc2DsQq/veFPsx+nvx/ak4f&#10;DmyMRLFxBxtbj8TGe+Pqeh+TDa2urtfRzwT/AFxmt5ntoXgUAOQgmDF2lnDg8H/Zg5/Hw9Pl56zE&#10;eeei5178kdfhj0/VNNuSoW1pe25egoDRZKtTZF4ozb5k4CQDR/6Rd12XloSHd6ni3596XdRapo2q&#10;Wgcm9JsJ1Su7CrRfDX4nYNIq/DnLtZ1KTU9WvNQkFGupnl4gUADMSFA32UbZRI2bdRlnxyMu969o&#10;+nrp2lWdgpLC1hSIuTUsUUAsTtUsd8HeTNBbXfMlnp/EmFn53B3FIk+J6kBuNfs8uP7WSxQ4pANu&#10;lw+JkEeiWeefMaeXfK99qZYLNGnC2B3rM/wptVeVD8XHl+znfPNN1BpHl6/vqJ6FrbuViMUYQyyg&#10;RxLRl3+Ix8uKfZzPlkIj/Vej1GTgxmXc+bPKs115h84afpYZ/WvblFkkEjlvQhrJMaqT0jEvHm32&#10;881yyySyvLI3KSRizsepJNSc1jypNm31fFFHFEkUa8Y41Coo6AAUAx9naT3l3DaW6857h1iiQd2c&#10;0A+84rGJJoKd7eW9lZz3ly/p29tG0sznsiDkx+4Z6N8m/lD5Y0WK3k1C0j1K+IX1prtVkgLMN0jg&#10;dXBp48eX7X2vhyOQek970GHQ44R3HFJ8weffz28yatczQ6Zdyadp4ZvTitGdJwqnZ5J0ZCtf5eX+&#10;T9n4sN/Nv5P+QPMdrLDY2cWia1xJtprVRFESooOUKUjZDty4qsn/ABthROWG59UWGbQRkLA4Uh8n&#10;fn35/wDLd9FLf3suu6EWAure6YyyqCanhM9ZFkFTx5M0f/Gvl/VNNvNL1G5069jMV3aSNDPGezoa&#10;H5jwOZwNi3RyiYmi+uNI1Wx1fS7TVLCUTWV7Ek9vIO6OOQ+R8R+zgdHdHV0Yq6kFWBoQRuCCMLFF&#10;OiOjI6hkYEMpFQQdiCDnqr8vvMF1q/liw1YsfWnjMJovw+tFUSO3RQoYGlcGThlt1eowZhkxg9Xz&#10;H5zhttF813uiTAfVrS4ScszVcwS0MUaEcn5uOPKn+VnDfzqvjffmDezkgsY4FYjpVYlBpiMHhel0&#10;naArKfg9y/K+zhtPJtpDACsXOVkDU5ULkitCev2sguFwmV56f/5x2tTL+W8roeEovrgLIBUj4I+m&#10;a7UTAyb9zu+zzUPi+Vv+ck9WktfzNihaklubC3Z4GNFb45euTuVruLmZ+CFfhVmr8Ve9TSm+wy+I&#10;ieTstikfly7tro20aLLPGzc3jQBuPE7D01DBgFHJv2v9lnnv/nIJY/0/p7IQawuDQEH4WApvmbKR&#10;IFun7U+qPufSH5UtN+gCkqspqHFWDAiQs1Rx23O5/wCaOGcpyDqma51r8g4eba60ZAuqWscBY048&#10;zL8Q2O4IXMjTyIuncdlfxf5v++eIf85MakbP/DauWFq5vZLgKK8hGIPgbf7LBmwb+eMkR0SwjjkM&#10;oS6J570o8bFRuKbKKcgfiy3UXwCw2dqfQP6y/wDIC7nn1G/aYBOdsCI6DqrqGOxJ+JmrT9j7OcYz&#10;CdG9szo/5Hqx8wX7A0VLQlzQE0Mir0Puen7WZWllRLs+y/rP9V5J/wA5I331TypppB+KS+CoKlak&#10;RO3Uf6udoudMi1KKG2uYBLbInKeO4QsppuAfU+I0qefFV/ly+UoiJvm7yUQRRfPum+aL6wnkubO6&#10;eC4d6QyW78GBNBUGPYdBx5lvs8s8x+Z7WwtPMWpWuntysobmVLc1qOCsQADU1p05VzXnm8rniBMg&#10;crfY3k+91K+8q6TeamnDULi0hkuVpxPNkBJIoOJPXjT4cAW4lNxEIf70uvp/61dvxxDXHnsmd08K&#10;W0rzGkKoxkPT4QN/wz1DPO0skRkRwkqiQGJTVmfi/Er6XFWNKcuXwL/J+xtMeOub1vJ80+V/MBRG&#10;WKRf3bJGDM5PFEqnIsZOTKoNSh48/wDK5NyWmtGKLp9lCVXlQkFYxRAoZn+3uVWg+Hk3+T8PExIo&#10;mfRNs90LXYQv6bvrgNI6KeIUytSRnZI0NI/gXnVjyVE4fE/95yh35xWUd95WK2zPIumP66vIKM1H&#10;ETkVHJtmZmb7PwfDyX7NOXF6CT9VuF2jj4sV/wA1kPkdLmK+N/fW0Fvd36xxOkBYiNQhkWMr9mID&#10;4eKfa+P4+L/a4LmvedZ5k4/KPVfqfmaS2Y/u763ePjsKtH+9G58VRk/2Xw/FmRpfrp2PZk6y1/OD&#10;z3877KR/J6ajFUSabcxSlh/vuQ+i3TwZ0f8A2H8uTb819V+qeVJLSJWUXsscKyMQGZU/eMQAF+1x&#10;XlX+ZczNXKoV3ux7Tnw4q/nFi/5NtJqesrPLIH+qRPKyKKqrN8Cg1LbirceP+VnEc1bzr2rJr+Um&#10;l/W/N8N04Bh05HuW5fZLKKIDT/KPL/Y5fp4cUnO7Ox8WW/5rz788vMI0jyJcQK5S41ORLSMqQGCs&#10;eUjCv+SvH/ZZ39y4t4fUkCqq7R/aNGBH7VDuO3w5n4iOKg9GLfN2mao0l3IyR8pJZFJk+zulCK8Q&#10;eh/a+L4c8x+b9WOreZtSv61SWdhF/wAY0+CPx/YVc12afFMl5XU5OPIZeb688paYdM8tabZN/eRQ&#10;IZa/78cc38P22bE/K+nfpHzFp1kQSs1xGJAu7cA1Xp78QcjjjcgEaeHFkA82/NeqDSvLWp6hUK1v&#10;byMhY0XnxolT4ciMH/mHp72PnLU4mAHqS+uOJJX98BIaEhf2mYfZyeoFTLZrYcOWXz/0yWfllrKa&#10;v5H0u6BPJIzbuG+0DAxjFaE9VVW64S6ZfzafqNrfwmk1rKk0f+tGwYfqyqJo248JmMgR0T7VdPh1&#10;LS7vT5v7m8hkgk/1ZFKn9eenIrlLkW9xE5l+uRAw8SasktGAYgr9pj34/Dm4oEW9eCCL73yvpOoy&#10;Wc09pdIIjp0378MAQkluSpZQQ+6Kvw0DfFxyE/nDr7WPl1dKhmYy3kvpPXr6UYVpP+Cb0xsqfDy+&#10;1mJqDUfe63tLLww4R/G9q/LW3a9u/wBItEqIIhIWXYl2LBAduiqX+08n+w/b4hmC6B6Rh15R8r3f&#10;mTWotOtz6aH4p5yCRHGDQtt88njhxGm/TYDlnwhIvOvm2x8q6DPqt0PUZPht4AQDJIQSFFflnctJ&#10;/LjyjYIkcemQXgpvNdESs++7Ev8AuwFp+xxzLnCEeQd/DR4oDlf9b1PnDzH+c/nC+kkkGqT2YrVY&#10;bQGIIANgBH+9blX9ss2O1L8u/KF6iW7aXAjI3pySWy+k9QStawhVPUGrfa+H/VwxxRPMMp6PDIfT&#10;/vUDpX5wef7KU3MWsXDq49RYrtvXQggNxIm5MOh+z9n4sP8ASNIttB0S3sbF2W1tgCpZULMQ/IHY&#10;V3ZeXL7WCABnw1s248YgBEcglV95g1LzHr9zqGoKjXN4zCVEaRUVShVhStD8LceH2V/m/Zwm8wam&#10;ukaBqF4rBpFs5GEwKJxlrRQOFCf3rR5bm2H9VGpycECe4PUPJCXWoanZQPVUF4gETB5OcZUliefw&#10;iieqf2v2f8nPNmax5N7/AJN/yp8vyavqmoqqqwWylhHIsoDXI9KvwgmgQyVy3DEE7uf2fh45H+r/&#10;ALpgP5w+ak8v6LYTFmV2vI5vhCmq2x9Qgctql/TC5CZI3jkaNxxdCVZT2I2IypwSKZ5FLHLEksbB&#10;o5FDIw6FWFQclf5W6m1j5wtE5EJeBrZgNt3FU8P92BfsnlmTpZATF9XO7OycOUf0vSwr85NOa68i&#10;XtxGKy6cVuxtX4EPGWvXb02Zv9jnd1UzqI5nIhUMTyLcFDEorcmf9oMP2fh+zmzJB5Dd6OnjHlnX&#10;lhn9dEU3DlQrIA0r8B6jKQqV+Hi3f4v9bjnPvzqmil8u6c8Fv6UX1mvqUpyLRsf2jzP+sw+LNfqh&#10;1P1Op7V+ge97P+XpuEuLmK5vWupinII5BKhWC7cFWJf2f3afY/a/mzjmYbo2b5sVdkk8h+bZPLWu&#10;R3TfFZy/BdKAGKqQR6iA7epHU8f+A/ayzHlMDs5Wk1JxSv8AhP1Mb8+eU08yaHJbRnjfQ/vLRuRQ&#10;Mw39N2G/pyUo1P8AWzu15cp+gb2W2C3CXtpOUuFkryjMTMvFRSvT4qf5X+y2Wasm/SIelySEoEj+&#10;a8r0HUnm1O1t72VrV7K5iV7ZoqFZQ4jbkzcip+Lin7X2eP8Ak+Zc1LyD3jOjfkqkjazeFfT4okbs&#10;ZDQCjGh6HfwzM0dWXb9kfVL3PLvz8vvqmhWB+OsssiUTqQUHyzsyxq3BCd435SqIz6fLdevFRUse&#10;bU/l/wArLYAk30d3u8e03W5jIShI5x8Y2Mg5kGjUAq3QDiv+tkJ/NmR5fJVy4LG39aH06qVUnnQ0&#10;qPn/AJ8cdVERgK/icDtP+6+IenflvIP8XWqMF+s+nN63xBnC8DxrvXsv+T/w2cJzXPOPZMO/JSo3&#10;mzS1cEq1woIHU12y3B9YpydH/ex97GvzLna38g67Mho0do7An2z0VJN+7JYASTqzq/XaoPGiH+Un&#10;NqAIkkc3quT5It9anaRFV2McRC8PcAitWHjTNKkdtNK8ZknLKg9FRCsbkctmCgk8+nxcsEJynY/p&#10;eaOae6PeXt0sYcrEKufUZpGeMbDkjHjQqP8AVxCcXVysJcMDI0buwckOaghKLuOlD8P82XARhdnk&#10;yJeq+UpIII5ArKghR0QFApjUD4nq+xG6n7XxfDkZ/NZGHkKdm9FFeWJ4kjVkPF5Adw55MQwb9lfh&#10;bMLVZAYkfj0/9JOB2l/cn4M48qSk6u6FriZ0UxSyzGNwrxKARWFQic1ZW+19teC5wfNa80zLJp+U&#10;rIvm2rglfq0uwbia/DSh+eZGmvj2dh2Z/e/B59+eVw9v5FaVG4sLqEVI5Ch5DcZ3Fkgjgt4SVivC&#10;pRnU+pRVrGWqQh+Og4/805tse5t6GIIeD+W9dvpruV2JmtlYOkbVSrVEijYsKISanj/w2OmtrlFm&#10;DKPQRCYTIUpzkIVSQRu+9P8AJyqXDzPNIk9Z8raxaXIs+EtLqeVUuDEsgbhCrSMqnakR41r9mRWw&#10;MVt5oERSJJJmp6gAY+kBRiXp8NduOWRB4rrZkzZJLiG5Mrco7eCPkYqsoM7GqhUBIbiOXqb/AOX+&#10;zyzhP5k30d15tu0iQJFaBbZVAUUMY+OvHaocsM1WqnxTLzPaOTiyn+j6WQ6cH+qIzv6jSfHy+KlD&#10;0py3HyyOW0D3FxFbx/3kzrGnzY0H68oAsuFGNmlW5uI7a2luJNo4UaRz/kqKn9WSz80tNjsvMcZi&#10;IMUtrDxKgAD0l9ECg/yI1zI1WLgkPMOf2li4MgrkYj/iWGflJr51fy7c8yfWtryZXBNT+9PrV3/y&#10;pHH+xyHgkGo2I6HMZ17NyAQQRUHqM9KaHrEWtaDp984XnNCQ0aVUcinx+H+7Af8AJza4STUnr9Pl&#10;44CXeHy3dfWfL3m3U9J5tS2uvhkejMYw/wC7P0xFcMUcxWrOxUoArLwHPYlgygghVAAyzISZbttX&#10;zegeX7365dQqvLcur829JeYCFHYEFpGqdqf8DnmnzBQ69qVBQfWp6Dp/uxs1M/qPveQzfXL+sXr1&#10;iGFlbhjyb005NWtTxG9aDC/INStlgkGo64q4gEUPTO3/AJceerjX7eKx1CQy6pZgKsjLzZkPwLIO&#10;9d+En/B5s9NliY0TwyD0Wg1XiR4T9cXkHnHy1b+Vb17uxiEWkXh5FEb01VwebRselOrp/wABkZ/P&#10;GF4tc09HRUP1Ykgdf7wj4t2qaAZi6nmN+Jw+1j64+5mX5b6pBqWkTXEMjSJ6oAZjtQoG+HZaLVj2&#10;zmuYzqWW56N8pQibTHhuYxGLII6/CwaQSxglPFV+Jfs50OpmIwib9ZrG9jjJ2HkC+V9Z8w3SeY5P&#10;q7s4mmkjZgw4xhHJ50Iozfs7nOL/AJjw+j511SLiF4Og4g1A/dJtXNHnlcyXmtf/AH0vx0fQ/wCX&#10;139b8naZc1LepGx5MOJP7xhWnbI1lThshzrPkjyN5Z1Ty3Z3d/YqZZg4e6Ms4qRKy14owQUA45s9&#10;Pp4GAkRxX+O93uk0eKeISI9X+d3vn78z/wA3fOWgedtS0vTdQMdrbNH6UAht2oGhRyOTozH4mr9r&#10;G+a/yw0NrczaGxt7lW4C3Ls8TUH80hLLU9+WGWg4hcfTsnU9lx4bh6S15K/5yB12O7jg8yoLyxkP&#10;7y7RFjmjqevGMKjhf5eCt/ss5VJG8btHIpV0JVlOxBGxBzWEU6Iin0BDLFNEk0TiSKRQ8bqahlYV&#10;BB8CMUs7u5sruG7tZDFc27rLDIvVXQ8lI+RGBCneWdte2k1ndRrNbXCNFNEwqrI44sp+YOepdE1E&#10;+ZdHsr+JAwu7UTScSvBJPsvH158uXLtm10+rERZ5R/338TtJeqMSD9T5q+sL5O1y60ySUpJb3v1a&#10;PnX1JI1YNHJv+74cCpSuFur+Yr7RbmKERxSr8IWIEseSfaNf2c20cWLNHblu5EI8MD/RemeXtC0b&#10;zHp0l00txHNceoGnUCOqSfZUqBxdVFOv2m+3hhb6+YrK3vZGm+t3G6whTIwHWh4grxoNuX7OUy0c&#10;JSMRAcH87+i0wzXcj/mrb7yqt7qF1pkdvBFpNsQxn5iIeqR9taEOHQlWZl/3Z8GGrRXNzBHdxqLW&#10;9Lg3saMWLD7QVGO1fi3/AOFzUmYw5DAnix/wf76P8LlxycUfNJYbnTrRZtOupW1TTILZl0+7u1UI&#10;hr6fqTog58f3f2x+x/ecOWVouq6jx+pX9uVkkLCHlx5BVJozEgUAUZDVCAnxw5R/ms4ZPX/uW/M3&#10;lLQJ2fWNGvomgPFp1RmaJ5H4svpBWb4mchxxKpy+L9nCWw8rfpzR5ZL2MC2WU/VvW3cIATsQAEPb&#10;c5k6zUQhMRkOMmPE2emc5R6Mp1zzvbaL5ihsYB61zJGi3SxV9P1pWAXkDXolW+H4s55q/ku5ij+s&#10;WH7+IkgIDydaCpGw3+7MbVdmyiOKLg6nQ0bh/pWbQ6lbtI0UjenKoBPL4QQxIBFfHtkXeMq2/bY0&#10;65qzEjYusMaReJ0Dduv3HKpQZjLQ35Oxa3vZoCFJ9SP+Q9QPY5Vwto8nYPjkguFLRGjDqvQj5jIk&#10;pu3Zubps428ckKKkdXYlcWUMp9WNvTm/34ux+nxzYabtGQ9M/XH+bJqlhEvIuxJZnjIjuwATssv7&#10;J+nscGowQyHiw8v4ofzWoTnE+rk7HvAQaxnMExrm5Arm7E5CkgKTKCDsQemAX0ZA7U7AktrNF8UP&#10;7yP+Su4HsT1+WSiUGAPJ2IetFTl+10496+FMs4i1cG7s/9ErsVtobQ3Rae2mnYmGOOJufwinARMu&#10;2w5K/wC3nX6jJOUxEATh/lP4Zf8AHnfUao8z9T3nUp7q6uxaIsN5ZwIBdPO4VBUkmQzK3dl9NoQv&#10;w/Fy+Djhde3TTqunRFzFEzSXcjgeryJXqFT93y5cE5N9j9nMjBpgCZy3H0xjL+D/ADWy47HpFM9O&#10;sxHO2oTNH6kqCK1WMt6axCpCirlZDQc3ZF/1WbBUcZjtDJKpht7Q+stvCI+C8AOCpGhZ+ZavxMH/&#10;AGvs5YeCE9vVM/j6v6DEGxxdQhpZII7z0YFNxc3g9H15VlLUckyEysBH6arT92jJ8Xw/F8OIERqZ&#10;ZELfXZ7d1T9v04QAXUGZ0HxL/utP2k+JfhyyNA+rapcP3fzGZx0DZ/rS/ooiZOLRo8Q+qx3KM8lK&#10;F52ccDxiRiOL8f3j8f2Pj/axG0sXWy9NnnmWsU0TwkupiHH908IjZG5fsrXm3/EjqMuQE/8AHWWS&#10;gB3j/c/9Ir7+643iymSCGGNZUkEyhHLUPxpNzUxqtPiPD/m2WaJbWNnZPfzWi24VOEVEdaLAx6w1&#10;DU6svD7Wc1rzknLwxIEfxfT/AFe78RaiKB/pMA8zanPf6qmh6dqU1xMsqyzJEUJJuBQKLrg0a8QO&#10;HGTiy/yumF97ZG/vuBuC9jwE90XKgujhgFarF+PRl/dxp/xY32czdPLhxkAev6Iw/q/xS/gZYcdX&#10;KXSk603VTp1gfUs1i1ESfVbSG3VniEoaknE+mAzL8Qk/eSSfD8KfHgoi3u7lEkf90EHCDm3Hrs6B&#10;d25UrkckzjiSK3/q/UyJpQRLzS7Ga4gXleSTM096Iog9ACxjnZ/hT0+TRp8S/s/6uD7u9stPtWnM&#10;TF3PCJghLfu9zXmPhQcerZq8ePJqJcI/z4/wRXxKq/4ko07TtX1XVILNbpTBErS3AaSg4zhghH1c&#10;hDM3J+XH7Kr/AK2QO7Ftq2u1t2d4LiqMRHE0g5MQ0lGLMsQTmvJmX4fi/azstNjOHFuN4tGLFcpf&#10;zSXodmbnS9A/0tYkmtUokYkfgeIAReYjHJ3NNkib424LzyTabY29pKtlYn1JAhd+Sx1JJDJM1Xd1&#10;4j7H2m/1c1WpzyyQ4pGt/T+PS2CWxixPVdVubrTZL7X0jtLYTrHwt5rhwACyvbh/ShSb1WWkq8Uj&#10;4/u29T9p9/PHHaTWVg8XpoCzlVqXf7UjUaiNt8XX7eR02mE53k9XFy4v7WvIeKNNaDYXFxfwa1rF&#10;vdR3c7enCjsFWGI7RL8AEyfG3FeXx8XwpsYbq49F5xGzAvzeb4B6clHVj8IX7J48vs/s/Fm2lOOI&#10;bf6VvjAA3W7J766s9PjnaMzsABwitx6jGSMFSiAEuzbV4D/Ww0gltbO3hn9RPq4YkFkWIuQTREKr&#10;GCi/a+xmKeOU6AP4/wA76WwenZI57e8vLm70+ki3ToI14ytOIY3FfVlVnkKyNRo9pG5fB9nCK89e&#10;4umdZpGRiOLuFReQqAwonxcGPwlFf9jNngEccaI9f9FrgPVvzZPp0UFpaLF6SrLGH+BC0hox5ULO&#10;SQXAUtzb7WSCKQQKrIJG+BBGAxPOToN5OG6/a2GaaXETuBLf1fzmUzv5sVvIZbxngn9Cvqym4Z1R&#10;fStacj8MRk2kp6VHf4l9R/8AJYk1U6hKzxW5aWSqx3NxQBXpyIVaK3KgZv2l+Pj+zmw0sIwH81pk&#10;SY0P5zIdJjsoYI5Ci20dDJbWxLc0VuILNyIp0Bpx+HON+d/JmoeX7wTGJ/0bdHlbzED4SRUxvx2V&#10;1/4Zf9lx4vtLTDFmIj9P8LqNVg4JbfSUw07W9PvppbeGZWuISecYrUgGnJa05L/n/LkYzAcZH5sV&#10;dhx5f81a1oU6yWM37sV5W8nxRGvX4T9k/wCUnFsycGryYvpO383+Ftx5pQ5FIPNPkXy15mgZNStF&#10;9cgcLyKiTrTp8Y+0v+Q/JP8AJzqnl3zFZ6/pMkVugWS4p+kYmYIVm34EN048QzetIkv7Cfa+HO00&#10;Osjnx8Ufqj9Uf5rtMMxkjs8e1v8AL2XQNYCyn1I1DfUZ1TlzQ0rUU2avEFFZf+BwN+YEfqeU9VuI&#10;kiWAzxSUiYSKrSNHVQy8Nqhm3Rmf7TcPhzE7azS/LcMj9X7F1cv3NMu/L+2Wy1XTYJJC87xyKeSl&#10;C3CM1biQ3t+0v+yzjmca6Z6llqzKwZSVZTVWGxBHcYQa3CrZI45Y2jkUPG4KujAFSpFCCD1BwxHm&#10;bzIEWMareBEpwT6xLQUFBQcvbMj85mquOdf1pNvjT/nS+aSL5B8iqar5c0tSe4srcf8AGmC7HzH5&#10;jvNTtIrnVbydJJ4wyy3Erg8nANeTEYw1OWwOKVX/ADimGaYO0j81G/8AJ3k+z0q7e20PT7f04JCp&#10;itIUI4oSKcVHTPQfmN4pbeC1ikkkn9SE3SRKWdlryJfiyLxoObFv5f8AKzcfTchH0/5ObmziOKz9&#10;Lw3yXo0kU011MiRW1ZEtObhY1oeChSylg3P4AF+Dj/NnmzWuA1m/9P7H1iXh8uZpmhyEmRJ73XT+&#10;ovo3TVZdOtVb7QhjB+YUYCyDFEZ7k8vWUUWj2EtvAsRltoS7rQlm9NdyAfbNZPMZAiUrp3WP0xp+&#10;dnmC5lPmXUEmrJGl3OqAmhC+q2w60w/iHBQSfkDmBkNpqymOiQtPKFUdPtHqMLPNaXkWi3c1vu4i&#10;duKnjUBSdyA36slojCc6k5MaqnrXk+Sxg1HT7S54ehKRCWkX1VUyNSqJVFDH7PPl8P2+Xw54PzoH&#10;m31Rhh5fbjr2mt/LdQH7pFwSFhnj+oe9LfMor5c1UeNncD/kk2e44hBcuWicJKdvnTt25AVzSzlK&#10;HN6Xk/P+yWSKTiRWGtTxopFe9d6E02rg6PkkYB2fvTpU9cxZeosCy7SZDHQxseAICV6in2elRgC/&#10;0GC6/wBIjcxXSD4XVivj2BAalf2szMOuMPSfpSMhDL9E8wapYRGApFd2DuGubGdYmD1I+y0isyV4&#10;ry9Pj9j7X7SthvntVEF+vJFCgXG1Hb5A1Hvtgni4zcNivDxHZFjSrLUZmutLZXeYySNpi8jJAKA0&#10;DOFjkU/stXnxX7LYE1vy7ZXVu728SOzIFELiqFQa8adgcyNHrZwPDJMZ1sUTpfnGa3uES7vLhbSS&#10;WSR7iA0l5yoUaQkBjJx/Z/bVfsycs8bedfLlx5d8z3+kzRtGsMhMHLvC/wAUZ/4E5sgQdw89qMfB&#10;Mh9H+XNbtNa0a21C1lWZJFAdl7SLs6n5HC2x1G6sTObduJuIXt5feOQUYYQaYQmY3XUcKrqmj2Op&#10;rardpzFncxXcHtLCaqcC4GCNzs/5KeXDBpk2syJ/pGoM0NpJxV2SGM8WkVGV+sp8P91Zl6bESCR0&#10;d32Xh9Jl3vn3/nIvzjHLqUXlyKUiHT0We8UMyBppRyRC4ZfsxCv/AD1wb+cNwlt5ONnFLzR54lcc&#10;kLE8mepCUFF48cszxPh8Rbu0jWL4pJ/zj3bfWfzDF5Kn7yG2naNqNQVCoQC383Kv+VnC8wHnn07k&#10;u/Kqyju/O1mkkfrKqTOIqEhj6bAA06deuW4K4t3N7PF5QwP88NTk0/8ALjUpY39MyNDEZK04q0qk&#10;n32FKZ6bi1OGCwb60xZI6tJJQJxTso3PUdvt4zwGc7D0EjZfG7W091fAW4CvIQESrNyYHdjUD7Ne&#10;v2cKobyVubNIo9ZqxOGRXVWPMAbdeG2//N2ZWTAOGurZ0ZppvlYy+nxjdvSB9VCjujFRw3FenOjb&#10;fs5wr88YVT8wbqUABriCCSQrXdhGEJNe54ZrxDh2eb7QjWUvpH8jEaL8u7O1JYpbTXEcQbiaIZS4&#10;UcfDnkAwuEz/AD07/wA46wDUfyyurWQUMeozwxSDYgGKJ9j/AK0jZrs2U48wl3Rdz2fKofF8qf8A&#10;OS94+lfmpZzwMKz6dbzSIRVWImljoR/lLEozkH55WC2H5j6hbJ9lY7cj6YVOZ8M/iji73C10rykv&#10;bPyL1ObUvy1027mPKVnnDEdPhmYAAewyA5Jw2f56o/5xpav5dOtKn9IT/wDEI81OtHrvydxoP7v4&#10;vkH/AJyoNPzShHc6bb/T+8lzpmoWhnTip4sKUbK8GXh3c+MqYf5Vvltp1aVfUi3V4yTQhh0O/T55&#10;5k/5yFtprfW9LjmLMwhlAZ+rASActv5s3QyCcQQ63tSVyj7n1l+Ul/aXmkXD2qRxxgxVjiFAjMlf&#10;Tod/g+z/AC/8Rzk2LqmeZ1f8i5Z0j11IDxlf6oA/xCg/fd1O1en/ABH4szdGBZt3HZP8X+b/AL54&#10;H/zlRHG0nlUyjlGPr9UNCCf9G6gjtg/867f0/LliwBAN4Bv4iJ67U6/7L+VcOsyXQ6Nvap9A/rLv&#10;+cdJ/U1q/UsCws68fYyp3r0/2K/tZxnMF0T3rDLRPMOr6JPJPpkwhklUJIWjjlBUMGAKyq6/aUHp&#10;kozMeTbizSxm4mkl80+TfLnmqzis9etDd28EnqxIJZYSr8SteULxt9lj3wxv/wAxPOl9bNaz6pIs&#10;DjjJHCscAYE1PL0VTlUneuGUzLm2T1mWQoySrR/yj/LjR7lLqx0OEXEbc45J2luSrUpVfXeXj/sc&#10;jmQcZl+dC/LPyFfXl9ba5fxiDT7aSOS3SXYzvyHDivXhX9r7Lf6vqccnT4TI27LQaQykJn6R/snk&#10;X53/AJq6fpWj3XlzSpfX1e9R4LqSL4ltoiKScmG3qlarw+0n7Xxemr9ptTbCkkZqig/GiLEKIWDS&#10;BWKs1VHw8f8AY/bzP4b2d8Xgmi3V2ZFUg8nYL6Tl3+JqcEYoGCjkfir/AMQXE5vWtozO0UEVzcKV&#10;SAKWdaFAjOdv7sBuX/PP9pcjjhcq6ID2byfL+kpYreOW6eytXWWS7DKscoZGLola1WQsgXjxf+9+&#10;zG3xB20u3vLSa0nuGS3voyk9QhDB1CAECrMw6ihVeX8ycVyWWYOwROIkCO9mOr3d5Gq3cViJrmwJ&#10;NtGrOpB3LNzZRHGpWqM1JJFRlb927Nnme9tJbO8ntJhSW3keKQf5SMVP6s1BFF5OcTEkHoz6CVZo&#10;Y5V+zIoYdejCvemLaLf/AFDV7O96rBMjuPFAfiHQ9VqMljlwyBZ4cnBMS7il3mnSRrHlvU9L/au7&#10;aWKM+DlTwP8AsX4nJx+c+oyS6tZWTSeoY4vrLkCi1nC0AHhROQ/a/eZkavJxGnYdqZbkB3PN/wDn&#10;HLTTH5avtRKlfWn+rRg9aW9eXX/Kfif9TOdZiOqeuZ2f8m/Lt4mgTakImZL+YDiB9uGEldzX7Icy&#10;cgv2sz9IRGJNu+7LxVAy/nPm3/nJXzPBP5ns9FWUAabDyep+zNcAOdvH0hFSuSrz3qVxpmj6teyK&#10;YuMbxJQChd1VYhWnRZGP7XH/AIPLhLhxly9Tk4MZLFPym0SPV/MOkWiESI00cr1JJ9OMs8hIPTki&#10;/wCfHPN2ap5Z9e5PvyX0eS/82m5HJItPged5lIBQn4RSvdlLDL9P9TsezIXkv+aHmX/OQevR6Z5E&#10;+qlgZtTuI7dImBIcV5HlT9kMEwT+dNlIupabfmMRpLA9uoXoPRkLjrv9iZRWn+r9nDqIAENnasPW&#10;Jd4Sn/nGzVlm0fW9LL8pLa7S5368biMJ8vtQHb/K/wArOcZjuqex56E/KnV1ufJVtcysJJdOLWYD&#10;MeQZaugCmtf3XFVpmwwz44iL0ehy8WId8fS+WPzi0ZtL/M68gjBig1YLfqVXYq9ElJYUp++DtvnP&#10;/wA5nk/SunozMw9F35MvAF2kIbiP9h1yGtO4Hk4Pax9cfc9o/JuZZtBuXAVSsqoFVuZCBAV5H/Zf&#10;ZzneYTqmf51X8krO3dNSuHYLJzhXahYotSVAIPwksC3+ouZmkNWXc9kx2kfc8L/5yY1a5gOjWcZP&#10;psk8hHRSx4qCad1A2/1s7LblrREe5kYy8WAiWdm+JlqSwWiGhHULh4jMu2fPcNk2pTcYY1A5KTI0&#10;QA4qwFBy3G3SpwLZRXUpLNKpMhq7Ek+lHRSpPPjV3kUM3L7Kccvy7bBF2WYQaFClGktnEcdFhREJ&#10;aaSjc1URh/hjjLBafbfn/JyxCXndsscgDRCRl5SuaBDUK3Flp9lCDXiqf632ZxiB72ZZba+U1sF9&#10;RI3Mph9UxQR8iXXiWXkhO5aVWVPieT/V5cudfnBefUvL8dmHb1dUnVjzaMs0MPKWpCCo/eTIq8m+&#10;yn82U6yXpAdZ2pkqAj/OP+5el/ljoyjWGuOAK6fE6VEciqksjCLijOFV6LC/Oi/tr+y2cbzXOheo&#10;Z2b8mbM2nljUNRqEa9maIvQ7RwICCW24rzdsytNC7d92VCoGXeXz7/zkbqqz+YdO0zdlsYBMBUAe&#10;pOzA0H7TBI0/4LOcefdOGn+cdWtl+x9YaRKCg4y/vBT2HLKcoqRdVq4cOWQ83rH5V6udW/LzQrxj&#10;WT6qkMnjygrCa+54VwltbiS2uYriI0khdZEP+UhqP1ZAGjbRGRBBHRkd9Zw3tlcWU45QXMTwyr1q&#10;kilWG/sc9NadNFqGnx3sQ4rcCGeJyr04EVJDGm5UjeubbxjzD10cgkAR1fItgLnR9cm0y4NZLOSa&#10;2nQFQeasVoV32qp/5uyGfnvBFDodkkaUUXSkSVJ5FopK1qfbMHPMyDrO1foH9Z7h+TmpT3rPJPJ+&#10;9aFw0JAHEI6AUoOhDZxPMZ0T1HBl7pV9Z21ndTxFbe/jMtrL+y6qxRgD4qw+IYSGcsZiATykgbDW&#10;tNv7y/s7aYNdabKsN7D+0jOgdCR/K6n4W/1v5cB4GCOyfeQfO0trYXWg3cqpBNBMtnO9KqWjasNS&#10;GortRl+z+8/a+LMnHlHCYl2Wj1VRMJcqPC8+8/eShLqtn5jsImeaKeE6hbpUB1V1AnoCtWjX4X/4&#10;r/Z+HIDmM616DnSvyQdU1e/YgmkcZUCvUMzVPgOIbMrSnm7bsn6pe549/wA5J76DpK1ADTyKSfAo&#10;B+umdkmnQzPET+y8Y5leNXo1TT4f2at/zdmQQeEEO8Lxjyzbu0kUtDsyyH0w3KkdRQftNXlxX/m3&#10;IX+cMdsnkmUq7Sn6xCsbvTb+ehB3LMnInhlOaXFG3X9pD918Q9m/Ky3v/wDEsTzRxwgQTNIIqguK&#10;j0uQKbBEk409X7X7GcFzDedexYdeTHKeatMcGhE6kHr+rLsA9YpydH/ex97FPzWXl+XHmEeNnJ/D&#10;PRnD0pAEPMkemWLhgoUnnzYH4mJP2V/aX/Wza3Z2etG7480iD1yOQNK8gKEVJ6UHamJWktoZwxYS&#10;BCjJBwCoArca7L+0D+0OX/DZLJGo3dFBeoaJ5auZLbgitEZVdGmD/GOSk7EsKcTTo3HGJ6q28McC&#10;rCIXkD8VAUVkqRX7QJo32U4/F9rJRiCbPUcKvT9H0eCGWZpFaVJ1jeJQ5LNxjA5U2Ur8S/bfl8PL&#10;jkS/MWIt+XM13KqNO7268vh5KpZGp1Lb7Fqhf9XMXXyiPTF1/aR/cn4Mp065/wCdkFkjSLDEskig&#10;B+DmpQ8iUVfh3WMKzfYbOHZqnmmTZMvymFfOMHwhv3bGh6bMp8RmTpBeQOx7MH73/NLzT/nIX/yW&#10;9xuR/pEO46/tZ3ZXSWWS5ZXCynhE5XcBKAldxReQZVor/wA37WbCpCPCHoyXzt5ZLrNFEhU+mayp&#10;y2JboCKb7HkasmIv9b1DUjCDKbRSytHOAynoDUEf63Fqt9rllojHHCzzRKOz27yvHY6Zoq3ZWBL1&#10;1HCS1BjO5LKQQfALzX4Vfjxb4crVTZadFNd+sStrA9y0acFBRU+LdiSAoH+S3L/ZZXxmceLoGqU+&#10;EEnoyrTdR1K6txHcWnpq04tmkk9SR6hzwqqxqtZGKvyXnEsX7x2+znmO5uJbm4luJTylmdpJGPdm&#10;NSfvOaYmzbyUpWbLO0RURUUUVQAoHYDDvyFZtdebNPVRX0pPVHsyCqdj/uzhl2mjeQOXoIcWaPl6&#10;mL/mfqa6d5G1WUtxMsXoL7+qQjf8IWycfnJoyxaXpt8i/GkjRzlQAAZl5BTTuvpb/wCU2ZOunxV/&#10;Rdj2vC4iXm8t/wCcc9eZ9f1zTHb4biFLiAHv9XfgzCv83rf8JnJ817onvedj/JzUVudFksHZfUtb&#10;hVBbcrBIGkotfGRXrmy0UvSR3O/7Ly+gj+b/AL589fn/AKS+n+cbTWYlPp6janlTYNcQFYzWn/FT&#10;RZ0f1K3EkauRFAOK0UIpFQa7nu2WxHp4j9Una0o+T7ofVYGdOUtwwZgzNIwYrxoAB2X/AFfs/wCt&#10;nmXzB/x3tS3J/wBKn3Jqf7xu+aqfMvIZ/rl/WL6D07/jn2uwH7qPZRxA+EdBvTEtN0y81K4NvZp6&#10;s4R5BGOrCNSzBfFqDpjGJlsGOPGZmhzUdY1rTtHtFvNQl9G1MscLTH7KtKwRSx7LyIq37OBMiwR2&#10;DdH1e/0jUYNQsZTFcwNVGHcHYqf8lhscMTRtsxZDCQkOYQWs6PYaxps+nX8QltpxRlIBoQaqwr+0&#10;rDkuSn8zPMWneYJNI1GyY1e1IuYnJZo5uZLqSfntT7S5dmmJUXM1+cZeGQ7v9Kxn8tdE1XRIdV0z&#10;UFX9xcgWkqAKj2/ACNlAHgPiH7LfDkJyh17M89GaM0FlNZ3VxXe3jkvZUQOGVh+7U8j+zxFVX/Iz&#10;pK4sXnEen+tT14swFdB/sXxzqiS3GqajDb/C31mVIgWKdHPKjLWnfOOfmfMs/nzV5lJZZJEZWIKk&#10;gxIQaHpnP5YmMiD0eb1x/fS/HR9N/lVF6P5faLEVCGOFlKKQwBEjAio65FsrcRled1/L4ySeStIi&#10;RiqAy1ABpyMr7lugoN83WjFQB609V2f/AHEfj/unyN+dMQb81tdJ6loPu+rR5K4pVDUhf0UYLQqA&#10;W7E08GbpXLyTRP8AE5ZGyXaX5ce5iBdPUIJJBqB3G/iM4J+Y8UcfnXU/TVVDukrKpDAPJGrvuAB9&#10;pic0uojUyHldfARzSH45PqL8sUni8i6TDOzM8EbwqzAqeEcrImxqdkCjI1lDiMozsf5X3d8PLEf1&#10;WaUSWzScY0YxgHmWBDfM50ugxxlpvUBL6ou100bxinz3+bNxaQ/mRcxTRxuksVuz81D7+mF6H2UZ&#10;0+9Gk3lvpz30DNdOCZihQhSCKkldzQ/D1zXCWXFkkL9H8EfV+prhmkIevnaE8j3nmG0XVY9EukSG&#10;OQGKO5WY1DKeKR8jRf59kbl8PxYewaDp+omsSLxjjod6U5AjfquYuXtLJi+s1KX8KIgEe4pdL538&#10;26CskbTyTetcl/XlSgIhZGJoQsijcfbHD+XA8uhzWkXK5lnNu37cc3AbVNAFpSg8MB1cZn0fX/FG&#10;UP8AjrkjbkatO7Dzraa3KDZWmnxXi+p6KXFp9ZkPIRpyMhY8nlY035f7LC2W90i4mWG8gk9ErwW5&#10;ozyhaboKk8q08cvhpM8RsYE/zPo/2XCkzrYH6WWpo3mGzg+t6Rfxx3KP6lxp1YxayPXishUBPSYb&#10;NUfB8P2Mbd6R5il0r6noztbW87gmKKhrC2xdy/xcyv7FP8nIwzYY5BPLUuDy+if83l6v6zkY8ogD&#10;If5v85RsPN/kqDXZ7vXJRPqsKCNrq4an+kQN/cxRJyhVEkJ4Scvib4sB6hZJDParyeCS1CiZpakM&#10;iyLy5CoJ5fZ/lzaafU+KJSHKTdXor+JPdKvbq40/VGVob1dQd3tBakDhI8JKKrbqvHiJOX2uT+pk&#10;V1bR7LWLu5SN09aKcItzBECCjAEiTjSnAsvbBm0eKUTIjp/ufj/SatZigSRX8LJ7S8ns7C2eaMop&#10;gJkhmlrKJEAoq8q8uYDft5D9e8uXulXMkcil0Q0W4jBaM7065z+fRyx0QPSXV5tLLHX8SY6dqNvf&#10;2kV1CGVZVDiORSki1FaMp3HXCdgamv39sxSAeTjA0UTjQSr1BIcdGHX78plAhujkEnYNt9QUj07g&#10;Ch6SAbfSO2VEEbs7I3PJ2CeHEcozyU9KbjCDbLnydl80dSkgFD1B6ZZDJOMrCCO92B2tpoN7c8k7&#10;xN/xqczPGxZB6xUv534/4loOOtw7KV4p6gji46odmH0ZRk00ob/VH+cyhlHIuymV4ztuvhmMA2AU&#10;7GfuufrcR6lKVyVnky4nZ//SLL/Ur+WOO1tkaS5IJnlcSRokTtwCs1CrN/kt+z8fHjnW6fBGEjMk&#10;8H8UPVN6GMfV/unvFho+l295JcTJGlsCr20ShHLyxgu8qbEp1/Y/a/a5YCtLZEeOG3Hrc5GEoTiq&#10;AowRd+IYmjUJVczd6s+n+a1xiZf1U0uLuT0pbi6H1VI4g0JYkyEMhZ+SBiv7Hwjk2K3qQXciW0sw&#10;SOKkcccaPLxLKRVgBToRyaRWTgv+s2UwsRMo+o/j+d/vG6I+1DWiPZQyXkVu889yWeaR2SPkAdlW&#10;pPH4qsqp+0/+xxFf0dJztknuUt7UyXN1M0UgL/ZVlEQpGB2QU+H+T9rJmUxHiMRxH6fp+pQBLc/Q&#10;P9lK266tCq6hJb2731ysdta2olDIg5M3P6wUEjEqeci0/Y+D/Kknl7S7KAyzx2sccQpItvEZUoRs&#10;Khgo5Mv2vhzRdoamZhwyPrMvq9M1iCAb79mJeaNV1ExWtkL12lkcxTXU62xR1evLj6RJjCPw4szf&#10;Cn8/2lVuZ3kuQA7CWQFICaGOIADfiskYNa8gpf1eP7K4cML/AIYgCI4uHi/3yOEyJQdtYLb6bKYU&#10;DrBJ6l6XDiS6cuy0eWSC4fgnHi7RxLa8vh9Vl58QrWmgwWsdtCvr3ayc2kdNg6Et8ZIKrxdjT9v4&#10;syI5Mkp2QBi/pcPF/sW3JMCuFMorvzhfapLf3np2mlNCUt4IJBJ6kclKNEVMcjM8f7R/dfArccEw&#10;3cS6eJriSRFRFMvdXHbjQcmqe3HKc2HJkn6Iid/7D+n/ADWqcgN0Ncaaza8YLSC2aVnlNo6qTLFK&#10;QOZf9iMhTyLl25v9r7ORHVtX+s3slxewySQhyixQh3pGDyQca8VY8R/xH486PS6WOGIEaHF+P6Tj&#10;wnZvvZxoeiDStJitbaQG64AyTScQ0ktPjZiqgt1P7ODtNsEtomingYXV2rK4nXn+7mZuMYViBIPi&#10;5SD1PgX4f92cshqNTxmgbjt/pnIkajwjn/Elmr6guoFntbqKWwsvjb034D1YGqZJJkD+mEaP04wI&#10;/iZmf4/T44IiUCF7aORGnuEb6zcwx+nIkcW3pMof1C+/wq3H4f7vKNjufpv0x24eP/OPExEdr/03&#10;9NDTEy3o1C6t3jt7GVVs7WaT1IJ556cLhZPTZEVQzLzi5/3n77Gm0GpcUSMCGWpDcWRuS0qWViyb&#10;bcVA5t/q8syRIYokyZwxA7jZHNeLo8ck91M3KIKGiJWSNQxbjSQKku/7bSN6aL/lYPnsoGZdMSnI&#10;0F1cSJQ+lG3IAGgDHfr9lf8AKzBjqCbnLi9X0fxMjIE+5IbXWbtoJvMr1aEIG0+zhl5h55k4EsC5&#10;Kp/Ko4O/2/TTjhNrM6ahqcVtanibYwhpjQLDGSTyG6Ukf9rj/Lmy7OxyjC58/wDZS/3ScYMpWfx/&#10;RZF5csbiw0ua5u19W5ujLLOlCTJIeiVPNmjQKUiJ/Z+LjhvZ2EKaZHdcmm/dhZbuRW5qlSyLGArK&#10;rVb+Vs1er1kjl4YkxNfTH+Nnm4YyHd/ukh1XWLv/ABJNYI4ikL87TToXiPqvw+Oa4/eQyNH8DIFL&#10;xozcE5/aytRu5bo8YlImeixVBjCqygVqQv2F/wAjlzyekxHGbI/pepxOfxVPL2kxaXCC7coEBa6K&#10;kMzyo5cngvqfFMxqf33Dgv2f2mK7TT4hK8cULLMtR8ahfiB3JfkepLcqf5PwZm5sgqz18kgXsyC8&#10;1PhbpNLMhgejcoyXPFySAFCjwXiT/l/Hg7VLW2nszpU8CSW85reg04BAOYoxWhI/4X+bNZixRnfG&#10;GYxiQrow/jNc3Z1lJn526lNO5clkMhJikLJy6NRVT9n7fFc53rn5VaHLC11p88llK7sq23FpYhQA&#10;rRmIY8q/zcE/2OUT7HxzlUSYf7KP4/znCy6GPQ0pt+aHmPSbt7a8s49Rt4kVvW5iGVqlgQQoZRxo&#10;P2eTZDPMX5eeYNDhNzMqXFqoUyTQmoQt2YED6ePJc1Oo7OyYrP1RH8UXDy6WUBfMJ95T/N7yp5iu&#10;0sFaSw1GQlYra6UKJCP99uCVPsH4O37K5GMwHGZvkn/LqSX/ABRBbxmjXCSqu9KOkZkQ1o37SAH4&#10;fs8s2/Ymo8POP5sgeL/d/wC9crSSInQ6sT/ND0ovKNxfON7OSJwe9HkWJh27SZ0780LNIPIl0OKm&#10;4WSH6y4JZQ7SKQqF/ibiCBVczu1spyQJP+b83L1guFsD/KzzHJqXmiAM5S3kST6pCRRiqIwZ3C0C&#10;8j9lXzhWc06p7RgrS4Yp9TtIZhWKWaNJB0+FnAPT2yeMXIDzZR5hBa7cz2uiahc254zwW00kLUBo&#10;6RllNDUdRnYL38uvJz3/ANX0/TnaN5QqkyTOQpYKtOMjHj8LFvh5fF+wv2elw9nYRj45x/0spf8A&#10;FO2Glx9Q+VtO/Pf80vR9W91sHitXpbWijYVPWEZJz+VfkCzWCS200teI9RK8t0ArJRgdpCnX+bML&#10;Fowch9IEf4fU05cUAbAHDXeVWx/Oz8ydRmmjvtWpYvFQwRwWZLrJVSDWJZKn/IxSx12G+e4VLKS/&#10;9Eqk9xakANzYVHKqs/D9pB6n2cuMZyNfwx82IuQsD0p5brJCtuYL6KxXkDbpcoHjj9NT9mvwxlq0&#10;5/BwRv5s886+vHXdSXiV43Uw4ncikjbHNDlriNd7gEUafRWjy+tpFjLyD+pbxPzXYHkgNRXscAZB&#10;CLz3h5YiVdC041qPqsNPb92uaPPIku5BsB+c/mBuXmfVP5zez7/89Wwyl9O4iAicdTRlI6g0pmLE&#10;kS3ciEaZX5aV7HiWiVmkX41kB6EVBC1Wvty+HI9daxe2EF3Z6pH8EkUgt51PIMOJ+0OooBuc2MtN&#10;DLETx/w/U3GIkCQ9T07y5pmqFL/QZnZ4SgvtPnUoI2LqFETseDK55cE5/wDNGeHs2rzD6awbotf0&#10;xYU3P1iLb/ZjDEbs8f1D3pf5jp/h7VK7D6pPU/8APJs9Zadqd1bzg2XJre2UQpbFqKr0Ut6j0+0K&#10;t9jn9nLdRgEo8MvqeqI23fC9rZQTOxuCqSzN6klwq/EyDYcFB3r8Oz5L7XXrG8+GMkncFhtRgeJH&#10;31o2aTJoMkNy1cB5hkOn6Nf2cSTNxb4eXpyAmqkchtQjpx5ryV15p/Ngt7z0vhlFEb7LjcGvjttm&#10;KMYPLmwAs7J5Y6bNdRiXT1rLH/fW0pCMpUcqpUguBTf7PH4V+LGmT1KuoWSOlAmx3B33OSEOFS3z&#10;jStrchtPveXN7kh1CoyLxAAr1X4vs8m+H4uOBLP00Dmw4/DUPbMaAH6AaH/iWW5QT9TM7c031Oa4&#10;/cjzGswkkPO31ZAZGZGq1AGKcl+zx+x6fxf5WcV/5yZ8twXFpp/mi2WlxC31PUI6AMEYlonO/RX5&#10;pX/LTMjRyIJieX8LrO0MOwk9E/I3U7uzmu9DupFltp1F1p88fJoiwFJFViB8RXi3D4WXg3Jc8+5s&#10;HVPX8E6bYXGo6hbWFuKz3UixRj3c039sQGUIGRAHVB61q1no+k3mq3jcLWyheeY9+MaliB7noM9N&#10;JZW2iWFrY2ChRbwCJXJ3UcAKkEcBVizc2/ymzZ4I8Q36PV4oCIAD4kvtcv8AzFrF5qWoNWW8uHnd&#10;RuCS5IAI3oqhV4/s/YyL/mPo0+peUdSltx6zWfGeaRi1eEDU+AMW5Dhy5OP+CyWryAY+E97i6+Bl&#10;jPlu9N/JS+i0zzjp/r1iW8DW0agbcplqORAAB58fhOcEzVPOPprD7yNryaD5qsNTkFYYnKTCpH7u&#10;VTG248A1cMebfpsvBkEmL/md5Yl8z+RdW0aCn1qeIPa1AP72F1lQb1HxMnH/AGWejJ5nvQscCh4g&#10;gk2YIrPJ1fkORYP9nnT/AI1zawhGAvq9QB1fIegWQt7t2uAYplcxsrKSyrH+xxNOJXrxxiTJbW7y&#10;lfWkDPJCjl5Anw1agAiK8v2nYf8AC8cmQTug7bvXPL/l9rySJRN9TiZI47qVFgiZ/i4x/G4uA4jJ&#10;qka8fj/b+2ued/PetJrHmq+vYnEkHMRwuoCqyRgIGAH7LU5DNVmkJSJHJ5nVZePIS928uaetho1t&#10;bBGjIXkyOxZgW3ozNuW33wgytx0yz1R/zj2E07yLbQXJERvZZbsV7hiFBP8AsEU5g6zBI+oCy77R&#10;4axA9S+Nv+ckr8al+aV28LF49OhhsiR2ZBzYD3EkjLnJf+ci4Sv5mXEtKLcWtvIjfzAKY6/emWaM&#10;VCnWa2NZHuv/ADjRcib8rLVA3Jre6uI2HgSwkp9z5zHMpxHqmd+/5x+8wG18tXMKygG2vS0sPcrM&#10;iBWJr0+F+37OGWnGWBFbu97MqWMjqC+Xv+cn9Cd/Pmn3jo3p3mnokMo6B4JX5qPejx1/1s7hp2va&#10;fegKkihySvXvmo1Ginj36OZLHTzfTdDvohRoWZFUMW4kqA3eoB6b1zzr/wA5PX9nN5w06zgoZrWy&#10;DXFOzTOWVT78QH/2eZOhvg373S9oS9QHcH05+QdpfQ+WLya4YmGW6K29SCCI0VWZabU5fB/zzzje&#10;ZrgPTc65+RdiXtNYnd5I43eFEaOv241kapoCPh5/Dy/ab+bjmVp58IPm7rskbSPufPn/ADlLeJ+k&#10;vLdqvFpYo7qRkan2ZWiUe/xem3/A4P8Az1WFdC09Yww43KniwNQGjk8a/aIP7WOeVi2fapuA/rKn&#10;/ONjytq2oeoVNbZt1IINJI/kfhBA+z/smzimYronv+SXyL5OXzVqFxZm9+pGGH1Vf0vW5HkF40DJ&#10;Tr1+LLMePjNOVpNN40iL4WFfmn+Y58h6PaakNO/SQubj6u0Xr/V+I4M/Ll6cvL7NOPw/62EV/Zy2&#10;V9c2cv8Ae20rwv8A60bFT+rIEUaceceEkHoyrSNSg1TSrLUrf+4vYI7iLv8ADKgcfgcF+Wbm1tfM&#10;GnT3cayWqXEfrI4DLwLUJIIINOuSxkCQtswSAmCeVoPzfa3t15X1WCxd47x7WX6u0ZKtzCkqAQQf&#10;iI456Tjt5tQkuILV1iiRybi4QiMMCamrIeK1JfoH5fF8WbcyGHc9Xq+T4uu7mEGF5FZ2ZQIYDV2B&#10;HhzHKv2a144KaCxe3DsUuEoGjjculXFGWparD4h6n+R8Pw/tZSckyaVPvLVhfm4VER4WLjlMFWQq&#10;m/IgDb/itf8AK/4DA9wTdTqEqIY3Cxwx04M+xou/2B/PTMiEeCJJ5oez+VLT9GadycD1pIi811c8&#10;vUWHcBm+AAyGo/c1T+Vsq4S79KNIJFiZAaPxTZEAPEFdlUssfqcf+IJywYYjqoDIYhpwlaS4geYO&#10;4BTnMQXlqOTLJ+2EaZYlb+X7XrSomcM/NnRv0d5raeOrQajDHcxuVK1anCTYgEEuhcin7eazVD1k&#10;97z3aOPhy3/O9TJvKGotd6a8UienPaTPDJEWRyoPxoOSFlNEdVrX9nIXmO4CeYN1fVrrVbz63cms&#10;vpQxE+0MSxA/7Lhywk2zyZDM2Uu0DQrLQ9PNhZikHrzzgdKG4meYj/Y8+I/yVwLFFJLIkUal5JGC&#10;oo6liaADAxAtHTTRQQyTTMEiiUvI7bBVUVJPyGekrK1vNK0PT9Fsy4a3gEcpPqceagBm+AMPt14/&#10;zN/k5ucGngI3IXT1eLHwQEe58VeY9XXX/NOpa1NxIvLlpIhtVYy3wLVqdE45D/ztuYbHRbHSkfnN&#10;dzGWR9wfTgBWh5En4pH/AOSf+TmJqsgIoChbr+1MlREe8vX/APnHTTJbnUL3V5F4RWsIhRKg0knI&#10;atRt8Ma/8lftfFnGswXRveclXkvzunlmG9jFh9ba94iRjIE+BFccKGOTYmSrfzZkYMwgbI4nN0mr&#10;8G9uLi82EfmT+W0nnU2IOqfUIrEOVj9EzBmkKksf3kXQJ8OCfPH5iL5psLW1OnfVGtZDJ6vreqXJ&#10;XieVY03+z+1+z9nBmzCfSinVazxgBXDXn+xAfll+UMnkbVL29GsfpCO9iETQfVhAEowZSpEsmw+L&#10;bj+19rIZlDgvRs6V+SuqzpqF7pHMC3uI/rHA0ALJ8B3oT9iT7P7XHM3RSAkb7na9lz9Ri8Z/5yQ0&#10;RG07SfMCJWa0mNpIw3+CakimlabPF9r9nlhn+fGlJGmkahGI61mgm9Opp0aKpO9WUO2/7XLKMx4j&#10;bLtSB2l8Fv8Azjnrc9xFqunTepRVhngMnHevJZacdvhYouw+zx/mzkWUuoe0Z0X8lNatLXzDLpd7&#10;N6FrqSijE0DSRBuKf7Pkf9l/lccvw5TEED+J2XZubhkYn+N49/zkt5Wv9S8qWutafAZ7nRpGMyKK&#10;kQTcQ8n/ADzKKT/k8m+znZ5JJLq69FkDx0HKJql2CVZmZVZx9rh/wXHi2bGPpj5l6B4b5XtIIUEr&#10;twYn4JBxCqzkIqqzBexb/mpMcVhNpLDHbAu9VoaGo4hCTWoqFCoqBf5OS/ZzHlj3viYvX/L2nFLq&#10;3nlnWO2Cq0rqCtG5GRVCih4OfUkklkfjw58G+KRsDw2Rll9BlMM5ZJBxZnVEcvQ1Yemzj4qLw/l/&#10;Z+LMmcwBaTuyiaSO3t2vI3W4t4oriN+SrG8ksQj2AH7xUPEcmaT9r/KjVeJ/nHfRzecHs4mZksIY&#10;4WZqVaQqGZ6gt9oFc1uoycUvc892lkvJX80Mt8kJcfoJJ7hEjkuHkkWKMniiF2Kx0Kp8UVfTag+L&#10;jz/ayC5Q69P86F5X/Nk6BodvpUOleqtvyPqG4KhndixYqEPj9nlmTj1HCKAdnp+0fDgI8PLz/Y8q&#10;88/kW3mzzFdazLrn1Y3HBRCLQScURAgXn6q16fy5HPOnmiPzLq6ailobMiBIXjMvrcjHUcq8I6VW&#10;nw0yrJPiNuLqtR4s+KuFlv5c+SpfJ3l9tHe/GoL9YknjlEPocRJQlOPOWtGDHly/awgytxmUZ6A/&#10;JzWBd+UYxIS9xpjyW5ZmPwwkBwqqKk1rtRf2cy4TJiAHoezsl4wP5r5d/PPQxpX5jyzovC21iOK6&#10;RFUUacEo5ZiBT4k5NVv2sKfz0kZtB04VqBdEmuxqUbcjr8R5HI5ogRFNfav0D+s9D/IyRXur3ajG&#10;BaU6UDCgHb4F4LtnFcxnRPX87Xo3lmDzD+V+n2lwtHVGa0nFXZHMjqOKhe77P8XxK37PFMz4YxOA&#10;HV3+LAMunjEvmvzf531Dyb+dGpapaEyW5kSO/tCeKyxekhYEk/aC/FG3H4W/2ece1LTrzTb+exvE&#10;9O5t3KSL7juD3B7HMKcTE0XR5MZhIxPMPobQ9a07W9JtdV02UTWV5GJIX70PUMOzKfhZf2WwLkWC&#10;OzYq7OofkTGj6vqTSVMaQxsyj9ocyKHLsMiLp23ZX1S9zxb/AJyelZNC0ZUIDvcShWPY+mDXOv8A&#10;p8W9cMI5pV5KKDio48vhYk9z+22ZoyEgB3gLx/yuwZxFIrSwxkK5FS7HlxNVUDsOiLkI/OGYHyYy&#10;q5lDywtyG69SQa9On/BZTnoA04Haf918Q9//AC1taXwmaNYWVXUL0em238xFd+P2Ub9ps4PmE849&#10;Kw88kV/xbpNDT/SU360Fdz9GW4frDk6P+9j72K/mr/5LnzD3/wBCk2+jPRF7FI14lsBbxrOGJ68h&#10;UngKCtAVV/8AYpm1wziATZeqfJPld41Pq/vZDFQECm+wr1pXtlxtNFZSRqOLCVY+UgkFFpVmBK8Z&#10;GNGp+xjkAlIHej9Sa3e1eVILea+t2J5hIjKUQx1LdFUjlyRV5KS32mwI0DzkS8zGaukcbcQfiYgt&#10;uOSfClPh/Z+PL4VyUB6XavFbAIU9XiqvLIoNCVVSqjfi55PWvL/I/lyMfmhL/wA6LPCkUQiWRC0q&#10;AmsnqRH4SSv8zfsNmBqxYJJdf2kP3R+Ctplq413609xP6joAbSTgAsZ9UKzUVj+wvw+oucMzWvNs&#10;lyZ/lLAs3m9EYtwEErMqUBYACoqQcydLLhm7Dsz+++DzP/nIZ2T8uJStAfrcABPQVJzuE1miRFri&#10;EcgROsXL1AvAgiNeJqzfD0XNkJcR2L0lW+evKkxe4RY3YK1Iy4HE1INXNRRaZX1m4S3eQIYCkhFY&#10;6UIZuWwoW7jp8WT8IE7lOz3Hyta2cksNvKy3IeIMFkUkjivCrbhN/i+1xXIV+aF59W8pSyK8jNeS&#10;JaI0pU8gOUrlKb0p8O/2eWUazLwxMA67tLJw4iO/0vQ9IkRdQNkRGsgQ3LJArLwBIRQ5O3JuH+y4&#10;tnEs1Dzae5IPJnmpPLWoy331Q3cjxGJB6np8asrE/Ykr9nLsOXgJNOVpNT4MjKuLZi/5heS5fN+j&#10;xaWt+LCNJhNI/pesW4qyhac46faw885fmgPMumtYnS/qqEKVYT+pSRXDcjWNduIZeNf2uWSlnBjV&#10;OTqe0fFhw8Nf537GKfl/+SEvlDzFFrC679d4CRJIDaelyR0K0DCZ+NG4t9n9njkDzHdY9TybflHq&#10;zWXmxLeoCX0bRbivxqOaH5/CVH+tmRppVKu92HZmThy1/Oebfn7oY1DyI96qky6VMlxUdfTc+nIP&#10;l8asf9TO6NMXRA45PKruyglhWM7O44hvtfZXnmZw7gB6N415Mu+E2zBEiZEVioDUkFCqMSV6fabh&#10;nmXzAvHXtSXfa6nG/XaRuua7J9R97yOf65f1i+pNJk9TSrOTb44I2+E1XdAdj4ZI/wAoV5eerIVI&#10;HCYkjrQRNksBqTk9m/3w+LBvz8NPyx1LYEmS3AB6VMy4Z/mt5FGnXL65psdNOnYC5jqCY5m6tQUo&#10;jn/gW/1sszYz9Tf2jpOE8ceR+r+ix38hPzTbV7VfKmsy11a0QmwuGr+/gT9gk9ZYl/4OP/UbOc5j&#10;Oqey5sVdmxV2ehnb/cDbRxRkoIIRJLGoXd1ooJNK9c6XSDrLrXC9pjj6B7g+PAwbzNfFm+I3U3FS&#10;a7BzUgZxbzxeLeeab66UuVlMZBk+3/dIPi675pNcKzS97yut/vZPqD8uoVh8laXGqqoEbEKgoBWR&#10;jt9+EWYrisjzvn5eKr+QdMUIXJ9VTSooTK2/v2zb6Q1EPUdnAjCD+PqL5N/N0H/lbmtkkABrc+Ow&#10;to8NtWlttKt2vZ+ENrGhLPyFadzsCd/s7HkzN/q5leKAbk5cpiMTKWwDKPy9sf0jxt05PKWpxKnr&#10;vtvQf5Wefdf1V9W1m81FwQbmVnVTuVToi/7FQBmhnLikS8jmymczLvfQGlWEen6db2SUpAgUkbAn&#10;qx+lt8L8g1IrO6+RoW0TyhpZaNBeXYaYAhmYhnJHL9kcVdCP8rOk7IEpfu79IEZ/6Z3mjxGMRb5M&#10;/M/Vo9a/NDWZEdmtoJVtUKkcf3CLG9CN93V8P/JouzdX1rcCC4uXIanQLHL8TN0O9T9k5ldraePB&#10;xUfT9cofjiadZjl4vFW1J4l2kVjp9291NaQW0wYGP7Lyr8Mcb1ZDxYk7/Z/mbjkqkvPRuIbbS4ZI&#10;4bNfVuXk5IHLilErszZzJwylcp/8VJp4OGIiPqn/ABfwJ3o+npd6Zd3PmrUILy88wstjYC0ZHEMU&#10;XJ2LMgVkhUmj7/tfHhzceYYhocV9qFvJHAsqW5hEfqSfvG9NRw25EuVzUmBx5CI/VkHG345XEy/m&#10;c0ks/wAu4JvMx07TNSt530yH11vEm9GEUAkLK8fNkbifH/Z4nNoMTWj+nGEkBMkbV+JS9a08D4Zs&#10;vzxEx6iY/T9yYUal0mEJpXnzUW1O1mvJA8EixwXdtxAjeKIfugzsGaWMk8mQOvPCa3vpNOnW7lkZ&#10;IiginiWQuGaoqCSeTlQP9jmwnpY5YECMeL/Jzpiduu8Wc3GnR+YbJtFhLPJHcG4glaEW0gtwpC0R&#10;UCQxSP8AY/bkj4P9rEdUt49bnnkkkP1GFgYzGhSUNSlOQ/vBvk9Ofy8QP8pXqlf4i3jPew/mq2i6&#10;jL5StbCwtbQR6vf+pW3luPUtlhUl/UKlh6LH7PFv5vt4X6F5alsPrF2nG5sLRpLg+lGBMzgELzC7&#10;seLU+H7WZOt18JCMfpnL6GcJXNNfMnnGzvjb6NLysNZ1FIopfVZjbrBK49Tg32DVk4c+Pw4y30jT&#10;Le3v59VQCa4jle2tlDN6aMS/OQEtv8XxDjxX7OY+aJnGMcZuED65y/2TkQqeTux7/wCejm8yazqG&#10;rafBoRQ6PbTJFqF65CiZwfTMcJoAQOGxV/3ity+x9uH6v5BA0uK/tI5oJZV5+gU5JTalSKlWateO&#10;UZ9HHJKo1EuFLSRyAkbHiZFpvm3Tr3WL3TY54GazYIzCQBy/xchwPUJx4s9ftZCryxntZTFMnBlJ&#10;BHUEg0NDmuzaeeKxIOtyYjHYp8CGAI3B3BwOa/1GYssYPLmxjIh2XFNLAaxH4e8Z+yf6ZRKB6t8S&#10;C7DCG5t7min93N3Q/wAPHIbhmJd7sUIkiHSqjJDyUx7nZUkEE68jUSD7LD7Q+Ry/DnnE0Pp/pMDC&#10;MtnYFeS4tj++UyRd5QPi+lczceDFmHoqM/5kr4f9M0SMoHvDsfzteHrch6fjUZi/ksvHwVv+P8xl&#10;48eG7dn/04dAJbvhJNLfNKeQVJRGU4ljQqPTZKmnRVb9n95neeGIRqh/unoBsb57Ppb01t3l9EW0&#10;UVF9R1qHHEU4tQr06h+X+wyQ2UC21u7tJ9Wg4kJaQBmNCSvxFd6v9ptm+LMDPnOSQFX/AEk7iPeU&#10;g1KV7q5ihitUvJo5A731yVUKykODErKVPp8uI+JOP+W+AI2uZZjC0CxrcKZJLecOqoAtPj4vFylm&#10;I6M7cU/4HM/YY99+FsgKH+yTCZIRZiaO5kZoXAW6gWKRnUvUqlY56RR14/Cit8P+yw80+0tQQ8iV&#10;VEpcLHyjDKajZAfDl+yq/wCtmn1uqyAVHcn6f6KDMAH+b/Ex/V769blbRXBj9aVDZyS+lMYpI993&#10;cKPten/uyaX959hPs5tZ1J47dbayuprKzEgbjGrzPLyrUCOIt8Ir+18OYmm0gyHilDiyDyHo/wBN&#10;w/7FpJJltyioaHosq3Umo6jaxarqbxemS6xwRQ+mAI3kd0DB2+zyQOyJ9lMLLO2EdYYbBLgo8k1r&#10;GkYiEQbYB/iC1K0j4s6/6ubeWOtyeGLkC9gOadanIEjhuJ9TexPCOG7dWMvrBASRDyVvssxk9VIf&#10;9nH8XE9t7JbOD1mbjqNwog2AZUXcqKoKcVbc5qsmYzycIF4h6v63+map7ekcixW91NNZumhhh9TQ&#10;7GT64WYtHLM605NSVubFkb049o/i+x9nIve3Npe3x53fr20VFNvNGxeSWvxkIWRuLfD6fL90vHln&#10;R6TF4UOIxqX87+iwhAXxM00axu7HTUC2EVtPKf7u3dVjihFSgZ6FXI6SOi+o2DIdAE05und4bQKS&#10;x5lU2YtQLzlXiDvx+x/ktkcmtjG4D1ZPcP8Af/7xkI8PPvQl75lis4haRqLjV3celEFLvy4hOTnh&#10;CVJUj4qfF9jmvw4Nu57pIwyVa9lSlsAdwCPgZagxV5fsJ/ktmDijEEkjhgDcmJsk95S2ws9OuGuo&#10;KKmlW8h/SMjKCjSD++RyW+sU4H+9l5cfjj5fsYlAixxyAyi0lkRU5XCxrIslf3jo5XhykA+P4mXL&#10;ibkCRxY4y4o/j0f75ukeg+m0RfMZp7R1SW+s4JWlVLMu8LRFB6McsKs7/u3b1Ebgv92q/ZbDa3s4&#10;9ItU9OL61qE6GOKpUuBUkM9SF/lzXajPPUT4QTjEdv8Ahn9X8RZZZ0OEbMW1PWpfNOoSJJcCy8ta&#10;Y6T38xEixyOKK8SBfjZQBI3J0/5qyOapeyBmW3rGyIfUgWOUPNKxPBeA341PJ+I/1s3Om0/DCiOI&#10;n6eJqGPameaVpwWJZ7lvrSO/K1ldopEt4QoBZZAq7kfZ3f8Ayf28F6bpKWgE0iv6skvrO3AlviFO&#10;Kxjj6YHwtvyfhk8upP0x/hckjhjXSKD1bXJJ/Wt7KaGWFIWiZJJVROQP2vVIkMh2aL+T1PtcsEW8&#10;txeWhm5SLYWcoiht5WHOQqOPNio5Dkx/d1P2fi/azDzgQmL9WSf6mnIdoyI/zUsljsdP1wwyWsaa&#10;7qtvJJPfQo3pRxcqhUEjcG4AcpuP7TfYwq4xyTXBWEMRL6rS8aNWgJIrUngxXiWb7WZZFDk48Tt8&#10;WTxhoba2jkl4D0lhEZYMrcfs1oFUc1U8uKfZwY1tNp1qskRignuT6UMCu3VqktWh+Pct/r/FmIJx&#10;yzqpED/StoBCUrfWesag9jLHLc2lmPrF1dSJGEqGBEYXkPhPGjVT7C8PtfFnK/P/AJ01nTfMsljp&#10;d56cFvGizxoqNG0jj1GBBDA8eQX/AFs02t1+SGWoHh4fc67U6iUJ1E8k/wBPsbW8tVnuLc8+TCJp&#10;K8wqkoG3px5D/hcDWH5vatHLG19ZQ3UaUBSNng5AdSxBf4j8scPbc4ggxjK/81iNdK9wlGs/l1p+&#10;oW8yRXMlvNLyKzMqS8CelFIXZcZ5i/NO41e2+rx6etugiaJA8rTBeY4l6cUq3H7Ncnk7bJxmEY8P&#10;GOHivi/0rGWsJBoc0i0X8kdKsNVh1C4v3uXhmS4CJEsNXjbkoJ5P8NfDIJmicN6Vk4/KLT5pvM51&#10;BBRNOiaQv4NJ8CgbHfiXP+xzY9lwJy2P4Q5WkB47Dy3/AJyK16Cw8jLppYevq9wkSx+McJErn/VD&#10;LGp/18mH5sXpXy9cWMZSOFZAWCipkf1FqeR40VePbl9pfize9o6atKZk7nh/3TmaoHwyWBfkJOZ/&#10;NlpNKzPI8DhQxPwgRselftfEd/8Am7OL5yLqX0fitrOYLmGcCpidXoDSvE169slCXCQe5INFD6ja&#10;fXdPurPlw+swyQ86cuPqKVrSorSudK0b86ItM9VhohnlYqIna6A4IoAI/uSSzHdnrm2y9rGe3DUa&#10;+m/99wucdeaoB4PN/wA4pPLxX/FXGIV5oLD7R7b/AFnoPDG+Yvztu9bsFs5NN9FA3N+NxUMVYFeQ&#10;9MfZp45Ri10Y/wAPF75f8dcWWQEgkck18v8A/OM2maNcvcR6x6rsAqFrWhQftBSZj9rOvflhol/J&#10;Y6XrFzc/u7iH60YaEhlnjLKrE1HwsyN8KJzZfj5/Dj2vqonFEY/qPDx8P9L1u2B4YA/zo/7p5v8A&#10;mNrOjaZc6n5fHxzRM1styQBSWGSleHXi6cl5c34cvs/3meavNpr5q1k9a31z/wAnmzWxGzppcy+n&#10;fKAceU9FDgBxYWvIDpX0VrTCnCxTbO9ad/zlKtnp9tZ/4X9T6vEkXP69x5cFC1p9XNK0zXz0JJvi&#10;+z9rmx1ldHzpe/8AOIIudVur8+bOJuZpJvT/AEfXj6jFuNfrO9K+GJR/85OpFcerD5YKK27x/XyQ&#10;T4/7z7Zd+WuNE/Y3jtLauH7f2J7b/wDONTLbLFdeZfrDxf3Mv1IIyj+UkTksv052Ly75ntvOv5fj&#10;V5rVbVL2Cfnbep6zRGNnQUfjGTXhy+wuawxlgyek7j/SuZjnxQ4uTDdT0S78n+cUsBcs5s5Yvqt7&#10;6XptJzVSxVastBy9Nvib/KzxRm9effUGLWk4t7uGcrzEUiyFK0rxINK0PXEFMTRtQ1C1+uWFzac/&#10;T+sRPF6lK8eala0qK0r4503/AJXk4VRHo5i+PnIUuiOVRRgKxHiGp+zmaNWK+n7f2O3/AJW/o/7L&#10;/jrxO1/5xhSGYyP5jE21FV7EUFDVSf3+/HFYvz0gQ7+XwYx9mH60OA+LkahoGJJ92yvJnEhVbJPa&#10;21cP+y/46y3Tfyju7CJUj15melHn+rlJCePFaFJlCAdaKud28t+cG1HSrK8uoGjiubdJyEpIYgyB&#10;+LFfGvw/Cvw/s/s5q82jiNxzdhGpRB/nPP8AW/JzwzXMOmTKLmGYxLFIBEJ2MhQtF6vAlYl4tI3K&#10;Ref2H+0zH8It3SN9PZfTC0RUP7sjoOm22YZuP1BeWxY3M93K91a68jtdhy80snFrmMgcnpzBajmn&#10;I14f7PF/q0TuGjIWZTuegJyByEc/pYiR68kLb6hdJA9pcKZrSVAVBowVT8IpUmn+xK5CPzw0+Bvy&#10;41qdd3SCL1CQN2E6dPGmXaTMSakOvpcbVS/dSDJfyq1OW287aVp8TmW0mmlorFqRn0WNUB2+Px/l&#10;X4s8hZtHQvo/Jd+VDKvn/Sy1eP7+tBX/AI9pPGmW4frDmdn/AN9H4/7kvPfz/wCX/Ko9e4/a/wBF&#10;pvT/AI/IfCud4/dXjxNNLHLcRyhooGKsRKCRyon+UGTj/k/azai4iqejkdnybpcPFmCqUi4H1JRU&#10;UQf5TexrXDa/0/Trezns34N9bU+tSNpCvKisHCAjkS3GMM3/ABDNfHNKcrI2DAeobs/8jjUrq6tb&#10;yBZla2cGMc0hjl4klCjyEMFVFDzFE/m4/b+LzD5z8rXXlzWZLSRSbaT95aTb0ZD+zUgVaM/A/wDz&#10;Sy5jyFF5vU6c4pV0/hfUegazHqlisuy3CfDPHVag1IV6KWosoHNK/s/a+LlhDkXHTLJP5e/MXzPo&#10;VqbO0mWWzJqIJgSAaEbMpSQdenPLI5CHKw6zJjFDcebD/Mn5U+Tdf1H9J3Nq1vqJ/vLm2IRn3Bq6&#10;sHjZtvtcOWXrv5j+aNZtDZzzrBaNy5wwAqG5dali7UI+HirceOTyaiUhSc2tyZBR2H9FMdA8jaBo&#10;krTWsbSXDBFM0xUtxjrwHwqgPEszDkPtM2RfKHET/Dzyd5YufMeuQWEdVt6h7ycD+7hB+I/6x+yn&#10;+VhiLLdp8JySpjvn7zjZ+UvLdzqkxV7kKUsbdjT1ZyDwXx4j7Uh/kz0g/oyad9Rs0W1traMRRGJn&#10;HpRlSqqrcSjP8K/D/wAE38+wEBj5vURiBT4uaS5uNZkvbuR7m7vJTLO7qtZJC/JnO4NKsf8AmnIH&#10;+enl/wCu2Nnqltylu9OV0vQeJK29V47j7XByzfzcH+L7OYksRNzH0ut7SwGQ4x/C91/5xy1+Wxmv&#10;NJuwsVnqDJJYsOXFrijcvhb7PNAq/wArOnw/azh+Uuje/YYaNrup6Nd/WtPmMTkcZF6q61rRlPXc&#10;f7H7S5OGQxNhtxZpYzcSlHmbypoXmWw+o6xbC4iU84n3WSN6U5RuN1P/AArfZb4cmLfnd5xEYEEV&#10;lbSihWeOFi4alOQ5u6VPuuTyZjPnTmS7TykV6WK6d+R/k+yLAz31zC6lHhmmTiVP7P7uONtu3xf8&#10;a5Br+/vdQvJr29me4u7hi800h5MzHuTlIFOvlIk2ebO7KytLG0is7OJYLWBQkMKCiqo6ADEY45JZ&#10;FiiUvI5CoiglmYmgAA6k4oVJZYoYnlldY4o1LSSMQqqqipJJ2AAz0x5H8gX3lry1bWt2IxcTf6Re&#10;pQc1kkXdKkHdUCxf8Gy5ZjzwMaHN6XR4vDxgdXxn+aX5g2/nHzzd39oX+o21LTT2PRoYWP7ziN+M&#10;kjPL/N9lWyJfn2aaRZLy51uleo6CsTALt8PwhadW/m/bXJ5DcXF7UPoHveof840JS+vmKlCLYrxY&#10;Gu0qktU7/ETXov8ALx+DOJZQ6R79nRfyTgNx5gvbcCvq23GpAIA9RS3KvQcQcyNPKiS7Psv6z/Ve&#10;Mf8AOUjiPydpch6Lf1oOp/cvSlPfAX5x6GNL87XEkaBbe/jjuo+IovJl4ygf89FY/wCyymQN2erT&#10;2hj4cpP85O/+cd/MY1j8tbO3d+V1pMkllMCatwVi8JI/4xOq/wCxbIPkXCemZOdE/OLzdpOlfoxF&#10;tbqEKqxyXMRaRVVSqgMjJyoG/b5ZZ4p4hI78LnY+0MkRW0q/nPNdf/5x+8g6xrLat/plhO7GSWKz&#10;lVInZmDseEiScasvSMoudY8u6hNqHlvS7qYoLq7gMjsvEEFzRuCAbdPs/tf7LNrhJlHjLvcMzOAk&#10;erDbbQ7HTPMup2UfN7WxuBFGHDb+mAymSSoVj8X2wvFP8nhhuryWqReqzvLKAI5VpcVanEt9hQPi&#10;LMTw/a5/tcckfW3BlemQWt7FPFEixpasouIDzsiFIV1FVer/ALsKg+Ph+79H4fSfG3CO0PBVBHAK&#10;HZOTvuzs54j0q8gR1f4fj/bxxitigBNNNcrfTPcSuGM3relHLxhiUxxwxwj1CtwapSX4UjT1W9P4&#10;vTznP5waaLrQbPUlYy3Fi4juGLcqLMKnev8AP6dPh/bzH1kAYCQ6F1vakLgJfzf98nOgs1rq1xbC&#10;FILe4LPEqrxJKUC1AWnRXr8TfZ/yvh4/msdCyTNirslf5ZabHe+cLOSZS1vYcryYDr+5FU/5K8Mu&#10;wY+KYDmaHFx5R/R9TAfzy8wvov5cal6L8LrUQun25263G0n3QiU53zT7e8bh9ZYmRirJCsjrFGiK&#10;wYBQE6MM2mcRA4YvSU+ULL0XlLqKKPhdwgZ2ZivHff8Amzhv5t6qt75teCJqwWESW8Y3pWnNjTxq&#10;3E/6uavORxbPPdozvLQ/hfWv5OaM2m+S4ZZV4z30j3EnjSvBRXwovIf62QrKXAZxkw0r8r/MWp6Z&#10;b6jDLbJDcrziSRpA9K0rRY2FO9a8cyoaSUgDY3c/F2dknESBjv8Ajuec+Zvz28neXtZutIvLe+mu&#10;bRuErwRwtHypXYvKje32cG3n5M+arXTbi/a4spI7WOSSSNJJOdIhVgKxqpb/AGWQnpzHqEz7NyRB&#10;Nx2/HchNI/5yK8janqtrpsVpqMMt5LHDFLLFCIw0rcVLFZnYKD9r4cgWUOveo4deTdV/RXmfTr0g&#10;GNJlWUMaDg/wNUmo2B5ZPGakHI0uTgyAsa/MjQjrvkfWNOQVme3aS3oKn1Yf3qAU3+Jk456F82eX&#10;m8zaHc2FwUt/UUmKVuTcJYquGoSpC1+H9r4Xb4sz8gBBB5vRajD4kDF8zflp5rPlrWrW+tg1wY2V&#10;ZYRxQSRTUjKlgrDlT4qfD8UafDnmjUNPu9PvZrK8jMNzAxSWNuoI/h4ZrpRINF5ecDE0eb620+/t&#10;NQsob2zkE1tOoeKRdwQcQBINRsR0OBiiCAwKsKg7EHoRkx0T81/N2k2jWsckVzESDW4Ql6gAAmRD&#10;G7fZH22bLvHl13c7H2jliKvi/rMG1D8mfIt3qX6QitpLGffklq4WI1rX904eNOv+61TF7r85vPM0&#10;BihuIbMFSpa3iCmhcvtyLqpqftKvLBLMT3Jn2llI6RTCz/LTypbmrwPdVcSH6w5kJYRCDdtmYekO&#10;PFjxbk382dQ/L7zBNdeVLTUryZpZ2Egu53ZmakNQS1TuzqtczYDixi3caPJxYhIpXr1lbJdtp8Ua&#10;xwWqobW3RI0QtIxKdFNI4a/CFX7WcC1nUZdS1a81CUlnupnlJPX42JA79BtmuJ3ebyT4pGXezi0g&#10;S3tooEUKsahQq9BQewGB4IZJ544YxWSVgiD3Y0GAMQLNN3NxFb28txKaRQo0kh8FUVP4DJ5N+Svm&#10;aJWL32nAqWHD1ZeRKEg0Hpe2ZEdNImnZDsrIesft/wCJeUH/AJyZ8iBwo0/VSGAIYQ29KEVHWfCr&#10;zR+W2veXNLh1O9mtpraaT0l9B3Zgd9yHRPh+HquVzxGPNo1GinijZpkXkf8AOLyt5x1ebStMgvIL&#10;qGIzH61HGqlQQKAxySHl8X7QyKZW4bOc6X+RmqrB5gu9NdQ/12DnAjEgGWE8gKivGqFiTT9jLcR3&#10;rvdp2XkqZif4njn/ADkvojz+WdO1uIlH0259Od1AJENwtCfekiRqo/y8PfzwdpfL2mzsoBmuiar0&#10;ACOQvX/Kb9nLc4Ajs5Pav0D3oD/nHmYHVNQtw5Kw2q7NTdiygt9kfyr+1nF8xXRPcs9EflqyN5D0&#10;8ShXSFS1DRiA8ki/Z9uoH82bDDEVHzen0P8AcxfJf51RFvzJ1b0yVaR1HcAlYoz19+5/lwt/MXyO&#10;vmPSm1LTbb0tUsE+CMKV9aFQCUqxAqKt6Xw/a+D9r4K9Tj+bTr9Jxx4h9Y/2Sf8A5LeepvK2ojSt&#10;RuDJouoSbkkH0J22DqoFeLDiJt/hX958PH4+FEEGh2IzDeefSoIIqNwehysVdnTPyOSaTVdTjjAp&#10;6CM7EstAGI6r/rf805laUgE27fsn6pe54f8A85SyLHomgsSam6lAAANT6YPf5Z2JrVJi/BjwekRk&#10;Kqw41U1oSWJ+Livw/D9r/WywRVu6LyPypdywyRFkUvHWYRh2QlgrACoAVV+GrHl8X2eGQ786pUby&#10;nLHFKjQxSQKqKvGrA0YgE8qbZj5AfDJO1lwe0hWH4h7x+U1nJDMk08Egu7r1ZJJHkaXilSyLyoF/&#10;b+z9r/Yp8PAswnnHqmH/AJDZF846Qzp6iC4QtGByLDwp3rlmIXIOTo/72PvYn+bIY/lt5iCnixsp&#10;KNWlDTrtnoC0uVjknk5uZiSfUVaVCl0+Agcn/Z4U/wBjm2nDah+P9K9VT5O0GESSRqyqY9gUbcfs&#10;t8VenvXFeSpctMyhp5lRY4wP3nLpViK8e/2uPxfHj/DVcvx/WUHe3t3lNPUso4g7JbxF2nlahThu&#10;3Fa05CpUjhz+D922KRN6YMTz8TXduVCAeqihXhuPiyUu8JsM1liS4VbiOzE0dFYIU5IzKQVkaquZ&#10;SqnlFT4Udchv5rcz5Nu9nEYa3CKOPAUcAmoJ6nMbUj0OD2n/AHJ+CcaJ6a3aAMjyu8zSuxb1DyPJ&#10;QAQv2VKrQj7K5wnNY8yyLDryj5kfy7rA1FITORG0ZjV/SNGp+1xfw/lyzHPhlbkabP4U+KrYz+Yn&#10;kpfOXlt9Fa7FmGljm9cxesAYyTThzj8f5smkn50iQLz0YkovFf8AS2AqabkCP2zNGvA/h+12f8sf&#10;0P8AZf8AHWAaR/zjqdOlDr5h9TcFh9TANB2B9Y4M0f8ANePVNUs9Mk0kql1PFCjG7NE5vQsR6Y5f&#10;a5dV/wBbJR1xlICqZ4u1OOQjw/Uf53/HWZW/k2TRLWW7jvg7Qxs8pW2HJ+KginxMei8afF9rC386&#10;NUSTUdP0uJQiWsTzSAEGrStxXp/LFGlP9bKNZK5OP2tkuQj3Jx5YimMdxcyy+p6rIqCjAKFQF9ia&#10;cmleSvFV/wCCzm+YbqU7yVeXfy51zXtM/SVrNbRW/JlAmaQOShUbKiP9pm4r/qtl2PBKQsObp9DP&#10;LGxTBPOv5yeVvKGrfovUbe8nueCSM1tHEyAPUgEySx7gLU7ftYZSfk15pR2Q3NkSihmpJJsTT4f7&#10;vdt+2Xfkp94b/wCScvfH7f8AiUjtv+ck/ItwV4WOqDkaAtDAPp/v/bIK6MjsjCjKSGHgRmG6sh6t&#10;G6SIsiHkjgMp8Qdxi+nXsljqFtexf3ltKkq0NKlGBp9OGJo2zxzMZCQ6ITWdMh1XSL3TJ/7q9gkg&#10;c0rQSKVr9Fa56bhngltYJbUrMk6QkO3JQEIqOCAkUoxP2s2wNj+i9fGQIvvfI/l43VlqM1td8oZ7&#10;WSVJI1oTzQ8TyYitarT7OeatfXjruor143Uwrt2kbwzVT5l5LP8AXL+sX1xor+po9g/89vE33oD3&#10;yQ/lRz/xracAC3pzfaNBT02r+GW6cAz3crsz++HxYb+egX/lW+ocq09S36Cp/vlzvF3pjXMT293G&#10;ksEsTIyNRg4cEEtv0PgMzpSiQR3vRkCQo8i+X9Gnkt76G8spXgubeVZIpUqrI6EMOPyzz1558oze&#10;WtXMCkyWE9XspzSpXurU/bT/AJuzXZcfCXmNZpjinX8P8L63/L7zknmfQ0uJVEWpQUjv4BWgfs61&#10;/YfqP5fsfs5HMrcRk+bFXZ6Yt7CV/LsFsJFgR44w8pJ5Hki1PQjbp8ObrDkHEJ77Rezwmog/0Q+L&#10;I7lR5pv34tKwuJiqDjtSRtuo6/5WcG8+RrH5u1KNG5IkihCf5Qi8fwzXayV5SXmNeKzS/HR9Y/l4&#10;SfJmlFhxYxEsPAl2r+OEGYzhsiw/03z35r02xisbK+9O0hr6URihcLVuRoXRj9o1y6GecRQLl4td&#10;lgOGJoe6LE9X/KryFrGrT6vqOl+vqNzxM84nuE5cVCD4UkVNlUD7OA9Y8y67rHAaleSXCx04Rmio&#10;tBTZFCr0HhkcmWU+Za82pyZPqNpzonljQdDiMelWaWwb7TDkzmpru7lnO5/mwsytoTPJb+XHkm48&#10;z62PUjY6RYAXGpyDb90pr6anb45Ps/8ADYREmq6nh/znK0mnOWYHRg35ufmNZ+S/Lbukq/pu/Bg0&#10;mA7/ALxhT1WG/wC7iry/ym4p+1nYfNU0kmn3Eh5w2ssXp2drEPhj4E8uTHcF/s8R8Pw50nZnpmQd&#10;5D65fznoSKNdADH/AI8+U9Bgdr8fF6snItNK5qzM3f3+ZwHPFZm002aK2dbe3kiE8bSBUmjmjrVy&#10;SuyupTjm8jL1SiTcT9IddqYSlhIBNh7P5DgvhLPE1zvPG5tyqgtCYzx2Wh5bOjb/APA4f6xqXqS2&#10;EJuEl+qtE8scUnpkB6gMXUDamaMaWAMr6/6VqlOPhcIPP/css8jeXobbTtdmt7Ka0kv2uBDJdxNO&#10;DT7X7l3d35S83+Lj62SbSYk8xeY4WSQT6JobB4n5Bkmv+PxUIPxi1jbj/wAZ3f8A31nGajJwwlM/&#10;UfRHh/h/p/58vp/zWuURMRwR6evUf1d+DH/nf71hOrwN5X8pnSorZbfzF5pLyampQxNFpokb92VF&#10;Ajz/AN24H7HqftKrZMNUtSbaYRV9Wg9Fkpuw+yN9un82Yej1HqF8v4/99/nOxxitujBrCC2tr2Fd&#10;QVXsfVX1C/OgWtNzH+84qn8nxZE9O0LUIokkv7eNtQlLG4rJ6iohLcQG4pyPTkFX7WdBPtITAAPA&#10;PpjKP1ON4XESTyJ/2LMdc832N1czx6RdyxaDp6w/ULOGF4TcyKVV2PIlkAHxo0nx8V/nwFG2rS6g&#10;ypalYFkZZGIAHw9GFflRWGZ0zi8OJlI8cv6zXkHCaCczR+TLXy07/paKS8FpHJFGs4qFkJLRk9yx&#10;Z3kiYc2+zywcljqEYM1tJ9SnVQ0ko+KOQ1oVkGxJ/wBXMA6rFxcOT97G/p/mf1PxFtIs31/3qCk1&#10;DStQgW1uLZtX067keKOAuILm3iKq8bwuGPGHv6cjN9n7OaCDTbiZBqcMRveTcpowQJEYce5ofpyW&#10;U5AD4Rl4ZHphKvSkTPXf+ahLvUPMWjWhk8t39w3l2FYlkhuj6stvLG7MyEKq+mqV5Oy/7L4MB65a&#10;QOIre1lkWVJOS1Jjp/MC242G/wDscydDxiXGQP63E5ePIK80/wDJev3KxXOqajDbtY3MAEsMSiZq&#10;gkIRH9pwzvx+1x/e/H+zxg955R06Sz4oeaSSN6BFasQP5t/vbNlmyxmeE93c05sAJJ2enweZJjOY&#10;54fTaKJJLsFl/dcv5hX5/ZLZF/M3kTUtJQzrSSEEApyUuCfClOQrmjOl4zeP/ZODLRyqxyR2j+Yt&#10;N1Yf6I7OaFq8GAoDTqRSu32cijJxNKUYVr47ZhzxmvUOThHbmmeMIU++/wDn06ZRPG3DJ0LsEwX8&#10;kY4y1kj8R9of1yrhpuie52DV9OVfUgYEZEnvWwebssPT4JBkwSDYNIIp2J/ULX1PUp8Ph2r408cz&#10;f5Qy8PDxf523Fw/zeNp8CF3Ts//UKdDt5iRctX04XelGjanH4ebMFTl8P2AjfZzsu0MoA9B3ei5C&#10;+9795jvLVovqTsBJeKimN0f94shNEVCW4VP94ZEb/LXNLe1vkiRR6VS8dvQ/E7AlDO26xry+L/mr&#10;MfHpycdk7fxMYxP2Oj06VNPeRpC13w4SXANfTjSiutuAod24/D+z8fxfD9jG6ZaXodYPSjBT45uR&#10;f0lLFmCRFlHx78pW+D4fh+L7WTmYxGxP9Hb1S/nfiSRLiG3R2qajZem1w7SICCsfpFDJIB8HqSBW&#10;4snaJG5fF+z+zhpaT2yX5hlB4btcSKWZFUUFTI237QovqfFmFmx5JQuJ9fu4P961jkfck+oRTtpK&#10;ToW9V0pYwSRhJZJN2CiFOPxgqzN+6XjhFF6d2UeW3nZBFItvb3KFIxAXagZWjAYsVHwtz/3Xm0iC&#10;QI+Q+lyIDr/OpkKRxp63pSwrNNJF9fmtzWRpwqK1Pjqg9Mb7q/Hl/spJp2mWkDfXbnjc3DArbT8V&#10;WRhX7fFQvx8fhHD/AIDNVrdTLIOCHpEfx/SZSB4eEfWw7WNav7pIdJtle0ht6PqsLsXiQ8B+5eVu&#10;XKIt8cvP7Tfu3lwp1i7gshNBNcRw3LhWnjAZT6JYlo6gs7M9TyZSv+qubbQ6bjqXDtTQJAf75PPL&#10;8H6V9G7CNc6dA7/VJWKMGnQKqThSqIqw8OEK8X/35zb4cB+X9PvNVuZljI+qNKZPTKA1iNAo4SMi&#10;qeHIfEv2f8rNjrNRiwQqWx9zbgh6Ll0KYebvMOneXNGF7fOEm4emkjCT7RFTyaBJJAvL7XH9r+XJ&#10;LeSWrSNZRqbSxs1orQUBd2NSAP2iPb7fxZzmASMTMeuUvV6/9K1TmCDMfwsI0Kz1eK1TXLj09T1v&#10;VinKO8qFihjBozMiH01brxkX9z8HxYVpOouLqeWIrxK/6XIrNJwUMFHED4OA2BZuXHnmxjEEDz/g&#10;r0wn+P53EnHLjhf8RZQLAizsYIZUPNXJsIJI0ieSVg0rM5H7wO7M/FE9Pnw/Z+LB+mRRxRvPLEOB&#10;UJJApJUlBy4/GT0r/sMr1cZmPBE8J/o+mP8AsfS28AASnzLJLcXNtYW1zW8jkM8N5KgDR+qxiElI&#10;RESGIYftesv2sLNWv5YbK5vn9OKaVX9Ec3RhFQAlmYLSSuyon2/5sydHgjKXK4jnJrlE1X85NdF0&#10;2L1YNJ4NPYWPp+vK4SRGnX4owirz+AD42Z25R/u/h+NsKdB05l5zyAuZnVkjhDAmiMAXdRVP9av/&#10;ADTmx1MoxFdHKhHhFHmyLWbtY09P1I4agqZpeJA3XZUb7Z9skNy8txdPpyyNvGPVCFS0YZCKAgcV&#10;C/tFg/2s1cDEAzOxH4/iazLiu+QYrYNYQaa2tSIkdJ5PQeWN0EpEwo/GQ83d6fu1X0+bL8PLC17k&#10;G7Wyg9SCITsojVSCAqBweSKeIqAVMjL9rLcfFXi5BvX/AB5oiTMe/wClOYrYmzF/diO6uHgAMrfF&#10;HuxFODNQEq3FgmGFjZ21pFNczn1FjZnLMeXN2Pj0b+VBmHqs88khCPIsDMAeaT6zqt3ey2unWBaG&#10;e8CDgBwaKMfF8SU5Iu3xt+z9n9rE7ljOTdkgTuD6QcArHUcdgS37J4/YyeGBhDgTEkc+qJ0+1+pR&#10;DS0Q/VoiDJLG7CWZiSxLEKlOUgLtxl/azhvmbyP5qt9QubmaEXnqs00ktvUirktTgwVx8uP+rnPZ&#10;uzs9k1x/1fxxOpy4J8R/iZRaalaPCvxFAPhXmQa8dq1BbI1c2F9asVureWBgSpEqMhDDqPiA3zBl&#10;jlHmCHHMSOaIhurWenozJLUchwYNse+xxJI3kcJGpdz0VRUn6BkQCdgoFr5ZYoozJK6xxruzsQAP&#10;mTkn8v8A5b+a9akBW0Nlaft3d3WGMAUO3KjP1+HguXDTT6im2OCZ6MN82fm95H8uQt6t8t/e9I7G&#10;xInkJNR8RWqRgcTy5sv/ABHOp6bo1v5V0OTT7AodQmqoklYI8rMgLSippxXZIU4v8f8AsmzsOzuz&#10;4xhVf1nY4cQjER/iP1Pmbz95y1Pzt5iGo3lUt4xwtrZN0hQMaR7ipdq8pX+H/Y/CuE/nm3uD5Umt&#10;45Jp59SkhmtbegmnnAYVd+K1QjoEjOZHbOOWTTkRiZS9P0/1v5sW7VxJx8IG/wDNZl+SD21t5xtL&#10;m4dIILeOdJJpH9KNS0ey/EQprXvnLrjyx5ktk9S50m8hQEKXkt5UHIioFSo32zhxpcpNCE/9LJ0x&#10;xTBqj8n0Mnmzyq5ATWbFiVLgLcwmqggE7N0BOJroGutCZ1026aFesohkKj/ZcaYfymb+ZP8A0ske&#10;HK6o2pS+ePJcLcZdf02Nv5Wu4FP4vj38t+Yo1VpNKvEV6hC0EoBI3NKrkfy+S64ZX/VKnHIGiDax&#10;PP3kVyVTzHpbMOoF7bk/g+Pg8qeaLhwkGj30ztuqx20zE0NNgF8chPHKP1Ax96RimeQK9/O/kuNC&#10;8mv6aiDqzXcAHSvUv4Z618qWeuad5E0MQxGaWGxs1urSesb27CFRIpQgPyVhTj+z/wALmN4mOU6n&#10;+7J+n+nwubGRPDfLZ8ieY73yp5j/ADB1w3dxHb2KX9+1vqNnSVLgtcN6BckmPhx+L1I/hkX9r9vP&#10;M/mTyN53u/MmrXFv5d1OWGW9uHjkjs7hlZWlYggqhBBByXHGIolw545Wdi+pPLXnvyRb+XNKguPM&#10;elpPFZ26Sq17bhg4iUEEFwQa4Wt+Xvn5BVvLWqqPE2NyP+NMRmgeRHzQMMz0l8kyP5heQQKnzLpQ&#10;B6H69bf815j+X3n4JzPlrVQn8xsrmn38MfGhdWL96fAn/Nl8lP8A5WV+XNaf4q0evh9ftf8Aqpgd&#10;PJ3m55vRTQ9Qabf92LWYt8Ox2412y2UTEWdgn8tk/my/0pVl8+eRmjEq+YtMMRpRxeW/Hfpvz756&#10;s/KfSb2z/KfTrS6tZLa+SC5WW1ljaOYM00pUMjANVl48ds0epn+8P47nb6cEYgCHzj+ZHmexuvzN&#10;v5re+iu9NaW29GeKRZYeIjj5FXUstA1eVD9rPLn/ACrzz/8A9Szq3/SDc/8ANGbbxofzo/N0/gz/&#10;AJsvk+jf8f8AkT/qZNL/AOk23/5ryn/L3z8gq/lrVVHvY3I/WmIzQPKUfmvgT/my+S1vzD8gKQG8&#10;zaUCegN9bf8ANeBZPKXmqNykmjXyOoqytbTAge4K++XiBIutkjT5P5sv9KW0/MHyE4BTzLpTA7Ar&#10;e25r9z5cnk/zbG6xyaJfo7AlUa1mBIHUgFcREnkEfl8n82XyK+Lz55HmUvD5i0yRFNGZLy3YA+BI&#10;fPRXleW+03y/pdjFZcJms4PrQZ+DBiqr8aenUFf2w32eGZfhXESl/mvTYARCIPSIeL61rFhqmv31&#10;3NqIks4LqZbYKnIcUJNYpPVoeQH7t0H235fy4fWtzPprqyTcSsSiSRuPxgtXotF+IdOP7X2VyvJh&#10;jkFSDZV+5WimtfMUEkc8JuFa6f6uieoHjIiWMciw5fC9Wct8Kp9t2/YMr7WFYLKs8cdwPt1PXjQs&#10;qsONR9P2swcGjFkHkwEaLtJ0W5jAtX025vNPmoIZERRx9RXVZJ4W9QI1Dy5cOSx/s/vFRij8yBfa&#10;v+Wes2tjFJd3ckMfG1iQyzN+9RqBE5GoG+USxCGQdzi6yBMDQQ/lOztNG/MTT57+ltB6sqx3JIjt&#10;gyIyMwkkCcqkcaUX9n/JXPMf+AfPYND5c1Svh9SuP+aMyfEj3h0XgZP5svk9tbzr5NUFm17TgB1J&#10;u4AP+J5Kfy28i+cLbztp0t/oN9bWwE4aS6tJooam3kCq7PHxAdqJ/ssljzwBuxs5WixSjlBINb/7&#10;l5/+d3nbyde/llrNnYa9p93eyfVjHbW93BJMwW7iZiqI/JuKgtnbxZ/UVa6mtyVSRYwqryMh5cvh&#10;DV5AM2zf5PNvs5tsmYZD4YlsQ72wS+bNAf63OkMMih2Vm5MxAjNKDkUpx2Hxf8D+1l2/r3d3LIUa&#10;P1FLswQxihNOrKVYkFuKfF8P2/izHyxjCNRbBsHsGhfULHT7aBnWV4ZFRFdxN8Sj1FNEdHjVHVDJ&#10;KQnxfCi8MD+avLeha/o8um6hGBFG7G3lNEkSU78o3Pfj8X+X+3mOMZB36tGfDHIKKa6Vq+tafq1t&#10;qdo3O6nt0a4hi5SJ6AqAJEWvSU+l8XHh6bel/lcE1/8AKvzJpkRu7ZPr9iWYLJGCsgopfdGClvgF&#10;ax88lPAQSB6nS5uz5wO3qD0fT/zR8sy3ZsNQmGnXyqGZZSDHQsFr6ikhPiP+7OGRK6sb20YLdW8l&#10;uxJAWVGQ1U0P2gOhykxI5uFKBjzFMostS06+QvZXUN0gAJaGRZAAwqpqpP2h0zWtle3bFLW3kuGF&#10;KrEjORU0Gyg9cQCVjEnkLde6lp9ige9uobVGrRppFjB4ip3YjoMmHlv8pPNGrSwtdIumWchFZbgj&#10;1OPfjFXnUeD8MsGE9dnNw9n5Jc/QGB+a/wA8/JWiQzpZzHV76MHjDagmLl25TU4cT4x+pnZvL/lf&#10;R/L6LpenRuIoyslzcMgdpWWvxStun2k+FP2P9ZszMY4Yct7d1hwRxxqL5y87+fNb823TahqUi+o6&#10;lLa2RiscKN+zEKBuh+J/tNhksv1bT5Zo2eQq5MRQAnl/P1XaoXr8PLh8eSIJyXJuKU6XpbXuoxW8&#10;kagSqPVDkiq7/uxUUqRz/wArhz+HE/Qcc42VJp3SsxNHLOR9j92SFT+f4W+1lkp7WB6Qy3+D1DQd&#10;NBhinDyw26njEm8SqgI/eH1F5GTslXT7Pw/zZzDzn+TqS3sk3lqqfD6klpN8CnkC1YzQeku20cn/&#10;ABHMLJhBHEHT6js27MP9L/xL0ry5+aE9nYovmYKfjMSXFufUK8WCBZN/3rg/beL9r4fibOcap5W8&#10;x6U7LqGm3FuFBJdo2KUABJDiqGgO9GzG4S6ueCceYLNdK84eVdWVTp2q2twzEKIllUSVJKgGNiJA&#10;WIPGq/FhWqs7BEBZmNFUbkk9ABgagE3d0jRndgiICzMxoABuSScPNM8keatRI9DTpUjIqJZx6KFa&#10;0qpk489/5OWW48E5mgHJxaTJPkGN6z+ZHkjSEY3erwPItR6Fu3rycqA0KxcuFQf2+Odk/LT8trTy&#10;xdWet34W91WoaJCp4Q8tuSKwDM4r9tuPD7XwZLNo7Bje7t9N2fHHvL1SeAfm5+dd55ps7rQ9JD2O&#10;jGqzNX97Px/ZkZahYzT+7Xly+zyfOxreWWoQu4I5HlHQ7VKEqag9RX4a5qDililQcqiHitrZ3ccy&#10;chRQQ/IAkjluKEd6fFnGfzx0DWbzS7eLTrCa8Ed3yItkknPH03A+FAwVVHEf6zcf2VzajLxYwPNw&#10;+0YSlAUL3fRv5A6npNheSS319FbNcWfFRcNHB8YkUt9viztIat/qLy/bZs4u/lHzXGAX0W/UE8QW&#10;tphUntuuQECeQdP+XyfzZf6Uvbm80eWVJDavZAqOTA3EQoPE/F0zof5N6Tr+ja5fS32n3VkJrX04&#10;2uIZIlJMinqye2WYom3Y9nYpxmbBjs8Z/wCcjtf8s655Y0u30zVLLUZIb71JY7W4indQIXFSqMSB&#10;U5MvOvlHT/M+nXELPJ+kLas1reGM0VnovB2c85FfjRuH918Lf6+ZlxCQAc/VaYZY11/hYF+U3nHV&#10;fKGsQyxQo2m3oWG9s+f2lSrB4wqlEeOrFeTLz/u2+18PCtV8q6/pbuLuzkESGhuEBeLxHxrUCo3+&#10;L4swsmGUOYdBl02SHMPp3SPOHlvVkQ2l9F6r9LaRhHMDsKcGox3NPh+HC2GCed/TgjaV6E8EUsaD&#10;rsMrAaQCeSaXN3a2sXq3MyQRVA9SVgi1PQVYgZ6P8gaTPaeW9MF6JbW4FsfUDx0kjXoFAcHiH4/y&#10;/F8fL9jNlHKfDEQ9PpbGKI8nzT5s822tx5v1b9HvDfW/1wegyShoZDyBLVRl5FOv2/h/d8f28Pbi&#10;6sEVJoi7SisfqMGZ+JagUFgvDkftCmOKEjsW8Mq8sPql4WhuUiSBgsnopwji5lKyOQhdpCnRCzcu&#10;Xx8uGUZJZHa5uJ2ZVFIIfTKu2xJU1IKg+Cj/AGX7vLKiOiRsyKzt47eGGw0vT4YRN8d9desDHEeQ&#10;o6UV1ldT8VZeP2uXp/6Q+FfmbTLjUPLWraY4ZXuI1WOJhUByxKmgCqtJF68vhVOXH48ry4+IUGnU&#10;Q44GKrb3WmNrmkalbGKdY0mP1lG+Ioka9HdmkflG0bOnHkzycXm/ccM89Dyl5qKhho19xavE/Vpq&#10;GnX9nNf4cu4vN/lsn82X+lLOZvMnl2BmWfVbOJkpzV54lI5dK1bauYeUfNZQuNFvyg3LfVpqDenX&#10;jj4cu4r+WyfzZf6UoOTz95FiYJL5j0uNzsFa9twa9ehfOl/k95avLSK9u762eCWdlijinVom4pRg&#10;1CAeDOw/2SZn6TGYAyOxdv2bpzEGUhwl4H/zkn530zWb7SNJ0e+hvrO0R7m4ntZEmjMsh4BeSFl5&#10;oiN/yNzpToRDyKvRSSwUKQyj7QAo7t6i/BRf2fssuWSOzszLZ5/5ZtTJcIoZVrxoxqCrEjiakqi8&#10;G+JuWec9S8v+cdQv7vUJtGvzJczSSyn6tNQM7FiPs9s1hhInkXl54cspEmMt/wCiX2BpmqeWbGwt&#10;LCDU7T04IUjhAnjqURQoI+Lf9nAqeVPNDglNHvmC/aItpSBtXf4cPhT7ix/L5P5sv9KVW581eWLU&#10;gXOsWUBPQSXESE702qwz0botnLZaRZWaQ+m9tDHbpXj8IoOQJHIFtuRp/ss2kgBEAvUwjwxA7g+L&#10;/NmpDVvMOo6gzlheXEtw9a1PJiRQGnw9sNZPSNlcRSPztTGysDTiRwCEVWnZv8/2cThEp0pFqejW&#10;V2Lu1mij43IkRkIryUhi4bi3uv8An+15hn8oeZ0ldU0m9kjVyqSLbysrUNAQQtDXMaWGQPIvMS0u&#10;QGuGX+lL7Ot/OXld7eOSXV7KKR0V3je4iVlqKkEFqimUfJ3m4VJ0PUAAKn/RZun/AAOR4T3Mfy+T&#10;+bL/AEpU28/eRFNG8x6WpOwre243/wCDz0VoV/e33lyxuLq3lgvmhU3EU6yI7TKgRiwenFOUYf8A&#10;1f5ubZmY8R+ovSYCTAE83ylqVnp+mectTstNuorrTlum+qXFtJHJGtuzl0VGTkGfhJ6Z/wAr+Xiu&#10;FfnTyJpHmq0ku5nSzuoB6dndR0Z23LESKu7Bnf8Adq3Fv5MGWIkeEbz+P0tWp0kcv9b+c9A8i+dd&#10;b8rzxW0EUt5aXJ9S+glJCIQiqpiZyONI4yZWTmvNvjzi2r/l15u0wyO+ny3FvGxU3FurSLsOVSAO&#10;ajj15rmPkwyid3SZdFkh0v8AqvY9J/MrybqJji/SMVpdSKGFvcssRNTxAVmPpuS3Tg7ZHJIpInMc&#10;iFJF2ZGBBB9wcqcYimSwzQzRrLC6yROKpIhDKR7EbYYWHlvX7+htNPnlRhyEnAiOhFQebUT/AIbJ&#10;RgZcg2QwTnyBSvVPOHlbSg36Q1W2gdCVaIyK0tQaECNSZCR3+HOoWvl/zB5f/LTUrOe2NxqFy1LS&#10;K3VpHQXFEkBCgmqqsh6ftfazMowx11LuY4cmLTmPOUv5v9J50n5gaBr3n+xayvRa6ZCpN3NclYkk&#10;9EFkoWYUDM0f+t/LnMj5V80AgHR70EkgD6tL1G5/Z98xfCn3H5On/L5P5sv9KXpC+a/K7AldYsSA&#10;ATS5hOx2B+17Yc+TPKGvyeatNW4026t4kmEryywyRqvp/GKs3Cm4H7S5bgwy4xYNORpdNPxI3GQF&#10;9zF/zL88eXLfyLrX1bVbSe5ltmgjginjkkb1v3Z4opZjRWJ+zne0iuVQXLCSGAnjDEHVePfnxVZC&#10;WPhJyzPlPpF6Pm+RX4T3TRAh5v8AdhKkgjuKkrt/q5HPzC0m41TyRd+kJLiWJ1SFBUsZYuLSELx5&#10;SVIeJf8AVTKNQeL0hxNZAyxGI3L0j8mb1dH8/WDzFIInRzO5AWMQy8kSrEgJSqyN/ss4e/lHzWhC&#10;vot+pahUG2mBNelKr7ZgcJ7nn/y+T+bL/Sl9LDzl5QKsw1zTyqkhmF1BQEda/H74a+WdG836Pr+n&#10;6qNEvwlrOrMTbTgFQ3GQV4fy8hk8cSJDZu0+PJCYlwy2P80sc88+YfIPmDylq+iHzHpRlvLZ0iU3&#10;tt/e8ecRoX/nCHOj/nDpWt6j5etJILSW5aK6BMNujS8I/Tf4uKcuK17n9rL9QImhH6nadp45SiOE&#10;E7vLP+cedd0ew1y9hu7qK1WW0+GW4dYvUk9VPhDPx5vT9kfs5yT/AAj5sqB+hb+p2H+izdR1/ZzG&#10;8OXcXS/lsn82X+lL3hvN3lRQWbWrAAAEk3MIAB3B+17Z3b8v7S8Hk/RdPnikikoWlh+KMpH6rMpf&#10;kKryc12+Jl/1czYWIWf4XodJEjCAeb5f/Ni7sZvzA1u/tZY54HdfSnQrIruIUVuBUkNxVeP+tksk&#10;HFnMcnpGVQiiNVqoAryPM/zH4P8AKyEiZHk5KF8s2QnjjSaL1VhJdnkLirE0Cj0xTdR+8r+z/wAD&#10;nGPzO/Ly5a5k13RLV5opXpfW8CM3CVtvUSleauR8fH9vIajFvYDptfozxccBz+p755A85QW1vDoe&#10;s3aRzLGXsJp3VGaJQDwcHjw9NWATl+zkE/wj5r2H6Fv99h/os29BX+XKPDl3F135bJ/Nl/pSyqXz&#10;v5Lir6uv6bHTryu4BSu3d86F+Teh6paX+onULO5tEmjijiaSJo+TF9wrOBuFNdjl+ESjZp2fZuKc&#10;DIyBjs8W/wCclPM3l/VNK0RNJ1Sz1CSC4mknS2uI5ii+mKFljZiAT4jOqusaNIoeSWVw1vEGWNQq&#10;SHcRlRQleNfs/s/5OZJs7U7irebeUFcywO/CKGIi4kkBZmLxjowbopB/n5ZEvzW0+/ufKEtnp1o0&#10;3CeKqwqJJJAKnlxTk1F/aOU5Rxji/i/muH2hAyxVEcW73v8ALi6t11BJ7yZ/WljZkEokSOInihQF&#10;+KVanwD7XH/JbOKHyn5qHGujXw5mif6NNufb4cxfDl3F0H5bJ/Nl/pS9Dk17Q4+fqajap6YrJymj&#10;HEEV+Kp2w38maFrVp5q0u5u9LvEtYLpGnYwSKAFNSCSBTpl+nwy4xYPNydLp8gyxJjKr/mlhv5pe&#10;afLVx5A16zttZsXvJ7ORLeFbmFnZiNuKBiW+7O5W97GQ92QRLCGEblXCISpCKlWpJx9vh/4LNrKB&#10;5PS1b5i0G1eSZbb/AHW7KZFFAWUMCxbb4eWOihakLCX1ZfUqrE9Gps3xEGtAVXCZiyApL3DyzKno&#10;SrLb+nbiEBxx5ckJIZKKD8O6s/8Ak/D+zgkQ2skHpW4k9IAO1xx+0B8VPFmc8if2mfMQEx3PJgGW&#10;xXd/ayrLdvAbgkxxWCyVKszcWbl0VIgYxunBI/tfFyyMfmXY3935FuobSB7qYyQNIkKOzAIV3415&#10;dPi+xlGaQkDXM04uvgZYiALOyYaTPbR+YI2mcQrSZLYSMhqZJCWA4Lw6gL/e8m45xEeVfNBoRo98&#10;QaAUtpup6fs5i+FPuLz/AOWy/wA2X+lLJJ9a0e3qJ7+3ioCTzlRdhsTue2NHlnzIemk3h77W8vb/&#10;AGOJxT7j8l/LZf5sv9KUFN518nQmk2vadERtR7uBf1vlnyr5nABOj3oB2B+rS/8ANOPhT7j8l/LZ&#10;f5sv9LJTXz75FY0XzHpbHwF7bn/jfDfyl5d8yW3mbSLyXSbxLeK7gkeVreUIFDg1LFaUoMljxS4h&#10;sW7TafIMkSYy+ofwlA+ZPN/lO48v6nBBrdjJNJazKkcV1CzlihFFAYmtTjvOGl+ZtW80aheppN66&#10;SSlYT9XlNY4/gQ/Z7qoOOTFOzsU6rFlnklLhlz/mlX8va/5btdDs4pNXshIIg0o9eFaO/wATCnIU&#10;4k0wm/wt5nqB+iL2rdB9Xlqdq/y5Hwp9x+TR+Wy/zZf6Uo9/NvlRFLPrVgqjqWuYQPDu2dw8nI+k&#10;eVdKsPq7/WfTEkisCpSWRzJ8VaU48z1bl8ObbT4DwB6TSR8PFEdXyj+a+pprfnrWb2OZZbYzGGB0&#10;IZWiiURAqR1DcK7YdRuxURIgKutEL7tQCh70Ay8xpybSTTNPkdvUJI4ncKNtz8s4X5m8neYF8x6i&#10;tnpd3cQGd3ikigkkUq5LCjKpBpWmaXLiIkdnmNTppjJKoyq+59YeUPOOgf4T0ptQ1S0trlLaKOdJ&#10;p442DxqENVZgRypyws/wh5sAr+hL+n/MLN36fs5X4cu4tH5bJ/Nl/pSmT+e/I6Gj+YdMU77G8tx0&#10;69Xztn5eXF9/he0ttTtp7a5tQbcrMjRuUQ/CFDgfBw4r/rf6uZ+KMjB6LRGXhASFGO275w/MUaXF&#10;+YuoXejXlte2V8y3iS20qTRiSQfvOTRlvj9Xm/8AqtnINe8s+Y5te1KSHSbx43up3jZbeVgVMhII&#10;IXcZgnHK+RdDm0+QzPplzP8ACX0R5e8zeXV8v6asmrWayJawLIDcRAhhGoIILbGuHP5a+XtetvNt&#10;rNdafdWsASQNNLA6KKoR1deO+W4IkS3Dk9n4ZxygkSA36MV/ObzF5fuvIV9a2upWlxdNJCUt4p43&#10;kPGRSaKrcts7fGrndj8AYIFUgDiKLT4d/td/hzLlQeheBaLEGm4gbkFuRBJ5Gpr8VR07fFgLzT5a&#10;0/XNGutNvY1Bcg2lyKs8cgrSQV+XxCvxL8OUzHGWjUYY5YmJeheU77UNI1Ky1SwkkqqE3dqQqpJG&#10;aVjNBvuRxP7PHlnny68k+bLe5lgOk3cvpMU9WKCV0andWVaEHMU4pDo81LSZQa4ZH4Pbo/OvlMwR&#10;zS6vZ2/NQ/pz3EUbrX+ZWYUxBfKnmljRdHvmPgLaY/8AGuA4pDmCj8tl/my/0pU38/8AkSP7fmTS&#10;0/1r23H63z0LbPbwWemgxerObaNpQ3J6O1AF4in+XXbNtiEjGvN6uAIiLfItqJJ9d1J1l427Xcpi&#10;kQgAoHJ5Bt+u3+xziXnbSNdvPNF9dR6fcSRzupjkjhkKMAij4CBRgMw9TgmchoE/AvPa7DM5ZERl&#10;XuL6r8g6po9v5R063e9gSSKMiSN5UDqS7H4gTUHvhS3lDzYtOWi34qKitrMNvH7OYghI8g4n5bJ/&#10;Nl/pSmr+cvKEYJfXNPQA0PK6hFD1pu2J/wCF/Mtafom9r4fV5f8AmnJjBP8Amy+SfyuX+bL/AEsl&#10;E+fvIg6+Y9LH/R7b/wDNeCLfyV5snPwaVcp4GZDCD22MvAGn7X8uEafJ/NLKOjyy5Rl/uf8AdKF3&#10;+Zn5f2q8n1+yk2JpbzLcEUFdxD6hH+T/ADfs5LPLX5NaneuJtVuEtbVPikjjq78RuwLU4LtXf48v&#10;jpOGjkNA/wA1zsPZUjvM0wXzd/zkRodjC8Wg273t21VjnmHpxVOwYJX1H37H087Ro8vl/wAo2qRW&#10;UMY09onjFsgq0jqFKlq/FzfkORbljPRZMsDGJ4JQlxQ/h9LtI4YxiAPTwvnTzJqeu+b9Sa81aWSa&#10;/wCSu0rnZAa/CgHw8UK/CqhcKPMDavPoNwboJ6yM0jRI4k9ImvHft1CqFGbbF4eOQlE/T/s5IMzZ&#10;/op35L0m1OqxCJGUyJxRypXnTrTYdKVbCvzXERoGiWULGCBV5XNDVmaLevj+0zcs22miTmnKX0/w&#10;OOLOmNc5y/2MntX5Y6PImr6vLPWSQSr6DFTRYnQDirdOsfxL/k/5WHixw22iWY0pvU1bUpxBZcxV&#10;XkC15SV5H0okDysPs8F/y1znO0s2QZjEnhh/O/6efj/Suk0phHHLJl34PT/x1OrjU5P05q/6ahVN&#10;F0Wy+s3DBnDIshYhY+PBXll9P+bmrftcs6j5b0Sx0LRrbToF/uQRyoKlm3kkJ/nkarMf5s4vV5pZ&#10;pkj0x2/2LsdLhMBZ+uZ4sn9OX/HXjOr+Yr3Wdbu9Wv2JuLqV2RNisUQ2jjWg/YQBOX7f2v2n5D57&#10;gRx8dvHf3zGx47lblNnlcxhdgrfaPXrthLLrCcztz3+Ku1B/HNrDS9Gfkmcflu6S2Dh1hcr+6IHJ&#10;XNQNz+xhS9leHUDfPcK2l0/d20YNQ3jIS3xf5I4Zs8WpAh4dXk/nf8eYTBmaG387+kmF1c2E2jfo&#10;q0slsdbbd7+5WPlTcslqAvwiSvxOW/5tD3GpzXLq9xc+lZK0kThiUr2BHtt8JrmXHRwjEGEfW15s&#10;ZjH0q+n6ANItbq2sLCW71mWC2uoHRUmCMhJCNyIIdiV9VPT4R8ePP4MC3Dwtp7K5UWakkTxtxlBr&#10;RAhG/LMiEDxbXdfT/B/W/mtWKR3ARtlHerrq+h6o166VU+p3UXO2ZBGTceuKN+6YnduXP/L5YBiu&#10;ksVmu7SH65ZUrdO7s10GCnkzh+o75dkxX6D6J/wcNQh/ncH/ABKDh9Vx9RTi/wBNutXmsdM1fUG0&#10;bWkBWxigjT9GOpkUrHCQA3OgVaFvh+LD2zuNFuNNgewBdkPMrKAvwkbDc1B/a+zmuy49RGZM6GOu&#10;H0/Uyw6mxbEdStvM1hrN1Br0rLeX9IQ1qHMI9M7THiODKX/cn1Pss/8ArZHtWtdU1bWoLd4fq9lC&#10;TNIQoJYhgwUM3Ecm57/y5nYJYsWI78R/zv4f63piz1mb0cEf42baNrmheXPKst5BqCahqt8RDGzV&#10;ULVGRWdIFdhbobeQpL6f7xf9flgHzR+UKrM129zPeXd7IkQnKRqYurNWNFVeB/z/AGsxcfauPU4h&#10;ikOExucp/wA//O+r+Jo/JicjOZ5D0xXeTPzjtr2C5W+t4dKttOgeSOF53kklVaFVRpACXVa7fvPU&#10;+18Gct13yvq2jzyxXEDelE3B50U+nX3NMwJ4TEWN4lo1GkljP87biem2Gp2V/bwz20oZZ0EsanZu&#10;B78evfCZkK5jyFuMJSCKzIxWTmjcG707/Md8plBujMH3uwdBfRy/u7gBJCdm/ZP0npldNgl3uwT6&#10;J/m+Drjaadn/1St7mWeDhuS5Cv8AC8jFTUhCGHL4f2l/YXO0jiAPEd5O+6Pf4bCytJ/VICIoaVAW&#10;SJFkageT4KJ+8O4Zvid/iX9psRgsL6aZ72JI2+rA+h6jGLjIilOVAoC8vi+L/gclkzwxbVXuZ4zX&#10;NdfappVrDFp9w0hN0QGCp6/JZWrwO7s1OXH9pf5uWGkGj2VpAl0oVZJEWEA+mUkkII+J+Jc8+XH/&#10;AI1+LNMdRKWQwA4uH1cv4f6Pp4USFWBuklzrWoXl3PZSODCsrTyEeoJ4oomBUrGGRVEdFb1OTJyb&#10;7XwYAM4kumt4LmN4YRAyWAlkt4+JHFmmdeKlFHSKJv5f5uObHHA7cUalKPpn6J8P+7bMcTzPO/8A&#10;So2azdLYT3NnNHdq0xGqxwQ3dwPiJRbZGErc25U5zQ/CvPl/Opjp9vePcObvj+j5d6R+qyjk1RSN&#10;lYfEvH1HV3/a+zlOeQhGse8/538X4/2LZIcPPmEr1m8sbOIiw+PXrcBUmmNuksnAFaPIjI3GPk7R&#10;Rusaty4xrx+DB2oaraWifWmC1iATTonCQw8wu/FqchGiDlzzXaXR5sp4f4Jf3nEeKfD/ANJf0nGn&#10;kP1fxJPpegTXMUmm29w0dzcFpdeuYmkuLgRc2YeqVfh9YmYlfTVfU/byGWX1zU5pAIBCLiTnJLER&#10;I7yUBcE8ffZwn+rnZw4dPEC9oj0x+lliFRvo9LnkstHsRJLMIreziCoHPpxIg2SpYgbUC/E+SGB4&#10;7CO3srSZmvrwAyylxIwABLcENFAWjfsr8OaTNxajilkHpH0brklx3AdzELyOfVru81TVlRdK0sst&#10;pZurQBpCQFMkoJL+qrR8VUt8fw8cdaRSkukKEiFVNoZX9Nm9UmoKoOcY/lFG4/ayUpmhvX86P4/3&#10;jIRJi3qV2gtVkvDHGbtpBqawRmeNVt4+Qq8o9GXj/uxzwV/jiX48W0/SDHcSuymEsgihnZ0ZqEjY&#10;IAI14Bf5eWU5s91GFS3+n/cfww/iZY40D3Wgtd8zwSWUUcczXnpSG5uLO3inRH4rUBnqZG9V5Y+P&#10;7z0+XFeXHAt/fqJDOG/3GRkR2kacg0kjAGtEBLBv2V4tmfptOTH1D95/FumG4s9TyTXQtFeO1AvF&#10;T/EF0om1CZqSCONGICBmIpwVjuOLr/rZHJIp9R12Nrx5GtV4hUaUK7cxvVaeoFonaP8AyM2UQMUK&#10;jsfqZ4Ieoksnjhi0/S3isIo4JAjuoihpHUGpGzKnIlv2pPtfH/NkotobKy4XUkTm5qFtYZEEzK8l&#10;fjpx9QUA3LZp8uTxjw84/wAe/wDuOH+L/OiyMrND6pf7FiGr3mo65MNLt50+oGsuo31uzwKYYSoM&#10;PqB/TPq8vso78V+J+PqYheyrDdPL9aV5Jol9d4hGsZdQQ5dqf3YD9PU+2qrx+3k8WETjw16R9PH6&#10;v99L/dOMSIggf1kVols9xYRoLB7a0tbhzaR3HqtKLetY+CPR45nZd6pySFm4v9jErO3upLhDD6fp&#10;IzEPLVuQp8R5EenVg1GdeeS1eURhw39Q9KY9O5G6vf6fb2Mi3QlMjKgMVtRXDV+BVUMJfhZeSoeO&#10;DNRe3e/Sp/0eIgfAxBdmFNmQ8uRrRfs/5OYmnHCNvVJr6mRSfy7BqKaBO8gaLULoOVEyj/R4wx48&#10;kkBjogHKRhz+L7f7OB7q7i9RHdhI0dDFEATxr3HJm34Hj05ZbhgZbg2ji3JTLTtKl9KVEi9MSVE9&#10;0zKryEA15cI0HES/F9rh/KvHC2tsql5gvphuQVo6B5iS1ADQcR1+xz/a/wArMzFG9gN/x5tQjsiN&#10;VS5dBDCDzYUqJalYRT4qirc/9lw/4jgG6mlnj+qwyp9anbjM8myLFT4Wb7SLuPhj+L/ZcszcGKIN&#10;1t/pmUMfEfJ515ps5kZmEZ9JF+BVBY8ySDTv/ssNvLWi23qQTiX1B6RS1jQckWWpLMeXxbVXl9n4&#10;8w+09bMwIjcP539VzJz5gPKfM897CJRx9NIzyuGc8f3X+SR3an/A4b6pqsFhayIAJI4+TSH+eZ6j&#10;Ykfzbbf5TZqdJpp6iQkSf+OuFKXFskVno17eSrO4KSOFSFD1SJaEA08Rua5DtP8A0jfajM95RLaS&#10;T6xMrq0sbqqhoyYwEPGLh9tmXkzfF9nOonCMI0OX8LkQgaJT6Py46xrxSrCkcQqFPJjSgY9zh5om&#10;kWNxeRXAP1fT7avqPSOPfkJKEI7lfTYd/jXn+zmFrdXLHgPD6skmcZgDiP44WUJaXWm6Y0SQepql&#10;wOFvAoklBJ+EdVUEsvIr9lG44D1+4g1e85xxiewgdkiQRuwetA0gAP7ySuwFPs5rtOfDjxTJE5f5&#10;zheIPqPOX+x/6SZDpvlWfS9CH11z+kJo1luvUdaRkLQRigosSUb/AGfNv2sEWPlu4vbRLS4mayn+&#10;rhpLMuT8Ksu6xUj+NeW3Mfab/UzHya8QO4Msf9X8STKG/F9XD6nmnmdbZJDdQoLuCSX047mMDgCy&#10;nrJUgpt9pP8AjVsFXp199SsNLjDPGbME+qGh+NiEMsjL8Svx+JVBh/33ksGbiic0Te7KP7+Uj7v8&#10;1IbHSbFLa71LmpRZyDLGRJUJQ8F2oRX/AF/5+X8s28neUJdHWSa7vGuWmPJUoAoNAAR8PLt/PnL9&#10;sdqDMeHGK/1T8WmeShwBjvmLzCuocIIYDEEpxck8hU7g0PHifhyVA8wQwqQTWo/rnO3W4Ywih7az&#10;mTjzoOYDfCQevy6YtBCoBNOmU5sjKrKcWVpLdyEj/dYq7H2NP44BuLi1v5JNMm/dvUEGpXoaghtv&#10;DLIQOMeJzcmMKFhMb/SL+3hhvrTjLakFS44txNKMhUliOtORGE9xf6xolyVu63OnuyiPhxIFTu5Y&#10;04AD+Z82Aw4dTHij6cjaAJe9LI9Ftb5fStgILxQS6t1Ox2UD7ZP+SmBr/TpIguoaZ6kjzVVSeKiI&#10;N1aigcjUftcsyMGbjPh5f4WQJGxVrL92zWd8ywxxDk9ORMhHRQxJ47EcQvHCvSfMFzpt2sAeJ45W&#10;aSVWJVYlBVRTinHkZGP2m5NmTqNJDLHbZnQkKZFNoEl6hlMcqyRqEiYAMZWoW/aapAQdv+Ncndvq&#10;Fpd2wktqlgKMSNq5zk9PPHOpcv4WiUCDulUmnT2zelcxMktAX7/D4rj7WWO4jPqcoymx9RSNx8+3&#10;vkJgxPp3YkJfrGkvG3F3RkZQ0ckbc1ofEilD7NkV8zaJdxSm9tkheMKXeUqHlHBaDiOLFv2uvx/s&#10;Jm+7O1kCOE8QPduzjJS05IxIlvcF1LsFiCHjGSx35EFeJr/sf2mxmnWkk9hBLJMxd4xyZyFkAb4j&#10;Wn7RP7Pwr/scsy5xCdR5NsyL2RVxAYLqeJLb+7cEUQtEzKOIP+xHf4v+CwENIkj+sBpZI0c7ulFJ&#10;DAbAIArHbj/kr/rZcNVZFDiW2QWV+SbZjHHJJGPhSSpA4n7TNKSyqo+L+Zn/ANXCm+tp4gsgUtK8&#10;nMxFo3BEfAtV3qSBxBJTj9r/ACcz8UxI+a8T1DydcwzsbdpfTt4IQnrRrPAymf1ESkacVBoX4rJy&#10;9P01f/dvPE7OdIZI2NDEnpQxyOteZLU5gCvHh6nCOn+y9PLM0CIlIJ+DOLixu7q3nR1KyTPNcyRW&#10;8oQooRaQMxVOfrmH1bhmKsn90jTfaY9tLxbenpScaAACoUEkA/H0PNj0+wv+TmqniM+aSLSHVtKe&#10;9SQ3MBnNXEjBGldF5Mv7k1ZTFEvEOq+tNy5L6i8Mkun30lzbhZeKTUPJOVe+3XNTnwcEr6NEo08p&#10;81aPZWk7JZmSS3UD0bpk4c6rUhqH/NcXgWV2ZJekfUncMD32yqZjEbdWBLANYtGlkR42B9ShVV2K&#10;EE1UV34jAmp6XpWokQTBJNv7tqEU3/X3yzBqJ4wyFgI3QY9U00m5h5xA1BkAIodtzUHp+zXIxqmn&#10;3sF5HEylrqchI3LHisUbV5/AB2PT+bjm+0meOQcXc2DIC9m8nalpS6ZPIkiR6ZZgy3ECxj1JZ7hD&#10;+5HrFl7Grrx+Dm3wLzwLAUR2t05SxRcjyVC8IVqlt6ryf4SvXl8Xxfby76hxDnNmAyvV4ZJljnnE&#10;VreyiKqSTCC6lkX4Yv2ZQkHJ1d1UfbX4Ofp/vEvWhvmhX0KwQlmPIElVoatwJBdjy4/D/v37P2sk&#10;IjHG+pUhjnmTytcWf1iSWcPdXXFIioQL6tBsJApEKfB0fl/cr8fLiuP+opDKxCojBj+6VamRQu0b&#10;EIW3Yry3k+BP9bK5yJWnm+p6RLMgkQM0bIpadmAVSSeUq1cCnFTxPCP4m/1cbeus00saS8bSFauo&#10;FFLOBxqV6cQCT/wPwZZE1G+q2ksGj3duIWaH/SZmZVZj8QRCa05Acq7f8T+PBNxcrDEoD8JCUQvy&#10;268Qo8KcWY0/4L9rK4x4p0pUIdJuJmJ9MvHR3VOFD4liKVJPMLv/AMDgbT4I4Vnln4yzsrSSmTie&#10;Ks5ZU5jilA3RfjbjlmYWREFUcmjXM80KRrIkfMJFRSCx4ipCcS/wqftfAuBp557gSIrogjA9NFfi&#10;FSgI5BV+Aqeg/wAhP8rLMUREbWSkB6D5Y8owWzxPJAxEjEMTGW5PuDSp+INU/F9n943xfEuCIJFt&#10;LG4u1Qo0m8TFWRhH6Y3/AHm7O9V7ovFf2crzSlOYH8A+uKyHyZpbaMt9eWunO4mjho0qKyMHmEzf&#10;CfSI9NIOD8vhd2eRVZm/aSt5pomeKIn6zIitcPyHJOLcOIKo6jblx+z+1ks8Y8h6YhT5O8x6Hbah&#10;Gk8iBrSOVltYyp4yK6eqJCHeJm348uPqcvg+H7eLzOr3Id1Vo0BflR3alFoBwLl225f8A32m+Fhc&#10;RtzUF5dqnld47VuCuG+yyDigDcn5Gkixemn7K/Z+yyIvGP4xdnq729t6ssoNtCHUxvyALIQOfxGu&#10;9PhJ/Z/n5ZjZ9NCUhX1FatiV95YuGuGijidJZODcgBsGBqmw7ftcT8TftLxwHcSNNKHVv38vHiql&#10;2YhDy37IoCfb/n/lzLx+gUyAptNOlhX02SlulQWIVUBYEUA/aJLfZ/l/mzCUAyB/21icuiM244gA&#10;Fl4txUr8XNv9hxyEoEkMSFS30OeUrwj+w8qhXYJv8RJPE8l5MP5P+CxGO6muUkWyneSWd/TWVAtI&#10;wXXkRUcfgZ/tZPwYxFlPJlum+VYbQLPqEKxW1qhlKNUuxWOSg2LMSyp8KU5fa/aw7F9BAgi5meRa&#10;kA8jxIP8wDH/AJqzXnDx5NuSCLZBY+V7+ezaaW2jsYJQEenCkiOoJLI5jSnEnlyWT00d/wCVuAC1&#10;Q3U6XLECGNaK269/trUkGRiftfDmRL0R4Qp2b832RsbWezQNNd3EpdoyVkAPD+6aiKywRoq8VCu/&#10;/EsTa6kaZ0janxKwT92WLeqPhIUf3bL/ALL+blJz42Y4iEbXo8+vvLTlgZFJA5h5KSKFQxturN1c&#10;Ef8ADfDxThgaECOMj1FYtVUQIlSyuebmlF6n7f2f21/yiZcS2yTR9EkLofScKlGkdmcABlqigUL1&#10;/wCKx8X2U/1XqbYX0KBI3ozkqI6nkRsFNAuwovxNy/4DLDGUo0EphqXl26/Rc0ziVaxpSR5eI4o3&#10;xM1CW5Nu3wR8ftL+3id3qcuo6mFFG5BooggJPEAbqRRfi5/F8fHHDjGOO/NRQYddeT10yxJ4sqpx&#10;llaQ9yd68hy+Hj/Jy/2WCKqDKrIqgMscr8lSpVQVUjiP+B5cfT/4DKCZE+9jyWaNYTRyxOhJbi0k&#10;ShWeikkMwoT40rT4n/4LAFxeNc3cIFPjPCKCpLr6hA9Rk4SEH+Xlx4cY1/n45AgBG1t6z5Qs2sLK&#10;d35BY09a4uiAqUh3EauGjqvXn/MzS/Z+DBkzlWkjEwjReKqiLxNBSoG7HqeLU+z9n4WyuNFLL9Ih&#10;9e1tpzbtNJKXf13kMgI3VWaqRo3whniryV/7341xBZp5SxYUjZwFUEBmI5MKrIx/ZA+0cyuGI5Kj&#10;Li1tLaFESr3KREmVoiyKGKI37yCNB9t2P7teP23f4E+HW7rSCzDMHLU3AaqcRyoY6Ma8VXkOP83+&#10;7Mq4P4losO84aVPIl1qDpG0Hp8tiyMJA54Flm+BOHNnKvyZW4x/7o+NS4uSsH2BGCpVE/wB2cR8K&#10;Vp04/FXZviyOKO92m3lGq+WGkuW4t6hBUySL/d82HJqV68qrx/ycTtTHzUKlaqoajMxDAB+INaU2&#10;8P8AKy/ILDIpSPLM4cs9VHIkAgAca8eRqPfFoWjaYo1QSvJY0Dk8iKVahp/wZynLcQxkzHQ9Anhj&#10;SQKAFcB5pCijiprxFVLVI7Iv+y5cc16YJFmijLLWX0YyTUlVPx/CQAqt8a/Cfs/t4cZkDagbM20a&#10;xv0gtZrpEqLcXUwRCAGZRwUuWLSSJSJv3ifaX7GB09M28cUMfpW6cVDqhWp59KEKByp+z/L8P+XZ&#10;I3vJPCxzzRp9w1xO8jmSdyWMTOrBFCU2I5GijdeXxfH8X+QPFuyJLE7epM1AIq1VVDcaE0oDxb/K&#10;zEnkF8mJNPP49Lee5inVOFr8TGUihcledVWvIiq/5OIaj6Mk8UaGvAfBEFp8fMGg/a+Ehf2v2clg&#10;+mzzSGd+UvLDx20s86BVc1ednBAi4U5HqlT8W3H9r7WKQRmNg7EckrxrRzGuyhVCnx+3t+zkJTPN&#10;BKa6loUE8LRxxMY5OKkhHiEzUZ2d3ZKcSv8AdcWbm0nw5ppnhtmuDG0obdI3Yq9KhV5BqHqWdhy+&#10;L9lcMIcR3RbB9Y8u+rcm3i4qyFVkkiUNHyNWfgVNDRQqD4fg/ax1nZXCW6xzsBdzIFmf4eSqA2yr&#10;Xoi9qY5MgMqH0R+pJKUwWsccxuIlLwxvW3UKwR2ZlAq9CP3km1a/Z/1sSeeHnNbPxFqpUvH8JZiR&#10;xHIA91ZMsjy4t6SHo2i6FcGC3uVXnqbo0SS/EI1oebUJWtFZX/1v+Io/umtRGUiEUYLtGzAJyV+J&#10;AjdHHH46cj8WPM2pXa55blNySRJI9wRFHKsdZOLRFxylR1q37t3+H4F/4DHEzfVJLlEcyFuaEP8A&#10;ERxpyIC1p/LGePxYRI3SN2B6p5aMd8LYFFRQFdSnwda8FJahYD7Tjl8OPtrQRTQH4njRiARwd6H4&#10;WkkbvUp9pf2cEpiqA/3SpPNaXAik/YdlFeYZBWgZEUGlPt/Zb4uWZ5/XeWUKFeByA4DlwQxVvTDU&#10;2Dd0+18XHkvx5CAr/OW0fplhOiwxnm0Uq0KsFCt8NR6lBtyUftf5P+rlQIpeWeVeBajKsaliDyVt&#10;+dBUlf2f+acnKZA4RzRIsiFveejFBF+8UEq7SyBAVKMppwDHZW/a/wBl+1gZ5no0EhZxMdlDoEWB&#10;eQCig2MqgK2/L+XLsdf8UyAQ2o6FJIfWVePCoYcHZjK5B5En4iqMajbjioMssCwoFViwaaUEMYwR&#10;xqAv2f2v8245WABM9yUFZ+XuF0ZpFZwAwhhoV9Rh8VKt9rtx/wA2xa3S0kiYux9ONBUP8C71Mj1f&#10;g1W+1+z8PH9nKpnhNsWZ6f5fvoRFwjHqTu1SoZ3BHwxRcYhMoVfsMfj4Pyk+JvhxR1Zp1tI2SFON&#10;XfgKhAvI8eTMDJUx/aT7P8+DlHi71qmtU8vEWUl8VlnfnwjjDsQ0pZohy4RrwiWkn7f2vi/d/BlR&#10;wovNp15BTQxKNwORL/3YDGtf2OXx/wDCwBpDCNY0OXmPqwoGHISkEA1QcNnJHb/dnH4OP+yqa5aS&#10;PjMnpg/AIaCPhGGJWtSORbJwx8JtkEToOiyRShoW9RVPMTisoaQqAfsg8VXr9rETHKZHZGVHdWUi&#10;tXQE0VfhCcRyDdCv+y+1lwl6QEsne0VrQRujuqcTzpxjkNKs25cvRCnXl/sfs4pb27MYwwUciA4C&#10;1ThISPiNAD4U/wCNftVzlZIUMc1DT+DyvRyqKxWp+MvGA1FXc/ZHL/m7GtBbyunqDksyqa8XkIUI&#10;wUiMDdqou3/XOR/MEBbZd5Zs7y1gkMC/Fbu5Kl0hUsZFdgZWqAvF2HL/AK6xSS6BnJXnHbwsrAVJ&#10;LvxU8eDBQnHjRf8Am7DHGOEk/UimSJ5dlfTyJI4Li7vEeIsCoSO39SSknNfUaRpRJzk2+JvttxTl&#10;iYd0QNMHl5uxUfE1VoxPJEJ5U7Kf8lm+N8sICTRYT5j8tRyyzJAFhEKqG2CFWPHiFZlUCop8S8vi&#10;5xr/AHePitm4evMvEwu3ppxJZqDcAfDwrypt/L9plyM9jwqebB7nRD9aEUI5h1Vmk5AKqsTRifi5&#10;fZ/4bGQSmKJrqRGDQialAe8hc0B8SnU/7FcEo1Qv1KyrQdBMlxHbJThI8QYHuOAWhIr2fov+tz/l&#10;SvWgkjZWUkRxKWkdfGoIB3HH7G4wQhIFaL17yxbXduFIKD1ZmEcKMAAAFILA8WL19VuDftN+z9rF&#10;JZJI4/rMVu0jq6RozEmRhtQAABRxJq5pxT/WyUfq+oxW0l1q1jf1LCe4SrwtNPFFGFhTmzBnJJZv&#10;3g2jVnZ34fD8CYClEsfqytH6aQApHHyBLN9lwvFfiB+H7L/zf7LKEu9INvNNY0b6zIgQ+qZqSM/A&#10;qVVqunJWNUNP5lwRGknCk1y0fxH0Q6qKkvuaD4qfB3b9r/Vyoyo7KoaLorx3IaG1EoA/fcSdgE+E&#10;V+z+0cUBkEaCAyGFVQQ9VAQlSXYmrFmxI6oep+WbKGP4rpYfXkZzccirM0iqwWNQABxjAp/wTfay&#10;rK4M8ZleDkqD0y7KzKAD8Q3Me1f8nIZIx5f9JJHcy++tFtZI7aC8EEsz+sYI5EikZ6AKfsTMx4in&#10;2v5f5uWNd3YcZC8sZ4uy8RuVNEQLso+L4jgjHZJV3t4oy0sCQQToWjR2aoVXHOSZn3cgJyVFVl5f&#10;tt8XwqzyEKGZ6CnIofj3KmgIPLdScRGyrDtX09ZVkWOGrgmMTAekSAy8irAJ8LhFH+xwFDeUkqOU&#10;ccYXmaEHix8ACCx6KMyJQsV+lJDzTzN5aldm2V5HLcFrUVA8djT+Y4ya4uJnISMcQOTNIwVwaMPi&#10;J5nlx/ycsjj4Rulj8Pl54KVBDdFCAldqdKcdq4JkE06I0vFdqmJRWpA+QZvpzFH1IRdraS27cUDH&#10;enMmgAJ+dBjnRUjqR+8UsxjFI+QBJHJxUmmWAi6QmNol28mxqjBVWQkvxJABCoQAtcRAAcOknrFw&#10;WDHZVQAD2+fxZKv4Uq95aXEsJSRDEBQcftMWO9O//C4jEhNJoo+Tk0Qsamtem9Nu2T4iBQ5IKVSa&#10;C7SlZTRQKtQbU8dq45IRITNI7FmFYFpUFhXkR4CvTISnQpibZb5f8uurJGkS8EYC4YnjxUgFRv1N&#10;MEpWpjQlvUHL1G6UAP7VF6ZEjqm2Rz+XIhB60kYUxVT0l+0GYrSqAv8Aa9/8n/Y1boxRhGQI0Xk7&#10;bgEgEAe9FyMpAbpYX5p8uqkw5IfUkYrGNiQpIJO3Tk1MuWNZWUM1eAUtGo4UA+I7g8t6/wDDYxyC&#10;rLAgVux6y0OeGViE48mIWSvKrV4janHamDYbEGE8pebK9HRASR3AUCit/wAa5j5M5BayZJ7bS3Ku&#10;iLalI3iDxSysqqa7MZOVZE4gdB9vFJrURqFZxV+QblVnpv0p02+1lfi2eTdFL7u1kuJGZImKJx4l&#10;KKldv5t/tCij7WF31yFQkMUfrMjqPTiPGNnNPiqN6JTL44jL1Mj3pvonl24WYzyN6COpLSSCrqg7&#10;Ub4firvi1zLPIvJLdERaEszda8jup+L4q5GEY72U7bvQ9E0m2iRYpLmSR5FYKiIaKF9MbMvwAJx8&#10;f+NsSumuJR6kh4AcVUkGNFqas3FyO/8A1zloESKG9MRtySTVvLtoiMkK82fk0gFJZGKgKqs8YI2W&#10;nw/8N8PLFreK2gUenH8U5V4vh4NVlFTQ1/ap/q5XOUp8jVLXV5jrHl24eWRnoFh5rLxbmvwt7Adq&#10;4+2stJgmja8o7xjirmtTsDtsB1A4quVSzTlExhz/AJyndrT9H1U720ZAc7qANgTTffbb7ROR3Xo5&#10;ILblZ26RzT3PCKZ1RyFQhTSvIcW48en2s2mls1cv67I1R8nrnl2zEoaN5yWhgQyxqWUAyAtU7Ahq&#10;YczW97dWUU89ZAF4STSKR9ircm49OSkVzFlkxY58MWMdxTD9c0+ziu7i0hIVifUiiRgSedF4qD/K&#10;ynAbwQNbIiE+s4Ku1KMqbbKpC8W2y4TlfkyHJh1xoFz9YdylI1Pw+BbxqCdt8ZeXMUcUi270erxx&#10;uQS1OK1O/wDlHj/lZZjhIlRt8HW2gXhK+pGQAFYj9mtT4YveKP0d6XqOihf3rMopx48V/HKoxByG&#10;x6b9KwC+20S6kua8QSTRACftVJPX2wVosFrJJbvHGxiTivN2RCZI9yQp6tTv/LlepyTjxDr7mrIN&#10;qKtc+XbiOCeOUj1iCxVY3eiSVVeRX7I5D/hcLdUeWEXkUb8mjlY3PpoF5x8iVAA68ajf9rhkcXFL&#10;glXpP0xP8H9LhcLLMmUnqfk3yoga2mlj4h4x9XLEsVYijAmp8P8Ahsi9tHe63qb2Us0dtBI1XijK&#10;tJRKEhiasRRv9X/Jzp9RljixGR5AfS4OuzyjDhj/ABj8f1XqlvbxaVYesEaVo1AVRtUnpsPh3Odl&#10;8q+V9HhmTUbZDSCI2tpclmY1Zg0rjfitHXhzC8m455lru0Jzmb3Jl6v+F/zP6XGxxaWAjGJ9XB65&#10;f8M/468c/MjzHrt3Yx6NqMrRS3XC7voI1EaISB6EbdXooHqyI7fCzx/B8PLJZKyEErsB2zTCxzc8&#10;WxCzhSeZolULyrTwwFqLRtbMp6/OhzL04PFaQN0Xp8c9tfRheIKtSriqbeOQy4k/eKSeSg/C6ncU&#10;/mBzoscNkE7vRrOM+lIioIZXr68Eq1Rwd/3TD7XyxG01K9abgi861BAFeVNgDkp4BGPF1Y+JSK1f&#10;QNAFsXun9JBxdS7ACM9WZe+2Gd15bik+p6g6LHIhZhCCOpG43998qwdpS4jAekxZE+IKPRiUHnW8&#10;httS0mO7e+sLwCJNQIZSio25NKH4l+A/FhNcWV9Je1uLVvqLn07dmKFfV7Ex1J+mmbTHrYCwZG3H&#10;1GP1bfT/ABMos9T0eHTDHpV9C2sQqt1qKwrJzNsDydBcfAmwpVfU+H7LfFxXBNxamC/WNrlow8II&#10;t4uK8mA6NsCB+zjjzyyYuKuPf65/8eQOKIiRyvhSmw1Fb3RHu006KY2eousmo3YecwxyMG5xOGcO&#10;6cy/Pkix/wCtj5VsJIo7hYjZXjHnECSA1aAVNSK0H2TlI8YzMb8WA/q/8dTEwI3/AIf961ZPqlu9&#10;zptxdLrekRK1teiNObxKoZnqrfvePJzWRPtuuAT5igstXWPVahyPhaKpUEttVe3IftZZPRyljJgB&#10;X8X85p1EjEAo658h3er+S408pXPG3egQXQUN6Zi4nhJQkhOixt/xJY+M1XXbOZ0iSQzsAN0NSPbb&#10;55zZ0cgDKuH+j+P6rdDPEix/pXmC+U9Xs4jLqINnaVKxy3dYixUE/Cr1fbf7K/tf7HIz5i0bUbuC&#10;4+r+lPcyy0+q3DH0+BpVqAVqBm102bHAgSHp4fS5ssmxNXt6HoHkzz3o9nBBNcW81rplpa1k1GCK&#10;som5kem28nwsf+NeWcz84flpNYyGayajcOU0DEcVbuAxpxH8qtko6YZiTj/464WXRGUOIfUfVKP8&#10;L1Hyf52s9fsvXAMZaV0hDKVZ1ViFPHfen2+P/C5AruyntZDFcI0cg6owI/XmHPHKBqQdbLHKJ3DJ&#10;VZWAZSCp6EbjECQfhfp8solj6hY5K5t4/lL6fp+qfR60r+Fev0ZRwltsOz//1iSGWUzzmZ3tbSNW&#10;LO/FYQlairbfvGp9lX5cePLO2MRGIJH1O9A2fQl2baGCFliF1euyKsaBpJC5+CtKNSJDvzdFjX7f&#10;w4YxQoYYmgK/V4uMh4yNwZkrVSqVqu/2eH2s1ubMDYlufo6MpzAIBCV3N0ReyC6WVrxucUQEKh44&#10;56KrLK9AH+FuTer9j9nA9zdxpOZpxbvPDW4t4boTARI8nD1PsFlb4v2f8n4sljxccOEcUJfz/Txf&#10;7phjjI+9dDbK9pHBZRz8GEdvcXNk9rWZ4Yq+mCzhSqqG+38P2/5sH6Xo9zdOZplSSJKsYxKkkb04&#10;emq8ySyLxLfs/Fl+q10MMBEGXEfp2n/vRwObE8IS/X/M9jZ2/wBVgmltpJVUSSPBLDLArtIssp4I&#10;gSZyyqpr9n95/lOrqIYStCzLBpcFZ5vWABLN8QCV2DHMHSmM43XFmlxcv99L/inDlO9z/AhtJeGO&#10;GHUQv17zBdIljE9sxfjGjcayGMljFGWqW/4Nk+HI5d6healcmMxtb8vhhZyRwjJRQBuqhj9pt+ed&#10;Lo9JHFEX0+pjwGfvZjpWjWWkWZKv6z7y3TRjd5ByYk8atxH2UX/jbDrTtOOm6XFEqyS3NwKXJZW+&#10;IVI+Ku7ddg7fYzUanUjNlon0f6ZycxFiI7mK6jq0Wta/OZZLRdN001srkOrSeqFRmKNU8PTo3J0V&#10;/j4fy5TQuawGYrcOiOZol5OYmYj0l2ccRTiVX7C/bf4sBmDVWQP530/j/NccDfz/AIlX6zbFhci3&#10;c2dvPJGbaciO3W4j+M3TFjEeTO3PnJ8Uj/vIYea88F21vbQtCYCsSckElu3FTI1ACTxoWlrx75DN&#10;l9NnlL/OjH/TN+17H6ku1G7vrmO8imEkk0yzyQahCJJFt1Vm47yh41gZOX7K8/2OfDkqevyPBAlu&#10;zsiq3O89ANKfRJ48fgCtyYbtt8OR7OgCeMR4qYiR4ht6f4m/JLDUbqfV/QDxFEg0xbtfS53CcpTI&#10;iuZPgXkqRPz+JV/ZbI1d3kt3eQy285TT4GDUjmZiSh/yvT5n7IajfA3wLnR4Y8I4jzb4QuV9P+KZ&#10;1YaZ6FrL9YRJr6YOrSGJIx8fVaL6vFOVftc/8vnh5oum6TZtM0oaVoVH1l5OUKrFHUKqqWoeIoOb&#10;O2arWajJkIGMiH8Mfx6myctrDFvNWqeZbm3g+oXEdmbs+hpwgCXPO4kUHnI5QkRr+8bikXxqvL/J&#10;x7vJLJBcPN60nqOYzKUCxQFasUCEMSoWgP7Xx5X4fhkjl/U+qUvqaDYN/wARDUVnFpn162t7b0Ym&#10;iha4+rJIZbi+MnBFdnVogshYct/3K+n/AHaccLtMX6zd+tcyRKORWKEc6k8uXJuisqk0ov8AqZn5&#10;ZmELA3P+x/reprhH0+ZT7WZJ7LTWgs4Zn+Crzgp8KqoUoGJLiSRR8LMr/H8bYfSRyRWXpGQSXMm7&#10;F1XYKN2O32m65ohPjzA/w/FZS6Hp9TDrO5iu9bef0Hh02yCxRPE8hEjyEjgoB2SL7H2ftfawtl1E&#10;yQQrCHRIqqFKgHlU1fYEjmPD9jM3HhMJXL72GaV1TIbXQY4b67nuuMtxdEOzlyR6aiiRUJAZYjRq&#10;t9qTAcFlPqDEymtV4qWVX4Kp5FqsPt8FIC5kyywgN9z7mvHHrLkj9R1Gz0eAFAEAcHgjFDJLJ+7R&#10;aDqnORSzfs4W6peAVMYjRqPHYo3NipLcS5HHiOTcTmZgxem/5v1LGJlKgi7bT5ChErM8zUe5lCoq&#10;ttVUBryKpWmGUNhbwxqbnkWiJnYheXNmHIcgFDUX7Kr+6XKzqpx+m/UXJrwo2xLWbSa5Ym1o4mb0&#10;FVnVePFihKsWIJ6ux/et8PHhhmJ4LS0Vo4eMjBnASP41U13HEfbkPt/lZrpYp5zZP9GX+mceRMtv&#10;9Owa48lSajqUys3O1gYJITJWN5B9tSG/YiqOXx/b+Djka1VZb1vRt1aNEkZhMylYiGUq5VxQsqct&#10;uCf5TSZvtLh4AKq6UY7/AM1OrHyMkZq6h3CKGSo5gg/DVf5nHi/+quLaHpt1c3MFnp0kqN6axSrL&#10;bv8AYIVWIZ29ILT4unP/AIL4Y6/UxxYzOfpEXNjvudgr6ho2naTYyXuopEsER5Rn1QvJ1qY1FQp5&#10;lgo/l/4HB3mS7isrVtNknecIR9dKKZjy6pEpVVAaTq/wZqdPk/MHiIlEfj+a4GTLYs7Cv+liM8ja&#10;OuqXC6/9U+qxshXTEb908qNQSzSR8nLBG+GH4uPH41/vFyGxa5rWq2sSuwtbBABM0HNizMQF9QD1&#10;JGZRx4ooXj/wObDwIV6vV/sv90uIcRBl/VZXceWLKOeS4KmaZyTEG4fACN1j2WnL4mYn4m+L4slk&#10;2gm5jtrG0leSRwkzs0tKsjBw9W5N8PFeI4/6jRceeartCAEZGuX8MV1ESJenbhYLqlna2qXl/qUK&#10;wWlvN6SNwLsASBvxFByJYn4vh+18XLJFpflnWYdPubvUbsvFbHksXMISqA0UyMx4r/lK3+tmmh2h&#10;CEhjA+r+a1QzGMOI/US881/zB5cOpWFnodkJm1JxE96sbN6bTsqBxbKpeeRaNWNk5/BxX7WH3k/z&#10;Nc3ZSHUoBA01VtAA5c/E1FKMiniAv979n7TZz/acB9UN/V6/4XIjDjF9UF5r/JfTbFbq90u6Lmzh&#10;Z71pAnpKyIDXnyoHlc/3ShmT1E+BVyXoAZAoH0/2ZqpbC0b8nnMVlIZFiA5FhQnvX6MFFigqKCux&#10;B75gn1HdtjFltnpkdva+kig3BHJyB7VNfuwDf6TBqELB/hY/tLQNUbjrXpmVh1RxHybBIjk3aPfW&#10;cwlteLUJJievAgijAgUK1G1R8WFaS3lgwg1Mi4szQes6ryrX9qmZ8oRy74zwz/0v/HW0AHl9SJi0&#10;HSdTQvpkD2mqJVnsk5SAIopWIsK+7LX7L/tYWeYba5VkuNMcyxkj1IwakKK0CoVYftb5maIjllHD&#10;JnCxzTTyvZaTJI9hq6pb/CWgnYFFYmlWkfmpr8HwnCBo7ZLRlkAlu+Q9TmFRWYy8ig9OgQc+rcOX&#10;+Vy+LNr+8uhsJfS2EVy5MotfK9z+kYZYCYtLVGaLiWd1AhYLKRKrNL+7aip6q8WTnw/ZwZovmG5i&#10;1SnARWPEmRQCUABIHxUYBjSqryyjW6GJhXOaDGwq67+XtsdCHF5LnVwyCEkqJJOlQVJTkq8qM/D4&#10;G+zx+xk5tbm1v4Vmt3VkIJVgRnMZcc8RouPIEPNdQ0K5tL2a0vYGRrZx6ttIeBalaUqK/EDyUjLM&#10;sg+C4AKDo9BT6ff/AIXBGIG8eaOaEfQra6JNsAj0NLU8gwG3Ig9GWuy/7s/yMA3ulEXSXNv8SsGE&#10;sRJ4kNQmg6V27/DmVh1JqpM4TrZF2sdmlpJZXYMSji1pcqgDK0dQAxFTx3/ZHPlhfe3MEqm3kURy&#10;KDRQSKLSgKtx+18sy8MJjcdWQBuwnemeVHtpVvIS1xAWAlkKhi0hoxVo/U+xvuz/APIvI+9lJcXb&#10;yenJELeqku7qrfDQMDUcyN+NPs/62beGbgAO1tjO9Pl0ywsILf6zFctf/HHDDFHI6BpAXV1VX9ND&#10;8If1ftt+0iK+BWgW1iMUQ5lSvTgI1AClacm5/D8X2lZvib/Iy4evqkBktjcz3t7HNcr6MLI4Uv6r&#10;3DNzaORWEcXpfvv3XJo50VHjROHwSYrZ3npATRcvjJYSyhQGPGrNVTx+In4af7H4cicHGa7lropa&#10;ppgu4X069RGjjSOJrW1eR2WNpFCJxkUP8ChfV5cvg+N+DckcRDePJLaPbbSMaW7NUk9NyoVxx4/a&#10;rmNPCIxlxMTQSvVdKWKHUI7+jQJGZL6OMIIhQN8Cu8sLeo0n2KBebr+8yV2mpwLygIL3C/a4kfFS&#10;hYqCQOpzSZ8EuY+lpMHlF35OmljW/kAt7WYVDyB1WJSSscb8VPGqJy5/8Hx5x8hxjikjqvUAivfY&#10;+2YwkYndiSQlqWRt2WhBNQz+DcwBWjVHf7X/ADThfc+nKjWtzFUOKGTqKGu1e2ZeMmO4LIDqyXS7&#10;ZopBrOk3FJ7Yj04XChiU4ksiNy5r9PNsiWt6bc26G3iX61A9TEnEOA7Slh6ipwou9Pi58uPxfF9v&#10;eaLNGZJl6W0Tvm9N8p69p18FubyT6he1H1iaY/V2aNLf029B5A/qOOIZvT9H0+fBfh4qqEsQsbFH&#10;lSPm7erMiBasqkBeQY/CEUKfi/lzIExlkQPuZXZVRF+mtbuhA8/oxRfVreSRpFSOV0ZpGQoqh5JW&#10;dl5Jybgyyc/sLiccjSRPAYvXdInKgKKRgbAdAvJgKftf8b4zAgfNJQGreXbZZ4rsyfU4JbiIOxY1&#10;nMh5GtS0npxs/LrHxZmZ+HD08WNhCYfTZIfRjI5VBBJBbgDX4QKtyLfF9psgZk719361lsxu70dR&#10;dJKvrNcXKt6agcwqkBpCvFebPROKRtx+wmB3Hr3NHcv6h4xRRlTyr8RY7RhQNx9pmyyMwI2iwrR+&#10;UxaW5KW4jjh+K5uZ+SiMD4VQAGZ3c/AacUTh8X7WLPeyNxhgjAaJq8i9RJOKKOQLKaKtG4q32uHD&#10;4UbJYsRieOSKKpB5Fto+c11IfSuVKyBYiDBZuHduBWORavIvAvIqr6fqO/72SNMRW1T045WdvRtu&#10;PNiioNtvhRgxHx/ab7X8uTnks8I6smU2sckMj2qRRJf3pPoxq7Tkkgv8UgMSn90relHXivxPJ8ON&#10;qJ514QIsa8vR9YPsJOoAC8I/sLyWPizftf5UIxIHmtbJn9TGnwzyvcTTXDqnr/VDArn0D8I5u6yy&#10;8vVbj9ZklhX4uP2lxVLq5tHpBEjAMZZZJxwWlSzOWHJaj/W5ccmcYnzOydqQeoaRpuo2Ye+uZraR&#10;kW3jt9PdndNljWKNCiSMh8fSWNZGyrbmwTkDsGWoCrQEKKHieK/Y+xX4f5l45CQAFRKAAgdY0a05&#10;zOAu5V+LNI9WQyMWQOOb/wB6qtKqfvOf2H9TKSSO5lU/btoSxWMcFDyKR0DtwbjQb1yzlHzSkOqe&#10;Ufq0MhMQW/ufTWRx60hSFq8eTQp6iV5Px+H4f+GxYGVJImoiyHikjL6kirGilwvUId/5f5v2vtZT&#10;d7G2ISpfJ9s63Ri5uhLSRxSehbuzyMIuZoplTvvIvJmT4fT+GPAoWa4vTbPKOI5NI/8AdsSpoAC3&#10;w78AP3f7Px5dxiA5G1vdOI/LtnY6YmoRWr1lMSQxqjToqvuWYRjmOId2b1uCs/7rBVrBbxwlVBMi&#10;iNHdY/iNQARybj0r8Y5ZjTlxEWniTBrO5FyrmJPTrO8STXBRFKM5jYxoJah+P7lyn7PNP2cC8SFW&#10;VIh6rMQiIz/CQCOJK7sQ3Mvw+L/VTLtwrJfSjcSWk15J9XSMGaaaOArIrsr8grArGvpiOOJplVOL&#10;f7tmxV5hEqW8Z5l2HQmOtGDqCEB+CgKptz4r/ssMYEnktJLdeX2vGlv7pVDW6OYw4WYpyjeN+LSc&#10;F9Q8laUo6xs78H+GNUZCNhJNGEghjh/evK4eUmoajtR+Vef7ynxf8QVsOTiEDZRXRLZvKnoCUyT3&#10;Nw5aFIImjt0ClhyjjBiCfClYefw/s/8AFjpmuDzmrEsccjPGsIRiSiRndQiqV3UkHj/lfvP5RjJE&#10;bKgI7R/LK2tuFlaaSGKKV7kyqoWV5TUOZJG5fCRty+yvD93lXpMUAhR+SxNI9zI+wqOVeX2ebMOw&#10;HH9lcuwkEbsgUfpukRzzPdXFv6ZmjghsVjJdmQhOLKihxDGjs27Mzf7sk+xguxinhtj6vBZ7wqkQ&#10;UlvgZEqxHwDb4+A+L9n+f01xcuQy3H0sDbEvMGi217rEqxQubXR0M88j8FVnDSURWKSPXmqeo3NV&#10;4qzt9jmwBpeM0kSes8gkVkjAaTgDWvRSOR2V2/ecY+XxJzbMgQBFhKMh8nxosN5cm3ggETRyzMVj&#10;DtVabsVPAfGyr+7/AHnBuLcFbBEMsNmFiNHvJXUlAgqSP3bbj4gKbs38mVygTseX+b+taTe20Sa7&#10;Y3S1h0yCJ1EwlbYErKr+mV9N2QqqqnL+8+F0bhjLu6nuWgjFI2YB7koNw8p+FSzKeK/a+18Xwp9n&#10;HDHgBJZUyHRtMtbFbiTm0qRAxWaSMWX07ZArOqqV9RqgcvT/AG5ZF+PNdtHawxI9eIO9vGRu1TTn&#10;zq54/BX/ACPjf7WTwgzlxdFdYR3GoXVxJDITIAEF7cRvUxlI+Zi9IpFViZuLfsTfuo0/c5tNtZTc&#10;T3Vw/rSBwJFNeANQYz6iqqNwUcn9LivqckyOpyb8ChLNcMUum2+n2iPaR+mfQenGV0AKyqILhmlj&#10;aVjwRp1k/dv6n28dISRwYBHnqEj4KtFVuYqxNejf7HIxjtcejHh32SafyzE87SAerHbcWluBI8hZ&#10;2T0zxRRQDkg/1vs/Zy5JooVMycmnKA89uQBp6nTlQsE+yD/wP2ssEZE2TsyIQNv5Ja5lSCWFEtkk&#10;IZKNxJXeIDkE5IjP9pk4t8P2vs4M021WwsR+5SNqFI14j4F51Cqq0XdS3XMbUTMpgDkxLU+mwX9/&#10;6dvcO1vEVldEfgsx9MqWaRlaTikiop9P4ePP9vhhYsiJArMyeo7oZHk5cizElaKtevxfD/lZkjYp&#10;tmsunyG7MSxy/V44ZFt4YPTCBECq5Z5OPTkgXjy+GP8Ay+KiGM0XoGP03FQV2HIcKAGg6tVvsj/m&#10;3K/Sdytseu9Etb57uKZJkYqVkJ5cCJebEByKKvGMcmY/Z4f5L5V28iJHaiUi6nPKZiCCFA6ClB8P&#10;w7DJYhEkkfSyAQWl+Vopbia/NuGsLYcLNFZCrser1qzfFVl5Px4r9lP2sUtbdwVSKgZgfVZgDxHE&#10;bfAAo/zbKpZPVapu1vawW7y3QJjjaM28StT1GMh4kCUtI5anFfh/yOOV6ryIW9b/AESELRUSpYFT&#10;uB9rkTuoH82WCEQd0UjJdPSBgq2fLVL1pCzSy0CEOlFZgpT040+B3P7US/7sbG/V1dBPNC0zMUWP&#10;mF4L6jCrIoDyH+arD9n7aLkZZD0QkepabG109tbyxxJErvMELlz6IpxlkokMfFhx4Iz8uTP6bYMu&#10;CbdWkH7qSdgFFSvGOqgAKhZqsqt/zb8WUQjxGxyCCkdh5aS8kS3I+tx2S/vGCrIJJyr8maSRY4uM&#10;Tuh/m5L9l24YhaWjW8DvKy3DqoVQU7xEBfiNaVpyP8v2stzz/hH4+1MQyFIY7m4t44onsYuZkYiU&#10;iouIy7EolOYVmMagN+8k+Di3JuIb6xaXdxJFLB6lurn0w4JWRl3U/FQU5uwU/wDA5bKExHYsiU6n&#10;0GeDTYphIIroxj6wworxRsFDgBQWDCOJGZV/aT4v8pWOCFxMJI0hhk4FkCAclBcLUAcn6p8Lfy5C&#10;Z69WLHNU8vsslubf1Ly5X1Iy7ycwshWJnLMSUiqqyfEn7T/Cjc8D6jEl3JBEYl9R2/vXILRR8GT9&#10;2Ozsa/5XxPk4XEbljIICDyglus9wvxQw15RKrKHmYq3JnP2kVCEH7P2ce1w8l1NFa3Mn1eOT42Rf&#10;3f7sqOIZVZd2HBnf7CfZ+L4snwULI3Z0K2WWnky3jsbO4urSKO8uY14RysBOTIHc1V2VjxQs3pJ9&#10;t/tcM0aI8sM3FHSFaI8gFQ5Y1IDr6hb4f7x1jXj9nllJPU80DdNv8P8AH1rVo5kkmPNvTLcDGqhQ&#10;OSOI0BLkelG8sjN8X7OaJZo3TgkrSA82VWVlZkYqiu68SftD4f8AmnLYkEb8kgqV5oFlcB3uGgjh&#10;KtHHK6PE6o8YeV0jfmAPgajH9n+bmvJU6cyyyJcGT15lVmjNDGjFdgPipyWvJ/8AV45UcwybD6ca&#10;CbW2NrCYIbywWE2iMVikBPqSRq+7H4OQWXj6cX+v6n7K48zx2/IRrUcKcmZm3CUb9llC/wAzZEjx&#10;N5ckgJ9YaLcSLEJ3q3qliscaRgKZjJH+2knKgVEUcuTNz+JeTYok00MqTxt6vIhWmJINKhSEUBty&#10;fDHIRIV0CZIfUNGsbyylsZ7dIAil1slVGjDENIrSuxUcEU/t/D/Lx+Hm25F3CgU0X014emHI5OFL&#10;fshf5vtZViq0AJPHoOl38sksSmb6y/rpK0QIjjZggHxs21Y2+Gvxcv8AY4y2tpHgeNQyIpQ8gGNd&#10;qcuUgA+FUb7PHj/ssunkUFRl0uxsr+GSThJPKJKRsUXhutIhHCzEmSSWP7Xqs7fFy4JlLbklw7rb&#10;o7GSWtS5jWhGzF+vH4jx+LCcg22VMJdOQRxtDG99LGixWyIFESztyRhzVY1BUvxCNJ8P/EbjSe6m&#10;gjFmzKn7sfCQoAHw8iPhA+z8ORmYgXdEpsIe50fS9MtbueTUY4+X79hzVmry/eGMH94xryo3xfZ/&#10;Z5csVv7poZA7q0POsYLMqFiqmhXbnvT4fiynHj4hzWkd5Y8vW8kRiheO5EZWR0VHkVQ7gsjNURHi&#10;G+OicmbnywGbhYLV/TX0mnLrD8TjgGFPUIAqxLD4VPH9nMie8h/RU97I20qe+vYlkYTQWgha5Jii&#10;ZpXjbkIalgiKisvN05/FzX+bmJhVjLB6cfCBWA4vtISWKh2VVXd2+1yP2UwWPV/pkHqx3V9OiNrf&#10;NPP6l9LGWkliFYECxB2jjd3ccIo/s8V+3L/rYiiyyXE/GErIoAIkk2Q8hsFHVuP26n4f9jgkBw3I&#10;/wCavVAT+XrVY7JxKJbaYllkggLeovpseRcmiozlfS4r+8X7PwSZphCI5YC5uH5n1Rx4jZfsqsYT&#10;4BTj/q4YXzA2ZAI3RfL88ckV00f1WFowbYkguA0hPKRpS4D8XVt/2lfl/LmdInhZpDwFQg5kIetO&#10;lP5By3/ycZy32UsisluLaaKGFBI3FpWMQaVAABX46jkxlbh8J5cebtiN3K/HnK4CSEq1S0hovGlF&#10;C/EdmP7OW44DmVpy6ZExaCGDk0CLJGqIkADOXruzHiCCq/t/Fz/1c1olssijgkSoKs7IoqqUCg7q&#10;V417/wDG2SMStsd1vy7I0bMqtK8rcFjR2JBerNT4X5E8T9n/AC/s8MbHBEXSXgrSEs1VPADcsASt&#10;GPEu3+ywGwNk0qReXlgEsfxRrRASV5lqgLUBqx/Fw/1V/wBl8S80wdHVogQzcQrszftU33+zjwEG&#10;7Wk50nR1tjDwmKtGnN2iREr8FfhPHdzTx/41xd74S25t/wB2VB2KqoUcaKKU6sR8Q/1sxxg9dhAi&#10;qWuj/Vrxb/8A0j1GXjSSR2chw0h5cvsxqfgfl9pYl/bwNEEIaebc/ajSvIAtWi7bUWm2+XS2NBKP&#10;nNwDHaWmykhbmYqELKlAz7ivKSvxEqvw/tYnNIEUQBjSnxbVoCC1Bv2U0rk4w72SHfT2uS9y0a8i&#10;xEY5U5cSIyzHj9pmXlxH/GuIR3R9E1j3YqI1bkH+Ae3zH+a5LgFsbSXUPKEctzXlsquZWAXh+8b3&#10;3/Zbv/xLFbZF5yR8VjHp7qvFSKrWlNtlbfc/FjIiqSClF35UjEcUqKzky0ViHZTRwOtG3ddhRfh+&#10;LjihX+7NwoAqvwj4iAdtyd/H7OUk0ESK3/CkRMotByZQ9GNFDMAG2pQbfDu3LGxSyzG62Bjjpzp0&#10;oa0Xfc0GWGI4QU9Vd/KdnatZxkETzA+lXrUU5NtsKn/gcLzLJJOIULBOTLIEUBSAwB51r8Kqe5/2&#10;P8uUcIq1ITN/KdvHb+q6KzUDR8mJNSpI40/aJH7OCCjVMZDHgxAC0qeRqBzNPtUq+VAgm1Q8XliA&#10;cZgqKXUEswNPh2YhBy+zWiLX7WLxPSNFTgqMQqbFU4DeooBVae3HK+GPEVpM7XRIoWd/TkZ4VLsF&#10;KM5cigU1JVXParf5P2cWoohDGT1ZJFpShVQpA3Cn+n2sqok0j3oo2zPM0Ytlt7eJweSlXkdwxNHZ&#10;aUqTv8TfAjYravDCqTSlpAQV4cCCXrxXenSv+xyGX1bD8f6ViUg17QZr2Sa3gRIipB9YSKwSOnJi&#10;UJ2NKdPj+z9j9mrW5uObSAIGlKsZGetKbbdV/wCusOTGKrokhLb3yZYjihWRlgDIIUipXkK1oaP7&#10;/a4rwzN9ZeXkZmAaSnIUFBsfhUfFvgiRWyUbb6HYwWxjW0R3SEN6TAtyb4gA8jfuxQg/5PxYvHp0&#10;M01SQOKmppU7FWFeR7bUrmOdRQ5KhL20lihHGP1OTKV5NQGodaLwU8majcuK5reGyN7JI7VSGqsF&#10;FFAXbx+z/q5OUpeGKWV0A6bS9Rhs7aG3iCy3JDK8jfvCz/EFA4FeZ+zyf7P7GLevCjyi3FI0Dcdt&#10;uY35E/5PbKjGRiLHqKU6t9KmZITeS1klKdxzERoPTUD4iX/bb7X82FIinu7trmaghorROOLNz5cl&#10;ajftEmuZ8TGAobKRewTbULa1t9PFlbj1puRWWKTmkaxheLKCit8ChadG/aw5+p6bFf2ZeYO8MLi6&#10;d6gguKqp8CM1hyZDGW1An0tfqMe7d59Ppup32lahLb2hT6xcINOiRVZCiMFdlYfaRvtdMD3NtW6j&#10;uBQOkrABKKQGIFCTz8P2eOZEMlmgykq2GhxxafJbyfEhtwxeX41YxgksAPS+1Xl8bMvLjhXqMqji&#10;8cYAWX91IxJYqjn7JPTkwbpmbg2IkWUd2aaBoYaOSOV6s8S/WIVRVUSSRivNafEVRo/tYhpOpare&#10;wvYxyQwwFpJJoWJkrEwJDMT4fZ/5qy3V4McCJyHSrj/WU7S96G8xeUNItrhdSuIJLi7IiihkUKKO&#10;p48UAGxfkT/xsuUwDW00jyrLF6npRHqC1ArsDQ/a33/l/wAnEHcfzk3uf6KXHynC16ka27RyCITS&#10;CgBCkkojD/J8P+NsZFBaIyFinNFLSIRzoy17b7/D8P8Aq5ZORoo5tyeUnkVgsLFHcKjg8aq1N67b&#10;b9sE6hdB7dnR5IlYqzcCOfGtAKGlOROVYcUhInokHmt0zyRHHMsbRxyNGpQclPHlSp+IA14haY2+&#10;nnt7EoohWdoj9SiZlVkaYkMKt1+EHflk4QE5jdjGgPx9SN0bytZTXpdUlaNJx9dl4uVlaBVMZ+Eg&#10;L8RU8eLf8NhD5pRrW9ttKs3kKXcSmQ19SR/UX42Kj4m26b5sez4Qncjw1jkejh5QIQ4z9ZZZ5RjM&#10;+mSX99HFHLHNNGFGyRrDIVUcjt2+1hx+XPlsRyPNwUahetJb21tKqCdYl/vJGUHktCV+JuXL4P8A&#10;KzT+0XaMREY4nhHPPL+h/D/p/wDeur4oyy8X8MP9nP8Aq/8AFJf551uBYwfTmkstOWK9WWFmSK4u&#10;y4+rW6uAVlV/tSDl8PwN8WdhitrexsIrO0jEcUCBFjXYDiAKKN9tu2efCZnk4j1c2GMRePXavc/W&#10;rq8lae+uJGlndizfE+5pyLfCOi/8a/ZwJd6zaQo5lk9H0gTID9rYdh3zNx6SUuQ4+JtjBvR/Leo3&#10;N/btboVV+IRwOQJJIA2qoqR3yJarrMt3/pVq5NuSKha8qHuQc2mn0pxkCTHIdtuj0vSNBsLaE2N7&#10;Akd6OhdgyF+pCnpy/mGEn1iVCZZOStJ0YdaV2FM3UYA04JMiQU3aytp0+qQiOSK3I5Ifsqw6kGvw&#10;tX/KyTeWbZfTkvph6UaqQnZSflmr1+Q+mA5/xf1WzFLjl/V+p55+YN761zHoVuy3M0rVeQgmdPYs&#10;B8QofDl/NhNqeo3cshcyMr8zxqaADttmdp9JEDcBtlOzTMtA0vToLdbaOFJLb0VDgKDyNaGrU70x&#10;aw8xyxUjnYnmOAJ7jDm0QluNkxPeles/l7ZyiSbT4lT0z6jJU/CaVHX8P2sNDewToBEqCVfs0Ueo&#10;fk32spjGcT6jKcf5u/B/yr+ls4Yy5+piraDd2XCO7MkennkWPqP9XDMat6q14cTSvF/hZ8Kobi0v&#10;L6Sx1GWk0FA6bcG9MB+RNFLBV6/s/FmbmJhi48Y4eNw88TEcJ2jL+b+P4k+udP1DQ9NttV8uW3LT&#10;bou0cqh5LiEXTen6cMRaSNPVlZacPtcPi+FcddtZXl0HuLeM2TjgblCoYBD8HEinLl4HBjx5Iw2k&#10;eL6vUZfxLkjGVV9MWtLTVNL02KHTL+eLWYSkkmlyRO6SGUfvzJExpFwPL44z8X+ywDd2s/l25e5g&#10;5SW89JHYAOEVKFV4jxyMs0dRjMdoS+n+b62jPhERxR2/H1J9o99Y+d7WGDUY1ju7An0F5cHl9WNo&#10;5JFIJovB2H/G2Hlj5okluQjJHG8yqyh3CMeffiRXt+ycxM3Z1QAJlxR+r+JlDOYxiT/nMH1n8t7D&#10;TIZ7+znlmtreZlkSG09dVFu1TGXiJClgx5yPH9pcKb6wtLmaWK7jjkkJ5TiQkBtwzEM9aqfAZsMV&#10;wh6B6R9LnyyHr/Ey7TfMF6lha3VtcXKWc9IrUpGk3AsrIqPHAPhZT+1Jz+L7eAvOnliwm00pFbxS&#10;rzU/XSSvoJJsWqPtHl+zmPgHjyqW0t/xxf0W+WKMoVVypX/L7zlf396gv5pba4MDRjRnUCSaaBeX&#10;JVkCvHWNl7qrfzZyzVvKN9aLJLGvqW6ksgr+99OvwuyDx9sx9b2f4RuO4dNk0hG43D0q2vYpxQH4&#10;x8L0qVDj7ShiBWmEPA8uW9PHtmu25dXE8P8Ah/iRGf/XIrKy9B3lMzm4aJjNOTFOtSeXwERUZqV/&#10;a4/8VtnZ6mcQR5fzT/0i9DsNn0He3EkywoqBrQSIkVsBLbSDoOclZFZVX9lfS+1w+JMEXurPHDA8&#10;gJQ1MpHNi8lNlEVFbiNuR4ZCGnM5erf+t/x5r+o/7lQsNFjNxdcPgkZQluoVVaKIkcnM68+TseTq&#10;rSN/xLHabE1sHuLaUzajLbkXjMFhox5k7lfTMn2aR+lyTj8eVmwDH6YRI4JcXD+lvxgix30hdVBv&#10;ONhqFssekx3cLabL8VwzhGj4ngh5JF9vlM0y/aT9nDqSdlmRPSi+s3KKbiWMJJIIgKBncEfBXxGY&#10;fhHKSQTKMfTvL08f+eiUvVTGrSytfTlnSa5+qadLJHY2lx61pAbgszCOOKRa8wvwrwbiqrz+L7eE&#10;N9LLdXwndXltLVgwSrMjSdKdSuy7rU/b/azc6LTiEdh6/wAfxuOBuSejM9L0+Cz09bZGjgv7iLhz&#10;ARZVShp+yppyoKBePH9nlgjRrSURx3lwfW+KZYkk7Rq1NkCgFV41HM/FkdZnH0R7vNvFRA70B5k1&#10;KKWa50i1kkt5QLd7ieHivF5DVUMnIuGlrT92jcF+L+ZcGzXf1i1luZ5GEEXERfuxycmlQqndt/8A&#10;JXNV+XjGuGI/pOPIb8SW21u+n6lbadaW/q3d2ZXuiJn9KFE2VndaiPam3J3bKs7n6xK3rBYX5miR&#10;EkSKKePXg2x+HjmVmxAx2HH/ADmyNnfv+pU1CwlsbaNrV3vI1jVfVuOHK3bdarxAZfVjbl/ecuP+&#10;tg+O6trCykdKQzOzCBG3FWarFQrAnkeTLvmGccss4gn93/F+PSzJ4RQY9d6Rf63q0NnKBcWMfBr+&#10;4X+8oqURT6kckS8F9OOX4fiX7TfFzyK3erW9qifvXmvp5A0i8WpThyCsGPLblt/zVnRafGLH8EI/&#10;jibMYoCI5vSLLT5pZxGLdLfTIIikNCvMycqFlKfDxKLvX4uWK6ZFNFM7GP6zqjR/uzIlPTDtUIoD&#10;8fgABZm4t8P+xy3VT4hRlKMf6I/4n1Nw2iQP4FHXBDParJPdvZ6TDJWdoHAEqD+eqc+LH4OEZbny&#10;w5T9MTxCKNi8EEbXVxICf3kr/EsQAHGRV+zxjZ81GSWCEuI3xk8GPnL8f1mGahZ/mhiU48pWOpte&#10;XcCxXs5TTtOikCBre2iYo9yWch4WZX9T1JvTf7CphHf3ZuY1trmYvLMKS2MDNxVRT4XQrzk41+H4&#10;OP8ANmVppSjGyD/Wl/xLQRZA/msq03TbaCYXENpFGttyeLULhUeR2lFHeNweKLJ/uxufJ/5cMbQi&#10;yZnXjFxoE4SseTAcgjKBHXx2P2/g/Zw5ccpDc8X8U/p/462mJPvQOrWra1ClrOpmVvjdpII6RgsY&#10;2liZ/WVW41VfhfjG3P8AaXFLxDxMJl5vIR6zoKkjqVLHrsPjr/wuYWMji4h9LjzFbIXSjE3C4S0N&#10;tb23IWcMpoi0PBZFiX4U5E/uuCr8PxKz4E06Ms9xaGD4BGGgRQCamoJb7S9v8r7WZGqlQsIA4om+&#10;cUx1y4EMVpfm7SJVm4XczuVXjXdV2Uih/wBXA966M0lhFL6MCH/TZSep7oB8PwKa7/tNlmDHGVEj&#10;+r/Wa5EHb+EInTo5Jli1e4jWaV1J02FVFVVgeMhb4j6jx0+z9hMK9MSO51mO6lSaX0kVrSPf7XKv&#10;IMoYclFWb7PJvsq3HNpqJjHiP4/EnJwgCJl/EmWrAx6ZLGHihRlYXEsgUxhStCCGZftfZ/1clEdu&#10;ttCk04LLAzvMzbl2B+BFVR8VP9TlmhyZJZCYx9Mv4WnLPj94+n+sw671FtQu5rO0mHqXcUSWiIpP&#10;pwtvNJI2wj5fsfvf+biC+uzJPcLMB9acoXmZVb04kJ+yp3/enikY4fY+PN3pNHwgdR8E4Y2KHX6m&#10;S6do9tDDaJZ/BYxLIDAhpylcgkvSo+E+oz/H/eYiltHbqeT+tdmJZPTWh4g8aJ9pAiDYLTn/AJS/&#10;F8d8MgJojhcgVddBXEilRZHCpEEgWVkZ2PGpUmpUFWL7jevD+bk2SuO903y7pEt3BKTNOGl6P8XK&#10;vFFFFjHFiI/5s5nXCWpzeGR+7j12/wCkmGpnQ4Xm+paHrHnDzKbG+hMelacwt+KvCHUhl5uzAvcf&#10;vohzQfY/u857q8kwVJJpWE19bmea2MnBCzMOZIjYu3fjy/4F82mngJDbn/unCMbkY9LenadFbhDb&#10;RRIkViwgh4g0CoooF5KoFFPH4MF6TDdh7WzaCJrWDl9YiAEvqED4KkcVUJ15N/k/6mXZRMDnFy8R&#10;BkCfpH+6bvlh9N5WlMTNxRGJ4lSSNlqDu3hnTdM07Sb4wWcMUkEcAFDF8Ccuh3BXt8P8vH4c5nXa&#10;nLgEjIiXd+OFllI4j5PB/Nus+cPLUl3qlxc2d417Kf3E1JJxAoAiRUYlRGrH1DxKv6n7xG+3yH+Y&#10;rfWz9XtbZeFihAmkVzzZQa8ARX7Vfi+PNNo8mEkyJ9cvU6yciZjbZi35Z3PlB5L/AFnXJPU1oKE0&#10;6B4ka2hfiaT8B8DPG32eMbcP2VyQadp9sI7a69IfWUT0/UYVZQxBIDGp34ry3zSarKTOQ/h/hc4z&#10;PNIdY126Zbq1hvWlt7qZZJ0ReETSR1CMqgIOABPFSnLjxX9hcNY41Hxg79c12XIT6VxxUNE01VH1&#10;12qFP7uvVj40xzEtUkZWBWzdSaUczGZSQ5FSen9mBCTDIXZ/3ZPc0p2AGZH1CmY3RUYjveIitybt&#10;V+MIGblSrM7Ba/s+3HBH7qcFXVXjINVND7ZRRj13Yy2U1k9GQNEGSdGqrrsQR032OR8+X5LCeW6g&#10;kaRGDN9WckguSWHxsTxA5fs/ZzbHXRygRIqv4v4m0ZNqLI4fNDXdhbaffxxRSB0iOpxqBwtyqK6m&#10;BFCyM6xLy9Qv/J8OEGoaeLwG404RxAqRcKiDkpc1ZhsH3O/+Vm20uaOPaZlf8DaDTLtJ1OXSZGsd&#10;djedUZWsZ3mYRv6ahUjbkTCvEDj9pfT/AMvkuJNaabFbW6FzbsQI0Z1rwVV5cOTDkvP9rkP+BbLO&#10;PJKd16UGW+y+LUdUd9Rltrf9JOhNw8UDLH67tLwMoVG4SmLj+74H4/hb94jfCG0241S2SB7VoCXo&#10;H9PdApNDxbblxKufsr8bfy5dPHDJsWciCjvMVh5d1H62mppdIIAZFSQ0cSRp6lG2YxmWOSNPtNyi&#10;T4P3rZI9N832ly0UFyOLSDdwagb0FCxUkH/gs1GfsqcRxR5e9gcfUMS1n8r7qyt7m8t5DKkTqFjE&#10;REh+H4+axc1VlJp8P7pf22XjkhijiijRYTytgCVFanfwr2zTWTz+poO/NiOoO95fTNfsyXQ4qXCg&#10;KSuxLhAPb4lX+bCTzHoFpqierbpGLsFWV3G9UJ4g0p4n9rNlotUcW0/pTE8Kd+TvNd7oF7HC8kr6&#10;WRJHLaoXoiyBWaSMBZF5VWvHj/wGFTR3FvF/uTRXAdXQD4mEvGg41rXj9n/V+LNmDCe+MU3WDVc0&#10;8ea01HUkh8uzyRXZgmhkDAxxfUzJV2kokfD1ifWZeLu8/GL+7Vmxv1eed3+sRRtFRSJKg8+TEt8N&#10;OK8eI/abHirYM76IhNV03T44lsprlJv3ka29JVMXoRJHHR/710fn9rj9p5eP8uAruyeaSMRjhDEl&#10;BUHYxioA+HfwZl+1/scuwajh5ouk70zU4rG3umcme7urgMyqQai6k4sf7wcNiHSKTj6fxycf3maE&#10;G3pWQxuWcBAtGKDlsBIwX35cPsL/ALLLckhMbMADaGuhJfXBb6uLq1AgImeT90kx9IfatYWk+Hfi&#10;rTOizP8AHx+BFGwXTsIkj57hQxLcmUOAfiIbfr8Tf6v82Yk8VfUz4Usu9LtUa8umSAMDLwT0TFG8&#10;ls7IOAeFlUsVVIY+L819WTk7RcWNLHU5IZChU+ijLGpFWNdganevE/aPL7X+rmDn04kLDWY2kN35&#10;fguY0lM6PqNxHJc3AeiIBVmQIh9Nl9Va+mvp/wB3x+H95hjJfW8qBqB6CrMnxUB77ZhxwyjuxESE&#10;rTSL2C4NqkjRSSuyQRSUjLSqpJUVNPEcn4ZS6VEoW4R/3YFFj2IpQjp174nU/wANIM+iq2v3swe3&#10;mhT66r/FKarIJOYbkSTxHFl/eNw5fb5PkK1zRmF2bwh2jDkTdwFIdmKqQ3xcnXjQfa+znQaXVAY6&#10;r/im6Bp6Z5V8zqLaLRw0MV08HO1VeVGaP044xI44VUpC7P8AH/d/a/Zx5P1B5YmkBI4hmkPw0NKm&#10;nwjYfZ+39n/Xy4fvCJH+FPNRXh5gs7S9ggdUkEjRxwIol5Dl+75tzK8nWkn+8/J5EXmv7rEBBIyp&#10;yE8iJSlBuTUksB8K/Fy6tx4r9jJw4QDyHwVEXVzBFJK0LWCXcoYUkkAVBsnBnpJKRGYqqkSO00v9&#10;5w+2ibXFvaNCYYybqconNI+PED4nYuC3wgMf9jy/myUcdjf6fiigubSLjUmvUvWR9OthI4iMqzCU&#10;nlHFF6RSNeYZPi5c/wB76a/7r4Ylpq3BlkrJyMTtznYLSgIaikIiDb7TVb+blhzmIiL/AM1ndBMN&#10;Uis1tUVIyRcIrRWnJ1ZTIpTlKPVaVwGosUYROL/u/hxa5t0u2+qQBXgj+JpCxYV2BJNe/L7Kt+z+&#10;zhxz4fXL6qQO9C6dey6ZbnUdQaVLy7PCK3WJYWCkMyIqcakRiP8AvJE+w/B+fHjijWrhkRJFASvO&#10;JmHFeYG55EuxqvLk3w/7HKTMUdjZW1O31KJWnmmgkk9Qfub0RM8knosxCgRIsKIqS+nGkbLK/wDJ&#10;6rYlKoN5Evpo8MQHFI+KgkVCDkVRQTt8H/BYYcPASeiETG0yaRdSR3E1veXPNudwJJTGpAaQ+iHk&#10;ZkWjN6v2m5cI+DcM19cXnpyW0ShriQcnlQ8ircieCEMAOAXip+H+Zvjy3BhH1J4UNo2maafQ1G7u&#10;ZItPtj6cNrOiRLJGY+BknDRJIxnaT1ZV+xz/AHafuk/eJ/VovSLTRc0IWEcgGjULs5ZlJX4Bz58h&#10;/k8v5ZynZ5/em0RJe8rsR2twEIMl1MocpNIZK+iiwyJzb1WEXprG8bMvxsn7z95nWWK0aOP1luJQ&#10;ZBLwXkCxAUhVAJblxPD9n9v7ORAN3/xSDusEen3l/wCvO9o+n25Nq0fJ2U8Ecyh2lZoljWPmjTen&#10;+85cY+PqZdrbJbKJZGpGyOWUxqWYg8uTBQX3+1Rj8KpgySsLwhu/lN7O8VrGXnjmt6SLO6RIpDIV&#10;jLskXf0Q8Y+N5uX7C4L9NvSm4EiBEEaiQtzeRT6Z+ya8d6/zcviykSrzUbJcsipeWKXIDXs8zTNJ&#10;bqggtreRWuVo8qfFIQnp/wAnpLw4fa5hzJEokuaIXiV1VyD8HCqtJGjmnxOOHL9rj+39nLiTJSjh&#10;BJc+hZNJOsU08TSxqQGl9UiRbaeSFeX7uE+tw4L+7k+L0/imwNeyGaJo0WRREyhVi4VYqhVVYyL6&#10;dWVkb7Lv9rDCJAO6EXYWq21zHK0sbTTpO0k0yt8AllWaVkEbNKsKukyKzSRQtwh+J2dHdXhHb/vo&#10;gsv1f4VdWQjmQU4KI6fZA4dPh+L4MiCZmim7U42S/SKzlMlu17yY27xSp+5ifn6shn5cebN6jfty&#10;M8aerw+PGxfXYI2unlXlMSkYVmZiXNaAkONl5Dl9n4MtkAfSApVZY9FuZ4dKS1dkgVbiV5UjREEQ&#10;oHdKxsGMnpvw48/3rfZbljrdYoBW4dpGlqWJTkPF/sjpUHlX/Zf3eQybigtOumkuvhso44YrWkca&#10;JJ6TDosIHOnFiGX0yvw8eHptwnwTPeJzEvNZbqXkIiKmiSElRsDw5UU/tfDlHCSduSAUq0zQeNl9&#10;SNtJa6fp6xC4DFVWSSCNVkIdihlEfxpzKQq0v7zkuF9tBO93JJLya1j5CSWVzG8kjMnAKpVfgWjN&#10;T4fi4/azIyG4gUtFNLyaGKCytrIrFdXADJDBALiOCKJXMnJ0dkWSQH0vULSf5K8nwRFHbQO91UKS&#10;fgBDPtxCsSZDX7PFP9jgMr9IASRSyaC8uYItNo0oCgzS8o4WaRZC0dBAhTkHVpX/AGfj/l+JEQxh&#10;aPncFubemyKjKyuWRU4+mhDhWLciPg5f7DHIZAUAgmkQTHP67/VOMMKCSKWV0lR4ijPKXEsitFzU&#10;IF5/vPT/AHn7U+CZrOEvFLLaxAWnJEgk4mrtxPJpPikPEr8X8/7fJsp3gKB3WkttLlpo3jsdSu5z&#10;qiLOdQi5VW3Vt4442EccfqhisX2WiVpPT4JDi1xqJZ+NugRI1Z3O9Gl4HepALhR/k/8AEsEcRG8j&#10;c1UrHy+v1flqEjNJcPHFBEVXlBamdCY6I7LE8jnj/etxVfg5+k3JKOKKGPlMS80gKBmA2XiRJ0/b&#10;PXf42/2LZZOQJCTsr3LXFzdCC0CxWMHGYxwsSWkEyNbj4htB9pX4cIo0+Ln+8jxBYxOfVeNwz8X9&#10;JUChajiiUIDtT9r4V/a/lXLDPbmqLWtpGII5ojFFyjE8kruzopEk0zMDwjdq/B8b/wC6/jX1JFxe&#10;9aeKIxMrSAkc1Qs23IIEAGzF1Hx0+FPs5DDCJPEFAQukR2dzOt2vpQKsZMM0iRoWLJ9YMrFgJESF&#10;5P3XqfvXbnK/xLgPTLa5lljaRP7p2IJIYL+72JoaAkH9n4V/yuWZOTJw8lNpl5jv9PgtJl9TibhI&#10;0CIGEshM3FlVePI8T9rkrc/i5enHGzYOJhsY4pm48YNzwNWZjsQFIHgD/lSZh4wcmxvdhSUyw3Or&#10;XF3aIsnqXi0UTJxiSNasObry5c+TJx5cFt0/n+0jE0kpM0zlZFqvElQQVBr38WY/Z+1/rZfOPhwE&#10;QzEkdNFZwuLS1tw0EqiUyKjsjrIQE+LiV5FUjTjz5enx/wB9/CLu0iVlgQBi28jlDRVI49T1dv8A&#10;WX/J+zmHjHFZKUt0yS7kjkvWdkCbQRfWFVpZFPqHaLkFijoePKKVm58pPttgScl5TFDGREJAACKA&#10;lRUBiW+yKL/xrmXzjv8A75NprYIsNqlzeXHK6MBZyGVioclS8YVByYlpOAp9j+8wbbxRSXDMxVoo&#10;6ASKR8RCVO1KL12T/IzFnLuYkpHe3F9DpkEYWSC8uWNbZkZzGjTBVDEnnJWnGS458f3/AC/vMBCL&#10;1LmaV2T1SQkVV48aj4eIY02UUU05fazIgYxAH85ICbOgt7G0to0mFtEHuLphJ6nqlSeYkaNWZuUj&#10;c5VVo1+JP7z94uI295OLflFT1pHiI5eqwHq14gkGnEIvHYfE328snjjxiRVXvdLtWvRBO5NqsM7N&#10;Ght03tShd0Rk5+q0r8yzP+6Xj6f2sXsdPt7S3Ebs0kzgMbggpM5ovNizfZ5FafzfH/xXlOTJKUvT&#10;yY0UDfX99f3BkQrHDEGhe1Xhc2sZBkEStHFxaR+Dq7qzelH6HFV/f8nqS5WeMrbo0MUjCONE4BHA&#10;LAmrj7Bof5uSrzXJQxnqkNwac1pJDLfXCahc24kmmuLgP68NVjI4xw05SBuP7EXH1WTn+xKijyh4&#10;pkdZp5mkSRw1WSOjcfh/a5clbj/zTyyZ3NdEoqaxtZI7i0mtDZ2FoLeWJCvCOSVSjs3MFSnpen6f&#10;Icfs/b+Phi1sZYrOBVhUsio8UT1dixAPMgBd6KO//EcjlkDLcqKpD3Wn6fd3188k8ixXDSW93eRc&#10;YgscbMnocmZ3485HbkF4p/OvPEojJPGsagfAhdArUPPj9p3ZaNV+J4/F9rl9lclwi9kFFXMEOnzS&#10;Tt6jPcTLFLIyM6+lz2jihjdvTVIOamT939j/AH7K2aC5RCjRc3ZJAVZVcUc9SvFUBPx8i38zfzZG&#10;eKxR5fxKRsvutNSQzJcrFEjRMjq7QkNFQEep6jy0RvSKcF5fBH8f+SOtbR3idBRZZCZ7jbjGjkB2&#10;51IdhWv2v+bsxZSqh/D/AA/8eYglJL+/t7a4hvJFV44ALSwVT6k80RZ4VaDivoo7/By9NPgVW+J/&#10;UWPAQeC4vHvHb1YqqILaImgA5AAlR8LN+0OXw5k3wx4ev9L/AI6zThLW9tNLXToSbS4ZXN7qciRl&#10;jKeJd0WT+8C0Kq0kXF/3fDBN3c3SzB44wauRFxFXFGPEmo6nkq/s/tZVDGD1tRSF0uw05tOMF3IV&#10;X0Fa8Ej8YTWNeYXi9OIKSSfDy+Hh/sqkYTw8Jnl2lEcjNVqksK0IAX4lr/krgEYxK23FE9rLzsre&#10;1Ja19e3jQLEVVYzx9RWrJ8MhT/Kb4v2vtXCssrSAUSN+JklQSEtx5MxoV3pUccZgXSFl39Vs4oZe&#10;Aee3DrawTtbqI3l4RohZX+Dlxbnw+Lgv7PxNiETLdzs8vJxJRhFHGoDI52LyMqp+z9j7af7JculE&#10;QjQSeatcRSWES21rxhECUe7uJpn4SxCnGC3DtIftfE/P03/y8Hp9dt0g5zqs00n74/FyVWWpbgte&#10;TnjGpX4E/wCBzGnwy5Cz/m/79CTSR6XezXy2mnGewtbcfV9xGkphdvTRJWUKkas8zo/xyf5fx4Fj&#10;W1kvY5JaqkDNWSViG6FAQWFWNOP+QuW1MR9I/wByyI2Ti4S+h0eaGIJJcXaKyxW0ZaLkxWV1ZUKh&#10;YyxenI+rJyd2+02KWnJ5pWjRIYWkBjUAB6hq1Yjj2ofst8TfaxlxQFfxFSFDVYIIrSBLuWS7lhtX&#10;S5JJaFldCnwo3PqQ605ovBfsPjQ8M88SLQrCwaY0cVKn4ag0FaFW4/zYDHhiSeq0rSW93b2d09WE&#10;90rLZIXiKgutXpIA7BOavH6hX4Y/2fs4IVPT+FgRzZnlIIQBmPSn2qch/wADlV3uN1QJImfnG0bC&#10;NIobU8XmZkQGr8wBHyEUnb/dnqR/DxwDCsMER9BDzc/7rCAsWYjegZt2Zn/mzJlEkhJTa4jkubg/&#10;WSi28J5P6zSlFCrzagJSJuKrGn2mT45Mr1ZmiioeDAl2QHfYADk21DkxHvW1UW1sLm55x+pG6CKO&#10;VlqpDMzMqp8QKj4ftfab/Y4GliRBQE+q7fFQLQBRyO5I41pWrHJxKUfDLJIxdlH1dFqlS5Ysx4D4&#10;VB5ca8eKr/smy/qztLGsnFFkYc+LKGbYFTtUtxy4mgpUJLqAQTSW4aWSFGaPnHJwUglWBJAVeR/2&#10;WLK0UIR+QjO0aSU3pX4gvevXplNWtKM1s10ZYfSM4oZZIC3wk0JTmB8PE/D9pvs4y0aOhhghQOJK&#10;VLNStegpQNxC/wDN2HIK6qV+owygi6uLyX0TDyKKkVeIB+I8g7L6hf8A5pTHTu8g5KBRJCvqEMCT&#10;yIboT1pXGJpJbsoYoTxavKWBW9BSjKqqoKAclQ8V5Ffs/Dyb7OVN6EMSxAgMBxAoN6ddyKbKBsmQ&#10;xxMjZRFdZ/W553uGVjEx5DegFQKcVUlhykZmZpfi/wBXA4ilebZOIkI9SZ2qdutS3wjZWy0kBkUX&#10;JNbQWpJk5ekpMNvFHsa7LxVPjYcnXpj545peRQHigajdaycmpttRVPLljj9MQT1UIe2a1iKiTgJZ&#10;eJ9PoFi4JWp35MwKcafDy+H9lmx1rBILIlXVQCteVVbY16Acv2f8rIZKB6/YhTvZrUaqkTwSyM6v&#10;w4LzToF3Ykp1k+EH0148mwRGxJT029RpSrO29OQNOrUNAv8Ak5XEXbHmCg57aNY5mnhEKWqyJFHs&#10;zGIqGI4pUBmcfZ9TlwwPKxHLiQzzujSMxY0B6niNvhAy2AMgAejLqjorSMMp4lUtInSKJAg5Edub&#10;At8RPj/xtgSsDt+8qhKqeOwKUIpxBI49v9X/AF8vO4WijzbTIh9IK68moxJIeoNeR4tXp/lcv9TB&#10;oniba2j5q9CfWbiCaEDahb7C1zGETzJRSVmwlWj3ziOSOqo1spYgfCzfEOKisrcQB8TcEbA/rXHr&#10;cFQBePKX068qDquyinT4dlyfBEbppHra2YgDuxLB+EPrGqcjuHFWox+L4mDN8WDljvCUmdGkeQqQ&#10;p2Yhwe9NuNf+asplmHf97EnZKWm0hYZ7a3kjhgtg6uVUOitCyk/ArDkzcR/xpywUsDOYvWZ/RB4q&#10;ooR1ptyA24/FlMiOcfqQbKXT3ixJdrZwwfXAnrOz1DU4lwGERar+oWjCcv8AKbEEuUmUcB6aoy/G&#10;dyAxBYVPFRy40yUcZHNl5Iu50s2sreownlmjcCAbK3phlQ8V9WVuCuzbc/8AK/ZxZZCtuJIkElyD&#10;Tn0PUhqEE7bZEwIluqGktYZ71oLqUw2HEH6ud12VHiLB1Ul/i6KH4f8AC4qhvY42jV2QMTGrMFZi&#10;DtUU+74v2spMYxO7G6Q86aJfTJcyQpK8CJcyBGeNVO7AMXCjoXZuLLxT/hUbe1MsVxEFkkkLsJSa&#10;/EzHlxqfhI8cszZKNdE8iirm9s7W4s7h5Le3tY4UktU2/dwxrwL8QFZG3+D4f5+H7eBZ7e5CqkCA&#10;tKwChRWgXrVqkf8AEcyBlje/8LOwN0ztLyyBe4vJWSKFCXeU8OTOfh4pxU7fs/E//E8Wj0iOFrW3&#10;uSxlBMnCV+YHFaUA+AU5mi5TLPxAyAEolidx5FBT+YZZoNRu7UD0Pgh9W2iEbEyyfb5fvCzJGOcv&#10;7Kqv7WCCLczyCVWPrU5OR0KniOKrWm1B/scruQAKSUIIrwWsDWkiL9UDenbhtmV4+ZMskgDsVcO/&#10;w/78/wAn4gd5dkTOIWI4kIGJLlQft8QKirL1OZWDHUbkihSP0/Q7d7WA3UaOzVmeP0xEsjIeUXMk&#10;K3GGQ/u14/sr/swV8t80Nuj+nBbmgLniXEVdwFp8J+Ggy/FwiV/xR/3SYctky0v9GLNfPZ+pPeK5&#10;5IRIsbTcairn7Q+Ply/lbCjSZ7aLUNStg9W1FCEd6emqlyPUbjx/YPw1OZmqxGWOJBqIPHP7WUyB&#10;IFMdZsGktrG7MZL6c3r+jHvIzqhAjSvXkx4tgq9ezF1JYWrRrHB8LyBmqtaMQaGnbfK8fFwGUuZH&#10;pRwECupW6VDPJZJfXIdp5RyMNFANKgEAiorX4d8ZHOZrp5SVW2ZjRCSp9OpVSAByYkfEfs/8Lk5w&#10;9NDcyQd9h/VVDZGGyihoZLwKFaRQCPUA5NXlVVWuw2bBthYvcKJpHW3t5mdAzKSQEHIGtWCUC15S&#10;YMuUQNEb/wCxYSnvQ70n1/XbbTWNvbwS319arFLJFEyqKTOYhyX4Wk5sxVI4Udmf+XBzepINPigd&#10;GtLcFru5LpIrME6KPiL8Sftf8Nlcf3Ykfpv6fx9H+yY8BogfUZJPbepE+tXM8Uhv9RlUaXYLHNbv&#10;HAZDHGZJCFEfrcebx/aVf2Mi1jfXmqeapdU0+MJb/Fawzv48SAUFRT4f3n+xzZ4xHBpbn/N9X86b&#10;hazURlMRj9UP9LxMqvNP06Hy4ml6gRIoCyzQk1D8ZQ5V9jyR3/dtUfFyzrflK0gtdMXVZ4ZILhws&#10;UImILLEqlqH4m3bdm+1nmnauplly8APon/D/ALn+j6f4fU04YA9OX+7/AJzyjX5ZtV1KbTrdkkGk&#10;Ttc3k0KqsRvZjwdlNEZxArCBZPTX9tvs5tZ8yR2hluElDR/sRABm36cuvHYf7LHSdnymACP85y62&#10;RWk+XF1GcWkcRt5qktNICFKeMRI4TDcchy+DIhqmspq6QPKgSRQzOXJUhR0qp8c6TT6GWnBMTsaa&#10;jMyFb2y/QdDl0L61BFJJNE0irGwUMSzAE0YbcU6bD7WA7i9nu3hjjKWyQUbmCCa1ofZm7UObLHpo&#10;wEpSMuLzQB6aCLtNJttPhu5ZBLfzXp4tGysqkKCVFCW4KPtchh9b2NnLIiT0t5HJRJX+Iso/aIH2&#10;eVPDNLPNONmPqH83/pPhWWP02N2I3mranb2cktqx1CKAercRxkxJHK5/ugwr63pclj4f3n83x/Fi&#10;nmK/jhtF0i1k+CMVkYL1r2JI74NDp+KRyyH1ef8Ax5iY8ENuckL5C0i6u72TzPqUSepcOfqyjbjQ&#10;0Zh0Pw/ZXI68hMaNO5d1qGavTfYbe2bcR9TjQlXNm9vbpHNMlnCsUUhDJGB1JFWcg+Lf8FlBF4gk&#10;hnJpTwHz64S2qhlk9RgFKxKC1e5Y07dMVScw0D/EATxK/aFe4yuUb5M+IBDy2aXQYp+7LgeojH92&#10;1NqOOlMONJubWK4a5uoEmeRPT+t7+oiVrxIrSm2+YWp4zXDKuH+H8epjLeQkd+FhnnLy3c6lp8en&#10;6dPJbizc3EGlhgkLy0I9SOSlee9FV29Nf2EX4uSWr2MkMEclnz1C5d3MRjjUhAPiBfomx/2TZbh1&#10;RJEZ+mEv4v8ApEoy4o0Ty4v4W/KfmO2nuLuHWlh8u2cMcEVxaXFwymRn5K3p86SnmtP2nRf7z9rK&#10;VbiG5hBuH53Cq8tr8HUfEyNtRS3v8WXk48kZcEI+n0wyeri/retpmJGIsV/CrXs1lc6Jdl7JIbXS&#10;pHhtdRX1yiRsPSjuIeDVmRP5Ubhx+3imtaJpuousll6i3MTFSAASveu5HJV7UyjT6vJAEZar+d9X&#10;F/xKZASBj5ITyl5v1zy+iw6v6T2F7Es9u0qmGNiAE4eogcCaX7b+on2v28JeOo2mprc3YF/axA8W&#10;aNmk47dEpQbdczZGM8NRPDJozY58Io8mXINH1Hy8+n2VNEvbr4pUt7hEQTuxZqTRmrnmW6fa5ZKr&#10;a+gu9OaWzVfRckyxyVDID34Uqvsq5pZYpY5jiu5fxfg/7tycOpO3855vfaXqGm+YYLfV7h4720jX&#10;6lJAqmO5YMgSNriQNyoW4yu5+FF+zhbp/ljTIUkv1Z5jbD45pF5BouXM8eP2tjxzK1Gvlk9AAAke&#10;GLmwkJy272S6r+Yeuy6ha6NLFFbXN/EDFZwtxZLmQNFEkjsQFVXX1W+y3Hj/ALOJny75f/S48wiw&#10;l/RvMyNaei3H7YofTpypw5fs5L+TzXD6fE4e9n4WLxLr18mcfpm5+ofoE6pbjXTF9XW69ReZlEVC&#10;3GtPUEnH4OXLjn//0A15M6W5ctLbI0RBFvGGKKn+7ArD+8cmlOLfDnS4wZkkevhP8X49TvJysPar&#10;a0SS4lSNYbyWKYOJbqU1eSShMNVD/uolVWHxf3nBcCaPayyhkThGsDmRVgIeZwUNFcSeoK0ZWf02&#10;XMvVZhECVn/efj/MbhuEb5g1BLNo3uJXYXBETPcj07SL4xU84/SYbg+l6obn+y32sP8ATpPqsHqS&#10;gsY/hZiWJYk/Z9IBaE/5K/8ANWavU3KQMTwthOzEfMVrDqd01vFxdLmkscAjhVUVUoZvrLF6qEX9&#10;p0+HgnL7MeEuqX2pI6v6xSV+ZZCKPHFSjNxXmzD/AH38PJ/9jm20mDGYcNXv/wBJen6YtMp16R1Z&#10;Vomn6DLBNaRWiTW0LRVlVi8csqsWVQ7BU5in71VbhH/s8B6bpT3V7Ff3SoqxkNC8aos4i9yf3g37&#10;8lzM1OeGKPLf4/8AH/8AYswOA3IdEdrmrxWVrPaWimS9mVkRbn1fqxkI+zyIaOvHpGgbmy8MP7pG&#10;kK26NIqEVcfB/dkU4Oz8v2jy/wArjmnM/STK5TP84y/zf6LUSTsxLTJVSIX1yYJZYmKxuObB7gFj&#10;6scUSqfsKqpT7HLiip+2C1K+430YgkoltGRGVCh+g39Q1VeVenH/AFcyNJhlw8Xp4z9UrP8Av2ET&#10;Z2TXQNEMuk3JuoEeTUpS9wswdo6GQlUMQ4s/pU/ak/m5Ng6KxNzbC6koEA9SVSpdhxowU/Z5GviM&#10;h+bGKZhXEZfjvciMTFKrrXxpN82lQx+pLIyW9iTL6MbvLyUupCv6SqOvF/h/l/mB3Yj9T65cEFkT&#10;ja2pZVRXVfiIAqvqdfhrmTiiQRAD+v8AV/v/AMf0UmFA19RTSwikWNdMsWkVZZjJqF7wLTSI8hKK&#10;WcI/pEAKZOLM0f2GyN6TBFJdXDN69yZCvEhTxNDWJmKAqfifmObcf8jNtl4oxrv9P+a24QRH+l/O&#10;ZfqMvpW8VHihYd2IFFUfGFr8X2a/Y+LJN9XjhFZWR5LpGR4iFjZYwSxLeozJ8S1Xkfh4fs5rzPmD&#10;f+9n/R5y/wBlFNjeP+mYgdRlvJLiMJOLXTpY5o7qMPcwSylfS9NBAiyn0pQsjxqrOs37a8fhTvtX&#10;tFij0+0tpQoiDow5BGC1B5MoChdv2T8eY+DQ5JyMp8/9j/mtciZFboPljWf0rdarqWowzyS3Dp6X&#10;AH0Qd04cixMlG2WXn6af6nDAtjZMiyNA8gmlJZCYWPBSak1QtX7WbLIT31H+aygABSeanqKpwW9W&#10;AWkZKsDcIBI+6ogWUJ8R4/Z5ftft4MuXjjtfrMCq8/IrZRT1ZUKCnqEtRmbev2v2vtZimczPhvhi&#10;PVzRI1/nJPHbX93e/om5laK1WFZtSurYqskvqk0hASvpx8RxPHiz8MZcjj8cjIJZQPi5DYDfffq1&#10;e/LKAYmJA5NGSRJoIixkR+UFukxtrZj8LRkciaKvEBdkjAC/Dw+FV5tgXULt9KgQRyNNqdy4CqDU&#10;okhIXYH7TVp8WXafH4pPEI8EWkyr0DnL6l2nxx6/dSpLbRx6BYgI3JSPWniILULL/dRMv7J+L7Lf&#10;tYS36SQ3KaXEs0cDOPrk6Kq1kZuXEuQQf5ft/wCxzZabELsCvmxw4+KXD/NZBYPHdJ+kG4l2Um0B&#10;LnjGBTlwPHiT+18PL9nDvyzpVrHPb36pEjtCi0jDEgEvzlYkA/Hy35M32c1vaWoNGEfq/wB85uQx&#10;jtEMa876q31K9091maAsxaRvSAdlVXWCH4uTvyGycFb4v5l+MVr9zafU6+nHxDO1m84RVLVAYjn8&#10;SswZ+Xwf3fL9psq7N0srEpdzQQR0/qoTynp18mprJKT6xiiS/SGQlk+CQxxvwBRkjHBUpN9t/sLG&#10;nxQqOKzuJmeSRYCrL6xdW5zNVeDhX4ip4ngqRL+7bOk4REb/AO9b8MAKPf8A7pnq+qgqAz8vsR/C&#10;AlAdqj/hjyb4sk4itba5fU70RrCqLDFOnK4Lyg7qq8FXjy/dxj4nzU5897A7lMqjf9Jjdzd308J0&#10;6zUtduwle3LC2aOByRycq7yF/wDdjMvFW+z9vE7iR/MOpcr1nhtmjDxwOKJEq/CNj+2zD4eS8/8A&#10;JzWmRxQJH1WeL5OPkhfEo6Tpdp5N8vC30+I396JeE04FZZ5ZG5MzHb4UDV+1xRV48sEa/wCVbBbM&#10;6pFGJrpI44DAoc1OyhqIAxIQDkW/l/ZyXZvaNSGKVg/VxbcP3uKZCOSv5yV+V/PF7J5gl0W6haK0&#10;llmuLe+chaRn42DFyU4mVmSMI3Lj9lOK+rhtoOhXEds1EV3moX5AKxaoLNyG9f8Agse0Nbjxn6jz&#10;dnKUIGil3njzzosGqRW31p43tQ8h9Fg6kemeCGJjwYEbj4o2/k+3k5l0phaCKFhBKR8MqMWNDQ9q&#10;984o6/iyGcryRv6Z/wDH3Wak8d8L56g8zt/iQXOpQx3tnIa3MEgqsqKCFBVOXHjX7P8Ak4/Q7K5t&#10;IEtppmn4kFZH+I/LcVzE12aEjxRHDt+PpbICoi0z8yavY69qk+q2NrHY8yJLi3jA9LY8Vep4guwO&#10;9FX/AFcOZGVDyK8gnxcV2qR2zU78O3M+lnEWUHpdnFqOrRRSlY7YMGdyaKEB7/RhMPMMa3BU1Cci&#10;G5Ky8eOxO49v+Nsz49nylG3NjisM5uvKrvZq0Pplwim2VJI6P6lOCAKz70P+R8f7tsNU1GCSJHiP&#10;qI/7S1oPn4ZgHTyid9mPBSUyaVdo728qiKeMcjDJRW+0Bty+3t8Xw8v8nGxzLMrVHTYjrkpQMaUi&#10;lGa1e1ctHJWn2aHenvSmzf7L4f8AgcTEMtuUFvvCNmViSQNuhJPhh4hIbp4r5ow31lqBkl1HlHet&#10;vFcxqoViSa81VVp9r7X+T9jBUcsUy8QenbwOUygYG2MggLmNy3pyBvUC8qGtCDvyB7jC240KD13u&#10;rctDdn4jwpSXanx7b7dMzoawkCMt4f7lIyEbdEfp3mS/tLFtJuAt3ZsAtvDNyIh+Ll+5bkvphm+J&#10;/tfZyG30Nrd3fqXiG0urM8y7UhVzJTiAzFTyYr9lfi/ys3+nkYR9Pqjk9P8AOl/x1tBrcPSLK7vN&#10;L0+OLSpo9V0zVKQC3iSS7NtDByWagiSRHQcvhMgRP5YpPs4nFdJZXMzXSSJDKC3CX9kEFeIYkx0+&#10;L4vjdmZsycuLjiBe8GcInla5LCfWNKtH0yW1nu42i9SWELxd1eJ/WdFjS4MiiHjCvp28cccfH+Xi&#10;xLb6nGH48hcEBbZgkgC8q/ZHE/Z7/YXlgB8QiIJ9KSa2R11qTalNPA0ghNijltTiMsBLenwP70iR&#10;V/fNXgGaV/S+zgjTPMupWtvykXYkgREFeQ+0SoZ/tMT8P7OV6ns6GTcc/wCcpgCEDrXkLRtQvGht&#10;7gjggcyqUk4NQRLGzJD8MUQQF0b94zPy+Hh8chg1GG+R6Mbe5Wnpl6bmlR8Ib/heWajLpzilVcQa&#10;5QMeTBb3Q9W0WKByEvtNYOL5LcNyCVKEpK0P2FU/DJ6fp8/tcuGB7+GK8Dj0yL23U+nyUgMSKEox&#10;qDXJ4cksXL6SoJG4THQbmawkt5lujJoupFBMYZFeSFY2qkc6rwdFjBf/ACeXqMq4TabdRRzvBc72&#10;rPJUvwK05EEUH2dx/wAbZsdXgHDxR5ttgjzZbqtpeXdkl5p1U1SOKAcY1liYyGKNg3OQcZgEfizH&#10;l/vr4PTbDmSzVnEkHH0ApKVBBBp9lUHH8WzAhLoebTZ5MNGv3UEDW92kkl9JKkcnpyK8bIzAmWad&#10;vV4ADp6cXDivJm+PCqYGYykxxRScjVxyqeSigbod6cmRW/l+LlmZGVDZtA2ZPp8TWRtUNxeXUCxh&#10;YoX9Ixr6UhDSR0UIQrP6Uc0iIkjeo/prDgW4lSyikZJHjEvJ/wB0PjIUUHEU5eFF48syIASRMo6K&#10;0fWLi3FzaRXRsVSKl18cCySEsxanJXkorKz+pw4P/PIq5Ud/NLCLho/RlXaGMHkwUmg6/Zd1/wAj&#10;9r7TccMsIumRFL10KG2mazMwvIZWaS8uGUJE8i8m3CBS8UTn7BmeP4PsRs6cxWl3TwzeuQoVgpKe&#10;pUFt2OzdH+LrXKNViBFBSEHr2nR3dt9S9Sd5YmlCTrbhZEjqsYqY6coQEdVTh8TJ/q4d2ut83pQl&#10;RQPH3U71p/Pvmty6TbzazjYje+TpYFqJQpaptbkMeEq0UryKrS34pz/m9R/scuOGEUtvdRB1HBST&#10;QVAr91cxQJwLWQQkuq2E+n3LW90iXU1EWRuLvwAAIFW4N/kfycMI9R0AMwns09Qll9SE0VSgHHj9&#10;lj9nt8P2VXlxzZabWUfWz46ZRpXnJ7WJ9Mv7k20apL9VvlRpZhPIzN6jDmodfUPJXCSK7s8iJz+P&#10;CCQtbt6l8yPIivwQS0etT9lDSh4r2/5l5tI8Mq4WYIZsvpXSG20eOS2W4liSSZrUtEVCB6PJT415&#10;yV+L4Xf/ACp25BOAlmJZeMvBeJKhwiuPiWOp7hQH/ZWP00/mzLqtpck0jY6QIvpt6sEc0mwJhMss&#10;cjLzmIUluMjM6cv7249a4/Zj4iZr6exs3tlYJeTASNTmyIHY8QpqAW4r+z+19r7WUwxjLlEj9EPp&#10;UjdB2mkWms6kLtomOnW7egGdYkkuBGgJaUBOap6jcfTfj8PHii/s1Gsltpsl3PykklVGhYfabkSe&#10;IPxn4OK8t/t/7HK82SOXIIjlFZFXleK51y106ziiit7VrhLqMgcYVRAiuUBRKzc3WP4fhh9X/i1c&#10;1rp8s7M5ldI2CPME2Esh+1yrUlVJXgof/YYcuQRNII3UdQ1OKyMJNtDLPC80Vn6nxm2gUFYxGFQe&#10;mZEVvVkaNv5VmkTjjpL1FjXZKiscTyHnX4TzelTX4ULfaXkuDHC5WeTKlyaUwkePlKolpNLHAnpF&#10;QJFMMIei8aPLxVODtG38v23DRo7tHM7F5wWKB+KfaoC38/T+QfsccyzMAEBIki7mWCH1LSGFY7Ur&#10;HHO8SvMaRgssXIqYKljRVnf4lm58P5xUsgWWOGJuPpICNihqRxrX4Su/LkzfD/xLMaEL3VAW8DSW&#10;k95fR+qt1K3OMsJxwVzKqiNfVSUhDF6aQ/vX4N8Sr+6xN2tkP1hhVyobdgT6a0KsSD4Lyqy/D/rN&#10;lkbpAVIY7+UtYI6rbxsyFhGwX6xJzWWNVeMKFVpURFjl5ycf7xI4m9RZSnqwpbLyJ4s0iUIpQgip&#10;Ygbuf2vs/a/lzHIAslVFvrD2dzPqMvFUE0ccE6spLLLVWKLHHI4ZIUDfu1R3/ueXJZsR9W51Sb0n&#10;p9XgrUEMVqF241oXqv8AJz/42zI9GIcXeoIV0stK8swPdW6n9I3zKHkAjSQguWYvRfTiCO3+7BGv&#10;Lhzfl8GNvzbyRxwenxoBG5aNmNBVYzxfjXbkqcgqc/i+L9oaaJ3P85Ru3pcN6kt1exzq/NzNDGJo&#10;UUV4yXCmSES8eb8XlKtLJ6axp8HLkrIpII455HKuXPqRxhz6jl+SM7hTQIq/BGg/a/ysnkieIAI4&#10;K5Ons9Sm1K0gt+cUcS+ncXDxj0oI4lR44LcyIOcs0oWaeZh8Ma/5GWFmkjKl02iAdmdkCJX/AHWr&#10;Bh1PHb7S/E3xYZ0NmVK3+jWlysscEokuLtuMcMcchll4N8U7oY2+wnqN6h+B/wB2jen8GMUx3V3H&#10;9XLvxZVj+AqixjZm+MBTvz+z/k/D9jBKXDFSVQPNYaZcPfRJCWSWW5qwaV5izcF/duW+wkf2i3Hj&#10;8Unwvi7SxxS+nGxluZn9SUKGYDiCjfEQECfDx+JeX/GsY8RG6LQaW73Mccs0X1TToIDDbh/SjNXa&#10;OWIFULS+sOXJfTlWP+b/ACwMUt7cXPPmqXbuqqxX4gCjMzUZf2CF2bgq/B/k5bIARpBTK6tdIsNM&#10;FosDHR0gkaVUc8NnjjWMFXZm9YM9SvqPI3q/7sZsE20cDTqsCOILZqyTqWYu53YlqEvyb9ohP5+X&#10;HKjYH9KX0qAUJczXkGlt9akj+tX6MsFlMI41jh3WNRGWX0lROJK8pn+1F6fqceLI0F8WvZT6dvbh&#10;2i51ZKovIMKgdDT4uPP4Ph/ax/u4iI+r+JEiaVdSum0tEsbeP6zeXclvHcrEFSThLMqMDTnvxLnj&#10;zWJfV/ePHzR8MoIrgfVi6C2jZgVLgiSpBIU7lRRi1TT4Ph/1solk80lIL66064bUhbzPq8qxOJ7e&#10;ExPAEDRK7fCiyu7RovCMS/v1ab9ngigZLlZAsFhsiGn1lmatDvyABYLzA2/yf9bLscOH60gJ5b6b&#10;MryajrLeo8w5nTIo4vTHDZY2cpHJL6LGtG/3Y/2P3cfFtnZp9WZlJdOB5uUB5kUrs1eXIfDjLJ0U&#10;DZV1XUpFvYonXjKZVCxLKyenG1QG5IAF9Mrz3b7LN/sREFzcejT1JGnUJ6hT7K8xSg48aU91yE4F&#10;iUvvNM0t7kC4tLRLKSSQwR3HF5JDCeZciX1FdmKj41k5pHy+xJ9hQzSpvEEUEen6dPiH7vkeTfbO&#10;4/yftYwET9TIEKC2VvKQl0087rJ9ZFzy/dki64J6af3C/A9OPxycU4Ly4/CFldnUByrGNQk82xJN&#10;FJAqaGm/L4P+I5kRgCO5eJNLJFikf0RJGk0jPZ2ZXiqqC6hm4RgpyanD978SJG3P96/Iw9IxgJQ8&#10;QgISoDKKf5LdadOOYYkZS4SkG0kS7guYvrqkB5ZmjaYI3CVyQP8AdkfJULluXqBeXwf3j4X+lJeT&#10;l5EaK2ioIQqbUTtUjfcr8Vf5v5WzKjIQjQ5qnKXNtpNv9WhuFu9SnYvdtLMeZeQAseKseH7tWb0l&#10;XivwcvjdMHW8kEdqIowXQBQqE/EUIozEBTxbkd/s5iTMzK1ISq+0+ea/NzcMIr1i5lu0Q8BIjF44&#10;lZ3jMqcF+BTzTl6jv9tcQubUG2YmR43Zhx5FQWJYkKAGJoxCr0+z9rL45BypARGnanMNRRPQhnhj&#10;U+oYRK6oqIgZndokSqLJLJvJ+8dv3a/byzCiQxvsGPIc0DMCamp+I9Nu3/D5EZLKbtUS7nnubhEL&#10;shMT+hO0cRReKAIfTUursrD+8+Jf5oGTHwwQvDF6CBIY+TBjxVmKLw5OxXlyoqfCirx+z/k5XXQM&#10;EBLdXtnf3Mt9ctLqN16MciKJJIUWVw/pwxI6xqhLzKktxI0rP+8/u8AC9lDCK2Zwbgho4/hJcL8J&#10;Fakcm4n7P2OX7P2szfB2Zp4+l2ckZu9VW3Mmnq4nuPjRIS9Jh9oKfTRXT7fH1eH7XLgoiFLeKSWS&#10;4ZIUjKDgCCGkQlh9vZqDkvw/ZXKskyRwKhLue8uIbQaekl5Nd+sVlkBjaO3kjCOR6a805MscrCQc&#10;nkb/AFEyvrPrTpccTSQAgczuSANwwGwX/JyqMCI0hXSwW2sntFZAIWav7kHgocuQpRj8TShhx5/b&#10;/m4rySiuIjK5KiW3gHCJFoUNVZeoPH7FAzN/rfy8sjgoVagN3GnStaQqhMF7eFJ7m4lLCZSsqSj4&#10;WVnB9Xk8cScU5r6fxfvOAmZiiRkRxLIWLNHQqWK1an7TfEeP7GUCfTdSULbwGWW7AurmaFY+EMzO&#10;rpHzpGGA4xx8kAk5fveKKiq/xyPyDSaksUjxRs3rcliZ6sanipManiqp/d/8Byb4cuhjlVyqlRK6&#10;DDdR2txOEFuPUu4IFRFALGWk8gLSPN/vSfhCtyl4c+f28abWa4ga0DfuVcQ3L/CqmNEBZFqtaV+E&#10;tx/4XJEgJrbZc17ZQXEd96bC4aJrmzho7kS3DsqyPxb0/slmWP1P8r+84tgm1toKq0My+igcgq5p&#10;SMB+W5ULRx+yuU5dSSL6/jhUnbdD6hd3Lo8N9Zs09wYleKSJW/v2aExkKsnPlCzK7SS8PscePPKa&#10;KN4/qiD1YucjDlwQMS24APE8UWkdT+w2QhGvUVADUU8kFy+pXTvBdejCh4CW4dYzGeIZkWSMNJIG&#10;lZIwv7yJXf4G+JwNEmjMYmrw5kOVKklq1KhabN8P7X7zBMyO6C6RRJdWU0c7WRX10jBjWT1AqR7K&#10;shcVVkXm4+D9xw5fHjNQKcWuJVeZgrR28IUhOVGqT6aF6Grb/ab7C44wLof5yDs7TEu4ytnZPHbx&#10;Bo7i9upG9SX0wVYIvqvwV/hROH93Gv777X7vHmJxG0shBcEIAQyqrEAA/CeTMq/Dt/xtlku5kd9m&#10;luo5LiOztfgRg1w5BR5nhLMSAHHBEeQLJyf4eDcOPJOOK3FzBAfq0BKyMoaVhUsNgSByavxEn/gc&#10;hhxyPqKxih7DTr2/pfX4EttE7rZwt6axH4nVXbhFxPCNE4uX/b/4J1lFa28YCQH1FSnq1G3IlnHI&#10;e5/yv8nI5hOUr6Iq1LVpr69d2mvVWGWfktmUf4+CiOImJtytV3X9wv8Av2Tj9pkUazzxAKxQsWkZ&#10;aAsCKE8gfhXfDKIEaZEIq+u5rGxupfWiS4EYhtIZCzokgZmjX0yrM8rFV5/a4sj8V/axHUJLh5fQ&#10;iCxFmBkkZh1YcU3PQAjlluCIIu09FbR4La1t3v7h3uo4YWWC3hhevGNmklKqDyd3V0j4fzo+LPHF&#10;aRlBc1cuGaMLRqHbbxJNcosZJckKdvc6hqMqTPpyLD6JWKb1SyBjRgH2XiiLwrT4ufwrlW0QcvVn&#10;PwBhDQqAxNasT35Dj9r7OSzyNIlzW31y8U1uEjiT988b3R4yO0QQpxiA+yoQiTlw+3+7/bfglfcH&#10;uVtRWKFR6rMpBJJHVq7KKlvibJ4SQOMsgidHWaGxe/ak94zGBEddlRW+zGYxydmRE+BPh/1cQ4qF&#10;rFWHjTkWIG6mo+yCD178snEm7PIqj2LO1LkC558giIpY8XXix+NlK7rxXjw/2eNRohaySoVEpX92&#10;eIHFVHFeTE8ssINiJ+kKHSpOb+KFlf0A/wC+BkNHZ2LvxQDgT+z/ALLAzQiEq8gMy8w/pqULsSCK&#10;HsONKleXwt+1l3icXI0pKLF1LdI8dvW2k4PEJHR1jXgR0rxYhyTwfj+8RPhwYkJUTCNFEtC5NeW7&#10;bUDdPhK/5/s4xmT1SCgXu0drVppZDbuyxhCvp0CgNVk+0GcSAUP+r+z8dTSqZ25ESAhYo15CiqPt&#10;GgFasD8WTA2K9VtnYyJbRlKwHk91cfAx5zNuvxMR8KMDw2/4HGw+oYjLyerOeKUIUKrjryCsfiam&#10;y4SRyPcqpPJGbwW3pxBFjHOYsDKZXienEJzRKRx8uTyf5K5dwgSF/SUmMOvqSN0FSeYAJ/yz0yMe&#10;EmpJdZytLdxNPIq3DxSejbRkHkKL6bs4X/ipStf5v2sTla6kkkEUSxgjgs3H4gpVT8IOyncjbJAC&#10;l6KsMVklvB61w8hjcSGES/CzKzD42HxOBs3xfabjlTO6ShRJwjLNx4NuAAdjRW78i3+r9rJ47pSF&#10;0EUctt6jw+pMERX9RaqxbjUgM0dRTiFr8XxfCvxNiUnGeMQqQVPxVrXYluI4mhPLnv8A7LJAUASq&#10;IjD28xuHX4j8BHHjvROZLLyUcRF8P+w+LBaWtukoSNKNIwCMzHmRQPvy2HGmY5yGRtjHdLX1C8aB&#10;57mXkkKEypHGDEG5NF8BT425k7/yf6uNmhlikCyS0VxVeUlafEF+IL0qT/k5KMhIV1ZjdUtL+1uY&#10;3MFuxeJgshFu0fKsZl/dtLTnxVftLz+LjiXpJayKrM7SSJycIQVVmoOOw7f8bZKMyQwKutxPfxSu&#10;I0jgil4QmZSrPHGK86Me/iw/YzQaeAS7xlduFW23YVINclPKRsniXXOsoxEUMyyP/e8EPL4EYLyF&#10;Ox/Z+yv/AAOLyRtJcNSURhV5c3YDi1QRQ8R2bKeM0i0HFc/VbFOdu9wXk9P0oImPJSCpJXm+1Uru&#10;6r/wuCYBHChWOV5ZJVryjbYKKcu1Piau+VTkZbLXUoC7FzeXKy3dtDa29q4VY7iNWdpWJ9Mg8q/u&#10;4+DcF/a+1j0l1B7fnvECnCpZQ3Lr1PKuQkIA0kc1r2Whx3piVRcOswuBGI2ZFUARj4E4BV68dv8A&#10;Z46AO9s7O5RU5FzTn8TUYjkKZHJECVBF7qd3LHFqUMcMUU88/BYo+Yh/dxkxhhGwYnfl3/1cTt5L&#10;f0py0vKNmWkRUBakBtyi+B3qcnljLZICvdW1617alLcR3CRSA3QdmdRUqVQSP1ZhRSq471VMPMqw&#10;WZ3I5r+yTWgG37HjkcsbkUXdqdvBJHcCATxvJZQQowickl1XiXZt+swp8I/ZX7OCWuI4EMiIpYAK&#10;pAWtWNaAVqAKcsoli71pBRWk97crbyzSIjkySqS9CkahSxYrwZnD+n/wOJyz3EUAUSFW+FSF+0zd&#10;W6U7YYwBLIIm3stPurr1XtklRg8imUfBHGNovtcuPxqOJ+F/gbj+1gaT90tUeiqCR8RFZDUE8gad&#10;uwzKx2SLHNI3O6OhC3MjrKheWR1U1RSFgXg4TgQG25/Dyb9r/Y46zdba1fUZnMlxcqiVY0KAAKx5&#10;H/gvs/E2U5QZS8OPpEfUgAk/1VHUIJr7UotJt4AlhYPLI8YAKuX5MgEa7U5fAv7ziq8uSYDtHlZe&#10;Nqz+rIwSVuIFfjG3I1/Z/lzKyYgSCeiJSF2mGqvaQl5dUSFbWBDLbj1GYKqwmrlOKhfjPH4uTfEn&#10;xcvgx0NhLBAxnJMu8nw/aI7bVHVtsZ5YyNhQAS6fVorq6VbQK0NViPM8UUg/HViD9mMcv9ZcK7+8&#10;DRXryTAPCAsSbFuIU8ySD+10/wCI5m4cXCQWwCiO6k2sbVoZrOKK3/0aVXmnk6KsnJfTAUjw5H/J&#10;4/FgGxig0qeO5lZUkYiW4M1aCm0Smm/bky/zcczJz4hQ3a6sAn8RV9RT9KWN3bKHMMitDG8JUOQy&#10;8ZGRm+GvxFVb/Ww8iMK6ffXF4kbpOjhlKmNnIkL7N9pqA8AP9bNXmEgYiNij3+n0+n/fMhzvuSO5&#10;idtY0y1sJZFezdORU+qscTW5Tgyj92vI8ZPi/wAnjladpscspXUXUrqMBitLZeSssIPx/ExFCFAr&#10;k8+WVen6oS/4pplMjcbRQfmDX5YIJZNLVhHo1yW1C44hw9w8Y9JRDCGklEjzAbenx/2OGIOiWFzc&#10;wxyO81rbj1bSKiqqFqIBufilX7XI/ZTlxXMOXizhf88/6WW/8P0pANi+f8KUQTebNchsJZYLeC1u&#10;LqOS1uJqzs7GNmZ3okTR/V5BSPiOLyOqeoy/ai2valHBBbWkFoG1K7i9OKSQFZfTf9rlXgirT4aZ&#10;u9PhM5ni9UY/Vy/6SYZMwxw4j+Px/SZtpVrJJd3V09+0lrFMxNtCY/QSSPZlJC+qzfzhmySeS7Jp&#10;Lu00SythJpnpj6806lSpU1YxtT4nlPwFqp+7Rs0PtFqhXEJGHB9PP/S8Hq9MuJ1EajvEeuZ/0n4/&#10;osR86TzafDc65OVOsyyvbaSkEyt+7cL6bSq4XiLYJ9Y4Lz/fyf5WTbzZrlvpljHa+oovCpaG3BFB&#10;EPtMyigPtyzleztFPUTlKI9H8Uj/ADv6Dsscfx/SY15F8s3l7MJbpppLVHpPOPh5SuwYAutG5cv2&#10;1+zkK0XTRc3b3NtcRXNxTmIZGaqoSecjH4uPwt+7X/Yq2dXr88cMRGQ4Yfz4xj/vfWy5mwzLW9Uv&#10;DCNMksLi1txQG4jMaB5Kco4ouRUSD4D6rNx4ftR4HuJ9Ls7H9GW8aQ6hMVZ5EfiArEqgQmo9R+6Z&#10;LBHNlkMg/uYfji/zf9yvCNyUVBaahc6vJql7PLPp1rzjS2mhUgMFDs1V4lkQr9v4vi+Hjhdo2mTz&#10;aldQRSR28aKoneaMvu1V4R/zHuznNhqdbAYwSDMy/mf9Jfj+axMaNDqmOv6vFbWNrKYZbiWQmSAJ&#10;IYVASjlpWH2B/k/F/Lkg0zRPSnjhe64SR8VCyryBWpFKhQBt8PGmaTPrYmNmMuH+hw/8UieIjkWO&#10;6vrVxPZvLaWsU6Th5BIjtABJwDoWX4qrvzaTlgfWLgTT+grqA78gwUkgfyj6MzdHjIgLH0tGbbYq&#10;vl+wa0t2vHR5HWIIULBEZju0hAApVqDYfZwqmLxKoZK1NBXx6bmm2Z2McXJxCKTyARTyOVlA4ipC&#10;+HXZa1NBmhlmMwFB6dAOXQdd6YJRoLGRdcwW627Gp9WpPA0JJI2BG+wwQAZCSR8Z6+w7YxpvIQzs&#10;sKhQQYlHw96t3qB4Ux1rcSwb1p/k9dvfMfNjBltya+LelmoWVreL6bLyB6P9kgn+T+Xrh1YX7RvH&#10;Jbt6b9ZIzuh71A8cwJw2PF6vnxNgkSP9yw7zJ5ZtdQtnt9Ri+sIn+814pHrxnpQk15L88Umlg1PU&#10;I/QuIdPcSerdxmHk8rClKScuK+/wu3+rkYeLiiKMzD3xTmkTERH1H08cv5v9FKprbXvLWgTG60t/&#10;MVu8TWsMyXckUUFsy/75VJJD8X7A+HFb9LzTRGJHDIFqshIAZjsvEjwy3FlhnG+x/msTERHFf+cp&#10;aDBovmCS6u7K3KtLIqlI0ZxHEg9SQurHg/N/hXnw+Ff5sQ0SS79eQ6jKfVcD02ryBFTsaUH+yw6v&#10;EI/QBINIkZS4pfQUX55ttMk0uCPQIAllbGQ3kCQhJF4qpLIX+Kv+R8WJXkT29y9xHCgSFDJM8hb4&#10;6A8fsnj9riN/5myWOUeEAn1lTCN7fiKK0y6j1fSUsjqE8i3sy2cFvarAPQBA9QMHQSq3D1Hajf7r&#10;j/mbE7bWLpVjtbsGyLqfT9JRw4FStfTrUCv2eWXZNLAxPD6z/FxfzmuGYwB4RVr5/KWnpdTaxobR&#10;661tNGZzczsbn6zE6sVW7IK8vTJEiD7H7X8uD/0mgtBbGRfqpiIWTivIxinJ6e1VyjwPVxV6/wCt&#10;L6+FyfH9HPrw/wDJT/pL+JJv8L3B1L66DIdUjvvVe05D01meT1Ft+fCvBuDN/v34OfLP/9EpWQ3j&#10;yo0ojtrZCjp8UjE9SnHnuAor8XwN9nO1GKEABw+qX+x/2Tvoi30A8a2KRenb/Wbu8cOZTxhUVFBI&#10;XEfwtyNNv3n7WGelRGRzIrhbK3StrwBQty2LNwKRV26fsZhZp1HhO5lfF+JN0QRE3zY95guJLW3j&#10;hMSy6tfSBL4O5lSIIOQjT1VlnKDly5cUWXizfu+eDrh7ezsTeuGadFIj5+oN6UFeQ+Hl34jNfijL&#10;Jk4ID0D+qw2gL6pVapqGqamdKjkjFrcSc5+PoNtUP8Homj+nx+D1WZuX+V8ORV5F1u4RJ/SuZJt5&#10;2j5bFPsqlHhQhOleUn+V8WdJjwR00DR4Y/76TGhx2P6zOVtY9B0xjavNBaWf92kp5Bw27M7cLibd&#10;t/hVP+Bw7Mix20X1e2IgjjaNbcyE8zQhuZUOxVT8C7sv+TmqnklIniP1fzf8n9iZ5DM+R+ljqW00&#10;17ci81JZb6SRJxcmDisC8laJYhI6ojsiiR/h5sy/E2B5m+rzMkyqk04aNvTUyA1FVjWQCOQdP9k2&#10;ZOHFGiR/D5MI47sDmjLOMajZQXUTu8VsUmiM0noU41WSdoiZoG5KWKfDxRP8rB8Qdpi3AUjpyWvK&#10;hA7gFm4imY+WW255/wA0s8cLS2d4I7H02nZWuKiOUqIw4ZtgrOqR83Vj/sVXl/Ljb64DRyxKHS0A&#10;L3bBVZHAFQzkt7UReX2vtZLT6cSmJSA4h9Lfw0N12i2ElvNb3NzKk2ovSHTLeSVkMIGzpCqx0Ox5&#10;Szen9j7DcUyKssd9ePFaQpbJGa3E0SuEMZLHc8V25AF/iTl/NxzocGM4xZ9R/H85MYGW56M4gD2V&#10;qhuppJ5GP7pJSgfmf2V33/yRVsO7OKxhSS/9P11s1LoqJKwecJwNOvOnEjbl9rMfUTM6j/OPcPx/&#10;RbRLhFpDrl1qVwYdLjlNrNfvSaRnhEkVryJLUpUOwb4f8pf9ZsWu7m4kMV3PO8dwImknSGHgwik3&#10;VA0lePpCvIr8eYsMYx/u48jL6pSl/wAf/wBk1ECF0l2kaTZ2dvLpdjaRvYC6RYpbidWSW4ib95M6&#10;w0LvMeL8HHDngGKCKYrPNZ8pJVA4PGXEZJJjL8gzcgPi3X4czjMiJF7s4QHJkM0wSJoBfBI425+o&#10;JAjScKB1WnAKvL4dm5c8N76S2eSSFD6dui+pez+maM9AFRTRg7rQ7Ffh+H4M1mLHIwuYEpSPp9XH&#10;w/6ZhOWxYhoyapBH9cmie4vpW+raLavMpkjiDOZJ3UuojST4d0laV/2pF5fAVxXgu+VwRIWWsVnH&#10;yNF4tTnzWiLy+19nMs45QMY1H/df73/iWMxtf8RZOdMay4W6LAonrNqc3AVlqCOHptzdx2/vMcsz&#10;Wlul1JKWMTfE8zMQ0hrxAIU7A/a48eP82CeMk8MQP9zH+k1ZPSQQpXltFd3EumRRCP6yhCi3WMGO&#10;GgDu6syip6R8hJy/33xwu1e6+qJLcXkgN7cK7QBCTSgBMla0XitVTL9LHi9A3gPq4nFESDX8do7S&#10;o4HWCx0+Mx6fZkLPzXjWgICUpVizUeX7Obyx5bhnigvJQjysXkiIk+IsGKsp4hgVWvJmV1fnh7Q1&#10;ng7Dl/muwMDjEUN5s80S6dILeBXVFoLucRq6Rq6kpTkw/eO/FV/dyJx5s2Sa+9CB4LR/SaGVytyz&#10;ExjiybihosrUO4LfZbNPhjLJZI5/zuH+t/C1dSD+P4mH6S+p6lFqOppHMs8UIbT7clJiZIpGZXBV&#10;ZJIEMirHtF/utvh/YyIazPDd3kKQeosAZXZG4wwwjj6agSc3jZv9+cW4/YT7edJpI+HD1ABAHqF9&#10;Pp/0rPtAhv7Ozc6hGhnRaG4RnllmarO9VMUT8VZm9Jfi/awVpXl3ndc7WYtJFHHIzOhRGlRSvASH&#10;lyVgfi+JmVco1OqjAXLm5Bx8O/Pkoa/5mh0yzZr2E0eX0+EREkghb/dxQDlt/Lx+38OGt2t9fva6&#10;fYrEZLUisgAWKIooAKKftcfiVWzUSyjc/wCd/muNORMrGzHrSTRdAsdR8w6pHLbW9+S/ouWluJBK&#10;xH7wj+7aUem7xfD6f2ZPsYYfUTZWpmYMI7VShLRq3qPJUiQjid4mH7of6uajJqR9IG31f6T+H+lx&#10;NcpcJv8Ah+lJV1pNc1OOzjvFeTWHEwiguSjW8NqyA26FSDxuI2/0x0dm/vEWP4uSON5o88kEIvuV&#10;xEp4LE6szmoJkk40YFW7fZZsoqV/T9Xq9VcUHDyYzKVxUodM802Yvnh06IWdwwF3FcxSRokcY4CC&#10;3Rw8bxSxfuw5/uo1/Z5ph9bWUdlpKSJcvLcRL8RkLFm5Gpau+9OmYUspyZuEx9LVqZSEQQfVyefX&#10;+r3Gsea2gureKysbu4jWOC0jQm3aOMgRs1EVYy9fUf8A1m/yXE+SbjUZbN3u2qkhLKpqTSvU1zE7&#10;XjCwY83Kw7wBKj+cWl+WrPXxa6Ra+jJbwqs7RcFjZzQ8fTUdl6yftM2SaNPiXiPhFa0+eaWcud82&#10;wBgFnHKQkUQYo5JZR3btUYA1e71G2uYZYIjLbqP3qrux8KbZZpMUJxIkaLl4YDqz3QNI8sSWU1jc&#10;3QttWNDBcSBlhB6vyYEjpx6jC/WNHsdch9W1kRLihSajAkGo5KwBHhmZpNTLTkxnfD/C2i4nyTfQ&#10;PNGveVLyISwSXGlt++jinVomIKsI5I+YbijcuX2cAQm70X4SPSQGpSp4laUFACw3zJyHHqNxzbuK&#10;Mwn86ad5uAcA3Mjp6aTlaOJCwZw5kWJ2VBuPtfa4J9vFxfyXMiS2bcJpftxBvh5DrRm2G3txfKTh&#10;jCPr3A+lHDQ35IRNHbTkltdUiWXT7YALePFST0iPg5RQ1Mm/H4ufrW6/aVo8NbTzBFDOLK8Qgk0E&#10;23Fjv4HtmFl7PkRxwa5Y+LcJFdeWnvtOOoacwntgOc1mQwniQEDcMPi5EnjRpP8AX+HB5gWOUzwk&#10;j1O3j9GYvEZDhP8AC18XRJV1FIrcWs6BogzG3k4j1ErUMKgBmXl4tiv1uMSLGTSQrVlPXc5WMJIJ&#10;CBGwtntp4IVuJKNAxMYkVhQsBVgBUtyocAa7olveRGRgTIoqAvUgb02IqPbM3s/XSxnh/hRCZCL0&#10;DzHfaJMfqrUDsCFYgxglQnIAq6xtwJ/eqrNxb/Y5Elk+sBo9QVjBASGPLiVqKKlORDdOTV/4bN8Y&#10;V/d/VL1OWOW3N6NIklhJBd6LIgvL2GNbesZmWXg3KSUkRRvFUP6UbryTh9r0eOFOo3k4KG4VDEaV&#10;WJuLGOleNOJrtuy5sMOPaup+pbtkei6ZZvHOunSTLMrOFkvIzIi3PIAOPjU/C3wpIOX+TJidqh1F&#10;J5kgiQwsWNFKFmdKryc/ZHpMGZFH+T/k4Mkhi9I6qQByavJ4tFvLK2bULq4WZBD6cjicRJDIoLLE&#10;i83k9Ueks8jfC3xvz/vMHzO08kKwkBInaORv3Y9Q7qaKKtRWPw8mX+XKI44iwf4kx33SzTjNbQ3V&#10;1ehhNNCtxaQ1upFhQKkiiSZ1EYeQLyk9ONm/3Yv2WbDaz19FpHexrJDGwC1IdxSnFvobevL4ftf6&#10;uuzaAzvg9Kyx3y9KR6l5NuEkN3os8sF/chpJOKvFbMWDeou3xcnRlVFMf7z7HD4vjQ1vy7fFPrln&#10;MktpJRiWcVVeu4CszGvxK3LL9H2hjNwncZx9P9BpEt6Kv5U842EUkWmanYywX0SsqiGKnOQED4A0&#10;kfoDgGR4/R4+mvH1F4+mwSz1ZLS4QOpngkoVoDyqOhAMjnkQ1PiVP8psyNRphkhttNu4bCPvPLd9&#10;qEMsistldWdUZSwMLpIfjR2Ftbhoo2j9RPTeZufwrGvwYfCNblEuYQCjlZVAFGU+JDb8qZqRPhNE&#10;bhhdMPlnGmmWxvJmiYCe1k9dg6Om37tOA4rDyXlUD9jj/lKXTQMZIo5KrGhDSo3Flp3r+P7WZcCS&#10;Nuaee6d29/bRQ315bgTTXKyR2s9usiTlzXjwI6fCY+NY3+P4vT+DCq5uWubqNrVSqqrfD8IJUUKt&#10;Sgbkfh7ovx/tZm4cRgOKSgMlstPTTtNkh1B0kaWWPkaOV9R/gkQsxdWSNVkDN+8kaOPjyjXhjLJj&#10;bRzFIUactJWi04xg8U2NTTivx0+03+xy3IeOQPJIXajC2oSwRXt3IloohCnls87VeUchTjKGdUSp&#10;+FP9WVVM7e6igiWNZvTbkxuGBLMoFT86n/hv9XMHNjJkSeSTHqkV9psl9cSXf6PN2UijTToJVWOF&#10;3kYLQEVjKKvxEL/dftcZebYYWl7SblUehSiIAQOIHw0NAN65h5MRqgxMdqSrUtHUWKRuhOoFle4n&#10;Z0LCSRgJQyMxfirKPjcfaf8AlXDi2uUuhxhkDGhBIYEVPagJ/XmBkxmG5aSKYreWc2nlzeWhg+NT&#10;EpR0d6Agt6jqrLQ034Nyb/Vwu1jR7e5nDLbRrNxoJGCseoJ8Ntt/izL0msljj9WyYHa088ueYru0&#10;iMQmufQUkmJZTEnJgVHUlkJZqq3pN/q5Hrywl0uSaaXhUn4Qnw8yatvQtIxWtNv2s22nzx1G122x&#10;Ns30/UxrkNrZRRzQlUrK0o9b040IjUxuyi2XmFDtXlIsfxYAtY1uWa8mNecu6HY1FV6KAx/b47/a&#10;+y/HMvLMxHCGdpreTtYxx6VYq0foW9FmC/CqbNQvISiVPpNIODt6X+6ufHiu9xLdzqoJjVG9VBQ8&#10;iORCD468KkJ/rcf5cpEDjBPVjSCg02y0ywrIUuJJIha3LkoEBEXKY/uhGJfTV7h/hVePqSft5d5P&#10;FBaCzgUyCRCkdDIR8FP2VFOIr8X8393kI4+I2grdLsru61VtTv3S2aKVZpUZYFIZww5c2PMOyoiR&#10;q/8Adp++5+pywEVBDSj1OKSOVBCrV+W8agbszHvwZm4/azN6M7TWOZYGjtv3JlnhQPKpdyIeDFZp&#10;CQESJAK8fVjjXnwRV+xIYJCZDwlVWjYcpQSVACAUT9qvxNx/4j9nMXLIAGkFJ5Lz0qPbSOs6OIbN&#10;lRZXYzlg09QI1HwR+t/Kv25fhePincyWks0gbikRjAYKPjdQykxhyTxi2XnxXDjjLhYCLUGl6rBH&#10;aOryXN5HOxiaRuMVs7xygXJhVQJ7n948aeq/Bvg/3Z8UjooIZYpA0XKSdyjqSXWgH7up4hamtX+1&#10;8XwZGWWQ3bFSS4vIb9C10IrWyt0ltyiCNuRkY3HGMu0nHgqLGF4/B8afaaTK1lXkhhj9L1Z3Kq0f&#10;DkFU/wAm1T4V/ZT9pf2jgBkSZMAp+VZbS0ubuRZhZ6XbmWX6y0/ptLMSQzTKKJGCfiCk8ZJG/unW&#10;P90nHCbVQgb1bmRGiMaVQ0WpZmqCOTdAQv8AKuTyzEzTO0VLdNqTmdk+raZbyxXkd3OVkTk6BURF&#10;RkbhGeMkiyM3L94zfyqClaAzSSAKsUbK6xxowV2AoXenDnWRnpX9r9rlxzIhCo3FCZ2trdpbRW8j&#10;yfWrj1k+sTTRmaISkssMQPrKpSFUZgF4/u/iSTk7YMVTbLK8PFElCxIiowZiDXc8uWxLbfvPsvlQ&#10;Jlz5hQN0saNdQurNbxXuJrMvcTXMs0TKisrKAi+mI/iXgeVLb+8i58/sOnfvFGUt/V33e4cA8t/h&#10;3+JlHH4uP8vw5PF6gT0XmUXosV3OZtQaGleMNhblgYgqkvVCI45G9RfTMmzM3x4nLfSw27zSNRJf&#10;3KAio2BCpUih5VLP8XFf+Bxx4xOS8yqppmnzajDYqC9xb/6ZIFbi1HdWabirDiEZFjh+Dk/F+PPj&#10;K2UkrOivBEFjdQeQLkBC4GwUDcqXVKf82YSCeahuWBUkKXdyHljl+BHWH43SLl9p2bZZFjeTl/du&#10;n+R6rOFw1uElWL07meFY1WM1CgOfgUhB1LfEw4r/ALHIgEnfkoQ40uK+9WG8kS4srO5MswmX+8do&#10;l/eOplblwVf3aSpJJw/a55cUTWtqlhGVa5k+O6lqtFZ14vWgA+Gm/wDxL4viMBxS41DTXC395NrV&#10;0si2MZWLTrX0XV5BE4lhYAl3ZnZm4HinBf8AdX7v1EWhijgZGuCqW6GrryQM5FAqsFVv2idhJx/Z&#10;+LMfNM3sglTup7rUEkWxMn1uaMxRy8ZTHEWYl5E5yRE/CPhk9D1F4eovwcFxa6vVNv8AWtubgcHA&#10;JcIdgql96uT14/Z+1kcWE8VLSF0/R2+uJp/FzbWzUaIskcMkykMXdIPh4QhfhR2/vf7uP08DWb87&#10;USyPylmiXmQxLCq1ABJPEt7D9r4suzHekI6+ThfC3ggKW1pcMYgUVImowRmKhVV0i5Bvik9R2if0&#10;kfjlSXJlVkirNQKEQBVUNQFeJG5SOqt9uT4vh/Z4YBAD1EpGzrTTzAec3K2Pqs0krF2do+Z9TmHC&#10;R+pccXX4IImVPj9T4vVwVbBYCnqKYyOrH4qNXdmIoVChtj8P22+1leU8XVJNoPUHe99f0St0lKiN&#10;QYw0fGoSLkCskkkkXCSNXk4+jFy9Pn6eF91MZIYo4C1GFULDixoR8bLtvRV+Hj/KuZeCIAQDScaZ&#10;belcXF3ehPW5BZQpqi1U0ijc78Q7uebN/eNI2GdvZy26GSoEkh4gcgH4gmgPImhpudv9Vco1GcSN&#10;BTux281e01KVY3Uy29ugkJETy2zSOEJdSiLzRH+FG5x8vjeR+HJ0be30skv1YqpehDlCAgfixC1N&#10;Gagr0X7K4MOnI9VqA3oGk2VvaJqCPIscpVrcXI5TNCzRCR+MY9OL1Ho9Cf7yReLqjccDRkOQKO0K&#10;JVua0ZuyIeVDzYtyC/8ANuSkAm6TWeR4EDqY1u7mUKhhblDGaFppfgG8aLHwaR/hfjw+Hm+CTPC6&#10;JJLGrFkJCiq7OAacnI4j4a5V4cuJYoBLO4hFxDZXMielMqvMwVz+6dgx4QxuJHAfgE4fE3+t6mA7&#10;OKS6uJJPTWJjQExgOeI/yuX7XE/6v/EsjNPwxsWdprfXMOnWcMPrtOikkfWWMALtSnwcF2Tmv+s7&#10;/wA3xoLZoYom+L1WkPCANXgqMeJKheJbauY8RZsbMbS0w6jeXMYAFtHbgS3/AAVfWlmiT1EV3l5q&#10;nFijIePwcn/bT4U7mdJrb0CzgKQSfTHEA7UJckdTXpk4D1Wi1aysrq11R7tYoG9cMqj60xlcgcg4&#10;WOJSoVVVE4ycVVvifG6LDGrn02l9eOFv3zoADJsRQheO/OnwLw5ep8Pw8clq8prYIkVnmy4uZbeO&#10;3vBA9lNexJJAjMW+rKtJC9TUUMZkZm/3W0UfNJH9VHXVvZo6lVQxRARx8Kc2kc13+1xosf8Anxyv&#10;GZgBANLdN1PU5XaN/WjvLz1J5DcAmCO2twiHhT0+fKS5oP535vy9N+eJGO3dZWZFM7gGSnwhIwAO&#10;NWHRivh+3lh4r2ZI1JLuCS3VZZFsomKwE/vTNPI7HkUjbkeCycm5Mq8ouXw4p8M1wfWZVtolDekl&#10;G+IkChqAa/aVv8n9nBOUhHb6kkqKrJa2qGzWaS/upHi+syHh8HAt6nwsw4/ArxmnJpOUfP4sQlv5&#10;/tCLjNMSBSvMKR1D/B1KU5fy5fjxX1WrRMOg2BQQNL6lpZ0JT4DEXFTxaL97Xgs/JEYf3n+xxsBj&#10;njea4kdrSI7WquSpc7HkWYsvN2/m/wBj9rIZuKI4YgcXViQvuIHsrpILRY11G7Up+kXijSVI1BZR&#10;GqRhJvSjQfDx/wArn9lMcii8It2RiZQZJhEzEBPg5cmrEKybj7Hw/FkgOEcgkHalC6nOlwm5eZIl&#10;hKwWslyqKGlJkVFVSs78Yf3bVEn71lT4vtYKljki9JHhCqVHqKoLBYgpouwU1ZR8Q/yuOY0ZCZ3O&#10;6oS1uYLi3upILkykSMtvKxRWkuvUUet8RZQkcrViZuXwx+p8fHHw24kla5kQLJJVYnoCeRoCzGu3&#10;T/Y/8Ljx2KHRSo3121rbxWFtMXtrYLJdQqWCiCPm6QxLxYN14/sSSIqcftepiRTl6aOqsQwYs7l+&#10;4ANKU5Ffib/gclEsgjUkZBcTqzryjaNI4YhAaUZ6BgefFWHpr8St/uziuWkhhEbSekqJ8UacmAot&#10;RSiKBWn8vLl/sciYg7DnamLUtqtybmOBLhnmX0pZuCuxZ/i5cp3diob7KycETgv8+PhP72W8kEap&#10;GqqhLEtUsDtyr2H2f22/ZyMrHp5liQhtRj/d2ekW3rNJcSyNNwjVUCiJl4twC/DyPH1P91r/ALs9&#10;T4Wu3luJJTK3MyyEEVDEKAAK0PGvxcf5f5vsrlk6jGgklZqFrp1tbLap6EdlAjKwRoo+cnJmKVCy&#10;cQI/V5/E32eH95I2JGNRcxGaZ5I4aCQEoVNKqKbBz1b/ADbIxqqC8kUZrr9H3ZsrWK2ub7m9qAsw&#10;kFVDNzPxRofhi47p8DfFwaPHC9T0ODRhtyStD79eXjQjfB4JtNLjo0v14zRXDx1VQJKoARUbLwG3&#10;Dkr0T7X2nfnjeUoVeEXGQkgGoJFTVpDWnVTt/lfBlkNjXRRzaeOBnm9W69WEhWKMpVGUIVS3QoGq&#10;FkTm3wu3ps8uKCItLLLzZpCiH4jQGRQNyKftF98jKfD6VtQWcx29pAIUS1E0sRWJeRW2kZyODKf2&#10;Fi5D/IZ/5cqaSCJOCUdVB9VywNfiU71PVvlkceIn6lqlW2ju7if15OcTSMotYQjqUPpyIPsqPgj+&#10;LiS/H7b8/s4Gt4k9OJRxk2PrDqOQWgAQU61AzInypKOvbqZZbmR+UAVlFs1eFIywZneV6rRaO53/&#10;ANX9rGEtPIEINHk4yyKA1DxrTka0Gzf6uHhoLSpSOxgeSNl5Qw87WB3dKr6hUsyL9p25J9pnaVv5&#10;cDzTW8khchHjoCUChmoWA26r/k/s/tfaywRtSjYLS7ghWJXlEvIhXZ2VeSqW+KhD8T9r9pfhReCL&#10;g6ONmXlOSxkU1XbhU/s0JPuf9b7Xw5TPIBtuvNKZZeD+nZrHHHBIn7w8vU9NV+0WUAD9lAx/3V9j&#10;95iTTGSFvVKlEhJ5qp5GgLGrUSiCn8uAAJFBER262l0Ht0kVproB4pJB6a8iiDigMoMjcg32l/bz&#10;RRRsfWLmFQOdSN0B68VYmnXYt/xrkzPbZHN1zcXCR/VEiF3KzekvxELKwHwmR0VQfs1dI/hT4V+y&#10;+NUQi4VIpV4lSwIHhUg9FX4q88QLHEYsj3qzvcfU5JLi3cMHVSKgg8ygbYNI/wANPSPwq3HE7uTi&#10;ixsy82K1iQPJyIHxE168W44YUd1pU0+ItL6npSCMBws8hii4LzpGAF3HNOW//C8viVtzKxkkViG+&#10;EcBvHH0CghRyH7S5YIiltfYW6LawFKo3IiRiRNN9ouys54t+w9af8SyrlI5iQX4ryKgRIG+GtXoS&#10;ej1YfZyQNbJbs/XhiUrHViqyM1xIUJcCiBhRviTinVmbHjikUfptwjlKFmlWjMP2eoVqHiWb/XyG&#10;55j7UKJJmnmMoMtxbrKIlgaqIdi3dkDLzVE5L/upm4/Djv3RnBeJvTU+o8xQfFyoFqRTvybp/LlI&#10;2CDLucxuBbMkNwguHX0YrZZCFQxk8uINf2eCdf5v2sZIPWBVgWiiKFqAktxIIH7VByycPSLSrL+4&#10;4tyWOecSBKlQqFgakbKWYIPFfs/7HFIlluLlio9Hk1VKgii0HKlFpuT1b+ZsZSoFiShrhrew01Ek&#10;Ju1RQJBIQ1W5Hjy5vy+EL9lftemi4vOVkvR6DhPQUJzBBYBtwqua78ey/EzZTCIETaa2pB2iPHpR&#10;F/GZzdsztE6MqMy0DPJEKfu+f2mkPBY1/wArEhaiTUWoPVZG5TF/3hLUHfxAy0T4cdfSmhVIv6+s&#10;eiRnkLeOVeNqIh6Khan9mv2Sfsj/AK5xe5mmluOClYIiipHw6lAePID/ACifhynHACFk3aAKCFsb&#10;W2t7N24td3KyvJP6pJAlZefBm3H7tAvP+dv+Cx6wTiFlRjxLBY1BalDt0AFP+uf5sjPNEG2PEVE3&#10;cDXyPLEFf02kuHKpUstG+25IOx+ED/i1f91YrqPp2tt9VSNWf4mah5n4modmoCxX3yOEHJPiOwTA&#10;dShfLwn1C7/SklxJ6TiJI1ZPQU8I+S8WSrCJX+IUX4v+Byk420cCzgoxSjIBUCp25HbsccpOSXpU&#10;WQuBbUZL+WzPrRrcBopGcoxKL8YQfEdnUhdl/wCIYjLewukZIYRO1U4x0ZwaDk1RRQ9P+bsY4TEq&#10;EVZ6fcoZiOBulVUmLTco4StXMaFSWcw8yqk/Ez/Hw/axWLeRpLiIF2IWNHYBVLtx5H6By/2WRlxH&#10;l0UlD3TrHZxxWdw4t4laWaW2jdpJBDH6hjUDxZvT4/5DfyYCm9a6uYoYi4KowZ0pShb46Od2ZuPh&#10;mTDhhHiPJJoABM4ls9Osrie4WNjJNFwSWtQ4VRCpiG0aR81PX4V+NsQ1CGaSeI0MUKugRzSQBRxZ&#10;iQQw5ABlH+t/q5PFLawk3WyL06RIrOdVdZ7wrI8sUYEJeSrKAPssqsePf/jbFr2BpHhtbdDNGApJ&#10;dkCV2INKhjsPsnj/AJXHI4uZkV5BC2F+Le1ub7UKW0jM9REkzSKAaMrHiyV5saMnP9vhz+LFjC0N&#10;ncxQzsLh3RXkQD4fhPLgWbiq8Bx5f81ZG+MgnzYeZQMkv1zVLKe9sU+oqjzQxyEuW4SIYvUT0+Zl&#10;WZvU4fzKjs/7vAGowgRRQw3C+mFLTPKefwmSqqFQgdf+JZk4alI7Ch/DH/j3CzH2p1pE1w09xcXN&#10;vSWSULCkUZiqwhCszNJ8RPEcOVf2P2fi5MEUVjauqLHHAApa4lGxjH7KooBZ2Svwj/VyRyGZ/i/q&#10;/j6YrHffm3JNJeXMMzNJLMvNEtLc7LJUAs7k04I4HFiv+Xga4V5rZYxyMzziroxZvhUFWcll+yPD&#10;9uTMjERGd3Wy3zKOhCQXbSHiIEgpHGVVVWrNyC0Xo9F/2MWHEtla6i5aO4M8cEPJI2dmblyrJQAB&#10;SacafFmFHKYEkj65Hu+hA2ABYxbavfaEsUd9Yi0a8uxbm4t4ljioUKQ8qs7qpdWq7ovHmuBYdWe5&#10;1BWtbSFDZs/O5BaqpyrIUXjTlLx5f7HL5YTEDjPBxn6f539ZjOAiBE/Uq3PlaO10iW2v764u11Bf&#10;TS0mCU5NQQRsyHl6dv8AY2b4uX2mwTdQxvf3vG3dLR5RLc3MlAzKIqEfGAvw1Cbcv28xIZjDHGyJ&#10;c+GEf58uH/OYyN0fqNf6Vbo8k0OkacrTwHUoLb6taWsPJkQ+oOL0jJY80RZDyC/sZDNPWXV/ME07&#10;TMYYuQtnXmTHFGQFoOvIr/wzZvMkjptPv/ef0f4nA1kyZiH8P83/AHzLbpodN0wD0oy0rBXjPFFe&#10;SX7Rau3uf8nO06BDNoun21nOUmv5yJLmUAIY4VWqgICePFdt8811l6mZl/APT/Rlk/4mKNPiIiZS&#10;/wA2IeKatqcOo3t/rarJbafaErpUUZeb1nZ2/eKzAL6lxI7HinxqqKn7OQi9a517UZJ6S31mrOsU&#10;hVY1ESAFFYN9os3/AAudto8MdLp47RjOf8I9fr/zm+WT1UGfHUtN8q2EFtcXFvp+oXQiMsbFppXm&#10;aqyP8H2Qsafarx5rw/1h3l5prWSVrpxEONJuUDugjiahq9PS3Vf+CzA7SmM1YwOIiX1cXD6v9MiA&#10;lxf7hKfOFzHPBC+k1mnf/eCNbmFXmlvUPH9yx9aiPIsjD4Phj+L+bCnTtOW4vrzVppjaSRzSGH61&#10;SQMTvyQCrfZ2C0zYz1Ph4o4oR8QyiOPg+nl/FP0f75M4GWWgU91fUTbw2Pl6G1N7byW6C4a0domV&#10;VogViq8Art1b1Exa7ttMm05prmQpc3PKJLidT64YtU+kCvNaIj0zUxyTGUQiPTH1eH9Mf5vqk3x5&#10;2rWs2prqIW3USWsB5LFasBEVER2kYvwZmd0+L/JywkM07+lM6Q8l+C5Yh25FkHE1+FQ60pX/AFsI&#10;xGNDhqW/p/g/H+mYEemh3Oa9vbezBvI1nuOEjG5skDKqxhXHJSDV2iIZvh4cuKpj7lbb65MiMIVh&#10;QGsVCQ4NStfma5kaYy4KraX87+a4eSPrA/nIK3fUVsbR5kN3NczFZFnJUGN1or8Nz8Krx+L9rliE&#10;8lrFFHGoeQqFLGTcmQ13FD1y/GJknlDh/m/zWmfJXs4NQnnmnmeOP1GcR+jUKIEIARiR0Ff2W+PE&#10;Agahnb0Xr+6h3PwgfCSTTr7ZIyA5Div+JqGx35IsSyLyW2QXEO/rXNVHxFjzUKoJ+E7fEcY0oM9W&#10;KqBsqk1Pw7V7ZfAbbNnEqpAwtuKBncmrOBQfEa8d69MXgnUkqaMOoHenjlU4ljVlCXlo4VZFJR+j&#10;HtXsATttglbhVBIFN9hQ7DMcx4myMEI1hK7IGepKjm4IqSRTp4dMU/cyorE8W/nPUd8h72zh4t1B&#10;frtvPKqJzj2pEpoDSor7dMdJ+i5pYF1/T4dRjg/uJpo1keMH+UkEitMonpzMcUDUmowsUfVD+alN&#10;1oF88c83lLU5dIuncyXNlG5WGWQ0qSDsh7c0w31bUDDJHeW0H1yC5cQpFbRtI4rU78Nl3p9vgq/t&#10;NleGYjGpGXFHrO5f8UzMcYhY2EP4d/8AcsP0bQIbq1n0jVrs6Fd2DNdmW6nSGB3PFFH7xalOJYs6&#10;s3xceOKtdXUMT2pgIjYfvPVWqBStQqUPXbJnBjyETEuX08H+z4mMLq6+r6f+PLLOw02a+TVUv45b&#10;rmogitZQJZH9bgZpRIpoD6lKLxbivLC2W1mkb6+xMmmpF6MUQX4ufPqygFvhrxH7OZuPJGP7u/3v&#10;1/0f5v8ApmuuMRH8y/xFkNrq0UJGhIVsfMMl19avmMoaH0vSWRhFLIU+GQDmzcftftfZwF+hZvQ5&#10;epc/V+XIR0FeHcdOXX4uOS/NRutuL+c0WLvzT0+bLUagFEWnfX2jIaXmaeuoAVz+yUozR+sfj/2P&#10;LP/SDafZ6fBpM1rDbBYyWW5PpheSBjxX4GuA7VC86t8XLlx/ZzqdVlyTmCDXB/mx/wBi9Lk3gK6P&#10;Y9QuNWm1u0ub2aNSBy062SQScXZaSSN6y2Tx/umfgU+P4WXn8WGtu01zFFc3UCQ28S8QhLKa17EB&#10;Phbj4LmsnfHw2Z5JfzuGf/TRrAs8RSeaO20+6ubXS7x59SupKyzRCN1IVKHmGeZmlRnJ9T42/Z/n&#10;5RDXtT1PWB9WWELbo4YRrI7rwLEUfiJT9pfshG4L9vjnS9n6TFi9Zoz/ANL6mBxykbPJnHlzy9pu&#10;gxtP6hnupBxeaSOOIllH7FFjG/iT8eHen6SLPTI45VVJpUf1GVVDpAxLcK7tUt05ZiajVjLlJBMo&#10;x9MvxJnn7h/nMf1bXfr2vSSWxMtpaSRC2UvJ6ct2G4l6bR+nEjcn4Fm+Dl9ni2Ww1BYEt7Z0t7lo&#10;wIo2APAAMQWkKzcfs780Vf8AKyifAfURt/R/t/nelrlHY1/0i1PJo0r3V7cQS39lHM/1iWJnUySF&#10;VUqkIMCvRT8HpyTv/wAV5WjWcCXaXCy+vLxKrPxoqsCqyleK8ASw/wBb9n/JzJ1WSQjwwHAP4m+E&#10;aG34ireab2ebSZbaW3McYI9S2LqzSRsHaJJOUivSgHMUZf8AW+3gjWZkgsRZE+lJcSiKWOJFYsjH&#10;k4ZKOaMD8T/8RzG0mCM5cRFwH+6YiMb8ilPlSzTUdbXWKm7sIIDc2k87uyrKQI0KSARqvHiyen8X&#10;wfzccI9e1UGOeG0DUiU8PTogaT7HKlH5U48F+F/5s3WDREA3ufq4meQGfJmXl/Q5o1W8vKNdymp5&#10;sZWjiqXEasRHx5M3qPRU/k+Pji2iaRFEix3zRySyszSK3XiR8XIMwPpBRTf/AFcnqs4IPB/x3ick&#10;gUB3fUs8xa1MIJ/qCysYoyeaK3AvWiLG/B1M3M9P9m/2cGtMkxJkjdbW1d/SiVHKkoCFcKAgXblx&#10;+L+X9tlzFhkJHF/ET9X+8aeM1xJYkM0EMUsLRtq16sKTTyyxLIsbkGSJpKTlyD4R/G38keAYWjlg&#10;gZ2kIQ+pK7MGb03CnjQNIQq14/zf5fLMoxF7D0/w/wBb+kzq5AnknTRywXdwYuCrOix21uqBF9eM&#10;vV+RWPm7in7XFVj+xx+LDZC0ZhSzSQT3RceoyiMKrHqwJdvh6AA/62YdE75K4Yf7P8f1ljZNdGMy&#10;tJdC8n1xrVtO0pY5JLWGV7hjLGpYBW426jmpDNyRl+L4P2mYu1qdBHLaRAsqfu3aoJdiRXkxKrX+&#10;b4su0mI3xyA/ox/H/STj5DZFck68tW8sscGp3Bq06iWKArxWJaEARpTmF/k5Liq292noWtDEsoX1&#10;fsHihrxZ/ioR7fF8WWkiyTuR/smch6j3RWz6jpkou9QVfrUll6ogUBwWmRfjjiJFQ5C0quApdQiI&#10;S9SForGw+BYtoahiy7cg1X/a4rwyUcG9Hacv9z/W+prPPi7/AKYoiOwaAPZPcBtU1QmZmZfWC+kq&#10;1rTgREtFjDPy+Jl+02F09hdavd+o8bJMVCzSu0XEhuJQK9Ty2b4fTj+03HMnFKODHR9S48XCTxdU&#10;el1p+jWaxqvC3Ut6aRRuaEcmcsKHhuH+J345K9PluLeaK3jvFhsljaCNQHXjKu6cBQqx4/A3J+HJ&#10;fs/Fmg1fDOMpEcUon/ifV6pfw8XE5BPFbBvMWmadqEVxeS6Gb+/ldJZXZoD/AKLSjLI1fWSKv7xf&#10;Sjab4l4fD9kk81ajKkzwW0873QNJPQYxt8R5L9mqylF/Y/n/AOF2fZ+ACFyHp/3ricBOw3/nJ/5K&#10;0m1m0m3mn0+GO2QBrYSL6lPhKSsglUPGsjbq37cf7H8wK20/UItOEMSzSXiUmRmVCA8jch8agSEL&#10;Tk23JuXH4cyyb8ot1eqJuwDwp3LfWguDJNLClo5aFzJI6j4BxYcGATdjx/1fi+Llh1rMi6RpdxFY&#10;CaaUq0z3LERrGJSzHiFMdSSf+BzSRmcmW5AV/N/h+5ryZBxUxDQRfeYtWgvNY+qW1lBJJDDpsarO&#10;07wkBWlaRZAqxcaq0TJyk/yftIaVczQXCTCWYpOiKskzFSqEEFghZnUB+Krx+DhmF2ibjVUPpaMs&#10;xGRFptrOm2d7aTQfU7dzbyy3E9tCgYSzKeSqWZFjZ3Wrvz+NZOP+ti0epazfyTW8LCOyZXgkeCVX&#10;meSIfGVUj9npVv3mYkTATib5f79x5SlkiZH6ZfSgLjQfLOnIt3dQo9zDLHdW7zxukEAlcKgJSqKO&#10;RJ4qVi+1y4/G+Hf5d+XNHt7UBraS1llXjb+oeRdUXZ5P2A5NemYHamfLA3H1QgR/E2xH7ugwP87P&#10;NfmBwbLSNTt5YLKj6m0PAPFNUcYlqeZRgRzHx4bapo2qSXKrRZYGYCu2wG1ev7OV6fV4uD+kP6zR&#10;4N8+SQ+UPO/lWx0qWaVZLDUEhckABld+6JwX/dv+X+19rJNplsYYVhJBKjdvHNHrMvEeLvcunnuo&#10;3b6hqM10iCJZXZo4QahQTv1JOCp723tgPVYKo3Yk098wfBlk5NuPGnvljSpWRpILd5rhgRbqilu+&#10;7UFd8dbX8F0vOMg034kfRkcmnlDYtsoEc1XUbK5sbloroKX6h9iGJ26inSu/8rcsLLnQ0jn+t2Ra&#10;GU1qAzcTU1J41419+OZ0NbxR4J+qmyE62Ka6d5ouEtFstU/0nT2BTkURplAXiqmRgXMSfspyXFON&#10;rfwfVrtR9YQVKV3qB1Xx65WJyxy4o/SWJHUKLW95o10mpaLI4tZF4x3YXiHjdvsSV+zUr9k5Gr+w&#10;1HRZGuo0EvNwqys5QBCWLF6A/ZH7P2W/yftZucGox6gcJ5huGS9ma2Wq6d5ohtdLeYWnGIyvbemk&#10;reqhhjRbYsfiZx6x58vUTl+3+yEB+tW7MWAuJRxkXkjDjT7PIk9/2syRAwNEelmRSayEabqChY2N&#10;jahriOT0p4yZ2ZRz9NFVacPtRoV5I3qP8fLDPQ/MN1awGO75zIhIRgvMip32Tcjkf5cwtZ2fGZuH&#10;M/UwnEFJfN3lTT7y7iuNPEVq0sYbhJIYBWgZRSYcEcoCz8nVufwYKuJItXRL2C4eJojvInQFTuOJ&#10;61px3zFjDwfQR9TAAx270ptbfUPLMl1pd3YxXsd2UAtpuIZ0dNjzX4U41qfT5Ly4cv28F2fmBeaQ&#10;XIozcljY7htgSSBulO/L9rKcuiuzFBx2fNL9R8pPHEb/AE+T1ILdedzAvIPH6pMaqjn4ZwxVuEkf&#10;24+T8cEalZWF3GIphWPkChHw/FTb5j/hcq02fJCVj6g1gFCaTPrOi87nT3USXEZdylGcLuKNTlxa&#10;neqy/wAn82QnVvKV7ZrFHEyyWsnNGkAIJeU7VWAcQv8AM7/sLnS6LtSEgR/E2xyPS9A/MixuhNNq&#10;Vu8OoRILk24dJFWK22or3RV2kLbxxx/vPVfl8OXK+n2YSMOjNOJEYUDM0oHxPRmPACn2af8AEckI&#10;yymz/CfS2my1aP5j1aSSR4p7cQi1nZeTRRxQEki3jmiiH1hzyb96H4qvxr6bSc8L45bK4g/R4jWa&#10;Z1Ly3rVTm61UKUJ3H8tF/Z/a+1l+USB479P8zb+H/ZMhG2QG31m1vF1iaV7W0ic28WlRgTKkMjIR&#10;L6gQem1B+85O6Lzf94nHiqj2xjuJjO/pwxyckiA4oVNAoCpQyFSduf2sJzWPTzKDND2l4JtOs/qq&#10;teXc0AVr1nWSYSAEyVllLCBZAg5rEv7v/Y4caLqAT1J0cKxCKEccKfATQp2PAfZzX6zDE1Ej6vqY&#10;8IPxYz5n0WeZLKF0llMDTSpJDIZVZnnjQ1bjxZWlkIaXhH6f7PH42x0sVjdtNJCvC6YGjBeIHxMQ&#10;FNBufttkcZyRIB+lIBiFG2uNW0O1tYr0m402N0aSIyesRWONZGdS7FoUq8UTV+FY2bjy+HC2y1e/&#10;tgzyFbFJmZTGYCztx5c/iXiwHI19Zl+3y4/aTMnNpsZogcXx/wCJRtIpxqWgaJqclvb2QfWJbRUr&#10;OlyogiEqL6YWOUSQcjGi/wCjIeXo+k7svLB73sItyAB9fdBQ0YcVI7A0/wA/2cxBiMpXyiP4WR3N&#10;BCQ6Xd/X1hdeWgwysZW5xs0swep5+mWX7VPhf4VZvjl5/aStrSG3Q39xRyzN6Iqw33DEL23/AG/2&#10;ly6efjPhxRzNKuo3uoahKuj6cr2scESG5bhEwP2fRR3NasqgH0T6fpycObNGr8Wy+jLbSzSwAw3F&#10;HG5HwAbALRe/icMQRLhv+igh0K3cGp21nZ35F5pqtG8YRT+/nYszyS8pPtKrnikfxcP8tcBwiSW5&#10;IYkRF+Bh4rQitSGJH2RGfhFP+JZlZcYA82VUE1vpRbaarwhHnSEzG6Z5KqQpVGjRSR6jXC/vWLpw&#10;T7HJo/gUk1JXl9GVmdGd1eIL6nJEHEL8AIC8m7/a/wCFzHlhqPEjooWuhCK2imtIo4JPTjlhuG5Q&#10;+nNMTJJITO/NpPTj+ELyaP8A1eL4Ka5mtbpEtmYVNJFUHii/tEghm+zuKFcicQyQIItMeW6X2trD&#10;f6ZJeajCjmIBrdp5I+c0pAMcYdPThUrN+6blHO7cG+3Jyw/0/WrS/DRLzQkdW+A06fTmpzaWUBbX&#10;KHViOreVdV0Ga3vLkxTBH2ETmUeqx5AUFCKqdj+0iPlahYpfsYnRniFPhBNCCK7n57dclptQcW4Q&#10;DSzTNRGgwm4jukj1B+R9dxydZBQUVW5UHA8/suvwpx+z8Me1W3WxaKIxFoh8TlaEkopIATiw/ZUf&#10;s/azaaeZzHi6sgWa+X7641WK8uY7gQ3JPCBJVYemkzLzdpg6MwAlkYJykRPTaR1V+eFulG+S1MZB&#10;gd68BHQqqKaBaKBGvBeIr8PN3+x8OZueAMhFknGtpo636S3Ahuoo1Cn11Ks0zqWJV5GaaRpqV4Lz&#10;9OG3+38XF057m7kZjAwluJY2CMSGUUbii7ektfD9n4nf+blPDECJ6UoCKg0rTbaIGWP6tb2s4mmR&#10;IyjOWT1JXo31iTjUq3wH1P3cUXPhxVRUlvJb+moZpFKqUYunEsTViAaK3X7Pxf6uQjO7l/BH0skH&#10;bahBfrMXVYbkyuk8KRTeqsdCkau6cpIwwXksrCP/AIyZUc7isETr6kXPkeax0kFSQv2R9oMC3Hiv&#10;Fv5fjqEREcRYnktuobSWP61Pbs9pdrHxQwvch7YhEDSGkj8+LI0cPNpZOfFf7xvQcEQOwk/eEKAQ&#10;7c+fIgDkDRaMP2fhX7Kcfh5ZOZNeSxBag9U2yLGBEkkznlFF9X9H0w7NwKhm5q5/vDzdv30/qfvP&#10;Sx15HMoNyKH4mFSI6EBTxoWJFOLHm/8AwOVxondJ5qWk3lnIy6X8SNHDDLwU3AkQtIvPnwVG5l0X&#10;0oOKcv8AdvwNgWfS6pJc3MokdjwSIlChrvQqAePxku27fYT4v2VsGQbwGwRaPs/MDNeRWdnaPHBx&#10;5vPxmWQCKqsw5hS/whIotk5tJLwWRficTcmOJaKxMrbFgp4oNv2SSKBeg+D7Px/BkcUjL3KEJZQ3&#10;UpVmRY7VPjEbyL6sz1an7yNVbm0hX1JP3/xyN6HKX95gD04lV4Li5CkioHFOI7ivwcfgB4r/AJS+&#10;pxzIlHbYWmk4SS6laG6trNmAJDSln9SnIg8AZC45sgkb+ZHWF2/awXcMIpRMGR5ZPggUFhxL7k0G&#10;y15faIXj+1/LkMe4pKWWyLcQfVGinhtbcCa9lKIwkSH4FViQWl4+koZYzJz+D0+SP6ig7e1Se8Pr&#10;XgMf2WPqAlmPJuNAeXFAOVSvH+XLc2SoUGNpjeaubGzRLXSpFnFZY0+ruqJGtI+XLiYvVkY8EiWT&#10;1G5/HxXlg+8ubSS+a4nmiVIkCqtTzRS2yji2zuw+P/gMpx4zw7Xf+b/xSAEg0DS76z0OOztYJ5ru&#10;4nLXE7IVillKgSPWWIcreJT/AKO3Hg/97zfk+AZJtMW3lnS3dHYj1C6cZWkfiyxgsGUAAqjsE4p/&#10;sMsEMk5bst07hg19rlIDfK5Xj9XjRmaBIVVo2mkCFJH5sGkVWn+P/ZNi1iBa2ceo3TO0zgJEjsSW&#10;O4oOAHMVNR8CYJzJPAEobVnbUtSl0GyjjSGB1lvp4Y0/d14NyJl+GJuK0bi032f5uOLxm7KySA0m&#10;kdVZ3ofgDE0+H4Tzbqo4/F/k5GdRqP8ANQoTw6Ws1vC0Y+qW0TvFDESoMpREL/GFdfQjpxdi/wC6&#10;/nk5KrJLNIuR9Rp59qo44kqSwUs0lSoPxAcf2nb7X7Ixys+SLXWer3Ny0Ra1i0+1ZB+8gmWZUnVV&#10;MsapAFWQx1T45GdGjiX4IuP7wLdxTXDRRTThwVLXLRhWAkJC7VDrsA37X2vs5ZjPDyCSaTDTZobO&#10;3nmtLQwBOMOnrN6kbmJVL1YEq5q7cn+Ffhb9637eCbJSsIe5dfXlWiwqwMcXAUb4gFr9rjy/a/Yy&#10;uciZbBFoLUZpJrj07eGWO1t2V55jG5lnM7VRVVwfh5L6vAfDEi/v+LKy42Nle5iUmR43AifaTj8T&#10;itW8Ph/m+L/V5ZLICYpBVbsGDTrtxHElzbiS8gCtAJC0URK8UpRW/eBORT4P9Zo3Z7sk3qz/ABSn&#10;ZnLsxRCW5oqoSV58Pjbb+XIxA27/AHIHNDWcctlcwafxSzjUejAluqepcJHEscsszCMOka3DelH8&#10;fx8Wd/gxloY2nkmkFKsSW2FSew68qE0b/Ypk5yoUGSM1BJUtYbG0P2Y1VUAc8VQ05MTQJVByQfad&#10;fUl+18WLySm3TmIyzKrMD8RLEU6mpHfhtlMYCUlQcVuLySSA3QVJJYozEFhCwijH4BxVw/wif94e&#10;X2fh5ccStbeX0UWZuVxKeSIR8QFOh+wtTVyf+acuMu5FKt/qFst1NLChj060QLJdB1Mbmo5EcfWe&#10;ihIlX9v+Xi7/ABLw2yR2cZhj5zNx9S6cqvMyfExUBh1qW6f805VxmWTfkhAT388mpSre3Rjt1Mv1&#10;fSreN5fTS2b00Mj+keBqqRsFb+bhy/vsBXKgmOC1j9cVBed6N3FWBWilvTHL4UVUyzFsLKQKTjTp&#10;LhUe81O4+rScQqWycoh4cDGwaRV9ZuAZpHabk3wf3eHCwyW8dHkZIYYjzFAqVOyCtCPhGYeWfEeH&#10;rasZju7O/uDcw2kMtzd3NLaQhnuCnENMePwSAPJ/lcfh+DjxTAHNoYfUkbiWRVFKig6dASP+I/5X&#10;2VzLHOmVWU7NtBeXfowxessU8kjcwGUvUtVWZVNAxY8hzbl6nD7cmB0a6miWgKxxemyKKBmBJYE/&#10;ZT9kU/41yzhhFapHSpp9vePyCyTXKzJLIQWVGQLG6jaSX4vUPN6r8KJ9tcdHeSLLHDHK0Pqhm+Nz&#10;yVWFQW508a9eOVmAPS0KU+m2j2M11cW0d6bXinGGJQkksfwOsYj57HiI/sNJxxVVtl9IgycS6SMZ&#10;GB4sE6hOgorUY1+1/scjGRJYgEoSRNQn+tSSw27TrFPb26wxOpkieWnB5iCSsksfJUVG/drzf4Oe&#10;Jzxh4zbKfSUtWUfakf0qFeTHlx+yPs/5OGERVlKva/BdR6pJyuZBGptAKJbQm6JDlIl9JpNpG+OU&#10;ep/ef3eKWtv6gcyqywwAVowJBA4nkxPLmT8R2+Ff2uTZKZo+ckXZpQ1HVJLZoYLN4pbm/ZhG7o3F&#10;kZua8I0BjaJULxx1kX1X+ynpo2F08tnd3HquRQlCsYSOi1YkEs9dwo8P9XMjFExi2RFBPbW11LT7&#10;EWqAytGrLJcu8nJyqAVWOID7TsBRWX/W+zhlEsdtZLPIASG9RY5GrVz8QIoqgfE32uLftZiSyGU6&#10;ssTukdybnUNTmsYQ3Fka3a5gjVVjhJMbozGSVmbhGPgDRfE0XJP5Wo3GGQFTHPM1PVRBHQkFuQPw&#10;/Z5ftD9r/KwGJPp/WgBVmiWS9haOVJbO1iNbd5TOzLyVODKBKaOY/wBl25+n9hfT5Y5hDc3is0Xq&#10;SdXErfCFVaVLV+KpPT+Vm/mxkDAWtqEa3tjpTW4uRb2x+G3ns4+MpklkZmVIeDCPhGNnZ5G5/E8c&#10;fpc8dfQ3RnrJMCfi+BTuN6BV3C8jyVevw4cOSNXzZAu0O50yKwVbWxMaOYz6jpRX+El5ZCV9RlUR&#10;SOvJP3nwcVXGpYhbVVVlEaryqwUAtQHcIKMNx8NMjLPvQQCqnVC2oSGSOSS4eQRenEzkrFV15BpS&#10;ODEo59Tl8C+mq8ea86RH+sxpA4dqDmxX4uTFqqaBuPxeP7P+xwSl6bSbC6adBp91LfQNFCHcRKJD&#10;6fookfFxyMQeqD4eB/vPsu37yTK+szTSAQ8XjjZmUKWFeFSKlj/MAMsERVjmk8mzYW1raO140qzX&#10;SRxSmRY2KerxR+Kwof2CzHdv2Wb4viwTQRKJpneaRCrRqAKcl36UFNv+IrmN5MaS8+pdyGzsoILO&#10;CZJIbqV2IYQsSoH2jzbnVdxw5PM/xfYxMMizFaghV/eqQCqcd99zQbeP28tF1SaRM0byWiS0YNJL&#10;/okkbMsk3qAqOOyqztXkzMnFIf8AL+NWm3VwtI1ij+JzG8LEsAxq7UHciq1HJsrB5qqpfiL1f3zX&#10;Dh0hMkdyiqjsgZY0qQNlb4+LcE/ZTGzvNNNIOXKWpoy9NhwUfEaVqeVOP/NWWUIxBYk06wt7SwtL&#10;cRx+haFfsPu3xMbiVmMakkcU4c3m/wBf7SpI/wCCzHoo7yTvTghFavv14BDSo519T/gUwA+Ib6Ml&#10;Fzcaiv1q5EdtZps8oNGSM8eNBM0qcmV/SZPq7P8AF6fxyLyxEWrw+gecacW+IrQks+1OnNviPL/K&#10;ZcujIHklEvqMM63gaK5fnGWEbhkURxgn4iSIIuSKFC0RkR+TN+1lk2vrxwxupdiOa04kADck9KHs&#10;tMiDYvdiu/3KLbXFxcQssKJWJ1cy8nd6BAgUsrLRQ8nJvh+yqsvwoXEwjt0t/QEYlUsh5BWAIJG3&#10;soOWQiZHdNIqytxNezXi3rzNbSCKVfTLRl1K8wCAerMrCh5f3n+wq1hRyj3LBljYgCi0IPxbNVul&#10;dv8AW/ycsy5ANgk812oz3ESyRachSSdFdnPM0b+7BZKI1So5N8X2kTn8L8sEPxKxPPspBUxqqNVi&#10;OVKAHkKmvxcV+HMettuaLHRBxtL6l3BZoTIrK4md5UHAN6ZJduPBuCcSY/VlXniDvL6ckUUTLLwC&#10;sI0NDzZtmcVXoD8P+V8WWwoCykbIpY7Y3sUk86SW4lM0ZuJBVfTjUAxRsAft8fjL8vhbj8OCPTnC&#10;xpcsHCLQorF/iUV3oAK8QD/rZDxIncfj7eJR3oSF7MtcTWEXoyyyVE0kYjqjsVqGJYlTIzd2+D/g&#10;cSoIAJ2FbqoRAaECopTiD2Vj+1kuKRFXskC1f4r4m0RuOmgetKVVkdirkg82G/N0X4uHxfaX7a4w&#10;xRgmQknkSvWlSASwCf7H+b/KwiXRNogXNweMIVQyhZCpHKgLBYyZAf8AKJY+n/kYylvzjVpC7JTk&#10;gUb8QdhJQfDUL/rZZBVxbUSkrxQrBHLXhMzklQ5X4jDUjnxMnXjwb+fLMhEakj6uJ3YlY3LMTWgB&#10;6/COR/ycbKCVNIEM7qZGv5LGKNRJPGqolVqzrRV/ePwVv5v5eC44JYwQBFY+oSBXi1TwK+/icq9f&#10;Fy9KgLhLqlzdNI8f7kLyCGRCB6vOvY0oo6Et/scEl1bgY0ASKNURSSnHYltm+LpT/ZZCIISI0lsF&#10;sYhOs0shlu7mS4kkVRKX+NVTdB6a0r0/kX/I+IAt1NIgVSQEADDkTUg9x1rtvmVwAblKeNp9pFK0&#10;jKrNISUfgoIDClAenH+Un/JwRLC8Kxx8yZaFn9QMP2gN9vDKBMEsbQNpdx3b3E/pL9WDIkLQsjV+&#10;AtVd/hYlu37K8sfZBYYo7uTclnLstSzSGmw8AKsv2shlncuBHMqOqJJeT3Omw04iOFYkfj6ccYYn&#10;kamrM3FWVRH/ALLLtpZIopAyhJZVWjcmZjUFjVfs/absf5f9icseIAfwhN9Vt5bRXV/BOrGaC1eX&#10;92VjWJd1UMGoX5cYyikj+f4/5lLaNFhM1WlkdubP8PYcQvxfs/8ADfabK5Ts0EDcqV69y96YG9O3&#10;t0T0o4h6n2WIdnohHxsa1/YX4E+LBIv4hbq7DgNyi0JcsBWo6U2p9rMeGEzLGrQMmj3QvnhiZp2k&#10;ASeTkqQrCTxCN9qvxl6CPjyXAdlar66SzF39VGWnxGjkNxP2FU1Irvx/4jmTly1ECKmV0Ufq2p3H&#10;1R4LRY4jZyxs5PpgNAjJ6wFJWdVVW4fBzbkvp/stggqsfE3H72VKM6HkQoJ+yP2ftDKr7mSGSSS6&#10;Drp3+iWkvKKC4URgyMFr6hG0h/duzLyZeb/a/wApF/Ve5cxwLxjIASj/AGmFRsAamm5/l+z/ADYd&#10;hG5FTXVEwPbRWFvFJfSMZVZnuGaGhjjYK55MUAUtyVXH94nN/j/d4pdBaFHljncshmqxQAx/GAKG&#10;rbFR9rDirnuNljdbobTWuZPjFlNp0Keqll6aiZ3W4/dtIeShYvjWR15Ivw/F8PxYjNBcWTvJFGr3&#10;Dnm7MxFVA2HIVb/KpT/ZZKE/FFHkkC90Zb3Nnqaxq0rRWkS+jBHGqkK5Yqz8SvDZRwRizcf5P2sQ&#10;kttTe+RI3Q1YqWP2YovtHfb4uFeK/E3xcsvvHEHmic6G3f8A7pUfVtFttFkuHhlc/u3Ea/3lzcll&#10;jUhVqeHq8FaQ8I144KFnMjSXc8KmK2IW0HEPzVaPyA+18HH/AIb/ACcxePHI8I/zkGIJ4UHNqkE0&#10;lvpUFw6y3sZm1SYyFBE7kwpHyHwh5nbp/LF+y0uBbeO4nu7qb95RXqkZMYiVqFTxqPUHEHlU/tfF&#10;mXP93ABJlujry4tbOCxtneNlljpNLxka4dKBlqI6xn1HjKsv2eP7pPtccQWK5jnNvyTZo2SJASSA&#10;BxUsegDH7NMsExw8QG4/nelMiCjpJrGeD68Vf0vTmR53aigEnm4UU5MQv26/Zyr23gGpFpmWWSNW&#10;VHULJxLCh4/a3ooX+ZVX/KwYpnw7HM+aTsHaZK0ukQtbwvbRMVf0ZA0B4g1+IAINy3M8fhd2+JsQ&#10;1W6ZSohcSshdWkaMckYg8uG3wfaUB/8AK/ysuwY+LaQ/0v8Ax5kI96I0fT43Ss8JgDtHJHCkrEMq&#10;qAnqEGkh+E8kqyf8Dg6MahpPlRvrNqGnurcW1uvL1KVrwLbhEUD7VPjd/g/lzHyAZtQADsD6/q/h&#10;asR4pcX80libSaV5l8+xJpd8/HRrv61djiIo+a0EiglTJcS8kVf2IoomZuTN8GL+X0bTNKtnUfVU&#10;9QteSSISgjdWJFF6fZ+22R10vFy8J3Efp4fg1niJNj1LfOafpjWdQtgUvpfqvHSLGCZYpfrMLgF2&#10;Z6A/31fTXknFOTfFkd13W7q9LaZbajJqM09w4+qBRHEsBcKq+qq81NAezZstBoIxPGcdcEfqkfVx&#10;/wAf9Fr1Wfwgf51enhZNoWh2ekGW+l0u202OO0iaW6Vyz+sqs0tU+xwSvwvy5ZKvy+8oWenkzXjF&#10;zaSvK8cTMUExACxEV/ecB8dZf2+Pw5z3bnactRIY8R/3v1/j+F1gxSnL1bfxcN/w/wBKX9P+Ywb8&#10;0/PM76fJbW8Yji1ODhBVS1wLOlZrmlP3Sy8vQQftKkkjfyoc+bPVtre5Nozi81gGC2da+oKrV5O6&#10;pxUcQBmv7Lj4xEZenFg9WTl/x3xf5ztL5f0P90hPKUdvd3OmfpGSOSx0AfXridkURoCSttGlKHly&#10;dndiP2eOFthp1jFzS5d+JQc7YSsULkAcm367U+L4c3epynKYmAGx/wA7/ZNUcRBG+/8AH/SRGua/&#10;r7EPpsUX1hpTGmptbosyRB2fjGQKSJ6bF/3KtJ8fx5ep28un+X7m5a8jjn1FIobeJiRFEqktMyb7&#10;sAfH4sw8Ehm1IgI0MV+Lk/n/AMz/ADfrbYz9RI/ydovS3t9Y81WKR2Usttok087y8VeaZ3HCES1V&#10;PT4spopHw/8AD4R21vobafPJaW8+t6lzUq06yIpQ1B5SPvRGPZc2Gc5hlG8NPhkDxfz5S/0smrBR&#10;uRPT+FkX1vX0eNdRmg8s2Qj9NIYXhlo4YNRQAOLOuyr8f7X2W+0bavFevbxpeRRW8jxyFzHKvGPi&#10;pSJUJBLM/qH+X/iGazEYmROMynw/zuP1/Z/R/wCJb4H0i0p8tT2tny+otJeWTz2/pStH++cyyerc&#10;yTqnHgsQRW+JeS/Zbj8WJ+SNMWOO7nuhHC8UfqrGx9biDI5CsvFkFKf7JvizN7a1B/dxxj6/qlA+&#10;HL/dQ4Gobyqu+K/8wNXSU2sEDyMJpTbCQK8SySuiJyUp8T7SV5cfT+HjhbpcWoXljf3yFHndmeV5&#10;wEo7AKeIjYIF4qv7OW67JDCMcB3fTvL+b+PVwoMbma/zU71P9GWmrWFg/qwxKqpCkDKVZEJKhzIp&#10;kYg8vsN8PL4sWtrmIzsiSeotqSJZojVS5JWlRTluQOOCMZUJE1xejh34vT/O/wCkmuWP+EoPU7Rn&#10;sFLRKkt/RoLS4oGVEVXpQ81TgFZmfj8PLKuIba7uPUkkXkiMwKgFgCaAACg6b5kCBhDbnL3OPmxk&#10;01a3Oo6ZaRwQWsjo8yRESOyoSq1dy5DuV5fAvw/E3+TgCXTfTZpgfUCnYd65duNtuJxMmKV7Jvb6&#10;0swSBlMTuKsf2aexHQf8DjuEcb1VPiZSGUnck9K0ynilRDOPJsSSzx/FLRFcMrqtAoHWgbGS3ckV&#10;GaMU3477AeOWQxi2Qz1zXxWUMwKrKSf2/h3J8K99zi0V2XWslNhVQN+oqMjLFRbMeXZDyWAjYiCv&#10;xtxcvt9k0NMel7MtSxHEmpDGtFys4b5Ilk3oLJNLtW4qq0ZBRSi0qxGaDUZIn9aycoy0Pwmo969s&#10;HhEjhn6kDLS3UNDsr+D6rq8CTxOaD1FoRTccT9pfow+j8wWurQiG/jU3aAiAsSqFvo2WvuMwjojh&#10;PFj2gfrj9X+79X+yb4ZB15MHuPJ2s+Vrh7jSbmR9GkIN0YYhLcxxqQQAg3lRRy/u/j/ycXgHmCzi&#10;iu9REdvBEeTiKT1FA3oOQ6tTjX4ftfZyHHgzAwj6ss/5wl/0i1+EZn0/iKWSxeS9Ya60/Q4ZrzUr&#10;gMkfqx+izOCvx0YLwTkC3E8WXh+8xJvNsnpR3dF9YK6iGkvoFS6HkX49BT+XLR2Nvw3/AEuL+kvH&#10;0oVfn/xKqn5YoLibROUx053ilN6ZLf62rJFIgthFzpR+fIr/ACpn/9MR9VWWB4IWEdtHvPKQDzO5&#10;47k7Vb9rNzmnUgZG5fzf+ki9HOPFVPVTqEsV7FeXUZnv5jwsLYE1ijbipkqqAhmWL4eDMmBL+Zzb&#10;/U4IFvXU+pRwY0CrRVRmCrT/AFRksMRxmZuH4/oNh57D6Udplnwu/wBIz3b6UrxG3RY5FlLTycpX&#10;lUSGbk47yP8Aa/33hfZalLc30nGExpZMOaRM68gykAKKn4Pi+z9p/tcfs5vjiIgLPET/ABf1v6qI&#10;SBHEE3vdIht9MEct1609ypWK4u0iekgo3qPxVFMg48uR/u/iwWly+qH6tcMI7X+9nqpV6EhY1CEi&#10;Q/FvVlbi2YkNPGO8QeP8fzpONwCRN/w/7pKrjTrbQFXUNPgku9T4NBYrUGMsFMsrNJx9GDkg405x&#10;c0+FfiwJqF1eTxKsDtEwVo4YYeB6LQFTzkQyfzNw+H4v9bM7BggIkEecvx/x1sxyMjZ5H6k00XSL&#10;C0kuZrlFmadhNcXk5Ilqz8yjBooWEKN8MKM7/ZXDvSlsrOCfULuYwIgLensEUkbhTRG+M/Ea8v5s&#10;1eslknIQhES4v4m+WSMI0N2H+d59U1Ge28vadbi9N4wj9Tj6jcUapeWheNEjUlfU+Bv915FtRuIJ&#10;DLcxxyQ3Fz6jxyCN3f0ywAk+Ki8viKigb7WbvR6bgjX8AaccSBs9C0W0uLe3gsTPHNBZxxQyqhRV&#10;WWNKemFVa0+y+5X/AFcZY6Rcm4j9KNo5GQmJpPq3qCWJePIcSrj4acubfu/srlk8wjZv0ORGFEt3&#10;+t6db29y904eCPgZuKTuhilbiPso4dmNfhT7a5KbWsc6nkwkki/0q5njbmEVigjVqBPtAt1fl+1m&#10;t1E5HmPSD6d/d+PUznLc39LBtY4XcN0PQWW3tZx+iNNspUEM0rxib133Ep4huOwjWHi/p/HhBqSr&#10;cTm4khmSWQ0s4m48Io4iRI9aNEnLl+3wfM3T45RiBQ/pfjhaATW/M/V/UZfoUclnDHarPFN6Sk6j&#10;OquWllcL6VOTGQ/B7ycsXsUJg+uSyRxW/I3LtKDLK55KEBLMnxNTinw/sLluaqIH/HW8Cip6rMIZ&#10;l0+yt5JriQpaqkRaGCNWVizfAj8VjBBbf9v9nBuqzxWMczs3PUboMqSMxAAI5/DUsu3KnVPhzDx6&#10;Y5JUR6I/1eGTVk5cI+KT6FaXGqS2MFuotvL+mNvbKikySQs0Q9SqxNSqc/hV/wB5/q4V6db2tskk&#10;lyryy1Kh6KzGpAorHgabA8v9jybNhlskURABSKFRZJqj6jO8UVg0caijNzLqoFD9pQpB2J/d/wCq&#10;2OvLyeRTYRTPHczlRchSGCBac1DSceTU5Fz9hccMAPV5/wBL6kDcgd31KFrp9qCmoywRvDZq72Mn&#10;GjOXqA4SIPQceKQ/C0vFv8rjhbqBbUryz0+1j5W1Ge1tuaOJCgKK8jNyjUVXxlbj/rZfGoAykfiy&#10;xwM530pFwCLT7a61LUHHroo+s3Ijf4Y/tlFCjmQOX2lRf+EyTWmlw2YSWf04ZREyTuWZmElByKxl&#10;UZunwcOK/a/mzQz1ZzcUYWQfp5f8dkjJMb1yIYfqPmq+1RZ7fTYri/DypLZwxrEsEkQbZXuleaOI&#10;BgfVEy+s3wr6K/FhfeXF2scupPcrbKIjFZ23rvCfTI4q5MbsOXXgnpyN6v8AwWZ8MceARIs/xSYk&#10;cI3/AIv9imcOl6c3paNLpn10PMLjU7poVmjN0zBmT97GOS8T8UjekvocUj+P4FKrZBe3aXhlAi4k&#10;3MnqynjDA3pGNKx1qw/y05yf8Fmb4nACBy+lnGMogkdf919LILqSWxspYbaAmaRylqqolDPNV/UY&#10;AhQisav/ACqv7WHdrbm3tIrxWSK+lAgUlY45EcNvSY0ovI04/wCy+Js1ObIOL1Dij/pmvLOjX84f&#10;9JMc1a6trzVrrT721e60y2iNzcEGa5imidTWJ7RA3qEKOYqG5N8KYSiSO7luXnjk/R8IV7lml9WR&#10;iRQL8Pwnmdv2uP2cpEgDw7Rv+b/N/wBK45kOE7bfwsgPqWVrDbQtCL6dpI7NVhMMQ3LH4PiNI0q3&#10;2l9Tjgu30RVtY7nU5BaidXAhjWNWSIcmjXZfUPEf5X+z/mq1Ahk9Mf8AO/hadTjsb8zH1JbP5iuG&#10;u7mz0SBr25tTGGllL+lI/JUccx+6XiGPL9rkvwwth75U1G08v6da8bNzzVFuCIzKzbdF5ld+PdRw&#10;zn9Zp55iRt6T/Okk5QCIUxT8wvJ915wurmGTVwsdsJXsbV5YoYoyAErKUim5pz5fa4yorZNbrQ2u&#10;FM1k4Xmm6NSlD2oK0OayGvELjMeri/H1sDAgmni+h+bLmwuItP1iNryxtJPrFvdx0WcGoIPKqerG&#10;wqBUrL6bfb/ZwfZx3AtIoJviKCjEnkfvoK5hzMRMyHVutIfM97aX2oyvpyxpalqqIozEo5GrURmc&#10;pvX4OTccMYbdYIyV+ydxXrmvy5jkO/NlEE80RYWUpaESTLIrqPjFAVUmgU7DfxrkQ1S6kuL0Wzqe&#10;LBwXYigIoehBb6Ps5vNLiEYcQc/GNnr2iaemnaWb6KZUeKSEiFUaroxZApkjZFXpy5hWkT9nlgO3&#10;1i8t9YhhR2ljYlZOALKoBqWbivw/Dx+03+rmVm00Z4zI86bBRG6MuPK+iXHlmeeW3WynqrWhlPpy&#10;PIVHGNXkkYlTJ6nwqqf5fBF+KZ2WtWV23ohzzH7HEg0NaVrnN5dFOA4x9PvcaWMjdgGq6DqunIgu&#10;IaxuXCPEARVSOVGGzKOX2o/h/wBbNd6VazXEVwAfWhJ4SjZgD1UEdmpuMGPUyAosYzIQdjql7p9r&#10;dWFs3Oyvdp7d1DRsafCwr0kX9hhiby288n1K9i5V+xtyVwD/AJ9cnGEojigyEeoRCQNbrHrGm3LD&#10;0CBRWKXELsCOJ3DMjVYepHy+D7fHI7r3lc2sjXNvGZomFGjiVZHCkEbcuviftfZzcaHtPjjUjw/1&#10;mePL0LM/K/5gSXJi0rU7iOC6qHguZJXhgdwysRIY9kfaiUKq3P4vhwtv5y0X1Zog9xX0gZBRwvX4&#10;SlWAPX/VXM3T4dzk/wCkWzh7k40iyCXCXsFw1npca/WwlrJWOSZv7wSrOPTZgeQZubP6svGR/U+H&#10;FrO8m0UrAqB7cgs43UBQKHiAtPtcaL/lZXqMUc/LmnYiihb7S7TzfyvXd7TUVYW8bBUd+deaK7Fy&#10;x4pzLt9n93g+eyt9St5VhlLSTUAf4Q9up3p9H2v5v5swxlOI1PkP9n+P6TGqSmwvb7Qr+3le2W2i&#10;tPUkniLTC2v5lHph1Zq8mZdvU4+i37GMfUYYVOnzP6kiIqmREYrRvhPZ+R2P+x+1kvBMj4g5Fa4t&#10;1a30S9vWGtWscttB9YlkFu8sa8inxR/tQ+mikqAeccjSuzpyXgmInUwsK2qKzpUekJQV2A2Xio5K&#10;xoG45bj01niPPh/hTV7omXQGnujqzSJbSpze7e1Ky1dl4tJ6k/wSwqHkjeQNGrMi/wAzPgCfTfUj&#10;nmm4xzFyIShMlVWlFapZh8X2v9l9lsy4argIA+n+L+t/uWQO2ycaXrRRrG2sXmvLdoUkuXmRLYAO&#10;W5TJwjiQtw4+lx4fZj/vEVGwojeztJTYwj1EPxM5HpM7tTrwRE+ya7j/AIHMsCUhfmmJrbuZGlvq&#10;l7bR6ncn0ZlX0xGONwiKoNWJeR5GbmvANG/7XL4+XwiLO4kmljiSQJCrBjIRIKAqWLsarufh/wAl&#10;fiyyQEY3XEjc80v1iwgtba6vbiIz3M0ZjELtBU/vERLeJBHJ8PJpFqvKSRuHx/EvpqCG5S2kgWYz&#10;qyiR7mZlQbNU8KI29CP+FzGsGimI2Cm0tr9ft7yS2FpJA5trfTLSNnYq68U9ULJF8Ksr8fsRxr6v&#10;Lly+Ea940ji1iDqpVuLh2U8VAAI5fMU/2X8uVDTDmSZFjQKVxWUUEJ1KaK2EySoJ4fQSWkkxJlD+&#10;ixUNQF3+KR2VY1+H1ExecRIhupBwSNCzCT4mITsteTFaivRZG+HKYTkTwxI/zVQNtBccI9PRpLme&#10;aUxpLaj0I1e4BpKyRKsQkVW4fblt0T1vtvyTCOC2nkvVvLmRmZmYKTy4CMqadeRSrFWPFl45sp5Y&#10;iNBWXXMtnaaTLpmmQxQLGiNJFEIvV9XmC1AOKysEV0XmjNI+Lrfy3Hp2olBjVQJHeoU8SVUkhatL&#10;Jx5NF8P2eH7OUeCIR4/4kx5WhI9KgsGlvZbV3u5pS0EUJWSRBIAzhVLJHFb23qCNbirfC/qf7sXB&#10;9/dBoltFVmMdA8jio4bqVXbizbfYr+18WUYMfq4ipG9pRpGmzJeTakjwqs4aSK2hcqWnYiRZJCay&#10;KtW/vuP93G3CJuScC36lcrAVEYty7q7XEaJQgH1GIBWT+X7T/af7OZHGJFMinc2p6e9xQ3L3RSOW&#10;OOzkkk5+o1YUU0eHlUSN8Ma8Y4v3jv8A7txS2eCwjlvHjPA8BBD8XqSSMadwu7Mer/8ACrhy8U/S&#10;OXwYnuQ+qi61Sa00qGbnLyma+vUEXo20CKSAKl6caIgWP7PF+TO3qck1nJlmkuCyx8uTLGOZZloW&#10;ZnNU4/yqP9hlk8fCKDLkizZ8bazttPjjaQQ8beS4DRCGJgyIkcA4Sl+P94zlPg/vePJVwwuSkQS2&#10;spfTunCtNMAGYfypVqLx/wBlmLhiZWZDkxFk7pBbxTXtxcavrMBuNKg5xafYszLDWlJJuESyS+tQ&#10;lGrG3pt+7+38OG+nagsAZLiZZEQqsLclPKoG7FaDr+yozXarTmR2CJi2O6lpcl1GlzYWM1vdSpLL&#10;eRiGVDFwZ6pEk68umxkdm5fsKq/aUvbJL9WfjzB6KBt1r/wXvleLIcOzG+ELNK119LdI2nMLjrK7&#10;8mU8aLUD4fS5FOUdU5Ly+JuXHIvrqW9taejEUBjBV5GU7yFabVrX4S3xH/Vzc6c8cuOTM7s+8nz6&#10;jqF493d+syXTia3hDr8FuGJHIrx4/GsXwKvL9v4m9RsThEcDxNKoklRCzVqSisCFAjUgbqDxHw/b&#10;+zl0zxHh6JvuVrr6xewXUdhM0FsJgkRXiqzyRsDIXnkSRvhkYerIvqOzQyfvEbLigSO5F3cuPWA+&#10;CMmJQnNuVQq9tyx5tybhkTHah9NqsnvJZ7ObT7COSSBiyzzBbly4ijZaetIvxM3GOKkCOkbStw5N&#10;8Wa1e4KSRh6vPKUidnR2KkDcR/YVV4/8W/8AE8nm9JA/hU7c1mowWi3EVzPA0cNpbevOkEM0apIn&#10;MsGuAvqySP6p9NeEHL43/vGgwXHbxW8EnFVklUqtNnJcqOJZiQd1Kq3wcV5ZinLxyroqCmvr25u7&#10;VmkeG3m9R3Zi0AWJC3NYoljkT4XWSRA0yyOqLJ6r/AmAJZJ7iGKOVRGJTwc9SUB6BSrbUCmlFzKx&#10;YhE+9eFO0gtLO5uprdmna2BnjiJ4IJnUnm0nJasWZ05cpFTlxXF4LlDbGZAWMIBjZiWUvWgcVPVu&#10;Sn9nhy5cfiyvJZnR+lEkBc6awv1tpJAPrxIuIVRFdYeBPoMY1C+lH6cqry9Rp+LRerxi5YGtkkuC&#10;zXDPxR2iIqeD7sqAB0+ytKjjy5f5St8dkthskHZH3d1b24SKxWOOaeP6z8UdJEC+mZmkaNwQ8nNR&#10;8Zj/AMn7HwCrdbaGU3UoQQx/vFqEDBgAX26A7J3/AMn4crlxS9N0i0v1OS/ubY6dbCSS4nH1dzzl&#10;KNG7MsTFh8ZRV9TlxXi3JHdpF5Mob67Jc3LzPE4V2VEjXlxrUk9C3qMK/ZUf6zfy3DHwgBIRy6Tb&#10;6bZx2cF1Byto2mlll9P1AnHio+ynoRNw4eo32uPBeT/vMSvrm6LrbxSsJZ2PpJEkfL1EblxZ+MqR&#10;IoA+1+xy5Lz+HJxiCDYRbtPsLBLR7yZG42yFWmnluGQwunH1AjGJ5nlJbfh8UnBYn4LG+CksJWIA&#10;ThGsfpp6pCsxWpMjfzHYMq/sfB/lrlPjAGgtoX9NQwpI09009zJcieQWqGVEjkcJHAgAf01arRyS&#10;v8cz+vx4/umRGMpdOYYoVWwjYFwv7tPhPYHhXars38qLxX+aZ9A5ndeSLmDabElzPNI+rzRssRdR&#10;NKOYAUFh6tAX4RRx8/tSuzu32kq+uHmmT94TFb/ByIQsx4n1CF/ZHwf6vxZLDiMN5fUUqmjWUdnb&#10;yBYQlxfD1wg9URxgODEjSftMPVpT7bcPgX+8fFBezIsdtGnKSgcAKVRN1oKEheQ51Y/7r+H4f2cq&#10;GImVlCHm0y0nee9lkMduSY5CW9WacUcPuqNIUdIQkSR8fXV5eLcnV8DXMnqRJFGyNESQpXn8XVef&#10;FizMQPhXkcyMcQDskRR2m2npTy39wsn16nxCf0CYFYI5gDxIiIrsqyy8Of7xv2+EfFWwt1Cs8iK6&#10;KI1+I8lVACrcd+h3X4cr1Ur5Jkp6vckvFDbzPBNL67KsS8XkmNHj5/DRWX4Xq68v2OWNjcTXYiHF&#10;nJ5yg167qoYgoAoUJy+H/k7kj6RdIPk3cpJa6e8vKSKJAIojGtTxIV3eJCszGQyNIE+L4f2v7jBE&#10;k0FlS2t1SZkUNLcuKcnMgUUNSe7fZ5f7HMeWMy9RQEt06HVdY/3I6p69kl3IUttLibmIoBbFysw4&#10;AKzMqsyycF5/u29RW4Ym03rylCvwRhCSx5AuKtsnJj/sWy6OIRFskfFbm0haQk+pO0gX01CFYm4R&#10;VMvCPb9rmv7H2eXDDJHW2BLH44fhUtuvw12qaVrz5GhzDkZGVBix+W1XVYQIuQhv6TSBDwlpJxYM&#10;FHLjwMHoqrx/6/8AxYEuGNwsbygzRxK1FoIxI1eO4+H4AWJ3+H9r48yccRDbqyATC0tlszcx2jC0&#10;ubqePmQ7TmCMIGNGpIWkeONU68uX7tZIm44shFnZPdM7GagjQkn7TCjEdtqV+z/scqncjwoJQt0W&#10;1XW7fSEt0+oNW5uQgjoEiflEj9WHIlQvFvi+DhIn2saCn1ZYwnNyxUs5MYFT02IolPtf8DkuD1eQ&#10;ZAK0guTfSzvOYoViWSOK3CXLEKpbmS6MHmLALFy+Ln8f+U2t4LqQMx/en4o4qbJwdUD1JrT4lYLR&#10;v2shkntSDQ5tX1zptpcKWYW0ZEc9zUB5GkiklMJ4D4mpzWR2Kr/dp/lLl6vcSfuIBX4SpmoT9qoF&#10;SfiqRSowaTELMioAX+V7G243d4EUo3NbIsiL+6ZS1EUCPirc2Vvibl+1gdITcTs0xAjRCRvSgqS2&#10;44rVl/yfh/my8kDbqt9yLub06fZJ9WV2mlnSOgQvVmCxoShLvwST4vtry9PlxVMuO6f0EMcfCX4W&#10;ZEI4hailStCeFaBfgyBhxHdNW0+lx/WpUnn9W2YNCslwC0jPwIcRrICo9Ti7vJ+95Ny/1cbCtzc/&#10;FcEDmxfkwqeA8Oqfsr2/1MunkEI0Oar7g6fp4WOwQ8IFWAwxEIvqsdgfsyk/HJ+2v7fq8v2X3MkK&#10;UiSOkQJkSqlAAAN6fDVtzT/VynDEk2oWafb3koNzNN/pbIsM3F1lLMWPwhuL8Eoqct/92yN/vt8D&#10;lbiW9jWAGKCV6GhIb4SBy28WX7Tfstxy8cMYG0E0iedrbaVO96y3V3bRs3xKCg5qxWMAj9lHp6aD&#10;9nm2K38hiWO0CxvKdpj+ypruBXxanVv5crwx4jxFY96hoUf1l5dV5zRWjKHtakF5FKfAxCgfZTlx&#10;VVb/AHY38mNhiiiKmSQSyzMas45HgQWPQUQUHFa/aTJZJXtG02qTz3E5ZIoHhtLRSQEb01+sVVUT&#10;beXd2aRlLJHKq/adX4q/XYLu85g8reCAFnoxqa1U06H4VbrlQgYx3+pjfRCDS7zS9NFvGvp3F9eO&#10;yQeoqcEcHkgZV5fFMy8inHj6nLk32Gq5mV45WjosjfAm5U7AKznqa0/l/lyWONFmBStYWE1vJBFO&#10;Wmt1Jlm5hXUcneVIkYcF4q1KCT9h/tYpFF9WjVoUDTzlFUKCfjZi+7Go+AtkBLjNdGAKEvbiO9lm&#10;F/OYbGxWaacyOiUgjjERPBQr8ZlR+X2Eb7Mf7TZgFeQtKSvL4eZZVoXNSTVtuK/FxK/8Fko+nkyt&#10;dPPNBacLVA/ogzCCOGSVnSBKLGlIzyZ3/d+oknJvi9PhizXSIvwvJKzA7cSUQA0+zVR8P2eUj5CE&#10;ZGVlFUgjpUzuEeK3tVjf92/qqs05dCxDSmN3Vpf71o7aL4eHDE/VSxtFLekkrowAJ3VW3r1ZuvZV&#10;wSAnMgcoo5oh7abWNTYf6U9pDcRyCiUWWSEgcfijSMLx48ZHm+Lgy8PizRN+9EdxM/qAUJp0JINR&#10;VVG9MZy9Oykqk0FLZ5dOsYDCxqORBDqEZFB4u7Hjy4/aX7XL9vFQFX1JJZf3cfCkaim7UA7fa50y&#10;uZ5Ac08SgZJX+r28NqDJctMGuZHD7RFmJJJ+w0AegT9r4OWaIlI5LmULxZwKyCqAKTQKCEqSXwyB&#10;4qU81O7EM11BptpLKkyQMwjgcxzSPIqjnJIPW4KiwVb+X1I1b9iPEZZrhC7tPGG4lVjMhAX49mZV&#10;3PDYhSfiyUccLodE0jlgtZ4oI4bOdl9RZHn+rozOBFQojvRF9ZecbvGrKq+p+zitnHaWFk9zJAA6&#10;GkcnxEE7EMWJ3bkP+B/4HIZQZ5KioFlB6o2o63q0WlwXxNpMrNeQEor8CDG0XphPhQRs3H4v7z4u&#10;H2ZMDq4jkkn9TnLJT0o6UU86s1TRux/1m45bIcXp/hSaJvomMkEssVvaJAsFnb1+s3HM809HikfB&#10;QUBbkvX4I41ZuHJvjxp9edmclmVlb94QCobgVbjUfFx+yARiOGI4QxKoyWdsiRhUgeORD6KNRygm&#10;WROXE0j9Qjm7D4ny7WaXk07S8QWDKgZB8Roq12bt8Rr/ADZOcLFD71Khq1raFI7NLUyH05IZJmgm&#10;kPpIGeQD44nozLwTgXdmXkn7PIvmvFmvXZzzYHkqlmapJKAADjXb4v8Agf8AZZWOPDCyyKd2mmC2&#10;0yG3gX0IwnAsiInBQBISS3Pj8XwU/Z+Jv9QbHBeelHsYlDlWknanxEblQKDoePL4sxjOPfZ+KiSW&#10;yX+lG5nA4XcvoiWOCzRWPpcx6auzFjVmX1OJ4L/xupcj0kVuQ9UvyRI68ASFX4q7mn+SuRhOyoKH&#10;0+txNKPQItlhEU81yVMzqrSuVUAcRyNfill/aZv8rLlgtoYaGKhZPiRjVSBuaggrvy/l/lXI0T7k&#10;huzub29umP1v1EEvwsqFWHOoUAqVkAVYwA3q/E/qyf5OMmuXZSK1jU7hK0LAAsaig6+GWxwi0UrW&#10;VkqSl6FZpBQGUCojLOI0AILbKOXxH9v/AC8DzGWdjIopFy4CRmJ/Y4UXx/mywekJ4kXaCC0UWzyc&#10;rkqZ2gREQj96ZKt/L/vv/Y/5WPRlM/IMCsZZVBHwgsSTQ/5IA/2WMRupWTK/1X02QhplRnZGIlZU&#10;CqlVIqfUYv8AzfAvFvtNgeMFoUZ5OTmlIwahORIqWJUUUCuWxJumQRsshS5kSO1KxqCWloFaTgA1&#10;FRQx+Jn478eWVDFb3Mrca8ankzj4ggNa/DWrGig/8DibFhiRRW3NzfWNpE0wUz0XhHC37t5mWnH4&#10;wCI1qzKf5V5/s4PjMco+s+mYo0A4R/ZpGAXJP+ueIevLMOMyNrYx7kmuI7u2P1BLj15ZqmW4cepW&#10;d2SIcdqfuk5tHQRry4fySYCjm9czTojBHIerIQCfhG5C7/scv5f9hlxiI7HmztN3iS0W3tS6+qo9&#10;JlR/iUUYjiCw4/7s4bfF/s8XtF48wrBlROQk+IA/P/WJrxX9n/KyOWdiipKG1CRm9AyRlZZ5RGYA&#10;Y2I/aoB0+BV4c2/bb/fa44r68asTyLjk0j1FWWvwgnen83w5WNtwx6KccrWtxKnD00hJjiggKsBE&#10;wX95IqgLzqKRqrt8H/A46R42CxBQYpJOSwgMF5Kfh3qrMK/E9P8ArqRuzLqtbFRt7S5RZJppmW6t&#10;4PSkv6oZSjgNI3CjxxtQcIeXLiv/AAqs6QK/qRoPXbkESg+H3JBbfpkYGRNdFULCW9a3WC5lf6pH&#10;6ZnnqxMhFCERSkdULF/sjjw+03JmwStsrrG060gjHNFVgqg7FEA61NB/w+Y8pm6j9TAE9Eva+MJu&#10;Rp8nO7mcQXMzRM8hG6zTu1eNEDPVa/sRJ+zgGGeCaW4aRR6MRcRQxUkLyiIUqzU+yOA4r+1y/lzK&#10;8MxG31f7Hh/ibCCCmV1bajbrZpbSfv5fR/SF5cl7cJB9YYtwiQMOUzNL8bsnFOH7b4JghumjSYhQ&#10;qFByZqgOFALg/tMgHH/WyiZiNv4mFg7BB3N5pfrz2Seo7yrM5jSMh2haQusDin7tJmk58eP9zx/n&#10;xP1YZZFdTwjNTxIdjTarVFfbCBwjvZ2j1t723tmilJmuRQeqPRRC4JIQLRQv7Q6fsJyf+Z0z21lb&#10;yT/Gbll4Eg8mDyPTelePAZARnOdVsgE2h4fr2rXVtbI0Z01Z1mUFCivbwxV+GtOfqy8f2fhX/WXk&#10;GtrSwUMGkkkW34AARUZiRzbj9lRtTkVy2WWQFADmnfkjr7Uddf00gggjmuxI0kkk59KMIRGvMhWZ&#10;zyZuCn7eIXyxX9za24b4IxGk45LQjjQ8qkjqy/5X/EsvwDw4ysWUk8IpFWTXGkaZfXj8nkleee3X&#10;02YgFiQihVDAcV6sP2v9hiix2/pvHbzcIoyWnlSQkICpQ8eRVPgUfa5f83MRY4iBf8LEmth9aEu7&#10;q5jlE13AJbiZFjsbee3CeoyOkv7x41mlHNz8Mfpr8X7PJeSC+FxdJbi2aT6skYjmSSvIg7Alk2Fe&#10;da5hyMIk8YG8mBNDzQcUkGlrfPfegdUkmeeGaEDgGVRVY45G5lU9Lj6Ybkz/AGPjwvllhCrCqgPH&#10;0jglDpU14cn4Cvw8eXL7KpmXDcknfy3/ANizMqCb2MN9R7p3r65AaW6t2jl4xkB+MfOq/F6jpT/d&#10;k3L7GCYLhLK1Vh8V9MDwopYgH4nYfAvRW7j7bfFlcycs6B9P81jEcXqKBvrGTV770pl9PSbdw0xM&#10;gVXZfgSNgJH+FnXi+/xRpxT+9wHatJDC9JAGq6qwTixkdt2Wo4/YHBXIzKn3ABsuymV9bR3lzGXh&#10;bg3pySqzclEMClo0ehDVEzLK0YbCyW3e61KCyR3P14vFK9aKgAB28fs1/wCBzLxmoWKHCuTIYxvq&#10;mGparFpOhXuqzwBo9OiM8cagF3IU9OvEtXh/wWSC20sarrtqLf8AfaXpaGD1puSwc4mddlryajbs&#10;2a+WbwsUpEcOXN/NiJZP+J4nHyHhiID6v42C6p5ni8u+VbiG/lNr5h12X64LS3cPcolxwaSrcCIg&#10;FEiRni3+T8eJ6/qUCpf2c1rFb2Vm6XFxLCDKDxkJRR9kBmofhVm48sezdPyn9Z/pH3NnLl/N/wBi&#10;j/LOmTl9L1r9J3V1f31s9vZ2t2RBxVkVpZKcXlk4cU3f7fHn/vvI55WLt5jkvHtZeM8hNqpWWjTz&#10;HkoBUEfDU8t+KR5t+19QcWDgjLhl+OLi4nUa3NCUxZPDD6vx9TIfOYs08sTWU10qWtvEG1Jn4SOL&#10;OMESllJDFmUUQqOXq8c6rfabHoWi2lvZQos8rligogaZ6tUcR9rn8TMuef6TJHNOUSf3cQ5OmgBx&#10;SP8AF6njehTXPmLzdfeZNWllijkgGxUyJDaJJT0W5Hjw4BuauOEkjN+03xFOv3+pnXlsovSjjtVA&#10;aZyxUM/2/hBHI/CqrVs3nZOnxR0xkbvLXL6uD+H+i5ESBEV9UvV/VZJoWm6TL5UudUvBcz3GoXEj&#10;xWSlVlC25cRqpYN6ajk8jMi/Z4/y4URXcDzhbcwPJNI5hshRHZkf7dFIJLcuVG/ZzIjjnCFm/T6p&#10;z/m/6b0/6VM5bEnp6U/1CzYQy/X/AK1Yx2dtGlxqlfUjCSxgvEGeNl9NDH8ckX7fH7P2c2vXMTmi&#10;8pItIWSGaUkvIryLSXjX7TciqqDlvZeExufXP9P9WP0+n6f42MBdDr9bXlS3kituUoihutemS9tL&#10;WNVjiMcbBoAQo5ANHG0snH/iWCne4sdGktHtxB9ZjaFVQ8pPTZKKzt9nen/D5j5iM+QEkzED5cHp&#10;9KMIH1D/AKSS6xgsNZ80R6rb6hLdtZSpLJPKGigZ1l5vDHHs54coz8X7MSfF9vANrHaHzFZlbeK5&#10;aJC6tNWUmZSOALfZCrycrRsnKJOGVE4a/jh9cYrmPpAPL+L+qnGsS3yeVbyS+mYW80gW4iiH1cC1&#10;flyov94Xf4Ul5fs4O1OK7sdNuLJraOJtTmCsFqP3Afk/JwaMWX9n9nMTSZMebPGUjxjD/D/TZSmA&#10;TIf5v9ZAaRNb6nrFprEFzLNaaRbNUyPXldGMRoscHGqRiv8Aef7tkVOK/wA6Os3qai40mC6tbfRr&#10;Vke6nXizzOrbAMO4oPs8sy9Jg4f3+QSnlyemMf8AUv8ANl6WJuMah9ch/pItaJYXmh2P6Z/R13f+&#10;Yrz1hY2TKY/SBUmjsxNE5FuHqv8AZ+z8eK2vlPQVhgksYzcPaIJIC4P70N8ajkeIqp6f62YUu1Ms&#10;Z+rbiPBL6ZcHD+JMceMAVfNpfMvmmaO8t9au4LA34MTJAAr2pSkcvwFpi4+MKX5faT4fhwv9ENdS&#10;6dZW8RnpxdofTQRBKbVozfa5faOZ+OIni8QyPh/0uKP+wbBUTy9RTh7iPTbWHVdVvJ0iDkCOdpbh&#10;53lrwKqrLEKpxPCGNVVvg5faxKDQdQQK4kMvoszegXqP3gFDzJ32+z/wWZOfW4wLH1S9DjZcZ6rp&#10;/NOkSyyRGIwLLApN0IiW/cs3JPSALVjb7a/zfu8ZPZxpctGwAfnVhy5BVpU8T360wafLxxHc4uTH&#10;uCUTBf3DWKToWaMRUjbgUeR68V9RW4lCQAzA/wA2JegZxwoQij4+I3p4dMtlHg3aMsLNK73S2x58&#10;gZJDSLmaLy8TUjpiJUIxKFQqVolCSTTauJkeiCSEQC7oodWZ3pykqFAFd+ND4YGWNWmaO45ekAzM&#10;46kKKnbsMyuHYEJuyK/iRMssq26yW3AzEqqox+FSzBRU0NTjra2Lx1taggEAMeK8QPHepyWWAG5b&#10;44L5NXVysTgXVGWoJ4jm3Ikdh0XFQymIerVJSRVgp47itQf2sx5x38mO8btSpKJmEQWSEA0UuOVV&#10;NKEdFw2sPMN5HD9XmY3NmCao25Ar2rXpmLk0cb4hEQn/AKX/AHLZDMYkdWM675F066vU1KyJ07WF&#10;A4TITwYgbq6gr8Lj4W4lcFCy0b9En/c1f0DBi9Y/XoQaR8OHDhx/Y9P/ACvtZh/4Rxf0v60uBNy4&#10;+O9+L6duFiv1nz2PNYgPlLRuTSmVbr0D6J4mrTmXnX1+RVRLX/Y5/9QTdXS2OkqCqRpOS0ULcizS&#10;sP26VX7z8ObTgGXMD9Uo9fTw8P4/ovTXVDr/AAvVtNtJtT8xTenPPPPbcYbudfTWKGFDVfS5KslT&#10;/kfb+22RG91KQsLa3KXNw6esiqQZBcKtSzivwqnv/wADm90mgFcUvpDCRG9b8PqZ1BZwKZJZVNuq&#10;EwDkaIYGagC/65pX9rBNus6JHcM8s8xokKSORVqANxI+Jia/DyTiqry45sMpHBsfSw3JoHmoXQhZ&#10;pbRRDb2oBed41BABLMDIGHBUFPj4tzZ2/Yy0064nuGs7f1ZLeFuThG9NWnBLMhrw+BeVWdZJXbj+&#10;zkIzEdia4vx6UYgLQs2t2NpbDUb5orZpB8ElC8i2zDikvwrJu/FeKtHEnJ+Hx/tyeHT1sm9Wa3jM&#10;zqfRT1mmUySUL9atQKNuK5os2slmlwicuH+LnH/e/wBFyKAuubBrrXLjWbZ7ez1O5S2gnJvpPq8V&#10;tKltCjekvOqpVpHRjzljZ1+wy/GmR291Rbj1DLIIre0kdStQBPJTinL4YONG+FPh+z+1m/0mm8P1&#10;D6pebjxiPqP+azPQdAbTkjnRPUurpEWNmqXt4WPKRVZ5LrlyPxv+99Plw44ACHVtUkLR+p+wzTMV&#10;iBjFVQAFiafCODN8f7X7WZ3D4cLl9X+a5OGJqzzThFh0bSAqghUPJhCqs7GR6vIwARaszM7kLkmt&#10;Ev1kSUqJnYmKJSVcsdiSQXX9oVbi3H7OabUTx8XCbjXryfV6v9L9SYnej1Ybrtx5ea2urJppNOji&#10;Rbu8uUVoBFFXjQOsLjkyfBEHT1ft+nw+1gTzBNHFaNYwSwlVYNdySy1NwxKh0QfESOTcH4r+18GD&#10;RY4yn4sweH/J/wBW/rY8QkQf4R/CqeULe6udSj1rUIpxHcKYtHsY7ZY1srdeXB5WoPiZR8HJmbj+&#10;z8eAI9Nmun+qLbLBGVJZUCcEAJJ5KwWrE8eRZm+1mzjOtwdviyIuyPpZJc6tZabatevctNEXAVn9&#10;R2kZ9/hKB/h+1xVI/wBnji7f3Ed2kcrWdq/DTrY/Akkyg1dlqaRrxrFT/Y8skZWeH+KX1f1PkzMy&#10;KP8AF/vf+KQIkEupPpjG3TVbmIy6tKgLNHasxWNFYqvKR6hX5L9leTfsYyCK5lA1S5DetJyHCFAx&#10;XmRRQpHM/FT4uS/CuPEATCJ5f1kVW3WSLlmtLVV0e2ZOMKJVp3ZQVH2i0g+H7P7PFvi/Z44IWRbS&#10;Frowxyzr+7twiBWMgJ5gkvWi9vi+3y/lyJBlKh/pmBkRsPqQd1HcajdjTYLiWK3dRLfOzc6QkH0x&#10;HWMx85CP3gYf3XH/AH5hFq91bpf/AFSIerqV2WSWWJFiZUkb7Jc+pJQdT8X/AAOZWngQOI/T/pWO&#10;MAmvxzTnSYJBao0iena24VbdC5fkka7PxURop/yeP7OG+m6TpthDNPBcTSagJgzSxxIg9R6URS4Z&#10;nG540Mi/a5Zr9TlyynQ9OM/V/O/482g1VMf1LVfMF7qaWV1YWdvoNxFKJ/rE0jyvEgJdyqBEiVRx&#10;5eoyt8ScP28rX7h7u3lAkkfS7d5FuX5qizSqgKwqSyjgj/tMvxf7HLtHpxDYxHEfp+f1NUuV/wCl&#10;a8safZ215G8ltbwazLCktrbemXligLSIbh3oSJJEPGRRJ8P2ef7zInFEbu9WX0uSRmNVt4qMnLi3&#10;AKaKpZ+LftOyt8cmbEyjAED6vqbIDiNnf8fzmZtJHBGQ0gFA0heQ9FBqzGvZa5ONC0aZ2M97BD+j&#10;oIPj4yLcKWDk8H9RGZvTbkXYSfbb4VzndZqyKjE+qf07/wAS5J8MST3PNfPXm+K3gTS9MnnTXNRn&#10;EcUfGS3n4yD0xIhjaJV5Jw9D1F+zG3qfGuR3WfMVpd6pyuBObS3MQgj4gM/E8i55nklT0T7WHwTK&#10;Brr5utGUG5fxMp8s+W7jS9GdIlghv7wyTXDJQojv9lRwVFfh3Yj7XP8AnwEdUnme2/dI8Zk9OC0l&#10;AWJmepJeRU+yKDiF/a/YzV5sM8Zsc/4mviJknD2caLPxeSOR0BluI2+IcOlAxbfrvTJNoq6hKtwg&#10;sSbURkRqkIe0B5A9VaJ5KfyhuOYI1e+0uHi/rf7ll4w4fV3jh/qxYh5yOkW5sozriafqIlVmkkuo&#10;o7xlMbIFQTx3CRl67yCJH+HirrhhqOr30t5apFZxxPRIzCvONxyBYPxbohK/GOX7OTwYhASs8W59&#10;X+amJhOdjklmg+XfL0GlXsh1W41CxrJN9deWO7iHpkRuiyKXPrKG/dkLH/efAn2snlgrWyo8x4eo&#10;KBeRep2oxLb75zWT1WIjkXJmBVReK+a1g1OcWtifrD28NYikC2/oxoxHoCKL92yL9rnwjb/Jw3iR&#10;5N9jXcEZhTnGLRGLDbfTbw3LRSIY5efEqexH04H1DUZbWaKP02eoNWH2RTehyODAMgJczFAM60TQ&#10;YLmwlAuo4XtOCvEwJdi5p8I/aXl9r9r9rjgPURZavYywwlPrAHxISN9j8LCv7Ve4/wCCzJ03Hp58&#10;R3gzMSExsZdV0HWLWS5tpFQunGYIwHpoeReGThV+HXijJ/Jyi/ZidvZR2X1iK+KJJOplPB2QgKfh&#10;DEcfA/Eub6Wc5SOH6Y/U5PHY26PRNT1O41aDT73RUmkS0kSCB5beOUN6g4yunISMCOS0R/h/b5fC&#10;3FCbUTeoDYsLcxlDeXAMhdSwOyOamhFPsryyzHgELOXf+ZjqPCgR6lG2+hJpsoh1RHvw8csen2PG&#10;ERTqhQ8p4Rwi9RDy+1J6fH9luGSPSvNX1ZreykSRkgX03nf1T8QNN/Uqzf8AGTNNquzBLikNuL3M&#10;JY+Lkw7WfI97fo+rWlxbx8pC9vpyvCOUTLzDD0AIo5P+KQr8f9/ZJnFtcxFypZX+ywB/Cn9c0w44&#10;Hhvk4+4LBg9xY3zSMGjuFJHLjXcU+FgAyMCetceo9K3oRVR47n8a5E+qSk257h5HLAJ9YZgSrhT4&#10;gHccep/lyOXvl+1u5TqUNHl6iM14NtSpAp8VBTN1g18sY8M8mcZ8LIdH84appNpJoN56lpbQ/C80&#10;YBuQOXIKrHZYqux4R/Ez/Erfb5EEJFrB6mrW6DkeKQ8QFLDYGr0AGw4txX/VzYmHGAMX1N92NubO&#10;Lp31bUFttAv7gRRxme6vY5WeWNXKv6QSL95I27q6cndf9+YjNe3UUcl3ZuxROJMCHqaVCqaLUH/P&#10;/JyIYoSqGQWWRNbFG2+nWUs0OmapDwuJlmEV46j+7B4u7DnIquoI+1/rr8K83Ttp9SKJdzmCKc8f&#10;WijH253O4JBDLxRaH4W/2PHJSgB6Icvit1sp3lhoTsdJUXc9q0btFdTuW9K2hReMkfNGjkRpnqiu&#10;y/vE9RUf4mw8g1Kxkm9L1QnEfvpFRt3Y0+0a9PD9ps1s9NONn9LDhYtd+X9ZWxjmksRcrLJ/oFnc&#10;yW7KlvGobeNVHIsvLk32oYo/TRv3nLELtALhjIoniYkq7qhahYVC1I29v8n9rJQAMR/OZQ5I/SJX&#10;+oxLaP8AUpbcCE29rLNHAaRMFkkKpJxbqEflxkd+P7qT7LbiwtL6NIoiZGVSGJK0rTZWHSm/b/gc&#10;txZ8sB6j6WErtbHrV3oV3LcSxpAs8qmSL0pS/Hl8UkMlCztRafH8XL4vVjdOLkz6ZNBMkk8Q5rG3&#10;phRRa0VepRV2IX/Nfhzo6mMwAOrIStlkOuWt3BLb2VwVAuI1lMjCR+HNpG+zLJJ8amT7X8v+Xzdk&#10;bTW8iLBEstwCObkgcQ4BajEc3qd/+uMs8MSFkMuIAcla7Nnc27veTvb2DrIixBWavpFuPwr+7hUK&#10;vDifs/BH/eTfGrHb2qGV0lktpG5Ca8UAljUfCqkc9vsL8H+U3xZRKciAK2/H9VjGJQc02qzGJJbe&#10;DUIjwlsNKm5KsQQHjJJPH6sPxf3zMz8m/uok48mxxrcTPCapboFDNxZJGVx+0zklmFN+I+Hl8eWm&#10;IgOVMgpW7T2cC3Uj/WtTuubQRc1nsoJYdqRekkYSNuVFaVucjR/uY+Xw4teyrFtyKtJGnEO/wuN+&#10;If7RUVbkf5uK/wCWuY2MGUuI9EVahpFh9YiYxrHKLa6mMjW8A5xOCol9EEIC7LH6f88bySvyZvRf&#10;Lhjh0vSIr0lpLuTkUbmrAyBSDxJC9PiRNl5csTkObJwj6YIPPh8lO9a/8xeZLzQ50hTTYkiE8HpO&#10;rJbySckV/iIYycUklb7Mfpf5K8y+yikkumdpoWcNzuJG9EsKiigGKg/aX7Q5ZlaioCqZXSd3U9pa&#10;aYsEEN96DAxWcFLzcglm5C5/eUXg+ytw4fs/YwUs5l1JEQp+4ArJyqTXZV4huXHbl+z+y3LKzhiI&#10;Wea+aBlhFt5fupplm4XvKtuIwqoGLGSX1GSjSlG4caSM390sXNuGF8BivrqWfkyQxIxhkClX4py5&#10;vydyka/FUMftfDy/lzLNYoC/4kchZTW7N/pWm28RSFrq7dVuYJJFaMTOFEaBYoVkuHPp8SifYj9T&#10;j9lMELcGKP1Bvd/ELZS3OskzUBBJPSh+KnLjlQjt5J5oa601LmQW7BU0oem2osqiBVhs0LGNwqr8&#10;L8k/d19NeMn8yYq9vYwLFaXTveXl7USh1Z6I6UPJqhU+EV6/5C/ZyoSlkOwqPJje9Jet5qc8lzda&#10;dBHp2g6YvKH0THEHuIZWZ0SMK7y8nbgPgT958f234s4SE28VvEsEcaVb0oxwRWJ6njxHKrfD/K/+&#10;pkIwAN80S5r30+1iu7m6mF7JM7CNbqblNLJGtWMaK/NvSKx0l4rwmi+Dn+94YO07UjpqpbiMcXCk&#10;kMAoUk8zQ0bj/KP+NVdsxM2l8Xkg7pdrejDW5mv5Z2MtuZECmFmcvwUwoePqQmSnwyOA3xf5csES&#10;hrmK21CZrmOJOKkiOYrzXmdjRRQVqx5t/Ly+LMmJOOPD1SRSLsHvdFtYbG6upXkILz2wf0njSh4s&#10;ZSWYqqIEgiHxcvTbg+JXkwTnDHWWpZjRlUmSgoSQUAVOP8/+V+zluEy6qdl9np/7uLVZgLYRJDGq&#10;ejLMRaBnLpGhWaSSWb1PhX0fh/uY+Pq4GgeO3eOZFLEipevMsw+FgiqCeBKr8S/a+CP7OWZbI2ZE&#10;hNbqFr+K6trqREhHICNV9LhG6iSMzM5X96iyOyo4XgvqTN8eL6YHkMrMskK+o/JFjKkgOy8SxoSv&#10;7X7XP7WVZgOX8S3aC1yaKOK1aJ7e7ZIkC3U8y0VhGriSOKhQO/Tl+64Kq8vg4vlS+jLIoldxEjCU&#10;wqjCP7LbEEU/4sbl9r7X+sQJDmFtdapLbws1msTXUoe3+vSzRvO37xAxDg8tuPoIkbcYnVIvj4/u&#10;w7JZs8oCvPcyKgdSj1CM7KQAtCnqUZWb/iC/FlsZSJ3U7omV70CFmulsLC2MnHjNFxLiNSjs0okW&#10;RYCyyxr8P+WkzfusEJIGRVCgJxQIxb42+IVHCNh2AovHj8P82RlARNgqYhC3FrwuDIZXMqSyyTIs&#10;YEEYWJwHM9xE1Klm5yrJ6v7z4X9FeLbhFAAAhflyIFPhLMST8W/cNuW5ZVxcSkhELLNdsx9RYSnp&#10;8yDWQRoq8fgooJKvFVVj9Nfj+1ga4cSSpExPEEEgKpHwMOHccR7ZkQFRUUi7S29KKSeFEDOCtWkd&#10;WHqRkyGnFxJISFXmypy4/Fy48WGKYYhR3YXTBxFKzKXQS0JVKU4HdKlf5f2/iyk8UjbHhBSSbTxe&#10;yFmt45dPUxG6gELKkwtyyoZ2IInjUxzcI5P5/iSPnDlWkcUZrFHQSL+6kag4DlV6cwdy/HjyT7OM&#10;ze10E1sq6q13dRILucl7d2NxbQhyJiVKQlxCUbgkQf1Vim4er/k8WwHcLI1vSVOVxcMpmIKf3amo&#10;UgUXf7f2f2ly/FGIFgbLQTOyWD9Jc4ZSunadHIllG6yn/SHDK8iu/OSqr+4Ti/w8ZuKfFgqItFaN&#10;EiCCQDipIbbmprQ7BgnKnws3+y48chVytSO5LrtI77UY5jI95b8uc0atGf7h0dQ6HkUabhyPqInB&#10;fg/c+p6uMsCRblY34O1fV5glyRtUq3D4pPhpzOGc990jdW1qFZbqKWWD144fTNsEKpGokap4yx+r&#10;8NuiyckiT7Pxc/8Adio6jEhaOJk51KMUVlLMGckqVVXWiufiav7H+yyQltaUToV1M8FxcpJ6K/Gn&#10;KSJwkZjjUI/OVopDzhUFBw+H1eD/AGOGM0+ymutQZpB8IWUSDlQRoCE6V258ZFTj/lNh1GbghQ5o&#10;tU1nWLPT9MihiLcpHg+ruF5+tNIC4qRuViLRSSu3JfsJ8WCpZ7elwUVI7dQqQ/CyKxRQFZuQWiK3&#10;+U32cox8UjagpfaWGoRRWEUzSS6hzlnupGeOWSNJJGaSJBHy5TSRNx5CNPt+o/7GNiEX1YnmJ2NF&#10;gVo1VVXiVDiquPtLWv8Alf5CZZOVnYHh/rf8eQT3Ktx9f/SKIifUoQXlv5FmeV2kV45PQorxM3JX&#10;cU4P/d8PtTyYk0UFgWZ5VmunCOVRAQSacht3kbnx+Ll8XLLYnj2AND8d7IK1vd3+txIsdq1npyNN&#10;H6krNG68SfTZVYA8YVEbOroifCqIz8fiW020s5CrzyiXkS4fiOJAI2Q/FXkafE55ty+DMXUZJDYM&#10;Soa5qmrwxSpZ2xh4iNET1G5IXUGsw+DjwBf93EHhRIv3zInw4nqEkl3OfSpHBHMI40oAlQByZ9ur&#10;Dko+LL9NjGOFnqyqkRosKadaI90Wnv5bU3FxMavMyFmZYogDyoh4tx4YMW052SsHlrKFkkPw0oTR&#10;gSF+FWA/l/a/4HG8WjuxspQdVlXWZLcx2gjtJHt4Kly5dEV42RHb946s/wAbepxj4J+8b9ttyWmd&#10;Yo3CRWqAFvsrvQjYj4ujrxX4V/2Xw2YrjcmSppiJYo891A0t1qs7MIlHqtXnxIDLxCKoaGQyyfHJ&#10;wkZf7tOSFvHDG5UKxmVaJGoUVAANT1IO/Lb9psOSRTdJldXN3PGjs8aWjPW4nkeQgFywCp8KI6VX&#10;0/i/3UnPhxkwfJE9gvIxgXEiqqcTyp6hCljRf2Qq5iwl4krH8LC7SKO6j1xxHHO50yGWWS5LrwLm&#10;BeaQrWQ8lkaSXmfh5Nhe1EaOCJXd+RBah7gAk+4H/G3L9rMwA9GVbJ6H5xT6hePDDAY0YIWDUIdi&#10;qrsah3+zT43ZI0jX7DKvbKs0s4RCIoiWklYfbb7Z/a9/8r7P82RycvNFpde3b2ENgszg3F0Ugt7W&#10;IsEt4zxhUBhFx/2TNH8L/DyjXKvHWOF4Vf4zxSNaAAlQWX4QN98jijIpRGmwGe8gvpIQsa+tLLKS&#10;zMqyMqP+8YhlHBVOyqifzNjzEkRe3gIDEgVUEEJUVXkA37Cfs/8AB5Ekk7o3QyzzXUFtqN8rPEqB&#10;yshQo0tDxkEbmP8A3bKvBZHf7X9z+1gPW78Tsv1duUUdSCvQ8WrVjwf8Fb/hueZGjxUCSgJl5T0e&#10;S1tne7UpeTBAwcBSoKAFUX1Aw5U/aZeLcv5PSwUW+rWSskYjegAdgxYkr1Ymnxl+P2viymI4slHk&#10;mkCluuo6o0cl01zAWdmiDxiMBJAvGNQG/dJCZEZUbh8TpJheTePEZuXKQrU0C0BoDxR3A2XixZuL&#10;fb+19hcywI8mScqmnw3ItSrRxc6LGS5qKhOTpCSf3hkRVSRl+GPj6fH1WzCOeSMRqQbl1ZqKWOwX&#10;4uT/AAPSrcvh4tkZS4eSCummtIOUsvKGzRkiVmVKBmkAj9OL40qOKryf4ePx/ZwddyQW7K78qoCf&#10;UAYMFCs1Bx6UBdd+CorfzZTjNndYjaykunWtzeW0iBIzHO4H1c+m0bOXReTsy/EGKRSt/evLKjfs&#10;fBjrSAusDSMqFeXpR1PIcu7d+RA+zTK8uStgpLtRulSbUDFDLN6ojF3c8QI2EQ2ROQC+mrN9rm/2&#10;2/Y5ZV3PI06iNeTqpCMSRxAoT0LNvx/ZC/ayWOIiFIpfp+m28VrM8x4RTSBpogqMJGYMBXkqK1PU&#10;/wB2vIien8PBV5YoYJIki5OqDkAA1DQKTVmcnp/dmg4/F+18WVDICUIYXqXN1dPFDJMn1dnPpFlL&#10;vIoKpHHQJy3uF5OzfD8fDiuNeS1mjmQoWsYwfWCcwjhmLMO3KpDVry+1hPGLP8cvx9KT3L47KW3k&#10;suUiDWJTzgNwtuZUdYlhBqA3pqEaP+69Jv3f2Pt4pZRSXt99YFbeEUZVFCxRdgoIG1X8H/4lk80/&#10;CgK5lBkhdZnh0jQDpkji/ugrxzzyluHqSD1JJZFZt2WH4vii483X9lHxdfRQJRP9IuUKcia0RGO4&#10;Y0G9eWYh4tz/ADVrqpMk9zPK0sx+oaZOkjRInESTSxRhQ0YLtSOgjX9nmv8Ak4Ca3he4iiq9InrI&#10;3FC0gFT8TcWCoyU2X4uK5kA7cRUi0y+s6immXFxzjjluYwYIld1jg5KilUjZlaWZJy/7x/g9R+Tc&#10;PiVVblYVvY5GlLxRAyQq1Xcy1YkDj8CUXBiNi/4lANUhrJNRbSLmzWzRJ7uQW9xNEqRRJbGNF5uZ&#10;Ss8xL+78v+SeVGOfBmOzGNmjY8Ru3xsa8e/j8Xw5MS6Mla6JhiuFiRvVhS4ijuIV9RlpF+5RPhfk&#10;yxkA8VdOUnDLuHiunSJwTEg5ygKwDAjio6fFWu3HIRiQbWjTVlFc6ba3E8b8LiVjFbs0kTekUdpJ&#10;WLfZTjT4zJ8HLjicU8L3EbyuUCIld9xUklioA3YKvf8A1eWSkJgV3r0pWurC5hsbtLWJZ5ZJZfTT&#10;ioBooVI1kqzcI3lk5OF5cWf1PT+zgVGjlnYD1G5NREKNx+P94eRoW6/8FlxBiOSSaTKb1La0jZjB&#10;CI46zTCVPU/dH0V4LVI68fhqzcY2bFr0WyLBaxxrKAyvIRtux6bt/Kcjgud2oCD0mPUpJb/VZ7ma&#10;39RZIbaM8W4pGoq2yH4vUVj/AMLw/axO2aQXLzuRBGOFEBAXoFpy/ab+VQ2XTkOGrUq+oRQNYRWa&#10;r9enb1h6kiFnqxL8ioH7tDT45GTHcvrLh1T1FXkWBYMDxPEE18OXTMfhEd5KfNoqthAYJJ1t5JPT&#10;SHghiK+ovMolBUczGRyPNuKfZ+1iJivbgfufi409SRWPKu1RtRQfD/Jy6MoxG63Q3RLXWk2XwXhC&#10;CWvowPGAgT4iGIbk5X+Zm+0//A4LvxHaSA+oVkVFClBzff7RoT/q0yrBK5HuQLSrRpbnV9P+K3SW&#10;CSWZmWRjDCBGxSNQVHI14vz+18Pwrz+3hdeMiRwwuGBoKg1L0oRyKmn2m7cf+BzIgCSlPdMLyzXN&#10;xFIkqFiA6cRFUkEIHXkTwTdn5Ly5L9tsuJjO7cNvREaRx8a8K7E8qELsrcmw5I0UyFGls6w2Cokt&#10;WNw00003MAyUJIHCoZwGdAkf+UuKx82jSVwWhLgoHJqw5Ch/2f7WDe9k81OX0Q81vCyxXIiZJHhU&#10;EIfTYkV7elt6Y+H+X/JwNbR2kk8IKKVj+OWaQD4yzHb7X7JIULVv8rLTIiNlHMK9/LqUNndt6r+p&#10;O3p21vASDGqIK0PBiSwDuz8V/wAjBTXFrBafVbZQ8hZkd5GozP8ACOVCKbH7KL9psxeCUrMzsF5E&#10;2gorLUJtWbVL6YpGUiaKKONWjiiBkPAPXkS6k+pK3BVT9nL1a3osVvJ+7aZaxwogZiPhUciOiig6&#10;fs44CCTIclidtuS3y3qEbtcz2x9aK0mMd1dSSskYbi0jFFb7bFpN+Xw8mZ+X7OKSkpBJAjOsKhVC&#10;qvIsoofiPwhamu38nx/t5GIM5XJMVlogkvILuaGFrt3eRpHkKhGbkPgUhzJxXjuD9vhFy/dZgJFt&#10;4+Ar8VQSf2zuoA+ItxPxtvgJuW7EtsYHvJxK3RKOFQVEa1Dl3+AKJFHopRP5v5sbJaf3ckrOBbSI&#10;kVWZi37L1Ow+Lj/xt+1koziNvekdzre9ctLb20cRe+t5JppVRFCbcoBxBJcRh/tH/JRPsvx0QMEs&#10;UbE81HxSE77/ABErXke2/wDrYj1Rvog8l9zwu7e5mjVXjdjxgVRxLKfTpKRwU05BVVvs+n/sWFBE&#10;aRopVLVUMxf4hypsoqR0r4fayqRMRYYpZ6kgt0ubVxEiyNGiQgRfuw1GlYKCeTBT8QdeMf7XHE9S&#10;m/cQxxhpJ2JHo0YRq5JQnpxpGBsP9bHBEgkyDIGtyqaHbr9cu7pljt7WPhxvaxSXM0ARJVHIEyVm&#10;Zz6jfa/u1XBGnWMSOsEUSQwwgDkqoCWp8TVHxHbb+XDqMlb9fxwsfvKXavqTm2a5kuJrm5vWdvRl&#10;af0lj5DhH6fH04/iUP09Xj/Lyy3ukmdLWyBa0tyeJNBULVAfiNDTlVt8x4YuEcWT60iPCKREOliy&#10;il1DUH9HUdQRTN1qHkCSuG4fEvIw8IlT9n4P2Mbb25mjLSSOsMAT4CVoFQbLyUbKf5acmyc5UeEV&#10;a30av7tNPuI47e3ie8v3mJkjD82lmIDyrDIaPIp4r6jyJHF8S/F+2CnSW9lpAgNr6iSxq79QT9pk&#10;A5Fm92+DMiEuAAy5/wDFMpcqTS2e30u2/wBMmP6RFtLBcTRQmqlFBKxyk+kqJ8PRP3r+n/q4vqHr&#10;oRawBmDCVZOHp/H6lOPxNsip8Sdf+GyvDU/V3fzvSyGyE0eOFg+q6gyhlFq8ELmUiD0q86KlXlkd&#10;eE32fj5qv2WwrkgnSAwACJzJUFFqCAKIUKhiQrKeX+tmePURLojYbsggurWW7+u+o00At1FJWKNG&#10;SecgmRygRnjkj4q3xL6eH91ZRafo0Vvbxk3rKi3dwhJNCwqhL/F0Jb/VzUHNKeQyltjj9MPT/wBO&#10;3Hx3zPP+Fg+g6u/mLzTNeXkqy6ZHNNJotvKGUfu0oJ0QKiHi/GIMWb94zen+1hVNItwiadb3MssD&#10;8zJcUh+LmlTsoUBNj8TftZnQhcjOrP4/nN8fTv1kyKyt7iwWfW9VsreG7HpR29mhncxiOQhfjIdn&#10;kbmvwRjgqJ/r5drbLFHVCpblRmkbgxHtxGwChf2f2P8AKxyZDVVw2wEbO6tfXE011SX1WQIXWKGN&#10;ZI6mlVYtuzcmfjxk4/vG/wB9YhczXt3I3qMxWTksUCseNBtuQBX/AGXw5biiI7Vu22EZYWOk6dCn&#10;ppGHg4PPcsgDcmFahSTx+z0T4vhxs5kWyVqhIy3H0xxqe1eVK0UZLYy+CAOararC2qSgBpLhIwzS&#10;nnxAO/H0+XBXckniRyX7X7WBLGyum1BbhwA5lcLJTmUFSSOC1oH/AHSqv+yzKymIjv09TGcgTy+l&#10;V1TULOLTJ4FBmEMKcoXYQ81ag5eq1AeCh3Zvs4Oe8ns7GTS40d54hECSVEaTcHarcgRRSFduRyow&#10;48gyH6f4f6qAKkZH+JJoNLtdS1iPzF6sCW90k4DxxsZp7fnGqDmrK/LjzRFVPg5N+02EGuXl9dat&#10;9VhlQW9lGfrUzMZIxO7V5FfjWqNxZf8ALbNlosIjA5SPRH6P50Y/0f8AYuNqchgBf9af9VP9CtLe&#10;DTzdLGwN4VaGP01ilESqAkZqI2+FB+18XDOhflb5evdPsGm1Ec/qcjm14yiYOW6vvw40+yqqPh/n&#10;zhvaDXjNMRga4vRL6o8P+xdThgZTldb/AMX+9/zXlX5u+ZNPvL02VkCJp4YZbuRo1QlFYmK3kr+8&#10;b4j6zf8APLjh1r+saXbPFNOSbmFiLGJx+26fbqT2/wCNs1/Z+izZiYwrhn/eSj/Q/h/hdqBQ35Kf&#10;lby9fz2L2MUbNZyRxvqMpIPOJXLhSqs5LM2+/wAf+rnPbTVL22E8DzxSlmJvDI8Y4LzLF6mjK9fb&#10;O0jijIwIFR/h4f8Af/T6WdHiB6vRdU0HRryazvhbSRzW6009oklevOIIEZV5J6PFVrX4f8r48PPL&#10;trZ2dvNqaRczbKJYw49SSRnBIHIDhv8ADmH2jqZ5P3UZH95/DtGMP9y1CInKjv8A71iHnW71DVtT&#10;sPL11ccIL+ZoLpo6xQIkLfFxjLMxpwf45v3X+++WAbOC6vNLu2Nr6kUUbOiyP8UkjkglqkM3bf8A&#10;ZzK1gjilj4ZcMsn08+HHCP8AN/hbcZFk99/9Isg1G7sNN120Av8A05biZI7ho0XjFCi/uo1oGCb8&#10;uSD9tufwp8Ga+v7u7SJ7mE2JZRF+5T1A6wGlTQ+og+HbKtJgGKUzfiX6v4o/XLi/oqCOGq/qrdN0&#10;/TrFTbafKmq/UnLD61M0To9zHX7RV4ZpJC7M9R8CtgzQdCt7++jHxGGEpJxkCcHIFR8Scvi68t/t&#10;ZX2rrPDwkjfi6fzf6TXPlulPmbzbfafZC2neO2ur8S24mgM3rRUNJCkcqxkIKL6MnH7PxfFzxv5n&#10;TtLb29kjNzEbs1vz4ji4pQNT9uvHMT2awcU5zkN/5yZQ9KM/KSwit7S6aJvXsPVVbeaRS0hcAM3K&#10;p+ytKqaYXaJpwhWOCO1hjaUpHNfl1+FwvwxxAijiNaH/AFuWbXtPNKM+ISPp/wAn+P8Ai2jBHhHf&#10;sOL+iiNd1hZLq8uJr6WRY7VpLfQ0jlqYA1GnuOFZIzM/OMcV+CPh8PLL1Wwu4dOSBrVxcScRJJEF&#10;aaKPnwCK8f7br1r9nlms0M8eXMZTA4f4v5v+yb4jhskb7o7TdTs5NQe6/SQitB6gtopnZIriQxrK&#10;ZPSmJZUiNVCpx+zgjSdD1SKBk08wpN6MpuYY3aUBmchebf3jSK4p9tchqNbiB9R/dxPp/m/5kWvG&#10;KNnml2p6vo13dWjapBdSVvIm027uI44yvGNWeVeVESB0Yfsep8fxYco/1DSfW1aMerGQscPIFy/L&#10;jvGCx6Zrc2QZcwjhN8f9H0/6ZnwmW8kEultqerXKabIYrdlZZLtF40SgcqJG4/tFjXhx5ZFb+7l1&#10;G8abn6St8RQJ9laVApVfDvnSaPAcMBGTh6mZkQI8mV2dnBpdgsMUXrMrEK8klOblqFi1Hp1P2cq0&#10;1D01jECsWfeQsvAUXavTb2y6dnnyaoTA5qGoaOly8jXZUJFUW/Fy55ORtSoqf5sAXSwrdKAzM9Sz&#10;Ab9u/fJ4YWC0ZtynFnJO9qWZURaBVPTvvTtiju0VzEY05O+5YECgPapBCinfMnT3INkKBCgESe0m&#10;EjUjjqFUqSGK/tcVIZjy/Z+HBVpaxF/WuTKUarLV1MZSvILsE6/Jsc05GwAJbOygEDfXd6Fa3sWt&#10;zLVUcrE4ljkK8TJ1kVuII/aXjg++s7b0opICsZdAPgPMAr8Xw75jafJIkiS5cYMUo0bU79pbmC8E&#10;s4inJX109Fir/B8dE408FUq3xfE2BGhiikTjG3ogH94TU1ep3P08tszMeMyjZao4QmsEtxPBIHmT&#10;62xB9FV4ikXFTxWvtxXl+02IenbertOvp+l6hl3qD2PyK1x/LS4b8mPgGkT62ofVgxtD6vqlBb8l&#10;4lep38Q1P9ln/9WI6x5i1S/uRMjSSxIS8aIQqtGSTwBROQoq/Ea/8Dnddndm48dEjf8A2X+yd7KR&#10;It9H6J5a0zSLD6vBGiFlUSyUJLSAULnmWFSTti2l2kdnYLeXryIrctnZjGoeQsFCsK825fGyH7LZ&#10;l5JiUhGP0j6vxFZEQrfh4h+nide3TS6gbO0aMS05OqgepWlPUZgaKq0ogkT43X/IwVp1yV1K3u1n&#10;W5uEARopIpaoCw6ekC1d6fEqf6uV5scY4jE/xfxR/os9PAAkD6poLzBp6XGhX+mvFJa2dyrfv7eS&#10;35MGBLcvrFIx08X+H9pckmm+XYo7V/WMIVZJAr0jIAkJJNABRmq1fizQ6rWgEVueHubJx4Y+5gvm&#10;L8wJX1CCHTrW9kl9OJjBxuoeTod+Ug5co0Yp8fpMjtyXk/JcJ9dkhmkh0m05tMQsvqCIuoQdSx5U&#10;6D4t/s5sNDpyQZzrhNen8fj+awAMpe5lXldb6H6xrOqCKCtYmUSmnPl8KhmjjLDk5EYIX4n/AGmw&#10;KbaK4BT17eMRMzLTkZmkcEc+TURerBPgf4f2c20ZcJFDn+P5zIwF7fSm/rXVvc8lt7mRJlX4j6fp&#10;Qoo+wqgly3d/9b+8wz0LSoZInUgJp7RIZllC8mIJ5M3FYyta8t/+BzXa3XcGxHFL8f1W7YDdj3nH&#10;zJPpwt1ANxrDXDx2bQ80Qcl5KoUmYStQcGVf2v8AfeDNTvYbC3MMCxpqN0zQ2sIeMsqcfgf4inwv&#10;x6fzZh4ITyH1erFEcX8PrlxS9DXK5enr/F/VSHQrTUNdv7aW9urifStMj+t6lcCGaJJ7nk3O3IAc&#10;StBX9j9lfT4J8WFvoSWccTxLGLyL4oFlZCULKOTyUbev+T/wObbJIHayI8PC2E7jh7qZjJcQas88&#10;DGdrGZDHcSxJKgcK54xxNxGw/a/m5fbzX4hRJ4X5iZY/U1GSOjCNWqPh5KxZ5Af2ebfs5DHGWxI2&#10;/h4j/EvFw7j6R/ulHTbuaYxTRsBp7yCLRoXVlkmeMBizBXAEcfpv9pU/358XLAq38+piMuDGkblI&#10;7Q1ZV47R1qtKsf7xuWZfAMcrP1S/HCzkLIPemdvpFnpT3E0cam5ux6l1f7LJIakv8VS3FB/cp9lP&#10;s4JRnt4ntLmBp2iHwmGrAFmoPjHRt/tfZjyEhxeqJH4+CykDFDTOl96Oo2N0tqtweJFyvBnVQf8A&#10;dTgOy/Dz4go0v83DC3XLuC2CTTQK9xxLWizTARLwIAYIKeovx/B/N8f+tmThjZoEV+PJoJI5H1f7&#10;lF6dDJM7RW10EiRv9NaOEiSR3WhVpC3wSLxHL9tPgXlieh6JKQbiGSRXdHlc/u1aTmKcKIHYKzcV&#10;ZPg+HDq9QIRP9H8fjhcmEeAe7/ZKut6xbWqpHPEsi+vEpZweCEEOZGZ+K/u1HNGUt8a/5OHmp35i&#10;c6XaLGLy7URTiOokt4yvESEovxc+Oy1i4/zZr8GLiImT/dnvPr/H9VgSJGv4Y+pimkaUNQmj1W8m&#10;ml03TJWu7aeaRvRuXdpJCoiLfD9WZ+HqsJfU/Y48cjt56mo+naacq2mlwFYVPwJUx/bojOvNvUJb&#10;4OXPM6OMY5cRO5+hhtI2fpj+pldnCunK810z3F9cyySlgskoXnUqvNUPpRBEVPiCp/ssMNEQTvHB&#10;Y3C/W5oKi6dWneJDSq0RxDGUai8PT+H4P8rjRqNQK4pXX81t70t8z3UdpZyaheeuLG0lYNYI0EKX&#10;D161lQSt3b4Jo/U/efbXjzNfMGq2NkBZxqt5Gkbm7ht1eeQBRVFIJ4mjEsEdv9hmnxYTnmSbBs8H&#10;EI+h1+XOCT/NDFPJunaxq8l7rtwt5ZymVP0X9cEVoj8nJmZAkXqL6sXpwtKI2do/sTt/eZCWm1bV&#10;9SEVlYvHLEeLBzx+FCSiPHyWLmWJZuPHNrHDkxwokNOOJkbr+s9FD2el2L3N3cgQU9R5W+JRUCpU&#10;/E/Hw5M2SXTdG0+W3u+TcZIFAhKRhS0jGpanHlyA+FRyfkzf7LNLrMkxMX6sd+r+d/mrniDHiHek&#10;WveYNUsL7S/RgDW15LJ9dZ2qscSIeI5epRAzfvGkKcVjT4+LcVyb+ToktLKDTpUaCNVKSJId3Y/t&#10;qKsUO/TOT1uEb5IL4kZgcLyD82dQur2/uNTs5YNUMTxTWVzDCkn1aD7LQyyFQkkLuC6yqjtyX02f&#10;g2DtV8u2cF2L+SE3NtbxUSFh6j8lNa8vtmv8uVYdfPJDgupMsUQDZ5lKvKnnLVhp66JFqH6M1LVd&#10;Q9e4v0EUMaxPF6ZR4iogjHJFf1FVHw906l7AJntxD4IeoGa7PI4jw3xNuUUatifmPTRa6vJBaah9&#10;ZC/auoyQjd6qwZ+W/euCL6Z7O25xLzI6CtB9JANMxYVklRZ4oI7ytokM1ykdxI0IlBYSAc3ABrsp&#10;K8ifDEYriO8hKGgcj40rUg++WnGcZtuMaRV3YXWnTMYpH9OvKC5C8A/gyg/d/wARyPzeXZdPvYrq&#10;2kIt4Dy9BFRQNtt6D4RXp/wObOOsGXGYEc2zHkrYsx03z+L7T5tP1a3VdQu0EZv5JZ5Q1SPhMdW4&#10;O/EBW+zy+KT4eWNml0fzHproJPSuI5V4yFdmMbVovI1ILf8ANuSxRzaaYl9UJBBxkVXJUjt9b8i6&#10;os0dvJNbyo0r2fqMFVJlMZZyiuiuopxB/wBlhLeWUGk2j28nqNeSEyc0OwodljVuX0Ko+1myx6iW&#10;eXFfobRk4uRZTpuq3/mPVFvbVrZNHgRYXimVmZyycneR09OnTi3qN9lfs/s4nYwG4rqEj+mYuSuE&#10;qA7AGtK9aZbmnGFwA3k2E18UVrF/JYmHRreIXKXPplWmarxI7BV5U6BqV+0v/NRnb+YbyyWKZpVi&#10;hlYH0ZCQBGAWandWoGPxJ/sswJaLHlidvWGmQB5sb1LyhZahcTWdvBNPLbREJeW7BS07Msa+ryHB&#10;4914mObn9vjC/Fclema1Y6nAGikDkjePYkV6HbNHqNHPCfL+c0Txkcnn2v6BrOi37295BJCwakU6&#10;h/TYca0SRlWpX7Lj+bNcSmzPKJCwJ/u167nqMGOHHzTHfmqWFNWAjuJEimiSqXj8qfCtQrUH/Df6&#10;uIX2m6TrDRSzjnNEQw78HXcVHiv+Vl2n1OXTgiH0qLjyV7TWte0D1oY5ZII7yMpKvCscsRqv7t6B&#10;uDn9uM/7PIpeeWNajnVY5CNPQsGkRgGYduYI+Ilmb+VF/wArN/p+08JAv+8bYZd92eWHn3y5Pavc&#10;XVor6y6rLFbzIzRIygBmgZa8ERYxxP8AvRK7f7rTC+6Fr6BjW3WKaEpDBGwCufjpG6ii/ZI5fD9n&#10;7WZOO7u/RJl9QTvTjeieIy3j3VrdereX00IM1vHxiUzW8hBkpyBoGk5PJ8aceTckB3cjQ2gggQiG&#10;jKVoeLgVoWZ61Xl4c245kYsUchJPRlVpxp1t9Yvzd3UnqXdUkTm6+pCWUKyKkVODGMtyZvTXnJhh&#10;p2oi3s0hn53Esx2LiNZBzqWlHFQqDf7LJmHk08py4o/wspbkUkOs+XZLzUGlsnW0gtI/jkQzNC/o&#10;8RDayKWV5zRaq8Uv2f8Adfx4cxyQ2kYVZQxAU+u/Q0JBLEcaE/zfzNmBMSkd2shjDwz6uSXspI25&#10;vFNYRjdDIqNGkYf1eSAFXMPFFWOLk3px/E7fSNxC8qAiVPhCPUCpBP2mFDs1eS/tf6uDGeGS8le5&#10;vo7C5t7KchrOWjNPAQXKqV4gRRkyCrJ6aq7c1jT4OHP4Si5s5LcPdCMqHdiI0DGTg1EZiN/tcf8A&#10;VVM2cM4IoIjKyn2la1bajcJpcsola2ijSW8lZPqpuoh60aRsOJb0S5Zvh9RpU/yMBytO0YEP724u&#10;EjhUutEjq3xMoINAK8viXi3H/ZZbGII35BmeacelFBNJPP8A6NaWU093KsElZZwsYCiUgfE/FePw&#10;vzVvsycOUeMkhjLPIGhj3WL1GTl6hIYVpHy69R8Xwx/62ToggVxf6VSe5VgvJhHBG0N1K8ge4Nuj&#10;lGhRGVgGaYxEKlVRqJ8c3H/fbPguxgtZHaSaeSWF4lLMyyKpjjLA1qvx8qt8J+DKskzvED/c/rSl&#10;GuXd/DCn1Oyt4r2K4eNLVWgaQXM6KyMrBk9Nk+BXkX963L7WK32oWt48KRqYxGOMC8SvFSCPU9qd&#10;vjT+bKdPiniBkTzQI9WtJ0C+02K5lm9OZ7kmTU5uSyNPIGUiAlVHIMOXP9zN8C+kvx82xG5jWG2a&#10;2sDI1xKsZJrUBXoA5DBRX/JVv2f5cvwXPJ6z6fepHyVrO5lvLxL/AFlII7O0kuFVvS4tyiLlkVo5&#10;JapxG7unFmk/358GAtQS5tJILOyPKOZDJdcFVmLM+55LRizn9r+X/WyzDIZBIy/hLED1G/pTPSIr&#10;G9a61TUo/SNvKi2XqvLGiLHCOKejJ+7QRcufGjfvfj+1FG2CbWycQlp5FihjIqKLsigxp8RPLky/&#10;EtOHH/ZZXky8UxX8LORHJCanrNutykdlbS3N3cc0i4mbiZifWmDKimH043Hpys3qMz/u3/usQXUp&#10;Li4eKNGgUMKASc34VIU0ZiBXiOh/l4/5V8cXALkopFR+X4bKxSW5eK/uCrci8KQx+od3UNFGrEAv&#10;J9tW5M0nqN/vsXGiQj1ndy0vAGQMf5mNeQP22AXq3w/YzDEr2jyYlB3RlvHa0WKIR24mK2kqKQ/w&#10;RDiUKbQIzSL8KfvOLS8Hy7Ob17t+TMLWIJGrswavEty4tQfEfh/bb/V+1kssTCKapQ1OwkstOBtI&#10;YH1K7LzyW6xmJAzhAJJEBduK/F8PDk7+mnqoqLiN60TsYgjSxKayoqsqEHqnLbmDy35H/iarl2CI&#10;AtFInS4bwRlp5Vt7mZGjt53kjlmWn2JvT4tFEw9NWVUjb9nkj+jJIy4S5hAt7dQs8igSScqcVJb4&#10;tgOvJsq4QZcUvqHJSEK9zpl2kl/eTNLpscrNFbGMsZZUSMekVZn2T00J5fHzVnb92rYChsLKaRrf&#10;nJcrGKspRGjC/FtQcaqPsqOPJ/g/y8uMzXd+P6aklMb/AFnV7O1jupbe3tRdOyfFPIk/JygSvGOX&#10;dtmlcP6dunqN8fBMES2cLzI0831dCpKRkRLx4k/vNhsfiZV3/n/2OOJ0CbUIa21K4iimSxtDfyws&#10;qyTg3Lq7yqP3IduTMF9ONpNvhX0v5PjEalcqT9TgJUuoqivRVHiaDl8XxfZbn/wrY6fGL4iyQeg6&#10;fccP0hflJ/q7OPrJhAllc1IVGZxH+6UIFDxekn+/P72PNBHBSNK8UA+IKFUM615J8bV69l/4jkpS&#10;3o9fpYyU9QutVVbm4ijE05c8DLJIzR28tBHOBbQFaEH4mkb4fT+CT1Ewuk1OOK3W4iClYyjo6Dki&#10;sFIb4VBoij9tvtZbHFfNU8GhG6uJLK7LhbmOeCZHdhLJC7ArWZireo9K+nH8Ea8vh+xgzTLSSK3e&#10;4u5SXaoQli9E5cT/AKvw9OPFU/4fKs0gZCMf85JS7XdSjmvBp2m2gCROJZlVPSWSZlaRAHI4u3qc&#10;Xl5LIz/A37fDAs008sSHlxumRnU1AEdXI/aofi5fy/8ABZbhwgKE0t4rWCeaL0i2nxyxwNVWczcY&#10;VcUCKV4x8T+3w5c/7vji+m+jHA9whkaZyx2UEtJuqktvv7fs/D/q5Vnkb/ootBa9HdT3KaeY7eK0&#10;VUVneYr6cFUeVViAAC8QKur82+Pi6f3qqzCZWahLSqoDyVFGmYiiqHIr8Jq1OP8AL8X7Iib93+d/&#10;vUAoWzms2EcfprHZs7GKFVqY7SEMOcpjQhB6qBU5eo3L94jKsfxBZCiBry6mYKOTxRcS32K78RUd&#10;D2b4uHLLAN6CbTGNpHVdL021DMFSK7uFkVOPqDcczSTmpTflHzT1OP8Ak5oLeVZXmnBSMmq8+A+d&#10;FIK1Y/G1P8n+bLZziNgtuury0e2S1sWEs5HBjB6slDUheUkbLIEjqY05Hgv7z4l9P4XWsNw8yzGv&#10;OZudyV+ILRAEXqrfCp3/AHf/AAKNlU8gMT3rxKV5eWdpG9meAitovTsUY8OVZf3jEkFFEjrRK3HL&#10;ir8EaWJsXRpIIp+ZL8nokYqmxWp5mi/tciQH/l+1lQ9UgpQ1zFFf3dr6caQiJA5uvguGDCTijRKx&#10;lAZlHBHe35/3v91xwBby3Ds7kD1Jt1jVx8TMOTMfsHYhf2fhT+Tl8OcYxPpVOLi3s7eG3jFI4bJe&#10;PrlGb01jPpqi15rVlZ1+18b/AO/OPxCUnSG1SESj1Ljj6nBiQoB5FjTerfaH+fLEozly+lKDltZb&#10;vVJrj6qTDYBxG0sQUyyOvERpyHHhGKI/Hl/vvi8ifulw8UtxFCm1sgYpGVVgXB5JvVgoWjdR8T/F&#10;+xkTxcNj0StjVoBrS6tLW5vZ/wB/dSCNLm4DSRSem4VJJBRY6yP+7/dpw9ONOC8XfAr6q0jOzXXr&#10;D1OCp6PEAMKcEoIy1OKsf+GzIjgjz9V/0if+KTSPtvLkFsFhg0wWh9MSmUzhmZo25BpKiYLzMsyV&#10;bk38n82IpbXDA3MhUyKAQGqBwJIYCgZS7ofT/dr+1/ssnPMIiitou5u7TklhEj+m8mxTi5EygOjk&#10;lkZUidDN++dWZk/2GDmmNsqQyTyPNQNSNeQU06AR+n2T/djf805R4Mpb9GRGyTx25vzcXdtp8At3&#10;kaFfrbmMugb4i7zC4PBmk+FYYmVvh5yfyhbddOpJNLwYxiipMpBDHb7Upqd0/Y5f8DlszPkRsj3p&#10;hqU2sme0s7YTxpcOzNdWzchRPipxgRkVWWQ7zvEvwx8G9TBtxMrQKZpirybFQNiwYOtOag0Wvj+3&#10;mL/Fa0lml6c8d80VpZJ6Fmf3buy+pwaEQyNJ6UjL6kgXjQry4w8ufF8yK0RUekg2+ONiXIWoopO3&#10;8vI5KUeJV7TJdxu5u5iwYi3uokWJTIFIMqK3M8f3vpofj+FWXFYAiI8jbEyFm40WoArUnqxbbIZL&#10;NBBUL4zS3ccEUYaNbZVj9QPIVdmCcQhIREjUMzt9r4fh+PEZpZ7qR3lAVUFKleRUU/ygPir9n4f9&#10;jk8WKMQkBFW8Flp1tBBaO0ktw4cBJDH6pLfaJQvyj4nlITJ/z0XAkUk0l3J6RaVpAwCJ9kChHYew&#10;P/NWZEqjCyy4tkyuLezh0yAXax28UDRMZLgAuzKysN2btyZf2v5vgTDG4klt7aKNmYcApdVNCzqf&#10;n2+eYggJSshHCkenQWmpXt1cxLHIZuaQM4qkcMi7mgAqXp9or/kr9leIGEcZKkHkrVldgB23UMu/&#10;Qj9r/W5ZdIcPJaTi8/0mDiGQCRAtpChJ6MCshjkopKlGbj6f7DemyfbwTLObJOAaMSybt1Xig+Hv&#10;vyPT/VwQhxncGlS22tF1uZZnWY2VtRVBCyGWdqSgkpWP00+3yX/dv+7PhwFH9ZLW73DRcRDQUoTz&#10;JFBuGrUVX4RlpnEigCxHcmjx2kf1yOyinEkl3zmWpUFVU8mUq0YHFgrtzb9r+Z8VvLl7xuDNxtV/&#10;u0A3fjUCgFBu2OPF4Y4ubOqChpWl2+kRC4jgU6mwpdSlqrH6pVmLO3KSgT4nJ+19psYLWBG4mNDH&#10;bxqJAw/bO9S37XGhyXqPRQrfX7iWMOlxNHPfTu8BVtzChCAIhr6ayVQV48/jZv2sfC81vF6i25ju&#10;WgNFqHCs4FPic/zID/lcspnEyA7mNXSFubW01KRUkvRcWsN8pLMDEWWIuJBxiCll4ytGOXwKsbfs&#10;4rDZSogLshDcSY0JkZqUqNqnrx/5tyMs3CKCTJbda1b3ErJGk0TJ6ifWplFukbMWo1X4L8Keoy/b&#10;X4U/vGwQ80kcwg48pO5cyMQGBI7ALuaf5K5TGjuiIS63srWeykvUm9GzqSFt47eNWeMhZKsTIZPs&#10;cxVeTypy/wBYOtvKvpKZOIYlGWgI50FP2acUo3HLTIEUGRFphLe20jXE3otIYo1njfmwYQgsSRSQ&#10;SepJWPmR+y37WXdupUiME8I+S8UJPLkCWqQBWm3+ybDgre1Ba0+GdZ0e6cL69wyOHlUL6QidFi4B&#10;nbiz/vP+eaf6mCDKsUaWSozfAHuZCfiFan4iK8f9llQjeTiLEbbpfEsl0Z9XaeNT9YaLSoFQ+mxV&#10;UXlGr8DLtx4+nyV+K/Hwy9OSVY4bmV2rAo5PIJAzFQ3wqNjsfFfs5VqMm225kUGVilusLp91Pe6L&#10;bpFGmoF5Whtfq/FEmMX72RiGBMncqWZ3+z8MbYnCyySvcMpQu9LSFQ1OJIHI8afDyPJv+JZdMGI4&#10;QzJRNx61tZxWJlE0dvCDq2oVj5+sqFygVwx58FVE/wCEjXKmMzT0Sbg6gBY4gK896tI1O3y+1jj4&#10;RG+f9ZAVIRGbb99ZLLbTFzLJcmgMNQVit4ger9fjZfTj+Jv5Mp/Ue4W2hmcJB8ZIUbq1fhZqfCv7&#10;dMlEgCyqxIYEtG1G6s4frd8wjaNpGZVkiWnOKMkc5D/dcxw+1+wnLNM0cQ9FArTyij04h23JVefX&#10;qT/qrybK4m/UoPVUt4ZJpmvpvUS1tiPRJEjRIBHR29GvHiFUMvH+8l9NF+zic59O1ZPs3QNJHBLH&#10;Yinf/hf+Gy2G8vJlFEWKSXGopcV56U0avaQFUjjqyuH+Hjy7q3qVfk3DjFjUhmtbbkWerHhyNIyA&#10;afZUEfZrT9j4fiyzjE5LGlr3ljqOoehwilWJfrHppyuASGkoZH4sPj48tvW/eNw4epwxOGFrXSln&#10;qUe4P7g8QzkUILHjyp9r/hsGSfFk4RyCAQdkTLfWWreYptPAW4TTgBfxlysSPyDRpxcIHPKNm6f7&#10;r4/zYG9ASMvEtIsbkyAmi7LTfqWoP2fs5kcZiLZEpi1y0PIOEt3ljX0mX4mPNiaDZQnJj9r7bfZ+&#10;3ihKrCY7eLgISAXHwA123rv+0zN9n/hshGO9ljaHU1uUku5jIbpXdYyPVbY86KE+Hbgip9t/2ePw&#10;csUkkunsVcNQOrrCOLValSKhjQCh/wCbf5YCuJQVC2h06LWJ4kjJlieKe7YunFPUAX4Si82eqf8A&#10;A/7s+Lg6/wBVl9J9RvpGjgRaxwDiSCFKkNQfbbmNgcpnMGXABxeag9OiBGqQLcQaNo0Ky3M0gEs7&#10;hxUeoZAycmDeioik4uRw+x9rAqSi39SSdB6u0gRFFENNlHRaiqrv+03PMqWMyAiDySQmc9s15HFD&#10;ayM8B5wMZnblKlTyZiauysVd6D9hPST4WbEZFigo7/C9xGsKx7sS5JJbbl9rkvX9lcmeKzEIpXge&#10;e4d6StJDazvOz0CxoigAJ8QT7AVlanL9478m5JgmQTI0Vioc+p8DorErwSlC9Cm7kdP5MphRJP1C&#10;KRuLQUTWc0Musy+nG0K+rDcvEiSK8oaoi5CXaNZDRviVpWbk32sQnCXM8Y5VjgdmHwl1LEt1r2Si&#10;U4/8a5bhjwi/4pJ5CkXb+vZ2sremRJcxojKXWORQoQfDQbtJylZuZRvsfu+T4vbGK2SCeJA6vC0M&#10;PwkVpRgaVY/ZNf8ANsonMTPB1HD97EABCXkE161xb3Nw1uUvIrm4USIeAdTGUDBYwVLrx5fE7O/H&#10;+TilEZ0iid1RVRV+GRyWeQMDy4ogTpWv/A5bIV6Sn3q0gWW5mtw8srzNKDcW8SosMJQoELySM4cM&#10;F4/Z5cfUaPhjrp7n60ruChYlXK1JqWHJEArTqy8m/wBf9nK4x4BRSXaemn/ooxWzLJGkcbQhh8PE&#10;KTFLI3wcwVWN2ROX++v28Uigj9PlIBQVegqE29yamvDBOVFVtxdzmbhEzBmCQlyAZiW2+wq8F4GV&#10;fi+zy/a+HHLLzRRJIQkVHRArAhFNWY04cVY8weX/ABHIgVv/ADkUoS2yx3EptYFElzySeeSRSpmk&#10;TjGichN6joqQsgXii/5Ttl23BZBOtTH6h4krWlCTXke1T+yMlMGqpJDeol5YmspGX1zAvqIsvCpY&#10;KvH016niB/eN9r7CfFxzWg5Sz3krD15Qx51JdWJKhVWm5Ve+RkeGEYDkg9yzV05RWul28LfUoJE5&#10;wAIsMsaqHLSOTVI3f9n9v/V+DBTypE7XXJgoO3EDkanfc/CorlAx8RESoHTuQSW1zcWiaUsUTyla&#10;SFyfRUBBxHFSJJG4clT9n9v9n4S6zg5pNK5NGajM1FPFW5Ac23PLl8QVMyclCorLnab6rePDdW0U&#10;QX1I0BjWLnIfUlX0yfRQcEC8eMbyz8E/a+zhhcSi0sxBFGsM08ZBVSQwA+FQWH8tVzHgOOe/0w+l&#10;hDfmkmlWn6T1N724u57y2tJqIZET0HYkSu6J/JJwf7Zb9ji/xfEHuZI4ltLSD4eYYz0QggEqe/2V&#10;+1XJRuUpSl9MfoZmVC00sIpZXvtSuau6lVtQ0iMGZRIFNE+25HDiP8r4MU1OS1iC2T7CKRzKOIq5&#10;+wCoI+Ldgq/83YMEbPGf4kxHXvQfl9dQuwdahK1u7aH6pydqIp/elJGBPCoQtJx5cfUZv91rjpDD&#10;DagyqY1kVlMQYA8iNhQNTv3OJ4pyo/wlY2TfRu3FxdagWsZPXmhdHS5kjbj6PMc+LvGx6Bk/dr/L&#10;yf4EwtS7ukkaN2QcJDIka8XLORXiKA/tt1zLlAHof9yyBB+KeNp2nSwi5jSSk0Igkmk5xhIh8Jdg&#10;5U14IOv+Thn5Zs7CKzXWb9WCo4lhaQ8uQZenp1IHED4FpmJr8pMvCx/xR/qfj/TNMyZkgcmK+fdU&#10;8w3upHy15enVnuF9G9VEAEJR1YlpGFf3gf8Aet+19n+fAep6mlwJrtZpFaUskSgCpKqx4VoeIkrx&#10;Y/y5fp9MYgR4QW0DoE70XRLnT0s9MS3gcWqxPO1WRDykQNJTcs0Aj5ItOPNk+P4WwPDAvG2T1DGs&#10;QBCxEUNW6EnuqAJ05f8AA5fkyVZY2jJ55g166wiQ3Lsga4DEoEQDZFBHCR+cv2uP2V+1JxUTrI9M&#10;RQWzD1HlVHkPElUduT7bkU41/wBXMbS7m5D0i2V0LQfl2WaaOS+u42pHCXitx6i85I1CJ8R4o3Pn&#10;xXlyVnbC+KI3E7E8xE8J9N4g6gJ1HwA8uUleW/7K5ly+mh09S2dgms1yLW0iK8Xn9dFljneMkyFg&#10;Hq5AUemPg+D9tvh/ZxLUri0lEVrbRP6Z9Mvw6lgeNa/zEN/rZPTwnfGauSgcMav1IjSbPULVbi5v&#10;rpXnLzGNn2VI2o3Gm3woV/4H4m+LDGKytr1WTTVuLSzhgLlppmji57oSFDUfo3Jv5sqlknCzPhyc&#10;c/R/U9X1NUZgUK4pMXl1l9Gazl8yfU9R8wS3Qta6dameajfvVjL8ecdY3jZYyq/D/N9vAtveWFlo&#10;up3mn3JhKRlfrbxO3qXIHFHVnqrLyP8AlcsyMuKcjGABAMvT/Rh/my/h9CYfUQfVKP1S/H81FapY&#10;3+q6zptlqdnHOWdpPRE6KILRivNZI1HN5Co+0vwK3wrJ/OX+StFg1m1ntnkmXV5ZEke/iq27Hk3N&#10;T8P2d6cW+0uDt7XSwCMYVwV6v+JdJmycUzGRucgj/OutXnlwxamJIm0W2tpUk0r06PJLsIPSZQWX&#10;4qR8afZ+LO0gW2m2ccJoOCgAj5dznnMpSzSJHIuVgxCIADwqysrzUNUmv7ghr6d/rDhKE/GeXFQ3&#10;xFVrTh/LkB8ySSavd8Ub4oTRC1AwqKcgT9o52nY+H8vjMq5/j6bcskcnqvlieLQbAy3anjcryleP&#10;k6Ehujqo+DY/Efs4XWNi9xFwvkkS2MtA8pRXpyqOR+HttxpmdkzRhGx/eUZR4T/sfxFrPkj9V1YW&#10;zs+i3EE+pLDyeKFJJYzVSP3aAkbsB8fPiv7S4I1ee4tpo7S2lYWwl+JQarsAFoKgf8E2YWjwjIfF&#10;mN69LDIQKEeqjoNtZXdpc3VzAhvpbfg7snFmHJy1TxYt/sUwDaavKqwRQOguJHYSKzipJJPxp+8o&#10;uZWbTeJK79ER9P0pjPe0df6HZF76a8ike3gjV4WSKhRVAp6Eo9KslR9n4uP7XxfaMbY28N9FNdXs&#10;6kxisEJCKQlDxQHjRatVm5Kz5DVSJgYY4D1fxy/E/wDNbOIkC0lvLae/0yaC20uydEujJHcXiNeM&#10;HbkvqSbN+/4p6a/DIkX2OWD7R2jnuJbe5nUSSCOOMkcKkDYCpooAJLAZptRDaIkBxD6vqSaHq7kL&#10;dRwSQQxXljZSJDb/AFmaZEIn4gsWrsvxuxRVj5uzcfs4Q6lCL/WrbUb0oY4SI7eEkN8MfQgMKksR&#10;1Ob/AEMI6bERE+qY4py/pOHlnKQruT61uJLXy9eaNp4ka7MReW44mNY5JgKjlHQL6asOKp8WDoda&#10;8qWl/wCtdTXN5cRVPoWyMwiZjT4Y46Ly/Z/m+LMDU4NZlxnwxGMJfxZZevg/3TbOUYnc/wCagF8v&#10;eZrm0ETw21hYBUM0srCSS4EYDqss0haTgrfvNv2lzX9/cRNNqlzbxaVbzNUfWHZ7uYIajjGvFUqf&#10;i5eo3+VmNpdFGc/BJ45D0/uv7vH/AFuPg/37MTOQ7D0x/jl/vf4v9iqaay3P1fS9Ou5deaGNSJoj&#10;ELCIyVDNJORI7Mqj4FSP4v2f28E6JqPneTSpdSl+r2sCxOYIhGTJwIUfvWUcyRx5cVHLljr9Jo8c&#10;hilxSzE8Xp4pf7qfB/sGnFOU53VR/wBlJAajbeRv07+jbWOaeaO6ihvmMgCKXcyExLJ8L8nYJJ8X&#10;GNP7v4uWAl0a+urjUNSvrSJuARlkVnkfmpJdqN9gNX9rJnwsEYQgalf8wR9P4/mN+QmW3kmz+b7J&#10;ptP02yvZmMySmQOI1RVegiVmAb1JE+yvBuPHkz/sYWWtxZidzL8Bjq0m1eQ3FNj0/wCJZnZZSMRW&#10;8i4MiOKk51Czv2gVIKuso4RkMFKE0PIch9rb/Y41I1gWW5H2ZWJiI2AA32X/AI2zIMiQIj+GkR4T&#10;InoFzzfW5obMtRoIx9Yj6kltgGf6GPCmB0WVleVv7yGr+kprXbboPbMwcMRX85qECZf1kRM8KPHA&#10;B+6uAIxMRTjQ9NyP5u2K3E7woXlA9e44/aDBuB+yFHjleMb1H6cbIQkN+lIe0t4Lh0W3Y/U7RpFp&#10;GUKGQE8+Z36H/ZYZ2jWjRwXFwrMQwMKmlOSqaEUr298qyTmeLg9MvVxOTp8hkKPJItSj1Vrq70+0&#10;kiigaJjcyfEz8ZWow+LitK9gvxf6i4F1a/jSJx9XQS2wUANUKAxPxEk7/CNlHxZlYcMr8j9XNywB&#10;W6P8vaXPzV/r8k0F6WlZuSVPAKOChVpTkW5t8K8sDait1e6TDqFukvoFv3FQEEgRgoNG/ZLEH4v2&#10;cjhzRxZ+CXP/AE3DxscUhIbf1Zf1kXol3ptvqt1pxlhN5HQXSKSXjd09UoT/AKm/w4Wi1kGmtdBW&#10;+vu6zslT0SsQBblx58nb9vNr4keOulOPc+K/83/MTM3KnWFhKqLSOJoFNFqXcCUgDsixoK/s/Fn/&#10;1oboFosMtneTRyvPO1E9Sq1lQHh8NOXoqpL/AN78X++vgz1DOLJ/ovSxjEUZc6/6SfSmrO0tvdwi&#10;UJEsY9UpTmIzX1KFuS8yBRQU+H+f4/hNrvV1WQTPGvpRuXiXg84aRRX7TSAA7/ZT7H2cxMWHY1z/&#10;ANK0nfmP6qX22hsLeS2W5eaSVDHK7GO2kjhc8TxEUNW+z8LSfb/nw60a0muFSK3ReUgDNKI2RUcm&#10;oAqVJ/1v+I5r9bqRiHqJ4YfjvbeEch/CxzzbrFrpzGW+mkpCWjhsVlSWS4QrRmYcXVT8VRGzRq3H&#10;9v8AZNJxcafZztJGZ5IRUcDVnZR8NBUt8P7XwN/q5p5SGeQ4R9Xl/wASyySsbc2Ipe2HmHWbD6jc&#10;ixhnJSSCSL0xFC5YzEkRf7ubj6fGaLi3JvVyH3txdrciMF4ri6Ytd+ntL6TE8VbYFS9FPwqrfs50&#10;2lwjYSFxDRiieLhep6ZYaZc2cI4RTWOn8RY8xziWSJOJkQtU8UqyKS7/AOthro2l8EQG3rPGC0Sl&#10;lqEpxQchWn7X2ebL+2+Ymv1XDE0ack7ApL5p8wRpGwW99KzkkWCWVo2K+op5SVDcB9nj9t0SRf7v&#10;DbUbr6raHkfXCsCYywWrAVVaH7e9P+ac12LCcs4jr/OY5Z0RbEdA006nrSyxw/o+eaJlhuEheQiJ&#10;yQ0vNSFg5KGFG5fytI3x8iO2WS8u3uboFZ3BnNwWaIRx9F/dqRykjJoofNxKQwRAj9P0/wA6U2UK&#10;jv1H1M2uo7XRdLtbLTjzs4SLSPT0jSQ3E0iklHkkBVYpR8chUL/xrglbhTOzRRlIpSI7duJJY8qk&#10;KErTYFzXj9pcrxQMI3L6vq/nJgPmVNbaSGyhjvple7gU3F8RIvpxAxleTmQKSvL92vw/EqtgHUZr&#10;QW9zZRoTHIwS5mjRmaWUkhgeANUjqOPLlyb/AFcyMcKFk/1eJSBt/NtF6VZTS3VvrF5RfSRzYwSN&#10;RbeAqAG4v9mSRAedOLJH/L9nBEkbLJHFCGt3YoyBqlubE1arq1f2vhDfD/k4w4Sd/V/pU8zQLcE8&#10;Lw3EtxOl5DEJRJIoQKIgAfTAjZeOwX4irc/8rCfWNUNlGpdEubOB2SglUCZ3IDMQ45mn7PD/AIPM&#10;rFASiT1l9P8AVYDJvfU+mKP060WcyXg9W0vr2KLiHj3giSrJGKfArVJ58v8AZL9nAFjbPe3U9/qF&#10;20SXDcYnhj9QniSwCcQ/2OPwn9v9n9nMuUoxFQ+rr/D/ALJsx46FmuJHXDvZ2qQWMAneNCRGzhNg&#10;OrFj+1/11knXUtOtIlvI1aW5kQKkcSVnmchvhYgcwKgc+P2WXNXLEchMTyv/ADeFnlN2BzLFdV0n&#10;VtQdrNhHBbpMHeaR29C2gj9Mt6ce8TSceYj9VU+F2k+yvHIrq2qzWkj20cTtdTxlbqSUuf3co5OB&#10;1cVkX94Twbj8P+VmzxYYkChHgH+a0xlvQHP6v6zKraytZkhKrH9TgKtaxRgKoaOqofhPAqq04LT/&#10;ACv5eIm3HpahFDZwMkz8RBfSQfv6CIq4ihUcWjP2V5GNV/a5P8WYee4gykTXq/H44WRB3+KFuwz2&#10;Ms2oSwrBCZfXgEtIaCTlE0kzANGUXiZOP7X2fh+1I57htHs4xFHIt21YYIVVirkUYFi/pkLX7TJ/&#10;wTZrM2bxQYn1BxdZqjGhFi5a381X0kYkgudMh4zz3Hqxl4XYSRfu1i9ZGbhuq3B5Ly+wv2cC6Xpl&#10;8dTBu7kxxytV/S+Hk5NSu1aBeXbJfmIjHUN/9ijTRBHD5cSZa9rdrD5auH061W6ltYS0UUyh6Iqn&#10;ixVvtV4/ZPFsk9v5W1K11qGayZDaFCbmNlCu7Faq/qCvM/8AA/7LNTk7chLERKVUe7+kjHl4CQR6&#10;f4f6zyi9/NvSdY8p3mn67Cbe9ndRYG2lEoVKjmGiJj+rqEFE5u/qPy4cMOoYeJlF5bRxqSByQVLA&#10;fZNAPtZo82pNeiRNFgZxIoMKvblL59OHl/V7y4vUtyfTnbjHbs0Z9ZfUZwVVzy+L4Vblx+1xxDXN&#10;FvTBE9jIVQGs1xSsgXqSKD7Xy45jYNWCTGe0i4kcMuMEMg/L/wA46M15cJqdqZ3dFWy01jxtVmRS&#10;iRlnYngw/wB+tL8WSa2k9a1RR8ScRRj1NPfNTkhwZCXYZDXvYTrU/pRyrJEsV6zt6sFGHAkmoo2+&#10;DogxXjQAAdtswspANteMbKGjxNLAvqAcFqw6V2Gw7mnsMI38xRG9lsbmIoIxXmalSp96UB9s2ENA&#10;eDjiXMjiuNhnP+DriXRrPV9MvPV+sNwaAECRHqAeIBLMB3YquRjUJpotUP1G4rycyMx+IopAooQV&#10;JrSvw/Fm708InF6x0b8Q7+TOtCtrW58vkaxp7JbwxLbRRcVjSV0cgy+s3AIy8+K+o3D+VuXqZKNN&#10;8x2l3J9XkBQ8UIZtweQ771U/5JzSZ+zskBxx82uWLawwvX/J93YWf1lpVnjaR42hVJGKmI7sCQPU&#10;jH+/U/dY/VPLWnXi+vDBGLoVMcpHIBj+0V79MqwdoZImpk8Pc1iZBUtF826tpEaWi3EsmmEqs9vH&#10;KVcxqCeMbmrRjevFP2sj0tzqbXRsNRT1AKkzioKg/ZpQcSB03zdQhCMePGav+FvHCRfVlEOn+Wms&#10;F17y9P6M68IPqc1CsrJ9vnyPqJIVIb4R/MiftYXahZGCH0lUPbQH92ELSFmIpuRyYUp8RXj/AMNm&#10;XDNGUgT9UvJJOw7070HVmu52uHmlj1G8Ui4aVYbdI4kJcFFYRq/P1F9NZDN/Px+DA0cGoXFwl3ex&#10;KqMeMCgEvxIoAwqGVW+JnX4/h+22ZHiQiDGP1IBHNEG+0Sw0+XS9JuHm9CpubhmVYmZGBdlZYmhM&#10;6OqQw8Fj/ecvSTkmCTcS6bd0hlAnkCvzNHarEK32v9go5cuX+w+LGlAZoky5BlE3dqVpaW2u6eou&#10;bP8A3GwPIiWy1hj4x1aOojATkwMsjCPh6fHjIzep8Er0DWjqEM8cgX6xE4U8QwFKV6MFPfNFrdJ4&#10;UgR9BackANxyed+cvKsWjR272/qSQXKGaOS4aIspVjuDCWjYUH+S3xY29ghuLyM6dcvBcqC0gC1V&#10;gfGop1GOGUhG8g9P8Kx4gLPJWsZ7vSdLlj1jTk1LTJXRWWWWrxOpJJh4nn8KuzAcePL9rBMGtwRy&#10;R2F8Ct0Fq7cSsZO1QpO37QyqWklK5w5MOHi3CX3Hlma5tLnV9M4y6WJikEPqRyXPH4uLSxqFKrRX&#10;+Kn2fj+x8ebU9DgueM8Y4SleMU0exXevQhl/4XHBrZxBhZ/pcSxkRsq6L5iutOX6vMqPYySCa5tu&#10;NY5GCcAKo0bGnwdJPiZF+1kJ1LTryPUB9bjQ1I4XJ+Ggq1VSgO56fbzpsWWEo3E/1nIhIF6V5Y8w&#10;aNcaCh0l3X00b1NOqZHDBFAkk5MtUUDekbLy48MAzLPJcqZ3ZW/eR8lKcmJIdEBqnMA9v2szYyjG&#10;O3MoHeOabWgsbfTv9x0ELqv1e49KZZo0jXeGWVlKzNC/o/Z5/Eq/DxTBMRu4ZOMUtYIiHuHdBRgC&#10;QhAB7Eftf7HMcwhL4swbQs4s7+FJruyRL6dGjsIYZ2LRu6gzqZCgFSp40QMv7Lqr4c6Rqc1/IOQK&#10;24JdQ4NaoaAinUftVbNdqtPHEOvEWJApi3mfy9Bo1o7WzR/pAqYrh0ZKGOVCX5KQCrEIkSpD6f2v&#10;8nBF/IGjKySVjDFTI3FgTvQEDrv2XKNPDexz/moACE0mFY7pDaWqRTyRc0hiSSGRUBj5yRsxIT4f&#10;25P5l4ZGrmCeRCkTs0K8ZJZeAFaLxDfAVXmSq/zcPi/yM3OCo7S+qSTszq1urS2uIJp4Yo7uQvbQ&#10;wmViRyfmyBpUZwgVnaiiP1m9JeDcnxixtcyosfrWsJX1BJHGKKqrxBMkgO6g7cPi/ZwSnw8/qTzX&#10;3E0dlAQ81rqF+jGI20s3FpZJHLOgghPH42BY+qvFG/etxRfh2pzRSKLJZGCBF5kqHVd+JUKamVvC&#10;qPydv8nJYsWxkRxFk7Q7S5jaXUprZFeSWT0SrUkcFeQldwoFurKfio6+nFFHH8XqYKisbWHUuVxO&#10;3GGONmBKGpNBRj8JB+z/AMDx/wBYTzSyxqIq2JkQdkuvtb1aXQQum2sTSXc1zAjRiVSvFZHR4l4S&#10;rIp4sfi4qvP1P5eNpq8UdvcXn7v61IvGH4TxJIqEBKgVBDVb+XKPBM5Afw/xKY2KauPKk73OnaKg&#10;nfToZPUui8kbMFU7ySLzZ2WT90scaIiJIv8AInxoWtwPR+sD/TLyVnWMy+oFUVoQo4ceC/D9jj8P&#10;xZfKPCa/yYH49SaoUitS04NK+nxM2j2Nv6M1xLbGAyu1DTlWT1DJL8fxTer8X2fjxs116jNbFl9C&#10;IBrlwGPI8gaUJSPiGr8TNy/4lk8UIjdSFePTWiZNTWNjeS8k023kMYEY4MCwdUnn5vEF+CNGRfhX&#10;0+PwYnpx9KxkmlZp3nkdSg+ESs7tx9Q+mPgCcf2m/wBl+3HMTKddI/UsnazBNLqsFvbQxQfVow8V&#10;xJSR7aJI1DNABN8Mpdmj/ulZ/wDfvH7C8aPOYw6NNNEw5SOi0UnipKglPgVC/bEEAExpFIe9lSxM&#10;pWVLaznULDbxyycm4CVxykVJazyzeip+P+7+L7fDGkhpUUAPBAzB2KE8eIB7qN98lQMbLJEj4Lae&#10;VS0d9exo0UazKOZcsFCkOy8SQ32S37TfyrlW6cC/rfvi6B3gpRASwYrybbl05f8AEcjkFgV9P+5Q&#10;67le4C+gv1Jop2htLs0eVlSJo1l9OOj+nyeTh/wfP95xxe59dVdmAaWaMM6HlTkvEKtQR1FevH4f&#10;2cgDRuuTCyl+mfUJPShtW9O2s7qWOKaL0q8ZfVeSQKUZfhlCj936v75f3jrwdsfbLb2qx2UPxSog&#10;lnkU/FxVvs/CFovPb/g8hORJJJ9KeIqN7Leak82qXnGKKWVrTTraSMqDJJFtKxd3DsYfjP8AL6cK&#10;/a5JjPXlgtmMcdBx4MS7Fq8Ty+wDQ8gFFBh4CQAU1sinsbW+1FBcXHqOJBcxRpFGsfEOvp1Ep+NS&#10;peVuTfb5f8VcatondJJivBpvjHB+DEqQlTyApsErX/VVclOdbItq9uYYZ4bNXWb6ufTf1oRKlJla&#10;Xivp19Tj+8KovKThG0s03F8u9uIYYWWMoOBAZhx5NIzqXUUJbs1XI+z8eQwgm5dfj+pXabYz3F9A&#10;03rslx8aRESGJIEikEDMGT0x9pP3SuvGRfT/AGuLhFUXUxa4SisAsKoCxSIMSjLxA4k/63w/8SyJ&#10;ejkvIplU6daBbORROjl7p5JFRJrooFkSTn8T/wA/HgjP9pOP7Am/kF0VfiRDbNwRCyhncA9dw23K&#10;tP5/tZXjxkGz9Ul6pfoUB04G3MvO8vlN1NLHHKYY4mdRRSQ0RUiPhy+Fnhj/AHSfEvINaRzzt+7R&#10;RJKB06BAKhSKKfhJ/wCCzIlPgHmztMtTutPsIPVvJZPq1qTuwqxmd6GQGrL+8XlReP8Ad/EnFcGX&#10;dzFFGixrG1uifAlPtCNTyPKMnvx4fD/w2YkcZkSOrCilGl6dfztNcTTXMV5NITKyk1jM7qYkCXKf&#10;ZVORlq3xP8HL0VZcBxW6sWuJGWOaWF+Aj5AKOZYlnJSnxV6D4mbl9lcsjIjYIApMrm8njlS0trZp&#10;7S3u41u5JynKQmIKqwxqkwc+mU5cmiVEX0/tu6YpbyS3EiTRKscCbDdCQvEV5Eg/y8uP+p/q4Z+i&#10;P9bzZLbqC3topbS7ke4v5eTFljljDEyvx4qrLsPW4c2f4/3jL+064yia4e29Rz6ILNIOKgseTAVL&#10;L/Lx2/41wiIhHiLG6KwLNa28V8ttGGu5EiW3Jkk4QqUjZkSOJ6CsjScm4/aXlJxdUUdbRScQJGJg&#10;UceLiisCK9lQUp4L8WYkiCdk3aWX9xbjl6EYOouefqwcHljMbFN+UkzBi+3N5P3SN+w2Fs9y9w1C&#10;P3JXjwKstSwqC4p8Pwj7Lcfh/ZzNxYxHdU9srOG0hDBm9YsZefNG4KrBTHHUgv8AG2zL6n7z9v4s&#10;WjjCQG4klOynjKwoaMTQ1Ucech3+Bfh/kyuWS5UOqoJ5ZDPFpyQI7hkDwowbk8KqJPhc8lht1HHl&#10;I/xuyfvObYm80kkAQ24aSbdnd2ogpQVCqftV+z/k/wAvDJAGJ57IJ3VktY4tRMsN2yWtmnBLaKKO&#10;srcuR4s8gPwEUMn+X8LrJ6+NuiwiVFdUooQRwlqs3L4weSftAd/jZGb7KtyyWPmbS3pwEt3M8kMr&#10;qZjcm6vFjKovpo0YWkpDIhOzRokCSRqrM1xF8d2NlJc3ah5fjjUevU0pWPkR8NNhxRmXnxZmk/lX&#10;BPUCMd1OzWtaqun6Y80VqZEealovFQSRcCJT+8BNW5yLG/Dlw9L7PPBEz2hjJhR5FYqkPcEKQyEE&#10;HiFqfh+z/wALxymN3uqFsYtU9SL65LDA6I894QeNGdXSUFHVnMoVfjb95+18XOT1JEQWSSTejSEg&#10;ScwpC7CoLBlPxfF0/wAhcuo15MrKNkRpbaEr8KwhWWAQtIpcliQ6I0b7JVAeXHl+/l5/BwuJZTEJ&#10;HtC6EEEMwfjwNasq8uUkpZuRb/ff82CR4thLhYgIV3gj1NrddRMSKFYURoBI8gCqkMjBOEFskacU&#10;hf4vrHx/D9p0bTvc8jGq3Ll2YipK8j9hWYhaD9rjx+z9nJcgypuS10+20pFM0kmmW6QwpG1PTKxq&#10;v7x0jUzcmCUT1Gf+8+1x48XxW9rGpjUcmLojlAtHdTU7hTX/AIL4cokeqrJL7ULhxdM3ooYZbiMX&#10;BflBDIoVAyM6FakdfT5M3w8mVvjWBtjVYT8EfJZDFQ1JIbjUe1KZECQ5/wASFAfXm4zXQU3E4jeB&#10;bwEGMIhjaURvxO7F2fjx+0vH7eIembkfu1FpYxgqxIbkBsdq9/g+L/mrLAOA1/Gtok3H6OXlK7at&#10;rUpV0XlHwL0KUqOin1m9P/heKN8S2menHIbsLWqrCebIJF4qW4hRy2Ufs/tcsjqiZR4Zc/j+pSEJ&#10;rolmP6NQrFKHku1aOORoJeTRxc5Gb0wXZ5COfN/T4L8X20UDds7SqqkyXAajM3x8Qzb7BeA37fD/&#10;AM03Y/ptPROtMggt7ZqiOGy9McFiUQiT0o9qN6hlb4Ad+T/D/N+0IijCBZWrLGhoTRVoduI3A6H4&#10;jlUgCaQAg7qeeVpLSLha3Mw5IGZ5CyAn1TRWbZkpGoXi3xt/vvliUXq3EokoomdRGqDkyhuRJrQH&#10;xrvxy+R8OPNSaV7k2+n27RNz+qxSGeSUmNGZBGoHHkU6lTH8PN/st9rH6p6cLQW0RZJI2iR3PBQa&#10;E1qxqn7VGVG/4XK9KCRx/wAK1taG0BbyeC71O94ywzLc3CQxCaQqrqvFUiCrMxPp+ojSxs/++15O&#10;vFK3itYVtUWJZp/g4uwpUKAxCkxqOC8k40483yPFxHyUK13Jf3bXzzTPaW6LIrQxkkp6r8Az8Jn5&#10;Svwk5Di6wxfEv+WKCW3pskvppCieoXWhNVrsAD9mv+T8WEGdbfUvuQM09+LmO4tTdTXU8v1YWzh0&#10;QLJxq7uyH96if8WKkbM/7SYlp0yXc8t3M0xJREWLjQVHBhWoryq/Rv8AgfhbHJjlCPBHr9S0ra3b&#10;tpsFnp9nHaQwCeSV5pCTxR0uFPELx4LwQAvzX4OSc+Ui4Ntitokskp5yLy4A1ovGp2oPHvx+zmKc&#10;ZnvHkvCgdUWfVXtrWENBbyJH6wULzlE3FPjYtWvAMOCyf3nP4v20C20cj3Mlwzn0qqOcj96EEBQO&#10;R48h9pv+I5kZfTGklH31zDBbwafDEPX4MywW0PwBeXJWeUkxIJRGw+BP5/58fdOxkijQJxiKgKNg&#10;oWo2oafF0+1+1/lY4QKshKlpltHHBcySPOZboSyNLJR3ZpSrCpK1/dVqiem3Lh8H927Yycm3iEkv&#10;70yAqsIKNUEhjWgbq1P8/ssY8ZqPRee6vaenqNw0NsDbLbEStdMk0RVwrRALyMVAkPLiVP7XL/jK&#10;tbyzQ2irLIgmYL6vFaAFmLsORBrQ/wDNWVZY+rYfagg2hJrO3vdTaWG0k9CFpHtg78g3GFII2Eau&#10;hAZe7fDwf0/9Vk0jzXKxHk0ECNI/HYcmqaeJG3hlmOAiL6qRSpDFFZ6fJdIscN9ezR28TOAzFIyF&#10;DUqEVvjK7sqp9jH2RhjmM24PpfEdzsCAoBNN+uQyeoUgqOtreyW0dqqI5a8UIh4IvxozPI4USEJx&#10;4rv8bcPtL+0kY5mMktORehqeKs5Apy5jmUXty/Zy3bhoMj5In1bOH0LRaQGHkqqnrNDGrHmIxERE&#10;ksh5FuHxc+Ku/L4uLbWNFc+oyBdvUUc2RBxqw8Oh+Hn8Xxf6uM5cQ4aUr9UuJmhVrdJpLjiy25Jh&#10;jmllElI6ts3EMvOT0l9NfT5fF8eVBRIzczykB6hFQKQqgbnio/aAHXDKQoRQV98skt0bKytg/o8W&#10;le4aRWeVmDRgSPVgqOW+xjaSyFn4cUUkutUj5ENxP2tuILA/62GAERRTapLPbW4WMTF5mQCBxHNc&#10;hVaMyABUHJ3ZYnBC8nVF4fyZSQz3MzzzzFrJE9VzGlVagoyrUlitPT+L9psslIYxUfqQZb0FCfUL&#10;bTILeysbSFNWnnW1hSaZVlUSF3SSQIvAPX6w/pfDxTnic08t2jfvWjbl8Hwr+6iIoKCvX4WxiBDY&#10;sgeiNsrGPS5KJBHMGi/fOHk53Nypq3N+PEq3NO/FG5fs48WaRQSqH5vMBwT4V4q/ENU0NOv2vtZG&#10;UuI7oIUpNTubq8t5PRMVvaPIZ5QZH9SSH1DGqKOPqUZOXH4Y+XBfj/YbDcQwWokZtpCxERDAvISH&#10;QbUCrxI/1efxYJDiIWl91Bc3mptbxISYVQGcNEfSgIaJ2oeTM/NX6/b9FvTXFLeWC4h4vIHABaN4&#10;6sPtFmZT9leXHb/iWRyRkD6VU7qCe1ufrEMXpGUok3qlUDfu1ihjcV5y8DKzEfB8XL4Mr1PrbyKi&#10;+nawEMIfhCEihoACzEryPJuP/DYjHwCyN7TVOEJ0xYBMxuNSukaJr48mlAYEcixCoquY04R80X4f&#10;t8cCxrWdKj07eLm7uCA7cCQ3Fq7cgKVHxf5WZBkIxKnlsmN4z/UJxEwkvLr0oIEaMukZkVSnqpvy&#10;4Mxfi3wcePwZc/oR3Q5wrCsB528cagsWNS1WP8ylU5ZDHGQjv1Rw0p2kFxPYs8Ny9212ojuZ7hiA&#10;oUBF4x0A2cSy8P8AK/1MbeTzO3CAcpJCSyIrMePFiS9OQVTwbiOTO3wrjijEDdldbqlmLa24vejh&#10;FCFCTSFBGH5KEC14OXHNeTemka/FlwWscFvcW4iklKBpGlI4qBUkdOPi3w5KWTilx3wj+agmjZW3&#10;OpNJeafcS3UNublliit1bm7OwHLj9oMPsfHxXj8H83xqTtJJCY4lEEZ2jlkIIjhDJ6h4gj4pVpxF&#10;Wb/hVyAx1Kyp+1DwgRXEU8zNc3ikG4ghUn17njJ6Sc2/3XC4k+MLHErf89MUgUcpbkSRxRwcoF5g&#10;oCQx+Kld91+Cn8uOQUAOsv8AerSld3IZbawe3ubia8CXLpFxlZAURSjM3wqvx/vK8l/efy4gqwSS&#10;BuvL+5LuIy+4qd6tQucNkck0j3luYIClAhiH+kxxRNMIxx2QFaIWSIbKF/l+H4sdeXaiW3hiZVka&#10;PdeR4rXivFFH83xbt8WDBA+on6QoNCzyU9K05vRu57qMvH6xPPipkk4u7K8rkU+H4TwQcF/ysWu7&#10;VkENus5UScUmMYBqtOJTfma1X4shinY5fSgckJp2ox3KXd81srNbGSW1WZmADD94sm6xqicJF4NT&#10;4vtYqbcOfTZ+USkHjyoxWocggfiv8n+tkPE4iSbs/wClVb9beKIyLFwuW5AuqHgJArRKQzbfFReL&#10;fZ9X/U+JeIgVQFVMjMEYkchGBTsdv2sr6b9FCBuFZ5Rc8ZWjt40aWJUPpvcO1T8LrVzx9P4v2I+X&#10;HEZ5opAltD+7tBybkeRLcSTRWP2uRG7fZy3HGQ3P1leX9ZXs7S6t5J76dvrWq8oonFUUReqqAs6J&#10;QJ6aM3CKvqf5aLJzxW1eC3YytGnMMfTjRiQGpTcUHLahbb9nIZrOw6sSL58kLqFpe6jEtoLmYW7R&#10;gXk7xojyRciRxkBb0hyLonJm5+pI2Ntzcv6l6S0kjMpQyGihHr03IqKfZ+H7WRyekCIZk2iLqPTE&#10;eHR41it7VInEkEC1cyQcOvwq3Eqyjl8bMqIy/ZbBFnKsCrf3pZ6RBVIrKS61qTxA6s+VTMiPDiwI&#10;J27kv1ew+tmTRNL4wBrj1LlUEduVikUBeAdi3wLB1+Dgv82BYlaSdrq8HqHkCQyiMsVoVY86HY9P&#10;5f8AY5kSHAOEDdnzTGb6smnppmkOtvCEb0xExnCAgiSNfTDryb7Tfbkkbn/vzC5p47+/mCGVYoH+&#10;Hi1FMgIpxJPxVU/a5ZlxhKGMVuT+PVxMia9ITmKB9L0q3LpE80qUnaSOjCEozMGCr8PF/wBkI/xf&#10;D8PLli1tbm4khtra2jUSD1Wb1DyovZzszUNTKobj/wAFlYnQJkar/fNcjwjzQOq6ium2t3faheXT&#10;NC3oRBYRQs7ChiUco05grHC8i8uSs3H7XMVdyTTyRaXFcQpHHySNAaBo60klKqF40NUSj5TgxxF5&#10;CDv6un8P8KYjh95QGlRQ2Md1r89lcyXl2kU9wpo7RS8E9G2V3JeTbjJIxjb4/wDW44CtI9Puk+p2&#10;NRaQAyPLHwPqSICFC1LcR36/FmVPJKFSlzP0RTVGuqZ3MutWDrqt+Ymv7loreKBjIUt7aR1aUkqq&#10;tI59o/g4/wCs2KpcyMXmYLFCCqW4Jcc68VJBJPKrk/FlM4GIG5mVESOS5rOBCLReU845veSRrEfT&#10;IDyJzVRRGCcaKq/adP8AJwBHcPd3vrx83RKCgWi05VoSwP2+X/ArmWICMaTMhNJraCx082zskbSA&#10;kcjyIZUABAUr9gLs38/HFJZZ1JkAYzgNJJNy4qFkWhCkcd1K8Ep8Pw/ayGOI5f7H6v8AZJHn9SHh&#10;t7Rwtu6oLYskcNsVDuXgk5oWVudKhlmct+8+L/JypYIIF082txCLi9doZJKvLIpIonpha/D8LB5M&#10;njlxTIO0YD/TMOKhZQZ1a/kudZbVLGY6XpiJPax0WOOUKvOUzM5C8hyVkiY/ZXl9rBr2+sTWT2ck&#10;cQsEkWJbYKiyFA4FJAS1EoN/s/Bksfgip+q5e/8A499P++XYXw9UqiuvJlvrZ1KF531a5tnuDqAM&#10;0tspMRPKF6CORyZGVOHP4uafs8cjWqXhuo7/AOrXiLo9rGLf0qrAskpqCf2fhQtxLfYXj8ObKEo4&#10;4ic95S9/0fj+FxsuXgNA0Yjin+P5zK9KhW2ksze2LDVrn1ZXm4tcCFEoCDOQSDIoSik83/2GdP8A&#10;y/8ALVtpFgZYkYPPGvEs/IADqw3G7nv/AC8c8+7a15zT3PpEvx0dPpICVTPN47+Zfmq81vzANMCx&#10;vbacWZpVUKTLUjiSWP8AcqeH+u0uC/Nk17BaCa3kUhQPUUkUKjr9OU9lxxmdSHN2cLrZb5Egtb+7&#10;S2u4HFK+leRGnF6UWteNKfa5LnPDdW99KkoLRcSCYV3BIG3En3+Ljna4cEoQMdiK/EXCOfierC0v&#10;dMtmhqtyxBBu5NmCk1JkC0/Z+Hl/w2DbnXZpY1juRRowEilUgtWgPxbf805jw0UQbj6f5yTqa9P+&#10;mSjTvJ9vZyzSWD+pFdu0t3bzIwRlLPT0zUFaBmCq3qK2El1LJbSS3F/xKyL6cQWsiuW9th/xtmRD&#10;IKEYiuFplklYkfoDJrZYbuCC3seaek4abl+7dAvbuSf9X4Mfpk19LLC1vGI+bLJL6YESheJXckdl&#10;3/ysszSjwEE7fFGPOZcx/VUtYg0qCzl+tsZ+ClIUmJndn9RWFFJ3Jk4/6uGtlo+iz3f+nD1jOVST&#10;ZeSKdhSnGlf+I5jZdWceI+GN6/iDncZrcpBrut+aIbNjpjLZpZq8omerpLxqZAwIct6a/F9pOUjf&#10;5OG9/Z+W9PHq2wBeIelHI4Prci1OVD9rqO2aHDnz5bjL6pfza/3VN1iMbKXadd+btUmVLmRxazH6&#10;xOgp9Vki4j92jqWMXSprJ8OEDSTF5JJGaNIgirMq/vHYChFey/LOi0+LhJifr29H8LiyHqIHRkv1&#10;e3CRW9vHHceuZXaB3pCis/MHjQ8mqy7N+zg7RtUj062kgsI0jMjs2yhm5vSp3FSd/iY5jdpaTxjU&#10;yRCIHo/g/wBg34cWMyMpAGRS/U/LqXurQ6lqVZ5Io1R2diIzEnIkFKmJeTcvsL/r/ZwPevrF/wAY&#10;bprhlMRUyuqyScXG9B8I5Mo4/a+Dlg0kMWnBMeEcP82/+Ot8xQoIiH9B2MElxpv1P6w9wpSD1Xto&#10;C8LFQKgSFURqttFxl4/ythpA+i6RdNazTNbQSIsxM03GjFzI6v8AF/uxj9lV+ymavLhzagccRAzj&#10;I9B/uq/3zCGLgqj9STLc69qmkpcgC6LPJayfUIBKnIxoiSQ8lFUh4t8cjfbf/I44hpuvXF7DdTW8&#10;pihunoke6EqgFQWbgCn8tMyNXouCMRMAnHv6jxo8QSkRH+FE3fl+w0/ULWB4Gke3hpLPHUoHmlLI&#10;/oJ6h9SoblI/FPhwhu59Ruku5mijtLRD6UPEUkJpxrsBQ9uXxZnaaOPGeEm5T9X4/wCJcPLImZ24&#10;YxHqZPaW9nBJa2wke6uuIklctyTjUtuCTtU1oPtYhbWt9L/oqP6phUCGJXFSxb7Kg8VGw+1mwqEB&#10;x16f4pNMIExry4lS8vtOs4zezR+jFKS09wyH4VC/aYjkzbn4VwXc+jYxym4djchSHjQEnqoAp0yP&#10;EZgcIuDkQgdjLZCW0lxfyQtbRL9R5BopXYfFUOx8WHxcT/wuMubVLa4szJI0EPxM0xP2AtSONKjo&#10;OAyeDJxRnwDiMfx/EyI4oAL7e+lvLG/SGGO5nDLGkBBCt6irUvyoWUcubf8AA4LvoJJ7Y6hEgitw&#10;37tUXjUAAbU+JnrXpmDglHHMRu5y+r8f1llAHcbBBaVeQ2t4NFnme5u0jBndzzIYkseQ3SNOJQry&#10;P2WwJPp893ZtJJD9X0y2c3JkDmSRnb7R4tuGpsv8ubP8xDBkFkSmfp4fx6XIEyRUeavDqNjZaqLd&#10;JvrmuXSC3QNH6UaRxGoUOq8eKl69fjyVeYJz+irbTNPSORHgHENRViCp0HHrvxzndFCU888kyY+s&#10;j+KXi+r/AI7wssA4IbDn+OJhPkzSra11S417UpZFvRcVueCFmllmYhjQjlx+38XH7K/s4R/VL8eU&#10;fT+sp8UH97wXiJBJ6fPhTpU/y5ufHx/mb6/T1+ng4v8ATOPwy4L/AI+L/ff8T6U7F3prfmCT9SkF&#10;/HdC39ep5GJ7Iz05/wAq8Psep9ts/9cmltbm7At7Er9baGJZopYg4TiWfg0ihAqlh8X7r/iWehxy&#10;EHily8vV/wAT/uXocm9yHKx+j0vfZNRh05JdQ1Z0SzgmeS2nildPWLqIwRE5bmQrcV/esrN8fFcF&#10;WOnrJOkVxHbyWyx0t7aQoY1lTap4oPj3ChA/wp+zyzD1WoEYGQJia4uL/cpiRIn3ej+gg9fv6Wcl&#10;xZzXkM/qIstxbREzegz9Y1kZvgXctM0bIzftcMl1rZ2drCHdEiYFZfUChASPhFGo3bbfOW1WSeaW&#10;3q/H+UbDtvby241/V73UTHFdS3EMhezltC5upxRTJz9NGt+Pxr8ZDJD/AJfw5F/Mc8CXrXIY+h6j&#10;BFcovJ6VqDyUBQKs/wAXL9n4c6TsrCDEAiPE1cRvk9K8gJerocFlcKv1oQpzI9QukO4USB03f9lF&#10;4cPT+PnJgLSrCbmZGUJExaZCI+TPWnxcqKvfpX7H2s2GfUCMKDbEGJtOta1i1gQxI6vPUQSKZvTV&#10;Ca0BWrNvx68fib9rJDHHNCplEzSBlJj5lfgU9WrypxFP2s0ZyRltQu/q/wCkmBmQN+5gN3eWt2/1&#10;KWzS3WKQC7a3SUmd0FUhCekXEjFuTNEyyKv+TyXCAmG7b0qPNEjO0Y5IgNDuWrs3OvbNxGEoQB2j&#10;f47kWSAerPeF1ZxJdERW1zMkaXDCOSYgBTRF40ZeG9C3Jf8AJ5faGQQiCGSR2IhjJMxPActuSrUA&#10;8qGg6KuUTl/AObOJFbpZe3xubmC3SMSXcyj6pT1W4fF6ckvCqBRwLfErtIvLj8OVLeQi2/SE7LZy&#10;SoyW3BmBjFCS4LDixp9n4eOThA3wjn/EpNDzUodNuDKdCjeTUoLdll1WadIGWdmIpCQtCq7Bn/bV&#10;OCtzxlrGzcCqK3JUkimeRW4qKcVC/ARQkty4/wCzbLT3Sr8fw8mdUaR17NGjTCaR+A9SKa2jgdEc&#10;tUs3ICTmzIqpx5t8P+60xPU5WieGGF5I7hz+9mPxCOMmr0CHlR605fy/y/ay/SY9yaHD/D/O+5iZ&#10;EEt6RFLcrczTw28unow+qwKp5zSpQRmQyhVDpx6Afb/1Mizpe388eoK627QySLZRoAkjGJKs0aqG&#10;Wpp8Tf8AJzNhPhhHhqiyjGjxMjH1a3VrUo7qw5TPIxdQJWOxeQ7ivKiL9hf2VXjkwuREiJObpowk&#10;Mb3UkiABuRHBBJE0Rd2NQqR/Bz/ZzUYch4yP82P8X+6/pcX9JnOhMj/SsOtLu6+tz2UtjE6vdPb6&#10;WI5HeT4FPqyyQyxyJCqV/vZG5ur/AOVErlL6uqubi6hXhRYoYYxLJJBCjblmQhuRdQzsfg5/D8WZ&#10;5xSEfSf+PMDKh/TT2PQpY7b0ob6T6yZWuLm44wj6xK60CsGjdfTEf7tVUc1j4fH+00chWN3u5Lgr&#10;Nc3C8ow78GJc1+JifUfiq/EvB/8AjfMzISQKqLLHsP6SdlDGsMcAEcaEDiB8IRRTiABt7fZ/41wz&#10;M9v9eins+Ut1NwCSsGDoRUEIDz6LT7R4/wCTw+zhSiKPFRH+xUGpEd6GSKT6tMl2scUIaQlUNVZG&#10;NaueKUZqlmoP9m32mOrjT4IFSdVdruIencTBPh4fyrXkORYU+DNNlyxA2AEZODnEYm0itdUuLq9l&#10;jdoFsJk9SxiMn70yCrFnVVXjHwo/KTl/xHAl5qVz9WSLTreV5pORDtRUBDA13LfFyWgReP8AxPNL&#10;knwz8nCx5SM0QOWyMttOUXbzXskPGPieKksQojYFWICfABJy5Pz/AOI51jSrm7NjbyXAMcgjQP4B&#10;/DY5z+qhESIHUubqT+825F8p+bNL09vOmoxaY3q2iySSQgNRiq1KH442XrX4f5f2Uw54q6VJ5E99&#10;s1ZkQdtmkc2PW9FkUFVdgahOgPfelDia8lUxjcftFvDB1vq5UY7Wn5SJrN5+EVrFsSkYZU6U41bk&#10;S3+yxWKMLEXUHiO2OSe9Hm1EcRSe3tjd3PMHgjGhZqnivvQH9WFa+abX6yYeLLKp4+kV+PalWoK/&#10;CPH7OXns6XDd250cOz0ZPId8mnRXCNELNolkS+Eg9H4iRGhLiP8AeybcV+3/ADJywde6fa39sZFN&#10;JCCBItAwrtscxsGonilXRq3GyV2l/faXKoRDs6vLZSoWjfidua1XY7A/5GRCTSjpLOLwq81waRNw&#10;Qlm4n4menw8Qu/LN+NQM5HByH1OTGVjbm9Fi8wjzBAv6NimtIbOkt3F60yiOLmvwJCjH1TLy4RrG&#10;FX/hmyNpatcXEcEboxctNdOzMqLUEVB4DoNlLH/Y5tckhGB26NkR17mcSaj+j7SW+uLeRFh4WtjC&#10;iq870Knjx9Vqs8n2kT+X4n/lmul+aFt7uKzKn0GAQTGvX2Pcdgc5/VdmmcDNrMOKy8z1HyLPNZXm&#10;tQzgXxZpJLMcRxRjyPIfEY5Orunxfs/CuSGW1t9StXQcT3VxStexrmpGWWCYJtxyCCw2xnv7G7kl&#10;iHpzwkiSOSoDLXdWUMDxI+1Rv9lkL1LRL6wuoY5HY2TEvIQpYsedauxoiUDbKvxZ0Wm1sMkTX1t0&#10;Mu270rQvNGm6pZ3NyYhHqkcSxW8ZYRiJDCFKW6JyuJeTx1d5V4L8P2cTtFSS2NxAjiGNR6fr8FLc&#10;gCZGVmH2fhrtyXjx48ctN7CQ9UmRl9rWsXpt9RNleXQN1dSK831ETOIwj+mltH6ccjgSsJQq/CnN&#10;3kaT1eHAFpiwwmW7lnjZ2FeKlnFD9kVBVuW1SP5cvy+ocAHoZ7gJ55jm1G8jttNtbO4jZXAWV1ij&#10;NV3mYiRZouFHCI3H+8bkjfBgU6vc2DM9iP8ATZay3HFQxIBLcBxLFvtftfDmRPSRyRBn9MfSi+nR&#10;Gjy7Zaogh1Wh0e2RLawUuVoxVVMp5pEsbVQKvplm/l4tyydaPqIvLeJvT9G8VQWjYgsSRXqop/sc&#10;5rVYOAkE3D4/75ryQo7cnkPmnQX0fV3e1ka90udmjacg0Xi/E8FJ5fARRXZfjZfgbHzQWusyGO5X&#10;99YuKgghedNmWvUb9cpx5JYI+n6ZsOHh3DcJv/Lji+0+dVi1aEokqtG7mHnUxycQPTk+FOa/8FiH&#10;6Qu9Lk9GdTLASqxsqs9OTUoTvt9n/hv5ct8CGYcQ9MmwASR6aZp+uqtzYSRwXUau9zDJMkfPgisX&#10;CCnA7S8uP7v+7+08mDLwW8sK1VJFfqsgPGvbiQD45ThuMv4hX08P+/4msc0nsJNQN3IIXELxt/pM&#10;qsVuBGd2ChShdOKcW+z8WRvUtFe3aW7tTJJNK3EQczQBvhLKxDNUV5KBx+PNxh1xkKk2CV7HkzPR&#10;fMdtqMdrod20Mem2ypPJfemoZkhPqiGaNCkShvT9OTksnqQOyfbfCS7htvrK2sFWuDxjkWpbiFFK&#10;knlwUb9fiza4iQLIG30tt0zDTNTvBpbapeMRYFWuIJAixl/UYMqcAIzJNJ8PRfTV/gb7OMkuNPia&#10;2a3DPJIkgV25KxEjAkb1dFcjx/YwCM8u5AUKtnp+sTi9W+KIIXgoqcJFQxqaUoESRo/3bfFGn2sd&#10;b6y0kaW0gCpXhHCA7CnEGgWlGPIN/NwwflhH1dU1anf+VIYrmbUI+Rmr60t2GiikLc2BYyk80Xgy&#10;c+PB5fT+HDCAW8bLZwQrKzoxlYijr0JFTWtSi13+yqZgzBlcztwsOFKL5bty2s314bSGOeJLTiwe&#10;GQtyjRqAAoOEx4Mo5tI83KP4sC6pbSll5GJo0ahJVnZmBru5DnMrBOJPnJlFG+Wby2WFzDFdRNKh&#10;aOIvFBHDDSnwQI0CrT9jl8a8uTv+zidnbxsPrLy8vj5IwHEPIOirXjVFG+3w/tfFkpZzdRQJbonU&#10;r+ZCLCK3IDx+nNE7GRobchuTycBKVklYMnFi37K8kfHLdq8sUyvWFSTNIymPkY2ChUFd/tYRAxhv&#10;9X8CRsFOTT5hBd2ckCpczIEtYVl+sBBcIzvJOxQMq8owOQ/Z+x/lhBDO8qVk5C2ZeahwoqGJ4CgK&#10;fC7HnT+T48vjLhBUI9riwFrI0UTI2pK5WYwySGhjEfqsGKyVaKNFir9pn/dqy8sffLYWKW73Miww&#10;rGEhHw8yfT4huv2uHL9j7Ct8OUQByAgo6qGmXmoX73UWngz3BuXM8kgdYUIlaR41FFYgHv6v9468&#10;JOCtiUIup7ZmaSaO1iJMysp58A68kULvy9M8F/yf2cvlOMBRO/8AD/WU7BXvmsLS4UW0FpJql1T6&#10;s4ZDH6jJI6SycuNYzMjSNvzd/wBtuPHBllBHPPHHHF9VjCMA8fpsSwKncuQSDzSSvxfHlMiYRB2J&#10;P1JJFJZrd9JYWVy8tydTuPUWT05hNGqxOJEpS3Rwrj05oNuLen/lfFm/co5Ey15qJpZJi8nwpThz&#10;LEJy3Hwhv9XIkWRKuXuQuX1vqoitJCrRu1raQ2kcUCq7n96IfSR3Efwt8Txt/d/vG55pAEtvSbmZ&#10;SKGJFDioFKEnkqt0rkwTx3W3xSrQutxeG6i9MW6ksl1NI0J4s9SQo4PJGB6np7/6n8yteVLekylX&#10;MBCq3EMOfGtBRh8I6dcIxRmSDfCUEr4hc36fVSslu10rOfjKOIhLx5tzidTIwHPjwZV5L+w3qOy3&#10;EFZJZ6S3dw5VnBjLAluJ4xlm+xX4f5mX/JxmL2HKP9ZINrL03vpQ2mns9nptjCrxRlZ44mRU9SP1&#10;Lj0l48/T4zcfiijf7XqSx8RMpEEU3rDlGSBKKgMUryp8Jb4duP2f9llIhx+koA70LbL9fubZ7OTj&#10;Oiu1nIUMkKS8fT9QGRI+Ujc1faZ14rxSPj8WM4JcRh5o0KhmdI5VJVeNSzjlw+0D9rj/AMF8WSJ4&#10;digr5BJbXfpWUsgKhIp54JFErGTjGkZISdiY/iPp+ojcvifh+7xW6uHiDegoMxjZoygpGnEsVDfa&#10;p/lEJy/4XIwh/EUIay00XCiK7cm1SdIpxcsTPceqkayfZEfL9lFDSOnFPi5fHgFLUTtHA5eVZJVq&#10;0yoCa8WJoEVvsV+1+yq/zPmRKZHL6v8AOTSaSX72Ftd6jSJTb2sjLFbPIAoRpQI/ilaH4XZVHD/d&#10;nP8AZjix92108RNrHS4uBQTufiVFflyBK09k+zxyETZ9XL/ZKdyttLawjmWO8uK2entWWziQek7y&#10;Q+l6fFWLP8Pxyg+oz+p/rLiV3DGsSwwuqo3GNFiINKV9Ruu1Q7cq/F/k5fGQMrKTJE6VdSyTy3E8&#10;M5kUvNO9zGYxVivpRqePx8WiTh6fKP8A4sb4FwTFCLJY7e1crI0MdJVUHgjFuLftx8ubtxX+VP2s&#10;xpS45G+iQbStpo9ciuZ9Si5QfWbhHtOb8ZJI1VGQBlhmVUhhUSM6f3kz8eOIlRdSiBAnpQILdVkU&#10;dSPsgsVHRD9n1P8AV45YAIxvqhH+omlweu5cTX0z30xiZ6FRuz8Y1kPHlIh4uYPif+8R+KYndRiR&#10;0tVHNl4o4jo0arGrUAoKKqnj9tftKq4cEajxHklE2EogjN61beGRpHiSUMsryyutXbkTyZ1VyPTb&#10;isbO/wBnjhhzit7P0Yl9S7Z19NUOyFt6mpoo5D4ef+tlQMpzB/hCEiltp7vVTe3UrQ6RHBIbsSIP&#10;36oCONApkkcxuqyrFxX4fRT+XLt/TgKPDHLJIFDGdqemSVINHIU9BTllcpSyGv4WN9668Et2s0Gp&#10;TWkELSFI7CMM06qsodGaINItasr+mF+0vLnwROIObUnlQNJHz4qCzKjAtUkkNyA4/Cnxf5H2stx6&#10;YRZCk0tNHt7eWSCCZ7dWb9zE8icY6oqBo+BbmfUk+Dlx/fM32sTt4A5kaQgLD/fqEK8pGoVTjUfs&#10;gNxHL9lfgyWbIAeEMeqtc3pjMMNqDI0o/wBGdpfUKQIpDTeoQ/VmMYd+PL95L++wS8QuZvq8Ma+l&#10;E6cqUoXXb42SlCFblxTKr4OfNSeiXpdLZWB1K6uZDdzxTcD8fJI3HIiGOYHkpkjCLJMjfst9nBMr&#10;C3b6yZEjXmFnkiO9XbgqjchK8l6yfZyuHDP0ksb6JUry3FimntaS3kvoj6lBfoRGWiiErySkRh5q&#10;cJP7u14PN8HwM6SYVRXKfWJJSzyh0cQoTxLkfCGb4efx8lLKzMv+Tx+Jc6URWzIiwyS50yeTTrS0&#10;RILQxS273CemJI4ERvVZIgD6dYjG0cUiJGy/zeonCQejW9laizt4TGFCiaoWprtQAHfZ6ZjUZS9V&#10;cP48ltKjZz6rfHWLy6SYEudOVS3pxheD8ubJ8A9SBnX/AIL+XjqyOjNKpPXijKClChBZ3A4/aPAI&#10;r/ZX9rARUk05UjimjhtnWOMqDJIkji4DiWNljjgc8+TRh5pJXi9Tm/7H2sc0FspiUqrqOBAVFAHp&#10;p6imlV4cR0+H4W+L4cljmeaAVBbu9ZJ/S5RBmlj5TTSkh5rgQFAWWT1+UgDfDKqsv7pfU+J101tI&#10;toIEjV55XIlcyqWRH3psO9WTdf2crhMynv8AcyG6pa6nE+rSX0lxNBp1pCptofq8yRyyxsVZlViO&#10;aoEgk+Bv92Mi/bk5B7O3HCMC3Hr0CqN2C0Y1YyONqt6nQcn4rluRNozUdQZJrhnvHFsrepMfhUyc&#10;ox+7ihi4vIUX6v8AFIWjT1nXk3H4NcyTQguWUMEMaSVNQBQlljAA7tsOPw/tfsZPFESPIrzXWFrb&#10;3ZSNY5OBmS5mgoG5GjKiTSlmbkvGIuWaT94q/D/u1nJH9Xto4Y/3t47LCjE1YJxCvxCdOIHbBLJx&#10;T32iFK24k+tXct1M3oaVDG11NHTjG0nqM8fNpF/bYqW5Izf77VvibFVsZAywzSkKd2jT4goSrbt2&#10;+j/KyHjX0W+5Dy65bGKS/sLNDJyVY7mekJlacxxErGKu3whPthHZfS+Hji00tvBMTHwb0YjQunwr&#10;JShPKpPirf8AA5Xj4pbkkIBQkFtqGo2ardCREu7xSoScerLa15gGMKqg7rJHx5fZ9TkqcVwr0uxu&#10;7q9Srku67yuPgUsvH4Ry32zL1OWMMdp4qZFr+rafp2lTERArC4ZbaFh6jqj8gGJQ8KsP+F4q3LB+&#10;qxcJooFmEqoQURdlLlqHkwBHUniAeX/GuLppRkOJjxJN5cu5ZLa5vJ7B7KaYOJpXb1GEKIePBSwc&#10;ngsfIunpLy/2DqF4bexExpNVSURo2C8tiacjsu//ABLK4wOXJR5MYx33UYo7681d7UD6kwkUXM8V&#10;yjSlDyVeZiX4pWVFU/F+zEi/DxwLpUNtNDdapeK8ghYtHIVoWoAaCvdq8aLmTq5yjIQxsiUbr9/c&#10;Wt3p/lnS5re3luIlQ2vJpCgJ48iV34xgc6v8Un838j1neSSS5kHAPGVWOXk5UAkqABxLNVm75Ax4&#10;fT1TSmdMhtbS3sbUmSSO5jluLi0WGEStwRHd9pFSMIkdfhT4f8jA9yPUR/TXnKr8ZaqArF1AKgVI&#10;oB8I3bj/AJWXxIBsshQTDS6w+kJ5OFs8PK3UMS6rE5b1WchGLSE+o/wry5L8CfFyMbWGWKCVvVDm&#10;3oiRrXitBUA8VWpP2mpmJnygyoD+sx6pHez2V1eQIbWS3Goh5mnZEMsnIgFqu7rGqL+7jaX7X7H2&#10;cDyehLeAOQIRIEIXjRvhA4hV3O9XqR8P/EbRDhimkVbHUbXSJGhLSXjW73EZmDlo/wB47c2kkqAA&#10;pSBUV5Oarz/n9R80noySMSQFQNyBWgJNECih+1x/myoHi5ra6yg+tW9vCFVvUlZfTZJAzqATOztV&#10;AyqZe0SfZb7WJxQte3BSf4ol2kEimgFa0IUgt+yN/wDLy2UzAenmm193cxaVYeraELcSVaAwOCZT&#10;xK1DSLIka15t8P2OEP8AI2Jxp9buJZDGFhjAVKbvVW7LTioAPi2JnwR3+qS8SJklfTbO2t1k5zzk&#10;tLJI1IwHj25uzepISyIvRP8AKWP4VwbIlQxIeMEELJzJkr0PGpNKf7L/ACcxwRw7MaSmBiHEKyw3&#10;DIytNB6CrbKhAdfU4qpdj148o3b/AHZ8PLGfV4Snp8keSaqshJYnk3xciR9mh74TI8qTVKv125hZ&#10;riSOWKzsgJEkVURAiQ0X01V6lyy/YVPh58VTlltLQ/YqvUICtCyj1KUUnw+L/Y5IxICFOO2ilBDS&#10;lJlqpnkWXmqSk2wkDTLGf2mEXxfEiyeny9TEam4mMMdGqWVuJA2rxYs9TtxFFXj+zk66pRTOunWa&#10;3s5ZU4xsiSIzUaheMRQheXMysrSM0n7a41o1Cm2lVGqFZkNeKjr8Q25Ftjx+LDGV+pJVuZnlW9hk&#10;niVZJI45QELzNTifTZgxiRD6ic/3TfF8DcWyjZxSyJCgUheSgMtXqSKuFjpT4WweJwx4j1W6C5tV&#10;mtYZrqdnjYenLI6ycICAjBY/Vn5BhzT4qfzfF9l8uZrS3D2lpAsjqxEoKFQsYBlBJBO/qL+1+1kx&#10;GX1HaKEJZ21/fS2eqarcmGF0SS1CyrIz3T8rZ+KsiUUwSceUbLyj/l/abqMzwW8en+opf4fWCct6&#10;0b4mFCdh9hftN/LgxR4pcZF1+P5yIjqreX7S3v7648wLBKEZnFobkIDGYzJCTGh5BSrM/GVmb91J&#10;+3zx1vEgh9OAMg+y1A4kap+0alQpdi1f+JccfFJO6XXzyLKLi+Mc7AmdA7xehGQOXBSiO8ixRqnH&#10;Zn4/F6ayfZddIVjb0iFoOKltqEdXY7E9eCYwrqrWnzs11H9YHqeo3ORUqQQwPCCJPiVPhT152LfD&#10;9j9rEZpU9UzyOrgGrRBqEIFoOYFStSv2UH2k/wAnJ8Z/h5pRFlZuLZbG3ha3cL8F16fMGWWRi3os&#10;4UOVDv8AvJT9iT7HGR8Uvbub1Es/hVQhM7RxUoo39MfDXgvz+J8jCERHjPET7/8Ajy0ALQ+j6Xa8&#10;ZNW4l3aYLp8ctyHDuQFFxJ8ZX15NuX2uEKcvtYjeafeJZSsqRm4LExryDgKFNKgp9rifs0+02JzC&#10;R67KO9FaZrtlPqMSerILVY+Mr8Hj5yGVV5IwkPwcg1G+zwRv2MXltjGvEktWkZkUooCkcViXc7IG&#10;/wCCwSmJSr/Y7/qVCafexTJJcpGLWtZ0geOWRy6sZGuZk4xtylaLZm4840+DAkj2Vuy1Qlmo8kfM&#10;BS5UFeZNG6j4uX7WXQE5E3+Ipq+aaxwajfwMYpliVOUUVwYSXVEdkdol3jqVJVCo/u/s/bXL9ZTE&#10;07j0mm6iNeLAV+HjxrVhGGpzxraj0XosNnOsqWkEnri1rRp35iQhPiMvILxUzsjOsP8AJ/sMX9S4&#10;gh+qJUySUDM4Mp4E0psVX4v80+PKhUvUUAjmhGt7G9uhqcjKsFnV1jQ/V19dVDliSGb938P8yq37&#10;f7njidygSOGKOP0/VczEgUqBtVgd+TAEbfZXLse8iT9Ij+tkDXNW0uYTXN9czXBnltwtq4LB1R2R&#10;GMcTALyjXkjcn485Gf8AY4qidzKp9K1gCpHbn4np+0yMKpRWJIruy/8AGuHACAZn/MWqHmr2dlwa&#10;41K5Dy3V30QkAiJHVwr8mRVTb4ULKvH7XxyYKiQWzB+Bdkjf0/iqFT9sknqR9lf2vtZRknv/ADbP&#10;r4v96xqvml90f0kvomX04TPCZuK8JHn+EwpwA+ww/eSnknDjEv8AO6o6dHJBO17cg+vD/eFmVEq6&#10;h2QGn7Jbj0/myeWRMOAbcX9ZH1CiratPb6nYJplqV+rXNPq4SN7hqRyFElYV4lGVOaf7BuXw4pVW&#10;mkuZn9S5LjiIyNixJpudqV4/DkJD08MR8WZ5+TuLxQ2un2kQi0pYm9Zpw1eMYVVPwIVYtx5tzb4k&#10;ZuLcMUhhD3jRRQhQwZpJBxHU9yWqxbiv+V8OQIlGPq+5jKrUL26ig05Lqa4LyhkWGNuRJITjVVCc&#10;UWP1JOi8Pib4s17KkFg0IkUSTOERacmCV40C1+I0+Mnl8ODDEyyX/D/EmI5nua022ludYjvJIZBD&#10;aRPIWb4UkmceoXZ1HwKrD0lX0+Tfy/YwOEkvbiGOMlI0HpK5O55A8jvTcAV+H4ftZdfADNgfTHbm&#10;iZJYNE0+8nuP39xK5uXhVQqhlZQiUStAzMq/vB6jco+f2cMbuOGFhDapxdEcNL8JPJ6A03Nf+AbM&#10;KPquR5WyEaG6TaPJfXsButYcSJcSwPDboXCCKAmRC4KpwIbf4pE+L/IxCaOS4IRnJYuAKg8VoQX6&#10;/DSgplwnW5/Ek2j7WSz05Wlt4FSNYfUkMZBkkqGWKtDzdixdv8r7WJXECPOrpKVsIW4qI1FW/Y5M&#10;xA49/wDYrk4SoVIesrfRWtbq8isnjMStrlzH6kq3DuUQ09T00QFjLwHFf+Mj8eXxccSvg8FqUjT1&#10;JZ1KDkeT1oFWoY0CfEW/4jk8JJmT9P8AUZR23RGnv9avBMzGO2tWWWqj04aOzO5XgAZJBwVOP8zO&#10;z/sriNhZafA3C5uzI8qFpW4A1cn00BK/CF58vhVf9l8OXZ80pfT/AAsd29W1PzHKqyWFghjiuEiA&#10;kmMcgiAEsjqrKKt6f7Uki/Z5cPj44cJaS28URtIEUrGIIWLggRkbEIR+03Ll/wAVr/wOt8TjPq5H&#10;/etYMdu5jB1LT7m7vEv7+Z4opnvLmGOB0JnT4TH6qH4vSj9NY1+PlcSftfByAQzR2MTvJBGJJucM&#10;sjozOVCkklvEl+v2ftZmTJy+myIBt4bN9yfXWmnVr6Aw31xIlkYrq3igljSCrS0UBBUFIxE/FW5N&#10;x4/t88RtJ7e3tokideMqgl1UBERQKlTShLM3BcnKM5SIP8P0rHYou/sri7v2mlhJ9Asqw82LSyO/&#10;7sN8WyRoiyuv8382F0lvK1slrclVZ2LTUkBYRkqOOwKgv9gftfa45eCL4u8Jvmb2KbLeRNcy3Vv6&#10;npqirCzQkI0lGNQWIZgg+J9uP2fjwfPJHBbKnD02A5S+oxHGSRiOIO1Squ2VDimeI82MI9UssYZb&#10;m9kmaQSxM4S29JR8UMSA82HxBQ8kSqv8yLgS9luZ+EEMarE7sFLyGoXkojZga0qa0y+OMfVL6mfF&#10;t5o/T447QS3Fy5edEUylIxQuEZpFjYBS+1K4tb205gmkWFvQR1twYuUb+pItAFI7I3HfCMo4gLO8&#10;eL/N/wBkxlV8I6ITVdTsBeQ6e90iXLwteyCYJNELeCRS5kU7j1U58afy4jq0dra6FNe3FmkV5Osi&#10;pCtZCk0h4k+p19SjfaZsyMcfEmIx9X8V/wCm4vx9X0sOLcy/mobSbm/vNdTS7a9lksrA28klzWOM&#10;zRrHyULGoVRCXAVuEfxfEvwr9gw8naVot7Ba2cGms3pnmbqZAwEaH4iGNVEkkhfilfhXl9nNR2/q&#10;5Qy8Il6Y1/x36XRjgkJXcpSSL8wdZ1/QTqOpXGshVliNrp2nWzBT9ZlJYF1PxMIIAkjSfu+TfBx/&#10;m6Rd3UVlCqhVdAnF6cdt+9M47HE5pGRPD6v6TmQxgCnmGlaJc8YLcmt1MhYBgByJPIiq1blnP9bv&#10;Libks83q2zOfQVTxZQADTruTU9s6/s/Tw58P7xjkySB2+l6z5YsYLUqllbmzmjiVroNWSJ3csCdw&#10;eKjiG5q/H4sL9N0X1bOW4hmOxIh5VFKgAk/yt1zZ6rVxiRCv9K48cQmbR2u+aWttXtbC5tBwcK13&#10;wYEsRVkVQRWWPb4j8PxL8Xw8sLtQmtZrkwA0ELEGaNQQSRRtz8sccL9X85qzAD0p5pFvew2a3BqZ&#10;J0Ui3lYrxANV2Ffi3Jb/ACsStdLlneNlCOytzZ3kKqpLU8ORPHiuZE5cJ2A5LwAx6r9S1qCyhkMg&#10;kGxWKGGLnI4Ccvh349eXHl8P82D9QgWNkgs5/wDRo0CySigau4pTbwzExR4t8g3P8H/SLOeMxApA&#10;aLdXM0D3Op2gjvpZXaGD4inDYqeRrU79sCJplzKQTcsyEnlGKpQU68tmy6XCOm/+aw4ZHqjZdYtY&#10;S9bfgwVQj7PyZiPhAFd64vCNRa5PBQFjYMkYpyqVI5EnwHvkICEd9r/0qTxGghr19IFlS5csJ0KS&#10;TPy4U5qeFB2Ziq8QPjwfbo0iu90kkiKodAqNuSTU1703/ax1E9xw/VL/AGP+c7LFDi5pbdyxRyxR&#10;adcW1tN6hjuA8sYPEAKq0IYryPH9j4uPHnlEaSIRJA7eqrEzzmkZHIhwhZa7L+woynHLMMhE+X8P&#10;q4uNuMRyVPS14TvHdKksLrxt7MD1SAqlOYDlFYvu0jvjLaZLd/W9Yh4VZ3mBJrVmChH+Hf4f8n/W&#10;yuUISlwiMZDJLh4dkxokAou5W7ukMHoqFldVt4WoKKEUt6qfHT7R/n/m44HPlq61I2EjytL6iPVp&#10;XAmoQPhjAMlHILBqnM6WtwaeRjEUB6eQjwuJmJmNu/hQt353sdKXVFNr6X1NowTFDK0Su5K85G4R&#10;cow3D+755MnbRND0n6pfpHarchFMab3KMy0r4V6f5WchM59Zm48R4jH/ADcMv99JcGEQF8hFiOmQ&#10;69rWsfXYlkvpLWWVjczmkLrG7cVRa0jDV2ib+b+X4sjmsW8s9hZ30VusNtKxiV1agUJuJCjb82Ht&#10;9rNjppiOoMZEzlGpf8d4v5rXkAlE8J+k/j/NZfoE0VrcXumSXbXN3CfVdX4vI5k+0gZT/doxWlf2&#10;MBaZc2wuXliueM06CCORd6Fd+Xz3zdamBnjoiv50WInGJ84/75V1yzuWtoleyWa2s3NzLA3EBq1U&#10;KB9kLTljRHGdXYGMX0JcSc2Pwg8iHVhXfv8AbyZnKOD0nwzEfjiXMSdupbkmupfL6o0r6Rcem0PG&#10;EKWIKj03januv2Bg/wAxRveXs1rZyegbaFJIJO6k1+HlvSq8sw+zp+FDjl9Upevf/iW6dxEeHuSj&#10;yjc/UNEsry6Rrpr+6kiuUAoacuIk9NwrEIypz5fZX4sfA1p+grZ7dpRfI7qS1OQoDQHn8C7t/Jy/&#10;yshPBklqDKVRgY8UeH+L/SjxE6e5A8RsunGpy+a9Rs76O3m0aWGKbjxYA8mAbiI+Ty1WNVoZP8r0&#10;/wBnCVobpbf6n9Zm4UacovByWJACuwHGlfh4qn2c2WGMJVKMBxR/iZYyQPf9X+aySOSBroXywRmb&#10;kLZp5OcdIxV6xqwJ+yQeTN8TYaPDZLpq+szsX4saqas9dljIIan7PTMGc5jLYERS4gasySa3utWk&#10;1ub0/Sjji5pGsUgPpxFQfUuFYGPkDyb4X/2OAzct6iWfpOWEjR+nyNBEZlbgDX9qMcz+zyXjmb4P&#10;p4vTf++4fd/mr+tGLaERSan6kIVokmF2EXeZbd09dl41+Fm4Lv8AYZ/2c//QjiR3k8t1Da3Elxby&#10;Mn1r1ufoRqKN6fNeDSMVPxr/AMF8WeiXjoWK/H9F6DHCwAOXF+OF9EOdOT6sbuGKC7hqtjwVPWLs&#10;OBeOMhwi1HwH4v8AgMnGmaPZ2kcl1FbKlwpCDhuQCBsv8q0C7cv2Vzl+0NVM5PDBPDv3N8gIl5P5&#10;m8yXep3EFjcaj62mU9Sky+mHAJVvUCgesQy/DwjT4mb4OON8x6hbS2qQSfCzhi3KgAUVBb7Xwrtm&#10;P2bpMnETHv8A4v7PU4+bdFeQNAv7fV5NRikSSCCNI0WAE8majohbgqvJxajfyfF8WQxp5r0slujy&#10;QwgxoztSJkIoaOOT8v5+Kt/sc7SGMY/UTUpM8d3ZeqQw29hWSb00uLnjJMVX4zJ22oBxAHwcv5f2&#10;skVrLIVt3RisESES8iEZmO/FVIDMfh2zV5pRNje5f8d/4lsnks2w7XIrYTX0c8Xq6hfSL9S4xPNH&#10;GEXj6sjqSkSfH8bMU/a+LlhZrmq3PpG2hLvPcOIpKULKC3wKtCOP8rO3w8ss7P0MD6pjcOOIcRAK&#10;aeWvLVjbtFeSxxx2lonq26xqQHdkpNLIKEMTTlGqj4VxLT7GWMqqkyCZq8Qn2pKfGSduSr0BzN1O&#10;WPUX/RbuECVFNdT1K0QSvOVg+rpyaRpKcEJPD/VZ6fZw2ubWB54oGP8AolkBNI6jdpSeKrSteX+y&#10;zWwyVco/VL6YM487/wBKxPTdT1Bbe41RYQus6u7W1jaSv8MVvGKmQuE4+nX4yzR/5H+TgW5uTNcw&#10;xSOS5ZgEC/Zqp4jZVXhEob7X2v28yNNAxsj/AE1n/fIG53TjTNMSxs55oE4pwB9YsSZHD8pHJ5Oe&#10;dy3H7PxL/uvE5ZVtVDIPTt/TMKySFo25EV5KkaKOTMfi/ef6uX4xLJKj6llImx1KtDDNfTGCd47i&#10;4Mq3EkUXGVAoIHFmlZm4hVPD90q8v8rI9aWUurakIRcspdK3k7RK3qMjUkRWbj6cKArx9NeWZs5C&#10;ELI4eFYYuKz0Cd312NJsHuGiBihIWCBCwajCiigB5SM/j8P+Vkk0/SbGwniktfUvGjQwhKdnY/GK&#10;LVSPsj96v7vNdk1Uskrvw4f8T/um6MjZv6ZBi2qavql/ZyRalLFotvIRMJWdGCtGFf0jzceoCobk&#10;vofa/ZwLrdzB9ZjseSpaacUknhjYpFUqQiqi+ozuzcvg4fE3H/Ky/BpxwmUQLI9P85rjXFxdIIvy&#10;rYD6s+t+i0uoXyMsF5OsbXnptJ8Qd+MVIlCxft/s/D/uvI5qd3+lr/k8b29qrpC9QzzSAkhD6bmg&#10;Lfa48F4fs8s2MImEKviI8orikSeI/wATI9Ms5rCxZGmE8jF5fiCJGhbfgCig8F/mfnJ/M2SLQ9A+&#10;vxTL6bIjK20vq78mNeSSRjdaU+38X2uK5r9bruEi+TLLExF/j+cx7zn56tfLi28s5EySNQJGYuRK&#10;ry6mRaKfEpx/yv2Wbp62Vnq4S5QXcrHhK3pEIhU9QRypT4V6ZRmnPNiuGwaNFmjkB22/3yK1Q6lq&#10;3l15LKV9O9SMS2zxyK0rKy1AYHivxV6ep/s86TFZxSrBPG4WqFkVQCGDfzHr1zhp6nIDIEyNH1b/&#10;AO5Y5Y1Yq3zNrWqzWMl5pGpWyyxPOizXEpLSoYvhZlHL0+YVuI5CRf5cT1HRbu6+reiBHPBIJBGo&#10;HpOaFf3leoozcf8AK45jjUwO8j6f4uJ1+XCBlE40BH6kR5S846foGpasl1JLeWV3D6FvIJJBd28T&#10;HnwhNPSDSOIfV/eKvFMM7G6s5LRLUiiwLwei0FR/DMLPilCRl/O8/wCFvmQTYS7zDo2sSau2rRK8&#10;bXkn1q3JZWkYynlWo+0+55bYPjOw4iqnpmJIM4RSmO3ozNMo+tIx9WvXfrsO+WI2kYgdD3rhEhEW&#10;ynLopXs73BSyjU+mNwem/wB2KmN0ZeJoEG6ncHvmNKfE2wjSe6Vbw2aGKaEuZKfvlND0Pfpxrhbc&#10;6HZXs7s0SpcfaEgFKsNxuNzmXDXTxRrnFtEuHkn+ma7qunFEtNRmfTnVovqfMyemnQgJKDGhowpx&#10;/wBXCU32saTcs1xQAAiOEMWRzuetCwoBuxzYfl8WeNhvHDIMstbfy5r1lHa6cZHkV0N3eyxxpNAC&#10;FXiQGSJhIzURIuXJ/wDW+A+judL1W1HrhZo5FqOoK9tu+azgyYZejYx/2TTKBB2Yvc2Wu6BqRkYv&#10;bTRtR5FK7UowVqF1bqpYH/iWRnWfLFjpmmXD2aepbSMHfnypRW5fGQT07fC3+Vm40faEsshHJtJn&#10;HIeRZf5d89alr3mSx+uzBJYVaK0kjWJXd3j4kRxuu3Liwk/fp9r936eEka2UFusxaV2mqySA1+An&#10;tsrIm/8Ak/Av8ubUylOXD/CG2yy2SXWLy5a3C26RW/BJYXUqyTFTXlR5YriVeNV4mRfVf9uRMF2f&#10;mvUNLv4LGGjrxWtumyIh6Gvx9h/kf5OUansiGWBkQF4Yy2S648j6TrenXeqPNLBKZnIv5DWWVgSG&#10;j4UiRVaQ8Fr6kn2l9TOgWs0d5al/SDswBmikIqvIdNs5HJGWOW5MP5vC4sxR8nk2pWTWd68dq6XE&#10;aOGWZSQpKMSGjLfsgj7WRnU/KtsTLfhZJrSIVGngD0+fj/O1aDavH/JzdYO0pf3ZIEpfxfgNglWx&#10;ZhofnfWEjhsn9GC4uWEE2uO3GRIizFQKkKvHm/xj425csj5dJY5LqZXikJVLeI7Aseho4+0oNenF&#10;f9jm7Epenfi3broWy0RPaXdvpdg0VzZGOS41Gf4nkWJKAorwmrLIwp9ppJHZvh4OquWWlms2qme5&#10;JEcYYKqs4DBlUcmJUcixqeS/CiquX5M3Di23/iREVafaje3FtoxtrHiJ5XQLKyIwj+MtwEav8Pp0&#10;VAjsjys7cfjxcXV2L21+pT+nOvNYJQgLBEoCasJOKED7C+n/ALLIS08JRrJyKwrkUL+jdNGnX51O&#10;2rbycJLuCOVlQyTMWKVi9AvJ6h5eq/qv/wAY+fDJbYeYbS9H1Yuy3cZo0vZyAG2NN+u9Bmiz9nzh&#10;K69H8Ef5qnHvY5PPNZ8n6hon+5SC2jl0ub4riGSoePmxAYpuax78GaRv5sOICTEBcqHJ6kd/ehGY&#10;Ewb2aJnfZil+dOhvDPpz+itR6Uch+JTWlPhYk0oOW3HF1jiCAAcYwNhTt4ZSZyBYhQcG4m9X1mnu&#10;2f43oEX1K1DFSBWpqa/7LE1jSNiAalvtR1rt3p3yXESyREkz3MQdIysUbcVuvTEdQd05gDhXbkGP&#10;xf8AC4S32jQRTS3VpGHuG+Iow5cqUYKOWy7qO2bLDrZyAEzQZiZrdk1h5mkmtrXSL2ZvqEY9Mzhv&#10;T9EkNG0h9NS0/wAEpXgxXn+38OQy55Ney+tCi8TH6qKoqzIDJwQFh8NPh+y3w/5WdJgA4KB2LZGX&#10;c9PteI0u3+qXUx9RZvQmkd6LFKVh9WV1Vvj5H1V+JPi/bWLng62XULe2mvHQ86VQA1Cu/RAoLMw3&#10;UsQFyjJlxykIWa/zkmYGxSvU5NGvru20dZEMTkevzWjNDCRymd3EaxtVHRVJkb7H2cZaC/sdPNxI&#10;S80jUJLCoBoPi5+HIvxVUXBMRnPhH8DIEAUv1H9EazrEdhGAtpAqyRFUYqShJJiMQKDkqLDzd3f+&#10;VOXFsXvHiitUEZVpGo7L3PIU+ytW6HtlOEGUrHRHVS0xLmfUpzdeotvGDDFKN0X02LEiVqR05KeX&#10;L9tfj+PEHEksIt4kdpH5Krj4VgFAG4Bwo70X+bLoRue6yVHktbO4k1KeaK3t4+LzLwEkt4wLel6r&#10;RmV24kc/h+NP5F5cMQnvre0ih9NOJAZeC/G/MHcKEXk3WvL93k8cJTJJ9JXmj4dOur2a8S8czxPw&#10;lLMrxw+i4NC/qsY9uHFo/wB+yftx8JEzRfvbtfVqVrxMaQsSWPJhzcctgCxPJlT4m/aw5Kh7/enk&#10;tvQLSxeS2KiSVRxuGuVCrGoVS0cZCqrHiEjaNHdnWL9jGtBavqEcqQ8zDX6xKB8RWoqiElian4fg&#10;VeXw/Hk/FMYoJb+sakNInV5xBLcjjpkchDKjFTSWRQsXpqAPV4yO7IvL93z+DBszsifVUXgJCI3C&#10;p6juoCsQwUgKKseXJ/8AY/FmNihZ4pMRulcax3E36SlYXDW9biEzztBbwuXkjUozqzO1Ixw4wcl+&#10;H978KtlW15Db2bXTtMwg6hlEPIRDiU4sEoistf8AKZv2sMoHLMUdkqWo6Vd3d22nW62cRvizcgWu&#10;TA9y5f1lZQ7PLKrNu/ppHFHyThwbANtFLPL9avJZPTQcgKiokHPl9kLGAFIb4v2v9XJzPBHhWI70&#10;+uZktE/R2mW0HOQhebVA9AhFSocvM/OReC8f91ry/lwXIQ0zEK6s9CTFybgD1VSAeP2a8y3L/JXI&#10;QvYFKChBis40lmilSKsY+thIhPJQUkcH0xJtIV9FIvT/AGfUbjiScL8RzRRiDTYS68mPpVjpwbYE&#10;NR3DU/1Fy4SMNjzYWpGY6QJ7a4nkvPMN5wYIkfrk3CkyxqAytGPQjaPm1eP71nZuXDFouLTCYek0&#10;iqsYPMngq0INWBB4fa/ymysyscO9shFbc2zQ2D25FwlrJJJLOjQgG4eQOrKBCyuvqtRT/JEnBF+L&#10;liNvNY3F4wBrEzhKA1Z+HXY1+Akf7LJTgYwtl0R15DrNvpANAt0sbSKzALHF6h+HccT6iKa/ErcG&#10;4f62Cnu47eN5IxUopaRY2oduZVeQbcs/wfa/2GVY4mUhbCilL6Rc37rFOC6yyiO3W4iD7OsSSyBZ&#10;I/3apDWYrwVmm+H6w3wpjHLraqGbjI3MgihCt+yorQtRa9f+G54ZC5X/AAoN/BEW6l9YlCR+pbxi&#10;AFnZxI8ZDCWVlVTGnKUovFGj+wz/ALtIFWReKkNvN9YYRRk7orl2IoPiNd2Y8uOV5STKo8kS32QE&#10;o+s39mbCBry9ij4wzzQCGJWJf90nEcYkj9L1F4/H6fD4n9ZHwNNMojiSNERmblV9mPIV3K9N2/2K&#10;8m/ly3Fio7ppNIbWd7q5mmmmlhjjMRSAViX0zQ8Vk5Ftl+LkW9R/STh8M3JO2tZ0svrMgDorCKGN&#10;aKhA+L7PH/dld6fa+x/NhlmHFwjmm+ipe31nLrLaZC7wSyQtd3M7VkdGJEYPqGQ0MIXkqsV9P0/W&#10;+L4cu4JgKpI3O4uQyRhCQE9SgoKBQoRRw5V/4eXGMTM7dEVupWCw3KOVSSKysHWWRpo1JmEAaT1J&#10;Dyk5+pK3rr+7T4/s/DBjFnsrG0adIWlmcu0ZMTDk6g1Zdvsciyx8Ptcv2+bZKcZZJivpDIr2tdT1&#10;a/a1nuEht4AsdwIrgO0cLMeMbrTl6zw+k8/ql/iXn+79KL1WRRLBxdpQzOCnxcPhVgTyUUVasT+0&#10;32csmQfT0XdG3U890zpHbusURWY8DIA8iMFCM45vxVVr8ETfGv8AutsUtYkuL6ON0/cqXacKjBBC&#10;d/t04uaniypy5fG37WUZpeHjLElCahd3Vrps4gb/AEyWONbF5XUvJd0YcVi5VjosfqK0pjVP3SL9&#10;hsHahcRQRFSgjkP7pSQo/dlWPxMG+Ff92P8ADmPpsZlv0UJTo1ldXd3E/qm5gQtczEPI4FxHJEp4&#10;I0Q5OpEltAGl5emvxeov2S8Rp8MEStI/wopPgQxJIoQK/C/xKv8AxHM+ZrkyNJ6126cr27ljggAk&#10;eULX7QKKgDDj9n95D8Dyftcfstxe97GkfCGrguvFyGdizmhdlDIK78m/ayuMCTZVRTR7hpBc3CpF&#10;OsLpLBH6caLElHWFJGjlfgCvpr9iNv3j/wAuC7OzsooXmDqHdndOSqJRXjy/mI5AZi5shMuTWd0r&#10;1K/1e5vYrVraQejHbpO0UztaMR6nHc+kJPTkP/FXNl+1+y4S/vYwxh5MoYEkDfc9UG53X4VUKf5n&#10;zJxRIF0kBMtC0ecAXcgSWVCqIxXhVVFBMQFX+9o8js6/D+6hj+zj7QyQBC6kzOSIUkLHc7uwjQFV&#10;H2Qtf8t8GUk8uSUPqy295NKiycbKEo17PbBEJUfDbwtcTOrSdZHl4fF8UMHH4sXrM8soloWYjkwD&#10;cRUBQAQe9aZAkCO3NlSyOOxit7I2xaO3jVvShb0xIwRjISytGWHHisnHlH8X7HHjiD+nLcB2aluQ&#10;IY0EnBUHcoAteS0bb/NZk1Gwgq8EFzZWZggWt8Ha6u5jAJZLggbCVi4U8g0bc/i+zw4P+2unoRj6&#10;wwMSMUOzoXdlQgLVT8dK8t+XJsq3Ow6qAgXS6uJxZo/1y6jWZSZIZ0hhimmDOxSQcUZuBiqvD0Yv&#10;2XZkWQNqFzPIzxFOP7yN2FTUxdCDQftb7L/J9rLsWOo2nkmOjafaw/V7mGcOq281vHQAJ65ZWV0q&#10;SB6f2auv2pU4L+xgqOEQQknnVE4LRTX4SKyFSD8RoOC5jZPUaRaBe9lu7qMhoWSd/Wk5SKUpLG5S&#10;3R423RGLNPIP2F+J/T4xoGls0+tPzA+rRIyxQni7sRTjRCWf4Wr9r9r08yo5OAf2/wC9TZV7XWLy&#10;bT7RLest5cSQz315WSGGNPtsfXVUif1E4n041VOPr8nXn8QuD6zHRbeERmA8VlKp+2QPhC7LRV4g&#10;fF+zmJOAIsnb3laQtwNLlkY394Z0v4uX1LlNQJbq5Id3q0hZ5Wdnf0/hWTimVeT/AFXlErcriQHh&#10;JIxOwJNADyY1rl0InJv/AAx/zVvi3do1kupLFeNGsNlBxMtpbIoBd0QF2kQRIvALw+H9lW+P9qML&#10;VQBLMOXEAxh+IoAOQJX7ajlv9lfs/wA2W2FTGkkzPaWR9ATEm4miWRyWLiORQ5Cws4iCorGaT7fL&#10;03ii549729gkEUAZ7iYDnIGNVBrXtxWgFOv/AATY+GJbyShzouhXlsJr5Yo9MtZGMNsYV4yMtOH+&#10;VJycq7fDyZ/g+FMEQW88PCe9qoXk8hUtJuTxFGIHZq1p9rMeWUEcMebCr2QV3e2t8j2ekojmYxQw&#10;Qtwt6RqpkLPGP8qJV9Mnl6f7v4Ob4FiWXWbyqlo7ZUaMLsAq1oaf8D/n+zkSrTxuXOTM7JrcfV/K&#10;mkMFjW51GWRZnYlqyy9fiNGoPiY/y/sL/lKXUizejYIx9C3IEzEEBmB6DZV8PhX/AJtyrFGj4kuq&#10;KUNLt5bRbzWHiQ31/wDvLWJWXkqcBxZm5Ox25fvG+L+X7fLETcxRQrFEiwhyOLsocgnarUoK/F3y&#10;fh72ypGLp11cXclzczyXLRKRJDGxhjbo1Iy1W4/uh9gqv7xuf2+SiNMtd0QCsfEAOaVJVSK8CR9n&#10;4myvUZBVhjIoDzLqaxxM7txuxJuo5hVSWVTwM6IwCzH04q/Dy/d/F/I+7LCOaE0EZ5JQcixNCHJo&#10;B1pv+zleMWQUhZpKQPPaXg9RrgrFK0lYhEqFgbeNQzPRV5sI1TjJxeR2/vPiSsoLdY1VhyFRQMq8&#10;WPIEnbjUfFt/qtluacjQWXJEazd3zSTOkhjoJC7Qu/qRr6ThVJ4yKrD02Z/svyeJfh/au4lWab00&#10;rRGpGysoLtxqWaoARANthghAx3KY2N1mn291ZWv1i4CkzRAzxvFIyQR86BIwpaSeVyeR5yfsJx4c&#10;sp5fsWcRT1pWQyBByPJgwUbfyhOrH/jVcYg8XFLkGN1uXRrFC02qXQnFtAkvoNMWRVijKNI5rUVk&#10;d/gVV+Ll8K/A7qqsUsISGiqWY+qw/ZoCafEetOlFyPFe5SCCpSXlles96GecLGFtI2Ct6nJ1XkeC&#10;/wB3zHxs0nBfT/m+LLaYyCWWSRWRVFFJc0C8So2oD+2Tt/wuDYVsk7FTSwa1mt7S1gkhklldpJY1&#10;gHJpBIsr/EJHXjWBEd3/AOSnwO2OyheP1nonoRlQGQCr8aClSzdtlX4mT/WyWbKQaH6WJkun1q5t&#10;rmO0i5TvfXSsDBJJLwhMxd2cBI0UfEeUzt6cczL9n02xNJLPgUEkreoSotwpQcZKFi1BUc/ib4m/&#10;41yREk0vnstVkvRcPZ2kSwhJm1FzHPJ61sZRGiEmn7mqR/DHy4NIvqfHJwERB/q5Maw8asjuvwqi&#10;7jioJp8Lbf8ABZVI2aKoWUQJqEHr3F6WAWaG3cLLJcTV5c5GCFhzSjcU9LjwRWb0kTAvqGCSSUiJ&#10;7u6CelIxqocK3Hl8P2V/4b48nwmYAjyigC+aYNapeW8cKfW4LDTvrCT2yLwkkjEql1Ucy370r8H2&#10;eCNH+w6vj5rqaKyIj4vNK3J3k3X4yQiAH4ftcj/kr9rBCEZSs/Qkc92rbTLaXWR6xkhtrOL07aGD&#10;aT90FMsrstXY8PRjFftPz4fzZf8ApdrbtRzLdtGFZYjQ8tqVLDipH+t/wuSM4yNR4uH+l9P+6Ubm&#10;1N4tK1S5jea3ij0y3meaE3MdTwIYScFU8pFkYgt8HBvi/eSSfZDWsAF5HI8nqkuXqXjYhTGQCDUf&#10;5CbL+1+1l2SdR4Yhd0dqN6z6VNDDAYkMYSognj/eCcclKFCR/ux93/Z5N6aYoxJZo4pGUKWT4EAG&#10;xUBgAatxX/hsrjA8yQpJWIWEcctxbRu8iLMommkZ6usjPGXZOEfOSnwr/uvnxRvTXGRWUcTlpo42&#10;mLK3qTu/MnizKFhWqnjReP8Aq8v2Vwzy8qv/ADYxXdq41OW84rbXU36PZJEMNmsQhVVkVJGe6cB1&#10;5Vk5lWX7aonxc2xiyJBG6iYSRkgiTgIy8rNVmURqtSPtftcnZsJhy+rf8fT9KaRMVpNNJEZLNYJE&#10;DL6Ik9YRWyoQqO0rNxElPi4qn7vivFsfpcCtdfW7lvUbaVi7OVQLWtSwHQceP/XOOeXprv8AcvNQ&#10;8wXUkenNpmmxGzjPO2iSFYVklkcjgIlRmpyYyO5YJ+1y/wB2cXSTvNZ+rIjCNRVebmPmQOS1JpT9&#10;lmouQiBA0i+jcVvBBqbwWksTXJ3kEcazekhYxuPhHI/EsiKrSfsv/kYFd4RGKiu1Y41PMkqQabqF&#10;AWn+fxZdjhR25/jyZAJoi3bTca/DWk07j0wA4K1HFy7M/L/VXl/qZkT15Y4UhjjgVi8713onwmlD&#10;w78f+Cywy4NyfUknZSuHe0gmufrc011JGIbSFgKK0gLL1UzV25/Fyb7P7KtjpkQ27Ru4AIYSMzFt&#10;j04hgqtT+Wn7ORu0btQtOt0sqRseRT6uiRqvE9GDmP1HSo3Z6/t8fhxa3HKaSacOx49fgJDbqgNP&#10;h/aUf62V5BVBiYkkIK/9aO0tbXT5IIazCof1QphBWW4K8jzJb05GVmdVaNv2sDvfEIJJIxHPIwEM&#10;YJBUFuLcqhtuv+v+zk/Bo/7pmUfHppJFvFMbm1gUG6nkCkOwUOnHiY/j+yenGP8Aa5YraWcyxteT&#10;M4dUoUDAs7dadOmzfs5DLnHFwx5BiDZQ+o6nBJcQ6VbLHxlfl6rxN6UcakKSKFV5kMlF9TBEEN0v&#10;GNX4MkdJHFBxdl+BF7fCOVP9i2VEDmx3KXX19p9yrtJF60VzPW3tipYyQwygTTSA7hXPph+XH4Fe&#10;NMDLwvtThslUR28Su9Q3NiarTkxILO27/Yb/ACsu3hjMjvJZXEUPqkjJWu9D0S61Jy93f3bxxyMy&#10;rDGg3FEjBbhDEG4f3nL4X4/5QuSdJp/TiUqjFifUZd+vI/D4brv+1lUYE+qR3LOtqQtvaz2GmA3D&#10;xvPAsaJ9UilAU0UIg9ShIJKuwTj+6X9lXxyMjSek3pRRketIwBclFBqqqB3UdcExQ23RyUbiOeOH&#10;63A13c3SA2dtC7CKMTyspWSRm+KqSMTx+zx5/wAvwhRIzXTPAFjjZGdSo4HnwATYgndF2yQrw6Pp&#10;KSeQKaNaQx2KQXXK7f1kinEp9blEZiZPiqi/DI9X/wCaVwZYosPC8ZWjcIEjG7sGIpTejciB8e2Q&#10;yy4v3YpgBxFJtXaa856arR3Nu85mnLUhRoEIYvyQyR+mjktEjOnLlxb7OZino+u5VLi6j5OE3ZVb&#10;4qNUivdsrgD50P8ASsxuqwh5Ls2sNuzWGlXHpwNP8CO8dI+USqrKirVYww4fCv7Px5UoMNohmZ1D&#10;khQxQHgmzkCo+KSv2vib9rHGbnQAKB3tW7R3uqXC2apJLb8GnZFlKGab95Ahk4tyS348uHGOKNuE&#10;bty54CuwHjgaaNLa3WXk5ALE+pIVANDWrftfD/suOZURUjG7nHktcwEzsibZrtbS4nvr2WEQxAso&#10;UNFAp9RaqFVE8QV+Pl+754mB9cnkuAEMbOvOV3CfEDyHFQR+yOX+x/1ssA4I8Pcz60iXkj0uG108&#10;+ussULGK1gjaYGPiqNykKN9l24fa/b/1MXtlWWWOOc82UqssRIKiMHm7cgOxbYDKsk5CNhEzSE1S&#10;SSzguZ7JfRScSSwXSikjXTKtvbx+mxJbkiVZn+HjH8XBcV1u6sIYQq2kJlmXgasyfu3IUFTQjryo&#10;jZj6fFMmydh5KBwi+5DeVrHV5p5C+qXclvaPGwaVYpAZo0JkRwvFmJRkZpFHHm37v48LVsLz1Zwx&#10;SkMjseZrRV3LAKWVeb+3LNnklGPJSb2Tpdc0t7ayliSX/TooY4hGnDnzFEUmQJI3pxln/l/a/azf&#10;WJXuVmuYInSKRXQyOUqTGF+Famv7zouVy2ABNcXp/wCKWrFNNpsSWUlhZXdxbyTxmLnBGkhjUSM3&#10;JndSoLRnizOfj4/D8XHLgknEhuZlBZW+IxhmVpgeKRqaV4JWjNT9jJACOw5rI38HXi272ken254o&#10;6BXWRlDR2zDlLKw/35IB8P8Axky47WAiMNI5KDkxdR6kkjEMG3oq1Ud/iyHGRuOqjlu2b2/CykRx&#10;EStwDRsfThhjHBkqP3kjLIT9heGIRXCJD9YZhVSzSzHd+Ufx7AqQtOX/ABDLZeqdFlXqoou5tedw&#10;1oUJiZESOAbRhJPgPLi4L8glPs/D8f7OC7WO5udCjMxaKJLvlKCDF+7chiKnjtUftfy5ZeKGblfp&#10;4Pxv/SayTKUhHqkN9eW9p52u47REnubjSuduwPrfv4CyLyVeTr8L/s/a54TWU2oa1rjgsJdK06Rn&#10;eOUKZHH26ipVC8lAqfF/LmXnyR0WnMyP3nD6OH+d/B9P4i4etyEHghVpzfww6RpfpW8a2+s6qiW0&#10;ckIYpHIF4qxIo/pQc2k/yv8AJ5rnV9DhisdKW5u4ksnlDM8Kkn0y1OMfw7cU8c871eTJmykWcs/T&#10;6tvp/H9HhcfGBLcD+r/UeKeYrseYNejSyklvLCzDW1m0hk9Sd1A9WchiSDIy7c35cOHw/wAxF5kM&#10;6gta3LPC55OqtWor7fqzbdnxgNpwAP8AVZy3DJ/I90l9JXVIF+tQD04ZJDUoyj+VgSrfyv8AFkUl&#10;uYZAkEisZgGLzVAZKgA0B/Z+LOmw6eXFcPpcQ2z6Gxvo5ZbuKVPQYosdqVLJIEYsGLjpI1Pib7H+&#10;RgqWe50/S09MgtcS0VwzMoQ0FTXp4suUHEMmb+q3cZjG0qtobLW/MdyJ4qR2NuhaBo0jkaflJyoR&#10;uyhAqxuP8r7OF8ccJijZQsR5EshFVJO39v8ArZmAmJA6OEY3ZT6WS5WadWLzDgAkini1ASelP9jX&#10;+XL1GaSG3CRkurmrRAEAjlVKUI5FmPSq5k6cRvdycMSBup6VbQXF2biaFUlgHGO4qGcOUKyVBBCB&#10;FAXl8XLF7QwXWnlnYpai44TSupWqj7KKxp/qZi55cM+Emzw8UXI4bBj/ABV/sUFqL3dnqzx2qifU&#10;jZc7SENVVk5UkkdR/rCTZf8AjXAV5dSPqbJGpjQLycqCUUA8V6U2qO/2sOLFEwuW5aM2PoOibada&#10;RQaVGkjmeWtEaQgSOSOTdf2qH9n7OOvbe4WIPHccRQgSo3Liabs1Pl0ymHDI7D8f5zVwTpZYXdvK&#10;7xPbnmDX05E4Ft9lXlStOVAf9lgmC0db6IvqfpwAFgVaQM7sAlEFd24V248cyMxxSiTGG/8Am+n+&#10;l9TnRvhsJfqV+0ulTGHQjJdMTEY5lgMaLGDKrymv9yZAo2PqfF+zx5YMuIp49PUNydJZPVW1K1Z6&#10;haMzr4DNbAQzZQYAmUBwSlf0/a5Ua3P8Ky0uLd9WmKrHD6VusMupKwUR8GkBjSNwafFy/bwMlqt3&#10;MUvoRG8scYtiTsKBlPRgteB+HGcvCoxPEY/xb/V8nGy3zHL+FdcXf1OBLjSZmktLaed79I1+JmYq&#10;3dDIQZfiYj7f+rh3Pe2els1tEGSUSoYBAGYgAbqtAQuyku3/ADVmthilqCJG63/2VeqTbGgKPcxy&#10;003VNUtkmvDFPb3Fs0V9Jeqm0gdjzLNQtVpI1hT/ACE/lwlL3N95gjm1qRj6N1FcRoftyJQhSftP&#10;QdKMftZsvDjp9KRi9EuDh9I4Yxk0akHJcRtGQZHcpany5cw6EgmM9tc2zyrJRUlNOa1FE5tWvMD9&#10;nlgzzBrsV0bmwsDzisCeDt8UrysPiHpfyxhl78f9lmo0GmyYzHPl/wAp/DH6Y/7lyMohEcNeqTXl&#10;7y9ZWKwyvbrDPeL+8aNeCLGpFB6qkisvFen28IrmOwtFM9tE1wzv6KKsQ5K4SvL1FNV5Cnxfy50m&#10;GWSZ3I4b+r+c67gEfVe6ZW82oXckdvduls6RieXjMSCGbjx9NkAZVNV3/axW2t7hNLkuCUZ41aaK&#10;FVYuivSjOWZhypt05tleTUROQQ8+H1fxNuCySVkt2j62luUkWGQiKS6ZkCO8Vf3aqoElN+Rb+7XB&#10;l1cgQBQ08bEJGqqPToEXbcrXepzFxaYmZMhHh3/p/wCxZxogHyCEsbJHufUjW2mUerK0zH1qtO59&#10;QAB6fDwRf8r48A6zbXU+j3YhDxWUckXqssnItJQMSFZTyrtVq/azO09RygTrinfD/Uj/ALlMI8HF&#10;XMj1fj8f0URpMmnw63apO6SapNBIY29JUdYQ54xkq3whfi4Lx+yjYbXtnaN5XhntrR7XUOP71Upx&#10;2WihlQ0QMV5bcc1sdRmjqzGZvDP6dv8AjrHAScdnmleialMPMV5aTakl7aRzlLdbgEErIS59GRxW&#10;UxBmi+1J9n9njgm9ubV9FjETh3j2Wo+LiN6fFvT6MnhwT/MmQHobscfSQgNDstQg8z3P1mF4Y5qy&#10;OVp6TSMSpJK/ArU2+F/9f+XCY6rpwuRZVbkyF/7oU+Gnevg2dD4J516b+hNbX1ZJ+i9UI+uED1A9&#10;FHrtTgTvtw4/aA3+1+1z4/Dn/9EJp+m3UlgyShFZlRAZGBkYD4XkYEszcR+yV4522r1uMbcnpjL0&#10;gDbd7drnmWxttTt4bUXE/BnkYwQv6AbjzjiEpUQr6pVvi9Tmrf62STWL6303Q3hectesmyxKatT9&#10;rYM2/bOcwaeeo1PFw/u/6Z4v9j6uFqzyvZ575PsbnzN5p/SlvAI9LtLjjwcABCd2jJrGC0ZNW4/E&#10;3+yXIYqyySRJK0Zt0etxCpPpBgKgcqD7NO37WdbjxiAIA4e5MY9/Knr7CNYpZY1kW6aMrbzEK0pB&#10;NOQUk/a/yv2MMrJf3sdYOLSExiTlVviNSNwvwgdP8nMXNOe2/wDRZbcv5yTaxKUtLlmvOSQJ67RG&#10;P4AI1FPs8+TFviP2viwHdapBZ3EgTgllbhRGZlZA8pajFahubV+yGbj/AMSy7FpzPFZ+v+iiBsWf&#10;81WsNJu7/S0k1H1Bqd61JxbzKxigNSiFl9NUHCiu8Sc8AzWt693cEGQRv+9YRFSzxsOXEKpC8S5J&#10;5cWzNBjjxgHn/wAU1wgY8+9N4J7GGwtatGGiYQxtMGASRapWrDlzCjj1XDqxt3SsYs3NyG52pJ4x&#10;pyFGofjZdtvs/Fmp1kyZ8/SBv8nJ4bG/1f71juvXkMjLO2pW66bGhTUgQHklKkFAQeEex+L7fJG4&#10;/wA2LzTxLE0cPFURj6TULBn/AGnbp9k1G+AYjxA9f4mrJJB2tjdzXSXV0rNczxUuUDqjRQf7rhjF&#10;GoZV4u/ArxxCzs5bqWJnkPoRljMyGg4gbVWnTvv9rJ5c3DEwjzn9P4/4lMSAjNd1u20izmWKIG+m&#10;CCyhdalpZDTgGLLRmJ4/D/d4U+Y9QuZGD26ypO7ehp0VXEigkAzKsbinL+Zv5s2vZ2n4Yj/pZxf8&#10;e/0zRCMpEG/qP+xR/lnRLe2sPSvPSeWRfW1iRVjaCQsD+4dpEqyRVr+y3w8n/vOOCPJNnJAbiR3l&#10;b1G5Fn9TiCW+NfTR2DO29XZm+z9nKu158UfSeX4h/snYcNRrqhPzKLtZWyQyKsgLf6Opt0LUX903&#10;qzo/BUk4/CgXnz/vOOHGp3MFoh0+wdxqF2vEtEV5qirsx5cvT77vxzX6bDLIROQ9EP8AZuNL1DhH&#10;L+JjWg2N/wCYr1dU8wRQnQtKZnhhkWUhriRiHAoscU4UjivD1kb/AFsgV1eyR3NvZaYXnEUzF6gM&#10;WnBoJCqceSxsWaOo9Pn+02dJLGBCyOH+b/NiyibIA5fiL1AW6TIZ7kKrMhQbU4xMQWX4unKgEn+r&#10;+zh9aaYglP7tjdAKAyy0toVXiwHqPyPqN9v93z4/8PmDnmSNtm0mjYKVX+rSJSQH/QiHJjMLyXMz&#10;DkNok40joOA9Tjzbiv8AxkMf0pPdr+jrJ0tISCQ0RMtSTVy1QHFelTmuOijYlMA/JozDxElTypY6&#10;fdy+YtSEup6meKNJPwhIjXaONFVvR4r9qi/tfF/k4lp+nXNxHOsETK6oUNyWZfiJ77/FTI582LAI&#10;8R6loAEI7ciUZruvabpstqbu6VhM4ljseCyMyqtP3YADA1oy/a5fs5PfL1s0GmwCWokjBVqkk7fQ&#10;M47tTMJZTXey1WoBOz55/NLXF1bzVex6YyT2d16UqEKix8wK7GrUfhs26Ny/Yw8gmU0B3X57Zpsk&#10;e5xwLYNLYsjOsjlSpBeFhUnlvUEbYJa0hccmULt2FD+GYniyGwKjGmdk7xRg8mpGaxRgiisO9Dti&#10;aqUkpDXgAKAk7U9jllAj1c2wSoLZ9UvHt2LiIuZCzSemqyPzNWBdQrMvz+zgtIY6gk/OuYuTKRsz&#10;xxJV9JsjcSLNKAFGyqTQU+k1yxVjTenbKztu3JsQa0anFenHcU/z98qW3ienNQxU8h7Ed8RM8lBV&#10;bK6msnklt3Kl0MbU/aVuoPtgOZopX9CZSUYdTuD7fPMqNxFhnSJghLIdQspiskEgJjiFGWq157D7&#10;Ipx65HvMejahacbuy4ywheKqxLSKD4CpP4ZtuztXiyemY9TPHko1TM/JvmXSZTJY6xJ9Tku5/XV4&#10;vShjmPXjLQDgwP7TOvP7DOq4lovmSVlEGoyRuGFG+yqhq04mprU8h+xk9X2eL4sbbOAPLmrecPJs&#10;EaPd6LaXCSI4MIiEsjup+LmOEfFVVlZiwlZf2l+zinmPRfTi+vacpnjCFmtkqBuRSpU/ZX+SmR7P&#10;1sjLw8np34eJoEyNpKPlDzJbUj03W7iO3lkkUrqE/BjFxDV/vAaSu5p6zN+3kY0awlk1iW9mtPRi&#10;HwqvP0mYxjYkfapyJPX+X4c3mr1HDh4ARbfA0DR5s18xaxaxeXl0601A3M849R7gQ/XI1imforAC&#10;Gvpnin7P+/H+Plhh/iOaDVJ5dPhmKMQ9wxQleVNkAZuVNqdFzEHZwli4cvDY+mX9ZYgVRS9fKNld&#10;aJa22sXFtAw5Jp8Xqxo5TkC0jFFZGfdpOKs//EslWnaol6jcGaJ4yRNE56n/ACQrMM0GfSyxy3ET&#10;/N4f98wnGt2Ca/o6aJHE8vO7sJFV7acE0SpICcWVGZTT7NE5cueQvzJC93qBigi9G2SULN6KMOdA&#10;WIf7I4s3Vl+2vw50nZhGPH6juyxbbvRPJF7DbaFBd3l49xeXMPr2sd3NEzICVQekRyZeC8PgkP7t&#10;/t/zKkLmCG1ji4LIGSk0r1VqKfhQcVYKDQceXHLfDlZP44GYFot9NvLzU3ujLLCYZuVnaRcWQPKA&#10;HnYyOhkZFaTnwdv2+PL93iOoOaj0GUzzsoZ9yVDCrEbPI5p/kry+z/lZbjuiZcoo5bIjR4fRgEUt&#10;uY7OyVjDBURpSNwqBghitolX/dS8pPg+P7Xw4jPHZKxiEcfpqQwooHqSKQQwaQ0YL8HxBm/41y2E&#10;TMG+RSZ0ETZz6i8Szu8pnkNCjsxMMTdeUcS8hIzB+IZI/TX7X2ObzHQNem4izvFJnC8nmbcjcALz&#10;A4c6fs1zne0tDUvSa/ox+lqlC9+rzTzP5RsI2k1fS1hkspCqQWqoAGUKzSSgFvV9EsNmpJyb9rDo&#10;y8iDuR07b+5zViFI4aY20KpA3ExpI55cgSOPgiH4hv45oBJMrHeM78ehp7jbHIQGJK25+r2FwqvS&#10;8iCqJnIdAwNKq/xUJ22PL7P7OMuLh4lZW4rU7TEdSOu2ShC9wkAFVsNPsrhoIoleUFa/VEZawq32&#10;VMjctyd+PH/gWwq1Cxt70SRLyjuV4yFgCAwr/OAQQf2s2ODUzx1/NU2E50bUrjRhBfF0nsV9WBl5&#10;rRSoVSRC7KVdAq+lyX+T4vspkb1W0nt4Va4iV0RjQKpCMXozM1GZ2PIcuNP8j9nlm102SEyT1bQW&#10;eeXr63urx4rK6eKa4jV3LvWaKOAhEiRTGIkTgzIZOfL/AHai/vPhSWNhEizcY7e3A9VFcD4lDjfk&#10;ab/Cq/Z5ZbEEE/z5MyUVNeQ/WHmtDJcXl81LSUwM9I5XhrxKBWMaVaWRqyLF/wAJjTFDcwSSXhWK&#10;GQg/Ckbii7E1I+L7A3YfFhkDjPCNz/Eghe8lxa3MdvpMbXNzErB/VmmhAdwCiemNhtIxVU4rH+03&#10;Pli5RIbVYET00BVfidVA4pyNVjC7r9lUVf8AK/1asYN3/sUE0gklmlvxcSyLPLGsvD0IZGdo5JjE&#10;gD3DPxV/gd5Wk+Li0a8lX4yzTA9zdIYyYLZH9QqzBdipAIVR8PJ+Pwt8X82ZeeXBE2vS091yT6pp&#10;8geEXN1Mn1dSELGinkau7fHwj9R+Q/a+FcHK8q28trFBwWRjGtOIJ5rvQDifioxLt9rl9rMfw4ki&#10;R6KKSxoLU3sN9PfGQRKLqRDzZFaGQn4mbmnwc0CwxhXj9P4U+LkttELJJZVQCd6uwqfieqioTq3+&#10;T8WAy8SVdFBainOptBA0vKzXjGGVFokfpyGjSglU+EUlrH9v7K/zXYafJJduysI1CkJKx+y69ZNz&#10;yZjyHR/TX7P8+T1GQRFc2RKhrmtR2+miOX1bt5pEL2CxKVkjk+zbKQgRY/hevqRtNw5SM0atHjdU&#10;nguJxBJITDyCop+MqD8RPEgk14gRrz/yuPw5HTx4Ykja2ACrodjf2Nmb23tYzfmPndOpEYlkT4FQ&#10;yrxVePJmml9H7PwcuT4KpaKI4o7clEJYoEFC5ICAoxB/ar9rl+1lRE5WT/NSNzuglbUf31xcXwS4&#10;nCxrK0zVESIXmYSxx8F/ugrOsfpp9j+8wt1G4Mqz2mzfvVV0lqwIdj8AWnD4ABRP2UzKhDhoyXon&#10;GiabaWws7xV/dNbyOssIC0IUM0rSE+oWmZnaSX7ckrfHhjHBDbxx2LfvEi/ezMoAUN9rjUFE5f63&#10;+tx+LMeRMiT1RSQzX15fyS65b1tpZ621lDIGLvESUMhBjnm4NRHPppHyb04fU/dtyCl04sIoKmQE&#10;GRlBEaIa1oCVIc0Ecf7S5eAed8kg2mgjuTJALq6ZVgbaCN2VriSVOAX1GCS1iUl556fDJ8KLyThi&#10;8WwigjBeGP7RYooah3DL3r7Jx4t/wMZXIUqDuAGmubu6/c39yqrGYo5pTHyQ0aOQKAnFg325VaN0&#10;j+x6n7yo3+sPNcEpEsfJ1Us8uwJXl6afa50b0/8AJys3AUxOzrgfUILSz4XFzLIY7d5UhigJLKJA&#10;pnl5BViBR5v5peXJ2+PKMqRAGNmJkcjkw4F2UUJp9tqsv7Q+zhEDLcpIFIiOB7nkk8MSehGlY1rK&#10;sSM3IJy4iJOKMTyjb4WVeTZUyi6h9LgSLlP3gCrQgmpZyQdjXZcccN0LYnTTrj1ZZFK6fIRBV5CF&#10;ATiIY41KjkqBubt/Mvwr9nKDzSyBkUD1WoCWYBQxoSvFCSxHc/7H7WTldbc1XyQW9pbqszNJHaRg&#10;yRBE5SGJQU5+rKFVFP7C/Ez/AG/7v4VLnUYOPKQBLWKRjF9pSfTQM0tFqKJQfGzKq/6/Fcqx4yCJ&#10;VvJj1QFtpNxHMLYTSSajc2y/XufCaJFuHkEcBklC09Qs9YlR5JGSL7MPqNiANxNC1zdxf6TPx9OF&#10;WIZFBLAVYDx/l/yss+g8EeX1SZgJpbi0ikjt9NuFFlZhkuLwqrxyzBVhY0jbenDgzM3w8fS+FftI&#10;zwDVr5DMjNC37hlYFUWJiTIC7Urypx/41y0VhiT1KaXwcfLuhXMVtJGboRvcc1UPJLcBFWNvRjB6&#10;fC3FQ3Lj9riuDbudGfhbNQk+nAymrc0DFWHKqKo49+X/AAmUwlIepBFpZp2mSrZt+lF5B1ae9VlC&#10;p6Vw6842CBZpJSj8eNF/l4/vfhGNf2+mQxxLylnLM/MpzBYqSeTKCtAF/wCNcwvCllkb+9jVpfFo&#10;935iu7i7kYWdk0S2aQAtA6Ro53jjk4yKzsylGdY+f2/sYR3V0bm5R5Xmk9J2cAoVqEYjkqkOVXk3&#10;w/D/AHar/O2bXFi4I0GQZTpOnR2mnypbwW1r9aRI2PJXPqOgDJIyegsp4JyYiT4ppJP99R4tKshY&#10;gO0fqN8TV5P/AMKdqAftccEWbcD24iUegkwgQiNSvpwg1B25ipV2Ip6SyfY+1xx0cENzSPkRawAf&#10;uDEvGhQceR48qmo+Ef7L+XKJ5BHpv+PNrKHlnubI+uqhr68dla69eQMWWRg4RGJRY0RX+JvgZuHH&#10;1OfqYMuJrUSD0UKrAASsccYV3Xifh3b4V+Dbj/s/hymEJHaXL+sf96WHNJ9Jt9YFpwuZUka85Isl&#10;1NcPLDFJyT95yih/eP8Av29UyRt/xRyk5KC08fW7htQuHY7mRt14AFarueNaCqrxZv2viZmy7NkE&#10;Bwgf7pkBSb6jF+i9Ni0TTY4kX01ggBUiRmL8WbjGrhfi4u/KNP2F4RovPBduWQ3EwYCTYnkDVRT4&#10;VoKfa4/zLlWTnQ6skFfJFcR6fZtG0kY58fTaMo7BgJJquDVY2k/Zidv8nAt7PMESCQt6zOnqSDj6&#10;aB+p5nlT4mZUrwb/AFcuxRBNrxIvS7e3DvcQxxrYpDIYoA0ouJTAw4p6KqnL92iNLx9XnzWPhJy+&#10;IQkcLonpopYJGiBkWiRA8iSF+NeX2uP+qvD7TZCU5CTEBLyk8M88sskioZZppTHJIpluZB6SrG8n&#10;7lzGqejy4t8POX1fjWPE3a3kuILVaBIWAUhSCTSpfgFVd2Ycj8WSx8UYklkAjIYL21sb7UXVnubt&#10;XeVXkRlCVVBGJTJJIQkSM6KPT5/Fz45YaMuDDESlAuy0ZmDKBsKch1bm3w/7HIixEq3IsyqXvLlU&#10;ILSOzy1WKMxOTVmB9P8AZT04wknJebtz44IuHleZrZCEAoWIZTU8qlWr8PxUp/11kI4Yj1HdaQFg&#10;9vFp8WpyF25UCL6EsdFMSorRqFaQ8OZY/C3H7DScInwLbQme9WOKQiKBakn4y7FqsxPT7v2syJyE&#10;MZKbTG9ujYaU09zbiS5v3CBEHoCMBOKIq7ttT9rl+7X9n4cM5GeHibcuwUkh9lHxbigNfH/hMwsc&#10;RMbhASC3H1p54tS+rxtKiq9uheaQBCEfmyemq/EGVuJZ/wB8/wBlfhQpjlurWR7kRNcXHRV5hgS1&#10;CalAff8A2P8ArZnijGv+KZEgsgv7XTtVso9Oa5SxsKc2doTGwCEqConoP5fi+Jmdvt/u/jErH9Xt&#10;mnmSjpQtUAVkNFFd236rlRvi4QoQkl3BqWoQ2tpcgpcEpGsZeot0VpH40EdI25RSc0+0yoqvimmJ&#10;dSp64HGR+dZW2bc/a3HL3yvUSANFjIqHmNtGth9Qp6ltbGArZRDmgWNRxj4qfTWnFF/yeTOrfFgb&#10;UJp55mt7Zw7/AO7Cxo1KV3JJbopPRcv0uOIFySCmGhxWen2SX17GbaMkLDHGAYx8XABVQBPtyKn2&#10;pGb/AFfhUQEewsOEUzO7/EZKAVNOtQR9o8v2cpvx5+r+FQCUH/x19bWa6tEjiRDF9X5FmpyUlCnB&#10;l4qgTnwlRPhWP956jYEggkaAMrBCaKjKQxVWYbVNT8Xws1cuyGINJITO7u4FumWWN5AjO0iurx+o&#10;0cb1cKOK8U+NI15f8WLyfhiq+iSoRixDD4nYAciKElvflT4f5vh/yR5JtDzG8jheS4iVQUPFYIy7&#10;8QwKKsYrsvDl+848OCvJ+1zMrVx9WNxzMADFIyTRAFajHcFan9nb7Xw5rstmQiORauZY/qCKdTOn&#10;+gl/MkKTXAQEzSSSrWCMkNG/BArGYu/wRenLx5yfCUxzXV9HJOCSsgZqljxUVJFSQQPi+ynH/KzO&#10;PDACvq/pM9mSyQaZoklvZiNQ0ZSJESNPUkfiqngi8SaR/wB5Pz/4rXBCQFZORKsZDxVYlcmtKcnL&#10;Kw2p8OM5g8gfs/WyslCS3gaAxDnEsA5yPcPEoUAlykaxOjKz14v/ADcfg5cHx1lbW0Lxs1qT8bHm&#10;zMtP2matBxHE8E+zyXKcs5GvV/sf2MTvuo6xe313BdxW9+ORiVVQJHKpd6wxxqnL94ySL68w5P6T&#10;fa5cm4rWMcccPrNbqjF1QssjMQ3EBT/lfAa/5WQy5JEgcX+x/wCOsa3Q2su9zdSWaXklwohlmCNF&#10;EF9P1i0qtyb93WeMp0/drHxRMQkeINwiFIlInd2XiijkTUk/aY+Df6+TjEprdFwpI6evdkPctG9h&#10;FGkheaVhGiuiiMKkao6sHZF/mi+DEmuv7tEIiiRA4UxkF+akDYkEf78f9v4f2csOM9SqvDp9Wlug&#10;JJ7u4nMUj+qpEQjcMy81DD4d4Yl/u1eX9v7eKIKyiWSdpGUc6fCT6RVRyYkjhy+1/scEwOGgmydk&#10;N9ZnSNrOHT4rWA8YfWJkRfrXqSsYIUVS0wh4BeVPjabnH9rNHdTSXckrStLAqhOVeLCtWfiqrXpw&#10;3P8AwuCQ9PmoiHHQrK3sIbSGxhsriWVrj0lT1ULD4YzK7sq8QzStwVvib+fm+VcSiWQMLYvFbVMZ&#10;Z6Ly4sKVI+1uq8f+bsjCBAsHc/UnkibaFbZGga/VLrUGVpRFFyk4B1PLiCWEZCSfvKsvHikf+68b&#10;G0C3C3Uw4zl3ReY+NnQOYgCBULx9RhVvhT/jJk5WPSxpDXEc01kdLtFU2skUFWUj0kt2aMXQ4tyj&#10;kdTwT4Y/jlk+H/efij93iuZJY1WKHjJxNfUmkHiTuK/Ev+yyI9JrrJJtuVJILrTbaxlle5uhNbLN&#10;Hx+r2dswNCEUFDwpC37PJo/8t8BLfcV5MQlxcOVZ2o/EI5YlQStF3c8v+NcyY4Re52gkJvJpQZ6R&#10;K0llZQhooIy8XqNJCECuQH5OAsaqv+Xy4+pi0cCW6l55WnUgK/IjhxANFoCeW548fs5HJkMtgm7U&#10;HuJb8qlrbR2TgvJEAjeqJS28nxqvpfCvPnx58G/2WLwtdsrOXS3EvKjkqQaNRF+FhXiCxVR+18WV&#10;ZBjif55/03/HUbdEHcfo9ZI4ooZ717f0/UhVHRgWjZpJaOlVMjKkbyP8PD91+zxxjyQJO8UC+uw4&#10;h5W5uCa8ZKksR02CqP8AJy3HCXU7f5v+9TEd+66CC+uNPjur5/qCSl2itIvSiZaUkhCURGqW+OR3&#10;duX214o2VpcSNdLJLvDDzZZXPGtfhJC1/wAjrg1EzGNR52iYtU8zzM2mS20AK3l4qxSQxLzI4jmi&#10;u5VuNDL8Kt9rl9hvjymM1xyitxwKuwJYFFq3QVFPi2HL/J/2ORj6DZ+pl9K+tpp/+k3jesjW8b8V&#10;f1pGjiDBjxbn8FGPADjyk/56Pic+oxzT+lZFGVH9OJhuQVT4tiePLknDf4V+1lmHGY7yRRC6y0e4&#10;g0/61qolWWVDJfRcl4splPFeaLz4hZDJxQLI3H0/9cFqEgitAIxzcn01q1Wfn1Y+3xf5P8v7WX4o&#10;mUqPJlFN9LiaS7cyHiu0rqFokfCgVV6VI4ftc/i5N+xgtIZobKGBXX1Jn9S5K0pwAB4cgCv2gq7f&#10;YXl8XLKZkTyGh6cf0/7lhZO6Wy3IudUuNQ9J1jhiFvZiYUPMO370Rkh1HBmP7xk9b92vFV+0Hdpo&#10;5Tb2bSFaKCxLIjSGtAKL0BHLl8X82WwMeC5JNAWi44rW5i+varBbeqhlaBCqSSRwUCsWLn4WdW4s&#10;q8OCfu8HXMDQ1sFrx5CS4uHZa/ZFSEJ6NRgOXL/J/mzFxyE/3nT8fj0pF1Z/iSmwupJmXW7jh67p&#10;9WsLC2jkK8TIxjV5gpNVDRtJw9NYfj5/tYCDRtM1wgkf4/3agGq1oo3PJQ1SPs/CuZUpHhpbvZOG&#10;SdbYWM5gj/dL68jH4ZCAWf4F4O0fFWHxtzf4/h4faF3BLX5il+MBgSlS4DkHioqBX4fiY/s5TjjU&#10;Si6S6wmiGhpcwD0T6TKk7oImaJWHqS8QzcBz+GNS3x/Djr6eOzjVUdjM4RnVVBq0bVclgA1W5cP+&#10;IL8OY+CBmTf/AB1AClptlcardtNJEI7aMzpDI7saRTRgRBEblFQcfU6fF8Ds/wAfB9bCSK1kfk6X&#10;MpBR2ZUooALmp+LdvZsuyyBlw/w1xJBF2V1+EuNUtV4wzaZZiRJreKN5WaZjxgXio9P4Iya/Gi/F&#10;jqSzXkUCFV9RQzIxZSAOoJNGYklf+CxB4Y2b2RxFReeC10W5v5VeVoncR3ESxy8jT+8RAZIkCBHV&#10;VP7SceXxZcyLb27IiL6zxgSNVwtSeIXlXnQsfhWmRjKWTfbh/wBkyHe1bObu+jnu5pFigmY2sZWE&#10;mipzMvEJ6XNU+3IX4pxkWPHBLWCATNRH9aNeShmIRKsqrStOI+Fv8n48ZncRH07/AM1jV81Ivqd1&#10;fSW6cpkWzmKoSkYaecqjSSVCqebfvF48vj/dp+3jBJNI3pG6lKr8JkoykhyfiJpv8bb4OER5RCSe&#10;5FPb2cEK3A063WV/3i27FJFVoVWiRqCVTjDF8Pw/bRWXlyxSMqJGEUZu+I415UAHQgmoFPh3yM42&#10;NzwBT5qN25FrE93cDSy0nqBfS5tIxNVKpQvz5SJwp8XP7WMu4ZRJLcyIIQAqo4I5kLUBVHIHp/KP&#10;iyeIxBoG089gv0y8s5ra006GT64W9R7hHRzCGlAkZ5TwdOXqE8RI3wLiepopS3hAMSuec/qvyck/&#10;CteRLLVv2clgjK5SPT6FjdWreXJwFublZFuWgHo25toTFbhQS7+mVCxygR0/efzfDlW9vHFbs7gM&#10;sbcYyAACCoXlXr9rl8Xxf8DkZZJSNBACrdXc095HFEzRyXKCSZJCWdCrc+HGvFf3fD4Koq8vj5Pi&#10;9vfwabHPO0bC5aQKoNNiVBZRv4YMuCeb0jkkQ4j5Ul17olz5jvbCD6zFLo8Vu0sqipEhVyIJXFBU&#10;cg7cOf8AzVhZA1zLJcXdGRrmNRZxVDskTMR9lm4gmlNz+1/k5mmscRAH1Q+v+kkyvccgnVytpwtL&#10;RnSSKxmZ9TloYlluYog4HwJyNGZZPh/ZT9vLlBEdxZq0sSJxRpuG8jvxb4QrFeTs/wBvKzw2JEbf&#10;zPx/O/o+peKviut5Q7WuovHBLO5dvTDgJDEKqSXeNX4RrGf3fw8uPxY2Sv157aKXh6Qr6jHnSToq&#10;xqwark/tHlk+Ko8XRHcqxsJdJhupbcyJdUDKv7oi3O7NMylCqKv7AH8uLXUiWtvFG6tJLboY1jDV&#10;LSykh3ZlADMh/l/myqEZSka5S/3qIR7/AIoHTbee+uZLqCURQX0yXM87xlaW0CoIo1jduUYmX9pv&#10;2U+zgO2tLZbsSTxhvqkbGRpRsZWpV2f4vDL5TPDXeQk70OpTS/uLh7FYraco17KBb+iRyEKjZY0P&#10;Dt8X+rm9ZbhIbeEOlkGDgcQnqMTVaV4niKVOW4sZiSZf3n8P9H+lJMiDy5lf9XWCWe/k4PqRTgzE&#10;s4jQActgH+M1oP8ArrA3mrU7iLSfqbXBNxqcwb0VYkJDEoQqGDHZmFaD+fMrs7TGWUSMRwwHFxfz&#10;2uUvDgZeXDFAeWNB0/8AT7X0FoY7fTYWggnkQRtJNcMJ5H4cEPwoUj5N/q/zZIPy/wDJqW2oRXiy&#10;hLUUku7VUQhjWiAueTfCFZ+Kf5OaD2k7VGUyxw24fp/rukBlkkCPxBjP5q+eGhsVtEtCr3UrQW10&#10;ZWBFuAn1mX0gFFfi9FOfxfadcmHme7azQpJEslkSfUI6gN9mg9s5zs7H4psE8df7KP8AxTsNhHZi&#10;XlDSbaeUxWVwsGpQODZoVHF1YE7k9PhHbOdPdst1IYmd7eo/dqWanU7iv2jnbY8AERxgcf8APk67&#10;JlIkAOT1lLJWsY0lWOG7Kn96Qi1IoPhIA+Bf5cu1sJri4W7uoX/elljj2KjiOrgsK0r/AMFmTqNZ&#10;DHHw8R9fC5sY8VHcBZf6rb2to1lYToqW/pNczVdSfUPSJlRlDNT4/wCRW/ysFaekl3eu8Su1sgCw&#10;xxkFZVRuJ+0fT33+LlzzG1GpGOBkSOP+d/x1tljiTSV60IbPS4IGeKPULiV3uruckSWzyRtLVeA9&#10;TkpKKsfptH8fxK+NtNN5rc3PoMtrbBqPM6Fi6PTsW+HIT1ViIBuUv9ls1Swji4f9Mqan5gaC5sNK&#10;adH1K+kQSRW0cgjSGSMnlUhRy6f8Ev2cLfXs0muJpEE88KkQE1KjkoXpsuwrmaYSnAcPotx+Lhnv&#10;9CdyWeoSJZQ27/VrSSTndqKByFLPRTu3J348j/rYYS6vqFtYiyiKRWlpEZZIwEIdwpCISwotSefw&#10;/wAi5i5NJGWQZN/ENx4uKceDF/muThzRkBY+r6v6v81KLbQdGuNRk1N1kuL7UboBJHDAxxoAGZer&#10;cQi+mx+wzNxwHZ2Fze3EC3E8XrsI/U9Ehl9Tlzbm0ZXl1Hw5kzzwxxOxlw/QzG8b/HCjr3WrPS9H&#10;u7yG2uFtbcSFI5keJhHFHwHpLKpYL8Hw/D8eGuoWluumyW672hVYo39MlnFabu3EfHQ/D/zVmu0u&#10;aXier+tL1H0wZ+GIxSfRZ7y41i3vZ1Ivl5veReuixRFlLU9FObO0SsiCQnjw/wBThiej6NbpfXF1&#10;JdNbyCFFhicxFEc9KKAex2rlms1cuCoD6pfw/wA1xuL1C/pipeZ/MV89nZ2kNib+yad3vDEJlZ4Y&#10;uvxEo/LlvJx58l+H+bBD2DXF/L9cuuSxIvCDhy5KCSVBGwD/AABVzFjmGOAMI7y+r+jL+dJyshJq&#10;vppw1totKtm0qzSOG6Lhr1pWiZJWXisnF15OyVlaRm/4NsGvA83p29paxWkspXkBTZB0AJr8VPtL&#10;mLGQgDkySM4w/wB1L+h6P81HHHh2QFtfRQq8t3ez6jbxiVYmcEq0tAeRIJ4Rk9Hdubs0f2Vwn1u3&#10;nsr6WC3uFjUoyBqAkkbcgf8AhlH7TZlaSfiYrMdmnJGQMSOZZH5emTU9Ltbu9tjJchkkdQ1URmHT&#10;+Wm/At+ymI6XdWtpZXP1ZS0zsxa+ZQ9GAFOlR8PImmZmbCcoAJ4B/N/n/wBZcA9Z4jxnb9LeqaZe&#10;32u20t5Ohto4UjXSUcqCHZjIx5BWPPhHGpxexhurbW5HskURXjcvSEYSRg1VO5B4+o/KSmOSOM6Y&#10;xn/kvM+jh/zvV/skZweITriKB1KSzvvLcT6nLxvLCoWcSGSCGUUkHwoyLK8MbLF6n8zZV/pB0vTL&#10;mBZltpYJE4X1x8MnKSQqeJpvwUUG+YGh1MsmojL6okfTD6OH+n9HC5EMEQDKuLi39SMsdcg1ia1l&#10;aL69Hexv6+nw0kjX04VYrJU8OPqMy/F8PN/5sdaw6Xd2ArcyTui8JbmRntyfTJZGjp6YLBTRl4f8&#10;RzL1EJ+JZHDCR/d7cfDxfXH+Jx8UbBiT+J/9IpdNc+ZbHU5F+praW87rLb2EAS6P75VWVbkAN6aG&#10;VeSSRy8ftfD8WArpLy5s/XMLyTXU4hPMsqB6cGX1CeXp0GZGnyDFPhlVRj/D/M+TKjHiNchX+lTm&#10;0n0jTb2SzinjihsLRrhoo6M/pE+oJBCqcfUqf9b/AIXBum/VrSKZZohc3HAxLHHKZeDMvLmVJAXf&#10;7GR18JZZROKXDEer+b6P5kduL+sxhD1eru+n+cgdTe4v7yApO1lZq63LyTxC2EgVuPpBhu/FWZpF&#10;b4cZoEWnaVDqunTxyNMsclyrlRVzIBQuSTy2Hw8v5M1vaWWeTw5Y62lHjl9PfxI04rJv9U/96qXy&#10;TarqGmaul2kVtLwtmt1f1AJkkNPTFF4fadXkT94ysn2VXGaYsM9lHFKixW8MiylGZHatSSar1+JT&#10;/ss2ZlKwYExkR/SSJcRofxNa5JcWmpy3FqJJ7+9t3gRkV0jHGnEMGrxb414/5K/zN8QFvq/16NRY&#10;RfV6OWPFqen6iEb+NK5uqn4PDxdPP+q3cMLq9rTgW91+jnX9KT/WjxAk5R1EwiZSONOhb4uNM//S&#10;kkUNjp9s8t1ItYUCPCApIagog406Zk5MmXOYjGNpfxfw8L0RPCPenNxd6tq+uLZWlpI/1qVp7GVh&#10;MnIAsHuHMnrLxbl1/Y+FFyF6ne29xfB45OVy3L0BIqkRruC/x14jiafazqNFp5xhy4fx/RaKJJ83&#10;regaNcWGlpaTQhbaIK9y8TNzlkFCBWLhzYtu9UwPZxyCjxJCqRsRC4kJd25UJpwdEr1Y/azOnIAU&#10;ev8AsW6Fjakwv5gWkt5FncTR/vRwURxjiWoTzikY9vhbj/qYYSyfV7cadbOyTSEG4njVYlTavIcU&#10;9PkxG4PDMPFilM3Xov0+pjI2AB/CkFtp/wCkdQj1m7hSWxtEcWFtMWuZpHJ4ksZGLARjZeHq/af/&#10;ACMIdVmid4J55FaCUcIIF+JiXBUKC3ONWJ/etI6fazbaePoMQPV/pGUY2eE8yynTrZ4oJrWEMtwJ&#10;CXuXUBSftqSEMTMif3SIG+wvxN+1ki020S3twRGRJHQzBqVI6fCQv7Wy9V+zmsz5DOfq5SPp/wA3&#10;+tH+c3SlvfT6WM69qM1xqAQ3QNtchorRoqji/HcycnpSPg78uDfb4srcFxe0nuBJLNIWjecA8SCB&#10;GibE1ajNXlx2yGSMeEbbw9X4/wCOpuo7/UgdV0/TjZ29nEkd3HZkpsVLXE8oLhSsY9NPsLI/Jf8A&#10;gcDXcMV1MsKmtaRulGKUG/7JTf6Wx05OMGR5NMRcrTDTLi4sLGa7mHwANcJMWRZasOP7Qf4duKcl&#10;T4P5sfq6/VNP/R1vMBJOA85NAFiNSBSnYe2Y+iPjZeOQuMT6f+KacxscP+cgfLLvreutrt7bMLew&#10;Z7eyCkkvN8AZ+SseVW5f5Cf8DkP0/Sm1C6iu7xYPqo2aArXgAxCBFB5HkoXOozTjjhVN+ED6iz2/&#10;vTawPHEjvOQfTI6HbdmcgotP8rJzY3Xp6QsroxhiLJ6ToYlep+FVVyTx22+z/NnP54+Jk4ar+Juy&#10;T2DzPXrCO/8ANzWdtJFb6jdxJKl5bt6txAsYo8juioscnxU+1Jz+x/qxfXdUa3UwJPM99exuoRVV&#10;iokcA05EmnH4Phi/2eb3TYSYi+Q9X4j/AMdaYD+D/TM603SYpFiha1hjsLOSOSN1dg7vCKqWUAD4&#10;ZPj+N/tfai/axLy3osK3BdLR5o+YEMxigZg1CzOwZhwEfh/N/wAINfn4RwyNORwxjHf0/wBJd5o1&#10;eGzsD9Ynit348pA00sYKlgFVWjQuebbbL9nliev3N/Y3c8El1DJHJIso9QVkrx3RijPxRd/2v9l9&#10;lcwtOeKXEbddj1BIo97fliW1v9OtL6O3ktisbRLFSRIgOX21WRIC3OlQ7Qo2GnlbVNLuJjDLbmFl&#10;RpVmYemopsftHMfWY8vECJc/982giif5qUef7LzFHp/1nS7ky1dIpbUqXZ1dqDiFB3rTpwb/AC8m&#10;/ku+0zVLGaSwh9FPVIRenIKePI023ptv9njnIdsHJGUeOuRYZI1CMnif5uaX5j8v31jcaxqU19PN&#10;AFM6MF4sXZvRjKkPxUUbkyLzbl/Lh/dwtFFzh+2orSmxp7DNTDLxfU4mSdbvPfL7Q3Osx2s6hYLx&#10;2V56qHRHBDUZj2GBtNvLgy+nMpWR6sEI+EU8O+HNCJGzbhyiWzL/ADJo+lwWi3ljLFcadZcYZrqB&#10;xJO5b+cUVOX+q0n+Vkg5jg1D065qBE23y5Mb1Boo7UyEnmRyUdaL2rTv442FaitNzk8pprgLS+wV&#10;7tlDJRF22AFR74+Ysu4Fcoju5cQyizhTgqu5Qb02HhtWtMDRalEXEbVVz0DAgnemWSwGrZmKbPod&#10;woDJxmtwCZJonDKvw8qMNqfy/Fx+L4ftYuJYyx5N8vnlZia5IpBtZtU0qyqnI02oAfnjLq3SeMpI&#10;PhalaVB6+2ShKlBpfpt9dWc63VqQsyg/aAKEUoeXL4TthbFrEVtqBsb0Iwk2tmIBJ6CjA13/AMrM&#10;6WknPHxwNV9W7ZwGQ25pq/lxdT0htW0+GVp4d7+1dQ0cZLMQ6PxQemaH4KclxLzB5T/SKLFDKLNk&#10;JkdI+jHqOlKZboe1jiib4skZtcchjuiPKXnOXQL9prq1hvZfTEAeeXi0cfSgJV6jjT4f+bsDaXrc&#10;kH+4+4gYJAQiyuuxIHQsK/D9OW6rRxl+8jLh4v4G6URP1I/W/L8eowprFhLbXzXDSXTwxuGfjU9O&#10;YRm5MOPp8ftcePPL1nSBchWspRaTL9gVBiHMgk8DQFzT7WQ0ur4NpDjDCJIQ/ljX7uymlOqWp1Cz&#10;lLCcKHe6CIlFiMi8vTgUnmyfZyLfohdMhkhmkEjGJGYVA/eBiV2JG/2f5mzeS1HjEUPTEt/GKoPQ&#10;YPNB1+W3u7OB4At1JFC7R8gYCqiUF09QhNmbYxJy4fa9PAt3qN1bCK3t5ktJWYvNOpDcA32ugPI1&#10;HU/Z+J8ycelxzuc/XH/cJJ3TC00uzvhcXE9rLfW0KiGOylV4/VMY5JwEhRApVh8K/A7cI/tRvkgs&#10;dXhurYjUGWO4SgR0V0IDgEcgfhr47tx/1s1WbSTjk9A2LCWPfZhOqeV7nT7lW0CJ7jTJA5uoJWge&#10;OT0i6ssRQCag34H4Gf7Sfu8L7nTUime4lIV5QfSatVan2SQfA9FP7WZuPUSntyMfx9SYnpyKc6Xr&#10;6z2cNhZc5orVo0ukCBZYg5PJeSUXjw+06jnwX4/8ktsXiFxcDi01wCTNcOC3An4uIWooor8TUzKy&#10;iU66f0Wd0N0/1KN47K1IkS1sqLHZ2UTCJXVTwVufE8pHHD0oq/8ABfE2K/6LIPrkkEZ5AiNHU9js&#10;SP2hsvwseP8AwORnLhHDFqEeI2hHtdTLLpkV7cRcHV7i5gdCaH+8iUn+7Ygt+8jT1FT4v92ccfcT&#10;SPPGjcfVLNzBKuqBgzMzUNFLVVFr8f8AxLICAEd+bOOxUNMtrW3huJLdJjZRCIROiSwySmIRRxxR&#10;l1EksaMskzsjejzf4nk/eIphp3mSe0leG6YzxRlYwVhblXYAjb7I77f7LMLU6CEocUeayqXJK9e8&#10;jWuqRwXWkj6jcS85JQ1ypiIYFmrSv7xi3FfjXl8fw8fiyUpdKqAxsHQkAqCSwX6M0xwkmqajHvee&#10;yWEgeRr5fq04jLowEbCV968lICq+3xNy+1i08EdzHQGjbEMCQw79qZTCZgWG4WQXDWZSd4kFo/Ln&#10;GypJG4aiseLggPQfy/6mB0iWOIwN8MO4qCQd+py4zs8QZXarcPPcyLexqH1AhJKukcoqhHBaCqtx&#10;C05leT/H+7VOOAdRtmYekSj2hFOHDkTQb1Py2zI086N9Wca6pxot7GoN48c0WsrTjK03oIvM/CB3&#10;C+oWf/K+zw4/Fkc1LSLm8uY/QA+rKwEiyO21afCBXj/k/Dm60+pEI3L6v4Wd0Wa6L5n0jRrKf605&#10;+vSxvLHJbwL8apzJkqFMhLU9Wspdm5c/9UGJDzKfDycNEOBMSbMebnkvJqnj/m2X8Joy6/j6U8xa&#10;bSWxeJZ/jaOGRLopNGLmYEIoSJBG4VHC+p8TftN9l1TAt2J7jUWit4S0aw0e4WqlBuW4rTj16Dl+&#10;38afB8V+IgREifqXojLJo7HSo3vrhIZJLmsULv6vqHonN2HL7C1Zv+K/hdeWGNvLBp8UbLEEkIKx&#10;DZQg48mPJyh6lqsf+aMxMl5jvyU78kl1K1udZuLmGSZpLGIrNe8S0vrsX4IhijWVWCoi/ul5cn4f&#10;a/fcQ+lWkyX1xqNzLxhFebuRxB2VSrAPzZ/g7/Bxy3VTJgIj6kAmvNEa/qdmun2Gh2FqZZrjisFj&#10;bpxfglWk5qzQCKONRIjL/u1m4/Z548RrO8pkldkcskkkqt8MYYBqI/ICo6bL/ssH0DkEhdPLLBZw&#10;fVraOK5VEkt7OGRQJLjg5RGmiKFlV/tUMn+x+1ghitrbvGvNp5CC3wjgqKPhVaDf7SjKhAmXEa4U&#10;UhIUk1PUYrlmii062SWOJKkTS3Ej/vZZDyou8TsnH4mVnf8Al5BraL01FwEU3AdS80ikcnIKjavP&#10;iqn/AIlmROZIpKN1FknmksJJJVtZreRYra2cNwhQqSQxj9L1Xf8AZ58l+Dj8PLBEl5HZiOWRKtKS&#10;LKzVviclwTIVp9o1+yf+CXMeGMz9IQe5K1sJdUubq2hn9MwLXVtWZOKJH6TotskvIMyRlamRWX+f&#10;g2I6eLiC3kYKyyXDhlllb94zMKOV41Xkx+GP/Jy2UhsByja10RmuQ6ff30ME0kclvZI6XFrbxgwr&#10;GhEkKzciHEcScZJ1/bkaL4vj9PFJGjtbb1GXm8Y9R1VmX4gBWpoXblxpRR+zkbMiyWxx3N/dypGx&#10;gjnIgillijlqnJmVURD6aemJGblJ+1J9r4MzO9xxiYERL8U7Jxog5cSoJP8AeN9jf4uX8v7II4Rt&#10;zYy25LWWGwElzauj6hdfutMEvqkzskfqo78ByNtG3KVuC8fT/n9T94wv6kynkq24kUMsLPzdTFVA&#10;Atd2cqvH/fas/LDRAY7tXHrWtpJ6cRlvGjdkuLxYjDbgXBW5kLuFVfSjEkztI/8AeuqKv7GJ3TQx&#10;xKrHkqlqoqmNiUNOOxDOUYHcfBhxEHcpBtH6Z9aurmSVFMbSKnpytKJ1VX39QAq0cSSxsnBW/esv&#10;w8I/j5LWkE8KOyIIiC3JnUKKNRgoA5FqMfH7Kt+18WDIaPkmRQOp31heyQQTym8rweGOFmlfmnNT&#10;KzMYkjLIo4fAvKWWPhzRmTELm5lmVYea82ojU+J3YsP3YU/zLVOi8V/bXLo4hGPEVI2R9vp1pZF7&#10;hUk+roxnjQhViiREP71n41bi/wC+rzldnf8Au2ZUwZd2xiDh5ETkgEklFUhafEF3/wAof6uY0ZCR&#10;Jj+hiClWk6lHdLbsLeZ+Mzvb2/76RWk5UjeQlONf3bt/M7rx/wBZha2AAWDhbqCGMoQiQ15BOP2h&#10;/vySi/5P7PHCRKjxbf1Sml6wX8k5Z7xp7+UoyLCHj+rqwaOSb1B8DvwpbW7SNx+H1U+GV5MY4nnu&#10;4h6fqS1MgjqCKKpFXYlvieq9ePD9lMPFwi0cVBfatp+m6Td0uTbWakWqS+mycS7g8LeFI4h6cJ9X&#10;iY1labjzknb9h31ezhtBbW6J6g4mST7IXiAQXNKcmYM3GvwtkYZDPJZ5RCLct1qUmoHUL6edrd2Z&#10;be2CiQvzd+QiRTy9OJJI0aVY/wB7GnxO/wC3rXT1QCZlXgImEcXEKGkFT8ZKjozUFftftftY5s17&#10;BNrdQ1uZ3azhkkMxu43u5lYyNHbOwWkKoxfk8ac3Zefp/vVjdf3PFmoC34P9Y4SFlCKAooIiOZqx&#10;/wB+fGv2v215fayeCJ222SraP9bllT6nHJDCJWknZpGLPcqPq9BGBw429Iiea/ahdo1/d4FYQGJo&#10;3YSTkie4+F1r1ZUbl1XkPsgfZ4/zLl0ASSaqKhMoRcG6WWNXitUU21mvqJIo+II8qcR/eFTuzSP8&#10;TN/LJiGocJVmjRSiW0asz7layNxK1NKHcs37eW4fsUojTZmtri0EsgkuNSlkVIjxVysCF/VCjlyR&#10;eKRrT93xkj+L41w1so7eOzhCTPwhj5KWZ3kkXga8VdjTlyRq/wCVmFly8U6HJBY1qQ1Bb+6dLWKe&#10;a/njRtoo7eCSOZVBlniRZJfTWOROLt6n7nj/ALswDP8AXbwks6qI6ARyHqK8JamlDx+xxC/E/wDw&#10;l44MQsjdU8sW03T0jW3iM/1g1ea3AADU9WKgDEqHQ+sC7/DH/rfGJAkEy2qCMJaqiOAKBpCQV5Hb&#10;ZKdP2vs/azG8zzKoIPbmzk1BnuP9yck00RY8migCspMS/EA0lefL4eHJpPiijbLuJvTEtGRY4yXl&#10;kLcC1TSm/wDNUrlkYxPK2RdbQh/qbTJJ69yFgtIBGZVi4oWq3D9lOCyNzZV5ft81xttBS2+sTAvd&#10;OQxlBOx6ceTfy/5Sf8Nhma2DCmru4eTUlsbbhBp8SNEbRgpBQDlzCIKUYsPsSx8kX+X4UVuLsRBl&#10;hiJ2Uske9JPhCCrDjRQeTftf5LZCGEy6swo2OnyTejJeSq71ljWacrGzQFmM8iqh5/GRRFB4/wCW&#10;v7STSR2ru8QEchZo4jxIPUdzzrQFOTU+Jl/ycvmAdmaJgt7jVLeGK9P1iJY0nuP3gKmqU+yvo8Cz&#10;rLwTl8EbfHxaTjgqEwgCarLE9K/A7MSd/s0G/wBo75iTu66NaAu2vCPqqCOW9j9Rl/fRQoiLt9qr&#10;/CvKJKLx5M7szfBxxsEfNjLcSskKgiOPiQSQ1OgIPwjbovL/AFFXLJz4cdRC2uvbqZZ0t9Os4pZn&#10;et3ch1YKrRckozKUrJJ8bfFIsca/7+lbirCpiaSKMsjSlwlasCqAAsF+yoXjxWuVzBrfkkhCXEtv&#10;eSRXlxGkos1gaSRAqOkkzMyRNJ8UztKJllk4fu0X4ftcsQkEK3KVjB9MqjSsD+2eI38WJ/zXJiQA&#10;QSEfHLdPpcrm5dWuVkuEto2R3HpASUVQAqpEq9Pj5Nw+L1Xyo7oTzN6PExRlUip8AYheQc/DXoaf&#10;a/ZywxI2PNlVObTHtLVWvBIs9wrT3fILcOiM6o0CHnxX4gGLen+23F144nbq2omhcCzUeHIOzqX3&#10;cH4viLHE8OONn6l2RF9NFog/0eD1NUnblxDBGjhjdISUjI+BfSSNFp/kL/lYLurl7SyWRWKVBWKK&#10;OgYjehIFGHwjlv8AYT/KzFxQE8lHdhHmlunWcGpam8LQCUJKpup7ks8aSUHII7lkfhK5j/dj97P+&#10;z6fLiD0/T7mK0mnYCrbIXKtWtPjO/HlWn/N3xM2ZqsgMhBJBTPVdas5tVtbUSEiI8pki5KykKV9F&#10;Qq+oycS7N+1+38PwpGyc/WGCmicirFmQlBQ0YKCBy3Ijj5f637OMaAtlyVLfnYRUSs8kSvGqrKvq&#10;NUBkMjL/AHXNA1xN6a/DxVfi5/EtbycY4EjChX5KY1bi1OwPEfsg/Hx/yMiTe62hr6D1Li9e4Ll4&#10;PTnSWSMSx8hsTGJHNPUZD6LP8P8Aevw54JtDEXSRoHkKMGdSBJ8fLitWPWjHfj/wXHMfLMkc2Mil&#10;+tRXP1RrSLUI7BZ1EcMq1tyIVjEsqrGBSMtEjKgk4+mjfY9TjjtQmu7i1jhJKpTlK6hYlJIofhJZ&#10;quTxVePLBp8cQeI81iKUtCtNL0zVZ7lVMkrsLa2hdpbuWMIxZRzKqFjjVfUlkaV4/h4J8P2mz+h6&#10;axqGitolrGPiApVQfh/guSjMykZHmlE2MF1BPJPziutVvZFF2wWKpZI5CgMqry24n45T8PHgqfsY&#10;HglWjOjenFyarOhLluZbiAD0BPwL/wAFlpgCPf8A1WQKOuYbhOMcifWbr01CQxTqsaJ6fASM5Xq6&#10;jlNJ/sYkk444SNcBIndRz/ekfvOIAVFVOI+1xXsD8TYjGI/0RXkwukPKg003F3bwzzshNtClYvUa&#10;VpZ5JJTLJX0kkdinJwqRR/Y/ZwaPXjjikijjEjJy4PVW5khdwwLUA4quY0PUd91julEj6ZdXF7a3&#10;NzcLbQy+mZoiZIWhWN5jRo39HmzrJJL/AC/DH8LfZL/rTwilC8kyK6AIxBpUsW2B/l2p8P8ALl4j&#10;cdmRZBLpsF5OkjMkVtZySRys0iK68lCxrGKsqjeVWZWVn/35x5pi9uYI404xsFJb7SrvycFuSjdf&#10;5/8AV4ZWARKrQEBfR3l5Jcc5ojMgRisM0iFCsLonpyH4Zdw0Q+yqy+u/2o1xA3LXSMsfxiNQzNI3&#10;pBoieKnhT7H2+OWiPDz5JRMNnaabcRFwtvLcyMqwQRi5aK6I9WQNLXeU/uvU/ak/ZVft4P5xW1rF&#10;YWopO0hV5tiwUnc1FN9v8rMeMDKVn6UCKTi1ub3UL3zJqjNJZC0jkisQzJE0kamicW3KcnLc248+&#10;Xw/y4hGkc6wERgQhzw5fDWv2ixqN3H8v83+VloPDyR7kdeSXFo2pKbl/rzQIJDEnqmNukXppxY8Y&#10;Gf8A3YVX92nwL6fJnco1tY7aMlS7BpJN2IUxijbbAtt1yAMjLiPJNG1ghkfVLnVJEjuHhheC3iHC&#10;LnJHdSEwHnRmWGjqnF+LcXf7PBsCSzc5ZZUq0cYUemGX9kgU37t9lR/ssyIwER5lJTeCAwWtpZys&#10;sd1OZCZzG5BaRWkLbfsIw9R2+GP7EWaCRkAlK81Dcue4LcjtQjY9lyUzaXXltDMWtVlMLtH6SxgI&#10;UjEa/ECp+MVVjJ9r/ZK32xEs0CrHLKSeZYSS1LE924qOyH4en2sx4EsQUutrS753dpZKieiiPaWQ&#10;URIpA4x+o/H7UwDSOyu7+ly4f5LiskFp9YaIpIHKQqoH2PsxsVYA/ZHf+fBxccqUblRtZYrzVH09&#10;blZrV4FmuZXdm/fM7S3CLNGeC/E/wFPiVYPTT7K4Eu7iV70JKibFEWPYUFSS2wB5Ee6/7HMnFi4Y&#10;sxSb6XZ20eitNZzyEyLLM1wSficKFCAsXXgp+FeQl+z/ALsXHercqxEDjmEIRVAKjoAPiJ3p9lRk&#10;AAdygtSWenNABdwkQNMHmkkPF2IJZ5DwVaqzcVklb+f9nA93NFY23oRv/pTJzYhS0gJ5M7VUleTN&#10;/s/hyzFEzlxfwrEdVXSoJtTvpbiaBl0+GUxxpUJAyrwSJQrosjKka8m/3Svq8UfkjvjxBa20Qi9M&#10;Ia0p8HMRjsAKfapt/k/FkuIzlXRYBuK5vr6U3EU5kCA8QPWEDTNuCzNUN6dfiRfhST93+xgSFYG1&#10;Bbp0CWkCswYAvI/A1r8B+EV+LbLSSIcI+pZdyMv2v10iSzR/Vv7plSSMkLFH6oK8V9Rav8I4/F/r&#10;/BgznMqi5ehZ3MEcbqrEmgKnYDiA9ftHjmPIAmhzR1S6lo1xLpsYkjiiiF7Pcws8aKpZldKsSWdo&#10;VALRD1P+MeKWcrW07TMebCiQQcjRiigVoO2w6r9hf8rHMOMVEpIJQ+safHqVkLFYzbwzAy3l5wjD&#10;xLNI70JbbnVn+w7/AL+X+VPhCmSJpGnuHX1H5NUEVAPwin7RKj015HLRAACMfx/vWVbpskNxHGlp&#10;aq3BPTWhDAMQfUeuxRQx9ZmROXw/DzT9hNL6Aw8yZXZ5CtvEQyx1QBlIoN1FK8uP2skY+qlJ38m5&#10;dMnN56SLbxxxRhru5IV5iJeQkUkkUZuh+P7L/Z/mVtbedrtyxkjV1f0ZEUGPntyZ2Y+oafs7fZ5Z&#10;GREI1TEnfyQ2rahCIIUgS3uVhaM39tM7CYRGpiSKNV9LkzBftOvFuDNj/q15PIGFwVWQ/EHBagDC&#10;hZiQeXCu38+QjnhAUAtuN5ZWcTD6mkkkCnh6XFS7FTzVEAPwFwvxf774Lw+HBb28Bn9ScoYFVUjj&#10;r8TcQClWHJt2VvhX9n7WY/EaG1FB5AFKkvL4WZtLJZxfvLLJLPxIVRI59fgjmKNvTSRAkko+3y9P&#10;GS7Sxv6rc3Z3ZQFLFVNKVoOPy5ftZZjIsg8khEWpkezmgW0jSO3jhghkdnEVWjR+S7n1QpP21T4/&#10;S+0v2cbBbmeKGUl2SPj6jlGK+tLIvx8VPxcK8v8AJ+0zZCc+G4gDi/hQSbp2pX6WNzcW0jRGW5Lr&#10;DAsic/qlvDJxi5Op9P1WUo7tzZmZlT9jGTXETRobWDnbWo4RKy8RIWHpklTVqf8AEsOPHt0ZAACi&#10;r2enzo86anePHqOpyepcMkhcwLE/rJGsihEX/mpsXmtlR5FuCZY4vildhsG4llVQCDQf7LkzYIyu&#10;iCtnbzQVrq8s1tBLYIlrPeMEsoEI5tGsiRzPIWVgrU/Yovpxx82/kzGGJobeBUEfq/bY8uXMUZVF&#10;DsvYrgu5b+qmN7Nm6v7e51HU5rh5orZh9Xt0aL0lhFUllYsqlpPhd+R+Fef+RjJ1jWSS4WQkBOUk&#10;gjWhP7CrX4qc/wDKyWM2N/xFI3V7V7j0ILOS3RZHlENvbPcuXEdKzSPQcfU9It8Ij+yv2o8RtLeM&#10;zGSURMeatLO7UINKArWtW/ZUZfmlwxqIr3Mzv0RWrX0626x24uEZkeOCzij5hgNyGK0VENOTs3J2&#10;X7PHFQFurwRg80UFVFSpOxFBxp0/m/yf8vK4/u48TGW2yhcvLp+lu5rbzO3qO4VZFUB1PJy4fdia&#10;iNf5+P8AupmwJfLZySwr6FwyWqKrIhVVeRnHxsWPNerMdvs5ZgGQC6j6z/sf6rHhNAf6ZE6eutQQ&#10;3RW+tVfUJ3lilkQytBAsQURIkYSOTiUAWjceXL+9x3rStbH1Y+KSoremxUhU68aRrSi+4+2uHGLP&#10;9X3/AO/Zgk8lVLWBLtGt5OUsMjIZFVgXlYUZg0zsWd9/iVuKxP8AzJgZuLRXEkEhDysPQQVRdwKf&#10;D0IRCP8AJw8IsD6d0k7kI1GkS4tIbiKqQxH6zMRzYU6jluQZXDfzcuP+VywRp1p/pMnpSrHNJ8MX&#10;H4d68navT4fhVcsyZqgDXDGPqYk8rQGv3x+rQRXVmbqxjBe650kr0jgTgN2MhZnY/s8G/wBiWSmy&#10;ndRFKX4v6cAT4uQpV5B9pft/tZbjFC6Znlz3Tu3a+iVmlhCmRDLNK5FFaoEcRHwt9jt9lfs4LkF1&#10;LIbWFXYThGAKl/3Jbjy7mm3L/W5ZGHAQJS/hr/TsDKIFpebvR7K2N/czwK9ozxyH1Ej/ANJ48/Tq&#10;xRQ55ceNfscf2MFXZhuNfis5LsuNPtSs5jTgvMcevRFrT4f2/tY4b8KUwN5/3e/HL/fMBAiMR3lj&#10;+kG90zyrJf22mpb3WtakJIrZpJJn9KeSlSRV3dV5SNX92n95/NhPpdja3vmC01aaVfT4LL6LOiuZ&#10;m2SMKSzVcNULmdrNYdPpjwj1yjwY4/1v9zwfiThayZy1EVwg+pkfmC4nj0C50yINbqSbZ7sK5WK1&#10;4Vmn5cQg9NeX+TzzpdvaS6Vpf1e3uuFw7B5mkYM3NuqjlX/VSv8ALnn4nDNIcY4q9PXv/wCPfj+G&#10;eLGASa5vIpry41TzVNqlzZvLoxiB062WPhFHAilg5CA9x6sn7XKTj8PwYC1+/KxQQuxnhcVMhAPx&#10;Vr9IrmZoNOZGRHol/N/opntHZN/LGlRySzXcS/V7uABWRxwJ5gl1AALKeGRtoRJdhogDGWoeFF5A&#10;dVI7E51GnmRCpGXF/T+j/ZOPjxx4mWC7MWluk7encKnJBPWT0mI2eopzVa/Dx+L+bHxxkSESwtHO&#10;QWijBb0ySDSMuwAWntmLjxgH+d8I+nhcjJI2KU9Q1FpLdDY3UT2UZRbqY8WuFTkC06xRli/IBePL&#10;7P8ALli9ltTDawGT1FpHwoxjVT1Y0FDUhun7OSlihOfGQOHaX/DP82LKuEct2n0m21CG51G7SArI&#10;TcCYcFuGcfYRXYnhwVgvxfDzblxxNo7eS0EfEpY3CmSUU6gtyG3Vvi9vtZkkxERsOOHpia/EVECv&#10;jkukv5pgYbrWbF/QhZn2DcArjlx4xn0z9lWWRkX48LBFarGZ44PSju3ZUeQkMeJJNajbLBkNgcXL&#10;+H+k6zIAPUOnp/zk7jurlpvqstyLi7sIY5LiOFRxBkFFI3NeRXb/AILBiDTmNtZ8lmhRnkmSQqV5&#10;P3ZgBXbYqcpEMhvIf4/p5ojHbn1Sm4TWFg1PUmiaC9mjigtpLdHEpjj6xxqWanxliknw/a54Ltor&#10;OMyuk6SxR/vTIEUHlToKAdK5RPJMgXf8XX+H/TOWM29ILUL3VporSCWxkt7m7K2ogaV3URdSz8qq&#10;zHj/ACt+18WDL3V9OtLGITOs87cgkZcBVLULbLXp2zBjiyTzGQHD/F/Sl/Q4/q4WMsoAslLtH8v6&#10;7qF7cpAGsNPVlDyNE7SOEDIpUy8d3X7bDCPT715piiupBfk/PZQFXZSwG3WubXLECF3v/NcLJlMr&#10;4erKNd0y3gtTOYpCyQmKL0AHm5SsAXjSQ8S23wj7P+tm1OSFrlrpgkiwcAkStxLcffiaCuHDiMsd&#10;AbyH8X4/3Tsq4wIx6D8cKrolvdR6bHp8XqxTXAlkkuJELhGkNTUcxVhy+Lf/AFVx09/IED2QC+mr&#10;8JZpGKVI+FutTWvXKI6aNHiA3r0+nuP9VpiD0NlTtdMZqrqE3qyyvG3p28KowCNUp3C8SqkrXlyw&#10;E+m39zqcK2qJKyB2aaR2V2LAggLT4R2r/lfzZlwyY8UOKXo3+iI/4n/ikzEgI39RKPl1mzs9Le41&#10;FmhjYxqIUAdUoRT412YmvJvi+z/k4peWl1a2sy28UnCJAsUTELG7CuxpRviyEIRzGokcX+8bMYqx&#10;3LNO1Ozu7iJpJYGuJecjsm8iAgFdzyVeI98EWWt3L3UUTSV+rioi+OBS9AV+MLybrT7X82YOfRiM&#10;ZQ/in+P4vSxjn2A71C90KwWCW5jtv3k7BZLjglw4QNRjxLcRThy+z9rj8OC5b+yu9Ma7vW+tXClZ&#10;Prc4ciOtaCMMf2ee2Tw6SUcgjjHgx4fVw8Hq/pOVD1WDy/m/wpdFp+rWvmEW9swttP4OkGm25QNK&#10;VALyTsB1kKKtar/zUompaTa6e8UdnHIH5LLcSqeS7/vZOTDb4vgH8+UGGXJmBlOURfSXDx/0fQsc&#10;cYkk81qaJrl1qzXk2pzRN8LQWaMnojiD6EYjVhybifUk/wAn9r+Ut0LSbuRYLmcPPePdmT0zJSKN&#10;akjkppuvXZft5n6rJjxXt6RH6vq4/wCg4mQzJkbPCfoh/wAUr+aNcija+sI7iOzsTYNGjRxMbiRy&#10;KD0XA9PjTitP2ft4JkvZ9Mu7mxi5TQgv9elKByiChjCuCSvFfhXblgjCWfEJV9P93HiPBy/ij9P+&#10;mbZRAkK+qSlb6bY65a6bq91wtLt1U6VECYy0rcmnJhcIGMj8nfj9tP28M3ntNW01LixXg1mCn708&#10;lk5AA8qjntX9rNLwZcWThyGhOX0w+iP+b9KMcok1e8UvtobjQNelsr+VrlNSVbiWWKMxSxMhYjiV&#10;+Cj8D9hm4ccjMWkXLRQR3ESwyXBZXVGUpxcKeTK3WQ/Eifyr8WdFDUQF8XKIH8PEwPFz82UvrsDT&#10;3cttL61vaIp5MGBLoWDKGFKRpxV32+P7GDjpVwL9Y+chJq3D1UoAGC+l1pwavPj/AJPLLfz0eHi/&#10;h4v5v8X1M/CNJeNfsDpTXfpxhAwb1fq0u7GIt69OPLkoHDn9n4vT5Z//0wuuazbLqF3DIkk9vCzG&#10;RGZasXYEcVjI+L+Ut8X/ABLOt7P0RlCMpCOwd7jlx3fJ7H5L8sXf+HdPvYpora/lt4lguI4iSsaR&#10;kBZGlMjcTXk6RsiM/wDkfBhXBYyLfF50FGJJkDOqqrMAFCqAfhX7W/8Ass3scx4aHRvwxq2WyXwa&#10;wIt2ZnUUVaIzsyqSGqxK/Gfsmn+xw6iVYRHPF+yGWCOMksxHw/CBRaA7t8PHNXkmZEiR/rH/AInw&#10;/UjL6WLX0n1trjTblgQxjkvZZ0URRox9Ti7HkwZlDIjeor/5K/Bhe0kRnZJmLO4DXwik5cmqSI/h&#10;Y/ZP8r5mRj6bGwDGBsbJxaw+tp8c1lEsUUHwaX68JiMaqKFwJY1dOa/DvH/weZNIN9bTNNAsXqh4&#10;USKnqGIv4L8Kqu3Q5E6rhkAJWT9STG67ypT+YLfT7qG1E0kgjVZJ7q5JWFHMZ29RqOzvRvhpxXl+&#10;z9nDWwH6QthEkbC0tmCTHYc2TjVjsWr1UfFwzB1X7mfER6p/Rv8AT/mS9Lcd6l0SDXbhdA1GS8lu&#10;Ek1W/SRtPR6t6KvUCJAOKelz4SyFY/V+3y/ZxSW4jkUgoYom+Ex05GiEgJwG+3XYZRDGTIb7/wBH&#10;/ffS1S9ShY6ZPbcG9cXl3GDItySY1rOFMk3qsOJZvsjk7cV/YyrD04vWvpJGPpIWWoNCzCpA3HJv&#10;oyWedwGMD6j6/wCgi+GHm7zQ1zcwWPl61tkD3c6JIFIJjhjNObgI/CJh8KtyVuX+rkZ17UbqVRa+&#10;rJzuhynmUc9+vA8CwTp8XJfhzc6LTwxix/x1x+rNPL+i6baojW9usMFoTHaxBWUClVLgyAM3Kpo1&#10;fj+1gvTLRkht2gQNcyMwpLIqPRj8LLSMv8uGV5spMiT9I/icoeShreoqsl4tzIV0+2jEksiRM6UU&#10;EyI7cxEKCnL1V/axef6vcXr2vqzSW0C1nt1VCJTXh8UgLSUk/wBX7GHBAUJUC2Q3s/w/woW0W+TT&#10;1vfTt7e6uxxt7h3cfV42BkH7lk9INCpbl8fF5F+Jv2cjbR3FxqdzHFDbvMSwVJWlkYEEcix5hgyA&#10;0XgvP+T+bNjLJ6KvmxxbjzLJGZIrGN2nYRgKRIgRAfh27cQGO/xfDg+/1eDTFEFg3pywRvDBcIhE&#10;nJ/ibirVCLX/AFnzXRxjIfXvFhlyA3/S9CVxaH+mLaVtagR4byRZJdPLLJDxiNI/UYAeqxCqzL/d&#10;fsfHx5tH7fTnuZVkuGkkFPjAKtUdeA5uGY/JcGo10I/SPscCUhE3X4inssqxLRQAe3UD6SAaDDy0&#10;u5J7a7NjaCC6EaW0gcFolDEigIPX/K48V5Zg4oZAeKcvT/C2CBkLv6ilN3Zp69ol5dGSNJWuYtwr&#10;u6DkFIAoyLX7I4/7LOm+RHEMRt5VUTxRRxllowogBNHHizV45x/buMyyGVkj9jZmiTEyeC/nz6s9&#10;jbX0Dn6lJdTTyB+cDGSRiiVt5KbpFH6fq/tfF+y2SxUj6PuO2aKRPRxIg9XjNns5Vq9KKRXbf2zf&#10;V0RvUjADHv3yPik7FyYQAZDBT6stsZma3B5FSOh8BiMH1l5GLxsiA0UVBBG2+2WS4QObMyBVtX+p&#10;+nb2lnOLl50D3RELK0bAkBOTHdad0HFv8rB68UUdMwZkyLZGFK9lYJbInw1Iofv3GXIBQqTX3yEe&#10;9mjyBFQHct/Han44CGmRNIZSAZd+MlByFffMn8wapnxbJi+s3UUKW9vIy2qAGS29RjE5BAoVGxB/&#10;lwskuL2xuJnvSiWcYAim5AljTuPh47/5Xxf5OZkYxyRqH1MwQRXVNYbPS9WgtYtNWSXVrhz9ZtIl&#10;KpEppt6gEnJAoY8uHJHb/di/Dg221eF4EkYkK+4LAggVpUg/ZzHnpZCRHVTjN0hL/wAuXS3MkFuF&#10;cRkB+DqeUgWpCOCRJT2/5txPUtHivQrW7qbjkGRyAwFDU0r0rT7WSwaqWPaW0WMZGKto3mKTTZeF&#10;wry27qY5I1kaJiChCk8ac+NfsP8AAy4HGrrYy29hqAWoT95O7l22NFHJqtITlv5biBnjO38MWXCJ&#10;WQqz+XpPMcN1qumxGVo7kQi2WBI+a8eZYKgCQrCu1GLK3xfH8PFldc0WHUbcPGxjb4WSRTxf4G5B&#10;a9eNdyv7WQ0Wq8OVS5218ihdE1+90DUYuKRS6fxcC0c/uzJIvAycVKgyenyjWVuXFG/1cKLKPUNL&#10;RYrmX1qVq7ULMSa1psvxeGbKZhmFxcgSEgyHU5dB164a5tbZ7aeihkX4YwqRhaMwXk4j+H4/j/41&#10;wRf29rcWIkuoVWT7aycVrH3AbscqwZZRyUCeEdLYfxbIDSrjUNP1N7fRZ+ZncCa3Rn9G5UHixjcD&#10;lH+yvxn4eX8uQhdMu2uZpnb60ZXjlEhJiXhGo5MeKGvRW4fB8X+yzpPzMOAR8v8ATfj/ADWYD1M6&#10;tZ21lb20KmxS3528lrxWd0kmk4oi/vKq27fFST923+UmOuYrQXyxCONKgrPQK7tUgEu43Hw/zf8A&#10;DfZxF8JI5/wpjzLtKlvzpst08805LK9tyDwRqFU8VijOzfECOKt9n+T4JMFw6jcsfSEaJp5SiI54&#10;Vqfh5bnh7LlE9OPqH1M41LmgZtB0+n1t55n11HNbiJRK6EL8YjqqCWnw83fknwfy/Dhpa24kl9Lp&#10;aqKyzKDHxA24jlyDAUai8sozZJAcW5yf5NqyG9mManqPoW8cshT9ISyKsNtLxu2kY/F6hMfpGKST&#10;knJ1hbn9lf5ELGiR63EBka2CFYXDqA3L4Vb4R8H7S/Cvw/FluOe1H6kw2DJEndONjdfVhqMkwaeB&#10;oZCYwgWWVauzNP8ACY3+J+MjLGnHj9lYy3MsRhRiJnYFipkEYWtSBLx3+jICgeIskK1tp1vcJNcW&#10;yvaW0NEWVbdpnkIIDNb8/hpXiOXw8v8AgcDRC4Ekky8Rbwr8RLsCxI4pQkkP8S/ZP7TfDmTKUNgf&#10;4lsBH3Zs1S0tZGke/u5P3K+hG3pqr+pL8IVWhrFLxaQBuKJxk/lxmk6nLBcvfI0zAHgfUhYoKAlU&#10;QIfsH/fnFvi+H7ODU6eMo8J/2KY3VHk7zBo0N5bLpEsVrvIJUWO64TFfgElywlj4mVHLfuuf92/q&#10;c/V+HJxp1zFOqzp8Fw+7wkrt4j4a7+OcznxmHpO8Q0zFPLfMFlLbM9vIXktQSI7kJIQSpYow9Tj8&#10;BVfgZeKftLzxWaQ3M3pAlGH2q0B26dTkIx4I3zWI4RaG09E020aWVFeMgvERyeMF6clPBR8RH87L&#10;9nGyxrFGIKgFq1NK1r1PzwwlZsIG+7oHmvrl76cO6WpWilivFV+woJ/YHXih/ZwpbTk9cCCZfURi&#10;6DioNBSoNQag+J+PM6OWhRB4T9Xq/wBy28R6smTzHNLYTS6hbOkTwx2pPGQoxYtxf9mNJF+JuC8o&#10;ef8AqYRajbX0Clrri9xK6vSipDEi7gLyoTTjX7HLmy8c2+nywyHhBPCB+PqKxkyfy7qGmXcnGwVh&#10;pcHqQrIjtLd3E7gB5JBEtFB5cV/fcPTR3f8AYwJAUDtPKYfUZQ1VLqiRBtgAWAban7P2uTZfOqAA&#10;6s/NN7iK5VIraF7r0UeRGVhFK9xO0bf3p9ORoxWvL4+K8Y48ZbNJd/CrFGErA7bLFyKx8a9W2H2e&#10;K/F+3wwykI+/4rHYBfcq2mD1JIIniFvsvMgyXHH1JzJQfCj1blzWRuX++/U+IVfVuuVvblkSR1DX&#10;FV5FldV4ipdKn4eNVyiMqPFIcX+mYE96WaRH+jIheX8yLLBFNIlgqn0YopEkl9TeOGY0+P1m5N8X&#10;w/y4Lga1hHrzNyRTxWFCp5zKCrnkPifioUf6y5j5DKZof75Tul95HqV2XtLIG3kuIxLLeShqw2jk&#10;SRJ6bgxQ+pKZmdKuvpPxkbjwjwohjkmv3luGZiwISNwlU4uQuxXmeK7/ABP+yrNmaR6OjIBk8ghs&#10;tHjg0/iI1NXkQuqSmROcjK0Z4KZJDxqkfwcnSJVwasLy3LE/FuBNM7Bwg+0RUnivwji3Ff2uP7OQ&#10;lQjsnlySqS/trLT4yoaAL6ps7KCN4nnevAOsSr60rNKzuhZ2WRV9b4vUVsTMk1zq3qIrm0hIdGBN&#10;OALksKqI/iIH7TN9n4VxgBHHXViO9cIbew0CSC4MC6tfRCGRXAoZ3VEWFmQtOwjVvtceP7x/5sXR&#10;5nkIKKEtYUkidm6ciVooAVVoF/l/aygQ/wBNL/eqFGf6nbxxx85P9yF7NbTRRRikjlRITIWaSWT/&#10;ACuMqKz/ABSJ+xgMGS4nlCs3qOizMXp8NTxNXb+bj4/Z+yvwfFnRAiAyCaf6Lp1rBGVjS3hle3ih&#10;twx9Si+oKRRivw8qlVXkz/3j/vX4LXr8LH6rFK0s4/eSNUhixUDjHyDCg5V6f8NlMY3Pi3aySSgd&#10;IhuZtZfVL21jsrNq21nCqxlI41cuZbh42Vi0jRKnGvp/Ekfxr6jYra844FY1cRPWUoax+oFDChYm&#10;tKcR/lY5pDom6Q+ofVru+lgcxQT3tsEtElULd/Vnd0kLBFQrz5c2T4VVI+T/AGZMqWZICB+7PGsf&#10;CoXm7MKLXlQVB7fbyMIiUSFAVoLaa7JlYzBZnWdJSPVMMSRNVwvpcnYOvBA/JYuXwv8AHwkQV7qX&#10;mS4KO9HckcAfsrHGp5J9r4fs/wCVlxhChtyZHkizBp1isUcasJo4qxxEETsDV5Li4dVjmLcSXb94&#10;qtJzj/1lrGIWtt65LetcOXhj48FANWJ+k7tyb+X/AFcpy5RKQj/B/nIJKG1adtR1FrJRF9QsUEV3&#10;ICJZGdqIEAHxKQCOHFP9+/s/HlQteSW63A5ymSodrhgEJDHchQrFFqg+Jl/5qhURtfD/AML/AN99&#10;KC65TSYNSn0+T0IltQJLWK0hYzRiWIkrGzM6evKEnbjFG0nFuTf3vwpy3rRt+z6MR+BkDfHtRqKx&#10;C8Vb9quW48AJ6/1pcP8AvUhFwaeLmM/C63Nyo9SGWRR6J5c1DyIGlWSSNj8Cj4eP7C4Lia/srA3E&#10;0rC5lBaJWcMxJG+w+BR/kj1P9llOURnLh/hH4/rMSLSQx6HrGt/ULPToXsbN1S7nNs0MahC3Dizf&#10;HKw+IeofRT9pePLE0M3+80bMJAfUuJEBYqOihSW2Zj4D7OSlyJPKK0ibqOxeUXs8cTW8wFrYWs7C&#10;NZW3eXmojFYkT4m5u6M/2/s/GvcenE2yojKxWWX7bAhTQhidyOf8n83xZj4o8W60hrJby4opkmmj&#10;a3iktrWn1aIoZQGDRhD6aP6TMp9fl8KfuuCfCWNIeavKGMyurRinNqnp1IJIBTjX4uTfzfZ2EIXQ&#10;6JpkCRRG1eK39EWDRSR3AJ9GPihoeiMgR2WUyU/d8I/g5I3x3EpW3kKuA07H1OQou60NKjkakH9p&#10;vhXBKXqrfhikLpiGv4hKnOO1jUwrESXJR+SlqMIhRTH8Ppr8btxbLFtHPcxx3UsYpzdwlZWYhHCo&#10;GI47EtxA/ZwyyED0j7vpQbKHuLy8tdPe7021nZi8EUQuOFuiLJNGJZWWvq/EnFndubc/2MFX0sUU&#10;iwwySSTsvCRjwWgIAaQ8T8IUce32sowwmTxSRv1S3Robi4tHmu4IIbCOT6xaxxmeVnoWZIAZVo7u&#10;/qhwjszRelH9h8BpOYIIfRVFBYrFHGzFQCAaACvbepX7X7Px5aaPPkyThrGKa6uRO8kkgRWuZpIk&#10;RmKsyhmYhPtMONFdV4J9vjHgtY1hWONyXnkHL01cBOKgmrbjffkeWQBMj/NpRulr3Buria6hSOGw&#10;gJiN1JExnM0kiIFi+Bqp8IjX02/YjT7KcmDzTxckPBVSPihjqVBZmooUAq32yu/H4slECI5/Yg0j&#10;oLSYQzK08omuGeUXRCuyoiAMzOyyRK3ph/g5fAzN/NgmWkccpkUGSoV3cUHPiSeJYjkkYH8zfvf5&#10;cpiSSiylNpLJc3ttHaySR2YRpLeGI0K24aMRrKiRvxlumduNFjdbRP2354hMskzvDQlUJablQhVV&#10;QVboale32v3nL+XLjHqebJM7We2tbaC6JQNcKkVoqAqXllchlB5KOMlftcUb0eHFVZsEQ+n9VFY2&#10;mlmqsSvw+HktakKQ2/wmvDKpGXMFbQF48p1V+M8dna2XCW5uIRKC/pyFSnORDEQv7yP0/W+H7P2v&#10;hx8EltaeoZiS6N/eICZGLClaAfE8jcmPH7H/AAuVTjKZuP8AvWCheW+o30UEcEQ9KeH/AHluGIt4&#10;uL8irFXCxxWsXpxJ8P8ApDf8jVUjQzEQRGVRGzG4mIVAACCEA25Eg9uP+tgIIldBlajc34sI/rlw&#10;LaY3QiXS7VGlnZy6cTMzHl6aK4qrH1W9NUREVpOOJT3VJYxDGXuioZ2IFFJ5Ggen2V+LpxyePCTv&#10;Ll8UgHqjLHTgLaZruZbfTo3EMMYdh6qD015tEHA9SY8Agk9Rk+ziEYupHZPW9EOSZ5CN/h4j4N/h&#10;r9lT/wADyy2XCApAKKvhYQwwyixN28XBLGBWNG9Qu59YBFDKoHqurfaZeL8PhxW5uFVCqoGMj/FK&#10;CVBRwRyB+E0/Z25YiMieIqQENpunCaRC0pEVrGqizZI3Mc8DLKFkVTIgl5Um5H0+LfsfYZXWfrUm&#10;jRaJCfillO5AUnlyH2qBmPFchnIu/q8kbBbqC6cHsp55Cby7UiOCBTSrSJWP0pKCP1HjhRpJfibg&#10;vx/tYGu1Y3kQWVYpJY29SaMUmWIstVowkKcmZef/ADZ8NuMiIJr/ADFV7EWs+mSiS3kujZzqbOG4&#10;HK1e4RWYSR728c6RIh9Knw8Yua/HJ6jv1F0BgtbePk8ap6rMakE0oCxqN+PL+bK9NAm5S/6RSCq6&#10;EZTFeX15NRHmm+rCMBVkVa8mVBRvgL+jxb4OUa/F8bZokUrE9Gf0akyTLxUuoBLbgCi8jTh+2vH9&#10;lsiZ9EEqdzcUa6g9RQ9w8avFZsZJFilPGNPgDl2mCR+pJL9iCT1HdE4YJhVPX5OtJEcAGVmVQo/e&#10;NQnjQV7j4fUyOSVckWEu1By+mzLC7G2ngZpfqcCTSM70giJVVmWVmjBTgy8/q3JuCYukksVswVUJ&#10;HpxwhHDIVKkkihX4acivxcsp4eIjf7FiBzCBEWnXmoW8xEyesLm6u5riJ4LpXE0SBWVlcs/qLCky&#10;eksXwxp6n7tuQR1BlZWKSSIQApqz1+0oZiWp/MV/4b7OXTFCgyTy1lLQpNH6tvbyKxkeixwCnwSF&#10;ECw8mYVjSV/h+HmsTfvMZdmZnlVCXlSqxLSvHiQFrxpU1r/suX+xtxRETuldpbWi2drMzLBa3H72&#10;6kDBFlaWN3kKiUNxjpxfl+7bhwfm/NvVTuPgnt9PgBkCn4W+E/Eylnbcjp8IFMYAmXHsI/7JBKvZ&#10;ODZX2vag3ovNQsnJgFijYJChoDu55s/+w/ZXB9m6WsIuSrPcRMxDNuo5Dlx+Leo5U+EM37WYuYHJ&#10;Lg/h/H81HMpTqUM1/emw9WKPT7qKJPQj+GQmNiochQF4N6fJfUeOP/dXF8AGe5vr13dRJ6TepDyR&#10;/hDHjtRV32+Lj9lP9f4cmEY441FldJq1vYaTpsMYka1MyiG6aOSL42CFqs8jSKFDN8FeLNJwX4I0&#10;ZJBZgRr6NDKT6W6IagM4PJRWu3+xX+7TICR8M2gpXJfXK6PLJDaLGL9ik86FHeKEgxSSBGRvUdaL&#10;/eMqNcTpy+FWTEHnt7kyLCxS2ZmdpOW78iRxUEd34pko4yPUUEUUXDaX2lQWTXSLdanGkVqkQhX9&#10;2Y1DepIyuFURxerK3xcfj+B/j44rbMsHOQDiEiEUaq/Inh1LDiv/ABt8XL4eOVTEpbICje28t21v&#10;bu3qs90bu5nlgCAeuDxRDzkZQD/qcYlj/e+qnx6B5nJDTtFyYVbkPhjBUile/HdmP+xX9rJ56iB1&#10;ZyXXtrDGA8NilyYkbiojYc7krIrc6fsep8EcSH7T/HL6fw4yWL1LgxpcSPHCvIoVCKB1TqQx+Icv&#10;+A/myUZ0L4YqJFVtb14LZZrizt4JbuYRpOsr3EjycjHNXghRG4FY1+P4P33++fja1LRSomEt2yjm&#10;CRz40qqfCaqKty+HlkgJS5jhCh0Ih1eYXH1YQ6ckkgiZY5AgmQ8JZm9WMI7UT019RV+JP2vjxGJp&#10;HRQJl9OD4GAAp8WxYDxpRf8AhssIiD6k0jri3iiuJJBaSG5v/wB6rszbelV1jdq0Cci8nEfb5en8&#10;WXK8SFACsRhNI2UUCELuwrXoDts3+VlcYHmtOhtbiaCdZFe6ju1rOrmplBbiE2CbNxHL4k+H+7Ve&#10;GL2y3NzbIGYRrAykQxlWIAPwq5YD7AHNv8rKp1E13sQEsvvqFhfySiEzSXsUyS3U4kjV24nnJAil&#10;t52f0o/iT4W+Dlz+IPc3EtweCXCTnmp5ceEdTSTjUkk8duVP5cvxYhAcUhRZAVzTPTbS2s43klsJ&#10;bNVWRFjDGWbjGDAHCqoVeag8P5+X2cW06zW2We8lkrECPTZ+IBIqW4qAP2vs5DNmOwjuoNoPXdRl&#10;1G4s9Eihb1ZI3FykPqEorkLHzl+KnKLmzch/svs4jbTNK6ysDMkJpHx4hQXHxUApv+xUn9rLZ4qF&#10;LIgckZqVnbwLNDG62k92OUpk5yMRD/dcixb4F/vOKKq/BxZ8b9UFY+UKxRtyaTcLRPtbHc9W+Llh&#10;jMRHCEA9CuOpkJcCO6e6ni4LC1GkJmNUqyDipoE+FI/+JNywFeuZld2hRpJZFVEAotAOPxOft0U/&#10;Z+H4eeW4YiO7Oq3TPTbZrR441mY21vAxlkdqyl2bkxWMCicmHIsS/J+HH7LYafV0tbNbdJdgFMrE&#10;0NSQaKg/ab7XH/UzGlmJnfS2sE2x+C8l1DU31Ca1DS8nS1VVqKKrLWSVv2Yz+65/Z/3o44gBLcXn&#10;pREr6oEIJoWVUDEvSit8Vf8AgcnwiMbl6WRoUEfK9tYaWbq4/e+gxunVeSxtI5UCOvJ0+Cn2f51/&#10;mwJczPf3phtai2i5xSk/CCVVlIVaUFaD9rJ4xwQ4pbErxVsjbGFNM0xJrvi91OUlQGrsPUkVhyap&#10;LlC21FX/AIbHCPhCqFAh5U2+Ijix7UCg0+PBA0b6qBsqCRpbmRxIzgITQ/Ap5qCN6l2H+6+v+xxS&#10;0huLi49Qhfq8Pww8m5Pwai8mJWv7Ld/i45LJOuvr/H8S+SDvrm2sLT0eR+uT0eYotEMiDnwRA1BU&#10;uteKtx58st7m65L9XtFhlQBVlUj1CORZjy4mnJt+PH4srhhuPFI8XxTdNJp1hScX18bu3mdnlt5U&#10;4wCqIqrw5AvwjovPm3D4V/ZbBc0TswRh6h/eSSSuwCcRUDchvsfDxyB2FhSaS62vIoYzJX6tFzt4&#10;Le2gjczB2CSEFEKlTL8fqqvL4eH2mbLVIoVSCCNjLLT94RRaBfiNdttx/rfZyPqsyNV+P5rDlci6&#10;Sae6lkvLu5jW3tTJytVId+TSfugV5FeXBXC8vs8+f+6/iXSeQXEJiMkhjSoZVKjlKP2mIC/DTlxD&#10;ZVwGUdxzUxsIC7sbBrW+guxb2yXMiiaGVxKWitmCsY46s/J+RiEjJ8HH/KxO4cTMLaNm+rnkHNQF&#10;rU15cvtfB78eWTiL9ZA4viz5e9FWMJsUN/eRxtfAxlB6fOUqVj4hPR+KNROKMvFmaNVxKAUZmM0r&#10;RRqvoqsYCigANGUVJb+an82GRBFcuJAGyIulkVlRLa3El1JIbt5Zy0h5OStYmIVYwB8UfqL8fpx8&#10;fjbFo5o2lNw6GRX5TChJq6iir8QqeQ49shPFQAHT/cJP4/qoe4guI7P6lDJ6Ekfp2hoqgiOZwZZq&#10;RtxX02MjOeX2Uf8A35geefUWuD64VpwWYKHLU4jkaqB0+zw/my8RjwgR5IMttuSIsLby5HYcbAND&#10;p5SOP1BCkdTMxjUJIxVeann6yqP3f+suBL1WDrbgVmVA8gWrKHoKncFf3VdhTjyy2FcN1sy4tk00&#10;uZZbeS6ZmW3lmeO2ZwscjRqxC9Dzb6xxLci3Jo/i+HFo4JkWMMhjqg4jZio7kAgfYJJyGQ3JB+Kj&#10;LfWsqXPpzLO6SN6pq0au5HwRlkZqeooVW/lX9jLuVe3tAtatyVAOJDso48uQJH2qP/L8K4IT49ui&#10;w6kqenN9d1R5qn0xGZeQkRokkYvxC8Vb+7UxM1Wf45EwF9QhSJbaKJIY0f1Z5Y0IBkLKiBEBev2F&#10;3zJmSN66LLr5/wC5RUN5NHcTXszvcSXUcdva2rOoCwxI0rSSu6x+m375vUFOXBU+BnwYxgZYjc8n&#10;kIaZrdt6sakcjSvX2VcokSTYEWXCfgoQxXai4isCkFojRWsNxFQARqEB4LUL9kt8Qdm+wuALm5eZ&#10;ba3RljSMsmxUkl6HrRfnl8IUTKW9hTIRBTSysLeykvr5w8k1yFlfkH2EIIUBav0Ap/lN/lN8QmVI&#10;ILZ7KBYwIwFeZCSwQmjlhXYuRkQeMiUhtJYxqQ6yS+ziubi/h1S5nnaSQu8NhMESL1CvKNFIXkVi&#10;X9sc/jZ8DQBmVI7dftoLeJmIBAJ3NF+GNduP7WXniIuR5f6Xh/4pHIWeiYXXpwJLc3hottI11Mka&#10;kq3BfhHxfFIyijbcPiXB2mtLG8t3Jq8ZPFbR1iImI4E8VBA48viZj/zbkZ7gQETL+P8Ah+r/AEzX&#10;RJFfwMW1eCwvXhsbHyrM55yagslzWxhLyRhZZJOslT8Mbc1+P7Xxfawq1y/h03TbvTLRTdX9/IYi&#10;0lHCj+75MD9mqr8P+VmxGCcgD9MI/wAPpas+UYgc096+mKb2GjajretaZr1662thYwLLDbQ1jrM4&#10;D15ijcUq6vX4ZVb7P28kOh2trFpFs01g9mmnqIlVoYx6lwFCmYcSxRePwIx+L/Jzk9dqMmXMPV6f&#10;4fVL93HhH+ydboKnHhIuj6pf7nh/i/2LGb24e41nU9Og1OLU7vU3+uPS4Z4ItMEjGG3FSok5/G80&#10;a/Bw/d/YdeQyW/vbp1hoY42CfC9DJsK/Eerf5R+1ktHp4Yhcvr/2P+a7g7DZff6do9nbPfwkTmJZ&#10;ighJSD4juQFBQMKKsatxj/m54r5gmThaWsYAaJaMUNQpC9/GmQ7Oj6pz3qX63Cn6Y/1ku8mWlwkF&#10;9e3XxfWJOSGVeDTK7Aqd+IRm2/ycj8cz2RaWMlXpyaQUINKmnvm+AjP0n/S/wuHi2luyyazh1f04&#10;LhA8SkrFEaq6FwAW2+zt3zanJeXNrIlizLcGuz8iFrxoV4mo/wCBb4syMeIYyZECvx9TmwyHmFmi&#10;28Gn3Qm1EQvbhVEMy8VZ6BwwkDjiTX+V0Xgq4XW9pJ68k1087cUEELxF1Ylfilffi5HxMoH+TkdT&#10;KFAgRr+LiA/zf4Zf7FkJS/H85Op73lEkNiltHUieeGZUZAHHGBKxlo+R4oSeXwrxxSGS4EMsyS8z&#10;EeAX4ZJGVGPoKygNJ8DD/huXxZP0AgVRPlw/j/df0VqzzUbq3043cFvcW5RpkMjMoeKBHkUC5YSf&#10;DGzOj0/m4rx+DBWtRXpgtxMQvFSWUHkV5knlv8VaZTghEzPPj/3TiyifD+P+mS7yZc6JJLqEungy&#10;LJMFSX0/TVxAqxiNaUjZFZW48eXw/wDBYRKJoD9VEaoHervQciBU77UA2zMxRJ5nb+a4WO4k+bK/&#10;3ExF36jPwSiIrHgCdu3U4KWY3J+q2ziW4YcpC1QqV2FT/sdsry4xE8cvpH+c5EscqQbqtmXurlDF&#10;bx0CIh5O/c0Ue7Hl9rHwaIkr1vJTb8ELcwKyVqFoi7j7P7WOTPCETwjilL6Ux00iBf8AEh9S8wXk&#10;MKLpFot/JNL6SlpBHAgKF+cj0Lfb/YRWxe4htlLTWW1mp4gyOsYYj4mqW5D4uK/s5Vi9YAmPUW2O&#10;nBFDoPUo2M+omGO01ZlbV2UPKbeORwoY8UKhSrBV5v8AEzfB/rYIvbH6wLZruP6xFeLvFRuIjb4i&#10;WZfi6dP5sqllEeKAJ/d/xJF8Ng8I/opfp2qQi31O10x/qZ092g+sDhyaaP4OKI6lKBq8/hbj/l/F&#10;lz3c1xcLbRyQWkTtHCIgiNUinFj9k0/Zp9nKcQiIkz45yl/Nv/Y8Mot8vTGoxAI/H9JfbaRZ6ZZv&#10;eGC5v7i1juLgXE0sykCTkZFX7fxOeTluPP4uX8uXcfXvQvZ+EUdq6BY5kFJG4Ehv5VQuTleEAERk&#10;ZZP6H1xbSCen0hfA+mvqGm2hMkl9avye2Zj6aGVOS70PqrEq064ISyimdIJLxvStpBMoJIZyT9nm&#10;D2oe2SOUY4znCA46+r+a1ShcK/nIGfVb+GFZhpwL6nGLed0q8cAVSxcQMgHx81Xd+TN+xxTDDU1k&#10;1HRb+NbAenAQsHpsGkZgAakNQDf3+HNJk4o5RKeS5ny9P9HosKBIA6Jb5eax0TzBpxS7DNcwM97J&#10;MDGqhmP7VfiLEftLketoLeBo9OvpFN1AVZFVmIZS5JHbk/A9PspnQY9QZ+oD7A1xiQKmfq+n8RZP&#10;f3F9NDJqWmBltbtJf3rKnJJBEFjbcErF6ign7Ts/7PDBq26BkF7GnqH1HEcEx4h2f4Kqx4uQrKRt&#10;9pW+HMbJMmFR9JgPVOvx+Ppb+XX0/wC6igUu7mT95p80ggDRRerdWrMWgER5qGT05IvjjIdifh+D&#10;+bEYLHWBqdutxEJ2nkZkQMsSEpvGXIA5dcvnkxHEQOH0j1S9X++as5HOuEX/AA/zW9R1ryyugXUt&#10;peSWUNpEgkuY1knljjuHKOIg3Mofh/2HwYemzsY9Wu1ZTZyOgiRLfarNxq/WnxOW45rcGbLHTjg9&#10;fCe/hZmrjy/48xW51LU7vy9pFy0qXtpbyPe3VxeKso4RrJwjcAq1BEqSSen+39leOKQ21tM0sdpy&#10;R26zFWqXaleVNuu2Y+XLP6siygAK6uu7y+05bR9RdJ0SlLUNEiejHz4+mp5P8KKzsrfzf5WEN0LY&#10;F2mlL38bFagV4qDvQE9xtnRYzxACIrGY8X+c0mfCdzy+llmmnUC8KW9usGiPGJI1YgerLIARyZQT&#10;8LVOKfo/TPqPp+u3rH4+Hw8tvjr0+1/w2U3luuH0+9Piyri6oP8ATnmU616v1GM2IPpi44yUBJ9M&#10;oPir6ZI5f77z/9QjSWeQiWCYyRBCwMkpAZ5Kc3qTy5U/u/h+FM9DhjABA2Lv4jf/AGL6KW0s4R6b&#10;26xytSIJDEGCxIWMaEAcVT+bf7Xw4Y2UNveyws8DSwkM7yS7LyCg1ZG/lp9knMXPlljEgJc/1t8N&#10;rJ/hSXXb650vT7zjdpFNWKO3tYAfUKtIUCq6DkDIT8TqnKP4vi+HL1e9W4iYwzOZYBxjXkFA23ei&#10;lhtT4eUf2ss0uAjY/RL+d6vV/nNcok+rop+WNAlsJiZrK2jS+JmuJIwxZmJ+GM805GteTfvv9b7W&#10;BtNJWKkYeMP8bXckbNKAf2Fjp191j/2OW55EXxbx/wBT/HAmIAHkEx11BI3qzyG4jiHFdMSRI4XZ&#10;SCJJZDx2Wn2Hl4f7LDK4WdbdVVlluZOKqpIVlXopGy8Wb7PxJ8Oa3GIGfL+koBJr/TJDYzWz6jLI&#10;0Ulpplosks0iqzpLLRjIjEGTnHGoWT93IvqfZ/ycuwaSG5+oRsItiZpEIZDKd2IJ68TsuTz8M8fE&#10;d/x/C2A8QNcgt1uO11DSBr89sbo7fVLeRXSZbckAKQo5L6q/HJUqn+tiU8sc10baF1LhgsksVQRQ&#10;79AQOv2sGKFDxPJx4+rdF6fFNa6SNRuopEi4NJDZ3TI+7LVdywJ+z8Mf7OBtUvykTwwO31e0cOjg&#10;URt9xz/apXl9hsydNprlxEeosZkyKI8vaMj3Canf20aarqNuEuUYlnUU2pGeXAUXj/eJ8X+VhbZW&#10;qtObi94vc3FeKEsxWL9rgvV2k4/t/Cv+RmfkyR4SBy/H+c2QiIhPb2d44DHZckhtxx+H00QuacQ7&#10;n7CJVeXAc/5eWGyO0HOahS9vkCQR8iJREhJFVl/dpXl/MuYZHHKv4Y/X+I/75mPUOHv+pjk8VvqM&#10;8dtxafS9Kc3GoTKqG3kn3HFWgImdo2HLj6Tfscv8ki1CaC0QWqzyxKsr8+AiSaa4Io1FTkGRPhi/&#10;uePH7LNmzw4BIdP6P83hbBR2DI9MR7lmu3RGkmjjNs7eq6C15VTd1QiVxV3Xkz8uHP8AZzaBAtzc&#10;WtrYwlWMhMkrkkgAfvC6gGrSOPtH7K/ZZcdb6IGUjUY/5zZw0OIfSIrvM2pW+j6ReapfTcLW3gcu&#10;i8FZm/Z4s5pyHRV/a5ftYYXVvBY6ikTxhrqVSJlBA+GQnifiHTb9rjmmGrsGpf73/cuFAxyXEJfp&#10;OqHXNJkvLSUCzVh9XcryNYqBxSMn6ODNy/YyQ23lGSe1+q2pDBlKXbSIleJStW48Af2fsj4s0M+2&#10;YA+u/wCjz9f8LVnxnobphGrfmL+jjLqepQNIsQaXT0hkkAklhfiy8WDiPYP8Urfu/wBmPngXSvJ8&#10;SCWwmiYpEyr6sfwMxj/b+EKAf8kfZ+zmTq+0RKAn3j+j6W2BjwAn0/8AFL9c/NmMadp2qWVzDBdX&#10;cPrLZ3A5BRKv92yhlk41WnqcPj/vOPHjku0zTfqt2rxRBVUmpoakN19hnO6vUCcKJ3LDLlv097yn&#10;zP5tk13RJobu7e4LhHeFJEWJWiYlRvykk4ryWicPi+Jskcjqfs9s0cQWMMbEIdOKRF5QUH7Huteu&#10;IhpWag7ZcYxAcjYBXjljVOQBIGykd/orgxAVXfsKVzCmQSwjFW0+3lBMrLVj0Pbf3FcLtQmliCsr&#10;8DWhUiqnw37ZkYYAuTCmW6PHbXZlgktmuIlTks0TUlioDyPFRWT5fD9n/WxaTUIlhaU1Kp9sgVOV&#10;DCbWlsWkm5uotPBVbmept2d1X4ezVO1WpTj+1j7fUrWVeMcgJoCQDuK74Mmml1QYFRudM1DTpQ9x&#10;A3pcmjV5FADFTxJAqRQH/KxO9UyQMyxrMVFRG+wamWYSYmr4VGy6zMEV6AZHhSU7yxklkJIq1Pgr&#10;xHxcf2shWrXkKzRwzRPbTyngYlAkReIqACRTiDv9n/VzodLhNcQPH/W4W/Hz5vTvLllfTW081rcw&#10;X2nwL60VzzntZX9Vv3jyJyLCVwHXn6iL/vzBVrq1xpIi4vzDbmNPjC1qTsAv/Gq5TLSRzAiQ3UgH&#10;YoK/0Oz8wzzOsTW7wAp9YnAgadkCiP43aUMn+UvqyN/N8GHEer6Xq9YmKfWahkRjxckUPIUr9mq5&#10;gHTT05sfS1HERuGLXXljzNoTG4IdbSQFJZoV5xlD8BjYMq/aoy/Evxp8UeA4zqeivJwkku7ctUJI&#10;QzgEksasfsJSi0+LL+HHnj6hwy/o/iLYCJCimckmheaGhiMcGm3qRGOS4jRlgrULFGEjX++m5Vdn&#10;binFUT7WGssNvqtqhhYAr3FCVb6cwoyOGREmqUTA7se+s6t5b1cyy25MMylXSUkepETU1AIbcr05&#10;YTPdX0F0treQERggiXkzL4ghuP3/AMubGMYzgZBtiRIWyS30vQr+zk1PRb8euqPE9mIY45CrUBUx&#10;8+KhiV4ceXq4LnhhEMv1b7RCl7cHijEDqNh8WUQyGxxC/wCl/NYb9UugmvzcW/1+aSKESOIb0IJ5&#10;6En+8CtJSGtTwX9rk/FsjF/Fw9URW4mrUylwzSCSgABVqqwUH7X2c3mDJxEfwiP+lbY0AzzRZ45U&#10;tjdag9qriMW3olIbZ4AzNySRAHQzFf7slZeLIv8Al4XyRSCSLi0l1cTHkqjlTchS3LiKca98zROI&#10;sn0onOk7S9t0gnQxxaZY2qhXciMUUKX9MKGZeTf5P/A/F8QxLoWMq2Cxh7qcF7ggts7UPE7saUBN&#10;f5UzFnEZD4n8z6UwShLKbV7WfVZbh7fS4GSGyqUBeKIuqyiqRcHLPw4fD8TP8XxYPsrmOSMRoOCR&#10;kqzPVeXQ1p8Jrx8UzFnE3cuqa2SrW9Lnt55LyQm6mmRZLeGJY2eI0K8OXFwUEnI/DO7s8n+7G4Ni&#10;CwtczFYeUU0iCOjA8kjPQV5DizU8eX+TlvFwUU9EXNdWtlpyy33p3On21z67TIR6c91vVivpkSRx&#10;syKjBVTnGv7z9jC/VpirLYl5fRRAium7ciOIJqrJyJ75maaJriI/3KBunHlqwikil1mOO3GoXUjP&#10;KzIFQJy5lUIcScFA5cfsu37OXplijhr25+C3hALtzYc3UsFAcqnIKT0X/hfs5Vqc/wDDH6peSmVb&#10;N+YNamgeHSLICbUrtuCxpErGGBwhkZkV5AnIA8Xk4r/Nz4vJi4v5IWiuIrkhR+6QyAk1pXjQ8TyY&#10;fEWbj/qZGOnxkcJHq/ilwpCHbS4buKewurBayMLuSKGQLQcqc2KllVFdeCRRl/st+9+22SLSvMqX&#10;Fr61z8EpHJfhdaL/AJXMCnyzTZ9CRKofSwlD+byYT5g8iJZ3CW9hHJcwcwhLPGzs6mvFPTLctv2/&#10;hVXX4+H2VMlcToJCQWbZRXY75imPAaYEUkEivaPLbRj04kPqMxAMv2eJJLAAgKfg+3hesMqSS+pI&#10;RIesgADKxodq1Vqd8yJSuIpndhPTd2k0NqIbYfU1FI7Z2Z0miUOq8qcJYndeSxhvi5M788dcLFeg&#10;2svxRvvUgbiu1CCBVuuSxylj9QRw0grVP0Q41S0pBcW/7tVUyEJIYxXmjRuyxxLwjTl/weRbWrY6&#10;bU2yFbuUrEswAZ+C0agYLsi1qAvxf6ubzSZuIgk7BnGTP/Kl7F5jdnvik1hAryy2tfTj5MzxhpYy&#10;x9WWTi3L1OES/wDFvHlj5D9Q05Tz9GV6FpZWBJRAXPKqhkUtu3xO2U7zyf1fpWXNyLHrWuTB1W90&#10;62D8Le2jdI1ll4wgq/qPHO8cfJF/dwxo/wAS/Y5LoFtouDy/DHFWeM8FJBY0Z25r6i1+JV4/FwZ8&#10;lISkbj+ladqYu7wSx24aS6lBtZE9VwtVjJjhjVZPqzsgKeo8v7r1OCfvPiTAsN7LdzmTkUtVVfTr&#10;yjowFH+EhP8AYV+03+quXnhgADzZdEzfSbawsyogWS/kkf1WAEjOC59MOwLmnEr6lPsR/B9jlyWU&#10;TbKWWP1TVxzRUSoPwkHv/N8P+VkZ1VIFIcz2C85RDNP9TDLDIbeeWab0yC0iMBV1P+6uMnGT4I1X&#10;+cNfSCW89LmzqIlcPGhaNaECikD0/wBv4mL/ABcV/Z5ZLHEAWgHdE6LytrBZhAIZJppEEdzIUnkH&#10;FirSciZuTlP3cXDlGru3p814YMdlluoIfje2tYld4hUM+7LTipKlTReNf5OXxcsplEgESPql9KhL&#10;baCS0sdQvoxBBqGpXLoly1DHACqycnkkVZOQLSu3FG/eS+n8HD4EruWS7lkKuqQxsxQOEDEKRUgG&#10;vECrUbJ4cYgN9ykI3SYYtPtYEeCVrueONZmRpXUMyHiHf4fUdgqc1r8P2OXwplwW9xEDd1t4QzkM&#10;zy8FCjYU5CjHfY5KeWBPIqSoalqmnzMNJmS/uCkcbUhtjOzM3xEN6JZo1+ECSN1+NP50zKsTTG0m&#10;aGYGKszVZhXjQ8gOew6fEfj+L+XGcpCO18P+b/xSjcNmS5Nk2oQxXNs4uSltAFjV2QTkrw5rEvKa&#10;hb4fgjR0Z+Xxy4peygi3WRI+QYiONEKojEGrfa+11Hw/zZVgisVLRrBYpL14HuGQhWmvZ5UlnnVa&#10;AJUoGWNfhLc/2V/4JCrBIWijDxwuackUEmgYmoqAD/q/Y/4HMmESLrr70UUaYg8l7DdztBPexDeO&#10;Z2CAloVCg8GLKByrzb98y/8AGTHW1mHPr3ABitXBVPhKv6jUP2/hFNz8Kpy+z9nI5J/w9SFQ2raj&#10;cRPHZ6dyFzqkLLLNRlaD6vCzKaxBpXd/gRVeWT00T1ft8+ah1Ap617PzQBvTj3ZFqGKVVSeP+V8K&#10;v8GVDF/CP85ZKH6Dt7j6rpFssUx9HnciUJcOVKrKFlYr6nBqcVMksH7yPjw44jHcX4jWIj04uf8A&#10;pBY8hxc8hXiWfvybm3/CSZPw8ZN9yghHS2ejNdPcwgTXSxcbEIpjbnCojbgXVYaD4VVYo2X1PiZH&#10;lgXBGnwmFpb27X1GeNI7YMW5Gg58eJFBT/W+1yyGfMZEQjyUndL9amjvpIdL0eYWojnkuNUeFYyo&#10;HIw83IIZidvtJ8Uap/LyxG4ubia4W4kT94QI4reigBSCKychU9eXGvxZOGKMRX60AI7T9Ns7Oxew&#10;tZ/9HEpnur+pJZlZarCIyFWgRY2kC8I+P2P5RZSK0ialHupCrA1aSjbh/hBWOvxfG1ftf6uYkgcs&#10;r/gj+P67EizaAhmur+4Rhzi02FXiClY4Kx8g0PxFXmZWCUijVP7tE/34+ArwzSSmAOEePkVLcKfF&#10;X+8onAL/ALs40+L/AIHMrDGMQzHJMtO+riy+vcGkFwI1lEKyqaIBtDWQytJRvQWRX/d/a+HjIuJR&#10;p+8IgbkIw4VlDLux3dmXiOVW5NvkuOokhiESxX0FW9h9B7lonlhZo5BVUr6MaMXPGicB8GGEduok&#10;aFVHGJaejtwAAJqWII6Fe/8AxtzxZSPexJSOfUR9US8lkYG8kHC63EpcuiiNI1ZJOTsH4/C3xfE3&#10;BfTjhDi7uzGZkbg525CNmoDSu7lUrWiov/EuD5eICQ3KnnyRM+laWLpdOMPqRBg/B5lUMyVIXjEJ&#10;JqcC7zSv8T/3cn7uVMCzRRmcLxB5UkMJJDOQWohoGb04/hkf/K/1fiyIy9O30skzinujDydynpVi&#10;hulCOi1VOUnxFE9WUloYh+yv/GT4RTSQxN9YdGijRysQK8XI4fF16KBuzfZ+HjlMYmRo82VhL0We&#10;6RbCKWO5uJIQ946t6lur+rVKkcRI5kBWOP7fFnkk4/DlKrPHHLQJNOqjmY+I4jcswYcgFX+7T+f7&#10;eHiPLuQSQ4yGO4lSMmaztOZaIzMz+o/wpHGVIUyPJX15W+xH/df78ZewjevOIGONUMnqSLvUkOXJ&#10;b9sIf9i/L+XK8+S9t0IHXLm1eBY7thPJNcR2rWlu7CqUaEQqqcT6LTg8yft26o/w81xC5vGunjMC&#10;s4kp6ZYPRQ3JebFiBVTRv+Nct0+PwxZZWmNjpy6dFOk7LAYN5xF6VZDHwl9JEVKhHXlE38q8eD8+&#10;eXY2UrIBMxRAT9ZUEF5HWoIZwF5dP2Ptf5K5Vlyx6p4rU9W1VGCtp8SSzssTafNIhEUEUnFlYRFj&#10;wYKxZfWWLi3Dh6rpj7++SGCscYaYsvpRs5DVYqqkryLfDz5tt/L/AD4MUDI9wQVPTdLnnu/Snn/d&#10;cGW4lSBTHxUkzKj+kib8FhWruzcX+DjDxwSpuYnElAhJKRlV5O7sypX4dh14fFx+L/JXK5SiCQSj&#10;ZL549LvrcwMJJ7YiKe4SVwkEMMKtOqKsgZ25BTO/BHf01+3HI2PndIFKOUJo5mB2/ekCiswr/q/8&#10;DlMImXuQAVtjBPeSfW7eOWNS8KWLKan6ortWSOJuNNv3i1+FecvwIrcMRjWGBJLmXgsjkIStUc8j&#10;QgL1AG2XZZkkCiyRUy3F7Na6dbiSeCBWnX1itxChiUNG7Sbc5GJbi1X4ursvL4eNLcoq3LJGOYp6&#10;siKAQKbIWJPajN8WSGKyAVXNYzSXNjHPdExLUWlvK5fm3MVlEapGo4nnHDWNmbjy5fZxRBfpEHlR&#10;UlCpzRHPKnhWn/EUyMpRB5/exJCHf9BXkxihZprVpJ/TkmgiMAkUUdwp4t8O55SyfC321b4WwJPe&#10;ypF6KO0k88hV/iWjHYfCf5Erx+EfE2XQxDxAeiQaKYafplpJO11Pbw2+n2MKS2g4PziQAuWkTj8M&#10;stPU/eO7xxrF+79TlghIrW1srYNVnQLsgrycsWqQR+z8Tcv+NsokTOZA5LSFMmoXur6iylPSuZJa&#10;tM3ERRJHHDxRkYkGWkaOn+/P+K/toxxxXE3rO3qSSEkeoSF5g71Wtd6KVUfs/wDBZbkPAKVFyPNp&#10;1mbO3iNpaWapFS3jBf0SgKcH4BVEYaVXdl+GT9tOfDF45I6nlJz5bgMQhYeNAF4qvYftNxymISEN&#10;dQXIRBBD6PBgruiGcRtX7ILGT1XevB5Dx9OL1W+BeOVbC7kWWaeULESpVA4b92FXlRfhcLy5fZZv&#10;tcn/AGUxycEeXMo67LLv6pDdx2NnbSSzx86StG0aCdi3p82CmFpOKpRpU4IiRxwv9tsUlkT1GbaF&#10;QQjuqhC1EZaiu/w9MER3ryKy2tHFvHHGhvHkDzpbySvMihp4pCG41Sso5SdOLN+1+2qN5PEKr6bM&#10;6sG+IbgOQOu+9G6/7LLIRtNIvSLC64RyevGkLx+l+4chOcClhxQcKpyQB0/b+CPjw580/UeMBYCq&#10;hvULM5bj/MSqD4mozURf2vtfs5MwvmkhfJCs553UUskiNbgRRJGZKMTGFkmp6a+oiA3J5cYo/g/3&#10;ZzxXT4mt7ZyY29ZqmJuTDpsOXyTj8OV6iRJ4YsZAFQ1tra/voC88Js4WT65D6cT7OQ3wH7VXlLlZ&#10;R8fxcv8AKx1xIsyenFRIEryowWlQA1OP2mNe/wAWOHHR35sgA6xh+pSm4uBJNeXTKF5RPIXPJmjD&#10;GXeOOML8PH9yq/Z5fspWwlNxBNJFESqM0IRBI/qUKsAzU4/CnGv7X+xyWSUSKUlvVorb6neRQ3Ey&#10;/vo0uZZ52giSEnmr0RSr7z8lQ/5H83HG3uoFSwRm+sqlRGiySuFYUBNBQV9NuIp8Xw5LDAAcPJQa&#10;VLDTIi4a4RW08uvqTymCCMyRlnKqK8mCmb4m5fu2ikZP3mKpBNbKqHk0kaR9VDigHKkahR8XIVr/&#10;AM25XI3KmAQq3mn6ms1zyjWzuZrnnxkaEl+focriVn3iaKiqi8V+HivP42xOGJ40X1S3wsZGNG3J&#10;Ffsn3/m/41ycp9GSPuZYrmVntVjLSxiCIBkFAGK09Rd+JX/ffH4uX2ufwqQRXfFCU9NZGBdAy1cO&#10;tDz/AGuK/FtkJGBFHmt2hb+700y3BR/XazUhJHjcRwvA4ZRExAj9V2aH468U+J/91/FrKGJrl55G&#10;42UTEMwUMzMlGd2Lcl6r6f7PxcuORlI+GB/Gxu9lPWr+5No2mWI9bV7qJWjDOYY445yYkhiMIR/g&#10;WT6xxb1H4MjS/b5YhGl40U8gkHKVZSS5WMiMkcOxoOI4/Zy+eQAVe7Zsjp10pJtPtngJitJoPSWI&#10;POHuUVxIrV4s7K7mRnMnqc1+NP7zNA8rJJbBFFshBrGfiJ5bhVHJtiOPNm/ayUhEm2XJu7gitriK&#10;/aV21F04+pcbRqvpn4pGpHHQqfV9OKP7UfD9psr6qrh7pogGohiSoJEXKtW+Gu4PIKOWVjIRsOTX&#10;E37lRdTeOSKwS4JVnlimnIcK1wIz8MZ5MPgZODM7RryZv8nkLim9C2n9SRhWrFKAAkv8J2+I1+Hp&#10;y4qv+tkJDimyrdK7qyN1qdg8NrG7h1hW4Ds7oqW5Mg3BRFXlIOcgi9SSRf8AiriHtLeQlbO1jZUf&#10;7co4jv8AGSpPIKBtxy7LIneSJFGazqlrarLq2pTRzSw0+rWtJGWrL+6VZFQqzu45epx+D/YryQvZ&#10;GubhLOIuIImMtzID6fDxB3UfDTbf7Xx5LDEAeIR6v96k7DzRljF+j7GXULoIbqdFt7GAgziQ0PFw&#10;eLSs0vPi/JfsLwX/ACnyCJLkIkQaKAcjI7OijkSBsBRtn/abI0ZkksQFKE3c2npJLdSQXN7JQxQr&#10;DNITHGGdeTfZUNE26Jy/1OS8Q0sSOpQSmoNXJJUFW34LyVwq8ivxcf2MthE9zOrTKOWdGEohoCGW&#10;JAiuwdKr6z8HRnZkVvg5cl9T9nEI7G5ln+uTSKkaABUf4lIav2QGT9kdf2svGQQjw0xMjyVrjVra&#10;FF021jeW4k5l5IwV4slD8TskoDc32X4+K/6jYP1KLhKgSs7Iocvy4KGCkGnLkOTepx/65zDxVKxW&#10;6i+SU+XrmaW1aa5iWxE0jxQwgGZ2QPVCxQI3BVhZ1/1/8rEbm4+oQSQrMkM12CXcOoKo9OgJHQg7&#10;/wCV9nLYYxlO42iyA6q9nZxazfQ3c0bT22mOFgieFqGeLmjMXIPwsrp8PH4Gj/vG+PNGqLbVq3xf&#10;EwavIRFyoJqNi3x/7HljkJnKj/CgbqzTtLfOirGWipGjKFKm5WNZGVd15KhEPxHgvPgn7LcUkEkk&#10;n7uM09QrGrHjWRTVm47Djuzn+ZsmeEBBVZXiggrLIAFhDzui8ysTiiqG+JufwrGKcuKcm/l4jQ54&#10;pZ2jR3AK0mkYiix77jYjlty/lzDMN+KVrRilrq9ZdTv4prIxuGt4F3Mk1F+HxCkt6Ow5tyf7GJWg&#10;EaGQE1DK3IIQrFvhCrxNCPs8f8n4systHkkq+oyetIls6oUlV4wplV2jWP4y7l1Lq3HnzDHjzThy&#10;+LBEgYRvUr8BQvJIDGONRxA5UG/zyiRiNudouyg4JVa5t3CSIXWRYreArORKQRIzcCWomyluP/Es&#10;ejxPcJczH1WcD6oiBjGp41TlT4Rzkep5n9hcgZER4f8AZf7pBHTp+OJA3VpcLZ3VhYk2VuhJ1KRy&#10;qTugk4XHpE1blFaxcI/RXjzlb48yiWKyUNcyB5mViqLzbjXjQAdOh5MfhyMwDLn9LIhXmaG51maS&#10;LSrd0s1kgSWZ1jUSGNZebEglq80EaL8fw5UFrEt0zSASKg2JBLAbPUkinxMfiw5Z8QqP8KkWr3d9&#10;O2mxJGfq8tweA4MqpzIMRVFBDj0kRuGMjW4lufqAj4yOC9w1Q0YagFFJHxBPs/F/rZImPDxy6KTR&#10;aknsrSwXXJJOcX7uHT1+JZ3jqW33HF52PqUX4m+CPFo0uhbeikiEoWpDAwBPLZWdSKcqA8v2Uys1&#10;xWPtH++QRSGnk0saob68tZYxKif6feqZI1WIkskLBiyIzFGQL8c/7WJL6NifWUtJKpEcbMiAVb4S&#10;zMFWrH7TUy3hMxQA/pJq+aKZbzWEFrOFitmT17j05H5twHqKEi5vwjBAjVWb7XxceP2ko45YpGjh&#10;UEJtPJspILEUZm6khS2WTPUnb6Ysid0TPcWd3HFJdEiaYGSxgasqgpGrF44460CtIkfL7XxYyCOa&#10;RhCFBVFVpZabelHIeQUgFT8HPplkgIws82Mj/D1b1a8t7WM3AmZbieUw2dvWp+s3EKiLmpPNf3np&#10;seXHh9puKLgO+nS+1DiFLR+o1xuWbnHVXH2KAcAOEeWafHwRBLMigEfpGny6TokSvKqziGO0BQIi&#10;RzAFGYcwSfVlYyyVH2sfDChBSRw8tfVKFEKqKcqKBsF+zx5cvtZGU6iCeXxYhdJLKADErega2yyi&#10;RxIzBvTqzH4iwPPnTj9jF3geBZZpmCyOtWCkAUb7QUV/ZUcf9lkDLi2A5Mt+YQ9teJdtb29srvDE&#10;5CFwzN+72RnJFKu7er/N8H+S2B4JLezhS4mQeuZGSDihBCcRyYMdmqRu9cuncp0OgRwiRvuVbu3u&#10;NVvZrKNi1mkaPclpAQ0xYlYnQVZVVTy9OnxYFM4uIY4U+FJlWa6aU0RQoLfE7BSSu3/G2WxjwC+j&#10;MGtxzRxhW3ma8mj5y2xaCyEa/GRJRTwQFgA1P+FxfSPXudZt4LELL8fOWVyVjAowoo4kdq45jGOM&#10;5J8ukGrNLgCX+cLm0sPLN5c6k0kERjWFI4hzl/eOig1DD4uTU+18OL6lqdrp9qLCWT1ktyXlLoqR&#10;jiwVWLKh3WuyZHAZZsokNuH+dxcX+l+hG3Eb5yQej6JLf6lL5gKCzn1FI1iaOSSWT0ynN4xzcIoe&#10;leaL/Nx/nwm8p6fc6ldnVIJBdaq1wEFoGEcW+wc0V6pGtWXmOTccv7Z1B02GMblETB4p/wAX++dV&#10;qyZzNn0x/hTHzfqVvp9m9jeIYNGFsZLi8NXLKrBTboA6P6s1eKt8X2v8rOpfWJbSFLGVo5Uoo4OS&#10;rUZupNOtanOMhhgfVC/T/lNv1uVjxgb9XiT2b6pqd3rjLfWN3J6nrW0Q5wR+jDyCgFYxxVGREXnz&#10;X9pWwsltLH6hK+nyUnlX04HSrhGJMjMSQeXxVy0ajLxjj5RvJ+P9K373uzS3ub176NNXicW6TCW6&#10;gn4xGY+mluqogZlX92Y/3bOnxYXanHZF1itgLgwmkpqV5uQSQxou1Tmw085mzXDDJ9HJx8g9Nnmm&#10;Gh/pqHTzcatMbC7uFqiIBKkEKkKphVi55cR+3hTdh7eFFjUlZ2cKHUBSwI6UPQcvHNvpvVKVkXjj&#10;6nHENrT3TQt5cSzXDBHtUjfnG7l1RlYUbkACxKM32PhxeGKIWsyrLI6u3BgQKqeNSART4d8n4kp3&#10;EiPDH/Zf6ZyIwI26oO5uLptUtecEMc0EXrq3JgrqZCE+1UGT4f2vs5VzPJC8MenngqjhKzrInNSQ&#10;W3FaLxPXl/ssqx4hUjkrhl9Mf5v9SLPioV/EqWVsl5bTTazGGuxIZ7dY5IZ2gfiUR1L0UyfaAX0+&#10;P+RgeSJo6WFtLb21tLRbq6iVlJLhgxRTvtT4WMnH4uXxZZDLKcxKpcNemEuH/ZQYzmYAkC5H/Y/6&#10;ZUYym1k1a5tLjUNTtkkexsZ5EbaIhlDFV4K0hKlgsXJWVV/ZwTqn1CKBoYHYW6xFriST4i/ChFW+&#10;L4d/s/C2U6TxZSMpDr6R9MYf6Xh/3zE46AiD6v5yH0IapLJBd6jHG9+0qi3ihqkcPqhhJxTbkyUK&#10;+p8a/wCVhVDay3DiVjyepJIA40OxJJ6n/Jrm2lLgNOHwgGyyC5vbaxj9HaKIBVRankWG4UKKsAf5&#10;uOGlvoiXVvdyJO0iyuoghrwUdj08ACcxNbqhExsbev8A03pczHIcXPnH9THr7ze+m6lptvcWqxvH&#10;FI1/cgCVlUpyBHhzkEa/7LFNTs7Vp50CqpuAtvNNES8wRVoOJ6KtdzmHpeIgEnkf4v8AY8X44WwS&#10;oe4KGgXl5+jrW5BkMkEUlzFbzhbe1aSWXmeQo0juB8Mbfy/Z+1j/AKvp8EEUbLFHHGXcw0L7tuSQ&#10;AOXw/Dk8ebIZmQs/zd/p/qMowuJB6u9TV7uS8kha5kuLgRwrdKRb/AvwqoZmdo+LEuzUVufxfzY5&#10;Ul1C7FzNaR8bVVaFpqqiN2YL48D15ZjdoShjBESeKf8AN9X+yQKNAdFO2g03SNOj0qz1OWT6zNIZ&#10;0t2SSaSpIdC7VIUS8ufwcvib4sIpZrK4nlFzRLZGY3QMQQlATXkaq/xMeCD9rL9LgyYxfX+H1Gf1&#10;f11zAMtuRfQ2qmzXndzRrHbN6pYByAAQnFo+KqPUkb/Y/FywRFDo9zHdxT2BJYwyxQF+KydQiOta&#10;Rrx+MrT9rKZDNHhNx/py4Y+n+d9EOJxRl3Pql6o/j/TJbdya2k9u9rqtLZo7iCaYxGT0Shq8ikj9&#10;8/LjGrH4f3f+W2Djo2rLMzLBGLpVAghhH7pQ1RvIhoSN8Y63AI3fEJby4o/iTbGd9NuiAHmbQjbi&#10;3e6drFZSLme6krcNJGquoWKQH4XIX/JVua/DgqG1S202a3vJ2FzcO3pwuShDBiooB4gbbZr8+UZs&#10;nHAekfx/j1NsYncyND8f5ynNfahca9BPYwhNOskX6zLEFlSSN4wxBY04+m1eVG/4jhNcWzCR/QhS&#10;39JGPCKjO0tRx2I6t+18WbfBMeHZN/P/AHP8X+kaZRG1bJ5BdBI4xLK92LiX4pp/gRIiCW3DbKPs&#10;pjP9Ns4OM8Ua8Y6CUFYyNiCV8WPiMeGMyRe5/rNcJkAgtq+nX04a3uJJVeU84SrTIx+FlDU+wi/a&#10;4sePxYfS+YbONbf0bbibZIWEjKTRwvEgHrsPhzW49DkuQmRwyM/x6UeIOGmKN5EmumvDLqU7NffW&#10;IZYllFCjuZORQ1UBn4v8PBsMpvNmmIomktVnvSwWMMPAV2zGx9m6gkREuDF/RKeONWf4Ugtfyvv2&#10;hlsotQltbEjnMwPJPi+Aqyhgv2RjdR8x2wtWvbeEwXUwVQq0VeIqAVA38a/Dh0vZshPgmfEhG/r4&#10;m2OWJFn+FF6b5RvbnUodOubtHsLNneURxivLiFKyMNqleLU5NkTls39Z7lpDzYMZKgEVc7b+OdJE&#10;8PpGzimBmeLvZ9b6hG0MdmkX7pWVYaEqeEYFSFPVf8rK+sqYOicgaD4R33LV68tsy+Py+xjxy4uF&#10;f9SkF8AGk9NgWY8ztxoAnGnHh8RPX7Wf/9Ujb69KnpTCg4CZYEFZFjU/u/g4nk0nRmK/B/JnpEsk&#10;Mdmy9OAOr6MSTT4Ga5ikQFnMLzs3wGT9v4i2ypRm4cvi/mw6WONVSz+s+Jug0nFQAtQiKCVPGvxV&#10;Cv8A5Wa6VSkTw/1JR4eKMkVZ/qsUNxcTXVxrbaZUVEOlmK39SU1kKmeYsiSqH4/AUeSHh8a8/iwB&#10;Ik0kSuhSFjT0VACcj1jQSRvKvX7SouZsD03l+P6Xp/HpYCBTu1lRJJFZHnjIPrCQklSKrNI8c0cL&#10;U4iivI7f5H8uGWiaPJbB7oychyM5TlX1ZHFDQtQqF+ym/wBjNXrdcJHwwOLiZxuIpjHnHzRFccdH&#10;toSss3+jT3RSv1WJSrAlUDc+S0qOPHm3wt8ODEaRTJcsxZ/sKa1+jb4fAZj8RoR6D6mI23S64gtZ&#10;UtNHiiVLUn6xPHQoCKj4wG/e7tzb4eH+RhTq008BhZH/AHwYBwiVADEVqFB6D3+1mfocfEd/oP6m&#10;uJMZivpZT5WgtbmO5X0SbFwfSaaUnnxqAyljWje6/Y+zjL+eaNGjSVheX6AUQcika1/1R3+JiVyz&#10;HEyO+8Yf5zHMQPQPp+puwsrG7uBztgdL0WVmjaQnjJctRqhaux4bcBRuTN/k4RajLb3Vs0USGG2i&#10;SpeX1PiValnVSOLM/H/KzO0sJ36gD/NY47kQf4Ysl063uoHea5lE88rmojRBwUn4IyalqRg4bWNt&#10;xhWYVVZSonmDbhAtPtUpX+TkV/2OV55GUuHl/Rj/ABScjJKj9/JLtYv/AN+9ovpvcKjG1tHUUklJ&#10;JFRXkyDrJwjbinP7WIy38b2J1QKGu7ppFsRKy8uCUAcFvT2RRX4W4Nz/AGsnp8PCeEbD+JBvGLHO&#10;XqUrKzMF4mjQN6dvZxxT6gLdCI2kmZiycf3n981WZftoi/aVcJ7ITXl7PKeNpBJEzSiMEy1Kq5ar&#10;CXhzZlNV5t9nM7Nk8KPPbp+It8Y1En/ZJ7N/otnGiu0zq4WItxG5YjjxT0lIRe38q4Y6VdwaMjWP&#10;FLm8uAjTSPK0hBDMSvBUhL7N+yc02czyj1n0tUp3Gifp+qUUj1rRb3Xbi3vTqE+m2lkJ1WOFIVeX&#10;mFAkMkhnVVHCqfu1bAeoyXcepNfyuzMzKHkUqCqL9lIh+8ZlWu68eP8AP+1mp1GOEBtt/V/6tuqg&#10;fBkST9X8f8f4/rJrplvax6clhbxgIiHiHDNViSWaSgQcmb4+vxcuS5IvKfmS5Gox3VxdXMllQBZG&#10;i4yclHxI4UiOFBzQ+p6X2fh+HOb1+n4h6AK/mz/H+6k5GLUCRI29X+lkxfzV5RsbzQbzSra3tLK/&#10;uyXmZGY7yuSJhRUkuJeMUjLDz4+r9vl9rOtpE6qkqxgtIAzVPLiT1FaD9WaIZOIVI8NNU41J8lax&#10;YLZ6vOtlJ9bT1G9OcqFYgE0JVS4U+3Nsth8Nab99siCyxRs2r2NtcySgMeu7ivh2NMDrIWfj+GZB&#10;gALcsikc/quwUAhVA50HYfPBsEBj+M9D45hZcvEKYc1SO3ZpeT7IvRaUBxR2PQdMoiG4BNSKgU2Y&#10;biniffGSRrJHxIBU9RhEqKRsioJJIWSSNuMqmgYAVqdu3XCvVbG7ewkS1RONNg23zzO0uWAyDiLM&#10;T3TnSdXt4tQhudUidyrq5njYeoABRQK0/wCFeOT7XB1yHw/X450tp4PRViY4VDirRgVkkYbCg+yn&#10;D4s6GUcUgaNlyYytn9xd6fLBPqlpeC4SJVubmR4mPGcnhbW8bUZ1ZjV5xLzXlw4/CzNk8g4Lbx0O&#10;1KfdnLzBMiHGkN3l15LJ63rqADLUuBQ0577U+nG3Gl2VzDWReta02oTUdRhx6qcDQQDTdtqd/aSm&#10;6guGjlJDHkoZaKwYVDCn7I2yM3Vjaj1YbMRzBSTLbyKPtIetaGnxb1zc488iAZN/FYss0t9Tv1kt&#10;LvW1ubWaRBDZarA5ZQk55kMnNGYcFVOP+U32cIbywnS8iEUwicMFkkYVCqzFyCSU8P2vhzbQzxlj&#10;PEGcJHmy/S9atZNGmuDam5iMbyW8EdQ7vFGsH7tYhKU+E0pHxkTl/Lh/DqttC6reCNonJS3uiwY7&#10;sAABQH/gTmonpzPeHp4fVwsCOI939FiE+hX9xbytphmF6UjfU9GCGNF/d8nYlmZVb4f92KnNvs5p&#10;rptBnSXe7tJzVjFzkkBJC/ZHKgHzX/VwQx/mYkAcE4osHaXpat7KPzVam2vvT0zUIYyLeKcxxwlN&#10;yaN+6cuxH7aS/CrP6uSO3e21G0SWJuUUi1Tl1IzVT4sM6I3aZAxNMJ1HT9RsNQurWXlDNZuUkoR1&#10;B+ytKF1br/w2FU+m3NmwkhYmygU8ozVnLHetTyLfTmdDNHIOE/VNshO+ae6br9veo66hbIusSzoE&#10;uyEjtvRAVQjKrRBKU2Kr8CLxwpvIP0hIl1bMYeLc6SAqWqOlG3/a/lzZYJ8A4JeptHpHeyHTdQfy&#10;/Hd21/brcRzIAFtCrrGoYAuSoVeR4BmZZpP9j8OIxRpbgXM8IiuAhSNG+Hk/cDiDUBRtTLJTMvp5&#10;NQPFuF9zK+rGTSbS/kvbB7mK4nnhBkMNv9pPUaVlCO02zs37xVRW4fBhcIJp2hlWXjM9Sw9Pgu++&#10;xkHWj9vgX+XMuGQC4/w03RAtkourWyS9jaBntLfjGh9c3EpK0WpjgavENFvz/fS/a5qmVPziu1tQ&#10;CfU5FgqkljUEjlxC8Nvi/m/2ODGPRxHoiJPybtGgvLJtVLilvwEUkjKsaLxKB/TEnP1QHb06/Y+L&#10;h/eYutwRp785VSeZ/gkQj1E7mMHr/rfYyHh+sH+HhPF/nJNGkHJYx3GuQxR20s1jYxoXt5hILaYg&#10;8VuGUgKzCpMdTNy+38XJsTvIYgCZ6CVmVleIOyqq12FPUJNd9+Xxf7HJ45SF19P+akbK2jXt3WH6&#10;k0k1pFFMlxDd+nFcTTuUIZldLZOCpVOUYjVF9P7X73gy+DJAi26stpBGOczK1W49lBTlzf8AyR/s&#10;MGnA4iZfX+P5qBzROm3KNct9dmjk1S5mYJZwyA8C/wATPIqSsvpR0b7R+z8Pqrz44CmYnVoeTOI4&#10;oqemrPXkxKhvhAHEDl34/wA32sy4X4f9NI5o+C2iXR7ookTGe4MplaOHhReLcD6hZjIzKnxfE/Lj&#10;x4cFWN9jDNqV4kk7V0u1DhqFi0jkAg1p8Silf2U5cMqymOKN16p/Spsc0Prtz+iLM22msqeYr70p&#10;EVwiJHEsgUrxr8HwM6fB6k395w/mwwj1hYrn6wfht4wSkLBUiYxj7fOpP+f+rmOdHePhv1y9SByS&#10;u58uSXNsbYhZLiUiOW+V5ZbuNLhgRCIVRF47fGGaPin72RHb1MNBq0V6rxgcLktx5BGXjVAaAld+&#10;q/aH2s140xx79F4OHdIH8uXum3Mdy7GfSYo+ZiaWOQzFJCFZlLJwQ/HwWF2+Dl/PywFcalDp8Esb&#10;I8gm4N6EYJKqSUFCoLVNANsy8en4zd8kgAlMoNGuddu4LlZYoJNNZ0fUrhQTJIgEj1R2VeK+o7sx&#10;Th8a4cQm0ulJcoGZAqrX9lhSnfc5r5GWLY77sJRpjl/aapbTRraG44QO8sjsoo80ThlbfgojVwrV&#10;b4f91phNcaPNaKby8+MhgY1CfGoBJK8qktyPEZsMWpjIiMU8QZJZ+aotVuH0nTf9HUxvGZHk+CYy&#10;BFSZIyqoojjEr8f2PtcG/aK7lY7tV5VEbsI7gyABmFKUIBb4aGgDL8WbAAxFjm2Mk00TacZoiiM6&#10;JJNZW9uS0K1JbkHdY6yyEcpeL8Y+f+Vyx/rQhmhhYW0EKjkQBzCUPCnVebHYUwG4+qXOS0omyuvq&#10;0c12h1C/uJKrGXPotKWX1N6LIII1CuQ3w/Cv7PxOgLmCKGVuMki3H7iKNCwFAKlvh5Hi1H+L7P8A&#10;lfFlsuKxRr/iUFFT2d3dXVpGXhhe0b65NcSxLIwdiwVPi4Isifu+P7fL/deCRRIgGihE86fFIFo1&#10;K05kh2b7PQsf+ByijfNiAl6R+teFo7y7+q2M4/c+oPRc0qIOLQqnUVdIl5IjfBz+1iN9cSxpIsTC&#10;FJAHklWiu/JT8BVgQBx+Lr9r9r4sMIgnilvSUZpVhbXEtvJOrXJtmaKG1cB4YTC4/eK44sX9X4F/&#10;yV/dx/uuWMjt7REdfT9VIizOo9Pw+yONNyw4/wDEss4pX/RZK9xeai/ouk/1ee6CpCWEwo1SS55V&#10;+ARtz4u3w8V4faVsElzLcxk26F/3bcmNVjT7VOVCrlQuyfBxyuHpJJNMaSk2wttImiiu5BCfXjmj&#10;SP0ZLi4dvTaRUDI8XqzvV5eMry/F/wA9HxmeG3lLIESgUqCH5MKgnivhtz48f5eOQyGM63MloL5U&#10;sbnUrb05TNcmssc7oY/TjYhggkcbFhz9H1PUf4nl9T4sTvRHGI45ZGkv7g0KBQpEe44rSnH/AFss&#10;0xJl/QYjmu0eSSd7iW3gSLQbEFopvUMwkuKhjI394zsrByI6fyLw54lYWpe1hTirNG7K7BetBWte&#10;w5Dt/Lw/ycllyEWY/wCa2EozVtSgttTuGkmdFmhieMO2wqeAUDarMhPFGZ/if1OC/G7LeuJ2MMIl&#10;MSbfu1URjiwU/FWvw8u/8v2ch4fCOM/UWJQZjay4T3bWiTTFgjXEztO5eNn2j4hPjEWyIeTo395z&#10;X4w1jbvqNwzuq/U7Z2VISQqvxRVUnkwqvJX5fCv+q3w5dmyQwxAH1SYlW1u+/QmnNGJrj9I3sYMl&#10;ykUkskQllZ5AnoxzNzRZVWFWd1Xgi8k+JnEyx3fr28EcSMYiz3DqxjRZH3FCBxY/E1eP7WYmPh4S&#10;eq3SGgudMjhvL6aZ0gvUjisYZY/XneCIfEzRt++VPhX++P8Adr+zzxOaKSfUo5ZuP1e23/dks3Km&#10;y9Tsa/zL/qZfCcYwsVxf0kmSJgkSz0Ke1suYvdQ5cWuAkIoTR5WUIu60r8SSfs/H+zgm3RIVknkU&#10;xwKpEcNRuy1rWvwqdlD/AGvsrmLklKe0TugIS5naa6gt4AlxfyPG91dMrHjA2y8OIEkq8mla33j5&#10;c5m4fFywPJqsDSKeL3N04/0e2PLgqsC3GqhFVdquz/s/5Xw5fDTyI6D+ckjZUXy7d21tIsMq2Fkr&#10;D61fAKZ3lWic29Q3Ds61YQpH8LytyX4ftI8LiIcpZGeSQl3QcilQ3ICgP2aj4qLy+Hj8S8cuExVB&#10;btHoLC6cfV7dIo7ZUhhmbgswj9Ipyqy/bKv8AZ1X05OfwPzTBFrFGsrLCApLBJUiVFLsST8ch3+2&#10;eXwsuU5ImrRIVugNWkpbrd3DfBHHJdQzztM6xRqlKx2ybf3Z2Mkcn8qcv2adZHV4qK0aj1JZ2BPK&#10;u7EEAnj8IC/6v+ThiARsxG6+F7a1ljvX9SO5ndbe1sI3RPToeMaFGKR+pWR3k+1/eN+8bmqYihgY&#10;MqcmDMpb4Pj5uVPHc8F/n+P4v+AxkL5sqpGP+kI5Y5JOEZSOVUHrD0fTiDBZCFRZWY19L93wj4r/&#10;AMWJguxCRXVwI0JuSteTDoKCpLAU3+DlRuX/AAOQzSlwjfhj/N/nIKVavwvLDTzcun6OEtAFNFZ+&#10;dFRUJVuKr6vp80VFT/fnPEIrC1MRb7dtGh5uP3Ydvhb7W9fs+mf8n4f2cn4hvhh6f6ynyRl1q2o+&#10;pxqIdSuZ1VIVH1hoUJaMMUPplfhf6yOX7Ss3x8szuJbtbmSpnZiYISgb0gFqTueQJ+L9pX5fs/s5&#10;YIg3yEf98u6lb2r2ekNp0O9jEiC5vmk9P1yX4BPgjWPgFCK7rE8Xo8/3nP8Ae4rdotukMcccizOg&#10;BjQ825KtaFia0QKO/wAT5ThuZuVbMgt0q4+tSXNxPcxyWUUpMU9woiQRyEgOqqOHOaR3FWHNYfso&#10;v7aS27lkjNXcUIqBRD/LvxDNxYitPg5fzZYcoIJTxAoua9i9OW4UCCGr82WvOZCDV/hMjpHyRWVe&#10;XOb00VeMWKTvBBLDDDwEcYKSlejOzAhERRy+3xHVfh5fy5Tjje8ix3QdoNQuLO5urpJhLduGs0cj&#10;lBDHEyfWJpnrGpMQeQ1WVVkaNftSenm06whmlMlCIjFy5uio551aRyrCu9RSp5ZLLnIFD8f6VI5N&#10;a5rk9jYAEqbj60iLbQSySRhwyxW8IkDJQBhylURqnxfZ+PDKKa39OOa0jZXWIsjyVTirMPiIFSD/&#10;ACrmBwm6lvaElu7XUpZ5bfVLpPqsl6kc1vbgSmaSKNiIQZOKOu/75/23/dc24YAec3F7VZPVRGCx&#10;EsEiLcQCTyoW3P7TfF+wvxZlCPhx/m/7L/c8bG6TqKyFlpDvNA1vPLE7XKxxCW6SIyMVRfTPFBwH&#10;FVjj4ws3OSRfTxRI7dQ00kqSyliiyBSvMkKPgXf4Q3+V+19r4cgJyJAHJlzUHuNQf0bVLaa1jWBJ&#10;Zrdn9VIFUyE+tJVQryJ9rkvLjFwRP3mNsYYZp4vV/ulHJwx+KXYcmPKnIV4szUyeTIYih9ayHQKm&#10;uT3drp9wtpJS5ZvTieJVCWwUt6caBOXFypeJE5cl+3w/lUvNSgSKa5A2kZljUfEHLHjyJFeJqeMe&#10;V4sMrAvZRG0PpGgXLS2WnyVLW0cTTyMeDwhFDrEoPESL8PqXTfH8Xw/HgSyiFvA1w8YjD04mnFQe&#10;JVaLT4v2eK/F8S5lZ5knhCk2meq3CX96tjBdtK1seM8S8ZHYeojvzfkPRPAOGk/dcUl/b/YypLey&#10;Fph6dolU9AkEkMoLFh9kAsCDkJcOPbqp7nO8WlQGK3RbjUpyjm8oyp8MjKiqw5O7xRNVI/tcV/2W&#10;CZJoxyiV2ofgLIKDm21dwyjbk3X/AIn8NPDKRteFCW9nMRFNLAiy19YLKTIwt4zz4VqjseRjjb4F&#10;/Z/3x+8dEnqU4RMgCglV9MH7NAoq23EBcldfiSLQ93cfVUdXukm5SlYpJzOyMS4dpGKxHl6jyOmz&#10;Oqx/Z/31igkKxy2UI9L02ohC0qGNQV23413K/Zyqt73KQFCO3hlmtdb1BRO1wg+tK7EhJEi4GNqs&#10;tPUo3ASD95yT7PwpgZ/qh/0aGR5CGCVI+xGSVZRQVqfHl8X2/iVcviJc/pTSPgOtKv6SvbaG3jMT&#10;zuoYt6lwqRvHIfUcKqAc/h4fuuPp/u3k+G4reGfm55BYyGEUSbM43X7RHJwiCnw4OMR+KLpbf31/&#10;p5hiRYWe5DLJc3k4V0hbirv+6RuERml+OkjfFw/m5Yx0ubmercljjYtDGAnDkwAUMyj7K/E32v2v&#10;+BkJRhA/rWwrRfUrCFDDIkt1NGI76Znl9QxpVpGjjc/FIzcEHJV/aX/JcVcN6MckKIOTcqgkqdju&#10;per8N+K/D/lccpiOIiTJAWUb3skFzLM/7v0zHtyiLOtUcRFIml25yr6n2v3ayP8AsYXOWZRaxxMq&#10;gsS4IUAkV5UCngvL9rMoA8/4k8k+jCQFtSnuI3aRUVIeBkZuJIMfNpOU0gjB+AfaZW/ycEOSLZYb&#10;WOsksLoJzUpGjACONSU4jnzWoZeXH+f4sxqGSVyP+awBvqlUTIt7JPqE6LbwXK3AtgAks0sDsbie&#10;UCUs3omJ/TZW9Pnx4qienitnI8JduZluXC8VIVULVCDoi7fAWP2/+I5PNctq+1MgoaxYRXAiUotv&#10;pkLyNOwaRpY4zG0snxmST4nMqqv9z9rl9lXjyri6e39MrUfCCrFqf69FB/1cjjxDqFCJs7GPU/rc&#10;Vx6bqZWSaJYywArWCruvEkDm7A/Csnw/E3N8TijmcOX2RDvI5A5KaVNa/CqD7O/+V9rJ5REbBJVZ&#10;7yCGWKh5NMtEt4kd/TkUtxUKE+OSX/dqsqceHD+7dcVEhmkCcawuSftnfclv5qbt2+z9nKo4+qAo&#10;yRLYWskiy0vIQqf3KFlJCrH0MYZeMa7yfb/vPjT4WBT3MTxrHJyW2VTzSpZeB+OgVB+1Tw+zmTHG&#10;QOI/UyApM7bTJIJ7i6gEUt9Mw4XCoqy+qgaIF3lariINSnL+99Rv2vhfDcK8BuCCrStXjy4gBCI9&#10;y3FtuPZf2v8AVxMSNiqhNaNHfCyQRvFbhkZjGXcyTKZ6qiB0Af1eruv2G+P4pVyqyrbyBHdI60jV&#10;VUySM8pBBV6UU8vhZm+wvPBYkd0WA27QpfRTPBHcTM1LmR3kWG2iht1cMjICrMvp/vPTi/vJEi5/&#10;AuDktTGFkk+IglHkLK/FiKty7rx6LxfMc5CZcMWMbSltSS6idbf4I5FW5s7VEe39aNHPpcADV/VZ&#10;eT+rbKrL9n9rkBvtSZlc27caLRZKBGCkip5HflQsF4j4P+CzKxYAdyWWybaV5fgX047+MyGSblNb&#10;EyTxGRUJC8B8Kx1VXf1ePq/D/PFxe1stjpfrSyRvLLRYERt/iAIHAsS3XkeTfa/2OROUZMvCBUR/&#10;RTGRPNZb6lc6tr/1WGGaG2tzI11M6Ch4MyFhMFHDlxMY4Ly4/Yb+8bELURWGnvN6Xq3E9PQiZwSx&#10;qSCeI+Feb9f5clkjLJPhv93D1cW3+l/moG5snZGXzXOq60sCyvDa2KyLdT+m0cQEgFVVmY+pKsUf&#10;+++CM7/FzX4GXUDxyoJAJJSV5kGgBVQN+Rr1+GmWY8gPu/H+amMuvRW0q8Se1klhDQW37z0lKgsy&#10;u7NUBBsCtJOX83w/s8cXhCwxLFGR6qNymOwDNxrVia0VKdjkZTN8zSlB3SyXV1Lc3Idre4iEVrGA&#10;TwQOVKxIKBnmDfadf2f994x3KNQz+oUbioZftAUU7cQSq/sb/FkpAS9QR0VbOH1Iq/UfqwnUyScH&#10;HwFmaQb82QSSH4pW4Lx/4HErhHuJ3tPSIRY2eWeUfD8TGilt6FgKy0Vvh4pjCRiDLayU3XvX2k62&#10;VtHd+pyJaNILW3I+KkYUmNDRnRD8MKuyfFylbl8GJRRDULyS6aQrbxjkSF9MURR8KhxVjVa5dPKM&#10;Uf4rn5/8eTM7UiZrl9H0mGwt4TNezSelGjkyUMshHOVoto46N9rNcT3FzdpaW8jy23IrMsahas2z&#10;UbvwDKg/2WQw4BGJlIbn+cVkKDcEFrY2M2qX0cNtcoh9GWV2fjEnxLyqKj1GRpW/2KZV28kNeUf1&#10;VoxRS29DVTJuSVHqsEiTflxf4clCEZCibYgbe5bYJBcxxTrdm9jnk9QOhVVdGLiBaKillhR3nbb+&#10;8j+27YvZwxxs8c7eu7KHmjtyqIJERIwldvh9Mc2+L9v/AFcpyHeoH6f4pH/e+pa6g0g7qe7liFxZ&#10;qLJDP6dvcXiNLN6ExeVpVQ7q/rt6SJIvxen8TY+FRLO05YAwhgitJzJPHlU0BpwjH7P82RlOuv1f&#10;V/VWR7m7ycWlpHaLG7JdMvrSRQ+kqs0gjFASPiluG+07cuK8n+FMXu/WmkiD3HGKJwZyhXnIQat8&#10;JDfE3Hiu/L48EIxxj/cpMSBsgrSsVrdSW1n/ALkbiAiz9VXNvb8lHCsvwfuxyDzfCv8AdfzY6G2j&#10;gtYvUZxNG7lI5DGCXYgKeIP7KjguVZMly/rf1mPf3f71Sa5ub/V7p4PRewmhhH1mBJXX6rwdnAnZ&#10;QlZJT6rKrNy4x8/tY5YWiYwxFeKFBM6qqE03I/4bBYIshkNwqfWluYo76dJUuJo5zaRSPJMF5tQH&#10;4T/LEu7fzL8XHHCyUxLctFwjoR4sSWqhYEbnbffAZb8P8S2SVNNZkN5NYR3fr3COjsT8EQAi4yrE&#10;6nZTVuHJX+P4+f2cWshHbtJO68JZQoRfg5HkO5FNgxbK8sjIUf8AOU2ShNXF1fG1s7dhPbWzStNc&#10;VnCR+kxIIWj85Cip8L/tcl/mwKs8JkaGAfviOckzIwAqRXi9ePjSmXm6v+H+Z/OSfNMTa3gCS6lU&#10;Qq5jt7aGRJAVVWCmRDHy2+EvX4eT/wCxxlzBynA5OY4alQrcieb0Q9ORLVLfayYkIiv5y3tSrpt6&#10;VszK0cazXZBmMkRiA9OHlIGq3BRGqJH9n/Y49liRURyryStslSWLKSNivVd6YIyN33BBIjzU1mle&#10;WaZPUggtkUtMEVIhFIob4hIPhkUrz4qfh5r+xgfU72OxRIYnMUvI8pHJUemB4uK/Zavw/af4cswQ&#10;OSRJ9X9b/jrKIJ36onQ9Pm1SR7y7SKa19OMrDGFes5YEtVDx2eNVXl9iJVb4cDWtpcyJFPcN6Vsk&#10;amVFYU+EqeJYqGYEN9hRlmXMAeGuLi/H44mN3y6o+9v7ZHmtbMc9RkkcRNwJIZw45qpYKOLR/wB4&#10;x+H7P+TiwmLSqEojHk8sjRuOIpVPtFqcN234ZEkiNEsqv/eqLW3GGRpS0sQ4Q2UCToQxqVkFVVDy&#10;l+FG/vm4/tYEFul7fNItfqaKhMsgqBAibU+zy5U5f7LLcRGKHPrX+ct7AA3/AA/8eRT3txpmjJGx&#10;jm1a4Z1jt4SYw11LISRUepwWPlxqfs8cpm9WJr6SiqrR29pEWopU1pXr8Pj9r9rJACJGMfUfWnrw&#10;jkN/6yohNteJpsKF/Ujmvb+4CEt6gKCgIVQXP2R9luPp4DuruZLAuQrGYhwtQWcLseoJ4iu3L+Vc&#10;yseL1V+IshtZPJMbe2gbUCqch9WUqQAVRC9D1FFLGlTw/m+L9nD+6ePSbdPq3K4u54+LMW4qivRQ&#10;A26jjucxKllkQT6AeEfz3GxmxcujBtNjvPNtxNJqcS2OmWF2sttaqpZ5ZLeV29R1PB2WQKn2kbl+&#10;y3wtkL1aObXPMX6OXkFWUG4Ea+oqnkeRAruBRTv+1m9xY4abAZy6NOvzcESBzkzaGWDRvLguFZZP&#10;SgX6uZ3EJlbh+6RmpRC7Hgvw/DnUtA0iLSdPudQheOK3agtQsIRuPEK8m5PIuQOB+DiqZ5/ru0Za&#10;vPUgZ/0eL6fx/E4uDTesDaQ/3/8Ax15L5pudS1rV9M0S7kVLtmE+pxiVpVLpV4oEcR1RLcty5fbd&#10;5P8AitcDyRWO0kUIvruV1krOKCMtsvEk9vtZlQzy3EuHDjh/NjH6v9I55j1KNe31idvq19qUum2M&#10;cclrGlk1TOibs0gNX5NTgfsIq8eTNg3S9LmhnjtmMdvZ2rluaVlFAg+NnOwZqdc1+r1UfDM645yj&#10;/F+7l9X0cLCV1sNyp3Oo2+pTM8MlzcX+ocI52bjGoIf4QqKG5RpzbjQr8b/F8WEFzPYxaZqUyiNb&#10;u6m9OCcyHgW5kVG9A32uWbHFGcsmOAP7uMeKcaYmjI78mU21veS61p8cpkntbKDlLA0ZEkYKAsDs&#10;PV+L0uP8uFOqzuF0yJ40IgMzQs3JmLoqiqKNvhY/a+z/AK2bjSSgMmTJZ3qPDwx/hazIRAvff8fS&#10;mekQQNNqaBzW49GS4VeKgRys9A7tXlyjXp9v/U5YaW10ktnaRxgF4QHv5Gqi8wpruaswqPh2zGzW&#10;MhlyjL+7j/P/AN7/AKaSf4fNjs+kXcN1qNxfNWS8aW30qO3AlaO3aUBPhoFjPFv3rV+22E2oXd1f&#10;epF60kHKtI43EZkjT4USqmo9T42ev7ObzR6eAhyEj/vv+OsIZgbAr+t/umRaXounWEcLfVoJxAQw&#10;uJVaRoppCWkcM4/Y/donBsXTS9JuLNF9WU2sT8ZFdZGeSQ/G7KoqzN2Vv5cpOWeOZJiOKQ/of75q&#10;q4mt/wCegJtd8y2c90DZ276pLC81ufWVYIYqlIVkmZFVVqqtIi8vj/2OGOuaTp9s6vcqskNy0bRw&#10;UC0YkULhPi/5uzX6DWzmSBzjI+rfhj/VZmB4bB2iOX/HpepKfKWueYNS01IrdjbT2SSC5ujJ9Z5q&#10;oO0TSfD9sjiz/wC60xLUp7Oe1iSLlFKTXapqOlAx3774wOXxPUeOP8LRkmOHZG6BY6pZ308lyy3E&#10;CrwJbipqCCWkRDwqOPFKL8OMhuoLa2WOCP8AeEsPU6lQw6gfR1y/LCWQ7+mPua8eTg5rrnSb2/1R&#10;rm8uWFqqxt9UUBUd43BXm4AY05fY+zjrvWIopGVQY140i4AKanuWNN/9lkcWGUhuD8z6nJhko2p6&#10;P5VneBJJ5BdSvKZLz1yZEIBICom/w0K8fg/YXALz2pgeUKX9OLec8jJuaFtl+KnVVzMlgmDQAq/T&#10;w1/vnKxS4gnkNtqCTLFJIIhJcVFtGq+nwC8hHuxpypR3p/kp9vFdY1rUKLY6XYuHeJPjmHqNSKhI&#10;CDlzb4/tcvhzCxdnmJ8TPLYH+E/8S2DKIQ2uUpIDQvL+m20Z1LVNSgdRNPKzxEW8Ya5IWvIMlEbg&#10;x4n7fPFItKlaSDTf0iipdRlpInjSrSMxahqf3fZaEN/wWA67HjEshEiIyP8AO+j+j6miZOx/nk8f&#10;/HVsuqTP6mrro/r3FrdLFHKJnQJbkKjMkgUib9tv2Fb4cW1LT5fqaW015bxy26qt7dyo9DcKK7SK&#10;APn9v+XIafUQlMzAySjk9UI+n/fT/wB0xlikI11/3n8KB0TU3g1KaRdPuZFkkc6bp1vLCGFg5CKz&#10;wO/ILzWQp9hV+NsTgvZrO8urfT5XtYbZIZP3Q5tNNKRy4h/5qftfzZjz0MZQucbJn/V4Mf8Amf5v&#10;8/6mNEEQuvTx8SOubWG9srOXVLaK+uLszozXFI0ggh5kc2j5/Y5fsftftL+0Pm1Ym8Wea1V7iFE+&#10;NtiSRuTT9pcx8WiMYmEZcPF/N/mtksgI4SgItDgn0uSzS+k/Rt5LLWDZ141NFAI+KKQb7/sMuAo9&#10;StbnleyRFLh2HNYgaFf5akU+eZcsM4egG4uJlyAncoqbQtQtDFpsFyJLGKMiJ5yvJZKf3gVCprv8&#10;O+AJLuJ4iojKJGWVH4/aLb7U+zQnrmdp8ZgNz9X81h4oO3NOIbGaO69RpfUefi0sXM0UIAAaGpbk&#10;o3XNQzBjBzE9KLRqpU0FWJrQD/J+LJ5MdCjs1kVz6LZGa0ZPrJje1rykDJ+8ooZqIqU5M1VHx/D/&#10;AJONhtympAVHoAgT3TMQz/DVwBsKV2wnNGMB/uUyl6QD9X+xauru4m0J3WL/AE1lZrWxABRCXpCW&#10;NGYHj8TZTop9QkLIgqV4k8uKg06bd8jAEbkblIJvyREUsg9IAyRSGivypx5sQDufiPT7RwWr6csK&#10;CRXMleCorVBNBua0OSqUi5GOdRopY6eYmun+rywrageo8jxkOByclVKkr04/5TcsKREn1sn0xx9Y&#10;bV9iK1yytqtxb9afmV/qQPP4/QJrT5bcc//WqK2a3tIY4FEZlrEsbtQcj9pgnwrReu3HOynnFkb8&#10;P1PUZBWw6vYrrUba51W8+syNItmEunuIIvsRD4o42lozcpPiVkPL4P2/2cASQSz6ibaGe4aKgSaQ&#10;AFQDU/AKfByG3KuZ2OVQ4j/m/wA5hHnZ+kJvDeRWejnUL+3tLWU/vbe2LhWJXb95ITRzyK7BfhbB&#10;9tb2hvUksYmiQD4UEYWOMkcW+EsDXb4uOYmTNkEPUY3/AMUzifl/xSS3V1qdt5euLfW54bgipMnr&#10;s80ql+aAOsPHiC4EXJGxa5uJ5rs8C31aEblWXkw7t1HEeFeP2co08IQiJEBjGQFk8kLotjZ2GkE3&#10;cca6nfMGEUqSGJJeipQq3Nl48n4K32uf2fixOZ4LWETM1eZLR71BNOigHc4I4uORif8AO2j/AF/8&#10;7+a1GVAjqirf69qN69kimMxBVnITg4BI+Jy44qp3+zzf9nCaGy5W817dgGEfvCZVJHI1AjVQex8V&#10;zbk441GI6MJemF8yya81WGG8ttLsyz3cvwiOJgCIxQtI7MNtgePxYCv5gdPczNINQnPoXFdnCD/d&#10;aB/5q/FxVV/y8tx4yTURwx/33+6YkcQFf5yIsrYnUVECRLpMUYltTGSfUmckM7cRxoi/Yq78uX2F&#10;9NGwzsdMsLlZYW+FXKGR53ZiwYUWIsGZPi/yP2f8rKtTlnAcXX+bHh4uFvlD0j8cSV67rGoaZHFd&#10;UklYrIht7ZEKRqnxSXARl9U+moIpy+3+zxbG6jJK9vJb2xhNSY2iUTIoliqX5TUJ4qpVv7njz/ab&#10;I6XHLiE5fV9Xq/tYDiItboiu90NQvI5jIoV7Z52hLmKfZGWOPkiF2DItJWfh9rhz45E76aXVr+VH&#10;HFIkVIleQhFjQBQoSnxNQ8ivKLNzwiPIc/q/H9ZnGsm/RlFnZQWURSBQPVkeaYgbtJKxdmPzY5Mf&#10;JWmPaXrRfas4xHIqxu3IOzEjm3FF4kdkf/Xzn+2tT+7IB4dj/wAe/H8TkmR4CD8P+kWD/mrqSSeX&#10;JrVFjW4ufUhjS5jSRZk4j1USMl/j/lLxN8X2cfc3TL5kudShVIRFSB4qD4wDU1BoD9OazHn/AHQh&#10;ImZkDzJj/ueF1enygb/wz9K7y7oMa+QNP0W9mlvmnh9dblmcmMsOSUPJ3XgDxouHdvpml6jci6KK&#10;0kgCmlAwBoSOP8pI3YZqcmYgUT6oH+t/spJngid+9iWueY/NHlXTvqcX9xbRtItxKJGi2LDl6wNf&#10;VC/YhdOPJv8AUw90/wAs21nfB47aMRSKefEGpNQRWp4ZqNTreKJA2cCGIRmQB6Y/S8/vvzJ1HXfL&#10;8sV3rl6mowzo0PJoIolB5KxjMEa3DUX/ACvh5fZbJGqqq0ckIBUb5q5SPMOWIGReew6e1/OscTFr&#10;hixY1AU7j4qnptua5Zbqa1HYZGMW8R4Qj3EttCsfEFgKMwFGOJ20bCUuwqD0OXZ5gxoMzK9g1HJK&#10;8ixxuakcnIHTBkzNw+H6BmvgBbMRThICFVivJa7oKr79d6V8cAW2qXRmMVzEBU0VlqQT92ZGTTRq&#10;wW8wFbMju9FshaJdafcPNCVLzQyiOKRF7Gtfj/2IwY7Ftojv3GUCNbyawK5pbaPByKyCqjZaUFT8&#10;zlkKFpU16Y2bWlD0qxkM/GprRunt88J9S0qN4Xf4XVFITkoJWoP2a+Ncz8GoPEAerZGR5Mi0XXZI&#10;ZouDSJcPKjTmKR0SajKR6qo3IcFUsOCs7P8AG2APL+tyQTy2N4xojBYGYGpUCpqTXpvvXMrWaMTj&#10;xQ+r+JslHiFjmnHm7y6s9pba7pMccsU8fO9ii40SRmopRV4/C44cU4cv9bJNJLzVGiZSG+0o+eaa&#10;EOEkSBccDvYU1vcS/a2Ee8y7AjiPffamBNR0mz1GCSCUVikH73enIDscuxaiWM2yjYNploOr32mX&#10;iXtitbiHl9WYjlwL/aIB7nphFeaFdWxJtZGaB2Vp1UBmUAmvHevxCg/1f2eTcs2mPWxn9XP+FsGS&#10;zuyDT/M8N9Ip1eKAXlsjx2ckh9OCR6Lx9RuLcfTcF1/nlZfj4RpGpNrS2l06iLk1wSViiesfxdCR&#10;1K/COP8ALmx0uSUATLp/nMwD0ZX5Uh1PTECkRLpyoslxeRkTUWtaE1VZPjZpPs+on7XqfZwDYySW&#10;9zKrVfTbX4njkcKtWFeJG/P4v8r/AJuzdRisenaUvczJJFH9CY6stteWlq7KsXmLUqxW91DA8sgS&#10;N+PNHAT0eUR6fu/+AXmhvaajeoVltUJeRg0lg54rGgB+yB8RYk/8a5hZdNAD1H0/6r/Gw4R74sY1&#10;Py/pd3ILXVJQ9vbp6dtrMKhzcTsy7zOKRpHGqt8Hw/tycmfJRY6zp17EQrhWTaeLwJNOv0ZoMuly&#10;Yzf876JNc8ZHJh2veUtS06RDJb/6Lx5xSUC8goDfCpLdAwxPUdKScq1ueEYqWVagMfFuNK5Zp9SY&#10;AiX1FqEih9H8ytAzLKrXHEqkUjhZJIlXYrH6nIR7f5GFuoxxXduDKiySwCqUVdq9wa5mafIYE1yk&#10;3DnafaMt3pWqxfVHktbO7cxv+9dQwQ7pLGIwnP4tvt8OX82FlrDbxlZ7oqblQCCDRWIHw1G3T245&#10;kzJkaH0/j+Jske5kmrXupS201jpKTCxmdkccSZIVJPqMhFdmpsjepz+03PAsdvGbj65dc45mEgUl&#10;hQhhT4WO9BXtxzL8Q0IRQBttzRl1cSix/RWmrDdWcD2pmCRszh0flSWMUQO3DmzO7tx/1sKrWANc&#10;c5FrXl6QDFTxcjYEuGp+21DmxnMcLI2QyPV7iRbD07dqSp6frzemHIMVWLELFJHy29KOqN8bK3w/&#10;tjbW/hsC0KJSaQoixcX32Jqta7VPFaM2YRxSkLv/AHq8+aUavoJ8wmGa6bnY2qTSSXhkgIU80Bjc&#10;CjVKp6kv7tPi+3gqVQVRbceogZSYiOTLQU68iPuyuAreXNeSBtp3E0j6gfqzPC9LpG9KKRiwI+Fo&#10;lck1T+8bh9lfS+HCy8spJGC2qr6gkAnYmrBaBaKAv8v+xTMnFlEY0V5Mg0/VooQJLtylpJCXtVC8&#10;Yy9TIWd3b4uT/YJ+OblmuRZ2sKW626pcvGVSOJVZwQQtGkJI7cdz+z/wLCEskr6XxKRfJR0lr2/u&#10;5tQW9nnsUlDNNctLFE8ZUvyigCRinxBuXFuS/wC7P2nRhivksna8n4n1Rwt6xoiiNlUDlRXep+L9&#10;vk3w5ZKUYZR3rfJEyTafNq0ZsLb1Ymhq95SWRyblHb4Eo0abL1cx+ksv/FmL2EbfWXmYUtg7EsQq&#10;vIy0r14gDr/lNxwZCDGhVs7UNauSljHbR/8AHQaJEWNDJNHAkxIRiEVmY8lC8uPBOf8ALx5Pna6u&#10;7toEVfRDcpWEtBUABar8OyfaC/FkcY4BZYg7qFrFpWk2EF/M0rXHp+nZKbbnIoZjJIQ9JCGnqqSS&#10;OyR/sL/lK288VnGjFykFtxZytEDsVovxBl5AD/hftZXLHxnhH8SkqWoWcmqXUgEEcmoXqyR23qBp&#10;TbwpLVzxeJ/RZ2+Jmbh+8VVj5+nhla6xLfxcpE9OBW2WXahG/IE8uVW/2OYJ0Ywn0/UVMAEk1ry3&#10;b2FwsQuGnvmjAaS3BdyjfD6TIgj4KsPPdOMvH4mwt1aSENDDZopmll5SSEO4SoqzbKwXptyH7WZ+&#10;lEiRxIATby/FfILm71OaT6nBb+ha2w9G3Mip9lKl1Y/bZW/ef7rXAXGxhsl+sIOHpkcCGcM3E8uQ&#10;APJ+P+f2cyCZGW1MqTmT9KXOoSJbTOzidWkkURqyw8gUVCSvCAsG3VZJG4/b5I75tGNsZ5ppvikK&#10;qzGYrwCI5BXgtBuoH2j8PL7Pw5HVxnw8PegxK3zNHqaQWsNuzRW6ytFFFagvNJJLF8MjSvVkVJGc&#10;/u1bmif3nCThgy7umeVHiCiTYJKVCsoI4jcDt+19rj/wOQwYuHmoiEv0/SLZLOa3uVc25Mj3Nksj&#10;SxSSBxJIOLE8lk24K3D1P8tWkwE4YKikSPKFNQWPJyxPdSW7Kzfu/wBpUy+J4QQeSeSbK68pnT0Y&#10;YagxShB6aLGo+KjBVG7OiL63xcXl/mxeRbX44JRz+rlSVApG8pXkqp6uxWNN1PLj+1lHx2Y3fNK7&#10;WfUriKG7hHpPeCRVaTeeK3VwrvKbbgUmuJhH6qJHyT44k+zyVQW8rI0VWQXLNXgQqrGCSXoAeXws&#10;Gb9nn/ssEpA+q/T7lJ2Wy39rC/qhYri50tI2iSWrSPcOgRIhI/H0pGdGjQt6knpycvhXhiT3Ci19&#10;dYSIYgIzAOdZKDZT1Zt2+LLI4bNH/iVRQtJFvzZPeNJfXJa5S9ZYm+r8zxLqCAiBVVli5c/5fixC&#10;ytlu9RhmlCySU9a4ZBRSHUcKv8VV4n4V+H9rLc+UQgYjmnkr6lfDT9DngspGhgqLSwWokesLEScI&#10;zwIkVwwdqvx4L9n7WCdRuYIYEtYIlAWsrKxAQhvhSpJBrVi37Xx5jaTCT6pE/j+ioG6H0axvrnU7&#10;jUbqfkH4W0csa/v1dKPNQKrKqHhHHxBT93y+LljZD6VhBZQSPFLK3pNJQqpCfCzCleKcjzX7P7OW&#10;xsS4jygiSnbx/XNbutVvYILmC0iMsNqOMkqPKOaqysqgzmNfSf43/b/efH+7tGtYYHaBSqyUjRHD&#10;BpGDmjHq/wAbkt8X/NWVSxykbPqTwleseoXN1AL4gyxF55pImjZLZZIxyjB+FF9OIqn7v42+J+bf&#10;DgeNopJXAkeSQM0qKVKICDVXWoPJhXh9r4F4NxXMjNXQJKLliuYhH60UUMIiigduQllKvyV4nK+n&#10;6aMUjlc0/esskbcl44MtRLcXDGhjt4mWvD1QRxHwqP5v+C45RkIEdgDL3ISzUGtdP05YXlF1fTpL&#10;Q3JtVRjKS0krniFQHvSLnx/Y5ti916sz7SLFahV4KwGzULEkmoqa/F/qfbyjCBE7/UUBC6Y0VjGx&#10;a3ku753cyyR1LNGHEQApxb01p/o6A/Zl+CLguF3pzTQLGvFbeQcGdwWDB1IOz0XgAVovDjy/Z+DM&#10;yUhsJfpUlO2ksob24aRXmvIR6ywpReDIwpvGGZpXIfm3qySLHx+L9+vPQRN6yzTiPi4ZFrzUswZu&#10;O2wIC/FVeP2m+H01xlMVsD8kgnuXT3LGKaztWlEkbI7MpjfghVC/IH4lZiSgDer9hfj9ZmXBKW8a&#10;lpVWP/JU1UAMwUtWj/aYn7X+68rlZDDyS6fU5/3dnI9zWpWSSJVlYyJE8ojYfuwPTjRaemv+9MiJ&#10;8Pw4lezhAkSlzyUiRwCBxC/YCABm4ry4r/N9vHFiJ3TwojTbFpTNcSRwfupFktYSVciQyVMrStyV&#10;HklC83Vf7tf3Px8uN2zxlFCxSFYwBBEwqQKbltiOR+232m+L/W4nIJX0+aW7qCWMMWuYUkuGZ767&#10;U0V2JAUJVw5jUj0k+JF4p/qc1EVJIBCo5fu6TKFYJUgsQSK9Wb4v9ZshGNHf9DARQ7+pa3U91KqR&#10;rJc8raRnUykArEsgjKp9lEVVqf8AdMXD42+N19essSxqtVChVZaqB8YFBU98nhx8UzIqRSnouiQ/&#10;WJJpHZZWmaaWFysjsxhPxPxX4gtDx2+1/lpxzaUsqRSXUzFSvIk1BoSSewp8ALH4f22/1cq1uWiI&#10;R3Wi7X4La5uIdNhiQwSIqmOnAlAqrxIL8qTskKcnT4IYuH2pH4MtDPdTF/T/AHKhgsdDU9QBU/yt&#10;l0zGEKOxLZyCvqn1XTbQR/WCbtmiaa4qnEBSrO5VR+3Go/Z+zxjj488ED0kk9RlUDgWjKnahoW41&#10;NKcV2FG/4XMbgMtgf9yxQbyXbQpbo5kb1lt5zOH58lqI/U4KSW5y/vJOcaq3CPm3q/AFicpBJcyM&#10;DPcyBIo0jPJiAB9t+1Q32l/k+HLpWBQ+lUXOkk2qQ6bFBw0+wt2mubiS5HCIuXKq0MQ3ehV+SOvH&#10;978fwRvhpBaPbRelLu3przofh5EFQo6s3fMHJOJNhBKQz61+lZVuYEEMQuJGgZ1Jl9FGSVpmqUih&#10;QDiG5Myycft4CuWkkb6s0vptMCZqfHxB61Gw5EBFRf8AKzLgK3LPpsmlhHBbwNf2dkLlLJ1isGk/&#10;dCQrQAo9JJPTVpJ5Jp2LcuD/AM/LLgVg0LxLUAcI/UIdgVahPBhttv8AaXK5ZT/V/qsTVL7wQtHe&#10;294epNxc+hG8MMgkiqEMsbNzofgp6cnLhz9P+VebnzCqzRA0CfEgIQAgrt03X1G45DFEd6xQMDQv&#10;amS6SK94lnnVoZpUed3UqwD7NxWT6tGX/wAv/fT8mW0VEZLc1Tkqyl1KjgQa7gfa4np+zhyZY3ug&#10;yVdTmkkuEe/VRdLbvNaQRyq7GeJ42UgM3EJ6ilefFfV5t+wmI29qt5fcgUWKEn0TxWvGgU8FWnFe&#10;S9zybjlspeEP6UlojorXd/NpGjhWgllu51/0sesxo3IyhJZpSxd/Tk7L6Sc2/njxOad7qMSKGdAP&#10;hjdV4jkw6ADlsy8/+Gw4MYibZBHQ2sGnzfVpSkUhkH7+N5C5McfV3clV5Ryej9r7H7tG5Oq4Igju&#10;ZUgRnHA8mYLTiGAB5AdXPIbM/wDrccjKUbPetpZfTWNlNfXYgYTp6USmSpeSJ2ZPTZyvGFOD82hg&#10;CfZjRpPidccWhVT6MaiNXJkuWDElzUgqxPxhanv/AC4IiR6qB3qccE8kyi9uJGupLcLbaQjRqq24&#10;KIySRhP3Rk4x+oFT92rS/wCS2OmuHiMP1aCMNxKhubAULVbqrg7cdxy5cv8AZ5AQMuZNIEQFLT9L&#10;SY376heTXSNNDciKSGMsJEjKpyVHhZOL82RJEj9L005P9mJUHiEaj1ELTSB0iRDsoqRTbiPjLmtT&#10;/wASy0SrYcmQR8U73U7vBIIbC3MNzeyTpRpXIVuZDGVwYFgRUUInxft8YVwRBDFb/CFClg1P2kBI&#10;UV2+YpVsx8kyTXcirQ9xcz6lH6/qM1GTkDWGZo0eQlPj3Tl6b8ysaf5P7LuFlM7qtnbAJ6lNqhWS&#10;MMQagD7cn2QtPsZlQhEASlyQEVb/AFKO6l1S8aSb0HPqGjPHLMYkdPSZzT0LcBnL8+Prt8P8uLtE&#10;ml6eDG4hYLxYcwoVVBoaBQuwon2fs8cxh+8ly2SLQ1rdHXtWaOaEz2YbnGTAxEhbjyjBMjHjy5Ss&#10;vL4m9T7X20DlpJZI1uJq0BZ3c1YduXFBwqSO/wDlftZfGoigE7o9kFpBNLptoXZmRIoYVWNW6twa&#10;WRjMUQNX4P8Aiv7EXJc3BEtpvR2CoQeXJTI3H4VNQ/w0FW4L+zjMnY/5rG1jTXEmpWqXiia4kmEs&#10;QUo8dtGrkSsCBDxbk6xReo0kn7z4sebmaSKGSRpzCpVouQWMyMd6LTiR8P8Ak/Z5ZKEIxkTzSPJC&#10;R6dpcVxe2lglhFqEyyJeSREzG3RKIrycvUDMsnxUdm/eLFyTk3NFoU9JDPNIVT0zI6Bl+Lpszt8I&#10;7jjyygzE9q3SSSs1O5leWKzsLZZJTcLbRyyxyBYgQ7c4oYvjZaqjtL6fD/Wb7Be0bmkqVVTxjjPL&#10;ZfipUkgry+Lw+DMyJAFJT4TRgNbzlHm+OedBEeTgJUhVDiThVF6t+9+z9lsEcZhb8Iq0fj6vFamj&#10;KtNzxPxD0x/q/wCVlEQDK+9il4uNPkvTNP6Ya3Mn1cySlQXikmEh9Mc05RH6yfhP7yT+WNUfNcGO&#10;3lcIlG9MNHVd+TMa/CDvsqOtV/mw4bl9Xesee660SfUIYpJJy1uZTFcBZBwKpHufVoGX45JYX9N+&#10;P939njiMOnyTwqFClXfnNOzqzAdSV3JZ6bLlk8sBMArQtEXutJZSzOvP1IYvRs7JIpI0d68VDAqq&#10;JHyHxfF9n4vhVlxReEUKXMz8SX4iNFBkPN6RKoI/b7k/Z+1kJkmZBHP8f7lJ3Q93cTy3Mun2sPqK&#10;qBvrU0jrbp6MZ+svKVY8hEzJ8Cfa5enz+3xWW0W5vIRyRiZucscjIrGoLBqk8y1eIX/IXKvFOMcM&#10;v99JjZGyFur+407SLx7dJERLP0raaBZHRDGwj9NUCrAqqA7y/tNLLx/ZTG3sllGwjcNyUHksAWXd&#10;mZuW536t/sv+FhgEjuN/9NFkBSK0+DWjG80BjKSMjBrx2tyAkSJwJiSi14RhvtfBy+z/ALtRhKy3&#10;YlcvLErsjyOqgELvReA5lUC9/hzMmKFEC1AtfdJJaaXNaWix2t1LGklvDE55CSZiOTiUiFHmkkY7&#10;BpOPL4fgxGxglv8AVILkjhDGz8iaLQdFGwA2K9P5vtt8HHJZJ+Fj2J4imZNUEVr95Fo/l28touVx&#10;PJGqpAvKTlyNXIqXkIox6fZRf3cfxcsQu7i4kMhSNX9OsFirIStQrNuy/shRvxw44Dh36rQ5Iqzt&#10;bW2VYxKIbi5peao6ykOGfjGCEkDH4pPhUOF+H/gcWhaONpJzIWEYDc2LhGbmeX2+wG/8uQib5ck7&#10;kqd4LqZYbFbdYxOzxuq+mZIoxCCrfB+0X+BVpyxO0tbRZpbq4dUjdfgZq8iOR5udwvE8l48slknK&#10;uED1FBJJX6lqOpssVnp9uXeH+8ClFjDhD6cOweSoKNz9JfhX/VdcVilVPVkiVXCgJHGatUK/Egdf&#10;t034/a/4bIzFiiapFKVzbvL9WiuGkiZ2aSa4WiBGaEvVhsKRBvh9Q8Vf/YJge5RzMbaRiLh2RBEj&#10;cRuCXeQsQatXsvHll2IAC/qiyvhFoq0uUjtUv4EVtNSOWQzMOTgKQIkhSMFeChfhJfnxwVcuLS39&#10;BB6ckpJkevLiGpyYCnxNv/sfhyjDA5Jkn6UQsblBWET6jeG9YrNDCoWCMqY2doy3BWqf3cSsPh+H&#10;lI3N8QtHFolI1+r+ogVGkYoyr8RGy/ZXjV2/m+LLs3r58O38P1KB1RN7bx37+s7fW1gkMjxwKkiS&#10;OoUN9s/HJyAhj3+D4fs4nb2cd1cFiri3VW9MMCGJMdF+3Q82f94rEf8AEMnxeGP6SmXRu/1W60+w&#10;RVljkvZJUMrEgJHGJwZK+lyHCKE+mw5fbVP9+8sGKyNO0cs370MDxYEKFU0ACqFG6buW+H/jWmRI&#10;G3X3f75kdkF6MkFnHcW1uTbGJl5RtzkZnTkzFmMjtSUMkSp8bc2+L4m5reoLSCvF41YCRnZi7tQU&#10;UUApXivJvi+0uU4zxbH1f0aHp/zmERvfM/5qG+q/pO+DM0FxNAZYI40jWKNWJBkYsWLgB3MSfB9i&#10;T+fMkcEkT+o8a1LM0hYKy7nc03DhBU/yv8OEyo+n1fj+ki75brZrm9imiZIJ24qsaRRRtJHKqhRx&#10;UMOPpvKzInL7cHKX/UTh9WekkI9K2jHFSSX5O/2W3DNsvJvtftYZy4ST9Uv4v+Ospc6CIujBaSR2&#10;ty/1m9uOUj/CsQWCGnNDRlSrOI41+H9n+VcMSkiyfVrak0qxkpykHKm5Beg+HkT0zE4wfUUcgkPq&#10;xJaG/wBUYWcMs6fWDDbu0ZYqqlIfiZn9ONKLJx4ry+xyxt5LJ6tZZkWGIEiFTxBY7VYLyZqD7Iw4&#10;ogbjmsYq2lWyNbItra3DXNwyq90y82VAOXFHmEcacm5M78P8j9vELlnEa25CiduJduSr7d+yH4Qo&#10;/ayzCAfV0T5o6zSBLiXUBJI9mnNbaJY3kA5/EdkBDNMv7x5X+JEf+THSlbS3dLdqzNRihUmNEJpw&#10;HGvYHBvKVn6EAHmUNZRTapc28uoRFIoSYkm5oLieRU5esSwjpuVcovFfg4faTjlxxAiUxyoXmQpy&#10;jjCr049QSPhp3yQkAd2XXd08sjG1W5tJo7ezlW4InuXlmqrrItYyoasoajFT8Hx/z4ywsBCBN6/7&#10;zhzlaMMxCAURUBChRTfbDPUdK2kf9kwFyXazq8168tr9SUQi49G1hu3SOJ3LKZpZChlLsjkoiE/b&#10;f+bCiGCOfUUncMyje3LqA7qp5cqNVlX1H4sczeOsWw4WyZvkyW8u2i0y4toTGlxVUu1RyUhLoFK8&#10;k48pBCvNE+3yZPsJil1NMxhjKDkppx5NSrvSvi2y8Ps4McauXWSnq6yt7ZPrU4kPFwGLcUrwij5U&#10;6FVo0hl2Zviyp7ilwkMasWmEjvy4KKBh9vfm3Pl0/lxjjsf2pHc1Z2/7l3mCBIDFHCY/UcBlQACM&#10;UCJ6e/xKG+Ll+1j3WZLP0/VDXFwwm3FH4KQKEkkbluK/ZxlwSyX/AAj/AEv/AEkmPeshltn1QyC3&#10;aK0sUa2Qqaxc3BZiqqBXiic2ZuX8uAwkR4FY1bhIssswNQTSntz4jZR9njl4vitjW1dUyYyASKZW&#10;Rpo2jghI4kb9ejBOVVLNTni1tawXUkhe59GKHiaEVL1ccQAa7b/F8P7eA5DGG3qsIyXtEC0u1vVt&#10;T04WUFrppvZr9njkdG4JAqxMzyOwAqaL8C1Vm4fa5ccf5su25OssxmgZlVUiHQAigai/zh67/Dw/&#10;ysl2dglOQlIC/qYCIEfJAflnpVja6dF9T09rFwvOSS5qWlkdfikQGRzTgY/tBeXP/IwP5J0WB7W5&#10;tjI6Xc7iSaWGSSF0iQ1erKUco32ftfEuV+0OqPoxA7fVP+lL+B1mUHJIkHc+mH8S78ydVaxNvqMs&#10;CXVpaK62lpLFHOJtQlK+hwVgxV4eLvyXi38vLlkt1W8e+a3tIJU+o2zgKitVSgUGp5AfCv2tj/Ln&#10;PaTFHCJZZDef+b/uHPiOGNBjeg2U2n2sst5FPPrU0Dcbh0/eCZ3ZGCNUn1JT8HxheH7z/ZBIp7m7&#10;t554QbSKZ2hiljEZBQVBlY/sfCOS0+LJzxwjKIvj/ilHf8f6dndnb+FMSsFhcW9tequo39nbRzXS&#10;TGSvqnpDbpxpIzylVk/Z48PUy9SdtO8s2lraTyBrnkSiq1XUVUE1JKLJ8XxHKImObVcUoR4Y+n/O&#10;/wCO+liORKK8vi4vfM2qahfKn7gqiOZeQj25MNlVGaMHgyU/Zwg12yikTT9IXmkVuhurxYSS1XqF&#10;XcN8WzN/Nm97OnI8eYjiA/dxcaMPSKH1lNNCncXGq6yTGZbyWO3s5pU4cljQEkmoqlW4bfy4peXU&#10;A0qzgtvimSaaCIwv8YTgrEEnh9kfs/8ADZDTYSM05SNAxEuH/pHiY5IjH13v9ay0tpBr+oPeKot3&#10;t7S4mMq/A0/qSRqeNXX4uK/HxVv8n+VTSNPaSymsLGMfWJZOTuX4hiAoIBJPIb98s7Qy1KOWdCMP&#10;4f8Af8kHayfqKlrWrRWerxajqTv9WaNYoIkiaRkJMjcnoB6ZbioT4sQmtLay1GaKKNnnjPpRhAKs&#10;QDypxDVorHfNnpdRKeLjP0ycfgECAd1WDULu+0S1u7yaK2tpkW4unlNFQGhTkXdFWrqvw/8AXWSH&#10;yvava6LNc3DJLPb8vS2ozMCaGtPi4rtnPdtT484AMql/eS/h4fx/R/hbdNiBJ97EvNuqWWoeaE0p&#10;FIjuxGHWRqqEmCginKiklSePwt9j4chlze308zzG6CRRS8XkALsxb9klK14g/ZzoNNp48HDXDfvR&#10;nMp8UXosFjp8EUdvHZl2MXKOAUVECHqA5XjVv2vtYYzWwPpskhdQArs+wHIVqK0pt/wuQhMHYiq/&#10;zuJr8EkJba3r0mSWBY3JLxxxmpYoaFTQtyKn7X7PPAemMs0EdzNWOMvUA/yH4QQB9vlxzIzSiPSe&#10;5pMLJ/mozVnlSSW2tEEspibiQf8Adinkat0jpyB3b4sddxyteTK8RLRxM8YVT9o15dVr8P8AMMAy&#10;iGMSB98v9y5kIcgPx/Nb0+WBLC2aGYelLJGhkZgeQoAmytT4qdMOrax030luAn7lB6aLISRUgGnE&#10;k9D8XL9rMbJnnE8Fkkevi/ot0IgD3epiuo6p5iE8liJwbpys8xtlVXRA7Dny2YmRKRhf2OP+Vgab&#10;TVkuJGS+nkuPS+rrRlCRDlR93JQsw+1+18ORyZv3dcPEJfzvV/uozbJEkg309CLtNYnhRJZNLt7G&#10;wLi5ARXeacleaMIokDpxY7MxZW/ycM1UTLN+jZoYljSNJZ0MbyIRUPQPuzdRX+bNNvCVZDL1GXDD&#10;1/zvTH93xQ4f9KzkKrrNBXLstvbPrVnNcXPOR4LeVXigkYqHjJK1VPs8uH+6uHxYGu2tJ9VSSGzO&#10;opbDjbW6REsJD9piXKqpbuRl+KMsWIi/Bkf4/wCb/V8Lj4eFrziPDUjv/sv9gqxx3ttoAk1LUING&#10;vrl45L++M6qGjjFFVDQvIlOiOyt8f7OJ2lpfXepD6lpkWk6fyjlvLkH42kDGqAGtKfZLD+bMo5YY&#10;oVkySzH6YQ/nf1vo4v8AO4mnKD9MBfFH+L+FB61qdhpumXCXesSeY9bayuDp9jQLD6TItXcKPiBo&#10;r/vHf4f7uPDW20SSa0mt1LXHKR+VB071cn9nbtmt1WrjCYP93/DbEkxmb6pW/m+RNbtrx4EtESxi&#10;mjjeQ1NTwZIohQ8wGqVfIxLJd20z2kaM8lTzj6KpJ2zb4pCcRM/SHCn+7lu9Bjg0+7ii1CVo0jop&#10;jn2ZnQCpq3v3y7RoLS2mM7STXCnkDxHFKmooB1NPbL95kShwiIZYoiRsqN/Df319bi3MMFiwIdQx&#10;9SVQKUNAOKhv8rFAtIQsC+mVoWPIdzWrEfa65HJCzuxONbX/AEgyXb+uJKrGvBq7AiiKalK03OF9&#10;07NMokmIRq8241Lbf5NfHJwEY+bCVgbJrZoqWxMNuA6UCRklQorT9oDoB/LijWbQ2iFKcq0CA1rQ&#10;+3iPtYIT3NscYMb81KLUVuL6RGB4qoYyEUAB27j9lh8OUJySwoS4qAxFBt1yQDMTBFFf9WUBaELG&#10;aMVU1O/TEuZ5kVapNfev+1jezXvat6Y4A8V2BA8KGn8Rn//XBXMv1qWeOa7NtctVfq8yRyJGimik&#10;cm2V/tUHJs7rFjjGIJAkKeh59Q9t021bT7a2fTtOiu9PA9WS+gmkinmmblzJjhiIlZafakeNfixS&#10;49IWn1SOaCUXHwvGB1oo3YAuvb4FRY1yEpRmbkNo/TxfTBlKdjhasPXn1R727truNLLe2mlYgKrF&#10;hxSqxSNUH960zTN8ODoj9WtPqiMRO/H1jV2Ko23YtRmA6fDmPKPiZAT9P+mbCBslF1ANU1savMok&#10;0225/U4yIU9SeMglqsiVjjb4eTSSc2wMbkxqogZmTlxeQMUYitSCOOwGW1GXMR/HwRM9P4U1OnR3&#10;bMdRt4Q4X1Ibd4xPGj8SgYOWo7Nt/L8PFOOBDa+pOI/XkDpVopGoRHyPJj/d9FB+Gr/FloykG6cc&#10;wJO3RG/XZLa2a4FrG0cg4SwoKPMVXgiKfU+0xC1/d8VXAGo3KPGsTuBZ2TcVRmUerK26tTkRWvxN&#10;z+x/Lmbp8Io2PXJqMuI8SP0qwEVxJevFTVNSCtK4VmWKOMAGIPxX4VrRPs+q2BPLMFlc61PPc8pw&#10;Qxt5ZFPCSQn46uqnkF/4Hj+zmVrZnHAUHOwYgYH+creaJb630UR6eDGQUSYwlA8cO4qgdk+LbitP&#10;i/lya/o6HStLhhVgZZFpbqyh6yULF3IHw8aVX7OczDVS1GWxxeHj+v6ofT/u2vL6tu55gNf1PzN5&#10;snAiZLG0dXv7qOYxlLVm4xwxKGHxTr8Mv23/AHj8PT+DIf5guxYW40y2PKSSMi8nDxf3YPxcVB+D&#10;1HIr8H837vOm0UTP1y/zWHHfpH4k9I0FZdVlXUrleMMT+pZQtFIjBinEM5cLzZFLIvHn/Nzwq0WG&#10;7jje3TjAkrgTegvqsrbNGH+BitePJX4/zck/Zy3US6WOJuE4xAB/HCnF89upWRxykiDNEpbj2KtS&#10;pVW2P7RyeXM1lp+lx3cbyWiRqStsquis7bEtHSnU1UemucpqTMyojjHqj/B/0k4urz8PI/UHl1hb&#10;6jq/mq6sbiG01KNiv+5VjHJLDAhLLFC6r6u/SR2uZPj+z+1kMh1QczEkElzJOxIVVq0pO4DFu6+J&#10;zCzAgAD0usjLhFF6dPaxxp6rSrDFEooSeKRhe4pQUI2pki8va67TT6lLzZZeI+oWixnlw+BdmZXe&#10;Sg6ZiHSmQofV/m/rcvDkEB1kJsK87eXD+irfTrVbY+l6rDU9RkmUw+oTJIfUjieOJOPL43ZP5P8A&#10;KzpWjX63CRSRiUQuPjV0KMh2+GjAA9++c/qoG5WKl+P5rKYF7ci+d/N/leHRLj6vdXlpNcgqsEtp&#10;MbiSeNuTNNIC37r4fTCD4eat/Mr4ZzE1BHTpTMKIvZswxPVLdLRLOKVmBE7HiOWy8Kb1B36jGKpZ&#10;6du2WkgBtlO1O5uzKxC7lvtex9sFxooXcZh5JkllGKYabaIkXJwCzdajx+noMceVNqU7VyoU2BM1&#10;DmgUKR06b42ta1UUOSrzUtySD4AoPJCSCBSn68CmJrYmSAjfdwSTsPDLQeLYsgb2KZx3SanGIb8F&#10;XWq2zqqgF2Nf3m32f+I4vGUlXmDWvUeGVyJjsg7IWaF45TGaIU+yK0rT9qvg37P/ADdltGrqUDUH&#10;elMeMjdbWQKEnIZVJIJYuSK1HiCpwo1DSh6LovU1owFdzttQ7bHNhp9TuCWUZb2nGla6yX8cqtVK&#10;KWhLhKhG9RmYlSHq45cf2v2cjUd7qGizpFdOJIpmqYyQFVaAUQvyeRg3gqLm4lix6iNjo3AiQ3Zu&#10;2naZ5pjup9OhNneQRhYrtVYyys3NmM6RBIYUZTw5PI8jcf5OPqHmk61c3clxFOBFBC/FGYj4waH+&#10;Oa7V6KOMA16pIOKuXNjGueWrXTIbGSwma5urm353UMYakZB+2Co57kfDy+1/k4Zu8JDRBzHIwJFa&#10;H2Bou+YcRLntL8f0mpj7RBZBcyRNLac1Dk8mjc0BZCx+LkV/4lkaurO+meQy2geRRSC6iIVlU05H&#10;fcZuMGaIAJlwnu/6RDZYq/pLNbO68v6eI/0bqTW9gzl9Q0q6RpYnlB/dU/2QX9tY1/n54WJNDICo&#10;jYQQPw4F6mqkFdoz8R+y3FhmwogXdmTbGN72yCayuAY5JZojqN1D6pnSDioEkbJIzPcBvSRl5xrK&#10;j/Ev2V+PE9Sla0eSctW6lAH1hT8XIgKOvwhRy+FW/ayOACW3SP8AOQOoROgWcWoW0VnEot9Mhkci&#10;wCBUEYdpKCnF2d+PxunD4OKcn+PEvTu4DAsbKtwin1FVqEg7LyO6Vc7ueGZUIRkDt6f4UGVGgqve&#10;abeJeySrLNYSuPSklTkOSfE7RoFWakIPCJDL9tfsftZI9H8zLbBILvnwqqB6UHxGm+wzR67s7isx&#10;5oljBYdrnkFrqea90v0WLrJNNbgsztxHIBTzYtX4qfCnNlb/ACVw9ns4pQJrdzU/FxHE1+fXNXDJ&#10;IGpBx7I5sLttVlsUNrdr60Bqgcs4kQbggceJ6/GVPw/5OFE9uZmZfSMcQJaR2NN+5G++bCGWhz3b&#10;R39WR2VwlkkVwbwXV88QjtIFQMwjO6Rt8IC7jqW9TCO6BB+r0lawWqKYuAajClVoV4gHwzZYBQ4t&#10;uNsj3nmy+waN1N2htYden4zzR3PqsvJCGpKxDtI5QD7TfD9mP4Yl43dWkFjEuoSoTKKLC6IzyrGT&#10;Tf4mPLamMcpyngH0qTZpR0/VJ9UvJNGgnV0RZDd2zSwpaSTkc6VWFDwXl6j0/wCSjYGtobdW+tJW&#10;MKhUIeKnrXflyYUHv/wXw5kSnIVAMuSaX897NEbC4IuXaZHeWjzJ8ShBwEYiRiXDfs/8i/j9MNbX&#10;xjnM0YYNKS0bf3oRO/2ABVjTlX4f5ctyYgQBJI80feaN9YsEsrxopIoUWOeGn1f1pgQU+KVpHCoA&#10;3pqv7zl9vDGQKbZZoWcXk5LIC9ATSiVFadTTjmKJ1Ll6IsaI5ckghilGoy2d4kTaLaII51+rqVRR&#10;/eBZCC7fCvNpHb7P7OFj6dc2vp/WeElwF5MoIKqwPXlxj2VvsLmXDLGYqNxtMQn9j5hs9WjkktFm&#10;gs2kESSEfFIhANEUNMzeon25eP8Ad/yfay/q0nqEW6xpak1JUoo5UooqvPkxT/L+zk+OMTyRsp29&#10;9bLBHJevcTaqYyhEglZyqmryenIIBHGJh1WCNXfh+zw4smuQgL/DIwNRII3Io5IFGrx/Z+FEX9n/&#10;ACsY4wfV/N9yom0sS0rQVkt4WUVt2miB5RqpIKBebbNWSSWRv7z/AIFj+qrtDb1RllZndYmq5KEi&#10;pZHVV/mc/wAvwr/MmQO4U7tsbd44Lm7b4JoUijgeeMJGA6ig9N1dmPE8EVvi5/vH/kETQW8zJbKC&#10;wcKVoqhVUkEeHBW4sWb7f2ePxZVA8NyWq3Qlve31ssmozMsaxs8bqJGklkdA4ffixlaJiiIi/uV/&#10;fSP8HxY7U7uKCKSFG5mgVIVYJGGTc7ip6Cn2f5/i5YxgZHj/AN0km91Hy9YX17NbXjRC3FXlkvJl&#10;aW5dJqqgIZVWPkzLJRn5KqQ/ufTxOJbxrklIaIzJ/pDcgSQK8qcaRinFft8v9lk8kgNrSUVcyabH&#10;ZETzKVijlP1GEo4oxIMJqwadmYPJ8KKjfHz/AHXw4hHDeX2ohYy/oQsmyyEGoZqkrwoA53aj8vs8&#10;m/mnx48MeI82MhSJuZLHStMZ7g20FzdJIxZ40CsvD4YwzP8AE0Csqr8DL9vhH/IYWlrHFYPyYhVB&#10;Ppv/ALtlrx4MNvgFO5+P4mzDnllKddFNpNq91Lc63CYVSR5XSL14QOVpbGN5DPFIA9JX5UZ/gRP3&#10;UK8nflga6njWSO4PJPWY+gqoZHbbluta8Vp9n+bMuFkMkdY20q20mnKwna0jRbyaWT6tGm/DZ0jZ&#10;ecqfacMzcfsv8fPKUG1inWH4tQmjSQPIGBCOQKlhVeQ+L9n/AFciTx8+QQSStmc6te2DynjotlcT&#10;wSQRPHxaaFW47EeoUb4RRJP2uMvw8/UVe9gtI1ELRMoP7uNQ7SzSMnIfY5sOlWf4/sZE8/5qkoV9&#10;NvL+VjdpcrcTqBNcS+iLa1gilIZVMixhz+yiFV/vVfjwVswEocTyf3xVfXqFRAFPNU5NR3483Zv8&#10;vl/sSIAbD70brgbWRXt4oYxaBmXT54uc85Lq0LycEUxRD4I4oPib1If8jl6oGS5aZfq0iBkQsfRA&#10;PpgspPxD4f8AW+1l0YAC7ZEWnsel28Ep1CKQxXU6xo97+7M7CNlFA1HU/wAlAnHj9jDEzyR28khC&#10;twFEYclJlk2NA3IdxxJf+f8AZjygATnQ5MaY/wDo9G1GC3X1UM7q0y0ikH1a35MoYx+mVoV+MRx/&#10;F+5/3bN6uArW4ltU+tuqKaEeoFeQ9akjb9nagp/wOX5QPpCdgnOrWFpqhfS+UkoHGR7X1EhU8gVR&#10;XpuyScX57s3FfsyYrGbgzubmRopZY+TRdAkSkhEA+Jub7PIzH9lU/myudAABHNLlitGhjexiS9sb&#10;S49OCZQpMt061luOa+knpRB5II1jHwyNJJ8PprgaRIjdxNLCskoQi1gqpA+1R3JBHQnk38/82THF&#10;wCubICwmsYc6dcLDdSQRCfnf3JWXkfslo4gGVwDRVjVfsw/y4KggupjcEBUVY2SlQQOX7RqD4L24&#10;5DLkEQAxKC1C80yA6ejvI0s06TRsUIdinWNaUPKjSciG5py/1kwVIFVDbpJGFnKtOI9yCAeVT3JO&#10;Y8SL4t7UBL7RZJZl1Ca3uJHsVnjsWuQFVldwYuKqBxVI14qzL+39uTnjLqWRBFbwFkQJsEYV26KP&#10;i6nqf8nLMOMkmRTRVdOtbacz397HFPIZ/jeaM8eXeQkxj4IweCHj9r4+XD43CQBgFlYhY+TBTIvG&#10;ig1YkkqQN+HLjmSa6elITO7njZ5bZEMkqIjSCJi3KQrREVVDqzcY1l4c/wCX4f2XWhtPWVJXEcVu&#10;sbLDJXiWeVSPhDA9APhHH+b4cxsmXoCSWEigL/UTa3b2sLXFzfXE0L3EHESJFDbvXk5QqF5EsWka&#10;T7SonNGZMf6+nRsJeI9FGZVdXYs7Vrtx68K0HxfA37Pw4gT23BUC1FrPXru3mtI53+uzojyq8Uax&#10;QKQU+JZQf73gWkQxs8ycf3qepgFbecxpJM/ORiRKsmwVNyiVAY15FeC0+z/l5k8YiNk3ScNeQwzz&#10;wWluFt0o0MkJBkkmZh6snEmNOIUN6kjP8T/C/wAKYOsx9XtHQs8kgVQXILDlQ1NVVVVd+vGNcxM0&#10;uJTulV+ZLrVLR2EcUBeRjGCiSEAoFqHZmeQMGYohlZ+a/wDFfKricWL/AFeAB5pBzeOhJCkmvLgT&#10;U0blxp9r9vjk4R8QWduFQV1jA2sw/pC6kaO2gYxRzB1VGkTiSYzItQoZPT5s32U/uvUxKzX07lIy&#10;rXDpz4vLIxHNOMZ6k13bZ+XHnz+HLMsyI9wY81+ocLmweRZTYQOIW9K3gXn6D85lU/ByXkka+pCs&#10;fq+nHGrSfaXFr1iP3TGMULCQAMQCvwDiD14U+L/LzHxAD1JtZoo9T/SITM6ukbWzEorMkhWZjKVo&#10;EaYyMyBQv7n4uHPBsMcNtZJbw1d41CzSsRzIb7VelGf/AFeX7WY+QHJP1FHvSf1L671OW7vnCRXM&#10;haytUQmMPDX0iNz6iRUVqtIkXP8Ad/YwAJmuZjwVxMwKwKikFIahioLooVSCnNuTfZ+H+XMmhH+1&#10;NJo1jFp1pG15NBNBbsj3s04UCe9AWMTFY5X9SQMkrRQiNOUjx8uP94ysrzJckAAlnZbdSKnkpG+y&#10;H4VqW/lxJJ6suKltmli+joZhwX0IpNTdW9McJUK03m3kcIkX2vU+H7X2VwVLVFVy0nruxKKCIywL&#10;A/ZJXr+0T9mPKIV/moF/BLYKXMpiVLY2VvCiXQZTcpE6xkKfVCyK3pcaRxp/eXHx/srxL445luGM&#10;SqrM4cshLUqVrxpty2/mZsyZTFb8lKfST2smnL9ZeSSJYWjVblFh5kK/96HHNUOx/u4olV0+1g6L&#10;hbSSgmSeTizMxKlUoBtQEN/M2Y0hKe4EQFo2k129zfRWhX0bC0eWNERRKjzl26lypQLQoi/CzcmR&#10;fsYjbxyzypKoVpZAsSluW24L8viPWnxAN/LlmSYiK/4n/erIovUXtbO2lgkMkVtbGS6dYQhNGDCJ&#10;YqxgfCW/dM8f2mkZebqzYnqc9RHYROWYcRKwFX+E/vDSgVOTOvN6L/k4dLAH1HmxjXxXeX7L05Zt&#10;YuR6QlLvbRlkERVlCwDkvKSbhHFKIYleT4Pt/bXFJYYLfTQoYRGekcrivwp1NKjb4fhpx/ayEZyn&#10;PcbJpakl1feYKkPcrYVurWBlQB5iPTWoB+P94fV5eon7yN3/AJcDw3EDW6QnmySgKsY5KvBSe1VX&#10;f4i232cyZwJNgUklG3VhcR38t8oiSW1LM9wyxtKZpFGyko71WqLGof7bcH5fFguAxvAGKepPOEAR&#10;HIAICq3EBpFAWi/Z/wCNsxp3fNBSidLi3uwiXBtbOy9aeaWaFXd0ZmkT1WZIJKyFpPtFXbjyb7DY&#10;wwO4KSeklrbktIsh5k7syCrD2ZvtfZ/1slxxFd6LHcqC8gSVZ7dbybUtTRI45YR9XQArFHNLwjcU&#10;ZQ8cdWSRvVT01/uua2kkQVH4NziUxBVXiCAAooKqvGg34rgECTzZUqm0kj9W0jMX1SeVLktLK0jh&#10;mkeZmLlZG582DRF5OTcOX8uUWleM3DgRyNR1VQORpuVFQBTjRNv5mwCNHhWyqKtvHMLC2Y3FrCTD&#10;K8jl0VixAZ/jkZnEgaZ+f++41/awMqu37+Y7ugMYJoij4T1NDx24/wCVmQDEbDmyBR0rIAtrafCk&#10;Mz/WWjHOZ3PNfsoCnP4vV5H+7ZE/2Qq3hijjDBVLD1BK6AcyKcjsCxHLbqcplKzQYAbpVfXF3PeS&#10;ozyJGDbNaxSllgWRpOAAdkRHCAN8CCT/AH2zpw+JMSGWcmMPIA3JVoAtAAasNmA/l25M3+TkxDa2&#10;ZCImT6tYxx3DR2nqL6c0tS0itIzLxjNZIndf225tHGnKRk5MuKWUBnkkmR490FHApU1NDsBVFBP7&#10;WQy5eE7j7WBNKes3X1O3trVoZ2HrcXi5BisYSvGrs3GV24fsfYbivLiqY2dTAwjJZmkXgBUksCeT&#10;ySsePCv7KBslgAkbpIdZTy3kZlZYhBbyiZyqAJEypwht7RVEjTGN/wC8naL7XxKn8jbWO4vUgE0g&#10;dQq/CGBZUKftH4aElfsr/M+OUxgdhV/j8cSr9QurHRvrr2cDREvMzO6OiPOswJKIFcutJG5Ssv8A&#10;uuH/ACM09xBcSyRBgYbcKnppGzcaHfhQ96Ba4wiQptqysr3T7WG7WMi+v2eUTz3EcZlBUlROxTkF&#10;Xk8qogZ/i4ZT3drGjMnppx3iqWqHG26E/Ea/ZReOGWKRNgUnhVItJ1OUxw3E9zP6x4XLKkPFo2HK&#10;iSqqtGhAVZJX9Rl+zG/LGW89vOs4UzFeNA1aAlDQktRt2KMGP+T/AKuSyYyCBa0qXdpf2htGpZCf&#10;n8aenzIWSvFI46xfDB6ylFp8fP8A4skwNM6XVyzKocy1EALUWnTYKG+zxbrlsY8Md1KY20c2mabF&#10;G8pjjteJvHCcnrWpLszIB6nJPiUfAvJmbivLDO5t1iWOAtS4uGB+Gg9NQvEKASeIUfDmJHKSTMDa&#10;LHzY/pNxLPJPeJVtOsY3RQzM5nleT1GlaiR8nkf4+v8AJ8WIRMzuEjQ/V4SIowF4/Ejem55A/sqD&#10;6YGWEARu9/xJNg7IuX0kDF5YheXiNPcK0hcrFJGZIaRFWqrSlWndvgX/ACsF3PCzsJ5eMYbkvGRU&#10;4fByAXqWZuI8PtZj4PXKgUQ3KVWb3ep+YLCCQzPCFkWW3E3rFZfRd2Lfu40hMn+U3wtJH8OF9pbb&#10;yAEsDykaTigb4mNBt0/aFP2V+LM3LIR2j/pbZlkGo6gIvqxl+BuUdukJaV0+FQzNVh8dKoebf3kq&#10;JCvJn4Yjfy+jFDawmUSt++mJduNCrUDyEb7nl/rcf5eOHBjuVmuEMoit1TRbaS7u7jUbwRNb2zPb&#10;WaLEgJYMqs6RKz8R8PCOjc/TZ/8AfnPBNmt3FBaWy1SSTc+mlAp2chVr+1Xfk37WQyxjKXF0aydr&#10;QGqz6c51i/lETRQbOLiQj1Eo0XJ2KsyqpWqJEnx+mn+/PgCzJwMcSPxdxxEZYF2Ug7EsKJzqK0yw&#10;eq2VGk1tpPVSa6mQNFC5laVYyIhIjL9lUJeb0eLBSwX4v2cA6tW6uo7R2JiSoL0DCpryIqDWuwXL&#10;9PERHF1ZHYJlocK2lhNfJEFmueL+lXiQoACK1SOJAq0nw8uTPhpqqaaggiIcJJAUmjNASAV5ciG8&#10;E4jMbTSyEzJ/zWEY7c0h8vJrc6XcpliaeG8aWGUK3pj1EfiqBlBYVm5s/JOX+r9pO4mkZXvW/cwB&#10;QkaUCio3aRRQcv2ePx/8SwwAFX9Z+r6uFMa6K+n2sEM6aTFK15MjGaZ2fmQprwhlIJ48vj5/u/5F&#10;/wB18cS0wWdp6moTn1JWkIQSqASyitK034hMlqZSl+6hyU3KSJ1xb/UZE0a2Po27Q1nmt3NUViF2&#10;UU+3z+Hky/7LEoBcXkkl7clTyUlFAIA3AXavQj48tiPDjwR2KBvsETPJb2McGnWQfisoWVyQzUoW&#10;dq06hv3f/Bfy/C2ZgXRPSGoSTAxLG5ZY/gUsdyRyqQI/5fSXGAA2H7se71MlrLMYJJDcNpMEJMrt&#10;GI3lpIeIqpR+PX1viDN67/5HxGKRSQxwtJLzliIkuKgBSVB4CpHv/wANmJIiRIH0f7JAj0KWM9vd&#10;zXIW19COZXtrF1PJ/TlKmZ+KM1OTIp+If7rX4calxNHbmRrjjNcfEWUeoadfs+IAyzgHpEf4B/pl&#10;PwburK0ur4xDTo5beyHpIsoMC8tthJQjgeX2QG/2C45FuJ71CsrUi+FIy5IL9f3nEuTxX7X2clOY&#10;iCf539X8f6ZZ/Yoz/o620iTnbKBKrPPNHCFZYq0/cFxFx5P8UX2/hX1Mu4EzD6ozetHLSiqtAItu&#10;YdgB9pg1f5l45TiII4/90gGlttHp8M01+YVtZ4WZWkd6lrgLxhMauWUsqOqpxDKknq/7IUyySGRn&#10;jUCFeS8qgAKoJov+tlXplQPVO2wPVAo1vZLarDczFryZYX9AxsztJKwUySEVYemGLKG/bf8AyeCl&#10;qrRWzyTu4uJlAZEPNeVARvt+1/k8spyE2BQ277R1srL6SK8v4IreKIWFoS6SSD0m4glX+GlWpHx/&#10;aVPtYyyitbSzee4UqqpySOA8h6lAorXifhpSn/NWSySnKQEaj/O4v5v9FdyQF2qXN5qmqLYWr8pX&#10;kEcst0joRCKykAgOtJVJ+P4f2+P9ziNl9auHuJxakTlxuRxIRajiX4/7Lq2W5RGJ4b2UkXXRW1U6&#10;ZpqWEL6oBZiJ1KhvVDyzMrc0gDeBaMfCqJz+zmlguZrjjbqIoS1S/I1+Ib12I5KBhjIQG/1M+XvV&#10;re/srOw9bUHa6vEjKcBEtAUeg4gEMEkdl4/78+HFLCOQgSSBltY0C0j6k8qAE0Tdq5TkMQPNqkeg&#10;QvmC6KyPY2bxNq13MZOVzUIsaR1Z1AMwVU4cQf5+WF1/PBHF9XSqTOQLiVpKLU8UJCkUYfF6a0X+&#10;bjmXhxm7kPS2xjXNO9ItruS4OoTusloN9PthB+8WKhkRWcnmruU9Z+Z/316nxZkl9C3QsxjdlSLb&#10;iPgFWc0UkqBTj8X7TZaY8ZHcGMRQdLb/AFq/eJbdZ4o2luQ7q5UTECOJS8ihWZuTPRA37tP9XKtO&#10;MdvIZGSJCTJM1Kn4SSEFDRRTb/Vw5tiAEkEnZfqaSyX8EkCzXM0YEFvDyCKFl4K87B15OyULdeP+&#10;szYnYW0Ukz3VwgFvHzkIApyeToGH2zv9lclqMnDGo8ysyTyVNcu7iKGHTtPnYX9yY4leoYpDCR6k&#10;ik/u14oTzcj7Xw5U1wk87kt6QPFhI/LlxIqxCsQfh+f8mGERHc8pfw/9JM+KhsrWlrNZafFCiC4Z&#10;AyCNOIUlG4qrOq0+MU5fB/v1sUJs7XTzHA0hu2ozSOCVUGmwJPYZH1yyC/Tj/wBl/sf+KYxu7KhB&#10;Fqt7rJnvFt105KpDDE37xitfifYD4m5fZ/4LELOe2BgluI5HtYkZ5GVW3UOCB8Ir9p/g/wCCzIym&#10;e4iQJfTD8SYzPS1XVo70LdQWNzHDqF3Mi24bieLcAHPxsAw9NCXoP8nCOzmtNZ1W7uppgtnbXBkl&#10;RgwURLTj8W9SW5fDmwyzjptPZ+unX6/PdwifUR+JJjeNc6VolvY2qNLevEtralONTLwPxEEpRF48&#10;mb9lc6Ne2UNjos1/6Ra41JQGoAHS3QVTenI+mtdqfa5ZxGizTz56P8Pq/wCSn+5/pJwAH1Dbhjww&#10;/wCK/wA55dZzwaj5psrSK64W3l13S2J5GG6vJG4SSFQyrWa4Z41b/X+PizYVajeSWlnHcwM6ublu&#10;I9IxqeQ2Uu3Esyrx5EfCmZpA8aWOX08Pr34uL+Z6HNjIEEsm8uabHfSNDfxxStHZwpzWYTMDCQXl&#10;RU5LGkspd0Un1JOC8vtYrpg0+5M+p6ncLJbwlVggQkxGWYfYj5UUPU8a8v2vh/azB1YkKhiHr/jn&#10;/R/3aDd7bfzl99cXln9V0ewhe2nlSR5J3VfrAjt3oskojBDROF6fA3w/tN9qtOt7nU7hr7UoHjt3&#10;k5IjAlVjgqQBvxA/1vtfDxzI1fDiAhA8WQ/9NJ/9IfzWqREth9KjfXmm6Tpp0rRbuORrSL0LgRsF&#10;cyXBUEgAFi9ZOiyfB+23LI9FLNcX9zfS3RiF7KXtEUEMQ6DhyUkkBEjXojftZ0+IRhp4wG/D9Xy9&#10;TVxSlO/4f4U/aJbPTrXT7eyS4SziAu3dhxX02AdUYgK0kjM+zvF/M+GmqCD9BadPAr8jNMzSTsYm&#10;pxoTseY5fap8OaXTamZ1REpVEx/hvJ/x1ZcrO/q/WlmgR3D+YNaW8EdRDaRlbZVkjAqzKgqvx+n0&#10;ZmT/AFMvyx6cem3GocGWC3kP1eTk4eWSpVlVKsRCv7P82WdryJnHFsfE+r+jD+dL+t/WYwlZKh5i&#10;e4uvMSabFdlLtrcPcwcI2SCPmDFIHKr/AKTLR/iqyR/s/wA7I2F3DbXb3s7MqkMVAI3Vj1K028Bm&#10;VlxGWIYYDl6eJxwbntyRWvaddajZQ6darFKySI03qKWAdKGivWlf2js2B49cnkLcXCoRTYsKAjwG&#10;ZEtLAfUPsYHIeLYoqTypYwrGeDNLG/MH4SxYNyHxN0+Lf9njgixsbFdVH1m4kjiDeoKAMXNORdj8&#10;ISjf8RyWqz5I4icY9X+l4fx/VcrgMvj9aB1jU9em8u006zt5J5lMFw0jFVgFeCpHEocz81/Z5r9r&#10;l8WOuFi1HUL22B9dTagwNKBUuzOCq0p9lU2P+VmJnMsWGMyOHhyevg/m7/1XJMQCAu0qKbRNL05T&#10;bpbKLqk4tyyIIgoPN1PKrMzfEv8ANjPK2l/BBLdSgBmZGeSvJmQFUVIwv7tFrUf6uQ7S1JieGI9Z&#10;jxf6b+l9P+ycLFptzan521KWKG8jtY2kSFYpJPT4hI42cSTGRg5aZ5VXhxCfZb+bH3H10ahcwWRV&#10;4+TxwuV5A0Y7Fvs9acsu0uOM8IGTY1xSg5ZyCMqH1IhJNHTSrO/1B2SWNEnlCkoQSlOYj+39kNwQ&#10;D/Y4pGkVtPFzWR3bi0aGjokiVD8FG/8AwT44cviSMLrw/wDcf5/+9kgHYWhL2O61OwuJUuIIrVkk&#10;huGUehLJDJUxc5qsOPxcqLF9vl/lrjLe20q8uDNe3H1FGEkqyoo5lENKb1K8iT9kcsu1WpyY4jgj&#10;4sv4v4f86M/+KazImVj+qvv73zDYWiWWjwC/uo/QtSLgloVmdCxd+AUvRVUfaVPixkdsLuWaLTGS&#10;00u3DGBpAEaederFqklEPSn7eU5IHHC8nqzS/mfwR38ox/mp448QjHn/AJWe/wDvlB9Sl0s2kuuR&#10;Sajrl4Ujv4rfnPHaQSV+ynFVRpvhR1PxcP5lTBGnRzW9yoXU3mSGISvGpcp6rMwoSxOxJ+Fa/s5i&#10;6vHjOP1R4eL0x5f72UljxGYsj+lw/wA1bf3BuOMx0CC3ubm7Nusz+mJvqsah/UWihhQKvKv82O/3&#10;NCWG0GoGRuKhiIowiljVgFpxH08sY49NRlw1/S9Up8f+aZM5ykBZoWf639Vsz6H+ir3UrnSxDGGm&#10;ZVe6lMskca8VYMx5/HQjinw/6+CT5kvbW5ltrdwyqqAyWycjI0hZT8R/dp8Q/nymfZUckRM8R/oz&#10;+mH+llxMcsxEb/UgbbypptxYQ395bmK6b1GAvWMbxQxUYKaD1Zfhp+x/zVgHVJ5E1inBWYhWLKQG&#10;6bsxPwbLk9JjMoAEnh4vNxsoJMSm2hW9rL5XR0LRxMGARuTqCzV4oAWloZD9lsB8b1o442mVquJd&#10;woVU/a+P4q/Rm2wRx3sP6KcYBJr+JMFfThPPdLaOn7s24I9T1JHFeI9I8KDsvL4nwRZWUMhU3EYZ&#10;39RWZCAKAgo21F6Accp1UzQEduJOTHyrqUv1nVL22jkNhN6SQtC0cU6M/ItVJE2LSD4mLP8A6v8A&#10;LgNkgub0pL+6tgWCyNXqgHLjT6Pix+iAHWQ4nDykCXDFM5Jryw0ovaRm81BVRmt1KrUSMQvMtQfz&#10;bfFiU5WGX4aKu5BJPKlP44IAnnz/ABwsJmrpGW1Z7cBizt8INFHGtdzsKUFMQjkVIw0ikChIpStK&#10;7ffl0x0YQREkbvIyxMpNQG5VpWnxdPDH/pBt7z0elErx26U8PDBwmq6p4o/SoHSofSGnfWGoaygc&#10;zy2YN15cqcj9mv2c/9AEXulSJ4pm5SEK5YqYuNPsBV4qCtPhTinLO7hOMfSen+6ejERe4e6Ja6YZ&#10;pre4tEdbassFfU+serUj1ebh3YFZPinEsnBf5cH+jBCFujbmQoB6AZQ3xdR8XxU41/ZymcvEuIPp&#10;/H+9bYxHRKpbmfUJH0qO/SBmbldskpRkjNVb4AU5GWnwep/xk446ZvScVcz3sooiuZQKNUsFUmnE&#10;AfaXIjfb+DH/AFVOyhYQLKj+nGum6PbMfWaAWrEmIjgXdV5eo7E80bn9r4fi+ywtHDEI6B36s5ar&#10;b7EkHlldEmw1yPQIlYrm8vGnDtDEdo4PSomw5Dg6GNqjr1+Fv8rC3UrxUjFlE7PczkrcABwIwpDf&#10;Dxrsv81cztLi6yHJx8gkRSa6Np80t0dQu4o4rG2KnTWqrSTF0Kl5S6rxZy3wpT/ZNywmW1t5btLY&#10;QqUChEAVi4Ukt6jemzPVz/l5sxOo2SnFj4jZ6MhaZ4bOS4lmKsCzuS6BQQKcFZ1ReK/6uSixsFa5&#10;S4eWK3tbVSsqt8FI+4LPv8TAfaOajUawcBieK8n0fxcP9ZzI5OvNhPmfzI9jo00EFtc6lql8CbBk&#10;X1y01KhgkHaJDy/dpjNa1i3sS+rXNvbtKEEdmDKzcGNRUVHwsR/L9v8AaynRaSUhwcUo8J4sn0+v&#10;7GggxsX9SE0HynNPYjy9b393DapObjU5pLdYvXVqExKVblQk15O8npt/k/AsO0rRZdQ1KUOzyi5J&#10;KpAjrGxNas/NVXj8vtfzfzdHm1McMOWydPh4RReg6rq9lpGmPeXcqWtrbLWVpmH2V7ChPxH9nJP5&#10;zQ+WNLipcxm6KRRwWjozK7CgeVjFy+Lj8K8uKpnKYe1fzF8Av+lXD9P8LiZs0jkAiI7lgHkPzJd+&#10;bdcvXOkvHYxySltWEigqjkNDbBXRH9J1/eycOXKT+8wrXUvM1+yaaHtZYbRjJ9a4HiNuYUvVx0an&#10;Ljz/AMvlk54I7yPp4/qTmh4p5bj0/wBFkY8veWdJ1K68wJFcR3upIlvLbKwVn4EKOCfCe26K3p8f&#10;2MVNpdQJcpPFNbgr+7kjCkMWqTxLE8UQfaZV5NlXBHIbB4uHvcKYAjdckSurWl9NbDT57a8EcvG6&#10;DykNGF23RFPOXkVCxymNU+19rjhv5a0ee4B1uyDetCzelbcVVo+ChPsuNmZR/wADxzX9pZ4Qj4RH&#10;1fxf9I/8db4yliiCPUJMY85+ctE0+9XyzrYWO0uY4ZJb2Uc4pRJKxoaGvBXFW5j+f/Wzp+mPJIn7&#10;4BZAo5xfDUNv8Xwgdc5HVemWx/3X++bOEHcPnPVNN0tnkk0u3ElkZ5JodUKyQrIjDeFYnqP3R/aV&#10;v2sWXkTTIGg2WlwlMwb1Gai7An4q/TgiKKh3FPfMfLkTAK+l2rmTmy7Dv449yOVAPuykct28J/FA&#10;7bxAlK8eR2WvgDlCp2NPngLKkUIKt8AoCK/ERt+IxpFd+2TCqayFUYR/tgKzEAVFa9q4xo2KgA1N&#10;epGSjOkq8kMLMTKfTjZAFWPapruGqWNCOuA5I7m3k5RMWDfaRu3TocyISjIbswQeaNEtpewrBPCs&#10;LoAsdzGBU0JJ5rX4RQj7P/A4vC4aISRbV3ZSCKZTIb0eTEiio3cckFybW7YzToAscgYHl/L8Q5cu&#10;u+OVmYFj0HQ47DkgqE1siTCPiFZ/tJUdegFR3PbCjV9LN8rcFUu6hOZFTx7jqp7n9rM/S6nwubKJ&#10;pPPLmtrpl0Awkjjt5HnWKOUopk4AAnaRWYFE2eN+Xw/s/DkMns3sJJ3nRBIjF4UR5CFjUUUhSVXn&#10;yC9F+H7OdFglHMPT9P8AF6YN8Zl6jY6nNqiWccTTxwyxCG4aRYKySuQ7B2VZHEfpM7f3icv5MFfp&#10;plt1d1EOoOisZORYMFPxAhCW224r+22Vy0Ny2+hIHVLovLFLySKCR7nQ7eZ41sTAsZieUAq0TSqs&#10;bKatyk48Yo/2nyW6Bqo1OwbgqySLu3L4DSlN1bfftmg12nGHJuSIn3tWaFUXn/nLy1c6PqC8Ymji&#10;DconeRWDMDvxcBlLJX4tv8nEb/yxZzzjUCgF5COMSD7I71oCP1ZLDriPR/Af4mvGeE7dV+keeNb0&#10;7TZbDm0lrcy850ovqFTQMokI+yV2p9r/AFMjdxpt/Fe/7kI2DPV3X7UbcfsgOT7/AOT/AJS5vMWp&#10;xzxjwjy+pujOJHmzu21vR20gHR5VCoqJbsv7uaMS19R/RRSW+ytKmRePwxyJl2dtGXluGL+pMQSX&#10;EgUIPh6MPtHw/wCbsOTUSsRHJiO9C6pdzraRW6CP0bFAixxNatK85PqMSyN9hSvLmgX4mf8AdNxi&#10;wtPqSloYV4hWAarOp4lj7lvdt8yb4Y7820XTJI0ht1S6u5TcM6M8ZWOFxzRQevCONeP2IuSrxbn6&#10;jO/xYcWOvXemTpbqrTLJTmnItGlTv8bfFXj+zmDqtBHKOLkWJAnzYrqPlCw8x2st5Ky2bWpYR3Jj&#10;SOe4CL8PKGMCL0/UNOY5fD+3kqk1C2vIQkTAncNuK+Hjmghp5Y5Elq4CN2Bvpl/ZXEU15bmBkVZA&#10;/E0Ymmx4b8qH/gv9XAEdrBE7l0WgPJydtxSnTMmUyY7FkZbJpLq95dG0MDyFvT9OCMLyIVy3NnVt&#10;lYfE3IH/AGaccLNQtJJLo3UkZkicL+4BHEf5TcqEUzNwZRwcI+plCQCf6PqdvYafFYLdCEpJJGuo&#10;FWDsWPwxQrBVZOQ5nn8Xx/tftYHvFtb/AIWdkBFHHQyIgCmg7Up8PbMnDx4t5/xMhEjdE6WL/Qxc&#10;a3q7tc3EhYWzTOZV3H2g1fjbjzXin/G3wl0gktVMz1j9QqoId226URTTdqbf7J8yxLxCmzzT1Htb&#10;5xaRhbqSLlI8LRRRgN1rO6hvgj5KXX7XFEj4SNyVkreW5AN1dCQMpMMES7kK+3KpNO2x5fzfz8cM&#10;8UboLyKvfxWbyLpumCCRXC3V7cSNxVniowRkRWPLcMy+mvwekv2Y+SUZfrDpBJAwi+y3rFYwBy+F&#10;nHxUYj7P/EMkYSjHYsl8ccNpby38Vyr3O8ifU1a5ZqRj1IoWAVnjV6cmr/Kryf7rxa9+BOCLwhjU&#10;8QikA1psnGqitPD7ODCRLn9TEIXRox6vquWlubmRQ/rMGZVjLUaYyhJW48wft8PU/dr+wjBLVEuG&#10;kupjKkEQ9V5W2UAHZFq3Q8f995bmykCtk2mGo3TaebfTLWOGS8vCYbeBD8TsVJllk+H4eAau87t8&#10;XHjgu6JuVAhLiSZlkVDuEKEOC9Sdl+Fv9bgv7WYwsHfh296DzS2whttNSFbwRSLaIbZp+CI0plX0&#10;m9H01X45GDov2f3fqyf7qxl2ltBAw5LbQpy4GhSTnx4mRaKWL1HwOf8AY5PDc5bKV1gbu7nPOKTU&#10;L254/WiHWaERNKZEt2LOkaxem3KWKNV58U9X+8wNDbxMol9B4xOOEsrgc3RwRv6m4V2/4x5lSIGw&#10;5sj9qYXd2/qPHHeQXMtmfUtrRWZYo5YuLlawBqvEu7ckm+Hj8CfFiuozrbQpaW6yy3kqCNfSK8QV&#10;p9vgV2PL4l/5qzFw4+Imcq28v+Oo5lS0uG7vblr+4lgi0eKQ3PKcPzIcMQy+rUfu+IaNmH+V/upe&#10;Kj24jtUsbaBZnZn+EsVRULcSxVSqg8/h3P8AM/LDxAyMrjQ8v+OqTuhIb9ptUm1W+vGsbZEgHJEV&#10;pJJfSM3pLI6ySOpjZZHVVX4vThRPtPKnO6fWbeO3EjpCtWjT4IWJXqSQ1ADy+L7TZZCJlEyJ5/j+&#10;Jfx+OJE2UN0LO8uL5oLe7upCsEs1Li7QeoPgIRk3ZfT/AHUf7uL4WZv2VD2lykl4s9w5SG2Lf3Kt&#10;InBAQYwWBZ25j7Mf2uP/AAUs0fRQU7BEapa3Nto81vp0X1i9uwrM1wUhlaWRlpK4jCpGqx/ZZ1+B&#10;vh4N8WCGM4YvCggPLmzpDQ8V+EBmIbjuPibjkYRERuZfj+qj8dVERadKY4ry5+th1MKQTXbFJJJK&#10;zNxiBRJiUb4Er9jF5IZobd2d0jtlVjWNY4ySwAAU7uxptufif/gMqNX1/wA65f8AFIoJdbXtld6j&#10;DEkc1zqMkqUWVrm4QJG7t6koIS3iHqfGKJxjjWNUX40kVG45oiyOzI8oLzKPjAVaAcjIVr7D7P8A&#10;rZkYgPx/x1mmFk8cs0trbwQyw2ZSC1kYmAmSQMzcBBG4jYL9p0PP4vh9Pn8b7YTGNFkuBEWPqSqj&#10;F2WpBAajfy/s8ftfFleSWxCD7ghdRe1+tT3FtpLXb26/Vrb6xCII5GQFSYTIlePNvilMnH0/hjb4&#10;8RuJ7We5f1JCsbsWjVQSzBDuzsPsrQEV5Ly/2WSx4zW0RaAD1RljaarYadZxLGJbiNEjupSwWKNp&#10;FJCwptyYyFGCcG4rw4/ZzW0wlYXAic0AYVSQlmB2AoBt/Ly4r+3hmZxFGo2sp0u1GBILc6eJ0AkM&#10;kTBZIUEcbL+8c8yTyHxM/pq7/H6fw/bxk9Iy8kEsZjVxLM7Hi7yHr8KBi3H7IDL/AMRxx89xukKl&#10;kjyRxxXVjLHNLG1rbwQ1aOC3SqqfVcxhPUUKzNG6t9ngvL481pD8X1mgRpgjkrtQFTwSu5JXl0PH&#10;jhyHbhZFdfXaGloAZvRMsJEgAJ4spkkIIQcDx4q6h+TfzM3JRrrP6LsIjWSjojmoqAFAIAICgtyV&#10;W/1sx6BYWk8VxYfX4Y2u1c2xeGW4hTiQrM0jFZGYM0jLD6czxN/xWiJyRHCTzXUwlSOVVDgdFHEs&#10;KLQE/E7MN2/yP8mTMn0iNlkTaZ2NhplrNbvLbyvNFWjFyJEjYPJydEIjjiRiyRL8ber/AMWQfCiL&#10;UQ3LtLHzSN1pGCW5SEnkWNE7MvL4m+P4f2clxCW3RAJVxqM17YRrazfVmuInpcGkTRxBaJ6aN6m5&#10;4MY/3a/u/wB56f7OKW6NdcUdQQr8pEFQg5EfCAQq04+zfvP9XKieGNBJqmr6aPTzJcqxjkkhMMMp&#10;USSt6YYrIxUvKx9RuSrzjX0n+Pi78cVuZ2u2mrI7RRuY4eRLBhz41p8FVoadW+HjykyOPFwC6Av6&#10;v6zGkLptpHpsNqsVvHHcTR+pcGONYjGBEXUGiy8HDCpXinxvJ6cLYHnae5kC1PCHkoj+FWKg1Abj&#10;Uqp6IpX9mP8Aay2IjEEg/UmkbYwWdhAX4gTTskjTHkyLI4Ks6l+KyuKs8sgk5Nzm+Lh8GCrp2iCC&#10;NfijAWoG3NgNwD/zR9rKMfW2NoDTY4rkzG4f4bos9GY8zDGzfCWHTiNlrL8MTcseysY03ZgQBO0i&#10;83bj8VNhuvI7lj/NiBxSpaUYysLylY4Y2Rq2Mdu/owxq49FWNS3B/TX4Ujjbk3p/zYmomukkubgm&#10;J7iMhuBbmF5UKlUanNq8emSMhjHCP+K/6aIK+cWdk9tp1jCs8NjMhSKREWD1OHNJA7pskIT1jxf9&#10;lP2pI2wTJ9WsogsIcKtOI9MVqzFdhVGNK/8AG7ZVcshuWzIV1QcX13VHZ7hopHmB9b9+4jARFk4u&#10;wE8So/HjJtx484U5fEuAorqU3UpPGNIgY/S5rUSU+CMbMEAX+8IbL5w4dujKiUznsIX021SHldyX&#10;TJO940b0aMUMk78Shldm4/V0ZPi4x8V9NHdTKOK69GJB6nxCsjEkLsFFK07Dp9n4/wDZcdfxxJLX&#10;aSz3OmC/up3a15RkC1iRA8tHaU8yvNahn3Y8X/ct/lpJIkm0vCIL6jGSrl2KhH+2AFPECiKqf6mX&#10;z4e7/YhRFUaBvq4u7ya4MMMdsBH6MccsksRHoNJyRZJH9SWWSZKcOc/w/GuCWtxFFJKFRIkUGP0a&#10;rVVHJvh+1QsvQ/s5SJRJo3/nM9uqDjvjd3VvaOz3EzSSJcC5rKElc+nGFl4+nzWF358Pi9R2+JV+&#10;LC+4dzEbyZiJlDleRVioHxGi1BqV2XlmVCIB4UE9yd2awxz/AKIsEH1FDAriON4435j0gvq0ZKIy&#10;85Fj4t8S/wA3LBcUAjia8uJGBb4YovjUnfkCWBoq9eVB9jKckpGXDEIN3SVXN8Lu6XRdPghZIysl&#10;7dUhmRNuLokTKPUlZgvpc2b983OTApeMsyISsLfYRaAsQKgEceW5av7X+VlgEowZFODFMHinlUPd&#10;xD97M/JljRjxkKnn6dVWMIGKp+36fP48FeqtvbAlKiKMmQbHizMSgPID42+E0H7Xw5Vw8c7PRgk1&#10;JL2/dUuDE+o3ii1cBgZooI0WZkMTMEhXjKnN+HJOUqM3wYDgtjFC80sYEjF2IRioLyUA417KPhRn&#10;X4v5fizIlLcAMqTWe7+s3EVrDdMfS9Ec5EEx9OCrMj8QpMkjfvJkhf4F+2/BeOPeJJmgicA8a8qG&#10;tCduv2mbkf2v2srh6N0r47iW2ivJ4GaNG4CHmpQEKKk0oUSP014rx+H00VV/a5iolMKMFNGBVTSr&#10;PRiQd6lR0am382Qy5BI86+bEpVdFbuZGnj9WJw8yq3BIOcSo8Z48EndAzR8wW5M7RJxx8bXnFeaK&#10;jnmqxIWBJoD9sca8W+Hoq5UatjaEnXSHM/pTNNCqW89zPOsLokRaRDSF+fAzQ8pFHxyt9n7LPxq4&#10;t4I46h+QRmkeFeILsFqmzMdlr3+LJ4shkaZbr7O51S4n/eQcGlgitre9cs3pxtJxuOTxxxhZJAoZ&#10;QnKNPi/4x4HgnLxRpLWZBGxYlhQlD9oMAATy8Ps5bPGTIG/u/wB8y2TK5tLe3mupLVo7a4kuoRGF&#10;iJkHrKP3ZjrzUNGKsH5M/KR3/dY2Ob0oQscAimfgFB7AfCak7/D7/ayM4C7UmlaW2e5umaa/a7s4&#10;PUM9KGrtSVAqopFZKhm4/wB2vDgvxs7aKKSW4ljQrKYiojUt8HEEty2qTxLJRcnOYAsIlJSu72K3&#10;sLOe4V7NLxXNwyIfrHquFUxAniil0jm5yD4v5Ps8sW1CVYU+qBRIp4kpU70qxLN70/2Xw/zZXhjx&#10;epQLUNBtZLuQarLLJDNydROUUBVYBFWKMFmVVU168kb1OX93wwGIiVjSVSsCMDIWZSAtKLQKacql&#10;cv5JTWS7KtLPalZL2aMraoIpYnZ682DGQE+nRZG+z8S8ftcsGG5jt7cRjjHWNTxjG6orAKFVat8Q&#10;Dcf9X/WzHjETnfcxFJQNNmuLpmAkuPSmkB9dgQ8kkTNI8zn4FWNmj5ELw4vx+P8AdJhdApmRYH5c&#10;7g1dmDcqjYBQx70Yc2/5mZmzJBvamVlPLyQ2sjXkCx+lp6skaRsqx8KcnZ2jQ/Z5Rv6Sft8v2IfU&#10;wxeS10+3SGAEyLxoVVW+NvtEBQCMw8cZTNy5IjtzSW3t9Q1m6nu7xo1t5PUWaKQyxfuYi3pqzuXV&#10;viJ/eKPsq3D/ACQKpLKqQclWBnKSKq8QzUq1Kmjn/W+HMmUeEVSkUNk2le0tZLm/9JpdQjiE0Dys&#10;ztHEWIQfChaFWAY8Y158VVGxSdwQiRtQK7ISgqyDjuyBS27H9r/m7Iw4jzJSYqVrbnlPPPBzaWCK&#10;YCY8RK/MgRSs6xrwjUj92W5M3L/irKvrsXCokUKRwQhQkCMeTJwHHkgX4QX5fEPi+HI48PBKpG1i&#10;KdoWly2E1w9xO8t9c8pJL941KCT1GDhZS55MkYX923GJeX+T8KWmK6yST3FWW3PFxQogFCqIWYLz&#10;VV+NgPh5ZdqTdQG1/wCyWSI1wxzW6WNkqQS3RM0RXg8pq6vLMqKW9OSR2MayH4l+N2xWJHEryMx+&#10;uXH2Ao5NGhG53ACnfkN/tN8PwZRKiAR9EfrWRB36KV1JFJElvwDaVaGpd3EaTTxvVUPAs8qVTg6F&#10;PhSP95ykw1iEdpxM6hI4BxqshFZAtNk6ED/K/lzEyEz9MWIG1BixE+r85bKaSW41E+pGj2yERWjO&#10;W+KaiSK0lav6bfbk4L8OFzXE14WnlJ/cFhbRSdHahVWJ2HUc+n2V+FMyvCGMCI+qX8STtsn62Vvp&#10;RS0tIlJvCrancQngYowQ7qkYDs2zJDQHk7yJ6srNjP2DJPGDaoxk9OiiCjAc1KgrWrtzZmVssMP5&#10;v8TKivaCL1XsrO4aLUJ4hC84LfXSeTek6ysj8WWKKRI0Doq/a/lxGzigaQ3bxiWd6OlVJNV+IKB1&#10;NKt+1lkiABGJ2HuRxA9UdrMtz6JsUma1tlDQ3EiSemeEgZOfqivBqhf2OX+ry5YvaTSQWL3MrpLd&#10;/GFCt3JNV8aMy9v9bKc0YzPDDktWbQWo2y3muw2UMMtvpoWIsXj2JQD03VirLWNH/wB2NxVmij9P&#10;48D2rWyRTXc9WI+FW4sZHY8agV+x/k0+z/k5fOxWMf8AEqdzSO1MajLd2unWY4qx5yKHiEMKBX4s&#10;yijS8WXjJy+19n95+wy1EcX+mysAQecjnk/whqhVHTt9lR/wWSnPhHCGR3VtTWW4STS4EZllQxRR&#10;KyR/EU4tIzbuPhbjyLO7fyL8TY+aZbuUBWcVLgsAoKIi8B0IVd2/4lleKJgKYk9FG3g/RltxeNGb&#10;jEVVnmkWSeVzKw5uryvtGuzN9n0/2uPJl5JJKqW6OvpwovrTSHc0DDiqoSO1f+AyeOoXM/xMuUdx&#10;uqaTCbRpbia3pLdTSvb29sp4Dk6tzeSZUfmS37Xw/wB5x+ziEivLILVv3nPkDCPsopO7NSh3rTLB&#10;sEXQRiNDBC98P3dFQm5NC8jBTREBqopSv+U2a5CKtJVYqVCUXYKzDkW3IUtyKqtThPqo3/nJql1q&#10;Zi5aF1Vw7SfEQWdEPBEoFZljKqzvxHL/AILFoI5biVXlPq+nQrDGXI5sAePqRhQFVRT4V/myvMTR&#10;r8f6f1sJbhA3l1DaWbLCBZmbl6lxOI42CRuV9QRyluZeR/hEjJ/eL9nBU3qTzmJWWMipKA9itCSz&#10;V4+mhXr9l8xsR4IMidtkJDJbWtml26Szq3GNJaUqY5PgVUUrz+sTK/Hh8MkKry+H7S1wvOW2toEZ&#10;40AI4fGvKhFd6fDXfl/kr/NhwT5yLEUBaBs5Da2moanqEyQXEzHn66iKQRFlbhRPUb1OGyxr+3I/&#10;++8fEJbW3Lh2RKFVQcQTy7Bq+3/EsqJEyOSRuWrn6pqepNbNDFPKGWSR2LsoMfFhI0fEAkM9ePxs&#10;v7lOSYFs1mWSP1FkLb/WRQKOTH4alAK/B8X+y/ycvymthSklG6lJbyw3Rimt0Gx0p+XqsY0QB2Al&#10;JC0nbh8PH7H/ABZgs3TETNI5jaVuaIN3Kg0IqSNhXlmNKI2ZcigYdLjjazt7WJbqO0gMMkrBVgWT&#10;jySTiiN8blDG3H7K/FitpBPNcmPnJGp4hwlCVKqD9ohx9n4vh/myGacYxv4MOKh5oLU7u1g0v6xB&#10;Da3FxEsksX1gNGsiSyNt6SGJz+8/c8JEdm9P7OIaxNFdskUEAe3gKStWp6NyQ8qU+0oLM2WafGQL&#10;l9RTVCupRflnTm0mOSTUL0rf6gZIVHwqGdUVX4xA15ULekkaJ8WKT300NsIo2ZluOLRihYbA16AA&#10;VB+zXIeHGeTil/CmNc+5dpek2ct4biWKOOWyEkdxOSFcklQCWZmZyroeT8ePJPh+HHWlr6Np6jyi&#10;OikRRKWBIY7k1PHkaUxyTBlwgcUf5yCVDUtR+tas0UVtJPWVWuLh1jZVeNfhVRGvqmNAzSVf9rh/&#10;MuBr6S69NOaRogVD6amnxM9CWYb036U+JsuxQhdDmmHPZG6HFZCa4lhnuppJpZEFxMOVVjj5Kscb&#10;AIDVT8TfZX9rC64mt2/eRRNyeVD/AHVAFBVlodzxUL1bMuEZd4Ea/wA5N/jdOrC1vIkW3vJ1dY4X&#10;QSfWCzvKwdJGdKRoHd26Rj4fs/DjAIrmeZYYeT1HqOmyKeXMfEadvt/DllUCT/m/0knbdXaV7CCB&#10;rq5KRoD6cTVeV/3fAgRrU9fsfFjtYe3lvvSBZoY1HqoKBZbj9hF5Cjdf9XKtNGXCSev91/x5G4ja&#10;H0FL2HSvXlRI7h5GEbbs0NpUc2YqxI+w3+y/1cu7khWzSAwNIXctLJ1BcoDxQHlsteXL7OOMXK72&#10;rhTEVzK7T4bp9XmuHu0iSKJFt7YCjLH6p+OVqJvJw48Dy/axGJJROXdlt4I0AkjPEMzALRaEN/N1&#10;55fIkDYJ3NUETcSq8MKQRveTzyOYrgVZI1PL42pw+E8eP2cZOXMEbyx0hhXk5oASzkBKk+NMnih6&#10;r5zRYKtA9sl7JHFODdXTcY0LFvhiFX4r0+Hl/wANhdrsupmAaLaM0YMBluYYmJAVqqiPQcj0/u/2&#10;s2Wj00JkzkL4DwRvi+r/AHEnGy5hAecvpW6Vb6HdXb63NAktxHKYLW+mjUN8P2mjbei82cch/lZK&#10;vIGhpK4SWwaCFKXUkjALSoqkSqD8P/FnL/V+L4s5X2m7QnIiIPpifo/H+p/zf6zpsB8Xc36v9z/u&#10;mJ/mN5rS3t3W0v1kn1CN7GxSKpEZBZbm4ZwKGg4pHv8A5X+qe+atTQFFtrkRwVpxkX7Kj+XiC/U+&#10;Oa7srTyFmcTKX86J/nf50Iu5hH07JD5I0SC4tSJNMBNvGBbxQlVqQ3JFb1KR8lpzXl+18eFtlcyT&#10;kRyTiVJlpyZmZAKfZUncVOwXjmXqcMY3MDgMfKLIyI2Tm+tls0iitrExG3cmO3jCxScyTV3SMcGV&#10;VYO0nP7eFd0z31xFY28IK2jcFAFEaWR1ZncsvLb9kZk6fCMcDlyH6xKfF/N2/hTKonhH+cn0KLp0&#10;cuoSzssl+B6qSEep6EKOESIJJwDGteZf4Vw21aT9GeWrrS7m6eW9nXiZlXeIuRHxjUHYOW/4XMDT&#10;QlqtTDLGP7uPp/4f/N4v6rXGRj6pJNo0KXnmBL2PTobeFZo3SEHfkqNK7yS/Fzeipzr+36a4U2ui&#10;Xq38T28guC4ia5mkDRpHHbn4VVftSMP5M6GevwwxzjIHGPL1cXFxf8T/ADmErMAOtK2peYrOfRLy&#10;G4svq0kpnt7C1t5Ellle7B5yO5URwo7uP3vL9rDjz1p6TR2FqxrbMxa5jj6OQASKkb8qb75zvYuv&#10;Eck516+H93x/VwX/AJ3+5WcbhSE/LiK5stP1GRXi+scY4reZqlFcLTkKheSjn2/1cJbrW7G2kNtY&#10;ss0ynhHDboCkKEiqswr2Ujp+xyzcYtFkySE5/wCdxfW1iHBsO70x+qX+d9X+6THTvL15fRFtSjaK&#10;zdVmkuLuVjNcXADKJPR+H0xUqyqzftel6S5HrcPIwe4mEfPjziILMyGp5laD4eXFlH8mb/KcWIct&#10;/wDffNo4OGRJ/H85l87KoK29uZTGHKSKyqBIvwlA1ft05Ly/mxaXTnsILie69Oa8SJfV2YgSgAVF&#10;Arv6nw9P5vgzDOrEqobT/nf8V6mXh+r1dyBtNT/SLWwtmkgtnd2j2T44hUbj4gnA1p+1+7+P+XFr&#10;e31J1trmCwEKaixgEb1CL6cfJjsD9ppCN/8AKyvJqMcDLGZVwfvJcP8ADxf7v+qzjk7geilNf6bE&#10;9zZ3F68z6akd1JPyjDH1ZW4r1A/deknL/JaPBdrrMMN+YTE4AdT9WtgZAQQx5O5GxIjb4eX/ABLI&#10;Z4SnjqR5R+v/AI45c5iJF9yD1TRLqWx9QXEJuTHIi3t9VOHJhwVFQhKKzD4vtMyrgyG8VLqaJQAw&#10;cyrGR8KR8QOo6/EcAgThu7MfTxelqyyo7IHU9Mae1t53dvRkiSBnR+Mk0vMmnxH4fgHJW5Y36/za&#10;KExyFQfUESqoSo2A8aE+2ROEQPHsdoj136nFyZeq9tHaNLidZ4ldgYfrru7TAMDyav8AMilqNz+H&#10;Er+eOdjCk01k5dpbiZQpVaIeS8m+FWPIHp8P+tkvA4R4nDcRDh6/0f8AiW2WU1/Sl9P9BdpVve2t&#10;mrlbe/jCRQWcbcg7IZB6b0AZiiUen8/2v3aYHt49Ha1X63JLcWmnjjNNcqQknrNT4eRA4in2jmRM&#10;5P5vD4vph/R4f87+k1eEZgjis/U6+k8ypd3MNsLSzv8AV2P1NLeSrxx2sYJeUmP45CX+wo+FOKc8&#10;M7K4tHtltrWxjlQCRwGReg3+Hcn4q03zC12PLCfHxen+L1f7plhEI2B/EUt1HS7qC+lvtV1y5tZZ&#10;3gtoRDMyrzdQnxDiqFgys/Ffi5YY6augWWnn/R1XUleZ4BMwWIvQn7SkD4Rt0+Ff8rNHrp6rLLhs&#10;HD/QEeP/AHHE3YsNG/5xWXX6cvNQE4vZJLEpbR3EcMT+r6FQNq/vPifm+/8Aet+z6eEDyJe6q8Ud&#10;xO0bAyPLGlEVSD9lqCjyUPxfy5usEThwA8PqH0NsvqpkUha005JZ7a3jmYRxLbzOCzNzC0YVPJYu&#10;S0Sv28uwj0m7a2iMM0qM3pFkICJxNASSRzK+DZmSyZIxl9EJcP4+mEmrNGgRe/8AR/sQfmOfzLp0&#10;V9dW95Z24t0NyqyI8s0qgVdOCj92HP7SM37C4eNaaB9fEUfqmaaST1gK/CqAE1ZCR+0nXNSc2r4L&#10;9PDQ6j1/7GKyjVcRs7RixePVfNKaKLi8nh+q28Fv9T5RBS7yOUBCznkx4pLxb/I54TTXkMtwscTB&#10;EPKGJTQCgapp40/lzZafHOEbkfV/EjJw4qH81lsGltYWsjyK00ist3cP9p3cxhRyrXizcfifBhl0&#10;+4RZo0PCNeIopQN7eB38MoESJbnm0jJE7XySG3ttfsTJZXFyGnuJvWJaRZniFak0NWVSvINy+zy4&#10;rgS+W3gESly2wkEQ2UOxGxp7nLccpHfrxcLj5IiuLrJNtGlvL5rmYW4gIkaA3TVMkkKBviQsASv8&#10;ppx+1hUvO6k5KvGklWZQKcaU70y/FHg372iJ4jTIX9KygEbPzBj4orE1LdR05YnLLI49KI8iTxHh&#10;1C7n6cnEUbKLEdlaOKKImaQcQq8ia9qcjQfRmEt2FayoPULAncUqAfo75OvVxMa69VjQ2BkTVCTw&#10;SNwp4mvBypPbl+wuf//RVsLa1jLlz60yfGZmC1DD4SFNS2w+Hov+TnWarNkkRGNR/Huemro9U12/&#10;1WdoQEFpYzEQpaRtI4kSSrB5FCIlS3xuvqSfu/73hi0lzFPNURgxRUavIhOQ+7fx3yqGGUYmyLv+&#10;bH/iWwigoW2kXFhZOhuHS7uS0YURrJN6Ravi/wC73+D4f5UXh8WAwUM00qcjK32pWPwiv7K/0C5k&#10;kkARIHB/N/HC0nvTgpKlta2svAWqAenbRD943A0Ej7GnT4WZ+OJzXMUNh6vL1UikIWigc5ewqCNl&#10;yyELkAfTf+wa8kwIj+ceS6G1ludb9AIbe6urYFgZGYw2oNC3FlZS7sdt3+zkfvJZLK3EiqJNSnWt&#10;ww4qUjrX0Q3x8aftfDy45t4YxM1/DEelqlA3wd7Jra2F7dMWVl0+1IFmpY0lk47zMKLyHxcU5My/&#10;t8fs4P8ALdmLeKajq+pTKCJXbmHdvs8PhXbf/hcxtbM8OxBx/wCl/wCJczhqNBLfN8zNHbGXmNJj&#10;l/0tYxw4RIpLtI1dh8PEfY+3h7K0T8IOImYjndJGQnID7Jckrx4gfzr8Wa+MJiVx7hwNUwLNfSGI&#10;x211A93fieSygjYQaNNcIZXheQkOsChZfV9V2VUPoyP6f7fHOf6rqEd7NJxWO1hjWRbG3gYVb958&#10;UnLiau9K15502DFHHEAneQYmN+omnpej6dLY2yiW4lu7iUh7m4mNWJ49ABxCKOyqvHOhflrpdna6&#10;X6nxSrX1BLJQMWanNacuSU9/tNnE+0+ryQIhE8PF9X9X5SbM0zwiIP8AnPJvzmv7q81eHSPUYIY6&#10;zWYqsZHqfunaQhA/L/JZ1j+y3Fsg/m1tAHmm5a9lutQuopK3ck6h4kjapSOIfar9n4vsfDl3ZeCX&#10;hACMYen+j/uXWYBe5Z95HfV5vL0DxWdnp2nNbp+joYWZpCxryll+HgvP7fAeo/xfvJOWHPle0vZ4&#10;Zn02MWsd4qFo6qVSIHc7gs0rfzMPizN1ebFAAy2dhAeij3/jhQfne+8u2UVjJrzG5kspTJbtRlZr&#10;kKOJqvFVTfkw5ZPV0+4ksVgiPCPjxRV+FlAHEAAg5zP5uEchk1Z8cZvB7rXNJt/Mf6QuUE94JRPc&#10;B3E8UzyOJGblHJGFZO6fZk4qsn2sH6JYSWKFXUKWH7Pf6aDNd2hrBmcauYHJJPPOqt5n1VDaSuyR&#10;KyyiUmgVmDbJV1RRXjRW/YXDSK3jid5KfvpdmbvQdM1Zlxe4NkI8IpJru/vV0qDTBI5sbcs0cZqA&#10;GY/E9D/NgyCAkhjsK0OY2bMACzAdp2l3NxJGq1CN8TGnRe5xaQlajvmNAXu3RTlniik9OP8Au02U&#10;+PvgVXlRvj+ydq5fIAtopNLb0ZIa25KycKtESaHbf7ZxHU1u/TDWiLI2wKkkV/2QYf8AEcnpyL9R&#10;4fx7kxkBzRWjnQ3mP6QEsakM3rRMBxCg9VIblVuIHxJx/wArI/b+c6XIgmVIk5caSsAzEGjcRX4q&#10;Hvm0ydljh4gebfHFGQsFl8n5ZINNae0lmuroqZF9FQ0aKRyQOzKnpsU/Y+0n7WSWyuYL2IS28gaP&#10;uQc0+aBxmpBpmDHmwu/067sria2u45IblCB6TqKgH9r/AJpPxcseQzGpNRg2DFCISygElXP2A2y/&#10;rxhhSNiybE7nwNMkJWoKsLy4cCO4X14kPAHfmpYgjiSfbK9USL8Br0O222EQrmmqXODGxiuB6NCV&#10;YHchidjQf58cTjtRG7TJX4jVwantTap2+jJHLY4U8XRXmupJYIYJzHIyxhIHUhaDkWHLgByY/wCW&#10;3w4Xa7osuoQl4pOLLXY1I+IEElQR+vM/Q62OGVEMRsUX5W8wT6LPI7wi6RnVmBIRwYmDqiSMsnFS&#10;R+84xv8AB9nOe3ekQ6Wz3NzbtDFEFYOwAc0I/bBanHjy4j42dv8AWbOpwagZTUS5Ecne9m03zM2u&#10;RR2tndQXNzMHWZULPGgKsR+6dYpHD8uHJlWJUVvi5cI8F6NPqEd9FPzWBSVkeBnapAU0UcvtAL7v&#10;xZsq1YxTBhW/9X6W0VyKh5kt9J/QtxCYJL2WNGiiu44o24yMyhnIi3Ry/wDKkbOqcVVsnOmeYrHU&#10;lUvIscw8GU/EOtGBNeOctqOz54rocUWiWIgbPLdd8p6loslUhmmideKTCN1IR6heauv7vn/Kx5fD&#10;hncW31uB43bkQvEs2/UZi48nhkEfxOOTuxMXkqakk68uVtIsimqg1VgwKsVda7fyOuQfXtMmtaAK&#10;iigjjegDcAfiUMwf+8H2s6TR6iOT+s5GOdvWPJmrW9+xkMk7s7td3CirI07BQskkcZi/uDGvpfF+&#10;8/lX08CxzQQ2UiMy+rIGEqpX7XQ8QKB6fZH/ADdmXwkzF8m2QtMbuyvr7WbW5SKVbe3aJ7OSTgQU&#10;qT+8ZlMkPI/vHIb95y/mixD6hcQWX1q7mLtQlYDQsoqGUUVmBp0yX5iM58A+lBKNj1q2utXNjptk&#10;YU5pzv8Ag6I54mN6s8aEfssnD7XH/WwFpkspka6X1nuvst8MsaKWPRF+FnO4p+x/M2ZGoEOGqAA/&#10;osuPZMtdjieOPT5Whg04HmHLQySyCMbmR5A8cSfC3N/ilblxTh8WTSy1OG8tvqd1/foVrcyAqHau&#10;3wtXpxznM+lOOfFE+j+Zt/vf5zWYb2HmWqaLLpt0NYsLbj6wl5QW0zTyRRmMhqsAEH2uJKL/ADLy&#10;+1gW/m1LT7lgyCW2IonEl2PIitagBRu37WZGCMMsbHpKIkHmidDs/L+t2MYkdYdRUqzs4WKJPTU+&#10;nwo7F5AVQL+7Tj+ynw4mlg3rfW7J1YE1uFUJyJ6kderdOuSnm24J/V/CzMq2KJk1uOHTzpmq28kU&#10;YULppleZYwn2AaBfhSMLyVVR2b7P7XHAuq3dtJzVUkYI4WJULbb0Uddlqfs5fp8MoAEnaX1LEdUz&#10;8t6ZfxelKzwQvPE0lxLMI6sBQufsDm/FP70825N9vCu9t7uOOd5Pie45jkzeA+AcKqvwseKfy5nY&#10;ZQM/6vkytP8ASLjS5hZQ2fww2QiMSovZn/en1iruTIg5S7/vV/lX942tLUab6c9x6bTsjMQjigZq&#10;VPUeHxV/Z/4HBPIJio96QWtQvG15J7K2jmit0lRGeSJjyRK7Vod6E+nx/wB2cf2uT4nPd3F/dGN4&#10;fV9FliLMT3A5Gp9z9lMshiGKNjhv+koRGn6fp2h2DSw3AtY7kPcLGiKgFKsgChV6Rj7c3xfDgu8R&#10;IUb0zFBGQPRWbYVHfiAxZu//ADdmNjlxSuQs/wBD8RY3ul2lzT3FEma4v7lSfrTWw+Piw+ECRvSW&#10;OM/EnH4P3nP/AHVx4ut4vS05GJ5l0WhKPUgtzJZWAerMRUHj+zjMieSgm91Ca5Fzrc7DmiQzO4je&#10;SNQkgtxCEidT6aosSvvyl+OWfC+143d4siFYQhEbMg4uGQFKVPZKsF/yuWZZIhGgyFJ1fgWGkTJI&#10;j3rSq8ixzn1IpFd+dWCDkedFZlXlxTgnxN9sZcSpGrEkAtwQCqkhiKKEC7u+wzHjHqxS2xieSSFC&#10;W4p60rSFZU5Lz5SPK0vwwwku54qefH0+PwceLNMspFu+Ur+m7o5RUQcE+IBqb7seK0ryyzPl/d96&#10;m62X+YdUSSw9O0i+spBLEkrTTOkkxKFkDEIzJGvN+VPSXn+7j/aTKlnktFf15BLNLT1UBJZY2YUQ&#10;Hj+1SnGn/A5EREhdUo5N2tnbaqYvqdu0FpZuWtpnULE91GhDSshcM/ps7N6qs68/5+HLGQR3c1If&#10;3cdSAUYtKxZm3Dr+7X4AK7/t/B+xh44gXak7bKuoz21urXoje54RO8d0vGCNVjjNGhkpPKvq8+P7&#10;v1H9Jnl+LnikMdnDLblJDIVYp6zBAgZULc0Favx6cV+BMckibHRF2N0JcXWuXtpexXdnDF6sAk/R&#10;8cszTOjuEEMzGJVhEn87q8s38jL8KshktJldpV4Rmkgq1Xct9l5HIoDu3Efs/s4yhIRoFmBsjHtt&#10;VtDbx2xjadR6J9NP9HgSIAtBbwKysR8Mau1F5p9rh8KYrd3KSm4uWMbLaqscSir1cEGqirctx6Yo&#10;q8vjwYYmOw+qTCIKX6RYTW8dhYRpdxLfyy3VyzqsDek6OvByix+n9v6yyPI8kTekv+QgE26XT8rh&#10;w5kYQQIQRyoCfhqWCKV/aC/81ZdkIjsP4f6rMAsg+tPYRenaxGNY0a6vJA3MR1/m4qjzPyH2OXxf&#10;8BHhheFYwkYLLRKyPyAYmirsrD091/m+FW45VisnfkgxSLTreW59e5HpSVncW6CMlUHKRqmRCs3w&#10;yn7UfJ3T1F/bd8CQxqEjSixtNzVt2aimgFaHg/KOh+ynxZfvy6KmVxJO811NKDOloYZIFpGgZ05E&#10;lQYxNBwmLLy9Wb4P5cfC7lpOAj4NxIuJCxUtQgnYIrBa148vi+1lZoGzv/skKd9CGhj5STxzxq/+&#10;hWoRJREWVlTczOhk4BPURfUT4kTi6YGAs5v3MKRcEWkjhCFMtTXkzFeQH2qLl8TKO9mj7mVI8HUr&#10;cyXVw8/qTSn04Wk5MtuoqvppGr8Gc0Ulv2f5WwYsMCyRysolSIAwLCJEJYkiRy9G7Ov7fxNmNKRP&#10;pHpLA/JJ5LjUHElqkogM7k3sl00E5ReAeCFIax8fiik/3Q7Kn7HLl6TNRMWoXEZEJ+rI4ak3wq0b&#10;VV1FTyk5cfiZPg9P9r4sGCPAQJHf8f5qgqmjJLp+n3MJuF+uzRPH6lsvqNHMnxx1HDjEIhJRI7he&#10;fq/7rx9oojR53maNVmIHpqAWLt2ZuTU5V5N/sfh45OZJNDr+Pp+hT5LdWZriWLTIbOK6aW2DSLdM&#10;zJEkaUIdEpGWZCojiX7S+o/xc8Rbj6y3VxEnV1jaVmLsWFSULCoVV+H1Kqv2sBuqv/SpARVuqFW0&#10;mykf/R1hldLeNVgi4kqFkEbBOTt8f1decnFUZ/t5ZluI9KFusdHkkKuPsxBGLMoZlDD46fZ4/Arf&#10;F9rEYh4tk7V3MSN1jQ2tz5mNy/CQWsPqWzMed0ZFCxSGONuDBU5byep+9l4qqfucbLZJb2hsYuTT&#10;3RSUzll9NQ5UkblFbZankrfa+1+zk4TGQ2foH+cmrWwahd3urHW5W9PTtNEsBsliPryPF6iV4qks&#10;tOTUT05V+JG/d/tYobeWztoFias8yNRGNELgct6b8AftfaZvs/tZAZPElt/dpJtfJex6ld3hnjAS&#10;ylT94oJkWNyUUqSOPquo+D7Cx8+fL938a0qwQokSUMjuFqF47N333Y9e/wC032cpANn+aoCjZy31&#10;08l5KCkEULSFHl5UaPfj+7qka/Z/Z+H0k/vft4HuFSdnRQFhDFQCJJGYlVoW5fD9r4uK/a4rl8Nv&#10;xFjuiLD67a0e4kM10yJLVTBDFGodqpGE/efZHB3l+x6jcPtNg6wt/RiSZpHVajm0h4EtxKgBSB8K&#10;8vhVftO2YmoyGW1ItJtVvFu7+a1WOKSZg3pR26GYLEZUZy7o5X1ZjErPJI37qGNOKc8DXVxzkMUD&#10;hmfkzVJ4hVSgBYGp3/mHxty+HMnDjoWWYTGxszDFHNdxOqQhEjKqC7PLOGZuBQIn837pv3MSpyfG&#10;elM3ppGSi3DAOqMOIWTiKlQGDFfsBa8ftu+TnkA3KF8ktsjzXc8QmOmxsVknhrJzt+bAIzcGXlT1&#10;Gen++0iwXrclk0UdrCvqcGDgclKM1Q6rT7DFqr8Kr+1+xmHphdkmP+yRH3pT5Ns9aM82qalI0DTw&#10;iBi8HpTIoQRySVp68aKySfHLInxRcv337rF7CwdIJHutqkM7dSSWqEVQP4ZDU5xxADdZGlmsa3Hc&#10;XNvFpTF3VXjgjB4LGojIaeSQ1UcaLwDP8XLnwxO4LTlYxK2xBk/d1JrQkGhkK1A3ycREbkbpPJWs&#10;GNlHLObeNV+JICLkhBx5KCvJbZJOLP8ACwLK3x8W/kDIou53s0WNokAQzMpZiq05NWgUfEfh5ZeZ&#10;cMOIprZGTSSaZaQ6pOZ4rqcvLHZLIscImevCMj45GJjRufAfzNx58OI2/lS4aOI1SCI8IY1UjkVF&#10;W6jZdh8S5j6fFVk/UiKUaGs9gk0kZ9e+uEFxqdxPKjLCsh/dgBCOcjc34Ruf5mdeHp4hClujeotV&#10;YOCvMON1pSvNt6fbb4v+actnImOyo66bUpUFtMomieApKInhNEk5klfSj5Ly/wB54aJw4s8nw/3j&#10;oyWn1h/q00qypCQZVoKclYndVLgszGp5YmYhGxz+KUZZ3kMEK6hbWZhlu1YQSE0YRSIv2HkWIpHG&#10;kSKoj+H7LfF9t1NQktLWL6wIkkuWIWBBQ0ZfhJqAR8A47D/Yr8ODCDKVD/OkvvQWiQarqMosDcTw&#10;aXGrS3cjc42eOT40Uq7LMhlb1ObP+8Zfjkl5S4xFbkJzKEd5CY0BPquoY0qT9n1OXE7ftfbyzIR9&#10;I5/j+JSe5ESuDbNY/Ug1rb2yrPIVjNpDIEU/AhH71bbgXXi3+6/7vl8SjIRFbwsUJMrUSoLhQQKr&#10;8X8qinJv5v58oNmXL/TcLBKr43moXKxSkRWkJMwX900rgsVlBhZDGZZX5tEv2vTbnxg44Htljakj&#10;hvXkATk0hZuOzSBQCSq7Dl8PxfYbDkIrkyTDUVkW4MaMn1W0Mk4jS3EcfM8o4GkdwiyS8mbh+8Th&#10;/f8A+XjxbIJ0ijH7uJWdmFKnl1GxQD7Q+1jCdDZAUW1GZrGe7uXC3N7PFFFC/NQhiqBQuszMG9GQ&#10;Bo/g5O7R/wA+XFdMsNeFLe1ohaTapUAHjUbj/hf8rIHEbo/VJOy6XT7SS/kEc1NQ1GskkcHYOXZe&#10;Zqfi48R/Px/3WqrgZppJZ0M+8ZccEIBJ+EHkWK9BVx+yuZAhwx81KNNpBb2cy2A4XCQyc5Y2ZYw3&#10;M1QRpKp5sUjbbm/w8OT/ABYY23oWtq9y6o9w1QyEDoCGND33ofs/y5hSByzETyYCNnfkkuofpG/1&#10;aDT7d5YLCEco7gszULRvGvw0IUqpdG5yK3P1W/kwsE14YPr12tZJmaSKBKOqVBNKD/J+1/M3wfy5&#10;mgR+iJrh+pmN08itNPW4/RVoSscEUcFxdyco5ZBEyrUMNhRwGUfZT+9/n4ioA/B5ZCxFuQiPJU/F&#10;QnlSo+xXfKsps8IRd7JfdNbi4jsYIo1/SSPczwW/EL6XJFCFwjcjcUdkYt/vzhzaL4k5Gt0VJFiP&#10;rS1TmA4VR8VCaFT+0+5+19v9rDAE7Ej5LHcq1vb39xczxPccLK2ZZ/SrA0krjgzR/Gkw4Lwh4iM8&#10;Y/7j7UWaGWKCZJHiAmnJlQyuwYRgValK/Efiah4/y/6s5wJ2vZNWVO7guL+C4t4buR7GyAspooIY&#10;mje4ZwqEmRV+CL93HyQyfH8f7P7wEstoYfrgRoyAwWjO0jUYgH+Zuv8Anwy8CgAGRG6dGDURdNpr&#10;zrcLVGlDQqsKgx7p3jX7I78lX/Kmx0UYSGJ5jLLIJAhiKiVjyo1PhUKgonxVbBMkSI/h9/4kglSu&#10;rkmeeO3+r28c8LSx3qk2yRiPlGWZizNKyvNyi+CNW54reSInOB3jeWfa5b7PpgggL03Zv7ug/mys&#10;Yzk2l/D/ADlAtQ0pJJ/q93awzRWFmaWKluRua0LSHlWkS7TBmb4mjX/Vy4Irm4aONTxJ+K6ahANQ&#10;PhBbdqU6j9rJyyxA9W6QRyburqzsEuJ3XmY/3emwgglSpb4yI14x8ufwhj9jhikzxRIiCViIT69w&#10;QNnYA0UtQKen2VzEhKUyTL/N/wByxCna2009zNci2VGulFnapId44OQLsIwzMvIs1ZG+3yT1Ps+n&#10;i1kCs3rXXN7hnBUb09R6KsdO4RW5V/5pw5ZDh4Y/T+PWtXyS7Wmea0a2054rbT4YiJmqhYWcIZnn&#10;2rT1pI/TVD8XGP8A4sbA12dPa6jK21JGpwLEuVAcsZOHXd/Fv2slhM4R4rT8UzsLfWlsJYZNQ5RQ&#10;k/WFRFiDkwhFgEoKqionEtwi+Hh/M3PHRRxieIQl41BeoLAc6lUDMKnZBk5Gx6t13KlcyXf1e8mu&#10;xHO4SIiNI+Xo0R5mWJiqcpJWqafFy+Dk38wa79aa7WCFiIY6sxavKRm5Gg5Gip8Kn/hmy3BOo2fq&#10;ioJR+lqlpZS392qLPclQkMZVkhROEZqY1Hqz8mfk38/7mNn48mE3bTQW8KKZBAycFXkq8mIADcUA&#10;J5dFr/rfy5TjjCckQrkgNFS3u9RvJJxC1/BO0skwjeQLGrsfREspZAYWCtL6fLhzWPk3J8L1cXdw&#10;kbOWjYqQEK0+0Sacin2+i/5HxZl1Q/pMj5c06uVfTdOlnt0VLlEerSh+ybczGkzfB9p+Pw+p8GK2&#10;n+mXpSIhI7epaXY1lcEHjX+XxX4f2f8AKyMjQ4j9ayBCF1WQ6bpZknR7iS7KKkDKwC28ZBCsFBIL&#10;bn958XNvi/31jbiSFVBdS6wvxeSYqsew5Eg7l9v+TeRgK3WNcle0WZ5HRJBAbmESJFArGejGg2Ko&#10;sYDcm+If7t/1eKkptItPlnorT+pIiBA2x4lOKAlS8jcu38zYBEyycA+mKxjZQ0R1KfWYbZmkSzSG&#10;CVuRTk/x+tzdkD+lCvDjxYfHwjj5YEoILWS6uJJmEpIjVkozsyilPhDAeFf2VzI4hKVDn/OUGz5J&#10;gkzXF7FZ2UdtSChnZHqsSrIwZSASvMftf5bt/Ll28ki/HIStQHlio37bAFiTxP2/+NclkjGOwCmr&#10;X3Mdu5WKBBVD6UE4K9Y42IRAOSiifDUjj9v9vNLZAyCCSRIeKK8oA+06v6iineh+Lj8TcuOVRzCO&#10;6CSpx6gWg+txWz3itOy25JJ4oU9IuDSify8vgT0+bryw01C9aGwht7RQTMx9Q8FV2JHI16/AP2f+&#10;JZgwwnLlMpniiPph/B/pVjHqk2gWIk1G5utTrHLAi+iVnkljjiU+mio1E/ev1l/a5/sYhZJDCPUG&#10;6MrMQ4pyAABY9PhZj8P/ADbmVlIIpTur6tJdXvK3LcJ43RBJASeDM5ZUX7QMkcaAyftL9n/dmJxJ&#10;LJFNcuXZC1FoPTSgaqUr2p/rfZwyqqoFICIe4t4L200yN4luBGXZC3qzVKcZGam/MHt8H28cRJO0&#10;aiR7iWFgJ1TkazfDUBjRSqKOv82VRHACSBFiSa32UY5oLdbp2hi0+2nRhaNKETja8WKv6Yq4aWWR&#10;/gPH4F+zghbMieaMxMG9QCWbkpcrxDGlOXw0/wA/iyuU9ibH+y/4lkT5oQavFJZ2twl2ixvAxs7U&#10;xssAfmY4+XPh+8D0+D/K+x8GGVva2hkdhGYRGFXkQFehHJqsKlqtmFLJKqG7AnbbdIr7UNSiigWW&#10;Zb+W5aWX042M0PJXWKP00YrHGqx/F0+H/ZYJvL94+NrZI0jzROzux6RqB+ydyWPw/s5TgwCfqycg&#10;WIG1lA2GnRer+kNSeO2gtbi3hWGOMV+uPUf3qlkVI1PNixf7CfD/ADlkGnzXty8FweFpzDybUZ0Q&#10;7g7t+0Sv/BZsc2aMRxDeX8DOUz0+pOdR1+LSNKhuNNjEmrOjWluykvHBLOgKsPgjUqIkSVuS/E/p&#10;L+02CHiFxfIohEFtAp9M8w1I1oDRdgPtf5WUQySjDilXFNdhGgh45U0zRrmKK8e/1C4mHrB42Rnu&#10;pKyDm1WO/DZOUa/G2BZ5oZ5oFt4/VEhLKpHFeNeIajEbBRz6f8Sy+GMgWfqWXL4oy3F1p+mahLqF&#10;y1uloI4mlQiaZnCq7r+6Qn1GlkaGis3832o/gAX7T/VGgn3LTFo46KBxjqVYHx5L8P8AlLmVhAE9&#10;uVeqVtl1dck80eLT5dRjvrVVKRWiRzT1kd/Um4NwKkfZ4Nyc8U+B1/2Gn421gjCCSOUIA5eSpFQa&#10;A05fa/argxmXicwYny/47/vkQXWEj3+oyr9aing9ZzFGsLLX02XkRz6+n/uv0/hdv9liNhGkOj1l&#10;kRJp6SekpqzEg1DVC0U5PPvk4R9MUR5kqt7Pc3HmdTDbSvbWyPC9wwAhjqyEMhBZnkHxfyqq/wDB&#10;YpYwzcvrLswnZmlYEqCXHwj4WXsKf8LgzZABwgeken+LiW+I1/Ct1SWzljfTUiRrEokIARmQxHdh&#10;yjcfaPJR+03x/DjJebepSeQ8llPKqgVL17V6j/hcIN7Hl/umV81e2SKNYR9ViX03gXgAx+FYwo+0&#10;FPwMR/ssCtcTSOWPpIgNU5AMxFASxqvU9PhzKxxA6Fb6BHLawxr6dJnc0D8GZVG9FUANsB13xO81&#10;LT4rOO5lX1AZEmCbsTKrEIg3ooYfEv8Azbl0cUuKoGpH6f6LVKPPfhCjHpd/LdXEKyGFFia0iKkK&#10;BFIis0vSryLJ8P8AL8P+U+CvLVpM76hqc1urzXDCRGlrxkMtGjiWh5MtW4Nx/lyvtTXDT4Rjj6ZE&#10;fw36f6Tr8khlny2iN+fph+P5qTeZ5LYNo+g6fdvbQWvJbn0SlYLe2XjLLIW+BOKAcOX+/OXDJ7BL&#10;FoWmW1tNEkd85Et2NwrMw6IKvJT4QArfZXOFx4pZ5mpeJH6YS3/3w4P4mzTwNWf+kXnmo2F95r1m&#10;41No7iO2t6xWUf7kAQo9FZ2BHH1Bymk4/tyftYTvbpfaos8BW39WvqRuQOTbgDc8t9/2c30J/lsP&#10;DK5Hb+t/xLk3snP6UlttGurS6jNzFbUaC4h9RljQD1GbkI+G3wR/DI3Hn+8zSpBpqPI4UagQEhQL&#10;x48OrddsqhM5tvUcX+Ult6mqR4dz9Iag/SOs31uI5WXQreRp5x6ru0jTn4IyeIrw/l+P/LfANtat&#10;Ay3jTuI43aUIjEM7EblyDvvWn7OZGaQn6a4jw/5kP9N/0kscvF/vk4udTN2TpltbRQTsiQG4kjVk&#10;jjSQcUhQ8W48CvJlGE1y8Mtrf3t5dxrHNeQiSZlUMYo1B60Xl8fw5kaaJxThACUgIy+n/N8/6zGU&#10;ieIiuTI445YbyCCys+M1pYyvaQl3EfqzsQQ1fU4EBVqT8Xx4eWF1ZoxvLOFVtYIwi3kimP4nk/el&#10;Vbbd+lPiZc1ufS5DPhmeGUp/RH+bvwfwtsZAxABSHUo53t00u8drjUbotLPpasJgrRwqY1dhQlUA&#10;+03wcv8Adf8AKUa9Nrer3zWKu1sJo43jQkARRv8ACdx8XqS16f5L5seytNgwwOWQ8Th/i/nsTkPT&#10;r9P/ABSdaVc6HpGkLcgepBbyTxP6aFQ0sJqSB8KemnA/vePFv3eAdb/RVncTaNYStK12xjmdKcYw&#10;FpIsP+W9WVnb7ObfQxyaismQcMf4Yfx+r/c/6f8AzUjGMe8j66/ElXQItc1KC11fWBFbi3RmhjSp&#10;abk3JHmYioROKuip9pvj/wAnBOiJBb2cUUKPHf3aBQ7oJGhhrxZvUoaSNQf8a5X2hEymLP7qPql/&#10;W/2PHD/Y/wBFwjKMPUTxc+FCeZJbqe9luJ3WTStKLP8AVxJ6YubtUV4omRjxMaFuX2/t/awR5qsL&#10;Oy06CPTPi1VmVPVm+NwyOWEjMQ4WnxKrZreytRkzZiJenHE+iP0x4f8AYuVj2hcvXP8Ah/zlLyje&#10;6vqdxNcaqySadLCJkihHCEerGoe34gnn/N1b4uX2cDzfX5NNSz04rfXFqjyo0sxBUk/y0PxN8X7v&#10;/JX+bLcuOEM/imoRmYw5cXH9iMUpwHqFn+HhRkF8lrez3Opo9ja3MqRCIRfugeKgkuDx9NPg/f04&#10;85HX7MfwidM8rX0NiL28uQl3eoYYbYBQ9XXc13Iovvh1XaUTI4oDi4PVx/wcLXinkyHimOHhSrVP&#10;Pmn6jqP1axtxPo+kym4v7/k/EG2dgFRFA5/vVX+fl+wjfC+BdVkj06VrlAxRQ0AjUbtGpC0CfZ+N&#10;1XfMvSA5YCh9Xq6R/wCPNvAR/m/V/WTbR4X1O0SC4VWnjMd1Iztz4XEgMgpJXlWNH+Bf2fgxKyTU&#10;uMUixPK9wVSUsRH6b150405n9lV+LLJwiOKJ+mA/r8X+maDEHci1+o3WjiWSOW4jt0sUe4VUBcNA&#10;UaLlzJ9P4WDM+3w/DywTqEH1AyqyH1mjYLLMzBepNFALBafzfayvSZxmiCDYjw/SOHv8o/7FuxYT&#10;sTzU9LefVCk5mUwxTKfqtsFOwCgeo7KjPUk1Vfg44+xk1i80mW7hgiCvHGkgYqUWIHZmUjiW35t/&#10;lZganJDBqIxlKVcRlH6pfvEwlE7AXw+lZcWegR6tHaySSm4tpJbiLizJMzuaEIyssnAcfT4j4Ww2&#10;8r61CLieP0mupwvomZhIsCCKu9eju37dFyHbmmyTiDxcOP8Aij/Fk/0zGGGIybn1f0WN+avLC+pB&#10;cn0raJHN7bRAhr1ridgW+D4VWKPonJpOP+TgPW1u7iFHgtYzcSIDbllLj1pDQhVdacVpzq3+Th7M&#10;oiUpyNQ+qMf5v+Y5XEKJ58KZ6GNM0717KbUZhbWzEXU/NY39GFVKvLLGwJd3f0lCfFx5L+y2CJfL&#10;zWNrKFkMQQF5pDQqwevIbMB2b7P82Tn2jgy5IgXwn+iWnHE8Rr+L/YoHT/Ntzq2po72sM0cjLFb2&#10;4cCSF4jVHoYyzBw67s3+6/hT7eR61mo8QhtJDHaTK0bFGKNNKVj5A02CV+L4c2uXTyO8iLP9X9X9&#10;JhmNE309UuH+b+JMo1m3t2S+W9vI1e9tjHcIjqki2sIeQqAGDMX5OvNWReP+Vkpkvrez1CaOKJla&#10;UDmyAkASbgdfgSoblyznYCWWMeKXFHHI8P8AxTZOgQTzYX+hr7UPLlg97NC7wInCJ5KHlAaO3RzN&#10;PwKIij7PxL+3hXJ6NJLj91G1uhk5J+yQDuFIoeX+tmfPJKIok1L8cTiZhex+mPqT5FuVMWnO11cw&#10;3khjHr7c1NCVMqMGTh8X+6/9lhI2ouKxrUtKSY4gTsT0IHTM7wQS4XiAWRy/h/pMmGlwFllag9EB&#10;ZJiBVlXqC3XAYF89ubieXhFTgqgivMEk0H83/NOZUcQILWBPJZ6BFBrJbo20MfKcgOxoacCABVvD&#10;2xQ216F5KrJb0CioINRs1fpOUmgWQuB2WreWBl9NpUe5ry4gg0DbrT/YjEjLIPUoSiqKA9TWgH44&#10;SGBO6uI0PDkA5JrTtTc/hm9P4Ca/D40/Zp/XG903vbvU+MCnxeFe/wDtZ//SFNbRusdlajgsI5Sc&#10;BxJG/wAA4kcfipnTiYgfEn6u56gRHPo9Ltr+W3ll1vUmUpduIrdZWqgYUX6wxeoYemp4f8a4HvJk&#10;3jVKqhqBQsA/QsAR0Hu2W442Af4peX+9YTlaZ6RaTHjdTThZbgcA44xOYQS8cbsp3dh/JH8OAYuV&#10;3evFFIy20UdHuPhAFCSfhpmYcYiK+qUvp/6Sa47kk/Smt1Kml6WLi4t1e+uZq29kGZnaRgFReda1&#10;NPiPxccAalq0D3arHGsrR8TpkLcKB609Z6rRabsOWZODTSI3+r+Lfi/zWmR4ge//AHKJ03y/cJpj&#10;JdOfrF4SdalVpSfToT6MLBuXdY/g/Z5ft4V6Npx1TUUndi8ESsUeMiEuWJVug/3Z8RZ/+I5sc8o4&#10;ce3MubgxcG/knOsX0WmaczhhGx2QsrShCBseINSFp9lcml6JLaFbe2DrfzqFjcku6LyHM8mBDNnO&#10;RvJK/qj/ABemKASZbb/znm+jyx65eS3l3PHJ5f0+ZpbuipDBNKsZMShFIdI4+XN2kLJJ9j4/iyO+&#10;cNTt7K1/RkPF5JNriNGRmTn9kbow+M/E7Hj/AJLZt+z8UpESkOGI+gbNWWQkeEdWVeTornVZ21m4&#10;V1t1IWwdleEygVDSFOZ+BatHFyH2eXw4TeWbG5i1aBXknV7tl5MV9OiAbNyjkBb4fs8hxzY6qQFm&#10;+n0ssOxMT0T3zBcRR6PfXDxxTpaxPKI34lS8YJ4tyV1XcDf9nDTzV5ums9KOkaZJH+jJg8NxPKjc&#10;3dq8wjUB4rtUoPiZs0GLswZsgzZRxH+GMjLh/wBL9DgZMplKv4WMeW/JRvNdfzV5hiaPWiyG2s1k&#10;Hpwxoo9MsEJJavL4Wdk/yPU5ZHNO1KBIhamFjNcEtdnkIwwU1DcjR1TifBc2s8FD0gD/AGP+5bYG&#10;Jofj+azWWFncSEgFP7o0JpUUO3fOr6Da231RbiyZvSkAozGhNOnX2Gcr2lOYPBIb/j+a5siYbF4d&#10;+Yev3EeqjTdfjh9aEF40gia4ojj4mIqn7RB2/aySenNKIzQxhN6htm7UI75zOQgScDNM8w8ogvtK&#10;sLa7dSLw3T+nHJJCQ0IHxerGxH7qTn9ni37Hx4OsZFuIgxi4BDRAaU22qtO3bNfmjwmmGI2LUNXt&#10;5tHvHSPUDdXGoRrNduOaSUlYvxmRwCspPxutf5cHxwBnqwJ/DMaeUgbNhKVCJHn5ycm78R0+WDxx&#10;jWhFadK+OayVzLZEMmgpY2ezUlmX46HovUDA8soJ375kxjTOMVC1tZp5GkUCiCrVNMY1HUcevf2y&#10;Q9J3bOSLXkCoC/EKF0JApsPH54j6bISprQ9fYZPiB3DK7RazJcBQSIXi+KPxZztuQRTiBthG/lq1&#10;+vPOiDiw+MUJI7dSfs/5Azaw7SyCFE/j5NkZbMkTzteS6YNOkmaN4BzWcMeLUauyAczIS1TK8j4A&#10;lt7/AECRJ7OTlZglpN+JHI1Y8dlHXtxy/EceqBjMeplGV7S3TqDUtK81QNa6rCYdTnUJZzIhJPpi&#10;iLzq8xZuIB58+f7HHJHpOs6fqEKPbyqS6hihIDAnxAJzUavR5MJPF/sfUwyYzFimteXtQ0y5e1vL&#10;aSN45HjE7IwifiNvSZlXlsftcsF/GWKsKGuU7VYYJJGWVuEikcPtbg1+/Ad2l1BAxsI0Z+yOaCpO&#10;5rl2Mxl9TK75ppZ3en3OpxjWbi4ggqOVzCoclFWirxpU8vhXljtOuJ5YVW54rcAfvVQkgE+FaHBm&#10;gAdmMx3IbX7Nbe7MuntIdNkPG1kkCh2A3oQnwClen2sB30VzazC7iMssahlNtHx4sWI+I8iv2APH&#10;MjHKOQCJ5soHoUfo1zaS20un3otrSeeVP9ydyHDqqDk0asiSf3jU/wCF5YE1WzTW7IRx0VlrUmnW&#10;nGlTWhHtmTpcx0sybTKACcaHqE3ljVklkg5iQqKxsyfAWDq3pkjkhA6N/wATyGX63ECSacOcP1dm&#10;UyryUHkOZHIqY35AN+8Ufu86HFkE/UN/Eb+IS3ekaQ2l6ndR68rRTzXMUdY5FjZhwbgrKvP1YuLs&#10;OURf979n9jKtiLm+tpIC/wBXji5QqHLLypXluatX3y+e2M2PUPSspGNrtQUabol+L6SNp7ucJczm&#10;NVcxO4VY24rQcVYJ8PPjy+HJHpvme4gtmt7kgVKlJHah3J+Agk+OaXVdnRnk4oD/ADUeCCxDWPy7&#10;024dZtOMgVhxMdupKKIo6CRAqqvh9o+ozfHzw8t7mz1iH0JVKSAV9OSgPw96HxOarJjnpzYapQMd&#10;wxK90++8u30d7blJ4PsrdW7H02Zl+wHHL4qclOR6909rPUI3CqtvEXMa0FCzV+Kn9ubfBm8SGx3Z&#10;QlbLNJ1qPVNHuradpX1K6EK3Lnn8MKFaxs9DQFf2VXj/ACovxYUz3f1ghBPzjWjSyM4VP9kP8n9n&#10;/KzY4oEUTFsra2TW2lw6ar3H1H0pnZo7S3ihaSYDxif4iokqedWRURv58S0/Txb2lw/LnIVaOBap&#10;0ovxDl0LEbYNRkE5AHZSbCI1nWri61GxjSIx28ckU15Jxm6n1axt6f2hEKM68m+P4Ph/bShMihI0&#10;bg7ExzJFTbY/EXJ9/F8t4Y9w4UhGXghl5zzxGeBAJ4JrgM1eJBAEKqa/Y/kT4cNdI12e1llF8xuI&#10;ZWEcMTLVlFaV5Ab7+GYOs0UZRHB6f6W6DHiFdWOeYPJun3sUTaRbQ2t5DG8txcKVCMxUOoKGvDxW&#10;oXh+yrfDyMdRimtUN3packlAYxH4QzU6Nz6eFWzCwEZAYT2I/H8DCO2x3SPSLmzu7pNO8xOJLq2L&#10;rHdKA5hAIICMhbkajlxjX7fFW+18IB7COd5NTgMUbRCpg2IMoABYcSakD4BRczMWcwrGf4vpl/Cy&#10;vg9ybDVLizhi0K6F1dwXMgMlz/dSrbOW9NHDhW9Nn/eSvLJ8XJ0ZnX7ILT7uS5EZlPpTOpaSAV4V&#10;O29QjH5sMyZRGIBtFJzq+lwwLM8cCTxxsixXTcXmXjRz6bEOq0bfin/Ac+XBXXongt0aFectQpKi&#10;rjvQA1CjbpkdHk4pbnZqB3QXku5S4v50uf3NqVM0I5BYWVtmJb4WlfcfvOP7T/zYEtlloixBg82z&#10;SsQnJQF6EEu3I/uz/wA1ZPLR3LIlNb+e39Sdrlk9KzPJYYuUvCRmdhyRgsMbRofXXlybj8bful+N&#10;aFJJmLEr6MJ4IxZkPWnw1Wo5e38i/ZXBKXBH07WtbIW7mgtisJSb65extLNEI4516V/fUfi3p1+B&#10;W4o3quzLLJj7i79cSRqo+GOiMo5hWDVY0UMxow8f5f2sYxETxWvDshtP0ddPjglkmYlrkvLGzCFp&#10;oxCY4k+Jo4xWKvREVuLt/dp8KMXL6p9WhhNnbxmkpVRsaAE0YFK8j/q/ayUo1v8AX/Njv/vV25BG&#10;NFZfpVbue8TUL+4BNpyccuBJZQvp8XCrGWAb7XF4/wBr7Qe1SC9vnigcusVUWYpyCuhZPV5AJCvH&#10;4/hBy3JcIHi5pANK19eXOm6LDc3caC4kIlNuH9MyrIA31UKxmuHdwq8zx+38WKyyxtqh+GtpDsgF&#10;CWoKMTQFVWlR9r+ZU+JsrhD93Z5ojyat7W+Xy8FM3HVrsGsxqojLMXjCqzcndTxPT4/gab4Fxtqn&#10;r3LpAiesjCX1AejFj8RWQtT01C9vtZZnyGMUnkv1Hja6cDfzSyWM0f1doXVQXjCAemrW6x8jcOW/&#10;a4LH+zhhf3b2MMsUbfETyYyMgCxruWJGyVr+1mJixGW55NVDuY/pNjZ63d2mp3CAR28XBWt4ZT6k&#10;8u3BeXxSrHwVm9P92jft8viQv0/1T9YkYjjHRUZSrkgngyqeXHfgBv8A8LmXqZDk2FP9baEyafBD&#10;Gxe4LO8UivEgeMCaN5AI2f4DIz/CU+L4GaT7LLxCRbn0JOXwemzTNyWMOSWKgqY/U4qadf8AX/ay&#10;uZ9NjYcX46IB/H4CBmeG606W9tkRj/pCQWiCN5pIeKojH1FmEAkkXl8KMzp6fBfs8QdxcyzxvKrj&#10;0PVVNzuwIDUTjzNeNVzJ4OCgfqZAJtY2dvYzQ2nokXZgeYFVqqFW4s8pb0l3kZZKcvi+P00VV5MK&#10;bjYwm7VI1m4+nCxIZzUEftHYJXxzGETM0khASL+mb0aTLJcPbFhPdGNWjjX0njdV5qoV2mA3/a/k&#10;/nxNhAJ5LoGRvTUyvPzFSeAFVXqKkdf+Nvs20RsAP9kxIPRVjS9+oQ6ZIIEjuG+rw2HoMUWMSGsc&#10;j14OiRniUCp/wHP1GwepJL6spdWgWnxujs3NuR68fhp8P7H/ABHIzNDh/il6f4kV3qs0ENvbm2tk&#10;hMVy/P8A0eB4UT0kEYpx9Qc+Xxcm9X/UdOS4lealDD1/vGRBbWyqW4JJy4tSMtzZlUt1y3FjogH/&#10;AEzOJpfpentOzGMn00mkbULxjvNLAVDIDKqlI45DwX4ftI+CrWN7O3iikXgZBwdCvIgULHkwIUNR&#10;WZ+H/BfzV5pcUiBzgEVZQVzPb6vdS3MLB44mElvceqE5NUIrRxFGaRA8qpG03JOXH0o/j+FQQxI6&#10;ObiRvT5LHF+7q/JyfsgLwVf+IL/MuVQmSardiCUOJdQ4SxC1tybthLdXXGcCELGFFZf3nrymMhPi&#10;9NvU/Y4S/AFE3qXkbRSIivEYObRljwAK8izDblX92o/42y7g4Y73bJMZNPRNOmWeCWRo7lNQWKKU&#10;R/vuYl9PjGaPwP8AfO6/tfb+DllSWzuxVpVIWkcZTkCWiP2RUbCnf+fnjxRqwN0ROypaakiRh47W&#10;RfUrc3HrGNgkdzU8mofiblsqnj+59P8AyVartZJJpHVqRuA6huVVHKqmhVvt7ty/Z/4HLccwN+q0&#10;v0x4rezt4WT1Jo2aF3j9PizBaMhIZR+6osXH9tuK/wC/ON2aWFtJLfPaktExMCGRgS3HZ2VQSS5O&#10;3L4vjyjLx8XCOvq6KQhtaj1rU7WDSINSWBJ0peyi2WRSjOaxo7OqfAi/Eq8lZY35f5VRi7urozSR&#10;r8Aq54kUWoPAsWZqAfs0+Nv+CyyRGOFfj/YpuuiJkbT9LsY7W3lYmYmOGjqWaQg/vURVWPkW358k&#10;SNPtceKx4KnDNcetIFkkQ0LIo4IqAFkDcTQfF+1x5fayiIBjwgfUxASzTpIYLJbaH1LeKVOaLcOx&#10;lmeZiqSMokHqMTGp+BpOCcI/28SF8k9+ZEWrIrD1tyixldgHACDkeY+0zfFlkcJjGgtdyu2l/V9M&#10;FrMzcZWikW2VQskk6SfE5RmMjiMei/2I0/d/5a4zT5FcxMeHNA0hPqOZHcEozUK1Cpt9mP7X+r8T&#10;mht/0imj+OFV1VLiH6xGJJvTnZIkiMUIhhiUBhGpV4uRl/4tnf4eX2efwjJ740hijqJGoGEgPwK2&#10;w6kAP/w3LMfHh/iNUEUgLPR41N5dSfFb1LhoAimZ0oWrwVmeJt6N8K+mq/s/aQ9JIucSsrOjBpXF&#10;AoVeIYLU/Z9P92v832su475eoKiEuJ7mOG7kje2S4BS2t3q0jPJ6jR+oFUkS+rWaVaN6XHh8TfCp&#10;h9ZsLaG3jtUbkE+J9kATb4qinGg/1eP7OYccWSdiVUxpJDpmrahd30+pyx/V/U4pbEPKTOAR6aoQ&#10;eaMe/J/W4fvP92LgW2ma7vGmad1WJj9X5FQtCTyYUG/AEgbfazKzXCFANlUmF5p0WmaYlpHZQySX&#10;SBtUdEdnaRFURITyovquqFvi5LF9iP8AaVfVLsQqQszrGvEBeSAEk8QDT4t61+Jsx9NivcgIpD+X&#10;tMa4dJLm3hmuZC7NJwmYBR+8qhc+n8FEQNHD8L+pw/nZCBTBFKz3RaeYVCrsFLCrdK8i1Ph+1luW&#10;pmgNo+5jVoqYy3l7acNMjj02zLRs8g5ySBG4R0B4iKNCztKren9lefD7GPjgkatvGaRSgGWQqAU+&#10;KopUnj0/a+Llkckoy3v1MysvL6OILqN0i/WLR3Syt45Hf1v3fEluEal6hhzEf7tI1fn8WXEjXPGQ&#10;OOFFeFRy2QDlQjivX+8f/K+DIDKICg12snl+oFo5oW5yNJHdzt6agyyP6aMGMsvT+4hSrMkatK7J&#10;y+JmqCT60IAQOVIwOPIgcuTb8gBy5fE7/ab/AFOWWabh4CaWJoLvLjoLFrsqziMtcs/qFY5KRiKP&#10;4RExrGIW9KCHl6cfB3bnN6WKta30bR2lqoZHZpS54qiqrcTsCD0rx+18eR8WJsn+FPEO5CrrGiTR&#10;zapqiMlyqQWfporSSu8sSyhORDbHkryBvT4w/C37WBmt5Zr1lDrAtswRQlOMcXw1WrnghKqAiAM3&#10;7f7XwyjLgx9d13R8V7b22mxmG3WeTUYvUJkFZJ7riWEjLEvKVQ0jGeZpEjX0/TT7PxLpcyrQpR0V&#10;zy4gn4FoHZn6uf2VAyEYCSbUbmwgPqxS8kmmgAiZ2UATOXaGJIgCkKCnqu7N/J6j83wRGI2hjaU8&#10;klJJgkQyfGoPAkKCoX4eX+a8YSBvfi/H+dFBF80svTdC9uYreKJJrX0401CKX0CLeQxmdQzn1fXb&#10;1PTFPi/u/wB5H+89VCGWOpu2kDM4aOG3URhuLBeqqVHIhVduX2eWTkTVf7q/+PJARsljO7RaZ9Ua&#10;Nbd47m6vnkuGjWaMybJJKjyPEru8cXErz4cvi5ZZMTgQIPhgBM0gAClXUksWHFfir9lMjjBG5K7q&#10;oW6heS8lcmW+dPq0LEl1khkCJEqMZHolCzSys3xfs4FiYPEUKq8XFYwoZ0VuYBBB36A/shuWXGib&#10;HNJTC7WWOVZYpjFOZHneRo4pmQQOwYEDj9tg3Iu6en9lF5/Fgixge4uPXSJIVjYgVjIoOkZ+IA8i&#10;oXlX7PHjkMuURDDbolepXMVhpYsLm4kvbi5iDycLkVc7m42jJ4Rq7OFEatz9T/XbE9RkW4JuSwki&#10;ACoYeTF/Up8QVeZ47cujfB8WOIiI36pKv5fjXTLSHToo3hlp6kouRHwhEIPwu4EUfOjen8JjRJV9&#10;P4ftYrDBbIzqkfqXFOEJlZv3SKK8gpPBfsK3TBPiO98MP83/AKSWip3N5eSW0FxczCC0PCW8S0UO&#10;lzNMwjMfNR60nL1jErftfb+HHIymF5SvpwxtyEihfiGxdlqd6/s/8F+zkCO7dTay4Ei3cVoH9S+u&#10;41RrWRpP3TfF6McnpBgiKeRl+P4v7r1H9ZUYNcXET3LhZAyRHaWVyTVqn4aVK9eP+pl0IEQBP1JE&#10;Uw0zTZrXTog1p6L3C1aytYo0RVUKpDg8UckgOQob97/r4pNfLHHSAsioOUshDCvI04hact/+Cwwx&#10;0TaQEPb6K93P62ppFM7NwsrcBJOBiX+9dweJ4fEvw8I1/wCIhmhWo5qZCqN6pJJoq9BRSgp8TL8X&#10;+V/rZkCSlMPrEhPKOQWqyTp9XVERfUeQGpZnWZuXwpN8HHjxj5txR48FWsEH1b1/qvMRylxTi1KK&#10;RRd0+L/K+P7T5hZJSB4T9Uv40daKWalcXv6Y+rtq5iiltVQW7o8ZLepvJI5WU8G5/FF+6/uovs/v&#10;FwLB6vpGsNFJldAEXgNvhFFK8ilKKGP7XxNmXI8KSUwu4oBdgpfF5lW2gk5yt6zAuS55SLJ6ST8l&#10;Mrxry4xpwVftYteNIlssYP76aMMxb4qK4K1qaoOvxfs5RhjxE39KY8lHSfqt1eSz8aW9hcNAoj/d&#10;kyQ8JACoCyMNv3St8TfbxyvGJOol9NAYzQhA4Wtd+I4ovEVquT4jRpAFqLW072hDh7I3EzC5j5K0&#10;rQyOwC0X1G5zv6jsvCRuXP8A32mOaR7eOCSWcB2YtEjEcioWrEBAfiYJsAfs5RQJIA2KKWKLe9ur&#10;yC3siUjUW886IQvq829FKzFQyxNL8TNG6LLIvwN8T4ha8IpeEshkmuFIAqOXGMA0Yg0oKH/W5vl+&#10;U3ECtlkjdRWW5VbiCIQRWUgcuyHjzmLLyjBXnycyI37Xp+lGrYpcs1paHiGaa5MjspIi2DHiK7UD&#10;Mf8AgeUn7ORxgylt9H4/mJ5i0JZLDquolJBEYdK9GGJ+LXX7wxK7tuG+NIxvX/dnpw/7sxB1EIkj&#10;dBI0ob1lbeMhq/bZ/tcxtx/66ycrmaTz/H4imEZjvYopFLQ20XAWvBQZRw4j91FFX01hbdm4/wAv&#10;JuP7vErg3bLHLdRIHVuSR8ubKtKc9h9pqemvEftZbCMY7b3/ADqQVaw/RxkmhsZHaMKVln9MxxmQ&#10;E/u/iNSq8/VkZ2/Z+J/5dJO8Nn6Nr/f1KgIWXctw5EjiXp9lfspkscSZ8RZCNbt/o6G61L69fBfq&#10;vEO5uFjkogj9Qxorc1iDHjJIy8pG4Liy2y6fD6UaJC8qKXlAG3EvWooo+Ef5/wA1EpSyyI6MBZtB&#10;w3n6auzeyNJLFayyJBb8ivNZEiKlaM5+Jz8HII3+Qvx8A0MkZvJRbukqgN0VTUbIQafFTnV/8rLp&#10;wJjyqmUhaYXEcjadbm9WWCV5E2Z3HBhylHGo4chEPT6fD8X7ePeYXWoPBUvHaxlOIWgZxQNuvEcm&#10;8FH2f5eOCEeGFj+JSKAih7W2/RmkxTj4bjU5hI0xdnaOM8njFZOZ4Rj4g0jcfVb9p5eOBOb3c3qg&#10;EW0KhlYsqmiihoo+wo/Z5HLoRGMX1kprkE1VUsLf6sxUXdw7Lxo7hmdi27NTmxXd+I/2P2cG2qxG&#10;4LOpjjL8ViUr8XJyI+St8TKir/q/byicyImH8X7UEVsleoSXUdnGFkSe4ii5T3DRybLHEDOY3jBW&#10;OSR36Lyb7Cfa+wlPJIYh6IVFaSZRKKsS0jhvUPIcftFeP7OCEADz3pA33VbGzgWeX1zOzCG2f0H4&#10;qiJFG6+jGE+L7Kv6ifE3x/8AAvt7RI/VaXi6ErSpNfiUKaKA27fZ2blxX4schr0x5JddalJPJCsS&#10;PHLwkLFAvGsbllLOzJ8KV5LyThyfkmLSTzEAtJRVZaAimxAjoqUNaMw+Hl9rDHhuuqL3QUNlYwuQ&#10;kHxTLJzdGqeYd5wXl5KQXSNqycPsYHvbgoba2jjkuW9MoEbcg7cK1ATkPtVbJYMXFIm+TIVW6M0y&#10;04pf3s7w2UTTCdp4aD1Av94ahmcI9FQBf2Uw5RJbezaOOsUtwRxpuBvv89l/4LMHKfEybn0xY7E2&#10;xk3FpfatHeTBLm309GDllKyMCpCUH7P7xwvFviWNVbl8Oa2AjkaWss4akirU0ZQKEUop45GcuMcP&#10;/Hv90nn1XX/rPFAh+p2DJzt5ZCoWSN+ZKMrBpFEnH/gP3nH+fBEUaQWcs9yyySMwaR+53B4qNtnb&#10;4cxckuKYjE8O3+xYbyPd/NQby3F7q1nbafbtDZ26tDaW7EgK4R4/UeQF6tBCGkWn+p8PxYHaQXck&#10;/omRbxSGeaM7KqcaxqWr0Xf4VzIMRCI4vpW66IiC2k0oWizi3Okzco4rW4HxySz86XMipTeVzxf1&#10;ZPhXiuOmpDHBFFNxYger6h3JNEA6+/jkYiJkdth5MxsFSxe6uDf3l9berGJH+qfVzyoq8pWYDio5&#10;MV/l+x9jGSadHFRuT85DUCP7XFu+37JKgnlkhkjI7AUgnqvg8w30xk5xwxxW8f8AeTmsfqp8XCrA&#10;kyKkjKpiX4fjwNJbSx2Q5p8aCsnKSgCoQVDynck/3nFftfYzIGUGVX0WG6vbahDc6q/psVhaVVtJ&#10;I4eTu81UkkitlrwVFBt/Wl+FPil/mwKywpO7zO7CNf3Qdt1Uca8d9vi75aNo+nr/ADgy7t03jNzJ&#10;bwpbRQRvcPyuXhWiSOwejSUC81KD7LH7OBp2FxL6BH7uMmW4bfiGrUN0340PHf8AZy/HEYwK5/ws&#10;ht75f71H2ym1i+tkk3E4SGzjbiHKAAcDQkDmxBkZV/bxtqZbofBySOL4eJZXLSEDjU039NeXf9rG&#10;Z4ASeckHYHm68W3s5QXZXkkBZvgZFSGpMlBXb1WVB/sf9lgi79WrwwKHWMkeo7ceTytyPhValq74&#10;ISMjxH+t/OSNt0LpYijiS6uawyTqJPq0UZb0o4E4LtVqNwCdvtY36oY4PUem6tFFGrAKKkhnepDM&#10;/wBrt/k5LJlsj+cPqRfU8g5NSW41BoIufGNlnuZmRyxPFWSKOimNY6GNtnb+ZsCyskdrHEqMbn6y&#10;JGlLFVWCgVqECvL9lV/ymbMvGZeJzqP++YzsX/sUT6WpvrM9wssR0t7FYUg485PrQdmB4k8eHFlZ&#10;2/yEwDrNzptx5hksHhLaVYhA6gNykmSo50FWbgrcU/ysyuz4T8KeWe05+qH+1/Y4eqlQEP531N6D&#10;Z6z/AIZjvmmjbW7pHlhnlA4Is5D8Bt8KNxQvQf8ADLk58v2MV7Nazac0kdhaxD6tBKnGspALMAx/&#10;3Wvwbr9rON1+oPFI5KMvo/4n6YtEJihEfT/F9X+l+l5f5v1fVdJsjpWrQQ3WsaxO8+r3Vm7KEtI6&#10;BY2bjuJGHPjyXlEvBk+LNrzpLKxujM8ZKI70pzpvxJFaKS382ZPZcTjNRELnfpj/AAfj+r/xTm3t&#10;X0pl5dmluLW3/RU0C3MUDzW73A5tEZVKiRE5FWZVj6f8Qy4JbJZVgsVFuUSgjUcwSlRUsOXHbKcv&#10;HXFP1iUv6vD/ALhBjQpSuNP1SawN3q8n10MWknuJiYzwko3ppC/Hn8QVuK/BzwIlxbXLsbhRcTRg&#10;qspBJFADtWm1aZedPLGLieCPVxZ5ATRTG4TULQQi15WltPRzafCtfiKqDwJoxXl+18WE0096XPEs&#10;QrcYmX7FAakbH36ZsMGKAN/zvqcKU5CZpk8MGmeiiSheXp85kf8AvV5AqDQg9afa+z/lfZxC809N&#10;QtEjjURCKUyyTFOQ+AbBdiB0J6fay/x/CnfU+nHFyYSMhQ+qS+01CbTr+SW4la5M0cUMNoHUFS7k&#10;c25NVixZV5fD8CfZ+HDd/S1Czt7YwraafaMtPTbi0hDDkX477sOX+tmBDGcU5zMjky5P538H9Vyc&#10;X08Men1JLPdXOmXNxJBJ9d1i7jlarRVWMlKrxkkG9FKL/IsfL4fsriPmOOnmCwmiNIrxbYq5Y+px&#10;oykovWvFvtfytlvYtSwSjLnjmf8ATs8khGIpX0ecxeTNXDIr3WmLeARzAGIuFEiiVz+xyUfDywJp&#10;uiaVF5lju7y4C+i7kRlC3NWPxVejH4CRxQcVzY6vVThpicQ9Rj/U4WGqwmVb/wDFKnmnVPMF95V+&#10;qaRauTfQiOW8SVI5IWFOIEbcfhlVXrJz5L/xE9SJoNXmT6yFggkdoQiczK8j8ipJU0PHjwT/AIbN&#10;USZ6eMpCcpH6v4eD/ZQ/3LDNi5VsPqLDtWMd15Zjez0+Oe4vrdILx72cxRW1tZo0SToqM7PGsvN3&#10;mp+8/wBVlwf5msdPh8tr+kI0N6wCTRclBkeVgqAhTyzTdnajLk1f7s/upH66Po4Pr/h/i/mt2OA3&#10;keX87+ii/JLynXpYtPmlgtYWMkDP+8jS1I51QMeMdAOK1T9v/IyO6b+mkuCLK1t4rWQvGViZFEas&#10;oq3KpapkB6Fm5Z0mrw4ZxjxyOSf1Q2l/0h/F/NapZOEio8W/p/Einmvaj5TtLL/cpf3clyrRSB50&#10;ldrhhISIvSKqjDjTj8Cx8Pj/AJsF2Ed7HdcrqYPcJKsNnDGolCLyJY8SaVZf2mOYGeuAiA4Y8Hrl&#10;/d8TeDLe9ohC6vd2Elpzsrcx6dLHJeaxdXDNF6jqoEaFuJMnBz8MMY/Z4J8OAIeNzquqzqXktYn/&#10;AHRcE/DHsab935dPtZtcMhgwQ4qjOX8P/HkZIXPh8v8AN/pJrdfWLTRtEtW4x31yvGYJRCWkAoz7&#10;EDinWoZUbjxwZpWpEQ3twkYa19bkLhioqwFC6k/LivHKNXiNx39fq/q+qv7z+GX9WbMGJl7uf/Ep&#10;R5h8v2c99pOnSTLHqJs1ilso1Zz6KtySJgNxHzZnkkf+Rvhwr8warblIbiC2kkulkkirGoblzHJ6&#10;8tmbbHs3Q5oSPF6ImIrfh/3KznEGyfx/msp8v6ZLbtNbz3atbFIpgHZkcBfgjpRvgSi/7LlgMS3c&#10;ulCyu70x2s6MzWsKKnwE8YuQjDH4j8OzZlZIYjMz4OOeO4ylP+H+q4uOch/QjxGP/HlRbO0ttXnv&#10;bGwMt4kkUL3c08j15HlNxMr0X0ozy6fF9nBNsJrOzeG2l+pQpPEZba1IqiEcyr0PVwatlXDDLmFj&#10;jFf5T4fiLcI1xGP1V/W+pQmt7G+vFnFtHe331WeO2vbxOPOQSAUSqkhFdR9lPs/EuBbmdLu+it4p&#10;pLmdVRYkcuU5swZi3AHooXZf+I5kQwwwwJ4Yx4vr5IyZOEbn/So9ZJ9P0u5urtIrW2QySStEUQiN&#10;VooQylVDFiWq/wAP/BYa2Z9ODUYZhc3H1qUwWwUER8lP2U3/ALr9kscwtRAHgMRDGIHjyfT9P9Hh&#10;42JnwS4pH01+P85j99MsmoaVfLc2loNOthcXyysGlCTBaPIQF/fAVKpT4mfBGj6e8utFLho7eC1c&#10;PLAkjVZRWnI/CG+Inig+HK9Zq8ccHHC8sp+mPp+mX9P+b6k5AZekDu9Sl5mu3Plnhas0l1fRBLe/&#10;njX4Ffgr8ACzI7Q/FzZuXLAuqrp11eTC3E1vbOspVZVYj1nWvqTFyQ3Hl8C1+HI6PS5cOECfqnt9&#10;NemNf1UyIBA5/j/cpjay6rDBFK5t57lJIubwuGP1YOV9G3VVDIXKq0jU/wCC+1gi10yxh0prM3dE&#10;QJKkr/E0gILuWoBSreGVz1R4wYx4q4uL/pH6WjwyAR/PSqTU9cOuQ37ac0k05mtpEU8EhZXCRFWJ&#10;bl+7Xf4F+P8AyvhwmSLhNzmAWQtxZl+0RX4R/q7Zt48hXL6nVyiefRlEs3OApbMXQJyVX+yCPtNU&#10;Ddqnxx0CWTx25ukZ+B5RsahmPIhjvx40yJzSHFGPOnIxT+q/4lK5bU0ku/qUiK0gKsCAUiolVpx5&#10;cmatSD9rBeraiWqgFEQ0RCSakjetcxoYyTuznMDZLPK3l+O0T1WZZLmdazXCokZADHj9lRv41woR&#10;YxEZDu7/ABVH2jU9vZcy5Ek04vM2WSO8hnEQ+wvw0IqqgCu+/wBpsS9F6cdqlfHsB+vLOlMq2VvW&#10;j+3vQNTp3Lfqrn//0xt1wigMQVBM9TyqKqG6kBagtXN7AcUt6MY+/wDU9JM7UHo2lia7vUvUuLj6&#10;jARGYgG4ytCTRGMxV1jA/a/4jhLeM7LDYxhlqaNIKb0Gw3LMfmc2+OA/vD9IaK4yy/SYUE91q05V&#10;lC/u4yTUAn4m+yqrXsFxLUZ4raIaanwghn1CVASQgBYJ8Fd/oy7DiOQ8Z/zEZTfpHKLWlW9xqd62&#10;vSkSW8PwaJC24LsODznkAd/spRv53/bXCWCP69dFpFaRqBYI40klSICgQLVWYV+LkVH+vm2GTghZ&#10;b8MBVskke30yzaSR1SNT6k88rpHyLfaZiSqZLbP0rPTOMhWK2hb4wRSNq78AjU7/AMuajUSOSdDf&#10;i/H+a2ynyYHroGo+YoUtFMt/cwMLWSPaeAKOBnMyB+HwuvFZE44W6xrtnYO2q3UavccfS4qoZakV&#10;4KT8Xw0DMOSrluDQEjhB4YtEpRx2briTDSfKcn6JGh2tzPa2KO0nrmQrdMrPVnPA8B6nxBGdWf4f&#10;2cjOk2F3eyT31zGgtXkM6Qshj5vK2y0UsPiYKW9TmubjKRCIiCzjjlCPn/Cy6eaO0igs4ixcp6as&#10;CCUVF3dqlent8WHUdpqOm6fHqqWNu8tirI4BCxKyluE2yIzMitQV4fabMCUseSXh3wk11/00XH1M&#10;+CI/pjg/zmN6teaFq12/li51KW2m1YCVYVNXeGgMturtzQLJwf1FX9j4cg5ivbq6lnvnWSQ7OteI&#10;PLeu4K1GZoxxjV8w42OG27MY0SONY41CogoqjoAOwyV6PpH7ljPGs9s6n4kq7gg0Zd1P7IVf+Ncr&#10;zZaPPf4uWMYFcSW6lqKRSLGkwhuAfhWQ0RuQoK7itOudC8tKotlt7aNSvT0wvwgnvtX/AIU5y/bM&#10;tuOZ4T+P81vnuLeHfm7a89SW/vpfQchUS5LUcxLvwCnsW/ZMeSCC7mmuv0WYXCIhMlz9hR4AEfFU&#10;5xeeAHrB3k60SGSVHowOHSNMh0CHzVNfWoBnIsdFkIuHd0eh5rSNSqfCxqPi/wAnDmJFAVVAVF2V&#10;RtQZgS2bLYpcXU95cPcTNzuZmLyOdyS29T74NiXjvTbucwcsiWyItN9Kt4SOcqnig+HagLe+Vcyr&#10;HG0kh+BRXkem2OGFmhzbEXIks0scCKZJJGpGB+0T0p88jKeZo0Z3mdGgDEK6nYr2Jb7I/wCCzdy7&#10;OPD1cwY9map5KuW9CGxhljvzEsksFxxDq1TyVY6+o/Gn2vTxE63Mty+pwOsumPVWHJuash4fZPwg&#10;bb5IaOHD4Z+uP+l/zWUYfwnmjW8vrPBBoFzA9j5kK8424QmN43+OsjoRIZH/AGUHLh+1/kyOKeG7&#10;RZEIIYA1B9s08oSx82kx4WK3UE1ncSW0o4TRKBIh+e9a+OUkbJKWB5U3AbJGQMaKDyUJZBJMsiQK&#10;sqD4uB+FunUf0wNeWtpcgqysS1eSkfDv1GXYsk4/j1J3CMsdQurArLazUk5ArExoFYdChPTiTy24&#10;4TXfl+6W7S60t+CIV9WEbAqtdh18a7ZssXaEODhy9WyOWtiyLSvM0F3ZS6TrsP1qSkjWd5Jwd45X&#10;HVw9K06K/wCyvL/Jxe28zW0cyWd2wNwwPxEjtWpPHoBTrlE+zZGPHD6WXhcW4W6h5OurqG41Sxt2&#10;+qxFUESI3KpAoFDhWYsWVuIDfD8S8sPIpI2FSeSMPhIzWyiejQQxF4PRdorhGhkU/ECOJDD2IBxO&#10;RCjBkJ4+HfLISsUUBqNYyrNMpblvGzdASwrVD3bxxYOJFq/Q/ZX5ZURwnZabNvFwHwuAh+0NwGIw&#10;HJYIpd4zxLn41FBy7b5fDMbFshJME1H1LVLW4+MWwpaTS8vUir8RKUoOTN/NywnvIob6GW0DejI6&#10;/C6NRu46gnNpgyTxETG8f4myQ6pzauNMvbbVLqBbg2h4cZoqwtIKMAtE5cmoWZnXnkd1DT4tNtSg&#10;iMkhUgMsfELCtDw50bjyYcv9bNviznMfx9SxNndl2g63P5h11LmS4S1gt2CxRNcGQTXclQZlirG0&#10;oiQtDt6a8ObYUXMtQILaAJEjgPIqBgHD124c2dj9pvh+FszxAxBkT9LcOe7LtNhVJGub24aSaVS8&#10;cbTMCyMgViUk9JYURgyR8WbnH8f7WGd5q0tpeW9lBKwvG4+rcvQARCrAH0xVz4LxzBhpBKBnIWPj&#10;xf0vSoFy5Me0vy/Fq9jd6lc20c+jjn9X01PiP1kfu2dGuW4xCv7auvL/AFftSgahaXkQ066kSS7C&#10;bgA8SD4HxzSfl5QkckB6GqePqGD3GjanpoXVtPgltrGKXiszyKZPhNeLiPqv+x4ceP7OEl15ZvYR&#10;JNG6yWpKp9XkAVVjUbqtF5NX/KzaQ7RjMCEib/H+agZK2LIdJ8/6fM6Wd1A0d3RpDqFvKJWe4kI+&#10;OQOyiPgxrxX1PT4/DxXANvPduiu/pQiUEBV+JQRsKclX7P8Aq8cyDGNdS27EbJ7cWenRPJbxrPcz&#10;WjIzs9eZ57tykDO371enN3m+Pn9njgcQGLiJZ+bFx677KxkBBGyBOvf/AGOZAlxbM7pHrdiVG9C1&#10;Kxxw/wChq1XT0inFmDOZB0LcV+Fm/ecl+zlaferPC12iEQR/u7X1Q4LMxqfhBXfw/lyM4UBC/q/H&#10;8TA/TfVR1fTzFeRWRmYX12frepi1MKcIY1WPeR0ZvTH7X+7H/mX4cXsNWuLUSXfpj05ZBGkZVyXW&#10;gBb4itP9Zuf+t+zlOfSY5VEbS/ord7KOraHa6tNHpMkzu1pD9YuZjJFxjdizJGyqjhmX4v3cbR/s&#10;8o+LcsGzXK3RE2khlkUU+qPWOu9CaEbrmOMRxis3L+d9X/HlAI84pdYWEmnh7XzCYpobhhKdUQpJ&#10;xIAZVJ5KFZT04/a54MhNnFBLNNIsV09Kjjyq24AUgb/5OQl4kpChxYv5/wD0n6mMh3ckl1C0vrie&#10;3sbOJ5re3JCRc3iCxAo8hfieI24q/wC84+p8HL4OOEs95P6xM5cTHkUXj2FFX46KtTyqFzPxCI5M&#10;olllhpGnfU0gsY4jYoEDOHNKkl5axku1Bw4Fn/1F44LMaWtp9cugXdUpEgI2qdwDUH4v9jmNPLxn&#10;hHRZFLC93qOsDTdNWO3t7iT1Lq5ZD6j8EHFuBRk/ddR/eKr/AO7OXLiA5XgQL6VV9Q8pppQycSPt&#10;cd1ClfhUD/heeZhhAo2KaBdL9d51mKyNApitLW1aO45BgChkA9ZpEko8nP7L/bV/RxMNPJOUUzkh&#10;fTBVQB9oVqeJ40oNk/a/Z/d5KqjfRKJli062gikkSyjX1Gnk9Vyxr6TAEDkpdmDMvOZv7v8Ab/f5&#10;d7b2o9O0t4Ve7Z+c21WHIEhqgOS1dl+H7WQhKX1HYD6d09GtKvrwtcard3bJpaRcYAXVIiIiA1EZ&#10;kVF+Bmb95x9Ph/lYMuVht0gsrdUUlhQov2SFNG4rtxDN1b9vKcV5JcRPL+cx5pXYNNdSXmrXplMa&#10;xSCSFpGZJEeUEpWReRmaOPaOP/dTJH+0mA62qSKkVfQiCmR6leRqRXYmvT9rMncxPn6mQCcRpqss&#10;Ek13wW+neVbaLiJPTUKOKEsq06nnwCr9r4m/bGW1zp2nw+tJUyFa+oDUHiNuLk+nvXlVMplDJllt&#10;yRRSXVtN17X5pLSBozaghWt5wBRJmPIvCoM1UA9NUnXh8D/67l8XD4p2bleStyjhdWaRY3BRQrKo&#10;pyb9r9lf+Cy+dwqNf8SnyTuYzNKLMx8dItECS3kLRpC9xHIsr8o2duQjQdByZn5rx/lFGE+l6Esh&#10;e6kRgynnIELAlKtw41Yb/F9n7OUCydwUWgY78NcG6soFg0uCeNYnQRxGZYn4zkKJBJxiaqKqfbd+&#10;X7OJTMUeqfvHcEmV9gKkItATXgo3/Yy+Hq67Mx8UZYxconWRTbRowCW8TFySFaZy5VQglcni7cpv&#10;tcf5Muyj+AmZwxhqeZoCORFEjoCg5U3p+xgySF3H6ighT1aRhcxC2gcLd8V9NAeJKK3OWckpKyry&#10;ARX+1MvLj/MlJc27SQepBEnqS/6PBUNJISPgFCRT7JP8qr+1+xk8cOEHf/OWlZrW7jS8WO9uHZbd&#10;UuLirRwQiOpldCqNyk4PT4fjdlj/AHf+7sU1AOkf1Ytbp6JUNJIygbqG+yAnxVJ/n4/ZTIaaPMky&#10;+39fCgWh9EuYpZBqQjvXF36npQxQyMzBJGjH7xml4pwRPi5Q+p/fTcPUjwMjQuAjxE24PqM6RmMS&#10;klqF+agcI/2R/wALl5s7Dn700EwaCcSvNDccb1kFvHDPMJjaooXksYiYt6s32nfly/y8EabIJJZt&#10;RZV5M6pCGpRVpxrzYfFv14Lx+H+TKc8jtAcv87iRIBBavaGO1t9E5MURJJJjEH5MwYuV9KJqL8PH&#10;iZn5fHyZfV5YtHxuZHFxIgVG5mEoWPFh8LOC3w7fs/yfDx+LK6jAcIHP8fxLRQt693bW0cmm2zSy&#10;unofWvWEKhoyfUiiaOJuVZCq8/hT1F9X1F9L4gc+oStY+nRgskiqVkRgGQH4j8IHLlx+zx5fH+zl&#10;+OAjLr+PioKZ22jWp1hbpljaa2gd1eORWeKRweK/Hz4UV/hZZOP7r9rKs0jFtGoNbljWqonNY3NH&#10;oQOdWJpQ8eP7WM647Ckb2u1RpzqM0rKi6bEgFZZZeD3CUeMFCREEjCK/NfU5/YT4vtKwi2mvVRAf&#10;WkY+ozCg9R1Gw3TmoClevxfa/lyM7jDilsF6Ie7OpWujTTvxWC2SsMUZ5M8EDt8R+CbhI/JHakbN&#10;H/d8vtZcdrZK89pcMiMAv1iQSEt6Qqasajfc/s/a+FP5lrlkIAI5orZZNqOrSW9tqliktwvGT6va&#10;mFFDTyUVOIAbinJOI/ef3b+rNL+xIy5vo/XSKMMtv6y8yVDMygbR7Hj8Lqqn9r4cuxwlwXfP6kgW&#10;qWOi3bWZurl431FbRgiK7JCkrcg86MVMqeokkjK3HjxbjxTBRd4oo/SVCxdiqpRFLPTqaHlx+Ll/&#10;lZjiESed0gBCrCJp7o3LTLGYkWSSQPJIIoi5ICBvg9X4eFR/d/B8XFcL70XC0tUkd3Cl5fTcmQlw&#10;1HpxNfUb4ftIv+wXMmNXYSSmemyWDBr30IUi5LFGJY0RI0jK/uweShRCAGPwPxf4eXq/Dgi+gtQt&#10;tDb09T04vWWNeixuOKigNSNwm3+XlMchNk9GKC0WbUhJqdxeoEgFxN9Qlneo/eRMWdiePBD/AHkn&#10;xfArej8TYOkdYY5IY4hy4EyyFQwCrUqgFSWP83w/ayuQOTc/T/NTVpXbRSXd5bX13M3oiVBZwxyO&#10;rPM9I5J2YIgRSKrF+8/uv5F5riVs8DytcP6ksu3DjxRACPsgsxP2Sfs/s8slkBAqNRitFE6jb6hF&#10;bR2EQt7e1PqNcSSCSednU/DK0ccaI1XVaer9qT0+MfH7KtrEtwZJmVFE3NlVv5w3IV5eyj/iWUZZ&#10;GGwOzElQ1GdrGK1s1eaZrA26SuisSYmjMJ4+kpP2pG5FDy/3W3xPikjMFCtIhd2JB3bigStd6jrQ&#10;1P8AzTgB5WZLSHtoQ1zK0Nq0drBGkZWghaaczcQoZQrKqgOvBPh5LzdlX1Mu2dI4GjRKs4UszVFF&#10;I/aY7kufi6YMkCTYJplwu1C2kmvoLieX9zatIsaIquzy8iPgiX4EjgQekrK/q+n+3z/vAakyyyTy&#10;gC2gZVRBI1XrQ8mVQXYs52rmSTwCq+r+qpiOX6kxlQ21tFp9vJIuoXYd/X+rxcYgFakcTSEQRJFC&#10;nFqFv8lueLWKTzpJdPKsiKpJEpanNRt8NAm3ENVv9X/KyEpxA4QD+Pik7ITXJLKwuLXTILY2ksky&#10;xobSOLmbeRiX+JeU1H5NGoj9P7PrNJ/urEzLy4ciQqk+qrFgNztSgHIgAcsAjQRSOW1ZXmdERpJF&#10;H1RoViLDigqWLuwRWZ3eNV+yqcv9YZJOqOImNK0ZhVlpHQk1p8VKlfh/ayqIvdTFJl01p4PXgUO/&#10;xxpKBFKxulZVTj6gaAtwSb983xRJx4L8S4EsUjeR7mZ/gqqBeJ5FmO3BCW4jj8NeTZZmmYxofxL0&#10;TTWJL2KG3063iVplSWd5jLxhEcSmpnmVYubNIRI6emqqq/YbL1K5uLmUxCMLLIvE1cKFjjPIKzLy&#10;3ozfCF/5qxw4eGNnksdlLy5YWOmWyXkcjvAjiXkkbt6k90BE0kcbhaL8CfEzP8Px/C/NMdZ6ZbQx&#10;QxJJT0ystzOvp0LCgpsvU8f+Gb4sryZSSSBt/DuYoJt2p67eTyXE0qNzvA9rp1lJHKW4lWf1HVpF&#10;+H94vJf8iP4P2syySTMVjkVFkjBhULvxchF3DDjGN+3JuXw/Zy2Y4ef6P98p2UWgt7RUZ4Wuvqtw&#10;yag8klAZYUM7MEETercv8BZS/pRpEqvIvKTBOoXdulpDZJJJwdihCpxJUVXhRgDT+Zvh/wBbMbBA&#10;ynxEbe8qI9UJoejXc2qXOuzW9r9chjWVD6gZBLKFZ5mkjL8iVAWNOL/a/u2+DAkUatLExf8AccFi&#10;jAPAJGT1/d0ar/Y3deC/s/azJnOuX4/069UxuzJHa3aRQj66zvczrxWVpbmMAfD66lf3LcZvghl9&#10;ST4UdeSYLcxm1HNCY5qGUBmpuDxSjU26H/VXKMYPFf8AxKQECn1gak0cNwv1q0BS1dkQuVjaMyzM&#10;8XIBmIdOH+7JpcBtOmo3ccFlCEjpyZl4qzkx0UljuNm4/wCr/sVy+EDjiTkP+lQRSY/UF8vWFxqm&#10;p3LTT7IFmaSWGFRPzkCRfYZmZfUJovKRU/y3wVPKkKfVbUegVUkkkUB3Dkkksfs+H82UwxkjiP0p&#10;AobpfptpLcTHUtVb9IvLIEJRHDlao1vGqoixqiiXk9W+FvT5ftrgQIxmdP3a0XdpGcskLjjxoG+0&#10;e/wZkmXUExCm0xeRFs4JXjnunklXjDbRxLFNewsJRMGKBjHGV+B3l+zH/dv8GK+lDGI63rKan4VV&#10;FVjv8FXVmQNThWP9lv8AKzHySMhYj/ppf7xiR3qcr3916ytpkdEMTLIzNMyBWRhMQrxrIYWPrcZf&#10;92R/seljNVVHu5GX98ojRTJM7M9SSWVVAZyxqtQBlmnkOHcf6X0/8cWIoO8sC5tdMgE6rbSG4ml9&#10;CwhSKAqiLHHJIxYIFVY24O7t+y38jYmlgsNpJcXEoQNyYyKgJLDkagVr0/yfs5Zk1Fy4Y9GYtGSa&#10;zLcahFZ2Vq8rLwQQvMQip8Ao7BSo+IAfb+J3+3x+zSGCOHjHG6yPxKkKwchipZyQBuOX+xbCRLi8&#10;lq2p0nu7km5nhmtk9VJo3dPRDIrqsQQuao/pn4WH7yNpP2GxaSa2ijMjvWQqzwwq4WpCcQxp2X4q&#10;H/ZZVRvZgBaCSxv7y7W2hhCQxSol7dyRu3wPOZpYl5A19b9x6iK6/wC++PH7Sd1Es8dra/u0ijQL&#10;8MnJS5AWoqCTtyDM3HJYxUjInf8Am1+xkNkTpU72LalqbR3E9xcStK5ltzHMsSM7KjBWVevExJGj&#10;Py+18TYGhWaRWeFFWJnMEbK0fwxndWFSjcn+1xX9p/8AJy7JEAi/x/pWQkAjprq3t3igvnaS+WL6&#10;9PEUmZWkXZgzBZIxHHThyIaTgn/FnxPKSBf34V5pRT0kcuoRBsXFFHHpxT9rk2RiY3Q2CyIu1vOO&#10;WYC2V4LO2cubmSJUZppWPJYWPN+e7+rNx/doqKn23wVGk7MJLqdowDxaJeA2O3EnpVqK3+y/Z+HK&#10;pTI+gIHkAl0r2KxtBpdnFOzD1Y7mT1W+yKhwtCzKnOSNU+Jf3fL429TEbyWwe4QK3qxrHxDcvgA3&#10;BXam+3fLMPGI2RumiEXpFnrMNnOzQi1le4MrL6YEkjGjcyCX4qC3w0Zm/wAnn8WCLK3treOJ3kKI&#10;lOVF4sSQdm3oNgf5cqnllO4DnX4/EWNEoPWLnULyaZIrZZ2kZqLJLzQIrD44lChncuyd3VPspx5N&#10;gQejqN5capeIUtlRSsbAljGgqdiKry5cen+VlvD4OMRj9cv5oWQPIIxzf6Npdn5f0mUzXsjOi3TP&#10;8CzSE8Sdz6np8WlaMP8AselzzXEcRje+kSOcxOxgJQswZwaUqfg4oFWv2sriZRlwVwy/iXrX/FKt&#10;qP8ASrXSQ08AaJfW/e+moEFAeg/emR2cuv8Ad8fi/mxCS8PNbvgIQ7AGiktRUCmi/bYqBmXDDEbA&#10;/wBZnGkbbaVEltJpvqG8aNXersoQtJKZRzYD00DM3Th8S/z5dvazC0e6uH/fSPS2ikHxLStG33HI&#10;nm38uDJlF8EUWSduSlcapFJrKafZwFrKGJpLy6hNY2OwMfwjixVVCIK8mb9n7WMiSeR5GUKskxoA&#10;25oGIH2uPP7P2eX/AAONRuignyRFzcW1vBEshZorZfiZQVXl6YYk8AwiUczV+Pw/5WITzGG2X6uF&#10;eWRVZmdYwGZ6gAnp8HX+bLYw4pb/AEs47CyiLa2ae6la65xxxSMsUccsxKolCWoKH94TSnwrwwRc&#10;KthaR2NuEeeRWe4kP7RcGvLofiyqxkmZn6Isbr1Hql+lGXVb271e9EsVsJVjsLY8TwWEgBtuShuX&#10;Jv8AI+H9r7KkVu0EMUIBcqQgom3IKBsoI2Xx+zywzy2bPIMRfVa16t1PPMxEAK+oQZSG9IsW3bif&#10;ikA2Rfj9P4/hb7VCFX5O8cYt4qwRLJRmkZKhn2H7QqP+C/mykyEQb5lNhtLly6W6yzyXk5W7uPSB&#10;VLdJVqse7CiqaftfyZep3KiOOIhmZCHcChJNaAUND8H2tvs5HTQ4pGZRyVdEs2RppEZBDJVYV3Cq&#10;KVduQ5D4yacm5c8XSOSPmzoA7KDx5DkCKGrcStCa9MmdikpfNcQ3oijgmYwRyFS5iYRup5IBH6qS&#10;K6rx+3/r/tccfbNJJP6jIAq8xCiFmYliD1psF+1/1zlOUUKv1rIKWoQxW9p9WEvJHEX1+4mWOOII&#10;gZfsnZml3jHLjHx/1uLssYmvblmlJVI2U8eIIXlRmZua1Bb7P8yrksszjx0OaJHou1m5i0y0ihtW&#10;jEs0bLCxlaNpPSqiRp6bcSqD4tuMbycf2eS4YX11GZkjtY1ZlWq/FwVVBCFmWm9PDMLDpyBZK1SV&#10;aXbXq2LzapM6cphHKvp+vLI7AyrFHJy+HkWAL0+H/IbGp6U1xRB6107lAz1HFQQQEHh8KlsOSW1k&#10;7LIjqXPb3VhYq8v+h6Va2/qmC2VWLyPGVkeYjq3xyJGq/E7Mn82CNTmWKJbCKGOa4ZlMrFWYLwZW&#10;UkmleO3+yyrTw45cZPD/ADWIjfM7/wAKC0WwkvLltXvbmey02BHFpEronreqjpJRFLemGJcKy/Hw&#10;58XxsdzLaWxnEIY3KqqUYstAerMQG+MnJzHiyon6T/nJAs+5WbTbbUdQFk9y0aacZC5ZVjbnItAs&#10;MSOUP1dE6tyfkuMtopvUHqgsWaryE8Vrs1FUkfDt8e2WZMnMROzIm12oT2H1etsEVYk4wWwHNwp5&#10;Q8pJUBpJ8XGH958P2uaqmOluSjgmT1IqgyhDxDfy1pWvI+GV4oAw/pIIvycdME3OJLZLK4SMrYNM&#10;iTmEUCyemHKqqxL/ADO3+6/5kwpu54buQxiSX4LpQ0MZbiajkPiIVT04/wCSmZ2nhwDeuX+nWW12&#10;U/s4LuwQsYoF5aazrezqolVkPFgyKWNPiMn+XK7L9nAt1NbVaOFiXACfE5kJ48SzM1Ntv8rL4xnW&#10;+7Ktk10y2vFRGuQPSqXHCL0QvLkERE5Emhr+z9nL9Z0tZViHJ5F5PKkgIY7bUI+z8P8AwGTESZDc&#10;MondYLaOfULea5+EW70hgkhoU2YA8waFuL/s/D6v+riWkAxReru11xMduAeAjRgC7sWpVy37X2sd&#10;SQTV+kfj0oG5u/SF2v25urxIn4/opGEt0jKZWnkBIjiCKT+6VQ3wH4Xb/gsVtkmbUJJQsQEasY52&#10;bl9kbMooa1p1bjkSRGAiP+I4v63CykeQ/H+cs1K4g/REFvIlw6zukc1qi+mQJGHJHoeSqvKnFOX8&#10;uMugjsJJZgVBAiSnN+RJ7AIo38f2uWW4REHhAr/Z/wC6RK9x9IVrVp4laCG24uys1xOCIo6KopuW&#10;lk3Xpx+LiqYCvNSstJBW2jFxfXJl9FQQBGsa0+JjsAN3/wBbMiGPJOdD0wifq/nf1fqk0ZZiAMpf&#10;T/NXrp+o6tMpvZGhsIUiV46H987HnIabGh+CL4v2fU/awV5ZsLE20q3Ev1nVtVLxrEZD6iep1ZCC&#10;G4ovxch+1lfbmsMIjHjPoHql/Vj/AAy/rOuB4pmcjt/AlHm+81VdRjpz0/y3oqpdyXESikzREBLc&#10;KV4/G/GMJk/g1HRdOsYNPtGaT6vAwSQvuCtQ3GrMXoev2mziPAzZiZ1GInKPp/o/JyNPpvDjV9WA&#10;XHlnU7vWW1PU5ZHlubnlMJIyUVpU5RqyJ8MSCIfC0nDI7Nc3ctt/pKs4Xg6cgoIINVHHrt3/AGs6&#10;DDijCYo8Mr/pf7pn3smt7HSUu2bS2ijSUS2z+iTwZBVWaq/CC3JuJX4cS0qVIRPcyEFJ0ozAfZCr&#10;xIp41y3WHi9MTRH8DA5PVvsv8y2T3lzYWqxMHsZi0Kt3kkfkG5EEcUTlx/Z+LEkvrNasgYTcSI2b&#10;agpsMTCco+pxZZY8yiZ9F1NpwkjRNYGUSTxICTI3IFmJrv02XANvdmykowSTlU8WJKksaEjcZmTB&#10;yAj6Z/zo/X/xDjjIbKaX+lw6vFG6tLF6RWpQBXAQcgjGjfD0+HF0uFLzBJD6TE84gSoBI5Dp7mmG&#10;UKEbAM4+nj/icjEd0I9pL6NqZIFFwgHpT0DkqGCsTWlPhHLj8XJsZY3j+pcNQiKSJgsfMpGCuwHa&#10;n8uTzYRKNj63Jxys7L9X0eH09NClWubW5RnuGiSaZ1cFnbo1akep+yvL4v2cFaxcXFzqlk8NZYhY&#10;COAjioLggMQ9RxBX4cxez4iEcu44pTM2U5UY93EgdDitrXQr9NRIhMeqGS7ikV5SiBQ8S8OLcyrc&#10;H/1vtYCtbCOTTmhtXltnR2bUJePJfQAIIGxYlvhdVVczs+YwnxT4ZY5cofxeJ/sWPFKz/FKX0ovX&#10;NZubPXoLm9W2vluF9Ly7ZcuDm9I5BmYkxxoo9RHmP+xX4vikx+oWMg9OwM1vZyRyNd0JDzN8IIB3&#10;r8I5/DnOZMubIDxT4TkEvRt+7j/F9H83i4WfCOGpHemH2cN7rQklu9XSG+1WGSC300j4BZx1dY3H&#10;wfu2rKY0f7Sfa/ZXCeS5s9Z82yPJBGtrass0MKIDLJISQGkXcIqn7OZ8NPk0miAv1S/iv+GX9Njq&#10;fUBjuokev6vV/QZNqMOr6P5OMVvdMbm/DRz3Ejn0baEKXKwKtObMvw/B9n/Y4CudTso9SeBZiIoZ&#10;D68CKEBJeiKzGuxYLxjRftfazPxaafhxkBG6/nJkQCL9P9X8f8eRdtoupXukRXUiol1PAhs713Mz&#10;x8oSGkSMcF9ThJL++aT7HwJhjoWqWJtZbuT1kuIYnkjaUF44wv8Al0VTwOYXaGHJLggSOC+H0+r0&#10;phkEzQO1pT5l0rWotSj09FtJ9PvZI7e5W3ZLedpJPtu0ZLt+9U/EA3wp+z8WA9BsLqHyhJqFyGji&#10;KyKoU8pJDMxY/Cf2t6L+zmT2nkhPURww+qhP+jCP4/m8TLDIynL+aSZcSP1vVra48/QaXZ8Lp1nj&#10;a4MmyQSQRq6oGXfjQ+o/+Wip+1hfdy31tp0E0qJHdKwi0/TwAQpHGN2qFDVVeRqv2cz9PiEpbdf7&#10;z/jkmIJESa4IfD1zTOwXS7vVLq0s1M9jKgudW1NpSefqF5Io1Ukjhv8AtfDwXh8WD7GwjvxFZQyh&#10;DcvI8jekyMYwKir/AA8fi2+L7WQ1+ohjPGRI8I/rf7HiYCZ678v83+cl+t61e6PLc6rPZmeK0ito&#10;rWJrlCv1h2b1Aib1ZYyr/sr/AC/zYW+XLexS8P1mOS7kSscdzIWkpHHtRaEKOX2Y1UZHWzmMXpPA&#10;Jfj1f8dRkxDjESSd0083LqYso/0dcCxViZZbVBHF6kkx5Vk5IzcUb45mrH9r+bH30d1K1yL2W3t4&#10;XRA0BVldlr8LPXkgc/ClWXI6eGMQFcWSX87f/fltybEiI4RS/T5rOBoF022nvAHl4XYMTRRsx+OO&#10;OhR2iXd+Mf8Aq/tY7yta3Ivb6/nCNcQQxW8XpspWJaFvhICVpXi237OZPaOSBEI39f8Aufl/xLji&#10;pTjt6YfTH/cy/rJd56mtZbfStPRjFZ3VzJcXEUqPWb032H83xyH1E/Z+y2DrUXEVva3897MHZihj&#10;cnkUL1LIgqBVuP2j9nMPLCHEccIRMwPV9PD/ANLP+JbRGUwbP0lQumt7zUNV0W10m2EVtGkouolA&#10;jFx6ZCq7ELy4R1bYfa+z/kivMUbPPaoHV5yOdzI8gIVFPSgP2jsP5swuy4mXEJj91fphXo4v6H/F&#10;fT/NbiDwhT8n3SxadcTrG0dp6hjs40hcSyMyAK7MeXwUqfi/5pwg0PylDdLCZoI5JLpmuJpZhI0Y&#10;Z3akdIxTj+0c22t1kcQ869MYgf75xMuQiRlctz9P9H/jyZ+aPPEOli95TyRpasIFgga3WURhEZ7g&#10;+ueXwlvTXirf6jfsyrzAmj270aRXmakTIlWAoOKj4iFVADnN6KOaX8O0vVGUhH+L8f1ETkIx9w+l&#10;i3k678w6jaq8CSxWkA9XlMTHXfmzKRGZLh3ZV+P+X/Kwia6luLlPSPGCTaTgN34dFFR7b5vow4L4&#10;pG3EzSN0OvpZT+jrazsX9YLJdW9XgM5FIjMd2JB8WoK436rbeqs1wSxYHioNKR7MDvTx6Y7iJjH6&#10;kHETQP0/7Jc1/qLRSW9gqx+mQHmcA8pxVGWgqSBx3fCwCG7vSYRI5lPpp8NF3O5qR2zIGOoklhI2&#10;SnLyyafpvO5aNEtU9WahLMeK1oAKVLHpml4xXPputWUiNAoqBx3qSabYMZvdGU8JXwMZ7RJYjxjl&#10;HqOzEqfi7cQDvitDxrwP939uorXDfVsscPJT5Ly4+oP737FDTjn/1G3UrmJ5lkJnkHIkR8lQU+FQ&#10;ABXj8864YYwNEemLv8lh7DptiIZ0snt1jsbY8Ig89JJmLEvK5LHeX7XT9rEpPq2j6fNftIZL+aiW&#10;aSUUl2O2wpTxOJ4s2UQArDH+9/g9H++YT22H8TUtxf8AmXWoNDiiEWjW49TUpIxzRlGxiLN4/ZX/&#10;AGbfs5HtSmuHDafErXN3O9Z7j03Clz1ryr8Kg9uXP+XOh0+EA8qxxTjxgyodGZaZbQwok4UWtpBH&#10;6dtbArxSMdDt/NQf6uSTRdMntXCrcK9zOimVJRy48VJ23/4UMqLmn12qhK/q4QeH+L6vm5kpcIoB&#10;h3m/XbK5s5pZ7OZbC0lKw3EMoT1CXCsxBHwp/rI/PA2tz20/pwR2gaGJ34ohEXN6cufJeR3NV/m+&#10;LDotORZviuv81xv4ge5F+T9H1OzW4v7nUJHvrxIyxnL3CwRgFViVT6YBFVaRh/J9nIfeXl/rupPA&#10;kn+ioCVijoFITYN8aAs3Qf7szoscRijufUsAZkksvs7O106DlvzY/vJXqxqxqd9+K8j0+xkl0G1g&#10;01GL3TQxzxgcQwco4avqAUYEv4FFX/JbNb2gTKJEPq73LIoVd/zUl80R3l/GIbW2E8ttIGCsCiyo&#10;yMDGXJj4UryLRv8As/s8skGtajem5+oJFH9XlX9/OQTwAoatQBf+CzmcGK8nFZ4ol1OeiJRr+l/n&#10;PPfI3lnRYdOh1+S4uJL+3kc2lvyC+pI3JSkYbm+9CnwnlxXnyzllpA318iy5yBZiDI6hapWkdSKL&#10;v13+Fc7TFIcz/wBIstLZriezB2EIaYBW41cLVt6VYDapzpOkrP6gtGQKsYrMqEtVm+0DX5/s5rtV&#10;lifUD6XPJBvyYB5tuLBdOfVRN8cppZzShEKAbqyAgHt+3kr0azkS5VlAjQn4uPSuch2vrhKJH1Ne&#10;Qgxp4r5+1i11jSntnd7i4i+OGaanqRqSo5bAHjs1GyUhPUYrGoD92p1zjb4dy4YDz9pLi4CWkP2Y&#10;gAqn76g9sFiALv4bUzEOa2QijotJuIXAdSpI5EdaIe/XLmlWNQzbJ+38shCBlfe3RTOB3aaCGNSa&#10;kLxGQXUfM3rXzWRLT6fIOJAUtUk/Dx4g12DV3+znWabsyMYDJ/lQ5sMQI83qOk+Sr+30B9RjZNN1&#10;iFy1uGcRhY1BVjL6jDj8RQhkX7f2fhwDL5bbUIVFnSSEA8Zix4IK9eAPHmvy/wBllw7QGM1OmRkQ&#10;RaaW/nr9D3NxNqcctvex8fXsBEpllNP9/sP7p6bUf/K4Y++kv9Lu1hcSSK4ASgPAqAa1oTyNaALT&#10;/KxxeHnBkOYTHKJLNDh0fzHpj3YS1tGiZpZ6tGZkkZgV4kovppwDM0nP4v7vhxxbTdZaCaLgrDkt&#10;Z46F2HsOJp1zH1Oj4u6mco21rfllbrTr0XEiErJTT5gUgiPI0Bb1AGO3xLTinL+bJVY+YLK7UKZF&#10;V2JAU0B+E0J+g5os2glDcDZxziIYTqHljV9PkKTwl1UIxmjVmRfUXkoLceIJB/4HFp0SKrUoGNWI&#10;3+mmQxm2AKXCa6uuKyMOca8YSQq7HcVY0rt+zyxSNmRAYAAT9qvh45CUIk+pHvU/rF6ZYlc8pHSh&#10;Na1qPs1PT6MItQ0C0urx7hQ63bKEbf4SvWlNxXc5s8WumIcJ+hsiTHe2S6F5m1DQ9PFkZYXsRI86&#10;gKxYTFaKSwKNwqqtQfy8fscuRc3me6067W0vVCRKypzYhaB68evwk1265m/yfHLDjg2xEZ+9OU8i&#10;aXr2mvq2nXckl1KGkSMDmC0ZAdVB/eKpr+19n/JyR6bqEN5Ck0T+rFIPhI6dc0+ow8BpqnGmGavp&#10;l1ZXUtneQLbXdtT1YiQTQiqk05DpuKYM5DlTt0plFbNaWq8qNyqB3WvT5ih2ypgAtRT4e2MOdKG0&#10;YkqXLkOfiJofkaAYQ32nyTXQurcFJU7NsD/WmbfBqBCHCevpZwlvRT7RtYFvDNpN+wutKcK6yQkM&#10;Y1U9BWgXkRwb+X4f8nEJkjnjEF2tfUICq2/TuwB6ZMTMTYbCAeSZWSPbT/XdEk4raI/qzoAteW/G&#10;ORkPxVPx0X7P7eEur6VDo8bXRAlBLcIwhkbm9KGp+GidembLTauOcgUb/wBL/vkxn0ZV5f8AMWq+&#10;Yp4tKqIQBC9zdLcGNRFE3xJ6fBJC026fa4/FhRZW/G5F/eu9xPKOJh48jSgqxVF50anHc/ZzYZZ2&#10;ODH6fi2D0sj1GdI7KbR9MiXTrC1QNFdApFErlm4pG0jelzjJ9b7PFX44/T3kuNWFwsSpwYFGKlOI&#10;2A3AP2asgRX/AJubY5YiOLhH8TGEgAaUtcSCw8rvazXMk1Y2W4UOkzSkKWkpzI6txkaT0W4rwWGP&#10;JjpvmazuHNtMrVPcpSldie/jnN6js2cfXFgcV7h55q3kTUtPsHlgMLQtUF/W5F6VZV3CipFf2vix&#10;ut6FG1u91bmjheMbpWqr1IB3p/wOS0mvlxcMubGEyDRUvKfmN4LuKxvGMlk0pe7hmClZZWHBSy0D&#10;PT4ftScPh55FL2PhFDYqKA0e6bm4r12BPqN8bNRmK/Z5ZvYHYybrt6DpMk1zdXWsF94+VvpsRjie&#10;injRmp6CckER4xJLxX4MXm1BoYI0iQQxwoW9KIchX7K8fsNT7XxenkcWns3I/wDHWJG6Es/L9vcX&#10;889yfrVzdssDXFy3Fyo/eSLJQSx1/uuMSz/s/wC6/jwrkkkMn1dg88xcLKsZcRgniByr0A/a34/3&#10;mZIjwxJ7v6rKmSRrAIPrylLa0EbPBJJGjTMpLOfTofiLbMg48v7r4cVMwjuCqDhFaAtOyHgDvVVZ&#10;h7L9mq/D8PFsYwHD/XZcuSg9sJbZmllMk2osi2cbqJWT4QpeKMiv235tI4k4O3qSOn7Im3+tX8n1&#10;iaIQrCByZqhSzKCakUqFzHNYo10l+O9iZBBXk+l6RGunW900tzdN+7hQhpRGjFVCK4ejSU2/n+P9&#10;v4mWttQH1iNGikljYsI5Iw5JIJJ3r8PKnVvtLkMmGXBxR9IU7+SD1HR4Wsrh/rENpcKqmaG59JI1&#10;ARVUlShD+kX+zH8KzcP21ZMZqFxP9adJWQxmQekp5OQvBj0owHxcacf2cODDGIuPNYxVdDtUksba&#10;aGOZStuwuXQR2/KX1UAYkGJnKp6hk9T93zb7DY2T61LAXaQeooCs5oBy5cqVNPDwyfCOKmRG6tbj&#10;TLS7S3itysTMZYIVDsRGIvTrwQMNqnj8XxfH9nk2Naa0htpby5orOpECRjmDQlno9PiZi5+Lj/O2&#10;GUuOfDFiVOKy1Rruz0zTwzQwuJdQlc+jRjGI4qwV5RwqsYZIlfj8EUbNillPNbpLO8Ls7OGkZFYu&#10;78KirAM3GPlT4f2vh/ZbI6jBx+kKQFHUbTSbjULe3t7mCFYoDFDDMUEEMDzUcRx1jRpLr0ixdmf9&#10;3Hz/AN2JiLxTPMrXEQRrhVUmQcyqqxYdxsoqw9T9tstgQI+5MSi4Z7EWs5025+sfUZnIWCkAllMQ&#10;QqXCtu7uqloOPGNOK8/j5CA9kbd46+rRAORVVDcz8I5nip/yuP2cpiJyOxQSgXOrpqcUzRGAeqW4&#10;iWaVl9KMeq3oIrsoANI/UbnJz5ceEnwIzXXMm/ht0M8VQklHkeqkqihWMdeTluvJcthCRuPEYmX8&#10;3+L/ADv4V5oi30gQw/oi4upTY3C/6RbH0baIpIOcrs0azFTHGi/ZePkz/bX4scHeYSvHJJJJzNVa&#10;JkjLH4R8TKEKj7TMvL4f28jL0+k3/pv+PKSOjX+jWssEDW0FrFFEqKUmRpliSkjhI46zdhHFH8C8&#10;2X91j3Y2yMFuWaeX94QxHpgnYU4jkWFRRVb4f8nI4sUpyuv3Y80wiVtvFDqMqO2nRLa2xa2RhE3r&#10;lRvIW9UhUjZlbm8kfKX9nnhfbxqZxzlEpkYUCsW96lVX2/b+1mXlnwx2GzMp9e3D/VpPSheAQRks&#10;XjWMd14h3deoP+6/sfabBF2pjgMIagKr8dyWRGoCSPhFd1bjx4/8PlGOFjikPlTA2l1k7XF0bwUk&#10;MbylbawWKSQcyFWpclAyyRs/NX/129JcYzXFvKtyrxySuEaOg4BQg4/HQclohZmBb/I4/bywSsGA&#10;vhP4+m197ccdlqFtPZNaTxWkTyw3Hrb82kb1C1uXJWTlMEWNwq/F++5/DHzbNZo04L3aRn1G4SIi&#10;8i7IGHFmqi0UNXl+1/ktlkcpiDXFX4/pJ3+C+PVbiOypFpsrqbcerBJJK3pxxsyHlGoMjsXZePph&#10;m4c/24uOJyQPc3EcMKUjVPU5FlqK0CsQv8v2UUYxIiLPNlsi47+DT7aW6u52eR5jAIxE4Q8eTMqM&#10;/wDPxaSSR244NmWFbIeoIjHQxxUXluQBzNDVhRmb4l/4lmLEcR4hxfj4sK7kphe7l1pobU3KTKY7&#10;m9Z5CvwVdvQTnG0aktHFG3pSx/t/F+5xhjZw0EbzCV3HFlkC/BypyFSF5Sf6nLi6ZdYvviGQb9YR&#10;EaheRWy28NsRMjQGRvU4ep6TcFkdooF22lZXeOb4GdPhRuI+Ys4PrbfV/tThGZ2ar7IDTkeX/A/5&#10;P7eDDylIj6j/AEWPCfxSMQTRNqt5Fp8Yv1ASyklRIo0IhDeoy8uKpG5bkfjl+0vP/dePYL9WlKIi&#10;ySo8cbB2dlQggN8QfnwWibLw/ZXASZTA/hXhUI7d/Xhge5m4W08d1cqsMUMTylwzRjhw9Nppi103&#10;OT1/stK/GRssf6Nal42aNudObRO8jEyVYhUV3Y0+H4f+C+zhy2ZcJHp/i3Qdg1eSpcXB9aIXaRp6&#10;jW8Fwiwxr6BRVkaWSOP06s0nxKzcf91fbxWSVrRmURoJ5v3kk81FHN2CxpWoUcEDclVvs/8ABYwJ&#10;mav0hQbQVpb22qKJ/rVw1nbL9XtrO2LOfThRmmn48ec3rSGMxySJxZvSk/lwps0L3oa3DerK4iS8&#10;4q0gViS7LUfAGNWXk/7P2f5sjJtBkyPWjEmjzPfpGILa3eV7BmKxNwAKRvwJL8VVVcJGyty4YfFu&#10;boI1rDGvBGalQCKEio6k9f8AiWa6JIP9qKpjEVsttbyveyD9I3cxnuPRDAM6tzjQ0JPCNB8CH7Xx&#10;fu/28LY54mRyRJJbsshEbbK7k0JVRR2Xj3+FeP2ftZmCJIA81q+qd3NlO0qek0NveK8MZukUPLFC&#10;vxBXaUGKN/U/yZW5srfsrxfCIoYxLIgMgHJDROI4vUhQW6J9otT7b5WefCtKd4Lm7vHtIX427Mqz&#10;qGlWUh4uKu7Rofil/uwrsnCGLl+3l2cJlkPpooWSMszfHuQAPiYr4lj/AJX2v5sjIiMRSldqt2lp&#10;GhuJX5xzcY1AjNASzfAof+UIlfh4J8PLlgmzWSWZoLaktFMRldVXiGUcuIAIUcPsimQyy9FlBO26&#10;V6vNZ2lhFd6xW1YSpcLaW8sj83jkIiEjsY2lb1uKuzNx58P9kOT07e1qg4pFy9OJAyB2NT8Ran+y&#10;of8AW/lzFvjlTEElJZIrq81VkkAae7MZubmZ4Z2ghTgtI0i5fab+7d0X4vhj4cPVYDZcrlhPIrH/&#10;AHaUYHlyf+7UqfsKv7W2ZGY+GACyIKd6srWlstnZSJCrFIBKrBFEMRBuJFkpykmf4kj+Jv5vt8Vy&#10;pysl/FbxSfDES1xMCNySHZaVpVqdk+FcOMenint/MSF1kk0GjXN9JbuZ7tUis7Ntwixq0UZLFQ3B&#10;A/Nucz85Gbi2PThLcNaWgXgxWRpFJFTQHkeRWtKjlu37HLlkLIFnmxsXyUbhlsbKLWNXeX6xEr2s&#10;cEgDHqQVX0VdebcW9MqkfH996fpLzy7/ANJg0Y4mFFDem6ctiT9oA1elOXXjgxS4jbIFdo0d3DGJ&#10;JTIdQnJhNxHOViLog3iLrxhVmcwqeDSt8bL8OaCFvrLXdw3GG3q3GQ96jgCPBQGdhy/5tnlnfpj1&#10;QTuo6hdxtYQ6XYozT6mODzWg+ERqp9d1cr8TSsyW8Tuq/a+Dhx5OHika+vonQSIkpNWfdyAeSsQa&#10;FUJ+Dix54eDw4LdBHzf7hNDuxOIJfqqq0UUS+jEgZAjxrx5CSVVHrM6Jw+Pj8GDDPbWyC6kZljjS&#10;vFwQSQeIqKfaB3b+XMbhlI8PQoAvbogVhvNSVrGBIXuJpgrSwsrxrHJH6rkNXksbxj042/3Z/wAY&#10;2XAVskk1wJKuXnLsKcSxcADkNl38Ao48v+Gypz4IV3JJoJrfvBa2b2oSMQWSQo/IP6YiZieBqZfg&#10;FDzZzy4fY/4rGvGqiWzUlOLD1WADEihemx32HHdPs5UK5oBBSWC9a5+q64eNwsyH6ojN6aAmVIC2&#10;6/BxZvU+Gf8AvP8AkmMjoI1u2kPCFVVVfbkQpqd+JLcmWnHj/wASzGGQ2YH+JiLtKLq2maZ9Ktbd&#10;Umu53mnkhPL0lM6lUIXmqRPFFJ6olMj/ABMzr/d4WRcn9Pk68eALsrF6kkKKGtMyfp2bKtlVyQn1&#10;h445C7SusCSIsQUBWkZmAXlxWjdT/subJxFwRid+XFQShYl3CuCKg02/1euU5J9//FKUru5n06BY&#10;leRoo5lhRILf1ISjcGHIBthtItI/i+L+f7IHVpQCCsoLuVVWUA8vi4ueVD9pTs38qZk4Y2LUpp5a&#10;tpFj4NatFbxhpGgZioiVk9SJRHsKxsvF4v55/i/kwbbpDZWv1uQNNMQTEDVNnp05UO3H4dlynLI5&#10;Z1HkGA3KUXk15rd+2kQenaWfNVupUInasXLkrBQU5t6i82V5FR/23fgjgrD0o0nYM0kiDc1JVaAk&#10;gcKD4RsP5svygihbIjvTjWzd3FxYxsiw2s79KIrvVlCBlmDE825s6hf3af5WWBGn1uqElZY3mK1H&#10;IN+yAORNAOO//FjZHLdAdEX3qSySTSaWq3AR5rW4isS6BjGYgKzGoRU5M6yfCqJ/vPEjfvMEyRQw&#10;oLuWNUPIuUjHFg8jINqgLyHwtyb4/h/ZyqM5cXCBuxrfkltqJb530+0mluomiW2aa6YSwSwQxyHm&#10;7Crskg9SJURvQ+OSST1XZGcJ9XQTxNHGPWmcK0rsQzNUkheJrwpUgsf9jl0ZcIIkeX8MQzHJO2vm&#10;NrcerMyWtvCXSGKNWWOIKAvNnHBpeWzRxry5cPj4Y68t4Zpli5F7ZT8NacBRaEnr8PEr/wAIn+Tj&#10;hNQsippsqVneSWltJcKpjvXUh41DCWTnIxVBXiWf1Fl47/CrTTfZ/e4vLBBb27TSek0ijgYEIIC0&#10;bagPJm+Kv+yyninI0GIBPNB2moXV/qK2kS3UNpITMl/IjB2kDJ8VWQxxp8DInJvsx8+X8waSaSR5&#10;bgK0ckyiNA4fZVLAHYRtVjU0Vvs5k447Ufuikbo60sbeGCKyR4pYLORpZPS9MAzMqu2zGVOKAqvJ&#10;x/eMzt8SYxIYooBEgZ5XSjyKSCVO4/uyX6GuSlK9ztTKu9Xee6ubqS5maNLSGWsMDgHi6Di5rNxj&#10;rzXhyHFV5f8AAvEvNESIRpJGWdSyl3XmaGgI4qzHio5YJbb+r/e/7r/eo5BDyWSQzTy3cs0sNwI4&#10;mVHWGJxChcBnRvUdY19SR+IRP9lyx0krLcVjMiszRspVQAaoeK7+P22Zv8nIcBkCAWIU7W3SW2QX&#10;AgeKKK5ikV25UpKvquAoDfBx9GNE4q3GRm/Z5OuGEcigN9YvJpDICU5Kq0Kg9eI+zx5t/wAbrjiI&#10;PLYD3slKyilkR2eIafo9tAsHppLwlkcn1GV/3fPYOZPTjdP3nOJ1/dvjWhihEf7y3kZRyRiOVWVa&#10;MzGvpqFLfy5IyEhwjiWlaG8vLySVjBfQRv8ABJHyEfGN5D6axx8PXd5Ej+0zftYlcXLTytCZvWoV&#10;BjjHwiTuRX7Rp75PHAgWGSL07TrWyhF6tkLMhHVZ5yvqGDYqp4j4E5f5OB4ovrNs9xOxjgBDRxlW&#10;IL92YsN15Db4cnKYG43kxs9ETPdmz1KGwtEWa4cMlxLzRWES7rHGqkcXCsv7S/7P7SPvRbQ2SwR0&#10;lnTlI6qzFfUrWhLA14/zcft/8DkMQlPITLnFIieq3Rjqd1fy384a3tZuEMEcqRqwiA+2vBtvV+H4&#10;Gb4Yv+DygjPdeiRGttbFTI/xKGcqaRIP2ivV2P8ANlliMTMc5en+H0/8d/HCvSvxFoXJjtF4G4ku&#10;79ZDECUcxRc955H24K1VWNV+zxRE+wz46T1J3EazemFABFOgZvAg1JYjl+zlcYAborubT0bKF7hr&#10;YzPIzMpBBqUiPQgjiojVlT9psdDI0MnqxzFgw9ERjfYMvxGv85an8uWH1fiSRZ5qN5bR3sTWt5ag&#10;LHS79eT4V5lJCI4+I5fuAnM/t8sD6RDCjNcXMZENooSGtDyIIIemxHia/tf6uHUSIERDnkU2TQ5I&#10;rzI99OsenafIvq3rmS9JYrSLiR6QcK4JJCr8I/u+X7TrzdayySmSV3MjSNzUEhVCgl/wwSxiI4f4&#10;f4lO5X31vFD6MCIIooFMXNQWcuwEYpuTvy/a4r/rZbtcNRRJQyirPzZXWJmY8q7n/JSv/GmREIHb&#10;u8l81iraJyKxBzA3FI+CMnrhFHEKAo3+KSSjcuP7XxpxVEyQiKYcKlOSBSOR2J9m/wCucqOPjNBE&#10;QpLA9z9ZtnMjBZuEnMExj4lB6gx178f2Vfjge2iZ1e7nSrtx4huQFGLDv+zUVbj/ADcv2cyZ1EiI&#10;6fUxlzvoiL65SOaOwtJCsS+oHeLgxVo/TalAG+Pg3wc/5OH7eDpYklgDSOhMisJAFVttuAFSetfi&#10;+LMYbS35MgD1+/8AhSmG4uYb1o7eCThbyRNAXkliFWLCdnVFVXVFX93WL4n/AJcVmt3t4bZVLRzO&#10;vF0jYc6Uqy9PhFV/4XKoTE52xEjVoa0v0v59QaZY57SGQywzTRN6I+ICJ/tcZG4vyX+X1Pi+zgq0&#10;W0srFxLJIwarSyAElzSgChamhp0/4LKNQZSltyYiPUpZe/pLV9YjnFtbi4jCrY253Fumzs8pkKos&#10;sbN8Jp/JwwPbM/xpCXWb1StFCjoATX24/FlshIVbYSOZTLVk09hHPfxQS2KWqOXmaRz8TFVC05Es&#10;ZOKL8XKR/wDV+IytpruytWuEVuFQsZkZiXY/Cq0C1VfE/wCtmHlgJT4DzYGAJ3Y3qlhouu6itpLJ&#10;E1wFaSVbWNFW2hUF5pmcycHcFl4KvxfDF8H28A6dFd37yGN2ZhIWuJV+FHY05ceVfhJ+HMjPwYhw&#10;9P4EzkAa5FPdd1HTNFSBrqIRM8CQ2tuwDSwxoG4BvTK/EqLzHL9pl+z+yKvnS5vYrYy1t4zxlRKk&#10;ctuKlgd25fF0yrDtAyI9R/nLR4fNK9Jt5tN0S8v7S0CXs6evZvNwVipDGaVY+LMiem3DeRvj5Ljp&#10;XhecG1VX4FxJcNUj4l67dDXrtjiBJPF+j/jq8tuqnFb3Ntpyw6ndSI04ga20uNEV+MM9CtHryRFP&#10;wUf9tHwDrepxW1p6EcsTTvRFCgtQ0pXpX4eW1f5sv0uEzlxeoR+H/FM4Q6lOfK3l2a61D61c286W&#10;8bPK8ztxLBpAeI3CBZPS5ycP2EiRf8ovtrL0kep9KOdTwhRQlCVUDl03biyGvJ/i/ZzNnKz6a2/0&#10;zGuo/wCPJzdahHcSxtGnryWkqepeSEyFlDMWMbftIhaKYceMfJP2sqG3K3TW8CK6rRAo+wioaV4K&#10;O5Pjxyc8o4bJriZE1uq3F2o02G9ndoS49VtgXd5V5cVlkaihVX+Xnx/lxAoLqaSIheQZhJIagKlA&#10;CadAzPUIMnGXDGzyZHbbvRZuW0+CFwHZZUT6tboQ7SSGrBakciscY5SO3w4lJNbW8U7zz8pmUoiM&#10;KpwHRa+LCoQU/wArJSEpkcIZCN73srLb3VxcWqQ2wjsldZpXRuMpmPUlelEbi0p5vy+x8WJ+tCZo&#10;bWLhK7sFogG/NqKrUoqjZfhyYwg+6LGUhEX0CrJW2tLu/umlgt7aMuxck8FiTk7LUs7tu/x1/wCa&#10;sZIZje3NjJcpA1qy/WiORAUlSaBRWnx8WbiuWwIoHff6f+kmGSWwr+JThv7CbSbLVLK0kuhfJWyT&#10;4Ekb92zLX1GA+JV5Kpb+X4fhwmublbu/tpkRprGMlZJY0K1IAHP0wW+Hb4efxZtMUvCiTMV/R2dX&#10;q9UL4Qmtss0NkwYLFdyAssTyc9ySQvMgeO/H4VzoOi6XobaW+qxyJai5RoLK6uFaG49M09RlqqyL&#10;zpWn+o2cDq9Xly5SCJSv1cEOHhjH+ax0uPHI2PX4X8X+2PMNZ1jXrvX7PS5YhfnSCtxrNtbq8tub&#10;txytouIDqY4fhZ2k+L9r4GVcKpIl1C+aeI+nCim3jldwGWJSF7k8uTDl8Pxf7LN3pxDBjPGP3hl9&#10;P+5dgZb0NzFksNy+k6ZFb3ERuNRNLqeKGNmR7iQF2NVFUULVPjHH/Y4PkuYow0L+ozRxg/WBUkRn&#10;YvJy/aJ9uXHNVniZy4oekf7nl6P6qYiqvmgdLsCEjkkaFRcTt/uN+AQtMoMirbkDdYxxO59Pl/lY&#10;npkV3d3Fy8zcbCFSwKgBWTj9ob7VO+ZeaQxiPXJI8Li5jxEAIbzHd2Nlp9rBYxBtYuJAAjyMzpL6&#10;gBVzSrcR8HL/ACcAJALhXkgO5bjEhIqR237k5ngcAo/5zgnHcpH+am01+1jNDFfKOKRmS4mVTxVg&#10;N9j9hF3+KuOfSJrd+NxwM3EogNDx5dx92RwanHLccv5zXigQbktXzJa3sZls/V+rqwlldAR6gQA8&#10;f+Gy5NMa1t3nFXeRloARVtt+uXxzRlMByMeIE2eShZeZYNU1JLIARQwJJ6rMppGQwCqCCAScC6dL&#10;JduOUZmt41legRzxYEIQK9NwemHP6TYNbuXwgbAJlrQstPWsU0dnfXUsEAkaSOMuFDMpNKM+3ZsN&#10;dUSaSLTh6zxENxkC7Hf9j4RXr4Zh6MREskpDiCJSIh8WP+X5rWGTW1jtomRB60JbiUanJfXYyH9p&#10;VDfFgu0uxp0M0BtfUHpj1LkNxkkUEkLvQini2YueBzyjOMq/oz+mH+xmmHDHf8RS6+0ePWr2K8l1&#10;MxSG5rb6eyiW2t5KIrGisUlWRlQ8I/st+19rE799b1C1SeFZrGAsYbJYpaCJqj9+6lwzNxB6jHFp&#10;9PjyeHklHJkPqnPgMpf1PojHg/qp4xL6Ty8vVP8Am/5qLsZ/K2lXFzZRSWt3LbqbnWCbcn6yHRz9&#10;Widg6j960bf3n8qYT6AJ9O/SMmnNHcatK4kubmaix+nKT6a8gG5un7SZs+0eHOIRP90f4fo/eMIg&#10;idz9c+H0xTTzRHZ6heaXHrMDxaWgYWNrCpMxngBEpKEDjEyHjHJ/xDnhtqmlX2n3dxrNzDBNDJGs&#10;i8GUlqirBVG4Ydf9lmJpdbhyQ8HGZxyQlwx4hL+H+koxHIRf4/4pKNC1iw13R9P8tWtzeWd1GxEr&#10;UAMYU1jEtPgYMPh9L/I+NcNJ/Th8pXCyKjxywpFBbupYNy+1VQB+yOmagCWXVRiDLnLjn/F/V5s9&#10;PAR3r+lL/OSrTLKC4/MH600Za5S6M91drRBHUFVYMS4YgqnxN/ecvsZHv03eR2YF1IRNNKPTioB6&#10;US1FBxrxao3/AGs6HHpYnLYH0g8XF/FxVw/V/Vb8Q25en+H8f8UyuDydo8uoS/ULJFsYIG9SelTd&#10;XT71cvT1k4vVS37t5eX8uF6m1iM9+gme6IZjMhYrGE5MVLPxfc/D8P8AkZnZJGPpiNv8oP8ApH0q&#10;TxGpeoR/h/HpTiaO6ne3025S2/RYUW8llMsfObnxUOsaF4uAUN8B/mf+XDjy9pdzc8lnvWtbcpHN&#10;E4k9W4Z0YtuG+whJpTNP2nrI443GHi5I+j1fTGP1f53+ya4Ey3A3/nf8Qx7zLrVjBeJb2+mrO5ea&#10;2uZWheGzSN4wlNuKzScFX95VUSP4ef8AMW3SyXHmO9tLaaVIA7NbyICvpzSR/C9KcT6dO5/bzOwH&#10;/BYzyj+jL/if+kk5dpC+71JpFwsvKFhqF6kEt5FbxxXbvSUzW8cgDxgmrVlrzoB/efbwRd6fGmrw&#10;wO/1hrwp9bk40IMFC7V7cmC70yvTagnDcY+HwcXD/D/uWvNE8I4jvL0IO31i8Pla5vYwlsbCOR9K&#10;RXZ0YXYP1dGXipYxI3H0wzfF+ziIvJhrNzJNJHbWigj0h8K7fZZ+JAG5/ab/ACcvhiBwRvfIK9f1&#10;/wCykgkRkAAAIoyfTbdfL1okEMl9e1DJcvSSSjmskcJkVjQoKL6aKnBeX7OGoki0m3tLrWzPJF6r&#10;rDaFF4ScxVRxQt+7UfY5N9rNVlBzyljwHhyj+8zR/wCPM4jiEjI8Mb/HRj8Iu9e1C7Ty9BYCCZYn&#10;k1ITTrIFiZkmo5jjInZhxd41ZfTZVxmjweXILaTW9ZiigjuJpBdNKpMj0Y8FVQDuqrXjTBr82oMv&#10;Bwninw/w8MYeJ/Sl6fT/ADWMp+JIkco+lfrcvmSfWU8uaFPNKLCC0a3EEojVYeBWSRpAQXMh+CrM&#10;v2fhwHL58ubySe20q1e1t5AIrdY4wZZiPtMpNRGQv/N2ZkexDECeaXHOPq+o+n+j/TYnLjgRW/8A&#10;S/3qKsvys0PTI4tR8wyx6hdRUkup7uQmCED7IAkPJub9Sft/yYyCPSLXT3F4sDXa3BaL1FBVTz4f&#10;AAWDNRvib7WZOSM5ZInGTHHw8P8ANT4W8pS6hX1B/Mep67B9Ta5TR5bRS5tm9OZmaNpKzM4R4VZl&#10;4RU4ry/4HBV0kVvZK1saTKpcqB6ZDSU3C7cRmGDOWU36gT/E1jGCBX9ZDaQ8+oahJHfwqbVpREsh&#10;Y3SPHbluKvIxYO9f9jzwtkhs5ltyJXbiwM6gGh4Akjevw/8ANObAcYkTXM+jk1+CSDvvJP45dYik&#10;vQ0MUQdSLNyRUGSiivHj8Vf+GbF7JLl1heGMJaRj1I0dTzd1I3LAUQHK82SMR6t5SYjGK9I6/Ul+&#10;qy2Ie6tri4D6jcE21zPG6hYY5AWUBHasjKKcf8+QWdI5lmuQqkq7IXNfHsPCq5dGMYgQtlPEDd84&#10;pxaNJbtbWbu6s0SuIgBX4VFeTfzDlvvgOjfU+nxBevA8uZHL7HyHTHhjxcLieHLkjeSi9B5H4jUD&#10;mOPBTwO/hybP/9Vvl2GG4ieeaILbxCjSnkp+GvZixWg8Hzr+1ZTBEYfVJ6SdCFl69+YOqy6c9taw&#10;XUjX944+r2saLISXIAUcQqtyYfalRv8AWwr1jWVkvI710ZVjqLO3QIWoP2qE8atX9pszezdHwQo8&#10;z/nOJEcUuJO/K3lZdO0ebT+QnuLk89SuTyUO7dUUih4oPhXG+VLGC51H648zuE4u3N2JaUqwk+Gq&#10;rtUDbmuZPaeaWPDwx5y/q939J2EI8A3a8/6ncab5fa2t4VDXIMEZCtwjUkBa8FYiv/PP/W5Yd3si&#10;WsMkIAT6yso9Si1SOh+IAfA3X7LZqtPCWSQkf4f2OOSSf6TGNJtZ9cu7e5eaRxpLWxeFSwjmugUJ&#10;VvUUyqY2VW5o3p/7L4sgXmHVpZE+qWcw9T4Ypaw0PQ0CuQ1Kqf2M6fFhjD8FhP1+kcvjF6XaWEcb&#10;cyrKQ7OoEj8SX3PJQQG3/mGC9K0cadBFJCspv4ePAoJCW57kExC5UcK/Zbh/q5Tmy9K2/H8Lkg8E&#10;R/pf81DX9/BIhhnRDZy80uGm4BFVdqsJWiYq/RSiyL/scllhpkNpb3F1bywfWEJa2D8qLI5PI8mr&#10;tvtx4/tZpdZnJqMeIiV8Uvo9P9L1RYSvagD/AMQwrzDrNzqV/YaNcWN0NMuuZ1BloWmgRKqipGdv&#10;Ub+89X9j4f2sIfNMhnvIrK9umW3lLtI6RFUd1AXiBHV2XiT9rnlOLw44zKvx/wAlHXExlMj6OFPf&#10;J1pa2+mG8s7D05VRVgtDcNLKkLfGAwl4pE7NuyLxT4fttxw0stC0WDSp5wHig4qskoQR+qwanpin&#10;x8q/tMvw/wA2Y+PtTJlyCEB19fKPpSZirH03/sko1fzX5jj806fpEMVrLe3bPLBaq8kjQ24Whu5S&#10;FEXCMcuMfqo0ryL8P7WSWz1WyltfrRTjFboTcVRyxQA8SCAOXjxXMXW48sZGzwCR9P8AN/zP+kXL&#10;ykD1DlN5n5k8o69p+szackz3Nzq8wfSY0nSOAXLMHuVaLk/pKY/g9V2X4v5sk2hLHNaLeCNkVgRG&#10;JBR99607cs5XXS9QgeY+prn0YF5t/S2maje2El1bSLyUTR2Lc4g8eyxhiqs/ofEvJh9rJBbRxhVb&#10;fketM0WoySJpiAhtIs7VYzcTyEOgrxG/Jj+ziryVXl2GwyiEN6bAEyup42h5g1mkIaQjoPBB8sL7&#10;xmeJlNeJ603zPxDhLZAUs0mi3CyNxLE1QMQASOtSSuQnXbSS3RjGHkoB6XAUYn9pmboudHo85nfE&#10;5UZPWPJ+oWl1LEhMMIcsLz6wT6aJSkcMSMecvwryfk3D4m+xgOx1XU9OkgglVOd3IwljMuwRalQm&#10;y83O37OZGo08Mh4h9UA37SNHuTDV9C0LzLYXkiSNHa2UKejcRQmrSvTm8hq5SILtwZl4f3jZOmi0&#10;/V7cRsB6R/3WOny8eucvxZNOT1LiTiYl5gTf6VrEdxaP9Uu4CwhlKqSooVJXmCu6t0IyJaxoF1Y3&#10;yHTYA3Jj+9LFStd36EeG1c6DRa6GSB8Rshk7+T0Dy95xsNT0ySHzDfFOPwi2ZEYShaemKMr9Knlx&#10;VOKr8H7bYEjs/SVrm4hQToaQQFo1ovKtaAk1brvlxzRkeG9v6rdxdyZT6nPculhpd3MLCVWe+1EJ&#10;PKTIEpxQyJwKqeK8UXgv8y4f6FrF5Oht5oUArRGrWo9t2981mu0kIeqJLDJjB3Yl5q8s6dDObmzu&#10;pJnK85IXRVMcg/aeiRGjfBx+Hj/r4ZXX1iOONbKg4UDqak8R2/tzAxgE3Jqid90lsrnTJrqf9MiT&#10;1Hr6U0dFUOxJZmAFNv5Pg/11x9vcRzKEqVmIrItTUHp1/pkZxqz0QR1C250u6tr6KRmRrJQUjmoi&#10;q6j4gjoKbkGn7z4/+NY15s0V7ie2vGiWZot3Bj9R6qfgpQE/a+It+zxzb9l6kRBHRlAgHdmHkvzV&#10;p9gL/R2nFtHcAPC/riGABgTKxZnVA/EKEjU/Fy+1gCw1rU4J4IRG8QYcYVbmOQHUuKCjUqeP+rmd&#10;qNLjnEk7luBhL+xN7vy35Yura+vkuoLhjIZLyWH0mKF6cFhNXBXlxTnxbk/Pi68eGTCx1WGakRcC&#10;elSWFKgdSBnO5cBB2GzTLH1eeav5VubQPfyJysixEaq3IqzVKoTXrtgx2UqQrAhtgcpjHvDUUjeS&#10;b1UqORir6yrvQA9DQg/dhdLepaSiG7DNE4+GWhp1A3K9DmVHCcg9J3bIji2HNPbCxF/atd6NHELq&#10;Fjzs+QD148uSLKT6kaqrct2wV9Ws3HIUZWPIN4U27ZT4kxt3MSZBLvrWrRTVaR4vgMfpUBdgxq1V&#10;PTfCjUdOmu7njOoksE+Eh+niSDXM7DnjGFfxSbISFebKNC1e10+xM9jJLBr01ZPUQ8hseKxvVWWj&#10;V5ftf5C5Htbtzc3cbR8ksolJZRyQswOwoaHgOtf+Bzc6TPERqXqkyiD1ZZ5Lkl07Tbhblkm1W5mC&#10;+s8kc3BWTc1QFfVNaen8b/F+9f4uCh7W4tbK19GBHMk5ZncgGQmQ/DUswP8AweZGSM8h4+UIsyNk&#10;ffaLeanfyXd9LG0VoIfq1qrsLdTbgs7AJG3c/wC6/tf8AqttxNcPIblvRs4CSd2l9Q7jiW5sm25+&#10;0/HJZaiAI+q0jYOuWtbKO0OmxLd6zeIAgdY7R7eMqC0gj9GKYciEShjj9RvtYYaNrcttIRKXaydg&#10;IIEBb4CDSiKD/wA05ha3RRkOKO0wiURIeaV+afKdpfWSelDCNVROV/eyn0/3wZebPMxUN9zvy+yu&#10;DL/R7XUzLJYzelUg3Ea7NU1ND4VzGwauWKPBkBa94hKdM8z6p5d+pxapaLdwKGTT7guvphF4qjIK&#10;BGA+yrVT/iWEeoO1oSrIWlVWESHn9uMFlNNuX/Ec2unMcvJkCDzZbpUP6Rj9RJuELzRyTuv1dqwz&#10;FUlj5AMEVuLM/wATTOrP+8T4VxKFJbe2FxcMUuZXPpg8eh32LM23+V8LNkssxKQj/NTKXQIm4nt7&#10;2/bTrOITafbxD6wyeoACppQrGicnNdo/3ka/C2Nf6uIvSR1lukYyStJ/MTyrxPE9OQB+zxwgy4ge&#10;Uf4WRFK0Md2Z/XlR7bTmRIbWGALVYwvDj6icxQtwbirM/NeH2eWL3CTLbIpaSRGUKq1CrxNOP2OV&#10;f8on/VXKRVk939VBu0Hp8ltJqkzoltbzK/qSOUd5fUUkSbTekEXjvGic+LfvpOeKenpUTcI7VZL1&#10;QwikT43Khavyff0+X2MrkJzlRl6WPXmg/X8wT8b25vmt9OZlMsV0GiijleQLEsURVGn4U9X4+C8v&#10;9TEFuZ+KtHAvqEiOKGLlxL0HFzsG4IN9wi8ft/FloAAqzTJGz2NpGWF3eyBCPrF1dXQR3SIuRJAC&#10;KxrJM54JxaV+bOkH7tOKvnJZFtopJZJWJV3UKqAnqa1+0en2vhyWGJjK72SdltsxieXUr20trW1j&#10;VJIYy0s87KAKJwEYZVXZmRI29Xh/wCdtLJJwuVf1I05rCzR8lFDQ0YBh04R0bjybDkMQSAPq/moJ&#10;HcqXsVlDJLp00SR3M3oyziO44MTuyh0LI/2/XnYoH4J9rFJVaWZxPPG3AAlUB6NsqrQDxAr8XLk+&#10;NRAGx/HxZUR0U7ORrOzjawsZkFw7hXnZVIZG/eSOGYtVlR3C/AqLHCnwc2bKe2ExmYrWR4kBTipo&#10;GNFBerGppvjCQBCiS+HUxbfV4iStvDdT8ZpGkjLPGGaQrEViUotTw/Zb7S8+PqY6/VQ9qGuI44YV&#10;AmUDlxZR3Qb0AVuNMrwz9MqG9sQoaG0vDUpEsbme4uqyWcjERiSGZyyhJTSkjM6NKz8X+x8XFVbG&#10;zLG11ahbwi2APAACvE1DFUAJHqMftFfspjCXpJkKku6+E3kVpq0kekI2qu6iapPB3QBog87+kHWC&#10;MfYSTgssrRfs88XlaZ+EScnhhWgSSRd6L1oK9SQhyHBHmQtoewSK2FzcTelBf38haSa2t3oAz04q&#10;zAVZUR5lqn2vt/y4WRlptQb4uT2sRdiaAfypSvwt0YbfD/wWZ850BTIJ5I0FppMSLAY4dQuFQIA3&#10;IGQmSUuAOa1+23Mery/vPs4Kt441QtI3OPkPThPw83jHTktRxDEcdsx8sydgk7oLUZrua4WK2iS3&#10;uBE5lvlpIYIZ32b05ODF3SNue/FPhX4vt4kxaITX0pRvRdnHJl+KRhyCBl58FA+Hkw/4b4ssGwEA&#10;fVJjS8PHMlvodos9bi3WOrROAlvEwiaV1kEQkdm/ZTly+38UfwNUH1lrq3mYIobkasat9kq7sD/l&#10;ERoK/tZKUqFXclvouvm09bG+sFWaT0jCOEYKR/a9SKNGWlfhVp5v22X/ACHjTE1J+vEm5WVkJiik&#10;YLy5H4X4nfjQBF5L6j5MD0MwNuSIEMbaTG36N+rpKPrM0Ks4UICZEEingz8maR/Tl9GNWbjgxV9G&#10;J/TpGG5PLN0rx/Y5MeVEH8nJuX/D4/1mz0YcKVzn6xqEMlyz3HpBLe2sgOZT1aj1zHEpj5TN8PKZ&#10;o4o4f5eXGOrp51ihjjoskhVo4i0iKDXkByCOzM32m5/Y/l+zhhYsrRWWEVu11dXbr9YSESRTXZSC&#10;SRl4lKlTJEkcMRrEnoeq8rfbl5etgS/lM0g9ZhJJIFVFcFS6SkgKOQPwcU+Lf7H7Px5ZAREa6JtN&#10;tIjt7aF4LSAxQxF2nePiyRy26guzcCqPM0kv7C/3i/a/dYrFbSC24y3RXhI0twY2MaIG241jC1K/&#10;y/a/ysiMgE0fj+FC3NzBJeGVNOM/qxJbaf8AWEWaaYxsX5cZeXCNtqTM3x/ycvTxlrFaXV4Z5I3Z&#10;uVUchxwUCm8h+IL8LbD4sM5kREYjiKDLoCr6rLe6fpf1W2uooTwYOo9Eu7Ox/u4ABG0haSMcn/d/&#10;z8/i5NXhM0tzdD9xbPGFg9gpk3DgO1arsG/vP9R2wmNVEj6k26aa6gaDTtOMhub6KctfFKfvA6xB&#10;g0QMSU3PNk4LHw/bkjjxZLVSFnm4ySRgsWHwhVKCiig26nin8v28q469MVWvfSB2tIOccDskSBgJ&#10;Gkk9VuUlS3I9F9SRh9v+7/bwYAgjilA/fuQeTArxPECoqTsADlQlZ3UBLCJnnvLQkCwiRxwjYOZB&#10;6hchiiji7M6Dj9tVZ2wpne4n52tsleMRrJNxj3LcUVaoV3P7R+yvxcMyxj4fwUy5UnyNDaIt7dsx&#10;5S8litvVkoUTkzMFcs1KUZU9Tk3wt+1xFxiKNkkeQSs7NxJk5KqCoLUA6D4uv/BfZyozJO3RjX42&#10;QM7XE8U0EMDW6Rxxs6fV/TkkmNGSLnz+23wF+P2f+Cx5kTjaenE+wAYIKU6UDVHWiUP+tjEy4Sy5&#10;KaW8ol1X1rqNVkJMJlJZmPxligBb92GlXhT+Ruat9nFGdpgLU8nfmVkI5KGRN23NF4ciPhQ/7L7W&#10;UkVPdiUMkVvaepqienBD6SywgqjFZpRxiIVQ0jSmNT8cq8uX2Y/s5aCYWzQRyNAZFpN6RWQvI+5+&#10;1soCr1/ZX/gclOMSdwp2U7kW7ajHqE9vFemKcNZm5R4BbQRAJVGVWeWR5pA3p/7tk+z9j1cSkEs/&#10;okuwjjFEiccQWFSzMrMr8Vp8VR/wOThKETSg/jdFW8sNq10Y4E+sXhMs93CWlZUYpHCqSJC0Xqyc&#10;vgXm3D4m/eqrcRSwRQafJc8QwBIUBAWLn4qhDyAb4a8sxskhKYBQZICW/nvNfg01ZGjk4pLMBK6o&#10;IQeHFpl9F3RSxVI1Z+fL/L9RGw84YAJgVa6HJ1B50BBADGrV2YdBx+HLM0zIjbYJLbi2v72Wa3Ak&#10;TSHKQMyiJjIjK0jRqUjVV5RtxZneRmkb7Ma88dHuPT5O0TKfUcfCz7igUKF+Hb4vi/ycqoHdNLrq&#10;ORSJzFbrcW7qbSJyXW3IVgWkdmlrKS/7v93/ADS/axO6jZoyoCcV4c0c8V+1xWpHIOf2nWr/ALK/&#10;tZOMgAWNt2F2FuEZxcNLMZfQlRTJIeUfqSlOQRoEUEQwMy268mkklj+HHajE7I1uG5qpV7lyzA8l&#10;UFQePH9oKzbfZ5YNPLe1BWaHPCJre/ki+ru6vBpkCpHQRGRubRkmVz8LNEtXVWf0+CcW5YrFD6Fq&#10;Nuc4IaIEEkLyDdE5fZB/a5fFlWTKZzpB3U7qYX16/KUQadLyivGRwqsxjeIqXm4N+9Zf91elxRfg&#10;+P48AIUuZBbWcfGC2AiMjMKkChdmBA35cl6P/N+1mREGEblzZAVsmpV9LimvdUmM11qMrXKxRRMd&#10;2XhHGGVnoOCowLSR/ZRP2OOCllkiuWFXa4FFh4A8qErXi7AbVpyI/Z+LKzUxugkUgbiCxk02NykE&#10;WnBWlvDMR6YIV+PqQRs3YtxRv92L6f7TYMgQxV4nm5YC4dmVh6hFD8QK7AGnHj+z9nMfLMyFd30s&#10;R3JSXS4ETyr6EBVn061ijeEi2Uh1BjZX+NnXn6ok4r6n7yRvTxHU7mBZCkbFJZGPBdiQAP7xiR+z&#10;1/5q+zlunxS5swEX5cs72S0ha4j9eCCALPKopGzkisEChh8MhPDZUVVjVvgX43q0GmQ26uWnaRqK&#10;HIXkAQNgXK9RTk3+VxyOaWQmgAptV1FfMN7qLxMlmlrB+9aHlKUZ1JKu6wh/7twxiiZuP7v1W4fC&#10;2JNIrQ3EQRkRTQ8fiYBV/bIpQl/ioG+x/rLl4hKJC8lWOKX67p9200VxI45RtITFGTM4NYo25Flj&#10;gLRcnRm9Vvi4cZWzafZWstzLM8NUgJkVnCs+yimxPw/5PHBqNRKIrZEjf4K7WtQ1JLC0tBccbi+K&#10;27iBpFiUs7cm5ceUgA+GVn4/FjdTna9ufRjZmI+2G5BV2AoKFx04/scf+CbLNPCOKHFykWWwC/y3&#10;afomyNzcIgi6WsqFGlmBJZmcMkTJ8XMonrySP8X8iLixjjRhCtPSiZYUDChD13KqW+I/Zp/l/wCy&#10;ysSJFksa2QUdxPLD9bdWF5dwm+ufSYspi4/DG86RFFXaXlT42i/uv918bPqo0MVpJP6PAvJK3AAh&#10;eXIkitew2/1sEBxRMp/wsfxy/YpiW1Z7y51aDT/0gZks0tYxM7I05h9JAGVWUGrSMzL9pY0/3TjL&#10;m7gkhtgEEcEB5mvxc3YitAv2tiabf8RyODGYyJJ9UvL6WQCOtdOu4Zr5vUNxe3aC3Bj/AHZihjVg&#10;nLn/AHSh1qVZm4r+00jrgcoJbJJX4FnYlpSoaopxbuaKU92zIial5Fn5otZDFq81tCJAsEKKlqrv&#10;Eg3MiUqiq8qycf2U4q3+RitrFbwItGjb0edF3KqUp2A/nH7X+qq/Dlc5mRY7lCalPe3xkThPGl6I&#10;laRWVXdJQw4q/JSCsTM37rl8LJI8i83zCS2ktuXFSVlZp5ePxOQaKKsOrd6fy/s4IRnx8zyRS42+&#10;oWl96Ku6LLbxxadaAgRwpxrI1IifhhH2Ofw8pOHKRvjwLPIPXLBqghSyVCqi0NBVVI+HpxB+zmVj&#10;G5tnaYWVs31BI/TKsryBJGVpHkeo5NSRw37xhz9Rwv7zg3Dn8WLwxGGyt1HON5TQIVMYLdeRb4np&#10;0bbKJT4pcvt/3v0MQUFcXcd3qmoSh7e5itKtLKrpcusY+AxrF+7QO3GWP4y/+TidvbyQp6s6RRxk&#10;gMTWryyGiDxKov8AxJuOWynEmgTL8f8ASSmStqd/FPcehaS3EtyUZl48CIba3AMpH8rzsf8AKVuE&#10;fP4fhx/pwtbi0DsR6gkuJJFYcT/eMSx+DkGO32uOVwjIy3AiPeo5+anJLLDeNq/oo0yW8kNhbwmN&#10;2kUt6aJGoJl4MqfFvFybjy48GxOK2MwF3KSrt8MIKBCQduZruFAqwq3PJZMwugP90mcu7ZEz6iIJ&#10;RptogkhQ+pfSLK0qoygH0V3+J3fijKqen/k8mxW9jNraxqr1mdTEodl5dQDQDbi3HmTkcOQ5DfT/&#10;ADljuhdKkXUNUnaaH9xBKt00kMREb1Riodi3IvD6vpBeKuz/ABfs8VDW1rdLGC5NHDLH8fAcEBA4&#10;/Yqz9f8AJX4v9a7JlBOxsovfZG6jqenGdkRQfRdGuFERmPqSMCefETFUj+zT/dkn7r/UXh+pxW0s&#10;IBZgwYjhyqVA7GjbEsw+1lOQZCRLZJULhNTuNVtruSiR+k8cbGb0iokZ2rVA6NyWOJGUGNlVebq3&#10;w4ClLwwyXLCN2ACRcaPzNSVRVHZS3YZkiN0Anh60mMX1e5uY7QfWIw3KScOHi9JePAyO/XlIqNx5&#10;N8PJOOaxme1LC4WSW4Z+bByCFLgEhVA+1t/xrjmF/QeFF9f4fcuvbKK+QNayRRab6PpJwVld1iLB&#10;eUpP938R4f8AIz9vKeNkm9KZI+CFZJmmoKbnhVWHE/Fw+EHGMxIUDIJBvlbjcQXNpHcQSTMLlXht&#10;FteRVqopZkdDyUBVk4SsP2v3f2l5oXaz3kSiGNEN0WHquqAKsBojAUNd/i/2Xwf5U8cetrt0VrM2&#10;ljJKZHdxYhQsSNLJIXuBzcMSd6/CvH4vs85G/kUmtjdy+hHJxQMEog+FGA2JP7RA/wCBbCJxiN/8&#10;3/OSTQpuO8+oWZupoi0yxmQtIw5yKT8XEfsKTT/WXBlrFbRJK6oBbcVCCgQE/R1r/sv+GzHy5Jnl&#10;9RYpbdyXM0tvA8xF4ru8yhjLQV6fHTjxDFuicf8Anlid+5eWMMixzXBAk4/E3wg+mpp9rjVmP8v/&#10;AA2OIGF8PJbobKujxQwwSzRu80FojiFpAY1PJ+UzrUAorlQE/mX/ACfhxOWX6yUijZ/SQfa2Uuq7&#10;cuRHSv2KDLIihxfxS/hTQAV7a3jsUlnlEQuZW+yFZ1jkejceANeXH4pWLcvh+LBRIuObEco415TS&#10;M32vhIWMVPT/AI0/18rJ4PIy/ho/qYnuS7i1j6MER9OaeUpb28aKFQGRWlnbiteW/i/75v8AivFY&#10;wjr9cIYCP40QMRyB2A7nfr8OV5JH6epWQ7lC5EqOulxSLS4rDNO0YcpwFXehAj5Ifh/eLxZ2Zv28&#10;1vZQ3NwzNJLKwVlfio9Pmr1Y1Y8tug/1v9XI5cksceGhFhI2atTvtYv7O2h9JLe1t+cbxxM7euYZ&#10;Y+Ma8Y14hj8TE/scF+HgjYpeGJ5IdPiVVgt33RQE5NUkdBSgIq2QwwIBmPql9XF/vWyqG3VZpRnj&#10;sZ9aunaSe9hLQzVeUpCyr2c8+bBgsakLgyyWYN+5QQs4McSgcmAZgCaUrUr8TcuOY2oMeEA7j1S5&#10;8PqYmgEuv/qpBF1I1+IJI7i8kkqEk4o7oqNX0+CS/u41j5svLn9rG6/Ms1x9SR5HhijZ/SQUNVqR&#10;Vtl5lug5ZLQQ9PGR6vf+1lE0PMt+U7aXT7F9VeOCO8u7pESdxxXjKyhgiEFvSWGhY/a/vOLJ8ODU&#10;ppqenAgj5xrV2fpX5BuRIoMx8t5jZ72uI4hvuk1uW8ws11fXZvhHPPxjigI5oAKIeRT0VRubLy/n&#10;b7f7KVqDBA0iV5yMxhRgFIBG5Fe9a5LKeKVdzK7JtHagUv730rkRrbRRImoyxuZAWVgVjbiB8HEr&#10;y4/D8HH4/wBlM3U0ViEldqyqjfARxLctxUAc+Vd8nLHxG6vh/wByiIF2usNMsrjzBJcWsSRrbyTQ&#10;sJFb1ePpUjc8mZYfSCKE5/Fy/mwgu4FubuV/TjPpsVku2jClQvRVP7TNx7ZtsZqFX/VbL6Mx065F&#10;jaWaVm9WeMG201Jmk5GWheR60KRpy/bb/h8FTIZfUeFxBw4gse7EAUG5oFQAGn82Qxnhjt9ig3yQ&#10;FpMYJbe3uopb71/VZVp8KLGxYljwQO0krMycjy4IknDA+oXX1RWEU6c5gNyQWKEhQeI+0R/wPxY4&#10;o8UrI9LKMTzKP0iyGo+g95auGtiVoAyqsqgu4q1CEZvh/mZY4/2WwJbT3DqtrHbNJLOCbp2X4Ywp&#10;5pyoepFT/rZkyxniJscA+ljdG/4kdfx2MNyl7c3SQx270sVDryd3X05KFgfZPh+yvLAcrre3yBH9&#10;ECQVKqY0DMCjbihbcnfMrB6YXW/8LLJtGuqPWM2GlStJG128cTHiWEkjhfiVaH4Nx+z9nDy7lgtt&#10;Vungt5b4IbeOYRrweOYBWAQk04cGV3P+wzX8U5Y9yB6vTxHi9H4/muNsIjiPL/OYBo4vdR8rWEF7&#10;qMGkXX+nPDDI/wBZintZGZC0yOIi8kbHhGFdl+zLxb7ClGuItj9csIfVj1TUn9ORpiCZEkJMjr+x&#10;QLxUfCnxcc2Ogn4wFcMoR9X9GPD+P6yymATM8/4P6LI/L6jVItNvZBavo2nxiazW1UoLd4Y0RIyt&#10;WkV/il+EMyrH+6df5jHy9oN4dRhsrRSlpKKXFyjxqqiNUQj0wGZuZP2k4oua3tntPbhJ2j6o8LqZ&#10;R4QLHFM/1f8ATS/038KW+b/NdjbaFJqN0kctzCR9Ss7iGapmnkLW9XJUJwQc5YmT1OK/sfBymnmp&#10;dOjjW3ZI0kjQra3DUohCkOQB1XiTnOdjeKZ8QJAJ9UP4v9l/xTscMKjQ/EmDeS1vecksElxe85Vn&#10;1SKEFUlcyCRKOCo5STKF2Xiy/wCS2RXTLby7aW1qJRCIZKtC0PNS3psRHxFas7V+M/tZv+0ZZpA8&#10;H1j+pw/5/Exx4iLN9WXC783X+t6mF+sJBaNHBJbXZgKJ9ZiWSdmeJSAka8fRTk3xfa+1xRiaYdSm&#10;mWTUEtJJZKR2SghZIi6cmkbi9ZJOJ/bX4cxhqo4wJHHKX8UpR4eGP9Hh4v8AeN8+P+HaP87+NMJr&#10;m90dIPqOn/pGytYWBv5XHrxTLG5jjiTiqiCLlx5OeX+u+GM1h+i9LnVJQYWTjwrufiIryAI+zTKI&#10;6g5sgJj/ABen+H/YuLLYmvpj+P4kjg1W38w+ZbIH4L+2b1Ziilgp4I3E1p8PPl8P/EcIY7VoLVb0&#10;OQnw+iGNHAJ3qvhm3lmuRx9AHWgS3I+llcmoR3d82lNGjSfvPrRVaxEqPh4serk/st9ni2LPO9yw&#10;mmfiTtyHWg6U98jjxiA25IE5SGyHS1Sxje1tIS5X4+DH4SzdQx/l/mxt2SYhGKgt8K/ttv36rvmX&#10;gjEG3Oxbblfpg4ytOxRhH8bgj0kBG9KgNRR9ro2GHl15lkWL03ZVSQyhlKj1OR3HUHY/Dvmt7ShQ&#10;u+HdydwkfnSO1khe4le2aaeeGO1HwSMYPTrxYng6fGrM/wDLx4ZVxrEk00fp26x+ixZAAKVPc18c&#10;np9JwiW/1RcWcrJCy08nW9rp93He6hLd/XUWGZ2YghF6JHxPLioPwry+ziM+ozXMtZlJoQBuVFRv&#10;Tw3rmXi00YAljPLtXki7Ly/a6ZYmGxmKgo5JZRK37zblSnKqceQXDBNciSxETj94pJkA6BTy33HQ&#10;r9o5q82hMsnFyczEKSu38o3sesTzQvW1nUCH1DuzqE8DXkrn4EZvi4fYRWwOZbcO8REfoTleEZqV&#10;RVFKcD8HIsf8n4czoxySgOL116WZgCbV5dPvZZYL+H6wt5YrJ60w4Bp5JSG5GZOU/ooqstPiXnwR&#10;Y/5ReraxAYo4YbgSSDcR7mOhNKDtXbMfR6CYmZmPDH+f/H/sfUyEgAhPKflm7jV5ru1eCDcPKaJM&#10;WAVi5FASGZmwNqGoXt/YfVJU425Kf3YFSVHI8uJ6U/5pzI0ugxQyidmZNsQRIUEdoWk6Pouqm4tJ&#10;f9KpIxik+FeJYxJwJUc3LH7TfsfH9nC5LW4udQSO2eKBIm/028nYKTHKSzKpBA3dUBpxy3NmGIGU&#10;jKz9EYcUv9NwtmQyjAADimnFzdJY6Osk9tNf3cwppelwgkK8CcFPxiv2CZOcnPl9r+RcbeWOnz3C&#10;6cZ0ARi7zRBpTUU3YikaVJO3JsswZ5eGJmJkf5sh+P8AZLkiQNq9X1fiP++XRatr9pazarHYySSy&#10;KscNnO6W0fU1EZpJNKwUL8TRxJ8PJfhwWLfSrONl+tyPdy0e4cAr8CNRRyXc0DceFMw/GyzmScY8&#10;K/3f87i/4liInGPftH+r/uUNJJrl6YJxZQQxJ6kdrASHWskfMni5ReTOjP6rfYXKMlhYrJLZh2lI&#10;LtNITRPHberGlMmJZJejJw8P82FcMv8AYuAcgEuIniKg9trWr3NtFqc6JZqfS+pxRhJJ26qfUV9o&#10;1Dcm44Tz3LJcGW2o1weLTyrRPTTozSH5n/W+1myEI5MZH0xHRjLNxAy+qVMlhto2thb3ykW3J1gh&#10;k/eiV6lkEYP8oX4f5fh45IYtGXTL6a/vW5Qyor0arGQ8uRCruP5aZq56/wASBxYrhOMuHii3Rxyn&#10;XGbFephE/mW48yaNp+n6Xbj1hIQeDtGtuoi4qXdeLr9qRG344tcXgNrJrmtIxjjVltIg3agEY49m&#10;47f7LMGOKWLJ4OChKX97P+d/nfzm+xP0x/uoOtbcSyw+UfLd6FjtWiS7YxgqDHUyKpJ/uQeHwJ9r&#10;h9r+aPSapda7FDLdLLbW8DOIUgo6RhVPNm78mA4/zZ0mPSx00SYgHLP1eJ/vf+Ji48pg7RHD+P4m&#10;S2Gh2XlGOW204xXd5dkSTveyGOWWSRwsSIQrLwDfs/s4J0TTrwXxls4kjsoY29OR2CyS8ow1WLla&#10;F2Y8uAzE1mugcfDkJJl/Dwy/3sWYEeIAC6PFxf0kL5l1ezbSUstSn+sanPdQtMkSu0VvwuNynAGv&#10;oiP4PUPxt8fH4+OBrWLQ9J0+DUdREd3dh3gtrEmilnYMxUAbcQteWSzZM+U+FjHBxRHFk/d/QpjK&#10;Vme0f90raxP5q1vX5NG0qRtKsBHHcXOqLEWloFIWNizKh9Q/sD404/EuGEthPfaLO0lsUmvJHr6G&#10;54VUKFZyPtLtlEcsIZxGxIRHq/4Z/F0ZicTZh9NelK01ax0jzPHD+ka6fpdnEq/WXAT1CJTIzCNa&#10;8k+FnP7TOi4i+k2cU5srdpxNWNXKEELsak7039/+By458n1kR4Pqh+OFJBiNzumFv5k1SfS49Yuz&#10;Zm3dZpIInV0ZzUemEajN8P7XFP8AZYG1SJBJci0kZ3HqIkVVqoB4BOJNByarVwaYccBxADi9XEk1&#10;FMdBubg2dm9/EiEpA8k4DBJHKeoZA/U8V4rQ/tclxOx0tZbeHSoI0e7mKyXjqKfEKV5SAjZcc2cR&#10;kchPoxhojtGzvKX++W6hrUdhLc+YdQmeGzQehp6M2zBwKEREbPI/j9lU+LDn9F+V/rX6DErev6v1&#10;hz8PpepWirzr/Jz/AGcw/H1H99wjwf5n+U8P/S/zv6SPy55Xvw/T+P6TF/0158/Q/wDi1reGotPq&#10;scXGX1Ahb45fT8C4RuVfs/5PxZ//1gSTw29xJp8Yj9AB5L65PwikfxUYsKvT553vhjLHikJXF34l&#10;xgx6B7hLbPqFrb67cRXC3a8U0y0qX4tKOHqKsZZY+da+ow5Iv8uRyZRqWoTSzwxmC3CwxwVZyFDe&#10;pzoAv94v8pzY4gMeMX9RHcE4IULl/Eye0g+p2axGVvWlq7zUUfGRT/KHw7deWTaJGtrYiOb0lZKs&#10;68WZAF8ZN+R/lo2c9myeKTfqMT/F/uv5rKczyec6nPFquocLmze4eKX07dJPVRJnaSn2bfkvpR78&#10;pary/wBlkY8wajJa6dLM8zrc3JdbQfCHowG9FDcAvxJVS2bvQ4RdD6fq/wA5qkSYgA+pmmjWkLyp&#10;aJEhitQjXXEu0fq7mgZqM7V4v8afy5H9N0qOO3TUpriNmRyphnQksPGrCXiP8v0c2GbIBs3xvGQS&#10;RK/f+pO55pDKbdY2IKFvUWoAPYfs7/7PJ3b2+312eWGG2UObOSJZC4DL8dPV4hWLHbZuWaXJqCBV&#10;Gxz2/wCJWUjEm+bAtQ1i5aaTRrSymu9SrAuoJdPAqhGYmMv9WEhdRxPNfg4fzYBub+wufq8P1dXg&#10;gHJiZB8bKQSzD4eX+V8WYBjMGyfq9/o/2LiykDMWZVEJxY6Pq1o99cS6gzT3jEQ0hNYVYHjGjfHR&#10;UJ+D92q/D8fP7WSXSRbXcIntbNrSYVerqqoA38pr1bNVqMuTEd5ej3n/AHLg5wQeOJ4nl3m2TUNJ&#10;uU07WdaXW9PmAg+rQs73MkyEHlcBBRYo6MvAf8SwyLTemsAhikqQeDDkK1qXrQ0bMOGThkZRJB/n&#10;RPC3Y88CKkOJjbQaWlzLqd1f6hZ+jC8H1iJjbuI9ilrGjOhZB9puH7H7GH2nQWskJHpLseLmgJqA&#10;PEGuajWarIZfXKX+dJulUuXJhOuSayt5bS3ErRwMn1jTjGaERyN9o03DPwJb/KwfHGAAqj4R2HTN&#10;fknZJPNkAlttC6haggHp7CtScHRfCOuYE91TBKNKBGSYxsAade5OMupQi9aDDhhbbCNlFpGZZkjU&#10;UFRgeGeKZKgGnuCP10y2USG0xpMLuxmsZ/TdlDChBRkcbiorx5YHvtLjuI3QDlzFKVoMuwaowNpj&#10;IhGabq95aXULoeLQty9XirMVPzHxA+GQnUrK908m59GIsjcVmlkbbcbnZugzpMGeOXa+nc5MZgl6&#10;jomr6Nrkaaat3Opcfv7G2jiUt+7YMg4lSFLAP/sEVvh9TDnSZp4njuonaWOcqzwVqyA16AV2alVX&#10;MDV4xUokcv4v5/8ASTMDkxjzDb2F2y6ZKkdnc2PqxwXyqVhldHoY3kPCrqf7yXh9v+fJQ8fqcgwA&#10;5dSd9s0InW46OIxGIG3uTHItUJrQU+IeIIFemFd/o1pcjio9KRaH1EABahNOVPtV32zNwauUSSf4&#10;mQkQdk3s/MGr6S0IhkS8tirRxwzqSIS/GpQGjx8SF+Jfhbj8XLI3qem6lpkrXaxrNKV4+u4ZmABq&#10;FCpXb2H7WbnBqcWccJciGQMz0DWNE1WJLA3EmmxBjK1lb+jFEzOPjkaSUD4mrTkW/u1/1cPNE1Qm&#10;zWW7ajso5sQV3PYht81+t0pE6ixzQ3oMV81aLCNRnttKjLojkrECr1UCvJCnwn+ZqfZxea2j1CRX&#10;tiFO4MgoWA9j8xlIyHF9TAHg5oLSpZdEhliuIZXWTi0do7MIman7YFP2T8J5csZLqtp6/wCj3mrc&#10;Q0BrxqfEGmShpp14g5STHGTuF8Hly9ksE1caesenyh2oiSOiHYIyhlPL/J4N/rfFgW78uWcsn1mG&#10;FUuSjBJ1A+HluafcMtw60g0TsgTI6lH2/nbV7SyW2uJpJrOGRPWs3YhnWP4eJ2qsdP5f+JZHZv0n&#10;azKlzGyIoIVXcTF6dCv7X2f9XNxiGPKKDbHKCGb2Vx5dvbSWfTJ4ZJnfk8kERs0hElNpBRk+KT4R&#10;JR2/b/3W+DtM1UwJPJ6rXSt8QV/gCkbcRWvfruzZjarTCRAGy8HUpPqvlya4kso5rWLS5VKx1t2a&#10;45q55GRuAiHGi/CTHFHx+1Jyw5gv7LVR9WlIfkKlB1O/cimazJhOHcMDjrcMfudB13y/cnUrRFt+&#10;DFUuJAKLVT9lSG+Gn7R/ay3S6sbhY0XnaFvjUksU+XXbp2+HCOCcbJ3YxkJc+aEtbmDXI5Wuv9B1&#10;uOM+hIlEjnQUDM54ijU5cjy/ef7HDNxFIhCMCGHxDqfDxzDjcTu17hJRJOklCrRekwKHhxXbeoDL&#10;UNthTcadGkLrQ0arGh3JO3bfM/FnN22Caf22u3M13CeSF42SJS8dFjjUhiQrFl9+TftZH7rSROxj&#10;oI55KOQOLFStAKAilR/O2bTFqzEc+vE231ZxZ6+9qouObTafbBoFlYMiy8+UjFnVmZlYqP3UfCNv&#10;5sLNRsrWyit7MLxjiJVytCxBGx2UDfpRPh+LMvSz8UmQ2SE88v3+qahJd6k83qyXESPBEy+nFGV6&#10;rx5lv8rlN+8+D7PHjjop+EUmoCOvAcYRIK0cLXuXblv/AD5OUTI8BLKXcVl3Zc5bbQjcEGZjLdmE&#10;qOULSU4ngkUfA+Hot8PPk6fbxKOfULWUzxSQpcyAuXMjORHszfst3H+rxyXhwzCiLQNuatc2mk3d&#10;qljcWtxJptuyxC3ESQq0wDJHuXj/AJvh35+p/LxbB8AbWCt5L8W/OMEDieDHi29DVj8TVzGI8IeH&#10;H0gpNDklN9cweVIXs4dxtHMvNmmrKgLIfGOJCqR8Ptf6+E+tXFxHIY7YTXF1ISqRgKFBOxcv8XGl&#10;e37OZ+n3jvyiwErT/wAuwwNaJPcR29raBEdmDuGI+0IwhCEjqzMw+Nv2cHWVgbGwlkuZnLz1lIeN&#10;UVnrQ/DxBFf2VP8ANmLmz8eQcI2CkpbearFq2rW1vYJFIlmwgMkUzvIilARSRWYFR/u2Vf2k9L1P&#10;jfHJHCkD3NyTLOprFxUMAfh40BIXmT9lm+z/AMFgnfFQFfj+kyk1fT3s17b6dp8aR2UilbhHmaFm&#10;Wr+oDRHZo0T4mRGVm5JzX4kbA17qk/IWcDu32meKMsaDf4W4kGr9v2ftZkxwR51v7kgBGaboNhyO&#10;q3sEJekapdzrGpqOJDrzBoqUO1eX92nwsmXHDLLIVuQqF6p6asXYCnwht+IG7Mys38uOWRA29SbX&#10;Pd2kVuslj6rxRfvfrLIsSSFWAcovEu7niscckcf2Gf0pP2sVums0KW9rGD6XEH1ACKg0BBANfiVQ&#10;fiynDGV3JAFlD6WmqTo99qM9BOJGX0GdSUI50ZHYcTwkZlX0uXH4eXFsaJmtoTD6qy3zkceTfDFx&#10;qOK8VPEKfZviZuWTlGU5AnkgbqYsk1O4e7W2kt9FVZPUjWNVe8EypVmLsHk9RV+1yjfgkfp/azW6&#10;IYoCvqGYzGhbb1AwO9aFuKDcf6382CZJNfwgJHRWvZpo7u7aUxJZi0AaJN/QaN1HGlRFzmqqH/jH&#10;xTmic8fLdrBGjRNKZrp1j4KoFFUECpFCqClSW4/5XHHBESO/L+d6ltQbTVurv07yG2Njp6NMrSFp&#10;azyMGLAfGrSnlxSnL/I5tiPpSXUMTFWk+Fk5Fo3IbasrOnIK4H2F5f7HDGQjKgWNIlbiGyuJ4xN9&#10;U4SRv6SxPErICxS2iim4+pG5H7yWOP4/iXn9pkGJD6du63SBbphUchUcBuF2PxBV3A/1fh+1lUsh&#10;lL0/St2lrXKXN7FLpc5fTInZWMTem3rs4DP8S0Vppaxs4Vn/AHs0nq8Wj4g5DHaxSBaNcXHFar8T&#10;vyBJ6clPj0VcyJHikP5rOk0hV7+5tpZOUdjZGVwr0ijhMZCr8LCKRQB8P2nf/IxTSCYDwPFWX4pl&#10;CtuORA5tsNq/s5HOeIhTVKHmuGO+iZ6O/rKYbGVpIhxYxh2EEbBm5vw/3Yv2fi+HMGllQl5Rbb7h&#10;IwWUdQtegPH4t2+Hl8X8uIPCRt/prQ20UEJKW1u2omlFa4uCsbsPhMpXdijSful4x/H6f7pPsviK&#10;rC/1eVXmW2jLMQ4KmjCispry5v8As8P9XllsTLnW62bVpprlfrsUkNnJqFwkcReErLV0Yl4nUpT0&#10;IQ3xvL/M0npR5VwIWmSqkyEcGq59TgoZgKsCaHf4v5vUyEYkA96iPVV09Jobefg8aLVXVkgAh9Vy&#10;sXIhGAJVgP3fPmkSwJ8GLxIrIzuKLXnBEzVjCgUUMaAKHPx9f5cGXKeQUBCy+vHOFjkq5UxX11HE&#10;gndySzNGAXd3gX92gKftyfDyxt049VFhqv1WQVESxojuQD6fqMJDwAHKVlGRGP00TRYEFSso7poJ&#10;pZXP+nRVje6knnmECFgZGtlEAEjtIEt4+XJuX/PLAlzdh55p7gCVGJhs4UZwOLV5MKr8TP8AFX9n&#10;gv2suhjIjQ5sxFM9M0ueC2tLa3f6u6CObUZpY4mdmRBwQhHpEI2K8VHL4vs/zsO9b4jccR6siqsP&#10;LcqqkE/Dt1+1TKREAGI/zkkIA2LNxsxKxtoJpXvGiBVZHdWAHM8qFNo3dW48v3ap9rEbi4DRyWUb&#10;A/vA0slCKu/Jiq/E/wAQ4qOq+muXRh6rKqunaeyXUGrzo6kQ+nBb8w6iGLjGkhIji+Fg7v8AZd5W&#10;b9pcCz3LzCS1EcklssRLRAtQrxIYVCyN8QZeO/JsTCjzUAI9NPtrVVvXlgiv5pKC4ZAaycgV5KHg&#10;VhHxcHb/ACvt5d5Osgjt4IFgVF53EUdPTYNtQllFX+12+Hj/AMEYY6syNldr5taPp8ltJNd3d5Le&#10;Syt6drcTqxkShPTg5UQE8ONOPL7TM3wcRengzS+szNJFbcyK/BGzgKa1P7IB8cx88xHYfWiR7kFr&#10;xEdqbSPhbTX/AKUUpH7yaOJ/UHwqu5kLLx48fi+z9rGPJFIzwu9eVEA49eRoqndKqTy/aX9rLoRk&#10;CNgyJpWdJre2S7ig3jDSsWc/CFFZJAFE1HVePEek7fYj+1laJDCpbg5Vihab90q8RWu7Cqcm5fCt&#10;fsYNRKqvmxtS81XVzxVJbZXUSotiGuHb1ZSpBogHqhIuHJ3K/a5Ov+W8S2kEPKcMoHx+pL1BI5Dq&#10;T9mif5fJ8E+KRqO34/pJAcsOpXFyxtpIXU0hNtA3wcEfg5FAvxS8puvGJUhT+R2x8U7fVjKyqoDO&#10;RGtGFAGCqKgGu/KRv5vh5ZUYequv85CyW1c34tubsxRFMtClS8iM8pbkVp8PGCKrNw+Lj9nlluJL&#10;YSR3BbkXRgISXd1k47GoADM2z/yp8XNcPh2LCqUttHqHCWxSOOOKOWGOS4j4RRtDyUOFB3jjH93v&#10;9rmvBl5ekoCUQ20HqGdloZEKgCjcmoCwFCPhxMeIg7GKCpStWRNS1BoI7BJQ6QyK7uweL041YiJ3&#10;5rIefEFWZ+TfCqYra8WuHXlwPFmlc1k41INC1SlSBleYWDW5ZUpXzelY20hjMipKkdvEoW19UqrI&#10;CkVBNwV2Kr9j7XNf2WzTR/WbuOQnjZxMWgpQs3ABhsfsq3H9leX2fixj6Y7byY81G1kay0q4tgi/&#10;pm7RI9SNGKJ6rcDycf3jxiXiOcix/wB58HBcTshbSXAuJ2Edta1QJWtVVeRPJu9Tuat/L+w3JmZR&#10;jwgbySitYbU4NPksrBGuNQvmSV5ZFYBXeQJxKpxHFokcKAsfH4ZOP71fTtrm7uWYI3pqJPhVXLt1&#10;L8WoNthv8eMcUYb9U02lhpVkkYnhEziCjTvCsScgiRF15GjVZ/gIi4L/ALHBbsmn2SqQFd/hjrVW&#10;FBsAtDXl9o/s/ss2Y8QZz/oMNylMStr+qtKkpmWFhJcLCEljIZwWLSuV4rGp9KNVHqMvqzxw/vFw&#10;JBY3d1Abi8uCF9SrIpBdwoBXcnalPtfa/wAv7OWzyRgeGIKknomd9qllp90NM0WwhWRLekM0qstv&#10;B6jkSAKiNXlyX92vJf2fT/vMddz3MsH1e2dFEsbIX+0AoWrLVuIZj/L8X+Vk8WOF8U+f81IAHPmt&#10;s7DT4Lk3OoRSym1uY50RkClpmf04pAic2SND0kPD9hEX7XJ1usdrYzQwSKyuFaRiACWK7BeANdl+&#10;LIZhx5LIqlpbcTS6hrFnd3UMsUqNIkMArT045eDSSiYrxHKRHi+Hm3/DYpZ25blMYhVF48viGx+1&#10;Q1JqarXh/wAHkc0gNhLdF7ofVdSSOe3tXZ5IpZRIUHEqWUKYi/8AdxiNCkvBbh0Z2+OOHgq8Xeuz&#10;Q0tokt7KIKIR6ZQ7A/AoLVG22y/7HIwxUBZ4ikRpD/ULe3v1+tzzXmrXhY3KCcSxhSyFZZeMRWiN&#10;xYc3VP8Ai34viC2fIzSzsWnkck+nEW2+H7O/Hh0ruf8AiWZGSQA/mpkmmsqqWNvYRCKygjEatcXq&#10;xFSC4/eBVLiUtXivFPtfyrHgmaWWKG0iZY4pJE+NKmXcfZXmWNeLV5fz5i44gyNnkiKC061guZNR&#10;vlNxc2sbsYWdI7fjsRK4iWNXHqx8ViqrvEnLjgSGEvFKjxGSQvzkEZoC32ULcCPib9r/AJtzMyem&#10;XPZTsmdzdRw3FtPbzraoYvRhacHkIl+KUJ6ysSkdP3Yb7TN/l4KvViihW0txymlZUMfxcRxPIvxB&#10;X7A8f5cxcZMpXPkPpkt9Slumy3E0/wClrucpZwI05kIQOSy+kITIyv8ADMwZzxWN2eX4eH7FRWjW&#10;Q5SuRezvUDZ+IHTsfionw/5bcslPL4h2HoYjddLqMOrsy20VdGtIAooTAJGenJQCU4xcpQ0jr/uq&#10;NYv2355ljsBJFFbL9YlDO08jVYFRWqKQx5M7cR/wXxYIg5SDdQC1fNbyutYkhuLjUJJtPgeGIafb&#10;rwTjMQpE0itGjJHHH6si/wAsjRpwXliCRAwKzRkzzJtzqQqORVaN02C7f6v7TZYaM6r0hIKPe6H1&#10;tzFcgWdpMwcRfA8ksQYq/JCGYczKCVX97zf/AHVEvJ8kccUUcSHeLjFzloFo1QSApNSQv2QclHi4&#10;ieiVC1up7hmubiJQ14sl0ILUO0hMfFlVnlWMoivKW5yIvFv+CwNJM894sQlLxIRHH6Y5vyooBFFE&#10;XKp/mbj/AKvLJRIESaI4mXFQ2R62/wCjtGuLgwRRXUivPM8rmKHhVyQzEvcemF2ZvSVnXjw+Phmk&#10;iWEFDGG5ArCiuwLORycbEVU/tf8ANeWRkSNjt8F6Ni4e6ZJUnMTxsst2ZIUpHFy4QueasUkT4/TX&#10;+b7f7pGzXMdrGLa3klcF5TI0CA8/sklSUYBFavwr9pshinI8RH8IYgGltnLqNw19eQxoFSEW8d67&#10;D0AvIcHHqxu80kYB9WR/3S/5Px8VorcATXMcfqS1og5beoOgJ6V24ftNkcmWiATzU11Ubm7dxbWM&#10;k4gtQOc5ICE25HEsFIZgo5rNUemnNuHL4MzSXIYOSZJDSMMK/bY7gEfsr+01f+AxERyAr8f0klox&#10;6U0bwsiwWyVumicA1gQDg8inq7tURRuvx8OTJK2XbpdGR5megSkEEERQlQlSrDn8CtMGDN/k8FyE&#10;jAbAGP8AV4mI32pC3T2zRGBYWZ7pDeX1xe+o0brIeMi8Yv37rbUMSR0j+Lm/8vLXhVHjgmKmeSTk&#10;VUPIoJA6kfC1OLNsOGTxniN/j/ik8StpbM1vNd2iSrp0FsI4XZ4beRijNsq7GPlyjj5ySeo37H82&#10;Nkh5R87h+bSL8aMW2TnU+PVWpQrhgd9gP9ikEq8N43qmCxj9KG0kpA6RoFeT0KKBVQKLInIPG/8A&#10;L/K+BZS0kjSy1EAHIhhyLKCd+taOo2zIGwoMuiYWvpxWi21rxN0WZKwtwWOQjda04lopGPLkPhb/&#10;AFWx9zLGsUbMwCMOIjVS4bmK8AKM3BRxrx+3x45Tjx3uxF0h7SK4NxNGEd5YTzkuHcRsqRVQSMwK&#10;xGWRldkV2/cc2l+H4fUaZ0s0LABIkrJQ0QEhS1NjT7R+L4v5ssiDI1H7VFFUaxOp8g5LTygw+pGf&#10;UZEaQIZB6i7AqhZf3fD4I1X9rAdj62o3H1pmVmEYSNowFcAGnwBQH+FjxXLp8GGNA7qSOiYaiLHS&#10;bX6pEhVJZi9wJqvG5ZSx9V5Cy/Eq8mH2v9jhhp3pwlb2OENN6bhDvUlOIH2/iYs3xZjZR/ADsf8A&#10;ff1PSpAPMpP5hhOoI2kXN0y2qTwtOBx2SRmchuFY1jWNPTZWH93z+HASFGuwjKJppQzyPzIAHQ7r&#10;SvE/sr+07Zl8JjCh6RFmbPNOZvUFkZY3ktbaEpHFCIxyPH7PwuG4cwV+JxyVI0440TzRyeq0jQyv&#10;E0cfKjsnw1TgpY8ftd/2kXBPEJR2+n6mMuWzUlnazxNbQQrJCk6SzlAY1clyJC54UkLcKNx/3XIz&#10;f66iRS21pHbs1C4V3VONOb0U1oRxVeJ5E/zM2RExI2ByW7UPrEF7fzaikPIws9urSK6t6cdXqgZP&#10;3jSc19ML8Pwoqt8WaENeloo/hgHARTgcS06V2QUC8YePLl8WJl4ceKr4v9MxJNUFt3NFYPzmVWmV&#10;ZGuIWb1QlrK4qZPtPzuPsqo4r8P+Tic00ct6zW0EiryEcXxGtEZlZgzbDnwrs32McPFGFk2yHJXs&#10;YLmDSY11O6jklWNpLvlGoHKQKVUxoPiCc2X7PxSf5WCo4G9QFacoVVWKnkqqtaKrVVaqSB9nj/wO&#10;VmUQGPkg3vITAFIIjvZHZI5FETyMaEs8RV5OMiI7/b5sv+v8AiGx5RehMiLGzPJPw+MjjTlSndvc&#10;ZDLqRsbJ4USlXvQF5rBSdr2weR7sRQ29mLisMchk5hCS4qVjHJ24Mv8AP/rOuTbK0MCzh1bhE8So&#10;S5dAW22C/Nm+zlOLjriI/wCJY8gstPr3C6u2tXgYNPcQXMsg9ERSsI/j+3If2nSOML6jcP2eHAzj&#10;eOw091iX05FYrEirwWnQk9OleRb9r9nMKRM57+qI/nLEDn0Y/Jaya9rNu7tztZo45LyZnWd2DAsi&#10;8SGVTIwCpH+xxX1OPNkwuhtjHLGqK0lwyNRwzCikrVqjbnXflmbxmQoHYM7T3UL+B4Lie9dLfSYZ&#10;I19GRUZZZCHCxMh/3WF9NfT4/b+1z4/EdcbSytobdVZZbsmgYtzdaElmk+1uT3OayBlln04Y309M&#10;WMbO7Ez+kr+91DVZ7gTwaRGj84eBigdWUenFbnlH+7RWccU+LC2zl5SiX0uIIDBDzYKtCBUSGpYr&#10;tuP+GzNyC8dMqBHvZBqVqI7f6s941w3qFXnpHG7SNIjkqYFVURJeUi7/AG1+16fx4uJZZPXYA8pO&#10;Leoqk8a7EjlsPs8fhyk4gKj1QegCGljtLWTTh6yLBbNLEbaSbg0xReSr+7BZ2Yv6ztJ9rFLJpLy6&#10;eVuXBV4RAgKF41Na+67H9nHLAY47LM1QCC194dJ02209HgNzPIJboAvIZHkCj7JFfhk4yIvwy8Vw&#10;uluTJqgWOUqsCCNolCsAxpy3cFaLx+1/lcftZfjw3j4q5+fCmqADIYLBbTQWFzAr/XppJvrR9Rea&#10;ciYyUiIk5uZfhjU/Zj9R34fZYsN1DBL++9PlIfQLMGehJHIqnw8up/1cyZZAeEEc/q+r0/6ZO6/1&#10;9PvdRiU2QuFgtlW7KR8YWdAr+kryn1GjWir9hv3j/wCTgJpRLMqtM0yqQnF9+bLuzbFqLQ9a/ay0&#10;bcgIlkLCcW9ubSyb07SOzeRC/K3UIIkkUhF+JI+T8148eH2f2VxEiJ50eSJBHaxBfTVDwLLV1Uu4&#10;qfiIPFcsBkIDfiJP4/Ek1yCstvLHbzwQ3Uxnv5zI88jp6wV+MbMkcdEWiKRyYLx/lzafZ301rcai&#10;6NbaeyLdMin4pTFvGqIAOATatRybjhzZMIIH1T29NfTx/wA9r4wZen/pFAa5rWjRa1p+kW3p32sr&#10;IbFZplci2juOP1gySfEWklQfAg4/E37xkX4sE2MUsk4hurCAtIhaH0naZ19KTkW+Lb4Vb+T4pMc0&#10;jEfWfT+P4fpY5JVvvw2g9cvEgtVv4dcuLaO3nC3EV0qW8Mv1mH0kjJUI6h5ED8uf7qLl/wAV5XHU&#10;rSe7kacJHPcmS4ErLCAqqFY0Y+o3BV5LlIOHJwiuQ4v53/FQSZAnYdOGKvTQLizsXhszPNBZLBp7&#10;wxyXFPUIIT1I1MUayNRZC7fzf5WR/SA2uaxHe6pJNNAG9G1kL8E9Fa/EeRLPUU25ftZtc0YaPTyG&#10;MCM6Mpfj1+qX+ydbnkJSoE1D0+lkOqrJpOjSW+hLBb3Io3oLFzHqSEBRxjMaoP8ALb4VVc6Jp+ly&#10;aJoEcDJFb6lfuY7aJFZVjj3ZOXxM6HiP5l+POH/M/mM/FfiQj6skv6X8yH86P9NcI4TKZ5fwPMPM&#10;eo2+r+Zbi+uxcT6L5ejLvQxl535IkktABGwDMsfBh/dJ6n7WE88EGsa2v16SNmt34RsGLKiqdllq&#10;zfG/xfZGbmFabBxYhzv6oxhNyMlgiPT3/wDEp9De3+g+Xm+pRy/6ZGJZUpQtLOKM9p6UfP0YeSfE&#10;/wCzw/ysRi0zVrG8Dzm2ldWKW0Ib4zHyqCGI+FKN/L/wOWDV48sLjxeuPq4/+KZyiCRtwxRmp6no&#10;mp2U1oiXttAqiS/uAhZBNQAoyK1HlqtOKn/g8NrbTY9R1P68lusMFonGdnYM/NmD8UIahXqPs8s1&#10;885w4PD4uKeX6eH6fuY5JHiAHNIdQ1250ayOnyXElxcX1x61uiRtGnoCP0QZlZQ4kLDlxV25MvJn&#10;+FsBa5qEcNvDYwqDaqBwepLHvXfLdBilk/eS+r6WjUTFfFNfLnl9Dql/qbuV1CeQS3MZUBOQQKVP&#10;E9qfs/8ADZGrmd3kaZyX3AStehPgembvFCxXV1cpE7MwsrWGCFLaFFiFGMgWmxA8R164KtjK0Xqn&#10;4YEbiG33YDoMhOht/EsTZoIG9a1W7+qKQ15LH6piqtRGWpyavicELMk49JjyDDk6BqEgnZdqfaph&#10;iacjDm4SgJrWSzb14wUMfwRSlAQpC0aSjVHFKih4/ayQaZqMEAYq3BfSqkf2fiY7bZqtTpvEkP62&#10;/wDV+bnxyxJAYVruj312YkliaaVbkh71SshVFQKT6jipUV+wv2mVsIW/eNtUK7ln79ztttm0iaFO&#10;LM+qRDNP950J2aSGIJEKBd+IHLf4hjbyJo/Sa3Tk4kXglK8mLd60y3ESQwkLFrdPu45YrtL+Qxwm&#10;CQTyg04IE340B7DNftAqSu8cjTMGedVCInGMAsSfjPTBMZJchDh6b/6b08LmY5Crku0T1kitVS4i&#10;SyQxx2TSetLLWYn0wqn0upPw1HwKn8mCWjkbTp55oQiV5MaVP2BX4jRun+TlGPIIS4TLc/zeL/iW&#10;XGCSgRc2Y8yWlrZXvqTCIosQlNPhlb4jCpKUViPiLfF/sMDfWgrGQQpx/ZXZAvEdQOnfbM6RlVcT&#10;jeMOSPOmO8KWpvZy6n97LvM8odgeLNQFd1+JlVeH2eWIRNzVy0pXk3NkGwJPWtPnl4MQQKZYshlJ&#10;HyL6U0KxWyusaeksp+IhV2AFfCnfGOY4bqGqNcMzqII41LAlFJC0pxovLxyWWHCbj/nf0Y/1nMlk&#10;AFk8IVZXEmm3BecWEaI5vJ5HCMqu27861UsE6/8AA/s4IWx06C+e3kWR5iI2EYZKozVANB+2g67Z&#10;q5ajJOHFA/R/sll9XET0QB1XWL3TI76OS3htB6ytM8UhEqR/P/dMrL8J5fGn+ti+mwGaSeVbMm1t&#10;gtC8hZ5Au1acVLFupYu2T1eUiMQTUsn+++DRqt6j6j/xP81LfMGozWP1HTptW/3I6jzCtDEIooix&#10;B+JmeURon2ERV5Nz+LCq/vby4vyXjKWymqRgMBQCgr8jlOLDwQFniLp8uSzURUWTaRpem2WnBYHV&#10;rmQH1ZeQdi7Grbmtagf8CubS2to7iQ1/cxrzmWgoxrsN/mzZKWeRgaFkNcZET2W+YIbqe1hiQcbi&#10;eT0op1LcolI+J/hIPZU+Fv2uX7OGVz5jurqSJGjEzRt+4UqSFCj9QG+WYtFHHGwTE5Pr4f8AjrsD&#10;qhEAD/ShILDyBpOlW9w0NzLax3KBLxlkp6nJunxch8bHgKfEq/5WB719RvJdKt2YyyXJe4mBPBFj&#10;VS0aKK0pXLdLix4pTl/MH+myf7r/AGTfDIeDfbjl6URps+k6RBrd2iJb6dYSxWMTxD1JDKSI5ZJa&#10;Dlz5Ov8Aqp+19rC/StOvWjWGFZPXUpG0SgIOI+IcWNeNePxkjM7WarGAL+6LLLQJA+oJ3r+t6VYx&#10;Nc3s0UVmkbyi5YlxUfAQY1oZPt/Cq/8ANOTNdHtNO0qS41G7Mlyyl4YIgGUKHBp4GlaZymbWT1GY&#10;DFH0D6pz9P1fU36YTyc9g8+tPM995g11LPTLJrKzVhFNJcAieR2gZUd2BDQ8lV2X9rCHTxps/C5u&#10;omnVy5t/VVFUxp8HJaE9R/dqP2c32oxZBCoHgI/pf8UynETJ/mg/7JkustrY9Sz0ueKyjg9FbpoX&#10;klk+syP6nFtlUK3+7ZWf/dvxNj9W1azvtOdraOSKSGKSOxtg5WjjZSqEf3klfDMHS6GeOe/DMyI4&#10;5+niZ44Rj6RsAs0LQtZ0m/P1qaKeO5kjuNTufRB5BlPJDKX/ALqIr/seWB7O4m0+wiFrbO7SOxll&#10;k4kvMBVmb7TfB2+PMrNATyH1cMYAen+j/U+n+FxROhcue3/SKI1HSrTV9RvE1O+iVRHGsVvCXVor&#10;VmKqFf4QPrH+7GEf+QjfDywwl0jWbezmurhYxLcOkiiIoSVOxLE7/CDvmNDtDBLIIRM+GH9b/Ytc&#10;ZykZWP6qWWnmLyveala2Vn6jWtrHNbEyiTijxkUVVUlVLlSEqq4V3eqrC0elWErRtdSFZb/kiPIN&#10;lKxH4qR0/a/azO/JcZ48n0R/g/g/r/1/9MjKTGFj6v53p4Yf0Y/j/OTSx0a5uS3mHWok5W1ur2Wk&#10;oski27BTJykB4+pPVqcePwZhoei830ser1WVpvUNPUqwArWlacvhy/xTw8Vej+ZUGf5Q87/ecPe2&#10;2t+ZPqketkQ8QHC2fpty9EqpLA/a+2Fav8mf/9eJXUSXd+tqZ3lNtza4PD1V+yOQq9K8a/Z9J1z0&#10;+EuDHxf7p6HCN7HJ9LwTCOz9dYVhjlAEakhCSTxT7PIDltvyyUw6dHDEn1fi+6gSyAsVbqFAUEVH&#10;7XFE45qMurmZcMuv8P8AvmczIGmHXXmK4kupodRWSIKrn6rE6RrJGDwMrM5jorV+BWmdpP2I8AeY&#10;bmxeCSQU+r25ZnlDkPLMBtGq1oen7WW6TSy4/V/pPT/uv+Pf5rVI0Rf+ajvKdrq1my/W+Xr3QUQW&#10;KrGUt7dTXm7gK1Wrvx5fHkSS2u9c1ZHeSeMFVEk0lGaNNyAlQ3Dl+zx/4LN7MRxR2Ai2RxEkm+EM&#10;qK2unWkht4o4x8TiNAEDOfGncnqcnq6fKVsoY1jCW/p0QEN60QFJAxKsR+z+3+8zQ5dTwmUiZcvT&#10;v/xJZZpAyEq3DAb3Xra3bVLt5rgeuJovXkDAW1wfhg4p6ic/5gVj5R/78+LAt/q0fqxQel9eo9PT&#10;4qY41LVX46Rr09uWYmKEgDIn1H+KUpScOeaPFUv9MjdH8vzJDcXDE6dLKis92rMs8zqlHd1LzMwU&#10;/Z/eYW3l9p8d+uoXdqkccJ9AIxLFm6jo/FV9v2s1epz5cYMePilL/P8A90HE4o3d/wCmTuzsbz9G&#10;tZRXskkkw9T6wQiEKfAlSxY/zcfhyWeVtZnvbdo9N0siWeSrvcsI4I42qE4oHWV2NKU+H+bnnN6m&#10;M4S4pHf+dw8X+9lFnKIMdvV/Wed/mR5d04XkEnmLWHTRrO3DWltZ8vrs91BV5S8hQoqgHluz8/2I&#10;+eH90VsXgtAnK4uDQrF0Tf4jWrEUGZOnxHLCUr2j/F9HH/uWGOFy4fx/nPNI2m8w6je69My2ukaQ&#10;iyyR3j+r6rgP9XjUU4SNIwX1Bh/bgxRrEABx+/fx9802SIuw5sQGIy6lJqFxLLdtydj9ldqAbBVU&#10;U4qoFFUYMgow5U6b5iZRRSe5UV1SIxR1LPStdyFHb6cUqTuBTIMgFWGEqoVRuepwp1h5mjZlJURb&#10;selPpO3fM3SAWB/OcjGKZT5atYYpj9ahD/WF4oxBkX4jTiyKOVTTanFsD6Rcrfksu/pEoHWu5HXL&#10;tVj8PdsyDhFo3zJa3OiRQ2IDN9bRZ2jdRVQxJX7J8PH4l/nw75cdgBUfzVH6s1VXu1JE1YhR1HIb&#10;gNXr7UxK6tobm1eGa3SQNuQSaH6CMtx5DCYIkfsQW7S7ubQi6tQYbuJuUU0burAnuMIL/R7m0uPr&#10;WllYpWIV1cH0+KAVA3H0GmbbBq45I8OXf+b/ADv9i2wyVseTK9K8x2V9Y/o/XBLcWkHL40aNZvVk&#10;/b5SrzZeX7KfD+1+zhvp+pxXCGHkGniNJaEVBO3Q5rdRp+E8Q+n+FE472El1DRbqz4SzQt9VukEl&#10;tJQt8BJovJv3S/KvL+b7WC2hR1PL4WG4+eUjIQdmFpfRo4+akNyFAg6/SMQuog8YVl5r2PfLcJqS&#10;bVTfSwRLLFIYpf8AdkZAKsPlvX6RkU1K1kgu+XpM0B6QxheIY/tkH4iV/wBbN7ppQkAL+n+c3RNs&#10;40bU5L7TGK30cWouRW7nLszRKQTbqyUSISb/ABcPU+L/AFcDDWdStLNYI3ka6LBI6gBiKipag+BP&#10;8rLzoseSVyps26hM00DRbnV3vBBbxaUIXnvDHyaNZXBKrESazzEivALx4/zc8bZva3Amv3MbOnMe&#10;tKqjr18KV7H7WOcGNRH0pkK5Kmow3tg9nokH1qAzCKQ2VvLI5Cg0VgxEgYpT440CQr/seWGS+Y5b&#10;N4obyMtHPs0ibKo7U5DcU98wT2eMm8DvFrMRI1/Eln+D4dTgu59MnMUlo3KG1lCPO7AUYng1I2dw&#10;3FWVv8rDIpaahAYoyhBB9F16r9I6H6cxRKWLff8Apf8AHWsxPNjYOoaVqX1m5haC4qFnt5F4xyru&#10;aMCApBp4cci+pre2F5JboZnrRqtTjQ0B47gnb/WzeYJQzDitshIS2Zz5VbSdZ0aG6uIbO34co2hj&#10;DeoGVi6rLtwHKQ8yeEf7PH/JXS4nitGuUVlvJGEcBaoCAfttz+ClAanKZxudH6B9SZc6Qkmn2Fxq&#10;9vpjTRS6PDE11fxxGNmll24xL6I9bkpZPTRv2U/awdYavPFAP0o5aU0UNGOrHwqRmPn0wMv3QTOA&#10;PLml2u+U7O9vHfQlKIEaQx3DhRGqUHxAIzHlvT/VbDPT2VKypN6sUpqm4oA2+1Nswcu+xDVK+RY/&#10;rySzhIZLT6peW0ZjnKhquYxx3qOS74NdkY/EK7bLTY/TmOLDXSVR2shRDEwCcl5Shm5KQCfhQ022&#10;qx44g9lAgkk7HcCgoDt7e2TjlLLiKZrq1/d/VrRBxlACvIS/NlHIU+I0GzMu3DCS50uH0G5KJGc1&#10;9Rl+yNtwT4ZtcepkSAGy7T6z8xT/AKQMhmltls1WOOzjbaZqn4Sqj4i4PE/a4ryyPRWdzfXJS2Ag&#10;srZjV2VV9MK2/FWXfkob4uX7XxZtDmx46u/EP9b/AKRZWKtm95qkGiaMtxe1vNXvwKIju3rSvH8H&#10;qMjEIFZlogTj8H7pMLp3+vTyWizKtlbuqyIBwYhAGELE0LfzkIv2eK/s5mQ4ccLP1d3qTHvTWxtl&#10;soIr+W3Z9UuObxutGiV5Fo068eary5cOcj825N/Phq68GMci841AHEORyB+KioP2du75iylKdkcv&#10;4klJ7aQSATwkRXMvOQSGEUjdCY+UkzEK0tW2ZYv+C+zmCi6uhJcRqPTpy3qNgW+I8ifCgXGQOOJA&#10;5y/ohDTSfo7S2h0+abjcNWIcOLAvIsZ4I0aqOXx83f4vtNjRI1/cyQwzRGBKOsiAgUVqMqglm698&#10;hUYVz4v9kkeYXN/uF0yC+vbScXcpaBoJJQ9GdSY3kbhGoqoPL4Ph5ZVzIhZSPiSIfuUau9eS8jQE&#10;jf7PJstxRN2V5ldp1tOFl5r6VxctS8mibnwIEcnpqXKI4ZamT0YlTkyR/H6eAkEEUDSk8pJQXYxm&#10;kjyBaL2DUNacqcUVctMiTwheSaTG7e8FvHFxSIqqCZCbdIi45sSCY2dQvwpz9SV25YIjuY4ow0SB&#10;1JRia/DzLcaLwEgYirNxT9r+XK+A7skHd2Ut3LSaUxPSSJVKNz9DiJGZ2kaJo68FRXkX4eX7bceO&#10;SOKOR5JCGkDKwWVWoWUk7BVX4Fp8P2vj/wBjh4zYA/H+mY3u6drm6thbQhks3SSL1LaRPUWJ1VaM&#10;0jyn1nr8Xwx8Y/2uXLLsXWMz3sp9VSzcFZQKcRx4g028W5ftf5WRym/Tva9GtWt5547XTLSsB4L6&#10;kokJC86P6nAGrtzFI1X9n9po8VsbqWUvJHF6oPxStQoDVuLbirsB+xt8f+pxyOXAB1Nn8fxKaAQu&#10;sQWVpFawTzi1KyGOyUkSOvpIXV+DKkUbEczK9VSLlx/vMDLI008ks6O9vGTGyM7CIGvxM3JqFNvs&#10;/EuZE/pq912KNeztLW1t4rB4ILyYC4EkcCG5ccKKihEU+oys/wAf7uRvj48ft4KtpWmnT6xbxhDx&#10;D/EaKPiYACRjy6cvsx/azEyxobH1/D/dfUiq5IG5t0sbG5FleXBmrJLGqxgmQqscTEm2jShHJYV+&#10;Kdl9NvtfGuBdZnAXijuknIcQFAFAN9yeAZ/5mVuOZOixfj/pJY3aYeW7W5M3qyJDJD6R9STkfU5F&#10;zwXgsYb04V+BVV05vy+18WJ2lvDct9cJZLWMglvhAYKoBXk+4T+bbl8OOXJVxHMs7Krquo3VnGmm&#10;oY31GX9gc2ZDIzMr+lGGrJtyT4uCu3P7K4Ljd5I+EMalGKtKRRVCfaQMwA6HtxyoGpblHVA3Nvbw&#10;XK3F3LJ60SSJZAlnkM+8U0kMTM5+JW4qxf8A2HH48Bm2uGdPTtRVW9ONXJX7Csas7DivJqf3fLkn&#10;2fhT4skEHbitPEUc2r20UEzzX9Q0TTySRASEc5FUKkCc5XMSDiWl4KkvxPHykZYk55Xa3FyaSSof&#10;UEEYLs3HkqVYgyDk3JU+D4fjbDHhBpBNKsUMcN7Jaxx+nF6Ria5mKxrGZCsjhY0pEwChJJ29Ref7&#10;pP58GWNlFBbyi5jZ7qajyneihRRR22p9lfhynJmlxitorIpfqWpyXl7DPpd3EllDWC3B4N6jseTs&#10;rEsev949H5f8Pj7v4YuAR/VYqQRViFcmlWDcq/D8W/2eOQxUQT+hDWnFnva+tD9SiR1O4VHnhAEl&#10;EMXpcKyck/4sWT4G4/DUpW1gaO1FSqu05BfYcie5WrM3i3xYQTI3L/N5MrbgRr+6jmvyBE7wrZRu&#10;kZ5OYwGP2ZQEReTIFT4P92ft8NBpKXVxHJfc3tjyecvsZOW6pQNXjxH2af62HLnMYGvqYFDaj5hN&#10;lp0+naG8UWoECKzWFQVtxGeMkpZozFyDsaF+K/yLx+LL1W+UIscCrGrclMAIIVehaQ/EO3GmR02M&#10;ncqBS7yzojiWSW/kkvZohE36TkQo8jgMRHAoEb7V9T1A3x/7LAVtGtvbSXM0KSExvJEB9o86u52D&#10;8QQP9l9j9rLc0+KQjFJTfUpRd3cFpa3EsKRTpHPJxZow0REcaUqnNuTlv2uDJ6v+68XkuZrewUxo&#10;ySSpSNnNTTsx+L00U0C7cm4/B/k5LgBmN2QQNtp9pqOrzeq6zQWtxylhiUJGsik1X+7M8siuzT8m&#10;aNPV/fJ+0+BBaNcRQ2kSCOG3UmWVSS/oOgPwgftSFuvH/Vy2fo58lPkmEmoxWUs9+85nmvpRBb27&#10;hFQ3cUjr9r4QqwiPoXZuK/H8WGU9yLa0mKMIYIYyJSykBm4EBeauzfDT4/2sxIgSmCRbEkHuSOGy&#10;N9qFtHdf6ReTS+vbESiRo4UmDNOYmgjjUvyCxV5I3L9tUbC2JLu4kaQBXalAGqHLErT4abK1G47O&#10;/FMy5iIFdVsMhubjTtPijidjBEpZ5HQ/ulRVkLszE0rHUGRmaOPnJy+03BhcjEQSR7v9YJDSMWiT&#10;wbiAG/yl5fE2URlct+SRSX29v6l5DcNwiewUBLaIJcTcTVo/UduDj4fTl9NVRE+z/NlfUpHjMknE&#10;esgKwqykfCy0DFlbc/D9rl9j/Wys5TIEA38FP45L31KKK4W1jVz9WkobqSNgayRyF3QRsrdBJ9n0&#10;1/efB+wuPvLj1jzuZf3ZcLFyJKnkBQKAsm/+wVuP7WSEaHp9V/VyUBDaRpltpqLHptoiXAiJnMaI&#10;stI2YEyO0kRI8f38iep8XBstY4ry5ldIxMBV2epChyBxHH3U/FVlxGU442Oqg0u9WfSLKysnufqw&#10;osSRcVab0kJ5MpHwhVYKE4Rsi/Z+FOLYtANPgt5La34Qsi/v7iJYYwp+0O/2mr/LlEozJv8AhWkv&#10;uE1Se7hvroSSJJMxsdNke6n9QMODFwYyVVF39NW4u32mX9lkhuJo0ggDqrFTM+9fi6AkhfCnTLYi&#10;vUVBARcLabaXD3N88EkyrJ9TiVRx/c/bZEBfZeXKvL7X7tf3n23Fo0ZY1UcUUoeRKjgNmJ4gVZif&#10;s/zf6uQj1PeoWmG4kgaSSRzJPKk9Y0Ej+sxBQIJWcJHEq8mb7SRfs/HijTP9YHrKlVi+GGvxbHkD&#10;wqeKrTxbk2QMPNHChLaxtDYmPT3f05b0ST3wWiuXBST97xVZXl58WKLEqRM3pZVv6k91PMRyQsEo&#10;xAILj4QSTv8ACV57t+z/AJWSy7Rq90k0uuZLPTtM0/Tk4wyxQvMywRlkpbHlI0aInJf3qv6HwRr/&#10;AHjfb9LNeC2S4jl4GWaP7TvyBqCasWPY1/4lxXBiEuHh5IAsbrtH/SNxYXMLSx29lckm2gh9N6RP&#10;GirHwAT4kKv2+H916kn2uIi5jg+qOzwCKNVrECR8W1ePp78QD78spxRInQlxKOeyE06+vJNQtooL&#10;lp5WYC6lSNyEAcLzF0SqOWSrbI0b/G/J/s4AsIpbtWvbqRTCnGOyt0/uwSg3678CP2PhzJyyhA0P&#10;VL+cVPPZH6tKNNuo9J0aAxPO0l1rd8yhZ2jEpBUkowZ5gx4vKyycOLYPhZBwWNlEcQ5zFCaBd+Kq&#10;BX/WPxZWZHmUlKdShuJGlLxyPc3Lm308XAUM8h4+pLIWC/Zr6Kfu3+Nv2eOLI0iW/plCsjEvyYVI&#10;XkWLMWA6/wAv+rmPsZ3TEC1B4bOa9M8d0s1nCEtvShkZUMwiSNUiSORhxjX9v4/92/tc8JmknuLi&#10;O3JcQBn5s8lCTQErxSterBq8f2k+LM6EeEWWZZW0Vra2s14sUUlwY4iixwgj4XpHIHkp/KrLTky/&#10;u5W4/DhijfV7UFTwhjVfTRuJI41Jdvl2p+3mLL1y8mFpDLElxqP79fVvrqSRbmeISgN63FVghIAY&#10;qzfE7svCOBGk/u2kdgUVtcPcW8ycljY+oyrwU0CkiNT1NfiZvs/E38uZdxEOQZEkppe6jbJZ6haT&#10;MrzJ+4ieT1JlrJIiNNIrDiiIzR8VrJxSP4uTYOisvQjdFhZVSjAx/FI1TuT0UMWBJ+Jsw5SEq/iY&#10;ckrk1sT3Mcsl4hNwXRkuiIoI2AqqoN5GjVHRF/dovL4/iZ8RhiWX/SVK84gyRKQQNyDue5PFdsnk&#10;n/B/pvxJTJMJ7h7RjbzxkpcNHJNICGNKUNAOPpqrNLRiX/abkvLgqkqw294J7iR5QCvGFKHkaUX7&#10;IqBv/q/tNgxysGENh/OSASg431PUNF9C0gispXDevcTciY1dw01OZId1VRyajfFwjXExHHLKdRuV&#10;9NKLwiHBOVAQKl2DBeR2FclGPh4+AfVf4+lAFoie/uQy6Hp0vrSIzC7vGM0rxhmVvhWKJo5JGRTz&#10;en7t+SfZxAsXjkPCkMZWMQouxY1LbgmtaL/k5cYAe9kiwhgu4E9bncTiSc3U7gukaFFQAMqMqqXl&#10;H2Wk5N8Lpz+G0WUOqrVpJAtRUAcWQ1kbYfa6D/hcTIV7k3bpJbV0aR/TFvbs/FuJLepHOpSBPiJo&#10;lAz/AGV+Jef+SItrWrgKpDW6cEYgKrSLy+IsB9mr9+P2f8rK80zEe/8AH8THrull3qSiKWWS45wa&#10;hKtxJEOTzJbSJHSJIyeXqFYdwnJ/3q/tR4DF7I04lRIhOY0WBlNT8RYKSSmycVamSjiFAfwstu5N&#10;pdKtDay208k0ll68sl6jKVVljCs6BUkq0hldOTgfbX480Fq9xcKGKxxcnaSQ7t8XIsQGqK9lWmTn&#10;MQgduYWQvoqX9+LGwb6vHJdXIWFLa2UlVBUxoitItDwH23dmXl+z+1irLbllt4WIJl/esh6Kynag&#10;FK1G/wDlf8DkYmQokdEUQhOeoqtxfzBHjFuPqsM6DgZI3HJzISWZaOqp9nnGifs/vFTICN6E0lY5&#10;KhYEFSKP6nElP22+H7RwxkCPT+P9MspUquHkY31tDwuLdkZ76cqqkmE27ShZByEUfx/YCeo3xc/T&#10;wQLWF0bnbqiqxZwOXJpXalPiHH4VDL8OUcZ4vq+5A5oP9I3dvLEba7eeSaILDcTFDFDawxVaQiJl&#10;cGSRo5Pj+38P+UkYWRncyR14SMzARDkT/keIUUX+X7K5kyPCP7GUpUmtuIYlt5kUTQJGhe7PBVNK&#10;mUjoWbm/8/25Mdf3FnbTCOGhMaopqW4n4dqld/i+L/gccMCdyoiOahoVlql/p7S30rA3DzyqFEfq&#10;KTKahVlHEel8HD9nk/8AqrixgmLHihWVgDyYqzUUAghT0Y1YfEv2v9XIjJG0AhBi/tGRQ8xNqjFR&#10;6aSRRs0rOGQuAC6KUjflG/7yNk4fBLidGWKOWaRlRWEcX+qoFX4mg+yK1P8AwOWRnvwx5VxMgO5E&#10;+mjS3VvZ20M0sqSTXPKm8ru4ELuoZ2X1GaMKo+BE/vG5YCkMt7dw2aqGtwqySqrVohYnegHN3UfF&#10;8XHk2WY6hvIer+H+kgmhXVMQY9J0q81B343xLxRTTL6YaQKFWgPL04UkNFovL005fF+0La6NvbxQ&#10;28JpIxoFB5yLRmFGO/x08cxyBlkbO3+mQKCCi0qOW+uNSv7yssKVLySfuIHBUGsalY/3QPH7PJv+&#10;IIvd3iuslwFRIkZwhbmzVdSBVviJ2X4V/wCJZkRxxo3/AMR/uWRIKITTdIaOSK0Dyy3UghaVYxGq&#10;UjdS3GJOC0DSDk68f9hyxkNLYBpm/fqqGC1Uleg4kmhNFcj/AJpwyle0P86SjvVblJL9jFagG0la&#10;Vb29dVYjmeSBQ4HJo1ai/D/r4DiKTXhVPUVlUcZEqfjapFOVV+Gp+3+1/q5eDwwUlMrr1ILCspjK&#10;FmMiSAL+7QANXjQ/EQCeH/G2CpVjUSOxLSyqFoacBRCChaoHFKn/AFsxgCAK+KKQVu00oiHBY4IJ&#10;C5K1MjAyBkk4cWbnMAKKPsfF+3l205ZWdoIuFsjJwBepjBIKrtvyYfF8WSyRBlVm0jmpX1miSJFF&#10;NOZL+ZZDMFh4pOVVllct/vtVX0xwduXFcTt5uV3HykZ3gYybCqqCShII+Rj/AOustnGMQKHD+P5q&#10;eKkRf28P6PuEWBFF0gi+M0aRuPMAhv8AW9Vv9ly+xgiJuNrJLydpUIUIhFKkgULEj9rjy2yiZ3ry&#10;YiVblB3hc6jbQ+lALWUM7SS8g/wqxqsao3IekJSn7z9n7H7aiI7eW3R5q1fko/ZB5A8PgXluaMeT&#10;lvtZSZgmht/VRxE7hL576DUJY7YoXgeORk5CXj6cqGYetIU+BeUYVIAnJU4/tYrZW7PcgyRtIiOC&#10;PUoNwtT8Kggn4eQFfs5DNkEYUCQwsFR1W/iXTysVxFbT3ERV2tqv8Bl4L+9cqyqGkaNn4f3jPx+x&#10;i+o3MN7dIihaMCssrgkcUAJUeHKtP+ucx9PiMY2QzqkNo2nXei6ZIS0zeiym0toiqVeZmQM2x5GI&#10;LyVOf+x5umCdMUXNwzys7wlTwlAIAQAAgMfshyf+BVspzyER6fqkwkd9kr8xv+jrC2t4obe3mjlV&#10;pbWRw7/WnZnjd0jqszQhfiLFucsseBr26Ms0cqx0kiIVlBJUVFFRCyk/FQdMu0+KUY10/wBk2CNC&#10;k20/ToreG7tZbgGC75yxOyhJH4sGmnmWN1X4S7bP/wADi3pzwMBCJI0r8JIAQgk78jv33wVEgi1F&#10;IJbix1Aepfm0nnZVDpyYzqwAopQfCSONVRSqc2/bxt3wWGKyLLxnCyl+ZPFEIPagCV5can7WRw+q&#10;fF1/qo5b9VSye5+sXesBXaXTmktoreOJSJJpuSAH7bmfj6XqsiL8HLBZntf0U62yMIwvGOtKM/Jh&#10;Qcia9Czf5OVyifFFn6if530/6VohL1JDp9jqb+aRPq0kUt/HIHuZENTBG8UJDtxRDHsyQxRoF/e8&#10;/wBrlJhU9ujRlJTEZGdHkSpXlxJc89h0qpIzNjk7h6fV9TfAGrZetzOlyJYhdLAkMkcE4CSCP1As&#10;SelRmpyKyKrN8bYEuXtfWZEiUJVWlbxIFNqU8MviCBz/AN9/x1kU1sIdRNqk01zJJOVdLaPcUBPI&#10;FuQf4vsr8S8U/wBZMSEMPpCimCNpKouxqrGrDie3ucs3J/nUgjdVa4uVuCvNbuZIT60lGQCRForG&#10;RQ3xf5CquJzPBbSraKwVgVkmoDQM9FbZP5Yx/NlmOMvrHpZxsb9VWw+t3sM+pGIkPyhtKtxZo4eR&#10;XkZApXnMWp8H92vP9rEYoLu91KWO3UPcEKPXcFBDHsD8XjQM3H/VXLImMQDIdfV/O9SMmThrv/mu&#10;1XVtK0HRYbm9dlgUsY7KKkr3Uh+PiiDd6H9r+Xk/+Vh5NbW+kzadDpV2ovVkFvFcVBZIQC0lE3Xm&#10;zgcmf7P/AAuYYvOJHLH91w/vMf8AT/2P83+Bo9VXP/SsG0rVde1621jUNf0d49LjiN+tn8cYnuQU&#10;FuxkISX00jX92kf2uLu/7K5B/wAxo/XvLWGG/F/LdELLJxo9aitfp3/4HMn2fxxnKUzDwv6P8Drd&#10;dllAcV8L03yn6semmGWw/R0UBpDDy5AR9t/YD4t2yYeXfKl1KuniaV4Rp6r+4RgQ0arSOMkjcs3J&#10;zQr/AC5gdsdow8Uj6ogf8k+L/fRcfDp58ND0/wCl4mBeb/OdvaWd/HpCRvLrUhht7hlKycyONxcg&#10;mgEcEPppG/7cn/DSPzVcarDdW55IGnPJ5pSWKN6ahQqgMftcq75o+xRhlxA8h9EYenv+r6OL+i7S&#10;NcIoWl3l/TtKvdPna4Se6e3T0ZwoipPG07F2Lu3QxqtV48v994UeXo7T6kdTuJxazBjG5IHp+qSV&#10;PGOQD1K9fUVf2vgzc9p5ZZJeFEcceHihH1RlHg/p/R/p58LAAzkT+PSivMl5rT+YE0ezs/rVopZn&#10;NeUn1Vo1decsZ9SFFkLR+l+yqK8nLH6VK8Xrc4FZ2mEhvrp2jdwQOZjiHxL8I+Fcp1FkAXUD6fCx&#10;iPDxf0p/8ebpxvfn/uFHzHZfXTbyWl5KksFp6cOn6eBcRRGMgoss0jejJWRvjlkTlw+z8eGHmDUx&#10;EqNpcpks7kKZJFqwNO9Pp65hdn6QzJGYerH/AHbj5JmAut1Dypp9txmh1CsOqQ8hcWs1Igz1+Ffi&#10;5f8AAL8XxZGL2Q3KCSRWdovtS70236D5Z0WLF4YA/S4RlxBlWlRR2E7wQPHBHdGsdqKBgWFCeRP7&#10;TMDhdccHQyOpVNkWnWp709syIERlu43HHmnlr60brDE4kkozuW2XiuwWtO9cN4mtjpzxs5AiHJOd&#10;CSQKVpt9rMDPxeICOcvqbxEcHCGNSQ30evw3CwhzcExTPCOIHN+QVmqzER/sgLgKytwkc0wNCAAS&#10;tKnalNj75k5JxiKauEE+5M9Vu3lurS0ChxISxWUsAADyB3Ukn4fHKW1kUBmlJRmKqnSlNyfvwkC2&#10;0Andc2pQu8iJbhZUjR3kNDXkSqqDuNlHL/JwTxcRsglEbU+3SoA+RyPE3Q2QReMyxy/VjOK0EJbg&#10;WbruQDTbLn9JoFSOQyycR8bALU9z7AnJRJCDsN1DThfxXLSXkCW0HN/3MbtLxTl8A3oS6p1P8+Jy&#10;y+pcuY6PDCpCCgptuxbLcYsHvU5LNBEWlt9W06BLktDeXkgaZ+R5kk0RUpX7I7t9nE9T1bUbpAj0&#10;SLpQUUH3IG+HBo8cDfOX4/nMjM8PpACv5c8q+X9ILNapznHSRhydRQjiGoBTAixoSyvOxKjkF2ox&#10;pQDf3OXSouNRCZSSzKI3itUCu3BpNyyJWpO3iB/N9rA6FFhkOzO9FZj779cmJXII4q3Rrq7XENaq&#10;kdWRFPcCnQdcOdFnkVYpJX9OdVLBgfsK1OigbMaDBq4CZo7iXNysMxMb/wClYn5wsIrgTxxW4ubd&#10;3jQ25UUmkiLMA0jE8kQsx40488F29pa0urm7i+u3F3IeU0zVYRceI2O4+0w+H4s1mSJsY8fohFz+&#10;G5mR3AHpS7U7zU5dSsrexvH0qysLdONlbxkpJdOWd15grGxXhGyc/wB18TZc97bQ2aRraGIFwAqF&#10;moUFd0BpReIxjpckpgzO/wDueX9HiWcPSd1W10S/uNVnmOrC6IhJLzRxxFllYhOExVmUv6knJkX9&#10;lEwg1+01G5mjkFbeMxCVRsDyYVHw/wDDZkYMcd974HR5oyrZkvlK+0aK0lt4JluminktmdasKRsU&#10;pyI3C04YGtrQekxmdkVNkjrVmpTdj9LHLsgEKobycfgkTRTa5vZBPGlvGJC28kp2VVIagUd2qqrj&#10;rCWeOb7PwAMTI56ltuNMmD6aLPDk4Zd6nqlvBPBxJJYlKJGOnA869vDxw4W5ig1GK6l9Mi1UBDT/&#10;ACePwjx3yiWIygYxJ9ZdjGZMojpfF1Y3PpsmoaDNpkImX9Iys8qNQ/tmRuZrQK/HjthVJ5j1uGRz&#10;ZlYIHWSdeYHPhy4jiux5MxUA/wAuXnQQnACXqrzlwubKcR6ojeX85OJPKHlq6eB762W7vE9O3kko&#10;SCUTkVLfybciv82SBLd7PSZbi/SS6i9BYrVTGA3OQkuFiU/ZAP7WarNEHJGGM8Bif3vCPTw/w+r/&#10;AHSdPkuIkTt/F9X/AEkxWDW7PVPMC2GmzW1vd/W5rjVZIpnkX07YosBeZlT943H4lQtx+L9nAg1W&#10;RILSK1WK0uFPphrgDlRNhUV+HNwMAySlxnjjL+HeP9b+azBhXLi/2KPfypZS3Op3d/Nd6nZzA3SW&#10;1o7rGWlHIlCpT1W2pGGfgqenjtE0DUNRTUmn1K3eGQOimMOKOT2kr8Ow7N/k5hdo6+GnlGAjKj/V&#10;/wBzGbE5MniUAOH3qXmXzZFpdxo8Fvo12s0bxyNEzItYQjqQUQuJCta/vPT/AJ+XLBWnaVC2o22l&#10;Ru7AJIrco+EahgoLnrU0XjlOq1cY4ZZaiSa/rONnlwAXvxS80BrXmG9j0O68xXUdva85rUwhLpp5&#10;JHjZmWEgIAiBn50Q8sB/mFqktzG+lWYQWWnRRm7n5ULczxoeIPPdfs/5WS7C0IH76dmWSXp/mxbJ&#10;wkBQPqPq/o8P4/mq/wCUuiLZQrrepgx6nrskjWtoYggQIGZnWvxVkUs3Jj9n/Wwp0WK1payWkc2q&#10;6yQFgkeNVihSgL7n4fh6fzfy5tNbOW9kRxuDIREfWevoxR/ny/0v+yTnzTJfB7j9NXFro/lNA31g&#10;xTyfW7h3IWLkVWPgrH9hHbl+03Hlh4IH/SbP+iqWImEJm4HmZi5k5+lSvpj7Pqf7LNR+ZHh8PHvw&#10;8X+b/ueP+i3+L/D6vE4fq/g8T6uHi/m/5qSG9T9ArH+n1Opm2N4Lb6yPTEHoCIxevX7R/vuP8/8A&#10;yMz/0Od6Z+Z3ka0hdGN405HxXRDs7kk8tnZlSte2dbm7exz/AKt/TTufz+MDa30Nqml+YJ7iJ4JI&#10;jaAgfUHVBEnGhV+QHqOy0+zzVP8AJwZP+cvk+TTY7JYZeIDJQoyqidvsEMSfnmJHtDAMhncr/wBN&#10;/uvpYz1uM96U2/kjVYfMtzq/1tlD+nIxjWNpZpKUZSZAQsaD7Ff+F45G9c/MnRNQkihiV4rSNi9B&#10;HQV2P2Qd6n+b/gs3Gm7e0mPc8XEfq9LWNXAy4iyzTdPFqpd2aW5kCiWVzViFrQbfCKV/YCrh35b/&#10;ADR8i6PZsEFx9elJ9S4ENRudhQyHoPbMTWdt4ch24+H8f0nKlr8XDQ4vixzzj5Z1vXrmOJmR9Fjo&#10;0liZAhlcCoJIjLCh/wCLfiwTrH51aA+mLZ6bPcLP+3dvAoYA9QoB2zVQ1uGU7ycXB/M3l+lw56wc&#10;QoelK/Ln5cSr5juNd1i3jiVgq2+lxytNEChHGVy3HlJ8Ph/lYRS/mX5f5+qJbmWZiAxZQFCjrQDp&#10;/sRhydpxJrfg/pfzWg5wTZ3ZzFa8U9MRqkQGwG5r7muCY/za8vfu3uLP63JHIWiMrzqEX2Qcxy7c&#10;uWYmTPCW42PuRHJjEgTFK7vy/emVhZX0tjA8ZEwt4bb1JJCahvUdTSnxfDw/a+1km0f88vJVlqFx&#10;M6yi0loYoEt6sjUofjLCoyrVzxzxARvxP57ZizwiCPVz9Lz/AM5/lb5m13QtPtEuJJNTtB6dzczX&#10;HGC4j5ErzhBdQ4NH505f62GGl/n1+WsN5PqU0d5HqM2zSGFZiVH2RyZvhHsBmuz8coDGKMP+VX+4&#10;/wB8zx6jGIm+ZSnXvya8/wA2l2mh2WpQSaNYxq1vAQsQM5JZ5HWj85OR/vC3/A4aj/nJH8tyeTfX&#10;eR6n0B/zVmGdLOqHJI1MAxaP/nHf8wVfky2ZNfteuan/AIXbFl/5yV/LRdgb7/pHH/NeUS0WQ9zI&#10;auCNg/IHz3HUkWhY9T6x/wCacTf/AJyX/LvmAovePc+iP+aslHQS6tsdZj62jYfyF84LG0jSWom6&#10;CMSE19+XHEr3/nIr8sruH0nN9wb+8AgpX7nGTw6XJjNirH0pGugO9F2P5Q/mFYXUd1ataLIv2qy8&#10;jX2JTY/5Q+zhBH+e3k3TJgdImuhAKcYXh4qKn4iaMak5tJ8OWNZI+ptHaWI7G6Zafy+1rW4WHmSG&#10;OO7rX6/byJJMwUfAi80CoF78ufJf2sksX/OSv5cBR6n10vT4qQClf+CzTz0E79PJqOux+bDm/JTz&#10;o0ryMlq3LZazUIA6V+Hwx3/Qy/5b/wDL7/yIH/NeR/k/J5I/O4/NZ/ypLztvVLQ9lPrHYf8AA5h/&#10;zkr+WhUh/rrV/wCXcf8ANeA6DLe1IOth5rx+S3nWoJS12UrQTnevWvw4TXn58/lwskl1prXkd64A&#10;5vBt1rX7WbDHCZoZBcW2HaMBzuk/0j8ufOghg0vVxDPocR5ehFKFeo6KDQfB4/6uD7T/AJyR8g/V&#10;lF0bwT1qeMAI+8sMx82iJlcPpRLX4r2tKrr8lfM8d1Ktm0Mtof7syycWp8gGxdf+ckvy1He9/wCR&#10;A/5ryr8lk8mB10D3oC6/JLz1M7f7y+n1AMx8Kfy43/oY/wDLLkSVvDUU3tx/zXhOjykc1/PQ81S3&#10;/Jfz7buSj2rR0osRlPENtRht7ZG7385/y5m1KS8X6zJyACrNAWAXuAvLb6M3OLNIYxEhuh2njiK9&#10;TNNG8nec7LQY9LZ1tuLNI8tk8aSO/ZmcgcuR/vKp/qccy/nn5HX4kFyjoeSD0FK1IoSatX7sB32J&#10;2ZntPFX8StL5D1yQ8JWWVJYyk0omaNwqklECiqN/lM/LA7/nX5JavMXUvqPVlMKlUXvxDMftH7X2&#10;stjkEfp9KD2liva/kix5P10yR8JUgS2h4xssjK8sh2/emMJURr/d8PTX+ZcEj8+fKsNzHJbz3aRR&#10;/wC6lhFGBp9qpyuQhkjUxuo7Sw9bS5fywL2k0VzaQ3F1MNr2ZyZIyCSOFN+J+0y815fzYc/9DEfl&#10;xcRg3KXaScSp4wBuvvyGa78tOP0lqlrsXS2Myfk/50s75XsZree3SQSBXkMYqtafD8S1FdmYNkXv&#10;fzi8nS3r3C3N4aqUXjAAevwkkuTT/JXjm7xakCABHqbIdpYxzv5M70Xyxqdppq2J061ihWT1WVpQ&#10;4qw+MKiRotT+zJJy/wCNcVl/OXyNJLFJLLeyxwD91B6IRedKcqBj86csrjmEQaH1JPaWInqox+V/&#10;MiwyxQRW9pc3bf6VfB/WYw8y/pVYIfsnhy9L/ZYMsfz78pWoSMTXZiVaEegK9RT9qnTKM0IZNyp7&#10;SxHvS3V/y0ur5ri4jsbZb6SUSKzTMqE8SGY8QzEcjy40+Pj8f2sNo/8AnIryACSfra1IqPq9a7f6&#10;+YEtKejWdfi82OS/k35uYLymSVkQqh9cRhd/5RGeVR/lY9v+cjPy/wCVRJele6G3UfjzyI0skfn8&#10;fmpD8mPNP1fi0FmLivwzrO9aE9SCv2t/2cTuP+cg/wAuXg4IbypNWUwfDv1255LHgmJWUjtDGD1R&#10;MH5Teb0uFaRICI4wkdws4EykEEEMYz/n9nAt3+fX5fG1MVpJeROftUtlofYVZqZfjjIH1er/ADj6&#10;VHaOPzRWl/lh5rOsC71aC1ngRDEiesS5qQxeRkWNnY0H7WE//K5PI0PqzW0l0lxJ8TJ9XQKzn7TV&#10;B5Bmp1+L/VzY/mpHaW4bP5TxjlbJT5S1uf6vZ3VtC+nw/AjGeT1EiU/u4ytSsqpWtP3f8nL7WAW/&#10;OPyvNcL64mFujA/DCATx3B4lvE92zJ/MYhGhaR2li805h8tXFtZObZi17IpFZpWYLzCqwDBf5U/Z&#10;RcWu/wA4PJbwNDbm5SNmrwEKKtD3O7dMpx6iN+pj/KOLzUNP8vaxFcx3V2IpbhIgrzmR5HLL+ylf&#10;ToG/mLfD/L+3isf5yeRYLZYYIJuQ/wB2ekQaKdjXlyLEYzzxlKyv8o4vNBnyn5iudSkvLm/mELg/&#10;6Kzo6VdKMojoI1RG+Jf7xm/ycQf84PJzoit9YorFigiAWtaim/b55bDVRBT/ACnj8/kmEfl7Uo5Z&#10;XUqXeNY1ldiz0C0Nf2fi/aKp/k8OK5o/ze8nMhhdrmG3oAFSIE1JqW6jfpT/AI2wHVRG8eaf5Sxe&#10;fyW3Og6pHKt3Ekd3eglg8rcQABxRBXlxUqz82X/VVE58kET/AJ2eUXaNUN1wUfbaIclpsOO5+nb4&#10;sojlhdliO0sV9UDY+S7+1inkZYjNIx5xR7RymRizNJUhm6qql3kaNE+D4nwGfzZ8mSyB5WuCfhDs&#10;8C8mVDUAcG+Hfc/a+yuZMdXCMdubIdp4vP5JkdH1WBaQIBX1GjiikPpo8gAYt6m7nqF4qi/HI7Jz&#10;xW8/OTynNG8ERnigUKIlWIAVBryO5/2IwY9XCO53kv8AKmLzUNJ8q3dpNHeXFLi9kLvcSyEMwDLx&#10;EakFF/134/F/k4+T85/KS26wQNdIBvVU3LVB5EszfL7ORjqIGRM90/ypi8/ksg8o3jXzX1z6ckj/&#10;AA0lVCVioQYlEYT4Knn9v/JfkrcVR/5W35MLwDndelCrKVaNiXLk1LHnX+Urv8P8uH84DuefuY/y&#10;li/pK40HVEF44ANxcyRyIysgWJYlHFI1K8e8is3FWfl9vBi/nP5IiiWKJ7wRqO0fUjfepruSf2sx&#10;zmEjZU9pYj3/ACS1/Keu3FxJdzxWrXDueLSKGZUOw4sDxXgoWn7v4f5JH/eOX3n5t+U7mQBZLiKM&#10;8gWWACQctiwbmfi4k9vhzMx6yEBtaf5TxVW6c2Gi31pbuHQTS8U4KZSYyUBIXiVXinIL/NywTd/n&#10;J5Nlt4rSNbj0I9gWiU7b9FJI75j488YkyPqJQO0sXmhNM8q38F9calOyLd3IrKsRIJaij4pAVZjx&#10;RVU/s4tP+cvkT00jH12ePZpFaJVDMqjr8R6n2wR1A4rqv9kv8p4vNBWvlbzSTPK7WdndlWitZ4uU&#10;vpRvITsCEqUQ9S/xftJgL/lbfk9omq90k0iUklWPk/MpQlCSoB8GIzI/N4xuB6k/ynj801bRtU5I&#10;ojRoI5D6UBKpGI/Vqoegdm4r8XAcV/4FccPzZ8jRyqV+ttEG5en6QHxUI5k8yfi2/wBiuJ14IQO0&#10;8f4C06R5ilt5A5t4bmSMIZ1PP4C9fTClVFI0+zU/E7t9nBSfnR5NRzQ3DKxDOfQ3ND0qXrSgymWa&#10;B3uXF7mX8p4vNAyeU9UmgAKJHJGrpADKSqFkI5lFRUZuTt2X+bAx/N7yQRLI0U5uJSSZBEAwBAAC&#10;moo2w3PL7OGWpia5o/lPF/SRi+XtaWW2SK6MdnbIAISdpH3q0v2uSb/YT0/ib9nFD+dPlQc+P1ks&#10;zcyzR1BNVpsGXpx/4XJfmIE2kdp4vNRi8nTBYlPCOKOMQxpFxRkWjgnkVc1PP+b/AHY+Kv8AnR5O&#10;40D3b9/ijA9+I4kUXKhlhxWxPaeO+vyU4vKurH7SQQ0qqmMcmpTj6jcy3KTiFp/L/lL8GI2/5veS&#10;1mV5XuKA8gFgrurch1f9qrf83ZOeqjw0Efyli81a/wBC1qS3kt7eJSJF9JpXm4krJGUcjgu3phU4&#10;/wA7f77RMVu/zu8pz3IcRTKilQHMfx8Vq3iRUtx/2ODBnEIkE80x7SxDvQul+RLnT9PFukob1BI0&#10;0C8RDzlopI2DcQhfkB9t/wBleTYBl/NzynNLykN0wJ/aiElF7/bYhfAKi/7LLhq8dMv5TxeacW+h&#10;XNrAY7dIk/bPpkwgyUAqfTAZ60q7u/8AsMMrP86fJEDGRvrDykmpaBa8a1UbN2oMxc+bj2BlTE9p&#10;YvNJNT8oazdqIE4RW6oBGqSsAshUq7kEHlyDt/rf7LAd3+dHlaadG43PoxNzVOAqxINepPVjXdsy&#10;cOpxwAHOl/lHF0v5I/TvJ0tnazhXjF3cqI5JKGgRCAigDitEjXivFE/yuWaP82vJHocJpLyaShAk&#10;eJVbkWILj02Cj4DT7OCesBlsTX+m/wB0v8p4xyv5Ok0fzCtwrwR28cQkJMcbVrCsdVjPNfirP8Wz&#10;xriZ/OLysIkhjSdIUHHiIwRw6cQGNFFPbJfmoVz3/qsx2pi8/kio/LT+vJcSuHmehDU4HmvR2ZKM&#10;5qf5l/yVwRdfnN5PuJCnCeKDiEqsVWYVA3+JT9nl3yuGpiDZJKP5Tw+aB0/ynqFlAJBJ9YvGkaVx&#10;K/FFLAsSgo619T0zuv7OaD84fJY4NOZysDA28ItwVUkn1H3f7Ugb/geX82R/MxB9O1sD2jiP9ijq&#10;HlXVZJJhaoFN5Gwu7tpuEpYIFhVSi/DHDudh/een/utcEH87/J7NKSbs8iTFWFPhBUClQ3Xly+Km&#10;V+KK3Np/lLEOV/JD2/kC8t1gSFYYlRY1nEcktGMbGnwtX4AgjpHz+1/weMh/OPyHCr0juHd3Ejkx&#10;kB3FN2+ImgA4r/krlk9UDyX+UsXn8l0/lHzJcuGa7W3AjaBSgjMkcbKV+BuKrzJ/eO3Bfjf+T4co&#10;/nH5GVpJ+E09y9Dza2Vd9/FmptT/AGKJg/Mgmyv8pYv6S6Hynr7QWtmJGsLG3BHpxXTuSAFpUqsX&#10;MsVPX9qWV/5MbafnT5VSALK9wZFACj0AqD/VAY9PcYJZYcgk9p4vNEaj5SuZLsyQQqImZjIwl5Su&#10;Dx+2zgNRqbhZP2Y1/wBWv+VzeUFmeVPrXqMVHqenT4duWwb+b4stGrjyPJI7TxebbeUryWzitpli&#10;a2jDsLVwrgPU+n8TfDRY/wB3Tjx+L9ri3NSL85fJglUl56BCebW/JvUcnkQQ4p8JyqeeJCD2pj/p&#10;Ia58ray8DoIFI9ZOEEdyY09GFUMYoUdT+8Wp+z8KfCvxY23/ADd8hI8zuboNLXjSGtKtX4qOpOw4&#10;j4v+C+LHJqiY1FEu08f9JWv9D80yiyjiMZhtiDPV15ScYyoVC6OqDkeTt6fxfs+nwTHa3+dPk+/n&#10;ijjNylqhXl+63Ir8Q+0ewx0+SEBZ+tMe08QHVDeTPJeraHptzJOUk1OcMQoZeCsK8Psqg+0xZqj/&#10;ACcUX87PJSIY0+siIbKnpEjiBsKF/sg/s5GWcSNnmj+UsXms/wADaqziWQobl6tLP+7V/UNQzhkQ&#10;H1CnFRKQz/a+z9rKt/zq8mRoS8l28h8YgfbxWn83+t/k4zzRl0UdpYvNfe+T9anmjjhSK3t0PIlG&#10;C9DyI3EnLlX0yzJ/dL+xJJ8Lbn86fJEpIKXcvVayhiCrOHPwB6du+GGWMeRr4J/lPF/S+Tdj5M1+&#10;L0pGuYbUij+haxxqVdYTEqmZl5cfi5clXly+xxyrP85vI0U4ldLrd/UY+mNiOiqoIUdB/ssOXUcQ&#10;q0S7SxH+cqar5U8x3Gny20M8W8P1eJDyIow+J5JGLO5qXHGi8kzS/nT5NlZAFnREYMvKHnTiaqaF&#10;xVlPxCv7WMM0YhP8p4q6tJ5L1GK3nWRzdTTQ+nI4dYC5YBZAGRDwWRVVH9NU/dqvFf5WW/5xeSY5&#10;jIz3bmhUOYqMRUDejDsMZ6iJHJH8pYvNXvPLuuT2ccMaQQ/EskkasGjDAM1F5q3+7G+Hb9nll6h+&#10;c/lC5pGrT+ka7yQcyOQ3Jq9DWn2OPHHHlhEct0/ynirqpaL5R1LT/VuJayXTKo4xSrGtEYlI1AQE&#10;cQzD1XkeRv8AI/ZWuPzt8opWOzluUgC8UUQUABWlAOfw771ysZIyNyDAdpY/wELpfkS9eJJdZt4r&#10;m+aUTXEjScizh+QZjxo/BOEaLxX4Y/5n+AKn5v8AkmK4ieIT/CrerIYauzEALQ8vhVOO2XDURI35&#10;p/lHF14kwl8ua7dQ3a3MtI53T0LZWASONWZ3qKEO8vPjJ9n7Pwv+1gj/AJXT5LZOMpuneNQkcrxl&#10;mPcsTyHU0rlQzC1/lLF5oSPyXqdvJytFihhmlMtxbRhI4wvERqgQBl4onLj/AK/8+Ij85vJpbg4u&#10;Wt1rwj9ML7AHidvhOWnPAm2Z7TxeaLfytqotw8EiQ6i9PWuamUivxuVMh+L41XZgq/8AEMofnP5O&#10;MfxxzPI3EOxioKDqaK69OirgGeI3DA9pY/6TpvKWqmdPQvJILaEySIisjMSaUWsqS/3hBaSX7a83&#10;9P7fJFJfzk8jOioy3LLxo49FQCTWrV5eBp9nIDNG7T/KeLzWQeWvMMc0sqyRqS5eJjI7MqAJSLjT&#10;ZeScq+p+xx/bfED+bvk15ubyXPFqIy+gP7tQQq15H4aO32VXLzqoFP8AKWL8BXXy9qNvbvHbW0Su&#10;KypKJCSbiRg8jslF5NzjR+TyP9rjin/K4fJNF5G7YggkBDQHf7NWO2//ABHANTFR2ni/pLR5c1sO&#10;/p+gisCoLcSzKeJJkKKp5tx4/Cf2nk+JsY/5w+TUtVihe8ChiWjWJEqDX9qppvTfBDURvf8A0y/y&#10;ni75fJcvlzVpNRkupkthKYwIp3LzcGXYfB+75LQt8PJeX/AYpF+dHlNWBMlyvAgx8IF+ENsVX4tg&#10;tNqYMmogRXNie0sXn/pVGfyfOyOqW0UonQpc+tIT6hQlkeQUbm8hZufLlw+H4W48cUl/OzyiyuA1&#10;0xahBZD9rxI5fs5CGTGP7AyHaeLzU4PJ1+JIXZY4ljLKyxBATEK0QNTkvqbV48eP7LLjYPzm8mwR&#10;PwluxJIOL0hBrtu1eYNWP/C5LJnjLboj+UsXm1e+UtSvLyB5rS3lhtXEsAeSgBqQi8eDrxhXiyrx&#10;/vOUnPl9pln+cvk2J3kl+sSMQeMforSvY7t9rJZNTEio3AL/ACliPeidT8r6ldJFDAyworKXlEjh&#10;iBsykLSqNXp/N8eOf86vK0i1kmvGkJapEdAFIaibMlQCf8n7P2shHJjj9Kf5TxDv+SnH5MlikX0L&#10;a1SGII0alV5GVSg9U8lko/BWVX+Nl5P8Px/CE/5XB5TKisc59Fawq8Yfk/apY0UVo32WzIOqx1Sn&#10;tPFy9SPfy9f/ABqJgRdSf6S8ZNvwi6/CI/id/wBjlzjb4ufL+YRb/nH5PhjA5XBk4gyOIVDOwblx&#10;J7KMqy6mMu//ADkfyli80FdeWNSubmR2RQjMY4I2kdooU9Mp6np8hydqjkvw/Z+1mP5zeVTLbsZr&#10;oCOhkCxAbKCEjU8qhFr2/l+zhjnxxuv9yGX8p4vwHN5TuGtLyEWsIE/NEWRuYYSkGWaRCODSPTo3&#10;L/X/AGcTT84/KvrxzO9yfRIIiEZKtT3L1675ManGBW6P5Tw+atdeVZZbCexijRFu0dJLn4BLGGBX&#10;YBODDgxSlF4q3H7OITfnB5aeSWTlcfWLhRHLP6KghanYfFy4qG+FPhyQ1WMbAyjH/dJ/lLD0v5Ii&#10;28sRW8MECQR/VrNzJbQcmIL0+02wHMt8TSN6jfG2Yfm95WjKrAblFBqzcKk1PX7XhkxrsZNyUdqY&#10;vNWOiSzKxuxHOzD4UZRRabgDrtypjj+a/ksIsNbqSAbGMxhQakFiTX9rj2TIDXRU9p4j3qI0jVGd&#10;7njDDesBW4pyb4FYRoBUfCnqPTlJ/N8PxYrdfnF5RNk9tapNEJOQI9EBRy3JFG71br/NlePUY+Li&#10;n6lj2nhHeo2Plm8S+juryVpzHxdSz1YsuwDVr4I3w8fiXMn5u+SokjWIXKVeswWPjVAKUryJ3/a/&#10;4XLJ66Mjv/msf5Sxc979y2fQddnluGklRqQkWcj8ZGWZmZuXEhUCxjgsa/Fy/wB28v2qX82vJatX&#10;1LyNFoqJDAgqOu/Jj/zdkJ60EbfUp7Tx+a59I1xo40WG3lMheS4kupZHIJBCheAH2ien2Y0+Bf2c&#10;EXf50eSri7VxHciKNTxaSFS5YmtNm+FSNq5Vi1AA9XPy9KntLEAALQWm+UNYsNNaBHjE0siBkhld&#10;Yo0CBedGH7x1I58OKr/xLBH/ACvDyckJEZuvVIABEKhV+EBitfpGU8UTKzdfFR2ji80GvkTU57pT&#10;cx24tleR3U8nklAlaSIOwZdgeEhWn95y/wBfER+cHkRpIBJLd+inIyoIB8RJBA+3028P2st/M1uO&#10;a/ynjrqr3Hl/zWLe/a1htheTCNLSV5iOHEFWk2jPxfH8K8v91ov+VhlL+e3kRoBCPrRQofUHo0LO&#10;Sdq8/s8eOYYJ4jLz/wBigdo4geqR2X5a69Ffi8IRZo5VFs7SIwjiREq3HieUjv6m/L4Ud8LoPzl8&#10;ixyJK4uneP4lHpDjWgHck9uuZMs9ik/yliPO2Q6j5W167tp7RHjht7lTGzq7eooLMeXwlF2DD4P8&#10;n/Y4pF+dPkN7oSXaXcikVI4syhgAAApYfDtkDIAek1L+qv8AKePpxIa78q+a49Ka20qaKB1bilVj&#10;R2jZmLOZEBo/xcvs4/T/AM7fIcDyTPFKjyAKAluCQBtTlz6Cpw5cp6Eon2jiP85CeZfy/wBf1JLW&#10;1juJJoYCzySSXboGNeYPpqpqxYKvJj8K8s19+enlKRrWCKS5a0tyXLNbqHZ+1Ry40/2ORwmO8pfX&#10;L0/5qw7RwgHY3JV0T8urmzTU7yWNE1HUhwMccrGKOM02Ukepy26l8Cf8ro8opE3E3LSyAci0Kmh2&#10;5EmoLM/z45fHNG/6IDMdp4r6pqfKd9NcR+qVW3gYtGFkcFuvBQoqkaRV4r8DO38/84U/m75Sdi7i&#10;ckqBVo2ZjxNdyXP2v2syvzmNT2ni/pI2PQbuCMRQMUjR2ZUj9ONFDrT4FRV/u6/By/a+J8UT83fJ&#10;lHlufrM8i09GNYuKCnQU59KnxyEtZACobcX1Mf5Txk9QFCXRNbDwQWXC1tiG+tzsweVq0FeVN2IH&#10;8uI2v5s+TELSzxSvOzcuQhBp02UE0HQCv+Tk562NVEkMj2niJ/iRV9o2pTNHHBO0dsi8THzK8zWl&#10;XZfjbap4/wA2Jy/mt5Tur4rI91a6fKwMwijBc8G5L1O/xAMf+ByyGuwwx8jlyR/nfzlydqYq9N8X&#10;85uTSL+20qM20cN7q9qp+qSXB4oGZeLfZHwjgWTb/mrDK6/Nv8t4NJa105Ltbp957oQJHJIQa1Lc&#10;j9vcN/rZgy1k8s/Wah/Mj9Mf9zxf5zR+exmyTLi/nMb0Ty55+n8yS6pr0sAsw3+i6ckzTQxIRSgQ&#10;oo5KfiV8iOifmHoEOvHVL+JmIDCIcC5XclT19/5s3R7Vwww8OO+L/SuqlMTyAy4uAef1Mx1nT57z&#10;SpLKCV4TJxRpEKhuFRzFWDDdfbJ9on52fl1pUKCI3vMcnkVYifUlkYs7szuWP8u+crmByR4enuj+&#10;P85zY6qIs2fUf63+6eb+ZvIPnfWdRllWOzEMzCJHlkNYLWJeMccaIvD7TPM/+V8PLjgu8/5yB8kP&#10;bXIie6aaarRcreoVyCByrJ8XHbI6fEIziT6eHu/m/wAX+m/0381yB2hjMrPRD2n5WeZW1DTlvEhk&#10;061UQ3KGenJUdXV4+CBo3J5924r/AMFkdsPze8ptJaXGoXNyRbv6v1RbYNykC8FeST1F50X9nNxl&#10;1eMcQxg3IcPH/Q/mtR10Tcfpjfd9bJ9a8s63Il/puj2ENva3kXpfpH62YmWNm9SSOK3EMqR82ZlZ&#10;6/F9vDAfnR5JuL1Lq+vr5pYUcQNHaxgKWFKBS57bf81ZgSyCOPhxxA4vq/H/ABLce0MdADZCp5Q1&#10;y30s6fZaVZx2skkTTxTXc0ry+k3OruFQ/wB58X+UvwcI8Lbj86fLYmZ7f6yfTc+gzRqpMZAJUhdl&#10;3+HiM2OHUYRACQ3+M/8AZS9TVk1eI96bxeSxPBJHfrETdqj3iRg8DcJsJU5GvOgDcjiy/nH5P4y8&#10;pbqpYFAsICn+ao5ZGWtG1D6bcbJngeWyFfynqXq23pW0QiERSdpJC8g4n92Ax7qKkn9rAsn5veUm&#10;kUhJwiGvH0xU16k/F3ww1cKN3xNBnGq6JnB5cvo4JFM/KWUAF60CgV4hRQ0C12xh/Njyj6bgLPzc&#10;gk+kKUApxA5dBTJx1eMNsc0AFRNF1ETxsZP3MSMqpyJJYsTzJpuzA45Pza8p1UcrhV/3ZxhoW+Z5&#10;4fzuOzYtr8etgsl0O/4yFVWSQCtvzcFUIG1F4+P7XxYsfzg8nAqIxcBU3DNECSaU/myqOrjW5Nt0&#10;dREBCjyzqrq7TshaYAPGjEKo5ciATu3bEbj83/K8kQjHrniAF/dUFPvy6Gtxjmz/ADcUTY+Wpba5&#10;knGxmYvJ8XI1NBWp8QMqD82fKMUJXndMxA/3VQA9/wBrDPXwMr3aBmF2W7rRdSuLlW4RJGrEnepZ&#10;f2duPWu+aL82fKMcPpg3HTc+lUk1r3bJHtDHfVGPIAbdPoeoTXXrtxND8K86AKV49hXxyp/zb8qS&#10;cKeuOA2PpCp/4bLR2jh83J/NwX2ehXcHq1IPqtUryNB8sCyfml5ZJDK0/Md/SH/NWSPaWHz+TTkz&#10;RPJGpp0gBVlHAnpX7sp/zQ8rmg/0gjrX0wN/lXBHtPGD1r3NfiBtLC4BLfCCdu52+ePg/NTy1Hb8&#10;C9w0pYsz+n2P+yrh/lPFfVceURJPepTaVNJdcwiCFUColf2q7+1MMZfzi8pTOoaS7W3HGsSx8QeN&#10;KjZv2/2srHaGCJsA27GPaEBADdJrXynfWlrIYo4X1By5S7kpIylyxU/EP91bcAMq3/OHyiiOg9eM&#10;GXlyWEAla1OysANz/wA1YMnaOIkHf+kwy9oA3w9Xaj5X1GedZaCdfQZfReTkglIAWpcMxAA2p9lv&#10;s5V3+cXlOVwFe6aNQdzEKknp1Y0ymOtxgGrHEWieqiRQXaV5WvraEvJFAk7lBxVvhRF6/ZVeXXZc&#10;Cj81fKXpupa4PqClPSApXw+LJz7Qge9xDNMjpV76sbAKBEag8ieRA2qKe+Mm/NLym5RV+sCNDyJM&#10;YqSOg+1iO0IWeaJyFUFS3029jDvIVaRxx4qSFAPU74LufzZ8lSGqfWVKj4f3Q4kgbfDX+ORwdoRg&#10;W7BmEa4kusdE12AfvTE4dhyHJuYUsS37zavX4fg+HAll+YX5cR6hJcXSXcyTRxLIQrKwaM8iVo5+&#10;2afD/k5dm7X9BGM8MpeQcqesjLqeR/q9G9YtPO8unU0qe3tb5HlMSuFlhKPURq9VRl9NTyqo+Jvh&#10;yU6t+en5e3Nh6Fv9eR0XjE3p8eJoBUHk3Wnhml0uWcMhlI/WfX9rdi10IxrdhHlP8tfO+m6uLrUZ&#10;bKWBiPrHBEYzmpLGWqKaVYsqRsn/AAORdvzJ8iy3ECStdPaq/qT84ubNxBovLmrbsef+xzdz7WjR&#10;4RR/ha8ushIdf+Os+uLbzMunXDWqwrf8eFqqPwQBuNWKlXSqAUUfF/rZI3/PLyRDafUrNporEAkW&#10;8doq16Gleffetc0ZmJzGSY/e/wA++L/pX9H+xbceuxRqhTE7HyF5h+ttdXyG4unkUm7mvS8hryDM&#10;eMQosa8PSiVv5/srgFvz30JYIxEJ1nmot3IIx8MSGoCVP22/mzOhkwmfrMjjj9MWP8oR/wCI2/2S&#10;MX8rbKS9kNzDDLZWjPNpsMqiQtcTKOckla0QMNl+1/sfgwin/NHy9K8jRvNbtccWlf0Fl48GqqqG&#10;YCp+0zn9rNxDtfDGIHq9P07I/PQMrPqtliaZKixBh65t6rES5jqHWjE8Qen2UWnwrh75V/Nj8vdI&#10;jkkubi+luKuYQIAAhdaE7PTZs03a2vOoIEBwx/i+f83+k1fmYGfEfuYj578ueb/ME8dtBY2f6Kon&#10;1xJZfjnMchZByCckVftf8Fgr/lfnl+n+9+peuF4/WfRi5cjvy48qcf8AJ+1mJwYKrgjw3xeG5P5/&#10;Hyvb+qs/5VrIJ/U/R2n+mW3h9W4/uwOIX1Kepz4n7deH/Fef/9HzJJoGsRGklq6keNP65VHPCXIt&#10;0tPOPMPqnEf0Zf1p6Jr9H9cs4gw8OXc7N+jL/wD3yfw/rg4x3o4C7MdMvx/uk/h/XHjC8BdlHTb0&#10;f7qP4f1w8QXhLsExeXNblTnHaOyDqwpT9eVS1EBzLZHTzPIOx6+V9fb7Nk5/4H+uP5jH3r+Xydzs&#10;d/hPzF/ywyf8L/XB+Zx96Dgn3Oyh5U8xH/jxk/4X+uS8aHevgy7nZY8p+Yj/AMeL/ev9cfGh3o8G&#10;Xc7L/wAIeZP+WF/vX+uDx4d6+FLudm/wj5j/AOWF/vX+uHx4d6+FLudlf4T8xf8ALE/3r/XB48O9&#10;fCl3Ozf4S8xf8sL/AHr/AFw+NDvXwpdzsYfLGvDrZv8Aev8AXCMse9Hhy7nYxvL2sr1tWH0r/XJc&#10;YXw5dzsY2i6ovW3YfSP64PEj3rwF2JjTb4twELcvDbDxBAgTyDsER+XNbk+xZu3yp/XKpanGOcg3&#10;DSZTyi7LHlnXi3EWUnLw2/rg/NY6viCfyeX+aXYMj8h+bpACmmyEHpug/W2UHtPTjnMMxoM3812P&#10;H5eecz00uT/go/8AmrI/yrpv54+1f5PzfzXZf/KvPOf/AFa5P+Cj/wCasf5W0388fav8n5v5rsr/&#10;AJV55z/6tcn/AAUf/NWP8q6b+ePtX8hm/muzf8q985f9WuT/AIKP/mrD/Kum/nj7V/k/N/Ndm/5V&#10;75z/AOrXJ/wUf/NWP8q6b+ePtX8hm/muzf8AKvfOX/Vrk/4KP/mrH+VdN/PH2r/J+b+a7N/yr7zj&#10;/wBWyT/go/8AmrH+VdN/PH2r/J+f+a7N/wAq985f9WuT/go/+asf5V0388fav8n5v5rs3/KvfOX/&#10;AFa5P+Cj/wCasf5V0388fav8n5v5rs3/ACr7zl/1bJP+Cj/5qx/lXTfzx9q/yfm/muyv+Vf+cf8A&#10;q2Sf8FH/AM1Y/wAq6b+ePtX+T8/812b/AAB5w/6tkn/BR/8ANWP8qaf+ePtX+T8/812b/lX/AJx/&#10;6tkn/BJ/zVj/ACrp/wCePtX+T8/812V/gHzf/wBW2T/go/8AmrH+VNP/ADx9q/yfn/muzf4B83/9&#10;W2T/AIJP+asP8qaf+ePtX+T83812b/APm/8A6tsn/BJ/zVj/ACpp/wCePtX+T8/812b/AAD5v/6t&#10;sn/BJ/zVj/Kmn/nj7V/k/P8AzXZv8Bebv+rbJ/wSf81Y/wAqaf8Anj7V/k/P/Ndlf4D83f8AVtk/&#10;4JP+asf5U0/88fav8n5/5rs3+A/N3/Vtk/4JP+asf5T0/wDPH2r/ACfn/muzf4D83f8AVtk/4JP+&#10;asf5T0/88fav8n5/5rs3+A/N3/Vtk/4JP+asf5T0/wDPH2r/ACfn/muzf4E82/8AVtk/4JP+asf5&#10;T0/88fav8n5/5rsr/Anm3/q2yf8ABJ/zVj/Ken/nD7V/k/P/ADXZv8DebP8Aq3P/AMEn/NWH+UtP&#10;/O+9P8n5/wCa7KPkfzWOunP/AMEn/NWP8pYP533r/J2f+a7N/gjzV/1bpPvT/mrH+UsH84L/ACfn&#10;/muxreSvNCkBrB1J6Asgr97ZMa3ERYP2SYHRZRzH2xdlnyT5pHXT5B8yg/42wfyhg/nfeyGgzH+H&#10;7nZX+C/NA/48H/4JP+asH8oYP533p/k7P/Ndm/wV5o/6t7/en/NWP8o4P5yP5Pzfzfudm/wX5o/6&#10;t7/en/NWP8o4P5yf5Pz/AM37nZf+CvNP/Vvf70/5qx/lHB/OX+Ts/wDN+52UfJfmgddPk+9P+asf&#10;5Rwfzgv8n5/5v3Ozf4K80f8AVvf/AIJP+asf5Rwfzl/k/P8AzXZv8F+aP+re/wDwSf8ANWP8o4P5&#10;y/yfn/muzHyX5oHWwf8A4JP+asf5QwfzkDs/P/Ndm/wZ5n/5YH/4JP8AmrH+UMH85P8AJ2f+a7N/&#10;gvzR/wAsD/8ABJ/zVj/KOD+cj+T8/wDNdm/wX5n/AOWB/wDgk/5qx/lHB/OT/J2f+a7N/gvzP/yw&#10;P/wSf81Y/wAoYP5y/wAnZ/5rs3+CvNH/AFb3/wCCT/mrH+UcH85f5Pz/AM12b/Bfmj/q3v8A8En/&#10;ADVj/KOD+cv8nZ/5rsv/AAV5p/6t8n3p/wA1Y/yjg/nBf5Pz/wA12V/grzR/1b3/AOCT/mrH+UcH&#10;85f5Oz/zXZv8F+aP+re//BJ/zVj/ACjg/nL/ACdn/muzf4L80f8ALA//AASf81Y/yjg/nL/J+f8A&#10;muzf4L80f9W9/vT/AJqx/lHB/OX+Ts/812b/AAX5o/5YH/4JP+asf5Rwfzl/k/P/ADXZX+DPM/8A&#10;ywP96f8ANWP8oYP5y/ydn/muzf4N8zf8sD/en/NWH+UMH85f5Oz/AM12V/g7zL/ywP8Aen9cf5Qw&#10;/wA5f5Oz/wA12b/B3mX/AJYH+9P64/yhh/nL/J2f+a7N/g/zL/ywv96f1x/P4f5y/wAnZ/5rs3+E&#10;PMn/ACwv/wAEn/NWP5/D/OX+Ts/812V/hDzJ/wAsL/en9cfz+H+cv8nZ/wCa7N/hHzH/AMsL/en9&#10;cP5/D/OX+Ts/812b/CPmP/lhf70/rj+fw/zl/k7P/NLs3+EfMf8Aywv96f1x/PYf5y/ydn/ml2b/&#10;AAj5j/5YX+9f64/n8P8AOX+Ts/8ANdm/wj5j/wCWF/vX+uP5/D/OX+Ts/wDNdlf4S8xf8sT/AHr/&#10;AFx/P4f5y/ydn/muy/8ACXmP/lhf70/rj+fw/wA5f5Oz/wA12V/hLzF/yxP96f1x/PYf5y/ydn/m&#10;uzf4T8xf8sT/AHr/AFx/PYf5y/ydn/muwPc6Hqttx9e3ZOX2alTX7jl0M8J7gteTR5YC5Rp2IGwu&#10;wKmI0+jJ8QavCl3OxNoJl6rT7sNsTAuyvSfwxtHCXY4W81acae5IA+842nhLsEW2jajcqzW8QlC/&#10;a4uhp/w2VyzxiaLZDTzlsN/jF2CF8r686hltGZT0IZCP15WdZiHMtw7PzH+H7nZf+FfMH/LE/wB6&#10;/wBcH53F/OT/ACdn/muzf4U8w/8ALE/3r/XB+ew/zk/ybn/ml2b/AAp5h/5Yn+9f64/nsP8AOR/J&#10;2f8Am/c7L/wp5h/5Yn+9f64/nsP85f5Oz/zXZv8ACfmH/lif70/rj+ew/wA5f5Oz/wA12b/CfmL/&#10;AJYn+9f64/nsP85f5Pz/AM12b/CfmL/lif71/rj+ew/zl/k7P/Ndm/wn5h/5Yn+9P64/nsP85f5O&#10;z/zXYhdaBrFpE0txbNHGv2mJU0+4nLMeqxzNRLDJossBco0HYX5e4rsEwadezxiSKIuh2DCnb6cr&#10;lljE0S2wwTkLA2din6G1P/lnb7x/XI/mId7P8rk7nZf6F1T/AJZ2+8f1x/MQ71/K5O52V+htT/5Z&#10;2+8f1x/MQ71/K5O52Y6NqY/3Q33j+uPjw71/K5O52V+iNS/3w33j+uHx4d6Py2Tudm/Q+pf74b8P&#10;64+PDvX8tk7nZf6G1P8A3w33j+uDx4d6fyuTudm/Q2p/8s7feP64/mId6/lcnc7N+htT/wB8N94/&#10;rj+Yh3r+Vydzs36G1P8A3w33j+uP5iHev5XJ3OzfobU/+WdvvH9cfzEO9fyuTudm/Q2p/wDLO33j&#10;+uP5iHev5XJ3OzfobU/98N94/rj+Yh3r+Vydzs36G1P/AHw33j+uP5iHev5XJ3OzfobU/wDfDfeP&#10;64/mId6/lcnc7N+htU/5Z2+8f1x/MQ71/K5O52b9C6p/yzt94/rj+Yh3r+Vydzs36F1T/lnb7x/X&#10;H8xDvX8rk7nZf6F1T/lnb7x/XH8xDvX8rk7nZv0Lqn/LO33j+uP5iHev5TJ3OzfoXVP+WdvvH9cf&#10;zEO9fymTudm/Quqf8s7feP64/mId6/lcnc7N+hdU/wCWdvvH9cfzEO9fyuTudlfobU/+WdvvH9cf&#10;Hh3o/LZO52b9Dan/AMs7feP64fHh3r+Wydzso6PqQ/3Q33j+uPjw70fl59zs36I1H/fDfeP64+ND&#10;vX8vPudlforUP98n7x/XD4se9fAn3Oyjpl8OsJ+8f1x8WPex8GXc7K/R95/vo/eP64fEC+FLudm/&#10;R17/AL6P4Y+JHvR4Uu52V+j7z/fR/DHjC+HLudm/R95/vo/hjxhfDl3Oy/0fef76P4Y+IF8OXc7N&#10;+jr3/fR/DHxIp8KXc7L/AEbff76P3j+uPiR718KXc7K/Rt9/vo/h/XHxI96+FLudm/R17/vo/h/X&#10;HxAjw5dzs36Ovf8AfR/D+uPiR718OXc7N+jr3/fR/D+uPiBfDl3Oyv0fef76P4YeML4Zdm+oXn++&#10;j94x4wvAXZvqF5/vo/eMeMI4C7N9QvP99n7xjxheAuz/0ofr3leaZjNbuOZ6hhWtOwziNF2iIbEP&#10;W59KJ7vqnI63k7Uw55Rq47065tx2pi7/AL3APZ8nYqnk+9MYJj4nwINcge1MbL8g7EpfKs+/wkBe&#10;pplse0olgdC7FbTyUrsWuG+AeGxB+nKs3a1bRbMfZ4uy7JPHpNsmnpGu67AbU+/NNLVzMyXYjCIi&#10;g7HxaJHDDxVgd6jl1yR18iWBwOxslsigjY+4zJx6glxskAHYgyIO1PCozLjkPe45gXYi677DfJnK&#10;xGK3Y/6lKaHYDscpOsA5N0dLbsEroUzKG5DfMY9p03DRB2LJ5eLR1J+KvT2zHPahtn+Ti7EJPLs+&#10;9Goem+ZEO1muWhHR2B28tXBFWcKe2xOTPaw7kDQh2BpvKtxQFWB7HY/fk4drBEtAHYivlOSh50J6&#10;dMMu1e5nHQjq7FbbynZxsC8Qdq7scpydqTI22bo6SA6Ow7trCKOMJwUAbbDrmtnmkTduVGADsV+q&#10;wg1CgfRkPFkmnYtGAhoNx3yB3S7FhJ9GQpDsdzrgpXZuW+3XGldlMy7CuKh2bka/hjS07K6Gvf2x&#10;V2au/t4YpdlfjhV2YvQbffjSKdjS1ab7jDSXY0noD9+Glt2Vy3w0rsosKU/HGkuxpO2FDsxO3XFX&#10;Y3ltthpLsoMw77Y0h2NZhQ+PjhAUOwKxuUkPpkcOpDVPh0y4CJG6KLsDQ6pdrdPBcwH016TJUg1F&#10;dxlssEeG4ndgJG9w7DD6xHxryqPauY3AWx2YSKwrWuNJdlO++3bEBQ7G8zT598NJdlFhhpDsYWG9&#10;cNLTsgnm3zTqEjtbaVMIrYAq06CjuSPiAYiqhf8AJzo+z+z4AcWQer+a6XX6yX0wOzsgFw03LlI5&#10;kc9ySc3giOQdHOUjud3Yead541G0WBCqvHbgrGpqBv0rQ7hcws3Z2OZJ/nObh7SnAU7B0f5lahGH&#10;ZokmlY1FdkApSiqMol2PjNCyG7+V51ydjrX8zr+OGlxapPIzsS4PpjiR8KgAH7J/awT7GxHkTFY9&#10;sT6gOwVpv5mBpeOoW6hCD+8irUEDb4WO9fnlObsUV6D/AKZuw9sb1IbOw+Tzlo09pLPDOBLGCfSc&#10;EH50HUb+OYH8m5RIAjZzx2jiI2LsiN5+YutPdSNbGOO3BIROALcR0qTXf5ZuIdk4QN7J97qcvauT&#10;i9NAOxP/AJWN5g9IqfRDg7SBBX5U+z+GEdkYb6/NiO1svk7Lm8+atdySqSFhmiCNGnw8WA+0jfaX&#10;f3ww7MxRqucV/lLJLbo7H+VPN97bXqWV9OZLKVyC0h5FCwoDyNTxr1GQ12gjOJlEesJ0WvnGdSNx&#10;dnR+R39uh9s5sxp6UEEW7HF2+7tkaZVs7LBrjSuzAiuArbsutBirs1caV2bko+eNK7NUYq7MTih2&#10;YkUxpXZq0XGkuxpeuGldjSdtunhhV2MLnoMlSXZRYnGlp2UWIxpadjdzhS7LJxQXY0nCtuyiffFX&#10;Zhim3Y3JLbs3Ko60wUh2UWw0rspmoMaSA7Gljthpadlc9vnjSHZqip3w0rsBahZW92F5oGZDVT4Z&#10;kYcsoXRas2ETG7sIb7RmUlqhUJ/z65ssWqvbq6rLoa5Own1nSPqrqwcFH6dBvmZp8/EHB1Wl4Bdu&#10;wpR4I2HJea9wDTMgglwdg7LaTkaOtEPT2xCTIHo7GW97NaTFoDQHZh4jDLGJDdgJmJuLsl3l/wAz&#10;aYttwumMFxzJIoSpHbxzU6vRTJuO4d1oe0IgET2dkikvreK3+sSycIR/uxth+PXNcNPMy4QN3cfm&#10;YVdh2BtP1yx1IyJZuS8e7Kw4tx/mFa7ZZl0ksVGTTg12PJIgHd2ZG1BJiedU/lbfARAjzbanbsMU&#10;kcKOQFe9MxjHubY7uy/VANK/PBwsnZZloSP9rAIoAt2O5gbe2CkOxhO/hhpLsI/NcTHSLqSpIVDt&#10;2G4zP0Mv3gDgdog+DL3OzmmdG8i7JV5fP+41P9Zv15rNV9budEf3YdhlyzHpygXZuXjjSbdlFvfE&#10;BbdjWYZMBiS7LFT1GAoDscciyDs3LFLs3LGldlVxW3Zq740rsxJxpXZgfHGlLs1R3xTbs3IYkK7L&#10;BxKCXZq4pdm5Y0tOzBsaUux3LBSuy64rbs1RirsxOICXZq4oLs1cK7OzVGK07KKqe2EFjTsaUXDa&#10;OF2VwA7Y8THhdjGSPuNjkgSwMQ7GGGE+2S4iw4IuxpijA2P04RIoMQ7Gsi+xyVliYuyiqAYi2PCH&#10;YmQpO2TDGnZRRh0w2GPCXZh6uDZd3ZR59xhV2VRu4xQ7MeWFXZRrixLsaa4WLsrfCh2No2FDs1Gx&#10;V2f/003Fdznlwe4fVOUEUfThtXZZA8a/RjauxJreNhSgIPXJCZQ7E3tCZFYGgB6Dv4VyQybJoOxc&#10;QjiF8OmV8SuxOS1ZzUt9FMmMlIIdgeTTOTbEBfD2y+OqprOIF2W+lqV4rUMPuxGqN2vgxdmTSIVS&#10;j15da++MtXInZY4Yjk7BcVskYFdyBsaZjzyktoDsV4gUyu1dm2A2xS7Gk++FDsTbfJBXYwqD2wpd&#10;iLqtTsNvHJgpdjONdxkrV2X0O+2BXY4gD+GBFOxtT3OFk7L98CHZatQDEodmL9+2NJdmqCMVdmUj&#10;viVLsvkPf3xpDsotTv0pjSXY0nudh2wq7K5VO+GldlFv9vGldjSfpwq7K5Gp3xpLsot9/U4aV2NZ&#10;8ICHZXMeO2NK7KLYaS7GufE74Qh2MLnDS27KJ8ThS7K9RB13J640UOxpPgMNJdmDcWxpQ7HM9a4A&#10;Fp2UWr0w0rsYxOFXYBv76S2c0hLx8K869WH7OZODCJ9aLXknwuznGsTvIoZ14fERIQOinqM6zBCg&#10;BbzOeVkl2ETohJCCsY3U+3vmS4hdiQhiCs7mp6Kq9cLGg7KNm1OQ29j1xElMXYGYMDQj6MNtbsuj&#10;HthWnZa1HfAkW7BP1flECp+ZGC2wjZ2NSzY967742xEXYNt7NVQ1G/jkCd22MXYBvIuElRk4nZqk&#10;7JH5T80XNtdpBdSs9oy8CGJPGm4IzXa3RRnG4j1Ox0OtlGQEj6XZP7DUYbyJ5oTyVZGiY+65z2bA&#10;cZovR4s0cg9PR2Cgxrtt4ZTTc7H18dsCHZiwOICXZQbf2xIV2XXFDsuv3DArsottjSXZXLcYaV2Y&#10;tTGlDsaCPlhpJDsaWoflhATTsbz/ALcNIp2bl3wIdjSe+EJt2UG3yVJAdm5f7eClLsqvauGmLsaW&#10;p7YaSXY0tthpDsotXpjSQ7K5fTTbGldlFyD4YaTTspmxAV2UWHfDSuyuW3sMNIdiF5f2loge6mSE&#10;NsCxpX6Op+jLseCU/pFtWTPCH1EB2aC7guIPrFvIJYd/3i9NvngniMTUhujHnhkHpPE7C3VL61WF&#10;nqJXiozRVFQT0qMzNPhnyrZpz6iIBs7/AM12RJ47rUp2kcksu1KEBV8APDNtHhgAA85Ocsst3YhJ&#10;pLBQq1L/ALW2wyYyNZwuwFPDNG3Hqe9MsDVKJDsSf1FoH6ZIMCS7HKgkNF6jBeyaBdlSvKDwZ2IH&#10;Yk0xiBzpErHV2DNDWeTVIFhm9CQmhl5Uoveleu2VaihA2LZ4SeMUeH+k7OlciDRhT3PXOb4Xs8ch&#10;w87diVzfwWyc5pAq0NATuaeFclDCZGgFnljAWS7CLVPOCCBU074pW+1JKtAvyHc5scHZ29zdXqO1&#10;AB6Pqdm8va/qF21wt/InpIgZZCFTia067DBqtJCNGA3aNHrskp1M7Ow4tdasZ29OOYSN34kNT7sw&#10;cmlnHch2MdZj2AkHYORyR0pmOQ5fE7C3zK3+4G88fT/iMydGP3sfe4uv/uJe52cwzpXj3ZI9FZhY&#10;IB05N+vMDOPU7TSk8DsMVcjrlBDlAux1Sd6YKZW7KLnxxpBdmXiD0r74Uh2KV3yDMF2X88C27N1x&#10;V2bbFNuzVAxQ7NscVdmqMVdmJxV2UScUh2YHFSXZfIY0inZq4snZq40h2YYrbsuuKXZqkYFdl1rh&#10;V2appgRbsuu2Kl2auKbdmrii3ZTSBcIDEl2NMlclwo4nYwySEdMkIhgZF2JMZDsMkKa5EuxNln7/&#10;AHZMENZBdlMrnrUYbDGi7LSE064DJlwl2b0WB36YeJHCXY8RCmQ4mQg7HAce2KadmIBHTFSHY3iA&#10;OmG2NOxjUwhiXY00yQYl2NIwsS7G0w2xLsqgp1ySCHZvh98FodlVWuFbdn//1Awnh5rEZF9VxWKM&#10;kcm7VA6nPNPBnzo7fU9txi+b6px/IA7kVHXK6ZX3OzcidhgpXZYIPXril2OGBBdm3GKux9PDfIpd&#10;l/D/AGYoIdjMKXY4fqxV2bbvgV2Y9Pn2xW3YxjTJBXYwsab9sNK7KJ+GuFXYmeh33wq7Gmnfv0wp&#10;dlED6MKHY0nw6YUuxvQnvhS7Gk/FXphV2WW/HGldmL+GNIdjQT44q7L59hjSXZg3vTGkOyq0+eFX&#10;ZuXcYKV2UW2HthpLsrkMNK7KLYq7KLbb4Vp2atOmBDsaW2yVK7GEnrhV2bmO/fGldjCw/tw0l2ML&#10;f7eSpDsonFXZuXjjSXY0qCxbue+G1dmNfpxUOymqCDhCh2auKuyq0O+KXZQY4aV2AtT/AN52YnjG&#10;oq7fhl+n+pryAVu7IFrFrNdzSIqERjZW26eOdTgmBHzea1MPVs7Ag0asPAHYDLxkcbgdiA0YxA07&#10;98PiMeB2NktPSiJboOpOES3TwuwrkgJbkPs165ZbUXY8W8bGm/I9qYLWnZZ091NQNsNqYOy4A0Un&#10;FgTXsMZbpBdhj9XooY/CT2yolup2NbY0BxCC7Ad3EG36/LJxLXIW7Aot3WhGSsMeGnZOvIYuQLhi&#10;T6bBSsdaryBILU8ds0fatGne9lEgm3ZLOVevbbNLVO8ie52P5kGuRpXZuW3+Zw0l2aopirssnAh2&#10;UD77Y0rsxYYpdlcsNKHZXL/axpQ7G1FOuFJdjSR9+ELbsoEV2wlBLsxkGIiinY0HamKadlBlp1rh&#10;pXZuWNLTson7+2FIdjSfpOKl2UW79K4aS7G1FcLEuyiffFbdlHCGQLsxbeuEBDsa0qL9ohaj9ogf&#10;ryUcZPIMJTAG5dkb1jzfDb0jsAs8jbmUk8BuRSgoa5s9N2eTvPYfzXVartMQ2h6nZELqW5uZZJpj&#10;ydyWdqbVObeIERQdFlnOZsuxtlLfpMq2srxtXYqxAr9GM4xI3DVjlMfSXYbHRbxyZWYh2FWIO1ep&#10;rlIyxGzknHKW5dijGe3sYma4/ecqqqfEKL402OAAE8kCwHYu2pwG0DkmS5Nf3YXj9JpXB4ZtmMgp&#10;2AluLe45fDwcbspyzhIYCduwMILSeQjmAR2rkiSGBoux6WtkgrzBYHxwcRSIgOwJd25aU+mpp1LZ&#10;ZEsJxvk7Aqwy7mhFO+SJDUIF2CYtS1KAcYrqVB4Bmpv7ZVLDA8wGyOWceRdikl7fXBJnmdweort9&#10;2IxxHIM5Zpy5l2B3FGNKkZNrJdjH5gb1pixNuyonkV6oWVvEVGEi0C72dh9p/mjU4Y2jkb1V40Qt&#10;1XMHJoscj3Odg1uSG1uxl95i1C40+W3lKlXFCab0r92Sx6SEZ8QTl1+SUTEnm7I7ma612SDRpCLJ&#10;R7t+vMLOPU7HTS9LsH+qo6muU8Lk8bsv1m7DHhXjdlgnqcFJt2PD7ZEhmC7LEg98HCy4nZfKu+NJ&#10;EnZq4KTbsuuNJdm5YKV2YnCAi3ZVcaW3ZqnGldl1xpbdm5Y0m3Zg2Cldl1wK7NXxw0rs1caV2Org&#10;V2auKuzGvY4Qrs3M+GNK7LrjSuy64Ft2ao6YrbsaeJO+EILsbxXCxMXZVB44Vp2XxwWtOzcR44UU&#10;7NTfDaeEOy+IwLwh2amNrwh2WFGNpp2bitMFop2NKrkrYmIdjCFHbJBgYh2JtTsMkGsh2JsuTBay&#10;HYwqThDGnZXDDbHhdlcPfDaCHZXE4WJDsrjvhRTs/9Xzat5dxyI5Yq6fZYGhHyIyvw41VN4yyB5v&#10;qnJtYfmDqg0uO1ejOg4fWNzIQPnUV9800+xsZmZf9IuzxdozEa2dgk+dLuZlaUsClPT4niNv2iBs&#10;xyP8kwiDQbI9oS6uyY6D5ltNQIgQOJVQMWfvTr0zQa7s+WLc8nZYNTHJydh6D3Oa1yXY8Up3yKHY&#10;4EU22wK7MTt+vCl2VWg/XiinZqk9O2KXZq98Vt2NcnxwhQ7GVOFJdjOfbDS07Mzdu2GkOxMsK0rX&#10;xyVJp2UTTodvxxV2NLAfPvhpXY1j2whXY3kadMNK7KrXfpirso4Ql2UTih2ao2wpp2VXFS7MTirs&#10;rlUb9MaV2Vy2w0rs3I4q7NUYq7LqKeHtii3Y0kdxhW3Y3ltjSuxpbf2yVJdjC/8At4aV2NLGvzw0&#10;rsomv8cVp2UOn68Kl2Y1xV2NJ2wqC7KPffFXZRqcK27Nv0JxV2N5eOGldmJxCQ7G1qMKXY1wGQh6&#10;cSKGtKYRsdmMiK3dkP1uSO1nMcALUFSQQ1SfcZ0GjEpRsuk1tA+l2BYrjkg5Lx8QeuZ1U64ydgkW&#10;/LcjY4BJXYDvLJ2YrQlCAKZOMmJi7EU0lQDUbHoMlxo4XYx9PUSBloKda4RJBi7E/qiq1T8Q742x&#10;p2NY26yctg3Y4gWth2ArnUowWAarDLIwRKbsL31BjWgAPbxyfC18bsQW8cNua+OPCjjdgpLiOSMl&#10;aBh0XvkOFtEgQ7GwXNzFy4ylFOxCkjr8sEscZcwsckgdi7JDoPmaS0rFIxljY7Bj0JzB1WhjPcc3&#10;Y6XXGBo7uya2GoQXkKuho1KsncZoc2AwNF3+HMJiw7BQrlLbbs3IDYHpjSgOy/p2xS7NXFXZRbfw&#10;xpXZROK27KJNP44UOxpamGkuyia9MNK7Gs3bFXYwnfJJdmrgV2UTXocKuzE7Vrii3Y2uFLsrntTD&#10;SuxpcDc9sIip5uwLNqdnCT6kyqo7k/wy+OCUuQaMmphE0SHYF/xDpkolS2nDzKpKqVYA0FdiRlo0&#10;Ux9Q2ccdoYjsC7Blrc+vbJIQAxFWAJ2yjJj4TTkYM3HG3YH1LV7SwhDzk1J+BR1JG9Mt0+nlkOyM&#10;+pjiFydkG1W61G7nMzu/E1CJU7L4ZvcOKMRQDzGqzznK72dhfH6kcoLDbuMuO7hbh2DJLqN+KCPb&#10;auR4abTLZ2G2l6fAkySM1EY0AofvyjNM02xjRdkkk02aZGiqBCy0AUfxzDGQDfq55hYp2AJjpdmV&#10;tSVISpam5DeFMuiJndokRF2Etxdxi65wQqsXaoFT865lxjs485i9nYnf6XM8iyxbCla99/lghPoU&#10;She4dhNcW8kchG5PfLgdnHnEh2Jq7rTfYdjvixsuwYNRZVoF5E9z0yPC2CdOzJeepVHShO1RiYp4&#10;7di4tUPEtQAYLZiIdj2mtoxQCpGRorYDsCTyep0FBkwGEi7ExToTv4Y0xdifqcW6YaY27FQeZBDg&#10;DwwUkOx80QFuzVBoOowXuk8nYXZY1Ow/0hK2Smvc/rzEzH1Ow08bi7BwjA75TbeIOzcR+yK4LZU7&#10;HgHAzEXY8DI2yp2XgZOyuYGNLYdm9RQK4eEo4g7GmdcPAWPiB2V69egx4EeK7G+q56DDwhHGXZYL&#10;98aC2XY4c8GzIAuy/mcCadlggd8U27L5DAm3ZuYxpbdl86bHBwp4nZYIxZW7LBwIt2Xim3ZgTirs&#10;1cVt2XXFXZq4EOzYUuzYodmxV2UVGFHC7K4jCjhdm4jFeF2VxA742tOy/vxUuzb4EOy8UgOzUxWn&#10;ZqDFadlccNsTF2UajthDAh2Mb5ZIMC7Ey603GTALAl2Js4rtkqayXYwtXvkgGBLsrCh2bvhQ7P/W&#10;86zWM3Qio7HIcQbTF9U4kkLxkVJ+jJIDsGQSurAkk+AOVyDMSLs6N5F1K0uYzA1vGl3EtRKoA5LX&#10;v3rnMds4pxo36XoOz8olGq3Dsmgk7d852nZOx4cbb0+eRpFOxxO/jgSHZdR3xRTsovWv9MaZOzV9&#10;8VdlFvA4aQ7Gl+vhhpadjWaoqDhS7GM1P4YaS7G9NycKHZTMO3fCFdjGb8MICuxnL78NK7K5dx1w&#10;0rsrkKHbDSXY0v2xpXZRbthpXZXLauNK7LrvXFXZuRpXGldlA4odlF6bHDSuyiw640l2VWvtvhRT&#10;s1fDFXZuQoTjSuxpbbxr4YaS7Ey2/wCvJUl2OqDvgQ7GFjXJUl2V2xV2USMUOzVNMVLsonCl2VXF&#10;DsxNDTCFdlFsaWnYwsfowgKA7Krvv0w0pdiAu7ZpTEkitItSUDAkU9stOGYG4KBkjdXu7Fa0BLbD&#10;xOV13Mi7ELiMzLxIPDr0zLwQIO4cHU5hyBdhbLpyAluNc2uObrJm3YAl05TIDTcZlCbTKAdi6WTF&#10;tyaZEyQIOxR7ZB1wiSCHYHkjVRTLIlrt2AZ0QZMMCXYVXjlVIB69cti1yLsj9087EgE+2WgNRdgU&#10;wP1O5yTGnYwwuDsMVp2NMbcumKuxRI3B2/DAVDsFR2sjL8R45G2fDfN2LWVkxuo4ydpGADde+V5J&#10;jhJbccDIgB2dC0nTZLNQfX58vtCn8TnO6nOJnk9TptL4Y5uw1D+JzCIct2XywUl2OrQYGLsothAZ&#10;OxvP6MNKXZRc/wC3hpQHY3n3J9qY0rsaX+nDSuyg3vhpXZXLtjSuxvLDSuzcsaV2UzAYQEuyi9P6&#10;Y0h2Vzw0rsaXHU+FThpSdnYAu9csbaMMW5BidlFT+OZWPSykXEzauEBZLsiGq3C3DlkNVYciKUof&#10;DNzghwii6DV5RM2HYAjm9FlK0JXsemXmNuIDTsOIvMrwBCoJkI/eVAAPsAMxJ6MS5udDXSgNnYV6&#10;hqs93dGWRADtxG5CgeFcyMWEQFBxtRqpZZWXYkskrMGcfa2BNaZZQppt2NmVw/cgd+uKCHYL0+Nf&#10;XRiK07ZCY2ZQi7JH9cs4aOy1boQd8xuCXe5YkAHYb2usxzKAq9Mxp4SDZLbDNYdlXGkWN3KsjJxk&#10;BrVdq4RnkBSZYhLm7A0vlqBpObCo8MsGoLCWAOwJqWnTwwJ6Aqw+EeOW4pgndhkx7bOyOy6dfSSM&#10;zg8j1OZPGA4soF2BX0yVD8SnJCTAwdii2FV2Qkj2wcaRF2UdKuieSoR9GPGF8Mux6209eMgIxtQC&#10;7FP0a1ak7eGDjTwOxklkxWg2wiSeF2IRaXdO3TbEzDXwF2LNoc9Om+AZAy8IuxNdGnVt9gOpwnIE&#10;eG7G3cSQ27oDViN8QbKyAAdhVljQ7D3SWAsl+Z/XmLlHqc/Tn0uwcG8euUkOQC7FAwyNMwXZuajB&#10;S8bs3qjxw8KeN2NMprsMeFiZuyiWPemGkGTsrY9TiQjZ2XWMY0U8Qdleqgx4Sx8QOzesvUDDwshk&#10;DscJgcjwMvEdliTvjwp43ZXqb+2NI4nZganpTGldjlWm/fElkHY4NkWVuywR9OApdlg4Cm3ZdTjS&#10;XZYOBbdl1xW3Zq40rsuuK27NXFLs1caV2auKuzVwUrs1cNK7NXFDs1cUuzVwqXZq4ot2blgpFuzc&#10;xhpHE7GmXJcLHxHY31x448CDldlGfDwMTkdjGmJyQg1mbsYZGyVBrM3Ywse+GmHEXZRyQV2VhYuy&#10;jhQ7NgQ7P//X86nWyoPKKo+eU+G3mT6pxH9K+oDRADXJCDESdlrfyAEiMGnjhMR1SC7DLQvPGo6T&#10;K3CKKSN6c1ZRUgHpyFG/HMTV9nwzCiZORp9bLEdnZJbL82J2vFFzbItqdmRK8h7hifwpmsydgY+H&#10;0k8X4/ouwx9qm/VTs6BpWrWGpWYurOT1I9uS/tKx/ZYdjnOanS5MMqkKdvizCYsOweje/tmKQ2Ox&#10;5YfTkaV2VyGGk07KqB32xUuxpenhhpXYkX/Z7nrkqTTsoyffhpDsoyY0rsb6m22SpadmZge+ICux&#10;Mt9+Gkuyq/dhV2ML/FTJUrsxbt3wUrsaWOGldm5be+NK7NyFMNK7G+oKb/RjSuyxIKfqxpSHY0MT&#10;vhpXZga9euKuyi4rTGldmr/birsrka4aUuyixpSuNJdjeXbCh2VU4UuzcvHGkU7K5VGxpjSXZq7Y&#10;odlBhSmGkh2VXf59MVp2bbFjbsbX3wpdjSQfow0kB2VWvfCrsacIUOwFq91JDZO0dedDuN6e+ZGm&#10;xiU9+TTmsRJDshJmvob+O5tyQBQ1cdajc750ZhjnExO/xeflLIJcQBdkkt9WuXhpKqsw3JA6j3Ga&#10;uelhE7F2OPVZJxqt3YITWZFYJMnEH7NAenvk4xHQtE4y7nY974MtQNq98mKHVrlAuxNpiTstK5MZ&#10;AssZiLLsY00lDTbLhFpLsQaZ6fEa5YA1l2ISvsS2WcLWQ7AczIamuTAYF2FtwkbE70yxiXYDezjO&#10;4OS4mPC7EvqBrXtjxI4XY8aevfEyZcDsb+j0Xp1ODjRwuxosVU1OPHaRB2NmNDwVf7cQVdkg8rpW&#10;A1iDMGNHYbDNXr577F3fZsL6cnZJouXEciOVO2wzUzd0HYpyoKHbIUl2O5DBS07NzwUh2WT4mmKX&#10;Yzl4/RhpXZRauGldjCxp88ISHZROKLdlV32yS27G1wrbsosKeFcaV2bnthpDsaW3w0l2bljSuyi+&#10;NK7A1w4eNgPAih6ZdjFFjI7OyLzadeuG9ZjxU0DEk0GbaOaI5PO5dNkN3ydgdLKL1BG7Fl7len3n&#10;LDPa2gYgS7A8+mnnSPo1aUycMuzXlw0XY1tMu4ow8qGjfYOSjmiSxlp5RHEeTsDXCKq1YVb7stBa&#10;pRoOxkJV09NTsTXiT3GAsA7H1licjqh3+LFkQQ7ByXFqACCenUbCvhlXCW2JDs09wWdSu56DwwgL&#10;I9zsMtLndaeopUUJJpt9+Vziyxuw/wBO1OAtwjLSHMXLjIDlRyuw0E4P7PXKBBsBdlHg46CmSAKL&#10;dgd7eL+UZMSYyp2BpLaH+QZaCWBDsCzcIx8KgfLJjdg7Ce8vpgSFG3hTL4xaZTLsBpczuaEEnJEB&#10;hxF2L8J2G4OR2S7KaQp1WpwgBLsViu+H7JHyGQMUgux8088i/ApHv0wRAHNPEXYCljuz9on5ZMGL&#10;AuwuvUZYXqpr4nLQWExs7CrJuO7DjTWpar8z+vKMg3cjHLZ2C/VyHC28bs3q4OBfELsrmTh4UcTs&#10;cuAs4l2OJYd9sADIkuxNpB3yQi1nI7GVHvhpjxOxwA8cCQ7HfDTAyDsdyH0YKKbdm5DAQy4nZfKu&#10;CkiTscDTviQzBdjgffI02AuxylcBZB2PqD0yLK3ZYwJdl1GLK3ZdcC27LBxUF2auBLs1caQ7LrjS&#10;XZq4q7NyxpXZuWNK7LrjSHZVcaV2Yk4VdjSzdslTAkh2N5v3w0x4y7LrgpPE7MSadcKC7MAMUU7K&#10;Kg98NsSHY3go6b4bthwuy9/DFXZVB3xtBdjWKjpkgxLsaCD1wsQXY8KpwWzADsv0hgteB2NKIO+G&#10;2JiHY3gtcNsadn//0PNk8ClNjue2BsIfVOIRWdGr4Y2gB2Do7UlCMiSzAdgGe0KtXx6ZIFgQ7EuL&#10;CnjhQHZIPLGs3Gn30ckchXidxWgIPUHMTV6aOWJEnL0uolCVh2dGg8ya3G0frQK9pzAmmIoQjj4T&#10;t0H0ZzM9BhsgH1dHoIZZ3uPS7JWslCfAgGuaQhzbsW7LZxufuGCldjGlFRv0PbJCKl2JtN3KHpsP&#10;H7smIr8XYSaz5v0PSYec9wGcllWGD949V+0DQ0WlafEy5n6fs3LlNAV/Sl6XFy63FDmb/q/8ddhT&#10;afmj5ZuJ44pPWtuX2pZU+BfnwZ2/4XMvJ2HmiCRUvx/SceHamI9S7JXHcxzRpLGwMUihlI6MrCoI&#10;+Y3zUzxGBqQ3djGQIt2XzB+WQpk7NXbrirsrl9+GkOxpfDSuxMybin05Kkuxpck1rhpXY3nX5YaW&#10;nZuR7HGkuzctuuNIdmJ6eOKh2VyxpLsqpwq7NzIxpXZRfvjS07LqKVxRbs1dx4YrbsosPpxpXZRa&#10;mGkh2blsf1Y0rsaSex6dcIV2VXGlDsrlhpXZt60/DvikuzV/DFDsrkcaQ7KY7YQl2MLf7WFXZuVB&#10;jSHY0tkqSHY00Ph9GHkrsTmgglBWRVceDb5OGSUeTAwB6Oxltaw24KxJxB38clkymfNY44x5OxVk&#10;VgOa1XwPtkBIjkyMQ7IHr2oaoJ5Y3Z1KyN6J2QhQTxpxp+vOj0mPHw2P8553W5Mgl5Owbpesaldu&#10;iT1coN3pT79sZafHA2GuOpySFF2GsnItQdfDEKXY5omp07YgsCHYGuI9t8tEmJDsKbqQJXLQ1EOw&#10;t9UyScQNsmdl4b5OwZbadLOpMamn3frzHyagR5uRi005jYOxZtGuugFf1ZUNXFuPZ+TudjTot9sC&#10;KfdTD+cgo7Pydzsr9CXIfi7Eg03XfB+bDYOzpuwSnlurVaYle475QdeW+PZYvm7BsWg6fG6yULMK&#10;fa3H3ZRLWzOzlR7Pxg3W7sHwQRwgqgopNSMxJzMubmQxiPIOxYN3rlZbKdjq4qHZue2Cldm57Vw0&#10;rsb6n9uPCrsbz23w0rsrma40rsvn4+PTHhWnY3kOuSpDsott+rGkOxKadYYJJnJWONSzn2ArlkMZ&#10;lIAInMRFl2R2fztAko42rmLfk7MFP0ABs2Y7MNbnd0+TtejtH0uxSbznp0cKPGjzSODyi2Xj82+L&#10;8MhHs2ZO+zKfa0asB2BLbzxEXIuLYohPwtG3Kg9w1K/fls+ze4tGPto36hs7DyDWbCe3+sxzL6YF&#10;Wqdx41GYUtLMS4adpj1uKQviDsWS5ilijmiasco5IaEVHTvlcsZBIPRux5RONh2IySKoZ2cBU3bp&#10;k4xutmM8kbG7sC3dzbi1V3lVI3FKsQa19vHLscDxcmiebGQSSKdkfn1NYbitpGRGm9X+Ll9HQZsY&#10;YSRuXR5MwErg7Ar6pcySco1CtyrSlR8t8t8KLTPPIm3YMOsXs9PhjjkGxNK7fI9MpGCMW6WtmY1T&#10;sbOhmq8vGrHoo2GWCo8muZt2JQ2kEdwhG2EyJDVGIt2VqQtmNI2oR32/hjiJ6tubh6OwEqMQaEbZ&#10;Nxqdg20jYD4j89sjJnEOwQ1yEBAc06U7YKZGVOwGmrtbXFYxQdyMnKFhh4lF2GcXmCZkqrt6lDt1&#10;B+7Mc4XIjlsOxj+cNRjAVVUEbUIyY0sWBzkOxw85XbijquA6YBH5kuxGTzTenolBXamTGEKc5djh&#10;5hkda0+dcHhUvil2C7S9tL1wnEB/fvkJAx3TAgmnYZJZIorwFcxTqAXYw0JLsU+roRuMHjhTopdz&#10;so2VoDVxv2rhGYlrlpSOjscY7ZFJ4hVHUnEZSmOn607Ebi6ghi9ULyQGgpTJQJkwMAA7ATagZDWK&#10;Hl3+jLCGkb7U7EdYZDpk1aByleIp4jHFImQZ5cQ8Mnq7Idme6p2Glh/vMPmchLm2w5OwTU5Fm7LB&#10;wEK7LyKQXY9TgLMOwVbR2zo5nnWEJSi8Wd3qaHgAOHw9fjeP/JyLZbiTttWv4YEmWPmRExZa7FgF&#10;P0gFv15MNBdidCMkxp2OGBk7NXBSbdjq4Eh2WMBS7HCmAsw7LAXIsw7HjjkS2B2OFMDYHY4YEuxw&#10;OCkuywcCXZsU27LrjS27NyxV2XXAtuzA4pdlg4qC7KrjS27NXGldl1xRbsquFbdmPLscOyLLs1WG&#10;NIsuyqt4YUWXZix8MFMSXY3nkuFHE7NWuKDbsYeRwimBt2bk+GgxsuzcmJw0my7KPLBSC7MN+uFi&#10;7LpXFadlUpil2XybxxpbLs1WxRbs1DXFDs//0eACwqfltlfE3U+qcEQ6eKVIrTImTKIdigtRQmnT&#10;I8TKnYHu7AMK0wxmxMXYVzWDAk0oRloLWQ7NBC3IAjeuJKQ7J55T1hbaze3vp+VuGHBH+JgGrUfQ&#10;c0HaWkMpCUB6neaDPQIkXZNkndlUoNiAfHY+Gc7KFHd3HEKdkX82/mBHpErWdlGlzeAfvHZvgjNa&#10;cSF3Z/bl8ObbQdjnKOKdwH8P9J1ur7RGM1GiXYSP+bNw0RSPT0W4IAEjyHgG7krQGn+zzP8A5BgD&#10;uZfZ+pwz2vPuDsjV/wCdfMs11LK94wSRGiaEACLgwIP7v7Pf7X2s2GPs7DGNCP8AxX+mcLLrcpJ3&#10;5uwjVo3WtPi8B0zOcS7djRDIzA0oCaVxtFOyW+UvN+rWV5ZaZLIX04zKhjKhiFduOzULUFeXEHNZ&#10;rtBjyRMv465uy0esyRkIXs7OrerUfqHtnH8L07sxk7jGldlGXwOPCtOxhbJUtuxnP/bw0rsouPHG&#10;ldm5ivX+uGkuzBqn2ONIdmr440rsrnv33w0tOxpc/R44gJdlFzXCAgU7Gy3UEIUzSpGH+zyIFflX&#10;JQxSlyBkwlkjHmXY8yAkg7EfTXI8LMOzBtv67frxpS7L57U/awUrspj2xCh2VU/RhS7MTXFXZVfH&#10;FXZW39MKuy1YjoSNqGnhiQtOyie2KuyqnCrsrlv440rsov44aWnYlNcRRRtK5+BN2yccZkaCJHhF&#10;l2E955s0qDivJ3ZgSVA+yfAk03+WZ2Ps7Ie4OFPtDFHq7Cafz2OUohiotAIi1CVNdy3jXwzNh2UK&#10;9W7hT7W50HYGsfOdwqSC5mqKH0zxHLkWrWu/auXZezYGuENOLtOV7l2Hun+a9MurlLXmyyMAquwA&#10;DP0p12zX5uzskRY3djh7ShM8LsPAaVzXF2DsuorjS1TsJ9Ys3uHRlRW41BNO2bDR5hAG3C1mAz5B&#10;2FMk7WzAUAI6Af0za4yJbumyQ4ObsSl16YLWOIn5ZZHG0mZdiUfmC/k6RkfRkjiixGUuzS6xIRSR&#10;aE4iASZ+TsZZxS30o5L+7PU5DPlEBs36fAch5el2GcOlWschj4kmleVNt8wJakkW7aGhgDydgyC0&#10;jgjKx1oeg6/rzGnk4ju5cMEYig7F4yxQVoCeuVSG7ZEOy6NvgsJ2dmC42tOyiSo64poOyuVdzirs&#10;cD0qMBC2XZYPtXGldjuVRgpQ7K5DCl2VyArjSC7Glj1xQ7MT74QtuxtR41phW3YnNdwQIXlcRoP2&#10;j+rJxxSlyFsMmQQFydgFfMekMCTPwp+yytX8AcyDosg6OGO0sXf9hdgabzVZJFzVWc1oq1A+nvtl&#10;sez53u1S7UhWzsKNQ8xi+j+rqjRoxFaN3Hjt0zNxaQYzbrtR2icg4XYU3tv8FepAzKgd3BlHZ2AF&#10;SRgadBlrRRdie4wodjl6VOBIdg6LVdUtYkSKdlRd1Xr+vKZYYy5hyIajJAbF2JfpS7aR3kcs0n2+&#10;1amvbJ+FEdGH5iRO5dgiL1ZVDNUJ2HXImgWQJPN2I3TcfsnptTJRARIuxBHlLAgEgbnJU1i3YYJM&#10;fT4mOh/myHC2g07E5L6RE40+/ERCDPZ2B2uJ5upCgdhkqDASJdmjWVmCndTiaRZt2GlpbLECSORO&#10;+VSNt8Q7FVkRiQx4/RgpLsQltEavx19hkxJiY27Ar6TcE/Cpp1r7YfFiFOAl2KQaXdqp/k65E5Qy&#10;hp59A7FLizmYcpF6YwyRPJMsR6h2F7WkwqVUkfLLbccwLsWU3AUBotvEg4Nk0XYrFbl60FB3wGQS&#10;BbsWg08m5j49Sw6GmV5J1EtscRJDsmSjioFa0FPuzSEW9VhHpp2U0qKDyYD54gMhMDm7EbkGaMcK&#10;0G/zyzEaLVmiZ8nY9OToodOJp0O4rkboscQNbh2MGnx1JahJ6jth8Y0x/Lg7l2BZNOkjlV7fZNwU&#10;OXRzgjdx8uk3uLsLdX0kx2E85flxWtDUnrl+HPcgHF1ekIxmRdkSzZOidhtp4H1UfM5VI7t0Bs7B&#10;HEZG2dOy6YbRTs2RTTssYkpdl4pDswUY2mnZfCuDiXhdjSjDtjbExLssIx7Y2kYy7LEbYOIMxjLs&#10;cI28MBky8MuxwQ98iZMhjLsv0xg4mYg7HUAwWzEXZYIwMnZfIYsrdm5jEhBk7MZAMAix8QOxpZmP&#10;6snVMDMl2Za1+WAhRbsVB2qcg3Auy64qC7NXGkuzVxpXZdcaS7NXFDs1e2IC27NXDS27NXGlt2au&#10;KCXZqnFFuyiMWJdjSBXJBgQ7MGPzxKQXZdf8k4KS7L/2NMWNOzcCfbG14S7N6Zr1x4kiDsv0hjxL&#10;4bsv01748SfDDsbSMY2UGIdjSevH9WSDWXYzkclTWS7Lr7740i3Z/9LjpltRUgZi7ubQfVOJS39s&#10;o2FKY0UEuwIdWtAxWtO+SECx4g7EpNYsyaBt8IxlHEHYAuNTgJIXqO+TEWJkHYlFeWrMCz8R+0aV&#10;phIQCHY9NWCGqMQK75A4rZ8ZDsfNr2uTQiFr+QWqVKIjcAK9a8eJb/ZZVHSYQSeGPEzlqZkVezsK&#10;7oJxJDAsd6ZkRaJG3YDVyDtsw7nLGHE7FWnVx+8XfxGArxW7BcFqoIIIKkVByJLZEOx8ksSEqT8Q&#10;6YKSSHZVhfTWd/Fe2xUSwMHQuoYBh02ODJASiQdwuOdEHqHZ1i08xaZJFAklzHHcSIjNGzBd2UHx&#10;oOvjnI5tDkjI0DwvVYtZjNWd3YtZazbXk8sMCtWHYseh+W+V5dLLHESP8TZjzxmTRdgtnp8sxwG9&#10;2BbvVLK0C/WJ44eZ+AuwXl8qkVy7Fppz+kGX9UNM88I/Uadkf1Tz/plpciC1ja+f9ponCoN9gGo3&#10;M/L4c2ODsmchcvQ4ObtOETQ9bsSj/MO0LENZzIoNPiZD/DLD2NL+cGodqxP8LsqD8wbdmZZLYgcv&#10;hZHqafIgb/Tkpdj7bH1Ij2sL3GzsP7DW7C8gM0MoKqAZVPwlCf5gflmty6PJA0Q7HHqscxYIdiU/&#10;mPSoZfTluUSQNxI3NKda0ByUdDkPIFEtZijsZOwpPn2wE0iPby+mp+B1KksPHiePH78zR2ROrB3c&#10;P+VIW7AuoeelkteGmK0d0Tu0wUqo3rQAtyP/AAuWYOyql6zt/Ra83alx9H1Owhu/NHmExKjXbLRw&#10;4cBVao7VQL8P+TmxhocIO0XXT1+YiiXYVm4nnn5SSF3rUs248cyowEeQcfxZE3bsk0PnjV0jf1RH&#10;O7EEMRxCgV2AXjWvvmun2ViJ2uLnw7TyAVs7Alz501mSYSLIYlU1WJQOP092/wBllkOzcQFVbVLt&#10;LKTdux6+ddZeVJGmAKVogVQp+Y74D2Xi5V97L+Usve7JxpurQXtrDMGAkkUFo+4Pfb55z+o0xxyI&#10;rZ32nzicXYN502J6Zj8LkAOzV3pjSXZjirsqv34q7K5GlfwxpLsxYVGGldlE/FWtcVdmJA6YodiE&#10;9wsMZdtx0A7knsMshAyNIJp2FuqX8XoNEw3Y0ddjUA+BzM0+A8VuNnzgRp2RHUbSGeT1IVYIANmp&#10;tt7e+bzBIgUXn84jI7OwrbT35CgqMyhMcuTicBt2I/o+WtQpIw+IB1XgLsFQaTdOCyKajeuVSzRB&#10;boYJncOyf6HcXbWEa3Y/eKKcqEfCoAFT3bOc1mOIncXo9GZGHq5uweXShYHpscxQC5tuwPNfQqxj&#10;35Hpl0cMju1TyAbOwgawu5i3QipBr2GbWOeMKdXk00py5OxW10L4y0jmnZQBSuQy649GeLs6I5uw&#10;d+irZSCV6DMX81M9XJjoYB2Ml0y0ap9MEnxGEamfezOkh3OxaGCOFQqAKoqQBTvlU8hlzbceOMBQ&#10;DscQO/XtgvZsIdmbptvgCh2YbbdBioDsd9OBLsaWphpXY0muFXZWKuyxSnXFXY5TkSpdm5b+GNJA&#10;dlE02HTCpdjGYKKsQB4nJAIJdlFzQN1XrXJCDDiDsCT6paW5POUFhuyg7j6Mthp5S5BoyavHDYl2&#10;BJfMNqYyYg7tUbU4gj5nLo6SQO7jntGNen1OwFci9vWd3VoYCBxVzsB+AzLgIY9vqLhZjlymyPS7&#10;Cu6sVi25AMfDfMmOQFwMmLhLsBhYGkWEvWRjTjTvlp2FtHk7BiaBdmQcB03JO2Q8YdWzwC7E5454&#10;1pKDxG3Ijb78MSDyQQQ7AawqHNDsRUjLbYEOwPOijZRVj4YQwkHYtY6VNcnkRRR0+eQlkATDHbsE&#10;6lZx28Kx8gH8PHBjle7ZkjWzsL0tXZOQ3yfE0iDsom4RSrEhPDth2XcOzRovqDm4CnfeuJQHYJS5&#10;RJOPDlH2HjgMWYlTsEW84kko0dK+HbIEMxN2LXNokg4hPeuASpMg7AUto9RxWgHhlgLWYux0KOjg&#10;U+nAQsQ7DDjNw+Fanx7ZWG0W7HwWkknxMPpwGSYxdidxH6TiuwHfDzTKLsNraS2Np6hblwHxgGpH&#10;tmDkjLjoO200ocG5di9vcWkkRlXZVNDyplWSMgaLkYc+OXIuzXEAnjoKLX7PL+mMMhBZ5oCcap2a&#10;KxVYgKDnTenSuE5yS1Q0EQHYlJZynZlWvhTLI6hxp6I3sHYGbTbkmigKO5/2st/MBr/k+fc7FYtJ&#10;qCJGJYdGFRlU9Q5GPQd7sMra3jiQKld+vIknMPJOy7LFi4RTsUEaBmNB8WR4jTIQdj++DozAdmNT&#10;gUB2Y+2BDsacKKdhdr4/3D3X+p/EZkab+8Dh6/8AuZe52c/zevJOw50xCbRT7n9eUZDu5WKBMXYK&#10;4ZG2fAXZYjHfBxMhjdl8F7ZHiZeGHZvTGPEjwnZRQDCCjgdlEYbQQ7K+nCh2PU+ORIbAXY4HIENo&#10;Idlg4GVuyyaY0m3ZXIYaYmYdlc1xorxh2XUHGmQIdmqO+Cl4g7K5AY0x4w7KZl8PpyQDAyDsbt45&#10;JrLseGHjkSGyJp2PWhGQLYCHZdRiydl8hjSkuzc18ceEo4w7K9VceEo43ZfqDHhXjdl8xjSeN2Ys&#10;KY0vE7NyHjjSeJ2bljS2HZgcaW3Y4H3xpNuzYFt2Xigl2auFLs1cVt2XXI0rs1cKXZq4q7NyGNI4&#10;nZYIxS7L2wbo4XZRVThtgYB2M9AVrXJ8bX4Lsv0Vx40+E7P/0+DXoZiWRtqdsxoOXLd9U4Vyic1o&#10;aAda5eKay7AkonY1WpPbC10XYg0bhQTWvfJBadmSJ26jbEqA7FTa71HTBaadlCJR4j5HAStOxUce&#10;g2yKuypLevxgjYUIGEFFOxrWTcOQFfDCJMuF2BjE4BqPoyVtdOxW2kIKxk0WtRgITEux1wysDxG/&#10;QnEMi7E7UFm4E0C/EcTyYxDsOLC4sEkaW59So+wUAY1pTepX/iWUZBP+Hh+Ll4ZxBuTsl0F9peh2&#10;IuoHkvfrZ4B1IXiVFSd/s8a/8FmlnhyZpUQIcLt8WXHghxR9XH9TsLdT89as7obBUghUEOGAlcmn&#10;U7U27UzJw9lYoj1eo/6Vxc3aUyfTs7I5NKbqYNNO8kp2q9W/XmyiBAVEf6V108hmbJdi8VuqABRV&#10;/Hvhu007GyxyrXkNsIpgQ7A4jFSaUyTB2PXk1FO4G9CKjBwhnGRHJ2McOz77k98kNuiCS7Hm1kal&#10;BTImkEF2DNNsJxJVx8NOuRnIUzgHYKvdNQpWlTlcJUzlF2EptZRyoKCuZHEGmnYtByUfFuv45CTM&#10;OypJYIiPWU8WNB4j3wUUGnYpLHYxqridaMAwUGp3+WAGTMxjXN2SHynqFnVuFyWZEJNuVYNSoJZT&#10;0ovfNZ2hikRy5/xO07Oyws7uw6Hmi0DuGRiFJEbDcMO3yzBPZx73P/Px5F2BYfOLm8KzW9LZj8JU&#10;1cV6E12y6XZlQ2PqceHaXroj0uw2GuacJxAJgzEgVFSN/fME6LJw8VOd+bxnYF2DuYPeo7Zi05Id&#10;m5Y0l2UX7Vw0rszN4HEBDsSaUjJiKS7C+6gef1C7HgxBVfCn9cyscxHo1ShbsKjYyvN8YLVp1rmf&#10;HNGI2ddPTyMnYI/Q7EoWICV+NRXplf5xlHQ97sEfoqx+wQOnjvlB1Uzu5H5PHXJ2NTSLVWam4NKA&#10;dsJ1Uq3WOigOjsWNr8BSMKh/mIrlfim7LacQAoB2Va2YhUDfkKlmJ7nHLk4inHiEXYMqDUHfKG6n&#10;Yl6MTMGpVh0PXJ8RpiYh2PoAKfeMiSkAOytsUgOzMw3OIV2J1rhpadlfqwpdlV8evbDSuzHjuffA&#10;xp2UKE/qxS7MSfpxCHYwnJJdlAnFXZfyxW3ZWKuyw2KHZicWTsrkOnfDSHYjcL6iFCSAe49txlmM&#10;1uwmLDsjGpfXEvnePkprx3rT+mbfCImLoNWMgntezsAXFrcGTnJyJI+ImpOZEZRA2cGYkebsE2F4&#10;LGJ60LtTjXcDep2yrLAzLbp83h8w7Bc+vo0bBEJZgfiY0APyyqGk3cw9obbB2Ardri4WkvEkVIAz&#10;JoRLrxIyLsrTbMSagjSLxpvU/hjln6URh6nZLEt6NQf3e/PbvmuMrdiBTsB3tskgK8PgHtmTjLjZ&#10;BbsKriyjSMyUHEd8yIzaDF2Fi2hZw7niD2ywyauF2GMN9FbyCJYyyAbsOvTKzC2YmA7At9JDcTci&#10;KEigB36ZOEaDGcrLsbBDIfhUbdgMSVAdmn0e+mdQke3fCMoTLGejsFQ+V5nAMhCfLfIHOFGAl2CY&#10;vK0KtykkPyGR8csxpw7BUeg2UZruT88gchZeDF2Cja29KcRkeIsqDsDvZ2lalcmCUUHZQhsU34D5&#10;mmDdjQdjiYAPhUAY0WYp2BLq5VVIUhTkgGMi7Cae3uLhvhJap2y3xIgMBCUuW7sWtdGu68ZHEQPQ&#10;E9foyiWaJ5N+PQzPN2DbO1ktJuPKpY/Zp1p88qnMSFuTjwHEfe7DG4ExjqKcl6f7WY0Kt2MrI2di&#10;K6iyxBXXnIdiq/CBkjhBPk0R1XCKPN2ClvYAQGqGboNzlRxS6OUNUKdgnbbKt3I5i3ZRFD742yAd&#10;lrgKux3TAkOzA4lSHZq4q7K2xIQXZX7Ve2FDsL/MG+j3X+p/EZfpf7wOFrv7mXudnPs3ryTsPNKP&#10;+hL8z+vMbL9TsdMfQ7Blcrb3Zq4q7NiGNOysUgOzYrTsojDbAxdlcQcNsTjdmoB0wWvC7KLNhpHE&#10;Q7KLPhEQxMy7GHl45LZrMpOyqGu+OyBbsepp2wENkTTssue2Cgkzdja4aYW7LrjSQXZf04E07NT3&#10;xRTscMDIOywTgpkJOxwoe+BmC7L4imNsqdlNH4HCCwMHY3g498lbDhIdm+LwwUtl2arjtjS8Tsvl&#10;7YKXjdlF/DDSPEdm9RseFeN2XyONJ43Y5WwUzE3Y8Ocjws+J2YE4lNl2OFcCXZY69cCXZicQl2V8&#10;VclTGy7LqTtgqlt2XQDG1dl0GRTu7NhSHZeBNuy9sUOy+2Bbdn//1OFm1k35Aj+OY5pyqp9U4CuE&#10;MZ40qGycWBdli3IXYdd6YlFOxN7cd1phBWnZX1UcqEbVw8S07HNYk7Dpg4k8LsRfTyB0x4kcLsD/&#10;AFUgnbJWxp2UY2VTxFSMOyTydg3TQZVZGG4FRkJBlB2VPaKa0GASQYuwpnhIloPvyyJayHYoXiYE&#10;MCGHfxxTbsSS3YtyU0HjhV2C4oTsG3ORkyAdg+VyYUSvwIKKvYbk7ZTW7cTtTsAGCVWqtad8ttqp&#10;2PjHCjFKN2NOuBI2diy6xLFIoMC0pud64OC2XG7FJ9XhcbxFR0NSMEYKZuxsLQS7oRxP2sJ2QBbs&#10;cY0U4gooOx6yxgfYBpiSWVux6XA7R4CEAuxdb+ZR8KUAyPCy4i7GNqTEcX2JwiK8bsCyzB0bmxA6&#10;1G2SAQSHYSreTLIeLEpXofDLaaOLd2OKGfcPU+B7YOTKrdg2HTyYlUirU+1kOJsjjsOw78raGy6g&#10;lzJG31dEYiRtlLEUAH82YOs1I4TEH1Ow0OllxiRGzskNzY2/qjggo32yBQGp3Ga7HmnW7t8mljI7&#10;B2PTTLR2UPEviGGx+7Iy1EwObIaaHIh2LxaVYRyCURgON/b7sqlqchFWyGlgDdOwUt3bqQvqCrbC&#10;hqK/RXKfBkd6buOLsWDgjrWvTKaZ27MGrt2w0kl2ML74aV2NZjkggUXYwmuFXZQpucKuy+WNK7Gk&#10;1YE9BirsxYU2xpXY0yKoLsQFUVZmNAB4k5IRJ2CJSADsKbjzbocSsy3PqMtf3aIxJp4EgD8czIdn&#10;5SeX2uBPtPDHrbsJpvP7LdAx2oe1p9lmKy1p15Cq/wDCtmcOy41ud3Xz7Zlxekel2DofPWkm3R5o&#10;5UmY/HEo58abV5HjWuY8+zJ3sdnIh2xEjcU7DqW/tIbb6zLKqwMqsJa7FWFRQe+YUcEpS4QLLszq&#10;ICPFfpdgOy8y6PeTLBBMfXkrwRlZakdh2rl2TRZICyNnGx9o4py4QXYPZhWla+OY1d7nguzcx2Nc&#10;FKXZXLfGkuyi2FDsxbAh2UWOGkuyq9sKuze5OKHZVd8Vdmr9+Kh2Vvil2XX2xpDsaWrkqS7GFqd6&#10;/LJAK7Gk7VwodjSAdiMNsDF2BroQJExJRCdldgOpGX4pStx88IgWXZH5ooHqoqXHUjp89s2UJEbF&#10;5+YHJ2aHSLp3qEqh6dslLKGvwpdHYZ2On+hIVkWjEbUOVznY2bYQrm7DSCC3B5NGA21D32zHkZFv&#10;jTsHEh6EGigfZ/rlVd7bxW7EZYvbLoENUnYEkg5VFNssBaat2BpLFD9pRT5ZYJMDF2V9UgApwFPl&#10;hs9EAB2NWw05WLNHvgMpJoOwTHNYxDiigDIkEsxIB2VJqtslQCMIxo8V2JjVlfp9+Pho8S3ZjdK2&#10;9T9+GqRxuzC4oOu2NWpk7E3uPemEBNuwHNedd65OmBdgGeacglT9FcnYDE27FtPgkuFJmk4Ae++U&#10;ZcvD9IcnS4eI7nZ2LXVrbxRgq/J2+yOtcrx5DIuVl0+IDY7uxPTJLn1WjKkr3HSmSzgVzatIZ8Xk&#10;7DUxox6/GvfMK6dzwg83Zctqs20nQdxt+OAZK5IyYRPm7MtvGtKkkKNt/wBeJmVGGuTsTayi3dRR&#10;uop45LxSwyaSJLsRubS5kZXDAMOvbLY5Q0ZdLI/S7FIJ5rdWjnbbqkh369shOIl9PNOKc8e0hs7B&#10;sMqyJUdab75RONOfDIJB2KCnfK2duzVw0l2YGmNKXZuWCkOyiaYaRTs1ffFFuwv14/7h7r/U/iMv&#10;0394HD1/9zL3Ozn+bx5J2HWlmlqu/c/rzHyc3Mwn0uwYDkCHIBdjq5FlbsxxAW3ZWGlt2bBSuy8U&#10;uysUOzYq7KNMIRTsriMNsTF2Vww2xMHZYBGC1p2UR74QV4XZVAO+LExdlEeGG2NOzADvih2bbFk7&#10;HbYFt2VXDSCXZt8UEuywcSEgux6sMhTbEux9a4KbBJ2bFNuy6jAh2VSuStBi7G8BiCx8IOy/TGHi&#10;R4YdlekuPEvhh2XwTBxFIgHY6iYN2QAdlinbHdk7LrjTJ2auBFuzVxpNuywcaW3ZgcaUl2XXBTF2&#10;XiArsupxpNuyq4aXidl8sAioLsuuNJt2Xy2xpFuz/9WBT6HEV2GamOZ2hD6prhbceX4C1StadMuG&#10;ZrMA7AraXGlQBkxMlgYuwNLp8TbdPHJiS8DsRfS1cU5AYeNicbsoaXxWgkFceJPA7MmmSsTycEdt&#10;seJREuzHQy27Mv0VyPir4duzLoETMI1NSx28cjk1HCLLOGnMjQdjJPLtxCPVj+Jf8nqPY5XDWwLb&#10;LQTiLdibW/JKMAD23y/ivdoMD3OwrfT1DlnIG+wy3jaTB2B5bBWJKHc5LiY8LsTFpJGORG2HiUxp&#10;2PRCSDgKQ7BNE4FnI4r2yDY7HpH64DIaJ4ZHkkbuxZ7Tl07Y8TIh2Fd7asLtSOh2p8ssiWmQ3djb&#10;yFSAvfwGGKJB2MsoGV9+/hjIsYOw1jsC9GYkjsMq4m/gt2KPZsFIUY8SadlQK0bfEuMjaAHY+Vqj&#10;pT2wRS7Ca4uzHIVcfD2OXgNMi7AktwXUgPthAYW7EI6q3JaEd6iuSLEOwat1HE1AnX7XbfIGLbxO&#10;wbpkrPexRx0aOQgCM7nxoMryj0ltwm5B2TKa6MsXpxKFSlAiVHEdqHbpmkEADZeiMrjQdmsriZP3&#10;EikcT8Lnw60xzYwdwjBOQ2LsWMVx64dXpGTQAjoDlYMeHzcgwJlbsGvV0K9BTtmNE0bb6sbuwLHp&#10;9uihQCR1Ir1PvlpzyLSMMQ7BcZCqFAoABQVplMt22nY7mQd8FMg7E5uToQjcG8clEgMZAuxKMXMY&#10;AdvWWgr2NclLhPLZhAEOxbnXcfdkabnYxpo0IDHrtTCIEsTKnYCudZtoH4MrUJALbUGZMNLIhxMm&#10;tjCVF2CIruGYkQtyA7+OVTwSj9TfjzRlyLsek0bsQHFVO+42r0rTpj4Uu4qc8OVh2EXmPUbRrf6q&#10;l0iy86yoGqeIrtt8Jqcz9Fp5CXERs6/X6qJjwxLshzsp5JGgetaGvxAZuBbz9uwO8RhYBxVT19sl&#10;bDcOxS7jQRK6bimxHTIxPRZDbZ2Ky6teXFrBbyuXigUKkailAvQ+7ZGOGIkZAbybDqJGIifpi7Ar&#10;yxndQVI3B7g5ZTWZW7DxPOWs8EVUib01AdiDVqClSajrmDLQY9y7CHamUCttnYf6T5nsr5xCym3u&#10;CQoRjyDMTSimn/EswdRoZR3G4dnpu04zNS9MnYb8tyOwzBp2gLssnIq7KrhpLs1T17YrbspmH04Q&#10;FdlVONK7GkkH2w0rsstjSh2UWw0l2UXH9uICuyi22SRbsaTvvipdlE4QgOzYpLsDXcLSr8JA9z0y&#10;7FKi4uoxGYp2Flva3CS8SoUk/E3b6NszzkB3dMdNMS5Ow9t7aH0uBela96HfrmLLJu3eEadj47Cx&#10;iowYsexJrkjl2ph4O7sWZrYH7QrgFqQ7GGSEGgOTYkbOxNplGwbJAMC7E2nXx3yVMCXYHkm/ygT4&#10;ZYAxIdgWSaTsRkmFF2BJPrbkAHrsN8kJCkcEnYgbW7PU4+LGmR08+4uyksZ2YgUJHXGWYAWsNPKR&#10;oOxVbG7BPEqwH8p/DIeOG8aKfvdjjFdhPhX4uwOPjRY/lMnc7Ljs9QY1ZgB4E5GWeLZHRZL3DsMI&#10;rRQP3iq2woB45iyznoXY4tIP4g7FEtLVa0jWp70H8cqOWXe3/lojo7E7m0R0ooCN/MFGTx5SCxy6&#10;eJFAOwDbW0kMhJqRXc+2ZE52HBhpjCXJ2DBbRMQxG46DKPELneBA707HpEiVKj7XXIGRPNsjhiOQ&#10;djlFCTTfAeTaQ7FK9cgh2UO/fEsy7MD9AxV2XUDp2xAWnZRUN1FfnkhKuTExvZ2MjhVGJWoB7Yyl&#10;YYRxCJsOxetaZW2h2XituysVt2avbFXZiRii3ZQ8cUF2F+vH/cRddvg/iMv0394HD1x/cy9zsgOb&#10;x5N2SWzsGh0SxvC/JbxpwEpTiYWUHfvXnmNKVyI7nOxR9ALq7kYK03TZb66EEbBKAM7nsvNUJA7m&#10;rjbAZUzES7JHD5Mt/SMks0ygiMoJU9J/jkVCGQerwI9Rf2v2f+BiZLRWeoQF5D4m2opqOhPU08MT&#10;k8lE2E98l1xgWETwoU5s37r1ChaqcfiHCvH/AGOJnRplGBLfM1pTvv8AfTIvQDCtLskugaBDc2i3&#10;fpLcyskhEEpk9MFZAlSISJPs175Azo0yAaf7NOXGvcU/jhjfaPpzNqRSBYra0glktD6UyN6iJEOM&#10;h5UOzHk32v8AdnwrkgeVsJk2s5yDgKBmJAfelBvuNvbCy90hYdGuZ2tIFlhkkR5ojckoVu2iKrzk&#10;aMrTgi815cP+LPiwkhnG6coNVJlYjsDx329h9OR3FbVMo4rbs2K27KxW3ZsVt2bFBdlYWJDsxGIQ&#10;XZqnDTEl2apxRxOzY0gl2apxpbdl4rbs2wxV2bFLssE4CGXE7HAnBTMF2Xvgpk7Nvirs3xYsd3Y1&#10;uWSAYGRdlVOGmPEXZhivEXZe+CmQt2OAOLMEux2+BkC7MKYp4nZqjI0jidl1GFeJ2WMBCbdlg40l&#10;2XjSHZu+NK7LocUW7NvirsumKXZqYEU7P//W5ha+c4XKoY25E08afPNZLS0HZjMC+qckXOKRAxI+&#10;IVGYnEQ28ILqYFmt7ZifiFcsGWuaBhLsBy6XC1SGH0HLY5mBxF2Ivpip7j55PxmIxl2IPbonzGE5&#10;Qnwi7NFbXLkBEoP5qbZjz1UB1crHpZEOwWml3BHxOta9KHMSXaAHIOVHQd5dgy3soYKkAFm3qeo+&#10;WYOXUym5uLTxjydirRoa7bnKRIt3CHYFNha+oT6Y616CmZH5idVbV+Xjzp2E+r6JZzyc0DCQDeKO&#10;gY12rvQAZnaXVTArvcLV6SBFuyMxyi2uWa2AZUJCFwH++vXNzRkN3SEiEvS7A0iTXErM7Fq9R2yQ&#10;FBplIydiq2xUdMPFaYh2BplpJuKgdskGMi7E1vLhCUBoMJjaBMuxRruZoWTlQkUBXY4iIZGZdgUz&#10;FmAZSzV3JrhAYW7FZebGoFMRsl2JC4mVSFahB7dcNMbdh7pNy9wpV927djlMxTkQlbsM/q58Mp4m&#10;ynYhLAPpyQYkOwDcKY1J4kk7ZOLAmnYQX0bOanMiLTLd2AxE1eNNjkmFOx4t3UVO2BNOwQsAaKp6&#10;joMFsq2diuj+smp23ADmJQor0q238cqzUYFtwEiY97s6WIo0rwAA+WcwZF7CMQ7GrbRiUyipkOxJ&#10;6YTlNUgYxduxXYdemVtgDsdTfpgUuxtQe9DhV2NIU9e2G0Hd2ap5AY1taejsonfEBXZfLxwUh2VT&#10;3965JNuwDql5ZW6Bbif0TICFI3Owr0GZOmxzl9I4nF1GeEB6ju7Ibf6nC0tITWOvwV+Jt/E9M3mP&#10;GRHd5zPmBO3J2Ng1bV7ZOKuIvi2l41ahPSpr4eGM8EJcxbHHqMkOR5uwMlqJmblOvqsfhFRucsJA&#10;6NdWbJ3dh1Z2AaBBPGvNRQ0HUDucolkINhvxxsbuwr1Syjjl9Tn6dB8JG2XY5W05YU7AKT+oDFMQ&#10;SR8L5ZTSC7HPC/1NQDyp1+/AObKtnYG9MDZqqCNvDJMDF2J1Cvv8Q74aYuxdbj4CEHFq9PbBQZCT&#10;sHaXZ3F3cwmBaOGBdxWq0P2tulMpzZRCO7kYMcpyFOyeRk0AZizCgLHqad80Eg9bjjwxAdji4OQp&#10;sDsdypgpXZRbtiAh2NLU2yVJdm5e/wBGICLdjQw+WGkuzE7k4ot2VWmNK7KJwqC7NU98Vt2VU4Vt&#10;2Vixt2UThV2VXFFuxvFSa+HTJCTGUQXY4mnscQUcAdiIilM/qNL8P8vvlsZ0OTiS0tm3YoYwxqa1&#10;yJyENv5eDsoooB/tweIV/LQdjWi5DqRkhlKDpYHo7EJLY/GwckU6Hen4ZdHKT0caekiHYH9IiPkC&#10;eQG465eJW4BiA7CW9vplJQ8kDbAnbMuEQ4k5F2GGlXJlaNJD6u9EfurDemYmojW7maSYMgC7DWdX&#10;2VRQdycw4F3GWJrZ2Fgiv/UJVaK2zE0GZZMOpdacWW+TsFWMNynISqVANVPjlWYxPJv0sJg1J2Dg&#10;9VrQb+GY5j5uz4adjgR75AhQHZqjGk07MTjSuyqmnzxpXY0jJgrzdlE9u+BQHZhil2bpih2auNJd&#10;jq0wEIp2YnGkuyq40l2aoriVt2WDvirsvlgpAdl1/DBS07NyoNsaV2VWvfDSLdm7YoJdmqcVt2AN&#10;dNdIuv8AU/iMu0/94HD139zL3OyBZu3lHZKbOWR/LWnozVWO4vAg8AVtyfxOUTAEifd+lzcEvTTQ&#10;+0fkP44b+VafpGSv++R/1EQZTNvB3bPbJxqUUf1S0ZrOMsbqAH94xIIkT4uRLFqdK5ECr3YyU1Jq&#10;RyY0FdwB1+gYHa3gHlmVPqsAhSyqhUuaOUBGzqrfb4t/r4ZE8TKHJociRUsDyOxp0B9q9s5ttk0W&#10;q5NvKdf0OKtwAjuB6lORH72I9P8AZZE82V7LWPxKPE/wOGqLCDr3HUHkkW3ueUSIo4gpD4A8uPHj&#10;/wAS+1gPTbqP0tcjzUpGasXJRTmKEmvY4XaxLD/hvVLdbmeZo5nKrcL6RAe9JFF4R8iaFn/lb4uK&#10;4D9QvubInZdEpAViq1ahZlHU8aVyCZbTFVysVdmxTbs2NK7Nii3ZsVt2bFXZdMUU7NTDbGnZqDBa&#10;OF2amG08LsugxteF2agwWvC7NQYV4XZqDFHC7NQ4ladl0OCki3Zt8FMrLsuuFNuzVwUtuzA40guz&#10;bY0op2bbFRTsvFLs2K27NXFeJ2XtituzbYq7LqMVBdlinTBSbdl1oN8aRbsb6ieI+/DSDJ2OWrmi&#10;fEfAb4aRxuwVHp98/S2mavTjGzYBG143YJTQdXYVXTr9h4rayMPwx2YnKpvc26GjyopHZmA/Xjf8&#10;P+aDMI49B1J0LAGU2s4AB70CN0+eNRrmEeNvyQza3oqNxa/tlbpxM0YNfvwf/gfzfw5/oi5p4ema&#10;+P2ftZDijfMNvEu/TGkUr9et6ePqpT9ef//X4HCzxXBqtVIoQMpO4ciL6pw1s9e+quImd/TNAD1p&#10;9GY08PENg5OPKAd3ZI7XV9IMbO10jug5PSvQ7bCm/wBGafNp8xNCLt8WbDXN2Ft75utiksVrBSSv&#10;7uZqFfnxH/NWZODs+YoyLjZtdE2Ih2FWneY7x75Y7o84SaNQb09s2GbB6Dw86cLBnuYBdkxkt7MI&#10;zuAEQVYk9AO+c8M2UGnoPBhTsu3ktiSsUgdqVA5BjTp75DKJnchsxyidgbdi5YgVrsMopup2ZnGI&#10;C07Glx9OGlIdjC2+2SpS7C7VbFbiCVgKylKAbmtKkAj2OZWmzcJA6OPqcfFA07IjDY3KqQY+nfOi&#10;4wTz6PMyxSEjYdiUy3MUhVU3HemTEgWqQI6OxaOK/kQsE/DGwEgSLstdH1Cap9OlfbAZgL4ci7HL&#10;5U1GSvwAe+Jzx718EuxU+T7xAOh8ch+YCfALscfLFyoq0ZJ8QMIzBfBLsoeXbpj8MbU+WA5gvhF2&#10;PXye/Uggntj+YC+C7BVp5TeKRXDlaGpyuWotnHBTsORpoA3JJ98o8S28AOxCXTwK+OTE2Bi7C+50&#10;4NXauWRyNcouwjvNFmdzxG2ZEMjUcTsBDR7hW3QkeOSMwx8IuwS2mMUChe+Q42XhuwDPaOjEKpFD&#10;0OWiWzExdgvSbCKS/gZ1JHNWYUr9nfKM+T0lydLiuYdk6qSKnr3zm3rA7LqPGlcFK7Ebi6ht1DSt&#10;QE0A6kn2GWQxmXJrnljEWS7C6/8AMdpZ3BglUswFSyEbE9iDmZi0MpCw4WbtGGM0PU7EpPNunBRQ&#10;OTttsPxrkh2dJh/KmN2WvmnS2enJwOzcdv15H8hkSO1MbsRXzZZ7q8bBuRpxoRx8dyMsPZ8uYYDt&#10;WHV2DbTXbG4fgrFGptyAAP01yjJpJDcuRi1+OZ507B9VIqKmv3Zi05glbsx6UxpLsjHmC2V7l5pQ&#10;XYikaDwUAV9s3WjNRp57tAXPd2EFjZCW8owaMpuKCo6++Zs5UHWwhcqdh0La2uQkExT1wT8C96ZR&#10;xEOSADt1dicfl8pdpIrfulNShFffE59kDTkF2HJiCqePWnzzH4t7ckig7C7UIEdTzFad8yMdgtE3&#10;ZGordGvGSNKgVK16VzKMtnDrd2Lu5hUR7EjenvkQLSTTsCzXHqKQY6eJ8MkAxMrdgX0yVO2w3r4Z&#10;NrdlKtD4jFFOyX+Tygs7gBv3nMch/k02/HNX2hdh3/ZPDR73Yf13Hj45rad4HZq7e+KQ7NywK7NU&#10;jCgF2bAm3ZVclSC7NWlcC27Kwq7K+WKLdmJxCuyq4Vdmrt1xV2aoONK7G4UEuzeOKA7AdzqcUJdO&#10;LM69egHtvmTjwE79HEzawQ2dhRca/c0XggAoQ46hj45lw00XVz7TmeTsLZNVv2LFZ5FLdRUgfhmS&#10;MEO5wzqpnq7Ltdb1O3VkRuYJr+8+KnyrkZ6eBTj1uWAoHZ2CbfzHqPqVlCstfs0A/VkJaOBGzdDt&#10;LL1dkkjnSVA67A0NPY5rZw4TTvMGoGQOwNcWXOf1uZ4kAGP5ZbjyDk42pwGUrt2NM8CggP8AFSpG&#10;XiJLrpS6Own1ZBIvNPiHemZWM042U27ANldTW85khq3IUYU/z3yWSAkKLXjmYm3ZILXWYJAUnJjP&#10;Yt3zAnpyD6dw7jB2gOrsKru71J5iRcsgJPFFalB9FMyseKAHJwMuomZGjs7EYbu6tZhLFMeR+2rH&#10;kDXrUHJyxiQohqjnnE3bslsb8lVunIBvGld+uaicd3pcU+KILsfWuRput2auNLTs3etcBRbs1euC&#10;ldjK1qeuTZEuzct8aYuy6jBS07KPthDIOzVxV2YEdcaS7L5CvjgpBdlH8MK27LFfuwFBLs1fHFId&#10;l1OKuzV98VLs1fDAxt2UG+/DSuzFsFIdmLff3w0rsAa4a6Tcj/I/iMu0/wBYcTXf3Mvc7ILm5eUd&#10;kmsP+Ufsv+Yi7/4jb5TPm5WHk0PtH5D+OHXlQ/7kJtq/uF2/6OoOmVTGzkA7uPUfP+GTq/MKWFjx&#10;LyvNOGgIDEyBJoKlFFDXf7ORqyUSKgJl9eYMyqI41Z60qoPL7R+jA/1eWLQpLaeK4U/U0lDEsx4s&#10;Ph5EigFOHwfaVftLhJ3BHemB2XJLG5rG4I5stKftKSGH3hs5za27XFxFAteUjBRQEnc9gKnLEWrZ&#10;0PSdKvdJtUhW2uGlEskPrfVLx1q/FgQjQRK28a/D63L/AITKzEXzY8aWjWtOlmaJbiLmkQnIM0Wy&#10;VKkni7MAKfa48P8ALwRqUttBFeIwuEmuw0Mwkt7dAFuAiNxDTwyL8KrT1Ph/abEC6/WglUBuZGV0&#10;SKS3A5LIJmYkrWgp6bL1/aDcv+Bws12/s30rULaR2LOktwnKbTUPqsWl2UXMshUyAfCnORl+Bf8A&#10;KlGPJByEByXEoEdYvTcsqUVZnFKgdeCdid2+FcKLfQ/LpvI4pbr924arte6cACOn93NL+LLkz7vv&#10;Rx+atFeLLEXVXXiQCHilU/QGVWP3YKstH8uw6slAt3bukxEUs9pMoZJI0Un0bq3P2XZuDFG/l5/G&#10;ywNkd34/pRSJG1Ke4uGRoogwl+EeoFdRUqW2LRSr1Xiftcf9birC9Z8rWGoi1XSbRrGdpZopX9G6&#10;eKTgDSgh+t8CPTb4U5fb+L4EVsgBIczbPiU5tRNlbvPdOHZUjLW6yRKVLsFNGl9Bacmp8fHlx+H4&#10;24ZD73R9RsoxJcwlI2IVXqrAll5AVUlfs5YniTBWB6e43BHQ074CxW28vGlt2amKAXZumKbdmxpb&#10;dl4rbs2KLdl40m3ZsFLbs1MktuzAYLW3ZeBbdm3xV2bCrs2KHZfbFbdlbY0l2XgpbdmwpsOzbYKR&#10;Ydm2wlS7NTEIp2XxGBadm44Vp2Xx2wJditpaTXV1DawKWmnkSKNQCatIwUbCp6nCxIWySRxRtJIw&#10;SNAWd2IAAAqSScmej+V7/wAs+Y7W91URvDbVkkiUSCokSRFH71EWtQconkBjsW2GMlCGdNRs5ltZ&#10;eBaqLIrKaEAGvwMfHJ9J+Y+jwqTb2Clx9lWmijB7dRy/VmIMUjzLb4R70ml8o3koPPUSa9mQuPu5&#10;jA035nXDH9zaQJ4VuFk/UEywYB/SY+DLybg8j2YH7+Yu/do0VP8AiXPAq/mDrs8yR24shJIeKo0Z&#10;epPyuEyRxR/pfj4J8CXeFc+T9NUV9ecBdz8Sdv8AYYAk/TR1Q61NbWMeoNNHcG4FuA6kW62wQP6s&#10;jiMoasnL+8+PJxyxEeEA9ev874Nf5M3doiHQLBIBB607xCNofTaRgpDS+qW4DinPlsH48uHw4aye&#10;a/MscLyTTQqI1LMY147AFq0KyeGVmEb5Nv5bzaTyzoqbiEsSerO5/iMBf8rB1On/AB0BwO1eA6Df&#10;r6H8uHwR/N/HzT4A713+GNEry+rfF485P+as/9DjzQ2lu8vOLmyggNXbl9Ga2M5T5cnbHHGHPm+q&#10;cJbiJJZeQFD4ZlQJDhyFl2aOBq0QcvGmN2ojTsF29q7VUJuu9fYeOQnkA5tscMpcnYg+nypI0g7f&#10;dWu2IzRqipwyBui7BhuryRXEkjH1I/SfxKj/AGsp8OA3b/EmTTsF6VNDpLTS3k6xxlKUoWJLGtAB&#10;Xp+1mPrIeKAIDicnRnwTczwh2Vqvnu0WFl08F5qgK8q0jp36Hkf+FynB2VK/W25+1Igej6vi7C+0&#10;/MOdLhvr1uphpsYCahh3o7EEHMnJ2TCvSd/6TjY+15A+obf0XZKNO13TtSQPayh2bYxH4XBpWhX/&#10;AJpzVZtHkx8w7jDrMeT6S7BxY0qQfnmPwuRxAuxpYcR1G+22ERS7ETBAXrxrXrttlwzTAq2o4Y3y&#10;djTaxE14ig9hk46mYDVk0mOXR2PSFVFABT5ZL83Jo/IRdlu7oKKBUnsMthqRLmwOi7nY+K6dZKSU&#10;APQ9sMZiQLRl05i7BIvoq1JB+nJ0XH4D3OxwvLdweIJ8cmIliRTsVU27d+uRIpFO3x3pofl7ZEyW&#10;nZjEPDJKY+bq4m6oBuQMRJHBJ2BJGjFaEHE5G6GIkjZ2BpFB7CnyzH/NFzo6Ecy7EHt/ADLY6tEt&#10;AC7ExaKSK9+3TBLVFlHQxHN2Nayib2p2GQGqk2nRQ7nYCu9DWagVuNOrHevzy+GtI5tOTs6J5OwV&#10;aafFbqo+1w+yx65Rl1Jk5ODTRgHYNrSvjmM5TsRuJSiVHUnLMcLLDJIxGzsjWqw31zdBnYhF3T2G&#10;bjT8EY+bz+sMzLd2FlxZkyM7fESak++ZUDs4Eom3YlJYsE5fdkxJiYOwMEKEcqknJc2NOxb005Df&#10;ftXIpdikLyxMTypXoT2yMgCyBIdkm0i5LQjm3JqbddhXNVqcW+wd5os2zsF/pS1KtwYPINlUHqe1&#10;MqjppbOTk10BsDu7C6GxMYZpKtcOKkNWlTvv4ZniV7Dk6eW5JLsBGKSK8DiP4mHxKCKDbxy4Gw45&#10;2k7ForqGKZAqIXA3HIbNXvkTAkMhkALsFXus2FtEpRubkVoBX+zK8eEnm3S1AA2dhDdazcSklWYJ&#10;IOJQ/wBmZccIDhzzSk7ALTygllZqH7W5ywBr4i7Kt7q7XaNASf2yKnExCIyLsEMitIrTCrncgChy&#10;A29zMuy5rYGKqLQE71xB3Uh2F8Yh3qCTy6dqZaba3YKkgt+BZQACOmR3Z0Kdg7ytcxRXkluSeUy/&#10;uwOhZd9/ormJrYExtz+zMvDOv5zslNTv7ZqHpHZqmmBbdmrhpSXZixxpQXZgcVdmrituyqnpjSHZ&#10;q7YpdlVw0h2VWuFLso9cQtuzVFMaQ7KJ3+WFXZq4GLsa7EUpuSfoyQCC7I/frJIxiqSFYliOhJ8c&#10;2mICref1ZPFTsRaFFi+IUoe/fLQXFdjHsg0asR9rcEZLiY8LsoWvprQ0Yj6cbXgp2BmmgSUFhShr&#10;sMlVsdnYJHmC4iUiKNVX9ljWv68pOmjLm5ENZKHJ2LDXZpY+DbEj4iv8MidLGJtmdfKXN2A2uEDC&#10;pPvvl9GnEM93Y/nECaMaHvkaKbdliPkpINKde1MNpp2YQmnWvemFadlJEZGKhakdR1wXSuwDdQ+k&#10;eIFMsibYSDsF2HmC7tkELD1Yx0B6/flGTTRk5GDXTxihu7JBp+rRXg+FDGaftEb/ACOYGbAYO302&#10;ujk57F2CmljVaswUe/8AblYgT0c6WQR5uy0kD14tzA603piY0iOWEuRFuzcwTxU1I3I9sAHenxI3&#10;RO7sqoxrvbHZq4KQ7LrikF2auBXZq1wlQ7LrTGkuyj4YEW7NXFXZqjFXZdcaV2XXFbdmrih2VXGk&#10;uyqnCh2av0YodmqK9cVdgLWz/uKuP9T+Iy3T/WHD1v8Acy9zsg2bh5V2SawH/Ov2J/5eLv8A4jb5&#10;VPm5WE7NftH5D+OHXlUVv5jWlIV/6iYMrlybQd3Hqvz/AIZN79VFto7qSyBnMxLSxq6i5tV+CprH&#10;13/4LIDmfx0LKRQqmRrq5Usq1RBHRQWU/Hu3j/k4pdQxuDDAzc5LC1URtJzBRgo9QEnai8+/+rhh&#10;Hb4o4qbtWbh1DD1pakDjQc22oOp9/wBrI9YeS0SeB3mpMtX4Eq26utPh4/GpWtd/5ct4WsyV2kAB&#10;2NPHphw2jX0ru8gsBLyL/DZ2hoxStCZLR3Yep/M32f8ALyXCwtLm0yyaV5i15ylT02Au7gLxJrVU&#10;E3BX/wAtV54MXSIn9GO4lX1PULgwwWkQHFmMfExwRsDxC8/2efLIVS8S+2gNsHMZdkUcUEss0poS&#10;CeXqO9d6/wCxwTPocEyyLPd3LRyqUljWZo0KMCCCsfBaEE12xSZBf6nMjlEjFSCpK1II3B3w0bQI&#10;U/fm6vmdVPFmvLk7Eez9/bKTLpSRulsNxCxMCwwKjsA6IijcGnQilR7jI0y3b6jbgvPKFjuwlf0i&#10;3+7oDQVW8qNt+K8P9+KnwpkxS9UZI9vZ85EiDSOU50+rqRVW41JaLp/rf6n7WMmgRJ7fnboxa7nB&#10;WWKAdFnP2rizsz+x+1N/sY2+GMqpaeZ5q3M7sUeGFgqM+x4Rudo7i4U/FX7C/Z/3ZKnxykfmiEjR&#10;kcp/u2IFiprX0FO7G3Xx/wCWp8eqeIJlFIzXDLT4QtRuP52HZz4fyf8ANKw0sg/aH3jJUniCvmDp&#10;2ZSfmMaK8bseFLAkbhetO3bHdeJ2VTAyt2OjieRwiDk7dFHU/LCjidkjsfJjXUUDi84mcEKghZz6&#10;ioztFsftrwZcBtHGFOWdIlLMQAKVqQKAkCu5G2+FMeha25VUsLhi3LiFjZifTPF6U68GPFv5cVE2&#10;2uIF5cpEXjTlVgKV6V+eUNJv/SMrQyJGIjPyaOWhiABLghCONCPiw0UmYXepH/MOvHr38Ma2l36l&#10;x6DkoodqKSArBiDX/YP/AMDjwleMN1FaV3wMyMpIIowNCD2IwJt2UBirscFJB9voxW3Y6KJ5JEjU&#10;FndgqqASSWNAABucCuw40zylql40nrRS2ix8f76GUFuZIHGqgH78SQBzRZWGaOoHIGveo7b+OGOn&#10;eQbi5i9SaWe1O6iOS3CksCKEfvG+Gniqt/k4TOEfNh6itM+/w8GWvUN279vHHz/l1LAhZ7gyNxDI&#10;kcbKWZa1A5yP12ycdTA7MPClbaS8idhQd69sQvfJN5HbetBDMDxJ4y+mWJpsOClSP+Cb/V/ZyJnD&#10;oWwcS5ZUY0Bqfbp9+EcukapF/e2c6D+Zo3A+8imRsM6XAg9DXApUg0IoRtvhV2amK07NxGArTs1M&#10;Vdl0xS7Lp44Ft2XTFbdg/QAv6d07mG4i6gJK/aFJV+Ie6/aycBZ5Wi1K85/VJ+AUv6bcQ9eNeJpW&#10;nbOoedVgdtPiaGRLae1V/VkZQSySTULcRt9un2swgCJyBAjwy/3rmYzY5pV5ZeSSO+aW6W5lF0yu&#10;ERkWL91H+7Xmav8Az8/8vI1Pp2nxxkx20kzA0RBKw2Ldeh6ZMTJ6tic74FitVDpWxdU8GkVuw/yQ&#10;cnfmreCIY/SuozHagRiSP98FAcKSvMqRQhlFaZGz3paYVUjvToemHV9PpaWdIWuZrk8QAQwTZRUt&#10;UJ8I4kdcxxxWkqaevz3ChN6069TTC2R4pFKseNQa8pJR/MKbN+GW0hVpgyvlf06cGrWv981Ov/GT&#10;+XB6rTQU+M9ftCn9ny8c/9HmVxpcky8QyhT18fHrnOx1gi9RPScXN9U4TX9lZ2hkT1Vd4wOSD7RJ&#10;7Ab0zOw5pTF06/PgjjHOy7CK71q4kuVEacYkAVYgAAKd9uv05mxwit3ClmN7bOxR/Nd8w9JuFQR8&#10;SoqnYdDxysaOF22nW5KrZ2Gg8xQw6QrCIPfyk8hXoCahiRTt0UZjy0hOTrwuYNcBj/puwrbzFOrC&#10;QFQw3ApvX50zJ/LgbOCdSb3ditxerqMAdV9NqfECeVT1rghi4Nm3Jk8QOwna3IrzG46EZkAuGQ7A&#10;v1G4IDCNqdjk+IMOEuwVp9oY5RK0jRsvTgeLffXISIOxZ440bt2HVtqVwnrGKU85V4FySWp9+Y0s&#10;ETVjk5ePUyje7sH2ut3sMHpmTnReKMdyDWtd+uY89FAyunIx66cRVuxiapqxIl9ZmjXYkU418DTb&#10;JnS4htTH85lvm7BS6veGGhfbqX2HT3yn8pC2389krm7DHTNYjuV4NIpkTr0HTvmHqNIYmwHO02rj&#10;Ibl2Xe67ptqo9aYVIqEWrGn0dMhi0eSR2Dbk12KB3LsCy+a9IEhiDPKv8yr8P4mv4ZdHQZWjJ2li&#10;unYY2t9ZXX+80iOfAbHptsaZRkxZIfVbfjy4pci7BE3pIhd/hAG706fdleOcyaDLJjhVl2BbDVoL&#10;t3jiejoaBH2Zh4gVOZuUTgLIdbihCcqBdhis8w6Hf3B/rmMc7ljRDvdlSTysACfnTKvGLZHRwdiT&#10;HYBu2Q4j0bvAiOQdlEjHiLOMAHY3lt44KZkOxpPhvkldjaiu+FejsYaYVDswPhkkuzcz0yICgOzV&#10;P04VdjXAYUPQ9sMdmJFuwPPao/2diex3y7Hlpx8mnEubsAT6Tyl2bYCpFMy8eqoODk0G+zsQk00o&#10;pHIHvTLY6kFx56Eh2E1xZ85aIfs9RTMyOTZ188ZBoh2JtankAa/PJeIGPhl2CI4ImIXiWI/XkJT3&#10;5tkcduxaK8ntwsK/AjVDV8DkDjEt2yGaWPYcnYcaTpUM8jFDy4UMlAQN+m+UZMnCKZ4ocRt2D7zQ&#10;JZkoHKsPsEGnbvTK4Z4tk8VuwsubLUqcEiZQuzfDUkfzVzJGSLjzjJ2NHl5mArEfV6/CKf0w+MGP&#10;g27HyaAZYSDC1QD8PU1wDOAWRw7OwrHlrUI+Q9E8T02qRlvjx72k4JOxJPL98zlPTYA9SBkvGCBh&#10;lbsMofLlwiLwPAjrUVyk5w2xwl2DRo1FBYBnApWmV+M2+CXYGbQVJY04jwyYzNZwl2F91oNupYrs&#10;tdgMsGdgcLsAnTQFZOQA7A9csE2Esdc3YAZHt7wSQkoyEFSPHLCLFNYuJBHR2TC1upJ4kl6K4Jb2&#10;Ph9GabJjEDT02nzGQBdi/Migb78ppy4l2MeYr0Ut7DJxiCxllro7MLhd+QK08e+Jh3LHKHY4P71r&#10;0yJDMTB5OzCQE0xMVu3Y7lkaS7K5Aj6cNIEgeTsouASPDHhUl2B2umLKUQmEmhcf59Mvjiob83El&#10;nouxk18sFDJvX7NMMcJkjJqhEW7Aw11CtRC1QfEb/hlv5Xzcb+Uh3Owbb3Szx81BUfynrmPkx0ac&#10;3BqBkGzsVDV6b065W32HZR5EhU3J6e2SjXVqyzoOzS2UUScnHxnrmRjnfJ1eTHe7sKr+CIx/D1I2&#10;zLxS33cKcKdhQjNExBJy/m44Ls0t2uwd/b4fE4AEmTs0VnHJU8uVD9OHiKBG3YrJYBk40YgdNsgM&#10;u1sxhkRyLsfbaNJ8LGgB6A9cjLOGyOkkdzs7BE2lxKv8xJqMrjmtnPBHo7ErjS5OIaMkgD4l6UyU&#10;cwTk0kuGw7EoIZkY8lJX3GWEhxhAguxdrH1RSM0Y74Bkrmz4XYYWGkzBQXc0oaqKfjlOTMAzhhLs&#10;Q1PRgVNB0yeLKFyYqdkduLGSN6U2zLEg4koU7E4pZ4XrE5Rl6EYJRB5ojKUTs7BcpvbsCS4YEgUB&#10;pTb6MhGMY7BunknP6nY2Ca4tZQUY7HbGUBJjCRidnYJNzdl/V5GtfiIO4yJhGqbpZ5E3e7sPbO4E&#10;0Abcldic12WFF3eizcY57uxevjlZcx2XUUyKXZVcNLbsvliQrsx2/rigSBdmrjy5qHZq4pdmqOnf&#10;FXZq4KW3ZsVt2bCtuzVpgQ7KqcKkuxjNJQ7AeHU4QA0ky6OxNRdVPKQU7bZYTFo/eW7A+sk/oq4D&#10;H4uO/wB4w4PrDDV34Mvc7IVm2eZdh3pt3cGxitVWPhG8jqzkJvJxDVYsq/7rXHw73ZxmRs7DXy9+&#10;mHvo47Exma4KwgNJEGPKRSBRz/Oq/s/8LicYKfFI3U7ieK3gkuJSRFCrSOQCxCqCTRVBY7dgMn50&#10;/wA030VpJKl01wqgo0N2Io19R42UoqpJTlzgblTl6nD9pPhiMcAiWWRS241HQY/Weaa2iEnOORpk&#10;C8/RWbmpLcefBYbg/wDGNJG+xh1Ho9jDBFd3I1EzwxgGVlt5HVBF6hCl4q/Zr14/Dgo9KYGPeZIZ&#10;tQvnkdLe805kJcIlHBL+sYeJZZDv6tEeg/vPg44Ok0qKaCdoLBrhz+7IuPTWqbCRZDHx/wAr4OGD&#10;jN8wy8EEXUv9M4anJGIVvLyGPmvIvb8mB5ElOAkWTkOPH4uWAlnSEjnp9tHByWOP/S546epKsKbR&#10;vxC8pE58V+z8WSN9Cwnij5/Nu9troAumq3vM7+lHBbMDxQyUHOCtSEKryf7Xw4i169yqzWvpWkAj&#10;SVY/0ld+ovqBGp9rjypJ8SqP5/iyVCt+bDwj0P3f8SssbJowqag8+pSTyyRM8lpAifAzkFgiAqlI&#10;gFd24v8AuuP28X0y9V3aO6f6w7vJFHIl1cOA0fr/AGldn+Gto2548vWi/wBbIzjtsGUIerd0rNHP&#10;EttbywREq0h+rwhVq0QKlvhIZhc9VD/3E/xcvtDTqmhRWoMquAPSim4SuR6klEpxMqR/bPxLx/yc&#10;p4Zt3hRu92pNN1s3BmW8Ejc5GiRo4UUJ6nJBX0pZPhj+Dn6nxfb44Q3eneWFuPV0+O1tzAphuf3d&#10;nAjGaOOdOJYMrr6bD4g+GzW7PHGI5I6yknKu1wG4F6RFDNI3wEq3LZePxduPHj8X+qDi+qw3tiba&#10;SFWa+mHO3khRqendD7VvqFs9KKv7US/Z+JvgSeNWyl5Jbr11dXunz2sMMoDohBMMx3527fZlsbpK&#10;0kbrHJ9l/hRkme0KdV0iK5tHga2mjV50INlZCeY0hVvhT0LMv9qrf6VJ/P8AvOXrTWCgGuQ3TIT3&#10;Ef1mSEI8qA8VnnMce9xIDVg9xwoo/wB8/wAsfwf3UBP/AISsQd010dqvo6xrX3ZrugyXH7kUVK11&#10;LzDLLxls9OVT9kxahLIxHf4TaJ/xLA+qeXILOBJLYXTyu/DhOluhpxLH4Ip5pK7d144QbSY0mkL3&#10;B2mRUNK/AzOPvKphn5S0a7vrLV7BiLUXUUC+tKGUApcJKetK/DG/7X2uOQyyAosoRJWXatzt5AKi&#10;KQuwAqSDGy7fS2Dx+WwiDFtUhdqGgUAD23LZSc4PRtjiIVFmr/utgPcYta+TF07U7e4i1GKfgWPE&#10;FYiaqUpyEj0+1jHMO5JiS5ZeSEspBHahP8Bii+T2umWSNbR5FlklaN5IWJVw1B8dnOfhLj7XJPh/&#10;u+XFkn4wajiKjcyyKKANuKVANK18eaeGNg8iX8UkbyQWTxx+qWVfqzEh35DZtMfkVXoOL/8AFfp/&#10;Yw+IPx/ajwz+P7FCaYskvHmrPxoTXag9pVp/sWTCmfSrWPT4xLFBHKNNlcgpZq4dVj61topOdT3Z&#10;pv5ZPtcrGPDsixFxYksxq9RQyU77faO3/C4PuYbKkyr6HH6olAv1OleM52EZccth/l/8Vv8AAypC&#10;Q1FKrFyA4Cvw+JZBU/DuOQHw7/s8k/yvtZH20jVZS0sVjcSRkCTmkMhXi+6moXoe2VNokqmWIMFL&#10;qGYkKKipI6gZSaFrbhSmmXjqxIUrbTsCQeJ+yh/aFMaTxKT39ihkD3ESmH+9BdRw+EN8W/w/CeW/&#10;7Oa30TU7gQGC3kl+skeiERizVXlUKBWnH4q5LgKDMBUmnghjMk0ixRrTk7kKoqaCpPvkv0ny/JDD&#10;HcTaZJFcWVCwNve+o7RlVWRXFuyLVyJP2+K/6uHhB272s5kum1/TPWW2S5hcyt6Yk9WAqGIY8Spk&#10;V2Pw04qv/G3E5eY3EjpMJ0W3l5REh5QJIi29XW2XrH/utm/y+HxY/lgFGYlek0hjBjjhkkcDkSwj&#10;DKwBFOPr/wA3fKX6zcM0wvJmWFuPpRxF+W9KH6vdSdCfi9W29T9njkTgiEjOVNbm+S5b1La3jtFJ&#10;/emd+ewqSEeBE7fszcf2srjI5InieNqkKJEdaivb1Fjbt/LkeABsjktHwzxSxh4nV1IrVSG/FSRj&#10;Zi0UMkkXwPGjMjDYhgKg4DFla/ZtjuDsQfDCKLzFqyDaRCP2gYYt/pCcvxyJxBAkXGFCa1av+s1P&#10;urhZq89lPbyv+jreK6c8jdRGcNUsCfgMrRfFv/uvCIkdU3a1IJFmMhuJGQighITgPcEKH+98IeOS&#10;tbVc3HFXZuOK27NxxS7L44FdlhcUOwbo3JdYsGWQwstzAVlXqhEinkNj9nrhjVqpXcSS2s0UkQnS&#10;SNlaFqFXDAgqa7UbpnVfOFtf3S6eP0lJNcLBxnnLvGJfjcinBOJ4gH9lftZhx4RORESBf8Xuc3EJ&#10;AUUp8s20VrazQQWcNnapKfqttbqqiNOCbOBtyLcm2/Y45E7/AMuC2t5Lq6mLJGV58G5seTKoPxIo&#10;679cnHNZoBsITkODTY74CsbHSrqaO2ie4jLkAM0cYUbjqQxp92WSJAuloNkkCtOmG8nlmGC0ZnvA&#10;ViHLiFFTUKepcD9vKhls1SaWiRiQOJ37/f8A0wBc2dhFE7hvXKqTxQqSacjQcXOXC0bLwScNX0LQ&#10;40eRLyKZkVmWJSwZivIgCkhbsvT+bKfFN1SaUVmmNAYiteu/Tp7e5xv6I8v+iH+sJShJTk1fsig+&#10;1X2x8SVrSpyetOJ+ef/S4TFq+tzMGkuZGCtyABI/VTMH8riHKLsTqsp5l9U4xllmdh8Zdtyx3NTu&#10;a5bECIprJMjbsbNpzRR8mNZO5yQmgxp2El1asGqOuXg248g7LiLonxb+AOApt2KE8lqBv2wVum3Y&#10;2O7eP4G28cSLQJ07BAkRh4n3wcLO3Yo13Iq0HFfDbI8K8TsAzXIdzyFX68htlgixMnYzkwccSQD1&#10;38caY27HrG3I1diD2rXAodhlBMkNoIeRVSasN6E5VKNlvEqFOxwaJkAaX4SKqu/fJV5MbdmjtJXJ&#10;EZojChp4dcBkOoURLs02lSE7EEDDxjuRKDsSOncE3NCOuE5EGLsuANG1VJB7GtMEq7ljIx6uw3S5&#10;uJY6EkkihO5J+/MXw4xPJzBmmQ7EYbeeOcTxBlKHciuTkQRRYR4omw7JBpb3at8bl45B8IY75q9V&#10;CFbO30nicydnYacqjNfTtAXYwkVxCuxpbY4VdlVHT8cNJdja4UOxpNemSAS7Krtih2V8u+G0uzVr&#10;TArs1aDfEK7MT/t4aV2USK4Qh2Nrvj0V2UQD16ZIbIoOxIwRM3IopY7VoMs4z3tUsETuQ7KMSnqo&#10;PtQY+IV8KPc7KMClSoA9qgdckMsmMsEadgQXemWhEdxF9ZlU7sgG3tvmWBkkLBoOoycMJVzdhxpu&#10;qWEi1SFYvY0Df8LmNlhMdbbsUeLkHYd289vPXiR/n88xhYZSxEOxZ4Yj3GTBLSYuxha0iAMjKMkO&#10;I8kUHYkdQ07cCQbZIRkngdibalp3QOD7DfHhISMZLsCyalbDdYyae2Gz3s46eR6OwDc6xKgPpwhj&#10;k4C+qZ4CBydgBdY1GdqcVhC0qSOtctMYAc2rDinI7uxT6zcPs7DpvQZXxubHSDq7EiorU7keODxC&#10;WyOliHYlJbwuwZlB8cMckgiWmjLo7Akmk2r7sDXrlw1MnHl2dAuwTbwRwpxQUA+/KZzMjZcrFhjj&#10;FB2PaQAHau3yyMQ2SlTsDySzCIMBUk7r7fRl0QL3aMk51YDsSJupCF/u0bqTk/TFxf3uTYjhDsEx&#10;RFY1XkSBlM5W52LHwinYoBQbbZC20B2J3EjqnwipOTxxBLVnlIR2dgLTHuKlHP7obj59xX6cvzxj&#10;WzgaOeQyqtnYYN8XyPUZjA07Miw7Ad1CfT2NAK0Arl+OXqcDUYSBYdgL6m7EA7Melcyjk25OtEJT&#10;LsE21mEX4qDfrTMeeW+TmYtGOrsWZjEpWFasRTkemQHq3LkykYR9AdiFp9ZUly5YVPwciBk8vD0c&#10;bAcl7uwcslCGWvLv45TTsSRIbuxDUmuJoKJIUZTUn5HLMBALianD6dnYVyfWmh4yH4v2WXw98zY0&#10;C6mjTsB3FtNzAFTWtCO/Tr0yyMmowdiFzp8oIKndiPh8MMZsZQdgWVJUk9NSSRsd8nbCQLsHWOvX&#10;MMkcc5DxIaNUfFQ7dfbKcmnieTkYtZKOx5OySRSLLFHKooHUMu/Y5rpRMS72HDkjbsqQgL6jOAF3&#10;YnoMlGVlgcQjuXYlb6haXMnpwyBpKV4UIJ+VcZYpR3K49VjJ4bdi5jU9fpHvkfEkEnTxJt2WsYVw&#10;QBthE7WeliRydgiO8kVaUXw2GO3VxzhkOjsZNM8goSAfpyQmAv5aRdhfLY+pXkag+xy0Z6azoSXY&#10;idKgVhxQGvUknJjUlqOhPc7HtanhwCqKbDviMqPyk+52BpdNkqDsxyQzhTop1ydi1vpqqv7wg8uw&#10;yueZyMOhH8TsFwwxwKUQUTqT8sx5SMt3NxYY4hYdjU1GzdwiTIWrQAMNz0wnDIb0karETXELdgjl&#10;TrscrpvErdgO81SG3FKeq5/YUgfSTl+PTmXNxdRrI4xtuXYDuL67uV4eg8MDih40LE9eu1BmRDFG&#10;PV1+XWzmK5OwDbajdWdyE5tJGxo0MjfqPbLMmKMhycWGpnjlzdkie6gjh9VnAipUnrQntmv8KRPm&#10;7waqJjxEuxFNVsJJAizCpFRWqj7zTJfl59yBrsRNW7BKyI1SrBgv2uJrT55WYS7m0ZoHqHYxLy3d&#10;/TSVGf8AlDAn9eE4pdyPzGMyoEOxWvvkA2iTsw6VrinidlE++2K27KaRUBZjQDck7YREnk1mY5ux&#10;IXUBrR1IHU1GT8ItI1MD1dlzXMcSc2+z+z7/ACwRxk7KcsYxu3YUavfPPZOINouP7zkPi69MzMOE&#10;RO/N1mr1XHAgOyM5mOndnYPy0/LbSdd8rw6neXNwjvK6LHCUAASQCvxI3WmbzQaKGXGCb4myOHi3&#10;ef8AnP8AMy70TXW0mztYpXjj5ySTFuNWjLKBxK7g8eQ/lbJxpP5XeV9MMTiJ572B1liu5ZGEiupD&#10;KeKcY/hI2+D/AGWbA9m4iKbBpu9jl5+aWt3pE0JjisW5JLb+iJYnjNQ1XJ5cuJ/mX/jE2HcXl+wW&#10;JY/RDcOKq5bk3whAPtH/AIqTD/JeARoj/O/ibfy8VO6/MDVEuTcC8MSFXkMHpFYwpL1qVX1Cf3jH&#10;qv8AwWBrnyho8sLwm1hjZlYBzGGYVjaMNXxHLl/rZRPsfEeRkEflQrQ/mRq5kSZZ2uog681jZEqf&#10;VSVl+MbclX0ePHkscv8Aq8NH5X00SBnsrOXi/IVhSoFfgVSSfsDYZUOwR1mfkG0YdkZc+f52gAVr&#10;iGUxKqyF3PxqtC7qqKPjP8vFVx0Xl2CNR8DycXV4/wB4VpxdJFFVA2WROWZGPsbFHn97T4Hep33n&#10;64vR6ct1BbRsjLMPQD1NHQ0V3PxPE1PSb+XBdnpMNpaxQOXCRqiKHfltGiLSuw3ES1/myzHoNPj3&#10;A4j/AEmQwxSa985XV7NNJppin4l2DRxNEwMryEPQ8pOSNcSU4luC/H/lYLntLe5jWOVuRFSqg/Hu&#10;pU779VZscmGGQcJjskYh3JBp/mDVNJvJr20sxbxLRZrlgRa7SI4AQBDVZETl8P219P4v2ijUvKxu&#10;4uFvcyQhXiJBAfisbhuIrvQgcd8wsnZECdjwIOJmOk/mzLZFE1W3hmeYM0E0RMbSniKs9V4cyeRb&#10;h8P8vw8cCx+W7uA3ErXZ9SZ0IdfViC8YUhoGglgf4+HNl58OTf3eA9hA/wAaxwlMZ/OmnapFFaLA&#10;XQubgRu8UkhAl9bZJYZ4+MfwhW48k/ZlVvtIz+Vp5bi2eO+l5W0klyEZ5XJeRZlI5SvMEH+kfb4M&#10;3wty588rydgkcpMjiKva+b7LTbMU02NIA0UCyAQqPSjRIxRY44Az0iXjEvFfsLHwREXCifyJfywN&#10;E8FqlXVyzRrLG1I1XdY1tmb4lZviP2vi+1y5Y8Ox8p2sNZwlObb8xPLTAtFO7yNWsLVqp5saEs7p&#10;+1+x/wAR4qgU/ljenpqVpGevBdLtmIH+zkY5ZHsbJ1kg4ZIeb8xUJJiseUdaCRp5Y1OxPURMN6eO&#10;Cm/LFOMdb9FlXrJHZ2lvuVKk1ijD03b4DJxxl2OQdpJ8EqFt+ZVsrOzafKWCmipcNMK7HcOFpv34&#10;4Al8oXVnPOLm6u0jjHKCeFDKjjeorHT0yu1fU/m+HMDU6PJj5x4l4CGR6b5s07UY7c2zoskx4yW8&#10;8gilU+AQj95/scL57bUZJHg09LvUUjCkyrLKjjl/MihmUfa41zHjjJHJG6Yz39naIjX00NoXJC+p&#10;IqgkeBbjXEG0TXhbjjpl2qLx/wB23DUCnw47AeOSOnmd629yaKmdd0MSLGdQthI5CohmjqWPQAV3&#10;OGvk+3vvrEnq200ZEfE8pJZN+S02cbV9sEsE+gPySAW9SvLWGFWlmjjWpNXYAUANTue2S36rcKeL&#10;ROpPQFTXKzp8n80skpj17RZkMsF/bSxr1dJUK71puD3pgO/tL6SkkAmklRGVLdDJxYkgjkq3FoD0&#10;pu7/AGv7qT9m3DpjI1RaMtjkoanf2yxwSxXMEKx3EUtzK0kSj0krzqzQXXb4v90/Z/3oh+LkXane&#10;akkTGaK4jC27j979bA3UsQS2oS7fAOVf+ReWHRGPPi+X/HWkTl1U/L1jGtvJ6E9pKWvFnVoJLVuS&#10;clUMTFZQDlxLU+F3+yv1r4uapaVZWh0Kwk+qxu7WdvJ60tvFEqxxVeWT6z6kZ4JSpkX/AGf8uYRG&#10;/wAfNuBACaXN6sdy7zTJFFDI0ZeK4eSQSSlFiQwemVLyctkP2P8AdfLlgi0/R4jEccVpHeyq86/6&#10;WCiofjEnqi79R1ZZRKn+i+n8Xx8MBjvv0Y8VocXeoNe19a4bTlpR0SsjyI3F42hNnxVKqfiFzz/4&#10;XEbG5042OjxtdIoguY4bWZpLFwpRio9Nmu2XkqhT+6+PLTd8un4/hawXXs7ql/Itgssc0DO0RS5B&#10;lIj2WRUtWc8jzRl/etx/3W3L08S+u6K1vq0URtecsoMkcqWiE/vFJ+z6qO68eS81uH/4sX4JkAsg&#10;fj9CSBSMaylZ7JnMqkv6koWWVwG4NtUqGVant9X/AJW+H902I0+TVrpXWFwlzcGQAWzPX1Z92Wkk&#10;v8nxM0f7H2/g9TJIthFS0ppm0yyI5ib0Iaq/rqDWOInqsYBH8vp/zf3f71VUtLW1hupZJoqR/WkK&#10;vPFHwKhjU82tVoo+GjLdun8ssX7dWQckhdI9xPJIyy/CkFQkTSB1k4muwkJbf+a25f5L/s3YT2b3&#10;rW/1iGI3McaRiJrUUJf4aKv1Z2opd+NX+1J8P2crAADMGla9M9vCskEZmkQueDmUAgIdi3GegLhd&#10;/wDZf6zisQ9WOQlkQFJNuLUKgkbNJ8VG/mb+bKyHIibRkbSPEpICSHsDyANfku3/AAORO4t5LeRo&#10;ZKFkNCR0+Y+eFVcGowHdxF4mC+FdyBsN++NEpuubsXsvLVncvHGdUiikdVaTmp4oxryRmr+zQ/F9&#10;hv2WwShIC6YjLE9VN5WVWb02PE9BQkilagVwOnlXzBJUwafPOlfheNCwI8QR1yHFXNna2a9s4TSa&#10;eOMjrzdV/WcOvLX5ba9qeoLBfWVxZWxUkzunEVFKCreOV5M0Yi7ZRFlAXnmfRbeF3S7huJEIHoQy&#10;I77n+UE4b6/+T+oWsSDSFlvJyxEolKRoEC1qG7nlQZVi1UZHf0rONKVv5s0t1LTypCAK0qzHv1AX&#10;2yKjyhqIqJZYYHQlZEYyEqQ5Qg8Y2/aGZ2TFKBohqjkBFprFdQzQpNCfUjkUPGw/aDDkCK07HLj8&#10;oahNbzzW80E4t1aSWNDKHCovNjSSNP2cqmeHmGcSDyc9ykZUSAoGIVSabsxoAKE4XaZ8Oo2jDiKT&#10;RmrU4ijg1au3HxyUClUcAowNaEEGhIP0Eb51vzdcRWp0360qVdJKQqyKE4SKTuOKnkJPHMK+KcqP&#10;F/Sc3H7qSPywIxFdLDFJGpdXEsrO5lqgHL94WdaceP8Ascj51rRFICQAGqmpZOgKk/tN1AIyQjJu&#10;tOeEpH2/Ht86YyTW9CZAv1eMuGRjUKdlKchWjfaCPhMJLbXpS1/vD3/Gv9cfHqWjSlIUs4FLlUWQ&#10;qK8tl6FAP2W/a/ayPhyQ36bAli5I8Pv/AK4YX9pKkExWwgg4o49RDGSNnoylVrXuOJ+LIR581Uon&#10;RgKSOS1CKhge3UHCsaPrEbHlcv8AFvyEjDv7V7j/AIbLxKJ6JVhJGfo9sZ+jdW9D1P0h8NK0+svz&#10;HwVpx41qcO3cu7XqR8+PA18eO3WnXP/T5NbWEFshDjkT2AzAM7dnGFc31Ti1bFDQLRiKmgyFFmeF&#10;2Brq1SSvHcZOJpqlF2E1zpRY0I2y8TaTB2ALiyoeKiuWCTXKLsQEQQHl2yQQA7A0y1Ow27ZJiXZo&#10;YZm+z0GCRQAXYIW1aVGqPiXBbPhdgZ7eWMHY1wghgQ7KihlcFqdO+StQ7FrZHIYHeh2yMikOwUkc&#10;jEVG2QtsDsuaJagVoRgElk7BsF1RRGqCo7k5XKLYDs7Fbd5LhyjkDfquQntzZ4xZ3dghLI+okci8&#10;eZonI7/PKjlHCXIhpzdSBouwauj2Q480+I7DwrmKdTLkHYjs/GObsWW1hjHCMVoaH2GR8WRSNLCP&#10;J2KJY2RanCrjcnfKznm3Q08C7BixqpHEAACmY8pkjdy4wADscWJNMrpm7MWwUxdlEnvhV2NLVPth&#10;pXY0thMUuyq4aQ7Gk+9MeFNOy69sNIdlAnwwkBJdl8j0IwAIDsqvTEhLson7sQEOyuWSpDs3IEYO&#10;SXZX+YwhXYxunvhQ7Ggyb0PQd8m0yt2Bo7BDLVwClK8ffLznobOINHcrLsGRxhf2QD22zHlMlzY4&#10;wOTsVTkpJDEd6VyJlsngDsty7bl2B8QThhKmMsEZOxCSJnYFpGanYmuWjMWj8nG3ZYRR1PTInIS2&#10;jCA7NUL0yJJLMYw7Kc7dcAZgB2JE5O+5SHY3YZLdFOyq7fLGr2RdOwGNW04ycPrC8q070/4KlMuG&#10;nnXJxTrcXFXEHZY1CzKPIJlZI93KnkQCadBh8GXcn85jr6g7A0Ou2Mtw0NTHTZXegVvprtk5aWQF&#10;hx4do45GnYNVlZeStyB/lNf1ZRKJHMObGYlyIdmK13IO2EMzEOy9j2wWoDs1RUbY7pp2XyGBXY1m&#10;whNuyjQjCNuSHZXQA9sO/JrJEXYFudStbdmRyfVUfYAr+PTLY6eZ5OPl1kIbOx0dzFcW5lUkIv2q&#10;ihHfAYGMuTGOeGSJdgd9Q0+BFkV/U5dOPxH6fDLfCmTu0DNigLsOwBc+YRxdIYmVyPgdiPpNKHL4&#10;aWty0Zu09qiHYF0/X5o7il07SQNXkKAkE9DX2yeXTAjbYuJh10hIcR9LsN4da0qQjjLwY7AOCP7M&#10;xZYMjtYa/F383ZrjXLaD4QrO3fiBSn04Y6aUlydo448vU7ANzqzXbUt5DGCOJU9TU71zIhgERu6/&#10;PrjPYbB2D9PtJUjYSEmpqK5VkkL2Y4od7sdN6AcxcwHXqP7emAXVrMxDsJL5pTI3A8VGxavU+OZk&#10;AHHmd9nYDS5uaHow8SMkYtHEXYxpYZFPJeMleo74QvEC7F7LVry0XhGQydBy3plc8Ik3YtTkhsC7&#10;Bp1czWxiuByaoPJQakDehGV+AAbBck6+U48MnYGuIm4LcW547kEqSCPbbLrvY7hxZjudjYtT1C2c&#10;UmZ46D4ZCWB9sicUT0ZY9Vkxmwf9M7JNaXSXUCTQ78huvcEdRmtyYjE7u+waqOQWS7H3FxFbpzmb&#10;ghNKkHr4ZGGOUjVNk9RCIuRdlxyxyIHjcNGejA7HEwPco1EJCwXZZJ75EBtBBDsqorhC27Ny336Y&#10;Vt2UTvtue4wK7C+bWIY5CiRvL4sNh95zJjpiRZcDLrxE0N3YAvdRkuQqiPgo3IqT9PbMnFh4XBz6&#10;yUx3OwumjJo1NuxG2ZH2uDKLsF2mpaiqiPmWUU48t6e1conhjz5N2PVZIir9LsMtOsSXDSqGBO3z&#10;OVZZ7UGyEbNuw4nhVY60ooHzzGhz3c44wA7Iy1lDJeOjVIWvw/PM/iobF1s4Aydgd1js7vgVBjOx&#10;B9/c5LmGuQ4Ts7Bc9vG2wHMda7dDkQd97bCHYDFowLenIVrsFBoT88ssEtYgRydiTW91EVcVDJuC&#10;DuMRIS2YcJdhpFrkhSFVQtwH71pDux9j2zGlgG9Ofj184gAOwyh1O1lKgEqSPst/XMWWAjo5+PXw&#10;PP0l2KSzwiPk5HA17jfIxhK2+WeNc3YCF567NAQBEQaVpXMnwuHd1mXVXsOTsAtaEN8Jr7DMglxJ&#10;Q35uxf07gKqVLlui9aZSDG7Zb1TsfdQKukXBb+8C/wARhB9TGUfSXZFsynCdno78lTP/AMq/tAu6&#10;evOSNx+3TrnT9kRh4YJ+r9rnaeuF4b+ZkWgf8rBvJ7pvSv8A6tbohZlYMoBZT6Z5MOT0j9RV/m/a&#10;yexqOKqfgAG6+B8ajNlORjuPU2yG7DNQuJ0mmvIQNQMjH0Zl+EtGDXgqsCC1TVm5cv8AIy3jSv2S&#10;x7ACp+Z/rlRz3tsgWh7XWruRShuI7eINyeSSQRp8OzIjVIdh+7d4f5OXPKSNXJ7sNjXencfgctlk&#10;4AzRF5qc9hAGHFYHUtEqNwZ2qQ/ENRSvJG4tz/yeatlvamh4sOQ7ACmVx1cT0pPEhrLzrbFo1uba&#10;VLaXb1pGYHc9RvxpvsvxL8S/5OWrRkrzG1OvUHbqDmHmlkiDw+pxsszFDzW2oILj6nOHYSMP3fJJ&#10;U4uf3Tp9gGpXl8S/Zf7P7zEZHRZCij4CKgkmntse1Mlp5Tq5c2qOek40+3vZbMXc0lLqOQq8axRm&#10;UMPtgNGFDv6hXePkvBv28oKzA8VUgCnI+/TMqGfiNbuTjyiSJN7bxSxJcz3MMjuHEC0anH7S0BK8&#10;eLMn2OKPw+w6Y3i69yKUqRt28KZlemXm2BGLNp90oBiil5FzGrD1ACp415Firb/a+w/H7K44rCys&#10;1eu5PevzGVRE4skNC+t2lxDDxVvTYxpGrARcCRUmJlLJQjajN/yUxNreI1EfxHw26V61rhnkPKQQ&#10;UdHrupRlHv0+ro9fj+MVbiWCcSlD8K1Zy3/GvISeMm+zUArTfY9PvzFsR5FgxeFpNPbgjSWwld/R&#10;E/JCJIj8YCmnLhUB0Z/sfY9PljHgVtwKgfsnoMyIzFbpBTSz1poFKSuFZqVuAKFz7EfEenFuRxuy&#10;tRlPixIqK/PEjbZNhVIeaEPbzRMW2hiVijqgHZdvhVuXxD4f2V+1zzNBGWqAQBuVB3PftkRImNUq&#10;y11e+S0MMjK0rqVS4aP4FYfCKBqOw5dCPhbEkiRJDwAiBavxEdT7D5ZXk2jy/wBKGBNI671G7lsV&#10;F1yv5EiCN9XR+gPQSMePH4uXxD4G+DjjOIL+mNoj14jY+NQcux448IRzRyPS0F2553opwWVyHQ9E&#10;4uDSoUDkT+1+1inoksipRiBuxFKj7hhHCNzskCkGup28EF1cXzNaxSOCkRYNwYCvIEM/JCBX4v5f&#10;9TFAu+8YBFagiv49MqnAE2Cz2QMrKwDw30ssUwX05FbiDU7UUVf4Nx8P7P8AsWxNQpck8VBFTXcG&#10;vz7jJkbdUGNo25adbaGKP153VyiFKKVKGi8ipLGOUfCPhb7H7zjjLq3RlUhSeLbAEgUr7YYg1u0z&#10;xq+garcwySpJLGPVj/eFwpkV+NAWqePLrybl/scAGwtzcPJDbKwJ5Sk15NTbYHovzyA0mHqBcken&#10;kQyWLX76HT4YdS1KS3nkT07VQV9NCfi4vIlFeSgb+7PHiv8AqYu2mxh454zIjojBVDNwowH+6yfT&#10;LCnwsytx/wBllM+zMM9jGv6p4U+EEDbea70yyW87Ry8ZFAclSxIaprIv7zg1N0Up8H+ThaujJEFH&#10;1i8aMSCT47qeTkVqVDBmPJCWPKJ/3b/tL8OU/wAi4K6/Nr8ABPE1wyKVjgtUmRfhVYFjMbE8Wo6t&#10;XkFC8WQck4/5WCI/L9izST+teOLn+9AvLlEY1/lEioOn7IX4chHsnCOQZfl4ndJtR81aw9wYuNpB&#10;eWorGPq0MkkabOClVkZAKqeRDJjZvLOlu8kga44yyNMyi4uAgkdmZzxEgC8ubV4/D+1hl2ZjO9Up&#10;0odpfnDXraGO2EcURt09KM+nFzaNUVEVCFNePpqy8/8AJVuWOt/KWlwOJY0kLvL6/NZ5lJk3+L4X&#10;UF/8psrOgwHavpQNOENffmZqV39YtnlW0FvGYpIGt4WQxmisGWRJGMb/AGWC/D8P+riyeX7ZWBjk&#10;uEZVVDW4mPwpuPtO1fn+1lB0GHuT4IC4/mRqMSVuPQuY3q8Z+rxsoc0BOyIBWv7TYHufLdrNcvI8&#10;sp9UBXHLwFNqhqfR/ssA7KxHlbIQATSy/MzVo9PCRwW6yR1YHgzADr9jnF/ld1/ycLp/y+02QLWW&#10;ccQAGDR14qABy+Ajt4YY9jYyOZZcCJi/Nu8ccfTtxIAoIKSAF2/lq4rX54yD8v8ATIZhOk00gSpC&#10;SlStem/BUJ+9f9bAexxHe2EsVilf/laGohVgmt4hcOacoqqSKV+FX9Tj7H95/qY8eRbCK4WeK5uY&#10;JQzNyRxxoxrxAcPQL+zvy/mZstPZUa5tY0vm0n5lajKrBYreaMKF9N6l6gU5NTgDVvtfu0X9nDK6&#10;bzlawRro1zYSRxKESO8gm5UFPtSxy+37MGazP7OiRJBbuGQ5IK280aFc3NyNStri2mlIdfQkjId2&#10;ryKh1QJ1/bkfJNp/mBGTjcW7QSLTkoKupPU8D8LEdviRM0uT2a1F7cPzbYlD6jeW8SxmKY3ayA8m&#10;EbKV26sfiQb/APFjYTeb/PF/pUsAsNJlvLWYf6RqChnWDfctAoLuAor9tMrh2Hnh/eDha8s6CY+X&#10;LLRtUVo5dSjhuGYo1r8KyvVfh9NmYivI/wC+5P8AhlbORXmr6ZcXly8k1XbcIRMCDIGp+zy3f9lv&#10;9+fy8s6DWcJMTH+aOJ1Mdrt6TFH6MMcSKeKBVAAUAAUHQUGwxKPzJpEduyR3Mqv+8DMJrj02RwVK&#10;iEKqVIP+7G4t+1x/Z1+TGZCqcjHMBzQFpi7hGjovFSnxBlNalifu+HA+i6faX17GtpexSypSX6u6&#10;yxtQEbN8PCvKitwkfIDDIblv8eJbeUqGLIwAH2hQ/wAc7B5j0ixvINMjksZVQR3Hp+pH6zhvXtQx&#10;Pwuw+B2+zmuySkMh3je30fzfU5+E3yYN5T1aVbvUi17FecXg9afkiRCtvKeMe6L9uNev7ORu68qs&#10;lu01lpfOQU9NJLatSeGxqijevj+1iMt7W5FBlg1nTasst7ACoJYiVBQDnv8AarsEb/gWwu/w75hQ&#10;+o+hpGq7lvq/BfatCRuSv/BZPjHK0hdDrmiTP6cOo28klC3BZkZqAkE0Brtxb/gcXfy55hCtLJpX&#10;pRoCWkKSKqrRiW2NBsOuDjj3pdFr2hzSLFDqNvJKx4rGksbMWqBQAGtammKT+VfNDF5JLR0iAYys&#10;/wBZAVV5E7mi0+FuuR8TGOrErIPMWgTNGsGpW0rSkCIJNExYtxpxAO9fUj/4Nf5sG6d5V1F4Ea8i&#10;nV2FVlRZvT47bh3KD/iWZOKMJyoHdB2QWq+b9JseXG7tXZKq8JnQS8hX4Qi82LfCdvhw4/wrZfV+&#10;PFqEVL8m6haCo5ceW/hxzK/KHk1+Juxj/lZyG94VT1R8HokjqWrUNw+xQUP7f+Tn/9Tm76axPJ3L&#10;L1r2pmn8V3PC+qcDTWFTyQ/D22y2ORgYOwOdMlP2XKitaAnJ+JTDw3ZZ024VdnqPffCMlr4bsBz2&#10;Lip40OT42uUXYAktgCf3dfHLOJrIdiJs43/YocPH5rwOxeC09EErHX3JyMsjLwyOjsWjjClm9Ecm&#10;6kZHi82QiR0djZUUn44d/bCJUgxvo7EFsY2FBGQDh4/NicTsWtdDVW59B4HGWU0yhhdg17CNRsFB&#10;+eVcbZ4bsLZ9OlMhKUZj+yN8mMojzY+DI8g7HjT7hAvwfGfwHvkDqIFsGkydxdhpZaesVGYAy0qT&#10;1AzCz6gnYOz0ujEdyHYNeKOQHpz7N4EHMUZCHOlC3ZhDX7bk0pthM1GJ2WYI+VaUJ3J8fngGQp8E&#10;OxSNAhIB2J6ZAm2cYAOy+W2Rpm7KBwkKXY4ncU6ZEBAdja198VdjSckl2UWrTfphRbsrkOh+/Glt&#10;2UXGEK7K50xIV2Xy+jEhS7KJxAS7Kr28Nq4Vdm5+GCkOyi2/tirsx7YVdlFu24xpBLs1fHFXZdad&#10;MNLTsy9cSrseCuBXY6vh1wUmnZRbenj1OGl2djS/jjSKdjGYDFBdjS3fDursbim3ZROSpDsRmmji&#10;QvIaAdu5OWwiTya8mQYxZdgDUZ1kjHGQonV0rQmvjmThhXMOq1mpEoii7Cia2tnA4Oobq1Tt+GZ4&#10;sOqIBdisOlxhxIzpSnY4JTTHH1t2JTadCzbOCegI648ZYnH3OwVo8MltcMGVuEi0Vj0JyjUkEdzn&#10;aGMozs8nYcV7ZgU752WcCLdlGlaYWVuzGuBDsoHJFS7A91cNGCqqTIVPFuw98txwvnycXUZzEUHY&#10;SyteP8Ejs69Qfma5nCMBydFkyTJ3diE9tIrbijHfxy0FqILsTh9dHKryowofDCaKIyIdmWN+RqKL&#10;44sS7E5oUUAoAW67ZKJKC7EVtS3xKpBP4YeJHC7GrbMeoPX54mSKdg6C2mMRIQvQ0O/TKyQ2AF2I&#10;TWE8b8wpA65ISBYyiXYYaXqpjVo5Kh2Io53Ap7ZTPCC2Y8tOxG6jnvLwupNfEfq2yYqIRK5F2OuN&#10;LuCnqOCa7cRiMgScZdgJ7GZBTiR88s4gerXKBdiYhB2daEd8Nsadi9tp7yP8IJ260pkZSZCLsdc2&#10;LITxHTvgjJkYuxsJkRHUGnOlfDCeaAadjWjLALLHQDYEYbpXYGaNoZKcvh7HDVsOTsXb0BFyEhJ6&#10;Ef7eABsMrG7s3pI6fCakD7NdxjyKh2DLLW5YYGglX1WUD0CdvoOUZNMCbcrBrZYxTsSm1G9kevqF&#10;CNwqHiP7csjiiOjDJq8kzzdilvrt3ECJ19UH7LHYjIT0oPJnj1+SPP1OxW71WWZB9WJQUPMEb18K&#10;5HHgA5tmXWylHZ2IWdzE8iw3K0B6Men37ZbMbbOGJ2d3YZS2lrJ+8iClR1puMpjIhuqPR2B7hKID&#10;w2H8o3ycSwkHY23tSx5saD+U9cZyYCLsOLZ4+AHQLsMxp7uXA7OzS6jFGeDn78Ixlmc1c3YBVbQT&#10;eslQe4+fjlkgapxzRNuwLf2qzDkVoexy2EjyRlqTsCQoIqryI7b7jJmy0gU7GGgYqW37VG1cJQXY&#10;I9KUjkDUkeO3yyFpDsaYitAdgf8APbG007F3sVdBItQV326UyImz4bdiKO6NVVqg3ZWrQ5IxBYg0&#10;7BhiiD+pSincDp1ysW2EdXYjJNGK8XA+WSESwLsEWt3CUoXHq9q7ZVOBbsc4nm7EdZuUFoUX4vUB&#10;+IGoyWGO+6NRQi7I1mU652elPyMETeQLYNUMJpyPCvM5u9HPJHEOH6bc3D9L5t/PibWrbzxPNaFG&#10;tZI4I5wpPqqpQAj28dv9b/VnTykMtDQDqtK1B7ds2wwSP9rkAMbs9DM1tOrxO8rgOt36xThIgBDF&#10;R6kbIwH7x0+FVZ2ZYm9PmspVgpDcCOrMNyB7eOYM4TjdjiH82LFILmG+tZLqGW3+vRuyullauRHD&#10;K5rs6gkxD46Krov+wwPIUqQD1opoCOnvQZscNmNEck2yfSkvpLeNp4Kehznj9R1lJLluREaySU4V&#10;48Ptep/I+YclY/DU7UH66HbLJURsyVZfq1xaxhJljVVYM4JFTx+ESIQ5ULtyHxftIv2cp4+YJB3Q&#10;9DuMgCLr+c4+XFxNWepR2kyJLCeN+oVZogqM25NVozc61YjiPi/4aVhhjdN6cOgFduvviJcJpwxj&#10;3pG/pm7srv04wfrRq7yFCzgFWb4VQli1Awr/ACN8XHHLDLJXiAo24gjfpTxGRlmhD6i5eKJig7nz&#10;Bo+mGP65K87kut1MhrGKtyDEhH6h9kPqr/Px5Zm9VnPqMart8Ir19t/1ZbGEYC48j5uQArWcOj2V&#10;hHLpcKm3u29QmeUrUKpoeblWb7NE/eonx5ccTqDXdfoFR+vHLqIjlzZWp6rrtjI6egWjuVAJ/vWE&#10;bNUq37UfBz/wPL/Z4141Ev2eRIoF3rxHiMq8Qne2JX2mp3Fxp7SfWGgSI8pLqieiZWpujuFZXQdR&#10;y9Pjy/adOTljkjZfiKtTYk1FOm5rviSMkariiP8AdIpSuL3TdVtZ0S1W6sQxSZY0dJBNyDfuowgV&#10;AwG7hv8AI4ccrlKZfiHwnbko/wBrJGAjHb/ZKqfVNLt9H4WsqvcRgubS5cUr9rfl6jUWvxf5P959&#10;nKktQih06g1qa0ofpyMNWJmj6WMi3p/nA3109peqsaspQRoFLl0NOXJRQmg5L8Cfu8coLKCVCjqD&#10;/SuHiA2u2YKlcSw287wRXL3c5YRvHxqOhKs7Jxp9kcmPP4vjb+bKalONN/Hp7jJwJHNNq9n9ZWUz&#10;mSiEgiMUdlGyuvIni1WDcWrmRTKpKFQVO9etetcw8svCnW+7SRwlDXt1Ho17HFdxXMsdytIvTUmP&#10;i3wmNmBK1U/8LxzMDOo25Rn7SgUqadMtEuAbnf8ApJke5u3ni0N2SS4MeoIeNtNcSFuKByS/EBQ3&#10;FGpxb7fp8+H+6sZHCixKQd6br3p2y+OWzVUGcUxn1y6l1O4gljKQVAS5YBYiwWkhRuTFvjX7P/Ar&#10;8GLyxoEDbEN4V2OUYtRIkxHOK3SRaPrOoS3k9ooeKezcB/VKMHQioPKoUc13HHn/AJPLEVVUNBUK&#10;a0HatcyrJZVaezz3V1Gzt6Uk8bIJHLVbhx+0TsyN78PS+z/lMyb26k/C3pg9q9ydvHbIynwDkZNU&#10;49yJg1u4ggH1iH9IsihmcISOESgswA4xtIetWePj/uuN3xIwXSsDEQyrsCTQ8h1pT7P04YZsc/Is&#10;RJHJrvly5ikS/DQXEqB5YlTkBE9eDGob1WNG+KJmfl+39niu1vzUbbsPAdeuGM4gnduG6XW3mCC0&#10;uJ19U8YHIYM7kcQOIYE1opXw+FvtNlIApK8uJ6bAn8OuOQ3vzWQVb9/WiWcw/WYxR1JZVAoaqVc0&#10;jBH2/tep/ssdQBviX4j9k9jXqKnE2eSgqAluJ7etpcD6sgPro3LnGV+y3FTyY1+1T/gfizRyL6hA&#10;QgVr6Z2NB9NMx8mEmO53RSH1LS7g6ask11G1yY/S+vIfUQs4IAYFear+0vEfZ/b/AGcW48hzALL0&#10;3FKfOua8gA8JPCWEt0k+sfVpGsnkhtbgASNxYOrj9lkZTX4v5W+3idFY0ZSGpUDxy4AxOxsMaTBZ&#10;Lm3HO2uEa15mORwAShJ35Gux+H7VPhxyQjhyBoV2Zd8kc5jKqZAqV7rsq3wtZIlkjnAe3uCUIJGx&#10;NOIAZf8AYqub0UT4gwAP2m/gQf44Jaky6G08VrW1y6vf3LW0xuIgfQgJB5AAkvHIp+NagJ+6b9r+&#10;XM9u6kk08d/A4x1EZckggqll5is7mOJV5qrhl5ICrB0+0KsSdq91xhjpQ7A1oFG3Xp45bHIOSUbF&#10;qYcOo9V0CmRp5AWChPtg14cSAP8AJ+z/AJOU8EcifGRX+Wlf1ZE5yDsNmJ3dBrmoWN7S2t5XiJFL&#10;n1Aq9B9nk1CN+Pw/FlJbAIF6kdxuKfPJ+LZvojgsKl15heS5e4/u43O0bq0TiSpBDIe3vT/iWEXm&#10;PyNousOLm7tUa7VOEUzGQUpUpyEbxFlUnpy/2S5hajBHLvE1JpyacHdkPlD8zZ7MNZQ3BltuXP04&#10;/TJHKnLhVJP+F+H9r+bCCD8sFmJ429uRGxNQt8o5ci3Ja34/aPLOfzTlAmNGw6jJq+GRjwH0s/n8&#10;76Nb21rLd+YTbteU9OMvbMwNKkNxtm4+DFvh/wArE7TyNqGmSTvpuiqHJMcsyvMgaEoSw4XF0y7n&#10;bkpbi2XYyeGyW/GOIA0tm/MjyJBPawXXmhbmadgI4IAlxSQOOJZrWGqf89OCsuTLU54pP0VLFdtO&#10;qJcSCYod2jurCVFFSP2kVv8AVXNPmhWTaPDy/wB/6nd6flukPl3Tbi8u9b0/WdLW0SVIIntIJwyo&#10;ktrfQuzOqj7SM0e/7XFsfNq11e2foTzosfOJinpUesTxOp+3/NGuU+GRK7cjgCdweTvL1hfG6t7C&#10;SWbjIRKbh2T41uQw6UqRczf8H/kLi2oTand6dJDJKrW8iKCqRBS3EqwoeVftIuZOPQ5D6hv/ABMR&#10;whJtIuvIGj+ZESC1a21RHb4pZ5H4czJyryqF5evJ8P8AzRgK+1W/u7W4s5pGmtpo3jmVYaVQrIpA&#10;IFV2brkTpZ1xVyZelO9N8u+T9NvIbmCBLe69RTCXu2YlnaJhsz0NWQUXF7jWdRmt5IGmcwzo0cyl&#10;AvwtzBFeBps7ZV+T4jYDL0qlloflrT54mS3iimhKvBWYs1UEYBoZN6elHiOm6tqMlvFbH6xDbxqE&#10;CugYcRxp8Xpctqda5dHT5IT4h9SJcKjr2jeTJmuJZPqs9zI5kk4XDK4kIkPQTrufVai/5WG/Nfqv&#10;2R6vCle3Lj+qubrxMnBdepxeEcXN5AdHi/xqF+uTfor1jJxqOfpeoO9edab/AM3HP//Vh7FXWikA&#10;+GcxDIHpJ4JB9U4BntrheRTevT2zLjlj3uMcUu52BUs7hR8ZqffLDmigYp9zscLfuTSnXInKA2jC&#10;XYm9urdT1yP5im0aQl2Imxh5dOVcTqVOjp2N+p29fsb+IyJzlyI6QAOx/oL049PHK/FLZ4A7nZis&#10;XKhUV8KYDOSTGPc7MYIiv2Rt7YjLJl4Me52NmgiI5NTYb9unvkoZTbHJghW4dgVrzTlRj66/ACWA&#10;NSAPll4GS+TiE6eI5uwAdeskDenCzPX4WelCPHc1y/8ALzPMuOdZjj9I+bsWt9esWRGeiSk0kp0A&#10;8emQyaSfFXMNuPtDGBZdgHUtevxKBZxj0xtzIBJPTxNPbLcOkjXqaNT2hLiqH0uxMavqbSq/qcCB&#10;RkUDgfoNcmNNAbNP5/KersMbTXZSAJo+RqAWU8du5IpvlGTRjo5eHtGXI07DhZEZeQrTNdKBBp22&#10;PIJci7L5DjUfRkWYO7sovtX7sQEuyuXQYQFDs3IUHj3wUm3ZXMY0h2bl4YaV2NL740h2N51PXCrs&#10;xIxV2USOnjjaLdmquKXZq1I9sKXZqncjFbdja1pirssNQk74odlFsVdlcqYaQ7MTgpXZYbb3w0oD&#10;swbfrjSXY/amRQHZdcUuzFhhpXYhJfWscgSSdFkJA4EgHfpt75aMUjyDVPPCJokAux9T3O2AxLYJ&#10;CQsbuxpIwcK07K5YaTbsotjwsXY3ljS27A9zEJEArQg1GXY5cJaM+HxBRdiUlnA6UZSxp/NTbLxm&#10;3ddPQinYW3K6RBIySMeYNDSpA+e2ZUDIhwMuOMDu7Act3aA/uTyA70r+vLBFpMh0dlRapFG+8fq0&#10;BNAKGvb2wTx31TDNR73YIPmAGMxwQlDT4SzVAP8Aq0GVflbNkuZ+f2qIALs2n6/KZxBd/EHNEmUU&#10;oewIHvgzaUcNxTp+0J8YEursNzOoBDngRvQ+HY5ieHfJ2x1EHYhDqMTniwKt2bYqfu6ZZLAQ0Y9d&#10;Emi7BZ60zHpzBIEW7GeovMrXelT8skQWEsoBouyjuQR+GSFhjONuwNLCxYt4jcjwGXwmHW5sdnZ2&#10;Xb2ivETTkQaMO+TM93FET1DsTuIIY0NBvkxJhKO1uwMlhcSggAU7ZM5AGHDbsY2hzk0oeR6ZKOUU&#10;g4S7BNrokqD94CQeoAplcsiY4S7DGLTYUX+7oMq8S28YwHYya5tbVOCQknuBv+s5IRs7liZgbAOw&#10;A/1m9PGKBk8CwplliPVqPFLkHY+DyreStWQqoyJ1Ue8Mo6aR6Ow7s/L3pIFqDTvmLLUAuTDT07DB&#10;dIoMqOYtog7E5tIQjcLT5VyQzkMZY3YDm0SIjYIKj+XLRnI5tZwh2Bf0SyCglUDtxQDLPFssfBId&#10;gC80yTcGYfSP6ZZHKGqWK3YCbTgwCq+/jxyzxGIwkuxZ9JkWHkzgnt16ZAZASy8Dbm7CK6sJomL7&#10;mOtd8yozBcacCHYY2djava85AK1rU5RKRtsxwBDsB31tGWBgf4h4A7/fTLIy2Yzj3OxMQyylFfY1&#10;pzyV0wq3YYjToYlrKKkmgI32OU8ZLcMYdiV7bQRp8DVI7UyWMkndZRADsLfVJrRenbLqppMnYxDI&#10;XAIJHXEsbt2LJJPA54E8T1FdsHCC2DZ2DU1Q0Hqx0B/aG4rlcoMvEdgn6whKtsB1FPDIcOzISDsE&#10;NfwolYBVj49MiIEtnGANnYF9GS6k9WSnxU+W2T4qDWbk7Bkdtwj4mpOVktghTsuaz5gBQW/m9sAn&#10;RZGOzsZJZQoBzBB/m9sInaOAOwDf3GmqQIjVgPtDcVy+ET1apmLsC2t45bjtTtTrjKLVGe7sMfSk&#10;l4gpUDv3yriAb6didxNdxDhSqdvbJRiCg27KZwsdGG/UYAN0dHYXm5mmYozH2HbLtmozvZ2KLGIh&#10;UirH/PfIpDsQdyCGoCp60OSpEnY2WYmFh2IxpBltTsA4Wl2elvyMZP8AlX1ssnQzTkMO3xnNxpIT&#10;8ISj3/S5uAel8xfn7a3w/MGe+09i7xw28c1o1GV2KjiQgblUhgv2P2cnhMbmpFD0JG1K9ieubL95&#10;AVd/1v8Aet/JiEcer6ZbiFJ1mRF9UJOC7MENQ0URBjfinJXXn/qfZyiHB4uvJTujV3ycJR5wlX85&#10;dlWCTTpEN1p1+LSdPgv7UxsykipWoYoECqvp+mqfCv7bs2NKOYmiIAcA8W7ke9fHvlZlETEx64ks&#10;D3rxe2UGs2usQSzXdlJcJ69s4Jjgdi1WRUJKmIu3o8vtPyb1OWJRkOQhUKacaVqG7dPfM6XEATfE&#10;Pd9LOJT/AFBLqztri+juTdQeoZ+aQ+lLbgEtxZiH5+kD9jgnJW5/ufhxcBY1YcSeYAYb7Hp+1tmD&#10;6sshK64P9z/mqWOyvd6ve2sxuoo3092uLd1KuskHItWlsPU5NT4+fxfa4ccQRbzmUYgL15E8a9+w&#10;PTMrN4fDxj1uPOIG6eahc+TntI9Rtlkup1KxGGKIzCI1KPy5PExSUBeSvJIkf8nFsE/FF/ckFj1A&#10;pQH3zCqOWzIcMf8AdNsaIYyPqmsStJrMMlvBACI3k9RZpEpUKikOBxU+oi/tf6rc1r1ow4eVSWY0&#10;YDcU7EbYfAycPBjPpH44ZM6KqND1iWylsNGnVbG3j9e2nJ4SNIAGeGVSxryUseQVl+FF+DllCNmY&#10;kkg9Vau/jTtk5zEIjv8AplFSVefU7S1tIIIY45ImcQ3tmYyqliAvqtTnx+LjV0/4WT7dvVgTTlGf&#10;l9++VQ26+r+atoWweO1mjhaZYNTiHIR834n4SfTogZSo5c6KvLkvp/tYgFETAgCRTSoPXjT/AIlm&#10;TxyyRofu14ujIpbm41i0mtpZJdLni5LHOp4RidXADVAP+jsy/Dxf4v8AfS/3uKCeFlHpgqrCvxni&#10;d+1MpOPKd580EJVPoWvwTyS6pL9ant3Cr9UjEyViHNZFkqDXkrI0RCN9lF/d+nxoCT1KA1FeXU7/&#10;AEVyyYhw/wA0oJ70RPNpQ0wGSL0pFQWvxRIzRrxCr8ZT4gu7emzLy4ZaxSTFq0oOm5pTxpkJZIYg&#10;D/OQFK41bTtFggkhE0kklfUrEhlMrVJiZwVZOTO3JeLfY4+nj5op+JXoaHdafLqAfwyvFlxnlIps&#10;ILSNT8uJcI7OWRZUKRTvIVDfa4lWdFdahuSSjj/xZ8eBwi1DsKDoxPjsK++ZnjGQoIO+zIpNTuHi&#10;ms7V+cqqzwxwqxXjR5FR6cvTZiPjjpzj/bZPsZcpRh+5kAZfjIHQhTUHMfHzqY5seSF0lLy2cprt&#10;jNJBOVtIZHJaRJZ4fTkRX+Djz+Lf/gf8q47qIsGeMrzIpvUEnbvluTT5AKjJkJjvbv8AyprcNlJb&#10;2WpxXQtUarlVjliWNlk48lDKBxP2nbi3L9nlyxj3Fn6hoQ7j7aH9nwrXpjHHlJquGv41MxaIsdD8&#10;4SWvovG9ha0/c3sbj9+52f0hGtHRqV4P/q8efPHCSMKjoVo5NUJG567eOTMJk8Ju4/xMxIOksNRm&#10;ubqwvkmM1nGhg1BI2ICgcQZBQKlahXVj+1+6b4kxcRrIlY96dz4+FMxJamUJET2QZJBJq9/p+om3&#10;1JQnqKQYotw0PFyZBKSOJH2WB+yq5XrGGEoYgwNQV6bU8aUzGODxJgiTTYt36Fi1nWI7uLUpIH4x&#10;vHeGrssquQVCMwkbkeLJIjcPU/4yfCi8jPT0SeNORUCh+/NhjgP4/qbolO7GwtLMStryK120ptob&#10;h29aLiaspaPk/ps7M3FpOUXL4V5x4xl+EOrEvSq06mm3gO+XDML4SPSmUh1TK3vB60ljcWaiwD+j&#10;cBiojRWHNfhDv9uMqY0VJOf+/G4/FuUfBF4gMvxN4Gvfx74Y45Ak3cUWFiWl+L6/ujdtJa3DCG0X&#10;4Q6FVr6VTxQKpj+A/wAi/Fii2xchozU9FetKjMfJqRDaTEzCW3PmZLONoL6M8FLNNaBBJxZVLcgS&#10;W4fD+1y/4JPhx8ZNpLzf7DmjKBTft0ynLijqY1D6gxkQUFdiHzfpq22njjeWierDK8hYmM7urM3J&#10;lT4S1F/bxzxwsomjf0lrurbb19+mYsZzh6JDiP8ARY2Ah7a/1aGeTR76z/Sk8iMYpo3VmKemSKMn&#10;L1Krsvxf5ONmEx5cWBB/a2oRmZpcUCBxbFRIIrQjof8Aoi3kTx3CEmO3UyF43YEFlAHv3Z/s/YwI&#10;ssjbemgIp8YYV33G2bM6cjrt7mYmzCTSILdjKdQuGhlLAWjQsEAWiuOR32PLpxTHyXEAkUOTsPiP&#10;QAb7mvyzFjpZ0SAGPGEssfLut/o65e2iVC7loV+00khAIChf2/i/vPh9T+b4eOXFPbzB40WroaOT&#10;1HuMqnp8mIgnlJMcoPVR1TRtf0a4tb25nCWlyFFrGhPB2JqqOK8lahCfDy+zy+L7GLIyn4mPw7VZ&#10;T+sZRkB6blkSlV9BcKTb28dbgsxjt7lCQQKsVjcLUGisqMp/1vsPlmWCOWhcEVCrXuW6UGUyjMxs&#10;ghJyUFNdL1rUNLVvqrRTgG4nMbFWWOKvL1XG9CA1OX+TiF3fQxz+hLIDOQPhA/ZPTcCg6eOS0IjP&#10;6Ab/AB/OYeKE88ueTtUmslvrOyaHTFJKSM44rIg4v8Jbm/X9mLi3+smEuq65NFGZNMgkMyleUSoW&#10;JrXw/pk9ZotQY2RxFqnkD0Hyv5DiUNH5tuoLu3ZXWKcy+nxqV+EA1+E1pRpE/wCMbYVp5t1+SRWe&#10;xmZeJ5coz9rwFc10NLqY8hIfBj4x5MjH5Z/l1FC0MAig3Dfu5uBC+9G9++GLeY9da2SI2E3og8wA&#10;pFCajp1ys9l5zLj4fV9KeOQQVp5M/Ly1vJ5odQgFxPRJnMwNRQcQW5bE7fF9psAzeZPMChilnKVZ&#10;io/dE7D5j3wT7Oz8zGXyZHLIJrB5S8iIkUJni/cgOtLgrudqghx/L0/ZxqeavNMkYje1m9MbisW9&#10;B9Fcx46aUDe4YHUFbN5E/LV7w3zJbC6oQZfXI6eID8cFQ65qSqCbRlJoByQr17bjLpeNIcNnhCPG&#10;UZfJfk64l5C7WRgedFuC1CoryoG/ZyzrOpr8LWzKvgFJ39sjjjlHIqMx710nlDydNK05uI5ZqBS/&#10;qhaKN6GhFNzvg3StZmmYQzxkDq0bpx+E718fwzMhpssxxmyF8ezTF/O3kjS7Wxl1DR5BBdEqI7yK&#10;cs/qghAg5GlSpovFufLinHDn61Z0+2tD7jjXLfDnX0/0WXiB5h/hzzaX9X0ZfUVtvhf6zxZ6H4ae&#10;ny+HnT/ffx5//9aCB/Db2zjaL3fC+qc3qGvXbCxOMOxjSt49cmF4A7GM56d8O6TEOxPam+/jkypD&#10;sYW38MICgOxtR44VDsa8kar8TUp2HXJRiTyYyyAOxqzRvTY+1cJgQw44l2OLqwqpr+GPCe5mMkXY&#10;Ua9K8kQjjJUA1f38BmdpcdGyHV9oZr2DsIlhdi3XfbbbNkZOliXYpLphKCoNabZGM+9JjbspLNFA&#10;Ai+LuTvv9OIke9RGnYKSzZh8fw+HWmV2yEbdma2URkA8mHWmAT3SIuwPBHKwegrVq1pkyWIB3dil&#10;vcXKsW9RwwNKEmm305GeOJbIZpAjd2H1vcsYqyA1619vpzWzxji2d5h1Rr1OwO2rStIY4bcmh+0x&#10;r+AyyOlj1LRLXyJqIdg2OUyIGKGNu6nMacOHYOxxZCY7ux3Mn28MhTaQ7KLGmIRbsosSBTYYq7Gl&#10;jU98aQ7NUU640rsonJAJdlhuhORV2VXCFdlV7ZJk7L5bZGmLs1caV2auGldlYKQ7NhpXZgSMaV2X&#10;XDSuzDBSux1aHpgq1dlE0xEUh2VK7hCUFWA2GTiLNFryEgGnZEtainaQtIDyqSWbr8tu2brTl5jV&#10;SlKXFLm7H6LrqWkTW0ylhUmOhpueo3yrPpBM2G7R67w48JHV2HUetWEg2lCsRUqe30jbMI6WQ6O1&#10;h2hiPM07BKyKy8lNVIqDkJQIcsZIkXezszE9+/TI0omC7EWuYAZAZFrFT1Nx8NelcmMcu5rOeA6h&#10;2Jx3trK/COVWfqVrv9GSOGVXTCOrxyNCQdieovcRwj0PhmZqKWFRSnhk8MQTu16rMYx9JDsB3dkG&#10;5VPKUjk0gFRU+FcyoTrZ1GWF7l2Fp02VVZQnJmPxEbAZd4llx/DJdgFbeRZmCj41qCcsaTCi7HxT&#10;SIGJjDEbEjbEgEJEvJ2LWO0yzggr1AO9CN6ZGYJFM4HcF2Cp7wUMsh69QO+ViHc3yzWbdgtLmwHx&#10;1Uqyg9q1Pb55SYzLk45Y+ZdgyKVHQOhrGfppTKDAjmHY4pgiwdnYncXNvE1ZSeR2AHWhyUISrZhm&#10;zQjufqdgS/vQsZ9CSgOxHz7jLsWPfdxc+p29BdgK0v7pGH2nXlQCpy6eIODj1EgbdhrFq61+GKgY&#10;ivQ9dulMpODZyTqRLo7DMBipCEGv2hQZWJVzTQIdgK8juuRMblT2K7fRtl0ZBonEjk7C2RNTdwBJ&#10;JUd6kZbcerQeIuxVG1pDvNLT3JyPoPRI4nYlLquqRNxM7U99/wBeTGOB6IOSQdiI1rUVFeR5A9SB&#10;kjiixGSTsFJ5h1JqGOfg38pUU/VlUsESzGaTsNo9evmiDCUF6bgKBvmOdPEFyhmNc3YAufMWvhjS&#10;fivair/TLY4IdzVPPkdgFvM2vIayXb17D4QD+GW/l4dzj+PPqXZbaxqlxGzGd60qPiP8MAwwHRl4&#10;0j1dgG31bUYZeckrsDStSSCMsliiQxhmlEuwxk1qOaF05FXI+BlJof45RDCYlzRqomNU7AtleTtK&#10;kLnkv7PLtlmSAAtxcczdF2H1rDRvtfCDuT0zBnJ2fCAHYJnuLfgR3HRj0xiKO7GYAHJ2FsaNeRvH&#10;JQsDttTbMknhOziAGWxdg62tfQi4BOQ7Uykzs2TTZDHQdhNq2nTF3YOSRvwG1B9GZePIOTRmgbdl&#10;abpF1KAzgcfCm+QyZQGGLDIl2G1xoz/V6Rjkw6DKIZxblHTmnYVzafd8fjjI/mqMyI5Q4/hmnYXn&#10;Q7hpCQDx+Ryw5Q0nEXYY2Ohslea8j40OUzzNsMLsq70aYKzKoNP2Rk4ZbZTxuwILGTgVZSD2rk+N&#10;q4C7GxpKoCOtQvQ4lap2Kel+0F27UyNpdgu1QjtQHpXITZwdhosNVB7ZjmTkiNux6xHqNiMBky4X&#10;YFurSSSQl6emRTbrlsJtcoOwkuNNUAhI2VK7FupzIE3GnjdiMdoyNUVQ9KjJW18NOwZDJdSJ6asf&#10;h6gDKyN7ZxkXYrH9cAUNHzXtQbgZE13sqLsbqFoyQiRRuTuD3w4zaTHZ2ARYCSjxE1O/TuMsMy0c&#10;F8nYPh0sMQvqgu32k6nKpZSGwQdlXPl91JaOoPge+GOdlPAadhXdWEyW7yOOPAUIplokC0zgQ7Cr&#10;JtDs9LfkXRvy+tUZgAZ5+JP/ABk6Zt9KeDGJCz/VczCai+Yvz+V7X8w59RtoZppFtoBcxxUIpwbh&#10;IwU8yvEOrcl9P4cn7SJHIytGTUUJB3p9NOmZEY5MkeKJ5Hk2iTz6003UdU062ubfUELQz84oHjCw&#10;rIRVQGj5EvIgT4/Sj9NuPq8E/eZmvbaKAhmWQIwVa0CrUgDc+5pkfyeSeS98Vj1fzp/zkHzbh8oe&#10;YNT1lJVtp9Le6tnlnJEkk0zLzaakaBSZXjVpPRovJfi+y2JSXUcZWaV+DBlVFX4metKBVXkTWvhm&#10;V4AMTjgLBHFxy9MY/wCc1Zc0YCzyTSz8t3t1Z3Gj6RZNe2ktvLPc3d3+5itnUHm00shhjR4+HKvN&#10;+P2fi+NFZ69ncyVNIWX4XVlAdegKkqdqVU9f5clDFmxR5HJ/nej+dxf5yMGYSFhGwaJ5y8u2Hoxo&#10;+sCekkEtvcma1f4WmjnSKRf3nqenLHHzi/vIZf515rCNFkETvyD9A29QdvfxyqWf0GcY8Mo/zf4W&#10;8y2SaXVL66019VsNNe1mtCDLJan00QxEyOr8SnxcVeQKo5Kn+rlS6TErh2Aqo49+nYbnHB2txCgO&#10;bWZWKRGn/mrrIgks44pA9x/pBZStPUX4nlZVjWvLi3L4uPp/u2+H4sTiMkTcnQyIppxJDfcTx/4H&#10;L9RATjtLw5H1fzeL+sxjYTHV49L1a2MVrfJpt/cILj1EjltlYhSW9eNPWVq1ZjPzb4V/3XxdJFL6&#10;SFJCNhGVq3I0Fa7dcxtBGco3I8izjNLfIen6hd2SXCPKbuO54Qm3UtJwaNnk5PGyvxbkOXP4f+Dd&#10;sAnUI3QRTEoIwSGBFKjpuOPGtM2EdKcZMvqMl4wzWLyFdabqE+paZHHdy37hHicO0gjkIMh4ytP6&#10;3HmPUb41/wB2fDwxZdW0sR8pDUbfBUeIFSCf8rvmBmwZidv9MwOYcgkV1+Wv5itfCK0lRWXn/poV&#10;w1KSS0EiR0+1HxVYvj58Pg4/ZY2p6evOWOSgRqSItG6HjuF5dK9snwTIqfOLKWYdUWvkPzncQ22m&#10;6jbLcFoWa0vWZldWaPmCjyCEcpPT+P1f3X+Vy5cC2+1eJZCtu/Ir8RYGgJoCAf8AWB6cf+GzZ6aQ&#10;MSCHGnnvkz3yn5HupdOV9ZtvTMi+isDAM8aklXZGPNuSMnJJFl/l4cYnxBPMt0oEqKCSCad6ADbj&#10;/sf+GxyaCOSNWxGotF3n5LeWLuH6ldtIbdSoVagASEv8YlAryb1gOHwq3pL8GK3XmeX0y0EQC8Ry&#10;JPXZtl6VoaN/xjxj2YI8zxEfSg6oxS/Q/wAjNNguIDqN9JczQyvJGpUU5Ex/Gw3VOSq3T4vWdfjb&#10;h8SVt5ouIn9MjgruDInUrtsCD02WuDUdlQyG/wCJlHUAlMNf/JTy/qi/WJOUt1Db+jBIGZA1JDJW&#10;qHf4nKP+16f7X2XwRfeYmaSX6ssT25UgOGOzAFidiOqmnEfZx0/ZXoHFKpfjzYHPNJ/Kv5KWdvZa&#10;fLqt1dx6lbyLI0JRGULVVVAHVl/vkWX1GX4o+Mfw/tFE+o3JmcHgu3J9tlrQEBvh+FzmXHs4Dqx8&#10;ST0TT/K2mQ2cCI8zhBwiLPyL8alCyt6nJ4l+BXf/AGXLHnXA0G8bF1YFWlLURRQ1rXkVNPHL8Wj4&#10;ZEXsWHiSChD5FigvWe3nW2gmRxdJbJGpnd1ZakceCunKobh/kfYwONVupFdoW+qhxyURhXLUG7li&#10;GCoTvl503fu1HLMpg3lbS/3C3ym/aFmVHlZowgNeKKqFeTqh44Jh1y6Cxi4dZoCCQ26/zcU+EUBK&#10;ow3bCdLH+H0yZxyT6pbc+QtE9W4k06FrK/kbdhxkPIlWMtJWbkEkkV/hC/8AA8OLbnVJ25sZTG0i&#10;s0cAYkih2UFVG237TNmNLs+JkL3+DITyAUVbT/KGlQLbxG1jumtyiy3bxIOTcCryFWYhXcO/Pgif&#10;3jfzNhdNPJwkSYszQ/Y+HYg9XTcmjLX/AIj8WUjsocWwaxGUt09trWEPHJBGqrKQZSDvyUbKwApy&#10;VsH2WrPahwGloU4UjLAj9nkrEU9SmOXs6J6cQDbWQckg8xeS9P1xYhPBbSMkolrcRJIjhW9T05EB&#10;B9HmO3+o328fcarc3UsskckkcbV/dACpDVqQQOS/P9rM3DpYQiBQSTkLWi+S9F0fTbGyltoLiS2V&#10;F+tPXYxBVXkrNxc7fZ/YwNS8ljVEnlhBIjDB2rRQeINCDx3/AMrLo48cOgLDwpndNJbXRIneSSxt&#10;52TnclTEn22I5sKqfjPFd/gxvo6pbur29y0XqOW9OpFWLfaJDceRFB/scsrFIESiC1iOQHZuaPy3&#10;qSypfafBdLHF6UjvEjj0wtWjAZefAH9nj+1i8ra/cxr9Yn4JDQpGvcEECtSVPwg5jjDp4H0x5+5n&#10;GGSXNLtP0ryFpV7LJpunQi5vWf150jXkW5q7VagcfGyHc4k+oavx4NKwjjFQtVaooDXcl/hUf5PH&#10;JDDhibAFsgJRNIuLyz5Rjujdw2MKXMvwPKEMddyOJ4gJRnahX9vA7y3kTRzxzcmVGiZmbkSJSvKn&#10;KnDlxq3H9rLKge5EYG+aNGmaPOGhltEAMiThRGEBeAfuy3EfEYxxVOX7CLih1C7jUIhCQ9DGD0I7&#10;VPT2+L9r7OHggfq5tx7i46Lpk8xnnj9W6ANJ2UElWpWgAp4Bvh+LgvJsZHqN0oEIKsg3RdqL47dK&#10;18MHhCyQ3xxBUfRdPaaS6EZSaSgmkFQzhRReRG54rsOWX9elRhSQfDuAAKDfsOmVnTwJ33KjFTTa&#10;TZyo4eLlzBV2atWqKbk/FuDjRqreseQWahrIH58R/sT922S/JwjvVHvpAotHQrf0OEJa1NOKSRBB&#10;JSh/ap/xLlmW5SJ3cQAV60rQVNdge2QGGIOwZiCo1k0sUcZuGbgKCtKnam5pWtD9rLivoYQzQoqB&#10;mDMFFATuegOQjghHeI4V4Qsl0kzcRLI78VZELMGIDUruQa9O+LpqktxIKqiOoPFWJCg79Ca9clGA&#10;UAIT9A21pC3FppFdl5utGYjYAGlPhWlcxuGdDHzjBiBKqF/a8FNBkvDSSKtUWySOZZvTlb1yodi+&#10;3Hfdl5Ef622IqurmMsvJkpxIJBU70Bp1rX/P+a6McY2LiHLkJVnOhJcqrlEmryUgcWBADGp8KUxW&#10;WO8t19IzyCGgKhQSTX7StXl8P2emIMZb0LYmU+W6hAdNvZvrK28DXCmjOeNQRXiy/Z+I/FiM1tKJ&#10;HeMNyJ5UNQKnt9psqnhhOrpkBKrpFQXNu0MaSMlOJWoNaqO9SqV+gY54rrii8KhgKBaLTrU/TkY6&#10;bFvYG/Nkb7lsctiHlf1N0Yh2Ylt6AqPoHHHQ2k8xIL1pWhrsG8DkDp8UOUY/JkIWFO7vrS0UOY6V&#10;oWABqUHcCnTBN1p89ta2yI5E6uS6hjvyao79PbJQMJWKHCxOOjYS7TNbtNSvdQZ4lNgFAhldf5Uo&#10;+xWn2qjAtZ6+py3r0r8PX7slwCm7qmvp2vH0+A40qDT4un3++f/XgBao/jnIU94+qcovhpLsZXww&#10;8KKdjCTk1JdjSdskrsaT92KHY0lqfD17VwhBdgZ7eUk1cEt1rXbMmOUBwpaeRN27Gy+soUO/MUoE&#10;XYfTk4yB5MJiUQ7C+5Sd5QzHYdEWoGZeOgK5utynIS7F4oHcVkB3/HInJEMhgnLmHYIg0y3UbkCv&#10;XIHPbIaM9xdj2sLapAep964PHU6Y9xdiEtl09NlNOvX+mTGYNZ00/wCa7KWE0o5FT2GAz7ljgl1D&#10;sVjgRBUD4jmPkym3aYNOAN3Y2S3BUhQFY/tU3wRyb82U9NEjZ2B49OQTeod6b0p3y6Wfag4+PQAG&#10;y7F3hDUHIhe9PDwyoZDu3ZdPewdj0jjXoKDscjORNN0MEYgUHZnQMQQeLDvkYmg2Sg7HE09z45G2&#10;YdmJPfbACFt2NriVt2ao/twcJV2auSpXZq0+WKuzbYCFdlVHjiAodmqK4aV2auPCrs1ceFXZuW2E&#10;BXZROGldl8sjSuzVw0rswONIdl7dsaS7NX3w0rs1cQEOxpXnRD0banz2yQ2Y5DsXYF1rTXdR6Scy&#10;RTb2zL0+R0WpxuwiGiSNQsnGnUHMzx3C8EuwJNbiOagoCPDLIzJapbF2GAvZiiW6xMEUfFIDX+mY&#10;5xgG7coag8IDsViWWhVJPTTqx8e23vgkBe7OEpd9OwHLYv6pkSUhW2kHWoG/68t4gBTRIG7t2BTb&#10;epdKibMSOJ3yZIA3auE3TskkWnxxW59QkoPjJqTSgp075gymDLYOyjGhv0dgGX6/Msb2/IRh6si1&#10;r8z0y8GMebjy4pOw1S1AgHwHlStCamuYhnZcsQ9LsIb6wehYgqCTRe/05nY5OBkxuwqms7mOlKmv&#10;Xwy8TDjygQ7EYIgZaSsQB74Sxjzdg8xxOnCM1pt36ZAWC2gAuxO4tFVFKjjT51wQlZUxp2a1upIJ&#10;B8f7ttmGM8d7Jx5ZQ2t2K3N3G7LyqST1/wBrIwhTPJmt2Pju7eZljdab0U9QBgOMhIyA7OymuIUY&#10;oCAV8emSAJYSkAXY63mXiGXeh7b4JBRJ2DLXU/qxKMCa9DkDitsjk4XYJl1KMg0+E9myMcdMpZbd&#10;iUdxeMoZJajtsMkWIJdgoyXzRfCoL965X6b3LZUiHYBmikmajxMHHUgbZYJANRiS7MdNmK09Pl7H&#10;bHxgnwi7HQ6S5arx8feuA5kjAe52GtrpsaCgFT9+Y2TI5MMLsTu7KgJC79jkoZAxyY3YQ3tpRCzr&#10;WgO+ZkJuJki7C+2mKkKB8OWyDRF2CnkiZxGy1B7+GRosyQ7K+rVUhRTwGAyURdlSx+j6dT8QpU4e&#10;YZcnYdxTcog1R0+LevTxzAlHd22LJGUbLsCXlxK6LJbPSMDdqdT9OXYoAbS5uPqc+1RLsuy1MpAZ&#10;ZkBZW4mnw8h44zxeqotePKKs83YNtvM1lzKGJlI6KTkDpj3rHV94dgmTXNCWrSI/Juvwg/jgGDJ0&#10;LI6jHduxSLXNPLhLaJ2qKjYAUyMsB/iLKOcdHY6bXHXpGQB365GOAFlLUl2BpNbkJ2i5t7kL+quW&#10;jCB1aznPc7A82tXCb/VgF8a98lHCD1azmkBydjY9V+tIaHgR1XBKHC245xn5OxphRnDEmvfI+JTe&#10;dKC7BEEEJBoAD44DIsTp6djHtIy1FpU9BkxOmiUHZf1SQRkEbe2AZF8Muy4IgooRXGRURp2DhJGq&#10;UG58BlVbt9gB2IvFdtIGjai9xlnEGuUSXYvDFIz8pmFO1MhI9zKMC7LmjsZBRmJ37A/wyIlJmRF2&#10;IPo9pK4IfiB7UyfjkdGs4Ynq7NHoFqJQ4k26bEj8RgOpl3KNMO92D3tFoF502698pE5XZbBiAdiM&#10;2lxPHxd+VBQVA2Pjko5TxIOIOwNHo1pEF+I1BryOT8aTV+XiHZbQwQsWilWNj1PEMfxw2TzCiIHI&#10;uxL9KQR1Ek3qEdTw/ph8E9yDlrmXYD1m6sZdLueBBkKbbU7jJ44yEg1ZZAxLshWZzrnZ6C/KDVbO&#10;18g24nJNJLkqqgk8lcGn08h/k/zNnWdj4Zywgx720ZKDynzz5R13U/OMtzpSoC5tFuWmKhfRZXTk&#10;pK1+BlZvt8/2Uj+Pnkrg84QCA1gkkRgTHGWHJXFfhNC3w7Kf8nl/sc2h7JlxcUCIS/i/msDqSOQS&#10;jVvyMu7nUoL+wvrfTdQicLdyLCWjnhdl5OR8CesA0o3XnMyryeP7eBrbzJdzSPE8LB2c8EjKuqrU&#10;7MWHWuw2/wB9/CvxNmwnoAAN72+v6XHObJIsluPyy0e2hhnM/qNHCiTXUhkikZlRVLr6TJx5Bavw&#10;Kv8AHL8bLwjUHdT3d6HRiFlI5rHIOahiamh3Kr8K/CP+BXlmTihGCyjKW3VkGl6XpmkIr28fwACB&#10;54zwZlTZOY+FZHq7/vG+L/Ldl5ZoZr+3PoSTKY4m9aeVmYMDxJ3DFjICCftvxwyhCW4H9GP4/hRA&#10;Tj1W3OnaNcrHdx255tEbS2RNlCFgoChABERSnJF58f8AJxdNQvBcpIZAs7VRHc8tl2KR9Hp8P7K5&#10;jHTw4arb+JnEyQdx5Y8vNpc1j9TU2LsZ57eNAgaSQlmlm6ozfF1c/s4ld6/MrNHHIxZuCpGrtVj3&#10;67f6x+HjxyqHZ0SdhX+9RKZtuw8iaMpinmsoDIpkb1GghqgPQAqOXw78Byf7f2v2s03mdpFj4zsr&#10;gcgvU14k8WqKf83ZZLs8gXXJnGZ6lqz/AC90e3aX/QIuMtUeg4jiXB5Lxbbf4v8AV/1sZL5ikkUy&#10;B3qgb4SVHIAAAf5W1TkcWkHF3NpmYi1ax8j6ZZD0kt4lid1YcFJ4sXLsQP2eTFRt+z/k4Bs9RluE&#10;43KyQTEF4w5qWXvtU/Ft/wADmTl0MY8jxBxseUzNFOJdOigINukZhFEZFAWh6Abfs79MFSXESlZW&#10;uVLFiJKqDTkacTXqakbZiy0pJ2ciWE1doZLWTi8C2pWJQoioxWvEAhlofh2r8R/a/mwNf6naRRkJ&#10;HzCKNlFCAdiSTRR0y7F2fx+Q/wBm0ZTwIiy0255F5ZCCzVIJqNiWAHegqf8AJ4/Dl2+oB7X1eKgB&#10;AJPUYBFHGgPIV5V+FhT/AGWCWj4ZcIFsoSEo2eTU1hxnC8iKuXTgOTsS1foX7S7/AOTiaXbNRXCl&#10;EHNDXkCDvWg5Fv8AJ4/5PHIRwEmmYhEb3srm1QcnQtyegagoelBuaU/yq44alNWRVAUuQXRo2U0F&#10;BT94F+0F3PHL/BI5tsZQmNlg0u3b03Jc+ny4Nz7tU1HH+Xl8OJlrlC6Op4Eliwfepq3Wg/abBKIj&#10;uGHhgKojgIRkpyFFA49hQEAEn9lcGpeMgljdll9QUHEU3LKKivw/5P8Assx5SkeTA80DNYiV7eVO&#10;UPotyYNvyUI/wtQ8vtHn/scCCYyXLA15VLOCRXkOR4igI+yy/wDAZbHGbssvDJ6owQenAu44jiqU&#10;B2X4QS24J+JW3/ysWRgzVSIgLT035GpJNAdh0375bwHomWILHVlWjyqeRPNSopQDcbn2xpjZVYoq&#10;hV34kfykLQbDZv8AgcvJ70DCv5qWQMWLPUcgehILVIr2pipmZ4w0QX1QUT1E/aRRUrxb/iP82CP2&#10;JOM8woJbhJCJXZoj6j+nJT4XdtjyX+UHip/ZT/KyubOAZQR8LfCBVQeJIpt8PxdNsTDbZtjG1/pL&#10;GKQ0Yl1qxbi5+IAkn9r4eu+U07uVMYKyhV9LfagBKhuvw0XAIACmQHc5LWNI2RiGjYuZRQCrMRyI&#10;pT4uRzSvc9Y15d2dW2YH4TQH7v8AW/lyPBfMs6dGluSQ7BRUBUZd1I+KhI/4IZSTXkdUBqCApJps&#10;tK+2MsfckLpLezlo5XdSWWlftVp0xQSXDMzEUDUZjSgB6dfauV8HeWs891Iw2qKicqlaqgrUkH4u&#10;/jTFWOpyIo5cliADV6U6n+WvX+bImIibTwBDpHo1rK7KvpyXDkilSa0A2HxcR8P8uJ/VdRjnUyGv&#10;IUJPQKadzXBAAm14VRL3SZ4HEJBCNWi/a5ipI4jeuMmjuKI441pSpNNtqHb2yQxAnZjLFZ5K8L29&#10;XQVpyqQBXfuPoONYHnRXDndqkA8iu/uemJx+SjH5LlA4fHGUGy0UkcQ23Xbvl+q7lRQ8uVFIH7Xj&#10;09++Hh72RxAteikYdifhpVqk7LT5+3bKlt78AsV48qUNDQGld6f62GPvbBCnQ3enM/ppKrOorx5C&#10;vGtAQD/qHKtwro5DiUbrsQfj7g06ZcY1zRzG266ZqOoClCCCTQgcanf3wSoiV40dSrKtCNz0Y1B3&#10;+KhA3pkJboEK6IZjO8crxsHDNVSaAbqvErsONRXYtmuisUYTjydlALqN+I60+zvv45Ac2XRq0Dyy&#10;mTlxRWYiJjsWJ+HoW+E08MCpNA8qoAiBwrVJ3Kb1oNt6ZIxZDHaKeOZY2YszsKhVA25UFKnfvgq9&#10;WBZx6JBjCcqL4U/syqI6lrnGigtMe7a1JulZZy/A8qUry2pTtQ7YmjPMQYUB2BFKV8MnOJ6sCAiJ&#10;BHAh9dyN6MTWm+4wXA8tDG3LjxIAA3J41Ap2+LI11ZiKAu4YdrhOAdXVy7NQBeXFjWtD+7riltbP&#10;JcRySs3p7iRXrWorsDUAEccBmADXNgMRJQ2o36w2M0NmiC4ophKceNG4/ERQni3I9R+z/k42eOBX&#10;n9DnzdQ6SnccRua7V8NuWImTQPJHgcJsL7ObUJI7M3voqiFopoFqD6hoq8d+P81ao32sd9XaWIOz&#10;hSAGSRdlPh0J64NrbYw2d9dignEcaFw7FZYW3kHj1ArT9qn7WJuLu34O8ySLIAeNKd/xyY4SgRVI&#10;GsL4zRLbSRNbsYw5Ne3bw64Ia6mMnIwoplIU9iWGxO3tvXIjGO9RiQUOk20dv6S3czpb8pELNzCq&#10;x5KoLAnip+Hifs/s5hHsYqftBi9TuKE0x814V5m/eLcFqj0ygi4rs3IAt82NNv8AJz//0OdlvHvn&#10;KEPePqnG1+7wxAV2Ux398lSbdja9RhCHY0n78NK7MWrv+GNIp2MrhAW3Zq7174aQXZqCprjbExsO&#10;yqKK16VqSRh4ixOOPV2b1VEoi6tx5dumExPMseOPFTstmIFO/hgi27OxlfDpklIdlE42inZWwwgl&#10;FOyqj6PDFLsxbbbBW607GdsJKXZeNq7KrgV2VXfCl2Yt2wcKHZXI4eFXZW+Gldmr740rsrCtuzcs&#10;FIdm5bYaV2bkOmCkOyq4aTbss9MVdmJw0rsonEhbdmGBQXZdfDCm3Zgd9sUW7LB+/AtuzVGIQ7MC&#10;fo74SB8UE0HYFvbwwIeH2z9kEbduuXYsXFzcfVagYx/SdgL9KzXFI4kMDbknrUeFafDmQNNGJt1k&#10;tfKYp2CTrsgi4NAxKKAr1qCQKVOEacW1/mT1dgceZLaV/RkgaFz0IoQR75Z+XI3Ba/zIOxdgVbQT&#10;PzLUU78m2OSM6DX4fEXYtLbrGAU3Y7U8crE9mwwobOwZ9Q4RgtsSATTx8Mr8TubThobuxCaS3iqv&#10;A+p49ssiCS0yIDsW0yJDzlI4U2BIpkM0meCN7kOw7htEeLaMUbdq98wTOnOhEU7E7PRPq8zuhPpv&#10;1jbcA+2HJqLjTCGGpW7Bj2RpSnXKxMNpAdgG40xnckrWnTL45WieK3YR6lp8zEogKhT8Zp/HM3Hk&#10;He4eXG7AEWgVZmc7HYA5YczSMDsEWWizxStyXmn7J+eCeYNkMBBdgm/shHCzcBWlPlkMc7LZkxgB&#10;2Re5jq3WpHSmZsS4E+bsdbxz8BVeQJ2JwTISHYqLeUsOI4MpqPng49ldin1VHl4SKxd9g5pQ4BOm&#10;VW7FrTSp4WPUitchPIGUYU7BN1Z1ZTxIHX6cjGbOcHY+PT2kU9KV/DIynRUQdjhotyQDG5ArsQTj&#10;4wZDEejskOlafJDDwlPI9anc5g558R2c/BjIG7sfcm3tlLyiq1oeI6YIxlItkuEcw7H25tJ05xmq&#10;n7JIyM+KJWEonk7FPqsTDbrkOMszG3Y0WioeVR70yzjthw+TsSuJFHwtGzeBXJQHm1TNdHYV3do8&#10;6kLEae+ZEJgdXHnAno7Ct9Dnr8MfGnXMgZw0eA7A91YSREApyABNTXqMnGYLXKBDsADUrpWIZaU2&#10;AGWmAa+Mh2Mnme5WhNGwgAKZEuxaz9dlMbt8IplUwObKBNU7BkpBRY1kXiO29cEWwh2OstPjZqzT&#10;r6YNQp7ZHJPuWML6uxa50i0f4lnSvY1qfwwQyllLEO92Bm0uMDZyzDv0H45PxGHgh2Dbe0ht4gZZ&#10;uL9TwO+VSNt0MYDsHRS2UyU59O5yoiQboyiXY1YNP5llkViOoBqcJlLkxEIuwNqEdvOvpoCCNwe2&#10;TxzoMp472DsRhtIUoTQsOvhkJZCejbi0gjuQ7KuLopT0gHY+HanyyUMfe2ZdSIig7DKwgaSFXYUc&#10;9a5RkIBa8cjIWXYNWFlNeKk+JG+V8TOnY8oxGy1am3gcQQzdjLbTZGMjOKFjUAmtMlPKOjTDEbt2&#10;CItJVAWrybvXKznttGGnY79GP1/HAMyeB2UdPUblqYfEPcjgdiMsdrEPikUD55YLPQsZRiHYBmut&#10;PSpM4I70NcsjCTRKUXYXy6rbdInkHbplwxd7QcsXYHkmuuPMO5HYEnJgBhxy6Oyo7+5UfZqvc1OC&#10;WMMo5S7HSXs5+KNiF7oTg8MMp5Ldlpf1PGVfk2CWNYZR1diqm2duIKlj0yBsOQPCJdiOqoF06egH&#10;2e30Y4pEyCdRjiMZoOyJZnOkdnYPy0HPyxApP2Hldak0BEm5/wCBzvvZ+daYV3y+9lQpBXbcH5Af&#10;aIRqAVIKmgr88lfNEWh4lXfkCKnZaH4hsV3FeP8Am26BKRGwoAPI1aOpVaUO1CQehqQdjTl/mqly&#10;s7lmROduTwlKMOZXb7G68DXf7f8Aq5dEx5dWJEgdgoRPEqpG543IHONGDBQxDAlm/bFP8n/gW45j&#10;KY2UyEVU/ZPSlabkCtSpH2casOQcN7qnperGyx1UP0dTuD1FAduoP2sSk1GRY1PwHioQLueYAqnI&#10;mrcgzLy3/wBjiMe7jTNFuLTYg7UZ+TOz8mP2C2zcewXiDx+HMLmbYSgQ8akhiP5tu+3xCo/65yRg&#10;OnqZwyXzVPq8JLFAZeVBWm32aV8D8LU/zbAyXk0stsjIjFmBVqGoJNeNRxb/ACW+zy/1ssOOgaNO&#10;L4u6q9tEkUzh3QcTyNRQADr8QK+/xYzVrZonuJFJDNLQJutN67e3M9f9j8XLJYZCQAPcxyDhNtab&#10;cCW3tx9pfSBD7HltSpp4jfAoM1zGW5FY2HKm4JoQApIqU+Lfh8PP/g+dnDGJ83GE5b7omkaOKDev&#10;y7dffFbmSVUglihf1Rx9VvjpyrQilf2W/YwQiNwTszOTh5c1ka1MiuwKkniopUL419xgZbyS4nSJ&#10;kJQkoOAKhx0I/mp/rfByX9rJ+CIi/wARbPzZPNf6aopINCN+Tb0Pjhjp+mpIY5ZmrCzUuUdgD6fI&#10;qCK8d+Sn7ZzHnk4bEfq/h/rJyysITUL6WOKaO2UNdBGNuCGKGQKGAYqHbj8S/ZVsTtILi41J7WS2&#10;4wmTnOhBYLT46An4aOqj9r7WTmRGHEDvXpccZL9I5Lrq4igsvXElW4hY3PUkniCQB2J7DFms4oZp&#10;7MyM1zAzCOEHbiabsxUqpqf2myAndSrY/wATfjlQ4Spw6gZ4ba7iQfVbiMSGWlTuKigB5Nt4DLur&#10;e+W/MFZEjZkR6qKKhRQxHIb/ABV/Z4/axgYGN9d2EpyjKuTrS5t5rE3MZSUj1GQqepDHiNj4UxK4&#10;uZYVEfGSUMApAB4cSKBx8PU02Wn+zbKxg499gHIlnA2Vo4kkcuAi0Nag1YNUkqaeFfHHxuUl/ehQ&#10;GoAwKiitQcex+Lw/m/ysx54qO3JtDUqKUqhPw9jU/FXriJkWJmRiAB8LRqeRVh8K79xkvClV0y44&#10;jmV6qWVWWp78iKVB3O2JtctFuoUkAMxDNsadNv8Amr/m4whIhMs4C/0w4oem4oQN8VjkkBqXLO1G&#10;Cjcgb9eoA4muOISuiFlmAWlVO3EBQaV6f07jGQyyJMCzseNVjfwIJTixA968j/xtmTkgOdLhyhuS&#10;NChHGoO7Dr71/DF57ipASZS7/FGhqGrTutKr1/ayABIunJlniKF81kSjasRFAQx2oB9+/wBGOTlH&#10;ELh3KutGYEV6AdwP4ZAmgyo82nozGLhyRgVqD44mvNDycBVoQGqegJ8P8ntgie9AK4lSKCrEbkU7&#10;098XE7yOAzKG3UFelCeNdjhBDO1npIiHiCV60PWo3xz3U/oEhD6ZYVl5FW22oo496ryH7P8AlZIY&#10;wS0zyV0UltojcLVl5KrVipUbkEMd+uxxeCAmEGWR2mFOQStGIADEivc8u2VT5+TfjFxtRmlZZgEj&#10;jENPtuQCNyQBt/q/tYvGiNKI53CDqGIG29VNNuPzyBNDZsEFGeR0t3ltojMw2KBjvT4WFd+XTp/N&#10;mlg9TkkbgcKEGu5oKcaEfy4RJPC3Fcenwd4z8dagDYVPKtRt9o4xY7VU4hiXSokJIQb1G2PESUWv&#10;Mt6ZGLqoifiYQoZzsATy/wBl0oMY8turUhHrMCCV35V6Ajl1+/JiJPPZpyZhHkuRLhlJl/cjcVNO&#10;NDuen8csXPKB+dS6tutDyDUBIUD4vlhMN9mAzVGyXfV+MylBReJBIOzLUgFidvfE7TUklTga7Eig&#10;rzVgaUIBBGw+1y/2ORy45RNLh1AlGxyburBw5dAtT9rkRxI613Vh1/Zp/ssdLcs4PE0jfdm5bigH&#10;2aDvTl/wWIjXNt4iXRWoQjn8TqfhWmxrXY1PavHE3EoSPn9lVIUexNTv717/APBYxhukAqsaw85f&#10;TqWdgznfqAFGx8KdBjKGnNVU8iOlWpQVp+P+f2cmAGQKoCK8SzCgNeg9q4tGrvCHCheLHi1Kdeo2&#10;/wA2yMh0a5AlQkZEnKlieSjktegHQ7452eYKUYRtH1FaEVpQU+YwUL3TEUtREhZhIDIsvSoqppUk&#10;1+R74wXEgY1NCxC8q9TywmMWXiBUa3gYLVQeIJC06DjQ7fTj5blByfjSV6Mp3Jq3Xp88AjWyTILI&#10;bUhY4w1YYxwK7UotKdflj4pFKBqtuSDGDXZR49OuCUfJhKVqc0TeoyhENACJWAHxE+Hyyo0mLhKL&#10;2AJG/U8vcfZyIADEE8nSPCqNJ8RoCSFPXYU9j9rLjidSpPcVYgnqtNqU/wA/8rCwMC6WVWDADoSA&#10;DTo1d+o/z/lxf15EjAZQNwFbr1Pgfs+GARZCRAQwto5JiQ5IoSy7jYCnUH4+nLHetNWvI7bdFrUi&#10;tKdPwx4QnjPNb9WtuNOA3Na1elAacq/arU/zZ//R5szVzl6e8fVOapp88UW7G132+7Ctuyi2NLbs&#10;aW8cNIdlbZJFuzE/7WCldmr7UxKl2YnGldjJIxIhRieJ6gZZGVMMkeJ2MECCb1FqGI4VB7ZI5CRR&#10;a46cA8TseWHTavc5Cm8Dq7KqBg4VdjWOSiFdmO/zxQ7GnJJdlVwIdmrjSXZVcPCgl2UXCqSdh44e&#10;EsTIVbsTSeKQKY2DBug7/caHDwd7XDU45dRbsfXtg4e9tt2VXFlbs1RgpDs1e3fGkW7NXtjSuyq0&#10;640h2bljSHZVcVt2atMlSbdl8sFJdlcsVdl16eOJCLdm74QNlt2YnAm3ZYNKbfPBTF2atMeFXZjh&#10;CguwNdG7IPoMoqKVO5By/HGIO7h6mcwPS7GW9vdMCbjfeorXbbfLpSiOTgfvJfU7F/qcaxFouhB3&#10;96ZAZN90+EBG3YXGQCESMpkJ2IUUofpzI6uIZCnYgEgnnUNGVPiabHrkySAxiAS7B4swCeLbr2PQ&#10;5QZOXHF3OyjC6su9CW39hjezA7F2BrzUb0yNzBWKtENBXbLMeMAbMJ5T1dlyanFxXiKue5HT78Ix&#10;lh4odmXUNQ5DjxaNd3UL1H0YDAfFMckujsGQ64fsnmreFabZVLT22xzl2Co9dvYyFVA/c/FvT7sg&#10;dPEs/Hl3OwxGpSvGHNVr7g5QcItuE7DsDPe3MxKRyEEdaDJxxAc2EpF2E96+ooWKyvUb0rmXjECO&#10;TiZBJ2BIr64Vf37OGHcHLZxHRrEj1dghdTuuI4tt775WcYbfENbOxQXySArcSIPHlQD8ciYEcmYn&#10;0LsabbS5HAEsRY/sqB/DHimFGOEursExWNkilSOQ8D1GVyySbRgEXYlOmlK4DEhh1FCMnEyI2a5C&#10;DstV0dyCzkEeCnAeNRwF2D4206nJeTDxCn+OVHiLcDGnY5n0+RN0cj2A/rkPUEnhdiSxaaylDHIB&#10;Wu4FP15YTLyYARdl/pG0tvgaOWiAcWoOJHuRj4Rkk5IxdhVfeZ7ovwtuKITRi25/XmTDTRG5caer&#10;PKLsLp9TvFCiV+aP+33p4bZfHHFolnl1LsG2Gr3MShVei9EFNqZTkwglthmIdgyXzBq5cCFERabt&#10;TkT775COngObZLUTPJ2IP5n12JGEixt25cKH8DkhpcZYHU5B3Ow60zVnuoEZynOm60H45iZcAB2c&#10;rDl4huXYY8z0MX0ilMo39zeC7EpIWcbClcmCpi7C+5s4dxJMi/62XRme5onCPe7Cm5tdHIJaVa+I&#10;zKiZuPKEO92AktdNKMYzULuW6ZLik1CMXZai1EZZKHj1rjuUgRdgK7fk/IKPamWxa5uxJbqUAqR8&#10;PcYTFgJF2MR5wC6SEU/Z64eFbLsExajPIgUIC4+0TkDjFsxkdic15cSE1696f25IRAQZl2B1Eqks&#10;rnfqMJosHY6STjIs0ZIZR8XE0ODhuLIGt3Ybx3VvKvqRty2HKu1DmIYEbOzxZo15uwNLdThhUmgN&#10;CoAApl0YCnHyZ5d7sVsZ7JXLPyUntSvf2wTiejTGYPN2G8OtWSJ8Hx02NTTfMaWnJLmQzxdltrkp&#10;3igUg9ywOH8vEdV/Mdzsb+mb9jsiJTtSuPhQ80xnM7uxVNbuSaVXbqBkPBDYMpdi41eWUcVdg/Yb&#10;UyHggMzM07NdxXpRSshDdWPJiKewwxlDkxkJEOwt1K3vGg5x8gTs9GP4VzIxThbjZIyMdnYXWsgB&#10;UTKx41DNufll0/IuLEnq7DeKwgljEiqOJ6VFMxpZCDTlxxRIdjZ9KiNCWCgeFBjHIbU4AXYEu4OM&#10;RCNyA6DrluM77tRhs7C36vc8QwLD9WXGQccxLsUS2BTkWKuP2ciZKIF2P9NSoBG474LbBF2UrcCC&#10;F+TDE7pBIdjdRvI30+ZCKMRQffkYYzxW2ZdReMh2RjMp1bs69+XZji8pQSseB9SWjEGmz7jkO+2e&#10;g+zmPi04rvl96Jz4RZQkvKS4aMbgUqKio260PbJO1iY1jljb1VmFTInxCvEn1Dx2Hb/nnx/lzoOI&#10;SsHnFgJEGwoQ30ckksZ+BojQq/w7bUC8vt/Mf7s5LgtR6VhIfVHCQgS1Xry5kkbnvT4VzGkQZOdC&#10;SFkKyanCjRMXjR3iKtsCpQAdPAt8TYBvb7lelS7AsSZZFDOFBWgq6joHNP8AVzIjpzwWHHy6wCXC&#10;jLS1ENmiLGKKAEjoFrQ9lJoCRi8ulLFbQuJaJdFhJReXX4dgAVpuf9j9r+bEZrJFfSg4Td3zUINW&#10;9e7u7f0qtZhepAryHLxrX7PVcE6lp8MNjbXBPDj+7uaD+Wi1qvxNVeOy/wCr/k5VgyGUyP8ASts8&#10;YjHdAaNq9zPq2p2TR1RCs9k/IcnSRan4TsnGTnH8Q/Z5/tcmBJDMupxSqimyEyoXDV+0OewpQDj9&#10;r/XzJMgYEfx1/wAddZmnvY5JnNOsljLCGIu2gdwoB5VA4V2Na8ulDi3mDTr64u5JrYBIVllkt1oO&#10;BCLV25H4W5OAw+L/AIVWyGlzQjECXOhxfj+qwybpd5Xv7a30qztLmcyX6QQLdV2kRpPsI6D4k414&#10;fEv/AA2M0jTrliqTLxt6luEY4qxqWoyR0LjrT+b/AJF4dRliNxz/AB/O/H+yWINIzWdQtLa3klVh&#10;66A8WNOS1AWqvJVE6/EzfB8Ls/2ZGwfe2Mi3s0rgSWcFVaAAICi8I2Z3UGnxty+z9lfssi8cx4Zf&#10;QAPrl/F/S9UmEjIi0s07V0fTbOFJzFf34VredlZx6kiSTKvF23Hpx0ZfV/a/vFkdZGKr/S7uGzt7&#10;oUjnRjKsaMJAqIpZQtaNT4SE48mb/JXlmXjzxMiOcUEUAe9N7XVba5u7i0UGSOMKkjlCtZG2ZT40&#10;qvP7PDll29nJFE1p9YjjTlJHxXixrGzHlI1eK7klfh9N+X2cE8gJ4qPSX/SP44mIs0uN1E5WdYZW&#10;Kqj8ijqaSgfZXj8R2+MfajzTxI8ssN6sUVzI6lFkoy+k5LAqGHH4R+z+yvD7WAbgEeqP++TVFdDO&#10;GhQ25ae3VXBdTuzxniQaUNS1d/5v5cF6fbaZzaKP07dwrLc8CVHpgfEQTT4QpfdPst/lZVklOupH&#10;8LkYhAczugtUuLyOGSQxtNGGRrZSBUyVBQUHf1OFOWFut65LeyC4tkaQoeEHEOOLL8RYFaHkfgFP&#10;9bMvTaYQFS/znHy5TIonRdEg0yyNqDz5ktKWoa8q/CR04ip4/wCThXHqUcjiGSOjioEskp7Ub7Xd&#10;Tx7r+1/kcsyDhIFj7mPFfNMeBG4NBWvEAUPXDGe2jdFexkhjjj+O3iZzzPFVJ4ip+FeHP4f5/wDU&#10;zHjKj6gb/iZ+JQ2Q6SMjiOcO7yCjELWMfFQbgd+QXf8Al/1sDTRXqTGnBpFf0Y1UKAwbkCeIPfjV&#10;m+0n8381sDCvL6kSmZHdWDpxB+IAjnvXalD1+npisNy8RAkVWoRzRq80dSOZX4aswB+Lkv8Asv5o&#10;TjfJtx5j1akTmFZG2I7U4kEGn+YwQmjpJPI9zN9WgjiDwQuQRIeJLVKgNwBX/gf5Mr8cgChxG/V/&#10;R/48xmDaEn1GZPTWGH6wzSenM0ZoIxyAr8W3KjfZx5hhvLZeTUQzSqgYlQ/2SC+zfFV/h+P7PxYB&#10;IxkfcExlYXrK0Vy6cCQsUbHiAQK8h8PQ/sdOP8uXBamfTpokb01j3llKl6t0ogqQXXkP5n58vg+1&#10;yE5gSBO9/j1JJvdbc3KQXkPLk7ylkijTsOPLk23wr8BHIlU+z/kZV5FaWtnbXE8pE0UXKKP4VqX6&#10;jh1IpRmDD/I+HI4+KRMYj0l2EsgAEid/5v8AOWW1xLPczokdIvUKNIedSqChNTSh5fCtP+MmKFIQ&#10;IQHCAhXKBQOD1PstOQ48fh4v+zgj1FKMgO8SqJJITMrRklTwViTR1oN679Dy5b8l44jPHJbpCLhO&#10;cbrQEDcGoOygdgNlXJRhGXLomWp4eapFJHK0npNvG1GH0HBdtZ30ttHdcj0/uaOpKCrHlzJNSOyq&#10;rf8AJNshkyRBMfx/sfx/snFjKcjxdEHPqFnFdvA54g8aS0UgOxCLSg8T+1/N/r46KZJJf9GeRYWr&#10;wDE8dmoRtQ05j4q5XOJ683bY8grYrmjb0K3KRyTpszKo5VoQDvWhKtt/rccepZh6ZDum3JeqkdTt&#10;370yIizEnMqAmT4FcV4sdiGpQb/dXExUSFVikVWIcqCQSKnqBvTxH7S5YQAGuOXde3FogzSRsV+E&#10;OaEA7dCe+Ys7TkMOh4GpY8ieIAYV+1X7JyIAG7MybVUSLmG+GnJaUHEbklTTpgySyDatbW3H96oB&#10;cn4irHY05A1+nAMn7sy6NMgLStdXQeX7vUeQa2AZrdt1V0A+E1Q9G/yf9jitvpsS+YpLaGrIzq88&#10;Z+yRTdhXepr8e7L/AKvxZVPOTis9zTDGY2DuEuvfMUieQ21iY+jMbZvQJ7SUIXda03Hw4W3VtdXN&#10;9dpE7cIZHeYVA5UfkRzrXdKKF/4bMrHIQhG/4vpcPJIgER9ITzT7q2t9K055R8U8cKQrSjcmQfsg&#10;UFDVmpgOyvpkga3lX1kX93b8aEHwUnqONcvy4gTY2/nNuHWGMd/81HTWiGYSxkRtXlIxJ6dDt03p&#10;gkzSJ6tvcsWK7c2FF4kDofoZcpMAaI6uTg1B4SJFYscb8J4AArUbiO536/fXBUV05j5xxoYj8QlO&#10;xBB3qBt/L/w2VGG9OTCYIsIaS1QzcXmcP9logaggrtuRX+bocz3EscVFUcQSdx9H048ITE7NpbRP&#10;NyZiWKgbE/Pp2ypFqPWeMVAFa0oK7mpBPTHyTkkALK5GApEshANadiQB2BA3OJKTUvGwK0WTw7VP&#10;iMBjRagL3CoQCOLrQ1MfjtWnzxSGMha0Ieg+H4fHYb7b+ONUyAU5pBWlRx3PIV6U3O3h4YqWiZeZ&#10;A5dajYUA3r9IxXiUwJlfgGJTpQ7mpO1Pahxqy3HEUG/IE9lKk/j9qtMBDEz3c8Vty37ggDcsGC0+&#10;jZeuUstyI1YlAooNzSgPgBgNBTPdtorb1WQByzVJoOpHiSKYtzRjQuZTvxA6Hav0b5Azrk1yyUoc&#10;XQVSNYRtyJoCP2d/Hb3xf6qPVp/xXyI26U6fd3yHitXjbIT9JfuOVV/vvSDVNOXKla0p1/Z/m+DP&#10;/9LmRbObAe7fVOVyrg4UF2UW3w0tuzFsaRbsaTt+vJUrs3fEBIdlFxTfGkOyuW9Pvw0kux3IdKn5&#10;YKQ7G1I3yVJdlct640rswbxxRbsaSetcIV2UTiFdlVxQ7KY9zituyidsVdlE98JRbsRniMu3IhaU&#10;oK/wyyEgHHzYjMVdOxKG0MaFBK/Dsvh+OWSyC+TRHSmO3E7Em0796HSTjTpk/H2qmj8gQbBdgiCE&#10;xEkOSGNSp6ZXknxOThwGHV2K1yguZbsquKuyyRituyuQyVK7NXArsrkK++SpgS7NyGClt2blt1yR&#10;Cbdm5HpgC27NUHEhNuzVFNsQFt2MMwqV6EdK9D92T4GmeatnY6J3ahYAVG5B74mNIhKXV2P2A8ch&#10;wuQ7NXBSHZQPX2wnZBdlFgoJPap2w1bXIgDd2A5NZs0VQ8n2qVoCeNfHMmOCXNwMmpx97sE2l7G0&#10;VIW5x71HcfMdchONHdcZhIbF2BHtzyqTSOpPE17+GX8Q5ONPBRdiFpbSG52I+HYHxHhk5zFNEYep&#10;2HYiNPA9swrt2Ajs7CXU4ZoJVuQ3JlPKh8PDMvFIEU4OcGO7suLUPra0kjAbcr4DJSx8PVgMvFzd&#10;iE1uzbqoO+3jkgWBi7Ka/u7cceIKqNxTHhBXxSHYqrGZo51UOGO4HUHwOCQrqyBvd2D1huOSuigb&#10;jY9PnlBmHIEJF2LkXi7q6kkU3Fd8hce5JBdgJpLuCcTzThT2TsfoGXUCKaCTE27A99rF0PhHGhHX&#10;vlkMQYTzF2FTS3ktSxDKcv2DRZLsGWbTiibEA71ynI3Qt2Cru0Mq0oK9srhNtyQt2CNHskDgggyD&#10;Y+Irkc0yGenxxBdkhWwVl3H0nNachDshEOxObSY5ftAN4ZOGchhLFE83ZhpMCggKg+Yqcn40iw8K&#10;IdlMNOgSksyIo6k7YKmeSngDsqK40Vv7u5jJ70I/jjw5B0YicD1dmNzoybtcoB7V/gDkhDIeiOKA&#10;6uxMzaPMKJcK/wDkiv8ATJjxIo4sZdhVLFoEbsDIA9a0aoA+VdsyR4lOPPHjBdhXdxWMj8YpOR7K&#10;Af4jMiJI5uNMC3YtBEhQIUrv1yuUkwHR2Pf14GCRCo/VjsebI2OTsDXUl5X4gKd9ssgA1yJdiVte&#10;BK+shZFO5X4T9GGeMHkiEwHYf2k8NxtEZEIWqlmP8MwpRMebsMUxLk7Al9b6gZVrM1O1GPb2rlsJ&#10;xIaswkHYyW2jlT41YOafEdt/lkuIgtZjbsLrmxdNhv4HLYztqnAh2MiiKGpBYA1pXb5YksAKdizx&#10;O7844xQ9htgtkQS7KMTVHNT8sPEnhLs0unchzRtjgjkSYOwILZ4pQtK+NMs4gw4C7F/qVNgDUipI&#10;7ZDjXgdlpZeuUi3D0JEhOxpiZ0yELdi0dkkT0mFadKCuQM7ZCFc3Yhcw2vxFUYNXfJglEg7E1jWh&#10;ZQRw3p3wljEOx73MYi+Lc91pvTERZSk7LgktZAUUcJOxYih+WAg2sCC7GNbRoWFQWPUZIS6qYgOx&#10;iPcxDhEw4k1HiD9OJiJbliCQ7FmmluFEcqgsvdKj7xkeCuTPxSRTsYrC3bnGAT3rvthEeLmxBI5O&#10;xWK+LTrVW9lXb9eROIAbNnjnlzdhvHczgUq616VbpmNwgN8ZmnYBn1K4Wcp6zup7qaiuXxxgR5Nc&#10;8pHJ2OWS7kNA5U+BNK9+2Ch3MBZdlk1H7yTifZjka8mQ97sY0saLQOznsdzkgE8ddXYirsz8QaHu&#10;clyawXY8rJ0JJORtkA7MIpB8JHHvXHiTwW7LkjLR0Dbd6ZETZSx07NHas0YAPTqMPG1iBdgfVLAp&#10;YSyEU4ipPXJY8lmmOTHUS7IxmQ4Ls7X+VNpPN5XgcQcoY2uCZSejkMFpty7ds77sGYGkAv1GR/3S&#10;LBPCQkOv6pa2siwfXFju5pIeEPVjGkqGUUrT7L0Nf51/mXJpchJbbhG1Zo1CJwqG4LRjWh+KjcuP&#10;7C/D+7bNvjJB35FnMgj080qsI7i2vZZJ/gt7mYzOZOLIJJP3YVfhHDkgRnDfvG+NvVwLPZpBYiae&#10;vqyIRWMs3J0RQftCvJnYBP8AK+HLPE4p0PxFhjPDZlzRttrBn1KWzhoRbFHlDhEKxzyPw48SQVVI&#10;mLV+Lj8WPTTdOpdLtPAAvxqK+p6lVpGdz4cvt/Yb4MJzT9P8J/H1NQxwkSSoya5q7pYH0vqtzcmU&#10;PBL/ALpWJQxaYA040+z8UX95Fyf+ZbUYreOO2RJW+roAICKEtVAd3I3qFVuKleXLIYpGRJrf+JyI&#10;7UAeSG8vT3k813LNGgv3qLtC1FXjKwHGMb7FpI/Ubl/dftfHiEy3FxAsJYtBbylZhGQIyiMrHlzV&#10;uTgdWTh/weTgREk9SPT/ADnF1EidiUbALOC9a7QLHd3USNF6ihpuUilUClTtFyDfA3qfF8XwouL2&#10;Whs9skwtzHCXMlvbFFDAlhxLinAv6fwfyL/q88ryaqjV+r+KX4/p+pxzhlV9EtvPOWn216bOS7ie&#10;9WJVvp1kPpjjGwYRcW5ovrcW/wB+P9j7fp5JIIbXhIkDj1JVEqp0VAeXDiAE+DZ2pmo8WZNn+H8S&#10;j/F63Kx4gY1E28u1PWfMS6jBc6lbmOz0+T6o06AGW4FIvrCOXa4Bnr6EfqL8Pxel6nJWyP3jnSYk&#10;uAsa3jmivWgdjsq8KA/3Y3/k/Y+1m1jAZjW/D+P4v6zHUVjjvzL0ywW381vc2crynS1IT0WryCxn&#10;kX9YOwP7/wCzT+9Vf3yMiYI0W6ivLGSFqTiWJ2TlEV5oWJTY/a5D+Uf8a5XnhwSHThI6pxZOLmlv&#10;nWyksNSsNThle3igvIVlcTDhGXURymp+xQEDk78f+Hwr1XRrjVLlxFJL6SSJFxLNIiKejCJSifDJ&#10;8cm/8rJ+yuZeHOMcdwLri/m/7L+r9P8AsnByxlxGuUWQafq9jommwSXogW/uoXnLALB6zxL05yEy&#10;O3p8Ui5cpOP95hXeaPHZRWzR+pOEkCxMpIbiY2NAOf2Qy8qx/wC6/wC7+H7GTj1BnfKNj9PuYSgQ&#10;AbTyy1X63K0bKISUJZSa0+IDeqrRqMPhf4lb7SfznMVtY6leyXwuvjoI3qAOMkbhfhA6FgTw+Jv2&#10;W+2mYcpyxw4K/wCkZN8YiZu90huLzUNC02KwTTzJErkIivzDxuskhZ3JBorf33wovw8f7t8dNZ6e&#10;0P1YyL9YLcWNSeL8SyiStS3Jh9n/ACsY5J3fT8fSmUIAVe6vDqusmd7uOBjYKilAeNXTmvJolBXj&#10;xRz8R/k+z/MXXui14xKeMVzLKsMbcUDFo6BeXLkN/iPwcv8AY/FmRj1PU/wgf7phPHwi0wtNdRzM&#10;HKmW1iikuePJqKS1TQLQ/ZNKP/zTgddJghsI7q+djccx/o4A5+mCyigFSrcU+EcuSceLftZZ+YMp&#10;GMOVfV/S/H+mWENiVUatPcX72lnDWFY2Iuz/AHZkopA91+NTy/a/YwILCS1lkEU6iT1aWksUlCzJ&#10;UcVJJDO32HVRx5f5HHLTlEgLG1eriDWe4otLqG5tlaSNgrpylikUghTT7at9nx+L4sO9Ksfqo5Sq&#10;NmHJ2DfaoWJCgOUNWJ4r/wASzDz5OLk5MIem6SrV7tZ42jgZmkZCwSIqCw5ADd2RWRuG/Jvs/wCS&#10;+FJs4op5PRhYJI5ESt8PCMHYhQCXQhVCkceX7XD7OZQyEgWeX+y/4n8fU1AHiTW3mma3jEkitLGA&#10;J2UCjNTfvRG/a4/Fx/ysVuYZ70NdHk7QxK8bhiAoHwsyUFWNByp/N+1kYSEPT/OLPMCTdqUTWliE&#10;txRRNKy0p3clgGPRdzxX/gVzTXg1GK1sok/0wEtI7UDyGJgnFW3Us6L/AMR/ysEIeGTI/T/xTEmJ&#10;AAClDbtp9xeXk8xWzNPSTqqKfiZiABRQzN/q4YaFqdnDcThpTZ2qBkcOOIV0A4u0oZBIhCtH8S/F&#10;xX+XMTW4pcINcUr/AN1/RQMlGkn836Ne3dhDLFaxX13FIjlaCro1VYRq4k9FlqsnqI3Jfi/yuRfq&#10;MMGqancm1jdoLYsIizAqG4klviKvunJuBHqfCyr8P2MvDKWPGOI+qX4/H8KDOymWjTXOnaNYR6tK&#10;n6RmVPWAUIeTFV4hIzInwyOkfIP6fJvt/F8b9Jtrw3XppC8qJ8SLIGcJFVhSpCujcujft/ZTBnnH&#10;h50f99/vk4pVJV1e90+C05XF4lq0hosiuqM8gWuwYlX+H9k/ZX4v8rB+p2dyt0hmRUExRom4cvSZ&#10;W5AhW4PJv8XCiN8Pw/D9vHxZImJrfh/2X/E/j/NuyRmTZS3RdXsrzS7j6lJ9aNp6kcimRQJCFpQu&#10;heNOy81eT/L/AHvP0zi4thbadaoiRmFPgKxKxHFqr8NK8V8K/ZzEhPimXNIqNMY0XUxe+YNT5tcQ&#10;3LBGRbkxrRo1VlBA4hmTl8ao3H4vgyKm0u7teNuDszGsbVAV35BTy4huTH9r/ZfDm0jljHm4khOg&#10;A9Ae5s7NeVzJxJFfj6kxp8RUCvRR+zm06BrW+OmNPWXm3pjoancqSOe1W6/5LfaXHMeKPGBs26XK&#10;R6ZKd1dwvpv6QCEw8PUao/Z68qMUPTt9r/ZYZ6xbrG891JM0EMUixxEjiaBuNK8S5DFd/wDJzG08&#10;+ICIFkt85iJslKfLmo+tZWUHprNc3EPrXHA1UMQGJ3IVftqP5sRs3tbe79OT47WGjGZH5rQbD3Hx&#10;CnTJziZRsfUf4UjUxCM1Bb+60x2tV9C9nVkjhlUKQzV67kbD4tjhnpkaXOrNdJdc09SkkIZdiGA+&#10;z9odVbl/xrmLnkY4+Gt6YnJxGwdmO+Z7uTTvKc9ktoy3KWrCGRkbgD6LFQWA4nlxZWTLRdQi183M&#10;jIkcjsqcg1eCNvRvl4n/AGP8yeA4qHNgTk4q/hakXR7zyMdOgVriSG1jLwx8CRLJESvKMU/b8E/5&#10;tQ1A6fZw3PoSLH6jRyzc/slJAVUgAbVbvTl9n7Xw5Zi45kXv/NaajAmijtFk1S9uLWW/hDCGOWKI&#10;xniRPG/xgksd+IoPj/nT4OL4RzW88txHcuiGJOCq7oTUGQozA0VVqeP8nFvsrmdGYAIHP3+X4/nO&#10;NxGRB6MlWeCNTbiT96ainJeSsEDhaVLE8fi/b+H7WCdSlB19rKaEGN5AVPCooqButQD9Ib9r/Jyn&#10;DE+FxAuQc2/CUBozF/L8F1HI5YxEUY0NakEHYkHGrp/pCaEF/SBaluKAVJJegI3+I9zhlkui52EC&#10;I5osXkcgimXgTIAwlqCCD9k19xgeV3EptPWUSysFVnoaNzqo4169snECuIjYIyZt6BVh6ZiFwQQs&#10;YLfDUVHGh+YwTbQ3VyUkKo9iY+bgCtVQkAVqehoxH8vw5CUoxHdJBySkdxxQQt3eWkFYxLwuTKIk&#10;r/O4B6UHUdDmWO4ih9SKJYIQhklkc/CjNQ8WUkcW3I/yceKMjueIrPKYx9OwbNxZvIsckpkkduMU&#10;YrVgvcEfaX9otj7e5cxqShDGlXXbkOIpSpB6/wDBZCUN3JxysBua3X1Gq4KipCNvQ8iT28Nv8nFo&#10;wbpASoVUpUOagACpI8P8nIHZMt1GVhaMVqXeQmnBaFiTQAn5fa/5u44nH60kIeNSY1bdeNCRQmgN&#10;SBx8fs4mVMJkhUleGOcRyOBK4qCSCB0A7A/EcxE5I4pRXHwchUj4+PEgfLBaCbaV4KHnJ8UZ+Mg0&#10;BJTlyFT03wYkJESuE5igIYHajqSpUH7solKy4uRAPdxvM0fqBDVgVI3rG4VgxG/vjyl1yE5C+iQS&#10;F35emKE/DSncYbi0+L5LBJYENahj9YUryevw+sahfi5cuobP/9PlRuk9Qr2H7R6d80QxGnsRqYXz&#10;fVOO9TktVIIPcGv6sjwENscgPJ2UX74KZOzcsaS7Kqe/3Yrbsvl3xQ7Krim3ZgRirsxYE4aV2UWw&#10;KHZtsNrbsquJUuxpO+SRbs3IYAEuxpOGqQ7NXERQHZVcaTbsaTkqYl2auAodlE7YQgOyq1w0mnZu&#10;XXEhFuyuWPCl2aowmKuyuWPCrs1fHFFuzVr88FLbsonehwsSXZuWFDs2wxoq7MDjSh2WPbAm3Zvp&#10;wqd3ZYp3G2BiYguy1Ipt0xTydlEldwK+IyYCkkOyy1MjwrbsqtenUYkK7KqRkhSmi7EZdNgdRIUC&#10;mh7bZZDKeVurzYBbsLJrSaCcyW7FH7+BGZYmJCi4JjKMtnYqI5iyvVmYndak75C4hsqXO3YtD+7L&#10;O1eRPXwr8sjKimNjd2HFreW0iBWcB/BtjtmJPFIcg5UMsTs7EdQiglThVTy6fEK5Zi4h0YZal1dh&#10;TJDDE5CSxgftKW3zL4iXDIF7OwdCLVowVblWlWUFhX6Mx5XbfEAh2JXEEDktx6Dc0ycSQxlAOwGt&#10;7FbzhgFC0pxJ32y3gMg0jIIl2GUOvwcAHiFehNcx5aanJjqgHYqNTikH7uPl7V/28j4Nc2XjiXJ2&#10;BJokuamSIitd+Vf4ZZEgNUhbsSNpAE/ujt05VrkhM9GJgHYkIreJWPDcCoHj7ZO5FiKDsdaEyzIw&#10;j4x1HI+3TIz2CYGzs7DRYASTVSPY5i8TmgOym00h/UjIU/tEdaZIZGs497di6TPbpx9U/fU5Hw+I&#10;shLh6uwHJrMquftOAdyTt+oZcNOGo6g27AzaorygGH1GBqDzamT8EMJ57OzsExarbt8D2SOBWpDe&#10;HalDkTiPQlIy94disWsaRwNbJoyvbb7+mVnBP+eJNkMmPq7LfVNIddoCxIqFVh0H0YjDPvSZYi7A&#10;661bxofRsuIH8xBNT7gZYcPeWrxYx5B2FVxrDyyEPEirvvSpzJGKuRcfJluTsCNfkMCACT3oMn4Q&#10;PNr43YJivSic6VJ6E9AflkDAE0zE3YKsru4nV2KAMppXxrlc4iJbMciXYMBVl4zRhgfDKuXVtAdi&#10;cljp46usZfsSAT9+GM5I8KHe7BMMMMMYCSAEdDXIEk9GcIRA2LsCTC9kuCjSH0qEbmnXwyyNRDXL&#10;iJ5uyoI2WJo56gqx4OT1wy3KIiubsWRo3/dyoNj8JOVyB6M7Bdjns4aVHEL39sHiENhxjvdj1tOO&#10;8dG8aU2xMiSvh9zsqX92nJolYr4mmEAlZbOzWt1bSD44UUjqgOCeMhEMgdglZNPdgFgBI7gqcrIl&#10;XNuBiXYsY7IDlTbuKZWDLvZ+HF2BLi8so3CxwNIR3AAp8icujjkeZapSiOTsDSXsbrX6q6n3Iy2M&#10;K6tZyA9HYHjgaUiT0WCGtVYbE/PCZ1te7XGJl0dga8gkikEkaKvLYjfLIS6NeSJB2DsUt9KEy85e&#10;ppSmQlmplDDxc3Yld6KGYLCAAOh265KOfvRPT9zsCSabdQnc1PcVrloyAtRxSDsWNnLNGpSNhLWl&#10;R0OATALIQJdjjpl4WDshUjqRtgGQEKccnY6DSZefKVSq92YjAcncscR6uwdaWdnC3LmjOOlSKZTK&#10;Ui5GPFAdXYIaOFo2Msnwddv7MgCe5vMYkbnZ2MazteSlUY7bECn68lxmmJwxI2dmZLWnGXkDXbpX&#10;8Mjv0RwRHe7Enj0oCrk1PSuTHEpGN2IlNPTdGUE9AxOSAk1EQHJ2JRSQwtVlBrvRTkiCWuJALsdN&#10;qLIKrbDiOjE/0wDGGUs3k7EZTc3BDmkbqKrx/tyQoMTIy5OxkN4Hk9KZeL9OY6E4JYq5MoZuh5uw&#10;R6zxSfutyDuhyPDY3ZTlRsOwPqt+0llOjIyMVoVPTqMlDGL2as2awQ7IrmS692do/K21afy1ArRG&#10;UUmMSJ9on1StegDcWPi3Bf2fj+Lv+wMnDpBv/GXGyRJkkusanbWXOQ3KWxE8aTyzGkYHEOQSa05R&#10;j4fs8m/aycWVtBaajOqOpVJ6/DUJxVTKqsteJoPi5fzcv8vNrlmZRF9Y/wDHUaYGM99tkg1O5l1X&#10;y7bySxPFc3NoY+NAs6NMwhkaNqF1+Iry/Z48P8hsShgmufSWaZDBEvqAFFYlgAQFoPjIKj4eX+x/&#10;ayyUxCyAbLblHFKrtGXtxaaaZriC1ma7unWBwJZAgVnPxPyNIVHqO3q8Ph+xz/YxZrW8srC4ht0f&#10;0WqzzluTJ8Jb4SBu/L4VLL/J+z8WQOSMpAnn/N/4r+ixlcY0BzS8X+janrOnz3lyjXqhhDZovD1Q&#10;7hKuHY/u0jPMor/F+++Dkrx4xBPDB9WuI2McZVjKGBWqAchK78TykpIihU/u+K4kxviB53+P81pw&#10;cQO6Kl+r3F4t5aSxmedXRKA8xE5+AxRpyqsbtFI7c/7znJ8P2MRTSLs3bX6D6vG7gCFyhDc6EhQQ&#10;/Cnxck+Fmf7PD4cslqY8PCfVX8X4+pTAmV/wr28xaWlvHpLXEl3cRRFpJo/UqFip8bOGQvGar8fx&#10;/C373mvNsGapqE/oxRPAQhDSNIX4JxZggXpyl58j8C/8B9hlx8UIg8Vj/fcX4/H1M80SSB/Cl3l3&#10;RbGDU7m5guVkLenbmIKZpBPEnPmRUpb8eP2n5/Hx/eKzSJK/Q47W2kuJrKMo86BSgC/EzDZn2+Hg&#10;vHv/ALHIau8kQD82Qlw7xtC+erCfVbextdUki+r21wLmWfk6cRCV+CPr6jS0f9luP2eXF8E3bNPf&#10;wzozLDVlWEiQDmf2m4/DXfbmn+pgwjhx0d5fztvx+PUw1AOQi+SG8tWK6ToM1nclZ9ShiSSW9Voi&#10;zRA/3S82LFE9Pj8Mn7K+p+3zS0+2Wzv/AN1UxugMrMwCL6VCT8SknZ+SkN/N9lsnmnxQ35/8U144&#10;GEr70R5qvjqvl+UXClJ42aO3SKNmmf6xyVFXhIvEsU9NlZW/ecG4yJwXBFzd6TAslkJBHJMKSLAP&#10;3hcMtQWI25cqDmfiyuOPJIiXSP8AO+nq2ZcsK9OxKUado/m7UNSs9YmtmnSykaS1e/YfVkgaJ+DC&#10;ON93jkRWbgnw/B+18ccbt7qfnPasjlQh9C2jYGQ7yKT6lAenB42P7f8As82UoDaVi/4pf6X+H/Tc&#10;TjWao8no91ZRkx3YdEkHH1rlqhRQqfsVoOX2JByX4P8AY4Z6bo9nDpDC2uY5Wdqc4ZFNUDAsnJFb&#10;4gp6r+02YuXVGWTcfj+c34cfpNFiuo+b76480wWzWE8VnDEzn6xbupDuGWOX4njVUZg/wv8AaSNv&#10;2l/dttk0y2nLSSkzUKFmK8iKAuX4irH4ftSP9j/ZNkpnJIbDb8fj0f8AErHFEGzuEyvW8wXMSrbQ&#10;qsB+PiAwUOGpEFaR/hHFxQRQ/wB5G3xp8CYc21xYyRCaVhPG/wAKQtwP7wKaqgbqzqPs8swssZjY&#10;emX4/wByniEr/iYR5i07zHb3AsdOB06+DlnvkaVVeBiCskrRfCqQMx5yGL9lPtO/HCfTdMurmWZp&#10;ohASA6COJkCEctirgqrUEa/5fF/5szMueMQKPF8fx/SbtPHiG7K9e806Zo9rZCK9S8jmYRBpLgPJ&#10;KHZaMHRuTx8WlflX92zR8cV0yz1VNQQBaWwBDqfSCLTj6YBKuwYrVWqjO/8Av1ftZDUZIcHP1f53&#10;+d/N/wCJ/oNWbDIGqtDeatZ8vDQpGa7ZLxqtFIouZJ3+M+q3GOSAvCD8aqr+jF/vngvpYb3Nlb24&#10;Z3d0SR/iVD8CGvMdqtVzxp+2v2kzAx6iUyBXT6v9j+P5rOGGUeZYZovm7VNfaK3t7WGWa0twYZpi&#10;0dxcLyMEhIBpCFiRpWYSfuJVj9KV+aphNdWulxamaWxpNyJK8fTah4VKgryqg2VFb7PLNjjnM49z&#10;y/H44mUYCMgzrRr3zHceWoTNdBbiLh6oPMSxsYQ/AySB/iV2XlLMyq/xJx+JVxmnpeSLL9bjMS3i&#10;SRQSAVKldhVjyVdhT7C/7J8OUxFcJvgqUnHEpSO/JX12505JIo9OuRPdaPcQXd7ZKzVaKWpJCKVM&#10;m7eoPjZVb4X4x4X6hp17EBcWDPFWONZlVeZPpkjYBfhJVVdeX83Lj8XHMjDnhL0yo0T/ALL4/wBJ&#10;gYVvFN9N1eyuJJrS/ZGdJ5PQaQhQyOgY05MeYVpHhbhyVXjZP2MUdmvdD9WRXM8fKGX0uCOwIJZ1&#10;YeklafHVvT/1VyIHBloHb6vV+Jf75lIcUAa5KMAbS9faxjJa3uIhPGZJGcIycY1Qh+TfETROHP8A&#10;41wTomkan9X5whLa1mpLdxTVZuhYMnFn+0xb7UrfBxTKdVqoAgSPFP6Y8P4/3qMWKXTkkvm3zl5Z&#10;sdQsoLxprvVA0lrYG3+FTK7KjpIxHDmBx/Y+0rsnxceLtR0vUjdRG2noClIzDEdmWqL+8L/uweSC&#10;RuXJ1Ti3+Q4s0K9Q6/xH/e/xJy4jE0q6Rr2iy2E7X8Ij9KXlcw3koJKuvrtWFF4yuvF5EjEfFG5e&#10;m37TDZGkitLMTgevbRhJNuIYNRVK1ruyr9j+bKMcQTKvpkXIxy9O/wBQSzR7KKXVdbe0k56fqlyZ&#10;rZwxaRJYyXnEgBUcEmkoklX/AHSr/uv08MZ5IpLFVcjnKGEY6farT4qfDtvlMIkTJHJzISuO4Yzp&#10;llqNr5tu5rdH+p2zQNdsCWNYgqmkYK81DK0YQfb483+1hBYWptLpF9QSRTMDIpBJ5A06e7H+Z+P7&#10;XxZn5Z8Q5UQ44kIHfk9F1e8k1DTLl44TBdW0bCKWqhaOhNQQQ1FA+1xj5t/d/B9ou1FNPutRnkt3&#10;jluJGVbaoojyl0Vk5rSrFWYdW+3/ALF8jEZxgBIVH+L+q4meUBK4n/jqYaVJqFhotkt1Gbe3t0P1&#10;x2YFooEico5DE03C1/aX+XjyZBZ0365EbqadqGMqsZ5NRlk4yg7n4vg+1y/ef7H4qI5uD0gcv4v9&#10;z+P4WIBkd0MuspY3gsLOyU+nIqSSoUQcHiMkJAovwjlRl4t6XJf5/hEado9rNayWas37srDFxQrU&#10;hfUEj/AxB4OPiLftfzZDLqiJcX+dLf8A2HNn4YOw5pXr/m660q9tb5441tDFJcXzSzRs0ZLLF6EV&#10;ZYw3JkkZuKtxePNoOlXFrfXFlJcNIFWsQD1b4/hb7R5fD1+L+f4sdXnjKAlVf8dTpzISo7LfOXmW&#10;xk8u2erR2wEMkiyObiMsB6NJFX4VcMzEcVKfys0XPji15OJXiWAcpLd5HeFN3eMOASjGi7v9r7fH&#10;7P2myuGOtztxOTHPxXSzTLKSyFzLdSrFHqUMCRXM+yJKImIV05c6xpQj+6Vv8lU+FLVdJNzBG8Yd&#10;ZGVlloWZyKVVa8q+3959nllmDPwmjVMc2KxYCJ8veYFtrq6tJ5Yvq8XpmAkLEnKpDsOKKu/2to/i&#10;/wAnFr7RnNpaIborIp9IsRy58iPgHqFyw2r8TO+Qw6ipSNX/ABfjhap6YiIAKX6F5yh/SeqVsf3C&#10;xi8BVxVVjRucjgBeDt0YKsafF/M/xJa9Aml/U43hSWCJFZ5V5CUyxtUlWJoOX+U3+TjosvjiUgSC&#10;T9P8PDJpPoPrDvy816TzfZaxqUN1NHPLcypDZycPQjhkiX0UdAKt8I5Oy/tSPhdKbCZUmgVWkmHF&#10;0lWQNxUhSu9ejr4MvL4vjzLiJjY9Pc5Upwq4m2WWa6ipljuOSLCSY5VMZWvxNWgp8JUj+X4f99/Z&#10;xC1ktfU9K2AYrxKAiqqxLE/ENhw+Hb/J+DJzEgLkkThM1EIudLgxlrioiIbnxIqVWgA4mteXxf8A&#10;BfFh1osbpbXPJ0mBPq/AOIDk7jqRRjmHqJAkVt/C2RlKApinmqRDqOmhFkt2Y/Vzz+LlEQfjBPxA&#10;oOv7X2f5cQaFP0UXuKs6ty2PEsz1HI0rVgu6LTJCR46ijP6ojiR4uZR5jjgtAFV4yp5AtwjiAPFe&#10;lFZiFkYn+XA9pbpNaqJXooUKhA4sSopX7t/8rljmycJb8eUGI4eSOv7yS2uSIE5PyLS8mLAByaD/&#10;AILb/J44JktyqeipBQb8RxHI08K7/wDA5SM2+6Y5N90Hb38ck31h1YO3wczyPAFt6NSi1p/Pmsbe&#10;dQWKKvKNiqhi5B70Tfw65PLk2ac+boHarfWjMq83cJLGHcqIwa7Lykou/wAX2f8AZfZx0lu8126q&#10;KIwCpy2JDdOPQDvvjCQEbPNohKUebUN/b22mLNKw5x8nm41bi0e7l+rE9Dx+1gkW0bLWVlihQhtq&#10;8uJWlee1P5dsxZyN2zyC90pl1O5jkKW0Ul1dyK0fIlRGJFkPw+luT/vz4l48f2/2cYZ4/qob036E&#10;heR+1t/sqf8AGuHiNebT5IoWdz9fZfXi6qC3pr/d/FTtwr/lfz5//9TkZt0YCjlwR26EHNUJyG1P&#10;Sx0gI8n1Tmht4ox8BIHt0yJmerbj0wjyLsVJ3yk+TlxLs1d8aZAuzVOClt2auNJdlb5JLsuo+WNW&#10;gl2VyFNiMBiUOyqnDSXZia4AB1Y31dlEj+OICgl2UT77YQO9Ak7KLDphATbsqophpbdlVrhpJLs1&#10;dsFMbdja4aS7K5HGmJLso1p4YQi3ZWwA74odmrucaQ7Krhpk7NXAtuzfThteJ2avTGkOzE74gK7N&#10;XbGkOzYot2Vja27Lx5pdl1ptgpXZhU4aW3ZddsQFdmqRhq0uzVwckOyiT2wot2Ync0wqS7KJGIDE&#10;l2KCeqFSO1Afljwnm0ziCHYHYVNT92TB72gYe92B7iWSI0Xem1fbLccQXFnIjkHYnHdSl0D04k0b&#10;tth4Q1eLI7OxrW7/AFgysf2iFHiMmJ7MJRILsZNBsa/AB3yQtBDsY0MZhHpmrHq3XCDuxditlctb&#10;go6VXqKdMhOPE2YpmLsZeX101VVKRt07n78nHGAieQl2APTEjFpAVPiemW3Q2LQR3l2KjTHajRPy&#10;IPTtkfE718Pudj7O0vra45hqJUFlPQjIymJCqZQiQXZILaSGdQY2BalePcZgZBKPTZz4SBdj57Zn&#10;AG/XcjrghMBnLGadgB9LdWZ1bbwNTmQMwcY4XYpbJNG1BxK+GCZBXGCHYMdWZdk39jlIIDlbuwnv&#10;7W5LgqSF770zLxyi4mWMnYADXUT09RjTvyy404x4g7BMFo0hVw4JY9Cdz9GVmVM4xJdhnY6W4kkL&#10;UoaU8cx8mRyIYd3YqbD05ePHrU8hgGWwzON2V9VQkgrQ9OXjh40jGC7EbrS4wgZQVYb1XrXrhjl3&#10;RLCA7CsiRZOILCg2GZIouJI0XZrmEyxLKAQP2qfrxjKigi3YGSFDyHVffbLDKmHCHYMjt4zEENOI&#10;3FPHKeLq2xhs7HRpPat6iDkn7S+IwGQkyAIdg364xTmiVBFQO+Q4d2/xNnYFl1GUMSsIq2zA75YI&#10;BpOUuxDjK9IwK71Cnt9OS9LHd2PhuJkmCyt+6FBv2yMoAjZYyouwTfWyvAzISwrsa9DkYGi2yiCN&#10;nYEBMDB2JpQbH8cmd2kGnYLiv/Ub01RhUV5DcZWcQbhkvZ2PrOX49BtuRX+IyGzJ2K/VImHFgPf3&#10;+nI8e7M4rdittYQofhWg+exwSyFnHCHYt6IiJkUA7HplYN7Fs4ANw7Ak08rQmbnwA/ZPemWxgLpq&#10;nM07AcerMVqyD6Mtli3aBmp2WZo7l+W6MoqpBpRsFUpmJOx8Ut2GA9fkp7VqR9OCUQkWOXJ2LRXl&#10;qRSc/EpoCd65GWOV7NoyR6uxQ6jaBuI5fMUyPhSZeLEOwPe3BDKyOUTxOWY4scs+52FrXc4LfvG+&#10;LvXLuAOGchdjhe3KR1bkwrsKnHwwUjIXYmb8PISyGngTvkvCNbMZZS7DArFLHyQHwIPXKBs3xIId&#10;ia2DFSQK70OE5AgYyeTsFRLIV9Jtx/DITlTaAQKdihtLkxqimkajoKn9eQ8QdW7wp1s7EmsrmTkI&#10;2KtGOSEg7+OSGWLWcUi7FHsLqWPmQpagqtB1yAyxtPgSIdgZ7O6ZqSIqhe9KbZb4gajildOxKO3Z&#10;rkR8gRXfbJSnsw4SZU7DKTSQ6cOPQUrmOMxtyvABDscmnmOEBqBh3PhgOUksoYIgOwrutKh9bkWA&#10;U9dx/XMmGY1TiZcQ4tnYpDZtE6zBS1Ow3rkZS2pYYy7EdbiDWE0hiKsF2Y0HceGOImwjUD0nZ2Q7&#10;Mx1rs7v+USqvlOzmeTgI5JWAG5I9U151BHDko6fF8Wdr2LL/AAYR/nGTCbC/NkjzzXlhFEZDcj0i&#10;xKqA4hB/dUZXM7RyM3xfBxi/Z/blt2pjgLyyemVKqzMSGJPFeshNf5eT8m+Ply5/a3mI70mRA5ob&#10;SJIPXjt7ZfViMbmIKA8aqrM6ikQHFmDV9KNUX900ar6ca+knALV5AtvbqJQjLHchuKH1CQ1ClFqv&#10;Af5Xxf5OTycdbnb+b+P6zXVGoq18t/EGmvb12sgY5JLD0w7gQgMFPMlz6hf42P7v939nnLg4w2wu&#10;IpbgqDCrliX/AGV3AP7R/a2+zlJJ3pnkmCN0pku9UNjdwaajn608CRMkP2ZZDxZxWkagUjbl9v8A&#10;1Pgdg3mG8ukuI5NPtvUhMdZXkJLCQkEJQksRxPL4fh/3XzT9kdm4/QRkPqEv4f8Adf6ZxcmYjkp/&#10;ljo17DpF1Y+YbpTex3Un1f6v6axGFQE9Uekkah2lEwbmqs78pHR+XN2XI1VoTby3LBROru/BG+Fg&#10;gC1KELwYM3If6/LirZaBDi4gOn4kylxRFlMbGx8trqY1WzgHqG1eC1t0dl3idy7lVYNIJFaNSH/u&#10;/T9Nfik444XX6QulS4Ebw2zM6FalAvYK3wDl9ocx+xy5fBjKAxxscyzxEyDn0u38v6bJc2Cyx31+&#10;kaySuoM5kIIMjJxlahJ5ejx/vWWOP98yphr6awofUCK0leSKPhJI3A2p15cvhTl+1mJxW5AgIjZi&#10;0d7JqUqNa+tLFbsAkkjUkj4yfC7KSJODfu/S+OXj9uF+PDCltWWK2k9YP6rqBwjohKlSP5qrVqDl&#10;xbjyzKhhlI/8U409REHfmyyXytPPf2/1UQNbRM0vqXPOQrIsqOKfBxcKvNuJkRm4/wDPTBt3qIh1&#10;CcQwrNMEWMRMVUEspb4uRPwCvx0DN/kZVHGZQAJ4WrIePYJLo/l+a98qWSXN1JBG0zz/AFpCzECK&#10;QRq6PGqj1HZVeL9n9rlgG00VEf1QgktwCVQgUjAcFVXvt9lf8jMmepsVe/8AutmeLTAkWE+1HzXG&#10;iR6f67QXrOI43PWVjExYtQBOg5twP2/8nliepaBcuv8AozrBb7s7g0FZRuQpU8ttqcvs/Fk8OqiP&#10;q9Uv+JRqMJ/hb0XzrpzukF2ZJdQk5rHEU5MFtyF+JgeKkuR9oKzP8P8ALgzTzfG0iN3GqLErLNKw&#10;jX4kPUKpAVftfyf6mUZeESNH723BACNJdqsmlrf3EVjcyT3MxjeCFXncMkiKu78XLtTi3Ieoy/z/&#10;AA4XX2kR3K3chjMLyfFHI9JGc1+LiiE/y/D8X/A5k4tQY8Ia8uMnknen6+1sLK2V0nRaR3Cx1VYQ&#10;VHEyPKFp9rowV/8AXfA8UNvZyx3TxPJErRrOrJIslW4sSqB1B3P2a8F/18lklKcTEGpVLh+n/dcM&#10;v9M4scZAtGX81/f2NzaWU6xag0czWciSRmOoDRpykeGbiPslm9KRuX7LJ9uSWWt2HpWsjOLf61Kw&#10;hV4pFqCKgcCRwc/z/EnH7LfFmny6XJKJFcRgPVy7/wDc/wC6c/DqKrZ5V5p8ka/eRX0UUc9/9Us4&#10;452jubdZ2kV25j12jPqW68GPpcYnaT0+ca8GwRqVtOs/OBEkeQEwhyoUmlWBJ3Pwrsq/a+L7H2ld&#10;LnEo72OH0ybtROhfNDeRfMlpd6ELe+uJ7RrGRLfUGUOZEUPxRwsfwKecvxyPwWNli+CX7EhHq2qa&#10;t6KWT2YtfUcGP0m5nknxFfh91b7PL9lvtfAuw0+nx8XHxcdD+r9X8X4/484WTPLYVTOvKPlXy1+k&#10;X8wJqj6rOsHpvNcqFBjmG0joQtCycU+JV+GPj/OzlNxeT2gniuLWWWNTWJxzeRQrcogGDc68h9pG&#10;+1/P+zmDEJgESA/HraTqJWeIbsqTT7S8WCaC4TcH144uIjkLoFkLR0KvyQjaRW+Hj9j9qSyx/Xra&#10;1tXmNlNI5MC2geQLJHyBLTFePBuPw8kj/l+LNVAnHKUq4x/T/m/1W2cTV/5zzeCe+0PVNU1WS1fV&#10;oIoo4tRub2SKJhBLwlVIbVKtzjSThJzeT1GTl8H2WMmsDJatIYuMjgkxmi9KKK19ht9n/Y5iDVxG&#10;ThBc3BEcG4Ywnn2xtvNSabFqIuLOGSOFL2PlN9oPK/Dh8PEyOY3r63J1Tn632owlq0aHi8ZRDGG4&#10;8m+BiasPDr1+LMqdne92WOESKHK2Ua1BqFwiy2l0r3S3TK0gjhJnh4cYyaiv2OIX92/H/dfxLwVO&#10;eb6nZXjhHnvJ+dIYQ8hIpxWvVuKihZgF/lVeeER45xvaMf4pfj/inGyS8MH+cVptJdX1vRTIsdto&#10;mmelIl3dNHAFkDc3ZVAVQ8tJESLlP8C+o3wNi2kXKTpznCxXCqBPEGVgSG3ain4aEcXXj8MismV5&#10;oyBIG8b9Evx/x7+GTbps3Hz+pL/OljqdoRb2Ja7sGneXS7wGVHjVoWQQGQqPUryZ43EsvONkl4fZ&#10;wxaztLgkNAoSSi0AFTxqFbbtTMAZ8mGG8rlH1f8AHWZEQdwwmDzL5q8v2CldXkur6zL3UxmMioqy&#10;qGlgAlHL1FccuK/sLI+IXyiKBhAqSFDRY3YoOhWgIDdPlmRpMpyby9P+ybCdtk98nahe6peRT6gs&#10;9o91GHN3DEkxccknDzAsvpLLy5cfh/Zf+6ZMQt09eH1GA5sSeCsZFQkFRvRG7t/lZkSkAaH/AEk4&#10;mPEZE8af6tqC6beR2yEx+kqBrl40t5bhFZXkAFZI3Hww/b/d/Z5ftYjL5etILJjGzAhT1AI6hu/x&#10;D7PZv2v9XiY62U50WcNH1tvS/wA19V1TzRHYywxCIOB+6l3oysg3FEY1bun8vH9vknHpyOJSj84+&#10;IWQAGhGx4GpH7O3+Tj45tHh1smt35taGW0iuLf6vcSyM1tydQyvVlMqqFkPFnLOrfE8vL+7bFYEv&#10;BJLew0a4nHEK9APYciFJA+yv+t/ssjKECOGX0/xMOAx5dEv1f/DM9lD5f1UMum2Q9SZ4DIZCF+Ln&#10;xRpOFWPqu3x/Ci/Ev92hfqn6Sh9S9sBCqMHEzlq05iiOtSF5puzfYVvst/NmXg4JVGdn+b/vnF1H&#10;GN+9P/L40m7is9D1OW5luIODwwvF6YIgp6qMnEn0Wdl4RuZWX4WRl/YAadoeou1rcGY2worS1LAl&#10;gGJ5A1DfbHVuLcP8rgmRl1MBxRri/mox45UJBOtc816RAl5Ztb/X5YweFvEoYcT8IoykkcWT4+Cc&#10;4vtcP23k1rbSPbRsGZpCQwfqvz2AqpzWZMgiTfJ2+OB4ebzjXvMVnZatdxzejHYxxSRSwmouKnjR&#10;RUvxkA23+PkvL42ZVxRNEQlZ57hpnMgkJIWgIUrxTiPhAO/+/P2eeYh7QPGYRjsI/ji/HC40cFm+&#10;K2PT/mzeR3V3o+n6OLe3gtykVWcOUkdXDTeooL8kL15t6Lc/UVE4Y7V7S1u4njecxk0Fd6qCOW9P&#10;s1ptXI9n55xAIh939Vc4BPDe6n+VnmHzHpCxSwaF9ZtuLlzA8aCaRXEIMRb4ZfSqqtwf7HN2+yuF&#10;H+HdOHq/Ejq5J5EA0INK8fs8qZthq57dFx6QRG53elJ+YWtTG3EmnzW9woj9SAFuD+oganqEA8UN&#10;f8/tFaXUEV9Mh2QK6K8dSK0onwnc/wCsqScG/wAnMmcCYDvY4sojKjyZVd2l9caVZtGh+sNJDJNH&#10;LQEJzDS/F0/2POPkvLj8eCLC7jlWKOLeQclZTViFXYEk7iv+V9vK8mMx58m3xxdjcoTVLCSCSeSd&#10;ylvRHR9lHJ92AG4anH9n7GISXOpNIk00caKAV4KvNK1I3+JqtWoGWiEOQ/484eXJOZ3Rllp2jxQS&#10;W0NxNI7ssnqO5jlAorUUhU4rQBmp/M3L9rDqPVrSSX6ubcI8YoqMjV+ICg6Up8jmvyaaQHFduXHI&#10;CKHRgdz5K1m3il1GLWbidLjiZmSVPSHBmLupZjR6N9rj+z/uzGX0C8mYniCvJSK/s0r4+OUxib2b&#10;NqRvl6/naNIlBmkSQxyq3EfaLlSQOP7Kcf8AgcVhI9MKAGkVgCTsKEDpQbZabaZgdFG+EguHdmaO&#10;2kjZgq1duauTVgT8fRt/i4/8STkgvUoyBSG4nkASQo7A149ffIcW7I0V9tqmgzStDJI6SxGVTDIy&#10;qGdgAWKlfUPwfDyVeHH/AClyjply8bSPJVaV4kb0Br+GAyCiLh5w0mG+is4rek3LgXU/AGZGXkPE&#10;Nx+Jv8pv8nFPqyCEWZHxMTQcNvh2LV6Uqww2ebjcJ41g1hjcHWg6mBEHJvXFRzBZYyn2uZVG/wCB&#10;55//1ePxwOkMcYbiqdqmua2UxdvRQjOub6pxkt7HFQBGlp3jpT6akYPCMl/McHN2JjVoTIiiNwGI&#10;BYlfhrtXrh/Lsh2hAmnYPB+7xzHlHdzxMS5OzVwcKQ7NU/RjSbdm7e4xATbsD3U0wULAR6ooTyFR&#10;xy7HAHnycLVZzHlzdhVPqepxI/JUYVNNjX9eZMdPAnq62Wvyjudguy1e2uEozelKAOSsRQmm9Mqy&#10;acxOzmafXxltL6nYKkuIY2AdwlTQVOVDGS5cs8AObsLrrUrw8lt09Old2AJah7dsyseEDm63Ua6R&#10;2i7C6LVdRhX7RdK8SG36e5y84IEOJj1eSJ3LsPbW8juFJUFWBoyE7jMHLi4eTuMGpjMc93YqWFcq&#10;EXKt2Ytjwlbdja1PthIQXZj+vthituxCS6t42KySKpXdl7/d1yUcZPJonqIRvd2Vb3kNwrGJq8Wo&#10;wOxxnjMeaMOojk5OxWv35Gm+3ZW+K27NXEKC7NvhpSXZq9++Glt2YkYEAuzVOKuzVwhbdmqaZFFu&#10;zeGEoJdl98UW7NU0wLbsuuEBk7NvXGlt2XvXGlt2V+rDS27KZgq8j0HXCGueQRFl2BL17hXHpyFE&#10;Kkig8PnmRjALr9RnnzBdiNrq0T8IZFb6waBiKUJw5MJ5oxa29i7BN1AzjlVlZdhQkfqyuBrZnns7&#10;guyrV5DGBJWqbFj3HbI5KvZOnySIouxbau+4yNt8oh2KK8Qj4hPi7tgNlhwB2aZopEoV28Sd8MbD&#10;E4gXYDksbZifiYH57ZYMkmmWkvvdlx2lulPjb6NsfEkiOkrvdghIrSlGUkeJIwGRbBgDsfGtkp+y&#10;xH8pK0wSkSkYIux/+4zvbVB77ZH1L4MO52YSWYFEh4geFB/DGj3p8KLsY0luR8UZP+yp+oYQT3oO&#10;MOxOM28bq0cJDA1B5HJEkiiw8PhLsWbUZq7Ae22Q8MM+KTsoX8pJ5AFfCmE4woJdjHuCxqqhckIs&#10;ZRPR2JnULlFqhZjWlAdtvnh4AwOQh2XLfTCPnL8IA3JAP6hhGNBy97sTZuagmhB3rQYQaLMQEnY1&#10;xUDYVG4JwRRLF3Oy1L7nofnhIFtRjIOxj3FyiA9P8vfJREWsmQdia310HqxLIe9dsnwBEchdgmG8&#10;aZSruVPhlM41yciOS+bsTnij5qTuOxOSiWvJAW7KhaKJilCtelehwkKKBp2Jy/VRK6uOB2KEV3rk&#10;xdNcgLdiFz9et1FQKdeNMlHhk1zEouwZpcq3UZPqAv8AydxlWYcO7dimJc3YNktWMZVevbKRkDk+&#10;FY2dhNIk9tMElAaOuzeH05lAxI2LgyiYnd2Ghtzw5JShHXtT6MxzLdy/DNW7Cu/sDzBU0Zt9idxm&#10;RjyCnFy4y7H2tpcRftkq1OSmuCUx3JhAh2LTWZKDiamm4yAnXNlLGadiFxZTxxxvHsw22yyOQdUH&#10;Gadi9nJeIQksTS16EZXkETyTAyHm7BaG9W4CSR/ATTl88qlw1d7t44uLk7DD6m/Mg7xkUHjmL4oc&#10;0Yy7EvqXAFUenehqcsGYFicJdgVrC4kNX4hRtx6jLfEDScEi7Ef0GWqeYHtvhOo8mH5MuxVdFhX7&#10;UnxeIrkfzJ7mUdGO92NOlTqzFHQrTbscPjjqg6aXR2UmgTmpbjvv9rCdUGP5OTsuTy/d9mT7z/TA&#10;NXFTopOxyeXZnSkjivsSf4ZE6uI5M46KXV2O/wAOMG+0KDucfzYX8iXY3/DT8q+qOPfrhGr+a/kS&#10;7Hny1AP2i30ZH84V/JDq7FktLWAcelO5OAzMm0YoxdjyV4j0uJJ8cj72Xudlql1TZEB+X9uPFHzW&#10;MS7HrFfDdmX6BTI8cPNkBJ2PVJW+0WqfAkZE0GyMS7Hei9TUP86nIiTLhp2ArwXEcZMcBc96kk/q&#10;y/HRO7j5gRuA7C0rqUjf3ZjTMriiA4PrJ5F2Ki3lINOXLx3plXGAWwRlydiM9rd8uKsN+lep+/LY&#10;kdzXOMnYxLe3AKz8ufiBiT3UwA73Yvb3FpGTFzkNdgNh/HISxyJtsxziD1dgLWIIDY3Eodi3H4QQ&#10;PEdTXLMcjYDDPEGJIdkQzKdY7O//AJRQu3kizkUqE9SdZZHqwQCQsKpspqvNa/a+L4W+1nX9jEnA&#10;AP50mIhZLzjzjfxpr91aFJGuAIprS3iZYnuGdFjNJRWReD+g7LxdOMTepC/7rJM4edZLdkS4aJFD&#10;qDwR1Y8hyJV2+Lgy0Xkv2/2vgzoAeE2NiwJ4irq0dsUuo52s2uHlZVmT1HikCGM0VGRaJ6itzYcn&#10;Th+w7SsKltY/qkMylV4xmWMMpCBlU07HhyD/ABfFyyAymz1tEiYpba6xcvrN9ZtHJMfrIgkdZF5i&#10;ORlBI3DSem0VI+MXHk3xv+06VoizGT6wpeCOhVn+Fg7KAePKit8LcP8AYf5aYZkiq5/j/pJOMCfN&#10;Ea3PNZNajTuMV/PyRkiT1EaNXZgXMXKWMeovqfy8pubP+7nbBMFtO8NwscjsArAihcFVkJMao54f&#10;ZHBSchPJEEE9/wDV/wA5M4938KUa3q2lWV5pUl3bwrcT3MRiYstvIJZYljFxJNCPVZat6kgVVT7S&#10;u/L93kfvJp5ZbmOByhAMk6M0D80K1KqzCRAIhyTiV4/Ezc/gzYRgKB/0vDff/vv63+a4cslnZnNp&#10;ZQR2lpNcAkKBDBIizQ8H9QUdo6o5aZlWr8v8hU4yvhval7aOJooI2V29NxbEJEgPErSnEFGUj/Zc&#10;f9fMSXrO55fzvqcsSFbBjV/HbX0j2c1xLB9Wi9e2N6vr3DhFljZyrh3V42Rq8ePKN25N9qLLF4t9&#10;dTlGl425+BHUoOJUBWBHwypz5FOQb03+1+xkZYjAC+rWJGRKnb6I2jWVtBcwRC4uipkuIz6gMhYm&#10;VfiCtC5h4rPxeNZY/hi4vgcQK8zzRxLc3cB5qgDAGVRRSXC/Dyr9r0+PxZcMlCr4Yn0sJQAlxFOL&#10;q+9LTY7WaX6jY3K+ksk0kan0nBLKqlix4r/xZ6nw4rOx+NSwhWnFZFFGBZW4sKnlIfD4fibjgiOX&#10;X8f7FtMibNUo2sQCoy87mVjzMLtWOiyIrpRE9OFRT4t34K0n2Vx/lxGeI+oxUDkLZXIJ4ADl07fv&#10;I/2/9T+Zq9UACCP86vx/RY6aUid0s/Mi6S2nQ28PqFvTfURENg7MzRNv+0fq86clj/4yc/gTDcIx&#10;skKnYrUE1X7S/D0ow65iiYMi5sgSNmGC/tz5ou0mT7DqlEo5HoSn1lIcNGzFY1+Jvgb7XxRvhRct&#10;dpELhJeQibmgSNqMGYMympdgT4r8X2VzJjCMjVblx5y4RfVnNha6RcXEthNaLE15F6VyJZI2ZVii&#10;aJDssayRqCw9N/g+J5P5sfpMi3VvbJIWhnLVdY0UxhgT8Kk8vtqCy/5H+xyOpuEiByZYsnHzG6B8&#10;4m/0ibUrqOGG4tVhURPPcSrPItEBd0FBxjkKo3w/HJ8DfC8nF0EBjnuYjALe3SoRlIIcmQs1FFAr&#10;uf3nT7X/AAeTlPYG+In/AIn/AHP8LLBK5EFdPqAk07SLqGYX17dOJ5E+JPSDW5ozn4neCOog5FpO&#10;PNZG5fGmNu9KiEEcishnidhbLsvKVlAVeQDU40C7J/lccOPObI6Eer+qxnwR36hdpvm65m1S4tjb&#10;y+hcWyyXbSGQpDbRu9X4sEP77lJJyZ/5I42+xitpeS6ha+jMfq0kJBj4N6gKxFlcuRwA5KV5A/Bm&#10;PlxjHPiHqjL6/wCH+bKP85189TIkSKDvvLNt5a1t9UtYV1GLUzKt6sn7lxJOYpLb0UIkMhR45PT4&#10;/vv9fjgm8tVvFtrniI7hUoHVgSklB0cBgafzU/5pyvTTMDON2DLi/wAx2PBDJR6pH5V1O40GfzBo&#10;1zJJc2D3X1iK3kjPx2cpIYCCQoyf5UVeS/8AJTCXWdXs7W9khlSSW24+ndTKQ3oMULbAo/NnU7/8&#10;35stPglKNg1L+H+n9v8AC4ebKBMg+q2b+WdG1e80G2vLOSC1nDNNboyOPWRWHAMI5IuEaMDxTj9n&#10;gqcVRMN7AxGKGU8o4m+JEZ25R12AYVPLr9r/AGeYeWxY5n/dM45DCiRbHvMcd+z3NlGFnv4gqXEg&#10;hi43JA+NkeirG9F3RW5fH6PHh9gxi1MTH0VRkmAJfkrAAKQK13U8q/B8XxfF/K2ao6AQld7fw/j+&#10;HhcnFqI5OrzTUfyxGi3RvbicT6c7j6isMgZmZ0aSkjLxaL0OP7x/Tfj+7+D405FwgWG5Y/GqLE1E&#10;BIQoONWACkVBfj15cc2hnYA25/jr/RcYyMcnk9JbVW1DS7eJXtpLuS8jDSsFlkSQ+oyxyF5o2HNY&#10;PUHw8Fl5R8V4q+MW/t4rqSG5KwzutOPqM0TIrDiyswA5qW7f8aYTglIAj1RH9H1cSMU4zkDLmun8&#10;t6pNZWV1p0k13YxFpk/0aNLtJ3R/VSRI9hFKo5bpz9X7MqrLxwXE8cxeAirD4mJUlKPUr8XEK3v8&#10;Xw/8DlMyYkHo5ojCMjXMJLqb3unTQagsjCFgEhFeEwMHFJVo0jOvNlTgqwfGy/3fD1HQQTbi3Z2j&#10;HKI0AcbcqU2+/wDZzAzymZgA/UzOWJDGbiLzFceZLWztdSZLfUUMzyWzF5fqwlElSSvFKlECmblw&#10;Xgqf77kefUuQqsVB9Ml06bjw3b4d8rhIYCb/AJ31fj/OcPFO8lKIXT/KSzXKiWRX1KOO1u+XMeky&#10;hm58Vi/erwlVVb4eXL7C8meoooLaD1SSFloem+4rSgGXTzyyT4I84OTwVzb1XWta8xa8+j2kYafS&#10;fU5ESKEZVcJ6jO7Djx4jfn8S/D9hsUuKT2qsgHptQ/EBup9jmPpJ8OUiR9TdjISfylKdF84XVpqU&#10;jtfxh1rEzgrPGxBBZQSRs1GTlyX7P2sqyZRYKVUnY8iTU8hXr08MdSbzi5dRFrkOdK/nK3uLn8wH&#10;E96qcZoVgRAyIIJBH9gDm3L95z+D1eaP6391hVdadJqUDQgmOAyK7hDTaoYrQ17j9kr/AMFm2hqY&#10;4aJ9Rr/jrjZsZkHpdr5p0ryjcQz3chudRNqYYpZULFmT92kryIq/aDBeTxtx5snJY8Zp8c8N1HFd&#10;Ss6R/wB27klyRQ8iatyrXia5HPOUokxH4/osocIHCeX9JW83zQ3flq9uPLttFHcTIFuIoVAX0vjj&#10;KLT0fRKlPUSX41X02ST4MHo0K3YWg9KVuERUfZYb8dhsD7/tZXklKML/AIox9TfMRMWMXra1H5YF&#10;zGZn1PTrdp9SjuWqZYJAVEoJc+rLHx/ZH7yNuX8vIa7Q2luzO3GKKNmLduKipO2a4ceedx58QaMm&#10;YQgwiGHWPNevpJbIi3NzfRK8T8uaycioqrMG7Nz+L/jXA2l39i9tG1oh+rB2UgjfkSS23+tlus0O&#10;SRlxyAySA/q+lOnEZAEFOPPvkbzQ+qaofMF9D+mriCGaFoy6wCKDjEp5UC/Y2+L4/wDhsZqVnFeM&#10;zTBUMZBgkGzADcbno1e6nMjQE4YiIPFxfV/vv81MsXFL1Jp+XurzeW9NtLLT5JNRS9V/0pZSfEgl&#10;YcX9KNesVOKlZE+Jvi+LnwwpuY9T9DnYxoVUlnEjlAPuDV6/8bcvhzaROPiqZLVq5T6ep6Za6h5b&#10;i1GO21i4Iu7hVig4py9QKO1FFGPHgy/tfYjT48L4bIBVuI41YEn1S1arQLXf9r9r9rMmWTo04cRI&#10;sC2T3uroJ3sJpXhk4qbcoFIfmWC7UIT4uA+JPtcMERW91bT24RSjhSyskaFGZVC/ECTJypy40bl+&#10;x/LlEyJg7uTOwRQpI7u80fWNP1ATTrPbg+ncK80kbxhn5qVanphGIRmPD0W4+p9nDKNY/SaOSGjr&#10;UBmA4hRQk13pmPMnoVnKxuGP3st2L+G8s9R52jhS8UJYyyyMrxqvBQvM8vir8KJ9vEbi31B5Ymto&#10;VJNDO5IovKgqoYqSQo2yyE4gHiP9VxCJXURujLHXvLlnZzw6vfNHEHZLGIK5eRYwXZZWiV1HKR2L&#10;J+z8P2fs4W+rqityek5hKpJbw8fjNKfGX5MG/wCAZl/ysyeHHyHpv+KTVjnO2TG08uvbqIWNobpG&#10;lt7qVj+7UkNSL02VGQE/DxZ41+z8Ufp4YxmC5uCI1+OMiWORl+Fl2+xSoPH2zFoxjueblxnxbMcu&#10;vrulaYpupfUt7hWtLiGN6yJI3KhlZgrK0p6hvh+HDLgn1j1JiCSQAdgAP5e1Pi+LMOViJpuhCtmG&#10;TXN1HoEttpUTRNHC7BPieR3oQsihS4kIj4x/D9pMW1AJNDwt5aTqeSLUcX4kVRh8WzdK8fhzA0ni&#10;iVzHo/3P9NlLnQYn5EPmHTdUa81zTydKkAjupniK3FuJVZkuYXPBaoxq6LJyaP7UbYHNmnrA8F48&#10;Shlr8f2QeXSnX4eObPxPTTDwpMvXzVcfUHjM8vr+qs4seLehw9VkMNa8uPp0m58/8jj+1n//1uMp&#10;cIzqocg+xqMwTDydxHMSat9U4u0QSPkyjidzU+OV3u2Tx0LLsBukUrF0iofEHL433uJV9HY1HnUg&#10;x/D28a/PGQizjllA7bOwS13IioWAIr8R6bZTLDZckayY5uxeKQSryoVINKZXOIGznYNRxOxTetK5&#10;WA3ylTsC3duZYxzYqQduoUj6MyMcqPJ1WpPFzdhZNpxVSyvVe5r+vMmORwJY3YBa0UXCqoLFvtAZ&#10;dx2N2ijbsO7bTTPCTXlJ2LCrbd6muYmTLRc+GPiDsQuHlt5eEiVRdlY9fvycSJDm1yuJqnYAlh4u&#10;xB/dOa79jl0S0GO7sHW8cUI9UHkw7ihpt8q5Rk3NFy8VQN1bsExXccleIYH36V+/KTip2EdXEuy5&#10;biNAN6kmn3fLGOO0z1UQ7KlLtF+7cI/auIAvdryZyY3F2ILHePJxeUcO56VH0ZYeFxI5cp5nZ2Pu&#10;NIhdjJ6i8WHUGpPbBDMRyCzwA+q3YXwxzW0kgtzyrt0NDl5PFzcaE5Yz6XYMhupCCJoyGH8tKH78&#10;onjAOznQ1hH1OxRbiBywEgJQVda9MicZ7nJjqol2JfpG0qBzoT0qDh8GXc1/nsd7l2Mk1KOOrCJp&#10;EFKuNqV9jkxhtrnrhe30ux66haErRz8f2WIIHyqcicJttGtgersEVPcHK66OTHIDydlg4KZcTsxO&#10;IDF2YHGldljEoJdmJ29sK27L8MCguy9xTY74QokHZq/fjSQXZia40kl2YYsSXZiAdm6HbG6RLcUX&#10;Y6/iikiWKNwSAAzDucljkQbLhZ8VjZ2Ex0lkJZGBYmvhmUM4cE6WXMB2K29vdwA/Fs2571+/IylE&#10;sowyOwQxuFiqBuDlexbyZgbOxP1rj9pevcYeCLHxpuxaJ5Ds4r79PwyMohshll1dinbK6ciMrdlU&#10;ws7dmpgQXZeKh2btirsxPftiGNOyqnfCk7OyjhY27KOAqXZsIK27MOmArbs1cQFdjg/H9nbvkubA&#10;wt2W7K6EN37Yhrlit2B0iMacAaqN1r+rJnmxx3F2KAeO2QPNyQXZYrTriVLs2+SBQRbsS9Icq9vD&#10;DxNPgB2W8SuCOnuNsRJZYR0dlJGaUdi3bfG2IxHkXY/ifSKACo+yx7YOLdkcQp2K2sFqqD1iGfpU&#10;jBOUjy5IhiHXm7BM6WlwoQkFlFAcriZR3bJxjIU7CO50toJfUiYp4nfMuGXi57uBPDwnZ2L2d5ew&#10;soaQum4+LfqPfI5McZMo5ZB2DUvGaFhOiTKO7CnXKjjo7bN4ymt93YKjvrRUCooAApxr0/DKjjlb&#10;dHLEB2WJ7OSoVa8e3IH+mPDIdWQlEuxsrQMpHpsPwrhjxXzWUg7EVRGB+Fh4bDJG75NQAp2Js5i3&#10;LUHTcbZIRtgTTssTSuS6NWnWlcBiBskG+TsXivpAmw+/KziF7N0MsnYsb6cEUZRy6AjIeEGzxS7A&#10;k+pzxuFLirdABl0cMaaJag27GrqVwHHJqfRkjhjSBqZOxYX8x2HE++wyrwI22DPJ2YXlyrbuoUjY&#10;/DQYnFFHiyvm7HLfujfHPFwPfY4nFsozm9y7Fv0hAp/v1Ne1Mh4J7m4aiI6uymuUKl0n41/aANMR&#10;j33CTlB5F2LQXL8Tzm9Q9mAplU4eTOEz3uxzzQE0aWpHzxGMjoyOQdXZasNiHBX3OJBW/N2KCUVA&#10;Urv1NchwsuJ2WyQD+84sTiCUGursTeSzjWrUA8ckBIoNAW7Gm+gA+BSfA9Bh8EsPGHR2X6yyqD9h&#10;vA48JjyZxy27E2iZus7KPBWphEiOiDv1djfqdTtLIfcuT0wmZ7kcA73ZRtN93Yn3Y/xOPiFPhh2J&#10;TQRKp5OUHc8iKfjkoyk1SxgdXYFL2ikqLhjT/KY5bRJshouI6uxAxwC4DryBHcbA/flhJIackd7D&#10;sTluLcMwaFq+JOT4GGSVHk7EJfSIBaFlHWtRkgwJ3unYlqLIdLm4Gq8f44gepMz+7LsieZDrnZ6D&#10;/JvmvkSFuPP95OIvs0VnYhSerD4v2qfD/wAFnYdj/wBwAOfF/sYya5jlTzD8wDBL5kS3jmW3lZoJ&#10;LtGMoM8EBDyqoHGN+MTN8HL45PRWX7UatK7+RUs5Gg4u0kixwzOrGNX6Btg1OMo+yn+R8Srm6wi5&#10;79PV/S/H/HmiZrpuh9GW7m1aC3u2ED21s89zZRSK07xFxQOC8bSK9uyqJpUT7E/wc2XE9Gge+hE8&#10;yC3u7YFUVjGwhYxsu60HFvjPNF4px+x8LPzhqaxEAHiH9X/pL+H6fU24cgkKKj541FdBkt7WGt7p&#10;+ovDI6KkzSTcJ42ekw5BmMaosMrPJO78+XNki9MbOriTlCeNGEgiIHTjTg/uCU+x+z9vljiuvVu3&#10;QhuCEJpLc7QRak3qsUltZr2N2UMS1fVh3r6bKszOs3J1mZ/RWNcGaOIkZlWH01oEjago6gcqjblx&#10;3P2h/wA1Nh9pWQDf9I/0WZIohh35stqV3YwXP131Dbym5vVVj6luxYR78ZGgaRaKnwyc/h+H9pYi&#10;680a2tZYJDCpmCKZSNlcqxZzSjbU5fD8K8P3fLMnT60zgRxGXq/R+P8AdOqljEZf0ma+UPPlz5j0&#10;zVUtL2VrNrpoLWRt5oI5IkjhXkWV68uk1ZJfW/fPHx5428t0uokkjjH7kmVUcA1qAaGit9D8W/yf&#10;gzIxTlHnzls5OTGOASR+i6hdabdSRXlwJZ74R2ryRMyAGN2TmqvIFTizUaLmknD+8/fp6eALO6W8&#10;u6yLxgLBoLUCrD0uBDgrwPpsJKj93/kPxVuOZGSBjH+l/FL/AE39b1en+c0wnxHmnOo2dxpunCGO&#10;bleemwu9RZvTV/WEgYKHab94rxDknq/ByaZPUkXD7T/RAj4VDyK5jbdkPGinpty9vtZrs8jvblwk&#10;LLzzzxNfMLpLhRJa20kP1uNOEU6AsZkJZ60j4grzoqc3/wBXA+oQT3DraQSehy2lloD8HE8uIJ2f&#10;cAfy8vUy/DOhxSHF+Px/uVyGU41HvTbQdQt7HTpdYvo/roD87W2Rm5hzKOCvIgPKOkbV2SNuHoPy&#10;wQlsI3WUkuzR+mvEKqBgB8Y2r8QHc5WZE7ed/wDHWYxmHMpZcapLexy2SN6EMV59cuEleSad4mZw&#10;0BowULGzA/APiX43/e8nZ1pK8ltVSCVBATq/wsRQg/LIzMeKmWPLeyn5gtrG21plkjlRZZk9WZiU&#10;t/30UbFlkA6Dnz48mdW+x+8fAF7pguWFu0gDQqWRwTyHPgOLeKt8S9cnj1PDP3/8U1ZMJkdk/wBF&#10;81rYqNUS2dor+VYZo+I9MiBrgmSJaVEi/u3Y0dPi/Zx2kaNNZXPqNcvPzADiV2f4v5gWLEcqI3H9&#10;j9jjyk5S1GWMomhws8GnlE2UD51816TqmhT28No1qVEnpGNQgQcGV1KAJ9gGWN/iRXXjz+L08Vns&#10;4orj1gGElDI6oGIqDQEKPtEHjT4cjHPcaP8Ax5nDCBK1+l+ZZ7/SPqMnpm05pZxSTyRq7D0fUkje&#10;Ql1UPGJOTCZv5uX23Ur1uK+ndGgCvDChltlU/Zm3DIWFN6j9plzL0piASfql6Zf1GjJjlKXLZk3k&#10;uXSLOO7N2JF1W6kFvfSSggz28dTDKsLM1IykvGqJ8Tfb/ZyQWdzWwjCUE9CrnZasdmfblTl9vNRl&#10;wSM5cXLbh/zUnBUCK3eXa/5dvv8AGF/PqMryaUXjns1o8iRxxENHA0bmIPxqsLfGvL+b4WxSxt7e&#10;O2eeOXnbuxlDVLACtdiTsMhm1BExjr1/75rx5SNihPN2vape69Bostg8GtpAtpIoCJWR148uIFZe&#10;R4f6sa/tKj8S/VtHsL+y9Xgsyo7OUPxKzVoysftVDDjx+yrfa+zmbptbKGTh5Jy6bjqmTeS/P+p6&#10;X5m/QWoHh6sKW8Mh4xt6cSlklSP+6EZQ+pyfi8iMjxclfGaKtlp6z6WZjzsuU/xuGCxMAw5E8eKr&#10;y/yV+HHWHJMxyD6Z+n/PacMwPTIrvPp1rVhpXmjT4ENjq6JYTw8ClwbgSNuiL61XZYmjXh6j/H6f&#10;734OC15qgtY0jiJmNxRlEZWilj9pSajY/Eq0/wBbKseiEzZ9PD/Ov/ikjbk1o/kSPXrx7y8h+otp&#10;RNq8s4l5zQJGFaKVOauWeFmilmdlkRuPpcuK4+ErqdjzEbxpJyVwzDmvGoWvA/8AC/tf5SfFkzI4&#10;p0SDL+H/ADv6zVliSdui2a4n8oa4La6uIJLpDFNZpFHJwkWUo0yk3BCnjSnq+o3FfjjiSX9zgKTT&#10;rteJhRRHBIXh+sMxcKRxX4ACrMG9Tj+xw4fDy+zkRzxJonevV4f87+t/D6f+kmsSlIhkdr5m0qec&#10;xXtz6lzfQiG7GloBEZYx6sgafkrxo8TQchJ+8WR29KX7fIZHaRQyC4ER+tPxilBNeXA1A5UoeQbl&#10;XKPG47jfpj6v9N8f4fp/0ztoxhONjmx2bXbnUlutPe7iXSoEa8tJ0BjaNJ0dS5iWX1U+rSRvDInJ&#10;W5LL/lYrFBbXEStZ8hXaX0zT4u5YAgFv8r4v9bMOWcxlWX0/zeI8P+a4+M7UlN/rmsaLqtwnmv6o&#10;qVLaVJdceTQUqI4WeNiiV4/AzRsrf3kS/bRS5mlERWKUrLw4idQjsgrUniaVO3w/DiNNEy4jHi3+&#10;n6eNckK3HpKF0nQNPubkPfaeXsHu/rX6Nna4gjnl9ExwhZCJaIC/7xuf2mVV546yQPZWzRT/AFiI&#10;Kskc4NCysBwfb4W5VruuU5s8TmIlHwyfxL/S/wBZujOMhwk+pLNf1K3HmTVZbjTP0bLclreWBuM6&#10;eogY3MTEUaL0o1ZHmgn/AHauyI7xyYrN6UkLxRg8Y0CuoI67+/8ADKdPxRykzNnIfR+P+km2MOFA&#10;6G+o2GvWt/qbx/WtVu5LmxuCHo8ZWMLwdU+LmDQo8kjfCr/umbnNdhWSS5i4cU4Bg/L+aopQH4en&#10;XKu0pcBgT9XF5MLo2pfmJGLK38vX7XHr3qXMqtB6Q2WIqwcvIr+r8Lx8o5GZU/k9KRcUiit3kPEI&#10;1OXqMBtyVjUbk9GrgnlyRhe/OMYR/i/orCUTG7S/VNV8zWemqTPeQ82t0022eVef1d4FKyfBGvJZ&#10;Iwnxq/H+dW5YAu5YZZGELxvJC7Rurb8WEfKhUDk1OaMVX9nNvg4hEA8UeL1f1v8AOcXJliz/AMnW&#10;WrWulpFdR3VrDfwQ3KXMZBLrJMoDJKWMcLSRRSJG844rJwTjylTk6ECWPgXKCQMgZDUhxtXl1oPE&#10;Y6qJ5jfh+qP0+j/imRHGLC/Xnl0+4a5SzS7ksTHczW1z+6V7RyZDH6YrG0j8VXhIHVOH7r9psVV3&#10;ggESIJZS4EodjSh2YqeJJ+kf7LMXwzlyCV8EBH08H+4l6vx/NZ44WKISK70/9P8AmCPWGvTpemx2&#10;rHTpLKL05fgdXjjnHqKqKULLH6cv7CusSJ9oLLqdyzxRJCS7mnDYheLUYinUU/2S/t5l49LCNykf&#10;86/qj/SUR8Patv6LIrHyDoNvDqOqX+phI7dSfrsszq80cqD0lmaX7DeovFvtRScf9H/aXA+pazPF&#10;qIshCA0gJRxIqsxCNWsbA8lBp0kRv9bLdLox4Ynxekd8eL/Sz/h/0sv83iadRmmMgH8KM8ifl7pz&#10;+WrPXP0l9YtI2pJbzwvMsSvMtPQlQxNHJw+BmeKaP7fwxcsMLmiWfqLVYdhMrdRVgGJJpx4jrmJj&#10;neWj9Q+iTbhyWGNaRK1z50ezvWSfVo/Uk0m8hoE4LE7xIqJy9Qys3JA/xemsaL/e/AVNNAIbmKR0&#10;CxMfiYcQqEVBZv8ANc2hBFFzNLISL0n6rfLf6XqEaylriFRMiv6nOZGo6xxfEtV+Ll/uxV/b+D4R&#10;MKW8dw0o+EmrOvYkALXcf5CDKpA03ZhaS6kNTutJFoCH9T044p6VYCUsxT92zch+/mb9r4GV/wDd&#10;fPGzyKsIuJogeADMm9VruTSleh3w49zQLrZZ+I0iNMtXe6fTrO9kjSZ3SG4opSTj8CJz5FaEqODK&#10;vJ/UTh+8xWC6sFvCgdPWdEZm5CpBJRRUdaFaZDJCXD5BlAxjKkq1zSPMtzoXMwyCztJpUjgaAtTj&#10;SWSTixLK0oclW4L8KN8fB8XFsssxlJBQDc079K19spyZxjFFyjjF7JTd+Zjo2lwadxkF5LIBDGWJ&#10;/dkl+JjHP+8Pw8OHJv8AhsK7+zuB+8d1aWFm9LjXj6bbUYFqM3X4v2czMOaJG3KTh5IEWRXEzryt&#10;5h0y8jWO3SaOzvFiM4lXjIJo+L1VlQFY6ceK8eUn+s2MUQW0UcEW89zWRlYnirFKnk1B/LxAC5I3&#10;ImR+mLXjkYjhRUsl/qF9daldIY7HTmW2jlhAeSWMTcQVjq/86yM7P+7/AG+WCNP9ZE9JaR3JUiUq&#10;qkk9Kg70rXllebhO53iHKERLmlXmxdNuR9dvF+t6RDKktrzmljjVVPIh4jxVlQLw/a5J9njhpxTg&#10;DU0pWvfx65i8RtuvamBi5vPrjpwi9YSqhioPRCHkgonh4/F/e/tZ/9fji2Sq1QR92/35r/FsO/Gk&#10;3t9U4KFKU+jKTzDmmAqnZqACgAA9skSbazhjydgZ7defIvxT+U7ZbHJKqpxp6YDnydjlFu1QjBxu&#10;KAg/PAeJlDHCW1uxUfCoC7AZUdy5UIiI2dmriz4nY4kkDfYduo+7A1SgC7GyhHBDKKHr2/Vkolgc&#10;MXYmIogxKqATsclGZDD8tEOy4S0LckJ27Yyoso4gHYpPcNL/AHqqfoGVxAHVmYAuwFPbwypxZeI9&#10;tsuEiGieliXZUUCRjihND15ZLisWWI0oAdiiQgllqEHZsiZCrYxwbuxlzawgqokDN7ip8cOOcu7Z&#10;hlwiw7LEar8Ox26e2C+Zpvx4o1ydjJZIYRUjiaEgDwGSgCeqJiEBu7EYb63u1MYXi0e5BABoclLE&#10;QWmGTHMdzspBbMw4FWJPGoptTxw+picePoXY6/tiYAiVPqABQvTrkcMupRmjts7CxLaZZQojIehF&#10;KUBB8cyTMdS4YjLudiLWUkZBAINSpLV6+2SjkDE4yHZXpSFacyXYjoTT/PfESDGi7EZYZQeLbkda&#10;V7exocssFG4dgmwvZ0mX1JCY22bmSaZVlxgjZyMGciQs7Ow7UggEGoO4I8Mwi7mOQHd2X9OAMuJ2&#10;bv1w7o4nZZB6A9dgRjbGU9nYnWSOUhiXRhsfA5KtnFGQxlu7FHLBDwoze5ApgjCju3ZMm2zsKzba&#10;mj0DSAHfkCSMyQY06snJbsMLWSYxlZ/tD9rv9OUZIi9nO0+WX8TsW5DI0XL8QOyvUX6MFFh4sXZu&#10;a+OHhT4sXZua+ODhQcgdjSy+P0YaLHxA7K5jsceFBmHZYYdsFLxxLs1QMIDHii7MZAPHERUzAdje&#10;YxMUDKHZuY+eNMvFDsvkMaY+MHZRcYRFIyh2VzGPCnxQ7MXXHhR4gdmJDAg48KDkBdmqKY0ok7K5&#10;fRipyB2blhACOMOzBhgMV4w7NzXDRTxh2bkNsQFEw7KLDEBPGHZuYrkmJyB2bkBvjSRlDsvkCNuu&#10;Cl8QOyuXjjSPEdmLDEBRkDsotttthpHiB2Xy2xEUeI7LDCmJT4rsss37JH04hiZl2NkElQVkAbuK&#10;bHJRO7XZdinrSFQGIO3cZAR7mfFYdibKjbkCuS3a6dlcaClfhxtHDTseqqTVl+7rgJSI97sv0mY1&#10;UEAU3wcSTjJ5Oxb0ijVffuKnbIXfJmIEc3Y8A9qU9jkSGwDydjHj3FQSD4k5MS7kSiXY1LhoyR6e&#10;w6HtiY8TGOThdj/XJTkePE+GREN0xyOxk05KAAKD2NK5KEKYyyF2A/WbuFLdqDLqcfiLssiR/ida&#10;KP2sbT5l2PiCEko1TTdcjJlGnYusa8aFa18Nshfm3CFuxrWyr+8RNwOnjhEulsDip2IRyQOeDqQ5&#10;6eH6smbAadiaIdglI2XsW8B4ZUTfVvjAjo7Kke6DAAkKOlKUyQESspS6Ox31xHPpyE1Hdcj4a+L0&#10;IdlCcpU7kDxx4PJRlIdgy3uKpvufGmUzi5GPKS7FDLP/ACgr8sAiGZkXY1yrLVqEU6Yx2W75uxsc&#10;dvTbfvjZRCIdmIt22ao8KdRjupAdmEUKmqsSPEnEkpEPN2J840ckUFf2q/2ZIRJYcVOxN7ojkBV9&#10;tzU5IY6YyyuwO0jN/uqtdq1OWANUpkjk7EGqGNFWv05IAONwm+TsWC3jDYcfenbAOENu9OyuM9CJ&#10;V5DoKAfxwki9lINuzPyKMGkIB2C/CD+vADupdhdqcLrp1weLUC9T065aJbhoyRPCS7Inl7guzvP5&#10;Qz2Z8pWEFzMIV9eXqWAYtLRRSoUtzKcW+JVXmn7edp2NGQ0vEBe8mieoEZUwPzvaa1aPqOraXate&#10;XHpACMBGZVVAWKkkOqcFk5xJxkkk9F4/sZ0qa3tozFui2yMJ3jYLxqv2KduQkHq8v5uDZdjMp3Y3&#10;+mO3871fj/YsMcPXZ5PKbPUda1Sx1CK4tpJ9XkWSwt7mNX9QiRhLMZAw5ekbdorZIuXq8fXijTky&#10;LHhd286yiCN5DHNwYMvCrAD7JdfhXanP+b+X7WM8WQEcR4RQ/p8P9bhl6/x9TVPL+8uI2krR+X9c&#10;tBDNq95Fp/KwDwSCZ5xGnJ3czLBMv1qZeSsYuPotE32p/wB7DiMURa6cceMbtWoP7XR6E06UCbf8&#10;25kmVRt2mPek1vtQ+reX4p1dZ7u0hICEVPp7tb+okasOMqO03xho+fwf7r9XBUccFtxdOQj6mrch&#10;yJpT4t/g/Zp+zy/ycxJEzkQfOP8AvuJjDBcyxm9utW1761p92YPrfOW3RVgMUph9MSvJSP4aXHMe&#10;p6nH/SPQ/eL6kuP1MSCzmuLdOUyIWAVeTNTw2NT4ZDRVGYxk/Uf9K1ZccYkyIspX+XeoRWut2Xl/&#10;VbqQadNctEQ83ppEzBTQryHFSSyNQpx5/B8fPAGmwpdadbyIDBFLWR7Vwv2HB+A0rtU1+H9n4czs&#10;8zCRH836ZwXFAzjZZp5q1650jzDfxTRvdTW0KQ2uqxEmQzxFGZwKqqShfgZX5q8v7zj6fqKzIbe4&#10;Fw8XpOttbsFjmkPNpDUMzEg/Y+FeC/sfa+zxXLPEBANjil6uH+b+PU048J4+X0pg2v2MukxX015b&#10;TanqsHrtp0JECW8bI6oqB60mpPN6shKerweP7aPJjtTmu7L0fRVWhabnNsa8CrcgKbct6r/qL/Pj&#10;gjHJuT6gOH7R+P8AObNTLhqtkL5PtNO80GeWeaWLUba0a0tlkYUeVJY+Eh6ycFaNOYKsn7+bh9jH&#10;wzW1zE10u5Us7Hxota8T07U/4LGYMPS2YJx4bHJu+stW0e8h0RxSCSOC3hT+UPKVKiYU9QD9477f&#10;yxv8Pw4BM7XMlvd27JHZlg7icMGZnBSPhUVi/Y2/yviTlyy/goGJ+v8Ao/j1NeSEpEEck7trI2Fp&#10;c6dfiabVmgMcP1WhVYYgkkvqKZOMp5tJ8Un2vTfhLx4cDWzVo4g0xAL1dkUs4DFezlULD/Y/Bmuy&#10;gmW3L/j3+d/x5rwwlGW4YZ5klk1C6aKyhk9WIQ28cz+nFyWG4LODEskqqwBXl8f+kxs/P02hfk+N&#10;Q1zKdlQR0JK03LU2Y0+zT/hsOWXCI9/Fw/Y5UbMkJql1La6LpaATXN3NfBY0WXmWRYS6mSNDJxaQ&#10;ni3Lg37tua/B+7VEiBGI+IoaBP2id9t6Cp7VyuRlyDlEJZcW+qPd28TJ6f1qH15rpGAijUcSdlDy&#10;GNWqkvp8nbl8CfD6WBZ74Il0ZF+JVQQ8KFpPiqoGwozNX/V+1/lYJYfp2vfil/pfx/E4xlv7k4sv&#10;KEpm8urbgyRyXVzPqNvNyEVsGtwkzSfvGEkMcQRGLPwneTg6sreg4W7maKzWOOrzRqfWcbsgHQBQ&#10;pU8+PH4vs/bzOxgylf8AD+Px/sWganuZVo1jNdeYp7uelvpl1JGbG1IKpO7K3qN6jyq6vEZQ78B8&#10;XptAifDxUHY3N7JdXM/qr9WuoVht/TjIaKmyOOZ4kL6rO5r8XD4P5ctzYQIxA+qEuKW/1+ri4f8A&#10;Y8LjkyN0Ub5k8tafFpunwrHLNfadem+uzNMDHPyk9WWF/TBLNKtskEK+kzIrp6nx8nyjf6dbWcWi&#10;Q6gJLy5DAOnKQJzanA+mSy1kb9orxX9r7ORGLJPKcsocOOH+y/p+r+gw4xGPDzpQh0zWNW85XnnO&#10;+0A2ml6VRYraYenPNLEhJuwJUUNGkHBIwOa+svJP92YWz3A067L3NxN6UrSSNIZAkRkfYn4Twc/F&#10;+1z4pGvHM2OIZAOEC4gR5erh/H+yRGXBszKDTNO1Wyiks7K1jnto4IYleCsscEbc1jIlVJowoX4E&#10;/dr6jP8A62K2tpYyWkpNwrHczyBxJ6frKP2QEK9Oh+H7P7OOSchIbf1dvq4P9M3YsUDG5H1Najq+&#10;pQ6kkEVoxc/7yW7IYjN9WbkR6rGVGHxrx/b+26/F9gReXEtvaIlu0TxtKkUUXbg59MshTkF4V+00&#10;T/tZThxgzJPFdGXF/suH8ScaeQ/SOXegtP023ub972WC4ivY4XkupD9ouCsqpJ6iqx5gDlGk8fFP&#10;TT7Cx+kCEes6DbzPHeuZpWRgremY/UeiMkgYM7SBv99P8fDjwVvjyyccOqq4+kA8vr/ncUP6P9b/&#10;AGTAxkBxfwuntPKfnuWH67p0ctpEskcTN60UphUrJBcQyRFOMTr09RY+PqtwfgzrLMdGc3tqDcIq&#10;zR1hk4uklWFAzjjXjyI+H9rOY7S1RwzqB4uU/wCKPp/1OX85t0+Lj3eIfmpqd/5T1cW+lzzvBdyJ&#10;qFu0lvNbRpErM0dqeZX6xwRv3n7Dcv8Afn92E1eSDRlOqy85EQcPRDAKAaAcVI3pxr/N/sczNJm/&#10;Ng4onh/pfj6eJvnjGIXfNNvJut3P5k2dx5OhkSxk2nOp+i8s0gVnMplZXHprIJOC1/dr/d/3kiYZ&#10;QRxyWa3FqAkrgFHWlKPv8QHGooc1WoykZvDyHjhE/wC4/HqWGH+IFiWt+Ybyy81y6D5nkF/ods8k&#10;ckUoYNW2JTlDKfWcSNJEhf4+LScoX9NOa4Bi0KZLszrPsJKfGARwO56Hlzb7IYv/AJXH4eGbHJ2x&#10;HgAqifx+PT/umrIZm2aXv5yaTceX47I6e5lkto2dYC1RNyVBQPGsfpIOcjKkLRtJH6Sv+99XGafr&#10;Fk/rokqVjkJkUcSRUtQUUt3Bav7WWZOz5cQlIXY9P8MXK0fBIcrkrecfy+1mW8sZXtp7hpLIRIEc&#10;xpWkSyM7MsbH1ImERR/7tIW+BV4chemXIvInc19bepZSjFKniaGld/fMHWR8DIAB+7/h/i9f8f8A&#10;sW7LOtmLfmFoI8qajp8dogTSKrxjDi6hju+CCYF+TyxsY/3kg9Hiyxx8fU5OsaN/EksElpMHX1Iw&#10;UaAqrDg4LKtV+Gmx2+1xb/Iy7TTPixyR3jv9fHP6o+//ADP85wswMoHh52nflSaeHWbHWLGSNrW2&#10;unS6a/E84DXNq8cM7lJeExkVWRuTNHbxzwvEzRtcvhRo2hCzkgkAdZ/VMs5ilkaJh0FVk3ZgBx+H&#10;iv2n48+ObfWaniEhYox4Y+mPHH/S/j/TJjppAA2zPzx5zhvrHWYJLiFbS5sWtbS3uYo/rMVw6gFh&#10;JCXWOH95E/73/dvpfFwkw8Lqt25XiC4BAFOTEKQOv00zBjiPhgG7H/FOwlDGRbAbfTZ38n2UM73E&#10;klq0kTSS8hGkcs8bsQsVXRVIiL8WR0Z/j5fu8SRCzSGRZArEn4TQD9nanTb/AGOTyDerDiULNJvf&#10;XCW62aWtzZyXESLEqzq0kjvQzlXLFVdWZPgqvqInNPU9P93ilyI4ow3KvAALI1WH07744ZEjlw/0&#10;W6GSkD5buNQ1G6dDbC3Fw0pmsIysTkA8eSkqOI4/aI+Ff+CxyvCbdOEin0wWEg6AgU2J98qqXGSQ&#10;anUeFuxT4+SDlstZi8wXc15YTLHqjxWpsGIYvG0hc841LheEKlV4D4+PqLHz4vmiMDRs8qjmgVeZ&#10;FRQCpIJHT5YJicZgA+n1y/0yJ4YGV9VPUovMFpqlrZ6XcytY3T3d09lE5R/UnkISKWNZGq6Ds/8A&#10;xZ+zzxC41mxitrmknN4UEkgU+pxJr8JG9HFK8MGPQ5JZQa4Y/wCk/wBL/wAU6/JkAiSmGk/lr5iv&#10;fM+l3TwLa2RmktiRD9Vdo440rIhUrJNFIrtEk/2k+38Pw4isS3duzQh4p5EIeo+xVDxYg0PGq9uP&#10;+XmVmyGBAPL/AI85WnkIgFPNT1e90DVoYtQe3utPhnj+pOWI9YrcKksacAQZhHMXf1PUVfswf3j8&#10;mwpCLq5jhYkMRJJQ8qchUih6dBxB+HjywkSIB6Ms2rBjtzRNwdTk0bR7q/QxtBzghEtY3dlbhGeS&#10;ni1UeTmy/vPXWBmfkjYJjeKC19SZ068FkJABqdhUn3wcJMqj/nOJHJAApZqNvqeqeYobLT4p44UA&#10;uLq0CsWAIAb4VX7PwUZl5p/K/PAMenCBDe+j/pFC4qSzb1IXr+xypmT4/EeC9vx/umeP+dVsil81&#10;W2pagfLwvm+pc1tZ/gEarwALS/ZBpcUVg9eKt/ssX1C6uINMhKKxDhTKlfjowrTlmNhwRyZpE/w+&#10;mP8ANbDOVXSQ+UfLujav+YGrXVy0ZlspHi06VV/cfuaLz9M1Xqx6P+7b9jjhXpevNdwHghjRWIk5&#10;heYYAmvCPlQDwLc8zs2k4ZfjhaYZCRZZtrXkSzhvhcuWknZAkMfqsI+BZKqXlccnajU+Bl/1Psvt&#10;EX6xLJ6/px3UbkLAvwFU4itF6MA37an7TZLUekbWY/zv6S4c3GaI3X+dryXSrNFtzczafPEhN049&#10;YPKJaBPUryV2Q04uq/D/ADN6nFWOaRbtU+rsqzVJnFftAdD1rUKOnw5AwFXe4ZDLXNZdWEEmnSyC&#10;9Wd7QD/QiI/7smq0+xwoZHX41V+P7P2nw4FsKF96bD9qvc1/mrmD4m/D1pnxnh5sAbzCv1lLH4fU&#10;9N3r+69OlVThT7HGn7XDhwz/0OTAZq3q+J9U4lcR3ykFKUJ6HeoycBE83Ey5MgOzsDT29/JGJRyi&#10;dCQoFQPnTLI8ILj5DlkbdiHPUCFE45KaVPEg5ZQvZqllyci7M1qGHKOR0atKkVrX2FDh4qYgE8nZ&#10;d1bXkcQUzliu23IE133OQEok7NmQTEebsZbxaq0QHqP8Wy0HI/eclk8MMIZMtc3YrNc31q6i4jEi&#10;0oWAofnkRjhLk3/mMkTu7BiSpIKoajv2/XlMoU5cMwkHZiRgpn4gdlFhXrTHhXjDsaxHjh4QjjDs&#10;onwxRxuyq++FRkdlFqeGARU5HZuZJrSp8euFjxDq7MrFzQbk9MeQQMvc7Ad6bhjwUFR0FOh+eW4u&#10;Hq4WoJkadjE0rki+r8INedNq4Tm3phHTHq7BaW0CvxjSopTmBtlZm3Rhu7F/0TdE84ZqDYqrV6/L&#10;KxnjybfypO4LsES6XNKEJcLMlCSu3xdfDKxni2nTkh2I3OlXNA5AZydwlanJw1EbppyaaTsC/o65&#10;Dj/RgRsOVabZcMoaDgnfJ2MudHNWdEZfY+PzyUcwY5NPW7sLHtRsPSKU+0Cf1ZkCTjGFOwRA8sMA&#10;DLzC7UqAQMqnEEuRDIYh2LJPyQEIQe61Bp92R4G3x7dlC7qSqqeXQctgf14TjYyzuxM3kyAs0YI3&#10;pRjvh8IEtcs8g7Fra6SZR2c7lTgljpnDLxOwRUZUGy3ZRphV2VQYodl0xtbdl4pt2ViStuyjv3xC&#10;27K2xpFuy+mNIdlVxopt2bamNIt2Yn3xpeJ2VtSn68NLxOzUGNLbs22NILs3w40tuxv4Y0tuze2H&#10;hV2b6MNLbsqo+jGk8Ts2NIt2amNIt2YAb4oLsrCtuzbYlILs23hgpNuzCmFFuyyBituzbYrxOzfL&#10;FFuysU27NQnCtuxw2wUtuyzU4rxOyuuGlJdl4gKC7N2wI4i7KocJLK3Y4fjgpXY5RJU0p9PfAnd2&#10;Whl9WtAFruRkTVJiZW7BkrQOP3ldvnlIjIcg5UyCNw7Gia2QUAOEwkejEZIh2KJPbt1qB7jIGBZj&#10;LEuxSlqwpyByIMgy9BdjGS2C0DCnYZIEoMIuxB7SEipII7b5MZC1SwxdiJtfi5Kw22G4yzj2ajiD&#10;sUaFHWhFCeoOQE97ZDFbsbb2cCSFuYIOwHhjPISiOICXN2C1EIPUUyuiXJ9Pe7FfTjpyqBldm2fC&#10;O92JmKCvLao7jJ8UmJgHZi8VaMfkaVxorYdlFUps1QfAYRaKBdiAihEhYqaeO2W+ohoMY27FIQHL&#10;Bofh6AsOuQma6tmPc1TsFAKifDGoHhlHMt4ADseLiq0EYI+nExXidjfUTf8AdUr4nHhZCnYxpj+y&#10;qjxyYiwJDsDTO7jirgV6jJxDVM27GcWLUEgHYjtkyT3MAD3uxr2++7Kx7D/M4BO+inEepdjAkise&#10;VADkrY8FF2KEqAQlfpFPuyIBbLFOxM3C90+IdWIyQxlrOQB2JcGkfkWB79MmdtqabMi7Hi1c9xTs&#10;e+Q4q6MxjJdlNZFgC4JH0VOHxUHCXYF1SG5Ok3IVSQIyeJoSFXcnb2GSjIcQ3aspqBFuJA3JoOm/&#10;vtkIzMdY7O+/lTbwQ/l9aXrVDvdsgZK15tMI1rQdPi5f828s7LsLMTh4P6zUcMTK5POde8z3Vx56&#10;vPLcYHpW9n6syyLyRonhaRyDXZ+SrH9njxkZ/idV4zK4EcFvFfQGW9iuUWP6utWjNQasK1UFh8I5&#10;cYv5vtcs3WMmUjEgQ4P4vx/0kjNXQpNpl5e6lrGo6JqFvbaVcaXLJPBfP6YmZVZXjUcQDwX4JHdZ&#10;fV58GX7LxotpUtxCz2kaTSRQfDFO8YjHD7KxrxVBwWnw/tfzfy5XnhGQs8MTL+G/9l/Ew0+XiHCQ&#10;hPNukaDPBFe3Fxa211elZ7jTVuPVCz05yTFebq8hUUb4eDemz+p/u7DYSQSSxuNqVIK0oQegqAdq&#10;1OavJjlCPCN7/wBM5WO3nlzpmt6do97ZofWEnpxuk5ZpOS7ySGN3QM6x+lH6fF09JuL8fT44qFEi&#10;BSTHQrRlpsBT4fjqfi+yfh5f6uYuTJPHOx6uKO/z4v4I8LfDJzpJbu4vdMvXu4FjvzNBI09vMW5P&#10;J6ruJ62iLEfRHGRHkmlh5cvT9fHM3AmIE8lFSD1ArQfa+WSwGOQ8Zr/ipf5rGcOMG1HTYkvGj1ue&#10;GAI8wjXgQqyXDR83A9CtK+oj/wCSycOH96mF+nWd9Hb1kmkYs5ZRI3IqW27hfhA6Lmw1GpxGXIcV&#10;fwf7FdMIwB34mcecvNXkh9YdLextjJFbL6stsvpCZI2EqKpT1PieTj+9/wB98vtRNg0VEXJFVmWo&#10;jq1Q3zYBsxJyuXM1Xq/44148kpE8XpDF74xPqht5bq4hiuljbUAluIWiADERxRO0SswUt9r93FDy&#10;4yY24sVuoJIJxWOQdiVIJ3pt4Yx14hIGPQ/6ZlkxRmKWWHn6PQ9Vtb7SWkWe1kKOW9OWKeKMKjyG&#10;v2TIQ/wov+WsvL7JI3l29t5YLezbjYNvONiKlqt8LHYEfDwXjH+3/efb2ke0sUhIy+sfj8S+twsc&#10;cmOXCL4Xp9p+b/k+/stT1TUGSLXrcsltbszqCgQCP05UQq/xAukrq0y8uP7uF/gXOlWkdzcm4Zit&#10;6VJDMBGjRCiuoY0B+yf9ZU/lxlqiYDh/gH+dwz/quWcMdyg/8Zape6TZ3miRq1xo6BmjSOaaaVLh&#10;mLxssaHlyZWVeLp+79VvUX1F5MudRmhv4I0iMlvcNxS5TkeJ3p2o1PiO2WwxCcCT9Uf4NvU0nNRq&#10;k00/y1ZX/l67kupFh1KyjZ7zTJjCiS7IzVAYvGJeMacn+1/Jwb4kdZ1G8tNUsgWjSwkRmrTkHkBU&#10;qrGjceKg8aMvJv8AVVWhp8EcuM0ZcQP9X/OYx1B4+HkFnkbytpGseX9Wq13JqaTSWsoLCF4uQbnI&#10;ir6LfvWc8zIjvw+Ffhf1GemqPPHCCjH1o+chJCsoY124g7KGp0/a+1yyctNw3Xe5YyA8jVoweSbf&#10;Tpby4t5o4jb3BW1hIeWOUonAh+bqDI7RRsy8+KLD8Efp4H1KXUa+vDGvGjSSCfcBVVTQmPenarfy&#10;v9vLcAhXqcadnYb/AM5MfLsGhw2/1Ce6CyI0dtBJan0+UrO6ngJfh9TlVmEf88Xwpw5MXXDSzafN&#10;p/S5kkCy+ioRVlD7IC9FPID4+TSL9vi3D4cycYEZCf8AD/Dxfza/o/8AHXWnKdop/a21ut/Hr5mc&#10;2kUBe2MjNI8lsYwTJ6Y5sKVBQRpEz8kWWP1OLYjolqYhdWM9xGHWIj1ZCrcSWKD4CayK1CyH1E/1&#10;fi4Qy1MyZRmB6f5v+l/0v9L8cWTgxmVjk35mv7+mm39jbSTxGSr2iq6u9QrofVQt6Krv6qtBIz/z&#10;xojeqIi8u3VpawnS7oSSpMstuQkJoOW7K4HDjxNOLfaf+XIS1UZkicajw8Mt5f6X+d/x1Z6Qgbeo&#10;JbN520q+e8tdbspbXTXtnhvpJXliA5KKwtBRZvUZeb+pGvFYvtP8PwjpNGuTpiw3EnqXiLxklkNV&#10;LO1SO6AGv7K/62VR1EeO4j0NvhAw5etA6b5y0z9NyT2Sg6VdHlbxQIqytHBDxLlAEkNGRuPqH7K8&#10;I8IodAmEFyUuJ7SST97InIxAguft/wAzqY/sc/tfHz4Zmy1USY2Iz4f87p/D/pvq/muEcRok7Mqu&#10;td0+e8sCtvDeRpIRFcIgnKSSRcQYmX7CPHL/AHy/7r5xcPi+FTy9Np13JBp8iRW/oqfQldCVa55c&#10;Q7ovpnlQER1b9r7OV62M4A5BxT74x+rw/wCjxcX+c1GZkQBshfOP6Y0jTr7WrKO41E80e4s4XRJV&#10;tI1PNITIsibt8clFV2Xlxflww/1XT7WV5rKf+8lpJE5U1eRKHkZD6saigWJUaPl8Hw8uWa/TZ50J&#10;x/HF/pJ/0uJy4CwYH6ucWGeVPMOqTWlpremwlNOUGO4tUCGK3ielEEXGCaWRmf6w0yy+nzkZJGX0&#10;ck9m6Qwww8VCBCSwAVffYfDU5yGs00pGUrlKXFw/zv6v4/zXKxAQ2oPAPOWn3uq6vq+sRT3Et4t8&#10;sUVoXe6mIJKo4dwkvpIy8Iiycv7uL+dsSunWcArIDHTYkAqfcVzN0GI4o7g8cm/JGMona038lWdx&#10;5flYXFlKmoyzBeMTSJLCORBjdo6lSoDs6vy4en/utueF2gao8kMkMkbQtayGBQ/FeSmpVVVQvwoP&#10;hU8fsLy/azN1nZkTLnxcfr/4X/0l/NcDBnAPCzD80vyzgN6t5ZyG8h1eMX0jopIt5YuKzTNIxaQ/&#10;WGdm9MyN+9dvh/dYvcfVURuSSsX5ENBycqeZoR6ZLDc/58ccZySAAIHD/qg4eL0/023NmBsH/ZKG&#10;jJ5pna1Fvc2sUFo1rDLDqEccAnQ2sYeNhcIgf4Ufirrz4/Ers0iYAtlsZ7iG5hb4JtvRCqCSoMnO&#10;rBZGPA0f7X+pyzPyznGBB+oV6v63o4f4o/73+k2CcIVwFlut3nmrTNF1CxvavdW0UZXUZXIipcOt&#10;s0YSNpYYuU3xwiT0o4/2pvRVlwaNftoJYbNFehcxyylWCg0O4biEk+MLG3plnXn8Sr9rNRk7Lnll&#10;LJLylGP49cfR6ouNk1JkdmGT/k9rGqvqev3npzXTJFeWlnG6iP0nanx85PrEL+jzmjV19HnHw5S/&#10;3eLRrapIqMVLSGRm35A8n5Hf/ZZYRLhIiJAADh/2TPFEilLU5/MM2lXUtnFcwQ2KWcUAKGFk9C3a&#10;IFY60QfuRJ+7/e/z/Bx5p3M5iUPDH8cbEClOp37+PfMmOn4wYzO0nakWEboHlxNUN1ZavftJaajb&#10;xzFWZw6rGQm9CvL03ClPi+Disbr+ywW2eAXZV41aWeReQ4sKHj+14bEjMjNxDHYO0Q4OT0b9GSeY&#10;LTVT5aW60+9lgs9LsphbypNHJ6sYfqrUJcVSORn5/sfZdfti4bmGaJo45kbgAvHmCwr0L7Hj/lZh&#10;5MPDLi4ZfzuX4/zXGGYAGubGdR8v31hrkN7caTOGmkeYyrbMI39NiWjhoyCZ2CK1usnpfFxeKVua&#10;yMXWriZJbV2W4mB/0l+LMdmZRv8AAK/ByVV/Z4t9l4+WeDXqAlH+bxen6vx+PUnHk8SPXiZtqiw2&#10;F3barbRT6XZRqq6dDIVgQtOiOfgKytTlLxuHdeXPkrfFHNwbHqEZvDp6I8bcKRSUHE0WrilSNtvi&#10;4/Flk8J4eMn8fwtePVyieHqib/y1Kunr5jvJY5ovW9S4ty3xAtIEgf1AiSghWb4PUXgrfF/kOa2l&#10;aKeCVpCu/KSM77kdBx+Lx3xEhYkKcvJxSjYKxNU08Xen6larbRzOi+jBcgBVCqxqX9TjCSeKvw4q&#10;/H415fZJryKSOwMl7fS2p6x2siLK1Admk2YU7/632fi4rmbCQM6jHi/pfT/pXUzmTtbMbG7hl1iK&#10;LS9IiuoOLfWNWt5BFGknE8kjGx5fs/CeX83wc2w98vSXAtGeWJZT+7RZoGVg0P7MnJilRv8AzNmo&#10;7SjHiFHf1S4ZD/KfzP4nMycfANnl/wCa8Gmz6vYLbXv1Wv1u5WzuknobzYNEViWX03Ioyn0+Pw/b&#10;wVJJYx3xljK/XHHE/tMUA8KgKO9cjCGSUAJfR/v204YxNVulem2HmzUfLVvY6gJU8vW4jm3pCiXD&#10;yV+JjG0kp34eny+Hl+8dVVcC3enXMlosaorgNzYTlqkt1qVNehpmTj1EBPnv/QbpaUGIAZBo3nby&#10;7B5gnma7eKeSL6rAdPROCJEduKuvBqMOa8l/bfCsyazbN6VuIlsw782kRmYEkseIEnIrU7fy/ZzL&#10;EcUtzxcXv/464viThLhiy99M8raq8V7dSztqTxRNGkcq8SAoUcnMYjDsB8S/tcOaLh9HbycC7HlQ&#10;KWRqcPh32PX72zXTyxBrqf5rsCDwWd3mmoeYNPGopZRVt5JpJY7a5tg4uUaQcP3qEhAvxfDwi/Z+&#10;zywHDDGZJfqVv6bM4rO6t8RC8SUPIN9n4eWZE5EAGcth/Dt/smMMEJQ22ZFqF9cwQWlx5j1gzJbI&#10;xfToGg+Ec/UT60npuh4Mit6arzVuP7XHNfaO7xu0Y4yqgMTEln+BSNyaty+Lj9rI4NXE1vcbTPDG&#10;AMlPyp+ZOmtLbRPIbm1lunimKIscIM0qheC1RfT+H1PsLw/yv2A1hZazNMk0hNvBGteUpDV2qf3Z&#10;q4Ow+Lmn7X8uTz6rDC4j1SP82/8AdfT/AJrieIboBNPNHm3yFp8E+nWpXUL+8YpHbWCsv7zkEAM6&#10;KIdi/wDdusrfYZvhfBYutR+vGDifq1AAeBp0O/q8+PH/AGP+yyrwMfDx/wAX4/yfDxcX44WF5OJK&#10;T5f8l/ohdY9eP9J8Wcxcl9X1OYbj9T9H1PVptw/2XpftZ//R5Ia1rXbsc11PQ2+qcvi5IFaU8cjQ&#10;XiNOxiSOW47q/hX+mT4QBbETPJ2WyxSNST4mHWhIxBrdjICXN2LxGCOhWEkjbkTX+GQlZZxADsWN&#10;3EyUMI32JrkPDl0LIyB5h2A5Ft/2Y+J67EjLRxNUoxdibLU13+XIkfickNmJgC7GkbbY2kCnY0jJ&#10;Lbsaa4Ai3Zt8SEOyqbYaTu7MV8O+AI3dmC9yN69MJZOxkjyIx2FO2IpqlKV7OxJbyWN1IU8q1H+Y&#10;yfhg7NfjcJdg+B7WT947KnMV4swFCPnmPkjIGg5cZwO5LsEiSzbZZkPhuMqqTcMkO8OxRRFt9kjs&#10;VYYCCnii7LM0Kqf33EDbeh/jkIwPcnxR3uxouYqFhIHHtQfxycsR7keK7En1Jl2VFbfqf9vJRwAt&#10;ctSXY037OAGiFO4Fab5PwB0YePbsRkaKhYKB7Esf15KMS1zkHYBkcOOPH4a/ygj9WX04xN9HZYhA&#10;FXFa7A0p+rI22COzsTJjVqfCo6A16ZYGuwHYIgktP5Kv48hvlcxJshKNuy2FmysvpEg70qNjiL5s&#10;jwl2IRQwBg0aladQwyZLTGG7sW4nqOmRbCXZqYodlU9sVdmocCQ7NQ4odmocbW3ZVDXJJLsqmNIp&#10;2agwFXZuOFadm4nAinZqHFFOzUOJSQ7K44bRTso7dTTG0l2UaUqTQeOSRbs3v28cd1dm+WKHY1mV&#10;ftMB88aK27L9+2NJdmPSuNK7KUlxVPip1/zOPvRbsbMsscqgsAjDr3BxBBCJgh2JH62GdSK0pxal&#10;K1yYpr4i7N67qR6qUB/aHtjQSJ97sXAB3G47ZGm0Ox1MiVdmpTCkB2bpimnZiMVp2VTGkU7LAxpP&#10;C7HAYpp2PVVLgMeIPfISKxiLdjpIYwaxsGXEEs5wAdifEYQWADs3HJWtOzcciSrscFyJKHZqkGo7&#10;YdmQLsUEz/5jHhbBkLsazOe1cQwlIl2biaVK8sNsRF2ZY2DErsuJOyRAuxbgab5WKbxHZ2MPIHww&#10;lrlbsr1H7mo+WPCkTdjeS8qinvhA2Yce7sVMpAFKfPBwtviOxmxPQVO+JAayQS7FFiJ6L1yMiAz4&#10;LGzseFeMEdR4HI2C3AEB2Wko6lafLAcfmyEnY4SRk7r1+nAYkKJgux7IjCnQe2AFsIBdiTWEFNjQ&#10;5PxS0ywRPe7FYoeHRiVr0JqMhKRKwxiPJ2KV6jK6brdjWJPTJAK7G0k3AH04WJt2NC8dyRU+ApiS&#10;gRrm7GSUr1pk4rIB2J8KklmB8MkS1eG7HFFI7HBezdwgjudmEadga+JwWUCAHcXY1kSvXf54iRQY&#10;h2IvEp3oWp13y2z7miWOy7Oh+UfyT13V1t7/AFIR6bp0pRwk7lZ5ISQSyIqvx5D7PqcP5s12TXWK&#10;xgz/AKTjTkOjA/OX50+R/LFxJY3F2bnUk5K0FuvqCNxtSRiVQUbZ0VvUX+XOhD8kfy/jeiC8YDub&#10;jr8yFGVjJlI3axOQDyWb/nJ/zV6riC1090qeFYJhQDoSfrNN8NNN/LPyBYBWi0iK5mHL95dSSzk8&#10;lKkFWcp0P8mROOZO8pf7n/eo8SSR6r/zkX+Yd8P9Hu4LJW2MVtElNt6hpDJIp/2eEH5r+XPL9l+X&#10;OvT2WmWdtMlqeMsFvFG4q6jZlXl0OZenB4xbRkBO6r+WP5heZtT/ADF0Wzu9Zv7yK5uf3sc15MYi&#10;OLHj6IIiK/6y55CzctD6tz0N+TM3PyHFAX4orz8jUAKTJ0PuQfHOu7HiBgB8y3wGzyj8wNNtrfzd&#10;HqyWolvJJIfh4s7yLHHsygcvgjZfi/dt/MvxJk5gaZWm9WT0o1IlDkgIsa/aqSKcfpzaZZRri/6T&#10;4mEjEBi2vtpC21ncQwi8mMb2MkKKTdzXcqr6QRUJcS/ZLKyJ+x8HxY2N7S4WNY2UK+0akhg1eQZe&#10;Joagc9hjOXDZItqwzjMnhRGojW9Ha4u72FrgxcmuJFUxNH6QR4pBKA6MrssHxSKio68uXx4uvKDn&#10;CR6qDdGJpTf7J247UH7WY2SRnRG1oJMJbpPJx15bPVo3fTJpSI54lVW5/uzSaM8mmRmWSRo+USJw&#10;+3y5/vBUN3GsrwyVb1RWNuNQxUUYV/1aMP8AZcc1+fSSEomOw/pS/pcTbXViXmDypqEtpp+qac0d&#10;qbJyt5A83pNDFLKHhLhVB2maSGR/ifm0Xq/vXbE7AK0wuA7NDNCgRGoAtSWqABsW5Krf6n+vlueJ&#10;4LiOExlxIArdEeeEvk0ua1WNbe+0/UpJpfSHqiX0gI6tI/xyFeLzpz/3VLwb7MK5VoJzqN0JbjnE&#10;Sn1eIDiYwFo2/wC3ycn7Q/41yzU4x4IkBUv4/wAfwtcuOO97LvMdtaR+R9Iu7XSBDcMGbUpHAdZW&#10;dxxSopJAEhjjbnE0fwyfZ+ORsEXFzFb28tzJyf0txGvU1FKD5tmLHT5ZSEIgC/4v6v0tGOciTulm&#10;n+WtR1TUdO0DT4YbZL9WE1/ISyp6TtIjPVm5MkI+JEb0+DfZ+BXxRL21lICSr8VGUqa1WoH4ttmJ&#10;PTZIcx0cyNhILzyR5m0tJLi506Q+jG8d0syU9OYxvKQoU/GUhHq815LH8PqcMa8gDuUO6j4gPiHT&#10;uNsy44JSgARz+mX0yZSshMNP0aaTTtOt763AF24NpcSUt542Vx8KP8ZdHSvxMrLHJy/dc+Pql2rX&#10;C29vC/p+vNI3pRk1VyxFRTgC27AfZXNlpIk8QP8Ak48X+b/vWjx44xU+rPvy706a+1XVrX62dOsd&#10;PtxeTwo6y2qws7Di3rkKvpwh4+Usn2PU+PgzZV1YRyiX1pPQn9JQdQTgkvBasy82UhQu8m/JchHU&#10;jGeOgR9PDL/YehGSEeHa6a07zTJaNb3emWgu7Ge4miOiSrLPHFLMY4rWY26sGmJ5ra7JG3xIvKX1&#10;FkkL7+xNzbvbMGSOMn0yxdgGaoUVJ5sfh/4Jl/ZzYQ1ccXrPWu5pyAGI33Z7oOu2unXsOoxcLi51&#10;COM3KQeijvGnAs5QKkUaRrL9rmv7uOT4Hm44GFoNMhLOzcKiIRxL+yUkLAqoZTU/y/CrcPsfayeX&#10;JLLKIhycccYGyaSarB5jvLa3t4gVCm6WWcgBZI5oFjZSTHKpVWNOXxPG8n95y4M7TW+tXLXIZo7c&#10;KgWBpK+mqjqGPWqiP4vhyyUfDxiJri/ilEfVL8cbfpRKVkKWvxNomhQ6e6x3WoSes0t3FbUFzPIx&#10;ZyYUD0LPJPJ6VJfi+H9psHTxWGnBzHGFEiVCKDQORxJUAbFuTcmyqEp5K35H/YuT+Xxxlxd7H9Hv&#10;PMvmgQpPO/CzvPjkJjX1IlYyoJSTV1jKROkaqv20bn+25HdwW8E6RiNIraUETSvGWVi/wCrAU3Zk&#10;/mbj/LxTNhjkSLu5e9xsgo8N/wCcz3Tr64nt55mkN1eRurpaRyKjqF7cWf8Aljda/BG3xfC3KXDm&#10;0gi0YCaWSS5leIKIyy1CR0TkvqFOrFeVWRM1maR1HpjUQJf8f/h/oszPwjd8QedeYZ778woZ9K0q&#10;OKws7K7DyzlXPrTPWd4yYBIFYRciOKTSNJ+7+FfUbBkExvbBmaCWKP4eCt8TlXQNyPplx+1+yW/5&#10;pqvgyc4n/jv9bgbjqBIbdUokg/w/5riY39nNdzrK0/GRI4oXhmZPST1Vg5UaBvUr8f2kf4f3kpdF&#10;pV1cowupV9fk4tj8JMcbMV5KpqCSp5fEvxfZlzLlqIwO11/F/m/j/iWkYjIWT62V3/nXR9Ld5NOs&#10;pkteK/pCVY3CyzxRB1UyqCqqjL6Z4v8AB8TwfbRpCzUNLa3uYbiW5iBS4akrHiOCsFVK8ePKXlWT&#10;7P7znw/ycjBqDOJBid4/j/SODLCRkZN5a8zvqujmFrC4gd7OF5UUKxEk8bM3FSxk4w8AiVV29Noe&#10;WHk1tC9ssxEaXED/ALmdNmEZDgih5VQ8t0r/AMRXNdAzjMD+Ag8X+w4f85zsmEykCQwixu7+DzIL&#10;TndXGmXtq5vrOcho/rYNtxoyekfWCo3GTg/xfzc5OBRrN3rMVqGlZ3UzM3rK6r6aLyBTZGB4gn4n&#10;48lXi/P4s2Gnw4idqG3+m/H9Fw5SmDuWX+VNC8li8ePTIYYmFsjTwPE4aRpPTZJlLMKfYX4I+Xpv&#10;wZfTb7Rrptze3Gm1kdnlLOqsyAEqrb/CCwoK8NsxMuHHGbtMEiIWWJa9oflrTPNp9OGKCFBHLcJF&#10;JsJZQxjDyEK4clfXX1Ph9R/8nBenEWtiTN6ccru7VjUhTzYkE7bsV48v8rMfUQM8m18P/EtQlG74&#10;bLH/ADfYX+veao4LRZ5tLhiRJIWnDS/6OtKAeoioFcvwXl8S/vfi+ypdrDkW0k5nkjiRg/GMmrhW&#10;IKt0rG37Q/1vi45naceoCgT+P9k160GQs7M38m20f122s3tY5boRhXlkSOkbcUfmlA3CVacuvxfu&#10;uUav8WI6dc3dvpbstqls1wCJEgJ9R2XbmDUUZwPs/sfb5/zV6vTRyyAMpS4fxw/8ecbS4BKPEdz/&#10;AAq3mXQtK1bzPai7vZb1tJkaWNLpVNsqTKf3bAoEZUbgwk/ec/it2T/fbLTUxa3ax3kSpQkhiOTK&#10;rL8C7LyVRyP/AAP7OE6WR3idv+JYRiRKwEdr3lqXWNIeTS76Ul/TQpC7LG7pMpnk4mTg7t6fH/I5&#10;fttgy2e8umW5k+BHDho2oaMGorpt3H/Ct8ORnjjE0N+FzMMZkhJNUg0HS4pNNtg0ktq0TRmLmvOM&#10;pVop+JAZeQb4R+3Hxf4V9PBzSehx9RmZgxbZioPwsD0HxbCtP+aco4DLcbOexcad+mvVe0gitI/T&#10;SJC0Uc0ifvYpFqjMvpurOycl+yn+7H9TjhPcvJHqXOV9p/igRFIdHU8iu1Kqqv8Aa/mzPhAHHXd9&#10;X9L8cLgy2mRI2GfaLbxSeWorKBFl+qKIb6Wd1aO5iZfS9b9vi0rQqfT/AGU+D7OJpplxdRtqDUgm&#10;cLKlC6OJnoCgZT9hyP5f8pcJziNQ5/w9PoaZaYRF8l9x5q03TLm28uhGvUT1beWP91LGLWBSxkcF&#10;R8USFRx/2D/F8WGcourSWOWC1SaYgx3DmplC1qWFeJ6k/Arfy/ZzEAjkFcRjH6ocuBYwlAAhivLS&#10;fMtvNb3er3FnpyyJc6WIzCloW4kLE+1wvDiiMskkK/H6jfvGbjjrk6VCgvZ4l9WqoSQtVIcMq0J7&#10;OvIfabl9jI45TmeAbxckxhtOSHsE846hfvoFtcc9OjUyRuwk4yoyMrv6qrxLGORUp+6j4vxk+NX4&#10;iUcOqTQlJfUXmjFjx3P2hQfF74D1B9PD+P8ANcyEonkltwKNc6be+rY29nJ9WnEUMfOQCIN6R5Sf&#10;ueQYGKvLkv8Ak88Sdrf1JNSMNsY4Gb1LiWhBMNUJ5lv3XpnmpquY4nceDjnHb+rw/wCxcGenxyke&#10;L6VG2nufqtj5Zi1/VoLi6hWaGxtkWN7dLlfWVZIxCGufWRlb4biPg/2k5ZUTQ2939TjBSIoX3B4o&#10;oFdn6cRmTMcUOI7m/wDTSTlIiBR2TS4S71Py6mvXRF1fxTpbKsZCy3MskghbnCwT963FV+Hj9jl9&#10;rk2aG3EpN0jiRJK+jIu5pQdGBHw/tbZE5SDw/PiWHO+a7UdfW0RNElQW81sqSX8E7cY0Qlhy4FXX&#10;n9lFaUfCv7zjz5eoIuLilszM3JAp5hKsaAb9PiO38vxZHHiAlsKciOYGJSbR/L1tFra+lZtbzRyg&#10;2ksgEanmdqLX00q5/bi9Jf5sIrfTTdr6cVqrWk3IrdGZ/TSXoWW35D4uf2qtz/yszcucYzfF6o/V&#10;DhjxSh/wyv8AjrrI4zMnhv8ArM+8w+a7bQLn6zNq5TVLFUN5pMdtC09xb1Zo0kuvSbin2vTZVji+&#10;Lh8HPnh9GLhbThdKKw7HiAoHHaoq77U/mPLNfEYzPjh/H/nfo/3LnYchlGusf9k86aHQn8yRaloV&#10;w9dY/e+s7yyGQyt6nB4/Rj4fHx9P0fgRo/8AJR8RsLu/lupxNbrFChT0pORbmCGrsVHHjQfzZZqM&#10;MBDY87/Q3YchupDhRfnHy75ctNHto7XUGuZp451khjCK6H1Iia8SSZXLunXhIzKnFft4pqswRCxd&#10;kqGAkTdkYrsQu58Mr0OP01Q/4ptzSPAaQv5Z6Q0tt9WS3ikCNEXgmQiKeFZfjVnPFC3FpVdmVuP7&#10;P+QjNqEpsWm3mkVQGiXYM9AT8K1Kj9qjZdi0sYzrl/S/o/5zjCVQBI9Sc6T5I0yz8xpZRRR2kLyS&#10;GHUHTk8MPNgiCS4JEjs3GPnF8DsvOP8AbxH9LrT1vTb6oF9L0NvUqR/L47U65d+W6X6/q4v4WvxT&#10;w3XX6Uz/AOVfSCM2v1tP8QvKL86nR/q54PUDlX7Px8umf//S5PTY75rb73oX1TlUOHZadl0PX8cS&#10;TS07Nx32H4YBJFOzD/M4CUuzcd98QUOxpHt9OGvNeF2UVHvjHZFOyj4U2w0tOxhWtadckCWNOyuH&#10;hvja8LsqlBUHrtix2dlBNzQdOuJKeF2bgepwgq7KKn+zEmlsux6MVBFA1exyJN8kg+TsSe2iJLUN&#10;TuN8mJbNM4Al2JCxRupqO2Hxa7mHguwQkEKxFaGpH2gBkDMndtGIAOx3oN8P7w8QKcfH3OPEoi7E&#10;StyrmjBo/wCQjfLOINZjK3YtCFQiooDvlcvJvxjhdiwNuwHKoPyyqiG24uxOSO3PxRyEE+xOSBIY&#10;Sxx73Y1VjA+JiT8slZQIh2MdwNkCn51wi0EdwdjQOuw36jCjhdiT28T9QB8jk77muWG3ZhbKKEVB&#10;HfDxFRhdioG/auRG7YMbsuh6g7dsCPDPc7K9OhrTc42xGN2X6bHt92Nrwl2V6Z+nDaeEuy/T98Fr&#10;wuyitMNIMXY3h74EcLswjbEpMS7NwPb78MV4XY3hMG3WoyRYcJdjvTY7U38MjbKnZhGxPTEkJ4XZ&#10;jE4/ZJONop2W0LBQe56VBwCS07EvSm5bEipoQd6/LJ8Q7mujbsUa2V4qGhc7VYb4LPc2iFh2B209&#10;k5RsK1O1Dt92WcbQcJdlLacaruB3r0+nAZr4bsuCz/fipK1r9ncbA9voyMsgIWOI3u7FWtIGblXp&#10;seQrgEyG6eMB2J+jGCBUbdAT/XJWWrhDsVWBFILMvGm4r/TIm+jYIOxsqWytVSU41BoRvhFjemMo&#10;xBsOzM9syUlIYDoxYA74PpKbB5uxX9wwIYU4L4mp7AYACzHD1dgflEAFCkgdK75Oi0SMXZSGMCi7&#10;Dww0okA7MWAJA6jqMkk5A7K9TatDiI2jjdleqo648K8bsvmteuCmXFbs3NR1BwcPmkyAdliaPwwi&#10;BY8YdjwyEYkMuMOzct6Y0m3ZYP34CFt2auCkW7K5dfHJCO1rbssHI7J4g7HdwP2m2UdyfAZGdDmi&#10;w7MGBJUEcgaFe4+YwgJDsdT2wsnZXF6/5PgcaQ7HAtkabBJ2KpWlaD55ExKQS7HBkJ+PY9u+RlEt&#10;l97suGzuLqURW0Ms8jbBI0ZifoArg44gbkNZMe9xIUEk0A3JPTLutK1G0INxbTQKTxrLG8Y5Dt8Q&#10;GGOWPQhrmGlZWFVII9t8q3027uDSG3aWqsw4KW2jALnb+UGrYnNEdUjG4sq/aIHQb+JNBgYRNEaF&#10;qqTQVyRyAjm1kUfJvDC40y8thE11byQrOglgaRGRZEYVDIWA5qQeq5UM0ZXRBcqABC1JY5OXBw/E&#10;lW4kGjDqDTvjVBB3HTwwEt0dl2ajH+0ZGk8RdlMCNiKe4rhA80Euxq2rtIqR8jI9CqgElgdth3yX&#10;id7SYDo7BcOm3krcY7aSRyeAVUYktttQDrvlMssR1DfEjvcSAKnoMNrLyN5qvYzLbaTcNGCVLMhQ&#10;chsR8fCv0ZD8zC6Bv/ZMZTiNrSvVfNXljSHjTVdXs7B5RWJLm4ihLDxUOwrj4/y984F6ppF4djQe&#10;i9DT6KY/mYdSGvxIDqs/xj5Rqy/pzT6pQsPrUNRUVFfi8MU/5V750EfqHSJ1UmlGMSn/AIBnD/8A&#10;C4/mIHkn8zj71n+NvJ/rel+mrLnTltPGRQUP2q8e+Lwfld54nAYaUyIejPPbL+uWv4ZE6mI/6Rl+&#10;pH5nH3oW4/MjyLbuUl1m35A0PAl6HwJQNvio/KbzoJWje1jjKqWDmeEqSOwKs2+HxwRYBPwLE6nG&#10;OqFP5tfl2I1f9NRHk3EIElMlfeMJzH/A46X8pvN6SGNUtnFacxcR0p47lT+GEZ7HIoOtxVzaX82f&#10;IbQ+t9fkCdam0u/wpFvikf5Pea5JeDSWkZC8gzTbHxFApOHxj/Nk1jV4yef3oS4/O38t4LN7ttTZ&#10;oInCSMtvcfCTWlaoOtMWtvyi1aPUrdbue2uLISx/XFt5mWT0iRz4l0FGp8IwTlkkNomJTPW4wNis&#10;k/OfyU2l/W0u5LRp0c2Ul3bTiJnA+D4lHEqdm+39n+XJvfflH5BlSdbW3lt5GQrBMbiRgHps/Fna&#10;tD/MOP8Ak5DF4tbgn8f1WmOsHUinmQ/5yF161urJr3UtMmgMyG9tobWZZRESOSq7SFK8fsNT/mnI&#10;/pX5HWIq2r66q/yw2kZJPzeQAf8ACZLLPMZeiFR+H61y6+F+ksn1P/nJXy8LITaNpd3eS1oyzq0S&#10;gdqNEs6tWn8y4cR/kt5FVT6l7fO38/qQj8PRwEZ/wP2sfz3mPsYef+cpvMk126WukWQjANI29d35&#10;e7AoNu/w4I0D8qPJuj6x+kpJn1FEYNa2lxxKIwB3k4gCbf7I4qv83PI5sObLsbiP90wy6yM+o+xR&#10;8xf85NeY7vQ47Gw0+K11KeMreXsLyMVDDrApAMT/AOUzy8f2f5sm8t4krEyTAt2ZmA2+nLsemMBU&#10;Ymv6IafHh3h4pK+pahK80pknlZizyyElix36ncnGfWoVUVnQnsK5P8vMn6ZfJBzw7w5YL7iAIWY1&#10;48QrHf32plG6hIIMq/8ABD+GEaeY/hl8ix/MY/5w+bUtnqJHGWGUV+yOJ6+1BkN/N+WA/lpr4WRS&#10;TbbAHf7a5dixTEgTE0g6iB2EhfvZh+TOm3Uf5oeXZDFJxW5qxKOAPgbqeNM8cZntb7Vz0N+S1wIv&#10;I8BanBZJyVJ+Kgc9Kb/ETx6fFnWdlxJ0wo72Vunk35n6Q19rZS2eSO6kMKRyhOcQZxT94GoregiN&#10;PRZI/S5eo3Plk4rFaxy+mFKW8iRuI3A3cCooW2+19g/E3w/azYDUcRAmPVLy/EkDIOv8TFhe3GtX&#10;NgLwvHdanDPNbNd2zEAwSH0GNIyzepGvqtcKPSjWOV2jh+ylPYRx3ayQKwjKglFPRjuGoduR48GP&#10;L7P+yzIjmJh6q4rP/SLi48EscuIfxIq3833F95dlt9Xlie+hnng9VxVHSL4HjDIFdkX1FuI0WJ2d&#10;4+P956eZEfm/1g1WAKxUE/ZY0PKoLUonL7XxZXlkI8m7NOqNN3d3bLFbR6Kqxy6r60aXHFQfUiQs&#10;DEAyxep6k6xL+7VU+KSRm+xiV5NM8UxDBIoVDBypJDMrrvSnH4ePb7LftZCt6I3/AIeS0OLZEaLY&#10;WFre2STQ+vfXztGsIkTiY45IJm48y/PhJz5jl8UkKqvpfusQXXIPrz2k0zW9JAsDs3FCD0VWandz&#10;Rf204cfi+HLvyoGLjI+quL+s1RnHcckTc+SDBoEWrGwg1CSS2Q36ehymeU8VZniiDgOfRh5N+8SG&#10;ZZGf93yfDWQ0eFYqtMlWPUEqCOw7ksOoyiMdjxfQfx/vW2EyRudmIW0SvDq0momO30e9MaVJEqCd&#10;kKuDJJxpHGkLqnB/gZ04fGix4lcaRHLcQ3U0rSOkpBo4CKQpX4l/a3ouDH2hEXCEen836m6PBdhv&#10;T/zLltra70TSNJW0g+pLPbq9vIJrhHk9Rljb4fSHomWVXbmnwNw5M6YXXWqaXbi0heRI7uR2VIjI&#10;AKcgpWlW5bha/BxVv5czceHJOUifoA/Ev9lw/UmWUA7ndmOm+X/M91qmq3Eknq6QbWMxSeiRNJKs&#10;Zb1FBETJQSuqp9Y9R0f4nk48sdZXepSSrJKqR2szMHBFXAeRhEag8eMnwgHIZYwhDY3KP078PF/O&#10;cYZ5iW/JZruieWbXTxFbzSTatpiBrQeuY45GtoYzcngAzPLCiySPHxd2+xK/7zDXUuVvp7QhlM1w&#10;4jt+Xw8CRUcT/OnFmT+Vs1Al42YcPpiB6v6f87/Tf7JsyxE+jzjylPb+ZfPcGocJbXTNKtJJ9VMT&#10;GT60FejiVevoT+rGk6OH9WJZU/a+AFAzNLBbvxMaqY4qmqsI1Kkb9WZJKOD8P2uP+Rn+HEE338f4&#10;/wBKnmKPNmuoWljZ2mrX0ImNxPJ9duQqMJomu5lkVzwO0cE9o0tu6Ms0bNHG/p/C0yeqXc8KLcW1&#10;ot3dgxoUIFOJdXapNKBCqHlx+Fvi4qvPL4aaEzUzwxcXNEkWr6FoVncRnT7y9msNKYzywtHKwkVy&#10;j28fAr6hLTJNOioknJ4/TX1HZo8T8syXF9Z85gvpwH0qDl9pQCAfiLU+L94rD4v2+WOujDDUI9f1&#10;+r/OXTcWQSFL/wA2rrSvL95Ha2kzpqN8UuZCGj5CF5Csjx804rLxjK2zq/KHino+n9vDH0hbkJ6V&#10;VcciVGx6VO5JX/L25NyyuOXxDsfp/H/SP8Ppc7CYwG+yRRas3mCSSe31EpJZuIvTlarKxDsFHEJF&#10;MH+Fbd2k+rx+jI3pcfSfErUpJG+oM7FVqWXZwq70AVSaEowZf2uP82ObIIS8MfUf831fiLKRj9V7&#10;KuvXH1G/tvJtrbRpd3CqtuyO9s8so+P1XlKryQTQSxSn7PqfvUSLj6mVdR20FuZlicNKUKoKxsGV&#10;+XDktOKkji4+Lmn7LrhhKWUiJPDwfj/O/wBN/Was0oyhxbKukXmua5rUWkS30I/RPqmWT1VmSaNo&#10;uCzmJ+ZmKK0csf7yL0Zf754pOC4QxXtldi3utUtHuZLxf3UbL6yLGzigJVQAVDeptGnLj8Sepmy8&#10;OUARjNcP1S+iXF/ner+j/E4hiJVxc2dTaNqenWE2m+WbiDT4rQiS+nj/AHcj3CR1Y0mdmZJiiRVm&#10;mdo14cZHj+wIvdQvNP1C0kgiMkNyYorteOzMtEiCL8bKKbqAGX/Wk+LKo6eE8crPqgJSj/u5tEsc&#10;sJ/o7oe38vaTruhX8N7NFHe2ZvJdPvFdi8K3Hxzu7q0HJjLX125xcv8AiqJlXDi48v8A7+W8tZyl&#10;40caBn3+NFIDSKBRmoUIqvw/6jurajB2rY4Jj03L6P5v9CUv87+L/ZfTlRwE3KJ/039J5jpH5wxC&#10;GDQ9d0sHTGmvS7aeFiiktZpg3+jO7xlU9VZlZ1m4+n/xciyRlkcQcMNRUTzxMZPVAIZWJb4oyvxc&#10;dw3T083F8IHB6Y8v+k+L/pJrj4dgT+p6hIGigsf8NSPY2EsKwR270kiaJFjHpXAn5Is2zRU9T6wz&#10;ep/efHhmttEIGj4UZqsoHWpPIj4u+/dsxzM2CHZ8UYx/osTl1jUjq8F1DcK9pEwhuBJXhxRBGrgR&#10;DZQFaqpH+x/lO8ZTDp05mks3Y/V5nkFw3GodXUg0qP3f2v2T/L/M+ZUswri6j6fx/G4Bgbrp9TLt&#10;T1/TG0eLWkRfrVtFE9lbCUhlkVvhWQRH98OUf2SrfGsnwvwTDG8jS3uISSEtlUfGW/aBHw7DkaU/&#10;yftZh4ZnJEgj1/2t+SWwDF/KuqXmtaTqUbQu+seu4kt1iVD6cgciarSGFWevLZ5eLRr+zxfFIkEy&#10;stxU8iSyndWAJ6ADDO47x5piAAs1GWbT2il0lF5LGIoJVULNC8nGrSNI6VUMOTKnL/dnBvscSPUt&#10;Xge6aK/sqw0b0QY1n4gL6fx8akc+XHgvw/a+PMzBpZDeM/t4f9L/AFXCym5DiZj5d8o3NnpML6bq&#10;TTXTkPeyh5Ikk5uJeKKwpyVTtKyc+C/DGn7L1CaXajUfRuZRVUe2nlDiq1HwBSych2b7fH4Ph/YZ&#10;GWWXADAf0ox/h/H+asJnELG6lci48yahcaIL6ztLtUZ0u7KBxKIGdGIk5tHIPVViSqN6XNkdmk4e&#10;nNdy1hqUHH60kV5NEkql6faZmUcVqCfTdCp/aX/Z4xMscvpJiCfx/ncTZLVA03praxoF61pFps1x&#10;pdtLNEgjqeMcaK5MjN8I9VJVdOTKr/vOPprFEkh2ltZQQxSSOSEAPqKSQzJUEgE71BpmvllySJAH&#10;/SLcSJCon1BglxrHnDUtRvbS1tI1aeR0S1mASSKC4CFRJJGDwZZE9Tp6nw/H6a/CwOG21G5eUTKs&#10;YPCRpOLU9RB9pEqGG/xfay/JOEAN9/p/0385OUzoFPb/AFnypolnp4gma6uAJrK3tfVQBorhgfTu&#10;JKPEeNBH0+037v4ZcZyEdY5Fec1X0ZtgJGFQdweQetf+av2snRrb/OcYymd+oTQRyziKa1aGxj4O&#10;NRtG5FreNlDLxjZBG8fHgrBl+Ff2OSejizzfDAZ4+SysBJGrclQirV2/yqL/ALL+XI8O5pzZ8NAH&#10;eSVR2Enq36aXKYrq1jf0L2WMRyyiRVjFS4RmRU5Scfs/uf52zSXXrWsrESeunxrGpDfCSaEH4R37&#10;/wAuREKmAK4T/ExyExotWOiyaXrVnDbizOl3KLFJdvyjkaaNAGVozzYVRFU8PsSPJyROeBbCQ3Zn&#10;hcB5ISBEJS4DP8R6VNT/AHf7WXZhwAEbD+Lh/h/HqYiYycxsE080p+hBaX0DNa2U0Z/SMtlHCzww&#10;Ax/FyKgpGtJ68UZOC8fTb4eAmePUYo7cyWySyW8LK4jIQvUL8AQlwAzV+0zf8b5jYTCXF6rjkP8A&#10;m8X0yYk0bASTQr3y1evrEtnrUxttXu45Y5Zo3eOOeDmrzLLSJvhjjj48eCq68kb41jQ1Wa4SCFEh&#10;jRQFQqxKKNqUUAGm9P8AJzWeBEzlLilYuX8P0/8ASP8AnNkTDhp51c+W9Dn1zV76XWL28nVpbpGt&#10;Vinl4cvUBctIBJyiLfu29OVnT7PpvhOtxqkl45eaGRG3HoK6hdx1kJ4/YK/D8Lfaf9rim1xwxiAA&#10;Eh/WRxbV0emWGi+VbDQoYIrO8tViQ8I78xSTNUyO/wC5BZv70tybj6fw8OXDizLzXssNLazCi6AV&#10;ij1MaK/ciqclB68HZk5f7HIeFx3xHb3ONxEckAvlm11lZr7WppDpzuyQ3UaItzO9vUDi/wC94yMq&#10;uKTQxxyr/wAjsHW6M8jOYkCOF4KOgWn3dcoyy4Y/UfT1/pOTCBj/AFZMZ8xahFZaTDANYuhdWTyr&#10;PcsAWeZW+FSK8gqqqni7fa5ceXxYB5waXNNHv6ckqsiJQBGCipY7Befw/wCyzJjeaIl/R9X9L/pH&#10;1MIS4JGA/iZNBaX/AJ40vS9V4os6WMsd9PMGPrh2fikSAO0n1dxP/qq6fa+FsXeW4aL96GVwOQXr&#10;UA/PBGEQdnOjiqNRpC2Gn6HDqHLTzDLC8zQSTUI4ySA1X7NV5NypwXh/Jw4c8Rtrm5gsme4R3kWv&#10;JFAXjQlaLVux2+1ksmOMzQ5fiX+ya4y4RuidZ0TRtX1uCDS5baKCURMk7O0nrBgs/wC8VYjxM0R5&#10;OXT99zbk/wAOIagJCscx5LHx5Rq6kEkgmjo3Fl3IND/K+W4SOQa55CfUnPlC5spBc2ls0UkzSenc&#10;vDIKIg4orRSxmVZOKKy8l+07wx/zYF0/UoXW5t1VEulqZXgUqjVcgEcuRbp8Tcl/m4JyyzJhkCCT&#10;cf4eJjppCRPQo/VfLOox3um3lzdSXWnl1MNvfBXki/dsShaPhGp+Kiqscn2G/eOv2S/9+GM3pOLs&#10;7iOooVBoe/2Qp+1/PmTY5WOFfyx5spMlvxFqLiE2QqjS0bkGIDD25mQE8P8Afef/05Sfye/Lvmye&#10;ndK3YC5kJH/Ck/fnC/ntWB/x0PQCYe7xefEljEsctu8TCocFaff6m+Jt+Tf5evThPcRnen78n/ia&#10;NhHaGq7r+CbVD50nQEuIhQAkcSTv8nwNP+SPlFTVL+449yZYaCvuY8nDtPU/zf8AYyXiC+PzzA7B&#10;R6bOa0RakmnsCcy/kx5TFD6skg6Ua6QA0/1Erj/Keo7v9gvGFVvOlsrcW2IFTRG7/M5p/wAmvLBi&#10;IjEsch3BS6Dn5UdCMY9oZ73/ANyvEFg88WvLdgFG3xLxqfCoc/8AEcJYPyRsmf8Ae6s4SpHACMNT&#10;wryf/iOZf8oZf5iOOK6fz/osQP71SQKk/GQP+FGNuPyStBx9LWDsDzBjDk77EUK0FP8AWwx12b+Y&#10;gzisT8xNCb7Lht6ChJ/UMQ/5UzZg/Fq8inwMQH09cs/NZz/CGJyx73H8xtAH+7OQ/wAkO2/0IcC3&#10;P5QW6TLx1gJExpwdEMn0Hmv/ABDLYanKf4WPjx71aPz1pkis0aPIqipdElZKUruwjIH04tF+UWm8&#10;vi1CV1IIBHpqK9iSQcjLU5h/Csc0T1cPPOknblxfb4CHLb+A41wRD+T+hSDidRmD9OXKMDb/AGH8&#10;cgdTn/mqcse9Sn8/abEhkIJUCpAVyd9+nGv/AAuF035N2fqsIdZAiIFFaIFiw6n7a1X/AGOX/mM3&#10;8wlrGaB6rovP2llHaVTEqU5MQ5UA/ZqwSgY/y4yP8mbyVikeqBmA3/cUpX5yjIy1Ux/A2eJCubd3&#10;+YnlWzthc3d/DBAxIWR32NK1A267dMZ/ypjVFX4tUiVuhUw7feJTlgz5TyxyYfmMfegh+b/5eluI&#10;1mAmlaAsTQivTjjrb8mdQFwFub1GhFK+iBzb5AseP/DYZajLW0K/rJGpx97Q/OD8vmjLpq0ZC15E&#10;rIAKNxNTx/mwe35NWzAH6xOoJ2+KLoen7JykanP/ADVlnxnq0/5v+Q0d0Opxl4wxdQkpI4/a249s&#10;B3X5H3AZGtNQ9J22b1yrinb7JXfJQ1ebe4cX9VgZwu7XL+cP5emldWjTlXiXSRAeP2qMyKpp88fb&#10;/kvLxrcalzNaD0Y1Ar3rydshLVZukOH+s3HPjHVEf8rR8lM5SPUopHChiF5n4W2B2U7HB0f5LafT&#10;95qMg36UA7+yN2x8fUn+H8f6ZqOrxpZL+dvkSME/XOfEVPEGvSvQgYsn5K6K+36TkqDtuNx/yKwn&#10;Jqv5v4/0yPzuNLrn/nITyRA1P3zjdWYBRRl6rRmB5YsPyT0P06fW5+Y71UggjrvGOn+bZHxdR3R/&#10;H+cy/NQ81Ef85F+RS4BeVVKsxLINqGgrRiPi649vyP8ALoVT+kbitPiHw0rXsfTwDNqe6H4/zmJ1&#10;cegUT/zkl5LUtyhuKKaAhV8BWoLdQT/zTgZvyV0ONiX1OYg/YVQvXwJKeGXiWoI5R/H+c0z1kQOT&#10;Uf8Azkd5cnuPRttNun4EmZnaJOK148t2/mK9f+JfDjB+TWhAEtqFyTt8KiL6dyAfwyYGov8Ah+Um&#10;B18a2Dbf85FeXj6nC0KrGxXlJMoOw60QOOu3ENyx8X5K+XAjNNqVyat8AX0ht4fZbEnPdABEtfts&#10;EPJ/zkZphkAttNaaNE5TP6gXix6CjhPfLP5L+WJBxj1C6Q9akxN+HpjJE6gc6a463Ieijcf85J6b&#10;a24uLjTJPT5cGo1AprxqX3Xao6Zcf5J+Wlf47+8kWmygxL+JjOS/fEfwsvzWXySm7/5yy0iOYww6&#10;RI/HrKGVl3G1ATH+vBJ/J/ygCABckV35TqDT6EXCI5RzP+lSNTlHPhQkH/OVXrxzMIbeB4k5JHcR&#10;FPUNCaKVuH7im+OH5Q+TRQmGZgexnkB3H+TIMPr7z/pf+OrLVZF7f85Mau5KxQaUeNauLwqGINPh&#10;Dx13/wA2x8v5bfl1bpWSwupKFQwSW5lPxGg+GMsfpxjjyH+L7FGomhx+ev5pTRJKsWiwRTKxgmmn&#10;it4n4fa4y3M0cTHt9v7WCrT8v/y8dGKaLJQ0PKd5xvv0EjV+fw4/l8pP1M/Fn3pZ5g/5yE8/6JFA&#10;82paReSyOyG30+WC6ICgfE7Rc4wrV+D95y/ycVH5eeT0QmHR4GP/ABZU0H01yZxyBFyapZMg6oTS&#10;v+cnfNN/LIt7L9SijTmJYYopKkUBWj+mBX4m5c/h/lfHJ5A8vemSbCxTsCsMZI/4MNkJRAP8X2sD&#10;kyd6aD/nIzU5ZVSxEt243ZZiiBhSu3o8DgiLyN5SNPV0uykYbk+mi7+NAAMozRP8PEyx5++Srp35&#10;2+abmWVp782Cs/7uB0VwFp9kOyk1/wArHXHkDyTITz0y0RSeqqFO/wAspjOY5cTbxXvxJhYfmp5z&#10;kU+nqizMq9BEjkkbVNVxAfll5DlFBYxbHYqzD8RkznyDoiz/ADlV/wA3fOduU+tajFGKAsz26LsT&#10;SpFP1YBvfyn8ksSY7Uq1ftJLKq0/1QQMsxZpy5hEpyHUImX869eso1unu7W5tV2k5qsdTuNmX9oN&#10;tx4/s4/TfIflayt3gh06CZXYl2uV9dxUAUDyl2C7fZzIOmN2eJqOol3hI9Z/PzU5ZFIvRZED92sD&#10;ghgajkVKLybkNvi9P/JfBCeT9AQkDSrAL1H+jRPvt4r7ZM4R/S+Z/wCKZePLvCC/5XlczRI/6Xul&#10;lUfvW9dIgRU9V4yL3+0ir/ssVTyn5cChJNLsjGtelnAK1368a5A4O4H/AE0/+KR48vJQf87tWkZp&#10;LfW3SSWjBWuGelARx4+isY/2P/EsVHlPydzVzo9pyXoRBDStKdOOQ/KzP4n/AMUv5mQ6hB/8rv8A&#10;NoSRYfMEjjlyEf7suU5EUVzG267d1biuXF5S8mci0ekWYYVpyghNCfYqRidJMc+L/ZoGrBP1x/2K&#10;y8/PD8w4bZXl1VjHPHzi4oqtsSv2wEotR4N/rY9fLvlaOijS9PopBo1tbjp78K5adDI71P8AzeNl&#10;LUj+cP8AY/qQNp+cf5lXy/DfXKu8UlJVaShJIAIAZUVhWnwr+1jZ/K3lGUBTpenfCS4CwwgAnvQA&#10;ZX+UkOmX/ZMPzsa+r/cplpv5t/mj6X7zUZE4AI7yVPM9aKzxOofj/Lyyh5W8nmWOSbTdNV4mLoRD&#10;CFNQy/EoWj7N9l+S8vi/ZxlpMnSOT/ZMPz0f5w/2Kun5nfmTNG62d7evCwEchkjklfmCrFVePgyj&#10;bZl+Pg37x2+1idz5b8mN6n+43TAsg4uRBbjxO3wgrucMNHPqMn+zT+fH86KLtPzD/NeNYlJvbp0d&#10;PRYRXC9SvJpKiX1U4D/ff2sLrryf5LmaJ3srRHjk9X9wqRhqDjR/TA5J34HLRo8nQT/H9dj/ACgR&#10;/FFkVj+Z35ixtKRa3DQ+jw53MEjH1BVxwSiSeowNOXxJx+DisnxYHuvKHkq4FxCbeOJZ/TJaEKrJ&#10;6QC/u2AqnKlZKfb+1k46HN04kntLqTFMIPzF/MSO3tZhp4lnrIP3iTiMiekgMimRahfsxf77/usD&#10;j8tfIRZaCbYVLGa4rU7b/Fx+4ZGOi1BH0n/YMf5XgOoV7v8ANj8wLZQ40mGdmkKUQVSiDkSBzEgB&#10;+z/uz4l/4JT/AJVr5DW3lg9BpPVHH1i87Ou/L4TU8T22/ZxjpNT+OBie1YH+IKX/ACuLzjKySppP&#10;Dj8TRFkVGH2er0bjXwflywEfyt8iorcIJZG7Bpbiu30jLxpc523/ANg1ntPH3goy0/Nnzi8sX1zT&#10;La2gfYyq6MCWOwFZfDw5t/k5n/LjyQap+j5FXjxVhNPz61rsx32wjs/NzBl/sP8AiV/leCun5meb&#10;lt42kjsnnJJl9NT6Kr/rvKh+HkvTLX8tfIyuXFjPIGJIjM01Bt06j/hsP5HMeZl/sP8AiUHtaCD/&#10;AOVm/mEw9M/omBlpWZ0cgivE/CLio3/1sOPLvl3yxoNzPcafpZSa5RonLs8qcGblxCuzqF6f8Dlc&#10;+y5yO5+5h/K8RyKT+aNf88a9ZQWz6rbW7W8onX6nJLbSM6KVWpSj03LMKsvP9n4U4hNR8k+TL66a&#10;eXQxCX3f0XkgQmnaOJkUVywdl5K5y+xj/LUf6JRuledPPem6Wls+tWV5PGOKCeKWV+IO7PKW5uQP&#10;5uTYC/5Vn5IZwTYTLFT4lSeYP4V5O7D/AIXIy7Nzn6Sb/wA39TL+WYdQPtTSH80fNYtXWRdPe65H&#10;0pfj9IilePBW5V2Pxc/9jlz/AJYfl87D0rG/hA3JW4DV6bfvA/4ZKHZ2pHOf+xX+WMfcgG/M780O&#10;KmI+XmJJDIwvAw3IqaPxA28cBf8AKp/KQckfX+JOyGSDb2rwGW/kcp/i+xie2Iou3/NbzqIkFxFo&#10;zyAVkeI3dCPFUAkIp3+J813+VvlJkT0IruBhXkTNG3IGlPtA0+jJY9BlB3Np/leHd96K038zPNjX&#10;E311dNe3IUW/1eG8DBxUOG5V5CtOP2cDp+VHlWNqyveyih2EsCipHiEyUdFPvpiO1Y9yrP8AmL5w&#10;kYC0j02MBhzWaK9dqVHKgUJ2/axWH8rvJqk81vZAaji00PHceIRW2/1sZdnZf50f9LJP8rjuc/5i&#10;ecw68LfTioA5grdButKinLb/AD5YJl/Lf8vWoRYXCE78RdyU3+bn8MEdBk/nf7Fie1L6felyedPz&#10;W9VlE2lGKpHN7W5YrTf9l41PhucQ/wCVYeTxcxzRC5REZSYDKjo3E1oSyl9/9fJnRTIoFh/Kovki&#10;rbz/APmHGsgvV0ySqn0niguYmqR1o8svRvZcHSfl35BcxsdNZeAH2bmYBt6/EA9DlA7PyDnJl/Kw&#10;7kC/nj8zeTiG4tGZ2NBJasQgHZaMh/4Lnjb38ufJV1cNIunvb8qUS2lZEFPBa03yz+T5gc2X8sDu&#10;dYef/wAxba3jWe8067Me0j3FtMjvXoS0TLGOPtHgZvyu8mk1WG7B26zrTb24nrhhoJ/zv9jJB7YH&#10;ci0/Mjz3Tk66Tx78I7hj+MqfrwVpn5d+TbN/Uksp7olGjYTyhlIfblRVWjD9lhgn2bM8pf7Ff5YA&#10;6IPVfzD/ADGm5x2dzpMCFkZHWGf1QEIZkq0rK1aUb4Ps46+/LnyJc04aZLaOABzgmcbDxDFlJPuu&#10;MezpjnL/AGKjtcdyAh/MH82YKv8ApHSLrlXik9s4Fa129KWI/AMEReRvJqWcVrLpj3KQq6rLK9Hp&#10;ISTyZAnI7/Cx+JcH8mz58X+xSe2B+Kal8/fmrLK0iahpdqz0b0YreWRDxAB/vZnK9D9jiuG3lzRv&#10;K3lu9a60fR/q94ycGmeaeQ8SQfsu5UbgfZXKc3Ys57TnY/q/8dR/LArkknmDWvzM1+xNve6/aC0Z&#10;uXowwKgLbrQOjhyqg/tP/Ljtds9H1u+S71PTlnuIvT9M1YKPTf1B8I2PImj8l+JPhyePsbgjUZED&#10;8eTIdtmuQVPLWsfmDounNZ2mt2n1Jmkb4oGlkLPGI92aeqcOHJOEi/H9rnhM/kPyZPd3FxJpTs9z&#10;zLRLI6RoX3JjVOPDj+z+yuP8lz6zpT22e4Jwv5jfmJaWcMH6U0ox23potxJBJ60oUUAlMlzJyLj4&#10;nZfjb+fKtvy+8jQuWk0iSYmoAlubgj7lkVfvyM+zJdJy+X/HGP8ALUu4L7j8yPzLloYtU0iJV+36&#10;VpIdjuKl7h6kjf4cCXP5ceUZLmSZbOSFXbkIo55Ao6dAWOZEezrH1S/H+aj+WZnomtn+Zvm1bOCK&#10;SWxmuVFLi4kikAY71+FHUR/s41vy38pVqLadfFVuJPHwZmwfyaf50vx/mqO2sncPtVR+ZnmoqeMu&#10;m7miO0cjL9napWVerFcH3nkzybdTJI+krFxRI+Mc00akJ0JCOFLUFGanxZD+SgB9cvx/msj23k7h&#10;9qV6f53/ADFitpQ2r2l7IZJJUdrQgqr1olFkHwITVP2vs/Fh7oT6foMV1Ho9mtul7L60yCRmUPSg&#10;4hieAoPsrlcexIEgylL8fBge15npH8fFi/nWy80ebxZx63qcTCwRliaCzeJ3D8ObvV2qfg7BF/yc&#10;Vub22uJA9za207I/qqssaSBXNasFcNxLcjjHsTH3S+a/ytlP9irD/jSK2jt08xXscSp6Qlhj9Jvh&#10;ACVkj4lvToKfF9n/ACcTkls5p7eZrS3VrXm1uqIIwplULJVU4hgygBg3w4f5FxcvV/pmP8sZxyRF&#10;nc+b7G0uEHmO9uJLt0M9xKomYiMnikbSLJ6YDNyHpem3LNBNa26r6OnWaqqlFpbxD4fAkLvj/I2G&#10;jvL/AEzH+VcpPMN30/me9n9U65qkEgdS3p3FyiGuxIj58VH+x/1MU1G9m1OzaxvYkmsnVVa3KDgV&#10;QjiNh+zxycOycEI2BL/TJ/lfKDsl+l6Y+kaw2tafqrw6sWcPdOfVkJcGvqer6vMkN+2G+LCJPKnl&#10;hAaaVbkE1qQxpX/WY4f5IgeZn/pmcu2857vky4ef/N4Kg6ruBShghJNKDkaRA79cEyaF5eeNI20m&#10;0URklSsKBjXxIG/+yxHZOMcuP/TMP5Z1HeP9Kg4/Onm76xJcR67IzSIqmJkj9JeJ3bjx5A0/lxi6&#10;B5eHpBdKtOULF1PooSSTU12+IezYP5Khf8X+n/ap7Xz1zHyXnzl5sjeaSTWpikyiPi0caqhUbcQI&#10;1ZajuG5YpfaNYXtwJbiJ/hXgiJIY0A5ctkTioNR9rjyy78jijGgD/umodqZiPqC+y87eZbKFlt72&#10;KVj8ckjwszsaUFWcsT/m2G1pqF3aQrBaFYIhtxjVV6e4yo9k4Lvhv4oHaObvYnrtu+tXEtzq2oXF&#10;yzEMqPJNxU1NOKUVVUe2KtqWotXlI7Dfqy/xyyHZ+Ifwhge0sp/i+xIn8peXpWEjTVai7VnIK0oR&#10;Tl3xFby5FeLstdzRhvlv5PEP4RJh+byfzvsRlz5f0yb0fWj5i3HGGqyrxA2FCNjtiUv7z+9DOepq&#10;9f45OOGA5Rpj+Zyfzv8AYphZsloFFnNFCFHBOESrx5U5UNFfovJt8es0iqFVmUD9nn0GEafH3Mfz&#10;E+9A3mkafdTTXNzFHPJIamYwcizUC7kn4stZZepcmv8AlHAcWPuU6ifepyaFpoHEWkSlBXk0C1qe&#10;lD75jI47k/JsHgY+5h4sj1XrYRlVUqq8BUI0A2JG9BSvb/P7WWHkG4B+dSf44fBgei+JLvWPbWc1&#10;EkZeOxZSib0puBxP/NuUK7n06n361yZjHuYynI9VvG24pAbtkj7kEenx7UU/TXHc2/loPCp/rg4Y&#10;9yeKXeomxs3kPGXlLt+8VQ1dhvXj27ZqtXZRTpgqPcgzJ5ltbS1VCDOyuQGqoNCCab1Ax1Zh1A+R&#10;G+IjHuYmZ81gtNJcl47hyD+0rAoT8gNscGm2oE+e2Ewh3FjfmVNrbTqvWSagFeJrU77nbK9SWv7A&#10;8Om+ARA5bJv3tHT9MlQA+vINi+7DiPfx+jLJkJNStThAAPNHH71qWOlCNFWOb0ozRaVofH5fTlVY&#10;0HJT/n8sZHzTv5ueHTY1Y+lKh7sRWpPWnxfwyK/mq0n/ACrvXASCPq/h/lr3yqdcJbtIP30feyf8&#10;toNP/wAcaO0KujRz0CUogqrGu38c8l5iPSvpfPRf5LW9pN5At1nUSqbp24kj4WSYNEaf8ZFXjnS6&#10;DLIYI1y4v0sZyADw384dQ12Hzd/oDG1S3tWYSemzeurwstwOdeKCG2aV5HX94i/3f7zhk9tgtrHw&#10;ReI5BmFabyGnLtX4s2mqAyEEolEDkxHzNEPMd8txcTepL6TwxSCNmHC1jZ3h+Eyenyifmqk8+XH9&#10;5zxVrVbiJS+/LdwCDUmla5jnVDGTHu97lg+lJP8AF8uhane2VuoSKBeFo8qTx+kiBypVVrJv9r1B&#10;9hv3qt9nCzW4FtrVrxIGmlt+KjiTVwadag7LXM/RZhlnwyI9V9PpcPPMhnn5b+aW1nVho812lvFq&#10;iS3K20iJSAozIUTgyrzlZGkZXVf3f8/P4iebU66hB61vxhmSOWWH4BLyjkqp+0qn4U/m/ZXh9nhm&#10;eNIDA8JFxl/muGcsgaZ9beWGXQruLT7oPeWz3EVrK/J4VNxFxP2Vdl4ySsztw9Rv3nq/b9XFtNit&#10;4bRJJPVj1CSMGV6FyCY6UZgCWavL7XL4vh+zwyqQl9B9UI/7JswY7JJUNbl1a5v2toora40GOWP0&#10;4CyxszJMHPEEheKL6bDjxV1+L7XqYLun1MzSLCiGJUQACVo3HxnkwKg05AR8Cp+Hi320yMMcSNzz&#10;v+H/AGP+6+pn4BhuN0lsLbQJrSFr6arXEkj1ksxKjN6A4xShyBIsfqTeqkkfxyTLw9Cf02xe9k56&#10;bFbRfu1ZG5iSrl2ZCiDlVa8nZXZv5U/yvhwxp5+MZ2K/3v8AE5OMmwQEi0bQdRg876jr91Kl3NHP&#10;FFb+gKRwW0cyXFw3o7tHJFFG8CRoZFZ5/h+x8YUWFnqNvW5VWuoJGlVo1VWR3YBWIILf7r5dfsqj&#10;fy5k4sk8U6iSYy+riMv4f+k/SxyYROdp3cazqXlzXYU05C+m3UEVq311p5RJHZxvI6RSchFzPrpG&#10;rcfin9VH+zI2K3k0enadHJJRUtmV3HGiko/JV2IA51/2P28B05zS4Y/j8cKdSPDxoexsG8x+YdTj&#10;hk21G3kgtpDIGIhuYEhnlo4d3aD0l+1w9Tn6P7TyYya/uNQure4gZktI1/fxP+7YFiy/FUkVj+F1&#10;H+Tz/lyGLTRxRkCBx/zmqGo9PLd2heTLDyrod/p12qS6tLM0ljMiG45xoscjqnGNZOFx8UMnBW4L&#10;J6P71lf1DIKqjmvEqy8ywHwUIHelOg8cAyAkje4uRCHFskH143Uz20onjnglW3WGWQifkGY/BGHZ&#10;/wC8dfiMfp/aX+8h4LrOOQqwCFmJOx+EcSSenyPT/hsc0xEWTTZOAjGudrfN2pWNuIZpr+O3giCs&#10;0yUnl9RFVKVAIPJk+KQK/pv8ccPw4Jgt4YI2YqY4IhyKL02oa0X/AFegzXavPdRibnP+L8f1lxYR&#10;DcdWH+afM19qtzZ6fZTpfatqLelFdSFuYWb1Ikh5TbHkLlv3jf3Sosfqck+Etu9Fi1Fo/XE3qyFq&#10;SRy/3XVuVNhQUX/ZNmdPXnTjbhr+bwteowCYsmizaL8xpvJ1rdrYNZfo+xWIJaPatC10xKxsocuX&#10;MrsZW5ceKRwzfDNgu6hisrEwwjnHBEfUeSprwjJUmgJagSlF5Nx4/DmHpcpyTOSXp4penh/py4f9&#10;lx/1eL1fwuLIxjj4Ui8pazqfmDzJNrupo1nNeXcYsLW2oOCS3aJLGqsRw9aSfl6zcI3mjmZ5I2TC&#10;zSNKt9Rs4Guw8kdszRRxz8+LDanJWPxUI4/tcl/a4Nmz12slgMhjFSkOL08P4/pIxYxkjZuost/M&#10;rzzc+T9V1Cz0SCKK61SGO7uri1MKyxlXKzUJDfG8Q9Tl6fwt+84c/Uy5LW6R5PrVqq2qExWcQFQr&#10;Max7Dl/dx1kkYfCnHinLjhxarHMAQlc/qn/v/wDZeiH876mmOU45CwjdI8y6JqVrZQ6HrX1nWZBH&#10;fa5cxEj1IoD6c4JdYfiuJwkFujD1XWRJJP3Trl27i5uLq4jSSOJoV+r15RzLz+I+nQ84vh47fC/+&#10;xyc4emIJ3EvX/qc+H+fxfXFsywGeyf4V13BPp+leXtO1GaK4m+uN+lZEVJLOcRpwAuvUQesvqOWW&#10;nJY5P+LE5YK0y3v3sofUllRoWkBXZPW3PFn+18VPBuOYmonijkJIjInh/peFH+ijQ4yeR2Y/581n&#10;yfYearsz2dleSX0NoGuSrXBsUI4cIk+Dip4sdlWX4v8AYYE1GxhuNRQLavd39ujSxKzukINfhDSA&#10;cfUruqf8FmZj1HBjsyGPHIjfh9X+k/mstXEHJYvi/opvoPml7Dys9xPqtvo3l+4mhia5FqGuHpxS&#10;X0YCX/cyKrRtI4dom9T0+XFeIgxX1zBGt3SGbj/dgjalVNWYtz69+S5CMoQsx9Uf53/SP0Noxccf&#10;VdqFjqflXRrq5u9B9S9sJZAHu6PKHeQJKhWKBUWBGIYK8axP637vj9niGMGo2SKtxdpJa28BFwhj&#10;LNJv1Yk1Ziv+x/4r/efBOEoZN4jecvT/AEf96y8OcTcvoRtjf+WfMLJfabplzHf6jeL9QmklWMWw&#10;RNjEIw8aIslG/dhn9Rm9SXhDgS4t7W4h/TUDVA2DMWQDjsAK09Pf7f8AlZkQykHwj+Px/CssUJgz&#10;iSn+k63NZasfJd9HWdojNxVUc+m7HkXpX1WajtGqq3wfDJ8eGuk/XZ7X1rmMwyGtI2Aeg2OzKq/D&#10;04inL+flxzCzShCfCDxfj8fiTkaWPpsjdhfnG/0PTdYg021kS6of30scrRbsZEQFJHb958LCST7H&#10;xI0fo+ui4A1SRY1KCIeuWIV2UhSSairKDxTZuuZmEXvezRqICPIMy8qRyTFblbtmszDHS3jl5unC&#10;Pcmpo0rq0R2HJU4cGytEsrCBLhGUxPU+uHP7gNWrcCypzX4hx/ZyOqyzJBG//TT+iwwEAepB+d9Y&#10;8wSyafcWdLm0JVraK1R/0gwkVTEGAZmjPJZPVKcG4faj+H4W+ZNPt+URguFjnA5QQuaVIUisY5Lu&#10;AoG3w8ftL9nDoc0t+IbfxSj+P6TRmxwmfTzX/ld5k1u4t549VsR6azSRTXkKs/xBg7LKeBp8czP8&#10;bcuTSfyyYjDZXkkRVZHtozRRFLMZSpJ5M0ZJ58q/Fvlk8sQeXF/S4eH/AEzi48E+9PLrWNDtLgF7&#10;UX1yyF3uYLT0wyAFEWZiOHHjyT/I/wAnD1p4hV7pzBFEVVGUgs5FTUn+VqAfZ/yf2uOauWOZ2h6z&#10;I+foi5Us4j6beaHRNaPFNChj1S61BpbmaC6WSKC2haiCOMUBaWLk5Vml/a9bgvpc8DvcNGwVEeWv&#10;Bp52oAatsqqfhVRvz/a4/s/Zy+MLJs1/Njv/AKaUv57LDl3ITmDRGuOct1PDaCISw6XpVuXZ0CxA&#10;NPPP/eTXDnj6R+NFb7EvL1MXiXUHtGUlYSJHACjgeCuQjGvP7ScX+1/wOYxMROyCfx/NjL/NcyFk&#10;Mbubnyrb+Y0vLi3ub2Ywwl3mYXcYklj/AHsKxxSx0+My26fuXRZPsR8FTkhfQmhCuv1ghSpK+OxY&#10;0oD+1mXhly29LTkMo7Asm8q6iGCE20o0uFpUak21Eb4IVRyZE+Ew/Cz8ufFPh+PAekiLSpHk9eWd&#10;Zg7QBWeajE1oAS79OP8AMv22+HnxyWsic8OEgf0/4PQ1xx+HHc2jPO2mXHm7S108WsNqsFxCNUNz&#10;+4Jt4yDUNQKvLiytx9P9heXBPUwzku7i6ciHisqqqytIOoJI+yQrD4lb/JbMTDpo4hX8NnhbYTsb&#10;bsX0zyronly343jyzae9xNcadbW7sTGwUEAvG0kUg9ORD8XKVOXwrz580NY0u8vY2hkuZIrVasEt&#10;6o5cAFTzU8lUU+yn2m/aXJYJYweID1H+cieO9wqeTfMflfT54Lm0s4pNSuwIbme+lZiYvUbmqqQA&#10;0vF/tzcOEX7v95+85BR9asJB9XiiFsQEdZJCtZSuyh+JAFdun+w5vmVxRlH1fV/R9TLECyW8fTtf&#10;sl/SE836VBaa1kgg9VUthOEDtCGDHkp5tU/u/wB5+8aGFsXNyierNOnoTVAq5VqhKVEbUBZQ54/F&#10;/r/5OQAlsPqbALPJA2um3s8dhZWky39kUZyLdHhRXnBZHuELN6bmIeoqr/Ktv9t1mxs8kdwf37sJ&#10;UcJFxkK05GikrUKxYNT7LYYREOXJMo3t0V9M039DASadDCtpNG1zfmS2WRZWRP3yq/xMiJJGX4+o&#10;v2Xf95y+IO5gN0jzkT3qllTmeHqcVJ4Nx4n9nko48W+1w+HLd4x4Y+mP4/ncX/FNY0+9gpqsE0Gj&#10;fU9MB0zSHWP4rcc3gMsgHqxGT1EP2v3vxc4v9+csXtb+dLm5WeX1oiga2oAp5gMGjp/zz+Df4spy&#10;YqiDEb36v4uv/HnKxQkOaS635Wgey06XSbBbG4F0E1OrvMfq8sySmdRyVT/vR+++HlErcI14IuKw&#10;TG1uWcs/pEkemAWoAq77VqBt/lfaxnjExVcm8wBW63o0Gv6OtusMJvYkjljvHZY6tJJMOAqF4M49&#10;RqMnpcfS+P4MD398zujqxCr8Ei1p13Ct1YUry/2OW4sIC+GCm/lryta2dvNCUDSPIbm2cKrUIX02&#10;eJaLH8SgpRfhf1P2vh4l9n6aTujQcJomIQRkcitK7gduRzJmSRz2KxxgcmR6n681pHJHdBrO4jX1&#10;HnB4BiwHIFunwBuXL/m5Gm5egPpSdSwahpw2BXrXnXty/wBj+zjw9LbLVBZpzMYnhPwhWSi8hLUk&#10;MRx4emUr+x/z05fHn//UkX6YWUgrqDAvvuE3FaChCLmZHszH/NH+y/W6iXaWUcuJk9r5N1ywhWKb&#10;RYTDbqiRJBLdrxdUPIMrXEo4k7x/D9lfjxJvMEccpiGqK0vRF9OvYk9F3wHsvCTuB/sv1pj2jn8/&#10;sTGHyvrckKufLk8VuzM08hvFBJ5KE485aqvt/scDyebLEOeN28hk+IbCjH7J/aXsP2ctj2fgGwAZ&#10;/wAoZ+/8f6VVT8s/NN2IJLqJbVoFMScLp+UcYJkX4BHIjMHb4mkZ+X2fs5n80RGiqJGkUmpBA2bc&#10;ChJOy/8ANWRHZmKN/wDHWJ7Qz94RVt+Wuseu091fobdooY4UYymjRCkkjMpjUvLIQfsKq/3f7WJy&#10;eZr5owURlQVHJqH3PdRhj2ZgH8KTr8x5yR8H5e2K3Epnv2kllKO8UTcdgOK0FHYcl68f9bEm8y34&#10;G+5BHw0UEH3+Km+T/I4RK+Fq/N5v5x/HwXx/lb5ZME0C+r6NyrCQNcTMGBO9OVWFD+0uMPmq4NAJ&#10;G9wgRqVNPE99sl+SwmVmKjVZv5x/HwXRflRoENr9WW2BiFAoee5SvHcbgqTtu2/xftZTeamFENyS&#10;0nRaRhup8crjosIJ2/H+mU6jNd3yVR+WmlOYibIL9UoI39e4IACgb0NX23+M/wCVjG1zkgHNlHI8&#10;AFjBLd6cVbCNLiB2Yyz5ZcyjF8mQJcSSmMSyOiLK0k1xIqoK0+F5V49W+zjYLucOZbV2Vm+0P3jj&#10;ffdViZe2WjDi/mj5sPHyR6/d+tvV9F027tfquqwCaJAeDKUgkAFAeMxuUlA+L4vi4/8AC4IGo6kW&#10;qLkM670EMlR99uMIwY+6KTq8n4MP+KSN/I3k/wCrtbzaXdJayVjJbUKIwPUEi/Jpt8QIyzqmrCrG&#10;4PFaj47aU7j3WMYRixjoGH5if4MFh/Ln8vW4ommvzkCsRFqXEUNKMEa4PXx/axq6tq9SBdIKGhpb&#10;TbUpXt75I4ofzWfj5K6/OLUv5Y/l5IVeXSpX5AMvO/T4jU0G8pFdm75Y1LWTxP12Fg32f9GmU7fO&#10;uPhj+av5qfn/ALBQT8sPy9VpQ3l+4BB+Mi/jK1b5TKR1/ly47/XwSFu4n3O/1eUA06jqMicMTzCD&#10;q5d5/wBivn/Lb8t2jUy6NJDsKob1KrWnE7u3Vj9rFf0rqqirTKaH4qQvTb3rTCdPH+axOpmepUx+&#10;V35ek8I9OZCVKqWvhy+LalOTMakYtJqd2UVhJWu5ohP0Dpvh/Lx/mr+Zn3/chLT8s/JySyw/o1VC&#10;hUHO5IJFTRjRnYK3+qjY1NZuADWQ7mmy7V+muA6WB5xYyz5D1Rb/AJWeV+SGOwX92OQHrydOu4DD&#10;x75f6YmrUzMFFK7Dwr3wflMf81fGyEc1w/Ljy8pqumwvI9WrVmJ3oSevLvjm1aRhwaWVgdqUUHY0&#10;6gVwDTQHQNXHk71sP5c+XIJhdw6ZbRzJVgxkmZDyFSSjH0+n2mp8WWmojfi8zmlAAe/0ZI6eBT42&#10;QdQpz+QtKJDPpmnwKGLO3pL0JFa1H7W644awd15SnjuQtNhWlak5A6LGN6Z/mMv85Rb8tdHc8zY2&#10;SeqaL6gO7EciAFX/AFvst9nGPqykEMkrU+1yddqfI5YMGPoKQc2U85K9v+XdlDMstvFYxMwIUxQu&#10;vLmDU7g1/wBbHtrDqu0MhpuKMR1+jE4YdzGGWf8AO+xCt+VuiTTFn+qJyI51hV2JU13Jbev/AA2J&#10;NrMnEc7eSu1G9VwN/mMHgY+78f6Vlx5P532BE2/5Z6FHJILWS0VSSJIhZwFvhptsSRTw/ZxKPXpK&#10;miOtaj++7/ecE9PCXNnHPkjyl9iIufym8vsq8rWzlC0ajaehpt1rRfuxYa1dr9nmdq05MafTTI/k&#10;8XUJ/N5P5yHk/KbyjcCj6fZxsTT1EtrZOQHXYfdvjTrV56oBLhjuK16d6CoyQ02ICqT+cy/znD8o&#10;fJX1Ur+jbRo0HBiscSmvbk4Vm5f7Lljf8QXnIqLgdenGu3b9rIHTY75D8f5zP85m/nO/5Ul5BCiQ&#10;6GvIipJeg5HZtuFKCuKJrWoU/vi3iQoH/EgcP5XF3BA12UdfsQt1+Sn5cSkKdEji3JAM8qnfff0n&#10;Q9abZTa5esaNMQPE8BTt4DJQ0+IHkP8ATJOvy9/2LIfyL/L6FS8ejqxYdFlujUD4qgmR6dOtcZNq&#10;t/MpjNy3DwXip/4JeJwQ0+MGwB9v62UtdlIon7ETpX5Rfl9pMxuYdBi9anEm5aa4QV8I5jMlf5Tx&#10;5ZYv7+oBeYUFFIban3nE6bGT9LT+byfzkY3kDyN6bEaLpfJmq5a3TkGB6VKD/gcVE930LT+/Jmr+&#10;rJfl8Y6FplqJHewor5X8pqoKaZpfT4fSggVfHYAnr8vs5TSyMeLtMR1ozH2PcjIHS4ieSRq8g5SR&#10;Vpoml21ZrOxsY2IILwxRrUbg1KRmvTxxyyKVPEyjetAxp09q5IafH0CDqsvWSnd6TbtKjXNtZvRK&#10;AyRoSKH/ACguO+IihMgPQn4uv0UyXgR7mJ1E+9Dfo/S0Ug2tmY/tiMiGlNhX4uQIHyxNo42PIs5I&#10;6n46/eTkzAL48+9GRRrEghitoI42FFRRAIyASR8KoP1ZY9MVHrS18S5/jXIcAKPGmpNpsPwn9HWX&#10;p7CiwRg7kmmwVf8AhcsrFU0eSh3+2aU+7JDGPL5J8aa36uagtbW7MPhJ9Fa1FabknxyvRjYU9Q18&#10;DU4eEI8eSsrPCWItY+260SlPcH3xphUdGIHYUxpfEKoty9ByhjJA3IIO21TUA5foINmJrX2HXFHi&#10;Fr63Ix5xpFxI6kFieP8AbtjvQhI4moFd9x/TAQGBySclxdgF1MZYrtRTSgO21famOS2g5hQaHwbf&#10;GlOSVKM1/e+i7vErr2eGi7jx3/zbN6ENK+sB7Hkf14dlGSXc43l1z4/UGcClGVoRuKDsQdseqQDr&#10;MBt0oa0+nEKZnuQckt+wPDT3ajbvzSlR4AfwxyLAKAShm324iv44aCDI9ylK2ouGZrJ4Yxxo3qtQ&#10;UP8Akjueox/G223pv2ArT7saDCy0raqysAgJANSzORU+5egzFLY9D1P+fQZHgC8cl0cmrADkoqF2&#10;qCagn/KY7ZTR2wFWNKeJbamHhCicnJNqrOBCoJckfCsfxBttqVPwnbMI4Bty+k16ffhFBbLck+oy&#10;U/ckilaDjSu+1AvhmPoqQAQT1NK1/XjskWVvG9dSzI4VdlqV49xXYLyzD0/A1+QwEBaLRe+A2ZOI&#10;UVJZjT5gGnbMVqdg4716U39qYQE8mlnYL8bWzCpUJUkH4SN+XIH4f+I5XprXq9TvvXIdVtcLmUrU&#10;LblV2HAJ4UoOtG698r09ieTdadD/AAxpb3Xvdk8VMMW61oGQVHvyH6stYytDyb2YiuERSZKMtwsr&#10;OojjJA4vGsgWlQN6fs1rjgjDep32+z/Zia6o4lkhhfbgtVo398QDT5HcbZuBqK1P+xH9MG3eniaZ&#10;0CkpwQftFpmNANtviFOniuOAQDcGv+qB/DHfvY2VNjMSOBjoKgEys4NKgU/edcrgu2z19tga+1MJ&#10;vvZW71Xo9Tbcdt2HIim2zcj444RI32uYJ/yiPoyJI6ljxkLWnuUX919XZU2B9JTQA15Ek9vlm9AU&#10;FA4r03av34CQviFTW7fm/KS1kZB8R9OEL8Q2qtB4ZvRFOj/efn44LCeNd9YPMfvLfrQALGTWvEg1&#10;FNqdsv6u1ASr7+NckKR4im2oRGRkSW3om1FCHpTqKchXll+ixGwYgeNf65FPGte9tldQ8kKOd6Dh&#10;WhPT7Pv3zC3cUBUg/I/xwqZhZ+lrdizLIrLXajIBvt2+R/4HN9Up0AAUUqQf6Y2F8Rb+mg/EMzM0&#10;rcuKSRAUG1R8XQdG+LLFp3WhI6nif6Y7L4y19Y5AJIZFDU4oZlA6jpRux8P+GxwtJNyQPEjj/ZiS&#10;FOYIU6xa8wiNKf2VcTsdx82/4jjhaN9qg79F/swEhHjLDqkO8PqyEkKRymo25G2z8v8Agcb9XJNf&#10;hI3oKAfww7UyGRs6gkamP9+j/CWkEkjniRTaj8unvmNtGQeXFfYgf0yIjSPFLcOp3QZVhM05FTzV&#10;n2p16vvt3rlfVaAUCkfIdPuwr4yq2p+sWEjzK46kO4HIVquze/8Aq5jbjcHjy6AcR/TAAU+Ms+ut&#10;VGBlEBarOZnFT2oefxCgxv1ZOI2G3XYf0w0U+MUQb+cTvxd1LAhQsjHuKbc/2hWmWbVNzRfCvEdf&#10;uGSpRmQ41S4RgOcxJqyr67DYderM30UzG1AJ2X5cN6ZHhZeKsj1mSVV+KU0YgObkBeR8fHsfizei&#10;gWpAp3+H+OPAjjKp+kLozcUlcNTYCcqAVBNCo+y2/hjjHFWgX/VPAYBFj4klqzz+l6guCzmhlj+s&#10;uRvtRTXavgDmMcOxpXufh/oKYeEKMhWCTVGd158OipSdjU+wZ+Wb92N+O/htkiNl4iWmhu2/dm4I&#10;Q/t1cU7E8gWPfrmDKCD6e3elMjwhJPm76rcSo0ZvSGBBjVuanenxchucd6pAqIxT3AyPCx59Vv6O&#10;DEo1/J6hqDxaTfb+ymUZTt8C/cD88PAGQ97Q01W5sbuYcRRl9SVCKn4TtX6Ma1wdqIu3UgLiIebI&#10;By6HGQS083xGqqzzg7dTuQ2UJHrUjjv3AxEaLEohtPtmg4oxlAUgUkk3oR13p9+VyfbpU7bU/VTC&#10;Ytim1rbAtswQEklg/fr8Rk65RlflQvQntg5KAKVF022aIMLYsq9WoT1HepNOv+yy2eXap29jvkgE&#10;bKcVrYqzcYm5kfDVAyVPbvvt2y1LMNn3Huf4YkBidm7kRKQslmWDbEGNNmp1338O+WvPf4x86+/v&#10;keFlspTC0BUCyk5L9lfTBrVaCgUexyuAYjkw2379fvxlFbIVEvFiRvQgdfUotKR0Kggn4QoJG9eu&#10;YqOofb5muVpEy5ZGPwG1IcnkDxQKWIoQKA05EY/0dq8qV8a9cIDEZEO98AwQW/PjUlU4D4R/lUP4&#10;5XpOdq9d/D+OPJPiKj3dqnxrGCFPHejV7/sp2+Xw5YgPgQf8/fALXjUptUhU0LxslSFDFe21K8e3&#10;+tmEJ60YU61qf45GkGTpdTtjGsZkiYOAY/T4KAKA9eAKn/gscY2H7JIw0vEppfxSEK1zGjnoKgGo&#10;7gEV4n+bKMewIVqdj/mcaUTct1xcq00DMQearWhNNwarkW/NNafl5rnImv1fb6HX3yrJyLfpD+9j&#10;72Qfl/Py86aQYFjERmo9Bv8AEhOxCjPJ+YT0j6Iz0B+Utvpcn5e2n1slHa7cKykcjSSvgTx23zru&#10;xcmcYxwDigONqzcJAB5vLvN2p+frfz/OmgxpdadFpryzQTKyqJaAAK/JV9Qg/BXkjfYk/wB+RdOt&#10;2F3CssPLdZBHI1KfD8IJP2/iXf8A1coy5fCmYnvHp37/AOb/AEZf1kiQqg8R1r1PLGrXNpqawyQy&#10;XFnJd2MRlLn1j68ixR7WwS3mVhy4Pwkk9Ll/e+m6aCV0IWcwotSz0BoGDDYmq8g1D/11j+YjxbD1&#10;y9Pp9P0/1m/cbFC2Ou6dFdK7aOL6/uQsNvDHJJG8rwtEwLqoE3pSQvKAwPxxcY1+O354GkN1HKWO&#10;8bAD01au/SgqDStP5sz8OKJ3ibN/xONkxnmCy/Rk8salYpDbrW9tZXdb24txE3QtzkCNFz9JpFjZ&#10;PTZm+JlWTl8JVd3Eclp6npspjYiGg50JBUkVB4nfg3wfCvLNjgEiTy9X4/HF/Ew4CPWXoGi6ZdW2&#10;riBp4Z1uESS7c0hb4SvFTxPxpx5TLynbk7q6J8PHH+lZqfWgSI3EgJAZSpkIoxVgQGHb/hcsJlIU&#10;b4f9y24pxyCyOEqUs2ruzWd7JeJpyMBJcRSIfqyOpiEiOCQVapZW+N04zP6ifBmQTxmMmlARykYd&#10;VJNBUVI3fkFPw/Cv+XgmRztnI8HmG7tNPuxcFJHV2DCO3hOyyhV5tRqBjxg9NnRfUf1Zf5YWxt3J&#10;atYyS3RmtmZTycVb02b4fsOGDdPiHBl4/s8PiyEIz4wIiJv8fV/uWWQkRsGooWwi1uPWYrPR/qN/&#10;brIgVSqK80MdXLiWD+74Mwa3dnX98kqyyrN6ceFlvHJaXYltXWZG5EykrzZg3KvwELQt8Tftcv5M&#10;zpgTjUhw/wBFsxQsWzC7S31fSWstUhNqVUJJbKriNQy+mQC615BaqtP3fF/g9Xir4ahLy7E6XQDp&#10;IwZVRW+A0qFqSBQhfD7WYQ4cZFH/AE3+lTmxcXpPJiCnQPLcmmtpc4hlt4vRL3U0amdOaxPNxRHL&#10;SI8wTixRuEi8OCYxbH045WHARx8TKgG1ABVmFetK/s5OWUEgHmfpYDTQiN0fceabeS9sLdzKbvUP&#10;VWwmYgOWqzCONqfZYhV3f/W+3Hhgkd4ZFkYt6MjRoKKSeIUsS5q1Owr/AD/yZrc2oxRBH8UeJcZj&#10;EMG1HWPKsUU+nRJE2qWEd7dcHmRESd5/SVYAUh5vtI3plf8Aed35fWvssNk07nblJTIqOKsI3aIg&#10;dCAyFW/H4s10tfGUwIiMpXw+qPiR/wBl+PUuo3jswyPz5BLrVLOKzkmhlaC2uLm3S6V5ATJHKVmM&#10;nHm6OvKNP3CT8uSt8TBr6/sfSWzkkZBIWViSaqN9qsN+n2j9rLtHoMtynW8RwR2+r+mjHmFiIT/y&#10;j5E82x6pc+araytppLWOH6jEFiEdxJ8IaYLAx9EqxZTCqR+kjcF4cOeCbCWKed5lKmKMVVlNSedK&#10;b08Frsf2sq7QjKIELJlOunp/i/4tOaXCSL24Uh896Vf6Zo+naS8lw+o6lJHDPHKgSMfVDITUKeTg&#10;NdcfUeNm527r9r1MDXtjHNCjGACZA7IK1HKXZuYNajM3RZqkakOHaMtv5v8AM/2P+ycTTYeKHESy&#10;ny15pksdfvrVNY5aa729tcloeDLb2acoktpEKsHkrxVuS8V5y/3sqYrYJPDb85yZSOKyOQBWnxch&#10;ue55ZTrZRy5OCPplvw/7j/cuRjmAKJSTz02ma1ri6ZpXGwuGWaWzjjeViXelu0cg9Okf7uH0m/nb&#10;7TcJOeDJZgnL0x8VNzToB3+eYGHBIgcfL+H+n/R/q/7lulASDD9C0W5uFg/SThLb1kSBeY5SySce&#10;KEqefpfY5PR/T4tw5fFHgNbOKGIcAAd9q0G5NOnGnXtm2GpnMyB/4r/iuJGKAhffJmz+dNX1fVLq&#10;G45mNABG0aiSVREg9ZUQmdZW+Cqep8P+7ljRn4Zb80tLme2cu7VkiVviXlxoAO+9FyuIvLCM4i+H&#10;hl+PpaBiljvhUUdbzzT5e0XX7CG3MMK2V5Mh9F/R5+o8hKhof3VZGVKLxf8AmjVGxDThqUVun1q6&#10;jc0YgOvBnYmtC1TxRalfs5LX+HKR4ISv/TQx/wBLh/nyRp5ZAaly/H8KYee7fyXf6pcpouh381wH&#10;jWaazb17WzjA4rMkVFSS4liVH9N3VebOruki88U1KVvq3KG35SqDyCsKAMNyp6NVgMh2bDIDeSW0&#10;v9N6fxL8epsyxkSDEKP5b6bNbay41jXSNMuXQW6zwusrzWzckjnV/jh9OL1OSFmi/ZR5OPqYrZlF&#10;4q3D96pNAAEdTShH+xOV631xuJMuGX/JSH4/hcqcRKNFKvPH127gkvbGW5lfSbyJEkZme8s5l9RZ&#10;VcggoBNH+7k4p+wvwrx4uW3sVjaxWCNYeJLRhRxPKtailDXvmPHLmkfF4pXfD+Px/pWMMMYxockr&#10;fU/OFwYPOdxql1PeSXHopKzlJPTipRQUNVUSc1Crw4svJfTbAaaxYQ3UNiQ8TO5hTmjoOSry6sN6&#10;1+1+1mwlo8s8ZyAiQri58cuGX4/zGiOrgTwRtleqfl15s1LQ77zUtxBfKsTXnGGaO5d45ZKMo9Ie&#10;mOARm4AcYPTSJOfxemvcwcyGSQRpHuRTZgPipXw/myWHU8I9YPq/2P4/hbckNwt8teY5bKERajZT&#10;Xd5qNQJufJ4HqIavERy9QPxSHly+ORP9TCNfLQvbnnOnoekxBCupPiH4qBxJq6/6nxf5ObDJ2l4U&#10;TXq/m/j/AErr8mnlOW3pi9E1T84bLy7pJa1c6m86q9gXhmiVjSjR+rKT6gX4G5x+r8f7rjw+NTa2&#10;0HTLO3VY1ryUKhY1A6lAqmiLSu22ao9qZckj3A/9JfzuL+FvxaSMNy88vfzl8765rc0fH6raWUjN&#10;PBDE60hhIWf1WQSzt0TmEHwf5Cr8SEkscF6kYj+OaN2R6IOXplf3ZY+Aao3/AGWzPhuL/H9ZqJ4Z&#10;HuZZZwS6popnkncpbXEcdwnKZhD6schNwkQA4yTNRfT9KNubqn97y5MlhVbiV7ti6s4YBq8Q7D01&#10;CB2Kry+zlsZVECH4/i/hDDBjxk8QTC11CUaHYw6CkcLwwmI/ECTFFSVmke3i9U8N5E/2ayRc2Tgp&#10;Yvp6FkSevF1Ywy8QFJIKcB3r+y382Y+ojlmCDHh/mzj6uL+u2eJEyqrSjzhaecbyIG60z03mt3ii&#10;1GwaaRnBidZRcdAqR/FzjZeEsb8lXF7e+imadEEiSREMYp0PRhUNG4qr9d1V24ftenmHPDKMoiQ5&#10;jh44e8/W5ccwJqmL6l5Z1Gyn0tL1I5YZ4mtpNW0mXijOJWX0bqOQR8WPp/DO8cXOTlx+tcMWRIHa&#10;WSMiRwSjEncUY1FT2VuWTGfh4Yn02OJkMfFzUH1jU7OLSrC7T9HW08Md1AIlVklPo1rRNmlkT0fi&#10;5c5PUV5P914EuYwjpIFLAkj92eyEk/EDy6fazLx5hIEOPPHtQ5sx8u6wL60vLGaUQTQpD6y3sdCJ&#10;LlY0jAidPSZTIC0Nfh+x/kYHikMKyLzFN1XiWIod1AJ+I7lviOZF8VGk48dAk807vbddTayuDZSE&#10;1WSVJ1iEiSCqSl1VvTUqixs8Sc/h+2n23wTfI8kAZJB6u3GNiOBKGtDX9o7d/wDgcxcUoiRHT/iv&#10;962DIKY15WuLax1m7t5bRk09HJa+jhkNyoul4Ky8QAtunCT4gjx8U5NzTjgNbe3Ft6ittcKilULA&#10;VZRwPCoo1GC8uXL/AI1yfEuVV8f+PMzD1WyU6xfS669q1q8f6OM0wu51Qn0o5nWZVuCG+HlG0npm&#10;JlkT9r+dk8zpMeShh8KSlTXkaFasPHY/63FftfZy2ERVuT4KY6Vp1pLp6NBK0YcvcWCuFHpRMySA&#10;RMDQpxKsrfsNLJ/d8ueE7J6SyqoWS3cFooT3QU5IooeairUVT9mPivwvl0QNg1VRZTG3qG25ApNG&#10;3p3EwrVZGB4yN/I7AKD6i/am+L448fLKJHASNiRtG0pVmrT7IZWNeP2efxfb/abnkoDbdYmzTrCC&#10;SG3rM6JT4pVhVo4wKn4uDryXls/D4fij+HinHE4wPWuOQZ2UuGjJAIShIZaf5JZW/wAn/L/vJS5B&#10;sjJVmdzBaEPGkbiLhIFJX1eQUg1HTnwaPb4X+18H91lvbxJnCAS85fUUVKinQmhrvyHxbf5X864D&#10;jBSJFp9JsZIY2f8Ac+nB9XLbM4BFVXmtOxHD4v8Ag/gdBhulu5TbzxCOab4TI1AAELEUdSyvuGoj&#10;8GZfi+x8WUjblfpZGSRw2Z0yM3dhLPJa2NGFuFb980kUSmsbxxunwslZIHkRJPUTh60fpYg0TNdV&#10;t51EsQb1GLfumYH7JqDx5cd0/Y/4DJmQ4fixsJkLqNdLDXdpK8MsifVkSPlcxK448/hJ5cOZ/e/t&#10;xs3qfD6uDP8ARvR+sVH2uZG32qVC1p4fBy/43yNG6bK2QNNT+snTyp58BGslGoY68WfjXx4yely+&#10;1/xVn//Vu3uxurkhKdSrdOW43L7jpvnQAl5mnvF7ppKh41Bk5HiqslKlfhagEW3f4W/axae+4qlS&#10;AKAFT6bEVNKgMkXWv7JyTEY7/B/WgrLTJeUw48mMjGN0E8QJG4DMst1XgVP21X9nhwxFLqSYn0/j&#10;2HxUWgpXb90z+H8uCinhpGtaxW8Y9ZfSHNuKBzyetOvrpEOXxdOX/DY/k8cqhhD9o0B+E1FaV9QD&#10;Bw7o5haRBNayMpuVDRipU89mI5cTAxO38yn/ACk+HLZk9I3PoFY03ZlZWjPEVbdVUbBsPEEb8rUY&#10;2YTCxa/jaaRRwR0eKdVkYiM0kd2PJkZRVVbEY7mNCFp6UhU0Uqa0qRUVfxFMFM6KMltZpSxDLcRK&#10;wqQ6mjUDBSFh/lbl1+zi0Rs5irA8EJBFeQrSu3wLL/xLERDE2EHdHVrWNh6RnkpxPARNQGg5Vlkt&#10;h0P2eH+ryx8rQRxyBZmMig1/e7bn/LEX2fDCYkIBl+PxJZbx3M0sDzWcawuwABt6NstNjC9xTnt8&#10;TD4eLcv2MZAks1QkrcSOgPMkjc/YkNa+GCz+KSSBuVW7ntbVVkktYw6tXm6mIKDstWkhHGn837P2&#10;cUkhlQq0ksnw0JZ1Y7HvuW6V/mwkEsQb5KdtdWjJIlvb2/Jiw9OGSMVZa0WoCbvQleSZkGwC3ETc&#10;SDxYcq70qP3ft3wXXd+Pgkny/HzWykmQl7C6TmpX1I34BfgqVYfWB/N+wv2sbyn7iORH3qFiHTpV&#10;gQ3y+HHn3L1/tVRFZqwKPcRSxniVaW5cValQEYOnhy+L4f8AV5ZRgvGkoqbftgJIoHXrxIHv0xMe&#10;5PEHfXNLjh5S3AB/3SzSQOWO32DIrGoHw/a/mzVuI24NGQNlFQ4BNB0r8x1wcPeiwuVrK5T1Yp1Y&#10;1LvwaJioqac+P+o6/D/xpl+rVf7tyWAFVan0/Zb3wgBaaeB1egnhUIxYiSLkab0X+8SnVVDf83cW&#10;81dt2Yr0GwIHDxrxrgIBTyVPTnhj2ji5j4mIJQn1DQlQPU4/8E2OLbEMzFfAp2IJ3o3h/k4BFVMK&#10;SyFUiVtviWT9oEAU5IDu2321+HLAiOzTovEAfZqSG+Snw2yRARfktka4Qho7KeT1CSwEoCqUB3q0&#10;ijq1GA5fF/krmaJqN6To3EcjRiNvvXJUU8Xe0lzGeAuIJoy5KITGrdTsfsyCmwP/ADdjhbXCkMoD&#10;7U2Zm6EE0+I774BaOIKR1GwYNGztDQhqNGqHcELyBRPhJX4f5sUkglVV9WGVRUdSy1FdtyvjgO3R&#10;iJDoQo21/bTu4tL+1kYKxPAJLRuJBPFZPAdh+zidIGY8UkUkCnxq1KbdgvjgoMrKIX9IRRL600Et&#10;CfUZYZIw1d+haWm4/wAvE0jXZUdi616qCO29SxOIK2iJJpqF5IY1hkoeSyFWrQ1UgRhT18cUoFXi&#10;poCD8ZT3rkrC2oANI5kcMWDD90sxNajjT+XpXHIA3Hk6CSooSpB6ChFFAxq1JUZaxNIEhneDgeSi&#10;VWUnkaq3J2YVB/1cTlQMQBxahHwrJv4E8SyDbvkOFINK8MrKKkzISCebQ7HuBzWOQ70+Hif+CxyR&#10;vXZE4kbkPvQ9N6nY0A6ZIBeIKU0yAUM05YH4VMJKkj7RAKr8S8nanP8A41XHpA7Gjwu/IHcOR16d&#10;Q2EBiZ+anLdQxKDFdwxekRyEkSsRQ0Yng6Bf2fsrx/azSRKhA4SjqeXOoIp03UDYnIm7UG27e4km&#10;q3r2zrRUEfpFHV+VS1VkZuLqqrxp9r+dcSJkfj+/5Be3BCRTenwsfpw8VsqroiIwkXq/6GIy56+r&#10;MFPKgLfvI08fh4/8bYoOcvFzKo5KSjGIUooFfhWuIl+KYqHGG0EsK2zvwcCaNbp2eshPE85StCa+&#10;P+yxqiWnJJIiux9MpIpBPXYccAUndUdoq+nJb3KkhlE4kgcMAaAAuZDX5/zZmV0DcWRgvg706dN2&#10;/l98Jj5pBvm3E0MvDnFKkkhpVooeWzHc8U4/b+IUX9rLSWY0DOeQFGPr7Hbfv9+BSB3fYsa3tULG&#10;NAFZqon1I1WjfCAeIJ6URv8AhsVieRSpaKRnPHivqqetOnwk9clt3MTXl8kLdxK6y+nd28MKCT1H&#10;NtItAOR+I+oq7KeWZxdKPUMNwK0JICNU+xKePjgJ8lBHKwthfTnrbpqFgWQlQnOVCiDfdVmJrx4/&#10;ErYyW8dCyy8lZjyEbxoOnfbhjxKIjoiLXSopEie2ZJkjX0zPFczPXlQkEt6x+jlyyhKh4usjio3I&#10;VhQsR2V6ZEgpormtZaPFJbRHiQFVpI2DKgJ6vEWA7NtyzepGZGHrEUUn4vUU+xNGP/EsktFr6tML&#10;eMmyTkWUUi+ryKp2DBecaHx/3VigKg1+sx12qSZ+x8KuOmJX4f7lBkTlf+OXdGlQI1XT+6g/C37p&#10;gOVB8XHFFkZiFNxEQhqpjc17dea4rXkpeiqh5Bpt1E80dJFuYoyKUYBV9CX7Xc78eP7eO5zBmIRn&#10;atKerDU+O7IetcQerGhX7JKUsNu6Qp6yQpQOWFneEClSm0cy8WVl+LkzN/sW5Y5ZXY7rVaj4VaJy&#10;oFeoEeINor8er/ilklmsafBMFk4FfUlivIkdnK1oXufHj/qfz48T3RJEaSFm+JQERzv3UKopgJpB&#10;iOqi2n6TDEGu7i3SGECKZ2uJ4FULX4JJJZW5iv2j/wAFjCbqJT6pkBelQ8ZFO+xDfqwEp2PKkRCm&#10;kX0nKzFq4gDcGguVcGhKHkGiNenH41xIXkgXeXiO9UJIJ9+ZG9MHFsy4B3IqTRoWm2tBIeq0lChl&#10;XfdRCCePJv8APhj47qaprMvFaV5RuO/s2ESQYjuQ9zo9qVWllJzfkFMdxCx2UgCkiBfEj/KxT605&#10;AJuIqsfhBWQb9NuSnb5HDxMeEdxQqaTEGKLpd5xjUc5RLbGoBr8QjmUh92+2iN8GX9akKli6BU/Z&#10;DUJ261Mf/G2HjRwj8f8ASTY0eKKYRrBKzSg0kaMyIKEfCFW4JDGvaNcwuZdgZFYyVXiskKsBSu/J&#10;afKmDj8vx8l4R+OJZPptoGYi2li+rhZBJJb30sbNXgKenLyC0+2jqq/En7WKJczGqMaON1HOOtPl&#10;Q42e4oMR+LUp9LsAVmRawkhZCYLoryP+UXXjtTZv2sePrrUZRK3YleEg2+RGDfrsn0+SFkl8u2/K&#10;KWWzjJJMaTGe1clhXqwZjXYhqr/PiLXNysirwmDAAvWJQfoPOuSs/gMhEV0+aJi0nS5YHl9SzaFi&#10;ywFb12TcE/EphKdP2v8AjX4cZ9ZvEDci3w1+3GQBTt9s0+nImaeAFErpGjXXo+mkJEgU8oLpXLq2&#10;/L+5HJT/AJCq3w45byRnZTcAEDfjGxIr06NjxleAVyUZ9Ct4okkj03mnL4PUuY1DFdifji+FhT/P&#10;9qxdzod7lCR0+CTfc9ajACUcAPT7mjoemzqCNImVWADkTWtFPFTsUffry5/5ePe9dUIS7iLDtQ1J&#10;60qw70wgnvYjGO4qEOi2s80RuNDvEh7MzRlFFOJJWGQk8eXUf7JeWaK8nK8llir3q4/UQBhMiOX3&#10;pMB3FdeaHpaSiOWzuuAAI9OGQip8ZEdpOVKdsct/LRqsnwndFliH31GAnvCDiH4EkNL5fsDJGAk5&#10;LJ8M0lpfP2AABV9xT4in/B45ri/kAaEjY9OUTVpsaHiu+O3cfx8FEYjn/vlJNI8sWzlL9Hq4Px+n&#10;exAVqV9RPUk4pQdf+CxT1tQDAFHK9SFWM7/QBkSd6osagovpflR4TL9Yt0lJKK8kt1HVa0anqM2/&#10;2v5G/wB9/s5TXGoFaFHG32uC079wcREMhGC2LR/KcU3KKeA1chYjdTFgKgU4uG5ftf5WIfX9QBry&#10;KV23iBoQPEPvhulOOP4KZL5W8tyRlViSZVPIFb1xUMxp8JgPGlPhFcsX+olgQ9QaGvo12I8a4p8O&#10;H4KyTyt5VCN6kHpmPkOIvuHxKe6041pXd/s/8RUGo3AYK779mEbAE/KmNeYR4IQ58paO8JlitWKn&#10;YxtdIzJGRQEOGqdug/4NvtZm1FyP78A9RyDAfL7OC/JfCHc6Hyrao5I0xnGyuUeN3FD9pgZSrcgF&#10;I+L/ACcz30hYfv1UmhHxMRTxPwHHiHcmOMdzovLdrFE/+4ua4CcgVEUStyoRxQG4Tj1/b5fFjjeT&#10;V4+tGSaDlz2NfmgOES8mPhjuUY/L+n+l67aZcxKAzm3aAF149qpcOnb/ACs312em7qaA1DN1I8CK&#10;DvkSy8MLT5c0vkRHbzqZWXjJHAaordQ6OJHDEK25+FcS+u3hHwNCVJ3BbfpXpz5YQfJJxx80avl3&#10;QI5D6yXqTRrTkICFpyoasITGx2HxL/zbiiXN+ykfCabmgUn8HwXfRhwR/H9ijc6P5Yiljk5SrzIV&#10;C7yqo8aFoPcdv2stbnUKBuBNdypAqNq/zHCPcU8EENcaP5UPwG6RAAQJEkbi5Dcftekre37L/wCR&#10;jkuLssXaBlXcCgJHgDUjCT5KYR71K40vy+Ixbw6pBJPVCwkkVWrszoVV+XIDbkfs5vWu6A+k5b9s&#10;BGNffbISmE8ALjaeXIpWjk1G1iRz/ope5hShHVaMeRqG/wAnG/WZRVuRAB3BVj1+QPjgEl8MK50r&#10;T2ZITErlxVSk0K1K1r9p0rQrTr/ssoXTA1MikA70V+9fEYTIL4XkqNpEUiGNbORGZSY+UlvvxCgj&#10;4JN+TfZPL4f2myxcN0MiCvVjzoD16UGJknwwovpgoGFndMUpxiUWvMqTx+0XdSQO7M2NN2/OhKOD&#10;/KxG304DJRjCuui25hDqtzbyL3miVtyagfCCPi/YP7P7TfazfWpOpVaU2PID6dziF4AuGi2q0VJJ&#10;g4c80ELORT9kcVA6D7THKN0z15RA8em6/wDNWNshCuRcuhxwcDFesolqGPpyEnwBHprudv8AKb/h&#10;cUachaeko6dXQ/f8VceJiIeaCi01PWBF7MyktQLbXC7EUopMfBTtyWvHLWfmwCwkFhWvJStP9jki&#10;dllChzWLYNEZTJqIkjgJUR+lNHNyANK+v+yR/k8cslq1aNuNexP8BgJWgOSmjoycY7yBplDbskYJ&#10;/lI5uwalft1+L/IzOSQQkTAdN+X37J/HAE8PmstX9OaM3eowMaA/uzBQEAgJSS4P8vaPL5IFBZNg&#10;PiB5gfioxLHhcDdO7pFcDlI/7lo1tmbepK1W4ZahuP2f5sYbiNW48Qp/2QP/ABEVwFn4ZKJg0+7k&#10;hMyyvKlDQfuWQDpWglcJyPgf+Bx0bKxrVd+tOm3zGC0GNIe9iliUKI5qrQxhgKnl0rxYltsY1xAp&#10;4kADpUkU/E4QQyEDzVk0vVp4w8byFhVuCxyFupHRV4ntjhNbCpNK03HJQafSRjxBHCSovp2tMEEb&#10;Sfb/AHbGGeVK7A7osjVA6p/w2MNwnKgjJG23NAN/euNsvDKsNOuvTDvdrG5qOYt7p3PDsFMahv8A&#10;JxZZYtgyEj/WU79hgRwFLZ4NT4ytb3MasRyq0FxGClas5qF+IU6fzfy5lm2qbdlUnqOJrTGkSx+b&#10;b21S0SazDPcKnIxyrPEVLUod67MP5ssuqgD0XNTsaGv6seEqI+ajGk087MdTs4iqiqFl4bEjYepw&#10;Ff8AIHLKMkZNfSkHvuK/cMItRE96ube6SMKL+xdhX4aRMV5DkrVZunSijLWS3LAAMGNSSeX8BkZB&#10;aKya11lIXldoJIl4qqr6AJ8V5SSLTry+Lj8X8+PUDdq1UV34vtTtkYlBHRDXU8npxxvH6cz8SEM1&#10;qQxcE8qAlOK04s/xLjBMhAUkg9VHxV2+Zwz2CeBX+oXgkaaNYpUUhJpFMXpVataBUYBu3+tjfrEY&#10;PEnvswqa/jgNUnwyrnSL2RRIqDlxo0MnprwoRxBKxnZt/sn4scZoR+2AKdSafrPXAK6pECh303VC&#10;FC27NIJGDJGrS0oB8QKRgcGr9kryyjNFueoHckdfapyQI/FIMV0ek6qypQFJGXkI0icAKOqsVQUN&#10;TT4cd66BfioCvuMjxBjwFz6Xds6CJZWWc0LBJCSAegJNBv8ADkX/ADSlU/l5rgWm9v4/5S5VlrhL&#10;kaSJ8WKdeRLO6XzvpBlDqY5OTVQUoeQUAg/fy455PzBekfQ+d+/Km80//lXVtZyRpLcNcTHiU5cV&#10;Zj3oQC4UqP8ANc6/sHBkMBO6x+r72jLQILzHW/Lvmd/zSl1yG8mtdDjskjdEkKrLKgIFUDrySL1P&#10;VZmVlX9n7cjpLIrrUbX155Lt0SVl/wBElYSopIA4xSMFf7NNm/m/mXNx+UxcYNWfx/D/AMeZYJDl&#10;3Iefyl5V1G7so30iK4uoEkI1K1T6qQUctzngjIRqy+pxf4/jXn8Ec2GOnXfrwyQxwn6uiho4mZan&#10;mWHEqgbZSv8AlfD/ADfZzFzgRPFQ4/p/H49TZm1I59WMeadC+paraajcXMcOt3BaO61FImdY0txG&#10;xYTTvHxkkSXkiBV/eN6b8Y19XDWTi0SQCMonEc1LDkHYF+JIJHw0H/B5pcE5RmZzq5H/ADPx/wAS&#10;4xz3u880uO4ttVvNfnukvNR+sO1pdLCRC9nDJHa+skVA55rLLwXijKtrN8fPCSKFVWa3hkAuml5U&#10;ckAEn1KUNdpBw58OP2n450cZGhIj0/0Q24Mexlb1rUb+Qvaanc28i6NFbFJJbVBK7GiwI/wj7Vs/&#10;r8DMJPT4Reovx+ri0EtozJGsgaWMmQg7hKAV+LdRu2++GRPdtJyozEeYQeqQ61F9amlsnjs7tFtI&#10;pIiFacszDeOqyHgiAxsy8GRf9SJnsbS6klgJETrxqrMvI8htShrTijrWn/EXyninCtuLi7vx+P8A&#10;StZ1XFYCBim8w6Cmnzlf0mk5kLyW8MwWMI7VLq44hmnlhl4tJGqNH+16sD4rNBDd6e1pIiylgwjD&#10;HqTsWqQ3Hqeit8H/AAOVCRx5PE3/AKX+b/pf91/ScSU5TuNbpaZrjQfNp80QzTW9soVtRAQlAiRs&#10;yw+mrRiXlxT7bw/v+LyfveEmAdMtJoIjBOJQsZARVP7sBKAcYxTjHUU+z8Xx/wCtmbmmJHihw+r6&#10;v53+n/ncP+9cnSHh2PNlPmfU9MvLpdT0P9HPJchRPPKqrM/rAH/epeTNN6Ltwi5/AskHDj/dOPUN&#10;BCyQKhgjQJGo+CnGqk9KjbZP2OK8uXFswYfvJcUu/wDH4i3Y58cmJrHa6rf2t3qhuINQubv1Zkak&#10;qUcrIsXB2EUlGDSTcP8ASEkf0Gikmgl5pwS2qemryNHKZR6aRMY0Y8SKFa04FV+HljlwzlIUImNe&#10;qco+qH9X/OXPEE7lEa/o+u3MwmgsLe8sY7JxeXeoRLdXUIDo3OKWPhILhZJ39RoW4J8b8vscRejT&#10;35S4e5QuyyUt1otOBJIIK1qN6fzcFzXdr4MYMQDwiXF4n9b/AGP/AElJowxNkHvYj+bGi+VI7vRb&#10;TSrlLKK5hnbWpyzc/Xt0U8ZY39NVkZldgoPF55n/AMnDWRi0Uj8PjUEKp8SBsae+aDFDhyRAPP8A&#10;i+JZzsg083sY4bfUdMtpLspYyukl1NCajjHNKvqKrbFljLcea/tMv82R290U3F5DOSaIpHqEAsCJ&#10;A6in2TT7Kv8ACyJ/wvXYNX4cOEEf8V/D+IfxSaI6Y+JsA918ufmZYaboV9Y+rC05dZUtVmdYpUkg&#10;MRb4g8is6hZJIuU/rXbcv3fL94+PQfVmlnu53dAofhSiAAbISSOfEg/bX7Lfz/FlGftUARiIwvi/&#10;GThr0sMuE8Rs7Ie4/OX6hY2OmaBpdotxLePZxP6qvcVdxyn9CKN1j9RZOP7qXi06fu0kgXgy378u&#10;j8QkgoFiJqKAivQdxX4q/tZeBERIviu/V+P4o/1ZfQ51DHj25UpMdH+q3dp9alvLWdpZrrVEjCET&#10;OrlVBkfd4maJ1t/Skl/0b/fiLgm7v0iiVWFSFRnjNdqkD4uPIePfNfpNLKWQyB4TxS/0jhwHGOFj&#10;XlHyTfX2uXOowTGCGa6uoLS5jVAJERXkHoet6bq1Qn+60/dery9LC+1lZIxNEjzS8wWaRgrSN6aI&#10;5LLsejH7KK3H4F+FMzZaUSuEiIj+D0/T6pfw/wCx/wCknJBlCNAWyvWvL0d1LPo2pXtvp1mIBFAt&#10;rB6scEX16aeD/R3oFkf1IIvheWWLm/qvyuJVwf8AXo3Uxhl5K1HB7CgO1Pn3zHjoZQyCQvhrvbhK&#10;zuKYlF+Xd/p+ppfGK4W0aDnBPbsCTIOScZVf9puLczHzRODfBwbngBpEtppBOBHGf7mUdOJpyHyU&#10;L8X/AFxm1A4qI+qP1x/H4/2TeIXvbP7aC512ws5tOl+tX9qpGqae7KzrMnPg1T+1LJIUi5HikfL/&#10;AJeY1SkS3uYpY5oy0FuyyPuAAWJ+I/tfD9t/s/C3L4lyGTUeFIEbGfp4v961ZYgkCleW/utE1PT5&#10;LK4it9T1eJ7aGdk5GRbf02W2jAojLLz9G3PKThIn1ZPTmfkiwuFVYhCpEZHFATShjqrINz9kpghU&#10;ib6H/TcfqjJnARAQVtpi3kup/pKaI3NvLI10FQOHjvTHNb3EvwJQyxXEiIq/5XNefPijb6pG0DxO&#10;SpjPFZNwRzAavGvKlSBT/V4/aXJy0vrMh/F/vfSgy7kfqfkKVde/SlqsLxX37y5s2UNHJ9WBhKGS&#10;hj9V0EjtJxX4fVjkT4JPUBHzCyQRT3JCrEWSVw3wVRgSNq/ZiRt/2vs/zJlx0MCTwjn/AMe9X+nS&#10;Rtsm8n5XaY0uo21gir9dHrRIyD1Y1khmHqcmAWr3U1URwyxfFKn2Y5MFRz89UjkofrBhYFgeKemC&#10;h4lQTy+0pr/rYDCPBXS/9n/OcYYYmdnmg7zRrKDynJYED9Grdho4yokkF0eYEqs6r6fFonT/AIFf&#10;s/G7ob+BudrNRF9NkdBX4ByK8elKcf8Ajb+T4YZMJ6C9x/nfiTkTkFDV/Kt+Gh1TT4zczi7t7q1l&#10;cpxuGWFJEmk3L81nDL+3yZo34yNcMsrLW/vBFHJL8UzxR+txqf3iSFXAA/mblSmDJpokbfwX/uRw&#10;sOW4b1PyXoE5kt1URQWFzdx2/qARxmG5sklhesm7fV4hAheT7Mq+r/uvBFhqsNzZwyqeQ3XiCD9k&#10;0U9O/wDwvxftLmPk0pjI8Ir8epHh8ST+YPIN9Za/qUNuqwiZ/rK3agqaTqzXIHxAqVK7BfU5/uea&#10;elMzolPqOnTNDPxCCO4VHpxYMZ6QLuD9kvPX/nm/w5j48mSB8ORlZHp/5J+r/ZcP+maDLeqdbeW/&#10;OOh2F9aXV/c3UMtj6lpRZA8ZtHa8agepWX07D03X4olmu4OEjRsuITx3skIm+uFXa4WNzwUrzBEY&#10;JU8WVig5/a4q3+rxlyYZIYyYSjzjxf8ASH+x/H0uSFFPNOvNC0+/OkR6GpWHSmv7aP1GLtbSM1zL&#10;FFKv7qWJZXa24sivx4cvUjlma1F2Js3SQsipchjJcBRsSz8h3+IrTjkjLNdH6f4f9L/O/pLDTgWR&#10;9SW+YU84Wl/aQW87XWgyotvpnIt6qrDaCFquVPprOzNIrcfsN9rl9stkv9Ta4ijuY0tyJA6tG4Us&#10;rgLwdQWAfrw+L+8SP9l2zYwwwEbBJ26/8V+PTxNEcsuL+qyyx8raBBYXd5pd1NfQPCLZo7qP1lVo&#10;SXWRHeNXaJS5aZB8PpSzcfjRcG213EsIkWQm3dnkqTU9/VFFr02k/m+19nMLNiAnZA4q/wBz+P8A&#10;pJyYy4Eh1rQZZ9RlVrSFdVt4obbhGo4goR9SflNwHJv31oGA4os0bfvlRcD6XqSG0SOaX44HBctQ&#10;hhxD86mnwyJzo382TywJJobmPCx4zxeSY+bPK0j6pfXOn2pre2X1eJ0JTizO8SxhUqeVvN6DPxPJ&#10;U4rF/Ll391LCycF9SIRhii0+NFYMtNv5gOP+TI/+rk8OES+f+z/H+5b44ybX+XNBsL1Z5mpbXou5&#10;AJW2MN3LCYpm6mrGN2WT7HOS2i/m9VmvdTQRCVXJbgvPsONVG9d9g3PLfCjI8uqzgQKpG/oTTr66&#10;+rS2sfoi5cwVILiThKx4AVU8mj9Hiq/CnqMv2+WA2uHmjiYITy4SRIW3DIT23+z8L5dwBnM8UU7T&#10;TreCS4jdlCr6sVw/CoKTcTuajY/vIwo+L4lxy3rNcc0HEn7Sk/ECtOYrQ1BUq/8AwWJx0GcSeqz9&#10;Colg1tO3rLHvC6rxQq7ExHjyXiyMHi/ZX7Hw8cWntoZJWpAKBiAB0JLEn/ggofbIwkQObZaF0y/u&#10;LezhWa9rI0auXfZlVURfY0SSRovi/mXl9r4gkAlt7kxpJVA/JFPxMBJUnev+xHw/yfaywgGNoMd0&#10;0uUhvLBpZ4v3jxkSSD92rGEigNBXvX7X+/OPHLlhnNyLlxU0Aaq7kEkCp+Hov/EsMSKprOxdZzWK&#10;2bWEBAUcuAV6qrJRm4/3h3cn/J+HAEqyJNbyIGKxwujNHTkATH8SuWA+yrDjk7QZHomK8XFwrFDz&#10;lUrHKCRz+I0ZQpP2ircsEfVkWdZUjVQ6klo1PJuVAX+CtX/yvtZG9qZRlfNDi4BtpYmkdmWQckdw&#10;FUrVghL8aRnjxp9nBQdFVuMgBA4Mw+FWNCpqPi4V+H4V/l5fZyFHqyApAC3ndo/WjaQBxMkb0keM&#10;Di6hG+D1VQ8/3j/789Nvj+yn6n7inIfW+gFWoTTkUr15cvi4/wDN2GvV5Mr2tXMVL8ERA6cVJZqR&#10;8gQwjEtD8PAxlk5r+wvFv2Ez/9ZktvJO5CGGRag7HhWpoaA9Olds6Dd5kEB79Fex2kaNMtxC9GUk&#10;qZgvEVFWXcj4uPx/8Dge4gZ5i0czIaVZSeYao61qi77n9r+X7WRMiyiaRVtOVgQPCki8iAwUxlQC&#10;duH7xuSfArfZX9v4UxwsUl9QeoinjxUMz7ivLc9amv8Ak5Pmpksk1KSBYj6MzqWrI0aR7GnHYVGw&#10;4/5eXPE0USETshUsEkHqIpIoOhO4/wBbE2i2rWWO6mcPbIxIVpIWMUjrXlsxXYGu3w46JJuJ5BTT&#10;9ggFqU3LcR0PtjR7k8TUr2/JQrstQaSqSErWgVeTfaHiVxWBpYqF2YAqSPjKClR0U818OuIDE7oe&#10;9ht7kn00jZ1YKW9ISHlQjd19N9hz+w37X2ceLoT1Ro05H4yCiM1Kjpw4Hp/lYKQY1yUDpz2bJNFP&#10;LQAQg+vKsdQrfaEplX7Zp9hn+Ljjljto23USKp3HN1bjsxDc2YHau/8AwX2cQKYC3TyajNEximNv&#10;Iy0QtCk0fMBkUp6So9OZRmHJuX2U4c+a4W8LNx5SRod15r6gJFO6b+P7OGrZEmmvr97FH6npwXMq&#10;0WQQv6DBWJqeM3wmnwbequWIatwS9UqSAqhjGxctTbkY8AsdWIl3hbNfKIRLc6TKjAMzsyLOqxov&#10;McjCJ9z1X4f5fs/Djphfx0aSGRURQxkqsimlTQ/ap9pvtNjaRwlSs5tBnZora6haaRmjSAB7eT4u&#10;IYqCU5fYT+7T4P8AhcTe+qec0CivIEAcDyqQQPTYAEf6nL+bDseaeDuKIttGMUPo2V9LxUIUZ5PX&#10;HCgKsxnR3dW3LfveLcfg44IWe2VgGR4lNKOHqBtTfmK4SAGJBQrWepvGSk8Nw6hqxvCVZvirRfSc&#10;LuBt/N/q4+OZKkC+4oKFQw4tTpUceff9o/6uAAMD7lK4tZggaTR1kmaob0mDpyIrRvU9Cv8AqKW/&#10;359rHNc1VB9YguGK7oShbeo2DpsaA9f5cTIeSiPkQh4rGL1pVFjfWCrKPjQSopCgNuYZiGTkf2B+&#10;1jvQnULI9qhjQBiUIUBaVqVjI8O/7ODiCCRyB/H+ctS+01mktYNVminlYxhZwzsZSQgVXulYtQst&#10;OPL95lK0UQpNCyk7KAWHxCop+8VuX2fHByXc8iqyxXl0Vezv4pEXeVpER29NqMCPq8kPp7P9rj/L&#10;jZEtWYgM6RHZ1cBgBQd1Kb9TTJAMhxBfFPqyRhmigmuVBMckLNESxLgUV1m+HZE5s328oQRSANBM&#10;jPtVvjToDXryX78RfvUyI5hf9euYW9G7tJo4/i+EelMKEjj04SHryoq5ms5hKQFYcVXcMjEg1OwG&#10;+4/mXDfeKXjFNRaxaNCOcsZ5yOtGjmjUMhC7s/wjix+0j/Hme2vIVJkd46GpY8lFOwBO3fAT3oEg&#10;V0Op6JeSBbVYLosKCNDHISakMxVfiP2T+yv/ABLGRyXHEFbioG3AtUrUDuNu3jjbIxHcqTW9h6hW&#10;TT6FzUyhAA5DEgUJDVqftMvLFEubwRukiRMKrUemn3/DhHuQYjohZtJ0mS7hnimu43VX4sLianaq&#10;kP8AA1APB8t7gKqs8C/FUEAuPHoamlK4keTEA966PTjI0iW+oSApxZSywPTZagrwQkOF7jL+sQlW&#10;5W7oVp+8Dmm/UiqnGgmj3rP0ffrNGY9QhljkJP1d4FLUA2BKyJv+1y4/637Ob/RWopZ0P2RSPkPD&#10;xXxwcPcmy041aItJHDBPsXbnctERTcD+7kOyrX7TfF/JyxQWtq8Q/fRrTYc0IIJJFCSD16cceEoM&#10;iDyQbaxqsF4wOn3MoYci0M8boyqEPJUDowVT8XqN/L/l5cdkHoFnhPPoyswp96YiyiU66FubXpIg&#10;7yaZfqYQQY5EgYsa7U4TtXlWu+JiC6VAQWHDdn9VSBuNgOfflgOw6shIX+xXlvtLkuODxo5uBxij&#10;+qShiAp3ZhERxXga8uKYr9U1FWUfvmUbCqsRsa7UBHbHiRcfJB/p3yo0cjGWxjlO8lJYlcc1CAty&#10;ZXU70/m/4HKee9DFCql6hG5RJQ1OwoRWu+AKIx/BVIdM0F7cXEc031dlMyNFfXFRxBJPNJOPEcN+&#10;Jbnz/wCCSe4jcFWSFiabLVDuOo4kYiiWfDXeioNOnhKMlxeokYPxSlJlopqQ5kDsaV23bNWNV5tA&#10;1Nj8LMAamp3JphIUb9XMl07mKLUE51YEPHEStFoCVCFga/F9r7WZBZOQzRSqDTkeSnboafCDgACT&#10;xd4U3/xFEHRbyzkZeQij9CRaOd0DESuuy7tRfi/ycpbe0ErK0hINGUBKmlTUsQ+Eg9N2NmuSrJqO&#10;tNao8dtGrrVJC1wVXnxACoHgp1+zU/z8W5ZkijEnD6xEGY/BGVZT3JK9fliLUmujpr64MAlbT7lo&#10;kFZLhXikA6BVcfCxY/C/H/hsWNuyiglUkdfjOwPSoYL4Ymwx4r6IVNTjkblJZSxqfsj0FqxA3KvE&#10;8q/tMeONMUrSFUcsygHgskbseND2boPDACZJsUuTULJLZJZYfRjkYj15ba5t40D1XflH8LMP26p/&#10;w2PaK6QBfQoDx29EbdaAkCtckRXNArv+1Qi1DQ5pGmTUlZv3nFxet8SgDm8aO5j4rX7dPhxksVwF&#10;NYEKqPiIRwRU9j8PEVyGyR71e1vNMeWHjqUyyyn9zGZ4XV/TQsVp+85uE+1x4/zfsYkJIwSHjQtT&#10;YLXt48iw+7JWyootre4dQ8VxOIyR8UnDfkT0EYjaoHwty/5qx/K2PwyI4oPiYOpWh3P+6/14EUfx&#10;/apenq/L1be4g4NThG9vIJeY+BKsLjp+0VRP5sazwAkj1kDAemWAPxdTU1Xb2AXEJo+S6OLU2VVk&#10;+pzsjk3HplkHp7heK8JaPUr8Tu/+x/ZyQwkEs7AEfE1CBQD/AFjjSCSvlvb4EBII3YN+6j5gmrN0&#10;3jQd174ofRjBAuOlCAGb9rev2em2EEMdz0QoF7OVZ9OJLclYlITThsBX1B8TVr9n/X+1jgrgpS6o&#10;xNVpIQK9P2+PI5EndN+Si7W7LMZNH+BF4Pzt1kLKSDX9wJiibfFy4/ZzB75VDGRHUdFDIaUFT+0c&#10;RE801Hudw0GaV41tJopXoHkMEyFgWCqK+khIofs/s8uC4qn1ohSsalv9RGNfeinb/WOH4MDSFmXR&#10;gZRNdzJGaLQXNxCAoofh5yrxcUb+6Xk3H7PH7THaaNS0kQHP4VJjZd9yaAFRXIkfBmKPL71aKKyu&#10;Zo4LTUJCbXjJIiXUcpKUCqHZhLIUO32j/wA1MgbmELyMMXOu7cmpuO9W+zkuPz+79SRHzKOTSL8y&#10;8Fv7v0eO0RSINQGoYFY6h6U/1v8AZYqksAdlNvUMNiHoK068Qp+eJvofx8lrzQlzZ6oYoJY9REZi&#10;esoe3LuyVpw9UyxqOQ+H7LcG/ZzRy2ABZYpVVagMJAaEE9ig22yAG/NSJNTWvmp2RJbyxkZyheM2&#10;kqMUYDb1FuXHKh+Ki8fs4wiEEEmYIgrRV6juB8aV2yZ4hyXfy/HwV2kvmR0SOzkuJW485ZivE1or&#10;kehMF+L9j/hssXcJ/ci6m2FWQ0DBW77PWn0YOMoMetBTOkXQJum0qwDE0jkVmZGeM7KecAUNUMV+&#10;L/m5dHWlPrknpgitQ3Q/5Qr3xIJY/BBXFvIpL/oK1a6ZWC8HjJZkHwqEcpU8eSj4l/lzepwmLLeo&#10;u25dW/inviYlJjY5LWiE1iIZvL906kghIZLem5BJqs4O/Hj8P/EPtuaSf1P763lCiorwUUI22op/&#10;2VMjEAHcJ4RXVQtLfTltCRZapYySsBInKeZ1YMAaSFpkI+z+7EnDjlMJftMts9BXkGIBqe9GC4gg&#10;9ED/ADlZJbQhkhm1W2Dt6ZiaAM68FpVecUkn+V9rKjjl9M0hg2O5EgB27/aJxBrkkkXzPybury0W&#10;4VXvtRLOo4q1o7IOY+zQRIm1Pi+H/hsc1uX/AOPBjtRmRiBt4UU9Rkz+PxwseKv4lKPU0g+15lhj&#10;3MkcdxGjSfFT7YaVKcWqvwqv8v8ANjXt41UI1lOlfiAWQruPAqtcrtN9bC+LVLm4d5LfzFpk3AiK&#10;V3tlk4qRsGVp6f5XxfZykMMaB/SuhTlzIYEKR2qaY8Smyf4VW6j1Oe4a3F3o8hk9FrdHiYO6EgM3&#10;AFi1QPhdWX/npj/WkChle54/tGlevyYDEzHevAD/ADVA2MLO8U1ppLSgVhjLkU47k1eJ2/1Rx443&#10;60u4+sTUBAqyHr/wRw8V9U+H5BeulzVVm0nTw7KTSOYVoAan+5XieP8AxL/gVknkCn/SeIO9WjOw&#10;B/1TTAwMfL7UDc6faSyLy0f1pVqKQ3SkmQr8Rr6sfJhXiw/2LY76xItGN1CV3r6kZr9/DD+Oa8I7&#10;ioHR7Vy0ceiagslVANtdR036/Abj4QAvFfiXKM5fdXt2VvhAFV269guA1+CvDX85Vi08QLSW31aC&#10;WOsrNJ6c1GpQhgzzI2w+18af7PGM7cgONtsB0bcdNvtr9+RFdEgf1vx8FZYFMTN6+sLyZiC0AZSQ&#10;G+IE28rBTX7D5g0X2miiBO396Bud+7nJD3KQe8/L9jbRXaKI4769dVqT/oReqgcQSI7dP+Nf5sUU&#10;QkgfV15NuAJqt18KE1OEg2jfv+xBTNqigsNXkEMR4OZNPKxmo2+MOkfBK9SMsQxcAPqz06ELINqf&#10;RiYnvXi35tHUNSErt+mrYN9qJ5rSQAhz3/e/EKijMMcbdKkrbT/Fv2b9dMa7yyBPeEJ+nZ1QR3Gs&#10;6UfQKoTVogDsdyGc1PZiPhxM26rX9xMv83wV3PtyyG3RJJ7wjItekmKMup6bMrcvSK3VDxj3Pxej&#10;vTH+moVWdLgL1BKEjb+bcnGwxF9OFDtqcklxJBb3OkyzAqhiW5UScnAACfAqgH+VTmLxqeX1iVFG&#10;wHBh7UBwWnfuDls7ydWjOj2FzLIOTN68UhIADBmU0Pb7WYPbFeH11lFQVJ5cq/dXGUlo86WyW2sJ&#10;Isw8rpMxVllVBB6LKTUgjnxLACtGT/gccOIIQ3IK8SPiQsT71Ir264RPZB9ywrcFGuU0KZJ/WVqQ&#10;3McYQGoK8UcotOXLgh/yWXMJaLVZ4+u5IqD+GSJ25o4fJUaySWUiXSr01Wiqsiq6gAjej1X4S26/&#10;DlFyTyLxFTuQQdj2GxGAV3hPD71wgWMGFLa+SVKpGySKeaADk68ldvhA3P8ANjSVegcxCo3Abiag&#10;1B2IxO7Ku63RGW2LfVotQco5KM0QmjAcEMoLow4bn/rrjj+ZD0ZYmBNQqtQ7+BONIrbqh2t+duGi&#10;nv4CqBZJZYzIh4mnxKo/lP2/t5SemX5GJAO/7xO/Wu+A0VlZFX9io5u4I2jjv7tnIPCtlcNTjsvH&#10;4Vrt/Ofi/wBbKWGPkSIqAE9JhvT3wMjLz/2LUmoX4gRZdQ5ySBQGbTZPh5AVHp0K9l+LninE7cEN&#10;R9oeqGr7dsQJdUEhBwzOA4vL2H02/uG/R8sPpserUrJ8O3x5aLJuRHNx/wBcNvX54Qx28ll3cWKs&#10;kb3WnCetRS1liLKF6n4RQ06/azNHcBuQWejdQCrfxGDiCY/BZ9e8vmMQPcaV6kVBGzRyRGvWhHps&#10;rb9UrmP1gfCPVBrVaorfrIO+Gvxsux32cP0HVpnGnNGEAmEd1cQAeBIVGT4a/ZzMt4xHMSA1+H4B&#10;Xb2B70wCX42Wx0Xwt5Tigk+rTWDDiPrI+tOFHNTRubqGHHlt+z/xHHOLo0AjLV61jII+nKvEF0Sz&#10;ENrQcF35Xikf1tSjiZKFFi1BJA7UpRkYDl13Zv8AmnMyO2xgpTv6T/ww8Y7wgAhtL/ToR6sGs8y5&#10;I9Iaha8q9/tEqFHcfDjBbEDeNGIJ6JJ2+YOSjtzSZ0ef+5RDawsyhlv7m3ilUbSXVjQFh1Hpsuzf&#10;aXMsC8aPbqKeIk/piaTxHvam1S49atrrFxL6lF+CSyCg17Euo5Cn8/8ALlmBShIiU9wP3gPt2GRF&#10;XzY8Zvn9y9dVnS5jja+uULUjdq2TKKAcqfvHLUPEnbkq/wDC7930Kb+IYjtTuMkYjvXdpjqBAaG4&#10;PGtfTa3RzTlyYAq9P+Cb4sw+rdRViaVpLgkdl4j+AtNv5hY8XaKOOPkw56eCa126Cvc0/wAnLDRL&#10;WhkFN9pBT360GRhSnfudLbarKiLMthI0g4ODYSVJOy8aCSQfPi3/AA2UJYyKq7gDrWRP18slI7Jr&#10;8U0NOvkkb1rW0kd1qpWxuWqakHkvon4R4UxokDnkzMCDQkuhp86E48gmtuX2FUexktR6UdvbFJBy&#10;WIW9wtSB8RQmNT/wP+TiiTwg8Q77dQDEaU+eQolHD3/75B3ujarMhl+p2lSBwd01BeZY7bqqr9lc&#10;tWLMTybjv1WPl7dThnEgWxNfi3NA0FokbWkYuCVIMct+YSTUOv7pGkV9q/C/w/tY7mDRXc7+KR1H&#10;45XwyO7IEBRbT3DS3FvZAGNQtVu9RRHGw6mMV6t/lZFfzUr/AMq91yhqv1fY8FH7S9x0yMx6SW/S&#10;y/exT/8ALyL0/OukB4Skpm+IfXLlxUBqkJLs47Z5PzCeifRmd+/JuxhuvJkJ5K8yPMEgao3EnINX&#10;p/sv2c7PsfUcGmA5eotWY1W17vPfPnmSfRdTHrRvbadI8bTagtJFKuhiaPhuwblw+H/dn8n2nzoV&#10;vZW08UEqScuSxyFlcOjAiuxFA1R0b+Vvg/azMlqyCdvxs5JxRI7nm+p+etXsLrUUms1WFXure1cR&#10;PFMpDoFZlbm8fxOvJfi5SRcZv905HNTtZoNQcWwm9YKAFViobgGZUUkttzZqcVR1zaY6nj9VcJcG&#10;cBE1b1Ty3qFrqnlyK8vRbG3n5FmcK1UkYJylAUIrenwEnxSxt/PiTRardz/WZLoKrqVjShU0IINC&#10;vTbif9h/lZd+7gOERaxj86R0Z0TS4PqNtZckRg01OLUNSQW9Q1PJzx/2f8uKLNP9fWKeV1YoWU1Y&#10;k0alepaoO/8AN/wOVDFEQsBsjkqVdFN7LTV0dntbSF4qhPS4oECsu6igCcWVuIX7Hxftc8H2TEzy&#10;8mJ4GkdDsfZa9P8AjZsonybSSkutoBYQenGqeqA0/MUKDYcn47t2PX4F/m+w8hsYYFjSrAtwoT3K&#10;g1Na/j/N9rNLrM0hdDYH0/1vpcaeIynbxzzrr+rrPdxRW0zQLdo9sDQILmSL0kWKgNWWpKf76b91&#10;/uvGGdfrCqqFAo5o7bHj0p+OWY8JnC578Xp4Yt0IUbHNFR6NeXGgXEl/cpeC4LWd5ZWprD66n1Fm&#10;FCrc+ScZCqv/ADfGn2S+Q6gutvdRzkWAQGSE/EHYgrVDT4eHf/WzNjjxnAIEev8Ahl8vqWOOZnbJ&#10;LTS/Lt1+X1hoFzaJ+mSWjgm4cJIlSWOYJcAuzt6yJ/qvHG3H0+OHds63FuW4jgw4x71J/ZPID3/2&#10;Oc5qbxz36S9W38P+d/pW8mi8j8w2VxoPmKOMzkXlvIZr5ePpoq0E6mGaZqs4iCKsjJFP6vwcWf7R&#10;Vc6FbXEPpyghISSqRuUoKUqNwq8f2f2VVmX+bN3j7Q8Miv4v53r/AM1pkfEO/R6Vp35mXWmXlvJZ&#10;UZ9UjjpdXETTLy58lQtGvqytLHz5luc7yRRySPJ8GGFvdi1to/ThIjQlX5fCBRwpKgVUK1fgUH/J&#10;4/Dmk1GllmnLil6v9N3/AF/0uFZZ+AVbDNT8mP5o8z341DUlW8mETWkcNJiySW8ksKzP/eNNGsf+&#10;kyyxryXlJ6z+tFI6txf3SRVgtmn5uOTVCALtyJO5+FQf2fiyvD2dEn1SjjI+ni/rf77iceerkBsO&#10;aD0z8u/Lt5fx2+p69BpEtrAY4rRwZpJJA5CcQWjQetI6vw9XmvKTkkfCTgCsry4e+uI5CJIivqQ0&#10;HQKaca7qze//ADTm11uniMcZAcMvpn/n/wAX9H/jzmaacxL1cqZF568naJbeU9GvbGM2N+t0LPUn&#10;Hwl3uIgfXcGkkUfNQER/h9OZP7v1cFfXqFA8bgtVWTsKE7k/IZgx0ZIuP87i/wBN/wAe/pOSY8YI&#10;DHIPITOt5JY3tpPFbSJdWl5yBeXnGOEcagt8RlZUPOVEeRHVHl4PiM0voJV3FZq8GYhDUBm4/wAx&#10;4qpJ/wBXM3AImVdYn+t/N9X+dxelh4d7J3pEFjqOoQ28cZjbT5Fje2UtcI4YQIs67+ir3DycY2ZY&#10;0keZU5SSfvMANLeJKHmbnErHiiAswkZaqG2oKLX9r4uf+rmxGOBO3NtjGHQM5i07yxdh4NNi+r3k&#10;0HF5pmEKSWsUvGd0+NWJ9VI2Z/TR09B/Tdk9TGC6dpnkT4YnkCo4FN6IY5Kim32kfkPj+D9jI5MH&#10;GKPc2xFL7jy4kllDa3f72SGzkkvbRm5clJmW4tT8Uihv7uWAp/csk8iP6siyIBvp5IpBKsXNwrB1&#10;oS5QBqKAx2Yjx+23xZmRB4US2Nsr0WximsJLdrmkYlR4GUp6fqM0Zdi6fC6iTkvwiNoov3X7v7bv&#10;kvkvtJueUhSTjKEatacXKMUB602kRv8ALjyvwjGY4fTuygbSu28vXGj+b9PeytVjtppoEulEYjfi&#10;tu0kTOVJI5P/AKO0dHj/AHM8ir6jckDXF1xjkaJCYqcJolJIZa1JYgofhT1AVr9n/gstyYeIb8/4&#10;VT6PRUnliGoSI90jiazu5EiDRSMAqCFZBMoLSrBKrcV/fcWX/fKXZ3oubmHiS8yrIzPTbhVCxIFK&#10;tK7clan+6sqlh8MgDl+ItUjWyG1XRoNKguEEQjs5fQSBa7erxeKKJCTSOG2hQqYvst67s32sSjTn&#10;O0Lt6sgVKOjUqOR5soRjSnFXU/Ey82+P9rMgct+TKtqTF5CljFcmP6tA4kaSORSAGaNRGknqovw/&#10;GyFWCcljRuH+68C3EUj+o6sZfSjEioBxLGqhyN1Xm/qGP4v99Ly+H4sthIRl5y/3q80bbXcVvPGs&#10;kBhkupzByZg4+BJXiUfadURYPVX9j9+3D4+aYvBdeoUFaRyMVUxmlHZDxfwPxUcf5X7ODJisKRan&#10;qOmFYXZSDNCFkdpkVwYElHqxeIrDzgrTlx+Ln8Tci6G4ljl+Ny7FvSmbj8JDIElO9f2hI68R+1x/&#10;17xi9Nc+7/eprvTOWwWW04FQ4FJ7dQShDRSerANjv/utH5N8XD/gVUu5frTssjLWRgAN9yAA1Bvy&#10;pypkjjHDy6ILpNOtjZrHJAjqsSgqRT4QSShO44V48v2cDQX15bK628v7pCxkBXkipVSSOPx7L8A/&#10;Z/ct8HxZHJjBNkNZlwlfd6XY3U6y3UAMvwenISAzFedFAJp+0x6f7t/ycEXDMIKwg0hkikXnUBT6&#10;gJ27N9rnVfi/dt9tPho/LxMga3asgBNjmoJaxvdlpUXlcRNE5joTIgVgAx/aXp6f++/3n7Mnxqtq&#10;zyx3EcThTcus0fIAgOhAVj48eEY/42+zh/LCwe5mdwg18p2CXdhdywI0tjby2zSqSHKSrV0UU+y/&#10;OV/tK32PhxeyvHE9zyaiQRirN9pwrfvKHoCskv8Aq/Bx/wArIZIkcIHWX+9/46gSNobWLFeGnJHG&#10;Wa9uyihRyjj/AHJaMuNm4NDbenX7XqTcv8jBl1aadJcxzXLF5oo2CxIeKkRsCvIqK8mdj3/yf5sG&#10;PLMRIjyJaDgEpWldhf8AmFLe4g0uIQ2txPEzXU45SBpgwl4KzKnCGKOMrVeMnxcW+LlgaSdHhmji&#10;qYxzRaGlfXLCQKOxVZPiOM8IMhxD8fiLfOO+3JNF0z/SbdrmMGRzDNMxUGjWgRoWdyfj5SQfCF/y&#10;P9kDF9BX1WlAYMjlz8KOqspLHp9pD8K1/wAn48t8L7VxRopjJp03o/V44+MbxugALM8bOpCgMCfs&#10;uPif/K5/B+0J+uSrwZwFkUBgq1IoSeZJPH7RI3/abDDEKocnIBpQi0i2IlhiqbeTmrluIIIA9JUC&#10;hjSNFYKtfgjb/YrS3ttJxiiegK8DGelBIP8AawnGRufxspNr3026RmnmTlIj+qsq9eXoslAPavLf&#10;9rA1vcyh4QyiqenVB8ICmTitB/kJyr/q5OUNjTWibuzT6vcrF1cSAP3qY+TEnf7T8TgmJCZWIYhV&#10;qU+E1oCFpT/VU5GR2bAVCeULBGrIGdyqzfGtORUvUnb9tl6f5P7OCopZBIAh5xooKdagGopXvQnv&#10;/wA25RKCQfNLbmzgaJmmAhmndlnFV4sVAblTtyRFrxLcP5eXx5r0Fo0lQuJkJO7ElRSgrU8ezd/8&#10;rGBq+5lKey3SCsc89u6RNaTKtOMaqsjEnmAFHP8Abj5c1Zvtp/qBGma5BVpGbepenRwxqo7Dw68v&#10;5fiyyIppMu9Mo7WKzoYolTYhUVh8UdFozbFj/wAD/kv8OKJ9UWYpICeTMsfLdWAIBIG3L/gfi+19&#10;nEkkNkTspSyajLaCWIgMERpVA4SKxUniSahPDdvg+zy5fFlxWd006oSQA0oQvVqcSAh7OzFOSn4v&#10;2f28HGBH5J6KUuq2MVk0wCuBHA0npEDkHqWAqOCoG4t0/b/Yx4fkHV2YSK5hK13O1Q2/XeqdMR/x&#10;5ES0gCtFJDGptniF3HNxBSn2SooPhHFlk+1ybH8IudPVNDJwKbVqF4gcv+bcHFt+O9leyn9YuDBz&#10;NupYQ+ss1TQKZOZbh13AVuPP/hc//9dGS3+IDmsaIKsCe/UHYjamdCbeaEn0JHd1HJUeZ5DxXiD0&#10;rQgEg/EG/m4rx/lyomuox8Mp4gkPUEEUr0U771/ysI3U0XTw2Uxq8AZiAUKlSGrTq4ou3Ed1xRpL&#10;Z4/TuIklBIAljAjIpvuU4vT/AGX+tgq1PkhRY3sc4ls7maA7s8ErvKGFei+oWjU/7H/V/ZxkQhWJ&#10;lNwYpGagYRcECDfj8TO4O/2uWDhoc0cW6pKNSM0bNapcwxxksDMWlaRiQrUVY4mFBuvD/UwQ9m8a&#10;gRSRXSvxBYfAQW3+Nm4N2/4XCDJeMHyQcGrpKXa7tLrTJYuZWFgJeSoeNY0iM0fH41PL/L/Z44j6&#10;dxFIBMrxyEVjJDEV3HU+HH+bATXNbB5I9LiyuomNpJHPEp4zhGUNSgbdR3IdT9nGcvXMZqnIMeIe&#10;pqx6fCdu++I3TVKjoLYTbS8Sg5GMAEKNj8Yo3b4d+OXKkZA2LxnkskiFabmny+14YSFt0DymoDBJ&#10;BwaKKUNUEDl/rH4fHFXVgKKWVqEkc1Ub9Nvh6DviSGNqERFSZQkkYKhW9J3NR9r4v3nVj8K0y63D&#10;wHkxYlatyXkPor8XT/KyVbKQAsAsku1CIqBHCoUbhWo/aCng3xVp8Df8NmgaUVL8yCRxdHbiKkGl&#10;KtUjp+zkOEIJbuIYWakZiDKpDxTRJzNAV5VASin7W3L9r7OKLqErUUeoVKkKXVDQH4aVYED/AFuO&#10;SBY8IQ0mg21GkIijkEiu/ovMhZlIevGN1Zt/2ObftfDikdzCtC0cMjBqsCWUAHpsTx9tsJ3UxPeV&#10;GbT7yTmi3V3AjIFjdREzE78hzCGTavIcv8j/ACsb/o7kgxSJyJZfTflsAeld/wDP/ZZHky3XAanE&#10;FK3VvNwURyevCU+Jip+LgQhrUfDRP5/2/TxiQxvw/wBI+LlxZmFOFejOd9mb/gcSFMq6K015cRGX&#10;/cezIIxIiRMG9XifiSJTx+NE/wBRZPs/Fi3oOW9ON4pKkAKrqm7faBrxGC2Il1Q7X0EcJnuIbmAI&#10;ruzNDJMQqfYKqnqt0/5s/wAh/p6tHVlL+IAPJadKlSSnHJXIIuJQ7SeUrkiJ/QYlirEqI5ORFaBw&#10;Fl9Sg4tvy/Z/mxrXl0repMqqqcnLzotKqSDxrwIAY9sBPUqQOirFpGkSQ/V7SWQlgsPCzmkBCSKp&#10;Bk4NIrMyL/eSfH/JjTMjESTQxqtA3JeUdKj7QBJ/4Hj8XLCRfWk1tsV8djcRAx215cSOpKBJRHMC&#10;FNPTchUJ5H4i/qco2T9n7LLPNpzPxjV0c1DEPEeJ6ftpv/wn+tlcRMcyPsWiEBBaebFjMlzcW06I&#10;Q4rb3UfqJ14j07h/T32Z29df2vSbHAxxqBFcTxkUVgUBUinHYK304ZSkOQ/HzXnzAaKXs0jSXdhY&#10;zxtV4iJnEgJPqCrSQ70HwqP+GT7Ob07wEtDdpM6CrRSIelDXeYBenvhM5d1rY6ivx/RUvX0qZViv&#10;NHuLG3mYKl1bzoPiLLw2sZGlozlt+H7P8rY0pcuvFjbutASEZUYMKfDsUauG757IseaJWawglYou&#10;oRSBmRWlilljZN6OCyTJxpU9Vb/U/YXWG8UqptWZRUkrJ1CkVHVl+imAyH9JjcedoKTUtHkEkiar&#10;FHIwVESSChVpVbixFI5OJow5c+Hw/HmZpVas9rKOJqfhpuKEEjj9kcsRMEII7iG7c2UwVbDV7OUS&#10;0RT6hcFSXVlRhL8Ujek32Ty+H+TAzTwk8pn4U34MEFaCrU+IHACD1bAKTL6reoDHbRCQuSomVpjx&#10;5GicqoyfZWjMD9vl8PxLjhJbBlBc8T1Ygg/M0rTJiK0VrQ6kYpG9BTKv2YkdWXY1CqTwLbd2+L/U&#10;yuNrI68ZVZaEl6srVU170613+HCY+a7uFxqVvExktZY5eSKsIVHjAccT9guKrx5L8fP4szfGF48K&#10;Hb7aliBT4hvXGx5oqnRy+lI/MS8gKgmGRUBNaoaoFrux41+ymWkdyVLRqxYbmm9adwVOBPEOrU9z&#10;pgcR3DxJGxCDnRAvIEhWVxUnYdF/ysUMl/GWDSS8l3r0GxPiVxJJ5oqJ6BCw2/l+4jiaK1tTHICg&#10;UhWYAqK1IWTcf8L9r4vhbGpdXIMYnJfrxFeTbDb7fIbEcsBrvSYCtl8uk6eRcNYIkBPD1Dw4R7sO&#10;e8PpPRkdk+I/Dz5cfh+JX61eAcxCshYUCmGMGtd9qDpv3yPCx4R3/ahG0TRJA8JvLi3VW5ySLf3T&#10;DiFotGErFOVEHwr8X8uJm99EH/RUEhNUqpWtdlpTiuE8ITwX12RS6J9bVVGqXDW6LwlIlSX7FS/I&#10;v6j1/mb4mX9rKNzEWIktWEYoCQzg7Co3MhI+nERA5FeE9D+Pk4aZerADBqgecklA0cBQFmHIcEgR&#10;WpRacTy+1/sVIrvTJI+UduxRwo5BgRSvUbEb9cNDvRKMu9DyaV5oil4zanCZEaR0jaJh9pRQNRw3&#10;wfZ/1sURrGV+AEwNa0JR1IBpSo6V69MFeaPUO5Dzp5itYPVf6g6cOIdEmhdWKg8qMaOBsn2+fHEi&#10;lopdEmkVl+0GQdB1GzA9Dg3ZXLuRcU+tS+jLPZWrxPujRXDn4iBRqNCyhQy0G/JvhbHwRwihFwiM&#10;QS3wcaGlRU1Y8T8sFTvkgyPcpahPeUkD6bLcxo6pEqz82ZalWojLEnNP9f8Amx5jBJ9G9X4qgVeR&#10;a1rU/Z32+zktwt94Qa3snFRe+XZ+MYVyVitXA4kcVAMo40bdyy/7L4sVMEzUBvFeu9OdN6DarAV2&#10;yJJ7mII7kPHqenwBn/Qc9rxIUsbblRampIiaQLVuP+T/AK+WsN4HVFZH9M/DJSMkHrT4t9jjONc4&#10;rcef61s1/oMtvJPKtzbrODztg12kbIKoWYRfAVdf9fj8LuqtlcL/AJBjFEZHJ6qhJPQkhQMlHYbB&#10;SY965ZvLUcMkEd5eC1gQLyWa4CqoLOoV5GZgV3/4H7XFF4pGxuql3tSxA+yocCnQ0oftf8NiT3hI&#10;kO9GDzJogRIotaSL1GoHkeAszA8l5Ky8jGAftVVP2mxpguGJBtiDvQ0kPHvXrQde+AkJsd6smo6b&#10;GI2GqoQeAKB7ceoTtxIALsBxr8H7XxfFxxsb2zeoPQLtXjJxkUAEmu9eXFsFnvUA966+i1ZRC0Wo&#10;xwL/AHkHrWssrMFUKQoVoDIlfi6fD+18XxY5IbfkT6bqpG9GFeniV8ckJeamRWTXOp+iifWbeSVW&#10;+AtGwQgEb8RLX7PLct+z/kZfpWvBhwkWo4j4aUrvudq5EnzUktJeauZ4z61s6qxkYh68lWq0VTzC&#10;UqPib+XhlBI0IVZnUmm5Feu9Pt1/1sbPl+P85dz0XSTXVwrO9lDIqVIVZCpqhA5H9xx/m9Pbl/k4&#10;ophalbpgxIqKNxFP9Un4cNy8vx8UEV0Qkq38ZZhoscsUYbiytCZXBrQASKn7ynXf/ZY7kjNVr0Fy&#10;KEHmKfKqjuMSStV0UKTxIyQ+XXjt0YyIy/VXDkdQeMx+JlNf5eX/AAWOaFmiC/WIZQft16Cm9fiG&#10;QjfWKSaPJRh1GJbx5n0i/sHjqLY/DykrtSkEj8TWu8n2uPxfF9pvCQMnpy20i7igEOwPjyCnGRHc&#10;j4S/2Sp69jNHP9atdYtHFHLNJqI5MKV4GFpFoCD24/ycl+1Yhkdip9DkSDsUAFKj9hu9cO3cUGQH&#10;eqJqFtDBHJH+kPSVXT95HcPI4cg/EbiIkshX7TNx/lbi2PWzlkd29KIyAfEnqA7ew5UwcY7iixXM&#10;0hp/MljZx28LXt8ts7cYrj6lIBzFKB2MAarn4Vp9r/JzNpsrRisKVrx+0NvcGtflvkuLykoyC+a1&#10;fOGmxzlv0hMU4CYExSAkCoKsgjCrSg5ngyfF9j7OOXTnAC/VCVPxMPVHevgDTI8Y80mfn9iFfznY&#10;yl5I9djWUEwQsbOSoZCpoVd4/UPw/EtMzaTEESsEjPUsOLfEBXp9k12OAT7iKT4hWwefp5726MWr&#10;WMdtGEikDw8k9UDdiwnj4cnWi/D8P+/GxraZGqkehOWI2ZiGpT2p/wA048Xmx8Q94Rdr50kuJo5F&#10;1TSxAhUSRRhkLFuXH4w/Q/ycJW5J/l41tOcOzrE9BWtUDCu1QQSBhM9+f2KMm25RA802UkcVu99b&#10;es5XiouHjalWKsjIrSCqjlvwy1sDugZ1b9o0I6dPslsiJAJ47W3PmhIVjnlSCaNqiJTKpry3YAzr&#10;FUrx5ft/Zx31KREVfXdGO4qzhuuxqR4Ymd8qXi8lGPzFpl1NLIljBdQqeBaKO2kj2BLIFV6j46D4&#10;v2sv6td8mAuX9Mbg/vAT9IH/AA2Eyj714hXL7kMda8vskHPSLf605KOn+iMqKDQEqziq/semq/a+&#10;H/WzWt6vIPeEOBt6jMKD7j9ORMvLZROJ6KkOs+WikL2egCS3lar/AFWGBgWAIBIDIGPXhxV2/axs&#10;cWoVJVixUAgqVII7n5D5ZK411Uyiq3d35VKJ60aQRyuUZJUlWRH34pQUPNh+yG+H/gscRc8CwaLm&#10;wDNUIakjavL5ZESiQmgO9Qjk0drgQGDUBBCzxRcWuowI0arFBERySrg8gOTf62PRro0P7pwduKiH&#10;v40ByPp/BRxAfgoa70/QqFP9yMDR1b1pJdTAJWhJFXTfr15ZQivAvH0oTQbkqgO2/btk4yiplHvK&#10;r6+gNKs5vtSBZmVEEt26ktVTUSHdzX7TKv8AkY4Q3T8uVvCSBQEBdh4GhxBj5pJA3soRtS0K2kgi&#10;i1fUowWY+lK9wS5BoXUyIxZORXk4fh9r48ZHFN6dRaxlX3UqN/wP8MaB714hfNFXt5ZJfcG1y6jm&#10;tqrLHI37uuxPxSIVPi3x/D/ssoxXRqGtRw7IEI26ePvh9IRY71aG90ZUVo9cZpviD3BuI2PIEt2Q&#10;cuPGlMVSzYmjWdN67ch/xtkTKI5rxE8igLrzHawoJF8yqeQ4D1WtypNSNv3a9zVq8v8AWXLMXHih&#10;tWG1QAXB6/I4+noiz3rE1ETia5i1+BqNwZ3S1dFYLsT+8Vdx8O/HL9N0Pw2cwWvVXPf2pgGSI5Fk&#10;B5oeW+trpV9fzPpTz0oBNBF+x7mWq0p/Nj/TISvp3AK9aOain0UyJJvn9iAQoNeBrv0BqWiETH4F&#10;e0QhkfbYeuX/AOFyjExFTFddN6vUjv4YYz57rf8AVbjvoVcrFqPl4ESBU9O3UChFN6SV+1Q8Tlqi&#10;05SJcoCK8TvT26YLnzuKyrpSw3V+8jQWd3oNzIp4+rGjpyKkEtX1mqtPELjKoAKvORUDcA0/tyQm&#10;etKQf6KMhjvGMgW10xJCjuPTkdS1aFmAO/Dft9nK4pyH72QEgjdAa/jjxV3JHud6t61vIRp9kyIV&#10;ZaXMigV32b0/hxyqhYH1G5DxjFK+/XB4n4v9qCCpzS3SRugsYPRepbjeSFuK1NVJCMFoPtcsUKMT&#10;QyqFpvWGv/GuTkRXL7WI/G6B+uQrFVLGeSTlRRFqZShIr8P72pIXl8KZQh5PQvHUdxCa/qplVjlX&#10;2szLqtXUXhtTwsr54pSAPU1RQD1rxdpRKa0/ZKZfpp1HogrQmsRFPc7DBxDoPtRz6uN5eRL6bw6u&#10;yTkpFS/jcsRuEU+u9eNd6Yz0EL/7p+IVp6bAH32oMIyeX+5ZEbc1SPW7tYCvoaqqxvwM31u2lZGB&#10;+JSDI8gZf81/lc1vAdgYgQf2eX8KZIT/AB6WNnzbj1rVoy0ksOpNGyn45Rb8V6HkOZcKRX7QXl/s&#10;cowxMy1WE79g4IxMh+OFPEQOZXrf34SVll1SNeANWa2ZWoSvEUAbc7ca8Mz2cIox9NSenIuaj78g&#10;cvcP9ysCT1/HyWr5n1IM0aQajcJGvxNDHZqVYCh2IHHY78kx4gioQVjGx6s6/hg4vx6UEkKDaxqL&#10;mKZJr8pyWqrb2ku5BYjmKq3w/wArf7HKW3tWHwBePiJGpUdhtjYG+/2LxS/AXz6xr8bAXLT+qQdn&#10;soOSxn9uRefxV6fZ+H/J+HHBIlcUAqRQVl/gQa5Le/2JB70JczarPasGlk9NZAxK6d3I5cuSSoyg&#10;fZ+H4v8AY5aJEWIL0FK/3o29tlwSyef2KQtnvNWt4U42vqkPxC/o+Ql17PVpz4r9r48ayRV3kcca&#10;Dabx+eCJ8/sTfkutrjUWBb6naOJg7ITpbgDjuSSrN8v+bcd6aUr67gDofVGAy/FSQLPIKUl9dxng&#10;+k2jlvtxLpsi/FQGpo79GH8vxY30lAHGdgP5fUUn6N6b5MTP4jJJB7lw1jlKRNo0UkjkFZxaSIvF&#10;iAvOqM3wf9c48w/ZYTNUGuzKa1H+tgnIkfsk1xlRXyajEUnhl0qF4ipQ+rb3FFCuKdIWrT2xzp8J&#10;pM57gB1BPsKkZUNv7JNlm90ssrkO9f0Raw9ULGxnKKDQBmVY3YqCfi+Hk2JjdyyzVArUhkI/4llg&#10;mT/ZJlKBrkjVukjhW3n0kxvLxpG9vdISK9Afq5ryqCvF/wCXHh2O3rAfyikZ/GuVSAv/AKTZQBA/&#10;hS68tdPRizaHdOCT60yNqCj+bZeC0X4f5v8AY46jPWktKCnxCM7/AEVwE10/3a0f6Klzs7LgX0y8&#10;ZZGU0tpdQUqnuJURSwrsVbNQ+IK+JWP+Bw8Qrl/umoxJP8KKjvLeFVX07tJD9qOOS/qRQ/FVoQ/H&#10;fj9r4f8AVzGOrGjRt78VxPCRuJfamEpDb0/7FRmubOO2ikkj1W3Ziaotxdkkr1qeIoT/AKmRT81Y&#10;qflzrrFoyfq21FAP216GpyOQDhOxb9JKRzRvbdlH5b3kK+ftGhtxqZU3P7z1riaSOpQ7yq0ajt3O&#10;eScw3pX0/noX8ooFf8vbR2SrrcSmBwAGVvUOymnLcZ1/YZHhc+svT/vm2MhVPKPNF8sf5h3lulwq&#10;wm3H6Ss5mdoZImhSkrRs3pUQhV/Y/b+38LLP1aC1WSH4jtyC9gWJ2A7LuFUVb4f9XNgISNEV+Pxx&#10;f1mmN/BhH1PVddaw1KNYFAl9F5iXZ3gjUVLvUM8pZXlZ2jiVp/j/AN2tiVuv78zMqxxKec8jbAhV&#10;5V+IU6/a+z8OWZ51HhB9X0x/zvSwlEEph5lvTb6D+jLa4knv5oxa6baxmrRtLKIVX90wb4hVYf7z&#10;95Gy8OPqJgf6nC5S5kY/WWd1tnRjRgGMgAVuQ6L/AMa/5OXeKd4x5fx/7lB0tC73KaHzJdQXE2j2&#10;6x/ouC2gfWYLlaPD6qJbsTJGU7tzP7X+7Pg5rJge08uq9xPNezcpnPMwlSSE5sycSWNfhPFl48ef&#10;Lj8OCfaBoRjHb+df+6cXT45SJI/hROufmhPY2mn2+iactxp8oMUepRzcYg6oAyygIeCmqyLJ6vL0&#10;vi+1ywbaaM0CMZySSa8iVrtQbUAFPoyoakS+nm5kgUn1H8zLHU7iOHR2EjhOLLwlEdWqaPy+Ln78&#10;uP8Al4JtneP0wr1kIAZW+zv7U9sqy4Rk3kOTRKI5nZLdesrTUobx7qz42sTvJbSxE+srR1Ctz5N9&#10;pZGfiOPFmj+BnRcZE3qXGxUF2Z6r8S7ddv2alssMeCFDoGwHdX1KIaZ5f9IpPNHaW8FqqufTlq+y&#10;HlxBkKJH8SqG4qzc0/d4ZRvZyqJVcMic+Qof2G4sOJ3+Fh1pnP5Z5o2CJRkTHh/zv6X+lbOPi2Dy&#10;e7g85aa8lhc2s8F3ey2q2h50TncozoyzofTBkik48PU/af1Pii+BCO9tUvHSJdxUzUqAopXme3bj&#10;XMvLpMk8Y4jv/upfTw/0vq/zWqeUxluNmS33kfzFqfk60m1W7VZ39FdNMnB5JWLNH9WDAesx+MzB&#10;fi4fFz4/3mIx3rXBaeCNl2akLCjlQRQlT9k1P2G/4RuS5kfljjiIyqR/nfD+c1HY8SdR+U4tI0y0&#10;0fXJ4JxyiK6ohBhSV0YvGr1qyCOIBpk4/E3D05U4SYJuZnW3JVA8zn93CxI3pVR/kmp3/l+J/wBj&#10;NeRvt3fV+P6jhyiZc0n0WxtV1pXSZ7fTLOAi71WKOOjqrGOZ3YhllidIfgA9T1HeGDlG116mMklu&#10;7e1mKUlr6axwrsYwyhCOR+18Q5fF/Nl8cePJlhYI+qfF/O4Jfzf5v+9cnFGUIG1SPS/K+v8AnLRm&#10;naS2Cte3M1/IVK3n1aZrhG9IGsaOrFF4c/gi+w3PnhfZmWCO4ijUI6sEV6dSIlKGo/1lHxfy5sMk&#10;Yajc3Q/h/wA7+k7HS1PdmXmaz03XbvTbq7aWS1CetNackWNke9YXJCPyBPCGb+7+1HNyT+954MNw&#10;lxGjgEcwpKv8J+KtOp2NQq5jRx+DY/0v+x8v85ydoli1lodx5eury1ajpA0iW9zblpUQQ+mrjiI1&#10;DIElmm3bi/77nx5NLiUzNb3UjxsplnjAjqNlADMGNO23H/gMmYeLADf0H1f1mO0tkbp1rb+YfLun&#10;Wt5DcpZaResdRUPVppw8cckSFv3jMzO8i0P9y1x+1wzSXa/WVR1KF0okh2WtSSK/zEFfhy7HhIJI&#10;PEGJw1uEXYeXZ4dJuZrWf69HDdB57YESyhERIhVXCloo5UnX1FdeKN8DYXzskwjRDwfh6kbDdHVq&#10;12H2uJO6fC3+wzJxHf8A4pPFxbdWX6KJbWa8llMk6fWDa3EUyNHLDJFQIVZq8VkRVKT8njdeHKV7&#10;hZHxNZZJ2NGHOEHmzmnEA1HT4Txr/lZkACITAHkUwe2stNiAaKQQ3sgEUcKbTO8QDbNydS/Aom8f&#10;xsvwcWSTCq9Fra3EDxN6UAUKg3KgpHSjAdAQT2+1xy+O43G9pNBkelNfXVlNFdp6916rGRlCqfTk&#10;lJUpWtePFf2l5KrN9vEIWSSeSAH0TGlWAAoFCddx/vtl+1lsqAvmgy2R07LDbRz/AO9AeXgu5J9Q&#10;v028JVbpl6Z60UkAePjJ9luIPEhxRKEjdaOy8+P82Ce4JYcxspawLa6s7o+orCOjgFgSrQkSONiK&#10;OpjRuHL+TF5Fas8sVBKF5Kp/ZZizKF6bfGp2yPk2FQhYBLe1lJkiLGJpevNY1RHaQePKN0+L7TfF&#10;9nFHnSdWFf3RAjZiKkDhXptU8vtD+b/VwCLEyU4bJrUo3HlcKzTIgNAT6vEbmtFEf2W/lZ/5+OIG&#10;BufGtGUJKCAfiK9SRtsGbp/L/rZZxf8AEphJGfWQU5EArI0kFGIqgboob4t2VP8AV5cf5cQnVRdi&#10;KlZCxU1ofi9ITrwY0qh5cf8AWyUJ2Px/VUytfZXolsjMFZYkPAEhk2Ext5OSivxJwr/L/K32sDcJ&#10;EZ4Y1ZvVUema1C/CvEVp/On2smT1LTKRiUcxjdUmlZQYXYmu1aclO1enBm+HA3IyxejIg5gMjKCS&#10;SgQRqWpQnlybh/rfs/FkpA80GZKsYwrlx9nYqdhQlizUJ6dF5YMuHeRyxPBlC82QH7IpTkSPtOh/&#10;4L7P2MgBt8WJGyGtokii9MVbk7MisR15VIUCnwI3t9n/AFsSEnpkqkIMiqqsoHevxHatP5q/5P2v&#10;iyRJ2USpVZC4UtL8DOWBO2x3A36+FP8AKxT1+Idann8RD0NSCUYdvtfCcPD+PmytabYtIjbekvEe&#10;mKUBAdT/ALH4x/wOLSXSyIJHYqCFV1B2C/DUinY8Tx/4LIRjW346qJIeGyaFyiAEgs6OQSSxLkA1&#10;7jmOVPtfZ+zgOOXk5ljJBYmo2HxdCab/AOtlxjtRbRujmiHp+mw2Wnj06jf8MfxMyqnGm6lBuAOF&#10;eNenbi3HI0AhZ8KVblsOXKnX4iK/jVcdSX06MR6oXcjpyqCQCKfDsTjtbkRFuHDkCF+AkVB7ChAJ&#10;r33plKoSQOwHLkCop2IrT8f+Fwk2GMxTbMXQqCaUILV7g09/D/hsVljeNVcfEwpRh1PFhsfu/wCJ&#10;ZAG9mESVGKRJmdN1XoV8OQJqKeNcbby3Cu/NioNFYgig3Yn9eRMUEbt3EFu4QhQxFWRTUVI40/UM&#10;ErJIGR2NFVqgAsa1U9SKE9+v/NOQMAU8CFktoWVo+PJiKbgADiw7br/Llxs7yMOZ9DiampPs3Wpp&#10;iY0GwgtSxxxxKSim45LxFADUVK7CgrisZXkHUBOSksAooSNuh26A1yEotErUJo34NE5aTi6hWLkE&#10;KTy2I32Yrx/m+zilnLvNJxADsG5MeuwFOJ+z4cf+asEhyZQmEPqNsKW8Qd6orL6aA1pv8QYdw2/K&#10;v/Ecpbhy4l5uEjYMq8t/iPbc8qGnL/JwmA5UmRtdLYQekbYwo0k6GOSThQHitDyoqleS1404/Hma&#10;7ZJ1kIDrL8UhPUKSW/BseDau5ESW00yN7M26ExNb0SIKSBUIEG9a7pTvjvXT63Tm/LnxJoK8ug2p&#10;/wAPXI8OzOt1L6nJ+jAPRi9MRVEdX4lCakcvtUp/uvhn/9CikbqWjlSSo4DmOJZaVowPwe9atnRE&#10;PM296jknjZY7i2kgIJlcxt6qK52qjD97QiqgcExb6nOzEmGQRj9pQWAJUdeBI4/tfEuGj3MDMd6H&#10;/TGnxBI/rcP1htljdljZqOR8IkCtyNOHwtgcR+kzh4XDA8V5KeSnqQakj5ceOAjv2Zg2EaZvrIhe&#10;C5iaJ19Q8HBRl6B1Io3+tzD/ALPHKWNJUM9vtGCeT1FN9qEUP68iK71B6FdLdNBIlrdEGZwAkQqW&#10;JX4qglh0G7fDlpDNGPUXj6ZFBGoIc1HKtSP8oDJrtdLZLu3mcwvzEy7+q5BjG5SnFWr+wzVK4pBe&#10;zRckVTEpatSfUalRsFYNTriDamAQ97pNvchJJX9d0XsDAvKhPIsjR16datlyX4uZWrAskoAEYkA7&#10;1GxRx1auRMbQI0OanbaKbC1RY7uW1gBZpTA3UCjbiaN2+FOP7TfD8P2PhxxexDhJIDBLyrVHrWu2&#10;4+9sPCGJB6G24YdYZTJFfLe2pXjwliC0oa7NX7XRP5OP7H8z/SjerpKYxXYSIJKjcfzL41+HCQUW&#10;VJ7m8iKRPbpM1P3jQyvAFNA38jdKcRzPxfa+HH/U7Lg1LyJJWBqCG339lwUUcZHRSbV9X9dB+hry&#10;a3UqOavBttWtGkG2+/8AN9rLeyVAKzQniDyXkEIPTeoHvviRXMKJ30LUOsyOzAWt2nIjhKY2mRl6&#10;1Uqz9uPw/ab9nLihcc+UkTU6cZE32qONWJ2Ht/NgsdyDJqXUIXMAWG6QuSTztp9qEg+oVjVVDHb4&#10;n/kxaLR5aVjZSTyClWX4gN+1P+CwE1vTDxR1Q1z5usgxSdZYwojeUSRSfAzHh0PLcNx/dj+dePLl&#10;lfom6dAphIoKmgHcbqaHbseuHuHJl4g73P5w0a3m5G+j5OSI0ZmBYK1A6qQOQLHg3Ff21/ycsabd&#10;ry+FiQNwwAIoSa8SRxqMN7MTlC4+YtGk9JlniCSMBG8bFlbkAoAdAwkCuy7csd6NzGKMorWhrGpp&#10;33FKY1sjjBWG4026POKZihXmClzKpYdPhYMGAFG3ON9AhzSGjtvxQEFgNv2SK/8AEcIGyRLzVGu4&#10;vq/J70GCKoM0royxsRWtXVuI+fx4+OSQn7Mta0ryP01Dcv1YTXmp+CGuLW2C1EloVZSwDIu/TjRk&#10;4V5VCn4sXImZeaq547c6L4f6q9MBAY8QQarYRyehLNbqHAcQ85AR8dR/u2QgNX7VMTMIVyPRWr78&#10;mQDx/aUr3wSiGQmqCb1YkdNQlVYgUKQzs5J2IrHKktar1+F/tfy/Zb9UhFawlQDTmC4BoaDcs2S4&#10;PJeMqialeHiFv1mZkDCKQQuw5LViFSOMbfa4sOOLtYwKFk4OFU1erk0O9KmlOv8AMGwCJBYiZKXL&#10;rl+zva/WIDPKlIAkAQEAIXonqF2BU/7qdOHw/bzfVbYU/vSo4k1cHYbnqq4OHfdeIrl1TVnDCtqJ&#10;WEiKVt3SjN8Kn4JJD8J5fy8v8nEzaRMwCzbV2f8AdtUg12PLbfvjQXxD3Iz9JXSoXaz+PgC0NbiO&#10;istPiUxnkOPI8GDfF/J8WKCHgzD6wQaHkFqtT1r8Lj5YCjjvohpJxLHE7aejpzARpAJOABA4qHhZ&#10;iTXmVXjxbHKjMislzyVxsWctRTtsORWlP+asY13rfkol7aOeVX0sRyxtWT04Uj5ugLglzGkocNsj&#10;N8X7Hw/bx6IUYB7iMg9BwDbf7JWwE71a8+hQ11Ktwj+jpl2pQVZ/XaL4iaUIimi8OQJWP7P83LN6&#10;cQcFjAsm44sgOxPcCMVpidv7Ugnz/H+ctaW8e3dI4tSltvhf1opytSg6Iz3ZZeX2vtfZ/wCBxCW0&#10;tGn5RpE6k/CGEnEFfD7NDv8A8FkdvwWUZmt7TG21TV0sFS5kvIJVUGT02tWl4yE05EiXkKry+06+&#10;m2M+q25YmRIg5NaUlGwFT1Lj8MlXmE+Ifxwq/wBd1FVAt7m8kiVSoJNoQCSQteKQt2/Zf/mnFI4N&#10;OVWFeIVmCkyyLsetKqa0+WIHmwMp3+xDy3XmWQwuFaSSaJGlT6rbyhZAQBzKSpx5d/jfly+3+zmi&#10;jsygX1pG4E8KSsxC/P06de+Ssna0mR7vx/pllwddS4MotLaNbhF9cvaRorSbVopug7UjHFk4/D/N&#10;9tcVMNoUcySyqI2oebchSvw9YyMAEmIlK9gPx/nIZrrW0mijt7Szla6j5gwRCFg3EepXjeB+XLl8&#10;Sj/Zf7syuViE4pcF1fcFUVgQKg7qg3+WNGt6UGXd+PmvEOuyTxzT2CxSQVjZZJpYyJH4lSQ08nJe&#10;3Fw/2/3bJgb1Ldn4i4DKW41WAmtB3NV3+WAAd4P497P1d3+yTJrXUkg9Q6c8Uqpz4SXwHGp7DjIO&#10;Ir+0eXL7D/tYoUXgrCWMU2/eRStyHfvH3x8MlBke77kN61008kQtLijEuTDc2qCJgSRtxm/YIJ/y&#10;v+Dxvq2btQyQfFWnJJKcQfDl7YTFPqHf9i97PWoFDRwXx9PjzVLi2Dc2FKFjFy+y3Jqn/hlxQx6e&#10;6rxKFKhwvGXbfbozr37HIxgUcUh+IqMMnmOGSQTi49biYfUE1mysQDyoXhglq3H9tH+H/WXKX6hL&#10;EykBV5Ac0ZgakD/JcdTk+EoMpArni8x2t2kqStIwRm9CeKKRCA53BDwOAEVV3X/hVx8UWnCoEwU0&#10;puzVFdqElN9h1wSMk8Uq/H60LfXnmcNHTT2nXmCeEUQVwKsWQC6XjxZlAT/knJjgmnmOqCMswHpE&#10;OTy+9B8IyNG1EpX+P1qTy+Z1uP3r3CQLI31xHtlHpqPs7rcN8bda/Fy+D4U/acbC2YfCHUAkqwY0&#10;IPj8HbJ0UDMR+P2qaa5r0RrNJbzMUVJojCqurDqVP1knk32eXwr/ACfFzXE44LZBWYtG0gHASNHt&#10;yO1K05H4qbZAEszkPRWu73WXMa2ohuY7Zj9Ze3guaP6aENXgW9JR6Yf43kZlb9rK4WcruwuuCKCS&#10;xf4RSnYfs7n9lclZY2R0VTc61Y20KtpH1i4kdUEUcNZCHLEVdyKSKFTnykk5cvg/aTHpBKGZEnlE&#10;lSFoeQoOtKNWtf8AiOAykV4h3BQur6zaOK6uNPs2s+IaX1EMTcmpxLh4WXhxbdmH+7P9jjogxmVP&#10;rEzqKU4MPA7E8uu2JtBNDkFK+SE6fLP+i9PglKsT9ahelKoeYX06cFLUYo3xfYxOG4lFQ0kqkkjj&#10;8B+JCK05OwNf+usRZDKUR3BWvNLs2o6WNm6oFb1P3yt6Uobhy9KFHRVHGlV4fyfCuOkuzxNZWAPM&#10;jmYOR22I5Nx6++V0QK70CPl/ulOLSI1ZWWxjLqYFIgXUQi/F8Qb04jID6YpydeHL+f7OWLl/Sq8g&#10;POtaiAk7V6Anl88lHGD3/wCyUx32/wB80NItmugkNtJCYfSaP031FEQggABisax0A4mMj7bfvETL&#10;SZCSXlhUH7KcYSanoBU1xkKQb7j/ALJ1zp7AxLFa38kgqrTetqCxgKBzZ+KGOnX4q/6n2sUUrwqi&#10;py3owiRunTYd/wDZZIA9AxJN/tQ0ts3rlZp5/SLBmja9uUHxbvQvssfxfD+6+H/Y4x3jpV1joD8c&#10;hUKADXwYfLAZd7IAoi2t7gMUgkuQ7J+4t1meUsyBRT4424tRuf2uTr8WWsDEhfQUhj8PFXNRXx5Z&#10;Iigt+ajNqcEYaVtVlRoVrL60tunBuO4KGEePLLkjCIVKKrmgQOkvh8Xf+OR+LEE/jhXQXhvLhJIr&#10;mSaBAXnlgnsjSppGCCgPxUZuTJxZv7vl9lcttIalYogBQmokWg8dsZUObK77/sUrrW7KHgst9dl5&#10;GaOLg9nIZJK8ViUSDu32WVZPi+zli0UIWe3Cl+m8u/UUAUk7jIEg7bp4j0P+5UH19nuxBba1JN9X&#10;ZjMKWAKgBW5OZFjTgjNxfiv+yxjxICqrHGC32P76vINxIoaHYkYd1s9/+5RNrfu6S3Et3dPFGazk&#10;tpxQQtCZUfmrOnxqrU4/Z48m+HHFoYisbshkYkIA0o3IJ71rSnTJGx+Ax3O/6nIl5eLJPDDcQ2sa&#10;K0ryx2RrxIqtFKcS3IfGf3f/ABY7NiiyxuylSpJFCvOVSCKg06/hiOI8/wAfYijX/SKEk025gjmS&#10;RJQiNySf6vYyIykKyEiqnkwr9vl+z/rZS3CgH94goaEtJMBv0oRlc4G7tmOVV9gUrzQ7hriNvRum&#10;BjLJBDZ6YxJX7RcSe9BxDL8St8OKMwXiatsaf3s6inXuKNgESTv+hh+OUULb231mSSP0Yx8BbmbP&#10;S5WVgxQr+7kLxVNOTIPhdV+zjHnrVuEjxmpDiWSlF6gdBkpY4nqyj+Ngqx6Agkjj+sWtvdR8Va3f&#10;T7IuHlNVZwQ7gKQvH4uXJ1b+bjlvIiRRmRXrwrM5Hw9aVUk/RkTiiN/qSSfwHS+UZ4o6SQW13c25&#10;VpuGl2ivWQ1HPjJHGhP7PIozfs+pjo7+MEryWjGpb1m7e5FR92JHEOfCxOPf9jrnyreSW6ymBxLG&#10;gRbeTTom48mrsiStHI1D9v1ePFv2ssX0ZcCnElSVYzEEitKVIrvkZxsVaiJG/wChSl8o3SW8h5pK&#10;vqqJYRpiuquRyLFFkEbcK8t+f7XDMdRRWC+oKBeSn1lI+W61rhOONV/xSQD+ApHyPNLbtKtoBK7r&#10;FKBpcisBsS6qsyxpGv7fD9r9j9jL+vBmABq1Nx6gBqR2+HAMXcsorovKL2ySs/FIw/wMLIlFVGCn&#10;n+/5AcTXj9v7Hxfzv/SMahQZAHOxBdagAeJXISxHomMe8IK48jXss0r28P8AowYyhvqcvpyuzDoq&#10;XA69RVePFft4i2pRKwMcyhlpyJdd6npuvU5YMW3T/ZJEPJMo/JN3LbvFe2rSwS1WGNLWcFCB9ocb&#10;hj6Stu0at/s1xzairICtHcUoiSRk96mlONP8o5Aw32I/2SRAdbQsfkm5juJBVLeM8uV1d2l4o4fA&#10;ViLfWRKZKt8EacmZf2eGPS8+AsSImG+7xE+B+yrfThliJNbH/Tf8UwGx7/mo3vlP1ZYoqC6hcBJU&#10;jt70IwBLps9zFsqn4Dybl9rGLqEDRqxZDUHfnGQO3UL9OA462NV+PNmY77BUbyXq8U00cb3BUMAU&#10;Fvfxu1ByAXlctxaq8N2+03+zzLfVXn6YMQX7QaMoN/ELtkoxiOqziqp5QCStCLx1v5pVISWO+Wd6&#10;L09OWf49hRqfGn8uPW6hqQqqT1pVK0p/q5EYa5SDGzW6GuvLOo8ldriaNCzRyMy3zKH5UIDG6+E1&#10;A+BuOb63bB1ClAW2LckWm3uorgMKPP8A3SaJG9rG8s676MkshuWWKjej6V3MGAcEgUuX9JuJYIzD&#10;9hvj+zlC/tQTsDSoA5R9SegNKZaIbfsYHGUZJ5W1yWOMGcqZApkcxXYoqKasyF+R+H9ofs/zY9r+&#10;yaOrNGABWvNeQNaeFPbKuDukExib5FAN5P8AM8Nz6VqLk83VCslrcPEyAEnk5k58SPi48eX8jNlL&#10;fW5jIpyb9kAoeXuKHJSgehC8NKs3lLXBfxShxFbivrPIlyog2qFIYDkOQbZk+z8Pxfsue6iaMNyp&#10;H15BqFTsKe+JiT1H4/qrEAGiELD5a1yO44w8TdKWjkhmthKs6kEqyktSFaBfsPyXlzzLew8VfnzT&#10;oH5KK/dQZXwknnH/AEpbjCNUAeJATeVvMIvpYZUihk2kNp9WlZ0UqFNXLO/H+Y1bk3+TjZry0A5v&#10;Iu/VfVVTQ/JgO+MbOxl9jXwHu+xMNN8u66xe1t7KZDHxMdy+nyXCGRN/24jJRuP2fsfHmuryKMLy&#10;NBIQoHJTUnemzjJRAuuL/YlYYy3oPl28vJJvTBMtorSGRoZofTC/DypJbuGrRldi3/NONjvywbnC&#10;yFDtWSPiyjvtKf8AhsEYHzPwUw/H4ivuPKqxzIIrznb3I9Mv9TumuElfdQCbIfCfio6/D/JIuOF0&#10;JSXINFJVlXY96UAfER4e/wC1BB/H/SLv8NDT1FtE0YeVBcwy3J9ZQGIMhZ3tAVNCOUZf93/Jlx3U&#10;LsYxHJyU8SfUXY/S+RyAxlYLKMO/8f7FD6routWtkl2LyxEEoM0dbOXi0QI2Pp2zVo3Gv7zi32eP&#10;HK9d/VokcoVR8XJg1PmRLhiCYdPkWU4gdfx/pWrLTLY6WTd3Fg887t6Rgha35gkUCJJYM+x7ceP+&#10;rmeero1GCEbg1Ykiv2SJKfRhEJdCEV+PwFWy0YC3uoy1u04kLR+lwhVI2KjjKj2Zl4EGqyKyfF/u&#10;vLjkcgkRyhztUg136E/vMgY1sTsjn3fj4N3trp0UsSSX+n/V46ssKyQ+kSn2lQfUR+8A8W/1sc01&#10;wrL8DHmT8XEjoK0pzJxAgvCUJbaf5cnhmZry2VbRFBVpImorvRmWQ20cX2KftP8A7Hjwx0xmljoy&#10;UjYb1BVhTruHBGRBj0MkixvSD06Hy9pl8TBqXK9t34xukscsTNIaKoV7Z45FC/b+F0+zjnm40+Bi&#10;vUEK30V3Ncma6n/criibulGfSrW7T0o722S6bkjwvPbFytW5hAUUIi/E6/6q/wCS2J/WlWTgVfl0&#10;C/H44QY9/wDuUShKkwh8vtcWAvUks/qqsWedjahDsEYDYfYbb/JZso36xnZX5EVoxbpXtWowSxA9&#10;WUAOotc/knUr8BlvbOCNHCJJBFbMvqGPdXYES8dv+G5ZYvoi7Lvy4g03J/4VdsZRo1Y/HxY8OyyT&#10;yfqSLBdVg+rLK0ZBVIwxrSitLOsbn9tUHxZZu41A68u4qSPHc0/hhECBzCBAErh5Y1mb1AvoG3Yt&#10;6LrGsb0B4mkYlCnoX+GT/jXN+kbeu4YVJHPhtt75VwS7+JsEAhW8i+ZUWRle2Z1jik+qtcPyHPqQ&#10;oZWHNvsfZ+Ffh54mdQiRmLLIqMdiUFD9wyfAe77f2pMdtqRkfkTUbuOIR3NnLdQr++iS6mZo+RG6&#10;szqqNvX7P8v2seupQM1CH32BK+O/hkvDPf8Aj5tfBssuPIGuRxB0lgovxyrFJ04tTermtfh5UXl/&#10;xjx3163rWrcelWWg/VlRgfL5/wDHmyMIoGfyl5tYMi29u0go/GGZmdl4/tL6wVen2v8AXzR30L1C&#10;ksV7cW28D9nI+GT1A/H9Zl6I/gf8Spah5I81wLE0sEMUchZlb1kQSbVZCTdt9y/Fj4po5akFiAaE&#10;cdiffbIyBHUL12/H2IPUdG1HTYyLyO0hma3M0D/WuLooqDRWuH5g/wAqr8X/ABKJfmtNG/5e+YF6&#10;Mtv9n/Zr7YyieC7b8FjNEV1Zf+UuiXlt5v8ALt6ZzJDcTqyuzsoYGNjQ/veL9fgX0fi/4LPJGYr0&#10;L6rz0L+SjRnyjZerSkctwUY0qDzqAPoDZ1/ZMSNNt1MlG27yv81YL5P0kbAMzXiQxzxIW+JCvpsx&#10;HxDlVoQvFfi45P8A6vNMtQacySA/YGlQAKfTmyE4w5pkb5MH/TmkaM3GZPitVWOVrcs5eQcuBeRy&#10;7MoJb0/U+0nD91Fx44ZWacn4yGrr333ruc0vaOYxhcNoy/EVhDveZ+eb5o7FJ9KQwafdEFkUJVBG&#10;WWNSQea0NW3jRfs/6uABaaiNYeReB09l2NKP6hJqKbfAOK/7Jsy463F+XAN+MP8Ac/1mETKM6r0M&#10;oHnHynJ+WlrY3zyJ5lgSIi35yOjQxmgf1AGj9WRJH9ON2/d8F+xwjZn3+nzTOjIwikQArNX41Nal&#10;fDiff4f8lsqw6qBiR+JfzWeaN7x5qPkrz5odjY3dleRPeWs8skUlmsVYLhHHFJtz6olH+QvJV58H&#10;i5/CtJNSzQ3KotxxDNGp5KHAqQrMF5UPQ8V/2OQ0kJ+Jt9P8TCIMhvzSzy7pV+fNsv6FkmbRy3oT&#10;XBI9QQyVRHdErT1EX9nn8LfbkX944BHgYPKG5HkDGo2rx2AJJp8R/wCBzcES5U0HGSaemTRazCLe&#10;0aH0aROl1MwDcfV+KQqsahv3KEcfh/ff5PxrjqxLH6sS+nyLs7DbjQ0JpvX/AFMF3tI3Tbix8GyH&#10;dru7v30/UZkvFgFvDBA4EpmJQyKrE8eHw82W4/aX+ZOSsukSCIuHB4E1UAAVNWJoOta12+1mPkzE&#10;SEa5/wAX+xcrHEDokF9rV1+lobBrR4vrSVS7aWRyqKVgVPUYsqcHEcf75P3L8ZJG+Hi6N3NGtHJE&#10;YV+LHYHdqbkEgCu/T/L+HJ4Lodfx/S9X44ZJoklMPK+m3zRiE871ZLRXijf1WjRvR5VRJEWVn9M+&#10;kqpIvpcZbaT1pfTjkDLcNFC7xSl5JCOLS7AFgu+48GGZUsYmKrhA/mtUdKL3ZNcaNa6jdW1lc2Ud&#10;rZ2UberDYmjFYzKPTpGaBQ0b8Pi/a/Y/aSkmvJYT6EzxNRWCxBahXKAqOfLsW/2WSOGF+oCQ/pf0&#10;b/mssmlj/DzVm0jQ7e6UahYw3SPI8Tz3rsQZLUXEySsIgq/ajibl9t4pHV/8tFdRuI7cq7Gbm0by&#10;yNuw/eIdhQKOMb5HLpIymCBXCgQF7oq88maTPqlnPZQLYGwS6trG2hUJEVkt5Y/3jA82DzRchwb4&#10;/h5/a+NYSq5kjZVSSSRJ+PyKVPTtxC5MYgNw3YcQgdlJ9J+rm1uo5XuIra2m09pDRi49OYIpG/2v&#10;UMv/AAfqLjoLyEXkauGZvgQVAqakElqD4T9jb7XLjlWfFKUPTz/3Kcm4Quv+X9Un8s3jWckSMPrF&#10;yjryURlYmCpHyLeqjMZl5/3foPKvxv8AbddJDJPDJLVzIApjI2jKElyPm9P2vi+Dj8PLKdOJAd1N&#10;PuQnlt9QtNPvrS1T6qlm7GC6VlrcRyKq2gctUtS32YNH+7j9X1fSljiyo0aQxF5KyGMF4gfgqdlI&#10;HxU412zIAr3/AM5ljs80dczQ2a3TR2oSGG5YQ3xjHr8ABJMhb93yEojUOtP3n/IvAF/IiSUFDHRV&#10;aM0VBIxqoJHxKzcvg2/4hmRjIPvbjGuTItCV5ICX/d3JaUwXBJklaBOKMwVqK6Kyn1Dz/kf/AI+M&#10;TJkXkHJaRU5esC1XRlDBmIAp8XrVRfs5KFH3MTGwiLQQvxEaRxWvqJEtqUSkcsbmJo0B68R9W4Sn&#10;+8jX9n9kNLbfWLFZljBuCqSFCBRiQfh3/aoW5bfa9TLMZEZNAAKPtr4WeqG3kalpzlhRyTzjAIoz&#10;EbBC3FU3+x6P2eOF6obeYcnPwwsklK7joq06UNKLX9j4P9XIsHbzTfROGWK4hCLEprMJYxtQMGDM&#10;4p+0CeX/ABk+P9rBhaT6snpzh2gR46mgLrUtE1D3A+FuP+/P9XjTH6t+qQSlkESpqMpmgdBeuk/B&#10;RVEcKkcys6juRyTl9tonzBpEjVoypjcFXDAgBhQgCp/ZVD/rf8MspDdSTatIiSXHCRWWWFxJHxYc&#10;mRgVZm4j9ppK8a/D9v7S8GDLdXMFvdsCRNGJBFAV2aQJyBPH4xyaRR/q5XliTyceRKtc2kVxPAY0&#10;WRCIy83KlIy3QV+ErxjP+y+L9nH6iAh4RIxaNGZJexRzVqNuo+Hi4X4f+JYxJItAkt0pzMonldQZ&#10;GVHhNAVdBwo3RmbnyTct8X+xxG7kW4eKYEmRUjKunw8QWT4VAB/dqx+H/J/yMs08BCNNmMnqq6bZ&#10;rZQPb8aRvJICrVcufjPN2rVpZFH7xv5v8vFfq8UkccYBWM1gfi2/EMTGp/lbiybfzZK9jbZIgx81&#10;qTzRNcPKymQcZ41I2FYwrkGi8l5I7cv8rHiyUxxymqqhWjKAu5IUDf8A16csTkrZB3Dn1JVleAFT&#10;I/KiM3PYBmJNDX9hvhwN9X9S6ALbUQSqtAVC7qd9+NSw/wCMfPJylQYgUiZLj0rZnRfjBYxknZqn&#10;cbftUHT/AH5jPRneS4iRis0O0RrsV6jrTxZdvh+H+bKPFs0wlJcLmIJFIwBjlILim4angPoOOlf+&#10;7kcfvGPwnapA6Ajbx/Zy+MvtZjlbcagF40JEdKEdQCe4O/h+1iRQzMvIFX5kKy7irAx1+hWyYOyx&#10;laoSI0NN1UciCaGi/F9NSMXeJfV+H7I+I03ANf8AP/gcRLZviLWJKxiHIfEfh32J2yjbJ6qkqA7A&#10;kPvXaoK/6u9RTBxqAGhcHixBJVNiu1DWhB+fzxURK0iE9TXcinxNsOvXY4OLZvgVMzFYpAAKJSgB&#10;qeK9TtuKEHL4kv8AEAdgeu4pUCte22Nsrd6i8aISKEilBQ1oTSnffHmNJEJYgEjvt8Q3wXRYgbqY&#10;lkjkCqpKg9hX4TQf24mIUY1YbsygDrQU3p9+ElTHdUaZkHwmoVWYnoSa7V+7LMbNNwB+y1BQ1Feg&#10;O+N7WnhcJUFuJCuzLU1FDQ7kbUx6xFDQ1qjVKd/tVJ/HImVpkFN5lkSq0AkWivvSvAgD6KYw+oK8&#10;vsu+7inj/WuSoMeEKgERpw+3GmyGvh/tYLjZRzVfhHFqV8VA61+eUkOOY7pdOrH0nYB29Raldvhc&#10;noR7AYlOFCgKTtWp23Y9P1ZOLMxCItS7OWZQK0CjfZR1+X2sShWkr7gcSepGx69fDJSOzGMhyV53&#10;BhQFWIYCvEE7dKkDvioMnqFuWxUKTxHIEE7V+nK6Zb2hykfALx3BLBeTcSCAC1PD6c//0WtacouK&#10;pIzKzNuAxKg0ruB8Palc6OnluLd9AR6gEm9SSWFEdUSoJUB2XlxO7fHT4uXH7ONeKVSqKqgsSIzI&#10;Ntj0+EqfH/Y4pu163MDI0hkb4AplWPruP8sMCd1/yuWLhrl1k/0jiIlYSbnjV1PEDYDqOn2vixpG&#10;w6INlsElhpZ8nndGi+EF/wB068iTUnpuG5cfg4/s5f1qNF4ymG8R6gSFXSgVgVXiUC7ciPtf7LBt&#10;1DGz/VUI9Mu7lg0SXekyRHk0XqQycmcEOwaOVmZW4K3xKn/GP7SYqL3TwGR2hT0lqw9P4kTb4yyl&#10;aVI+I/5ONBG6hJpOrJN6kLXTmVuYLXI4O7ciYwkiPVVXeNfiReb/AAJwXHujowYWrx1U+kAOPwUA&#10;6Hfc/Zov8uPAQjivq63mimRlOpQ3ARwLl6hwsoJYCootEX7fJ/s+p/sWXSPCwZgka0QuJZoiaHlT&#10;f4fiPwrx4/8ABZHiF9WUS7T76C6iYK80repLHE0FndIvMMqkEEP8A+Jlm5rGyt+wqpi00ScBJM6x&#10;xj4fWAIViKUoyR/xyco9WMZG6H4+1Qtrh4m9CzgkuZ3HqtZtIGeJXDcucc1x/NXiqr/Kn+WjBYTv&#10;HyKJ9W6metaNy3H7vl/wOQEu9lxj4qjeYNPiuzBHNIdUpRdPoEdowteQFwY/hqf7z7P8y4nMrCUq&#10;eJ5KKIgKGtONN2FPuyZAUckVYyVtxIC6hHflJKyzDjUvUMqMWp0PxfAv7OWLywWQBiQ9algigitT&#10;8VWbpXpTAAAx4ZNSafrLwsUVShWnBpZGXYKB6dEj+1x2cN/L+02Ki609R8cLBwdnT0lB9mom9Dyw&#10;EkEKYS7/AL0E2l+YHl5W15CYHUh4phdSOCDs0ZMyhFI4jp9nFEnZ0Pp28hB+ESFlDCq9aCPuCcsF&#10;kd7Ex8/x81KSzMEwN1qNurKTJ6KRSFOKvUAs9yx+FlXlRkXj8PBWXA8l+ryBVi9W4AAb4yTuhGyq&#10;Vapqe+QNHmyEK67I+HRmWBma6+r2RLMoWJAABKrfEziSPioRV48f9b/IwuLp2KekwdakqS71FDWt&#10;H8Mdgmg2bHT4oxKblPTbiqyBIY6HkOIUmLqzfCTT+bNbalMtysbosbGpCsGVSBsaVZ2bqv8AL/w2&#10;ESCJYtmr/RbSWxkZZ3nUD7aGJpFbah+BIlQ7OP2uXxfyYIGoSBQUgUOvxcWiqTWm/evJfs4DTEQ8&#10;0DN5etZjKk17OYZ19FnjuyoQKWJC048Cjn95xZfhXh8SrlQapePNVLf1CTxJjh6N125g9gcZEHqk&#10;wFc/tWX/AJZ0OGwENzqLW6Knqr6186M0YITkxhkQ05OvxfZ+JOWLC9upjGvoNCRRpKRKKjjSjceL&#10;df2V5fEuREO5HAB1QI0XSrFLiZb43aMpjg9S8mco3Llyj9YyRB+PACWTgvB/jd/2lIrqduEUZQk7&#10;BnWkZYfDtVlbqpyU/SAVMApXuk2EKXF7cfWECfG6wuXuURjzNQsUiN8Mqsq/Z/bT7OKLPM4kWeFK&#10;caeopP2QCQqtxPuf+NsRuL3YmIHIodrC0ie2msL2ZWMgf6tKop6jsqvJJF6ifslU4MOCv/ur4MpZ&#10;5oB6XouURWNaorVAoG5g0pxP7X2v9jhO3PiURve27uxsLx/rjXsKzzSQx8Ss0kbIz8jH6LDl6hkU&#10;fDHzaNVZvijkxBdRielUkhIoY2aRG5fCK7eotDU/FyH2v9jglvvZZHGR+P2I1NAvYGcq1vdpVlnj&#10;W3eEL8bEFW9CZmRV+BEVvs/7Jctr+2+tUW7X0jy9SJZOThiQa+oHK8T2Xjy/l+xgB8/vYjEa5LY9&#10;K1GTTkJ0s+uoQQzy23poVHIKpgaNJQ6L/eM7pG7fa/vFwQ15aI9I7h1KjdGk70JB3/Vh4mHAeoCG&#10;TRtSuICbvTraQO4CzR237HMBl26Vr9sf7JP2MRXUbFmHK5mYHekTVSq06Agt8Xhg4h3ht8OXcFWT&#10;y9rqRSNDp1jG9COV1EPXCvWvNo2ji/d9eScFdP5Gx8ZLuBFLcuyqUZC7FVfjWpXiTsp6U/41yO4N&#10;g2td4ih7wQ2sUtze2ukwRNIsyTiGFZZYOdBGkhkRAzyD+8Z+P/D4+3tZnZD6k8aAcQzmTckeJHFV&#10;Uin+V/NkxM8lkQOg+xCaprNhAtwPq+nXU/P1pIYBa8kRWWh48xJJJKvORWqnp/YaN+CyYmxmKhBd&#10;XDONmosgWoILVBIPQ8l2yPDJAA7o/YmCrppm+tHR9MiXjyjd5LYykMGWPgyKyqAyenIefx/y5Utw&#10;0UgAuXCEEEPGzNyDcBxDVFKsV/mVvhwiW6ODy+1fZWSXtr6kul2zSKQ6vBdIkQjZBMfUeLg3JkRX&#10;Xj+7kRWk+H7DtjmmTl+/n9M7oWQAOvQHqOqjDv0ZcIPQKk9rY3DxH6hp5uY6rOI5yXgkHxun2XHw&#10;ytTi3H7Sviy30jOFjjklAKjh6Y6g1pUivQ8sSdujHgA5oKbQ7KK3ea6ubazZ1kLTm5ZfgZePMgNx&#10;ryQR/a5K/J/UxKeF2lrNFPEg2VqFVOwANFAG7f6rZEHzZA7bUiNL1Oz9Ax2V7p15cfblhEiySLuz&#10;FOUju68Ih+0HT4Xb/UQaARzqVa5cA8fURytAag7lhuaeGHfvZXY6JmbwXdg6Sw6fE7D1BazRrKGd&#10;eLAlFVgVSp5MGZkX4v8AJwQkV48oZFueYerepWnh3PHcfzftYDLoUHhr+FKJtQ0CC1ZJptKWAxUh&#10;W3KhmXjWvwqZfgb7SxLz9Nv2W+DHyrfPHR7Vq1+JpBCj9afaVlHX4v8AVyPFsxAiOv8AukPp1/5c&#10;hnMsGrxuDUxRW0l7cw8achWF1m41jZU/laVOX+RgU21wXANtLIkfwFi0XIdCakmr713+PEZCzEh3&#10;/enI1bTlj5R6jbwT3i+uiBLr0TQuinjRVi+EpySsLfDiiQtGJFiSVUcmnqHl0HE/ER45YJFjI33L&#10;Uu45/q73dzZzTxKhk+qqY/iYmRf3auT9kcuPxN8Hwv8AZXE0iiZVCR0lPRWkVQex4gj+bI2u/wCA&#10;ibi+uYJZWmuA1qoo0kVrLI6ftASMhND6f+pisCR3IrFGStDzCsCvKtaA0Y7qckCmRMeZS/ULqbTH&#10;BvbuNHDAwO8TJIYylC7pVFqrrVm/Zb4eP7K29u60Q20ahS1ZJG2pWm5ry7/s5EgoHfbk1iznVpY9&#10;TuJnlWL07e2iqwYoX+FeDJ8SrUmT4U+HljIrCQRm4SEM0QYzQcyTsKceoQMWGR5C0ymLpfdeZbYz&#10;rYSXrxre8RYX6xKqHlVw6bNI6JEynl+1yX7S4usN4GciJDGVH7oyc6AmtWjJCkbn/NcEtjVFFx/A&#10;SubU9CkSGKe8nS4LkfXUtWt2kZUZSsdyqtJG1FjZfsuren/vzGtaz1ZnhKMSGdAxWoAJoFDBuO3+&#10;VyweICdmXxREOu6PLHHFb6ktxEivHBdcFlCMzqhLTGJ4WlXkvLeN44/3jL8OWNMv5SqxxvFGOJZ3&#10;KtyWhFPhH+y6fD8OPjxjzRxj3qc/nfyxYKzXl/b3F2xmEcEIeEI6kNWkzAnip4bv+9f1W/Y4JobL&#10;UIU4okbLG3P0wWUipJFTWtDSnVsHij8WsgJbqd/5r8qXEy/Wbq5ilvYmt0uikciMU4owVOLqssfq&#10;ep9iJkX+8b4Ux7m+VqvFbM/FU5u5oHFCtVqPhrtglOPPf5qAO+SlB+g54iLe+1aG3Z5pxDDb/E8T&#10;FkmCScHbnSjsW+x8XpL+8y2kEfJYVgZpDWWNZNgCatsR/wARycD3f7piY3zv5KkMT3PpvfPqEcFo&#10;lLK6ltqMzqoSJucblmZSW+GVE+L/AH3x5ZleFQTxtkVWApVjyAPc8dhsMlfw/wBKmj/SU5odQkfh&#10;6urTySRM3qKsSmIuu3BfVCtIqu7E8eX7SN8OKRQ2DQ1RLYovxMqI5HYVqCeh7Uyok3/0gj1f0kDe&#10;6h5ktdRWKeTWC1w3owSyT2yMOPJivpuIw3qIN5Gf4fh+DGIoaQMIIFValQYnpXc9AB+zVt/+bsnI&#10;AlTt1PzCMnkkjsmhOo6m8sgUSvHeW3MIaIaszOFIl4xfu2VeSfb+P08qR4o5mdkhMvTYMteI3FOP&#10;PqP9b/WxAA5qASNrVbKK9uLCGKO4v0tCCw9R4pSPUeqPzEjQVCMvwsfS+NPTWHEgRRG/c1od3jel&#10;BuCdlUYPDtn80VPzZ54l/SHDkppBcQBqsOLpH8ckpoo+xyRfi5/3nx45LiGYkj0qrU0CSg1p8Q2T&#10;cb0yURXRBjXeoPYalYRrGw1Bw/7tmaezZVVWpHJ8c44lwvMU+P8AZk4rlrfWg9SL14PiIIPFyQSf&#10;hDbbbimMwD03SIHbmpXGi6xygvf0dqkhgQq0Sz2yKyqhDmJfUXkWU8v2Pi4/6+LT3dtGlIprf1gO&#10;UheMLUigUbqP5T1bKowu+If7L/jyQCPclGlaBq9/evLqFhrMGnSEQ2iQ3zycUfk0sjcJ3O/qRofT&#10;i4L9tufxcgv1l5VcM0KzblI14/F8RFG4L02H/XWWwgO77U/NkSaPFp8tuLeO/kslAWe4laRhGAin&#10;lF9Ym+18Ug+y/wBn/fbfHre6cxgCeJYwxKKsRcbfa+ypoOvfEgdzGUR3H5rtQ0i3juGlawvZ7po1&#10;jnke6WFqMQEJ9WaNWf7J58P2Ps8uGKyXc6KC1xGRUuCYpVp0qxoCf9XBkHCLr/dfrYwxg9K+KBj0&#10;qxZ5Gi0y8aQrHbvHFd2bl6cuEcZeWOPev71W+L/WbErm+uSjxvcQrAAAxC/CVYUG3EsKe2PCOv3l&#10;nGAHQ2idM8saMs9rqMOl6jJqas7wq9wfUSSJizciJlifnVlX1GdX5cG+FmxRryVVLCSBkej7yVG9&#10;fiHNa13xMN7EftYiN96xdFsJWiWS2v4Li3524aO34OFXifTY20nFkqvL7T8XdeX7eVbX10VZRNbM&#10;I/hVeaEsNhy3HL7+OADyTOMe6SnqPl7RGu453sdXimuwsssohuQsLVZ+B4P6Qbkx5cPVVf5vhzPP&#10;cBlaWaFni5GMuyVA47gbbdFyfJjQ6AqsWl6U0ckdpp99FBeFBdrDFModhJUO1Xo9OcjL/uznw+H7&#10;GKC7vRycz27FmBotAQKd61r07D9rK+QpAjE9Chn8u6ARBajTtTjhjidUdmlIJDBqAoystebf3j8X&#10;9Ns1zcTtNX6xbh1I9Qsy/CQRtQdPc4nhHKJZRiK5FQ0ey0m2070o9L1RrYqwtoo4ZD6kbRsS/KT7&#10;a1Zlji+2jep8PxtjY571G5G4t3jQVHEqpAPuQ3+VhAPMhSI90le70zQbq3MY0zU4bi4bi3qJK6GR&#10;aUJRJIqFf3dOPDhxxsdxJOyGaaJo9mSMEHYElTypWqldjx/axMLZkAcgVS60aysYLn6hY3MN0S0c&#10;12yPQO6KklYeaq6SqyK6F+D+jxb4/TbFrm5nkenqwBA44g/EQdv8mnhkY46Nn75IFAcilug+XtNs&#10;4Wf6lqkl3LbstzIrtFG4HIjihnZo9g4+1zVviX9rG293ICqfWIQxI4KV+KmymmxA+H/WwTiPf8U8&#10;I7lTW9AtZBNO+j6hMiRSNNIlwfTZxymQPyljZ/3xJWRliaJE/wB944T3ilVe6iO3EKQORX6UXau3&#10;TB4Ub5fakyBHJDp5e8sytNNBoV/GzP68kwmkMSz9Bx43MtZGjdnry4sqtyxtxdXILLFPFyWnESAN&#10;Q7dVUI3EDfd+WTOKI5MQbG4VtN8taSVM8lhfK9wHLy28snBl+IVDzSzwmR2JX93F6bf3bp8XLLW4&#10;vKgB7eMqofnyVa9QNi1f9keXLIyjECq/3SKHmvuNL0BUl9e31S8S4keA2xhlmK8gpYArFwRDSvox&#10;tE8TM3pceXw5Lm5apfUIUldm+rr6ikN+0B3rUf8AXOVemI2iWzhB6FBXmneXbFoorbyjf3Nmscba&#10;jNHZSRyQtQRs9PgYMnEt8Bb4l9T1eTY55b0RoGuYHDbsAwLCpp4Co+WWxyAmqLDwx3FdZx+WXvbh&#10;k0TU7d7deMbvE6ROVQvuQzqJPi29Qu3KTh8GJfWp1g9aK5tjFsqKrhiTsKAseHbpjGYs0CyEI9RK&#10;0W+n6RdamljeaVrC3EokluLmW3eNVWrNyYRD1/2/hflx+Hh8H2cfB9fdywuLcFxVVrShP8yg0blg&#10;lkIlyK1EjkdkPrEnlXTrWOGTStWljhdY3kSAyF1UUXhOwLxrF9j4m58eS8cFol8karJPDRjRrgbg&#10;kt8Pwnuf9bK5y2+kksYCNsf1LUPLM8ks9npWoy3NorPForFkdFEQWWjxs/FEBVv3kPP0/iX7S5TQ&#10;XMXOl1H6fYMiilAKn4aYMcz1j9hbTiEtwFC282aNObNbrQr5b9wF5QXNxOjGRj6UfKXn9ui/b+zJ&#10;8XF+TYoLa/oaTIwPxKeIIod/h/a+9myRnDuLQCDyDVzr3kyAxi8065inZTHPH6kg3WkZMpB9D7S/&#10;sRROnH/Vxog1MEv6y70PAgmnz41/Vg44DoyPdS461+XEiLC1g6pAWj+tB0jq1AW4NP6ZNKoPtrJx&#10;/Z/lpoNUQchOGY15HiCF9/2f+FxM4VSAQeiomsfl1dSegdP9KOIxG3QyFJJyGIVV4mbkFan999r/&#10;AILLA1EqoaRCnUhlY7eB2NDjGWIm6/2SaroVjyfl8biR4beZLulEaCWCNxyq3OI+rEJI/GSP/gkz&#10;PbXMsZdmR5Nio9KlfDcjANRAGmXgy5gHhatfN/lLSdQXTVE9tb1eK4kOoeoENav8KSsAP5uJVmb+&#10;75Y0vdIDHzRduBARqVpsfhUYSMZ3/wB8gE933K/6M8q3z2+o/Vrm6MRW8hke8ieSnIFlInuJE48v&#10;ts3Lk/w/zYsst2I4wJkeu3MqwqflU/rbABEnl9rXe+4S+fR/K7Xd8zafdQulHltYp0PCNq1ckBRV&#10;q/D+7ixNZ2AatxC7Ebrx3G+/+dMPBGtxt/W/aynZINIuHQ7ZnRItH1ezhDj05zOzKxC1j7syswPL&#10;4X/1Vxsou+Q5vGFJBdlLLsSOo2JyVQqwL+LLitW0tPLkEDCztbyS4gWRLKGVYZmDojqyxO3NIwWJ&#10;LfHy+D9n7WV9cf1iouo1C1JFB0HioFe+JhHnX+yYmO3JWTyvZNpaTSaDfTy3IVVrI3NXkBIKSs7R&#10;0RVp/M3w/wCrlpczGPkbiBVFGHI0FB33r1wyoDkgx3/iW3WhaHHKEOj6rcSuGikEMQduTUJjonp8&#10;inL7P2Xj+x8OCHnI+D1YmNAWUvxIBO9CAT3+HMYcJ6SDPgIjzY1baXbz3Pr/AKD1SCNGZbaVLT1o&#10;ncKePqRl/TDckf1fikbEnuQxrDcRNVqk8wOg3BoD+OTHLkSsYd6Z22lQLE8eo+XtWhSOL01i+qyy&#10;EsWBV05yDhy+z+64/wDGVcU5yuwZJ04KPiAIIpWnWmQ4Ynfgk2jigK4kpktdE4Tw33lq+e7lf1LV&#10;pF9KZpGVnq1JeXEj+8Us3/C5RlmBPCdCWIYcqUpQCnj1yyMe+EmEoi9zarZ22ntawNPoFzbLEGgk&#10;EHqCUOHeQOzcuDKqFE4/aZv2ePHEjNfiSn1mAL+ylCGNBUjcmuTOKJP0yYgiIoBNk0XyfeQJcT6J&#10;qgn29ScuPSjqeIYmErGo/n+0/wBnjxbHRtfFVkaWNlqasRQFfoJGTAAHItcuHuXXNp5TiuJbK3tL&#10;xbhERhEjcpFkoO0qRu23xU/l+zzb7TDJdVWlwpLn4ULAnbwPLIgQ7iyJB6IpdN0BDOG0iWOOBQLi&#10;4SAqpEjUHJPRNRU0LLxb/hcdb3EjykSXCVHwj4gQw3NQN8hIVvSJQvkpa1pWmWmlCWz0S6ZJ/wB+&#10;/GB0lhc8U9NnIV6jkz8Ef7P+60XLpdla+uqR16oVKkHrSoFPvwmq5KSB0WKfLnrlH0+ee+VAz29z&#10;HcLOske0SuqNIkm/wFeDxy80/wApcbE8vqrGJRcBk5IfUU8qkg7VJO2RgB3MpXX81fexaHJZSX8u&#10;lS6TNBcehOEtJ4miCorpWRERYzzPFVc8mZf5Vx0MxWXii+mXFFLFqGhO1Cf+ByZhE8wWMgRvd/JZ&#10;qGm293pskl031yGzkUzrCsQkjLoh5F0CsaVT1efwLJy/b+LHpLL6sgYU4L8VSFr7gfxyuUYfzWXF&#10;KtjSX3ejaG+m2bJSeO5kItfTjkvBGKABJG+Ohem0X2eX7C5EfzR9R/y812SgU/V6OdmJHJf2gTtk&#10;csYiJFOVp8sjmAJtmHkGz0ez83aFaopkUT+raoOdtHG9COQhcIvq0qHovJv2fhzyfmA9E+is9Dfk&#10;vbGXyNbMq/EJ5gD83O/687HsjII6cX3ySBu8q/MrzBa6brsiXU/GAwiRhxJA4hfhJFN2PDiD/N/N&#10;nS0gMaIuyspANO/SuR/MifEa4okJPN4ZceZU1K5v7hka9srmCSSFJKVi4cwoYbjly+P/AGfL/VL9&#10;V1BoEmWKQxzqpKcRyYkg7D7vFcyoaIZYC9wf9K2zxEx2Zt5E8k2+q22m3mpWS6hYSuhmgciKBArj&#10;iXU8UcrzbnzSX1FwbaanHNYmV25yLtcFVZBUfa4g/F1DZrp9nShkAG0f4P4vU42IgmjzYZ5h/LW+&#10;0zzjDbWsK2mnXHM6SssiTsxVaRiQglCXrG55ssXGT9j94qMF1I9QAAWAagIIo/vvXvvmZi0mMUeb&#10;dIUnEHk7RLf0ZWkadYJHhEjK8bepasduFIvTbZEaIpI7vJz/AMvCkahBLOsMxYgtyDqdgK+qeRoP&#10;tBWb/VT4czMmLwo3jAstnGBs9CufLF1pOnT3miJBFM0IhEEiFi0qRizh4LyajJyiiZlVeEkv774Y&#10;8HyGE1LoCCxCg05fCWHKhH7XFsGOUiKHT6v+Ja+G5Me0xtWaOKG1nMc0MUT3UkakWxeaGJxArJIW&#10;IhWaJgrLw4pH+zgEarbytPBEWM8LEbUI+F6Fq7fDyVv5cyY45bGqH7GXCyK38rX6rp1/OkKafdQq&#10;ZY3LiQCWD4Y2WrfvFV1Xk3qcVxlpqTQKkNxJzeELEHpUj92rAtRT1ojE/Z+LI/lIfwjZtjXJV1Ty&#10;Npl+11c6bAfTv5ZLm7UNxMrNPJHIoPNFoqyTIqceXBOH7fxpPfesZoXQPGAYLniPgrw/aBPgx5Vy&#10;2OGI5Hf+FmAExt/LdlAttNFcETO4vNO9cqZRG8ysVjouyckjdODfC8nxx/YXFnaO4jYRPyljHVmY&#10;gNsACSd/i3/1cIuJ3HNbULaO50q6j+s2yxWl0QoWNIw3BQzMQiqAirH+7WrfBJIiry+JsC29+HlS&#10;GNhHJIwUA1LcmRmWv0KHycojqwOQXSbappMMNtNc3qGe3gjLtTjxCRuqyAbBq0kkj/yv+Ih2ZFn9&#10;NEJQxlXHwinQqfi+1T02div83+Tj6ra5SFo7hdNAs88qB0uFkg+2eRYsrCq/Z2nSKJG+20f8suW9&#10;ws9mvMF2KgKikBSj9GUn/KKJyyRj3cimU7Wx2klrqsnoMiWzl2knNTIJ4uPwMoqPsCaVl+BeKx/a&#10;+LmqL6yHIiRSnp8vVUclVlcitR/kjku32MpEjLl+PS1idhB/o/V5h8MEgCzlDC59NpIJLdJKAGn+&#10;7W4OeX956n7X2NN6B5PHKYVUUkFfiUqRJx3O3wuW4/Ev/G043yQJEldZC7FIbmFLuVmPCQKODeop&#10;i5Eog5DnGiFvgf8Am/4r0c/pycuQ9dgnBvtFQz+pQ/8AAcMM8YLOUm7zTEvYFhMTC0ja4FxEwCep&#10;xha35Dt/uz1lb4fgb+b4cT1CSKYeiikStKkicQxCmO5BUsRsD8Kmv2V+zkYRsji5fsYjJYou0uwu&#10;URJdQdZrWOIxzAlR6gks6uqKRyKciw4Fub/DI32cCR3bwvChRnVQihloabGZhQA7jl6Kqp48G+HL&#10;eEC65bsJ5TEUmj6aJort1k9EzSSyNG53Hwrbxnl9oK3pfWWZvj9Vfiy7V2js/QLsjKXDHoE+MRsO&#10;4PFmZv8AV/2GJkDK65tUc6+7ijm1H62sSypIsZQAAs5CPKp+IAgOqIv+t/z0xK6iimB9MgLKqAEC&#10;oDKrK1adVFWOXDvPRMj1RNm88W9ytZYXm25bmNpA0dK0+JlCLv8Ay4nBJMtQEZlkViylgCrAU+Ls&#10;OJPA8eX7XH7OQ3sdzKMje6pcRxP6b1QPGycGClgVLBmoRU1cLzBP+Ry+1jfVADylisbyVdH24KtA&#10;TtWpWjcjk0mZKp6RFE4q0iRUWRB9piK03pxDVXiPs467MhvDKE5xt8QbpSta0PhSnHJQPpYjcNae&#10;sa2CQc+LRj0yta7igFfeo+L/AIbHMEFs60rKUkhV6/FxdVYlf8kuF/2KqrZUYXJhwniUWiaa8SQ/&#10;CiNHLQgFeSOVoSQdwhNB/M7On7OBEFVEbMPWWLeQEEhmYjev7PwKR/ssyN24RNI8s4dm4/u+Y4pv&#10;uoUE7D9qrN/wODTIWiWVwDcEkuy9gteQB/l2+GpyoCkb0gY4hHKYVqLZQFVT3LceJIr1+L4qL/xF&#10;cEW93yLK6lXEYrTj8XEmoodwPh5LvkJQLIC0FeacUaJkIeMSsVLFwULiivyB41/eFH+FuSf7LKKC&#10;OZSv2Gc8+PuAK+NOTj/rnJGdhBO+yoJ2mtnDVEiRqU5bjYk0rXjy4xty/a+z+1iDWokk9RUWrEqv&#10;Z1oTT/On2v8AJ45DgF2WHMolboQqUkdqIqs56xtUb0/X/q/5XLLa0FEUEDiSBXfiKHw69suBpvly&#10;ptb1vjbgW5KCaGnIniNq9OpxG5ikjunWoCvQAj9glQaj/K+H/h8Ed0QjarZTRzWiSDkxTkd6DkFY&#10;ihH8or/wuPVGed1Sqp8KAgdeZBFKV+yeX/BYeTMela8qxwK8m7KHkIJFP3YIINafaWn+f2lJ4m5l&#10;Hb7JVKHb4SQG/wCNsAO2ySo206NCJIkB5h5aj4viFSn0/YOOSBm+BwAyheJ6gkkBzt0/a44OMhHF&#10;S1rooOaVZWdw1NiFClkHxH/U5f7LE0LRR/WJBUOqmjD4/ioenvX4f8rJcQKBlVXZJ3+rxMV4M26k&#10;cPhqKEj+WnxfZ+HAyyhpZVAoibsR1+MENy9qZcY8mzjRjRUSPkQzNQKD0qhBWle9RXF43+GN5AFB&#10;VVZP5XJI6/7KmVlJl1UJVYGTiSXDFlYV3QBSRTYfs49HiVm5kRkMxr2pX4T4dsSCmGVayzlF4qZA&#10;yqKdDWnxDx70xJ3n5cyDxailiBX7dR39v9X/AI1kAEynaokdsR6YK8kJZVWtB8BU/ge3xfs/6ziw&#10;lhkj4FXYqRUbLyofpwcigStbweKeKT1A0aqynxbjUfRgm2gQcGapVBQr0p8IJ36bZXKTIAIO8unK&#10;yInFHkNVfrWrFV+Hc75RhJQqaihBQHfbr/DDxbqQvW4USqwKmoIlIIG/Tw7VwOyKE2FXSpNN69D0&#10;ywFhwhFrIedSaI4UCopTqOv05fB/XpT4CeNexI25fQTywXsxpZ6im35/7sC8uO1QDvw+kDjn/9IU&#10;ktmBxcVQjdyvPd/EkE/Cfs7/AA/s50hp5Egvb5bbUixeNv3isCsQkMVRDvUKGVTzU0eq8X/3YuJz&#10;qlvMpkjAU/EjBmI2IY/Cad+uR2BZCyFaykfULaRYZ25LWKWNkjDVIKAhhyrt9nGqJFD8CAxdiTxV&#10;iPUP2fjqRWvFVr8OES7l2XPFAxiV+bII1CqZZFB9Hfl8BCmhXk78fi5MvHA7SXjF4oXm+JV5wxgr&#10;RSaD7NGWtf8AVwCXcy4RzKKMOlL6c92lt8Dt6VxK4esijk1C9VYqF/1l+LBP1W6kJLpNyb7II+0W&#10;6ktTpXCSfNGw7kGNU0yIBYri1KRbSMrCsYShChATRuJ8fs4k+mTLy/49yq1BNPiod+hPwqfh/wAn&#10;lgBKxkFdPMFnLw4H64GfiwTfhUAqKMBV3Q81X9tExdrW6SJfRmRDyIeMni4Qnp8IFasnH4jjxdye&#10;IXyQS6jp89w4uLWaVeCtFc8fUiMgUGo5E8aJLz+BePH9rHPEF4CW6iaMCvNCxIp3PFkAr78v5MJ9&#10;7EHfYLY7xp1Z7fTbmGaoUxToiBq0HFeaStRfb0/h/e/Yxo1O2jugnP4SUKTjipDMGrRg1F4cPi+x&#10;9rivLASCpiaak0S5msXL23IcZI5LR+csUkasoAeNk5Oz89vgkT4eTN+1i9vqIh9TjMaAsTz+OtGU&#10;c+ZDKFUfFv8AtL9rEcubE476IXU9B+tC29W0AFEVfRJhCr6bs0XpI8Ts0jD0vhV09OT4o2Xnihur&#10;N2YSika8V3TgGBagrTgrCh7j/Y42O9aIGyiml6vFHG0B5XEgeSvreuUYJUhTIJZEbmFb4Xf/AF+K&#10;4GdrMEKkR9I0iYlpDIAu1AylW5Gn2aM2QjTKN96YiDU/QZpbz/SFVp0CLCkLF/iDMkiuvFAaLJzR&#10;W/a+LMLC8hl9RrKprQ0L0AANDxqFKsAvb/KxpPGD1Ul1/RL2ERQ60ACOhMNSxdQy8qM6yo7MvHl/&#10;kftYKl+tQFoTHCzuSwRvtKpWoarcaj9hd/8AWwmjtTAEHfdA2cmlah6d9DdXixQARNPG37qSRXAe&#10;IonMB+S+o/JOfxfu34fDjpI7p0gZBCvNC8YZVSQ/ZDbFg3w1H/B48XkxFb81ltqGjx3t/bzTXbyx&#10;SCKcLJJPCFPqsjVCNEofi+zcf3kWJtDcSOsl1cxog5GVXQAlieo+Iqvw/wAq/tfakXJDiPTZkJAC&#10;gFRbm0tEMOmafNPIVSO2MLsyqij9piqu/Fh9iR+XNePGB+TKxw5R2Wd5wpDwtG4ABegNeScuPE/z&#10;cMTdL8KREKRNcQB7OOxMo9K7iuY+ZdIuTLxMcpiEnqL/AL79T/WxVrdpY5WSSSOVaUkVAo4grTiG&#10;qpNFPf8A4DDwH3fBRLkhDqAtJ7aGSCCa3krWFpmkkDlZK+owoyqGdFPJG4/Fw9ZnxOOa0AU8fUYt&#10;SQ7cTXrxq5p8Z/nbARYZESV5bPWCGCyrbxrHWBRy9RGAopk4wqGHpL9gxI32fjyme0Vz6aReoxJh&#10;Tkxbn4cgSrCm52xEAEi+q9YdXdF9e4ufRRVW6f04lRoyd34FFlR+Xwr8TfB/lcsRe8ZeQMUYgFAh&#10;YBiGAB4ncFh1o2GVdzLhtFQaUrsjG5nN43IyiN3RCrMw5rUOkbH4WaPHprVxAnqw2qJAwZZj6QBY&#10;GhCncKeVf58qlijLmiMd+f2oHU/Iel6q6wX9/c3F3DJHcWS/W3/dSxmglSgLKY6fyfzcuWJLqZt5&#10;JYYEiRjEv7pViR2XgEDdHIA+H4j/AJK5IRjyScYO6IfyzaXiWr3U1y7LdPMrtPcvGriUuVIDxBuQ&#10;51QL/N8LYpDeXrTOvqPGGPONGjHTkGK8gnxbt8Kt8P2sYgAoMQ650TRUgjkaBLl0X0ppVmchWERi&#10;EnFpOMZ4IvOVP3n2Xb+bGPNqfrVLspSv7sgBt9+Pwg9KbZZZTUaRMNh5e+qBUijdJOB9ZWJj22En&#10;xt1bkWZvi58v9XFGGuclo7gcgpUmnx0oaqfiNDuvw/a/mxMiWNwQcaeSHjaX07dyI2mjmQBh6J3V&#10;kkX4E5oeLn1E5Jz+yvPGXX1hYH5OonUhQwk415CpBFAtf8rn8Pw5GiWUTv5IiyNmbtGihkNk6O7x&#10;m39Qgo3EMp5NJRt/gETs/wAf7XHEbGVJwfXSSSoX4uZfiKBzVAJGcLTqP2lwcIKZmuSJ1W3ls1Q2&#10;klvbIhYmIwqhkcn0l4y84Y4nflx4sfiV+OCYyI0LyX6yB0V6ASMrE/aPIKQtKL/scIvqWB3PJASl&#10;pZUjt9CkiEcrxCXlbxmNVWsdEMis4csw4/aWT7XH7WXD6UzOXvv9HkCkpGhDK5B6luAoDT4FyEwe&#10;hU2Oi24lv4FX6voR+u2xcRSXUyCOWMMvLj6RuHDMjN+8kX/K/bXLZA86KkjmNSwYqxcBf2KANtX7&#10;X2f2/wDJwkSrZRJfGxitZZZLeEXDhGVHRYnaTb1SWKfFx3SvqL/dJx+3gyI6ZRhKs3xLyPqEKqgG&#10;h4gVam3cZGUJo3Y9fr51Lo1lLp6JFKFT0Y5JpJeSAhZWYxRq7cm+NH4/s/GuNibRHkk5TsjwuKtK&#10;AysoILBWPZqNRsJEgFPHXJfdt5/ggtxDp8M0F3CVC2rPHJE7Bljkkj+HeLlH6kQ+3+8x0cFiZ1mi&#10;vo40kArCY+Tcmoq8qE8aAfF/rfFlfr7vtH/FLRrcKF9rvmmGCSym8sXN61u7g3qXCxxNFGBJIYvU&#10;VHcMz/u04v6ix8I/g+yqmkzIBEkqdWLoy7cA3FfT+3Tp8afZ+P8A4IicgapiZjmhH8/WU8v1ubT5&#10;ynCJIpopDzE7RLJILlT6DHZ/9HmVecn1eT9pU4sNndISOaUYVjJKLyDGmykBvhovXjxZssjO+n4+&#10;TEyCYWvmTSLviGtZw8DcLqNUmmMTxryCvLG7xHnyl+GN5fURP8rliUtrqteJVnjUlmoqjcbH7I+I&#10;8u/HBxhsBjSJtNb8m8hILmKK4nVY4vUmdiUYeolPUkPpp6LBuPNPtpxxKKz1VXZmtJSzgVY/EFIF&#10;R8Jfr05bZD8xC2Qjxcl975u8iBIox5gsYVBYoolSIyKW4NSRY9k2bgeX8v8Ak5hDMqoskXGWMgMT&#10;QgMSoWqty+18IXJjNDyXl7kU19ptwGnt71JbO6UvD6ZYF41V2k4SRGOvAeq7/a/2WNeyuQWEcUpC&#10;15wooBqRWo+yPhHGn7PHIyzBIkDu6PX9IWOKS4v7MGWi295LMSCEYjhuWZmdkm5Dn6nOP/gQXCIO&#10;qkLJzda1ZAeu9QW360NOX/C5IZIV0SbTz6xcvEzUlgKRvw4RystQDQhhH8I+HkvLhy5Ky/b44L+p&#10;3ELOySsJIiCi0qorQdwVanXf9nAZjo18V8wl41XTL2GKKSFWt7pGSVwwV/hJqDRkkRmNUqq/3i/F&#10;jvq10ZmKMyEEh6MyghRQcvgNRt9r/JyXNTMUhzeaZHaRCeKKVGpJAjRxyMJJDU+mfUAV25/Y/mk+&#10;J8VZ9V+IIeaxqVIArUNuNwenf4uPw4g9zEcKHFr5U/dtKgglnlEqliV4yRniSAykF9+P7tpPjZ/h&#10;xOddcE3Hm5QJQorMsilujD4+DcSVFCvLCN96tnEwpbAnkloRN6NohlmorywxmOQJu6EtEJBzjRnq&#10;rcG4L+xj4ptakQqzvCKVJLB1PIdnALNTuDkeGMuiiURyULvQvIkd0k50+3u7iJv3QEYSSMxkFWMT&#10;ERxcqfC6/D/k8sXiudcLGMs3JN06HkT0Y0HID+ZfhbCcd9PvYEQ5oK40D8vRF9ZFvEsUgCT15KI1&#10;UD92oZvTZlPFo3PqJ8CcP2eTY9UvpY3k5lpt1+JETlwBqArjlX/geWQEADt0/H8SZQFq3+CvK1oY&#10;LSK2MVhGfUVY5rmXgZnpVnjf0wlR0+Phxb4cTkvL2tVRFHESxFeIJZ+XVIyCdt/ix4Y+bKIEgibb&#10;y7odvI0TzTytIxt7oTyTzII4igostz6ix7/CyxsvP+XjgiHUr6cOwaMcDR+AY8agBgwAIry70w1A&#10;9P8AdNRgBsgLryh5bsvSjlinczUNuJ5IwXMZZo2iZnVgPS6oj8+C8OH7tcv9L3cM620vAIzCNH4p&#10;R2K8gBUqW6H9nlgOOHFy3ZgCtkFP+X/ly+hOvRGdb2NXlCfWJ0aKNZCrfZ9RU6qx+L0/5vg+HF31&#10;K7jNbeKP7NWk4gUFKHkCRsG674+BC9weL+dxMAByKD/wFoV5GRqWo3kgaasVrJcSygvUlfSorhHa&#10;Jm4qFb/KTEEuJPTNEideTGqpxowpyqOfJhu3T4cIxAcrZGvP8fBM30WH66rSXN5byelFHR7hpKxV&#10;f0iC0Aiik2jX4v3v8+OFwZGYLAqpwpHX1f2tySVPwnYduWRlhB71G34CybRXt44zLq08lwZw9wFN&#10;itBH8KxqskYEiVdkPx8G/a/lxrajZ/WmjmhROY5iTkybcSDu3wmv8q5CeGiKk2fwrIfKPmiPS4Zd&#10;O1qeQQ/uWtp4IboAmVWTisJSRSnxVlkZ5OPD4U45b3emgc2tVdKBkPL6CST0+H9mmJxnnaKNKcPl&#10;/wA8yTiOLzI8M6mWK6iNuvEV3j4IvxNSRW4y+q3Lnx+Fo+b2JNLZ1QWwIDktEKsOPTktVpyV+J+L&#10;j+1iYT6FgYyHVUltvO6WMrnVkExt0SG9kRYWEwIcpJxkLelJDzj/AHfNmdI+f2vhEf7ioH4ekYWc&#10;nYRsVBp/OoZV38cEYZQst+V/NIoZPzIu1V5L2DUIYlXjMkixvInNWqYZpI3ZeJdOSc1eNYuSp8T4&#10;0WlsZOCsEQqRxdZCd60oa7e+XcEwORkw4imcuv69DZC4ltze3Cyq4e3mtE6ceYZCq8+Nf3Z+H4fT&#10;5c/t4qlhZRxM4cJK1aFg3GtN+XLt/wADgInfLZiZEoKfzf5mm1KK2Wwa5sFKc1ieEz0LkIIjG1OS&#10;sKOP3zcv2V+zjBptuyljJEjbg0VacCCaVJP35WJnuZidKs3nTWUuPSTS7+eBQrVaSUOJ1kVA3BVS&#10;jEn7HPkqr6nxRvwkRXT7CN/RaeFQFoVIUHbrUnf7WSvyZSlLuRi+cPMV3Y/pGHR9Qcs9UYNI3wua&#10;q0aJVT+7rxVuL/5OK22lQ8ldFVga86tVlI/1h4jouES35MJTQms+e72OGaKdpopU4/VuMX7uZJK7&#10;/uXolFb4Xlblx+Linwrmaxu19TjF8Lt9kOd16AVoRTav7GSGaO/ek1sttfOflmY27S6knr28dGZ4&#10;k5JNxVnLJyRi6iThy/ffGkjJy4rmOnXKyUS2CKN1KuN6U/Z6ZE5Y9/3rxd5VYPPXl+4szLJqhldv&#10;hkWa3kUKG5AfvGHIrvTo32v9XGTaRdKRxX1UpVh13B6geNN/+I48cVjkBRFj+YWhSo3r3C6fMZCk&#10;TkhNmWoDttVAx4b/AA/B+9xBtPuCC7QMQ9SIwFBoV9iCR/rf5OE5Ytgmjk816LHJ9XTU4keDislz&#10;JJIy8vUKrUujorOwPxRNxZ/VzRxSQhyUKyN9mgHEgHp8J6f5th4gxMrVp7q0v/q4SdJbaL4pSxf1&#10;EZl+3WVAVZvED9r93icVizzAc3WIBndAX+0hp8O/w0I+JMRMcmZnQVL/AF2C3spJlihluneKGOYi&#10;GnGda0kAHx8lPGKUr9n/AIF1biJyAVc+mKsZBzI7n4q/Z+IHJeIGMTSG0y7tlLiWBFvGKRrZv6Eb&#10;E0VQUKAGSsckbrxX4f8AhMZHE8cZUTIspIpGAnIgGh/vP5QR/wAa5Wc0fL7EyNnlt+P5qvNdQ3l0&#10;jfUriS14nncs8/prXddrYmnqMrcWov2G9RvtYpL6scZBPwgrQilASenQ7H9quWxltsgUUNbGxubx&#10;CNpXWTkjhg7Iq15UJU8o1K+nwV/+ak5beWJ+bzfu3NeCVKAAU+ED7O/7P/NuAyN1f2JEr5Imx1LT&#10;ryJoYLCs8KhTNPwWZmfeshO0nwkr6jcWT+R19TFON6iAU9WOgZaNQ0/Z3qev+rgjKQ/sRYQpfy3P&#10;NIyhbO55vC/KPmoegEmxVW+Hf7EnH/Kxskcnpl+/QIeJI5HqBtiSWQmOStbSWpuUhAATdzOvqKkn&#10;ppTizValVPgq/wCV/K9I5eCkJRWFagAcW770bbvjux4u9QubiyeeVTMJJYW4MjyM4eM0KniWTiwo&#10;E40/a+xliJmCqqKQqDjQCo/lrxArv/lf6uIJvokHzUJb63iWd5JpYnknImLM3FqmkgT1WYR0Snwr&#10;ErI3xS8sSEFwX5MgUOQa705U/wAs8uuCzf7GZyDoUWtxpMVmIBcPcPACCGK8hECOogURH4N2b4WX&#10;+bh9t0Us4ALp12LheKjbrQjx6ccRf4DA89mr2y0l6RxzhmSriBpi8hHIAjkjAfZ+FzL/AC/a5Mq5&#10;uD1AcmJE2CjbfqKhd67YavnyZcXxU2lsvRYwIt5POObuaMPSIKScHlITgvI9X/1vsq+WXiijdTLL&#10;3ohZ2JA3OwIP/A5Hgh1XikegWJp81zcQXK2dnyPHlcrDBGUZqKq82R1+LkOXqPJyfniyXPBV9I8W&#10;c1Cyl9+1ePX/AGOIiL22Y8JPNAXukxXU0v1uISrAnBrizSDlGaliDJui1IZlk+JPttw+HN9duCeL&#10;jjIoBcEmntT+WvzyXDfT7IpOw57KEfkzy8wFxDEJ4ZWZIZlQFx3YuoDJIyU5f3aJzVvtI2NS4uOS&#10;lZiYXH7LOzA136E7f6oyk4gWXHtXVWuPLWgFZpJ9Ij+v2zcC81vbxRyKFHEnlGicj/xY8fL/AFcf&#10;68jkCOdn6ht6r9zV3/4HJCEQxPmFGLQ7G35yz6RBaAcXg4xenONqV9SLh8Ffsx8pVxiG6DSOJCGX&#10;+5VvietakAkdD/scSLQSNkZcWegSw20D2sbQTA/pCSA+hbFfTojsisvKRT8VV9Tj8f8AN8Wl1Q8h&#10;G5MnM1oVVlCjvQE/FlcMMA2kE7obTfy/s4YVnsYE09rUMC0Us0EryyfDxZiI6whdxz/5txb9IOsr&#10;cnXmQDQVDdKjYgVFBlkoxOzVHH1CCn8p2sumxQwWszWyl05MEkipyKsfUDtwkMjDi4ZpP5V/YxkF&#10;60iMwPqMKsB6detSSFHI/OmQ8KFM5Roqup+V7e0kt4HUWNu3CJnF2YgfTCrFE8remsn2ikfqJ9jn&#10;8LenmGoXBjZ143BU1VQoR1Hb7Xw5XLTQG4v5txzGq2Hwig/+VceXodSWN/rWkR3CFbiT61PLBcOQ&#10;AwHpv6rEcv8AU+LHQzqJQhoWb4yWC1+LoBRTtlvC0TPFuVe80C4WxaS2Zo4YB9XhjV5yB6K/E785&#10;l5SUbbaL4uL/AO61xWS4AKfu1HGlGCkUK+6gbe2R4I95REpfb+XbloL2IajKwuBIJYXmSQyRTAlT&#10;SZ5GRyKkShefJP8AJxnrNGqG3jX6w1QJDUpvXruvL/guWRljsVaQRdnkiH0NtRa8g1nUZjo8ao7W&#10;cYjjuAIghUrwWT0yx+03pJG3D+7VuGNGoAQvK1vE7A8Q6laUb9qjH/gt8PBfVJh6tirS+TGF3b2M&#10;esalFbunrNBKs3q1gAAi9WFPiHxD0uKP/N9rGvdWSzuzQhHdQBIPs03NOPIcTtTlTJCHD1Twkhu0&#10;8vebWsoYotUluLaCVmNnI/75WIC8/X9FzLHRlk9Bm4riv1qJLciZFUN8MiliO37Lj5/62RlEk86Y&#10;xFHbdCz+XdSvNYR9PvpmkgYzWNxFHG4Ch6ATW7AFwCm7t+6/k5fGmaKSwhBkMLM5oSDy+a7MfxH2&#10;sZQJHNgYykedK97a+arxhaR6nCLZfUiqGhAU14y/vIk+FVH2o5G5RfZ4JiimBpmfiBTjVKn4QNju&#10;K+I6jECXejekFcjVbfTIrRpZJS/qhbxUQmV2o6DhKI9qI/Bo3k+z9nHRrYFh+0dz9pyKKafZJP6s&#10;pMMhPNuEh1CWaq3nxIZTbT/VkKxxOkkNsJi0qc9p4lj4rTk0f7z1U/4fA6i2eerK8ccVQVqy1qD9&#10;qrfF4j4Gyzgl3oyHuT6E+YbbRSTeQahqN/xdJ1WN1jCOCTEiQ/u2XkY5Fa5h+JPj+DjituLWcB0g&#10;ZeB25FCWHdgRyOCUZd6DLh2KX6w3mvTS6T6nDN9ZUCQxx3ISFjUxRFOVvEm37X75v9bIv+aksQ/L&#10;/XY1jMfK3JHx1Bo69vpyvLjkIk25Wl4fEiU3/Ley1yXzlo15eX0d6kEypJW0KuvNCVPqqVXfj+1y&#10;/l4ftZ5PzAegfSOejPySu/T8kWcQK8jNMTXYgerT6eudT2dp+PS9f4mNG7eJfnD5VTU9V1C8m9dY&#10;44QIwgDxuwgElGoQUWsXx/tOv2XTlkw1jWTFc1jkUxIVoVPKvOOtTt2+HiP8rMvQaOUcd1vv6fiU&#10;yKR/lV+W0L+Wl/SFm4v7pJkuI5R6TRfV7tlVBxP+7D6nqP8Ayx+muEltdQ6gRdNKyyQpGkkLEmoA&#10;PH2ZhIj/AOv/ALFeWywxlA0RtJzYy2ovR2sptAl/RUFokltfST3EcyCnpO0ihhx34RGKZAfh4wqv&#10;7fqO0Rpp1ytlb1kkVxcyOy0J4g8K1IP2d0/4Pl/PlefGJy9LgZcABuDF/NehHzHrDJBbzWzadHBH&#10;K7opd09ZkeNGBqecUtftfY9L/fb4XnW0e7BhkrbhWiZajmzb8gqnYrFxHM05/F/M2XQxEUCmN9WQ&#10;xeUWSwEN1AhvWmS7jkUN6SCN0HxlSHWSbk/BebRfB/vqPhhdfTpcyRSQUUNyMSkFWdOEcZPxAcQt&#10;Dy/5tzLx4xfq/H8TeyLRrSSxhkiu3aRus1KEJI00s1BQljy9RQv83+s2DJr4C3E+/wBZ9NWbkaBa&#10;NuKHevIv/wAlMEcfq25I5SCAtdHAvfQVI008yuKRJ8UhaIBSzKVXh6SR/aD/ABehx4cMLWaO1kdE&#10;YrGqyeswBLCspbrXk3F5G4f9c5kxx2LbOKk6hhE0CSuvN5WV4gTQNSIDoQAvNIxyXjxXFb69hZZZ&#10;4FKB09OlaDlvFsBXtXj/AJH2eWV4cfQtPFuh9K024jiitrwrK8crSCTjvxL+utSffhz/AOLMSGoX&#10;CrbsoKxOed0a/bZJg6+/xorjl/mxlhsleIr59Ghme4So9VVZLFygPohoBEwTtxUsG4/Z5f8AC2NS&#10;nDMqN6Ul3FxSQNt6hMrmiHwZVb/ieQlp+XkyMmptDtZDB6i80sZQ8ampPERrF8RrR/3TOGDcvi+N&#10;PjTngi2v4oowIn483aRAaGRGc1YivXg3L/V58f5cfCB2YCr81G70MXTMl0nrIYxFPGS3oyIoK8WF&#10;fhWQFKj/AIr/AMp8CG7kkMcgor0YtTpQA1pQ9+QX/UzI8PoW20zWyiRGhYF05KRy3Naih6duPP8A&#10;18cwdvQQBgqAKFBP2AXdTUHxGJiN0EFYI4Ua4eil5X5szKNnKJEdiN/hp/xHAbGRp3BZljLoxNQK&#10;RLwRih+j/g1bD4Wx70iGyJ4hYCEo0tHChqsObAsAwHbfpgsTXTu0hIDR8puNdixIWQAnp+zwH7P+&#10;ryyvwxFhyKE+qWkKRxBS4kVLevX4VDOhYdP5ubftf8DjZLoCZ4/VXkhBoaKXQtG6nff4l5L/ALL/&#10;AFMashTzXJbtIiMAVBFCAOXBwHRht/KxH+fLBKXUqSStI4ZGjZWPYV+Ou471c/8AA/5OCUB0a5RQ&#10;8un27pAIkMZSRXVd/wBgcAAAdqUQf8F/l4FaSZ45raGT4iOMUrn4kBjIQn/L9bfb/jXDwEc0yx3z&#10;RDQMvGaUAb1dEXY/GOX+x9PBU17JR5GG7BhxHurbbU7qcicQYeBuow2FuixQowPDgQx3J4stDvWv&#10;wsAcqQLL6gJMgG4AoK8eLEigUL4n/hcQOhUx3puEGERLTg2wYtU05FlUGvIt/k1P+tin1Z2X+9qz&#10;kOAKANSQs1QAKEjkvw/D8WC6LICiom5SMgLGVSH90zMGYgGNQpqSSwFVNX+L4WxvoyU5LyLKzMI+&#10;O55jk9Sdz8TH/iP+VkxQbxFUjkhVih4LGyhS4YgDieKUA+EfCoxsbOYPT5liHK0buCQV8PsijYTG&#10;jaBGl8sSLcesYwPhDclIBUgEMP8AZbrjY+VK/ZJc/CwO5d+FNvsqBt0xJCOXNdKUHi6hRuCDT01E&#10;gIB+0a0P/A436sBJ+8qPTWjuRQV+2g361FP+NsJkp35LvrfKP91RzK1UjBNaA8JCCP5TinFjbmRl&#10;ACo0jrUmgANabA7MciTSCFN5USdV50ZnWJWpuzEg7791G2CHeMq0IUAsWidzv/eKBXbj40/2X2sq&#10;nGR9zGfFaD9CZiJ3clFCTRRKeNTEzNxNeVBspH+p8S4nVacvi9SMnkCegNGG/Q/aPL/rnDGNnuYc&#10;NlWRXLsnFVilClWA3LCqNt2+yvH/AFuPH4WwVIgkgjIHHg4R61pUn4adN+lMQaLOEd6QUMzQ3s6S&#10;OGEkZkiAAqFQfGW3NV3blyxJ4wF+IESDYIDRqha9B1+10yYO/k5PBSJjnLSAowaDZjKw5IVZ6dT0&#10;+zXlX+X+bKS2HNagGq+oVJBJWtAdv2qnEzciOMLpL0em9GZSJPQDhSAHpU7H9mgGBlaZWGzBGVlN&#10;djUA0bqf5dv9bLNixMAUW6xOvRSyuDtuOPIVHbx3/wCBxrSXMoMlS1E+IgfaqCVYffX/AILDwgbN&#10;Uo7rlhtYeMahVHOig78QCAy/hT/gctrkMWHpiqc6KNwaAUoO37WViEuvJxjE3SxbWROJ5kq5Tc9R&#10;UmpJHXfhmgJcTFwZABRUoNwtPsjbl9kZKcaZCNOuQIjDwPpktyZq9Gav2jRqD4jm4qnJ+FfSUKSv&#10;xGka0qR44bbJbhvlVVTntKxZeVRvI3IAGnT2xkiSJVQf3ZFG5UNWBrWq0/z/AOBwxa5EhfCVfg5I&#10;Mg3FKghSKD7RONlh+Fl6BqKeq7OSOvzph4u9AkuScFhXenIgih3QKRT6K4I9ViywuK7rxY9Kk7+/&#10;b/hsr67MfE32Q5iVOc0fw/CxYLuaAbe3f/hcUokPKZRSNqAuKEbbVr7AYLtkCVIO03GFm/eqC3pk&#10;lWNdwCD0qTgqFVDSKHIYOFbeu7DetfY1yuRtMZFAXUzMkbmISKY2kFBQ/AdqUp3+HGGZPULIPiL1&#10;ZHJI+EcdvY0B2w8JpM8lKiWsvo8JXPDgQksYANHIc1r3U1FDgV1jrswBYkdxuKgivzyyMmEZ7JhH&#10;JLQkqWCgGuxqD0NNu2bm3Ejj8QIUbjoVJ8evIUx6o4i0UHqA1HAgsduhDADt04muf//TUEkMjB3g&#10;pGCV5OeDFKdWPIh6dc6IfU8qS91+q3sMLLHen6wyq5SMCSMSBtxGpQNHzqV/1VwW8yiG3jEXESKO&#10;AB5qwNV+Gm/L4aDbJCYumujZS61tfUvL+Y3fqNay0nJHpSRMoEnxk0AQCVXb4l5I/wAWISLdCaKR&#10;okjIIWOCQ8gCa/5VTXkv/EcBjumxSMt5LFrS4hS6knDKzz3cKhWIUdBROK8eDcf8r4sp47pEa4a6&#10;CvKaGItRPjNONCWUjdfhVv8AUx3UEcqdG+mySR2YsGeK3+JLkKGcNGOQkqFSRWPx/vGT7TfvPt/F&#10;vUmeS4POONBxqYAxPxKoYvw4qv7Hfl/Nxw3zZABYsdtbraRiCWViXEZvXWpdHkYJH63N2p+8K0+B&#10;UZfSZsSmh9Ka3a6ikDswBWvEsCfs0DMeh/67yI8wsTYNIqG6W6srz9G3UBjWM8XA5pG6qQXLcUX4&#10;WG/L+T/dfxYrcN6IINskdIz6fBT6lPtbjkvM8nUfF8PL9rjjsFG/VDWaNOWkS/muS03KVXZPR5VM&#10;fwPxf0U4xs3wNz4Mvw82yp0orxtJH+7Cn00iZmY8aniykePeT/m4AWmJ3btZWLxXMVvckz8w001w&#10;qRxqJCBzifkFpxHxJB/L8Xw/AwzuEjWFOEiBgwVFVWD/AOqOS+HJh+xh2QRurw2CF7h7iQyxSvG0&#10;ZkmeR0aLp9puJr9rgh4/vOK460vEeYKwZVHxEMh6qVUnkWaJQSvwin8/82EUeqmKlqOmSxwOYzV5&#10;VZEIkGwIcgUVI52YK1G+Pl/d/tpyyrzW2Ea3s0rII15zuKRrUGhNQo+GnCin/g+TZCNAc0xxDkp6&#10;Z5TtLKOXS4Yojbs5S1SYvOVjKl+J9WR+T8zMzS8v2lX0/TjxOXVLu2lQiqQzMGigLchzFPsqDH2b&#10;f9njjQBtIgCiV8v6VfI/q8Jb6GJoZr1I/TkMTE/CZGEp2ZOQ/aSRfhxc6pcNclCipbEDk7ICADuu&#10;xPU8f5f+Nsn1RwCvNCf4cshZo6ySy36FmRI5mRmZR6bVdKfCvPrzX4lTk3JI+Gae4VljlmWNQaOx&#10;VQprvRinJuLLXjx/4HEypIiDuA39Tsmje6trSSealYohIzSUU8eUQmaOMSK5Xkz/AAtx/vPsY7jf&#10;MAsjyKwVTxLcQ/AcytW+EfCnwM7L+z8eRlIiPIo9IUpZ9GgJuLe3imTm45xxCVozM/pK3FCZD8cx&#10;WVI0fj+8/dqr8mXfTpGuqSzlnDguqmpVlofjjT1NjUf8DgOSVfxMBPbyQsfmS1OkGazswIvQPou6&#10;lEmjkBp6M9x9XUtQN9v+f4uHxYFlsIrJBc3k8Ze3QF1DuqMFQs/MMtOKrv8AzKqNgEiObPj4th1R&#10;cPmGfUW9CztpoLa4eQC4kSHkpaThG0TRyk1dlHxOqozTR/GrYYx2ulpCJInPqOjVZ6pHypUP0J4b&#10;8eQ+L/gchHxNz0RInkx2XWPPEmozx3VlCbKGaJoYrdhNdmISFWh5F44/rFFSTg/CFF+BvW9R8TGk&#10;2vqxc1jkJiQtHFGY2LoevKWtUYPHT4fg/mbl8MBKRiduSeIgrk83649tqMiF7GOOd47a5vJkulCs&#10;G9QNHZSECSGSGYemsys/+T8C46e3htxKv1JGb7KSO4VSwWrN8ChRxY+k1Ry+Dlx/nsiYyAN8ms2T&#10;zVtF1XUtVjinXVpYkBMrWyQF2aNmpCFMksstJUUXUdG4fvvTZmX+6BqLuTg8FnDIp5FUWUs/xhXC&#10;lSUau1Vrxb/KyRkB3tnCOpTW4vNOtjOmoald2xiWP1riW2EcP7t3haQShJIeJrxlpyRE/eMnpfEi&#10;Eq6rcSSKbT0wXBEnENxcMBwL8uS1pxeMfC3/AAuSFHdl6I9UZbz+XreO1mj1T1lEDEJ65VJIHUye&#10;qsYAjkC/3kc7fEift/Fyyzqdx6ZMyx23IFWjZF51ReRC8VV/sD9scsRKK8ArZ0Gh2AuUMEtxeMri&#10;SORbiVoqStxqwlkkQ/vWb+6+H4OPw/Yy4pbm5Ane6USxqsZ4yNHIqvVkIUjepLftNlYiOK+qmhtT&#10;UlrpmnyyafBpjm3u2e6kdoEltnli4QyB2DfA/BU/YReKM2JzRT8HRxMyenxck02ALAsxWqn4f2ct&#10;tYkWjI5LQNFJC1skhlJiCjarEIwRFcBh8ff/AF8Re2aCQRNG78PhDcUU0ZgleTNy2pXfj/d4KTxX&#10;yVob6K5g+tRyxqXo3ESM4qF9UrxVeH7X7PP7eKSWEZNYX9KN1q4dqOBUKKHpyPHb7P2saPRAma3W&#10;x6pIg43URmlVuMbxLWNm4lzUA8uK8t/t/Y+HlmubBZJREZge6xtIW3FOPwhRX58saKwnS221WRYm&#10;nW2cIAAZliRAAS3KjNIen8vHjyX9vljI7dEicyScbeoC8QrMVJogHJV2U/sryyNspSvkvlupWniW&#10;KDneEMW5l0QMoq5bgz0Zvs8m4/5X2cGLbWMbcnuGAiqknBFBVnNdjy5oBXcZYYjvarkeiXPqGtTA&#10;pDYQsZ6SQCWaRg0cYAqf3ZikZ6fDT+bljl06F4DNGstI2AdyjA/EAR0r9r4R/wAaZWCCaXjo0VOX&#10;zBNFfraTyWqyzxs8MQuIyD6TMrDi3HdPjb4R/rSrgaKT0GkijuOFFYegFNQAvIqS1T05NuuHYnmz&#10;q0fcIt0kM09oJQZImF0ZF3dm4K1EKrs3AUV25Y31PiQMjNG/CRCdqnkrKduTH/J2x2TSq0SSxSMj&#10;xiSP1YpKfEFAV0YDlwVf8qp+H9rHQSiQiUAlCqszfBX46EF6UpXltRuHxZMeSCpTxcEEfICSrokV&#10;ZAp4VHGMnkG4COrfDzVU/wBbNb3HoxpAOKg1jhYcxJQbuBQ/FX7Xw/a/4LIjb+ivCGr6zSeaS6cO&#10;wFJbiJhC0LMVAjLclPFlX4Kv9j9rivBsHxngFBkkjkhK1Uh1QMCCak1/BslR6Frl9iUyqlwZStvb&#10;z292HIkRopJHidSqFQpSpHwn4kf/ACX+HFV1VoqBGY8H9MNWpIduXIhz6ZpTt8WV8NncoOO0BceT&#10;bS7dmuIFIniE5QARhGij9Ixo8IS4HMN8SuzxN+39rhgmHVp5QJIpC8VQS5C8aAE0JDEHkP5f+acE&#10;9PA9GAJjslV/+XvlplMN1YBLji/pJE0nMM7KPUj+FGRkZV/eME+Hn8X97j7nUrlVc2zAiTiWlaMh&#10;fA1p0O3H+b7OR/LQHT/dMwb5/wC9QWleQNAaS0TUY5Y5LFpDbWn155WBLBl482PNByZyp4x/vJv5&#10;8VTVL94uXqwbH4vT3AJBJ+14U/4bJfl41dfewoDaig5fy68pRX3B7bUGMiqF+syFS6xlFRf3bCqv&#10;y6BfUV4l+1zzLqc3KptY2lpXkBUjerE0qePxdmyEtMOZ4mQNLLj8vLCSL0YvMN9b2DkRmEytGrhY&#10;wsaKWKIZP3fL44+XD+b9ly6xMTweL7NR0oCTsuz8Wr03/wCFw/l4x5FjIWFNPyu0+3Zru01Bi0rK&#10;4YyfEij4pd4BJC0bcnLI6s6cI/3322xiX1tGP3sKqgLmeqlaDqKb/euJwk9aWu5HX/lXXbwN9T1a&#10;4M7RQLpjessgLCoZnoqsOR+JJWbnz/1cXivbCWMs1rwiqeR4K3w9eXwV9+mYstLMXRLkxzQBrh3+&#10;LFNS8g/mTaSx+h5vae4jT9zCbmWJjMTxEP777XxCPj6vFX+HEJ9Q0+dkkMMwjXcyCiDieSGoLCqg&#10;/F0bJQxZojmzn4ZGw4T/AEb/AOPJloXlD8z9FjuLZNW069lc8Y7e6ZpX9WMpOpjKxGkjxloH9R4+&#10;P83Hhm9DS4pZJWdxLLuQVcCij4OKE8Nv5lyXFn4v4Wk8JApG2+p/mTdQxW8OnwyWtuscJf61BIwc&#10;yEXLPMieqS6cAI3VnVY+XxyJigttNR4GeUIUHGQysUZ9vhJII+IH/hWyJ8fe/wDY8LKU4H6UrfV/&#10;zLa11lG06ST61IJNOWwhjuYrVeQMiKkiuzJKnNXan7uaP7GW9nC01tbK8qr6bMJEUmNqbAM55gMB&#10;T7X2srOfJAGxdH/PbY4oy5cz+Px/NQcXnvVbSx1zWbi3sVkW8gglsbmdVvLYBeUzpbqtu8iTSB/S&#10;SOaL05X5/wA0mLrpgoFDVBYFtgxAAoypUVVaj9ovjDUTlvTTmiIGjIE98fo/z1GH8xZ55p7xdPmi&#10;ENs4igmL27yFmEkMzcZfSmf03b+6hglbkvxy4kbYvIxW49JR8UQ5Ky1IKnkGB5DLTmyAcmEYRKZS&#10;+aZrDT7P1NKk1Gd+S6mEt5Y5iiski+k0ciiCRfU/b9Tny+P4kxMaXMxDNNGxVeSxAVBcrvUAqhUk&#10;/wAv/DZKepkAPSuKAMiEVqf5mabaW0CjTLyO3urkRTahI7xtFbpN8NWPq3CyCNN/i5N9j+7+3Utj&#10;I6I00kLyRqwUsOJFNqGgeoFFZ/8AKXB+aJJBH+cyOIRjxA/Uq6b54s/0veWNhpmpW0DzReo0Y9SG&#10;XmBLVDLJbcHlVnjg+18Dpw5MyY1tMVTJNOyQRKQ8hY1XiDUkdAg8dsEtbWwCY4TVlz/mrbH6tpuj&#10;QXes6hLG8VssETqwk4fArNV/XPw9UkdftSfHljRXqVM5DqeUci13BBrUVPSuI1YML6r4UjIRAO/+&#10;atl/OHS4bBL6bT4PRZWW5tfXhldZYmHEBk+JXdVPXk/2v8pnXTRkX1PUIcstVKgo1fcqRy75SdWJ&#10;GxsyngnHat/fxJNc/nTBdpZNaxy28XrAXEd2qSxyRGvIRq4cxPH+6ZfhlROK/a+NXDfUL+CR9k+q&#10;qqlWDFQtAedWZpGYdN/gy4aqI2tgcUiLpkFt+YvkrU2iU3ksmsSyvCLY27TSylnAgRRHFb26yfEQ&#10;0f777XH1Mqe1ulfjCprw6rupPEn4TUeFKBP+NssjqYELLGRVhEaL5v8ALU9o81/cpHGLllaO5/dy&#10;xj1/RProwYInLk8ckk/H4ZE+GRI1x7WFw6sgYrFUFiqcwSabCjdR3245OOaNbelp4qPmvPm3SbeS&#10;GeQRtd8JFiS4mNq6JEWqzGSEgIx4KjcvU4M37OBG0+KNvRWGXkQVZ3UqCGqw5MOIPxNx4VVl/wBX&#10;HxB3/j5MxMnfZOIPNL3MZvJr+y9IMsqQwSCVwYyI3EUZ5sOKR+p63CVJOLfDz+0JeGOSJ7aNH+tK&#10;oDKNt/mw+zX+Zv8AgckM0REkyYxjPiHcUuXVhp7xa5eXtvHoTSPLHcvTiFHfijf3rKR/dRrzb41S&#10;blglbVxZvIIuLsAWQqHYgA/DTajcjy2/mzH/ADUOKgWwaXJzINR/zWLXPn7R5/M1lYfpZbmHm8aX&#10;MM7W8McodW9UyVPqx+jxh4OOcjIvw/F6eB2tbyX1GoYqlQQRVQBSo41FG32P/E8uOWBPNrAosiXz&#10;H5bsreygjmjvARI0biQLJISzhWWYqVdCY/3isf3b8fU9D4PTbJbTpDWZmjRaIXerLuTQnf8AyqYR&#10;kjyW99ley13Rbq8MenLDeXMoeZLaD045zwRWKqpXfmkZkUFm+Dl+zij20zMtu9wC9GeNT6oLAED7&#10;PIGlciJABjx9a/3KDh1fS445dUg0n04+UcV1IrWRSI8XO0qo6h0Snwsqv/ltjENyZ/TEhWRX/eEK&#10;ygL0p+A/y+LZOWSIFsiBVoiZdHGnGdrSO4tJYQbZJJYZWaQfvAwqwUCpkVVVvQSSF/gePLWOSGsb&#10;yuzQksZlLGiVFeQJBDbkD7Xwr9rIykDseH8fFjz6c2/rllfpFdQWUKQamiJFZTekvqTFSYxGwjkV&#10;4/gV23ifm7N6fD4sSlkZ0rzlYq3F/tMasoJUEcW6Dl9rjgIiBzH4+LONgou1sbK3uCv1ezhEsXqW&#10;y8YokCwzOqSFGMsXLm6Ql1j9X/V+zgpJ7lI5GuHZePWSlFbkBuuy7cjT7b8cMSPJrMQTskjaXocl&#10;3BFpNvFPy40tuQaSIwuxZZVDTL6npqz8vQt0kX7Pqc81lfSyq7IwkjJXhIpDABxtQry79eWERiVn&#10;EClmv+WNMjkt45oTb3IWUTW0itGJPRO5KzeiroFZWj9Jfh5Sen8Svxet5d/WC9VEbgemrgq3Qj4h&#10;y8aU+z/w2Qlhj5p2pDv5T0AaQlkDIZrWRhPJAUnRSHV+MbmM7hWfmr+q3wN/vrhjUur5zGQ8ZiVC&#10;svJSSXWlehHEbHY5D8rHu/3Tf4pAoBD3fkryZDc3bzNdR6jPOJrFbaf0lSCQt6fAFZObVdKOg/b9&#10;RMqXUrZ5CFjSSQ1IQ0oQux3Pud8sjhA/iaxEhF2fkfVre0QSajd2lqAtJ42blGzkGqrGAd1T93yb&#10;mv7yPHW8rOjRPAE4KJDGCVAZq14gMTSh/wBXKpYojkZWkzA3KH1nSPSuoNRs9YkllmkNn9eaKKdm&#10;t4WXikzPEkbyGRP7xmaXjJxdPTzQzQE8Xg+yOXrBnCkH57/PJnzkwlEhVv7DXCplstVoJyIhYPBb&#10;PLGwqN+AZGqA3p0SN34txTllyGIzcGtirHk3Et13B8DxAyPDK9pMgRSnawa4mnC4i1+O4QejB6wt&#10;qrGvFlFFEi+o8ob4Wbm7cPhxkf6OHGSIM4TcSKw4U3FKjrx/ysJlPoQu/VXul88XAltZpre0echT&#10;BLBKbjkArc+L1VFl+Fl9Nn+3w9P95zx7RWRjbhaLNyUN+8HINUn2ff8AaynwpTNGTdHLEeRSiSPz&#10;5PdxrfeZ5NPhSeSFvqAFvJFwC1+IPbnhssXx/wB3/J8XPLmhtwgmji4uoDKFOxC0p1Wnb/Jw+o8p&#10;BjGceRXaZd+Z1vG0vUNTW5tZJGgu5JY1MsbTKS6/BPHJzYN8Dfv+PP7H7OW3pTnk0TBuX94rx7Ai&#10;vKla/en+VkyZA0PukwhQG/4+xrlrOlOlnZ6jbm3+rlvq1xbXb+pIrhBFzoqKftKnp3Mn2PS5t+7X&#10;Gx29kJeRlkBFFb41NW6UIUbH5ZKpnr/sZKcl9ERd6l5xawRBa6fKp/fRqLWdCIq8mZHmkBZBQDm/&#10;L9n48XFvDIGK8m5qf3lOYBG1Kf8ANuQyZCAwhZNFA3+uavp3otL6MbWcoJ05nFq8kRXmWWQ8V5LV&#10;W+GZvtfYy0t7TkFpyZQKqy/DX7u+VyMzybOHbc0l955n80yRPMkXp2s/P0p4Jx6vEE0IPrqzqi8u&#10;HGONX/mzNZxiil2KJUlCPio1dgRQ4+LkrZlGMDuTV+S2PzxrxWWWHTLdrq4UKl6kyxQh4QpLuk3N&#10;P2uTszL9rKNrHGQvMqjdQy1qf9bBizT6s82OHMG/hwrdL8561qUUskumrJdW7Bg8F2F4ozcdoKkM&#10;F5MPh+HjJw4/ZyobdWjRmm9WMnkrIOIJ8SQdxtgnlmeTCEYXura/5o1W1nuoLPS006+RVikiu5PX&#10;cQv8KqiSKnCTk/JaP8K/Ay/Zxj25aRmNW6UYNsQQe3L/AI1ywZQWEo1yTLTvM0UFrb25VbWQlxNb&#10;yQ/GjpItSZBCFcMGDI/q8+Ktz4tx5ZtLtwpKwgoQGKbg1NeXcDCMkeqLl3tx/mRqBuBFNftHcJI9&#10;v9YIV0CgqYWBVJJF6N8TFmZeP+rictkwRj6XMqKBeO/E/sj4qGmHxYd7OAKLtfOdjLdQg6ktslzI&#10;W9U3ChBMoHGV1MBdEkdvtP8A8Q9PMLLgvP0xMxO6rsKGvcH8eOR8aHetSOwXHzrA8xtZbw6VCopD&#10;NcMOXNAhICyJ9l0IeNGl4N/v1scYJIuCJb1jlJMgADFTT9ok/R8JbGOWJKDE9TuhYvMum6n9avJN&#10;YCXFjxhtJWlaKKaMODzjRK+HJkmhhZFfj6j+mvJOWzFGCwE1oQFRVZQTxZgR379eWW8cKRxHvR+m&#10;+Zv7ueXVYgqM6SvNdSSwykR+rGkiSGnpk1VSkfpqz/7rjy/TkUCIkpCaqXqQeVd6VFVP+ywAxOw5&#10;pI2vq1+k9Pmu57uNUudTjVJlt+CshgZGMZkKOEmjA5cC0Xw/BH+3ixigRGmFUajBmJFOg5Eglh2r&#10;gEhbWbKXpq+pXN7DpswW4iLxvBAquCtXYQojqsL/ABVeIKi/yfyrlJbI1Y3oC4PEGp/iD0ORyZiI&#10;3TZjFy3NLNa8zXVlAt/p0Ul4tnIqzmIJHxC1+Fm4sjcZE5M3x8uXx/ay4bGIqaKhCEqV40O3jyDH&#10;cYnLSkG9ip6p55vIuEkxu0kuo0mjkEoZG5moVHjkhjARwVynsC4UcFJG3N+Tdvfevvj4wpHqBPNU&#10;tvPenW/KR7yVY5KOtvbNBFU8/i+IUjdPs1jX/gm4tjP0fIh+BmVCAwIJohAoaCgbf54jMCysjchE&#10;/wCOdEvA6zrBd3AkaB43VK3SyMXjLSc3iCI3Mc2T/itsVhsAiMHl9epFEkAf9fxf8E2Mpnq1kknb&#10;ZAan53WedPRsm0mkbqbm1lNvQBqcy0RMJX9nnHHG/wBrlyTHNac681qy9CvKMHY06Menfb/Y5T4p&#10;rZsAooKDzYtvvbXixxTk+qtwYr1oyGVX5cooUdpKckHrIyx/8fHL4WUms7QoqyKooeQINDX598hC&#10;UyWdirSrS/NvmtNVmm06ea4SRPTlSVRJGI2/kRRwjBp8K/7D1MsG1jXjC4UAH4Qyk1J9/wCuSkZk&#10;tePHfqkiL6881XkqQ3thJLJLKhaWWCZFZIx05RlUpQq393y/yv2ch/5q29qn5fa86kszQEqWJahL&#10;ioGRmJcJtzNLIeJEBl35Za75vvfOXl61uoEgtreQJcrEiRCSMITG7gD7X2PsN/rrnkzMR6B9O53H&#10;8qpuHky35MQnrTNyHVTG3M0p8W4Nf9j+znc9iRB0ov8Apf7ptxhjeuW0cuoyDhzcxKjxvvHItwfT&#10;AYMeOxUjp+1+3kluriT13SJFahQRKnwqv7uM8qf8V0Y7f6nw5uYR2YR3KzTrSlmhkdwxMnqNLVmZ&#10;fWkDDlXrIGXjVv8AL+LjgeScQtGZD6URC+oqhlU+mCeJ69vs/F/xPL5RFbtxIRv1fmj8f3kw5iGV&#10;uLOvqEDl/wA1fD/L/Lge8nEMV5BFySUIZYa1cqZP7tqfzM5kBr/xjyEIAGwx6r7dDK0EpKEg+nIV&#10;AWpTkHG4+z8KFOP+v9nNczJJHGkDHjbxxmanxsHBJI+RPuv2UyQid7YZAus4Z0kme6Kl5ppDCB8K&#10;+nQBNv5uI/yvtP8A6uXLKht4XkYpPA3xSLUsACjuoYV/dv6a8q/a/wBTJHGCbKCbDhZhrmVuI9OR&#10;QAKgA/aoTsG5LyalD/w+Ju00cYeUs8haQSbCp4qSBsduvHr9r9rDDyYxsq8fAsVjACBUKcelGNPl&#10;2x0x9McUeiDhzCj7K8SQTTxKf8LlsSBszHJqMhmoykseRXlvU13pX2bHo9XCMoVIWIcmpHwVdW2O&#10;+26/y8v9i0Jc7YnmsdQUMili8oFF2qOVFI36f5WJSlKPEzAkDhHUUJAB6/6rD/iOTid2YoqsYbkr&#10;BSATyeh2B26fMHHsCTFHECSEZFNSDRmShJPjXr/q4Dz3RW6wcVaR5CAhIYkmu6q3IAU7U/4litug&#10;ruhPIoPCgZildx33xnsbDIRFrLmTiCVehRXbiN6lQG6Dw9sylIo43dKsylmA3JYJUEA7faSTImRu&#10;mYNLXMjyyIsnwqVUDpSrfECR/kvHTFOSRlQhJPpr1qWopr1P7fEZKiR8WRLXBnQlhQCRunTccen8&#10;nI/8bZprZS8TxMFYr8devMlVWlf5Q1MEZVdsiAtguXX1lmU8A59MAVHEBmYkgn7RU9f9XMIYpGSS&#10;MhoiSZKfCeQpyQ068aU3xuvexiA368qrIjjhMtFj/aHE1VXHz6tiTqECpUKzRiPmBVqksgPtQHjt&#10;gkLa8vkvHxeo55FFfmqmoAACPSg61Yct8c8axmRgB6ZRiCu4AVuHEUptSvHCCyoFqKUuIlNSwZQw&#10;bYgsnME+/SuIKscMjGRmCBmHqHY1FD26fAjNk5SZGlZ3d4148eTKDwO4oQR/xIrjgzfWzAw4oh5L&#10;vvuPj69fhP8AwTZCurGMd1pA9D1lozkU3G1Qfh6CoHKmKKxjirVlicl2YbijSEKtPl8I/wBXFeHZ&#10;YQGloeLyp8Cg7GoQEmvzNT/rYsJH9KKR1BccN1PTkS4C8t/tZDg6MPDKj6KerJGpor82YEbNxAjJ&#10;YrT9np/zbiglHBORIVyfipuGMlT18ceFtMdlhhIaT01HJKUQ9GURUWhHh8v2cYJK8YpRScOhIBHe&#10;TYdDuViORNljRLToTzeJx6PBqEg7qI+vUbBpR/n8WLPxSSSgqCSa1IqWZgf1LhAtjKBKyAPJDED8&#10;HEKKbNTiqkV292yuYCSRp8RUkOxII2AFDUUNeYPT/m4VZYgEO4M0sbyUHIDgoBH2jzqKEkUEZ7/8&#10;D+y7TOMlrJKQBROIX9lgyjcfTtgyfUAg81HWGkS+toAWo8gcyLSqlCTxbxFDX/WxAzRIjIyhXkZa&#10;k7M1WBoD41+L/Y5Ig35BMiUWYJHmjkVy0cQYAfsqeJFaHtxHHb+bGzy8JQpJPFfi4iu6FjTv3KZI&#10;R6rXVUt4i6GRQOLtVAfhIVlVa/8AEsWt52ZBIJFkSQAcQR8PKhBG1f2vhyBgLZQjvaGubaIvx4PG&#10;0Z5BwCQ/ENVTvx6L8WCpZvUdJmQAp8SkePFhU9ep5qv+TkRGtnKigbW0SGOS0WUuGYqValac0PEE&#10;0+ypjZ/8pv8AgXzKsdWJozIw2FBUtU0+dPi/ysETaRNbaSNNRFWqRTI1GIZiAgArv25fB+1wXEpg&#10;ruvwgAr0rTcdfvDL/sslGwkTtE2jSosgZ2Yh6gkcqI1aD/Yssn+w442IrwSgo4ILCpGwPxdf9lhk&#10;1XZXXAk9SUkhomFEqARyI+Hp4nhgduH1t1ZePqAAk9zsaV8BvlgvhazuUWnqCzjZW5ekTSmxoAQD&#10;TxO3+TjkUoVSgVxsT7A0298BN7pmOrUrLIGkqXj6hQaCpXlv7ftVxZo0VQWYFS4FdhUE8h1/mWqt&#10;/NlYJYR2QaTSOxVVKuI2IpVqMo4MDT+VuLLgaQMhkCkFSxMZp1HEhga9Ph/42y2O9Wp3tGQkS+iZ&#10;QUfgPVXl0bmGWhFOXxf8SXHQyGVJIySSFDHxoGFfHejfFglGqa+HZbcxrbywyABQzsgHUCqEqPlV&#10;PhxrRKHMhYiRjsD+yK1FPffBTCMFRJWK+mFrEooSO5GzA+21cWWRHjRWQcuMiPTp8JqG/wBmN8hE&#10;FERuhfSnjmlPI+mXieInc/HVSvyQ0748AejIGr6qnlUHY77mnjTD18mwR3taSRcwsnEQOOJBHxA0&#10;2FTT4a9jiXqHi0jAElnAYdBUkGm/81ckRezOUAQrCFCUhjaiokdVrueIWlSB/LxxAPLyX1GJHVya&#10;dNyOgG3w5MRADDFBFenCFYRgAnZACeuwNK133wV6MdPUDDZOZaopQtsflQHK+PonbiQP1qQN6RHw&#10;mT0lXi1ahNx168iD/wALn//Uc8nBbe3hQci4ii9ReXYV+F615qQRwb/YpnR33PJgXZL3gKr/AFy5&#10;upSIY42mnMUnpkbsf7yIoV9JkZW9Vfh4r+8k441pL9S0UiTQqwpGzV9RFB2YLGAdq1+Pky4mYDMR&#10;id1sEWkTx/WYZ7a6+P8AfKhQxSO60KF5GYfEQf7vgrcvs8eXJpS+Z5YaKPSL8klLOyUfZ2Wm4PEt&#10;TBYOy+lXS60/0be5UsFuRGYpoQiJLyQgRo4Y8T8Sjl/sUbBOlWEDmK4nqoHxFJCwU8fh3Jblw49u&#10;P2v+BwSBAYZZHkEv8w6zcW8V1aWgLy04o9sEeUM6lxxTisaycgN3k+x9r0/73BZsrZPUhuY+Tlg8&#10;iqvUcCRRxxYUPYr+0nNchKEr3YCZ6Jd+lb68a3vtMn9OIRvBDNJKaLIJkV1eAiSNywU8nV+fFLj0&#10;ZF/bRXQXkCyRTqkYNUSsjSGJqcWqrOzji387ceWIMr5J8WuYVJPPFpbEWs1pNPJ6ZWW6/cpbC6hL&#10;iWJjIsKo6vG3xGJFkZP8h8Y+kaj9p6RTu7IjmR2rWRSRwepY8K9B/qcWyXF5MvFj0VIfNWhSClrM&#10;bm2gjjnkjiiiUBBE5U+shWNE9UL8TP8AC3wSfu25IJFqBE/xMzREyShUkaVQADQVaOjChrVfs5Iy&#10;DDi3UJdXb6xbnhGkF0EhtXkmgS2ldiwWpVZy0cnJOHB+XP8AlxphdERykiGvFUeOMK5C8tvtgHf4&#10;S/2uOEDzTEgmlxv457ieBZIJFoXeSC4md4lMnCrUMLFPhCyJF/dO/wDJiD3DWMMyR2MocIskpoVL&#10;IATyUlqb/wCSP9fIggbNgjxHmrLbx6tdW90+rwyxpJJBbxKVdUnYhTG6hV5ceJ/vHb+dP8lv1uee&#10;0qhjAqvwyAuqvGqA1d6N9mn2TxwkRRwgFXj0ezs9SZ6TerRw7QOIi0M8ssgpDETHyaRnHJ0WVv5/&#10;2cQN/dvdiFYigLmMSRmJkKVKUJNXpQKcBlEFlwCkXHpVolj9YkZpDGgneOUTI4lAEpYKGCBixbcB&#10;vtftftJhHSaG4ZZWSShYod2pQneoHSnX9nCDfJl0pEu8ckFzZxPAk0NVjWRfgTnUKWU1J+INurfE&#10;32sdK1IlX43gT4W4GtCtTtXqfsqy/F/rfayMgaTFThT/AEiR1CJeSfEnqChIagHPjX4ftsjfB+1+&#10;7+FcrnLCyi2K81H7qCRXLktQtUMKMpSoFP8AjbJAkBiSDzc0Ed0sn1sP6EtPWuopI0iURlgvBo2D&#10;JIsnFjy/yV/Y+F1hePa2EvNjbyxnmTwYRtyI2II4mixrxYt8P/Csk8IvuWUBKXeh9X0uO/1m3YRx&#10;3cMqem1XX1ECBjyRgeS8jK6yIq/H8PxcfjRSDVruR4o35TFnljlKR/ZIJqzEcqKtGVQkTviJgoli&#10;AQ935f021jlnt1EMaxwyQh5RQkDYKGeLk7sI/UMlwif8PzGSTyCZ+aF4w4URHmqu7LU0DU/ZC/s/&#10;a+LByLAAUgraztntI2gkEF00Bc3n7h5IYonITkyFxu7SHirt8P7tnX4cFww3f72flzhAY8k4sKVL&#10;VHA8vhTitGC4jNV+a2OXVJL3VNF5WenSJ6F67RKsVyrwOWNIvTPrKYy8k6yycoml5+n9hvhdqU3K&#10;znjLISoY1mBBajKSoqx2oHbny4/a/wBXACBGmMqIVPS0uTT4/UsrWON2iUixIdYi0TqshKxI4f4o&#10;YkiWJZU5x8OH20a05EqRvbiZDGzR+lwBbi9Goafs1+P9n7HJsZxB2j9X+nZwMeZK6axuHtLmXTdT&#10;NjfieNbj659YkjjEsS8Q0PNWo4C+k32uXq+kn28dBNavM/qRH6u3pmP1iqsJE24Fo2+JPs/C3/D5&#10;DwyRRPqZEDoUuvtP82w6VbH68kWqweut4dNWaaOS2mYyGZIrpP3U9RJ8cYl4J8Ken8PERFpUDyBv&#10;WjlkhVy3FitGoAxNC4YV7OjccBkYxFDa/wDT/j+k0mUt9kJqHn2a3tYjLZ3dnHqEsEUPqQtJWJ2J&#10;jUKy27I3Dn8ccys3xSOvxcEa9nYE+krsspFRzPMcAu7fERyr9j4P2uOWG7+Cichuiodd8yIUuJII&#10;Z7MMQ7wD6u5naUBYwI1f0uClp/3z/wB3z+L4+KgzZIt1bzfXE5mNmULI2zqFOwPJV+1Vhx48ftZR&#10;4xvk2bEHZNR5gmmsNTsW0O69FLmGKTnDH8cErSIJOQMMj/3XFGDvMsvp+j6j4hNaTwxXP+jkSCRE&#10;n9P00UqwqeJrF2PxKP8AJ9PLYzpImCQmFpq2nXMmmLHemW3eCR7ATNNNKHRwnOQMtw3wsPhld/st&#10;Is7NgeazvvReSyhZFQMxBTkv2FdQVUc1+38TcGb9j9rlk5ZAEiQ4t0euvaKkkUGp3sDSyMkcZaUR&#10;M7GaSA8Xd+ElZI/3ac1+zzROScVUsbG6WEPBATbND8Hp/EzclFGVmBb4fiZOTfs5ESHPoic435qG&#10;ra3pJlFvdalHHfRXIEpncIkfpufgkVSI6ygxxy8V/wB2f5PPGwi1njUQSqrMpa3lDieN0C15niEp&#10;8T/Zqr/Y+z8WG/kiUpK0k2oxyvJNH6kTMFmi9I20qSM1AvxvJzokezp6kLr6v2/3ePure69VTHAZ&#10;KTOxkYhlQPwK0rydf8hGd/j/AMnhhAB5IjIdSt068tEhdZrwRBraJEiClGlMIkWWvHhHJ8XxSSRQ&#10;QssfFWXly4iTfTyqY42mknU1iQPszMvLjv8ABX2LL/xth5b9WBgBugRothauZpIrO3s2ib603oDm&#10;scTheYpxkCkD7QjkTlx/YThIEuL9Z1MNxHLPRAGaNYnEIoAQGUVXiaVX/V+HhxbIGAH+c31VEK+m&#10;6Gmn3Tz6a9vYtLcMeEz3MJuWarhnjdhHMZFDcXVfh4v8XL1Ej0TrMWhEjqjMJHagJLABFpQP6i1+&#10;AD4v8lMMSGMj1RVzbiz437wxNPFG1vEvMhViJM0leRiWByn72Rvg5f7slZeOJQW10JiSymNIQECx&#10;yQlFdAvFqAt+1+0i/F8P2k5ZMHuQZg/NXubyxe0QlSPXuy6h5Ip+bQuXLLydUqPTZvgfiifF8Ssy&#10;46axQRpFE8UsoUMIZebEKCKgmjMWVh/vxuXxf62VmurISPcp2mqzSPJJLb3VvbK5i+toYgHenwyL&#10;8fERuh/3ZCnH4P8ALXFZnv2EkTQrxQV9ULGSpp9ltw/GprzaNG/1cPHTGNXalax6Qk0U6XMokm6R&#10;NJMsT1anKMkNHzCrT0o5ZI/2nVufPE470pPDZhn9JY2KUQs+wHX1RyqeZfk3/B8sPEGQhsT1VLnT&#10;Ekt57z0k9eWWNZHkl4R0B61gYghfTSLgvH9vnFwfNFLc/WpIjbskbANzYI1QwJLFUL/Zp6f2FX4f&#10;hyQkxkBSpS1azSX1w0sZEfFWZAStAsaSP6ZPLl6n7x2b4+LYxkmtZHuZrjgXIjtwY4z8ZUCq7jns&#10;vIrVG/b/AGMhx0ea3ewbL2976VjBAsijm86+vKlEDluElByUBj8LcZY/h9L4fUwQLhWZ40BAgJPJ&#10;ypBJIY1VWY/ZJ+L4WXn9nJCQY0UP9VdVSZ6E3ASMrErAgBSoVGdUC1cR0SrRv6X280Ighmkug1Xo&#10;I2mKgJxDDhRyDxDkdeP8zftYARfO/wCiyINUtvBPeQQWTxemrEzx24lYzFyjeorxK6+p6QepT1f5&#10;E48Y8WWz1S2i+uer+4ZuTGgdeNQSU5qB8X+V8H8mRGYA0xsS2pL213ypqmpNoYUfpKOMItv6npTB&#10;qOoEnpSM9UrxbifV5N+8XjmNvP6AjAcmH44Xq3MFQQSAak78vt80/wCBwcY5Wo5og3umyXJuC8ar&#10;c0hukX0/ScTMpjV3B4fY9Nl4NHJ8fL/dmKJLdRusaWo9PkzNc8Qy1oOTcWHIANUb8ftZbxCuhXhB&#10;6oG4h0yUNLNqbidlijj08ytG5qWMcQaNuDSNGEb4Vdm9Pn8HPEZ7tkn9CSWINO7RpEFJYPQsQKAl&#10;nVU+IfDwX+XImQ5UmMRzRdraWjWcN9Ck5jgjSVLp5VjWVKBVJ5MqrFIZKozep6rpz+PiuDbeK4eE&#10;qiMSeSH4SOHRgRVaN+z/AJ/DjyHNEjRSbVdR0iG/ikuLmGIKyTITKp9YAPG6txkDq3ESn/dick/1&#10;JEZdgJbTMyzvBbjkY4i9QACpoig9OH2WGAZI1ZKIRN+a6z1G0bUbBvWsYr3UmEcdxcJEwkdyJY1W&#10;RmXmZEnUxmNnd/8AhcdatJJByS2mhZYi8cfEepVqfEASD+HHBLLDvH/Hk8MgedqWtz6PDcot1qdl&#10;cW9zeLa3EzzUgb0w59GR1Vl9T/Wf1eSLw+zwx8yXbBB6zJA5UxRgBWb7PLnV12JPHb9rInLQr/e/&#10;j/dIjHqpWt95ehurh0soZtQskIvLpjJJHFQTFfQZIJS0iJG0nplVf0njX9nFniPIfuzGY3FQIyAr&#10;VHxNQUpRv2Ww+JGuYa48Vd6hBf6c3wR3cd2Lu3PphrqORpYuDH0ouR9T1OUXL97Hz/d8fh+LEpEu&#10;Y7yONZ0ii5D1ELUI5Anh9pSp/arwb4cAyX12Z71dbqkF3oGp6NLeGwe/lVGNtcegZVlEbBfWR1WR&#10;JFVjwCtKnB4/3mY3F6rsFZiWArSQMSDyFAJKdCtPtYJRgeY3ZxlstOg+VpY42a1gZbeRyg+rMnGV&#10;fTZnL2/L43SVXT91z+FeHHmmK211e8KVkYxlVdmBaMsfharBA1FJ3+L4eOVeHh6j/dMpZJ9CEq1b&#10;yl5Ba8Hr2ttHLdRtLa20DpBcpDH+8iaKD1mj5PSienDykab9p+UmOkOu81UQBqkryrQrQ05bP025&#10;bLy441jPTm1jKAOay3sPypaGeZbxUjVY5ZITChSRXUMqlmg5O3xen8cvBZE/eYmdX1AzusSRu8Qr&#10;PEeUcioAWD8ZAvNOS+n8H7Tf5OQlhxD8f8dcg5Jbfs/H9JBR/lr+XkdpapdvdfVdQnCWN6skc9s0&#10;0xWMQia2ZxEziT1o0lZV4pxZJMUlvNZqjRRW4VmLSc3AJi2owcM3TlTcYRp8ctxxfj4IjmqJB+5Z&#10;F5I/LiWd1uL3VZHsgIbaCNJGWO6IcyRLA0Mf94sTyDh/rfawVDczzlZluIHs2X4SEYMWC8uSsG+J&#10;f9iuUjTAE0J0k6skAEDiH49SQXfkXRtJkuLRdJ1aHUmUcR9YgljEUs/pMkyPCI45gPsKJJVbmnN1&#10;wOdQle5nt57YwqDGLe6Vwyyc/wCVk5OhV+vqxrk4aewOaJT6ikz03ydHb2Vnf22o3F/9XSZb/S72&#10;FI1jWJKcZrSV0juozarx528zP8Ebxf5LpLx5reSRuDrRDHDyNSUYk/Gp4bgAr8P/AAuSlpyJbC/i&#10;xiQNiSPh+xXtfKX6K8w6fBZRygcrtbrUXQD0UuoUSP8AczFZ3RGb05Y1nZ+DPwWOX7axu4JFljMw&#10;kkVaEUFP9jxP7S/5WVjSm9gf80shnkBy/wBjH/ifSlf+BdQtL/Sry301bLT3mMiBbif1RUDis/qq&#10;yP6Eo5Jzh48eSS80+JqtpZm3Yxl6n+7JYmtAGCkj4WTid/st/NlksAJqv9y1nMR3q+reW9KW0ETQ&#10;3EcHBC0V0kMUahDK5heZIXpPBM0ifuvTjkhREb02/u2S6rbxOGMkfquQOBkZSwaoFF+L4v3ZH/G2&#10;Cek2Avdsw5iJbj0+5qT8r7vUbBNPgW7SC25zQ3P1eG49CSPixVpQ8LNBKLgSbcpPs84vgxSO8h9L&#10;gXAoSCpapFT0b4NjXJDCYnctOSibAVJ/K/mJtQe49EuXWJluY4Wjido0484l+tvyj4vy2i48vgSJ&#10;VxyXIjjkDupoXZHooPAGv2QR9kbcvhyAwkG7ZSyRkKpL5/KOoTapZXVut0hZLeO6sZHleM3MqlXI&#10;nkSbaV1WRYV+scZGljj+zyxsErJGrvI7j4uZ9MjlWrA/BUcqbM32f9TEw4pAGv8AN/tQSRdDYo7V&#10;9Ht728a1a2s7S+jaGS0T65HIYVUrCVIuVWR4WfkyIipIn7uL9+uBpS/1tZ7MskqsI7iFw7RmOoLf&#10;DzChv8v/AIllvATHZh5ST63slfy7LYazLDPbTQC60jU4XhWcT/Hw4ukKvxYGqxfG3+Wv+66fUJxd&#10;CQW80kgIRoonXgg3PqMjMiuKdW+1/JkMmmkAAOf8TdIwA6IS28mRLoP1P9J2f1SctIb25gkW5f1O&#10;KiGGekstrwkVikAWRX5fvf8Ai1X1oYl9GheUyN8BkVWHI1IHxHZTXbJnHLoWEeE7y/H2Kcul6/eX&#10;QvbeWO1sUs4glz9Smuo3MaemrueESq8icGZ058k4M3H7OJiZXvEkMEiTAMsg5IoNdl51AP8ANQUy&#10;yOOYG5YzAANH0pomlXkPl+WxbVLO5s3eOW3dILiR04ESObZVkkC0LRcnWX4f50/YWiuon5qtrykS&#10;nwNxoT1ahp2oG/ZwnH3ndrlEjrsgbrQdQh9CabXPTtp6g3EQm5hQGSLkvquxVy7x7vL9jg78sozw&#10;Sc620ZZhV2LgNv03ofH/AFfiyEse9g/j5NkZcIolSk8ua1a3lnNDrt3Fb2h4W9rFbs8BCAcvgMkY&#10;aix/Yo8/7v7PwYkb8KP3lrIzSKPgBeZSF3NKqw5dclKF72UcA6FMf8NTs7CLXLWKG2las5jgsJVk&#10;eoHL0poS0OyHhIJf5sfJqgR1/wBG/f0pTktTUV49P+acqGKjvJtPqjSW6Z+XE7GeU69LNpTOXWIx&#10;TlI6MKyqPU5VDLwqwm/csy/axq6jNVvh5JGwNZO1NqcqEV/4bLTggWFV8UZN5H0xhG6yta3dzC4Y&#10;WQKmQuKlvS9RX4M3wiq+j8f7LcWxSa/kkLEhGVAT1oAw6ENWtRj4AApjW/vUNK8m2lhHbxRXF1FL&#10;K8acqCRngdaPG8ZXh6bsVXixf94qsv2+WZdRkMcbuI25AfF6hoGatOnLr2yHhgbj71ML2dL5Lskn&#10;u7a3ku4wrEGJbSIPJChQEnmIeQRj8ZrH6fDjwf4ctrtmJ/cpRaEhnJAqNiu2TGOwimrfy0kKqF1O&#10;4Ek7Mgkit445GVWHqpKvLfbkeac/+EVsc2oyRqfUjBrvVnNN/cjv+zlZwCQ58P4/qtmIgHvS+6/L&#10;q31KWL6nqctuYyfht4Iw1UNQTGkmzJVVl+Jfib7GO+sqU5xQLKSCVIbkGC996VO1P8nJjFXX8fJr&#10;vv2c/luaGYW19rctrCpRZY3h9JopJesZKAhI/j58KcZf9bjma6U1ZrUctlAagLfwwHFYO7KJpTHl&#10;a6RFt7XzHLFGOcpeAMywluPJqBllU0/k/wB1t/rYnNf/AALIqKiGvFyajY9arvghhsblIAsorTvJ&#10;LF5LO6vp7+4jCLcQBeLEMpAUxzsUJai/5f7fNFxIanDKokBjNar6gJBanUdD4d8lHEOK7ZEHkj4/&#10;y/u7D1LYG69McZFs34SRxE7RtuU4/C1OcTxfa/eYouoLIjApFOUIJFa9Nxtx7demRGAWd0H5IA+R&#10;JLK6jkgvb/TEnjdUI2VS9EfiTLQcxwRvjb4v7z7eOj1YeoYm9Muo+MISxUUqK7U6/wA2JwAljwkK&#10;V9+WkbWpu4JbtY52PpvKEiEj1KsEAfnsn++g3L9nGrrCtUDgGWlTRuO/TcbdvipywSw7USz4KldL&#10;5vyvIg4O95PBKCVBa3WQ8RVlCMCTWvwM/pJ+1z+HM2pzGoUK3QMy1PEnuQaHbEYYlPVbB+WmlwiO&#10;Sea4iK8pIoZeERmVCQE5R8o2Z16/HlfpOcV5FVYEhmKEDYb0qRglp4ebInu/QqRflloxkVo2uZIi&#10;gaOFLlX3ZxxDqqyLRif5MUa+vEKswopHQoe46gg5H8tjPL70HKTsUJZ/l75MmFxFbSO0quwZ47pQ&#10;w4vRo3Ur9lWHHmvF/wDIxH9IT86MdweDEKtAw8KktkxggEzmZJnb/lx5btbINAjBSjXEStcTl2iZ&#10;f2+KrFQU4qfs/Z+PLGpSkgFyE35MQtDVuNOnXfJeBG+JFEClj/l7oiyeutorXXw+giPPyRki9Qv9&#10;tqoyq32l5/a+P+UPLqk0G/GYxbhpFKVB2oBUoNh7YDIdQoxX3JvaeR9NviFU6eb5QGgtZEm4unxB&#10;nkC+s683C8Qr8P8Aitfhy5tRYRMyepIf2azIFPfqTsaeOSjwg2AsYH8B1r5PtTeIksdlBwB9VU02&#10;ZpUDHjsAtXTmOJ4ty/nXlyxS2uZXQBUkBrQAsC9PENQin/DYKYyjRUdW0TToJ2a4mszGRWRlhKW9&#10;QwIjeIMsnPj1d19D9l+GULu4Y8WqVHxbMwbw/wAnx6YJUvCF58taJChkg4RyvSEcoIWgPIeoaVWU&#10;VbjtI3qL8fH4se883Jw/xrQKu7/aHU/qw8IUDuQlrpGlKtvJbKlvKWknmKpaqfRYgBdwppVpAteS&#10;fCvw/u8sgsyF2VQB0V2aoFK9DtTAKRxEOSC2hhnjtop5nlblzlt4IeLsG4/C8YVg23DhwTlm4n1G&#10;AevGmx5MxUVrvX+GEc6pjxGuS5hbJYRTPBwM3qUeMwwQpPIFK7FBxeg4/bbk3+TjlYemPU5R91JN&#10;DT51IyQu6KTfRQnt4zdMbRobsEiOaNFEiLJQAURQjp/lDijfyt+1lcZzLQNuooGPxdOtR9OV30Ke&#10;LZeRoyacJJIwI5pOTwIwiADVEfGTfgKoe3xt/wAWYmfXkchkAEfxJJQEGu3b+mSvuSCAEUg0iygS&#10;VZ5JHuqxTWRYqyFfj/aIXcUpxfliqiT1KcBLRfhYcSd9961w+9ieER+KBlkgeMyRXZsFkk/ewyiU&#10;KVjqn7viIvsnn8HLnkU/M+S5P5ea56pKA29Ajih2ZdqU/jlOYjhIcrTCPjRrvZB5J0/Rh5y0t7JY&#10;riSGUs89sxZKsD8RYsK0rxYcPtf8HnlTNW9G95zs35XX7QeVI4qKI5JnSpO5kZiQRyBRaKrdeXP/&#10;AIl23YkwNMB5yZRyAbJNq+npcXaTFyskall4g14DYqSpVyOTK3wsvHJSLiZWe5jdWi5BjQ8+UnKg&#10;5AHxJ/65+PN7QrbkyI7lNrSzMUVm0RRhGYkCr6fCIr8QjNPhWgX/ACV/1l4ZdpPaekIZk5RolGtm&#10;CvuV4soI+Jqjhyr8PxcePxZAk3zaTdqV9aXpdpIXCzSED6wCR8KNyUlW+BeLNJxp8X7fP4cLri0k&#10;kq8bUSciKQBqOWVgxrxA/wAqRR/NJy/3XmQJ2N+baJJlHNGH9ORR6kI9RWK/DxYFRxJ8PsMf+a8T&#10;tajm0AoJuM0hH7LuGZ1HhRW5/wDPP4mxgd92IFlfJxXh6zUCVRQxHxbqFJ8SW+H/AFny2jZFe0C8&#10;libjAPsmSNFqtOZoPtcN/wDJ/ay0E7JGzcTEhJ2+HktXUHkFZqV6DelOuZU9NlUyGURkD1CKklSQ&#10;7tvt6v7s8v8AjbI44bqNi5OTANx9Muoqu1RtVVG37HxbYuFBKEtxkdYkZq1qYqncfS22W8iVlJao&#10;KlzTkFLkClNnNaA42SVTGTVooo3RFP7dalAN6/CSlf8AKjfKsktiwJty15hSOTsGJ7LQEEnbv8WO&#10;IjaFGj4vMZFcluIArSMio9ykjf8AGLICVDZY7LGEq3HIlhCEZCiivL9sMeXTjxdF/wCMmJxnkttK&#10;SaKqBlJBLoPhoR06Kfs/tKv7OWi2wHvVWUhZY4zRjyoabBjv1oe7YJcDitP70elVK70BZkB6gVYv&#10;khRJZRNlSQKZXJGx5/FT2Ct77ALj405+mtAtN2Tf7TczUdO6jEqVsjlC5rWp2bb7KlKj/hjjpEUC&#10;FkJZ41+JfDgzqPkduWGJ5j8fwtnECFkEpdrmOROEZkojUoH5xxuaV+0KsV2xPmpuSjqYwsnGNRXo&#10;sYcn/Y8HFP8AivACa/H4/iUlcDwgBqrF12c0HIs3ED6S4/m+3i9nyb0lZAqTsobtQllSo9yFqcjP&#10;qe5YKN8fTjnlQl5bdXdR1LURn4n2q1FxECRpG7099zRWruOnKn/DZbtTIAIrkiooIoD7dKsoG3+T&#10;XA6FwpjU/FyC8Wr8IDAkGn7QV8OzDYFVYqSH6ihJIoa1Hb/gcEW8iyWYkccQAeZI3oCeRXvsv+tk&#10;J7FkBXNDzho7iikmp+EDoCQOIb5t/q4lKjpIszpzjVfgk60l4MjV+j7P+v8A5WSAvZaXxlJC0SuF&#10;cEN6fQhCwavtWv8AwuNtrhxCISA6rI3KpoTwb4F+HsvLfBKO630XTW6Gb1akPxopArTkPiND4hcG&#10;+o5cRR0LcXZWGxCxEfZ/4NVysmisj0QjekhDS7ciqlNyCZK15dv2Sc2nsradCkrgyMoINDWruByJ&#10;oPi375CZIKeLZZeerHetLGjemCQxqKEJETxof2fl+1is0EKiK4RQY1nEle5L86jb/XriD08mQrhU&#10;opZnd7VzxlEDIFPQABBy333owP8Aq/DlR0mhBQgu1eKV3PAClR1PY8v8v/LxBANdywCo7iG5KuCI&#10;1pV6bDm29D268eP+R/kfE0w8WAjc1VSR0PJAPUZq/wA3EZLiHMsZDds3UYQyTKoV3WMsa/DIzeii&#10;AHqvNsDILpv3SVDQD0g9PhQiJXBH8395vx/1cl6TbAwsq5e0+NqACRg5DftcnK0oadeG3+Vis3N2&#10;RdyDIAy06AgGn+TunUYY0Pky4bdEEQM1afu6q1epUkVPjs3Q45Ap9RuPx8eUg2JYsKMTSv2+LFf8&#10;nIg9GIFBZUqI0YjiH4p2AVWqgFf5Kqrf5WaONWuI44wwDo8xJAHQpsBvtiZUEw5NSzmON3lK/C6R&#10;KAS3Xl16b74vaMqLbx7lRReXjsW3AHXIz6rGfRQvUkP1l1ILNVgp2p9ldiT9nbliv1iWR446HgCQ&#10;5H2aAdPv+1kOECyvESVAWcMImnBUuygoCPjDE05VrXiF48BT4eLLlXASOEOWNCFNDvsKV/VhjuU8&#10;S60aSWdk4AFWcVFa/FWlQafzEZSkkMp2CqSSd68ug2/2OEtcslLpPhZWX4mZwAqmlOBoxNadPjou&#10;YRRyJblT8C7NXrSpNAa/6prg4iLYiVDdaZ7iKW7DD42blFTcH4FFSAB1bmtDiiRq1wjJ13YyGnUA&#10;1+mo/wCG5ZEy2Z+JsoyzulnLHItV2jEQruCRSn+TxP8AwSMmL28MU8m4IEbUoOgKggH8AMhKZAah&#10;MoPUr2eytiysjPMlanqysylwCT4OzLifpsiOhAYxmnXtxIB7e+Tu2RBKJFxHLJDIpZBMtQad+YLL&#10;Wh6/Dy/1v5sCR8keUV/eIzcQu+zFdv8AhstJBpZSpMJCkiQbVikVeZbahUMak0P8tMQiR+CBjyCr&#10;XkRTepPj0pk7pMNxuiXdQ70FGdqcR3BAHh1ri9xEgYKhrREJ27kdD9+QhL72UCELYzyujvKoU+tK&#10;o+Kvwq9AQfo3/wCbc3pyRRxyFqhqKadCSp/rjYJIZkBd6sM80kFKOlXFa7AOKfiuWZY2WKOm6lw3&#10;bYkNWtP8rBwkWUALUt5Y5rmao4yLGyU33ClKUqf5cYYWLvC9Kd1Fem49skJbWkA8lRbhDDHOoJ5D&#10;4SadeoPfNyPIQ8xQt6RNd9viCfPga4PNr4d1tE4mbieYHrAb05HYt/wQ6Z//1Rc09u9u1szFZFiK&#10;xOy8irvuvIOED8Ptcf8AY8s6OUdnkog3YezLYanHcfXrUJSScPOnLijpGpRynpM7R+oOKcv5lV/T&#10;y1m06JnZZpIJ7ioRzGSaH7MVOVKcR8XxKrfbyHDaTxd1qTWXmGeOBbmztL+3tSjPF9Y+Eyp9q55G&#10;Mnksn2KRvJHx48nxxmiYyPNdLRiCjGI8gvJql3Wq17/a+HJUfJifILobS7txDDbaZIPTjIkjS5X0&#10;TJwWixRvxbgKcK+l8afscPsgZYQxUW9AquHa2XikjLQ7oRIYw/qN4p8P+rjRpmJGk0juLiKrXUZZ&#10;nSSMXR5yRodqKytEkzKyR/yv8fw/t4MktZo+KmcOyAGP4ypBUqDutfjH2V/lb9jGV97ESB6IGDUb&#10;W5R3js3ijkYpNWHmrK4fiOMgQ+k20jniiun+7cZe2CJIIo7iZeJRiI29UhQrj+6PAj4l5KzLx4r8&#10;CYkSBUTPPZT0fWpryIzyWtqWCyhvWjNuGLyIylblTNGQVfhIiMzep/euv2cXe7lW3ki4OkBACuwW&#10;X1Q3EBhyZ1ijBb4vsv8Ay/sYJgHZjW99fx/pkNFpVvLqMN2WSS8il/u43e19BlDO4PpJFJcyFQ3F&#10;G5Rv+2n95i6SXAjlBbjMHkCBYgxBWpZhsquFp/ssJQQEJcQWLzWrInKzeCEytLdNEjCTiscTLyaS&#10;J5GdV+L1OHGSP9rnjHurvk7B92doxUSAp6hPEbMpRtvhY8MhKu9PDGlWHSdKeO3gki+FYo7huP1d&#10;hMLZFEjbxyLPH8f7xVaRsSW71CSZfq1qolXk0XMH4yy83UsQWTiR1Urx+yuG4g2GUgOGrVZ9F0Ky&#10;tbmXU9SlNtIIYpgsgCRCNzDAQiERytJ6nxerHK0zcGkX4Uwv/SN5FNcm/iWaAOkss0j+nFCvJlVy&#10;pQxKiDZ+Uf8Alu/93jKQlzPJt8MUKRlzoempa2raVePaS+jPDFEimWa4Xh60kazCVLkyt/eRendx&#10;8I/gWPj6nExfUqSra+mvOUytF6vpuxCBQxpxX4eR5fAF/wCI5X4YJsy3CK22Su38q8mTULjUJy8M&#10;Vskq2cl3bQDlLI6fAs8nqSemY4XNw868PTb4PjxSXU52ZfrOnmCQFDJEWjHqKhHwsuw4fHybkftZ&#10;MRiBtfzDSIA8ipad5as4beQaXrv121eKdbS4CyzyW8k4b99HOXkb1QqelGqLy4L/AJOBYZpJA81l&#10;bwmGDlb30YUMux4/A5ZYlbl/xU3L+bBYPIhs4ehKOvbaJZ7W01HVblXvXF5pBLPHMzKpfg0aKbh0&#10;WP7f75WRvi9NX+LFRcJHdyW0NnK0XNpFblC3AlCtCCHZqScmB4txX/itcjwnkDbEwsWSpNZ6rLpt&#10;reXer2y3LwRQyv6NzGkgEyyFlImhEXqW/GNlPFnm4OvCVkxlnPBFOfqsatdQqpuJEeGSlSVdasjS&#10;R/Zdd/214/zZKWOxQ/H++Zfcv17TZtZtTFqd3wsZ3dLG3K3lu1V3gkP1e5iin4yenJ8IX91yb4P9&#10;1r3BDxuqwSGa6kJCStCavsdgpXmeIbhxZPgwVwj1H7Fqzt096C0syWZhlu7+0is9KtAsk9rFeR8Y&#10;VDAlmlMiwoGMTTCVZuMscnqfC3BWyXESejEbN4oYpBAPWCkcwxCjj8XxNz4cifjyUIxJ5+lYjre6&#10;rBZTTLfXbazBPPewG8Bs3kRxBJEqsRPyQ+kGi9VFjSL0W+L+V8FJLdperNLZMiOrAqTxj+KhBZCF&#10;T4VFOnP+bl9pYnDCqthxAjYpXLpelTaD9R0/XxNJbvEBcKWmuf3Lnkizh5J6TyM/P956PF+UPp8W&#10;jkEenJBawoLWQQ2+6EOwZuYK/H8IH7XxbfDhMAf7WuwSTfNBQz2t/q95M2uWj6jqICzRmFDHEYWD&#10;gxUnd/8AdPKNef7zh+85Jgb61cxLV4uEUXwI3Pk3AjjQkp1k40T7H+yyfg7C+bOonkmo0i1um9Nb&#10;1ZLy6P1idVt/Si+sxusiSJGLj7EDvznjZp1fhw/d/YxkOoBbYWktuk7wRj6u00lZXRF5E8ggHqFe&#10;/L4/9XIHDRsXYZCNGx1Ur/ypc/pBdUstXurKG6uaX0dlCPqwmlIho8bzHlbpL8RjaNmh5SfEsuJQ&#10;38f1RfQtY5reWALDOQHDqu1CacR0qn2eXD/gWWMSG7OiDz6o280BbrVFa41i6tru1vfXnsreV7fg&#10;8nF+SgFXlRuSpK3730/Xk9P9v1K/SFw0axzQRB4WES/EyMrI6vz2+KNF/wB9M3xJx5csMQAee/w/&#10;4liIgm158rWYlmmtNRuzDeH63P6So6SxyW5iMNPsTyTHk/1hY2kWX1eHD9lQapZJZQ2pZXNuqs3K&#10;aJGUKwA34VBeqrt/P9pfhyqUTZIKmG9oN/KmrnXr7U0nFs1+7RLwsrmdJOSciSn1gxssTeoy8k+J&#10;kTlG6xsrqy38frfvLaWO34q6F5AI3KtyVSo6yfFTjTk6/a54YwifqJ4mNdxUbHyzeJYtHHqltcap&#10;KZYZ5obZzPD6iLHK0TMx9O25Jz58ljhf+69H+7x3r2r2Yjjt5I4JlePc8JY1atGD/C6AANw/a/a/&#10;lwjS8rJZiZBJKDk0DXn1EyXOtpLqFlLBcStEr/VboxKA8RtwWidpHaL6w6cE5NJGnHnJxbDq4e6k&#10;h9MxpbJxM5ZhHy5EIlVPc9mXh9rhlksUfOkSiKv+ciLnyXPDZw3DXRvJdSmWUWvpW5mMZjHrShZR&#10;8LonMmWF/WdZIvW5/t1LqEcUwjW2VZYiFYGXjFzlP2Tz+A8/i9On+x/ZyBxjvl+P81asKlv5euZr&#10;aS6m1uWe0vEMsMn1VWu1htgAGja34TD0nKesJF+Ll++R09TEGl+tXkkLrDPayUCoK81aMhkNSO6j&#10;/J5faw+GLplQEfNMY7J9O0i0vUnu7PUbXnLNI9DE4ulZZkMaMU/dytyC/vGhaP0/hXHNqUSBJ5LZ&#10;VqCPXR+L0cfZ3HIfu415cl4tx5LxyYxAeqyWPh3ta2HyzfPcTQQ6q7srgrZzwB4QYmqWor8HpcTy&#10;+n6Unqx+pHFP6/pYlHc6c9+L5Y2Z2dlnkWUuF/do6cQo+FeEav8AAvD/AIPllMY2d0yiQKVV0rWr&#10;fRZdHa8hZViia0ia24c3eaSKbmZ5JPjlkl4L6k3rN8X7a4KS/S4t7mRLNYAdkHKMPzkQmp3+HZ+J&#10;+NG+H4cMsNEVdMQCDRNpXP5aurPUNKil1qe6kh+KcyJcPC1vBLH8A4sObI8KujvDOn7yV5VfNHea&#10;aUjtkt44pFRStCFHBVJ/dqSzJ6fBZOP7XHI+FR2KZxPNpNB802N1Lf3Gr3F7p7ylEhdBIRNJNGii&#10;do1hin+sCSe2dyP3KyJ8SInwsF3apaOIUVkKUNyrc0JJ4n0ygc9ftIz/APC5Pg3QASdyjDpmp3ms&#10;21zcXbrxnrHp/pmGRUVTIoukneONiB/dTRwM6faT958WXBqgkPqNCOaCXiYnhVzxUc/TNFVh6bjr&#10;+2v+rjIAiqQYUVLVfK7wWzWsF2zo72rGK8jvJ4fjl5QespkeVWN1E3xf76f4uf7xZUo51W8juBZS&#10;RzzIkHpvIgjoCAsnHi6BvtcfT5K3837WVThI8urbEADmuvNG1C60me0k12CSytLl9QeSKG5+sAEM&#10;81o0qTxSugLJz9YRsnwK0fBI0wX9etzO9z6STRzcSCGrIi8iPssAF3H7D/a/yuWW48ZrctUoXsNk&#10;Bb+XdYg0y00sX09neaYrxSEoq211O0SkvyjLM+x+H1oeXpN/J6PHJdwNZszzKGtwv1iNG4gIqliG&#10;BDA0XlX4v2W4ZA4txaeGjsObd1p99b67RbSV4NQaRrC8uIlmYTSSRxI6MkiSRKWWFUb0l4+pG9zz&#10;4szIfXJVtlvba3CBASiB1IeqqxIKLuDSiMX/ANnl3CatHDvRKZrpFpc3Nxo2o6i92bunqymN1MYV&#10;nRVAnkZUkFQ0qJCsfw/DBz9RsCSX18CIWtfWgEieiksm6clYP6jMQ0np8V/vF5fD8Lv8GViAj/Ot&#10;tIFbIvT/AC5psEv1y21BoLt7bhfTWsJ4S+k6GOS2jX1IrZZhI7t9VZUb1fjjWT1OI+0vrlQICqPb&#10;yHiDI5Myh2PqB+AVH4lW+y/wp/NhOGMjZtgQOaRa15YtridtSM89vf29J2S3gj+qtJbp/orW63Jm&#10;e3dklTnzif1Zl/3UyPljU7uSItJCgSMcgJmMgcuCxord1J48m4/B8K5HwYdxURANBc/knR7e8Edv&#10;d3KTXTKpm05EtHh9GkY5SwBT6ThBL6SK8f1hElmb415CI7y9lRS6xrIgVSjBw4JNNmX4DtvxVm/4&#10;1yRxA7U1ERB6oSTQNEs5po4Xu/qc8kspmVrdoGAUyNzil5TKnP4OckUSeo0f+TNga6v5XKGkTEli&#10;rMlRvVWJDcqBqL3+D9vD4UaotuONFMtO8r2EFvcxCW+RVSJJ4oZ2jccCJYlRoPSZmj5yfYXlcMv7&#10;t/ixkFzqZnaScRJsQ5EbgmXYfCytULx/1v8AY5LhBFMTw1taIudA8vR6dBa2T3M0YoY4zNE9Lcln&#10;PqRyr6bPz5NxYL8TftfFlXd0bmExXDoyOwCyCgKKoLcfUB5q1fg5L8XxZA4ojomO3J2leXLfS7xb&#10;rTILiGREkM9uHcRyyTlY2mNtQQsir++4fCnw/Z58cEu13FEauZI0i3UwnnxSpoS44u1f8rk7fy5I&#10;49rpjGQJ/alsNloc06lbf0Lpr4yJMl8DD6txSMsq28nqQo0Y+FSnpQxoqfHw4YHS4kerPdJFbogo&#10;YoHi2DA8gPtrU/s/Fx/Z+1kccOpDZLYVV/FFppEECof0PPealcOTJFe6hFdr6phdGQciYWVU/b4x&#10;+r/u5f3bYq2olkaSS4M88XIrBGEUKxSq8hXjRkPfHwY3dbsaPIDZC23lG1t7s29jpMVnZ3QhFxf3&#10;Ek0kkkSTcmEb09X1Iphzp8HDivxsrfA0AXUS3EqyPDGTKZJQkaxP/MjNurdV5j4vi+H4WyO3Ep22&#10;VJ/qel3/AOjYjZwajMqWtra2xmuJrqFUZOM0KUDxANzMbs8PFX9X94i4i98Xt45Yke4DsFdkeNmV&#10;Gb4iz+oFHGn7PxL/AC/FltAclATBNJ9C7lhJis+IPowtHLFC80cQVSsTQcmVuXxL+2q/af0cuRGS&#10;WYc5pLdqUjVyjovEclRl4sdqyL9l1/myIJo2nYjzWwx/WrCBZo7KLUj6gacwq8UrM7IjSKTLwowS&#10;3lcepHL8fwfsRaDUbWQzCaKSOZQWceorfuw1OTCJjsGVlZsnwgolE7UW5tE1K3Nq1pdW0lqxCQo8&#10;DJ/pDJyCxfWFPDkjIyR/Z/lj+1lA6aZopo/VJKCjAycU5AkU34ClfFl4/wCThmABzZeut13p+Yfq&#10;13a3AtgnrFmhZYC86xOqkNtzbmFb4ljjlV+PFWkXiw2OSzmj5pRj8JLJyp1qT3/a/l/4fDEGmq5A&#10;7pPd2es2shglJiRvURY5PTD7jiF5VTkGhBPKRfh+2novibW9AWSBVAepRlLAMvUD4m48h/Kv7WQj&#10;G2XGb5ouG8jEccM1/LKfR4rcpNwd4pBRWYiOH1ODD/dkjf3f95y+0Hl4tK7iFuZThACvwgUPLZvR&#10;crvTkv8Aw2J36MwTXP8AH+yRlo0iWkUIu0WJbgy6g4kAlY819Mgx/XYRIzJzaOTg32l4wr8GKWUk&#10;U0aiO1RJlPFlfjy5VIqX4k7nucHCAeSJ2OZQmtWd3ZTTS3WrXEtnIplieAzelwCq3EQ+sqLwX4uC&#10;cEdF/donxZZa1mme2mt+KoxVkCDipC/zICqni3Knw/6uAQjyQSQLBdAmqWunw32n6iJZ5IVkineU&#10;vJKHkWlYrhvUdC6cOXJ3T/dcuNiu39JJI5Y1hf4VAUr8T0JNS1On2V/41yRI5jZkYglUu9Ega9mh&#10;u7aaa8jHqszyLJ+6gqiLRYwxUMzc5Pg+ynJvV+JV3lVUaWRFSAtw9QKABy2+AjnRWO3+yx4Td21g&#10;Xt1QMVozSRWltcSTakkfrLbyzO7sIyGBnjZrfnKi/Fx4vx9Hh6kfqZTSW4lEltzjZgWklQFlYAgK&#10;eSgIelDyOVwu92dbUVtnBrE0Uttq7W95FGUjtLSQCCWJmRjKhSRpJ0J5I8fpp9nh8TfBmNxKfW/f&#10;CWJFoUUCKvNQdgQobuGSv2slxi6QIjbbdeum2waxrYS2d5PIXWaYteAfV5DHR2VpHi2KSRXCp8Ea&#10;8+cbt8TReWn7sArIeIVYgOFFbaoD04sKp9njkpd6OGSI/QOpFbkukluGlMz3byCUs8RDcWaGvqwu&#10;VmJjl9VeXw/B+yxZJ5h6ktUjAPphWSVKbVow59vBf8pMiDYZVWwVhb6bZqYrFUkuZGRrl5IprSdn&#10;avEvG/osKsFT45f+K5ufxYrHEYiVAIUbEkkKQ23RhtyqCWw7hSbQc92t6iScld2qyxqgaVXjPIj1&#10;ImAf0mV40h4p6i8ft8ODMI4KU9IgxjhGzK7VBoCVdgPh5fCeDN/ssZEVSKs2rW8yzziYXiO0p9We&#10;OOSGMqV5MiSwI71l9L98vqxxcfsK0WOHoer++cxyRsHrIwQVbb4QgU8V+zVsrMog0psDZT/3JvbO&#10;bSFLu2uY2gQW0bTNxQ8qyvM8i+rJX1VSM/YXn9r7QVkitwqhZXCkAMpVwEBHLkHNG6j9l2yZkB1b&#10;bMkzWa8u5GYm2jLqzSJJ6kTmZwwjKPEDJGOKPyrJEnF1/ZwS8/BXVlJkAEhul4oqBjxDfEAp47th&#10;BPe1iP8A0ilsdiZpYJYJRFZ1NqukzCSeSYxL6jxgo5kT1BwXkefw/GyfaxO2kuJ2kjuGEu9YwEKn&#10;iD1FWd2r9qo+FcEsl7FJAHJEaha2WmrFdWQ+qg1W4Im5r6jIKo/FYYEdSBGit+8k/wB18cEKboTh&#10;AkiiIllcKZA6mvGhJYUFf2kXIzohjYSm5/QklhJNNdW5+tKscsLzpaPDKjIZaiP0pRI/ALxSaR1b&#10;krqyO6shZsZpLhponhuGKxzmity+H7fFGkWm/wDLE2JmAPNMxVVy6JjqCPa29mlg0c+mQCW40/1p&#10;GTgokH7tZJUgkUsR+7Eslwj/AGf2EwQbaR2Cxr9WXm9SRVmUUHJKhmCfZOHi7kEgczxJXBr1mEe4&#10;uZf0pKIYFSKN+Mccj82EVxR44HuAwkRUZefxf7sxzGe3hhDkq4ADF3A5OdgNyNmZuPHEGwoAJKkX&#10;0zUb+/MZSS3LExLDbM/pQA/EQFVyrxRp6nrcuHxP9r4kxN42b1CIyyhuLKGBIpT7XxniRXpxwCYH&#10;NIkj7e8iT6qjXarM0XOGQxOgYtyNIh6KNMjBW+NpePL/ACPhV/1X1YyOYhZQDJGJDyFOoBFW2/1M&#10;SSDQUSrzQkuuGxmiLWsmoR3EhS3vPqyGImQALJIrGKPizBm+G4f9vE1MPEFHQPT1Q7N6qkDsGOJk&#10;SnfqEVJFdu7i4hnlhJ+oNBDG1nKhegLvGhFFP2q/Cn7HqfFinCedx6IMqpIGmZPgKgbceNRXlWv2&#10;ZPs5CWWuqQBddaS+a703SLEyak4sDPbSQ2KXP+kRSyvVvVaf4vTZGHD+9tW/eL8a/sXLDbu6h39I&#10;qw4xRyUJKitDx4DdQcIuPNBJHJ2n6hqSWbNFCb71oyZr65tm4hZWIqnqm5kCpIUVeR/4t5f7rxaL&#10;TE5NIhKPIAJEatNiWXhXlxPxtyyvx6NgbMbJ2KVap57Nughli+vW9ux+qz27ozbAQzC4XnEJFUwR&#10;sjlE/a+y68su3jSJGaWE+rU8ghXgtNx8XGNe3hjOdHZkYEnnt+P6ylqmrXuoraRWGowi0YKY2uI5&#10;WuJ1fkr8IhLeTvQsdlb/AC/g4Y5rHl6TMWYhw6iOqpVa7HiQaf6x45KWQd6BZGwQ3+L7O2nvbcmG&#10;3jWAxStdOpueE4FWQTIyV5DpHGrqjft/FjobKYDkzqAAwIClQATWpBJ+/wD4HjlX5gDmmUCRYFqN&#10;5540cXn1NLaV3Zomt5PUS4eZ1HH042hQeI/d8Y+f2ZfV+HLWwlVQC5K1IoDQ79+Rr+ORlqonk2+D&#10;IcwhpfzH0G6nlMSCOdIxIzzRO6qUpVDAgjC7H4mSSP405fDmk020FuS0auRWpnYmg9zQ5X+Y7/8A&#10;YshhkZEH0KVl+Zmsy6nbW9reSVuGX000q0CLISQtUWSVFQ7cXf8Am/yl55cFr6hSShUAb8HZVao7&#10;DuuWZM0eh3afDN0r6z5xjsYbyzlkheaRwI1uLaG4ltnWQbzHmeEvDYqo4p/d/F+yyWM20TSwx+pI&#10;xDNE8pHEE7ttzHw/5P2sEM3EaZnDYu9l2m65LrmpppF9Mba3R2to9VgsY5IppEjH7j41tnDyUpWb&#10;lJGzfa9LBMlpERzBXlx+BqVAYjrtQ/jlU9SQdmWm0/GCSeFj9x561OyuI7CG2eRRKHvISyxyS28b&#10;P+6Ab1BzC/tenLxb9luOAbmxvpYyttdC3uUapPpB0IPxUYbOAan7D5Z+Y3FBkYCFgi2R2Hm/QIzZ&#10;32oaUbzRb6BhAst/6VwjxcoWZUDC3nKBY6JKn7t/7n4VTNBZXPqqZ5klDhVpAvEAqKMxq7+1PhZf&#10;58JzTPTZjLkirvzRpCafex6fZXNrNZmS4D6m9WlErl0jidYY1CV5j454Jl5L6DfDwxQaZI0axvMr&#10;SDkC0Y9PavwnY16GjCvH/JweNX1IiJHcDZAv+ZGl2d7LejT7qK3l9IwJdu93GStecamQNFyLx80l&#10;4R3CvyV5fhx6fWGl4yQosa7O6Fm5U6EpxFPi/wBbJmXCL5tfADtay5vtJt9NlvLPVLieWf4rC2ux&#10;DD6XM/vYRdvKymkQo6H0uD/3au/LFTbRlCkhYtWokA4Hpx+0AFyueSTLHEWUuuPNWpQS215pqW8c&#10;LLJDNZzS/WYiCfrCD0TK07t8Px8l4ep+2qycU0DKY3p8SV9Pk4IbY8TU9f8AhVyJkSU+FRU9cndL&#10;nT3atvqLRG+9C1kSSH95GZIyiNxhdd0dws8/w/a9TGSpHHAUZf3S1LsXKybnqAB8X34IyySlbkSh&#10;jA/prtG1LXdT1qO7jug13cqq2kEFrFNYMqxLxjkkkl5W8lRxk5RS+mzc8uOLTyvEOSIyVNW6EV+j&#10;tkjLIDyavDBAPFGyrah5g8+RzvNLo8i/XIIpojFCpJBCg1ccZPj5dPtq3H0m4/FjpTbFGTnRWHIF&#10;GGxHRh9/+rghHJLfdsy4ccDseLZA6HeedZLmC8fT0Fxb3JtZILuCQM8LCrwycqh0qh5Mv+kc2/y1&#10;xKP6pdRMshb1UoWBbi4r0asZ+y1PHDchKi08H81NdWvPNHlvU4JoUt10y7DxwehEZbWRQzH0+F2n&#10;+9EHqHlGqfy/BxXAkGsaVcSvHbSwyXMNSIXkZZKrX+cAkfLllkob8yngMNpDYp5qXk7zvaQQPeNf&#10;2NjekRXM0FpazW/pTFVP7q3eRY/9l6Lf5TSfaIPzPnE35da6HiClLeoKEMoLMtQabVynJjNEuRps&#10;kROIHeivIvlzUdJ/MXSLuHVZ5ra7uDHPb3SvHKwiDKjRrIA3p0+FuYjkT+R0/eN5PzEd6+lM7D+W&#10;0XPydGzqQizuwIBPIq2wp82zuewog6YX/OkxNWgLqULeqqkFyvEjwDbk/wDC5J0tUayDL8ckcqgc&#10;DTi1ELVNKdeXfNoTEmllLekO12635hYBUeItU71HJh0rXYcP2eP82JxpBLCZSFjmPGMPH8LBqFgi&#10;kmvTn8VOX8zYBPekHmvdpIrhIeTSBlZyr7qVUgM5otBuy/By/mZF+DLeWOWR6Dm4Iq6EKQxHQ1Ao&#10;320+L9p+P7eXCpdGdWuEfBEOygVAVhUUBNKe32W2/l/ycZxWJojGytHIjsSGIDN9gUPueII/b5sm&#10;SJvkm+5t29YOGFGjdKAgMQKh9x2I34/y8VkxN2N8gkJoAgW7DVZSwYBivbi/Ph/N+0v82OOcuqd2&#10;4VNqTE5HF3ItQo4kLxqENSakcGb+X9nNZBljjEpZWKJzNTRhSP7NN/hfeT/Y5dE78mIkvlJZzRVb&#10;iap0LBvjBrXpVdlP+tjFvWtpJ2jY+nGrOXNSC8XqNIorvtwX7P8AlYJy3pB32dNGksa+oBwNFA70&#10;eij9ffHoSg4MKxcONTsAUrEdz/ksTy/1myZhskwIbKq9G35Bqg0oaGj7jbuo+HLhs5BICVYsEZeL&#10;VY8nY1Uj+WMq1a/tPlcCBSxK03EVKhh6bEN6goFICgggjqWBFP8AJXHx291MBGaorMIDRiQCU4N9&#10;HxKw/wBi3HLtvkzAWy3FrGruSGaNDMVFOVASR/xFlywz/W0DhU9YCFgw2V3ClSadFpXjvieVsuFu&#10;RlW2Z1LMIayfBuWCVqo8TUY+K5rcxTD9qNXEdTXlUqrAnb4Ubf8A2OCQ6MZGlktvWB4e3IryIH2S&#10;AzD/AGTDFJY5CQjOFYgLIVqKyMKHuei8u+SHJnGNhqJ4+IYKSoJaMH+RTUEfM8f8rLsZmLHivNkk&#10;QqP2izVZfi8eJ+LHJTIFbfxxmMiR+CtG4dv2VQABjQ9u4/ysStrxXYBaA8QYWau9Xc077COOvH4c&#10;iSbaRPdfNERUNUqzEOBSgqgG3Q15n7XxZmYxkgsXq86szDoxZyo2JPwLsP8AWXJwbY23ApZAOlBE&#10;ygGvw0Xx8T/xHGJMS6EVbjOYypIqTVjyP3fF/lfB9nJE0G1ewAQqajnGW5KCQAAo4g/8RyoWeOMq&#10;4NEVBtUGrGMVB60NW/2TYT+PtWQBblAZkIYfGzVrTeivtT2p/wALi3NzbEkB/tFovhFQ69F3otXG&#10;RI32Twi1jRgTjjVT8NH3P2Cevj8J74FEQ4xy0JkEpUkEbq0lRtvuoC8v9XLP1LwdVfk1WUkEFagU&#10;OxAp1964NuFJkt5IpPScx0Ut2aTivE/tAcfj+z9n/KZcoG/S92MhaBjZik6SResiyEmndY6sGANA&#10;W5AJ1+1/q4GhuUlirGOMSRH061Q+mhcrSnh+5/1P9jkTEtUtyrNC8bAkKS8gLU3+NgoJ39vU/wBb&#10;FNWEMvpxB2QGUNTevIwkIKVp8IbnhhjB3LIBZYRvUTOAZFRkBFP56vvSvxFRitjHI0fJR+8DyM6n&#10;YKsZEdNqGvEYZkNtdVt1NGrkOaRsESM9SzPV6ivUVpiks5tEjSN6tIhimZhVvhUD4htxahDPRfh5&#10;ZCI4ubG1KGCK9ZvWBdYJFng3WhJYsCtOqhhxTl9rhghJG5yiTcyACqbE8nC0X5/8RjbARypvPJQn&#10;RAlsIwT6LFmDfEF4xM4aXv8ACePQN+8kTFZApJLH45W4R0FCTGWNTX+ZWUDIxP2NQKhBK4YBQfTg&#10;jEk1TsqzcRQEVDcWR2an2V/ysR+rsjOIgrTKo9Q/zUZ15E/S/wANfhbJCQKOGwrrdQy+m8pZY3b9&#10;3WooCqOEHbb4e3xL/ssVEAFyrQnl6SvG7A7bty/UlMjxWN1A2pRa4LWp+tLw9YpJFGRU/YC9e/xv&#10;Vf2sVtLaO5kmNKSxScGQ7VbgGB26njIq/wCxyuWSmvkUJqGrfUFjBasEiB/XUGigGhG/2VrEzbn9&#10;r+bElt3aNpVrTkF4UFdm3HtRTXLJTrZEyY7oyW/jjnjt2oXKFjJU8aFCA2/2gXXj1+HGrsAkgqIe&#10;QPLepJJ2rtsw5f7L/JxG/JFXyXUVy8kJI+sFGqtBQBV3NPi3Q8f9j/lYL5QrIkasfjUq5b7VeQH+&#10;xpTKzdW0TFBABbySCaaRRWGUSRLH9krwrQ7fHUN/ssRDw3CGkZiBU0BNOasKqajp1IyiOe+aPG23&#10;VuN1ayDnKJ6MtSor6bLs4C9x8KtiULO0UiIrBgCUp9ok/HShFOo68v8Am4eISfJgZG/JXueKXEUk&#10;hUxEgPXZVp8HKoPgV+EL/wA2C4WkjQRj4qEh2rRmOxp71y4i22z0QF1DDPKZmIUlAY1I5oi7gtQ9&#10;KfDWn+tyx7Rx/WGZdnRQCK1FQeVKU6/F1xjKwsSSLUYJphZqHq0c8hIahBKlRGDuTt8I+Gi/8bsX&#10;FIri5EqMtJ0HFiOScTsKiq1/yt/s5cPpYx3Tr1JbbT2jILtb1BANHLAcqggP/sdvtY2KF5GdCK7C&#10;hO9HPiAelApH+vk5T2baJiqzXSRoJAeIUkmnVkHgT0NSa/6mCVSD0nmVuNeTsGNftUNPajN2+HIb&#10;jZhE0hOd0k0dq68wOMaMAa/DyHKtd6qv7XxYhKrrC0O7mEgK3KvQ0HXv75OJ3vvbYEom2aNpknAC&#10;JcIXKlSDuAx8P8nZvj+1gcuJPSZG4FleoAFVNeFDT+Wi8hllc2chaKVePqhhyAZQCejADmaV+bUx&#10;RYVDGaTZ3OxHatWoBXI8XQMAp+qQot4viWMUIapJAotSae+VVePPg1OXqg718CKdcNdGfC3xPLiH&#10;WvD0Su1PENXp49s//9ZtxLbQqwlZC5LzW0LgeqEA+0GZlof5mqn+tnRy2HN5MAvfYFnmkRlUn01S&#10;K5mjciIyd14BTyXf4Qwf7SfDigSaRWnjrIjRu3GOMyvzpUgAN2Hw8cU2BzQ9xeW1rSCcpAYpI0rN&#10;MIEKB6KSzIK8mHL/ACvi/a44JcMsEZkSQ+tT04inFz0qrV5VPjTCBYstYolDxTI88wt5YFa3qZ5h&#10;LzRB8QVl4+nxXpQsftfzcfjK1VI7wxyBllUkq8lXBJIPIoG+woPFQ0eQ2tvO42TjlNLaepCQ0DCh&#10;jiKoQKEcVcru5YcnYS4Kjt61VE5JRlovOg3J/Z4g1Z+sbftL/Lk+FiZbISa7VWX1JTDIWRyzmOp+&#10;AA8eZdl4pG396n+65P58Rl064UyS8fi9MGVSJAwYEtXiOKBOO1K/z5EArxgq1vrFs0qoZh6Jl420&#10;imJlZSFj4c+Ujs/qfFy4p8PBeP7WPmZx6dWXkwDcFZVZ+Oz/AGCKA/tftYSoi1amFzKqiUBSyCSR&#10;JSkYcApT1gQ5X9kj93+z/k4qsDxLPMLjjHIRRWLoiUAFK0Hz3+PlifsUHohGu4JZraJ7YyTRgsXC&#10;wySuDXdVDFqMR9pR6bYtHLqorL67sWZUP2iw5fYpQuONf3icvs8cjXe1mMeVIaaz8ssqWhsYVSOO&#10;SVVCxrGePwzfaETcyp9Gbh8LLL+8/lxl1dzc+Uv1g8WYBqsjUoVJ2Iamzd/9XCa6phEdKV7XS7Jr&#10;YRxJZ0kVC0aoksfIEOg3XjUckYfD/lf5Srsk8gEzLJIzLxopZnCttxKiooO4/wCCw0CnirZBIdNh&#10;5WwMFvDFKJU5xokTSx/F6iswBDM32XX9pf3bN8OMe2ublkVJpCw/dqZvUCAP+yoJG9R9n/ZZHg32&#10;UTEQdlZbvS9PE08lrAm31mUWohaYmIGsshUGqhS1JD8X7H82Nd71P9I9RpDxUSwFy/MxCnEgj/iB&#10;+0mJiLZADk5LTSZaWYt1twskj2t2kKR+kLrkS6kM25+KrOqfDL/r45ZNSl5RvI9Yx6slZGZSAvwd&#10;d4ijlfio2OwNbWiQjzAUWsvLtrNDcxwWyfWXNnbUgiSUlmPrKpApcLNFG/wBlVY/i4fyptJcvdKh&#10;kYBuSs4qxqrcgatWg4IeNY/j5cX+1k5S3UAUi1tbGCxLxQqaBGjgKqgHNeLVEXEcjJIvMCXjHw5x&#10;ceHxggZQVf1WtbpQsjmch6IpYsx32+Plx4y/B+3kLOzMj5I9hC8TxiGO5sjzi4QJwBZ+CogFaEej&#10;x5ViZZP2MbZyRBSAJRIsnEEcWeu5FUDMzBIyren9rh9hOHwYaJ/AZSsOv1YA7QmJkJeMs4UhiK0k&#10;IVEaSTn+9+FWb7f7xlZTKQzRTWspuTbyrT1PUYVeJgR9hhwFG9Pg5V/i+H4cSJbNXFd7JK1pZXlv&#10;e2y263Vqxb0kgWSiTqy7erHIspYgP60avH+7X9pftPS9unKxQXBj4yCOZppPiZuRDKpqKdf2ua/t&#10;YbTQ7lG70LSlD3d7YR3A9IzWcdvZ81jQRjizKAzMTSn7v0X48o2xO79b6sVa7lmAUBkErbMQpjVi&#10;1Wqd9/8AkpiDsoIvlSvpFpp0d7/o+lWti3Nikv1aMNIitIs0ienxUgVRv2vt/wByvL4QyyiVQ/IS&#10;XEjooiEqMWjZipXeopX9r4sEpb+bIivcmbL6DtEFMNjDFLI05t5EWOVFDep8JVgeJ+wAn+S+Cltb&#10;q3uJecshhU8hGVDkjiSCQpqAoPCnBMMb3tgJghLm1GwvbSB0ghFw6mMz8mhXkXVWVGYcW9R15n95&#10;J+z9rNPEfVJjdXq1Z4nibieJAASoULJyK/aX/JwAbpErXWdw5giWeJ4EVKW1wk6NIokV2JkZWblH&#10;xDfGjyL8PPl/I5Li8Z+MvIx/sll5Bqmj8mq2wq3wf8FywcQJQIB01lpcaMbZY0moA6o3pspVecJR&#10;AEqzBY/3o+JeLLGyYk51K5CpCpc0KyxqxBZRQLwIPwNX4o+f+Un+XkrPDY5J9IbddF07lNdyRwRq&#10;4eOeREKozBmcSA8eQ4jhN6fJW+GT4ePwDLi3eGGLirS7uyMh9QsIywpUhlUUVDyDfzfD8WQBEgwi&#10;bJSvTdXt7q7u/UmjtBS3imgnT6sI3ukidKoHjkLs8kitG8XJuUa+p+75YgLMyNFDDzRjzMjyLHUs&#10;vFmUCqP+1/utm4/5OTHcGZnW5RbawYPrVzeelKiiIWyW7T8VjkLxxs7ESxVJX/dscfNl+Ln8HF1t&#10;G8RVeSy1j+wimnEkAFasXIUIduTf5GGJYyNr72SCaNpGDwGOcAzSuoJkALFXooiRpDKtWKpy+FZe&#10;WBgt41yvoXDyzNzeokRUC1AegXh8Pwfycft5ElltW4Rch0aKyY39nHDar6UNJYpJH5n+5DlvV5yF&#10;pOvP1OTpgiztJZXY/G0zfFLFOzOpfiDVU4shXiG2T93y5f6uAgEXbCU6QOo39jZxcWKRWZIijuLU&#10;LCyxsfT4mUyxvHIZDFxZv3n2eHFv3uMi0+4lv3mFtxUEmIooRWBoFl4ABJAAKqW/Z+D/AC8iZgC+&#10;jZxCubVzrej2OkRwNqaBxSO69WdppBIKF7Yyl2ljlb+7PH4vUZJP+KmEQ6dNKC8kjGZk/wBIlA+B&#10;lBoCA/wpWn7Qb+dWfCZgGjzYiXyCDvvMtjp/oW8SwKplb9G2XOk/qKA0oVYyZJ+BZwUjdP2YJEjx&#10;SPR+CRSR3UcyyKHQowJeM8fiBPPnT4e2RxZDLms50dwgLb8xLXVWvbZtMurGa1kMMy3UTqsUw5kK&#10;QpjWP1AJD/e/D+3/AC4tBpi23IlmhVachK/NqU4qdyzduKp8PLJRmCdi1mRPmo3Hm6C/EUUCrfyT&#10;llhe1iMcXIfHKnIcI2NG9WWZfUSL/K48lQu9KvIzKnITFATEWDRsiMpr9kh2DOr8nP2VbIzyCPVl&#10;CYO6O0fzbpF2lvM3+iJeOqusbJNEZUZAsbFlaFJUjkh9KCP+8lVvg54ithcWtuySQtIyyJ6QKFjG&#10;xFGB9NiZfso3whf+Mf28YyFbp8TiN2jB5g0/Ub5biC/iige2ma4aOQL68EZDI4+sKq2y1knRuZ+F&#10;vh9f+75PmhKxCOOaJYEC+pEDty5EEbEMNiGHIMq/tYeLoCo52Q3a3nqXvrTWl2b2R5BBdMn+6RGr&#10;BgWDRVqGjYI0csvx+n8KtyXhQtcRC5hWR5Fk4ShviVqkMCN6q256/Zx4t6PRieWyBvpmjsbmTTLt&#10;rWC2eAT28kdI5IqKUdG+BklQcUqV/vF/kVcSutNiWNDE/L92AQCqsRyqKEAdN1wcurMTtE6P5ivp&#10;rq5W8tjGBcn03KO0an06Nyq7cqtxk29P4vh4ck54i9paRJGpYQkj0Y47hyI1DUqoVVCFyPs8GZv5&#10;FyRFMRI/9IokarqE88sioZ404zvJYInrSun2SXkm5rHy2cTRRpw/vJPj5YrJFcpAB8bpIT8PxHgp&#10;psoJo2w+Bgi/b/4r44bCBzUra80ya9lkRrdLiCitKoRfVdeZLSOF5J8bfvY3mk4+n/y8LJj7eFXh&#10;jV4y7fBIf7xONTRXAVTyr/Mi/wCt/LjxCthaZmjsfuQ9/fOl3cyw3IjRRNAvEW8/qcE5yQM8kiiN&#10;k7xTyIq/sLy/e4omnE0mMxEKkpEAvOlGIPFqc+nL7S/DiL7mJydEPN5kVGezSzEt9JGJ7oGRYKlo&#10;wyeohZYQS3BeSS/H8D8uKcsoRK3GNFZy2zInGRVqv2nqrCNap9r+b4MeIciy827jVfqzF7meOHia&#10;wyS+pA8hVy3pxcJUaeT05AWjr9lll+P7OIactvFdPwkmuWY1eFJlkCUWnJELECrVr8OV8Q5ssm46&#10;BX19byew9b0rTT3KIEu7q2mhaT958MUsnpq3wpxKfHyZ+K8P2s0DXdyZpnVlgqrCdH9MBWYBRQOz&#10;KaKGbkG+L7GWcYuuqDERodVa6bTtNW1shMjX7JMospovWMkkaM0gBeOESAczGjo0PKNk9T9psEW9&#10;lPBGhjdn3pHIziQkDrT4n6/5f+rkQTaDIHYikuvtf0u6mninRUREDXUMaNAqFwOJdnWLda8v3XL7&#10;Pqfa+HA7pPD/AKUrc4kDs0DFGJEYYkR1ZCnwipqWTDKdJFHZMHurWflp0iNDcymFUuo45kANyUVD&#10;MVWSOTlK/BP7t04N8cf7NyRyR2ScgkkTfCQxj5UC1C1CgcguPLoyFWttrq1udanSNrmG9iAlBRbl&#10;Y+TSFGlCmRj6bS7Mit+0vJG4/A+2jtJYzxZIIo34tSSM/ZPGh+E8SF4/5/ZiTvz2YyJHms1C91S0&#10;mCsk9/dzQl0UW1yKVX1A1UdeSGRX+E8uX2V+H4ZFxDFSKWQoRzVHkoWogBNSeJX4SD8VeHH7XHIy&#10;2NmmIN2EvudR1KH69Ba29y1baWa3tBwjZpmYDiqtKkh9RHjX03WKZZFb0/V5/DaR2QHpyyRl2Cg/&#10;Gdm4qGK1UhfCin7PxYmW60eYU7i68wvP69pa3KQxtI4At0POPlKY434zJI/aRnkiZOaekv8AuzEo&#10;5LOG5ZJJ4OIA4LG0hYkc+dYwpqSF+BV/kf8AycMpb9OFJjIjkURdSa1caessNlfeqa8xPHainLgY&#10;gk7TIqolaSNJ8TrNH+16uKNbSyRQyWzwSGZz6QZpFDFa1FVRvvp9rI/mADytnGJrcFL7nzXZWV5q&#10;VpqNtewNplvG15T6mwiEqrwf95crxrULw5fFG6/z8nq1hm/diSNYJRRGLBpIwWIUBH4qUYluIqFb&#10;9n9nBPUQMbAWr6r9f1Wzgt3uPWfUYGDXMUNrPDBOywxvK7yxvMIrqGOONZHVHlT/AHa8P7zli1zY&#10;CZY2ldmcOPSYpIUBFQ3PjRqfzep8OVnUgdOSwxnollh53hsbq5trG3URRwyNdwQXFqs/FwjwmFZG&#10;a3k58uMH1R5XVm9Jkh4oj0+jRSMyiRvTlB5sF5IxVqUKFipNQPi44YZ7BU3GrG6+L8yZordrie2h&#10;F1ZSIFtJLlI5o0mhEyyLKI43VfTkdfS9T4Pi5fYk4oQ6fbMzGH1Xe1CsLdU4EBiT8KyNxXlvSqL/&#10;AJWRllEd01M9OaY6l51ltLaJr6TT7W21cywpqU10JkeSBQp9V7eMF/TcLG/C4d1/Y4YMGlE0rK5W&#10;RiUZCqtQnx+BgBXdQ2SOoAG7WLPIJPdfmHaW6FXtI4pLeBTdJcJPLCrgMDX01uIyXMbenM8f8ryc&#10;vi43d2Cb2zJJMrrVDz4qtfh6kVU1C75EaqBB3EW38vkiQZClHy552F7ZtrVleWdlLBLJBchrVpnk&#10;aEC4NBFIizokbTELGycl/Z/3ZjbeNFCepbSx3DBeUTcZCG+wNxVaUFfgX+ZsshMSFmV/JqyRMfci&#10;ZdUn1COaaz1iwu9MRnIv4WlgRk2uHXhzDo5kk4tHcT/3axRNz5epjbaH057hfQlBUrV52WSMFhXa&#10;rNxVaVpRf2f9kzzQGwKeAkAr9U1iK4sNOP6QtzHdJM8MWnLLBdTRwMBIEVI1LyyVVKp6jcfW+1x5&#10;xLNFAJCY4kcK3pMUlWoNN1A49V+0V+HI4s4O38Xul+pZYpAeX480ttfMNw9tHBc6ncW9xPbrf26X&#10;OnzIPTZz6cshMrfu5f7lJfUdOTem7J8GYRSJydbdlkpxaZGBBpt1X4z9mm/w4cso3R5sAPPZXfVt&#10;OuJIrWfVbeWAyLcRadcx+lIgZgacJj6Ct+99Qen+/wD99LIzpgSC0WJ1kaB/UnJRCZIwwABYlirD&#10;magb/a+LjkiR1Zk3yPJOr7zBJcRywwahEsOnok10iWly0RLyLFGqrLE/oKVZ1ZR8CtF6zJ9rgJWx&#10;U/vQkTqqgxGVy4Ztw32gWR1NP+C4/ayuWYiVAH/Sy/U2RxkjnXxixy987CK4GnSyakjyTvHerY2n&#10;pSW6KEaJucRWGe2mRZG/a/u3lRlh/dY54tRN0pEMPpgH4okU1NCSKsDx+L/ZYyIjHcn5H9TWAK8/&#10;x/NbtNT8kro83raxqCTCRC0WoXNxAyhmURt6cTQ+sfT4rz/ukX9v4UTBLpIyUaJFdaFC5AqfbgSe&#10;u2QnUt42jGa2KQtd6et2lxZ6tfz2LCWO8WzVpFVSooXFwvptSNvU9RXZ+EbyepG/xYHMdyqSpO8a&#10;QlWUEHgycvsndvs/7ONuS5YcpPIGQ9xbDjOxpNIdZ8uzz2cmlC8utQjdZiDFLcQ3AiIMkSNHEVMy&#10;0/ZiuofSkZXkk45pXmdCttKRENua7n7II47LXly2K+rhGQfxRIazjA8yidLNmt0s2u6eovyA3Cbi&#10;sZrK6s7EPcemsXpfGlz9ReP9lef2WzLMY5THcKJSjECdQyk0ATlX05Kjf4eSYmUhuBSYUOf+xVBJ&#10;CzafGNKnSFbmOLnp8jxmIFmaZlWIz2ksLExskgWX93z+y+BzFPHFCH1AmUFwSAhiYDfiKLLwFPh4&#10;8+X8smQGWRHJnGIN7Jit7Dc6hdtH5c42ri2kkEYmhvY5GFGd/WltPrHKVefqxxOvH0/Vt8fAttFd&#10;SKb6EiT94kUIKyhS1Kks8gZaH/facmyEZyPRZxNDa0un1DzXqVnF6nl28ja0VYnnvwkls8kcZZgq&#10;Qx2zRSepGCshuZ/ST4ODcuOCRHaFJIYW4EBgoVpQOOwJPT4/f4uOROWXFVfcyhjsWZD5Jbfap5nt&#10;73T9Q1LT5LyCSWF7m5lTTyUkJYokZMkh+rk/Bw/c+r/NHJ8OMMaJbiGFnZgOCrNFJKnL7PxMyeoa&#10;H+Z/i/myfiSu6298WIgDzNH+iqDVb5tTOozwRfU3HrvPZ6jb294sQHqFkhW7FlxlT4v3afu3WSRo&#10;uf2gsYtZLUxXiG9aT4J0jhcfGK8uIqXoOn7XH+bGRkT5M+EAWDwpzey+a11ZbrSmh0C3tIxJY313&#10;fwujwPxWMOoX6vydir0eVOcTIyJJKnLDGCB4S6hTHHyYRlnLudtqcgf9bjVsh4sevqLHwr3Yjqnm&#10;SG/trZmuUvNQSCKW+W3tkhtYWElZBN6EwaOjn0XmVYl9L7fqJwbEGihgkH+9MzOTszIKk0JHxBZN&#10;gPsouXRyTJsy+xZxHSgm+l6trmswMW/Qun2luAoeGOdigQMFcmKSa0UyOVUSzTL+8/a+0rCHZPTa&#10;tuwaQ1kAIG6mm3brkJ4Z3tJjjIvdKzDffXbYWmsW7QaevG1Z1mlJjliJZZeHF0/dtyT94qKyf3cO&#10;IuPVlk9OFjz+H46BUIFeRViG4H5YYE1ueL4NmUixWyN0aa70zR7JNX1S2Q2o9QzWhaSa4VpGjMCS&#10;xK0H1mNg3+7JpH5fH/Lj44ox+8Ij3bnzUgBttm+H7XTuy4J5Adt2rhJU7rWZ0Bs7d70BYjBJbzRP&#10;K8FCWeD9/T0+SyD4IredmV0X4cuUEhUkY+pITxlRzQEb/FTpsOP7WSiKGwKx52Flm6AS3dnbp9Rs&#10;VT1tNltYg0itRSLczcPUT1HWbdYJYlf4fib08DteXEM3IQlopI2f1FAKk12Q83+0Wb4Rx4f5eROE&#10;SHNtB2R3+G9G1KD6nJdML3Tp4kSF5FilioBymQ28AZomt4z6svNpXeHl6PP7SMsyXMzWNzC0cdyg&#10;kEqkxMSaiRK8kdGQb9fs/ZyQxjzRLYWDyTPT9Nl03TRrGlX/ANYl0qV7EwNwuYvSLK9pKnpxzRSJ&#10;KQnpuiRt6jrG7r8a4MS4qjT+txgVWBDCPiKfzH7XT345CWMdyBI8uqQah5ftra8jsmsWm1KeZJGa&#10;3lvPVJmHxNDGf3FOX2FVPWT4Vj/erjFuY45kHwlnHxceLICN/iIFR7ZIgHoy9VdUXd+Xbm+0q5AM&#10;gjtZG9MzC6t7oowCViSRuEj7ASLWNf8AK/ZxUmOORRb3Kry3EfwlanwPEkdchwDgGyIkjcpW8V9q&#10;VrL+nfLlzdJDxR70epFPwQEfHEZ1SYgRIxT7StzfliFzfy29uzhhzYkcCBCa1ND+85A7eH2ssjjH&#10;FZCcfq2/48mNh5K0fVdahheCSSCCJVS45NfpwooZK2ghlj+Muf3jco25LJge3vp5bN1ljlRwSYnB&#10;BYsSQQorTw4/8SwmHq2CTECVg/BPdV8radY61ayWD2M9tKoGoW88fBPRRIyhkfhyoyq/qt8XL/fD&#10;8uWKi/fgeDmdgxJKgISAtKhSVHU774RCNbsTEg/zULJ5PsC8Qu9Pi02NrdIoklZrhVkMvIxtOEkd&#10;eUafu+SLIySMjfYwW8gYIJQyxlQFNaUr06da/NcIhXJrgfmx9dNEMl1caW0DXSTs00Cr6leNQ9A5&#10;Pp8fh2aKbg/qfFxwC1yZCZPTdHQlEkcEElNqgI5/4jjHi6tksfmynTtNS3Qad6ltPbXCx3E9tBKs&#10;oCXFWAL3NutKBfg/e/B/uvj6WOjvbqcc4kAEdBzLMw5AU+JB6cnfwb/WyvgEkio7Ie98oaFp/rW2&#10;oXHx3plZIo4IoWETy+r+7nkF3bfaSm0kPHjxeD48dNcyDk4grIp+GnJSBUAcqkK1f5hlggBzukUD&#10;1U9H0C24x2yasRYzpSZG9CVGbizsYeEbyw+mvwLDIvwxq/7GIHULhH9McOUSKZmMgkTeterMw5fD&#10;x/4lgEAYsgBzR6eS9DuoGlkWf0b2aT6ikVsbK5Q1UKRwigU+kyy8/wDg/S5/E6kMt5NJSqyWwVXU&#10;RRhaNuTz+2rCnSmQhAAJnOtxzQF3onl7TIna4L2uqyTSQBtQvpLh2jbiqG3ctbSxtU/FzXlx/wBh&#10;isRSSMlF9QMxCpwTquxHEnj2yVCI2apSN7rL23uLO6jiuJ2tDbwI0t19aut1kb1Fb6yFaZ6q6q8b&#10;NKq8U9P4VxR/XVn+ryMAy/CgVKchtQ8RyB+nDwiQQK6oGAaVLFB+mLVJWhlZZ5ZZboMInbkZI/rD&#10;+hLH9iTj6fHj8XBf2g9tInIn1fTAUg2sgVJPi7VHGvxHthC5AT0/zk71a2kW3jiey+uXMkscya1Z&#10;tNc2n7rblxczCP8AdKyur8k+1/sF5oleJHLEOgPpzHgQab0NOW2RiIyJ33WAkP6qUWmsR2mrXWnp&#10;HFMly6te6WrXIdORCh0DiNVagTh8axrzVI/tuuIKecTzoNo9njRACTQioYb1P+th4uIbshHeinF1&#10;IllfWukSsPVvl5Wl1PcF1RCyM0bRS/B6cZC/CsTN/JkX/Ml4X/LzXZGWRJGgGzs3GvJdlRjt07ZT&#10;mHpLkaYfvY0m3lm31W3866PaRT2d1axyEu1tChkVACS01zGtGZiy8VPotwZf3fDPLOa56B7hnZfy&#10;0PPyjBCWG8srLt03blX5Ba52nYpP5cDzk0zJtLLz4Ltpwp2UI1e+68afMtTJR9U9ViYmK0DUMhHx&#10;Nu3qOAP8lf8AiWbPnK6agSDah9aMKgSqGqQCIwaKPhUIp2/mb/J/ZxOOzlkEiCLhHw4BX+FVoI1U&#10;EblePqN/muWQsHduhLfddLewxtH+85ktyHp7s1fUbY1APP0qYHmjMVwjylmjiIaUjYuiqpjDePxl&#10;uX2vi/lxlLrFkZbWFZCZYmEXFGcUjr8QRyWD0P8Aq/Z2xa2iV7kMo+BWkT0+waRNwAa/tqvAsf8A&#10;W+JsMJDmUxkBzU7hmit6s37zijNLQVZI3BqSvH9gtz4r/q5QghRpjEgW3YghSSNmHJUcDofiUA/7&#10;FvtLmQJULZC1yTStHCJmBuAtHZQCOani7JXtszcftf8AA4JuaRCSJQUaWKta/CFb1CEA+yGBUtyy&#10;IlZYQ5oa2YTyLIW5LDIFAp8RcBBz5VJ48X48ftYglp+7jh5cHfZrgA8f33Jj7hgDyJ/y/wDXy0G7&#10;bOtohrqhmdYy6ICywjiGJioNhXuw4/7H/Vxab9/K0UARhx4haEcgeAbxoy1/5Kfy4wyb0VE7KjAz&#10;W8QkuXcbl35MDw3cjcUqtPh/1Y/5sDxLJBwlB5PEeJruWqtB1PuvL9n4+WOaQCMopFTGKblAa0cc&#10;qg048T7dOh4/6mb1Z7csEYD7Tnm29ECmhVulAn7fxfB/rZDi35qJLGS2mCu/2TRRxFBV6ioYda8v&#10;2f58XuoxcL9bUCKST4ZfhLEpEGjXoV3j9Pku/wAXJv2uDoITMSbTDJXNB2SG0d7WNvUjUsyhjt6s&#10;zes2/wATD1Gmpx+JUVU4/DyVgltJJFEI1PNVdlMgJIKcqqN/23QOYx/lf62XSyXVJlK0fKVkcF/3&#10;crKHSFqcgRQMdjuiM0fMj4cEXlZRNN8VbJUuKqTzZAzHjxBAPJE4pX+bl+xiZUKTGWyGSQQCGEUr&#10;cs0fGgKh+I5fL4iS3/NTY8QcZ7iIFWtioT1gSvJqPEW2p/Lw+H4uPH/YsZAhIIC1LkXFvBK8bx3B&#10;/eGAhSyj4JeBP8wDK3+suNgCLbwTkGkRPql9uR3jbh8uCt8P7Dp+zj4m9FBO69pXe6ntujOD6ZUb&#10;ACjry3P2ubrv+1HJi95pq/V4ZW6Ekl+PIguVcqO3x8CgP8+DxaJbLFIa11dG1Ca3XaVFAVagBlQl&#10;CaduHOOR/wDIfApt5VlhDqCY3Zg+4Uk1arVNdzJXMgEUyBTBJoXik4MaMoqgoSP2CBTbbhT/AFsW&#10;NiTydKyUT1FJHWRDsPuFcByNlWpm+pxSRVjPqCNhyGyOv2v+CPHM1uYxFHGKhiH47GpoUAJPix+L&#10;4vh+FP8AWgJ9SUE0tjueZlllehiqnQjvzO29eKfYovxfb/1Q0kipPxAFIj6DqCeTM3OJj26lftf8&#10;bZMSsKJkhWiPrWysS3GUCdGPw8VUrIoO/avT9r/Vx1kJDHEjhmKqwBAFAFVFKGm1eTH/AGKtidiy&#10;p1wVSV6UCniSSe5ZjXt2X/gsRMSfUZAz1e4tWVKA/aZSqHYtVW+1X/jbEknbzY0ukeaSTjEBSOda&#10;sTUcRRnr0ow3Wn/GuCWdTBK7Hk0BEvBPtHktF23Nftxr/lYg0Ugd6nXjcIvGhkUpVtxQElum38rm&#10;uKfV2rJEpISZJCWY95K8uvbdtsiapZArHeP0UZgrenInwha7IQV261+zgOGMxKttJX6w8iyJPvwZ&#10;VjVSor+0Simv7Sf7PCdjfRgY0qsXNwbhWH1URlXioOQk5V5FqnZQzDj/ADYuplnumKy0ik+KAihN&#10;QgHwUO/V5NslsA2RLRWKC2HJAzD4ZK7ChNaNUdDxVPixee5SobiArM6nchieBDEfyjgdjkIx6LEh&#10;RhtWNY2clkWNkO3EDmGANKFjyX4v8n/WbF7qaX1HmQEtNHC01d0Cszcvh2+kj4vh+Hl9jKq2odCt&#10;7oKyto1ijg6JaSyx2yA/HyRVVaNX3fZhx+L/ACeWJx3Y+vSFDyBV0WOoPHlInwtQ02Pj/PkzDYJE&#10;QryWPKzgErUdGV3kAILMkTfEtd+n/EcW0h63cyg0jkmUrNSpPwKvKu+32VJP8uV5Y0LrdpmKQXmK&#10;IxaYbgQl5obeTlaKQocir8RuPi+1x/1sEW7hZHYngsgFV6hSBWvUirUYdPh45GUVrdSvYHkWNAvq&#10;GEkh/svIpJBXoGCpyjb7XF+X+TjH3mRNyGEYLH5b/jkxy+aTQCIg5JayyE/FG05AHhzqo6fsr8P8&#10;2BlYqDISXWOUBiN6BuI6D/X/AONskQ40gSi34sfRFFeWM8R7ryp/xDqf5cdAHkjDKeUqs3AkggLU&#10;LyG/2euY0sHDO2sxoqVz6UUxDLxgdFDgAglqFuJ2PxABcS9Zopzw2MjGkrbqOR3BHbiT/wAD/qrl&#10;UoSJoIJsqjWqy2wWT4kjVT6Sn4yUqQQxO/Kn/Bf6zY6C/dKs6s3CopU1Yq+x37b/APE8vGM1dNlL&#10;bnTElXhGUX1D14iiqyUI2pvt/rfYwS16J41nirXlGTSvxKRXrX9nkq4xgQFltEoO20w20jW0lPRZ&#10;JePT4GqBsKft8Xkr/NjZoU5ejGAqwsUQDspYFfDtx45ZA7WnGLVbGeQQJcTGsk8ayS9hzCEN/NT4&#10;g3LK5BLmjE0ZeVD/ADCnIdz8NP8Ah1yfMNlbKgDy2nwgAo/EEb/ASfTIJoOTVWv+UrZTemJZFElY&#10;+HIU3PJa0r89sRdNYiSVymcwxOYqSiUIwOw4ORyI8aVOBLaaspDEiFwKtvsSNzv23/4XLJRLKZIO&#10;yNuoSIuSDlNHuse24B2H4UxJHkBSRjxkUL6jGgpUj76bb5OtkxJpVdIyjpxqj8uKjvsfurvgtbpR&#10;EGYV48Q6ihIIFQe/X/iWVGG7ZVIN7RvWKIeJbkyMQQpDHcbU3H/EfiwSDB6ZfktOAjrT/JJ6eOQ3&#10;umdoQrdeqIuLcvUM9OR6cwKV/lpn/9cyNrOZpeSFGmSII45AB+Q/eR7cT/sm/wCaM3/GDtHr9Tyf&#10;IPV11eye3t/q92l1DY3F19chUxSN6awyVt7oF/URlf8AkiZuTfFGq85sCvdSW1s91JFI7V5SJIkf&#10;MxBioeNmI4rI4Rkfn9lvi/yRCUQzoS2CMW1g1C6W2tpYokgMkEItppAi3KoGME8UZ4O0UXqB4mjX&#10;jx44MlhuPrqxK8SAxhhEqpJIxYM1eSAhTyX9lPj4uvx/BwPiRPVqjQG6Ww6jaSaU9+VumWCcxzSz&#10;NPbQxoGSPeOeSNnRlYf30n7nmsv7r94zhr+9+FYBJHFcSBWiBC81k2BQ/HFyFPtJzib4vi4Y2K5s&#10;ow6phpOntWa8VJpYovVhJdpnglhFWSYKUl35/Yk4XCemn7ppV+PLmuAlZXkolsaXq8ZmjVaUk+Mh&#10;Y0VWj5K781T4l/b55ITHeojagrLygWiRPfKz6XcyvbQySn4mgCxCVppJDHLSVI1jaROLfu3/AHSi&#10;Jr5mNuY4+eyuiS0X1BIW3iYfFXiP2OXLlglkjsbR4NGkPYWUZt9V5X0MUavLDJdWp9UWr26oGS5V&#10;uUWzN8frGP0/T+z/AL7Y0gtbmRZQYVhjBdRGwBLMw2kJ4MpbjTj9luPLIwlE8jyQYFEW1wmu6XBN&#10;Y3EWox3Uo+rTGaL4QqK/xIqc1dY+XIMeXBn4r/d41JkiRpXhe9tmQei8QALspKtx9SUISo+2sSLy&#10;VcbF0TzTR6bFTvI7y4nENldR6bqkc9Lq1mJcQwyD1IzJ6EAkQOfijkuZnSN5HTn6j8cESQNaWgvb&#10;iJZoSVq6eoGSMV7SK03Gtd6s3xcuPD7NENSOLhP+mbjgPDf4/wCJSGw86WGseZ5vKmmXN1Z6xbRz&#10;FlmW1mhmnNAtXs51tOdCtY2jjT4PT9T1/hkRt5RqCs1lE8/pcmJUKpZaEKY2ZUTk9O/BeS/a/lyJ&#10;5oQH1fj5NJxkJ3quoW3li3R9du4LP60AsSSO7gS/DJIsqerLKyR1+0rS8I3T4OCfGl60EVssyPLb&#10;+o4RJmapUyU4ciDx3dqen8Uv7P2eWAZIkWCyMDdc0fcR3EuotaXcdtdKkXqG0CBUcRlhIEV6v8Kq&#10;v7793b8vi/vPTy7m79PUI4nEySSF1RWC8zxapMalV/m5c15tx/lyfGOSBH09FPSbW3n0aW4insZ4&#10;I1jcvE7CIVj9PjMwmkrTgE9F/TiR/wDfj4qjXQuIwkErQfHzkSHjVUKrsOPwOSaKo+1xwRzx5Lwi&#10;kFd3uifVp4ptQtItQKRyRQz3vMRvKjyqHcyVlh4K0jSP8C/7r/yA0V3CklLqMqhkSFkcGMc92kIL&#10;ih7M9C7Lx4/tfCTEVZZGB6JpdwXUsBGlXIlnWCW6ikiKzHgQFtto3Umq80i/uo5OXPn+75SDVi0y&#10;8mCejMXtnJV0JbhSgo6KPUWoUfDIq8sqkR30GAjKtuqQXuseYNEtvrcuo2EdtdQoJILgCAylw8pM&#10;NxLMtq5XnQvDJJwX7X7Cx29nZTxcPq7gS0jnh9NQiEEcC6cQxQ8lP8vwf62GweZRHi79orm16/sr&#10;g8r62liUGXTp2nkaS5Uq5nigmaUwiZfRkT7XNPU5/wAnNkUOlp68jQS27EmJ5FoTJIhK/CKPXhwZ&#10;1X7a/wAv2sfEhf1JMcitNqevzPZQwXdnfPLS6t7dxxaOzZFcc2WSP+9MsUbSf3D/AN1z+JHxFo9J&#10;kg9EJHNATKj3TBXAJIHFBxZqMVG3HjzycQCNj6Ueq7/2KOWXzIL030zSw3Hp2zQaUvONilGLtOxl&#10;WHkvJuXxq6xJ+85/ZxRFspHS3dDHcUQmH1asFUqVcBhGfs82rXIiQ3s2ApEgpS3erRRXN7HcxXOn&#10;h5UjuFtWCcysiSxO0clyHpMIo2Hpxr9uP/deKw6dAY2kJkCvxVXk5MahhxdSacQxCqQv28ESJ2Yn&#10;kykSCAgLrzNdR3Yto/q81xbO8k0FtIiqvKJvUt5EUtyaONmlUyfBF8D/AGcekMKxTw/VJnEXJZeI&#10;UopKkNQIC8jjmxU+ly/Y+1hlkiPqKIxnLeO6F1LXo7e9026vNbsLBb/05rNpGlE0yLKjxj99IkUE&#10;TrDGkqC4ZOb+rxVXwLLDfxg3ktp6arH8K1iDoahW3k4QrEoVX+Fv9i0jZDJqADSYgHYJnDrfl/4N&#10;NttQN3I84RmX6w6yqwaRaJEZrqW4YPJyWT4mWKV/hhi+JR/q6wtK8aXViOD20is3KgkagT7HB+a/&#10;sfB9lWX9rCckCKJ4QvCf6slCCTUby9Wzt7ifTdfVpIdRt/TjaL1DbQyM061mE8BhmjHOf9/y9V45&#10;P914u0sc15WNmd5CyyRcm5oVKnooRiUVv5sRl+H++Rw1FDW8NxaaH6N5HHBFZJG0N3wgW3nWRJB8&#10;LSPcRxxzyJwVHijdX481VPhxGK2czKJI4WltlVZ5ufALPQPIrLzdviVwImCy/wCViMv9b/S+n7lj&#10;jPCTeypd+arSOGOG3uLpv0mS9hbQ27XCvbNWGB0cRRxooaFpbmGSe148Ph/35gO6eOeW3/R8VvLc&#10;uyc2aQXKAcRIfTo8LFpE47p/yKflyyfibb/8dZxiRzOyaaa93Fp9zNquo3NrYR+oecdo1k1AWhb1&#10;Q6TiOGJ1kKeqzoiNG3rqiccMri1Ihc3NuFgUc1JYIr7sgHIryjYAoxP/AAPL9mueWBBETuwiCK80&#10;ksPMMN5f/V9E1RZdTVhBMEja4a3qqTFmSKZVuY2aOaNRy4r+7ik9NuXq1FbzBrl5IZIZUdaSS8vT&#10;VeWwWm3939o/zf8AApZxxNb7ol0VH1ywmXS7e21K01GC4gkLW1m0fqzOsVGdlZmkX9+eSL+8dEX0&#10;+P7cugtp5ynpwmSCKMtC4lQox40/ZPL4a8ftN/P/AC5A5Y8lIpvU/MGk6aspvb5bO8vLlIp4Wtri&#10;OVQXqNnRo29UI8nxRojr+4aR09RsdZ/WtQtvXiCIs4rBO5Z+S8fhJ4cZPhZilWaJ/h/1crnPhBO/&#10;qSRUhFB67f6F5dkmjllnkewp9cs4wkKRuxBcoLkm2USoiSiFFmjaVv2PUlkZOG7v2uJGhtSHQtS2&#10;dAxVOSrIqEuOTgN6vJuX2/8AYZOWaHCCTbI4f4Ve+g8t22k2b3utLNaXfou2rRXAijeUo8lvNMEj&#10;/dW7tF9XVImTgkPN/sPLGMNpetHG0SIWSQCWGStVX9kB1DBuNee6Px5fy5WcpBJ6fjyRsdhzpIZf&#10;NOgWl3eyahLNBbXNoz6bqULKUuH4gzMYHeN4fU4/V1RZ4WnWDin77g2JwaKiXPriGKSedAlxcLxa&#10;q8QVG9GYVRftZGOpiASebdPHkkREf7FRuPzR0P8ARNxznutPgsZ2msbC7jmgm9QTlJasjOisBcOv&#10;CMNxbl60aLwXFntpHupllq08SkwSuAxlUgMyjiGKopVPh/abn8H2GwR1ETVCmrJEx2/EVHQfMen/&#10;AKAsL6xtYbXSLuVINRt7aTgllKX9CKVmd1WaWdZJv33L93GsHORvTkTEeWpy3EsdzAYFWiRTRSKh&#10;PqBmKq3JgxV14fZ/4XMmOfGASPUw8Ph5bpwt75Oi02G4069N6XVrqa2u7WS6Qx2vpReu0PppLGkk&#10;Mkc/KvB/tfFLgeG61a6i/wBKsGsJYpQGM8wVX5KxPxQc1baqty+07L/k5jynjPI8Upfwx/hb44d/&#10;gtLeT9PdZ9K1ZtYtb22aaztrG2juZYlilgh5rHdPVfSkZJI+PBIYoJv3bfveZkttNNEJC/MemRxU&#10;uaAjccgY+e/xdP8AJwiYj9Qccx3oD8f7JKW80aTpd1Lay28eny/XFcSXH1aPmy7pL6LfWvq9F/ce&#10;orfB8EryceUcaaRXML2lmXLziI851jAB41A2JJUspYqpf9h/iw49QN2U4ULpfaa9o+r2uua6yxJp&#10;5ulaG1e5PEfDC0rVGzRpP6SySJD6kfrwfu0WTk7GsJjwjjkma3uzKZWICNHLwG+3FkR2U14j7bfZ&#10;wDLKztakgb0Px/ukTb+bLCCS/nurS1TUtENlFarFP9YjuLMyswoJGaOSeGKVeIeTm8afBJ9nFY0M&#10;1tHMfUtmbi9XAKbk9eVP5j8NVbIHLlEwR+htjjxUd/UgNS1vVtK8x3FhDFpet6dGJY/TieZL0KiR&#10;jivp8/tCNP3noSQ8Y2V5EX0scmmqhjHqk8X5XETuVHHgVqoH2TtyH/NXx5Xmyz57tmHHxbkw/wBN&#10;FL9W/MO/Ivfq+lyoby2C6RqdnY/W2MrTJKInkmKrJG3qejIPS5I7pwRY+FvicVsqlB9XZQnqRzFJ&#10;DJGE5K1OTDn1O3w8l+P9nLcPH37n+GixzSh0/wB7/wBIo6DW9cnSVpdZt5bi7jtb7SEuLM2V5JcG&#10;KaPkbaOb0H/dJwes7wM31Zv71mTKQ6a0rGOXnGUHGAgcg0YCdXHNT8P+Q3LLxCdWfqHlJoldcvx/&#10;m+lHrH52FjHb3tr6N+lw7SalG0ixSR3Mjz0McTGB0JlXko+tRelyX0/hbC5ho31qJIJ0tkhDzTQq&#10;ayEyueUgkjbqrB/tcuPw/wCTlXHl5cz/AAy2ckxiRf4+5OdOn/MS3s9RS905tWu76kNhc8WjtEFt&#10;CDHDLbXIUhJvUjqYeHq/vviVI3mwestmCUkkhma3JMDxlo26BihoG3oO7/y/62GPiSBJ5n3OOQQd&#10;uSXPZeYbuIXcFrqGlDVlSLU7a5EV9DGKsgmVXki4ryfZYrZvi5/DJ/dray6aVE1zLHEwNGeFWjUt&#10;Wo2Fe3wtVsGPHOIqA4pfzri2y9Uqrg+aClsfPunQyafo9vqGuQSlZY49Snt55EiKFXUSSMhHGQK8&#10;Zjhi4q/w/H8ePMWkTsy84+UakuwUK4ZiGVgRTjT9rkvxYR4xF1v/ABfQgAQPPi+f+lQ0+p/mrbw2&#10;9ymlTW8c1xGkdk9wJ4TBEGjmjkrzaUScl9NoX5xcPgT7DYhI0UEMLywJLdCIeoYlcqzhalhy+EA1&#10;+E8my0CRG/P/ADWqNG6O1p7ZR+YdR1C+t11Kay0s3RNobkwRFYOfBIwqGWZivBvVRhC3Nea8GV8u&#10;Q6ESkdY+bqkiCRi6Lw70qu3Xm32ZP92NmPLHOuK6bYSrpf4/H+9S76l+bbtcTyXVwsFtJc20yWCx&#10;Q3E6Sk0+IxziN2/d+gn97a8/3EWKpqdlBDJGqMXqSyr8ag9C25/u9v8Agfs5Cenmd7/HzbMU4DmP&#10;9z/vo/7lAav+XXnXWda0++m1GJrKONFhLs1ndcQWeNUeGMqLzjIyszCRPVjb1vh4JjJpbdmt5Y1d&#10;IVblIs0UjjjQgEMrcIl3qzFJP9j9rJRx5KqRDUYwB23KPtYPPCx6jZajfWT3EsBt7a40+6gjl9f+&#10;UwyQpNcTeqE4Ri4g/k5Sc8UOo6gZ+X1N+D7AcObKR+0SOPwkUwQ08SCDKV/7H/ZOVl1GMEECNf0k&#10;ls/yx8tfocWEvmtZr6CR/Vmt7z0FkRqBoPSY3KiSFxI2yx8uX73LjaVZGultH9eUIHB4xK5psrq5&#10;NGBP2lH2f2mycMMaIB9P4/muHm1HHLeo/wBX1f8AFI39A2cWmR6EvmOGXRbH1pIJJJJ7ue1o1GeC&#10;S1+rq0PFf7uVlX1uSrFHJ8TaG9mcMiw1jXkFExSgapoOVein4Pi/4LJ/lYUDcr/oxl/xMm2GU3RH&#10;F8Jf7zhWax5F0iFo9TOtPa3s3pSXEmlu6+tH6YDMLdlkPN0rNxiaTh6n936eaC7mngcQcJXiarSC&#10;RWXdwSAwNNv5K/Z+HKTixg7E/j/NiuXIb35e5Tn8paDpeo2z3MtzYWmpD6utl9VkgkZ47V4Q7xFR&#10;IwbiZPrPH1PrEnrQ/wC7cDpqOoR3BihWCOBX4yiaVndainNTRqpWgpy/mX/VmcUDzuf9VEMnCeIf&#10;V7k01P8ALzyzq+nRXGrG/u7uS3MsFxZ2kdnFKA5cQPDVeN0wZ3aRUVXVo5uf+/UliEuoRXMiobuA&#10;1+sBSQ5IMfwCgVW24/EeX2fjxkAI8BFRbJaiUtyUwm06w03yjdaBZwXTaDeoyrYesEa2jBSdvVdp&#10;JJ3i4yPJygVo/wC/5wq/F8HSpcSSu0EsUUrgK8pRkNRUUJIHL2VsBjHhAMaj+P6TT4koHiuz/Nik&#10;Glx+Wk0uLS9T0e+vdMtmMtrFJcW93GAeDKyRpLM0a1LB5YUWORfgfk74h69/R5JnRbaIuskrI4Ze&#10;PWqGM19qSfEuWGEL4QOX0/Uys8xvKSN/RXkv61aWFjaT/WpYYJLSytb2JIp1mY8eEkV3F0+P1BLa&#10;fC6/E3xM8lreSNGr2d2ZUlPFHP2QxNNuSs1Fb4f+JZAaaB+qI/q3/wAeZw1eWN2fpddeRvK00jx6&#10;35WFrLbr688duAJSkaFgrfVpIolleLlJJwk+N+LRR8eTZpFvLqERLczRT8m+Foo2ccDUiq0WpU/D&#10;T/WywDgjsNvx5tBy3K5cJVbCw8teW5Dd2ej2s2nOluGmF/dJbyC5oiN6c4kf01kVvVD/ALDvF8ac&#10;sQjS7a5NvNPcpyNQVjKmhFGZpQxV6cFC/t/s8MhGBGwA/HxTKYq9kzmOippf6Q0/RdGuFgHEI0we&#10;JHQ8okS1aBWh9RriWSSn7tl/e+tJzTmJbToXuVke5mgkU+mAWChxUAj01NN+iM3xJ/q4yEx9MWEc&#10;litkrk8zala6YWs9FstVtwj3JEKu3oF19RZBNMBydCqvMiHhK3L976vxY5oopbd4vWe1AKsJeagk&#10;Gp37/FQ8l+HLDxjevUiO0u9bNeapZahbX7aXDrj/ABxyWSQSuEeMx0EbEemXhBT0pv3jenH6XON0&#10;R5EYrWzgs440uUnKhpYS1HBUfEa8E+Jfi7L9n/fnDKoyynmNvc2GiSiZdf8AM+oarJdS6Pd2MMzx&#10;2uoRgrBKGmYRpw9S5T6vInAVdnl9Z05R/VPrGX6tpMgIRFnkoWikY+nUAsoRgpToOfwcWb/J/ZlK&#10;Uo7fw/z/AK2UcV78X/FLJf8AEmlSi3n+u3Gmwfube+s0Q3fGqRzSXEU0y3FKv6K+slwkb8f737Mq&#10;c/oRJcXEYglcg0jaRyGZSeQWJ24j9r7JX9nEwPKVyTEGZ/m/j+craY+otPpelzS6zBGzJzvfq1sv&#10;oo8YMJku4YkZ/i9NWeSOb4uf7aYnDdxuI0ZVWCZQGpHzcbkBWZZCzIp+1yX/AFv8mW/8Il/VQYjn&#10;e4/HcmGpaHq1q93c27ST39rNyhV7wwwtsnOaKOW19OGeRCeCRSKrcP3f7XNW2Wwt+EPqxTGI8YGY&#10;Vd1cUAaRgebctufLk2GOIDcgsZGR7wgLx/M19DJd/UtRsor1Ukv4fVYxQPbSBi6QK4kijeH95JBw&#10;bizonD9rMdR0+KSNIUMloV9SVuTSBSoHFFC8xy/mxlGfQsxA/wARs/6VSHlnznqNreXdxLFp2uxy&#10;fVbArClu0qSN+9uJmkEMvpcefpInH4+POP8AdryuOeS39QtHNOxkMkYZYkkClabkfA32dvs/5WRg&#10;CRcubGXAfp5OfRLzU4rb1r3TrKlt9VuWtprye0dhMJf3as0c0TfHTlydl+L0n4SccTbVEjmSOc8G&#10;kIEfJtvtAKP91vzb+X4kyyRHQoGPax+P90j38pPNaSz2yLJFCrmaSONORZo2LV5G6i9FV+Eyfu5/&#10;8nHRpe+twjlkknFTV3IVQTUcQeVKqR3xGMBZzFb8mnXy3+jmmubCytdKl4IyW8CNJM6LR/WdfT9R&#10;o5UkUHh8XCSRo3x13dXsU4QTckO7NU0TuNgWFfhw8I4bI5phEEKGg6B5XvtOkmk0xIrgAqkYQCSc&#10;gFXbm6wuE4yAdI+LcPsfDws31yjObiSMHb0wylQRvXarLyHc5GOIR5olEHkFO08p6G9vDDpVtdPG&#10;HZrh4J/UeN+SlELkRTei2xRHZk48G5/tYFkuZoZoWkJho9UVpHRviHw/CCQzMNvjTnkp44HakgWN&#10;vuT2LR9L1CzuxDGl9ziEMsy20U8RaNxzAdlRkSFxzT0pkhVvj+Ph8Sq3dy7I0jzc04vRBsWI7Cv+&#10;VTiy4BjiRtw3+PNTtsEDP5V8uwxXEcVhp4iuPUg9S4PFljjYfakK8iyiPmskcn7vivxfb5Km4vTG&#10;oSU7DlKfSACE+KVqu1cjHDHnaOIdUBF5e8rxTu8mnJyYiGyBvJHmuEjKk8blh++DOY1XjJxaN+Hx&#10;cfTyo2MsJML/AFhGIkHEKy0Ip8JNUG38uWCAPLdSd+5Xngt7S9hlvIv0dIiGDm008UjFXDqZUThL&#10;J8R+3Mz/AGnVlZGwLPYz3LJcC69NIaqyFa1Rz058g3X/AIH+XBO+TOOQR2pM7PWrPS3ksl0n12vW&#10;EgkVyv7+JevoCMx7r8alWdpm/b5t8K0RZkEjyI0cA4n02b46gFvhQMWr1T7eQhztBl070HqMFrBM&#10;YobK4S81ArLG1zCjLAUJWOjzuiRBPsT/ABw/u/h9P7C5TM3oxScJG5cRGrAoRXbl067bfEmW+Ieh&#10;REXaIVbX9IXdostpCUEkl1JGUmBVaNwpzGzc/jPpTfF+x9nGGKCN5PUR3tytQp2kDct1DbqNvsj4&#10;f9fK5/T5soyOwVDc6xc21s1lcW8GqpIV9UAvaMgiPGRow8cjryZubL6rcuMvofu/hVVYuJljjZYd&#10;vjIRBXcbmhHMfZZlXGHJb6dUBM96Z47G6uoZNTJeQ28ctzPIE+BvgQvG/wBWY8ZEikmRf2PTxSW3&#10;gMBim2ij3pIwqFI25FR0PZuWAk9QxiTdhDWuragt/FeWjc765BjZrONvTlkR+LGGOaT4XQspki9L&#10;lx+xJKnw5UohhoQqwsyhVfiDReo49yeXhkvhSY7+a+zl1C/JV3n1CGOUvND6rxlpTRHWVahFj9I8&#10;k5t6fFftfs4yIgxJJy9QRK3JSRQg7/sso7/tY0iQ396KuwEu57Uwm2kvZI/SlRH5K0fwqo9WKVyG&#10;Mf8Autf9X4caOM8hQNwRQAwD1WoJBCqfi6f62QA3STwhW4zadai5eA3dxLI727Nb8ZQjhSpllBaN&#10;V5Bvi5Qfs8lxOSeG1iaMMjlpPg5N6b8mBbjEaUJADfuqx/6+TIqWyRAyN/j8f0lzQ6lqN3ZzvFLb&#10;L6bRzRhBcQmKL4C1yrMJF5nh/pipdJ9lvR5fFikcqGJ5SvKF1osix8VZQDxCFSOLb/tHISkCVESh&#10;761la7t7C3uDFqdvKJZbOS8E0sTyECR7hJw3qQtx+H0U+z+y32MRD2qWZHptE6Fo5wDRgrgEKxQd&#10;KHkPibh/NiRTKiZI76vqt3rhMl1HcwTxw3FhyBKerbsyvJCsr/bU/un/AHUPrfZeJ0wZb20DPEyL&#10;tQhDQVbkBXkSq/6vL4m/myWx5NOSR3CT3+qX1pbX8VxISyvG9ynM8IfTYlPSVJpWUMEaVYX9KNPs&#10;RLghvrUvplSJIpd45VoaAita1JPavwtkOKkRiAky3fly1F3HIjWt5p5C3ljKSgkcMF4gMiRxnlz9&#10;IerCzfDzkxAWqx8ZFZlRauWRlALVof5V69i2EyDMykeiZvr0M/r2UywyXhEcP1W5imkkSHiJI+SH&#10;1JzVObeosTcGTh+1wxGOR5pWcgAqvwOzidjQ0NEj5KG/2UnLADxCwykOEUf+JRbJDZ2axIG+rSyA&#10;T2kVu2lqnJCR6s92IZWiHwlX9O2dOK/G6Pgkj1rmALyEbrVZTVh0IVTXgw6V+KN0yHvYmuFJori4&#10;0zTtTkkWJ7qCQ/WLJBHC4UyKZJEUNcxvyWTiWhu4JkXg3DjxzXPoxcLlRy4q3FSoBIUV/aK0bJEV&#10;ueSIxvZV0ifWb/61o0w9H1ZY/UkSZpFBkfiCDDHJzhbZOLP8P7PPjxxNUDKrIz+vT1GR+TKiv36/&#10;FX/WxDO69yvcXUsc1xBcRWyaZz+qQ3NqYo5rma36JUR1h4U+HlH8HH7a8sbPaQXcHG5X1kBEaKqq&#10;FHYGhZm5jxwgLCcgaCvb6hdaNqIl0/07SeX1Lu6mmlmeRtw9OSxQwtbsW+w3FPU58ZFfk2UYY+HB&#10;biWtsgKgu5ZgB+0pdVPh9nKSOE2yGSXXqqeoPrMd02j2jnVbhlknEcSRRO5p+5mW3kmXmwEn96j8&#10;o/3f7xviqGfnwWG2m4D42mX0jGT1Kmr7dOy4TMVyUijuQp6nYz291J+kdTsTJIvow2s31yO4RCWj&#10;ikURxBnf94a1ZV/b+19gh/M+a1m8h668CE1t2DsoXipV1qGp8/2comRwlt0sSMkbVPJen6/p/mHR&#10;7TV7uBfSuYnt4JJZmkmjmDFGjZyrkKI9o5efw/6meVcw3oHvWdk/LWAv5RgkJ4BJZVBIqrB2K7/6&#10;jUJ/yc7rsOvyo98vvRSW3tzwujGo5lhyKjqCgDU+bry41/ayZWcnphpJDwArGigcQHDM42PXb7JP&#10;/NubYwACyxit0s1CD1GSKKkjufUkYkszRlFjahHTtyC8f2f9fFNMDPMP3IBaPizFtgyspAJqRWo7&#10;n9rMQ3E8R5OHkHDveylrTLHbAtO3GOXmECVZldWDEADlxo/7IXjwwLctFDcrJPGpM9IlY7hFIEge&#10;gBP2Y2Wn+VjvdjkyjCxYKLiMssKpbO1IGaR1UUMjLyQxksQPturcqfs42KROPIKeK8jypuvwvSvv&#10;8TNy/wAnBOZHJEhRVZo3JClwHanwV2b40rQHtRVTj/l/7LBgSCGRWAWUXbEl2A+EB+LkH+Xj8Xqf&#10;5XLJHKTybBkKWGW6uoZEHqWz6eF9NEJ/eExB4wV+H4uZ4ekf5GT9rELiONoo4WHJow4V2pxIZeMZ&#10;r3NGmyfi1KulMvFARNsbj65NOKC3kEThE5eoJFZmmBHZdrcD9r+8xFfWk0sciA8Qf0oq0FFPFKn4&#10;RUr8Y5ftf6uXidc2XEiKRw6o1IzSVk9SQfEdwSx3qaV+A0/n/wArHF/qk7SzVjkRhEwZT1IVRv8A&#10;5fwDl/lc8TMHcMhLqGv3F9ZqLciWGYeojIwpQsT0/wAk8jx/yeGNgSWX1AtVVnDpSgAKAUFBVQWK&#10;/wDC/wCyyQ3u0SF7lVmaGHgz0LKpjcEEsVcgV5E8iq8viP8AlYibX0ZJSW9QNJ6ckY358AG3P8nx&#10;tx/41yPCCdmAB6L47pbjiBEYiIhJHK4px9QstB/lrwHNf8rE4L2T6q3qPyMhlicMaqHiUnl/lcwF&#10;6fz/AOVkYjZQ3Jbwm4XhHxaLgy8RRuEjUp7AfF/wP+TiKxEWcqJKEMrkPXYFQxkBqAaPx7/5WIHQ&#10;rElXehuY2aMkx7oVO4LDgdqiq+3+Ty/lwyjeSUhJV5eosqhWovISKUBqKU+Jv8/hyUhIIogoC6hj&#10;WE+lJ6QjkhdmUc6ek6uy0PKvJE41/Z/1sUtwkd0InjMKygcEJB3TkSnXiTs3H4vibJyyULSTW9qV&#10;1M7WPro6zSR7FwpH95x4sQAXVd09T4eSrgbT5rmSK5tUULNHH+75kH7CsGC1p04/D/sOX2MrjOyC&#10;f81nH1SCrqK28UlrdScvSeQKTED1lkXjypXb4vib/X4/3mL2948dqLOUMGoDG3Kq/EP3amg+IfGy&#10;8gf2OP8Auz4TksTv+FlONG7ULqw56kuoQiIxryWcMn7wUZS7IxPw/wB0vNSvxclkX4oV5jrsLJJI&#10;I1PpOwZabkI6cXNelUkH2a8uMX7v7eRxZDtv9P8AskxzCgLSzSnvYYITcuBcQI0Mwr/ePDMGiruh&#10;/eQty5cePKf97x9PjjmLxCJ0AMZiLRk1IKgc6MRVhtyTl8TcW/myyRsGmyUiRs2eF1HdxcyLlZ1W&#10;WnEMshpGHQMOBo3CTieCNInxLw+LEGslRZdPYl1dio3Xiwl9NlXw4r8Mf8/Hi3HjkRkH1Mob7ldF&#10;qsdysWsBRxjXkysh5xmD145DT7XJqyMnL4PgdOfPAk9nONbEjfEvpR8OWwEiuNnahHKtGoP995fG&#10;YIpssDZMra9t5NIK0KqzS7JQkx0JLIAQ3FlPGv7PPFrGwkkjUREFBCzTvWknqTcRHQU/kRZN/wBl&#10;48B1AMj5H/c/9JKJb0hb7XIYr1xKvHlMIoGO8bR2w5SsSDtR5ZIf9eJ+Xw5cth/okc60hpG/MEci&#10;odlBNK9VYqn+r8P7fJScvq372yrXx6zH+k2tXcyNJMscO/EM6xPKqKab8o42m/k+18fwcWRUCWZ2&#10;FCz8VJILAm3JToNz8XL7P2vi45PiAZjuRlYoYQQSeAkNAaECaklKsKLQU+18KfDgtkLpG+/pKN26&#10;lGicoSK1rRvtVwRkN/x9SkhCR3MIeeLkrTu9FQGnqLNEJFBpSlUHw0/lwDbwRGL6u1E9ElYDSvH0&#10;AISF/wAkcmHX9pWyfFR2/HEsgCaRkkwEsc8PJldQWiqUqJj6lSp/a+Edv2XXKEbsCygRzREyoBQh&#10;djGSDQEgty3HD4P9bJcV80bKvqRngkpEiSARPy7sRzoVJ68f9b/iWYwqxUEAA+qzKpqKcSrGtP2t&#10;2b/K5f62EJ4AuDgKw7howrMO5cMopUfZqoxW3NLljISxdeHxdCp5Ej/Y/wDGuCQ22WuincoGtgIx&#10;xCMH+E0IZSoG4/m/42wSsMdzyPFGlRxsy8m/dyfGvKo+LmaVplXFXua8fNL3uGtmh4s4tpUb40cL&#10;GOUQ9NglD8HBC32vtZgYotQgVWBT0lDhTswCDcdOvvibMT72WY8myLq40a5JBWf15TF6o3QmVuPK&#10;nKvCtRxyyJqMmzPG4IINKnfr4bceWO3PyYjZtWtzwlIKxyRMOnIcfh6U+1vy4ftfDmjmWaNUj+FV&#10;HH2qEUqDXsfU/wCFwdWszWvGYZ3kkUsx+Jj0NGdg5Xp8Q9P/AIbL/RfpThCBRVFOnw8QeNDTpyGw&#10;/mxGUEbIq1qa7DcWZmjrR2AKmoJBYBqqenwtVm/kxFDJAQpA4mQRAb7cjx6gH7J/2OSmb3Yzgipj&#10;DNGZFZqiIzE+IXcHiaH4h2xRkLvDxUUkXmx8eKdAN/2hgBq0wjQUUm9KO59RzWJ/TAr05SGjE7D7&#10;DCpxlzERbl+QUkdQPEkmlO+Sgd2Vbq9rODdelxLCpJBPTiFUE17HEpEk4VUCORTGVQ7gEEclqP2d&#10;uP8AzbiWGSFL1ZfhBYvG4k5SDYkHdTQ996/83Y+7b6whWSsbMjKzrseB5Dkp/mFciI1YYVSlaW4t&#10;y4jPJCysimoo4C/C33f8a8f5nzxMySSdiFmPHqPh3FD2oFwwNGv81ljDVpMsbxRD9kvb0f8Aao2z&#10;VA+1XlXEHPKhP7zkKIQDSmz0r/rZYGwR3RcShSaD0yp5ODSpO6Vp/q5SKscJdacF5MSu523Gw9sJ&#10;NlJALbuZJQjA824gA7Ch67/MYnLGY5jA1FCkA8hUAORx32+zQ1wxlYtHCF8E4lgW4SrBl5DjUVKg&#10;18euNd/TLlBVioX/ACfgPwnv44QLSBa9Iw4UsafEWpXf4hv/ABwP6UpcNzHFGJ/ySrUan0ccnsng&#10;3VaoOx5MKU2rUbV/HP/QH2moX1zDNcTW0kKoAz6g0gZGPqAcRE5b4VVTUcW/4bN6DCJ4b+r8dzy0&#10;sddP816XfaVoOlaxZ6DZ6lbStcc1tPL8UAilUC3ZmmNzbhHWVpHRhKzQc/hj5c19TGpq0UDJJKQp&#10;QsOdv6rRtUcjRpFoyMn2oW+zN9lv2slHHR8gjw7CKn8s6hqdvJasplLMrCO/W3SdQhaOMuttIOE6&#10;yD1Eu4kRHtJHSSJm+2pa6gLhJLKQmSJXZLeQKzGP7QX1KsrMkf2Sq/8AEfiWRwxumMwR6hzW3/lu&#10;TTbiHXdOjjt72RBJqcbSJFHNujzPEqRugmuGVD6rBOP2vt8opBCa0s1zHD+5YuzLE0cJkRiN+Q4F&#10;v2h8fPiv+XlcNMATv/uv96mYqNpP/gRdOsLq4SbUgrRRG4+sX5jmQVcGMmRI1SkL8Imh5SfzRftS&#10;IT6jwLoZIWvDE0bxMyJIp6NK6Ow+JmkfjQp/rLkThra1iEys/L8EvpJCt2mmR3MN/bTRo80DxgAw&#10;2kD26mkES2tv6jSpPyb4k5vxkVSLWI7UxWsaxXa09Z3txGrRxqQ3MxOyckCmoaMq/wDxU+VywxOx&#10;/wBikTIN8v6/qSfX/Ik+uGa/ebULBn/0GKzuLmf9686tAUW7iEnFmkC+tHcJcxNxX97GjNxT1i01&#10;K8ey+qXckNxZzlblIzVJIWZHKsZWWQmhjps6/Hx4ZLHA4/8AhaxyAm5fxfzlfyxLoGjPqjzWduul&#10;ahDFLaL6CCSG5iWeItxsozax1aGf97zjeJYXeaT+UbNNqCNJKgASOPg8CxorkhUP7lmZIuApwZHb&#10;4Pi/efDhELiCOV/j+a1+kbGigbSy0SWOziC3M0qXEl1BcPPM8buXmCreLxmuFlk9b6xHPFF6dzzg&#10;lePg6JiC6jJFGbiKOeOe7VtxFGoD0LgutQ/LjQyUH+r+3hzYgRyG7MGtr2HmUwuPKFvqklnpt+tj&#10;dabpE0DRpJdXDMIAVRlifjwMfqcooUdviX0/V+zGrLW968rrPyadKn0oIk4MJBUuH4M/2XSRXAi5&#10;fZyBhLcnb8f0kfTy/H4/rJbqflu3FhdaeBb6W7D0b7VbmX6wv1XaKAxPcJAGLRzQPCz3TRw/vUj/&#10;AHnHKhlcwFa3Uq+q1PRR14c2KkFZXMhiH7PwcY2/l4/BAw4ZXIUP9L/0i2SBPKvx/VUru106x1db&#10;u4TR7N/q0SyXGpXEbmf0IxKrepbW6Wkd45lZJv3/ADuIea+jJF+8lsXd3dWqFYfUX1SGMtuojVT8&#10;PB4yxeoPw/D8f2fh45M44ize0v2/0mBIG3d5qqeW9E0nWrnnqb2purNTAtrqUxu3kXnM9xFclI4/&#10;TdPjRH5W6fvpI5EfnxLb271VZzpE0L+iPTNvc1n4vIeJEVVo3Z/hr8UfJH45kCcSKFWmEY3xfqZH&#10;o9l5Ruoz5qsp4UmmSd7qGI2HKKOJ39S4Nax/CxhLv8arLwf41b4hMdpciSVLqITzyTercmOOeI1K&#10;/D6VHHxEDhzXir8P2eOUSOM1uQniAG23+lS5L/Tbixt59K1M6fZ2tm1np5a7sJ4zGkoVxd+pHOre&#10;iGifi5kli9fjH/fPiek6zZDU7qGIRRXYRRdSj1FjFGIU8WMg5BieTc/h/byRhHhsDjpjLESLtE+c&#10;fKl7JoVhLeG81W1tpfUtLD/RzO/OP94iOgtVaMoNoTHykVOCfEyYJnlu7aYSRCOk0kfwPGKBt2ZV&#10;YleJr8afB/eN+3k5YgQLiwxy+xQXSNF1rTmsbuSdUtYJ09WG5lJeFgkSyTRx8/WQpW3mLzMvoIzI&#10;0Sccq41PV4JLppniisYqcXYNH8VCWRuSqw+Eqd/T/ZZWb4lzH/L4Ty9O385yjqZSiI1t8Eq0j8vP&#10;y6uptOuraK6uNdnUTylp0uyYxKOEy0lnhKrLEy/B6/8AuyOSNWaJ1bdzXF5JBLZReoTFEssrFnt2&#10;bZirJQbp8L8vtZfHGQdjt/puFxhQBBTnQ9Ps9Dt9RtdbulgSO7ubjTrVEigv40JdPUjl9RyVn5NC&#10;qqI0X+7+y/w0YNUZI29UTxwsnox8ZFRYoqjlKw+OUctyn+Sv2sE8UaNdf83/AHTMTANqfLygkt/b&#10;tAdOlvfWNxMk9sbiS9vkUtFbjl6VvNJE/FJ/g4+s6K8f7IiKC5ltWnlnhuljYMtEooKvyXgQ37sj&#10;9rmeLft8VyOUxBFD/S/j1MeKzVcKV3d7oumazZ6RBZX+nXM/qrJwnb1WjeHhIZ1lH+mKY90WH1Zo&#10;+P8Ao/OT08q6uRZtDLdXohiJHGSSJVX1CwRE5V+J+T0+0y5UCN9vx/pmUIEjYfavt0stRi1C2stE&#10;/SF5yW2uLWHUDMy2zqWeb0WAFvCyRV4pBHNI7qsccv7SslpPcK0wasvJY5zGiU/dvX4iHJ2Y8v2p&#10;F/Z+LIynwken/dcX+ykgef4+xC23mDy9pElvYmFPqzxm80tLy4uDLxuYAnGBJrZfTQxco2UNDas3&#10;wS+kitjEs2jlfneGKRnU1DPCGKuVA6gHdat/wOXXCQ3H9JHHW1Iy91qw1PTLK4TQFv7SO3YrG0EF&#10;+YA0Ec9QFEkgbhMqRlCq8vjk4ZTz6ibp4WnS2tVL+pcNM7EhVDdfh4VQ9f2fTyMhACqNf5yiiL5y&#10;aTT/ACzDocN+NGOq37JAINOisLaNULyMi0jofUVbheTceUjrPH8PDCo2cjq8STiP1XNWhlVqMxVa&#10;c1Spj4Nx/eO/+q32stjkBAbSSObLYtRtGdb2WylnS3hWRBe2skLcIQ7grbyyBRciSNpOUVvDx5p8&#10;cf8Ad4LtrG6a9Ed40Z9BUIljiAf4AzoxmIY/DReion/A4TRPJqlIVY/i/H0pVqWsabFo8l7pKzen&#10;qEkiLY3FyWiImkjhuYlsldEd5OUz8WeSdZP+M2L263dxxa31KKe0lCtVkZWeJl6hxRX51qsiLwdV&#10;/wBnkK/o7LYA3G6UT3mj2wMt55buLe7ty3oSQS288MdwrDivpeo8kfpOv93N+8haV414N6aZpIbk&#10;yreTTtAz04yhGVwp/m4jh9o/GOP2P2/2ciKkOHhSNuW6Ktb/AEVbG58uafp0OpwWgKT2LXEE8DSq&#10;oZRGkrtKqtEj/V3LpxnX4ovj9ZqjtHkNINS4SszxAoOQEgY9Ap5L/N/k88maq+HkxM99wvu9ct4r&#10;N3v/ACv69pFBBdzRTusb/V2ijNGadRBJxo0TAS/vHt/sN8TLUFncXFtLGt5R0AjuUQSco2AVpED1&#10;PxDrsv7S5WdVRHm3cHWkLqPm7R9P1WzNxoQlt7yQy6ZdtLZenOs3NbWZoiYz6cybIXf1OMcifa5Y&#10;nLpUwvbWSe+mj+rMsduELoHpT7Qoqy8jzblwyyhL4tYzGjQRttrWi3WiamLHR4Llr+KW61BZjHIY&#10;y8dKHjJN9X9OP0Y/RaROP2uGDzZxNCJJmkuCzjkSW+Dg/FnAUn7NR8VP8vHjEefk0mUjLbZLE16O&#10;3vGs7KCz02OK34W0caRA3DXEJlgt2MqRcBJwdFj9RV5fuePxoqVbJbiUNPM0VyQoe3LfEEqY6la9&#10;KkfH8X7K5VLJfIXHp+P6zbchyQmvXs91ava6Zptvqelss1xb6gEBglnVYrpUR44yfU4eo3o8YX+B&#10;5ubfFiDrLyKLfSdS1G9SvAHgvQ8KMD8T81/y1w4weXDv+Px/NbJcr2R2nPYmSGWXyfaQhYo4/Vi+&#10;pGNJii3EkYoPrAkhdR6dulvKz/E0EvDgzqSwQPPFA+oAXLkEwOx5OEI+IIWUllYcfsfy/s4RIg1w&#10;tMZGrpw1qSximnh8sL+jIoJDDfxIqxxF92T1BE6JDJHJ6rstx/v3/d/wY+a1iVWke5mEaLyVgzcl&#10;joaiRWG+9f8AVyeIEfwmKmculIfSdXab07ZdI09b2W4KTxelF9WnuwY+MlrLG3w1UxtH6n76RU5J&#10;6n7JbEIbsQwWV3T7SoAikcAQzKFjk+LjXk3xcfsft/anxmuTKUjGyR+Pkyud7jSheahqumw8iYpZ&#10;XM0hPrEGJJWlmtxwDgekn7vnyaTl+5+JE7UPZ2Mst1eNKjjnBTkhAkqoThJJXsX+J4+P/C4xnIDk&#10;siZHYKl6Y9R1aCDTtIhjnSUx3vJEoREqSmT1o4nHdYW4RTeo3Ff7v94wqG1t7hI7lGYPMlKSBlII&#10;Iq/xMOHw/B1/l+1hnxAXztFkbJfd61qWn3Vzp81qn1W1lEnK2KuCjIQLcBI2eaT1KXCsYkTj6iO0&#10;X2mVK6c7TI90/wBVChmjLKOFSApBROShCnjx+L/WwEyoUxqQHLdBiTzTEthcR6VC2rNI6CdEkpMF&#10;VmdWWa4Cu06SsefGRk9H4kX91wdLAtq0kkVrITCQBMkoNaldm5BPg38V+zkDKXWmcTxCrQ1vqdxq&#10;wsre91WzVdRV3Om3FhxdQFkIaApLcJ9YCp/JN/ep+7/Zx1ybIMAFjE0RaQhuYRkAY8SGUe+ylsak&#10;ZctliNuq3R5PNDtNJNJeNpl9HBbRCFbVp4bhnjX1VkjmkDqo4c3kii5q37uP4PhReazaOqW0clwf&#10;7m3T4z8KBxSjcgpb4dk4/t/zNkztKggRPfsjo7fXba9An1O6h0xFH1zUpuMK1kneEqTJGYmkRCsp&#10;LT+ovH0eL8o4ltrq09ZxxSSNQrlIxIGBaMn4mLcDv+1z4/zceOCMbBQIENw6f5jayB9a4trsyPBH&#10;Ncm2eNoorlUPpJHGJhzj34PC0n7SRyc3RatpLWaI8pRBcuvqlTC5Viy1ZQoK1ETV/l4/DkKmOX+y&#10;bSCFDVT5j0+4hEVg+padGxslkN/Ak0SxzGOGdpnST95exGPipd/VZnTgnwLGxPqysHuXjFm4cyPH&#10;EYxTnyCN6hb94eaH4VX9r/JxHEBYH4/zP9ynhJNXuqXEuujTrmLTbK8fX4JYxYQXd6s5r6Xo+sn1&#10;coPqoWKZP3jv8SRzSxc5ZXzQXejRQiaG8dhbco4xwkRmKk0Dllf1F4fB6jK3+S32sqhx78Q2P9L9&#10;rPPjINbFCpZ+fdUaTT77y21i2oMkt7JPcwXMSLIgWR7YRTwtbuJws3pRTR/b+NW5pi8uoQgC4Z+A&#10;CI4mdo1jKt8QR+XR1r8PLkn8uTGCVgj6f2e9pAoN2vl+5b1rGWBHjllmiktES4e4hnQC3a5tniNP&#10;RmVHab0vq9x+8/fO/J0lB/XQkltcs0vKYtGqMYYlQKCORKIKMCfhT98v2f8AKywwNbdWQjdhNR5f&#10;umt9U0uEW5ih9K4d+F5fvI0jhzHwuLk+pG6J6Ty+paOjK/wInDHLqR4SESMskEcqP6oYOwNPTZQv&#10;E+3qN8Un+RhHNHhA/NzeXCbmJPqqSWd5dWk0S2npGJGXmLhZmleRWHJeX1eHkkH7v+//AGasNThu&#10;jK8PCe7ReEqBnmJqW2Cli5KMhVlbiy8fgbjj6RuxlCtui7WND+pQQ2tzPLY6RHK80NxS3s442j4A&#10;vLJHGsKLKr8kZecbc3aaJJY24NW7MkbotwiCIUaBmkhlYFQ4CkheHw/3f+yf7eDigEkeSvcaPbx3&#10;SyHTpp3v3oL6KKC7toXDtCTKoZ2l5Of9I+H4OMcHqJAq46bU9QHqvcyxrHAQBIoUOXYjgKsdwVai&#10;L9r1k5/F9nGEALMRt70iIQtl5Q8uQywQ6bbzL9fUqLOVpTAI1Z/rDKiAqj+so9Z2Tg9tL6HweozY&#10;1ry4rSSLndw1laRQhYRvzKfGE48fhY/Zf/ZZKJB5piB0NBXj8v6bWZYLto9LvESzitZZLhIvViaN&#10;XpC0yyCY844wyvC37PwLiltNJwKTq31gqruFoWb1VCbMiJyYd6p8P/C4wkJdFkK5clC9sLeOSOa2&#10;aP6kHaBGfmIofqbtOKpPO4SNuPJHjfjJ8PwcP3uVBeauQjmcyWwZga8eY+A7VUcDRl/lwy3LEiF1&#10;XqVLzyz5SjaVU09Ir91Q0/eGE/vUbkFZvVXkj/zqnwqic8p9RQ3xtRLIszxiV2llIXi3PgOAYk1N&#10;VwEDkyEKF0Ftv5dDacLprK1aG0n9C2is7aNpYypjWWT1JI1RKBfUH/AL6mOt7m8Uo8kwSFmf1+Ik&#10;LIQOLDZ915bfZ5f6uE8XDyCCAejtS0TQ3WSK1shcXcMUQsg5t1imq5kiYF4V4SCP4/hPpcW4/vOT&#10;8gslwkN+Y+TGO6KiGXmvDmOoJdg7M3xfCBywHZsA9KYRQvc6RA8kSJLp4kFzAYmEqxHdAscSNEiq&#10;vDhJ/d/CzfB8SIYN6qzSW0C1QxRkXBhV4xJUE1UHn8SFT/d/7NMb3ce73Pn1SJJo5be11C9do5Bc&#10;XVbFb54pWgAeNYw7/uzJHMJF+GeL4uPJZvgwPcukEvpvdB5XHOCKrxuzmnEFSWV4/iK+nx/5qxMu&#10;9lAXvSZWIe8to549P+qW0TmK8uSIZ4lgQuspWRBDLDPVEl+sM3Dh8bfsx4iskL20dxIRDclCk6p6&#10;rAknixoKoG+n4MMats4TdIxotSiv5rGNZL3ThIkllK/1WLgqqHRW5FZnQt9ninGSP1P9mHe+ufR9&#10;eCSUVKNMI4vW+AhUPEmRVUd/i+BfjxBoMuADZFTaNZ/WBa3FtazAF47QXFx9WLSh3k+JFiJLqSlH&#10;j5yfYdeODbEWE5LQzJdqWFUBST4lABDEMyLKoH2FOCid7YSJPkk2rajqdtbP61vJpzxI8bXCiZAt&#10;WJUqoSOeW2Z2FZZEXhwf4vj5YnbW06Xg5TfYJSO3lAEpiB3Jo0h78gyj/hsFyO1tkz6UTda1p8+k&#10;MUtl/wBIQTT31o7SWiXJBVQHZbdHHJODJI6fD/kcsZJFcx3kUFvByRY+TzH4pRSiBm+EyuP8vjy/&#10;34/HlhrhNBiJCt1aG70z9FPd3156frTelFb8+FsWJZzGC0n1dHoWX0/WeP4f3MfqcFx0FjCkMD+o&#10;ocyEvOr8m5sfsLJKC2/ZU4/Y+zkbkoyGyFPU9SkN1eq1vMyrb/uLGVD6TRKKs8kFuwQqnVmnXj+9&#10;VPVjbjgmSUmZg14W5K1ASquWUjn1Vx8NfiAXJRkaq2IFdEBHbJHY26W+jpAySxfYR5IVicERGgkg&#10;akgVVR2fhzZ/tfFgeS2dlji+qXHqSkK0qfGIiBWtOXOh8V5cf9i2CRoMxPzCMXWre3lmuJNV082V&#10;usjiGcpbmZXJBDsyLEGQEqFPBn/bThJHg86fcelJF9YeNnKu0ZYqQV7r34tRT/wXNcBltYLUJC+T&#10;Hz5m0Zru0vf0bFewKHjhvIUWZGEnEcJCD6aunJ029Rm/d+hJw+LG3CsrrLLdKu9EVjxJFAx4lhG+&#10;/T4W45K2QrkAraZdrLG9naaRLyKl5pEQSIriR0USrC9zFVac39RFkf7ayc8SjvhGVikuC8pPBCZA&#10;a8hWrRgMHIZf+aOK5EkjqyOPqAibny8t4xuotNWCBE9aUC3KH9y+yw3HqQvCJIzyX7af7+SSTAce&#10;p2c11LaukjzJLwoARVWowb0yUqrKP2Q+Mpb82coECwnB0bVrezgvIJIIbX6sJJBIRVHRCjIbkJMO&#10;Ubt9pmj58fiaTjg4iGscUdZJxwZDERQfC1C69UDFWX7TfFg4ujWL68kiN9e8p7m7VLaxb1orqO7B&#10;ElBKlfRerJNxDxvvHD+79T4I8EfV/VLqYg0jq27xtQsq7KTx4eHwu2JnTWTSBOsxWqQuL1o7SKSN&#10;isF1CeEMkvF5ePreuyszORJBGq8W+Hj9tw1wrW0sPOEkXQ4mWNaBeK0HxVBX+bl8TYeMbHvZiV35&#10;Jnp00GqxXsVre/vdKk9Q2s8vJn5yc2BjIIk5VMPp8Y4k58/jxsNjdywD1p42BYmBpDJGQSOQH2uJ&#10;cHs/+r8GCUiEmQvZfe+YNMstScWlncrIiKb2GzjguKxK6xsXQp6wgZT8Elty+L1Hb1f3fMZFCKen&#10;wSe7hjJjDsEkUE9NlZ/2qryHD/VyuUqlYYx3PcEg1vWPSCXcV1LpukahfRJePDCZ7SXiqqzBnlhg&#10;5M0bRS+i63DfvPUim4JgS3LvGsRkAf0V9RJn5EKpo0bUVUVyeXF1+FuOMpGPJmI72nepmO2C3b2M&#10;sgN+fTnsLdU5zSqPTvI19V5ZbZF4JPC/KSLn9r93ittb6dZ/u1UtbyKZS7l5ZiAo3SvqMVU/AVVP&#10;hw/w2WO8tzzS7VtS81X8M0yTcdXtnWAW8RjisY5DIwKS1NuEd0pcRNJcP6q/s/yijazAu5mCxx/D&#10;xKvISoAIGzhvoZcYTPIIkd6A/HySeDzJpb21tDHYtLfXoaeqTW1qPWLmOWXl6TwtTny9SGV1jX9u&#10;No/hLZfMGg216bCfUohMHP7t5CkpB6KnIhR8dP7zEky6cH9YtxwyG9J3H5e803emRata6R6M1xBG&#10;yRLHBLbB1O8k4j5zyepCWP8Aog+3w5/vPsjotVsJYnZZjc2wZVXjwUjk3HahXlV/h+HIDio0f98g&#10;YgCLH4/2SSX3lbzdbyWxhs7TR9YlSSWaaZrm5hlMMVaNzVlh4Qj1GWZuDM32/wCerqayind3ilYo&#10;nEMFlatfs0kQEHv15fs/ZywRIG53Wr+nl8FXy/B5nutLtrUXtis1xP6s8aNaKAPiEhe2mZWVj8B/&#10;dFPsSN+9+FFbLcvDHFLHDMbe5YBRJ6h4ljx4MpUfC1fhqftfZfKYys7yj/m/iTIwB3XabY2uo3N5&#10;pd9qdiNe0VJHmktUtIzLGiFxcQPHLI0U8DIvrngv7r4JbX7WJ6bOsljCIredkjkdGVmYMsofiQ1X&#10;cFfm/wAOASN1xWuSFEo3XbNItcvLu81TTrS7uLeCaKiRTJNZCIyExOsMTrL8Ep5Inxpx/dSL8ONa&#10;ef1uEloVklcRNLb+nE6gswrVC1d/52/2OMZR6MhjFXasNMsBpyz2eth7W0ha9W11j61fQS+lFHIn&#10;wXAiCIiEsxghaVF4fvPgXDIpMOC+lV1VSZfg4VHQMDUqy9a8P9lkY5hI2dmjhiOrFxfW8k1zwvHX&#10;TZZ5TBaE3QuGq55NbSxlY57e6XiI4jcceP8AuhuXLE7gXtVAtlIjAeCURpIgcABaAcZPhNW+FFyP&#10;iwv8cLfDARGx1WWWo+TLmS4judeltpp+UGo2U99cWdw0bu5kDlnmtJDLGY0kWS5mf4ebcJP3WJTW&#10;93DcQyMr3XNxynjLRvFUEgkKV9SP9kqPs/5WWSyAju+LAURQFJlY67o2o6feWMDW+lJarMq6dO1v&#10;c21yYyVZWeVXa1uGk4yRySf3vH/dfHBH1aWW2HJX9YsRJGrlAADT7SN/xvkzmiBfIe9qr10P4fJB&#10;XHmDS7HUKG5tY9Jnijaz1CWKOZy7pzQmK5jd+LLvH/oy/F+3wdHx721wLl446BQlVf1WYgVFRxZT&#10;Q/y/FlePVxDfk08hW25/h/48lOneb9EPl6LUNSZlT6z6QI06GE3Eo9QBucM3J4eK8Z19BG+LhG/+&#10;+yi/bU7e4f0bL9IRMGETxtyCMOqvuoHxA9Fyyeoidq+9thpuW/CWceXNf8oarokDXeu/4YvYpInu&#10;YL0Q2ks8RUNFLEJeckkbxsnpyc/iZW/1sN9MtYYrRJXJEoHN1cFOPWnJWLcdu+Ys8p5U0CBmZG+T&#10;CfzF836nca8dKs4FudOuQIre7tZEmMwKr6n1aeNYfWbkQyxK7/E3HFb2yS44uAAKhy0ZZJNhsQy/&#10;a/Z65XjycB3b/DJjtv8Aj3Md8o+dpdCmksbiSZSUNtFBfiOayp6g5pLbTufQKKZfjjl/55fz6K1g&#10;io/7xqijrSo5d6inKppWuSlOch3f1mrHjB5pj5g8463efWbWA2ETwMrWd0sn1dxCx/dFZDJ9WZI+&#10;bxSR14srvyh5fElW8dgkksljwa7O7qzcj06b14/7HBeQ/WCR/Rcw6bGRxXt/NQGu6/5/ltrPS/Ns&#10;VxbeXZG9OO6gt+CgoxBlUKI/UbkOfpTfFx/u1j+HKmeP0qyW6ShN0YRlAOWxIJBA2P2lbGGKZO5r&#10;4sR4EY7/AFHzmitOg8zXGuKNI1u908z1hvxNc2l67fVgxjDqkkUrh3T01intk4cv7yReWMmjjU2z&#10;tDHJzkIAALfaBG6ps1P2m+z+1lsN+Kz9IcPhuNjZN7LV7pJNb09NX1G1/R9lDJM0skcILxOrfu57&#10;hjNEZ6/uoWdX/wB08n/ZWX6vC4iRog/RFZgHFNyAwJYj55Vk4iBYZ4MXEQbr/Y/7pKta1DVr2zuL&#10;q+sdSm0+Yf6RPawtPayc6rHJNbMI4YpxX7cLrydv3bxPiN9fWiyLDIQk8jcYgHjVnYCpoCSTxXxX&#10;Dixk3TdwRBNjiP8AWiq+UNI81iyt720uQdGS1LSpd2F/IIIi3KnqBEHCRgOMcFy3P+TkuRf80ryR&#10;vy815JLaRGFuFMjAbksu/wAOx+Y+HInF6bv/ADWzCBHIE/8Ay48tWQ8++X7uw8x2V5aevJLDZQtM&#10;PT4AloUWdvWQHl6npS/vPsf3n95nlDKHbvqDO0/lgGPk6HYcfUmJrUgjkBw2IPXwzs+xJVpx75MJ&#10;SopNqTIL+gJ5EJQLQEHf49wR9nbf9nJ0pb0KcQXlQ0BC8TxHFgOg2K/8SzbSmZDYolRGx5JA/ptd&#10;n96wS2lVXKu/JOREiFh8RPJXH/Ap9rA11byfV/SElIZA/qGmzK6sWRuI5BT8HxJ9nl/k8Mq1IEoN&#10;OU2OSLguIJLjmYi88RjCx8hXkpVQ6lzTktZKK5+Lg38/LEnMLu6vwZ5o24gjiS/Icl6t8VDt/wAD&#10;xwafbZOm6gokCeMRlOaRwzLUhuYEXAgE/Cvwch8Q+L+flywAkTsAjKWCsXVqVAPq8fD/ACMyZQAO&#10;wbpQAKYtLFVnBAZgEYV4kqI+fj25/wDDYvZPKtLWUtIykRrGAQOKRlSo/wAjfkwyEYc2uIG6FvLa&#10;3A+tRFYVIMjOaEF3kVg5/wCLPh4I37PL/Y4rKrs6n1DFCzUVh9pKMyrIRv8AEwUf7LImA5lBgCpw&#10;PxhcNGst0q/vEG6uSqu0aseNVBc8aj7OJ1he3UMrNRfUEYrv8DMeOwozCVl/41ycuQFLOJFKxSRb&#10;hpFI68A5AqtXVd99wDED/wAbYupZw8jMHcpLHQU6sUCkk0+KMHv/AJX2sYEx2QCQaQ0iCNo4Yg0S&#10;CSKQ0/lXmzbCtFkKH7P837OI2cDS21wkTiJkTm3arKobkPoTgQ3xccsymO99WycqVtRuYre7t5JY&#10;y4lkWNXUVoHbgFbqftOGqPh5f6uOnRku2klQuspH1sqDUtGrKaDvXt/rYYSI5BEZ01alDYqlsUVo&#10;k/0KpFPTfiyVNPhC/Z6N9jAsFsHV5JECc+QI2ryQ7EfN/iXb7GZEaG55s+II17ihVFYlkKmhB+y3&#10;j/sdq1+1iwgMSlGaqvzmjVhXlUmQdCNlTko/yeGQlIdETkK2Q4mWQh4zzZCIZJARVSaIwBoafvOP&#10;X+VuWNkjZZ1UEfFVlmQAlSrGMgj7NePDfj/uuPIwj3lER3roWDoz/EKfC0RoofkiyBgd32PP9v8A&#10;bk+1gqVUmkhnAC0eqBQBxYcgQNqcRx5f9c5LkN27wxSFi5QQS20jF6JxLuxYyKQtC3fk3Lif+bsY&#10;BBJcWsyR7yxheO/IMSRt9K/8SwQo+ruRjjva8STx216k0oAglZgxpTgAG+Lr0DV/4HFJ4rmSAGQA&#10;OECh0opC8A7A9QG3X/ZL/ssgSKNlBkACo2s9nHcOsTtxMhLRyDlV2lMalSN+HwvvX7L8v8nNYtcw&#10;zQ2crq8klZPT4rs8TDlX25g02/a/ycqlEbVzaZY+oU9RFjc2k16gZERQnrqzCscqfCymo/YdSf8A&#10;V44pbmIW0lrLcNEtsZo+WwAVuXFu2ytJ6m2O0b4dnK4qG3NC3cEqzm/srVWlv/q1zIB9t5ECCRCT&#10;yFXhhSEbfzYkVsLozhYvUR42CsQGBBLAgUoVWTjwqv8APgudchTCp1sipDqkFvah5FDLKnqoCUoO&#10;I3q3IOYufq8W48vS4/6rzMZfiqztwCTruz8U+D1K/Zb4ZGjlf/fax/yPiDw+7/fIlIxQ0WnQWMxB&#10;4R2skgktUIRIVnlYP6SKKMnKaKOeJPib13m/35Fg/S7kC4t0jCqfq9LlaUVgnF1da9RVpU3/AJWy&#10;oysG+/0/5yMWSrtI/NOnSSWV89yZSfrgbTpEbm6y3CvbtCwXeMUEMnJfsvIsn8+ODIbiOzm4jiJE&#10;YhqqQJXpyHZB8J/41y0ZOKJkf63D/Nbo56VY3uRpl9rluksnrtBdQ27xcZoq2cIdY+qvOw5rRWX4&#10;m4K/7WJ3dpPFNJVZAHRgkI4sQ24FAP2pOTsv7H7H28sjmiRf+ybYzsc1bSfMGnXdhHMs8UscTh57&#10;4ExRiNTyYuzfEPQMccUytxdF/e/3eMsbh47k292VSrqYD9lKN0UKwHUNxjX9rh9r7LYJctlElbWL&#10;dJdN+u6eTMsccsd03IGVnjNObvEf2ZErMf8AdfP7H97HgLTYFe0NYmUoK8S3Lg7sx4k/FujhkkY/&#10;76zLll5FtlMJtf6gYp4eMyM0paq0X4kjVQW6j7SspjUN/u7BL2XOSCJ1ZC0hQjcUdo2G3UU/eMP9&#10;bIDICL7mOOQItDfpeBLa6vEkSVLeATiSvJfSRwSx6EtwiDf6vH7OITWt6UmghRYpPTlNtIG5Dkwo&#10;ldhx+74f+LMfEJtjLIb2CumoQGNbh5S5MkaXCFeHEIatSvLlT9v7Xxcv7vGzx+kiSV5MzsYgfBnZ&#10;Aaf89F2b7OWwkC3miETa3CTu0TfB6aoJwKk8vTWSnLYUpG26/a/4HBK+vCk0acX5uC3Hc8iwfr0/&#10;a5D4ftNkNpEHuarQTx2N3PazPyjW2Rwiv8KgcDHuKcv2WRvj+yv7X7Je908E9u4jHGV39RgTyqoY&#10;g9D9rgy8f8v/AGOWEEonZTNrf14pYuVQoVFVgAFDUJ6H9nkv/A/7LHic8AQhhf4lLLueIZlBWtfi&#10;9NP+DbBw7UVrZYLdj6iSOJk5BkBqBUhW+KnH4fUf7P8AIuCJHhg+NDRpSGr8I5MTU12p8QK/8FkQ&#10;b2LVxboaBJpqQSAenACtByNABRabkniwcfF/L/wSsV0ksMLBysZRSWryLIo5UNa15j4TkeCmciO5&#10;Dz6e0bTBI1kcykxrQAI7sF5r/wAYj+8X/hcQuCsSSyMKpGjutOp4AkHf9rcnLAUyRsDMwiAqHZ0E&#10;u1QC9OQFD9kcVX/Vxb60KK6KD6b0qNhUVFMjwIsgKH1AtzilkYCaOpB3IrTcfdlTc5g0bHfkCFO+&#10;zD/M4Y0GHGV1t6NuUkQfCEZSw23Q+/uOOOURh+BFCxJCjpStfwOAkso7lazy8BIDyVVHJyaGvHjX&#10;6VxtynBGBBC7KK7bknavjxxjJgee7dnMJJFbmC9WZqbmgUb0/lD/APA/6uPgjUqK7BkNFr8JJFKH&#10;buPi/m/4bBIoU7yWUOpU14SqZGoS/EbkjfqGov7S8f8AYsqYikEM3PcotVNO9ABT9X/DZLi3CjJR&#10;VmuY/rFt6e3quVZeXbkWau+38w/4DAy280auDSqgLvsKFd9vo5ZaZAtsfJGG5glaMgkhqtUbmoag&#10;/XxwTd28ropNSyuGp3HYDb55VCQBZWg7G7to5GAKrGyEBhXixpyZt/YYDaMxkyKtShAcdwGIFdsu&#10;u9mskgo/1lcLGW2kB4EUIJUE03x3CD6sByPDpXb+atK0pWu//C4LNo49lvK4+tE8RyqCOux4kcqV&#10;6U+Gn+yz/9FTT9IsQBdiZIblXKLacm4gByfgXlRPUYUbj9pf8jN8CRbzMsk+XR7JrPmG/jv/ANGD&#10;S7m506SBJZNXVR9oqPtjh8foo3qBm4tzReKtKuM+pyycp44QlwhaKKbhExoKNSoBJ6Ur8LfaXljG&#10;YvZEtkw+u2KzLDPcloCEuJYjJcIAWHpj4SwCr8Sn025Iz8JPT5tyxNrJrtjKknO2IIEFsFEvJHCy&#10;gUozKVVA38r/ALfFssu2MZUubVodPLQSkRXXwkXV6z+gAys0ReQkojeo0nBPh+BfsYzTz6PqyiSW&#10;KWXi8ZAFWDylVoKglFL8wvD7P+wXGMr5Mp77K+qxrKYI2torq3iLxTeq5IjKQ+oxJYMFdgnplvV+&#10;H/kZg65t4FQiaVozIvp2/wAHw1Qh2ZWKpGGHCvJfj/Z5c8SPMMYFKLe9uZ7pBaW8dwLeb1r+k9HV&#10;ZUZI0eJXmmZCJKKsn7pvimSP01RcfBZTQ2n1dZGinIKq80ZkpGxoBycAutP+LV/yP5cTE1/OKas7&#10;8kJea1Z3N+by2VLm1gfky21zw/0mNKsJI4XYpKG5ckaCTkv96v8AuzBMenTJ8VxbtK0PBuTCMqz0&#10;DFi1a8P2eHNv+ByPFYpiZ3yKXSeadNulWC01SG2N8Z4mjha5imSFWMYEUdD+/DcW9ZoY+XL4eEnH&#10;iC1JjBDJzga5FCY0kPpLI43EYaSnLx/vG+D9v9nJCcdwyjfNONHnjvnCWd2ltcxlVmW2KXEsMbAj&#10;1WjibjEzFGT47eNfV/3U/H1MoyzPaM0Als7oipijMczgV+0WYvEvqD7PP41+0z4znXJaHXk2tryu&#10;zFevHeWKNRLmQPaAlT8MSogWST0tvU4fuZOaRpCnx5djbTlVItgryNI0ZjVVYS8vt1YurVH2v3nx&#10;L+yv2MMSBv3/AI/pInLzX6pqFlF63qXgCWwj+tLOzMr2rKwCcIvTkjI/Y/ct8f2W+06viDLR7qJV&#10;JPxyhOCrCAWUP6bENuFDNRvtLyT9rDwiQ5Lv0Ky5ZeLx2E8kyVcw23qiSZrl/gcxm5CtGQGl4Rh4&#10;1Xg/Bv2MXR7mR5vVWQohUCeeP4GUEAsjISzFiNkCL/wGQuXdxAIiB3pfM+nWlvALNIhKFd1sbC5Q&#10;Teq6MwSWKXhDGqKz85ZpuKv9r959mmuzEYmaYSW5kDfugaMzVqUTl9rkzfGycv8AZYBAA31YkIi3&#10;0mG8juTFY/VNVNuYv9LKs6RoVKxzziM/u+KofQinaLj/AJHLAcLcHjaWUgQnlbAs9EPEmhqTyDVy&#10;dAb1TdVj3ppe2yzR3EVvbB/rY9PUGRYwZV5iPlso+KNQ1Qf9Xg+ISRWt1cT3kEUhuI/TQPI4YIq1&#10;U1HPjIvJnZiftKy84+WQjfNO8aBbshqOn21rY6jcQiKZpyI7SN4fV3Z4qHiTC4hCAKhT442aObh8&#10;GDDZXkhSGZXSZifgKqAVowD0UuRVfiV1RuPD/JyXFbSZAbjkhE8waLHbXN5ZTwTWttRTMkrO6y1Q&#10;+kWk9NPtlFeGSaPn632lZ15K3GpTQ8Ip4/q0sEY9UmSKpUAAMq8D9j9r92v2vh+xgnwHmFjG+R2Q&#10;Gm+XrC6WaaznGoWt5MZbV1huSgd2aRw0nrKzLL+w3rMvH7XwzMraXU5Z/TRSKhQWtpYuZdUHUSLy&#10;/bHxMeXwfaT4vhnQ5BHh0rW/lu3snnkoyq0jcb6G5aIRvcEjh6LmNUKxuGRU/wB2PxjaNv7wwN3D&#10;TkVgmYKzxxRkqXUmijlRgaD4Cw+1keComjufp/HCxjz3tjbeX9UEZis7y/tWkkSC5v7pUmW3lVKv&#10;L6HOJlDvSdImWSOLlyj4YHuNVtv3kf1OKOaQH1FRgruhRalSVUNwU8Xr9jhkYYBA2ST+P6rfKVgB&#10;ry/+X+r211FdzeZb++t43rBHcxl4Y7hJnIZk9aYxiV15xekFSb1Y/h5YUSXV/CzT3MsEMjcUiklc&#10;MA8lB6SVC8mJ9TgXV/U/d/ay0zrmsd9gzdLHRHtI7OGG4a3d6ywQK0ZKxn+9JB+FP7kOsTR+n+8+&#10;w3NcGxzag7XEzyq9pG4aD0q8k47FyUHp8Aajb4vtfZyoTBLEiI96VG10RTa2a2RW7uLcw3DXXErK&#10;XJY29J5PrPrMODqH5RsvD45ePJQEepai8lDJPDFJGIhOrCdQzBJDylb1QFZJK/GIvtfA/wAXLJcW&#10;1MqjyTKbQvLYgSGG3s55be4+tm1WP6uSIjIq8YIvS+NHhCf7t+KP+75pxwyt7mdbWD1FdbZkrJJc&#10;h/gQGjoCS/xf8jFf/fnDjkYRA5hrO58wldzp2nteXb2YjOqiYEWli8AaS44ARSyhRFzRVUry/dNG&#10;v+6fU+LGHWpFQ3AmVYOW5Rkji4EsOJcHjyLt0bG4leAKp8m6Of8ARpLfnMEFJbgS3Fz9YVYwHVZB&#10;yZVjjXkycuS/B8C45NUvI55D6B9LpPbNGsbKxBYr+8SNG6cYz9h/5/iydAjlskxBHmhT5c0O80mA&#10;LeySTJ/xz9Riubib1kR1QSK8M8sypyflL8StH8XwcI+WKR3EIi5R+oPiZlun9MqgMjCpFAOzL9rk&#10;vHERI5clMT1amsr6S9MNy9syiNI59LiFykkzpBGxWOUSHkico2qsPB2kf4uWXe6UJvgnu4TE0iqJ&#10;HDBkZn/u+YPJSzdFyJsX1pEc3ks03zOLONri10e9jnigZxawPEROiRp/pAjbikiop+J2Kv8AZ+H4&#10;1wLDY6jdTfXI9RN1HGaRMh4oea8W5oCvJuQZOTKsi/632jiBItBnEbVSPl1LyzYwiyu9GGm3EqMZ&#10;LeVeUiJFJzCpIPUTggKy8Ed4Pt/sNyxa6fVZ2hlhumtkILGKoKShXNN29ID1a/y/8RyMgNiAyiQL&#10;H4/3yCs9H8pWonjudJt725tnjiW5WIme1DRqeK8frLAWwXkio/FP91qvPFec06Otu00EUTB4ZmKy&#10;PSjGqlyDvQ/aZPh+zkrNEhr5HdebO0tUhXUYbK8vbiJoLq2jVreBiCi8ZEjEoKoWT7MUy8vtcOK8&#10;qsm1BRcfXW4yqDInpSSR7kEqSC1W6bn7P2ceCxvzTklHalPVtP0Sf9GrpkMU9q0ggl+sWlvcKIUc&#10;K8QZV4xsefJF/vP7z/Vy5llk/fRyquolDHE8iVlCOKnZePwttyVXX4k/a+1kZR2TE+XpWRWml2xW&#10;2ksAdFhf15ODj6os8Uihd3L/ABxmIFXdOXptx/c/EjUbTUWeGAerIssNJGkaUxg1A4qDy+0FZuP/&#10;AAf8uDY8x9slEogf2Kn6V8tW4v71ks4GtLtSnoJZrM4VeXqu3wU4NMiLJ8PH9jh/eZaW10LgczLN&#10;zK+klACqDYleP7BH7Pw/8LxwiZHknjFbUG5b7R20+R4ms7RIQ5vZi3JXmbcCTmVUTLJ/uzlN8XL4&#10;G9T1MCC3itVQ+miw24FvbyzAsAHqq09QSKWDen1HP7f2sTDlvszEyfejpmOo1txcTie6Iu7u2spf&#10;SctD6bNVoJIJgsi+qgo7Rvzi58Hxts6ItbdhKF+Boi7lY+ZABYgqy8lH8mEHp9SJb80ZfxyzM0d2&#10;htpTSQXKxQ+pL6cZcrGrCRHMbN9kyf6rNiFuv+k3YlZo5bh2aGCSjK4SlXiarAKPsUYRfa/2WCV3&#10;XK2R2AVHmAhsVhgMkFgiJPdRMBIvNQOE0XwueW0lYzNyaP8A2LG1vFd0mlEKIWNTz5shkb4mTYt8&#10;NA37PH9viuNVYDRKtt2O6jeaPSysfrk0rInJBEYVnS3jIjjnq6p8as8XHk3Nl5xcpXZsYztOG/eR&#10;PG6FrWWMuFKq61Q/FyZ61VGRP2fi/wAscZsMwP8Ajy6LlYiJks7sSpcrFqVvMsBdC0Tj1qKGiWNl&#10;/fSrNN/dv8Px/YCw3FzNbORDcwyN+6BJZAzSEGvFjxChd1+LJmRItlKIB6JncW2lQ38XO4sLqKFv&#10;rLJwjkeNLdGQ0aMeo0hkKq7KnLkyrwbG3N+kMVtJdhrSJqtO8zr6dAR8bOOSxrzCLyaRl+L0/wDd&#10;mRGUXuUCPNq3t4ud+YZ4bp4isdrFBE6TIWjL+kULr6snotI5VIY/hX1PhaJeC08saQxQSSKruUKu&#10;WAD+oKUXmFNea7cTy/l+JcYjzUDdZbLLJdz3yxEQRiWGSAL8ULxOSpkMLyJT0ZVr6iun8/pxyNiA&#10;1OZmilZeEUjMkivCKxotaFuHM/viFZZHVuKfyYeJTj/Foj9C26JPAgleaPi8TR3bH15Woh9MO0ao&#10;tvU8oo3Tm32ueCZJI2mma3kS4JQVtyQ/D9pHWqMX5MWU/Z+HD15oiDteyCihm9CzS+hlsRFISb1e&#10;UKzV5RSRPwlURcEWN0D81WRVVf5MRtNUl429Hjj9StY19OhjrxDq3F+ZXh8Scef+T9rAZgx5MjAc&#10;SI1jQLWeO/Vop7ho/hjm53Af11UyGFgJrb0g4l/dyCWOHlx/e/3WKyX1yk6gL61zIzISwWNAVDMJ&#10;dhI/GQA0UQv/ALD4mxBkKBXgB934/H1IKPSLX9FL6UTQafBHE8cSzNNMFfgjWzlmhiDQsV5P9c+P&#10;j/uz4UxsdxqP1uFLvlFRuczrFGYjG/JVQhgsqk1+F/SfnxdcF2a5MTEVUfvXz2ulNZTNpKpc/u2W&#10;KN7qUXC3EQR+StHIYX4svJ4/Xi9FfTblxlTGC3SaQS2iFKk84QqO4EbE7qrJ/e0ajJ/svhwEgM7M&#10;Rui21S4s4WttUkDMFXjfO0sVuTOFQ8ZJFlC+hyReM5Vvi+DlJywaskvFg0VY1J5IWpLGjL8QIQO1&#10;AKdP9b/WlYPItNWUsuIbZOEkc/pXckaenKI+drcTRyH0yrSNDEZHkLfC0i80f02/4rQE1sstDEZU&#10;DCC3USoY5RxqOaOeLMhO49TnyXlwys8N7cmZtXa01Se2B+sLbOVa6u3a1mS5gkDFZGgmjPqRxSqj&#10;8G+rem0bcElflxxa3aVYElsxIwjEarBKFQoxYBjyZhHtSqr/AHv+W3PjkOG+4hMiAd0v1OFJLq7t&#10;fMC2/G+9ZmubJpJfVhAcqrxor3FCj8ZpOS2vL/dCMnPGm6lmuY4RbH1pNhcfu0DFBz+yDy+BiI/g&#10;/axqEBdFkRtdq1vptvptjdTvqROn21Wksmee5aJJm9NiZZCfhlVWmX1/ihj4/EsXPF4YLtIG5M3K&#10;PiY14TvwdG3FZWqeSN9huK/6+TjvyayY3/0il91qGlzajAtsYfq116guH+sWMf1m3miYh+NqrKqp&#10;NHx9eNZJV4yfFH9rLUrcXEgcs8oCMiKWLAIalGAD05fa/m4/a5ZI7FaIGy+4B0vTbd7cRW1k7Spd&#10;zusUUZeYcEnR2kgDtGAI+jJz4PH6bRriMUI1O0uYSSFnFGHKTmvA8H4yxuPh5LTfh/lLkJEHcnmk&#10;+kjyVtTvI/L95p00rFfqsrqDC0KQyGRDNH6lvNHy9XgxakPqcf2H+H4HenGt0ALRoo7aDlCq1VZJ&#10;N/UiVTT1C3g3+vyysgyNRZAWOfMoY6jcJpLv+klv7nUNQK3c5MUklrauSLe7llVm9BYR9l15L8fp&#10;JDjke3t7yAPJbwwKnwKxINAAKAEye3L/AK4wzkQKG7OESQp6qNTv/LuoJa2up6jqU0pjlMCxivJi&#10;SxkVbP4eJPpun2fg/d/3643UJWgBmiCSLyIkROKCpXiQplYcG/2L8uWTieEd/wDukCNojy3Ct1HF&#10;aXK3ME3pA28l0zXEpRJDLG8n1RD6sdSQGkli4emv28ajk3DwqYI0QO0vxNMo9StYpJAUZCV5Hjxb&#10;j8PHIyJPJHDte9/j1NzAHToLll1C6unlgjgULHZzOtsUZbu1tpRKkoSQxIXaSNpPUlR2+KNJHiOG&#10;2VbiO4lmoQkrwhWMZJHHkW6rHX/Zf5fw4DGRjyQJE7UsurvUdUabSp9KtbTnzezt7+QxJdw0IlaN&#10;IvsSzftf77+F19NvUwReXUcFrFA1ype4WiSgKFkY15gnYHkP9Vf9XHFGQFy5lYwuVj+FJdC0ybUN&#10;VutROjzRWthMryWNxLK9xbpEE+rskaluHpMnI8fVkfh9qaTC52tLaVi00skoQRNKxDxlXIVvgkdj&#10;RloKs2TozB/nfj+H6mdE9GXW8Gq6hZQH6jaW9mZTdRWKepFOskA9SM+vBDGvOOUMzIsbfyf5OO+q&#10;6Ve3FuI0a4MZMiRxyqqqFWoB4sk1OQXrz/l/1sWpEDfZmTwx32/H+lQF1qfnPS7a/wDrdxHpttIq&#10;QvdyW0rXBkaYVlHqLNp7UjZlkRBGsqfvucXH0oRd0LdGUw2UkvqEcUB4NHI1GKhuh+A/st+xlnDK&#10;mqMieZS3SZPME1q5vtfs7J7RW+sXEka3MVzZRF41maPkrRfvA9fVjdVWZX4fu3RruWZpJzb20aPE&#10;Ryup3kUBdn24o9V681Z0+LDONHn96wrh3tD6c2oxPpcV7qr3Nreq6po1lBZ+qzUMHMmW5hpIjcGh&#10;kitpU9Phx5J9hOIz3CSRXFpErwHjJ9WnlApyoCFKgrTr+1/q5KUedH8fJRKMTe/q/nI6W3urFra7&#10;tdeme3voxLaDULCylctwMjrJMjqkhkUemy/ueCN/ffDlrexwQEqis8H7qQyF5fiboCSI/iIbl8Pw&#10;t9nGjW5WWLff+L/NbGkX2qXgjlvJYIbxvrNv9WW2swyRhS7osbXbeirp6TrNzmj+KVlbi2VNfcFU&#10;2sEUjVpRwiH4iF25k1K7qY/tcv8Ahp8UOR+8RYiPfxIiDy9NcMx1DUr2JWFOVubiRaIefx+gicAx&#10;4yJcERx+m8jJzSRvTWaSVv8ATUt0cpJx4rvyHEBZK8dlqf8ALys5MYPD0ZRx7VfRK1jgtpW8tXWp&#10;XFsbi0Msc8w4emxZnltqep8Upji57+h8K8/2+bC/RDQu6xmZg1eMQjU9QwFHohpT7WRnliOtMI4p&#10;yOwKQXfmOHTrq3trzULewieEpG99JczglFeORhJA0k6CTkQY6o32fik+1hZLPN9YMJE8M55TpBID&#10;GvFCoLc4iVfr/d8k5r+xkjKJF3xNogQN6ZbZR6Hd2sd5B9RvbICOwfVbRhdNykYuEZLhawl2WP8A&#10;fcZmSTg3qv6fwiLGO7leIUY26NRStVioCWpxq7U+GnxKvH/VbKcmWMN0jEZ7DmlXm3WvK+iQajJc&#10;vBDrEluZp1kWOTUG5RpByD/6PH6n7zl+6ll9VfUbgssTvjFttQkcSCFJ4mUNKF+CRagELQuvLx+I&#10;L/k4fzOO92XhED+Lb8fzUVfeavKen0s5tUfSbtJni09p/wB/bSskrRSS+osUvpU+OP4JXaHl/pEf&#10;LlzTQ6h9cZTbuCwDwVRQOKkHi7F+XMKPDJnPE8ypw9yJkv8Ayqvl5LhtZs5rW3ZodTuYblmVJZgY&#10;xJDCkbRrFLNIuzsyen+3w+JTK1tXuo3ZZJbeVfgZWCAA9SOKqoO3TMfLqOCqFxbMODjJj6eJgfmz&#10;zha+W7nTj9Sstc0i7El0ksTXMkpC7JIl1NJcUrIvNkX44/S9PmjorISDRdchvKfWmvIqD11+rxQi&#10;oNEaNufBafaK+m3+xy+OaRAJG0lyGjVcvezfS/zJ8kX3l+1vro2mjFyVsle+vL+diy1mjuE9KOYj&#10;cx8vUb95/wAOZTafc3gi5BPQQ/vTyKlOHVeIANG/mWT/AILJSyADhI3cSMhH3lAwecNI0Ke8hga6&#10;a+uIwbLjEkhuWuiBFIsnOROcZr+7uLf7Tfs/GzVbabfRxLFMYGRUZYo/UclxQcSZJhJIN6b/ABZG&#10;GW+QJ/2X4/0zYYUOIX+P6MUJf+f/ACvKZDp/6TS/imha7nlthxt3UkOjxWb29tIQnNytV58fib7S&#10;oKSOxglja4hRSIzJzl4c0I3YUHb/ACl/lzFnHJMbOVpPDBPFxcLGfM19551zSZodC1eSSZL4WrW2&#10;ltcC1uoXASNzMzEI7M3+80r/ABrMn+7IpMU+t6PfTmNJI7ho6VCkOAaBgNu9GB4/y5GEMkdjzbNS&#10;YS3h6Ul0fRvzU8o6TLdXFtPY2c0jRyMzejKA/wALOWIZUXkOKSTL+7k/eRfZdsQtLjTkn/dgR1cK&#10;EaGSCrHYUEwWrfD1U5YYSmLNg/j+Y4/EYkb8Q/0zJtesvO2peXZ4L2Oc0hkd7mK+t7/jFGOTcpLH&#10;lIIGaRuUUsTfs/vW9Ncu+exCmE2yfWLgMFjkjWsvEbilGD7ZLS47JkT/AJrblnGURX+m+lCeTtP8&#10;3rqDXNz5jefQtMeJp3t72WSO1S4X4DWRoprfduPL4eTfb+xisGpWTUSOWNwDw+AoKfshG8K4ZYjL&#10;6XBjjr6gUTrXlXzMJZrya0mtZB++4XEd1NU8vrElxCqNGjsj8EkWQSc/ikd5fifAr3thJdxNbNLM&#10;A7I9xFKrRRMu3pyAPXdv+K3+L7eVgZCPUAHOyQxCNAn+rKv+Jb0vTPzATSr2HU7TTUilgLLYSWk0&#10;V5MCD/pMJkjj5ukbOP3d3BJw/u/2UcYb9JY3VxT4zHKoK1Wn81KU5LkoaYR3P++a5T7uX1epI7Xy&#10;RdWepWc0FwryxWsd3ps5ilEUqsK0RWaRX9GUvy+P97+xHjbp2t4JfikROHE3AdXCEVPRw4WleLMU&#10;yMcdzBY48vpqkVZ6TbeYdasGd7CS+jmM/wCizZyWslwkg4Flmt3t2nZmT6xBCs3w/H+9+1Hhdb6j&#10;MnO2VZ53jNIJyrJGR05clQKSCfiXh9n7HLMjJCEpc0gxG5pmes+TLW9eC8d7HTYLpRc61Ys0VxeO&#10;UX+5Pqzs8QdIx6c0dxy9X45fS+3gmLU5zbRNchS+zScGdAoFQSrhfTk3HxJVeP7eY0tOOLbk3jUS&#10;Irp/Cxy+/LLQ4/Ml5BoCyqAGX/SobW+EhloyxvbTut1ZfD/d3PpSvNHzlg+FcSa6u0mKpdMqAh2h&#10;VF9Tpup5c2G/+R/k/D9rLpxhLet2uOUxA/3Sdr5K8t6rYerd6LCbheVtFetPOLQojllkVbdraCTk&#10;vLpMzI/7yT1ePpYvPr0NqGe7It4eNVlnHpR8g1ODMatyb7S/Blc9OAdlxZrrYSr3MXk/J5r5U/Q1&#10;z9cuGcJdw2E8d1OkJjqk0UXOCH043HpScrh25N/uvKtr64lZyk8RjnY/UgabAJUgca8/5t+OT8KM&#10;RZRky+qqKL1fyL5e06yt3vLK6+u6ZCo8xzpzQy+pOqxySNcFVt+VHRpYlmXl/dtJ8T4layTrZ+n6&#10;5b1WZRKUeIqVJLAih4kUPVcZxhKXeviThLbYf6ZOtX03y9qWtfpB9LiE9jbwyvZF7XUBcQTKiQyR&#10;nkjTRSckVZElZEfk3NZPhxURyK6pNJzJHE1UGN1pWrbBQ30/7HLJVXLdxwTvSxrzTLm2kn0y2MMF&#10;s3qRmOWRLu2lWRY+MSB3uJIiw5em0fBf91zfDgeS2u4LovbXsVvZMGjNsq8fi3PJDy4o3I/F+6bl&#10;gMIno2wymqpVtZdE1i2tU1Ty3c6prFv6V6dTnH1iQrJQenK7Cs8Pph2WKS5/d/YiRfS4KyV5BbIB&#10;NMKgwyyO6siNWvZ68z+zwMn+rkxLhPK9kDc8kxtLSxOvyk6Vp1Q4v7O1t7eWG5lhVODMQ8JX0QxY&#10;SLNHZryVH9WTnzxI3sDXcdn9YtH1MHiI2kT12QryBWMFmFaftD/gMgcoKBfmiGt7K1S5ujb6pbeX&#10;niE80ccUqWsUyS8H9SeQQ8uC839SJk+x8ElwzrgqWSQxNFbobedV+NnEicFAqf7kfZHb41/ycTV3&#10;SY959X4/pJZb2ULXsN1qN2ur6NcyEWsNtJaXSyzlisTH9JS8vVdXTmkUMnx/33wcMZDK08LXF1dR&#10;TRBuHr26L6YoeJBZjK7FD9rl6eQFgkCmQmSKpbJZQ6VqCaToGnXFtetG9x+jb65n+suKFvht42s7&#10;SD1fijSW3a8T7KemmKK1xb2jNIrSBnKUQ8SoJ+Egswp0+yXyziEjuGjaUtkRdrpWo64ttZSwQXMd&#10;slwTcRCVZXC/vY3VYpORUN/ewwfZVuTt9plbWdLpRHc2/oMq1aGZN+W45LJ8Uf2ey5XMG2XDVkFJ&#10;ddtL3RpEutF1GXUU9X04L7TrhHjiSTgwhuLNTHcbS/GHZvT/ALtfT+xxif5kLYW/5b6zaWweIRW9&#10;EjZ3c09QdTVm2/ym45VlxnfuDlacXkiSWUeT4/N9z580rVNTe21CC9kBnvooYomRkt/goZAit6o+&#10;2Io/Xj4fy8uXlrMR3b3jO8flHRPJto77J68gB7cmdl6fTnX9jxJwAg9S42QWWH+ZgZNQuIoiDMI+&#10;TLTfgiq+xIp1FeP/ADTktuLow1Kxl4hVVK8V40o1PiYHfl0C/wCtmwnklFr4iEFaWP1goruI7l6P&#10;Ny5OGrWOp4pTZY+KuWX9nhikqiRCjcjGSEA6cv2mPYeHX9pcvrjG7dI8QUbZ2hmEqhPXUNKzEV4f&#10;7rQChZuP2/s8v3b8l/ZwNHbTNvK1ZZCwjp8JVWhG2w+0SB1/ZzEMzDq4gycBTGa7gBYQKPq8CxtJ&#10;X4gzJcUryJA4J8fwr+1/w13EUXwqoMvIMarQAFT8W25+H1Of+wfMjxwRTkRzcUaKy2vLpXYyL6AV&#10;lBL/ABVDikY5bD94YuH+ziy5oVjgWnCsxZwxJDcAWWi/s8d0UfF/Ll8clUL2Z4pAFZaXzT6hInOX&#10;hZBYZIwqlTKyxycn/bLUDsfg/nbkuFzLFX07gkJbBnmWtAYgQx5H4f2ihr/rYkiWzbIiXJN3lYJ6&#10;1sVV7shIXpWkpBUEA13CK/8AxHF1WNr5eShY1duVB3Wg/io/1snZJ9zGUCSpNLKumvwf1JmjX0+R&#10;/nBbr36M3+ria0aZFB+JvUWM1oOMcnEmq/66ZcBE79W6MQqmVVjfmKEKkkkYAY1eOtPi224P/rYl&#10;bzLFKpjVgkw+BGHY8UFdv2avyH+t/NlUxvTVkx7qt1C00REjAtEauy+I5OafMhOJ/wBX+XFrsURp&#10;G+O4Jr6RPXkQtOm3X/W+1kZ7Dbm1yHMqFm1GSGIcbYLxEoHTgpYH8P8AV+z8WB7mRVB5cjGsryqx&#10;3pE7F+Ck9SjmNf8AV48uK5COXlfMMBZVrFJE9NGcSXBjRJiBxJlVePqFR9lXVZD/AJLLxXk2Kc2F&#10;t6co5kkhZR8NeVeBAp4gZaduX8TOWzhGDdCSJgi0BeIjlTiRzFa+BPZsTSL06xvHVxKDQmoYeoGd&#10;dqHiCqK2RnYFKSapfM3rKHjlKo0TBZEoGUlCsbKTUVozsuKu8reqrPwSQtzFCCqtGV4jsX5J8Vck&#10;JA7NkZdFFYoisTIokZQhRqg8isgYNX+T4/hOJqRyhcVEjFjMEqColjb7J7lGaob/AFcE+7qiZ3Xz&#10;RSPFLG3H014+lyoQxikWoahpxkCqpWn82PtXaeEQkMDIrtFQtQAANx49Khf8/wCakHvaSTa279K2&#10;nFwWQBTHHIWCipZioJf7XxPxH+fwipY1N1HeKfjF0YkDbgROpd2AB61jyQGwDdLlSVRTSRwppTRA&#10;htOaZ5EJAM0TRokdWGwPq/Dz/Z/2WIzSWvEvKGDQ85HL14RqzUqT2Sglfj/k5Pho10bIx38kbGl1&#10;FNwiaP0JVjVeJX1JGRCTXxb+4jV/8r4v8laBOJi4lVenJi9SA6Vr/KAqyBen+X/N8RlP+FPHUuFR&#10;vpHkiuVdXaPlwUREKxSTagoSxkaEtxJ+zyj/AJG4BLe1nAgqnJwiAh+oQ0DMWNP2W6fzI2SMq82c&#10;5G/JHXN/bqs/Fvh5NxK0NZN2ChQG+Kq+H+7Ey3twscc1v6iRt6REj1crVyCpLVYFeL/tfbVnTIeJ&#10;CUuE80S4bpSgvoZJpbK5aJ7oeqDaqwVnSNFq/EH4lb1Yf2fsTRpJ+zj5rVIZTyl9OJuRZpDxqvp1&#10;Lj/IXkeW3wtwb7OXDgqqbIRi6LUhNAD6JdoqfDFRqMsvEI29OZKgr8XxrzX7WKrcasYyGb1FBCD4&#10;AaMmwUjkWP2Wblx4/wCT8T5VLGInYsJxA5IU6boEdzyRBC7h5eQdlqkn22B48BXkqfa5cf8AjFHi&#10;8EwmgeK5CMqBgOVDUM/IqeYHT4qN+z/eN/NgnAR5dV4b3Ql5pi2lys9l6qPcyRyTiMMvFoYvTSQC&#10;I03Cxo0fF/VX9xx4/CoZfUhuXj+sNFLOOJVqBXk4tTpVR3qB8PL4v5mawgUxlsmDpaTWcNz9USeK&#10;3+KNgCXjj5Lz48+L0oq/5XBOPH7K4Zm5eaOKe7HIosM0kdAvF2Yo8akgVReNN8xsFi4/S14Mv8LG&#10;LPTTZi80/TEFm1y15a21wG9VGURLLHcSBGJErvKznj6bcU+zj0tnlVv2SZKhuPA/uqqBuaryMYb+&#10;Vv8AZ5bxuUTa6bVYLcxsxaRPTpJFzaav1llkJXgvGTgLgpxXi3w/u+bQ/EXEKIvTLqZQ3A16FvhL&#10;EUrQhj8X+VmRHyba272SRyOZjKsTegyGVCtOXEFlUNWgZWQco2r9n7XH4cQjaKYy288g4BQ0K77c&#10;yFBYoSW/eUUt+z/wOSMuHdqNUq3TTWrR3NvEXmkk4TAU5MqLyIUSUC/u+bqn7X2v58VlCTWaNIFk&#10;uEYmf0TssvImjU34k/Z5fD8KYxNSrp+xInvVoeyeWDU3hR5EtnCfVxcV+KMQqpMXIfEV2LqDy5PL&#10;jIY4Z5GK09JowDGRsACSRy+QX/gGyyUiOabRVxLcW0SCQ/GstVkBqSzALyK1FRyZu37aNgeOJ5mi&#10;ab+8ioGUdwvNK/7Mb4ImrYRIOyJMqQrMsRPByWVmJFGbi1N+ylv+Nf2cdp45WUIjk5MYUeORaU4u&#10;AT4VHENjKdsYy3U7yVfWLsg9L1WWRWqSShIUjwq5TFGQPA/VZGUnh14jiehP68IkzjK3LIUmToYl&#10;Kr6nSpLAbqKfd+z9nLtvRETIQAD2I2YkgfrOHId2GWbr31/WR1NSDuQaFVAJ6d9gK/5PLjj1WRJD&#10;y+CRC1C/QllqOvgciSCNmurUneGaGsf72GQJURnoEejbj2xpkZpSxVgY1KowpyGwJHWnxUpywAbL&#10;ZC5YY0hCrxPqPzdWqVO53G1fhrXh+z9nBDXMcrqjIxk4mR+P7Pp06dPH4f8AVyHCQFvbdBLZzW0b&#10;FXX0uQjjLj7RlJB5df8AZf62MjJ+JeQIQhhtt1JAP3ccmU3siJgPhYqQ8gZSa/ENgCV+/ljkmRSy&#10;j7DdQR2qGrU+1cBj1RKKyW3kdY5W2kjNFIIpWjJxoP8AK44uBGXaRyCpLNxB7DbIWeTKOSkGWnWG&#10;OCIFZFVE5sNgxAJNe+5xP6wxg+sMKMT6slBsRxB2Fa/s4RHemyMbVUsY0nNoj8okQQQVb41YMymu&#10;1KnntiTh2kABAU1Ru7KWXkp+Rpx3w3TXK+SIR1RKlWLACUHojBX4uPmteW2J/B6oWv7rmW/DnTxy&#10;3p5tnCiP3noFqf6R6YXr/lFK16Z//9IUdQuItRFt60crJBHW1fgjH1DQlXcqRxX4pIwOKZ0AmR03&#10;eY8N6mumaXdaTLqDWt1aRyXtw8d5CJZARblqO8EPNJUdhxgmb9/N+5k4q32UhJqlnDLb7fWRQRh5&#10;VZGegaiRl+MnUeojuvD7Sr8WSvYbInRKOT/DeuzQ6lACbNwxaVLZoZ1iNUWRphGs0CfDJ6Esa/vf&#10;T4NKvDHSzJHWWYwzPC/rG1dxFK7ozfDGoZTV248OacHVeXH9rBKvf82I7hbbo0yraWX121WaP6ml&#10;7DE1xCkcsS8XmlkVoyECv6kiTPJHI/D1f2cGmOWdrd6i19SYKkaM0qluXJVIjU9AasXPFf8AJXAZ&#10;SAtMeHkd0jutTh0e11BZIpdZFpZGSecxR206RlGjlmDXM0f22TiiQR82b4vUmkdsz2l8UI+qratU&#10;rcVlEq8QRyd+aglGG9R8XFv5sjjzRqwN0Ggedt6b5g0iSGGSbV21VJQJNPWG1Nsxkbn6cEPpyFVm&#10;R19LjJ8HqR8F48MB2elXMgT1YY7OeF1LzlgFlKhnWOMl+QQGWoH2PtcUX4cJyAb1v8WV9QbTLVPN&#10;ek2cjmGa41eK8iZPq0MEkssETH03luAkZFaxFP3ypJ8HxM/x424sBDc2xkkb6wstYDC7FCrg8SQe&#10;Stz5ct0+0v8Ak4IZATfJlx8+5Fabq0er6ddXFvF6dl6DJeQ3UaJMssDFJY3EZVka3K+nxWX4Vf8A&#10;ylxX1JBEIj9Z+sHlJbi2WRDIN+R4s5q3x7s3+R/kZYZgcyP9ywAs9EPcWtpHcSXznTv0fFSPUW1C&#10;WB0tgABEvNYl4xKYwqx814/H+16mIPeX0zyxQXqqxgWaOKWOR+LGoHqVDFw/RPS5cpF4fa4ZI5r5&#10;EJEYjoiJLLS7NPVl0hpDDObWWW3ngiJjajFogjxBPS4qZBP6LrAzyc5F9XkKeS8+qwQiNbq+YAzw&#10;iObgGVQOXEh2EYZPs81Zsq8cczTEQBPcEDCdPtrm7u7y4XTdJjH+jao1xbJyEsjOU58ok9Z1l+16&#10;cqJHw/e/FiUkF1d2jJ6NwtxFOsJikLIXRabhwKIrtypzk54Rk4vp3UERPMUi7bVLOx1IPJNZrp1z&#10;Yy3lvew+lIqyFjsYvU9WVki9Nv3UHp/s/u8VkjSTTw8cwkubdmEk3pkKAhMcjGOMpXk0bJG3/C4m&#10;W+6iW/kgrO+uYtcKPD6FheJGLe2eYPLJI37+OFJZ+YXhFKsk0Q4/a/vOOA2glvESK1uwqOs1qUYP&#10;IgkAoSacTzWlG4zcvt/Cv7MgZEbcmzjEeYtNXvILKW6uLizZpYhBfJNGYY2eMsQq7tXirfzwxR/Y&#10;5Svl3V7YWVlM07RvMOVIwsVGZeSoAzFhyKryEbN8P7fx4LFbkMKMj5Lre11W91C3aGGaK1HBTK08&#10;4Yq3GSQmNfRH94fT9ZVb1F+w/o8kxhDvF9ctbhHh9Dkzc5FHo8QzjjRl5LwHw8V/1nwDIWV946qv&#10;1i2WZLW+0+WKT65wjBSFh9YaRlilU1ViknqFg/Jv2uaQt9sZ9Tl5xK1XiiUFghpIUJCFQAhkWPiq&#10;MrA/zfE2Mj8mszFFALqVohuHRlgnuZGSNpVBgEyh5ld2aUW7T+o8sciU58vS+BERMYChtpYoI2hR&#10;ZCkVwGKESrIVbnQ05M435L8X2P2sdujMd7fAPqNrdXF5FdNJD6t1p6pHJG0Lxq4aIkGQxxIxp6cv&#10;Fefqcfg+NoW7ktDEweIRoqSMY0bkRSp5cRv/AL8WvJl5YTPakEAFFK2mw6kJkkS4klkaaBBPKpUG&#10;vwmMyMODVpC3BI429NOPwYldGygEghl+qyQkN6jGNQ/Ysrx/Zq3+SjfDgExfNRZ5jZV0w6tcIp1C&#10;3W8trnkvpqJWMan4lWSOYtyCoSOXqSJy+NP7xeNJb3cMbSStInrJH9XaVmkjMleDt+0oC/Bw5vyf&#10;l6fDHHOyWRIJoKZ1HT7i/Wztlt5fqjzfXltwkNxHGQZIoih9NyZT6hZo14r6frc1wzME0RSSaQrd&#10;ljyZ4mKmo2KO9Y/+C5M3xceLYTkB5VbSJdB9KSR39lqIlsbOFJtIjjAK210iyKUb4opYoOFwle3A&#10;RxpzT1FePAd/dS/W4rZfrF21ywosfBSUqrOQtV6fD9hfg5/zYykI3bbCIq9gmGmW1nbaVJeFLHS1&#10;s42LyXDM4jdA0SNJI29B8Snm/qSen6f2Ps1NZeYPrkXpmrNzV7X0GAaGiglWJjiRxyVan9v+b9mj&#10;xgTzDLhAj/vkLH5s8gy6fM5vIVtrQwyPqAu0mdbkPK6xN6TTXB5elJJxI4PDy+H+8XHy6fe+kFNr&#10;MiIhcRmnZlPJ/sqzD4tw/wDltyywZAx4weRRdr5i0FbgSDVrGWWaZIjIr1LNIrj04fildOXFQicP&#10;i/uE48cGsuqSD0GhdySE9VOEnFalObAg0+Fq8a/stx+LJykAaJotXCALCSi/8pWbC9F7bwbNKlpK&#10;72pkYCOVo425RmTgyL8fH93zRXT08TfSQrLHc2yTTxAmqp6aOT8TERLTnx48viD/AGv8rI3Grvks&#10;cl8irxeZraWA3lnqktpYXPFWLTNO8VT6SK88hkSB5XkVPgeP7DcufDGxQXMkkbtC/q1DSM0bLIeJ&#10;+NVITi4Y0+GT7P2eOTNGN2z4hytffX2k21pMsV9CLH0ikHC5jktVV0Bt5ZA8yyQGJOR9S2eP1eXq&#10;+p+zirWl5MksNrBLEkq84ZPhAUDbjIaVWv8ALRvs/F8WVjJQ5n5FFi7KDHmLRNP+q3WtajZXNxav&#10;6F9GrMRLIw5q9vGzEHflR2ZV/eOiM6cGy5bK4jma6s7GJnUiOWR2o0aQhmUcuMx/3ZUsGVv2cEZx&#10;4twTL/SsQQdiVBNX0uWKGx1XXJlkuIkkihXkEuTeOIywhVrRGDeg6RxvCyLzeTj+8+NNbeZ4kDKk&#10;lF5O0sqyxk0K7Bt/hk5Upxb9j/VmI78Nb/UyJF/sTIahZxySskr2/qTGKOO0s5redfjWVuTJQfvI&#10;ODP6gaNuSzc+PFHRNmkUCzyhBbxoJBEojdPjapIUBmHOrbSNIvH+bEkkgBRKzSNi1E3FzNZW80r3&#10;11LJA8z+vDIGiiKU5OY1b0isfxWywN6nB/3bScsA3d3pdpZLcXeoQ24LKqXBkSNSjsV5hZHA5vGe&#10;a8Bw/mXBKVNwEiaAtFwTanLetClnL6TKztDMjyD1kjWQRG4hiKiOOZfRb1XaX4f3bMrccMXsrCWB&#10;pY79ZIJPSc/VWR0kHqD9+3AcuH2f7pvhT/gcMpkD3tEZyJoxr+t/uUmh1vUxdWDLpUv1oLOtv9eW&#10;WOSOtsWW0ikkPpmXir8jdj97Iv8ALxlXWtjJcKl5f3SfWXAF0sEtwoLJy3UJLTclX9MJ8SfE6fsZ&#10;VHLK/pP+asxWwQ91qX1SWfSdK0y5W1tmRrJ57e19OhVG4D1YOXp8Vkh+sTSovr8Ylm4L6uB4Ils4&#10;5rVLr1re2cRkyGRuCq1SBLEqBd+HHl+3/kfZkZkx2izMbPmmn16TUxpl++nyW9zq0H1hQi2sTM7x&#10;qtHtrmWR5f3bTyS+mP7hW4s8qx+o94IZ0lS01K2miQIl16ayuQ7qxDcIySvJJPsl25fzLg45nbh/&#10;H+mZx8/q/hQFt5kv4Z4DqHlrUbe+f1ZbUTSWEcaIjRq0bSyyLyCSwqxZIkdEdH9J/tOvJb6RHC9p&#10;JcyBbMATB4nbYL6gjWWQV+JW+x6mASNWNmkGRly5+alZa55ouJYtTsdGjabVXBtzHexLTkywvPNB&#10;AzxSGEqE9f0X+x8TIuJuD6cURuUe6HK4EYTh6sI+JFViyxcn5ceSF/tx5YMkr3SRzI5IuLUXW7up&#10;4tNlGnMYrITNMJmhuXf0p5GjAa49O34eoyzCD44rhviZsEy2/CdYPrBjuouZBSAcRGAaMwCdqD/J&#10;/eLxyQnZsMYnblt70Hb6yk2mHUEsFuNJvlhAEuoVd7lyvKKJ2mZDzDuvIMj/AOjy+qvF8LrFpLiw&#10;e4hnEtxHI6i4hjYRMOPMgoyrtxUfGj/zfD9lcrMpc9qbjwg0U5v52t9dhsrqFYdOntYnNjdSKLhH&#10;M3ooyzJNLzNZuHpvD9v0/wB/8cnEytlEXw3irLdRA+nKBFV3BoTCqgsfsn4fU/2GAG+d/JhkjfI/&#10;j+kkFxeyXQt7vS3lttLvCI7q2kF2noRmP1AL13k9OHlzUep9Wb9l1uHR+TI21/bvzimhnihYVYuE&#10;khZ3PFY2FeQk4qj/AObY8NHp/nJlAjlzRGqaVqYvopLOaxubxQvAwmS0vYoYmZ5Z4nWqvbq8skf2&#10;PS5P8bSNIuKS6hbKFa3i+tWwJkuHDp+5cqHozKtDXj6f2uaMv8uESJG/NiIE89kNZaPrc0r299dp&#10;pmosrWdiPRm/0qCCSSESRwSz8lMfqJcOyo0Mscq/t8+DDe6TKJbH0mhkKksizOlQ6B0IeMco22/Y&#10;X9n9rllfAaO+7PhPNUl0LzmjDVP0jFexKY1ikNnE7I8UrwzqY5ZaSxnl8HqXKemsr8ZI/SwDc3tv&#10;FrltdS8F0+YyBVaL1eRRSX9ORWDlhxaU8of7tPs5CUz37/j+c2jGTGgmFvZ62fJt5o8N3z8w2kEB&#10;PCZbablNyNvHJbMWhiDUS3X07r99L6n76Ljzw1V1hlna209PqygXHqrHwVncKxIUDmVCsvqjijcv&#10;2W+PjZE8cedfj+jxOOY0akd0ihhe90yyhvNbuLW+uZJNNe2lufVmVI3nhKBxI8SXDTxTfV5Xkmj4&#10;L6PqLIseBBDpFtcSQx28UaURpY2kciky78FNXiBH2VEfBuP2+WGMa2u2QlLnum1ufNV9pIaTVrm4&#10;u1llFtcRW9vzU2khRBPxP1ach0PM+srK78vQ4rzxWG+CD0oYYbq0ViCyMknpkEk1Ds3HkwX4T6af&#10;F9rI+gGr3Wjz3BQ19oCXsrXM+oahpusOgLJKJrT6wGSqoj2yQrM9vGX/AHiLcXH7v404fC6qJeQG&#10;eWS3hhhdg0aiARyqN3duYLI/Hnt8S8f3jf6sRKHEaP0suGwN0sS40K/urSztNWu7+6t7dUlf9JNN&#10;aSTGtskM0TOs0frPEjNytmVnaBE/eOqOVXA1TUozUQpbqxWW5vIFaFw8nHiWWVGDIeXqI6+ny+zw&#10;dclKcAdi2Co7BkIOg6DfmC1uJnupLeselabcyyXQ9C3rWK2ZXVldBGUmT9/w4c5JYH4qcXFysRjg&#10;mYT212PQCQcVVJPTLgeovwqzfaU/6n+tkBPnvVtXh8W9UYsc0+3juBdS6eJ7PXNLl/SHr6h9Ylml&#10;tDceizm2lb13giRDFIqcefGXiis/pMnLPNPGLe2tHuVFBdgPGgWu7Uoqc2Lji1D9rl+xkvFERuQW&#10;Mce/Pf8AhRsUNro1x+ldX1aDTFlMjaXI8VzKzqiMVZ/Umn9KJYfijVk+GP0uLer+7xG5g1FbiIQ2&#10;0XqSSPzi+sCM8COBqChbo0fOnqJ8X2/s4xzDLtTccYjGyV+m+Z9AubaaOXUJZEjggktbo2M08BEf&#10;79JEljk9P+8huViEv1Sf91w9LkreqPuIr67MM0akXcaKs8ayKjIXUMeYXkr7hevw8l+H7WQhlA5u&#10;PjiPgkljq/ljQEurXU5PS0W6kmn0u4uIJ7iKZIpGi4w8wjRFFkkRhGskjQzJzm/d8VBWmnX0l2Hu&#10;LVEu1LlWmc/vVDnirOocH4PiDfFx/wArjgyaja3KjDi2iUz8w+ffLGm+WZbiw1C5n0i4EcDxadBG&#10;4spGhH74QyNBJCjSfBJHWP8Aecf7t5f3j5rK8mt2Fv6KSXBkeK4MiNCeRB5EIFMp4rx+z/s8n43c&#10;OLh8j+qLAQo7/j7VO0856DZSq0rX7pp/1W3vdN/R12t4hCsiR85nMdonqSxz/DPwVU4onKbLGg61&#10;NEsFzcw3UaAMzNEsaMd/hAJmdSDTnsvw5TLXUeXNtw6eU7MQUvm/OT8u9Hka+ezuLHUp2ZEt7WaS&#10;aYRMUAlkKtBbSB05NHxnnZXVW5N6nJHy83gdEl9F44fQLVWQDiv7zkXPHcqFG68P9TMgcuTi1R+K&#10;awpbRzw3jWYv7S7vhq0IVZLZyZZgbYxRwgyPwSR5pT6cnrr8Pp+u3HG2Gnqot/qz/wCh7mVYBy/e&#10;dD8QZo/tdU4/zfYbGUiY7c2RO+6n5m81Uj1P61HBFrKAixbU39JTD1VvT4QXS1QlfWV1k/ufjlj5&#10;ccEsZnmgtdSijR5DHKkI5tUF0YSFixT4tv2V5JxymGXJG9rbhjvf/dIIeYvMdvb2V/qXk+/v5LW3&#10;a6SW5nhVFIEckYtUhWNZ9kb7KSXHF+cnPjia6OJBLJbPIl9CZIFJ/eRuF2IbiE22+yzR8ssyZq3+&#10;kMBZNVxJpffmHFYJZNqy2v6B1CKC9LyUtpoHmXmjojyzM5+JC7QJcemv+pIqC5YNMs7KWeSNppEc&#10;RTi3HDfl1VHb9gGpEfJ2/ZR3zFjny8WzkeDHgBEvX+P6LEbfzd+Y+tea7TTbSOCz0q6tf0jpa6m6&#10;3EjW7QhS8s1sCQsr8mU3CxRr/c+rHhXNq/lKDUV0W5uWtZlXhbxXUZSNnrsTM6sjE8gi1/1Fyccm&#10;SJ5f75iNOa4gWT+r+ajaNF5khsbTUY72VLi8n0qaaacWxUco4LWtsyUZebrFM83qtyblhzapELe2&#10;jWWJBbIyylyGkQgfDUhqePqf8L/NiYzBIiJy/iYRxxJJkebFvMGra1Hq2rXUekajcnVpIZrCOJHW&#10;1u0cxiZSskTNHIiKn1X93Ey8H+seo3K3dstutuY4p5oHlmIaJI09OR2WvIAFpPU5FvtHjw/mw48x&#10;Joxr/Y/7pGXAByKv5d866hrRub620rU7W0sFkgvJrmeKe2t0YIPVkZUtpLX0ViDNBFHKsy/7q/mb&#10;YR6O00VwIXtLmAOqAyozMB9ot6byK/H/ACvs4ZQynkQWPp4akZb/AI/mu8x3v5si3uLT1rLWdM1E&#10;I00bWlzFHE5NIlUTpbmITfDw4t8XH/ghIbTOKyw8ZY2B/fkGVUoCa/a/d1/yBkBGco3L8f5rPJCI&#10;NRv8fBKLWb8yJ7ieHWg2mX0Uw9PSreRNNku+TqnEExSJeBCU4+vL9n+69TniNxqGnC9QJEspPITX&#10;EUaPwZQT8T8vBT8PF/s5ZHTECwTJE5ymKl6aTHy75N85WmhXEseoXMcb8PqGk6hfXNvG8MrKCsVv&#10;6fqBuUiKJfWiVPU/ecl5clX1OzgbnJIBJzWJ2YvEpO7KAzcY2biNh/scicF8zUmAuq4Y8P4/pIZf&#10;J2tX0YSD1rW3EMt1p8KpZ3zp6qrFLWONZbuOD1ZEV2+0i8Znj5fGqem65aXrSyQRERR1UXCyxSRk&#10;ijFRwdwn2qfHwyqeEx62fg5MvDquHh+Mv98gfMPkHzfpsFrbX2sW2pSyzIx0+exnglJaJofX/uop&#10;7pYhHyl9L1pFVFmdGXljpbpITO1oQt2Ssk1lNLxYh6fHv6hU0qq/sfD/ALLGMDM+ser+tFY5K+k+&#10;huHyxeaqulWPmOJNQ0y2Qxad5l0yyd4IPRkdGgl4/Vlnh5JzYurT/H/xlwKlwLhZJfUjuPqjGIND&#10;cc3PDYnisbENQ/GuZEhR9AP+6aaJ6fj5spjht9Kng0y3R9Oj1mt1Jb3mj+lBG8/7xYWne5toiiOP&#10;Tg+JvtrC3NuWNvbueWWHm0VkkLjncy81bl8BQiRGC8GrxaOX7fw81/mjk04iLA4v9z/xbdp5GG43&#10;UdP8s6Jb2+oPL9f1yyvYSE8vWP1eSFk5yq6C1lXmssXp+rHPZ8GX949pLw54Bv8AT7pzHxvbqWGe&#10;ZUgSK59ANKAWZlJJZo6A/Ajqnw/YyYkLuufvXxjVSr/dJ/ot95PR5fV0HT9PvbOza71Rp9NN1Ktq&#10;zUhSVkWIx3LEo8vrpLI/7TYbaXd6hFYRwXDslwqFUa84eo/pkIzcomcPv/ko/wDNmLDTRMvVxfD0&#10;tsNYYDYCbBPNnkHyXf8AmSTU7Cxd9MM6fWYNEldoAsyGaIvFNFB9WV4/s+jNLbtxdU9H7OBNT1LU&#10;xxbTLi3uLypZbRvgMqgFWCvt9n9n4ftfazIgICNAf5v8TSSJyuXp/qsh8veSPLVnYSWmt6DqVlpH&#10;pAPqU8y3CQMGSUc4FMyp63IrJxP7P7tPj9XAcN5oN5eSXE7W31ZQEuIqoJbaWQH93KYye533+Fvs&#10;MytlkgRDYD/YtcoyG1yDI/Q886b5ZFhpTXc3mCAl4Xld5YL2K3ZD6kBlZwjGJVEQ+Pksn76Pn8ar&#10;251G1u1FhOtzbCIvFG/ERrGW2k5GWR+FKgNHHlMjYqQ4fd/bJlxQ50gdYh0DzHo8q+ZrE6Pf3N1H&#10;bz3Fg8rXTXQiqIHP1O2t/W5Mp9GeWT4eTL+zg24b1bTlJZ/W4rhm5vFO9ONKB1BPwr7K3wfs4TA3&#10;Ql/V9P8AxIZ8UZHf0MZ0fTpdM1yS00rzImj3emwQRRRX+l23NHZyXt5ZoxE00oFZFcx8Zk482+3h&#10;fBc3F6hg+rvYojqPjkEqlEIkrzKzHatOP7mRf2ePwNkz6Y78V/6VhPhidmYHQho5OoS6jDrd9Gjy&#10;F4LVbSd5Z1Nv+7hSa2jVZ+B+OT6zDIyO/H7WLXrwwXLCHjJ9ab1JvRVZFZlI9MtU8hxH7P7X7P8A&#10;kmJ4hxdfgiMTSj5ZtbrUrGFtRt57KXSIvq9nJqTva3CRSIPrQT00MT+qyrym9TlHyT1ua8lmFXNw&#10;XuYwZAsCpRJiC6GoAPwAjiTXwdf+NpRjwhqEfTQ70t0bSDaaZeTx6e8upz3Je809XSC4Uxs0igXT&#10;IzzRpxBHxwyvxeRZG/3U5HmiaSWZVQRcVBheISMD1cgqqqKfFRW5ZCQvaITwiq/Wh7gxX8VrY2Ly&#10;XBvPUnA1K2v5LWJkpwtw/qySySJKOAlmjaDiv2f3n7yms5RbsPqrSyJIJYZOQkD13AZjVuPXt8P7&#10;H82GQqX1UyjMXuVi+Y7STVopU1+306wltXsNVspI5LdoCvWSBAY4Y5f7tFYGT1EX97H/ALrwj9Fp&#10;f9NEj6PMC4aCOQhiQKN6iNXx6FHX9rAYCXmz4t6HqegfuDb2+j3EX+L7YCOeLUriGJ40VyfSaJ41&#10;WJ+lFYSRthoV0+1EU0dklwWAEk0UScgxoeTsPSZq1/kyfCY77y+TXwzlzlwsUSTXdRutQsU1GXTX&#10;aR/Rt7y9uOLQBmV1iif65FGUCN8QlROD/Hx48sEXIWKP4LhB8YkNUfgVBLFWBZeynjXl/qtjKVje&#10;JYQJJ5ILTPVvLhEl06UMbdrSontzdRsVWIyQvEjmrmVFeWP0uHH95JG/xSB7i91UxhYo4bie3kbk&#10;xhYc0pXkjRk8GCn+Zf8AhsrOOF2Ltu9Nb7cSrp/lXyvb3gubm9v9K03VYYuKNqCMkUhb0/SnhvAD&#10;MjuP983Crz+1F6eLPJFPL9YZpI1U/FcRgBAdgRJsFIrs3L4v9jkvSBXVgYSqmrOCXRrMaTbi0vLm&#10;ZOcOiXkrm5kQcnWS1ZnkkQqqepEYY2i5cuHGVeGNhuJ7S8mnuJCq+kIgszNHCzoal15s3pcue/w/&#10;Z4fayMo8WyeG6A3QuqaDo2veWLaDTo1M9zcC8kl0yKO5u4oZVf045UtkjW54tE6+p6yfvfV5fyYp&#10;60Ppr6kxZ3Rmi4lganZviJYN/sV/ysso96Dd8qCp+jLk3UiWWmQpBb3MEV/68cL8kSkkQWJVhaNq&#10;n4PVkWR+fpcG9PjgT6tCbdY3aVDdVEcrTgy8lJFUl5BuVPs8OLpy+yuV89pFTI71/CnCai5uLiIR&#10;WsqaV8F9aQafPDbmGdAwElsFZEjBYM/qyvFL6frRyt8PppatbJZTTXaiSN+C+pczyyNHImykh1Zj&#10;Gdl/lyUeA8ujbiMskd1TyZq1vqVjDpCz2lxb+vII9Isre1gnsp1LuEa1mVEkjqJWWoZv3XLlL8XF&#10;WG/06awgmsJ0nt5JTFAv1hWZmWtQJCxNTRuXFufH7S4xMbvo08MgfV9yHks7z9N3ltqsDwX0dmtx&#10;cX8di5typNBW3ReEno8F4+rHLEsvxxyR/tCDfSxwsHto+KAMzROCVBPE8uVCf2t8shvusYAnmf8A&#10;OQsnle1mv45ItXujNcO0cUN3CyRysE9QNCYyUQMfT+BV5rJ8Xp/7rwOt3bS2hBnhMyv6fJU4ksSQ&#10;o4Pz5MADQ8uLZG76hkQRLrSYrpGrWesKfqV/9UnRpzFLMJI0iA5yOs0Dw+mkjtHzT0vUT4l4fveS&#10;j2kleURUKxcSqmpdkNK8qKdqUyqUa3awQI+aQwaZZw2kup80lv8A1FlmXjHbQ3ScxGYmaVFWRJFb&#10;+WONZYuSp/ux2GZo1dJXPNK1nCFC1BUBeBFRv9msbf5WRIsWGUo+S+305bl45NOgQ21zw4aVNOlw&#10;kXqyMsksonVjG9Y+SzMt5A6fYgy7g2yxA8SocVZyH58DQVZyG4nj35rkgATaYElR0uPW2vjAZ1lE&#10;EnGGKJ4Ftxcx8pWSKGNoGlUy8ap6Fwjep/d8JPhcIVmKSwBmCdHjkBYAinWvE7dnGSjK+QauIxFH&#10;7m5746etxY6nNBAZhzeG8spVt5GEld1K+onF2P7y3kVG5fs4HdtKTUUiuVlkkFZI7kwHipoKj1Ar&#10;Bf8AiOQmG48Xh7ferxSedbvSWu9K+o21uwa1l0lb1pJJKF+MnomWNenLkr8pm48v2Phjv5nNC3kH&#10;WkjDLGltSNidvtqaUcK9cjlJEKLdp41lB8008jx6onmbTrnUBBJf3N1W8SKE8wQjKJA9u88CJQqH&#10;DP8Ab/ys8s5r3evc87x+UJVfJtu3Eh/Vm4vU0Hx1O30Cn/XWdr2IL0w98mrIWIeaIpJdSZeYMAVP&#10;VhoKkkUXc/NuX+v/AKmS0pOhPIo8rg0brQ1+IVr7cl+H/iWbDgJahRQaPbSqojWaK3gKhk3FRxqh&#10;pShIDcG+L9r/ACMETzxSwlgCFPx16jc8jUb1OWwFjZsiLQVhYXNpcLGSCyAQ8BVSOKBE4N8IVdv+&#10;B/lxObhLFII0KSwr9kkBlYKAAWOx+H4erZWcUWvwRarZPLZywGWYSW144IdUPFw7lmYIoDLV29T7&#10;K/Fz/wBZb5fEY1qGToVHw13NaD+ZQcTAXyYZMQ4qC9doluJSpSYglZTVwDxAUMR0R2X/AJqx0Xqe&#10;gqc6NDxrGCzCqspUb1+Cv2v9bIyhQoJnHhQt2lqL15RCON7z/wBICqhIkidXaop++4heP7bcPhwv&#10;4yAG6c+tEiEupILljKSObAAFFQfBRf8AWXjkMJPNOGV33pxyIkWwjIt5JHVYpACqKqwLyMcbcisj&#10;StR0Z/sKzLJ6mBpWja5jYsVhuOLzbUdeS1KPUgdAo6fs8/58yozJcwEo20FyLGQCNWuLbmluK1jb&#10;gxVZEIBb4tyV/Z5tH/Jissv920bgsiGZ+WzAOvqNToP2By/4HATvts1j08lOGJf3omiZI3kFtGRu&#10;pET+khNRyqTI3D/V58stYDCqsVDRwrSME7/ClCAaHf2/abDLLRXxbNFuS6WUtHG5WaZh6hAJFGkJ&#10;BK8l+Gg3avwpjZbNJZvhlEiK7M0b8V5VACdQF22BBHxL/rZZKQrcNkwOFuO+khtQJYTHI8ar6kYd&#10;+O5Mn2SWH7XEg/C37XwYDmVljuI7oEyKphIPQSHcOv8AsePP/V/ayEBd00449yNgdZ2gms3AikKz&#10;KwG5iGxRq+5bj/rfs5SCdjDbwHeQKSSa/DHJGoUHoB8bK38qL8OWmNBu4C64eCESTTKUji5mqKTu&#10;yO7HiB8X2Qw/mdv5sVlna6vlC/ZV0MihaMSeg/4Y8l/ysrnGwiUNt1OC2S009iT8QjkCMzVUAUqa&#10;9/sji38uKTcBdyLIWeT1Asg2K8itC1QenF/T5HKscfm0CKlZ0fT4JIUWOERl4TQq3AHkqlSNjyT1&#10;GT4eP2cTuUcSsFjJnmUhXSlCUrU9a92FP9l/PkDGZNlhUuZVoJYvTjJkAhiYGQP2Vx8IJNB14n/h&#10;f5cesytGvBKIxRQA1CQvOJmDA9GRAf8AZLyycPVXcyjjNqSwv6j8yeaiUkuoIqxSZARQg8HkP/At&#10;xwUBCljbLFLyfpwc0YlW4r0NVFD0wiVEgJJNlBo1y2q3v1iAxxKBxmQVXi8fN+q8XbmtK4hGg+ss&#10;XNUuBGkisSG9KlW22FF5V6f805CQojfopJgERcEtaBoVBmthK8JAUr64qE3NSC1Cv+atgy2lEcUi&#10;EkGKYlVah5ByZD13+JpVG/8ANkcs4g2xnIGQPklt3aCWZRGgEV1AVmeNmThIirEvGhovBIZGXhx+&#10;x8DftYlD6ZleNS8UsZkZiSSCkkkgYrX+Vhx/yeL/ALODHqBOVMxmEiFeQSrGrN6d1byiMBaUZZUi&#10;iaNWNejjm/xfzxL/AKyaGkDRRvUOpRkY0YtGQtQfteP/AAf+xzMMI8V9XJ4Ig2iZI1a8inmjIeFu&#10;ccgqVCTAsQwHwbHiN/8Aff8AssEXpmWO7iciT4GIJAqRsqjalQ4YLX/JbK+Kg1CVckDp31WQ6fNF&#10;G0Z9RVKAkLyozuTyJ4mMo7cSW+Fk/afA0s12ytFEGVpHU2sngykK/Ik9G49/9lyymZlIsJZBJGJa&#10;2iyC5mZGWKJlvoqdUKtJHxUVNV5/5X/FfHBc6QTVZJCsbJHwTl9kEMwLEhqqRw+0OPJMvBsU5UPp&#10;pL7Ka+hUJJGsjxvNzk9IAu6usbemFdAHr6v2TyaORMRvBN9WjFxVxGC6UIUjiaGlR069F5fF8Hxc&#10;cSOEbIlE0itPWzF3O1iFhkmkRZ24l+RZQfio1eXEL1f9nk/w8sWtrma1X0bjaFl4wKzBuCK1WWoJ&#10;+EUZev8AwuVxjZsNMcVytCXml2OoSfWtPAW6il9a7aNGjEkrxURipChm+NHrxb+ZOEnxYisM3MQM&#10;KR1JEYYgfGCDTryq4ft/K7Nl84jm5GUULR0s9qEa8j4tIOIebgC1EIIr9jjxRo/2m+HmiJyx90k1&#10;0gjdAvxACdhVgQwBBC8d+THg/wDqf3jfFhhY5FlDlYQ2nCDTy8sVxyDAyG0ViIypBZfT5kgD04hy&#10;T/jJx9GP91gaJisnqsiiSFSJFU8uXE9D40ZOP7X8/L7OWn1BiTZ3TOZEnh9MO5iuGDQsVKFeS1qO&#10;lCQ/I/Z+H92y/bwVbXlkxuxAeL7yTwFaqH4rxcdftR+n9n+VvhzFsiW/zcSRIlaUzaZfxy2puQZe&#10;EiRQ3iSESMnFuUbg0+w5m+2W+3H8fL7CGnvGn1mZj/dfEOTBVAUcujH9pt/+MfHLsmSzsznlFphr&#10;CzSi2t1I4TExvwUl/jJUkla7qn/JT/K+HBBT0p6o37uRm+M1AqTQfCf2fi9Nf5l9Pi2CMtt04p9U&#10;JBcG4sgJV/fwqoMZILVArTmv7fwCV6L8DepzTEFKRy8Qqxxj4QBvTi3Irt/Lyqv+Q2Xc/e2dUdxM&#10;kNeTTTEBi32SecZRW36c+NGH+/Uyrm1JkQeqRE+0rqeLMUXl9odGZeK8v+bcMJ7f0ljK2rW/BglV&#10;YuNynxRRsvIIJHKA8djwVgx/4L9nApQlhHTjbFPQI/mDgA0p04rtkzEFiaJR3wmN2IrOGMyj+UqS&#10;Vr/rNXDGUOzAsQefBlIFfhII6DwplcdlHJKrZoo1ZY1Yel6sbgtQh1KtuT1rU8f9j/NhfLbPHJ6q&#10;1KFOJQmoNegPUbceH+yy2IBZCFprDcRzL6Z2kDFg1KdP2qf7Lnitk7lZDX4qca9zuVNa/PHIBsyk&#10;NqUdRjiLQqQDHyDcSaUoAylae6/8SxZlMLMv21cGte9d/bxOR+pRG1FGW5RH3jeIihHQEbdfi22X&#10;E1dUUO4Ys5C1O53U7V8e2EjoGUhSq8bsxjj4qkYLhR8IFGG9P5duWLUm+qx15LJwCsKV3AqdyT1D&#10;L/w2UYzvu0wlug4mhN9KDxeISGRDXs2y7CgqpR/9jwxj8xHGF8FoG/yhx/CmXBvjJExGMyykj9p6&#10;lRv8J5j/AILlio4EMyEqFHxEnb4fn88ioq7UD6itGkqhmdjwCr8VW8aePEYnWTkWpt1rTfpTp8sl&#10;sytW4xcAnLehHHl8P2gaV6fa75//0wS2f6S1SMJHdQzRKBIrclBAYiQLQ8JayIrc0+0n8vw8t8Dd&#10;kF50SMRvye8S6xDpGkS3Ny9oyO7iFi/FRX4oDJzQGD92W5I/Nkb4f3nPBv6PitozHDZymVwwf4Jj&#10;yBHipYyVo/H4+En/ACLwCcK57tcpG7J2QcevW96HuJtXtktbaRTUTW7elJG3xq4kVfQMfKH1OcXr&#10;Qf8AI3m6503VZooZJI4Yiw5/6QWi+N6Lv6vxfYVTw+2v2f8Ai3EZdrG6iQB71HTPNXliEXS2dzNf&#10;GECInTl+t1jiDuCEtVIUtI0q8+PpyN/yJW7u316zURpZpNYr+7gaKrMzMOCvJ8aNyLftB/hWTngj&#10;qBxVW/4/hWPCd73UNL1ryhqlzM36WeDWSRLdwSugaJE/eyRpyjdfSQfDTjxkeDh/vzE54NTZl+rO&#10;iIeSieRF9WIAgOPUT+44VjdSW/m/ysnI8G63HqjVvNAHrfX0leWNUd7aB53guldJDHwhei3byqss&#10;bIscrt8C/F+6xdWu5o3nl+t2pgZvXRFRkSvIclkDSB2ov+t8a5LxAdyWHkKQgm0uK4gsY49OuG1C&#10;BRYm5d0up1TifTe2McXpR8ix4fZ4Rt8GJ2cV2L5boXE4tg4QwApHEGYfDusQYBgx+1PH8b+nkPFE&#10;TZIbCARXVvzBNYxWslpLHC1zLA8kKtEbqciEVdlRpXkleNo0+GK3uPghaX4+XwKs2ovbLb2sc5JZ&#10;xGqKyO3ooCY+b/u1UNxReXD/ACcfGj3imHAAbK24uvLFpd3V/qVxbAW8MU04kMUsMf1iWQJcemg9&#10;UvMvqSN8b/CvqNwbliUcuqSQtIqTQRgrFdXKoBMvBWbeMErzSn95X/I4fFxwDNAfSfsTKAu0RcN5&#10;ajvIrCSa0uL64jlvNL0+WcyROJGSLkkrDkIpudWiCsjtzk5vw54k9zeXNrK59eCe0f4buZHhUySU&#10;L05IUaMcfjdv8iRHX7eHxBy/3qQBey6O30e31MW8Jt5ba4iCy6fbtFK31e2LJGKCRZebGThHHEvp&#10;+n60Lxu+C2nuZ5HCRTyNCqM8TvGHPI05QiQgSD4HoyPxf7PH4slPKAaIP+axiBvy/H85Bu2m6ZBG&#10;TJaobiSWGJ7a3uGiVl6LdywK31X+9i5iZF9Ljz5/usREs0EEZRpxEPVe2QKC05AZwnpxRIInb4nZ&#10;eX7H7fxZESERaa3REkcDTOLtLRrpvq8epOrcVgFEVpWmuJWa5jT4I4n9L1OT/aib7CEUt5LC+owM&#10;blYPWd7aSYmRHUinwIshHx8UaMj4f2/sYifCB3MpADbvRF1NpVtPForRC0lvTbwJeRW4SGZHWSqC&#10;d2jVnREkf1Fbl9n005SLGxnO0YeMmJi0lXjnjclAih6SVVfQ5uFZCsj8f+LfsYRKBOxad/x+OJJb&#10;K4uJFljW5Q/V5Ft7iwlhZZGllWNzbt6rfXPShMkcyTQxLx+0sD/EuVqUd5FYi50/neFWKyr6kew3&#10;BevJ/wDV4/y/tYnJw81gQTR2VdF1Oxm1n9HarBDpzzKrW37q4QuzASCIepFCGO7Sepy5PJz5R8/s&#10;l0V9qdqpRWDXUvJkKS+pG8a1BUEAnaTsqt8X7p+HHlh8UHcNvBEp1cadoerKHmhT6hbMFkjmiaCe&#10;Ceoq7BuPWE/bbh8H7+P1Y5cVutXijlkkT1HVI3eS5uGLcGY1QKCZAFVuSycolf8Aex/Hg4I8xySM&#10;ZIooGw8uX6GOJ/q9pbloUjsLJI40lCAiQsVWCT1DF6bJwuHhb6uy+j+yysN5ey6WCkkXOaR/Ungl&#10;kCISpPFQ4cyLwA2rHw+yv+VLuIa+D1e5a2l2UWux+vAzLbQx0trmCGSSVVkoJeURiEMnrv8AEeMi&#10;S8fUb4vsIxS6jcpB9Xkne7IYXUJMjqrKjAcOTAr+86yRxMvw8G+zyys5gDfVnwxF3VKs1poum3F1&#10;PewWNrp9Ylt7wCGIvEXVisjKnD7LfDHLLzbm0if3ipENN5B6UMbj60ip6sRD860YB14B0KuSy/Bw&#10;Zv8AIycSOYHNjwH3JatlIdRurq35aZc3NwbW9P1Uwt8EbtDI0rQTCSGNY5P33rRxf77n+ONWUstR&#10;0xbu9gh9aaSIOSjcUAY/EE4gqxfmQv2JG+z+0y8416LNCX8W/wBLGWKRA7kHrWm+aJNL0W6uXs7W&#10;Nnt/rFzCXnKxghHcStE6CH6sZH5M9sqcn+P0+XAIl9cTxS6jBBJFdxmAz25V04fAQr14wlg7cu/H&#10;00XknL4ciMkbA2qTPw69J5JlFZ2MF1b+WdSuI57G6ivfqc5ZZfWP1gNLB8bTjnBGYufNfVaV3aJu&#10;CS4GhvJNUjn0yX6165C3SLAJYmIJV+Ecm8ZR4g3+7OH+6/t/FhM4c7qv6sWfIghW1ax0rQ57bXLf&#10;6nHbJIunXV1P6boCvNI3l+w/qLdlIn4J6qfFIzemrx4uts31W29aa8ijVFlnilhe4kQii8ZXVeTf&#10;Gy0PL7C8vs4BkIO9Uf6X94ijZqv836Vj69b2006WtnYy3ckxttOMd1BbR3KOOXK2BklC8Ilk9QNG&#10;nKb7PL7bvjjvvryvewGB2BZyrIJGZvhCsEdkf4G9NuX71ePLl/MI5BOyR+P6OymFDZTjvdBudDP6&#10;Bu/rNnE6hFmhmEAWILMZYmeNXRfUjEsciGSzlflHwb9gylS4mkhtzOqzU5xgRekjMvE8BVmIRT8T&#10;OnqNx5ZOUhEAkbNEBvsEjjvtO0jSL7VpYDNaq3pXbtd/WZQjCRPWqIlVp51pFHbzGGJpPR48ZG+J&#10;BYLyO9jFweFyfhEisyRtKI+pqkJnXjy9T4vgyGPLGX08P4/0rbKHCOX4/wBkrW2ueXtU0GZ9OlVt&#10;OjJee1dY554onm4pGnGa6itX5+l9V/d8Z/tonxermsrTXhdTPqf1NrcgmN3XiSrBgEj412AT1WDs&#10;7fH+z6eVS1UZmq5fzWeTFwgUDugb3zX5FuY4LHy7fau97HN6dxDp55enLBJAXe4EvHisjypbRyxJ&#10;wlb1ooufqcXfe6aiOim6ltpEVQltFIzKCxVQHoxYUpXl/I3xcvjy/Hl4oE8ox/0zSBIdOJG6D5sg&#10;1O3e5tdOj1SxeSQTaldW4haVIw8hkhDRIkp+1Fw/38nD4P3XIDeaVJaSWotj6yXNysjwLIeApIvq&#10;NVTHw4ep/usftfFyXkuQGU2djbbE3z7ky0/zZZ6rY6t9Yiks7nSbMol9NbqJmR0coESVp2mWb6tV&#10;hM37xouXH+7kwyACXV5b3behCXMdqVooeIgNVWVoxz5nt/l8vtZSM58Pa7P1cSDi3AG7HoNRu77y&#10;5our6TaC8vY4obrVLeRpWliutgyPG8V1N6RiV+BkXjxW3aFuKJgKwtP0ksiXTywMRIVjkEqT0Boh&#10;ZGKuCteX7kyRN8XLLJ6io2P4f5v8Sdwdv9im+v8AmhNCtbW90u1trq1mkgU3cc1umnjkgZxHchXg&#10;KOYxAr3n1adf3fo8l+yvJZ6hbyelHfQyySUXgitCW+NAybySUYoG+L01+P8AaTlJgjqBIcRiK96Z&#10;4xfI/j+sEq0vzRaarpz6rqnl+4tbayk9VZDKt/HHCYpHjuVaGCITRo7L+6jmlf0/3jK6x2+New1S&#10;MSxRSxKrrXhcDiUmWhdUIRw8bp+8/abkz/veK/A/mJH1CMq/o/2MJRAsH+FG2nmzy7eTW+oNDNeQ&#10;y3ES201gVIexmjIilmBlheB4rgNbttyXjCrQcp48EXmg3E9qLhZUYKpdIvT5OAVNVWRSZPjB/Y+L&#10;/feVS1/qqqpysOlPDxfzmPw/nL5fsPN03l+6sLq1UTraHUxcCCBnEigzyQyiOFRDKrKruXR15etg&#10;O0sZ4r36neRRJFcqxRroqea8RROPq+rL6ZKx82+L+ZP22slqTw8QHG1HGZGgn+qectHl8s3OqaNd&#10;Xl/PpM8cUiaTGzuDyrJN6gtXtofVj9SVlVPS5/B60bfZMG090051SeOXUnY/VpZZBGp35DaPkOP+&#10;w5cf8rKzmlKQIEvT5Jlgo/w172NL+Ylw/meOb9HajD5Wt7T1NT0+KyeV1lZGRUllnjjkilWqdJ5I&#10;+aqnPh9gDYadfTqY770rCP7EMauZ1fkS4jBlQRn+ZuC/7HMjxpA8UB9X1R/AYS22sX+P5rItd876&#10;Xp0Ed1pllda/fSMLi8eOP6pNBGipDLcOkZjuU6iKNLkxtyT+94rghLfSbvS4Vl1CIvRk4QenIoJF&#10;GVUAb1ODBviZW+D7eYwyZQaEfR7pf9Itn5ciJle6TTecfOdl50vIrDyjfSWU5Vnv7xpravE8kla4&#10;mES2/qRGNWtg8SpcfDH/AL6ZS5t4rXVvRmtP9Fu4yTeo0wG1eccpVjwNOLRv+19j938DYI5DMmQP&#10;q/H4/wCkWJBjAWBaB0HzVqvmny9JdaRrk0d7pc4jXRGi0x35VX0Z7VZYImaNhzSWIt6i8mkT1eHo&#10;TpaaPLllPLYp6slzY0qsrcnKEBxISG/eD4v7w5OUMpNBshKBiJyH1fzUV5sX869ctrSeyu7Cx0vU&#10;4mDzxBlHrBvSMPGeMy27vQcIVd/30XP1VkZEVK0XT/XeBLQ3M8y+vbT3FPsNJ6nD1a814hqxIf2E&#10;+1yyeTHKMYg8/wDTNVDneybas3nKK3stQuNUFhYWjzWmuLppaQrIsLxLILRojHJ+9SNZvT5/vJ3V&#10;Y5IkWZtNZ2D6e8apbRyrC0zxPJ9Vbk5PoqTSQema8fU5N/xjb7ORn4nFtHiH86LHrzP+6VI/MXmu&#10;x1p5G/SV5C93FZWksMa6lb8IeIupWVPq86y0R5JIfq3JV/3nl+PlgmK0iPqXHoyNau7tEw4oY5Qz&#10;Kx3dq7fB/lceOWccgQCa/wB01yHS91O48wXaNaaV9dsl1y3ghS/iYS3IuLMpG0e6QRcPjb1f2Fh9&#10;T1PU+GRsUmtdQijtjA1skcT+o6yDmRK1eJZjyOwavJfiyvJETJAE5GnIx5RHdJI77yhrOo6yupJr&#10;El3c25toHtZJLWOeyjC+pFbRgwRNzdOEkUq8P5uf28RiupktJG1KaAz3IJgaJZI/UKgtVgT/AL74&#10;huA5eny/2MxgMaEeV9T+xFwnIk7V7kdd6FPb6rpNp5Qtrz9E6bcNHqEVzPBKIY5fgVbd3ErOY7kS&#10;TRpcS+l9aVU4fHi9peyy3cTSQKIuKBZBPzMgBJSqkcuQYf63PIHFsfX1UyiI8uXkl+t+VEtNE1m2&#10;stUlN1LcTzPby6Z6aWjzIq3IjlTjGIpIZf7xnmijtf7uP1eMmAbL65Z3d2JLozW10aQWzwSsq1cA&#10;/Zfi1Erzj4K32PikyeaPEBX+mZHKJACk68xaPb61aaXfLYpaX+jxCa61S2u7OO6crA7KomuIyUR5&#10;zG9tc14fDN6iW3w4LhupmuZbNZZCIY2nR1hkLqhIoiMx3YBqen6bP/L8fHI1CVSBlv8AjuackuEW&#10;QEHe6HpdtZWus3dnDA97JFbX8M9zALWedEkYzXMUCSRIrNH6hniuY42Z/TuG+rerjY5Zpp3e21CO&#10;V5iqG0IjcRbP0DCOQc/hX/J/339vITAHqAI4WQvlwuu7PS9PhS31fQr63s9Nia4/Skb3UJueLwln&#10;ke1aeKSRFEp/eScpfTj9KVPUiwRI/By0twYX4K0sAIQOTtyUl3HLp/wOXwgSOIC2vflSDsoILm2R&#10;bTTY9QhE8tvp+rPE9y9vGpL+jMiW1pKIaF25cv8AdzNz/d4VP+n0uJTLK9zBJIEjKPHEsLdS3NAs&#10;mxf+7kwiMb5bn/StlwjuObKrS08g3drClnbx2k0dsk9xZ3du9ybm2pw4CKUNA/qpb/38DNx4Rfsf&#10;Bgy7jvb2SyhIIV1MbSoSGBXcn94JEcEpzWh/1mykVG62/rMBPYpToaeWvKVp5j1C3ljBt5EvFgkj&#10;t/SQSFgigWpguIGUTtDKkycY2Z/Qg/YcJdS34VTK0clvbNUAhkeT06hVETemK825Myoy/B8H2/hv&#10;+qPLhZY6HLqnel2uhvcn6qlxDfairidwVuY4RcKpeQ3cXrsimOLjEslxG/pyfvePGLFrmIXs88Qn&#10;KRhkK6YyRqHYfyPKu53/AGP2/wDdmV5AYVL6j/sWUJEdP89KbaSLy/Z6TqF7by3dxDHcJd+aLd7q&#10;UopoR69tZv8A3RPEp6qycI425QfHywZNp+oXNisSMkbULwQiSWPhSnCpUB+NB0b4fi/awHUmEjt6&#10;f4pscMImzxer+b/OSO688eVNG1ua4ubDUJoIOMV9qgtrOeO4NX9ZRzk9IP6j/EYg0nGN2+D42xGy&#10;tdStrRLa+uC10wZR6sgkiFWdk4O6p6n8jRsvwp/wbUwkZ2YizfT+xskTE0QQP6K5tW8na1eSa95e&#10;0+BdPSSO4nitLZ1vSf3aTrLHbtW24L+/hukk4tcc/glm+HCy+nsBcPb3OtTWlyKD0keMIxWjVDJE&#10;Cj0+Fhy+x+1mQfFB5JiLFiOzLdMsdeVLW7svLlnqejzqxSUxSLcRcnPwSRXVy5mt/sujKeSNy4Wv&#10;wYJh0rTo1kea7N3Krk2vrGMCPjuxXiOTVU8pH5S/zrxXECZHJpOWRPKlk/mDzO17Y+lY/o+0ngjG&#10;owWscjcmkXjGvKURiI+onpQxyi2Rf3sL85fSymgju7ZZJAbgB2iSNSxkjYBiyiYxxuquV7f8Ey4O&#10;Eg814iDXL8e9EW921hq9zAkaabNJbrdPesEit7iMyRxJL9UW4mjkkiST+8bi0nwKyI6R8ae3s0lS&#10;Br88WjaP6vwhBIkoqc5XHqtx/u1b1FZv8v7WGQlHev8ATt2PiAuvvQi3esTLJqC6O/8AolwkpuHu&#10;b2SJjC5LtHawc4o3ZKzemkMkXKT42RuaRW0lmtoI7bUCk8kTwTs8DvG0i/AzyV5FHFabtw/mR8Yi&#10;Yv6SwIPUIZIPM95rZl1by2LrTra5S901oNQtluYYW4yxxW6IsMc0XON3ib4Zl+JlmST7QUabbyWL&#10;6al9d3yNJ/fwKsUoPIcx6kAELKPiPF1X+Tlg4572QDf8KzkQeL/dJtHqOsetDrWoafYaPdej8CX1&#10;wZ42UKWj5xzxw3UEpYJHyt2l482lkjl+zg7UY7a1EMdwJeAgWGRG4klSxVmk9RpAOnwyEen8TfH/&#10;AHeSHEORMmELkLHel3lm91HVDfz2NxazepdzXdrIvqGGOQQxvFFA1tDau6gMwmg9T63+7RvR/wB6&#10;ExK1uUhR4vTkSytUAikgKvAPSYKVqskS7Vof3af6/HATLkP9l6WZx3KiURfWMk5trmyjs31XUmb1&#10;4b8PaXRW4iaQFI5be9nQ1j5qnqSR/D/dJJ9hjNLLKk9urR8mW6iIBkJRDWQFSUotG4+rG7R8f+By&#10;c8u9MaEdif6KNhRRp1xp9zNBKIl/RV0ZWjhUPMqrGUdRMpk+Gv1W5iSf1f7xeDq+OudRvhepItmk&#10;skirFLcwSxm4AdgpWaMr6XCh5rST+Vvs5Dw4swKHPb4pRZeV9LWxuLM3csGjWkoubLTLy2njtFmg&#10;UzrJYyqyXSsH+CZmVn/voUXkyYKtRVpTKzLdtzQWyfEWVSaOilvgZwPio3BX/Y/aczlOJ2YHf3KO&#10;pSz2sNvHBFC+jB4LhtUuJBHHCzj+5mnEP+kRxl4kjR42mlg5NJdfbWJ7zLyeBZW1GFkUJbSxVCup&#10;+1UjnzFKt+18P2f5owjxC5elJAH9FB2WhzSiDWLvT4/KV/FO0k+oWV8P3sLbhTxpCYpKoqf7r4fB&#10;z48kQJLM62ZOnRJHNLxF05Ea8aH/AHYpHN2AHA4YgX5sogXuU+g0sTa6p16eae1heSTTIw1y4kBj&#10;G8Doy28UbOyyR8ubK3FOS4+S7VZ0aR44bYoFktXHwczyJA2VG+z0kPJUb/KXGMa3ITQrZQi0S5ks&#10;prZY7q/1NJ2a31qJyk31cCNUZjzknjLK/INaR+nLcQfFHxR+YWeKGFHmZObB1FzFO0rQiVQrRuiq&#10;ksKqyrTYely4/t/FkJEyZblF2dxPdX31SEyejeRh9LurZYIbt7YiWK4hkeae3vC1u7+vyXhdI7v8&#10;TrzjY1FvbXF1cegpM0alFidRwBcEjg6iNuO/Z3xB4RvVNcjKgxePVtW0fR9OOr3dLC4dJnv43kS4&#10;aO3Ko5nhma7iac8Ud1aG25P/ADy+ouBVvp7JJ7cW8xkiVXcwfEEG/EAGM8uX7zk3H/JyyUCDz6J4&#10;RLdNdR0jT9evNM1Q6xp0VlPJJHHb36lZLiQlDIeSXKOjRAW/pQepxZ/3jp9jEo3gitYpCXeMN9qO&#10;MNIgYgFG9FS/p1B/fj7GSjAd9MZE2dvx+P4Uz1GO8fUruB6RXMyBFimmkNvLIK+nNCLlxCJlV1Ml&#10;i/prMvL7S4zUrrUFtY7azmMa+txP71p2IYgBeTRyErv9qUp/rft5COPh5jj/AKf4DbjrmQhvL/lf&#10;y4mqnU9UsUuLtbSOsptI7LiYgzNKY0mRRK3D94lrG6cl9REj5yJitg8dvZuBcwwzMzSys8I7V2Mi&#10;SDlUfCP2v5cAgTK6asgJlyPzVPMlpf32swSrpl3c2Kxx28Kw3rj43Mf7w2stq5j9M/EeTLC3DlNF&#10;yfBC6mwlSWBZNQgeFizIKPHxbiyqq9eQHxAfvF+H+bI5QQSQKXgAG/pSafywslpcW2pyWfli5tb5&#10;RH6ziaG6Z4PWhnmkl4yF4JHk9PlJ9Xk4zQ8W+1l2kVvbSJNFbCF5wT9XrItS+7k1VucnT7TL/Lhl&#10;CV7epJ9QNlrW59Sv7CbTJNRe9jspU9bVwtnIFMJX0eSpLAbe3c+pGywQyuvwTcvi4OHlvbmS5kis&#10;rGeONZY+UweFVjB6n035H/WUf62JsDdnURVm0XaaT9V0zT5PMOsWN7PNaTqY1jupJLorQhEu4mgb&#10;lt8DsnPkyRKj/Bjrm1vpr6MPGXWclpil2zRIeHxLwYbb04Jy4YYyNUgyAF/71S8t6n5f03R7j6o5&#10;h/R4jEDXekLFe3CGThFMJkIE1QP383peqq/Hiwtlglq1xNcWyqwksglSoc/aDBKvxJ/ZOSo3TVuf&#10;I/zmpdau9Rt2kSwstL1B2ja0157hBHNJBUiNomlP1fmif7tEn7f7pZEXCyS6F5cJBCqyxwtIs8LR&#10;lI9vs7MGPE+Kn/Y/yzvoHJ8PhFlk9rpz6dY3F5eNLbT3ccH1a7W4EtwSw+M1QxR+otW6rx/y/wBl&#10;ldMsWF+9zCkiWko4TW7fDwdRUGNDGr8an+7r9n+bKqIasmQUO9C6/qq/oWOzuL2C41KD95Y3Y3R4&#10;C3A+tIJpkafgjVuP9+fY9L4sbI3G7kCXV44lJECfV03YD4l3VV2p/L/s8PiEd7MRroPm3afWZNEt&#10;Re2OkRPbANqEv6RlVY4y/wC6kVlaSSkgKNHI8vP4uHpLgyG0htnIumuHk9NVa9osZcV+H4U/d8k6&#10;ZHGTLqxkZHlVJMdWv9Q09V0ZtKDRXMrLopla7WNwCHV5XSKdUmY+ov7tGX/jH/dutxb2MHC7lrCS&#10;Qk933jNSAzJxAoB8HPjjK+V2sSZmwFHXZNR1JludKSYahCqyXNpoxj5i5Ujn6cd0H5ROzr631cSM&#10;jpzfnjre605qzLKRC6iNSPUJ5Lvu5qfELzf/AFMkKiO9jkhO66rrrS/MdvBFYGxjmvlnkuJDL9VR&#10;fSlNDxhQIilmMck3oW0i8v3k3Kb4syz6RbGEx3Txy3LBFSOMkc9xyl4L8KmnV+K5jwlMS+lyZae4&#10;2Slt/cfmDe3d9Z3Pli1vtM09XkN5cXJLtBx9ThamRpP3qr/Jz+L7f7PJ8dpFJBHxZnjZmjmKPzCE&#10;VU0Bq3HkKccvvvcfiINq155ovLbU7yN4Io7mGOG705biAQG5SqyrylrHD6qxM/N6fu1T4JOT/Git&#10;oiCKBFMEw4p9ZEcRGwJb7XHdv2uS4eKo+lJ62fvTGXWrm5S81L1U1GxdZJl0s3d1G7GSRRGwaETH&#10;gqmsckTtHxb4FVPjxeONlZAbqlpGOLo6FJWYE0cFStRU/wAjf81Rq4i2s8+W6XTXs0onmGjCXW7k&#10;NNDNbyrcWccbCNZICZBII39JPTZucXLl/unmqRI3MV5qR/0Z/qvDjzYj1FlqDUDnH/wLcv8AYfst&#10;OG3m2CYxbH8far2EuleWkH6V5amZWkMKxslrNaJyVgrrFcrw7FlWFebcG9Vvt46zW3jjWNrUQBZH&#10;YRiJVD171JcNWlduP/GNMEsUeTCYlfO1TUrnUriW7nttSN76ltHE1x9ckLQENuOEQgaD4nHxu78P&#10;tLcT/F6YgSC8LlI3E0Mh4QgOkcgB+Hdwvh+z8P8ArZGJAsBiTwnf6Upis7jQraESX0T6feWvpXN9&#10;I1tcXtnIUIc8IfUM27KP3gmk4fDwj+PEp7mCK+QSQyBpRxmQBKqACRJ6pHxcfD1G/wBXBwnhtPCT&#10;HY+np/0ijdK0vV7rRJnsL23nltXEtjMxmEMgZlRrc2QfjB6wLfElqnJvttH9lBbS7hujTkgNGVqy&#10;jcNyAQ8v8mv+yxBsEFgIgf5qTpYzSxyW7IjWmnIrtbXkcrRwyMTHJCYZGuYvRJHwzqn+/InhRviw&#10;Pd6jBb3McVw8sEjtRZWBWOgbr6rKU6D+7f8A2OMY7fwhu4ZTF/Ur6H5fe7024bSYLG9soIBLLYQA&#10;Tzh5IyGiNrA8bRnm5Vbq3+2j/vIm+Lissv7t22uVnB+FGBFACaoyFviNP5V/1sBBn9LAbHdQubJZ&#10;5LGK3eTQpdJdTHcXELrJV2EQS4hukiYQKGZeUdxIyI3906/ZLre7lhMVneR+iLj4IGoX6ryp6iRc&#10;B/lMW/4LIzmbselsyRB9Q/H2stvbKxuVn1bS531C6sSZr+KPlHR1YpWW1mu1l4cU/dQceTfFxZGb&#10;Bs1rcMJJrL4Qqkq3MigAodmHws242Xjk9i1RyjlJJrLVNPtRa2HmNvWmuZlSSA28bK7ySclPOI8Z&#10;IYi0T1eRZ/3ary+0mRf8xZGb8vdc9WNxW2/dSuYxz+Jd6AlwR0+LjlWeEqJLdp68YUU70SD0vN2l&#10;rYzwKkd0EvrWGO5YRcquESRwsDxsRyLqjNG6/wB5+8+Hy3mvegez53j8phI/ku0CvxVJrglQD3bf&#10;eu3bOy7EjeAe+Tj5ObEPMAtodXuZZIg7zJCA7Fafu6lBxIq27Of9b/K+LJuY12aRSChrQbvsCvYb&#10;7Nm1EaDAY75JF9ZkAKwOsgkFBIfhiHIq9fiY8fiVePxfsr/l4HuQ0UEoQq0ixgMhOwVqqteo+3xD&#10;cf2W+LDKQGzeAETa3KXN7biSORY5J2MEpBHKWMB3A+ywHpGRk5/tJ8GLGDmj8WZaUodgGSQBqEex&#10;bJRkCmBFWh0vjHPD60aMC8gYGrFJbZnTmG8HWLl/qNx/Z+G4jMrjkvFhsr0FOu9FB7cvHJlSD3Lr&#10;lbSSFvTcSxuQ0kVSCSQQvJ2H7fpry+FUxpZkmZkBbbiWI+0RUtx61X4+P83LKZi9mvJvsXLCk9oi&#10;XDLHxfmsaOaolVEXqEFOL/uedfscOX7HLAzxuszwoxIuHIqeRSrcep7dG/ysMcV7pw4idx0TFZoW&#10;so7uSIcrKEScE4iXggY0Rf2uqDj9j4cuKzs5BBby/YZirB2JLc1qhqCAQU7cW+P/AFckZUzy2Oij&#10;darqsK3t5CKmJA8YjTiqiJuMwIcGjLJX9pf3f7PxY28jt5opZEBQBXqKGtEHEjenShamCMidy1Ak&#10;FEaZPeW0kUFw4lYvGA3w0BkJcN8NftcljU/5P82aSKIlQXJZ29RSQAVPEs3X36cv22wmIB4itb26&#10;K4miVisQCRr6HFSxDAOqIaip+FPtMvxNGjcccberHjCyBiQIwKsKmhB+0P8AJevLE5DQ6o8RZDe0&#10;t0Mt2k5RFeS4LgK5A5BhQJt/uxOIRP8AUX7INdPt2lkuHYR+mh9Q9UaI0NB168kb+bLI5ABbkRlQ&#10;R82rzRpbwxxmZppAkQG0iS0YfEDQbcHX+VftYJjitbaSMg8kdQVZ9qFzQKvs+6r/ALHIjPxbdEQy&#10;klBz3d/eW86sBE0UpR1jYNsgDc22PxR/A5/yef8AkY6306JI1mFBJKOaMKUEhqdx7MUplhyWKbbC&#10;nea7PLcT2XH9zbPwmRgwLQ/DXiaBaMgmDGv7P+vgW7gjScSCjJcH1FfqtGpRu3w8UrT/ACsAAO7S&#10;CCmOl3UktoUHJZLYelJH3DIKFBSvxcnK1p+xigsJY2SVSo3C1JHwH7NaHx5fFyxyyj8FyUduilJq&#10;9rMJbd1dwql+ARj6gHx0BXf9huHHEbe0TjyVQ0NG4ElyRwJ7/tUXxX9n7WCBjFthKI5oi41Aq4R3&#10;ZJgU5qoSh9QClaklatts/wC19n+XX1iIpuQNI2U837gmnxL7fFT/AIlllRkLbsmMEWHaVqgu7Yig&#10;MqPRI+nSvwON6OOHIr/wPwsuJLK8Bj9QqkoRRMy1JqgJLBz1+P8A4XMDNCjTrc2M2rCETxMQDLGz&#10;s0avQKFkIAQpT+X25csvUY5BIJSRKwBkYrsQOJEaqSeFd46fy4SIyjt/D5f75lGFxUtJljMDRRqY&#10;YufpqjCoZ+dZmNFDkF/U3Pwv/L+1gqeW2jvEuZP3cUXKOYx12Mo5x7fa3dZDT/L/AMvMKREJuLKB&#10;ggLeO5kspLOMiW5uFWa3EoHxiB1jlLMoMfwxvAnL9rj9j923FWZo5bQRtEKmrSVJHCnFQKEGtamv&#10;+r/wOV4x+DYMhWwRXlvqxmE5MHFY4hRW9RiZHZgQV40psPi+F/8AW5PjUu7Qo5MsqMiBgVZWB5Ba&#10;ksPh/wCI8fgyUcoqgyGWlG5dLeFbuaNY4LaZJpWjIdWR19MyFQqH4t61/a5fvMQt5WJht9yoYoJD&#10;UdWQ+/v/AMQ/axAs7cm7w+I2ir2FY/rV7UBiiytDUEfCko7UJ5bct/8AixfiXFr1KSgoGjkWIxNG&#10;KEEfEo6dNgtP9llmM3Ihlinug9Gdngk9Rop7WS4+sQy1YMu0Uh+0NzyaRj/zzb4ebcBTz28kf79l&#10;Cuo4upDDidiev7LfE2Q8ThNI4zaXRWd/azMbBXd4ncyRSAxkyLQqteO/qRVROP7Sf5fJQV3pzJ+8&#10;iPNTN6npsTSlShXr9lg3JsvgRVFtjOtuqa6XrST/ALm6BhkS39P1FAJ3RZA/2QOSshVP5uP7LfBg&#10;K4nuUt5WCgrGzuWJHMtG3FiCdwd8pzWLrk1ZJm6Ta3hsHuIviPN40jWJa+n6cq8lHEUUr8Ld8GTG&#10;ENbzP+9FzIodnIqtaopAXp8X+TksWUUxhn2pLrX6wsd5bRAQfUY39NUDkNuJCCZPtEp25t9rArvP&#10;bPIu6RJLxkRV5jixXZduTcVZVDfa/wCBy2EjW/RnDMSj4ltrm2hk5Ge4MIeOVz6bs6hqM4Uqq8mD&#10;sV+FFbGyQOlJI4wPSrwUniUBHFNx39ThV/5WbLDZAtmd1QThwIXlq01AzEFlelWk2Ip/d86If2l/&#10;awRbTyQlJi3qQsyAyN9oJTkCGHX/AIXjleQCuezXKAQmoWkN3FLaqvpy+nKwiSgRnJ4kMh27/tck&#10;fljry4eQUUeiCCKjiOBkA+NOvEmteH2P9l8WAQO1JAUdM0xIKkymd6irPzZpFiZh6clf7ziPhWU/&#10;vOPH9j4MQeQMzr6q+kzLKgYUKupKtx2+HkpYN+18X82JlcgbprMiCjktRWGYxyLPGrwsUPIMj8WX&#10;lU1YBlXjQr8P+TgxY1hkXnIGhYAhVO1CBToT0K9P9jlplYuKTZFhL3uXvLd/q8LR3UUhUtItG5KT&#10;y6qv20k481+zz5/svxAahAyR84pKJJxDJ1VW4kk7fEuy8ftfssn28nCe7ZA2mWmXQkuGjljpLFz4&#10;NSjOgYBdzsaludP8pH+w2LRTThStaeinEsprR6hFqPiNad+X2f2crOQMeNSngtS6tx5CeTlwfbkh&#10;/euVOwpXtx+J/h5ft4Y3VmTCZlQAfCWLdOf2gwH+SSclDJvTZHJ0SPTdYhF8thJLyl/eemi/aEQP&#10;p8HIJ+2qrSv+RgCAQIJPRHERvwIGwqWBCjsKCuXGV0zMwE7uGuHMKTEP6kZde7BVjIZjuWbkStKB&#10;v+antJAJRI0bt6hKEUJAC1p8uVDgF1S48lFTSK79AwrKkZjUOrAirFt2J/1eS4rLbR28HqN8YNWC&#10;oCTUAGlB3yPiWfc2HJaGttVlvryS3QGJ4qIzSEAFGZ15KTsV+H/K+L9nLs5hLfQA7xSwvHuAakMv&#10;GjLsR8b/ABZQTtbRCdFC6vDLa6RdyxfDJBOt0WVjUAo3L4HHJf7tPgxqxLJOhdf2ipXo1eor8xyy&#10;6UqbZSooye5e3s5fRkOyB1kA5J/KeIG54njT/JxN4aQISKx1pIn7VQDuPp+LCZkFjI8PJXjuyb2S&#10;MECWgaKWhKgMw+Ft6DYcOq436yn1njWvw0JqKj4eW46/EOg/ycj4saXxDwrvq5+pk8SP3gbjTqfU&#10;KUHb4W6t/K3L/Kz/1DxvrXOT639WpQf3Xp0rT4qc/ir9nl/sc2xv+Lit5ePL039rOLb9A/6H+jP0&#10;p6vJqfWvrvT1P3PqfV/3fp19T0eX/Fv7PLDQer8Hoen6lNuXLw2+18VPlleTwuDfxf8AYN+Dj4xw&#10;83ml/wDoL6lf/wCI/rv1H1hy9H0OX97++r9S/wBFrXlz9T95/e/t4Wa3+l/0be/Y+wePqepWnpr/&#10;AHfo/Fy58uP+V/sclj8P/J8X9L/j7LU8fEOP8f6Zkn5Xf8q1/S+lfoX6z9Y5nn6H1br9Yn/3p+sf&#10;Fw9D0+X7XpcPR/eetlR+hxX61y9D64/Lnx9P1PrHwV4fD6vqfa/4b9rLp9eXFXo4fx/uXGj07v2J&#10;rqX1j6vffoH6n+mf0FD9W+p1+uen9T/fcfW+P6nw9P0K/F9jh/urHXH6J+stz9DnUfVfS4+ry+Pj&#10;134/b40w4q4f6f8AFxf71r9N9VfR/wDlY/6FsKfW/rPBP039f9T6v6XGPnw9P4fW+zy9T9j7f+7M&#10;aOXqWH6N9H1KyfWPSr/dcTSlfj6dOP7fp8vgyA5ni+hmarr+P9i1cetx8yf4x+u/oill+jP0h6HH&#10;6zz/AHnPj+64c+PP1P8AdX1j0vjwyg+seu/Gn1P0fj9OvP1KD7NPb/hsx8vhX6uL6v4q/HC2/vPD&#10;lXLbi/qsI1T/AAvx0n63z/xb+k3/AEd9Z4+n9W+sScfrHq/B6PqVpy/3Vw9L/duNj+t+tF6vqcPX&#10;lpwpx4/7rr6f7PX7X+y/ZyzP4e/Lp+P9Kum4tvd+Pqa80/4M/R2u/oz6h9f/AEfZer9b5ev9Zqfr&#10;Xp/WtvX9Phx9H4/ten/u3AWofov1bP6//vX6T/o/1PX5/WODep6df2uH2afvMrx3vXO/9j+P5zKV&#10;7934/H8xOPK/+IeOpf4e9L9F/puH9O+j+iPR/RfJPR9T0PipTl63+6ftcv8Aj4y4/rf1mSlfqvBf&#10;r9aU9XiOfT9unHn/AMNluTg4hX0sRXAa+pNrz/Dv1Kw9fh/iD6xL/hHjy9T6l6j+hT/l1/vfq/P/&#10;AIr9H4+GCh6P1a7/AEZ14t9X9PhT1abU715/78+D+b4colVRr6/4v99xNG3F6v0/j6Uon/T3q+Xv&#10;8Z8uHJf059a5V+pfHz5cv3HHhxp9W/0jjw9P97hNpH+Kv0sn1z6v+i/Wfh6foV4ek/H1ab+r9mnp&#10;f8Wcvgw5uHfj+v8AyfA52n4P83+P6k3/ADN/wX/hW+/Rf6T/AMWfVIvq9P0vT/eqHlx9b9z9X9T7&#10;Xrf7s9Hj+/4Yey+lU8fT5V/0yv2q8l414fDy/wBb9jIYa3vi4f6P++aslcQpiGg/pn6k/rfW/Rp/&#10;zqn1flx4fVZvV4fXf33o8ften+6+tf3OAtY/R36FX1PsUb6l9U51+scHp6fpbfzYMVWeG+fpXbi/&#10;H0/5ya+Tv8X/APKw5vq3q/WPUj/xB+lfR5fon/Ruf1r63/pHqU4/Z/Z4+j+6xDRPqHot6VPUp/pN&#10;KcfW5n1vUr+69Sv97x/eccycv09Uy5/7lNvzC/xB9ZXh/vJ6sv1L0f776r9XP1P6p9X/ANM4c+X1&#10;f1v9H+tYY6l9R+oPThz9OX0aca+ryHLjTb1PU60/bzXeu/4m/H4Xx2/H+lYp5F/xx/iSGvqfVP0r&#10;afpHn9Z/45voy+j6vLf6h9X5eh637HH9jC/VvV+uXX1f1OH1ZvW+qen61fUXh/efu+VfW+18X93/&#10;AJWbE8tuHj/p/j6nXYeGvj/F+P6rOvKf1v8Aw95c/Snoev8ApEfo/wDSHreny+qTcvR9H4vT9H6t&#10;9r9z6n1j/irH6j+heE/rcPQ4Ly+t09D0vSPPly/Y9Ll/sv8AIyr18PSki+n/AB78cX+bwqPl/wDx&#10;59RtPrXHlzvfr/6Kp9d+s/Xh6fHj+59T61T6x6n7r0P7z976mLaJw+rwel9a4crrj6vLlw9U8PU5&#10;78uPH0eX730/tftZVPi6/Vf8X44nIjVm+X/Hf9L/ADmJefPrv1m8+vfov6zx0X1fs15ekn1n9H+j&#10;/wAe/rcvrf8Ax68/s/vsR1L/AA9+krP679R+u+pH6PrcfrlO3H/dtfV48qfDx5cshDhr0cXif7D/&#10;ADW48O3d/R4m9E/5WH+iNZ+o/p2n1G7+q+hx/QXUf3Nf3HpfUufp/t+px9L97xxd/wBEfpFPQp6n&#10;qSev6HP1OXE8ufD4uP8AwuZOm4+E/VxNOo4b2+n+kjdE/wCVo/4Fu/0zy/3ksv0R9f8Aqn1b0vUT&#10;0fS+sfufX4V5+r+8/wCeuJzfXvrS8ef1f1U9elOHocvh5+p8fT7X/NOX5fp9XF4n8DHS1+P534+l&#10;NLz/AA3/AIdH1j0P09+jrr9Ff8tX6U+rn1/q/wBV/cfa4ejx/wB3f8XYZ/H9YPqej+16VPt+jRa/&#10;5X2q9Ph+zmIOD+HxOL+l/Pbc3FY4v5v+a80s/wBHf4ZP6J/SlPXt/rXLn6f6U5TcOX+6OHD0eXP9&#10;/wDyft4Vf7k/0VH9W/vuUPo09Tl6fqCvPlvy48vt/u/tZk5PD4Bf6PJpxf3prl/F/Neoap/gn/E0&#10;v6b4ehW8+t/Wfq9fU9JqfVPR348/Q9L6t/p3L6t+36mB7j9NUm5+r9Z+tJ+i/wC7519Mc60+D0v7&#10;zly/ZwHwOnL/ADfrbZfX8PV9Srov/Ku/qNv6P1P/AA7+i5P8T8fU+qeh9ZP1b7f+kfWvXp6Xpf7u&#10;9X/dnHDS4/SHoP8AVvT+scn9SlP770x/d8/p/wCNshDwf4uLh+DDHXHt+IsTsv8AC/KD/EH6R/Qv&#10;1Wz+o19bl9R+vTcPrn1bfly9H/hfQ/3Xhcf0tT/T6cPi+q86c/7s8udPh518Pg4ZmYPC49vLl9KN&#10;RxWe+/8AiWaeXP8AlXXKX/Cfp+tS3/Sn1bl6Pp+uvpeny+L0v7z/AIu9T0/U+P0svWP0l9Wg+oer&#10;9d9VufWnp8j9nl+79Tj9j/ZYy4PEl9NIx8X8X0obyn/g/wDTGr/pb9E/4f8AqUPGnp+r6nGP1efH&#10;/SPqtfT9Xl+74+hy+HniFx/iH63p/L+59Cf1uNPrfqfsely+H+Xlz+H/AGWV/uv6PD+Px6kyveuf&#10;xV9O/wCVa/o/zN+jPqX1b65Zer6//HJ9H93T1fS+CvP1uP8Au31ePH9zwypvrHqS/V+fr+rH9Y9G&#10;vCnMc/bny5cvS/2X7OZOKq82g115Mh0z9DfU7H656P1D6rN+i/0jx9f+7f0vtfH6X1enp/Wf33p/&#10;89MrUq/VpfrvqfUPrEXr+ly4cfUXn6lfh/vf7z9n7fq/u+eUHwuPf8RbYce3B3IPSP8ADP160+of&#10;Uv8AE31Kb9Hep6X1qvov9X9D0f8ASPR+q/3X/FfD0/j44WP+kPrlj+k6+vzuPqn1n6ty9T4q8Ofx&#10;0+r/AN5w+H/Y88MPD6c/6NOTLjr/AKSTLTf+Vd/VtU/w59W9D0bH63+i/rfH6v8AF6H+8/wet9Y9&#10;X0v93/b5YYf6fX/SvqnL6sfrH2PT58vg5cv3deX2+PwZTjvf4tM7rrzQ9p/hr6qn6O/S/wBW/Sf+&#10;47l9Y+sen6I9X0+H+l+l6fqel9Y/f8Ps/uvSxsnq/XZ6/WPrfpw+tx+sf3dZK+jx/ap6X/Fn+/My&#10;tr9P0/0bQL2v6f7P+PLLb9B/oWD0P0d+gfVvPqvP6l6P1rlFw+tc/wB3/ffXOfpfu/7r0vi9HC/S&#10;f0h9fvPr/P6t9XH177fHlUen/dftely+x+zw4ftZRn8S/T9VN8qscNJx5p/w3+idL/RPH699Zm/Q&#10;v1b6p9a5/F6/p/XP3dPrPH1/W+H1/wC9+Phh5b1+sP63P6vyf9E+P1b6utKf7t5erz/4s/2OPr4B&#10;X1/xfznGP1H6f6X9dhUv1j9BPx9L9I+pYf4sp6dP0h9dT6z6vH/Q/T+r8vU/49/9nhdY/or63afV&#10;vW/S3oTf3/o8+o/39vyp/vr4OPLn8WVz479fL8fUzlx0yLzD+nfS1X9PfVP8H/XLH6l9T+uVpxj5&#10;8vqO/o+ry/3p/wB2/wDFf1fCrV/qf1u24ej6P1+34fo/hX1uUXP7H7z1vT/k/wCI5cOLw9vov8fS&#10;sbo9/wDTZBpv/KP6hy9f679RufW/T/qcPRrN6Xrc/wB39Xr/AL9/e+h/e/Fyw+l+p829f0v0l6Xw&#10;cv771uL/AFinpfs8/T/4r58spFbcN/5n08Sw4q8vxwsQg/TfraZ+jfrH+FvWHL6v6P1T9G+rb/o/&#10;1fr3f0PXr9W/0r0vQ9T9nAkn176pp3p+p9fr+/ry+q0qeXr8vj/m4/V/9n+xmQPHsc+H+LiQbo3y&#10;TeP6n/iTW6fVv0H6P7j0/q/1/wBbhH6f1P0/2P5vrnxerx9L4fVwFrP/ABzrL1Pqnr1X9G/Wenqf&#10;D63ocfj4cPU5c/2MpHP+Ftx3/S/H4/hTPR/qX+JdS+p+v9d9Rv059Sp9j0ZPqv1r1f8Ad/p+lw+r&#10;fvOXD1P3OI6ny9CD9EfV/rdNvVp9T+qVanGm/qcPS9Th/k/5WW4Of44WI5m+SK0n9Letc/pL1P0f&#10;8PpcfU+vfXKD1K8dvq/qer9X5/D9r/dXo4Mu6fW5vT/3i9FvrX956lKb8PV/a9Tnx/4r+38PPJz5&#10;Gvp+LAX8VLTfrP6Jsvrf/HX+s/7j/wC59Hv6Xq/Vvh4fV/S9Xl8Hr8PQ/e+himnfVuc31Hn+kuL/&#10;AFv6zy48uJ5evy/dcPW8fi/4XK9+E8fFw/0v5yTe18v4UF5h9T6nB+lfT/QnNP0X+i+Xq8fVHo/U&#10;/Q/0z1/qn2vQ/d/a/wB1c8dc/ov05v0b6Xr8v9KrXh6vEU/vP3no0r6PD91/vv4csjxfwcv6SI8f&#10;VQ8sfp71v9z/ANa9On+43nX6x9W9R/t+j+4+s14/WOf7/wCx6/x43QuHKL6z6PqfW39P0PS9TnyH&#10;Hn6u3q1/2fHlw+HKzdG+/wDzGGVX87ev+j9W+o+p6X6OX1Prf1v6v6Xpv6npfVv3vD0f7zj+69X0&#10;uX73lhpa/pX0IPrnPn6x9P6vw6eq/wDe8Phr/c+pw+L1uXDKsXBXWv6H/HmWWq2Ycf8ACf6S1X9H&#10;fV+H1Y/Xf0j6/wDyyR+j9V+t/FT6t9c9Ov7j6rx9X91ge8r9Sjry+tfWT6X1bp6Pqmn978P+rX4/&#10;V/usBrzr/NbYVXS0y0r9K/4tuOXH9BfoqP6/9f8AS/46HoJXn9X/AHnq+lx+s+n/AKN9U/vv2MGX&#10;n6V/SFlw9T1+Lerypx+rVHPl6fx+pXh9j9rjk4cNbNMuHhN/iX+ckfl//BP+HdX9D6l+ivrKfVfR&#10;+3+lODen6H1z/R/qvp+vx9b9n1sJov8AFX12T1Pq31P1H9T9I+lz+r/vOvp/F9jh/vR8fL1P2eWU&#10;Hhr+Hp9Lbt5skuf8C/oaP6v+k/V4w+l/h/676Pr1ip9T/wB1cfV6fVP3Hpen6v8Ax74M0/8Awb+j&#10;Yvqn1f6nzk9P0fV9DnwPr8PT+D/kXk818Ma4+f8ABw8bKHFx7pVe/wDK2v0je/VvrHq+ilP+Ob9Z&#10;9H60v1Cvq/FT/ejl9Z/a9b/JxW19P68P0dy+qco+Vfr/AKnPma+py+HhT/fmWxu9/E4q/wAp9fJd&#10;Tw16q+z/AKSQ6/pf/Di/4s9T9K+ld/Vq/wCHPR4ej/x7en+89Sv++v8Anp8OLXX1/wCL0/rPLmv1&#10;b0KdKinLn8Ho14/5eZEXGjw+X9L8fzkXbf4e9OH61+jOPpP+mPrtOVeLer6fp/v/AK7w9X/iv7X+&#10;7MbZ/VvqN5+lPrf6PqPq/r8+XGqfZ9P4/wC9/u6/F/vv91xynN4n8NpH1iqv+ig/Mv6b/SOm/wCC&#10;/wBEf4n9Z/0j9T9H0vU9GXr623D6t/f8f92cOfx4F0/9F+hp31Hj/vTccev2qD1OHD4udevo/wDF&#10;n7PPKTdevl+OJmb4j8E+8xfpX1vNP6X4fVP0bY/Z9CnPnPT1PrP+i+nSv+9n/FX+7PTwWP0d9Vuf&#10;V9X9HVf6x9W/uvU+H7NP9IrSlK/D/J8HHJwvfh4uL+l/x1I4r2q/9mkN7/if9K6d9T+qf4s9KD6h&#10;+mK/XPqdZa+p6f8AuO+16nL6v++48fW/fZD9Y/Q/K45fVv0nSD0/rfP61w9RfTpw3r/vrn8Xp8+e&#10;ZGbj6827Hfm9Q0v6362m+j631H1pvX/R3ofUfU4y8vV5/vOHLlz9L4PrXp8f28MbP9AfXdM+o+j9&#10;U+vXPo8Onq+ifs8vj9Tlx4f7HKcnMc+bTkujd3QSbUv09+gtW/SHL9Ifo2x+uep6P2PXk9X1OP7j&#10;0PT9X1/+K/UyQQfoP1rT6j9RrU+h6fGn2T6tKbeHOmUGqPDbTj47/ipiN/8A4j/QOsfpv9N8fSl+&#10;s0/vKeqv1b0f8rr6Vf2v9lkT/wBE/wAQR/VufL4evP0fW4CnP9vjTj9v9nLcnFwx/mOw9XD6nqH+&#10;lf4buPrn2qSV9L0/X9HkeXHj+79Wlfsft4rB/hL6/P6/6M4cB6tPqnCtX/u+X+7OvqU/yOOUS4L/&#10;ALGE74dmP6h+lf0ZZ/V/0r9Y+sf6J6n6R5c/g/3p9D/dP2ePr/uv7z1P2sMh6VbX0PrXLnJ9Z9fr&#10;6dDx41/d8eXD7Pxepx4fveWZIvj8muXI3SjH+kfrGq/X/wBF/VeNt+jfqNeX1jgvq+tT97X0+Xp/&#10;sfVvW+s/6NxyRWn1ij9fT9Bq8uHq15Cte9evqc8xz4fHHnxWf0OObrb8fj8el535j/QfK19WnL9L&#10;W3o+n9b/AEfX6s/ocP8AdPD7P1X0P3X2/wBjIxH9Q29f1K/VPg5+t6vpcV9TjTf0/wCfhmblvr3O&#10;Tv8Aa9PvPrfD/RPq9f0k3rcPqnpet6jelXl/x8c/T9L1Pj9Thhrpn6J+px/UvS9P0B6Ho/Y5fDXj&#10;w+Lhy9Lp/k8/izHxc2o3e/exHzJ/ib60n1yvH6831j1uPP6n8fGvr/uPU9D639r93w9X6v8Au+OI&#10;+Xvrv6Ml+pf8c/iPqX1KvHlWSvpep8FK8OX+6v5fi5YMvg3tVt2e9kJ54/wD/iu2/Sv1T9PcD+lv&#10;0t9W/wB56WvD6z9X/e+p6XP6r/u/l/efuPSwHL+jPrF79e9Ljwh/SPr8uXqd6V/cdK/5XP8AysOS&#10;rYb0K+DLoP0t9S079Eev6HK6/Q31f0vqn1fb0fU5f6Zx5ceHD9x6P2/g4YYx/on67J9Sp+kqDj9v&#10;6zwoOPqdun2fW+PAOHi3tjG+HfkxuT/Ev6Nt/wBNcf8AD3pn9I0+q/oz1uZ5ca/6R4/7x/6Py+xj&#10;X9f1B63LqPW5U49B9rnt/wADmRL6d0bdE5tf0f8AVv8AQPTpxf6l6NfUryavp+j8f+v6nwc+X7XP&#10;BGpfo304vR+q+p6a+nypw5UHo9P+FyvHwdKtGDrdsb8sf4y5X/1/9L/UPrTcuFPW4eq/1v7fxeHL&#10;j8P956fx8cKND9f14/rFaemfrHGtK1NOHL4vCnD9n/ZZIc92/LVbM186cf0RP9S4/WvXT6jzpTlx&#10;Xl6np/Dxrzr9Y/3Z9n/dWGF19W4xU9L9J+ma+pw5cuI4+pX91z/4XBLh+LWL/wA1j2i/pPlqHL69&#10;/hT14/S+r+tT0/UPqfVfS/0v0OX2qfFw/wBlgJvqv6EP1nh+kuMfqfV/S/vfipT1P3f8tOXw+p9j&#10;Kcl3s2x4+Lbkma/4h/xXH9W9T9Bf6R6f1r6xy9D9x/J+99Xn63H/AJd/96vjxF/R9G2+ufV+fqH6&#10;5/Lx9L9nj/ur1vt/scstPP1VbIXvVo0fpP61efov699W+qx/UOleX1j95z9b4vrP1bj6PL976P8A&#10;xbg2+/w9wsvrHpfpDkv1H0+POtD/AC/Dx8P+F+HKfVtTRC96+lJ9M/xz+n7/AOqep/h30pf0n9c5&#10;enzrHT0/W/e+r6Xq+p/un/fv77nl6t9X+vw/WPqv1v09vrfHhXmeNOfxc/8Ahclm4K35px/TtfDf&#10;8Kn5Y5/4fvvq36T/AEL9Yb6v+iuX1nj6C+pw+r7elzr6f+7+f+Ril/8AXPqj+v6P1/nF6fpcKen6&#10;nxU5fD9ivp8v3nLDpuGtuaZ/UK5fj8fzVDyz+jvrdt+iP0n/AIe9Ob67+kfrPq/WfTSnLl/pHL1P&#10;96/T/wBE4cef7WBrDl/o36L/AN5aS19L0fV9Wvenw8OP8mHe9uSyrfi/Sm2tfVeGo/4l4fW62tPX&#10;+t/U/q1Rw4/ter6tf7z/AHZ9j9rFrbj+lH+u8fX4nl6lKduHqV/b68eHw/ayY5sZ/R6f9ioal6v+&#10;Fbf9Ac/0fyT0fqf2uFW9X6vTb0qU5+t8X2OXxYKi+v8ApTer/M3oUpWvI/Y4fH9uv+V9rlj/AFmE&#10;eGwlmo/4X+s2n1StKR/pPn/den6C1+s+t/o9Pq/p8q/B/c+l+xmh/THCf1fS+scJOH1fjx+0fR6/&#10;vPUp9r/mrK4cH+6ZT4dr5IN/8J87P0frn1P65F6v6S+tfY4f6XSv+jfVeP2eH7v1PU/498uKn6Qu&#10;Prnofo3nF+iqcvW9ajepxr8Xqf8ADfb5fDgHLfy4US8uf8SXXf6V/Qel/UPrH+JfQn/xNy9D6t9W&#10;4jh9Y/49vqfp8fT9L9jj6X77jiGsdLbr9Qr/AKR9qnH9r1PT+Pr/ACfDksnFXpbcXW/qZB5N411j&#10;nx/xH/x5+l6PPn/ur6r9Z/c8eHX1/i5csZH9R/SsHrU9fm31P1OFfq3IU9P1P2ev+Xx+1/uvKzdC&#10;/qXavx9S6/8A03/hPU/qVOP1Jf0r9W9T1P0r6f8ApHq/U/i9T+55cP3PP7P7v1sU1b6/9TSv1Ply&#10;HD63x/vKHn6fLvw/2WRy3QXHw8XW0P5Z/wAK/pt/qv6Wp3/Rf1nh6FY/Q+s+j/l+pwp+54+p6nxZ&#10;rKv1AcP96uMnrf3XrenVuHq8/evDl8fp/b+Pnh9PFsiHF15fj6Xa99X/AMVS/WfW/Rfr2X6P9X63&#10;9U+sU/e/Ufqvb0+Hq/7o+uejw/YxS4/SXozf71/V+LerX0/T9Ou3p0/fc+P8vwZGPBxf8U3abis8&#10;PCl5/wCVf/4g0v63+hP0z6yfov6t6vr/AF+n7/63/wAe3H1eP9/+/wD+euJ+Xvrv6Mt/qFedf3n1&#10;n1fT6mvHj3/1/wDY5YeHo0zvjPF/sUZ+bH+Ff0pc/wCJuP1bb6v+jvqX12vFePq/Wfi48uPp+h+z&#10;/e4MT9B/U2+t+nx5vXnSlK9qbU+z9r9r/KyvNyFr67SfU/8AlaH+IIf0B9Z/3mtv7r7Nfh5+v6vx&#10;c6etx9D9j7P7nEdS/RfrLSn1n91wrwrTkONfU9/scvi/33l8a6ojdeSY+T/8a/U5frvH9F8rr61x&#10;9avqb/3f1f4OXX1/R+Dlz+sft4OHqfWYfX9bnX91x8PTPLl7/wCrkZVwDhYS57/5zGR+j/8ADuqf&#10;oD9FfU+D/W/Xp6fq/XP3Xo/8U9P734f7zh+1iI+q8U9X1vq/J/8AeuvGvI1+3tTj0wQ81yX0/wBi&#10;mlp+lv8Ach9U/Rf6Z9KCv6A4+t6forxr6H73n6/j/wA05Gh/iH9IyfU/q31Kn7vly9b0uW/P0f3f&#10;Hjy4/t5I30cg8P8AF+JPRz/h79FRfpn1vrVU9fr6P16gr6H1z979vj9n9z9nlhxZ/oGn+jenXm3r&#10;+lw4+rx/ar+99T/jXIQ+vdgeO/x/0ixPVv8AlYHCf6xz48U+q+r6n1j0vU+L+7/0H0vR4/3n+7P8&#10;vDLR/W+pmnq8+Y9PlX7Nfh6/Bwp/s/8AZYNnHzVxb0xj8xvqP+IIOX1P6v8AVpfrnp+ly9bg3qcf&#10;S/0r6zy/548/8j1cTvv0n9ai+r+hwqv2uNONe9N8keHhNcmUODh3tHeWf8N/oi++v/pb9IelL6vo&#10;fWPV9T0vi9P1P3fqca8f2uPDl+zl33q+o/1j+75D6t/dfaqeNOXwdOXH/dmRwcPAa5X/AJzdOq6f&#10;5nEl/lL9HfVrD9C+p+kfR/52L6x9f5cOCepz9L/SeXqel6tP9DwT/uu29H0eHpj7f2q7V6bdOXLK&#10;fTxMIXwlK5fX/S/mP9Lfpev1x+X1X+44fF6PHl++9Xl9X9L0/j4f8VcsL5f0X+k/h+rerzXh6nGn&#10;Og5enT9qleVcyMdVtSyvg6sr0z/Gf+D4P0j+lvS9K55fVfU9X0Ky+l9Z9b9jj6fpel/lc8MZfrdZ&#10;Pq3D636R9D1K07dK/F6fLjy44ZcP8TRirbuYlcf4e+qW36W9b9EfXP8Acj6Hp0rVuHqen+6+s+n6&#10;vpep8X97wxCD9N+nb/X/AEvUov1r0609XgKenX4uPqeP+XkBd+SZ8HEa5plD/gP9GXf6C+sc+L/U&#10;PX5en9V9WT6x61fh5/VuXX/l1/b5ZBPP/wBa/wAJeZvX5cvQNPRp6HHmvHl/l0x1F8LnYuHjhX/H&#10;uT1DRf0Zw8r/AFL0/Q9VKfX/AFfr3Oh5+ny/Y50r/uv/AGWeac1junp+d9/J2v8Agu2p9n1pvU6f&#10;zH0/o5cs7TsX/Fx75fe1zpgvnHj+lZOVPV9NPq326U29fptz4cOv7OTiT16fuqc6t6fLjTlxP408&#10;c2u1ojzY/D+j6n65X0uEfr+n6nPh6g6/8V8/5Ph5YX6r6Hrx+lT0eP7/AKceopXt/vz/AIbK8n1D&#10;i5oy1fmnflj9I/VJvr1frPM/Vf5qUbx+L/fX+T9j9rng2Pj6XwU9Tm3Pwry+LlX3phN9GGO+nJK7&#10;nl9aPqV+reinocaVpwHD06f5HPjX/K5ftZnpwi58uNdvClW696cvtf7HLYeTki3W39/d/V+HqcRy&#10;p9rlxjpSnw8vS/uv8r1P8nE14cn514ct+tfspWvf/Ww7XtzRlq0S/q8E9Hj9Y9M8acaU5zcOP7FK&#10;V4f9c4meNJunr1j9Lj/eV5Nx+ivLh/ssZV8KTHho0vkr61t0+o+lP9e9Tj6XD005cvo4+ry+Hjww&#10;vufqv6Qi5en6vCP1eXH7XE+nT/Lrh/g2ZTvh2TnT/rH6JuOHqej68vofbr6fqfvP8rh9rj/wvwYZ&#10;Xn1T6vL6lPT+PnxrxpU0rTbn6lMrcWKR6b+lfrkHpV5/uuHqU51ovPjz+L0fQ58f8vG7cX5/3vw8&#10;a15canx3/wCNOPHDt/msCiUr60Xo0+qUl58eHp86JSnD4f5uv7zn6uIW/p/VI/qv2KD0etKUHp8a&#10;fF04/ayArh9KRaIn/wB6pPrVOn7+vHpVvW51+D+fl6fw8sEQ+h9XTly5V+LpWlVpy7+n9j7PxYDx&#10;bIy8WyEuPr/16fhw4UX0q14Vo/L0v2fX/vvt/By4/s4lL9X9ZfscOFv6lafa9Q8OP+VX/h/T4/Fh&#10;x3fwZ4fNdD9b9Gb1fV9T1bz6tX7NPTTlyr2r9j9n0/U5fBik3HmK+p6VP3VKV+23Kv8AldP7z/J/&#10;Z9TIY+K5c/x/Na48W9Kdl6vCWnp/W6r9Z58/T5elHw9Pvw4/74/4t/3b6eVqX1X4PQ4cP3vr+FKn&#10;7HH9n+X/AK6yePxP4mvFx9V/ln9LcJf0h6nKlt9S5V9X+7Sv1nl/u+vL1ePwf8JiZ9P9Hn6xx50P&#10;LnxrThv03/ny7bi3c2PBxepEfv8A9Oj6t6n1f4aen6nHl6nevwdPS/4bBem+v60FOPoVPqc6cq8N&#10;603+1/w2VZ7tll4Uk82/VvqGo19f696aej6FePD1jTjX4K8OXT4/T/y+WAbv0/0XZejX6r6Ef95T&#10;7PpD7VPh4+PH4eWRw8XC3erh2TLyx636S1X63x+v/XLmvpU6fWW49N+fHjx5/H6fp4Akp9bP2q8p&#10;vRrTjSrenTl/sePL9r/IycuK/Nqne1p/D6/6LTl9vhB9Z4/3nKi+ty49/tc/T/Z5cPjxWD1uKetX&#10;6elOC06d+H/C/wCVzwQqmePhryWTfVeUv1f8K15eo9ev7Pqcv9l/keniL/VvVb61/e8VpWn26p6d&#10;K+/p/wCy/wArKcvBfnTi6jhsK6+r6CfVOHoeo1a1pxq3qf8AG/T/AGPw4Yp6tDy/y/V5U8DTlX/K&#10;5dP+I4JVwmmHprZKJfQ+HhX/AHV9X9OtKVWvCnbhw+1/xPDD/SPS/fej9v4OH2um3X4eX2v+uso9&#10;XEe78fS0Gr2SBPqn12T6v9c4+l8fr09KnL4qcf3nCvCvL/L/AN18cQg9H603rfb4HhSv2q/D1/a+&#10;x1y+N03T4q2R999c/Rq/VK+l6q+ryp/d/wC7Om/D+9+zgyL6vz/0inpUbnzr9rb+OCHF0YQu9uaT&#10;aj+lPqp/RPL636kPo+hxp6VTSnanD7X+Rw5fBhTH6PD4/wC8p+6505epyHOlPh/1v8jh+16mSnf8&#10;XNsycV7spf63644f3VT9Y9P+7+r8G9Ktf3tenD/i31v91+ji68PrD+n/AHXpn7XHjXmKcOPv/wAL&#10;yyzJdCmc7oWg5vX+pQerX6x64r6XPnw9FuXrept9j7PL4fV9Pn+1gC69LnNT0/T+Hny6ceLetz/4&#10;qpz58/8AJ/bxzcW10ynfDvzTW39f0bX1/V+zLx48OPLmn1en/F32fT9P93/e8v3fp4G3+rRepz9P&#10;6wfT5fa5fH6dadufT/hvhyjDzcSF8WyPf0/rT8OPq/Vx6nD7PGqep12+z/zbi4/v5eXTkOVOvL0d&#10;/wDhfT/2WbIXTndN1Ff7lPR/lNK9KeuONfavq/7H/KxWWlI/R6+mnD068ftnjw5bcefDjzyotWS0&#10;NbceMv1r7PqycvV486+kvL1PT/b4epz9PG/6P6EvCvpcxxrWnHbp/wAa/wCT9r4cRyTC63Vf9J+s&#10;23q0+sen8fGledG607fzV+Dl9j95xxaP+6en2fV+Ll14+l37V+xw/wCFwSu/JErtC3HL65F1r6H+&#10;66/3n1gceNN+P956/wDsfU+Hllan9X9dfTp6tTy4/ZrRuVa/s055GV7NItdoH1z6l/pPP0OK+l6l&#10;PU41Xj9jbn9jp/scArT05KcuH7Na1pQ9eW9KV65lQ4acwVSbftxcuPqftdOtR/Ltyrx6Y3979WPH&#10;l0+HrwrTty+Gv83P/K/Y4YT1R7m29H62a8eX7f2fU41PGvH4uP8ALw/a4/tepiw9X63J19PifX9L&#10;7POi16fDy59eeYh4aNtGyFP1f6lD9n1Of+i+t9rhVqUr8XH0+XH0/wBnDLT/ANJfoscv7v1F49eX&#10;TbrtxpT/ACsEeG9u5lLh6Md1b/Df+LBx/wB7vqj8/s+nw9TelPi9Tny/yP58Ss/T9e+r/vPxP1jx&#10;rQcONN+f8vH/AInl8rod6yugjNZ9T6vo/Cv6R9YfUqVpx39bnX/dXp/b5fDz4f7rxe44/UIeda0P&#10;rU+17Up34/8AC4epZjmh9P8AX/Tt/wAKenyT6jX7HT4+Xfj6lOXL/dmL33o0PpU/uj9Y5V48uP7N&#10;NuXH7X/PLKIcVlOO0r8v/pH15PrtafW0+oelT1PQ9Q8fV5f7r5/Yp/y9cP2sKdH9T1H9P+69MfVu&#10;HSlF6cvh9Pjw48Pi9L/LyUuWzDNbJte+q/VIvU4f3w+scvm3X0/2+Xqfb+D1+X7GGW3rN9Zpx9du&#10;HWn2F/CvP7WJux7kT4rSVOf1YfUK8vqUVafa485Ke/Pj6X2Pi/4XFpPR5D0unLavWm3/AAv8uTF9&#10;XKxXW6hafXvSk+ufb9P4uNOHOrU6b+p09T/Y/t4h/on1j4uHPh+76ep6dfj+jjw/2eDe/Nq9PF5o&#10;n/cn9WHH1OPqn1Pten6v7FO/976lf2fRz//ZUEsBAi0AFAAGAAgAAAAhACsQ28AKAQAAFAIAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp9K3HCcD&#10;AADPBgAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAN53B&#10;GLoAAAAhAQAAGQAAAAAAAAAAAAAAAACNBQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBrB6WA4QAAAAoBAAAPAAAAAAAAAAAAAAAAAH4GAABkcnMvZG93bnJldi54bWxQ&#10;SwECLQAKAAAAAAAAACEAvD9MouMrFgDjKxYAFAAAAAAAAAAAAAAAAACMBwAAZHJzL21lZGlhL2lt&#10;YWdlMS5qcGdQSwUGAAAAAAYABgB8AQAAoTMWAAAA&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="05C13DC6" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:22.4pt;margin-top:18.8pt;width:567.35pt;height:450.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAScSrtuQIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0&#10;/8Hy+0halTEiUlSBmJAQIGDi2XVsYsmxPfvatPvrd7aTFAHapGl9cM++31++u7PzXafJVvigrKnp&#10;7KikRBhuG2Veavrj6erLN0oCMNMwbY2o6V4Eer78/Omsd5WY29bqRniCQUyoelfTFsBVRRF4KzoW&#10;jqwTBpXS+o4BXv1L0XjWY/ROF/Oy/Fr01jfOWy5CwNfLrKTLFF9KweFOyiCA6JpibZBOn851PIvl&#10;GatePHOt4kMZ7B+q6JgymHQKdcmAkY1X70J1insbrIQjbrvCSqm4SD1gN7PyTTePLXMi9YLgBDfB&#10;FP5fWH67fXT3HmHoXagCirGLnfRd/Mf6yC6BtZ/AEjsgHB9P5uXx4mROCUfd8cl8MVssIpzFwd35&#10;AN+F7UgUaurxaySQ2PYmQDYdTWK2tVbuSmlNGofA4dfyFp4VtAkGJFfyjUYDEPgZ/06XDPGl5ZtO&#10;GMic8UIzQMKGVrmAaSrRrUWDBV43s8yI4PkDVpvYEcAL4G2sUGJ1wzu2OSlQHmuPVtrE09jYS+4y&#10;vhQHgJMEey2y9YOQRDUI6Tx1mLgvLrQnW4asZZxj4bn50LJG5OfjEn8D3pNHQl8bDHiodog9BIhz&#10;9T52rjJ3l1xFGp2psPJPhWXnySNltgYm504Z6z8KoLGrIXO2H0HK0ESU1rbZ3/tIhESI4PiVQi7d&#10;sAD3zOOkIktw+8AdHlLbvqZ2kChprf/10Xu0R+aglpIeJ7+m4eeGeUGJvjY4WqdI5Lgq0mWBzI5M&#10;fK1Zv9aYTXdh8TPNcM85nsRoD3oUpbfdMy6pVcyKKmY45q4pBz9eLiBvJFxzXKxWyQzXg2NwYx4d&#10;H6kfZ+Vp98y8GwYKcBZv7bglWPVmrrJt5uJqA1aqNHQHXAe8cbUk4gxrMO6u1/dkdVjWy98AAAD/&#10;/wMAUEsDBAoAAAAAAAAAIQC8P0yi4ysWAOMrFgAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/h&#10;H5NFeGlmAABNTQAqAAAACAAHARIAAwAAAAEAAQAAARoABQAAAAEAAABiARsABQAAAAEAAABqASgA&#10;AwAAAAEAAgAAATEAAgAAACQAAAByATIAAgAAABQAAACWh2kABAAAAAEAAACsAAAA2AAW42AAACcQ&#10;ABbjYAAAJxBBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNS41IChXaW5kb3dzKQAyMDE3OjA0OjE4IDEx&#10;OjA3OjAxAAAAAAOgAQADAAAAAf//AACgAgAEAAAAAQAABJ2gAwAEAAAAAQAAA6wAAAAAAAAABgED&#10;AAMAAAABAAYAAAEaAAUAAAABAAABJgEbAAUAAAABAAABLgEoAAMAAAABAAIAAAIBAAQAAAABAAAB&#10;NgICAAQAAAABAAAeVQAAAAAAAABIAAAAAQAAAEgAAAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9i&#10;ZQBkgAAAAAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwR&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIAH8AoAMBIgACEQEDEQH/3QAEAAr/xAE/&#10;AAABBQEBAQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkK&#10;CxAAAQQBAwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWS&#10;U/Dh8WNzNRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpam&#10;tsbW5vY3R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGx&#10;QiPBUtHwMyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSV&#10;xNTk9KW1xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/AOQa0vaXjYSXQ5ri&#10;A0k/RH5vo7/zH/2Fe6f1T7A11bmvdjuf72u0fU788bXe3dp/wfq/n+moYtGPa9pZZ6QOhpugkA/m&#10;+o4Npyqd3+k9KxbOH099DTXkNZZvBbtcNxDRo2bHbf0O38239JR/xiOWcaqWt/o7NQAt6uxjmNsZ&#10;7hYJBdpzrGvu3KJIku12t0bPeT9P/wBI/wDb/wDokOjGqxqzVW5xobq0WOL9g/caW+/0mz/N/wDW&#10;1NzhBvsBDWna1h7uiNvtb7n/AMhUzV6ahkC9jtjhW0B1zoAbyGtIEud+4z09r/d+Y/8AfylCwg+w&#10;O9jQS+x5k8bnOsd/59f+5+jSBIG3/CETc866+E/uMd/n2pnBriKyWsZOpeNJDmzbZ/wVL9myv/D5&#10;r2Jq5rZmZXVQMp5hm7bXSfpkwLXepX7PTY2n07clz/5qm2rEr/SW2vpw3235Fr+o5XvFpdsDphjS&#10;T4S6p/5tf+jq/RpdQ6hd1LKDZjFxXObUC0AOMhzRft/wz3bfVue5Cfm2UP31gteSfV4LHz7XN2/4&#10;N/8Ar7Fdw4zEDT1LJy6D6tzG9djt2K9pgT9nsIAc399uu1u3/TVO9D/wt9BXsfIbduIBBbpZVYIe&#10;xx7Oasmk05Z34f6O0He/EcYaXceri2N99Vn8tn/Xlfoey8kvlmVSNr5AFrW9vo+yyv8AqfoP+JT5&#10;BjTW47XgGl+wvB3t12OB/MtbPv8A+rV7pv1iz+nOZjZjfUoDYFVhJ+iP+0+U76P9S9UhuOhMu7kD&#10;v30/soste30rGhzXCHDkR/31M21CRMjxezweo4uc0uxLN7mj9JS6BY0fy2fRsZ/KYqud0HDy3/aM&#10;Y/YsscWM+gfJ7PzVyAquxbBfiE2enq1u4te0jvS8fRcuh6b9aA5oZ1AOfGhyq2+9pH/crHZ+b/wj&#10;P+2keIHSQ+v8vlZRMFBc/K6e819Rr9MT7bmguaZ9u5+383/oKwx4LWunQ8EcfIreDqrqGu9mRjv9&#10;zHtO5h/lMeP5tyyMvoN9JN3Sn72cvwrP/RT/APzFAxI/rD8WWMu+rBjSTrxPM6fNEG9sbSfP/aqu&#10;JmV2k1WMfTaw7TW8bXT/ACZ+ktBjANBp4Dt930mJhIZQQVfafbt4Pdv935rlFji/gx5HUFQfvLth&#10;bAGrY5/zf+/NSG5onmEeiX//0OYLL2GoXx6JJYbWNn6J9zNkbLfSd/g10lAY2msVuadwG0s1hs+3&#10;a1357vzKv/RSTa63UtNtTHS0B7SNzXQPbvcfp7WfQ3/pK6lXppsxbjWxxtpsI2Uky9hiY3O/wbmf&#10;+w+OockxMVtw6+BYBGm17S0+4Maxoc55MhrRO2zd/n+n/pP0lqQLXNbe8Q2P0VZ021/4Pd/wt3uf&#10;/ralDXyyQagdxJEb3n3boP8Agm1t/wC2dic2cXWAOL3O9NjjtaXRLrbD+4xg3W2f4GhVymmJ3MZO&#10;u5wDnFupiS1jKQYb7ne2j+X+msWJ1rqHuOFj3+273ZD2Emtu07GVt3fz1NEfzrv5zN/4OpWOq9Vd&#10;gtA3PF9zHFr/AObfseGtbd6bPfW/Mrd+r+308er0v8LUsHc9rS76Nshx7Fh/wbQX7t9Gz95WOXxW&#10;eOW3RRNBMz0KQa2gtLZIe0kvZ42en9Kyr/SNUmV0ZTgx+2q50bLa/dXYNfeWO9vt/sWMVZtosc2u&#10;39FY0+0RtAn9yP5r/wA9oj8XIp91hDWWEF1nLJPHq7P5t/8AwzFb+urEvd06+oiykFr26tDSTJ/f&#10;xn/S/wCtP/Tf8YrOJ1BuU5rMoBt7D+js+iSeHBvG2x357PoPVlhsYz9PD2AfzgIMg/naf9V/6tRB&#10;Uy4HewODvpEiZI+h/wCdppl3+1CWuWjcZ07dyf5KJtI55iSPxTtb48N0APJP70/yUz3ESBxwPM/B&#10;R2hTH7XidY5+P7qT6mWbHWE12gQLa9HCI5/tKDSAC48TrHdEB2/GTpPj+6Uiq+rLF6j1HpV78iqw&#10;7LXbrRLrKXAQ39PU8udW/b7fWr9n9RdT03r2Bn7GBzcbIfo2pzvY53/A2/mO9v8ANW/9Ncs07R3I&#10;A4P/AJBCOPtM4pNT3TNRP6NwJ+j+dsclGRG2y+OXu9xn9PxM8FmWx1d4G0X1kstb/ab9NiysmrqH&#10;TGA5I+24o4yaxDgNA31WD8//AF96odP+s2ViFuPmVm2gCG1OdD2kcfZr3n6O0e2q5/p/6O5dNiZt&#10;OTUbsOz1qx/OMIh7J/NvoPu937/0HokRlt6ZM8ZdQXKZkMvZvY7c3sY92n7zf3m/yU4sfv2zJ+8/&#10;+ZKxl9Dx8gm/p7xh5JMlvNNh8x+b/r/NqjY9+Lb6Wa00vnQv0af6rpTTcfm0/wCiyxne+j//0YZN&#10;zWN4II+iyN0AfSfZ/Uef0n79n6JBHtBbZDHul726GGg7hXZ+97tt2Z/1rEUXW+42AmGuArA19wMe&#10;oG/n+m93p0f6XI/SpNa6semPp6l0R9IH21/8XjOd/wBdy1VOgpgLr0UY9vSLjTS23PbXkPIyX31N&#10;DK2+r6lV9LHYlt7XPZZlY9zv+B/RVKxkYvTB1LomG2kOqz6sd99r7MgPLbBY70/5v7E2u66mr2ty&#10;/tXq/wDaf0VjXh9mI/DF14x2gh+Oyx4rssPut9apjmsuqoa5nr/4O2/2fzawOr9Xy8nLZTiZmVTj&#10;4jmOxt+VYQHMZsYW7Xuqqv8ApbfT9P0q/wCun4YiZrh260vuIGo2bZ6dd1Pp3X+pZGJdd1HEycZu&#10;G0+obAx9j6LJq/wzX1M2fpK//Ris9Go6BmdCyM7Pol/QS63KqNlrXX121vbg01W1O30P+3s9P/g1&#10;mU5/WX2ObZ1LPxc5wDftBybf0jW7311vf6m5zK/Us9Ju7/CWekk6u92OcR1lmOXhoucx7oeGnez7&#10;W1u1uRXv97PU+g/+WrNUK2ralhnEkGv5dHoLfqt0oYL8F2FkO9HpZ6l+3/VPpC0s9b7PVTt+y/Y/&#10;b/N/z3/typY/RsaltlrcS39nH6ujqTLHmz0/tW3e/dcXO/N932Tf6X/BLCFt9tI6fl3XsoP0cdtt&#10;n2Wwz6mmPu9Fr936T09iNc2y3H+xvuv+yHX7H6r/ALPIO8bsXd6P0/f9D+cQJOxRxx6xd3qnSek4&#10;fQzkYeKW3sqxHgUWXWWNtyG+pb9rxrGux8TDfXucy9lv87/22pX4GLT0E9Zqxt1RwxTTS2x0nqbr&#10;vsbHtZv3+nu22+j/ADWxYbm2EW7sm/bc1td49awh9dctqoeN/voZLtlb/oJ3uuipvq3MZTYLq6W2&#10;Oa0Wgyy4Vtd6X2n/AIXb+iTd0cUL+Xo9Tm/V7CZm9OxGg4uOcs4GXebN7rXHHbl1XVgvf9m9e+u7&#10;E2fvv/m/5tZ/T8WvNzMrIv6Fdh4WHQT9hsvsbbbYbfQqsN+T9n9H2Nt9jLfT31LBNZcLGm21zbbf&#10;tF/6R5Flk723Xe79LZv97LH++tFyXZGTXYzLy8nJru2iyq6+yxjmsdvrbYyx7m7K7P5vf/hElcUP&#10;3XoT0DDNPUcSx4x+pV9SdidLfY52x80tz8XGu/wf6xiu2+q/3+t/22+GVX0jEr+sjx0/1j0W6llE&#10;5FrQ8X7WBtgBd/R3O3/8Kuesdda/ddkX3RY26LLXv/SMb6dVvud9Opn6Ouz6bGKYa51Vzbb7nDLe&#10;H5M2vPqOaZa7ILnfp/T/ADPURVxw6Rb92K+voeBlV0Ptyr8m6q+xm5wDWM3M9o/Rs/SD+QtnqPRM&#10;TDv6dW2k+mM+jp+e/wBRzhcLqqrPtG1r/wBW/WPUx9rfR9/9hc8LstlQqqzMmhhJJrpusrYZ+mXV&#10;1ubW5V3F7XPNV97HW2NuteLnhz7GHdVbc/d+ktrd767H++v/AAaC0ShWseg/B6W3pHS7fstlQGX0&#10;3qPUasfHcXva9lZbkDLxbJ2WMsx8jH+n/ObP7apdTo/Z+NT1HCpyekZP2y7EqxrHm2yyutr3/bcX&#10;7R6VzarHM2WVfzX6T/i/VycVljHUtGRbUyu37RtZY8fpXDZ9ogFrftGz/DfzyfIe4OOTZfbdmOa7&#10;GovyrX3PYI3ZF1Pqudt9Frtlf/dm+tCQ6dV8MkdhGrd/pP1txclgZ1Jzce8kM+0NEMe76O2+gT6V&#10;jXe17q/YugurqvpFOVW26iwe0mHNIOm6m1eeY3TcVn6GpxbtaGtdpvc5x/SOsLp/d21q30/qHU+i&#10;E+k0nFeR6tD9zsd2m3cG6vxbX+za6n/ttO4xZB1DIDo//9Kp6rnl1tQFVFY247hBAY2WuyWz9N73&#10;D0MP/wBiUXHaA1rdWkM3At1LGSWbm/vXPs314/8AwnqZCCC20vc8xRUNzgzuRDKq2f2m+lQm6n1A&#10;9PwX202MqyIitodDvUaTjvbR7bGvrwNvo+/+f/T+9UzEyIiNyf5cRYKtzerdf9Nz8TADdk7HPLQY&#10;bWf0LMdwNlbqPzr/APCWW+r6qpYNdYo21gXtdJtoMS//AISif8Mz/RP/AEn+isVBhcXetaC8OcS4&#10;6tBc73u2vb/N2u+mtCpjDS217xW2Q1uUwaB/0msyqv8ABWfnbv8AC2f4RX44xCIAWyN6Dolcx+HU&#10;2xo+04R/Md9Nk67PU+m1rHf9P9HartBbdWHMebWn6L3aPZp/N2/vIbLrmWAZA2W8NtGrHx7S538r&#10;9/8Awqk3FrqeX480ufzX9Jnn/Z/7/wDzaafH7VhSvaxw2uAIHiO/9VO2ZJPJgD705j83jt5CJc5I&#10;tMACJOgB/EuTULjcNWydpEHxceyi4g6H6PiT/wBLX97/AKhPoIA44A+PfT896E47oHh+J7f6/wBR&#10;iQSzaZjQnv8AjMu/rf8AfEzn7o1kfRaB3UST9Ecnk/NOBIgdhp5DxRQpgE+PfUozDuIPYCf9ZQ49&#10;20d9XHsAe39ZGa3sdI1dPj5oFTF7tJ8eI8JQwAXazprpySf3f+pSyH9z3MCe6nRJBPadPMnuj0Ql&#10;qY4ayA86gk+0H+s78ypo/wC21DGFV7jkWTseyMasQHeiwmzcdP0dmVc6zLt/sVJstw2jHaQLLGzp&#10;qQwc/wDXMhzdjf8AuvVb/pkakFjWFjtrWERuIaSa9wdsYfb/AKP3v/wajldX30DJjFb9UTqmkFlL&#10;jcTJBA0OvuB5+i2n0/8AqFafb6haKjLZho1IO6C/1Gexrtrd25Atc/6JLj6ntHqEE8bvzf0dSLj4&#10;9eSWWOY8uYI3EnaTG2xm32te7/re/wDwqbI+kE9GQCyQH//TJV0jqrGNYzCyQ5kig+jYA17fa/Mf&#10;LP8AA7vTwWf4T9Lkrm+r9P8ArN1TObY7o2c2mljWMr+z2j2Vj6G/0h7v/Ri7TrHSetYNQc3JyMvE&#10;EF7iSPTjSv1GCx/5p+l9BZAyst+ovsIZztcQB/W2KfB8Pj/ORyCe+tbNSecRJjKJB83APQOtPfFP&#10;R86kP0bONaK3N/0eRX6Z2Pb/AKX6Fn/BotfQPrHjPfbj9MzS0gepQ+ixwLf3d2z9M13/AG6z/prd&#10;dZk2gerbZZGg3Pcf4phWfF33n+9WPuhrWf8Azf8A0JiOePSJ+1oY3R+rOZp0zNFP+gsxrQWETt9M&#10;ljd1aMOidZAgdPy/+2bNJ7fR/wA5WxWe5d95/vRA3gFxAnSXEc+ZKaeR/wBZ/wA3/wBCR7w/dP2/&#10;+gtFvRusQSen5eup/QWTr/Y+l++pDpHWDuJ6flg+VFg+DW+xdR0i5uHjPrtoZe19vuc6LGnaPoi0&#10;l1ftWxXV02ypwupoorsB3VBkEh3f1BtdX/1tVp4hGRFk+IH/AKE2IY+KIltfQl89s6P1kjaOn5fP&#10;ai3/AMh9H/viEejdZHPTcsgcAUWf+RW/l4tdGTZVRcb62mG2SRPl9J27b9HehsqcTtBcXfugkn7g&#10;rA5MVfHvr8v/AKE1zmANcOo0+b/0FxP2L1vXd07LcTMn0LY/6j/X/rimOjdaAk9OyzBn+Ys55n6C&#10;6LDwLMm807/SI+lv3SPL0x71q0dHbi0jI3PyMoEENrscxjR+7I99m9R5MEI75Ne3D/6EvxmU9oGu&#10;/F/6C8Wzo/WAZPTsuR/wFnh/URHdI6u0adPyjHb0LOfkxd4+3Eza4y6nixocA99Zrc2fz23fQrSw&#10;MHpLcyizGL23VT+eXNdLXt9+4u939VRcEa1JB/u6fbxMvtGxWo89fs4XzWzo3XXun9m5g4A/V7D/&#10;AN88/wDz4r1XR+qsYGu6flbGgud+gsJ2sG93DNz7rPoV/wDCLt/s1gAAkT4uTHGsHJP3lOOKJ04/&#10;wRwd4l4XH6R1my591nTcmt7huJ9Cz6R9rK69w+hTV7FIfV/rNr/6FewncJNDyGglzvZuaPpbvzmr&#10;tHVnxP3lMGuB5P3lA8v1E6+i7jGxj+LyDOjdZfXYxuHlVAEN2mizUH+csa6Pc/2/nOTVdO6zW4lu&#10;BlgQ5wLqLDAHs/0bfdZsbtpr/wChSu1Dr+ASPmUZj3iNzjPxKYeXr9K/ouiRpVin/9Trh1DHqqsG&#10;RiPa2Nlxfuc0gg+0ul1T2uRMLqvSsuqzCrqFdOwtNYAraWEemfon3fyfz1TxerYrWtbbQHhohsA7&#10;gP3Nzi7crL8nGzRvtw2ufwbLSwOcO23f9NT8FA3GQ/rXX/NYePiI4ZRPeNcR/wAZGzpfQaqnNcKn&#10;uAJJfbLj/U22M9L+T7UfCwOi3MMVY+wkbWuEvJH8p7nv2rLzKmgFrMeljYAbZWZ0B/rfT/62qwq8&#10;VKMc5Czll9t/90wyywgaGIfl/wByqzEZc95w6LNocfohz2iT7WfR/NR+nUZbPVfjeix1cNsfkACC&#10;f8HFodt/zEqLsmj+ZtdX5A6f5v0URr8/Itc+pzy9rQXhhEnX6e36Tnf1FLMyojQx/rH/AKTDDgMg&#10;TxCXaI/6Ldp6Ff6TrcXMaw2j1Ht9PY2fBsbvTb9L8xY5a6x2953k67jrP3rWxDnvtD7r7ayfovfw&#10;YI0Pq/o/+io3dOyanlrqpBdo4Dx935vtamY8hjIicok+Gi/LjEogwjIDx1/DilwucysBwcWhwHLT&#10;IB/zYctRlt+PW23ExzRSDJtLeQfzd8b2Vbnfv/21NuHi7XVu3l4OgDGgyf5Tn+6v+2rVDhUH1Nqv&#10;eGN2+ozaHtMd3mz3f2WemmZcsZePh4L8OGULuh+Oqn52e1hsdoNvqEhhfDfomHbmbdn7qp/tV7mi&#10;S55ZO2YA1/qe/wD6aslzA9pbmW0vrJB9QSNzRJlw2/1dnvUXU49zQbLWWmCWBgbSRPG72u3f1d6j&#10;jwD5hf2skzkPymv8X/vmg/MyX1urNlga6QWlxc0g8tizc7/pqfRw5vU8fUxLtJ8GPVlmNgPlr/ZY&#10;0QS1+1pI/c9Xd7kXBx8au6uyu1r7AHuaN2phrxo1vtUhyw4JACrB6MUcOTjiZEGiOvi139UrrbYS&#10;17jTY2ojTUuDj7f+21ZZdTaXBj22lph210wvK29f6/lsGTcbHG36T20ASSJ9u2ttX/QV3C679Z6W&#10;bcWqxrS0SPRAlse0fmfvf1/8Iqf3iI6U2uDz+x9KLWxxAURWD+bI8RK4BvW/rZ6nrei5s6EaAz9D&#10;d+ls3bkn9V+sT7m2uwm22Trvdrp/17bs/qofe8f7w+0J9vw/B70s1gfcqb+o4DHOb643NMHa17tf&#10;Brmscyz/AK2udxvrJ9Y25dZycNoxgIdXU6sHtsf6l3rWu2/uoDs/Proc1tdRLd2xnqnlxJawt9re&#10;/wC8njmcR/ykftWnGegt/9XadiurEkHb+8i/YbxJLR7Wh3LT7T+7B9yzGfWG4D3dOexvJm2o+X5z&#10;FL/nBW064TviLa//ADFWDzUf34/a1vuU/wByTpMx3QT6c/fInvAT+iWmHAg+Yj8qy3fWZ8D08K0R&#10;yG31DXid0OcnP1tyC0NdgPtiY35NUifCWvS+9R/ej9qfuU/3ZfY6RrCs1sNVcaNdEteAHATHv9vu&#10;3f2lg/8AOzIP0umaSdBlMP3AUqJ+tt7Tp0sf+xI/77juTZczAiuILocpkibES9FczGtbDuR9EgPM&#10;/nOl0t2+5SF1hgVPdj+0BzyS4w38zbu/OXOj64wPf01wPfbeCI/7ZYnH1yZw7pzx4RaCY/7aTPex&#10;/vMnsZv3XoGDe/dlWmyr6W1+oJ+DXpNrppsDqz6JHZrnAPEja53Lf+mued9dKRxgWxPPqN/9Jobv&#10;rq0mD06zb5WiZ+Hot9qHvQ/eT7GX9x6p2dZv2FrHTq5x3kAf2P8Aqdii/Iw3DZc0NbzpvAn+q1nt&#10;XKf89C0uFeA/b2m6D82ip3/VIT/rnYBFWG4djvu0j+TtrPuRGTF+9X2oOHN+5fnw/wDfPUerhteS&#10;xvtcRBMuiPAvWlg2tdlVkN0BdqAOAx/u9pXn5+uWawfo8OkEHl73u0+TWKz9XPrL17P+tPT6bbaq&#10;cS1zmvx6quYqtd/SLt+R7nN/fSllxnQG+nVUcGUayiAN+jXr6la5jRW+LXVyyI3EkDRoP0nN3t9v&#10;/XVMdZeRFtzHuB3l8S2J27fa6tzv03+Db+krps/wiwW0F9BtvD8d9bQ1piGOBGr9zfYnsuqxnitz&#10;hlH3Cs27Tt9Pbv8A0rxWzc38z/tt6x/u8DWlny/7pscRDuHrstIdU0O3mssqIJYQN26xzxs27vz/&#10;AMxVn9fqFj25FJb7iK9vAj6cv/d930tvqKqOp3PBYG2EPAa8Boa0xtbvo27XM9Ru5tiGyiltWwY1&#10;1Ttw9MlrvZDWNr9zXP2bWtfXvsd6n/GpRwwG8SP7pUSD1H1Do0dYoN32d7SWn/tQRtEnaW1ae7+0&#10;ns6pVtJ2B0AbtusD98s+n6f8tZ7ai90V0GsEuaRsBljh/g3O3O9353v9SpHrw7YBdbNQG2xrDE/S&#10;+m0j3/S2omEBr+FrSR1p/9YJt0mY541H3tQ95cJFgjtwJ/zmuTO9TXa63cOTDiJH8n0mud7VABwP&#10;ussLY7tJOv8AYb/0lS4S6FhhY9odtLyzQwQGu/6n3JwKna/aSD2DmxP+cA5Sc24EfpbZ5MtcXRp9&#10;JxaPY393Yon1dwDXWnz2uBg8Tp+ajRVYWNfcWNM/muMGP83b/wBJCeCBuAPlFjSDH+apGuH7i+0m&#10;OBIPwbyl6R3F03bWkwNxjT/q3JUiwhebJLYfJ44j8LVF28ugtu8tNP63sLkZzAGkOFpb33PMDt+a&#10;fooZZTMFp4JJc8/RH0vz/wA791qcq0UuJALLgTzJd/5FMap4ZcR21/3IpZWAQGNMc/pNNun7rv8A&#10;SKAFepLKgyIMP7z/AJu1JFoXV66NtAMRwfx3oXtn3F7e3LI/8+qy4VQI9BriIJkOgfmy32/4NItA&#10;2nfVuP0QGgkCNzNqIQS1PTYG7nWEtP8AKaPjxYtj6mBn/O7pjmkmLnidwI1pu/N3OVEAmSLGjWPa&#10;wA6/SH538netb6nNcfrP0z3kgWP0IaJ/RXfuhOjuPNbL5T5FHh9AyTQxtuUdm0E0tHs3cnbWfzf3&#10;d3+G/TI7fq/i1DaSXbhBMe7Xx19yLRdf6VYfW4gwZhw7I4u9sFrtYj2nj4/1lQMsnQ/YGLhYUYLc&#10;dhFckEcERoVMPcwAMOzvBOh/d5UDvMurL4MgRIPxa1zXKIdeTtM7Z1LmwZ8WJhjI6nVbRGwZ/aPb&#10;LvaBqQ2NdfpaJFrXOGgcIJ1Hiot4JaCImYMiRq7lIWFs7dWd5aY8pQrsFU//2f/tJ3ZQaG90b3No&#10;b3AgMy4wADhCSU0EJQAAAAAAEAAAAAAAAAAAAAAAAAAAAAA4QklNBDoAAAAAAQcAAAAQAAAAAQAA&#10;AAAAC3ByaW50T3V0cHV0AAAABQAAAABQc3RTYm9vbAEAAAAASW50ZWVudW0AAAAASW50ZQAAAABD&#10;bHJtAAAAD3ByaW50U2l4dGVlbkJpdGJvb2wAAAAAC3ByaW50ZXJOYW1lVEVYVAAAABIASABQACAA&#10;TABhAHMAZQByAEoAZQB0ACAAUAAyADAAMwA1AAAAAAAPcHJpbnRQcm9vZlNldHVwT2JqYwAAAAwA&#10;UAByAG8AbwBmACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVudW0AAAAM&#10;YnVpbHRpblByb29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAAEnByaW50&#10;T3V0cHV0T3B0aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NNYm9vbAAA&#10;AAAAQ3JuQ2Jvb2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wAAAAAAEVt&#10;bERib29sAAAAAABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMAAAAAUmQg&#10;IGRvdWJAb+AAAAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAAAAAAAAAA&#10;QnJkVFVudEYjUmx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNsdFVudEYj&#10;UHhsQGLAAAAAAAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMAAAAAUGdQ&#10;QwAAAABMZWZ0VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAAAABTY2wg&#10;VW50RiNQcmNAWQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJlY3RCb3R0&#10;b21sb25nAAAAAAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0bG9uZwAA&#10;AAAAAAALY3JvcFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAAlgAAAAEAAQCWAAAAAQABOEJJ&#10;TQQmAAAAAAAOAAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAABaOEJJTQQZAAAAAAAEAAAAHjhC&#10;SU0D8wAAAAAACQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAAAABIAC9m&#10;ZgABAGxmZgAGAAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAAB&#10;AC0AAAAGAAAAAAABOEJJTQP4AAAAAABwAAD/////////////////////////////A+gAAAAA////&#10;/////////////////////////wPoAAAAAP////////////////////////////8D6AAAAAD/////&#10;////////////////////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklNBB4A&#10;AAAAAAQAAAAAOEJJTQQaAAAAAANJAAAABgAAAAAAAAAAAAADrAAABJ0AAAAKAFUAbgB0AGkAdABs&#10;AGUAZAAtADEAAAABAAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAABJ0AAAOsAAAAAAAAAAAA&#10;AAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZib3VuZHNP&#10;YmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAAAAAAAAAA&#10;QnRvbWxvbmcAAAOsAAAAAFJnaHRsb25nAAAEnQAAAAZzbGljZXNWbExzAAAAAU9iamMAAAABAAAA&#10;AAAFc2xpY2UAAAASAAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAAAAAGb3Jp&#10;Z2luZW51bQAAAAxFU2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51bQAAAApF&#10;U2xpY2VUeXBlAAAAAEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3Ag&#10;bG9uZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAADrAAAAABSZ2h0bG9uZwAABJ0A&#10;AAADdXJsVEVYVAAAAAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEAAAAAAAZh&#10;bHRUYWdURVhUAAAAAQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRURVhUAAAA&#10;AQAAAAAACWhvcnpBbGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQAAAAJdmVy&#10;dEFsaWduZW51bQAAAA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9yVHlwZWVu&#10;dW0AAAARRVNsaWNlQkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAAAAAAAAps&#10;ZWZ0T3V0c2V0bG9uZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRPdXRzZXRs&#10;b25nAAAAAAA4QklNBCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBQAAAAAAAQAAAAIOEJJTQQMAAAA&#10;AB5xAAAAAQAAAKAAAAB/AAAB4AAA7iAAAB5VABgAAf/Y/+0ADEFkb2JlX0NNAAL/7gAOQWRvYmUA&#10;ZIAAAAAB/9sAhAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwMEQwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAARCAB/AKADASIAAhEBAxEB/90ABAAK/8QBPwAA&#10;AQUBAQEBAQEAAAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUGBwgJCgsQ&#10;AAEEAQMCBAIFBwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLRQwclklPw&#10;4fFjczUWorKDJkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZmdoaWprbG&#10;1ub2N0dXZ3eHl6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKBkRShsUIj&#10;wVLR8DMkYuFygpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aUpIW0lcTU&#10;5PSltcXV5fVWZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwDkGtL2l42El0Oa4gNJ&#10;P0R+b6O/8x/9hXun9U+wNdW5r3Y7n+9rtH1O/PG13t3af8H6v5/pqGLRj2vaWWekDoaboJAP5vqO&#10;Dacqnd/pPSsWzh9PfQ015DWWbwW7XDcQ0aNmx239Dt/Nt/SUf8YjlnGqlrf6OzUALersY5jbGe4W&#10;CQXac6xr7tyiSJLtdrdGz3k/T/8ASP8A2/8A6JDoxqsas1VucaG6tFji/YP3Glvv9Js/zf8A1tTc&#10;4Qb7AQ1p2tYe7ojb7W+5/wDIVM1emoZAvY7Y4VtAdc6AG8hrSBLnfuM9Pa/3fmP/AH8pQsIPsDvY&#10;0EvseZPG5zrHf+fX/ufo0gSBt/whE3POuvhP7jHf59qZwa4islrGTqXjSQ5s22f8FS/Zsr/w+a9i&#10;aua2ZmV1UDKeYZu210n6ZMC13qV+z02Np9O3Jc/+aptqxK/0ltr6cN9t+Ra/qOV7xaXbA6YY0k+E&#10;uqf+bX/o6v0aXUOoXdSyg2YxcVzm1AtADjIc0X7f8M9231bnuQn5tlD99YLXkn1eCx8+1zdv+Df/&#10;AK+xXcOMxA09Sycug+rcxvXY7divaYE/Z7CAHN/fbrtbt/01TvQ/8LfQV7HyG3biAQW6WVWCHsce&#10;zmrJpNOWd+H+jtB3vxHGGl3Hq4tjffVZ/LZ/15X6HsvJL5ZlUja+QBa1vb6Pssr/AKn6D/iU+QY0&#10;1uO14BpfsLwd7ddjgfzLWz7/APq1e6b9Ys/pzmY2Y31KA2BVYSfoj/tPlO+j/UvVIbjoTLu5A799&#10;P7KLLXt9Kxoc1whw5Ef99TNtQkTI8Xs8HqOLnNLsSze5o/SUugWNH8tn0bGfymKrndBw8t/2jGP2&#10;LLHFjPoHyez81cgKrsWwX4hNnp6tbuLXtI70vH0XLoem/WgOaGdQDnxocqtvvaR/3Kx2fm/8Iz/t&#10;pHiB0kPr/L5WUTBQXPyunvNfUa/TE+25oLmmfbuft/N/6CsMeC1rp0PBHHyK3g6q6hrvZkY7/cx7&#10;TuYf5THj+bcsjL6DfSTd0p+9nL8Kz/0U/wD8xQMSP6w/FljLvqwY0k68TzOnzRBvbG0nz/2qriZl&#10;dpNVjH02sO01vG10/wAmfpLQYwDQaeA7fd9JiYSGUEFX2n27eD3b/d+a5RY4v4MeR1BUH7y7YWwB&#10;q2Of83/vzUhuaJ5hHol//9DmCy9hqF8eiSWG1jZ+ifczZGy30nf4NdJQGNprFbmncBtLNYbPt2td&#10;+e78yr/0Uk2ut1LTbUx0tAe0jc10D273H6e1n0N/6SupV6abMW41scbabCNlJMvYYmNzv8G5n/sP&#10;jqHJMTFbcOvgWARpte0tPuDGsaHOeTIa0Tts3f5/p/6T9JakC1zW3vENj9FWdNtf+D3f8Ld7n/62&#10;pQ18skGoHcSRG95926D/AIJtbf8AtnYnNnF1gDi9zvTY47Wl0S62w/uMYN1tn+BoVcppidzGTruc&#10;A5xbqYktYykGG+53to/l/prFida6h7jhY9/tu92Q9hJrbtOxlbd389TRH867+czf+DqVjqvVXYLQ&#10;Nzxfcxxa/wDm37HhrW3emz31vzK3fq/t9PHq9L/C1LB3Pa0u+jbIcexYf8G0F+7fRs/eVjl8Vnjl&#10;t0UTQTM9CkGtoLS2SHtJL2eNnp/Ssq/0jVJldGU4MftqudGy2v3V2DX3ljvb7f7FjFWbaLHNrt/R&#10;WNPtEbQJ/cj+a/8APaI/FyKfdYQ1lhBdZyyTx6uz+bf/AMMxW/rqxL3dOvqIspBa9urQ0kyf38Z/&#10;0v8ArT/03/GKzidQblOazKAbew/o7Poknhwbxtsd+ez6D1ZYbGM/Tw9gH84CDIP52n/Vf+rUQVMu&#10;B3sDg76RImSPof8AnaaZd/tQlrlo3GdO3cn+SibSOeYkj8U7W+PDdADyT+9P8lM9xEgccDzPwUdo&#10;Ux+14nWOfj+6k+plmx1hNdoEC2vRwiOf7Sg0gAuPE6x3RAdvxk6T4/ulIqvqyxeo9R6Ve/IqsOy1&#10;260S6ylwEN/T1PLnVv2+31q/Z/UXU9N69gZ+xgc3GyH6Nqc72Od/wNv5jvb/ADVv/TXLNO0dyAOD&#10;/wCQQjj7TOKTU90zUT+jcCfo/nbHJRkRtsvjl7vcZ/T8TPBZlsdXeBtF9ZLLW/2m/TYsrJq6h0xg&#10;OSPtuKOMmsQ4DQN9Vg/P/wBfeqHT/rNlYhbj5lZtoAhtTnQ9pHH2a95+jtHtquf6f+juXTYmbTk1&#10;G7Ds9asfzjCIeyfzb6D7vd+/9B6JEZbemTPGXUFymZDL2b2O3N7GPdp+8395v8lOLH79syfvP/mS&#10;sZfQ8fIJv6e8YeSTJbzTYfMfm/6/zao2Pfi2+lmtNL50L9Gn+q6U03H5tP8AossZ3vo//9GGTc1j&#10;eCCPosjdAH0n2f1Hn9J+/Z+iQR7QW2Qx7pe9uhhoO4V2fve7bdmf9axFF1vuNgJhrgKwNfcDHqBv&#10;5/pvd6dH+lyP0qTWurHpj6epdEfSB9tf/F4znf8AXctVToKYC69FGPb0i400ttz215DyMl99TQyt&#10;vq+pVfSx2Jbe1z2WZWPc7/gf0VSsZGL0wdS6JhtpDqs+rHffa+zIDy2wWO9P+b+xNruupq9rcv7V&#10;6v8A2n9FY14fZiPwxdeMdoIfjsseK7LD7rfWqY5rLqqGuZ6/+Dtv9n82sDq/V8vJy2U4mZlU4+I5&#10;jsbflWEBzGbGFu17qqr/AKW30/T9Kv8Arp+GIma4dutL7iBqNm2enXdT6d1/qWRiXXdRxMnGbhtP&#10;qGwMfY+iyav8M19TNn6Sv/0YrPRqOgZnQsjOz6Jf0EutyqjZa119dtb24NNVtTt9D/t7PT/4NZlO&#10;f1l9jm2dSz8XOcA37Qcm39I1u99db3+pucyv1LPSbu/wlnpJOrvdjnEdZZjl4aLnMe6Hhp3s+1tb&#10;tbkV7/ez1PoP/lqzVCtq2pYZxJBr+XR6C36rdKGC/BdhZDvR6Wepft/1T6QtLPW+z1U7fsv2P2/z&#10;f89/7cqWP0bGpbZa3Et/Zx+ro6kyx5s9P7Vt3v3XFzvzfd9k3+l/wSwhbfbSOn5d17KD9HHbbZ9l&#10;sM+ppj7vRa/d+k9PYjXNstx/sb7r/sh1+x+q/wCzyDvG7F3ej9P3/Q/nECTsUccesXd6p0npOH0M&#10;5GHilt7KsR4FFl1ljbchvqW/a8axrsfEw317nMvZb/O/9tqV+Bi09BPWasbdUcMU00tsdJ6m677G&#10;x7Wb9/p7ttvo/wA1sWG5thFu7Jv23NbXePWsIfXXLaqHjf76GS7ZW/6Cd7roqb6tzGU2C6ultjmt&#10;FoMsuFbXel9p/wCF2/ok3dHFC/l6PU5v1ewmZvTsRoOLjnLOBl3mze61xx25dV1YL3/ZvXvruxNn&#10;77/5v+bWf0/FrzczKyL+hXYeFh0E/YbL7G222G30KrDfk/Z/R9jbfYy3099SwTWXCxpttc2237Rf&#10;+keRZZO9t13u/S2b/eyx/vrRcl2Rk12My8vJya7tosquvssY5rHb622Mse5uyuz+b3/4RJXFD916&#10;E9AwzT1HEseMfqVfUnYnS32OdsfNLc/Fxrv8H+sYrtvqv9/rf9tvhlV9IxK/rI8dP9Y9FupZRORa&#10;0PF+1gbYAXf0dzt//CrnrHXWv3XZF90WNuiy17/0jG+nVb7nfTqZ+jrs+mximGudVc22+5wy3h+T&#10;Nrz6jmmWuyC536f0/wAz1EVccOkW/divr6HgZVdD7cq/JuqvsZucA1jNzPaP0bP0g/kLZ6j0TEw7&#10;+nVtpPpjPo6fnv8AUc4XC6qqz7Rta/8AVv1j1Mfa30ff/YXPC7LZUKqszJoYSSa6brK2Gfpl1dbm&#10;1uVdxe1zzVfex1tjbrXi54c+xh3VW3P3fpLa3e+ux/vr/wAGgtEoVrHoPwelt6R0u37LZUBl9N6j&#10;1GrHx3F72vZWW5Ay8WydljLMfIx/p/zmz+2qXU6P2fjU9RwqcnpGT9suxKsax5tssrra9/23F+0e&#10;lc2qxzNllX81+k/4v1cnFZYx1LRkW1Mrt+0bWWPH6Vw2faIBa37Rs/w388nyHuDjk2X23ZjmuxqL&#10;8q19z2CN2RdT6rnbfRa7ZX/3ZvrQkOnVfDJHYRq3f6T9bcXJYGdSc3HvJDPtDRDHu+jtvoE+lY13&#10;te6v2LoLq6r6RTlVtuosHtJhzSDpuptXnmN03FZ+hqcW7WhrXab3Ocf0jrC6f3dtat9P6h1PohPp&#10;NJxXkerQ/c7Hdpt3Bur8W1/s2up/7bTuMWQdQyA6P//Sqeq55dbUBVRWNuO4QQGNlrsls/Te9w9D&#10;D/8AYlFx2gNa3VpDNwLdSxklm5v71z7N9eP/AMJ6mQggttL3PMUVDc4M7kQyqtn9pvpUJup9QPT8&#10;F9tNjKsiIraHQ71Gk4720e2xr68Db6Pv/n/0/vVMxMiIjcn+XEWCrc3q3X/Tc/EwA3ZOxzy0GG1n&#10;9CzHcDZW6j86/wDwllvq+qqWDXWKNtYF7XSbaDEv/wCEon/DM/0T/wBJ/orFQYXF3rWgvDnEuOrQ&#10;XO97tr2/zdrvprQqYw0tte8VtkNblMGgf9JrMqr/AAVn527/AAtn+EV+OMQiAFsjeg6JXMfh1Nsa&#10;PtOEfzHfTZOuz1Pptax3/T/R2q7QW3VhzHm1p+i92j2afzdv7yGy65lgGQNlvDbRqx8e0ud/K/f/&#10;AMKpNxa6nl+PNLn81/SZ5/2f+/8A82mnx+1YUr2scNrgCB4jv/VTtmSTyYA+9OY/N47eQiXOSLTA&#10;AiToAfxLk1C43DVsnaRB8XHsouIOh+j4k/8AS1/e/wCoT6CAOOAPj30/PehOO6B4fie3+v8AUYkE&#10;s2mY0J7/AIzLv63/AHxM5+6NZH0Wgd1Ek/RHJ5PzTgSIHYaeQ8UUKYBPj31KMw7iD2An/WUOPdtH&#10;fVx7AHt/WRmt7HSNXT4+aBUxe7SfHiPCUMAF2s6a6ckn93/qUsh/c9zAnup0SQT2nTzJ7o9EJamO&#10;GsgPOoJPtB/rO/MqaP8AttQxhVe45Fk7HsjGrEB3osJs3HT9HZlXOsy7f7FSbLcNox2kCyxs6akM&#10;HP8A1zIc3Y3/ALr1W/6ZGpBY1hY7a1hEbiGkmvcHbGH2/wCj97/8Go5XV99AyYxW/VE6ppBZS43E&#10;yQQNDr7gefotp9P/AKhWn2+oWioy2YaNSDugv9Rnsa7a3duQLXP+iS4+p7R6hBPG7839HUi4+PXk&#10;lljmPLmCNxJ2kxtsZt9rXu/63v8A8KmyPpBPRkAskB//0yVdI6qxjWMwskOZIoPo2ANe32vzHyz/&#10;AAO708Fn+E/S5K5vq/T/AKzdUzm2O6NnNppY1jK/s9o9lY+hv9Ie7/0Yu06x0nrWDUHNycjLxBBe&#10;4kj040r9Rgsf+afpfQWQMrLfqL7CGc7XEAf1tinwfD4/zkcgnvrWzUnnESYyiQfNwD0DrT3xT0fO&#10;pD9GzjWitzf9HkV+mdj2/wCl+hZ/waLX0D6x4z324/TM0tIHqUPoscC393ds/TNd/wBus/6a3XWZ&#10;NoHq22WRoNz3H+KYVnxd95/vVj7oa1n/AM3/ANCYjnj0iftaGN0fqzmadMzRT/oLMa0FhE7fTJY3&#10;dWjDonWQIHT8v/tmzSe30f8AOVsVnuXfef70QN4BcQJ0lxHPmSmnkf8AWf8AN/8AQke8P3T9v/oL&#10;Rb0brEEnp+Xrqf0Fk6/2PpfvqQ6R1g7ien5YPlRYPg1vsXUdIubh4z67aGXtfb7nOixp2j6ItJdX&#10;7VsV1dNsqcLqaKK7Ad1QZBId39QbXV/9bVaeIRkRZPiB/wChNiGPiiJbX0JfPbOj9ZI2jp+Xz2ot&#10;/wDIfR/74hHo3WRz03LIHAFFn/kVv5eLXRk2VUXG+tphtkkT5fSdu2/R3obKnE7QXF37oJJ+4KwO&#10;TFXx76/L/wChNc5gDXDqNPm/9BcT9i9b13dOy3EzJ9C2P+o/1/64pjo3WgJPTsswZ/mLOeZ+guiw&#10;8CzJvNO/0iPpb90jy9Me9atHR24tIyNz8jKBBDa7HMY0fuyPfZvUeTBCO+TXtw/+hL8ZlPaBrvxf&#10;+gvFs6P1gGT07Lkf8BZ4f1ER3SOrtGnT8ox29Czn5MXePtxM2uMup4saHAPfWa3Nn89t30K0sDB6&#10;S3Mosxi9t1U/nlzXS17ffuLvd/VUXBGtSQf7un28TL7RsVqPPX7OF81s6N117p/ZuYOAP1ew/wDf&#10;PP8A8+K9V0fqrGBrun5WxoLnfoLCdrBvdwzc+6z6Ff8Awi7f7NYAAJE+LkxxrByT95TjiidOP8Ec&#10;HeJeFx+kdZsufdZ03Jre4bifQs+kfayuvcPoU1exSH1f6za/+hXsJ3CTQ8hoJc72bmj6W785q7R1&#10;Z8T95TBrgeT95QPL9ROvou4xsY/i8gzo3WX12Mbh5VQBDdpos1B/nLGuj3P9v5zk1XTus1uJbgZY&#10;EOcC6iwwB7P9G33WbG7aa/8AoUrtQ6/gEj5lGY94jc4z8SmHl6/Sv6LokaVYp//U64dQx6qrBkYj&#10;2tjZcX7nNIIPtLpdU9rkTC6r0rLqswq6hXTsLTWAK2lhHpn6J938n89U8Xq2K1rW20B4aIbAO4D9&#10;zc4u3Ky/Jxs0b7cNrn8Gy0sDnDtt3/TU/BQNxkP611/zWHj4iOGUT3jXEf8AGRs6X0GqpzXCp7gC&#10;SX2y4/1NtjPS/k+1HwsDotzDFWPsJG1rhLyR/Ke579qy8ypoBazHpY2AG2VmdAf630/+tqsKvFSj&#10;HOQs5Zfbf/dMMssIGhiH5f8AcqsxGXPecOizaHH6Ic9ok+1n0fzUfp1GWz1X43osdXDbH5AAgn/B&#10;xaHbf8xKi7Jo/mbXV+QOn+b9FEa/PyLXPqc8va0F4YRJ1+nt+k539RSzMqI0Mf6x/wCkww4DIE8Q&#10;l2iP+i3aehX+k63FzGsNo9R7fT2NnwbG702/S/MWOWusdved5Ou46z961sQ577Q+6+2sn6L38GCN&#10;D6v6P/oqN3Tsmp5a6qQXaOA8fd+b7WpmPIYyInKJPhovy4xKIMIyA8dfw4pcLnMrAcHFocBy0yAf&#10;82HLUZbfj1ttxMc0UgybS3kH83fG9lW537/9tTbh4u11bt5eDoAxoMn+U5/ur/tq1Q4VB9Tar3hj&#10;dvqM2h7THd5s939lnppmXLGXj4eC/DhlC7ofjqp+dntYbHaDb6hIYXw36Jh25m3Z+6qf7Ve5okue&#10;WTtmANf6nv8A+mrJcwPaW5ltL6yQfUEjc0SZcNv9XZ71F1OPc0Gy1lpglgYG0kTxu9rt39Xeo48A&#10;+YX9rJM5D8pr/F/75oPzMl9bqzZYGukFpcXNIPLYs3O/6an0cOb1PH1MS7SfBj1ZZjYD5a/2WNEE&#10;tftaSP3PV3e5FwcfGrursrta+wB7mjdqYa8aNb7VIcsOCQAqwejFHDk44mRBojr4td/VK622Ete4&#10;02NqI01Lg4+3/ttWWXU2lwY9tpaYdtdMLytvX+v5bBk3Gxxt+k9tAEkifbtrbV/0Fdwuu/Welm3F&#10;qsa0tEj0QJbHtH5n739f/CKn94iOlNrg8/sfSi1scQFEVg/myPESuAb1v62ep63oubOhGgM/Q3fp&#10;bN25J/VfrE+5trsJttk673a6f9e27P6qH3vH+8PtCfb8Pwe9LNYH3Km/qOAxzm+uNzTB2te7Xwa5&#10;rHMs/wCtrncb6yfWNuXWcnDaMYCHV1OrB7bH+pd61rtv7qA7Pz66HNbXUS3dsZ6p5cSWsLfa3v8A&#10;vJ45nEf8pH7VpxnoLf/V2nYrqxJB2/vIv2G8SS0e1ody0+0/uwfcsxn1huA93TnsbyZtqPl+cxS/&#10;5wVtOuE74i2v/wAxVg81H9+P2tb7lP8Ack6TMd0E+nP3yJ7wE/olphwIPmI/Kst31mfA9PCtEcht&#10;9Q14ndDnJz9bcgtDXYD7YmN+TVInwlr0vvUf3o/an7lP92X2OkawrNbDVXGjXRLXgBwEx7/b7t39&#10;pYP/ADsyD9LpmknQZTD9wFKifrbe06dLH/sSP++47k2XMwIriC6HKZImxEvRXMxrWw7kfRIDzP5z&#10;pdLdvuUhdYYFT3Y/tAc8kuMN/M27vzlzo+uMD39NcD323giP+2WJx9cmcO6c8eEWgmP+2kz3sf7z&#10;J7Gb916Bg3v3ZVpsq+ltfqCfg16Ta6abA6s+iR2a5wDxI2udy3/prnnfXSkcYFsTz6jf/SaG766t&#10;Jg9Os2+Vomfh6Lfah70P3k+xl/ceqdnWb9hax06ucd5AH9j/AKnYovyMNw2XNDW86bwJ/qtZ7Vyn&#10;/PQtLhXgP29pug/Noqd/1SE/652ARVhuHY77tI/k7az7kRkxfvV9qDhzfuX58P8A3z1Hq4bXksb7&#10;XEQTLojwL1pYNrXZVZDdAXagDgMf7vaV5+frlmsH6PDpBB5e97tPk1is/Vz6y9ez/rT0+m22qnEt&#10;c5r8eqrmKrXf0i7fke5zf30pZcZ0Bvp1VHBlGsogDfo16+pWuY0Vvi11csiNxJA0aD9Jzd7fb/11&#10;THWXkRbcx7gd5fEtidu32urc79N/g2/pK6bP8IsFtBfQbbw/HfW0NaYhjgRq/c32J7LqsZ4rc4ZR&#10;9wrNu07fT27/ANK8Vs3N/M/7besf7vA1pZ8v+6bHEQ7h67LSHVNDt5rLKiCWEDdusc8bNu78/wDM&#10;VZ/X6hY9uRSW+4ivbwI+nL/3fd9Lb6iqjqdzwWBthDwGvAaGtMbW76Nu1zPUbubYhsopbVsGNdU7&#10;cPTJa72Q1ja/c1z9m1rX177Hep/xqUcMBvEj+6VEg9R9Q6NHWKDd9ne0lp/7UEbRJ2ltWnu/tJ7O&#10;qVbSdgdAG7brA/fLPp+n/LWe2ovdFdBrBLmkbAZY4f4Nztzvd+d7/UqR68O2AXWzUBtsawxP0vpt&#10;I9/0tqJhAa/ha0kdaf/WCbdJmOeNR97UPeXCRYI7cCf85rkzvU12ut3Dkw4iR/J9Jrne1QAcD7rL&#10;C2O7STr/AGG/9JUuEuhYYWPaHbS8s0MEBrv+p9ycCp2v2kg9g5sT/nAOUnNuBH6W2eTLXF0afScW&#10;j2N/d2KJ9XcA11p89rgYPE6fmo0VWFjX3FjTP5rjBj/N2/8ASQnggbgD5RY0gx/mqRrh+4vtJjgS&#10;D8G8pekdxdN21pMDcY0/6tyVIsIXmyS2HyeOI/C1RdvLoLbvLTT+t7C5GcwBpDhaW99zzA7fmn6K&#10;GWUzBaeCSXPP0R9L8/8AO/danKtFLiQCy4E8yXf+RTGqeGXEdtf9yKWVgEBjTHP6TTbp+67/AEig&#10;BXqSyoMiDD+8/wCbtSRaF1eujbQDEcH8d6F7Z9xe3tyyP/PqsuFUCPQa4iCZDoH5st9v+DSLQNp3&#10;1bj9EBoJAjczaiEEtT02Bu51hLT/ACmj48WLY+pgZ/zu6Y5pJi54ncCNabvzdzlRAJkixo1j2sAO&#10;v0h+d/J3rW+pzXH6z9M95IFj9CGif0V37oTo7jzWy+U+RR4fQMk0MbblHZtBNLR7N3J21n8393d/&#10;hv0yO36v4tQ2kl24QTHu18dfci0XX+lWH1uIMGYcOyOLvbBa7WI9p4+P9ZUDLJ0P2Bi4WFGC3HYR&#10;XJBHBEaFTD3MADDs7wTof3eVA7zLqy+DIESD8Wtc1yiHXk7TO2dS5sGfFiYYyOp1W0RsGf2j2y72&#10;gakNjXX6WiRa1zhoHCCdR4qLeCWgiJmDIkau5SFhbO3VneWmPKUK7BVP/9kAOEJJTQQhAAAAAABh&#10;AAAAAQEAAAAPAEEAZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwAAAAGQBBAGQAbwBiAGUAIABQ&#10;AGgAbwB0AG8AcwBoAG8AcAAgAEMAQwAgADIAMAAxADUALgA1AAAAAQA4QklNBAYAAAAAAAcABAAA&#10;AAEBAP/hDTJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvADw/eHBhY2tldCBiZWdpbj0i77u/&#10;IiBpZD0iVzVNME1wQ2VoaUh6cmVTek5UY3prYzlkIj8+IDx4OnhtcG1ldGEgeG1sbnM6eD0iYWRv&#10;YmU6bnM6bWV0YS8iIHg6eG1wdGs9IkFkb2JlIFhNUCBDb3JlIDUuNi1jMTMyIDc5LjE1OTI4NCwg&#10;MjAxNi8wNC8xOS0xMzoxMzo0MCAgICAgICAgIj4gPHJkZjpSREYgeG1sbnM6cmRmPSJodHRwOi8v&#10;d3d3LnczLm9yZy8xOTk5LzAyLzIyLXJkZi1zeW50YXgtbnMjIj4gPHJkZjpEZXNjcmlwdGlvbiBy&#10;ZGY6YWJvdXQ9IiIgeG1sbnM6eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxu&#10;czpkYz0iaHR0cDovL3B1cmwub3JnL2RjL2VsZW1lbnRzLzEuMS8iIHhtbG5zOnhtcE1NPSJodHRw&#10;Oi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdEV2dD0iaHR0cDovL25zLmFkb2Jl&#10;LmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlRXZlbnQjIiB4bWxuczpwaG90b3Nob3A9Imh0dHA6&#10;Ly9ucy5hZG9iZS5jb20vcGhvdG9zaG9wLzEuMC8iIHhtcDpDcmVhdG9yVG9vbD0iQWRvYmUgUGhv&#10;dG9zaG9wIENDIDIwMTUuNSAoV2luZG93cykiIHhtcDpDcmVhdGVEYXRlPSIyMDE3LTA0LTE4VDEx&#10;OjA3OjAxLTA3OjAwIiB4bXA6TWV0YWRhdGFEYXRlPSIyMDE3LTA0LTE4VDExOjA3OjAxLTA3OjAw&#10;IiB4bXA6TW9kaWZ5RGF0ZT0iMjAxNy0wNC0xOFQxMTowNzowMS0wNzowMCIgZGM6Zm9ybWF0PSJp&#10;bWFnZS9qcGVnIiB4bXBNTTpJbnN0YW5jZUlEPSJ4bXAuaWlkOmJiN2UyNDI3LTI1N2ItZDk0ZC05&#10;NjFkLTI0NDRkNDQ1ODY5YiIgeG1wTU06RG9jdW1lbnRJRD0ieG1wLmRpZDpiYjdlMjQyNy0yNTdi&#10;LWQ5NGQtOTYxZC0yNDQ0ZDQ0NTg2OWIiIHhtcE1NOk9yaWdpbmFsRG9jdW1lbnRJRD0ieG1wLmRp&#10;ZDpiYjdlMjQyNy0yNTdiLWQ5NGQtOTYxZC0yNDQ0ZDQ0NTg2OWIiIHBob3Rvc2hvcDpDb2xvck1v&#10;ZGU9IjQiIHBob3Rvc2hvcDpJQ0NQcm9maWxlPSJVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyIj4g&#10;PHhtcE1NOkhpc3Rvcnk+IDxyZGY6U2VxPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0iY3JlYXRlZCIg&#10;c3RFdnQ6aW5zdGFuY2VJRD0ieG1wLmlpZDpiYjdlMjQyNy0yNTdiLWQ5NGQtOTYxZC0yNDQ0ZDQ0&#10;NTg2OWIiIHN0RXZ0OndoZW49IjIwMTctMDQtMThUMTE6MDc6MDEtMDc6MDAiIHN0RXZ0OnNvZnR3&#10;YXJlQWdlbnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1LjUgKFdpbmRvd3MpIi8+IDwvcmRmOlNl&#10;cT4gPC94bXBNTTpIaXN0b3J5PiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1w&#10;bWV0YT4gICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICA8P3hwYWNrZXQgZW5kPSJ3Ij8+/+L/4klDQ19QUk9GSUxFAAEJAAiAcEFEQkUCEAAAcHJ0ckNN&#10;WUtMYWIgB9AABwAaAAUAKQA1YWNzcEFQUEwAAAAAQURCRQAAAAAAAAAAAAAAAAAAAAEAAPbWAAEA&#10;AAAA0y1BREJFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAK&#10;ZGVzYwAAAPwAAAB0Y3BydAAAAXAAAAArd3RwdAAAAZwAAAAUQTJCMAAAAbAAAKIGQTJCMgAAAbAA&#10;AKIGQTJCMQAAo7gAAKIGQjJBMAABRcAAAji0QjJBMQADfnQAAji0QjJBMgAFtygAAji0Z2FtdAAH&#10;79wAAJCRZGVzYwAAAAAAAAAaVS5TLiBXZWIgQ29hdGVkIChTV09QKSB2MgAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAB0ZXh0AAAAAENvcHlyaWdodCAyMDAwIEFkb2JlIFN5c3RlbXMsIEluYy4AAFhZWiAA&#10;AAAAAAC1WgAAvGcAAJIwbWZ0MgAAAAAEAwkAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAA&#10;AAAAAQAAAQAAAgAAAiQEHQXaB2kI2Qo2C4UMxw3/DzEQXhGLErcT4hULFjIXVxh5GZgatRvSHO8e&#10;JR9ZIIchsiLaI/8lIyZEJ2YohimnKscr6C0ILigvSDBpMYkypjPCNN41+zcYODU5UTptO4k8pT3C&#10;Pt4/+EERQilDQkRcRXVGj0epSMNJ3Ur3TBJNLE5DT1lQb1GGUpxTslTJVd9W9lgNWSNaOltRXGZd&#10;eF6KX5tgrWG+Ys9j4GTxZgJnEmgjaTNqQmtSbF5tZ25xb3pwg3GMcpRznHSjdap2sXe3eL15w3rI&#10;e818zn3Nfsx/y4DJgceCxYPChL+Fu4a3h7OIrompiqSLnoyYjZGOho97kHCRZJJYk0yUQJUzliaX&#10;GZgMmP+Z8prkm9acyJ27nq2fn6COoXyiaqNXpEWlM6Ygpw6n/KjqqdeqxauzrKGtj659r2uwWbFH&#10;sjazJLQStQC17bbat8i4tbmjupC7frxrvVm+R781wCLBEMH+wuzD2sTHxbXGo8eRyH7JbMpZy0TM&#10;Ls0YzgHO68/V0L7Rp9KQ03nUYdVJ1jHXGNgA2ObZzdqy25jcfd1i3kffLOAQ4PTh2OK7457ke+VX&#10;5jPnDufo6MHpmupx60jsHezw7cPulu928FXxM/IP8urzw/Sc9XP2Sfce9/P4xvmV+mH7Kfvr/Kf9&#10;XP4L/rT/Wv//AAAB6AOnBSwGhAe/COcKBAsWDBwNHg4cDxkQFxEUEhATCxQEFPwV8xbmF9gYzBnW&#10;Gt4b4RzhHd8e2x/WINEhyyLEI74kuCWzJq4nqiimKaIqoCueLJ0tmi6VL5EwjTGJMoYzgzSBNX82&#10;fzd/OIA5gjp/O348fD18Pnw/fUB/QYJChUOJRI1FkkaYR5pIm0mdSp9Lo0ymTapOr0+0ULpRwFLH&#10;U85U1VXXVtlX21jeWeBa41vnXOpd7V7xX/Vg+GH8YwBkA2UBZf9m/Gf6aPhp9Wrza/Bs7m3rbuhv&#10;5XDhcd5y2nPWdM11w3a5d694pXmbepB7hXx6fW9+ZH9YgE2BQYI1gymEHIUQhf6G7YfbiMqJuIqm&#10;i5WMg41xjmCPTpA9kSySG5MKk/qU6ZXZlsmXupinmZOagJttnFqdSJ42nyWgFKEEofWi5qPYpMql&#10;vaaxp6aom6mRqoerf6x3rW+uZ69gsFqxVLJPs0y0SbVGtkW3RLhFuUa6SLtKvE69Ur5Xv13AY8Fq&#10;wnLDe8SExYrGkMeWyJ3Jpcqty7bMv83IztLP3NDm0fHS+9QG1RLWHtcq2DfZRNpR217ca9153obf&#10;lOCc4aLiqOOt5LLltua6573owOnD6tTr5ez17gTvEvAg8SzyOPND9E71WfZj92r4bvlv+mz7ZPxW&#10;/UT+L/8X//8AAAIFA9gFaAbGCAYJMgpSC2UMcg14DnoPehB6EXkSdRNwFGgVXhZSF0UYNxkpGjQb&#10;PRxAHT8eOh80ICwhIyIZIw8kBCT5Je4m4yfYKMwpwSq2K6ssny2TLocvfDBwMWQyWTNNNEE1NjYr&#10;NyE4FjkLOgA69jvtPOM92z7TP8tAxEG9QrdDskSsRaZGoUecSJdJlEqQS45Mi02KTolPiFCIUYlS&#10;iFOIVIhViFaJV4pYi1mNWo9bkVyTXZZemF+bYJ1hn2KgY6Fko2WkZqZnp2ioaalqqmuqbKttq26r&#10;b6twqXGocqVzo3SgdZ12mXeVeJF5jHqHe4J8fH12fm9/aYBhgVqCUYNIhD6FNYYrhyGIF4kMigKK&#10;94vtjOKN2I7Nj8OQuZGvkqWTnJSSlYmWgJd4mHCZappjm16cWZ1VnlKfUKBPoU+iUKNSpFWlWaZf&#10;p2aobql4qoKrjqycrauuu6/MsN+x87MJtCC1OLZRt2y4h7mkusK74b0BviG/Q8BlwYfCqsPOxPHG&#10;Fcc5yF7Jgsqmy8rM7c4QzzLQVNF00pTTstTP1evXBtge2TbaTNth3HTdh96Y36fgs+G+4sfjzeTR&#10;5dLm0OfM6MTpuuqs65vsh+1v7ljvXPBb8VbyTPM99Cr1EvX29tb3s/iN+WL6L/r0+7H8Zv0R/bP+&#10;Tf7h/3H//wAAAdkDjQUJBlQHfwiWCaEKpAufDJMNgg5wD18QTBE3EiETCRPwFNYVuxafF4MYgRl9&#10;GnQbZhxVHUEeLB8XIAAg6iHTIr0jpiSQJXomZCdOKDkpJSoQKv0r6izXLcQusS+eMIwxeTJnM1U0&#10;RDUyNiI3ETgBOPE54jrTO8Q8tT2mPpg/ikB9QW9CYkNVRElFPEYwRyNIF0kLSf9K80voTNxN0E7F&#10;T7lQrVGhUpVTiFR6VW1WX1dRWENZNVomWxhcCVz6Xete3F/MYL1hrGKbY4lkeGVmZlRnQmgwaR5q&#10;C2r4a+Vs0m2+bqpvlnCCcWxyVnNAdCl1EnX7duR3zXi2eZ56hntufFZ9Pn4lfw1/9IDbgcKCqION&#10;hHKFV4Y7hyCIBYjqic+Ks4uYjH2NYo5Hjy2QEpD4kd6SxJOqlJGVeJZgl0eYL5kYmgGa6pvUnL+d&#10;qp6Wn4OgcaFfok+jP6QwpSKmFacIp/2o86nqquKr26zVrdCuy6/HsMSxwrLBs8G0wrXFtsi3zbjT&#10;udu647vtvPi+BL8RwCDBMMJAw1LEZsV6xo/Hpsi+ydbK8cwMzSrOR89j0IDRn9K/0+DVA9Yn10zY&#10;c9mb2sTb790a3kbfc+Ch4c/jAuRN5Znm5+g26Ybq2Owr7YDu1/Ax8ZDy7/RN9ar3BPha+av69vw6&#10;/Xv+u////wCAAIAA5bR/zX9UzD9/pX7Dsox/lH5pmH9/nn5MfeN/wX5jYkF//n6SRGGAf38FH2SB&#10;/oAc/Lh+dIt55A9+V4myytt+T4gUsT5+XIa0ly9+goWbfJN+voS6YOl/D4P0QwB/loN4HaKA5IPf&#10;+qN9JZcI4kh9HJQxyVh9JZF6r859S48eldZ9ho0Ne05914s8X7R+N4mJQct+wIgtHAR/z4gR+L98&#10;F6Kw4IJ8F57Jx7J8K5sUrkV8W5ejlHN8q5Smeg59DJHmXpV9d49PQLZ9/40tGox+xIvJ9wl7R651&#10;3tp7RKl6xht7XaTErNJ7lqBmkxB76pxaeNp8W5i7XYh8z5VNP7l9UpKLGTx9xo7w9YV6qrpd3Vl6&#10;n7RIxKd6s66Lq3x68Kk9keJ7TKROd7J7wJ+6XIt8PZuPPtN8vJh2GBd825BJ9Dh6L8Zy3A16G787&#10;w2J6J7hzqk16ZLI2kN96yaxxdtJ7RKcQW657wKIwPgx8O58PFxx8B4+g8x150dLI2vF5tMphwkl5&#10;uMKNqT958Lthj+d6WbTOdgZ63a7GWwZ7XqmHPWN70KTTFkl7Uo8R8ip5jN+E2f15ZtXTwVV5YMzu&#10;qFZ5lMTijxN5/r2SdUt6hrcHWml7DLHcPNp7eqklFZ56yI6d7e2JE34r1n6IAH2xvs2HBX1XprWG&#10;MH0zjhqFhH1IdNCE/H2MWmuEm33oPY6En36LGIuGeoAB68mHrokI1QCGo4d9vY2FuYYhpX6E+IUD&#10;jNCEZIQqc32D9IOIWQ+DqIMHPDmDuILgFvmFd4QD6fuGcJP401OFd5F1vBCEnI8ZpBSD9Y0Ti4mD&#10;dYtWclWDF4nVV/+C2Ih8OyyC64eUFYiEe4eo6FKFc5740bKEg5uBun+Dspg7oqGDDpU6ijiCoJKh&#10;cSmCUJBDVveCG44cOjSCLoyWFDiDiYrJ5siEqqoY0DKDu6WtuQaC8aGCoT+CVZ2kiO6B45oScAuB&#10;o5bnVgKBdZP/OVOBhpIMExWCmozn5WOEDLViztaDHbADt7WCUqrqoAWBuaYuh9WBTqHGbv2BCZ28&#10;VR+A45ozOImA85g4Eh+BvIxB5C+Di8DazayCnLqCtpKBzrR6nvSBNq7fhuiA06mwbjGAk6TtVFyA&#10;ZaDYN92AdJ5YEVSBA4u34ymDJMyVzK+CNsU7tZiBZb5DngOAyrfLhgmAabHdbXeAM6yNU8aACKhW&#10;N02ACqNcEK6AbItH4k6C0Ni7y9qB5tBOtMSBE8hhnTWAdMEUhU6AErp6bNV/37TNUzx/urBINtF/&#10;vKUQECp/9Iru3TySYXyYx2uQenxDsVaOsnwQmseNGnwRg5eLt3xJa56KgnyxUnWJiH0yNo6JJ34B&#10;ETKL1n/e20aRLYbLxgWPQoWEsCqNg4RvmbKL/IOQgoOKrYLyaoyJjYKIUV6Io4JANXqISYJgEASK&#10;mIOG2bOQAJEkxJ2OIo7trv2MY4zfmICK8YsmgVWJs4myaWqIpoh8UEqHy4d2NHaHeYcFDvqJVoa7&#10;2EePCJuSwy6NMph7rYGLhpWXlx6KE5L9gBeI6JC+aFOH5o68T1uHE4z/M52GwowdDhSIKImE1umO&#10;SqYVwdGMeKImrCSK1J5zldKJaJsKfuaIMpfqZ0uHPpUtTn2Gb5LMMtmGHJHBDU6HJYj/1aeNsbDH&#10;wJuL4qwAqvaKPqd3lLSI1qNBfeKHpJ9cZliGp5vaTbWF3Zj5MiyFipfyDKiGS4iP1JCNM7ulv5KL&#10;Z7YFqfKJwrCmk76IW6ukfQqHMKcIZZ6GNqLnTQyFX5+vMZ2FC50/DB6Fl4gx06OMy8bHvrOLA8BJ&#10;qRaJXroUkueH9LRJfEKGzK8EZPaF3Kp3TIeFBadlMSSEoqE6C66FBIfm0uCMctJXvfuKsMrxqF2J&#10;DcPhkjGHo71Te52Gerd8ZGmFi7LHTA2Eva5nMLeEXKDwC1WEjoepzPub8ntbuJOZR3sho/aWuHsJ&#10;jt6UYHsmeRWSRXt4YmmQZXv5SnKO2nyTL2OONX1+Cn6QH3/Ayzqa4oT9t2aYI4PnowGVmYL8jfqT&#10;TYJLeCuRQ4HYYXyPdYGaSX6N94GBLnmNV4HjCc+Om4MIydOZ346tthyXJYzCoeWUmIr4jOGSW4mJ&#10;dyGQXohUYIOOnodeSJiNKoagLaeMjIadCTWNR4XoyKiY55iOtOOWPZXOoKeTvZM0i7uRcpDtdgOP&#10;ho7/X3+N0o1SR7GMZov7LN6LzIvNCK+MH4Xfx3yYLKKGs8aVhJ76n3uTC5usioSQ0piqdOyO2ZX0&#10;Xo+NMZOgRu6LxZHELDuLJ5G+CDyLIYWRxl+Xm6ylsrKU9ahZnmySfqRKiYSQSqCNdAGOU50jXbiM&#10;nZonRkGLNJf3K66KlJc7B9uKTIVQxWaXJrbsscmUgLHenYmSCK0OiKqP1aiac0CN5aSPXROMMKET&#10;RbGKtJ7TKzqKEpvIB4uJm4UaxJKWw8F4sQeUHrulnMmRp7YWh+6PcrDuco+NhaxVXH2L2qiZRT6K&#10;XKZBKtmJqJz5B0qJC4Tuw+KWbsx5sGeTysXYnCiRVr+Fh06PI7mzcf6NNrSqXAOLjbETRNWKGqxC&#10;KnyJaZy6BxaImYTLvT+l0Hp6qhyiaHpNltGfHHpFgxScCHpybp2ZOHrUWSyWsntkQlOUonwKJ/OT&#10;83z9BKqTf3+mu7Ok4oOUqSqhWoKclhWeCoHQgmCa/YE+bduYOoDrWGOVwoDOQYKTvIDbJzSTC4F1&#10;BGiSA4Kauoij64zCqBegaIsBlSSdFYlugWuaF4gpbPGXXYcnV4qU74ZmQLyS7oXoJo6SOIZbBC+Q&#10;tILUuXyjG5X1pv2fo5N6k/+cWZE5gF+ZTo8za/WWnY2RVq2UNIwxQAKSNIs5JfmRd4vZA/2PkoKy&#10;uJaiVZ9opgqe6Zwzkv6bqpk/f1aYppaLawSV2JQuVdmTfJI/P1KRfpDsJW6Qv5FWA9OOmYKWt6Oh&#10;yKkCpTWeVaUVki6bEaFrfoKYEZ4ZajmVVpsiVSKS65isPsOQ7Jc/JQGQJ5YLA6+NyIJ9tsuhV7K9&#10;pG2d4a4ekWyananGfcqXoKXRaZaU66JSVJaSgJ+DPk+QbJ5UJKyPoJjMA5GNGoJptg+g/ry2o8ad&#10;grdhkMqaPbJcfSyXP63MaQGUjqngVBeSLacNPe+QEqTDJGWPMJibA3mMjYJZtXGgr8csozydLcEX&#10;kEGZ6rtffKWW8LY/aIiUQLISU7OR4K9HPZuP0qmoJB+O9JhsA2WMHYJMrh6v/nnknCmr3nm2ihCn&#10;3nmyd4qkF3nmZEegmHpQT/mdc3rmOh+a9nuNICmamHxxAACV03/KrM6vKIKDm2iq5IGZiX6m2oDg&#10;dvujE4BjY6ifm4AmT1Ocf4AjOXSaBYBMH6GZloEXAACUjoAAq9+uPYsumoqp/omNiL2l7YgadjGi&#10;MIb7YuSevIYgTp+bpoWOONWZLIVLHy6Yq4ZGAACTcIAAqxKtapPnmaqpN5Gah8ylMI+EdVChaI29&#10;YhKd/IxRTeia6Is4OEGYaoqiHsqX14uzAACSeIAAqkGsypy0mNqomJnChvOklJcXdHWgz5TAYU2d&#10;S5KwTUKaPZEoN7+XuJBrHnWXFJBhAAuRkoAHqZCsLKXMmC+n/KIxhkij+Z7ic8qgNZvvYKqcsplc&#10;TK+Zj5drN02XCpblHiiWX5RYABuQxIASqOKrua8Dl6Knfaq4hcKjcqbDc0CfrKNDYCmcNqBPTEGZ&#10;HJ47NvaWgJ19HfOVyJRAACiQGYAbqEKrYbh0lxmnG7N7hUOjDa7ncsifSKrkX7ub1qepS+GYxaXj&#10;NrCWI6LrHcyVT5QmADOPj4Aip7mrFcJelqamxLyrhNaitrdxcmKe9rL6X2Obhq+6S5yYda0fNnuV&#10;3aTWHaeVCZQNADyPIIAon7C6hHl0jtW1q3k6fdGw/HkybGSsi3lnWjioZHnURu+krnpqMeuh5nsH&#10;F/Cicnu+AACRKIAAnqa5toGkjkK0woC9fWKwBYANa/OrjH+eWbinZH9yRmyjrn+DMWyg3n/BF7Ch&#10;O4C6AACQboAAnfe4y4nVjZqz3ohJfM+vGobua1Wqo4XtWR6meoU0ReGixoTMMPqf7ITEF4GgHIYE&#10;AACPy4AAnWi385IQjPizD4/nfBquUo37aqqpzoxjWH2lq4stRVmh9opXMJWfE4osF1yfHIqwAACP&#10;PoAAnNW3RpppjGKyYZeme3utppU0agapJJMYV+2k8JFdROGhP5A1MD6eUpAqFz6eNo64AACOxIAA&#10;nDu2v6Lui9mx0Z+SevqtD5yPaYuoj5n4V3mkWpfWRH2gkpZwL/idnpakFyedZ4+oAACOXoAAm8i2&#10;Nqugi3CxRKelepisgqQTaS+oBKEFVyWj1J6XRDmgCJ1JL8Sc8JwnFxWcqI+bAACOCoAAm0q117SM&#10;iyKw1K/belesA6uraOmneagxVt+jS6WwQ/yflaSeL5ychqAxFxWcF4+bAACNxYAAmtm1hr3risuw&#10;dLiDeg6robO2aKynG6/jVrKi762gQ9+fOKqnL5GcL6ApFx+bto+iAACNjoAAkfPFY3kYgh+/0njL&#10;cha6fHi5YaO1aXjqUHGwp3lTPgusc3nkKaaplnpqD2arWXsLAACNQ4AAkTfEi4Dmgba+83/4ccK5&#10;kH9KYUq0bX7iUA2vnn7EPa2rX37lKV2oZn8yD4Wpw4BEAACM/oAAkM3DkoiogUe+CIcncV64noXc&#10;YNuzdYTzT6Gun4RZPVKqWoQZKSOnSoROD6+oT4TuAACMwYAAkIHCqZBrgOi9I45fcOm3vIyVYGuy&#10;hosmTzqtsoolPQCpaomTKPamSInjD9qnBIkCAACMjIAAkCzB6JhPgJS8W5W1cJK28JN0YAuxu5GV&#10;Tuis1pAmPMOoko9pKNelY5AbEASl4YrUAACMXoAAj8fBUKBigEK7tZ03cE22QJpzX8+xCZgsTq6s&#10;JpZxPJWn0JWyKMKklpW8ECuk44ruAACMOIAAj2bA1aiUf/y7KqTQcBa1qqGHX6Kwb57fTomrk50H&#10;PH2nOpysKLij4JpuEE6kBosGAACMGYAAjybAUbD1f8y6oayTb/a1H6jLX42v46XYTnerCaQaPG+m&#10;vKL/KLOjU5uFEGyjRIsbAACL/4AAjtS/8LnJf666LbSbb+20m7AtX4evUaz6TnuqcKtcPICmIKf1&#10;KNyiyJugELCiuItIAACL64AAhLTQn3jzddfKWXiDZq7Eb3hbVxG+1nh9RrO5k3jaNQe1CHlYIPay&#10;d3muB+uy2XtFAACJ+YAAhGLPn4BudZvJfn9nZnDDjH6tVs691n5ERnG4dH4pNNmzzH5QIPaw/n6f&#10;CGew6n/nAACKFoAAhErOhYfFdW/IfIZBZkPChYT6Vpm8vYQhRj+3S4OeNL6ykYOBIQuvlYP4COav&#10;KIP+AACKL4AAhEbNfI8WdV/HbI0ZZiDBcotnVna7m4oaRiS2KIlINLWxZoj+ISyuSYnkCV2tm4ZV&#10;AACKRYAAhDnMmJaFdVjGeJQHZh3AcJHwVmq6l5BJRiG1FY8kNMSwVY7fIVqtII97CcysQoagAACK&#10;WIAAhB3L1J4hdVDFpJsaZii/jpiQVoO5r5aZRji0L5VLNOOvXZVKIZKsGJRACjSrG4bmAACKaIAA&#10;g/7LLKXPdUrE76I5Zje+zJ87VqG46Zz9Rlyzbpu5NQ6umputIc2rMpbbCpGqH4clAACKdYAAg9zK&#10;mq2mdUXEVKl2Zkq+KKYBVsK4PaOORoSywqKhNT2t+KDpIgqqgpcECuepT4dfAACKgIAAg77KErXF&#10;dUXDxbDqZmS9k6zyVvK3o6pmRsKyJajfNYitVqQyImWp25dBC0eosIegAACKiIAA8oZ7RnmK2vd7&#10;nHmlwv179nnRqn18WHockXB8w3qKd7t9O3sWXPZ9w3uqP9Z+eHxcGxZ/0X0P8Fx5kITv2Tp6B4Po&#10;wXF6gIMEqRV6/oJOkB17hYHIdnl8F4FkW7p8soEKPpd9Z4DUGXV+X4Db7mp4JpB012h4rI5Rv9d5&#10;N4xRp5J5zIqfjrx6aYkldTd7EYfVWpF7uoaVPXZ8a4WJF/Z874UY7Jh2+JwG1Z93hZjTviB4GpXR&#10;pgF4vJMNjVJ5b5Cmc/V6J45rWXV624xNPGx7hYqCFpp7iIjf6vB2Baej1AB2k6NsvIp3LZ9vpIV3&#10;15u5i+94kZhGcr55WpUsWGd6F5I5O3V6t4/VFWR6V4wU6YJ1S7NS0pl11a4iuyl2bKkoozV3GaR+&#10;ir132qAicZh4p5wTV2x5a5hmOpZ6ApWuFFZ5Z43A6FB0ub8d0W11Pbj0uf51zrL/ohN2eq1kibl3&#10;Q6gscLN4FqNOVpF42J7rOdZ5ZpwqE3J4po0m51d0TMsL0Hl0ysPquQZ1Ur0AoRl1+bZ2iMx2xLBo&#10;b+h3nqrhVed4ZKYcOTN446HRErl4CIyo5pF0A9cpz7h0ec8MuDp09scxoEV1lL/Ih/92XLj3by93&#10;OLLoVUZ4AK4tOKZ4d6ZNEiV3i4xE4eOELnflzDODo3g7tfKDLniYnv6C0XkMh1qCi3mdbvCCXXpL&#10;VWCCT3sCOSaCmXvTE9+EnXyO4B+CoIK9yveCKYH3tN2BxYFNnd+BeYDMhiOBQ4B0bbOBKYBAVB6B&#10;MIAeN+6Bg4AsEniDIICm3oSBSo2ryU6A4Yves1GAh4ovnGeAUYjDhNSAMoeMbIaALoaBUwyAQIWO&#10;NueAjYTiETyBsoRz3OeAKpiXx6R/xZXVsap/dpM6mup/RpDUg3x/PI7Ca1h/SIzeUgh/ZIskNfp/&#10;rInhECuAdYfB22B/PaOSxiR+2J/qsDJ+kJxrmYF+aZkkgi9+YZYXajp+fpNoURV+o5DzNSF+4o9K&#10;D0B/ZYpQ2g1+ha6txNp+IKokru191aW9mEt9saGPgRV9sJ2paTJ9y5obUDh9+ZcLNF5+MpVfDnt+&#10;gInK2PN987nqw8h9jrSBrdp9Pq8xlzx9GKoggCN9HqVvaGF9P6EnT3x9Z52MM7h9mZtmDdh9w4lc&#10;2BB9hcVZwut9H78OrPJ8yLjXllB8mbLjf0R8oK1tZ518y6iVTtp896TZMyx9G6BYDVN9KIkC12R9&#10;NdEXwjx80MnnrDB8bsLGlYJ8NLv3foR8OLXNZvd8ZbCXTlR8l6yWMrp8t6JMDOh8rYi60cGNUXaS&#10;vbWL63cGqQOKqXd+k36JjngJfTGIl3iyZgWHxXl6TZ6HKHpJMjiHJXsxDNaJJHx50DyL8YDHvHyK&#10;mYA+p9qJY3/OkmiIVX9+fB+Hbn9XZPuGrn9RTJSGHn9cMTWGGn+YC+yHi4BazuKKqYsbuyGJX4mc&#10;pqyIK4g3kS+HMIcNevKGWIYTY+KFqYVGS4+FJoSWMESFIYRECx6GJIPCzX6Jj5V1ubGISZMXpSaH&#10;JZDaj82GLo7PebGFbI0LYseEzIt2SpyEUYoVL26ERolZCmuE7Ia3zCaIsJ/auFeHbJyro86GTpme&#10;joGFXZbCeISEmJQeYcKECJHRScCDk4/QLq+Dfo7xCdKD4YakyvaIAKpoty+GvaZqoqqFnqKIjWiE&#10;sJ7ad4KD75tvYNODWJheSPuC6pXjLgeC0JUNCVGDAIZMyfmHcrUZtjeGMbBOobGFD6uXjHWEIKca&#10;dqeDZqL3YBeC0p9HSFWCWJx1LXuCOJpJCOaCRoYEySyHA7//tW2FxbpnoN+En7Tei6GDqa+Sdd6C&#10;76rCX2eCZqakR8eB7aP5LQSBup5wCI+BroXJyJGGrss9tM2FdMTYoC+ESb56iuqDS7hodTWCjrMA&#10;XtWCBq61R0qBk6rWLJeBXp4mCEqBNYWbwgeWvXWEr1mUinYLnA2Sg3aXh/CQrnc2cviPB3fzXQaN&#10;lHjLRbmMcnmmKwOMTnqMBqmM/3ycwLyVfX8srlOTUH7LmxSRU35+hwGPiH5TcgmN7X5PXByMiH5t&#10;RM6Lb36ZKieLQ376BiyLbIAXv46UV4jYrRiSNIedmfuQNoZ1heSOeIWJcP+M6oTGWyiLkoQvQ/GK&#10;gYO6KWOKTYO5Bb6KCoMmvm+TQZKnq+SRKJCZmLmPN46hhMiNcIzjb+uL9ItmWjCKqIocQxmJnokR&#10;KKqJZYjnBV+I14OhvUeSZ5yFqs+QTpmyl5mOYZcDg5WMqpSFbtmLKJJBWUCJ65BSQlOI5I7HKAiI&#10;oI7KBQ2H0INqvDyRv6aGqcWPqaL4lpCNvJ+HgpeMB5xKbfCKh5lRWG2JQJa7QaeIPJTfJ3yH8JQ7&#10;BMiG84M8u1uRObCnqOmPJaxflbSNNagsgcCLfqQ0bSyKBKCYV8aIvZ2DQRmHqZuVJwuHVZi+BI+G&#10;PIMVuqSQz7sBqDaOvbYAlPmMyrEPgQSLDqxebHmJlKgwVyiIV6TXQJ2HQKLcJqqG1pokBGCFpoL2&#10;uhqQfMW6p6eObcADlFuMeLpSgGCKtrTya+KJN7BOVqeH+60SQC2G7KjEJkiGgZniBDuFL4LdssOg&#10;enTDoUidiHVOjzyax3XifGiYPXaMaLGV6XdTU+iT2ngyPaGSRXkMI2eSSXnUAUqQWXy6sbCfYH3m&#10;oH2ca32YjnyZrH1je6qXJH1RZ+yU2H1mUySS0n2dPNuRQH3hIrmRM35UASyOzH/dsLueRocOn3mb&#10;XIX0jY+Ym4T5eraWIIQzZwWT3YOcUlCR4YMxPB2QU4LuIh6QNYM7ARGNb4C5r7ydU5AxnmiabY5g&#10;jG6XtIy2ebeVMIszZhOS+on6UX6RBYjzO26PeIg5IZWPSoizAPqMQICprtWccJmKnXaZk5cEi3KW&#10;4pSneLOUZZJzZTGSG5CCULaQM47uOsqOp43cIReObY4vAOaLPYCcrfObzKMInKyY7p/RiqmWOJy+&#10;d+CTvJnlZGORfZdXT/+PipU9OjiN/pQSIKmNt5LgANaKY4CRrTKbTaygm+yYb6jBieiVt6T+dyWT&#10;OqF+Y7qQ/55mT26PCpvxOcKNapsCIFWNFpXcAMiJroCHrJCa67Zqm1CYDbHjiUiVUa11doWSzqlW&#10;YyCQk6XLTuaOp6NKOVmNAKFbIAyMkJWrAL2JG4CArBSanMCdmtOXvrtviL6VALZWdfeSeLGiYp+Q&#10;Oa3NTnqOTKtdOPyMrqZlH76MPpV2ALSIpYB6pAmqkXQ5k5+m7HS8grGjfHVPcQWgRXX8XnOdSnbF&#10;SryaqHeiNVeYvnhrG0CZa3jsAACNnn8RozCplnzjkwul53ybgiSicHxzcHafNHxwXdqcOXyXSiKZ&#10;m3zeNL+XrX0tGtCYNX2YAACMbIAAonOoioWIkj+k5ISFgWyhZoOkb7KeMYL+XR+bPIKISXmYo4JE&#10;NCyWsoIrGm2XGYLGAACLYIAAobCnlY4vkWOj9oyDgH2ggIr+btudRImyXFWaWYirSMuXxYfhM6GV&#10;0Yd4GhOWGog4AACKd4AAoOOm1JbmkJejNZSaf6mfwpJ/bgKciJCfW5yZiY72SCyW/Y2/MyaVAo0v&#10;GciVLYztAACJr4AAoDqmIp/ej+2iiZzzfvyfFpo1bVab2pe2WviY2pWGR6CWOZPlMruUO5OJGYSU&#10;VpDqAACJB4AAn52loajyj2eiBaVnfneeiqIGbMibRp7zWm6YTpxbRyqVspqTMmKTnZoQGVCTopEd&#10;AACIfIAAnxalQ7I0juahpK4QffSeI6oVbEia2qZ6WfWX4KOURr6VTKIOMhGTLp90GSaTEJEBAACI&#10;C4AAnqqk+bvejn2hVLchfYSd0LKLa9eag656WZCXhquDRmyU76lCMc6S2KGsGPeStZDhAACHsIAA&#10;lfG1CHPEhn2wuHQ3dpCsonTCZe+oxXVsVGelK3YxQaKiCHcDLPCf+HesEm6iHHesAACJfoAAlVW0&#10;InwBhh+vxXu0djSrnnuQZY6nsnuWU/ukEXvIQTig6XwaLI+eyXxpElSgnXyvAACIxIAAlNWzGYQs&#10;hYyuw4M0dbCqk4JlZPymqYHYU2+jB4F/QL2f4IFbLC+dtIFnEj+fP4IJAACIIYAAlE6yH4xThOyt&#10;z4rCdPuppIlgZFmlsYg/UtaiGIdoQD2e8obYK9KcuobBEiueBobKAACHk4AAk7uxU5SShFStBJJw&#10;dFmo3JCIY7Kk6Y7fUkqhQI2EP8ieH4yhK4Gb24yoEhuc7oriAACHGYAAkyqwt5z5g8usZppLc9So&#10;OJfVYy+kQZWtUc6glJPlP2adWZLDK0CbC5MTEhCb8ow2AACGs4AAkr6wJaWFg2Cr1aJLc2inpZ9K&#10;YsajrZynUW6gAZqOPxucv5l6KxCaRpiUEgmbDIwyAACGXoAAklOvxa5FgxurbKp4cyanLKbjYnij&#10;H6PJUR2fbaGNPs6cPaC6KtqZypz5EgeaXYwxAACGGYAAkfuverdsgsqrF7MRctWm0K7xYiqiv6t8&#10;UNyfCalzPp6b1KbNKryZZJzlEgaZ5owwAACF4oAAiHa/5XNReeG69XOtatm2Q3QrWyexynTMSoqt&#10;nnWHOJOqFHZGJFKoK3a3CliqB3cXAACGDIAAiB6/BXsuebm6CHrUaq61PHqsWvSwq3q2Sk+sbnru&#10;OF+o1XtDJDSmx3uBCp+oLnxiAACFtoAAh9698oLpeWK4/YH0al60JoEuWpavj4C1SfarTIB0OBqn&#10;rIBsJBOlgYCUCt+mg4EmAACFa4AAh5e854qYeQG39YkbaeezIofUWiyugYbXSZSqQYYtN8+mnYXV&#10;I/KkW4YYCxelB4VRAACFKYAAhz68CpJgeKW3FpBiaYSyQY6mWcCtno0zST+pTowcN4+lrIuWI9ej&#10;Vow+C0qjuYeiAACE8YAAht+7YppTeFC2Z5fWaTWxiJWcWXWs35O9SPmojJJVN12k05HGI8Oia5Ho&#10;C3SilIe/AACEwoAAhoe63qJfeAm12p9kaPWw75yuWTmsPpprSMKn7JjbNzmkLJiqI7qhmJajC5yh&#10;lIfZAACEmoAAhk26YqqVd9W1WqceaMawa6P2WQ+rs6FlSJqnXp/lNxSjpp8KI6qg/JgdC8CgtIfy&#10;AACEe4AAhg26EbM+d8C0+K85aLev86uDWPWrI6ioSIimvac5NxOi/aQPI8KgYJgtC/GgHYgTAACE&#10;YYAAe27LMXL9bZnFtnM3X1jAf3OaUHO7gnQnQJ6233TLL0WzIXVkGwax+HVrA2+wTXeJAACDJIAA&#10;e2jKQHqIbavEwnoRX16/a3nZUHC6SXnaQJm1h3oNL1KxqHpWG0ewMXpfBAuuL3xGAACDIoAAe3LJ&#10;EoHZbZfDnoDYX0e+PYAPUE65C3+gQH20On9tL1CwR393G32ukn+rBJesSYB1AACDIYAAe3DH6IkU&#10;bX3Cc4eeXxe9EYZnUCW31IWFQF6zAYUCL0qvAoTfG62tHYWEBRKqm4NuAACDH4AAe1vG7JBlbWXB&#10;cI6AXv68BIzoUAK2woulQE+x34rPL1Ct3IqsG9+r0IswBYGpJIO5AACDHoAAeznGJZfkbVTAmpWQ&#10;Xve7H5OOUAO11ZH2QE+w7pDsL2Gs0pEBHBWqppALBeSn4YP7AACDHYAAexfFhJ91bUe/6pyzXve6&#10;YJpHUAq1DJhmQFuwJZddL3msAJd5HEupo5MhBjumzoQ3AACDHYAAevbFBqcwbT+/W6P9Xvy5waEs&#10;UBa0YZ8UQGevdZ5ZL42rVpzTHHio4JNABoel64RqAACDHIAAetzEna8+bT6+4auTXwm5OKhbUCqz&#10;zKYzQIWu16TOL7mqsKBFHLOoMZNnBsilRoSWAACDHIAA5h92cHMY0Bt3S3PxuYB4H3TMoip46nWv&#10;iiR5snahcWN6f3ejV4Z7T3ifOy98MXmWFp19IXno5A90h35ozmt1iX4bt/p2fH3loMt3ZX3KiN14&#10;S33NcC55M33kVlt6FX35Ogd6734SFSB7VH3B4jFy8InSzJp0Aohktl91CocSn0Z2CoX9h353CIUR&#10;bvN4BoRCVT549oN5OPl5xILEE8R51YIL4Glxk5U4ys1yrpK/tJxzwJBsnbF00Y5MhhF15ox2bbJ2&#10;9orCVCp38okhN/54soe3EpR4i4Xs3slwdaCdyTJxkp0vswJyq5nnnCtzxZbVhK505ZP4bHx2B5Fp&#10;UyN3C476NxV3u4z+EY93cYk/3WxvmKwNx9lwtKe6sapxy6N/mtty6J96g3d0D5u0a1h1NZgzUi52&#10;QZUPNkJ24ZLFELR2hItL3E5u67eMxsFwBLJbsItxFa0xmb5yMKg8gnJzXaOaanJ0ip9MUVp1lJt1&#10;NY92JZklD/51v4rQ229ubcMexeVvgb0Vr6NwiLcEmMtxm7EjgYVyyausaaRz/aa2UK91CaJ7NPR1&#10;hZ61D2p1H4ps2stuG87GxURvKcfkrutwIcDzl/9xJ7o2gLtyT7P8aOtzg659UAp0jqpJNGN0/aMo&#10;DvR0n4oc1hV/DnG2weV/EHLKrPR/HXPPlx9/NXTRgHV/VnXdaO5/iHb2UDF/z3gINJqAWXkHD1iB&#10;8nk81Ix9UXx/wLJ9c3x6q859l3x8lf59wHyPf1N983y5Z9N+N3z3Tx5+jX00M5B/En1yDkGASH2D&#10;0wB70odQvwd8AoZCqkF8M4VElIF8cYRvff58u4O9ZqJ9FYMmTgt9doKYMpN97YIlDUx+0oGD0W56&#10;hpIYvWV6vJAZqKF6944wkw17QIxpfKp7oYrdZXh8DIlyTQl8doghMa183oceDHh9jYT8z/N5cpzp&#10;u+95qpoLpy157ZdBkaR6P5SYe2Z6pZIcZFt7Io/nTBl7k43hMNx76ox/C8J8d4fzzrN4m6fSurN4&#10;1KQfpfJ5FaBxkHJ5apzmekp51pmRY1Z6U5aESz56zJPmMCF7FZKCCyl7jYeLza538bLTubB4Kq5O&#10;pOp4Zam/j2x4uaVUeVp5LKE0YoV5rp1xSoR6IZpLL4N6XJhyCqp6y4c2zOR3c73xuON3qrigpBB3&#10;3LM1jot4J63reIF4m6kJYcR5J6S3SeV5nKFrLvx5wZ1OCkJ6LYbwzFV3Hsk+uEp3UcMjo193d7zg&#10;jct3tbbCd8h4JLEvYSB4sKx7SVR5J6jyLn15QZ9vCfB5r4a4xn6IGHCKs/yHM3G+oJKGcnLajBuF&#10;0XPudreFR3ULYFyE3HY1SLSEnndVLcWE9HhSCNyGT3lgxUaGgHq4suqFu3rqn3OFDHsbiweEdXtX&#10;daqD+XunX1uDnHwJR7qDaHxpLNiDsnzACC+Eqn11xBKFDoT5saiEXIQxnl+Ds4NyidmDLILSdIeC&#10;uoJUXlGCa4HzRseCRIGfK/uChYFuB5iDOYELwq2Dx48qsDGDFo2NnMmCfIv3iHGCAIp8c0KBqIk2&#10;XTWBa4gSRdWBSocTKyyBeIZ+BxSB+IQowVSCvZlhrtiCDZb9m3WBepSdhymBBZJRchuAsJAtXDWA&#10;hI5URQCAaIy8KniAhIwJBqOA5oR9wDCB7aO+rbiBQKCWmleAq51khhSAOJpFcRx/55daW1F/tpTC&#10;RER/oZK0Kdd/sJITBkR//oQ9v0SBSa43rMuAn6pOmWSABaZLhSB/jqJbcD1/RJ64WpJ/GJuCQ6Z+&#10;9pkiKVF++JdCBfZ/P4QIvpCAzrjarBCAJrQymJl/hK9ghE5/Aqqfb3N+t6ZOWdh+laKpQwx+d6Bw&#10;KN9+XpuCBbZ+o4PcvhSAeMPBq4J/075jl+x/JLjBg5N+k7M1bsZ+QK5JWUV+IKpzQpN+B6cwKHl9&#10;5pteBYN+JoO6t1yRV2+xpjWPnnDtlCGOHHISgPSMyXMubMuLmHRUV5OKlXWGQO+J4HakJoGKO3eB&#10;AyqKJHm9tliP4XlTpUOOR3mekx6M1Hnpf/mLh3o/a9aKX3qpVqqJZnskQAqItXuYJbKI+nv0AtuI&#10;hH1ptUmOi4LqpAyNAoJdkgOLkoHTfteKU4FpasyJN4EZVbuISoDjPzaHnoC6JPqHzoC4ApWHFoCi&#10;tCyNTYyVotSLy4s+kLaKaonofbmJKoi0ab2IH4esVM6HPobHPmuGmIYNJFCGtoXmAlmF2YGWswWM&#10;S5ZJocKKy5Q4j5yJb5ItfIuIOpA3aLCHMY5rU9+GYYzlPaWFvYuvI7OFxIu5AiWEyoFzsgaLhaAf&#10;oL6KCZ1ZjpiIrJqPe5KHeZfaZ8qGcZVbUxKFmJMxPP6E95GuIyyE7JEhAfmD5YFWsTWK6aoOn+uJ&#10;caaWjcCID6MNeryG2Z+dZwWF1Zx7UmqE/ZnUPHWESpg+IsCEMJWdAdWDJ4E9sJKKcrQnn0CI/rAC&#10;jQmHlqu+egKGVqeXZlGFUKPhUcaEg6D0O/CDzp9fImGDlJc/AbiCjYEpsCCKGr6LnryIqrnCjG6H&#10;O7TGeV2F76/uZbmE4qvAUUSEE6jmO3+DZKUxIf+DIpb8AaCCEoEZqJua6W8ImI6Yc3BBh6WWPHFp&#10;dbCUPHKMYrWSaHO3TpKQ1XTnONSPwnX0HqOQhnaEAACKcntFp8qZnXgnl9KXPXiAhteVDnjddOST&#10;DXlHYeuRO3nFTdCPrHpQOBmOlXrMHgaPNXsLAACI2X6Tpu+YV4E7ltGWCYDKhemT24Blc+2R5YAc&#10;YQWQHX/xTQGOmH/fN2ONgX/WHXeN/n/zAACHcoAApfWXNopAlcKU6okfhMaSx4gNcvaQzYcPYBuP&#10;E4ZBTDmNloWVNsCMfoUbHPyM3YVmAACGO4AApQuWLpNxlM6T7JGjg8uR0I/icfaP3I4zX0aOFoyz&#10;S36MpYt9NiqLjIquHI+L0IrjAACFMIAApDSVb5zGlA2TL5pRgwqRDpfecSSPGpWGXneNWpNoSsqL&#10;35GuNZiKxZDHHCOK8o+RAACET4AAo4GU2qYuk1KSnqMZgkqQep/6cGiOgZz8XcmMw5pTSjaLRpg/&#10;NSWKFpeUG9GKLJLPAACDlYAAovGUaa+7kr2SMawLgauQB6hGb8eOBKSnXS2MRKGKSaaKz59kNLSJ&#10;mJ3ZG4uJh5KfAACC/YAAooqUFrmakkiR4LVbgSOPrrDzbziNoay/XKqL2KlSSTeKYKdINFKJMKLX&#10;GzeJGJJnAACChIAAmlKk226Eizyhum+ve1me3XDSanucOHH0WJWZxnMbRW6Xr3Q/MHKWZXUoFf+Y&#10;TXUoAACGIH5pmbKju3cuirSgpHeFesOdwXfpaeSbEXheV/yYm3jnRN2Wgnl6L+qVKnntFaaW1Hnc&#10;AACFAIAAmQuihn/BieqffX9eegqcln8NaR+Z7X7gV0aXen7QRDuVZn7ZL2KUB37oFVSVeH8IAACE&#10;BIAAmEqhZYhKiQ2eY4dEeRibhoZTaE6Y2YWEVoCWc4TjQ5OUZIRqLt6S/4QrFQeUPoSAAACDKIAA&#10;l36gfJDdiEOdfI9CeEeaoY29Z3SX94xYVdGVgYsaQvyTe4o1LmySDInRFMqTG4lAAACCbIAAltef&#10;sJmrh5ecuZd6d5eZ35VXZsmXL5NTVS+Ut5GNQnuSm5BALgyRJ5AOFJKSFI1GAACBzoAAlkafHKKP&#10;hxicKJ/PdxWZRJ0NZjmWipp0VJ2UFZhBQf+R/JbJLbSQbZaFFGGROI3IAACBS4AAlc6esauXhp2b&#10;vahOdpKY0qT5ZbaWDqHXVB6TlZ9RQYeRgp4QLViP6ZvgFDmQhI2sAACA4IAAlXWeYrTwhjuba7Ep&#10;diKYeK1GZUGVqqmuU7STKqcOQS+REqU6LQ6PfZ52FAKQDI2HAACAi4AAjJyvNG4Aflere28Xb12o&#10;A3AvX3mkwHFLToyhu3JoPEGfN3N3J82d93QkDS+guHPFAACCf4AAjCyuOXZBfgaqenaObwCm7Xby&#10;XxqjlXdsTiugg3f7O+id9HiMJ4ScmXjkDTqe4njRAACBxYAAi7qtDX5dfXOpWH3/bnylwn27Xoui&#10;aX2iTaefVn2oO3mcx33GJzObV33eDT+dNn47AACBIYAAizCr6oZnfM+oOoV3bcOkq4SiXeuhTYP5&#10;TRGeQ4OBOwCbtIM2JuCaNYMtDT+btYMRAACAk4AAipuq+Y6DfDSnTY0NbR6jwYu0XUGgYoqBTImd&#10;TImJOo2awYjsJpSZMYj/DT+aXIc9AACAGoAAihCqQZbEe66mlpTNbJijBZLsXLqfoZE5TAmchY/R&#10;OjKZ3Y70JluYP49bDUKZJ4j3AACAAIAAiaipnp8ge0Cl+JyrbCaiZJpGXEie/ZgYS6Gb3pZcOeOZ&#10;LpWGJjaXXpTcDUqYEYj8AACAAIAAiUupNKenewWliqS9a+eh5KHOW/ieYp8jS0qbOZ05OYqYmZys&#10;JfOWy5lyDUqXOYj8AACAAIAAiQOo6LCCerylM60qa5WhgqnAW6Od9qa9Sv+axaT6OU6YH6LEJciW&#10;UZmMDUOWoIj3AACAAIAAf3K5/21sceG1wG5pY7GxvW9xVKut6XCARJmqYHGNMwGnk3J4Hrum0XLB&#10;Bb2nP3NtAACAAIAAfzO5H3VQcce0yXWMY5GwnnXpVIqsqXZiRHapCXbwMuumJnd1HsSlMHeSBiCl&#10;IXjFAACAAIAAfvm38Xz+cW+zn3ydY0WvZ3xeVDOraHxURCqnwnxrMrak1XyWHrmjtXyhBnKjNn2j&#10;AACAAIAAfqq2v4SScQWycYOwYsauPYLxU8qqOIJmQ8mmloIUMnKjpIHwHqSiYoIWBrahf4HkAACA&#10;AIAAfky1v4w4cKSxcorhYlutPomwU1WpN4itQ3SlhofwMjGik4eeHpChNIgrBvGf+oSxAACAAIAA&#10;ffC0/pQGcE+wrZJAYgiscZCXUwKoYo8mQyWkqo4SMf6hnY21HoGgI43gByGeo4TSAACAAIAAfZ+0&#10;aZvmcAuwEpm2YcaryZeZUr6nr5XEQuKj9pSCMdKg3pR6Hn6fLpKnB06deITxAACAAIAAfWqz6aPl&#10;b9ivjqFQYZCrPZ7NUoanG5ypQqyjXJtwMZygSpriHmaefJSNB3mcdoUOAACAAIAAfTazm6xHb9Cv&#10;K6lWYYSqwaZdUmSmgqPrQpCiraLDMZSfj5/zHnadyZSZB6CbxYUoAACAAIAAcq/FSGzeZaXArG20&#10;WB28OW6fSdO37G+VOnW0AXCBKVOxNHEtFJax6XC4AACrKXR7AACAAIAAcqLEd3RwZcO/sXSLWDq7&#10;BHTVSfG2hnVAOpaydnW/KY2vf3YhFRWvxHW7AA+p6XjnAACAAIAAcqPDOnu4Zaq+cntFWCa5tXr9&#10;Sda1JHr3OoixA3sSKZ6t8ns4FW6t3nsEAKOn030uAACAAIAAcpXB7YLaZYC9JoH4V+e4aoFCSaiz&#10;0oDMOmavrYCWKZysioCQFa+sMIDMASGl+IDEAACAAIAAcnbA0ooLZV+8B4jIV8C3RYe2SXWyqIba&#10;OlGuc4ZRKZ6rR4ZJFe2qr4aQAZGkVYEPAACAAIAAclG/+ZFoZUq7H4/LV7K2To5USWexqI0iOkGt&#10;bIxeKaiqIYyFFiepWIuDAfGi6oFQAACAAIAAcjC/UJjTZT+6YpbgV661f5UKSWOwz5ONOj+skJLC&#10;KbapOJMHFmCoLY8hAkehtIGKAACAAIAAchO+06BgZT25zJ4aV7G01ZvuSWSwFpo6Ojqr0pm2Kbeo&#10;fZh5FoWnTY86Ao2gs4G6AACAAIAAcf6+dqg2ZUO5UKWiV7u0Q6MoSWuvd6FrOkWrKaBRKdCnypxF&#10;Fqimj49SArqf84HYAACAAIAA2bVxgWyqxQ5y1243r790G2+3mZt1SXEtgqx2a3Kjaut3inQbUgV4&#10;oHWCNnp5oHbAEgJ6eXat17dvV3few3Bw3HhHrklyQXi3mEtzj3k0gXR00nm+acd2DnpRUOt3NHrW&#10;NWh4IXs+EM54wnqt1eJthIMdwaRvG4JnrLVwmYHClsxyAIFJgBxzXoDqaJN0soCcT9l15YBKNGx2&#10;vH/vD8B3QX8i1Blr6o5Kv9VtjoyQqu5vGYrwlTpwl4l1frByDogxZ1dzdocETsx0tIXiM4B1coTb&#10;DtZ184Mw0npqlJlvvjtsQJbMqVRt1pQ/k65vXpHVfVJw4o+UZiVyXo2RTc5zpIuoMqV0R4oYDg50&#10;1Iao0SZpiqSdvOtrOKEjqAJsz52qkmFuXJpRfBxv6JcqZQpxaJQ/TONytpGmMeBzP4/ODWVz44kO&#10;0BVoua/Uu91qZ6uKputr+acrkUlthaLnexhvGJ7mZCZwn5szTBlx6JfvMTpyWpYUDNlzG4iwz0do&#10;H7sVuxBpy7YBpgxrU7DDkF5s1quYei9uaqbGY1dv+KJtS3BxQ57IMKpxl5uQDGdyeYhizrlnvMZg&#10;uoBpYcB9pWFq2rpjj5xsTbRgeW1t2q7PYqdvaKnvSs5wrqZQMBpw65/uDAxx94glylp55GuLt316&#10;ZG1Lo8F65m7rjwJ7aHB0eVV77nH6YrV8fHN/StJ9FXTuL+F90HYeCzl/ZHY3yOl36HY8tld4kXbk&#10;oqR5LXeDjex5xHgieEJ6XXjKYa96/3l6Sdl7onoaLvV8SXqQCmt9sXqox2V2KoDktK525oCHoRx3&#10;lYAsjHN4Q3/odvJ49X+5YIV5rX+YSM96Wn9zLgd65X9ACbZ8M37WxdN0pYt6swt1a4ozn3h2J4jy&#10;iwN25IfEdaJ3roa/X194eIXQR9V5LYTvLTB5nIQ0CRl66IJ3xFtzXZYTsZd0KpP2ngR08JHZiZd1&#10;t4/NdGV2iY3hXkh3ZowtRu14IIqdLGx4comKCJN5zIWTwyRyW6DCsGJzLJ3XnM5z8preiGh0vpf0&#10;c0p1l5UzXUt2dJKuRht3NJCLK713a496CCJ43YWAwitxj6t+r2ZyYafMm81zI6P5h2hz7qAzcl10&#10;z5ysXH11sZl2RWp2aZbRKyx2h5VXB8R4F4VAwW5w+LZNrqRxx7HZmvpyga0xho5zRKiTcYd0JqRN&#10;W711EaCMRM51yZ3AKq51x5ojB3h3doUNwPBwlME2rhdxXrwDmlJyCbaJhdZyvrEecNVzmawrWx50&#10;hKgIRDt1O6UQKip1I5yCBzt29oTku26ClGqcqjGCOGx4l+uB+W4qhHmB0W+/b/yBuXFNWnCBuHLZ&#10;Q4CB3XRHKQSCgXVTBTyDu3aNukyAvXSzqRCAjXWNlrOAZXZWg0+AS3cXbuWAQnfdWXCAUHimQpOA&#10;eHlaKC6A/HnIBMiCDHrSuRx/Dn7Np8J++X63lZh+336cgiR+2H6Gbc9+3H6DWHl++H6NQbp/J36S&#10;J25/jn58BGKAkX6St7x9lIjVplx9hofulA59fIb+gMl9gYYVbJB9n4VMV2F9zISYQMx9/4P2Jqh+&#10;RIOEBAl/SIHUtm18WZLhpQt8UJE4kr98UI9/f4R8XY3Ia3d8gIwtVmh8vorHP/589ImQJf99GIkG&#10;A75+L4KItVV7Yp0Mo/N7Xpqjkah7XpgefnV7bpWbanl7lZM8VYp7z5EeP0Z8CY91JWh8D48AA359&#10;QYJctHV6nqdJow16naQmkLx6maDVfYp6p52IaaB61Jp1VM57Epe/Pqx7PpXGJOx7KpQgA0l8fYI5&#10;s8x6C7Ggolh6DK3Gj/h5/6mvfMJ6BKWZaNx6MaHdVBp6eZ66Phl6o5zkJH96aphSAx573YIcs1x5&#10;p7wgodJ5p7eYj1Z5jbK+fBR5g63paDl5qKmXU4x57qZBPZd6GqN8JAt5zZhfAvx7XoIErNiLvWna&#10;nPmKgGu7i/2Jfm1wecCIqW8IZmmH8XCYUeyHYnIkO+iHIHOFIbGH9XROAACHgXckq/OKAnNlnAeI&#10;+HRViu6IDHUyeLmHP3YIZXGGjXbiUQeGBne8OxGFwHh4IPaGanjHAACFlXsVqvCIanzbmtWHe3z5&#10;idmGmH0Ld52F2n0hZHGFNH1GUCmEuH11OlGEcn2ZIFWE9H2QAACD5n6KqdGG9oZamaSGD4W3iJCF&#10;PoUAdouEhoRTY3mD7YPDT1yDeYNJOaaDOILjH8aDmIK4AACCb4AAqKWFw4/bmJiE4I6Kh4OEF40i&#10;dWKDZ4u2Ym+C1opkTmuCdYlKOOGCMohuHzKCZoh7AACBLoAAp6uE15l+l5aD+pd+hoGDMJVcdG+C&#10;gJMzYYyB8ZEwTaqBho94OEWBRY5SHrWBWI3dAACAIIAApuKEHKMylsiDRaCIha2Cdp2sc5mBwprK&#10;YMSBN5gmTQCAzZXyN8eAdpS6HlGAbJJXAACAAIAApkqDj60IliOCvqm6hPiB56YmcuGBJqKMYBKA&#10;l59WTFOAOZzZNzd/35u1Hfh/p5REAACAAIAApeODLbcalaSCYLMzhF6BfK7rcjyAqaqgX3yAEKbv&#10;S9d/r6R6Ns1/WKF5HZ5/DZQHAACAAIAAnqaVHmlOj9STJmsjf+6ReWzUbsyQA25qXI2OsG/2SQ+N&#10;nXF0M9aNEHKyGYeOonL2AACDFnq8neyTlHJajxaRyHNNfxSQJ3QzbfqOrHUUW8SNWHX5SFWMRXbZ&#10;MyiLrXeKGP2NAHeDAACBoX4fnRiSE3tOjhCQYnt9fiGOxnunbQCNWHvYWuCMDXwYR46LAXxfMn6K&#10;Y3yRGH6LfHxsAACAWoAAnBmQt4QrjP2PC4OzfPaNfoM1bAmMEIK4WfqK1oJYRs6J04IJMeWJMIHN&#10;GBGKEoHZAACAAIAAmyaPhI0sjACN4owQe/iMXorpawiK9om/WS2JtYiyRhyIvofcMVmIF4dQF7CI&#10;xodYAACAAIAAmlKOoJZRiz+NBpSYezeLfpLEajWKFJDwWF6I1Y9GRW2H1I3xMMuHKY1NF0mHrIwF&#10;AACAAIAAmaSN75+CioeMWp0wenmKzZq1aXqJXpg9V62IIZYKRNWHHJRbMF6GV5P0Fv+Gso+NAACA&#10;AIAAmRyNaKjMifWL2KXpedyKRKLNaNyIyZ+3VxKHiJ0PRECGi5tJL+aFvZopFr6F4Y9hAACAAIAA&#10;mL2NCLJWiYSLe67xeVaJ3Ks5aE6IUqeQVpGHBqSUQ9WGBKL2L4aFOJ8dFmuFSI8oAACAAIAAkNie&#10;4WjMgtecTGqNc9+aAmw0Y8SX723FUoeWC29JP+yUhnCxK0qT6HGzEGyW3nEvAACAAH3QkECdjXFj&#10;gkibEHJRczyYw3M6YyaWo3QiUfCUtnUMP2WTKnXpKtOSdXZ6EDiU9XXyAACAAIAAj5icIXnZgXWZ&#10;unoScn2XbXpNYmCVU3qVUT2TanrpPsuR4XtAKlmRHHtxEAaTL3slAACAAIAAjs+azII9gJKYboHb&#10;cYSWLYF5YZCUE4EmUHuSN4DqPiqQs4DCKd6P4oCpD9KRkoCqAACAAIAAjgCZtIqof8aXWYm5cLSV&#10;HYjHYLSTB4feT9aRHIcMPZuPoIZ6KXeOwYY+D62QFoV7AACAAIAAjVWYxpNHfxeWeJHLcAGUPJBA&#10;YAqSH466TzOQM41gPSWOn4xqKSKNtoxdD4uOwImRAACAAIAAjMaYGJv3fpqVz5n4b4KTiZfUX3qR&#10;YJW5Tp6PdZPxPKWN4pLNKM+M2JLFD2mNnYprAACAAIAAjFWXmaS/fiKVUqJDbwCTA5+TXvaQzZzx&#10;Th2O3JrUPCaNT5ncKGuMOJgaD0uMrIpXAACAAIAAjAGXPa3EfcOU9KrcbpGSmqeoXoKQVqSRTbSO&#10;W6JRO8+MxqD1KB+Lr5shDxyL+Yo3AACAAIAAg4mpE2g3djyl9mngaBWjHmt4WOKgeGz+SIueDm5y&#10;NrKcNW+3Il6b43BaCFidr3AgAACAAIAAgxKn8nBndd6k1nFHZ62h53IsWIGfJ3MWSDCcq3P+Nmea&#10;w3TLIiuaR3UeCICbdHUxAACAAIAAgpamlnhodT+jiHiiZyKgk3jlV++d0nk9R7CbVHmgNgCZZ3n+&#10;IeuYzHoVCJ2ZZ3qnAACAAIAAggClQoBQdJCiOoAAZl+fTn+2V06cjH+CRxyaGH9pNYuYKX9fIaGX&#10;dX9YCK6Xi3+TAACAAIAAgWSkJYhHc/ChJId4ZbWePIatVp+beYXxRpaY+oVcNRuXD4UCIVqWQoUU&#10;CLyV34PRAACAAIAAgNijS5Bfc2igTo8ZZS6dYY3LVhWamIyPRhOYEouINMiWB4rxISuVJItiCMyU&#10;YIXzAACAAIAAgG2ikJiHcvefmZbOZLicqJUCVZ2Z2pNNRaaXUZHyNHeVPJFbIRWUHpDoCOKTDoYC&#10;AACAAIAAgBSiFKDTcsOfG565ZH6cF5xtVVGZLJo4RVCWlZimNBeUjphhIMaTb5V/COiSAIYGAACA&#10;AIAAf9GhvKlccn2et6bsZC6bpqQyVPqYraGlRQKWDaAtM9mT/J58IJmS2JYKCOORO4YCAACAAIAA&#10;drSzwWd/afWwOGkIXICs5WqMThipvGwCPoem4m1cLT2k625rGLmll25sAYmiqnACAACAAIAAdlqy&#10;0G9SacqvKHAdXFerpnD5TfmoVHHdPnClXnK8LTqjSXNqGOOjp3NGAf6gN3VhAACAAIAAdgyxfHbo&#10;aWCt2HcbXAKqR3dgTaCm63fDPiij7HgtLRChx3iEGO6h6XhUAl6d+XpYAACAAIAAdaywHX5daOms&#10;fX4WW3eo833dTTSllH3DPceimX3GLNCgan3RGOegWn28Aqyb+n6vAACAAIAAdUSu9IXhaH+rWIUu&#10;WwWnz4SHTLekbYPzPXKhZIOPLJCfMoNrGNme94O/Au2aO4H7AACAAIAAdOSuE42KaCiqdYxyWq+m&#10;44tYTF+jeYpYPR6gaImaLF+eGIloGNKdtomDAyOYtoIfAACAAIAAdJStZZU9Z+apwZPKWm6mI5JD&#10;TBiirZDePNSfmo/uLDCdO5AHGNqclY5ZA1aXaoJCAACAAIAAdF2s150CZ7GpLZs7WjKlhplWS9ii&#10;BpejPJSe7Ja1K+uck5Z2GLubxpC5A4mWU4JkAACAAIAAdC6sfqUXZ7SovqMZWi6k/KDQS7ihXZ7J&#10;PHueKZ3zK+ubvpuTGNGa8pDIA6yVjIJ8AACAAIAAajK/A2a0Xc67QGgOUOO3lmlwQyO0BWrGNCqw&#10;6Gv0Ix+vPmyiDiGxSGvjAACfBHOwAACAAIAAae2+PW4yXc+6OW7YUPW2Qm+cQ0Wyd3BuNFuvLnEx&#10;I3OtSnGcDrWu6HDmAACdwHgpAACAAIAAac2853VkXZ242nWAUNW0z3W4Qyaw7XYZNFGtkHZ8I5Gr&#10;iHauDxysyHYmAACciXwiAACAAIAAaai7cnxrXWG3ZnweUIezXXvpQvKvd3veNC2sFHvwI5Op8nv4&#10;D2eq4nvYAACbaH+hAACAAIAAaXq6MYN/XTW2I4LaUFayFYJLQrSuK4HXNBSqt4GaI5SohYGeD6mp&#10;MIGuAACabIAAAACAAIAAaU65PIq7XR61HInJUESxAIjcQp6tDYgQM/ypkYeSI52nOofAD+anq4a4&#10;AACZkIAAAACAAIAAaSm4f5H+XRS0R5DIUD+wGI+CQpSsG45sM/Gom43hI6emMo5FECKmWYrpAACY&#10;34AAAACAAIAAaQ2385lZXReznpfmUESvWZZVQpKrTZUIM+Snx5S2I5ylXpPMED+lWYr8AACYSIAA&#10;AACAAIAAaPq3j6DrXSOzE59JUFGutZ18Qpaqm5wlM+mnC5tuI7GklJgiEFakg4sMAACXsoAAAACA&#10;AIAAzVBsbWZEueduMGh1pdNv2GqQkOBxY2yUew5y326NZFV0T3B9TGx1pHJQMa12qXPWDcd4MXO2&#10;y1xp7nFUuFhr53JnpG1ttnN3j59vZ3SGeeNxBnWXYz5ylnalS2Fz+nebMLF03HhVDOZ2dHflyYhn&#10;yXxgtpFp3HxcouFry3xfjiZtmXx9eJFvVnyqYhJw/3zeSllyb30EL8ZzK30EDCF07nyDx7tl4odQ&#10;tMJoCoZQoRtqC4VgjJpr8oSHdyptzYPTYNtvjIMvSVRxBYKNLulxmYHrC3Zzm4C4xhhkRpI0sylm&#10;fJBUn4NojY5+iw9qg4y7dddsbosXX7JuQ4miSGBvwohBLh5wK4cfCuRyeIRSxMVjAJ0hsd1lP5pw&#10;njhnVZe1icppU5UKdKZrR5KFXqVtIZAzR4Jupo4pLWlu5ozFCmhxhIcJw7Zh/agTsNRkQKSXnSpm&#10;VaD6iLtoVJ1rc6lqUpoTXchsM5b/RsdtsZRULNJty5LzCgJwuYbEwu1hPLMJsA1jf67EnFNljapM&#10;h9tnhaXbcspphKG4XP9rbZ4FRiRs6pr9LE9s2ZhcCa9wFIaMwmpgu73+r4Vi+rjnm7Jk+LOThyVm&#10;4q5Ochdo2qlzXF1qwqU+RYtsN6I+K8ZsAJyoCW1wEoZfvq90jmVgrQR1gme+mmx2cWnvhr53Wmv9&#10;cg94Qm37XFp5LG/uRVN6D3G7KwN633MZB4B9FnN9vUZyPW/wq+lzZnE7mVp0dXJwhbZ1dnOYcQ52&#10;c3S9W2p3cXXfRHZ4XXbkKjh5BXeQBvV7W3gUu8BwLnprqj5xcnq2l9Nymnr5hD9ztntCb8F0z3uV&#10;WkR15HvsQ3N21nwyKVh3Tnw/Bnp51nxsuiluXYTKqJpvsoQzljFw7IOWgtdyG4L+bnhzT4KAWSd0&#10;eIIOQoV1boGfKJF1t4EuBg94hYAxuK5s0Y8ppyduMo3DlL9vfIxQgWxwuIrfbUZx94mEWBpzNIhS&#10;Qah0LYc7J950RIZ5BbR3ZINst3hrlpmapfRs/5dtk49uTZUjgENvkZLabDBw2ZCvVylyFo63QOJz&#10;E40SJz5y+4xWBWd23oOntoJqm6QUpPxsCKEkkpJtVJ4Ff0lumprma0dv65f5VmBxLpVWQD5yH5M4&#10;Jrxx3pIjBSd3SoN8tctp366XpD5rTKrnkcVskab4fnZtz6MGandvIp9hVaNwbpw3P6ZxXZnzJklw&#10;6pbiBPR3oYNZtVZpYrkko7hqybS3kSNr/q/4fcZtL6s+ac9ueqbyVQ9vxaNnPxhwrqENJcdwFZmL&#10;BMp354M9sHB8/2SsoE19HWcdjxF9VGlXfJZ9nGtnaP598W1lVER+Vm9TPhF+1XEPJAB/q3ImAfeB&#10;Z3QBr1N60W6gnzN7J3ATjd97enFoe3V71XKpZ/N8OnPjU1N8r3UUPTh9LHYdI0N9yXafAbZ/rnhx&#10;rh141XiRneB5TXkZjL55tnmRekt6JnoAZuR6nHp2UmZ7H3rtPHB7nXtMIpx8AntUAX1+K3xXrLh3&#10;EIJnnHN3mIIlizd4FoHPePp4loFyZa55J4EmUVp5vIDlO496OoCjIeZ6ZIBWAUt90X+6q2Z1l4xA&#10;myB2KotAieV2tIold7F3P4kAZJx314frUGZ4fYb7Osd4+oYrIUl46IXMASB+GIDDqk90aZYymgl1&#10;A5R4iNF1kZKWdqR2I5CpY6F2wY7WT5J3Y403Ohl334v5IL93mIu2AP1+VYCrqXBzeKAvmSV0F52+&#10;h+p0o5sWdcF1NZhlYsx12pXiTtt2gJOxOYp265IoIFF2c5DMAN9+h4CXqMpywao5mHNzYqcWhytz&#10;6KOsdP90cqA5Yg51GJ0TTit1x5p4OP12LJkQH+91epT0AMd+sICGqFxyRLRYl/By4rCKho9zW6xi&#10;dFpz16g4YXN0dqSBTaV1IqGwOHx1g5+GH3d0qJVGALR+0YB5on+FxWQZk6CFFmaJg5eEnGjCcj+E&#10;R2rRX7iEC2zKS/GD8m6sNoGEIHBIHGWFYXDmAACATHa6oZiDuG2DkqeDRW8JgoCC6HBtcTWCn3G+&#10;XsOCa3MESxeCWnQ7NcCCfXU4G8iDb3VmAACAAHq5oIuB2XbVkWaBiHeLgV2BO3grcBKBA3jAXcCA&#10;3nlVSjiA13nkNQWA83pPGzeBmnosAACAAH46n2aAGYAlkDN/3YAigBd/p4ADbxN/eX/eXNt/ZH/C&#10;SYB/Zn+tNHh/fn+UGsp/4X9XAACAAIAAnjt+sIl9jyR+fYjPfwd+UIf/beR+K4cdW9Z+HoZKSJF+&#10;MoWZM7J+QoUNGjl+WYUMAACAAIAAnUR9kJLujiR9ZZGVfgp9OpAPbPJ9GY53WvV9Doz4R9d9GYux&#10;Mxx9JIrdGcd8+4pmAACAAIAAnH18qpxnjVl8hpppfT18V5gubCZ8NJXkWjR8LpPJRzR8OJIKMqV8&#10;K5EmGXF7x47ZAACAAIAAm+V7+6XzjLZ73KNVfI57p6Bra3d7eZ1yWYl7cZrJRo97g5jDMh97bZf5&#10;GSB6xJD9AACAAIAAm317f6+fjDl7Yqxue/x7IajZat565KU8WP560qIdRhl64KAaMa96xp2fGLh5&#10;8pC3AACAAIAAlNGPDGOShvKNnWXxd/CMeWggZ5+LiWonVhuKu2wVQz2KKm3hLnaKKW9HE8iMm28U&#10;AACAAHpAlBCNLWx6hiuL923+dw6K5W9oZsuJ9HDAVVmJJXILQpGIk3M/Ld+IfXQeE2KKfXOsAACA&#10;AH22kzGLX3VHhRyKTXYOdhiJSHbEZdSIZHdwVH2Hn3gaQdeHE3i5LUmG7nkfEwOIf3iaAACAAIAA&#10;kiyJuH37hAuIsn4kdPKHwX41ZOqG4n47U6mGLn5HQS6FqX5VLMuFdn5UErmGoH4GAACAAIAAkTCI&#10;TIbMgw+HU4ZXc/yGa4XDY/WFkoUdUvWE2YSBQJyEXIQMLFuEIIO/EneE6IOGAACAAIAAkFeHO4++&#10;glSGSo6yc0OFYI13YyKEhYwnUiSDzIrwP/KDRIoAK9KC/YmeEh+DZ4g6AACAAIAAj6iGYpi1gZqF&#10;eJcXcoWEiZU5YmeDqZNGUW2C8pGKP1WCZZBCK2+B+5AdEeWCHowZAACAAIAAjyCFvKG+gQmE2Z+W&#10;cemD4Z0bYcyC9JqLUNWCN5haPrmBspb0KvCBOpZGEbKBEYv3AACAAIAAjr6FRar3gJeEZahXcWOD&#10;YqVFYT+CYqIhUFiBl5+YPlaBCp5lKpuAjps1EXGARYvLAACAAIAAh3yYnWMVemmWmGVZbESU42d4&#10;XOGTZGlyTEmSD2tNOjaRIGz1JdmROG4BCzyTlW10AACAAH1GhtWW/WuKec+VH20Ca5mTaW5nXEWR&#10;22+/S7yQe3EGOb6PgXInJXiPdnLICy6RGHJFAACAAIAAhiCVSHPbeO6TiHSlatKR2XVkW3uQUXYe&#10;SwyO9XbUOS6N+nd0JQ6N1He7CxyOyHd9AACAAIAAhUiTsHwWd/6R/HxMacyQXXxzWqaO2nyXSkuN&#10;jHzAOJGMlHzlJJyMWHzmCwGMvH0MAACAAIAAhG+SXYRZdyqQsYQHaPiPGIOhWcaNmoMxSaiMQYLJ&#10;OAWLUYKHJDiK/oJnCu2K8YHuAACAAIAAg7qRR4zIdnKPqIvvaD+OD4r0WRiMiYnrSQaLLoj9N5yK&#10;JYhbI+uJwIhrCtmJZ4YUAACAAIAAgyaQdJVEdfGO3ZPwZ7yNO5JiWIaLqJDFSGuKTY9oNxSJQo6Y&#10;I56Iso7GCsaIHYdJAACAAIAAgrGP1p3OdXaOQpwFZzqMl5nvWASK9pfMR+qJk5YaNo+IjJVrIzSH&#10;6ZQVCraHEIc+AACAAIAAglqPZKaEdRaNzqRbZsuMF6HHV5GKZ58vR4SI951SNjyH5ZxwIu6HOZee&#10;CpWGRocoAACAAIAAepCipWJwbhOgJmSVYKud7magUiCb52iKQliaHmpOMOKY/mvDHIGZwWw/A9+Y&#10;oWy+AACAAH/QefyhQWp7baCezGviYDScf21BUbmaXW6VQgGYgG/SMKOXSnDUHGaXz3EHBCCWEHHS&#10;AACAAIAAeWufonJYbO6dQnMhX52a9HPmUSGY0XSsQYKW8nVoMESVsXX+HDaWBXX7BFKTxXdNAACA&#10;AIAAeMSeEHodbDKbu3phXs2ZeHqcUHyXWHrcQOyVgXsdL9OUPHtPG/eUZ3sxBHSRwHxMAACAAIAA&#10;eBucv4Hva4iacoG5Xh6YNYF2T8iWE4EtQGiUNID4L2SS74DcG7WS9YDYBI6P/YCdAACAAIAAd4ab&#10;uonfavqZc4k4XZOXMIh1TzqVCYetP+KTIocHLxmRuYaxG4+RnYcWBKiOdoMmAACAAIAAdxGa3ZHX&#10;aoCYnpDEXRWWWI+GTrqUK45IP22SQI1OLsSQyoz0G4aQZYykBMeNKYM7AACAAIAAdrOaRZnrakuY&#10;BpiDXN2VrpbLTnOTYZUMPx6RZZPWLmOP+5PSGzCPjJE9BNWMHINFAACAAIAAdmuZ1qIragKXjaB7&#10;XIuVJ55cThySzJxEPtKQxJsZLiePS5nwGweOzZJGBNiLUoNGAACAAIAAbgatOWGTYgOqXWOSVTqn&#10;t2WDR2mlO2dXOE2jHWj3JzaiF2obEiqkf2mnAACY025iAACAAIAAbYOsEGk/YbqpG2qPVP2mRmvh&#10;R0CjoG0qODehYG5TJz+gMW8bEnGiLW6KAACXLXNpAACAAIAAbReqgXCzYTmnk3FzVJiktHI3Rt6i&#10;A3MBN+2fuXO6JxuecnQuEpKgE3OYAACVoHgwAACAAIAAbKGo6ngIYK+mA3hTU/2jLHicRmqgenjv&#10;N4meM3lBJt2c3HlsEpeeMnj1AACUMHxjAACAAIAAbCinkH9sYDikr39QU4Gh2X8rReOfJn8ENzGc&#10;0H70Jp2bcH7yEpKchn7jAACS6IAAAACAAIAAa72mh4byX9mjpYZ3UyWgx4XkRYWeC4VQNtibq4Tl&#10;Jm+aKITVEpKbA4S4AACRxoAAAACAAIAAa2Slt459X5Gi0o2vUt+f54yyRTqdHou7NoaavIsbJjuZ&#10;JYtKEqWZqImhAACQ24AAAACAAIAAaySlD5YQX1SiJpT1UpyfM5OfRPOcX5JZNkCZ9JGzJemYYZG8&#10;EoKYrYyDAACQJ4AAAACAAIAAavCkoZ3jX1ahpJyoUpmemJr3RNiboplWNjOZF5jPJfyXapbnEqqX&#10;qYyeAAuPioAIAACAAIAAYbO4fGCJVfS1fGJSSaGykGQYPGGvw2XDLbutjGclHJKtRGe4CFyupGdr&#10;AACTWHLYAACAAIAAYTC3kWfbVce0T2kCSZKxFWo4PG+uC2tmLeWrn2xkHPCrCmy6CPGsCWxpAACS&#10;F3duAACAAIAAYOq2C27sVXeyv2+SSV2vcnBFPEOsUXEHLdapznGnHRSpBXHJCVyppXGdAACQ4XuA&#10;AACAAIAAYKq0ZHXYVSWxGnYZSP2t0HZhPASqq3a6LaqoIHcLHRenMncGCainenc4AACPv38WAACA&#10;AIAAYGiy9XzSVOmvrHy/SL6sXXytO7mpNHycLY6mlXyiHRmljnyZCeqliH0ZAACOwYAAAACAAIAA&#10;YC6x2oPxVMeugYOXSKOrJIMqO5un8YLBLW+lSIKDHSWkEIKgCiejzII5AACN44AAAACAAIAAX/2w&#10;/IsUVLWtjYp9SJiqH4m8O4um4YkILV2kMYi2HSui3okgCmWiSoaIAACNM4AAAACAAIAAX9mwV5JG&#10;VLKsy5F+SJipSJB2O4Wl+Y+JLUujQY9lHRih7I68CnyhH4cXAACMnIAAAACAAIAAX8Gv3ZmgVLus&#10;LJi9SKOokZeBO4elNJaELVKibZYtHTOhAZNOCpKgIocmAACMAIAAAACAAIAAwRNnFV/trtNpOWK0&#10;m+1rPmVgiCJtJGfuc2lu+GppXbdwuWzRRsdyRW8QLM9zJnDdCgR2KnEUvyBkJWrRrUtmimyFmo5o&#10;v24shuhq0m/LckZsz3FgXKhusXLrRclwSXRTK+hw8XVdCW10aHVrvUlhlXWnq4ZkIHZOmQdmfXbz&#10;hXNos3elcPhq0nhcW4Fs0HkRRMpucHmvKw9u2XoKCOly3Hotu3dfS4Bdqbhh9YAPl0NkbH/Ig+5m&#10;wX+Nb5dpAX9pWlJrGH9NQ89svn8pKkJs5H7tCHZxs36GucxdVYsEqCBgF4nclbJipoi1gmllDIeX&#10;blJnYoaOWTVpkIWnQudrOYTNKYlrGYQaCBRyWYI/uHFbwJWzptRekpO7lHBhLZG1gTFjoo+2bS1m&#10;A43UWDxoN4wdQhpp44qgKOVpfomxB8Fy5YU+t1xaeaBjpcxdVp2ek2pf9Zq6gDFicJfebD1k3pUx&#10;V2pnGpLAQXFou5CvKGBoF4/KB3xzWYUQto5Zf6sOpQVcYqd8kpxe/qO+f19hdqAIa25j55yZVq1m&#10;LJmPQNZnyZcnJ+xm4pUiB0RzuITqtgpY1LWspH5btbE/kgNeRKylfrpgsaghas9jHaQDVh9lYKB+&#10;QE1m8J4fJ25lyJlfBxh0A4TMszdu7F9HoplwT2IxkQ5xp2Tpfmhy9md3arR0P2ntVel1gWxNP7x2&#10;pG53JgJ3Wm/8BDJ7CXESscJsLGmroXttz2uMkABvUG1QfWtwvW7/acNyIHCfVQ5zeHIyPvh0oHOa&#10;JVd1D3R4A+F5cnXJsDFptXP0n81rfnTfjnttIHW4e/ZurXaMaHpwMHdgU+1xoXguPf5yyXjcJIdy&#10;5nkmA5l563pGrpJngn4fniZpZn4tjNprIX4uepVsx34pZzhuaX4wUtlv7n47PRxxF348I9Jw4X4Q&#10;A1t6U34rrRBln4hHnLNnmIeLi2xpaYa6eS5rIIXhZhNs0YUVUddubIRnPEtvkoPHIzBvBoNTAyZ6&#10;rYGCq9ZkGJJ9m4BmH5D8ikFn+o9ZeA5pv42vZQVreowaUPZtFoqvO5RuOomIIqBtXYkfAvp6+YID&#10;qtxi3Jy1molk7JpyiUtmy5f+dx9olZWFZCVqXJM1UDZr/pEmOv9tEo+PIi9r6o7cAtV7N4HqqiNh&#10;7Kbtmcxj/qPpiIRl2aCodlZnn51iY2BpapphT4BrFJfROm5sIZYWIclqqpOQArd7aoHWqa1hRbEf&#10;mUZjVK1bh+hlIqlNdbFm3KVFYsVooqGkTvpqSp62OetrSpz6IU9pipaFAp97k4HFpaR3FV7Dlnp3&#10;r2G6hjR4XGR0dKd5FGb7YfB502lnTgZ6m2u3OIt7Zm2/Hst8O27TAACAAHJgpHh0eWiNlVp1VGqO&#10;hQF2JWxpc4t29m4nYO53y2/VTSJ4o3FsN8N5ZnLHHih52HNRAACAAHcFozZyF3JQlAJzH3Nug+R0&#10;DnR0cmh0+HVmX+x14HZTTEZ2x3c2NxF3hXftHZ13kngHAACAAHsYocRv9Xv3ko1xF3xPglhyH3yM&#10;cRlzHny5Xrh0JXzpSzx1Hn0YNjV11X02HPN1d30DAACAAH6ioGxuJoWckThvWoU7gQhwdYS3b9Rx&#10;g4QfXbRylIOQSlVzn4MXNXx0TYKtHGpzhYJvAACAAIAAn1Bsr49WkCBt744+f/hvE4z3bs1wLIud&#10;XL1xRYpVSY1yTIk2NNty8ohjG+9xy4hLAACAAIAAnm1rgJkTjzxsyJdHfxRt7pU/bfBvC5MnW+5w&#10;LpE0SNxxN4+INFlxxY5xG5BwXY1YAACAAIAAncRqlqLTjopr46BXflhtBZ2RbTVuHZq8WzZvQpgr&#10;SDBwUpYZM9Fw1JUfGzpvNZF6AACAAIAAnVRp8ayXjghrPalyfcFsVKXybJdtX6JrWqVufZ9NR7Vv&#10;ip0DM1Zv/5t4GsRuR5IZAACAAIAAmFB/l15aikl/cGFGexh/eGP4apZ/nmZ2WNh/12jVRcaALmsN&#10;MOWAvmzeFrWCPW00AACAAHZcl1N9G2eYiUZ9OWmkegF9ZGuHaZF9nG1NV+19427+RPt+QXCPMDl+&#10;vXHJFjZ/s3G7AACAAHpnljl613C+iAF7IHIBeOV7YnMnaHh7sHQ3Vvp8CHU6RC98cHYpL5d823bY&#10;FcV9SHaFAACAAH3zlQV4xHnnhrx5Knpyd5d5hXrbZ3l54Xs5VhB6TnuOQ3F6wHvcLwl7G3wKFWZ7&#10;HXumAACAAIAAk9N3B4MOha53f4LzdoR36oKwZk14UoJSVR94x4H7QpZ5SIG0Lld5koF2FOl5TYFT&#10;AACAAIAAktR1pIxLhKl2JouHdYR2l4qRZVh3BomDVDp3foiDQeB39oeuLcZ4MIctFIF3xoamAACA&#10;AIAAkgd0gpWJg9t1DJQjdLd1fZJ8ZJF17pDBU312bI8pQUF24o3hLVp2/I1TFDl2fosWAACAAIAA&#10;kWpzoJ7Mgzd0MJzKdAt0npp4Y+d1CJgTUtd1hpXzQKF2AJRmLNp2B5P+E/V1d41+AACAAIAAkP1y&#10;/agcgrpzj6WKc31z9KKTY1V0UZ+PUlN0xpz9QDN1OZtqLGx1M5mME4t0tI03AACAAIAAiyyIfl3w&#10;fhGHrWDHb9OHHWNqYEeGuGXbT3SGcWgnPSuGZmo7KLyG7Wu5DgaI/mtHAACAAHnTilGGNGatfTqF&#10;pGi1buyFLWqaX3OEzmxiTrqEim4PPI+EfG+PKECE33CPDdeGSW/1AACAAH1YiV6EB29TfB2DpHCj&#10;be2DQnHbXneC83L6Td+Cu3QLO9iCsXT6J7OC93WHDZ6D53TvAACAAIAAiE+CFHfoevqBxXiXbLiB&#10;eHkqXYSBMnmoTQCBDXoeOyOBB3qBJyyBMnqrDWaB0XpdAACAAIAAh0qAVoCLef2AG4Cja8J/34CW&#10;XIt/poBuTGd/e4BJOqh/fYAtJtx/joAQDVJ//n/oAACAAIAAhmh/B4lPeTZ+2IjTawJ+m4gjW8J+&#10;XodWS41+N4aXOf1+LIYJJlF+JIXZDQ1+eoSjAACAAIAAhbF985IReHl9zJEGakd9jY+3Ww19To5Q&#10;Stx9KY0POWZ9FowsJfV844w6DOp9MoiWAACAAIAAhSJ9HZrVd+d8+5lEabB8t5dfWnl8b5ViSkl8&#10;RpOyONN8NJKxJYJ75pJKDMt8J4imAACAAIAAhLh8f6Oxd3R8YKGsaS98E584WfZ7vJyxSdZ7h5qs&#10;OHZ7a5ngJSZ7DJcjDIp7X4h6AACAAIAAfkOR+V1mcdqQkWAaZGmPcWKmVbqOg2UHRb6Nw2c5NB+N&#10;cmkbH9KOVmoXBk6OmWoUAACAAHzLfXuP6GWocSqOsGegY7KNmWl/VRmMpGtDRTaL3GzlM7WLfW5F&#10;H46MJ27gBmqL9m7wAACAAH/efK6N123RcDqMxW8jYuSLvHBiVE6K0HGORIuKDXKjMy6JqXOGHzaK&#10;I3PMBneJn3QrAACAAIAAe8mL7XXpb0SK7naqYd6J+XdUU4WJE3fxQ9eIXXh7MqOH9njnHt2IRnjt&#10;BnyHknm/AACAAIAAeumKSn4FbniJWH5EYRmIa35kUrCHjn5qQ1GGy35tMjaGZ353Hp2GjH5jBoyF&#10;xn6vAACAAIAAeiKI+oZEbbmIFoX7YF6HKoWHUguGQoT4QrqFfIRxMfKE94QgHm6E+YQ7BpGEPILb&#10;AACAAIAAeYOH9I6MbTqHGo3OX+OGJ4zKUXeFMIunQhmEaYqyMWCD3ooyHimDo4qJBouC84RsAACA&#10;AIAAeQSHKpbdbLmGVJWxX12FWZQnUPWEVZJ8QZqDg5ExMNSC+JDIHbiCm4/WBomB5YRrAACAAIAA&#10;eKKGkp9NbFKFvp3LXuqEuJvGUIKDpZmiQTaCwpglMIaCJpe2HYGBr5PzBn2BFIRjAACAAIAAca+b&#10;2FyyZfGZ919CWTuYYGG0S06W/GP7PAqV2mYHKuKVfWeeFi6XhWfHAACTDWm/AACAAH9KcPeaDmSM&#10;ZWeYR2ZvWLSWomhASuGVI2n4O7aT6muDKq+TbmyrFjCVF2yUAC+Qvm62AACAAIAAcE+YE2xCZKKW&#10;am2OWA6Uy27MSj+TTW/7OzSSEXEJKlaRgnHKFhWS3HGFAHOOcHQzAACAAIAAb5OWMXPjY9GUlnSt&#10;VyuTB3VlSY2Rj3YSOpmQW3aoKeWPwXcJFd6Q2XatAKKMa3lEAACAAIAAbteUm3uQYxeTDHviVnGR&#10;gnwdSNCQCXxDOhKOz3xnKXWOMXx8FZyPDnw6AMOKqn2mAACAAIAAbjKTW4NaYnyR1oM+VdyQSIL7&#10;SDuOyoKhOYSNhoJWKTCMvoI3FXaNZIJoAOCJJ4CXAACAAIAAbayST4snYfWQ1YqhVVSPRYnkR7ON&#10;v4kVOQaMdoh2KM+LnYhRFXWL44gEAQOH34CvAACAAIAAbUKRi5MKYbGQF5I1VRKOeZEBR2mM04+x&#10;OLyLdI7TKHCKno8EFRmKx4ygARqG0YC+AACAAIAAbO+Q+JsOYV+PfZn4VLmN1JhfRxCMIJaxOHKK&#10;sZXRKDmJxZUnFPyJyY4wASeGA4DIAACAAIAAZWKmV1uwWhKkH14VTfCiI2BlQKugW2KNMfKfBWRo&#10;IOefE2WKC/uhu2UaAACNlG3SAACAAIAAZLOkzGMnWaaijmTxTZOgbWawQGyee2hWMdKc/2m/IPOc&#10;1WqKDE+e+mn9AACL+3LMAACAAIAAZCui6Gp1WQyguGu4TRmelGzxP/icmm4eMX+bEW8aINCawW+V&#10;DH2cbG8GAACKe3eiAACAAIAAY52hB3GrWGue4nJ6TGicyXM8P3Wa0XP1MRGZSHSNIJCY3nTDDI6a&#10;GXRVAACJFHvlAACAAIAAYw6fbnjwV+GdU3lYS96bO3mtPuOZP3nsMLSXqXonIE2XLXoxDI6YAXoq&#10;AACH0X+cAACAAIAAYpCeLIBWV3GcFoBhS3WZ+IBIPnyX84AaMFWWTn/6ICWVon/4DJWWHoARAACG&#10;tIAAAACAAIAAYiadLYe/VxmbGId5SySY8Ib4PiiW3IZmL/qVMoYOH+aUbYZEDKyUdIUNAACFzoAA&#10;AACAAIAAYdWcXo8rVsyaSo6bStOYHI2+PdiV/YzbL66URIx2H4uTfoyvDImTJYh6AACFIYAAAACA&#10;AIAAYZWby5bNVr+ZrpYkSsWXbJTvPb2VKJOsL6uTSpNnH7GSW5HvDL+R7IifAACEnIAAAACAAIAA&#10;WSOxrVpkThqvUlyNQmStGV6qNZyrGGCeJyyp42IjFZOrYWJoA0WptmNaAACI53H9AACAAIAAWHCw&#10;Z2F9Tbqt4mMbQiOramS5NX+pLmY6JzqnvWdgFeqoz2dwA9Kmv2hRAACHoHayAACAAIAAWAiukmho&#10;TUqsC2mQQdCpiWq0NTinOGvOJxilrGyaFgqmc2x8BDmj8214AACGZ3rdAACAAIAAV66sp286TN+q&#10;Jm/9QVenqHC5NOelVXFtJt+jvHHsFgqkTnGrBIShXHL8AACFQX6KAACAAIAAV1Kq/XYcTIqognaK&#10;QQSl/3bqNIqjpnczJrqh9XdtFgmiXXcpBMKfBnjhAACEPoAAAACAAIAAVv+prX0jTFCnKn1KQNWk&#10;nX1ONF6iN30/JpKgdH0zFhugl30WBP+c734WAACDXoAAAACAAIAAVrqooIQtTCmmEoQWQLmjdYPH&#10;NEGhAoNsJnSfNINHFh2fLYOHBT6bIYJ6AACCrYAAAACAAIAAVoWn0otDTBOlMor9QKqig4pnNDKf&#10;/onPJl2eIYnKFf+eEYk2BU2Zq4OWAACCFoAAAACAAIAAVmKnNJJ+TAykepIiQKehupFVNC6fI5Ck&#10;JmedL5CZFiac9o3kBWqYcIOpAACBgIAAAACAAIAAtSZhU1myo/5j0V0DkjZmL2A3f4ZocWNMa95q&#10;n2ZGVyhsrmklQSpuYmvPJ+tu2m3dBrl0o27FsypdzmRhonFgmmaskNRjNmjmfktlrmsQarpoDW0o&#10;Vh5qQG8uQDVr/HEGJxhsEnJeBmN1NXNBsU5asW8BoKpds3BKj01gg3GMfNZjJnLOaW5lrHQNVPtn&#10;/nVDPz5pu3ZWJlFpZXcKBhd1tXgir3RX5XmBnt1bFnncjYxeCXo5e1lg0nqXaBRjf3sBU9Rl6ntr&#10;Pk5nqHvEJZdm3XvrBdV2JHyarb5VeIPynUZYzoN1jARb44L2ed5exYJ5ZuJhjIIIUshkEYGvPXZl&#10;yoFYJPJkhIERBZ12g4BtrFJTdo5mm/dW6Y0YisxaFIvAeLhdDYpqZc5f5IkoUedicIgKPL5kJYcZ&#10;JGJidYadBW5204Omqy1Rz5jVmupVWJa2idBYkZSDd8pbmJJZZO9egJBUUSRhFI6FPCliuI0MI/Bg&#10;yIyiBUZ3FoORqlBQhKM2mh5UG6BDiQpXWp03dwxaZJo7ZDddVJeAUHhf8ZUeO5xhipNWI45fbJHs&#10;BSZ3TIN7qcFPmK11mZJTNKmgiHhWbKW5dnlZcKH4Y7BcXp6ZUARe+pvFOyhgf5oFIyJeRZYeBQ13&#10;d4NqqBdo21lJmGNqqVyvh89sa1/mdiVuH2LwY2VvymXcT39xX2inOiJyr2sqIOhy8WzMAUx9z27z&#10;poFliGN3lzRnpWXkhr1pmmgxdS1rdmpjYoBtQmx9TrNu8W5/OXRwPnBFIFtwAnFMAS5+AXPHpN5i&#10;iG2OlX9k2W8OhTdm+3B4c7ho/3HUYThq73MmTZZsuHRpOIFt/XV8H51tLnX5ARR+LXhlozRf13eI&#10;k9ViUHgwg5ZklHjHcl9muHlRX/5ozXncTIxqqnpjN6tr5nrPHvpqnXrhAP1+VHxmoahdf4F9kmBg&#10;GYFdgi1ifIEmcP5kuIDiXuhm4YCkS5do1IB3NuhqA4BLHmtodIAdAOp+dX/UoGNbkIt7kSteQoqW&#10;gQlguImSb+ljCYiDXeZlQIeCSslnNYajNkNoWIX4He5mq4XaANl+kYCTn19Z+ZV0kDJcvJPMgBpf&#10;PpH7bwZhm5AkXRFj4o5vShNl3IzzNb9m5YvhHY9lM4uMAMx+qICKnp1Yu59hj3NbiJz3f1leDZpb&#10;bkpgbJe/XFpiuJVhSWhkuZNpNTdlspI3HTpkBJA2AMF+uoCCnh1X2Kk2jupapaYMfsNdI6KnbbJf&#10;e59OW9BhxJxYSPVjwpoHNMNkopjlHMtjDZN4ALh+yYB8mzZwslj3jNVxzFxgfWdy8V+QbLx0G2KM&#10;WuF1RGVkR8F2Z2gTMvJ3aGpgGV53zWtaAACAAHIdmeFth2KNi6Nu7mUPfDFwQWdpa6NxjGmhWeVy&#10;0Wu+RuZ0B226Mjh09W9gGNJ0yW/cAACAAHbImIVqoWwgij9sQG3HexFtvW9VaoVvJnDGWO5wg3Io&#10;RhhxyXN0MZlypXR8GGNyJnSTAACAAHrilwRoBXWZiMFpy3Z+eYNrZ3dGaTps7Hf5V75ubHijRRZv&#10;wnlBMMdwiXm3F8pv7HmMAACAAH5xlaBlxn8Oh2dnpn88eDNpXn9GZ/hq+X85VsZsiH8sRDlt7X8o&#10;MBpunn8eF1JuBn7wAACAAIAAlHtj6oiShkxl34gKdyZnpodWZvdpU4aMVdZq7YXMQ39sToUrL4hs&#10;54S/FulscoTAAACAAIAAk49iYpIShWVkZpDYdkZmNo9mZiFn7Y3iVQ1pkox9QtZq9ItWLxVraoqs&#10;Fp1rI4nHAACAAIAAkt5hLpuJhLJjO5mhdY5lDpd1ZW5mw5U6VF5obZM9Qi9p0pGyLpNqLpElFlZq&#10;FY3lAACAAIAAkmZgTaTzhC5iXaJndPtkKZ+EZNll1pycU9hnepoXQcFo2ZhTLiJpGJdgFeVpTI7O&#10;AACAAIAAjnx451ixgSd5UlwJcrd54V8oYv56hGITUgF7MWTUP51772deKzx8xWlbEN5+UGlgAACA&#10;AHYJjVJ14WG6gBB2mWRAcZx3UmabYf14D2jTUR94z2rrPt15lWzTKp96R25AEIh7hW32AACAAHof&#10;jB1zG2q1fr10CWx5cHt0424dYOV1u2+iUDJ2j3ESPhp3XXJdKgt37XNFED15EHLLAACAAH21itVw&#10;k3OyfWtxqHTAbylyoXWtX+hzjXaHT090endLPWd1T3f7KY51vXhpEAN27HfwAACAAIAAiZNua3yu&#10;fFBvmX0WbgtwqX1XXrhxpX16Tl1ynn2aPIpzfX26KN1zxn3DD6F1JX2eAACAAIAAiIlspIW2e0dt&#10;44V6bQ5u/4UMXcdwCYSCTX9xB4P/O+Nx24OZKFtx/4NlD1pzoYL6AACAAIAAh7JrLI66enVseY3e&#10;bEFtnIzDXQJuq4uRTMZvsIp7O0hwfommJ/pwcIlpDy5yWYdwAACAAIAAhwxqApe5ec1rWJZEa5Vs&#10;fJSBXF1tiZKpTCNujpEPOqpvW4/2J4BvJ4/sDwBxUIolAACAAIAAhpdpJKCzeU9qf560awprnpxR&#10;W9BsoZneS6dtnZfSOkVuX5auJxVuCZVlDqdwkYnoAACAAIAAgdeBi1hddViBWFuXZ8aBWl6hWOyB&#10;fWF3SMGBuGQbNwOCJ2ZxItGDHWf4COeEpGffAACAAHlzgMt+tmDidGh+ymNfZtR+7WW1WBd/Hmfn&#10;SAt/YGnyNnB/ymu5ImeAhGzJCN+B6WyaAACAAH0Gf7p8DWldczl8VmspZc18l2zYVxl83G5mRzJ9&#10;LW/YNb59lnETIeZ+GHG2CMV/hnGbAACAAIAAfph5pnHKcg56DXL3ZJZ6aHQFVi56u3T3Rlt7IHXT&#10;NRd7h3aIIXR71HbQCLJ9cHcLAACAAIAAfYB3iXpLcPl4C3rcY4x4eXtJVSx42nuZRbR5P3vhNIt5&#10;qXwbIRl5wHwgCKp7oXyWAACAAIAAfI9114LecCx2a4LfYs124YKtVF93RoJcROV3rIIQM/J4AoHf&#10;IJ9344HVCIN6H4FcAACAAIAAe8t0cYtqb2Z1EIreYgx1iYoQU6V18YkoRDR2WIhdM1x2oIfZIEp2&#10;O4gPCHJ42IVVAACAAIAAezFzUpPwbs5z+5LgYXN0c5F/UxN01ZAEQ6N1OY7MMst1eo4rH9x04I4N&#10;CGN3zoWrAACAAIAAer5yeJx8bldzJ5r9YPNzm5kQUpNz8pcOQzV0SZWBMnR0epUSH4FztpLWCCx3&#10;CoWGAACAAIAAdU6Kt1faaYCJ+1rwXLKJfF3eTqSJJ2CbPzSI/mMbLfOJSmUpGX+K+WXzAfWKFGcY&#10;AACAAHxfdFiIG1/naLOHmWJTW+iHLmSeTfiG2WbFPqmGq2i5LY6G4mpLGU+IMGq7AiyHbGv6AACA&#10;AH+Dc2qFkWfnZ6yFPmmzWwuE6WtmTSOEoWz5PfiEeG5kLQeEoW99GQCFmW+gAk6FE3E2AACAAIAA&#10;cnCDP2/fZqGDCHEZWfaCx3I4TEqCjHM+PTSCcHQjLG2CjnTKGJyDNnSyAl2DCnbNAACAAIAAcX2B&#10;QnfgZbmBHXiRWQ6A6nkiS12At3mYPJmAk3n8K+iAqXpCGEiA/3oTAm6BRHvAAACAAIAAcKZ/kH/y&#10;ZO9/f4AjWFJ/VYAnSrV/IYAMPAd++H/wK7N+6X/lGDN+83/oAo1/vX/4AACAAIAAb/Z+OYgLZGF+&#10;OofGV89+DYc9Sit9yoaUO3J9m4YLKyl9fYXUF/d9KoYdApZ+doHAAACAAIAAb2l9JpAkY9d9L49y&#10;V0V9AI5nSap8tY08OvV8fIxgKqR8UYw8F5B7tItbAp99aoHGAACAAIAAbv18U5hLY2p8YJdCVtN8&#10;LJW/STt71pQiOpd7jZMSKlt7SZL/F1F6dY+PApB8oIG8AACAAIAAaQOUf1cKXdCTSFn3Ua6SVVzF&#10;RFGRlV9iNXmRJWGwJHKRomNVD0+UjGMnAACICWmaAACAAH7UaB2SI16oXR+RFGD9UQmQIWM4Q8yP&#10;UWVONReOzGcfJD6PHGhbD2mRbWf6AACGIm5kAACAAIAAZ1GPtmY3XECOzGf9UFCN52mtQxyNG2s9&#10;NI2MkWyVI+KMwm1uD16OgmzpAACEXnOnAACAAIAAZn6NcW28W16Mnm7/T2KLyXAqQmWLBXE8M+yK&#10;gHIgI2+KmHKdDzeLz3IOAACCvHiaAACAAIAAZa+LfXVMWpaKvHYVTpuJ8XbCQZ6JLndQM2aIn3fI&#10;IwOIonf9DwyJU3eUAACBTnzlAACAAIAAZPeJ4nzwWe6JMH1LTgCIZ317QQmHn32NMt6HBH2ZItmG&#10;zH2jDwuHEn21AACAG4AAAACAAIAAZFqIiISLWVKH5oR3TWiHIIQvQHaGVIPQMlqFsIOKIoCFWIOJ&#10;DzOFIYNHAACAAIAAAACAAIAAY96HgIxFWQ2G74vlTS+GH4skQD+FLIo7Mi+EZ4mwIjaEBooBDuWD&#10;oIfyAACAAIAAAACAAIAAY3yGsZQZWK2GIZN8TMuFTZJTP+GET5EGMeODc5BuIgKC7ZAqDtuCXYoL&#10;AACAAIAAAACAAIAAXOCe8VXfUkKdWVifRsCcCFtFOfma+124K4mafV++GkmbzWC4BoScSmEEAACD&#10;o21JAACAAIAAXAac3V0dUaybWV9VRjeZ9GF5OZWYwGNyK1GYFGUMGlCZEWW0Bt+Y3WXjAACCEHIx&#10;AACAAIAAW1+ahWRDUPWZG2X8RZ+XvWeiOQWWhGkmKuqVxWpWGiaWh2q1BxeVnGrkAACAl3cUAACA&#10;AIAAWraYQGtaUDiW52yeRNGVl23OOGqUYW7jKmqTn2+xGd2UM2/OBy6SsXAjAACAAHtlAACAAIAA&#10;WgyWTHKBT5KVBHNbRDCTt3QcN8aSfHS3KgKRq3UtGZSSHHUhBzGQKnXeAACAAH8uAACAAIAAWXOU&#10;t3nITwaTfXpDQ7GSLnqVN1GQ6XrDKZiQBHrfGXGQLXrMBzuN+HvRAACAAIAAAACAAIAAWPCTa4ET&#10;TpaSPoE7Q0yQ6oEjNu2Pl4DsKS6OpYDOGSCOqYDrB1CMHIDgAACAAIAAAACAAIAAWIiSXIhgTi+R&#10;Oog7QueP5ofENpCOhoc2KNyNfocGGLeNc4dHByuKo4TZAACAAIAAAACAAIAAWDeRjo/lTgmQco+j&#10;QsOPFY7ONm+NkI3bKOKMV43CGPmMCIyhB3KJVIUJAACAAIAAAACAAIAAUKaqYVRNRmKomFbSO02n&#10;DVk9Luyl5FtpIIal2Vz3Dpeoo10IAACgCGB8AACAAHEuAACAAIAAT8aolFsqRcSmzF03Or+lHl8y&#10;LoWjwWD3IFujbWIrDselsmIHAACdbGUVAACAAHX4AACAAIAATz2mU2HvRS2klmOOOkGi62UYLhGh&#10;fmZ5IBOhB2dWDtGi4WcKAACa3mnuAACAAHo8AACAAIAATsekC2inRKOiWWneOaSgtmsBLaGfSWwA&#10;H8Cev2yRDsagP2woAACYd28rAACAAH3/AACAAIAATkuiC29xRCuga3BOOTOexXERLSudTHGkH4yc&#10;pXH2DsCd2XGOADWWAHUJAACAAIAAAACAAIAATdeganZgQ8qe03bwOOSdKHdVLOubnneRH1ia13ec&#10;DtibqXdeAHGT2npUAACAAIAAAACAAIAATXOfE31VQ3+dg32iOKubz32wLLeaN32eHyaZXX2MDtGZ&#10;5X21ALCSCX7OAACAAIAAAACAAIAATSSeA4RZQ0qcc4RxOIGatoQyLJmZCIPfHwqYEoPkDqqYd4N7&#10;ALWQmYB7AACAAIAAAACAAIAATPGdKYuPQyiblIuGOGSZ0IsILIaYEIqOHxOW84qvDtmXHohEAN2P&#10;Z4CWAACAAIAAAACAAIAAqc5a6lOpma1dx1d8iPNghls1d1BjLF7MZKhlumJDUOFoFWWVO8Jp3Wij&#10;IyVpcGrpA+d5Z2zLp8JWo14gmBRZ4GD+h4dc7mPGdg1f2GZ4Y4Bin2kQT9ZlImuNOtNm523QImVl&#10;2G9sA8h5nHFnpdxSzGiNlkdWVWpzhftZp2xMdJVcxm4cYjJfu2/fTrZiXnGQOeVkGHMVIbFisXQZ&#10;A615ynZio/lPU3LdlHpTIHPahDxWoXTUcx9Z8XXIYOFdFHa7TZlf0HeoOQFhfHh4IQpgBHj5A5V5&#10;8nr1ojJMQH0dkuBQSH1Egr5T/H1oca9XbX2GX8Ras32qTJ5diH3YODpfIX4BIHpdyX4dA4F6FH7f&#10;oLBJpIdZkYtN3YawgZFRuYX/cJ1VToVOXsNYqYSpS9hbiYQeN5hdDYOzIAFb9IOgA3B6MIIrn3ZH&#10;cZGKkHhL05ANgJ5Pz46Hb8RTf40KXfdW8YuqSydZ2Ip2NxpbQImPH6RadYmWA2J6SIJJnoRFrJuk&#10;j6NKLplMf+BOP5bwbxpR/5SrXVdVf5KfSo5YbJDfNptZuY+wH1VZQI7VA1Z6XIJCneJEX6WGjw9I&#10;8KJJf1VNCZ8VbptQzpwWXOtUU5lySjVXP5dINkBYaZYgHv5YRJL/A016a4I8nYdiJlOAjqRkZVdY&#10;fvZmlVsGbjpot16IXGFqxWHmSVFsqWUXNLNuBmftG9dtgmmbAACAAG3wm8ReEF10jV5gsWBkfdpj&#10;J2M1bUJlfmXmW4Rnt2h3SJJptmrkNBdrA20BG2dqTW4gAACAAHLTmgtaWmdZi55dQ2lmfE9f9Wtc&#10;a8xifm08Wjxk4m8JR3dm+3C8MytoLXIuGrpnkXLPAACAAHeDmFJW/XEmie5aInJfeq5dA3OHanhf&#10;tnSdWQhiRXWnRnVkcXakMmFlhXd2GitlO3e2AACAAHuWlrhUBXrsiHVXXXtfeUlaanu9aR5dPnwK&#10;WAJf6nxWRY5iKHykMa1jG3zlGbBjRHzuAACAAH8SlWRRgoS1hzxVAYRkeCtYMYP6aBVbJYOCVwxd&#10;44MSRNVgJIK5MRpg9IKBGUhhpYKhAACAAIAAlFFPaI5zhj9TBo1fd0NWT4wrZz9ZWoryVkJcK4nU&#10;RCtebojmMKlfFIhSGPxgTYhJAACAAIAAk4FNuJgahXtRbZZEdohUxZRJZpFX25JSVZ1at5CTQ4xc&#10;+o8tMCxdeI58GLlfOYztAACAAIAAkvRMd6GXhO1QN58EdfdTk5xEZgdWq5mZVSVZiJdJQyxbxpWN&#10;L8lcE5T7GFleZpB2AACAAIAAkVhprFNig55rTFcvdPNs8FrMZRtukF43VBBwI2F4QaxxmGSALXVy&#10;pWcJE9FzxmfHAACAAHHkj8plw1y+glNnwF+3c7ZpoWKJZANrb2U3UxltJ2fAQNhurmoaLMdvkmwC&#10;E2Fw52xSAACAAHaVjktiKmYggN1kcmhJco9mjGpXYuhogWxDUilqVm4XQBZr62/FLDlspXEVExJu&#10;XXEPAACAAHqzjLde6G9uf1NhaHDXcP5jq3IlYaFlxnNYUP5nw3R4PxtpY3WAK3Fp63ZFEpJsR3YM&#10;AACAAH5Hi0VcDHi4ffJetXlpb61hIHn8YGBjWXp1UBBlbHrmPkdnF3tRKtBnaHudEjRqentvAACA&#10;AIAAihFZoIIIfNJcaoIHbqJe8oHfX2VhRoGgTydjZ4FkPZ1lC4E7Kk1lJIEsEeZo94E7AACAAIAA&#10;iRlXmYtPe+dafYqebcVdGIm8XpZff4jITmRhroftPPpjS4dCKeljJ4b/EbNnsIZDAACAAIAAiFxV&#10;9pSCezFY7ZMnbRFblZGOXexeAo/qTb9gNo57PFthzo1xKW9hbo1JEYJmqopiAACAAIAAh9lUup2Z&#10;eqpXvZufbIJaZ5lWXV5c0pcITUVfA5UWO/pgj5PTKQlf75NoESRl74uXAACAAIAAhTBxklNAeGpy&#10;llbzaqVzs1p4W6V02F3JS15192DnOZd3DmO7JZl3+WXXC7p6xGYCAACAAHXCg8dt0lwOdzdvMF8D&#10;aYFwhGHOWqVxzWRzSoJzBmbtOOF0ImkkJQt0yGq2C41392qqAACAAHnhgnBqXWTdddJsAWcXaFht&#10;g2kyWY1u7mspSZhwQGz/OCNxXm6eJIJxvG+yC2V1gm+KAACAAH2AgQ5nM22wdHBpDG83ZwBqtnCh&#10;WJVsQHHySL1trnMiN31uzHQrJBdu4XTLC05zXnSzAACAAIAAf7pkcnaAc0hmc3djZdxoPngiV2Bp&#10;3XjBR89rWnlUNqRseHnTI21sOXoVCwpxm3plAACAAIAAfqBiHX9ZcjdkOX+aZNxmG3+tVnBn0H+j&#10;RvRpVH+YNgZqX3+YIvdpyn+jCt9wGH/HAACAAIAAfbxgKIgmcV5iWofKZA9kTIc0Va5mDYaGRj1n&#10;mIXrNXBok4WCIqRnpIWKCstuz4RDAACAAIAAfQpekZDlcLNg1I/2Y2Ri0I67VQxklI1rRZ9mHoxQ&#10;NNRnCoulIi5l2IvpCrNt6oc8AACAAIAAfItdV5mScDJfqJggYtthpZZKVIRjZJRhRSlk5ZLWNHhl&#10;vpIbIclkYpFRCmtuZIcLAACAAIAAeP157lL+bQR6YlaPYA17AFn2Udd7sF0pQkd8aGAfMP99QWKu&#10;HOJ+bGQjBISA6WTtAACAAHkgd7N2YFtIa/V3KF4vXw538mDvUP94uGOFQZR5fWXmMHR6R2fqHIh7&#10;BWjxBJt+KWmyAACAAHzAdn1zDWOXarB0F2XUXfx1CWfzT/x16mnrQLl2v2u4L8V3fW01HBB3y23W&#10;BJx7xW65AACAAH/vdURwBWvfaXNxOm19XLpyT27+TxBzRXBgP+J0LnGaLyF033KWG6Z0unLiBJ95&#10;sXQoAACAAIAAdBNtV3Q3aEtusHU6W6Jv3nYdTgVw53bePzxx1neMLplye3gSG1hx7ngiBK14GXmz&#10;AACAAIAAcw5rGHyeZ29sj30TWtptz31aTTJu4n1+Pmpvzn2cLgBwUn29GuFviH3CBJh4PH6CAACA&#10;AIAAcjppM4T5ZqFqvoTkWhZsCoSRTHhtJYQiPbpuEIPELW5udYOXGphtiIPeBJp4OIKDAACAAIAA&#10;cZJnp41GZgBpQ4yxWXhqlovNS+RrsIrOPShsk4oGLNxs34m6Gitr9onMBJl4OoMcAACAAIAAcRVm&#10;cZWNZYRoGpSOWPdpcJMiS2Vqg5GePL1rWJCALIprhZBfGdBqtI6IBGx4h4L9AACAAIAAbMWC2VJ7&#10;YYKCzVXnVUiC9FksR8uDOVw9ONaDoV8BJ9mEeGEsEvSGu2GVAACDOmWuAACAAHwDa5Z/hFpOYJB/&#10;wV0hVGaAB1/QRxCAVWJTOEOAuWSQJ3SBa2ZEEteC+2ZfAACBCWpiAACAAH82aoR8U2IjX298y2Re&#10;U3Z9MmZ8Ri59kGhuN4t9+GonJup+imtnEpR/iWs/AACAAG96AACAAIAAaW15Zmn4Xk56BGuhUlF6&#10;hW0tRUt6926YNr97aG/OJkx723ChEjl8j3BIAACAAHT+AACAAIAAaGN21XHTXVR3kHL1UV14JXP1&#10;RFF4onTRNiN5C3WNJch5YHYDEfV5+HWeAACAAHniAACAAIAAZ3N0oHnFXHB1eHpiUIh2HnrVQ5p2&#10;nXslNX92/3tkJX13H3uSEdd3uXtgAACAAH4JAACAAIAAZq5yyIGzW8tzvYHbT/Z0a4HFQwt044GM&#10;NOl1OYFjJPd1L4FkEal12oGJAACAAIAAAACAAIAAZhJxSYmaWzRyTYlVT2JzAYi9QoJzdIgFNGdz&#10;u4eLJHJziYebEUt0aobBAACAAIAAAACAAIAAZZhwFpGGWr5xKJDqTutx4I/bQhNyS46zNAtyfo4C&#10;JC9yIY42ERFzP4rwAACAAIAAAACAAIAAYKaMb1GYVgeL7VTcSneLqVf9PZyLlVrkLxqL111lHgiN&#10;KV76CYCOal8pAACAAGlpAACAAH5wX4+JUlj+VSuJEVu7SaqI3l5VPPWIxGC8LqGI7mLGHcmJ+WP4&#10;CaSKqGP9AACAAG4pAACAAIAAXp+GQWBjVC2GMWKYSNeGF2SvPC+GBGaWLgWGJGgpHWKG9Wj9CaOH&#10;UWjrAACAAHNkAACAAIAAXbCDaGfJUzKDd2l6R9WDcWsNO2eDamx6LVWDiW2cHOOEJG4YCYaEZ24M&#10;AACAAHhbAACAAIAAXMaA6G89Uk6BEnBxRvSBHHGFOouBFXJvLMCBJ3MtHGeBjnNjCWGB43OKAACA&#10;AHysAACAAIAAW/R+x3bEUYh/CneFRj1/H3gcOd1/F3iOLCN/FHjiHCV/KHjxCVp/tHmZAACAAIAA&#10;AACAAIAAWzx88H49UNd9T36SRZl9b360OUd9ZH63K5t9T366G9F9JH7ECY190n8zAACAAIAAAACA&#10;AIAAWqx7eYXLUHR7+YXORUZ8G4V4OQZ78YT9K297toTDG417WoUbCVJ8XIPfAACAAIAAAACAAIAA&#10;Wjt6So1sUAV6140rRNl6/4xtOKd6zYuSKyd6dYtIG2J52YsyCUx7KoZJAACAAIAAAACAAIAAVKWW&#10;3FA9SoyV8VNVP4mVT1ZKMyaVAlj6JM+Vd1sWEu+YUluoAYKUpV2NAACAAG0UAACAAIAAU56T/Vc/&#10;SbyTRFngPsWSp1xdMoiSRF6bJGeSiGBPEtiU52CZAdSRCmJpAACAAHH4AACAAIAAUsuRDF4/SNyQ&#10;eWBnPgqP7GJtMdiPh2Q5I+SPr2WHEpuRpGWOAgaNy2dnAACAAHbkAACAAIAAUgCOQmVASAaNyGbx&#10;PSiNS2iBMS+M6WnhI1SNAWrQEkqOk2qdAh+K8GykAACAAHs8AACAAIAAUTmLyGxVR0SLaW2WPGuK&#10;9261MHSKj2+eIuOKinA9Ef6Lvm/mAi2IeHJaAACAAH8GAACAAIAAUIKJq3OARpmJZ3RcO9KI/XUN&#10;L+qIjHWPImmIaHXXEeKJH3WIAkWGVXhKAACAAIAAAACAAIAAT+KH4nqpRgyHuHstO1iHVHt1L4CG&#10;1XuXIgSGk3umEaiG5XuLAnCEgn1XAACAAIAAAACAAIAAT2CGY4HERYiGUoHwOtiF9oHXLwyFcIGn&#10;IZuFEYGmES+FGIHDAmGDEYF1AACAAIAAAACAAIAATviFNIkzRVqFRolAOrmE84i9LxCEOIgUIe2D&#10;g4gaEeSDHYckAteBtIHsAACAAIAAAACAAIAASFiicU5fPt+hPFFCNGmgZ1P2KFmgKFZOGcOhc1e/&#10;CKOjG1hlAACRlF/kAACAAHB6AACAAIAAR0ef5lT+Pfie7Fd3M3ieGlnFJ4+dr1u8GUWeoVzYCKef&#10;c11ZAACO3GR+AACAAHVRAACAAIAARpudDVudPTScLV2sMsKbb1+OJtua+WEkGMObvWHqCJebzmJQ&#10;AACMQ2lRAACAAHmpAACAAIAARgeaPGI6PISZb2PcMfaYvGVWJkCYR2aLGEeY7WcGCICYTGdfAACJ&#10;3m58AACAAH2AAACAAIAARWSXuGjoO92XDGopMV6WWGtAJaiV0mwKF/uWTGxLCHWVD2yvAACHxnQv&#10;AACAAIAAAACAAIAARMWVk2++O0qVCnCnMOSUW3FfJUyTvnHTF7iUAHHQCJKSKXJkAACGEHlnAACA&#10;AIAAAACAAIAARDuTwnacOs+TWnc5MIKSrneWJPiSAXe8F2iSHneZCIKP0nibAACEsn3KAACAAIAA&#10;AACAAIAAQ8mSQX2QOm2R9n3tMDKRT334JMOQiH3aF0KQc33ICFKN8H54AACDRYAAAACAAIAAAACA&#10;AIAAQ4CRBITGOiWQzoT0L/GQMoSzJJmPWYRlF0qPBYSHCIWMWYNYAACCcYAAAACAAIAAAACAAIAA&#10;nvtT1U3Vj8hXCFIdgARaIlZQb1xdLFpjXaVgGV5RSr9itWIRNnFkY2WBHl9jlmf0AXt9gGsZnNFO&#10;hVgIjhRSLltvfoRVsl6+bghZEWHyXG9cQ2UGSatfB2f2NYBgmGqfHa1gMmx2AYt9ZG/PmtpJrGI+&#10;jDtNwGS5fO9RnGcibIpVQWl7WyBYqGu+SI1bim3oNJpc82/aHQ5dSnEkAZp9S3TimOhFPGxkimtJ&#10;s235ezJN1G+Iax9RuXENWdpVVnKFR35YTnPwM8hZhXU0HH9a2nYGAaZ9NnmLlwpBNnZ4iMtGCnc4&#10;eb5KeXf1ab1Oj3iqWNhSXHleRpxVaHoQMxdWZnqzHApY03sqAbF9JH2IlWc9qYB+h2tC1IBseJtH&#10;i4BcaMNL3IBLV+9PxoA+RfdS3oBDMpFToIBYG6tXKYCoAbp9FIDllAo6lopxhkpAD4mId7FFBoin&#10;aAFJiYfUVztNk4cVRVxQrYZ7Mi5RNYYhG2dVyoaSAcJ9CIEwkvU4BpQ/hWU9wJJ2dvlC7ZDEZ25H&#10;mI81VrlLu43WRNxO1Iy2McNPGIwbGzFUr4vLAch8/YE0kjM2D520hL478psHdnFBQpiGZwRGCZZL&#10;VmxKP5RjRKVNWZLjMYlNXpJQGvdTz4/wAc189YE4k4Navk3uhUNdYVIgdltf/VY5Zn1iilovVYFk&#10;+V37Qz1nF2GPL09oQGSxFqppdWZUAACAAG3SkXlVmVeZg9VYu1r+dS1btl5KZX9ejWF2VKNhMWR4&#10;QoBjamdKLrlkXWm3Fk5mYGraAACAAHKwj5pQ5GFJggJUbWPXc5lXuWZQZAJaz2ivU1ZdpWryQWNf&#10;8W0QLdFgnW7aFbFj4G+KAACAAHdijcpMk2rrgEdQc2yncfVUAW5WYrRXUm/yUilaWXF4QGpcr3Ln&#10;LRNdCnQYFThhuHRzAACAAHt2jBxIrnSGfsVM23V7cJJQrXZjYWBULHc8UTRXXHgNP5RZu3jULHFZ&#10;unl7FNVf53msAACAAH7zirFFSH4bfYRJuH5Nb3pNxH5yYGZRdn6MUE5Uv36pPvRXHX7UK/VWwH8J&#10;FIdeZH9YAACAAIAAiYhCW4eefH5HBocNbpdLRIZtX55PHoXNT5RSfoVDPlhU1ITfK5tUTITEFFVd&#10;ooT6AACAAIAAiKE/8JD/e7JEyo+tbeJJMI5KXwFNJozzTwNQlYvQPctS3Ir5Ky1SR4rGFCpd64mb&#10;AACAAIAAh/8+EZoeexxDDJgWbVZHipX1XoZLkpPyTqBPCpJFPYJRRZEdKuFQrZETE99eaY1AAACA&#10;AIAAiB1h7E4MesNkB1IdbLFmJlYXXZtoOVnsTVZqLl2RO6Rr2mDvJ/JsmGOpDpNw62RoAACAAHG0&#10;hidc+VcbeUhfi1p3a2Nh/l22XHtkUWDTTFlmcmPDOsxoKWZ1J0Joh2iUDkNuEWj/AACAAHZohG5Y&#10;YmBGd7RbW2Lfai1eHGVjW1xgo2fFS2li6GoDOgtkoWwNJrlkkm2ZDhNrh23FAACAAHqLgrtUMGlp&#10;dhdXeWtCaJVadG0LWhRdMG66Sj9foHBKORRhVXG0JflgyHK9DbhpeHLPAACAAH4jgTJQa3KIdKpT&#10;9HOqZ0FXKXS5WNRaD3WySVxcn3adOExeS3dxJWddg3gJDX5pMXg6AACAAIAAf+tNIXunc4BQ4XwX&#10;ZjZUR3xvV99XVny1SHtZ9nz5N7JbkH1DJPZazH2JDVJpfH4JAACAAIAAfuFKTYS0co5OPIR4ZVtR&#10;yoQZVxhU+IOwR8BXpYNZNxlZJoMpJKZYkYNEDTxpoYMTAACAAIAAfhNH9Y2lcdJMCozDZKpPtouy&#10;VndS+IqcRydVqom4NoRXCokrJDdWwoliDSVpyIc2AACAAIAAfYJGIJZncUhKU5TyZB9OEZM2VfNR&#10;W5F6RrpUC5AXNjFVT49RI99VUI9kDOFqPIi1AACAAIAAfJVpc04TcAZrDVH8Yrpst1XSVGFuWFmD&#10;RMZv3Vz7M49xK2ATH9RxrGI5BzN3tmMQAACAAHWGerNkslaRbpxmt1ncYYNoqV0LU1hqfWAVQ+Js&#10;IWLqMtJtZWVoH0RtT2cKBx906me/AACAAHmteR1gRV8rbRdipmHJYElk2mROUjdm2mavQvFomWjk&#10;MhBpymrOHrppTWv3Bw10FWylAACAAH1Sd5JcLmfTa5pe2mm+XuRhRGuXUTtjcm1YQhdlS27rMW1m&#10;ZXBFHlhl3nEBBw50E3HOAACAAIAAdiNYh3B4al5bb3G9XbVeCXLtUAJgVHQBQS1iQXUAMJpjO3XW&#10;Hbhi+3Y9Bud0VXeEAACAAIAAdPNVU3khaUJYaXnHXLBbK3pOTxFdlnq8QFRfiXsiMAdgWHuDHU9g&#10;iXu7BtZ0cnzqAACAAIAAc/1SkYG5aGBVz4HGW+FYsYGmTlBbMoFzP6BdJoFPL3VdxIFLHQxefoGI&#10;Bth0b4FpAACAAIAAcz1QQ4o5Z69To4m5WzZWnoj4TbNZKognPwdbFoeGLt5bfIdBHJ1c5IfFBtN0&#10;eISdAACAAIAAcrNOcJKaZy1R7ZGiWrBU9ZBLTS9Xgo7iPphZYY3SLopZlI15HEBbno0ZBp1004R5&#10;AACAAIAAcNFxc03iZQZyk1GkWHhzzVVVStF1BljeO812LVwgKud3Q17ZFp14MGAWAKd+5mJaAACA&#10;AHjabw9s61XcY7tualkTV19v3FwuSelxNl8hOw1yamHQKlJzWmQDFkN0CWTXAM5+pGchAACAAHyE&#10;bZZop133YlJqeGCRVjZsI2MRSNhtnWVpOiZu3WeIKZpvn2k3FcdwfWmtAOB+hmwqAACAAH+8bDVk&#10;tGYXYPhmxGgSVOJonGn3R95qNmu9OUZrhG1NKPBsEW6CFV1tbm6pAPN+ZXGWAACAAIAAauNhI25G&#10;X7hjZm+kU7tlZHDtRspnF3IWOKNobnMiKG1ow3PnFRtqyXPaARN+LnceAACAAIAAacVeA3aAXshg&#10;dndQUudilnf/RfRkXHiQN81lo3kRJ9llqnl4FK5omnlnARJ+MHv0AACAAIAAaNxbS36rXe1d4370&#10;UhtgH38MRTZh8n8LNxtjK38TJ0di3n8vFHFmu39mASR+E3/6AACAAIAAaCVZA4bAXURbu4aPUXle&#10;C4YXRKBf44WJNolhCIUpJrRgYYUmFAZlVIVEATB9/oDOAACAAIAAZ55XLY7GXMVaAI4zUPdcXo02&#10;RCJeMowiNiBfP4tqJmdeYYuJE7BkOInzAQ9+NYC4AACAAIAAZON6DE1aWdx6uFD4Tgd7iFSCQQN8&#10;ZFfdMnR9TFrbIZR+gF0NDMyAoF14AACAAGWdAACAAHu0Y0V1wlTfWKh2wVgCTP13ulsFQCp4pF3Y&#10;Mch5gmBTIRx6Z2IRDLR8rGI9AACAAGpIAACAAH70YfFxp1yDV11y7l8XS+50EmGQPy91D2PXMPp1&#10;5mXQIIF2eGceDHx5QWcaAACAAG9WAACAAIAAYLBt1WQyVhtvUWY0SrBwl2gdPjdxrGnfMB5yfmtZ&#10;H9Vys2w/DDB2WGwgAACAAHTRAACAAIAAX4RqXGvoVQNsBG1fSaRtaW68PSxui2/zL3hvT3D5H0tv&#10;HXGIC/5z0HFuAACAAHmyAACAAIAAXnZnRnOyVAZpGXSkSL5qnHV0PGprx3YiLs9sdHawHwNr23b9&#10;C/RxmXcfAACAAH3TAACAAIAAXZhkk3t4U0tmlXvzSBtoM3w6O9JpX3xiLjNp6HyLHnppHXysC9dv&#10;wn09AACAAIAAAACAAIAAXOdiSoMyUqRkbYNBR31mIYMHO0NnTIKzLatns4KKHexm6oK3C4puXIJ7&#10;AACAAIAAAACAAIAAXGJgbYrsUiZiqoqlRv9kbon1OsxllYktLUtl2IjMHahlJokqC1ltPoaqAACA&#10;AIAAAACAAIAAWPODXExgTquDlk/dQ4SEBFM+NwqEmlZhKLyFgFkCF1aHiVpcBHGH1VuiAACAAGk1&#10;AACAAH4aV3h/TlN8TYR/1VaKQnmAYFlxNiyA8VwbKBOBsV5JFvGDM19DBI2ECGBuAACAAG3xAACA&#10;AIAAVkh7WlqzTFR8H11AQXt8yV+qNT59X2HXJ1N+AmORFmt++2QvBIqAtmVWAACAAHMkAACAAIAA&#10;VSt3omH1SzF4kmP9QFZ5VWXkNFh592eaJoh6f2jmFdN6+GkvBHN93GpvAACAAHggAACAAIAAVBp0&#10;OWlHSil1UmrOP1V2L2w2M2J20G1sJeJ3N25YFUd3hG5eBFp7aW/jAACAAHxyAACAAIAAUyZxLHCr&#10;SUNyb3G7PoRzZHKmMqF0BnNnJTd0PXPrFQV0h3PTBGJ5Q3XfAACAAIAAAACAAIAAUlFud3gKSHNv&#10;53ipPcRw9nkaMfVxlnlrJKFxm3mfFKJyJnmABJB4SntzAACAAIAAAACAAIAAUaZsJ390R+9tzH+4&#10;PVhu93+xMahviX+NJGVvUn+JFEJwOn+wBFx4ooAnAACAAIAAAACAAIAAUSVqP4byR29sAYbpPNxt&#10;QYZ4MTltzoXzJBFtZIXbFBBupIW4BFF4tYLrAACAAIAAAACAAIAATO+NoErXQ2CNak42ONWNg1Fp&#10;LL2N/1REHlWPX1ZXDICR3Vb2AACJilw0AACAAGytAACAAIAAS5OJy1GUQjiJ5lSLN7WKF1dQK8WK&#10;f1m+HZmLmFtsDDmNFVvWAACGTmDfAACAAHGOAACAAIAASoWF+lhnQRyGS1rpNryGlF08KteG8187&#10;HNyH1GCEC+SInmC/AACDVGW6AACAAHaIAACAAIAASY2CVF9HQBeCyGFPNauDI2MrKgGDgWS/HCCE&#10;MWWrC4iEt2XCAACAqmreAACAAHrrAACAAIAASJt+8WY8Pyd/j2fONMJ//mk3KR6AT2pXG5WAwWr4&#10;CzuBYGr9AACAAHB5AACAAH6+AACAAIAAR7p74m1MPk18sG5wM/59Nm9oKHF9fXAiGvt9pnBsCxN+&#10;hnCHAACAAHZVAACAAIAAAACAAIAARvh5MXRdPZV6LXUdM1x6y3WnJ+Z7BXYDGnJ653YTCtR8NnZs&#10;AACAAHtHAACAAIAAAACAAIAARk920HtsPOt4A3vQMr14vHv4J1147XwAGfp4hHv7Cm16b3ytAACA&#10;AH94AACAAIAAAACAAIAARdN024K8PId2RILgMm93IIKfJzp3OYJLGiR2coJbCs54tYIGAACAAIAA&#10;AACAAIAAAACAAIAAQJmZRUirN7KYrUvlLaOYlE7UIaqZUVE7EnmcMlJTA1KZvlRgAACEsl+KAACA&#10;AHANAACAAIAAPzeVvE8ENlSVjlHZLCyVmVRiIEuWQFZmEW6YoVcvAwmVFVk/AACBrmRAAACAAHUB&#10;AACAAIAAPkGSFlV4NTqSGVfhKx6SPloCHzqS11ugEKCUw1wfAtKQz14uAACAAGkjAACAAHl0AACA&#10;AIAAPW+OfVv9NFCOn132KhiO1V+pHmePZGDoD/+Q12EqAqqNBmM6AACAAG5WAACAAH1YAACAAIAA&#10;PJqLFGKaM3SLaWQmKUSLrWV0HZmMImZLD6eNEGZnApmJxWiHAACAAHQEAACAAIAAAACAAIAAO8uH&#10;8mldMqaIh2qBKJCI5WtrHQaJQmvxDz+JpGvWAqaHA24wAACAAHk7AACAAIAAAACAAIAAOxWFKXAp&#10;MfSF/nDvJ/iGd3F5HI2Gv3G0DueGrnGGApaExXRTAACAAH2YAACAAIAAAACAAIAAOnyCu3cKMV2D&#10;z3d8J3aEZXeuHC6El3eoDqOESXeSAm6DAnorAACAAIAAAACAAIAAAACAAIAAOg2Aqn4nMOeB9n5P&#10;JwuCrH4xG+OCzH4BDpGCXH4uAomBiH7/AACAAIAAAACAAIAAAACAAIAAAAD//wAA//8AAP//AABt&#10;ZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAACAAACJAQd&#10;BdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj/yUjJkQn&#10;ZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNCRFxFdUaP&#10;R6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5iz2PgZPFm&#10;AmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/LgMmBx4LF&#10;g8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb1pzInbue&#10;rZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXtttq3yLi1&#10;uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQvtGn0pDT&#10;edRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema6nHrSOwd&#10;7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8AAAHoA6cF&#10;LAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7bH9Yg0SHL&#10;IsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87fjx8PXw+&#10;fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2VfbWN5Z4Frj&#10;W+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0zXXDdrl3&#10;r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9OkD2RLJIb&#10;kwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGqh6t/rHet&#10;b65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQx5bIncml&#10;yq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463ksuW25rrn&#10;vejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAAAgUD2AVo&#10;BsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQgLCEjIhkj&#10;DyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2O+084z3b&#10;PtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolXiliLWY1a&#10;j1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOjdKB1nXaZ&#10;d5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2Pw5C5ka+S&#10;pZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquOrJytq667&#10;r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbLysztzhDP&#10;MtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm66qzrm+yH&#10;7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB2QONBQkG&#10;VAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4sHxcgACDq&#10;IdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE48TniOtM7&#10;xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOIVHpVbVZf&#10;V1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5uqm+WcIJx&#10;bHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgFiOqJz4qz&#10;i5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+iT6M/pDCl&#10;IqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4EvxHAIMEw&#10;wkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3RreRt9z4KHh&#10;z+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAAgADmT3/O&#10;f1jNmX+ofs202n+ZfnmcFH+jfmWDTH/GfoVqhX/+fsBRv4Bjfz05AIESgA/8xX58izTktX5jiWzM&#10;QH5dh8yzmn5uhmaa2H6YhUOCGH7ZhE9pWn8vg2dQrn+vgqE4FIB2geb6vH02lnHi+30wk5LKy30+&#10;kM+yOn1pjl6Zk32sjCyA734HiiJoTn51iBNPwX8MhgA3QX/og6z443wuobfhQXwznb/JM3xNmfCw&#10;wnyFlleYRXzfkxp/y31Pj/NnVn3RjLVO7358iU02h39nhVz3N3tjrQPfpXtmp+vHqnuHowqvYHvJ&#10;nmmW+Hwrmfh+snyvlbdmbn1DkUFOLn39jHs15X70hu/1vHrKuFXeL3rHshTGQ3rkrBSuGXsspmGV&#10;3HuZoNp9pHwkm1lllXzIlahNgn2Rj4E1W36RiF/0d3pSw6rc7HpGvDLFCXpdtQqs+XqnrjuU6Xsf&#10;p5t82Xu2oOhk2Hxgmd1M7X01klA06H49iafzY3n3zwHb2HnjxkDD+nnyveSr93o6teyUAnq4riR8&#10;IHtbpkBkSHwQneVMb3zqlOM0iX33isXydXm02lra63mX0DLDD3mfxpSrGHnjvWqTO3pktGp7d3sN&#10;q0BjwnvMoZZMCXyvlzM0PX2+i7buU4jbfjbXhofEfcLAn4bDfXCpjIXmfVWSUoUqfXV7B4SGfcZj&#10;xIPxfjVMj4N4fuk1koMogADsPYd9iMvWFIZwh0C/a4WDheOoY4S7hMGRHoQbg9951IOUgy1inIMd&#10;go1LkoLDghY02IKQgcHqeoZHk2XUdIVNkNq9/IRvjnOnC4PEjFiP7YM5ind4yoLKiL1htoJphwNK&#10;zYImhUw0M4IHg2/o24VPnf7S4IRfmnS8eoOOlxSlq4Lnk+iOtIJykQt3u4IVjkFg1oHHi2RKGIGX&#10;iGgzooGLhQTnXISLqKDRbIOdpBW7EILUn7qkW4I3m5SNgIHCl5V2uoF4k7tgCIE5j7JJdYEai2Uz&#10;JIEfhnvmAIPxs0vQG4MErbq5zYI6qFijMoGjoy2Me4E2niB1yIDumRRfSoC+k9tI5ICvjjoyuYDB&#10;h8/k1YNzvfjO+oKHt1a4tYG8sOKiL4EmqqiLn4DEpIp1EYCDnlVep4BUl9FIaYBTkNkyYIByiPvj&#10;1oMOyKXOBYIkwOK3xoFXuVOhSoC/sfqK0IBhqrt0a4Auo1xeKYAHm5VIAoAHkzsyF4Awif7jAIK9&#10;01TNN4HWylm2+oEHwZqgiIBuuROKI4ARsKJz2n/iqAZdt3/Gnv1Hq3/QlVYx3H/7itfeEpHifLDI&#10;7o/xfGOzsY4YfDqeO4xofEeIjYrefI9yxYlpfQpdEYf8fahHe4aZfpMyUYU5f/HcKpC0hpfHlI7B&#10;hVKykoz0hDydNotXg1uHjonkgrZx0oiIgj1cK4czgdhGuYXpgaIxy4SigZ3ao4+OkJXGOY2ojlex&#10;covdjD6cFYpXinCGeIj4iNlw0Ie1h2hbSIZ3hfxGBYVGhJ8xVIQZgzTZQo6bmpfE2Iy/l2ywB4sH&#10;lGuayImCkaSFUog5jx1v2YcFjKhag4XYiiZFb4S6h48w7IOghK/X7o3hpJTDh4wJoIGuuopbnJuZ&#10;j4jemOSEOoeNlU9u8IZrkdVZzoVKjjRE6IQ9ilswkYM1hgvWtY1LrpzCXIt3qZ2tmYnKpMSYgohS&#10;oBeDTIcIm35uGoXhluJZK4TOkh1Ec4PQjP8wRYLah0TVp4zQuKPBXIr/srCsoYlRrNqXm4fdpyqC&#10;hoaboYptd4V6m9BYoYRildBEEoNzj2wwBYKNiFbUwoxqwqbAhoqdu7Krz4jxtNSW0Yd7rhKBzoY9&#10;p1ts44UpoIJYNoQWmU5DwYMnkZwv0YJOiUHUBIwTzKm/1YpNxKCrH4ijvKWWJ4cttL6BN4XxrN5s&#10;Z4TgpNVX1IPZnG1DeIL0k4Uvp4IbigXOT5sbe4C6ophZe1Gm75Wse0aTCpMne3N+6JDGe9pqqI51&#10;fHdWiIwifTlClonCflAvQodCf+LMnZoPhNK5gZc8g76mBpSXgtWSNJIggiR+E4/Tga1p2o2YgWNV&#10;xotZgTFB/IkRgTcu74amgXrLQpkRjiG4RJZFjC6k+ZOdilqRLpE3iNV9II76h31pAozRhkpVDoql&#10;hR9BdIhwhAoupYYbgvrKIZgel463GJVjlLmjy5LJkgGQG5BXj4x8HY4tjVFoIIwUiylUWIn5iPlA&#10;8ofbhsEuZYWfhF7I/5dmoPa2B5StnUSir5Ibmb+O+o+9lml7II2JkzNnUYt/kBFTvoltjM1Aiodd&#10;iWEuLoU0haHH7JbYqmC0/pQipdehrpGSoXCOC485nTF6TI0JmQJml4r4lM5TNojwkHRAMIbvi9Mt&#10;/4TYhsHG+5Zks7+0IJOurlag15EfqQWNQY7Io9F5noyhnqdmCoqTmWNSxoiCk+I/54aPjg0t2ISM&#10;h7vGLpYDvRmzZZNOtsSgIZDAsHyMko5pqkR4/oxGpBFliYpEnbpSa4g2lxY/qoZBkAstuIRMiJDF&#10;hZWvxnGyzZL8vxyfiZByt8aL/o4dsHd4e4v7qShlIIn+obJSGof9mew/cIYRkcItn4QaiUC/IKSH&#10;eq2syaD6eo2af518epaIFJofeth1cpbee1ZitJOlfAxQKpBbfOk94YzufiAsaok7f9O9oqOcg3Cr&#10;4p/ygnyZzpxzgbWHbpkfgSV0xZXvgNJiCpLHgK5PiY+PgKY9bow1gNwsSYiXgVm8g6KpjDaq3J8G&#10;im6Y7JuFiM+GjJhBh3Vz85UchlBhUpIDhVBO847ZhFs9CouQg4UsLIgFgsS7gqHdlOyp0J5EkluX&#10;2ZrMj/mFlZd+jcJzE5Rki81gmJFUieZOZo40h/o8sor7hhAsE4eEhBG6paEancOo6Z2OmmWW55oh&#10;lzSEoZbalCZyPJOpkT9f5pCpjmtN4Y2Ui308YYpviHYr/YcVhT25vKCPppqoHpz9ommWJJmMnmCD&#10;35ZJmn9xiJMrlq9fTZAiktpNdo0VjuM8Ion+ircr6oa3hkW47aAgr1qnYJyKqliVbpkapXGDNZXb&#10;oKpw95LEm+te14+/lxVNHoynkgs78ImbjMAr24Zohyq4N5/HuAmmwZwtsieU1pi8rFiCpZV+ppxw&#10;c5JroORebY9wmwxM14xZlPM7x4lLjowrz4Yoh+u3oJ95wLSmPpvZud6UVphqsw6CKZUwrEpwCJIg&#10;pYleGo8qnqRMmYwgl4E7n4kckBQrxYX0iImwna4oeiafiqnNegmOjqV+eht9gKFIempsSp0hevhb&#10;BZjwe8BKCZSgfLE5apARff8p0Iscf8SvXK1Sgmae1KjZgYKOBqSEgNB8/qBQgFprv5wygCJafZgP&#10;gB1JjZPKgDY5IY9LgJMp4IprgTmud6xrip+eAqf3iPeNUqOdh3t8R59zhkdrE5tdhUhZ6ZdFhHNJ&#10;GpMLg6445I6bgxAp7onPgpGttKubks+dLqc0kGqMc6LjjjJ7e56xjDVqXJqjinBZVJaSiMFIsJJg&#10;hxI4r43+hW4p+olHg8ms7ar9mvWcaqaWl9SLqqJJlOd6tJ4ZkixpsJn5j4NYzZXyjPhIVJHFilY4&#10;go1xh6UqBIjRhOCsRKpiozebyaX9n1KLC6Gwm5l6Gp2EmAhpI5lmlIVYVpVRkQVIApEwjWs4Wozw&#10;ia8qDYhuhdSrnqnvq16bRKWApqiKjqEtohh5nZ0Ana9os5jvmVRX/ZTmlOVHxZC7kE04PoyIi4cq&#10;FIgchqWrBqmXs2iaw6UfrdqKGaDKqGx5MZyeox9oVJiTndtXsJSVmHxHk5Bqkuw4Kow1jSUqGYfY&#10;h1Sqg6lMu2SaV6TJtOiJtKB1roV41ZxNqEFoB5hGoglXeJRLm7VHbpAvlTM4F4wDjoIqHoejh+Oi&#10;4bf8eceTAbLMeaODPK2qebhzdaiWehFjmaN9eqxTv55Ie4NERpjffIY1SpMcfecnf4zZf7ah5Lct&#10;gY2Sd7HogLCC1qy8gAxzEaejf6hjK6KMf4dTWJ1df55D8Zf6f9Y1LJJEgFUnvIwZgRyhP7ZGiUKR&#10;27EJh7CCT6vYhk1yhKbChTliqKGuhFxS65yGg65DpZcqgxQ1FpGDgqgn8otwgmKgt7VykOaRRLA+&#10;jqWBqasSjJVx7KXyisRiIKDniS1SgZvGh7FDYJZxhjo1BZDZhNooIYreg4igLLTHmIeQt6+SlZSB&#10;GappktlxW6VMkE9hpqAzjelSI5sci5tDJ5XOiUA0+JBDhuQoSIphhI2fm7RCoCWQN68EnHmAo6nW&#10;mQJw7qS6lbxhRJ+kkolR1Zp+j1VC+ZU4jBQ07Y+/iMEoaYn3hW6fLrO6p7CP1q56o0CASalMnwNw&#10;nKQ1mvJg/Z8llu5RoZoCkttC1pSrjqo05Y9GimYohYmghi+et7NcrxmPja4Mqc2ADqjSpLRwXqOx&#10;n81gwp6lmvpRcZmalhFCvJRUkQU05Y7ui9oom4lZhs+eTbMKtmePPK2usDR/y6hzqjBwKKNXpGRg&#10;nJ5QnrRRW5lImO9CtJQQkw006o62jRIorYkgh1GV7MH9eX+HMrvyeVB4kbX4eWJp/K//ecJbZ6nr&#10;emhM7KOhe08+650OfGIxhZYFfdMldI5vf6mVPMEmgNiG0bsYf/l4RbUUf1xprq8PfwdbFajzfvxM&#10;pqKnfyw+vZwTf4Axk5UWgB8l3I2dgQGU2cAyiA+Ga7ozhot367QrhTtpTa4ihEFavKgDg4RMYqG8&#10;gvo+mpstgokxpZRAgksmNozmgjiUkb9Qjy6GFLlUjQh3grNPixlo7a08iW1aaKcliAJMJaDlhrU+&#10;fppfhXQxuJOEhFMmhIxIg06UQr6TlkiFxriSk3l3M7KKkOpomax6jpNaJaZYjGVL+KAnilQ+a5ms&#10;iDwxy5LihjMmx4vChEKT5L39nV2Fe7fwmdx29bHhlptoZqvSk5JZ9qW1kKVL1p99jcE+X5kNitMx&#10;3ZJVh+Ym/otShRWTib2DpE6FOrdooA92xLFRnBBoP6tBmEtZ2KUvlKJLxJ78kPE+WJiDjS0x7JHc&#10;iWUnLIr1hcaTTb0BqxOFDrblpgp2p7DNoUZoLKq/nL9ZyaSzmFJLup6Rk9U+VZgZj0Qx+pFxiq8n&#10;UYqphlqTALyisbWE8rZ0q792n7BRphJoJ6o5oLlZzKQsm45Lx54Sllc+bpe6kREyGJEwi8Ynb4pu&#10;htGJlcwkeXB79cU2eShuZr5oeS9g7LeOeY9TkLB4ejxGaakJey452qE3fEwuBpjUfckjpI/hf5yJ&#10;ScsqgGV7v8Rif3ZuL72OftVgtLacfohTW69wfotGSaf2ftE52aAdfzwuQ5fHf/QkM478gOmJM8oa&#10;hyJ7l8NqhaBuCLyThFdgh7WVg3BTNK5hgstGNqbqgmA55Z8XghIugJbWgfwksI42ghOJL8kdjb57&#10;icJni6dt6LuQic9garSIiEBTH61chvpGMKXwhdc5954shMUuuZYFg90lG42NgxqJI8hClFB7gsGA&#10;kZpt5rqfjy5gX7OajQJTHaxqiwVGOqUSiSo6EZ1gh1Eu7pVRhZUldYz9hACJCceEmth7e8C2l3dt&#10;8LnNlGRgdbLJkZVTL6ukjudGUKRNjEk6L5yviasvH5S5hyAlwYyFhMWI7MbhoS97dsAKnRht/bka&#10;mVRgjrIYldpTS6sAkn9GbqO1jyc6UJwZi8gvS5Q5iHkl/4wihWqIzcZUp1B7cb93onZuDbiCnfhg&#10;qrGAmcpTa6pwlcJGj6M5kbY6cpuqjaQvdJPRiaEmMovShfOIscXQrTJ7cb7xp4duJbf6oj1g0rD5&#10;nVdTm6nwmKNGw6LFk+46pJtLjzcvoZOHipYmWouThmHyz3tjebDb3Xu8edLEqHwcegetJXyDel6V&#10;cXz3et19rX18e4Jl8H4VfD5ORH7ZfTQ2y3/pfn3wsnm5hM/aLXo0g8rDKnqzguirz3s7gjKUNHvQ&#10;gap8iHx2gUJk4X0ugONNVX4QgJ82AX86gGjuzHhZkALYanjljdrBn3l4i9KqXnoZihCS6nrJiH17&#10;ZHuLhwVj5HxfhYZMfX1bg/41TH6bgj/tBnczmzHWrnfIl++/+HholNio4HkZkfKRmHnhj1R6QXq7&#10;jMNi8nunihpLuHy5h0c0rX4Mg/3raXZHplXVG3beogO+cneFnd6nd3hBmeyQTXkWlh15KHoGknJi&#10;DXsGjpZLAnwsim80JH2NhZ3qBHWTsW/Tv3YnrBG9HnbNptemN3ePoc+PL3hunOZ4H3lpl/1hOXp8&#10;kutKX3uyjW0zr30fhxfo2nUFvHvSnXWVtg67/3Y3r7qlJHb7qZSOPXfko413UXjqnXNggXoGlwxJ&#10;1HtLkDMzTXzCiGjn53Scx3HRsHUnv+67EHXCuHukN3aCsSuNYHdxqfh2m3iDoq5f8nmqmvxJXnr2&#10;krsy/Hx0iYznJ3RV0kHQ9nTZyZu6THVqwP+jbnYkuICMoncTsBV19Hgrp4hfanlbno5I+XqxlPoy&#10;vHw2ioHimYQReBvNjYOFeHi4HIMOeOGiOIKreWSMCYJcegx1vIIfetlfgIHwe8NJVYHifOwzfIIE&#10;fnXg4YKOgqnMXIIXgea3EoGzgT+hKIFlgMGK6YErgGt0oIEJgDlec4D+gBlIdYEVgB8y4IFagEnf&#10;UYFBjUHKwYDZi261loCCibifxYBNiD6JsoAuhvBzlIAphb5dj4A1hIpHuoBkg1gyVoC/ggfdv4Ao&#10;l8XJJX/HlPS0AX98kkKeXH9Qj7mIdH9LjW5yh39cizFct39/iONHE3/FhnQx3YA0g6zcRH9CokHH&#10;s37innuymn6gmtKdB36Al0qHQX6Ck91xiX6qkJNb737gjSBGe385iW0xdH+6hTDa+n6QrL7GdH4x&#10;qASxY33uo1ib433TnsWGPX3fmkhwnn4MldBbOX5WkTZF9H7CjDsxG39Rho7Z6H4CtzLFbH2ksX6w&#10;XH1eq8ea5H1DpiGFXn1aoJFv5n2SmvJann3hlRdFgX5cjtEw0H75h8PZDX2XwZjEln06uuKvf3zt&#10;tBaaBnzNrU2EkXznpptvOX0tn9daGn2HmMNFIX4IkSswk36viM7YZn1Ky+7D7nzuxCeuxXyYvDWZ&#10;RHxvtDuD4HyIrFhupnzVpGBZrH07nBRE033Ikz0wY350ia3S74zrdtm/kot8d1ervYotd92XX4j+&#10;eHyCqYfmeUNt0YbeejRZGIXee0ZEe4TxfKEwWoQafmvRdYuUgMG+ZIo1gDyqo4j0f9GWWofVf4aB&#10;r4bSf2Vs6IXjf2dYQIT9f3tDzIQsf7ov7oNugCrQJopUirm9FokFiTWpg4fJh8qVNIa/hpOAm4XQ&#10;hYNr8YT5hJFXbYQsg6JDK4N3gr8vjYLUgdLOzolClKW7tIf4kjeoEIbOj+KT6YXLjbN/doT1i7Rq&#10;+oQzicJWqoN8h8NCnYLbha8vOYJLg13NgYhpnoS6aIcimzSmyYYAl/qSsoUGlNl+ZIQxkc5qFoOF&#10;jtpV+oLei8RCH4JQiHku8YHThMbMW4e+qGm5TIZ6pDaltIVXoAmRrIRim+19eYOVl99pR4Lpk85V&#10;XYJUj5xBsoHYixcus4FshgvLZoczskS4XoXyrSekx4TOp/+QyYPaot98soMXncpopIJzmKBU2YHd&#10;kz1BV4FyjX4ugIEWhyfKoIbHvA+3nIWKtgGkAIRjr9WQBINqqaF7/IKqo3doC4IUnTJUaYGHlqVB&#10;C4Eej6cuVoDOiBrKCoZ1xc23A4U8vsCjWYQQt32PWYMSsCV7YoJRqNRnjYHAoWhUBoE/mbBAxYDh&#10;kYguNICViOTDu5X4dd6xypOydnKfb5GQdxCMlI+Rd8l5XI2peKpl/ovLebhSy4nreuo/xIgNfGst&#10;aYYkfmDCfJTBfzSw0JKDftiehJBtfpOLto56fnJ4hYyifnllNYrZfqVSFIkPfuc/O4dHf1stK4V0&#10;gAzBWZOiiH+vopFvh0Cde49ahhKKr413hRt3louwhERkZYn8g4pRaIhGgtc+wYaUgjYs9ITXgZ3A&#10;RZKTkdiufJBsj7qcS45ljaqJp4x9i8d2norMig1jkYkpiGJQwoeHhq8+UIXvhPIsxYRLgxC/J5G+&#10;myatdI+YmDGbPI2XlVGIi4vAkol1qIoOj9dixYiAjTVQKYbtinY97YVkh5AsnIPShGK+J5EbpHOs&#10;do74oKuaQoz4nOiHoYslmTV014l4lYtiEofnkdxPpoZijg49mYTrif4seYNrhY69TpCYra6rpY54&#10;qQ2Zc4x2pGCG2oqkn7Z0KIj+mxJhhYdzllhPOYXpkWw9VYSCjDUsXIMVhpK8n5Axttmq+o4TsVeY&#10;w4wQq7WGLYo5pgdziIiWoFpg/4cXmpRO24WUlI49G4Qsji4sRYLOh3C8GY/fv/eqco3GuYaYLovA&#10;stuFlonlrBdzAYhBpVNgk4bGnnROhoVPl1U84YPzj98sMoKViCe1Dp89dTKkY5wodc6TYpk3dnqB&#10;8ZZld0VwLJOjeDpeRpDheV5MnY4Reqg7NossfEQqrYgeflS0B54pffyjo5sUfbeSrpgnfY6BRJVb&#10;fYpvfpKkfbJdo4/yfgFMCo0yfmo61IpgfwsqnYdlf+6zHZ0XhryirZoNhaCR0ZcghKCAZJRig9Fu&#10;spG5gylc848Zgp9Lfoxpgh86fYmpgbsqj4bBgWuyKZwpj2KhqpkljX+QwpZBi7x/e5N+ihRt3ZDk&#10;iJxcRY5Rhy1K/Yuxhbw6MYkEhEoqg4YxgsixTJtLmB+gxZhRlXSP15V2kuJ+j5K7kGJtF5AUjftb&#10;oI2Ui6VKhYsDiTg57IhshrIqeYW0hAOwdJqroNqgBpewnWWPHZTSmfp9zpIZlqFsYo+Ak1JbCoz8&#10;j/9KG4p3jJE5sIfviPIqcIVKhRivu5ouqXmfUZc1pTqOaZRVoPN9JZGdnLJrzo8JmHVak4yJlCZJ&#10;xYn9j6w5goeEivkqaYTyhgivIZnOsf6evZbUrOuN1JPyp758k5E2oohrSI6knVRaI4wumAdJeoml&#10;koc5W4crjMQqY4SqhtKuqpmBunaeRpaItIGNVJOjrll8EpDjqBxq145QoeFZy4vdm45JNolhlQo5&#10;MIbyjkkqXoRwh3inAai6dMGXfqTcdVuHuKEedgx3m511duJnOZnOd+ZWxJYZeRxGoZJFeng24I5E&#10;fCooL4n+fkimMqfEfQqW86PgfM+HNqAdfLd3GpxzfMlmtZjRfQtWSZUnfXhGN5FefgE2qI1tfsgo&#10;S4k4f9Glf6a/hT2WM6LkhDqGjZ8eg1h2apt8gqxmFJfjgipVwZRHgcpF0ZCMgXo2eIyrgUwoZIiK&#10;gTukxqXPjVuVZqH8i56FsZ4+igB1qpqZiI5lZ5cOh0ZVN5N9hhBFcY/QhNs2TIv/g68oeofygoWk&#10;BKURlWqUpqE/kviE7p2FkKV055njjnFkyJZKjEpUuZLIijtFHY8liBg2KItkheoojYdwg6ujY6Rj&#10;nY+UB6CYmmCET5zel0N0Tpk8lDlkPJWmkTdUSpIZjjhE1I6Diyc2CIrZh/UonIcBhKyiz6PlpZaT&#10;iqAXoaSD1JxWnbRzz5ivmc5jxpUilfJT7ZGfkglEl44CjgA174pnic8oqYamhYmiTqOIrXqTEZ+3&#10;qMCDXZvyo/VzXZhGnytjX5S6mmdTmJFBlZBEYI2nkJY124oLi24otIZbhkKh6KM/tUiSrp9qr7iC&#10;9puhqf9y+JfypD5jCZRlnodTV5DumL9EM41fktc1xInPjMoovIYfhtmZrLJsdGmLPK3HdPp8nak6&#10;da1tvqSzdoxesKAad51PoptgeOJA/pZ2ek8y3JFEfBQl9ou3fjyZGrGLfDyK5azcfAF8SqhCe/Rt&#10;aaOxfBheVp8XfHJPUZpjfPtAv5WAfaMy0ZBbfowmPIrjf7aYobCJg+qKXavigvZ70qdCgips6KK0&#10;gZ1d4Z4ggT5O85l3gQZAgpSfgOIyx4+KgOcmeoopgRCYIq+Wi3uJyar0idt7LqZaiGJsWaHHhxtd&#10;Yp0/hgNOkpihhQFAR5PUhAYyv47Sgx8mr4mIgkeXmK7OkwOJPKovkLp6nKWXjpdrx6EGjJZc7Zx1&#10;irFOOpfkiOFAE5MhhwcyuI4uhS8m3Ij+g1uXEK41moaIvqmTl5B6I6T3lLRrVaBlkfRch5vUj0JN&#10;8Jc1jJE/6pJ9idgys42ehxAnAoiKhEuWq62lofCIWqkGnkV5wqRqmqhq+Z/Ylx1cOJtKk5lNuJau&#10;kAs/zZHmjGoysI0ciLonIYgqhReWR61GqTeIGqigpMx5hqP1oFlqtZ9Rm/Fb9ZrCl5lNfpY6kzg/&#10;q5GDjsEyr4y7ijInO4fchcKV9Kz8sGGH0KhNqyl5PaOcpdRqcZ71oIZbv5plm1FNWpXelhQ/mJE0&#10;kMcyr4x5i2wnT4edhkyNEbxSdBx/orbjdKByFrGEdVFkZKwXdjdWnKZ/d1RI66CueKs7vJqYeiov&#10;MJQjfAIkAY1JfjCMv7t4e4J/fbYBe0Jx8LCNeztkOasNe29WbaVse99Ixp+dfIU7q5mLfUwvUpMj&#10;flckboxkf56MhLpugrJ/LrT/gcdxqa+EgQxj6aoCgJpWJqRjgF1IlJ6cgE07mJiVgFQvcJI/gIwk&#10;zYudgOmMQblsib5+1bQBiDVxP66KhtpjjqkChbpV16NuhNBIX52yhAE7hZe3gz8vipF1gpwlH4rx&#10;ghGL77iVkL5+grMqjphw562yjKBjMqgritJVlKKQiShIMZzjh5g7dpb0hgYvopDGhIMlZIpfgxWL&#10;l7fxl7h+NLJ/lPBwoa0Bkkti86d4j8lVW6HejV5IDpwpiv87apZHiJwvtpAthjwln4nkg/aLRbdw&#10;nox987H3mxtwaaxvl75iv6bglH9VMKFMkVZH9Jucjis7ZZWvivcvyI+oh8Mlzol/hLSLELb2pTJ9&#10;xbF8oQ9wP6vxnPZim6ZfmPNVEKDNlQNH2pspkQ07XJU8jRAv2Y81iRMl9YkthVKK1Lamq719sbEe&#10;ptNwMauBodpihaXbnPpVAqA/mENH2Zqhk5A7apTTjt4v8I7rii8mFIjrhdGBDcZkc/Z0isA0dGRn&#10;/roFdQtbabOsdfNO3K0HdxpCgqYLeH82w560eg4rypble/UiRY62fiWBB8V/evl0mb9PeqdoBLkG&#10;ep5bZ7KRettO2Kvce15Ci6TcfB02452HfQAsGpXJfioi143Af4eBEMRggbB0h747gMFn8LfsgA1b&#10;SrFtf7FOw6q2f5BCiaO+f6U2/px0f9YsYJTNgDsjVYzqgMWBD8NEiDd0cL0ghrpnxrbShXRbKbBQ&#10;hHROrKmig7RChaK3gxU3Fpt9goosnpPwgiUjwIwzgd+A+8JTjq90W7wqjKNnsLXXis9bDK9WiS1O&#10;oKimh7lCiaHNhmU3L5qkhRgs1pMwg+YkHIuYgtaA3MGUlR90S7tgkn5nqrUEkAlbDa6BjcJOoKfW&#10;i5hClKD8iYM3Spnmh3UtB5KMhXskaIsWg6qAvcD5m2J0QLq6mCNnqrRTlQVbE63OkhBOqacrjzVC&#10;pKBajGQ3ZZlDiZctM5IBht0kp4qshFyAn8B+oXJ0OboznYxnr7PCmbtbHK01lg5Os6aXkoFCsp/X&#10;jvo3fJjKi3ktWJGQiA4k2opVhO+Ah8AZp1B0OLnAorNnurNEnh5bLayymbROyaYVlXJCz59dkT03&#10;mphjjRMteJE9iQglAooRhWXmt3axc2jRVXeTdEu7hnhwdTSlOnlIdiqOoXokdzl373sPeGVhT3wP&#10;eapKz309eyg0r367fP/ktXTXfnPPs3Xhfiu6D3bgffqj7XfbfeeNcHjbffR22nnqfhpgU3sOfkpJ&#10;93xffpY0Bn37fvzi5XNNiYrN8XRpiBq4hXV/hsSifXaVhaiMK3ezhK91v3jig8tfZHomguJJNHuV&#10;gfUzcH1MgOThKHH8lI3MM3Mjkgi21HRGj6Wg/XVxjWuK2Hasi2p0oHf3iXNefXlXh2lIgHrhhTwy&#10;7HyvgrLflHDon3rKpnITm/O1S3NBmIifjHR4lUKJj3XEkhdzi3cqjwpdoniii9VH23pDiF8yenwk&#10;hF7eQXATqlXJWXE/pde0AnJuoWGeTnOsnQaIcHUEmMByh3Z3lHxc13gGkBhHRnm8i1YyGXuthePd&#10;K29ttRnISnCYr6Wy73HCqiCdQXMCpKmHf3Rln0dxu3XmmdVcJ3eBlCVGyHlKjhUxyXtHhzvcUm7z&#10;v7rHdnAbuU2yEXE+sracXHJ5rBmGpHPhpY5xA3VwnvJbmncYmABGXHjrkJQxhnrziGbbs26lyiPG&#10;2m/GwrKxYXDduwKbnHIOszuF6nN1q35wYHUKo6dbE3a9m3dF93icksYxUXqviWHXIH8VchrDmn8Z&#10;czmvgH8odE6ayX9AdWiFqn9kdpdwYn+Wd+VbM3/YeU5GHoA+evUxfoDefP3Vo31mfJnCcn2LfJqu&#10;aH2zfKOZuH3ifMGEnn4efPtvaX5tfU9aUX7RfbJFZn9dfjcxAIAhfuTUI3vzhxTA13wohgSs7Xxg&#10;hQKYUnyphCiDZX0Bg2tuXH1wgsJZcX3xghhEuH6YgXAwkX91gLTSnnqykXS/RHrvj2mrYHs1jW6W&#10;9XuMi4yCLnwBidRtVXyJiCVYn30lhmZEHX3nhIswL37cgmfRLnmom8a93XnqmM2p/no5ld2Vonqd&#10;kvyBBXsdkC1sW3vAjXRX3XxzipdDkH1Mh4Ev2n5Vg/fP+XjZphK8rHkdojCo0nltnkKUg3nYmlqA&#10;Anpkln1rd3sQkpxXLXvZjp5DE3zIikkvkn3ihWHO/Xg1sEy7s3h6q32n13jHpoyTjnk0oZR/J3nL&#10;nKZqwXqEl6VWmHtWkm1Cq3xXjNkvV32Bhp/OOXe8umi673gAtKqnCHhHrq6SvHivqJt+YXlLoo5q&#10;GXoTnG1WGHrxlgRCUnv6jykvJn0wh7HNr3dqxF66XHesvaamX3fotpSSCHhFr1p9uXjgqCRpiXmv&#10;oNZVpHqamTxB/3uwkS4u/3zviJXICYfScQW2Oobockajt4Yfc3aQdoVvdKd8wYTOdfBo34Q7d1xV&#10;JYOxeOpBh4NDerwue4L5fPnG3IZHeuW1NIV+ex+ip4TJe1qPdIQpe6V7zYObfApoAYMhfItUX4K0&#10;fSBA7oJmfdwuJ4I6fsvFs4ThhMq0AIQthAKhooOBg0KOWoL1gp56xYJ5ghpnG4IXgaxTn4HKgURA&#10;YYGdgOYt3oGOgIPEWoOljo6ymYL0jOSgIoJZizyNDIHciad5n4F/iDZmJ4E4hs5S4oEDhV4/3oDu&#10;g9gtnYD2gh7DDoKkmECxToH2lb6e4IFlkzaL24DykLB4lYCejjZlS4Bxi9NSO4BRiVI/bYBThqAt&#10;ZoBxg5XB9YHbofWwO4Eynpud0oCimySK24A0l6R3sH/plClkiH/AkK5RqX+3jRs/CX/OiTotN3//&#10;hOTBEoE9q5uvWYCYp2Kc7YAEovaJ+X+XnnF2539XmfJj5X86lWVRLn8zkK0+t39ei50tEH+ghgnA&#10;ZIDGtSqupoAlsA2cLX+LqqGJNn8WpQl2Mn7Zn3hjR37MmddQuH7SlAA+cH8CjcIs8H9RhwS/7YB0&#10;vqGuHn/VuJibin8xshqIiX6vq191ln5vpK9iyn5pnfJQW359lvw+Mn67j50s138Sh9W5d5CucEap&#10;Eo7mcZKX+I1MctCGHovUdBFz0YppdW5hWokHdvJPGYeleJs9A4ZQeo8rpoUHfPO4fo9EeZWoLI2c&#10;eeqXBYwUekOFN4qneq5y94lKezZglYf8e91ObIawfJo8iYV1fYgrfoRDfrK3eo35gsunBIxjgj+V&#10;+4rhgbaELImFgUtyC4g7gPlfzYcEgL5NzIXQgIw8HYSugGorWoOTgFS2aIzFjACl24s5ip2Uw4nI&#10;iTaDJohwh+lxGoc9hrZfBoYahY9NNIT/hGI7u4P5gywrOoL5gde1TovMlSak14pDkvaTu4jZkMGC&#10;EoePjo9wLIZkjGhePoVbik9MoIRSiB07YYNehcgrIIJzgza0WosNnkmj4ImJm02SyIggmDmBLYbb&#10;lRxvYIW2kgFdlIStjuFMJIO3i6k7FYLZiDQrCYIAhG2zkop2p1WjGIj3o4eR/4eMn4yAaoZGm3xu&#10;soUpl2pdCYQpk0ZLv4Myjvo62IJmimgq9oGhhXyy9ooCsEiid4iIq6SRVIcZprl/wIXMoaZuFISx&#10;nJFcgIPAl2dLXYLSkgs6ooIIjF4q54FShmKyiImuuSGh+og4s5+QwobCrbN/KYVsp49tjoROoWpc&#10;FoNhmzBLCYKBlMQ6a4HEjgsq2oEThx+rWpnAb7ucI5crcQqMTpTHclF70pKBc6Jq65BDdRFZ344C&#10;dqlJGou2eGY4molkenMpBocDfOyqk5h/eIGbcZYBeOeLj5OneVh7GpFled5qOo8veoRZQYz+e0tI&#10;lIrCfCw4SIiEfUIpB4Y1fpmpw5dDgSyaf5TYgL6KspKCgF56OpBPgBppco4pf/NYmYwLf+VIEonj&#10;f+I3/oe6f/kpCIV/gCeo1ZYribSZgJPFiIeJpZF6h2V5W49Ihk9op402hVlX94sqhGtHnokWg303&#10;v4cDgo4pCYTfgZOn9pUrkkuYm5LQkF2IvZCPjnF4dI5mjIRn74xPiqZXYIpZiNVHNYhYhvI3iIZd&#10;hPkpCoRVgtynKpRymt+X5ZIamDGIC4/XlXB3t42wkqlnPIujj+RW0ImtjR1Gz4e8ikE3UYXUhzgp&#10;CoPgg/6mf5Pho1OXNpGPn+OHWo9JnEl3Do0gmJ1mp4sZlO5WWIkpkTFGfoc1jVI3KIVeiT4pC4N/&#10;hPel95N0q6WWqpElp2yGx47bovJ2fYyrnlRmIIqmmbJV5YjBlPxGL4bSkCA3BYT9iwgpC4Mvhcql&#10;lZMjs96WPJDXrtaGSY6HqWp1/IxOo8plr4pEnidVjYhimHNF64aBkpk224S5jIspC4LvhnedzaML&#10;b1uPpZ+1cKOA+ZyLce5xwplzc0piNJZTdMdSkZMjdnBDSo/YeD40aIxxel8moojhfOSdNqH0d6OP&#10;J56qeA6AcJt9eI1xPJhgeSdhs5VCeeZSH5IcestC747de8w0QYuGfQYmy4gIfoCcmaDJf8SOap2O&#10;f2l/x5pgfyJwjpdMfwBhGZQ6fv9RopEkfxpClY32f0Y0HYqyf5Im8IdIf/ub4p+yh8aNnZx+hrd+&#10;6plbhbhv1ZZJhNRgc5NIhA5RIJBDg1hCPo0mgqQz+4n1gfsnD4ahgVSbIp7Pj7SM4Zuejfl+LJiA&#10;jEhvFJVziqNf35JriQRQq494h3hB9Ixphd4z4IlMhDknKoYRgomahZ4Il7GMQprilUR9jZfGks5u&#10;fpS3kFRfV5Gyjd1QSI64i2hBtYu6iOczyYi1hkgnQIWYg5eZ/J15n4+LzJpWnG59FpcymSlt/5Qc&#10;ldRe3ZEekoNP6Y4ujylBfIssi7gztIg5iCMnU4UzhH6ZjJ0Rp0SLWpnvo2l8n5bFn1Bti5Ommxle&#10;c5ColuRPjo3CkqJBQYrFjkczoofUicQnYoThhUCZOJzErtqK/5mfqjx8OZZupUBtJJNIoBleGpBG&#10;mvVPSo1hlcZBEIpxkIIzi4eOiyEnboSghd+Q7qyObwWDt6h+cEJ2HqSNcY5oG6CacvRZ2pyKdH9L&#10;mJhXdjk9ypP5eBowg49lek4kgYqZfNuQhaubdtqDbKeJd0N1yqOHd8tnyZ+FeHhZiptxeVBLV5dE&#10;elI9nZLve3IwiI5qfNAk0ImxfmiQG6p5fnmC5qZyfil1VaJrffZnTZ5sffNZH5pgfhVLBZZBflo9&#10;bZH6frIwi42IfzMlFYjmf9OPmqlghfCCUKVehPt0r6FfhB1mxJ1hg2RYppllgs9KrJVUgk09O5Ed&#10;gdUwioy/gXElUYg2gRuPD6h2jViBwqR5i8N0G6B/ij9mMZyDiM1YN5iDh3FKWZSDhiU9DpBZhNQw&#10;iowOg4YlhIefgj2OjqfDlLmBR6PJkoNzpJ/LkEtlvZvNjhtX0JfNi/JKFpPCicw87I+mh6MwjIty&#10;hWwlrochgzqOLackm/uA4qMwmR5zPp8xlitlW5sykzJXfJc1kDpJ3ZMtjTw8148EijMwj4rnhxwl&#10;0oa4hBGN16a9oxmAraLHn5FzBp64m9JlF5qil/tXN5aglC5JnZKskF88r46VjIYwkIp8iJgl7oZj&#10;hMWNk6ZyqhKAaqJypdVyvp5ZoT9kzpo9nIdW+pY3l99JcZJEkzc8lo46joowjIoxidQmBYYfhVeE&#10;u7ZGbqp4YbGDb9prxqzIcSZe6afvcpZR66LfdDFFBJ2Tdf84p5gMd/Us9JI4ej0ioownfNKEgbVu&#10;dhZ4SrCZdnhrq6u+dwhezabNd8dR0KGzeLhE9Zxredk4rJbrexstJZEnfJ0jFYswflOETLRNfTt3&#10;+q99fPFraKqafM5ehaWlfOhRlKCQfS9E0JtVfZ44ppXifiYtTpAzftsjeIpYf6+EA7MohC53m65c&#10;g01q+al+go1eLaSLgfxRSp+DgZhEoppWgU04m5T0gREtb49bgPIjzYmegOeDrbIwixF3Q61oiZ5q&#10;nKiNiEZdzKOahwZRCJ6QhedEdpl0hN44kJQgg9gtjI6eguAkFoj/gfuDWbF1kex296yrj+ZqU6fK&#10;jeVdhqLUi/NQy53LihNEU5ipiEA4iJNkhm8tpI34hKEkUoh6guiDD7DlmJ52uqwWlgBqGqcrk1Bd&#10;TqIvkKJQl50qjgNENpgNi2g4h5K/iMwtuo1phi8khIgNg7KC3rBpnx52jKuYm+Fp66anmHxdIKGm&#10;lQ1QbpygkapEEZeQjkY4epJCiuYtz4zvh4ckrYe0hFmCrrAcpYJ2has7oaBp4KY1nWldA6EbmRlQ&#10;WJwJlOtEDJb9kMo4g5HPjLUt4oybiKYkzYdthOF5GsAwbmVtfbrLb4BhzrVKcMdWCq+Acj1KR6lc&#10;c+Y+uKLhdckzypwXd9QpqJTtejEg+o2RfMl5Dr9pdW9tl7nkdcFh57QzdlFWIq5Hdx5KX6gUeCc+&#10;26GbeWc0AZrYessqBpPCfHEhjYyIfj55EL4+fB5tgbi5e89h1rL/e7VWDK0Je+lKVabYfFI+5qBq&#10;fOw0KJm1faMqVZK5fosiDIujf455A70DgpBtXLeBgblhobHJgQ9V56vXgKJKPKWxgG0+5Z9SgFg0&#10;RZiwgFkqmJHPgH4ieYrfgLl457v1iO1tP7Zzh5VhgLC6hmFVv6rJhVFKLaSlhGs+5p5Zg6Y0YJfJ&#10;guoq0pECgkgi1oo4gb94xrsmj0RtLbWZjWdhdK/Yi5lVtKnlieNKIqPFiEc+7J15hsM0epb9hUsr&#10;BZBSg+UjI4msgqB4qLqFlWxtJLTpkwZhcK8ckJZVsKkljjJKIKMNi+U+9JzKiaY0k5ZOh3ErMo+9&#10;hVEjYok6g114jroNm2FtIrRdmGphc66BlVBVsaiDkjZKHKJujzQ+9Zw7jD80pJXJiVkrVo9Chokj&#10;lYjdg/p4e7m0oSZtJ7PqnZFhfK3+mcBVtqf4lehKJKHjki8/BZu4jok0tJVZivcrbY7oh4kjvoiT&#10;hHnapXHwbSrGpnNRbsSyK3SkcFedIHXqcemHtHcwc4lyJniFdUJctXnzdxVHbXuUeSMyrX2Ke5PY&#10;tm/beBnFF3FreImwxnLjeQWb5HRPeZKGlHW+ejRxInc9eutbzHjUe69GrXqefJQyJXy5faTW724Y&#10;gwXDW2+/glGvRHFUga6ae3LegTWFV3RvgNdwEnYUgIpa6nfRgD1F/Xm/f/QxrXv7f53VNGyPjc/B&#10;nW5FjA2tkm/simOZAHGRiNaECXNDh3Vu+3UKhhxaD3bphLZFWnj4gzgxRHtRgXrTomtHmH3AEm0I&#10;lcWsCm69kxuXjHBykIWCyHI7jgVt7XQhi5xZP3YeiRRExXhKhlgw6Xq8gzLSWGpJoxi+z2wPn3aq&#10;yG3Jm8iWVG+ImCOBq3FflIxs9HNWkPZYgHVvjUdEP3e1iUownHo7hMHRUGmBrZe9y2tJqQ2pv20C&#10;pFiVTW7Fn52AvnCqmu5sLXKyljJX3XTakUNDz3c2jAQwW3nPhiLQiGjvt+y9Bmq2sneo62xorLmU&#10;cW4npt5/6XAUoQ1reHIrmy1XVXRklQhDb3bOjnswJ3l1h1PP/miQwgO8fGpTu5SoSGv3tMSTu22t&#10;rcd/OG+Yps1q3nG4n79W0nP9mGdDD3Z2kKIv/XksiFPLxHoZbCS5l3qebfKmvXsob6iTLHu2cVR/&#10;InxMcwxq6nzxdN9W1n2rdtBC6X6PeQAvmn+3e5jKYHgvdou4fXjgdzylrXmId+mSJ3oweJ1+KHri&#10;eWRqBnupekJWDnyJezJCTn2XfEkvOX7nfZPI6HaCgN225XdJgIGkOXgHgCqQx3jMf+p89nmff79p&#10;A3qLf6ZVOnuNf5BBsny8f4Mu434rf3PHZHUNiwu1U3Xhibyiq3awiHCPcHeJhzB7xXh9hhBoBHmH&#10;hPZUdHqpg9NBJnv5gp0umH2EgTXF+XPTlSez8HSwkvKhS3WOkLaOHnZ3jn16pnd7jE9nFHikijFT&#10;vXnhh/dAqXtNhZAuWHzygtLEznLcnzmyx3O/nCSgJnShmPGNBHWUlbZ5p3ankn5mOnfdj0NTGHk1&#10;i/BAOnq6iFUuIXx1hEbD3XIaqTKx13MApTqfM3PhoQuMFnTYnMd40XX4mIRliXc+lDBSjniij64/&#10;3no+iuAt9HwLhY3DJ3GJswWxHXJvriiea3NLqPiLTHQ/o594EHVmnkZk5Xa9mNpSFHgxkzE/j3nY&#10;jSotznu0hqbCrnEqvKWwlnIMttmdzXLcsJyKoXPGqid3b3Tto65kXXZMnSFRonfOllM/PXmFjyQt&#10;sXtuh5C9YIJ7a1Ks3YIebT+biYHcbwuJXoGucMh2rYGMcpRjyIF4dH9REYFydos+h4GNeN0ss4HY&#10;e5u8SYC2dRuryYCHdgCaY4BfdtqIS4BGd7Z1soA7eKJi7oBEeadQW4BdesE+BICafAQseYEGfYC7&#10;Jn8XftmqjH8GfsaZWH7xfrCHNn7vfqN0uX77fqtiHH8gfsVPtH9afuY9kH+8fxQsRoBJf0m5032t&#10;iHSpNn2lh4WX5n2khoqF9320hZFznX3hhK9hMH4lg9RO/357gvQ9Gn76ggQsGX+igPK4knx/kfyn&#10;9nx/kDmWq3yLjmCEzHyqjHtyonzkipxgXn1FiMhOYn21ht48tn5PhMwr8n8Rgna3hnuTm4Gm7Hua&#10;mOqVpnuplieD0nvQk09xwXwWkHNfo3yAjZJN2H0Kips8XX28h2Mr0n6Vg9C2r3rYpO6mEnrkoX+U&#10;yXrync2C+3sbmfdxAHtulh1fBnvmkjFNZXx4jh48FX1AicIrt34thP62DHpLrjilZnpaqe2UEXpk&#10;pUSCQ3qIoGZwU3rhm4JecHtrlopM9nwKkWA71nzbi+AroH3XhgG1oXnst1ek5nn8siqTenn6rH2B&#10;pHoUpoxvwnproJRd+Xr7mohMlnuqlEY7k3yLjbErj32ThtevZos7arKgTon0bKiQWYjgbn5/g4fu&#10;cEduKYcHciNcoIYpdCNLV4VRdkk6QISQeLsp+4Pse5yuiomSc+qfaoh/dOmPXYeEddx+lIafdtRt&#10;T4XId+Fb44UAeQlKuYRBeko52YOde7sp54MTfW2tk4gKfP+eSIcTfSOOW4YlfT59kYVWfWJsb4SU&#10;fZlbLIPmfeVKLYNEfjs5goK/fqQp1oJSfyCsgoalhgudKIW6hWCNKYThhKF8mIQeg+drloNxg0Ra&#10;hILbgqlJsYJYgg05NYH2gWkpxoGogLGrY4V/jv6cLISajZSML4PNjAt7jIMWinFqrYJ6iNxZv4ID&#10;h1VJI4GWhbw45oFKhAQpuYEWghyqdoSdl/GbOYPAlcCLP4L1k156r4JDkN1p6IGxjlhZIoE+i9NI&#10;s4DpiT04pIC2hm8proCYg1+ptoPqoMeadoMVnc2Ke4JImop57oGXlxlpOYEOk6NYmICnkCJIWYBU&#10;jIM4b4A4iKIppYAwhHepJYNkqYCZ24KVpbiJ1IHDoYp5SIEJnRxon4CDmKpYDIAulChH83/pj4Y4&#10;QX/Sipcpnn/bhWWoxIMGsheZZII8rX2JRYFgqFV4s4CYotxoHoAOnWJXqH++l91HqH+JkjQ4En+D&#10;jEMpmH+Whimh5ZQUak6T75ICbD+FLZAtbhh1nI52b+xll4zBcdVVbYsJc+ZFlolMdh42CYeXeKYn&#10;doXpe5uhNZKacwGTPpC1dAiEZY7udQt04I06dhlk6ouNdz9U2onmeIVFH4g9eeY1x4afe34niIUI&#10;fVmgbJEpe42SSY9ge8WDho2je/50AYv/fEVkKIpkfKNUPIjVfRhEqodEfZw1jIXAfjwnl4RAfvef&#10;eo/bg++RSI4Zg3KCdIxugu5zJIrSgmpjZIlQgftTpYfYgZZEQ4ZfgTQ1WYT3gNUnpIORgHKelY60&#10;jFiQXIz/iyOBi4tfidtyQInPiIVitYhQhzZTGYbxhfND5IWRhKQ1LIRDg0MnsIL6gcidzY3alL+P&#10;qIwuktOA2oqOkL1xhYkAjo5iBYeLjFxSkIYwiipDhYTkh+o0/YOshYInuoJ6gvWdKY0vnQKO/IuK&#10;mluALYnol3Jw3ohZlGJhcIbskUxSGoWZjitDPIRNivI024Mrh4knwoIQg/icqYyvpRyOdYsQobZ/&#10;nYlonfRwUofRmflg7YZmlfVRpoUikeJC7IPfjbY0voLBiVMnyIG5hNOcT4xTrROODIq3qOx/I4kH&#10;pEFv1Ydln0xggYX0mlFRU4S0lUlCrYOAkCY0mIJzitYnzYFzhYeU450kaf2H25pda+R6LZfIbb9r&#10;15VDb55dIJKycZZOVZAQc7g/8Y1bdgEx+YqZeJslK4fJe5eUVZvdcjOHWJkwcz15mZacdE5rTZQS&#10;dXBcpJGDdq9N747teBI/poxGeZIx4omXe0wlYYbbfUWTt5qBejiGlZfreoJ47pVbetNqoJLceztc&#10;EJBbe75NfI3ZfFw/WotHfQwxzIivfd8lkIYKftCS+5k6gheFxJaugbV4DZQtgVNp65G1gP9bcI9K&#10;gMBNA4zdgJE/DYphgGgxtYfggEwluYVUgDiSOpgsieCFCZWmiNp3UpMth8ppLJC9hrZa6I5QhaZM&#10;mIv5hKY+zYmRg54xpIcogo8l24S3gXmRmpdIkbOEZ5TQkAN2sZJZjjRomI/pjFBaY42BimtMQYsn&#10;iIo+mYjUhqIxlYaGhKIl+YQzgpORFZahmWOD9ZQwlwt2P5GylHRoHI86kblZ6YzZjv1L4oqLjD0+&#10;Z4g4iW8xhoX+hoAmEYPGg4SQq5YnoOaDhpO4nd91ypE0mnxnqo6yluRZgIxSk0pLhIoQj6c+KYfE&#10;i/YxeYWQiCImJINshE+QXZXOqD+DL5NepIZ1Z5DRoEtnRo5Fm8tZKovgl0lLRImhksE9+4djji0x&#10;Y4VAiYAmNIMlhPSIgKZsaad8UaL4a4Fvo5+lbV1idpxJb0dVBZjKcVBHlZUpc4U6oZFmdeIuO41/&#10;eJAjIYmAe5OIEqVXcWx7/KHocnNvR56Cc41iI5sWdMNUvJeUdhxHX5P7d506hJBDeT4uT4xvexwj&#10;eYiEfTGHoKQKePJ7a6CqeUVuzJ1EeathqJndejJUV5ZmetlHF5Lee6I6YI84fIAuXIt6fYcjxoeo&#10;fqyHFqLEgEp6zZ9sgABuIJwSf79hIJiyf5ZT4pVNf4hGxpHYf486N45Hf6MuZYqgf8skCIbpgAKG&#10;haGzh5F6PJ5jhq9ti5sQhctgjJezhOtTeZRRhB5Gd5Dwg146EI1xgqAubInggeYkQIZGgTKGBaDh&#10;js55wp2XjVRtFZpBi8NgGJbkiihTEpODiJBGPZAchv4594yvhW0uc4k4g9Ikb4W8gjuFoqAtleZ5&#10;XJzrk89srJmUkYlfs5Y2jypSvJLZjMlGBY94imU56owCh/0ufoilhYgkloVLgxyFUJ+2nNd5LJx0&#10;milsepkOlyBfdJWYk+VSepI2kLBFw47pjX85v4uFik0ugYgwhwgktYTvg9mFEp9ho5x47pwVoEts&#10;NJijnHdfK5UkmGJSPZG+lFdFmI5zkFI5p4sfjE8ufofbiEYkzoSlhHJ8vq/raT9xS6vXawtli6fC&#10;bOhZfKOCbt9NSJ8EcPxBL5pMc0k1p5Vjdb8qzpBEeIQhV4sMe418ba8DcJ1xJarYcZ1laKadcsFZ&#10;YqJCdAtNN527dYFBLZkKdyU1u5QseOsrC48feu4hzooBfR98Ja2/d6xwyKmZeAVlH6VYeHxZGqD8&#10;eSRNApx9efJBEpfceug1wJMPe/krPY4afTUiNokZfot7zqxxfoRwXqhRfk1kqKQZfipYwp/EfixM&#10;uZtVflNA6ZbGfpM1vZINfuUrZo0yf1Qij4hQf9J7cKtVhUlwAKc8hIpkR6MIg9NYXZ62gydMeppK&#10;gphAwJXPgh81t5Epgawrh4xngUki24elgPN7Gap+jAZvs6Zlir5j/qIsiWRYFp3YiAlMO5lvhrtA&#10;oZTyhX01s5BehEUro4u2gxEjGocWge160KnXkpZveaW7kMNjxqF6jsFX3J0fjK1MBJi7iqNAg5RF&#10;iKI1t4+shqUrvYsdhKYjToahgsF6n6lPmO9vS6Uvlopjk6Dok91XqZyIkQxL1ZgkjkJAV5O8i3w1&#10;qI8liMAr14qchgUjeIZBg3F6dKj5nyZvTaTJnDljj6BsmMdXjpvylRdLw5eCkYJAVpMfjgA1s46o&#10;ipEr6YpAhykjmoX1hABxgbmjaNxmq7UEapJbxbAxbG1Qyqr/bnBF0KVpcKI7DZ+Bcwsw8plYdZwn&#10;o5LpeHofwoxye4dxRLjkb9dmq7QScMhb1K8CcfFQ5Kmqc05F8aQIdOM7PZ4ldqwxNZgGeJkoCpGu&#10;esQgV4tXfQ1xKLeidnNmgLLKdslbuq2wd0xQzKhPeBNF66KzeQo7TpzeejExY5bSe3YoX5CVfOgg&#10;14pifm1xB7ZDfM9mTLFvfKJbeaxbfJlQo6cDfMNF0qF0fR87T5uyfZsxhZW8fi8opo+dfuQhRYmQ&#10;f6dw3rUUgxRmJrBCgnBbUasvgeBQdKXbgWdFwaBTgRg7UJqmgOgxo5TGgMMo447EgLcho4jegLpw&#10;uLQsiVJmE69PiDZbQqo1hxFQY6ThhfVFsJ9ghPA7VZm3hAUxvpPrgyopF44Igl4h8IhIgadwl7N5&#10;j2BmC66LjchbPqlmjAlQW6QQikFFqZ6XiIw7Wpj4hukx2ZMwhVUpRo1qg9IiMIfOgm9wfrL1lTdm&#10;Da3wkyFbQqi8kMBQWaNfjkVFn53pi9w7VJhciYUx5pKgh0Mpa4znhRIiZIdqgxVwbbKWmtlmF61y&#10;mD1bTagslTFQXKLHkfxFo51Tjtw7YJfQi9Qx8JIniOUpfYyEhhcijYccg5vOoW0YZvq76G7saT2o&#10;tXCta3GU6nJebZyAtXQSb85sVnXachdYIHe/dH9EHXnfdycwyXxZej7Mvmq0ccW6amzBcuSnYG6t&#10;dAaTvnCLdTB/pHJudmdrYnRnd7NXSXZ+eRJDdHjPepswYnt4fGLK+WinfH64tGrSfIGl6GzkfI2S&#10;Xm7mfLZ+cHDyfPNqXHMXfUFWdHVbfZZC13faffswB3qsfmzJO2bXhw22+GkbhgqkOWtEhRaQ621o&#10;hDV9KW+cg3ZpTnHqgr9VpXRYggNCRXb/gT0vt3n3gFbHp2VQkXu1cWemj4uitmnljZ6PfGwei7t7&#10;9W5viehoTHDjiChU4nN1hlNBwXZAhFovcnlYghvGX2Qcm9a0MmZ9mQOhfWjGlhqOTWsQky964W10&#10;kExnZG/+jWpUM3KyinhBS3Wch0kvOHjPg7TFW2MmphKzNWWPolugfWfcnnKNUWoumnh5/WylloZm&#10;pW9EkohTn3IMjmRA6nUSif4vCHhchR3EmWJwsCCydmTcq4GfsmclppSMgGl3oYR5M2v4nHll+G6s&#10;l2JTH3GJkhNAl3SgjG8u4Hf9hlXEGmH3ueux9GRgtFKfGWafrleL2GjoqC14kWtrogdlbW4pm9BS&#10;p3EVlVxAP3RAjowuwHewh1rAgnT/ZjSvj3X+aKad5Xb/avWLeHgBbTB4inkOb3Nla3oucdBSfHtp&#10;dFA/xHzWdxQt036Qeku/J3LIcHuugXP/cdSc43Ujcx6KhHZGdGd3o3d0db1knXi+dypRz3oleK4/&#10;RXvEemItjn2vfFi9r3DRep+s6nInevKbc3Nqe0CJKHSve5l2eHYFfANjo3d5fH9RB3kKfQQ+unrT&#10;fZwtUnzkfki8KG8XhJmrWXCCg/6Z6XHdg16H23M9gsF1UHS6gjtisHZTgbxQUHgLgTw+QXn7gLYt&#10;HXwwgBi6u22fjnup+G8bjQSYjXCLi3qGjXIAieh0P3OTiF5hzHVRhuJPpncrhVQ91Hk+g6gs73uT&#10;gcK5kmx1mFOo1G38lgCXb291k4aFe3D6kPlzR3KgjmxhAXRxi91PEHZriT89dHidhmosyXsNg0C4&#10;pmuIogun6G0WntyWgm6Sm2yElnAfl91yeHHYlE1gV3O8kK9Ok3XIjO89JngViPEsqXqdhI+392rX&#10;q5inNGxnp4iVwW3hoxyD1G9tnoJxv3EwmeVfuXMqlTlOIHVJkF884nelizYsj3pAha+3hmphtOim&#10;s2vtr+2VKW1cqnyDMm7gpM9xKXClnyBfPHKqmWBNtnTak2w8lXdKjSksenn1hp6y1X0hZaSjdX1E&#10;aCyTOX2BaomCHH3QbM9wcH4ubx9ekn6dcY5M8H8hdCI7jX/PdwErCIC6elWxxHsMb0uiantpcM+S&#10;G3vHcj6BE3wyc6dvhHytdR1dyn1AdqxMT33qeFQ7In7Cei0q5n/VfEywnHkoeOGhKnmreXKRDXok&#10;efmAAnqren5ulXtEexRdBXv6e7xLunzLfHI6w33NfT8qyH8JfiWvRnd6gkuf0HgRggePoXilga5+&#10;z3lEgVFthXoDgQJcJ3rdgLxLFXvSgHc6Xnz4gDAqrn5Uf9uuBHYVi6Gej3a6io6OZndgiVx9pHgS&#10;iBdslXjkhtVbXnnhhZxKg3r1hFY6B3w8gvYql323gWus+nT4lPCdiHWokw6NZnZWkPh8sHcWjsZr&#10;uHf4jI5asHkFilJKBHo3iAc5vHubhYwqhH0xgtCsJnQUnh+csXTMm2uMj3V9mGx74XZElUVq/nc3&#10;khZaGnhVjthJnXmUi3w5gHsTh+cqdXzBhAerh3NopyScCXQko5mL3XTTn6t7MnWZm4VqWXaWl1ZZ&#10;i3fJkxVJN3kZjq45S3qkigEqaHxlhRCrH3Lyr/GbjnOuq4mLTXRUpqJ6nHURoXVp0nYPnD5ZHndL&#10;lvZI23itkYI5C3pMi8wqXnwcheyli4V8ZTuXf4TIZ8iIjYREaix4toPebHtoUYODbthXvYMzcVdH&#10;coLwc/43coLMdvQoaoLUelykr4OIblOWlYMSb++HjIKvcXR3xoJccvZnfoIYdIhXDYHldjRG6oHB&#10;d/w3I4HAefkoa4HofD6jsIHAd0WVaIFweAmGf4EjeLt2wIDpeW9mn4C/ei9WWoCtewNGaICqe+Y2&#10;24DNfOQoa4EWfgGim4AYgCOUSH/fgCCFU3+ugAN13H+Hf+Jl2n96f8tVx3+Gf75GBX+mf7U2pn/x&#10;f6woa4Bef6Chf37CiO+TS36WiC+EWX5zh0l0zH5dhkpk+n5khU1VCX6ShFhFfX7Pg1k2X381gkco&#10;a3+/gRigln2ykbOSXH2RkDGDcX11jnZz9H1qjJdkOX1+irFUdn23iMdFFn4PhtE2KH6ThLEoa384&#10;gmWf2XzZmlKRnnzCmAyCtXynlXZzPnygkrFjlXzCj+BT9X0KjQFExX1rigs1/n4JhuIoa37Hg4af&#10;Snw0osiRBnwkn7uCFHwGnENyonv8mIxjA3wklMhTc3yAkPJEanzxjQA12H2YiNQoa35rhHue6HvA&#10;qwyQkXuzpzSBjnuNotFyGnt5nh5ijXuhmV9TF3wElI5EHnyHj541p31Cinkoa34hhUWYnY4xZOmL&#10;qYyuZ2x93YtoadBvOopBbChgHYkcbpFQ3of5cSBB+obXc9kzcoXJduYl/4TVemGX6IxqbXmK8Ish&#10;bxp9EInycK5uf4jTckVfeoe8c+9QWYavdblBmIWod6EzRoS4ecUmIYPgfDCXF4q0dd+J9YmSdrl8&#10;MYh0d4ptpodreF9ew4ZreUZPy4V6ekRBNoSRe1UzHYPBfIcmPoMHfd2WIokjfhqI+YgQfkd7JocM&#10;fl9s2YYQfnFeEoUufo9PSoRbfrhA5oORfuoy/YLjfyUmWIJJf2aVNYfLhleIEIbIhdJ6R4XShSts&#10;AoTlhG5dfIQMg7FO24NWgwNAnoKrglAy4IIfgZMmboGmgMiUa4bJjo+HY4XRjVp5oITei+xrSYP2&#10;ilZcz4MpiLxOWoJ8hylAR4HqhY4yuYF5g9QmgIEcggCTx4X7lp+Gt4UNlLZ49YQZknpqpoMzkApc&#10;N4JxjZNN44HQixhACIFDiJAyoIDshd0mj4CpgwyTR4VfnoGGMoR5m+J4aIOBmNNqH4KTlX5buYHU&#10;kiFNboFGjrw/uIDGi0oyioB4h6kmnIBLg++S7ITvpjqFyYQOouV374MNnvdppYITmq9bU4FPlmRN&#10;I4DHkhQ/g4BZjbUybYAeiS0mpoAAhKmMKJcDZK2AHpTQZyBzWZLUaYNl35Doa+NYBI7rbldKGYzh&#10;cPY8oIrNc8AvnIi8dt8jzIa3emOLjpV4bMJ/kZNubmBywZF3b/1lWY+HcaZXko2Pc2dJwouXdUw8&#10;Z4mYd1MvlYeheZkkDoW1fCGK5pPadKR+xJHwdYlyEJAGdm9krI4ld2FXBYxAeGtJWopheZA8KYh9&#10;es0vjYajfDIkSITTfbuKHpJXfF196ZB8fJ5xJ46nfNVj9ozUfRJWaYsLfV5I6olGfbw754d+fiYv&#10;gIXCfqUkeYQOfzGJVZEWhAJ9KY9Hg6Vwa417gzFjN4u1grFV54nygjNIhYhJgcc7rYabgVgvd4T6&#10;gOwkpINlgH6IrZAPi6p8go5OiqlvyIyJiX1ipIrDiDJVZokJhuRIO4djhZ87gYXOhFovbYRNgwMk&#10;yILWgaKIJY9Hky18DI2SkYxvVIvHj55iJ4n7jYFU64hKi2JH2oa0iUU7VYUjhyMvZIO6hOQk5YJg&#10;gp2HuY6zmn57no0BmDhu4YsxlYVhuolekpFUhYevj5pHfIYnjKE7GYSiiaUvXYNChokk/YIAg2+H&#10;aI5GoZ57RoyVnrJuf4q8mzJhWYjfl11UNIcsk4dHQoWpj7E68YQzi9gvTYLnh+olEIGzhBuAQqAM&#10;ZFt09p04Zr9pJJqCaSFcy5fCa41QLZTdbhVDlJHbcMs3gI6/c6ssA4uVdt4h2IhuemR/up66a/10&#10;kJv0bZlovZkyb0FcdpZkcP9P65N/ctxDapCKdOI3c42AdwosJIpteXMiOIdffBJ/Np0yc2Nz8ZqD&#10;dFNoOpfHdU5b+JUCdmFPiZIsd5FDK49NeOM3W4xbek4sPolje+UijIZyfZx+npu1eptzSZkTevNn&#10;h5Zoe0xbcJOwe7VPF5DyfDRC4I4rfMk3O4tTfW8sT4h4fjAi1YWkfv9+BJp2gcFysZfggYhm75U9&#10;gUJa3JKNgPZOs4/ZgLtClo0qgJA3GoppgGosXIepgFAjEoT1gDt9fZl+iN1yNJbxiBJmeJRPhyJa&#10;aJGghh9OTY7whR5CZYxAhCg3B4mXgzgsaYb1gkEjRoRhgU59Epiuj85xx5YqjmxmC5OJjM1aAJDb&#10;iwxN9Y4yiUhCLYuMh4Y3AojfhccseYZZg/0jcIPngjl8vZgdlpVxl5WelKhl25Lvkk5ZxpAqj7VN&#10;uo19jSJB7ortipg22IhViBUsgIXbhYEjkoOEgv18fJe0nShxV5UsmqZllZJzl4xZf4+mlCFNgYz2&#10;kL5Bx4pqjWU2w4fiihcsgYV9hsMjroM1g51066lQY+hqT6XjZj1fYKJyaKFUH57Qax5IuZrubb49&#10;b5bZcJAyvpKfc4wowI5IdtkgIon4emJ0dag1ayNqEKS4bLpfLaEkbm5T/51qcERIqZmDckI9dJV5&#10;dG4y3ZFPdr0pB40OeUwgnojbfAN0Faa8chRpn6NJcw1e2Z+1dBxTsZv9dVNIdJgjdq09X5QueDAy&#10;65Aaec4pQov2e5shCofifX5zrKU8eNFpJ6HUeT9eV55MeblTVpqiek9ILZbcewU9OpL+e9Yy7o8E&#10;fLwpcIr9fcEhZ4cLftNzQKP2f3xowKCXf2dd8J0Wf09S7ZlyfzpH7pW2f0E9FJHvf14y7I4Of4Up&#10;lookf74htYZVf/9y4aL7hh5obp+ghYVdo5wdhM9So5h5hA5Hr5TCg1o8+JD/grgy7I0zgiAptIlo&#10;gY4h94W8gQRykqI3jI9oL57bi3VdaptSihxSaJeqiKZHdpP6hzo82ZBBhdky9Ix2hIMp0ojGgyoi&#10;LYU9geFyWaGZksVn+548kSJdMpqvjyRSMZcCjPZHRJNUis88qY+riK8y5YvkhqEp8Ig/hJAiWYTX&#10;gplyK6EwmNVn/Z3Ilr1dL5omlARSHJZgkPxHO5Kmjgw8tI8DizQy9oteiHUqBIfahbkifISFgy9q&#10;CbLXY2pf/K7oZalV4aq5aA1LsKYkaptBgKErbVg3iZvocE0uPZZ0c2slvZDZdtMeoItcemBpmLHy&#10;akBf163Sa8tV1qlpbYlLuqSxb3hBnJ+ucZs3uZp0c/MuhZUP/+L/4klDQ19QUk9GSUxFAAIJdnAm&#10;KI+NeSgfNoowe/VpW7CEcMJfk6xgcbtVrKfycttLmaM1dDdBkp48dcE3y5kVd3ouuJPHeVEmgo5j&#10;e1Yft4krfWRpJK75dwhfT6rbd4NVX6Z2eBpLa6HIeN9BdpzhedA3zZfSeuMu3ZKffA4mzI1cfVsg&#10;J4hLfqpo6q2ifTlfHKmLfUFVLaUpfVRLNKCBfXdBZJuofcQ3zpawfi4u/JGXfqcnC4x2fzYghYeN&#10;f8pot6yZg2NfAKh6gvlVF6QVgntLHp9vgf5BT5qfgZc31JWwgUwvGZCwgRMnQYuwgOYg04bugMJo&#10;jqvKiVte8aeeiH5VDqMwh2pLEp6LhkVBQ5nEhTE315TihDEvN4/pg0QncosJgmIhFIZrgZNobqsv&#10;jxte76bwjclVD6J1jBtLDZ3KikVBOJkIiIE3zZQ5htAvQY9PhTcnmIp/g6shSIYBgkFoWqq+lKFe&#10;9qZiktlVF6HYkIhLD50njf1BPJhni4M325OjiSQvTI7Nht8nqooUhLYhcoWtgs3Cz2gOYOCxSmpO&#10;Y7+fUWx5ZoyMwm6ZaU15w3DDbBNmlnMIbvBTn3VycfJA6HggdTwvCHsseQLA7mVFa3+v02fIbUWe&#10;BmoqbweLn2yAcMx4vG7jcpplrnFkdH9S2HQKdnxAVXb1eLEuwXo9ezm/KWLYdgSuImWGdreclWgY&#10;d2yKRWqbeDZ3j20weRBksW/mefxSEXLEevc/zHXnfBEugXllfVO9aWCwgFmsamODgA6a6mY2f8yI&#10;3Wjjf5Z2Umupf3ljrm6Qf2dRTnGhf1k/S3T4f1MuSnilf0y7z17Zioyq5mHJiVmZcWSbiCWHdmdm&#10;hvR1L2pPhc5ivG1mhLtQm3Clg50+2XQogm8uGnf+gRy6gV1elKupqWBjkpeYQ2NIkGyGVmYrjjt0&#10;KWkwjA9h6GxkiedP/m/Mh7U+dHN3hVst8ndugr+5d1wtnqaorl9Bm66XTWIwmImFa2UjlVNzU2hB&#10;kiFhN2uRjudPfG8Ui5I+I3LhiAst0Hb2hDC4sVtEqG6n8F5hpIyWi2FToGiEqmRMnCVym2d7l+dg&#10;mGrlk59PB26Cjy093HJminYttXaShW24M1qkseqncF3CrQuV+2Cup9yEEmOkoo1yDWbYnUNgIGpS&#10;l+tOn24CkmI9kXH+jI4tn3ZChne1fm+uYF6lo3EmY2OVFnKdZkKDx3QYaQtx9XWja9pf9HdJbsVO&#10;MXkRcdg8uHsWdTgsLX1weRe0GG0TanmklG7ObHCUGXB0blKC3nIYcC9xH3PPchVfO3WodBRNnnen&#10;djI8VHnpeIksBHx+ezaymWq/dG6i/GymdWaSrW50dlSBiXBFd0Zv/HIreEZeSnQ4eVpM4nZren87&#10;23jge8Ur4HumfTaxDGivfjShbGq2fkaRKGymfkyARm6ZflFu33CwfmVdZXLqfoZMOnVNfq07c3f0&#10;ft8rwHrmfxSvm2bqh+GgDWkMhxqP0msZhjx+/20qhVJt3m9fhG5cj3HHg5hLoHRVgro7F3cmgc8r&#10;pXpAgMmub2V+kX+e6meyj+COvGnRjhh9+Gv5jDps8G5Iiltb1XDKiH5LGXOAhpk6xnZ3hI8rjnmy&#10;glGtgWRYmvmeAWaamH+N12jClcd9H2r5kvBsLG1hkBZbN2/+jTRKrHLKijo6hnXjhxMre3k7g6is&#10;0GN4pECdT2XAoOeNHWfsnTl8aGoomWBrgGyglYVaoW9YkZ9KQnI9jZg6TnVpiVQra3jZhM6sX2Le&#10;rT+c0GUmqP6MjWdKpFJ70mmDn3Jq+GwCmpNaNG7HladJ43HCkJQ6CnUHi0ErX3iKhcOoh3eIYAaa&#10;LngwYxuK+HjvZgN64nnCaNFqP3qma6dZbXujbp5I5Xy9ccA4sH4NdTUpfX+keSmnanURaYSZH3X+&#10;a56J3HbobZ554Xffb5RpXnjscZVYs3oWc7JIVntgde04WnzkeGUpcn6tezGmOHLTcu2X23PxdByI&#10;1HUCdTt423YddlNof3dOd3lYAXileLVH2HofegU4EnvXe3gpaH3SfRmk2nDTfCqWfXIRfIiHZnND&#10;fM53rXR+fQpndHXffVFXK3djfaRHPXkKfgE3u3rufmopYH0Qft2jkm8jhU6VPXB4hOKGMXHFhFN2&#10;iXMbg65mlHSWgwtWcnZFgnJGu3gUgdY3dHohgTApWXxpgHiihW3HjmeUN28tjS+FNnCJi8N1nXH1&#10;ijZlwHOIiKVV0nVNhxNGS3dAhXw3N3lyg8UpU3vageahr2ytl1uTYW4glVWEZW+FkwV013D+kIxl&#10;DnKojgtVRXSFi4FF8HaMiOQ3CHjehh4pTntjgyWhD2vUoB2Su21PnUSDuG63mgt0MHA0lpxkcXHt&#10;kyVUvHPkj6NFknYCjAY23XhkiDUpSnsBhDagpWs8qJySQmy5pO2DLW4boMNzo2+VnFdj9XFTl+ZU&#10;W3NXk2hFPnWKjss2o3gEifwpR3qzhReb6H+dX9GOw396YuOAvn+DZcxx2n+paJ9ibX/ea35S1oAk&#10;boFDl4B/cbE0uYEGdTcm+IHEeTea+n1HaL+N031raul/v32fbPpw833ibwVhpn44cR5SN36lc1RD&#10;I38qdas0gH/eeEEnDIDGeyqZ8HsmcYeMpHt7cuB+vHvOdCZv+nwydWdg2XyrdrRRmH1BeBZCuH3x&#10;eY80Tn7Sey4nHX/lfPuYz3k2ej+Ld3mtetN9jHohe0xvGHqfe8FgFHs/fDlRBXv8fMBCWnzVfVI0&#10;JX3jffUnLH8ffqaXr3eYgt2KfHglgrp8knixgm5uEHlIgglfSnoAgaZQXXrmgUxB5nvlgPEz7n0X&#10;gJInOX51gCmWv3ZOi2+Ji3bqio17qneDiXFtOXgriDJeinj4huxP0nnxhadBiHsRhF4zwXxmgvwn&#10;Q33kgYCV/3VBk9iIzHXqkjV68XaKkEVsinc+jiZd7Xgei/1PWHksicxBQnpch40zo3vQhSsnTH1s&#10;gqmVbHRxnA+INXUjmal6VXXFlt5r9nZ7k9ddY3dokMVO3niPjaZA8HnSinYzhXtVhxsnU30Jg6WV&#10;BnPapAaHwXSSoN551HUwnTFrdnXimTpc9nbSlThOi3gEkSpAqXlcjQYzV3r3iL0nWXy6hHWPl4fv&#10;X6mDd4cRYq92iIZpZZZozYXbaG9amIVSa1hMRYTPbmk+W4RXcaYw5YP9dTwkpYPLeUKOy4XJaBCC&#10;soUuakB1uISmbF5oFoQsbntZ/4O6cKpL0YNYcvo+D4MDdWww0ILReCAk1oLDeyGN6YPAcFGBrINW&#10;ccB01YLrcyFnPIKNdIFZTYI7dfFLS4H9d3k9uoHPeRowtoHEeuUlAYHafNyM7YHveHCAooGeeS5z&#10;wYFQedhmaoEIenlYmIDaeyVKxoDBe949aYC4fKYwnIDUfYMlJ4EOfnKL+oBQgIF/u4AZgJRy5X/i&#10;gIVllX+zgF5YHH+UgDtKbX+ggCE9OX+8gAowk3//f/UlRoBff9+LKH8ZiI9/Bn7yh/VyOn7DhyNk&#10;6X6bhitXbH6RhS5J8H6uhDg85n7og0Awc39MgjYlYX/LgSCKf34akG5+Wn3/jyVxlH3UjYtkTn21&#10;i8FW3X27ie5Jg33piBc8sH4xhjkwY36yhD8ld39QgjWJ+n1UmBZ91X1ClhxxDn0Yk7hj0Hz4kRJW&#10;aH0IjmJJGX1Mi6o8bX2kiOowVX40hgkliX7sgx6JmHzDn4R9bHy2nNxwnHyImaVjYHxjlhxWDHxz&#10;kohI1nzBju48N30ti0gwN33Uh4oll36cg96DpZCcX3N4Wo8KYmNsZ42rZUZfy4xaaClS0Ir9ayFF&#10;yImabkQ5O4g3cZQtPIbldT4iiYWveUuC7Y6tZ1h3vI1PaYRrx4wBa61fRYq4bd9SZYlrcCdFf4gk&#10;cpQ5F4bfdSYtSoWwd/0i1oSbexeCMYy+bxV25YuLcJBrE4pUcglem4khc4lR4IfvdR5FIobIds84&#10;6IWmeJ0tUISbepojGoOofL+BYIr2dq52CInbd4hqL4i+eFZd9IegeSdRVIaPegJExIWKevE4uYSM&#10;e/ItU4OmfRAjVYLVfkGAk4lxfjB1UYhofnJpg4dcfpldQoZSfq5Q7YVNfsdEeoRrfvI4l4OOfyIt&#10;WoLMf1wjh4Igf5l/3og5ha10podDhUxo4YY/hL1cuoU4hA1QeYRCg1hES4NogrU4f4KsghgtXYIP&#10;gXIjsIGIgMd/TIdGjQV0NYZejApod4Vair9cP4RPiUBP/YNnh8FD6YKhhk44WoHvhN8tWoFxg1cj&#10;04EKgcp+2IaMlCdzwYWrkpBoAoSlkIVb1IOXjjRPnIKzi+ZDi4IBiZ44IIFeh14tWYDuhQEj74Cj&#10;gqN+f4YBmxRzZYUimORnn4QXlhJbdYMDkuZPT4Icj8FDV4FxjKU4A4DgiY8tU4CIhmYkBYBRg1V4&#10;M5lmXyltv5cyYghiwZUhZOlXOpMFZ9ZLb5DEat4/r45sbhc0fYwIcX0p6YmqdT0gqodoeVB3jpe4&#10;Zp9tRpWlaMViTpOQavdW4pFtbTxLMo8zb58/kIzxciw0foqndN8qF4hpd9ohEoZGew1295XhbeFs&#10;mZPvb2VhwpHrcPBWYI/WcpFK042zdEo/WIuOdig0colleCMqPIdKelMhbYVIfKR2TpQgdPlr4pJB&#10;delhApBUdthV0o5Wd9NKYYxReOA/EopLegc0WYhEe0MqVYZMfKMhu4RtfhN1ppKnfABrQJDZfGFg&#10;ZY75fLNVO40HfP1J/4sUfVc+zYkvfcQ0PIdGfj0qZoVufsgh/oOxf1p1E5F+gvxquY++gs9f6Y3j&#10;gntUxYv2ghBJmYoOgao+oogvgVU0K4ZkgQsqdYSugMAiNYMUgHd0m5CGicpqQ47UiQtfd4z9iAxU&#10;WYsUhudJPYk2hcM+Z4dnhKo0K4Wfg5sqiIQJgoEiY4KSgWp0PI/RkGxqCI4pjyhfP4xKjXRUHopP&#10;i31JCYhviZI+LYa3h7Y0A4UGhekqlIOBhAsiiIIogjVz8o9JltZpwY2elQhe9Yu5kppT2Ym5j9dI&#10;04fYjSI+C4Ylin8z9oSGh+wqm4MZhVIipoHTgtttQqJvXrBjeJ+kYYBZWpzWZGNO5pnaZ2JETJai&#10;aoc50ZNBbeIv9Y/JcWkmz4xLdUIfB4jyeVRsqaD8Zb1jHJ40Z+JZD5tQaiNOtphEbINENpUMbwo5&#10;2JG8ccEwHI5bdJ4nH4r7d74fiIfCewJsMZ86bI1imZyFbh1YrJmsb8JOXpapcYlD/pOFc3A5xZBP&#10;dYEwMY0Md7EnYYnPehQf94a5fIprtZ18czBiEZrYdDlYHZgRdUxN/JUidndDtJIZd745oo8BeSMw&#10;OYveeqAnlYjFfEEgV4XVfeprOJwAecNhnJlsekpXrZavesxNjZPLe1BDdpDTe+45fo3afKUwOYrV&#10;fWonvYfefkUgqYUTfyJqyprWgEthPZhMgFJXWJWSgDpNQJKygBRDNo/Ef/w5aIzTf/wwPInrgAgn&#10;3ocWgBsg7YRwgDBqbZnphqRg85dmhixXF5SqhXRNAZHJhJ5C+Y7lg9M5RowDgxkwR4khgm4n/oZr&#10;gb8hJYPpgRVqJ5kqjL9gspasi8NW1pPwimlMxpENiN9Cx44th145FYtdheswN4iEhI4oHoXdgysh&#10;UoN8gdRp75iikrJgp5YikUlWy5NZjztMspBgjNxCxY11ipk5KoqtiHMwUIf0hmcoNoVvhFohdoMl&#10;gnBirKvKXhpZfahzYNdQN6TjY71G0aDxZtA9aZylahk0OJgdbZ0rtZN3cU0j+o7HdUUdlYpUeVVi&#10;FaqQZMFZL6ciZuFQBKNnaTBGvZ9ca689cZsKbmI0X5aOcUsr/JH7dFokaI1od6MeLYkWevhhvaje&#10;ayRY1KV0bLxPxaHAbnhGi524cGo9XZl3coc0bZUTdNUsMZCcd0AkxYwsedkesIgCfHNhcKcacVZY&#10;faO8cnNPaaAVc6lGU5wjdQk9O5f6dpI0bZO1eD0sV49fegElEYsVe+YfIIcVfcVhI6WSd3hYOKJB&#10;eCFPKZ6ieNNGE5q5eZQ9JZalen40bJJ9e4Ysdo5HfJ0lUYojfcoff4ZLfu9g3aRdfZJYCqEOfcpP&#10;Bp1xfe1F9JmNfhA9DZWEfko0dZFpfqQslY1Rfw4liIlSf4Ifz4Wjf/Bgo6Nmg3pX6qAVg0FO8Jx1&#10;gtFF4JiUgk88+5SWgeE0dZCLgYkstIx+gUUluYiigQYgEIUYgMpgdqKoiSpX2J9PiIBO5Zuoh3hF&#10;1pfEhko87pPMhS80aI/XhCosvIvbgz4l4IgRglcgRISogX9gWaIYjqRX056vjYdO4pr/i+FF05cX&#10;igA885MhiDQ0eY83hoMsyotQhO0l9Yefg2kgboROghG3WWK3Wumm92VeXliWK2f2YbmEzmqNZQ1y&#10;/m06aGdhAHANa9tPRnMNb3k93HZbc2gtcXoKd+O1cl9qZVSlfmJkZ7mU4GVDaheDrGgebHVx+2sR&#10;bttgH24tcVtOjHF4c/s9XXUTduAtRnkOeiyzqVyBb6Sjzl+5cQGTcWLVclyCVmXrc8Vw02kbdTxf&#10;K2x6dshN0nAKeGw853PtekAtIXgrfFWx5FnpecaiGV1WeiuRzWChepWA+WPrewdvomdae41eNmr2&#10;fCNNHm7GfMU8eXLpfYItAHdjfluwQVerg8Sgl1tFg0SQYF68gsF/n2IvgkBulGXMgcldVmmkgWRM&#10;fW2tgP48GXIIgJ0s5Ha0gDeu5VXTjamfW1mPjEiPPV0mitZ+k2C+iV1toWSBh+hcnGh/hntL9Gy9&#10;hQs7xXFJg4cszHYfgeOtzlRPl2aeXVgnlR+OU1vUkrd9u1+HkENs3WNtjdNb+2eQi19LhmvxiNo7&#10;hHCohjQsuXWig1us+1MhoOednFcLnbKNmlrGmk99DV6IlttsPGKHk21bbWbNj/ZLHmtQjGM7THAj&#10;iJssqXU7hJ6sc1JJqgydGFY8pdiNE1n4oXN8iF2/nQFrxWHLmJhbDWYmlCJKymrDj4Y7D2+1iq0s&#10;nHTohayq3GoMWqyb+mv9XjWMdm3xYZ58PG/uZPNrhHIEaFBaoXQ/a8tKC3akb3Q50nlTc3Uqrnxa&#10;eACpWmbwZJOa3Wk0ZxyLd2tkaZN7W22ZbAJqvG/obnpZ+nJkcQ5JjHUPc8Y5hXgKdscqn3taejCn&#10;zGQlblaZQWamb+uKDWkNcXV6Cmt6cv9pn24GdJdZEnDCdkRI3nOueAw5H3bpegUqkXp2fD+mN2Go&#10;d+2XsWRZeKGIjWbueUl40mmKee1ojmxRep9YOm9Ie2FIRXJxfDI4yHXpfR8qhXmsfimkv1+BgWmW&#10;U2JagUeHP2UZgQ93lWfdgMtnnmrPgI5XdG3+gGBHu3FegDU4fXULgA8qenj9f+mjil28itGVMWCz&#10;idiGMmOQiLt2nGZ3h4tmv2mNhltWz2zhhTJHRnBxhAg4PHRNgs4qcnhogXqilFxJlA+USF9YkjuF&#10;VmJJkDR10GVKjhNmCGiCi/JWPWv5ic1G6m+oh504CnOthU8qa3frgtih3FsonRGTlV5Fml+EpGFC&#10;l2h1KGRSlFBla2ejkTlVtGs7jhxGi28Liuo33nMqh4wqZXeFhAShY1pZpb2TFV18oiiEGmB6njt0&#10;oGOOmilk9WbslhxVWGqZkgdGOm6DjdY3pnLAiXUqYHczhP6epXGYWo6RInLNXh+C23QYYYpzxHV3&#10;ZN9kKHbuaD1UZHiHa79E+XpGb3I19XxJc4EoFn6ZeBqdYm6lY9qQBnAsZn6Bv3GvaQpyyXNBa4xj&#10;UnTubhpTuHbDcMdEe3jAc5k1s3sFdrQoIX2TejGcGmv1bRWOuW28bteAt29ycIpxzHEzcjRigHMS&#10;c+xTFnUhdb1ED3dbd6k1f3ngecgoK3yqfCeasGmPdiaNVmuEdxp/TG1nd/lwpm9TeM5hf3FteaxS&#10;THO0epxDgnYoe501OHjkfLsoM3vdffeZYWeAfxyMFWmZf0p+Gmuif1dviW21f1BgrW/1f01RoHJx&#10;f1hDD3UYf2k1AXgGf4EoOnssf52YTGXPiAKLDmgDh2Z9JmomhptupmxahbRf4268hMpREXFZg+ZC&#10;rnQtgwQ00XdIghUoQHqVgRWXb2RskL2KOWa0j1V8Wmjrjaxt6ms2i99fO224ig5QjnB1iDtCYnNl&#10;hmE0r3anhG0oRXoYgluWyWNVmTyJk2Wslwd7s2fulHxtTWpGkcFeqGzfjwVQDm+9jERCDXLKiXU0&#10;j3YkhoEoSXmxg3GWWWKKoW6JGWTpnmt7LmcsmvdsyWmJl0xeOWwtk6BPum8ej/BBw3JGjCw0XXW9&#10;iEUoTXlfhFiSrnlhWoiGTXncXhB5Inp/YXdrKns7ZMxcsnwLaC9OGnz1a7o/6H39b3YyLH9Ac5Il&#10;qYDCeC+Rl3aUY0SFTXdhZfN4I3g5aItqSXkhax5b93ofbb9NiXs+cIE/hnx/c2syBn38dp8lz3+z&#10;ejCQeHQGa+OEFXUQbcd3HnYUb5tpVncocWhbM3hWc0NM93mrdTc/KXsjd0kx5XzZeY8l8H7DfA+P&#10;RXG0dHKC3nLtdZV173QbdqFoe3VVd6haeXa1eLNMcng8edE+3HnpewMxy3vWfFUmDH3xfcaOGm+9&#10;fOeB23EYfVN08HJofZ1ndHPEfdBZs3VIfghLzncDfk0+b3jgfpoxn3r5fvMmJX09f1SNIm4hhUiA&#10;6W+ThPp0DXD8hHlmpHJ1g9hY/3QXgzRLU3Xugpg+IHf1gf8xf3o6gV4mOXyjgLOMWmzOjXyAKW5U&#10;jHJzVm/NiyFl+3FaiadYaXMZiChK4XUOhqc95XcthSQxa3mXg40mSnwkgeSLwWvClXZ/kG1Xk69y&#10;vW7akYplbXByjy9X5XJGjM9KbnRZimw9m3aSiAIxV3kRhXsmWHu8guaLVGr6nSZ/HWyZmqZyQW4f&#10;l6hk9G+7lGdXgXGXkSJKJHO8jdo9W3YQioYxL3ishxsmY3tpg7uG8IFtWoR7goE4XfxvXIEyYVxi&#10;foFEZLVVL4FeaCBHzoGIa7Y64YHHb34ugIIyc6YjbILPeEGF+X7QYrh6qX7oZWluh38OaAthyX9B&#10;aq5Un3+CbWNHZn/acD06poBKc0AufIDqdo4jrIG1ei6E/nxgatJ5l3yzbMhtoH0CbrRg831ccJ1T&#10;833IcplG6X5RdLE6Xn70dugucH/FeVUj44C9e/aD83oucst4iXqodBRsj3sedU1gLnuYdn5TS3w0&#10;d7pGdHzseQo6H32/em4uZ37Be/UkE3/kfZeC8nhEer13kHjge1lrpnl1e9hfVXoPfEVSyHrHfLpG&#10;E3uufTs57XytfcguY33dfmYkPH8qfw6CFXa8gp522HdxgpFrAHgZglNeqXjJgfVSJnmcgZhFqXqd&#10;gUY5qnvDgPkuUH0bgKokX36NgFiBYXV6ik52JnZBiZVqV3b2iJReD3e4h2pRnHijhjxFQnm+hRI5&#10;fHr5g+ouSHx1grMke34LgXSA1XR5kcB1nnVPkFtp0XYNjpVdlHbXjJhRLHfUipZE33kKiJQ5QHpc&#10;hpIuQXvthHwkkn2hgmSAbHO3mO91NHSXluRpYnVZlFRdK3YlkXxQ13cpjqBEpHhui8U5EHnaiOcu&#10;JnuGhfwkpH1Mgyl7eYnBWmlw5IjmXc1ltog0YSlZ7YeOZIhNyobgaAFBpYY1a6k2BYWUb4IrB4US&#10;c7khZIS3eE96m4dcYh5wLobBZM5lCoYvZ3pZYoWfai9NYoUQbP1BY4SMb/M17oQWcxIrI4PCdnwh&#10;vYOReil5xIULabdvRoSla7xkTIQ2bb9YtIPHb8dM3oNdceZBDIMGdCU1yYK9doUrNYKWeRwiCoKP&#10;e9144YLvcTRuW4KscphjYIJfc/JYBIIRdU5MTIHSdrlAqoGleDw1moGJedUrPYGPe5UiTYGufWp4&#10;B4EieJ1tjoD6eWRim4DHehZXRYCTer1L2YBse21AVYBsfC81coB4fP4rRoCnfeEihoDufsx3Rn+b&#10;f/Rs3X+PgB5h+39wgCFWvn9NgApLbX8+f/RAM39Qf+81aX+Ef/UrVX/df/witYBNgAN2p35ohyJs&#10;YX5zhrRhjX5bhgBWUH48hSJLAH5BhEc/3H5vg3k1TH61grMrWn8zgeEi3H/HgQ12KX1yjhdr6H2L&#10;jQ9hGH16i6JV6X1iifpKpX10iFc/iX26hr01HX4VhSwrX36ng4si/H9agex1yHy2lMtriHzXky9g&#10;uHzKkQRVkHy0jo1KYHzLjBs/W30dibQ1AH2Oh1UrV347hO4jFX8DgqNwdZJeWh5mrJDaXXBcbY9z&#10;YMpRs44EZDZGuYx6Z8Q7z4rja4YxeolNb3gn2YfLc8UfmYZxeFpvqZA0YWBmFI7gZA1b5I2JZsZR&#10;TIwkaZJGdIqubH07sYk5b5cxhofIctkoFIZwdmUgCYU+eiNu9o3+aIBlVYzXapJbTIucbKxQxIpR&#10;bthGFIj9cR87fIevc4wxgYZndhsoQoU7eOIgaoQxe8ZuO4vwb4Jkk4rmcQBaiYnJcn9QN4iddApF&#10;pYdvdak7OoZKd2Qxb4UteTkoYoQrezUgvoNIfUBthYosdnBj6Ik9d15Z5og2eEFPn4cfeSBFSYYN&#10;ehI6/YUPexkxXIQYfDAofYM9fV8hBYKBfpFs5Ii6fU1jWYfifa9ZaIbpfe9PLYXhfh5E7IThflU6&#10;5oPxfqIxXIMffvwol4Juf1ohQIHaf7ZsWoeFg/Ji1IbCg8BY7IXXg1lOvYTagtZEkoPsglg6s4MQ&#10;geYxboJGgYMosoG9gRwhcYFRgLBr7oaYinVimoXsicRYvoUBiKpOlIP0h1VEdYMGhhM6ioJJhOcx&#10;S4Geg9Iow4EqgqshmYDggYJrmIXhkL9iSYU5j4pYbYRTjbpOTYNIi5xEQYJbiZg6bYGmh60xRoEP&#10;hdco0YC4g/YhuICHgi1l3psxWaFc55kIXOVTmZbnYEFJ7ZSfY79AGZIiZ2g2Zo+Ja0wtV4znb18l&#10;A4pXc8ceB4f8eGJlIplHYH1ca5c/YylTLpUaZfFJpZLMaNo/9ZBYa+k2ao3ZbysthItXcpclW4ju&#10;dkoejIa7eh1klJcnZyxb1JU/aUxSt5Mza4BJPZD5bdY/tI6hcEo2VoxEcuotn4npdawlpIeseKYf&#10;AIWje7BkBJUabbdbOJNLb1BSFpFZcPdIzY89crU/ZI0KdI42MorVdoctqoikeJol3IaRetgfY4Sy&#10;fRtjc5NXdDNasJGidUlRmo/AdmBIWI22d3o/JIugeLA2D4mRegItrIeHe2QmB4WcfOIft4Pkflti&#10;8JHqeqVaPZBLezpRN451e7hIBYx3fCs+4opwfLA1/4hyfVQtsIaLfgUmKITIfr8f/YM4f3JigpDB&#10;gOlZ4o81gQBQ6Y1ngN9HvottgKY+oYl2gH412IeNgG4tu4WzgG4mSIQUgGkgN4KpgF9iKo/PhvBZ&#10;jo5ThoRQm4yOhcFHfYqYhNc+boiohAA1pobVgz0tqYUJgpImaIN9gd0gZoI2gSRh5Y8YjNNZb42n&#10;i/hQf4vjioRHZondiMs+cofkhzg1xoYYhcctzIRshHEmhYMGgxEgi4HagcVbk6RcWPlTUKGUXDFK&#10;5Z6mX5FCSJtpYyY5nJfgZvgxJ5QsawspX5Brb0wiXoy9c9McpYleeGha2qKsX3BS1J/0Yh5KfZz2&#10;ZPpCBJmraAY5hZYga0cxPZJ8bsAppI7TcmAiz4tHdjodPogPehZaa6CiZbVSXp39Z+ZKIZsUajhB&#10;uJfWbL45XpRkb20xQZDgck0p141adUsjLYn4eHcdwobse5xaCp6Wa9VR85wEbYtJr5kxb1tBcJYT&#10;cVI5MZLCc3ExPI9jdbQp/IwHeA4jeojReoseNIXyfPhZpZzLcehRlZpTcyZJXpeOdHJBI5R/dc05&#10;FpFMd1QxOo4SePoqG4rdeq0ju4fSfHYelIUefixZRptUd/RRS5jxeL5JJZY4eXxA+pMzejw4+pAP&#10;exgxRYzofBcqOonYfSMj8Yb3fjYe5IRsfzVY9poifdBREZfPfidI/JUdflFA2ZIhfnE4348Mfqkx&#10;Qov6fvsqXIj4f2AkIoY+f8IfJoPZgBZYtZkvg3pQ55bng1tI3pQ4gu5AxZE9gmU40I4xgfUxMIs4&#10;gZ4qX4hLgV8kSoWlgRofW4NjgNFYi5hviPVQzZYpiGFIyZN+h1NAuZCFhhk41o16hPwxRYqNg/0q&#10;dIe2gxUkY4UsgjQfhYMEgWmsf1zjVSudMl/9WSaNhWMRXRV9TGYwYPtsn2l0ZOdbxGzqaO9LO3CV&#10;bSg7EHSZcbssB3j6duWqi1jtX2GbsFxvYmCMM1/fZVd8J2NXaExrnGb0a0la6GrGbmFKjG7QcaI6&#10;pXM0dTQr93fyeT6ovVVnaYCZ/Vk+a4CKxFz/bX560WDDb4NqeGSvcZZZ/GjVc8FJ3m03dgw6QHH1&#10;eJYr6ncHe3am8lI9c3OYS1ZjdIKJJlpkdZR5gF5sdqtpU2Kmd9JZFGcbeQ1JOmvOel055XDee9kr&#10;3nY3fYilQk93fUKWy1PgfW6HxVgifZl4NFxkfcRoW2DcffhYSWWbfj5Iq2qWfo45lm/sfvQr03WD&#10;f26j1E0ghvGVi1HChj2Gr1Y4hX93PVqxhLtnfV9dg/tXqGRRg0VIOGmNgpI5VG8ggd0rynTpgSKi&#10;qUspkHOUiU/7jteFz1SbjSp2ellAi3VmzV4eicRXGmNDiBFH3mithlY5Im50hIcrw3RpgqGhxEmX&#10;mbCTwk6OlySFIVNNlIJ14lgQkdpmRF0TjzdWn2JljI1HhGf7ic84+W3mhusrvXQAg+mhK0hwooGT&#10;N017nveEoFJLm1x1cFchl8Vl51w7lDhWWGGqkJ1HRGdijOQ4ym1yiPoruXOrhPug1WPzVTWS1GZp&#10;WTqESWjnXSd1GWt4YQZlcW4sZO5VonEQaPlGL3QobTc3K3eVcdYpW3tYdwqfK2AwXuWRo2MPYfuD&#10;RWXgZQJ0PGi8aAJktGu9awpVCm71bjFFw3JlcYI283YvdSopY3pLeUmdilzOaHmQAWAAaqWB22Mb&#10;bMdy7mZBbudjm2mPcRNUKm0Zc1pFIXDddcI2nnT4eGspanlbe2Wb6lnEceWOb109czSAXWCXdHpx&#10;wGP9dbtilmeYdwdTX2tteGhEl29+eeE2WHPle4Ypb3iJfVuaaFcbezWND1rQe69/F15nfBlwjWIF&#10;fHlhuGXbfN9Sqmn4fVhEHW5Ofdw2HXL2fnYpdHfTfyWZKFTfhGqL7VjEhA9+E1yLg5pvo2BegxVg&#10;6GRmgpFSGWi2ghhDum1JgaY163IrgTQpeXc4gL6YJlMBjXCLAlcPjDx9P1r7iuJu5V73iXRgPmMw&#10;iAhRlWeuhp1DbmxshTA1x3GAg7MpfHa3giOXYlGFljGKTVWwlCJ8lVm3kd5uTV3Qj4Nfs2IsjSxR&#10;GmbWitNDG2u9iHA1p3Dzhe4pf3ZNg1WW3VBqno+JylSnm6N8Eli9mHNt01znlSpfT2FakepQ0GYh&#10;jqZC2Wspi081enCDh9QpgXX5hFKVW2s1VVaIlG0EWVZ7J27qXT1tBHDnYRZeZ3MDZPtPqXVMaQdB&#10;U3fEbUkzdnqNcfEm2X2idyuT5mejXmqHYmnXYZB6CGwJZKNsDm5MZ7BdmXCxaslPCHNJbgRA43YT&#10;cWszRnkvdScm+HyNeVGSgWRhZ3iGCWbqacZ4/mlhbAdrF2vkbkJc026NcIpOdXFwcu5AiHSIdXQz&#10;I3fyeDwnE3uYe1ORB2F0cGGEn2RAceN3lGb0c1dp+Wm0dMJb3GyodjVNt2/Td79ACXM0eWIy63bj&#10;ezEnKnrBfS6PrV7peS6DW2Hqeet2ZmTVepBo42fMeyVbGGr3e8BNGW5nfGw/pHIJfSYyw3X1ffgn&#10;PnoIft6Oj1zGgeSCUl/ygdt1d2MJgaxoCWYxgWdaWWmMgSJMmW0rgOk/UnEGgLkyoHUpgIsnT3lr&#10;gF2NqVr+immBe15NiZh0sWGGiJFnV2TUh21ZumhdhklMIWwohSk/FHAqhAwyinR9guInXXjogauM&#10;+VmQkqyA1Fz6kRJ0EGBMjy9mxGO1jSdZM2dgiyFLq2tViRw+yW99hxQydHPvhPUnaXh9gsaMf1h8&#10;mpWAWVv5mDdzkF9ZlXZmSmLSkoZY0GaSj5tLZGqijLI+im7sicAyS3OChrYncngng7GKB3K2VYB+&#10;THPeWXFx53UpXU9k0HaOYSNXRngLZQhJpnmsaRk8ent1bWEv132FchEkgX/Ud0eIuW9PXgV9NXDZ&#10;YS9w5XJsZEpj9XQOZ2JWlnXNaopJI3e3bdc8J3nLcVIvwnwmdSIkt361eVaHfWw0Znt78G4OaONv&#10;3m/eaz9jB3G+bZdV2nO+b/1Im3XucoI72HhKdSovr3rseBMk5n24e0CGNmlibuN6sGt9cI1urm2I&#10;cidiNG+ec75VLHHfdVpIJXRRdw47mnbxeN0vpHnVetolD3zcfQKE/Wb1dzF5pGlCeCVtrWt/eP9h&#10;L23GeclUcHA8eplHi3Lwe3w7OXXMfG4vhHjofXolMnwdfpmD+mTqf2d4rmdef6RszGnCf7dgZGw3&#10;f7JTw27Zf65HHHG3f7c69nTKf8svcHgbf+UlT3t9gACDKWM2h2l362XKhu9sGWhNhjhfwmrkhV9T&#10;M22vhIdGsnC3g7Q6yHPtgugvZ3dsghQlaHr3gTeChmHVjyt3UWSEjftrg2cejHZfOmnNisRSt2y4&#10;iRNGRm/nh2Y6hnNAhb0vW3bchAEle3qKgj+CEWDHlpt23WOKlLxrC2YykmdeyGjvj9dSW2vtjUpG&#10;Bm82isI6TnKwiDgvOXZvhaAli3ozgxh+0np8VZ90BHsBWX1om3uwXVFcj3xzYSVQIH1DZRBDqH4s&#10;aSo3sX80bXssV4B1cjQiWIHnd199pndKXZ1zE3grYMdnv3kWY+hb3XoNZw1Pl3sWakdDS3xAbak3&#10;hH2LcTosYn8RdR8ipIC9eVh8jHRSZY9x8nWAaAZm0namandbCHfTbOhO8HkYb21C1nqEchM3R3wR&#10;dN4sY33Vd+ki53+3eyx7cHGkbWdw2HMKbzNlvXRlcPRaRnXDcrJOTXdIdHxCanjxdl83Enq+eF4s&#10;ZHy+eoojIX7TfNd6XG9MdTVv0nDidlRkznJqd2BZbHP2eF5N0HWoeWdCEXeNeoM263mSe7EsbHvJ&#10;fPsjU34Pfld5cW1ZfO9vEG8XfWhkI3DBfbpYwHJzffNNM3RNfjFBrXZafoE2sXiQft0sYXr6f0Ij&#10;fH1qf6h4sWu3hHRuWm2ThEVjfG9ag9lYKnEsg0tMr3MpgsBBT3VcgkA2jXeygcgsYnpIgUwjnnzh&#10;gMt4Gmpki7VtzWxaiuFi9W42ibVXsnAdiFtMQ3I3hwNA8HSOhbI2WHcEhGosYnm1gxYjunxygcF3&#10;qWlckq5tYGtmkTtih21Rj01XTG9FjSBL83FwivVAvHPeiNQ2LHZ1hrcsS3lHhJUjz3wZgopzzIKM&#10;VZpp34JxWWdfbIJ7XTRUbIKPYQ1JG4KhZQQ90YK/aTAzFoLxbZEpC4NPclQgY4PUd3Nyvn+SXRxp&#10;DH/KYEZer4AGY29T2YBDZqVIsoCEafY9lIDbbXQzCoFJcR8pNIHjdRsgxoKdeVlxyny+ZJBoEn08&#10;ZxZd532saZ1TJ34ZbCxILn6QbtI9QX8icZ4y7X/MdJApUICgd78hG4GNexhw03ota+5nGXrebdVc&#10;9Ht9b7dSdXwbcZ5HnnzLc5Y8432XdasyxX57d9wpYH+GejohZYChfK5v6HfyczhmQXjNdINcKnmU&#10;dcBRs3pbdvZHMHszeDk8lnw3eZQyp31QewEpcn6OfIkhpH/WfhlvFHYLenNlfXcOeyFbe3f3e7BR&#10;JnjefCxGvXnbfLA8aXsAfUsymnxIffMphH24fqUh2X8sf1duZnR4gX5k8HWggZVbAnaigXJQt3ed&#10;gS9GVHi6gPU8HHoDgMwyhntogK8pkH0CgI0iBH6fgGht3HMyiEpkb3Rzh8laiXWKhvFQTnaXhexF&#10;+nfMhPE7z3k2hAMyXHq2gyIpmXxsgjgiJ34tgU1tcnIwjtJkCnOFjcBaJ3SsjDBP+HXGimNFuncJ&#10;iKE7qHiHhu0yQ3olhUUpk3v7g5siQ33RgghpIIrkVVxgDIojWRxWjYl9XOlMmYjQYM1CZYgPZNo4&#10;SYdNaSAuyYaWbZsmCYX/cm8eqIWRd4NoLoggXG1fVIeqX5lV6YcqYtFMHYabZh5CFoYBaY44KYVv&#10;bS8u24TrcP0mTYSKdRUfH4RNeVhnX4VsY2tef4UzZgNVQYTiaKNLi4R9a1dBsYQSbiY384O2cSAu&#10;2oNpdD0mgYM/d5UfhoMyewRmkYLwalNdr4LkbFhUdIK9bmBK+IKFcHdBPoJPcqM3soIpdPAuzIIS&#10;d1kmp4Iceewf34I9fIhlx4DHcSxc8YDjcqBTwoDgdA1KV4DKdXpA34C+dwA3c4DLeJ4uu4Dmek4m&#10;xYEgfBkgKoFsfeFlE371d/JcTX81eNZTM39PeaNJ2X9YemZAe39qezc3Un+UfB8ut3/cfRUm4YBF&#10;fhYgaYC8fw1kdn1kfn1bu33LftJSsn4BfvtJbX4hfxFAJH5QfzA3KH6Yf18u0H70f58nBH+Jf9wg&#10;nYArgA5j+3wohN9bany0hK9ScXz7hCpJPn0cg3tACH1VguE3Bn2/glsutH49geonF37vgWsgx3+1&#10;gOVjmnsqiwVbD3vKik9SHXwjiRpI+XxRh6w/23yVhlU28H0OhRYusX2mg+onJH54grcg6H9XgZRe&#10;45OIVNlWnpIVWJNOCpCqXGZFHY8lYGE8BI1+ZI4zFIvIaPoqy4oWbZgjTYh/coUdJoccd5BeCJD7&#10;W4NV94/GXrdNd452YgNEsY0GZXA7yIt5aQkzConqbNgq9ohkcNIjqob+dQwdr4XLeVVdWI5nYhVV&#10;RY1kZMNM64w9Z4NEOorvamI7fYmNbWQy8IgucJUrEIbZc+cj9YWnd2weJoSlevJcsYv7aJJUm4sg&#10;arhMQ4oebOtDyIj7bzY7K4fIcaEyzIabdC4rHYV6dtYkMIR7eaMejYOofGVcDYnabwNUAokmcKJL&#10;t4hFckVDS4dBc/E664Y1db4yq4U4d6crJIRGeaAkYYN3e7Ae44LQfa5bdYgLdWFTe4d+dnxLR4a6&#10;d4hC74XQeJU6poTgebYyn4P/evYrMYM3fEAkiYKXfZAfK4Ibfsxa8oaHe41TDYYffCdK7YVzfJhC&#10;qYSbfP46boPDfXcyhYL+fggrR4JNfqcksIHYfzwfZ4GFf79ah4VGgXBSpYT9gYFKj4RogVRCXIOi&#10;gRI6NILdgOUyUII3gMorP4GTgMQk24EygLAfl4EMgIpaM4RIh0hSgYQnhutKeYOmhglCX4LPhPQ6&#10;YoH7hA4yoIFag00rfIDfgqUk/YCygeofvYCsgS9U3JyGVCNNi5paV9dF+5ggW68+H5WuX8A2JpL+&#10;ZBYuYJA1aLEnRY1tbXwg74rMcoob0oh+d5pUBJo8WmpM3phTXadFVZYqYQo9pJO5ZJ416ZEPaGgu&#10;YY5dbGwnhYu1cJUhYYk/dPccbYcgeVJTfZe/YJRMTJX8Y1pE2ZP9Zj09OZGnaVI1rI8hbI0uWoyZ&#10;b/snt4ofc4Uhwofcdzsc8oXveuFTCJVSZqNLyZOvaOxETpHQa1E83I+obdo1co1QcIsuTor6c18n&#10;24izdkoiEIameVUdZITpfEZSiZMpbKVLTpGzbnRD54/ucFM8g43eckU1TouzdGQuSYmLdqIn94d3&#10;eOsiUIWae0YdxYQKfYFSDZFUcqNK4pALc/hDlo5jdUo8TYxpdqY1L4pUeB8uV4hJeb0oGIZhe2Qi&#10;hYS0fQ0eFoNQfpJRoY/KeHVKiI6seVFDVI0behA8HIs0es81C4k2e6ouUIdGfKEoO4VzfaYitYPy&#10;fqAeWIK3f3lRSo6HfhlKQY2NfnpDH4wSfqE7/Yo1fro0+YhFfvQuOIZ1f0UoOIS6f6oi3YNQf/8e&#10;joI6gDlREY1/g5tKDYygg31C9Is9gwA75Ylrgms0/Yd/gfwuUYW8gakoVIQbgWki/YLRgSAeuYHX&#10;gNWiNVabT6qT5FopVCOFQl2/WJh2HWF4XQtmh2VoYYdWxmmaZiNHZm4KavY4d3LacC0qx3f7dgSg&#10;KFHKWZ+STVXaXTCD4VnsYLp07F4YZENlfWJ8Z9RV6mcja4VGvmwNb2c4GnFYc6cqz3bqeGyeTU1x&#10;Y4uQk1H5ZiiCbVZ3aMNzl1sLa2JkXl/Vbg5VBmTqcNhGHWpEc8o3yHAAdwsq13X4erGcd0mDbVWO&#10;4k58bwWA1lNYcLpyVFhIcnJjSF15dDhUL2LydhdFjGizeBU3gG7Uek8q3nUifM6atEX+dvuNYEtg&#10;d8l/glCceJtxGlXgeW1ibVtmektTfWE/ezxFE2dbfD83RG3TfWoq43Rqfr2ZKkLugHaMGUivgGV+&#10;eE5AgFRwPFPXgEJhqFmngDRS/F/JgDREt2Y3gDw3FWz6gFMq6HPNgHmX4kBMib2LDUZhiMJ9pEw+&#10;h8lvkVIbhtFhD1gxhdxSg16VhOpEdGVBg/c282xDgvwq7HNKgf6W3z4fkrOKOUR6kMZ8/UqWjuBv&#10;D1CrjQNgolb6iytSH12ZiUxELGR9h2I22GuthV4q73Leg0uWKDx1myGJnkMAmDt8gUlHlWpusk+G&#10;krJgYVX+kANR9FzHjUNEBGPXims2u2s0h2oq8nKIhGGXZF1lT/6KGWBhVGl8bWNzWNFuO2apXTdf&#10;nGoQYatQ3W22ZkVCiXGZaxg0tHXccFYoL3pndjCVeljHWWqIx1xJXP97W1/NYI9tW2NrZB5e4mc7&#10;Z7VQTGtOa25CJm+hb1g0i3RYc6goTHlPeH2TulSaYsyHGFiSZYN57lx8aDZsDWB9aupdzGSzbapP&#10;cmkxcIpBj23wc5I0RnMNduwoZXhXeqaSCFDSbBCFf1Uybex4c1l3b8hq6V3RcaRc0mJrc4pOtWdL&#10;dYtBFGxtd6s0EHHmeggoe3d9fKaQdk11dTeEHFIwdj93M1bOd0NpwVt7eENcCGBoeU1OE2WkemxA&#10;rGsee58z5nDofPkojnbBfnmPI0qOfjyC9U+XfnF2OFSDfppo6Fl+fr1bSl61fuVNmmQ4fx1AXWn/&#10;f2IzxHAQf7connYhgBmOD0gUhwuCBk1jhmh1bVKQhbJoO1fNhPVasV1HhD1NJmMKg41AJGkMguMz&#10;rm9ZgjUoq3WdgYSNOUYMj4uBS0uTjhB0y1D2jHlns1ZnithaO1wWiUBMvGIUh6s/32hKhhYznG7D&#10;hG4otXUwgruMokR6l5aAwUorlUh0Tk+0ks9nSVVLkE5Z61shjdtMhmFHi2Y/r2eqiOkzfG5OhlEo&#10;vnTZg7yMvmRdUGOAcGbJVLdzumlUWQ5mfmwBXWhY3m7YYdVLJXHoZm094HUxaz8xJXjXcIAlwHy9&#10;dliK7F/4WTJ/F2LlXMhykWXbYFplh2joY+5YEGwkZ5FKhm+ea1s9dnNSb1gxAXdfc7Yl8XubeIuJ&#10;VFvxYg19p19TZNhxfWKpZ6BkkWYRamhXT2mobT9J+m2EcDY9JHGdc1cw63YLdsomHHqcepmHwlhR&#10;as58L1wUbM9wE1/Abs9jemN9cM1WYGd3ctVJSGuydPo8s3Aodz8wwnTrecEmQXm8fH6GWFUac3R6&#10;5FktdLBu510rdeNiamE6dxFVqmWDeEpIuGoXeZg8XW7gevwwqHPtfIkmYXj8fjaFKlJTe/x511at&#10;fHRt/FryfNhhml9KfTJU+GPafZJISmixfgU8G23Dfogwk3MUfx0me3hZf72ENk/3hE14/VSMhAJt&#10;PFkNg5Ng8l2kgxRUZGJ0gp1H3WeIgjI77WzQgdIwiXJbgXImkXfRgRCDeU4GjFR4VFLNi0ZsoFd/&#10;igJga1xFiKdT62FJh1dHdGaWhhA7rWwQhNAwf3HEg4Mmo3digjCC9EyCk/R311FykjBsJ1ZGkBZf&#10;/Fsvjd1TlWBXi7JHOmXLiZA7emtyh3AwX3FRhUImsXcKgx+CG2uOUMN2tm1tVP5q7m9wWUNeq3GP&#10;XZRSDnPOYf5FZXY+Zpc5PHjfa2otrXvScK8je374dnuAYmdhWQB1cWm4XJJp32wbYCVdzm6TY79R&#10;XXEvZ25E5HQCa0c473cHb1Mto3pZc8AjwH3MeJZ+72OLYUh0FWZOZCNoz2kKZv5c3mvXadxQo27M&#10;bM5EYHH9b+M4pnVgcyMtmnkJdrEj/HzDeot9iGANaYlywmMta6hnmmY7bcdcDmlWb+pP+2ykchZD&#10;8nArdGA4c3Pkdswtm3ffeXYkMXvdfFZ8Olz8cbFxqWBncxlmlWPAdHpbDGcmddZPSWrAdz9DZG6d&#10;eMA4H3KkelgtiHbkfBkkXXsWffV7J1pTebtwrV39enBltWGYew5aRmVEe6BOpGkhfDxDAm08fO03&#10;6nGJfa8tf3YIfoUkgnpvf2N6SFgOgY5v5VvwgZBlA1/CgWhZqWOogS1OHGfAgPtComwWgNg3x3CV&#10;gMQtgHVMgLQkoXnkgKB5m1YuiRlvSVpAiG5kcV4/h35ZKWJRhnBNqWabhW5CPmsnhHk3j2/Ug5At&#10;fXSygqAkunlzga15HlS0kEpu1ljtjv1j/l0OjUVYvmFAi2BNVWWriYlCB2pdh8E3YG83hgItY3RA&#10;hD4kznkYgop3bHMGUQVs8XRXVStiHHXMWWRW1XdVXbFLQnjwYh0/snqxZr00r3yYa5gqV37EcOAh&#10;ZIETdpl12G8YWL1rz3DVXExhLnKeX+JWG3RzY4VKtnZiZ0M/Vnh+azA0hnrBb08qbH1Ec8shvX/a&#10;eJ10h2txYIJqlG2SY2pgNG+tZlZVQXHRaUtKDnQTbFg+43aGb4w0T3khcuwqdXvydpYiCn7Ientz&#10;TGgeaDlpZ2qSanVfF2z5bLVUfG9kbvtJbHH8cVM+e3TCc8s0IXeudmUqf3rJeTgiTX3ZfC9yH2Up&#10;b+NoUmflcXNeIGqQcwBTom1CdItI9nAedik+KnMyd+E0BHZmebAqkHnEe6kihX0MfbdxIWKcd3Zn&#10;gmWXeGFdcGh/eTdS+mtwegRIXm6Jet490XHYe9Iz1XVLfNgqkHjmffIitXxgfw9wU2BrftJmxWOc&#10;fxlcx2a5fzVSZWngf0BH320xf1c9eXC1f4IzunRXf70qmXgof/0i3HvRgDhvsF6ZheVmNGH3hY1c&#10;QWVBhO9R8GiThDNHeGwRg4Q9IW/JguczjXOVglkqoHeKgcci/HtdgTJvOV0kjKplx2Cqi79b1mQW&#10;imVRjmeIiNtHLmslh2A8828AhfkzZ3L4hJ8qjncXg0YjFXsAgf9s0nrNURVjSnuHVS5ZbXxiWWBP&#10;KX1FXa9EpH4tYiU6MH8tZtUwVYBKa74nOIGacQ4fgIMEdrJraHcfWFViRHg8W+VYlXleX4NOhHqC&#10;YzVEL3uzZwk57n0Eaw8wSn5yb0cnaIASc9Yf7IG/eKJqQHOnX6BhLXUfYpdXu3aLZZhNxnf0aKhD&#10;pXlwa9Y5mnsSby8wMHzQcrInin65dnsgSYChemtpKHB6Zt9gHXI9aThWu3Pta5dNDXWebgRDEXdo&#10;cIk5PXlXczEwDXthdfonoX2NePggmX+qfApoJG2kbgtfM2+pb8ZV5HGZcYJMRnOMc0NCpHWVdRg4&#10;83fOdw4v9nobeRknunyGe0gg3n7XfXxnO2sqdSZeX21tdkRVLW+Zd1RLt3HEeGFCNXQHeX04zXZy&#10;erkv8nj6fAYn1HugfWYhF34lfsFmfGkHfBFdw2uHfJhUq23nfPhLRnBBfUtBznK1fbA4hHVUfi4v&#10;5HgFfr4n53ref08hRn2Sf9dl5Gc9grldOWnugqxUL2x8glxK3m7+gfJBdnGcgZw4OnRqgVwvwHdC&#10;gS4n9Xo/gPshbH0agMFlcmXLiRxc0GikiINTy2tYh4BKh237hlNBOHC3hTs4F3OlhDsvqXalg0wn&#10;8XnIgl8hi3y6gYBihILcUOFZ9ILxVPdRFIMgWSpH04NLXYM+W4NuYg01A4ObZtYsTYPba9gkYoRD&#10;cTUd1YTEdsdhQ39qV7dZA3/dW09QR4BKXvtHNoCqYsQ99IEIZrY01YF7at8sW4ICbzgkqoKxc94e&#10;UoNxeKVgQ3wdXpBYDHzhYZ5PhH2QZLlGj34uZ+w9gH7Qa0M0mH+MbsksWoBccnYk4oFPdmEevoJJ&#10;eltfVHkOZV5XInoXZ9lOpXsDal9F8HvkbPo9B3zOb7I0VH3ScpEsTn7pdY8lDYAceLsfHIFJe+de&#10;cHZPbB9WTneYbgZN43jBb/NFRnncceo8pXsGdAA0F3xOdjYsQn2jeIElMH8Reuofa4BufUddpXPk&#10;cstVl3VsdCFNR3bOdW5EwnghdsE8QXl+eCgz+nr0ea4sRXyBe0YlU34ofOkfrX+3fnpc9HHJeURU&#10;8nOPeghMt3UoerJETnare1k76ng1fBQz0HnYfOYsXXuFfcoleX1ffq8f438ff4BcZnACf4xUiHIH&#10;f8dMZ3PRf8ZEGXVzf7I7x3ccf7szpnjsf90sQnrBgBQlj3y8gEAgD36kgFxb/G6QhZpUJHC/hUxM&#10;C3K0hJ5Dz3R4g9E7l3Y8gyMzkXgpgo8sPXoigg8lm3xCgYwgMn5CgQ9Yios6UGFQ+IqUVIFJGooA&#10;WL5A3YleXSs4cYinYdMwMofuZsEonYdCa+Qh2Ia2cVUcYIZRdtlXcYf9VtdQFYe4WoFITIdaXkVA&#10;PobiYi44EIZYZkgwEoXXap4ov4VmbyAiNYUbc+Ic7YTxeKdWmITVXUlPO4TYYHVHnIS4Y7M/qIR2&#10;ZxM3r4Qoapwv6oPoblgo1YO5cjYigYOvdkYdZ4O+ekxV0oHdY69OdoIdZlNG3II3aQc/I4I0a9g3&#10;UIIobs8vv4Iscewo4II/dSUivoJyeIEd0IK2e8dVEX8pag1NwX+rbCZGOX/+bkw+l4AxcII3CoBh&#10;cuEvm4CkdV8o6ID0d+4i8YFgepEeKYHUfRdUX3zEcFtNHX2KcepFsX4Xc3o+LX58dRU2vn7cds0v&#10;iH9NeKco83/SeosjHIB0fHQec4EXfjtTxXqzdnlMlHu4d4BFQnx7eHQ92X0MeW42e32XeoMva34y&#10;e7IpCH7WfO4jRH+qfiEesIB7fzNTQXjnfFlMFnovfNZE1XsmfS09hnvgfYI2QHyMffIvOn1Sfngp&#10;A34Pfw4jb37/f5Ye4X/9gANS4Hdxgh5LzHj2ghdEoHofgb89cXrtgVg2VXujgRovaHx8gPgpJ31j&#10;gOgjin5+gM4fCH+YgKxO2JP9T6NISpKEU9JBcZERWB06PY+FXKQy4Y3ZYXYru4wjZpMlQYp6a+Qf&#10;lIj2cW8bGYe0dudNzJD6VblHUo/tWX1AgI6vXV85fY0/YXEybIutZcErloodak8lbIifbwMgAIdS&#10;c+UbtYZHeKdNFI34W8tGjI0sXxw/1YwpYoQ46oroZhwyEYmJaeMreYgxbeAlkIbtcfcgW4Xddi8c&#10;O4UJej5MeIsRYdBF6op8ZKQ/MYmvZ484e4isap8xyYeJbeArZYZvcUYlr4VqdMAgqISXeE0cr4P4&#10;e6pL2oheZ85FU4gQaiE+rod7bIg4EIaobwgxooW/cbkrXITidIolz4QXd2Ig7IN9ekEdEIMQfOxL&#10;QYXvbcdExoXxb5U+QIWZcW43xIT2c14xc4Q5dXArY4OJd6Ql8ILxedohJoKMfAkdYYJOfgNKvIPQ&#10;c5NETIQgdNw95IQCdiI3hoOLd3sxTIL1ePIrWoJteoImEoH3fBchW4HAfZwdpIGufu9KTIIAeS9D&#10;54KXefI9lYKvep83VoJee1gxLYHqfDIrRYGLfSAmGoEyfhYhhIEZfvkd2oEsf7RJ+4B8fqVDl4FS&#10;fts9VYGdfuY3MYFsfvkxJIEPfzArVIDKf3wmKICWf9EhmoCegBseBYDEgFQAAP//AAD//wAA//8A&#10;AG1mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYH&#10;CAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9A&#10;QUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5&#10;ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGy&#10;s7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err&#10;7O3u7/Dx8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQU&#10;FRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9A&#10;QkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2v&#10;sLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj&#10;5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQE&#10;BQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYn&#10;KCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9x&#10;dHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P&#10;0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T0&#10;9fb29/f4+Pn5+vv7/Pz9/f7+//+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGn&#10;eLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE&#10;2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+m&#10;OTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I&#10;1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9&#10;p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQ&#10;ls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/&#10;okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1qua&#10;i92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HA&#10;uqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+m&#10;WabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK&#10;/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92l&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWH&#10;xrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabH&#10;pWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBN&#10;YPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxraj&#10;h8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSx&#10;xKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGk&#10;THLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uz&#10;oIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdv&#10;tsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okVK/aFMYPKlS3Hm&#10;qUqD2qpNlc+pVqXIqGGwxaprtcKsdbq+q32/uqqDxbaoh8qypofQq6KH1qSeidyamo/hmpqP4Zqa&#10;j+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP&#10;4f+mODL/o0VK/aJLYPKmSXHmqkiC261Kk9CsUqPJrF2vxq9ns8Oxcbi/s3m9uK+BxLKqh8uspobQ&#10;paOG1Z2fhtqTnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96T&#10;nYvek52L3pOdi96TnYvek52L3v+nODL/o0VK/aJKX/KnSHDnrEaB3K9HktKwTqHKsVetyLZisMW6&#10;bLW6s3i+sq6Bxa2qh8unp4XPoKSE05ihhdePn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I&#10;2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2v+nODL/o0RL/qNJX/OpRm/orkSA&#10;3bNDkNO2SJ/Mt1GqysBcrL24bLezsnjAra6BxqmqhsqiqITOm6WE0ZSjhNSMoYfXjKGH14yhh9eM&#10;oYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH1/+n&#10;NzL/o0RL/qVHXvOqRG7psUF/37g+jta9QpvPw0qkwr5cr7a3bLmusXjBqa6BxqWrhcmeqYTMmKeD&#10;z5GlhNKKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU&#10;iqOG1IqjhtSKo4bUiqOG1P+oNzL/pERL/qZGXvStQm3qtD594b07i9rGPJbKxkikubxcsq+2bbup&#10;sXnBpa6CxaGshMibqoPLlamDzY+nhM+JpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0Ymm&#10;htGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0f+oNzL/pENL/6hDXfWvP2zsuDp65MM3&#10;h93TNZDBxEmnsbpetam1bryksXrAoq+CxJ2thMeYrITJkqqEy42phc2IqIbOiKiGzoiohs6IqIbO&#10;iKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzv+pNjL/&#10;pUJL/6pBXPayO2ruvTZ36MszgNDSM5O4w0uoqrlgtqS1cLyhsnvAnrCDw5quhMWVrYTHkKyEyYur&#10;hcqHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qG&#10;zIeqhsyHqobMh6qGzP+pNTL/pUJL/6w9Wvi3N2fxxDFx39cse8XQNZWwwk6ppLhjt5+1cryds3y/&#10;m7GDwZevhMOSroTFjq2FxoqshsiHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mH&#10;rIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyf+qNDL/pkBL/7A5WPm9MWLnzi1p0OAkf7nP&#10;N5enwlKpnrpmtZq1c7uYs32+l7KDwJSxhcGQsIXDja+FxImuhsWGrofGhq6Hxoauh8aGrofGhq6H&#10;xoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxv+rMzL/qjtJ&#10;/7YyU/DHKlrY3iFmwt8kgq3OPJifw1anmbxospa3dbiUtH29k7ODvpGyhb+OsobAi7GGwYiwh8KG&#10;sIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4aw&#10;iMOGsIjDhrCIw/+tMTL/sDNF+MApTN/WI03H6CBqs94mhKHPQZaXxlmkk8BqrJC8dbKPuX22j7eD&#10;uIy2hLqKtYW8iLSGvYazh76Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/&#10;hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv/+vLzL/uSk/6M4eP8zmG1K37iFtpd4sg5fSRZKQ&#10;y1udjMVrpYvCdaqKv3yth75/sIS8gLGDvIKygbuDs3+6hLR+uoa1frqGtX66hrV+uoa1frqGtX66&#10;hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtf+yKjLxxhwz0eIU&#10;OrzzG1ao7iZtmOE1f47YSoyI0F2Vhsxrm4TJdKCBx3ijfsV7pXzEfaZ7xH6necOAqHjCgql3woOq&#10;d8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3&#10;woOqd8KDqvq+HCjW3Q4jwPAUP6z9Hlec8C1qj+U+eYbeToOB2F+Lf9RrkHrRcJR3z3SXdc53mHPN&#10;eZpyzXubccx9m3DLf5xvy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uA&#10;nW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAndnSCxjE7Q4psP0WQZ//JFWR9DVlh+tGcH/lVHl74WF/&#10;dt1ohHLbbodv2XGJbdh0i2vYd4xq1nmNadZ6jmjVfI5n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n&#10;1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j/+jOSr/n0ZA/51QVfqg&#10;UGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf&#10;0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6&#10;kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1w&#10;sMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXv&#10;o1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzF&#10;uIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWc&#10;e7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F1&#10;5KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+j&#10;OSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyP&#10;ybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XC&#10;nIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRT&#10;htqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/&#10;n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaI&#10;ksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5&#10;v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqi&#10;W5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA&#10;/55PVPqhTmTvpE915aZRhdqlWJXRomKjyZ9tr8Wfd7XCnoC5v52IvryZicO5lIvHto+Ny7OKkM+x&#10;hpbUroOg16eBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeB&#10;odWngaHVp4Gh1f+jOSr/oEZA/55OVPqiTWTwpU505ahPhNunVZTSpV+hyqNprcWidLTCoX25v6CF&#10;vrudiMO4mInItZOLzbGOjtOuiZbYp4Wd2qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW&#10;oYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1v+jOSr/oEZA/59NVPujTGTwp0x05qlOg9yqU5LS&#10;qVugy6Zmq8alcLPDpXq4v6SCvbuih8O4nYfJs5iJz7CUjtWrkpfaoIqc3JuJn9ibiZ/Ym4mf2JuJ&#10;n9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2P+jOCr/oEVA/6BM&#10;VPukS2PxqEtz5qtMg92tUJHUrFiezKpiqceqbLHEqna2wKp+vLyohMK4pIbJs6GIz6ycjdWjlpTa&#10;mpGc3JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiW&#10;jp7Ylo6e2P+kOCr/oEVA/6BLU/ulSmPxqUly561Kgd6wTZDVsFWczrBep8mwaK/GsnOzw7J8uL2w&#10;gMG2rILJrqeFz6WhitWcnJHalZmc3JGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe&#10;2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2f+kOCr/oEVA/6FKU/umSGLyq0hx6K9IgN+zSo7WtVGa&#10;0LZapMy4ZavKvXGuwbl7treygMCurITIpqiFzp2kh9SUoI7Yjp+Z24ybntmMm57ZjJue2YybntmM&#10;m57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2f+kOCr/oUVA/6JJU/yn&#10;R2HyrUZw6bJGf+C3R4zZu06X079Xn9DFY6TFwHCturh5t7CygMCprYXHoKiEzZelhdKOoYnXh6CS&#10;2YehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY&#10;h6Gc2P+kNyr/oURA/6NIUvypRWHzrkRv6rVDfeK8RIncwkqT2MpUmcrGYqS8vW6wsrZ4uaqxgMGk&#10;rYXHm6mEzJOmhNCKo4fUg6KO1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKi&#10;ltaCopbWgqKW1oKiltaCopbWgqKW1v+lNyr/oURB/6RGUv2qRGD0sUJu67hBe+TBQobfzEaN089S&#10;l8HEYaezu22zq7V4u6WxgMGfroTGmKuEypCohM6IpobRgqSM04CkktOApJLTgKSS04CkktOApJLT&#10;gKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS0/+lNyr/oURB/6VFUf6sQl/1&#10;tD9s7bw+eOfHQIHg1kaHyc1RmrjCYKqsum21pbV4vKCxgMGbroTFlayEyI6qhMuHqIbOgqeLz3+m&#10;j9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP&#10;0P+lNir/okNB/6dDUP+uP133tzxp8MI7c+bQP3nT2T+KvstRna/AYayluW62oLV5vJyygcCYr4TD&#10;kq6ExoyshciHqofKgqmKzH+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/&#10;qY7Nf6mOzX+pjs1/qY7Nf6mOzf+mNir/okJB/6lAT/+yO1v5vThl7Ms4bdzcNXjH1j6Os8lSoKfA&#10;Y62fuXC2mrV6vJiygb+UsYXCj6+FxIuuhsWGrYfHgqyKyH+rjcl/q43Jf6uNyX+rjcl/q43Jf6uN&#10;yX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyf+nNSr/o0JB/6w8Tf+3NlfyxTNf&#10;4dY2Y83jMXy60z+RqchUoZ/AZa2ZunK1lrZ7upSzgr6SsoXAjbGGwYmwh8OGr4jEgq6KxYCujMWA&#10;rozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6Mxf+o&#10;NCr/pj4//7E3Svm+MFLnzy9V0eIsaMDhMH+t0kKToMhXoZjBZ6uUvHOykrh8t5C2grqOtIW8i7OG&#10;voiyh8CFsYnBg7GKwYGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC&#10;gbCMwoGwjMKBsIzCgbCMwv+pMir/qzg9/7gvRe7IKUjW3yVSw+wpbLHfMYKh0kWSl8pan5HDaaeO&#10;v3Stjbx8sYu6gbSIuYO2hbiEuIO3hrmBtoe6f7WJu361i7x+tYu8frWLvH61i7x+tYu8frWLvH61&#10;i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvP+rMCr/sS849sImPNzaHzvG6yNXs+wq&#10;b6PfNYKW1EqQj81dmovIa6GJxHWmhsJ7qoPAfqyBv4Cuf76CsH29g7F7vIWyeruHs3m7iLN5u4iz&#10;ebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs/+tLir+&#10;uyUw49IaLcnoG0G29yNapewub5bhPH+M2E+Lh9Jfk4TNbJmBynSefsh4oXvHe6N5xn2keMV/pXbE&#10;gaZ1w4OndMOEqHPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KG&#10;qXPChqlzwoapc8KGqf+0JCXsyhYjzeUTLLn2G0an+iZbmO41bIzlRHqE3lODgNliinzVbI940nGT&#10;ddB1lXPPeJdxznqYcM18mW/NfppuzICbbcyCnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxs&#10;y4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnPXBFRnR3wwYvPMTMar/Hkea/CxZjvI8Z4Tq&#10;S3J95Vh6eeBjgHTeaoRw22+HbdpziWvZdopq2HiLadd6jGjWfI1n1n6OZtWAjmXVgY9l1YGPZdWB&#10;j2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj9LSCgm/6A0d&#10;rf8VM53/I0WQ/zNUhfdDX37xUWh37FxvcOlidGvnZ3do5W15ZuRwe2Xjc31j4nZ9YuF4fmLheX9h&#10;4Xt/YOB9gF/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/g&#10;f4Ff4H+BX+B/gf+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOL&#10;tsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfa&#10;nGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pR&#10;Sv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvD&#10;u36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKP&#10;j7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV&#10;0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+d&#10;Uln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36g&#10;xLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rA&#10;i5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plw&#10;ocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3&#10;n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8&#10;psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8&#10;voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nUY2/5pQSv+eUVn3oFJo7aFWeOShWobbnmSU0ptuoMyY&#10;eKrGlYGyxJWJtsGRjrq/jJC9vYiTwLyEl8O6gZvFuX6gx7h8p8iye6rIsHuqyLB7qsiwe6rIsHuq&#10;yLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyP+gOCL/nUY3/5tPSv+fT1n4olBo&#10;7qNTd+WkV4XcomCT055qn82bdKnHmH2xxJeGtsGUjLq/j46+vIqSwrqGlcW4gprIt3+gy7R8p8ys&#10;fKnKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyv+g&#10;OCL/nUU3/5xOSv+gTlj4o09n76VRduWmVYTdpV2R1KJmnc2fcKjInHqwxJqCtsGYirq+koy/u42P&#10;xLiIk8i2g5nMtIChz6x9pc+mfqfMpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jL&#10;pH+oy6R/qMukf6jLpH+oy/+hOCL/nUU3/51NSf+hTFj5pU1m76dPdeapU4PeqFqQ1aZinM+jbKbJ&#10;oHauxZ5/tcGch7q+l4rAupCNxraLksu0iJrOsoak0aaApNGggafNn4GnzJ+Bp8yfgafMn4GnzJ+B&#10;p8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzP+hOCL/nkU3/55MSf+iS1f5pkxm8KlO&#10;dOerUYLfq1eO16pfmtCoaaTLpXOsxqN8s8KghLm+nIjAuZaMxrWRksuvjZjPqoqh0qCEo9ObhKbO&#10;moSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzf+hOCL/&#10;nkU3/55LSf+jSlf6p0tl8KtMc+itT4Dgr1SN2a5cmNKtZqHNq3CpyKp5sMOngbe+oYTAtZuJxq6V&#10;j8yokZXPoo6e0pqJotOWh6XPlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYem&#10;zpWHps6Vh6bOlYemzv+hNyL/nkQ3/59KSf+kSVb6qElk8axLcumwTX/hs1GL2rNaldSzY57Ps26l&#10;y7N4q8OsfLe4pYG/r56GxqiZjMuhlZLQm5Kb05WOotSRjKXQkYumzpGLps6Ri6bOkYumzpGLps6R&#10;i6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzv+hNyL/nkQ3/6BJSP+lSFb7qkhk8q5Jceqy&#10;TH3itk+J3LhXkta6YZrTvW2gybh1q76werazqX+/qqKExqKdisubmpDPlZeZ0pCVotSNkKXQjJCm&#10;z4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz/+hNyL/nkQ3&#10;/6BJSP+mR1X7q0dj87BIcOu1Snzkuk6G3r9Vj9rDYJXSxG2cxbtzqrmzeLaurX2/paeCxZ2iiMuW&#10;n47Pj5yW0oucotOIlaTQiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mU&#10;pc+JlKXPiZSlz/+iNyL/n0Q3/6FISP+nRlX8rEVi9LJGbuy4SHrmv0yD4cdTitzNYo7OyGybwL9x&#10;qrS3d7WpsXy+n6yBxZenhsqQpIzOiqKV0YaiodKEm6XQhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP&#10;hZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz/+iNiL/n0M3/6JGR/+oRFT9rkNh9bVEbO68Rnfp&#10;xEt/489UhNnUZYjIy2uausJwqa66d7SjtHy9mq+Bw5KshciLqYrMhKeSz4CmnNCAo6XPgKGmzoCh&#10;ps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzv+iNiL/n0M3/6NF&#10;R/+qQlP+sUFf9rhBavHBRHPqzEt54NpWfM/VXo3AzGmbs8NyqKe7ebOetX+7l7GDwo6thcaHq4jK&#10;gamNzXyols57qKLNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17&#10;qabNe6mmzf+jNiL/n0M3/6VDRv+sQFL/tD5d+b0/Zu7IQ23j1k1v1d1OgcTTWZG1yWafqcFxq6C7&#10;ebOZtoC6lLKFwIyvhsSGrYjHgKuMyXyqksp6q5zKeaufynmrn8p5q5/Keaufynmrn8p5q5/Keauf&#10;ynmrn8p5q5/Keaufynmrn8p5q5/Keaufyv+jNSL/oEI3/6ZBRf+vPVD+uDtZ88Q8YebRQ2TZ30Nz&#10;yNxKhbfQV5Wqx2WioMBwrJm6ebSUtoC6kbOFvouxhsGFsIjDga6LxX2tkMZ6rZfGeq2axnqtmsZ6&#10;rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axv+kNCL/oUE3/6k9Q/+z&#10;OU35vjdV6sw6WdvdO2LL5T93u9lIiavOV5igxmWkmMBxrJO7erOQuIG4jLWEu4izhr6FsonAgbGL&#10;wX6wj8J7sJTDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD&#10;erCWw/+kNCL/oz42/605Qf+4NEjwxjNN39k2UM3lNme+5Dt7rddIjKDNWJmXxmekksFyq469e7CM&#10;uoG0iLiDt4S3hbmCtYi7f7SKvXyzjb56s5G/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qz&#10;k796s5O/erOTv3qzk796s5O/erOTv/+mMiL/pjo0/7IzPffALkLk0i9Bz+QuVb/vM2uv4Tt+oNZK&#10;jZbOW5mQyGmhjMNzqInAe6yGvn+vgryBsoC7hLN9uoa1e7mItnm4i7d3t4+4d7eQuXe3kLl3t5C5&#10;d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuf+nMSL/rDMx/7krNurMJjbS&#10;4SZBwe8sWrDtM26h4T1/lddNjI3QXpaJy2udhsd0ooPEeqZ/w32pfMGAq3rAgqx5v4Std76Gr3W+&#10;ibBzvYyxc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72N&#10;sf+pLiH/syor8sUiLNbeHC3D7SNHsvkrXaLsNm+V4kJ9i9pSiIXUYJCC0GyWfsxzm3vKd554yXug&#10;dsh+onTHgKNzxoKkccWEpXDEh6ZuxIqnbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6du&#10;w4unbsOLp27Di6duw4unbsOLp/+sKiD6vR8i3NkSG8XrGjO0+iNKo/kuXpXuPG2K5Ul5g99Wgn7a&#10;ZIl61myOdtNxkXPSdZRx0HmVb897l23OfphszoCZa82CmmrNhJtpzIecaMyInGjMiJxozIicaMyI&#10;nGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInP+2Hhjk0A4TyOkRILX5Gzel/yZL&#10;l/o0XIvxQmiC6k9yfOVbenfhZH9y3mqDbtxwhmzbdIhq2XeJaNl5i2fYfItm136MZdaAjWTWgo5j&#10;1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj+nH&#10;DQzK2gsPt/cSJKf/HTmY/ytJjP46V4P2SWF88FVpdexeb27pY3Rq52l3Z+VueWXkcntj43V8YuJ3&#10;fWHieX5g4Xt/X+F9f1/gf4Be4IKBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OB&#10;Xd+DgV3fg4Fd34OBXd+DgcvQCQO64gsTqP8UJpr/ITeN/zFFhP9AUHz8Tlh0+FdfbfRdZGfyYmdj&#10;8GhqYe5sbF/tcG1d7XJvXOx1b1vsd3Ba63lxWut6cVnqfHJY6n9yWOp/c1jqf3NY6n9zWOp/c1jq&#10;f3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c/+cOBr/mkYt/5dRQf+aU0/+nFVe9Zxa&#10;bOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9&#10;v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/&#10;mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KB&#10;m7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISk&#10;y46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOyb&#10;X3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iy&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt&#10;/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nB&#10;f566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46M&#10;q8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rk&#10;mWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dR&#10;Qf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566&#10;wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvf+dOBr/mkUu/5dQQf+bUU//nVRd9Z5Ya+ydXXnkm2SG3JhuktWVeJzQkoGky4+Jq8eN&#10;j7HFiZO1w4WXuMKCmrrBf567wH2ivb97p76/ea2+u3ixvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmy&#10;vrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvv+dOBr/mkUu/5hPQP+dUE7/n1Jc9qBVau2gWnjln2CF&#10;3ZxqkdaYc5vQlX2ky5KFq8ePjbHEjJG2woeVucGDmbu/f52+vn2iv716qMC8ea/BtHmwwbB6sMCw&#10;erDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwP+dNxr/m0Uu/5lOQP+e&#10;Tk7/oVBb96JTae6jV3fmol2D3p9mj9ecb5rRmHmjy5WCq8eSibHEjo+2womTur+EmL29gJ3AvH2j&#10;wrt7qsS0eq3ErXuuw6p7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B&#10;qnuvwf+eNxr/m0Qu/5pNQP+fTU3/ok5b96RRaO+lVXXnpVqC36Nijdiga5jSnHWhzJl+qciVhrDE&#10;ko22wYyRu76Glr+8gZzDun6kxbd8q8ete6vGp3ytxKR9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9&#10;rsOkfa7DpH2uw6R9rsOkfa7DpH2uw/+eNxr/m0Qu/5tMQP+gTE3/pE1a+KZPZ/CoU3ToqFeA4Kde&#10;jNqkaJbToXGfzp16p8mZg6/FlYq1wY+Pu72JlcG6hZ3EtoKkx7CAqsinfarIon6sxZ9/rsOff67D&#10;n3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw/+eNxr/m0Qu/5xLP/+hSkz/&#10;pUtZ+ahOZvGqUXPpq1V/4qtbitupZZTVpm6dz6N3pcqfgKzFmYa0v5OMvLiNk8GyiZnFroahyKqE&#10;qcmhgKnKnIGsxpuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4Gt&#10;xP+eNhr/nEQu/5xKP/+iSUz/pkpZ+alMZfGsT3HqrlR9469ZiN2uYpHWrWua0ap1osulfavBnYO0&#10;uZaJvLKRkMGsjJbGp4mdyKOHpsqbg6jLmIOrx5aErcWWhK3FloStxZaErcWWhK3FloStxZaErcWW&#10;hK3FloStxZaErcWWhK3FloStxf+eNhr/nEMu/51JP/+jSEv/p0lY+qtLZPKuTnDrsVJ75LNXhd+0&#10;YI7Zs2qW0bF1nsaoe6u8oIG0s5qHvKyUjcKmkJTGoI2byZyLpMuWh6jLk4eryJKHrMWSh6zFkoes&#10;xZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxf+fNhr/nEMu/55IP/+jR0v/qEhX&#10;+61JY/OwTG/stFB55rhWg+G7Xovau2qSzbRznsGreaq3pH+0rp2EvKaYisGglJHGmpGYyZaPocuR&#10;jKjMj4qqyI6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxv+f&#10;Nhr/nEMu/55HPv+kRkr/qkZW/K5IYvSzS23uuE936L1Vf+HBXobWwGyOyLdxnb2ud6qyp320qaGC&#10;u6GciMGamI/GlJaWyZCUn8uMkqjMio+qyYqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzG&#10;io6sxoqOrMaKjqzGio6sxv+fNhr/nEMu/59GPv+lRUr/q0VV/LBGYfa2SWvwvE5058JVe9/IYYDR&#10;w2qNxLpwnbiydamtq3uzo6WAu5uhhsGUnY3FjpuUyIqZncqGmajLhpSqyYaSq8aGkqvGhpKrxoaS&#10;q8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxv+fNRr/nUIu/6BFPf+nREn/rUNU/rNE&#10;X/e6R2jvwU1w5clWddzOZHrMxmmNvr5unLK2dKinsHmynqt+upWmhMCOo4vEiKGSx4SfmsmAn6fK&#10;gZqqyIKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxv+gNRr/&#10;nUIu/6FEPf+oQkj/r0FT/7ZCXfe+RmXsx01r49JYbdbTYXrHymeMucJtm6y8cqehtnexmLF9uY+t&#10;gr6IqonDgqiQxn2nmch6p6XJe6KryH2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6s&#10;xn2erMZ9nqzGfZ6sxv+gNRr/nUIu/6JCPP+qQEf/sj5R/bpAWfPDRGDoz05j39xZZ8/YYHnAz2aK&#10;sshrmqbCcKabvHavkbh7t4m1gbyCsofAfbCOw3iulsV2raHGdaysxnemrcV3pq3Fd6atxXemrcV3&#10;pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxf+gNBr/nkEu/6RAO/+sPUX/tTtO978+VezL&#10;RFnh2k9a1N9RbMbaWn2402KLq85pmJ/GcaSVwHetjrt+tIe3g7mBtIe9fLKMv3mxk8F2sJvCdLCm&#10;wnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwv+hMxr/nkEv&#10;/6c9Ov+wOkP9ujhK8MY7T+PVRU7V4UZfyOJLcbrdUoGs1VuPn8xmm5bGcKSPwHirirx/sYS5g7WA&#10;t4e4fLaLu3m0kLx3tJe9drShvXSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSz&#10;pb50s6W+dLOlvv+iMxr/oD4u/6o5N/+0NT/2wDVE5885RdffPFDJ50Fku+VGdqzcToWf01qSlcxn&#10;nI7GcaSKwnmqhb9+roC8grJ9uoa0ermKtne4jrh1t5O5c7eauXO3oLlzt6C5c7eguXO3oLlzt6C5&#10;c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguf+jMhr/ozos/640NP66MTrtyjA72t0yP8rnOFW8&#10;7D1preVEeZ/bToeU01ySjcxom4jIcqGExHmmgMJ9qnzAga15voWvd72IsHS8i7Jyu5CzcLuVtG+6&#10;mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatP+kMBr/pzUq/7Qv&#10;MPTDKjHe2CstzOYuRb3yNVqt7jtsn+REe5PbUYeL1F6Qhs9qmILLc51+yHihesZ8pHfEgKZ1w4Oo&#10;c8KGqXHBiatvwI2sbcCSrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1s&#10;v5WtbL+Vrf+lLxr/rS0l/LwnKOXQISTO5CQzvvEsSq74M12g7T1tk+RHeordVIWD12GMf9JsknvP&#10;cpd3zXeadMt7nHLKfp5wyYGgbsiEoW3Hh6JrxoqjacaOpGjFkaVoxZGlaMWRpWjFkaVoxZGlaMWR&#10;pWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpf+nLBr/tSUf7MkaHNDiGSG/8CI4r/0rTaD4NV6T7kFs&#10;ieZNd4HgWIB93GSGeNhri3PVcY5w03WRbtJ5k2zRfJRq0H+Wac+Cl2jPhZhmzoiZZc2MmmTNjppk&#10;zY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2Omv+uJBb1wRcU1N8OEMDv&#10;GCaw/SM8of8tTpT5Ol2J8UdogetScXrmXXh04mR9cN9rgW3dcIRq3HSGaNt4iGbae4ll2X2KZNiA&#10;i2LYg4xh1oWNYNaJjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO&#10;X9WLjv65Fg3U0gsGwu4OFrH8GSqi/yU9lP8yTIn8QFmB9k1ievBYaXPsX29s6WRzaOdqdmblb3lk&#10;5HN6YuN2fGHjeX1g4nt+X+F+fl7hgH9d4IOAXOCFgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvf&#10;iIFb34iBW9+IgVvfiIFb34iBW9+IgdTICQPE1woHsvsQGaP/HCuV/yg7iv84SIH/RVJ6/FJacvdZ&#10;YGv0XmRm8mRoYvBpamDubWxe7XFtXO10blvsdm9a7HlwWet7cVjrfXFY6n9yV+qCc1bphHNW6YRz&#10;VumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc8TNCAG03QgLpP8SGpf/HyqL&#10;/y42gf89QXn/Sklx/1JQaf9YVWP9XVhf+2NbXPlnXVr4a19Y925gV/dxYVb2dGFV9nZiVPV3Y1P1&#10;eWNT9HxkUvR+ZFH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSA&#10;Zf+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWm&#10;zX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+P&#10;fI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT&#10;/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDH&#10;dK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+W&#10;MxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2a&#10;qct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7a&#10;jIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/Zlb&#10;YPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6x&#10;x3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/&#10;lUMl/5NRN/+XU0X/mVZS/ZlbYPWYYG3tlmd55ZNxhN+Qe47ajYSW1YiKnNGEkKLPgJWmzH2Zqct7&#10;nazJeaGuyHelr8h2qrHHdK6yx3O0ssR0urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6&#10;sr91urK/dbqyv3W6sv+WMxT/lkMl/5VQN/+ZUUT/m1RS/pxYX/WbXWztmWR45pZsg9+Tdo3aj4CW&#10;1IyIndGHjqPNg5Ooy4CYq8l9nK7IeqGxxnilssZ3qrTFdbC1xXS4tb13uLW4d7i1uHe4tbh3uLW4&#10;d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tf+XMxT/lkMl/5ZON/+aT0T/nVJR/p5VXvae&#10;WmrunGB255pnguCWcozaknuV1I6EndCKi6PNhpGpyoKWrch+m7DGe6CzxXmmtcR3rLbDdrO3vne3&#10;t7d4triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uP+YMxT/l0Ml&#10;/5dNN/+bTUP/n1BQ/6BTXfegWGnvn1116J1kgOGabovblneU1ZGAnNCOiaPMiY+pyYSVrseAmrLF&#10;faC1w3qnt8J4rrnAd7W5uHi1ubF5tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6&#10;tbmserW5rHq1uf+YMxT/mEMl/5hMNv+cTEP/oE5P/6JRXPijVWjwolt06aFhf+KeaoncmnOT1pV8&#10;m9GRhaPMjIypyYeTr8aCmbPDfqC3wnqoucF4sbu5eLO8sXmzu6t6tLune7W6p3u1uqd7tbqne7W6&#10;p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uv+ZMxT/mEMl/5lLNv+eS0L/oUxO/6RPW/mlU2bx&#10;pVhy6qRefeOiZofdnnCR15l4mdKVgaHNj4mpyYqRr8WDmLTCf5+4vXynu7p6sL2yerK+q3uyvaZ8&#10;s7yjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uv+ZMxT/mEMm/5lK&#10;Nv+fSkL/o0tO/6ZOWfqoUWXyqFZw66hce+WnYoXfo2yO2Z91l9Oafp/Nk4aoxY2Nr7+HlLW5g5y5&#10;tX+jvLF9rL6sfLG/pXyxv6F+s72efrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLue&#10;frS7nn60u/+ZMxT/mUMm/5pJNf+gSEH/pElN/6dMWPqqUGTzq1Ru7axaeeasYILgqmmL2qZzlM+f&#10;fJ3Gl4OovpCKsLiLkbayhpi6rYOgvamBqL+lgLDAn3+wwJyAsr2agbO7moGzu5qBs7uagbO7moGz&#10;u5qBs7uagbO7moGzu5qBs7uagbO7moGzu/+aMxT/mUMm/5tINf+hR0H/pUhM/6lKV/usTmL1r1Js&#10;7rBYduixXn/fsGiI1ax0kMqjep3Am4GouJSHsLGPjraripW7poedvqKFpcCfhK/BmYGvwZeCsr6V&#10;g7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvP+aMxT/mUMm/5xHNf+i&#10;RkD/p0dL/6tJVv2vTGD2slFq7rRXc+W3XnzdtmqDz69ykMWmeJ27nn6nspiFsKuTi7aljpO7n4ua&#10;vpuJosGYiKzCk4WvwpKGsb+RhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8&#10;kYazvP+aMxT/mUIm/5xGNP+jRUD/qEVK/61HVf6xSl/1tVBo67lWcOO9XnfZu2qAy7JwkMCpdp22&#10;onynrZyCr6WXibaek5C7mY+YvpSNoMGRjKnCjYquwo2Jsb+NibK9jYmyvY2Jsr2NibK9jYmyvY2J&#10;sr2NibK9jYmyvY2Jsr2NibK9jYmyvf+bMxT/mkIm/51FNP+kRD//qkRJ/69FU/y0SV3yuU9l6b5W&#10;bOHDYHLTvmmAxrVuj7utdJywpnqnp6CAr5+bhrWYl467k5WVvo6SncGKkqfCiJCuwoiOsMCIjbK9&#10;iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvf+bMxT/mkIm/55EM/+lQj7/&#10;q0JI/7FEUvq3SFrwvU5h5sRWZ97JYm3OwWd/wbltjraxcpurqnimoqV+rpmghLWSnYu6jJqTvoeY&#10;m8CEl6TCgpavwoOTsMCEkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGy&#10;vv+bMxT/mkEm/59CM/+mQD3/rUBH/7RCT/e7R1ftw01d5MxYYNnNYGzJxWZ+vL1rjbC1cZqlr3al&#10;nKp8rZOmgrSMoom5hqCQvYGemb99nqLBe56vwX2ZsMB/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/&#10;lrK+f5ayvn+Wsr5/lrK+f5ayvv+cMxT/mkEm/6BBMv+oPzz/sD5F/7dBTfTARVPqyU5W4tVaV9LR&#10;XmvEyWR9tsFqjKq7b5mftXSklrB6rI2sgLKGqYe3f6eOu3qmlr53paC/dKatv3ehsb96nbK+ep2y&#10;vnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvv+dMxT/m0Em/6I/Mf+qPDr/szxC&#10;+7s+SfDGRE3m0k9N3NxXVszVXWq+zWN7sMdoi6TBbZeZvHOij7h4qoa0frB/soW1ebCMuHSvlbtx&#10;rp+8bq+rvXGqs7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvP+d&#10;MxT/m0Am/6Q8MP+tOTj/tjk/9cE8Q+nORETe3U1H0uBTWMXbXGi302F6qc1miZzIa5WRxHGfiMB2&#10;p3+9fa14u4Sxc7qLtG+4lLdst524areouWm2trhtr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5&#10;ba+1uW2vtbltr7W5ba+1uf+eMhT/nT4l/6c5Lv+xNjX7vDY67ck6PODaRDrS4kdMx+JNXrneVG6s&#10;2Vt8n9RiiJTQaJOKzG+bgsd3onzDfqh2wISscr6Kr2+8kbFtvJiya7uhs2q7rbJnura0Z7q2tGe6&#10;trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tP+fMhT/oDok/6o0LP+1MjHzwzIz49Q4&#10;MNPhPD/G6EJSueVIY6ziTXKf31R/k9ldionSZ5ODzXCafcl3n3jGfaR0xIOncMKIqW7BjqtswJSs&#10;ar+brWm/pa1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urf+gMBT/&#10;ozYi/68wKPu8LSvozSwo1eAwMMfpOES57D5XrOlFZ57nS3WS4FOAidleiYLUaJF80HGWeMx3m3TK&#10;fZ5wyIKhbseHo2vFi6VpxJCmaMSWp2bDnqhlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOl&#10;qGXDpahlw6WoZcOlqP+hLxT/qC8f/7UqIvDGJCHY3SMgyOktNbryNUms8TxanvBDaZLoTHWI4VV/&#10;gdthh3vXao1203GRctF3lW/PfJdszYCaasyFm2jLiZ1myo2eZcmSn2PJmKBiyJ6hYsieoWLInqFi&#10;yJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieof+jLRT/rika+L8gGt7WGBPJ6CIluvQrOqz4&#10;NE2e9zxckvFGaYjpUHN/41l7et9kgnTca4Zw2XGKbdZ2jWrVe49o03+RZtKDkmTRh5Rj0YqVYdCP&#10;lmDPlJdez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmP+nKBL/tx8S&#10;5s4RDcvmFRa79CEqrP4rPp7/NE6S+j9ciPJKZn/sVW956F51cuRke27ha35q33CBaN51hGXceYVj&#10;232HYtqBiGDahIlf2YeKXdiLi1zXkIxb1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvW&#10;lI1b1pSNW9aUjf+wHgvtxg4IzdsLCLvzFRqs/yEunv8sP5L/N02H/URYf/ZPYXjxWWhx7V9tautk&#10;cWfoanRk5293YuV0eWDkeHpf43t7XeN+fFzigX1b4YR+WuGIf1ngjIBY4I+BWOCPgVjgj4FY4I+B&#10;WOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgfO9DQTMzwkBveUMDKz/Fx6e/yQvkv8vPYf/PUl/&#10;/0lSePxUWnD4Wl9p9F9kZPJlZ2Hwamle725rXO5ybVvtdm5a7HlvWOx8cFfrfnBW64FxVeqEclTq&#10;iHNT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdMzGCAC91AgDrfUO&#10;D5//Gh+T/yctiP80OX7/QkN3/01Kbv9TUGf/WVVi/F5YXvtkW1v5aF1Z+GxeV/dwYFb3c2FV9nZi&#10;VPV4YlP1e2NS9H1kUfSAZFDzg2VP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP&#10;84ZmT/OGZr3LBgCu2wYEn/8QEJP/HR2I/yoofv84Mnb/RDpt/0tBZf9RRl//V0lb/11MWP9iTlX/&#10;ZlBT/2pRUv9tUlD/cFNP/3JUTv91VE3/d1VN/3lVTP57Vkv+fldK/YFXSv2BV0r9gVdK/YFXSv2B&#10;V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV/+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr&#10;741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPN&#10;bMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+S&#10;Uzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+p&#10;n9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLa&#10;eZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7Goshu&#10;xqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741y&#10;dumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWj&#10;yG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/&#10;lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9Ju&#10;rqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7G&#10;ov+NLQ7/jT4d/4xMLv+UUzv/lVZH/5ZbVP2VYWD2kmhr749wdemLen/kh4OH34KKjdx+kJLZepaX&#10;1nebmtV0oJ3TcqWf0nCpodFurqLQbbSj0Gy6pNBswqTKbsSkxG/EpMRvxKTEb8SkxG/EpMRvxKTE&#10;b8SkxG/EpMRvxKTEb8SkxG/EpP+OLQ7/jj4d/45LLv+VUTr/mFRH/5hYU/6YXl/2lWRq75JsdemO&#10;dn7kioCH34WHjtuAjpTYfJSY1XmanNN2n5/Rc6Si0HGqpM9vr6XObramzm29p8puwqfDcMKnvXHC&#10;p71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp/+PLQ7/jj4e/5BKLf+XTzr/mVFG&#10;/5tWUv6aW173mGFp8JVodOqRcX7kjnyG34mEjtuDi5TXf5Ka1HuYntJ3nqHQdKSkznKqps1wsajN&#10;b7mpy2/BqcNxwam8csCqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqv+P&#10;LQ7/jz4e/5JKLf+YTTn/m09F/51TUf+dWFz4m15o8ZllcuqVbXzkkXeG34yBjtuHiZXWgZCa032W&#10;n9B5naPOdaOmzXKrqcxws6rLb72rxXK/q71zv6y2dL6ssXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6t&#10;sXW+rbF1vq2xdb6tsXW+rf+QLQ7/kD4e/5NJLf+ZTDn/nU5E/59RUP+fVlv5nlxm8pxiceuYaXvl&#10;lHOE4I99jduKhpTWhI2b0n+VoM96nKXNdqOoy3Orq8pxta3Gcb6tvnS9rrZ1va6wdr2urHe9rqx3&#10;va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rv+QLQ7/kD4e/5VJLP+bSjj/nkxD/6FP&#10;T/+iVFr6oVll86Bfb+ydZnnmmG+D4JN5jNuOgpPWh4qb0oGSoc98mqbKeKKqx3WrrcNztK+/c7yw&#10;t3W8sLB3u7CqeLuwp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sP+RLQ7/&#10;kT4e/5ZILP+cSDf/oEpC/6NNTf+kUlj7pVdj9KRdbe6hY3fonmuA4ph1idySfpLTjIeazIaPocaA&#10;l6fBfJ6svXmmr7l2r7G3drqyr3e6sqp5urKlerqyonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7&#10;saJ7u7Gie7uxonu7sf+RLQ7/kT4e/5hHLP+dRzf/oUhB/6VLTP+nUFb8qFVh9ahba+2nYXTlpGl+&#10;3p9zh9SYfZDLkYSaxIqMor6Ek6i4gJqttHyisLB6q7OtebW0qHq5tKR7ubSgfbmznX26s519urOd&#10;fbqznX26s519urOdfbqznX26s519urOdfbqznX26s/+SLQ7/kj4e/5hGK/+eRjb/o0dB/6dJS/+q&#10;TlX6q1Ne8qxZaOmsYHHiqWh62aVzg82ceo/FlYGavY6IoreIkKmxhJeurICfsah+p7SlfbG1oX24&#10;tp1+uLWaf7m0mYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s/+SLQ7/kj4e&#10;/5lFK/+fRDX/pEVA/6lISf+sTFP4rlJc77BYZeaxX23esGl20qlxgsigeI+/mH6at5KForCMjKmq&#10;iJSupIWcsqCCpLWdga62moC3t5eBt7aVgrm0lIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SC&#10;ubOUgrmzlIK5s/+TLQ7/kj0e/5pEKv+gQzX/pkQ+/6tGSP+uS1H1slBZ7LVXYeS3XmnatGlzzaxv&#10;gsKkdo+5nHyZsZaDoqqRiqmjjJGunomZspmHobWWhau3k4W2t5GEt7eQhbi1kIW5tJCFubSQhbm0&#10;kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tP+TLQ7/kz0e/5tDKv+iQjT/qEI9/61FRvyxSk/y&#10;tU9W6bpWXeG9YGTUuGdyyK9tgb2ndI60oHqZq5qAoqSVh6mdkY6ul46WspKLn7WPiqi3jIqzuIuJ&#10;t7eLiLi1i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tP+TLQ7/kz0e/5xB&#10;Kv+jQDP/qUE8/69ERfq0SEzwuk5T579WWd7CYGDPu2Zxw7Nsgbirco6upHiYpZ5+oZ6ahKiXloyu&#10;kZOUsoyRnLWIj6a3hY+xuIWOtreGjbi2h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWH&#10;jLi1h4y4tf+ULA7/lD0e/51AKf+kPjL/qz87/7FCQvi4R0ntvk5P5cZXU9rGXl/LvmRxvrZqgLOv&#10;cI2pqXaYoKN8oZifgqiRm4mtipmSsoWWmrWBlaS3f5Wut36Ut7eBkbe2gpC4tYKQuLWCkLi1gpC4&#10;tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tf+ULA7/lD0e/54/KP+mPTH/rT45/7RBQPS8RkXrxE1J&#10;4s5YS9PKXF7GwmNwubpof660boyjrnSXmql6n5KlgKeKoYeshJ+PsX+dl7R7nKG2eJust3ebt7Z6&#10;l7i1fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tP+VLA7/lT0e/6A9J/+o&#10;OzD/sDw3/bg/PPHBREDoy05C3tNVSs7NW13AxmFutL9nfqi5bYqdtHKVlK94nourfqWEqIWqfaaM&#10;r3iklbJ0o5+0caOqtXCjuLVznrm0dpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mz&#10;dpu5s/+WLA7/lzwe/6I6Jv+qOS7/szo0+b08OO7IQznj1VA319pSSMjSWVy6y19trcVlfKHAa4mX&#10;unCTjbZ2nISzfKJ9sIOod66KrHKtk69urJ2xa6yosmmttrJsqLuxb6O7sW+ju7Fvo7uxb6O7sW+j&#10;u7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sf+XLA7/mjsd/6Q3Jf+tNiv/tzcw88M6MebQQzDc30o1z99S&#10;R8HYWFqz0V5rpstjeprHaYaPwm6Qhr90mH28ep92uoGkcLiJqGu3kqtot5ytZbenrmS3tK5ls72u&#10;aK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rv+YLA7/nTkc/6c0I/+xMyj5&#10;vTIq6ss3KdzdPinQ40Y6xeJNS7jeVVqs2VxontNid5LPZ4KIy22MfslzlHbHeZpwxYGfasSJombD&#10;kqViw5ynYMOmqF/DtKhfwcKoYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrB&#10;qf+ZLA7/oDUa/6oxIP+2LiPwxS0i39gzHNDjOi7E6EJAuOVJUKvhTl+e3lVskttcd4fYY4F+1WqJ&#10;dtRxj2/ReZRrzoCYZ8yIm2TKkJ1iyZifYMmhoF/Jq6BfybmfXMjDolzIw6JcyMOiXMjDolzIw6Jc&#10;yMOiXMjDolzIw6JcyMOiXMjDov+bLA7/pDAY/68sG/i+Jxvk0SYX0eItIMTrNzO36z5FqulFVJ7n&#10;TGKS5VJuhuNYeH3gYH923GmGcNhxi2vVeI9o03+SZdGGlGLPjZZgzpSYXs6bmV3No5pcza2aW823&#10;mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mv+dLA7/qCsU/7ckFevKHBHT4B4T&#10;xOsrJrfxNDiq8DxJne9EV5HuS2OG7VJtfehbdXXjYnxw4GuBa91yhWjaeIhk2X6LYteEjV/Vio5e&#10;1JCQXNOVkVrTnJJZ0qSTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk/+h&#10;Kw3/ryMP9MIXDNbdEAfF6x4Yt/YpK6n3Mzyd9jxLkfdEWIb2TWJ98FZqdutecW7nZHZq5Gt6ZuJy&#10;fWTgd4Bh332CX96ChF3dh4Vb3IyGWtuRh1jalohX2Z2JVtmjilbZo4pW2aOKVtmjilbZo4pW2aOK&#10;VtmjilbZo4pW2aOKVtmjiv+oIwn9uRYH1tELA8bqEAu29x4dqf0pLpz+ND6Q/z5Lhv5HVn34UV52&#10;81llbvBfamjtZW5k6mtyYelxdF/ndnZd5nt4W+V/eVnkhHpY44h8V+OMfVbikX5U4Zd/U+Gcf1Ph&#10;nH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf/+xFQPUxwkBxtYKA7b3Eg+o/x8gm/8r&#10;MJD/Nj2F/0BIff9LUXX9VFht+VpdZ/ZgYmPzZmVf8mtnXPBwaVrvdGtY7nhsV+18blXsgG9U7IRw&#10;U+uIcVLrjHFR6pFyUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc9a+BwDF&#10;ywgAt9sJBaj/FBKb/yIhkP8uLoX/OTp8/0RDdP9OSmz/VFBl/1pUYP1fWF37ZVpa+mpcV/luXlX4&#10;cl9U93ZgUvZ5YVH2fWJQ9YBjT/SEZE70h2RN84xlTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQ&#10;ZkzzkGZM85BmTPOQZsTCBgC20QcAqO0LBpv/FxOQ/yUfhf8xKnz/PDRz/0Y7av9MQWP/U0Ze/1lJ&#10;Wv9eTFb/Y05U/2hQUv9sUVD/b1JP/3JTTv92VEz/eVVL/3xVSv5/Vkn+gldI/YZYR/2KWEf9ilhH&#10;/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWLbJBACo2QQBm/8OB4//GhGF/ycbe/8zJHH/&#10;PCxo/0MyYf9KN1v/UDtW/1Y9U/9cQFD/YEFO/2RDTP9oREr/a0VJ/25GSP9xRkf/dEdG/3ZIRf95&#10;SET/fElD/4BJQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSv+CKAn/gjkW&#10;/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovg&#10;a6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niL&#10;fed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKS&#10;z2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+&#10;impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxl&#10;xZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FI&#10;Jf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN&#10;32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLP&#10;aNKSz2jSkv+CKAn/gzkW/4NHJf+MTjH/kFU9/5FbSP+QYVP+jWhe+IhvaPKDeHDtfoJ46XqKfuZ2&#10;kYPkc5eH4nCdiuBuoozfa6eO3WqskN1ospHcZ7iT22a/k9tmx5TZZtCUz2jQk8tp0JTLadCUy2nQ&#10;lMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlP+DKAn/gzkX/4ZGJP+OTTD/k1Q8/5RYR/+SXlP/kGVd&#10;+IxtZ/KGdXDtgX946X2HfuV5j4TidZWI4HKbjN5voY/dbKeR3Gusk9tps5TaaLqW2WfDltlmzZfQ&#10;ac6WyGrOl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl/+EKAn/hDkX/4hFJP+R&#10;TDD/lVE7/5ZWR/+VXFL/k2Jc+Y9qZvOKcnDthXt46YCEf+V7jIXid5OK33Oajt1woJHbbaaU2mut&#10;ltlptJfYaL2Y2GfImdFpzJnJa8yZwmzMmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua&#10;vW3Lmv+FKAn/hTkX/4pEJP+TSy//l086/5hURv+XWVD/lmBb+ZJnZfOOb2/uiXh36YOBf+R+ioXh&#10;eZGL3nWYj9xxn5PabqaW2GyumNdqtprWaMGb02nLm8pry5vCbcqcu27Knbhvyp24b8qduG/Knbhv&#10;yp24b8qduG/Knbhvyp24b8qduG/Knf+FKAn/hjkX/4xEI/+VSi//mU06/5pRRP+aVk//mV1a+pZk&#10;ZPSSa27ujXR26Yd+fuSBh4XgfI+L3XeXkNtznpXYb6aY1myvmtVquZzUacady2zJncNtyZ68b8if&#10;tXDIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn/+GJwn/hjkX/45DI/+XSS7/&#10;mks5/5xPQ/+dVE7/nFpY+5pgYvWWaGzvkW916ot5fuWFg4Xgf4yM3XmVkdl0nZbUcKWa0G6unc1s&#10;t5/La8Ogw27HoLtvx6G1ccahr3LGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPG&#10;of+HJwn/hzkX/5BCI/+YRy3/nEk4/59MQv+gUUz/oFdW+55eYPSbZWrtlmxz55B2fOGKgITbhImL&#10;036Rks54mZjJdKGcxnGpn8JwsqLAb72junDFo7NyxaSuc8WkqXTFo6Z1xaOmdcWjpnXFo6Z1xaOm&#10;dcWjpnXFo6Z1xaOmdcWjpnXFo/+HJwn/iDgX/5FBIv+aRSz/nkc2/6FKQP+jUEr+o1VU9qJcXe+g&#10;YmfonGlw4ZZ0edqQfYLRiYaLyoKNk8V9lZnAeZ2evHalobhzraS1crilsnLDpqx0w6andsOmo3fE&#10;paF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpf+IJwn/iDgX/5NBIv+bRCz/oEU1&#10;/6NJP/+lTkj7p1RR86ZaW+ulYGTjomht3J1zdtGVeoLJjYKLwoeKk7yCkZq3fZmfsnqho693qaar&#10;drOnqXbAqKR3wqihecKnnXrDp5t6w6abesOmm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDpv+I&#10;Jwn/iTgX/5VAIf+dQiv/okQ0/6VIPf+oTEb4qlJP76tYV+erX2DgqGlp1KFwdcuZeIHCkn+Lu4uG&#10;lLWGjpqvgpWgqn6dpKZ7pqejerCpoHm8qp16wamafMGpmH3CqJZ9wqeWfcKnln3Cp5Z9wqeWfcKn&#10;ln3Cp5Z9wqeWfcKnln3Cp/+JJwn/iTgX/5Y/If+eQSr/o0Iz/6dGO/6rS0T1rlFM7LBXVOSxXlzb&#10;rWhmz6VudcWddYG8lnyLtZCDlK6Ki5uohpKgo4KapZ6AoqibfqyqmH64q5Z+wKuUf8Cqk4DBqJKA&#10;wqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqP+JJwn/ijgX/5g/IP+fPyn/pUEy/6pF&#10;OvyuSUHysU9J6bVWUOG3X1fVsWVlyqhsdMChc4C3mnqLr5SBlKiPiJuiio+gnIeXpZeEoKiUgqmq&#10;kYK1q4+Cv6uOg8CqjYPBqY2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqP+KJwn/&#10;izgX/5k+IP+hPij/pkAw/6xDOPmxSD/wtU5F57pVS967XlTQtGRlxaxrc7ukcYCxnniKqZh+k6KT&#10;hZqbj42gloyVpZGJnaiNh6erioeyrIiHv6yIh8CriIbAqYiGwaiIhsGoiIbBqIiGwaiIhsGoiIbB&#10;qIiGwaiIhsGoiIbBqP+KJwn/jDcX/5s9H/+iPSf/qD8v/65CNve0Rzztuk1B5MBWRtm/XFPLt2Nk&#10;wK9pc7aob3+sonWKpJx8k5yYg5qVlIqgj5GSpYqOm6iGjaSrg4yvrIGNvayCjL+rg4rAqYOKwamD&#10;isGpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqf+LJwn/jjcX/5w8H/+jOyb/qj0t/7FAM/S4&#10;RTjqv0w84sdVQNPCWlLHumFju7NncrCtbX6np3OJnqF6kpadgJmPmoifiZeQpISUmKh/k6KqfJKt&#10;q3qSuqx7kcCrfY/BqX6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqP+MJwn/jzYW&#10;/506Hv+lOiX/rTsr/LQ+MPG8QzTnxUw23stSP87GWVHCvmBitrhmcKuxbH2hrHKImKd4kZCjfpiJ&#10;oIWegp2No32blqd4mZ+pdZiqqnOZt6t0mMCqd5TBqXiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiT&#10;wqh4k8KoeJPCqP+MJwn/kTUW/584Hf+nOCP/rzko+bg8LO7CQi7lzUwt2NBPPcnJV1C8w15gsLxk&#10;b6W3anybsnCGkq12j4qpfJaCpoOcfKSLoXaik6VyoZ2nb6CoqW2gtaltoMGocJvCp3KZwqdymcKn&#10;cpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp/+NJgn/lDQV/6E2G/+qNiH/szYl9b45J+rJQCbg&#10;1kko0dVOPMPOVk62yFxfqsJjbZ+9aHqUuG6Ei7R0jYOxepR8roGadayInnCrkaJrqZukaKmmpmap&#10;s6ZmqsOlaaTEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpf+OJgn/lzMU/6M0&#10;Gv+tMx7+uDIg8MU1IOPTPxzY3kUmyttNOr3TVEywzltdo8lha5jEZ3eNwGyBhL1yiXy6eJB1uH+W&#10;b7aHmmq1kJ1ltJqgYrOloWG0saJgtcKhYq/GomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJk&#10;q8aiZKvGov+QJgn/mzES/6YxF/+xLhr3vi0a584xF9neORnN40QowuBNOLXbU0qo1VlanNBfaJDM&#10;ZXOGyWt9fcZxhXXEd4tuw36QacGGlGTAj5dgwJqaXcClm1vAsZtawcGbW7zKnF23yp1dt8qdXbfK&#10;nV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnf+RJgn/ny8R/6otFP+3KBXtyCYS2twpDszkNh3B5kAu&#10;tuNIPqrgTkye3VZZktpdZYjWY29+1Gp4dtJwf27Qd4Voz3+JY86HjV/OkJBbzZqSWc2lk1fOspNW&#10;z8KTVsvQlFfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlf+TJgn/oywO/7AmD/XA&#10;Hw3f1RsHzeQnE8HrNCO16j0zqedFQp3lS1CR41JchuJYZnzgX25032Z1bN5tembedX9h3X2CXdyG&#10;hVrbj4hY2ZiKVtihi1TYrItU2LeMU9jJi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taL&#10;U9bWi/+XJAn/qSYK/rgcCebOEQXO4xcIwO4mF7TwMiio7js4nO1DRpHsS1KG7FJcfOtZZHPrXmtq&#10;6mRwZehsdWHmdHhe5Hx7W+KDfVngi39W35KBVd6ag1PeooNS3aqEUd22hFHdv4RR3b+EUd2/hFHd&#10;v4RR3b+EUd2/hFHdv4RR3b+EUd2/hP+fIQb/sBsF6cUNA9DZCwLA7hgMs/YmHKf1MSyb9Ts6kPVE&#10;R4X1TFF89VNac/VZYGvzX2Zl8GZqYe1tbV3rdHBa6npzWOiBdFbnh3ZU5o14U+WUeVHkm3pQ5KF7&#10;T+OqfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfP+oHALrvAwBzcwJAMHgDASy&#10;+hkQpfwnIJr9Mi6P/T07hf5FRXv/TU5y/1RVa/taWmT4YF9g9mdiXPRtZVnycmdX8XhpVfB+alPv&#10;g2xR7oltUO2Pbk7slG9N65pwTOuhcUvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qm&#10;cvezDQDMwwgAv9EIALHvDgak/xsTmf8pIY7/NC6E/z85e/9HQXH/Tkhq/1ROY/9aUl7+YFZa/GZY&#10;V/tsWlX6cVxT+XZeUfh6X0/3f2BO9oRhTPWJYkv1jmNK9JRkSfOaZUjznmZI855mSPOeZkjznmZI&#10;855mSPOeZkjznmZI855mSPOeZs27BQC9xwYAsdgHAaP/EAiY/x8Ujf8sIIP/Nyt6/0E0cP9HO2j/&#10;TUFh/1RFXP9aSVj/X0tV/2VNUv9qT1D/blFO/3JSTP93U0v/e1RJ/39VSP6EVkf+iFdG/Y1XRP2T&#10;WET8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWb2/BACwzgQAouAGApf/EwiM/yIT&#10;g/8uHXn/OCVu/z4tZv9FMl//TDdZ/1I7Vf9YPlH/XUBP/2JCTP9mQ0r/akRJ/25FR/9yRkb/dkdF&#10;/3pIQ/9+SEL/gklB/4ZKQP+LSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PS6/G&#10;AgCi1gIAlvcKAov/FgeC/yQPd/8tF2z/Mx5j/zokXP9CKFb/SSxR/08vTv9VMUv/WjNI/141Rv9i&#10;NkT/ZjdD/2k4Qf9sOED/cDk//3M6Pv93Oj3/ezs8/348Ov+DPDr/hj06/4Y9Ov+GPTr/hj06/4Y9&#10;Ov+GPTr/hj06/4Y9Ov+GPf91JAb/djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3eWL3&#10;c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDbgddi&#10;3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91JAb/djUQ/3dDHP+ASif/hVIz/4ZZ&#10;Pv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7oYLt/&#10;6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91JAb/&#10;djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17WegeOxl&#10;pXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B1GPf&#10;gdRj34HUY9+B1GPfgf92JAb/dzUQ/3lCHP+CSSf/h1Ey/4hYPf+HX0j/g2ZR/35uWvt5d2L3dYJp&#10;9HGKbvFtknPua5l27GifeetmpHvqZKp96WOvf+hitYDnYbyB52DEguZfzoLjX9eD3GHbg9Jj3YPP&#10;ZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg/93JAb/eDUQ/3xBHP+FSCf/ik8y/4xWPf+L&#10;XUf/h2RR/4JsWvt8dGL3eH9p83SIb/BwkHTtbJd462qee+lnpH7oZqqA52SwguZitoPlYb6E5WDH&#10;heVg04XdYtmF02Tchcxl24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduGyWXbhv94JAb/eDUQ&#10;/35AG/+IRyb/jU4x/49VPP+OW0b/i2JQ/4ZpWfyAcWL3e3tp83aFcO9yjnXsbpV56mucfehpo4Dn&#10;ZqmC5WWwhORjt4XkYsCH42HLh99i1YfVZNqHzWXZiMZn2YnEZ9iJxGfYicRn2InEZ9iJxGfYicRn&#10;2InEZ9iJxGfYif95Iwb/eTQQ/4A/G/+KRib/kE0w/5JTO/+RWkX/j2BP/4pnWfyEbmH3fnhp8nmC&#10;cO90i3brcJN76W2bf+dqooLlZ6mE5GWwhuNkuYjiYsOJ4mLQithk2IrOZtiKx2fXi8Bo1oy+adaM&#10;vmnWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjP95Iwb/ejQQ/4M+G/+NRSX/k0wv/5VROv+UV0T/&#10;kl1O/45lWPyIa2H3gnRp8nx/cO53iHbrc5F86G+ZgOZroYTkaKmH4maxieFku4vgY8eM3GPUjM9m&#10;1ozHaNWNwGnUjrpq1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjv96Iwb/ezQQ/4U9&#10;Gv+PRCT/lkou/5dOOP+XVEL/lVpM/5JhVvyOaV/2h3Bo8oF6cO17hXfqdo585nGXgeNtn4bgaqiJ&#10;3WewjNpmu43WZceO0WbUj8do04+/atOQuWvSkbNs0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pGy&#10;bdKRsm3Skf97Iwb/fDQR/4g8Gv+SQyT/mEgt/5pMN/+aUkH/mVhK/JdfVPaTZl3wjW5m64d3b+aA&#10;gXbhe4t93HWTg9dxnIfSbqSLz2usjsxptZHJaMCSx2jPk79r0ZO4bNCTsm3QlK1v0JOrb9GTq2/R&#10;k6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk/98Iwb/fTQR/4o7Gf+UQSP/mkYs/5xLNf+dUD//nVZI&#10;+JtdUfGYY1vrk2tk5I11bd6GfnXYgId80XqPg8x2l4nHcp+NxG+nkcBtsJO+bLuVu2vIlrZtz5aw&#10;b86Wq3DPlqZxz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlf98Iwb/fTQR/4w6Gf+X&#10;QCL/nEUr/59JNP+gTjz7oVRF9KBaTuydYVjlmWlh3pNzatWMe3TOhYN9yH+LhMJ6k4q+dpuPunOj&#10;k7Zxq5azb7aYsW/CmK1wzZiocs2YpHPNmKB0zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6X&#10;n3TOl/99Iwb/fzMR/445GP+ZPyH/nkMp/6FHMv+jTDr4pVJD8KRYS+ijX1Thn2hd15hwaM6ReHTG&#10;ioB9wISIhbp/j4u1e5eQsXeflK11p5eqc7GZp3O9m6Vzy5ugdcuanXbMmpp3zZmZd82YmXfNmJl3&#10;zZiZd82YmXfNmJl3zZiZd82YmXfNmP9+Igb/gDIQ/5A4GP+bPyD/oEIo/6RGMP6mSzj0qFBA7KlX&#10;R+SpXVDcpWZa0J1uaMeVdXO/jn19uYmEhbODjIytf5ORqXyblaR5pJmhd62bnne5nJx3yJyZeMqc&#10;l3nLm5V6zJqUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZlHrMmf9+Igb/gjIQ/5I3F/+cPR//&#10;oUAn/6ZELvupSTXxrE886a5VQ+GvXUvVqGRZy6FrZ8KZc3O5k3p9so2BhayIiYymhJCRoYCYlp19&#10;oJqZfKqclnu2nZR7xJ6SfMqdkX3KnI99y5uPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcyaj33M&#10;mv9/Igb/hDEQ/5M2F/+ePB7/oz8l/6hCLPitRzLvsE055rRUP92zW0nQrGJZxqRqZrydcXK0l3d8&#10;rJF+haaMhoygiI2RmoWVlpaCnpqSgKedj3+yno2AwZ6MgMmei4DKnYqAy5uKgMubioDLm4qAy5uK&#10;gMubioDLm4qAy5uKgMubioDLm/9/Igb/hTAP/5U2Fv+fOx3/pT0k/6tBKvWwRS/stUw047pUOdi3&#10;WUjLr2FYwahoZrehb3Kvm3V8p5V8hKCRg4uajYuRlIqTlo+Hm5qLhaWdiISwn4aEvp+FhcmehYTJ&#10;nYWEypyFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMubhYTLm/+AIgb/hy8P/5c1Fv+gOhz/pzwi&#10;/q0/J/OzRCzpuksw4b9SNdO6WEfHs19XvKxmZbKlbXGpn3N7oZp6hJqWgYuUkoiRjo+QlomMmZqE&#10;iqKdgYqtn3+Ku59+isief4nJnYCIypyAiMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMubgIjLm/+B&#10;Igb/iS4P/5k1Ff+iOBv/qTog+7A9JPC4Qijmv0oq3cNPNM69VkbCtl5Wt7BlZK2pa3CkpHF6nJ94&#10;g5SbfoqOl4aQiJWOlYKSlpl+kKCceo+rnniPuJ93kMmeeY7KnXqMy5t7jMube4zLm3uMy5t7jMub&#10;e4zLm3uMy5t7jMube4zLm/+BIgb/iy0O/5s0FP+kNxn/rDge+LQ6Ie29QCPkxkkj18dMM8nBVUW9&#10;ulxVsrRjY6iuaW+fqW95lqV2go6hfImHnYOPgZuLlHyYlJh3l52bc5aonXGWtZ5wlsadcpTKnHSS&#10;y5t1kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcuadZHLmv+CIgb/jSwN/500E/+mNBj/rzUb9Lg3&#10;HOnDPhzgzUUf0ctLMsTFVEO4v1tTrblhYaK0aG2Zr253kKt0gIineoeBpIGNe6KJknWgkZZwnpuZ&#10;bZ2mm2qds5xpnsOca5zLm26YzJpvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmf+DIQb/&#10;kCsN/6AzEf+pMhX9szEX8L40F+XLOxXa1D8dy89JML7JUkKyxFlRp79gX5y6ZmuStmx1ibJyfoGv&#10;eIV6rH+LdKqHkG+oj5Nqp5mWZ6akmGSmsZljp8GZZKXNmGegzZhon82XaJ/Nl2ifzZdon82XaJ/N&#10;l2ifzZdon82XaJ/Nl/+EIQb/kykL/6IwD/+tLhL4uCwS68YvEODVOAvS2j0cxdRILrjPUECsylhP&#10;oMVeXZXBZGiLvWpyg7pwenu3doF0tX2HbrOFi2iyjo9ksZiSYbCjlF6wsJVdsb+VXbHQlGCq0JRh&#10;qNCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlP+GIQb/lygK/6YsDf+xKA7ywCYM49AoB9Tf&#10;MgvJ3z4ZvdtHLLHWTz2k0VZMmc1cWY7JYmWExmhue8RvdnTBdXxtwHyCaL6EhmO9jYlfvJeMW7yi&#10;jlm8r49Yvb6OV77Ujlm2049atNOQWrTTkFq005BatNOQWrTTkFq005BatNOQWrTTkP+IIQb/nCcI&#10;/6onCvy4IQnpyhsF1d4gBMnlMA++4z0dtOFGLKjeTjqc2lVIkdZbVYbTYWB80GdpdM5ucG3NdXZn&#10;y3x7YsuEfl7KjYJaypeEV8qjhlXKr4ZUy76GU8zVhlTE2YhVwdmJVcHZiVXB2YlVwdmJVcHZiVXB&#10;2YlVwdmJVcHZif+NHQX/oiUG/7AfBfLCFAPZ2w4ByeYgB73oLxSy5zoip+VDMZvjSj6Q4VBKht9X&#10;VHzeXl103WVkbNtsambbdG9h2nxzXNmEdlnZjnlV2Zh7U9qjfFHasH1Q2759UNzTfFDU4H5R0OB/&#10;UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf/+VGgP/qR8D+7oSAtTNCwDJ5g8CvO0gC7DtLhml&#10;7DknmutCNY/qSUGF6VBLe+hXU3LoXVpq52NgZOdqZV/ncmlb53psV+eCblPni3FQ55VyTuifdEzo&#10;qnVL6LV2SufDdkro3XZL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1S+Tgdf+dFgH/sRIB08MJ&#10;AMfRCgC78hEEr/MhD6PzLh2Z8zkqjvNCNoTzSkF781JJcvNXUGnzXFZj82NaXfNpXlnzcGFV83dj&#10;UvN/Zk/yh2dN8I9pS++Ya0rvoGxJ7qltSO6zbUftwG5G7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G&#10;7cduRu3Hbv+nDwDTugcAxccHALrWCQCt+hMGovoiEpf6Lx+N+zorg/xDNXr9TD5x/VFFaP1WS2H+&#10;W09c/mJTV/5oVlT9b1hR+3VaTvp8XEz5g11K+IpfSPeRYEf2mWFG9qBiRfWnY0T0sWRD9LVkQ/S1&#10;ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZNayBADEvgYAt8wGAKzcCQGg/xYIlf8lFIv/Mh+C/zwp&#10;ef9FMm//Sjln/08/X/9VQ1r/W0dV/2FKUv9nTE//bE5N/3JPS/94UUn/flJH/4RTRf+LVEP/kVVC&#10;/phWQf2eV0D9plhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYQPypWMa4BAC2xAQAqtMFAJ7y&#10;DQKU/xoJiv8oE4H/NB13/zwlbf9CLGX/RzJd/002V/9TOlP/WT1P/18/TP9kQUr/aUNI/25ERv9z&#10;RUT/eUZC/35HQf+ESD//ikk+/5BKPf+VSzz/nEw8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8/59M&#10;PP+fTLe8AwCpywIAnNsDAJL/EAKJ/x0IgP8qEHX/MRhr/zgfYv8+JFv/RClU/0osUP9RL0z/VzJJ&#10;/1wzRv9gNUT/ZTZC/2k3Qf9uOD//czk9/3c6PP98Ozv/gjw5/4c9OP+MPTf/kz42/5U+Nv+VPjb/&#10;lT42/5U+Nv+VPjb/lT42/5U+Nv+VPqrEAACc0gAAj+cCAIb/EQJ8/xsFcf8kC2j/KxFf/zIXV/85&#10;G1H/Px5M/0YhSP9NI0X/UiVC/1cnQP9bKD7/Xyk8/2MqOv9nKzn/ayw3/28sNv90LTX/eC40/30u&#10;Mv+CLzH/iDAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMP9qJAT/aTIK/2w+FP92Rh7/&#10;e00p/3xVM/96XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5YZxl+F+iaPdeqGr2XK1r9VuzbPRa&#10;uW7zWcFu81jJb/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw3F3o&#10;cP9qJAT/aTIK/2w+FP92Rh7/e00p/3xVM/96XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5YZxl&#10;+F+iaPdeqGr2XK1r9VuzbPRauW7zWcFu81jJb/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd6HDc&#10;Xehw3F3ocNxd6HDcXehw3F3ocP9qIwT/aTEK/24+FP93RR7/fE0o/35UM/98XDz/eWRF/3NtTv9v&#10;eFX/a4Ja/WiLX/tllGP5Yptm92ChafZep2v1Xa1s9FyzbvNaum/yWcFw8lnKcfFY2HHsWeFx5lrk&#10;ceBc53HYXehx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx2F7ocf9rIwT/ajEK/3E8FP96Qx3/gEso&#10;/4FTMv+AWjz/fGJF/3dqTv9xdFX/bn9b/WqJYPpmkmT4ZJlo9mGga/Vfp23zXq1v8lyzcPJbunHx&#10;WsNy8FnNc+5Z3XPoWuJ04Vzlc9le5nPQX+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d00F/ndP9s&#10;IwT/azEK/3M7FP99Qh3/gkon/4RRMv+DWTv/gGBF/3toTf90cVX/cHxb/GyHYflokGb3ZZhp9WOf&#10;bPNhpm/yX6xx8V2zcvBcu3TvW8V171rQdepa33biXOJ221/lddFg5nbKYeV3ymHld8ph5XfKYeV3&#10;ymHld8ph5XfKYeV3ymHld/9tIgT/bDEL/3Y6FP+AQR3/hUgn/4hPMf+HVzv/hF5E/39mTf94blX/&#10;c3lc/G6EYvlqjWf2Z5Zr9GSebvJipXHxYKxz7160de5dvHbuW8d37VvWeOVc4HjcX+N40mDkeMth&#10;5HnEY+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6xGPjev9uIgT/bTEL/3g4E/+DPxz/iUcm/4tO&#10;MP+LVTn/iFxD/4NjTP99a1T/dnVc/HKAYvhtimf1aZRs82accPFjpHPvYax17l+0d+1dvnnsXMt6&#10;6Fzcet5f4XrSYeN7ymLifMRj4n2+ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9vWXhff9uIgT/&#10;bjAL/3s3E/+GPhz/jEUl/49MLv+PUzj/jVpB/4hhS/+DaVP6fHFb93Z8YvNxh2jwbZBt7WmZcepm&#10;oXXoY6l45mGyeuRgu3viX8d84F/afdRi4X3KY+B+w2Tgf71m34C3Z9+At2ffgLdn34C3Z9+At2ff&#10;gLdn34C3Z9+At2ffgP9vIQT/bzAL/342Ev+JPBv/kEQk/5NMLf+TUjb/kllA/45gSfmIZlL0gm5a&#10;73x5Yet3g2jncoxu5G2Vc+BqnXfdZ6Z62mWufNZjuH7TYsOA0WLTgcpk34HBZd6Cu2fdgrVo3YOw&#10;ad2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg/9wIQT/ci8L/4E0Ev+MOxr/k0Mi/5dLK/+X&#10;UTT/llc9+pNdRvOOZE/uiGtY6IJ1YON8f2jed4lu2XKRdNNumXnQa6F9zGipgMlmsoLHZb2DxWXL&#10;hMFm3IS5aNuFs2nbha5r24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuFqWzbhf9xIQT/dC4K&#10;/4QzEf+POhn/lkMh/5pJKf+aTjL8mlQ79ZhbRO6UYk3nj2lV4YlzXtuCfGbTfIVvzXeNdclylXrF&#10;b51/wWylgr5qrYW7abiHuWnEiLdp2Iiwa9mIq2zZiKdt2Yijb9qHo2/ah6Nv2oejb9qHo2/ah6Nv&#10;2oejb9qHo2/ah/9xIAT/diwK/4YyEf+SOhj/mUIg/5xHJ/+eTC/4nlI48J1YQOmaX0nilWdS2o9w&#10;XNGHeGbKgYFvxXyJdsB3kHy7dJiAt3GghLRvqYexbbOJrmy/iqxsz4uobteLpG/YiqBw2IqdcdmJ&#10;nXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZif9yIAT/eCsK/4gwEP+UORf/m0Ee/59FJf2hSi30&#10;olA07KJWPOSgXEXcm2VP0pNtXMqMdWbDhn1vvYGFdrd8jX2zeJSBrnWchqtzpYmnca6LpXC6jaNw&#10;yY2gcdWNnHPWjJp01ouXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiKl3TYiv9zIAT/eioJ/4sv&#10;D/+WORb/nT8c/6FDI/qkSCrxpk4x6KdUOOGnXEDVn2JOy5hrW8ORcma8i3pvtoWCd7CBiX2rfZGC&#10;pnmZhqJ3oYqfdauNnHS2jpp0xY+YddSOlXbVjZN31Y2Sd9aLknfWi5J31ouSd9aLknfWi5J31ouS&#10;d9aLknfWi/9zIAT/fCkJ/40vD/+YOBX/nz0b/6RBIfeoRiftq0wt5a1SM9yqWT/Qo2FNxpxpWr6V&#10;cGW2j3dvr4p/dqmFhn2kgY6Cn36Wh5t7nouXeaiOlHizj5J4wZCQedOQj3rUj4561Y2Me9aMjHvW&#10;jIx71oyMe9aMjHvWjIx71oyMe9aMjHvWjP90HwT/figJ/44uDv+bOBT/oTwZ/6c/H/SrRCTqr0op&#10;4rNRLtauVz7Lp19NwaBnWrmZbmWxk3Vuqo58dqOKg32ehouCmYOTh5SAm4uQfqWOjX2wkIp9vZGJ&#10;ftCRiH7Tj4h+1I6HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWNh37Vjf90HwT/gCcI/5AuDv+d&#10;NxP/ozoY/Kk9HPGvQiDntEgk37dOLNGxVT3Hql5MvaNlWbSdbGSrl3NupJN6dp6OgXyYi4iCkoeQ&#10;h46FmYuJg6KOhoKtkIOCu5GCgsyRgoLTkIKC1I+CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN&#10;goHVjf91HwT/giYI/5ItDf+fNhL/pTgW+aw7Gu6zPx3luUYf2rtLK820VDzCrlxLuKdjWK+hamOm&#10;nHFtn5d3dZiTfnySkIaCjI2Oh4eKlouDiKCOf4erkH2HuJF7h8mRfIfTkHyG1I99hdWNfYXVjX2F&#10;1Y19hdWNfYXVjX2F1Y19hdWNfYXVjf91HwT/hCUI/5QtDP+gNRD/qDYU9q84F+u3PRjiv0UZ1b5J&#10;Ksi4Uzu9sVtKs6tiV6qmaGKhoW9smZx1dJKYfHuMlYOBhpKLhoGQlIt8jp6OeY2okHaMtZF0jcaR&#10;dY3TkHaL1I94idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWNeInVjf92HgP/hiQH/5csC/+iMg//&#10;qzMR8rM1E+i8OhPexT8X0MFIKcS7UTm5tVlIrrBgVaWqZ2Gcpm1rlKJ0c42eenqGm4GAgJiJhXuW&#10;kol2lJuNcpOmj2+Ts5Buk8OQbpPTj3CR1I5yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWNco7V&#10;jf93HgP/iSIH/5ksCv+lMA38ri8O77gxDuTDNw3ZyjsWy8VGJ7+/UDizulhHqbVfVJ+wZV+WrGtp&#10;jqhycYaleHiAon9+ep+Hg3Sdj4hvm5mLbJqkjWmasI5nm8COZ5vVjmmY1Y1slNaMbJTWjGyU1oxs&#10;lNaMbJTWjGyU1oxslNaMbJTWjP94HgP/jCEG/50rCP+oLAr4syoL6r8rCeDMMgbRzjkVxclFJbnE&#10;Tjauv1ZFo7tdUpm2Y12Qsmlnh69wb4CsdnZ5qX18c6eEgW6ljYVppJeIZaOiimOjroxho76MYKTS&#10;i2Og14tlnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiKZZzYiv96HQP/jyAF/6ApB/+sJwfyuCQG&#10;5cckBNnVJwXL0zcTv85DI7PKTDSnxVRCnMFbT5K9YlqJumhkgbdubHm0dHJzsnt4bbCDfWivi4Fj&#10;rpWEX62ghl2trYdbrbyHWq7Qh1yq2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah/9+&#10;GgP/lB8E/6UmBf2xIATswRoD39MXAdDcJQTE2TUQuNVBIazQSzGgzFI/lclZTIvFYFeCw2ZgesBs&#10;Z3O+c21svHpzZ7uCd2K6inteuZR+WrifgFi4rIFWubuBVbrPgVa23oJYsN2CWK/dgliv3YJYr92C&#10;WK/dgliv3YJYr92CWK/dgv+EFwL/mRwC/6ofA/W5FQLezQwA0N8SAMXgJgW73zYOsN1AHaTZSS2Y&#10;1VE7jdFYSIPPXlJ7zGVac8trYWzJcmdmyHlsYceBcF3GinRZxpR2VsWfeFPGrHlSxrt6UcfPeVHE&#10;43pTvOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8U7zifP+KFAH/nxgB/7AUAdjDCgDO0QoAxOUU&#10;AbnkJgiu5DQTpOI/IJngRy2P3k85hdxWRHvaXUxz2WRUbNdrWmbWcl9h1XlkXNSCZ1jUi2pV1JVt&#10;UtSgblDUrW9O1bxwTdbQb03V6HBOzOlyTszpck7M6XJOzOlyTszpck7M6XJOzOlyTszpcv+SEQH/&#10;pxEA2LkJAMvGCADC1QoAt+oWA6zqJwyi6TQYmOg+JI3nRzCD5k46euVUQ3HkWkpp5GFQZONoVV/j&#10;cFla43hcVuOAX1PjiWJQ45NkTeSdZUvkqWdK5bZnSeXGZ0jm32dK4OxnSt/sZ0rf7GdK3+xnSt/s&#10;Z0rf7GdK3+xnSt/sZ/+cDQDbsQYAyr0HAL/KBwC12goAqu8ZBaDwKA+W8DUbjPA/JoLwRzF58E45&#10;cO9UQGjvWkZh72BLXe9nT1jvblJU73VVUfB9V07whVlL8I9bSPGZXEbxo15E8q9fQ/K7X0LzzGBB&#10;8+dgQfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hgQfPoYN6nAgDLtgUAvcEFALLPBwCn6g0BnfccB5T4&#10;KxKK+DYcgflAJnj6SC9v+k02Z/pTPGD6WEBb+19EVvtlR1L7bElP/HJLS/x5TUj8gU9F/YpRQ/2T&#10;UkH+nFM//qZUPf+xVT3+vFY8/s1WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5WPP7OVs6wAgC9ugQA&#10;sccEAKXWBwCb/RACkf8gCYj/LRKA/zkbdv8/I23/RSpl/0swXv9RNVj/VzhT/107T/9jPkz/aEBJ&#10;/25BRv91Q0P/fERA/4RGPf+MRzz/lEg7/51JOv+lSjn/rUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/&#10;uUs4/7lLOP+5S761AgCwwAIApM4DAJfeBQCP/xQChv8jCH3/LhBz/zUYav88HmL/QiRb/0goVf9O&#10;LFD/VC9M/1oxSP9fM0X/ZDVC/2o2P/9wNz3/djk7/3w6Of+DOzj/izw2/5M9Nf+aPjT/oT4z/6o/&#10;M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qP7G6AQCjyAAAltYAAIv0CQGD/xYCef8gBm//KAxn&#10;/zASX/83F1j/PhtS/0QfTP9KIkj/UCRE/1UmQf9aJz7/Xyk7/2QqOv9pKzj/biw2/3QtNP96LjP/&#10;gS8x/4gwMP+PMC7/ljEt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54yLf+eMqTCAACWzwAAiN8A&#10;AID/DAF1/xICav8YA2L/IQda/ykLU/8xD03/OBJI/z4VQ/9EFz//Shk8/08aOf9TGzf/WBw1/1wd&#10;M/9hHjH/ZR8w/2ogLv9wIC3/diEr/3wiKv+CIyj/iCMn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn&#10;/5AkJ/+QJP9gJQT/WzAG/2E6Df9qQRb/b0of/3FSKf9vWzL/a2Q6/2duQf9kekf/YIRM/12OUP9a&#10;llP/WJ5W/1elWP9Vq1r/VLFb/1O3XP9Svl3+Ucde/FHRX/tQ4F/4UOlf81HtX+5T8F/oVPFf5Fby&#10;X+RW8l/kVvJf5FbyX+RW8l/kVvJf5FbyX/9gJQT/WzAG/2I5Df9sQBb/cUkf/3JRKf9xWjL/bWM6&#10;/2htQf9leEf/YYNN/16NUf9bllT/WZ1X/1ekWf9Wqlv/VbFc/1S3Xf5Tv179Usdf/FHTYPpQ4mD2&#10;Uelg8VLuYOtU72DlVvFg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg4VfyYP9hJQT/XDAG/2U4Df9u&#10;PxX/dEcf/3VQKP90WDH/cGE6/2tqQf9ndkj/Y4FN/2CLUv9dlFX/WpxY/1ijWv9Xqlz+VrBe/VS3&#10;X/1Tv2D8U8lh+lLWYvhR5GLzUupi7VTuYuZW72LgWPBi21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj&#10;21jxY/9iJQT/XS8G/2c2Df9xPhX/d0Ye/3hOKP93VjH/dF86/25oQf9qc0j/Zn5O/2KJU/9fklb/&#10;XJta/1qiXP5YqV79V7Bg/FW3YftUwGL7U8pj+VPaZPVS5mTvVOtk6FbuZOFY72TZWfBl01rwZtNa&#10;8GbTWvBm01rwZtNa8GbTWvBm01rwZv9iJAT/Xi8G/2o1Df90PBX/ekQe/3xMJ/97VDD/d1w5/3Jl&#10;Qf9sb0j/aHtO/2SGU/9gkFj/XZlb/luhXv1ZqGD8WLBi+1a4Y/pVwWT5VM1l91PeZvJU52bqVutm&#10;4lnuZtpa7mfRW+9ozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBozFzwaP9jJAT/Xy4G/20zDP93OhT/&#10;fUId/4BKJv9/UjD/fFs4/3djQf9wbEj/bHdP/2eCVP9jjVn9YJZc/F2fX/pbp2L4Wa5k91i2ZvVX&#10;wGf0Vsto8VXdaO1W6WnjWexo2lvtadBc7mrJXe5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5rxV7u&#10;a/9kIwT/YS0G/3AyDP97OBT/gUAc/4RJJf+EUS7/gVk3/3xhQP92aUj/cHNP+2x/VfhoiVr2ZJJe&#10;82GbYfFfo2TwXatm7luzaOxavGrqWcdr6FnYa+RZ6GvaW+tsz13tbche7G7CX+xuvmDsb75g7G++&#10;YOxvvmDsb75g7G++YOxvvmDsb/9lIwT/ZCsG/3MwDP9+NhP/hT8b/4lIJP+JTy3/hlc2/4JePvx8&#10;Zkb4dnBO9HF7VfBthVrtaY5f6mWXY+hin2bmYKdp416va+FduWzgXMRt3lzTbtld5m7OXutvxl/q&#10;cb9h6nG6YulytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+lytmPpcv9mIwT/ZykG/3cuC/+CNRL/iT4a&#10;/41HIv+NTiv/jFUz/IhcPPaDZEXxfGxN7Hd3VOhygVrkbopg4WqTZN1mm2jaZKNr1mKsbtNgtXDQ&#10;X79xzl/Ncstf4nPEYehzvWLodLdk53SyZed0r2bndK9m53SvZud0r2bndK9m53SvZud0r2bndP9n&#10;IgT/aicF/3osCv+GNBH/jT0Z/5FFIP+STSj9kVMx9o5aOvCJYULqg2lL5X50U+B4fVrac4Zg1G6P&#10;ZtBrl2rMaJ9uyWanccdkr3PEY7l1wmLGdsBi2ne6ZOZ3s2Xld65m5XeqaOV3qGjmd6ho5neoaOZ3&#10;qGjmd6ho5neoaOZ3qGjmd/9nIgT/bSYF/30qCv+JNBD/kTwX/5VEHv+XSyb4llIu8ZRYNuqQXj/k&#10;imdI3YRxUNV9eVrPeIJhynOKZ8ZvkmzCbJpwv2qic7xoqna5Z7R4tmbAebRm0HqxZ+N6q2jjeqdq&#10;43qja+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5oWvkef9oIQT/byQF/4ApCf+MMw//lDsW/5lD&#10;HP2bSSP0m08q7JlVM+WWXDvekWVF1IltUMyDdlrHfX5hwXiGaL10jm24cZZytW6ddbFspniua697&#10;rGq7fKppyn2oauF9o2zifJ9t4nycbuJ7mm7je5pu43uabuN7mm7je5pu43uabuN7mm7je/9pIQP/&#10;cSMF/4IoCf+PMg7/lzsU/5xCGvmeRiDwn0wn6J9SLuCdWjbWlWFEzY5qT8aIclm/gnpiuX2CaLR5&#10;im6wdpJzrHOad6hwonqlb6t9om62fqBtxX+ebtt/m2/gfphw4X6WceF9lHHifJRx4nyUceJ8lHHi&#10;fJRx4nyUceJ8lHHifP9pIQP/dCIE/4UoCP+RMQ3/mjoS/58/F/WiRB3spEoj5KRQKduhVzXPml9D&#10;x5NoT7+McFm4h3dhsoJ/aK1+hm6peo5zpHeWeKB1nnudc6h+mnKzgJdxwIGWctOBk3PfgJF04H+Q&#10;dOB+j3ThfY904X2PdOF9j3ThfY904X2PdOF9j3Thff9qIQP/diAE/4cnB/+UMAz/nTkR/aI9FfKl&#10;QRrpqEcf4KpNJdSkVDTKnV1CwZdlTrqRbViyi3VhrIZ8aKeCg26if4t0nXyTeJl5m3yVd6V/knav&#10;gZB2vYKOds6CjXfegYt334CKeOB/injgfop44H6KeOB+injgfop44H6KeOB+injgfv9qIAP/eB8E&#10;/4kmB/+WMAv/nzcP+qQ6E++pPxfmrUUa3K5KJM+oUzPGoVxBvZtkTbSVa1itj3Jgp4t5aKGHgW6b&#10;g4h0l4CQeJJ+mXyOfKJ/i3qtgoh6uoOHesuDhnvegoV73oGFe9+AhXvgf4V74H+Fe+B/hXvgf4V7&#10;4H+Fe+B/hXvgf/9rIAP/eh4E/4smBv+YLwr/oTUN96c4EOytPBPjskIW17FHI8urUjLBpVpAuJ9i&#10;TLCZaVeolHBgoY93Z5uLfm6WiIZzkYWOeIyClnyIgJ+AhH+qgoF/t4OAf8iEf4Ddg39/3oF/f9+A&#10;gH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB/gH7gf/9sIAP/fBwD/40lBv+aLgn/ozML9Ko0DemxOQ/f&#10;tz8S0rRGIseuUDG9qFk/s6JgS6udZ1ajmG5fnJR1Z5aQfG2QjYNzi4qLeIaIlHyBhp2AfoSognuE&#10;tYN5hMWEeIXdg3mE3oF6g9+AeoLgf3qC4H96guB/eoLgf3qC4H96guB/eoLgf/9tHwP/fhsD/48k&#10;Bf+dLAf+pjAJ8K4xC+W2NQvbvDkRzrdFIMOyTzC4rFc+r6dfSqahZVWenWxel5lzZpCVemyKkoFy&#10;hZCJd4CNkXx7i5t/d4qlgnSJsoNyicKDcorag3OJ3oF0h9+AdYbgf3WG4H91huB/dYbgf3WG4H91&#10;huB/dYbgf/9vHgP/gBsD/5IjBP+gKwb6qSwH7bIsB+K8MQfVwDYQybtDH762TS60sFY8qqtdSaGm&#10;ZFSZompdkZ5xZYqbeGuEmH9xf5aGdnmTj3p1kZh+cZCjgW6Qr4JskL+Da5HVgm2P3oFvjd+AcIvg&#10;f3CL4H9wi+B/cIvgf3CL4H9wi+B/cIvgf/9xHAP/gxkC/5UhA/+jKQX2rScF6LcmBN7DKgPQwzUO&#10;xL9BHbm6TC2utVQ7pbBbR5usYlKTqGlbi6VvY4Widmp+n3xveJyEdHOajHlvmZZ8a5ehf2iXrYBm&#10;l7yBZZjRgGaW339ok+B+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+apHhfv91GgL/hxgC/5ggA/+m&#10;JQPysiAD5L4eAtfJIgLKxzMNvsNAHLO/SiupulM5n7ZaRZayYVCNr2dZhaxtYH6pdGd4pnptcqSC&#10;cm2iinZooZR5ZKCffGGfq35foLp+X6DOfl+f4X1im+F9Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8&#10;Y5jifP94GAL/ixcB/50dAv2rHgLsuBcB3sgRAM/NHwLEzDALuMg+Ga3FSCijwVE2mL1YQo+5X02G&#10;tmVWf7NrXXixcmRyr3lpbK2AbmesiXJiqpJ1X6mdeFypqnpaqbl6WarMelip5HpbpOR6XaHkeV2h&#10;5HldoeR5XaHkeV2h5HldoeR5XaHkef99FQL/kBQB/6EYAfaxFADZwQsA0s8LAMjSHAG80S4Jsc47&#10;F6bLRiWcyE8zkcRWP4jBXUmAv2NSeLxqWXG6cF9ruXdkZrd/aWG2h21dtZFwWbWccla0qXRUtLh0&#10;U7XLdFO15HRUsOd1VqzndVas53VWrOd1VqzndVas53VWrOd1Vqzndf+DEgH/lhEA/6gRANm4CgDO&#10;xAkAx9IKAL/ZGQG02CsHqdY5FJ/TRCKU0E0vis1UO4HKW0R4yGJNccdpU2vFb1llxHZeYMN+YlzC&#10;h2ZYwZFoVcGca1LBqGxQwbdtT8LKbU/C5GxPvexuULnsb1C57G9QuexvULnsb1C57G9QuexvULns&#10;b/+JEAH/nQ4A2q8IAM27CADExwcAvNYLALPfGgGq3ysHoN45EpbdQx6M2ksqgthTNXnVWj9x02FG&#10;atJoTGXRb1Jg0HZWW9B+WlfPh11Tz5FfUM+cYU7PqWNMz7hjS9DLY0zQ5WJKzvJlS8jyZkvI8mZL&#10;yPJmS8jyZkvI8mZLyPJmS8jyZv+SDQDepgQAzrQGAMK/BgC5zAgAsN0MAKflHQOe5S0LlOU5Fork&#10;QiCB40oqd+JQM2/hWDtp4F9BY+BmRl7fbkpa33VOVt99UVLfhlNP35BWTd+bV0vgp1hJ4LVZSOHG&#10;WUjh31lH3/BZRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVbRtz1W+2cBADRrQQAwrgFALfDBQCt0QgA&#10;pO0QAZvtIAWS7S4Oiew6GIDsQyF27EoqbuxQMWbrVjdg61w8W+tkQFfra0NT63JGUOt6SU3sg0tK&#10;7IxNSOyWTkXtoVBD7a5RQu68UUHvzFJB7+VSQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFRQO3xUdSl&#10;AADEsgMAtrwDAKvJBQCg2AgAl/QTAY/1JAeH9TEPfvY7GHT2QiBs9kgnZfZPLV73VTFZ91s1Vfdi&#10;OFH3aDtN+G89Svh2P0f4fkFE+YdDQvmRRUD6m0Y++qZHPPuxSDv7vkk6/M9JOfzjSTn840k5/ONJ&#10;OfzjSTn840k5/ONJOfzjScetAAC3twIAqsMCAJ7QBACT4wkAjP0YAoT+Jwd7/zEPcv84Fmn/QBxi&#10;/0YiXP9NJlb/UypS/1ktTv9fMEr/ZTJH/2s0RP9xNUH/eTc//4E4PP+KOjr/kzs4/508Nv+nPTX/&#10;sT40/74+M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/M//KP7iyAACqvQAAncoAAJHYAgCI+w0Bf/8Z&#10;Anb/JAZu/y0MZv81El//PBdY/0MbU/9JHk7/TyFK/1UkRv9bJkP/YCdA/2YpPv9rKjv/cis5/3kt&#10;Nv+BLjT/ii8x/5QwMP+cMS7/pTIt/68zLP+3Myz/tzMs/7czLP+3Myz/tzMs/7czLP+3M6u4AACe&#10;xQAAkNIAAIPgAAB9/w8Bcv8WAmj/HgRh/ycIWv8vDFT/NxBO/z4TSf9EFkX/ShhB/08ZPv9VGzv/&#10;WRw5/18dNv9kHjT/aR8y/3AgL/93IS3/fyIr/4cjKP+QJCf/mSUm/6EmJf+nJiX/pyYl/6cmJf+n&#10;JiX/pyYl/6cmJf+nJp/AAACRzQAAg9sAAHj2AgBv/w0BZP8SAlz/GQNU/yAETv8nBkj/LwhD/zYK&#10;P/88DDz/Qg44/0cPNf9MEDP/UREw/1YSLv9aEyz/XxQq/2UUKP9rFSb/cRYj/3kXIv+BGCD/iRge&#10;/5EZHf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZHf+XGf9WJwT/UTIF/1Y1B/9fPQ7/ZEUW/2ZOH/9k&#10;WCf/YWIv/15uNf9aeTv/V4Q//1SPQ/9RmEb/T6BI/06nSv9Nrkv/TLVM/0u8Tf9KxE7/Sc5P/0ne&#10;T/9I6VD/SPJQ/En2UPdL+VDxTPpP6077UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ6k/7UP9WJwT/UTIF&#10;/1g0B/9iOw7/Z0QW/2lNH/9nVif/Y2Av/2BrNf9cdzv/WIJA/1WNRP9Tlkf/UJ9J/0+mS/9OrU3/&#10;TbRO/0y8T/9LxVD/Ss9R/0ngUf9J61H+SfJS+Uv3UvNN+VHtT/pR5lD6UuVQ+lLlUPpS5VD6UuVQ&#10;+lLlUPpS5VD6Uv9XJwP/UjEF/1oyB/9kOg7/akIW/2xLH/9qVCf/Z14v/2JoNv9edDz/WoBB/1eL&#10;Rf9UlUj/Up1K/1ClTP9PrU7/TrRP/028Uf9MxVH/S9FS/0riU/9J7VP7S/NT9Uz3U+5P+FPoUPlT&#10;4VL6VOBS+lXgUvpV4FL6VeBS+lXgUvpV4FL6Vf9YJgP/VDAF/10xB/9nOA7/bUAW/29JHv9uUif/&#10;alwv/2VmNv9hcTz/XX1B/1mIRv9Wkkn/VJxM/1KkTv9Qq1D/T7NR/067Uv9NxFP/Tc9U/kzgVftM&#10;61X4TPRV8E/3VelR+FXiUvhW21T5V9lU+VfZVPlX2VT5V9lU+VfZVPlX2VT5V/9ZJgP/Vy4F/2Av&#10;B/9qNg3/cT4V/3NIHv9yUSb/b1ou/2pjNv9lbjz/YXpC/12FR/9aj0r/V5hN/1WgUP9UqFL+Uq9T&#10;/VG3VfxQwFb6T8tW+E/cV/VP6VfyT/NX6lL2V+FT91jaVfhZ0Vb4Ws9W+FrPVvhaz1b4Ws9W+FrP&#10;Vvhaz1b4Wv9ZJgP/WiwF/2QtB/9uMw3/dT0V/3hGHf93TyX/dFgt/3BgNf9qajz/ZnZC/2KBR/5e&#10;i0v7W5RP+VmdUvhXpFT2VqxW9VS0V/NTvFjyU8dZ8FLVWuxS5lrpU/JZ4VT1W9dW9lzPV/ddyFn4&#10;XcdZ+F3HWfhdx1n4XcdZ+F3HWfhdx1n4Xf9aJQP/XSoF/2cqBv9yMgz/eTsU/3xFHP98TST/elUs&#10;/3VeNP9vZzz8anJC+WZ9SPZjh0zzX5BQ8V2ZU+9boVbtWahY61iwWupXuVvoVsNc5lbRXONW5Fzf&#10;VvBd1Vf1X8xZ9mDGWvZgwFv2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZhvlz2Yf9bJQP/YCgF/2soBv93&#10;MAv/fjoT/4FDGv+CSyL/f1Mq/3tbM/l2ZDr1cG5B8Wx5SO1og03qZIxR52GVVeVfnVjjXaVa4Vut&#10;XN5atl7cWcBf2lnOYNVZ4mDRWe9hylr0YsJc9GO8XfRkt17zZLZf82S2X/Nktl/zZLZf82S2X/Nk&#10;tl/zZP9cJAP/YyYE/28mBf97Lwv/gjkR/4ZBGP+HSSD/hVEo+IJZMPJ9YDjtd2pA6HJ1R+Ruf03h&#10;aYhS3WaRV9ljmVrVYKFd0l+oYM9dsWLNXLtjy1zHZMlc22XFXetlv13yZrhf8WezYPFnr2HxZ65i&#10;8WeuYvFnrmLxZ65i8WeuYvFnrmLxZ/9dJAP/ZiQE/3IkBf9+Lgr/hzcQ/4s/Fv+MRx35i08l8ohW&#10;LeyDXTbmfmc+4HhxRttze03VboNT0GqMWMxnlF3JZZxgxmOjY8NhrGXBYLVnv1/BaL1f0Gm6YOZp&#10;tWHvaq9i72qrY+9qp2TvaaZl8GmmZfBppmXwaaZl8GmmZfBppmXwaf9eIwP/aSIE/3YjBP+CLAn/&#10;izYO/48+FP2RRRv0kUwi7Y5TKuaKWjLfhWU7135tRdB4dk3LdH9UxnCHWsJsj16/aZdiu2efZbhl&#10;p2i2ZLBqs2O7a7FjymyvY+Fsq2TtbaZm7WyjZ+1soGjua59o7mufaO5rn2jua59o7mufaO5rn2ju&#10;a/9fIwP/ayAD/3kiBP+FKwj/jjQM/5M8EviWQxjvlkoe55VQJuCRWC7XimE6zoRqRch+c03CeXtV&#10;vnWDW7lxi2C1bpJksmyaZ69qo2qsaKxsqWe2bqdnxG+lZ9pvomjrb55p7G+bauxumWvtbZhr7W2Y&#10;a+1tmGvtbZhr7W2Ya+1tmGvtbf9fIwP/bh4D/3shBP+IKgf/kTIL/5c6D/SaQRXrm0ca45tNIdqW&#10;VS3Pj145yIlnRMGDb027fndVtnl/W7F2h2Ctc49lqXCWaKZun2yjbKhuoGuycJ1rwHGca9Jymmzp&#10;cZdt6nCUbetwkm7sb5Ju7G6Sbuxukm7sbpJu7G6Sbuxukm7sbv9hIQP/cB0D/34gA/+LKQb/lTEJ&#10;+5s4DfCePhHnoEQW36BKHdOaUivKk1w4wo1kQ7uHbU20gnRUr358W6p6hGGmd4tlonSTaZ5ym22a&#10;cKRwl2+vcpVvvHOTb81zknDmc5Bw6XKOcepxjXHrcIxx63CMcetwjHHrcIxx63CMcetwjHHrcP9j&#10;IAP/chsD/4AfA/+OJwX/ly8I+J42C+2iOw7kpUAS2qRGHM6eUSrFl1o3vZFiQrWMakyvh3JUqYJ5&#10;W6R/gGCffIhlm3mQapd3mG2TdaFwkHOsc41zuHSLc8l1inTidIl06HOIdelyh3XqcYd16nCHdepw&#10;h3XqcId16nCHdepwh3XqcP9lHwP/dBoC/4MeAv+QJgT/mi0G9KE0CemmNwvgqj0O1KdEG8mhTynA&#10;m1g2uJVgQrCQaEupi29To4d2Wp6DfmCZgIVllH2NapB7lm6MeZ9xiXipc4Z3tXWEd8V2g3jfdYN4&#10;6HSCeOlzgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpxgnjqcf9nHQP/dxkC/4UcAv+TJAP/nSsF8aQw&#10;BuaqMwjcrjcMz6pDGsWlTii8n1c1s5lfQauUZkqkkG1Tnot0WpiIe2CThYNljoKLaoqAk26Gfpxx&#10;gn2ndH98s3V9fMN2fH3bdnx96HR9fOhzfXzpcn186nF9fOpxfXzqcX186nF9fOpxfXzqcf9pHAL/&#10;eRgC/4cbAv+VIwP7oCkE7qgsBOOvLwXXsjQLy61BGcGoTCe3o1U0r51dQKeZZEmflGtSmZByWZON&#10;eV+OioBkiYeIaYSFkW2Ag5pxfIKkdHmBsXZ3gcB2doHWdnaB53R3gehzeIDpcnh/6nF4f+pxeH/q&#10;cXh/6nF4f+pxeH/qcf9rGwL/excC/4oaAf+YIQL4oyYD6qwnA9+0KQPStTIKx7BAGLysSyazp1Mz&#10;qqJbPqKdY0iamWlRlJVwWI6Sd16Ij35kg42GaX6Kjm16iZhxdoeic3OGrnVxhr12b4fSdnCH6HRx&#10;hehzcoTpcnOE6nFzhOpxc4TqcXOE6nFzhOpxc4Tqcf9tGQL/fhYB/40YAf+bHgH0pyIC5rAgAdq6&#10;IQHNuDEJwrQ+F7iwSSSuq1IxpaZaPZ2iYUeVnmhPjptuV4iYdV2ClXxjfZOEaHiQjGx0j5VwcI2g&#10;cm2MrHRqjLt1aY3OdWmN6HRri+lzbYnqcW2I6nFtiOpxbYjqcW2I6nFtiOpxbYjqcf9wFwL/gRUB&#10;/5AWAf+eGgHwqxsB4rYWANO9HQHIuy8Ivbg8FbO0RyOpsFAwoKtYO5ioX0WQpGZOiaFsVYKec1t9&#10;nHphd5mBZnKXimpulpNuapSecWaUqnNkk7hzY5TLc2OU5nJlkupxZ4/qcGeO6nBnjupwZ47qcGeO&#10;6nBnjupwZ47qcP9zFQL/hRMB/5QUAPyjFQDqsBIA2b4MAM3BGwHCwC0HuL06E665RiGktU8tmrFW&#10;OZKuXkOKq2RMg6hqU3ylcVl2o3hfcaF/Y2yfh2honpFrZJ2cbmCcqHBenLZxXZzJcV2c5HBemutw&#10;YJbrb2GV7G9hlexvYZXsb2GV7G9hlexvYZXsb/93EgH/iREB/5kRAPOoDgDXtQoAz8EKAMbFGAC8&#10;xCoFssI4Eae/RB6eu00rlLhVNou1XECEsmJJfK9pUHatb1Zwq3Zba6p9YGaohmRip49nXqaaalul&#10;pmxYpbVtV6bHbVem4mxXpO1sWp/tbFqe7Wxanu1sWp7tbFqe7Wxanu1sWp7tbP98EAH/jhAA9p4N&#10;ANitCQDNuAkAx8QIAL7KFAC1yicEq8g2D6HFQRuXwksojb9TM4W9Wjx9umFFdrhnS3C3bVFqtXRW&#10;ZbR8W2CyhF9csY5iWLGZZVWwpWZTsLNnUrHGZ1Kx4WdRr/FoU6rwaFSp8GhUqfBoVKnwaFSp8GhU&#10;qfBoVKnwaP+CDgD/lAwA26UGAM6xBwDFuwcAvccHALXQEACs0CMDo88zDJnNPxiPykgk/+L/4klD&#10;Q19QUk9GSUxFAAMJhshRLn3GWDh2xF8/b8JmRmnBbEtkwHNQX797VFu+hFhXvY1bVL2YXVG8pF9P&#10;vLNgTb3FYE294F9MvPBhTbf1Yk229WJNtvViTbb1Yk229WJNtvViTbb1Yv+JCwDhnAMA0KoFAMW1&#10;BQC7vwQAsssIAKvYDQCj2SACmtgvCZDWPBSH1EYfftJPKXbQVjJvz145aM1kP2PMa0RezHNJWst6&#10;TFbKg09Syo1ST8qYVE3KpVZLyrNXSsvFV0nL4FZJyfBYR8f6WUjF+1pIxftaSMX7WkjF+1pIxfta&#10;SMX7WveRBADUogIAx68EALq5AwCwxAUAp9AJAJ/hEACY4SEDj+AwCYbgOxJ930Qbdd5NJG7dVStn&#10;3FwyYttkN13baztZ2nI/Vdp6Q1Lag0VO2o1ITNqYSknapUtI27NMR9zETEbc3kxG2u1MRNj5T0PY&#10;+09D2PtPQ9j7T0PY+09D2PtPQ9j7T9uaAADKqQIAu7MCALC9AwClyQUAm9YJAJToFAGM6SUEhOgz&#10;C3voPBRz6EQba+hLImTnUihe51ktWedgMlXnaDVS5284T+d3O0zngD1J54k/R+iUQUTon0JC6axD&#10;Qem6REDqzURA6uREQOj1REDn+ENA5/hDQOf4Q0Dn+ENA5/hDQOf4Q82jAAC9rgEAsLgBAKTEAgCZ&#10;0AUAj+EKAInxGgGB8SgFePIyDHDyOxNp8kMZYvJKH1zzUCNW81cnUvNeK0/zZS1M9GwwSfRzMkb0&#10;ezRD9IQ2QfWONz71mTk99qQ6O/awOzr3vzw5+M88OPfoPDj37Dw49+w8OPfsPDj37Dw49+w8OPfs&#10;PL+qAACxswAApL8AAJjKAQCM2AQAhPoOAHz7GwJ0+yYFbPwwCmX8OBBe/UAVWP5HGVP+TR1P/1Qg&#10;S/9aIkj/YSVF/2cmQv9tKED/dSo9/30rOv+GLTj/kS42/5svNP+mMDP/sjEy/74yMf/QMjH/1jIx&#10;/9YyMf/WMjH/1jIx/9YyMf/WMrKvAAClugAAmMYAAIvSAAB/3wIAef8RAW//GQJn/yIEYP8sB1r/&#10;NAxU/zwPT/9DE0r/SRVH/08XQ/9VGUD/Wxs+/2EcO/9mHjn/bR82/3QgNP99ITH/hiMv/5EkLf+b&#10;JSz/pSYr/68mKv+7Jyn/vicp/74nKf++Jyn/vicp/74nKf++J6a2AACYwgAAi84AAH7bAAB1+QcA&#10;a/8PAWL/FgJb/x4DVP8mBU7/LgZJ/zUIRf88C0H/Qw0+/0gOO/9OEDj/UxE1/1gSM/9eEzH/ZBQu&#10;/2oVLP9yFir/ehcn/4MYJf+OGST/mBoj/6AaIv+qGyH/rRsh/60bIf+tGyH/rRsh/60bIf+tG5q+&#10;AACLygAAftcAAHDjAABn/wQAXv8NAFb/EgFP/xkCSf8gA0P/JwQ//y4FOv80Bjf/Ogcz/z8HMP9E&#10;CC7/SQks/04JKf9TCif/WAol/14LI/9kCyH/bAwf/3QNHf99Dhv/hw4Z/48PGP+ZDxj/mxAY/5sQ&#10;GP+bEBj/mxAY/5sQGP+bEP9MKgP/SDMF/080Bv9UNwj/WkEO/1xKFv9aVB3/V2Ak/1RrKv9QeC//&#10;TYQz/0qPNv9HmTn/RqE7/0WpPP9EsD7/Q7c//0LAP/9CyUD/QdVB/0HkQf9B7kL/QfZC/0H9Qv9C&#10;/0H5RP9B9Eb/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C70f/Qv9NKQP/SjIE/1EyBv9XNgj/XD8O/15J&#10;Fv9dUx3/Wl4k/1dpKv9TdS//UIE0/02NN/9Klzr/SJ88/0enPf9Grj//RbVA/0S9Qf9ExkL/Q9FC&#10;/0PiQ/9D7EP/Q/VD/0P8Q/xE/0P1R/9D70j/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E60n/RP9NKQP/&#10;TDAE/1QxBf9ZNAj/Xz0O/2FHFv9gUh3/XVwk/1pnK/9WczD/U380/0+KOP9NlDv/S509/0qkP/9I&#10;rED/SLNB/0e7Qv9Gw0P/Rs5E/0XfRP9F6kX9RfNF+0X7RfdG/0TwSf9F6kr/RuVL/0flS/9H5Uv/&#10;R+VL/0flS/9H5Uv/R/9OKQP/Ty4E/1cuBf9dMgf/YzsO/2VGFv9lUB3/YVkk/11kK/9acDD/Vnw1&#10;/1OHOf9QkTz/Tpo//02iQP9LqUL/SrBD/0q3RP9JwEX/SMpG/UjbRvpI50f4SPJH9Uj6RvFJ/0fq&#10;S/9I40z/Sd5N/0reTf9K3k3/St5N/0reTf9K3k3/Sv9PKAP/UiwE/1osBf9hLwf/ZzoO/2pEFf9q&#10;Thz/Z1ck/2JhK/9ebTH/W3g2/1eDOv9UjT3/UpZA/1CeQv5PpUT8Tq1F+020R/pMvEj5TMdI9kvU&#10;SfNL5UnwS/BJ7Uz5SOlM/0rhTv9L2k//TNNQ/03TUP9N01D/TdNQ/03TUP9N01D/Tf9QKAP/VSoE&#10;/10pBf9lLQf/bDgN/29CFP9vSxz/bFUj/2heKv9jaTH/X3Q2/Vx/O/tZiT/5VpJC91SaRPVTokb0&#10;UqlI8lGxSfFQuUrvT8NL7k/PS+tP4kvnT+5L5E/4Td9P/k7VUf9PzlL/UMlT/1DJU/9QyVP/UMlT&#10;/1DJU/9QyVP/UP9RJwP/WCcE/2EnBP9qLAb/cTYM/3RAE/90SRr/clIi/25bKf1oZDD5ZXA29mF7&#10;O/NehUDwW45D7lmWRuxXnkjqVaZK6FStTOdTtU3lU79O41PMTuFT307dU+1P2FL3UdFT/VLKVP5T&#10;xFb/U79X/1O/V/9Tv1f/U79X/1O/V/9Tv1f/U/9SJwP/WyUD/2UkBP9uKgb/djQL/3o9Ef96Rhj/&#10;eE8g+3RYKPZvYS/xa2w27Wd2POljgEDmYIpF5F2SSOFbmkrfWaJN3ViqT9pXslDYVrxR1VXIUtJV&#10;21POVutTy1b2VcZW/Va/WP1Wuln9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1Xtlr9V/9TJgP/XyID/2kh&#10;A/9zKAX/ezIK/387EP+ARBb7fkwe9HtUJe52XS3pcWg05G1yO+BpfEHcZYVG2GKOStRflk3RXZ1Q&#10;zlylUsxarVTJWbZWx1nCV8ZZ0FfCWeZYv1nzWbta+1m1W/tasF37Wq1d+1mtXftZrV37Wa1d+1mt&#10;XftZrV37Wf9WJAP/YiAD/20gA/93JgT/fzAI/4Q5Df2GQRT1hUkb7oJRIud9WirheGQy3HNuOtRu&#10;d0HQaoBHzGaJTMhkkVDFYphTw2CgVcBeqFi+XbFZu128W7lcyVy3XOBctF3vXLBe+V2rX/ldqGD5&#10;XKVh+VylYflcpWH5XKVh+VylYflcpWH5XP9YIgP/ZR4D/3EfA/97JAP/hC4H/4k2C/iLPhHvi0YX&#10;6IhOHuGEVybZfmEx0XhqOstzc0LGb3xIwmyETb5pjFG7ZpNVuGSbWLVjo1qzYaxcsGC3Xq5gxF+s&#10;YNhfqWHrX6dh91+iY/dfn2T3X51k+F6dZPhenWT4Xp1k+F6dZPhenWT4Xv9bIAL/aBwC/3QdAv9+&#10;IwP/iCsF/Y00CfOQOw7qkEMU4o9KGtqKVCXQg10wyX5nOsN4b0K+dHhIuXGATrVuiFKya49Wr2mX&#10;Wqxnn1ypZahfpmSyYaRkv2KiZNBioGTnYp5l9WKaZvVhmGf2YJZo9mCWaPZglmj2YJZo9mCWaPZg&#10;lmj2YP9dHwL/ahoC/3ccAv+CIQL/iykE+ZExB++VOAvmlj8Q3ZRHF9KOUSTKiFsvwoNkObx+bEG3&#10;eXRIsnV8Tq5yhFOqb4tXpm2TW6Nrm16gaqRgnWiuY5toumSZaMtll2jjZJVp82STavRjkWv1YpBr&#10;9WGQa/VhkGv1YZBr9WGQa/VhkGv1Yf9fHQL/bRgC/3obAv+FHwL/jicD9ZUuBeuZNQjhnDsM1phD&#10;FsyTTyLEjVguvYdhOLaCaUGwfnFIq3p5Tqd3gFOjdIhYn3GQW5tvmF+YbqFilW2rZJJst2aQbMZm&#10;j2zfZo5t8WWMbvNki270Y4pu9GKKbvRiim70Yopu9GKKbvRiim70Yv9hHAL/bxYC/3waAf+IHgH/&#10;kSQC8pkrBOeeMQXdoDYJ0ZxBFceXTSG/kVYtt4xfN7GHZ0Crgm5IpX52TqB7fVOceIVYmHaNXJR0&#10;lV+Rcp5ijnGoZYtwtGeJcMNoh3DbZ4Zx7maGcvJlhXLzZIRy9GOEcvRjhHL0Y4Ry9GOEcvRjhHL0&#10;Y/9jGgL/cRUB/38YAf+KHAH8lCEC7pwnAuOiLAPYpDIIzJ9AFMOaSyC6lVUss5BdN6yLZT+lh2xH&#10;oINzTZuAe1OWfYJXknqKXI54kmCKdptjh3WlZoR0sWeCdMBogHTVaIB17Gd/dvJmf3XzZX9182R/&#10;dfNkf3XzZH9182R/dfNkf3XzZP9lGQL/dBQB/4EXAf+NGgH5lx4B66AjAd+mJgLSpzAHyKM+E7+e&#10;SR+2mVMrrpRbNqePYz+gi2pGm4dxTZWEeFKQgX9XjH+HXIh9kGCEe5ljgHqjZn55r2h7eb1pennR&#10;aXl66mh6evJmennyZXp582R6efNkennzZHp582R6efNkennzZP9nFwL/dhQB/4QWAf+QFwH1mxoB&#10;56QdAdurHwHOqi8GxKY9ErqhSB6ynVEqqphZNKKUYT6ckGhFloxvTJCJdlKLhn1XhoSFW4KCjV9+&#10;gJdjen+hZnd+rGh1fbtpc37OaXN+6Gh0fvFmdH3yZXV882R1fPNkdXzzZHV882R1fPNkdXzzZP9p&#10;FgH/eBMB/4cUAP+TFQDxnhUA46gWANWuGwHKrS0GwKk7EbalRh2toVAppZxYM56YXzyXlGZEkJFt&#10;S4uOdFGGjHtWgYmDW3yHi194hpRidISfZXGDqmdvg7hpbYPLaW2D5mhug/Jmb4LyZXCB82RwgfNk&#10;cIHzZHCB82RwgfNkcIHzZP9rFAH/exIB/4oSAP+WEgDtohAA3q0OANCxGQDFsCsFu605D7KpRBup&#10;pU4noKFWMpmdXjuSmmRDi5drSoaUclCAknlVe4+AWneNiV5yjJJhboqcZGuJqGdpibZoZ4nIaGeJ&#10;42doifJmaYfzZWqG82RqhvNkaobzZGqG82RqhvNkaobzZP9uEgH/fhAA/40QAPeaDgDbpwoA07AL&#10;AMq0FgDAtCkEtrE3Dq2uQxqkqkwlm6ZVMJOjXDmMoGNBhp1pSICacE57mHdTdpZ+WHGUhlxskpBg&#10;aJGaY2WQpmVjkLRmYZDGZmGQ4WZhkPJlY47zZGSM9GNkjPRjZIz0Y2SM9GNkjPRjZIz0Y/9xEAH/&#10;gg8A/5ENAN6fCQDTqgkAzLMJAMS4EwC6uCYDsbY1DKezQRier0ojlqxTLo6pWjeHpmE/gKRnRnqh&#10;bkx1n3VRcJ18VWuchFpmmo5dY5mYYF+YpGJdmLJkW5jDZFuY3mNbmPBjXJX1Yl6T9WJek/ViXpP1&#10;Yl6T9WJek/ViXpP1Yv91DgD/hg0A65YIANWjBwDMrQgAxbYHAL28EQC0vSMCq7syCqG5PxWYtkgg&#10;kLNRK4iwWDSArl88eqtmQ3SpbEhvqHNOaqZ6UmWlglZho4xaXaKWXFqiol9XobBgVqHBYFWi3GBV&#10;oe9gVp/3X1ec919XnPdfV5z3X1ec919XnPdfV5z3X/96DAD9iwkA2psEAM6nBgDEsAYAvLkEALXB&#10;DgCswiABpMEwCJq/PBORvUYdibpPJ4G4VjB6tl04c7RkP26yakRosXFJZLB5TV+ugVFbrYpUWK2V&#10;V1SsoVlSrK9bUKzAW1Cs2lpPq+5bT6r6W1Gm+ltRpvpbUab6W1Gm+ltRpvpbUab6W/+ACQDhkgEA&#10;0aAEAMarBQC8tAQAs70DAKvHCwCkyRwBnMgsBpPHOQ+KxUQZgcNNI3rBVCxzv1szbb5iOWe8aT5i&#10;u3BDXrp3R1q5gEtWuYlOU7iUUFC4oFJNuK5UTLi/VEu52FRLt+1USrb5VUqz/lZKs/5WSrP+Vkqz&#10;/lZKs/5WSrP+VvqHAgDWmAAAyaUDAL2vAwCzuAEAqcIEAKHNCACa0BYAktAoBIrPNgyBzkEVecxK&#10;HnLLUiZsylotZslhMmHIaDdcx288WMZ2P1XGf0NRxYlFTsWUSEvFoEpJxa5LSMW/S0fG2EtHxe1L&#10;RsP5TUXC/05Fwv9ORcL/TkXC/05Fwv9ORcL/Tt+QAADMnwAAv6oBALOzAQCpvQIAn8cFAJbSCQCO&#10;2hIAiNskAoDaMgh42T4QcdhIGGrXUB9k1lglX9VfKlvUZy9X1G4zU9N2NlDTfzlM04g7StOUPkfT&#10;oD9F1K5ARNS/QUPV2EBE0+xAQtL2QkHR/kRB0f5EQdH+REHR/kRB0f5EQdH+RNGYAADDpQAAta4A&#10;AKm4AACewwIAlM0GAIrZCgCE4xgBfeQmA3XkMghu4zwPZ+NFFWHjTRtc41UgV+NdJFTjZCdQ4msq&#10;TeJzLUrjfDBI44YyReOQNEPjnDVB5Kk2QOS4Nz/lyzc/5eQ3P+PzNj3i+zg94vs4PeL7OD3i+zg9&#10;4vs4PeL7OMahAAC3qwAAqrQAAJ6+AACTyQIAiNQGAH/uDgB57RsBce0nA2ruMghk7jsNXu5DE1ju&#10;SxdT7lIaUO9ZHkzvYCBJ72cjR+9vJUTwdydB8IApP/CKKj3xlSw78aEtOfKuLjjyvi8389AvN/Pn&#10;Lzbx8y828fMvNvHzLzbx8y828fMvNvHzL7mnAACrsAAAn7sAAJLGAACG0AEAe90FAHT3EQBt9xwB&#10;ZvgmA1/4LwZa+TgKVPlADlD6RxFM+k4USPtVFkX7WxhC+2IaQPxoHD38cB06/XgfOP2CIDb9jSI0&#10;/pgjMv6kJDH/sSUw/78mL//PJi7/4yYu/+MmLv/jJi7/4yYu/+MmLv/jJq2tAACftwAAksIAAIbN&#10;AAB52gAAcPIIAGj/EQBh/xoBWv8jA1T/KwRP/zMGSv87CEb/QgtD/0kNQP9PDj3/VRA6/1sROP9h&#10;EzX/aBQz/28VMP94Fi7/ghcs/40ZKv+ZGin/pBoo/68bJ/+6HCb/xxwm/8ccJv/HHCb/xxwm/8cc&#10;Jv/HHKG0AACTvwAAhsoAAHjWAABs4gAAY/wHAFz/DwBV/xYBT/8eAkn/JgNE/y4EQP80BTz/OwY5&#10;/0EHNv9GCDP/TAgx/1EJLv9XCiz/XQoq/2QLKP9sDCX/dQ0j/38OIf+KDyD/lRAe/6AQHv+oER3/&#10;sREd/7ERHf+xER3/sREd/7ERHf+xEZW8AACGxwAAedMAAGvgAABe7QAAVv8DAE//DABJ/xIBQ/8Z&#10;AT7/IAI5/ycDNf8tAzL/MwQu/zgEK/89BSj/QgUm/0cFJP9MBiL/UQYg/1cGHf9eBxv/ZQcZ/24I&#10;F/94CBX/gwgT/40JE/+WCRL/ngkS/54JEv+eCRL/ngkS/54JEv+eCf9CLQP/QjIE/0gyBP9MNgb/&#10;TjwI/1BHDv9QUhX/Tl8a/0trH/9IdyT/RYMn/0KOKv9Blyz/P6Au/z+nL/8+rjD/PbUx/z28Mv88&#10;xTL/PM4z/zvfM/876jT/O/M0/zv7NP88/zP+PP8z/D3/NPY//zX1P/819T//NfU//zX1P/819T//&#10;Nf9DLAP/RDAE/0owBP9ONAb/UToI/1NGDv9SURX/UV0a/05pIP9LdCT/SIAo/0WLK/9DlS3/Qp0v&#10;/0GlMP9ArDH/P7My/z+6M/8+wjT/Psw0/z7cNf896DX/PfE1/z76Nf0+/zX7P/80+D//NvJB/zfw&#10;Qf838EH/N/BB/zfwQf838EH/N/9ELAP/Ry4D/00uBP9RMgX/VDkI/1dEDv9WTxX/VFob/1FmIP9O&#10;ciX/S30p/0iILP9Gki7/RZsw/0SiMv9DqTP/QrA0/0K3Nf9Bvzb/Qck2/0DXN/9A5Tf9QPA3+kD4&#10;N/dB/zb2Qf838kH/OOxD/znqRP856kT/OepE/znqRP856kT/Of9FKwP/SSwD/1AsBP9VLwX/WTcI&#10;/1xCDv9bTRX/WFcb/1ZjIP9SbyX/T3oq/0yFLf9KjzD/SJgy/0efNP9GpjX/Ra02/0W0N/9EvDj+&#10;RMY4/ETSOflD4jn2RO4580T3OfFE/znvRP8660X/O+RG/zzjRv8840b/PONG/zzjRv8840b/PP9G&#10;KwP/TSkD/1QpBP9ZLAX/XjUH/2FADf9hShT/XlQa/1pfIP9Xayb/VHYq/1GBLv9OizH+TJQ0/Euc&#10;NftKozf6Sao4+EixOfdIuTr2R8I79UfNO/JH3zvuR+w760j2O+lH/z3nR/8+4Uj/P9pK/0DYSv9A&#10;2Er/QNhK/0DYSv9A2Er/QP9HKgP/UCcD/1gmA/9eKgT/YzMH/2Y9Df9mRxP/ZFEa/2BbIP9cZyb9&#10;WXIr+lZ9L/hThzP2UZA19FCYN/JOnznxTaY770ytPO5MtT3sS74960vKPulL3D7lTOo94kv1P99L&#10;/kHcSv9C1Ez/Q81N/0PLTv9Dy07/Q8tO/0PLTv9Dy07/Q/9KKAP/VCQD/1wjA/9jKAT/aDAG/2w7&#10;C/9sRBL/ak4Z/mZYH/lhYiX1Xm0r8lt4MO9YgjTsVos36lSUOehTmzvmUaM95VGqPuNQsj/hT7tA&#10;4E/HQN5P2EHZT+hB1E/0Q9BO/kXOTv9GyFD/RsJR/0fAUf9HwFH/R8BR/0fAUf9HwFH/R/9NJQL/&#10;VyEC/2AgA/9oJgP/bi4F/3I4Cv9yQRD9cEsX921UHfJoXiTtZGkq6WF0MOVefjTiW4c44FmPO91X&#10;lz7bVZ9A2FSmQtVTrkPSUrdE0FLCRc5S0EbLUuVGyFLySMVS/UnCUv9KvFT/SrdV/0q2Vf9KtlX/&#10;SrZV/0q2Vf9KtlX/Sv9QIwL/Wx4C/2QeAv9tJAP/cysE/3c1CP54Pg72d0cU8HRQG+pvWiLka2Up&#10;4GdvL9tjeTXWYII60l2KPs9bkkHMWZpDylihRchXqUfGVrJJxFa8SsJVyUu/Vd9LvFbuTLlW+k23&#10;Vv9Nslj/Ta5Z/02sWf9NrFn/TaxZ/02sWf9NrFn/Tf9TIAL/XhwC/2gcAv9xIgL/eCgD/3wxB/h+&#10;OgvwfUMR6XpMGOJ2Vx/ccmEo1G1rL89pdDbLZX07x2KFQMRgjUPBXpVGv12cSLxbpEu6Wq1MuFm3&#10;TrZZw0+0WdVPsVrqUK5a91CsWv9QqFv/UKRc/1CkXf9PpF3/T6Rd/0+kXf9PpF3/T/9WHgL/YRkC&#10;/2waAv91IAL/fCUD/YEuBfOENwnqhD8O4oFIFdt9Ux3Rd10ny3JnMMZucDfCang8vmeAQbpliEW3&#10;Y5BItGGYS7Jfn02vXqhPrV2yUatdvlKpXc5Tpl3lU6Re9FOiXv9Tn1//Upxg/1KbYP9Sm2D/Uptg&#10;/1KbYP9Sm2D/Uv9YHAL/ZBcB/3AZAf95HQH/gCMC+IYqA+2JMgbkijsK3IhFEtGCUBzKfVomxHhj&#10;L75zbDe5b3Q9tWx8QrJqhEauZ4xKq2WTTahkm0+lYqRSo2GuVKFhuVWfYchWnWHhVpti8VWZYv1V&#10;l2P/VJVk/1SUZP9TlGT/U5Rk/1OUZP9TlGT/U/9aGgL/ZxUB/3MXAf99GwH/hCAB84omAuiOLgTf&#10;kDYH1IxBEcuHTRvEglcmvX1gL7d4aTaydHE9rnF4QqpugEembIhKo2qPTqBomFGdZ6BTmmaqVZhl&#10;tVeVZcRYlGXbWJJm71eRZvxXj2f+Vo5n/lWNaP5VjWj+VY1o/lWNaP5VjWj+Vf9cGAH/aRMB/3YW&#10;Af+AGQH9iB0B744iAeSTKQLalDEGzpA/D8aLSxq+hlUlt4FeLrF9ZjaseW48p3Z1QqNzfUefcIRL&#10;nG6MTphslFKVa51UkmqnV5BpslmNacBajGnVWopq7FmKavpYiWv9V4dr/VaHa/5Wh2v+Vodr/laH&#10;a/5Wh2v+Vv9eFwH/bBIB/3gUAf+DFwD5ixoA65IdAeCYIwHTmC8FypQ9DsGPSRm5ilMksoZbLayB&#10;ZDWmfms8oXpyQp13ekeZdYFLlXOJT5FxkVKOb5pVi26kWIhtr1qGbb1bhG3QW4Nu6VqDbvhZgm/8&#10;WIJv/VeCb/1Xgm/9V4Jv/VeCb/1Xgm/9V/9gFQH/bhEB/3sTAP+GFAD2jxYA55YYANucHADPmy0E&#10;xZc7DbyTRxi0jlEjrYpZLKeGYTShgmk7nH9wQZd8d0aTeX5Lj3eGT4t1jlKIc5dVhHKhWIJxrFp/&#10;cbpcfnHMXH1y51t9cvZafHL8WXxy/Fd8cv1XfHL9V3xy/Vd8cv1XfHL9V/9iFAH/cREB/30RAP+I&#10;EgDykhIA45oSANWfGQDKnisEwZs5DLiXRRewkk8iqY5YK6KKXzOchmc6l4NuQJKAdUWNfnxKiXyE&#10;ToV6jFKCeJVWfnefWHt2qlt5dbhcd3XKXHd25Vx3d/Vad3b7WXd2/Fh3dvxXd3b8V3d2/Fd3dvxX&#10;d3b8V/9kEgH/cxAA/4AQAP+LEADvlQ4A354NANCiFwDGoSkDvZ43C7SaQxaslk0gpJJWKp2OXjKX&#10;i2U5kohsQI2Fc0WIg3pKhICBToB/ilJ8fZNVeHydWHV7qFtzerZccXrHXHF64lxxe/NacXv7WXJ6&#10;/FhyevxYcnr8WHJ6/FhyevxYcnr8WP9nEQH/dQ8A/4MOAPSODQDbmQoA1KELAMykFQDCpCcDuKI2&#10;CrCeQhWnmkwfoJdUKZmTXDGTkGM4jY1qP4iKcUSDiHhJfoZ/TXqEiFF2gpFVc4GbWG+Aplptf7Rc&#10;a3/FXGuA31xrgPJaa4D7WWx+/FhtfvxYbX78WG1+/FhtfvxYbX78WP9pEAH/eA4A/4UMAOKSCADV&#10;mwkAzqMJAMeoEgC9qCUCtKY0CauiQBOjn0oem5tSJ5SYWjCOlWE3iJJoPYKQb0N+jnZIeYx9THWK&#10;hVBxiI5UbYeZV2qGpFlnhbFbZYXCW2WF3FtlhfBaZoX7WWeD/Fhng/xXZ4P8V2eD/Fdng/xXZ4P8&#10;V/9sDgD/ewwA8okJANmVBgDPnggAyaYIAMGrEAC4qyICr6oyCKanPhKepEgclqFRJY+eWC6Im181&#10;gplmPH2WbUF4lHRGc5J7S2+Qg09rj4xSZ46WVWSNolhhjK9ZX4zAWl+M2VlfjO5ZX4z7WGGK/Vdh&#10;if1XYYn9V2GJ/Vdhif1XYYn9V/9vDAD/fwkA340DANKYBgDKogYAwqkGALqvDgCysCABqa4vBqGs&#10;PBCYqUYakadPI4mkViyDol0zfZ9kOXedaz9ym3FEbpp5SGmYgUxll4pQYZWUU16VoFVblK1XWpS9&#10;WFmU1FdZlOxXWZP5VluR/lVbkP5VW5D+VVuQ/lVbkP5VW5D+Vf9zCQD1hAQA2JEDAMycBQDDpQUA&#10;u60EALOzDACrtRwBo7QsBZuyOQ6SsEQXiq1NIIOrVCl9qVwwd6diNnGlaTxspG9BaKJ3RWShf0lf&#10;n4hMXJ6ST1ienlJWnatTVJ28VFOd0VRTnetTU5z4U1Sa/1NUmf9TVJn/U1SZ/1NUmf9TVJn/U/94&#10;BgDhiQAA0JYCAMahAwC8qQMAs7ABAKu4CACkuhgAnLopA5S5NguMt0EUhLVKHXyzUiV2sVoscK9g&#10;MmuuZzhmrW48Yqt1QF6qfURaqYZIVqiRSlOonU1Rp6pOT6i6T06oz09Op+lPTab3T02l/09OpP9P&#10;TqT/T06k/09OpP9PTqT/T/p/AADYjgAAyZsBAL6lAgC0rQEAq7UAAKG/BACbwRQAlMElAozAMwiE&#10;vz4RfL1IGXW8UCFvulgnarlfLWW4ZTJgt2w2XLZ0Oli1fD5VtIVBUbSQRE6znEZMs6lISrO5SEm0&#10;zkhJs+lISLH2SUiw/0pIsP9KSLD/Skiw/0pIsP9KSLD/SuKGAADOlAAAwqEAALapAACrsQAAoboB&#10;AJjDBQCQyRAAiskgAYPJLwV7yDsNdMdFFG7GThtoxVYhY8RdJ17DZCtawmsvVsFyM1PBezZPwIQ5&#10;TMCPPErAmz5HwKg/RsC4QEXAzUBFwOg/RL72QUO9/0JDvP9DQ7z/Q0O8/0NDvP9DQ7z/Q9aNAADG&#10;mwAAuKUAAK2uAACitgAAmL8CAI3IBgCD0QsAf9IaAHnSKgNy0jcIbNFCD2bRSxVh0FMaXM9bH1jP&#10;YiNUzmknUc5xKk3Oei1KzoMwSM6OMkXOmjRDzqg1Qs64NkHPzTVBzug1QM31Nz/L/jk+y/85Psv/&#10;OT7L/zk+y/85Psv/OcqWAAC8ogAAr6oAAKOzAACYvAAAjcYDAILPBwB42QsAc94YAG7eJgJo3jMF&#10;Yt4+Cl3eSA9Z3lAUVd5YF1HeYBtO3mceS91vIEjeeCNG3oElQ96MJ0HemCk/3qYqPt+1Kj3gyCo9&#10;3+MqPN3xKzvc+y063P0uOtz9Ljrc/S463P0uOtz9LsCfAACxpwAApLAAAJi6AACNwwAAgc0CAHbX&#10;BwBu6A8AaegbAWPoJwJe6TIFWOk7CFTpRAxP6kwPTOpTEknqWxVG6mIXROtqGUHrchs/63sdPOuG&#10;HjrskSA47J4hN+2sIjbtuyM17s8jNO7mIzTr9SM06/gjNOv4IzTr+CM06/gjNOv4I7OlAACmrQAA&#10;mbcAAI3BAACAywAAddUBAGnhBgBk8xEAXvMcAVn0JgJU9DAET/U4Bkv1QAhH9kcKRPZODEH3VQ4/&#10;91wPPPdjETr4ahM3+HMUNfh9FjP5iBcx+ZQYL/qhGS76rxot+74aLPvPGyv75xsr++sbK/vrGyv7&#10;6xsr++sbK/vrG6iqAACatAAAjb8AAIDJAAB00wAAZ94AAF7yCABZ/hEAU/8aAU7/IwJJ/ysDRf8z&#10;BEH/OgU+/0EGO/9HBzj/Tgg1/1QJM/9aCTH/YQov/2kLLP9yDCr/fQ0o/4gOJv+VDyX/oRAk/64R&#10;I/+6EiL/yhIi/9ASIv/QEiL/0BIi/9ASIv/QEpyyAACOvAAAgccAAHPRAABn3QAAWeMAAFP9BgBN&#10;/w4ASP8WAEP/HgE//yYCOv8tAjf/MwMz/zkDMP8/BC7/RAQr/0oFKf9QBSf/VgYk/10GIv9lByD/&#10;bgcd/3kIG/+FCBr/kgkZ/54JGP+oCRf/swkX/7cJF/+3CRf/twkX/7cJF/+3CZC6AACCxQAAdNAA&#10;AGfcAABY4wAATfAAAEf/AgBC/wwAPP8RADj/GAE0/x8BMP8lASz/KwIp/zACJf81AiP/OgIg/z8D&#10;Hv9EAxz/SQMZ/08DF/9WBBX/XgQS/2gEEf9yBQ//fgUO/4oFDv+UBQ3/ngUN/6IFDf+iBQ3/ogUN&#10;/6IFDf+iBf85LwL/PDAD/0ExA/9ENAT/RDoG/0RFCP9FUQz/Q10R/0FpFv8+dhn/PIEc/zqMHv85&#10;liD/OJ4h/zelI/83qyP/NrIk/za5Jf82wCX/Ncom/zXXJv815Sb/Ne8m/zX4Jv82/yb+Nv8m/Db/&#10;Jvw2/yf6Nv8o+jb/KPo2/yj6Nv8o+jb/KP85LwL/Pi8D/0QvA/9GMgT/SDgG/0hDCP9ITw3/R1sS&#10;/0RnFv9Ccxr/P38d/z2KH/88kyH/O5sj/zqiJP85qSX/ObAm/zi2Jv84vif/OMcn/zjTKP844yj/&#10;OO0o/jj3KPs4/if5Of8n+Dj/Kfg4/yr2OP8q9jj/KvY4/yr2OP8q9jj/Kv86LwL/QSwD/0YsA/9K&#10;LwT/TDcF/01BCP9MTA3/S1gS/0hkF/9GcBv/Q3we/0GHIP8/kCP/Ppgk/z2gJf89pib/PK0n/zy0&#10;KP87uyn/O8Qp/zvPKf474Cr7O+sq+Dv1KfY8/in0PP8q8zv/K/I7/yzvO/8t7zv/Le87/y3vO/8t&#10;7zv/Lf88LQL/RCkC/0opA/9OLAT/UTQF/1I+CP9SSg3/UFUS/01hF/9KbRv/SHgf/0WDIv9DjST/&#10;QpUm/0GdJ/9Aoyj/QKop/j+xKv0/uCv8P8Er+j/LK/c/3Cz1P+ks8T/0K+8//SztP/8t7D7/L+s+&#10;/zDnP/8w5z//MOc//zDnP/8w5z//MP9AKgL/SCYC/04mA/9SKQP/VjIF/1c8B/9XRwz/VVES/1Jd&#10;F/9QaRz/TXQg/0p/I/1IiSb7R5Eo+kaZKfhFoCr3RKcr9UStLPRDtS3zQ70t8kPILvBD1y7sQ+cu&#10;6UTzLeZD/DDkQv8x40L/MuFC/zPcQ/803EP/NNxD/zTcQ/803EP/NP9DJwL/SyMC/1IiAv9YJwP/&#10;XC8E/105B/9eQwz/W04R/1hYF/5VZBz6Um8g91B6JPRNhCfyTI0p8EqVK+9JnC3tSaMu7EiqL+pH&#10;sS/pR7ow50fFMOZH0jDiSOUw30fyMttH+zTYRv811Ub/NtJG/zfNSP83zUj/N81I/zfNSP83zUj/&#10;N/9GJAL/TyAC/1YfAv9dJAP/YSwE/2M1Bv9kQAv/YkoQ+l5UFvVbXxzxWGsg7lV1JetTfyjoUYgr&#10;5k+RLeROmC/iTaAw4UynMd9MrjLdS7cz20vCNNlKzzXVS+Q10EvwNs1K+zjKSv86yEr/OsZL/zvB&#10;TP87wUz/O8FM/zvBTP87wUz/O/9KIQL/Ux0C/1scAv9iIgL/ZykD/2kyBf9qPAn5aEYP8mVQFe1h&#10;WxroXmYg5FtxJeFYeyneVoQs21SML9hSlDLUUZs00lCjNdBPqjfOTrI4zE68OcpOyTrITt06xE/t&#10;O8FO+T2+Tv89vE7/PrpP/z62UP8+tlD/PrZQ/z62UP8+tlD/Pv9NHgL/VhoB/18aAf9nIAL/bCYC&#10;/28uBPlwOAfyb0IM62xLEuVpVxnfZWIf2mFsJdRddirQW34vzVmHMspXjzXIVpY3xlSdOcRTpTvB&#10;U608v1K3Pr1Swz+8UtM/uVLoP7VS9kGzUv9BsVP/Qa9T/0GsVP9BrFT/QaxU/0GsVP9BrFT/Qf9Q&#10;HAH/WhcB/2QYAf9sHQH/cSMC/XUqA/N2MwXrdj0K43NHD9xvUxfUa14fzmZnJspjcSvGYHkwwl6B&#10;NL9ciTe9WpE6ulmYPLhYoD62V6hAtFayQrJWvUOwVcxDrVbjRKtW80SoV/5Ep1f/RKVY/0SiWP9E&#10;olj/RKJY/0SiWP9Eolj/RP9TGQH/XRQB/2gWAf9wGgH/diAB93omAu18LgPkfDgH3HpEDdJ1TxbL&#10;cFoexmxjJsFobCy9ZnUxuWN9NbZhhDmzX4w8sF2UP65cm0GrW6RDqVqtRadauEalWcdHo1reR6Fa&#10;70efW/xHnVv/R5tc/0aaXP9Gmlz/Rppc/0aaXP9Gmlz/Rv9VFwH/YBIB/2sUAf90FwD/ehwB8n8i&#10;AeeBKQLegjME039ADMt6TBXEdlYevnFgJbluaCy0a3EysWh5Nq1mgDqqZIg9p2KPQKVgl0OiX6BF&#10;n16pR51etEmbXcJKmV3WSpde7EqWX/pJlV//SZNg/0iSYP9HkmD/R5Jg/0eSYP9HkmD/R/9YFQH/&#10;YxEB/24SAP93FQD7fhgA7YMdAOKHIwHWhy4DzIM9C8V/SRS9e1Mdt3ZdJbJzZSytb20yqW11N6Zq&#10;fDuiaIQ+n2aMQZxllESZY5xHl2KmSZRisEuSYb5MkGHQTI9i6EyOY/hLjWP/Soxk/0mLZP9Ji2T/&#10;SYtk/0mLZP9Ji2T/Sf9aEwH/ZhAA/3ERAP96EgD3ghQA6IcXAN2LHADQiywDx4g7Cr+ERxO4f1Ec&#10;sXtaJKx3YiundGoxo3FyNp9veTubbYA/mGuIQpVpkEWSaJlIj2aiSoxmrUyKZbpNiGXMTodm5k6G&#10;Z/ZMhmf/S4Vo/0uEaP9KhGj/SoRo/0qEaP9KhGj/Sv9cEgH/aA8A/3QQAP99EADzhRAA5IsRANaP&#10;FwDLjioCwow4CbqIRBKzhE8brH9YI6d8YCuheGgxnXVvNplzdjuVcX0/km+FQo5tjUWLbJZIiGug&#10;S4Vqqk2DabdOgWnIT4Bq40+Aa/ROf2v/TH9r/0t/a/9Lf2v/S39r/0t/a/9Lf2v/S/9eEAH/aw4A&#10;/3YOAPuADQDqiA0A248MANCSFQDHkicCvo82CLaMQhGuiE0aqIRWIqKAXiqcfWUwl3psNZN3czqP&#10;dXs+jHOCQohyi0aFcJNJgm+dTH9uqE59brVPe23GUHpu4FB5b/JOeW/+TXlv/0x5b/9LeW//S3lv&#10;/0t5b/9LeW//S/9gDwD/bQ0A/3kMAO6DCwDbiwkA1JEKAMyVEwDClSUCuZM0B7GPQRCqjEsZo4hU&#10;IZ2EXCmXgWMvkn5qNY58cTmKeng9hniAQoN2iEV/dZFJfHObTHlypk52crNQdXLDUHNy3VB0c/BP&#10;dHP9TXRz/0x0c/9MdHP/THRz/0x0c/9MdHP/TP9iDgD/bwwA/HsKAN6GBgDVjggAz5QJAMeYEQC+&#10;mCMBtZYyBq2TPw+mkEkYn4xSIJiJWiiThmEujoNoNImBbzmFf3Y9gX1+QX17hkV6eY9JdniZTHN3&#10;pE5xd7FQb3bBUG532VBud+9Pbnf8Tm53/01vd/9Mb3f/TG93/0xvd/9Mb3f/TP9kDQD/cgoA8H4G&#10;ANqIBQDQkAcAypcIAMKbEAC5myEBsZowBqmXPQ6hlEcXmpFQH5SNWCeOi18tiYhmM4SGbTiAhHQ9&#10;e4J7QXiAhEV0f41IcX2XS218ok5rfK9PaXu+UGh81VBofO1PaXz7Tml8/01qe/9Manv/TGp7/0xq&#10;e/9Manv/TP9mCgD/dQgA4YECANSLBQDLkwYAxJoGAL2eDgC1nx8BrJ4uBaSbOwydmEUVlpVOHo+T&#10;ViWJkF0shI5kMn+Lazd6inI8doh5QHKGgURvhYpHa4OVSmiCoE1lgaxOY4G8T2KB0U9igetOY4H5&#10;TWOB/0xkgP9LZID/S2SA/0tkgP9LZID/S/9pCAD7eAQA3IQBAM+PBADGlwUAv50FALehDACvoxwA&#10;p6IsBJ+gOQuYnkMUkZtMHIqYVCOEllwqf5RiMHqSaTV1kHA6cY53Pm2Nf0Jpi4hGZYqSSWKJnktf&#10;iKpNXoi6TlyIzk5diOlNXYf4TF2H/0tehv9LXob/S16G/0tehv9LXob/S/9tBQDqfAAA1YgAAMqS&#10;AwDBmgMAuaADALGmCQCppxkAoqcpA5qlNgmSo0ESi6FKGoSfUiF+nVooeZtgLnSZZzNvl244a5Z1&#10;PGeUfUBjk4ZDYJGQRlyRnElakKlLWJC4TFeQzExXkOdLV4/3SleO/0pYjv9JWI7/SViO/0lYjv9J&#10;WI7/Sf9xAQDggAAAz4wAAMSWAgC7ngIAsqQAAKmqBQCirBUAm6wmApSrNAeMqj8PhahIF36mUB54&#10;pFglc6JeK26hZTBqn2w0ZZ5zOWGdezxem4RAWpqOQ1eZmkVUmadHUpm2SFGZykhRmOZIUZf1SFGX&#10;/0dRlv9HUZb/R1GW/0dRlv9HUZb/R/Z3AADYhQAAyZEAAL+bAQC0ogAAq6gAAKGwAACashEAlLMi&#10;AY2yMAWFsTwMfq9GFHiuThtyrFYhbatcJ2ipYyxkqGowYKdxNFymeThYpYI7VaSMPlGjmEBPo6VC&#10;TaO0Q0yjyENMo+RDS6H0Q0ug/0RLoP9ES6D/REug/0RLoP9ES6D/RON9AADPiwAAwpYAALefAACt&#10;pgAAo60AAJm1AACQuQ4Ai7oeAYS6LQN9uTkJd7hDEHG2TBdrtVMdZrRaImKzYSZesmgrWrFvLlaw&#10;dzJTsIE1T6+LOEyvlzpKrqQ8SK6zPUeuxz1HruM8Rq3zPUar/j5Fq/8/Rav/P0Wr/z9Fq/8/Rav/&#10;P9qDAADHkQAAu5wAAK+kAAClqwAAmrIAAJC6AQCGwQkAgcIYAHvCKAJ1wjUGb8FADGnASRJkv1EX&#10;X75YHFu+XyBXvWYkVLxuJ1G8dipNu38tSruKMEi7ljJFu6M0Q7uyNEK7xTVDu+I0QrnzNUG4/TdA&#10;t/83QLf/N0C3/zdAt/83QLf/N86LAAC/mAAAsqEAAKepAACcsAAAkbgAAIbAAgB7yAcAdMsSAHDM&#10;IgFryzADZss8B2HLRQxcyk4RWMpWFVTKXRlRyWQcTslsH0vJdCJIyH4kRciIJ0PIlShByKIqP8ix&#10;Kz7JxCs+yeEqPsfyKz3G/C08xf8uPMX/LjzF/y48xf8uPMX/LsSTAAC2nwAAqaYAAJ2uAACStwAA&#10;hr8AAHvHAwBwzwcAZ9YNAGTXGgBg2CoBXNg2A1jYQQZU2EoKUNhSDU3YWhBK12ITR9dpFkXXchhC&#10;13waQNiHHD3Ykx482KEfOtmwIDnZwyA52d8gOdfvIDjV+SI31P8jN9T/IzfU/yM31P8jN9T/I7mc&#10;AACrpAAAn6wAAJO1AACHvgAAe8YAAHDOAwBl1gcAXeMOAFrjGwBW4ycBUuQyAk7kPARK5EQGR+VN&#10;CEXlVQpC5VwMQOVkDj7mbBA75nYSOeaAFDfnjBU155kWNOeoFzLouBgy6MwYMejlGDHm9Bgx5fwY&#10;MeX8GDHl/Bgx5fwYMeX8GK6iAAChqgAAlLMAAIi9AAB7xgAAb84AAGPWAQBY3gUAVO4QAFHvGwBN&#10;7yYBSfAvAkXwOANB8T8EPvFHBTzyTgY68lUHN/JcCDXzZAkz820KMfR3DC/0gg0t9I8OK/WdDyr2&#10;qxAp9rwQKPbOESf35hEn9fERJ/XxESf18REn9fERJ/XxEaOoAACWsgAAiLsAAHvFAABvzgAAYtcA&#10;AFbeAABO8AcASvoQAEb7GQBC+yIBP/wqATv9MgI4/TkCNf4/AzL+RgMw/0wELv9TBSv/WgUp/2IG&#10;J/9rBiT/dgcj/4IIIf+QCCD/nQkf/6sJHv+6CR3/yQkc/90JHP/dCRz/3Qkc/90JHP/dCZiwAACK&#10;ugAAfMQAAG/NAABi2AAAVd4AAEnkAABE+wUAP/8OADv/FQA4/xwANP8kATH/KwEt/zEBKv82Aif/&#10;PAIl/0ICI/9IAiD/TgMe/1UDHP9dAxn/ZwQX/3IEFf9/BBT/jAUT/5oFEv+mBRH/sgUR/7wFEf+8&#10;BRH/vAUR/7wFEf+8BYy4AAB9wgAAb8wAAGLYAABU3wAAR+UAAD7xAAA5/wEANP8LADD/EAAs/xYA&#10;Kf8cACb/IgAi/ycBH/8sARz/MQEa/zYBGP88ARX/QQET/0gCEf9PAhD/VwIN/2ECDP9sAgr/eQIJ&#10;/4YDCP+SAwf/nQMG/6UDBv+lAwb/pQMG/6UDBv+lA/8xMQL/Ni4C/zovAv87MgP/OzkE/ztDBf85&#10;Twf/OFwK/zZoDf80dBD/MoAS/zGLFP8wlBb/MJsX/y+iF/8vqBj/Lq8Z/y61Gf8uvBn/LsUa/y7P&#10;Gv8u4Br/Lusa/y70Gv8u/Br8L/8Z+y//Gvou/xv6Lv8c+i7/HPou/xz6Lv8c+i7/HP8zLwL/OSwC&#10;/z0tAv8+MAP/PzYE/z9BBf89TQf/PFkK/zplDv84chH/Nn0T/zWIFf80kRf/M5kY/zOgGf8yphn/&#10;Mqwa/zGzGv8xuhv/McIb/zHMG/8x3Rv/Mekb/THzG/oy+xv4Mv8b9zL/HPYx/x31Mf8e9TH/HvUx&#10;/x71Mf8e9TH/Hv81LAL/PCoC/0AqAv9CLQP/QzQE/0Q/Bf9CSgf/QVYK/z9iDv89bhH/O3oU/zmE&#10;Fv84jhj/N5YZ/zadGv82pBv/Naoc/zWwHP81tx3/Nb8d/zXJHfw12B36Necd9zXxHfQ1+h3yNf8e&#10;8TX/H/A1/yDvNP8h7zT/Ie80/yHvNP8h7zT/If84KgL/PycC/0MmAv9GKQL/STID/0k8Bf9IRwf/&#10;RlML/0RfD/9CahL/QHYV/z6AGP88ihn/PJIb/zuaHP06oB38Oqcd+zmtHvo5tB/5Obwf+DnGH/Y5&#10;0x/yOeQf7znwH+w6+h/qOf8h6Tn/I+g5/yTnOf8k5zn/Jec5/yXnOf8l5zn/Jf88JwL/QyMC/0gi&#10;Av9MJgL/Ty8D/1A5Bf9OQwf/TE8L/0pbD/9IZhP/RXEW/EN8GfpChhv4QY4c9kCWHvU/nR/zP6Mg&#10;8j6qIPE+sSHwPrkh7j7DIe0+zyHqPuIh5j/vIeM++SPhPf8l3z3/J949/yjcPf8o3D3/KNw9/yjc&#10;Pf8o3D3/KP8/IwH/RyAB/0weAf9RJAL/VSwD/1Y1BP9VPwb/U0oK/lBWD/pOYhP2S20X80l3GvBH&#10;gRzuRooe7EWSIOtEmSHpQ6Ai6EOnI+ZDriPlQrYk5ELAJOJDzCTfQ+Ak20PtJdZC+CjTQv8q0UL/&#10;K89B/yvOQf8szkH/LM5B/yzOQf8szkH/LP9DIAH/ShwB/1AbAf9XIQH/WygC/1wyA/9bOwb8WUYJ&#10;9lZRDvFUXRPtUWgX6U9yGuZNfB3kS4Ug4kqOIeBJlSPeSJwk3EejJtpHqyfYRrMo1Ua8KNNGyCnR&#10;RtwqzUfsKslG9yzHRv8uxEb/L8NG/y/CRv8vwUb/L8FG/y/BRv8vwUb/L/9GHQH/ThgB/1YYAf9c&#10;HgH/YCUC/2ItA/xiNwX0YEEI7l1MDehaWBLjWGMX31VuG9tSdx/YUIAi1E+JJNFNkCfPTJcozUye&#10;KstLpivJSq0sx0q3LcZKwi7EStEvwUvnL71K9DG7Sv8yuEr/MrdL/zO2S/8ztkv/M7ZL/zO2S/8z&#10;tkv/M/9KGgH/UhUB/1oWAf9hGwH/ZiEB/mgpAvRoMgPsZzwG5WRIC99hVBDZXl4X0ltpHM5YciDL&#10;VnskyFSDJ8VSiyrDUZIswVCZLr9PoS+9T6gxu06xMrlOvDO3Tso0tU7hNLJO8TWvT/02rU//NqxP&#10;/zarT/82q0//NqtP/zarT/82q0//Nv9NFwH/VRIB/18UAP9mGAD/ax0B+G0kAe1uLALlbTYE3WtD&#10;CNRnTxDNZFoXyGBkHcRdbSLBW3YmvVl+KbtXhSy4Vo0vtlWUMbRUnDOyU6Q0sFKtNq1StzesUsU4&#10;qlLaOKdS7TmlU/o5o1P/OaJT/zmhVP84oVT/OKFU/zihVP84oVT/OP9PFAH/WRAA/2MSAP9qFAD/&#10;bxkA8nIfAOZ0JgHddDEC03E/CMttSw/FaVYXwGZgHbtjaSK3YHEntF55K7FcgC6uW4gxrFmPM6pY&#10;lzWnV583pVeoOaNWszqhVsA7n1bSPJ1W6TybV/g8mlf/PJlY/zuYWP87mFj/OphY/zqYWP86mFj/&#10;Ov9SEgH/XA4A/2YQAP9tEQD6cxQA63cYAOB5HwDUeS0Cy3Y8B8RySA6+b1MWuGtcHbNoZSKvZW0n&#10;rGN1K6lhfC+mX4Qyo16LNaFdkzeeXJs5nFukO5larz2XWrs+llrMP5Ra5T+SW/U+kVv/PpBc/z2Q&#10;XP88j1z/PI9c/zyPXP88j1z/PP9VEQD/Xw0A/2kOAP9xDgD1dxAA5nsRANl9GADOfSoCxXs5Br53&#10;RQ63dFAVsXBZHK1tYiKoamknpWhxLKFmeC+eZIAzm2KHNphhjziWYJg7k1+hPZFeqz+PXrhAjV7I&#10;QYte4UGKX/NAiV//P4lg/z6IYP8+iGD/PYhg/z2IYP89iGD/Pf9XDwD/YgwA/2wMAPh0DADpegwA&#10;3n4MANKBFQDIgScBwH82Brh8Qg2yeE0VrHVWG6dyXyKib2YnnmxuLJtqdTCXaHwzlGeENpFljDmO&#10;ZJU8jGOePoliqECHYrVChWLFQoRi3kODY/FCgmP9QYJk/0CCZP8/gmT/P4Jk/z+CZP8/gmT/P/9Z&#10;DgD/ZAsA/24KAOp3CADbfQgA1IIKAMyEEgDDhSQBu4M0BbOAQAytfEsUpnlUG6F2XCGcc2QmmHFr&#10;K5Rvci+RbXkzjmuBNotqiTmIaJI8hWebP4JmpkGAZrJDfmbBRH1m2UR8Z+9DfGf8QXxo/0B8aP9A&#10;fGj/P3xo/z98aP8/fGj/P/9bDAD/ZwkA93EHAN56BQDUgAcAzoUJAMeHEQC+iCIBtocxBK+EPguo&#10;gUkTon1SGpx6WiCXd2Emk3VoK49zby+LcXcziG9+NoVuhjqCbY89f2uZP3xro0J5arBDeGq/RHZq&#10;1EV2a+1Ddmv7QnZr/0F2bP9Admz/QHZs/0B2bP9Admz/QP9dCgD/aQcA7HQDANp8BADQgwYAyYgH&#10;AMOKDwC6iyABsoovBKuIPAqkhUcSnYFQGZh+WB+TfF8ljnlmKop3bS6GdXQygnR8Nn9yhDl8cY09&#10;eXCWQHZvoUJ0bq5Ecm69RXBu0UVwb+tEcG/6Q3Fv/0Fxb/9AcXD/QHFw/0BxcP9AcXD/QP9fCAD/&#10;awQA4XYAANR/AwDLhgUAxYsGAL6NDQC1jx4Aro4tA6aMOgmfiUURmYZOGJODVh6OgF0kiX5kKYV8&#10;ay2BenIyfXh5NXp3gjl3dos8c3WVP3F0n0Juc6xEbHO7RWtzzkVrc+lEa3P4Q2tz/0Jsc/9BbHP/&#10;QGxz/0Bsc/9AbHP/QP9hBQD6bgEA3XkAANCCAgDHiQQAwI4EALmRDACxkhsAqZIrA6KQOAibjUMP&#10;lIpMF46IVB2JhVsjhINiKICBaS18f3AxeH53NXV8fzhxe4g8bnqSP2t5nUFoeKpDZni4RGV4zEVl&#10;eOdEZXj3Q2Z4/0JmeP9BZnj/QGZ4/0BmeP9AZnj/QP9kAwDucQAA2HwAAMuFAgDDjAMAu5EDALOU&#10;CQCslhgApZYoAp2UNgeWkkEOkI9KFYqNUhyEi1oif4lgJ3uHZyx3hW4wc4N1NG+CfTdsgYY7aX+Q&#10;PmZ+m0FjfqhDYX22RGB9yURffeVDYH32QmB9/0Fhff9AYX3/QGF9/0Bhff9AYX3/QP9nAADjdAAA&#10;0n8AAMeIAQC+jwIAtpUBAK6YBgCmmhUAn5omApiZMwaRlz8Mi5VIFIWTUBp/kVggeo9fJXaNZSpy&#10;i2wubopzMmqIezZmh4Q5Y4aOPGCFmT9dhKZBW4S0QlqEx0NahONCWoP0QVuD/0Bbg/9AW4P/P1uD&#10;/z9bg/8/W4P/P/9qAADeeAAAzYMAAMKMAAC5kwAAsJgAAKedAgCgnxIAmZ8jAZOeMQWMnTwLhZtG&#10;En+ZThh6l1YedZZdI3CUYyhskmosaJFxMGWQeTRhjoI3Xo2MOlqMlz1YjKQ/VouyQFSLxUBUi+FA&#10;VIrzP1WK/j9Vif8+VYn/PlWJ/z5Vif8+VYn/Pu9vAADWfAAAyIcAAL2RAAC0mAAAqpwAAKCiAACZ&#10;pBAAk6UgAYykLgOFozkJf6JDD3mgTBZ0n1Mbb51aIGqcYSVmmmgpY5lvLV+YdzBbl4A0WJaKN1WV&#10;lTlSlaI7UJSwPU+Uwz1PlN88T5PyPE+S/TxPkv88T5H/PE+R/zxPkf88T5H/POR0AADPgQAAwowA&#10;ALiWAACtnAAAo6EAAJioAACQqg0Ai6sbAIWrKgJ+qjYGeKlBDHKoSRJtp1EYaaZYHGSkXyFgo2Yl&#10;XaJtKVmhdSxWoX4vU6CIMk+fkzVNn6A3S56vOEqewThJnt04SZ3wOEmc/DhJm/85SZv/OUmb/zlJ&#10;m/85SZv/Odt6AADIhwAAvJIAALGaAACmoAAAnKYAAJGsAACHsQgAgbIWAHyzJgF2sjMEcbI9CWux&#10;Rw5msE8TYq9WGF6uXRxarWQgV6xrI1SscyZQq3wpTaqGLEqqki9IqZ8wRqmtMkWpvzJEqtoyRKjv&#10;MkOn+zNDpv8zQ6X/NEOl/zRDpf80Q6X/NNCBAADBjgAAtZgAAKmfAACepQAAk6wAAIiyAAB8uQIA&#10;droRAHK7IQBuuy4CaLs6BmS6QwpfukwOW7lTEle4WhZUuGEZUbdpHE63cR9LtnoiSLaEJUW2kCdD&#10;tZ0pQbWsKkC2vio/ttgqP7TuKj6z+iw9sv8tPbH/LT2x/y09sf8tPbH/LceJAAC5lQAArJ0AAKGk&#10;AACWqwAAirIAAH+4AABzvwMAasQMAGfFGgBjxSgBX8U1A1vFPwVXxUgJVMRQDFDEWA9NxF8SSsNm&#10;FUjDbhdFw3gaQsOCHEDDjh4+w5wfPMOrIDvDvCE6w9UhO8LuITnA+SI4v/8kOL//JDi//yQ4v/8k&#10;OL//JL2RAACwmwAApKIAAJiqAACMsQAAgLkAAHW/AABqxgQAXswIAFnPEgBX0CEAVdAuAVHQOQJO&#10;0EMES9BMBknQUwhG0FsLQ9BjDUHQaw8+0HURPNGAEzrRjBQ40ZoWNtGpFzXRuxc00tIXNdDsFjTP&#10;9xgzzv8aM87/GjPO/xozzv8aM87/GrOZAACmoQAAmqkAAI6xAACBuQAAdcAAAGrHAABezQMAVNQI&#10;AEzdDQBK3RgASN4mAEbeMgFE3zwCQt9FAz/fTQQ94FUFO+BdBjngZgg34G8JNeF6CjPhhgwx4ZQN&#10;MOKjDi7isw4u48cOLePjDi3g8g4s3/sPLN/9ECzf/RAs3/0QLN/9EKigAACcpwAAj7AAAIO4AAB2&#10;wQAAaskAAF7PAABT1QEASdwGAEXpDwBC6RkAQOokAD3qLgA66zYBOOw+ATbsRgIz7U0DMe1VAy/u&#10;XQQt7mUFK+5wBSnvewYo74kHJvCXByXwpwgk8bgII/HMCCLy5Qgi8PMIIu/1CCLv9Qgi7/UIIu/1&#10;CJ6mAACRrwAAhLgAAHfBAABqyQAAXdAAAFHXAABG3QAAP+oFADz2DgA59hcANvcgADP3KAAx+DAA&#10;Lvk2ASv5PQEp+kQBJ/pKAiX7UgIj+1oCIPxjAx78bgMc/XsDG/6JBBn+mAQY/6gEF/+3BBb/yAQW&#10;/+AEFv/kBBb/5AQW/+QEFv/kBJOuAACFtwAAeMAAAGrJAABd0gAAUNkAAETfAAA65AAANfcDADL/&#10;DAAu/xIAK/8aACj/IQAm/ycAI/8tACD/MwAe/zkBHP8/ARn/RQEX/00BFf9VARP/XwER/2oCEP94&#10;Ag7/hwIO/5YCDf+kAgz/sAIM/74CDP/CAgz/wgIM/8ICDP/CAoe2AAB5vwAAa8kAAF7TAABQ2wAA&#10;Q+AAADjlAAAv8AAAK/8AACf/CAAk/w4AIf8TAB7/GQAb/x4AGP8jABX/KAAT/y0AEf8yABD/OAAO&#10;/z8ADP9GAQr/TwEH/1kBBP9lAQH/cgEA/4EBAP+PAQD/mwEA/6cBAP+pAQD/qQEA/6kBAP+pAf8s&#10;LwH/MCwB/zIsAv8zMAL/MTYD/zBBA/8vTQT/LVoG/ytmB/8pcwj/KH4K/yeIC/8nkQz/J5kN/yaf&#10;Df8mpQ7/JqsO/yaxD/8muA//JsAP/ybJD/8m1w//JuYP/ybwD/4m+Q/7J/8P+Sf/D/km/xH4Jv8R&#10;+Cb/Evgm/xL4Jv8S+Cb/Ev8uLAH/MykB/zUqAv82LQL/NjQC/zU/A/8zSwT/MlcG/zBkB/8ucAn/&#10;LHsK/yyFDP8rjg3/K5YO/yqdD/8qow//KqkQ/yqvEP8pthD/Kb0R/ynHEf8p0xH+KeMR+yrvEfgq&#10;+BD2K/8Q9Cr/EvQq/xPzKv8U8yn/FPMp/xTzKf8U8yn/FP8xKQH/NiYB/zkmAf86KQL/OzIC/zs9&#10;A/85SAX/N1QG/zVgB/8zbAn/MncM/zCCDf8wiw7/L5MP/y+aEP8uoBH/LqYR/y6sEv8usxL+LroS&#10;/S7EEvsuzxP4LuES9S7tEvEv9xLvL/8T7i7/Fe0u/xbsLv8X7C7/F+wu/xfsLv8X7C7/F/80JgH/&#10;OSMB/z0jAf8+JgL/QS8C/0E5A/8/RQT/PVAG/ztcCP85aAr/N3MN/zZ+Dv81hxD9NI8R/DSWEvoz&#10;nRP5M6MT+DOpFPczsBT2M7cU9DPAFPMzzBTwM94U7TPrFOk09hXnM/8X5jP/GOQy/xnkM/8a4zL/&#10;GuMy/xrjMv8a4zL/Gv84IwH/PSAB/0EfAf9FIwH/RywC/0c2A/9GQAT/REwG/0FYCP8/ZAv7Pm8O&#10;+Tx5EPY7gxH0OosT8zmTFPE5mRTwOKAV7jimFu04rRbsOLQW6ji9Fuk4yRbnONsW4znqFuA49Rjd&#10;OP8a2zf/HNk3/x3XN/8d1jf/HtY3/x7WN/8e1jf/Hv87IAH/QRwB/0UaAf9LIAH/TSgB/04yAv9N&#10;PAT/SkcG+khTCPZGXwvyRGoO70J0EexBfhPqQIcU6D+OFeY+lhblPpwX4z2jGOI9qhjgPbIY3z27&#10;Gd09xhnbPdga1j3pGtI99R3OPf4fzDz/IMs8/yHJPP8hyTz/Ick8/yHJPP8hyTz/If8/HAH/RRcB&#10;/0sXAf9QHQH/UyQB/1QtAv9TNwP3UUIF8U5NCOxMWgvoSmUP5UhvEeJHeRTfRYIW3USKF9pDkRnY&#10;Qpka1UKfG9NBphzRQa4dz0G3Hs5BwR7MQdAfyULlH8VC8yHCQf4jwEH/JL5B/yS9Qf8lvUH/Jb1B&#10;/yW9Qf8lvUH/Jf9CGAH/SRMA/1AUAP9WGQD/WSAB/1ooAfdaMgLvWD0E6FVJB+NTVQreUWAO2U5q&#10;EtRMdBbQS3wYzkmEG8xIjBzKR5MeyEeaH8ZGoSHERqkiwkWxI8FFvCO/RckkvUbfJblG7ya2Rvsn&#10;tEb/KLNG/yiyRv8osUb/KLFG/yixRv8osUb/KP9GFQD/TREA/1USAP9bFgD/XhsA+WAjAe9gLAHm&#10;XjYD31xEBdhZUArRV1sPzFRlFMhSbhjFUHcbw09/HcBOhh++TY4hvEyVI7pLnCS4SqQmtkqsJ7RK&#10;tiizScMpsUnWKa5K6iqrSvgrqUr/K6hL/yunS/8rp0v/K6dL/yunS/8rp0v/K/9JEgD/UA4A/1kQ&#10;AP9fEgD/YxYA8mUdAOdlJQDeZDEB1GI/Bc1gSwrHXVYPwlpgFb5YaRm7VnEcuFR5H7ZTgSKzUogk&#10;sVCQJq9QlyitT58pq06oK6lOsiynTr4tpk7OLqNO5i6hT/Uun0//Lp5P/y6dT/8unVD/Lp1Q/y6d&#10;UP8unVD/Lv9MEAD/VA0A/10OAP9jDwD5ZxEA62kVAN9qHADTaiwBy2g7BMVlRwm/YlIPumBcFbZd&#10;ZRmyW20dr1l1IaxYfCOqVoMmp1WLKKVUkyqjU5ssoVOjLp9SrS+dUrkwm1LJMZlS4jGXU/IxllP/&#10;MZVU/zGUVP8wlFT/MJRU/zCUVP8wlFT/MP9PDgD/WAsA/2ALAPtmDADwaw0A5G0OANZuFgDMbygB&#10;xG03BL1rRAm3aE8PsmVYFa5iYRqqYGkep15wIaRdeCWhW38nn1qHKpxZjiyaWJcumFegMJVWqjKT&#10;VrUzkVbFNJBW3TSOV/A0jVf9M4xY/zOMWP8yjFj/MYxY/zGMWP8xjFj/Mf9RDAD/WwkA/2MIAOtq&#10;BwDdbggA2HEKAM9yEwDGcyUBvnI0A7dwQQixbUwOrGpVFKdnXhmjZWUeoGNtIpxhdCWaYHsol16D&#10;K5Rdiy2SXJMwj1ucMo1apjSLWrI1iVrBNoda1jaGW+02hVv7NYVc/zSEXP8zhFz/M4Rc/zOEXP8z&#10;hFz/M/9TCgD/XQYA9WYEAN9tAwDVcgYA0HUJAMl2EQDAdyIAuHYxA7F0PgercUkOpm5SFKFsWxmd&#10;aWIdmWdqIpZmcSWTZHgokGN/K41hhy6KYJAwiF+ZM4VfozWDXq82gV6+OIBe0Th/X+o3fl/6Nn5g&#10;/zV+YP80fmD/NH5g/zR+YP80fmD/NP9VCAD/YAQA6GkAANpwAwDQdQUAyngHAMN6DwC7ex8As3ov&#10;Aqx4PAemdUYNoXNQE5xwWBiXbmAdk2tnIZBqbiWNaHUoimd8K4dmhC6EZI0xgWOWNH9joTZ8Yq03&#10;emK7OXlizjl4Y+g4eGP4N3hk/zZ4ZP81eGT/NXhk/zV4ZP81eGT/Nf9XBQD/YgEA4WwAANRzAgDL&#10;eAQAxXsFAL59DQC2fh0Ar34sAqh8OQaheUQMnHdOEpd0VhiScl0cjnBkIIpuaySHbHIohGt6K4Fq&#10;gi5+aYoxe2iUNHhnnzZ2Zqo4dGa5OXNmyzpyZuY5cmf3OHJn/zdyaP82cmj/NXJo/zVyaP81cmj/&#10;Nf9ZAgD2ZQAA3W4AAM92AQDHewMAwH8EALmADACxghoAqoIqAqOANwWdfUILl3tLEZJ4VBeNdlsb&#10;iXRiIIVyaSSBcXAnfm93K3tufy54bYgxdmySNHNrnDZwaqg4bmq3Om1qyTpsauQ6bWv1OG1r/zdt&#10;a/82bWv/Nm1r/zZta/82bWv/Nv9bAADrZwAA2XEAAMx5AADDfgIAu4IDALSECQCthRgApoUoAZ+E&#10;NQWZgkAKk39JEI19UhaJe1kbhHlgH4B3ZyN8dW4neXR1KnZzfS5zcoYxcHGQNG1wmzZrb6c4aW+1&#10;Omhvxzpnb+I6Z2/0OGhv/zdob/82aG//Nmhv/zZob/82aG//Nv9eAADkagAA03QAAMh8AAC/gQEA&#10;t4UBAK+HBwCoiRUAoYklAZuIMwSUhj4JjoRHD4mBUBWEf1caf35eHnt8ZSJ4emwmdHlzKnF4ey1u&#10;d4Qwa3aOM2h1mTZmdKU4ZHOzOWJzxDpic+A6YnPzOGNz/zdjc/82Y3P/NmNz/zZjc/82Y3P/Nv9h&#10;AADgbQAAz3cAAMR/AAC7hQAAs4kAAKqLAwCjjBMAnI0jAZaMMAOQizwIiolFDoSHThN/hVUYe4Nc&#10;HXeCYyFzgGolb39xKWx9eSxpfIIvZnuLMmN6lzVgeaM3XnmxOF15wjlced05XXnxOF14/jdeeP82&#10;Xnj/NV54/zVeeP81Xnj/NfVkAADccAAAynoAAMCDAAC2iQAAro0AAKSPAACdkRAAl5IgAJGRLgOK&#10;kDkHhI5DDH+NTBJ6i1MXdYlaG3GIYSBuhmgjaoVvJ2eEdytjg38uYIKJMV2BlDNbgKE2WX+vN1d/&#10;wDhXf9o3V3/wN1h+/TZYfv81WH7/NVh+/zVYfv81WH7/NeloAADUdAAAxn4AALuHAACyjQAAqJEA&#10;AJ6UAACWlg4AkZccAIuXKwKFljcFf5RBCnmTSRB0klEVcJBYGWyPXx1ojmYhZYxtJWGLdChein0s&#10;W4mHL1iIkjFVh58zU4etNVKHvjVRh9Y1UYbuNVKF+zRShf80UoX/M1KF/zNShf8zUoX/M+NsAADO&#10;eQAAwYMAALaLAACskQAAopUAAJeZAACPmwsAip0YAISdJwF+nDQEeZs+CHOaRw1vmU8SaphWF2aX&#10;XRtjlWMeX5RqIlyTciVZknsoVZGFK1KRkC5QkJ0wTpCrMUyQvDJMkNMyTI/tMkyO+jJMjf8xTIz/&#10;MUyM/zFMjP8xTIz/MdxxAADIfgAAu4gAALGRAACmlgAAnJoAAJCfAACHogYAgaMUAHykIwF3pDAD&#10;cqM7Bm2iRAtooUwPZKBUE2CfWhddnmEbWZ1oHladcCFTnHkkUJuDJ02ajilKmpssSJqpLUeZui1G&#10;mtAtRpjrLUaX+S5Glv8uRpb/LkaW/y5Glv8uRpb/LtF3AADBhAAAto4AAKqVAACgmwAAlZ8AAIqk&#10;AAB9qQAAd6sQAHOrHgBvrCwBaqs3BGWrQQdhqkkLXalRD1qpWBNXqF8WU6dmGVCnbhxNpnYfSqWB&#10;IUiljCRFpZkmQ6SoJ0KkuChBpM4nQaPqJ0Ci+ChAof8pQKD/KUCg/ylAoP8pQKD/Kcl+AAC6iwAA&#10;r5QAAKOaAACYoAAAjaUAAIKqAAB1sAAAbLMMAGm0GABltCcBYbQzAl60PQRatEYHVrNOClOzVQ1Q&#10;s1wQTbJjE0qyaxZHsXQYRbF+GkKwih1AsJcePrCmIDywtyA8sMwgPK/oIDuu9yE6rf8iOqz/Izqs&#10;/yM6rP8jOqz/I8CGAACzkgAAp5kAAJyfAACQpgAAhKwAAHmxAABttwAAYbwFAF29EgBaviAAWL4t&#10;AVS+OAJRvkIETr5KBky+UghJvlkKRr5gDES+aA5BvXERP718Ezy9iBU6vZUWOL2kFze9tRg2vcoY&#10;N7znFzW79hk1uv8aNLn/GzS5/xs0uf8bNLn/G7iPAACqmAAAn58AAJOmAACHrAAAe7MAAG+5AABj&#10;vgAAWMQEAFDIDABNyBcATMklAErKMQBHyjsBRcpEAkPKTANBylQEPspcBjzKZAc6y24JOMt4CjbL&#10;hQw0y5INMsuiDjHLsg8wzMcPMMvlDi/J9Q8uyP0RLsf/Ei7H/xIux/8SLsf/Eq6XAAChngAAlaUA&#10;AImtAAB8tAAAcLsAAGTBAABZxgAATssDAEXQCAA+1Q4APdUaADzWJgA71zEAOdg7ADjZRQE22U0B&#10;NdlWAjPaXgIx2mgDMNtzBC7bfwUs240FKtydBincrQYo3cEGKN3eBifb7wcm2fkIJtj+CSbY/gkm&#10;2P4JJtj+CaSdAACYpQAAi60AAH60AABxvAAAZcMAAFnJAABNzQAAQ9MBADrZBgA15A0AM+QWADHk&#10;IAAw5SoALuYzAC3mPAAr50QAKudMASjoVAEn6F0BJelnAiPpcwIi6oECIOqRAx/roQMd67IDHOzH&#10;Axzs4QMb6vEDG+n5Axvp+QMb6fkDG+n5A5qkAACNrAAAf7UAAHK9AABlxQAAWcsAAEzQAABB1QAA&#10;ONwAAC/hAgAt8Q0AK/ETACjyHAAm8iQAJPMrACL0MgAh9DkAH/VBAB31SQAb9lEAGfdaARf3ZQEV&#10;+HIBFPmBARP5kgES+qICEfqzAhD7xgIQ+90CEPvpAhD76QIQ++kCEPvpAo+rAACBtAAAc70AAGbG&#10;AABZzQAAS9MAAEDZAAA13gAALOMAACbxAAAk/goAIf8QAB//FgAc/xwAGf8iABf/KAAV/y4AE/81&#10;ABL/PAAQ/0MADv9MAA3/VgAL/2IACf9vAAj/fwEH/5ABBf+gAQT/rgEE/7wBA//HAQP/xwED/8cB&#10;A//HAYO0AAB1vQAAZ8YAAFrPAABL1QAAP9wAADPhAAAp5QAAIewAAB79AAAa/wUAF/8MABX/EAAS&#10;/xQAEP8ZAA7/HgAN/yMAC/8oAAj/LgAG/zUAA/89AAD/RgAA/1EAAP9dAAD/awAA/3sAAP+LAAD/&#10;mQAA/6UAAP+sAAD/rAAA/6wAAP+sAP8nLAH/KioB/ysqAf8qLgH/JjQC/yU/Av8jSwP/IVgD/yBk&#10;BP8ecAT/HXsE/x2FBf8djgX/HZYF/x2cBv8dogb/HKgG/xyuB/8ctAf/HLsH/xzDB/8czgf/Hd8H&#10;/x3rB/wd9Qf5Hf4G9x7/B/cd/wj2Hf8J9h3/CfYd/wn2Hf8J9h3/Cf8pKgH/LCcB/y4nAf8tKgH/&#10;LDIB/ys9Av8pSQP/J1UD/yVhBP8jbQT/IngF/yKCBf8hiwb/IZMG/yGaB/8hoAf/IaUH/yGrCP8h&#10;sQj/IbgI/yHBCP8hywj8IdwI+SHpCPYh9AjzIv0H8iL/CfEi/wrxIf8L8CH/C/Ah/wvwIf8L8CH/&#10;C/8sJgH/MCQB/zEjAf8xJgH/Mi8B/zE6Av8vRgP/LVID/yteBP8paQX/KHUF/yd/Bv8niAf/JpAH&#10;/yaWCP8mnQj+JqMJ/SapCfwmrwn7JrYJ+ia+CfgmyAn2JtkJ8iboCe8n8wntJ/0K6yb/C+om/w3p&#10;Jv8N6Cb/Dugm/w7oJv8O6Cb/Dv8vIwH/MyAB/zUfAf83IwH/OCwB/zg3Av82QgL/NE4D/zJaBP8w&#10;ZQX/LnAG/i17B/wthAj6LIwJ+CyTCfcsmQr2K6AK9CumCvMrrAvyK7ML8Su7C+8rxgvuLNQL6izm&#10;C+Ys8gvkLPwN4iz/D+Es/xDgLP8Q3yz/Ed8s/xHfLP8R3yz/Ef8zHwH/NxsB/zoaAf89IAH/PygB&#10;/z8yAf89PgL/O0kD/zlVBPs3YQb3NWwH9TR2CPIzfwnwMocK7zKPC+0ylgvsMZwM6jGiDOkxqQzo&#10;MbAN5jG5DeUxww3jMtEN3zLlDNwy8Q/YMfwR1TH/EtIx/xPRMf8U0DH/FNAx/xTQMf8U0DH/FP83&#10;GwH/OxcA/z8WAP9DHAD/RiQB/0YuAf9EOQL8QkQD9j9QBPE9XAbtPGcH6jtxCeg6egrlOYML4ziL&#10;DOI4kg3gN5kN3zefDt03pg7bN60P2Ta2ENc2wRDVNs4Q0TfjEc038RPKN/sVyDf/FsY3/xfFN/8Y&#10;xDf/GMQ3/xjEN/8YxDf/GP87FwD/QBMA/0UTAP9JGAD/TCAA/0wpAfpLMwHySD4C7EZKBOdEVgbj&#10;Q2II30FsCtxAdQzZP34N1T6GD9M9jRDRPZQRzzybEs08ohPMPKkUyjuxFMg7uxXHO8gWxTzcFsE8&#10;7Re+PPkZuzz/Gro8/xu5PP8buDz/G7g8/xu4PP8buDz/G/8+FAD/RBAA/0oRAP9PFAD/URsA+1Ij&#10;APFRLQHpTzgB4k1FA9xLUQXWSVwI0UdmC85GcA7LRXgQyESAEsZDhxTEQo4Vw0KVFsFBnBe/QaQY&#10;vUCsGbxAthq6QMIauEDSG7VB6BuyQfYdsEH/Hq5B/x6tQf8erEH/HqxB/x6sQf8erEH/Hv9CEQD/&#10;Rw0A/08OAP9TEQD/VhUA81ccAOhWJQDgVTEB11M/As9STAXKUFcJxk5hDcNMahDASnISvUl6FbtI&#10;gha5R4kYt0eQGbVGlxuzRp8csUWnHbBFsR6uRbwfrEXMH6pF4yCnRvMhpUb/IaNG/yKiRv8hokb/&#10;IaJG/yGiRv8hokb/If9FDgD/SwoA/1MMAP9XDQD5WhAA61sUAN9aHADUWisAzFo7AsZYSAXBVlMJ&#10;vFRcDblSZRG1UG0Us091F7BOfBmuTYQarEyLHKpLkh6oSpofpkqjIaRJrCKjSbgjoUnGJJ9K3iSd&#10;SvAkm0r9JZlL/ySZS/8kmEv/JJhL/ySYS/8kmEv/JP9IDAD/TwgA/1YIAPVbCQDpXgoA5F4NANVf&#10;FQDLYCcAxF82Ar5eQwW4W04JtFlYDrBXYRKsVWkVqlRwGKdTeBqlUn8colGGHqBQjiCeT5YinE6f&#10;I5pOqCWYTrMml07CJ5VO1ieTTuwnkU/7J5BP/yeQUP8mj1D/Jo9Q/yaPUP8mj1D/Jv9KCQD/UwUA&#10;+FoEAOJfAwDaYgYA1GMJAM1jEgDEZSMAvGUyArZjQAWxYUsJrF5UDqhcXRKlW2UWoVlsGJ9Ycxuc&#10;VnoemlWCIJhUiiKVVJIkk1ObJpFSpSePUrApjVK+KoxS0CqKU+kqiVP5KYhU/ymHVP8oh1T/KIdU&#10;/yiHVP8oh1T/KP9MBQD/VgEA6V0AANxjAgDRZwUAzGgHAMZoEAC9aiAAtmkvAbBoPASqZUcJpWNR&#10;DaFhWhKdX2EWml5pGZdccByVW3ceklp+IZBZhiONWI4li1eXJ4lXoSmGVq0rhVa6LINWzCyCV+Ys&#10;gVf3K4BY/yqAWP8qgFj/KYBY/ymAWP8pgFj/Kf9PAgD9WQAA4mAAANVnAADMagMAxmwFAMBsDgC3&#10;bR0AsG4sAapsOQSlakQIoGhODZtmVxGXZF4VlGJlGZFgbByOX3Mei157IYldgiSGXIsmhFuUKIFb&#10;nip/WqosfVq3LXxayS56WuMuelv1LXpc/yx5XP8relz/Knpc/yp6XP8qelz/Kv9RAADyWwAA3mQA&#10;AM9qAADHbgIAwHAEALpwDACycRoAq3EpAaVwNwOfbkIHmmxLDJZqVBGSaFwVjmZjGItlaRuIY3Ae&#10;hWJ4IYJhfySAYIgmfV+RKXtfnCt4Xqctdl61LnVexi90XuEvdF/zLnRf/yx0YP8rdGD/K3Rg/yt0&#10;YP8rdGD/K/9TAADoXgAA2WcAAMttAADDcQEAu3MCALVzCQCtdRcAp3UnAaF0NAObcj8HlXBJC5Fu&#10;UhCMbFkUiWpgGIVpZxuCaG4ef2Z1IX1lfSR6ZIUmd2SPKXVjmityYqUtcGKzL29ixC9uYt4vbmPy&#10;Lm5j/i1uY/8sbmP/K25j/ytuY/8rbmP/K/9VAADlYAAA02kAAMhwAAC/dAAAt3cBALB3BwCoeBUA&#10;onkkAJx4MgKWdj0GkXRHC4xyTw+IcFcThG9eF4BtZBp9bGsdemtzIHdqeiN0aYMmcmiNKW9nlyxt&#10;Z6Mua2axL2lmwTBpZtswaWfwL2ln/S1pZ/8samf/K2pn/ytqZ/8ramf/K/5YAADhYwAAz2wAAMRz&#10;AAC7eAAAs3oAAKt6BACkexIAnnwiAJh8LwKSejsFjHhFCod3TQ6DdVUSf3NcFntyYhp4cGkddW9w&#10;IHJueCNvbYEmbWyLKWpslitoa6EuZmuvL2RqvzBja9gwY2vvL2Rr/C1ka/8tZWv/LGVr/yxla/8s&#10;ZWv/LPRbAADdZgAAy28AAMB2AAC3ewAAr34AAKZ+AQCffxAAmYAfAJOALQKNfzkFiH1DCYN7Sw1+&#10;elMSenhaFnZ3YRlzdWcccHRuH21zdiJqcn8maHGJKGVwlCticKAtYG+tL19vvS9eb9QvXm/tL19v&#10;+y1fb/8sYG//LGBv/yxgb/8sYG//LOteAADYaQAAx3IAALx5AACzfwAAq4IAAKGCAACZgw4AlIQd&#10;AI6EKwGIgzYEg4JACH6ASQx5f1EQdX1YFHJ8Xxhue2Uba3psHmh5dCJleH0lYneHJ2B2kipddZ4s&#10;W3WrLlp0uy9ZddEvWXTsLll0+i1adP8sWnT/K1p0/ytadP8rWnT/K+ZhAADRbQAAw3YAALl9AACv&#10;gwAApoYAAJyGAACUiAwAjokZAImJKAGDiTQDfoc+B3mGRwt0hU8PcIRWE22CXRdpgWMaZoBqHWN/&#10;ciBgfnojXX2EJlp8jylYe5wrVnupLFR7uS1Te84tVHrqLVR6+SxUef8rVXn/KlV5/ypVef8qVXn/&#10;KuFlAADMcQAAv3oAALSCAACrhwAAoYoAAJWLAACNjQkAh44WAIKPJAF9jzECeI47BXONRAlvjEwN&#10;a4pUEWeJWhVkiGEYYYdoG16GcB5bhXghWISCJFWEjSZSg5opUIKnKk+CtytOgswrToLoK06B+CpP&#10;gP8qT4D/KU+A/ylPgP8pT4D/KdtqAADHdQAAun8AALCHAACmjAAAnI8AAI+RAACGkwUAgJQSAHuV&#10;IQB3lS0BcpU4BG2UQgdpk0oLZZJRDmKRWBJekF8VW49mGFiObRtVjnYeUo2AIU+MiyNNi5glS4ul&#10;J0mLtShIi8ooSIrnJ0mJ9yhJiP8nSYf/J0mH/ydJh/8nSYf/J9FvAADBewAAtYQAAKuMAACgkAAA&#10;lZQAAImXAAB+mgAAd5sOAHOcHABvnSkBa5w1AmacPwVim0cIX5pPC1yaVg9YmVwSVZhjFVOYaxdQ&#10;l3MaTZZ9HUqViR9HlZUhRZWkI0SUsyNDlMgjQ5TlI0OS9SRDkf8kQ5D/JEOQ/yRDkP8kQ5D/JMp1&#10;AAC7gQAAsIsAAKSRAACalQAAj5kAAIOdAAB0ogAAbqMLAGqkFwBmpSUAY6UxAV+kOwNbpEQFWKRL&#10;CFWjUwtSo1oNT6JhEE2iaBNKoXEVR6B7GESghhpCn5McQJ+iHT6fsh49n8YePZ/jHT2d9B49nP8f&#10;PJv/Hzyb/yA8m/8gPJv/IMJ8AAC1iAAAqZAAAJ6WAACTmwAAh58AAHukAABvqAAAY6wEAF+tEQBc&#10;rR8AWq4rAFeuNgFUrkADUa1IBU6tTwdLrVcJSa1eC0asZg1ErG4PQax4ET+rhBM8q5EVOqugFjmr&#10;sBc4q8MXOKrhFzep8xg3p/4ZNqb/Gjam/xo2pv8aNqb/GrqEAACujwAAopYAAJebAACLoQAAf6YA&#10;AHOrAABnrwAAWrQAAFO2DABRtxcAT7ckAE24MABKuDoBSLhDAka4SwNEuFIEQbhaBj+4Ygc9uGsJ&#10;Orh1Czi3gQw2t44ONLedDzO3rQ8yt8EPMbfeDzG28hAwtPwRMLP/EjCz/xMws/8TMLP/E7KOAACl&#10;lQAAmpsAAI6iAACCqAAAda0AAGmzAABetwAAU7sAAEfABQBDwhAAQsIbAEDDJwA/wzIAPsQ8ADzE&#10;RAE6xE0BOMRVAjbEXQM1xGYEM8VwBDHFfAYvxYoGLcWaByvFqggqxb4IKsXaCCrE8AgpwvsJKMH/&#10;CijB/wsowf8LKMH/C6iVAACdmwAAkaIAAISpAAB4rwAAa7UAAF+7AABUvwAAScMAAD/IBAA2zQkA&#10;M84RADLPHAAxzycAMNAxAC/QOgAu0UMALdFMACvSVQAq0l8BKNNpASfTdgEl04QCJNSUAiLUpgIh&#10;1bkCIdXSAiDT6wIg0vYDH9H/BB/R/wQf0f8EH9H/BJ+bAACUogAAh6kAAHmxAABtuAAAYL4AAFTD&#10;AABJxwAAPssAADXQAQAt1QYAJdsLACTeEgAj3hwAIt8lACHgLgAg4DcAH+FAAB7hSgAd4lMAHONe&#10;ABvjagAa5HgAGOSIARflmgEW5qwBFebAARTn3QET5e8BE+P6ARPj+gET4/oBE+P6AZaiAACJqQAA&#10;e7EAAG65AABhwAAAVMYAAEjKAAA9zwAAM9MAACrZAAAi3gIAHusKABzsEAAb7RcAGe0fABfuJgAV&#10;7i0AFO81ABPwPQAR8EYAEPFQAA/yWwAO8mkADfN4AAz0igAL9ZwACvWuAAn2wgAJ9tkACPXtAAj1&#10;7QAI9e0ACPXtAIupAAB9sgAAb7oAAGLCAABVyQAAR84AADvSAAAx2AAAJ90AAB/hAAAZ6AAAFvgG&#10;ABT6DQAS+xIAEPwXAA78HQAN/SMADP0pAAr+MAAI/zgABv9BAAP/TAAA/1gAAP9mAAD/dwAA/4kA&#10;AP+bAAD/qwAA/7sAAP/OAAD/zwAA/88AAP/PAH+yAABxugAAY8MAAFbLAABI0QAAOtYAAC/dAAAl&#10;4QAAHOUAABTpAAAR9wAAD/8BAA3/CQAL/w0ACP8QAAb/FAAD/xgAAP8eAAD/IwAA/yoAAP8yAAD/&#10;PAAA/0cAAP9UAAD/YwAA/3MAAP+FAAD/lwAA/6QAAP+yAAD/sgAA/7IAAP+yAP8iKQH/IycB/yMo&#10;Af8gKwH/HDEB/xo9Af8YSQH/FlYC/xRiAv8TbgL/EngC/xKCAv8SiwL/EpIC/xKZAv8SngL/EqQC&#10;/xKpAv8SrwL/ErYC/xK9Av8SxwL/EtQC/RLlAvoS8QL3EvoC9RP/AvQT/wP0E/8D9BP/A/QT/wP0&#10;E/8D9BP/A/8kJwH/JiQB/yYkAf8kJwH/Ii8B/yA6Af8eRgH/HFMC/xpfAv8YagL/F3UC/xd/Av8X&#10;iAL/F48C/xeWAv8XnAL/F6EC/xenAv8XrQL/F7MD/he7A/0XxQP6F9ED9xfkAvQX7wLxGPoC7xj/&#10;A+4Y/wTuGP8E7Rj/Be0Y/wXtGP8F7Rj/Bf8nIwH/KSAA/ykgAP8oIwD/KS0B/yc3Af8lQwH/I08C&#10;/yFbAv8fZgL/HXEC/x17A/8dhAP/HYwD/h2TA/wcmQP7HJ8D+hykA/kcqgP3HLED9hy5A/UdwgPz&#10;Hc4D8B3hA+wd7gPpHvkE6B7/BeYe/wblHv8G5R7/B+Ue/wflHv8H5R7/B/8rHwD/LRwA/y0bAP8u&#10;IAD/LykA/y80Af8sPwH/KksC/yhXAv8mYgL9JW0D+iR3A/gjgAP2I4gD9SOPA/MjlQTyI5sE8SOh&#10;BO8jqATuI64E7SO2BOsjvwTqI8wE5yPgBOMk7QTgJPkG3iT/B9wk/wjbJP8J2iT/Cdok/wnaJP8J&#10;2iT/Cf8uGwD/MRcA/zIWAP81HAD/NiUA/zYvAf80OgH/MUYB+y9SAvctXQLzLGgD8CtyA+4qewTs&#10;KoQE6iqLBOgqkgXnKZgF5imeBeQppQXjKawF4Sm0BeAqvQXeKsoF2yreBdYq7QfSKvgJzyv/Cs0q&#10;/wvMKv8Myyr/DMsq/wzLKv8Myyr/DP8yFwD/NRIA/zgSAP87GAD/PSAA/zwqAP47NQH3OUEB8TZN&#10;Auw0WALoM2MD5TJtBOMydgTgMX8F3jGHBdwwjgbaMJUG2DCbB9YvogfUL6kI0i+xCNAvugnPMMYJ&#10;zTDYCckx6grGMfcMwzH/DsEx/w/AMf8PvzH/D78x/xC/Mf8QvzH/EP82EwD/OQ8A/z4QAP9BFAD/&#10;QxoA/0IjAPVBLgDtPjoB5z1GAeE8UwLdOl4D2TloBNQ4cQbROHoHzzeBCM03iAnLNo8KyjaWCsg2&#10;nQvGNaQMxTWsDMM1tQ3BNcANwDbPDr025g65NvQQtzb/EbU2/xK0Nv8Tszb/E7M2/xOzNv8Tszb/&#10;E/85EAD/PQsA/0MNAP9HEAD/SBQA9UccAOtGJgDjRDIA3ERBAdRDTQLPQVgEy0BiBsg/awjFPnQJ&#10;wz17C8E9gwy/PIoNvTyQDrs8lw+6O58QuDunELY7sBG1O7sSszvJErE74BOuPPEUqzz9Fak8/xao&#10;PP8WqDz/Fqc8/xanPP8Wpzz/Fv89DQD/QggA/0gKAP9LDAD6TA8A7EwUAOFKHQDWSiwAzks7AclK&#10;SALESFMEwEddB7xGZgm6RG4Lt0N2DbVDfQ6zQoQQsUGLEbBBkhKuQJoTrECiFKpAqxWpQLYWp0DE&#10;F6ZA2RejQe0YoEH7GJ9B/xmeQf8ZnUH/GZ1C/xidQv8YnUL/GP9ACQD/RgUA/0wFAPFPBwDmUAkA&#10;408NANVPFQDMUScAxVE2Ab9QQwK6T04Ftk1YCLNMYQqwSmkNrUlwD6tIeBGpR38Sp0eGFKVGjRWj&#10;RpUWoUWeGJ9FpxmeRbIanEW/GppF0RuYRekblkb4HJVG/xuURv8bk0b/G5NH/xuTR/8bk0f/G/9C&#10;BQD/SgEA8lAAAOFUAQDZVgUA01UJAMxVEgDDViIAvFcyAbdWPwKyVEoFrVNUCKpRXQunUGQOpE5s&#10;EKJNcxKfTHoUnUyBFptLiReZSpEZl0qZGpVJoxuTSa4dkkm7HpBJzB6OSuUejUr2HotL/x6LS/8d&#10;ikv/HYpL/x2KS/8dikv/Hf9FAAD/TQAA5VQAANlZAADPWwMAylsGAMRaDwC7Wx4AtVwuAa9bOwKq&#10;WkYFplhQCKJWWQufVWAOnFNoEZlSbxOXUXYVlVB9F5NQhBmQT40ajk6WHIxOnx6KTqofiE63IIdO&#10;yCGFTuIhhE/zIINP/yCDT/8fglD/H4JQ/x6CUP8eglD/Hv9HAADzUQAA31gAANFdAADJYAIAw2AE&#10;AL1eDQC1YBoArmEqAKlgNwKkXkMEn11NCJtbVQuYWV0OlVhkEZJXaxOPVnIWjVV5GItUgRqIU4kc&#10;hlOSHoRSnB+CUqchgFK0In9SxCN9Ut4jfFPxInxT/iF7VP8he1T/IHtU/yB7VP8ge1T/IP9KAADp&#10;VAAA2lwAAMxhAADDZAAAvGQCALZjCgCvZBcAqWUnAKNkNAKeY0AEmWFKB5VfUguRXloOjl1hEYtb&#10;aBOJWm8Whll2GIRYfRqBWIYcf1ePHn1WmSB7VqQieVaxI3dWwSR2VtokdVfvJHVX/SN1WP8idVj/&#10;IXVY/yF1WP8hdVj/If9NAADlVwAA018AAMhkAAC/ZwAAt2gAALFnBwCpaBQAo2kkAJ5oMgGZZz0E&#10;lGVHB5BkTwqMYlcNiGFeEIVfZRODXmwWgF1zGH1dehp7XIMdeVuMH3ZblyF0WqIjclqvJHFavyVw&#10;WtUlb1vtJW9b/CNvW/8ib1v/Im9b/yFvW/8hb1v/IfpPAADhWgAAz2IAAMRnAAC7awAAs2wAAKxq&#10;BACkaxIAnmwhAJlsLwGUazoDj2lEBopoTQmGZlUNg2VcEIBkYhN9YmkVemJwGHhheBp1YIAdc1+K&#10;H3BflCFuXqAjbF6tJWtevCZqXtEmaV7sJWpf+yRqX/8jal//Impf/yJqX/8ial//IvBSAADdXQAA&#10;y2UAAMBrAAC3bgAAr28AAKduAQCgbxAAmnAfAJRwLAGPbzgDim1CBoZsSwmCalIMfmlZD3toYBJ3&#10;ZmYUdWZuF3JldRpwZH4dbWOIH2tjkiJpYp4kZ2KrJWViuiZkYs8mZGLqJmVi+iRlY/8jZWP/ImVj&#10;/yJlY/8iZWP/IutVAADYYAAAyGgAALxuAACzcQAAq3MAAKJxAACbcg4AlXMcAJB0KgGKczYChXJA&#10;BYFwSAh9b1ALeW1XDnZsXhFza2QUcGpsF21pcxpraXwcaGiGH2ZnkCFkZ5wjYmapJWBmuSZfZs0m&#10;X2boJmBm+SRgZv8jYGb/I2Fm/yJhZv8iYWb/IuhYAADTYwAAxGsAALlxAACwdQAAp3cAAJ51AACW&#10;dg0AkHcZAIt4JwCGdzMCgXY9BHx1Rgd4c04LdXJVDnFxXBFucGMUa29qFmlucRlmbnocY22DHmFs&#10;jiFfa5ojXWunJVtrtyZaa8omWmvnJVtr9yRbav8jXGr/Ilxq/yJcav8iXGr/IuNbAADOZgAAwG4A&#10;ALZ0AACseQAAo3sAAJh5AACQegsAinsWAIV8JACBfDEBfHs7BHd6RAZzeUwKcHhTDWx3WhBpdmET&#10;Z3VoFmR0bxhhc3gbXnKBHVxxjCBacZgiWHCmJFZwtSVVcMglVXDlJVVw9iRWb/8jVm//Ildv/yJX&#10;b/8iV2//It9fAADKaQAAvHIAALJ4AACpfQAAn38AAJJ+AACKfwcAhIATAICBIQB7gS4Bd4A5A3KA&#10;QgVuf0oIa35RC2h9WA5kfF8RYntmFF96bRdceXUZWXh/HFd4ih5Ud5YhUnakIlF2syNQdsYkUHbj&#10;I1B19SNRdf8iUXT/IVF0/yFRdP8hUXT/IdhjAADFbQAAuHYAAK59AAClggAAmoMAAI2DAACEhAMA&#10;fYUQAHmGHgB1hysBcYc2Am2GPwRphUcHZYRPCmKDVg1fg1wPXIJjElqBaxVXgHMYVH99GlF/iBxP&#10;fpQfTX6iIEt9sSFKfcQiSn3hIUt89CFLe/8gS3v/IEt7/yBLe/8gS3v/INBnAADAcgAAtHsAAKqC&#10;AACghgAAlYgAAIeIAAB8igAAdowOAHKNGgBujicAao4yAWaNPANjjUQFYIxMCFyLUwpai1oNV4ph&#10;EFSJaBJRiHEVT4h6F0yHhRpKhpIcSIagHUaGrx5FhcIeRYXfHkWE8h5Fg/4eRYL/HkWC/x5Fgv8e&#10;RYL/HsptAAC6eAAAr4EAAKWHAACaiwAAj40AAIGOAAB0kQAAbpMKAGmUFQBmlSIAY5UuAWCVOAJc&#10;lUEEWZRJBlaUUAhUk1cKUZNeDE6SZg9Mkm4RSZF4FEaQgxZEkJAYQo+eGUCPrRo/j8AaP4/cGj+N&#10;8Ro/jP0bP4v/Gz+L/xs/i/8bP4v/G8JzAAC1fgAAqocAAJ+MAACUkAAAiJMAAHuVAABsmQAAZZsE&#10;AGCcEABdnR0AW54pAFieNAFVnj0CUp1FA1CdTQVNnVQHS5xbCUicYwtGnGsNQ5t1D0GbgBE+mo0T&#10;PJqbFDqaqxU5mr0VOZrZFTmY7xY5l/wWOJb/FziV/xc4lf8XOJX/F7t6AACvhQAApIwAAJiRAACN&#10;lQAAgZoAAHWdAABooAAAW6QAAFalDABTphcAUacjAE+nLwBMpzgBSqdBAUinSQJGp1AEQ6dYBUGn&#10;XwY/pmgIPaZyCjqmfQs4pooNNqWZDjSlqQ8zpbsPM6XUDzOk7g8yovsQMqH/ETKh/xEyof8RMqH/&#10;EbSCAACojAAAnZIAAJKXAACGnAAAeaEAAG2lAABhqQAAVawAAEuvBQBHsBAARbAcAESxJwBCsTIA&#10;QbI7AD+yQwE9sksBO7JTAjmyWwM3smQENbJuBTOyeQYxsocHL7GWCC6ypggtsrgJLLLQCCyw7Akr&#10;r/kKK67/Cyqt/wsqrf8LKq3/C62LAACgkgAAlZgAAImdAAB9owAAcagAAGStAABZsQAATbQAAEK4&#10;AAA7ugoAOLsTADe8HgA1vCkANL0yADO9OwAyvUQAMb5MAC++VQEuvl4BLL5oASq+dAIpvoICJ7+R&#10;Aya/ogMkv7QDI7/LAyO+6AMjvPcEIrv/BSK7/wUiu/8FIrv/BaSSAACYmAAAjJ4AAIClAABzqwAA&#10;Z7AAAFu1AABPuQAARLwAADrAAAAwxAQAKscLACjIEwAnyR0AJsknACXJMAAkyjkAI8pCACLLSwAh&#10;y1UAIMxfAB/MbAAdzXoAHM2KABvNnAAZzq4BGM7FABjN5AAYzPQBGMr8ARjK/wIYyv8CGMr/ApuZ&#10;AACPnwAAgqYAAHWtAABoswAAXLkAAFC9AABEwQAAOcQAADDIAAAozAEAINAGABnVCwAW1xAAFdgZ&#10;ABXZIgAU2SsAE9o0ABPaPQAS20gAEdxTABHdXwAQ3W0AEN5+AA7fkQAO4KQADeC4AAzg0gAL3+0A&#10;DN73AAzd+wAM3fsADN37AJKfAACFpwAAd64AAGq1AABdvAAAUMEAAETFAAA4yQAALs0AACXRAAAe&#10;1QAAFtoBABHeBgAQ5w0ADucSAA3oGQAM6CEAC+kpAArqMQAJ6jsAB+tFAAXrUQAE614AA+tuAAHr&#10;gAAA6pQAAOqnAADrvAAA69IAAOvpAADs7wAA7O8AAOzvAIenAAB5rwAAa7cAAF6+AABRxQAAQ8kA&#10;ADfNAAAt0QAAI9YAABvbAAAT3wAADuMAAAzuAgAK9goAB/YOAAX2EgAD9hgAAPUeAAD1JQAA9S4A&#10;APU3AAD2QgAA9k4AAPZdAAD2bgAA9oEAAPaVAAD3pwAA97cAAPjHAAD40AAA+NAAAPjQAHuvAABt&#10;uAAAYMAAAFLIAABEzQAAN9EAACvXAAAh3AAAGOAAABHkAAAM5wAAB+8AAAT6AAAB/wMAAP8IAAD/&#10;DQAA/hAAAP4UAAD/GgAA/yEAAP8pAAD/MwAA/z4AAP9LAAD/WwAA/2wAAP+AAAD/kgAA/6EAAP+t&#10;AAD/swAA/7MAAP+zAP8cJgD/HCQA/xolAP8VJwD/ES4A/xA6AP8ORwH/DVMB/wtfAf8KawH/CnUB&#10;/wp/Af8KhwH/Co4B/wqVAf8KmwH/CaAB/wmlAP8JqwD/CbEA/wm4AP8JwQD+CcwA/AneAPkJ6wD1&#10;CfYA8wn/APIK/wDxCv8B8Qv/AfEL/wHxC/8B8Qv/Af8fIwD/HyEA/x4hAP8ZJAD/FywA/xU3AP8T&#10;RAD/EVAB/xBcAf8OZwH/DnIB/w57Af8OhAH/DosB/w6SAf8OmAH/Dp0B/w6jAf4OqAH8Dq4B+w61&#10;APoOvgD4DskA9Q7bAPIO6gDuDvUA7A7/AesP/wHqD/8B6hD/AekQ/wHpEP8B6RD/Af8iHwD/IhwA&#10;/yEcAP8fIAD/HykA/xw0AP8aQAD/F0wB/xVYAf8UYwH/E24B/xN3Af4TgAH8E4gB+hKOAfkSlQH4&#10;EpoB9hKgAfUSpgH0EqwB8xKzAfESvAHwEscB7RLYAekT6AHmE/UB5BT/AeIU/wLhFf8C4RX/AuAV&#10;/wLgFf8C4BX/Av8lGwD/JhcA/yQWAP8lHAD/JiUA/yQwAP8hOwD/H0gA/x1UAf0bXwH5GmkB9xpz&#10;AfQZfAHyGYQB8RmLAe8ZkQHuGZcB7BmdAesZowHpGaoB6BmxAecZugHlGcUB4xnVAd8a6AHcG/UC&#10;2Bv/AtUc/wPUHP8D0xz/BNIc/wTSHP8E0hz/BP8pFwD/KhMA/ykSAP8sGAD/LCEA/ywrAP8pNwD9&#10;J0MA9yVPAfMjWgHvImQB7CFuAekhdwHnIX8B5SGGAeQhjQHiIJQB4SCaAd8goAHeIKcB3CGvAdoh&#10;uALYIcMC1SHTAtEi5wLNIvQDyiP/BMgj/wXHI/8GxiP/BsYj/wbGI/8GxiP/Bv8sEgD/Lg8A/zAQ&#10;AP8zFAD/MxsA/zIlAPowMADyLjwA7CxJAOcqVQHjKl8B4ClpAd0pcgHaKHoB1yiCAtUoiQLTKJAC&#10;0SiWA88onAPOKKMDzCirA8ooswPJKL4ExyjMBMUp4gTBKvEGvir+B7wq/wi6Kv8Iuir/CLkq/wm5&#10;Kv8JuSr/Cf8wDwD/MgsA/zYNAP84EAD/ORUA+TceAO81KADnMzUA4DJCANsyTwDVMVoB0DFkAs0w&#10;bQLLMHUDyTB8A8cvgwTFL4oExC+RBcIvlwXBL54Gvy+mBr0vrwa8L7kHui/HB7gw3Qe1MO4JsjD7&#10;CrAw/wuuMP8LrjD/C60w/wutMP8LrTD/C/8zDAD/NgYA/zwJAP8+DAD9PRAA7zwVAOQ5HwDbOS0A&#10;0jo8AM06SQHIOVQBxDleAsE4ZwO/N28EvTd2Bbs2fQa5NoQHtzaLB7Y1kgi0NZoJszWhCbE1qgqv&#10;NbQLrjXBC6w11AupNuoMpjb4DaU2/w6jN/8Oojf/DqI3/w6iN/8Oojf/Dv83BwD/OwIA/0ADAPJC&#10;BQDpQgkA5T8OANg+FgDOQCcAx0E2AMJBRAG9QU8CuUBZA7Y/YQS0PmkGsT1xB689eAiuPH8JrDyG&#10;Cqo7jQupO5UMpzudDaU7pg2jOrAOoju8D6A7zQ+eO+YQmzz1EZo8/xGZPP8RmDz/EZg8/xGYPP8R&#10;mDz/Ef86AQD/QAAA70UAAOFIAADZSAUA00YJAMxFEgDERyIAvUgxALhIPwGzR0oCsEZUBKxFXQWq&#10;RGQHp0NsCKVCcwqjQnoLoUGBDKBBiA2eQJAPnECYEJpAoRGYQKwSl0C4EpVAyBOTQOETkUHzFJBB&#10;/xSPQf8UjkL/E45C/xOOQv8TjkL/E/88AAD5RAAA5EoAANhOAADOTwIAyU0GAMNLDwC7TR0AtU4t&#10;AK9OOgGrTUYCp0xPBKRLWAahSmAInklnCZxIbguaR3UNmEZ8DpZGgw+URYsRkkWUEpBFnROORagU&#10;jEW0FYtFxBaKRdwWiEbwFoZG/RaGRv8WhUf/FYVH/xWFR/8VhUf/Ff8/AADsSAAA3U8AAM9TAADG&#10;VQAAwFMDALtRDACzUhkArVMpAKhTNgGjUkICn1FLBJxQVAaZT1wIlk5jCpRNagyRTHEOj0t4D41L&#10;fxGLSocSiUqQFIdJmhWFSaUXg0mxGIJJwBiBStYZf0rtGH5L/Bh+S/8XfUv/F31L/xZ9S/8WfUv/&#10;Fv9DAADmTAAA1lMAAMlYAADAWQAAulgBALRWCQCsVxYAplglAKFYMgGdVz4CmFZIBJVVUQaSVFgI&#10;j1JfCoxSZgyKUW0OiFB0EIVPexKDT4QTgU6NFX9Olxd9TqEYe02uGXpOvRp4TtEad07rGndP+hl2&#10;T/8Zdk//GHZP/xd2T/8Xdk//F/hGAADiUAAA0FcAAMRcAAC7XgAAtF0AAK5aBgCmWxMAoFwiAJtc&#10;LwCXWzsCklpFA49ZTQaLWFUIiFdcCoZWYwyDVWoOgVRxEH5UeBJ8U4AUelKJFnhSlBh2Up8ZdFKr&#10;GnJSuhtxUs0ccFLoG3BT+RpwU/8acFP/GXBT/xhwU/8YcFP/GO9JAADdUwAAy1oAAMBfAAC3YgAA&#10;r2EAAKheAgChXxAAm2AeAJZgLACRYDgBjV5CA4ldSwWFXFIHgltZCoBaYAx9WWcOe1huEHhYdRJ2&#10;V30UdFeHFnJWkRhvVpwablapG2xWuBxrVssdalbmHGpX9xtqV/8aalf/GWtX/xlrV/8Za1f/GetM&#10;AADYVgAAyF4AALxiAACzZQAAq2UAAKNiAACcYg4AlmMcAJFkKQCMYzUBiGI/A4RhSAWAYFAHfV9X&#10;CXpeXQt3XWQNdVxrEHNcchJwW3sUbluEF2xajxhqWpoaaFqnHGZath1lWsgdZVrkHWVa9hxlWv8b&#10;ZVr/GmVa/xllWv8ZZVr/GehPAADTWQAAxGEAALlmAACwaAAAp2kAAJ5lAACXZg0AkWcZAIxoJwCH&#10;ZzIBg2Y9An9lRgR7ZE0GeGNUCXViWwtyYWENcGFpD21gcBJrX3kUaV+CFmdejRllXpgaY16lHGFe&#10;tB1gXscdYF7jHWBe9RxgXv8bYF7/GmFe/xphXv8aYV7/GuRSAADPXAAAwGQAALZpAACsbAAAo2wA&#10;AJlpAACSagsAjGoWAIdrJACCazABfmo6AnppQwR2aEsGc2dSCHBnWQptZmANa2VmD2hkbhFmZHYU&#10;ZGOAFmJjixhgYpcaXmKkHFxish1bYsUdW2LhHVti9BxbYv8bXGL/Glxi/xpcYv8aXGL/GuBVAADL&#10;XwAAvWcAALJsAACpcAAAn28AAJRsAACMbQgAhm4TAIJvIQB9by0BeW84AnVuQQNybUkFbmxQB2tr&#10;Vwppa14MZmplDmRpbBFhaXQTX2h+Fl1niRhbZ5UaWWaiG1dmsBxWZsMdVmbfHVZm8xxXZv8bV2b/&#10;Gldm/xpXZv8aV2b/GttZAADHYgAAumoAAK9wAACmcwAAmnMAAI9wAACHcQUAgXIRAHxzHgB4cyoA&#10;dHM1AXBzPwNtckcFanFOB2dxVQlkcFwLYm9jDl9vahBdbnISWm18FVhthhdWbJMZVGygG1JrrxxR&#10;a8EcUWvcHFFr8RtSa/4aUmr/GlJq/xlSav8ZUmr/GdRcAADDZgAAtm4AAKx0AACidwAAlnYAAIl1&#10;AACBdgEAencPAHZ4GwByeScAb3kyAWt4PAJoeEQEZXdMBmJ3UwhfdloKXXVhDFp1aA9YdHARVXN5&#10;E1NzhBZRcpAYT3KeGU1xrRpMcb8bS3HZG0xx8BpMcP0aTXD/GU1v/xlNb/8ZTW//Gc5gAAC+agAA&#10;snIAAKh4AACdewAAkHoAAIR6AAB6ewAAdHwMAG9+FwBsfiQAaX8vAWZ/OQJif0IDX35JBV19UAda&#10;fVcJV3xeC1V8ZQ1Se24PUHp3Ek56ghRLeY4WSXmcF0h4qxhGeL0ZRnjVGUZ37xhHdvwYR3b/GEd1&#10;/xdHdf8XR3X/F8llAAC6bwAArncAAKR9AACYfwAAi38AAH5/AABzgQAAbIMJAGiEEwBlhSAAYoYs&#10;AF+GNgFchj8CWYVGA1eFTgVUhVUHUoRcCU+DYwtNg2sNS4J0D0iCfxFGgYwTRIGaFUKAqRZBgLoW&#10;QIDSFkF/7RZBfvsWQX3/FkF9/xZBff8WQX3/FsJqAAC1dQAAqn0AAJ+CAACSgwAAhYQAAHmFAABq&#10;iQAAZIoDAGCMEABdjRsAW44nAFiOMgBVjjsBU45DAlCOSgNOjVIFTI1ZBkmMYAhHjGgKRYtyDEKL&#10;fQ5AiokPPoqYETyKpxI7irgSOorPEjuI6xI7h/oTO4b/EzuG/xM7hv8TO4b/E7xxAACvewAApYMA&#10;AJmHAACMiAAAf4kAAHOMAABlkAAAXJMAAFeVDABUlhYAUpYiAFCXLQBNlzYAS5c/AUmXRwJHl04D&#10;RZZVBEOWXQVBlmUGPpVvCDyVegk6lYcLOJWVDDaUpQ01lLYONJTMDTST6Q00kvgONJD/DzSQ/w80&#10;kP8PNJD/D7V4AACqggAAnogAAJONAACGjgAAeZAAAG2TAABhlwAAVZsAAE2eBgBJnxAAR58bAEag&#10;JgBEoDAAQ6E6AEGhQgE/oUkBPaFRAjuhWQI5oWEDN6BrBDWgdgUzoIMGMaCSBzCgogguoLMILqDJ&#10;CC6f5wgtnfcJLZz/Ci2b/wotm/8KLZv/Cq+AAACjiQAAl44AAI2TAAB/lQAAcpgAAGacAABboAAA&#10;T6QAAEWnAAA+qQwAPKoUADqqHwA5qikAOKsyADerOwA1q0MANKxLADKsUwExrFwBL6xmAi2scQIr&#10;rH8DKqyOAyisngQnrLAEJqzFBCar5AMlqfUEJaj/BSWn/wUlp/8FJaf/BaeJAACbjwAAkZQAAISZ&#10;AAB4ngAAa6IAAF+mAABTqgAASK0AAD2wAAA0swMAL7UOAC21FgAstSAAK7YpACq2MgAptzoAKLdD&#10;ACe3TAAmuFUAJLhfACO4awAiuHgBILiIAR+4mQEduasBHLnAARy43wEctvIBG7X8Ahu0/wIbtP8C&#10;G7T/Ap+PAACUlQAAiJsAAHuhAABupgAAYqsAAFawAABKswAAP7YAADW5AAAsvAAAJL8GAB/CDQAd&#10;whQAHMIeABvDJgAawy8AGcQ4ABjEQQAXxEoAFsVVABXFYQAUxm8AE8Z/ABLGkQARx6QAEMe5AA/H&#10;1AAQxu4AEMT6ABDD/wAQw/8AEMP/AJeWAACLnAAAfqIAAHGpAABkrwAAWLQAAEu4AABAuwAANb4A&#10;ACvBAAAjxQAAG8kBABTMBgAQ0AsADtERAA3RGQAN0SEADNEqAAzRNAAL0j4ACtJJAAnTVQAJ02IA&#10;CNNyAAbUhAAF1JgABNSrAAPVwAAB1dwAAdXtAAHV9gAB1fYAAdX2AI6dAACApAAAc6sAAGaxAABZ&#10;uAAATL0AAD/AAAA0wwAAKscAACHKAAAZzgAAEtIAAA3WAQAJ2wUABtwNAATcEQAD3RgAAd4gAADe&#10;KAAA3zEAAOA8AADhRwAA4lQAAONjAADjdAAA5IgAAOSbAADlrgAA5cEAAOXVAADm5wAA5ucAAObn&#10;AIOkAAB1rAAAaLMAAFq7AABNwQAAQMQAADPIAAAozAAAH9AAABfUAAAQ2QAAC90AAAXhAAAA5AAA&#10;AOUHAADmDQAA5xEAAOgWAADpHQAA6iUAAOsuAADtOQAA70UAAPBTAADxZAAA8XYAAPKKAADznAAA&#10;860AAPS7AAD0yAAA9MgAAPTIAHetAABqtQAAXL0AAE/EAABAyQAAM80AACfRAAAd1gAAFNwAAA7g&#10;AAAI4wAAAeYAAADqAAAA7gAAAO4AAADvBAAA8AoAAPEOAADzEgAA9BgAAPYgAAD4KgAA+jUAAP1D&#10;AAD+UgAA/2MAAP92AAD/iQAA/5oAAP+mAAD/sAAA/7AAAP+wAP8WIwD/FSEA/xEhAP8NJAD/CSsA&#10;/wY3AP8DRAD/AFEA/wBdAP8AaAD/AHIA/wB7AP8AgwD/AIoA/wCRAP8AlgD/AJwA/wChAP0ApgD7&#10;AKwA+QCzAPcAuwD1AMUA8wDRAPIA5ADxAPEA7wD6AO4A/wDuAP8A7QD/AO0A/wDtAP8A7QD/AP8Z&#10;IAD/GB0A/xUdAP8QHwD/DikA/ww0AP8KQQD/B00A/wVZAP8EZAD/BG4A/wN3AP8DgAD/A4cA/wON&#10;AP0CkwD7ApkA+QKeAPcCpAD1AqoA8wGwAPEBuADvAcIA7QHPAOsB4wDqAe8A6AL7AOcE/wDmBf8A&#10;5gb/AOYG/wDmBv8A5gb/AP8cGwD/GxkA/xcYAP8VHQD/EyUA/xEwAP8QPQD/DkkA/wxVAP8LYAD/&#10;C2oA/QtzAPsLfAD5CoMA9wqKAPUKkAD0CpYA8wqbAPEKoQDvCacA7QmuAOsJtgDoCcAA5gnNAOQJ&#10;4gDiCvAA3wv7AN4M/wDcDf8A3A3/ANsN/wHbDf8B2w3/Af8fFwD/HhMA/xsSAP8cGQD/GyIA/xgs&#10;AP8VOAD/E0QA/hJQAPkRWwD1EGYA8xBvAPAQdwDuEH8A7BCGAOoQjADpEJIA6BCYAOYPngDlD6UA&#10;4w+sAOEPtADgD74A3g/MANoQ4QDVEfAA0hL7AM8S/wHOE/8BzRP/Ac0T/wHME/8BzBP/Af8iEgD/&#10;Ig8A/yEPAP8iFAD/IhwA/yAnAP8dMgD4Gz4A8hlLAO4YVgDqF2AA5xZqAOQWcgDiFnoA4BaCAN4W&#10;iADcFo8A2xaVANkWmwDWFqIA1BapANIWsQDQF7sAzhfJAMwY3gDIGe4BxRr7AcMa/wLBG/8CwBv/&#10;AsAb/wLAG/8CwBv/Av8mDgD/JQsA/ygMAP8pEAD/KBYA/iYgAPQkKwDsITgA5iBEAOEfUADdH1sA&#10;2R5lANUebQDSH3UA0B99AM4fgwDMH4oByx+QAckflwHIH54Bxh+lAcUgrQHDILcBwSDEAcAh1gG8&#10;IuoCuSL4A7Yi/wO1I/8DtCP/BLMj/wSzI/8EsyP/BP8pCwD/KgUA/y4IAP8vDAD/LRAA8ysXAOgo&#10;IgDgJi8A2SY9ANInSgDNJ1UAyihfAMcoaAHFKG8Bwyd3AcEnfgG/J4QBvieLArwnkgK7J5kCuSeg&#10;ArcnqQO2KLMDtCi/A7MozwOwKeYErSn2BKsq/wWpKv8GqCr/Bqgq/waoKv8GqCr/Bv8tBQD/MAAA&#10;/zMCAPY0BgDvMgoA6C4QANwsGADRLigAyy83AMYwRADBME8AvjBZAbswYgG4MGoCti9xArUveAKz&#10;L38DsS+GA7AvjQOuLpQErS6cBKsupAWpL64FqC+6BaYvygakMOIGoTDzB58w/wieMf8InTH/CJwx&#10;/wicMf8InDH/CP8wAAD/NQAA7zgAAOI6AADbOQQA1jUJAM40EwDGNiIAvzgxALo4PwC2OEoBszhU&#10;AbA3XQKtN2QCqzZsA6k2cwSoNnkEpjWABaQ1hwWjNY8GoTWXB581oAeeNaoInDW2CJs1xQmZNd0J&#10;ljbvCpQ2/QqTN/8Kkjf/CpI3/wqSN/8Kkjf/Cv8zAAD2OgAA5D8AANhCAADOQgEAyT4GAMQ7DwC7&#10;Ph0AtT8sALE/OgCtP0UBqT9PAaY+WAKjPV8DoT1nBJ88bQWdPHQGnDt7Bpo7ggeYO4oIljuTCZU6&#10;nAqTOqYLkTqyC5A7wAyOO9UMjDzsDYo8+w2JPP8NiTz/DIg8/wyIPP8MiDz/DP83AADqPwAA3EUA&#10;AM5JAADFSQAAv0YCALpDDACzRBkArUUnAKhGNQCkRUEBoEVLAp1EUwKaQ1sDmENiBZZCaQaUQXAH&#10;kkF2CJBAfgmOQIYKjUCOC4tAmAyJQKINh0CuDoVAvA+EQM8PgkHpD4FB+Q+AQf8PgEL/DoBC/w6A&#10;Qv8OgEL/Dvo7AADlRAAA00sAAMdOAAC+TwAAuEwAALJJCQCrSRUApUsjAKBLMQCcSz0BmEpHApVJ&#10;TwOSSVcEkEheBY5HZQaLR2sHiUZyCYhGeQqGRYILhEWKDYJFlA6ARJ8PfkSrEHxFuRF7RcsRekXm&#10;EXlG9xF4Rv8QeEb/EHhG/w94Rv8PeEb/D/A/AADfSQAAzU8AAMFTAAC4VAAAsVIAAKtOBQCkThEA&#10;nk8gAJlQLQCVUDkBkk9DAY5OTAOLTVMEiU1aBYZMYQaES2gIgktuCYBKdgt+Sn4MfEmHDnpJkQ94&#10;SZwQdkmoEnRJthJzScgTckrjE3FK9RJxSv8RcUv/EXFL/xBxS/8QcUv/EOxDAADZTAAAyFMAAL1X&#10;AAC0WAAArFcAAKVSAQCeUw8AmFQcAJNUKQCPVDUAi1NAAYhTSAKFUlAEglFXBX9QXgZ9UGQIe09r&#10;CXlPcgt3TnsNdU6EDnNNjhBxTZkRb02lE21NsxRsTcUUa07hFGtO9BNrTv8Sa07/EmtO/xFrTv8R&#10;a07/EehGAADTUAAAxFYAALlaAACwXAAAploAAJ9WAACYVg0AklcZAI5YJgCJWDIAhlg9AYJXRQJ/&#10;Vk0DfFVUBXlUWwZ3VGEIdVNoCXNTcAtxUngNb1KBD21SixBrUZcSaVGjE2dRsRRmUcMVZVLeFWVS&#10;8hRlUv8TZVL/EmVS/xJlUv8SZVL/EuRKAADPUwAAwFoAALVeAACsYAAAol4AAJpZAACSWgsAjVsW&#10;AIhcIwCEXC8AgFs6AX1bQwJ5WksDdllSBHRYWAZxWF8Hb1dmCW1XbQtrVnUNaVZ+D2dWiRFlVZUS&#10;Y1WhFGJVrxVhVcEWYFXbFmBW8RVgVv4UYFb/E2FW/xJhVv8SYVb/EuBNAADLVgAAvV0AALJhAACo&#10;YwAAnWEAAJVdAACNXgkAh14TAINfIAB/XywAe183AXdeQAJ0XkgDcV1PBG9cVgVsXFwHaltjCWhb&#10;awtmWnMNZFp8D2JahxFgWZMSXlmgFF1ZrhVbWb8WW1nYFltZ7xVbWf0UXFn/E1xZ/xJcWf8SXFn/&#10;EtxQAADHWQAAumAAAK9kAACkZQAAmWQAAJBgAACIYQYAgmIRAH5jHQB6YyoAdmM0AXNiPQFvYkYC&#10;bGFNBGphVAVnYFoHZWBhCGNfaQphX3EMX156Dl1ehRBbXpESWV2eFFhdrBVXXb0WVl3VFlZd7hVX&#10;XfwUV13/E1dd/xJXXf8SV13/EtZTAADEXAAAt2MAAKxoAACgaAAAlWcAAIpjAACDZQIAfWYPAHhm&#10;GgB0ZycAcWcyAG5nOwFrZkMCaGZLA2VlUgVjZVkGYWRfCF5kZwpcY28MWmN4DlhjgxBWYo8SVGKc&#10;E1NiqhVSYrsVUWLSFVFh7RVSYfsUUmH/E1Nh/xJTYf8SU2H/EtFWAADAXwAAs2YAAKlrAACcawAA&#10;kGoAAIVnAAB9aQAAd2oNAHNrFwBvayQAbGwvAGlsOAFma0ECY2tJA2FrUARealcGXGpdB1ppZQlY&#10;aW0LVWh2DVNogQ9RZ40RT2eaEk5nqRRNZ7kUTGfPFExm6xRNZvsTTWb/Ek5l/xJOZf8STmX/Esxa&#10;AAC8YwAAsGoAAKVvAACYbgAAjG0AAIBsAAB3bQAAcW4LAG1vFABpcCEAZnEsAGRxNgFhcT4BXnFG&#10;AlxwTQNZcFQFV3BbBlVvYghTb2oKUG5zDE5ufg5MbYoQSm2YEUlspxJIbLgTR2zNE0ds6hNIa/oS&#10;SGv/Ekhq/xFIav8RSGr/EcdeAAC4ZwAArG4AAKFyAACTcgAAh3EAAHpxAABxcgAAa3QHAGZ1EQBj&#10;dh0AYHcoAF53MwBbeDwBWXdDAlZ3SwNUd1IEUnZZBVB2YAdOdWgIS3VxCkl0fAxHdIgORXOWD0Nz&#10;pRBCc7YRQXPLEUJy6BFCcvgRQnH/EENw/xBDcP8QQ3D/EMFjAACzbAAAqHMAAJt2AACOdQAAgXYA&#10;AHV2AABpeAAAY3oCAF58DgBcfRkAWX4kAFd/LwBVfzgBU39AAVB/SAJOfk8DTH5WBEp+XQVIfWUG&#10;Rn1uCEN8eQpBfIYLP3uUDT57ow48e7MOPHvIDjx65g48efcOPHj/Djx4/w49d/8OPXf/DrxoAACv&#10;cgAApHkAAJZ6AACIegAAfHoAAHB8AABjfwAAXIIAAFeECwBThRQAUYYgAE+GKgBOhzQATIc8AUqH&#10;RAFIh0sCRodTAkSGWgNChmIEQIZsBj6Fdgc7hYMIOYWRCjiEoAs2hLELNoTGCzaD5As2gvYLNoH/&#10;DDaA/ww2gP8MNoD/DLZvAACqeAAAn38AAJB+AACDfwAAd4AAAGuCAABehwAAVYoAAE6MBgBKjhAA&#10;SI8aAEePJQBFkC8ARJA4AEKQQABAkEcBP5BPAT2QVgI7kF8COZBoAzePcwQ1j4AFM4+OBjGPngcw&#10;jq8HL47DBy+O4QcvjPQIL4v/CC+K/wgviv8JL4r/CbB2AAClfwAAmIQAAIqEAAB9hQAAcIcAAGWK&#10;AABajgAAT5IAAEaVAABBmAwAPpgUAD2ZHwA7mSgAOpoxADmaOgA3mkIANppKADWaUgEzmloBMZpk&#10;AS+abwItmnsCLJqKAyqamgMpmqwEKJrABCeZ3gMnl/IEJ5b9BSeV/wUnlf8FJ5X/Bal+AACehQAA&#10;kokAAISKAAB2jAAAao8AAF6TAABUlwAASZsAAECfAAA3ogQAMqMOADGjFwAwpCEALqQqAC2kMgAs&#10;pToAK6VDACqlSwAppVQAKKVeACalaQAlpXYBI6WFASKllgEgpqgBH6W7AR6l1wEepO8BHqL7Ah6h&#10;/wIeof8CHqH/AqKGAACXjAAAi48AAH2RAABvlAAAY5gAAFedAABNoQAAQ6UAADioAAAwqwAAKK4H&#10;ACSvEAAjrxcAIa8hACCwKQAfsDEAHrA6AB2xQgAcsUwAG7FWABqxYQAZsm8AGLJ+ABaykAAVsqIA&#10;FLK2ABOyzgATsesAE6/5ABOu/wETrv8BE67/AZqNAACQkgAAhJcAAHWaAABonwAAW6MAAFCoAABF&#10;rAAAO7AAADGyAAAntQAAILgAABi6BwAUvA4AE7wVABK8HgARvSYAEb0uABC9NwAQvkEADr5MAA6+&#10;VwANvmUADL90AAu/hgAKvpkACL6sAAe+wgAHvt8ACL7wAAi9+gAIvfwACL38AJOUAACHmQAAep8A&#10;AGylAABgqgAAU68AAEezAAA8tgAAMbgAACe7AAAfvgAAF8EAABHEAQAMyAgACMkOAAfJFAAGyRwA&#10;BckkAATKLAADyjYAAspAAADLTAAAy1kAAMtoAADLeQAAzIwAAMufAADLswAAy8gAAMziAADM7wAA&#10;zPEAAMzxAIqaAAB8oQAAb6cAAGKtAABVswAASLgAADu7AAAwvgAAJsEAAB3EAAAVyAAAD8sAAArO&#10;AAAE0gIAANMKAADTDwAA1BQAANUaAADWIgAA1yoAANk0AADaPwAA3EsAANxaAADdagAA3X0AAN2R&#10;AADdpAAA3rYAAN7IAADe3gAA3uIAAN7iAH+iAABxqQAAZLAAAFa3AABJvAAAPMAAAC/EAAAkxwAA&#10;G8sAABPPAAAN0gAAB9YAAADbAAAA3gAAAN8DAADgCQAA4Q4AAOISAADjFwAA5R4AAOYnAADoMQAA&#10;6j0AAOxLAADsWgAA7WwAAO6AAADulAAA7qUAAO60AADuwgAA7sYAAO7GAHSqAABmsgAAWLkAAEvA&#10;AAA9xQAAL8kAACTNAAAZ0QAAEdYAAAvbAAAD3gAAAOEAAADlAAAA6AAAAOkAAADqAAAA6wYAAO0L&#10;AADvDwAA8BMAAPIaAAD0IwAA9y4AAPk7AAD7SgAA/FsAAP1tAAD9gAAA/pMAAP6iAAD+rQAA/q8A&#10;AP6vAP8QHwD/Dh0A/wodAP8BIAD/ACgA/wA1AP8AQQD/AE4A/wBaAP8AZQD/AG4A/wB3AP8AfwD+&#10;AIYA/ACMAPsAkgD5AJcA+ACcAPcAogD2AKcA9QCtAPMAtQDyAL0A8QDJAO8A3ADuAOsA7QD3AOwA&#10;/wDrAP8A6gD/AOoA/wDqAP8A6gD/AP8THAD/ERkA/w0ZAP8GHAD/AyUA/wAxAP8APgD/AEoA/wBW&#10;AP8AYQD/AGsA/QBzAPoAewD3AIMA9QCJAPQAjwDyAJQA8QCZAPAAnwDuAKQA7QCrAOwAsgDqALoA&#10;6ADGAOcA1gDlAOgA5AD1AOMA/gDiAP8A4QD/AOEA/wDhAP8A4QD/AP8VGAD/ExQA/w8UAP8NGQD/&#10;CyIA/wgtAP8EOQD/AUYA/wBRAP4AXAD6AGYA9gBvAPIAdwDvAH4A7QCFAOsAiwDqAJEA6ACWAOcA&#10;nADmAKEA5ACoAOMArwDhALgA3wDDAN0A0QDbAOYA2QDzANcA/QDVAv8A1AL/ANQD/wDUA/8A1AP/&#10;AP8YEwD/FRAA/xIPAP8SFQD/ER0A/w4oAP8MNAD/CkEA+QhMAPUGVwDxBmEA7QZqAOkFcgDmBXoA&#10;5AWBAOIFhwDgBo0A3waSAN0GmADbBp4A2QalANcGrQDUBrUA0gbAANAHzwDOCOUAzAn0AMoL/wDI&#10;DP8Axwz/AMcM/wDGDP8Axgz/AP8bDgD/GQwA/xgNAP8YEQD/FxgA/xQiAPsRLgDzEDoA7Q5GAOgN&#10;UgDlDVwA4Q1lAN4NbQDbDXUA2A18ANUNggDTDYkA0Q2PANANlQDODZwAzQ6jAMsOqwDJDrQAyA7A&#10;AMYOzwDDEOYAwBH1AL0S/wC8Ev8AuxL/ALoS/wG6Ev8BuhL/Af8fCgD/HAQA/x8IAP8fDQD/HRIA&#10;+BobAO4WJgDmFDMA4BM/ANoTSwDUE1YA0BNfAM4UaADLFG8AyRR3AMcVfQDGFYQAxBWKAMMVkQDB&#10;FpgAwBafAL4WpwC8F7AAuxe8ALkXywC3GOIAsxnyAbEa/wGvG/8Brhv/Aa4b/wGtG/8BrRv/Af8i&#10;BAD/IgAA/yUCAPwkBwD3IQwA7B0SAOEaHADYGioA0Bs4AMsdRQDHHVAAwx5aAMAeYgC+HmoAvB9x&#10;ALofeAC5H34Atx+FALYfjAC0H5MAsx+aAbEgowGwIKwBriC3AawhxgGrId0BpyLvAqUi/QKjI/8C&#10;oiP/AqIj/wKhI/8CoSP/Av8lAAD/KAAA8ioAAOUrAADfKAUA3CELANIhFADJJCQAwyUyAL4mPwC6&#10;J0oAtydUALQnXQCyJ2QAsCdsAK4ncgGtJ3kBqyd/AaonhgGoJ44BpyeWAqUnngKjKKgCoiizAqAo&#10;wQKfKNUCnCnsA5oq+gOYKv8Elyr/BJcq/wSWKv8Elir/BP8oAAD1LgAA5TMAANo1AADQMwEAzC0G&#10;AMYqEAC+LR4AuC4sALMvOgCvL0UArDBPAKkvWACnL18BpS9mAaMvbQGhL3MCoC56Ap4ugQKdLokC&#10;my6RA5kumgOYLqQEli+vBJUvvQSTL88EkTDoBY8w+AWNMf8FjTH/BYwx/wWMMf8FjDH/Bf8tAADq&#10;NQAA3DoAAM49AADGPAAAwDcCALszDQCzNBkArjYnAKk3NAClN0AAojdKAJ83UwGdNloBmzZhAZk2&#10;aAKXNW8ClTV1A5Q1fAOSNYQEkDWNBI81lgWNNaAFizWrBoo1uQaINcoHhzblB4U29geEN/8Hgzf/&#10;B4M3/weCN/8Hgjf/B/QyAADjOwAA0kEAAMZEAAC9QwAAtz8AALE7CQCqOxQApTwiAKA9MACdPTsA&#10;mT1FAJY9TgGUPFYBkjxdApA8YwKOO2oDjDtxBIo7eASIOoAFhzqIBoU6kgaDOpwHgTqoCIA6tQl+&#10;O8YJfTvhCXs88wl7PP8Jejz/CHo8/wh6PP8Iejz/CO43AADdQQAAy0YAAL9JAAC2SQAArkYAAKlB&#10;BACjQREAnUIeAJhDKwCVQzcAkUNBAI5CSgGMQlIBiUFZAodBXwOFQWYDg0BtBIFAdAWAQHsGfj+E&#10;B3w/jgh6P5kJeD+lCndAsgp1QMMLdEDdC3NB8QtyQf8KckH/CnJB/wlyQf8JckH/Cek8AADVRQAA&#10;xUsAALpOAACwTgAAp0sAAKJGAACbRg4AlkcaAJFIJwCOSDMAikg9AIdHRgGER04BgkZVAoBGXAN+&#10;RWIEfEVpBHpFcAV4RHgGdkSBCHREiwlyRJYKcESiC29ErwxuRMAMbUXZDWxF7wxrRf0La0b/C2tG&#10;/wprRv8Ka0b/CuVAAADPSQAAwU8AALVSAACrUgAAoU8AAJtKAACUSgwAj0sXAItMJACHTC8AhEw6&#10;AIFMQwF+S0sBe0tSAnlKWAN3Sl8EdUlmBXNJbQZxSXUHb0l+CG1IiAlrSJMLakifDGhIrQ1nSb0N&#10;ZknUDmVJ7Q1lSvwMZUr/C2VK/wtlSv8LZUr/C+BEAADLTQAAvVIAALJWAACmVQAAnFIAAJVOAACO&#10;TgkAiU8UAIVQIACBUCwAflA3AHtQQAF4UEgBdU9PAnNOVQNxTlwEb05jBW1NagZrTXIHaU17CGdN&#10;hQplTZELZEydDGJNqw1hTbsOYE3RDmBN7A5gTfsNYE3/DGBN/wtgTf8LYE3/C9xHAADHUAAAuVYA&#10;AK5ZAACiWAAAmFYAAJBRAACJUgYAg1MRAH9THQB7VCkAeFQ0AHVUPQFyU0UBcFNMAm1SUwJrUlkD&#10;aVJgBGdRZwZlUW8HY1F4CGJRgwpgUY8LXlCbDV1QqQ5bUbkOW1HOD1pR6g5bUfoNW1H/DFtR/wxb&#10;Uf8LW1H/C9ZKAADDUwAAtlkAAKtcAACeWgAAk1kAAItUAACEVgMAflYQAHpXGgB2VyYAc1gxAHBX&#10;OgBtV0IBaldJAmhWUAJmVlcDZFZeBGJVZQVgVW0HXlV2CF1VgQpbVY0LWVSaDVhUpw5WVbgPVlXM&#10;D1ZV6Q5WVfkNVlX/DVdU/wxXVP8MV1T/DNFNAADAVgAAs1wAAKdeAACaXQAAj1wAAIZYAAB/WQAA&#10;eVoNAHRbFwBxWyMAblsuAGtbNwBoW0ABZVtHAWNaTgJhWlUDX1pcBF1aYwVcWmsGWll0CFhZfwpW&#10;WYsLVFmYDVNYpg5SWbYOUVnKD1FZ5w5RWPgNUlj/DVJY/wxSWP8MUlj/DM1RAAC8WQAAsF8AAKNh&#10;AACWYAAAi18AAIFbAAB5XQAAc14MAG9eFQBrXyAAaF8rAGZgNQBjYD0BYV9FAV9fTAJdX1MDW19a&#10;BFleYQVXXmkGVV5yCFNefQlRXYkLUF2WDE5dpA1NXbQOTF3IDkxd5g5NXfcNTVz/DE1c/wxOXP8M&#10;Tlz/DMlUAAC5XAAArWMAAJ9jAACSYwAAh2IAAHxgAAB0YQAAbmIJAGljEgBmYx0AY2QoAGFkMgBe&#10;ZDsAXGRDAVpkSgJYZFECVmRYA1RkXwRSY2cFUGNwB05jeghMYoYKS2KUC0liogxIYrINR2LHDUdi&#10;5A1IYfYMSGH/DEhg/wtJYP8LSWD/C8RYAAC1YAAAqmYAAJtmAACNZgAAgmUAAHZkAABuZQAAaGYF&#10;AGNnEABgaBoAXWklAFtqLwBZajgAV2pAAVVqRwFTak4CUWpVA09pXQRNaWQFS2ltBkloeAdHaIQJ&#10;RmiSCkRnoQtDZ7EMQmfFDEJn4gxCZvUMQ2b/C0Nl/wtDZf8LQ2X/C79cAACxZAAApmoAAJZpAACJ&#10;aQAAfWkAAHFpAABnagAAYmwBAF1tDQBZbhYAV28hAFVwKwBTcDUAUXA9AFBwRQFOcEwBTHBTAkpw&#10;WgNIcGIERm9rBURvdQZCb4IHQG6PCT9ungo9bq8KPW7CCjxu4Ao9bfQKPWz/Cj1r/wo+a/8KPmv/&#10;CrpgAACtaQAAoG4AAJFtAACEbQAAeG0AAGxuAABhcAAAW3IAAFZ0CgBSdRIAUHYdAE53JwBMdzEA&#10;S3g5AEl4QQBIeEkBRnhQAUR3VwJCd18DQHdoAz53cwQ8dn8GOnaNBzl2nAg3da0IN3XACDZ13gg3&#10;dPIIN3P+CDdy/wg3cv8IN3L/CLVmAACpbwAAmnEAAItxAAB+cQAAc3IAAGhzAABcdgAAVHkAAE57&#10;BQBKfQ8ASH4YAEZ/IwBFfywAQ4A1AEKAPQBBgEUAP4BMAT2AVAE8gFwCOn9lAjh/bwM2f3wENH+K&#10;BDJ/mgUxfqoGMH69BjB+2gYwffAGMHv9BjB7/wYwev8GMHr/BrBsAACkdQAAlHUAAIZ1AAB5dgAA&#10;bncAAGN5AABXfQAAT4EAAEeEAABChgwAP4cTAD2IHQA8iCcAO4kwADqJOAA4iUAAN4lIADaJTwA0&#10;iVgBM4lhATGJbAEviXgCLYmHAiyJlwMqiKcDKYi6AymI1AMphu4DKYX8BCmE/wQphP8EKYT/BKp0&#10;AACeewAAjnoAAIB6AAB0ewAAaH4AAF2BAABShQAASYkAAEGMAAA5kAUANZEPADOSFwAykiEAMZIp&#10;ADCTMgAukzoALZNBACyTSgArlFIAKpRcACiUZwAnlHMBJZSCASSUkwEik6QBIZO3ASCTzwEhkuwB&#10;IJD6AiCP/wIgj/8CII//AqR8AACXgAAAh38AAHuAAABuggAAYoUAAFeJAABNjgAAQpIAADqWAAAy&#10;mQAAKpwJACidEQAmnRkAJZ0iACSeKgAjnjIAIp46ACGeQgAgnksAH59VAB6fYAAcn20AG598ABqf&#10;jQAYn58AF5+yABafyQAWnugAFpz3ABab/wEXm/8BF5v/AZ2DAACPhgAAgoYAAHSHAABniwAAW48A&#10;AFCTAABGmAAAPJwAADOgAAArowAAI6YAAByoCwAaqREAGKkYABepIQAWqikAFaoxABSqOQATqkMA&#10;E6tNABKrWAARq2UAEKt0AA6rhgAOq5kADausAAyrwQAMqt8ADKnyAA2o/AANqP8ADaj/AJaKAACJ&#10;jAAAeo0AAGyRAABglQAAVJoAAEmfAAA/owAANacAACuqAAAjrgAAG7AAABSzAQAPtQoADbYQAAy2&#10;FgALth8ACrYnAAm2LwAItjkAB7dDAAa3TwAEt1sAA7dqAAK3ewAAt44AALehAAC2tAAAtssAALbl&#10;AAC18QAAtfcAALX3AI+RAACBlAAAcpcAAGWcAABYoQAATKYAAEGrAAA3rwAALLIAACO1AAAauAAA&#10;E7sAAA69AAAJwAUAA8ENAADBEQAAwRcAAMIeAADCJgAAwi8AAMM5AADERAAAxFAAAMReAADFbwAA&#10;xYEAAMWVAADFqAAAxbwAAMTRAADE5gAAxO4AAMTuAIaYAAB5ngAAa6MAAF2pAABQrgAARLMAADe2&#10;AAAsuQAAIrwAABm/AAARwgAADMUAAAbIAAAAywAAAMwHAADMDQAAzREAAM0WAADOHQAAzyQAANAt&#10;AADSOAAA1EQAANRSAADVYQAA1XMAANaHAADWmwAA1q0AANe/AADYzgAA2N0AANjdAHugAABupgAA&#10;YK0AAFOzAABFuAAAOLwAACu/AAAhwgAAF8YAABDJAAAKzAAAAtAAAADUAAAA1wAAANgAAADaBQAA&#10;2wsAANwOAADeEwAA3xkAAOEhAADjKgAA5TYAAOdDAADnUwAA6GQAAOl3AADpjAAA6p8AAOquAADq&#10;ugAA6sMAAOrDAHCoAABirwAAVbYAAEe8AAA5wAAALMQAACDIAAAWzAAADtAAAAfUAAAA2QAAAN0A&#10;AADhAAAA4wAAAOQAAADmAAAA5wEAAOkHAADrDAAA7BAAAO4VAADwHQAA8ycAAPYzAAD3QwAA+FQA&#10;APlmAAD5egAA+o4AAPqeAAD7qQAA+7AAAPuwAP8LGwD/BxkA/wAZAP8AHAD/ACUA/wAyAP8APwD/&#10;AEsA/wBXAP8AYgD/AGsA/wBzAP0AewD7AIIA+gCIAPgAjQD3AJIA9gCYAPUAnQD0AKIA8wCpAPEA&#10;sADvALgA7gDDAOwA0QDrAOYA6QDzAOgA/gDoAP8A6AD/AOgA/wDoAP8A6AD/AP8OGAD/ChUA/wEU&#10;AP8AGAD/ACIA/wAuAP8AOwD/AEcA/wBTAP0AXgD6AGcA9wBvAPUAdwDzAH4A8gCEAPAAiQDvAI8A&#10;7gCUAOwAmgDrAJ8A6QClAOgArADmALQA5AC/AOMAzADhAOIA3wDwAN4A+wDeAP8A3QD/AN0A/wDc&#10;AP8A3AD/AP8QEwD/DREA/wYQAP8CFQD/AB4A/wApAP8ANgD/AEIA+gBOAPQAWQDxAGIA7gBrAOwA&#10;cgDqAHkA6AB/AOcAhQDlAIsA5ACQAOIAlgDhAJwA3wCiAN0AqQDaALEA2AC7ANUAyADSAN0A0QDt&#10;ANAA+QDPAP8AzgD/AM0A/wDNAP8AzQD/AP8RDwD/Dg0A/wwNAP8LEgD/BxkA/wIkAP8AMAD2ADwA&#10;7wBJAOoAUwDnAF0A5ABmAOEAbQDfAHQA3QB7ANsAgQDZAIYA1gCMANQAkgDSAJgA0ACeAM4ApgDM&#10;AK4AygC4AMgAxADGANcAxQDqAMMA9wDCAP8AwQH/AMAC/wDAAv8AwAL/AP8UCwD/EAYA/xAJAP8Q&#10;DgD/DhQA/woeAPUGKQDrBDYA4wNCAN8DTgDbBFcA1gRgANMEaADQBG8AzgV2AMwFfADKBYIAyQWI&#10;AMcFjgDGBZQAxAWbAMIFowDABqsAvga1AL0GwgC7CNQAugnpALcL+AC1DP8AtAz/ALQM/wC0DP8A&#10;tAz/AP8XBAD/FAAA/xYDAP8UCQD/EQ4A8g4VAOgMIQDeCi4A1gs7ANAMRwDMDFEAyQxaAMYNYgDE&#10;DWoAwg1xAMANdwC/DX0AvQ6DALwOigC6DpEAuQ6YALcOoAC2DqkAtA+0ALIPwQCxENQArhHrAKsS&#10;+gCpEv8AqBP/AKcT/wCnE/8ApxP/AP8aAAD/GwAA+RsAAOsZAADlFAYA5RAOANkOFwDPESYAyBI0&#10;AMQTQAC/FEsAvBRUALkVXQC3FWQAtRVrALQVcQCyFXgAsRZ+AK8WhQCuFowArBaUAKsXnACpF6YA&#10;pxiwAKYYvQCkGM8AohrnAJ8a9wCdG/8BnBv/AZwb/wGbG/8Bmxv/Af8dAAD3IQAA6CQAAN0lAADU&#10;IQEAzxsIAMoXEQDCGiAAvBwtALcdOgCzHkUAsB5PAK0eVwCrHl8AqR9mAKgfbACmH3MApR95AKMf&#10;gACiH4cAoCCPAJ8gmACdIKIAmyCsAZohuQGYIcoBliLkAZQj9QGSI/8BkSP/AZAj/wGQI/8BkCP/&#10;Af8iAADrKQAA3S4AAM8vAADHLQAAwScDAL0iDQC2IxoAsCUoAKwmNACoJkAApSdJAKInUgCgJ1oA&#10;nidhAJwnZwCbJ20AmSd0AJgnewGWJ4IBlSeLAZMnlAGRKJ4BkCipAY4otQKNKcYCiynfAokq8gKH&#10;Kv8Chir/AoYq/wKGKv8Chir/AvQoAADjMQAA0TYAAMU4AAC8NgAAtjAAALIrCQCrLBQApi0iAKIu&#10;LwCeLjoAmy5EAJgvTQCWL1UAlC5cAJIuYgCQLmkBjy5vAY0udgGMLn4Bii6GAogujwKHLpoChS+l&#10;A4MvsgOCL8IDgTDaA38w7wN9Mf4DfTH/A3wx/wN8Mf8DfDH/A+0vAADbNwAAyT0AAL4+AACzPAAA&#10;rDgAAKczBACiMhEAnTQdAJk1KgCVNTUAkjVAAI81SQCNNVAAizVXAIk1XgGHNWQBhTRrAYQ0cgKC&#10;NHkCgDSCAn40iwN9NJYDezWhBHk1rgR4Nb4FdzbUBXY27QV0N/wFdDf/BHQ3/wR0N/8EdDf/BOc1&#10;AADSPQAAw0IAALhEAACsQgAApD4AAJ85AACaOA4AlDoZAJA6JgCNOzEAijs7AIc7RACEO0wAgjtT&#10;AYA6WgF+OmABfTpnAns6bgJ5OnUCdzp+A3Y6iAR0OpMEcjqeBXE6qwVvO7sGbjvPBm076gZtPPoG&#10;bDz/BWw8/wVsPP8FbDz/BeI5AADMQgAAvkcAALFIAAClRgAAnUMAAJc/AACSPgsAjT8VAIk/IQCF&#10;QC0AgkA3AH9AQAB9QEgAe0BPAXlAVgF3P10BdT9jAnM/agJxP3IDcD96A24/hARsP5AFaz+cBmk/&#10;qQZoP7gHZ0DMB2ZA6AdmQPkGZUD/BmVA/wZlQP8FZUD/Bdw+AADHRgAAuUsAAKxMAACgSgAAl0cA&#10;AJFDAACLQwgAhkMSAIJEHgB+RCkAe0U0AHlFPQB2RUUAdERMAXJEUwFwRFkBbkRgAmxDZwJrQ28D&#10;aUN3BGdDgQVmQ40GZEOZBmJDpwdhRLYIYETKCGBE5ghfRfgHX0X/B2BF/wZgRP8GYET/BtZBAADD&#10;SQAAtk4AAKdPAACbTQAAkksAAIxHAACFRwQAgEcQAHxIGgB4SCYAdUkwAHNJOgBwSUIAbklJAWxI&#10;UAFqSFYBaEhdAmZIZAJlSGwDY0h1BGFHfwVgR4oGXkiXB11IpQhbSLQIW0jHCVpI5AhaSfYIWkn/&#10;B1pI/wZaSP8GWkj/BtFFAAC/TAAAslIAAKNRAACXUAAAjU4AAIZKAACASgEAeksOAHZMFwByTCMA&#10;b0wtAG1NNgBqTD8AaExGAGZMTQFkTFMBYkxaAmFMYQJfTGkDXkxyBFxMfAVaTIgGWUyVB1dMowhW&#10;TLIIVUzGCVVM4glVTPUIVUz/B1VM/wdWTP8GVkz/BsxIAAC8UAAAr1UAAKBUAACTUwAAiVEAAIFN&#10;AAB6TgAAdU8MAHBPFQBtUCAAalAqAGdQMwBlUDwAY1BDAGFQSgFfUFEBXVBYAlxQXwJaUGcDWVBw&#10;BFdQegVVUIYGVFCTB1JQoQhRULEJUFDECVBQ4QlQUPQIUVD/B1FP/wdRT/8GUU//BslLAAC5UwAA&#10;q1cAAJxWAACPVQAAhVQAAHxQAAB1UQAAcFIJAGtTEgBoVB0AZVQnAGJUMQBgVDkAXlRBAFxUSAFa&#10;VE8BWVRWAVdUXQJWVGUDVFRuBFJUeAVRVIQGT1SRB05UoAhMVK8ITFTCCUtU3wlMVPMITFP/B0xT&#10;/wdNU/8GTVP/BsVOAAC2VgAAp1oAAJhZAACLWAAAgVcAAHdUAABwVQAAalYGAGZXEABiVxoAYFgk&#10;AF1YLgBbWTcAWVk/AFdZRgBWWU0BVFlUAVNZWwJRWWMCT1hsA05YdgRMWIIFSliPBklYngdIWK4I&#10;R1jACEdY3QhHWPIIR1f/B0hX/wdIV/8GSFf/BsFRAACyWQAAo1wAAJRbAACHWwAAfVoAAHJYAABr&#10;WQAAZVoDAGBbDgBdXBcAWlwhAFhdKwBWXTQAVF48AFNeRABRXksBUF5SAU5eWQJMXmECS11qA0ld&#10;dARHXYAFRV2NBkRdnAdDXawHQl2+CEJd2ghCXPEHQlz+B0Nb/wZDW/8GQ1v/Br1VAACvXQAAn18A&#10;AJBeAACDXgAAeF0AAG1cAABlXQAAX18AAFpgDABXYRQAVWIeAFJiKABRYzEAT2M5AE5jQQBMY0gA&#10;S2NPAUljVgFHY14CRWNnAkRjcQNCY30EQGKLBT9imgY+YqoGPWK8Bzxi1gc9Ye8GPWH9Bj5g/wY+&#10;YP8GPmD/BrlZAACrYQAAmmEAAIthAAB/YQAAdGEAAGlhAABfYgAAWWQAAFRmCQBRZxEATmcaAExo&#10;JABLaS0ASWk2AEhpPgBGakUARWpMAENqVAFCalwBQGllAj5pbwI8aXsDO2mJBDlpmAU4aKgFN2i6&#10;BTdp0wU3aO4FN2f8BThm/wU4Zv8FOGb/BbReAACnZQAAlWUAAIZkAAB6ZQAAb2UAAGRmAABZaAAA&#10;UmoAAE1sBABJbg4AR24WAEVvIABEcCkAQnAyAEFwOgBAcUIAP3FJAD1xUQA8cVkBOnFiAThxbAI2&#10;cHgCNXCGAzNwlQMycKYEMXC4BDBw0AQxb+wEMW77BDFt/wQxbP8EMWz/BK9kAAChaQAAj2gAAIFo&#10;AAB1aQAAa2kAAGBrAABVbgAATXEAAEZzAABCdQsAP3YSAD13HAA8dyUAOngtADl4NQA4eT0AN3lF&#10;ADZ5TQA1eVUAM3leADF5aAEweXQBLnmDAi15kgIreKMCKni1Aip4zAIqd+oCKnb5Ayp1/wMqdP8D&#10;KnT/A6pqAACabQAAiWwAAHxtAABwbQAAZm4AAFtxAABQdQAASHgAAEF7AAA6fgUANn8OADSAFgAz&#10;gSAAMoEoADCBMAAvgjgALoJAAC2CSAAsglAAK4JaACqCZAAognAAJoJ/ASWCjwEkgqABI4KyASKC&#10;yQEigecBIn/3ASJ+/wIiff8CIn3/AqVxAACTcQAAg3EAAHZxAABscgAAYHUAAFZ4AABMfAAAQ4AA&#10;ADuDAAAzhgAALYkKACqKEQApixkAJ4siACaLKgAljDEAJIw5ACOMQgAijUoAIY1UACCNXgAfjWsA&#10;HY15AByNigAbjZwAGY2uABiMxAAYjOMAGYr1ABmJ/wEZiP8BGYj/AZ13AACMdgAAfXYAAHJ3AABl&#10;eQAAWnwAAFCAAABGhAAAPIkAADSMAAAtkAAAJZMCAB+VDAAdlhIAHJYaABuXIgAalyoAGZcyABiY&#10;OgAXmEMAFphNABWYWAAUmGQAE5hzABGYhAAQmJYAEJipAA6YvwAOl90AD5byABCV/AAQlP8AEJT/&#10;AJV9AACFfAAAeHwAAGt+AABfgQAAVIYAAEqKAABAjwAANpMAAC2XAAAmmgAAHp0AABegAwASogwA&#10;EKMSABCjGQAPoyEADqQpAA6kMQANpDoADKRFAAukUAAKpFwACaRqAAekewAGo44ABKOhAAKjtAAD&#10;ossAA6LmAAOh8wADofsAA6H7AI2DAAB/ggAAcYQAAGSHAABYjAAATZEAAEKWAAA4mgAAL54AACai&#10;AAAepQAAF6gAABGrAAAMrgcAB68NAAOvEgACrxkAAa8hAACvKQAAsDIAALA8AACwRwAAsFMAALBh&#10;AACwcQAAsIMAAK+XAACvqgAAr78AAK7ZAACu6wAArvQAAK70AIeJAAB4igAAao4AAF2TAABRmAAA&#10;RZ0AADuiAAAwpgAAJ6oAAB6uAAAWsQAAELQAAAu2AAAFuQMAALoKAAC6DgAAuhMAALsZAAC7IQAA&#10;vCgAALwxAAC9PAAAvkgAAL5WAAC+ZQAAvncAAL6MAAC+nwAAvbMAAL7HAAC+3gAAvesAAL3rAH+S&#10;AABwlQAAYpoAAFWfAABJpQAAPasAADKvAAAotAAAHrYAABW5AAAOvAAACb8AAALCAAAAxAAAAMUE&#10;AADGCgAAxg4AAMcSAADIGAAAyR8AAMonAADMMAAAzjwAAM5JAADPWQAAz2oAAM9+AADPkwAAz6YA&#10;AM+4AADPyAAAz9sAAM/bAHecAABooQAAW6cAAE6uAABBtAAANLcAACi6AAAdvQAAE8AAAA3EAAAG&#10;xwAAAMoAAADOAAAA0AAAANEAAADSAgAA0wgAANUMAADWEAAA2RUAANscAADdJAAA4C8AAOI8AADj&#10;SwAA5FwAAORvAADlgwAA5ZgAAOWpAADltgAA5cMAAOXDAGylAABfrAAAUbIAAES5AAA1vAAAKMAA&#10;ABzEAAASyAAADMsAAAPPAAAA0wAAANgAAADcAAAA3wAAAN8AAADhAAAA4wAAAOQDAADmCAAA6A0A&#10;AOkRAADsGAAA7iIAAPEuAADzPAAA9E0AAPVfAAD2cwAA94cAAPeZAAD4pQAA+LAAAPiwAP8DFwD/&#10;ABUA/wAVAP8AGAD/ACMA/wAvAP8APAD/AEgA/wBUAP8AXgD/AGcA/QBvAPsAdgD5AH0A+ACDAPYA&#10;iAD1AI4A9ACTAPIAmADxAJ4A8ACkAO4AqwDtALMA6wC9AOoAywDoAOEA5wDxAOYA/QDlAP8A5AD/&#10;AOQA/wDkAP8A5AD/AP8HEwD/ABEA/wARAP8AFQD/AB8A/wArAP8ANwD/AEQA/gBPAPoAWgD3AGMA&#10;9ABrAPIAcgDwAHkA7wB/AO0AhADrAIoA6gCPAOgAlADnAJoA5QCgAOQApwDiAK8A4AC5AN4AxgDc&#10;ANoA2gDsANgA+QDWAP8A1gD/ANcA/wDYAP8A2AD/AP8KEAD/Aw4A/wANAP8AEgD/ABoA/wAmAPwA&#10;MgD3AD8A9ABKAPEAVQDtAF4A6gBmAOgAbgDlAHQA4wB6AOIAgADgAIUA3gCLANwAkADbAJYA2ACc&#10;ANUAowDTAKsA0QC1AM4AwQDMANEAywDnAMkA9QDIAP8AyAD/AMgA/wDIAP8AyAD/AP8MDAD/BggA&#10;/wIKAP8ADwD/ABUA/AAgAPEALADsADkA6QBFAOUATwDhAFkA3gBhANsAaADXAG8A1AB1ANIAewDQ&#10;AIAAzgCGAMwAjADLAJIAyQCYAMcAoADFAKgAwwCxAMEAvAC/AMsAvQDjALwA8gC7AP0AuwD/ALoA&#10;/wC6AP8AugD/AP8OBQD/CQAA/wkFAP8GCwD/ARAA8AAZAOYAJQDhADIA3AA/ANYASQDRAFMAzgBb&#10;AMsAYwDIAGoAxgBwAMUAdgDDAHsAwQCBAMAAhwC+AI4AvACUALsAnAC5AKQAtwCuALUAuQCzAMgA&#10;sQDfALAB7wCvAfsArgL/AK0D/wCtA/8ArQP/AP8QAAD/DgAA/w0AAPYLAwDyBwoA4gERANsCHQDS&#10;AysAzAM3AMgEQwDEBE0AwQRWAL4FXQC8BWQAugVrALgFcQC3BXYAtQV8ALMGgwCyBokAsAaRAK8H&#10;mQCtB6EAqwerAKkItwCoCcYApgrdAKUL8ACjDP0Aog3/AKEN/wChDf8AoA3/AP8RAAD8EgAA7BMA&#10;AOITAADbDwMA1gkLAM4IFADGCiIAwAwwALwNPAC4DUYAtQ1PALIOVwCwDl8Arg5lAK0OawCrDnEA&#10;qg54AKgOfgCnD4UApQ+NAKQPlgCiEJ8AoBCpAJ8QtQCdEcUAmxHeAJkS8QCXE/8AlhT/AJUU/wCV&#10;FP8AlBT/AP8VAADtGwAA4B8AANIfAADJGwAAxBQFAMEQDgC6EhsAtBMpALAUNQCsFUAAqRVJAKYV&#10;UgCkFlkAohZgAKEWZgCfFmwAnhZyAJwWeQCbF4AAmReIAJgXkQCWGJsAlBimAJMZsgCRGcEAkBrY&#10;AI0b7gCLHP0Aihz/AIoc/wCJHP8AiRz/APQdAADkJQAA0ykAAMcqAAC8JgAAtiAAALQZCwCuGhUA&#10;qBwjAKQdLwChHjoAnh5EAJseTACZHlQAlx9bAJUfYQCUH2cAkh9tAJEfdACPIHwAjiCEAIwgjQCK&#10;IJcAiSGiAIchrgCGIr0AhSLRAYIj6wGBJPsBgCT/AX8k/wF/JP8BfyT/AewlAADbLQAAyTEAALwx&#10;AACxLgAAqykAAKckBQCjIxEAniQdAJolKgCWJjUAkyY/AJEmRwCPJk8AjSZWAIsnXACJJ2IAiCdp&#10;AIYnbwCFJ3cAgyd/AIEniQGAKJMBfiieAX0pqwF7KbkBeinNAXgq6AF3K/kBdiv/AXYr/wF1K/8B&#10;dSr/AeUsAADQNAAAwTgAALM4AACoNQAAojEAAJ0tAACZKg4AlCsYAJAsJACNLTAAii06AIctQwCF&#10;LUoAgy1RAIEuWACALl4Afi5kAH0uawB7LnMBeS57AXguhQF2Lo8BdC+bAXMvqAJxL7YCcDDJAm8w&#10;5QJuMfcCbTH/Am0x/wJtMf8CbTH/At8yAADJOQAAuz4AAKw9AAChOgAAmjcAAJUzAACQMQoAjDEU&#10;AIcyIACEMysAgTM1AH8zPgB9M0YAezNNAHkzVAB3M1oAdjNhAHQzZwFyNG8BcTR3AW80gQFuNIwC&#10;bDSYAmo1pQJpNbMDaDXGA2c24gNmNvUDZjb/AmY2/wJmNv8CZjb/Atg3AADEPgAAtUIAAKZBAACb&#10;PwAAkzwAAI04AACINgcAhDcRAIA3HAB8OCcAejgxAHc5OgB1OUIAczlJAHE5UABwOVcAbjldAGw5&#10;ZAFrOWsBaTl0AWg5fgJmOYkCZDmVA2M6ogNiOrEDYTrDA2A74ARfO/MDXzv/A187/wNfO/8CXzv/&#10;AtE7AADAQgAAsEUAAKFEAACVQwAAjUAAAIc9AACCOwIAfTsOAHk8GAB1PSMAcz0tAHA9NgBuPT8A&#10;bD1GAGs9TQBpPVMAZz1aAGY9YQFkPWgBYz1xAWE+ewJfPoYCXj6TA1w+oANbP68EWj/BBFo/3QRZ&#10;P/IEWT//A1k//wNZP/8DWT//A8w/AAC8RgAAq0gAAJxHAACRRgAAiEQAAIJAAAB8PwAAd0AMAHNA&#10;FQBvQSAAbEEqAGpBMwBoQTsAZkJDAGRCSgBjQVAAYUFXAGBCXgFeQmUBXUJuAltCeAJaQoQDWEKQ&#10;A1dCngRWQ60EVUO/BFRD2gRUQ/EEVEP+A1RD/wNUQ/8DVEP/A8hCAAC4SQAAp0sAAJhKAACNSQAA&#10;g0cAAH1DAAB2QwAAcUQKAG1EEgBqRR0AZ0UnAGRFMABiRTgAYEU/AF9FRwBdRU0AW0VUAFpGWwFZ&#10;RmMBV0ZsAVZGdgJURoEDU0aOA1JHnARQR6sEUEe9BE9H1gVPR+8ET0f9BE9H/wNPR/8DUEf/A8RF&#10;AAC1TQAAo00AAJVMAACJSwAAf0oAAHhGAABxRwAAbEcHAGhIEABkSBoAYUkkAF9JLQBdSTUAW0k9&#10;AFlJRABXSUoAVklRAFVKWQFUSmEBUkppAVFKdAJPSn8DTkqMA01KmwRMS6oES0u8BEpL0wVKS+4E&#10;S0v9BEtK/wNLSv8DS0r/A8FIAACyUAAAoE8AAJFPAACFTgAAe00AAHNJAABsSgAAZ0sEAGJMDgBf&#10;TBcAXE0hAFpNKgBYTTIAVk06AFRNQQBTTkgAUk5PAFBOVwFPTl8BTk5nAUxOcgJLTn0CSU6LA0hO&#10;mQRHT6gERk+6BEZP0QRGT+0ERk78BEZO/wNHTv8DR07/A71MAACuUgAAnFEAAI1RAACBUQAAd1AA&#10;AG5MAABnTgAAYk8AAF1QDQBaUBQAV1EeAFVRJwBTUTAAUVI4AFBSPwBOUkYATVJNAExTVQBKU10B&#10;SVNlAUhTbwJGU3sCRVOJA0NTlwNCU6cEQVO4BEFTzwRBU+wEQVL7A0JS/wNCUv8DQlH/A7pPAACq&#10;VAAAmFQAAIlUAAB9UwAAc1MAAGlRAABiUgAAXFMAAFhUCgBUVRIAUlUbAE9WJABOVi0ATFc1AEtX&#10;PABKV0QASFdLAEdYUgBGWFoBRFhjAUNYbQFBWHkCQFiGAj5YlQM9WKUDPFi3BDxYzQQ8V+oDPFf6&#10;Az1W/wM9Vv8DPVb/A7ZTAAClVwAAlFcAAIVWAAB5VgAAb1YAAGVVAABcVgAAV1gAAFJZBwBOWhAA&#10;TFoYAEpbIQBIXCoAR1wyAEVcOgBEXUEAQ11IAEJdUABAXVgAP11hAT1dawE8XXYCOl2EAjldkwI4&#10;XaMDN121AzZdywM2XOgDN1z5Azdb/wM4W/8DOFr/A7JXAACgWgAAj1kAAIFZAAB1WQAAa1kAAGBa&#10;AABWWwAAUV0AAExeAgBIYA0ARWAUAERhHgBCYiYAQGIuAD9iNgA+Yz4APWNFADxjTQA7Y1UAOWNe&#10;ADhjaAE2Y3QBNWOBATNjkQIyY6ECMWOzAjFjyAIxYucCMWH4AjFh/wIyYP8CMmD/Aq5cAACbXQAA&#10;il0AAHxdAABwXQAAZl0AAFxeAABSYAAATGIAAEVlAABBZgoAPmcRADxoGgA7aCIAOWkrADhpMgA3&#10;ajoANmpBADVqSQA0alIAM2pbADFqZQAwanABLmp+AS1qjgEsap8BK2qwASpqxgEqaeUBKmj2Aitn&#10;/wIrZ/8CK2f/AqlhAACVYAAAhGAAAHdgAABsYQAAYmEAAFhjAABOZgAAR2gAAEBrAAA6bgUANm8O&#10;ADRwFQAzcB4AMnEmADBxLgAvcTUALnI9AC1yRQAsck0AK3JXACpyYQApcm0AJ3J7ACZyiwAkcpwB&#10;I3KuASNywwEjceIBI3D0ASNv/wEjbv8BI27/AaFlAACOZAAAf2QAAHJkAABoZQAAXmYAAFRpAABJ&#10;bAAAQm8AADtyAAA0dQAALngKACt5EQAqeRgAKXohACd6KAAmejAAJXs4ACR7QAAje0gAIntSACF7&#10;XAAge2gAH3x2AB18hgAce5gAG3uqABp7vwAae94AGnnyABt4/gAbd/8BG3f/AZlpAACIaQAAeWkA&#10;AG1pAABjagAAWWwAAE9vAABFcwAAPXcAADV6AAAufQAAJ4EDACKDDQAghBIAH4QaAB2EIgAchSoA&#10;G4UxABqFOQAZhUIAGIZMABeGVgAWhmMAFYZxABSGgQAShpMAEYamABGFuwAQhdYAEYPvABGC+wAS&#10;gv8AEoH/AJFuAACBbQAAdG4AAGluAABdcAAAU3MAAEl3AABAfAAAN4AAAC+DAAAnhwAAIYoAABqN&#10;BgAVjw0AE5ATABKQGgASkCIAEZAqABCRMgAQkTsAD5FEAA6RTwANkVwADJFqAAuRegAKkY0ACJCf&#10;AAeQswAHj8kAB4/mAAeO9AAIjfwACI3/AIlzAAB7cwAAb3MAAGN1AABXeAAATX0AAEOBAAA5hgAA&#10;MIoAACiOAAAhkQAAGpUAABOXAAAOmggAC5wOAAmcEwAInBoAB5wiAAacKgAEnDMAA5w9AAKdSAAA&#10;nVQAAJ1iAACccgAAnIQAAJyXAACbqgAAm78AAJrbAACa7AAAmvUAAJn4AIJ5AAB2eQAAaHoAAFx+&#10;AABRggAARocAADyMAAAykQAAKZUAACGZAAAZnQAAEqAAAA6jAAAJpgUAA6cMAACnEAAApxUAAKgc&#10;AACoIwAAqCsAAKk0AACpPwAAqUsAAKlZAACpaAAAqXoAAKmOAACpoQAAqLUAAKjLAACn5AAAp+8A&#10;AKfzAH2AAABvgQAAYYQAAFWJAABJjgAAPpQAADSZAAAqngAAIaIAABmmAAASqQAADawAAAevAAAA&#10;sgAAALMHAACzDAAAsxAAALQVAAC0GwAAtSIAALYrAAC3NQAAt0AAALhOAAC4XQAAuG4AALiCAAC4&#10;lwAAuKoAALe+AAC30gAAt+YAALfqAHaIAABniwAAWpAAAE6WAABCnAAAN6IAACynAAAiqwAAGa8A&#10;ABGzAAALtgAABLkAAAC8AAAAvgAAAL4AAAC/BgAAwAsAAMEPAADCEwAAwxkAAMQgAADFKQAAxzQA&#10;AMhCAADJUQAAyWIAAMl1AADJigAAyZ8AAMqxAADKwQAAydEAAMnZAG6TAABgmAAAU54AAEakAAA6&#10;qwAAL7AAACS1AAAZuAAAELwAAAq/AAABwQAAAMQAAADIAAAAygAAAMoAAADMAAAAzQMAAM4IAADQ&#10;DQAA0RAAANMWAADWHgAA2igAAN00AADeQwAA31QAAN9nAADgfAAA4JEAAOCkAADgsgAA4L4AAODD&#10;AGafAABZpgAATK0AAD+0AAAyuAAAJLwAABi/AAAQwwAACMcAAADKAAAAzQAAANEAAADVAAAA2AAA&#10;ANkAAADbAAAA3QAAAN8AAADhBAAA4woAAOUOAADnEwAA6hwAAO0nAADwNQAA8UYAAPJYAADzawAA&#10;84AAAPSUAAD0owAA9K4AAPSyAP8AEwD/ABEA/wARAP8AFQD/AB8A/wAsAP8AOQD/AEUA/wBQAP8A&#10;WgD+AGMA+wBrAPkAcgD3AHgA9QB+APQAhADyAIkA8QCOAPAAkwDuAJkA7QCfAOwApgDqAK4A6AC4&#10;AOYAxQDlANsA4wDtAOIA+wDiAP8A4QD/AOEA/wDhAP8A4QD/AP8AEAD/AA4A/wANAP8AEgD/ABsA&#10;/wAoAP8ANAD+AEEA+wBMAPcAVgD0AF8A8QBmAO8AbQDsAHQA6gB6AOkAfwDnAIUA5gCKAOUAjwDj&#10;AJUA4QCbAOAAogDeAKoA2wC0ANkAwADWANAA0wDoANIA9wDRAP8A0QD/ANAA/wDQAP8A0AD/AP8A&#10;DQD/AAkA/wAKAP8ADwD/ABYA+wAiAPcALwD0ADsA8ABHAO0AUQDpAFoA5QBiAOIAaQDgAG8A3gB1&#10;ANwAegDaAIAA2ACFANUAiwDTAJEA0QCXAM8AngDNAKYAywCvAMkAugDHAMkAxQDiAMQA8gDDAP4A&#10;wgD/AMEA/wDCAP8AwgD/AP8DBgD/AAEA/wAGAP8ADAD5ABEA8QAdAOsAKQDnADYA4wBBAN8ASwDb&#10;AFQA1QBcANIAYwDPAGoAzQBwAMsAdQDJAHsAyACAAMYAhgDFAIwAwwCTAMEAmgC/AKIAvQCrALsA&#10;tgC5AMQAtwDaALYA7QC0APoAtAD/ALQA/wC0AP8AtAD/AP8EAAD/AAAA/wAAAP8ABgDsAA0A5QAW&#10;AN4AIgDXAC8A0QA7AM0ARQDKAE4AxgBXAMQAXgDBAGQAvwBqAL0AcAC8AHUAugB7ALkAgQC3AIcA&#10;tQCOALMAlQCyAJ4AsACnAK4AsgCsAL8AqgDRAKgA6ACoAPcApwD/AKcA/wCmAP8ApgD/AP8GAAD/&#10;BQAA8QMAAOgAAADhAAcA1QAQAM0AGwDHACcAwwAzAL8APgC8AEgAuQBRALYAWAC0AF8AsgBlALAA&#10;agCvAHAArQB2AKwAfACqAIIAqQCJAKcAkQClAJoAowCkAKEArgCgALsAngHNAJ0C5gCcBPQAmwT/&#10;AJoF/wCaBf8AmQX/AP8KAADxDgAA5BAAANkPAADOCwAAyAMLAMIAEwC8Ah8AtwMsALMENwCwBUIA&#10;rQZKAKoGUgCoB1kApgdfAKUHZQCjB2sAoghxAKAIdwCfCH4AnQiFAJsJjgCaCZcAmAqhAJYKrACV&#10;C7oAkwvMAJIM5QCQDfYAjw7/AI4O/wCODv8AjQ7/APYRAADmFwAA1hsAAMcZAAC+FQAAuRAAALcK&#10;DQCxCxcArA0kAKgOMAClDjsAog5EAJ8PTACdD1MAmw9aAJoPYACYEGYAlxBsAJUQcgCTEHkAkhCB&#10;AJAQigCPEZQAjRGfAIsRqgCKErgAiBLLAIYT5gCFFPcAgxX/AIMV/wCCFf8AghX/AO0aAADcIQAA&#10;yiUAALsiAACxHwAAqxoAAKkUBgClEhEAoBQeAJwVKgCZFTUAlhY+AJQWRwCSFk4AkBZVAI4XWwCM&#10;F2EAixdnAIkXbQCIF3QAhhh8AIUYhgCDGZAAgRmbAIAapwB+GrUAfRvHAHwc4gB6HfUAeR3/AHgd&#10;/wB4Hf8AeB3/AOUiAADQKQAAvywAALAqAACnJwAAoCMAAJ0fAACaGg4AlRwYAJEdJACOHi8AjB45&#10;AIkeQQCHH0kAhR9QAIMfVgCCH1wAgB9iAH8faQB9IHAAfCB4AHoggQB5IYwAdyGXAHUipAB0IrIA&#10;cyPDAHIj3wBwJPMAbyT/AG8k/wBuJP8AbiT/AN0pAADIMAAAtzIAAKgwAACeLgAAlyoAAJMnAACQ&#10;IwoAjCMTAIgkHwCEJSoAgiU0AIAmPQB9JkQAfCZLAHomUgB4JlgAdyZeAHUmZQB0J2wAcid0AHEn&#10;fQBvKIgAbiiUAGwooQBrKa8BainAAWkq2wFnKvEBZyv/AWYr/wFmKv8BZir/AdQvAADCNgAArzYA&#10;AKE1AACWNAAAkDAAAIotAACHKgYAgykQAH8qGgB8KyUAeSsvAHcsOAB1LEAAcyxHAHEsTQBwLFQA&#10;bixaAG0sYQBrLWgAai1wAGgtegBnLoUAZS6RAWQungFiL6wBYS+9AWEw1QFgMO8BXzD9AV8w/wFf&#10;MP8BXzD/Ac00AAC8OwAAqToAAJs6AACQOAAAiTUAAIMyAAB/MAEAey8OAHcwFgB0MCEAcTErAG8x&#10;NABtMTwAazFDAGoxSgBoMlAAZzJXAGUyXQBkMmUAYjJtAGEzdwBfM4IBXjOOAV00nAFbNKoBWjW7&#10;AVo10gFZNe0BWTX8AVg1/wFYNf8BWTX/Acg4AAC3PgAApD4AAJY9AACLPAAAgzoAAH03AAB4NAAA&#10;dDQLAHA1EwBtNR0AajUnAGg2MABmNjgAZDY/AGM2RgBhNk0AYDZTAF43WgBdN2IAXDdqAFo4dAFZ&#10;OH8BVziMAVY5mQFVOagCVDm5AlM6zwJTOusCUzr7AVM6/wFTOf8BUzn/AcQ8AACyQQAAoEAAAJJA&#10;AACGPwAAfj0AAHg6AABzOAAAbjkIAGo5EQBnORoAZDokAGI6LABgOjQAXjo8AF07QwBbO0oAWjtQ&#10;AFg7VwBXO18AVjxnAFQ8cQFTPHwBUj2JAVE9lwFPPaYCTj63Ak4+zQJOPukCTT76Ak4+/wFOPf8B&#10;Tj3/AcA/AACuQwAAnEMAAI5DAACCQgAAekAAAHM9AABtPAAAaD0FAGQ9DgBhPhcAXj4hAFw+KQBa&#10;PjEAWD45AFc+QABVP0YAVD9NAFM/VQBSQFwAUEBlAE9AbwFOQXoBTUGHAUtBlgFKQaUCSUK1AklC&#10;ywJJQugCSUL5AklB/wJJQf8BSUH/Ab1DAACqRQAAmEUAAIpFAAB/RQAAdkMAAG9AAABoQAAAY0EB&#10;AF9BDQBcQRQAWUIdAFdCJgBVQi4AU0I2AFFCPQBPQkMAT0NLAE5DUgBNRFoATERjAEpEbQFJRXgB&#10;SEWFAUdFlAFFRaMCRUa0AkRGyQJERucCREX4AkRF/wJFRf8CRUX/AbpGAACmSAAAlEgAAIZIAAB7&#10;RwAAckYAAGpCAABjQwAAXkQAAFpFCwBWRRIAVEYbAFFGIwBPRisATkYzAExHOgBLR0EASkdJAElI&#10;UABISFgAR0hhAEZJawBESXYBQ0mDAUJJkgFBSaICQEmzAj9KxwI/SuUCP0n3AkBJ/wJASP8CQEj/&#10;AbZJAACiSgAAkUoAAINKAAB3SgAAbkkAAGVFAABeRwAAWUgAAFVJCABRShAAT0oYAExKIQBKSykA&#10;SUsxAEdLOABGTD8ARUxGAERMTgBDTVYAQk1fAEFNaABATXQBPk2BAT1NkAE8TaABO06xAjpOxgI6&#10;TuQCO032AjtN/wE7TP8BPEz/AbNNAACeTAAAjUwAAH9MAAB0TAAAakwAAGBKAABZSwAAVEwAAFBN&#10;BQBMTg4ASU8VAEdPHgBFTyYARFAuAEJQNQBBUD0AQFFEAD9RSwA+UVMAPVJcADxSZgA6UnIAOVJ/&#10;AThSjgE3Up4BNlKvATVSxAE1UuIBNlL1ATZR/wE2UP8BN1D/Aa5PAACZTwAAiU8AAHtPAABwTwAA&#10;Zk8AAFxOAABUTwAAT1EAAEpSAQBGUwwAQ1QSAEFUGwBAVSMAPlUrAD1WMgA8VjoAO1ZBADpWSQA5&#10;V1EAOFdaADZXYwA1V28ANFd8ATNXjAExV5wBMFetATBXwgEwV+ABMFb0ATFW/wExVf8BMVX/AahS&#10;AACVUgAAhFIAAHdSAABsUgAAYlIAAFhTAABPVAAASVYAAERXAABAWQgAPVoQADtaFwA5WyAAOFsn&#10;ADdcLwA2XDYANVw+ADRcRgAzXU4AMV1XADBdYQAvXWwALl16ACxdiQArXZoBKl2rASpdvwEpXd4B&#10;KlzyASpb/gErW/8BK1r/AaNVAACPVQAAf1UAAHJVAABnVgAAXlYAAFRXAABMWQAARVsAAD9dAAA6&#10;XwQANmANADRhEwAyYhwAMWIjADBiKwAvYzIALmM6AC1jQgAsY0oAKmRTAClkXQAoZGkAJ2R2ACZk&#10;hgAlZJcAJGSpACNkvQAiZNoAI2PxACNi/QEkYf8BJGH/AZxYAACJWAAAelkAAG5ZAABjWQAAWloA&#10;AFBcAABIXgAAQWAAADpjAAA0ZgAAL2gKACxpEAAqaRcAKWofAChqJgAnai4AJms1ACVrPQAka0YA&#10;I2tPACJsWQAgbGUAH2xyAB5sggAdbJQAHGymABtrugAaa9QAG2ruABxp/AAcaP8AHGj/AJVcAACD&#10;XAAAdVwAAGldAABfXQAAVl4AAExhAABDZAAAPGcAADVqAAAvbQAAKHAEACNyDQAhchIAIHMaAB9z&#10;IQAecygAHXQwABx0OAAbdEAAGnRKABl0VAAXdWAAFnVuABV1fgAUdZAAE3SiABJ0tgARdM8AEnPs&#10;ABJy+gATcf8AE3H/AI5gAAB9YAAAb2EAAGVhAABbYgAAUWQAAEhnAAA+awAAN24AADBxAAApdQAA&#10;IngAABx7BwAXfQ4AFn0TABV9GwAUfiIAE34qABJ+MQARfjoAEX5EABB/TgAPf1oADn9oAA1/eAAM&#10;f4oAC36dAAp+sAAJfcYACn3kAAp89AALe/0AC3r/AIZlAAB3ZQAAamUAAGFmAABWaAAATGsAAEJv&#10;AAA5cwAAMXcAACp6AAAjfgAAHIEAABWEAAAQhwgADYkOAAyJFAAMiRsAC4kjAAqJKwAJiTMACIk9&#10;AAaJSAAFiVQABIlhAAKJcQABiYMAAImWAACIqQAAh74AAIfaAACG7AAAhvUAAIb6AH5qAABxagAA&#10;Z2sAAFtsAABQcAAARnQAADx4AAAzfQAAKoEAACOFAAAciAAAFYwAABCPAAAMkgYABpMMAAKTEQAA&#10;lBYAAJQdAACUJAAAlSwAAJU1AACVQAAAlUwAAJZZAACWaQAAlXoAAJWOAACUoQAAlLUAAJPMAACS&#10;5gAAkvIAAJL3AHhwAABtcAAAYHIAAFR1AABJeQAAP34AADWDAAAsiAAAI40AABuRAAAUlAAAD5cA&#10;AAqaAAAEnQMAAJ4JAACfDgAAnxIAAKAXAACgHQAAoSUAAKItAACiNwAAo0MAAKNQAACjXwAAo3EA&#10;AKOEAACimQAAoq0AAKHCAACh3AAAoesAAKDyAHN2AABmdwAAWXsAAE2AAABChQAAOIsAAC6QAAAk&#10;lQAAG5oAABSeAAAOoQAACaQAAAKnAAAAqgAAAKsEAACrCgAArA0AAK0RAACtFgAArhwAAK8kAACw&#10;LQAAsTkAALFGAACyVQAAsmYAALJ5AACyjgAAsaMAALK3AACxygAAseAAALHpAGx+AABfggAAUocA&#10;AEaNAAA7kwAAMJkAACaeAAAcowAAE6cAAA2rAAAHrgAAALIAAAC1AAAAtwAAALgAAAC5AgAAuQgA&#10;ALoMAAC7EAAAvBQAAL0bAAC/IwAAwS0AAMI6AADCSQAAw1oAAMNsAADEggAAxJcAAMSrAADEvAAA&#10;xMsAAMTaAGWJAABYjgAAS5UAAD+bAAAzogAAKKgAAB2tAAAUsQAADbYAAAa5AAAAvAAAAL8AAADD&#10;AAAAxAAAAMUAAADGAAAAxwAAAMkEAADKCQAAyw0AAM0RAADPGAAA0iEAANUtAADWPAAA2E0AANlf&#10;AADacwAA2ooAANueAADbrgAA27oAANzDAF6WAABRnAAARKMAADiqAAAssQAAILcAABW7AAANvgAA&#10;BMIAAADFAAAAyQAAAM0AAADQAAAA0gAAANIAAADVAAAA1gAAANkAAADbAAAA3gUAAOAKAADiDwAA&#10;5RYAAOggAADsLQAA7T4AAO1RAADuZQAA73oAAO+PAADwnwAA8KsAAPCzAP8AEAD/AA4A/wAOAP8A&#10;EgD/AB0A/wApAP8ANQD/AEEA/wBNAP4AVgD7AF8A+ABmAPYAbQD0AHQA8gB5APEAfwDwAIQA7gCJ&#10;AO0AjwDrAJUA6gCbAOgAogDmAKoA5QCzAOMAwADhANIA4ADqAN8A+QDdAP8A3QD/AN0A/wDeAP8A&#10;3gD/AP8ADQD/AAoA/wAJAP8ADwD/ABgA/wAkAP4AMQD7AD0A+ABIAPQAUgDwAFoA7QBiAOsAaQDp&#10;AG8A5wB1AOUAegDjAH8A4gCFAOAAigDeAJAA3ACWANoAnQDYAKUA1QCvANIAugDQAMoAzgDjAM0A&#10;9ADLAP8AywD/AMsA/wDLAP8AywD/AP8ACAD/AAMA/wAFAP8ADAD8ABQA9wAfAPIAKwDvADcA6wBC&#10;AOcATADkAFUA4ABdAN0AZADaAGoA2ABwANUAdQDSAHoA0ACAAM8AhQDNAIsAywCSAMkAmQDHAKEA&#10;xQCqAMMAtQDBAMMAvwDaAL4A7gC9APwAvAD/ALwA/wC8AP8AvAD/AP8AAAD/AAAA/wAAAPkABwDx&#10;ABAA6gAaAOQAJQDfADEA2wA8ANcARwDSAFAAzgBXAMsAXgDJAGUAxgBqAMUAcADDAHUAwQB6AMAA&#10;gAC+AIYAvACNALoAlAC5AJwAtwClALUAsACzAL0AsQDPAK8A6ACuAPgArgD/AK0A/wCtAP8ArQD/&#10;AP8AAAD/AAAA/QAAAO4AAQDjAAwA2gAUANEAHwDMACsAyAA2AMUAQADCAEoAvwBSALwAWQC6AF8A&#10;uABlALYAagC0AG8AswB1ALEAegCwAIEArgCIAK0AjwCrAJgAqQChAKcAqwClALgAowDIAKIA4gCh&#10;APMAoAD+AKAA/wCgAP8AoAD/AP8AAAD2AAAA6gAAAOAAAADTAAYAyQAPAMIAGAC9ACQAuQAvALYA&#10;OgC0AEMAsQBMAK4AUwCsAFkAqgBfAKkAZACnAGoApgBvAKQAdQCjAHsAoQCCAKAAigCeAJMAnACd&#10;AJoApwCYALQAlgDDAJUA3ACUAO8AkwD7AJMA/wCTAP8AkgD/APkFAADqCwAA3A0AAMsKAADCBQAA&#10;vAAKALYAEQCxABwArgAoAKoAMwCnAD0ApABFAKIATQCgAFMAngBZAJwAXwCbAGQAmgBqAJgAcACX&#10;AHYAlQB+AJMAhgCSAY8AkAGZAI4CpACMArEAiwPAAIkF1gCIBu0AiAf6AIcI/wCGCP8Ahgj/AO8P&#10;AADeFAAAyhUAALwSAACzEAAArgwAAKsGDQCnAxUAogUgAJ8HLACcCDYAmQg/AJcJRwCVCU4AkwlU&#10;AJEKWgCQCl8AjgplAI0KawCLCnIAigt5AIgLggCHC4wAhQyXAIMMogCBDbAAgA3AAH8N2AB9Du8A&#10;fA/9AHsP/wB7EP8AexD/AOYXAADRHgAAvR0AAK8cAACmGQAAoRUAAJ4QBACdDQ8AmA4ZAJQOJQCR&#10;Dy8AjxA5AIwQQQCKEEgAiBBPAIcQVQCFEFsAhBFhAIIRZwCAEW4AfxF1AH0RfgB8EogAehKUAHgS&#10;oAB3E64AdRO+AHQU1QBzFe4AcRb9AHEW/wBxFv8AcBb/ANwfAADGJQAAsyUAAKUjAACcIQAAlh4A&#10;AJIZAACRFAsAjRQUAIkVHwCGFikAgxYzAIEXPACAF0MAfhdKAHwXUAB6F1YAeRhcAHcYYgB2GGkA&#10;dBhxAHMZegBxGYQAbxqQAG4anQBsG6sAaxy7AGoc0ABpHewAaB77AGge/wBnHv8AZx7/ANEmAAC9&#10;KgAAqyoAAJ0qAACTKAAAjSUAAIgiAACGHQYAgxsQAH8cGgB8HSQAeh0uAHceNgB2Hj4AdB5FAHIf&#10;SwBxH1EAbx9YAG4fXgBsH2UAayBtAGkgdgBoIYEAZiGNAGUimgBjIqgAYiO4AGEjzQBgJOkAYCT6&#10;AF8k/wBfJP8AXyT/AMosAAC2LwAApC8AAJYvAACMLQAAhSoAAIAoAAB9JAAAeiINAHYjFQBzIyAA&#10;cSQpAG8kMgBtJDoAayVBAGolRwBoJU0AZiVUAGUlWgBkJmEAYiZpAGEmcgBfJ30AXieKAF0olwBb&#10;KaUAWim1AFoqygBZKucAWCr4AFgq/wBYKv8AWCr/AMUxAACvMwAAnjMAAJAzAACGMgAAfy8AAHkt&#10;AAB1KgAAcigKAG8oEgBrKRsAaSklAGcqLQBlKjUAYyo9AGIqQwBgKkoAXytQAF4rVwBcK14AWyxm&#10;AFksbwBYLXoAVy2HAFYulQBULqMAUy+zAFMvxwBSL+UAUi/3AFIv/wBSL/8AUi//AME2AACqNgAA&#10;mTYAAIs2AACBNQAAeTMAAHMxAABvLwAAay4GAGgtEABkLhgAYi4hAGAvKgBeLzEAXC85AFsvQABZ&#10;L0YAWC9NAFcwUwBWMFsAVDFjAFMxbABSMncAUTKEAE8zkgBOM6EATTOxAE00xQFMNOMBTDT2AEw0&#10;/wBMNP8ATDP/ALs5AACmOQAAlTkAAIc5AAB8OQAAdDcAAG40AABpMwAAZTICAGEyDQBeMhQAXDMe&#10;AFozJgBYMy4AVjM1AFU0PABTNEMAUjRKAFE0UABQNVgATjVgAE02agBMNnUASzeCAEo3kABJOJ8A&#10;SDiwAUc4wwFHOOEBRzj1AUc4/wFHOP8BRzj/Abc7AACiPAAAkTwAAIM8AAB4PAAAcDoAAGo3AABk&#10;NgAAYDYAAFw2CwBZNxIAVjcaAFQ3IwBSNysAUDcyAE84OQBNOEAATDhHAEs4TgBKOVUASTleAEg6&#10;aABHOnMARjuAAEU7jgBEPJ4AQzyuAUI8wgFCPd8BQjzzAUI8/wFCPP8BQjv/AbM9AACePgAAjT4A&#10;AH8+AAB1PgAAbD0AAGY6AABgOQAAWzoAAFc6CABTOxAAUTsYAE47IABMOygASzsvAEk8NgBHPD0A&#10;RzxEAEY9SwBFPVMARD5cAEM+ZgBCP3EAQT9+AEA/jQA/QJwAPkCtAT1AwAE9QN0BPUDyAT1A/wE+&#10;P/8BPj//Aa5AAACaQAAAiUEAAHxBAABxQQAAaEAAAGE8AABbPQAAVj4AAFI+BQBOPw4ATD8VAEk/&#10;HQBHQCUARkAsAERAMwBDQDoAQkFCAEFBSQBAQVEAP0JaAD5CYwA9Q28APEN8ADtDiwA6RJsAOUSr&#10;ATlEvgE4RNsBOUTxATlD/gE5Q/8BOUP/AapCAACWQwAAhkMAAHhDAABuQwAAZUMAAF1AAABWQAAA&#10;UUIAAE1CAgBJQwwARkMSAEREGgBCRCIAQUQqAD9FMQA+RTgAPUU/ADxGRwA7Rk8AOkZXADlHYQA4&#10;R2wAN0d6ADZIiQA1SJkANEiqADRIvQAzSNkANEjwADRH/QA0R/8ANUb/AKZEAACSRQAAgkYAAHVG&#10;AABqRgAAYUUAAFlEAABRRAAATEYAAEhHAABERwoAQUgQAD9JGAA9SSAAPEknADpKLgA5SjYAOEo9&#10;ADdLRAA2S0wANUtVADRMXwAzTGoAMkx3ADFMhgAwTJcAL02oAC5NuwAuTdUALkzvAC9M/QAvS/8A&#10;MEv/AKFHAACOSAAAfkgAAHFIAABmSQAAXUgAAFVIAABMSQAAR0oAAEJLAAA/TAYAO00OADlOFQA3&#10;Th0ANk8kADVPKwAzTzMAMlA6ADFQQgAwUEoAL1FSAC5RXAAtUWcALFF1ACtRhAAqUpUAKVKmAClS&#10;uQAoUtIAKVHuAClQ/AAqUP8AKk//AJxKAACJSgAAeksAAG1LAABjTAAAWkwAAFFMAABITQAAQ08A&#10;AD1QAAA5UgIANVMMADNUEgAxVBkAMFUhAC5VKAAtVS8ALFY3ACtWPgAqVkYAKVZPAChXWQAnV2QA&#10;JldyACVXgQAkV5IAI1ekACJXtwAiV88AIlfsACNW+gAjVf8AJFX/AJZNAACETgAAdU4AAGlOAABf&#10;TwAAVk8AAE1QAABFUgAAP1MAADlWAAAzWAAAL1oIACtbDwAqWxUAKFwdACdcJAAmXCsAJVwzACRd&#10;OgAjXUMAIl1MACFdVgAgXmEAH15uAB5efgAdXo8AHF6hABtetAAaXcwAG13pABtc+QAcW/8AHFv/&#10;AJBRAAB+UQAAcFEAAGRSAABbUgAAUlMAAEpUAABBVwAAO1kAADVbAAAuXgAAKGADACRiDAAiYxEA&#10;IWMYAB9kIAAeZCcAHWQuABxkNgAbZT4AGmVHABllUQAYZV0AF2VqABZlegAVZYsAFGWeABNlsQAS&#10;ZcgAEmTnABNj9wAUYv8AFGL/AIlUAAB4VQAAa1UAAGBWAABXVgAAT1cAAEZZAAA9XAAANl8AADBi&#10;AAApZAAAI2cAAB1qBwAZbA4AGGwTABZtGgAVbSEAFG0pABRtMAATbTkAEm5CABFuTAAQblgAD25l&#10;AA5udQANbocADW6aAAxtrQALbcIAC2zgAAxr8wANa/0ADWr/AIJZAAByWQAAZlkAAFxaAABUWgAA&#10;SlwAAEFfAAA5YwAAMWYAACppAAAkbAAAHW8AABdyAAASdQkAD3cPAA53FAAOdxsADXcjAAx3KgAL&#10;dzMACnc8AAl3RwAId1IAB3dfAAV3bwAEd4AAA3eUAAF2pwAAdrsAAXXVAAF06wACdPYAAnT8AHtd&#10;AABtXQAAYl4AAFleAABOYAAARWMAADxnAAAzawAAK24AACRyAAAedQAAF3kAABJ8AAANfwYACYEM&#10;AAWBEQADgRYAAoEdAAGBJAAAgS0AAII2AACCQAAAgkwAAIJZAACCaAAAgnkAAIKNAACBoAAAgLQA&#10;AIDLAAB/5wAAfvIAAH75AHRiAABoYgAAXmIAAFNkAABJZwAAP2sAADZwAAAtdAAAJXgAAB58AAAX&#10;gAAAEYMAAA2GAAAIiQQAAosKAACLDgAAixMAAIwYAACMHwAAjSYAAI0vAACOOQAAjkQAAI5RAACO&#10;YAAAjnEAAI6FAACOmQAAja0AAIzDAACM3wAAi+4AAIv2AG5oAABkZwAAWGkAAE1sAABCcQAAOHYA&#10;AC97AAAmfwAAHoQAABaIAAAQjAAADI8AAAaSAAAAlQAAAJYHAACXDAAAlw8AAJgTAACZGAAAmh8A&#10;AJsmAACbMAAAnDsAAJxIAACcVwAAnGgAAJx7AACckAAAm6UAAJu6AACa0AAAmucAAJrxAGptAABe&#10;bwAAUXIAAEZ3AAA7fAAAMYIAACeHAAAejAAAFpEAABCVAAAKmQAABJwAAACgAAAAogAAAKMBAACj&#10;BgAApAsAAKUOAACmEgAApxcAAKgeAACqJgAAqzEAAKs+AACsTQAArF0AAKxwAACshQAArJsAAKuv&#10;AACrwwAAq9kAAKroAGR1AABXeQAAS34AAD+EAAA0igAAKZAAAB+WAAAWmwAAEJ8AAAmjAAABpwAA&#10;AKoAAACuAAAAsAAAALAAAACxAAAAsgMAALQIAAC1DQAAthAAALcVAAC5HQAAuyYAALwzAAC9QQAA&#10;vVIAAL1kAAC+eQAAvpAAAL2kAAC9twAAvcYAAL3XAFx/AABQhQAARIsAADiSAAAsmQAAIZ8AABek&#10;AAAQqQAACa4AAACyAAAAtgAAALkAAAC9AAAAvwAAAL8AAADAAAAAwQAAAMMAAADEBQAAxgoAAMcO&#10;AADJEwAAyxwAAM4mAADQNQAA0UUAANJXAADSawAA04IAANOXAADTqQAA0rgAANLEAFWMAABJkwAA&#10;PZoAADCiAAAlqAAAGq4AABG0AAAJuQAAAL0AAADBAAAAxAAAAMgAAADLAAAAzQAAAM0AAADPAAAA&#10;0AAAANIAAADUAAAA2AAAANoGAADdDAAA4BEAAOMaAADmJwAA5zgAAOhKAADpXQAA6nIAAOuIAADr&#10;mwAA7KgAAOyyAP8ADQD/AAsA/wALAP8AEAD/ABoA/wAmAP8AMgD/AD0A/wBIAPsAUgD4AFoA9gBi&#10;APMAaQDxAG8A8AB1AO4AegDsAH8A6wCEAOkAigDoAJAA5gCWAOQAnQDiAKUA4QCvAN8AuwDdAMsA&#10;2wDmANkA9wDYAP8A2AD/ANcA/wDXAP8A1AD/AP8ACAD/AAQA/wAEAP8ADQD/ABUA/gAhAPoALAD3&#10;ADgA9ABDAPAATQDtAFUA6gBdAOcAZADkAGoA4gBwAOAAdQDeAHoA3QB/ANsAhQDZAIsA1QCRANMA&#10;mQDRAKAAzwCqAM0AtQDLAMQAyQDdAMgA8QDHAP8AxgD/AMYA/wDGAP8AxwD/AP8AAAD/AAAA/wAA&#10;AP8ACgD4ABEA8QAcAOwAJwDpADIA5gA9AOIARwDdAFAA2QBYANUAXwDSAGUA0ABqAM4AcADMAHUA&#10;ygB6AMkAfwDHAIUAxQCMAMMAlADBAJwAvwClAL0AsAC7AL0AugDQALgA6wC3APsAtgD/ALYA/wC2&#10;AP8AtgD/AP8AAAD/AAAA/QAAAPMABQDpAA4A4QAWANsAIQDVAC0A0QA3AM4AQQDKAEoAxwBSAMQA&#10;WQDCAF8AwABlAL4AagC8AG8AuwB0ALkAegC3AIAAtgCHALQAjgCyAJcAsACgAK4AqgCtALcAqwDI&#10;AKkA4wCoAPUApwD/AKcA/wCnAP8ApgD/AP8AAAD+AAAA8QAAAOUAAADXAAoAzQARAMcAHADCACYA&#10;vwAxALwAOwC6AEQAtwBMALQAUwCyAFkAsQBfAK8AZACtAGkArABvAKoAdACpAHoApwCBAKYAiQCk&#10;AJEAogCbAKAApQCeALIAnQDBAJsA2gCaAO8AmQD9AJgA/wCYAP8AmAD/AP0AAADwAAAA4QAAANEA&#10;AADGAAQAvQANALcAFQCzACAAsAArAK0ANQCrAD4AqABGAKYATQCkAFQAowBZAKEAXwCgAGQAngBp&#10;AJ0AbgCbAHUAmgB7AJgAgwCWAIwAlQCWAJMAoQCRAK0AjwC7AI0AzwCMAOkAiwD4AIwA/wCMAP8A&#10;jAD/APMCAADiBwAAzAcAAL8EAAC3AAAAsQAIAKsAEACnABkApAAkAKAALgCeADcAnABAAJoARwCY&#10;AE4AlgBUAJUAWQCTAF4AkgBkAJAAaQCPAG8AjQB2AIsAfgCKAIgAiACSAIYAnQCFAKkAgwC4AIEA&#10;ygCAAOUAgAD1AH8A/wB/AP8AfwD/AOgNAADQEAAAvhAAALEOAACoDQAAowgAAKACDACcABMAmAAd&#10;AJUAJwCSADEAkAA5AI4BQQCMAUgAigJOAIkCVACHAlkAhgJfAIQDZACDA2sAgQNyAIAEegB+BIQA&#10;fQWOAHsFmgB5BqcAeAa1AHYHyAB1COMAdQn0AHQK/wBzCv8Acwr/AN0VAADEFwAAsRcAAKUWAACc&#10;EwAAlhEAAJQNBACTCA0AjgcVAIsJIACICSoAhQozAIMLOwCBC0IAgAtJAH4LTwB9DFQAewxaAHoM&#10;YAB4DGcAdwxuAHUNdgB0DYAAcg2MAHANmQBvDqYAbQ61AGwOyQBrD+YAahD3AGkQ/wBpEP8AaRD/&#10;ANAdAAC5HgAAqB4AAJsdAACSGwAAixkAAIgVAACHEQcAhQ4QAIEPGgB+ECQAexAtAHkQNgB3ET0A&#10;dhFEAHQRSgBzEVAAcRFWAHARXABuEmIAbRJqAGsScwBpE30AaBOJAGYTlgBlFKMAYxWzAGIVxgBi&#10;FuMAYRb2AGAX/wBgF/8AYBf/AMciAACwIwAAnyQAAJIjAACJIgAAgiAAAH4dAAB8GQAAehUNAHcV&#10;FQB0Fh8AcRYoAG8XMABuFzgAbBc/AGsXRQBpGEsAaBhRAGYYWABlGF4AYxlmAGIZbwBgGXkAXxqF&#10;AF0bkgBcG6EAWxywAFocwwBZHeAAWB70AFge/wBYHv8AWB7/AL8nAACpKAAAmSgAAIsoAACCJwAA&#10;eyUAAHYjAABzIAAAcRwJAG4cEQBrHBoAaR0jAGcdLABlHTMAYx46AGIeQQBgHkcAXx5NAF4eVABc&#10;H1sAWx9iAFkgawBYIHYAViGCAFUhkABUIp4AUyKuAFIjwABRI90AUSTyAFEk/wBRJP8AUSP/ALkr&#10;AACjLAAAkywAAIYtAAB8LAAAdCoAAG8oAABrJQAAaSIFAGYhDgBjIhYAYSIfAF8jJwBdIy8AXCM2&#10;AFojPQBZJEMAVyRKAFYkUABVJFcAUyVfAFIlaABRJnMATyZ/AE4njQBNKJwATCisAEspvgBLKdoA&#10;SinxAEop/wBLKf8ASyn/ALMuAACeLwAAjjAAAIEwAAB3LwAAby4AAGorAABlKgAAYycBAF8nDABc&#10;JxMAWicbAFgoJABWKCsAVSgyAFMoOQBSKUAAUClGAE8pTQBOKVQATSpcAEwqZQBKK3AASSt8AEgs&#10;iwBHLZoARi2qAEUuvABFLtYARS7vAEUu/gBFLv8ARS3/AK4xAACaMgAAiTMAAHwzAAByMwAAazEA&#10;AGUvAABgLQAAXSwAAFksCQBWLBAAVCwYAFIsIABQLCgATi0vAE0tNgBMLTwASi1DAEktSgBILlEA&#10;Ry5ZAEYvYwBFMG0AQzB6AEIxiQBBMZgAQTKoAEAyuwA/MtMAPzLuAEAy/QBAMv8AQDL/AKozAACW&#10;NQAAhjUAAHk2AABuNQAAZjUAAGEyAABcMAAAVzAAAFQwBgBRMA4ATjAVAEwxHQBKMSUASDEsAEcx&#10;MgBGMTkARDFAAEMyRwBCMk8AQTNXAEAzYAA/NGsAPjV4AD01hwA8NpYAOzanADs2uQA6NtEAOjbt&#10;ADs2/AA7Nv8AOzb/AKY2AACSNwAAgjgAAHU4AABrOAAAYzcAAF02AABXMwAAUzQAAE80AwBLNAwA&#10;STQSAEY1GgBFNSIAQzUpAEE1LwBANTYAPzY9AD42RAA9N0wAPDdVADs4XgA6OGkAOTl2ADg5hQA3&#10;OpUANzqlADY6uAA1Os8ANjrsADY6+wA2Of8ANzn/AKI4AACOOQAAfjoAAHI7AABoOwAAXzoAAFk5&#10;AABTNgAATjcAAEo4AABGOAoARDkQAEE5FwA/OR8APjkmADw5LQA7OjQAOjo7ADk7QgA4O0oANztT&#10;ADY8XAA1PGcAND10ADM9gwAzPpMAMj6kADE+tgAxPs0AMT7qADE++gAyPf8AMj3/AJ47AACLPAAA&#10;ezwAAG49AABkPQAAXD0AAFU8AABOOgAASTsAAEU8AABBPQcAPj0OADw9FQA6PhwAOT4jADc+KgA2&#10;PzEANT84ADQ/QAAzQEgAMkBQADFAWgAwQWUAL0FyAC5CgQAtQpEALUKiACxCtQArQssALELpACxC&#10;+QAtQf8ALUH/AJk9AACHPgAAdz8AAGs/AABhQAAAWT8AAFI/AABJPgAARD8AAEBAAAA8QQQAOUIN&#10;ADdCEgA1QxkAM0MhADJDKAAxRC8AMEQ2AC9EPQAuRUUALUVOACxFWAArRmMAKkZvAClGfgAoRo8A&#10;J0ehACZHswAmR8kAJkbnACdG+AAoRf8AKEX/AJVAAACCQQAAc0IAAGdCAABeQgAAVUIAAE5CAABF&#10;QgAAP0QAADtFAAA3RgAANEcKADFIEAAvSBYALkkeACxJJQArSSwAKkkzAClKOgAoSkIAJ0pLACZL&#10;VQAlS2AAJEttACNLfAAiS40AIUyfACFMsQAgTMcAIEvmACFL9wAiSv8AIkr/AJBDAAB+RAAAb0QA&#10;AGRFAABaRQAAUkUAAEpGAABBRwAAPEgAADdJAAAySwAALk0HACtODgApThMAJ08aACZPIQAlTygA&#10;JE8wACNQNwAiUD8AIVBIACBQUgAfUV0AHlFqAB1ReQAcUYoAG1GcABpRrwAZUcUAGVHkABpQ9gAb&#10;T/8AHE//AIpGAAB5RwAAa0cAAGBIAABWSAAATkgAAEdJAAA+SwAAOUwAADNOAAAuUAAAKFMCACRU&#10;CwAiVRAAIFUWAB9WHgAeViQAHVYsABxWMwAbVzsAGldEABlXTgAYV1kAF1hmABVYdQAUWIcAFFia&#10;ABNXrAASV8IAElfhABNW9AAUVf8AFFX/AIRJAAB0SgAAZksAAFxLAABTSwAAS0wAAERNAAA8TwAA&#10;NVEAAC9UAAApVgAAJFkAAB5bBwAaXQ0AGF0SABddGQAWXiAAFV4nABReLgATXjcAEl5AABFfSgAR&#10;X1UAEF9iAA9fcQAOX4MADV+WAA1fqQAMXr4ADF7aAA1d8AANXPwADlz/AH5NAABuTgAAYk4AAFhP&#10;AABPTwAASFAAAEBSAAA4VAAAMFcAACpaAAAkXQAAH18AABliAQATZQkAEWYPABBmFAAPZhsADmci&#10;AA1nKQANZzIADGc7AAtnRQAKZ1AACWddAAdnbAAGZ30ABWeQAARmowACZrcAA2XPAARl6QAEZPUA&#10;BGT8AHdRAABpUgAAXVIAAFRSAABMUwAAQ1UAADtYAAAzWwAAK14AACVhAAAfZAAAGWcAABNqAAAP&#10;bQYAC3AMAAhw/+L/4klDQ19QUk9GSUxFAAQJEQAHcBYABXAdAARwJAADcCwAAnA1AABwPwAAcEoA&#10;AHBXAABwZQAAcHYAAHCKAABvngAAb7IAAG7IAABt5QAAbfIAAG35AHBWAABjVgAAWVYAAFFXAABH&#10;WAAAPlsAADZfAAAuYgAAJmYAAB9qAAAZbQAAE3AAAA5zAAALdgQABXgLAAF4DwAAeRMAAHkZAAB5&#10;HwAAeiYAAHovAAB6OQAAekQAAHpQAAB6XwAAenAAAHqDAAB6mAAAeqwAAHnCAAB43wAAeO8AAHf3&#10;AGpbAABfWwAAVlsAAExcAABCYAAAOWMAADBoAAAobAAAIHAAABl0AAATdwAADnsAAAl+AAAEgQIA&#10;AIIIAACDDQAAgxAAAIQUAACFGQAAhiAAAIYoAACHMQAAhzwAAIdJAACHVwAAh2gAAId7AACHkAAA&#10;hqUAAIW6AACF0wAAhOoAAIT0AGVgAABcYAAAUWEAAEZkAAA8aQAAMm0AAClyAAAhdwAAGXsAABKA&#10;AAANgwAACIcAAAKKAAAAjQAAAI4EAACOCQAAjw0AAJAQAACRFAAAkhkAAJMgAACUKQAAlTMAAJVA&#10;AACWTgAAll8AAJVyAACViAAAlZ0AAJSyAACUyAAAk+IAAJPuAGFlAABWZgAASmoAAD9uAAA1dAAA&#10;K3kAACF/AAAZhAAAEYkAAAyNAAAGkQAAAJQAAACYAAAAmgAAAJsAAACcAgAAnQcAAJ4LAACfDgAA&#10;oRIAAKIYAACjIAAApSkAAKY2AACmRAAAplUAAKZoAACmfQAAppQAAKWpAACkvQAApNEAAKTkAFts&#10;AABPcAAAQ3UAADh7AAAtgQAAI4cAABmNAAARkgAAC5cAAAScAAAAoAAAAKMAAACmAAAAqAAAAKkA&#10;AACqAAAArAAAAK0EAACuCQAAsA0AALERAACzFwAAtSAAALYrAAC3OgAAt0sAALhcAAC4cQAAuIgA&#10;ALidAAC4sQAAt8IAALfQAFR2AABIfAAAPIIAADGJAAAmkAAAG5cAABKdAAAMogAAA6cAAACrAAAA&#10;rgAAALIAAAC2AAAAuAAAALgAAAC6AAAAuwAAAL0AAAC+AAAAwAUAAMELAADDEAAAxhYAAMkgAADK&#10;LgAAyz4AAMxQAADMZAAAzXoAAM2RAADNpAAAzbQAAM3AAE2DAABBigAANZEAACmZAAAeoAAAE6YA&#10;AAysAAADsQAAALYAAAC6AAAAvgAAAMIAAADGAAAAyAAAAMgAAADKAAAAywAAAM0AAADOAAAA0AAA&#10;ANIBAADVCAAA2Q4AAN0VAADhIQAA4jEAAORDAADlVgAA5msAAOaCAADnlgAA56UAAOawAP8ACQD/&#10;AAUA/wAGAP8ADgD/ABYA/wAhAP8ALQD/ADgA/QBDAPkATQD1AFUA8gBdAPAAYwDuAGkA7ABvAOoA&#10;dADpAHoA5wB/AOYAhQDkAIsA4wCRAOEAmQDfAKEA3ACqANoAtgDXAMYA1QDhANMA9ADSAP8A0QD/&#10;ANEA/wDPAP8AygD/AP8AAQD/AAAA/wABAP8ADAD/ABIA+gAdAPYAKADzADMA8AA+AOwASADoAFAA&#10;5QBYAOIAXgDfAGQA3QBqANsAbwDZAHQA1gB6ANQAfwDSAIUA0ACMAM4AkwDMAJwAyQClAMcAsADG&#10;AL4AxADUAMIA7gDBAP4AwAD/AMAA/wC/AP8AvgD/AP8AAAD/AAAA/wAAAPoABwDxAA8A6wAYAOYA&#10;IwDiAC4A4AA4ANsAQgDVAEsA0QBSAM4AWQDLAF8AyQBlAMcAagDGAG8AxAB0AMIAegDBAIAAvwCG&#10;AL0AjgC7AJYAuQCgALcAqgC2ALcAtADKALIA5gCxAPgAsAD/AK8A/wCvAP8AsAD/AP8AAAD/AAAA&#10;9wAAAOoAAgDhAAwA1wATANAAHQDMACgAyQAyAMYAPADCAEUAvwBNALwAUwC6AFkAuABfALcAZAC1&#10;AGkAtABuALIAdACxAHoArwCAAK0AiACsAJEAqgCaAKgApQCmALEApADBAKMA3AChAPIAoQD/AKAA&#10;/wCgAP8AoQD/AP8AAAD3AAAA6AAAANkAAADLAAgAwwAQAL0AGAC5ACIAtgAsALQANgCyAD8ArwBH&#10;AKwATQCrAFQAqQBZAKcAXgCmAGMApQBoAKMAbgCiAHQAoAB6AJ4AggCcAIsAmwCVAJkAnwCYAKwA&#10;lgC6AJQAzwCTAOsAkgD7AJIA/wCSAP8AkQD/APcAAADnAAAA0wAAAMYAAAC7AAIAswAMAK0AEgCq&#10;ABwApwAmAKQAMACjADgAoABAAJ4ARwCcAE4AmgBTAJkAWACXAF0AlgBjAJUAaACTAG4AkgB0AJAA&#10;fACPAIUAjQCPAIsAmgCKAKcAiAC1AIYAxwCFAOQAhAD1AIQA/wCDAP8AgwD/AOwAAADTAAAAwQEA&#10;ALQAAACsAAAApgAHAKAADgCdABYAmgAgAJcAKQCVADIAkwA6AJEAQQCPAEgAjQBNAIwAUwCLAFgA&#10;iQBdAIgAYwCHAGkAhQBvAIMAdwCCAIAAgACKAH4AlgB9AKMAewCwAHoAwgB5AN0AeADxAHcA/QB4&#10;AP8AeAD/AN4KAADECwAAsgwAAKYLAACdCAAAmQQAAJUACgCRABEAjgAZAIsAIwCJACwAhwA0AIUA&#10;OwCDAEIAggBIAIAATgB/AFMAfQBYAHwAXgB7AGQAeQBqAHgAcgB2AHsAdACGAHMAkgBxAJ8AcACt&#10;AG4AvgBtAdYAbQLtAGwD+gBsA/8AbAP/AM4QAAC3EQAAphIAAJoRAACREAAAiw4AAIkLAwCHBQwA&#10;hAETAIEBHAB+AiUAfAMuAHoDNgB4BDwAdwRDAHUFSAB0BU4AcwVUAHEFWQBwBl8AbgZmAG0GbgBr&#10;B3gAageDAGgIkABnCZ0AZQmsAGQJvABjCtQAYwvsAGIM+gBiDP8AYgz/AMMWAACtFwAAnRgAAJAY&#10;AACHFgAAgRQAAH0RAAB8DgYAfAoOAHgKFgB1Cx8AcgsoAHAMMABvDDcAbQw+AGwMRABrDUoAaQ1P&#10;AGgNVQBnDVwAZQ1jAGMOawBiDnUAYA6BAF8OjgBdD5wAXBCrAFsQvQBaENYAWRHwAFkR/QBZEf8A&#10;WRH/ALkbAAClHQAAlB4AAIgeAAB+HQAAeBsAAHQYAABxFQAAcREJAG8QEQBsEBkAaRAiAGcRKgBm&#10;ETIAZBE5AGMRPwBiEUUAYBJLAF8SUQBdElgAXBJfAFoTaABZE3IAVxR9AFYUiwBUFZkAUxWpAFIW&#10;ugBRFtIAURftAFEX/QBRF/8AURf/ALIgAACeIgAAjiIAAIEjAAB3IgAAcCEAAGweAABpGwAAZxgE&#10;AGYVDgBjFhUAYRYeAF8WJgBdFi0AXBc0AFoXOwBZF0EAWBhHAFYYTQBVGFQAUxhcAFIZZABRGW4A&#10;Txp6AE4biABNG5cASxymAEocuABKHc8ASR3rAEkd+wBJHf8ASh3/AKwkAACYJQAAiCYAAHsnAABx&#10;JgAAaiUAAGYjAABiIQAAYB4AAF4cCwBbGxIAWRwaAFccIgBVHCkAVBwwAFMdNwBRHT0AUB1DAE8d&#10;SgBNHlEATB5YAEsfYQBJH2sASCB3AEcghQBGIZQARCKkAEQitgBDIswAQyPpAEMj+gBDI/8AQyL/&#10;AKYnAACTKQAAgyoAAHYqAABtKgAAZSkAAGAnAABcJQAAWSMAAFchBwBVIQ8AUiEWAFAhHgBOISUA&#10;TSIsAEwiMwBKIjkASSJAAEgiRgBHI00ARSNVAEQkXgBDJGkAQiV1AEAmgwA/JpIAPiejAD4ntAA9&#10;J8oAPSjoAD0o+QA9J/8APif/AKIqAACOKwAAfy0AAHItAABoLQAAYSwAAFwrAABYKAAAVCYAAFEm&#10;BABOJQ0ATCUTAEomGgBIJiIARyYpAEUmLwBEJjYAQyc8AEEnQwBAJ0sAPyhTAD4pXAA9KWYAPCpy&#10;ADsqgQA6K5AAOSuhADgssgA3LMgANyzmADgs+AA4LP8AOCz/AJ0sAACKLgAAey8AAG8wAABlMAAA&#10;XS8AAFguAABTKwAAUCoAAEwqAABJKgsARioRAEQqFwBCKh8AQSolAD8qLAA+KzMAPSs5ADwrQAA7&#10;LEgAOixQADktWQA4LmQANy5wADYvfwA1L48ANDCfADMwsQAyMMcAMjDlADMw9wAzMP8ANC//AJkv&#10;AACHMQAAdzIAAGsyAABiMgAAWjIAAFQxAABPLwAASy0AAEcuAABELggAQS4OAD8uFAA9LhwAOy4i&#10;ADkvKQA4Ly8ANy82ADYwPgA1MEYANTFOADQxVwAzMmIAMjJuADEzfQAwM40ALzSeAC40sAAtNMUA&#10;LTTjAC409gAvM/8ALzP/AJUxAACDMwAAdDQAAGg1AABeNQAAVzQAAFE0AABLMgAARjEAAEIyAAA/&#10;MgUAPDINADkzEgA4MxkANjMgADQzJgAzMy0AMjQ0ADE0OwAwNUMAMDVMAC82VQAuNmAALTdsACw3&#10;ewArN4sAKjicACk4rgAoOMMAKDjiACk49QAqN/8AKjf/AJI0AAB/NQAAcTYAAGU3AABbNwAAVDcA&#10;AE02AABHNgAAQjUAAD02AAA6NgIANzcLADQ3EAAyNxYAMTgdAC84JAAuOCsALTkyACw5OQArOUEA&#10;KjpJACo6UwApO14AKDtqACc7eQAmPIkAJTybACQ8rQAjPMIAIzzgACQ89AAlO/8AJTv/AI02AAB8&#10;OAAAbTkAAGI5AABYOgAAUTkAAEo5AABEOQAAPTkAADk6AAA1OwAAMjsIAC88DgAtPRQALD0aACo9&#10;IQApPSgAKD4vACc+NgAmPj4AJT9HACQ/UAAjQFsAIkBoACFAdgAgQIcAH0GZAB9BqwAeQcAAHkHe&#10;AB9A8wAfQP4AID//AIk5AAB4OgAAaTsAAF48AABVPAAATTwAAEc8AABAPAAAOD0AADQ+AAAwQAAA&#10;LUEFACpCDAAnQhEAJkMYACRDHgAjQyUAIkMsACFEMwAgRDsAH0REAB5FTgAdRVkAHEVlABtFdAAa&#10;RYUAGUaXABlGqQAYRr4AF0XcABhF8QAZRP0AGkT/AIQ8AABzPQAAZj4AAFs/AABSPwAASj8AAEQ/&#10;AAA9QAAANkEAADFDAAAsRAAAJ0YBACRHCgAhSA8AIEkUAB5JGwAdSSIAHEkpABtKMAAaSjgAGUpB&#10;ABhKSwAXS1UAFktiABVLcQAUS4IAE0uUABJLpwASS7wAEUvZABJK8AATSvwAFEn/AH8/AABvQAAA&#10;YUEAAFdCAABOQgAAR0IAAEFCAAA6QwAAMkUAAC1HAAAoSQAAI0sAAB5NBgAbTw0AGFARABdQFwAW&#10;UB4AFVAlABRQLAATUTQAElE9ABFRRwARUVIAEFFfAA9SbQAOUn4ADVGRAA1RpAAMUbgADFHRAA1Q&#10;7AANUPoADk//AHlDAABqRAAAXUQAAFNFAABLRQAAREUAAD5GAAA2SAAAL0oAAClMAAAkTwAAH1EA&#10;ABpTAAAUVgkAEVcOABBYEwAQWBkAD1ggAA5YKAANWDAADVg5AAxYQwALWE4AClhaAAhYaAAHWHkA&#10;BliMAAVYnwAEWLMABFfKAAVX5gAFV/MABlb8AHNGAABkRwAAWUgAAFBIAABISAAAQUkAADpKAAAy&#10;TQAAK1AAACVSAAAgVQAAGlgAABVaAAAQXQYADGAMAApgEAAJYBUACGAcAAdgIwAFYCsABGA0AANg&#10;PQABYEkAAGBVAABgYwAAYHMAAGCGAABfmgAAX64AAF/EAABe4gAAXvAAAF74AGxKAABfSwAAVUsA&#10;AExMAABFTAAAPU4AADVQAAAuUwAAJ1YAACBZAAAaXAAAFV8AABBiAAANZQQACGcLAANnDgAAaBMA&#10;AGgYAABoHwAAaSYAAGkuAABpOAAAaUMAAGlPAABpXQAAaW0AAGmAAABplAAAaKkAAGi/AABn3AAA&#10;Zu4AAGb3AGZPAABaTwAAUU8AAEpPAABBUQAAOFQAADBXAAAoWwAAIV4AABpiAAAUZQAAEGgAAAxr&#10;AAAHbgMAAXAJAABwDQAAcRAAAHEUAAByGgAAcyEAAHMoAABzMQAAczwAAHRIAABzVgAAc2YAAHN5&#10;AABzjgAAc6MAAHK5AABx0gAAcesAAHD0AGFTAABWUwAAT1MAAEVVAAA7WAAAMlwAACpgAAAiZAAA&#10;G2gAABRsAAAPbwAAC3IAAAZ2AAAAeQAAAHoGAAB6CgAAew4AAHwRAAB9FQAAfhsAAH8iAACAKgAA&#10;gDUAAIBBAACATwAAgF8AAIBxAACAhgAAgJ0AAH+yAAB+ygAAfuUAAH3xAFxYAABUWAAASVoAAD9d&#10;AAA1YQAALGUAACNqAAAbbwAAFHMAAA53AAAJewAAA38AAACCAAAAhAAAAIYBAACGBgAAiAoAAIkN&#10;AACKEAAAixUAAIwbAACOIgAAjywAAI84AACPRgAAj1YAAI9oAACPfgAAj5UAAI6rAACNwQAAjdwA&#10;AIzrAFldAABOXwAAQ2IAADhmAAAubAAAJHEAABx3AAAUfAAADoEAAAiFAAAAiQAAAI0AAACQAAAA&#10;kgAAAJMAAACUAAAAlgMAAJcIAACYDAAAmg8AAJsTAACdGgAAnyMAAKAuAACgPAAAoEwAAKBeAACg&#10;dAAAn4wAAJ+iAACftwAAnssAAJ7gAFNkAABHaAAAPG0AADFzAAAneQAAHX8AABSFAAANiwAABpAA&#10;AACUAAAAmAAAAJwAAACfAAAAoQAAAKIAAACkAAAApQAAAKcAAACoBAAAqgkAAKwNAACtEgAAsBkA&#10;ALIjAACyMQAAskIAALJUAACyaQAAsoAAALKYAACxrAAAsr8AALHOAExuAABAcwAANXoAACqBAAAf&#10;iAAAFY4AAA6VAAAGmgAAAJ8AAACkAAAAqAAAAKwAAACvAAAAsQAAALEAAACzAAAAtQAAALYAAAC4&#10;AAAAugAAALwGAAC+DAAAwBEAAMMZAADFJgAAxTcAAMZJAADGXQAAx3IAAMeKAADInwAAyK8AAMi8&#10;AEZ6AAA5gQAALokAACKQAAAXmAAAD58AAAelAAAAqgAAAK8AAACzAAAAtwAAALwAAAC/AAAAwQAA&#10;AMIAAADEAAAAxQAAAMcAAADJAAAAywAAAM0AAADPAwAA0goAANYQAADcGgAA3SoAAN48AADfUAAA&#10;4GUAAOF7AADhkQAA4qIAAOKtAP8AAgD/AAAA/wADAP8ADAD/ABMA/wAdAP8AKAD+ADMA+wA+APcA&#10;SADzAFAA8ABXAO0AXgDrAGQA6ABpAOcAbwDlAHQA4wB5AOIAfwDgAIUA3gCMANwAkwDZAJwA1gCm&#10;ANMAsQDRAMAAzwDaAM4A8QDMAP8AywD/AMsA/wDGAP8AwQD/AP8AAAD/AAAA/wAAAP8ACAD7ABAA&#10;9gAZAPIAJADvAC4A7QA5AOgAQgDjAEsA4ABSAN0AWQDZAF8A1gBkANMAaQDRAG4AzwB0AM4AeQDM&#10;AH8AygCGAMgAjgDGAJYAxACgAMIAqwDAALkAvgDNALwA6gC7APwAugD/ALoA/wC6AP8AtgD/AP8A&#10;AAD/AAAA/gAAAPQABADrAA0A5AAUAN8AHwDbACkA2AAzANMAPQDOAEUAygBNAMcAUwDFAFkAwwBf&#10;AMEAZAC/AGkAvQBuALsAcwC6AHkAuACAALYAiAC0AJAAsgCaALEApQCvALIArQDEAKwA4QCrAPYA&#10;qgD/AKoA/wCqAP8AqgD/AP8AAAD9AAAA7gAAAOIAAADVAAoAzQARAMcAGQDEACMAwQAtAL8ANwC7&#10;AD8AtwBHALUATgCyAFMAsABZAK8AXgCtAGMArABoAKsAbQCpAHMAqAB6AKYAgQCkAIoAowCUAKEA&#10;nwCfAKwAngC7AJwA0gCbAO4AmgD/AJoA/wCZAP8AmQD/AP4AAADuAAAA3gAAAMsAAADBAAUAuQAN&#10;ALQAFACxAB4ArgAnAKsAMACqADkApwBBAKQASACiAE0AoQBTAJ8AWACeAF0AnQBiAJsAZwCaAG0A&#10;mABzAJcAewCVAIQAlACOAJIAmQCQAKYAjgC0AI0AyACMAOYAiwD5AIoA/wCKAP8AiwD/APAAAADb&#10;AAAAxwAAALoAAACwAAAAqAAKAKQAEACgABgAnQAhAJsAKgCaADMAmAA7AJYAQQCUAEgAkgBNAJEA&#10;UgCPAFcAjgBcAIwAYQCLAGcAigBuAIgAdQCHAH4AhQCIAIMAlACCAKAAgACvAH8AwAB+AN0AfQDy&#10;AH0A/wB9AP8AfQD/AOAAAADGAAAAtQAAAKoAAACiAAAAmwAFAJUADQCSABMAkAAcAI0AJACLAC0A&#10;igA0AIgAOwCGAEIAhQBHAIMATQCCAFIAgQBXAH8AXAB+AGIAfQBoAHsAcAB6AHkAeACDAHYAjwB1&#10;AJwAdACqAHIAugBxANEAcADsAHAA+wBwAP8AcAD/AM0EAAC3BgAApwcAAJsGAACTBAAAjgAAAIoA&#10;CACGAA8AhAAWAIEAHgB/ACcAfQAuAHwANgB6ADwAeQBCAHcARwB2AEwAdQBSAHMAVwByAF0AcQBj&#10;AG8AawBuAHQAbAB+AGsAigBpAJgAaACmAGcAtgBmAMsAZQDnAGUA9wBlAP8AZQD/AMAMAACrDQAA&#10;mw4AAI8OAACGDQAAgQsAAH4HAQB8AQsAeQARAHcAGAB1ACEAcwApAHEAMABvADYAbgA8AGwAQgBr&#10;AEcAagBNAGkAUgBoAFgAZgBfAGUAZwBjAHAAYgF6AGABhwBfApUAXgKjAFwDswBcA8cAWwTkAFsF&#10;9ABbBv4AWwb/ALUQAAChEgAAkRMAAIUTAAB8EgAAdhEAAHMOAAByDAQAcQcNAG4EEgBsBBsAaQUj&#10;AGcFKgBmBjEAZAY3AGMGPQBiB0MAYQdJAF8HTgBeCFUAXQhcAFsJYwBaCW0AWAp4AFcKhQBWC5MA&#10;VAuiAFMLswBSDMcAUgzkAFEN9QBRDf8AUQ3/AK0VAACZFwAAiRgAAH0ZAAB0GAAAbRcAAGoUAABn&#10;EQAAZw4HAGYMDgBjDBUAYQwdAF8MJQBdDSwAXA0zAFsNOQBaDT8AWA1FAFcNSwBWDlEAVQ5ZAFMO&#10;YQBSDmsAUA92AE4QgwBNEJIATBCiAEsQsgBKEcgASRHlAEkR9wBJEv8ASRH/AKUZAACSHAAAgx0A&#10;AHYeAABtHQAAZhwAAGIaAABfFwAAXhQBAF4RCgBbEBEAWREYAFcRIABVEScAVBEuAFMRNABRETsA&#10;UBJBAE8SRwBOEk4ATBJVAEsTXgBJE2cASBRzAEYUgABFFY8ARBWfAEMWsABCFsUAQhfjAEIX9gBC&#10;F/8AQhf/AJ8dAACMIAAAfSEAAHEiAABoIgAAYSEAAFwfAABZHAAAVxkAAFUWBgBUFQ4AURUUAE8W&#10;HABOFiMATBYqAEsWMABKFjcASRc9AEcXQwBGF0oARRhSAEMYWgBCGWQAQRlwAD8afQA+G40APRud&#10;ADwcrgA7HMMAOxzhADsd9QA7HP8APBz/AJohAACHIwAAeCQAAGwlAABjJQAAXCQAAFcjAABTIAAA&#10;UR4AAE8cAgBNGwwASxoRAEgbGABHGyAARRsmAEQbLQBDHDMAQhw5AEAcQAA/HUcAPh1PAD0eWAA8&#10;HmIAOh9tADkfewA4IIsANyGbADYhrQA1IcEANSHfADUh8wA2If8ANiH/AJYjAACDJgAAdCcAAGgo&#10;AABfKAAAWCcAAFMmAABPJAAATCIAAEkgAABHIAkARB8PAEIfFQBAIBwAPyAjAD4gKQA8IC8AOyE2&#10;ADohPQA5IUQAOCJMADciVQA2I18ANCNrADMkeQAyJYkAMSWaADAlqwAwJr8ALybcADAm8gAwJv8A&#10;MSX/AJEmAAB/KAAAcSoAAGUqAABcKgAAVSoAAE8pAABLKAAASCUAAEQkAABBJAUAPyQNAD0kEgA7&#10;JBkAOSQfADckJgA2JCwANSUzADQlOgAzJkEAMiZKADEnUwAwJ10ALyhpAC4pdwAtKYcALCmYACsq&#10;qgAqKr0AKiraACsq8QArKv4ALCn/AI0oAAB8KgAAbSwAAGItAABZLQAAUS0AAEwsAABHKwAAQygA&#10;AD8oAAA8KAIAOSgLADcoEAA1KBYAMygcADIoIwAwKCkALykwAC8qNwAuKj8ALStHACwrUQArLFsA&#10;KixnACktdQAoLYUAJy2XACYuqAAlLrwAJS7YACYu8AAmLv0AJy3/AIorAAB4LQAAai4AAF8vAABW&#10;LwAATi8AAEguAABDLQAAPywAADssAAA3LAAANCwJADIsDgAwLRMALi0aAC0tIAArLScAKi4tACou&#10;NQApLz0AKC9FACcwTgAmMFkAJTFlACQxcwAjMYMAIjKVACEypwAhMrsAIDLUACEy7wAiMfwAIjH/&#10;AIYtAAB1LwAAZzAAAFwxAABTMQAASzEAAEUxAABAMAAAOzAAADYwAAAzMAAAMDEGAC0xDQArMREA&#10;KTIXACgyHgAnMiQAJTMrACUzMgAkMzoAIzRDACI0TAAhNVcAIDVjAB81cQAeNoEAHTaTABw2pQAb&#10;NrkAGzbSABw27QAdNvsAHTX/AIIwAABxMgAAYzMAAFk0AABQNAAASTQAAEIzAAA9MwAANzMAADE0&#10;AAAuNQAAKzUCACg2CwAlNxAAJDcVACI3GwAhOCIAIDgoAB84MAAeODcAHTlAABw5SQAbOlQAGjpg&#10;ABk6bgAYOn8AFzuRABc7pAAWO7cAFTvQABY67AAXOvoAGDn/AH0yAABtNAAAYDUAAFU2AABNNgAA&#10;RjYAAEA2AAA6NgAANDYAAC44AAAqOQAAJjoAACM7CAAgPA4AHj0SAB09GAAcPR8AGz4lABo+LQAZ&#10;PjQAFz49ABY/RwAVP1EAFD9eABQ/bAATQHwAEkCPABFAogARQLYAEEDOABE/6wASP/kAEj7/AHk1&#10;AABpNwAAXDgAAFI5AABKOQAAQzkAAD05AAA3OQAAMToAACs8AAAnPQAAIj8AAB5BBAAaQgsAGEMQ&#10;ABdDFQAVRBsAFEQiABNEKQATRDEAEkQ6ABFFQwAQRU4AEEVbAA5FaQAORXkADUWMAA1FnwAMRbIA&#10;C0XJAAxF5QANRPYADUT/AHQ5AABlOgAAWDsAAE87AABHPAAAQDwAADo8AAA0PAAALj4AAChAAAAj&#10;QgAAH0QAABpGAAAVSAgAEkoNABFKEgAQShgAD0seAA5LJQANSy0ADUs2AAxLQAALS0oACktWAAlL&#10;ZAAIS3QAB0uHAAVLmgAES64ABErEAAVK4AAFSvAABkn6AG48AABgPQAAVD4AAEs+AABEPgAAPT4A&#10;ADc/AAAxQAAAKkIAACRFAAAfRwAAGkkAABVMAAARTgUADlELAAtREAAKURQACVEbAAhRIgAHUSkA&#10;BVEyAARSOwADUkYAAVJSAABSXwAAUm8AAFKBAABRlgAAUakAAFG/AABQ3AAAUO4AAFD3AGhAAABb&#10;QQAAUEEAAEhBAABBQQAAO0IAADRDAAAtRQAAJkgAACBLAAAbTQAAFlAAABFTAAAOVQQAClgKAAZY&#10;DgACWBIAAFkXAABZHQAAWSUAAFktAABZNgAAWUEAAFlNAABaWgAAWmkAAFl8AABZkAAAWaUAAFi6&#10;AABY1QAAV+wAAFf2AGNEAABWRQAATUUAAEVFAAA/RQAAN0cAAC9JAAAoTAAAIk8AABtSAAAWVQAA&#10;EVgAAA1aAAAJXQMABF8JAABgDQAAYBAAAGEUAABhGQAAYiAAAGInAABiMQAAYjsAAGJHAABiVQAA&#10;Y2QAAGJ2AABiiwAAYqAAAGG2AABhzwAAYOoAAGD1AF1IAABSSQAASkgAAENIAAA6SgAAMk0AACpQ&#10;AAAjUwAAHFcAABZaAAARXQAADWAAAAhjAAADZgEAAGcGAABoCwAAaQ4AAGoRAABrFQAAbBsAAG0i&#10;AABtKgAAbTQAAG1AAABtTgAAbV0AAG1vAABthAAAbJoAAGywAABryAAAa+YAAGrzAFhNAABOTQAA&#10;SEwAAD5OAAA1UQAALFQAACRYAAAdXAAAFmAAABBkAAAMZwAAB2sAAAFuAAAAcAAAAHIDAAByBwAA&#10;cwsAAHUOAAB2EQAAdxYAAHgcAAB5IwAAei0AAHo5AAB6RwAAelYAAHloAAB6fAAAeZQAAHiqAAB4&#10;wQAAd98AAHfvAFRRAABMUQAAQlIAADhVAAAvWQAAJl4AAB5iAAAWZwAAEGsAAAtvAAAFcwAAAHcA&#10;AAB6AAAAfAAAAH4AAAB/AgAAgAYAAIEKAACDDQAAhBEAAIYVAACIHAAAiSUAAIowAACKPgAAiU0A&#10;AIlfAACJcwAAiIsAAIiiAACHuQAAh9EAAIboAFJWAABHVwAAPFoAADJfAAAoZAAAH2kAABZvAAAQ&#10;dAAACnkAAAJ9AAAAgQAAAIUAAACIAAAAigAAAIwAAACNAAAAjwAAAJAEAACSCAAAkwwAAJUQAACX&#10;FQAAmR0AAJsnAACbNAAAm0QAAJpWAACaagAAmYIAAJqaAACYsAAAmMcAAJfeAEtcAABAYAAANWUA&#10;ACtqAAAhcQAAF3cAABB9AAAJgwAAAYgAAACMAAAAkQAAAJUAAACYAAAAmgAAAJsAAACdAAAAnwAA&#10;AKAAAACiAAAApAUAAKYKAACoDgAAqhQAAK0dAACtKgAArTkAAK1LAACtXwAArXcAAKyQAACrpwAA&#10;q7oAAKvLAEVmAAA5awAALnEAACN4AAAZfwAAEIYAAAmNAAAAkwAAAJgAAACdAAAAoQAAAKUAAACo&#10;AAAAqwAAAKsAAACuAAAArwAAALEAAACzAAAAtQAAALcBAAC5BwAAvA0AAL8TAADCHwAAwi4AAMJA&#10;AADCVAAAwWsAAMGDAADAmwAAwa0AAMG8AD5yAAAyeAAAJ4AAAByIAAASkAAACpcAAACdAAAAowAA&#10;AKgAAACtAAAAsgAAALYAAAC5AAAAuwAAALwAAAC+AAAAwAAAAMIAAADEAAAAxgAAAMgAAADLAAAA&#10;zgUAANENAADWFAAA1yMAANg1AADZSQAA2l4AANt1AADbjAAA3J8AANyrAP8AAAD/AAAA/wAAAP8A&#10;CQD/ABAA/wAZAP4AJAD8AC8A+QA5APQAQwDwAEsA7QBSAOoAWQDnAF8A5ABkAOIAaQDgAG4A3gBz&#10;ANwAeQDaAH8A1wCGANQAjgDRAJYAzwChAMwArADKALsAyADSAMYA7gDGAP8AxQD/AMUA/wC/AP8A&#10;ugD/AP8AAAD/AAAA/wAAAP4ABQD3AA4A8gAVAO4AHwDrACoA6QA0AOMAPQDeAEUA2QBNANQAUwDR&#10;AFkAzgBeAMwAYwDKAGgAyQBtAMcAcwDFAHkAwwCAAMEAiAC/AJAAvQCbALsApgC5ALQAtwDIALYA&#10;5gC1APsAtAD/ALQA/wCzAP8ArgD/AP8AAAD/AAAA+AAAAO0AAADlAAsA3QARANcAGgDSACQAzwAu&#10;AMsANwDHAEAAwwBHAMAATgC+AFMAvABZALoAXgC4AGMAtgBoALUAbQCzAHMAsQB5AK8AgQCtAIoA&#10;qwCUAKkAoACoAK0ApgC+AKUA2wCkAPQApAD/AKMA/wCjAP8AogD/AP8AAAD2AAAA5gAAANcAAADL&#10;AAYAxAAOAL4AFQC7AB8AuQAoALcAMQC0ADoAsABBAK0ASACrAE4AqQBTAKcAWACmAFwApABhAKMA&#10;ZwChAGwAoABzAJ4AegCdAIMAmwCOAJkAmQCXAKYAlgC2AJUAzACUAOsAkwD9AJMA/wCTAP8AkwD/&#10;APcAAADkAAAA0AAAAMEAAAC3AAIArwALAKsAEQCnABkApQAiAKMAKwCiADMAnwA7AJwAQgCbAEgA&#10;mQBNAJcAUgCWAFcAlQBbAJMAYQCSAGYAkABtAI8AdACNAH0AjACHAIoAkwCIAKAAhwCvAIUAwgCF&#10;AOIAhAD3AIQA/wCEAP8AhAD/AOUAAADNAAAAvAAAAK8AAACmAAAAngAHAJoADgCWABQAlAAdAJIA&#10;JQCRAC0AkAA1AI0APACMAEIAigBHAIgATACHAFEAhgBWAIQAWwCDAGAAgQBnAIAAbgB+AHcAfQCB&#10;AHsAjQB6AJoAeACpAHcAugB2ANMAdgDvAHYA/gB1AP8AdQD/ANAAAAC7AAAAqwAAAJ8AAACXAAAA&#10;kAACAIsACwCIABAAhgAXAIQAIACCACcAgQAvAH8ANQB9ADwAfABBAHsARgB5AEsAeABQAHcAVQB2&#10;AFsAdABhAHMAaQBxAHEAcAB7AG4AhwBtAJUAawCjAGoAtABqAMkAaQDoAGkA+QBpAP8AaQD/AMAA&#10;AACsAAAAnAIAAJACAACIAAAAgwAAAH8ABgB7AA0AeQASAHcAGgB2ACIAdAApAHMAMABxADYAcAA8&#10;AG8AQQBtAEYAbABLAGsAUABqAFYAaABcAGcAZABlAGwAZAB2AGMAggBhAJAAYACfAF8ArwBeAMMA&#10;XgDhAF4A9ABdAP8AXQD/ALQHAACgCQAAkAsAAIQLAAB8CgAAdwcAAHQEAABxAAkAbwAPAG0AFQBr&#10;ABwAaQAjAGgAKgBnADEAZQA2AGQAPABjAEEAYgBGAGAATABfAFIAXgBYAF0AXwBbAGgAWgByAFgA&#10;fgBXAIwAVgCbAFUAqwBUAL4AVADaAFMA7wBUAPsAVAD/AKkNAACWDgAAhxAAAHoQAAByEAAAbA4A&#10;AGkMAABnCQMAZgQLAGQAEABiABcAYAAeAF4AJQBdACsAXAAxAFoANwBZADwAWABCAFcBRwBWAU4A&#10;VQJUAFMCXABSA2UAUQNvAE8EewBOBIoATQWZAEwFqQBLBbwASgbUAEoH7QBKB/kASgf/AKEQAACO&#10;EgAAfhQAAHMUAABqFAAAZBMAAGARAABeDwAAXQ0FAF0JDQBaBhIAWAcZAFYHIABVBycAUwctAFII&#10;MwBRCDgAUAg+AE8JRABOCUoATAlRAEsKWQBKCmIASAttAEcLegBGDIgARAyYAEMMqQBCDbwAQg3V&#10;AEIN7gBCDfsAQg3/AJoUAACHFgAAeBgAAGwZAABjGQAAXRgAAFkWAABWEwAAVBEAAFQOCABTDQ4A&#10;UQ0UAE8NGwBNDSIATA0oAEsNLgBKDTQASQ06AEcOQQBGDkcARQ5PAEQOVwBCD2EAQRBsAD8QeQA+&#10;EIgAPRGYADsRqQA7EbwAOhHWADoR8AA6Ev0AOxH/AJMYAACBGgAAcxwAAGcdAABeHQAAWBwAAFMb&#10;AABQGAAAThYAAEwTAwBMEQsAShAQAEgRFwBGER4ARREkAEQRKgBCETAAQRE3AEASPQA/EkQAPRJM&#10;ADwTVAA7E14AORRpADgUdgA3FYUANhWWADQWpwA0FroAMxbTADMW7gA0FvwANBb/AI4bAAB8HQAA&#10;bh8AAGMgAABaIAAAUyAAAE4eAABKHQAASBoAAEYYAABFFgcAQxUOAEEVEwA/FRoAPhUgAD0VJwA7&#10;FS0AOhYzADkWOgA4FkEANxdJADUXUQA0GFsAMxlmADIZcwAwGoMALxqUAC4bpQAtG7gALRvQAC0b&#10;7AAuG/sALhv/AIoeAAB4IAAAaiIAAF8jAABWIwAATyIAAEohAABGIAAAQx4AAEEbAAA/GgMAPRoM&#10;ADsZEQA5GRYANxodADYaIwA1GikANBowADMbNgAxGz4AMBxGAC8cTwAuHVkALR1kACwecQArH4EA&#10;Kh+SACkfpAAoILcAJyDOACcg6wAoIPoAKR//AIYgAAB0IwAAZyQAAFwlAABTJQAATCUAAEckAABC&#10;IwAAPyEAAD0fAAA6HgAANx4JADUeDgAzHhMAMR4aADAeIAAvHiYALh8tAC0fMwAsIDsAKyBDACoh&#10;TAApIVYAKCJiACYibwAlI38AJCOQACMjogAiJLUAIiTMACIk6QAjJPkAJCP/AIIjAABxJQAAYyYA&#10;AFknAABQKAAASScAAEMnAAA/JgAAOyQAADgiAAA1IgAAMiIGADAiDQAuIhEALCIXACoiHQApIiMA&#10;KCMqACcjMQAmJDgAJSVBACQlSgAjJlQAIiZgACEnbQAgJ30AHyePAB4ooQAeKLQAHSjKAB0o6AAe&#10;KPgAHyf/AH4lAABuJwAAYCkAAFYpAABNKgAARioAAEEpAAA8KAAANycAADQmAAAwJgAALSYDACsn&#10;CwAoJxAAJycUACUnGgAkJyEAIygnACIoLgAhKTYAICk+AB8qSAAeKlIAHSteABwrawAbK3sAGiyN&#10;ABksnwAYLLIAGCzJABgs5wAZK/cAGiv/AHonAABqKgAAXSsAAFMsAABKLAAAQywAAD4rAAA5KwAA&#10;NCoAADAqAAArKgAAKSsAACYrCAAjLA4AIiwSACAsGAAfLB4AHi0lAB0tLAAcLTMAGy48ABouRQAZ&#10;L1AAGC9cABcvaQAWMHkAFTCLABQwngAUMLEAEzDHABMw5QAUMPYAFS//AHYqAABnLAAAWi0AAFAu&#10;AABILgAAQS4AADsuAAA2LQAAMS0AACwtAAAnLwAAJC8AACEwBQAfMQwAHDEQABsyFQAaMhwAGTIi&#10;ABgyKQAXMzEAFjM5ABUzQwAUNE0AEzRZABI0ZwARNXcAETWJABA1nAAQNbAADjXGAA805AAQNPUA&#10;EDT/AHIsAABjLgAAVzAAAE0wAABFMAAAPjAAADgwAAAzMAAALzAAACkxAAAkMgAAITMAAB01AgAa&#10;NgkAFzcOABU3EwAUOBkAEzgfABI4JgASOC4AETk2ABA5QAAQOUsADjlXAA46ZAANOnQADDqGAAw6&#10;mQALOawACjnBAAo53gALOfEADDj8AG4vAABfMQAAUzIAAEozAABCMwAAOzMAADYzAAAxMgAALDMA&#10;ACc0AAAhNgAAHTgAABk5AAAVOwYAEj0MABA+EAAQPhUADj4cAA4+IwANPioADD4zAAw+PAALP0cA&#10;Cj9SAAg/YAAHP28ABj+BAAU/lAAEP6gAAz68AAQ+1wAFPuwABT73AGkzAABbNAAAUDUAAEc1AAA/&#10;NQAAOTUAADQ1AAAuNQAAKTcAACM4AAAeOwAAGjwAABY/AAASQQQADkMKAAxEDgAKRBMACUQZAAhE&#10;IAAHRCcABkQvAAVEOAADRUIAAkVOAABFWwAARWoAAEV8AABFkAAARKQAAES5AABE0QAAROoAAEP1&#10;AGQ2AABXNwAATDgAAEM4AAA8OAAANzgAADE4AAArOQAAJTsAACA9AAAaQAAAFkIAABJEAAAORwQA&#10;C0kJAAdKDQAESxEAAUsWAABLHAAASyMAAEsrAABLNAAASz4AAExJAABMVwAATGYAAEx3AABLjAAA&#10;S6EAAEu1AABKzgAASukAAEr1AF86AABSOwAASDsAAEA7AAA6OwAANDsAAC48AAAnPgAAIkEAABxD&#10;AAAWRgAAEkkAAA5LAAALTgMAB1AIAAJRDAAAURAAAFITAABTGAAAUx8AAFMmAABTLwAAUzkAAFNF&#10;AABTUgAAU2EAAFNyAABThwAAUpwAAFKxAABRygAAUecAAFH0AFk+AABOPgAART4AAD4+AAA4PgAA&#10;MEAAAClCAAAjRAAAHUcAABdKAAASTQAADlAAAAtTAAAGVQIAAFcHAABYCwAAWQ4AAFoRAABaFQAA&#10;WxoAAFwhAABcKgAAXDQAAFw/AABcTQAAXFsAAFxsAABcgQAAW5cAAFutAABaxQAAWuQAAFnzAFRC&#10;AABKQgAAQkIAADxCAAA0QwAALEYAACVJAAAeTAAAF08AABJTAAAOVgAAClkAAAVbAAAAXgAAAGAE&#10;AABhCAAAYgwAAGMOAABkEQAAZRYAAGYcAABnIwAAZy0AAGc5AABnRgAAZ1UAAGdmAABnegAAZpEA&#10;AGWoAABlwAAAZN4AAGTwAE9GAABHRgAAQEUAADdHAAAvSgAAJk0AAB9RAAAYVQAAElkAAA1cAAAI&#10;YAAAAmMAAABmAAAAaAAAAGoAAABrBAAAbAgAAG0MAABvDgAAcBIAAHIXAABzHQAAdCYAAHQyAAB0&#10;PwAAdE4AAHNfAAB0cgAAc4oAAHKhAABxuAAAcdQAAHDsAExKAABFSgAAO0sAADJOAAApUgAAIFYA&#10;ABhbAAASXwAADWQAAAdoAAAAawAAAG8AAAByAAAAdQAAAHYAAAB3AAAAeQIAAHoGAAB8CgAAfg4A&#10;AIARAACCFgAAhB4AAIQpAACENgAAhEUAAIRWAACDagAAg4EAAIKZAACBsQAAgMkAAIDlAEpOAAA/&#10;UAAANVMAACtXAAAiXAAAGWIAABJnAAAMbAAABXEAAAB1AAAAeQAAAH0AAACBAAAAgwAAAIUAAACG&#10;AAAAiAAAAIkAAACLBAAAjQgAAI8NAACSEAAAlBYAAJYgAACWLAAAljsAAJZMAACVYAAAlXYAAJSQ&#10;AACTpwAAkr0AAJLVAERVAAA5WQAAL10AACRjAAAaaQAAEm8AAAx1AAAEewAAAIAAAACFAAAAiQAA&#10;AI0AAACRAAAAkwAAAJQAAACWAAAAmAAAAJoAAACcAAAAngAAAKAGAACiCwAApRAAAKgXAACpIwAA&#10;qTEAAKlDAACpVgAAqG0AAKaHAACnngAAprMAAKXHAD5eAAAyYwAAJ2oAAB1wAAATeAAADH8AAAOF&#10;AAAAiwAAAJEAAACWAAAAmwAAAJ8AAACiAAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAAALIA&#10;AAC1AgAAtwkAALsQAAC+GAAAviYAAL44AAC+SwAAvWEAALx6AAC7lAAAuqkAALq5ADdqAAArcAAA&#10;IHgAABaAAAANiAAABY8AAACWAAAAnAAAAKIAAACnAAAArAAAALAAAACzAAAAtgAAALcAAAC5AAAA&#10;uwAAAL0AAAC/AAAAwgAAAMUAAADIAAAAygAAAM4IAADSEAAA1RsAANUsAADUQAAA1FcAANNuAADU&#10;hgAA1JsAANOrAP8AAAD/AAAA/wAAAP8ABQD/AA4A/wAVAPwAIAD5ACoA9gA0APEAPQDtAEYA6QBN&#10;AOYAUwDkAFkA4QBeAN4AYwDcAGgA2QBuANUAcwDTAHkA0ACAAM4AiADLAJEAyQCcAMYApwDEALcA&#10;wgDMAMAA7AC/AP8AvgD/AL0A/wC3AP8AsgD/AP8AAAD/AAAA/wAAAPoAAQDzAAsA7QASAOgAGwDl&#10;ACUA5AAuAN8AOADYAEAA0gBHAM4ATgDLAFQAyABZAMYAXgDEAGMAwgBnAMAAbQC/AHMAvQB6ALsA&#10;gQC5AIsAtgCVALQAoQCyAK8AsADCAK4A4wCuAPoArAD/AK0A/wCpAP8ApgD/AP8AAAD/AAAA8gAA&#10;AOYAAADdAAcA0gAOAM0AFgDKACAAyAApAMUAMgDAADoAvABCALkASAC3AE4AtQBTALMAWACxAF0A&#10;sABiAK4AZwCsAGwAqgBzAKkAewCnAIQApQCOAKMAmgChAKgAnwC5AJ4A0gCdAPIAnAD/AJ0A/wCc&#10;AP8AmQD/APwAAADuAAAA3QAAAMwAAADBAAIAugAMALYAEgCyABoAsAAjAK8ALACtADQAqQA8AKYA&#10;QgCkAEgAogBNAKAAUgCeAFcAnQBbAJwAYACaAGYAmQBsAJcAdACVAH0AkwCHAJEAkwCQAKEAjgCx&#10;AI0AxgCMAOgAiwD9AIwA/wCMAP8AjAD/AO0AAADYAAAAxQAAALcAAACsAAAApgAIAKEADgCfABUA&#10;nQAeAJsAJgCaAC4AlwA1AJUAPACTAEIAkQBHAJAATACOAFEAjQBVAIsAWgCKAGAAiQBmAIcAbQCF&#10;AHYAhACAAIIAjACAAJoAfwCpAH0AvAB8ANwAfAD1AHwA/wB8AP8AfAD/ANkAAADBAAAAsQAAAKQA&#10;AACcAAAAlAADAJAADACNABEAiwAYAIkAIACJACgAhwAvAIUANgCDADwAggBBAIAARgB/AEsAfQBP&#10;AHwAVAB7AFoAeQBgAHgAZwB2AHAAdQB6AHMAhgBxAJMAcACiAG8AtABuAMwAbgDtAG4A/gBuAP8A&#10;bgD/AMQAAACvAAAAoAAAAJQAAACMAAAAhgAAAIEACAB+AA4AfAAUAHsAGwB5ACIAeAApAHcAMAB1&#10;ADYAdAA7AHIAQABxAEUAcABKAG8ATwBtAFQAbABbAGsAYgBpAGoAaAB0AGYAgABlAI4AYwCdAGIA&#10;rQBhAMIAYQDkAGEA+ABhAP8AYQD/ALQAAACgAAAAkQAAAIYAAAB+AAAAeQAAAHUAAwBxAAsAbwAQ&#10;AG0AFgBsAB0AawAkAGsAKgBpADAAaAA2AGYAOwBlAEAAZABFAGMASgBhAE8AYABWAF8AXQBdAGUA&#10;XABvAFoAegBZAIgAWACYAFcAqABWALsAVgDYAFYA8QBWAP8AVgD/AKgBAACUBQAAhQcAAHoHAABy&#10;BgAAbAQAAGkBAABnAAcAZAANAGMAEQBhABgAYAAfAF8AJQBeACsAXQAwAFsANgBaADsAWQBAAFgA&#10;RQBXAEsAVgBRAFUAWABTAGEAUgBqAFAAdgBPAIQATgCTAE0ApABMALYATADNAEwA6wBMAPoATAD/&#10;AJ0JAACLCwAAfA0AAHANAABoDQAAYgwAAF8KAABdBgEAXAEJAFoADgBYABMAVwAZAFYAIABVACYA&#10;UwArAFIAMQBRADYAUAA7AE8AQQBOAEcATQBNAEsAVQBKAF0ASQBnAEcAcwBGAIAARQCQAEQAoQBD&#10;ALIAQwDIAEMA5gBDAPUAQwD/AJUNAACDDwAAdBAAAGkRAABgEQAAWhAAAFYOAABUDQAAUwoEAFMG&#10;CwBRAxAATwEVAE4BGwBMASEASwEnAEoCLABJAjIASAI3AEcDPQBFA0MARANKAEMEUQBCBFoAQAVk&#10;AD8FcAA+Bn4APQaOADwHnwA7B7EAOgfGADoH4wA6B/MAOgj8AI4QAAB8EgAAbhQAAGIVAABaFQAA&#10;VBQAAFATAABNEQAASw4AAEsNBgBKCgwASQgRAEcIFgBFCB0ARAgjAEIIKABBCS4AQAkzAD8JOQA+&#10;CkAAPQpHADwKTwA6C1gAOQtjADgMbwA2DH4ANQyOADQNnwAzDbEAMg3HADIN4wAyDfQAMg3+AIgT&#10;AAB3FQAAaRcAAF4YAABVGAAATxgAAEoWAABHFQAARRMAAEMQAgBDDggAQg0OAEANEgA/DRgAPQ0f&#10;ADwNJAA7DSoAOQ0wADgONwA3Dj0ANg5FADUOTQAzD1cAMg9iADEQbgAvEH0ALhCOAC0RoAAsEbIA&#10;KxHIACsR5gArEfYALBH/AIMWAAByGQAAZBoAAFkbAABRGwAASxsAAEYaAABCGAAAPxcAAD4UAAA8&#10;EgQAOxEKADoQEAA4EBUANxAbADURIQA0EScAMxEtADIRMwAwEToALxJCAC4SSwAtE1QAKxNfACoU&#10;bAApFHsAKBSMACcVngAmFbAAJRXGACUV5AAlFfYAJhX/AH4ZAABuGwAAYB0AAFYeAABNHgAARx4A&#10;AEIdAAA+HAAAOhoAADgYAAA3FgAANRUHADQUDQAyFBIAMBQXAC8UHQAtFCMALBUqACsVMAAqFTcA&#10;KRY/ACgWSAAnF1IAJhhdACQYagAjGXkAIhmKACEZnAAgGa8AHxnEAB8Z4gAgGfQAIBn/AHobAABq&#10;HgAAXR8AAFMgAABKIAAARCAAAD4fAAA6HgAANx0AADQcAAAyGQAAMBkEAC4YCwAsGBAAKhgUACkY&#10;GgAnGCAAJhkmACUZLQAkGjUAIxo9ACIbRgAhG1AAIBxbAB8daAAeHXcAHR2IABwemwAbHq0AGh7D&#10;ABoe4AAaHfMAGx3/AHcdAABnIAAAWiEAAFAiAABIIgAAQSIAADsiAAA3IQAAMyAAADAfAAAtHQAA&#10;Kx0AACgdCAAmHQ4AJR0SACMdFwAhHR0AIR0kACAeKgAfHjIAHh86AB0fQwAcIE0AGyFZABohZgAZ&#10;IXUAGCKHABcimQAWIqwAFSLBABUi3wAVIfIAFiH+AHMgAABkIgAAVyMAAE0kAABFJQAAPiQAADkk&#10;AAA0IwAAMCIAACwiAAApIQAAJiEAACQhBgAiIQwAICEQAB4hFQAdIhsAGyIhABsiKAAaIy8AGSM4&#10;ABgkQQAXJEsAFiVXABUlZAAUJnMAEyaFABImmAARJqsAESbAABAm3QARJfEAEiX9AHAiAABhJAAA&#10;VCYAAEomAABCJwAAPCYAADYmAAAxJQAALSUAACkkAAAmJAAAIiUAAB8lAwAdJgoAGyYOABknEgAY&#10;JxgAFycfABYnJQAVKC0AFCg1ABMpPgASKUkAESlVABEqYgAQKnEADyqDAA4qlgAOKqkADSq9AA0q&#10;1wANKu4ADin7AGwkAABdJgAAUSgAAEgoAABAKQAAOSgAADQoAAAvKAAAKycAACcnAAAiKAAAHikA&#10;ABsqAAAYKwcAFisNABQsEQATLBYAEiwcABEtIwAQLSoAEC0yAA8uPAAOLkYADS5SAA0uXwAML24A&#10;Cy9/AAovkgAJL6UACS65AAgu0AAJLukACi73AGgnAABaKQAATioAAEUrAAA9KwAANysAADEqAAAt&#10;KgAAKSoAACQqAAAgKwAAGy0AABguAAAVLwQAEjEKABAyDgAPMhMADjIZAA0yIAANMicADDIvAAsz&#10;OAAKM0IACTNOAAgzWwAGNGoABTR7AAQzjgADM6IAAjO2AAIzzQADM+cABDLzAGQqAABWLAAASy0A&#10;AEItAAA6LQAANC0AAC8sAAArLAAAJiwAACItAAAdLwAAGTEAABUyAAASNAMADzYJAAw4DQAKOBEA&#10;CTgWAAg4HQAHOCQABjgsAAQ4NAADOD4AAjlKAAA5VwAAOWUAADl3AAA5iwAAOJ8AADizAAA4ygAA&#10;OOYAADfyAF8tAABSLgAASC8AAD8wAAA4LwAAMi8AAC0vAAApLwAAJDAAAB8xAAAaMwAAFTUAABI3&#10;AAAPOQMADDsIAAg9DQAFPhAAAz4UAAA+GgAAPiEAAD4oAAA+MQAAPzsAAD9GAAA/UwAAP2EAAD9z&#10;AAA/hwAAPpwAAD6wAAA9xwAAPeQAAD3yAFowAABOMgAARDIAADwyAAA1MgAAMDEAACsxAAAmMgAA&#10;IDQAABs2AAAWOAAAEjsAAA89AAAMPwMACEEIAARDDAAAQw4AAEQSAABFFgAARR0AAEUkAABFLQAA&#10;RjYAAEZCAABGTgAARl0AAEZuAABFggAARZgAAEStAABExAAAQ+MAAEPyAFU0AABKNQAAQTUAADk1&#10;AAAzNAAALjQAACg1AAAiNwAAHToAABc8AAASPwAAD0EAAAxEAAAIRgEAA0gGAABJCgAASg0AAEsQ&#10;AABMFAAATRkAAE4gAABOKAAATjIAAE09AABOSgAATlgAAE1pAABNfQAATJQAAEyqAABLwQAAS+EA&#10;AEryAFA4AABGOAAAPTgAADc4AAAxNwAAKjkAACQ7AAAePQAAGEAAABNDAAAPRgAAC0kAAAdLAAAC&#10;TgAAAFAEAABRCAAAUgsAAFMOAABUEQAAVRUAAFYbAABXIwAAVywAAFc4AABXRAAAV1IAAFZjAABW&#10;dwAAVo4AAFWlAABUvQAAU90AAFPwAEs8AABCPAAAOzsAADU7AAAtPAAAJj8AAB9CAAAZRQAAE0gA&#10;AA5LAAALTwAABVEAAABUAAAAVwAAAFgBAABaBQAAWwgAAFwMAABdDgAAXxEAAGAWAABiHQAAYiYA&#10;AGIxAABiPgAAYUwAAGFdAABhcAAAYIgAAGCgAABftwAAXtQAAF3uAEdAAAA/PwAAOj8AADFAAAAp&#10;QwAAIUYAABpKAAATTgAADlEAAApVAAAEWAAAAFsAAABeAAAAYQAAAGMAAABkAQAAZQQAAGcIAABo&#10;CwAAag4AAGwSAABuFwAAbyAAAG8qAABvNgAAbkUAAG5VAABuaAAAbX8AAG2YAABssAAAa8oAAGro&#10;AEREAAA+QwAANUQAACtHAAAjSwAAG08AABNUAAAOWAAACFwAAAJgAAAAZAAAAGcAAABrAAAAbQAA&#10;AG8AAABwAAAAcgAAAHQCAAB1BgAAdwoAAHkOAAB8EgAAfhgAAH8iAAB/LgAAfz0AAH5NAAB9YQAA&#10;fXcAAHyQAAB7qAAAesAAAHnfAENHAAA5SQAAL0wAACVQAAAcVQAAFFsAAA5gAAAHZQAAAGoAAABu&#10;AAAAcgAAAHYAAAB5AAAAfAAAAH4AAAB/AAAAgQAAAIMAAACFAAAAhwMAAIoIAACMDQAAjxEAAJIZ&#10;AACSJQAAkjMAAJJEAACRVwAAkG0AAI+GAACOnwAAjbUAAIzNAD1OAAAyUQAAKFYAAB5cAAAVYgAA&#10;DmgAAAduAAAAdAAAAHkAAAB+AAAAggAAAIYAAACJAAAAjAAAAI4AAACQAAAAkgAAAJQAAACWAAAA&#10;mAAAAJsAAACeBgAAoQwAAKQRAACmGwAApikAAKY6AAClTQAApWIAAKR7AACjlAAAoasAAKG/ADZX&#10;AAAsXAAAIWIAABdpAAAPcAAAB3cAAAB+AAAAhAAAAIoAAACPAAAAlAAAAJgAAACbAAAAngAAAJ8A&#10;AACiAAAApAAAAKYAAACoAAAAqwAAAK0AAACwAAAAswQAALcMAAC7EgAAux8AALswAAC7QwAAulgA&#10;ALlwAAC3iwAAt6EAALezADBiAAAlaQAAGnAAABB4AAAJgAAAAIgAAACPAAAAlgAAAJsAAAChAAAA&#10;pgAAAKoAAACuAAAAsAAAALEAAAC0AAAAtgAAALgAAAC7AAAAvQAAAMAAAADDAAAAxwAAAMsDAADP&#10;DAAA0xUAANIlAADSOAAA0U4AANBlAADPfgAAzZYAAMypAP8AAAD/AAAA/wAAAP8AAwD/AAsA/AAR&#10;APkAGwD3ACUA8wAvAO4AOADpAEAA5gBIAOIATgDfAFQA3ABZANkAXgDVAGMA0wBoANAAbQDOAHMA&#10;ywB6AMgAggDGAIwAwwCXAMAAowC+ALIAvADIALoA6gC5AP8AuAD/ALEA/wCqAP8ApwD/AP8AAAD/&#10;AAAA+wAAAPYAAADtAAcA5wAPAOIAFgDfACAA3gApANkAMwDRADsAzABCAMgASADFAE4AwgBTAMAA&#10;WAC+AF0AvABiALoAZwC5AG0AtwB0ALUAewCyAIUAsACQAK4AnACsAKoAqQC9AKcA3gCmAPkApQD/&#10;AKMA/wCdAP8AmwD/AP0AAAD2AAAA6wAAAN8AAADRAAMAygAMAMUAEgDDABsAwAAkAL4ALAC5ADUA&#10;tgA8ALMAQwCwAEgArgBOAKwAUgCrAFcAqQBcAKcAYQCmAGcApABtAKIAdACgAH0AngCIAJwAlQCa&#10;AKMAmAC0AJYAzQCVAPEAlAD/AJUA/wCQAP8AjgD/APMAAADmAAAA0QAAAMIAAAC4AAAAsQAIAK0A&#10;DwCqABYAqAAeAKgAJwCmAC8AogA2AJ8APACdAEIAmwBHAJkATACXAFEAlgBVAJQAWgCTAGAAkQBm&#10;AJAAbgCOAHYAjACBAIoAjQCIAJsAhgCsAIUAwQCEAOYAgwD9AIQA/wCDAP8AgQD/AOQAAADLAAAA&#10;ugAAAKwAAACiAAAAnAAEAJgADACWABEAlAAZAJMAIQCSACgAjwAwAI0ANgCLADwAiQBBAIgARgCG&#10;AEsAhQBPAIQAVACCAFoAgQBgAH8AZwB+AG8AfAB6AHoAhgB4AJQAdwCkAHUAtwB0ANQAcwD0AHQA&#10;/wB0AP8AdAD/AMsAAAC2AAAApgAAAJoAAACSAAAAigAAAIYACACDAA4AgQAUAIEAGwCAACMAfwAq&#10;AH0AMAB7ADYAegA7AHgAQAB3AEUAdQBJAHQATgBzAFQAcQBaAHAAYQBuAGkAbQBzAGsAfwBpAI0A&#10;aACdAGcArgBmAMcAZQDqAGYA/wBmAP8AZwD/ALgAAACkAAAAlQAAAIoAAACBAAAAfAAAAHYABAB0&#10;AAwAcgAQAHEAFgBwAB0AcAAkAG4AKgBtADAAawA1AGoAOgBpAD8AaABEAGcASQBlAE4AZABUAGMA&#10;WwBhAGMAYABtAF4AeQBdAIcAWwCWAFoAqABZAL0AWQDfAFkA+ABaAP8AWgD/AKgAAACVAAAAhwAA&#10;AHsAAABzAAAAbgAAAGoAAQBnAAgAZQAOAGQAEgBjABgAYwAfAGIAJQBhACoAXwAwAF4ANQBdADoA&#10;XAA+AFsARABZAEkAWABPAFcAVgBWAF4AVABoAFMAcwBRAIEAUACRAE8AogBOALUATgDQAE4A8ABO&#10;AP8ATwD/AJwAAACJAAAAewMAAHADAABoAwAAYgEAAF8AAABdAAQAWwALAFkADwBYABQAVwAZAFcA&#10;IABWACUAVQAqAFMAMABSADQAUQA5AFAAPwBPAEQATgBLAE0AUgBLAFoASgBjAEkAbwBHAHwARgCM&#10;AEUAnQBFALAARADHAEQA6ABEAPoARQD/AJIEAACABwAAcQoAAGYKAABeCgAAWQkAAFUHAABUBAAA&#10;UgAHAFAADABPABAATgAVAE0AGwBMACAASwAmAEoAKwBJADAASAA1AEcAOgBGAEAARQBGAEMATgBC&#10;AFYAQQBfAEAAawA+AHgAPQCIADwAmQA8AKsAPADBADsA4AA7APQAOwD/AIkKAAB4DAAAag4AAF8O&#10;AABXDgAAUQ4AAE0MAABLCwAASggCAEkECQBIAA0ARgARAEUAFgBEABwAQwAhAEIAJgBBACsAPwAx&#10;AD4ANgA9ADwAPABDADsASgA6AFIAOQBcADgAaAA2AHUANQCFADQAlgA0AKgAMwC8ADMA2AAzAO8A&#10;MwD7AIINAABxDwAAZBAAAFkRAABREQAASxEAAEcQAABEDgAAQg0AAEELBQBBBwsAPwUOAD4DEgA8&#10;AhgAOwIdADoDIgA5AygAOAMtADcDMgA2BDkANQQ/ADQFRwAzBVAAMQZaADAGZgAvB3MALgeDAC0H&#10;lQAsB6cAKwe6ACsH0gArB+sAKwf3AH0QAABsEQAAXxMAAFQUAABMFAAARhQAAEITAAA+EgAAPBAA&#10;ADoOAQA6DQYAOgoMADgJEAA2CBQANQgZADQJHwAyCSQAMQkpADAJLwAvCjYALgo9AC0KRQAsC04A&#10;KwtZACkMZQAoDHMAJwyDACYNlQAlDacAJA27ACMN0gAjDesAIw33AHgSAABoFAAAWxYAAFEXAABI&#10;FwAAQhYAAD0WAAA5FQAANxMAADURAAAzEAMAMw4IADINDQAwDREALw0WAC0NGwAsDSEAKw0nACoN&#10;LQApDjQAKA47ACcORAAlDk4AJA9ZACMQZQAhEHMAIBCEAB8QlgAeEKkAHRC9ABwQ2AAdEO4AHRD5&#10;AHMUAABkFgAAVxgAAE0ZAABFGQAAPxkAADoYAAA1FwAAMhYAADAVAAAuEwAALREEACwQCgArEA4A&#10;KRASACgQGAAmEB4AJRAkACQQKgAjETEAIhE5ACERQgAgEksAHhJWAB0TYwAcE3EAGhOCABkUlQAY&#10;FKcAFxS7ABcT1AAXE+4AGBP6AHAWAABgGQAAVBoAAEobAABCHAAAPBsAADYbAAAyGgAALxkAACwY&#10;AAAqFgAAKBQBACYTBwAlEwwAIxMQACITFQAgExoAHxMhAB4UJwAdFC4AHBU2ABsVPwAaFkkAGRZU&#10;ABgXYQAWF3AAFRiBABQYkwATGKYAEhi6ABIX0gASF+wAExf6AGwZAABdGwAAUR0AAEcdAAA/HgAA&#10;OR0AADQdAAAvHAAAKxsAACgaAAAmGQAAJBgAACIXBAAgFwoAHhcOABwXEgAaFxcAGRgeABkYJAAY&#10;GSwAFxk0ABYaPQAVGkcAFBtSABMbXwASHG4AERx/ABAckgAQHKUADxy5AA4c0AAOG+oADxv4AGkb&#10;AABaHQAATh8AAEUfAAA9IAAANh8AADEfAAAtHgAAKR0AACUdAAAjHAAAIBsAAB0bAQAbGwcAGRwN&#10;ABccEAAWHBUAFRwbABQdIgATHSkAEh4xABEeOgARH0UAEB9QAA8gXQAOIGwADSB8AA0gjwAMIKIA&#10;CyC1AAsgygALIOUADB/0AGUdAABXHwAATCEAAEIhAAA6IQAANCEAAC8hAAAqIAAAJh8AACMfAAAg&#10;HgAAHR4AABkgAAAWIAQAFCALABIhDgARIRMAESIZABAiHwAPIiYADiMvAA4jNwANI0EADCRNAAsk&#10;WQAKJGcACSR4AAgkiwAHJJ4ABySxAAYkxwAGI+MAByPxAGIfAABUIQAASSMAAEAjAAA4IwAAMiMA&#10;ACwjAAAoIgAAJCEAACEhAAAeIQAAGiEAABYjAAATJAMAESUIAA8mDQAOJxEADScWAAwnHQALJyMA&#10;CicrAAkoNAAIKD4AByhJAAYoVQAFKWQABCl0AAMphwACKZsAASivAAAoxQABKOEAASfwAF4iAABR&#10;JAAARiUAAD0lAAA1JQAALyUAACokAAAmJAAAIiMAAB8jAAAbJAAAGCUAABQmAAARKAMADykIAAws&#10;DAAKLBAACCwUAAcsGgAGLCEABSwoAAMtMAACLToAAS1FAAAtUgAALmAAAC5xAAAthAAALZkAAC2t&#10;AAAswgAALOAAACzwAFokAABNJgAAQycAADonAAAzJwAALScAACgmAAAkJgAAISYAAB0mAAAZJwAA&#10;FSkAABErAAAPLAMADS4HAAkwDAAGMQ4AAzESAAEyFwAAMh4AADIlAAAyLQAAMjYAADNCAAAzTgAA&#10;M10AADNtAAAzgQAAMpYAADKrAAAxwQAAMd8AADHwAFYnAABKKQAAPyoAADcqAAAwKgAAKykAACco&#10;AAAjKAAAHikAABoqAAAWLAAAEi4AAA8wAAANMQIACjQHAAU1CwACNg4AADcQAAA4FAAAOBoAADgi&#10;AAA4KgAAOTMAADk+AAA5SgAAOVkAADlpAAA5fQAAOJMAADioAAA3vwAAN94AADbwAFErAABGLAAA&#10;PCwAADQsAAAuLAAAKisAACUrAAAgLAAAGy0AABcvAAATMQAAEDMAAA01AAAJNwIABToGAAE7CgAA&#10;PA0AAD0PAAA+EgAAPxcAAEAeAABAJQAAQC8AAEA6AABARgAAQFQAAEBlAAA/eAAAP48AAD6mAAA+&#10;vQAAPdwAAD3wAE0uAABCLwAAOS8AADIvAAAtLgAAKC4AACIvAAAdMAAAGDIAABM1AAAQNwAADDoA&#10;AAk8AAAFPgAAAEEEAABCCAAAQwsAAEQNAABGEAAARxQAAEgZAABIIQAASCoAAEg1AABIQQAASE8A&#10;AEhgAABHcwAAR4oAAEaiAABFuQAARdkAAETwAEgyAAA+MgAANjIAADAxAAArMQAAJTIAAB80AAAZ&#10;NgAAEzkAABA8AAAMPwAACEIAAANEAAAARgAAAEgCAABKBQAASwgAAEwLAABODgAATxEAAFEVAABS&#10;HAAAUiUAAFIwAABSPAAAUUoAAFFaAABRbQAAUIQAAE+dAABOtQAATdIAAE3uAEM2AAA7NgAANDUA&#10;AC80AAAnNQAAITgAABo7AAAUPgAAEEEAAAxEAAAHRwAAAkoAAABNAAAATwAAAFEAAABTAgAAVAUA&#10;AFUIAABXCwAAWQ4AAFsRAABdFwAAXR8AAF0qAABdNgAAXEQAAFxUAABbZwAAW34AAFqXAABZrwAA&#10;WMsAAFfqAD85AAA4OQAAMzgAACs5AAAjPAAAHD8AABVDAAAQRwAAC0oAAAVOAAAAUQAAAFQAAABX&#10;AAAAWgAAAFwAAABdAAAAXwAAAGAEAABiBwAAZAsAAGYOAABoEgAAaxkAAGsjAABqLgAAajwAAGpN&#10;AABpXwAAaHUAAGePAABmqAAAZcIAAGTjAD09AAA3PAAALj0AACVAAAAdRAAAFkkAABBNAAAKUQAA&#10;BFUAAABaAAAAXQAAAGAAAABjAAAAZgAAAGgAAABqAAAAawAAAG0AAABvAgAAcQYAAHQKAAB2DgAA&#10;eRMAAHsbAAB7JwAAejUAAHlFAAB4WQAAeG0AAHeGAAB2nwAAdbcAAHTSADxBAAAyQgAAKEUAACBK&#10;AAAXTgAAEFQAAApZAAACXgAAAGMAAABnAAAAawAAAG8AAAByAAAAdQAAAHcAAAB5AAAAewAAAH0A&#10;AAB/AAAAggAAAIQDAACHCQAAig4AAI4TAACPHgAAjisAAI47AACNTgAAi2MAAIp8AACKlQAAiK0A&#10;AIfFADZHAAAsSwAAIk8AABlVAAAQWwAACmEAAAFnAAAAbQAAAHIAAAB3AAAAewAAAH8AAACDAAAA&#10;hgAAAIgAAACKAAAAjQAAAI8AAACRAAAAlAAAAJcAAACaAQAAnQcAAKENAAClFAAApCEAAKQxAACj&#10;RAAAolkAAKBwAACfiwAAnaIAAJ23ADBQAAAlVQAAG1sAABJiAAALaQAAAXAAAAB3AAAAfQAAAIMA&#10;AACIAAAAjQAAAJEAAACVAAAAmAAAAJoAAACcAAAAnwAAAKEAAACjAAAApgAAAKkAAACsAAAAsAAA&#10;ALQHAAC4DgAAuhgAALonAAC5OQAAuE4AALdlAAC2fgAAtZYAALOrAClbAAAeYgAAFGkAAAxxAAAC&#10;eQAAAIEAAACJAAAAjwAAAJYAAACbAAAAoAAAAKQAAACoAAAAqwAAAKwAAACvAAAAsgAAALQAAAC2&#10;AAAAuQAAALwAAADAAAAAxAAAAMgAAADNBwAA0hAAANIdAADRLwAA0EQAAM9bAADNcwAAy40AAMqh&#10;AP8AAAD/AAAA+wAAAPoAAAD8AAgA+AAPAPUAFwD0ACAA8QAqAOsAMwDmADsA4gBDAN4ASQDaAE8A&#10;1gBUANMAWQDQAF4AzgBjAMsAaADJAG4AxgB1AMMAfQDBAIYAvgCSALsAngC5AK4AtgDDALQA6ACz&#10;AP8ArwD/AKUA/wCeAP8AmwD/AP0AAAD3AAAA8gAAAPAAAADnAAMA4QAMANwAEgDYABsA1gAkANIA&#10;LQDMADYAxgA9AMIAQwC/AEkAvABOALoAUwC4AFgAtgBdALUAYgCzAGcAsQBuAK8AdgCsAH8AqgCK&#10;AKgAlwClAKYAowC5AKEA2QCgAPkAngD/AJgA/wCSAP8AjwD/APMAAADsAAAA4wAAANMAAADIAAAA&#10;wQAJAL0ADwC7ABYAuQAfALcAJwCzAC8ArwA3AKwAPQCqAEMAqABIAKYATQCkAFIAowBWAKEAWwCf&#10;AGEAngBnAJwAbwCaAHgAlwCDAJUAkACTAJ4AkQCwAJAAyACOAPAAjQD/AIoA/wCFAP8AggD/AOcA&#10;AADdAAAAxgAAALgAAACuAAAAqAAEAKUADAChABIAoQAZAKAAIgCfACkAmwAwAJgANwCWAD0AkwBC&#10;AJIARwCQAEsAjwBQAI0AVQCMAFoAigBhAIgAaACHAHAAhQB7AIMAiACBAJYAfwCnAH0AvAB8AOMA&#10;fAD9AHwA/wB4AP8AdgD/ANYAAADAAAAArwAAAKMAAACZAAAAkwAAAI8ACQCNAA4AiwAUAIoAHACK&#10;ACMAiAAqAIUAMACDADYAggA7AIAAQAB/AEUAfgBKAHwATwB7AFQAegBaAHgAYQB2AGkAdQBzAHMA&#10;gABxAI4AbwCfAG4AsgBtAM8AbAD0AGwA/wBrAP8AaQD/AMAAAACrAAAAmwAAAI8AAACHAAAAgAAA&#10;AHwABAB6AAwAeAARAHgAFwB4AB4AdwAkAHUAKgBzADAAcQA1AHAAOgBuAD8AbQBEAGwASQBrAE4A&#10;agBUAGgAWwBnAGMAZQBtAGQAeABiAIcAYACXAF8AqgBeAMIAXgDpAF4A/wBeAP8AXQD/AKwAAACZ&#10;AAAAigAAAH8AAAB3AAAAcQAAAG0AAABqAAgAaQAOAGgAEgBnABgAZwAfAGcAJQBlACoAYwAvAGIA&#10;NABhADkAYAA+AF8AQwBeAEgAXQBOAFsAVQBaAF0AWABnAFcAcgBVAIEAVACRAFMAowBSALgAUQDc&#10;AFEA+QBSAP8AUgD/AJ0AAACLAAAAfAAAAHEAAABpAAAAZAAAAGAAAABeAAUAXAALAFsADwBbABQA&#10;WgAZAFoAHwBZACUAVwAqAFYALwBVADQAVAA4AFMAPQBSAEMAUABJAE8AUABOAFgATQBiAEsAbQBK&#10;AHoASQCLAEgAnQBHALEARwDMAEYA8ABHAP8ARwD/AJAAAAB+AAAAcAAAAGYAAABeAAAAWQAAAFYA&#10;AABTAAEAUgAIAFAADQBPABAATwAVAE4AGgBOACAATQAlAEwAKgBKAC4ASQAzAEgAOABHAD4ARgBE&#10;AEUASwBEAFMAQwBdAEEAaABAAHUAPwCFAD4AlwA9AKsAPQDDAD0A5gA9APsAPgD/AIcAAAB1AwAA&#10;aAYAAF0HAABVBgAAUAYAAEwEAABKAQAASQAEAEcACgBGAA4ARQARAEUAFgBEABsAQwAgAEIAJQBB&#10;ACoAQAAvAD8ANAA+ADoAPQBAADsARwA6AE8AOQBZADgAZAA3AHEANgCBADUAkwA0AKYANAC7ADQA&#10;3QA0APUANQD/AH4GAABtCQAAYAsAAFYMAABODAAASAsAAEQKAABCCAAAQAUBAD8BBwA+AAsAPQAO&#10;ADwAEgA7ABcAOwAcADoAIQA5ACUANwAqADYAMAA1ADUANAA8ADMAQwAyAEwAMQBVADAAYAAvAG0A&#10;LgB9AC0AjwAsAKIALAC2ACwA0AAsAO4ALAD8AHcKAABnDAAAWg4AAFAOAABJDgAAQw4AAD4NAAA7&#10;DAAAOQsAADgJAwA3BQgANgINADUBEAA0ABMAMwAYADIAHQAxACIAMAAnAC8ALAAuADIALQA4ACwA&#10;QAArAEkAKgBSACkAXQAoAGsAJwF6ACYBjAAlAJ8AJQCyACUAygAlAOgAJQD3AHINAABiDgAAVhAA&#10;AEwRAABEEQAAPhEAADkQAAA2DwAAMw4AADENAQAwCwUAMAgKAC8GDQAuBREALAQUACsDGQAqAx4A&#10;KQMjACgEKQAnBC8AJgU1ACUFPQAkBUYAIwZQACIGXAAhB2kAIAd5AB8HiwAeB50AHgewAB0GxgAd&#10;BuMAHQXzAG0OAABeEQAAUhIAAEgTAABAEwAAOhMAADUSAAAxEQAALhAAACwPAAAqDgMAKg0HACkL&#10;CwAoCQ4AJwkRACUIFgAkCBsAIwkgACIJJgAhCSwAIAozAB8KOwAeC0QAHQtPABwMWwAbDGkAGgx5&#10;ABgMiwAYDJ4AFwywABYMxQAWDOEAFgvwAGkQAABaEgAAThQAAEUVAAA9FQAANxUAADEUAAAtEwAA&#10;KhIAACgRAAAmEAEAJBAEACMOCAAjDQwAIgwPACAMEwAfDBgAHg0dAB0NIwAcDSoAGw0yABoOOgAY&#10;DkQAFw5QABYPXAAVD2oAExB7ABIQjQAREKAAERCzABAPyQAQD+QAEQ/yAGUSAABXFAAASxYAAEIX&#10;AAA6FwAANBcAAC8WAAAqFQAAJxQAACQTAAAiEwAAIBIDAB4RBgAdEAkAHBANABsPEAAZEBUAGBAb&#10;ABcQIQAWECgAFREwABQROQATEUMAEhJOABESWgAQEmkAEBN5AA4TjAAOE54ADROxAA0SxQAMEuEA&#10;DRLxAGIUAABUFgAASRgAAD8ZAAA3GQAAMRkAACwYAAAoFwAAJBYAACEWAAAfFQAAHBQCABoTBAAZ&#10;EgYAFxILABUSDgAUEhIAExMYABITHwAREyYAERQtABAUNgAPFUEADhVMAA4WVwANFmUADBd1AAsX&#10;hwAKF5oACRatAAgWwQAIFt0ACRXuAF8WAABRGAAARhoAAD0aAAA1GwAALxoAACoaAAAlGQAAIhgA&#10;AB8YAAAcFwAAGRYBABcWAwAVFgQAExYJABEWDQAQFxEADxcWAA4XHAAOGCMADRgqAAwZMwAMGTwA&#10;CxpHAAoaUwAJGmEABxtxAAYbgwAFG5cABBqqAAMavwADGdoABBnsAFwYAABOGgAAQxwAADocAAAz&#10;HAAALBwAACccAAAjGwAAIBoAAB0ZAAAaGQAAFxgBABUYAgASGQQAEBsHAA4bDAANHBAADBwTAAsc&#10;GQAKHB8ACR0nAAgdLwAHHjkABh5DAAQeUAADH14AAh9uAAEfgAAAH5UAAB6pAAAevQAAHdgAAB3s&#10;AFgaAABLHAAAQR4AADgeAAAwHgAAKh4AACUdAAAhHAAAHhwAABsbAAAYGwAAFhsBABMbAgARHAQA&#10;Dh4HAAwfCwAKIA4ACCASAAYhFwAFIR0ABCEkAAIiLAABIjUAACJAAAAjTQAAI1oAACNrAAAjfgAA&#10;I5MAACKnAAAivAAAIdcAACHtAFUdAABIHwAAPiAAADUgAAAuIAAAKCAAACMfAAAgHgAAHR0AABod&#10;AAAWHQAAEx4AABEfAgAOIAQADSIHAAokCwAGJQ0ABCUQAAImFAAAJhoAACYhAAAnKQAAJzIAACc9&#10;AAAnSQAAKFcAAChnAAAnewAAJ5AAACelAAAmuwAAJtYAACXtAFEgAABFIQAAOyIAADIiAAAsIgAA&#10;JiEAACIhAAAeIAAAGx8AABggAAAUIAAAESIAAA8jAAANJQMACiYGAAYoCgADKQ0AACsPAAAsEgAA&#10;LBcAACweAAAsJgAALS8AAC05AAAtRgAALVQAAC1kAAAtdwAALI0AACykAAArugAAK9YAACruAE0i&#10;AABBJAAAOCQAADAkAAApJAAAJCMAACEiAAAdIgAAGSIAABUjAAASJAAADyYAAA0oAAAKKgIABiwF&#10;AAIuCQAALwsAADAOAAAyEAAAMxUAADMbAAAzIgAAMysAADM2AAAzQgAAM1AAADNgAAAzcwAAMooA&#10;ADKhAAAxuAAAMNYAADDvAEklAAA+JgAANCcAAC0nAAAoJgAAIyUAAB8kAAAbJQAAFiYAABIoAAAQ&#10;KgAADSwAAAouAAAGMAEAAjIEAAA0BwAANQoAADcMAAA4DgAAOhIAADoXAAA6HwAAOicAADoyAAA6&#10;PgAAOkwAADpcAAA6bwAAOYYAADieAAA4tgAAN9QAADbvAEQpAAA6KQAAMSkAACspAAAmKAAAIicA&#10;AB0oAAAYKQAAEysAABAuAAANMAAACTIAAAU1AAABNwAAADkCAAA7BQAAPAgAAD4LAAA/DQAAQRAA&#10;AEMUAABDGwAAQyMAAEMuAABDOQAAQ0cAAEJXAABCagAAQYEAAECaAAA/sgAAPs8AAD7vAD8sAAA2&#10;LAAALywAACorAAAlKgAAHysAABktAAAULwAAEDIAAA01AAAIOAAABDoAAAA8AAAAPwAAAEEAAABD&#10;AgAARQUAAEYIAABICwAASg4AAEwRAABNFgAATR4AAE0oAABNNAAATEIAAExRAABLZAAAS3sAAEqU&#10;AABJrQAASMoAAEfsADswAAAzLwAALS8AACgtAAAiLwAAGzEAABU0AAAQNwAADToAAAg9AAACQAAA&#10;AEMAAABGAAAASAAAAEoAAABMAAAATgEAAE8EAABRBwAAUwsAAFUOAABYEgAAWRkAAFgiAABYLgAA&#10;VzwAAFdLAABWXgAAVnMAAFWNAABUpwAAUsIAAFLmADgzAAAxMgAALDEAACUyAAAdNQAAFjgAABE8&#10;AAAMQAAAB0QAAABHAAAASgAAAE0AAABQAAAAUwAAAFUAAABXAAAAWQAAAFoAAABcAwAAXgcAAGEL&#10;AABkDgAAZhMAAGccAABmJwAAZjQAAGVEAABkVwAAZGsAAGKFAABhnwAAYLkAAF7cADU3AAAwNQAA&#10;KDcAACA6AAAYPQAAEUIAAAxGAAAGSgAAAE8AAABTAAAAVgAAAFkAAABcAAAAXwAAAGEAAABkAAAA&#10;ZQAAAGcAAABpAAAAbAEAAG4GAABxCwAAdA8AAHcVAAB3IAAAdi0AAHY9AAB1TwAAdGMAAHN7AABy&#10;lQAAcK8AAG/JADU6AAArOwAAIj8AABpDAAASSAAADE0AAAVSAAAAVwAAAFwAAABgAAAAZAAAAGgA&#10;AABrAAAAbgAAAHEAAABzAAAAdQAAAHcAAAB6AAAAfAAAAH8AAACCBAAAhgoAAIoPAACMFwAAiyQA&#10;AIozAACJRQAAh1sAAIZyAACFiwAAg6UAAIK8AC9AAAAlRAAAHEkAABNOAAANVAAABFoAAABhAAAA&#10;ZgAAAGsAAABvAAAAdAAAAHkAAAB9AAAAgAAAAIMAAACFAAAAhwAAAIoAAACMAAAAjwAAAJIAAACW&#10;AAAAmQIAAJ4JAACiEAAAohoAAKEpAACgOwAAn1AAAJ1nAACagQAAmpkAAJmvAClJAAAfTgAAFVQA&#10;AA5bAAAFYgAAAGkAAABwAAAAdwAAAH0AAACCAAAAhgAAAIsAAACPAAAAkwAAAJUAAACXAAAAmgAA&#10;AJ0AAACgAAAAowAAAKYAAACqAAAArgAAALIAAAC3CgAAuxEAALofAAC5MAAAt0UAALVcAAC0dAAA&#10;sY4AAK+kACJUAAAYWwAAEGIAAAdqAAAAcwAAAHsAAACCAAAAiQAAAJAAAACVAAAAmgAAAJ8AAACj&#10;AAAApgAAAKgAAACrAAAArgAAALAAAACzAAAAtgAAALoAAAC9AAAAwgAAAMcAAADMAQAA0wsAANQV&#10;AADTJgAA0ToAANBRAADNaAAAy4EAAMqWAPwAAAD2AAAA8gAAAPEAAADzAAUA9AAMAPIAEwDwABwA&#10;7QAlAOgALgDiADYA3gA+ANkARADUAEoA0QBPAM4AVADLAFkAyQBeAMYAYwDEAGkAwQBwAL4AeAC8&#10;AIEAuQCNALYAmgCzAKsAsQDAAK8A5gCuAP8ApQD/AJoA/wCUAP8AjwD/APQAAADsAAAA6AAAAOcA&#10;AADfAAAA2QAJANIAEADPABcAzwAgAMwAKADGADAAwAA3ALwAPgC5AEQAtwBJALUATgCzAFMAsQBX&#10;AK8AXQCtAGIAqwBpAKkAcQCnAHoApQCFAKIAkwCgAKIAnQC2AJsA1ACZAPkAlgD/AI0A/wCIAP8A&#10;hAD/AOgAAADfAAAA2QAAAMkAAAC/AAAAuAAEALUADQCzABIAsQAaALAAIgCtACoAqQAxAKYAOACk&#10;AD0AogBDAKAASACeAEwAnABRAJsAVgCZAFwAlwBiAJUAaQCTAHIAkQB9AI8AiwCNAJoAiwCsAIkA&#10;xQCIAO4AhgD/AH8A/wB6AP8AeAD/ANkAAADNAAAAuwAAAK4AAAClAAAAnwAAAJwACQCZAA8AmQAV&#10;AJkAHQCYACQAlAArAJEAMQCOADcAjAA8AIsAQQCJAEYAiABLAIYAUACFAFUAgwBbAIIAYgCAAGsA&#10;fgB1AHwAggB6AJIAeACjAHcAuQB2AOAAdQD/AHIA/wBuAP8AbAD/AMcAAAC1AAAApQAAAJkAAACP&#10;AAAAiQAAAIUABACEAAwAggARAIIAFwCCAB4AgAAlAH4AKwB8ADEAegA2AHkAOwB3AEAAdgBEAHUA&#10;SQBzAE8AcgBVAHAAXABvAGQAbQBuAGwAegBqAIoAaACbAGcArwBmAMwAZQD1AGQA/wBhAP8AYAD/&#10;ALQAAACgAAAAkAAAAIUAAAB9AAAAdwAAAHMAAABwAAgAbwAOAG8AEgBvABgAbwAfAG0AJQBrACoA&#10;aQAwAGgANABnADkAZgA+AGUAQwBjAEgAYgBOAGEAVQBfAF4AXgBnAFwAcwBbAIIAWQCTAFgApgBX&#10;AL8AVwDqAFcA/wBWAP8AVAD/AKEAAACOAAAAfwAAAHUAAABsAAAAaAAAAGQAAABhAAQAYAALAF8A&#10;DwBfABMAXwAZAF8AHwBdACUAXAAqAFsALwBZADMAWAA4AFcAPQBWAEMAVQBJAFMAUABSAFgAUQBh&#10;AFAAbQBOAHsATQCMAEwAnwBLALUASgDcAEoA+gBKAP8ASgD/AJIAAACAAAAAcgAAAGcAAABfAAAA&#10;WgAAAFcAAABVAAEAUwAHAFIADABSABAAUgAUAFIAGgBRAB8ATwAkAE4AKQBNAC4ATAAzAEsAOABK&#10;AD0ASQBDAEgASgBGAFIARQBcAEQAZwBDAHUAQgCGAEEAmABAAK4AQADLAD8A8gBAAP8AQAD/AIUA&#10;AAB0AAAAZwAAAF0AAABVAAAATwAAAEwAAABKAAAASAAEAEcACgBHAA0ARgARAEYAFQBGABoARQAf&#10;AEQAJABDACkAQgAtAEEAMwA/ADgAPgA+AD0ARQA8AE4AOwBXADoAYgA5AG8AOACAADcAkwA2AKcA&#10;NgDAADYA6AA2AP4ANgD/AHwAAABrAAAAXgIAAFQDAABNAwAARwMAAEMBAABBAAAAPwABAD4ABwA9&#10;AAsAPQAOADwAEQA8ABYAPAAaADoAHwA5ACQAOAApADcALgA2ADMANQA6ADQAQQAzAEkAMgBTADEA&#10;XgAwAGsALwB7AC4AjgAtAKIALQC4AC0A3QAtAPgALgD/AHMBAABkBQAAVwcAAE0IAABGCAAAQAgA&#10;ADsHAAA4BQAANwMAADYABAA1AAgANAAMADQADwA0ABIAMwAWADIAGwAxACAAMAAkAC8AKQAuAC8A&#10;LQA2ACwAPQArAEUAKgBPACkAWgAoAGcAJwB3ACYAiQAmAJ0AJQCzACUAzwAlAPAAJgD/AG0GAABe&#10;CQAAUgsAAEgMAABADAAAOgsAADYLAAAyCgAAMAgAAC4GAgAuAwYALQAKACwADQAsABAAKwATACoA&#10;FwApABwAKAAgACcAJQAmACsAJQAyACQAOQAjAEIAIgBLACIAVwAhAGQAIABzAB8AhQAfAJkAHgCu&#10;AB4AxwAeAOkAHwD6AGgJAABZDAAATQ0AAEMOAAA8DgAANg4AADENAAAtDQAAKgwAACgLAAAnCQQA&#10;JgYIACYECwAlAw4AJAEQACQBFAAiARgAIQEdACEAIgAgACgAHwAuAB4BNgAdAT8AHAFJABsBVAAa&#10;AWEAGgFwABkBggAYAJYAGACqABgAwQAYAOEAGAD0AGMMAABVDgAASQ8AAEAQAAA4EAAAMhAAAC0P&#10;AAApDgAAJg4AACMNAAAiDAMAIAsGACAJCQAfBwwAHgYOAB4FEQAcBRUAGwUaABoFHwAaBSUAGQUr&#10;ABgFMwAXBjwAFgZGABYGUgAVB18AFAduABMHgAASB5QAEganABIFvAASBNkAEgPvAF8OAABRDwAA&#10;RhAAADwRAAA1EQAALxEAACoRAAAmEAAAIhAAACAPAAAdDgIAHA0FABoNBwAaCwoAGQoNABgJEAAX&#10;CRIAFgkXABUJHAAUCSIAFAopABMKMQASCjoAEgtFABELUQAQDF8ADwxuAA4MgAAODJQADQunAA0L&#10;ugANCtIADQrqAFwPAABOEQAAQxIAADoTAAAyEwAALBMAACcSAAAjEQAAHxEAABwQAAAaEAIAGA8E&#10;ABYOBwAVDgkAFA0LABMMDQASDBAAEgwUABEMGgARDSAAEA0oAA8NMAAODjsADQ5GAA0OUQAMD14A&#10;Cw9tAAoPfwAJD5MACQ+mAAgOuQAIDtAABw7oAFgRAABLEgAAQBMAADcUAAAwFAAAKRQAACUUAAAh&#10;EwAAHRIAABoSAAAXEQIAFREFABMQBwASEAkAEQ8KABAODAAODg4ADg8SAA0QGAANEB4ADBAlAAwQ&#10;LQALETYAChFBAAkRTQAIEloABxJqAAYSfAAFEpAABBKkAAMRuAADEc8AAhHoAFUSAABJFAAAPhUA&#10;ADUWAAAtFgAAJxYAACIVAAAeFAAAGxQAABgTAAAVEgMAExIFABIRBwAQEQkADxEKAA0RCwAMEg4A&#10;CxIRAAoSFQAJExsACRMiAAgTKgAHFDMABRQ+AAQVSgADFVgAAhVnAAEVegAAFY4AABWjAAAUtwAA&#10;FM8AABPpAFIUAABGFgAAOxcAADIXAAArFwAAJRcAACEWAAAcFgAAGRUAABYUAQAUEwQAEhMGABES&#10;CAAPEggADhMJAAwUCgAKFQ0ACBYQAAYWEwAFFhkABBcfAAMXJwACGDAAARg7AAAZRwAAGVUAABlk&#10;AAAZdwAAGYwAABiiAAAYtwAAF88AABfqAE8WAABDGAAAORkAADAZAAApGQAAIxkAAB8YAAAbFwAA&#10;GBYAABUVAgATFQUAERQGABAUBgAOFQcADBYIAAoXCgAHGQwABBoOAAIbEgABGxYAABsdAAAcJAAA&#10;HC0AABw4AAAdRAAAHVIAAB1iAAAddQAAHYoAABygAAActgAAG9AAABrrAEwYAABAGgAANhsAAC0b&#10;AAAmGwAAIRoAAB0ZAAAZGQAAFxgAABQXAwASFgQAEBcEAA4XBAAMGQUAChoHAAccCQADHQsAAB8N&#10;AAAgEAAAIBQAACEaAAAhIgAAISoAACE1AAAiQQAAIk8AACJfAAAicgAAIYgAACGfAAAgtgAAH9EA&#10;AB/tAEgaAAA9HAAAMx0AACsdAAAkHQAAIBwAABwbAAAYGgAAFhkBABMZAQARGQEADhoBAAwcAgAK&#10;HQMABx8FAAMhCAAAIgoAACQMAAAmDgAAJhIAACYYAAAnHwAAJycAACcyAAAnPgAAJ0sAACdcAAAn&#10;bgAAJoUAACadAAAltAAAJNEAACPuAEQdAAA5HwAAMB8AACgfAAAjHgAAHh0AABscAAAYGwAAFBwA&#10;ABEcAAAOHQAADR8AAAohAAAGIgEAAyQEAAAmBgAAKAgAACoLAAArDQAALRAAAC0VAAAtHAAALSQA&#10;AC4uAAAuOgAALkgAAC1YAAAtagAALYEAACyaAAArsgAAKtAAACnvAEAgAAA2IQAALSEAACYhAAAh&#10;IAAAHR8AABoeAAAWHgAAEh8AAA8hAAANIgAACiQAAAYmAAACKAAAACsCAAAtBAAALwYAADAJAAAy&#10;DAAANA4AADUSAAA1GAAANSAAADUqAAA1NgAANUMAADVTAAA0ZgAANHwAADOWAAAyrwAAMc0AADDv&#10;ADwjAAAyJAAAKiQAACQjAAAgIgAAHCEAABchAAATIwAAECUAAA0nAAAJKQAABSsAAAEuAAAAMAAA&#10;ADIAAAA0AQAANgQAADgGAAA6CQAAPA0AAD4QAAA+FAAAPhwAAD4mAAA+MQAAPj8AAD1OAAA9YQAA&#10;PHcAADuRAAA6qwAAOckAADjtADcnAAAvJwAAKCYAACMlAAAfJAAAGSUAABQmAAAQKAAADSsAAAku&#10;AAAFMAAAADMAAAA1AAAAOAAAADoAAAA8AAAAPgEAAEADAABCBwAARAoAAEYNAABJEQAASRcAAEgh&#10;AABILAAARzoAAEdJAABGWwAARXEAAESLAABDpQAAQsMAAEHoADQqAAAsKgAAJygAACInAAAcKAAA&#10;FioAABEtAAANMAAACTMAAAM2AAAAOQAAADwAAAA+AAAAQQAAAEMAAABGAAAASAAAAEoAAABMAwAA&#10;TgYAAFAKAABTDgAAVBMAAFQcAABTJwAAUzQAAFNDAABSVQAAUWoAAFCDAABPngAATbkAAEzgADAt&#10;AAArLAAAJisAAB8sAAAYLgAAEjIAAA01AAAIOQAAAj0AAABAAAAAQwAAAEYAAABJAAAATAAAAE4A&#10;AABRAAAAUwAAAFUAAABXAAAAWQEAAFwGAABfCgAAYg4AAGMVAABjHwAAYiwAAGE8AABgTgAAX2IA&#10;AF57AABclgAAW7AAAFnPAC8wAAAqLwAAIjAAABozAAATNwAADjsAAAg/AAABRAAAAEgAAABMAAAA&#10;TwAAAFIAAABVAAAAWAAAAFsAAABdAAAAYAAAAGIAAABkAAAAZgAAAGkAAABtBQAAcAsAAHQQAAB0&#10;GAAAcyUAAHI0AAByRQAAcFkAAG9xAABtiwAAa6YAAGrAAC4zAAAlNQAAHTgAABQ8AAAOQQAAB0cA&#10;AABMAAAAUQAAAFUAAABZAAAAXQAAAGEAAABlAAAAaAAAAGsAAABtAAAAbwAAAHIAAAB0AAAAdwAA&#10;AHoAAAB+AAAAggQAAIYLAACKEQAAiRwAAIgrAACGPQAAhFIAAINnAACBgQAAf5sAAH6yACk6AAAg&#10;PQAAFkIAAA9IAAAITgAAAFQAAABaAAAAYAAAAGQAAABpAAAAbgAAAHIAAAB2AAAAegAAAH0AAACA&#10;AAAAggAAAIUAAACIAAAAiwAAAI4AAACSAAAAlgAAAJsDAACgDAAAohMAAKAhAACfMwAAnUcAAJpe&#10;AACYdwAAl48AAJWnACNDAAAZSAAAEU4AAAlVAAAAXAAAAGMAAABqAAAAcQAAAHYAAAB7AAAAgAAA&#10;AIYAAACKAAAAjgAAAJEAAACTAAAAlgAAAJkAAACcAAAAoAAAAKMAAACnAAAAqwAAALAAAAC2BAAA&#10;vA0AALoXAAC5KAAAtzwAALRSAACyagAAr4UAAK2cABxOAAATVAAAC1wAAAFkAAAAbAAAAHQAAAB8&#10;AAAAgwAAAIkAAACPAAAAlAAAAJoAAACfAAAAogAAAKQAAACnAAAAqgAAAK4AAACxAAAAtAAAALgA&#10;AAC8AAAAwQAAAMcAAADNAAAA1AUAANgQAADVHgAA0zEAANBIAADNXwAAy3YAAMiOAAAAAAAAAAAA&#10;AAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+&#10;QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaH&#10;iIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q&#10;0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////&#10;//////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBob&#10;HB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJj&#10;ZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqus&#10;ra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT1&#10;9vf5+vv8/v//////////////////////////////////////////////////////AAAAAAAAAAAA&#10;AAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5A&#10;QUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeI&#10;iouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR&#10;0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////&#10;/////////////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQl&#10;JicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1e&#10;X2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaX&#10;mJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q&#10;0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAME&#10;IQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgICQoLDA0ODxAR&#10;EhMUFRYXGBkaGhscHR4fICEiIyQlJicoKSorLC0uLzAxMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdI&#10;SUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CB&#10;goOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2usLGys7S1tre4ubq7&#10;vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8fLz9PX2&#10;9/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhob&#10;HBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1P&#10;UFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9&#10;v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq&#10;6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoL&#10;CwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8w&#10;MTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuO&#10;kJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY&#10;2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7&#10;+/z8/f3+/v/aywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmr&#10;nYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657&#10;xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDc&#10;yA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYnc&#10;qpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWo&#10;iMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6S&#10;y7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL&#10;3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuz&#10;pYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oy&#10;rMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuba&#10;ywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qia&#10;jeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfR&#10;sKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3&#10;ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb&#10;6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGn&#10;mY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH&#10;1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTA&#10;s2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0O&#10;OunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/j&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2f&#10;iNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubZywkb584NOejNEGDcyQ2Sy7swq8a4T7TAs2e9&#10;u657xLWpiMuypofRr6OH1a2giNmrnoncqZyK3qebjOClmY/joZiQ5KGYkOShmJDkoZiQ5KGYkOSh&#10;mJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOTZywka5M4NOefO&#10;DmDaygySy7wuq8W5TbTAtGa9uq56xbWph8uxpofRrqOH1aygiNmqnoncp5yK3qWbi+Cimo3inpmP&#10;456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j&#10;npmP456Zj+PYywka4c8MOeXPDmDZygyRy74sq8W5TLW+tGe9ua57xbSqh8ywpofRraOH1augiNmo&#10;nojbpZ2J3aOcit+fmovhm5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZ&#10;juKbmY7im5mO4puZjuKbmY7im5mO4puZjuLYywka3NALOePQDWDYywuRy78rq8S6TLW9s2e+uK57&#10;xbSph8ywpofRrKOH1amgh9imn4jbo52I3aCcid6dm4rgmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3h&#10;mJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeHXzAka2tELON7RDF/W&#10;ywuRy8AprMK5Tba8s2i+t657xrOph8yvpofRqqOG1aehh9ikn4faoZ6H3J6diN2anInelZuM4JWb&#10;jOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM&#10;4JWbjODWzAkZ2dELONrTDF/UzAuRycAprcC5Tra6s2m/ta58xrKph8ytpobRqaOG1KWhhteioIbZ&#10;n5+G2pueh9yXnYjdk5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96T&#10;nIvek5yL3pOci96TnIvek5yL3pOci97VzAkZ2NILN9jTC17SzAuTx78rrb64ULe5smq/tK18xrCp&#10;h8yrpobQp6SF1KOihdafoYXYnKCF2ZifhtqUnofckJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K&#10;3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit3UzQkZ1tILN9bUC17QywqV&#10;xL4trry4Ubi3smrAs618xq6ph8yppobQpaSF06CjhNWdooTWmaGF2JWghdmRn4fajp6J246eiduO&#10;nonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246e&#10;idvTzQoY1dMLNtTUC1/OywmXwb4wr7q3U7i1smzAsK19x6yqhsunp4XPoqWE0Z6khNOao4TVlqKE&#10;1pOhhdePoIbYi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZ&#10;i6CJ2YugidmLoInZi6CJ2YugidnSzgoX09QLNdHTCmLLzAmZvr0zsbe3VbmysW3Bra19xqqqhsuk&#10;qITOn6eE0Julg9KXpIPTk6OE1JCjhdWMoobWiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mh&#10;iNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNfQzwoW0dQLN87TCmXGygudubw4&#10;srS2WLqtsW7Bqq59xqerhcmhqYTMnKiDzpeng8+TpoPRkKWE0o2lhdOKpIbTh6OI1IejiNSHo4jU&#10;h6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNTO&#10;0AoVztQKOsrTCmjAyA+htbs+tK21W7upsW/Bpq99xKOthMedq4PKmKqDy5Opg82QqITOjaeEz4qn&#10;hc+HpofQhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI&#10;0YWmiNGFpojRhaaI0YWmiNHM0AkYytQKPsXTCm24xRalrrlEtae1XrujsnDAobB9w5+uhMWZrYPH&#10;lKyEyZCrhMqNqoXLiqqFy4iphsyFqYfNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2D&#10;qInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic3I0QkbxdUKQr/TCnKxxB6npblJtqG2&#10;YLues3C+nbF9wZuwhMOVr4TEka6Exo2thceKrYbHiKyGyIash8iEq4nJgquKyYKrismCq4rJgquK&#10;yYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrisnE0ggg&#10;wNYJSLjUCnipzxeYnr5Hrpq2YrqYtXG8l7N8vpeyhMCSsYXCjbCFw4qvhsSIr4fEhq+IxYSuicWD&#10;rorFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGu&#10;i8WBrovFga6LxYGui8W/1AclutcJTq7aC3Cg2xOHl805mpLDWKiRvGyykbd6uZK0g72Os4a/i7KH&#10;wIixh8CGsYjBhLGJwYOxisGCsYvCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzC&#10;gLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjML3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTC&#10;o3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAW&#10;Mfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDW&#10;roiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWV&#10;ic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6&#10;vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9&#10;IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT&#10;2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2z&#10;korQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/&#10;v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPq&#10;tyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2G&#10;mNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQ&#10;sY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7yg&#10;iMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8&#10;zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNms&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L&#10;0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndr3wA8V+MAWMPm9IFPquCd8zKhEq8alXbTCpHC6vqJ/v7ygiMO5&#10;m4jHt5iIyrWVic6zkorQsY+L07CNjdWvio/XrYiT2a2GmNqrhp3aq4ad2quGndqrhp3aq4ad2quG&#10;ndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndr3wQ8V98EWMPi+H1PquCZ8y6lD&#10;q8amXLTCpG+6vqJ+v7ugiMO5nYfItpqHzLOXiM+xlInSsJKK1a6PjNetjY7ZrIqS3KuJmd2niJzb&#10;p4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNv2&#10;wQ4U98EVMPi/HlPquSV8y6lCq8anW7PCpW66vqN+v7uhiMS4nofJtZyHzbKZh9GwlojUrpSJ162S&#10;i9qrkI3cqY2S36iNmt+ji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc&#10;3KOLnNyji5zco4uc3KOLnNz2wQ4U9sIVMPe/HlPquiR8y6lBrManWrPCpW26vqN9v7ujiMS3oIfJ&#10;tJ2HzrGbh9OvmYjWrZeJ2quVitypk43fp5KR4qSRmeCgjpzcoI6c3KCOnNygjpzcoI6c3KCOnNyg&#10;jpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNz1wg4U9cIUMPbAHVPquiN8y6pBrMao&#10;WbPCpm26vqR9v7qkh8W3oYfKs5+Hz7Cdh9Sum4jYq5mJ3KmYi9+nmI7ipZeS5qCWmeCck5vdnJOb&#10;3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm930wg0U&#10;9cMUMPbAHFPquyJ8yqpArMaoWLPCpmy6vqR8v7qlhcW2o4fLs6GH0LCfh9WtnYjaqp2K3aebjOCk&#10;mo7in5iP452amOGZl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmX&#10;m92Zl5vdmZeb3ZmXm93yww0U9MMTMPXBG1PqvCF8yqs/rcapV7PCp2u6vqV7v7qmhMW2pYfLsqOH&#10;0a+hh9arn4jap52J3aScit+gm4vgm5qN4peak+GXnJvel5yb3pecm96XnJvel5yb3pecm96XnJve&#10;l5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm97www0U9MQTL/XCGlLqvSB8yqs+rMaqVrPC&#10;qGu6vqd5v7qog8W2p4fMsqWH0ayih9aooIfZpJ6I3KGdiN2cnInel5uL4JObj+CSnZfekp2X3pKd&#10;l96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl97txAwT88US&#10;L/TCGVLqvR98yqw8rMarVbPCqGq5vql3v7qqgMW1qYfMr6WH0qqih9aloIbYoZ+G2p2eh9uZnYfd&#10;lJ2J3pCcjd6OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92O&#10;nZPdjp2T3Y6dk93qxQwT8sURL/PDGFLqvh18y606rMasVLPCqWm5vqxzv7qtfsWyqYfMrKWG0aej&#10;htWioYXXnqCF2JqghdqWn4bbkZ6I3I2ei9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P&#10;3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9zmxQsT8cYRL/LEF1LqwBt8y684rMatUrLCq2a5&#10;v7BvvretfsawqYfNqqaG0aSkhdOfo4TVm6KE1pehhdiToIXZj6CH2YufitqIn43aiJ+N2oifjdqI&#10;n43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdrhxgoT8McQLvDG&#10;FlHqwRl8y7A1q8evT7LDsGC4vLJsv7KtfsetqYbMp6eFz6GlhNKcpITTmKOE1JSjhNWQooXWjaGG&#10;14mhiNiHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY&#10;h6GL2Iehi9jbxwkS7skPLu7IFFHrxBZ8zLMwq8exTLHEuFa3trFuwa6tf8epqobLo6iEzp6ng8+Z&#10;poPRlaWD0pGkhNOOpIXUi6OG1IijiNWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWj&#10;itWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitXayAkS68sNLevKEVDrxxJ8zLYqqsi3RLC6tlm6r7Fw&#10;wqqtf8emq4XKoKqEzJqog82WqIPOkqeDz4+mhNCMpoXRiaWG0Yelh9KFpYnShaWJ0oWlidKFpYnS&#10;haWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidLYyQkR380LLOfND0/o&#10;yw57zbwiqMK8PLGxtV68qbFywqauf8WirYTHnKuDyZeqg8qTqoTLkKmEzI2phM2LqIXNiKiGzoan&#10;h86Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJ&#10;z4Snic/VyQkQ2M8KK9rTC07Y0At6zcMWqLO6RrWptGK9pLF0waGwf8OeroTFma2Ex5SshMiQq4TJ&#10;jquEyouqhcuJqobLh6mHzIWpiMyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyD&#10;qYnMg6mJzIOpicyDqYnMg6mJzIOpiczSywkP1NEKKdXVC0zQ0Ap+uL8lrqi4T7ihtGa8nrJ1v52x&#10;f8GbsITDlq6ExZGuhMaOrYXHi6yFx4mshsiHrIfJhquHyYSricmCq4rKgquKyoKrisqCq4rKgquK&#10;yoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisrPzAkN0NIKKM7UClLF0QqD&#10;qsMtqJ63V7ibtWi7mrR1vpmyf7+XsYTBk7CFwo+vhcOMr4XEiq6GxYiuh8WGrojGhK2IxoOtisaB&#10;rYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gt&#10;i8fMzQkMy9MKLcfUClmy2AuAns0rmpjBUKuWuGe3lbV1vJS0fr6Us4W/kLKFwIyxhsGKsYfCiLCH&#10;woawiMKFsInDg7CKw4Kvi8OBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zD&#10;ga+Mw4GvjMOBr4zDga+Mw4GvjMPHzwgQxdQJNLjZClui5xJ2l9oliZDPRZiOx12jjcFuq429ebGM&#10;uoG0ibiDt4a3hbmEtoa6g7WHu4K1iLyBtIm9gLSKvX+0i75+s4y+frOMvn6zjL5+s4y+frOMvn6z&#10;jL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL7C0QcWvdYIOqfxDlWb8RtokeYt&#10;eIndQIWF1VaPg89nl4LLc51+yHihe8Z8pHnEf6Z3w4KodcKEqXTChapzwYercsGIq3LAiqxxwIus&#10;ccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6z/&#10;uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraI&#10;kcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnA&#10;vJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8eb&#10;YrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO&#10;/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1&#10;hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWK&#10;w7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHE&#10;m3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7ge&#10;J/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPN&#10;tIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qR&#10;i8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2&#10;wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0&#10;Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOW&#10;z7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNH/uBQO/7gdJ/+1KUb3sDVp3qhBkMecYbHEnHG2wpt+ub+dhr29monBu5eJxLmTise3&#10;j4zKtYyOzLSJkM6zh5LQsoSV0rGCmdOxgZ7UroCi1KyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyA&#10;o9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9L/uRMO/7kcJ/+2KEb3sDRq3ahAkMedYLHEnHG2wpx8&#10;ur+ehb68nIjCupmIxbiVicm2kYrMtI6Mz7KLjtGxiJHTsIaU1a+Emdavg5/XqoKh1aeCotOngqLT&#10;p4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotP/uRMO/7kcJ/+2KEb3&#10;sTNq3ak/kcedYLHEnXC2wp57ur+fg768nojCuZuIx7eXiMq1lInOs5CL0bGNjdOvipDWroiT2K2G&#10;mdmqhZ7ZpYSh1aSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi&#10;1KSEotT/uhIO/7obJ/+3J0b3sTJq3ak+kceeX7HEnW+2wZ95ur6ggr+7oIjDuJyHyLaZiMyzlojQ&#10;sZKK06+PjNaujI7YrIqT26uJmdymh53aooag1qCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSg&#10;hqLUoIai1KCGotSghqLUoIai1KCGotT/uhIO/7obJv+3Jkb2sjFq3ao9kceeXrHEnW+2waB4ur6h&#10;gb+7oYjEuJ6HybWbh82ymIjRsJWJ1a6Si9isj43bqo2S3qiMmt+iip3anomg1pyJodSciaHUnImh&#10;1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodT+uhEO/7saJv+4Jkb2sjBq&#10;3ao8kceeXbHEnm62waF2ur6if7+7o4jEt6CHyrSdh8+xmofTrpiI16yVituqk43eqJGS4qSQmeCe&#10;jZ3bmoyg15mLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmL&#10;odX+uxEO/rsaJv+4JUb2szBq3Ks7ksefXbHEn2y2waJ0ur6kfr+6pIfFt6KHyrOfh9CwnIfVrZqI&#10;2aqZit6omI7ipZeT5p+VmeCakZzbl4+f15aOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHV&#10;lo6h1ZaOodWWjqHVlo6h1ZaOodX9uxEO/rsaJv+5JUb2sy9q3Ks6ksefXLHEoGq2waNzur6lfMC6&#10;pYXFtqOHy7Ohh9Gvn4fWrJ6J26ici9+kmo3hn5mP45yamOGXlpzclJOf2JOSoNaTkqDWk5Kg1pOS&#10;oNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNb9uxEN/bwZJv65JEb2tC5q3Ks6&#10;ksegXLHEoWi2waVxur6nesC6p4TFtqaHzLKkh9GuoofXqZ+I26Sdid6gm4rgmpqM4Zabk+GVm5vd&#10;kpee2JGVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNf8&#10;vBAN/bwZJv66I0b2tC1q3Kw5ksegW7HEo2a1waZuur6peMC6qYLFtqiIzLClh9KqoofXpp+H2qGe&#10;h9ybnYjelpyK35GbkN+RnZndj5ue2Y+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf&#10;14+Zn9ePmZ/Xj5mf14+Zn9f8vBAN/LwYJv26IkX2tSxq3K03k8ehWrHFpWO1wqlrur6sdb+6rX/F&#10;s6mHzK2lhtKnoobWoqGG2J2fhtqYnofbkp2J3Y6djd2MnpTcjaCe2Yyen9eMnp/XjJ6f14yen9eM&#10;np/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9f7vRAN+70XJf27IkX2titq2602k8ei&#10;WbHFp1+1wq1mub+xcL63rX7GsKmHzaqmhtGkpIXUnqKF1pmhhdiUoIbZj5+H2oufi9uIn5DbiKCY&#10;2IihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndf6vQ4N&#10;+r4WJfy8IEX2typq2680lMikVbHGq1i0w7Nft7uybr+yrX7HrKmGzKanhdCgpYTSm6SE1JajhNWR&#10;ooXWjaGG14mhidiGoY3YhKGT14Sil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSi&#10;l9aEopfWhKKX1oSil9b5vg4M+b8VJfq9H0X2uCdq27AxlMioTa/Hsk6ywbhYuLSxcMGtrX/HqaqF&#10;y6KohM6dp4PQl6aD0ZKlhNKOpIXTi6OG1IijiNWEo4vVgqOQ1YGjk9WBo5PVgaOT1YGjk9WBo5PV&#10;gaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9X0wA0M98ATJPm/HUT2uiVq2rIulcqvQK3I&#10;vT2vt7Zduq6xcsKprX/GpauFyZ+qg8uZqYPNlKiDzpCnhM+MpoXQiaaG0Yalh9KEpYrSgaWN0oCl&#10;j9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9LswQsM9cIS&#10;JPbBGkT3vSFq2rQpls28KKm7u0OzrrVhvKixc8Glrn/Foa2Ex5usg8mWq4PKkaqEy46phMyLqYXN&#10;iKiGzoaoh86DqInOgaeMz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+A&#10;p43PgKeNz4Cnjc/fxAkL8sUQI/PEFkP0wRxp3sIVj8HAI6yvuUy2prRlvaKydcCgsIDDna6ExZet&#10;hMaTrYTHj6yEyIyrhcmJq4bKh6uGyoWqiMqDqonLgaqLy4CqjMuAqozLgKqMy4CqjMuAqozLgKqM&#10;y4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMvaxQgK68kNIu7IEkLvxhVo0NIKh7G+L66luFS4&#10;n7VovJ2zdr+bsX/BmbCEwpSvhMOQr4XEja6FxYquhsaIrYbGh62HxoWtiMeDrYnHga2Lx4Csi8eA&#10;rIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8fVxggJ2cwKIOXP&#10;DUDY1QtfvdYLiKXENKact1q4mbVru5e0d72Ws3++lbKFwJGxhcGOsYXBi7CGwomwh8KIsIfDhrCI&#10;w4WvicODr4rEgq+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE&#10;ga+LxIGvi8TSyAgH088KHdXUCz3C2Qtjq94Qg5vOM5mUxFOmkb5nr5C6dLSQt325kbWEvI6zhr6M&#10;soa/irKHwIiyiMCGsYjBhbGJwYSxisGCsYvBgbGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCx&#10;jMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMLOyggGztEKHMbXCkGv6g5hneYceJDaMoiL0kyUictf&#10;nIjGbqOIw3iohcB8q4O/f66AvYGwf7yDsX28hLJ8u4aze7uHtHq6iLR5uom1eLmLtXi5jLZ4uYy2&#10;eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLbJywgGyNIJIrPfCUKg&#10;/BVak/AoaovmOXeE30mCgdhbi4DTaZF80HGWec12mnbLep10yn2ecsl/oHHIgaFwx4Oib8eFo27G&#10;hqNtxoikbMWKpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWL&#10;pWzFi6XEzgcKt9kHJqP7Dj2W/x5OjfovW4byP2eA605xe+VbeXbgZYBx3WyEbtpyiGvZd4tp13qN&#10;Z9Z+jmbVgI9l1IKQZNSEkWPThpFi04mSYdKLk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh&#10;0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJP/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOX&#10;hbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z&#10;7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4&#10;fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mS&#10;xLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjB&#10;l4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJL&#10;edmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7J&#10;t32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/&#10;sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqG&#10;lMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7&#10;v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedma&#10;XJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32i&#10;yrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRcJ&#10;/7IiHv+uMDr/qT1Z7KNKedibW5jHlXKxxZd7tcOYg7jBmYq7v5WLvr2RjMG7jo7DuoqQxbmHkse4&#10;hJXJt4KYyraAm8u2fp7MtX2jzLN8p82vfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698&#10;qMuvfKjLr3yoy698qMv/shcJ/7IhHv+vLzr/qjxZ7KRJetibWpnGlnGyxJh4tcKZgbnAm4i8vpeK&#10;v7yUi8K6kI3FuYyOx7eIkcm2hZTLtYOXzbSBms60f5/Ps36kz659ps6rfajMq32ozKt9qMyrfajM&#10;q32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMz/shYJ/7MhHv+wLjr/qztZ7KRIetecWZrG&#10;l2+yxJl2tsKbf7nAnIe9vZqJwLuWisO5kovGt46NybaKj8y0h5LOs4SW0LKBmtGygJ/Srn+j0qp/&#10;pc+mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p83/sxYJ/7Mg&#10;Hv+wLTr/qzpZ7KVHetacWZrGmG2yxJp0tsKcfbm/nYW9vZyIwbuYicW4lIrItpCLy7SMjs6ziJHR&#10;sYWV07CDmtSwgqDVqoGi06aBpdCjgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82j&#10;gafNo4GnzaOBp83/sxUI/7QgHv+xLTr/rDlZ66VGe9acWJvGmWuyxJxytsKde7m/n4O+vJ6Iwrqa&#10;iMa3lonKtZKKzbOOjNCxio/Tr4eU1q6Fmtirg5/XpoOi1KKDpNCfg6bNn4OmzZ+Dps2fg6bNn4Om&#10;zZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps3/tBUI/7QfHv+xLDr/rDlZ66ZFe9WdWJvHmmmy&#10;xJ1wtsKfebq/oIK+vJ+IwrmciMe2mIjLtJSJz7GQi9OvjI7WrYmT2ayHm9umhp7ZooWh1Z6FpNGc&#10;habOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps7/tBQI/7QfHf+x&#10;LDr/rThZ66ZFe9WdV5zHm2eyxJ5utsKgd7q/oYC+u6GIw7ieh8i1mofNspeI0bCTitWtj43Zq4yT&#10;3aiKm96iiJ7Znoih1ZuHpNGZh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bO&#10;mYemzpmHps7/tBQI/7UeHf+yKzr/rTha66ZEe9WdV5zHnGWyxJ9stcKhdbq+on6/u6OHxLigh8m0&#10;nYfOsZmI066Widirk4zcqJCS4aOOmt+ejJ7amouh1ZeKpNGWiabOlommzpaJps6WiabOlommzpaJ&#10;ps6WiabOlommzpaJps6WiabOlommzpaJps7/tBQI/7UeHf+yKjr/rTda66dDfNWeVZ3HnWOyxKBq&#10;tcKjc7q+pHy/u6SFxLeih8qzn4fQsJ2H1ayaidupmIzgpZeT5p6Umt+ZkZ3alo+g1pSNo9KTjKXP&#10;k4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc//tRMI/7UeHf+zKjr/&#10;rjZa66dDfNWfU53HnmCyxaJotcKlcLq+pnq/u6aDxbelh8uzoofRr6CH16qeidykm4vgnZmO45qb&#10;meCVlpzbk5Og15GRo9OQj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+l&#10;z5CPpc//tRMI/7YdHf+zKTr/rjZa66hCfNWgUZ3Hn16xxaRktcKnbbm+qXe/u6mBxLaoiMuxpYfR&#10;q6KH16WfiNuenYjdl5uL4JKbk9+SnJzcj5if146VotONk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCN&#10;k6TQjZOk0I2TpNCNk6TQjZOk0I2TpND/tRMI/7YdHf+0KTr/rzVa6qhBfNWiTpzHoVqxxaZgtMKq&#10;abm/rXO+u659xLSqh8utpYbRp6KG1aCghtiZn4bbkp2J3Y2djt2MnpjbjJ6f2IuaotSKl6TRipek&#10;0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNH/thII/7ccHf+0KDn/sDRa&#10;6qlAfdWkSZzIpFWwxqpbs8OvY7fAs2y9tq58xbCph8yppobQo6SF1JyihNaVoYXYj5+H2oqfi9uH&#10;n5LaiKGc14ifodSHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0Yec&#10;pNH/thII/7cbHf+1Jzn/sDNa6qo+fdaoRJvJqE+vx7BTssW4WbW5s22/sa19xqyqhsulp4XPn6aE&#10;0ZikhNOSo4TVjKKG14ihiteFoY7Xg6KW1oSkn9SEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPR&#10;hKKj0YSio9GEoqPRhKKj0YSio9H/txEH/7gaHP+2JTn/sTFa6qs8ftesO5nKrUStyblFrr24Wbiy&#10;sm/ArK5+xqirhcqhqYTNm6eDz5Wmg9CPpYTSiqSG04ajiNSDo4zUgaOR1ICkmdOApqHRgKah0YCm&#10;odGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodH/uBAH/7kZHP+3JDn/sy9a6a05&#10;ftm0L5bMuDKpwr1AsLO2XbqssXHBp65+xaSshcidq4PKl6mDzJKohM6Np4TPiaeG0IWmiNCCpovR&#10;gKaO0X6mlNB9p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms//&#10;uQ8H/7oXHP+5Ijn/tS1a7LMwet3AH5DJwyGotbpItKu1YrymsnPAo69+w6CuhMaZrIPIlKuEyY+q&#10;hMqLqoXLiKmGzIWpiM2CqIrNgKiNzn6okc18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmW&#10;zXypls18qZbNfKmWzXypls38uw4H/LwVG/67Hzj/tyla8L0kdN/TDoa5wSqqqrlPtqS1ZbygsnS/&#10;nrF/wpuvhMOWroTFka2Exo2thceKrIbIh6yHyYWriMmCq4rKgKuMyn6rj8p8q5LKfKuSynyrksp8&#10;q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksrxvQwG+b4SGvq+Gzf8uiVa584TaMjZ&#10;C4mtwzKnobhWuJ21aLubs3W+mbJ/wJixhMGTsIXCj6+Fw4yvhsSJrobFhq6HxYSuiMaDrYrGga2L&#10;xn+tjsd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMffwAgF&#10;9cIPGfbCFjbuyBVQzdwMZrXaD4iiyTagmr5WsJe3armVtXa8lLR+vpSzhL+QsoXAjbGGwYqxhsGI&#10;sYfChrCIwoSwicKDsIrDgbCLw4CvjcN+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36v&#10;j8N+r4/Dfq+Pw36vj8PZwgcF5McLGO/IEDTR2gtFuukOaKbeGIKY0TeVkchToY/CZamOvnKujbx7&#10;soy6gbWJuIK3h7iEuIW3hbmDtoa6graHuoG1iLuAtYm7frWKvH20jLx8tI29fLSNvXy0jb18tI29&#10;fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb3UxAcE1ssJFdPUCye94gxJqfQUZZnmJXiO&#10;3DmGiNRPkIbPYJeEzG2cg8l1oH/HeKJ9xnukesV9pnnEgKd3w4GodsKDqXXChKp0wYarc8GHq3LA&#10;iaxxv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i63PxgcC0M0J&#10;EsDZCSys9w9Im/oeXI/vMWuG50J2gOJQfn7dX4V72WmKd9Vuj3TTc5Jx0XeUcNB6lm7PfZdtzn+Z&#10;bM2BmWvNg5pqzIWbacyHnGjLiZ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1n&#10;yoydZ8qMnWfKjJ3KyAgBwtIHE67mCS2d/xVBkf8oUIf6OVyB80hmfO1UbnfoXnVx5GV6beFrfmrf&#10;cIFo3nWEZtx4hWXbe4dj2n6IYtqBiWHZg4pg2YWKYNiHi17Yioxe1o2NXtaNjV7WjY1e1o2NXtaN&#10;jV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY3EygcDsdoEFZ//DSiS/x03if8uQ4L/PU58/UtX&#10;d/hWX2/zXWVo8GJqZO1pbmHrb3Ff6XNzXeh3dVzne3Zb5n53WuaAeFnlg3lY5YV6WOSIelfki3tW&#10;4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnz/qhwF/6onF/+n&#10;Ni//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCb&#10;wb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrA&#10;ipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4&#10;pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3D&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//&#10;okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+&#10;nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8&#10;v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaS&#10;grTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhsF/6onF/+nNS//o0RK&#10;+p1RZemXXn7blG2Uz5J3psWSgbTEk4i2w5KNuMGPj7rAi5G8v4iTvr6Flr+9gpjBvICbwrx+nsK8&#10;faHDu3ukxLt6qcS6ea3EtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5&#10;rsP/qxsF/6smF/+oNC//pENK+Z5QZemYXX/alWmVzZR0qMWUfrTElYa2wpWMucGRjru/jZC9vomS&#10;v72GlMG8g5fDu4GaxLp+ncW6faHGunulxrl6qsa1eqzGsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3E&#10;sXqtxLF6rcSxeq3EsXqtxLF6rcT/qxoF/6slF/+pNC//pEJK+Z9PZuiZXIDalmaWzJVxqcWVfLTE&#10;loO3wpeLusCTjLy+j46/vYuQwbyHk8O6hJbFuYGZxrl/nce4faHIuHymybV6qsmwe6vHrHutxax7&#10;rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcX/rBkF/6wkFv+pMy//pUFK+Z9P&#10;ZuiZW4HZmGOWzJZvqsWWebTDl4G3wZiJur+Vi72+kY3AvI2PwrqIksW5hZXHuIKYybd/ncq2faLL&#10;tnyoy7B7qcqsfKrIqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMX/&#10;rBkF/6wkFv+qMi//pUFL+aBOZ+eaWYHZmWGXy5dtq8WXd7TDmX+3wZqHu7+Xir69k4zBu46OxLmK&#10;kMe4hpPJtoKYy7V/nc20fqPOsXymzqx9qMuofarJpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6s&#10;xqV+rMalfqzGpX6sxqV+rMb/rBkF/60jFv+qMi//pkBL+KBNZ+ecV4HZml6Xy5hqrMWZdLTDmn23&#10;wZuFu76Zib+8lYrCupCMxbiMj8i2h5LLtIOXzrOAndCyf6TRrH6lz6h+p8ykf6nJoYCsxqGArMah&#10;gKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMb/rRgF/60jFv+rMS//pj9L+KBNZ+ed&#10;VYHZnFyXyplorMWacrTDnHq4wJyDu76cib+7l4nDuZOLx7eOjcu0iZDOsoSW0bGBndOsgKLTp4Cl&#10;0KSAp82gganKnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8b/rRgF&#10;/60iFv+rMS//pz9L+KFMZ+eeU4HZnVmXyptlrMWcb7TDnXi4wJ6BvL2eiMC7mojEuJWJybWQi82y&#10;i4/RsIaV1a6EntengqHUo4Kk0Z+Cp82cg6nKmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qD&#10;q8eag6vHmoOrx5qDq8f/rRcF/64iFv+rMC//pz5L+KFLaOefUYHZn1aXypxirMWdbLTDn3W4wKB+&#10;vL2gh8G6nYjGt5iIy7OTic+wjo3UrYmU2aiGndqihaHVnoWk0ZuFps6ZhanKl4Wrx5eFq8eXhavH&#10;l4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8f/rhcE/64iFv+sMC//pz5L+KJLaOihT4HZ&#10;oFOXyp5frMafabTDoXK4wKJ8vL2ihMG5oIfHtZyHzbKXiNKuk4vYqo6T36KLnNyciaDWmYij0peI&#10;ps6ViKnKlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8f/rhcE/64h&#10;Fv+sLy//qD1L+KJKaOiiTYDZolCXy6BcrMahZbPDpG63wKV4vLylgsK4pIfItKCHzrCdiNWrmYrd&#10;pZeT5puRm92Wj6DXlI2j05KMps+Ri6jLkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQ&#10;iqvIkIqryJCKq8j/rhYE/68hFv+tLy//qDxL96JJaOikSoDZpE2Wy6JYq8akYbPEp2q3wKl0vLyp&#10;fsK4qIfIs6aHz6yih9eknYndmpqN4ZWam96RlZ/Yj5Oi046QpdCOj6jMjY6qyY2OqsmNjqrJjY6q&#10;yY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2Oqsn/rxYE/68hFv+tLi//qTxL96NJaeimSH/ap0iV&#10;zKVTqseoXLLErGS2wa5uu72veMC2rITJrqeH0KajhtWdoIbZk52J3Y2dlN2NnZ/Yi5mh1IuWpNCK&#10;k6fNipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcn/rxUE/7AgFv+u&#10;Li//qTtL96RHaemoRH7bq0OUzalMqcitVLDGs1yzwrdmubewd8Kwq4TJqaeGz6GkhNOXooTWjqCH&#10;2Yifj9qHoZrYh6Ch1IebpNGHmKbOh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanK&#10;h5WpyoeVqcr/sBUE/7AgFf+uLS//qjpL+KZEaOqrQH3crzySz69Cpsq1Sa3GvFKxubVnu7CweMOr&#10;rITJpKmEzZymg9CTpITTi6OG1YWijNaCopTWg6Sd1IOipNGDnqbOhJqoy4SaqMuEmqjLhJqoy4Sa&#10;qMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMv/sBQE/7EfFf+vLC7/qzlL+KlAZ+uvO3vetjOP0ro0&#10;oczCOaq7ulW1sLRqvaqwecOnrYTHn6qEy5iog82Qp4TQiaWG0oSkitOApJDTf6WX0n+moNB/pabO&#10;gKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMv/sRME/7IeFf+wKy7/&#10;rDdM+qw7Ze21NHjivymJ2MwgmL6/Pa6wuFm4qbNsvqWwesKiroTFm6yDyJSqhMqOqYTMiKiGzoOn&#10;ic+Ap43PfqeTz3yoms58qaLNfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeo&#10;y3ynqMv/shIE/7MdFf+xKS7/rTZM/LE1YvG9KnLmzR+AyMwhm7G8RbKot165o7NvvqCxe8Ger4TD&#10;l66ExpGshMeMq4XJh6qHyoOqicuAqozMfamQzHyqlct6qpzKeaukynmrpMp5q6TKeaukynmrpMp5&#10;q6TKeaukynmrpMp5q6TKeaukynmrpMr/sxEE/7QbFP+zJi7/rzNM/bkrXevKH2nS3xF/ucwnnKe9&#10;TLGgt2K5nbRxvZuyfL+asYTBlLCEw4+vhcWKrobGhq2Hx4OsiceArIvIfqyOyHysksh7rJfIea2e&#10;x3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsf/tRAD/7YZFP+1JC3/tCxJ&#10;8sUfVNbdEmLB3xOBrM0ump/AT6uauGW3l7Vyu5a0fL2VsoO/kbGFwY2xhsKJsIfDhq+Iw4OvicSB&#10;r4vEf66NxX2ukMV7rpTFeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqv&#10;mcT/tw4D/7gWE/+3IC35vx9B3NkRRMTrEmax3xiBoNAzlZfGUKOTwGOtkbtxs5G4e7iQtoK7jrSF&#10;vYuzhr+IsofAhrKJwISxisGCsYvBgLGNwX6xj8J8sZLCe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXB&#10;e7GVwXuxlcF7sZXBe7GVwXuxlcH0ugsD/bsSEv67Gyzl0A8yyOkPSrTyFWei4iJ9ltY3jY/OT5iM&#10;yGGgisRuporBeKqHv32thL6AsIG8grF/u4SzfbuFtHu6h7V6uYm1ebmLtne5jbZ2uI+3dLiTt3S4&#10;k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7fcvgYC+MAOEe7IDiLL2wsutvgR&#10;TKX1HWOX6Cx1jd89gYfYUIuD02CSgs9sl3/Nc5t8y3edecl6oHfIfaF1x3+jc8aCpHLFhKVwxYal&#10;b8SIpm7Eiqdtw42na8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKjX&#10;wAYB28YIDsvTChW46Awypv8VSpj6JlyN8DdphelGdH/kU3t832CBeNxohXTabYlw2HGLbtZ1jWzV&#10;eI9q1HuQadN+kWfTgJJm0oOTZdKFlGTRh5Rj0IqVYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCO&#10;lmLQjpZi0I6WYtCOlmLQjpbRwgYBzcsJBbraBxmo/g4xmf8dQ47/L1GF+j9cfvRNZHnwWGpz7F9v&#10;bepjc2nnaXZn5W55ZeRye2Pjdn1i4nl+YOF8f1/gfoBe34GBXd+DglzehoNb3YmEWt2NhVrdjYVa&#10;3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYXLxAYAu9EGB6nnBhqa/xMrjv8kOYX/&#10;NkR+/0RNef9RVXH7V1tr911gZfRiZGLyaGdf8G1qXe9xbFvtdW1a7XhvWex7cFjrfnFX6oFyVuqE&#10;clXph3NU6Yp0U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnW8yQUA&#10;q9sBCJr/CxaP/xkjhf8rLX7/OTd4/0ZAcP9OR2n/VE1i/1pSXv5hVlr8ZllY+2tbVflwXVT4dF5S&#10;93hfUfd7YFD2fmFP9YFiT/WEY070h2RN9ItlTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzz&#10;kGZM85BmTPOQZkzzkGb/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyN&#10;qseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfs&#10;kGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5&#10;qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6Is&#10;EP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5&#10;wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseK&#10;kbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx5&#10;4o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzA&#10;eK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oRgD/6MrEP+g&#10;OiX/nEg8/5dWU/iTY2jskml64ZFzitiPfJjQjoSkyo6MrcaNkLTEipO3w4aVuMKEmLnBgZu6wX+d&#10;u8B9oLzAe6S8wHqnvcB5rL3AeLC9vXizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8&#10;uHizvLh4s7z/oRgD/6MqEP+hOSX/nUg9/5hVVPeUYWnrlGZ74JJvjNaReJrOkIKmyI+JsMSPj7bD&#10;i5G3woiUucGEl7rAgpq8wH+dvb99oL6/e6S+vnqov754rb+9eLG+uHiyvrR5s720ebO9tHmzvbR5&#10;s720ebO9tHmzvbR5s720ebO9tHmzvbR5s73/ohgD/6QpEP+hOCX/nUc9/5lVVPeWXmnrlWN74JRs&#10;jdWSdZzNkX+ox5GHssSRjrbDjZC4wYmTusCGlry/gpm9v3+cvr59oL+9e6XAvXmqwL14sMC4ebDA&#10;tHmxv696sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr3/oxgD/6QpEP+iOCX/&#10;nkY9/5lUVfeXXGnrl2B835ZpjdWTcp3MknyqxZKFtMSSjLbCj4+5wYuSu8CHlb2+g5i/vYCcwL19&#10;oMG8e6XCvHmrwrl5r8K0ea/BsHqwwKx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuy&#10;vqx7sr7/oxgC/6UoEP+iNyX/n0Y9/5pTVfeZWmnrmV5835dljtSVb53LlHmrxZOCtMSUirfCkY65&#10;wIyQvL+Ik769hJfAvICbwrt9oMO7e6bEunqtxbR6rsSveq/CrHuwwKh8sb+ofLG/qHyxv6h8sb+o&#10;fLG/qHyxv6h8sb+ofLG/qHyxv6h8sb//pBgC/6UoEP+jNiX/n0U9/5pTVfeaV2nrm1t835lijtSX&#10;a57LlXasxZSAtMOViLfBk426wI6Pvb6JksC8hZXCu4GaxLl9oMa5e6jHtHqrx697rcWre67Dp3yv&#10;waR9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb//pBgC/6YnEP+jNiX/oEQ9&#10;/5tSVvecVWnrnFh835tejtSZZ57Kl3OsxZZ8tMOXhbfBlou7v5GNvr2LkMG7hpTEuYGZx7d+oMm2&#10;fKnKrnuqyKp8rMamfa3Eo36vwaB+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+&#10;sb//pRgC/6YmD/+kNSX/oEQ9/5xRVveeU2nrnlV7355ajdSbZJ7KmW+sxZh5tMOZgrjBmYq7vpSM&#10;v7yOjsO5iJLHt4KYy7V+oc2vfKfNqX2pyqV+q8eif63En3+vwp2Asb+dgLG/nYCxv52Asb+dgLG/&#10;nYCxv52Asb+dgLG/nYCxv52Asb//phgC/6cmD/+kNSX/oEM+/51QVfefUWjroFN74KBXjdSeX57K&#10;m2usxZt1tMObfrjAm4e8vZeKwLqRjMW3ipDKtISXz7KAo9Kof6XPo4Coy6CAq8edga3Fm4GvwpmC&#10;sb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb//phgC/6clD/+lNCX/oUM+/55O&#10;VfihTmjsolB64KNSjNWhW53Lnmasxp1xtMOeerjAnoS8vJuIwrmVise1jY3OsIaW1KmCoNahgqTQ&#10;nYKoy5qDqsiZg63Fl4SvwpaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMD/&#10;phgC/6clD/+lNCX/oUI+/59MVfiiTGfspU154aZOi9WkVpzMoWGqxqFss8OidrfAooC9vKCHw7ea&#10;iMqyk4rSrIuU26CHn9iahqTRl4anzJWGqsiUh6zFk4euw5KHsMCSh7DAkoewwJKHsMCSh7DAkoew&#10;wJKHsMCSh7DAkoewwJKHsMD/pxgC/6gkD/+mMyX/okI+/6BKVPmkSmbtp0p44qlLitaoUZrNplup&#10;x6VlssSncLbAp3q8vKaDw7aih8uvnYjWpZeV5pePntqTjaPSkYunzZCLqsmQiqzGj4quw4+JsMGP&#10;ibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMH/pxgC/6gkD/+mMyX/okE+/6JIVPmm&#10;R2buqkd3461HiNmtS5jPrFSmyKxer8avaLPCsXO5vrJ9wLKqh8uloobVlJyL3o+andqNlaLTjJKm&#10;zouQqcqLjqvHi42txIyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8H/qBgC&#10;/6kkD/+nMiX/o0E+/6RGU/qpRGTvrUN15LFChdu0RJTStUqhy7dTq8q+X629t264srB8wqmqhsuc&#10;pYTSjaCH2Iagl9mHnqLTh5ilz4eVqMuHk6rIiJGtxYiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQ&#10;r8KIkK/CiJCvwoiQr8L/qBgC/6kjD/+nMiX/o0A+/6ZDUvurQWPwsT9z57c9gt6+O4/WxD+azMVK&#10;pry8XbKxtW+7qrB9w6OrhMmWp4POiqSG04GjkNWBpZ/SgqGlz4KcqMyDmarJhJasxoWUrsOFlK7D&#10;hZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsP/qRgC/6ojD/+oMSX/pD8+/6hAUfyvPGHz&#10;tjlw6r83fePKNYfU0TeVvsJLqbC5YLWotHC9o7B+wp2thMeSqoTLiKeGzoCmjdB9p5jQfaikzn6k&#10;qMt/n6rJgJurxoGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcT/qhcC/6oi&#10;D/+oMCX/pT4+/6s7T/+0N132vTNq68oxddzaKYLEzjiZssFPq6e4Y7ehtHO8nrF/wZivhMSPrITI&#10;h6qHyoCpjMx8qZPMeqqcy3mrpsp6p6rIfKKrx32ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9&#10;nq3EfZ6txH2ercT/qhYC/6shDv+pLiX/pzw+/7A2TPy6MFnvyCxi3tknbcvcJoa2zDybqMFUq5+5&#10;ZrabtXS8mbJ/v5WwhMKNr4XEhq2HxoGsi8h9rJDIe6yYyHmtn8d3rafHd6qsxnmlrcR5pa3EeaWt&#10;xHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcT/qxUC/6wgDv+rLST/qzY7/7YvSPPEKFHg1iZW&#10;zOQicbvaKIiqzEGbn8NXqZm8abKWt3a5lLSAvZGyhcCLsYbBhrCIw4Gvi8R+ro/Fe66UxXqvmsR4&#10;r6DEda+nxHStrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsP/rBQC/60fDv+s&#10;KyT/sC83+r8lQeTRIEXO5B1bvekidK3aLImfzkWZl8ZapJPAaq2Ru3azkLh/t422hLuJtIa9hbKI&#10;v4Kxi8F/sY7BfLGSwnqxlsF5sZvBeLKhwHSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safB&#10;dLGnwXSxp8H/rhIB/68dDf+uKCT/uCQx6ssaNdDiF0O/8B1er+gldaDbMYeW0UiUkMpcno3FaqWL&#10;wXaqib59r4W8gLKCuoO0frmGtny4ibd5t4y4d7ePuXa2k7p1tpe6dLadunO3pLlzt6S5c7ekuXO3&#10;pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLn/sBAB/7EaDf+xJSPzxBcn1N8QK8HvF0iw9yBgoeor&#10;c5XfOYKN10yNiNFdlYbMapuEyXSggMZ5pH3EfaZ6woCpd8GDqnXAhqxzv4qtcb+Nrm++kK9uvpSv&#10;bL6Zr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK//sw4B/7QWDPy8FxrW&#10;1gsWw+0QMLL8GUqi+SVelu0zbozlQXqF3k+Dgdlein/Vao960nCTds91l3POeZlxzH2bb8uAnW3K&#10;hJ5ryYefacmKoGjIjqFnx5KiZceWomTHnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMec&#10;o2THnKP0tgoB/7gSC9XMCgvE2woZsvwRM6P/HUiW/CxYjPM7ZYTsSW9+51V2euNgfHXfZ4Fx3W2E&#10;bdtyh2rZdolo2HqLZtd9jWTWgY5j1YSPYdSIkGDTi5Ff04+SXtKUklzSmZNc0pmTXNKZk1zSmZNc&#10;0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZPcuwQA2MMHBMTRCAez6Aoco/8UMZb/JEOM/zRQhPtCWn32&#10;T2J48Vpoce5fbWvrZHFn6Wl0ZOdudmLmc3hg5Xd5X+R6e13jfnxc4oF9W+KFflrhiH9Z4IuAV+CQ&#10;gFbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYHUvQUAxMgHALTZBQqj/g0c&#10;lv8aLIv/KzqD/zpEfP9ITXX/UlNu/VdYZ/pdXGP3Yl9g9mdiXfRrZFvzb2VZ8nNnV/F3aFbxemlV&#10;8H1qVO+Aa1PvhGtS7odsUO6LbU/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/t&#10;kG7GwAUAtNAEAaPjAgqW/xAYi/8gJIL/MC96/z83cv9IPmr/TkNk/1RIXv9ZTFv/X09Y/2RSVf9p&#10;VFP/bVVS/nFXUP10WE/8eFlO+3taTft/W0z6g1xL+YZdSfmLXkj4kF9I+JBfSPiQX0j4kF9I+JBf&#10;SPiQX0j4kF9I+JBfSPiQX0j4kF+1xwIApNoAAZb/BgeK/xQRgf8kGnn/MyJw/zsqaP9CMWH/SjZc&#10;/1E7V/9XP1P/XUJQ/2JETv9nRkz/bEhK/3BJSf90Skj/d0tG/3tMRf9/TUT/g05D/4dOQv+LT0H/&#10;kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVD/kRIB/5UnC/+VOxz/k0sv/49Z&#10;Q/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmp&#10;zHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/&#10;kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4&#10;nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHA&#10;qsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH&#10;3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvE&#10;ccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+M&#10;ZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGt&#10;qsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/khIB&#10;/5YnCv+WOxz/lEsw/5BZQ/+PY1T6jmlk8Y1wcumLen7iiYKJ3IWJktiCjpnUf5Oe0X2Xos97m6bN&#10;eZ6ozHeiqst2pazKdKmtyXOtrslysq/JcbevyHG8r8Jzva6+dL2vvnS9r750va++dL2vvnS9r750&#10;va++dL2vvnS9r750va//kxIB/5cnCv+YOxz/lUsw/5FZRP+RYFX6kGZk8I9tc+iNd4DhjICL24iH&#10;lNWFjZzSgpGhz3+Wpsx9manLe52syXmhrsh3pbDHdqmxxnWtssZ0srPGc7mzwnW6s7x1urO4drqz&#10;uHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urP/lBEB/5gnCv+ZOxz/lksw/5JZRP+SXlX6&#10;kmRl8JFqdOePc4Hgjn2M2YuFltSIi57QhZCkzYKUqcp/mK3IfZywx3ugssZ5pLTFeKi1xHautsR1&#10;tLbBdre2vHe3trd3t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7b/lREB/5kn&#10;Cv+ZOxz/l0ow/5NYRP+UXFX6lGFl8JNndOeRcILfj3qO2I2DmNKLiqDOh4+ny4STrMiBl7DGf5uz&#10;xH2ftcN7pLfCeam5wnevucJ2tbm8eLa4uHi2uLN4trewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ew&#10;ebe3sHm3t7B5t7f/lhEB/5onCv+aOxz/l0ox/5RVRP+WWVX6ll5l8JVkdOeTbILekXaO2I9/mdGN&#10;iKLNio6pyYeSrsaElrPEgZq2wn6fucJ7pLrBeaq6wXexur14tbq3eLW5s3m1ua95trisera3rHq2&#10;t6x6tresera3rHq2t6x6tresera3rHq2t6x6trf/lxEB/5smCv+bOxz/mEkx/5ZTRP+YV1X6mFtl&#10;8JdhdOeWaILek3KP1pF7mtCPhKPLjYyrx4qRscSGlbbDg5m4wX+eusF7pLvAeau8v3ezvLh4s7uy&#10;ebS7rnm1uqt6tbmoe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trj/lxEB/5smCv+c&#10;Ohz/mEkx/5hRRP+aVFT6m1hk8JpddOeYY4Lelm2P1pN3mtCRgKTKj4msxo2Ps8OJlLfChJi6wH+e&#10;vL97pb6/ea6+uXiyvrJ5sr2terO8qXu0uqZ7tbmkfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4&#10;pHy2uKR8trj/mBEB/5wmCv+cORz/mUgx/5lPRP+cUlT7nVVj8Z1ac+ebX4HemWmP1pZyms+TfKXK&#10;kYWtxZCNtMOLkrjBhZa7v4Cdvr17pcG7ea/BsnqwwKx7sb6oe7O9pXy0u6J9tbmgfba4oH22uKB9&#10;trigfba4oH22uKB9trigfba4oH22uKB9trj/mREB/50mCv+dORz/mUcx/5tNQ/+eT1P7n1Jj8aBW&#10;cuifW4DfnWSO15ptmtCXd6TKlIGtxZKKtcKOkLm/h5W9vYCcwbt7p8Szeq3Eq3uvwqZ8sb+jfbK9&#10;oH60u55/tbmcf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/trj/mREB/54mCv+dOBz/&#10;mkcx/5xLQv+gTVL8olBi8qNTcemjV3/goV6M2J5nmNCbcaPKmHutxZWFtMKSjbq+ipK/uoGbxbd8&#10;qcmrfKvHpH2uw6B+sMCdf7K9m4Czu5mBtbqYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2&#10;uJiBtrj/mhEB/54mCv+eOBz/mkYy/55JQv+iSlH9pE1g86ZQb+qnVH3hpliK2qRiltKha6HLnXWr&#10;xpqAs8KYirq8jo/CtoOZy6x9ps6if6rJnYCtxJqBsMCYgrK+l4OzvJWDtbqUg7a4lIO2uJSDtriU&#10;g7a4lIO2uJSDtriUg7a4lIO2uJSDtrj/mhEB/58mCv+eNxz/m0Yy/59HQf+kSFD+p0pf9KlMbeur&#10;UHvjrFSH3Ktck9SpZZ3Opm+nyKN6sMOfhLi7lovEsIyZzqCDpNGZhKnKloWtxZSFr8GThbG+koWz&#10;vJGFtLqRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbn/mxEB/58mCv+fNxz/m0Uy&#10;/6FFQP+mRk//qkdd9q1Ja+2wTHjms0+D37RVjtm1X5fTtWmgzrV2p8GrfLawn4XEoZWSzpSOo9KQ&#10;i6jLj4qsxo6Kr8KOibG/jomyvY6ItLuOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6I&#10;tbn/mxEB/6AmCv+fNhz/nEQx/6NDP/+oQ07/rURb+LFFaPC2SHTpu0x+48BRh9/GW47WyGuUxr1x&#10;prWzeLWlqIHDlJ+NzYmcotKHlKfMiJGrx4mPrsOJjrDAiY2yvoqMs7yKi7S6iou0uoqLtLqKi7S6&#10;iou0uoqLtLqKi7S6iou0uoqLtLr/nBAB/6EmCv+gNhz/nkIx/6VAPv+rQEz/sUBZ+rdBZPO9RG/u&#10;xUl35c5SfN3WYn/MzmiSvMVupKu7drSasX/BiqqKy3+nnc+An6jMgpmrx4OVrcSEk6/BhZGxv4aP&#10;s72HjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLv/nRAB/6ImCv+gNRz/oD8w/6c9&#10;Pf+uPEr/tTxV+r09YPDGQmfm0Ups3t5Ods3aV4e+0GKWrsVupaG8ebKVtIO9hq2IxnuqlMp4q6jJ&#10;e6Krx36crcSAma/CgZawwIKUsr6DkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7z/&#10;nhAB/6ImCv+hNBz/ojwu/6o6O/+yOEf8uzdR8sU6WObRQVzb3kJpzeJGfL7XUYyuzF+bocNtqJi8&#10;ebKRtYS7hbGJwnyukcV4rp/Fda2sxXilrsR6oK/CfJywwH6Zsb5/lrK9f5ayvX+Wsr1/lrK9f5ay&#10;vX+Wsr1/lrK9f5ayvX+Wsr3/nhAB/6MlCf+iNBz/pTkt/641OP+4M0L0wzNK59A4TtneOVrL5j1u&#10;vuBCgK7UUJChy1+dmMNtqJG9ebGLuIO4g7SIvX2xkMF5sZrBdbGlwXKvr8J1qK/Bd6OwwHmfsb97&#10;nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr3/oBAB/6QkCf+jMhz/qDQr/7MvNPm/&#10;LTzpzS9A2d4vSsrnNF+96jpzr95Bg6HTUZGXy2CdkMRupoy/eq2Gu4Gzf7iHuHq2jbt3tZW8dbWf&#10;vHK0qL1us7K+cayyvnSnsr52o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr3/oRAB&#10;/6UjCf+kMRz/rS4n/7kpL+7IJjPa3CY3yucsT73yMmOv6Dl1od1ChJbUU5CPzWKaisdwoobDeqiA&#10;v4Cte72FsXa7i7RzuZK1cbmatnC5o7Vtuau2ari0uGuytrhurLa4bqy2uG6strhurLa4bqy2uG6s&#10;trhurLa4bqy2uG6strj/oxAB/6ciCf+lLxv/syci9MIhJt3YHSTL5yM8vfIqU6/zMmah5zt2ld5G&#10;g43WVo2H0GSWhMtxnH/IeKF6xX6ldsKDqXLBiatvv4+tbL+Wrmu+na5qv6auaL+urmW9uLBlubuw&#10;Zbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7D/pRAB/6ggCP+sJhf8ux0a49ETGczlGSm9&#10;8iJBr/0qVaHzNGaW6T90jOFLf4XbWYiA1WaPfNFvlHfOdplzy3yccMmBn23Ih6Fqx4yjaMaSpGbF&#10;maVkxaClZMWopWPGsqRgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6b/qBAA/6oe&#10;CP+zHRHsyQ4PzuMOFb7yGC2v/iJDof8tVZb0OWSM7EVvhOVReX7gXIB53GeGdNluinDWdI5s03mR&#10;adJ/k2fQhJVkz4qXYs6PmGDNlZlfzZyaXs2im13Nq5tczbSaXM20mlzNtJpczbSaXM20mlzNtJpc&#10;zbSaXM20mlzNtJr/qw8A/60aB/LADQjO0woGvvAOGq/+GTCh/yRDlf8yUov4P16D8UtofexWcHfo&#10;X3Zx5GV6bOFsfmnfcoFm3XiEY9x9hmHbgohf2oeJXdmMi1vYkoxZ15iNWNaejVfWpY5W1ayOVtWs&#10;jlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI7/rw0A/7cOA83JCAG+2AkJrv0QHKH/HC+V/yk/&#10;i/83TIL+RVZ8+VBedfRZZG7xX2lo7mRtZOtqcGHqcHNf6HV1Xed6d1vmf3hZ5YR5WOSJe1bjjnxV&#10;4pN9VOKYflLhnn5R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX/xtAgAzsAGAL3O&#10;BwGu4AcLoP8SHJT/ICuK/y84gf89Q3r/SUtz/1JRbP5XV2X7XVth+WNeXvdoYFv1bWJY9HJkVvN3&#10;ZlXye2dT8YBoUfCEaVDwiWpP745rTu6TbEzumW1L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9u&#10;S+2fbkvtn27RuQMAvMUFAK3WAwGf+AsLk/8WGIn/JCSA/zQvef9BN3D/SD5o/09DYv9VR13/WktZ&#10;/2BNVv9lUFP/alFR/25TT/9yVE7/dlVM/ntWS/1/V0n9hFhI/IhZR/uNWkb7k1tF+phcRfqYXEX6&#10;mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFy9vQMArc0BAJ7fAAGS/w0Ih/8ZEn7/KRt1/zUjbP88&#10;KmT/Qy9e/0o0WP9QN1T/VjpR/1s8Tv9gPkv/ZEBK/2hBSP9sQkb/cENF/3RERP94RUL/fUZB/4FH&#10;QP+GSD//jEk9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUquxQAAntcAAI/1AAGG&#10;/w8EfP8bC3H/JBFn/ywXX/81HFn/PSFU/0UmT/9LKUz/UixI/1cvRv9dMET/YTJC/2YzQP9qNT//&#10;bjY9/3M3PP93ODv/fDk6/4E6OP+GOjf/jDs2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+S&#10;PDb/kjz/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33ncpWC&#10;5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o0pHO&#10;aNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39uXPl8&#10;d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS3GXJ&#10;kttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/g0Yk&#10;/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9pq47e&#10;aK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o&#10;0pH/hBMB/4UiBv+GNRT/hEYk/4BVNP+EXUP/hWVQ/4NtXfiAdWjyfX5x7HqGeeh3jX/ldZOF4nKY&#10;ieBwnYzfbqKO3WymkNxrq5Lbaa+U2mi1ldpnu5XaZsOW2mbMltNoz5bMac+VyGrPlshqz5bIas+W&#10;yGrPlshqz5bIas+WyGrPlshqz5b/hRIB/4ciBv+HNRT/hUYk/4RUNf+IXEP/iGRR/odrXveDcmnx&#10;gHxz632Fe+d6jILjd5KH4HSXjN5ynI/ccKGS226mlNlsqpbZarCY2Gm2mddovZnXaMaa02jMmsxq&#10;zJnGa8yawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmsJszJr/hhIB/4ghBv+INRT/hkYl/4dT&#10;Nf+LW0P/jGJR/opqXvaHcWrwhHp06oCDfeV9ioTiepCK3naWj9x0m5LacaCV2G+lmNZtq5rVa7Cb&#10;1Wq3nNRpv53UacmdzGvKncZsyZ3AbcmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ3/&#10;hxIB/4khBv+KNRT/iEYl/4pSNf+OWkP/j2FR/o5oXvaLb2rvh3h16YSBfuSAiIbgfI+M3XmUkdp2&#10;mpXYc5+Z1XClm9Ruqp7TbbGf0mu4oNJrwqHNbMehxm7HocBux6G7b8ehuHDHobhwx6G4cMehuHDH&#10;obhwx6G4cMehuHDHobhwx6H/iBEB/4ohBv+LNRT/iUYl/41RNf+SWEP/kl5R/pBlXvaObGvvi3V2&#10;6Id+gOOEhojef42P23uTlNh4mZnVdZ6c03Kkn9FwqqLQbrKj0G26pM5sxKXGb8Skv3DEpbpxxKW1&#10;ccSlsnLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpLJyxKT/iREB/4shBv+MNBT/ikYl/5BPNP+U&#10;VkP/lFtR/pNhXvaRaGvujnB26It7gOKHg4ndg4qR2X6Rl9V6l5zTd52g0HSko89xqqbOb7OnzW69&#10;qMdwwqi+ccGpuHLBqbRzwamvdMKorXTCp610wqetdMKnrXTCp610wqetdMKnrXTCp610wqf/ihEB&#10;/4whBv+NNBT/i0Ym/5NONP+WU0L/l1hQ/pZeXvaUZGrukmx25492geGMgIrch4iS2IKPmdN9lZ/Q&#10;eZyjznWjp8xyq6rLcLSryHC/rL9zvqy3dL6tsnW+rK52v6yqdr+rqHfAqqh3wKqod8CqqHfAqqh3&#10;wKqod8CqqHfAqqh3wKr/ixEB/40gBv+ONBT/jUUm/5ZNM/+ZUEH/mlVP/5paXfeYYGnvlWh16JJw&#10;gOGPe4rci4ST1oaMmtKAk6HOe5qmzHeiqsp0q67IcrivwHS8r7d1vLCwdrywq3e8r6h4va+leb6t&#10;o3m+raN5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq3/ixAB/44gBv+PNBT/j0Ql/5hKM/+bTUD/&#10;nVFO/51XW/icXGjwmmN06Jdqf+KTdYrcj4CT1oqJm9GEkKPNfpipyXmirsd1rbHEdLqzt3a5s694&#10;ubOqebqzpnq6sqN7u7Gge7ywn3y9rp98va6ffL2un3y9rp98va6ffL2un3y9rp98va7/jBAB/48g&#10;Bv+QNBT/kkMl/5pIMv+dSj//n05N/6BTWvmgWGbxn19y6pxlfeOYb4jck3qS1o+Em9CIjaPLgZar&#10;x3uhscV2sLW6d7e2r3m3tqh6uLajfLi0/+L/4klDQ19QUk9GSUxFAAUJoHy5s559urKcfruxm368&#10;sJt+vLCbfrywm368sJt+vLCbfrywm368sJt+vLD/jRAB/48gBv+RNBT/lEMk/5tGMf+gSD7/oktL&#10;/6RQWPqkVWTzpFpw66Jhe+SfaYXemnOQ15V+mdCOiKPKhZOsxH2gtL14sLmvebW5pnu2uKF9t7ad&#10;fri1m3+5tJl/urOYgLqyl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7H/jRAB/5AgBv+R&#10;NBT/l0Ik/51DMP+iRT3/pUhJ/6hMVfypUWH1qlds7qldd+eoY4HhpG2L1p55lsuVg6LAi46ttoOa&#10;tq5+qrukfLO8nn61upqAt7eYgbi1loG5tJWCurOUgrqyk4K7sZOCu7GTgruxk4K7sZOCu7GTgrux&#10;k4K7sZOCu7H/jhAB/5EgBv+SNBT/mUEj/59BL/+kQjv/qEVH/6xJU/6uTl71sFNo7LJacuSzYXvb&#10;r26EzKZ2lMCcfqK0koiuqYqUt6CFpL2ZgrG+lYO0u5OEtriShLi2kYS5tJCEubOQhLqykIS6spCE&#10;urKQhLqykIS6spCEurKQhLqykIS6spCEurL/jw8B/5IgBv+TNBT/mj8i/6E/Lv+nQDr/rEJF/7BG&#10;UPmzS1rwt1Jj6LtZa9+9ZHLRtmyCxKxzk7ajeqGqmYOunpKQt5SNn76Oi7G/jImzvIyJtbmMiLe2&#10;jIi4tYyHubSMh7qzjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6soyHurL/jw8B/5IfBv+UNBT/&#10;nD0h/6M8Lf+qPTj/r0BC/7RETPW6SVXsv1Fc5MZaYdjFYm/JvGmBu7Jwkq2qd6CgoYCtk5uLt4mW&#10;m72Dla+/hJGzvIaOtbmHjba3h4y3toiLuLWJirm0iYq6somKurKJirqyiYq6somKurKJirqyiYq6&#10;somKurL/kA8B/5MfBv+VNBX/njsg/6U5K/+sOjX/sz0/+7pCR/HBSE7oyVFS39FbWc/KYG3BwmeA&#10;srltkKSxdJ+Xqn2riqSItX+gl7t4n6y+fJqzvH+VtLqBkra4g5C3t4SPuLWEjbmzhY26soWNurKF&#10;jbqyhY26soWNurKFjbqyhY26soWNurL/kQ4B/5QfBv+WMxX/oDgf/6g2Kf+wODL/uDo79sA/QezK&#10;R0Xj1lRF1tlXWMfQXmu4yGR+qsFrjpy6cpyOtHqogK6FsnarlLhvq6m6cqW1unedtbl6mba3fZa3&#10;tn6TubR/kbqygJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7H/kg4B/5UfBv+XMxX/ojUe&#10;/6szJ/+0NC/5vjY17ck9OOLWSDjZ4E1Fzd9WVr/YXGmw0GJ7ocloi5PDb5mFvnekeLqDrW64k7No&#10;uKi2abK4tm+nt7Zzobi1dpy5tHiZurN6lruxe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8sHuV&#10;vLD/kw4B/5YfBf+ZMxT/pTAc/68wI/26LynwxjIt49Q7LNbgQDrL5UhMwOFOXLPdVmyl2F16mNJl&#10;iIrObZR9yXafc8SDp2zAkaxnvqGvZb62r2a0u7Frq7uxbqW7sXGgvLBznb2vdJq9rnSava50mr2u&#10;dJq9rnSava50mr2udJq9rnSava7/lA4B/5geBf+dMRL/qS0Z/7QqHvXCKSLk0S0h1eAzLMnoPD++&#10;6ENRseVJYaTiT3CX31Z9itpgiIDTa5J4zXeacMiCoWrFjqVmw5uoZcOsp2HCvapjuL+rZrC/rGmq&#10;v6xspb+rbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqm2iwKr/lQ0A/5oeBf+iLBD/rSgV+7sj&#10;GOjNIBfV3yUdyOgwMbzvOUSw7EBVo+pGZJfoTXGL41V9gdxhhnnVbI5y0XeVbM2BmmfKi55kyJag&#10;YcijoWDIs6Fdx8OjX77EpWG2w6VksMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6X/&#10;lw0A/5weBf+mJg3/tCAP78YXD9bdFg7I6SMiu/MuNq/0Nkii8j5Yl/FGZYvrT3CB5Vh6et9kgnPa&#10;bYht1naNaNN/kmTQiJVgz5KYXs6dmVzNqZpbzrmZWc3ImlrFypxcvcmdXrjJnl64yZ5euMmeXrjJ&#10;nl64yZ5euMmeXrjJnl64yZ7/mgwA/58dBf+sHwj4vhMI2NYLBMjoFRO69CInrvotOaL6NkqW+j9Y&#10;i/VIY4LuUm166Fx1cuRke23gbYBo3XWFZNp+iGDYhotd1o+NWtWYj1jUopBX1K6RVtS8kFbUzZBW&#10;zdGSV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZP/nAsA/6MdBP+1EgPUyQoCyNoLBrn0&#10;Fhes/yMqof8uO5X/OEmL/0JVgvhMX3ryVmdz7l5ta+pkcmbnbHdi5HR6X+J8fVzhg39a34uCV96T&#10;g1XdnIVU3KWGUtyvhlLcu4ZR3MyFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oX/oAoA&#10;/60TAdTACADGzggAueMLCKv/Fxmf/yQqlP8wOYr/OkWB/0ZPev1RWHL4WF5r9V5jZfJlaGDvbGtd&#10;7XJuWut5cFfqgHJV6Yd0U+ePdlHmlndQ5p54TuWneU3lr3pN5Lt6TOTFekzkxXpM5MV6TOTFekzk&#10;xXpM5MV6TOTFekzkxXr/pAcA2LgEAMTEBgC30wcBqvMNC57/GhqT/ycoif8zNYD/Pz95/0pHcP9R&#10;Tmn/V1Ni/V1XXvtkW1r5al5X93BgVPZ2YlL0fGRQ84NlTvKKZ0zxkWhL8JhpSvCfaknvp2tI77Bs&#10;R+63bEfut2xH7rdsR+63bEfut2xH7rdsR+63bEfut2zdrwAAxbwEALXKBACo2wUCnP8QC5H/HReH&#10;/yojfv82LXb/QTZt/0g8Zv9PQmD/VUZb/1tKV/9hTFP/Z09R/21RTv9yUkz/eFRK/35VSP6EVkf9&#10;i1hF/JJZRPuYWkP7n1tC+qdcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFzItgEAtcED&#10;AKfRAQCZ6wUCj/8SCYX/IBJ8/ywbc/81I2r/PSpi/0QwXP9LNFf/UjhT/1g7T/9ePUz/Yz9K/2hA&#10;R/9tQkX/ckNE/3dEQv99RUD/g0Y//4pIPf+QSTz/l0k7/55KO/+jSzv/o0s7/6NLO/+jSzv/o0s7&#10;/6NLO/+jSzv/o0u2ugIApsoAAJjcAACM/wgBg/8UBXj/Hgxu/yYSZf8vGV3/Nx5X/z8iUv9GJk3/&#10;TChK/1IrRv9YLUT/XS5C/2EvQP9mMT7/azI8/3AzOv91NDn/ejU3/4A2Nv+GNzX/jDgz/5Q4M/+Y&#10;OTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDmnwwAAl9QAAIjkAACA/woBcv8OAmf/EwVf/x0J&#10;V/8mDVH/LxFM/zcVR/8+F0P/RRlA/0sbPf9QHTv/VR45/1kfN/9eITX/YiI0/2cjMv9sJDH/ciUv&#10;/3cmLv99Jy3/hCgr/4spK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSn/dhUC/3MgBP9y&#10;MQz/cUMZ/3FQJv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflpj2f2Z5Zr9GWcbvJjoXHxYqZz72Gr&#10;de5gsHbuXrV37V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDjedVg43nVYON51WDjedVg43nVYON5&#10;1WDjedVg43n/dhUC/3MgBP9yMQz/cUMZ/3FQJv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflpj2f2&#10;Z5Zr9GWcbvJjoXHxYqZz72Grde5gsHbuXrV37V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDjedVg&#10;43nVYON51WDjedVg43nVYON51WDjedVg43n/dhUC/3MfBP90MQ3/ckIZ/3RPJ/94WDP/eWA//3dp&#10;Sv9zcVT/cXxc+26GY/drjmn0aZRt8mebcfBloHTvZKV27WKqeOxhsHnrYLV761+8fOpexH3qXc19&#10;513ZfeFf3n3aYOB80WLhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3/dxUC/3QfBP91MQ3/&#10;c0Ia/3dNJ/97VjT/fF9A/3pnS/93b1X+c3pe+nGDZfZujGvza5Nw8GmZc+5nn3fsZaV562Sqe+pi&#10;r33pYbV+6GC9f+hfxYDoXtCB4l/agNth3oDSYt+Ay2Pfgcpk34HKZN+BymTfgcpk34HKZN+BymTf&#10;gcpk34H/eBQC/3UfBP92MQ3/dEIa/3pMJ/9/VTT/gF1A/35lTP96blb+dndf+XSBZvVwim3xbZFy&#10;7muYduxpnnnrZ6R86WWpfuhjr4DnYraC5mG9g+Zgx4TlX9OE3WHahNNj3YPMZNyExmXchMVl3ITF&#10;ZdyExWXchMVl3ITFZdyExWXchMVl3IT/eRQB/3YeA/93MA3/dkIa/35LJ/+CUzT/g1xA/4JkTP9/&#10;bFb9enRg+Hd/aPNziG/wcI907W2WeeprnXzoaKN/52apguVlr4TkY7aF5GK/h+NhyYfgYdWH1WTa&#10;h81l2ojHZtmIwWfZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yj/ehQB/3geA/95MA3/eEEa&#10;/4FJJ/+GUjP/iFpA/4diTP+DaVf8fnFh93t7afJ3hXHuc41363CUfOhtm4DmaqKD5GiohuNmr4ji&#10;ZLeK4WPBi+FizovYZNaLzWbWi8Zn1ozAaNaMu2nWjLpp1oy6adaMumnWjLpp1oy6adaMumnWjLpp&#10;1oz/exMB/3kdA/96MA3/fD8a/4VIJv+KUDP/jFhA/4tfTP+IZ1f8hG5h9n94avF7gnLtd4p56XOS&#10;fuZvmYPkbKGH4mqoiuBnr4zfZbiO3mTEj9tk0o/OZ9OPxmjTkL9q05C6a9OQtWzTkLRs04+0bNOP&#10;tGzTj7Rs04+0bNOPtGzTj7Rs04//fBMB/3odA/97MA3/fz4a/4lGJv+PTjL/kVY//5BdS/+OZFb8&#10;iWth9oRza/B/fnPse4d66HaQgeRyl4bhbp+K32unjt1osJDcZruS22XKk9Bo0ZPGatCUvmvQlLhs&#10;0JSzbdCUr27Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZP/fRIB/3scA/98Lw3/gzwZ/41F&#10;Jf+TTTH/lVM+/5RZSv+SYFX9j2hg9opwavCEeXTrf4N85nqMg+J1lYjfcZ6N3W2nkdtpsZTZZ7+W&#10;1GfOl8drzZi9bM2Ytm7NmLBvzZiscM6XqXHOlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlqhxz5b/&#10;fhIB/3wcA/9+Lw3/hjsZ/5FDJP+WSzD/mFA8/5hVSP+WXFT9k2Nf949rafCKdHPrhH985n6JhOF4&#10;kovdc5yQ2m6mldhqs5nWaMWbyWvLm71uypy0b8qcrnHKnKpyy5umc8uao3PMmaJ0zZiidM2YonTN&#10;mKJ0zZiidM2YonTNmKJ0zZj/fxIB/30bA/9/Lw3/iToY/5RCI/+ZRy//m0w7/5xSRv+bWFL/mV9d&#10;+JVmaPGQbnLrinl75YOEhOB8j4zcdpqT2G+mmdJrtZ3Oasifvm7In7Nxx6Cscsegp3TIn6N1yZ6g&#10;dsqdnnbLm512y5qddsuanXbLmp12y5qddsuanXbLmp12y5r/gBEB/34bA/+ALw3/jDgY/5dAIv+c&#10;RC3/n0k5/6BORP+gVU/8nlta9ZxiZe6Xam/okXR54Yp/g9mDiozPe5WVyHWgnMNwrqG+b7+js3LF&#10;o6p0xaOkdsWjoHfGoZ14x6CbeMiemXnKnZh5ypyYecqcmHnKnJh5ypyYecqcmHnKnJh5ypz/gBEB&#10;/38bA/+BLw3/jzcX/5o/If+fQiz/okY3/6RMQv+kUkz3pFhX76NfYeegZmvgmnF11ZN8gcuKhY3D&#10;go+Wu3uanrV2p6SwdLinqHbCp6F4w6adecSlmnrFo5h7xqKWe8eglHvJnpR8yZ2UfMmdlHzJnZR8&#10;yZ2UfMmdlHzJnZR8yZ3/gREB/4AbA/+CLg7/kTYW/5w8IP+hQCr/pUQ0/6hKP/qpUEnyqlZS6qpd&#10;XOKpZmbXom9yy5l4gcGQgY24iIqXr4GVoKh8oqajerKpnnrBqZl8waiWfcOmlH7EpJJ+xaORfseh&#10;kH7In5B+yZ6QfsmekH7JnpB+yZ6QfsmekH7JnpB+yZ7/ghEB/4EbA/+ELg3/lDUW/546Hv+kPij/&#10;qEIy/6xHO/avTUTtsVRN5bNbVdywZWHOqGxxw590gLiWfI2uj4aYpYiRoZ2DnaeXgK2rk4C/q5GB&#10;wamPgcKnjoHDpY2BxaONgcaijIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHIn4yByJ//ghEB/4Ea&#10;A/+GLQ3/ljQV/6A5Hf+mPCb/q0Av+7BFOPK0Sz/puVNG4b1cTdO2YmDGrWlwu6Vxf7CdeYyllYKX&#10;m4+NoZOKmaeMh6mriIe/rIiHwKqIhsKoiIXDpoiFxaSIhMaiiITIoIiEyJ+IhMifiITIn4iEyJ+I&#10;hMifiITIn4iEyJ//gxAB/4IaA/+IKwz/mTIU/6I3G/+pOST/rz0s97VCM+27STnlwlI+2sJYTMy6&#10;YF+/smdvs6tufqijdoudnH6XkpeJoImSlqeCj6Wrfo+6rICNwKqBi8KogorDpoOJxaSDiMaihIfI&#10;oISHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn4SHyJ//hBAB/4MaA/+LKgz/nDES/6U0Gv+sNiH+szoo&#10;87tALenDSDHhy1E30sdWS8XAXl24uGVurLFsfaCqc4qUpHuVip+GnoCbkqV5mKKqdJi3q3eVwal6&#10;kcKnfI/DpX2NxaN+jMahf4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn3+KyJ//hRAB/4QaA/+O&#10;KAv/nzER/6cyF/+wMx35uTYi7sI9JubNRybb00w1y8xUSb7FXFuxvmNspLhqepiycYeMrHmTgaiC&#10;nHekj6Nwop+nbKK0qG6fwqdymcOmdZXEpHeSxqJ4kMeheo7In3qOyZ56jsmeeo7JnnqOyZ56jsme&#10;eo7JnnqOyZ7/hhAB/4UZA/+RJgr/oS8P/6suFf+1Lxn0vzIc6cs6HN/ZRB3R2kozxNJSR7fLWlmp&#10;xmFpnMBneJC6boSEtnaPebKAmG+vjZ9orZ2jZK2ypGWqxaRqosWjbZ3GonCZx6FylsifdJPJnXWT&#10;yp11k8qddZPKnXWTyp11k8qddZPKnXWTyp3/hw8B/4cZA/+VJAn/pCsN/68pEfq7KRPsyCwT3tg3&#10;ENPhQR7J30kwvNpRRK/TWFahzV9mlMhldIjEbIB8wHSKcb1/k2m7jJliuZydXrqxnl24yZ5irsif&#10;ZqbIn2mhyZ5rncqdbprLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm26Zy5v/iA8B/4kZA/+aIwf/&#10;qCcK/7UiDPHEIAzg1SQJ0eEwFMfmPSS940Y0suBORKbcVlKZ111hjNJjb4DPa3p0zHOEa8p+i2LI&#10;jJFcyJyVWcixllfIzpZbu82YXrLMmWGrzJlkps2ZZ6LNmGegzZdnoM2XZ6DNl2egzZdnoM2XZ6DN&#10;l2egzZf/ig4B/4sYA/+fIQX/riAG+L0YBuPREwTQ4R4JxeouGbrpOimw50M5pORKSJjiUFaM4Fdi&#10;gN1fbHbbaHVs2nJ9Y9h+g1zYjIhX2J2LVNewjVTYzYxVy9OPV8DSkVq40ZNcstGTX6zRk2Cq0ZNg&#10;qtGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZP/jA4B/48WAv+lHgP/tRUD2soLAtDhDgLE6x4NuO8sHa3u&#10;Ny6i7EA9l+tISozpT1aB6FZgdudeaWznZXBk5nB3XuN8fFngiYBW3peDU92mhFHcuIVR3dSEU9Da&#10;h1TG2IlWv9eKWLjWi1m21otZttaLWbbWi1m21otZttaLWbbWi1m21ov/jg0A/5cSAf+tFQHZvwkA&#10;zM4JAMPrDgS29R4Rq/UsIaH0NzCW80A+i/NISoHzUFR381ddbfNdZGXwZmpf7XBuWup6clbnhXZT&#10;5ZF5UeSee0/jrHxN4718TePZfFDY4HxRzuB/UsbegVPE3oFTxN6BU8TegVPE3oFTxN6BU8TegVPE&#10;3oH/kgwA/6ANANu3BgDKwwcAwNIJALX0EAap+x8Un/wsI5T8NzGK/EE9gf1JR3j9UVBu/VdXZfpe&#10;XGD2ZmFb9G9lVvF4aFPvgmtQ7oxtTuyXb0zro3FK6rBySerBckjq2HJL4+RyTtjmc07V53RO1ed0&#10;TtXndE7V53RO1ed0TtXndE7V53T/lgoA3qwCAMu6BQC9xwYAstgIAaf/Egic/yEWkv8uI4n/OS+A&#10;/0I5d/9KQm3/UEll/1ZOX/9eU1r+ZVZV/G1aUvp1XE/4fl9M94dhSvWRYkj0nGRG86ZlRfKzZkTy&#10;wWdD8tRnRe7nZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ0br6GfuogAAzbQCALy+BACvzQQApN4H&#10;AZr/FQmQ/yQVh/8wIH7/Oyp0/0Iya/9IOWP/Tj9d/1VDWP9dR1P/ZEpQ/2tNTf9yT0r/eVFH/4JT&#10;Rf+LVEP+lFZB/Z5XQP2oWD/8s1k+/L9aPvvRWj3721o9+9taPfvbWj3721o9+9taPfvbWj3721rS&#10;rQAAvbgCAK7FAgCh1QIAlvcLAo3/GAiE/yYRfP8xGnH/OCJo/z4pYP9FL1r/TDNU/1M3UP9aOkz/&#10;YDxJ/2Y+Rv9tQET/dEJB/3tDP/+DRT3/jEY7/5VHOv+eSTn/p0o4/7FKN/++Szf/wks3/8JLN//C&#10;Szf/wks3/8JLN//CSzf/wku/swAArr4AAKDNAACS3gAAif8NAYH/GgV3/yMMbf8qE2T/MRlc/zge&#10;Vf9AIlD/SCZM/08pSP9VK0T/Wy1C/2EvP/9nMT3/bTI7/3MzOf96NTf/gjY1/4s3M/+UODL/nDkx&#10;/6Q6MP+vOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yOzD/sjuwuAAAoMcAAJHYAACE7wAAfP8NAW//&#10;EQNm/xkGXv8hClb/KQ9Q/zITS/86Fkb/QRlC/0gbP/9OHTz/Ux45/1kgN/9eITX/ZCIz/2kjMf9w&#10;JC//dyUt/34mLP+HJyr/jygp/5cpKP+gKij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKij/oyqhwgAA&#10;kdEAAILhAAB4/wAAbP8IAWD/DQJX/xEDT/8YBUj/IAZD/ykIP/8xCjv/OAw4/z4ONf9EDzL/SRAw&#10;/04RLv9TEiz/WBMq/10UKf9jFSf/aRYl/28XJP93FyL/fhgh/4UZH/+PGh//kRof/5EaH/+RGh//&#10;kRof/5EaH/+RGh//kRr/aBkC/2QjBP9fLwb/XkAQ/2NLGv9nVCX/aF0v/2ZnOf9kckH/Yn1I/2CH&#10;Tv9dkFL/W5hW/1qeWf9YpFv/V6pd/lawX/1VtWD8VLxh/FTEYvtTzWP5Utxj9lLmY/FT6mPsVO1j&#10;5lbvYuBX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY+BX8GP/aRgC/2UjBP9gLgb/X0AQ/2ZJGv9qUyX/&#10;a1ww/2llOv9ncEL/ZHtJ/2KFT/9fjlT/XZZY/1udW/9ao139WKlf/FevYftWtWL6Vbxk+lXEZflU&#10;zmX3U91m81PmZu5V6mbnVu1l4VjuZdtZ72bbWe9m21nvZttZ72bbWe9m21nvZttZ72b/ahgC/2Yi&#10;BP9hLgf/YD8Q/2lIG/9tUSb/blsw/2xkOv9pbkP/Z3lL/2SDUf9hjFb/X5Va/12cXf1bomD7Wqli&#10;+lmvZPlYtWX5V7xn+FbFaPdVz2j1VOBp8FXmaelX6mjiWexo21rtadNb7mnTW+5p01vuadNb7mnT&#10;W+5p01vuadNb7mn/ahgC/2ciBP9iLgf/Yz4Q/2xGG/9xUCb/clkx/3BiO/9sa0T/aXZM/2eBUv9k&#10;i1j/YZNc/V+bYPtdoWL6W6hl+VquZ/hZtWj3WLxp9lfGavVW0WvyVeFs7FfnbORZ6WvcW+tr1Fzs&#10;bM1d7WzNXe1szV3tbM1d7WzNXe1szV3tbM1d7Wz/axcC/2ghA/9jLQf/ZzwQ/3BFG/90Tib/dlcx&#10;/3RgO/9waUX/bXNN/2p+VP9miFr+Y5Fe+2GZYvlfoGX4Xado9lytavVatGz0Wb1t9FjHbvJX1G/u&#10;V+Jv5lnmb91c6W7TXepvzV7rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcMdf63D/bBcC/2khA/9l&#10;LQf/azoQ/3RDG/95TCb/elUx/3ldPP91ZkX/cHBO/217Vv9qhVz8Zo9h+mSXZfdhn2j2X6Zr9F2t&#10;bfNctG/yWr1x8VnJcu9Y2nPoWuNz3l3mctNe6HPLX+h0xmDodMFh6HTBYeh0wWHodMFh6HTBYeh0&#10;wWHodMFh6HT/bRYC/2ogA/9mLQf/bzgQ/3hBGv99SiX/f1Ix/35bPP97Y0b/dmxP/3F3V/5tgl77&#10;aoxj+GaVaPVknWzzYaRv8l+scfBdtHPvXL917lvLdupb3XfgXeN202Dld8ph5XjEYuV4vmPleLpk&#10;5Xi6ZOV4umTleLpk5Xi6ZOV4umTleLpk5Xj/bhYC/2sgA/9oLAf/czYQ/30/Gv+CRyX/hFAw/4RY&#10;O/+BYEX/fGlP/3ZyV/5xfV/5bYhl9mqSavNmm2/xY6Ny72Grde1ftXjsXcF57FzQeuNd33vUYeJ7&#10;ymLifMJk4X28ZeF9t2bifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifLNn4nz/cBUB/2wfA/9pLAf/&#10;dzQP/4E8Gf+HRST/ik0v/4lVOv+HXUX/gmVP/3xuWP12eGD4coRn9W2ObfFpmHLvZqF27GOreetg&#10;tnzpXsR+517Yf9hh337KY9+AwWXegbln3oG0aN6BsGnfgKxp33+sad9/rGnff6xp33+sad9/rGnf&#10;f6xp33//cRUB/20fA/9rKwf/ezIP/4Y6GP+MQyL/j0st/49TOP+NWkP/iWJN/4NpV/18cmD4dn9n&#10;9HGKbvBslXTtaJ956mSqfehht4DmX8iC3WHbg8xk3ITAZtyFuGjbhbFq24Wta9yEqWzdg6Zs3YKm&#10;bN2CpmzdgqZs3YKmbN2CpmzdgqZs3YL/chQB/28eA/9vKQf/fzAO/4o4F/+RQSH/lEos/5VRNv+T&#10;WEH/kGBL+4tnVfWEb1/wfXpn63eFb+dykHbjbZt83mimgdpls4TVY8SGz2Tah8Fn2Yi3adiJr2vY&#10;iapt2YimbtqHo27ahqBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhaBv24X/chQB/3AeA/9yKAf/gi4N&#10;/442Fv+VQB//mUgp/5lPNP+YVT76llxJ9JJkU+2Ma13nhXZm4X+Bb9t4jHfTcpZ+zW2hhMlqrYnF&#10;aLuLwWjQjLZr1Y2ubdWNp2/WjKNw1oufcdiKnXHZiZty2oebctqHm3Lah5ty2oebctqHm3Lah5ty&#10;2of/cxQB/3AdA/91Jgb/hiwN/5E2Ff+ZQB3/nEYn/51MMfydUjv0nFlF7ZlgT+aUaFnfjnNj1YZ9&#10;bs1/h3jGeJGAwHObh7tvp4y2bbSPs2zIkaxu0pGlcNOQoHLUj5xz1Y2ZdNaMl3TYipZ12YmWddmJ&#10;lnXZiZZ12YmWddmJlnXZiZZ12Yn/dBMB/3EdA/94JAb/iSsM/5U1E/+cPhv/oEMk/6JJLvejUDfv&#10;olZB56FdSt+dZ1TUlW9iy414bsOFgnm7f4yCtXmWia91oY6qcq+SpnHBlKFz0JScdNGSmHbSkZZ3&#10;04+Ud9WNknfWjJF42IqReNiKkXjYipF42IqReNiKkXjYipF42Ir/dRMB/3IcA/97Iwb/jCkL/5g0&#10;Ev+fPBn/o0Ei+6ZGKvKoTTPqqVQ84qlbRNejY1PMmmxiwpN1brqLfnmyhYeDqn+RiqR7nJCeeKqU&#10;mna7lpd3z5aUedCUkXrRko9605COetSPjXrVjYx614uMeteLjHrXi4x614uMeteLjHrXi4x614v/&#10;dRMB/3McA/99IQX/jikK/5s0EP+iORf/pj4f96pEJu6uSi7lsVI13K9ZQc+oYVLFoGlhu5hybrGR&#10;enmpi4ODoYWNi5qBmJGUfqWWkHy2mI19zZeMfs+Vin7Qk4p+0pGJftOPiX3VjYh91ouIfdaLiH3W&#10;i4h91ouIfdaLiH3Wi4h91ov/dhIB/3QcA/+AIAX/kSgJ/54zD/+kNxX+qjsb869BIuq0SCjiuVAu&#10;1LRWQMmtX1G+pWdgtJ5vbaqXd3ihkYCCmYyKi5GHlZGLhKKWhoOymYOEy5iEg86WhIPQlISC0pKE&#10;gdOQhIHUjoSA1oyEgNaMhIDWjISA1oyEgNaMhIDWjISA1oz/dxIB/3QbA/+CHgT/lCcI/6AyDf+n&#10;NBP6rjgY77U9HOa8RiHcv0wszrlUP8OxXVC3qmVfraRsbKOddHeZmHyBkZOGiomPkpGCjJ+WfYqv&#10;mHqLx5h8ic6WfYjQlH6G0pJ/hdOQf4TUjoCD1oyAg9aMgIPWjICD1oyAg9aMgIPWjICD1oz/eBIB&#10;/3UbA/+FHAT/lyYH/6MvC/+rMBD1szQU67s6F+LERBjVxEgryL1TPby2W06xsGNdpqpqapykcXaS&#10;n3qAiZqDiYGWjpB5k5yVdJKsl3GSw5hzkc+Wdo7QlHiL0pF5itOQeojVjnuH1ox7h9aMe4fWjHuH&#10;1ox7h9aMe4fWjHuH1oz/eBIB/3YbA/+IGwP/miUG/6YrCf6vLAzxuS8O5sM2D93NPBbOyEcpwsJR&#10;O7a8WUyqtmFbn7BoaJWrb3SLpnd+gaKAhnmfi41xnJmSbJuplWmbv5ZrmdCUbpTRknGR0pFzj9SP&#10;dY3VjXaL1ot2i9aLdovWi3aL1ot2i9aLdovWi3aL1ov/eREB/3gaAv+MGQP/niME/6omBvi0JQjr&#10;wCgI4c0wB9TSNxTIzUUnu8hPOa/CV0qjvV9YmLhmZY2zbXGDr3V7eqt+g3GoiYpqppaPZaWnkmKm&#10;vZJjo9KRZ53TkGqY1I9tldWNbpLWjHCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDYinCQ2Ir/exEB/3wX&#10;Av+QFwL/oiED/64gBPK7HQTlyh4D2tskA8zZNRLA00MktM5NNqjJVUecxF1VkcBkYoa8a217uHN2&#10;crV8fmqzh4VjsZWKXrCljFuxvI1br9WNX6fVjWOh1oxmnNeLaJnYimqW2YhqltmIapbZiGqW2Yhq&#10;ltmIapbZiGqW2Yj/fBAB/4EUAv+VFQH/px0C/LUWAuvGEAHa2w8AzeAlBMPfNg+420EhrNVLM6DR&#10;U0OUzVpRicliXX7GaWd0w3Fwa8F7eGS/hn5dvpSCWL2lhVa+u4ZVvduGWLPah1yr2odfptqHYaHb&#10;hmOd24VjnduFY53bhWOd24VjnduFY53bhWOd24X/fhAB/4cRAf+aEQD/rRQA2r4KANHNCgDL5BAB&#10;weQlB7fjNROt4UAho95JL5fbUj6L11lLgNRgV3bRaGFtz3BpZc16cF7MhnVYzJV5VMyme1HNvHxQ&#10;zOJ8U8Hgf1W334BYsd6BWqvegVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgVym34H/gA8B/44OAf+i&#10;DQDbtQgAzsEIAMbQCQC+6RICtOklCqroMxeg5j4lluVHMovjTj+A4VVJduBdU23eZltl3W9hXt16&#10;Z1jchmtT3JVvUN2mcU3eu3JN3+FxTtHndFDG5ndSvuR4U7jkeVWy43pVsuN6VbLjelWy43pVsuN6&#10;VbLjelWy43r/gw4B/5YLAN2rBADNuAYAwsQGALrUCQCx7xQDp+4lDZ7uMxqU7T0niuxGM4DrTj52&#10;61VHbOpbTmTqY1Vd6m1aWOp3XlPqg2JO6pFlSuuhZ0fss2lG7dBpSOboaUvZ62pMz+xtTsfrb0/A&#10;6nBPwOpwT8DqcE/A6nBPwOpwT8DqcE/A6nD/iQsA6aABANCxBADBvAUAt8kGAK7aCQCk9RcFm/Un&#10;EJL1NByI9j4nf/ZHMnb2Tjts9lRCZPZaSF32Yk1X9mtRUvZ1VU33gFhI+I1aRfibXEL4q15B975f&#10;QPffYEPu7GBH4/FfSNvxYUnS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY0nS8mP+lQAA1KkAAMK1AwC1&#10;wQMAqs8FAKDnCwGY/RoGj/4pEIb/NRt+/0AldP9GLWv/TDVj/1I6XP9ZP1b/YENQ/2hHTP9xSkf/&#10;e0xD/4dOQP+UUD7/oVI9/7BUO//DVTv+4VU8+fBVQPD0VUPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3&#10;VEPn91TboQAAxbAAALW6AgCoxwIAndYEAJP8DgGL/x0Gg/8rD3r/NRdx/zwfaP9CJmD/SSxZ/08x&#10;U/9WNU7/XThJ/2U7Rf9tPUH/dj8+/4BBO/+LQzn/mEU4/6RGNv+yRzX/xEg1/91JNP/wSTf++Ek3&#10;/vhJN/74STf++Ek3/vhJN/74STf++EnJqwAAtrQAAKjBAACbzwAAjt8BAIf/EQF+/x0Edf8nC2z/&#10;LxJk/zcYXP8+HVb/RSJQ/0slS/9SKEb/WCtB/18tPv9nLzv/bzE4/3gzNv+CNDP/jTYx/5k3MP+l&#10;OC//sjou/8A7Lv/TOy3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPC3/6zy4sAAAqLwAAJrJAACM2QAA&#10;gfUDAHn/EAFu/xYDZf8fBl7/JwtX/zAPUf83E0v/PhdG/0UZQf9MGz3/Uh05/1gfNv9fITT/ZiIx&#10;/24kL/93JS3/gCYr/4woKf+XKSj/oion/60rJv+5LCb/yS0m/8ktJv/JLSb/yS0m/8ktJv/JLSb/&#10;yS2qtwAAmsUAAIvTAAB94gAAdf8FAGn/DAFf/xECV/8XA1D/HwVJ/yYHRP8uCT//Ngs7/z0NN/9D&#10;DzP/SREw/08SLv9VEyz/WxQq/2IVJ/9pFiX/chcj/3sYIf+GGR//kRoe/5wbHv+lHB3/sB0d/7Ad&#10;Hf+wHR3/sB0d/7AdHf+wHR3/sB2cwAAAjM4AAHzeAABw9QAAZf8AAFr/BgFR/w0BSf8RAkP/FwM9&#10;/x8EOP8mBTT/LQYw/zMHLf85Byr/Pggn/0MIJf9JCSP/Tgkh/1QJH/9aCh3/YQob/2kLGf9yDBf/&#10;fA0W/4YNFP+PDhT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aDxT/mg//XBwC/1cmA/9RMgb/TjwI/1dF&#10;EP9bThn/XFgi/1tjK/9ZbzL/V3o4/1SFPf9SkEH/UJlF/0+gR/9Op0n/Ta5L/0y0TP9Lu03/SsNO&#10;/0nNT/9J3VD/SOlQ/0jyUPtJ9lD2S/lQ8E37T+pP+1DnT/xQ50/8UOdP/FDnT/xQ50/8UOdP/FD/&#10;XBwC/1gmA/9SMgb/UToI/1pDEP9fTRn/X1cj/15hK/9cbTP/WXk6/1eEP/9UjkP/UpdH/1CfSf9P&#10;pkv/Tq1N/020T/9Mu1D/S8NR/0vOUv9K31L/SepT/UryU/hL9lPxTfhS60/6UuVQ+lPiUfpT4lH6&#10;U+JR+lPiUfpT4lH6U+JR+lP/XRsC/1kmA/9TMQb/VDkI/11CEP9iSxr/YlUj/2BfLP9fazT/XHc7&#10;/1mCQP9WjEX/VJVI/1KeS/9RpU7/UKxP/0+zUf9Ou1L/TcRT/0zPVP9L4FX/S+tV+kzyVfRN9lXs&#10;UPhU5lH4Vd9S+VbcU/lW3FP5VtxT+VbcU/lW3FP5VtxT+Vb/XhsC/1olA/9UMQb/WDcI/2FAEf9l&#10;SRr/ZlMj/2RdLf9iaDX/X3Q8/1x/Qv9Zikf/VpNL/1ScTv9TpFD/UatS/1CzVP9PulX/TsRW/03Q&#10;V/9N4lj8TO1Y9k7yWO5Q9VjmU/ZY31T3WddV+FnTVfhZ01X4WdNV+FnTVfhZ01X4WdNV+Fn/XxoC&#10;/1slA/9VMAb/XDQI/2U9Ef9qRxr/a1Ek/2laLf9mZDb/Y3A9/198Q/9ch0n/WZFN/1eaUP9VolP/&#10;U6pV/1KyV/9Ruln/UMVa/0/SW/xO5Fv4T+1c8FHyW+dU9FveVfVc1Vb2Xc5Y913LWPddy1j3XctY&#10;913LWPddy1j3XctY913/YBoC/1wkA/9WLwX/YDII/2o7EP9vRBr/cE4j/29XLf9rYTb/Z2w+/2N4&#10;Rf9gg0v/XI5P/1qYU/9XoFb/VqlZ/1SxW/9Tulz+UcZe/FDWX/lQ51/yUu5f51XxX91X8mDSWPNh&#10;y1n1YsVb9WLDW/Viw1v1YsNb9WLDW/Viw1v1YsNb9WL/YRkC/10jA/9aLQX/ZS8I/284EP90QRn/&#10;dksj/3VULf9xXTb/bGc//2hzRv9kf0z/YIpS/12VVv9anln/WKdc/lawX/1UumD8U8di+VLcY/NT&#10;6GPpVe5j3ljwZNBa8WXIXPJmwl3yZr1e8ma7XvJmu17yZrte8ma7XvJmu17yZrte8mb/YhkC/14j&#10;A/9eKgX/aS0I/3Q1D/96Phj/fEgi/3tRLP94Wjb/c2M//21tR/9pek7/ZIZU/2CRWP9dnFz9WqVg&#10;+1iwYvpWu2X4Vcpm9VTgZ+xW6mffWu1n0FzvacZd72q/X+9quWDvarVh72qzYe9qs2HvarNh72qz&#10;Ye9qs2HvarNh72r/YxgC/2AiA/9iJwX/bioH/3kyDv9/PBf/gkYh/4JPK/9/WDX/e2A+/3VpR/9v&#10;dE77aoFV+GaMW/Vil1/zX6Fj8FyrZu5atmnsWcRq6Vjaa+Fa6mvQXextxV/sbrxh62+2YuxvsWPs&#10;bq1k7G6rZO1tq2Ttbatk7W2rZO1tq2Ttbatk7W3/ZBgC/2EiA/9mJQT/cicH/34wDf+FOxb/iEUf&#10;/4hNKf+GVTP/gl49+31mRvZ2cE7ycnxV7m2HXOpokmLmZJxm42GmauBfsm3dXb9v2l3TcNJe6nDE&#10;YOlyumLoc7Nk6HOtZelzqWbpcqZn6nGkZ+pwpGfqcKRn6nCkZ+pwpGfqcKRn6nD/ZRcC/2IhA/9p&#10;IwT/dyUG/4IvDP+KORT/jkMd/49MJv+NUzD5ils684VjRO1/bE3oeXdV43SCXd5ujWPZaZdp02ah&#10;bs9jrHHLYbl0yGHKdcVh5Xa5ZOZ3sGbld6po5nelaeZ2omrndZ9q6HOea+lznmvpc55r6XOea+lz&#10;nmvpc55r6XP/ZhcB/2MhA/9tIAT/eyMF/4cuC/+POBL/k0Ea/5VKI/qUUS3zkVk37I1gQeWHaUrf&#10;gXRT1np+Xc90iGXKb5FsxWubccFopnW9ZrJ4umXCerdl3XuuaON7p2rje6Jr5HqebOV4m23ld5lt&#10;53aYbud1mG7ndZhu53WYbud1mG7ndZhu53X/ZxYB/2QgA/9wHgP/fiIF/4ssCf+TNxD/mEAY/ZpI&#10;IPSaTinsmFUz5ZVdPN2PZkfTiG9Ty4F5XsV7g2a/dYxuuXGWdLVuoXiwa6x8rWq7fqpq0n+kbOB+&#10;nm3hfZpv4nyXcON6lXDkeZNw5XeTceZ3k3Hmd5Nx5neTceZ3k3Hmd5Nx5nf/aBYB/2QgA/9zHAP/&#10;gSAE/44rCP+XNQ7/nT4V+J9EHO+gSyXnn1It351aN9OVY0bKjmxTw4d1XruBfme1e4hvr3eRdapz&#10;nHqlcKh+oW+2gZ5vyoKbcN6BlnHfgJNy4X6Rc+J8kHPjeo5z5HmOc+V4jnPleI5z5XiOc+V4jnPl&#10;eI5z5Xj/aRYB/2YeA/92GgP/hB8D/5IqB/+bNAz+oDsS86NBGOqmSCDip08n2KJWNsyaYEXDk2lS&#10;u41yXrOGemesgYRvpn2NdqB5mHybdqOAl3Sxg5R0xYSRdd2Dj3begY124H+Ld+F9infie4l25HqJ&#10;duR5iXbkeYl25HmJduR5iXbkeYl25Hn/aRUB/2kdA/94GQL/hx4D/5UoBv+eMgr6pDcP76g9FOas&#10;RBrdrUsk0KZUNcafXkS8mWZStJJvXayMd2ekh4BvnoKKd5h+lH2Se6CBjXqthIp5wIWIetyEh3rd&#10;goZ634CGeuB+hXrifIV543qFeeR5hXnkeYV55HmFeeR5hXnkeYV55Hn/ahUB/2sbAv97FwL/ihwC&#10;/5gmBf+iMAj1qDMM6645EOKzQRTWsUcjyqtSNMCkXEO2nmRRrZhsXKWSdGadjX1vloiGdo+FkX2K&#10;gpyChYCqhYF/vIaAgNuFgIDdg4B/3oGAfuB/gH3hfYB943uAfOR6gHzkeoB85HqAfOR6gHzkeoB8&#10;5Hr/axUB/20ZAv9+FQL/jRsC/5skA/6lLAbxrC8I57M0C926OhDQtUYhxa9RMrqpWkKwo2JPp51q&#10;W56YcmWWk3puj4+DdoiLjnyCiJmBfIanhXmGuYZ3h9eFeIXdg3qD3oF6guB/e4HhfXyA43t8f+N6&#10;fH/jenx/43p8f+N6fH/jenx/43r/axQB/3AYAv+BFAH/kBkB/58iAvqpJgTtsSkF4rovBta/Ng/K&#10;ukQgv7RPMbSuWECqqGBOoaNnWpieb2SPmndtiJaAdYCSi3t6j5aAdI6khHGNtoVvjtGFcYvdg3OJ&#10;34F1h+B+doXhfXeE43t3g+R6d4PkeneD5Hp3g+R6d4PkeneD5Hr/bBQB/3MWAv+FEwH/lBYB/6Ie&#10;AfWtIALnuCEC3cMmAtDDNA3EvkIeublNL66zVj6krl5MmqllV5GlbWKJoXVrgJ1+cnmaiHlyl5R+&#10;bZaigmmVs4Rnls2DaZPegmyP34BvjOF+cIrifHKI43pyh+R5cofkeXKH5Hlyh+R5cofkeXKH5Hn/&#10;bRMB/3YTAf+IEgH/mBMA/6cZAe+zFgHiwBUA1coeAcnHMgy+w0Acs75LLKi6VDyetVxJlLBjVYqs&#10;a1+BqXJoeaV7b3KjhXZroJF7Zp+ff2KfsYFgn8qAYpzgf2WX4X5ok+J8apDje2yN5HltjOV4bYzl&#10;eG2M5XhtjOV4bYzleG2M5Xj/bhMB/3sRAf+NEAD/nRAA+qwRANq7CwDVyQsAzc4bAcLMLwq3yT0Z&#10;rMVJKaHAUjiXvFpGjbhhUYO1aFt6snBkcq95a2usg3Fkq492X6meelupr3xZqsl8Wqfie16g43th&#10;m+N6Y5fkeWaU5XdmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd2aS5nf/cBIB/4AOAf+SDgDyowsA2bMJAM++&#10;CQDLzAkAxNMXALrSLAewzzsWpcxGJprIUDWPxFhBhcFfTXy+Z1ZzvG9ea7l3ZWS4gmteto5wWbWd&#10;c1W1rnVUtsh1U7Pndler5nZapOZ2XKDndV+c53Rgmuh0YJrodGCa6HRgmuh0YJrodGCa6HT/chIB&#10;/4YMAPuYCQDZqQYAzrUHAMbBBwDAzwkAutsTALHaKQWn2DcSnNREIZLRTTCHzlU8fctdR3TJZVBs&#10;x21XZcV2Xl7EgWNZw45oVMOda1HDrmxPxMhtTsLtbVC4629TsOtwVavqcFim63BZo+twWaPrcFmj&#10;63BZo+twWaPrcFmj63D/dw8B/40IAN6gAgDPrgUAxLkFALvFBgC10woAruEWAabhKQad4DcRk95C&#10;HYncTCl/2lQ1dddcP23VZEhl02xPX9J2VFnSgVlU0Y5dUNGdYE3SsGJL08liStLtYkvI8mZNv/Fo&#10;T7jwaVGy8GlSr+9pUq/vaVKv72lSr+9pUq/vaVKv72n/fwoA7ZYAANKmAQDEsgMAubwDALDJBgCp&#10;2AoAoecZApnnKgmQ5zcUh+ZCH33lSil05FEza+NZOmTiYUFe4mtHWOJ1S1PhgE9P4o1TS+KbVUnj&#10;rFdH5MRXRuPpV0bd9llH0PdcScj3XkrB9mBLvfZgS732YEu99mBLvfZgS732YEu99mD/iQAA2Z4A&#10;AMesAQC5tgIArsEDAKXOBgCc5AwAle8dA43vLAuF7zkVfO9BHnPvSSdq7lAvYu5XNVzuXzpW7mg/&#10;Uu5xQk3vfEZJ74lJRvCWS0Pwpk1A8blOP/LbTz7w905C5vtPQ937UUTU/FNFz/xURc/8VEXP/FRF&#10;z/xURc/8VEXP/FThlQAAy6YAALuwAACuuwEAosgCAJjVBQCQ+A8BifggBIL4Lgt5+TcTcPk/G2j5&#10;RiJg+k0oWvpULVT6XDFP+2U1S/ttOEf8dztD/IM9P/2QPzz9n0E6/q9DOP/GRDf/6kU2/P1FO/L/&#10;RD7q/0Q+5v9GPub/Rj7m/0Y+5v9GPub/Rj7m/0bQnwAAvawAAK61AACiwgAAlc8AAIrdAwCE/xIB&#10;e/8eA3T/Kgls/zMPZP87Fl3/QxtX/0ogUf9RJEz/WCdI/2AqRP9oLED/cS48/3sxOf+IMjX/ljQz&#10;/6Q2Mf+2Ny//0Dgu/+85Lf//OTH//zkz/P85M/z/OTP8/zkz/P85M/z/OTP8/znBqAAAr7EAAKK9&#10;AACUygAAh9gAAH3zBwB2/xIBbf8aA2X/JAVe/y0KWP82D1L/PRNM/0UWSP9MGUP/Uxs//1oePP9h&#10;IDj/aSE1/3IjMf99JS7/iiYr/5koKf+nKSf/uSsm/9IsJf/vLCT//y0k//8tJP//LST//y0k//8t&#10;JP//LST//y2xrgAAo7kAAJTGAACG0wAAeeEAAHH/CABn/w8BX/8VAlf/HgNR/yYFS/8uB0b/NgpB&#10;/z0MPf9EDjn/SxA2/1ESMv9YEy//XxUs/2cWKf9xFyb/fBgj/4kaIP+YGx//phwd/7cdHP/KHhz/&#10;5h8b//AfG//wHxv/8B8b//AfG//wHxv/8B+ktQAAlcIAAIbPAAB33gAAa/QAAGL/AwBZ/wsBUf8R&#10;AUr/FwJE/x8DP/8mBDr/LQU2/zQGMv86By7/QAgr/0YIKP9MCSX/Ugki/1kKIP9iCx3/awwa/3YN&#10;F/+EDhX/kg8U/6AQE/+tERP/uhET/8MSE//DEhP/wxIT/8MSE//DEhP/wxKXvgAAhswAAHfbAABp&#10;5wAAXP0AAFT/AABL/wUAQ/8MAT3/EQI3/xcCMv8eAy7/JAMq/yoEJf8vBCL/NQUf/zoFHf8/BRr/&#10;RQYY/0sGFv9SBhT/WgcS/2IHEP9sBw//dwgN/4QIDP+QCAz/nAgM/6IIDP+iCAz/oggM/6IIDP+i&#10;CAz/ogj/UCAC/0sqA/9ENgX/RzoG/0o/CP9OSQ//T1QX/09gHv9NbCT/Snkq/0iFLv9GkDL/RJo0&#10;/0OiN/9Cqjj/QbE6/0C5O/9AwTz/P8s9/z7cPv8+6D7/PfM+/z37P/8+/z7/QP8++kP/PfRE/z7u&#10;Rv8/7kb/P+5G/z/uRv8/7kb/P+5G/z//UCAC/0sqA/9FNQX/SjgG/009CP9RSA//UlIX/1FeHv9P&#10;aiX/TXcr/0qDL/9IjjP/Rpg2/0ShOP9DqTr/QrA8/0K4Pf9BwT7/QMs//0DcQP8/6UD/P/RA/z79&#10;Qf9A/0D9Qv9A9kX/QPBG/0HpSP9B6Uj/QelI/0HpSP9B6Uj/QelI/0H/UR8C/0wpA/9HNAX/TTYG&#10;/1E7CP9VRhD/VlAY/1VcH/9SaCb/UHQs/02AMf9KjDX/SJc4/0agO/9FqDz/RLA+/0O4P/9DwUH/&#10;QsxB/0HeQv9B60P/QPVD/0D9Q/9D/0P4Rv9C8Ej/Q+pJ/0TjSv9F40r/ReNK/0XjSv9F40r/ReNK&#10;/0X/Uh8C/00pA/9KMgT/UDMG/1U5CP9ZQxD/Wk0Y/1lYIP9WZCf/U3Et/1B9M/9NiTf/S5Q6/0me&#10;Pf9Hpj//Rq5B/0W3Qv9EwUT/RMxF/0PfRf9C7Ub/QvdG/0P9RvlG/0bwSf9G6Uv/R+JM/0jbTf9I&#10;203/SNtN/0jbTf9I203/SNtN/0j/Ux4C/04oA/9OLwT/VDAG/1o2CP9eQBD/YEoY/15VIP9bYCj/&#10;WG0v/1R5NP9RhTn/TpE9/0ybQP9KpEL/Sa1E/0i2Rv9HwUf/Rs1I/0XhSf9E70r/RfhK+0f9SvFK&#10;/0noTf9L307/TNdP/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TM9R/0z/VB0C/1AnA/9SLAT/WS0F/18y&#10;CP9kPBD/ZkcY/2RSIP9hXCj/XWgw/1p1Nv9WgTv/Uo0//0+YQ/9NokX/TKtI/0q1Sf9Jv0v/SMxM&#10;/0jhTf9I7k38SPlO8kv8TedO/U/dUP1Q0lL+UMxT/1HGVP9RxlT/UcZU/1HGVP9RxlT/UcZU/1H/&#10;VR0C/1EnA/9WKQT/XioF/2QvCP9qOg//bEUX/2xPIP9oWSj/ZGMw/2BwN/9cfD3/WIhC/1WTRv9T&#10;nUn/UaZL/0+wTf9Ouk/9TcZQ+k3ZUfZM6lHyTfdR51D6UttS+1TOVPxVx1b9VcFX/lW8WP5VvFj+&#10;VbxY/lW8WP5VvFj+VbxY/lX/VxwC/1ImA/9aJgT/YiYE/2osB/9xNw7/c0IW/3NMH/9wVij/a2Aw&#10;/2ZrOP9jdz7+X4NE+1uOSPlYmEz3VqFP9VWrUfNTtVPxUsFU71HQVetR51XmUvZW2lT5WMxW+lnD&#10;WPtavFr7Wrdb+1mzXPtZs1z7WbNc+1mzXPtZs1z7WbNc+1n/WBsC/1MlA/9eIwP/ZyME/3AqBv93&#10;NQ3/ekAV/3pKHf94Uyb/c1wv/G5mN/hpcj/0ZX5F8WGJSu5ek07rXJ1S6FmmVeZYsFfkV7xY4lbM&#10;Wd5W5FnYVvRbylj3XcBa+F64XPhes134Xq5e+F2rX/lcq1/5XKtf+VyrX/lcq1/5XKtf+Vz/WRsC&#10;/1YjA/9iIAP/bCAD/3UoBf99Mwv/gD0T/4FHG/9/UCT5e1kt9HZiNu5xbT7qbHlF5miES+JkjlHe&#10;YZhV216iWdZcrFvTW7he0FrGX81a32DIWvJhvlz1YrVe9GKuYPViqmH1YaZi9mGjY/dfo2P3X6Nj&#10;91+jY/dfo2P3X6Nj91//WhoC/1khAv9mHQL/cB4D/3omBP+CMQn/hjsQ/4hEGfmGTSHyg1Yr635e&#10;NOV5aT3gdHRF2m9/TNNqiVPPZpJYy2OcXcdhpmDEX7FjwV6/ZL5e0mW6X+xmsmDyZqti8malZPJl&#10;oWXzZJ9l9GOcZvVinGb1Ypxm9WKcZvVinGb1Ypxm9WL/WxoC/1wfAv9pGwL/dRwC/34kA/+HLgj/&#10;jDgO+45CFvKOSh7ri1In5IdbMN2BZjrTenBFzXV6Tshwg1XDbI1bvmmWYLpmoGS3ZKtntGO4abFi&#10;ymquY+ZqqGTvaqJm72mdZ/BommjxZ5hp8maWafNklmnzZJZp82SWafNklmnzZJZp82T/WxkC/18c&#10;Av9sGAL/eRsC/4MhA/+MLAb/kTYL9ZQ/EuyVRxnkk08i3I5YLdKHYjrKgWxFw3t1Tr52f1a4cohd&#10;tG6RYq9rm2araaZqqGezbKVnw26iZ+BunmntbZlq7myWa+9qk2zwaZJs8WeQbPJmkGzyZpBs8maQ&#10;bPJmkGzyZpBs8mb/XBkB/2IaAv9wFgL/fBkC/4YfAv+QKQT6ljMJ8Jo8DuebRBXfmksd05RVLMqN&#10;XznCh2lFu4FxT7V8e1eveIReqnSNY6Vxl2ihbqJsnWyub5psvnCYbNlxlW3rb5Fu7G6Pb+1sjW/v&#10;aoxv8GmLb/Fni2/xZ4tv8WeLb/Fni2/xZ4tv8Wf/XRkB/2QZAv9yFAH/fxgB/4odAf+UJgP2mzAG&#10;6584CuKiPxDYn0cczZlSK8SSXTm7jGZEtIduTq2Cd1enfYBeonmJZJ12k2mYc55tlHGqcZBxunKO&#10;cdFzjHLqcYpz62+Ic+1th3Pua4dz72qGcvBohnLwaIZy8GiGcvBohnLwaIZy8Gj/XhgB/2cXAf91&#10;EwH/gxYB/44aAf6YIwLxnywE56UzB92oOQzRo0Ubx51QKr6XWji1kmNErYxsTqaHdFegg3xemn+G&#10;ZJV8j2qQeZpui3emcoh2tnSFdsx0hHfpcoN36nCCd+xugnbtbIJ272qBdvBpgXbwaYF28GmBdvBp&#10;gXbwaYF28Gn/XhgB/2kVAf94EgH/hhQB/5EYAfqcHwHtpCcC4qosBNasNAvLp0MawaJOKbicWDav&#10;l2FDp5FpTaCNcVaZiHlek4WCZI2BjGqIf5dvg32kcn98s3R9fMh1fH3oc3x86nF8e+xvfXrtbX15&#10;7mt9efBpfXnwaX158Gl9efBpfXnwaX158Gn/XxgB/2sTAf97EQH/iRMA/5UVAPWgGgHoqSAB3bAk&#10;AdCwMgrGrEEYvKZMJ7OhVjWqnF9BopdnTJqSb1WTjnddjIuAZIaIimmBhZVufIOhcneCsHR1gsV1&#10;dIPnc3WB6nF2f+tvd37tbXh97mt4fPBpeHzwaXh88Gl4fPBpeHzwaXh88Gn/YBcB/24SAf9+EAD/&#10;jBEA/5kRAPGkEwDjrhYA1rYcAcu0MAjBsD8Xt6tLJa2mVDOkoV1AnJ1lSpSYbFOMlXRbhpF9Yn+O&#10;h2h5jJJtdIqecXCIrXRtiMF0bYnkc2+H6nFwhOxvcoPtbXOB7mt0gPBpdIDwaXSA8Gl0gPBpdIDw&#10;aXSA8Gn/YRcB/3EQAf+CDgD/kA4A9Z0NAOOpDADZtQwAz7kaAMW4Lge7tD0VsbBJI6erUjGep1s+&#10;lqNjSI6falGGm3JZf5h6YHiVhGZyk49sbZGcb2mQqnJmkL5zZZHhcmiO63BqiuxubIjtbG2G72tu&#10;hPBpboTwaW6E8GluhPBpboTwaW6E8Gn/YxUB/3UOAf+GDQD4lAsA3KIIANStCQDPuAoAyb0XAL+8&#10;Kwa1uTsTq7ZHIaGxUC+YrVk7j6phRoemaE9/o3BXeKB4XnKegWRrm4xpZpqZbWKZqG9fmbxwXpnf&#10;b2CW7G5jke1tZo7ua2eL72ppifBoaYnwaGmJ8GhpifBoaYnwaGmJ8Gj/ZxIB/3kMAP+KCgDfmgQA&#10;06YHAMyxCADHuwgAwcITALjCKASuvzgQpbxEHpu4TiyRtVc4iLFeQoCuZkt4q21Tcal2Wmunf2Bl&#10;pYpkYKOXaFujpmtZo7psWKPca1mg7mtcmu9qX5bwaWGS8Whjj/FmY4/xZmOP8WZjj/FmY4/xZmOP&#10;8Wb/axAB/34JAPGQBADWngMAzKoGAMS0BgC+vgUAuMgQALDIJAOnxjUNncNCG5PATCiKvVQzgbpc&#10;Pnm3ZEZxtWtOa7N0VGSxflpfsIlfWq+WYlaupWVTrrlmUq/bZVKr8mZVpPJmWJ/yZlqb82Vcl/Nk&#10;XJfzZFyX82Rcl/NkXJfzZFyX82T/cA0A/4QEAN2WAADOowMAxK4EALu3BAC0wgUArs0MAKfOIAKe&#10;zTEKlcs+FovISSOCxlIuesNaOHLBYkBrwGpHZL5zTV69fFNZvIhXVLuVW1C7pV1Ou7leTbzbXUu5&#10;919OsfZgUar2YFOl9mBVofZgVaH2YFWh9mBVofZgVaH2YFWh9mD/dwgA64wAANObAADGqAIAu7EC&#10;ALK7AgCqxwYAotMKAJ3WGgGV1iwGjNQ6EYPSRh160E8ncs5YMWrNYDhky2g/XspyRVjKfElUyYhN&#10;T8mVUUzJpVNKyblUScrcU0fI91VIwPxYSrj7WUyy+1pOrfpaTq36Wk6t+lpOrfpaTq36Wk6t+lr/&#10;fwAA3JMAAMqiAAC8rAEAsbUAAKjAAwCfywYAltkLAJHgGwGK3ywGgt85DnneQxdx3U0gatxWKGPb&#10;Xy9d2mc1WNlxOlPZez5P2YhCS9mWRUjZpkdG2rpIRdvbR0TY9ElC0/9NRMn/T0XC/1BHu/9SR7v/&#10;Uke7/1JHu/9SR7v/Uke7/1LmigAAz5sAAL+nAACysAAAp7sAAJzGAwCT0QYAi+oOAIXoHwJ+6C0G&#10;dug4Dm7oQRZm50odX+dSI1nnWylV52QtUOdtMUzneDVJ54Q4RuiROkPooDxA6bI+P+rLPj7o7z49&#10;5v8/PeD/Qj/X/0RAzv9GQM7/RkDO/0ZAzv9GQM7/RkDO/0bWkwAAxKMAALSsAACntgAAm8EAAJDM&#10;AgCG2QYAgPISAHnyHwJx8isGavI2DGPzPxJd80cYV/NPHVLzVyFN9GAkSfRpKEb0cypC9X4tP/WL&#10;Lzz2mTE69qkzOPe+NDb44TU29fk1NfP/NDfs/zY55f84OeX/ODnl/zg55f84OeX/ODnl/zjIngAA&#10;tqkAAKiyAACbvQAAj8gAAIPUAAB56AcAc/wSAWv9HQJk/ScEXv4xCFj+Ow1T/0MRTf9LFUn/UxhF&#10;/1oaQf9jHT7/bB87/3YhN/+CIzT/kCUy/58nMP+wKC7/yCkt/+oqLP//Kiz//yov+f8qL/n/Ki/5&#10;/yov+f8qL/n/Ki/5/yq5pgAAqq4AAJy5AACOxQAAgdEAAHXeAABt+gkAZf8RAV7/GgJX/yMDUv8s&#10;BUz/NAdI/zwKQ/9EDD//TA48/1MQOP9bEjX/YxQy/2wWL/93Fyz/hBkp/5MaJ/+iHCX/tB0k/8we&#10;I//tHiL//R8i//8fIv//HyL//x8i//8fIv//HyL//x+sqwAAnbYAAI/CAACAzgAAc9wAAGfpAABf&#10;/wYAWP8OAFH/FQFL/x0CRv8mA0H/LQQ8/zUFOP88BjT/Qgcx/0kILv9QCSv/Vwoo/18KJf9pDCP/&#10;dA0g/4IOHf+SDxv/ohAa/7IRGf/IEhj/5RMX//oUF//6FBf/+hQX//oUF//6FBf/+hSfswAAkL8A&#10;AIDMAABy2gAAZOQAAFj1AABR/wEASv8LAET/EAE+/xcBOf8eAjT/JQIw/ywDLP8yBCj/OAQl/z4F&#10;Iv9EBR//SgUc/1EGGv9ZBhf/YwcU/24HEv98CBD/jAgP/5wIDv+sCQ7/uwkN/9MJDf/TCQ3/0wkN&#10;/9MJDf/TCQ3/0wmRvAAAgckAAHLXAABk5AAAVOsAAEv/AABE/wAAPf8EADf/DAAx/xABLP8WASj/&#10;HAEk/yICIP8nAhz/LAIZ/zEDFv82AxP/PAMR/0IDD/9JBA3/UQQL/1oECf9mBAb/cwUD/4EFAv+Q&#10;BQH/nAUB/6sFAf+rBQH/qwUB/6sFAf+rBQH/qwX/RCQC/z8uA/88NgT/QDgE/0E9Bv9BRQj/QVEN&#10;/0BdE/8/ahj/PHcc/zqEIP83kSP/Npsl/zWkJ/80rCj/NLUq/zO+K/8yyCv/MtUs/zHlLf8x8S3/&#10;Mfst/zD/Lf8w/y3/M/8t/zb/LP44/y35Ov8u9jv/LvY7/y72O/8u9jv/LvY7/y7/RSMC/z8uA/8+&#10;NAP/QjYE/0Q7Bv9EQwj/RU8N/0RbE/9BaBn/P3Ud/zyCIf86jyT/OJon/zejKf82rCr/NrQs/zW9&#10;Lf80yC7/NNYu/zPmL/8z8i//Mvww/zL/MP8z/y//Nv8v/zn/L/k7/zD0Pf8x8T3/MfE9/zHxPf8x&#10;8T3/MfE9/zH/RiMC/0AtA/9BMgP/RjME/0g4Bv9IQAj/SUwO/0hYFP9FZRr/QnIf/0B/I/89jCb/&#10;O5gp/zqhK/85qi3/OLMu/ze9L/82xzD/NtUx/zbmMv818TL/Nfsy/zX/Mv82/zL/Ov8x+j3/M/M+&#10;/zTtQP806kH/NOpB/zTqQf806kH/NOpB/zT/RyIC/0EsA/9FLwP/STAE/0w1Bv9NPQj/TkgO/01U&#10;Ff9LYRv/SG4g/0V7Jf9CiCj/P5Qr/z6eLv89py//PK8x/zy4Mv87wzP/Os80/zrhNf867jX/Ovg1&#10;/zr/Nf86/zX7Pv818kH/N+tC/zjlRP844UX/OOFF/zjhRf844UX/OOFF/zj/SCIC/0MsA/9ILAP/&#10;Ti0E/1ExBf9TOQj/VUUO/1NRFf9RXRz/Tmoh/0t3Jv9Igyv/RY8u/0SZMP9CojP/Qas0/0G0Nv9A&#10;vTf/P8k4/z/bOP8/6jn/P/U5/z//OftA/zjxQ/866EX/POFH/zzaSP891Un/PdVJ/z3VSf891Un/&#10;PdVJ/z3/SSEC/0QqA/9NKAP/UykE/1ctBf9ZNgj/XEIO/1tOFf9YWRz/VWUi/1JyKP9Pfi3/TIow&#10;/0qUM/9Injb/R6Y4/0avOf9FuDv/RcQ8/0TSPPxE5T34RPI99UX+PPFF/z7mSP9A3Er/QdJL/0HM&#10;Tf9ByU3/QclN/0HJTf9ByU3/QclN/0H/SiAC/0gnAv9RJQP/WCUD/10qBP9gMwf/Yz8O/2JKFf9g&#10;VRz/XGEj/1ltKf9VeS7/UoQz/1CPNv1OmTn7TKI7+kuqPfhKtD/3Sr5A9UnMQPFJ4UHtSvBB6kr8&#10;QuRK/0TYTP9FzE//RsZQ/0bAUf9GvlH/Rr5R/0a+Uf9GvlH/Rr5R/0b/TCAC/0wkAv9VIQL/XSED&#10;/2MnBP9nMQb/ajwM/2pHFP9nUhv/Y1wj/19oKvtcdDD3WX819VaKOfJUlDzwUp0/7lGmQexQr0Pq&#10;T7pE6E7HROZP3UXhT+5F3U77SNRP/0nIUf9KwFP/SrpU/0q2Vf9KtFb/SrRW/0q0Vv9KtFb/SrRW&#10;/0r/TR8C/1AhAv9aHgL/Yh4C/2klA/9tLQX/cTkL/3FEEv9vThr7a1gi9WZjKfFjbzDtYHo26VyF&#10;O+Zajz/kWJhC4VaiRN9Vq0bcU7ZI2lLDStZS2ErRU+xLzFP6TcVU/068Vv9PtVf/T7BY/06sWf9N&#10;qlr/Tapa/02qWv9Nqlr/Tapa/03/Th4C/1MeAv9eGwL/ZxsC/24iA/9zKgT/dzUJ/3hAEPl3Shjy&#10;c1Qg7G9eKOdrajDiZ3U23mOAPNlfikHUXZNG0VudSc5ZpkzLWLBOyFe8UMZWzVHDV+ZRvlf3UrhY&#10;/1OwWv9Tq1z/Uqdd/1KjXf9Rol3/UKJd/1CiXf9Qol3/UKJd/1D/Tx4C/1cbAv9iFwH/bBkC/3Qg&#10;Av95JwP/fjIH+YA8DfF/RhXqe1Ad5HdbJt1zZi7VbXA30Gl6PstlhETHYo5JxGCXTcBeoFC9XapT&#10;u1u2VbhbxVa1W99WslzzV6xd/VemXv1WoWD+VZ5g/1ScYf9TmmH/U5ph/1OaYf9TmmH/U5ph/1P/&#10;UB0C/1oZAf9lFQH/cBcB/3gdAf9/JAL9hC4F84Y4CuqGQhHjhEsZ239XI9F5Yi/LdGw4xW92QMBs&#10;f0a8aIhLuGaRULVjm1OxYaVWrmCwWatfv1qpX9RbpmDvW6Jh+lqdY/tZmWT8WJZk/VeVZf5VlGX+&#10;VZRl/lWUZf5VlGX+VZRl/lX/UB0C/10XAf9pEgH/dBUB/30aAf+EIQH3iSoD7Y00B+SNPQ3ci0gW&#10;0YVUI8l/Xi7Cemg4vHVxQLdxekeyboRNrmuNUqpollanZqBZo2WrXKBkuV6eZM1em2TqXphm+F2U&#10;Z/lckmj7WpBo/FmOaP1Xjmj9Vo5o/VaOaP1Wjmj9Vo5o/Vb/UhwB/18UAf9sEQH/eBMB/4EXAf+I&#10;HQHyjyUC55MvBN6VOAnTkEUVyotRIsKFWy67gGU4tHtuQa93d0iqdH9OpXCIU6Fukleda5xbmWqn&#10;XpZptWCUaMhhkmnmYI9q91+Na/hdi2v5XIls+1qIbPxYiGv8WIhr/FiIa/xYiGv8WIhr/Fj/VBoB&#10;/2ITAf9vEAH/exIA/4UUAPqNGQDtkx8B4pkoAtiZMwjMlUIUxJBOIbyLWS20hWI3roFrQKh8c0ii&#10;eXxOnXaFVJlzjliVcZhckW+kYI1usWKLbcNjiW7iYodv9mGGb/dfhW/5XYRv+luDb/tZg2/8WINv&#10;/FiDb/xYg2/8WINv/Fj/VhgB/2QRAf9yDgD/fhAA/4gRAPWRFADomBkA3Z4gAdGeMQfHmkATvpVM&#10;ILaQViyui2A3p4ZoQKGCcEicfnlOlnuCVJJ4i1mNdpVdiXSgYYVzrmOCcr9kgHPeZIB09WJ/dPZg&#10;f3P4Xn5z+Vx+cvpafnL7WX5y+1l+cvtZfnL7WX5y+1n/WBcB/2cQAf91DgD/gQ4A/4wOAPGVEADj&#10;nREA1qMbAMuhLwbCnj4SuZlKHrCUVCupkF02ootmP5uHbkeVhHZOkIB/VIt+iFmGe5JdgXmeYX14&#10;q2R6eLxleXjZZXh59GJ5ePZgeXf4Xnl2+Vx5dfpaeXX7Wnl1+1p5dftaeXX7Wnl1+1r/WhUB/2kO&#10;AP94DAD/hAwA75ALAN2aCgDZogsA0KYYAMalLAW9ojwQtJ5IHauZUimjlVs0nJFjPpWNa0aPiXNN&#10;iYZ8U4SEhVh/gZBden+bYXZ+qGRzfbllcX7TZXF+8mNyffZgc3v3XnR6+Vx0efpbdXn7WnV5+1p1&#10;eftadXn7WnV5+1r/XRMB/2wNAP97CwD2iAkA3JMGANWdCQDRpQoAyqoVAMGpKgS3pjoPrqJGG6ae&#10;UCiemlkzlpZhPI+TaUSJj3FMg415Un2Kg1d4iI1cc4aZYG+EpmNshLdkaoTPZGqE8GJsgvZgbYD3&#10;Xm9/+VxvffpbcHz7WnB8+1pwfPtacHz7WnB8+1r/XxEB/28KAP9+CADjjAMA1pcFAM+gBwDKqAgA&#10;xK4TALutJwOyqzcNqadEGaCkTiaYoFcxkZxfOoqZZ0ODlm9KfZN3UHeRgFZyj4pabY2WXmiLo2Fl&#10;i7RjY4vMY2OL7mFlifdfZ4b4XmmE+Vxqgvpaa4H7WmuB+1prgftaa4H7WmuB+1r/YhAA/3IHAPiC&#10;AwDbjwIAz5oFAMmjBgDDrAYAvbIQALWyJAKssDULo61CF5uqTCOSplUuiqNdOIOgZUB9nWxHdpt0&#10;TXCZfVNrlohYZpWUXGKUoV9fk7JgXZPJYF2T7V9ekPheYYz5XGOK+ltkh/taZYb7WWWG+1llhvtZ&#10;ZYb7WWWG+1n/Zg0A/3cDAOOHAADTkwEAyp4EAMKnBAC7rwQAtbYNAK63IQKltjIJnbM/FZSwSiCM&#10;rVMrhKpbNH2oYzx2pWpDcKNySmqhe09loIZUYJ6RWFudn1tYnbBdVp3HXVad61xXmvpbWpX6WlyR&#10;+1lejvxYX438V1+N/FdfjfxXX438V1+N/Ff/agoA/3wAANyMAADNmAAAw6MDALqqAgCzswEArLwK&#10;AKa9HQGevC8Glro8EY24RxyFtVAnfbNZMHaxYDhvr2g/aa1wRWOreUpeqoRPWqmQUlWonlVSp69X&#10;UajGV1Cn6ldQpfxXU5/9V1Wa/VZXlv5WWJX+VViV/lVYlf5VWJX+VViV/lX/bwQA5oIAANKRAADG&#10;nQAAu6YBALKuAACqtwEAosIFAJzEGACVwyoEjcI5DYXARBh9vk4hdbxWKm66XjJouWY4YrduPl22&#10;eENYtYJHVLSPS1C0nU5Ns65QS7TFUEuz6lBKsf9RTKv/Uk6l/1JQof9SUZ7/UVGe/1FRnv9RUZ7/&#10;UVGe/1H/dgAA3YkAAMqXAAC+ogAAs6oAAKmzAACgvAIAmMYGAJHMEgCLzCUChMs0CXzJQBJ1yEob&#10;bcdTI2fFXCphxGQwXMNtNlfCdjpTwoE/T8GOQkvBnUVIwa5GR8HFRkfB6kZEvv9JRbn/Skez/0tJ&#10;rf9MSqv/TEqr/0xKq/9MSqv/TEqr/0zpfwAA0ZAAAMKeAAC1pwAAqq8AAKC4AACWwQIAjMsHAITV&#10;DQCA1R4BedUuBXLUPAxs00cUZdJQG1/RWSFa0WInVdBrLFHQdTBNz4E0Sc+ON0bPnTlE0K47QtDG&#10;O0PQ6jpAzf0+Psv/QEDD/0JBvf9DQrn/REK5/0RCuf9EQrn/REK5/0TdiAAAx5gAALijAACrqwAA&#10;oLQAAJW+AACLyAMAgNEHAHjhDQB04R0BbuErA2jgNwhh4EIOXOBNFFfgVhlT4F8dT+BpIkvgcyVH&#10;4H4oROCLK0Lgmi0/4asvPuLBLz7i5S883/oxOd7/NDnZ/zY60P84O8z/OTvM/zk7zP85O8z/OTvM&#10;/znNkgAAvKAAAK2oAAChsQAAlbsAAInFAAB+zwIAdNoGAG7rEQBo6x4BYusqA13sNQZX7D8LUuxI&#10;D03sURNK7VoWRu1jGUPtbRxA7XgePe6FITrukyM476MkNvC2JjXx0iY07/MmNOz/JjLr/ygy5/8r&#10;M+T/LDPk/ywz5P8sM+T/LDPk/yzBnAAAsKYAAKOuAACWuAAAicMAAH3NAABx2AAAZ+YGAGL2EQBc&#10;9x0BV/cnAlL3MQRN+DoGSPlCCUT5SwtB+lQOPvpcEDv7ZRI4+28UNft7FjL8iRgw/ZgZLv2qGyz+&#10;vxwr/+MdKvz6HSr6/x0q9/8cKvf/HSr3/x0q9/8dKvf/HSr3/x2zowAApKsAAJe2AACJwQAAe8sA&#10;AG/WAABj3wAAW/UGAFX/EABQ/xkBS/8jAkb/LANC/zQEPv88BTr/QwY3/0sHNP9TCDH/Wwku/2QK&#10;K/9vDCj/fA0m/4sOJP+cECL/rhEh/8USIP/pEx///BMe//8THv//Ex7//xMe//8THv//Ex7//xOm&#10;qQAAmLMAAIq/AAB7ygAAbtUAAGDfAABU5wAATv8EAEn/DgBD/xQAP/8dATr/JQI2/ywCMv8zAy//&#10;OgMr/0EEKP9IBCX/TwUi/1cFIP9gBh3/bAca/3kHGP+KCBb/mwgV/60JFP/DCRP/4wkT//gJE///&#10;ChP//woT//8KE///ChP//wqasQAAi70AAHzIAABt1AAAX+AAAFHmAABH9QAAQf8AADz/CQA3/xAA&#10;Mv8VAS7/HQEq/yMBJv8pASL/LwIf/zUCHP87Ahn/QgMW/0kDE/9RAxH/WgMP/2YEDf90BAv/hQQK&#10;/5YFCf+oBQj/uQUH/9AFB//jBQf/4wUH/+MFB//jBQf/4wWNugAAfccAAG3TAABf4AAAUOcAAELt&#10;AAA6/wAANf8AAC//AgAq/woAJv8PACL/FAAe/xoBGv8fARb/IwET/ygBEP8tAQ7/MwEM/zkCCv9B&#10;Agf/SQID/1MCAP9eAgD/bAIA/3wDAP+NAwD/nQMA/6wDAP+1AwD/tQMA/7UDAP+1AwD/tQP/OScC&#10;/zMyAv81NAP/ODYD/zg7BP82QwX/M04H/zFbCf8vaA3/LXYR/yuEFP8pkRb/KZsY/yikGf8orRr/&#10;KLUb/ye+HP8nyBz/J9Qd/yfkHf8n7x7/J/ke/yf/Hv8n/x7/J/8d/yj/Hf8r/x7/Lf8f/C//H/wv&#10;/x/8L/8f/C//H/wv/x//OicC/zQxAv84MQP/OzQD/zs5BP86QQX/N0sH/zVYCv8zZQ7/MXMS/y+B&#10;Ff8tjhf/LZgZ/yyhG/8sqhz/K7Id/yu7Hv8rxB//K9Af/yrhIP8q7SD/Kvcg/yr/IP8r/yD/K/8f&#10;/yz/H/8v/yH8Mf8i9zP/Ivcz/yL3M/8i9zP/Ivcz/yL/OyYC/zUwAv87LwL/PjED/z82BP8+PQX/&#10;PEgH/ztVC/85Yg//N28T/zV9F/8zihn/MpUb/zGeHf8wpx7/MK8f/zC3IP8vwCH/L8si/y/cIv8v&#10;6iP/L/Uj/y/+I/8v/yL/MP8i/zD/I/sz/yX1Nf8l8Df/JvA3/ybwN/8m8Df/JvA3/yb/PCYC/zkt&#10;Av8/LAL/Qy0D/0QyBP9DOQX/Q0UH/0JSC/9AXxD/PmsV/zt4GP85hRv/N5Ae/zeaIP82oyH/Nasi&#10;/zWzI/80vCT/NMYl/zTUJf805ib/NPEm/zT7Jv81/yX+Nf8m+jb/KPM4/ynsOv8p5jz/KuY8/yrm&#10;PP8q5jz/KuY8/yr/PSUC/z0qAv9DKAL/RykD/0ktBP9KNgX/SkEH/0lNDP9HWhH/RWcW/0J0Gv9A&#10;gB3/Powg/z2VIv88niT/O6Ym/zuuJ/86tyj/OsEo/zrNKf864Sn+Ou4p+zr5Kfc7/yn2Ov8r8Dv/&#10;Leg9/y7hP/8u20H/LttB/y7bQf8u20H/LttB/y7/PiUC/0EmAv9IJAL/TCUC/08pA/9SMwX/UT4H&#10;/1FJDP9PVhL/TGIX/0pvHP9HeyD/RYYj/0ORJf9Cmif/QaIp/0GqKv1Asiv8QLws+z/ILfg/2y30&#10;QOst8ED3Le1A/y/rP/8x5EH/MttD/zPRRP8zy0b/M8tG/zPLRv8zy0b/M8tG/zP/QCQC/0UjAv9M&#10;IAL/UiEC/1YmA/9ZLwT/WToH/1lGDP9WURL/VF0Y/1FqHf5OdSH8TIEl+UqLKPdJlSv1R50s80em&#10;LvJGri/wRbgw70XEMe1F0zHoRugx5Ub2MuJF/zXfRP8200f/N8pI/zjESv84v0v/N79L/ze/S/83&#10;v0v/N79L/zf/QSMB/0kfAf9RHAH/VxwC/1wjAv9gLAP/YDYG/2BBC/9eTRH9W1gY+FhkHfRVcCPx&#10;U3wn7lCGK+tPkC7pTZkw50yhMuVMqjPjS7Q04kvANeBLzzXbS+Y21Ur0ONFK/zrOSv88xEz/PL1N&#10;/zy4T/88tE//O7RP/zu0T/87tE//O7RP/zv/QiIB/0wcAf9VGAH/XBkB/2MgAv9mKAP/aDIF/2g9&#10;CfpmSBD0Y1MX7mBfHepdayPmWnYo4leBLd9VizDcU5Qz2VGdNtVQpjjTT6860E+7O85OyTzLT+E9&#10;x0/yPsNP/0DAT/9Bt1H/QbFS/0CtU/9AqlT/P6pU/z+qVP8/qlT/P6pU/z//Rh8B/1AZAf9ZFQH/&#10;YhcB/2gdAf9sJAL/by4D+W84B/FuRA7ra04V5WhbHN9kZyPaYHEq1F17L9BbhTTMWI44yVeXO8dV&#10;oD3EVKk/wlO0Qb9TwkK9U9ZDuVPtRLZT/UWzVP9FrFb/RKdX/0SkWP9DoVj/QqFY/0KhWP9CoVj/&#10;QqFY/0L/SB0B/1MWAf9dEgH/ZhQB/20ZAf9yIQH7dSkC8nYzBel2Pgvic0oS229XGtJrYiPNZ2wr&#10;yGR2McRhfzfAXok7vVySPrpbmkG3WaREtViuRrJXu0ewV81IrVjoSKpY+kmnWf9IoVr/SJ1b/0eb&#10;XP9GmVz/RZlc/0WZXP9FmVz/RZlc/0X/SxoB/1cTAf9hEAD/axIA/3IWAP94HAH1eyQB630tA+J+&#10;OQfZe0YQ0HZTGslxXiTDbWgsvmpxM7pnezi2ZIM9smKMQa9glUWsXp9HqV2pSqZctkukXMdMolzi&#10;TZ9d90ycXv9MmF//SpVg/0mTYP9IkWD/R5Fg/0eRYP9HkWD/R5Fg/0f/ThgB/1oRAf9kDgD/bxAA&#10;/3YTAPx9FwDvgR4B5IQnAtuENAXQgUMPyHxPGcF4WiO7c2QstXBtM7Fsdjqtan8/qWeIQ6VlkUei&#10;Y5tKn2KlTZxhsU+ZYMFQl2DcUJVh80+TYv9OkGP/TI5k/0uMZP9Ki2T/SItk/0iLZP9Ii2T/SItk&#10;/0j/UBYB/1wQAP9oDQD/cg4A/3oQAPaBEgDphhcA3oogAdKKMATJhkAOwYJNGbp9VyO0eWEsrnVq&#10;NKlycjqkb3tAoGyERJ1qjUiZaJdMlWehT5JmrVGQZb1SjmXUU4xm8FGLZ/9QiGf/Todo/0yGaP9L&#10;hWf/SYVn/0mFZ/9JhWf/SYVn/0n/UhQB/18OAP9rCwD/dQwA+X4NAPCFDgDjixAA1o8aAMyOLgTD&#10;iz0Nu4dKGLSDVSKtfl4rp3tnM6J3bzqddHhAmXKARZVviUmRbZNNjWyeUIpqqlOHarlUhWrPVIRr&#10;7lODbP9Rgmz/T4Fr/02Aa/9MgGv/SoBr/0qAa/9KgGv/SoBr/0r/VBIB/2EMAP9uCgD9eAkA6III&#10;ANyJCQDYjwsA0JMXAMaTKwO+kDsMtoxIF66IUiGnhFwroYBkM5x8bTqXeXVAknd9RY51hkqKcpBO&#10;hnGbUYJvp1R/b7ZVfW/LVnxv61R8cP9Se3D/UHtv/057b/9Ne27/S3tu/0t7bv9Le27/S3tu/0v/&#10;VxEA/2MKAP9wBwDwfAUA3IUFANSMCADQkwkAypYUAMGXKQO5lDkLsZBGFqmNUCCiiVoqnIViMpaC&#10;ajmRf3I/jHx6RYd6g0qDeI1Of3aYUXt1pFR4dLNWdnTIVnV06FV1df1TdXT/UXVz/092cv9NdnH/&#10;THZx/0x2cf9MdnH/THZx/0z/WRAA/2YHAP9zBADhfwEA1ogEAM+QBgDKlggAxJoSALybJgK0mDcJ&#10;rJVEFKSRTh+djlcolopgMZCHaDiLhHA/hoJ4RIF/gUl9fYtNeHuWUXR6olRxebFWb3nFVm565lVu&#10;evxTb3n/UXB3/09xdv9NcXX/THF1/0xxdf9McXX/THF1/0z/Ww4A/2kEAPZ3AADdggAA0IsDAMmT&#10;BQDEmQYAvp4QALafJAKunTQIpppBE5+WTB2Yk1UnkZBeL4uNZTeFim09gIh1Q3uFfkh2g4hMcoKT&#10;UG6AoFNrf65VaH/CVmd/41VogPpTaX7/UWp8/09re/9NbHn/TGx5/0xsef9MbHn/TGx5/0z/XgwA&#10;/2wBAOZ6AADWhgAAy48CAMSXBAC+nQQAuKIOALGjIQGpojIHoZ8/EZmcShuSmVMli5ZcLYWTYzV/&#10;kWs7eo5zQXWMfEZwioVLa4iRT2eHnVJkhqxUYoa/VWGG4VRhhvlSY4T/UGWB/09mf/9NZ37/TGd+&#10;/0xnfv9MZ37/TGd+/0z/YQoA/28AAOB+AADQiQAAxpMBAL+bAwC4oQIAsaYLAKqoHgGjpy8Fm6U9&#10;D5SiSBmMn1EihZxZK3+aYTJ5mGk5dJVxP2+TeURqkoNIZZCOTGGPm09ejqpSW469UlqO3lJbjfhQ&#10;XIv/T16I/05ghf9MYYP/S2GD/0thg/9LYYP/S2GD/0v/ZAUA9XQAANqCAADLjgAAwZcAALieAQCx&#10;pQAAqasHAKOtGgCcrCwElas6DI2oRRaGpk8ff6RXKHmiXy9zoGY1bZ5uO2icd0BjmoFFX5mMSVuY&#10;mUxXl6hOVZe7T1SX3E5UlvZOVZT/TViQ/0xZjf9LW4r/SluK/0pbiv9KW4r/SluK/0r/aAAA5XkA&#10;ANGHAADFkgAAu5wAALGiAACpqQAAobECAJuzFQCVsygCjrI2CYawQhJ/rkwbeKxUI3KqXCpsqGQx&#10;Z6dsNmKldTtdpH9AWaOKQ1Wil0dRoadJT6G6Sk6i2UlOoPVJTp//SVCZ/0lSlv9IVJL/R1SS/0dU&#10;kv9HVJL/R1SS/0f/bgAA3n8AAMqNAAC+mAAAs6AAAKqnAAChrgAAl7YAAJG6EACMuiMBhbkyBn64&#10;Pg53tkkXcbVSHmuzWiVlsmIrYLFqMFuwczVXr305U66JPU+tlkBMraVCSq25Q0mu2EJIq/VDR6r/&#10;REml/0RLoP9ETZz/RE2c/0RNnP9ETZz/RE2c/0TqdQAA0oYAAMOTAAC3nQAArKQAAKKrAACYswAA&#10;jrsBAIXBDACBwh0Ae8ItA3XBOglvwEURab9PGGO+Vx5evV8jWbxoKFW7cS1Ru3swTbqHNEq6lTdH&#10;uqU5Rbq4OkS61zlDuPU7Qrb/PUKz/z5Erv8+Ran/PkWp/z5Fqf8+Ran/PkWp/z7gfQAAyY0AALua&#10;AACuogAAo6kAAJixAACOuQAAhMECAHnJBwB0yxQAcMwmAWvLNQVly0AKYMpLEFvKVBZXyV0aUsll&#10;H07IbyNLyHomR8iGKUTIlCxCyKQuQMi4Lz/J1y8/x/UwPcT/MzvD/zU8vv82Pbj/Nz24/zc9uP83&#10;Pbj/Nz24/zfRhgAAwJUAALKfAAClpwAAmq8AAI63AACDvwAAeMcDAG7PBwBl1w0AY9gdAGDYLQJb&#10;2DoEV9hGCVPYUA1P2FkRS9diFUfXbBhE13cbQdeEHj7YkyA82KMhO9m3Ijra1SI61vIjN9T/JzbS&#10;/yk00f8rNsr/LTbK/y02yv8tNsr/LTbK/y3FkAAAtp0AAKilAACcrQAAj7YAAIO+AAB3xwAAbM8C&#10;AGLWBwBa5A4AWOQcAFTkKQFQ5DUDTOU/BUjlSQdF5VMKQuZcDT/mZg885nESOud+FDfnjBY155wX&#10;M+iuGTLpxhky6OoZMeX+GS/k/xwu5P8eLeL/IC3i/yAt4v8gLeL/IC3i/yC6mgAAqqMAAJ2rAACQ&#10;tAAAg70AAHfGAABrzwAAX9YAAFTeBABR8BAATfAbAErwJgFG8TACQvI6Az7yQwQ780sFOPNUBzb0&#10;XQgz9GgJMPV0Cy71gQws9pEOKvaiDyj3txAn+NYRJ/b0ESbz/xEm8f8RJfH/EyXx/xMl8f8TJfH/&#10;EyXx/xOtoQAAoKkAAJKzAACEvAAAdsYAAGnPAABd2AAAUd8AAEnuBABG/A4AQv0XAD7+IQA7/ioB&#10;N/8zAjT/OgIw/0IDLf9KAyv/UwQo/1wFJf9mBSL/cwYg/4MHH/+UCB3/pggc/7wIG//iCRr/+Qka&#10;//8JGf//CRn//wkZ//8JGf//CRn//wmipwAAk7EAAIW7AAB2xgAAadAAAFvaAABO4AAAQ+UAAD77&#10;AQA6/wwANv8TADL/GwAv/yMAK/8qASj/MQEk/zcBIf8/Ah//RgIc/04CGf9YAxb/YwMT/3ADEv+B&#10;BBH/kwQQ/6cED/+9BQ7/4AUO//YFDv//BQ7//wUO//8FDv//BQ7//wWVrwAAhroAAHfFAABo0AAA&#10;WtsAAEzhAABA5wAAN/MAADL/AAAu/wcAKv8OACb/EwAj/xoAH/8gABv/JgAY/ysBFf8yARL/OAEQ&#10;/0ABDv9IAQz/UgEJ/10CBv9rAgT/fQIC/5ACAf+jAgD/tgIA/80DAP/sAwD/7AMA/+wDAP/sAwD/&#10;7AOIuQAAeMQAAGnQAABb3QAAS+MAAD7pAAAy7gAAK/8AACb/AAAh/wAAHf8IABr/DQAW/xEAE/8W&#10;ABD/GgAO/x8AC/8kAAn/KgAG/zAAAv83AQD/QAEA/0oBAP9WAQD/ZAEA/3UBAP+IAQD/mgEA/6oB&#10;AP+7AQD/uwEA/7sBAP+7AQD/uwH/LysB/ysyAv8vMQL/MDQC/y85A/8rQQP/J0wE/yNYBf8hZgb/&#10;IHQH/x6CCf8ejgv/HpgM/x6hDf8eqQ7/HrAP/x24D/8dwRD/HcsQ/x3bEf8d6BH/HfIR/x38Ef8e&#10;/xH/Hv8Q/x7/EP8f/xH/H/8S/yH/E/8i/xP/Iv8T/yL/E/8i/xP/LysB/y4wAv8yLwL/MzEC/zI2&#10;A/8vPgP/K0kF/ylWBv8nYwf/JXEI/yR+C/8jigz/I5UO/yKeD/8iphD/Iq0R/yK1Ef8ivRL/IscS&#10;/yLUE/8i5RP/IvAT/yL6E/8i/xP/I/8S/yP/Ev8j/xT/JP8V/ib/Fvwn/xb8J/8W/Cf/Fvwn/xb/&#10;MCoB/zEtAv81KwL/Ny0C/zYyA/80OgP/MkUF/y9SBv8tYAf/LG0K/yp6DP8phg7/KJEQ/yiaEf8o&#10;ohL/J6oT/yexFP8nuRT/J8MV/yfPFf8n4RX/J+0V/yf4Ff8o/xX/KP8V/yj/Fv8n/xf8Kf8Y9iv/&#10;GfQs/xn0LP8Z9Cz/GfQs/xn/MSkB/zQpAf85KAL/OyoC/zwuAv86NgP/OUIF/zdPBv81XAj/M2kL&#10;/zF2Dv8wghD/L40S/y6WFP8unhX/LaYW/y2tFv8ttRf/Lb4Y/y3KGP8t3Bj/LeoY/y31GP0u/xj6&#10;Lv8Y+S3/Gvkt/xzzL/8c7TH/Heoy/x3qMv8d6jL/Heoy/x3/MykB/zgmAf89JAH/QCUC/0EpAv9C&#10;MwP/QT4F/z9KBv89Vwn/O2QM/zlwD/83fRL/NogU/zWRFv81mhf/NKIZ/zSpGf8zsRr/M7ob/zPF&#10;G/0z0xv6M+Yb9zTzG/M1/hvxNP8d8DP/H+4z/yDnNv8h4Tf/Id44/yHeOP8h3jj/Id44/yH/NScB&#10;/z0iAf9CIAH/RiAB/0glAv9KLwP/SToE/0dGBv9FUgn/Q18N/0FrEf8/dxT/PYIX/jyMGfw8lRr7&#10;O50c+TulHfg6rR72OrYe9TrAH/M6zh/wOuMf6zvxH+g6/SHmOv8j5Dr/JeE6/yXYPP8m0D3/Js0+&#10;/ybNPv8mzT7/Js0+/yb/OSQB/0EeAf9HGwH/SxsB/08iAf9RKwL/UTYE/09BBv9MTQn/S1oO/Elm&#10;EvhHchb1RX0Z80OHG/FCkR3vQpkf7UGhIOxBqSHqQLIi6EC8IudAyiPkQd8j4EHvJNxA/CfYQP8p&#10;1D//Ks9A/yrHQv8qwkP/KsBD/yrAQ/8qwEP/KsBD/yr/PCAB/0UaAf9LFwH/URcB/1YfAf9YJwL/&#10;WDED/1c8BfxVSAn2UlQO8lBhE+5ObRfqTHgb50qCHuVJjCDiSJUi4EedJN5HpSXcRq4m2kW5J9hF&#10;xijURdwpz0buKstF+y3IRf8uxUX/L8BG/y+6SP8vtUn/LrRJ/y60Sf8utEn/LrRJ/y7/QB0B/0kW&#10;Af9QEwH/VhQA/1wbAf9fIwH/YCwC+l83BPNdQgjtWk8N51hcE+JWaBjeU3Ic2lF9INZPhiTSTo8n&#10;0E2YKc1MoCvLS6ktyUqzLsdKvy/FStAwwkvoML1L+DK6Sv8zuEv/M7NM/zOuTf8zqk7/MqlO/zKp&#10;Tv8yqU7/MqlO/zL/QxoB/0wTAP9UEAD/XBIA/2EXAP9lHgH7ZicB8mYxA+plPQbjY0oL3GBXEtVd&#10;YhnQWm0fzFd3I8hVgCfFVIkrwlKSLsBRmjC+UKMyu0+tNLlPuTW3T8g2tE/iNrFP9DeuUP84rFD/&#10;OKdR/zejUv82oFP/NZ9T/zWfU/81n1P/NZ9T/zX/RhcB/1ARAP9YDQD/YBAA/2YTAP9qGQD0bCEB&#10;6m0rAuFsNwTZakUK0GdSEspjXhrFYGggwV5yJr1ceyq6WoQut1iMMbRXlTSxVZ42r1SoOK1Uszqq&#10;U8I7qFPaO6VU8DyiVf88oVX/O51W/zqaV/85l1f/OJdX/zeXV/83l1f/N5dX/zf/SRQA/1MOAP9c&#10;DAD/ZQ0A/2sPAPpvEwDschkA4nQjAdhzMgPOcUIJx21PEsFqWhq7Z2Qht2RtJ7NidiyvX38wrF6H&#10;NKlckDenW5k6pFmjPKFZrj6fWL0/nVjRQJpZ7D+YWf4/l1r/PpRb/zyRW/87j1v/Oo9b/zqPW/86&#10;j1v/Oo9b/zr/TBIA/1YNAP9gCQD/aAoA+m8MAPNzDgDldxEA2nkbAM95LgLHdz4Jv3RLEblwVhqz&#10;bWAhr2ppKKpnci2nZXoyo2ODNqBhjDmdYJU8ml6fP5ddqkGVXbhCk13LQ5Bd6EOPXvxBjl//QItf&#10;/z6KX/89iF//PIhf/zuIX/87iF//O4hf/zv/ThEA/1gKAP9jBwD6bAYA53MGAN14CADaewsA0X4X&#10;AMh+KwLAfDsIuXlIEbJ2Uxmscl0hp29mKKNtbi6fanczm2h/N5hmiDuVZZE+kWObQY5ip0OMYbRF&#10;iWHHRYhi5UWGYvpDhmP/QoRj/0CDY/8+gmP/PYJj/zyCY/88gmP/PIJj/zz/UA8A/1sHAP9mAwDs&#10;bwIA3HYDANR8BwDRgAkAyoIUAMKDKAK6gTkHs35GEKx7URmmd1ohoXRjKJxyay6Yb3MzlG18N5Fr&#10;hDuNao4/imiYQoZno0SEZrFGgWbDR39m4Ud/Z/hFfmj/Q35o/0F9Z/8/fGf/Pnxn/z18Z/89fGf/&#10;PXxn/z3/Ug4A/10DAP1pAADhcgAA1noCAM5/BQDKgwgAxYYSALyHJgG1hjYGroNDD6eAThihfFgg&#10;m3lgJ5Z3aS2SdHAzjnJ5N4pwgTyGbos/g22VQ39soUV8a65Hemu/SHhr3Uh4bPZGeGz/RHds/0J3&#10;a/9Ad2r/P3dq/z53av8+d2r/Pndq/z7/VAwA/18AAPJsAADddgAA0H0CAMmDBADEhwYAv4oQALeM&#10;IwGwijQFqYhBDqKFTBecgVUfln9eJpF8Zi2MeW4yiHd2N4R1fzuAdIg/fHKSQ3hxnkZ1cKxIc2+9&#10;SXFw2UlxcPRHcXH/RHJw/0Jyb/9Bcm7/P3Ju/z5ybv8+cm7/PnJu/z7/VgoA/2IAAOZvAADXeQAA&#10;zIEBAMWHAwC/iwQAuY4OALKQIAGrjzEFpIw/DZ2KShaWh1MekYRcJYuBZCyGf2sxgn1zNn57fDt6&#10;eYY/dneQQnJ2nEVvdalIbHW6SWt11ElrdfJHa3X/RWx1/0Ntc/9BbXL/P21y/z9tcv8/bXL/P21y&#10;/z//WQcA/2UAAOJyAADRfAAAx4QAAMCKAgC5jwIAs5IMAKyUHQCmky8EnpE8C5iPSBSRjFEci4la&#10;JIaHYiqBhWkwfIJxNXiBejp0f4M+cH2OQmx8mkVpe6dHZnq4SGR70Ehke/BHZXv/RGZ6/0NneP9B&#10;aHb/P2h2/z9odv8/aHb/P2h2/z//WwQA92kAAN12AADNgAAAw4gAALuOAAC0kwEArZcJAKeYGgCg&#10;mCwDmZY6CpKURRKMkk8aho9XIoCNXyh7i2cudolvM3KHdzhthYE8aYSLQGaCl0NigaVGYIG2R16B&#10;zUdege9GX4H/RGB//0Jhff9BYnv/P2N6/z9jev8/Y3r/P2N6/z//XgAA6W0AANZ5AADIhAAAvowA&#10;ALaTAACulwAAppsEAKCdFwCanSkCk5w3CIyaQxCGmE0YgJZVH3qUXSZ1kmUscJBsMWyOdTZnjX46&#10;Y4uJPl+KlUFciaNEWom0RViJy0VYiO1EWIj/Q1mG/0Fbg/9AXYH/Pl2A/z5dgP8+XYD/Pl2A/z7/&#10;YgAA5HEAAM9+AADDiAAAuZEAALCXAACnmwAAnqEAAJijEwCToyUBjaI0BoahQA2An0oVeZ1THHSb&#10;WiNvmWIoaphqLmaWcjJhlXw3XZSGOlmSkz5WkqFAU5GyQVKSyUJSketBUpD/QFKP/z9Vi/8+Voj/&#10;PVeH/z1Xh/89V4f/PVeH/z35ZwAA3XYAAMmDAAC9jQAAs5UAAKmbAACgoAAAlqcAAI+pDwCLqiEB&#10;hakwBH+oPAp4p0cSc6VQGG2jWB5oomAkZKFnKV+gcC5bnnkyV52ENlOckTlQnJ87TpuwPUycxz1M&#10;m+o8TJn/PEyY/zxNlf88T5H/O1CP/ztQj/87UI//O1CP/zvrbQAA03wAAMOJAAC3kwAArJoAAKKf&#10;AACZpQAAjqsAAIWwCwCBsRsAfLErAnewOAdxr0MNa65NFGatVRlhrF0eXatlI1mqbidVqXcrUaiC&#10;L02njzJKp541SKevNkenxjZGpuk2RaT+N0Wj/zdGoP83SJz/N0ma/zdJmv83SZr/N0ma/zfidAAA&#10;yoMAALyPAACwmAAApZ4AAJukAACQqwAAhbEAAHq4BAB2uRQAcrklAW25MwRouD8IY7hJDl63UhNa&#10;tloYVrZiHFK1ayBOtHUkS7SAJ0izjipFs50sQrOuLUGzxS5Bs+ktQLD+Lz+v/zE+rf8yQKj/MkGm&#10;/zJBpv8yQab/MkGm/zLVfAAAwooAALWWAAConQAAnaMAAJKqAACHsQAAfLcAAHC+AwBowg4AZsMd&#10;AGPDLQFewzkEWsNECFbCTgxSwlcQT8FfFEvBaRdIwXMaRcB+HULAjCA/wJsiPcCtIzzBxCM8wOkj&#10;Or7+Jji8/yg3u/8pOLj/Kji2/ys4tv8rOLb/Kzi2/yvJhQAAuZMAAKycAACgogAAlKoAAIixAAB8&#10;uAAAcb4AAGbFAwBbywgAV80TAFbOIwBTzjIBUM4+A03PSAVJz1IIRs9bC0PPZQ5Az28QPs97EzvP&#10;iRU5z5kXN8+rGDbQwxg2z+gYNM37GzLL/x0xyv8fMMn/IS/I/yEvyP8hL8j/IS/I/yG+jwAAr5oA&#10;AKKhAACWqQAAirAAAH24AABxvwAAZsYAAFvMAgBQ0gcAR9oMAEbcGABF3CcARN01AUHdQAI/3ksD&#10;Pd5VBDrfXwY432kHNd92CTPghAsx4JQML+GmDS7hvA4t4uAOLd74Dyvd/xIq3P8UKdr/Fija/xYo&#10;2v8WKNr/Fija/xazmAAApaAAAJmnAACLsAAAfrgAAHHAAABlyAAAWc4AAE7TAABE2wQAP+kNAD3p&#10;FwA76iMAOeouADbrOAE060IBMexLAi/tVQMt7V8DKu5rBCjueAUm74gGJe+aByPwrgci8cgHIvDt&#10;ByHs/wch6/8IIOv/Ch/q/wsf6v8LH+r/Cx/q/wuonwAAm6YAAI2vAAB/uAAAccEAAGTKAABY0AAA&#10;TNYAAEHdAAA45AAANfYMADP3FAAw9x4ALvgnACv5MAAo+TgBJvpAASP7SQEh+1IBHvxdAhz9aQIa&#10;/XkDGP6LAxf/ngMV/7MEFP/TBBT+9AQT/P8DE/r/AxP5/wMT+f8DE/n/AxP5/wOdpQAAj64AAIC4&#10;AABywgAAZMsAAFbTAABJ2gAAPt8AADTkAAAu9AAAK/8KACj/EAAl/xcAIv8fAB//JgAc/y0AGf80&#10;ABf/PAAU/0QBEv9OARD/WQEO/2cBDP93AQv/igIK/58CCf+1Agj/1QIH//QCB///Agf//wIH//8C&#10;B///Agf//wKRrQAAgrgAAHPCAABkzAAAVtUAAEjdAAA74gAAMOcAACfuAAAj/wAAIP8EABz/DAAZ&#10;/xEAFv8WABP/GwAR/yEADv8nAA3/LgAK/zYAB/8+AAT/SAAA/1QAAP9iAQD/cwEA/4cBAP+dAQD/&#10;sgEA/8oBAP/qAQD/8wEA//MBAP/zAQD/8wGEtwAAdMEAAGXMAABW2AAAR98AADnlAAAt6gAAI+4A&#10;ABz9AAAY/wAAFf8AABH/BAAP/wsADf8OAAn/EQAG/xUAA/8aAAD/IAAA/yYAAP8uAAD/NwAA/0EA&#10;AP9NAAD/XAAA/20AAP+CAAD/lgAA/6gAAP+6AAD/wwAA/8MAAP/DAAD/wwD/JC8B/yUvAf8oLwH/&#10;JzEB/yQ2Av8gPgL/GkkD/xdWA/8VZAP/E3IE/xJ/BP8SigT/EpQE/xKdBf8SpAX/EqwG/xKzBv8S&#10;ugb/EsMG/xPOB/8T3wf/E+sH/xP2B/8T/wf/E/8G/xP/Bv8U/wf/FP8I/xP/CP8V/wn/Ff8J/xX/&#10;Cf8V/wn/JS4B/yktAf8rLAH/Ky4B/ykzAv8kOwL/H0YD/x1TA/8bYQT/GW4E/xd7BP8XhwX/F5EF&#10;/xeaBv8XoQb/F6kH/xewB/8Xtwj/F8AI/xjKCP8Y2wj/GOgI/xj0CP8Y/Qj/Gf8I/xn/CP8Z/wn/&#10;Gf8K/xj/C/8a/wv/Gv8L/xr/C/8a/wv/Ji0B/ywpAf8uKAH/LyoB/y0vAv8pNwL/J0MD/yRQA/8i&#10;XQT/IGoF/x53Bf8egwb/Ho0H/x6WB/8engj/HqUJ/x6sCf8eswn/HrwK/x7GCv8e0wr/HuUK/x7x&#10;Cv8f/Ar+H/8K/R//C/wf/wz8Hv8N/B//Dvch/w73If8O9yH/Dvch/w7/KioB/y8mAf8yJAH/MyUB&#10;/zIqAf8xNAL/Lz8D/y1MA/8qWQT/KGYF/yZyBv8lfgf/JYkI/yWSCf8lmgr/JaEL/yWoC/8ksAz/&#10;JLgM/yXBDP8lzg3/JeEN/CXvDfkm+gz2Jv8N9Sb/D/Ql/xD0Jf8R8ib/Eu0n/xLtJ/8S7Sf/Eu0n&#10;/xL/LiYB/zQiAf83IAH/OSEB/zglAf85LwL/ODsC/zVHA/8zVAX/MWEG/y9tB/8ueQn/LYQK/y2N&#10;DP8slg3/LJ0N/yylDv0srA/8LLQP+yy9D/ksyRD2LN0Q8y3sD+8t+A/tLf8S6yz/FOos/xXpLP8W&#10;5S3/FuAu/xbgLv8W4C7/FuAu/xb/MiMB/zgdAf88GwH/PhsB/0AiAf9BKwH/QDYC/z5CA/88TwX/&#10;OVwG/zhoCP02cwv7NX4M+DWIDvc0kQ/1NJkQ8zSgEfIzqBLwM7AS7zO5E+4zxRPrNNcT5zTqEuM0&#10;9xThNP8X3jP/Gdwz/xrbM/8a1DT/Gs41/xrONf8azjX/Gs41/xr/Nh8B/zwZAf9BFgD/RBYA/0ce&#10;Af9JJwH/SDIC/0Y9A/9ESQX6QlYH9kBiCfI/bgzvPXkP7TyDEOo8jBLoO5QT5zucFOU7pBXjOq0V&#10;4jq2FuA7whbfO9IW2jvoF9Q69hrQOv8czTr/Hss6/x7KOv8fxDv/H8A8/x7APP8ewDz/HsA8/x7/&#10;ORsB/0AVAP9FEQD/ShMA/04ZAP9QIgH/UCwB/U43AvZLQwTwSVAH60hdCudGaQ3jRXQQ4ER+E91D&#10;hxXbQpAX2EGYGNVAoBnTQKkb0UCyHM9AvR3NQMwdykHkHsZA9CDCQP8iv0D/I71A/yO7QP8jtkH/&#10;I7NC/yKzQv8is0L/IrNC/yL/PRcA/0QRAP9KDgD/UBAA/1QVAP9WHQD9ViYB81UxAetTPQPlUksG&#10;31BYCtpOYw7UTG4T0Ep4Fs1JgRnLSIobyEeSHcZHmh/ERqMhwkasIsBFtyO+RcUkvEXcJLhG8CW1&#10;Rv8nskb/J7BG/yeuRv8nqkf/JqdI/yanSP8mp0j/JqdI/yb/QBQA/0gOAP9OCwD/VQ4A/1kRAP9c&#10;FgD0XR8A6lwqAeJbNwLaWkYF0ldTC8xVXhDIU2gVxFFyGcFQexy+T4QfvE2MIrlNlSS3TJ0mtUun&#10;J7NLsSmxSr8qr0rRKqxL6yupS/wspkv/LKVM/yujTP8qn03/Kp1N/ymdTf8pnU3/KZ1N/yn/QxEA&#10;/0sMAP9TCAD/WgsA/14NAPlgEADrYRYA4WIhANZiMQHOYUEFx19OC8JcWRG9WmQXuVhtG7ZWdh+z&#10;VX4isFOHJa5SjyirUZgqqVCiLKdQrC2lT7kvo0/LL6BQ5i+eUPkwnFD/L5pR/y6YUf8tllL/LJRS&#10;/yuUUv8rlFL/K5RS/yv/RhAA/04JAP9WBQD+XgYA72IHAOdlCgDkZg4A1mcZAM1oLQHFZz0Fv2VK&#10;C7ljVRK0YF8XsF5pHKxccSGpWnokplmCKKRYiyuhVpQtn1WdL5xVqDGaVLQzmFTFM5ZU4TSTVfYz&#10;klX/MpFW/zGPVv8wjVb/LoxX/y2MV/8tjFf/LYxX/y3/SQ4A/1EFAP9aAQDuYgAA32cDANhqBgDV&#10;awoAzW0VAMVuKQG+bTkEt2tHC7FoUhGsZlwYqGRlHaRibSKhYHUmnl5+KZtdhi2YXI8vlVqZMpNZ&#10;pDSQWbA2jlnANoxZ2zeKWfM2iVr/NIhb/zOHW/8xhlv/MIVb/y+FW/8vhVv/L4Vb/y//SwwA/1QA&#10;APteAADiZQAA2GsBAM9uBQDMcAgAxnISAL5zJgG3czYEsXBECqtuTxGma1kYoWlhHZ1naiKZZXIn&#10;lmN6KpNigy6QYIwxjV+VNIpeoDaHXq04hV28OYNd1DmCXvA4gV//NoBf/zSAX/8zf1//MX5f/zB+&#10;X/8wfl//MH5f/zD/TQkA/1YAAO5hAADdaQAA0W8AAMpzAwDFdQYAwHYQALh4IwCxeDMDq3ZBCaVz&#10;TBCfcFYXm25fHZZsZyKTam8nj2h3K4xnfy+JZYgyhWSSNYJjnTeAYqo5fWK5Ontizzt6Yu45emP/&#10;OHpj/zZ5Y/80eWP/Mnli/zF5Yv8xeWL/MXli/zH/TwcA/1kAAOZkAADXbAAAzHMAAMR3AgC/eQQA&#10;uXoOALJ8IACsfDEDpXo+CZ94ShCadVMXlXNcHZFxZCKNb2wniW10K4VsfC+CaoUyf2mPNXxomzh5&#10;Z6c6dma2O3RmzDxzZ+s7c2f/OHNo/zZzaP81c2f/M3Nm/zJzZv8yc2b/MnNm/zL/UQQA/1wAAOJn&#10;AADScAAAx3YAAMB6AAC6fQIAtH8MAK2BHQCngS4CoH88CJp9Rw+VelEWkHhaHIt2YiGHdGkmg3Jx&#10;K39xei98b4MyeG6NNXVtmDhybKU7cGu0PG5ryTxta+k7bWz+OW1s/zdubP81bmv/NG5q/zJuav8y&#10;bmr/Mm5q/zL/UwAA9F8AAN5qAADNcwAAw3oAALt+AAC1gQAAroMJAKiFGgCihSsCm4Q6B5WCRQ6Q&#10;f08Vin1YG4Z7XyCBeWclfXdvKnp2dy52dIAyc3OLNW9yljhscaM6aXCyPGhwxjxncOc7Z3H8OWhx&#10;/zdocP81aW//NGlu/zNpbv8zaW7/M2lu/zP/VgAA62IAANhuAADJdgAAv30AALeCAACwhQAAqIcG&#10;AKKJFwCciikBlok3BpCHQwyLhU0ThYJVGYCAXR98f2UkeH1tKXR7dS1wen4xbXmINGl3lDdmdqE6&#10;Y3awO2F2xDxhduU7YXb7OWJ2/zdjdf81Y3P/NGRy/zNkcv8zZHL/M2Ry/zP/WAAA5mYAANJxAADF&#10;egAAu4EAALKHAACrigAAoowCAJyOFACXjyYBkY40BYuMQAuFikoRgIhTGHuGWx12hWMicoNqJ26C&#10;citqgHsvZ3+GM2N+kTZgfZ45XXyuOlt8wTtbfOM6W3z6OFx7/zdde/81Xnn/NF93/zNfd/8zX3f/&#10;M193/zP+XAAA4WoAAM11AADAfgAAtoYAAK6LAACljgAAm5EAAJWTEQCQlCIBi5MxA4WSPQl/kUgP&#10;eo9RFnWNWRtxjGAgbIpoJWiJcClkh3ktYYaDMV2FjzRahJw2V4OsOFWDvzlVg+E4VYL5N1aC/zVW&#10;gf80WH//M1l9/zJZff8yWX3/Mll9/zLvYAAA224AAMd6AAC7gwAAsosAAKiQAACfkwAAlJYAAI2Z&#10;DgCJmh4AhJouAn6ZOgd5l0UNdJZOE2+VVhhqk14dZpJlIWKRbSZej3YqW46BLVeNjTBUjJozUYyq&#10;NU+MvTVPjN41T4v3NE+K/zNQif8yUYb/MVKE/zFShP8xUoT/MVKE/zHqZQAA0nMAAMJ/AAC2iAAA&#10;rJAAAKKUAACYmAAAjJwAAISfCgCAoBkAfKEpAXegNgVyn0EKbZ5LD2idUxRknFsZYJtjHVyaayFY&#10;mXQlVZh+KVGXiixOlpguS5aoMEqWvDFJltwwSZT2MEmT/zBJkv8wSpD/L0uN/y9Ljf8vS43/L0uN&#10;/y/iawAAynkAALyFAACxjwAAppQAAJuZAACRnQAAhqIAAHqmAwB2pxMAc6gkAG6oMgNqqD0GZadH&#10;C2GmUA9dpVgUWaRgGFWjaBxSo3EfTqJ8I0uhiCZIoZYoRaCmKkShuitDodoqQ5/1K0Kd/ytCnP8s&#10;Qpv/LESX/ytEl/8rRJf/K0SX/yvXcgAAw4AAALaMAACqlAAAn5kAAJSeAACJowAAfqgAAHCuAABq&#10;sA4AaLEdAGWxLAFhsTgDXbBDBlmwTApVr1QOUq9dEU6uZRVLrm8YSK15G0Wthh5CrJUgP6ylIj6t&#10;uSM9rdgiPav1Izyp/yU7p/8mO6b/Jjuk/yY7pP8mO6T/Jjuk/ybMegAAu4gAAK6SAACimQAAl54A&#10;AIykAACAqgAAda8AAGm0AABeuQYAW7oUAFm7JABWuzEBU7s9A1C7RwVNu1AHSrpZCke6Yg1EumwQ&#10;Qbp3Ez65hBU8uZMXObmjGDi5txk3utYZN7j0GjW2/xw0tP8eM7P/HzOy/yAzsv8gM7L/IDOy/yDB&#10;gwAAtJEAAKaYAACbngAAj6UAAIKrAAB2sQAAa7YAAF+8AABUwQMATMUNAEvFGQBJxigASMY1AEXH&#10;QAFDx0oDQMdTBD7HXQY7x2cIOcdzCjfHgAw0x5ANMsehDjHItQ8wyNMPMMb0EC7E/xMtwv8VLMH/&#10;FivA/xcrwP8XK8D/FyvA/xe4jQAAqpcAAJ6eAACRpQAAhKwAAHiyAABruQAAYL8AAFTDAABKyAIA&#10;QM0HADrSDgA50hsAONMoADfTNQA21EAANNVLATPVVQEx1mACL9ZsAy3XegQr2IsFKtidBSjZsQYn&#10;2s0GJ9fvBibU/wkl0v8LJNH/DCPQ/w0j0P8NI9D/DSPQ/w2ulgAAoJ0AAJSkAACGrAAAebQAAGy7&#10;AABgwgAAVMYAAEjLAAA+0AAANdUEAC3dCgAs4RMAK+IfACnjKgAo5DUAJ+Q/ACblSgAk5lUAI+Zh&#10;ASHnbgEg534CHuiQAh3ppAIb6bwCGuriAhrm/AIZ5f8DGeT/BBjj/wUY4/8FGOP/BRjj/wWjnQAA&#10;lqQAAIisAAB6tQAAbL0AAF/EAABTygAAR84AADzTAAAy2gAAKt8AACXuCQAj8BEAIfEZAB/xIgAd&#10;8isAG/M0ABn0PgAX9EgAFfVSABP2XwAS9m4BEfeAARD4lAEP+aoBDvnGAQ757QEN9v8BDfT/AQ3z&#10;/wEN8/8BDfP/AQ3z/wGZowAAi6wAAHy1AABtvgAAX8YAAFLNAABF0gAAOdgAAC/eAAAm4gAAH+oA&#10;ABz7BgAZ/w4AF/8TABT/GgAS/yEAEP8oAA7/MAAN/zkAC/9DAAn/TgAG/1wABP9sAAL/gAAB/5YA&#10;AP+tAAD/ygAA//AAAP//AAD//wAA//8AAP//AAD//wCNqwAAfbUAAG6/AABgyAAAUtAAAEPXAAA3&#10;3QAAK+IAACLmAAAZ6gAAFfkAABL/AAAQ/wgADv8OAAz/EQAJ/xYABv8cAAP/IgAA/yoAAP8zAAD/&#10;PQAA/0kAAP9XAAD/aQAA/34AAP+VAAD/rAAA/8cAAP/oAAD/+gAA//oAAP/6AAD/+gCAtQAAcL8A&#10;AGHJAABS0wAAQ9sAADXhAAAp5gAAHuoAABXuAAAQ+AAADv8AAAv/AAAI/wAABP8GAAD/CgAA/w4A&#10;AP8RAAD/FQAA/xsAAP8jAAD/KwAA/zYAAP9DAAD/UwAA/2UAAP96AAD/kQAA/6YAAP+4AAD/zwAA&#10;/88AAP/PAAD/zwD/HC8B/yAsAf8hLAH/Hi4B/xozAf8UPAH/D0YB/w1UAv8LYQL/CW8C/wl7Av8J&#10;hgL/CZAC/wmZAv8JoAL/CacC/wmtAv8JtAL/CbwB/wnFAf8J0QL/CeMC/wnvAv8J+QH/Cv8B/wr/&#10;Af8K/wL/Cv8C/wr/Av8L/wP/C/8D/wv/A/8L/wP/Hy0B/yMpAf8kKQH/IisB/x4wAf8YOAH/FEMB&#10;/xFQAv8QXgL/DmsC/w53Av8OgwL/Do0C/w6VAv8OnQL/DqQC/w6qAv8OsQL/DrkC/w7BAv8OzQL/&#10;Dt8C/w7sAv8O+AL/Dv8C/w7/Av8P/wP/D/8D/w//BP8Q/wT/EP8E/xD/BP8Q/wT/IyoB/yYmAf8o&#10;JQH/JycB/yMrAf8eMwH/G0AB/xlNAv8WWgL/FGcC/xNzAv8TfgL/E4kD/xORA/8TmQP/E6AC/xOn&#10;A/8TrgP/E7UD/xO+A/8TyQP/E9oD/xTpA/4U9gP7FP8D+RX/A/kV/wT4Ff8F+BX/BvgV/wb4Ff8G&#10;+BX/BvgV/wb/JiYB/yoiAf8sIAD/KyIB/ygmAf8nMAH/JDwB/yJJAv8fVQL/HWIC/xtuA/8begP/&#10;GoQD/xqNA/8alQP/GpwE/xqjBP8bqgT/G7IE/xu6BP8bxQT8G9ME+RvnBPUc9ATyHP8F8Rz/BvAc&#10;/wfvHf8I7x3/Ce8c/wnuHP8J7hz/Ce4c/wn/KiIB/y4dAP8wGwD/MBwA/zAiAP8wLAH/LjcB/ytE&#10;Av8oUQL/Jl0D/yRpA/8jdQT/I38E/iOIBP0jkQX7I5gF+iOgBfgjpwb3I64G9SO3BvQjwQbyJM8G&#10;7iTkBuol8gboJf4I5iT/CuQl/wvjJf8M4yT/DOIk/wzhJP8N4ST/DeEk/w3/Lh4A/zMYAP81FgD/&#10;NRUA/zgdAP84JwH/NzMB/zQ/Af8ySwL/L1gD+y5kBPgtbwT1LHoF8yyDBvEsjAbvLJQH7SycCOws&#10;owjqLKsI6SyzCOcsvgnmLMwJ4i3iCN4t8QrbLP4M1i3/DtQs/w/SLP8Q0Sz/EM8s/xDOLf8Qzi3/&#10;EM4t/xD/MhkA/zcUAP86EQD/PBIA/z8ZAP9AIgD/Pi0B/zw5Afo6RQL0OFID8DdeBOw2agXpNXQG&#10;5jV+COQ0hwjiNJAJ4DSYCt40nwrcM6cL2jOwDNgzuwzVM8kN0jTfDc408A/KNP0SxzT/E8U0/xTD&#10;NP8VwzP/FcA0/xW/NP8UvzT/FL80/xT/NhUA/zsQAP8+DQD/Qw8A/0YUAP9GHAD/RiYA9kQyAe9C&#10;PwHpQEwD5D9ZBN8+ZAbbPW8I2Dx5CtQ8ggzRO4sNzzuTD806mhDLOqIRyTqrEsg6tRPGOsITxDrV&#10;FMA76xW8OvsXuTr/GLc6/xm2Ov8ZtTr/GLI7/xixO/8YsTv/GLE7/xj/ORIA/z8NAP9DCQD/SAwA&#10;/0sQAP9MFQD1TB8A60oqAORJNwHdSUYC1UdTBNBGXwjMRWkLyURzDcZDfBDDQoQSwUKME79BlRW9&#10;QZ0Wu0CmF7pAsBi4QLwZtkDMGrNB5hqvQfccrUH/HatB/x2pQf8cqUH/HKZB/xulQf8bpUH/G6VB&#10;/xv/PRAA/0IJAP9IBQD/TQgA/1ALAPlRDwDrUBUA4U8gANhQMQDPUEECyU9OBcROWgnATGQNvUtt&#10;ELpKdhO3SX4VtUiHF7NHjxmxR5cbr0agHK1Gqh6rRbYfqUXGH6dG4CCkRvQgoUb/IZ9H/yCeR/8g&#10;nkf/H5tH/x6aR/8emkf/HppH/x7/QA0A/0YEAP9MAAD4UgIA6FUEAOFVCADiVQ0A1VUZAMxXLADF&#10;VzwCv1ZKBrpVVQq2U18OslJoEq9QcRWsT3kYqk6BGqhNih2lTJIfo0ycIKFLpiKfS7EjnUvAJJtL&#10;2CWZS/Allkz/JJVM/ySUTP8jk0z/IpFN/yGRTf8hkU3/IZFN/yH/QgoA/0kAAP9RAADmVwAA3VsB&#10;ANVcBQDSWwkAy1wUAMNeKAC8XjgCtl1GBrFbUQqtWVsPqVhkE6ZWbBejVXQaoFR9HZ5ThR+bUo4i&#10;mVGXJJdQoSaVUK0nklC8KJFQ0CiOUOwojVH+J4tR/yaLUf8lilL/JIlS/yOIUv8jiFL/I4hS/yP/&#10;RQcA/0sAAPBVAADfWwAA02AAAMxhAwDIYQYAw2ERALtkJAC1ZDQCr2NCBaphTgqlX1cPoV1gFJ5c&#10;aBibW3AbmFl4HpVYgSGTV4okkFaTJo5VniiLVakqiVS3K4dUyyuFVekrhFX8KoNW/yiDVv8nglb/&#10;JYFW/ySBVv8kgVb/JIFW/yT/RwMA/08AAOdYAADZYAAAzWQAAMZmAQDBZgQAu2YOALRpIACuaTEC&#10;qGg/BaNmSgqfZVQPmmNdFJdhZRiTYG0ckF51H45dfSKLXIYliFuQKIVamiqDWaYsgFm0LX9Zxy59&#10;WeYtfFr6LHta/yp7W/8oe1v/J3ta/yZ6Wv8lelr/JXpa/yX/SQAA+1IAAONcAADSYwAAx2gAAMBr&#10;AAC6awIAtWsNAK5tHQCobi4Bo208BZ1rSAqZalEPlGhaFJBmYhiNZWocimNyIIdieiOEYYMmgWCM&#10;KX5flyt7XqMteV6xL3ddxC91XuIvdV75LXVf/yt1X/8pdV//KHVe/yZ1Xv8mdV7/JnVe/yb/SwAA&#10;8FUAAN5fAADNZwAAw2wAALtvAAC1cAAAr28KAKhxGgCjcisBnXI5BJhwRQmTbk8Oj21YFItrYBiH&#10;aWcchGhvIIFndyN9ZoAmemSKKXdjlCx1Y6EucmKvL3BiwTBvYt8wbmP3Lm9j/yxvY/8qb2P/KG9i&#10;/ydvYv8nb2L/J29i/yf/TQAA61gAANljAADJagAAv3AAALdzAACwdAAAqXQHAKN2FwCedygBmHY3&#10;BJN1QgiOc0wOiXFVE4VwXRiBbmUcfm1sH3tsdCN4an0mdGmHKXFokixuZ54ubGesMGpnvjFpZ9ww&#10;aWf1Lmln/yxpZ/8qamf/KWpm/yhqZv8namb/J2pm/yf/UAAA51sAANNmAADFbgAAu3MAALN3AACr&#10;eQAApHgDAJ16FACYeyUBk3s0A456QAeJeEoNhHZTEoB1Wxd8c2IbeHJqH3VxciJyb3smb26FKWxt&#10;kCxpbJwuZmyqMGRsvDFjbNkwY2z0L2Ns/y1kbP8rZGv/KWVq/yhlav8oZWr/KGVq/yj9UwAA418A&#10;AM5pAADBcQAAt3cAAK97AACnfQAAnn0AAJh+EQCTgCIAjoAxAol/PgaEfUgMf3xREXt6WRZ3eWAa&#10;c3doHm92cCFsdXglaXSCKGZzjitjcpouYHGoL15xujBdcdQwXXHyLl5x/yxecP8rX3D/KWBv/yhg&#10;bv8oYG7/KGBu/yjxVQAA3mIAAMptAAC9dQAAs3sAAKuAAACiggAAmIEAAJGDDwCNhR8AiIUuAoOE&#10;OwV+g0UKeoFOD3WAVhRxf14Ybn1mHGp8bSBne3YjY3qAJ2B5iypdeJgsWnemLlh3uC9Xd9EvV3fx&#10;Llh2/yxYdv8qWXX/KVp0/yhadP8nWnT/J1p0/yftWQAA12YAAMVxAAC5egAAr4AAAKaEAACdhgAA&#10;kYcAAIqJDACGihsAgosrAX2KOAR4iUIIdIhMDW+HVBJshVsWaIRjGmSDax5hgnQhXYF9JFqAiShX&#10;f5YqVX6kLFJ+ti1Rfs4tUX3vLFJ9/ytSfP8pU3v/KFR6/ydUev8nVHr/J1R6/yfoXgAA0GsAAMB2&#10;AAC0fgAAq4UAAKGJAACXiwAAiY0AAIOPCAB+kBcAe5EnAXaRNANykD8GbY9JC2mOUQ9ljVkTYoxg&#10;F16LaBtbinEeV4l7IVSIhiRRh5QnT4aiKU2GtCpLhswqS4XuKUyE/ylMg/8oTIP/J02B/yZOgf8m&#10;ToH/Jk6B/ybhYwAAyXAAALt7AACwhAAApooAAJuOAACRkQAAhJMAAHqVAgB1lxIAcpgiAG+YMAJq&#10;lzsEZpdFCGKWTgxflVYPW5RdE1iTZRdVk24aUZJ4HU6RhCBLkJEjSZChJEeQsiZFkMomRY/tJUWN&#10;/yVFjP8lRov/JEaK/yRGiv8kRor/JEaK/yTYaQAAw3YAALWBAACrigAAn48AAJWTAACKlgAAfpoA&#10;AHCdAABrnw4AaJ8cAGagKgFioDcCX59BBVufSghYnlILVJ5aDlGdYhJOnGsVS5x1GEibgRpFm48d&#10;QpqfH0CasCA/msggP5nrHz+Y/yA+lv8hPpX/IT+U/yE/lP8hP5T/IT+U/yHNcAAAvH0AALCIAACk&#10;jwAAmZQAAI6YAACDnQAAd6AAAGmkAABgpwgAXagUAFupJABZqTEBVqk8AlOpRQRQqE4GTahXCUqo&#10;XwxHp2gORKdzEUGmfxQ+po0WPKadFzqmrxg5pscYOaXqGDij/xo3of8bN6D/HDef/xw3n/8cN5//&#10;HDef/xzEeAAAtYUAAKmPAACdlQAAkpoAAIafAAB6owAAbqgAAGKsAABVsAAAULIOAE6yGwBNsygA&#10;S7M1AEmzPwFGs0kCRLNSBEGzWwY/s2QIPLNvCjqzeww3s4oONbKaDzOzrRAys8UQMrLpEDGw/hIw&#10;rv8UL63/FS+s/xYvrP8WL6z/Fi+s/xa7gQAAro4AAKGVAACWmgAAiaAAAH2mAABxqwAAZa8AAFm0&#10;AABOtwAAQ7wFAEC9EQA/vR4APr4rADy+NgA7v0EAOb9LATe/VAI1wF8CM8BqBDHAdwUvwIYGLcCX&#10;ByvAqggqwcIIKsDnBym9/QoovP8MJ7r/DSe5/w4nuf8OJ7n/Die5/w6yjAAApZQAAJmaAACNoQAA&#10;f6cAAHKtAABmswAAWrgAAE+7AABEvwAAOsQCADDJCAAuyhEALcodACzLKQAryzUAK8xAACrNSgAo&#10;zVYAJ85hACbObwEkzn8BI8+RAiHPpQIg0L0CIM/kAh/N+gMey/8EHsr/BR3J/wYdyf8GHcn/Bh3J&#10;/waolAAAnJoAAJChAACCqAAAdK8AAGe2AABbvAAATsAAAEPDAAA5xwAAL8wAACfQBAAf1goAG9oQ&#10;ABvbGgAa2yYAGtwxABndPAAY3UgAGN5VABffYgAW4HIAFeCFABThmgAT4rEAEuPPABLg9AAS3v8B&#10;Ed3/ARHb/wIR2/8CEdv/AhHb/wKemgAAkqEAAISpAAB2sQAAaLgAAFu/AABOxAAAQsgAADfMAAAt&#10;0AAAJNUAABzbAAAV3wUAFOkOABLqFAAR6x0AEOsmAA7sMAAO7ToADe5GAAvuUwAK72IACfB0AAjx&#10;iQAH8qAABfK6AATx5AAC8f0AAu//AAPt/wAD7f8AA+3/AAPt/wCVoQAAhqkAAHiyAABpugAAW8IA&#10;AE3IAABAzAAANNEAACrWAAAh2wAAGeAAABLkAAAP8AEADfkKAAv6DwAJ+xUAB/scAAT8JAAB/CwA&#10;APw3AAD8QgAA/FAAAPxhAAD9dQAA/IwAAPykAAD8wQAA/OsAAPz/AAD9/wAA/f8AAP3/AAD9/wCJ&#10;qQAAebIAAGq7AABcxAAATswAAD/RAAAy1wAAJ90AAB3hAAAV5QAADugAAArxAAAI/QAABf8DAAH/&#10;CQAA/w4AAP8SAAD/FwAA/x8AAP8nAAD/MQAA/z4AAP9NAAD/XwAA/3UAAP+NAAD/pgAA/8IAAP/n&#10;AAD//AAA//8AAP//AAD//wB8swAAbLwAAF3GAABOzwAAP9YAADHdAAAl4gAAGuYAABHqAAAM7gAA&#10;BfIAAAD/AAAA/wAAAP8AAAD/AAAA/wUAAP8KAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP85AAD/SgAA&#10;/10AAP9zAAD/jAAA/6QAAP+5AAD/1AAA/94AAP/eAAD/3gD/GCwA/xkpAP8ZKAD/FSsA/xAwAP8L&#10;OAH/A0QB/wBRAf8AXgH/AGwB/wB4Af8AggH/AIwB/wCUAf8AnAD/AKIA/wCoAP8ArwD/ALYA/wC+&#10;AP8AyAD/ANcA/wDnAP8A8wD/AP0A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/GykA&#10;/x0mAP8cJQD/GScA/xMsAP8ONAD/C0AB/whOAf8FWwH/A2gB/wJ0Af8CfwH/AogB/wKRAf8CmAH/&#10;Ap8B/wGlAP8BrAD/AbIA/wG6AP8BxAD/AdEA/wDkAP8A8QD/APwA/AH/APwC/wD8A/8A/AT/AfwF&#10;/wH8Bf8B/AX/AfwF/wH/HyYA/yEiAP8gIQD/HiMA/xgnAP8TMAD/ETwB/w5KAf8NVwH/C2MB/wpv&#10;Af8KegH/CoQB/wqNAf8KlAH/CpsB/wqiAf8KqAH/Cq8B/wq3Af8KwAD/CswA/wrgAPsK7wD3CvoA&#10;9Qv/AfUM/wH0Df8B9A3/AvQN/wL0Df8C9A3/AvQN/wL/IiIA/yQdAP8kHAD/Ih0A/x4iAP8cLAD/&#10;GTgA/xZFAf8TUgH/El4B/xBqAf8QdQH/EH8B/xCIAf8QkAH/EJcB/xCeAf8QpQH9EKwB/BCzAfoQ&#10;vQH5EckB9RHdAfER7QHuEfkB7BL/AusT/wLqE/8D6RP/A+kT/wPpE/8D6RP/A+kT/wP/Jh0A/ygY&#10;AP8oFgD/JhYA/yYdAP8mKAD/IzQA/yBAAP8dTQH/G1kB/xllAf4ZcAH8GHoB+RiDAfcYjAH2GJMB&#10;9BiaAfMYoQHxGagB8BmwAu4ZugLtGcYC6hrZAuYa6wHiG/kC4Bv/A94c/wTdHP8F3Bz/Bdwc/wXb&#10;HP8F2xz/Bdsc/wX/KhkA/y0TAP8tEQD/LREA/y4ZAP8tIgD/LC4A/yk6AP8mRwH6JFQB9iNgAfIi&#10;awHvInUC7SJ+AusihwLpIo8C5yKWAuUingLkIqUC4iKtAuEjtwLfI8MC3SPWAtgk6gPSJPkFzyX/&#10;Bs0l/wfLJf8IyiX/CMok/wjKJP8IyiT/CMok/wj/LhQA/zEQAP8yDQD/NA4A/zUUAP81HAD/MycA&#10;+jE0APMvQQDuLU4B6SxaAeUsZQLiLHAC3yt5At0rggPaK4sD2CuSBNUrmgTTK6IE0SuqBc8rswXN&#10;K78GzCzPBsgt5wfELfcJwS3/Cr8t/wu9Lf8MvC3/DLws/wy7LP8Muyz/DLss/wz/MREA/zUMAP82&#10;BwD/OgsA/zwQAP87FQD4OR8A7zcrAOc2OQDhNUcA3DVUAdU1YALRNWoDzjRzBMw0fAXKNIUGyDSN&#10;B8YzlAjEM5wJwjOlCcEzrgq/M7kLvTPIC7s04Qu3NPMNtDT/D7E0/w+wNP8QrzT/EK40/w+uNP8P&#10;rjT/D640/w//NQ4A/zgHAP88AgD/QAYA/0ELAPpBDwDtPxYA4zwiANo9MQDSPkEAzD5PAsg+WgPE&#10;PWQFwT1uB788dgi8PH4KujuHC7g7jwy3O5cNtTqfDrM6qQ+xOrQQrzrCEa462RGqO+8Spzv/E6U7&#10;/xSkO/8Tozv/E6I7/xOiO/8Sojv/EqI7/xL/OAoA/zwAAP9BAAD1RQAA5kYCAOFFBwDjQg0A1UMZ&#10;AMxFLADGRzwBwUdJArxGVQS5RV8GtURoCbNDcQuwQ3kNrkKBD6xCiRCqQZESqEGaE6dApBSlQK8V&#10;o0C8FqFA0BaeQeoXnEH8F5pB/xeYQf8XmEH/FpdB/xWXQf8Vl0H/FZdB/xX/OwYA/z8AAPlGAADl&#10;SwAA3E4AANNNBADRSgkAykoUAMJNJwC8TjcBt05FArJNUAWvTFoIq0tjCqhKbA2mSXQPpEl8EaFI&#10;hBOfR4wVnUeVF5tGnxiZRqoZl0a4GpZGyhuTRuYbkUf5G49H/xqOR/8Zjkf/GI1H/xiNR/8XjUf/&#10;F41H/xf/PgIA/0MAAOtLAADdUQAA0VQAAMpUAQDGUgUAwVERALlTIgCzVTMBrlRBAqpUTAWmU1YI&#10;olFfDJ9QZw+dT28Rmk53FJhOfxaWTYgYk0yRGZFMmxuPS6YdjUuzHotLxR6JS+Ieh0z3HoZM/x2F&#10;TP8chU3/GoVM/xmFTP8ZhUz/GYVM/xn/QAAA/EcAAOVQAADVVgAAylkAAMJaAAC9WAMAuFcOALFZ&#10;HgCsWi8Bp1o9AqJZSQWeWFMJm1dbDJdWZBCVVWsSklRzFY9TexeNUoQai1GNHIhRlx6GUKMfhFCw&#10;IIJQwSGAUN0hflH0IH1R/x99Uf8dfVH/HH1R/xt9Uf8afVH/Gn1R/xr/QgAA8EoAAN9UAADOWgAA&#10;xF4AALxfAAC2XgAAsVwLAKteGgClYCsAoGA6ApxfRQWXXlAJlFxYDJBbYBCNWmgTi1lwFohYdxiF&#10;V4Abg1aJHYBWlB9+VZ8he1WtInlUvSN4Vdcjd1XyInZW/yB2Vv8fdlb/HXZW/xx2Vv8bdlb/G3ZW&#10;/xv/RQAA7E4AANpYAADJXgAAv2IAALdkAACxYwAAq2EIAKRjFwCfZCgAmmU3ApZkQwWRY00IjmFV&#10;DIpgXRCHX2UThF5sFoFddBl+XH0cfFuGHnlakSB3Wp0idFmqJHJZuiVxWdIlcFrwI29a/yJvWv8g&#10;cFr/HnBa/x1wWv8ccFr/HHBa/xz/SAAA51IAANNbAADFYgAAu2YAALNoAACsaAAApWYFAJ9nFACa&#10;aSUAlWk0ApBoQASMZ0oIiGZTDIRlWxCBZGITfmNqFntichl4YXocdmCEHnNfjiFwXpojbl6oJWxd&#10;uCVqXs4maV7uJGle/yJqXv8gal7/H2pe/x5qXv8dal7/HWpe/x35SgAA41UAAM9fAADBZQAAt2oA&#10;AK9sAACnbAAAn2oBAJlrEQCUbSIAkG4xAYttPQSHbEcHg2tQC39qWA98aGATeGdnFnZnbxlzZngc&#10;cGWBHm1kjCFqY5gjaGKmJWZitiZkYswmZGLsJWRi/yNkYv8hZWL/H2Vi/x5lYv8dZWL/HWVi/x3y&#10;TAAA31gAAMpiAAC9aQAAs24AAKtwAACicAAAmW4AAJNwEACPch8AinIuAYZyOwOCcUUHfXBOC3pu&#10;Vg52bV4Sc2xlFXBrbRhtanUbaml/HmdpiiFlaJYjYmekJWBntCZfZ8kmXmfqJV5n/iNfZ/8hX2b/&#10;H2Bm/x5gZv8eYGb/HmBm/x7vTwAA2lwAAMZlAAC6bQAAsHIAAKd1AACddAAAlHMAAI10DQCJdhwA&#10;hXcrAYF3OAN8dkMGeHVMCXR0VA1xc1sRbnJjFGtxaxdocHMaZW98HWJuhyBfbZQiXWyiJFpssiVZ&#10;bMclWGzoJVls/SNZa/8hWmv/H1tr/x5bav8eW2r/Hltq/x7rUwAA02AAAMJpAAC2cQAArHYAAKN5&#10;AACZeQAAjXcAAId5CwCDexgAf3woAHt8NQJ3e0AFc3pJCG95UQxseFkPaHdhE2V2aBZidXAZX3R6&#10;HFx0hR9ac5EhV3KgI1VysCRTcsUkU3LnJFNx/CJUcf8gVHD/H1Vw/x5Vb/8dVW//HVVv/x3lVwAA&#10;zWQAAL5tAACydQAAqHsAAJ9+AACTfQAAh30AAIB/BwB8gBUAeIEkAHWCMgFxgT0EbYBGB2mATwpm&#10;f1YNY35eEWB9ZhRdfG4XWnt3Gld6gh1Ueo8fUXmdIU95riJOecMiTXjlIk13+yFOd/8fTnb/Hk91&#10;/x1Pdf8dT3X/HU91/x3fXAAAyGgAALlyAACuegAApYAAAJqCAACOggAAgIMAAHmFAgB0hhEAcYgg&#10;AG6ILgFqiDkCZ4dDBWOHTAhghlMLXYVbDlqEYxFXhGsUVIN1F1GCgBpOgY0cS4GbHkmBrB9IgMEg&#10;R4DjH0d/+h5Ifv8eSH3/HUl8/xxJfP8cSXz/HEl8/xzWYQAAwm4AALR4AACqgAAAn4UAAJSHAACI&#10;hwAAe4kAAHCMAABrjg0AaI8aAGaPKQBikDUBX48/A1yPSAVZjlAIVo5YC1ONYA5QjGgQTYxyE0qL&#10;fRZIiooYRYqZGkOKqhtCir8bQYrhG0GI+RtBhv8bQYX/G0KF/xpChP8aQoT/GkKE/xrNZwAAvHQA&#10;AK9+AAClhgAAmooAAI6MAACCjQAAdZAAAGeUAABhlQgAXpcUAFyXIwBamC8AV5g6AVSYRANSl0wF&#10;T5dUB0yXXAlJlmUMR5ZvDkSVehFBlYgTP5SXFT2UqBY7lL0WO5TfFjqS+Bc6kP8XOo//FzqO/xc6&#10;jv8XOo7/FzqO/xfFbgAAtnsAAKqFAACeiwAAlI8AAIiSAAB7lAAAbpcAAGKbAABXngAAUqAOAFGg&#10;GwBPoSgATaE0AEuhPgFJoUcCR6FQA0ShWAVCoWEHP6BrCT2gdws6oIUNOKCUDjagpg81oLsQNKDd&#10;DzSd9xAznP8SM5r/EjOZ/xMzmf8TM5n/EzOZ/xO9dwAAr4MAAKOLAACYkQAAjZUAAIGZAABznAAA&#10;Z58AAFuiAABPpgAAR6kIAESqEgBDqh8AQasrAECrNwA/rEEAPaxKATusUwI5rFwDN6xnBDWscwUy&#10;rIEGMKyRBy6sowgtrLgJLKzZCCyq9QorqP8LKqb/DCql/w0qpf8NKqX/DSql/w21gAAAqIsAAJyR&#10;AACRlgAAhZwAAHigAABrpQAAX6gAAFOsAABIrwAAPbIAADa1CwA0tRUAM7YhADK2LAAxtzcAMLdB&#10;AC+4SwAuuFUALLhgASq4bQEpuXsCJ7mNAiW5nwMkubQDI7nSAyO39AQitf8FIbT/BiGz/wchsv8H&#10;IbL/ByGy/wetigAAoJEAAJWXAACInQAAe6MAAG6oAABhrQAAVbEAAEq0AAA/twAANLsAACu+AwAk&#10;wgwAIsIUACLDHwAhwyoAIMQ0AB/EPwAexUoAHcZWABzGYwAbx3MAGseFABnHmQAYyK4AF8jLABfG&#10;8QEXxP8BFsP/AhbB/wMWwf8DFsH/AxbB/wOjkQAAmJgAAIueAAB9pQAAcKsAAGKxAABWtgAASrkA&#10;AD69AAA0wAAAKsQAACLIAAAZzAQAE9AKABHSEQAQ0hoAENMlAA/TMAAO1DwADtRIAA3VVgAN1WUA&#10;DNZ4AAzWjQAL2KQACti+AAnZ5gAK1v4AC9T/AAvS/wAL0v8BC9L/AQvS/wGamAAAjp8AAICmAABy&#10;rQAAZLQAAFe6AABJvwAAPcIAADLGAAAoyQAAH80AABfRAAAR1gAADNsFAAjeCwAG3xEABd8aAATg&#10;JAAC4S4AAeI6AADjRwAA5FYAAORnAADlewAA5pIAAOaqAADnyAAA5/AAAOj/AADo/wAA6P8AAOj/&#10;AADo/wCRnwAAgqcAAHSvAABltwAAV74AAEnDAAA8xwAAMMsAACXPAAAc1AAAFNkAAA7dAAAJ4QAA&#10;AuUAAADpBgAA6Q0AAOkRAADqGAAA6yEAAO0rAADvNwAA8UUAAPJWAADzaAAA834AAPSXAAD1sAAA&#10;9tAAAPfzAAD3/wAA9/8AAPf/AAD3/wCFpwAAdrAAAGa4AABYwQAASsgAADvMAAAu0QAAI9YAABnc&#10;AAAR4AAADOMAAATnAAAA6gAAAPUAAAD0AAAA9QUAAPULAAD2DwAA9hQAAPgdAAD6JwAA/DQAAP9D&#10;AAD/VQAA/2kAAP+BAAD/mgAA/7IAAP/PAAD/7QAA//kAAP/5AAD/+QB4sAAAaLoAAFnDAABLywAA&#10;O9EAAC3YAAAh3QAAFuIAAA7mAAAI6gAAAO0AAADwAAAA+AAAAP8AAAD/AAAA/wAAAP8AAAD/BgAA&#10;/wwAAP8QAAD/GAAA/yIAAP8wAAD/QAAA/1MAAP9pAAD/gQAA/5kAAP+vAAD/wwAA/9UAAP/VAAD/&#10;1QD/EygA/xMlAP8RJQD/DScA/wYtAP8ANQD/AEEA/wBPAP8AXAD/AGkA/wB0AP8AfgD/AIgA/wCQ&#10;AP8AlwD/AJ0A/wCkAP8AqgD/ALAA/wC3AP8AwAD/AMwA/wDfAP8A7AD/APgA/wD/AP8A/wD/AP8A&#10;/wD/AP8A/wD/AP8A/wD/AP8A/wD/FiUA/xYiAP8UIQD/ECMA/wooAP8AMAD/AD0A/wBLAP8AWAD/&#10;AGQA/wBwAP8AegD/AIQA/wCMAP8AkwD/AJoA/wCgAP8ApgD/AK0A/wC0AP8AvAD+AMgA/QDZAPsA&#10;6QD6APYA+QD/APgA/wD4AP8A+AD/APgA/wD5AP8A+QD/APkA/wD/GiIA/xoeAP8YHQD/Ex4A/w4i&#10;AP8KLAD/BzkA/wNGAP8AUwD/AGAA/wBrAP8AdgD/AH8A/wCIAP8AjwD/AJYA/wCdAP8AowD+AKkA&#10;/ACwAPoAuQD3AMQA9QDSAPMA5gDyAPQA8QD/APAA/wDvAP8A7wD/AO8A/wDwAP8A8AD/APAA/wD/&#10;Hh0A/x4ZAP8cFwD/FxgA/xMeAP8RKAD/DjQA/wxBAP8KTgD/CFsA/wdmAP8GcQD/BnoA/waDAP4G&#10;iwD8BpIA+gaZAPgGnwD2BqYA9AatAPIGtQDwBcAA7QXOAOsF5ADpBvMA5gj/AOUK/wDkC/8A5Av/&#10;AeQL/wHkC/8B5Av/AeQL/wH/IRgA/yETAP8gEQD/GxIA/xwaAP8aJAD/Fi8A/xM8AP8RSQD/EFUA&#10;/A5hAPkOawD2DnUA9A5+APIOhgDwDo4A7g6VAO0OmwDrDqIA6g6qAOgOswDmD70A5Q/MAOEP4wDd&#10;EPMA2RH/AdYS/wHUE/8B0xP/AtIT/wLSE/8C0hP/AtIT/wL/JRMA/yUQAP8kDQD/Iw4A/yMUAP8i&#10;HgD/HykA/xw1APkZQwD0GE8A7xdbAOwXZgDpF3AA5hd5AOQXgQDiF4kA4BeRAN8XmADdF58A2xen&#10;ANkYsQDWGLsA1BnKANAa4QHMG/MByRz/AsYc/wLEHP8Dwxz/A8Mc/wPDHP8Dwxz/A8Mc/wP/KBAA&#10;/ykLAP8oBgD/KwsA/ysQAP8pFwD9JiIA9CMuAOwhOwDmIEkA4iBVAN4gYADaIWoA1iF0ANMhfAHQ&#10;IYQBzyKMAc0ikwHLIpsBySKjAcgjrALGI7YCxCPEAsIk2wK+Je4DuyX+BLgl/wW2Jf8FtSX/BrUl&#10;/wa1Jf8FtSX/BbUl/wX/LA0A/y0FAP8uAQD/MQUA/zELAP0vEADxKxgA5yklAN8oMwDYKEIA0SpP&#10;AM0rWgDJK2UBxytuAcQsdgLCLH4CwCyGA74sjgO9LJYDuyyeBLkspwS4LLEFtiy/BbUt0QWxLeoG&#10;ri77B6su/wipLv8IqC7/CKgt/wioLf8IqC3/CKgt/wj/LwgA/zEAAP81AAD2NwAA6jYCAOczCADk&#10;Lw8A2S4bAM8xLADJMzwAxDRJAMA1VQG8NV8CujVoArc1cAO1NHgEszSABbE0iAawNJAGrjSZB6w0&#10;ogirNKwJqTS5Cac0ygqlNeUKoTX4C581/wydNf8MnTX/C5w1/wucNf8LnDX/C5w1/wv/MwIA/zUA&#10;APY6AADlPgAA3EAAANQ9BADSNwkAyzgVAMM6JgC9PTYAuD5EAbQ+UAGxPVoDrj1jBKw9awWpPHMG&#10;pzx7CKY8gwmkO4sKojuUC6A7nQyeO6gNnTu0Dps7xQ6ZO+AOljv0D5Q8/w+SPP8Pkjz/DpE8/w2R&#10;PP8NkTz/DZE8/w3/NQAA/zkAAOpBAADdRgAA0EcAAMlGAADGQQUAwEARALlCIQCzRDIAr0VAAatF&#10;SwKnRVUDpEReBaFEZgefQ24InUN2CptCfguZQoYNl0GPDpVBmQ+TQaQRkUGwEpBBwBKOQdkSi0Hx&#10;EolC/xKIQv8RiEL/EIdC/xCHQv8Ph0L/D4dC/w//OAAA8z0AAONHAADSTAAAyE4AAMBNAAC7SgIA&#10;tkcOALBJHQCrSy0Apkw7AaJMRwKeS1EEm0taBplKYgiWSWoKlElxDJJIeQ6PSIIPjUeLEYtHlRKJ&#10;RqAUh0asFYVGuxaERtEWgkfuFoBH/xV/R/8Uf0f/En9H/xF/R/8Rf0f/EX9H/xH/OwAA7kMAANxM&#10;AADMUQAAwVQAALlUAAC0UQAArk0LAKhPGQCjUSkAnlI3AZpSQwKXUU4ElFFWBpFQXgmOT2YLjE5t&#10;DYlOdQ+HTX4RhU2HE4JMkRWATJwWfkupF3xLuBh7S80YeUzrGHhM/hd3TP8Vd0z/FHdM/xN3TP8S&#10;d0z/EndM/xL/PgAA6EcAANVQAADGVgAAvFgAALRZAACtVgAAp1MHAKFUFQCcViUAmFc0AZRXQAKQ&#10;V0oEjVZTBopVWwmHVGMLhFRqDoJTchCAUnoSfVKDFHtRjhZ4UJkYdlCmGXRQtRpzUMkacVDoGnBR&#10;/BhwUf8XcFH/FXBR/xRxUP8TcVD/E3FQ/xP1QAAA5EsAAM9UAADBWgAAt10AAK9eAACnWwAAoVgD&#10;AJtZEgCWWyIAklwxAY5cPQKKXEcEh1tQBoNaWAmBWWAMfllnDntYbxB5V3cTdlaAFXRWixdyVZYZ&#10;b1WjGm1UshtsVMYbalXmG2pV+xlqVf8XalX/FmpV/xVrVf8Ua1X/FGtV/xTyQwAA308AAMtYAAC9&#10;XQAAs2EAAKtiAACiYAAAm1wAAJVeEACQYB8AjGEuAIhhOgKEYEUEgWBOBn5fVgl7Xl0LeF1lDnZc&#10;bBBzXHQTcFt9FW5aiBdrWpQZaVmhG2dZsBxlWcMcZFnjHGRZ+hpkWf8YZFn/F2VZ/xVlWf8UZVn/&#10;FGVZ/xTvRgAA2lIAAMZbAAC6YQAAsGUAAKZmAACdYwAAlWEAAI9iDgCLZBwAh2UrAINlNwF/ZUID&#10;fGRLBnhjUwh1Y1sLc2JiDnBhahBtYHITa2B7FWhfhhdmXpEZY16fG2FdrhxgXcEcX13hHF9d+Bpf&#10;Xf8YX13/F2Bd/xZgXf8VYF3/FWBd/xXrSgAA1FYAAMNeAAC2ZQAArGkAAKJpAACYZwAAj2UAAIlm&#10;DACFaBkAgWkoAH5qNQF6aT8DdmlJBXNoUQhwZ1kKbWdgDWtmZxBoZXASZWR5FWNkgxdgY48ZXmKd&#10;G1xirBxaYr8cWWLfHFli9xpaYv8ZWmH/F1th/xZbYf8VW2H/FVth/xXnTQAAz1kAAL9iAACzaAAA&#10;qW0AAJ5tAACTawAAiWkAAINrCQB/bRUAfG4lAHhuMgF1bj0CcW5GBG5tTwdrbFYJaGxeDGVrZQ9j&#10;am0RYGl2FF1pgRZbaI0YWGebGlZnqhtVZ70cVGfcHFRn9hpUZv8YVWb/F1Vl/xZWZf8VVmX/FVZl&#10;/xXiUQAAyl0AALtmAACvbAAApnEAAJlwAACObwAAg24AAH1wBQB4chIAdXMhAHJzLwFvczoCbHNE&#10;BGlyTAZmclQIY3FbC2BwYw1dcGsQW290E1hufxVVbosXU22ZGVFtqBpPbbsbTm3ZGk5s9BlPa/8Y&#10;T2v/F1Bq/xZQav8VUGr/FVBq/xXdVQAAxWEAALdqAACscQAAonUAAJR0AACJdAAAfHMAAHZ1AABx&#10;dxAAb3gdAGx5KwBpeTcBZnlAA2N5SQVgeFEHXXdYCVt3YAxYdmgOVXVxEVJ1fBNQdIgWTXSXF0tz&#10;phhJc7kZSHPVGUly8xhJcf8XSnH/Fkpw/xVLcP8US3D/FEtw/xTUWgAAwGYAALNvAACodgAAnXkA&#10;AI94AACEeAAAd3kAAG98AABqfQ0AZ34ZAGR/JgBigDIBX4A9AlyARgNaf04FV39VB1R+XQlSfWUM&#10;T31vDkx8eRFKfIYTR3uUFUV7pBZEe7cWQ3vSFkN68hZDef8VQ3j/FER3/xREdv8TRHb/E0R2/xPN&#10;XwAAu2sAAK50AACkfAAAl34AAIp9AAB/fgAAcn8AAGaDAABhhAgAXoYTAFyHIQBahy4AWIc4AVWH&#10;QgJTh0oDUIdSBU6GWgdLhmIJSYVsC0aFdw1DhIMPQYSSET+EohI9hLUTPITPEzyC8BI8gf8SPYD/&#10;Ej1//xI9fv8RPX7/ET1+/xHFZgAAtXEAAKp7AACfggAAkoIAAIWCAAB5gwAAbYYAAF+KAABYjQEA&#10;VI4PAFKPGwBQjycAT5AzAE2QPQFLkEUCSZBOA0aQVgREj18FQo9oBz+Pcwk9joALOo6PDDiOoA03&#10;jrMONo7MDjaN7w41i/8ONYn/DzWI/w82h/8PNof/DzaH/w++bQAAsHkAAKWCAACZhwAAjIgAAH+I&#10;AAByigAAZo0AAFqRAABQlQAASZcJAEeYEwBFmCAARJkrAEOZNgBBmkAAQJpIAT6aUQI8mloCOppk&#10;AzeabwU1mX0GM5mMBzGZnQgvmbAILpnKCC6Y7Qgulv8KLZT/Ci2T/wstkv8LLZL/Cy2S/wu2dQAA&#10;qoEAAJ6IAACTjQAAho4AAHiPAABrkgAAX5UAAFSZAABJnQAAQKAAADqiDQA4oxcAN6MiADakLQA1&#10;pDcANKRBADOlSwAxpVQBMKVeAS6lagEspXgCKqWIAyilmgMnpa0EJqXGAyak6wQlov8FJaD/BiSf&#10;/wYknv8HJJ7/BySe/wevfgAAo4gAAJeOAACNkwAAfpUAAHCYAABjmwAAV58AAEyiAABCpgAAOKkA&#10;AC+sAwAqrg4AKa4YACivIwAnry0AJrA3ACWwQQAksEsAI7FWACKxYwAhsXEAH7GCAB6ylAEcsqkB&#10;G7LBARux5wEbr/4CGq3/Ahqs/wMaq/8DGqv/Axqr/wOoiAAAm48AAJGUAACEmgAAdp8AAGiiAABb&#10;pQAAT6kAAEStAAA5sAAAL7MAACa2AAAeuQUAGLsOABe7FgAXvCAAFrwqABW9NQAUvUAAE75LABK+&#10;WAASvmcAEb94ABC/jAAQwKIADsC6AA7A4QAPvfsAD7z/ABC6/wEQuv8BELr/ARC6/wGfjwAAlJUA&#10;AIebAAB5oQAAa6cAAF6sAABSsQAARbQAADq2AAAvuQAAJbwAAB2/AAAVwwAAD8YFAAvKDQAJyhQA&#10;CModAAfKJwAHyjIABss+AAXLSwAEzFoAA8xqAALMfgABzJQAAMyrAADNyAAAzO0AAMz/AADL/wAB&#10;yv8AAcr/AAHK/wCXlgAAipwAAHyjAABuqgAAYLAAAFK2AABFuQAAObwAAC6/AAAjwwAAG8YAABPK&#10;AAANzQAACNEAAAHUCQAA1A4AANUVAADWHgAA2CcAANkxAADbPgAA3EsAAN1bAADebgAA3oQAAN+b&#10;AADftAAA3tkAAN/3AADf/wAA3/8AAN//AADf/wCNnQAAf6UAAHCsAABhswAAU7oAAEW/AAA4wgAA&#10;LMYAACHJAAAYzQAAENEAAAvVAAAE2gAAAN4AAADgAQAA4QkAAOIOAADkEwAA5RsAAOckAADpLwAA&#10;6zwAAO1LAADuXQAA7nEAAO+JAADwogAA8LwAAPDjAADv+QAA8P8AAPD/AADw/wCBpQAAcq0AAGO1&#10;AABUvQAARsQAADfIAAAqzAAAH9AAABXVAAAO2gAAB94AAADiAAAA5gAAAOkAAADqAAAA7AAAAO4F&#10;AADvDAAA8RAAAPMXAAD1IAAA+CsAAPs5AAD9SgAA/l4AAP90AAD/jQAA/6YAAP/AAAD/4QAA//UA&#10;AP/1AAD/9QB0rgAAZbcAAFbAAABHyAAAOM0AACrSAAAd2AAAE90AAAziAAAD5gAAAOkAAADsAAAA&#10;8AAAAPMAAAD0AAAA9gAAAPgAAAD6AAAA/QcAAP8NAAD/EgAA/xsAAP8oAAD/NwAA/0oAAP9eAAD/&#10;dgAA/48AAP+mAAD/ugAA/9EAAP/RAAD/0QD/DyQA/w4iAP8LIQD/AyQA/wApAP8AMgD/AD4A/wBM&#10;AP8AWQD/AGUA/wBwAP8AegD/AIQA/wCMAP8AkgD/AJkA/wCfAP8ApQD/AKsA/wCyAP8AugD/AMUA&#10;/wDTAP8A5wD/APQA/wD/AP4A/wD/AP8A/gD/AP4A/wD+AP8A/gD/AP4A/wD/ESEA/xAeAP8NHQD/&#10;Bx8A/wAjAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJUA/wCbAP8A&#10;oQD/AKcA/gCuAP0AtgD8AMAA+wDNAPkA4gD4APAA9wD8APYA/wD1AP8A9QD/APUA/wD1AP8A9QD/&#10;APUA/wD/FR0A/xMaAP8QGQD/CxkA/wAdAP8AKQD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/AHoA&#10;/gCDAPwAigD6AJEA+QCXAPgAnQD3AKMA9QCqAPQAsgDyALsA8QDIAO8A3ADuAOwA7QD6AOsA/wDq&#10;AP8A6gD/AOoA/wDqAP8A6gD/AOoA/wD/GBkA/xYVAP8TEwD/DhMA/wsaAP8HJAD/AjAA/wA+AP8A&#10;SwD/AFcA/wBiAPwAbAD4AHUA9QB+APIAhQDxAIwA7wCTAO4AmQDsAKAA6wCmAOkArgDnALcA5gDD&#10;AOQA1ADiAOkA4QD3AN8A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/GxMA/xoQAP8WDgD/Eg4A&#10;/xIVAP8PHwD/DCsA/wk4AP8GRQD7A1EA9wJcAPICZgDuAnAA6gJ4AOcCgADmA4cA5AOOAOIDlQDh&#10;A5wA3wSjAN0EqwDbBLQA2AXAANYF0ADTBucA0Aj4AM4K/wDMC/8Aywz/AMsM/wDLC/8Aywv/AMsL&#10;/wD/HxAA/x4LAP8aBwD/GQsA/xgRAP8WGQD/EiQA+hAwAPMOPgDuDUoA6QxWAOUMYQDiDGoA3g1z&#10;ANsNewDZDYMA1g2KANQNkQDSDZkA0A6gAM8OqQDNDrMAyw6/AMoP0ADGEekAwhL5AL8T/wC9E/8B&#10;vBP/AbwT/wG8E/8BuxP/AbsT/wH/IgwA/yEEAP8gAAD/IQUA/x8MAP8cEQD2GBwA7BUoAOUTNgDf&#10;EkMA2RNPANMUWgDQFWQAzRZtAMsWdQDJF30AxxeFAMUYjADEGJQAwhmcAMAZpQC+Ga8AvRq7ALsa&#10;ywC4G+UBtBz2AbId/wKwHf8Crx3/Aq4d/wKuHf8Crh3/Aq4d/wL/JgYA/yUAAP8mAAD7JwAA8SUD&#10;APAhCwDoHBIA3hkdANQbLQDNHTwAyB9JAMUgVQDBIV8AvyJoALwicAC6I3gAuSN/AbcjhwG1I48B&#10;tCSXAbIkoAGxJKoCryS2Aq0lxgKrJd8CqCbzA6Um/wOjJv8Doib/BKEm/wOhJv8DoSb/A6Em/wP/&#10;KQAA/ygAAPYtAADnMAAA3y8AANkrBADWIgoAziMWAMYmJwDAKDYAuypEALgrTwC1LFkAsixiAbAs&#10;agGuLXIBrC16AqotgQKpLYoCpy2SA6UtmwOkLaUEoi2xBKAtwASfLdgEnC7vBZku/waXL/8Gli//&#10;BpUu/wWVLv8FlS7/BZUu/wX/LAAA/y4AAOo1AADdOQAA0TkAAMo2AADHLwYAwS0RALowIQC0MjEA&#10;sDQ+AKw1SgCpNVQBpzVdAaQ1ZQKiNW0CoDV0A581fASdNYQEmzWNBZo0lwaYNKEGljStB5Q1uwiT&#10;NdAIkDXsCI42/giMNv8Iizb/CIs2/weKNf8HijX/B4o1/wf/LwAA8jQAAOI8AADSQQAAx0IAAMBA&#10;AAC7OgEAtjYOALA5HACqOywApjw6AKM9RgCfPVABnT1ZApo9YQOYPWgEljxwBZQ8dwaSPIAHkTyI&#10;B487kgiNO50JizupCok7twuIO8oLhTzoC4M8+wuCPP8KgTz/CoE8/wmBPP8IgTz/CIE8/wj/MwAA&#10;7DoAANpDAADKRwAAv0kAALdHAACxQgAArT4KAKZAFwCiQicAnkM1AJpEQgGXREwBlERVApFDXQOP&#10;Q2QFjUNrBotCcweJQnsIh0KECoVBjguDQZkMgUGlDX9Bsw5+QcYOfEHkDnpC+Q15Qv8MeEL/C3hC&#10;/wt4Qv8KeEH/CnhB/wr2NgAA5kAAANFIAADDTQAAuU4AALFNAACpSQAApEUGAJ9GEwCaSCMAlkky&#10;AJJKPgGPSkgCjEpRA4pJWQSHSWAFhUloB4NIbwiBSHcKf0eAC31Hig16R5UOeEaiD3ZGsBB1RsIQ&#10;c0bgEHJH9w9xR/8OcUf/DXFH/wxxR/8LcUb/C3FG/wvzOQAA4EQAAMxMAAC+UQAAtFMAAKpSAACi&#10;TgAAnUoBAJdLEQCTTSAAj08uAIxPOgGIT0UChU9OA4NPVgSATl0Gfk5kB3xNbAl5TXQLd0x9DHVM&#10;hw5zTJIPcUufEW9LrRJtS78SbEvcEmtM9RFqTP8Pakz/DmpL/w1qS/8Makv/DGpL/wzwPQAA20gA&#10;AMdQAAC6VQAAsFgAAKVWAACcUwAAl08AAJFQDgCMUhwAiVQrAIVUNwCCVEIBf1RLA3xUUwR6U1oG&#10;eFNiCHVSaQlzUnELcVF6DW5RhA9sUJAQalCcEmhQqxNmULwTZVDYE2RQ8xJkUP8QZFD/D2RQ/w5l&#10;T/8NZU//DGVP/wzsQQAA1EwAAMNUAAC2WQAArFwAAKBaAACXVwAAkVQAAItVDACGVxkAg1gnAIBZ&#10;NAB9WT8BellIA3dYUAR0WFgGcldfB29XZgltVm4La1Z3DWhVgQ9mVY0RZFSaEmJUqRNgVLoUX1TT&#10;FF5U8hNeVP8RX1T/D19U/w5fU/8NX1P/DV9T/w3nRAAAz1AAAL9YAACzXQAAqF8AAJxdAACSWwAA&#10;i1gAAIVaCgCBWxYAfVwkAHpdMQB3XTwBdF1GAnFdTgRvXFUFbFxdB2pcZAloW2wLZVp1DWNafw9h&#10;WYsRXlmYElxYpxRbWLgUWVnQFFlY8BNZWP8RWlj/EFpY/w5aV/8NWlf/DVpX/w3jSAAAy1MAALtb&#10;AACwYQAApGIAAJdhAACOXwAAhVwAAH9eBwB7XxMAeGEhAHViLgByYjkBb2JDAmxhSwNqYVMFZ2Fa&#10;B2VgYgljYGoLYF9zDV5efQ9bXokRWV2WElddpRNVXbYUVF3OFFRd7hNUXf8RVVz/EFVc/w5VW/8O&#10;Vlv/DVZb/w3eTAAAx1YAALhfAACtZAAAoGUAAJNkAACJYwAAf2EAAHliAwB1ZBEAcmUeAG9mKwBs&#10;ZzcBamdAAmdmSQNlZlEEYmVYBmBlYAhdZGcKW2RwDFljew5WY4YQVGKUElJioxNQYrQTT2LME09i&#10;7RJPYf8RT2H/EFBg/w5QYP8OUGD/DVBg/w3ZTwAAw1oAALRjAACpaQAAm2gAAI9nAACEZwAAeWUA&#10;AHNnAABvaQ4AbGobAGlrKABnbDQAZGw9AWJsRgJfa04EXWtWBVpqXQdYamUJVmluC1NpeA1RaIQP&#10;TmiSEExnoRJLZ7ISSWfJEkln6xJJZv8QSmb/D0pl/w5LZf8NS2T/DUtk/w3RVAAAvl4AALFnAACm&#10;bQAAl2wAAIprAAB/awAAc2sAAG1tAABobgwAZXAXAGJxJABgcTAAXnE6AVxxQwJZcUsDV3FTBFVw&#10;WgZScGIHUHBrCU5vdQtLb4INSW6PD0dunxBFbrARRG7HEUNt6hBEbP8PRGv/DkVr/w1Fav8NRWr/&#10;DUVq/w3LWAAAumMAAK1sAAChcQAAknAAAIVvAAB6bwAAbnAAAGVzAABgdQcAXXYSAFt3HwBZeCsA&#10;V3g2AFV4PwFTeEgCUXhPA093VwRMd18FSndoB0h2cwlFdn8LQ3WNDEF1nQ4/da4OPnXFDj116A4+&#10;c/0NPnL/DT5x/ww/cf8MP3D/DD9w/wzFXgAAtWkAAKlxAACcdQAAjXQAAIB0AAB1dAAAaXYAAF55&#10;AABYfAEAVH0OAFJ+GgBRfyYAT38xAE2AOwBMgEMBSoBLAkh/VAJGf1wEQ39lBUF/cAY/fnwIPH6K&#10;CTp+mgo5fqwLN37DCzd95gs3e/wLN3r/Czd5/wo4eP8KOHj/Cjh4/wq+ZAAAsG8AAKV4AACWeQAA&#10;h3kAAHt5AABwegAAZHwAAFiAAABQgwAAS4UKAEiGFABHhyAARYgrAESINQBDiD4AQYlHAUCJTwE+&#10;iFgCPIhhAzqIbAQ3iHgFNYiHBjOImAcyh6oHMIjABzCH5AcwhfsIMIP/CDCC/wgwgf8IMIH/CDCB&#10;/wi3awAAqnYAAKB/AACQfgAAgn4AAHZ/AABqgAAAXoMAAFOHAABKiwAAQY4CAD2QDgA7kBgAOpEj&#10;ADmRLQA4kjcAN5JAADaSSQA0k1IAM5NcATGTZwEvk3QCLZKDAyuSlAMqkqcDKJK9BCiS4QMnkPoE&#10;J47/BSeN/wUnjP8FJ4z/BSeM/wWxdAAApX4AAJmFAACKhAAAfYQAAG+FAABjiAAAWIsAAE2PAABD&#10;kwAAOpcAADKaBwAumxAALZsaACycJAArnC4AKp04ACmdQQAonUsAJ55VACaeYQAlnm4AI55+ASKe&#10;kAEgnqMBH565AR6e3QEenPgCHpr/Ah6Z/wMel/8DHpf/Ax6X/wOqfQAAnoUAAJOLAACFigAAdYsA&#10;AGiOAABbkQAAUJUAAEaZAAA7nQAAMqAAACqjAAAipgkAH6cRAB6nGgAdqCQAHKgtABuoNwAaqUEA&#10;GalMABipWAAXqmYAFqp2ABWqiQAUqp4AE6u0ABKr0wASqPUAE6f/AROl/wETpf8BE6T/AROk/wGj&#10;hgAAl4wAAI2RAAB9kgAAbZUAAGCYAABUnAAASKAAAD6kAAA0pwAAKqsAACGuAAAZsQAAErMHAA+1&#10;EAAOtRcADrUhAA21KwANtTYADLZBAAu2TgAKtlwACbZsAAi2fwAHtpQABraqAAW2xQAGtuoAB7X/&#10;AAi0/wAIs/8ACbL/AAmy/wCajQAAkJMAAISYAAB0nAAAZaAAAFekAABLqAAAQKwAADWwAAAqswAA&#10;IbUAABi4AAARuwAADL4CAAbACwACwBEAAcEZAADBIgAAwisAAMI2AADDQgAAw1AAAMRfAADEcQAA&#10;xIcAAMSdAADEtQAAxNoAAMT2AADD/wAAw/8AAMP/AADD/wCTlAAAh5oAAHigAABqpgAAXKwAAE+x&#10;AABBtQAANbcAACm6AAAfvQAAFsAAABDDAAAKxgAAA8oAAADMBQAAzAwAAM0RAADOGAAAziEAANAq&#10;AADRNQAA00MAANRSAADUYwAA1XgAANWPAADVpwAA1sIAANbpAADW/QAA1v8AANb/AADW/wCKmwAA&#10;e6IAAGypAABesAAAULYAAEK6AAA0vQAAKMEAAB3EAAAUxwAADcsAAAbOAAAA0gAAANcAAADZAAAA&#10;2gUAANwLAADdEAAA3xUAAOEdAADjJwAA5TMAAOdCAADoVAAA6GcAAOl+AADplwAA6q8AAOrOAADr&#10;7wAA6/4AAOv/AADr/wB9owAAbqsAAF+yAABRugAAQsAAADTDAAAnxwAAG8sAABLPAAAL0wAAAtgA&#10;AADdAAAA4QAAAOQAAADlAAAA5wAAAOkAAADrBwAA7Q0AAO8RAADxGQAA9CQAAPcxAAD5QQAA+lUA&#10;APpqAAD7hAAA+50AAPy2AAD80gAA/e0AAP30AAD99ABxrAAAYbUAAFK9AABExAAANMkAACbNAAAa&#10;0gAAENgAAAjdAAAA4QAAAOUAAADoAAAA7AAAAO8AAADxAAAA8wAAAPUAAAD3AAAA+QEAAPsIAAD+&#10;DgAA/xUAAP8hAAD/LwAA/0EAAP9WAAD/bQAA/4cAAP+gAAD/tgAA/8oAAP/UAAD/1AD/CyAA/wce&#10;AP8AHQD/ACAA/wAlAP8ALgD/ADsA/wBJAP8AVgD/AGIA/wBtAP8AdgD/AH8A/wCHAP8AjgD/AJQA&#10;/wCaAP8AoAD/AKYA/wCtAP8AtQD/AL4A/wDLAP8A4QD/APAA/gD9AP0A/wD9AP8A/QD/AP0A/wD8&#10;AP8A+QD/APkA/wD/DR0A/wsaAP8EGQD/ABoA/wAfAP8AKgD/ADcA/wBFAP8AUQD/AF4A/wBoAP8A&#10;cgD/AHoA/wCCAP8AiQD/AJAA/wCWAP8AnAD+AKIA/ACpAPsAsAD5ALkA+ADGAPYA2QD1AOsA9AD5&#10;APMA/wDyAP8A8wD/APMA/wDzAP8A8wD/APMA/wD/EBkA/w4VAP8IFAD/ABQA/wAZAP8AJQD/ADIA&#10;/wBAAP8ATAD/AFkA/wBjAP4AbQD8AHUA+gB9APkAhAD3AIsA9gCRAPQAlwDzAJ4A8gCkAPAArADu&#10;ALQA7QDAAOsAzwDpAOYA6AD1AOYA/wDnAP8A5gD/AOUA/wDlAP8A5QD/AOUA/wD/EhQA/xAQAP8M&#10;DwD/AxAA/wAVAP8AIAD/ACwA/wA6AP8ARwD6AFMA9wBeAPQAZwDxAHAA7wB4AO0AfwDrAIYA6gCM&#10;AOgAkwDnAJkA5QCgAOMApwDhALAA3wC6AN0AyQDbAOAA2ADwANcA/gDVAP8A1AD/ANMA/wDTAP8A&#10;0wD/ANMA/wD/FRAA/xIMAP8OCQD/CwwA/wkSAP8DGgD/ACYA/QAzAPQAQADvAE0A6wBYAOgAYQDl&#10;AGoA4gByAOAAegDeAIAA3ACHANoAjgDYAJUA1ACcANIAowDQAKwAzgC2AMwAxADKANkAyADtAMcA&#10;+wDFAP8AxAH/AMMB/wDEAf8AxAH/AMQB/wD/GAsA/xUFAP8QAAD/EAYA/w8NAP8MFAD8Bx8A8QMr&#10;AOcAOQDiAEYA3gFRANoCWwDVAmQA0gNsAM8DdADNBHsAywSCAMoEiQDIBZAAxgWYAMQFoADCBqkA&#10;wQa0AL8GwQC9CNUAuwnsALgL/QC2DP8AtQ3/ALQN/wC0Df8AtA3/ALQN/wD/GwUA/xgAAP8XAAD/&#10;FgAA+xMGAPoQDgDuDBYA4wkiANoJMADTCj4AzgtKAMoMVQDHDV4AxQ1nAMIObwDBDnYAvw5+AL0P&#10;hQC8D40AuhCVALgQnQC3EKcAtRGyALMRwACyEdUArhPuAKsU/gCpFf8ApxX/AKcV/wCmFP8BphT/&#10;AaYU/wH/HwAA/xwAAPoeAADrHgAA4xwAAN8VBQDeDg0A0w4YAMsRKADFEzcAwBREALwWTwC5F1kA&#10;txdhALQYaQCzGXEAsRl4AK8agACuGogArBuQAKsbmQCpG6MApxyuAKYcvACkHc8AoR7qAZ4e/AGc&#10;H/8Bmx//AZof/wGaHv8BmR7/AZke/wH/IgAA/yEAAOwnAADgKgAA1CkAAM0kAADKHAgAxBkSAL0c&#10;IgC3HjEAsyA+AK8hSQCtIlMAqiNcAKgkZACmJGwApCRzAKMkegChJYIBoCWLAZ4llAGdJZ4Bmyaq&#10;AZkmtwGYJskClSfmApIn+QKQKP8Cjyj/Ao4n/wKOJ/8Cjif/Ao4n/wL/JgAA8ikAAOMxAADSNAAA&#10;yDQAAMAwAAC7KQIAuCMOALEmHACsKCsAqCo4AKQrRAChLE4Any1XAJ0tXwCbLWcBmS1uAZgudQGW&#10;Ln0ClC6GApMukAKRLpoDjy6mA40uswOMLsUDii/hBIcv9gSFL/8EhC//A4Qv/wODL/8Dgy//A4Mv&#10;/wP7KQAA6zEAANk4AADJPAAAvzwAALY5AACwMgAArC0LAKcvFwCiMSYAnjM0AJo0QACYNUoAlTVT&#10;AJM1WwGRNWIBjzVpAo01cQKMNXkDijWCA4g1iwSGNZYEhDWiBYI1rwWBNcAGfzbcBn029AZ7Nv8F&#10;ezb/BXo2/wR6Nv8EejX/BHo1/wT1LQAA5DcAANA/AADCQwAAt0QAAK1AAACnOgAAozYGAJ03EwCZ&#10;OSIAlTovAJI8OwCPPEYAjDxPAYo8VwGIPF4ChjxlAoQ8bQOCPHUEgDx9BH88hwV9PJIGezueB3k7&#10;rAd3O7wIdjzVCHQ88QhzPP8Hcjz/BnI8/wVyPP8Fcjv/BXI7/wXxMgAA3j0AAMlEAAC8SAAAsEkA&#10;AKZGAACfQQAAmz0BAJU9EACRPx0AjUErAIpCOACHQ0IAhENLAYJDUwGAQ1sCfkJiA3xCaQR6QnEF&#10;eEJ6BnZBhAd0QY8IckGbCHBBqQlvQbkKbUHQCmxB7glrQv8IakL/B2pB/wZqQf8GakH/BWpB/wXt&#10;NwAA1kIAAMRJAAC3TQAAq00AAKBKAACYRwAAk0IAAI5DDQCJRRoAhkYoAINHNACASD8AfkhIAXtI&#10;UAJ5SFcCd0hfA3VIZgRzR24FcUd2Bm9HgAdtRowJa0aYCmlGpgtnRrYLZkbMC2VG7AtkR/8JZEb/&#10;CGRG/wdkRv8GZEX/BmRF/wboOwAA0EYAAL9NAACzUQAApVEAAJpOAACSSwAAjUcAAIdICwCDShYA&#10;f0skAH1MMQB6TTwAd01FAXVNTQJzTVUCcU1cA29NYwRtTGsFa0xzB2lLfQhmS4kJZEuWCmJLpAth&#10;S7QMX0vKDF5L6gteS/4KXkv/CV5K/wheSv8HXkr/B15K/wfjPwAAy0kAALxRAACwVQAAoVQAAJZS&#10;AACNUAAAh0wAAIFNCAB9TxMAelAhAHdRLgB0UjkAclJCAW9SSwFtUlICa1FZA2lRYQRnUWgGZVBx&#10;B2NQewhhUIYKX0+TC11PoQxbT7INWU/HDVlP6AxYT/0LWE//CVlP/whZTv8HWU7/B1lO/wffQwAA&#10;x00AALhUAACsWQAAnVcAAJFVAACIVAAAgVAAAHtSBAB3UxEAdFQeAHFVKwBvVjYAbFZAAWpWSAFo&#10;VlACZlZXA2RWXgRiVWYFYFVvB11VeAhbVIQKWVSRC1dUoAxVU7ANVFPFDVNT5gxTU/wLU1P/CVRS&#10;/whUUv8IVFL/B1RS/wfaRgAAw1AAALVYAACoWwAAmVoAAI1YAACEVwAAe1QAAHZWAQBxVw8Ablkb&#10;AGxaKABpWjMAZ1s9AWVbRQFjW00CYVpVA19aXARdWmQFW1lsBlhZdghWWYIJVFiPC1JYngxQWK4N&#10;T1jDDU5Y5AxOWPsLT1f/CU9X/whPVv8IUFb/B1BW/wfTSgAAwFQAALJcAACjXgAAlV0AAIlcAAB/&#10;WwAAdlkAAHBaAABrXA0AaF0YAGZeJABkXzAAYl86AGBfQwFeX0sCXF9SAlpfWgNYX2EFVV5qBlNe&#10;dAdRXX8JT12NCk1dnAtLXawMSl3BDEld4wxJXPoKSVv/CUpb/whKWv8ISlr/B0pa/wfOTgAAvFgA&#10;AK5gAACfYQAAkWAAAIVfAAB7XwAAcF0AAGpfAABlYQoAYmIUAGBjIQBeZC0AXGQ3AFpkQAFYZEgB&#10;VmRQAlRkVwNSZF8EUGRnBU5jcQZMY30ISWKLCUdimgpGYqoLRGK/C0Ri4QtEYfkKRGD/CURg/whF&#10;X/8HRV//B0Vf/wfIUgAAuFwAAKtkAACbZAAAjGMAAIBjAAB2YwAAamIAAGNkAABfZgYAW2cRAFlo&#10;HQBXaSkAVmozAFRqPABSakUBUGpMAU5qVAJMalwDSmplBEhpbwVGaXoHRGmICEJomAlAaKkKP2i9&#10;Cj5o3gk+Z/cJPmb/CD9l/wc/Zf8HP2T/Bz9k/wfDVwAAs2EAAKdpAACWaAAAh2cAAHtnAABxZwAA&#10;ZWgAAFxqAABYbAEAVG4OAFJvGABQbyQATnAuAE1wOABLcUEASnFJAUhxUQFGcVkCRHBiA0JwbARA&#10;cHgFPnCGBjxvlQc6b6YIOG+7CDhv2wc4bvYHOG3/Bzhs/wY5a/8GOWr/Bjlq/wa9XAAAr2YAAKJt&#10;AACRbAAAgmsAAHdrAABsbAAAYW4AAFdwAABQcwAATHUKAEl2EwBHdx8ARncpAEV4MwBDeDwAQnhE&#10;AEF4TQE/eFUBPXheAjt4aAI5eHQDN3iCBDV4kwUzd6QFMne5BTF41wUxdvUFMXT/BTFz/wUxcv8F&#10;MnL/BTJy/wW3YwAAqm0AAJxxAACLcAAAfXAAAHJwAABncQAAXHMAAFF3AABKegAAQn0DAD9+DgA9&#10;fxgAPH8jADuALQA6gDYAOYE/ADiBSAA2gVAANYFaATOBZAExgXABL4F/Ai2BjwMsgaEDKoG2AymB&#10;0gMpf/MDKX3/Ayl8/wMpe/8DKXv/Ayl7/wOxagAApXQAAJV2AACFdQAAeHUAAG11AABhdwAAV3oA&#10;AEx+AABDgQAAO4UAADWICQAyiREAMYkbADCJJQAvii8ALoo4AC2LQQAsi0oAKotUACmLXwAoi2sA&#10;Jot6ASSLiwEji54BIouzASGMzgEhivEBIIj/AiCG/wIghf8CIYX/AiGF/wKrcgAAoXwAAI97AACA&#10;egAAc3oAAGZ8AABbfwAAUIIAAEaGAAA8igAANI0AACyRAAAmkwwAJJQTACOUHAAilSYAIZUvACCV&#10;OAAflkIAHpZMAB2WWAAclmQAGpd0ABmXhgAYl5kAF5euABWXyQAWle4AFpP/ARaS/wEWkf8BFpD/&#10;ARaQ/wGlewAAmYMAAImBAAB7gAAAbIIAAF+EAABUiAAASYsAAD+QAAA1lAAALZcAACWaAAAdngEA&#10;FqAMABShEgAUoRsAE6ElABKhLgARojgAEaJDABCiTwAPolwADqNrAA2jfQANo5IADKOnAAqiwAAL&#10;ouYADKD+AA2f/wANnv8ADZ3/AA2d/wCehAAAkokAAIOIAABziAAAZYsAAFiOAABMkgAAQZcAADeb&#10;AAAungAAJKIAABylAAAVqAAAD6sEAAquDAAHrRIABq0bAAWtJAAEri4AAq45AAGuRQAArlIAAK5h&#10;AACucwAArocAAK6dAACutAAArtUAAK30AACt/wAArP8AAKv/AACr/wCWiwAAjJAAAHuQAABrkgAA&#10;XZYAAFCaAABEnwAAOaMAAC+nAAAlqwAAHK4AABSxAAAOtAAACbcAAAG4CQAAuA4AALkUAAC5HAAA&#10;uiUAALovAAC7OgAAvEcAALxWAAC8ZwAAvHsAALyRAAC8qQAAvMQAALzrAAC7/gAAu/8AALv/AAC7&#10;/wCQkgAAg5gAAHObAABjnwAAVaMAAEeoAAA7rQAAMLEAACW0AAAbtwAAEroAAAy9AAAFvwAAAMMA&#10;AADEAgAAxQoAAMUOAADGFAAAxxsAAMgkAADKLgAAzDoAAM1JAADNWQAAzWwAAM6DAADOmwAAzbUA&#10;AM7aAADO9gAAzf8AAM3/AADN/wCGmQAAd6AAAGmmAABarAAATLIAAD62AAAwuQAAJLwAABm/AAAR&#10;wgAACsUAAALJAAAAzAAAANAAAADRAAAA0gEAANMIAADVDQAA1xEAANoYAADcIQAA3ywAAOE6AADi&#10;SgAA410AAORyAADkiwAA5aUAAOXAAADl5gAA5fgAAOX/AADl/wB6oQAAa6kAAFyvAABNtgAAP7wA&#10;ADC/AAAjwwAAF8cAAA/KAAAHzgAAANEAAADWAAAA3AAAAN8AAADgAAAA4gAAAOQAAADmAwAA6AkA&#10;AOkOAADsFQAA7h4AAPErAAD0OgAA9U0AAPZhAAD3eQAA+JMAAPitAAD5xgAA+eQAAPnzAAD58wBt&#10;qgAAXrIAAE+6AABAwQAAMcUAACLJAAAWzgAADdIAAATYAAAA3QAAAOEAAADkAAAA6AAAAOsAAADt&#10;AAAA7wAAAPEAAADzAAAA9gAAAPgDAAD6CwAA/REAAP8bAAD/KQAA/zsAAP9PAAD/ZgAA/38AAP+Z&#10;AAD/rwAA/8MAAP/WAAD/1gD/BBwA/wAZAP8AGQD/ABwA/wAiAP8AKwD/ADgA/wBGAP8AUwD/AF4A&#10;/wBpAP8AcgD/AHoA/wCCAP8AiQD/AI8A/wCVAP8AmwD/AKEA/wCoAP8ArwD/ALkA/wDFAP8A2QD+&#10;AOwA/QD7APsA/wD7AP8A+wD/APoA/wD0AP8A8AD/APAA/wD/BxgA/wEVAP8AFAD/ABYA/wAbAP8A&#10;JgD/ADQA/wBCAP8ATgD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/AIoA/QCQAPwAlgD6AJ0A+QCj&#10;APgAqwD3ALQA9QC/APQAzgDzAOYA8QD2APAA/wDvAP8A7wD/AO4A/wDuAP8A6gD/AOoA/wD/CxQA&#10;/wYRAP8AEAD/ABAA/wAWAP8AIgD/AC4A/wA8AP8ASQD/AFQA/gBfAPsAaAD5AHAA9wB4APUAfwDz&#10;AIUA8gCLAPAAkgDvAJgA7QCfAOwApgDqAK4A6AC5AOcAxwDlAN4A4wDwAOIA/gDgAP8A4AD/AOEA&#10;/wDhAP8A4QD/AOEA/wD/DRAA/wkNAP8BDAD/AAwA/wASAP8AHAD/ACgA/AA2APkAQwD2AE4A8gBZ&#10;AO8AYgDsAGsA6gByAOgAeQDmAIAA5ACGAOIAjADhAJMA3wCaAN0AoQDbAKoA2AC0ANUAwADSANMA&#10;0ADqAM4A+gDNAP8AzQD/AM0A/wDMAP8AzAD/AMwA/wD/EAwA/wwHAP8DAgD/AAgA/wAOAP8AFgD2&#10;ACIA8AAvAOwAPADpAEgA5QBTAOEAXADeAGUA2wBsANcAcwDUAHoA0gCAANAAhwDOAI4AzACVAMoA&#10;nQDIAKUAxgCvAMQAuwDCAMsAwADlAL4A9QC9AP8AvAD/ALwA/wC8AP8AvAD/ALwA/wD/EQUA/w4A&#10;AP8KAAD/CAEA/wQKAPgAEADpABoA4wAoAN4ANQDZAEEA0wBMAM8AVgDLAF8AyQBmAMYAbgDEAHQA&#10;wgB7AMEAggC/AIkAvQCQALwAmAC6AKEAuACrALYAtwC0AMcAsgDgALEB8gCvAv8ArgP/AK0E/wCt&#10;BP8ArQT/AK0E/wD/FAAA/xAAAP8PAADyDQAA6goAAOkDCQDdABIA1AAfAM0BLQDIAjoAxANFAMAD&#10;UAC9BFkAuwVhALkFaAC3Bm8AtQZ2ALQHfQCyB4QAsQiMAK8IlQCtCZ4AqwmoAKoKtQCoCsUApgvf&#10;AKQN9ACiDv8AoA7/AJ8O/wCfDv8Anw7/AJ8O/wD/FwAA/xMAAO8YAADkGQAA2xYAANIQAgDPCQsA&#10;yAgWAMEKJAC8DDIAtw0+ALQOSQCxDlMArxBbAK0QYwCrEGoAqRFxAKgReACmEYAApRGIAKMSkQCh&#10;EpsAoBOmAJ4TswCcE8MAmxTeAJcW9ACVFv8AlBf/AJMX/wCSF/8Akhb/AJIW/wD/GgAA9B0AAOUj&#10;AADVJQAAyiQAAMIdAAC+FgQAuxAQALQTHQCvFSsAqxY4AKcYQwClGU0AohlWAKAaXQCeG2UAnRts&#10;AJsccwCaHHsAmByDAJcdjQCVHZcAkx6iAJIerwCQHr8Ajx/YAIwg8QGJIP8BiCD/AYcg/wGHIP8B&#10;hiD/AYYg/wH6HgAA6yYAANotAADKMAAAvi4AALUoAACwIgAArhsMAKgdFwCjHyYAnyEzAJwiPgCZ&#10;I0gAlyRRAJUkWQCTJWAAkiVnAJAmbgCOJnYAjSZ/AIsmiAGKJ5MBiCeeAYYnqwGEJ7sBgyjRAYAo&#10;7gF+Kf8BfSn/AXwo/wF8KP8BfCj/AXwo/wH1JAAA4y4AAM81AADBOAAAtDYAAKsxAAClLAAAoiYG&#10;AJ4mEwCZKCEAlSouAJIrOQCPLEQAjS1MAIstVACJLlwAhy5jAIYuagGELnIBgi56AYEvhAF/L48C&#10;fS+aAnsvpwJ6L7cCeC/MAnYw6gJ1MP4CczD/AnMw/wJzL/8Ccy//AnMv/wLwKgAA3DUAAMc7AAC6&#10;PwAArDwAAKI4AACcMwAAmC8AAJUuEACQMBwAjDIpAIkzNQCGND8AhDVJAII1UQCANVgAfjVfAX01&#10;ZgF7Nm4BeTV2Ang1gAJ2NYsDdDWXA3I2pANwNrQEbzbIBG025wRsNvwDazb/A2s2/wJqNv8CajX/&#10;Amo1/wLqMAAA0zoAAMJBAACzQwAApUEAAJs+AACVOgAAkDYAAIw1DQCINxgAhDglAIE6MQB/OzwA&#10;fDtFAHo8TQB4PFUBdzxcAXU8YwFzPGoCcTxzAnA8fANuO4cDbDuUBGo7oQRoO7EFZzzFBWU85QVk&#10;PPoEZDz/A2M7/wNjO/8DYzv/AmM7/wLlNQAAzT8AAL1GAACuRwAAn0UAAJVDAACOQAAAiTwAAIQ8&#10;CgCAPRQAfT4iAHo/LgB4QDgAdUFCAHNBSgByQVEBcEFZAW5BYAJsQWcCakFwA2hBeQNnQYQEZUGR&#10;BWNBnwVhQa4GYEHCBl5B4gZeQfkFXUH/BF1A/wNdQP8DXUD/A11A/wPfOQAAyEMAALlKAACpSwAA&#10;m0kAAJBHAACIRAAAg0EAAH5BBgB6QhEAdkMeAHRFKgBxRTUAb0Y/AG1GRwBrRk8BakZWAWhGXQJm&#10;RmUCZEZtA2JGdgRgRoIEXkaOBVxFnAZbRawGWUa/B1hG3wZYRvcFV0X/BFdF/wRXRP8DWET/A1hE&#10;/wPaPQAAxEcAALVOAACkTgAAlkwAAItLAACDSQAAfUUAAHhGAgB0RxAAcEgbAG5JJwBrSjIAaks8&#10;AGhLRABmS0wBZEtTAWJLWgJgS2ICX0tqA11LdARbSn8FWUqMBVdKmgZVSqoHVEq9B1NK3AdSSvYG&#10;Ukr/BVJJ/wRSSf8DUkj/A1NI/wPUQQAAwEsAALJRAACgUAAAkk8AAIdOAAB+TAAAeEgAAHJKAABu&#10;Sw0Aa00YAGhOJABmTi8AZE85AGJPQgBhUEkBX1BRAV1QWAJbT2ACWU9oA1dPcgRVT30FU0+KBVJO&#10;mAZQTqgHTk67B01O2QdNTvUGTU7/BU1N/wRNTf8ETkz/A05M/wPORAAAvE4AAK5UAACcUwAAjlIA&#10;AINRAAB6UAAAck0AAGxPAABoUAsAZVEVAGNSIQBhUywAX1M2AF1UPwBbVEcAWlROAVhUVgFWVF0C&#10;VFRmA1JTbwNQU3sETlOIBUxTlwZLU6cHSVO6B0hT1QdIUvMGSFL/BUhR/wRJUf8ESVD/A0lQ/wPK&#10;SAAAuVIAAKpXAACYVgAAilUAAH9UAAB2UwAAbFEAAGdTAABiVAgAX1YSAF1XHgBbVykAWVgzAFhY&#10;PABWWUQAVVlMAVNZUwFRWVsCT1hkAk1YbQNLWHgESViGBUdXlQZFV6UGRFe4BkNY0gZDV/IGQ1b/&#10;BUNV/wREVf8ERFT/A0RU/wPGTAAAtVYAAKVaAACUWQAAhlgAAHtYAABxVwAAZlYAAGFYAABdWQQA&#10;WVoQAFdbGwBVXCYAU10wAFJdOQBRXkEAT15JAE1eUQFMXlgBSl5hAkhdawNGXXYDRF2DBEJdkgVA&#10;XaMGP122Bj5d0AY9XPEFPlv/BD5a/wQ+Wv8DPln/Az9Z/wPBUAAAsVoAAKFdAACQXAAAglsAAHZb&#10;AABtWwAAYVsAAFtdAABWXgAAUmANAFBhFwBOYiIATWIsAExjNQBKYz4ASWNGAEdjTgBGY1YBRGNe&#10;AUJjaAJAY3MDPmOBAzxjkAQ6YqEEOWK0BThjzQU4Yu8EOGH/BDhg/wM4X/8DOV7/Azle/wO8VQAA&#10;rV8AAJxgAACLXwAAfV8AAHJfAABoXwAAXWAAAFViAABPZAAAS2YKAElnEgBHaB0ARWgnAERpMQBD&#10;aTkAQmpCAEBqSgA/alIAPWpbATxqZQE6anACOGp+AjZpjQM0aZ8DM2myAzFpywMxaO0DMWf/AzFm&#10;/wMyZf8DMmT/AzJk/wO3WwAAqWQAAJZkAACGYwAAeGMAAG1jAABkZAAAWWUAAFBoAABJawAAQ20E&#10;AEBuDgA+bxgAPW8iADxwKwA6cDQAOXE9ADhxRQA3cU4ANnFXADRxYQEycW0BMXF6AS9xigItcZwC&#10;K3GvAipxyAIqcOsCKm//Aipt/wIqbP8CK2z/Aits/wKxYQAApGkAAJBoAACAZwAAdGcAAGlnAABf&#10;aAAAVWsAAEtuAABDcQAAPHQAADd2CgA0dxIAM3gcADJ4JQAxeS4AMHk3AC95PwAueUgALHpSACt6&#10;XAAqemgAKHp2ACZ6hwElepkBI3qsASJ6xQEieekBInf/ASJ2/wEidf8CInT/AiN0/wKsaAAAnW4A&#10;AIptAAB7bAAAb2wAAGVsAABabgAAUHEAAEV1AAA9eAAANnwAAC5/AgApgQ0AJ4IUACaCHgAlgicA&#10;JIIvACODOAAig0IAIYNLACCEVgAfhGIAHoRxAByEggAbhJUAGoSpABiEwQAYg+YAGIH9ABmA/wEZ&#10;f/8BGX7/ARl+/wGmcAAAlXMAAIRyAAB2cQAAa3EAAF5zAABUdgAASXkAAD99AAA3gQAAL4QAACeI&#10;AAAgiwUAG40OABqNFQAZjR4AGI4nABeOMAAWjjkAFY5DABSPTwATj1sAEo9qABGPewAQj48AD4+k&#10;AA6PuwANj+AADo36AA+L/wAQiv8AEIn/ABCJ/wChegAAjnkAAH53AABydwAAZHgAAFh7AABNfgAA&#10;QoIAADmGAAAvigAAJ44AACCRAAAYlQAAEpgFAA6aDgANmhQADJodAAuaJgALmjAACpo7AAmaRgAI&#10;mlMABpthAAWacgAEmoYAApqbAACasQABmc8AApnwAAKY/wAEl/8ABZb/AAWW/wCZgQAAh38AAHp+&#10;AABrfgAAXYEAAFCFAABFiQAAO40AADGSAAAolgAAH5kAABidAAARoAAADKMCAAalCgABpRAAAKUW&#10;AACmHwAApigAAKYyAACnPQAAp0oAAKdYAACnaAAAp3wAAKeRAACmqAAApsMAAKXpAACl/AAApf8A&#10;AKT/AACk/wCRhwAAgoYAAHKGAABjiAAAVYwAAEmRAAA9lgAAMpoAACieAAAfogAAF6YAABCpAAAL&#10;rAAABK8AAACxBgAAsQwAALIRAACyFwAAsx8AALMoAAC0MgAAtT8AALVNAAC1XQAAtXAAALWGAAC1&#10;nQAAtbYAALXcAAC09wAAtP8AALT/AAC0/wCLjwAAeo4AAGqRAABblQAATZoAAECfAAA1pAAAKqgA&#10;ACCsAAAWsAAAD7QAAAm3AAABuQAAAL0AAAC+AAAAvgYAAL8MAADAEAAAwRYAAMIdAADDJwAAxTIA&#10;AMZAAADGUQAAx2MAAMd4AADHkQAAx6kAAMfHAADH7AAAx/4AAMf/AADH/wCDlwAAcZoAAGGeAABS&#10;owAARakAADiuAAAsswAAILcAABa6AAAOvQAABsAAAADDAAAAxwAAAMkAAADKAAAAzAAAAM0DAADO&#10;CQAA0A4AANITAADUGwAA2CUAANsyAADdQgAA3VQAAN5pAADegQAA3pwAAN+1AADf2QAA3/MAAN//&#10;AADf/wB3nwAAaKYAAFmtAABKswAAO7gAAC27AAAfvwAAFMIAAAzGAAADyQAAAMwAAADQAAAA1QAA&#10;ANkAAADaAAAA3AAAAN4AAADgAAAA4gUAAOQLAADnEAAA6hgAAO0kAADwMgAA8UQAAPJYAADzbwAA&#10;9IoAAPSkAAD0vwAA9N8AAPTzAAD09ABqqAAAW68AAEy3AAA9vQAALcEAAB/GAAATygAAC84AAADS&#10;AAAA1wAAANwAAADgAAAA5QAAAOcAAADpAAAA6wAAAO0AAADvAAAA8QAAAPMAAAD2BwAA+Q4AAPwW&#10;AAD/IgAA/zMAAP9HAAD/XQAA/3YAAP+RAAD/qQAA/74AAP/YAAD/2wD/ABgA/wAWAP8AFQD/ABgA&#10;/wAeAP8AJwD/ADYA/wBDAP8ATwD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/AIoA/wCQAP8AlgD/&#10;AJwA/wCjAP8AqwD/ALQA/gC/AP0AzwD7AOcA+gD4APkA/wD5AP8A+QD/APUA/wDuAP8A6QD/AOcA&#10;/wD/ABQA/wARAP8AEQD/ABIA/wAXAP8AIwD/ADEA/wA+AP8ASgD/AFYA/wBgAP8AaAD/AHAA/wB4&#10;AP0AfgD8AIUA+gCLAPkAkQD4AJgA9wCeAPUApgD0AK4A8gC5APEAxwDvAOAA7gDyAOwA/wDsAP8A&#10;7AD/AOsA/wDlAP8A4AD/AN4A/wD/AxAA/wAOAP8ADQD/AA0A/wATAP8AHgD/ACsA/wA4AP8ARQD+&#10;AFAA+wBaAPgAYwD1AGsA8wByAPEAeQDvAH8A7gCGAOwAjADqAJIA6QCZAOcAoADmAKkA5ACzAOEA&#10;wADgANMA3gDrANwA+wDbAP8A2gD/ANoA/wDZAP8A1AD/ANIA/wD/Bw0A/wAJAP8ABgD/AAkA/wAP&#10;AP8AGAD7ACUA+AAyAPUAPwDyAEoA7QBUAOoAXQDnAGUA5ABsAOIAcwDgAHoA3gCAANwAhgDaAI0A&#10;1wCUANQAmwDSAKQAzwCtAM0AuQDLAMkAyQDkAMgA9gDGAP8AxQD/AMYA/wDHAP8AxwD/AMcA/wD/&#10;CgYA/wEAAP8AAAD/AAQA/wALAPQAEgDvAB8A6gAsAOUAOADiAEMA3QBOANkAVwDUAF8A0QBnAM4A&#10;bQDMAHQAygB6AMgAgADGAIcAxQCOAMMAlgDBAJ4AvwCoAL0AswC6AMIAuQDbALcA8AC1AP8AtgD/&#10;ALUA/wC1AP8AtQD/ALUA/wD/DAAA/wQAAP8AAAD+AAAA9gADAOgADQDgABcA2QAkANEAMQDNADwA&#10;ygBHAMYAUQDDAFkAwABgAL4AZwC8AG4AugB0ALkAewC3AIIAtQCJALMAkQCyAJoAsACkAK4ArwCs&#10;AL0AqgDQAKgA6wCnAPsApgD/AKYA/wClAP8ApQD/AKUA/wD/DQAA/wcAAPQJAADqCQAA4gQAANoA&#10;BwDPABEAyAAcAMIAKQC+ADUAuwBAALcASgC0AFMAsgBbALAAYgCuAGgArABvAKsAdQCpAH0AqACE&#10;AKYAjQCkAJYAowCgAKEAqwCfAbkAnQPMAJwE6ACaBvkAmQf/AJgI/wCXCP8Alwj/AJcI/wD/EAAA&#10;9xAAAOgUAADcFQAAzhEAAMYNAADCBAsAvAAUALcBIQCyAy4ArgU6AKsGRACoCE0ApghVAKQJXACi&#10;CmMAoApqAJ8LcQCdC3gAnAuAAJoMiQCZDJMAlwyeAJUNqgCUDbgAkg3MAJAO6gCOEPwAjBD/AIsQ&#10;/wCLEP8AixD/AIoQ/wD7EwAA7RoAAN0gAADMIQAAvx0AALcXAACzEQAAsgsNAKsNGQCnDiYAow8z&#10;AJ8QPgCdEUcAmhFQAJgSVwCWEl4AlRNlAJMTbACSE3MAkBR8AI8UhQCNFY8AixWaAIoVpwCIFrUA&#10;hhbJAIQX5wCCGPsAgBn/AH8Z/wB/Gf8Afxj/AH8Y/wD1GgAA5CMAAM8pAADAKgAAsyYAAKoiAACl&#10;HAAApBUIAKAUEwCbFiEAlxgtAJQZOACRGkIAjxtLAI0cUgCLHFkAiR1gAIgdZwCGHm8AhR53AIMf&#10;gACCH4sAgB+XAH4gowB9ILIAeyDFAHkh5AB3IvkAdiL/AHUi/wB0If8AdCH/AHQh/wDvIQAA2ysA&#10;AMcxAAC2MQAAqS4AAKAqAACbJgAAmCEBAJUeEACQIBsAjSEoAIkjMwCHJD0AhSRGAIMlTgCBJlUA&#10;fyZcAH4mYwB8J2sAeydzAHknfAB4KIcAdiiTAHQooAFyKK8BcSnBAW8p4AFtKfcBbCn/AWsp/wFr&#10;Kf8Bayj/AWso/wHoKAAA0DIAAMA4AACuNwAAoTUAAJgyAACSLQAAjikAAIsnDACHKBcAgyojAIAr&#10;LwB+LDkAfCxCAHotSgB4LlEAdy5YAHUuYABzL2cAci9vAHAveQFvL4MBbS+QAWsvnQFpL6wBaDC+&#10;AWcw2wFlMPUBZDD/AWMw/wFjL/8BYy//AWMv/wHiLgAAyjgAALo9AACoPAAAmjoAAJE3AACKMwAA&#10;hjAAAIMuCQB/LxMAezAfAHgyKwB2MzUAdDM+AHI0RgBwNE4AbzVVAG01XABsNWQAajVsAWg1dQFn&#10;NYABZTWMAWM1mgJhNqkCYDa7Al821gJdNvMCXTb/Alw2/wFcNf8BXDX/AVw0/wHcMwAAxTwAALRB&#10;AACiQAAAlT4AAIs8AACEOQAAfzYAAHs0BAB3NRAAdDccAHE4JwBvOTIAbTk7AGs6QwBqOksAaDtS&#10;AGc7WQBlO2EBYztpAWI7cgFgO30BXjuKAlw7lwJbO6cCWTu4A1g7/+L/4klDQ19QUk9GSUxFAAYJ&#10;0gNXO/ECVjv/AlY7/wJWOv8BVjr/AVY5/wHUNwAAwEEAAK9EAACdQwAAkEIAAIVAAAB+PgAAeTsA&#10;AHQ6AABxOg4AbTwYAGs9JABpPi8AZz84AGU/QABkQEgAYkBPAGFAVwBfQF4BXUBmAVxAbwFaQHoC&#10;WECHAlZAlQJUQKQDU0C2A1JAzwNRQO8DUED/AlA//wJQP/8CUT7/AVE+/wHPOwAAvUUAAKpHAACZ&#10;RgAAi0UAAIFEAAB5QgAAdD4AAG8/AABrQAwAZ0EVAGVCIQBjQysAYUM1AF9EPgBeREUAXUVNAFtF&#10;VABZRVwBWEVkAVZFbQFURXgCUkWFAlFEkwNPRKMDTUW0A0xFzANLRe0DS0T/AktE/wJLQ/8CTEL/&#10;AkxC/wLKPwAAuUgAAKZKAACVSQAAh0gAAH1HAAB1RQAAbkIAAGlDAABlRAkAYkUTAF9GHgBdRygA&#10;XEgyAFpIOwBZSUMAV0lKAFZJUgBUSVkBU0lhAVFJawFPSXYCTUmCAktJkQNKSaEDSEmzA0dJygNG&#10;SewDRkj/AkZI/wJHR/8CR0b/AkdG/wLGQwAAtkwAAKJMAACRTAAAhEsAAHlKAABwSQAAaUYAAGRH&#10;AABfSQYAXEoQAFpLGwBYTCUAVkwvAFVNOABTTUAAUk1IAFFOTwBPTlcATk5fAUxOaQFKTnMCSE2A&#10;AkZNjwNFTZ8DQ02xA0JNyANBTeoDQUz/AkFM/wJCS/8CQkr/AkJK/wLCRwAAs08AAJ5PAACNTgAA&#10;gE4AAHVNAABsTAAAY0oAAF5MAABaTQIAVk4OAFRPGABSUCIAUVEsAE9RNQBOUj0ATVJFAExSTQBK&#10;UlQASVJdAUdSZgFFUnEBQ1J+AkFSjQI/Up0DPlKvAz1SxgM8UukCPFH+AjxQ/wI9T/8CPU//Aj1O&#10;/wK+SwAArlMAAJpSAACJUQAAfFEAAHFQAABoUAAAXk4AAFhRAABUUgAAUVMMAE5UFABMVR8AS1Yp&#10;AElWMgBIVjoAR1dCAEZXSgBEV1IAQ1daAEFXZAFAV24BPld7AjxXiwI6V5sCOFetAjdXxAI3V+cC&#10;N1b9AjdV/wI3VP8CN1P/AjhT/wK6TwAAqVYAAJVVAACFVAAAeFQAAG1UAABkVAAAWFQAAFJWAABO&#10;VwAASlkJAEdaEQBGWhsARFslAENbLgBCXDYAQVw+AD9cRgA+XU8APV1XADtdYQA6XWwBOF15ATZd&#10;iAE0XZkCM12rAjFdwgIxXOUCMVv8AjFa/wIxWf8CMln/ATJY/wG2VAAApFkAAJBYAACAWAAAc1cA&#10;AGlXAABgWAAAVFkAAE5bAABIXQAAQ18EAEBgDgA+YRcAPWEgADtiKQA6YjIAOWI6ADhjQgA3Y0sA&#10;NmNUADRjXQAzY2gAMWN2AS9jhQEuY5YBLGOpAStjvwEqY+MBKmL7ASpg/wErX/8BK1//ASte/wGx&#10;WQAAnlwAAItcAAB7WwAAb1sAAGVbAABcXAAAUV4AAElgAABDYgAAPGUAADhnCgA1aBIANGgbADNp&#10;JAAyaS0AMWk1AC9qPQAuakYALWpPACxqWQAra2UAKWtyAChrggAma5MAJGunACNrvQAiauAAI2n5&#10;ASNn/wEjZv8BI2b/ASRl/wGsYAAAmGAAAIVgAAB2XwAAal8AAGFgAABXYAAATWMAAERmAAA9aAAA&#10;NmsAADBuBAAscA4AKnEVAClxHgAocSYAJ3IvACZyNwAlckAAJHJKACJyVAAhc2AAIHNtAB5zfQAd&#10;c5AAG3OjABpzuQAZc9wAGnH3ABpw/wAbb/8AG27/ARtt/wGmZgAAkWUAAH9kAABxZAAAZmQAAF1k&#10;AABSZgAASGkAAD9sAAA3bwAAMHMAACl2AAAieQgAH3sQAB57FwAcex8AG3soABp7MAAZfDkAGHxD&#10;ABd8TgAWfFoAFXxnABR9eAASfYsAEX2fABB9tQAPfdUAEHv1ABF5/wAReP8AEnf/ABJ3/wCeawAA&#10;imoAAHppAABtaQAAYmkAAFdqAABMbQAAQ3AAADl0AAAxeAAAKXsAACJ/AAAbggAAFIUJABGGEAAR&#10;hhcAEIcfABCHKAAOhzEADoc7AA2HRgAMh1MAC4dhAAqHcQAJh4QAB4eYAAaGrgAFhskABoXsAAeE&#10;/wAIg/8ACYL/AAmC/wCVcQAAg28AAHRuAABpbgAAXG8AAFByAABGdQAAPHkAADJ9AAAqgQAAIoUA&#10;ABuJAAAUjAAAD48DAAqSCwAGkhEABJIYAAKSIAABkikAAJIzAACTPgAAk0sAAJNZAACTaQAAk3sA&#10;AJKQAACSpgAAkb8AAJHlAACQ+gAAj/8AAI//AACP/wCNdwAAfXUAAHB0AABidQAAVXgAAEl8AAA/&#10;gAAANIQAACuJAAAijQAAGpEAABOUAAAOlwAACZsAAAGdCAAAnQ4AAJ0TAACeGgAAniIAAJ8rAACf&#10;NQAAoEIAAKBQAACgXwAAoHEAAKCHAACfnQAAn7UAAJ7aAACd9gAAnf8AAJz/AACc/wCGfQAAeHwA&#10;AGl8AABbfwAAToMAAEGIAAA2jAAALJEAACOWAAAamgAAEp4AAA2hAAAGpAAAAKcAAACpAwAAqQoA&#10;AKoOAACrEwAArBkAAK0iAACuKwAArzcAAK9FAACvVAAAr2YAAK97AACulAAArqsAAK7JAACu7wAA&#10;rf8AAK3/AACt/wCBhAAAcYQAAGGHAABTiwAARpAAADmWAAAumwAAI6AAABqkAAASqAAADKwAAASv&#10;AAAAsgAAALYAAAC3AAAAtwIAALgIAAC5DQAAuhIAALsYAAC9IQAAvisAAMA4AADASAAAwFoAAMFu&#10;AADBhgAAwaAAAMG6AADB4wAAwPkAAMD/AADA/wB5jQAAaJAAAFmUAABLmgAAPaAAADGlAAAlqwAA&#10;Gq8AABGzAAALuAAAArsAAAC+AAAAwQAAAMQAAADFAAAAxgAAAMcAAADIBQAAygsAAMwPAADOFQAA&#10;0B8AANMrAADVOgAA1UwAANZgAADYdwAA2JIAANisAADZyQAA2ewAANn7AADY/wBwmQAAYJ4AAFGk&#10;AABDqgAANbAAACi2AAAcugAAEb4AAAnBAAAAxQAAAMgAAADLAAAAzwAAANIAAADTAAAA1gAAANgA&#10;AADbAAAA3QAAAN8HAADiDQAA5RMAAOgdAADsKgAA7TwAAO1RAADuZwAA74EAAO+cAADwtwAA8NMA&#10;APDsAADw9ABnpgAAWK0AAEm0AAA6ugAAKr4AABzCAAAQxgAAB8oAAADOAAAA0gAAANYAAADcAAAA&#10;4AAAAOMAAADkAAAA5gAAAOgAAADrAAAA7QAAAO8AAADyAgAA9QoAAPgRAAD8HAAA/ywAAP8/AAD/&#10;VQAA/24AAP+KAAD/pAAA/7oAAP/RAAD/4QD/ABQA/wASAP8AEgD/ABQA/wAZAP8AJQD/ADIA/wA/&#10;AP8ASwD/AFYA/wBgAP8AaAD/AHAA/wB4AP8AfwD/AIUA/wCLAP8AkQD/AJgA/wCeAP4ApgD9AK4A&#10;/AC5APoAyAD5AOIA+AD0APcA/wD2AP8A9gD/AO8A/wDnAP8A4gD/AN4A/wD/ABEA/wAOAP8ADgD/&#10;AA8A/wAUAP8AIAD/AC0A/wA6AP8ARgD/AFEA/wBbAP8AYwD+AGsA/ABzAPoAeQD5AIAA9wCGAPYA&#10;jAD1AJIA8wCZAPIAoADwAKkA7gCzAO0AwQDrANYA6gDuAOkA/gDnAP8A5wD/AOUA/wDdAP8A1QD/&#10;ANEA/wD/AA0A/wAKAP8ACAD/AAkA/wAQAP8AGwD/ACgA/wA1AP8AQAD6AEsA9gBVAPMAXgDxAGYA&#10;7gBtAOwAdADrAHoA6QCAAOcAhgDmAI0A5ACTAOIAmwDgAKMA3gCtANwAuQDaAMoA1wDmANQA+ADS&#10;AP8A0gD/ANIA/wDOAP8AyQD/AMYA/wD/AAgA/wADAP8AAAD/AAMA/wANAPwAFgD3ACIA8wAuAO8A&#10;OgDsAEUA6ABPAOQAWADhAGAA3gBnANsAbQDZAHQA1QB6ANMAgADRAIcAzwCOAM0AlQDLAJ4AyQCn&#10;AMcAswDFAMIAwwDcAMEA8QC/AP8AvwD/AL4A/wC+AP8AvQD/ALsA/wD/AAAA/wAAAP8AAAD/AAAA&#10;9gAIAO4AEQDnABsA4QAnAN0AMwDZAD4A0wBJAM8AUgDLAFkAyABhAMYAZwDEAG0AwgBzAMAAegC/&#10;AIAAvQCIALsAkAC5AJgAuACiALUArQCzALsAsQDOALAA6gCvAPwArQD/AK0A/wCuAP8ArgD/AK4A&#10;/wD/AgAA/wAAAP0AAADyAAAA6AAAAN4ADADTABUAzAAhAMgALADEADgAwQBCAL0ASwC6AFMAuABa&#10;ALYAYQC0AGcAsgBtALAAdACvAHoArQCCAKwAigCqAJMAqACdAKYAqACkALUAogDGAKEA4wCfAPYA&#10;ngD/AJ4A/wCeAP8AngD/AJ4A/wD/BgAA+wAAAO4FAADiBAAA1QAAAMsABgDDAA8AvQAZALgAJQC0&#10;ADEAsQA7AK4ARQCsAE0AqQBVAKcAWwClAGIApABoAKIAbgChAHUAnwB8AJ4AhQCcAI4AmgCYAJgA&#10;pACWALAAlQDBAJMA3ACSAPIAkQD/AJAA/wCQAP8AjwD/AI8A/wD9CgAA8A4AAOERAADOEAAAwg0A&#10;ALsHAAC3AAoAsQASAKwAHgCoACkApQA0AKIAPgCfAEcAnQBPAJsAVgCZAVwAlwFjAJYCaQCUAnAA&#10;kwN4AJEDgACQBIoAjgSVAIwFoQCKBa4AiQa+AIcI2ACGCfAAhAr/AIML/wCDC/8Agwv/AIML/wD2&#10;EAAA5hcAANIcAADAGgAAsxYAAKwSAACoDQAApgcNAKIFFgCdByIAmQkuAJYKOACUC0EAkgxKAJAM&#10;UQCODVgAjA1eAIsNZQCJDWwAiA50AIYOfQCFDocAgw6TAIEPnwCAEK0AfhC+AH0Q2wB6EfQAeBL/&#10;AHcS/wB3Ev8AdxL/AHcS/wDvFwAA2yEAAMYkAAC0IwAAqCAAAKAcAACbFwAAmREEAJgOEACTEBsA&#10;jxEnAIwSMgCJEzwAhxNEAIUUTACDFFMAgRVaAIAVYAB+FmgAfRZvAHsWeAB5F4MAeBePAHYYnAB0&#10;GKoAcxm7AHIZ1ABvGvEAbhv/AG0b/wBtGv8AbRr/AG0a/wDnIAAA0CkAALwrAACrKgAAnigAAJYk&#10;AACQIAAAjRwAAIwXDACIGBYAhBoiAIEbLQB+HDcAfB1AAHodSAB5Hk8Adx5VAHYfXAB0H2MAcx9r&#10;AHEgdABwIH8AbiGLAGwhmABrIacAaSK4AGgizwBmIu4AZSP/AGQj/wBkIv8AZCL/AGQh/wDgJgAA&#10;yC8AALQxAACjMAAAli4AAI0rAACHKAAAhCQAAIIgCAB+IBIAeyIeAHgjKQB1JDMAcyU8AHElQwBw&#10;JksAbiZSAG0nWQBrJ2AAaidoAGkocQBnKHsAZSiIAGQplQBiKaQAYCm1AF8pywBeKuwAXCr/AFwp&#10;/wBcKf8AXCn/AFwo/wDYLAAAwzUAAK01AACdNAAAkDMAAIYxAACALQAAfCsAAHkoAwB2JxAAcika&#10;AHAqJQBtKy8Aayw4AGosQABoLUcAZy1OAGUuVQBkLl0AYy5lAGEvbgBfL3gAXi+EAFwvkgBaL6EB&#10;WS+yAVgwyAFWMOkBVTD+AVUv/wBVL/8AVS7/AFUu/wDQMQAAvToAAKg5AACXOAAAijcAAIA2AAB6&#10;MgAAdTAAAHIuAABuLg0Aay8WAGkwIQBmMSsAZDI0AGMyPQBhM0QAYDNLAF80UgBdNFoAXDRiAFo0&#10;awBZNXUAVzWCAFU1kAFUNZ8BUjWwAVE1xgFQNecBTzX9AU81/wFPNP8BTzT/AU8z/wHLNgAAuD0A&#10;AKM8AACSPAAAhTsAAHs6AAB0NwAAbzUAAGwzAABoNAoAZTUTAGI2HgBgNygAXjcxAF04OgBbOEEA&#10;WjlIAFk5UABXOVcAVjpfAFQ6aABTOnMAUTp/AU86jQFOOp0BTDquAUs6wwFKOuUBSTr8AUk5/wFJ&#10;Of8BSTj/AUo4/wHHOgAAs0AAAJ4/AACOPwAAgT4AAHc9AABwOwAAajgAAGY4AABiOQcAXzoRAFw7&#10;GwBaOyUAWTwuAFc9NwBWPT4AVD5GAFM+TQBSPlUAUT5dAE8/ZgBNP3AATD99AUo/iwFIP5sBRz+s&#10;AUU/wQFEP+MBRD77AUQ+/wFEPf8BRD3/AUU8/wHDPgAAr0MAAJpCAACKQgAAfUEAAHNAAABrPwAA&#10;ZTwAAGA8AABcPgQAWT4PAFc/GABVQCIAU0ErAFJBNABQQjwAT0JDAE5CSwBNQ1IAS0NaAEpDZABI&#10;Q24AR0N7AUVDiQFDQ5kBQkOrAUBDwAE/Q+EBP0P5AT9C/wE/Qf8BQEH/AUBA/wG/QQAAqkUAAJZF&#10;AACGRQAAeUQAAG9EAABnQgAAYD8AAFtBAABXQgAAVEMNAFFEFQBPRR8ATkUoAExGMQBLRjkASkdB&#10;AElHSABIR1AARkdYAEVHYQBDSGwAQkh4AUBIhwE+SJcBPEipATtIvgE6SN8BOkf4ATpG/wE6Rf8B&#10;O0X/ATtE/wG7RQAApkgAAJJHAACCRwAAdkcAAGtHAABjRgAAW0MAAFZFAABSRwAATkgKAExJEgBK&#10;SRwASEolAEdKLgBGSzYARUs+AENLRgBCTE0AQUxWAEBMXwA+TGoAPEx2ADtMhQE5TJUBN0ynATZM&#10;vAE1TN0BNUv3ATVL/wE1Sv8BNkn/ATZJ/wG4SQAAoksAAI5KAAB+SgAAckoAAGhKAABfSQAAVUgA&#10;AFBKAABMSwAASUwHAEZNEABEThkAQk8iAEFPKwBAUDMAP1A7AD5QQwA8UUoAO1FTADpRXAA4UWcA&#10;N1FzADVRggAzUZMBMlGlATBRugEvUdoBL1D2AS9P/wEwTv8BME7/ATBN/wG0TQAAnU0AAIpNAAB6&#10;TQAAbk0AAGRNAABbTQAAUU0AAEtPAABGUAAAQlIDAD9TDQA9VBUAPFQeADpVJwA5VS8AOFU3ADdW&#10;PwA2VkcANVZQADNWWQAyV2QAMFdxAC9XgAAtV5EAK1ejACpXuAApV9YAKVb1AClV/wAqVP8BKlP/&#10;ASpS/wGvUQAAmFEAAIVRAAB2UAAAalAAAGBQAABYUQAATlIAAEdTAABBVQAAO1gAADhZCgA1WhEA&#10;NFoaADNbIgAyWysAMVszAC9cOwAuXEMALVxMACxcVgArXWAAKV1tAChdfAAmXY4AJF2hACNdtQAi&#10;XdIAIlzzACJb/wAjWv8AI1n/ACRY/wCoVQAAklQAAIBUAABxVAAAZlQAAFxUAABUVQAASlYAAENY&#10;AAA8WwAANl0AADBgBQAtYQ4AK2EVACpiHQApYiUAKGIuACdjNgAmYz4AJWNHACNjUQAiZFwAIWRp&#10;AB9keQAeZIoAHGSeABtkswAZZM4AGmPxABth/wAbYP8AHGD/ABxf/wChWQAAjFgAAHtYAABtWAAA&#10;YlgAAFlYAABQWQAAR1sAAD5eAAA3YAAAMWMAACpmAAAkaQkAIWoQACBqFwAfaiAAHmsoAB1rMAAc&#10;azkAG2tCABpsTAAZbFgAF2xlABZsdAAUbIYAE2yaABJsrwARbMoAEWvvABJp/wATaP8AE2j/ABNn&#10;/wCZXQAAhV0AAHVcAABoXAAAXlwAAFVcAABLXgAAQmEAADlkAAAyZwAAK2oAACRtAAAecAEAF3ML&#10;ABV0EQAUdBgAE3QhABJ1KQARdTIAEXU7ABB1RgAPdVIADnVfAA11bgAMdYEAC3WVAAp1qgAIdMMA&#10;CXTnAApz/QALcf8ADHH/AAxw/wCRYgAAf2EAAHBhAABkYQAAWmEAAE9iAABFZQAAPGgAADNsAAAr&#10;bwAAJHIAAB12AAAXeQAAEXwEAA1/DAALfxIACn8ZAAl/IgAIfyoABn80AAV/PwAEf0sAAn9YAAF/&#10;ZwAAf3kAAH+OAAB/owAAfrsAAH3gAAB99wAAfP8AAHv/AAB7/wCJZwAAeGcAAGtmAABhZgAAVGcA&#10;AElpAAA/bQAANXEAACx1AAAkeQAAHXwAABaAAAAQgwAADIYCAAaJCgABiQ8AAIkUAACKGwAAiiMA&#10;AIssAACLNwAAi0MAAItQAACLXwAAi3EAAIuGAACLnAAAirMAAInTAACI8wAAiP8AAIf/AACH/wCC&#10;bQAAc2wAAGhsAABabQAATm8AAEJzAAA4dwAALnsAACWAAAAdhAAAFYgAABCMAAALjwAABJIAAACU&#10;BgAAlQwAAJUQAACWFQAAlxwAAJgkAACYLgAAmTkAAJlHAACZVgAAmWgAAJl9AACZlAAAmKsAAJfI&#10;AACW7gAAlv8AAJX/AACV/wB7dAAAb3MAAGFzAABTdgAARnoAADt/AAAwhAAAJogAAB2NAAAUkgAA&#10;DpYAAAmZAAABnAAAAKAAAAChAAAAogYAAKIMAACkEAAApRQAAKUcAACnJAAAqC8AAKg9AACpTAAA&#10;qV4AAKlyAACoiQAAqKIAAKi8AACn5QAApvsAAKb/AACl/wB3ewAAaHsAAFl+AABLggAAPocAADKN&#10;AAAnkgAAHZcAABScAAAOoAAAB6QAAACoAAAAqwAAAK4AAACvAAAAsAAAALEEAACzCgAAtA4AALUT&#10;AAC2GwAAuCQAALoxAAC6QAAAulIAALtlAAC7fQAAupcAALqxAAC60gAAuvMAALn/AAC5/wBvgwAA&#10;X4YAAFGLAABDkAAANpcAACqdAAAfogAAFacAAA2sAAAFsAAAALQAAAC3AAAAuwAAAL4AAAC/AAAA&#10;wAAAAMEAAADDAQAAxAcAAMUNAADHEQAAyhkAAM0kAADOMwAAz0QAANBYAADQbgAA0YgAANCkAADQ&#10;wQAA0eYAANH4AADR/wBnjwAAV5QAAEmaAAA7oQAALqcAACGtAAAWswAADrgAAAa8AAAAwAAAAMMA&#10;AADGAAAAywAAAM0AAADOAAAA0AAAANEAAADUAAAA1gAAANoCAADcCQAA3w8AAOMXAADmJAAA5zYA&#10;AOhJAADpXwAA6ngAAOuUAADrrwAA68wAAOzoAADs9gBfngAAUKQAAEKrAAA0sgAAJrkAABm+AAAO&#10;wgAABMUAAADKAAAAzQAAANEAAADYAAAA2wAAAN8AAADgAAAA4gAAAOQAAADmAAAA6QAAAOsAAADu&#10;AAAA8QUAAPUNAAD5FgAA/CUAAP05AAD+TwAA/2cAAP+CAAD/nQAA/7UAAP/LAAD/5AD/ABEA/wAP&#10;AP8ADwD/ABEA/wAWAP8AIgD/AC8A/wA7AP8ARwD/AFIA/wBbAP8AZAD/AGwA/wBzAP8AegD/AIAA&#10;/wCGAP8AjAD+AJMA/QCZAPsAoQD6AKkA+AC0APcAwgD2ANoA9QDxAPQA/wDzAP8A8wD/AOkA/wDg&#10;AP8A2AD/ANMA/wD/AA4A/wALAP8ACgD/AAsA/wARAP8AHQD/ACoA/wA2AP8AQQD/AEwA/wBWAP4A&#10;XwD7AGYA+QBtAPcAdAD1AHoA9ACAAPIAhgDwAI0A7wCUAO0AmwDsAKQA6gCuAOkAugDnAM0A5QDp&#10;AOQA+wDjAP8A4gD/AN4A/wDRAP8AzAD/AMgA/wD/AAkA/wAEAP8AAQD/AAQA/wAOAP8AGAD/ACQA&#10;/QAwAPsAOwD3AEYA8wBQAO8AWQDsAGAA6gBnAOcAbgDmAHQA5AB6AOIAgADgAIcA3gCOANwAlQDa&#10;AJ4A1gCoANQAswDRAMMAzwDfAM4A9ADMAP8AywD/AMsA/wDFAP8AvwD/ALwA/wD/AAIA/wAAAP8A&#10;AAD/AAAA/QALAPcAEwDxAB4A7QAqAOoANQDnAEAA4gBKAN0AUgDZAFoA1QBhANIAZwDQAG0AzgBz&#10;AMwAegDKAIAAyACHAMYAjwDEAJgAwgChAMAArQC+ALsAvADQALoA7QC5AP4AuAD/ALgA/wC3AP8A&#10;swD/ALAA/wD/AAAA/wAAAP8AAAD5AAAA7gAFAOUADgDeABgA2AAjANIALgDPADkAywBDAMcATADE&#10;AFQAwQBbAL8AYQC8AGcAuwBtALkAcwC3AHoAtQCBALQAiQCyAJIAsACbAK8ApwCsALQAqwDGAKkA&#10;5ACnAPgApgD/AKYA/wClAP8ApQD/AKQA/wD/AAAA/wAAAPUAAADqAAAA3gAAANAACgDIABIAwgAd&#10;AL4AKAC7ADMAuQA9ALUARgCyAE0AsABVAK0AWwCsAGEAqgBnAKgAbQCnAHMApQB6AKQAggCiAIwA&#10;oACWAJ8AoQCdAK4AmwC+AJkA2ACXAPEAlgD/AJYA/wCXAP8AlwD/AJcA/wD/AAAA9QAAAOcBAADU&#10;AAAAyQAAAMAABAC4AA4AswAWAK8AIQCrACwAqAA2AKYAPwCjAEcAoQBPAJ8AVQCdAFsAmwBhAJoA&#10;ZwCYAG4AlwB1AJUAfQCUAIYAkgCRAJAAnACOAKkAjAC4AIsAzQCJAOsAiAD9AIgA/wCIAP8AiAD/&#10;AIgA/wD5BgAA6QwAANQOAADDDAAAtwkAALACAACrAAkApgAQAKIAGgCeACUAmwAwAJgAOQCWAEEA&#10;lABJAJIAUACQAFYAjgBcAI0AYgCLAGkAigBwAIgAeACHAIEAhQCMAIQAmACCAKUAgAC0AH4AyAB9&#10;AecAfAL5AHsD/wB7BP8AewT/AHsE/wDxDgAA3hUAAMUVAAC0FAAAqREAAKEOAACeCgAAmwMMAJcA&#10;EwCTAB4AkAEpAI0CMwCKAzwAiARDAIYFSwCFBlEAgwZXAIIHXgCAB2QAfwhsAH0IdAB8CH4AegmJ&#10;AHgJlgB3CqMAdQqzAHMLxwByDOYAcA37AHAN/wBvDf8Abw3/AG8N/wDoFgAA0B4AALkdAACpHAAA&#10;nRoAAJUWAACQEwAAjw4DAI4KDgCJCxcAhgwjAIMNLQCADTYAfg4+AHwORgB7Dk0AeQ9TAHgQWgB2&#10;EGEAdRBoAHMQcQBxEXsAcBGHAG4RlABsEaIAaxKyAGkSxwBoE+cAZhP9AGUU/wBlFP8AZRP/AGUT&#10;/wDfHgAAxiQAALAkAACgIwAAlCEAAIsfAACGGwAAgxcAAIISCAB/ERIAfBIdAHkUKAB2FDEAdBU6&#10;AHIWQQBxFkgAbxdPAG4XVgBsF10AaxhkAGkYbQBoGXcAZhmDAGQZkABjGp8AYRqvAGAaxABeG+QA&#10;XRz7AFwc/wBcG/8AXBv/AFwb/wDVJQAAvSoAAKgpAACYKQAAjCgAAIMlAAB9IgAAeR8AAHgbAwB2&#10;GQ8AchoYAG8cIwBtHS0Aax01AGkePQBoHkQAZh9LAGUfUgBjIFkAYiBhAGEgaQBfIXMAXSF/AFwh&#10;jQBaIpwAWSKsAFciwABWI+EAVSP5AFQj/wBUIv8AVCL/AFQi/wDNKwAAti4AAKIuAACSLgAAhS0A&#10;AHwrAAB2KAAAciYAAG8jAABtIQwAaiIVAGcjHwBlJCkAYyQxAGIlOQBgJkEAXyZIAF0mTwBcJ1YA&#10;WyddAFknZgBYKHAAVih8AFQoigBTKZkAUSmqAFApvgBPKd4ATin3AE0p/wBNKf8ATSj/AE4o/wDI&#10;MAAAsDIAAJwyAACMMgAAgDEAAHYwAABwLQAAaysAAGgpAABmKAkAYygRAGApHABeKiUAXCsuAFsr&#10;NgBZLD0AWCxEAFctTABVLVMAVC1bAFMtYwBRLm4AUC56AE4uiABML5cASy+oAEkvuwBIL9sASC/2&#10;AEcv/wBHLv8ARy3/AEgt/wDENAAAqzUAAJc1AACHNQAAezUAAHI0AABrMgAAZi8AAGIuAABfLQUA&#10;XC4QAFovGABYMCIAVjArAFUxMwBTMToAUjJCAFEySQBQMlAATjNYAE0zYQBLM2sASjN3AEg0hQBH&#10;NJUARTSmAEM0uQBCNNYAQjT0AEI0/wBCM/8AQjL/AEIy/wDAOAAApzgAAJM4AACDOAAAdzgAAG03&#10;AABmNgAAYTMAAF0yAABZMgIAVzMNAFQ0FQBSNR8AUTUoAE82MABONjgATDc/AEs3RgBKN04ASThW&#10;AEc4XwBGOGkARDh1AEM4gwBBOZMAQDmkAD45uAA9OdMAPDnzADw4/wA9N/8APTf/AD02/wC7OwAA&#10;ojsAAI87AAB/OwAAczsAAGo6AABiOQAAXTcAAFg2AABUNwAAUTgLAE85EwBNORwASzolAEo6LQBI&#10;OzUARzs8AEY8RABFPEsARDxTAEI8XABBPWcAPz1zAD49gQA8PZEAOj2jADk9tgA4PdEANz3yADc8&#10;/wA4O/8AODv/ADg6/wC2PQAAnj4AAIs+AAB8PgAAbz4AAGY9AABePQAAWDsAAFM6AABPOwAATDwI&#10;AEk9EQBHPhkARj8iAEQ/KgBDPzIAQkA6AEFAQQBAQEkAPkFRAD1BWgA8QWQAOkFwADhBfwA3QY8A&#10;NUKhADRCtAAyQs4AMkHwADJA/wAzQP8AMz//ADQ+/wCxQAAAmkAAAIdAAAB4QQAAbEEAAGJAAABb&#10;QAAAVD8AAE4/AABKQAAARkEFAERCDgBCQxYAQEMfAD9EJwA+RC8APEQ3ADtFPgA6RUYAOUVOADhG&#10;WAA2RmIANUZuADNGfAAxRo0AMEafAC5GswAtRswALUbvAC1F/wAuRP8ALkP/AC5D/wCsQwAAlkMA&#10;AINDAAB0QwAAaEMAAF9DAABXQwAAUEMAAEhDAABERQAAQUYBAD5HDAA8SBMAOkgcADlJJAA4SSwA&#10;Nkk0ADVKOwA0SkMAM0pMADJKVQAwS18AL0trAC1LegAsS4sAKkudAChLsQAnS8oAJ0vtACdK/wAo&#10;Sf8AKEj/AClH/wCnRgAAkUYAAH9GAABwRgAAZUYAAFtGAABURgAATEcAAERIAAA/SgAAO0sAADdM&#10;CQA1TRAAM04YADJOIAAxTygAME8wAC9POAAuT0AALFBIACtQUgAqUFwAKFBoACdQdwAlUIgAJFCb&#10;ACJQrwAhUMgAIFDrACFP/wAiTv8AIk3/ACNN/wChSQAAjEkAAHpJAABsSgAAYUoAAFhKAABQSgAA&#10;SUsAAEBMAAA7TgAANVAAADFSBAAtUw0ALFQUACpUHAApVSQAKFUsACdVMwAmVTwAJVZFACRWTgAi&#10;VlkAIVZlAB9WdAAeVoUAHFaYABtWrAAZVsUAGVbpABpV/wAbVP8AG1P/ABxS/wCbTQAAhk0AAHVN&#10;AABoTQAAXU0AAFRNAABNTgAARU8AADxRAAA2UwAAMVUAACtYAAAmWgkAI1sQACJbFwAhXB8AIFwn&#10;AB9cLgAdXDcAHF1AABtdSgAaXVUAGF1hABddcAAVXYEAFF2VABNdqgARXcIAEV3nABJb/gATWv8A&#10;E1r/ABRZ/wCUUQAAgFEAAHBRAABkUQAAWVEAAFFRAABJUgAAQVMAADhWAAAyWQAAK1sAACVeAAAf&#10;YQMAGmMMABhkEQAXZBkAFmQhABVkKQAUZTEAE2U6ABJlRAARZVAAEGVdAA9lawAOZX0ADWWRAAxl&#10;pQAKZLwACmTgAAtj+QAMYv8ADWH/AA1h/wCNVQAAelUAAGtVAABfVQAAVlUAAE5VAABEVwAAPFkA&#10;ADRcAAAsXwAAJmIAAB9lAAAZaAAAE2sFABBtDQAObhIADW4aAAxuIgAMbisAC240AApuPgAIbkoA&#10;B25XAAZuZQAEbnYAAm6KAABtnwAAbbYAAGzWAABs8wABa/8AAmr/AANq/wCFWgAAdFoAAGZaAABc&#10;WQAAU1kAAEhaAAA/XQAANmAAAC5jAAAmZwAAH2oAABltAAATcQAADnQDAAp3CgAFdxAAAXcVAAB3&#10;HAAAdyQAAHgtAAB4NwAAeEMAAHhQAAB4XgAAeG8AAHiEAAB4mQAAd7AAAHbNAAB18AAAdf8AAHT/&#10;AAB0/wB+XwAAbl8AAGJeAABZXgAATV8AAEJiAAA5ZQAAMGgAACdsAAAfcAAAGHQAABJ3AAANewAA&#10;CH4AAAKACAAAgQ0AAIERAACCFwAAgx4AAIMmAACEMAAAhDsAAIRIAACEVwAAhGgAAIR8AACEkwAA&#10;g6oAAILFAACB6wAAgf4AAID/AACA/wB3ZQAAaWQAAF9jAABSZAAAR2cAADxrAAAxbwAAKHMAACB3&#10;AAAYfAAAEX8AAAyDAAAGhwAAAIoAAACMAwAAjAkAAI0OAACOEQAAjxcAAJAeAACRJwAAkjIAAJI/&#10;AACSTgAAkl8AAJJzAACSiwAAkaIAAJG8AACQ5QAAj/wAAI7/AACO/wBxawAAZmoAAFhrAABLbQAA&#10;P3EAADR2AAAqewAAIIAAABeFAAAQiQAAC40AAASRAAAAlQAAAJgAAACZAAAAmgMAAJsIAACcDQAA&#10;nhEAAJ8WAACgHgAAoigAAKI1AACjRAAAo1UAAKNpAACigAAAopoAAKGzAACg2AAAoPYAAJ//AACf&#10;/wBucQAAX3IAAFF1AABEeQAAN34AACyEAAAhigAAF48AABCUAAAKmQAAAZ0AAACgAAAApAAAAKcA&#10;AACoAAAAqQAAAKoAAACsBgAArQsAAK8QAACwFQAAsh4AALQpAAC0OQAAtEoAALVdAAC1cwAAtY4A&#10;ALWoAAC0xgAAs+0AALL/AACy/wBmegAAV30AAEmCAAA8hwAAL44AACOUAAAYmgAAEJ8AAAmkAAAA&#10;qQAAAK0AAACwAAAAtAAAALcAAAC4AAAAuQAAALsAAAC8AAAAvgIAAMAIAADCDgAAxBQAAMceAADI&#10;LAAAyT0AAMpQAADKZgAAyn8AAMqbAADKuAAAyt0AAMr1AADK/wBehgAAT4sAAEGRAAAzmAAAJ58A&#10;ABulAAARqwAACbAAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMgAAADJAAAAywAAAMwAAADOAAAA0AAA&#10;ANIAAADUBQAA2QwAAN0SAADhHgAA4i4AAONCAADkVwAA5W8AAOaMAADmqAAA5cUAAOXnAADm9gBW&#10;lAAASJsAADqiAAAsqQAAH7AAABO2AAALvAAAAMEAAADFAAAAyQAAAM0AAADSAAAA1gAAANoAAADb&#10;AAAA3gAAAOAAAADiAAAA5AAAAOcAAADpAAAA7QAAAPAKAAD0EQAA+B8AAPkyAAD6SAAA+18AAPx6&#10;AAD9lwAA/a8AAP3HAAD95AD/AA4A/wANAP8ADAD/AA4A/wATAP8AHgD/ACoA/wA2AP8AQgD/AE0A&#10;/wBXAP8AXwD/AGcA/wBuAP8AdAD/AHoA/wCBAP0AhwD8AI0A+gCUAPkAnAD3AKUA9QCvAPQAvADz&#10;AM8A8QDsAPAA/gDvAP8A7wD/AOMA/wDXAP8AzgD/AMoA/wD/AAoA/wAGAP8ABAD/AAgA/wAQAP8A&#10;GQD/ACUA/wAxAP8APQD/AEcA/gBRAPsAWQD5AGEA9gBoAPQAbgDzAHQA8QB6AO8AgQDuAIcA7ACO&#10;AOoAlgDoAJ8A5gCpAOMAtQDiAMYA4ADjAN8A+ADdAP8A3QD/ANQA/wDJAP8AwgD/AL4A/wD/AAMA&#10;/wAAAP8AAAD/AAEA/wANAP8AFAD9ACAA+gArAPcANgDzAEEA7wBLAOwAVADoAFsA5gBiAOMAaADh&#10;AG4A3wB0ANwAegDaAIEA2ACIANQAkADSAJgAzwCiAM0ArgDLALwAyQDTAMcA8ADGAP8AxAD/AMQA&#10;/wC7AP8AtgD/ALMA/wD/AAAA/wAAAP8AAAD/AAAA9wAIAPAAEADrABoA5wAlAOQAMADhADsA3ABF&#10;ANUATQDRAFUAzgBbAMsAYgDJAGcAxwBtAMUAcwDDAHoAwQCBAL8AiQC9AJIAuwCcALkApwC3ALUA&#10;tQDIALMA5gCyAPsAsQD/ALAA/wCuAP8AqgD/AKcA/wD/AAAA/wAAAP4AAADxAAAA5QACANwADQDT&#10;ABQAzQAfAMoAKgDHADQAxAA+AMAARwC8AE4AugBVALcAWwC1AGEAswBnALIAbQCwAHMArgB6AKwA&#10;ggCqAIsAqACVAKcAoAClAK0AowC+AKEA2wCgAPQAnwD/AJ4A/wCfAP8AnQD/AJsA/wD/AAAA/AAA&#10;AO4AAADgAAAA0AAAAMUACAC+ABAAuQAZALUAIwCzAC4AsAA3AK0AQACqAEgAqABPAKUAVQCjAFsA&#10;ogBgAKAAZgCfAGwAnQBzAJsAewCaAIQAmACOAJYAmgCVAKcAkwC3AJEAzACQAOwAjwD/AI4A/wCO&#10;AP8AjgD/AI8A/wD8AAAA7wAAANsAAADJAAAAvQAAALUAAgCuAAwAqQATAKUAHQCiACcAoAAxAJ0A&#10;OgCaAEIAmABJAJYATwCUAFUAkwBbAJEAYACQAGcAjgBtAI0AdQCLAH4AiQCJAIgAlQCGAKIAhQCx&#10;AIMAxACBAOQAgAD5AH8A/wCAAP8AgAD/AIAA/wD0AgAA4AkAAMcIAAC3BwAArAMAAKYAAACgAAcA&#10;mwAPAJgAFwCVACEAkgAqAI8AMwCNADwAiwBDAIkASQCHAFAAhgBVAIQAWwCDAGEAgQBoAIAAcAB+&#10;AHkAfACEAHsAkAB5AJ0AeACsAHYAvgB1AN0AcwD0AHMA/wBzAP8AcwD/AHMA/wDpDQAAzxAAALkQ&#10;AACpEAAAng4AAJcLAACTBgAAkAALAIwAEQCJABoAhgAkAIMALgCBADYAfwA+AH0ARAB8AEsAegBR&#10;AHkAVwB3AF0AdgBkAHQAbABzAXUAcQGAAG8CjQBuApoAbAOqAGsDuwBpBNYAaAbxAGgH/wBnB/8A&#10;Zwf/AGcH/wDfFAAAwxcAAK4XAACeFgAAkxUAAIsSAACGEAAAhAwCAIMGDQCAAxQAfAUeAHkHKAB3&#10;CDAAdQg4AHMJQAByCUYAcApMAG8KUwBtC1kAbAthAGoLaQBpDHIAZwx+AGYMiwBkDZkAYg2pAGEN&#10;uwBgDdgAXg7zAF0O/wBdDv8AXQ7/AF0O/wDUHAAAuR0AAKQeAACVHQAAiRwAAIEaAAB7FwAAeBMA&#10;AHgQBgB3DQ8Acw4YAHAOIgBuDysAbBAzAGoQOwBpEEIAZxFJAGYRTwBkEVYAYxJdAGESZgBgEm8A&#10;XhJ7AFwTiABbE5cAWROnAFcUugBWFNUAVRXzAFQV/wBUFf8AVBX/AFQU/wDKIgAAsCIAAJ0jAACN&#10;IwAAgSIAAHkhAABzHgAAbxsAAG4XAABtEwwAahQUAGcVHgBlFicAYxYvAGEXNwBgFz4AXhhFAF0Y&#10;SwBcGVIAWhlaAFkZYgBXGmwAVhp3AFQahQBSG5QAURukAE8btwBOG9AATRzxAEwc/wBMHP8ATRz/&#10;AE0b/wDDJgAAqicAAJYnAACHKAAAeycAAHImAABsJAAAaCEAAGYeAABkGwgAYhsRAF8cGgBdHSMA&#10;Wx4rAFoeMwBYHzoAVx9BAFYgSABUIE8AUyBXAFEhXwBQIWkATiF0AE0hggBLIpEASSKiAEgitABH&#10;Is0ARiPvAEUj/wBFIv8ARiL/AEYh/wC8KgAApCsAAJErAACCLAAAdisAAG0qAABmKQAAYiYAAF8k&#10;AABdIgQAWyEOAFgiFgBWIx8AVCQoAFMkMABSJTcAUCU+AE8mRQBOJkwATCZUAEsnXABJJ2YASCdx&#10;AEYnfwBFKI8AQyigAEEosgBAKMsAPyjtAD8o/wA/KP8AQCf/AEAn/wC3LQAAny4AAIwvAAB9LwAA&#10;cS8AAGguAABhLQAAXSsAAFooAABXJwAAVCcMAFIoEwBQKRwATiklAE0qLABLKjQASis7AEkrQgBI&#10;LEkARixRAEUsWgBELGQAQi1vAEAtfQA/LY0APS2eADwtsAA6LcgAOi3rADot/wA6Lf8AOiz/ADos&#10;/wCyMAAAmzEAAIgyAAB5MgAAbTIAAGQyAABdMQAAWC8AAFUsAABRLAAATy0JAEwtEQBKLhkASS8i&#10;AEcvKgBGMDEARTA4AEMwPwBCMUcAQTFPAEAxVwA+MWEAPTJtADsyewA5MosAODKcADYyrwA1MscA&#10;NDLpADQy/wA1Mf8ANTH/ADUw/wCtMwAAljQAAIQ1AAB1NQAAaTUAAGA1AABZNAAAVDMAAFAwAABM&#10;MQAASTEGAEcyDwBFMxYAQzMfAEI0JwBANC4APzU2AD41PQA9NUQAPDZMADo2VQA5Nl8ANzZrADY2&#10;eAA0N4kAMjeaADE3rQAvN8UALzfoAC82/gAwNf8AMDX/ADA0/wCpNgAAkjYAAIA3AAByOAAAZjgA&#10;AF03AABWNwAAUDYAAEs0AABHNQAARDYDAEE3DQA/OBQAPjgcADw5JAA7OSwAOjkzADk6OgA4OkIA&#10;NjpKADU6UwA0O10AMjtoADA7dgAvO4cALTuZACw7rAAqO8MAKTvmACo6/QAqOv8AKzn/ACw4/wCk&#10;OAAAjjkAAHw6AABuOgAAYzoAAFo6AABTOgAATToAAEY4AABCOgAAPzsAADw8CwA6PBEAOD0ZADc9&#10;IQA2PikAND4wADM+NwAyPz8AMT9HADA/UAAuP1oALUBmACtAdAApQIQAKECXACZAqgAlQMEAJEDl&#10;ACQ//AAlPv8AJj3/ACY9/wCfOwAAijwAAHg9AABqPQAAXz0AAFY9AABPPQAAST0AAEI9AAA8PgAA&#10;OT8AADZBCAA0QQ8AMkIWADFCHgAvQyUALkMtAC1DNAAsRDwAK0REACpETQAoRFgAJ0VjACVFcQAj&#10;RYIAIkWVACBFqAAfRb8AHkTjAB9E+wAfQ/8AIEL/ACFB/wCaPgAAhT8AAHRAAABnQAAAXEAAAFNA&#10;AABMQAAARkAAAD5BAAA4QwAANEUAADBGAwAtRw0AK0gSACpIGgApSCIAKEkpACdJMQAlSTkAJElB&#10;ACNKSgAiSlUAIEphAB9KbwAdSn8AG0qSABpKpgAYSr0AF0rgABhJ+gAZSP8AGkf/ABpH/wCVQgAA&#10;gEIAAHBDAABjQwAAWEMAAFBDAABJQwAAQkQAADtFAAA1RwAAMEkAACtLAAAmTQkAJE4QACJOFgAh&#10;Tx0AIE8lAB9PLAAeTzUAHU89ABxQRwAaUFEAGVBdABdQawAWUHwAFFCPABNQpAARULoAEVDeABFP&#10;+AASTv8AE03/ABRN/wCPRQAAe0YAAGtGAABfRwAAVUcAAE1HAABGRwAAP0cAADdKAAAxTAAAK04A&#10;ACZQAAAgUwMAHFUMABpWEQAZVhgAF1YgABZWJwAVVjAAFFY5ABNXQgASV00AEVdZABBXaAAPV3kA&#10;DleMAA1XoAALV7YAC1bUAAtW9AAMVf8ADVT/AA5T/wCISQAAdkoAAGdKAABbSgAAUUoAAEpKAABD&#10;SgAAO0wAADNOAAAsUQAAJlQAACFWAAAbWQAAFVwHABFeDQAQXhMAEF4aAA5eIgAOXioADV4zAAxe&#10;PQALXkgACl5UAAheYgAHXnMABV6GAANemwACXrEAAl3MAAJd7gADXP8ABFv/AAVb/wCBTgAAcE4A&#10;AGJOAABXTgAATk4AAEdOAAA+TwAANlEAAC5UAAAnVwAAIVoAABtdAAAVYAAAEGMDAAxmCwAIZxAA&#10;BmcVAAVnHAAEZyQAAmctAAFnNwAAZ0IAAGdOAABnXAAAZ20AAGeAAABmlQAAZqwAAGXHAABl6wAA&#10;ZPwAAGT/AABj/wB6UgAAalMAAF1SAABUUgAAS1IAAEJTAAA5VQAAMFgAAChbAAAhXwAAGmIAABRl&#10;AAAQaAAADGsBAAZuCQAAbw4AAG8SAABvGAAAcB8AAHAnAABxMAAAcTsAAHFIAABxVgAAcWYAAHF5&#10;AABxjwAAcKcAAG/BAABv5wAAbvwAAG3/AABt/wBzWAAAZVcAAFpXAABRVgAARlcAADxaAAAyXQAA&#10;KmEAACJkAAAaaAAAFGwAAA5vAAAKcgAABHYAAAB4BQAAeAsAAHkOAAB6EwAAexkAAHwgAAB9KQAA&#10;fTMAAH1AAAB9TgAAfV4AAH1yAAB9iAAAfKEAAHy6AAB74gAAevoAAHn/AAB4/wBtXQAAYFwAAFdc&#10;AABLXQAAQF8AADVjAAArZwAAI2sAABpvAAATcwAADncAAAh7AAACfgAAAIIAAACDAQAAhAYAAIUL&#10;AACGDwAAiBMAAIkZAACKIQAAiysAAIs3AACMRgAAi1YAAItpAACLgAAAi5kAAIqzAACJ2AAAiPcA&#10;AIj/AACH/wBoYwAAXmIAAFFiAABEZQAAOGkAAC5uAAAkcwAAGngAABN9AAANgQAABoUAAACJAAAA&#10;jQAAAJAAAACSAAAAkgAAAJQFAACVCgAAlw4AAJgSAACaGAAAmyEAAJwtAACdPAAAnUwAAJxfAACc&#10;dgAAm5EAAJurAACayQAAmvAAAJn/AACY/wBlaQAAV2kAAElsAAA9cQAAMHYAACV8AAAbgQAAEocA&#10;AAyMAAAEkQAAAJUAAACZAAAAnQAAAKAAAAChAAAAogAAAKQAAAClAQAApwcAAKkMAACqEQAArRgA&#10;AK8iAACvMAAAr0EAAK9UAACvawAAroUAAK6hAACuvgAAreYAAKz8AACs/wBecQAAT3QAAEJ5AAA1&#10;fwAAKIUAAB2MAAATkgAADJgAAAOdAAAAogAAAKYAAACqAAAArgAAALAAAACxAAAAswAAALQAAAC2&#10;AAAAuAAAALoEAAC8CgAAvhAAAMEXAADDJAAAwzUAAMRJAADEXgAAxXcAAMWTAADFrwAAxdEAAMPy&#10;AADD/wBWfAAAR4IAADqIAAAsjwAAIJYAABSdAAANowAAA6kAAACuAAAAsgAAALcAAAC7AAAAvwAA&#10;AMIAAADCAAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0ggAANUOAADbGAAA3ScAAN46AADfUAAA&#10;4GgAAOCEAADhoQAA4b0AAOHiAADg9ABOiwAAQJIAADKZAAAloQAAGKgAAA6vAAAFtQAAALoAAAC/&#10;AAAAxAAAAMgAAADOAAAA0QAAANQAAADVAAAA2AAAANoAAADdAAAA3wAAAOIAAADkAAAA5wAAAOsF&#10;AADvDgAA9BkAAPUrAAD2QQAA91gAAPhyAAD5kAAA+asAAPjEAAD44QD/AAsA/wAIAP8ACQD/AAwA&#10;/wASAP8AGgD/ACYA/wAyAP8APgD/AEgA/wBSAP8AWgD/AGIA/wBpAP8AbwD/AHUA/gB7APwAgQD7&#10;AIgA+QCPAPcAlwD1AKAA8wCqAPIAtwDvAMkA7QDmAOwA+wDrAP8A6wD/AN0A/wDOAP8AxgD/AMIA&#10;/wD/AAQA/wAAAP8AAAD/AAUA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA/QBMAPkAVAD3AFwA9ABj&#10;APIAaQDwAG8A7gB1AOwAewDqAIIA6ACJAOcAkQDkAJoA4gCkAOAAsADdAMAA2gDcANgA9ADVAP8A&#10;0wD/AMsA/wDBAP8AuwD/ALcA/wD/AAAA/wAAAP8AAAD/AAAA/wAKAP0AEQD5ABsA9gAnAPQAMgDw&#10;ADwA7ABGAOgATgDkAFYA4QBcAN4AYwDcAGgA2QBuANUAdADSAHsA0ACCAM0AigDLAJMAyACdAMYA&#10;qADEALcAwQDMAMAA6wC+AP8AvQD/AL0A/wC0AP8ArgD/AKsA/wD/AAAA/wAAAP8AAAD6AAAA8gAF&#10;AOoADgDlABYA4AAhAN0AKwDbADYA0wA/AM4ASADKAE8AxwBWAMQAXADCAGEAwABnAL4AbQC8AHMA&#10;ugB6ALgAggC2AIsAtACWALIAoQCwAK8ArgDBAK0A4ACrAPcAqgD/AKkA/wCmAP8AoQD/AJ8A/wD/&#10;AAAA/wAAAPcAAADoAAAA3AAAANAACgDKABEAxQAbAMIAJQC/AC8AvAA4ALgAQQC1AEgAsgBPALAA&#10;VQCuAFsArABhAKoAZgCoAGwApwBzAKUAewCjAIQAoQCOAJ8AmgCdAKcAmwC4AJoA0ACZAO8AmAD/&#10;AJcA/wCWAP8AlAD/AJIA/wD/AAAA9gAAAOQAAADSAAAAxQAAALsABQC1AA4AsAAVAKwAHwCqACkA&#10;qAAyAKUAOgCiAEIAoABJAJ4ATwCcAFUAmgBaAJgAYACWAGYAlQBsAJMAdACSAH0AkACHAI4AkwCM&#10;AKEAiwCwAIoAxQCIAOYAhwD7AIYA/wCHAP8AhwD/AIYA/wD4AAAA5QAAAM0AAAC9AAAAswAAAKoA&#10;AACjAAoAnwARAJsAGQCZACMAlwAsAJUANACSADwAkABDAI4ASQCMAE8AigBUAIkAWgCHAGAAhgBm&#10;AIQAbgCDAHcAgQCBAH8AjQB+AJsAfACqAHsAvAB6ANsAeAD1AHgA/wB4AP8AeAD/AHgA/wDtAAAA&#10;0QIAALsCAACsAQAAogAAAJsAAACWAAUAkQANAI0AFACLAB0AiAAmAIYALgCEADYAggA9AIAAQwB+&#10;AEkAfQBPAHwAVQB6AFsAeQBhAHcAaQB1AHEAdAB8AHIAiABxAJYAbwClAG4AtgBtAM4AbADuAGsA&#10;/wBrAP8AawD/AGsA/wDfCwAAwgwAAK4MAACeDAAAkwsAAIwHAACIAgAAhQAJAIEAEAB/ABcAfAAg&#10;AHoAKAB4ADAAdgA4AHQAPgBzAEQAcQBKAHAAUABuAFYAbQBdAGwAZABqAG0AaAB3AGcAhABlAJIA&#10;ZAChAGMAsgBhAMkAYADpAGAA/ABgAP8AYAD/AGAA/wDQEAAAthEAAKISAACTEgAAiBEAAIAPAAB8&#10;DQAAeQkBAHgDCwB1ABEAcwAaAHAAIwBuASsAbAEzAGoCOQBpA0AAZwNGAGYETABlBFIAYwVZAGIF&#10;YQBgBWoAXwZ0AF0GgQBcB48AWgefAFkHsABXB8YAVgnnAFYK+wBVCv8AVQr/AFYK/wDGFQAArRcA&#10;AJkYAACKGAAAfxcAAHYWAABxEwAAbhAAAG0NBQBtCQ0AagkUAGcKHQBlCiYAYwsuAGIMNQBgDDwA&#10;XwxCAF4NSABcDU8AWw1WAFkNXgBYDmgAVg5zAFUOgABTDo8AUQ6fAFAOsQBODsgATRDqAE0Q/QBN&#10;EP8ATRD/AE0Q/wC8GwAApRwAAJIdAACDHgAAdx0AAG8cAABpGgAAZhcAAGQUAABkEAgAYg8QAF8Q&#10;GABdECEAWxEpAFoRMQBYEjgAVxI+AFYSRQBUEkwAUxNTAFETWwBQE2UAThRwAEwUfQBLFIwASRSc&#10;AEcVrgBGFcUARRXoAEUW/gBFFv8ARRX/AEUV/wC1HwAAniEAAIsiAAB8IgAAcSIAAGghAABiHwAA&#10;Xx0AAFwaAABbFwIAWhUNAFcWFABVFh0AVBclAFIYLQBRGDQATxg7AE4ZQgBNGUgASxpQAEoaWABI&#10;GmIARxptAEUbegBDG4kAQhuaAEAbrAA/G8IAPhzlAD0c/AA+HP8APhv/AD4b/wCvIwAAmCQAAIYl&#10;AAB3JgAAbCYAAGMlAABdJAAAWSIAAFYfAABUHQAAUxwLAFEcEgBOHRoATR0iAEseKQBKHjEASR83&#10;AEcfPgBGIEUARSBNAEMgVQBCIF8AQCFqAD8hdwA9IYcAOyGYADkhqgA4IsAANyLjADci+wA3Iv8A&#10;OCH/ADgh/wCqJgAAlCcAAIEpAABzKQAAZykAAF8pAABYKAAAVCYAAFEjAABPIgAATCIHAEoiEABI&#10;IhcARyMfAEUkJgBEJC4AQiQ0AEElOwBAJUMAPyVKAD0mUwA8JlwAOiZnADkmdQA3J4QANSeWADQn&#10;qAAyJ74AMSfhADEn+QAyJv8AMib/ADMl/wClKQAAjyoAAH0sAABvLAAAZC0AAFssAABVKwAAUCoA&#10;AEwoAABKJgAARycEAEQnDQBCKBQAQSgcAD8pIwA+KSsAPSkyADwqOQA7KkAAOSpIADgrUAA2K1oA&#10;NStlADMrcgAxK4IAMCyUAC4spwAsLLwAKyzeACws+AAsK/8ALSr/AC0q/wChLAAAiy0AAHkuAABr&#10;LwAAYC8AAFgvAABRLgAATC4AAEgsAABFKwAAQSsAAD8sCwA9LBEAOy0ZADouIQA5LigANy4vADYv&#10;NgA1Lz4ANC9FADMvTgAxMFgAMDBjAC4wcAAsMIAAKjCSACkwpQAnMLoAJjDcACYw9wAnL/8AKC//&#10;ACgu/wCcLgAAhzAAAHYxAABoMgAAXTIAAFUyAABOMQAASDEAAEQwAABALwAAPDAAADoxCQA3MRAA&#10;NjIWADUyHgAzMyUAMjMsADEzMwAwNDsALzRDAC00TAAsNFYAKjVhACk1bgAnNX4AJTWQACM1owAi&#10;NbkAITXZACE09gAiNP8AIzP/ACMy/wCYMQAAgzMAAHI0AABlNAAAWjUAAFE1AABLNAAARTQAAEA0&#10;AAA6MwAANzQAADQ1BgAyNg4AMDcTAC83GwAuNyIALTgpACs4MQAqODgAKTlAACg5SQAmOVMAJTlf&#10;ACM5bAAhOnwAIDqOAB46ogAcOrcAGznVABw59QAdOP8AHTj/AB43/wCTNAAAfzYAAG43AABhNwAA&#10;VzcAAE43AABINwAAQjcAADw3AAA1OAAAMjkAAC86AgAsOwsAKjwRACk8GAAoPR8AJj0mACU9LgAk&#10;PTUAIz49ACI+RgAgPlAAHz5cAB0/aQAbP3kAGj+MABg/oAAWP7UAFT7SABY+8wAXPf8AGDz/ABg8&#10;/wCONwAAejgAAGo5AABeOgAAUzoAAEs6AABFOgAAPzoAADk6AAAyPAAALj4AAClAAAAmQQgAJEIO&#10;ACJCFAAhQhsAIEMjAB9DKgAeQzIAHEM6ABtEQwAaRE0AGERZABdEZwAVRHcAE0SKABJEngARRLMA&#10;EETQABBD8gARQv8AEkL/ABNB/wCJOwAAdjwAAGY9AABaPQAAUD0AAEg9AABCPQAAPD0AADY+AAAv&#10;QAAAKkIAACVEAAAhRgMAHUgMABtJEQAZSRcAGEkeABdJJgAWSS4AFUo2ABRKQAATSkoAEUpWABBK&#10;ZAAPSnQADkqHAA1KmwAMSrAACkrKAAtJ7AAMSP8ADUf/AA1H/wCDPgAAcT8AAGJAAABWQAAATUAA&#10;AEVAAAA/QAAAOUEAADJCAAArRQAAJkcAACFJAAAcSwAAFk4HABNQDgASUBMAEVAZABBQIQAPUCkA&#10;DlAxAA1QOwANUUYAC1FRAApRXwAJUW8AB1CBAAVQlgADUKsAAlDFAANP6AADT/sABU7/AAZN/wB9&#10;QgAAa0MAAF1EAABSRAAASkQAAENDAAA8RAAANUUAAC5HAAAnSgAAIUwAABxPAAAXUQAAElQDAA5X&#10;CgALWBAAClgVAAhYHAAHWCQABlgsAAVYNgADWEAAAVhMAABYWgAAWGkAAFh8AABYkQAAV6cAAFfA&#10;AABW5QAAVvkAAFX/AABV/wB2RwAAZkcAAFlIAABPRwAAR0cAAEBHAAA4SAAAMEoAAClNAAAiUAAA&#10;HFMAABZVAAARWAAADVsCAAleCQAEXw4AAF8SAABfGAAAYB8AAGAnAABgMAAAYDsAAGBHAABgVAAA&#10;YGMAAGB2AABgiwAAX6IAAF+7AABf4gAAXvkAAF3/AABd/wBvSwAAYUwAAFVMAABMSwAAREsAADtM&#10;AAAyTgAAK1EAACNUAAAcVwAAFlsAABFeAAANYAAACGMAAAJmBwAAZwwAAGcPAABoEwAAaRkAAGoh&#10;AABqKQAAajQAAGpAAABqTQAAal0AAGpvAABqhQAAap0AAGm2AABo3QAAaPcAAGf/AABm/wBpUQAA&#10;XFAAAFJQAABKTwAAP1AAADVTAAAtVgAAJFkAAB1dAAAWYAAAEGQAAAxnAAAGagAAAG4AAABvAwAA&#10;cAgAAHENAAByEAAAdBQAAHUbAAB2IwAAdywAAHc4AAB2RgAAdlYAAHZoAAB2fgAAdpcAAHWxAAB0&#10;0wAAc/UAAHP/AABy/wBjVgAAWFUAAFBUAABEVQAAOVgAAC9bAAAmXwAAHWMAABVnAAAQbAAACnAA&#10;AARzAAAAdgAAAHoAAAB8AAAAfAMAAH4IAAB/DAAAgRAAAIIUAACEGwAAhSQAAIYvAACGPQAAhk0A&#10;AIVfAACFdQAAhY8AAISpAACDyQAAgvEAAIH/AACA/wBfWwAAVloAAElbAAA9XgAAMmEAACdmAAAe&#10;awAAFXAAAA51AAAJeQAAAX4AAACBAAAAhQAAAIgAAACKAAAAiwAAAI0BAACOBgAAkAsAAJEPAACT&#10;FAAAlRsAAJcmAACXNAAAl0QAAJdWAACWbAAAlYYAAJWiAACUwQAAk+oAAJL/AACS/wBdYQAAT2EA&#10;AEJkAAA2aQAAKm4AAB90AAAVeQAADn8AAAeEAAAAiQAAAI4AAACSAAAAlgAAAJgAAACaAAAAmwAA&#10;AJ0AAACfAAAAoQMAAKMIAAClDQAApxMAAKkcAACqKAAAqjkAAKpLAACqYQAAqXoAAKiZAACotQAA&#10;p90AAKf4AACm/wBWaAAASGwAADpwAAAudgAAIn0AABeEAAAOigAAB5AAAACWAAAAmgAAAJ8AAACj&#10;AAAApwAAAKoAAACrAAAArQAAAK8AAACxAAAAswAAALUAAAC4BQAAugwAAL0SAADAHAAAwC0AAMBA&#10;AAC/VQAAv24AAL6LAAC+qAAAvskAAL3vAAC8/gBOdAAAQHkAADJ/AAAlhwAAGY4AABCVAAAHnAAA&#10;AKIAAACnAAAArAAAALAAAAC1AAAAuQAAALwAAAC9AAAAvwAAAMEAAADDAAAAxgAAAMgAAADKAAAA&#10;zQIAANALAADVEgAA1iEAANc0AADYSQAA2WAAANp8AADamgAA27UAANvZAADb8gBGggAAOIkAACuQ&#10;AAAdmAAAEqAAAAqnAAAArgAAALQAAAC5AAAAvgAAAMIAAADIAAAAywAAAM4AAADPAAAA0gAAANQA&#10;AADWAAAA2gAAAN0AAADfAAAA4gAAAOYAAADqCgAA7xMAAPAlAADyOgAA81EAAPRrAAD0iQAA9aUA&#10;APW/AAD13QD/AAYA/wADAP8ABQD/AAsA/wAQAP8AFwD/ACIA/wAtAP8AOQD/AEQA/wBNAP8AVQD/&#10;AF0A/wBkAP8AagD/AHAA/QB2APsAfAD5AIMA9wCKAPUAkgDzAJsA8ACmAO4AswDrAMQA6QDkAOcA&#10;+QDmAP8A5QD/ANMA/wDHAP8AvwD/ALsA/wD/AAAA/wAAAP8AAAD/AAIA/wALAP8AEgD/AB0A/wAo&#10;AP8AMwD/AD4A/ABHAPgATwD0AFcA8QBdAO4AYwDsAGkA6gBvAOgAdQDmAHwA5ACDAOIAiwDfAJUA&#10;3ACfANkAqwDVALsA0gDUAM8A8gDNAP8AzAD/AMUA/wC6AP8AtAD/ALAA/wD/AAAA/wAAAP8AAAD/&#10;AAAA/wAGAPkADwD1ABcA8wAiAPEALQDtADcA5wBAAOIASQDfAFAA2wBXANcAXQDUAGMA0QBoAM8A&#10;bgDMAHUAygB8AMgAhADFAI0AwgCYAMAApAC9ALIAuwDGALkA6AC4AP0AtwD/ALYA/wCtAP8ApwD/&#10;AKMA/wD/AAAA/wAAAP8AAAD1AAAA6wABAOQADADeABMA2QAcANMAJgDRADAAzAA6AMgAQgDEAEoA&#10;wABQAL0AVgC7AFwAuQBhALcAZwC1AG0AswB0ALEAfACvAIUArQCQAKoAnACoAKoApgC7AKUA2gCj&#10;APUAowD/AKIA/wCeAP8AmgD/AJcA/wD/AAAA/gAAAO8AAADfAAAA0AAAAMcABwDBAA8AvAAXALkA&#10;IAC3ACoAtQAzALAAOwCtAEMAqwBJAKgATwCmAFUApABaAKMAYAChAGYAnwBtAJ0AdACcAH0AmgCI&#10;AJgAlACWAKIAlACyAJIAyQCRAOsAkQD/AJAA/wCQAP8AjAD/AIoA/wD8AAAA7AAAANkAAADHAAAA&#10;ugAAALEAAgCrAAwApwASAKQAGwChACQAoAAsAJ4ANQCbADwAmABDAJYASQCUAE8AkgBUAJAAWgCP&#10;AF8AjQBmAIsAbQCJAHYAiACAAIYAjACEAJoAggCqAIEAvgCAAOAAgAD5AH8A/wB/AP8AfwD/AH4A&#10;/wDxAAAA2AAAAMIAAACzAAAAqAAAAKAAAACZAAcAlQAOAJIAFQCQAB4AjgAmAI0ALgCKADYAhwA9&#10;AIUAQwCEAEkAggBOAIEAVAB/AFkAfgBgAHwAZwB6AG8AeQB6AHcAhgB1AJQAdACjAHIAtQByAM8A&#10;cQDxAHAA/wBwAP8AcAD/AHEA/wDhAAAAxAAAALAAAACiAAAAlwAAAJEAAACLAAIAhgALAIMAEQCB&#10;ABgAfwAhAH0AKQB8ADAAeQA3AHgAPQB2AEMAdABJAHMATgByAFQAcABaAG8AYgBtAGoAawB0AGoA&#10;gABoAI4AZwCdAGUArwBlAMYAZADoAGQA/QBjAP8AYwD/AGQA/wDPBQAAtgcAAKMIAACUCAAAiQcA&#10;AIIDAAB+AAAAewAGAHcADgB1ABMAcgAbAHEAIwBvACsAbQAyAGwAOABqAD4AaQBEAGcASQBmAE8A&#10;ZQBWAGMAXQBiAGUAYABvAF8AewBdAIkAXACZAFsAqgBZAL8AWQDhAFgA+ABYAP8AWAD/AFkA/wDC&#10;DAAAqg0AAJcOAACJDgAAfQ4AAHYNAABxCgAAbwYAAG0ACgBrABAAaQAWAGcAHgBlACYAYwAtAGEA&#10;MwBgADkAXwA/AF0ARQBcAEsAWwBSAFoAWQBYAGIAVwBsAFUAeABTAIYAUgCWAFEApwBQALsATwHb&#10;AE4C9ABOA/8ATgT/AE4D/wC4EAAAoRIAAI4TAAB/EwAAdBMAAGwSAABnEAAAZQ4AAGMLAwBjBgwA&#10;YQQRAF4DGQBcBCEAWwUoAFkGLwBYBjUAVgc7AFUHQgBUB0gAUwhPAFEIVgBQCV8ATglpAE0JdgBL&#10;CoQASQqUAEgKpgBHCroARgrYAEUL8wBFDP8ARQz/AEUM/wCwFAAAmRYAAIcYAAB4GQAAbRgAAGUX&#10;AABfFgAAXBMAAFoRAABaDgYAWgwNAFcMFABVDBwAUw0kAFINKwBQDTEATw44AE4OPgBNDkUASw5N&#10;AEoOVQBID14ARw9oAEUPdQBDEIQAQRCVAEAQpgA+ELsAPRDcAD0R9gA9Ef8APRD/AD4Q/wCpGQAA&#10;khsAAIEcAAByHQAAZx0AAF8cAABZGwAAVRkAAFMWAABSEwAAUhEKAFAQEABOERgATBEgAEoSJwBJ&#10;Ei4ASBM0AEcTOwBFE0IARBNJAEMUUgBBFFsAPxRlAD4VcgA8FYEAOhWSADgVpAA3FbkANRXYADUW&#10;9QA2Fv8ANhb/ADcV/wCjHAAAjR4AAHsgAABtIQAAYiEAAFohAABUHwAAUB4AAE0bAABMGQAASxYG&#10;AEkWDgBHFxUARRccAEQYJABCGCoAQRgxAEAZOAA/GT8APRlGADwaTwA6GlgAORpjADcbbwA1G34A&#10;MxuQADIbogAwG7cALxvTAC8c8wAvG/8AMBv/ADAb/wCdHwAAiCIAAHcjAABpJAAAXiQAAFYkAABQ&#10;IwAASyIAAEggAABGHQAARRwCAEMcDABBHBIAPx0ZAD4dIQA8HicAOx4uADofNQA5HzwANx9EADYf&#10;TAA0IFYAMyBgADEgbQAvIHwALSGOACwhoAAqIbUAKSHQACkh8gApIf8AKiD/ACsg/wCZIgAAhCUA&#10;AHMmAABlJwAAWycAAFMnAABMJgAARyUAAEQkAABCIQAAPyEAAD0hCQA7IRAAOSIWADgiHgA2IyUA&#10;NSMrADQkMgAzJDkAMiRBADAkSgAvJVMALSVeACslawAqJXoAKCWMACYlnwAkJbMAIyXOACMl8AAk&#10;Jf8AJST/ACUk/wCUJQAAgCcAAG8pAABiKgAAVyoAAE8qAABJKQAARCgAAEAnAAA9JgAAOiUAADcm&#10;BgA1Jg4ANCcUADInGwAxKCIAMCgpAC8oMAAtKTcALCk/ACspRwApKVEAKCpcACYqaQAkKngAIyqK&#10;ACEqnQAfKrIAHirMAB4q7wAfKf8AICn/ACEo/wCQKAAAfCoAAGwrAABfLAAAVCwAAEwsAABGLAAA&#10;QSsAADwrAAA4KgAANSoAADIrAwAwKwwALiwRAC0sGAAsLB8AKi0mACktLQAoLTQAJy48ACYuRQAk&#10;Lk8AIy5aACEvZwAfL3YAHS+IABwvmwAaL7AAGC/KABgu7QAZLv8AGy3/ABst/wCMKwAAeC0AAGgu&#10;AABbLwAAUS8AAEkvAABDLwAAPi4AADkuAAA0LgAAMC4AAC0vAAArMAoAKTEQACcxFQAmMRwAJTIj&#10;ACQyKgAjMjEAITM5ACAzQgAfM0wAHTNXABszZAAaNHQAGDSGABY0mgAUM64AEzPIABMz7AAUM/8A&#10;FTL/ABYx/wCHLgAAdC8AAGUxAABYMQAATjIAAEYyAABAMQAAOzEAADYxAAAxMQAAKzMAACg0AAAl&#10;NQYAIzYNACE2EgAgNxkAHzcgAB43JwAdOC4AGzg2ABo4PwAZOEkAFzlVABU5YgAUOXEAEjmEABE5&#10;mAAQOa0ADjjHAA446wAQOP8AEDf/ABE2/wCDMQAAcDIAAGE0AABVNAAASzQAAEQ0AAA9NAAAODQA&#10;ADM0AAAtNQAAKDcAACQ5AAAgOgIAHTsLABs8EAAZPRUAGD0cABc9IwAWPSsAFT4zABQ+PAASPkYA&#10;ET5SABA+XwAPPm8ADj6BAAw+lQALPqkACj7BAAo95AALPfsADDz/AA07/wB9NAAAazYAAF03AABR&#10;NwAASDcAAEE3AAA7NwAANTcAADA3AAAqOQAAJTsAACA9AAAcPwAAF0EGABRDDQASQxIAEUMYABFD&#10;HwAQRCcAD0QvAA5EOQANREMADEROAAtEWwAJRGoAB0R8AAZEkAAEQ6UAAkO9AAND4AADQ/YABEL/&#10;AAZB/wB4OAAAZzkAAFk6AABOOgAARToAAD46AAA4OgAAMzoAAC07AAAnPQAAIUAAABxCAAAXRAAA&#10;E0YDAA9JCgANSg8ADEoUAAtKGwAJSiMACEorAAdKNAAFSj4ABEpJAAJKVgAASmUAAEp3AABKiwAA&#10;SqEAAEm5AABJ3QAASfUAAEj/AABI/wByPAAAYj0AAFU+AABKPgAAQj0AADw9AAA2PQAALz4AAClA&#10;AAAjQgAAHUUAABdHAAATSgAAD0wCAAtPCQAHUA0AA1ERAABRFwAAUR4AAFEmAABRLwAAUTkAAFFE&#10;AABSUQAAUmAAAFFyAABRhwAAUZ0AAFG1AABQ2AAAUPUAAE//AABP/wBsQAAAXUEAAFFBAABHQQAA&#10;QEAAADlAAAAyQQAAKkMAACRGAAAeSAAAF0sAABJOAAAOUQAAC1MBAAZWBwAAVwwAAFgQAABYEwAA&#10;WRkAAFohAABaKQAAWjMAAFo/AABaTAAAWloAAFpsAABagQAAWZkAAFmxAABY0QAAWPQAAFf/AABX&#10;/wBlRQAAWEUAAE1FAABFRAAAPkQAADVFAAAtRwAAJUoAAB5NAAAYUAAAElMAAA5WAAAKWQAABFwA&#10;AABeBAAAXwkAAGANAABhEAAAYhUAAGMbAABkIwAAZC0AAGQ4AABkRQAAZFQAAGRmAABkewAAY5MA&#10;AGOtAABizAAAYfIAAGH/AABg/wBfSgAAU0oAAEpJAABDSAAAOUkAAC9MAAAnTwAAH1IAABhVAAAS&#10;WQAADV0AAAhgAAACYwAAAGYAAABoAQAAaQUAAGoKAABrDQAAbREAAG4WAABwHQAAcSYAAHExAABw&#10;PgAAcE4AAHBfAABwcwAAb40AAG+nAABuxgAAbe8AAGz/AABs/wBaTwAAUE4AAEhNAAA9TgAAM1EA&#10;AClUAAAgWAAAGFwAABFgAAAMZAAABmgAAABrAAAAbwAAAHIAAAB0AAAAdQAAAHcEAAB4CQAAeg0A&#10;AHwQAAB9FgAAfx4AAIAoAACANQAAgEUAAH9WAAB/awAAf4QAAH6gAAB9vgAAfOkAAHv/AAB6/wBW&#10;VAAATlMAAEJUAAA3VgAALFoAACJfAAAYYwAAEWgAAAttAAADcgAAAHYAAAB6AAAAfQAAAIAAAACD&#10;AAAAhAAAAIYAAACHAgAAiQcAAIsMAACNEAAAkBYAAJIfAACSLAAAkjsAAJJNAACRYgAAkXoAAI+X&#10;AACPtAAAjuEAAIz7AACM/wBVWQAASFoAADtdAAAvYQAAJGYAABlsAAARcgAACncAAAJ9AAAAggAA&#10;AIYAAACLAAAAjgAAAJEAAACTAAAAlQAAAJcAAACZAAAAmwAAAJ0EAACfCgAAog8AAKQWAACmIQAA&#10;pjEAAKZDAAClVwAApHAAAKOOAACjqwAAodAAAKD1AACf/wBOYQAAQGQAADNpAAAnbgAAG3UAABF8&#10;AAALgwAAAIkAAACOAAAAkwAAAJgAAACdAAAAoQAAAKQAAAClAAAApwAAAKkAAACrAAAArQAAALAA&#10;AACyAAAAtQgAALgOAAC8FgAAvCUAALw3AAC7TAAAumQAALmBAAC3ogAAt8AAALfqAAC3/ABGawAA&#10;OXAAACt3AAAffwAAE4YAAAuOAAABlQAAAJsAAAChAAAApgAAAKsAAACwAAAAswAAALcAAAC3AAAA&#10;ugAAALwAAAC/AAAAwQAAAMQAAADHAAAAygAAAM0FAADRDgAA1BkAANQrAADUQAAA01gAANN0AADT&#10;kgAA0rAAANLTAADS8gA+eQAAMYAAACOIAAAXkQAADZkAAAOgAAAApwAAAK4AAACzAAAAuAAAAL0A&#10;AADCAAAAxgAAAMoAAADKAAAAzQAAAM8AAADSAAAA1QAAANkAAADdAAAA3wAAAOMAAADnBQAA6w8A&#10;AOwfAADtMwAA7ksAAO9kAADvggAA8J8AAPG5AADx2AD/AAAA/wAAAP8ABAD/AAkA/wAOAP8AFQD/&#10;AB4A/wApAP8ANAD/AD8A/wBIAP8AUAD/AFgA/wBeAP8AZQD9AGsA+wBxAPkAdwD4AH4A9gCFAPMA&#10;jQDxAJcA7gCiAOsArwDoAMAA5gDgAOMA+ADiAP8A2wD/AMsA/wDBAP8AuQD/ALQA/wD/AAAA/wAA&#10;AP8AAAD/AAAA/wAJAP8AEAD/ABkA/wAjAP8ALgD9ADkA+QBCAPUASgDyAFIA7gBYAOsAXgDpAGQA&#10;5gBqAOQAcADiAHYA3wB9AN0AhgDZAI8A1QCaANEApwDOALYAywDOAMkA8ADHAP8AxQD/ALsA/wC0&#10;AP8ArQD/AKkA/wD/AAAA/wAAAP8AAAD/AAAA+wACAPYADQDxABMA7QAeAOwAKADpADIA4wA7AN0A&#10;RADYAEsA0wBRANAAWADNAF0AywBjAMkAaADGAG8AxAB2AMIAfgC/AIcAvACSALoAnwC3AK0AtQDB&#10;ALIA5ACxAP0ArwD/AKwA/wClAP8AoAD/AJwA/wD/AAAA/wAAAPsAAADuAAAA5AAAANwACADTABAA&#10;zwAYAMsAIgDJACsAxgA0AMEAPQC9AEQAugBLALcAUQC1AFYAsgBcALAAYQCuAGcArABuAKoAdgCo&#10;AH8ApgCKAKMAlgChAKUAnwC2AJ0A0QCcAPMAmwD/AJwA/wCWAP8AkwD/AJAA/wD/AAAA9gAAAOcA&#10;AADTAAAAxgAAAL0AAwC4AA0AswATALEAHACvACUArgAuAKkANgCmAD0AowBEAKEASgCfAE8AnQBV&#10;AJsAWgCaAGAAmABmAJYAbgCUAHcAkgCBAJAAjgCOAJwAjACtAIoAwwCJAOgAiAD/AIkA/wCHAP8A&#10;hQD/AIIA/wDzAAAA4wAAAMwAAAC8AAAAsAAAAKcAAAChAAgAngAPAJsAFgCZAB8AmAAnAJYALwCT&#10;ADcAkQA9AI4AQwCMAEkAiwBOAIkAVACHAFkAhQBgAIQAZwCCAG8AgAB6AH4AhgB8AJQAegCkAHkA&#10;uAB4ANgAdwD3AHgA/wB4AP8AdwD/AHUA/wDmAAAAywAAALcAAACoAAAAngAAAJYAAACPAAQAiwAM&#10;AIgAEgCHABkAhQAhAIQAKQCCADAAfwA3AH0APQB8AEMAegBIAHkATQB3AFMAdgBZAHQAYQByAGkA&#10;cQBzAG8AfwBtAI0AbACdAGoArwBpAMgAaADtAGkA/wBpAP8AaQD/AGkA/wDSAAAAuAAAAKUAAACX&#10;AAAAjQAAAIYAAACBAAAAfAAIAHkADgB3ABQAdgAcAHQAIwBzACsAcQAxAG8ANwBuAD0AbABDAGsA&#10;SABqAE4AaABUAGcAWwBlAGMAYwBtAGIAeABgAIcAXwCWAF0AqABdAL4AXADkAFwA+wBcAP8AXAD/&#10;AFwA/wDCAAAAqgEAAJgDAACJBAAAfwIAAHgAAAB0AAAAcAAEAG0ADABrABEAaQAXAGgAHgBmACUA&#10;ZQAsAGMAMgBiADgAYAA9AF8AQwBeAEkAXABPAFsAVgBaAF4AWABoAFcAcwBVAIEAVACRAFIAowBR&#10;ALcAUQDWAFEA9QBRAP8AUQD/AFIA/wC2BwAAnwkAAI0LAAB+DAAAcwsAAGwKAABoBwAAZQMAAGMA&#10;BwBhAA0AXwATAF0AGgBcACEAWwAnAFkALQBYADMAVgA5AFUAPwBUAEUAUwBLAFEAUgBQAFoATwBk&#10;AE0AbwBMAH0ASgCNAEkAnwBIALIARwDMAEcA7wBGAP8ARwD/AEcA/wCsDAAAlQ4AAIMQAAB1EAAA&#10;axAAAGMPAABeDgAAWwwAAFoJAgBZBAoAVwAPAFUAFQBTABwAUgAjAFEAKQBPAC8ATgA1AE0BOwBM&#10;AUEASgJIAEkCTwBIAlcARgNhAEUDbQBDA3oAQgOLAEADnAA/A68APgPIAD0E6gA9BfwAPQb/AD4G&#10;/wCkEAAAjhIAAHwTAABuFAAAZBQAAFwTAABWEgAAUxEAAFEOAABQDAUAUAkMAE8HEQBNBxcASwgf&#10;AEkIJQBICSsARwkxAEYJOABECj4AQwpFAEIKTQBAC1UAPwtfAD0LawA8C3kAOgyKADgMnAA3DK8A&#10;NQzHADUM6QA1Df0ANQ3/ADYM/wCdEwAAhxUAAHYXAABpGAAAXhgAAFYYAABQFwAATRUAAEoTAABJ&#10;EQAASQ4HAEgNDgBGDRMARA0aAEMOIQBCDigAQA4uAD8ONQA+DzwAPQ9DADsQSwA6EFQAOBBeADYQ&#10;awA0EHkAMhCKADEQnAAvELAALRDJAC0R7AAtEf8ALhH/AC8Q/wCXFgAAghkAAHEbAABkHAAAWRwA&#10;AFEcAABMGwAARxoAAEQYAABDFQAAQhMCAEESCwBAERAAPhIXADwSHgA7EyUAOhMrADgTMgA3EzkA&#10;NhRAADQUSAAzFFEAMRRcADAVaAAuFXcALBWIACoVmgAoFa4AJxXHACYV6gAnFf8AKBX/ACkV/wCR&#10;GgAAfRwAAG0eAABgHwAAVh8AAE4fAABIHgAAQx0AAEAcAAA+GgAAPRgAADsXBwA5Fg4AOBcUADYX&#10;GwA1GCIAMxgoADIYLwAxGTYAMBk9AC4ZRgAtGk8AKxpZACoaZgAoGnQAJhqGACQamQAiGq0AIRrF&#10;ACAa6AAhGv4AIhr/ACMa/wCNHQAAeR8AAGkhAABcIgAAUiIAAEoiAABEIQAAPyEAADwgAAA5HgAA&#10;OBsAADUcBAA0HA0AMhwSADAdGAAvHR8ALh0lAC0eLAArHjMAKh47ACkfQwAnH00AJh9XACQfZAAi&#10;H3IAIB+EAB8flwAdH6sAGx/DABsf5wAbH/0AHR//AB4e/wCJIAAAdSIAAGUjAABZJAAATyUAAEcl&#10;AABBJAAAPCMAADgjAAA1IgAAMyAAADAgAQAuIQoALCEQACshFQAqIhwAKCIjACciKQAmIzAAJSM4&#10;ACMjQQAiJEoAISRVAB8kYQAdJHAAGySCABkklQAXJKoAFiTBABUk5QAWJPwAFyP/ABkj/wCFIgAA&#10;cSQAAGImAABWJwAATCcAAEQnAAA+JwAAOSYAADUmAAAxJQAALiQAACslAAApJQcAJyYOACUmEwAk&#10;JxkAIycgACInJwAhKC4AICg2AB4oPgAdKEgAGylTABkpXwAYKW4AFimAABQplAASKagAESnAABEo&#10;5AARKPsAEyj/ABQn/wCAJQAAbicAAF8oAABTKQAASSoAAEIpAAA7KQAANikAADIoAAAuKAAAKigA&#10;ACYpAAAkKgQAIisMACArEQAfLBYAHSwdABwsJAAbLSsAGi0zABgtPAAXLUUAFi5QABQuXQASLmwA&#10;ES5+ABAukgAOLqcADS29AA0t3wANLfkADiz/ABAs/wB8KAAAaioAAFsrAABQLAAARiwAAD8sAAA5&#10;LAAANCsAAC8rAAArKwAAJiwAACIuAAAfLwAAHDAJABoxDgAZMRMAFzEaABYyIQAVMigAFDIwABMy&#10;OQASM0MAETNOABAzWwAOM2kADTN6AAwzjgAKM6IACDK5AAgy2QAIMvQACjH/AAsx/wB3KwAAZi0A&#10;AFguAABNLwAAQy8AADwuAAA2LgAAMS4AAC0uAAApLgAAIzAAAB8yAAAbMwAAFzUFABQ2DAASNxEA&#10;ETcWABE3HQAQOCQADzgsAA44NQANOD8ADDhKAAs4VwAJOGUABzh2AAU4igADOJ8AATe1AAE30wAC&#10;N/EAAzb/AAU2/wBzLgAAYjAAAFQxAABJMQAAQTEAADkxAAA0MQAALzAAACswAAAlMgAAIDMAABs2&#10;AAAXOAAAEzoCABA8CQANPQ4ADD0TAAs9GQAKPSEACT0pAAg9MQAGPjsABT5GAAM+UgABPmEAAD5y&#10;AAA+hgAAPZwAAD2yAAA90AAAPPAAADz/AAA8/wBtMgAAXTMAAFA0AABGNAAAPjQAADc0AAAyMwAA&#10;LTMAACc0AAAiNgAAHTgAABg6AAAUPQAAED8CAA1BCAAJQw0ABkQRAANEFgACRB0AAEQkAABELQAA&#10;RDYAAERBAABETgAARFwAAERtAABEgQAARJgAAEOvAABDzQAAQvAAAEL/AABC/wBoNgAAWDcAAEw4&#10;AABDOAAAOzcAADU2AAAwNgAAKTcAACM5AAAeOwAAGD0AABNAAAAQQgAADUUBAAhHBwADSQwAAEkP&#10;AABKEwAASxkAAEsgAABLKAAASzIAAEs9AABMSQAATFcAAEtoAABLfQAAS5QAAEqsAABKygAASe8A&#10;AEn/AABJ/wBiOgAAVDsAAEk7AABAOwAAOToAADM5AAAsOgAAJTwAAB8/AAAZQQAAE0QAABBHAAAM&#10;SQAACEwAAAJPBQAAUAoAAFANAABREAAAUhUAAFQbAABUIwAAVCwAAFQ3AABURAAAVFIAAFRjAABU&#10;dwAAVI8AAFOoAABSxgAAUu0AAFH/AABR/wBcPwAATz8AAEU/AAA+PgAANz0AAC8+AAAnQAAAIEMA&#10;ABlGAAATSQAAD0wAAAtPAAAGUgAAAFQAAABXAgAAWAcAAFkLAABaDgAAWxEAAF0WAABeHQAAXyYA&#10;AF8xAABePQAAXkwAAF5dAABecQAAXYkAAF2jAABcwQAAW+sAAFr/AABa/wBWRAAAS0MAAENCAAA8&#10;QQAAMkIAAClFAAAhSAAAGksAABNOAAAOUgAAClUAAANZAAAAWwAAAF4AAABgAAAAYgIAAGMGAABl&#10;CgAAZg4AAGgRAABqFwAAax8AAGspAABrNgAAa0UAAGtWAABqagAAaoIAAGmdAABouwAAZ+cAAGb/&#10;AABl/wBRSAAASEgAAEFGAAA3RwAALEoAACNNAAAbUQAAE1UAAA5ZAAAIXQAAAWEAAABkAAAAZwAA&#10;AGoAAABsAAAAbgAAAHAAAAByBQAAcwkAAHUNAAB3EQAAehgAAHshAAB7LgAAej0AAHpOAAB5YgAA&#10;eXkAAHiWAAB3swAAdeAAAHT8AABz/wBOTQAAR0wAADtNAAAwTwAAJlMAABxYAAATXAAADWEAAAZm&#10;AAAAagAAAG8AAAByAAAAdgAAAHkAAAB8AAAAfQAAAH8AAACBAAAAgwIAAIYHAACIDAAAixEAAI4Y&#10;AACOJAAAjjMAAI1EAACMWAAAi28AAIqMAACJqgAAiM8AAIb3AACF/wBNUQAAQVMAADRVAAApWgAA&#10;Hl8AABRlAAANagAABXAAAAB2AAAAewAAAH8AAACDAAAAhwAAAIoAAACNAAAAjgAAAJEAAACTAAAA&#10;lQAAAJgAAACaBQAAnQwAAKARAACjGgAAoygAAKI6AAChTgAAoGUAAKCBAACeoAAAncEAAJvuAACa&#10;/wBGWQAAOVwAAC1hAAAhZwAAFm4AAA51AAAFewAAAIEAAACHAAAAjQAAAJIAAACWAAAAmgAAAJ0A&#10;AACfAAAAoQAAAKQAAACmAAAAqAAAAKsAAACuAAAAsQMAALQLAAC4EQAAuR4AALkvAAC4QwAAt1oA&#10;ALV2AAC0lwAAtLUAALHiAACw/AA/ZAAAMWkAACVvAAAYdwAAD38AAAaHAAAAjgAAAJQAAACaAAAA&#10;oAAAAKUAAACqAAAArgAAALEAAACyAAAAtQAAALcAAAC6AAAAvAAAAL8AAADDAAAAxgAAAMkAAADO&#10;CgAA0hMAANIjAADRNwAA0E8AAM5qAADNigAAyqsAAMvLAADL7wA3cQAAKXgAAB2AAAARiQAACJEA&#10;AACaAAAAoQAAAKcAAACtAAAAswAAALkAAAC+AAAAwgAAAMUAAADGAAAAyQAAAMwAAADOAAAA0gAA&#10;ANUAAADaAAAA3gAAAOEAAADlAAAA6gsAAOsXAADqKwAA6kMAAOpeAADqegAA65kAAOu1AADr1QD/&#10;AAAA/wAAAP8AAQD/AAcA/wANAP8AEgD/ABsA/wAlAP8ALwD/ADoA/wBDAP8ASwD/AFMA/wBaAP0A&#10;YAD7AGYA+gBrAPgAcgD2AHgA9ACAAPEAiQDvAJIA7ACdAOkAqgDmALwA4wDcAN8A9wDdAP8AzAD/&#10;AL4A/wC1AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADQD/ABQA/wAfAP8AKQD7ADMA&#10;9wA9APMARQDvAE0A7ABTAOgAWQDlAF8A4wBlAOAAagDdAHEA2gB4ANYAgADSAIoAzwCVAMwAogDI&#10;ALIAxQDJAMIA7QDAAP8AuwD/ALAA/wCoAP8ApAD/AKEA/wD/AAAA/wAAAP0AAAD6AAAA+AAAAPAA&#10;CQDsABEA6AAZAOcAIwDlAC0A3gA2ANYAPgDRAEYAzQBMAMoAUgDIAFgAxQBdAMMAYwDAAGkAvgBw&#10;ALwAeAC5AIEAtwCNALQAmgCxAKkArgC8AKwA4QCqAPwAqAD/AKAA/wCZAP8AlgD/AJQA/wD/AAAA&#10;+QAAAPIAAADnAAAA2wAAANEABADKAA0AxwAUAMQAHQDCACYAvwAvALsANwC3AD8AtABFALEASwCu&#10;AFEArABWAKoAXACoAGEApgBoAKMAcAChAHkAnwCEAJ0AkQCaAKAAmACxAJYAzACVAPEAlAD/AJEA&#10;/wCLAP8AiAD/AIYA/wD3AAAA7AAAAN4AAADJAAAAvAAAALQAAACvAAoAqwAQAKkAFwCoACAApwAo&#10;AKIAMACfADgAnAA+AJoARACYAEoAlgBPAJQAVQCTAFoAkQBhAI8AaACNAHEAiwB7AIkAiACHAJcA&#10;hQCoAIMAvgCBAOQAgAD/AIAA/wB8AP8AewD/AHkA/wDpAAAA1wAAAMEAAACxAAAApgAAAJ0AAACX&#10;AAUAlAANAJIAEgCQABoAjwAiAI4AKgCLADEAiQA4AIcAPgCFAEMAgwBIAIEATgB/AFQAfgBaAHwA&#10;YQB6AGkAeABzAHYAfwB1AI4AcwCfAHEAswBwANAAbwD2AG8A/wBvAP8AbQD/AGwA/wDaAAAAvwAA&#10;AKwAAACeAAAAkwAAAIwAAACFAAAAggAJAH8ADwB+ABUAfQAcAHwAJAB6ACsAdwAxAHUANwB0AD0A&#10;cgBCAHEASABvAE0AbgBTAGwAWgBrAGIAaQBsAGcAeABmAIYAZACXAGIAqgBhAMIAYADrAGEA/wBh&#10;AP8AYQD/AGAA/wDFAAAArQAAAJsAAACNAAAAgwAAAHwAAAB3AAAAcgAFAHAADABuABEAbAAXAGwA&#10;HgBrACUAaQAsAGcAMQBmADcAZAA9AGMAQgBiAEgAYABOAF8AVQBdAF0AXABmAFoAcgBZAIAAVwCQ&#10;AFYAowBVALkAVADeAFQA+wBUAP8AVQD/AFUA/wC2AAAAnwAAAI0AAAB/AAAAdQAAAG4AAABpAAAA&#10;ZgABAGMACQBhAA4AYAATAF8AGQBeACAAXQAmAFsALABaADIAWAA3AFcAPQBWAEMAVQBJAFMAUABS&#10;AFgAUQBhAE8AbABOAHoATACKAEsAnABKALEASQDOAEkA8wBJAP8ASQD/AEoA/wCqAQAAlAUAAIIH&#10;AAB0CAAAaggAAGMGAABeBAAAWwAAAFkABQBXAAwAVgAQAFQAFQBTABsAUgAiAFEAKABQAC0ATgAz&#10;AE0AOABMAD4ASwBFAEoATABIAFQARwBdAEYAaABEAHUAQwCFAEEAmABAAKsAQADFAD8A6gA/AP8A&#10;QAD/AEAA/wCgCAAAigsAAHkNAABsDQAAYQ0AAFoNAABVCwAAUgkAAFAGAABPAggATgANAEwAEgBL&#10;ABcASgAeAEkAIwBHACkARgAvAEUANABEADoAQgBBAEEASABAAFAAPgBaAD0AZAA8AHIAOgCCADkA&#10;lAA4AKcANwC+ADYA4wA2APkANgD/ADcA/wCYDQAAgw4AAHIQAABlEQAAWxEAAFMQAABOEAAASg4A&#10;AEgNAABHCgMARwcKAEUEDgBEAhMAQgIaAEECIABAAyUAPgMrAD0EMQA8BDcAOwQ+ADoFRQA5BU4A&#10;NwVXADYFYgA0BnAAMgaAADEGkgAwBqUALwW7AC4F3QAuBvUALQf/AC4H/wCREAAAfREAAGwTAABf&#10;FAAAVRQAAE4UAABIEwAARBIAAEEQAABADgAAQA0GAEAKDAA+CRAAPAkWADsKHAA5CiIAOAooADcL&#10;LgA2CzUANQs7ADMLQwAyDEwAMAxWAC8MYQAtDG8AKwx/ACoMkgAoDKUAJwy7ACUM3QAlDfUAJg3/&#10;ACcN/wCLEgAAdxQAAGcWAABbFwAAURgAAEkXAABDFwAAPxUAADwUAAA6EgAAOREBADkPCAA4Dg0A&#10;Nw4SADUOGAA0Dh8AMg4lADEPLAAwDzIALxA6AC0QQgAsEEsAKhBVACgQYQAmEG8AJBCAACMQkwAh&#10;EKcAHxC9AB4Q4AAeEfcAHxD/ACAQ/wCGFAAAcxcAAGMZAABXGgAATRsAAEUaAABAGgAAOxkAADgY&#10;AAA1FgAANBQAADMSBAAyEgsAMRIQAC8SFQAtEhwALBMiACsTKQAqEzAAKBM3ACcUPwAmFEgAJBRT&#10;ACIUXwAgFW0AHxV+AB0VkQAbFaUAGRW7ABgV3gAYFfgAGRT/ABoU/wCCFwAAbxoAAF8cAABTHQAA&#10;Sh0AAEIdAAA8HQAANxwAADQbAAAxGgAALxkAAC4WAAAsFwgAKxYOACkXEwAoFxkAJxggACUYJgAk&#10;GC0AIxg0ACIZPQAgGUYAHhlRAB0ZXQAbGmsAGRp8ABcajwAVGqMAFBm6ABIZ2wATGfYAFBn/ABUY&#10;/wB9GgAAax0AAFwfAABQIAAARyAAAD8gAAA5HwAANB8AADEeAAAtHQAAKxwAACkbAAAnGwUAJRsM&#10;ACQcEQAiHBYAIRwdACAdIwAfHSoAHh0yABweOgAbHkQAGR5OABceWwAWHmkAFB96ABIejQARHqIA&#10;EB64AA4e2AAPHvUAEB3/ABEd/wB6HQAAZx8AAFkhAABNIgAARCIAADwiAAA2IgAAMiEAAC4hAAAq&#10;IAAAJyAAACQfAAAiIAIAICAKAB4hDwAdIRQAHCEaABsiIQAZIicAGCIvABciOAAVI0EAFCNMABIj&#10;WAARI2cAECN4AA4jiwANI58ADCO0AAsj0AALIvAADCL/AA0h/wB2HwAAZCIAAFYjAABLJAAAQSQA&#10;ADokAAA0JAAALyMAACsjAAAoIwAAJCMAACAjAAAdJAAAGyUHABkmDQAXJhEAFiYXABUnHgAUJyUA&#10;EycsABInNQARKD8AEChKAA4oVgANKGQADCh0AAoohwAJKJsAByexAAUnzAAGJ+wAByb+AAgm/wBx&#10;IgAAYCQAAFMmAABIJwAAPycAADcmAAAxJgAALSYAACklAAAlJQAAIiUAAB0nAAAZKAAAFioEABQr&#10;CwASLBAAESwUABAsGwAQLCIADiwpAA4tMgANLTsACy1GAAotUgAILWAABi1wAAQtgwACLZgAACyu&#10;AAAsyQAALOsAASv8AAIr/wBtJQAAXScAAE8oAABFKQAAPCkAADUpAAAvKAAAKygAACcnAAAjJwAA&#10;HygAABsqAAAXLAAAEy4CABAwCAAOMQ0ADTESAAwxFwALMR4ACjEmAAgyLgAHMjcABTJCAAMyTgAB&#10;MlwAADJsAAAyfwAAMpUAADGsAAAxxwAAMOoAADD8AAAw/wBoKQAAWCoAAEwrAABBLAAAOSwAADIr&#10;AAAtKwAAKSoAACUqAAAgKwAAHCwAABcuAAATMAAAEDICAA40BwAKNwwABzcQAAU3FAADNxsAAjci&#10;AAA3KgAAODMAADg+AAA4SgAAOFgAADhoAAA4fAAAN5IAADepAAA2xQAANuoAADb9AAA1/wBjLAAA&#10;VC4AAEgvAAA+LwAANi4AADAuAAArLQAAJy0AACItAAAdLwAAGDEAABQzAAAQNQAADjcBAAo6BwAG&#10;OwsAAjwOAAA9EgAAPhcAAD4eAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dwAAPo8AAD2nAAA9&#10;wwAAPOkAADz9AAA7/wBeMAAAUDEAAEQyAAA7MgAANDEAAC4wAAApLwAAJDAAAB4yAAAZNAAAFDYA&#10;ABA5AAANOwAACj0AAAVABQAAQQoAAEINAABDEAAARBQAAEUaAABGIgAARisAAEY1AABGQQAARk8A&#10;AEZfAABGcwAARYoAAEWkAABEwAAAQ+gAAEP+AABC/wBYNAAASzUAAEE1AAA5NQAAMjQAAC0zAAAm&#10;NAAAIDUAABo4AAAUOgAAED0AAA1AAAAJQgAABEUAAABHAwAASAcAAEoLAABLDgAATBEAAE4VAABP&#10;HAAATyUAAE8vAABPPAAAT0oAAE9aAABObQAAToUAAE2gAABMvAAAS+cAAEv+AABK/wBTOQAARzkA&#10;AD45AAA3OAAAMTcAACk3AAAhOQAAGzwAABU/AAAQQgAADEUAAAdIAAACSgAAAE0AAABPAAAAUQQA&#10;AFIHAABUCwAAVQ4AAFcRAABZFwAAWh8AAFkpAABZNgAAWUQAAFlUAABYZwAAWH8AAFeaAABWtwAA&#10;VeMAAFT9AABU/wBOPQAAQz0AADw8AAA1OwAALDwAACQ+AAAcQQAAFUQAABBIAAALSwAABU4AAABR&#10;AAAAVAAAAFcAAABZAAAAWwAAAF0CAABeBgAAYAsAAGIOAABkEgAAZxgAAGciAABmLgAAZjwAAGZN&#10;AABlYAAAZXcAAGSTAABjsQAAYd0AAGD8AABf/wBJQgAAQUEAADo/AAAwQAAAJkMAAB5GAAAVSgAA&#10;EE4AAApSAAADVgAAAFoAAABdAAAAYAAAAGMAAABlAAAAZwAAAGkAAABrAQAAbQUAAG8KAAByDgAA&#10;dRIAAHcbAAB2JgAAdjUAAHVGAAB0WQAAdG8AAHOLAAByqQAAcM0AAG/3AABu/wBGRgAAQEUAADVG&#10;AAAqSAAAIEwAABdRAAAQVgAACVoAAAFfAAAAYwAAAGgAAABrAAAAbwAAAHIAAAB1AAAAdwAAAHkA&#10;AAB7AAAAfQAAAIADAACDCAAAhg0AAIkTAACKHQAAiisAAIk8AACITwAAhmYAAIWBAACEoAAAgsIA&#10;AIHwAAB//wBGSwAAOkwAAC5PAAAjUwAAGFgAABBeAAAJZAAAAGkAAABvAAAAdAAAAHgAAAB8AAAA&#10;gQAAAIQAAACHAAAAiAAAAIsAAACOAAAAkAAAAJMAAACWAAAAmQcAAJ0NAAChFAAAoCEAAKAxAACe&#10;RAAAnVsAAJx2AACZlgAAmbUAAJblAACV/gA/UgAAMlUAACZaAAAbYAAAEWcAAAltAAAAdAAAAHsA&#10;AACBAAAAhgAAAIsAAACQAAAAlAAAAJcAAACZAAAAnAAAAJ8AAAChAAAApAAAAKcAAACqAAAArQAA&#10;ALEGAAC1DQAAuBYAALcmAAC2OQAAtVAAALRqAACyiQAAsKoAAK7PAACt9QA3XAAAK2EAAB5oAAAT&#10;cAAAC3gAAACAAAAAhwAAAI4AAACVAAAAmgAAAJ8AAACkAAAAqAAAAKwAAACtAAAAsAAAALMAAAC1&#10;AAAAuAAAALsAAAC/AAAAwwAAAMcAAADLBQAA0Q4AANEbAADQLgAAz0UAAM1fAADLfgAAyZ4AAMi+&#10;AADF6QAvaQAAI3AAABZ5AAANgQAAAYsAAACTAAAAmwAAAKIAAACoAAAArgAAALQAAAC4AAAAvQAA&#10;AMAAAADCAAAAxQAAAMgAAADLAAAAzgAAANEAAADWAAAA2wAAAN8AAADkAAAA6AYAAOsRAADqIwAA&#10;6joAAOlUAADncgAA5ZMAAOOzAADj1AD/AAAA/wAAAP8AAAD/AAQA/wALAP8AEAD/ABcA/wAhAP8A&#10;KwD/ADUA/wA+AP8ARwD/AE4A/wBVAPwAWwD6AGEA+ABmAPYAbQD0AHMA8gB7AO8AhADtAI4A6gCZ&#10;AOYApwDjALkA3wDVANsA9wDWAP8AwAD/ALIA/wCqAP8ApQD/AKIA/wD/AAAA/wAAAP4AAAD8AAAA&#10;/AADAP4ACwD/ABEA/wAaAP0AJAD5AC4A9AA4APAAQADsAEgA6QBOAOYAVADiAFoA3wBfANwAZQDY&#10;AGsA1AByANAAewDNAIUAygCRAMcAngDDAK4AwADFAL0A6wC7AP8AsAD/AKQA/wCcAP8AmAD/AJUA&#10;/wD/AAAA+gAAAPQAAADxAAAA8gAAAOoABQDnAA4A4gAVAOEAHgDhACgA2AAxANAAOQDLAEAAyABH&#10;AMUATQDCAFMAvwBYAL0AXgC7AGQAuQBrALYAcwC0AHwAsQCIAK4AlQCrAKQAqAC4AKYA3ACjAPsA&#10;nwD/AJUA/wCPAP8AiwD/AIkA/wD5AAAA7wAAAOcAAADfAAAAzwAAAMgAAADBAAoAvwARALwAGAC7&#10;ACEAuQAqALQAMgCxADoArgBAAKsARgCoAEwApgBRAKMAVgChAFwAnwBjAJ0AagCbAHMAmQB+AJYA&#10;jACUAJsAkgCtAJAAxwCOAPAAjQD/AIYA/wCAAP8AfQD/AHwA/wDtAAAA4AAAANEAAAC/AAAAswAA&#10;AKoAAACmAAUAogANAKEAEwCgABsAnwAjAJsAKwCYADIAlQA5AJMAPwCRAEQAjwBKAI4ATwCMAFUA&#10;igBbAIgAYwCGAGsAhAB2AIIAggCAAJIAfgCjAHwAugB6AOEAeQD/AHcA/wByAP8AcAD/AG8A/wDd&#10;AAAAywAAALYAAACnAAAAnQAAAJQAAACOAAEAiwAKAIkAEACIABUAhwAdAIcAJQCEACwAggAyAH8A&#10;OAB9AD0AewBDAHkASAB4AE4AdgBUAHUAWwBzAGMAcQBuAG8AegBtAIkAbACaAGoArgBpAMwAaAD2&#10;AGcA/wBlAP8AZAD/AGMA/wDKAAAAtAAAAKEAAACTAAAAiQAAAIIAAAB7AAAAeAAFAHYADAB1ABEA&#10;dAAYAHMAHwByACUAcAAsAG4AMgBsADcAagA8AGkAQgBoAEgAZgBOAGUAVQBjAF0AYgBmAGAAcgBe&#10;AIAAXQCSAFsApQBaAL4AWQDpAFkA/wBZAP8AWAD/AFgA/wC5AAAAogAAAJAAAACDAAAAeQAAAHEA&#10;AABtAAAAaQABAGYACQBlAA4AZAATAGMAGQBjACAAYQAmAGAALABeADEAXAA3AFsAPABaAEIAWABI&#10;AFcATwBWAFcAVABgAFMAbABRAHkAUACKAE8AngBOALQATQDaAE0A+wBNAP8ATQD/AE0A/wCqAAAA&#10;lAAAAIIAAAB1AAAAawAAAGQAAABgAAAAXQAAAFoABQBYAAwAVwAQAFYAFQBWABsAVQAhAFMAJwBS&#10;ACwAUQAxAE8ANwBOAD0ATQBDAEwASgBKAFIASQBbAEgAZgBGAHMARQCEAEQAlwBDAKwAQgDJAEIA&#10;8QBCAP8AQwD/AEMA/wCeAAAAiQAAAHgDAABqBAAAYQQAAFoDAABVAQAAUgAAAFAAAgBOAAkATQAN&#10;AEwAEQBLABcASgAcAEkAIgBIACcARwAtAEUAMgBEADgAQwA+AEIARQBBAE0APwBWAD4AYQA9AG4A&#10;OwB+ADoAkQA5AKYAOAC/ADgA6AA4AP8AOQD/ADkA/wCVAwAAgAcAAG8JAABiCgAAWAsAAFEKAABM&#10;CAAASQYAAEcDAABGAAYARAALAEMADwBCABMAQQAYAEEAHgA/ACMAPgApAD0ALgA7ADQAOgA6ADkA&#10;QQA4AEkANwBSADYAXQA0AGoAMwB6ADIAjAAxAKEAMAC4AC8A3gAvAPkALwD/ADAA/wCMCQAAeAwA&#10;AGgNAABcDgAAUg4AAEsOAABFDQAAQQwAAD8KAAA+CAIAPQQIADwBDQA7ABAAOgAVADkAGgA4ACAA&#10;NgAlADUAKwA0ADAAMwA3ADIAPgAxAEYALwBQAC4AWgAtAGcAKwB3ACoAiQApAJ0AKACzACcA0QAn&#10;APIAJwD/ACcA/wCGDAAAcg4AAGMQAABWEQAATREAAEURAABAEAAAPA8AADkOAAA3DQAANgsEADYI&#10;CgA1Bg4ANAUSADIEFwAxBRwAMAUiAC8FKAAuBi4ALQY0ACsGPAAqBkQAKQdOACcHWQAmB2UAJAd1&#10;ACMHhwAiB5sAIAawACAGywAfBe0AHwb+AB8H/wCADgAAbREAAF4SAABSEwAASBMAAEETAAA7EwAA&#10;NxIAADQRAAAyEAAAMA8BADANBgAwCwsALwoQAC0KFAAsCxkAKgsfACkLJQAoDCsAJwwyACYMOgAk&#10;DEMAIwxNACENWAAgDWUAHg11ABwNiAAaDZwAGQ2xABgMygAXDOsAFw38ABgM/wB7EQAAaRMAAFoV&#10;AABOFgAARRYAAD0WAAA4FQAAMxUAADAUAAAtEwAAKxIAACoQAwAqDwgAKQ4NACgOEQAmDhYAJQ8d&#10;ACQPIwAjDykAIRAxACAQOQAeEEIAHRBMABsQWAAZEGYAFxB2ABUQiQAUEJ4AEhCzABEQzgAREO4A&#10;EhD+ABIQ/wB3EwAAZRUAAFcXAABLGAAAQhkAADoZAAA0GAAAMBcAACwXAAApFgAAJxUAACYUAQAl&#10;EgQAIxILACISDwAhEhQAIBIaAB4TIAAdEycAHBMuABoTNgAZFEAAFxRKABYUVgAUFGQAEhR0ABEU&#10;hwAQFJwADhSxAA0UygANFOsADhP+AA4T/wBzFQAAYRgAAFMaAABIGwAAPxsAADcbAAAyGgAALRoA&#10;ACkZAAAmGAAAJBgAACIXAAAgFgEAHhYIAB0WDQAbFxIAGhcXABkXHQAYGCQAFhgrABUYNAAUGD0A&#10;EhlIABEZVAAQGWIADhlyAA0ZhAAMGZgAChmtAAkYxgAJGOcACRj6AAoX/wBvGAAAXhoAAFAcAABF&#10;HQAAPB0AADUdAAAvHQAAKhwAACYbAAAjGwAAIRoAAB4aAAAcGgAAGhsFABgbDAAWHBAAFRwVABQc&#10;GwATHCIAEh0pABEdMQAQHTsADh1FAA0eUQAMHl4ACh5tAAkegAAHHpQABR2qAAMdwgADHeYABBz4&#10;AAUc/wBrGgAAWx0AAE0eAABCHwAAOh8AADIfAAAtHwAAKB4AACQeAAAhHQAAHh0AABwdAAAYHgAA&#10;FR8CABMgCQASIQ4AECESABAhGAAOIR8ADiImAA0iLgAMIjcACiJBAAkiTQAHIloABSJpAAMifAAB&#10;IpEAACKoAAAhwAAAIeUAACD4AAAg/wBnHQAAVx8AAEohAABAIQAANyIAADAhAAAqIQAAJiAAACIg&#10;AAAfHwAAHB8AABkgAAAWIQAAEiMCABAkBwAOJgwADCYQAAsmFQAKJhwACSYiAAgmKgAGJzMABCc9&#10;AAMnSQABJ1YAACdmAAAneQAAJ48AACamAAAmvwAAJeQAACX5AAAk/wBjIAAAVCIAAEcjAAA9JAAA&#10;NCQAAC4jAAAoIwAAJCIAACEiAAAeIQAAGiIAABcjAAATJAAAECYCAA4oBwALKgsACCsOAAYrEwAE&#10;KxgAAisfAAEsJwAALDAAACw6AAAsRQAALFMAACxjAAAsdgAALIwAACukAAArvgAAKuQAACr6AAAp&#10;/wBfIwAAUCUAAEQmAAA6JgAAMiYAACsmAAAmJQAAIyQAAB8kAAAbJAAAFyUAABQnAAARKQAADisC&#10;AAstBgAHLwsABDAOAAAwEQAAMRUAADEcAAAxIwAAMiwAADI2AAAyQgAAMk8AADJfAAAycgAAMYkA&#10;ADGiAAAwvAAAMOQAAC/7AAAv/wBaJwAATCgAAEApAAA3KQAALykAACkoAAAlJwAAISYAABwnAAAY&#10;KAAAFCoAABEsAAAOLgAACzABAAcyBQADNAkAADUMAAA2DwAANxIAADgYAAA4IAAAOCgAADgyAAA5&#10;PQAAOUsAADlbAAA4bgAAOIUAADefAAA3ugAANuQAADX8AAA1/wBVKgAASCwAAD0sAAA0LAAALSsA&#10;ACgqAAAkKQAAHioAABkrAAAULQAAES8AAA0xAAAKNAAABzYAAAI4BAAAOgcAADsKAAA9DQAAPhAA&#10;AEAUAABAGwAAQCQAAEAuAABAOQAAQEcAAEBWAABAaQAAQIAAAD+bAAA+twAAPeMAADz8AAA8/wBQ&#10;LwAAQy8AADkvAAAyLwAALC0AACcsAAAgLQAAGi8AABUxAAARMwAADTYAAAk4AAAFOwAAAD0AAABA&#10;AQAAQQQAAEMHAABFCwAARg4AAEgRAABKFgAASh4AAEooAABKNAAASUIAAElRAABJZAAASHsAAEiX&#10;AABHtAAARuAAAEX8AABE/wBKMwAAPzMAADYzAAAwMQAAKjAAACMxAAAcMwAAFjUAABE4AAANOwAA&#10;CD4AAANBAAAAQwAAAEYAAABIAAAASgAAAEwEAABOBwAATwsAAFEOAABUEgAAVRkAAFUiAABULgAA&#10;VDwAAFRLAABTXgAAU3QAAFKQAABRrgAAUNcAAE/7AABO/wBFNwAAPDcAADU2AAAvNAAAJjUAAB43&#10;AAAXOgAAET0AAAxBAAAHRAAAAEgAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABYAgAAWwYAAF0L&#10;AABfDgAAYhMAAGIbAABiJwAAYjQAAGFFAABgVwAAYG0AAF+JAABdpwAAXMwAAFr4AABZ/wBBPAAA&#10;OjsAADQ5AAAqOgAAITwAABhAAAARQwAADEcAAAZLAAAATwAAAFMAAABWAAAAWQAAAFwAAABfAAAA&#10;YQAAAGMAAABlAAAAZwEAAGoFAABtCgAAcA4AAHMVAAByIAAAci0AAHE9AABwTwAAb2UAAG6AAABt&#10;nwAAa8EAAGnxAABo/wA/QAAAOT4AAC4/AAAkQgAAGkYAABJKAAAMTwAABFQAAABYAAAAXQAAAGEA&#10;AABlAAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAeAAAAHsAAAB+AwAAgQoAAIUPAACHFwAAhiQA&#10;AIU0AACERgAAgl0AAIF2AAB/lgAAfrYAAHznAAB6/wA/RAAAM0UAAChIAAAdTAAAE1IAAAxXAAAD&#10;XQAAAGMAAABoAAAAbQAAAHEAAAB2AAAAegAAAH4AAACBAAAAgwAAAIYAAACJAAAAiwAAAI4AAACS&#10;AAAAlQEAAJkJAACeEAAAnhoAAJ0pAACcPAAAmlIAAJhsAACWiwAAlKoAAJLUAACQ+gA4SwAALE4A&#10;ACBTAAAVWQAADWAAAANnAAAAbgAAAHQAAAB6AAAAgAAAAIQAAACKAAAAjgAAAJIAAACVAAAAlwAA&#10;AJoAAACdAAAAoAAAAKMAAACnAAAAqwAAAK8AAAC0CQAAuBAAALceAAC1MAAAs0YAALFgAACvfgAA&#10;rKAAAKvBAACp7gAxVQAAJFsAABhhAAAOaQAABXEAAAB5AAAAgQAAAIgAAACPAAAAlAAAAJoAAACf&#10;AAAApAAAAKgAAACpAAAArAAAAK8AAACzAAAAtQAAALkAAAC9AAAAwQAAAMYAAADLAAAA0QoAANMU&#10;AADRJQAA0DsAAM1UAADKcQAAyJIAAMWzAADD3gApYgAAHGkAABFxAAAHewAAAIQAAACNAAAAlQAA&#10;AJ0AAACjAAAAqQAAAK8AAAC0AAAAuQAAALwAAAC+AAAAwgAAAMUAAADIAAAAzAAAANAAAADUAAAA&#10;2gAAAN8AAADkAAAA6gAAAO4MAADtGgAA7C8AAOpJAADoZQAA5oYAAOSlAADixgD/AAAA/wAAAP8A&#10;AAD8AAEA/AAIAP4ADgD/ABQA/wAdAP8AJgD/ADAA/wA6AP8AQgD/AEkA/gBQAPsAVgD5AFwA9gBi&#10;APQAaADyAG8A8AB2AO0AfwDqAIkA5wCVAOQAowDgALUA2wDQANUA9gDKAP8AtgD/AKgA/wCfAP8A&#10;mgD/AJYA/wD/AAAA+wAAAPYAAADzAAAA8wAAAPYACQD6AA4A/QAWAPsAIAD3ACoA8gAzAO0AOwDp&#10;AEMA5gBJAOIATwDeAFUA2wBbANYAYADSAGcAzwBuAMwAdgDJAIAAxgCMAMIAmgC/AKoAuwDBALgA&#10;6QC2AP8ApwD/AJoA/wCSAP8AjQD/AIoA/wD6AAAA8QAAAOoAAADnAAAA5wAAAOQAAQDgAAsA2wAR&#10;ANoAGgDbACMA0QAsAMoANADGADsAwgBCAL8ASAC8AE4AugBTALgAWQC2AF8AswBmALEAbgCuAHcA&#10;rACDAKkAkQCmAKEAowC1AKAA2ACeAPsAlQD/AIsA/wCFAP8AgAD/AH4A/wDvAAAA4wAAANoAAADT&#10;AAAAxgAAAL8AAAC5AAYAtwAOALQAFAC0AB0AswAlAK4ALQCrADQApwA7AKQAQQChAEYAnwBMAJ0A&#10;UQCbAFcAmQBeAJcAZQCVAG4AkwB5AJAAhwCOAJcAjACpAIkAxACIAO8AhQD/AHwA/wB2AP8AcwD/&#10;AHIA/wDgAAAA0AAAAMYAAAC2AAAAqQAAAKEAAACdAAEAmQAKAJgAEACYABYAlwAeAJQAJgCRAC0A&#10;jwA0AIwAOgCKAD8AiABFAIcASgCFAFAAgwBWAIEAXgCAAGYAfgBxAHwAfQB5AI0AdwCgAHUAtgBz&#10;AN8AcgD/AG4A/wBpAP8AZwD/AGUA/wDMAAAAvgAAAKsAAACdAAAAkwAAAIoAAACFAAAAggAFAIAA&#10;DQB/ABEAfwAYAIAAIAB9ACYAegAtAHcAMwB1ADgAdAA+AHIAQwBwAEkAbwBPAG0AVgBsAF4AagBo&#10;AGgAdQBnAIQAZQCWAGQAqwBiAMkAYQD2AGAA/wBcAP8AWwD/AFoA/wC9AAAAqQAAAJcAAACJAAAA&#10;fgAAAHgAAABzAAAAbwABAG0ACQBsAA4AawATAGsAGQBqACAAaAAmAGYALABlADIAYwA3AGIAPABg&#10;AEIAXwBIAF0ATwBcAFcAWgBhAFkAbQBXAHsAVgCOAFUAogBTALsAUgDpAFIA/wBQAP8ATwD/AE8A&#10;/wCtAAAAmAAAAIYAAAB4AAAAbgAAAGcAAABjAAAAYAAAAF0ABQBcAAsAWwAQAFsAFQBbABsAWgAh&#10;AFgAJgBWACwAVAAxAFMANgBSADwAUQBCAE8ASQBOAFEATQBbAEsAZgBKAHQASQCFAEgAmQBHALEA&#10;RgDYAEYA/ABFAP8ARQD/AEUA/wCfAAAAiQAAAHgAAABsAAAAYgAAAFsAAABWAAAAUwAAAFEAAgBP&#10;AAgATwANAE4AEQBOABYATQAcAEwAIQBKACYASQAsAEgAMQBHADcARQA9AEQARABDAEwAQgBVAEAA&#10;YAA/AG4APgB+AD0AkgA8AKkAOwDHADsA8wA7AP8AOwD/ADwA/wCTAAAAfgAAAG4AAABhAAAAWAAA&#10;AFEAAABMAAAASQAAAEcAAABFAAUARAALAEMADgBDABIAQwAXAEIAHQBAACIAPwAnAD4ALAA9ADIA&#10;OwA4ADoAPwA5AEcAOABQADcAWwA1AGgANAB4ADMAjAAyAKIAMQC8ADEA5wAxAP8AMgD/ADMA/wCJ&#10;AAAAdgMAAGYFAABZBwAAUAcAAEkGAABDBQAAQAMAAD4BAAA8AAMAOwAIADoADQA6ABAAOQAUADkA&#10;GQA3AB4ANgAjADUAKAA0AC4AMwA0ADIAOwAwAEMALwBMAC4AVwAtAGQALABzACsAhwAqAJwAKQC1&#10;ACkA3AApAPsAKQD/ACoA/wCBBAAAbggAAF8KAABTCwAASgsAAEILAAA9CgAAOQkAADYIAAA1BQAA&#10;NAIGADMACgAyAA4AMQARADEAFQAwABoALwAfAC4AJAAsACoAKwAwACoANwApAD8AKABJACcAVAAm&#10;AGAAJABvACMAggAiAJcAIQCuACEAzAAhAPMAIQD/ACIA/wB7CQAAaAwAAFoNAABODgAARQ4AAD0O&#10;AAA4DQAAMw0AADAMAAAuCwAALQkDAC0GCAAsBAwAKwIPACoBEgApARcAKAEcACcAIQAmACcAJQAt&#10;ACQANAAjAT0AIgFGACEBUQAfAV0AHgFsABwBfwAbAJQAGgCqABoAxQAaAOsAGQD/ABoA/wB1DAAA&#10;ZA4AAFUPAABKEAAAQBAAADkQAAAzEAAALw8AACwOAAApDgAAJw0BACcMBQAnCgoAJggNACUHEAAk&#10;BhQAIgYZACEGHwAgByQAHwcrAB4HMgAdBzoAHAhEABoITwAZCFwAFwhrABYIfQAVB5EAFAenABMG&#10;vwASBeQAEgX6ABIF/wBxDgAAXxAAAFERAABGEgAAPRIAADYSAAAwEgAAKxEAACgRAAAlEAAAIxAA&#10;ACIOBAAhDQcAIQwLACALDgAfCxIAHQsXABwMHAAbDCIAGgwpABkMMQAYDDkAFg1DABUNTwATDVwA&#10;Eg1rABANfgAPDZIADg2nAA0MvgANDOAADQz1AA0M/wBtEAAAXBEAAE4TAABDFAAAOhQAADIUAAAt&#10;FAAAKBMAACUTAAAiEgAAIBEAAB4RAwAcEAUAHA8IABsPDAAaDhAAGQ8UABcPGgAWDyEAFRAoABQQ&#10;MAASEDkAERBEABAQUAAOEF0ADRBrAAwQfAALEJAACRClAAgQvAAHEN8ABxD0AAcP/wBpEQAAWBQA&#10;AEsVAABAFgAANxYAADAWAAAqFgAAJhUAACIVAAAfFAAAHRMAABoTAgAZEgQAFxIGABYSCgAVEg4A&#10;FBISABISGAAREx4AERMlABATLgAOEzcADRRAAAwUSwALFFgACRRnAAcUeAAGFI0ABBSjAAMTuwAC&#10;E90AARL0AAIS/wBlEwAAVRYAAEgXAAA9GAAANBgAAC0YAAAoGAAAIxcAACAXAAAdFgAAGhUAABgV&#10;AgAWFQQAFBUFABIWCAARFg0AEBcQAA4XFQAOFxsADRciAAwXKQALGDIACRg8AAcYRwAFGFQABBhj&#10;AAIYdQABGIsAABehAAAXuQAAF90AABb1AAAW/wBhFgAAUhgAAEUaAAA7GgAAMhoAACsaAAAlGgAA&#10;IRkAAB4YAAAbGAAAGBcAABYXAgAUFwMAEhgFABAZBwAOGwsADBsPAAsbEwAKGxgACBwfAAccJgAF&#10;HC8ABBw4AAIcRAAAHVEAAB1gAAAdcgAAHIgAABygAAAbuQAAG94AABr2AAAa/wBeGAAATxoAAEIc&#10;AAA4HAAALx0AACkcAAAjHAAAHxsAABwaAAAZGQAAFxkBABQZAgASGgMAEBsEAA4dBwAMHgsACR8O&#10;AAYgEQAFIBYAAyAcAAEhIwAAISsAACE1AAAhQAAAIU4AACFdAAAhbwAAIYYAACCeAAAguAAAH94A&#10;AB74AAAe/wBaGwAASx0AAD8eAAA1HwAALR8AACceAAAiHQAAHh0AABscAAAYGwAAFRsAABIcAAAQ&#10;HQIADh8EAAwhBgAJIgoABSMNAAIkEAAAJRMAACUZAAAmIAAAJigAACYyAAAmPQAAJkoAACZaAAAm&#10;bAAAJoMAACWcAAAltwAAJN8AACP5AAAj/wBVHgAARyAAADwhAAAyIQAAKyEAACUgAAAgHwAAHR4A&#10;ABodAAAWHgAAEx4AABAgAAAOIQAADCMCAAglBQAFJwkAACgLAAAqDgAAKxEAACwWAAAsHQAALCUA&#10;ACwuAAAsOgAALEcAACxWAAAsaQAALIAAACuaAAAqtQAAKd8AACn7AAAo/wBRIgAARCMAADgkAAAv&#10;JAAAKCMAACMiAAAfIQAAHCAAABcgAAATIQAAECMAAA4kAAALJgAACCgAAAQqBAAALAcAAC4JAAAw&#10;DAAAMQ8AADMTAAAzGQAAMyEAADMqAAAzNQAAM0MAADNSAAAzZQAAMnsAADKXAAAxswAAMN4AAC/7&#10;AAAu/wBMJQAAPyYAADUnAAAtJgAAJyUAACIkAAAeIwAAGSMAABQkAAARJgAADigAAAsqAAAHLAAA&#10;Ay8AAAAxAgAAMwQAADUHAAA3CgAAOQ0AADoQAAA7FQAAOx0AADsmAAA7MQAAOz4AADtOAAA7YAAA&#10;OncAADmSAAA4sAAAN9sAADb8AAA1/wBHKQAAOyoAADIqAAArKQAAJScAACEmAAAbJwAAFSgAABEq&#10;AAAOLAAACi8AAAYxAAABNAAAADYAAAA4AAAAOwEAAD0EAAA/BwAAQQoAAEMOAABFEQAARRgAAEUh&#10;AABFLAAARDkAAERIAABEWwAAQ3EAAEKNAABBqwAAQNIAAD/6AAA+/wBCLQAAOC4AAC8tAAApKwAA&#10;JCoAAB0qAAAXLAAAES4AAA0xAAAJNAAABDcAAAA6AAAAPAAAAD8AAABBAAAARAAAAEYAAABIAwAA&#10;SgcAAEwLAABODgAAUBMAAFAcAABQJwAATzQAAE9DAABPVQAATmoAAE2GAABMpAAASsoAAEn4AABI&#10;/wA+MgAANTEAAC4vAAApLgAAIC4AABkxAAASMwAADjcAAAk6AAACPQAAAEAAAABEAAAARwAAAEkA&#10;AABMAAAATwAAAFEAAABTAAAAVQEAAFgGAABaCwAAXQ4AAF8VAABeIAAAXiwAAF08AABcTgAAW2MA&#10;AFp+AABYnQAAV8AAAFXyAABU/wA6NgAAMzQAAC0yAAAkMwAAGzYAABM5AAAOPQAACEEAAABFAAAA&#10;SQAAAEwAAABQAAAAUwAAAFYAAABZAAAAWwAAAF0AAABgAAAAYgAAAGUAAABoBQAAawsAAG8QAABv&#10;GAAAbiUAAG00AABtRgAAa1sAAGp1AABolAAAZrYAAGTpAABi/wA4OQAAMjcAACg5AAAeOwAAFT8A&#10;AA5EAAAHSQAAAE0AAABSAAAAVgAAAFoAAABeAAAAYgAAAGUAAABoAAAAawAAAG0AAABwAAAAcwAA&#10;AHYAAAB5AAAAfQQAAIELAACFEQAAhB0AAIIsAACAPgAAflQAAH5rAAB7igAAeqoAAHfWAAB1/QA4&#10;PQAALD4AACJBAAAXRgAAD0sAAAdRAAAAVwAAAFwAAABiAAAAZgAAAGsAAABvAAAAdAAAAHgAAAB7&#10;AAAAfgAAAIAAAACDAAAAhgAAAIoAAACNAAAAkQAAAJYDAACbDAAAnRMAAJshAACaMwAAl0kAAJRi&#10;AACTfwAAkKAAAI7FAACM8wAxRAAAJUgAABpNAAAQUwAACFoAAABhAAAAaAAAAG4AAAB0AAAAeQAA&#10;AH8AAACEAAAAiQAAAI0AAACRAAAAkwAAAJYAAACZAAAAnQAAAKAAAACkAAAAqAAAAKwAAACyAwAA&#10;tw0AALcXAAC1KAAAsj4AALBWAACscwAAqpQAAKm0AACl5QAqTwAAHlQAABJbAAAKYgAAAGoAAABz&#10;AAAAewAAAIIAAACJAAAAjgAAAJQAAACaAAAAnwAAAKQAAACmAAAAqQAAAK0AAACwAAAAswAAALcA&#10;AAC7AAAAwAAAAMUAAADLAAAA0QQAANUOAADTHQAA0DIAAM1LAADKZgAAxocAAMKpAADBywAiWwAA&#10;FmIAAAxrAAABdAAAAH0AAACHAAAAkAAAAJcAAACeAAAApAAAAKsAAACxAAAAtgAAALoAAAC8AAAA&#10;wAAAAMQAAADIAAAAywAAAM8AAADUAAAA2gAAAOAAAADmAAAA6wAAAPEGAADwEwAA7icAAOw/AADq&#10;WwAA53oAAOSbAADguwD/AAAA+wAAAPYAAADzAAAA9AAFAPYADAD6ABEA/wAZAP8AIgD/ACwA/wA1&#10;AP8APQD/AEUA/ABMAPoAUgD3AFgA9QBeAPMAZADxAGoA7gByAOwAegDpAIUA5QCRAOEAoADdALIA&#10;2ADOANIA9gDBAP8ArQD/AJ4A/wCWAP8AkAD/AIwA/wD6AAAA8gAAAOwAAADpAAAA6QAAAOwABQDy&#10;AAwA+AASAPcAGwD1ACUA8AAuAOsANwDmAD4A4gBFAN0ASwDYAFAA0wBWANAAXADNAGIAygBqAMgA&#10;cgDFAHwAwgCIAL4AlgC6AKgAtwC/ALQA6ACuAP8AnQD/AJAA/wCIAP8AgwD/AIAA/wDwAAAA5QAA&#10;AN4AAADaAAAA2wAAANwAAADYAAcA0QAOANEAFQDSAB4AywAnAMUALwDAADcAvQA9ALoARAC3AEkA&#10;tQBPALIAVQCwAFsArgBhAKwAaQCpAHMApwB/AKQAjQChAJ4AngCyAJsA1QCZAPwAjAD/AIIA/wB7&#10;AP8AdgD/AHQA/wDiAAAA0wAAAMoAAADHAAAAvAAAALYAAACwAAEArwALAKwAEQCtABgArQAgAKgA&#10;KACkAC8AoAA2AJ0APACbAEIAmQBHAJcATQCVAFMAkwBZAJEAYQCPAGoAjAB1AIoAgwCIAJQAhgCn&#10;AIMAwgCCAPAAfAD/AHMA/wBtAP8AagD/AGgA/wDPAAAAwQAAALkAAACtAAAAoAAAAJgAAACUAAAA&#10;kQAGAJAADQCQABIAjwAZAI4AIQCLACgAiAAvAIYANQCEADoAggBAAIAARQB+AEsAfABSAHoAWQB4&#10;AGIAdgBsAHQAeQByAIkAcQCdAG8AtABtAN8AbAD/AGUA/wBgAP8AXgD/AFwA/wC+AAAAsQAAAKAA&#10;AACSAAAAiQAAAIIAAAB8AAAAegABAHgACQB3AA4AeAAUAHcAGgB0ACEAcgAnAHAALQBuADMAbAA4&#10;AGsAPgBpAEQAaABKAGYAUQBkAFoAYwBkAGEAcABfAH8AXgCTAF0AqQBcAMgAWwD3AFcA/wBUAP8A&#10;UgD/AFEA/wCwAAAAnwAAAI0AAAB/AAAAdAAAAG4AAABqAAAAZgAAAGUABABjAAsAYwAQAGMAFQBj&#10;ABsAYQAhAF8AJwBdACwAXAAyAFoANwBZAD0AVwBDAFYASwBVAFMAUwBcAFIAaABQAHcATwCJAE4A&#10;nwBNALoATADpAEsA/wBJAP8ARwD/AEcA/wCiAAAAjQAAAHwAAABuAAAAZQAAAF4AAABZAAAAVwAA&#10;AFUAAQBUAAcAUwANAFMAEQBUABYAUgAbAFEAIQBPACYATgArAEwAMQBLADcASgA9AEkARABHAEwA&#10;RgBWAEQAYQBDAHAAQgCBAEEAlwBAAK8APwDXAD8A/wA+AP8APQD/AD4A/wCUAAAAfwAAAG8AAABj&#10;AAAAWQAAAFEAAABNAAAASgAAAEgAAABHAAQARwAKAEYADgBGABEARwAWAEUAHABEACEAQgAmAEEA&#10;KwBAADEAPgA3AD0APgA8AEcAOgBQADkAWwA4AGkANwB6ADYAjwA1AKcANQDGADQA9QA0AP8ANAD/&#10;ADUA/wCIAAAAdAAAAGUAAABYAAAATwAAAEgAAABDAAAAPwAAAD0AAAA8AAIAPAAHADsADAA7AA8A&#10;OwASADoAFwA5ABwANwAhADYAJgA1ACwANAAyADMAOQAxAEEAMABLAC8AVgAuAGMALQBzACwAiAAs&#10;AKAAKwC7ACsA6gArAP8AKwD/ACwA/wB/AAAAbAAAAF0BAABRAgAASAMAAEADAAA7AgAANwAAADQA&#10;AAAzAAAAMgAFADIACQAyAA0AMQAQADEAEwAwABgALwAdAC0AIgAsACgAKwAuACoANQApAD0AKABG&#10;ACcAUQAmAF4AJQBuACQAggAjAJkAIwCzACIA3gAiAP8AIwD/ACQA/wB3AAAAZQQAAFYGAABLBwAA&#10;QggAADoIAAA1BwAAMAYAAC0FAAAsAwAAKwADACoABwApAAsAKQAOACkAEQAoABUAJwAZACYAHgAl&#10;ACQAJAAqACMAMQAiADkAIQBDACAATgAfAFoAHgBpAB0AfAAcAJMAGwCsABsAzQAbAPYAGwD/ABwA&#10;/wBwBQAAXwgAAFEKAABGCwAAPQsAADULAAAwCwAAKwoAACgJAAAlCAAAJAcCACMEBgAjAgkAIgEM&#10;ACIADwAhABIAIAAWAB8AGwAeACAAHQAmABwALgAbADYAGgA/ABkASgAYAFcAFwBmABYAeAAVAI8A&#10;FQCmABQAwwAUAO4AFAD/ABUA/wBrCAAAWwsAAE0MAABCDQAAOQ0AADENAAAsDQAAJw0AACMMAAAh&#10;DAAAHwsBAB4KBQAdCAgAHQYLABwFDQAcBBAAGwQUABkEGAAZBB4AGAQjABcEKwAWBDMAFQQ8ABQE&#10;RwATA1QAEgNjABEDdQAQAooAEAGiAA8AvAAPAOUADwD+ABAA/wBnCwAAVw0AAEkOAAA+DwAANQ8A&#10;AC4PAAAoDwAAJA4AACAOAAAdDgAAGw0BABkNBAAYDAcAGAsJABcJDAAXCQ4AFgkSABUJFgAUCRsA&#10;EwkhABIJKAASCTAAEQk6ABAJRQAPCVIADglhAA0JcwAMCIgACwifAAoHtwAKBtsACgX2AAoE/wBj&#10;DQAAUw4AAEYQAAA7EQAAMhEAACsRAAAlEAAAIRAAAB0QAAAaDwAAGA8BABYOBAAVDgcAFA0JABMN&#10;CwATDA0AEgwQABEMFAAQDBkAEAwfAA8MJwAODS8ADQ05AAwNRQALDVEACQ1gAAgNcQAGDYYABQ2d&#10;AAQMtAADDNIAAgzxAAIL/wBfDgAAUBAAAEMRAAA4EgAALxIAACgSAAAjEgAAHhEAABsRAAAYEQAA&#10;FRACABQQBQASEAcAEQ8JABAPCgAQDgwADg4OAA4PEgANDxcADBAdAAwQJAAKECwACRA2AAgQQQAG&#10;EE4ABRBdAAMQbwABEIQAABCcAAAPtAAADtQAAA7zAAAO/wBcEAAATRIAAEATAAA2FAAALRQAACYU&#10;AAAhEwAAHBMAABkSAAAWEgAAFBEDABIRBgAREQgAEBAKAA4QCwANEQsADBENAAsSEQAKEhUACRIa&#10;AAgSIQAGEykABRMzAAMTPgACE0sAABNaAAATbAAAE4IAABKbAAAStAAAEdcAABH1AAAR/wBYEgAA&#10;SRQAAD0VAAAzFgAAKxYAACQVAAAfFQAAGhQAABcUAAAUEwEAExIEABESBwAQEgkADhIJAA0SCQAL&#10;EwoACRQNAAcVDwAGFhMABBYYAAMWHwACFicAABcwAAAXOwAAF0gAABdYAAAXagAAFoAAABaZAAAV&#10;tAAAFdkAABT3AAAT/wBVFAAARhYAADoXAAAwGAAAKBgAACIXAAAdFgAAGRYAABYVAAATFAMAEhMG&#10;ABATBwAPEwcADRQHAAsVCAAJFgkABhgMAAMaDgABGhEAABoWAAAbHAAAGyQAABstAAAbOAAAG0YA&#10;ABxVAAAbZwAAG30AABuXAAAaswAAGdsAABj5AAAX/wBRFgAAQxgAADcZAAAuGgAAJhoAACAZAAAb&#10;GAAAGBcAABUWAQATFQUAERUEAA8VBAANFgQACxcFAAkZBgAGGggAAhwKAAAeDQAAIBAAACATAAAg&#10;GQAAICEAACEqAAAhNQAAIUIAACFSAAAgZAAAIHoAAB+VAAAfsQAAHtsAAB36AAAc/wBNGQAAPxsA&#10;ADQcAAArHAAAJBwAAB4bAAAaGgAAFxgAABQXAgASFwIAEBgBAA0ZAQALGgIACBwDAAUdBAACHwYA&#10;ACEIAAAjCwAAJQ4AACYRAAAmFgAAJh4AACcnAAAnMgAAJz8AACZOAAAmYAAAJncAACWSAAAkrwAA&#10;I9oAACL7AAAh/wBIHQAAPB4AADEfAAAoHgAAIh4AAB0cAAAZGwAAFhoAABIaAAAQGwAADRwAAAsd&#10;AAAIHwAABCEAAAEjAgAAJQQAACcGAAApCQAALAwAAC4PAAAuEwAALhoAAC4jAAAuLgAALjsAAC5K&#10;AAAtXAAALXIAACyOAAArrAAAKtQAACn7AAAo/wBEIAAAOCEAAC4hAAAmIQAAICAAABweAAAYHQAA&#10;FB0AABAeAAAOHwAACyEAAAcjAAADJQAAACcAAAApAAAALAEAAC4DAAAwBgAAMwoAADUNAAA2EQAA&#10;NhcAADYfAAA2KQAANjYAADZFAAA1VwAANW0AADSJAAAyqAAAMc8AADD6AAAv/wA/JAAANCQAACsk&#10;AAAkIwAAHyEAABsgAAAWIAAAESEAAA4jAAAKJQAABigAAAIqAAAALQAAAC8AAAAyAAAANAAAADcA&#10;AAA5AwAAOwYAAD4KAABADgAAQRIAAEEaAABAJQAAQDEAAEBAAAA/UgAAPmcAAD2CAAA8ogAAOscA&#10;ADn4AAA4/wA6KAAAMCgAACknAAAjJQAAHyMAABgkAAASJQAADigAAAoqAAAFLQAAADAAAAAzAAAA&#10;NgAAADgAAAA7AAAAPgAAAEAAAABCAAAARQIAAEcGAABKCgAATQ4AAE0VAABMHwAATCsAAEs6AABK&#10;TAAASWEAAEh8AABHmwAARb8AAEPzAABC/wA2LAAALSsAACcpAAAjJwAAGygAABQqAAAOLQAACjAA&#10;AAQzAAAANwAAADoAAAA9AAAAQAAAAEMAAABGAAAASAAAAEsAAABNAAAAUAAAAFMBAABWBgAAWQsA&#10;AFsQAABbGQAAWiUAAFk0AABYRgAAV1oAAFV0AABUkwAAUrUAAFDqAABP/wAzMAAALC4AACcsAAAe&#10;LQAAFi8AABAyAAAKNgAAAzoAAAA/AAAAQgAAAEYAAABJAAAATAAAAE8AAABSAAAAVQAAAFgAAABa&#10;AAAAXQAAAGAAAABjAAAAZwYAAGsMAABsEgAAax4AAGssAABpPQAAZ1IAAGZqAABkiQAAYasAAF/c&#10;AABd/wAxMwAALDEAACIyAAAZNQAAETkAAAo9AAACQgAAAEcAAABMAAAAUAAAAFQAAABYAAAAWwAA&#10;AF8AAABiAAAAZQAAAGgAAABrAAAAbgAAAHEAAAB1AAAAeQAAAH0GAACCDQAAghYAAIAkAAB+NQAA&#10;fEkAAHthAAB4fwAAdp8AAHPGAABw9wAxNgAAJjgAABw7AAASQAAAC0UAAAJLAAAAUQAAAFYAAABb&#10;AAAAYAAAAGUAAABpAAAAbgAAAHIAAAB2AAAAeQAAAHwAAAB+AAAAggAAAIUAAACJAAAAjgAAAJMA&#10;AACYBgAAnA4AAJsaAACYKwAAlkAAAJJZAACRcwAAjZUAAIu1AACI6AArPgAAIEEAABVHAAANTQAA&#10;AlQAAABbAAAAYQAAAGgAAABuAAAAcwAAAHkAAAB+AAAAgwAAAIgAAACMAAAAjwAAAJIAAACVAAAA&#10;mQAAAJ0AAAChAAAApQAAAKoAAACwAAAAtwcAALgRAAC1IQAAsjUAAK9NAACqaQAAqIgAAKaoAACi&#10;0QAjSAAAGE4AAA5UAAAEXAAAAGQAAABtAAAAdQAAAHwAAACDAAAAiQAAAI8AAACVAAAAmwAAAKAA&#10;AACjAAAApgAAAKkAAACtAAAAsQAAALUAAAC5AAAAvgAAAMQAAADKAAAA0gAAANoKAADWFgAA0ikA&#10;AM5BAADKXAAAxXwAAMKdAADBvQAcVQAAEVwAAAdlAAAAbgAAAHcAAAB/AAAAiAAAAJAAAACYAAAA&#10;nwAAAKUAAACtAAAAswAAALgAAAC6AAAAvgAAAMIAAADGAAAAygAAAM4AAADTAAAA2gAAAOAAAADn&#10;AAAA7QAAAPMAAAD0DgAA8h4AAO82AADsUQAA6G4AAOSQAADfsQAAAAAAAAAAAAAAAAAAAAAAAQME&#10;BQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktN&#10;Tk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SV&#10;lpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e&#10;3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////&#10;////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigp&#10;KistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bx&#10;c3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6&#10;u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////&#10;/////////////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQF&#10;BggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01O&#10;T1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWW&#10;mJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f&#10;4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////////&#10;//////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8w&#10;MTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hp&#10;amtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGi&#10;o6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb&#10;3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADBCEAAAEAAAAAAAAA&#10;AAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwd&#10;Hh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVW&#10;V1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6P&#10;kJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfI&#10;ycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/wAB&#10;AQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIi&#10;IyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBi&#10;ZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJ&#10;ysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw&#10;8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBAR&#10;ERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6&#10;Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOl&#10;p6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f&#10;4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7//6Ul&#10;Bv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLT&#10;q5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyy&#10;dKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF&#10;/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+k&#10;MA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ&#10;3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrD&#10;q3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNe&#10;WvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/&#10;pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3&#10;vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLE&#10;ZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY&#10;/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5&#10;wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDk&#10;wmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FD&#10;I/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wreh&#10;fcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG&#10;17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7&#10;SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcux&#10;nYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6YlBv+kMA7/pzoY/7JDIv+8SzL/w1RF/MZdWvHIZHHjxmqH1sBv&#10;m8u4cqzCsXS6u613xLSpe82ro3/Uop6F25majuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h&#10;mZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h/6YlBv+lMA7/qDoX/7NDIv++SzH/&#10;xVRF+clcW+/NY3HjzGmI1cZtnMm/cK69tnK6tLB1w6uqeMqipXzRmaGB2JCdid2QnYndkJ2J3ZCd&#10;id2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYnd/6Yl&#10;Bv+lMA7/qjoX/7VDIv/ASzH9yFNF9s1bW+3RYXLh0GeJ0ctrncLAbq22t3G4rLFzwaOsdsiaqHnO&#10;kqR+1ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJ&#10;oIXYiaCF2ImghdiJoIXY/6clBv+lMA7/qzoX/7ZDIf/BSzH6y1JE89FaWurZYHLe1mWJy8xqnLvB&#10;bauvuXC2pbRyvpyvdMSUq3fKi6d7z4SkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB&#10;1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHU/6clBv+mMA7/rToW/7hCIf7ESjD3zlJE&#10;8NZYWufgXnLW2mSIxM1pmrTDbKiou2+ynrZwupaycsCOrnbGhqp6yn+nf85/p3/Of6d/zn+nf85/&#10;p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/O/6glBv+n&#10;MA7/rjkW/7pCIPvGSi/001FD691XWuPmXHHO22SHvc9pmK7Fa6Wivm6vmLlvtpC1cbyIsXTBga54&#10;xXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3J&#10;e6x9yXusfcl7rH3J/6gkBv+nMA3/sDkV/71CH/fJSi/v2FBC5uNVWdzoW3DG3WOFttFolafIa6Gc&#10;wW2qk7xvsYq5cbaEtXS7fbJ3v3ewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnew&#10;fMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzC/6kkBf+oMA3/szkU/sBCHvPNSi3p3U9A4elT&#10;WdPqW2+/32OCr9NnkaHLap2WxW2ljcBvq4a9cbB/unO1erd3uHS1e7t0tXu7dLV7u3S1e7t0tXu7&#10;dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7/6okBf+pLw3/&#10;tjgT+cRBHe3SSSvi401A2+9SWMrtWm234WJ/qNZnjZvPapeRyW2fiMVvpYLCcal7v3Stdr13sHG7&#10;e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7&#10;s3G7e7Nxu3uz/6skBf+rLw3/ujgS88lBG+TaSSjY6ExAzvNRV8DvWWuu5GF6oNxnhpTUa5CLz26X&#10;hMxwnH3Jc6B4xnWjc8R4pm7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKlu&#10;wnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnyp/60kBf+wLwv7wDgP6tBBF9riRijM7kxBw/lQVbXz&#10;WGal6WF0l+Fnfo3ba4aF12+Mf9RykXrRdZR1z3iXcc17mmzMfpxszH6cbMx+nGzMfpxszH6cbMx+&#10;nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6c/68jBP+2LQnxyDYM&#10;3dw9E83qRirB9ktAtv9PUar3WGCb72Frj+hodIXkbXt/4HGAed50g3XceIZy2nuJbth+i2vWgo1r&#10;1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvW&#10;go1r1oKN/7EjBPq/LAbj1C8HzuY7FsHzRSu0/0k9qP9OTJ79V1iR9mFhhvFpaX/tb2556nRydeh3&#10;dXHnendu5X15a+SAe2njhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8&#10;aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8/7UiA+vLIgLQ4ycHwvE6GbT+Qiqm/0Y5m/9NRZL/Vk+G&#10;/mJWfvpqXHf3cGBz9XVjb/N4ZW3yfGdq8X9oaPCCambvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bv&#10;hWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74Vr9sIbAdTfEQHC7yYLtfw6&#10;Gqf/PieZ/0Qzjf9LPYX/VUV8/2FLdf9qT3D/cFJs/3VUav55Vmj9fFdm/H9YZPyCWmP7hltj+4Zb&#10;Y/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj&#10;+4Zb1M8KAMTtEgK1+yYNqP82GZn/OyOM/0EsgP9KNHj/Uzpx/18/bP9pQ2j/b0Vl/3RHY/93SGL/&#10;e0lh/35KX/+BSl7/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+E&#10;S17/hEte/4RLXv+ES17/hEte/4RL/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG93&#10;4qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+x&#10;SSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+&#10;iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1&#10;idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/&#10;tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58i&#10;Bf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/&#10;uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idik&#10;e5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8&#10;/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+d&#10;LQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoOR&#10;xbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nO&#10;m3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hd&#10;T/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/&#10;njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/&#10;l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+m&#10;yJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/nzgV/6pAHv+zSSv/uVI8/7tcT/q6&#10;ZWTtuG144bBzi9WoeZzMn32qxZeBtb+Rhb66jInFtoePzLKDltKvgaDWp36i06d+otOnfqLTp36i&#10;06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLT/58iBf+eLQz/oDcU&#10;/6tAHv+0SSv/u1I8/71bUPq+ZGTsvGx54LVyjdOtd57KpHqtwpx+ubyWgsO3kIfKsouM0q6Hldim&#10;g53aoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGC&#10;odWhgqHV/6AiBf+eLQz/oTcU/6xAHf+2SCv/vVE8/8BaUPrBY2XswWp63rlwj9KxdaHIqHiwwKF7&#10;vLmbf8e0loTPsJSN1auRl9qgiZzcmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDX&#10;moig15qIoNeaiKDXmoig15qIoNeaiKDX/6AiBf+eLQz/ojcU/61AHf+3SCr/v1E8/8JaUPnEYmXr&#10;xWl73r5ukNG2c6PGrnazvqd5wLijf8m0oYbPrJyN1aOWlNqakZzclY6f2JWOn9iVjp/YlY6f2JWO&#10;n9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/Y/6AiBf+fLQz/ozcU/65A&#10;Hf+4SCr/wVA8/sVZUPfIYGbrymd83cNtkc+8caXFtHS1vbB5wLasf8iup4XPpaGK1ZyckdqVmZzc&#10;j5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iP&#10;lJ/Y/6EiBf+fLQz/pDcU/7A/HP+6SCr/w1A7+8hYUPXLX2bpz2Z83Mlrks7Db6bBunK1trJ2wKys&#10;e8ikqH/OnKSF1JSgjdiNn5nbipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf&#10;2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Y/6EiBf+gLQz/pjYT/7E/HP+7SCn+xk87+MtXUPLQXmbn1GR9&#10;2s9pk8jFbaa6u3C0rbNzv6OtdseaqHrNkqV/0oqihteEoJHZhKKc14SinNeEopzXhKKc14SinNeE&#10;opzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzX/6EiBf+gLQz/pzYT/7M/HP+9&#10;Ryn8yE479c5WT+7VXWbk2mJ909JoksHGbKSzvG+xprVyvJyvdMSTq3fKi6d7z4OkgdR9oovWe6OV&#10;1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XV&#10;/6IhBf+gLQz/qDYS/7Q/G/+/Ryj5y0468tNVT+rcW2bg4GF9zNNnkbvIa6Ksvm6voLdwuJWyc8CN&#10;rnbFhap6yn6of854pofRdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWl&#10;j9J1pY/SdaWP0nWlj9J1pY/S/6IhBf+hLAv/qjYS/7Y+G/3CRyj1zU457tlUTubjWWXY4mB7xdVm&#10;j7TKap+lwW2rmbpvtJC1cruIsXXAga54xXqsfcl0qoTLcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM&#10;camLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM/6MhBf+iLAv/rDUR/7k+GvnFRyfw&#10;0U046eBSTOLpV2TO5F96vddmjK3MapufxGynk75vr4q5cbWDtnS6fLN3vnaxfMJxr4LEbq6Hxm6u&#10;h8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofG/6Qh&#10;Bf+jLAv/rzUQ/7w+GPTJRiXq2E024udPTNzvVWPG5l94tNpliaXQaZaYyGyhjcNvqIW/ca5+u3Sy&#10;eLl3tnO3e7lutYC8a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5r&#10;tIW+a7SFvmu0hb5rtIW+/6UhBP+kLAv/szUP+8E+F+3PRiLh30s02OtPTM/zVGK86F50q95khJ3U&#10;aZCRzm2Zh8lvoIDFcqV6wnSpdMB4rHC+e69rvICyaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuE&#10;s2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4Sz/6YhBP+oKwr/uDQN88c9FOTYRR7W5kk1&#10;y/FOTMT3U1+x7F1woeJkfZXbaYeK1W6PgtBxlXvNdJp2y3edccl5oG3HfaJpxYGlZsSFpmbEhaZm&#10;xIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWm/6ggBP+u&#10;Kgj8vzML6c88ENfhQh7K7Uk1v/hNSrf7Ulum8V1pmOlldIzian2D3W+EfNpziXfXd4xz1XqPb9N9&#10;kWzRgJRo0ISWZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eX&#10;Zc+Hl2XPh5dlz4eX/6ogA/+1KQbwyDEH2t0zDMvqQiG+9kg1sv9MRqn/UVWb911gjvBlaoXrbHF9&#10;53F2d+R2enPieX1v4Xx/bN+AgWneg4Nn3YeFZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXc&#10;iYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImG/60fA/m/JQPf1iICy+gyD770QSKw/0UzpP9K&#10;QZz/UU2P/l1WhflmXn30bmR28nNocu94a27ufG1s7X9vauyCcGfqhXJl6olzY+mMdGPpjHRj6Yx0&#10;Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0/7YcAujNFAHM&#10;5h0EvvMxErH/PiKj/0Ivlv9IOo3/UESE/1xLe/9nUXT+blZv/HNZbPt4W2n5fF1n+H9eZviDX2T3&#10;hmBi9olhYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaM&#10;YmH2jGJh9oxi88QPAM7aCwC98x0Hsf8yFKP/Oh+V/z8qif9GM4D/Tzp4/1tAcf9mRWz/bUho/3NK&#10;Zv93TGT/e01i/39OYf+CT2D/hVBe/4lRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe&#10;/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRzMsJAL7mDAGv/x4JpP8wE5X/NRyH/zwkfP9EK3P/&#10;TTFs/1g1Z/9jOWP/azth/3E9X/91Pl3/eT9c/3xAW/9/QVr/gkFZ/4ZCWP+IQlj/iEJY/4hCWP+I&#10;Qlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hC/5kfBf+WKwv/lTYS&#10;/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXC&#10;dqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuM&#10;ns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4&#10;qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+&#10;Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5&#10;wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+F&#10;kabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o&#10;7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+o&#10;Ryb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSq&#10;vL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;/5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabL&#10;gJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4&#10;eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/&#10;rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1x&#10;sr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kf&#10;Bf+XKwv/lzYS/6E+Gv+qRiX/sFA0/7FaRf+wZFf3rG1p7Kd3e+GefYrZloOX0Y6JosuIjqvHgpOx&#10;xH6Xt8F6nLu+d6K/vHWqwrVxrsOzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gz&#10;cq/Bs3KvwbNyr8Gzcq/B/5kfBf+XKgr/mDUS/6M9Gv+sRiX/s080/7RZRv+0Y1j2sWxr6q11fd+j&#10;e43Vm4GczZKGqMeLirHChY+5v4CUvrt8msO5eaHHtXapyq11rMardq3Eq3atxKt2rcSrdq3Eq3at&#10;xKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3E/5ofBP+YKgr/mjQS/6U9Gf+uRiX/tU40&#10;/7dYRv+3YVn1tWps6bJzf92oeJDTn36gypaCrMSOh7e+iIy/uoORxbd/mMu0fKHPq3ilz6V5qsik&#10;eazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazG/5ofBP+Y&#10;Kgr/mzQR/6Y9Gf+vRSX/t040/7pXRv+7YFn0uWlt57ZxgdysdpPQpHujyJp/scCThLy7jInFt4iQ&#10;y7SGmc6yhqTRpHyk0Z99qcqefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarI&#10;nn2qyJ59qsiefarI/5sfBP+ZKgr/nDQR/6c8Gf+xRST/uU00/7xXRv6+X1n0vWdu57pvgtqxdJXP&#10;qHmmxZ99tL6XgcC5lIrGtZGSy6+NmM+qiqHSnoKj05mBqMyYgqnKmIKpypiCqcqYgqnKmIKpypiC&#10;qcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnK/5sfBP+ZKgr/nTQR/6k8GP+yRST/u00z/79W&#10;Rv3BXlrzwWZv5r9tg9m2c5fNrXeoxKV7t76hg8C2m4nGrpWPzKiRlc+ijp7SmYei05SGp82ThqjL&#10;k4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjL/5sfBP+ZKgr/&#10;njMR/6o8GP+zRST/vEwz/8FVRvvEXVrzxWVv5cNshNi7cZjMsnWrw618trmlgb+wnobGqJmMy6GV&#10;ktCbkpvTlI6i1I+Kps6PiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qo&#10;y4+KqMuPiqjL/5sfBP+aKgr/nzMQ/6s8GP+1RCP/vkwz/sNVRfnHXFrxyWRv5chqhdbBb5rKuXSq&#10;vrB6trOpf7+qooTGop2Ky5uakM+Vl5nSj5Si1IqQps6Kj6jMio+ozIqPqMyKj6jMio+ozIqPqMyK&#10;j6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jM/5wfBP+aKgr/oDMQ/6w8GP+2RCP/v0wy/MZURfbK&#10;XFrvzWJw5M1ohtPFbZrFvHOqubR4ta6tfb6lp4LFnaKIy5Wfjs+PnJbSi5yi04aVps6GlKfMhpSn&#10;zIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfM/5wfBP+aKQr/ojMQ&#10;/607F/+3RCP/wUwy+clTRfPNWlrs0mBw4NBmhs7IbJrAv3GptLh3tamxfL6frIHFl6iGypCkjM6K&#10;opXRhaKh0oGcps6BmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGa&#10;p8yBmqfM/5weBP+bKQr/ozMQ/687F/+5RCL9w0sx9sxSRPDSWVno2l9w29VkhsnMapm6w2+orbt0&#10;tKK0eb2Yr33DkKyDyImpicyDp5HPfqac0H2kps18oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjL&#10;fKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjL/50eBP+bKQr/pTIP/7E7Fv+8RCH6xksx89FRQ+vaV1nj&#10;311v09tjhcLPaZexxG2npLxwspi1dLuOsXjChq19xoCrgsp6qYrNdqiUznapo8x3q6jKd6uoyner&#10;qMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jK/50eBP+cKQr/pzIP/7M7&#10;Fv++QyD1yksv7tZQQubhVlfc5Ftuy95jg7rRaJSpx2yjm75urpC4cbeGtHS9frB4wneufMZyrIPJ&#10;bauMym2rmclurJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8du&#10;rJ/H/54eBP+dKQn/qTIO/7Y6FPrCQx/wzkou591PQOLpUlfS6FptweBigLHUZ5GhymuelMNuqIm9&#10;cbCAuXS2ebZ3unS0e71usoHAarCIwmewksNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCW&#10;w2awlsNmsJbDZrCWw2awlsNmsJbD/58eBP+eKQn/rTEN/7o6E/THQh3o1Uor3+RMP9fsUVbJ7llr&#10;t+NhfKjYZ4uaz2uXjcluoIPEcad7wHSsdb14sHC7e7NsuYC2aLiGuGS3j7ljtpG6Y7aRumO2kbpj&#10;tpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6/6AeBP+hKAj/sTAL+8A5EezO&#10;Qhnf30co0+lMQMrxUVW+8lhoreZhd57dZ4SS1WyPh89vln7Lc5x4yHahcsZ5pG7EfKdpwoGpZsCG&#10;rGK/ja1hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+u&#10;/6IdA/+mJwf/ty8J8sc4DeHYQRTS5kYqx/BMQL74UFOy9VdjouthcJXjZ3uK3W2Egdhxi3rUdZB0&#10;0nmTcNB8lmzOf5lozIObZMuInWHKjZ9gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJ&#10;j59gyY+fYMmPn2DJj59gyY+f/6QdA/+tJgX7vi0G5tA0CNPiPBbH7kYru/lKPrD+T0+m+ldcmPFh&#10;aIzraHGD5m54e+JzfXXfeIFx3XuEbdt/h2rag4ln2YaKZNeLjGHWkI5g1ZGOYNWRjmDVkY5g1ZGO&#10;YNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGO/6ccA/+1IwPuySYD1d8pB8fsPBm6&#10;+EQrrf9IO6P/TUma/1dUjflhXYT0amV88HBqdu12bnHrenFt6X50a+iCdmjmhXdm5Yh5Y+SMemHj&#10;kXxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8/6sb&#10;AvfAHQHZ3BIBx+soCrr3Oxqs/0EpoP9GNpX/TEGN/1ZLg/9hUnv9a1d0+nFcb/h2X2z2e2Fp9X9j&#10;Z/SDZGXzhmZj8opnYfGOaF/wkmlf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf&#10;8JNqX/CTal/wk2pf8JNq/7cVAdbPCwDH6hMCufcpDaz/ORqe/z4mkv9EMIf/SzmA/1RAeP9hRnL/&#10;akps/3BNaf92UGb/e1Fk/39TY/+DVGH/hlVg/olWXv6NV139klhc/ZNYXP2TWFz9k1hc/ZNYXP2T&#10;WFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNY1sQIAMbUCQC49xQEq/8pDp7/NBiQ/zoh&#10;hP9BKXr/STBy/1I2bP9eOmj/aD1k/29AYf90QV//eUNe/31EXf+ARVz/hEVb/4dGWv+KR1j/j0dY&#10;/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIxMcHALfb&#10;BwGp/xYGn/8qDZD/MBWD/zYcd/8+Im7/Ryhm/1AsYf9aL13/ZDFb/2wzWf9xNVj/dTZW/3k2Vv98&#10;N1X/fzdU/4I4U/+FOVL/iTlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5&#10;Uv+KOVL/ijlS/4o5/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfn&#10;jomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZ&#10;PP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6t&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/&#10;jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1&#10;pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC&#10;4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+l&#10;ZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ&#10;/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLP&#10;c6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaP&#10;i9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/&#10;oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5MdBP+QKQn/jzQQ/5o7&#10;F/+iRCD/qU0t/6pYPP+oYkz/pGxc9Z92bOyZf3rkkYeG3omNkNiDk5jTfpmf0HqdpM12oqnLdKes&#10;yXGtr8dvtLLBbLm0vGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8&#10;bLux/5QdBP+RKAn/kTMQ/5w6Fv+kQyD/rEwt/61WPf+tYE3+qWpe9KV0buqffX3hloOL2Y6KltOH&#10;kKDOgZWnynyarcd4n7LEdaW2wnKrucBwtLu3brW5s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4&#10;tbNvuLWzb7i1s2+4tbNvuLWzb7i1/5QdBP+SKAn/kzIP/546Fv+nQyD/rkst/7FVPf+wX079rmhf&#10;8qpycOekeoHemoCP1ZKHnM6LjKbJhJGvxH6XtcF5nLu+dqO/vHSrwrRvrsOucrO8q3O2uKtztrir&#10;c7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4/5UcBP+SKAn/lTIP/6A6Fv+p&#10;Qh//sEot/7RUPf+0Xk79s2dg8a9wcuapeIPbn36T0peDocuOiazEho61wICUvbx7msO6eqPFt3mr&#10;x6xzrMandbG/pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6&#10;/5UcBP+TKAn/ljEP/6E5Ff+qQh//skos/7ZTPP+3XU77tmVh8LRudOStdYbZpHuWz5uApceShbHB&#10;iou7vYeUwLuFncS2gqTHsH6qyKV3qsihebDBn3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96&#10;s7yferO8n3qzvJ96s7yferO8/5UcBP+TKAn/lzEP/6M5Ff+sQh//tEos/7lTPP+6XE74umRi77hs&#10;deOyc4jYqXmZzZ9+qcWYhLS/k4y8uI2TwbOJmcWuhqHIqoSpyZ98qcqbfa7CmX6yvZl+sr2ZfrK9&#10;mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9/5YcBP+TKAn/mDAO/6Q5Ff+tQR7/&#10;tUks/7tSPP29W072vWNi7r1rduK2cYnVrneby6V8qsKdg7S5lom8spGQwayMlsaniZ3Io4emypmA&#10;qMuWga7ElYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+/5Yc&#10;BP+UJwn/mTAO/6U5FP+uQR7/t0kr/71RPPy/Wk70wWJi7MFpd+G7cIvSsXSdx6h7qryggbS0moe8&#10;rJSNwqaQlMagjZvJnIuky5WGqMuRha3FkIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+Q&#10;hbG/kIWxv5CFsb+QhbG//5YcBP+UJwj/mjAO/6Y4FP+wQR3/uEkr/79RPPrCWU7yxGFj6cVod92+&#10;bYzNtHOdwqt5qrekfrSunYS8ppiKwaCUkcaakZjJlo+hy5CLqMyMiazFjImwwIyJsMCMibDAjImw&#10;wIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDA/5ccBP+VJwj/mzAO/6c4FP+xQR3/ukkr&#10;/8JQO/jGWE7wyF9j5shmeNjBa43Jt3Gdva93qbKnfLOpoYK7oZyIwZqYj8aUlpbJkJSfy4uRqMyH&#10;jqzGh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDB/5cbA/+V&#10;Jwj/nS8N/6k4E/+zQB3/vEgq/MVPO/bJV07tzV5j4stkeNLEaozEu2+cuLJ1qa2re7OjpoC7m6GG&#10;wZSdjcWOm5TIipmdyoaZqMuCk6zGgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/B&#10;gpKvwYKSr8GCkq/B/5cbA/+VJwj/ni8N/6o4E/+1QBz/vkgp+chOOvPNVk3q01xi3s9ieM3HaIu/&#10;vm6bsrdzqKewebKeq366laeEwI6ji8SIoZLHg5+ayYCgp8p9mqzGfZivwX2Yr8F9mK/BfZivwX2Y&#10;r8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/B/5gbA/+WJwj/oC8N/6w3Ev+3QBv9wUgo9stO&#10;Oe/TVEzm2Vpi2NRhd8fLZ4q5w2yarbxyp6G2d7GYsX24j62CvoiqicOCqJDGfaeZyHqnpcl3oqzF&#10;eJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DB/5gbA/+XJgj/&#10;oi8M/643Ev+5Pxr5xEcn8c5NOOrbU0vg31lg0NpfdsHQZYmzyWuZpsJwpZu9da+RuHu2iLWAvIGy&#10;hsB7sI3Ddq6WxXOuocZyra3EcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmw&#10;wHKpsMByqbDA/5kbA/+YJgj/pC4L/7E2Ef69Pxn0yEcl69RNNuXjUEnZ41dfyd9edLrXZIasz2mW&#10;ncdto5HAcayGu3Wzfrd6uXe0f71ysoW/bbGNwWqwl8JpsaXBbLSyvWy0sr1stLK9bLSyvWy0sr1s&#10;tLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9/5obA/+ZJgj/py0K/7U2D/nBPxfuzkYj5NxMMt3n&#10;T0nP6FZewORdcrLeZIKj1GmRlcttnInFcKV/wHOsd7x3sXC5fLVrt4G4Z7aHumO1kLthtZu8Y7em&#10;uWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5/5sbA/+bJQf/qy0J&#10;/7k1DfLHPhXl1UYf2uNJM8/rTknG7VRdt+pcbqjiY32a2WmKjtJtlITMcZt7yHWhc8R4pm7CfKlp&#10;wIGsZb6HrmK9jrBfvZexXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68&#10;nrFevJ6x/5waA/+gJAb/sCwI+cA0C+nPPRDa30IdzulJM8TxTki78lJarfBbaZ7nY3aS4GmBh9pv&#10;iX7Uc5B30XeVcc57mWzMf5xoyoOeZMmIoGHHjqJexpWkXMabpFzGm6RcxpukXMabpFzGm6Rcxpuk&#10;XMabpFzGm6RcxpukXMabpFzGm6Rcxpuk/54aA/+lIwX/tyoF8MgyB9zbNQzO50IfwvFINLj5TEav&#10;91FVovVbYpXtZG2K52t2gOJwfXnedYJz23qHbtl+imvXgoxn1YaOZNSLkGHTkJJe0ZaUXNGblVzR&#10;m5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuV/6EZAv+tIQP4vyYD4tQl&#10;A87lMw/C8EIhtvpHM6v+S0Ki/lBPl/tbWov1ZWOC8GxqeuxycHTpeHRv53x3bOWBemjjhHxm4oh9&#10;Y+GMf2DgkYFe35aCXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc&#10;3pqD/6MZAv+2HQHpzBcBz+MeA8LwMxK1+kAiqf9EMJ3/ST2V/1BIi/9bUIL9ZVd6+W1ddPZzYW/0&#10;eWRr8n5naPGCaWbwhmpk74psYu6ObWDtkm5d7JdwXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOub&#10;cVzrm3Fc65txXOubcVzrm3Fc65tx/6wVAfPDEADR2gsAwe8fBrT7MxOo/zwgm/9CLJD/SDaH/08/&#10;f/9aRnj/ZUtx/21PbP9zUmn/eVVm/n5XZP2CWGL8hllh+4paX/qOW176klxc+ZddW/ibXlv4m15b&#10;+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+Jte+rkOAM3LCQDA5g0BsvwgCKf/&#10;MxOa/zkdjf8/JoL/Ri56/041c/9YOm3/Yz9p/2xCZf9yRGL/d0Zg/3xHX/+BSF3/hUlc/4hKW/+M&#10;S1r/kExY/5VNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lN&#10;zcEGAL7QBwCx9g4Cpf8hCZn/LhKM/zQZgP87IHb/Qydt/0wsZv9UMGL/YDNe/2k1XP9vN1r/dDhZ&#10;/3k5WP99Olf/gDtW/4Q7Vf+HPFT/iz1T/5A9Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/&#10;kz5S/5M+Uv+TPlL/kz5S/5M+vcUFALDXBQCj/xADmf8iCYv/KQ9+/zAVc/84Gmn/QB9i/0kjW/9R&#10;Jlf/WihV/2IqUv9pK1H/byxQ/3MtT/93Lk7/ei5O/30vTf+AL0z/hDBL/4gwS/+LMEv/izBL/4sw&#10;S/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4sw/4scBP+IKAj/hDQO/486FP+XQhz/&#10;nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNps&#10;uZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/+L/&#10;4klDQ19QUk9GSUxFAAcJ/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiN&#10;gmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn&#10;/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbY&#10;a8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+I&#10;KAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSj&#10;it9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfy&#10;iItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55X&#10;NP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY&#10;1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+JKAj/&#10;hTMO/5A5FP+YQhz/nksn/59WNP+eYUL/mm1Q/5V3XfePgWjxiYty64OSe+d9mILjeJ2I4HSjjN1y&#10;qJDbb62T2m6zlthsupjWa8Kb0WnKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbK&#10;nMpmypzKZsqc/4wcA/+JJwj/iDIO/5M4FP+bQRz/okon/6RUNP+iX0P/n2pR/Zp0X/WUfmztjoh4&#10;54ePgeKAlYrde5qQ2negltZ0pprUcaye0m+yodBtuaPPbMOmxWfDpsBpx6HAacehwGnHocBpx6HA&#10;acehwGnHocBpx6HAacehwGnHocBpx6HAaceh/40cA/+KJwj/ijEN/5Y3E/+eQBv/pUkn/6dTNP+n&#10;XUP/pGhT/KByYvKafHDqlIV944uLiN2EkpHYfpiY03qen9B1pKTNcqqoy2+wq8ltuK7CabywvGvA&#10;qrdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSl/40bA/+LJwj/jDAN&#10;/5g3E/+gQBv/p0gm/6tSNP+rXET/qWZU+qVwZPCfeXPnmIKB34+IjdmIj5fSgZWgznubp8p2oa3H&#10;c6ixxXCvtcFtt7e5a7i1s269rrBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBw&#10;waiwcMGo/44bA/+LJgj/jjAN/5o2Ev+iPxr/qUgm/65RNP+uW0T/rGRV+apuZe+ld3blnX+F3JSF&#10;ktSMjJ3OhJKnyX2Yr8R4nrXCdae5wXSxu7hws7uxb7a4rHG7salzv6upc7+rqXO/q6lzv6upc7+r&#10;qXO/q6lzv6upc7+rqXO/q6lzv6upc7+r/44bA/+MJgj/kC8N/5s2Ev+kPxr/q0cm/7FQNP+xWUT8&#10;sGNV9q5sZ+2qdXjjoXyI2ZiDltGQiaPKh4+txYKXtMJ/oLi+fKi7u3qwvbF0sr2pcrS7pnS5s6N2&#10;vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6t/48bA/+MJgf/kS4M/502&#10;Ev+mPhr/rUcl/7NPNP+0WET6tGFW87JqaOyvc3rhpnqL1p2Ams2UhqfGjY2vv4eUtbqCnLm1f6S8&#10;sn2svqt5sb+jdrK9oHi4tZ55va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+e&#10;eb2v/48bA/+NJgf/ky4M/541Ef+oPhn/r0Yl/7ZOM/63V0T3t2BW8LZoaeizcHveqneN0J98nceX&#10;g6e/kIqvuIuRtrKGmLqtg6C9qYGpv6V+sMCcebG/mnu3t5h9u7CYfbuwmH27sJh9u7CYfbuwmH27&#10;sJh9u7CYfbuwmH27sJh9u7CYfbuw/5AaA/+NJgf/lC0M/6A1Ef+pPhn/sUYk/7hNM/y7VkT1u19W&#10;7btnaeO1bn3WrHOPyqN6ncGbgKe4lIewsY+OtquKlbumh52+ooWlwJ+Er8GWfrDBlH+2uJOAu7KT&#10;gLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuy/5AaA/+OJgf/lS0M/6E1Ef+r&#10;PRj/s0Yk/7pNM/q+VUTzv11W6r9lat+4a37Qr3GPxaZ4nLuffqeymIWvq5OLtqWOk7ufi5q+m4mi&#10;wZiIrMKQgq/Cj4O1uY+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqz&#10;/5AaA/+OJQf/liwL/6I1EP+sPRj/tUUj/7xMMvjBVEPww1xW58Njatq7aX7MsnCPwKp2nLaifKet&#10;nIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKLiK7Cioi0uoqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqI&#10;ubSKiLm0ioi5tIqIubSKiLm0/5EaA/+PJQf/mCwL/6Q0EP+uPRj/t0Uj/79MMvbFU0PuyFtW48Zh&#10;atS/aH7Htm6Ou610nLGmeqanoICvn5uGtZiXjruTlZW+jpKdwYqSp8KGjq7ChI20u4WMubSFjLm0&#10;hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0/5EaA/+PJQf/mSwL/6Y0D/+wPBf/&#10;uUQi/MFLMfTJUkLrzVlV38lgas/CZn3CuWyNtrFym6ureKaipX6umaCEtZKdi7qMmpO+h5ibwISX&#10;pcKAlq/Cf5KzvICRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1/5Ia&#10;A/+QJQf/mywK/6c0D/+yPBb/u0Qh+cVLMPHOUUHn0lhU2s5eacrGZXy9vWuMsLZwmqWwdqWcqnyt&#10;k6aCtIyjibmGoJC9gZ6Zv32eosF7nq/BeZmzvHqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6&#10;l7i1epe4tXqXuLV6l7i1/5IZA/+QJQf/nSsK/6ozDv+1PBX8v0Qg9MhKLu3TUD/j2FZT09JdaMXK&#10;Y3u3wmmLqrtvmJ+2dKOVsXqsja2AsoWqh7d/p467eqaXvnemoL90pq2/c6G0u3SeuLV0nri1dJ64&#10;tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1/5MZA/+RJAf/nysJ/6wzDf+4OxT4w0Me&#10;781KLOfaTz3d3lVRzdhbZ77PYnqwyGeJpMJtl5m8cqGPuHiphrV+sH+yhbV5sIy4dK+Vu3Cvn7xu&#10;r6y8bau1uW6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0/5QZA/+S&#10;JAf/oioI/7AyDP68OhLyx0Ic6NNJKeHhTDvU41NRxt1aZbfVYHipz2aHnclrlJHFcJ6HwXamf758&#10;rHi8hLFyuou0bbmTtmq4nLhnt6e4Z7e3tmiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7Fosrux&#10;aLK7sWiyu7Fosrux/5UYA/+VIwb/pSkH/7QxCvjBOhDrzkIY4N1HJdXlSzvL51FQveNZY6/eX3Si&#10;2GWDltNqj4rOb5l/yHOhdcR4p27BfatpvoSuZb2LsWG8k7JfvJ2yX7yssWK/vq1iv76tYr++rWK/&#10;vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76t/5YYA/+ZIQX/qigG/7kwCPDIOA3h2EAT1ONF&#10;JsrrSzvB7E9Ps+hXYKblX2+a4mZ8jtxshoTVcY960HWVc816m2zKf59nx4SiY8aKpF/EkaZcxJmn&#10;WsOkp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCn/5gXAv+eIAT/&#10;ryYF+MAuBubQMwjV4TwUyepFKL/ySju18U5Mqe9WW53tX2iS6mdzh+NtfH7ecoJ22niIcNd9jGvU&#10;gpBm0oeSY9GMlV/PkpZczpmYWc6imVjNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2r&#10;mljNq5pYzaua/5oXAv+lHgP/tyMD7ckmA9beKQbJ6TsXvvNEKbP4STqo901In/ZVVZT1X2CJ8Who&#10;gOxvcHjodXVy5Xp5beJ/fWnghIBl34mCYt2OhF/ck4Zd25mHWtqhiVjZqIlY2aiJWNmoiVjZqIlY&#10;2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJ/5wWAv+tGwL2wR0B29oTAcnoKQm98zsZsv1DKKb+&#10;Rzac/UxDk/1VTYr9X1aB+WldefVwYnPydmdu8Hxqau6BbWfshm9k64txYeqPcl/plHRd6Jl1Wueg&#10;d1jmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4/6IVAf+3FQDYzwsA&#10;yucTArzzKQux/TsZpP9AJpn/RTKP/0s8h/9URH//X0t4/2lQcf9wVGz9dlhp+3xaZvqBXGP4hl5h&#10;94tfX/aQYV72lWJc9ZpjWvSgZFjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjz&#10;pWVY86Vl/60QANbDCADI0woAu/QVA6//Kg2j/zcYl/89Iov/QyyB/0o0ev9SOnP/Xj9u/2hDaf9v&#10;R2b/dUlj/3tLYf+BTF//hU5d/4pPXP+PUFr/k1FZ/5hSV/+eU1b/o1RW/6NUVv+jVFb/o1RW/6NU&#10;Vv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NU2boFAMXHBwC52QgArP8XBaL/Kw2V/zMWif85Hn7/QCV1&#10;/0grbf9QMGf/WjRj/2U3YP9tOV7/cztc/3g9Wv99Plj/gj9X/4ZAVv+LQFX/j0FU/5RCU/+aQ1H/&#10;n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59Dxr4FALfNBQCq5AgBn/8Z&#10;BpT/KAyH/y4Te/81GXH/PR5p/0UjYv9NJlv/VilY/18sVv9oLVT/bi9T/3MwUv94MVH/fDFQ/4Ay&#10;T/+EM07/iDNN/4w0TP+SNEv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL&#10;/5Y1t8QDAKnUAgCc+QsCk/8bBYX/Iwp5/ykPbv8xFGX/ORhd/0EbV/9KHlP/UiBQ/1kiTf9gI0v/&#10;ZiRK/2slSf9vJUj/cyZH/3cmRv97J0X/fidF/4IoRP+HKEP/iylD/4spQ/+LKUP/iylD/4spQ/+L&#10;KUP/iylD/4spQ/+LKUP/iylD/4sp/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F&#10;/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbT&#10;YNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+O&#10;QBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5&#10;f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7x&#10;dKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng&#10;2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4&#10;T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH&#10;02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/&#10;k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+do&#10;wIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4Mc&#10;A/+AJwf/fTIM/4g3Ef+QPxj/lUki/5dULf+WXzn/k2tF/453Uf+Iglv6hIxk9X+Ua/F6m3LudqJ3&#10;63Kne+lvrX/nbLKC5Wq4hORpv4fiaMeJ4GbPitZj1ozPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrP&#10;YtiKz2LYis9i2IrPYtiK/4QbA/+BJwf/gDEM/4s2Ef+TPhj/mUci/5xSLf+aXTr/mGlH/5N0U/6O&#10;fl/3iIlp8YKRcu19mHnpeJ9/5XSkhONwqojgbbCM3mu3j91qv5HbaciT1WbPlctk0ZPGZdSOxmXU&#10;jsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSO/4UbA/+CJgf/gjAM/441EP+WPRj/nEYh&#10;/6BQLf+fWzv/nGZI/5hxVvuTfGL0jYZt7oeOd+iAlYDkepyH4HWijN1yqJHab6+V2G23mdVrwJzS&#10;acmeyWXJnsJnzZi+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGT/4YbA/+D&#10;Jgf/hS8L/5A0EP+ZPRf/n0Yh/6NPLf+jWjv/oGRJ/51vWPqYeWXxkoNx6ouMfOSDkobffZmO2nig&#10;ldZ0p5rTcK6f0W22o89rwKXHZsKnwGjGortqy5u3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6W&#10;t2zOlrdszpa3bM6W/4YbA/+DJgf/hy4L/5M0EP+bPBf/oUUg/6dNLf+mWDv/pGJK/KFsWfecdmjv&#10;loB154+JgeCHkIzagJaV1XqendF1paPNcKyoy221rMdrvq29aL+suGvDprNtyJ+wb8yZsG/MmbBv&#10;zJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZ/4caA/+EJQf/iS0L/5UzD/+dPBb/pEQg/6pM&#10;Lf+qVzv+qGBL+KVqWvOhdGrtnH555JOGhtyLjZLVg5Scz3ybpct3o6rHdKutxHO1r79wvLC1a7yw&#10;sG7BqaxwxqKpcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqc/4caA/+EJQf/&#10;iywK/5czD/+fOxb/pkQf/6xLLP+uVTv7rF9L9apoXO6mcWznoHp835eCitWOiJjNhY+hx4CXp8J7&#10;nqy9eKevunawsbd1urKtcLqyqXG/rKV0xKSjdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJ&#10;nqN1yZ6jdcme/4gaA/+FJQf/jCsK/5gyDv+hOxX/qUMf/69LLP+xVDv4sV1L8a9mXOqrb27ho3Z/&#10;1Zl9j8yRhJnFioyivoSTqLl/mq20fKOwsHqrs615trSmdLm0onW9r593w6adecegnXnHoJ15x6Cd&#10;ecegnXnHoJ15x6CdecegnXnHoJ15x6Cdeceg/4gaA/+FJQf/jioK/5oyDv+jOhX/q0Ie/7FKK/21&#10;Uzv2tVxL7rNkXeWubG/bpXOBzp16j8WVgZm+joiit4iQqbGEl66sgJ+xqH6otKV9srWferi2m3m7&#10;sZl7waiYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMai/4kaA/+GJQb/kCoK&#10;/5wxDf+lOhT/rUIe/7RKK/u4UjrzuVpL6rhiXuGxanDTqXCByKB3j7+Zfpm3koWisIyMqaqIlK6l&#10;hJyyoIKktZ2BrraZf7e3lH26s5N/wKqSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/&#10;xaOSf8Wj/4kZA/+GJAb/kSkJ/50xDf+nORT/r0Id/7ZJKvi8UDrwvVlL57xhXty1Z3HOrG+Bw6R1&#10;jrmcfJmxloKiqpGKqaOMka6eiZmymYahtZaFq7eThba3joG5tI6Dv6uNg8SljYPEpY2DxKWNg8Sl&#10;jYPEpY2DxKWNg8SljYPEpY2DxKWNg8Sl/4kZA/+HJAb/kykJ/58xDf+pORP/sUEc/7lJKfbATznt&#10;wldK5L9fXda5ZnDJsG2AvqhzjrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+KqbeMirS4iIa4tYiH&#10;vqyIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8Om/4oZA/+HJAb/lCkJ/6Ew&#10;DP+rORL/tEEc/LtIKPTDTjjrx1ZK4MNeXdG8ZW/Es2uAuatxja+kd5imnn6hnpqEqJeWjK6Rk5Sy&#10;jJGctYiPpreFj7G4goy3toKMvq2DjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aD&#10;jMOm/4oZA/+IJAb/ligI/6MwDP+tOBL/tkAb+r5IJ/HHTjfnzFVI3MdcXMy/Y2+/t2l/tLBwjKmp&#10;dZego3ugmJ+CqJGbia2KmZKyhZaatYGVpLd+la+3e5K3tn2Rva59kMKnfZDCp32Qwqd9kMKnfZDC&#10;p32Qwqd9kMKnfZDCp32Qwqd9kMKn/4sZA/+JJAb/mCgI/6UvC/+wOBH/uUAZ+MJHJu7LTTXk0FRG&#10;1ctbW8fDYm66u2h+rrRui6Ouc5aaqXqfkqWApoqhh6yEn4+xfp2YtHqcobZ4m6y2dZq3tneYva54&#10;lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKn/4wYA/+KIwb/micH/6cvCv+z&#10;Nw/8vT8Y88ZGI+rQTDLg1VJFz89ZWsHIYGy0wGZ8qLpsip20cpWUsHiei6x+pYOohap9poyveKSV&#10;snSjn7Rxo6q1b6S5tHCgvq1yncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKn&#10;/4wYA/+MIgb/nScH/6ouCf+2Ng73wT4W7cxGIOTYSy7Z3FBEydRYWLvNXmuuxmV6osBqiJe7cJKN&#10;t3WbhLN8on2xg6h2r4qsca2Tr22tnbFqramyaa23sWqpv6xrpsOma6bDpmumw6ZrpsOma6bDpmum&#10;w6ZrpsOma6bDpmumw6ZrpsOm/40YAv+PIAX/oCYG/64tCP27NQzxxz0T5dNEHN3gSC3Q4U9CwttW&#10;VrTTXWinzWN4mshohY/Dbo+FwHSYfb16nna6gaRwuYmoa7iSqme3nKxluKitY7i2rWS1wallsMWk&#10;ZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWk/44XAv+THwT/pCUF/7MsBvfBMwno&#10;zjwP3N5AGdDlSC7H5U1CueBVVKzbW2Wf1WF0ktBmgYfNbIt+ynKTdsh5mW/GgZ5qxYmiZcWSpGLE&#10;naZfxKenXcS0p17DxKRfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcig/5AX&#10;Av+YHQT/qSME/7kpBO7IMQbd2jQK0ORBG8brRy686kxBsOZTUqPjWmGX4GFujN1oeYLbboJ62XWJ&#10;ctV8j2vSgpNlz4iXYM2PmlzMl5xay6CdWMurnVfLup1ZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZ&#10;zMyZWczMmVnMzJlZzMyZ/5IWAv+dHAP/ryAC9sAlAuLTJAPQ4zIMxexAHbrxRy+w70s/pe1RTprr&#10;WlqP6mJlhehqbn3ncnV143h7b+B+gGndhIRk24qHYNmRiV3YmIta1qCNWNaojlbVtI5U1cGOVNXB&#10;jlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGO/5QVAv+kGQL/txwB6csWAdHhHQLF7DEO&#10;uvVAHq73RS6j9Uo8mvRQSJDzWlOG82NbfvJsYnfxc2hx7nptbOuAcGfphnNj54x2YOaSeF3kmHpa&#10;4557WOOlfVbir35U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+/5gTAf+t&#10;FAHzww8A0tgLAMTsHgS49jERrf0+HqL9QyuX/Eg3jvxPQYX8WUl9/GNQd/xtVnD7dFpr+XpeaPeB&#10;YWT1h2Nh841lX/KTZ13xmWha8J5pWO+la1bvrWxU7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRt&#10;VO60bVTutG1U7rRt/6MQAPG5DADOyQkAxN8LALb3Hwas/zISoP87HZT/QSeK/0cxgf9OOXr/WD9z&#10;/2JFbv9sSWn/c0xm/3pPY/+AUWD/hlNe/4xUXP+SVVr+mFdZ/Z1YV/ykWVX7q1pU+7FbVPuxW1T7&#10;sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7Fb8K8IAM2/BwDAzQgAtO4OAqn/IQif/zERkv83&#10;Gof/PiJ9/0Updf9NMG7/VTVp/2A5Zf9qPGH/cT5f/3dAXP9+Qlr/hENZ/4lEV/+PRVb/lEZV/5pH&#10;U/+gSFL/p0lR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61Kz7gEAL7DBQCy&#10;1AYApv4QA5z/IwiQ/y0PhP8zFnn/Oxxw/0Miaf9KJ2L/Uipd/1wtWv9lMFj/bTFW/3MzVP95NFP/&#10;fjVS/4Q2UP+JN0//jjhO/5M4Tf+ZOUz/oDpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+m&#10;Okv/pjpL/6Y6v7wDALDKAwCj3AMBmf8SA4//IgiC/ygNdv8vEm3/Nxdl/z8bXv9HHlj/TiFU/1cj&#10;Uf9fJU7/ZSZN/2wnS/9xKEr/dilJ/3sqSP+AKkf/hStG/4krRf+OLET/lCxD/5otQ/+aLUP/mi1D&#10;/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otscIBAKPSAACV6wMBjP8TA4D/HAZ0/yMKaf8qDmD/&#10;MhJZ/zoVU/9CF07/SRlL/1EaSP9YHEb/XR1E/2MdQ/9nHkH/bB9A/3AfP/90ID7/eCA9/3wgPP+B&#10;ITv/hyE7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wi/3odA/92KAb/cjML&#10;/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3&#10;abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3ea&#10;WP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz&#10;3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/&#10;hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf&#10;3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML/3w3&#10;D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp&#10;9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPd&#10;W+Zz/3ocA/93Jwb/dDIL/382D/+GPRX/i0cd/45RJ/+MXjH/iWs8/4V3Rv+Bg07/fY9W/3mYXPx1&#10;oGH5cqZl92+tafVss2zzarlv8mjAcfBmyHPsZM116GHUduNf3nfbXeN51V3ldtVd5XbVXeV21V3l&#10;dtVd5XbVXeV21V3ldtVd5XbVXeV2/3scA/93Jwb/dzAK/4I1Dv+KPBX/j0Yd/5JPJ/+RXDL/jmg9&#10;/4p0SP+GgFL/gYta/H2VYfh4nWf1dKRt8nGqcfBusHTua7Z37Gm+eupnx33nZc5/4mLWgNlf3YHQ&#10;X+B+zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43vMYON7/3wcA/94Jgb/ei8K/4UzDv+N&#10;OxT/kkQc/5ZOJ/+VWjL/kmU+/45xSv+KfVX+hYhe+YCSZ/R7mm7wdqFz7XKneOpvrn3obLSA5mm8&#10;g+RnxobhZc+I2WLXis9h2YjIYt2CxGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/&#10;/30bA/95Jgb/fC4K/4gyDv+QOhT/lUMc/5pMJ/+ZWDP/lmM//5JuTP+Oelf8iYVi9YSPa/B+l3Ps&#10;eZ566HSlgOVwq4XibLOJ4Gq7jN5oxo/aZtGSzmLRksdk1YzBZduGvWbdgr1m3YK9Zt2CvWbdgr1m&#10;3YK9Zt2CvWbdgr1m3YK9Zt2C/30bA/96Jgb/fywK/4sxDf+TOhP/mEIc/51LJv+dVjP/m2FA/5ds&#10;TfuSdlr3jYFm8oiMcOyClHnne5uB43WiiN9xqY7cbbGS2Wu7ltdpyJnMZMubxWXOl8Bn0pG6aNiK&#10;tmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduG/34bA/97Jgb/gSsJ/40xDf+VORP/&#10;m0Ib/6BKJv+hVDP/n19B+5xpT/aXc13xkn5q7IyIdeeFkYDifpiJ3Xigkdhyp5fSba+dz2y5n8xr&#10;xaDDZ8egvGjLm7dq0JSybNWNr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJ/34a&#10;A/97JQb/gyoJ/48wDP+YOBL/nkEb/6NJJv+mUjP9pF1B96FnUPGccV/rl3tt5Y+Det6Hi4bVfpKR&#10;z3iZl8p0oZzHcaqfw2+zocFuv6O6a8Wjs2vIn69tzZirb9KRqXDWjKlw1oypcNaMqXDWjKlw1oyp&#10;cNaMqXDWjKlw1oypcNaM/38aA/98JQb/hikI/5IvDP+bOBL/oUAa/6dIJf+qUTL5qVtB86ZkUeyi&#10;bmHlmnZw3JF+f9KJhovLgo2TxX2VmcB4nZ68daWhuXOupLZyuaWycMOmq2/Goqhxy5ukc9CTonTU&#10;jqJ01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSO/4AaA/98JQb/iCgI/5QvC/+dNxH/pD8Z&#10;/6pHJP2uTzL2rVlB76tiUuema2LennJz0pV6gcqNgovDh4qTvYGRmrd9mZ+zeaGjr3eqpqx2tKeq&#10;dsGoo3PDpaB1yZ6ed8+WnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KR/4AaA/99&#10;JQb/iicI/5YuC/+fNhD/pz8Y/61HI/uyTjHzsldB67FgUuKqaGTWonB0zJl3gcOSf4u8i4aUtYaO&#10;mq+BlaCqfp2kpnump6N6sKmhebypm3fBqJl5x6CYes2Yl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GT&#10;l3vRk5d70ZOXe9GT/4EaA/9+JAb/jCYH/5guCv+iNhD/qT4Y/69GI/i1TTDwt1ZA57VeUt2uZmTQ&#10;pW5zxp11gL2WfIu1kIOUroqLm6iGkqCjgpqln3+jqJt+raqYfbmrlHvAqpN9xqKSfsyZkX/QlJF/&#10;0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CU/4EZA/9+JAb/jSYH/5otCv+kNQ//rD0X/rJF&#10;Iva4TDDtvFRA5LhdUdeyZGPLqWxzwKFzgLeaeouvlICTqI+Im6KKj6Cch5ell4SgqJSCqaqRgrWr&#10;jYG/q42BxaSMgsubjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+V/4IZA/9/JAb/&#10;jyUH/5wtCf+mNQ7/rj0W/LVFIfO8Sy7qwVI/4LxbUdG1Y2PGrWpyu6Vxf7Ked4qpmH6TopOFmpuP&#10;jaCWjJWlkYmdqI2Hp6uKh7Ksh4e/rIaGxKWHhsqch4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bO&#10;l4eGzpeHhs6X/4IZA/+AIwX/kSUG/54sCf+oNA3/sTwV+rhEH/C/Sy3nxVE93MBaUM24YWLBsGhx&#10;tqlvfqyidYmknXySnJiCmpWUiqCPkZKlio6bqIaNpauDjLCsgY2+rICLw6aBi8mdgYvNmIGLzZiB&#10;i82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82Y/4MZA/+CIgX/kyQG/6AsCP+rMw3/tDwU97xDHu7E&#10;SivkyVE71cRYT8i8YGG8tGdwsa1tfaenc4meonmSlp2AmY+aiJ+Jl5Ckg5SYqH+Toqp8kq2repK7&#10;rHqRw6Z7kMmefI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82Y/4MYAv+EIQX/lSQG&#10;/6IrCP+tMwv+tzsS9MBCHOrJSSjgzU850MdXTsPAXmC3uGVvq7JrfKGscYeYp3iQkKN+mImghZ6C&#10;nY2jfZuWp3iZoKl1mauqc5m4q3OYw6Z1lsmedpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaV&#10;zZl2lc2Z/4QYAv+HIAX/lyMF/6UqB/+xMgr7uzoQ8cVBGefPSCXb0k04y8tVTL3EXV6xvmNupbhq&#10;e5uyb4aSrnaPiap8loKng5x7pIuhdqKUpXGhnaduoKmpbKG2qW2hw6ZvncmecJzNmHCczZhwnM2Y&#10;cJzNmHCczZhwnM2YcJzNmHCczZhwnM2Y/4UYAv+KHgT/miIE/6gpBv+1MAj2wDgO68tAFeHYRiDT&#10;2Es2xdBUS7fJW1yrw2Jsn75oeJS5boOLtXOMg7J6k3uvgZl1rYmeb6uSomuqnKRoqqelZqq0pmar&#10;xaRopsqcaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2X/4YXAv+NHAT/niEE/6wn&#10;Bf26LwbvxzYK49Q+ENjfQx/L3ko0vtZSSLDQWlqkymBpmMZmdo3BbICEvnKJe7t4kHS5f5Vut4ea&#10;abaQnWW1m6BitKahYLWzoV+2xaBhscyaYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5Vi&#10;rs+V/4cXAv+RGgP/oiAD/7IlA/XAKwTmzzEG2N44D8zlQyDD4kkztt5RRqnYWFec0l5lkM5kcobL&#10;anx8yHCEdMZ3im7Efo9ow4eUY8KQl1/Bm5lcwaaaW8Kzm1rDxZpbvs+VXLrSkVy60pFcutKRXLrS&#10;kVy60pFcutKRXLrSkVy60pFcutKR/4kWAv+WGQL/qB0C/rghAuzJIgLZ3SUEzOU3EcLqQyK350gz&#10;rORPRKDgVlOU3V1giNpja37WanV11HB9btJ3g2fRf4hi0IeLXtCRjlrQnJBY0KeRVtC1klXSx5FW&#10;zdSOVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaL/4sVAv+dFwH/rxkB9MEYAd3Y&#10;EQDM5SYFwe43E7bvQiOr7UcyoetMQJbpVU2L511YguZlYXnkbGly5HRvbON8dGfihHhi4o17XuKV&#10;flvgnoBY36eCVd6xg1PevoNS3tKDUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyC&#10;/48TAv+kEwH+uBIA1swLAMzkEQHA7yYHtfU4Far0QCKf80YwlfJLPIzxVEaC8F1PevBmVnTwblxu&#10;73Zhae9+ZGXvhmhh745qXu6WbVvtnm9Y66VwVuuucVTquHJS6sdzUenVc1Hp1XNR6dVzUenVc1Hp&#10;1XNR6dVzUenVc1Hp1XNR6dVz/5gQAf+uDgDUwQkAyc8JAL7wEgKz+ScKqfs4FZ77PiGT+0QsifpK&#10;NYH6Uz55+l1FcvpmSm36b05o+nZSZPp+VWH6hldf+45aXPqWW1r5nV1X+KVeVfesYFP3tWFS9sFh&#10;UPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spi/6MLANa4BgDGxAcAu9QJALD8FAOm&#10;/ykLnP81FZD/Ox6G/0Imff9JLnX/UTRv/1s6af9lPmX/bkFi/3VEX/98Rlz/g0ha/4tJWP+TS1b/&#10;m0xV/6JNU/+pTlH/sU9Q/7tQT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NR2q8C&#10;AMa8BQC5yQUArdsIAKP/FwSa/ysLjv8xEoP/OBp5/0AgcP9HJmn/Tytj/1gvX/9iMlz/azRa/3I2&#10;WP94OFb/fzlU/4Y7Uv+NPFH/lT1P/5w+Tv+jPk3/qj9L/7NASv+5QUr/uUFK/7lBSv+5QUr/uUFK&#10;/7lBSv+5QUr/uUFK/7lByLUCALjBBACr0AMAn+sJAZb/GgWL/yYKf/8tD3X/NRVs/z0aZf9EHl7/&#10;TCJY/1QlVf9dJ1L/ZSlQ/2wqTv9zK03/eSxM/38tSv+FLkn/jC9I/5IwR/+ZMEX/oDFE/6kyQ/+u&#10;MkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yuLoCAKrIAACd2QAAkv8MAon/GgR9/yEI&#10;cv8oDGj/MBBg/zgUWv9AF1T/SBpP/08cTP9XHUn/XR5H/2MgRf9pIET/byFC/3QiQf96IkD/gCM/&#10;/4YkPv+MJD3/kiU8/5klO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mq8EAAJ3Q&#10;AACP4QAAhv8OAnr/FQNu/xwGZP8jCVz/KwxV/zMPT/87EUn/QhNG/0kUQv9PFkD/VRY+/1oXPP9f&#10;GDv/ZBg5/2gZOP9tGTf/cho2/3caNf98GjT/gRsz/4gbMv+NGzL/jRsy/40bMv+NGzL/jRsy/40b&#10;Mv+NGzL/jRsy/40b/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92iED/&#10;c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nvYOVZ&#10;8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ/4BR&#10;If9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3X9Nc&#10;817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9sKQb/&#10;aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0U/9o&#10;u1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5Vnx&#10;X+VZ8V/lWfFf/3AeA/9sKAb/azEJ/3U2Df97PBL/f0YZ/4NQIf+BXir/fmsz/3t4O/94hkL/dZJI&#10;/3KbTf9wpFH/baxU/2uyV/9puVr/Z8Fc/GXHXvhizF/1YNNh8F7dYuxc5GPoW+lk4lrvZOBa8GLg&#10;WvBi4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi/3EdA/9tKAb/bjAJ/3g0DP9/OxL/g0QZ/4dOIf+G&#10;Wyv/g2g0/391Pf98gkX/eY5M/3aZUv9yoVb/b6la/m2wXvxqt2H7aL5j+WbGZfRjzGfwYdNp61/e&#10;a+Zd5WzgW+lt2VzuaNZc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n/3IdA/9uKAb/cS4J&#10;/3syDP+DOhH/h0MY/4pMIf+KWSv/h2U1/4NyP/9/fkj/fItQ/3mWVv91n1z9cqZg+m6tZPhstGj2&#10;abxr9GfFbfBkzHDrYdNy5V/fc95c5XTWXOhxz17tbM1e7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e&#10;7mvNXu5r/3McA/9vJwb/dC0I/34xDP+GORH/i0IY/45LIf+OViv/i2M2/4dvQf+De0v/f4dT/nyS&#10;W/x4nGH5dKRn9nCra/Ntsm/xarpz72jDdutlzHjmYtV63l/ffNNd43vNX+Z2x2DqcMZg7G7GYOxu&#10;xmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxu/3QcA/9wJwb/disI/4EvC/+JOBD/jkAY/5JJIf+TVCz/&#10;kGA3/4xsQ/+Hd037g4NX+H+OYPZ6l2fzdqBu8HKoc+1ur3jra7h86GjCf+ZmzYLfYtiE0V/chcpg&#10;4H/FYeN6v2PodL5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+ly/3QcA/9wJgb/eSoI/4Uu&#10;C/+NNxD/kj8X/5ZIIP+XUiz/lV44/pFpRPqMdFD1h39b8oKJZe59k27qd5t153KjfORuq4HharOG&#10;3me9itplyo3SYtSOyGLYisJj3IS8ZeB+t2bleLZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5na2&#10;ZuZ2/3UbA/9xJgb/fCgH/4gtCv+QNg//lj4W/5pHIP+cUCv/mls4+ZdmRfSScFLvjHtf6oWFauV+&#10;jXTgeJV923KdhdRtpIvQaq2OzWi3kMtow5HIZ9GSv2XUj7ln2Ym0aN2CsGnifK5q5HmuauR5rmrk&#10;ea5q5HmuauR5rmrkea5q5HmuauR5/3YbA/9yJgX/fycH/4osCv+TNQ7/mT0W/55GH/+hTiv7oFk4&#10;9ZxjRu+YbVTokHdi4oh/b9qAh3vSeo+DzXWXiclxn43FbqiRwmyxk79rvJW9a8uVtmnQlLFr1Y2s&#10;bNuGqG3gf6dt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8/3YbA/9zJQX/gSYH/40sCf+W&#10;NA7/nTwV/6FEHv6lTCr3pVc48KJhR+mcalbhlHJl2Ix7c8+Fg3zJf4uEw3qTir92m4+6c6OTt3Cs&#10;lrRvt5exb8SYrG3NmKlv05ClcNiJoXHegqBx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/&#10;/3cbA/90JQX/gyUG/5ArCf+ZMw3/oDsU/6VDHfupSynzqlQ47KheR+OhZ1famW9nz5F4c8eKgH3B&#10;hIiFu3+Pi7V6l5Cxd5+UrXSol6pzspmncr+apHLLmqFz0JOedNaMm3XchJp13oGadd6BmnXegZp1&#10;3oGadd6BmnXegZp13oGadd6B/3gaA/92JAX/hiMG/5IqCP+bMgz/ozoT/6hCHPitSijwr1I356xc&#10;R96lZFjRnW1myJV1c8COfH25iYSFs4OMjK1/k5Gpe5uVpXmkmaF3rpuedrqcnXfKnJl3z5aXeNSO&#10;lXjbhpR43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YOUeN2D/3gaA/94IwX/iCMG/5QqCP+eMQv/&#10;pjoS/qtCG/WwSSfstVA247BaRtipY1fMoWtmwppycrqTenyzjYGFrIiJjKaEkJGhgJiWnX2hmpl7&#10;qpyWe7adlHvGnpJ7zZiRfNOQj3zZiI983IWPfNyFj3zchY983IWPfNyFj3zchY983IWPfNyF/3ka&#10;A/96IgX/iiIF/5YpB/+gMQv/qDkR+69BGvK0SCbpuU8037RZRdKtYVbHpWllvZ5wcrSXd3ytkX6F&#10;poyGjKCIjZGahZWWloKempKAp52Pf7OejYDCnouAzJqLgdKSioDYiYmA24aJgNuGiYDbhomA24aJ&#10;gNuGiYDbhomA24aJgNuG/3kaAv97IQT/iyIF/5goB/+jMAr/qzgQ+bJAGO+4RyTmvU4z27hXRM2w&#10;YFbCqWdkuKJuca+bdXunlnyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhYS/n4WFy5uFhdGThYXY&#10;ioSE2oeEhNqHhITah4SE2oeEhNqHhITah4SE2oeEhNqH/3oZAv99IAT/jSEF/5soBv+lLwn/rjcO&#10;9rY/F+y8RiLjwU4w1bxWQ8i0XlW9rGZjs6ZscKqfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSKo52B&#10;iq6ffoq8n36Kypx/itCUf4nWi3+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmI/3oZAv9/&#10;HgT/kCEE/50nBf+oLgj+sjYN87o+FenBRR/fxUwv0L9UQsS3XVO4sGRirqpqb6SkcXqcn3eDlJt+&#10;io6YhpCHlY6VgpKXmX2QoJx6j6ueeI+5n3eRyp15kM+VeY7WjHmN2Il5jdiJeY3YiXmN2Il5jdiJ&#10;eY3YiXmN2Il5jdiJ/3sZAv+BHQT/kiAE/6AmBf+rLQf7tTUL8L49EubHRBzayUkuy8NTQb68W1Kz&#10;tWJhqK9pbp+qb3iWpXWBjqF8iYeeg4+Bm4uUe5mUmHeXnptzlqmdcZa2nnCXyJ1yls+Vc5TVjHST&#10;2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJ/3wYAv+EHAP/lR8D/6MlBP+vLAb3ujMJ7MQ7&#10;D+LOQhjTzkgsxsdSQLnAWlGtumFfo7RnbJmwbXeQq3SAiKh6h4GlgY16oomSdaCSlnCem5lsnqeb&#10;ap60nGmfxZtsntCUbZrWjG2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJ/30YAv+HGgP/&#10;mB4D/6YjA/+zKQTzwDEH58s4C93YOhbN0kYqwMxQPrPGWE+nwF9dnLtlapK3a3SJs3F9ga94hHqt&#10;f4p0qoePbqmPk2mnmpZmp6WYY6eymWKow5hlp9GTZqPWi2eh2YlnodmJZ6HZiWeh2YlnodmJZ6HZ&#10;iWeh2YlnodmJ/34XAv+LGAL/nBwC/6shAvu5JgPtxywE39UxBtPeORTG2EQoudFOO6zMVkygx11a&#10;lcJjZ4u/aXGCu295erh2gHO2fYZttIWLaLOOj2OymJJgsaSTXrKxlFyywpRestOQX6zZiWCq2oZg&#10;qtqGYKrahmCq2oZgqtqGYKrahmCq2oZgqtqG/38XAv+QFgL/oRoB/7EdAfTAIAHj0SAB098sBsni&#10;OxS+30QlstlMOKXTVEmZz1tXjsthY4TIaGx7xW51c8N1e2zBfIFnwISFYr+OiV6+mItavqSNWL6x&#10;jle/wo1Yv9eLWbjchVm23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YNZtt2D/4EWAv+VFAH/pxYB&#10;/bgXAOnLEQDT3xYByOcsB77mOxaz5EQlqOFLNZzdUkSR2VlShtVgXXzTZmZ00W1ubM90dGbOfHlh&#10;zYV9XMyOgFnMmYNWzKWEVMyzhVPNxIVTzd2DU8bgflTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD&#10;4X1Uw+F9/4cTAf+cEgH/rhEA2sIKANDSCgDH6BgBvOwsCrLrPBeo6kMlnehIM5LmUECI5FlLfuJg&#10;VHbhaFxv4G9iaN93aGPef2xe3ohwWt6Rc1fem3VU3qd3Ut+0eFDfxHhP4N54T9bldU/T53RP0+d0&#10;T9PndE/T53RP0+d0T9PndE/T53RP0+d0/48PAf+kDgDbuAgAzcUJAMXVCgC68RoDsPItDKbxOxib&#10;8EEkke9HL4fuTjp+7lhDd+1hSnDtaVBq7HFVZex5WWHsgVxd7IpfWuyTYVftnWNV7adlUu2zZlHu&#10;wGdP79RoTuvmaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6GhN6Oho/5kLAN2uBADMvAYAwckH&#10;ALjbCgCt+BwEpPgvDZn4OReP+D8hhfhGKnz4TTJ191c5bvdgP2n3aUNk+HFHYfh5Sl34gUxa+IlP&#10;WPiSUVb5m1JT+aVUUfqvVVD6u1ZO+spXTfvjV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z76VdM&#10;++lX5aUAAM60BAC/vwUAtM4GAKrrDQGg/x8Gl/8vDYz/NhWC/z0deP9EJHD/TCpq/1QvZf9eM2H/&#10;Zzdd/285Wv92PFj/fj5W/4Y/U/+OQVH/l0JQ/6BDTv+pRU3/s0VL/75GSv/QR0n/3EdJ/9xHSf/c&#10;R0n/3EdJ/9xHSf/cR0n/3EdJ/9xH0a4AAL+5AwCyxQMAp9UFAJz9DwKU/yIGif8rDH7/MhJ1/zoY&#10;bP9CHWX/SSJf/1ElWv9aKFf/YytU/2stUv9yL1D/eTBP/4AxTf+IMkv/kDRK/5g1SP+hNUf/qjZG&#10;/7M3RP+/OET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xThE/8U4wbMAALK+AgClzAEAmd0DAJD/&#10;EgKG/x8Fe/8nCnH/Lg5o/zYTYf8+F1r/RhpV/00dUf9VH07/XSBL/2QiSf9rI0f/cSRG/3glRP9/&#10;JkP/hidB/44oQP+WKD//nik9/6cpPP+wKjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7Qq&#10;s7gBAKXGAACX1QAAi+8EAYT/EwJ3/xoEbf8iB2T/Kgtc/zIOVf85EVD/QRNL/0gVSP9PF0X/VhhC&#10;/1wZQP9hGj7/Zxo8/20bO/9zHDn/eRw4/4AdNv+IHTX/jx40/5ceMv+gHzL/pB8y/6QfMv+kHzL/&#10;pB8y/6QfMv+kHzL/pB8y/6QfpsAAAJfOAACJ3gAAf/8HAXT/EAJp/xUDX/8cBVf/JAhQ/ywKSv8z&#10;DEX/Ow5B/0EPPf9HEDr/TRE4/1IRNv9XEjT/XBMy/2ETMf9mFC//axQu/3EVLf93FSz/fRUq/4MW&#10;Kf+LFin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhYp/44W/2YgA/9hKgX/YTMI/2k2C/9uPQ//&#10;cUYV/3NRHP9zXiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/ZLJC/2O5RP9hwkb/YMhH/17NSP9c&#10;1Er/W95L+1nkTPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN/2Yg&#10;A/9hKgX/YTMI/2k2C/9uPQ//cUYV/3NRHP9zXiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/ZLJC&#10;/2O5RP9hwkb/YMhH/17NSP9c1Er/W95L+1nkTPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV+E3s&#10;VfhN7FX4TexV+E3sVfhN/2YgA/9iKgX/YzEI/2s1C/9wPA//c0UV/3VPHP92XSP/c2wq/3B6Mf9t&#10;hzb/a5Q7/2mfP/9oqEL/ZrBF/2S4R/9jwEn/YcdK/1/MTP9d0038XN5O+VrkT/VZ6lDxWO9R7Vf0&#10;UelX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ/2cfA/9jKgX/ZTAI/24zC/90Og//d0MV&#10;/3lOHP96WiT/d2gr/3R2M/9xhDn/bpA//2ybQ/9qpUf/aK1K/2e2TP9lvk7/Y8VQ/2HLUv1f0lT5&#10;Xd1V9FvkVvBa6lfrWPBY51j1V+NZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU/2gfA/9j&#10;KQX/aC4H/3EyCv93OA//e0IV/31MHP9+WCT/e2Yt/3dzNf90gDz/cYxC/2+XR/9soUv/aqpP/2iy&#10;Uv9nu1T/ZcRW/mLKWPlg0Vr1Xtxc8FzkXepa617mWfFf4lr1W9xb+VfcW/lX3Fv5V9xb+VfcW/lX&#10;3Fv5V9xb+VfcW/lX/2keA/9kKQX/ay0H/3QwCv97Nw7/f0EV/4FKHP+CVSX/f2Mu/3twNv94fD7/&#10;dYlF/3GUS/9vnlD/bKZU/2quWP1ot1v8ZsBd+mTJYPVh0GLwXtxj6lzlZeVb7GbeWvBj2Fv0YNFd&#10;+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb/2keA/9lKAX/bisH/3guCv9/Ng7/gz8U/4VI&#10;HP+HUyX/hGAv/4BsOP98eUH/eIVJ/nSQUPtxmVb5bqJa+GuqX/ZosmL0Zrtl82TFaPBi0GvqX91t&#10;413nbttb6m3TXO9ozV7zZMhf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91/IX/df/2oeA/9mKAX/&#10;cSkH/3ssCf+DNQ3/hz4U/4pHG/+MUCX/iV0v/4VpOv2BdUT6fIBN93iLVfRzlVzxb51i72ylZ+1p&#10;rWvrZrZv6GPAcuZhzHXjYN931lzkeM5e6XLJX+1txGDwaL9i9GO/YvRjv2L0Y79i9GO/YvRjv2L0&#10;Y79i9GO/YvRj/2sdA/9nJwX/dCcG/38rCP+HMw3/jDwT/49FG/+RTiX/j1ow/ItmO/iGcUbzgXxR&#10;73yHWux2kGLocZhp5WygcOFoqHXeZLB622K6fthhx3/UYdp/y1/hfsRh5Xe/Yulyu2PtbbZk8We2&#10;ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFn/2wdA/9qJgX/dyYG/4IqCP+KMgz/kDsS/5NDGv+W&#10;TCT9lVcw95FiPPKMbUnshnhU53+BX+J4imnccpJy1m2aeNJqonzOZ6t/y2a0gcllv4PHZM6EwWPd&#10;g7pk4ny2ZuZ2smfqca5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72quaO9q/20cA/9sJAX/eiQF&#10;/4UpB/+OMQv/lDkR/5hCGf+bSiT4m1Qw8pdfPeuSakvlinNY3oJ8ZNV8hW7Pdo11ynKVesZunX7D&#10;bKWCv2qvhL1puYa6aMeHt2jah7Fo3oGtaeN6qWvodKZr7G2mbO1tpmztbaZs7W2mbO1tpmztbaZs&#10;7W2mbO1t/20cA/9uIwT/fSIF/4goB/+RMAr/mDgQ/5xAGPufSSP0oVIv7Z1cPeWWZkzdjm9a04d4&#10;ZcyBgW7Ge4l2wXeRe7xzmYC4cKGEtW6qh7JttImvbMGKrWzSiqhs3IWlbeF+om7ld59v63Cfb+tw&#10;n2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+tw/24cA/9xIgT/fyEF/4snBv+ULwn/mzcP/6A/F/ikRyHw&#10;p08u6KJaPd+bY03UlGxay4x1ZcSGfW++gIV2uHyNfLN4lYGvdZ2Fq3Kliahxr4ulcLuMo3DLjaBx&#10;2Yidcd+Bm3Lkeplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XKZc+ly/28bA/9zIAT/giAE/44m&#10;Bv+XLgj/nzYO/aQ+FfSoRiDsrE0t46dYPNmgYUzNmGpZxZFyZb2Lem62hYJ2sICJfat9kYKneZmG&#10;o3eiip91q42cdLeOmnTGj5h11ouWdt2DlHbifJN253SSduh0knbodJJ26HSSduh0knbodJJ26HSS&#10;duh0/28bAv91HwT/hB8E/5AlBf+aLQj/ojUM+qg9FPGsRR7osEwr36tXO9KkX0vInGhZv5VvZLeP&#10;d26win92qoWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjCkJF61Y2PetuFjnrhfo165naNeuZ2jXrm&#10;do165naNeuZ2jXrmdo165naNeuZ2/3AbAv92HgP/hh4E/5MlBf+dLAf/pTQL96s8Eu6xQxzltEsp&#10;2q9VOs2oXkrCoGZYuZptZLGTdW6qjnx2o4qDfZ6Gi4KZgpOHlICbi5B+pY6NfbCQin2+kYp/04+J&#10;ftqHiH7ff4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3/3AbAv94HQP/iB4D/5UkBP+g&#10;Kwb/qDIK9K86Eeu1QhrhuEon1LNTOcirXEm+pGRXtJ5rY6yYcm2kk3l1no6BfJiLiIKSh5CHjYWZ&#10;i4mDoo6Ggq6Rg4K8kYKDzpGDg9mIgoLfgYKC5HmCguR4goLkeIKC5HiCguR4goLkeIKC5HiCguR4&#10;/3EaAv96HAP/ih0D/5cjBP+iKQX8rDEJ8bM5D+i6QBfdvEglz7ZSOMOvW0i5qGJWr6JqYqeccGyf&#10;l3d1mJN+fJKQhoKMjY6Hh4qXi4OIoI5/h6uRfIe5kXuHy5F8iNiJfYfegn2G5Hp9huR5fYbkeX2G&#10;5Hl9huR5fYbkeX2G5Hl9huR5/3EaAv98GgP/jRwD/5oiA/+lKAT5ry8H7rg3DOS/PxTYwEYkyrpQ&#10;N7+zWUe0rGFVqqZoYaGhbmuZnHV0kph8e4yVg4GGkouGgZCUi3yOno54jamQdoy2kXSNyJF2jtiK&#10;d4zdgneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43p3iuN6/3IaAv9/GQL/jxsC/50gA/+pJgP2&#10;sy0F6r01CeDGPBDSxEQjxb1PNbq3WEavsV9UpatmYJymbWqUonNzjJ56eoabgYCAmImFepaSiXWU&#10;m41yk6aPb5O0kG2UxZBwldiKcJLdg3GQ43txkON7cZDje3GQ43txkON7cZDje3GQ43txkON7/3MZ&#10;Av+CFwL/khoC/6AfAv+tJALyuCoE5sMxBtvMNQ/MyEIhwMJNNLS8VkSptl5Sn7FkXpasa2iOqXFx&#10;hqV4eH+if355oIeDdJ2PiG+cmYtrm6SNaJuyjmebwo5pndiKapndgmuW43trluN7a5bje2uW43tr&#10;luN7a5bje2uW43trluN7/3QZAv+FFQL/lhgB/6QcAfuyIAHtvyUC4cwqA9TRMg3HzEEfusdMMa7B&#10;VEKjvFxQmbdiXJCzaWaHsG9ugK12dXmqfXtzqISAbaaNhWill4hlpKOKYqSwi2CkwYtiptmIY6Le&#10;gWWe43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43plnuN6/3YYAv+JEwH/mhYB/6kYAfa4GwHnxxoB&#10;29kcAc3WMAvA0j8dtM1KL6jIUj+dw1pNkr9hWIm7Z2KAuG1rebZ0cXKze3dssYN8Z7CMgGKvloNe&#10;rqGGXK6vh1qvv4dbsNqEXazgf16n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4/3oVAv+O&#10;EgH/nxMA/7ATAO/AEADZ1AwAzt8cAcTdLwm52T0ardNILKHPUDuVy1hJi8dfVILEZV55wmxmcsBy&#10;bGu+enJmvYJ2YbuLely7lX1ZuqF/V7qvgFW7v4BVvNl/Vrjjeliy53VYsud0WLLndFiy53RYsud0&#10;WLLndFiy53RYsud0/4ASAf+UEAD/pg8A47gLANLGCgDM1wsAw+MeArniMQqv4D0YpN1GJ5nZTjeN&#10;1FZEg9FdT3rPZFhyzWpfa8tyZWXKeWpgyYJvW8mLclfIlnVUyKJ3UsiveFHJwHhQytt3Ucboc1LA&#10;629Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G9Sv+xv/4cOAf+bDQDfrgcA0LwIAMfJCADB2wsAt+gg&#10;A63nMQ2k5j0ZmeREJo7iTDOE4FQ+e95cR3PdY09r3GpWZdpyXGDaemBb2YNkV9mMZ1PZl2pQ2aNs&#10;TtmxbU3awm1M29xsTdjsak7P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/Bn/48LAOmkBADR&#10;tAYAxb8GALzNCAC06Q4Bqu4iBaLuMw6X7TsZjexCJIPrSS576lM2c+lcPmzpZERn6WxJYuh0TV7o&#10;fFFa6IVUVuiOVlPpmFlR6aNaTumwXE3qvlxM69JdS+rpXUrj81xK4/NcSuPzXErj81xK4/NcSuPz&#10;XErj81xK4/Nc+ZkDANSsAgDFtwQAucMFALDSCACn9hEBnvUkBpX1Mg6K9ToXgfVBIHj1SCdw9VAu&#10;avRaNGX0Yzhg9Gs8XfV0P1n1fEJX9YREVPWNRlH2l0hP9qFKTfasS0v3uUxK98hNSfjgTUj3801I&#10;9/RNSPf0TUj39E1I9/RNSPf0TUj39E1I9/RN2qMAAMexAgC4uwMArckEAKPZBwCa/RQCkv0nB4f+&#10;Lw19/jcUdP8/G2z/RyBm/04lYP9XKVz/YC1Z/2kwVv9xMlP/eDRR/4A2T/+JN03/kjlL/5w6Sf+m&#10;O0j/sTxG/709Rf/MPUT/5j5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z5E/+c+y6wAALm2AQCswgEA&#10;oNACAJXlBwCO/xgDhP8kBnr/LAtw/zQQaP88FWH/RBlb/0sdVv9TIFP/WyJQ/2MkTf9rJkv/cydJ&#10;/3opSP+CKkb/iitE/5QsQv+eLUH/py5A/7EuP/+8Lz7/zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/&#10;zTA+/80wu7EAAKy8AACfyQAAk9kAAIn8CwGA/xcCdv8gBWz/KAlk/zANXf84EFf/QBNR/0cWTf9O&#10;GEr/VhlH/1waRP9jHEL/aR1A/3AeP/94Hj3/gB87/4ggOv+RITj/myI3/6QiNv+tIzX/uCM1/7kj&#10;Nf+5IzX/uSM1/7kjNf+5IzX/uSM1/7kjrbYAAJ/EAACS0gAAhOEAAH3/DQFy/xMCaP8bBF//IwZY&#10;/ysJUf8zC0z/Og1H/0EPQ/9IEUD/ThI9/1QTO/9aFDn/XxQ3/2UVNf9rFjP/chYx/3oXL/+CFy7/&#10;ixgs/5MYK/+cGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZob8AAJLMAACE3AAAePcA&#10;AG7/CgFj/xACWv8VA1L/HQRL/yQGRv8sCEH/Mwk8/zoKOf9ACzX/RQwy/0oNMP9QDS7/VA4s/1kO&#10;Kv9eDyj/ZA8m/2oPJf9xECP/eBAi/4ARIP+IER//kREf/5ERH/+RER//kREf/5ERH/+RER//kREf&#10;/5ER/1wiA/9XLQX/WDMH/182Cf9jPQ3/ZUYS/2ZQF/9lXhz/ZG4i/2F8J/9fiiv/XpYu/1yhMf9b&#10;qjP/WrI1/1m6Nv9Ywzf/WM05/1fYOf9W4Dr/VeY7/1TsPP9T8Tz8UvU9+FL5PfVR/T3zUf8981H/&#10;PfNR/z3zUf8981H/PfNR/z3zUf89/1wiA/9XLAX/WjIH/2E1Cf9lPA3/Z0US/2hPF/9oXB3/Zm0i&#10;/2N7KP9hiCz/X5Qv/16fMv9dqTX/W7E3/1q5OP9awTr/Wcs7/1jVPP9X3z3/VuY+/1XrPv1U8D/5&#10;U/U/9lL5QPNS/UDwUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7wUv8+/10hA/9YLAX/XDAH/2QzCf9o&#10;Og3/a0MS/2xOF/9sWh3/amok/2d4Kf9khS7/YpEy/2GcNv9fpjj/Xq46/122PP9cvj7/W8g//1rS&#10;Qf9Z3UL/V+VD/VbqRPlV8ET1VPVF8VT6Re5U/kTsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0LsVP9C&#10;/14hA/9ZLAX/Xy4G/2YyCf9sOAz/b0ER/29MF/9xVx7/bmcl/2t1K/9ogjD/ZY41/2SZOf9iozz/&#10;YKs+/1+zQf9eu0L/XcRE/1zORv9a3Ef+WeRI+lfqSfVW8ErwVfZK7VX6SulW/kfnVv9F51b/RedW&#10;/0XnVv9F51b/RedW/0XnVv9F/14hA/9ZKwX/Yi0G/2owCP9vNgz/ckAR/3RKGP91VR7/cmQm/29y&#10;Lf9sfzP/aYs4/2aWPP9loED/Y6hD/2GwRv9guEj/XsFK/13LS/9c2k36WuNO9VnqT/BX8VDrVvZR&#10;51f7TuRY/0vhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0nhWf9J/18gA/9aKwX/ZSsG/20uCP9zNQz/&#10;dz4R/3hIF/95Uh//d2An/3RuLv9wezX/bYc7/2qSQf9nm0X/ZaRJ/mOsTP1htE77YLxR+l7GU/ld&#10;1FX1W+NW71rqWOlY8lnlWfdW4Fr7U9tb/0/XW/9N11v/Tddb/03XW/9N11v/Tddb/03XW/9N/2Ag&#10;A/9dKQX/aCkG/3ErB/94Mwv/fDwQ/31GF/9+UB//fV0o/3lqMP91djj/cYI//G2NRfpql0v4Z59P&#10;9mWnU/Rir1bzYLhZ8V/BXPBdzV7tXOBg6FrsYeFa8mDaW/Zb01z6V89d/VPMXv9RzF7/Ucxe/1HM&#10;Xv9RzF7/Ucxe/1HMXv9R/2EfA/9gJwT/ayYF/3UpB/98MQr/gToQ/4NEF/+ETR//g1ko/39mMvx6&#10;cjv4dX5D9XGIS/JtklHvaZpW7WaiW+pjql/oYLJj5l68ZuRcyGnhW9pr3Vrqa9Nc8GbNXvVhyF/5&#10;XMRg/FjBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lXBYf5V/2IfA/9jJQT/byQF/3koBv+BMAr/hTkP&#10;/4hCFv+JSx7/iVYo+oViM/WAbj3wenlH7HWDUOlwjFjla5Ve4WadZN5jpGnbYK1t11+3b9Rew3DR&#10;XtJxzV3nccdf7mvCYfJmvmL2Ybpj+Vy3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xY/2MfA/9m&#10;IwT/ciIE/30nBv+FLgn/ijcO/41AFf+PSR76j1Mo9IxfNO6Gaj/pf3RL43h+Vd5yhl7YbY9l02qY&#10;as9noG3MZahwyWOxc8ZivHTEYcl1wWHgdrxj6nG3ZO9qtGXzZbBm9mCuZ/lcrmf5XK5n+VyuZ/lc&#10;rmf5XK5n+VyuZ/lc/2MeA/9oIQT/dSAE/4ElBf+JLQj/jzUM/5I+FPyURx31lk8o7pFbNOeLZkHg&#10;hG9O2X15WNF3gmDMc4pnx2+TbMRsm3DAaaNzvWesdrpmtni4ZcJ5tmXVebJm5nauaOxvqmnwaahp&#10;9GOmavdfpmr3X6Zq91+mavdfpmr3X6Zq91+mavdf/2QeA/9rIAP/eB4E/4QkBf+NLAf/kzQL/5c8&#10;EviZRRvwm00n6JdZNOGQYkLXiWxOzoN1WMh9fmHDeIZovnSObblwlnK2bp51smyneK9qsXutab18&#10;qmnNfahq43qlbOlyomztbKBt8maebvVinm71Yp5u9WKebvVinm71Yp5u9WKebvVi/2UdAv9tHgP/&#10;ex0D/4cjBP+QKgb/lzIK/Zw7EPSfQxnsoUsl45xWM9qWYEHPjmlOx4hyWMCCemG6fYJotXmKbrF1&#10;knOscpp3qXCjeqZurH2jbbh+oW3Hf59u4H6ccOd1mnDrb5lx8GiXcfNkl3HzZJdx82SXcfNkl3Hz&#10;ZJdx82SXcfNk/2UdAv9vHQP/fhwD/4oiBP+TKQX/mzEJ+aA5D/CjQRjnpkkj3qFUMdKaXkDIk2dN&#10;wIxvWLmHd2Gzgn9orn2Hbql6jnOkd5Z4oHSfe51zqH6acbSAmHHCgZZy2IGVdOV4k3TqcZJ172uR&#10;dfJmkXXyZpF18maRdfJmkXXyZpF18maRdfJm/2YdAv9xGwP/gBsD/4whA/+WKAX/ni8I9qQ3Deyo&#10;PxXjq0gg2KZSMMyeXEDDl2VNu5FtV7OLdGGthnxop4KDbqJ+i3Sde5N4mXmcfJV3pX+SdrCBkHW+&#10;go520YKOeON6jXjoc4x47WyLePFoi3jxaIt48WiLePFoi3jxaIt48WiLePFo/2ccAv9zGgL/ghoC&#10;/48gA/+ZJgT+oi4G86g1C+mtPRPfr0Ye0qlRL8eiWj++m2NMtZVqV66PcmCni3looYeBbpyDiHSX&#10;gJB4kn2ZfI58ooCLeq2CiHq7g4d6zYOHfOJ8h3zndYZ87G6GfPBphnzwaYZ88GmGfPBphnzwaYZ8&#10;8GmGfPBp/2ccAv91GQL/hRkC/5IfAv+cJQP7pSwF8Kw0CeayOxDbs0Qdza1PLsOmWT65n2FLsJlo&#10;VqiUcF+hj3dnm4t+bpaIhnOQhY54jIKWfIiAoICEf6uCgX+4g39/yoSBgeF9gYHmdoGA62+AgO9q&#10;gIDvaoCA72qAgO9qgIDvaoCA72qAgO9q/2gcAv94FwL/hxgC/5QdAv+fIwP4qSoE7LExB+K3OQ3V&#10;t0IcybBOLb6qVz20o19Kq55nVaOYbl+clHVmlpB8bZCNg3OLiot4hoiUfIGGnoB9hKiCe4S1hHmE&#10;x4R6huB/e4Xmd3uF63B7hO5re4Tua3uE7mt7hO5re4Tua3uE7mt7hO5r/2kbAv96FgL/ihcC/5cc&#10;Av+jIQL0rScD6LUuBd69NQrQukAbxLRMLLquVjuvqF5JpqJlVJ6dbF2XmXNmkJV5bIqSgXKFkIl3&#10;f42SfHuLm393iqaCdImzg3KKxIN0jOB/dIvleHWJ6nF2iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wx2&#10;iO1s/2saAv99FAL/jRYB/5oaAf+mHgHwsSMC5LspA9nCMAnLvT8ZwLhKKrWyVDqqrFxHoadjUpmj&#10;alyRn3Fkipt3a4SYf3F+loZ2eZOPe3SSmX5wkKSBbZCxgmuQwYJtkt1/bpHleG+P6nFwju1scI7t&#10;bHCO7Wxwju1scI7tbHCO7Wxwju1s/24YAv+AEgH/kBUB/54XAfurGgHstx4B4MMhAdLGLQjGwT0Y&#10;urxJKK+3UjilslpFnK1hUZOpaFqLpW9ihKJ1aX6ffG94nYR0c5uNeW6ZlnxqmKJ/Z5eugGWYv4Fl&#10;mdh/aJjleGmW6nFqlO1sapTtbGqU7WxqlO1sapTtbGqU7WxqlO1s/3EWAv+DEQH/lBMB/6IUAPWw&#10;FADmvhQA2cwVAMzKKwfAxjsWtcFHJqq8UTafuFhDlrNgTo2wZliFrG1gfqpzZ3enemxypYJybKOL&#10;dmiilHlkoaB8YKCtfV+hvX5eotR9YaHmdmKd63Bjm+5sY5vubGOb7mxjm+5sY5vubGOb7mxjm+5s&#10;/3QTAf+HEAH/mBAA/qcQAOe3DQDWxQsA0NARAMXPKAW5yzkUrsdFI6PDTzOZv1dAj7teS4a4ZFR+&#10;tWtcd7JxY3GweGlrroBtZq2JcmGrk3Vdq554W6qseVmrvHlYrNJ5Wqvoc1yn7G5dpO9qXaTval2k&#10;72pdpO9qXaTval2k72pdpO9q/3kRAf+MDgD/ng0A3K4IANK7CQDMyAkAx9YOAL3VJQSy0jYRp85C&#10;IJzKTC+Sx1Q8iMNcR3/BYlB3vmlXcLxwXmq7d2NluX9oYLiIbFy3km9Ytp5xVbarc1O3u3NSt9Jz&#10;VLfrb1ay72pXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8WdXr/Fn/38OAf+TCwDhpQUA0rMHAMm+BwDC&#10;ywgAvN0OALTdIwOq2jMNn9ZAHJTTSiqK0FI3gM1aQXjLYUpwyWhRashvV2TGdlxfxX9gWsWIZFbE&#10;kmdTxJ5pUMSsak/EvGtOxdNqT8XtaFDA82RRvfVhUb31YVG99WFRvfVhUb31YVG99WFRvfVh/4YK&#10;APCaBADUqgQAyLYGAL7BBQC3zwkAsOMRAKjjJQSf4jUNleA+GYveSCWB3FAweNpYOnDYX0Jp1mdJ&#10;Y9VuT17UdlNZ039XVdOJWlLTk11P06BfTdOtYEvUvmBK1dhgS9TtXkzR91xMzPlaTMz5WkzM+VpM&#10;zPlaTMz5WkzM+VpMzPla/48DANqiAADKrwMAvbkEALTGBQCr1AkApOoUAZzpKAaT6TQOieg9GH/n&#10;RCJ35k4qb+ZXMmnlXzhj5Wc9X+RvQlrkd0VW5IBJU+SKS1DklE5N5J9QS+WsUUnlu1JI5s9SSObo&#10;Ukjk+FFI4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E9I4fxP4ZkAAM2pAAC+swIAs74DAKjLBQCf2gkA&#10;mPIYApDyKgeG8jMOfPE7FnTxQx1s8UsjZvFUKWHxXS1d8WYxWfFuNVbxdjdT8X86UPKIPE3ykj5L&#10;8p1ASfOpQUfztkJG9MdDRfTfQ0T08ENE8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kJE8vpC0aIAAMCu&#10;AACyuAEAp8QCAJzSBACS7QwAjPscA4L7KAd5+zEMcPw5Emn8QRdi/EkcXPxQIFf8WSNU/WImUf1q&#10;KE/9cypM/nssSv6DLkj+jS9G/5gxRP+iMkP/rjNB/7s0QP/LND//4zQ//+81P//vNT//7zU//+81&#10;P//vNT//7zU//+81xKoAALOzAACnvwAAmssAAI/aAgCG/w8Bfv8cA3X/JQZs/y0KZP82Dl3/PhJY&#10;/0UVUv9NGE//VRpM/1wcSf9kHkf/ax9E/3MgQv98IkH/hSM//48kPf+aJTv/pCY6/68mOf+6Jzj/&#10;yic4/9woOP/cKDj/3Cg4/9woOP/cKDj/3Cg4/9wota8AAKe6AACaxgAAjdQAAIHmAQB6/xABcP8Y&#10;Amf/IQVf/ykHWP8xClL/OQ1N/0EPSf9IEUX/TxNC/1UUQP9cFT3/YhY7/2kXOf9wGDf/eRk1/4IZ&#10;M/+MGjL/lxsw/6EbL/+qHC//tRwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxwu/78cqbUAAJrCAACM&#10;zwAAf94AAHb/BQBs/w4BYv8UAlr/GwNT/yQFTf8rB0f/MwlD/zoKP/9BCzv/Rww4/00NNf9TDjP/&#10;WA8x/14PL/9kEC3/axEr/3MRKf98Eif/hhIl/5ATJP+ZEyP/oxQi/6sUIv+rFCL/qxQi/6sUIv+r&#10;FCL/qxQi/6sUnL4AAI3LAAB+2gAAcOYAAGf/AABd/woBVP8QAU3/FQJH/x0DQf8kBDz/KwU3/zIG&#10;NP84BzD/PQgt/0MIKv9ICSj/TQkm/1IKJP9XCiL/XQsg/2MLHv9rCxz/cwwa/3wMGP+EDBf/jg0V&#10;/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ0V/5UN/1IlA/9NLwT/UTIG/1c1B/9aPAr/W0UO/1pPE/9Z&#10;XRf/WG0b/1Z7H/9ViSL/U5Ul/1KgJ/9RqCn/ULEq/1C4K/9PwSz/T8ot/07WLv9O5C7/Tu0v/07z&#10;L/9N+DD/Tfww/0z/MPxM/zD5TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y/4TP8v/1MkA/9NLwT/VDAF&#10;/1k0B/9dOgr/X0MO/15OE/9dWhj/W2oc/1p5If9YhiT/VpIn/1WdKf9Upiv/U64t/1K2Lv9Svi//&#10;Uccw/1HSMf9Q4TL/UOsy/0/yM/9P9zP/Tvw0+07/NPhN/zT1Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO&#10;/zL0Tv8y/1MkA/9OLgT/Vi8F/1wyB/9gOAr/YkEO/2JME/9gWBj/X2gd/112Iv9bgyb/WY8p/1ia&#10;LP9Woy7/Vaww/1WzMf9UuzP/U8Q0/1PONf9S3jb/Uuk3/1HxN/9R9jj7UPs490//OPRP/zfxUP81&#10;8FD/NPBQ/zTwUP808FD/NPBQ/zTwUP80/1QjA/9QLQT/WS0F/18wB/9jNgr/ZkAO/2ZKE/9lVRn/&#10;Y2Ue/2FzI/9egCj/XIws/1uXL/9ZoTH/WKk0/1ewNf9WuDf/VcE4/1XLOf9U2jr/VOc7/1PwPPtS&#10;9j32Ufs98lH/Pe9S/zvsUv8461L/OOtS/zjrUv8461L/OOtS/zjrUv84/1UjA/9SKwT/XCsF/2Mu&#10;B/9nNAr/aj4O/2tIE/9qUxn/aGEf/2ZwJf9jfSr/YIgv/16TM/9cnTb/W6U4/1qtOv9YtTz/V70+&#10;/1fHP/9W00H8VeRC+VXuQ/VU9kTwU/xE7FT/QelV/z/mVf885VX/O+VV/zvlVf875VX/O+VV/zvl&#10;Vf87/1YiA/9VKQT/XygF/2crBv9sMgn/bzwN/3BGE/9wUBn/bl0g/2trJ/9oeS3/ZYQy/2KPN/9g&#10;mTv+XqE+/VypQftbsUP6WblF+VjCR/dXzkj1VuBK8VbsS+5V9kzpVvxK5Vf/RuJY/0PeWf9A3Vn/&#10;P91Z/z/dWf8/3Vn/P91Z/z/dWf8//1ciA/9ZJwT/YyYE/2soBv9xMAj/dDkN/3VDE/91TRn/dVkh&#10;/3FnKf9tdDD9aoA2+maKPPhjlED2YZxE9F6kSPJcrEvxW7RN71m9UO1YyVLrV9pT51bpVeRX9VTh&#10;Wf1P21r/S9Vb/0jQXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0TPXP9E/1giA/9cJAP/ZiME/28mBf92&#10;Lgj/ejcM/3tBEv97Sxn/e1Uh/ndjKvlzbzL2bns68mqFQe9mj0fsY5dM6mCfUOhdp1TlW69X41m4&#10;WuFXw13fV9Je2lbmXtZZ81rSXPxVzV7/UMle/0zFX/9JxF//SMRf/0jEX/9IxF//SMRf/0jEX/9I&#10;/1khAv9fIgP/aiEE/3QkBf97LAf/fzUL/4E+Ef+CSBn9glIh935fK/J5azXtc3U+6W6ARuVpiU3h&#10;ZZFU3mGZWdpfolzWXapf01yzYdBbvmLOW8xjy1riY8hc8WDGX/pawWD+Vb1h/1G6Yv9NuWL/S7li&#10;/0u5Yv9LuWL/S7li/0u5Yv9L/1khAv9iIAP/bh8D/3gjBP9/Kwb/hDMK/4c8EP6IRRf3iE4h8IRb&#10;K+p+ZjbkeHBB33J6S9ltg1LTaYxYz2aVXMxknV/JYqVixmCuZMNfuGbBXsRnv17YaLxf62a6Y/df&#10;tmT7WbNl/lWwZf9Qr2X/T69l/0+vZf9Pr2X/T69l/0+vZf9P/1ogAv9lHgP/cRwD/3wiA/+EKQX/&#10;iTEJ/4w6DvmOQxbxjkwg6opYK+OEYjfbfmxD03h2TM1zf1PIb4dZxGuQXsBpmGK9ZqBlumWoaLdj&#10;smq1Yr5rs2LObLBi5WuvZvRkrGf4Xalo/Finaf9Tpmn/UqZp/1Kmaf9Spmn/UqZp/1Kmaf9S/1sg&#10;Av9nHAL/dBoC/38gA/+IJwT/ji8H/ZI3DPSUQBTslUke5JBVKtuKXzfRhGlDyn1yTMR4e1S/dINa&#10;unGLX7Zuk2Sza5tnr2mkaq1nrWyqZrhuqGbHb6Vm32+lavFoomv2YaBs+VuebP1Wnmz+VZ5s/lWe&#10;bP5Vnmz+VZ5s/lWebP5V/1wfAv9qGgL/dxkC/4MfA/+MJQT/ki0G+Zc1C++ZPhLnm0Yc3pZSKdKQ&#10;XDfKiWZCw4NvTLx+d1S3eX9bsnWHYK5yj2WqcJdopm2fbKNsqW6ga7RwnmrCcZxq13Gcbu5rmm/z&#10;ZJlv+F6XcPxYl3D9V5dw/VeXcP1Xl3D9V5dw/VeXcP1X/14eAv9sGQL/ehgC/4YdAv+PIwP/lisF&#10;9ZszCeufOxDioEUZ15tQKMyUWjbEjWNCvIhsTLWCdFSwfnxbq3qEYKZ3i2WidJNpnnKcbZtwpXCY&#10;b7BylW69c5Nv0HOUcutuk3PyZpJz9mCQc/pakHP7WZBz+1mQc/tZkHP7WZBz+1mQc/tZ/18dAv9u&#10;FwL/fRcC/4kcAv+SIgL9mikE8aAwB+ekOQ3epUMX0Z9OJ8eYWDW+kmFBtoxpS6+HcVSpgnlbpH+A&#10;YJ98iGWbeZBql3aZbZN1onGQc6xzjXO6dItzy3WMdudwjHfwaIt39WKKd/lcinf6Wop3+lqKd/pa&#10;inf6Wop3+lqKd/pa/2EbAv9xFgL/fxYB/4saAf+VIAL5niYD7aQuBeOpNgrYqUAWzKNMJsKcVjS5&#10;ll9AsZBnSqqLb1Okh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKp0hne2dYR3x3aFeuRyhnvvaoV7&#10;9GSFe/hdhXv5XIV7+VyFe/lchXv5XIV7+VyFe/lc/2MaAv9zFAH/gRUB/44ZAf+ZHgH2oSMC6qkq&#10;BOCvMgfSrD4Vx6ZLJL2gVTO0ml4/rJVlSqWQbVKejHRZmIh7YJOFg2WOgotqioCTboZ+nXGCfad0&#10;f3y0dn18xXZ9fuBzf3/ua39/82V/fvdef374XX9++F1/fvhdf374XX9++F1/fvhd/2UYAv91EwH/&#10;hBQB/5EXAf+cGwHypSAB5q4mAtu0LgbOrz0Uw6pJI7mkUzGvnlw+p5lkSaCUa1GZkHJZk415X46K&#10;gGSJh4hphIWRboCDmnF8gqV0eYGydneBwnZ2gt10eYTtbHmD8mZ6gvdfeoL4XnqC+F56gvheeoL4&#10;XnqC+F56gvhe/2cXAv93EQH/hxMB/5QVAP6fGADuqhwB4rMhAdW3KgXJszsTvq5IIrSoUjCro1o9&#10;op5iR5uZaVCUlXBYjpJ3XoiPfmSDjYZpfouPbXmJmHF2h6NzcoavdXCGv3Zvh9d1c4ntbXOI8mZ0&#10;h/ZgdIf3X3SH9190h/dfdIf3X3SH9190h/df/2kVAf96EAH/ihEA/5cSAPmjFADqrhUA3bkXAM+6&#10;KATEtzkRubJGIK+sUC+mp1g7naNgRpWfZ0+Om25WiJh1XYKVfGN9k4RoeJGMbHOPlnBvjqBybI2t&#10;dGqNvXVpjdJ1bJDtbW2O8WdujPZgboz3X26M919ujPdfboz3X26M919ujPdf/2wTAf99DwH/jRAA&#10;/5sQAPSoDwDltQ0A1b8QAMq+JgO/uzcQtLZEHqqxTi2hrVc5mKleRJClZU2JomxVgp9zW3ycemF3&#10;moFmcpiKam2WlG5plZ5xZpSrc2OUunNilc9zZpfsbGeV8WZok/ZgaJL3X2iS919okvdfaJL3X2iS&#10;919okvdf/28RAf+BDgD/kQ4A8qAMANqtCQDTuAoAzsMOAMTCIwO5vzUOr7tCHKS3TCqbs1U3kq9c&#10;QYqsY0qDqWpSfKZxWXakeF5won9ja6CIZ2eekWtjnZ1uX52pcF2duXBcnc1wX5/ra2Gd8mVimvZg&#10;Ypn3XmKZ915imfdeYpn3XmKZ915imfde/3MQAf+FDAD6lgoA26UGANGxCADLuwgAxscLAL3HIAKy&#10;xTILqMFAGZ6+SieUulM0i7ZaPoO0YUd8sWhPda9vVW+tdlpqq31fZamGY2GokGddp5tqWaeoa1en&#10;uGxWp8xsWKjpaFqn9GNbo/heXKP5XVyj+V1co/ldXKP5XVyj+V1co/ld/3gNAP+LCQDfnAMA0qkG&#10;AMm0BwDCvgYAvMwIALXNHAGryy8Jocg9FpfFSCONwlEvhL9YOny8X0N1umZKb7htUGm3dFVktXxa&#10;X7SFXluzj2FXs5pkVLKnZVKyt2ZRs8xmUrPpY1Sy919VrvpbVq37Wlat+1pWrftaVq37Wlat+1pW&#10;rfta/34JAPKRAgDWoQIAyq0FAMC3BQC4wgUAss8JAKvUFwCj0ysGmdA6Eo/ORR+Fy04qfclWNHXH&#10;XT1uxWVEaMRsSWPCc05ewXtTWcGEVlXAj1lSv5tcT7+oXU2/uF5MwM1eTMDqXE6/+VlPvP5VULr+&#10;VVC6/lVQuv5VULr+VVC6/lVQuv5V/4UCAN2YAADNpgIAwbEDALe6AwCuxgYAp9MKAKDdFQCZ3SgE&#10;kNs3DobZQhl91kskddRULW3SXDVn0WM8YdBrQVzPckZYz3tJVM6ETVDOj1BNzptSS86pU0nOuVRI&#10;z89USM7rU0nO+FBKy/9OSsr/TUrK/01Kyv9NSsr/TUrK/01Kyv9N548AANGfAADDqwEAt7QCAK2/&#10;AwCjywYAm9kKAJTlGgGN5SsGhOQ1DXvjPxZz4kgebOFSJmbhWixg4GIyW+BqNlfgcjpT33s9UN+F&#10;QE3fj0NK4JtFSOCoRkbguEdF4cxHReDoR0Xf9kZF3v9ERd7/REXe/0RF3v9ERd7/REXe/0RF3v9E&#10;2ZcAAMemAAC4sAAArLkBAKLFAgCY0QYAj+sNAInuHwKA7isGeO00DHDtPRNo7UYZYu1OHl3tVyNZ&#10;7WAnVe1oKlLtcS1P7XkvTO2DMkrujTRH7pg1Re6lN0PvszhC8MQ4QfDfOUHv7zhA7f04QOz/OEDs&#10;/zhA7P84QOz/OEDs/zhA7P84y6AAALqrAACttAAAocAAAJbMAQCL2QUAhPgRAXz4HwJ0+CkGbPgy&#10;CmT4Ow9e+UMTWPlLF1P5UxpQ+VsdTfpkH0r6bCFI+nQjRvp+JUT7iCZB+5MoQPueKT78qyo9/Lkr&#10;O/3LKzv94is6/PQrOvz3Kzr89ys6/PcrOvz3Kzr89ys6/PcrvagAAK6wAAChvAAAlcgAAInUAAB+&#10;6AUAd/8SAW//HAJn/yYFYP8vCFn/NwtU/z8OT/9HEUv/ThNH/1YVRP9dFkL/ZBhA/2wZPf91Gjv/&#10;fhs5/4kcN/+UHTb/oB41/6wfM/+5HzP/yB8y/+IgMv/nIDL/5yAy/+cgMv/nIDL/5yAy/+cgsK0A&#10;AKK3AACVxAAAh9AAAHvdAABy/QkAav8RAWH/GQJa/yIDVP8qBU7/MgdJ/zoJRf9BC0H/SAw+/04O&#10;O/9VDzj/WxA2/2IRNP9pETL/chIv/3sTLf+GFCv/khUq/54VKf+pFij/sxYn/8IWJ//HFif/xxYn&#10;/8cWJ//HFif/xxYn/8cWpLQAAJbAAACHzAAAetoAAG3rAABk/wUAXP8OAVT/FAFN/xwCSP8kBEL/&#10;LAU+/zMGOv85Bzb/QAgz/0UIMP9LCS7/UQor/1cKKf9dCyf/ZAsk/2wMIv92DSD/gA0e/4wOHf+X&#10;Dhz/oQ4b/6wPG/+uDxv/rg8b/64PG/+uDxv/rg8b/64Pl7wAAIjJAAB51gAAa+MAAF/2AABW/wAA&#10;Tv8KAEf/EAFB/xYCPP8dAjf/JAMy/yoDL/8wBCv/NgUn/zsFJf9ABSL/RQYg/0oGHv9QBhv/VgcZ&#10;/1wHF/9kCBX/bQgT/3cIEf+BCRD/iwkQ/5UJD/+YCQ//mAkP/5gJD/+YCQ//mAkP/5gJ/0knAv9E&#10;MQT/SzEE/1A0Bv9SOgj/UkML/1FOD/9PXBP/TWsW/0x5Gf9Lhxv/SZMd/0idH/9IpiD/R64h/0e1&#10;Iv9GvSP/RsYj/0bQJP9G4CT/Ruol/0bzJf9G+iX/Rv8l/0b/Jf9G/yX/Rv8k/Ub/I/1G/yP9Rv8j&#10;/Ub/I/1G/yP9Rv8j/0knAv9GLwP/TS8E/1IyBv9VOQj/VUIL/1RND/9SWRP/UGgX/093Gv9OhB3/&#10;TJEf/0ubIf9KpCL/Sqwj/0mzJP9JuyX/SMQm/0jNJv9I3Sf/SOgn/0jxKP9I+Sj/SP8o/0j/KP5I&#10;/yj7SP8n+Uj/JvlI/yb5SP8m+Uj/JvlI/yb5SP8m/0onAv9ILQP/UC0E/1UwBv9YNgj/WUAL/1hL&#10;D/9VVhP/VGYY/1J0G/9RgR7/T44h/06YI/9NoSX/Takm/0yxJ/9LuCj/S8Ep/0vKKv9K2Sr/SuYr&#10;/0rwK/9K+Cz/Sv8s/Ur/LPpK/yv3Sv8p9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj1Sv8o/0smAv9LKwP/&#10;UisE/1guBf9bNAj/XT4L/11JD/9aVBT/WWIY/1dxHf9VfiD/U4oj/1KVJv9Rnij/UKYq/0+uK/9O&#10;tSz/Tr0t/03HLv9N0y//TOMw/0ztMPxM9jH6TP4x90z/MfVN/y/yTf8t8E3/K/BN/yvwTf8r8E3/&#10;K/BN/yvwTf8r/0smAv9OKQP/VikE/1wrBf9gMQf/YjsL/2JGD/9gURT/Xl8Z/1xtHv9aeiP/WIYm&#10;/1aRKf9Vmiz/U6Iu/1KqMP9RsTH/Ubkz/1DDNP5PzjX7T982+E7rN/VO9TjyTv048E//Ne5Q/zPr&#10;Uf8x6VH/L+lR/y/pUf8v6VH/L+lR/y/pUf8v/0wlAv9RJwP/WiYD/2AoBf9lLwf/aDkK/2hDD/9n&#10;ThX/ZVoa/2JoIP9fdiX/XYEq/1qMLv5YljH8V540+1WmNvlUrTj4U7U691K+O/VRyT3zUdo+8FDo&#10;P+xQ80DpUf0+6FP/O+ZU/zjjVf814VX/M+FV/zPhVf8z4VX/M+FV/zPhVf8z/00kAv9UJAP/XSMD&#10;/2UlBP9qLQb/bTYK/25ADv9tSxT/a1Yb/2hkIf5lcSj7Yn0t+F+HMvZckTbzWpk68lihPfBXqUDu&#10;VbFC7FS5ROtTxEbpUtJI5VHlSeJS8kjfVPxE3Vb/QNtY/z3WWf860ln/ONJZ/zjSWf840ln/ONJZ&#10;/zjSWf84/04kAv9YIQP/YSAD/2ojBP9wKwX/czQJ/3Q+Dv90SBT/clIb+29fI/ZrbCryZ3cx72OC&#10;N+xgiz3pXZRB5lqcReRYpEniVqxM4FS0Tt1Uv1DbVM1Q11PiUdJU8E7QV/tKzlr/Rc1c/0LJXP8+&#10;xVz/PMVc/zzFXP88xVz/PMVc/zzFXP88/08jAv9bHwL/ZR0C/24hA/91KQX/eTEI/3o7DP96RBP6&#10;eU4b9HZbI+5xZyzpbHI15Wh8POFjhUPdYI5I2V2XTNVcn0/SWqdRz1mwU81YulTLWMZVyVfaVsVX&#10;7FXDW/lPwl7/SsBf/0a9YP9CumD/QLpg/0C6YP9AumD/QLpg/0C6YP9A/1IhAv9eHQL/aRoC/3Mf&#10;A/96JgT/fi8G/4E4C/uBQRLzgEsa7HxXI+Z3Yy3gcW042m13QNNpgEbPZYlLy2ORT8hgmVLFX6FV&#10;wl2qV8Bcs1m+XL9avFvOW7hb5Vu3XvVVt2L/T7Vj/0qyZP9GsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0Ow&#10;ZP9D/1UfAv9hGgL/bRgC/3cdAv9+JAP/hCwF/oc1CfWIPhDth0gY5YNUIt5+Xy7UeGk4znNzQMlu&#10;fEfEa4RMwGiMUb1llFS6Y5xXt2KlWrRgrlyyYLlesF/HXq1f31+sYvFZrGX+U6pn/06oZ/9Kpmf/&#10;RqZn/0amZ/9Gpmf/RqZn/0amZ/9G/1cdAv9kGAL/cBYC/3scAv+DIgL/iSoE+YwyB++OOw3njkQW&#10;3opRIdSEXC3MfmY4xXhvQcB0d0i7cIBNt22IUrNqkFawaJhZrGagXKplqV+nZLRgpWPCYaNj1WKi&#10;Ze1domn7V6Fq/1Gfa/9Mnmv/SZ5r/0mea/9Jnmv/SZ5r/0mea/9J/1kcAv9nFgH/cxUB/34aAf+H&#10;IAL/jScD9JIvBuqUOAvhlEIT1o9OIMyJWS3Fg2M3vn1rQLh5dEizdXxOrnKEU6pvjFenbZRbo2uc&#10;XqBppWCeaLBjm2e9ZJlnzmSYaehhmm35Wplu/1SXbv9Plm7/S5Zu/0uWbv9Llm7/S5Zu/0uWbv9L&#10;/1saAv9pFAH/dhQB/4EYAf+KHQH8kSQC8JcsBOWaNAjcmj8Rz5RMH8aOVyy+iGA3t4JpQLF+cUis&#10;enlOp3eAU6N0iFifcZBcm2+YX5htoWKVbKxkk2y5ZpFryWaQbeRkkXH2XJFy/laQcv9RkHL/TZBy&#10;/02Qcv9NkHL/TZBy/02Qcv9N/10YAf9rEwH/eRMB/4QWAf+OGwH4lSEB65soA+GgMAbVnj0QyphK&#10;HsGSVCu5jF42sYdmP6uCbkemfnZOoXt9U5x4hViYdo1clHSVX5FynmOOcalli3C1Z4lwxWeIcOBm&#10;inT0Xot2/FiKdv9SiXb/Tol2/06Jdv9OiXb/Tol2/06Jdv9O/18XAf9uEQH/exIB/4cUAP+RGAH0&#10;mR0B56AjAt2lKwTPoTsPxZxIHbyWUyq0kFw1rItkP6aHbEegg3NNm4B6U5Z9gleSeopcjniSYIp2&#10;nGOHdaZmhHSyaIJ0wmiAdNtog3jyYIR6+1mEef9UhHn/T4R5/0+Eef9PhHn/T4R5/0+Eef9P/2EV&#10;Af9wEAH/fhEA/4oSAP+UFQDwnRkA46UeAdeoKAPLpTkOwZ9GG7eaUSmvlVo0p5BiPqGLakabh3FM&#10;lYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfXmwaHt5v2l6edZpfHzwYX5++lp+ff5Vfn3/UX59/1F+&#10;ff9Rfn3/UX59/1F+ff9R/2MUAf9yDwH/gRAA/40RAPyYEgDsoRMA36oWANGsJgPHqDcNvKNEGrOe&#10;TyeqmVgzo5RgPZyQaEWWjG9MkIl2UouGfVeGhIVbgoKOX36Al2N6f6Fmd36taHV+vWlzftJpdoHu&#10;YniC+lt4gv5WeYH/UXmB/1F5gf9ReYH/UXmB/1F5gf9R/2UTAf91DgD/gw4A/5AOAPWbDgDopg4A&#10;2a8PAMyvJALCqzUMuKdDGa6iTiamnVYxnpleO5eVZkSQkW1Li450UYaMe1aBiYNbfIeLX3iGlWJ0&#10;hJ9lcYOraG6Dumltg85pb4brY3KH+Vxzhv1Wc4X/UnOF/1Jzhf9Sc4X/UnOF/1Jzhf9S/2gRAf94&#10;DQD/hg0A9pMMAN6gCQDWqQoA0rINAMeyIgK9rzMKs6tBF6qnTCSholUwmZ5dOpKaZEKLl2tJhZRy&#10;UICSeVV7j4Fado2JXnKMkmJuip1la4mpZ2iJuGhnictoaYvpY2yN+VxtjP1XbYr/Um2K/1Jtiv9S&#10;bYr/Um2K/1Jtiv9S/2sQAf97CwD/igoA4pgGANajCADQrAkAy7ULAMG2HwG4tDEJrrA/FqSsSiKc&#10;qFMulKRbOIygYkCGnmlIgJtwTnqZd1N1ln5YcJSHXGyTkGBokptjZJGnZWKQtmZgkclmYpLnYmWU&#10;+Fxnkv1XZ5H/UmeR/1Jnkf9SZ5H/UmeR/1Jnkf9S/24OAP9/CQDxjgUA2ZsFAM+mBwDJrwcAxLkI&#10;ALu6HAGyuC8HqLU9E5+xSCCWrlErjqpZNYanYD6ApWdFeqJuS3SgdVFvnnxVapyFWWabjl1implg&#10;XpmmYlyZtGNamcdjW5rlYF+b91tgmv5WYZj/UmGY/1JhmP9SYZj/UmGY/1JhmP9S/3ILAP+DBQDf&#10;kwEA0Z8EAMmqBgDBsgUAu70EALS/GACrviwFors6EZm4RR2QtU8oh7JXMoCvXjp5rWVCc6tsSG6p&#10;c01pp3pRZKaDVl+kjVlco5hcWKOkXlajs19Vo8ZfVaTkXVik9lhao/9UW6H/UFuh/1Bbof9QW6H/&#10;UFuh/1Bbof9Q/3cHAPCJAADWmAAAy6QDAMGtBAC5tgMAssAEAKvFFACjxSgEm8I3DpHAQxmJvUwk&#10;gLpVLnm4XDZytmM9bbRqQ2ezcUhisXlMXrCBUFqvi1RWr5dWU66jWFCusllPrsZZT67kWFGu9lRT&#10;rv9QVKz/TVSs/01UrP9NVKz/TVSs/01UrP9N/30AAN+PAADOnQAAw6gCALmwAgCwugIAqMQFAKHM&#10;DwCbzCMCksozConIPxWBxkkfecRSKHLCWjBrwWE3Zr9oPGG+cEFcvXhFWLyBSVS8i0xRu5ZPTruj&#10;UUy7s1JKu8ZSSrvkUUy79k5Nuv9LTrn/SU65/0lOuf9JTrn/SU65/0lOuf9J74UAANSVAADHowAA&#10;uqwBALC0AACnvwMAnskGAJXUCwCQ1R0BidQuBoDSPBB40EYZcc9PIWrOWClkzV8vX8xnNFrLbjlW&#10;ync9UsqAQE/Ji0NMyZdFScmkR0fJs0hGyshIRsrmR0fJ90VHyP9DSMf/QkjH/0JIx/9CSMf/QkjH&#10;/0JIx/9C3o0AAMucAAC9pwAAsbAAAKa6AACcxAMAk88HAIrdDACF3x0Bft8sBXbeNwtv3kMTaN1N&#10;GmLcVSBd210mWNtlKlTabS5Q2nYyTdqANUraizdH2pc5RdqkO0PbtDxC3Mg8QtvlO0La9DpC2f46&#10;Q9j/OUPY/zlD2P85Q9j/OUPY/zlD2P850JYAAMGjAACyrAAAp7UAAJzAAACRygMAh9YHAIDpEQB5&#10;6SACcuksBWvpNgpk6T8PXulIFFnpURlV6FocUeliIE7payNL6XQlSOl9J0bpiCpD6ZMrQeqgLUDq&#10;ry4+68AuPezbLj3q7y496PwuPef/LT3n/y095/8tPef/LT3n/y095/8txZ8AALWpAACosQAAnLwA&#10;AJDHAACE0gEAet8GAHT0EwBt9CACZvQqBF/0NAha9T0LVPVFD0/1TBJM9VUUSfZdF0b2ZRhE9m4a&#10;QfZ3HD/3gR09940fO/eZIDn4piE4+LUiN/nIIjb54yI2+PMiNvf8Ijb3/CI29/wiNvf8Ijb3/CI2&#10;9/wit6YAAKmuAACcuQAAkMQAAIPPAAB32wAAb/YKAGf/EwFg/x0CWv8nA1T/MAVP/zgISv9ACkb/&#10;SAxD/08OQP9WDz3/XhA7/2USOP9uEzb/dxQ0/4IVMv+PFjD/mxcv/6kXLv+3GC3/yBgs/+EYLP/v&#10;GCz/7xgs/+8YLP/vGCz/7xgs/+8Yq6sAAJ61AACQwQAAgswAAHXZAABp5AAAYf8JAFv/EQBU/xkB&#10;Tv8iAkn/KwRE/zIFQP86Bjz/QQc5/0cINv9OCTP/VAox/1sLLv9iDCz/awwp/3UNJ/+ADiX/jQ4k&#10;/5oPI/+mECL/sxAh/8EQIf/QECH/0BAh/9AQIf/QECH/0BAh/9AQn7IAAJG+AACDygAAddYAAGfi&#10;AABb8QAAVP8GAE7/DgBI/xQBQv8cAj3/JAI5/ysDNf8yBDH/OAQu/z4FK/9DBSj/SQYl/08GI/9W&#10;ByH/XQce/2UIHP9vCBn/egkX/4cJFv+UCRX/nwoU/6oKFP+zChT/swoU/7MKFP+zChT/swoU/7MK&#10;k7sAAITHAAB10wAAZ+EAAFjoAABO+wAASP8AAEH/CgA7/xABNv8VATH/HAEt/yICKf8oAiX/LQIi&#10;/zIDH/84Axz/PQMa/0IDF/9IBBX/TgQT/1UEEf9dBQ//ZwUN/3IFDP99BQr/iQYK/5MGCf+cBgn/&#10;nAYJ/5wGCf+cBgn/nAYJ/5wG/z8qAv8/MAP/RDAD/0gzBP9JOQb/SEII/0ZNC/9FWw7/Q2kR/0F3&#10;E/9AhRX/P5EW/z6bGP8+pBj/PasZ/z2zGv89uhr/PcMa/zzMG/882xv/POcb/zzwG/88+Bv/Pf8b&#10;/z3/G/89/xv/Pf8a/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/Pf8Z/0AqAv9BLgP/Ry4D/0oxBP9MNwb/&#10;S0AI/0pLC/9IWQ//RmcR/0R1FP9Dghb/Qo8Y/0GZGf9Bohr/QKkb/0CxG/8/uBz/P8Ac/z/JHf8/&#10;1h3/P+Ud/z/vHf8/9x7/P/4d/z//Hf8//x3/QP8c/kD/G/5A/xv+QP8b/kD/G/5A/xv+QP8b/0Aq&#10;Av9DLAP/SSwD/00vBP9PNQb/UD4I/05JDP9MVg//SmQS/0hyFf9Hfxj/RosZ/0WWG/9Enxz/RKcd&#10;/0OuHv9DtR//Qr0f/0LGIP9C0SD/QuIh/0LtIf9C9SH/Qv0h/UL/IftD/yD6Q/8f+UP/HvlD/x75&#10;Q/8e+UP/HvlD/x75Q/8e/0EpAv9GKgP/TCkD/1EsBP9TMgb/VDwI/1RHDP9RUg//T2AT/01vF/9M&#10;fBn/Sogc/0mSHv9Imx//R6Mh/0erIv9GsiP/Rroj/0bDJP9FzSX/Rd4l/0XqJvxF9Cb5Rfwm9kX/&#10;JvVG/yT0Rv8j80f/IfNH/yHzR/8h80f/IfNH/yHzR/8h/0IoAv9JJwL/UCYD/1UoBP9YLwX/WjkI&#10;/1pEDP9XTxD/VVwU/1NqGP9Rdxv/T4Mf/06OIf9NlyP/TJ8l/0unJv9Krif/SrYp/km+Kv1JySr6&#10;SNkr90jnLPRI8izxSPss70n/Ku1K/yjsSv8n60v/JetM/yXrTP8l60z/JetM/yXrTP8l/0MoAv9N&#10;JAL/VCMD/1olA/9eLAX/YDYH/2BBC/9eTBD/W1cV/1lmGf9Xch7/VX4i/lOJJfxRkyj6UJsq+U+j&#10;LPdOqi72TbIv9Ey6MPNMxDLyS9Ez7kvkNOpK8DTnS/oz5U3/MORO/y3iT/8r4VD/KeFQ/ynhUP8p&#10;4VD/KeFQ/ynhUP8p/0YlAv9QIQL/WCAC/18hA/9kKgT/ZjMH/2Y9C/9lSBD/YlMV/2BhG/xdbSD4&#10;Wnkl9ViEKfNWjS3wVJYw7lKeM+1RpTXrUK036U61OedOvzvmTcw840zgPd9N7jzcT/k52VH/NdZS&#10;/zLUU/8w01T/LdNV/y3TVf8t01X/LdNV/y3TVf8t/0ojAv9UHgL/XBwC/2QfAv9pJwT/bDAG/206&#10;Cv9sRA/9ak8V+GdcHPNjaCLvYHQo611+LuhaiDPlV5E341WZOuBToD7eUqhA3FGxQdlQu0LWUMhD&#10;01DcRM9Q7EPMUvg/y1X/O8lX/zfIWP80x1n/MsZZ/zHGWf8xxln/McZZ/zHGWf8x/00gAv9XGwL/&#10;YBkC/2kdAv9vJQP/ci0F/3Q3CP1zQQ72cUsU8G5YHOpqZCTlZW4r4GF5M9xegjjYXIs801qUP9BY&#10;nELOV6NEy1WsRslVtUfHVMBJxVTQScJT5knAVvVFvln/QL1b/zy8XP85u13/Nbpd/zW6Xf81ul3/&#10;Nbpd/zW6Xf81/1AeAv9bGQH/ZBYB/20bAv90IgL/eCoE/3ozB/Z6PQzveEcT53VUG+FwXyXaa2ot&#10;02d0NM5kfTrKYYY/x1+OQsRdlkXBW55Iv1qmSrxZr0y6WLpNuFjITrZY3060WfBLs1z9RbJf/0Cy&#10;YP88sGH/ObBh/ziwYf84sGH/OLBh/ziwYf84/1IbAf9eFgH/aBQB/3IZAf95HwL/ficD+YAwBfCB&#10;OQrngEMR4HxQGtZ3WyTPcmYuyW1vNcRqeDvAZ4FAvGSJRLlikUi2YJlKs1+hTbFdqk+uXLRRrFzB&#10;Uqpc1FKoXetQqGD6Sahj/0SoZP9ApmX/PKZl/zumZf87pmX/O6Zl/zumZf87/1UZAf9hFAH/bBIB&#10;/3YXAf99HAH/gyMC9IYsBOqINQfhh0AO1oJMGc19WCTGd2ItwHNrNbtvdDy3bHxBs2mERq9njEms&#10;ZZRMqWOcT6ZipVGkYa9TomC8VaBgzVWeYOZUnmT3TZ9n/0efaf9Dnmn/P51p/z2daf89nWn/PZ1p&#10;/z2daf89/1cXAf9jEgH/bxEB/3kUAf+BGQH7hyAB74wnAuSOMAXajT0Mz4dKGMeCVSO/fV8tuXho&#10;NbN0cDyvcXhCq26ARqdsiEqkaZBOoGiYUZ1moVObZatVmGS4V5ZkyFiUZOFYlWj0UJZr/0qXbP9F&#10;lm3/QZZt/0CWbf9Alm3/QJZt/0CWbf9A/1kVAf9mEAH/chAA/30SAP+FFgD2jBsB6pEiAd+UKwPT&#10;kToLyYxHF8CHUyK5glwssn1lNa15bTyodXVCo3N9R6BwhEucboxOmWyVUpVrnlSSaahXkGm0WY5o&#10;w1mMaNxajWzyU49u/0yQcP9Hj3H/Q49x/0GPcf9Bj3H/QY9x/0GPcf9B/1sUAf9oDwD/dQ8A/4AR&#10;AP+JEwDykBcA5ZYcANmZJgLNlTgKxJBFFruLUSGzhlosrYJjNKd+azuhenJBnXd6Rpl1gUuVc4lP&#10;knGRUo5vm1WLbqVYiG2wWoZsv1uEbdVbhm/vVYhy/U6JdP9JiXT/RIh0/0OIdP9DiHT/Q4h0/0OI&#10;dP9D/10SAf9rDgD/eA4A/4MPAP2MEADtlBIA4JoVANOcJALImTYJv5RDFbaPTyCuilgrp4ZhM6GC&#10;aDucf3BBl3x3RpN5fkuPd4ZPi3WPUohzmFaEcqJYgXGuWn9xvFx9cdBcf3PsVoF2+0+DeP9Kg3j/&#10;RYJ4/0SCeP9Egnj/RIJ4/0SCeP9E/18RAf9tDAD/eg0A/4UNAPKPDQDnmA0A258OAM6fIgHEnTQI&#10;uphCFLKTTR+qj1Yqo4pfMpyGZjqXg21AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+d6BZe3arW3l1ulx3&#10;ds1ceHfqWHt6+lF9fP9LfXz/Rn18/0V9fP9FfXz/RX18/0V9fP9F/2EQAf9vCwD/fQsA9YgKAN+T&#10;CADYmwoA06IMAMmjHwG/oDIHtpxAE62XSx6lk1Qono9dMZiLZDmSiGs/jYVyRYiDekqEgIFOgH+K&#10;Unx9k1V4fJ1YdXupW3J6uFxxespccnzoWHV++VF3gP9Md4D/R3eA/0Z3gP9Gd4D/RneA/0Z3gP9G&#10;/2QPAP9yCQD/fwgA5YwFANiWBwDRngkAzqUKAMSmHQG6pC8GsaA+EaicSR2gmFMnmZRbMJOQYjiN&#10;jWk+iIpwRIOIeEl+hn9NeoSIUXaCkVVygZtYb4CnWmx/tVxrgMhca4HlWW6D91JxhP9NcoT/SHKE&#10;/0dyhP9HcoT/R3KE/0dyhP9H/2YNAP91BwD2gwUA3I8DANKYBgDMoQcAyKgIAL+pGgC1qC0FrKQ8&#10;EKSgRxucnVEllJlZL46WYDaIk2c9gpBuQ32Odkh5jH1MdIqFUHCIj1Rsh5lXaYalWWaGs1tlhsVb&#10;ZYbjWWiI9lJriv9NbIr/SGyJ/0dsif9HbIn/R2yJ/0dsif9H/2kLAP94BADlhwAA1pIDAM2cBQDG&#10;pAYAwasGALmtFwCwrCsEp6k6Dp+mRRmWok8jj59XLYicXzWCmWY7fZdsQXiVc0Zzk3tLbpGDT2qP&#10;jVJmjpdVY42jWGCNsVlfjcNaXo3gWGKP9VJkkP9NZpD/SGaP/0dmj/9HZo//R2aP/0dmj/9H/2wI&#10;AP58AADeigAA0JYCAMifBADApwQAua4DALKyFACqsSgDoa83DJmsQxeRqE0hiaVVKoKjXDJ8oGM5&#10;d55qPnKccURtmnlIaJmBTGSXi1BglpVTXZaiVVqVsFdZlcFXWJXeVluW81Bdl/9MX5f/R2CW/0Zg&#10;lv9GYJb/RmCW/0Zglv9G/3ADAOuBAADWjwAAypoBAMGjAwC5qgIAsbIBAKq3EQCjtyQCm7U0CpOy&#10;QBSKr0oeg61TJ3yrWi52qGE1cKdoO2ulb0Bno3dEYqJ/SF6hiUxaoJRPV5+gUVSfrlNTn8BTUp/d&#10;UlWf805XoP9KWaD/Rlmf/0VZn/9FWZ//RVmf/0VZn/9F/3UAAOCGAADPkwAAxJ8BALqnAQCxrgAA&#10;qbYAAKG9DQCbvSABlLwxB4u6PRCDt0gafLVQInWzWCpvsl8warBmNmWvbTtgrXU/XKx+Q1irh0dV&#10;qpNKUaqfTE+qrk1NqsBNTarcTU6q8klQqv5GUqn/Q1Kp/0JSqf9CUqn/QlKp/0JSqf9C8nwAANeM&#10;AADImQAAvaMAALKrAACpsgAAoLsCAJfECQCSxRsAi8QsBIPCOgx7wUQVdL9OHW69ViRovF0qY7tk&#10;MF+6bDRauXQ5Vrh8PFO3hz9Pt5JCTLafREq2rUZItsBGSLfdRUm28kNKtf9BS7X/Pku0/z1LtP89&#10;S7T/PUu0/z1LtP894oMAAM2SAADBnwAAtKcAAKqvAACguAAAlsADAIzKBwCGzRQAgc0mAnrMNQhz&#10;y0EPbMpKF2bJUx1hyFsjXMdiKFjGaixUxnIwUMV8M03FhjZKxJI5R8SfO0XErjxExcE8Q8XfPETE&#10;8ztEw/85RcL/N0XB/zdFwf83RcH/N0XB/zdFwf831YsAAMWaAAC3pAAAq6wAAKC0AACWvgAAi8cE&#10;AIHQCAB42Q4AddkgAW/YLwRp2DwJY9ZGEF7WUBVZ1VgaVdRgH1HUaCJO1HEmS9N7KUjThStF05Iu&#10;QtSfL0HUrzA/1cIxP9XhMD/T8jA/0v0vP9H/Lj/Q/y4/0P8uP9D/Lj/Q/y4/0P8uypQAALuhAACt&#10;qQAAorEAAJa7AACLxAAAgM0DAHXYCABv5BEAauQgAWTkLQNe5DgHWeRBC1XkSw9R5FQSTeRdFkrk&#10;ZRhH5G4bReR3HULkgh9A5I4hPuWbIzzlqiQ75rwkOubTJDnl7iQ54/ojOeL/JDni/yQ54v8kOeL/&#10;JDni/yQ54v8kv54AAK+mAACjrgAAl7gAAIrCAAB+zAAAc9YCAGnlCQBk7xQAX/AgAVnwKwNU8DUF&#10;T/A+B0vxRgpH8U4MRPFXDkLxXxA/8mcSPfJwFDryexU484cWNvOUGDX0ohkz9LEZMvXFGjH14hox&#10;9PEZMfH+GTHx/xkx8f8ZMfH/GTHx/xkx8f8ZsqQAAKWrAACYtgAAi8AAAH7KAABx1QAAZd4AAF71&#10;CgBZ/BMAU/weAU78JwJK/TADRf05BUH9QAY+/kgHO/5PCTj/Vwo2/14LM/9nDDH/cA0u/3wOLP+J&#10;Dyv/lhAp/6QQKP+0ESf/xxEn/+ERJv/yESb/9hEm//YRJv/2ESb/9hEm//YRp6kAAJmzAACLvgAA&#10;fskAAHDTAABk3gAAWOcAAFL/CQBN/xEAR/8ZAUP/IgE+/yoCOv8yAzf/OQMz/z8EMP9GBS3/TQUr&#10;/1QGKP9bByb/Ywcj/20IIf95CR//hwke/5UKHf+jChz/sQob/8ALGv/WCxr/3wsa/98LGv/fCxr/&#10;3wsa/98Lm7EAAI28AAB+xwAAcNIAAGPeAABV5AAAS/UAAEb/BQBA/w4AO/8UADf/GwEz/yMBL/8p&#10;Aiv/MAIo/zUCJf87AyL/QQMf/0cDHf9OAxr/VQQY/14EFf9oBRP/dAUR/4IFEP+QBhD/nQYP/6kG&#10;Dv+1Bg7/ugYO/7oGDv+6Bg7/ugYO/7oGjroAAH/FAABw0QAAYt4AAFTlAABG6wAAP/4AADn/AAA0&#10;/wkAL/8OACv/FAAn/xoBI/8hAR//JQEc/yoBGf8vARb/NAIU/zoCEf9AAhD/RgIO/04CDP9WAgn/&#10;YAMH/2wDBP94AwP/hgMC/5EDAf+dAwH/oQMB/6EDAf+hAwH/oQMB/6ED/zYtAv85LgL/Pi4D/0Ay&#10;A/9AOAT/PkEG/zxMCP86Wgr/OGgM/zZ2Dv81gw//NI8Q/zOZEf8zoRH/M6kS/zKwEv8ytxL/Mr8S&#10;/zLIE/8y0xP/MuMT/zLtE/8y9hL/M/4S/zP/Ev8z/xL/M/8R/zP/Ef8z/xD/M/8Q/zP/EP8z/xD/&#10;M/8Q/zYtAv87LAL/QCwD/0MvA/9DNQT/Qj4G/0BKCP8+Vwv/PGUN/zpzD/84gBD/N4wR/zeWEv82&#10;nxP/NqcT/zauFP82tRT/NrwU/zXFFf810BX/NeAV/zbrFf829BX/Nv0U/zb/FP82/xT+N/8T/jb/&#10;E/02/xL9Nv8S/Tb/Ev02/xL9Nv8S/zcsAv8+KgL/QyoC/0YtA/9HMgT/RjwG/0VICP9DVQv/QWIN&#10;/z9wEP89fRH/PIkT/zuTFP87nBX/OqQW/zqrFv86shf/OrkX/znCF/85zBf/Od0Y/znpGP858xj/&#10;OvsY/Dr/F/o6/xf5Ov8W+Dr/Fvg6/xX4Ov8V+Dr/Ffg6/xX4Ov8V/zkrAv9BJwL/RicC/0opA/9L&#10;LwT/TDkG/0tFCP9IUQv/Rl4O/0RsEf9CeRP/QYUV/0CPF/9AmBj/P6AY/z+nGf8+rhr/PrYa/z6+&#10;G/8+yBv/PdYc/j3mHPs+8Rz4Pvoc9T7/HPM+/xryP/8Z8T//GfE//xjxP/8Y8T//GPE//xjxP/8Y&#10;/z0oAv9FJAL/SiMC/04lA/9RLAT/UjYG/1FBCP9PTQz/TFoP/0pnEv9IdBX/R4AX/0aLGf9FlBv/&#10;RJwc/0OkHf5Dqx79QrIf/EK6IPpCxCD5QtAh9kHiIfJC7iLvQvki7UL/IOtD/x/qQ/8d6UT/HOhE&#10;/xvoRP8b6ET/G+hE/xvoRP8b/0AlAv9IIQL/TyAC/1MhAv9XKQP/WTMF/1g+CP9WSQz/UlUQ/1Fj&#10;FP9Pbxf+TXsa+0uGHflKjx/3SZgh9kifIvRHpiTzR64l8Ua2JvBGvyfvRcso7EXeKehF7CnlRvgo&#10;4kf/JuFI/yTfSf8i3kn/IN1J/x/dSf8f3Un/H91J/x/dSf8f/0MiAv9MHgH/UxwC/1keAv9dJgP/&#10;XzAE/186B/9dRQv/WlAQ/VheFfhVahn1U3Yd8lGAIe9PiiTtTZMm60yaKelLoivnSqks5UmxLuRI&#10;uy/iSMcx4EjZMdxI6jHYSfYu1Ev/K9JM/ynQTf8mz07/Jc5O/yPOTv8jzk7/I85O/yPOTv8j/0cf&#10;Af9QGgH/VxgB/14cAf9jIwL/ZiwE/2Y2Bv9kQQr6YkwP9F9ZFe9cZRvrWXAg51Z7JeRUhCnhUY0t&#10;3lCVMNxPnTLZTqUz1k2tNdNNtzbRTMI3z0zROMxM5jjJTfQ1x0//McVR/y7EUv8rw1P/KcJT/yfC&#10;U/8nwlP/J8JT/yfCU/8n/0ocAf9UFwH/XBUB/2MZAf9pIAL/bCkD/20yBflsPQnyaUcO62ZUFeVj&#10;YBzgX2si21x1KNZZfy3SV4gwz1WQM8xUmDbKU6A4x1KnOsVRsDvDULs8wVDJPb9Q3z28UfA7ulP8&#10;N7lV/zO4V/8vt1j/LbdY/yu3WP8rt1j/K7dY/yu3WP8r/00aAf9XFAH/YBIB/2gXAf9uHQH/ciUC&#10;+3MuA/JzOAfpcUMN4m5QFNtpXBzTZWYkzmJwKslfei/GXIIzw1uKNsBZkjm9WJo7u1aiPrhVqz+2&#10;VbVBtFTCQrJU1EKwVepBrlf5PK5Z/zetW/8zrVz/MK1d/y6tXf8urV3/Lq1d/y6tXf8u/1AXAf9a&#10;EgH/ZBAA/20UAP9zGgH/dyEB9HkpAup6MwXieD8K2XRME89wWBzJa2IkxGhsK79ldTC7Yn01uGCF&#10;OLVejTyyXJU+r1udQa1apkOrWa9EqVm8RadYzEakWOVGpFv2QKNe/zujX/83o2D/M6Nh/zGjYf8x&#10;o2H/MaNh/zGjYf8x/1MVAf9dEAD/aA8A/3ASAP93FgD7fBwB7n8kAeSALQPafzsIz3pJEsd1VBvB&#10;cV8ku21oK7ZqcDGyZ3k2r2WAOqtjiD2oYZBApmCYQ6NeoUWgXqtHnl23SJxdxkmaXN9Jml/yRJpi&#10;/z6aY/85m2X/Nptl/zObZf8zm2X/M5tl/zObZf8z/1UTAf9gDgD/aw4A/3QQAP97EgD1gRcA6IQe&#10;AN6HJwHRhDcHyH9GEcB7URu5dlsjtHJlK69vbTGqbHU2p2p8OqNohD6gZoxBnWSURJpjnUeXYqdJ&#10;lWGyS5NhwUyRYdhMkWPvR5Jl/UGSZ/88k2n/OJNq/zWTav81k2r/NZNq/zWTav81/1cRAf9jDQD/&#10;bgwA/3cOAP9/DwDwhREA44kWANaLIwHLiDUGwoRDELqATxqze1kjrXdiKqh0ajGjcXE2n255O5xs&#10;gT+YaohClWmRRZJnmkiPZqNKjWWvTIplvU2JZdFOiWfsSopp+0OLa/8+jG3/Ooxu/zeMbv83jG7/&#10;N4xu/zeMbv83/1kQAP9lCwD/cQsA/3oLAPGCDADoiQ0A3Y4OAM+PIAHGjTIGvYlBD7WETRmugFYi&#10;p3xfKqJ4ZzCddW82mXN2OpVxfT+Sb4VCjm2ORotslkmIaqBLhWqsTYNpuk+BacxPgWroTINt+UWE&#10;b/8/hXD/O4Zx/ziGcf84hnH/OIZx/ziGcf84/1sPAP9nCAD/cwgA830IAN6GBwDZjAkA1ZELAMqS&#10;HgDBkDAFuI0/DrCIShiphFQhooBdKZ19ZTCYemw1k3dzOo91ez6Mc4JCiHKLRoVwlEmCb55Mf26p&#10;Tnxtt097bclQem7mTXxx+EZ+c/9Bf3T/PYB1/zqAdf86gHX/OoB1/zqAdf86/10OAP9qBgD/dgYA&#10;5IADANmJBgDSjwgAz5QKAMWWGwC8lC4Es5E9DauNSBekiFIgnoVbKJiBYy+Tfmo1jnxxOYp6eD2G&#10;eIBCg3aIRX91kUl8c5tMeXKnTnZytVB0csZQdHLjT3Z19kd4d/9Cenj/Pnt5/zp7ef86e3n/Ont5&#10;/zp7ef86/18MAP9sBAD1eQIA3oMCANOLBQDNkgcAyZcIAMCZGQC3mCwDr5U7DKeRRxafjVAfmYlZ&#10;J5OGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXl6j0l2eJlMc3elTnB3slBud8RQbXfgT3B59Uhye/9D&#10;dHz/PnV9/zt1ff87dX3/O3V9/zt1ff87/2EKAP9vAgDofAAA2YYBAM+OBADIlQYAw5oGALucFgCz&#10;nCoDqpk5C6KVRRSbkU4dlI5XJo6LXy2JiGYzhIZtOICEdD17gntBd4CERXR/jUhwfZdLbXyjTmp8&#10;sE9ofMFQZ3zdUGp+80ltgP9DboH/P2+B/zxvgf88b4H/PG+B/zxvgf88/2QIAP9yAADhfwAA04kB&#10;AMqSAwDDmAQAvZ4EALagEwCuoCcCpZ02CZ2aQxOWl00cj5NVJImRXSuEjmQxf4xrN3qKcjt2iHlA&#10;coaCRG6Fi0dqg5VKZ4KhTWSCrk9igr9PYYLaT2SE8klmhf9DaIb/P2qG/zxqhv88aob/PGqG/zxq&#10;hv88/2cEAPZ2AADcggAAzo0AAMWVAgC+nAMAt6ECAK+kEQCopCQCoKI0CJifQBGRnEoaiplTIoSX&#10;Wyl+lWIweZJpNXWQcDpwj3c+bI1/QmiMiUZlipNJYYmfS16JrE1dib1OXInWTV6K8Ehgi/5DYov/&#10;P2OM/zxjjP88Y4z/PGOM/zxjjP88/2oAAOZ6AADVhgAAyZEAAMCZAQC4nwEAsKUAAKipDgCiqSEB&#10;mqgxBpOlPg+Lo0gYhKBRIH6eWSd4nGAtc5pnMm+YbjdqlnU8ZpV9P2KUh0NfkpFGW5KdSVmRq0pX&#10;kbtLVpHTS1eS70dakv1CXJP/Pl2T/ztdk/87XZP/O12T/ztdk/87/24AAOB+AADOiwAAxJUAALqd&#10;AACxowAAqakAAKGuCwCbrx0BlK4uBIysOwyFqkYVfqhOHHimViNypF0qbaJkL2mhazRkn3M4YJ57&#10;PFydhT9ZnI9CVZucRVObqkdRm7pHUJvRR1Gb7kRTm/xAVZv/PFab/zpWm/86Vpv/Olab/zpWm/86&#10;8XQAANmDAADIkAAAvpoAALOhAACqpwAAoa4AAJe1BgCSthgAjLUqA4W0Nwl+skIRd7BMGHGuVB9s&#10;rVslZ6tiKmKqaS9eqXEzWqh6N1angzpTpo49UKabQE2lqUFLpbpCS6bRQkul7T9Npfw8TqT/OU+k&#10;/zdPpP83T6T/N0+k/zdPpP835HoAAM+JAADClQAAtp8AAKylAACirAAAmLMAAI67AgCIvRIAg70l&#10;AXy8MwZ2uz8Nb7pJFGq4URplt1kfYLZgJFy1ZylYtG8sVLN4MFGzgjNNso02SrKaOEixqDpGsrk6&#10;RbLROkax7TlHsPw2R7D/NEiv/zNIr/8zSK//M0iv/zNIr/8z24IAAMeQAAC7nAAArqMAAKSqAACZ&#10;sQAAj7kAAITAAwB7xg0AeMYeAHPGLgNtxToIZ8RFDmLDThNdw1YYWcJeHVXBZiFRwW4kTsB3KEvA&#10;gStIv4wtRb+aL0O/qDFBv7oxQcDSMUG+7jBBvf0vQbz/LkG8/y1BvP8tQbz/LUG8/y1BvP8tzooA&#10;AL+YAACxoAAApqgAAJuwAACQuAAAhb8AAHrHBABvzwkAa9EVAGfRJgFj0TQEXtBACFnQSgxVz1MQ&#10;Uc9bFE7PYxhLzmsbSM51HkXOfyBCzowiQM6ZJD7OqCY8zromPM/UJjzN7yU7zPslO8v/JTvK/yU7&#10;yv8lO8r/JTvK/yU7yv8lw5MAALWeAACopgAAna4AAJG2AACFvwAAeccAAG/OBABk1gkAXt4RAFve&#10;IABX3i0CU986BFDfRAZM304JSd9XDEbfXw9D32gRQd9xEz7ffBU834kXOuCWGTjgpRo34LcaNuHN&#10;Gjbf7Bo13vkaNN3/GzTc/xs03P8bNNz/GzTc/xs03P8buZwAAKqkAACeqwAAkrUAAIW+AAB5xwAA&#10;bc8AAGLWAwBY4QgAVeoTAFHrIABN6ysBSes1AkXsPgRC7EcFP+xPBz3tWAk67WAKOO1qDDbudA0z&#10;7oAOMu6ODzDvnRAu760RLfDAES3w3hEs7vERLOz+ESzr/xAs6/8QLOv/ECzr/xAs6/8QraIAAKCp&#10;AACTswAAhr0AAHnGAABszwAAYNgAAFXeAABO8woASvcTAEb4HQBD+CcBP/gwAjv5OAI4+UADNfpH&#10;BDP6TwUw+1cFLvtfBiv8aQcp/HQIJ/yCCSX9kAkk/aAKI/6wCiL+xAsh/+ALIf3yCiD8/Aog/PwK&#10;IPz8CiD8/Aog/PwKoqcAAJWxAACHuwAAecYAAGzPAABf2QAAUt8AAEjoAABD/wgAP/8QADv/GQA3&#10;/yEANP8pATD/MAEt/zcCKv8+Aif/RAIl/0sDIv9TAyD/XAMd/2YEG/9yBBn/gAUX/48FFv+fBhX/&#10;rwYU/8AGFP/WBhP/6QYT/+kGE//pBhP/6QYT/+kGl68AAIi6AAB6xQAAbM8AAF7aAABQ4AAAROYA&#10;ADz1AAA3/wQAM/8NAC//EwAr/xoAKP8hACX/JwEh/y0BHv8yARv/OAEZ/z8BFv9GAhT/TQIR/1YC&#10;EP9gAg7/bAIM/3sDC/+LAwr/mgMK/6gDCf+1Awj/wgMI/8IDCP/CAwj/wgMI/8IDirgAAHvDAABs&#10;zgAAXtsAAE/iAABC5wAANuwAADH/AAAs/wAAJ/8HACP/DgAg/xIAHP8YABj/HQAV/yEAEv8mABD/&#10;LAEO/zEBDf83AQr/PgEI/0YBBf9PAQH/WQEA/2YBAP90AQD/ggIA/5ACAP+cAgD/pgIA/6YCAP+m&#10;AgD/pgIA/6YC/y4vAv8zLAL/Ny0C/zgwAv83NgP/ND8E/zFLBv8vWAf/LGYI/yp0Cf8pgQr/KI0L&#10;/yiXC/8onwv/KKYM/yetDP8ntAz/J7sM/yfEDP8nzgz/KN4L/yjpC/8o8wv/KPsL/yj/Cv8p/wr/&#10;Kf8K/yn/Cv8o/wr/KP8K/yj/Cv8o/wr/KP8K/zAtAv82KgL/OSoC/zsuAv86NAP/ODwE/zZJBv8z&#10;Vgf/MWMJ/y9xCv8tfgv/LYoM/yyUDP8snA3/LKQN/yyrDf8ssQ3/LLkN/yvBDf8syw3/LNoN/yzn&#10;Df8s8Q3/LPoN/yz/DP4t/wz9Lf8M/S3/DP0s/wv9LP8L/Sz/C/0s/wv9LP8L/zIrAf85KAL/PSgC&#10;/z8qAv8+MAP/PToE/zxGBv85Uwj/N2AJ/zVtC/8zegz/MoYN/zGQDv8xmQ7/MaEP/zGoD/8wrg//&#10;MLUP/zC9EP8wxxD/MNQQ/zDkEP8x7xD+MfkP+zH/D/kx/w/4Mf8O9zH/Dvcx/w72Mf8O9jH/DvYx&#10;/w72Mf8O/zUoAf88JQH/QCQC/0MnAv9DLAP/RDcE/0JDBv9ATwj/PVwK/ztpDP85dg3/OIIP/zeM&#10;EP83lRH/Np0R/zakEv82qxL/NrIT/zW6E/81wxP/Nc8T/DXhE/k27RP2NvcT8zb/E/E2/xLwNv8S&#10;8Df/Ee83/xHvN/8Q7zf/EO83/xDvN/8Q/zklAf9AIQH/RSAB/0ciAv9JKQL/SjQE/0k/Bf9GSwj/&#10;RFgK/0JlDf9AcQ//Pn0R/z2HEv89kRT+PJkV/TygFfw7pxb6O64X+Tu2F/g7vxf2O8oY9DvcGPA7&#10;6hjtO/YY6jv/F+g8/xfnPP8W5j3/FeU9/xTlPf8U5T3/FOU9/xTlPf8U/z0iAf9EHgH/SRwB/00e&#10;Af9QJgL/UTAD/1A7Bf9ORgj/S1ML/0hgDv9GbBH7RXgT+ESCFfZDjBf0QpQY80GcGfFBoxvvQKob&#10;7kCyHO0/ux3rP8Ye6T/VHuU/6B/iQPQe30D+Hd1B/xvbQv8a2UL/GNhC/xfYQv8X2EL/F9hC/xfY&#10;Qv8X/0AfAf9IGgH/ThgB/1IbAf9WIwL/WCwD/1c3BP9VQgf/Uk0L+VBaDvVNZxLxTHIW7kp9GOtI&#10;hhvpR48d50aXH+VFniDjRKYi4USuI+BDtyTeQ8Il3EPQJtdD5SbTRPMk0EX+Is1G/yDMR/8eykf/&#10;HMlI/xvJSP8byUj/G8lI/xvJSP8b/0QbAf9MFgH/UhQB/1gYAf9dHwH/XygC/14yA/1dPQb2WkkK&#10;8FdVD+pVYhPmUm0Y4lB3HN9OgR/cTIoi2UuSJNVKmibTSaEo0UmpKc9IsirNSLwry0jJLMhI3yzF&#10;SO8rwkr8KMBL/yW/TP8ivk3/IL1N/x+9Tf8evU3/Hr1N/x69Tf8e/0cYAf9PEwH/VhEA/14VAP9i&#10;HAH/ZSQB/mUtAvRkOAXtYUMJ5l9RDuBcXRTaWGga1FZyHtBUeyLMUoQmylCMKMdPlCrFTpssw06j&#10;LsFNrC+/TLYwvUzCMbtM0zK4TOkxtk74LbRQ/yqzUf8ns1L/JLJS/yKyUv8islL/IrJS/yKyUv8i&#10;/0oVAf9TEQD/Ww8A/2ISAP9oFwD/ah8B9msoAexrMgPkaT4H3GZMDdNiWBTNX2MbyFxtIMRadiTB&#10;WH4ovlaGK7tVji65U5YwtlKeMrRSpjOyUbA1sFG8Nq5QyzesUOM3qlL0M6lU/y6oVv8rqFf/KKhX&#10;/yWoV/8lqFf/JahX/yWoV/8l/00TAP9WDgD/Xw0A/2cQAP9sEwD7cBkA73EiAeRxLALbcDoF0WxI&#10;DMloVBTDZV8bvmJoIbpfcSa2XXkqs1uBLbBaiTCuWJEzq1eZNalWoTenVqs4pVW2OqNVxTuhVd07&#10;n1bwN59Y/jKfWv8unlv/K55c/yieXP8onlz/KJ5c/yieXP8o/1ARAP9ZDAD/YwwA/2sNAP9wEAD1&#10;dBMA6HYaAN13JQHRdjYEyHJEDMFuUBS7a1sbtmdkIbFlbSetYnUrqmB8L6dfhDKkXYw0olyUN59b&#10;nTmdWqY7mlmxPZhZvz6XWdM+lVrsO5Vd+zWWXv8xll//LZZg/yqWYP8qlmD/KpZg/yqWYP8q/1IP&#10;AP9cCgD/ZgkA/24KAPZ0DADveA4A4XsSANR8IADKezMEwXdBC7p0TRO0cFgbrmxhIalqaSemZ3Er&#10;omV4L59kgDOcYog2mWGQOJZfmTuUXqI9kV6tP49du0CNXc1BjF7oP41h+TiNYv8zjmT/MI5k/yyO&#10;Zf8sjmX/LI5l/yyOZf8s/1UOAP9fBgD/aQYA9HIGAOJ4BgDbfAkA2X8MAM2BHQDEfzADu3w/CrR4&#10;SxKtdVUaqHFeIaNuZiafbG4rm2p1L5hofTOVZ4Q2kmWMOY9klTyMY58+iWKqQIdht0KFYclChGLk&#10;QYVk9zuGZv81h2f/MYdo/y6Haf8th2n/LYdp/y2Haf8t/1cMAP9hBAD+bAMA5HUBANt7BQDTgAgA&#10;0IMKAMeFGgC+hC0DtoE8Ca99SBKoeVIZonZbIJ1zYyaZcGsrlW5yL5FteTOOa4E2i2mJOohokjyF&#10;Z5w/gmanQYBmtEN+ZsVEfGbhQ35o9Tx/av83gGv/M4Fs/y+BbP8vgWz/L4Fs/y+BbP8v/1kLAP9j&#10;AQD0bwAA33gAANR/BADOgwYAyocIAMKIGAC5hysCsYU6CKqBRhGjflAYnXpZH5h3YSWTdWgqj3Nv&#10;L4txdzOIb342hW6GOoJsjz1/a5lAfGqlQnlqsUR3asJEdmrdRHhs8z55bv84em//NHtw/zB8cP8w&#10;fHD/MHxw/zB8cP8w/1sIAP9mAADncgAA2nsAAM+CAwDJhwUAxIoGALyMFQC0iygCrIk4B6WFRBCe&#10;gk4YmH9XHpN8XySOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJdAdm+iQnNur0RxbsBFcG7ZRXJw&#10;8T9zcv85dXP/NXZ0/zF2dP8xdnT/MXZ0/zF2dP8x/10GAP9pAADidAAA1H0AAMuFAgDEigQAv40F&#10;ALePEwCwjyYBqI01B6CKQg6ahkwWk4NVHY6BXSSJfmQphXxrLYF6cjJ9eHk1eneCOXZ2izxzdZVA&#10;cHSgQm1zrURrc71FanPVRWx070Budv46b3f/NnF4/zJxeP8xcXj/MXF4/zFxeP8x/18CAPdsAADe&#10;dwAA0IEAAMeIAQDAjQMAuZEDALKTEQCrkyMBo5EzBpyOQA2Vi0oVj4hTHImGWyKEg2IogIFpLXx/&#10;cDF4fnc1dHyAOHF7iTxuepM/a3meQmh4q0RmeLtFZHjRRWZ57kBoe/06anv/Nmt8/zJrfP8ya3z/&#10;Mmt8/zJrfP8y/2EAAOpvAADZegAAzIQAAMOLAAC7kQEAtJUBAKyXDgCllyEBnpYxBZeTPgyQkEgU&#10;io5RG4SLWSF/iWAne4dnK3eFbjBzhHU0b4J9N2uBhztogJE+ZX+cQWJ+qUNgfrlEX37PRGB/7EBi&#10;gPw6ZID/NmWB/zNmgf8yZoH/MmaB/zJmgf8y/2QAAOVyAADTfgAAx4cAAL6PAAC2lQAArpkAAKab&#10;DACgnB4AmZsuBJKZOwqLlkYShZRPGX+RVx96j14ldY5lKnGMbC5tinMyaYl7NmaIhDliho89X4Wa&#10;P1yFqEFahbdCWYXMQlqF6j9chvs6Xob/Nl+H/zJfh/8yX4f/Ml+H/zJfh/8y/WgAAOB2AADNggAA&#10;wowAALmTAACwmQAAqJ0AAJ+gCQCZoRoAk6ArA4yfOAiFnUMQf5pMF3mYVB10l1wicJVjJ2uTaixn&#10;knEwZJF5M2CPgjdcjo06WY2ZPVeNpj9UjbZAU43LQFSN6T1Wjfo5V43/NVmO/zJZjv8xWY7/MVmO&#10;/zFZjv8x7W0AANl7AADIhwAAvZAAALSYAACqnQAAoaEAAJemBACRpxUAjKcnAoWmNQZ/pEANeaJK&#10;FHOgUhpun1kfaZ1gJGWcZyhhm28sXpp3MFqYgDNWl4s2U5eXOVGWpTtPlrQ8TpbJPE6W6DpPlvk2&#10;UZb/M1KW/zBSlv8wUpb/MFKW/zBSlv8w5nIAANCAAADCjAAAuJYAAK2cAACjoQAAmaYAAI6tAACI&#10;rhEAg64iAX2tMQR3rD0KcqpHEGypTxZnqFcbY6deH1+mZSRbpG0nWKR1K1Sjfy5RookxTqGWNEuh&#10;pDZJobQ2SKHIN0ig5zVJoPkySp//MEuf/y5Ln/8tS5//LUuf/y1Ln/8t3XkAAMmGAAC8kgAAsZoA&#10;AKagAACcpgAAkawAAIayAAB9tg0AebYdAHW2LAJvtTkGarRDC2WzTBFgslQWXLFbGliwYx5Vr2sh&#10;Ua9zJU6ufShLrYgqSK2VLUWtoy5ErbMvQ63IL0Ks5y9Dq/ktRKv/K0Sq/ylEqv8pRKr/KUSq/ylE&#10;qv8p0YAAAMGNAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAH24AABxvgYAbr8VAGq/JgFmvzMDYb4/B12+&#10;SAtZvVEPVb1ZE1G8YBdOvGgaS7txHUi7ex9FuociQrqUJEC6oiY+urMmPbrIJj266CY9uPklPbf/&#10;JD22/yM9tv8jPbb/Iz22/yM9tv8jx4gAALmVAACsnQAAoaQAAJarAACKsgAAf7kAAHO/AQBoxgUA&#10;YMoOAF7KHQBbyiwBV8o4A1TKQwVQykwITclVC0rJXQ5HyWYRRMlvFEHJeRY/yIUYPMiTGjrIohs5&#10;ybMcOMnJHDjI6Bw3x/kcN8X/HDbE/xw2xP8cNsT/HDbE/xw2xP8cvpEAALCbAACkowAAmKoAAIyy&#10;AACAuQAAdMAAAGjHAABdzQUAU9MKAE/XEgBN2CIAS9gwAEnYPAJG2EYDRNlPBEHZWAY/2WEIPNlr&#10;CjrZdgw32YIONdqQDzTaoBAy2rERMdvHETHa5xEw2PYSMNb/Ey/U/xMv1P8TL9T/Ey/U/xMv1P8T&#10;s5oAAKahAACaqQAAjbEAAIC6AAB0wQAAaMkAAFzPAABS1QMASNwIAEXlEgBD5R4AQeYqAD7mNQE7&#10;5z4BOedHAjfnUAM06FkEMuhiBTDobQYu6XkHLOmHCCvqlgkp6qcKKOq6Cifr1gon6fAKJ+f9CSbm&#10;/wom5v8KJub/Cibm/wom5v8KqKAAAJynAACPsAAAgrkAAHTCAABoygAAW9EAAE/XAABF3QAAPu4J&#10;ADzyEQA58xsANvMlADT0LgAx9DcBLvU/ASz1RwEp9k8CJ/ZXAiX3YQMj92wDIfh6BB/4iQQe+ZoF&#10;HPmrBRv6wAUa+t4FGvnyBRr3/QUZ9v8FGfb/BRn2/wUZ9v8FnqYAAJGvAACDuQAAdcIAAGfLAABa&#10;0wAATdoAAELfAAA45QAANfsHADH/DwAu/xYAK/8fACn/JgAl/y0AI/80ACD/OwEe/0MBG/9LARn/&#10;UwEW/10CFP9qAhL/eAIR/4gCEP+aAhD/qwMO/74DDv/VAw7/7QMO//ADDv/wAw7/8AMO//ADk64A&#10;AIS4AAB2wgAAZ8wAAFrVAABM3AAAP+EAADXmAAAt9AAAKv8CACb/CwAj/xEAIP8XAB3/HQAZ/yMA&#10;Fv8pABT/LwAS/zUAEP89AA7/RQEM/04BCv9YAQf/ZQEF/3QBA/+FAQL/lgEB/6YBAP+1AQD/xgEA&#10;/8oBAP/KAQD/ygEA/8oBhrcAAHfBAABozAAAWtcAAEveAAA+5AAAMukAACftAAAj/wAAH/8AABv/&#10;BQAX/wwAFP8QABH/FAAP/xgADf8dAAv/IgAI/ygABf8uAAL/NQAA/z0AAP9HAAD/UgAA/14AAP9t&#10;AAD/fgEA/44BAP+bAQD/qQEA/6sBAP+rAQD/qwEA/6sB/yotAf8uKwH/MCsB/zAuAv8uNQL/KT0D&#10;/yVJBP8jVwT/IWQF/x9yBv8dfwb/HYoG/x2UBv8dnAf/HKMH/xyqB/8csQf/HLgG/xy/Bv8cyQb/&#10;HNYG/x3lBv8d7wb/HfkF/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/ywrAf8w&#10;KAH/MygB/zMrAv8xMQL/LToD/ytHBP8oVAX/JmEF/yRvBv8ifAf/IocH/yKRB/8hmQf/IaEI/yGn&#10;CP8hrgj/IbUI/yG8CP8hxgf/IdEH/yHiB/8i7Qf/IvcH/yL/Bv0i/wb8Iv8G/CL/Bvwi/wb7Iv8G&#10;+yL/Bvsi/wb7Iv8G/y4oAf8zJQH/NiUB/zcnAf81LQL/NDgD/zJEBP8vUQX/LF4G/yprB/8pdwf/&#10;KIMI/yeNCP8nlgn/J50J/yekCf8nqwn/J7IJ/ye5Cf8nwgn/J80J/yfeCf8n6wn8J/YI+Sj+CPco&#10;/wj2KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj1KP8I/zIlAf83IgH/OiEB/zsjAf87KQL/OzQC/zlA&#10;BP82TQX/NFoG/zFmB/8wcwj/Ln8J/y6JCv8ukgr/LZkL/y2hC/8tpwv/La4L/y21DP8tvgz+LckM&#10;+y3ZDPgt6Av0LvQL8S7+C+8u/wvuLv8L7S7/C+wu/wrsLv8K7C7/Cuwu/wrsLv8K/zUiAf87HgH/&#10;Px0B/0AfAf9CJgH/QjEC/0A8A/8+SAX/O1UG/zliCP83bgr/NnkL/zWEDP00jQ38NJUN+jScDvkz&#10;ow73M6oP9jOyD/Uzug/zM8UP8jPSD+4z5Q/qNPIP5zT9D+U0/w/kNP8O4jX/DuI1/w3hNf8N4TX/&#10;DeE1/w3hNf8N/zkeAf8/GgH/QxgB/0YaAf9JIwH/SS0C/0g4A/9FRAX/Q1AH/0BdCfs+aQv4PXQN&#10;9Tx/DvM7iA/xO5AQ7zqYEe06nxLsOaYT6jmuE+k5thTnOcEU5jnOFeI54xXeOfEV2zr8FNg6/xPV&#10;O/8S0zv/EtI7/xHSO/8Q0jv/ENI7/xDSO/8Q/z0bAf9DFgD/SBQA/0wXAf9PHwH/UCgB/08zAv9N&#10;PwT7SkoG9UdXCfFGZAztRG8O6UN5EedCgxPkQYsU4kCTFuA/mxffP6IY3T6qGds+sxrYPr0a1j7K&#10;G9I+3xvOPu8byz/7GslA/xjHQP8XxkH/FcVB/xTEQf8UxEH/FMRB/xTEQf8U/0EXAP9HEgD/TBAA&#10;/1IUAP9WGwD/VyQB/1YuAvhUOQPxUUUG609SCeZNXgzhS2kQ3Ul0E9lIfRbVRoYY0kWOGtBFlhzO&#10;RJ0dzESlHspDrR/IQ7YgxkPDIcVD0yHBQ+khvkT3H7xF/x26Rv8buUf/GbhH/xi4R/8XuEf/F7hH&#10;/xe4R/8X/0QUAP9LEAD/UQ4A/1cRAP9bFgD/XR4A+V0oAe9bMwLnWT8E4FdNCNpUWQ3TUmQSzlBu&#10;FspOdxnHTIAcxUuIHsJKkCDASpchvkmfI7xIpyS6SLAluEi8JrdIyye0R+MnsknzJbBK/yKuS/8f&#10;rkz/Ha1M/xutTf8arU3/Gq1N/xqtTf8a/0cRAP9PDQD/VgwA/1wOAP9gEgD9YhgA8GMhAOZiLAHe&#10;YDoD1F5IB81bVA3HWF8Tw1ZpF79Uchu8UnoeuVGCIbZQiiO0T5Elsk6ZJ7BNoiiuTasqrEy2K6pM&#10;xCyoTNsspk3vKqRP/SakUP8jo1H/IKNS/x6iUv8dolL/HaJS/x2iUv8d/0oPAP9SCgD/WgkA/2AL&#10;AP9lDgD1ZxEA6GgYAN1nJADSZjUCymREB8NhUA29XlsTuVxkGLVabRyxWHUgrld9I6xVhCWpVIwo&#10;p1OUKqVSnSyjUqYtoVGxL59RvjCdUdEwm1HqL5pT+iqaVf8mmVb/I5lW/yGZV/8fmVf/H5lX/x+Z&#10;V/8f/00NAP9VBgD/XQUA+2QHAO9pCQDpawwA4WwQANNtHgDJbDECwmpAB7tnTA21ZFcTsGFgGaxf&#10;aR2oXXEhpVx4JKJagCegWYcqnViQLJtXmC6ZVqIwllWsMpRVuTOTVcozkVXlM5FX9y2RWf8pkVr/&#10;JZFb/yORW/8hkVv/IZFb/yGRW/8h/08LAP9XAgD/YQIA6mgBAN5tBADYcAgA1XALAMtyGwDCcS4C&#10;um89BrRsSQ2uaVQTqWddGaRkZR2hYm0hnWF0JZpffCiYXoMrlV2LLZJblDCQW54yjVqoNItZtTWK&#10;WcY2iFnhNohc9DCIXf8riV7/KIlf/yWJX/8jiV//I4lf/yOJX/8j/1EJAP9aAAD1ZAAA4GwAANdx&#10;AwDQdAYAzXUJAMR2FwC8dioBtHQ6Ba5xRgynblESomtaGJ5pYh2aZ2khlmVxJZNkeCiQYoArjWGI&#10;LotgkTGIX5ozhl6lNYNesjeCXsI3gF7cOIBf8jOBYf8tgmL/KYJj/yaCZP8lgmT/JYJk/yWCZP8l&#10;/1MGAP9dAADnZwAA228AANB0AgDKeAUAxnkHAL56FQC2eigBr3g3Bah2RAuic04SnHBXGJhtXx2U&#10;a2chkGpuJY1odSiKZ30rh2WFLoRkjjGBY5c0f2KiNnxirzh6Yr45eWLVOXlj7zR6Zf4ve2b/K3xn&#10;/yh8Z/8mfGf/Jnxn/yZ8Z/8m/1UDAP9gAADjagAA1XIAAMx4AQDFewMAwH0FALl+EgCxfiUBqn01&#10;BKN6QQqdd0wRl3RVF5JyXRyOcGQgim5rJIdsciiEa3orgWqCLn5pizF7Z5U0eGegNnZmrDh0Zrw5&#10;c2bROnNn7TZ0af0wdWr/LHZr/yl3a/8nd2v/J3dr/yd3a/8n/1cAAPZjAADfbQAA0XUAAMh7AADB&#10;fwIAu4ADALSBEACsgiMBpYEyBJ5+PwmYe0oQknlTFo12WxuJdGIghXJpJIFxcCd+b3cre25/Lnht&#10;iDF1bJI0c2ueN3Bqqjluark6bWrOOm1r6zdvbfwxcG7/LXFu/ypxb/8ocW//KHFv/yhxb/8o/1kA&#10;AOtlAADbcAAAzXgAAMR+AAC8ggEAtoQBAK6FDgCnhiAAoIUwA5qCPQiTgEgPjn1RFYl7WRqEeWAf&#10;gHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCcN2pvqDlob7c6Z2/LOmdw6Tdpcfoya3L/LWxz/yps&#10;c/8obHP/KGxz/yhsc/8o/1wAAOdoAADVcwAAyXsAAMCCAAC4hgAAsYgAAKmJDQCiih0AnIkuApWH&#10;OwePhUUOiYJPFISAVxl/fl4ee3xlInh7bCZ0eXMqcXh7LW53hDBrdo4zaHWaNmV0pjhjdLU5YXTJ&#10;OmF05zhjdvkyZXb/LmZ3/ytnd/8pZ3f/KWd3/ylnd/8p/18AAONsAADQdgAAxX8AALyFAAC0igAA&#10;rIwAAKOOCgCdjhoAl44rApCMOAaKikMMhIdMEn+FVRh6hFwddoJjIXOAaiVvf3EpbH55LGh9gi9l&#10;fIwyYnuYNV96pDdderM4XHrHOVx65Tdee/gyX3v/LmB8/ythfP8pYXz/KWF8/ylhfP8p9WIAAN5v&#10;AADMegAAwIMAALeJAACvjgAAppEAAJ2SBgCXkxcAkZMoAYuSNgWFkEELf45KEXqMUhZ1ilobcYhh&#10;H22HaCNqhm8nZoR3K2ODgC5ggooxXYGWNFqBozZYgLI3VoDFN1aA4zZYgfcxWYH/LVuC/ypbgv8p&#10;W4L/KVuC/ylbgv8p7GYAANhzAADHfgAAvIcAALOOAACpkgAAoJUAAJaYAQCQmRMAipkkAYWYMgR/&#10;lj4JeZRIDnSTUBRvkVcZa5BeHWiOZSFkjW0lYIx1KF2LfitaioguV4mUMVSJoTNSiLA0UYjDNVCI&#10;4jRSiPYwU4j/LFSI/ylViP8oVYj/KFWI/yhViP8o5msAANB4AADCgwAAt4wAAK2SAACjlgAAmpoA&#10;AI6eAACHnxAAg58gAH6fLwJ4nTsHc5xFDG6bTRFpmVUWZZhcGmGXYx5elmohW5VyJVeUfChUk4Yr&#10;UZKSLk6SoDBMkq8xS5LCMUqR4DFMkfUtTZH/Kk6Q/yhOkP8mTpD/Jk6Q/yZOkP8m3nAAAMl9AAC8&#10;iQAAspIAAKeXAACdmwAAk58AAIakAAB+pgwAeqYbAHWmKgFwpjcEbKVBCWejSg1jolISX6FZFluh&#10;YRlYoGgdVJ9wIFGeeiNOnYQmS52RKUicnipGnK4sRZzBLEWc3ytFm/QpRpr/J0ea/yVHmv8kR5r/&#10;JEea/yRHmv8k1HcAAMKEAAC2jwAAq5YAAKGcAACWoAAAi6UAAH+qAAB0rgUAb68UAGyvJABorzIC&#10;ZK49BV+tRglbrE8NWKxWEVSrXhRRqmYXTqpuGkupeB1IqYMgRaiPIkOonSRBqK0lQKjAJT+o3yU/&#10;pvQjQKX/IkCl/yFApP8gQKT/IECk/yBApP8gyn4AALuLAACvlQAApJsAAJmhAACOpgAAgqwAAHex&#10;AABqtgAAY7gOAGG4HQBeuCwBWrg4Ale4QgVTuEsIULdTC023Ww5KtmMQR7ZrE0S1dRZCtYEYP7WO&#10;Gj21nBw7tawcOrXAHTm13xw5s/QcObL/HDmx/xs5sP8bObD/Gzmw/xs5sP8bwYYAALSTAACnmgAA&#10;nKAAAJGnAACFrQAAebMAAG24AABivQEAVsIHAFPDFABSwyMAUMQwAU3EOwJKxEUDR8ROBUXEVwdC&#10;w18JQMNoCz3Dcg07w34POMOMETbDmxI1w6sTM8PAEzPD4BMzwfUTMsD/FDK//xQxvv8UMb7/FDG+&#10;/xQxvv8UuJAAAKuZAACfoAAAk6cAAIeuAAB7tAAAbrsAAGPAAABYxQEATcoFAETPDABD0BcAQtAl&#10;AEDQMgA/0T0BPdFHATvRUAI50lkDNtJjBDTSbgUy0noHMNKICC7SmAkt06kJLNO+CizT3wkr0fMK&#10;Ks/+CynO/wwpzf8NKc3/DSnN/w0pzf8NrpgAAKKfAACWpgAAia4AAHy2AABvvQAAY8MAAFfIAABM&#10;zQAAQtIDADnZCQA13xAANN8bADLgJwAx4TIAMOE9AC7iRwAt4lABK+JaASrjZQIo43ECJuR/AyXk&#10;jwMj5aEEIuW0BCHlzQQg5OwEIOL7BB/h/wUf4P8FH+D/BR/g/wUf4P8FpJ4AAJilAACLrgAAfbYA&#10;AHC+AABjxgAAVssAAEvQAABA1QAANtwAAC/lBwAt7RAAK+4YACnuIgAn7ysAJe80ACPwPAAh8EUA&#10;H/FOAB3yWAEb8mQBGfNxARjzgQEX9JICFfSlAhT1ugIT9dYCE/TvAhLy/AIS8P8CEvD/AhLw/wIS&#10;8P8CmqQAAI2tAAB/tgAAcb8AAGPHAABWzgAASdMAAD3aAAAz3wAAKuMAACb0BQAk+w0AIfwTAB79&#10;GwAc/SIAGf4pABf+MQAV/zkAE/9BABH/SgAQ/1UADv9hAAz/bwEM/4ABCv+TAQn/pgEI/7oBB//U&#10;AQf/6wEG//YBBv/2AQb/9gEG//YBj6wAAIC2AAByvwAAY8kAAFbRAABI2AAAO90AADDiAAAm5gAA&#10;H/AAABz/AAAZ/wkAFv8OABT/EwAR/xkAD/8eAA3/JAAL/ysACf8yAAb/OwAD/0QAAP9PAAD/XAAA&#10;/2sAAP99AAD/kAAA/6MAAP+0AAD/xgAA/9YAAP/WAAD/1gAA/9YAgrUAAHO/AABkyQAAVtMAAEfb&#10;AAA64AAALuUAACPpAAAa7QAAFf0AABL/AAAQ/wIADv8JAAv/DQAI/xAABP8TAAH/GAAA/x4AAP8k&#10;AAD/KwAA/zMAAP89AAD/SQAA/1YAAP9mAAD/eAAA/4oAAP+bAAD/qAAA/7EAAP+xAAD/sQAA/7EA&#10;/yUrAf8oKQH/KSkB/ygsAf8jMgH/HjsC/xpHAv8XVQP/FWID/xNwA/8SfAP/EocD/xKRA/8SmQP/&#10;EqAD/xKnA/8SrQP/EbQD/xG7A/8RxAP/Ec4D/xHfA/8R6wL/EvYC/xL+Av8S/wL/Ev8C/xL/Av8S&#10;/wL/Ev8C/xL/Av8S/wL/Ev8C/ygpAf8rJgH/LCYB/yspAf8oLwH/IjgC/yBEAv8dUgP/G18D/xhs&#10;A/8XeQT/F4QE/xeOBP8XlgT/Fp0E/xakBP8WqgT/FrEE/xa4BP8WwAP/FsoD/xbbA/8W6AP/F/QD&#10;/xf9A/wX/wL7F/8D+xf/A/oX/wP6F/8D+hf/A/oX/wP6F/8D/yomAf8uIwH/LyIB/y8lAf8sKwH/&#10;KjUC/ydBAv8kTgP/IlsD/yBoBP8edAT/HYAE/x2KBP8dkgX/HZoF/x2hBf8dpwX/Ha0F/x20BP8d&#10;vQT/HccE/x3UBP4d5gT7HfIE9x77A/Ue/wT0Hv8E8x7/BPMe/wTyHv8E8h7/BPIe/wTyHv8E/y4i&#10;Af8yHwH/NB4B/zMgAf8yJgH/MjIB/y8+Av8sSgP/KlcD/ydkBP8mcAX/JXsF/ySFBf8kjgb/JJYG&#10;/ySdBv8kowb/JKoG/SSxBvwkuQb7JMMG+STPBvYk4wbyJPAF7iX6Be0l/wbrJf8G6iX/Bukl/wbp&#10;Jf8G6SX/Bukl/wbpJf8G/zIeAf82GwD/OBkA/zgbAf86IwH/OS0B/zg6Av81RgP/MlIE/zBfBP8u&#10;awX/LXYG/SyAB/osiQf5K5EH9yuZCPUrnwj0K6YI8yutCPErtQjwK78I7ivLCOsr3wjnLO4I5Cz6&#10;COIs/wngLP8J3iz/CN4s/wjdLP8I3Sz/CN0s/wjdLP8I/zUaAP86FgD/PRQA/z8XAP9BHwD/QSkB&#10;/0A0Af89QQL/Ok0D/DhaBfg2ZQb0NXEH8TR7CO8zhAntM40J6zKUCukymwroMqIL5jKqC+Qysgzj&#10;MrsM4TLIDN8y3AzaMuwN1TP4DdIz/w3QM/8MzjP/DM00/wvMNP8LzDT/C8w0/wvMNP8L/zkWAP8+&#10;EgD/QRAA/0UTAP9IGwD/SCQA/0cvAf5EOwL3QkcD8T9UBew+YAboPGsI5Tt2CeI7fwvgOogM3TmQ&#10;Dds5lw7ZOJ4P1jimENQ4rhHSOLcR0DjDEs440xLKOOgSxzn3EsQ5/xHCOv8QwTr/D8A6/w6/Ov8O&#10;vzr/Dr86/w6/Ov8O/z0TAP9CDwD/Rg0A/0sQAP9OFgD/Tx8A/U4pAfRMNAHsSEEC5kdOBOBFWwbb&#10;RGYJ1kJwDNJBeQ7PQIIQzUCKEco/kRPJP5kUxz6gFcU+qBbDPrEXwT68F8A+yxi9PuIYuj7yF7c/&#10;/xa1QP8UtED/E7NB/xGzQf8Qs0H/ELNB/xCzQf8Q/0AQAP9GDAD/SwoA/1ENAP9TEQD/VBgA81Qi&#10;AOlSLQHhUDsB2k9JA9JNVQfMS2ALyElqDsVIcxHCR3sTv0aDFb1Fixe7RZMYuUSaGbdDohq1Q6sb&#10;tEO2HLJDxB2wQ9kerUPtHatF/BqpRf8YqEb/FqhG/xWnR/8Tp0f/E6dH/xOnR/8T/0QOAP9KCAD/&#10;UAYA/1UKAP9YDQD3WREA6lgYAN9XJADUVzUBzFVEBMZUUAjBUlsMvVBlELlObRO2TXYWtEx9GLFL&#10;hRqvSo0brUmVHatJnR6pSKYgp0iwIaVIvSKkSM8ioUjoIqBJ+B6fS/8bnkv/GZ1M/xedTP8WnUz/&#10;Fp1M/xadTP8W/0cLAP9NAgD/VAIA91oEAOtdBwDnXQsA4VwQANNdHgDKXTABw1w/BL1aTAi3WFcM&#10;s1ZgEa9UaRSsU3EXqVF4GqdQgBykT4ceok+PIKBOmCGeTaEjnE2rJJpNuCWZTMgmlkziJpVO9SKU&#10;T/8flFD/HJRR/xqUUf8YlFH/GJRR/xiUUf8Y/0kIAP9QAAD7WAAA5V4AAN1iAwDWYwcA1GEKAMpi&#10;GQDCYywBu2I7A7RgSAivXVMMqltcEaZaZBWjWGwYoFd0G51Vex2bVIMgmVSLIpZTkySUUp0lklGn&#10;J5BRsyiOUcMpjVHdKoxS8iaLVP8ii1X/HotW/xyLVv8ai1b/GotW/xqLVv8a/0wEAP9TAADsXAAA&#10;32IAANRmAQDOaAUAy2cIAMJnFgC6aCgBs2c4A61lRQeoY1AMo2FZEZ9fYRWbXWgYmFxwG5Vadx6T&#10;WX8hkFiHI45XjyWMV5kniVajKYdWryqFVb8rhFbVLINX7ymDWP4kg1n/IIRa/x6EWv8chFr/HIRa&#10;/xyEWv8c/04BAP9XAADlXwAA2GYAAM5qAADHbAMAw2sFALxsEgC0bSUArWw1A6dqQgehZ00MnGVW&#10;EZhjXhWUYmUYkWBsG45fdB6MXnshiV2DJIZcjCaEW5UogVqgKn9arCx9WrstfFrPLntb7Ct8XPwm&#10;fF3/In1e/x99Xv8dfV7/HX1e/x19Xv8d/1AAAPVZAADhYwAA0moAAMluAADCcAEAvXADALZwEACu&#10;cSIAqHAyAqFuPwacbEoLl2pTEJJoWxSOZmIYi2VpG4hjcB6FYnghgmGAJIBgiSZ9X5Ipe16dK3he&#10;qS12XrgudV7ML3Re6S11YPondmH/I3di/yB3Yv8ed2L/Hndi/x53Yv8e/1IAAOxcAADcZgAAzm0A&#10;AMRyAAC9dAAAt3QBALB0DgCpdR8AonQvApxyPQWXcEcKkW5RD41sWRSJamAXhWlnG4Jobh5/ZnUh&#10;fWV9JHpkhid3Y5ApdWObLHJipy5wYrYvb2LJL25i5i5vZPkocGX/JHFm/yFxZv8fcWb/H3Fm/x9x&#10;Zv8f/1QAAOhfAADXaQAAynAAAMB1AAC5eAAAsngAAKt4DQCkeR0AnngtAZd3OgWSdUUKjHJODohw&#10;VhOEb14XgG1kGn1sax16a3Mgd2p7I3RpgyZyaI0pb2eZLGxmpS5qZrMvaWbGMGhm5C9qaPcpa2n/&#10;JWxp/yJsav8gbGr/IGxq/yBsav8g/1cAAORiAADSbAAAxnMAAL14AAC1ewAArXwAAKV8CgCffRoA&#10;mXwqAZN7OASNeUMJiHdMDoN1VBJ/c1sWe3JiGXhwaR11b3Agcm54I29tgSZsbIspamyXLGdroy5l&#10;a7IvZGvEMGJr4S9kbPYqZm3/JmZt/yNnbv8gZ27/IGdu/yBnbv8g9lkAAOBlAADObwAAwnYAALl8&#10;AACxfwAAqYAAAKCABwCZgRcAlIEoAY6ANQOIfkEIg3xKDX56UhF6eFkVdndgGXN2ZxxwdG4fbXN2&#10;I2pyfyZncYkpZHGVK2JwoS1gcLAvXnDCL11w3y9fcfUqYHH/JmFy/yNicv8gYnL/IGJy/yBicv8g&#10;71wAANxpAADKcgAAvnoAALWAAACthAAApIUAAJqFAwCUhRQAjoYlAYmEMwODgz4HfoFIC3l/UBB1&#10;flcUcX1eGG57ZRtremweaHl0ImV4fSVid4coX3aTKlx2nyxada4uWXXALlh13S5ZdvMqW3b/Jlx3&#10;/yNcd/8gXHf/IFx3/yBcd/8g6mAAANVsAADFdgAAun4AALGEAACoiAAAn4kAAJSKAACNihEAiIsh&#10;AIOKMAJ+iTsFeYdFCnSGTg5whFUSbINcFmmCYxpmgWodYoByIF9/eyNcfoUmWX2RKVd8nitVfKws&#10;U3y+LVJ82i1TfPIpVXz/JVZ8/yJXfP8gV3z/IFd8/yBXfP8g5WQAAM9wAADBegAAtoMAAK2JAACj&#10;jAAAmY4AAI2PAACGkA4AgZEdAH2QLAF4jzgEc45CCG6NSwxqjFMQZ4paFGOJYRdgiGgbXYdwHlqG&#10;eSFWhYMkVIWPJlGEnChPhKoqTYS8Kk2E1ypNg/EnT4P/JFCD/yJQg/8fUIP/H1CD/x9Qg/8f3mkA&#10;AMl1AAC8gAAAsogAAKiNAACdkQAAk5MAAIWWAAB+lwsAeZcZAHWXKAFxlzUDbJY/BmiVSApklFAN&#10;YZNXEV2SXhVakWYYV5BuG1SPdx5RjoEgTo6NI0uNmiVJjakmSI27J0eN1CdHjPAkSIz/IkmL/yBK&#10;i/8eSov/HkqL/x5Ki/8e1W4AAMN7AAC3hQAArI0AAKKSAACXlgAAjJkAAH+cAAB1ngUAcJ8TAG2f&#10;IwBpnzABZZ47BGGeRQddnU0KWpxUDVebXBFUmmMUUZprF06ZdBlLmH8cSJiLHkWXmSBDl6ghQpe6&#10;IkGX0yJBlu8gQpX+HkKV/x1DlP8cQ5T/HEOU/xxDlP8czHUAALyBAACxjAAAppIAAJuXAACRmwAA&#10;hZ8AAHmjAABqpwAAZacOAGOoHABgqCsBXag2AlmnQARWp0kGU6ZRCVCmWQxNpWAOSqVpEUekchRE&#10;pH0WQqOJGD+jlxo9o6cbPKO5HDuj0hs7ou8bO6D+Gjuf/xk8n/8YPJ//GDyf/xg8n/8YxHwAALaJ&#10;AACqkgAAn5cAAJWcAACJoQAAfaYAAHGqAABkrgAAWrEIAFexFABVsiMAU7IwAVCyOwJNskQDS7FN&#10;BUixVQdFsV0JQ7FlC0Cwbw0+sHoPO7CHETmvlhM3r6YUNq+4FDWw0RQ1ru8UNK3+FDSs/xQ0q/8U&#10;NKv/FDSr/xQ0q/8Uu4UAAK+QAACjlwAAmJ0AAIyjAACAqAAAdK0AAGiyAABctgAAULoBAEm8DQBI&#10;vBkARr0nAEW9MwBDvT0BQb1HAT+9UAI9vVgDOr1hBTi9awY2vXcINL2ECTK9kwowvaQLL723DC6+&#10;0AsuvO4MLbr+DSy5/w0suP8OLLj/Diy4/w4suP8Os48AAKaXAACbnQAAj6MAAIOqAAB2sAAAarUA&#10;AF66AABSvgAAR8IBAD3HBgA4yRAAN8kbADbKJwA1yjMANMs9ADPLRwAxy1EBMMtbAS7MZQIszHEC&#10;Ksx/AynMkAQnzKEEJs20BCXNzgQly+4EJMn8BiPI/wcjx/8HI8f/ByPH/wcjx/8HqZYAAJ6dAACS&#10;owAAhasAAHiyAABruAAAX74AAFLCAABHxgAAPcoAADTPBAAr1AkAJtkPACXZGQAl2iUAJNowACPb&#10;OwAj20UAItxQACHdWwAg3WgAHt52AB3ehwEc35kBGt+sARnfxAEY3ucBGNz4ARjb/wIX2v8CF9r/&#10;Ahfa/wIX2v8CoJwAAJSjAACHqwAAebMAAGy6AABfwQAAUsYAAEbKAAA7zgAAMdMAACnZAAAh3gUA&#10;HugOAB3oFQAb6R4AGeknABjqMAAW6jkAFetDABTsTgAS7FoAEe1nABDudwAQ7ooADu+eAA7wswAN&#10;8M0ADO/sAAzt/AAM6/8ADOv/AAzr/wAM6/8Al6MAAImrAAB7tAAAbbwAAF/EAABSygAARc4AADnT&#10;AAAv2AAAJd0AAB3hAAAY7AIAFvcLABT3EQAR+BcAEPgeAA75JQAN+S0AC/o1AAn7PwAH+0oABPxX&#10;AAP9ZgAC/ncAAP2LAAD9nwAA/LUAAPzRAAD87QAA/PwAAPz9AAD8/QAA/P0Ai6sAAH20AABuvQAA&#10;YMYAAFLNAABE0gAAN9gAACzdAAAi4QAAGeUAABPqAAAQ+gAADv8GAA3/DAAK/xAAB/8UAAT/GgAB&#10;/yAAAP8nAAD/MAAA/zoAAP9FAAD/UwAA/2IAAP91AAD/igAA/58AAP+zAAD/xwAA/+UAAP/lAAD/&#10;5QAA/+UAf7QAAHC9AABhxwAAU9AAAEPWAAA23QAAKuIAAB/mAAAW6gAAEO0AAAz6AAAJ/wAABv8A&#10;AAL/BAAA/wkAAP8NAAD/EAAA/xQAAP8aAAD/IQAA/ykAAP80AAD/QAAA/04AAP9eAAD/cgAA/4cA&#10;AP+aAAD/qgAA/7kAAP+5AAD/uQAA/7kA/yApAf8iJwH/IicB/x8qAf8ZMAH/EjkB/xBFAf8NUwH/&#10;DGAB/wptAv8JeQL/CYQC/wmOAf8JlgH/CZ0B/wmjAf8JqQH/CbAB/wi3Af8IvgH/CMgB/wjWAf8I&#10;5gH/CPEB/wj7AP8I/wD/CP8A/wn/Af8J/wH/Cf8B/wn/Af8J/wH/Cf8B/yMmAf8lJAD/JSQA/yMn&#10;Af8dLAH/GDUB/xVCAf8SUAH/EF0C/w5qAv8OdgL/DoAC/w6KAv8OkgL/DpoC/w6gAv8OpgH/Da0B&#10;/w2zAf8NuwH/DcUB/w3RAf8N4wH/De8B/g36AfoN/wH5Dv8B+Q7/AfkO/wH4Dv8B+A7/AfgO/wH4&#10;Dv8B/yYjAP8oIAD/KCAA/yYiAP8iKAH/IDIB/xw/Af8ZTAH/F1kC/xVlAv8TcQL/E3wC/xOGAv8T&#10;jgL/EpYC/xKdAv8SowL/EqkC/xKwAv8StwL/EsEC/xLMAf0S3wH5E+0B9RP4AfMT/wHyE/8B8RP/&#10;AvAU/wLwFP8C8BT/AvAU/wLwFP8C/yofAP8sHAD/LBsA/ysdAP8pJAD/KC8B/yU7Af8iSAH/H1QC&#10;/x1hAv8bbQL/GncC/xqBAv8aigL/GpIC/xqZAv0anwL8GqYC+xqsAvkatAL4Gr0C9hrIAvMa2wLv&#10;GuoC7Bv3Aukb/wLoG/8D5xz/A+Yc/wPlHP8D5Rv/A+Ub/wPlG/8D/y0bAP8wFwD/MRUA/zAWAP8x&#10;IAD/MCoA/y42Af8rQwH/KE8C/yZcAv8kZwL8I3ID+SN8A/cihQP1Io0D8yKVA/IimwPwIqID7yKp&#10;A+0isQPsIrkD6iLFA+gi1QPkI+kD4CP2BN4j/wTbJP8E2ST/BNgk/wTXJP8E1iT/BNYk/wTWJP8E&#10;/zEWAP80EgD/NhEA/zcTAP85GwD/OCUA/zYxAf8zPQH9MUoB+C5WAvQtYgPwLG0D7St3A+orgATo&#10;KogE5iqQBOUqlwTjKp4F4SqlBeAqrQXeKrYF3CrCBdoq0gbVK+cG0Cv1B80s/wfLLP8HySz/B8gs&#10;/wfHLP8Gxyz/Bscs/wbHLP8G/zUSAP85DgD/Og0A/z4QAP9AFgD/PyAA/z0qAPk7NwHyOEQB7DZR&#10;Auc1XAPjNGcD4DNyBN0zewXaMoMG1jKLBtQykwfSMZoI0DGhCM4xqQnMMbIJyzG8CskxygrGMuEL&#10;wjLxC78z/gu9M/8KuzP/Croz/wm6M/8JujP/Cboz/wm6M/8J/zkQAP89CwD/QAkA/0QNAP9GEQD/&#10;RRkA90QjAO5BLwDmPzwB4D5KAdo9VwLTPGIEzztsBsw6dQfJOn0JxzmFCsU5jAvDOJQMwTibDcA4&#10;ow2+OKwOvDi2D7o4ww+5ONcQtTjsELI5+w+wOv8Orzr/Da46/wytOv8LrTr/C606/wutOv8L/zwN&#10;AP9ABgD/RQQA/0kJAP9LDQD5ShEA7UkaAONGJgDaRjYA0UZFActFUQPGRFwFwkJmCL9Cbwq8QXcL&#10;ukB/Dbg/hg62P44QtD6VEbI+nRKwPqYTrz6wFK0+vRSrPs0VqT7mFaY/9xOkQP8So0D/EKJA/w+i&#10;QP8OokH/DqJB/w6iQf8O/z8JAP9EAAD/SgAA904CAOxQBgDqTwsA40wQANZMHgDNTTAAxk0/AcBM&#10;TAS7S1cGt0lhCbRIaQyxR3EOrkZ5EKxGgBGqRYgTqESQFKZEmBakQ6EXokOrGKBDtxmfQ8cZnUPg&#10;GptE8xeZRf8VmEb/E5hG/xGYRv8Ql0b/EJdG/xCXRv8Q/0IFAP9HAAD3TwAA5VMAAN1VAQDXVQYA&#10;1VILAMtTGQDDVCsAvFQ7AbZSSASxUVIHrVBcCqlOZA2mTWwPpEx0EaFLexOfSoIVnUqKF5tJkxiZ&#10;SZwal0imG5VIshyUSMEdkkjYHZBJ7xuPSv4Yj0v/Fo5L/xSOTP8Sjkz/Eo5M/xKOTP8S/0UAAP9L&#10;AADpUwAA3lgAANNbAADNWwQAylgHAMJYFQC6WicAs1o3Aa5YRASpV08HpFVYCqFUYA2eU2gQm1Fv&#10;E5hQdhWWUH4XlE+GGZJOjhqPTpgcjU2iHYtNrh+KTbwgiE3QIIdN6x+GT/wbhlD/GIZQ/xaGUP8U&#10;hlH/FIZR/xSGUf8U/0cAAPhPAADkVwAA1V0AAMxgAADFYAIAwV4FALpdEQCzXyMArF8zAaZeQAOh&#10;XEsHnVpUCplZXA6WWGQRk1ZrE5BVchaOVHoYi1SCGolTihyHUpQehVKeH4NRqiGBUbgif1HLIn5S&#10;5yF+U/kdflT/Gn5V/xd+Vf8WflX/FX5V/xV+Vf8V/0oAAO5SAADeWwAAz2EAAMZkAAC/ZQAAumMC&#10;ALNiDwCsYyAApmMwAaBiPQObYUgGll9RCpJeWQ2PXGERjFtoE4labxaGWXYYhFh+GoJXhxx/V5Af&#10;fVabIXtWpyJ5VrUjd1bHJHZW5CR2V/cfd1j/G3dZ/xl3Wf8Xd1n/FndZ/xZ3Wf8W/0wAAOlWAADZ&#10;XwAAy2UAAMFoAAC6aQAAtGgAAK1nDQCmaBwAoGgtAZpnOgOVZUUGkGNOCoxiVw2JYV4Qhl9lE4Ne&#10;bBaAXXMYflx7Gntcgx15W40fdlqYIXRapCNyWrIkcVrEJW9a4SVwW/YgcVz/HHFd/xpxXf8YcV3/&#10;F3Fd/xdxXf8X/U8AAOVZAADTYgAAx2gAAL1sAAC2bQAAr2wAAKdrCwCgbBkAm2wqAZVrNwKQaUMF&#10;i2hMCYdmVAyDZVsQgGNiE31iaRV6YXAYeGF4GnVggR1zX4sfcF6WIm5eoiRsXrAla17BJmle3iZq&#10;X/Qha2D/HWth/xtsYf8ZbGH/GGxh/xhsYf8Y9VEAAOJcAADPZQAAw2sAALlvAACxcQAAqnEAAKJv&#10;CACbbxcAlnAnAJBvNQKLbkAFhmxJCIJqUgx+aVkPe2hgEndmZhR1Zm4XcmV2GnBkfh1tY4gfa2OT&#10;ImlioCRmYq4lZWK/JmRi2iZkY/IiZWT/HmZk/xtnZP8ZZ2X/GGdl/xhnZf8Y8FMAAN1fAADLaAAA&#10;v28AALZzAACudQAApnUAAJ1zBQCWcxQAkXQkAItzMgKGcj4EgXBHCH1vTwt5bVcOdmxeEXNrZBRw&#10;amwXbWpzGmtpfBxoaIYfZmeRImNnniRhZqwlYGa9Jl9n1iZfZ/EiYGj/HmFo/xxiaP8aYmj/GWJo&#10;/xliaP8Z7FcAANliAADHawAAvHIAALN3AACqeQAAoXkAAJd3AQCQeBEAi3ghAIZ4LwGBdzsEfHVF&#10;B3h0TQp0clUOcXFcEW5wYxRrb2oWaG5xGWZuehxjbYQeYGyPIV5snCNca6olWmu7Jlls0yZabO8j&#10;W2z/H1xt/xxdbf8aXW3/GV1t/xldbf8Z6FoAANJmAADDbwAAuHYAAK97AACmfgAAnX4AAJF8AACK&#10;fA8AhX0eAIF9LQF8fDkDd3pDBnN5SwlweFMMbHdaEGl2YRNmdWgWY3RvGGFzeBtecoIeW3KNIFlx&#10;miJXcagkVXG5JVRx0CVUce4iVnH+Hldx/xxXcf8aWHH/GVhx/xlYcf8Z414AAM1pAAC/cwAAtHoA&#10;AKt/AACiggAAmIMAAIuBAACEgQ0Af4IaAHuCKQF2gTYCcoFABW5/SQhqflALZ31XDmR8XhFhe2YU&#10;XnptF1t6dhlZeYAcVniLH1N4mCFRd6YiUHe3I093ziNPd+whUHf9HlF3/xtSd/8ZUnf/GVJ3/xlS&#10;d/8Z3mIAAMhuAAC7dwAAsH8AAKeEAACdhwAAkocAAISHAAB9hwkAeIgWAHSIJgBwiDICbIc9BGiG&#10;RgZlhU4JYYVVDF6EXA9bg2MSWYJrFVaBdBdTgH4aUICJHE5/lh5Mf6UgSn+2IUl/zCFJfusfSn78&#10;HEt+/xpLfv8ZTH7/GEx+/xhMfv8Y1WcAAMNzAAC2fAAArIQAAKKJAACYiwAAjY0AAHyNAAB1jgQA&#10;b48SAG2QIQBpkC4BZY85AmKOQgRejksHW41SCliMWQxWi2EPU4toElCKcRRNiXsXSomHGUiIlRtG&#10;iKMdRIi0HUOIyh1Dh+ocRIb7GkSG/xhFhv8XRYX/F0WF/xdFhf8XzW0AAL14AACxggAAp4oAAJyO&#10;AACSkAAAhpMAAHmVAABslwAAZpcOAGOYGwBhmCkAXpg1AVqXPgNXl0cFVZZPB1KWVglPlV4MTJRm&#10;DkqUbxBHk3kTRJOFFUKSkxdAkqIYPpKzGT2SyRk9kekYPZD6Fz6P/xY+j/8VPo//FT6P/xU+j/8V&#10;xXMAALd/AACsiQAAoY8AAJaTAACLlgAAf5kAAHOcAABknwAAXKAJAFmgFABXoSIAVaEvAFKhOQFQ&#10;oUMCTaBLBEqgUwVIoFoHRZ9jCUOfbAtAnnYOPp6DEDuekRE5naASOJ2yEzeeyBM3negSNpv6Ejaa&#10;/xI2mf8RN5n/ETeZ/xE3mf8RvnsAALGHAACljwAAm5QAAJCYAACEnAAAd6AAAGukAABfpwAAUqoA&#10;AE2rDgBLqxoASqsnAEirMwBGqz0BRKtGAUKrTgJAq1YDPqtfBTuraAY5qnMIN6qACTSqjwsyqp8M&#10;MaqwDDCqxwwwqecML6f6DS+m/w0vpf8NL6X/DS+l/w0vpf8NtoQAAKqOAACelAAAlJkAAIeeAAB7&#10;owAAb6gAAGOsAABXrwAAS7IAAEG1BgA+thEAPbYeADu2KQA6tzQAObc+ADe3RwA2t1ABNLdaATK3&#10;ZAIwt28DLrd8BCy3iwUqt5wFKbeuBii4xQUot+YFJ7X5Byaz/wcmsv8IJrL/CCay/wgmsv8Ir40A&#10;AKKUAACXmgAAi6AAAH6mAABxqwAAZbAAAFm0AABNtwAAQrsAADi+AQAvwgkALcMSACzDHgArwykA&#10;KsQzACnEPQAoxUcAJ8VRACbFXAAlxmgAI8Z2ASLGhgEgxpgBH8arAR7HwQEexuQBHcT4AhzC/wMc&#10;wf8DHMH/BBzB/wQcwf8EpZQAAJqaAACOoQAAgacAAHOuAABntAAAWrkAAE69AABCwAAAOMMAAC/H&#10;AAAmywQAHtAKABvREQAa0hoAGdIlABjTLwAY0zoAF9REABbUUAAV1V0AFNVrABPWfAAS148AEdik&#10;ABDZuwAQ2d4AENXzABDT/wAQ0v8BENH/ARDR/wEQ0f8BnJoAAJGhAACDqAAAdbAAAGi3AABbvQAA&#10;TsEAAELFAAA3yAAALcwAACTQAAAc1QAAFdoFABDiCwAQ4xEADuQaAA7kIwAN5S0ADOU3AAvmQgAK&#10;5k8ACeddAAjnbQAG5oAABeaVAATmqwAC5sQAAebmAADn+QAA5/8AAOb/AADm/wAA5v8Ak6EAAIWp&#10;AAB3sQAAabkAAFvAAABOxgAAQcoAADXOAAAq0gAAIdYAABnbAAAS3wAADeMAAAvxCAAJ8w4AB/MT&#10;AATyGgAC8iIAAPIqAADyNAAA8j8AAPJMAADyXAAA8m0AAPKCAADymAAA860AAPPGAAD05QAA9PYA&#10;APT7AAD0+wAA9PsAh6kAAHmyAABqugAAXMIAAE7JAABAzgAAM9MAACjYAAAe3QAAFeEAAA/kAAAK&#10;6AAABfMAAAP9AQAA/AgAAPsNAAD7EQAA+xYAAPweAAD8JgAA/DAAAP08AAD+SQAA/loAAP5tAAD/&#10;ggAA/5gAAP+sAAD/wAAA/9gAAP/kAAD/5AAA/+QAe7IAAGy7AABdxAAAT80AAEDSAAAy2QAAJt4A&#10;ABviAAAS5gAADOoAAAXtAAAA9AAAAP8AAAD/AAAA/wAAAP8EAAD/CQAA/w4AAP8SAAD/GAAA/yEA&#10;AP8rAAD/NwAA/0YAAP9YAAD/awAA/4AAAP+VAAD/pgAA/7MAAP+7AAD/uwAA/7sA/xsmAP8cJAD/&#10;GiQA/xUnAP8QLQD/CjYA/wVDAP8BUAH/AF4B/wBrAf8AdgH/AIEA/wCKAP8AkgD/AJoA/wCgAP8A&#10;pgD/AKwA/wCyAP8AuQD/AMIA/wDNAP8A3wD/AOwA/wD4AP8A/wD9AP8A/QD/AP0A/wD9AP8A/QD/&#10;AP0A/wD9AP8A/x8jAP8fIQD/HiEA/xkjAP8TKQD/DjIA/wxAAP8JTQH/B1oB/wRnAf8DcwH/A30B&#10;/wOHAf8DjwD/ApYA/wKcAP8CogD/AqgA/wKvAP8BtgD/Ab4A/wHJAP8B2wD/AOoA/AD2APgA/wD3&#10;Av8A9wP/APYE/wD2BP8A9gX/APYF/wD2Bf8A/yIfAP8iHAD/IRwA/x4fAP8YJAD/FS8A/xI8AP8Q&#10;SQD/DlYB/wxiAf8LbgH/C3kB/wuCAf8LiwH/C5IB/wqZAf8KnwD/CqUA/wqrAP8KsgD/CrsA/QrG&#10;APsK1AD3CucA8wr0APAK/wDvC/8A7gz/AO0M/wHtDP8B7Qz/Ae0M/wHtDP8B/yUbAP8mGAD/JRcA&#10;/yEYAP8gIQD/HisA/xo3AP8XRQD/FFEB/xJeAf8RaQH/EXQB/xF9Af8QhgH9EI4B/BCVAfoQmwH5&#10;EKEB9xCoAfYQrwH0ELcA8xDCAPEQ0ADtEOUA6BHyAOYR/gHkEv8B4xL/AeIS/wHiEv8B4RL/AeES&#10;/wHhEv8B/ykWAP8qEwD/KRIA/ycTAP8oHAD/JycA/yMzAP8gPwD/HUwA/xtYAfwZZAH4GW4B9hh4&#10;AfMYgQHxGIkB7xiQAe4YlwHsGJ4B6hikAekYrAHnGLQB5hi/AeQYzQHgGeMB3BrxAdga/gLUG/8C&#10;0hv/AtEb/wLQG/8C0Bv/AtAb/wLQG/8C/y0SAP8uDwD/Lg0A/y8QAP8vFwD/LiEA/ywtAP8pOQD5&#10;JkYA9CRTAe8iXgHrImkB6CFzAeYhfAHjIYQB4SGMAeAhkwHeIZoB3CGhAdohqQHYIbEC1SG8AtMi&#10;yQLQIt8CzCPwA8gj/QPGJP8DxCT/A8Mk/wPCJP8DwST/A8Ek/wPBJP8D/zAPAP8yCwD/MwgA/zYN&#10;AP82EgD/NRoA/TIlAPQwMgDtLT8A5yxMAOIrWAHdK2MB2SptAdUqdgLSKn8C0CqGAs4qjgPMKpUD&#10;yiqcA8kqowTHKqwExSq2BMMqwwXCKtUFvivrBbor+Qa4LP8Gtiz/BbUs/wW0LP8FtCz/BbQs/wW0&#10;LP8F/zQMAP82BQD/OQMA/zwIAP88DQD9OxMA8TgdAOg1KQDgNDcA2TNGANE0UgHNM10ByTNnAsYz&#10;cAPEMngEwTKABL8yhwW+Mo8GvDKWBroxnge4MaYHtzGwCLUyvAizMswJsTLlCa0z9QmrM/8JqjP/&#10;CKgz/weoM/8HpzP/B6cz/wenM/8H/zcHAP86AAD/PgAA+kEBAPFBBgDxPw0A5jwSANs6HwDQOzEA&#10;yjxAAMQ8TQHAPFgCvDthA7k7agW2OnIGtDp6B7I5gQiwOYgJrzmQCq04mAqrOKELqTiqDKg4tg2m&#10;OMUNpDjeDqE58Q2fOv8Mnjr/C506/wqcOv8JnDr/CZw6/wmcOv8J/zsCAP8+AAD3RAAA5kcAAN9I&#10;AQDaRgYA2UALAM1CGQDFRCsAvkQ7ALlESAG1Q1MDsUJcBK5CZQarQWwHqUB0CaZAewqkP4MLoz+K&#10;DaE+kw6fPpwPnT6lEJs+sRGaPr8RmD7UEpY/7RGUP/wPk0D/DpJA/wySQf8LkkH/C5JB/wuSQf8L&#10;/z0AAP9DAADpSQAA3k4AANNPAADNTgMAykkIAMJJFAC7SiYAtUs2AK9LQwKrSk4Dp0lXBaRIYAeh&#10;R2cJnkZvCpxGdgyaRX0OmEWFD5ZEjhCURJcSkkOhE5BDrBSPQ7oVjUPNFYtE6BWKRfoSiUb/EIlG&#10;/w6IRv8NiEb/DYhG/w2IRv8N/0AAAPJHAADjTwAA1FMAAMtVAADEVAAAwFAEALlPEQCyUCIArFEy&#10;AKdRPwKiUEoDnk9TBZtOXAiYTWMKlUxqDJNLcQ2RSnkPjkqAEYxJiRKKSZIUiEicFYZIqBaFSLUX&#10;g0jHGIFI5BiBSvcVgEr/EoBL/xCAS/8PgEv/DoBL/w6AS/8O/0MAAOxLAADdUwAAzlgAAMRaAAC9&#10;WgAAuFcBALFUDgCqVh4ApVYuAJ9WOwGbVUYDl1RQBZNTWAiQUl8KjVFmDItQbQ6IT3QQhk98EoRO&#10;hROCTo4VgE2ZF35NpBh8TbIZek3DGnlN3xp4TvQXeE//FHhP/xJ4UP8QeFD/D3hQ/w94UP8P/UYA&#10;AOdPAADWVwAAyFwAAL9fAAC3XwAAsVwAAKpZDACkWhoAnlsqAJlbOAGUWkMDkFlMBYxYVQiJV1wK&#10;hlZjDINVag6BVHEQf1N5En1TgRR6UosWeFKVGHZRoRl0Ua8bc1HAG3FR2xxxUvIZcVP/FXFU/xNy&#10;VP8RclT/EHJU/xByVP8Q80gAAONTAADQWwAAxGAAALpjAACzYwAArGEAAKReCQCdXxcAmF8nAJNf&#10;NQGOXkADil1KBYZcUgeDW1kKgFpgDH1ZZw57WG4QeFh1EnZXfhR0VogXclaTGG9WnxpuVawbbFW9&#10;HGtW1R1rVvAaa1f/F2tY/xRsWP8SbFj/EWxY/xFsWP8R8UsAAN9WAADMXgAAwGQAALdnAACuaAAA&#10;p2YAAJ9iBgCYYxQAkmQkAI1jMgGJYj0ChGFHBIFgTwd9X1YJel5dC3ddZA11XGsQc1xzEnBbexRu&#10;W4UXbFqQGWpanBtoWaocZlq6HWVa0R1lWu4bZVv+F2Zb/xVmXP8TZ1z/Emdc/xJnXP8S7U4AANpZ&#10;AADIYQAAvGcAALNqAACrbAAAomoAAJlnAgCSZxEAjWchAIhnLwGEZjsCf2VEBHtkTQZ4Y1QJdWJb&#10;C3JhYQ1wYWkPbWBwEmtfeRRpX4MXZl6OGWRemhtiXqgcYV64HV9ezh1fXuwbYF/9GGFf/xVhX/8T&#10;Yl//EmJf/xJiX/8S6lEAANRcAADEZAAAuWoAALBuAACncAAAnm4AAJRrAACNahAAh2seAINrLAB+&#10;azgCempCA3ZpSgZzaFIIcGdZCm1mYA1rZWcPaGRuEWZkdxRkY4EWYWOMGF9imBpdYqYcW2K2HVpi&#10;zB1aYuocW2P8GFxj/xZcY/8UXWP/E11j/xNdY/8T5lUAAM9fAADBaAAAtm4AAKxyAACkdAAAmnMA&#10;AI5vAACHbw0Agm8bAH1wKQB5bzUBdW4/A3JtSAVubFAHa2xXCmlrXgxmamUOZGlsEWFpdRNfaH8W&#10;XGiKGFpnlhpYZ6QcVme0HVVnyh1VZ+gbVmf7GFdn/xZXaP8UWGf/E1hn/xNYZ/8T4VgAAMtjAAC9&#10;awAAsnIAAKl2AACgeAAAlncAAIhzAACBcwsAfHQXAHh0JgB0dDIBcHM9Am1zRgRqck4HZ3FVCWRw&#10;XAthcGMOX29qEFxucxJabnwVV22IF1VslBlTbKMbUWyzHFBsyBxPbOcbUWz6GFFs/xVSbP8UUmz/&#10;E1Js/xNSbP8T3FwAAMdnAAC5bwAAr3YAAKV7AACcfAAAkXwAAIJ4AAB6eQcAdXkUAHJ6IwBuei8B&#10;a3k6Amh5QwNkeEsFYXdSCF93WQpcdmAMWXVoD1d0cBFUdHoTUnOGFk9zkxhNcqEZTHKxGkpyxhpK&#10;cuUaS3L5F0xy/xVMcv8TTXL/Ek1y/xJNcv8S1GAAAMJrAAC1dAAAq3sAAKJ/AACXgQAAjIEAAHp+&#10;AABzfwIAbn8RAGuAHgBogCwAZYA3AWKAQANff0gEXH5QBll+VwhXfV4LVHxmDVF8bg9Pe3gRTHuD&#10;FEp6kRZIep8XRnqvGEV6xBhEeuQYRXn4FkZ5/xRGeP8SR3j/EUd4/xFHeP8RzWUAAL1wAACxeQAA&#10;p4AAAJyEAACShgAAhoYAAHeGAABrhgAAZocNAGOHGQBgiCcAXogzAVuIPAJYh0UDVodNBFOGVAZQ&#10;hlsIToVjCkuEbAxJhHYPRoOBEUSDjxNCg50UQIKuFT+DwhU+guIVP4H3Ez+B/xJAgP8RQID/EECA&#10;/xBAgP8QxmsAALd2AACsfwAAooUAAJeJAACMiwAAgY0AAHOOAABljwAAXY8JAFqQFABYkCEAVpEt&#10;AFOQOAFRkEECTpBJA0yQUARKj1gFR49gB0WOaQlCjnMLQI1/DT6NjQ88jZwQOo2sETmNwRE4jeEQ&#10;OIv2EDiK/w85if8POYn/DjmJ/w45if8Ov3IAALJ9AACnhgAAnIoAAJGOAACGkQAAepMAAG2VAABf&#10;lwAAVJkBAE+ZDwBOmhoATJonAEqaMgBImjwBRppEAUSaTAJCmlQDQJlcBD6ZZgU7mXAHOZh8CDeY&#10;igo1mJoLM5irCzKYvwwymN8LMZb1CzGV/wsxlP8LMZP/CzGT/wsxk/8LuHoAAKyFAAChiwAAlpAA&#10;AIuUAAB/lwAAcpsAAGadAABaoAAATqIAAEWkCQBCpBMAQKQfAD+kKgA+pTQAPKU+ADulRwE5pU8B&#10;N6VYAjWlYQIzpWwDMaV5BC+khwUtpJcGLKSpBiukvQYqpN4GKqL1Bymh/wcpoP8IKZ//CCmf/wgp&#10;n/8IsYIAAKWLAACakQAAkJYAAIOaAAB2nwAAaqIAAF6mAABSqQAARqsAADytAAA1rwwAM7AVADKw&#10;IQAxsCsAL7A1AC6xPgAtsUgALLFRACuxWwApsWcBJ7F0ASaxgwEksZQCI7GmAiKyuwIhstsCIa/z&#10;AyCu/wMgrf8EH6z/BB+s/wQfrP8EqosAAJ2RAACTlwAAh5wAAHqiAABtpwAAYKsAAFWvAABJsQAA&#10;PrQAADO3AAAqugMAJLwNACK9FQAhvSAAIb0qACC9MwAfvj0AHr5HAB2+UgAcv14AGr9sABm/fAAY&#10;v44AF8ChABbAtgAUwNMAFb7xABW8/wEVu/8BFLr/AhS6/wIUuv8CoZIAAJaYAACKngAAfaQAAG+q&#10;AABirwAAVrQAAEq3AAA+ugAAM70AACrAAAAhxAAAGccFABPLCwARzBIAEcwbABDMJQAPzS8ADs06&#10;AA7NRgANzVIADc5gAAzOcAALzoMACs6XAAnOrAAIzsYACM7oAAjN+wAJy/8ACcv/AAnL/wAJy/8A&#10;mJgAAI2eAAB/pQAAcawAAGSzAABXuQAASr0AAD7AAAAywwAAKMYAAB/KAAAXzQAAEdEAAAzWBQAI&#10;2QwABtkSAAXaGwAE2iQAA9suAAHbOQAA3EUAAN1SAADeYgAA3nMAAN6IAADfnQAA37MAAN/OAADg&#10;7gAA3/oAAN//AADf/wAA3/8Aj58AAIGmAABzrgAAZbUAAFi9AABKwgAAPcUAADHJAAAmzAAAHdAA&#10;ABTUAAAO2QAACd0AAAPhAAAA4wcAAOMNAADkEgAA5RkAAOYiAADnKwAA6TYAAOtDAADsUgAA7GIA&#10;AO12AADujAAA7qEAAO+3AADv0QAA7+sAAPD2AADw9gAA8PYAhKcAAHWvAABntwAAWb8AAEvGAAA8&#10;ygAAL84AACTSAAAa2AAAEtwAAAzgAAAF4wAAAOcAAADrAAAA6wAAAO0FAADuCwAA8BAAAPEVAADz&#10;HgAA9CcAAPczAAD5QAAA+lEAAPtjAAD8dwAA/Y0AAP2jAAD+tgAA/skAAP/fAAD/3wAA/98Ad7AA&#10;AGi5AABawQAATMoAADzPAAAu1AAAItoAABfeAAAQ4gAACeYAAADpAAAA7AAAAPAAAAD2AAAA9gAA&#10;APcAAAD4AAAA+gcAAPsNAAD9EQAA/xkAAP8jAAD/LwAA/z4AAP9PAAD/YgAA/3cAAP+NAAD/nwAA&#10;/64AAP+6AAD/ugAA/7oA/xYjAP8VIQD/EiEA/w4kAP8GKgD/ADMA/wBBAP8ATgD/AFwA/wBoAP8A&#10;dAD/AH4A/wCHAP8AjwD/AJYA/wCcAP8AogD/AKgA/wCuAP8AtQD/AL0A/wDHAP8A1gD/AOcA/gDz&#10;AP4A/gD9AP8A/AD/APsA/wD7AP8A+wD/APsA/wD7AP8A/xogAP8ZHgD/Fh4A/xAgAP8KJQD/BDAA&#10;/wA9AP8ASwD/AFgA/wBkAP8AcAD/AHoA/wCDAP8AiwD/AJIA/wCYAP8AngD/AKQA/wCqAP8AsQD9&#10;ALkA+wDDAPoA0AD4AOMA9wDxAPYA/AD0AP8A9AD/APMA/wDzAP8A8wD/APMA/wDzAP8A/x0cAP8c&#10;GQD/GRkA/xQbAP8O/+L/4klDQ19QUk9GSUxFAAgJIQD/DCwA/wk5AP8FRgD/AlMA/wBfAP8AawD/&#10;AHUA/wB+AP8AhgD/AI4A/wCUAP4AmwD8AKEA+gCnAPgArgD1ALUA8wC/APEAywDwAN8A7gDuAOwA&#10;+QDrAP8A6gD/AOoB/wDpAf8A6QH/AOkB/wDpAf8A/yAXAP8fFAD/HBMA/xcVAP8WHQD/EygA/xA0&#10;AP8NQQD/DE4A/wlaAP8IZgD/CHAA/gd5APwHgQD6B4kA+AeQAPYGlgDzBp0A8QajAO8GqgDtBrIA&#10;6ga7AOgGyADmBtwA5AbsAOII+gDgCv8A3gv/AN0L/wDdDP8A3Az/ANwM/wDcDP8A/yMSAP8jEAD/&#10;IQ4A/x4QAP8eGAD/HCMA/xgvAP8UOwD/EkkA/BBVAPgPYAD0D2oA8Q90AO8OfADtDoQA6w6LAOkO&#10;kgDnDpkA5g6gAOQOpwDiDq8A4A64AN4OxQDcDtoA1hDsANIR+gDPEv8AzRL/AcwS/wHLE/8ByhP/&#10;AcoS/wHKEv8B/ycPAP8nDAD/JQkA/yYNAP8lEwD/IxwA/yAoAPscNQD1GkIA7xhPAOoXWgDmFmUA&#10;4xZuAOAWdwDeFn8A3BaHANkWjgDWFpUA1BacANIXowDQF6sAzhi1AMwYwQDLGNIAxxroAcMb+AHA&#10;G/8Bvhz/Ab0c/wK8HP8CvBv/Arwb/wK8G/8C/ysMAP8rBQD/KwMA/y0JAP8sDgD/KRUA9yYgAO4j&#10;LQDnIToA4R9IANsfVADVIF8A0SBoAM4gcQDMIXkAyiGBAcghiAHGIY8BxCGWAcMhngHBIqYBvyKv&#10;Ab0iuwK8I8oCuSPjArUk9AKzJP8DsST/A68k/wOvJP8DriT/A64k/wOuJP8D/y8GAP8vAAD/MgAA&#10;/zMCAPkyCAD3Lw4A6ysWAOEnIgDYJzIA0ClBAMsqTgDGKlkAwypiAcAqawG9KnMBuyp6ArkqggK4&#10;KokCtiqQArQqmAOzKqEDsSqqA68rtQSuK8QErCvbBKgs7wSmLP4FpCz/BKMt/wSiLf8Eoiz/BKIs&#10;/wSiLP8E/zIAAP8zAAD5OAAA6TkAAOI5AADeNQcA3i4NANEvGwDJMSwAwzM7AL0zSAC5NFMBtjNc&#10;AbMzZQKwM20CrjN0A6wyewOrMoMEqTKKBKcykwWlMpsGpDKlBqIysAegMr4HnzLRB5wz6geaM/sH&#10;mDT/B5c0/waWNP8GljT/BZY0/wWWNP8F/zUAAP84AADqPgAA30IAANVCAADPPwMAzTgIAMU4FQC9&#10;OiYAtzs2ALI8QwCuPE4BqjtXAqc7YAOlOmcDozpvBKE6dgWfOX0GnTmFB5s5jQeZOJYImDigCZY4&#10;qwqUOLgKkznKC5E55QuPOvcKjTr/CYw7/wiMO/8HjDv/B4w7/weMO/8H/zgAAPE+AADjRQAA1EkA&#10;AMtKAADFRwAAwUEEALo/EQCzQSEArUIxAKhDPgCkQ0kBoEJTAp1BWwObQWIEmEBqBZZAcQaUP3gH&#10;kj9/CJA/iAqPPpELjT6bDIs+pg2JPrMNiD7EDoY/4A6EP/QNg0D/C4NA/wqCQP8JgkH/CIJB/wiC&#10;Qf8I/zwAAOtDAADcSgAAzE8AAMNQAAC8TgAAt0kBALFGDgCqSBwApEksAKBJOgCbSUUBmEhOApRH&#10;VwOSR14Fj0ZlBo1GbAeLRXMJiUV7CodEgwuFRI0Mg0SXDoFDog9/Q68QfkPAEHxE2hF7RPEPekX/&#10;DXpG/wt6Rv8Kekb/CXpG/wl6Rv8J9T4AAOZIAADTTwAAx1QAAL1VAAC2VAAAsFAAAKlMCwCiTRgA&#10;nU4oAJhONgCUTkEBkE1LAo1NUwSKTFoFh0thBoVLaAiDSm8JgEp3C35Jfwx8SYkOekiTD3hInxB3&#10;SKwSdUi8EnRJ0hNzSe4Rckr/D3JK/w1ySv8Lckr/C3JK/wpySv8K8kIAAOBMAADOUwAAwVgAALha&#10;AACwWQAAqVYAAKJSBwCbUhUAllMkAJFTMgCNUz4BiVJHAoZRUASDUVcFgFBeBn5PZQh7T2wJeU5z&#10;C3dOew11TYUOc02QEHFNnBJvTakTbk25FGxNzhRsTesTbE79EGxP/w5sT/8MbE//C2xP/wtsT/8L&#10;7kUAANxQAADJVwAAvVwAALReAACsXgAApFsAAJxWBACVVhIAkFchAItYLwCHVzsBg1ZEAn9WTQN8&#10;VVQFelRbBndUYgh1U2gJc1NwC3FSeA1vUoIPbVGNEWtRmRJpUaYUZ1G2FWZRyxVlUukUZVL7EWZT&#10;/w9mU/8NZlP/DGZT/wxmU/8M6kkAANVTAADFWgAAul8AALBiAACoYgAAn18AAJZaAACPWhAAilse&#10;AIVbLACBWzgBfVtBAnpaSgN3WVEEdFhYBnFYXwdvV2YJbVdtC2tWdg1pVn8PZ1WKEWVVlxNjVaQU&#10;YVW0FWBVyBZfVecVYFb6EmBW/w9hV/8OYVf/DWFX/wxhV/8M50wAANFWAADBXgAAtmMAAK1mAACk&#10;ZgAAm2QAAJBeAACJXg4AhF8bAIBfKQB8XzUBeF8/AnReRwNxXU8Eb1xWBWxcXAdqW2MJaFtrC2Za&#10;cw1kWn0PYlqIEV9ZlBNeWaIUXFmyFVtZxhZaWeUVW1r5Elta/xBcWv8OXFr/DVxa/w1cWv8N408A&#10;AM1ZAAC+YQAAs2YAAKlpAACgagAAl2gAAItiAACDYgwAfmMYAHpjJgB2YzIAc2M8AW9iRQJsYUwE&#10;amFUBWdgWgdlYGEIY19pCmFfcQxfXnsOXV6GEVpekxJYXaAUV12wFVZexBZVXuMVVl73ElZe/xBX&#10;Xv8OV17/DVde/w1XXv8N3lMAAMhdAAC7ZAAAsGoAAKZtAACdbgAAk20AAIVnAAB+ZwkAeGcVAHRn&#10;IwBxaC8Abmc5AWtnQgJoZkoDZWZSBWNlWAZgZV8IXmRnClxkbwxaY3kOWGOEEFVikRJTYp8TUmKu&#10;FVFiwhVQYuEVUWL2ElFi/xBSYv8OUmL/DVJi/w1SYv8N2VYAAMRgAAC3aAAArG4AAKNxAACacwAA&#10;j3EAAH9rAAB4awUAcmsSAG5sHwBrbCwAaGw3AWZsQAJja0gDYGtPBF5qVgZcal0HWWllCVdpbQtV&#10;aXcNU2iCD1BojxFOZ50TTWesFEtowBRLaN4US2f1Ekxn/w9MZ/8OTWf/DU1n/w1NZ/8N0loAAMBk&#10;AACzbAAAqXIAAKB2AACWdwAAinYAAHlxAABxcQAAa3EPAGhxHABmcigAY3I0AGByPQFeckUCW3FN&#10;A1lxVAVXcFsGVHBjCFJvawpQb3QMTW6ADktujRBJbpsRR22rEkZuvhNFbtwSRm30EUZt/w9Hbf8O&#10;R2z/DUds/w1HbP8NzF8AALxpAACwcQAApXcAAJx7AACRfAAAhnsAAHV4AABrdwAAZXcMAGF4FwBf&#10;eCQAXXkwAFp5OgFYeUICVnhKAlN4UQRRd1gFT3dgB0x2aAhKdnIKSHV9DEV1ig5DdZkPQnWpEEB1&#10;vBBAddkQQHTzD0B0/w5Bc/8NQXP/DEFz/wxBc/8MxmQAALduAACrdgAAonwAAJd/AACMgQAAgYEA&#10;AHKAAABlfwAAXX8IAFl/EwBXgCAAVYArAFOBNgBRgD4BT4BGAk2ATgJLf1UDSX9dBUZ/ZgZEfnAI&#10;Qn57CT9+iAs9fZcMPH2nDTp9ug46ftYNOnzxDTp7/ww6e/8LOnr/Czp6/ws6ev8LwGkAALJ0AACn&#10;fAAAnYEAAJKEAACHhgAAe4cAAG6HAABghwAAVYcBAFCIDgBOiBoATYkmAEuJMABJiToASIlCAUaJ&#10;SgFEiVICQolaA0CIYwQ9iG0FO4h4BjmHhgg3h5UJNYemCjSHuQozh9MKM4bwCTOF/wkzhP8JM4P/&#10;CTOD/wkzg/8JuXAAAK16AACiggAAl4cAAI2KAACBjAAAdY4AAGiPAABakAAAT5EAAEeSCgBEkhMA&#10;Q5MfAEGTKgBAkzQAP5M9AD2TRQA7k00BOpNWATiTXwI2k2kDNJN1AzKSgwQwkpMFLpKkBi2StwYs&#10;ktEGLJHvBiuP/wYrjv8GK43/ByuN/wcrjf8Hs3gAAKeCAACciAAAkYwAAIeQAAB6kwAAbZUAAGGX&#10;AABVmQAASZsAAD+cAQA5nQ4AN50XADaeIgA0niwAM541ADKePgAxnkcAMJ9QAC6fWgAtn2QBK59x&#10;ASmefwInnpACJp6hAiSetQIjns4CI53uAyOb/gMimv8EIpn/BCKZ/wQimf8ErIEAAKCIAACVjgAA&#10;i5IAAH+WAABymgAAZZ0AAFmgAABOowAAQqQAADemAAAuqAUAKakPACipGAAnqiIAJqosACWqNQAk&#10;qj8AI6pIACKrUwAhq14AIKtqAB6reQAdq4sAG6udABqrsQAZq8oAGarsARmo/QEYp/8CGKb/Ahim&#10;/wIYpv8CpYkAAJmPAACPlAAAg5kAAHWeAABoogAAXKYAAFCpAABErAAAOa4AAC+wAAAmswAAHrUG&#10;ABm3DwAYtxcAF7chABa3KgAVtzQAFLg+ABO4SQASuFQAErliABG5cQAQuYMAD7mXAA65rAANucQA&#10;DbjnAA62+wAOtf8ADrT/AA60/wAOtP8AnJAAAJKVAACGmwAAeaAAAGumAABeqwAAUq8AAEayAAA6&#10;tQAAL7cAACW6AAAdvQAAFcAAABDDBgALxg4ACsUVAAnFHgAIxSgAB8UyAAbGPQAFxkkABcZXAAPG&#10;ZgACxncAAcaLAADGoAAAxbYAAMbSAADF7wAAxfwAAMX/AADF/wAAxf8AlZYAAImcAAB7owAAbakA&#10;AGCvAABTtAAARrgAADq7AAAuvgAAJMEAABvEAAATxwAADsoAAAjOAQAB0AoAANAQAADQFgAA0R4A&#10;ANInAADTMQAA1DwAANVJAADWWAAA1mkAANZ8AADWkgAA1qcAANa/AADW4AAA1vMAANb+AADW/wAA&#10;1v8AjJ0AAH6kAABvqwAAYbIAAFS5AABGvQAAOcEAAC3EAAAixwAAGcsAABHOAAAM0gAABdUAAADb&#10;AAAA3AMAAN0KAADeDwAA3xQAAOEcAADiJAAA5C4AAOY6AADnSQAA6FkAAOhrAADpgQAA6ZgAAOmt&#10;AADpxQAA6eIAAOnyAADp9QAA6fUAgKUAAHGtAABjtQAAVbwAAEfCAAA5xgAALMoAACDOAAAW0gAA&#10;D9YAAAjbAAAA3wAAAOMAAADlAAAA5wAAAOgBAADqBwAA6w0AAO0RAADvGAAA8SEAAPMrAAD2OAAA&#10;90gAAPhaAAD5bQAA+oQAAPqbAAD6rwAA+sIAAPraAAD63wAA+t8AdK4AAGW2AABWvgAASMYAADnL&#10;AAAr0AAAH9QAABTaAAAN3wAABeMAAADmAAAA6QAAAO0AAADvAAAA8QAAAPMAAAD1AAAA9gIAAPgJ&#10;AAD6DgAA/RMAAP8cAAD/KAAA/zYAAP9HAAD/WgAA/24AAP+FAAD/mgAA/6sAAP+5AAD/vAAA/7wA&#10;/xEgAP8QHgD/DB4A/wQhAP8AJwD/ADAA/wA+AP8ATAD/AFkA/wBlAP8AcAD/AHoA/wCDAP8AiwD/&#10;AJIA/wCYAP8AngD/AKQA/wCqAP8AsAD/ALgA/wDCAP8AzgD/AOIA/gDwAP0A+wD7AP8A+wD/APsA&#10;/wD6AP8A+gD/APoA/wD6AP8A/xQcAP8SGgD/DhoA/wgcAP8AIQD/AC0A/wA6AP8ASAD/AFUA/wBh&#10;AP8AbAD/AHYA/wB/AP8AhwD/AI4A/wCUAP8AmgD+AKAA/QCmAPwArAD7ALQA+QC9APgAyQD3ANwA&#10;9QDsAPMA+ADzAP8A8gD/APEA/wDwAP8A8AD/APAA/wDwAP8A/xcYAP8VFgD/ERUA/wwXAP8FHQD/&#10;ACgA/wA2AP8AQwD/AFAA/wBcAP8AZwD/AHEA/wB6APwAggD6AIkA+ACQAPcAlgD1AJwA9ACiAPMA&#10;qADxALAA8AC4AO4AwwDsANMA6gDnAOkA9QDnAP8A5gD/AOUA/wDlAP8A5QD/AOUA/wDlAP8A/xoT&#10;AP8YEQD/FBAA/w8RAP8NGQD/CiQA/wUwAP8BPgD/AEsA/wBXAP4AYgD6AGwA9QB1APIAfQDwAIQA&#10;7gCLAOwAkQDrAJcA6QCeAOcApADmAKwA5AC0AOIAvwDgAM0A3gDjANwA8gDaAP0A2AD/ANYA/wDV&#10;Af8A1QH/ANUC/wDVAv8A/x4QAP8cDQD/FwsA/xUOAP8UFQD/ER8A/w4qAP8LOAD9CEUA+AZRAPQE&#10;XADuBGYA6gRvAOYDdwDkBH8A4gSGAOAEjADeBJMA3QWaANsFoADYBagA1QWxANIFuwDQBskAzgfg&#10;AMwI8QDJCv8Axwv/AMYM/wDFDP8AxQz/AMUM/wDFDP8A/yEMAP8gBgD/HAMA/x0KAP8bEAD/GBgA&#10;/xQjAPYRMADvDj4A6g5KAOUNVgDhDWAA3Q1pANkNcQDVDXkA0w2BANENiADPDY8AzQ6WAMsOnQDK&#10;DqUAyA6uAMYPuQDEEMgAwhDfAL4R8gC7Ev8AuRP/ALcT/wG2E/8BthP/AbYT/wG2E/8B/yUGAP8j&#10;AAD/IwAA/yQDAP8hCgD9HREA8RobAOgWJwDhFDUA2hNDANMUTwDOFVkAyxVjAMgWawDFFnMAwxd7&#10;AMEXggDAGIkAvhiQALwYmAC7GaAAuRmpALcZtAC1GsIAtBrWALAb7QGtHPwBqx3/Aakd/wGpHf8B&#10;qB3/Aagd/wGoHf8B/ygAAP8nAAD+KgAA7yoAAOcnAQDnIgkA5B0QANkbHQDPHS0AyR48AMQgSQC/&#10;IFMAvCFdALkhZQC3Im0AtSJ0ALMifACxIoMBsCKKAa4ikgGsI5sBqyOkAakjrwGnI7wBpiTOAaMk&#10;6AKgJfkCniX/Ap0l/wKcJf8CmyX/Apsl/wKbJf8C/ywAAP8tAADtMgAA4jQAANozAADTLgMA0iUK&#10;AMklFwDBJycAuyk2ALYqQwCyK04ArytXAKwrYACqK2cBqCtvAaYrdgGkK30BoyuEAqErjQKfK5UC&#10;niufApwrqgOaK7YDmSzHA5cs4gOULfUEki3/A5Et/wOQLv8DkC3/A5At/wOQLf8D/zAAAPIzAADk&#10;OgAA1j0AAMw8AADHOQAAwzEFAL0uEQC1MCEAsDIwAKszPQCnM0kApDNSAKEzWgGfM2IBnDNpApoz&#10;cAKZM3cClzJ/A5UyhwOTMpAEkjKaBJAypQWOMrEFjTPCBosz3AaJNPIGhzT/BYY0/wWGNP8EhTT/&#10;BIU0/wSFNP8E/DMAAOs6AADcQQAAzUQAAMNEAAC9QQAAuDsBALI3DgCrOBwApTkrAKE6OACdO0QA&#10;mjtNAZc6VgGUOl0CkjpkApA6awOOOXIDjDl6BIo5ggWJOYsFhzmVBoU5oAeDOa0Hgjm8CIE50wh/&#10;Ou4IfTr+B3w7/wZ8O/8FfDv/BXw7/wV8O/8F9DcAAOVAAADSRwAAxUoAALxLAAC1SQAAr0MAAKk+&#10;CwCiPxcAnUAmAJhBNACUQT8AkUFJAY5BUQGLQFkCiUBgA4dAZwOFP20Egz91BYE/fQZ/PocHfT6R&#10;CHs+nAl6PqkJeD64Cnc/zQp1P+oKdED8CHRA/wd0QP8Gc0D/BnNA/wZzQP8G8TsAAN9FAADMTAAA&#10;v08AALZQAACuTwAAp0oAAKBEBwCaRRQAlUYiAJBGMACMRzwAiUZFAYZGTgGDRlUCgUVcA35FYwR8&#10;RGoEekRxBXlEeQZ3RIIIdUONCXNDmQpxQ6YLcEO1DG5EyQxtROcMbUX6CmxF/whsRf8HbEX/B2xF&#10;/wdsRf8H7D8AANhJAADHUAAAu1QAALFVAACpVAAAoVAAAJlKAgCSSREAjUofAIlLLACFTDgAgktC&#10;AX9LSgF8SlICeUpYA3dKXwR1SWYFc0ltBnFJdgdvSH8IbUiKCWxIlgtqSKMMaEiyDWdIxQ1mSeQN&#10;Zkn4C2ZJ/wlmSv8IZkn/B2ZJ/wdmSf8H6EMAANJNAADCUwAAt1gAAK1ZAACkWAAAnFUAAJNOAACM&#10;Tg4Ah08bAIJPKQB/UDUAe1A/AXhPRwF2T08Cc05VA3FOXARvTWMFbU1qBmtNcgdpTXwIZ0yHCmVM&#10;kwtjTKANYkyvDmFNwg5gTeEOYE32DGBO/wpgTv8JYE7/CGBO/whgTv8I40cAAM1QAAC+VwAAs1sA&#10;AKpdAAChXQAAmFoAAI1TAACGUgwAgFMYAHxTJQB5VDEAdVQ8AHNTRAFwU0wCbVJTAmtSWQNpUmAE&#10;Z1FoBmVRcAdjUXkIYVGECmBQkQxeUJ4NXFCtDltRwA5aUd4PWlH1DFpS/wpbUv8JW1H/CFtR/whb&#10;Uf8I30oAAMlTAAC7WgAAsF8AAKZhAACdYQAAlF4AAIhXAACAVgoAelcVAHZXIgBzWC4AcFc5AG1X&#10;QQFqV0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXcIXFWCClpVjgxZVZwNV1WrDlZVvg9VVdsPVVXz&#10;DVVV/wtWVf8JVlX/CVZV/whWVf8I200AAMVXAAC4XgAArWIAAKNlAACaZQAAkGMAAINcAAB7WwYA&#10;dVsSAHFbHwBuXCsAa1w2AGhbPwFlW0cBY1tOAmFaVQNfWlwEXVpjBVtaawZZWXUIV1mAClVZjAtU&#10;WZoNUlmqDlFZvA5QWdgOUFnyDVFZ/wtRWf8KUVn/CVFZ/whRWf8I1FEAAMJaAAC0YQAAqmYAAKBo&#10;AACXaQAAjGcAAH1gAAB1XwMAb18QAGtfHABoYCgAZmAzAGNgPAFhYEQBX19MAlxfUwNbX1oEWV9h&#10;BVdeaQZVXnMIU15+CVFdigtPXZkMTV2oDUxeug5LXtQOS17xDExe/wtMXf8KTF3/CUxd/whMXf8I&#10;z1QAAL5eAACxZQAAp2oAAJ1tAACUbQAAiWwAAHhlAABvZAAAaWQOAGVkGQBiZCUAYGUwAF5lOgBc&#10;ZUIBWmVKAlhkUQJWZFgDVGRfBFJkZwVQY3EHTmN7CUxjiApKY5cLSGOmDEdjuA1GY9ENRmPvDEZi&#10;/wpHYv8JR2L/CUdi/whHYv8IylgAALpiAACuaQAAo24AAJpxAACQcgAAhHEAAHRrAABpaQAAY2kL&#10;AF9pFQBcaiEAWmotAFhrNgBWaz8BVWtHAVNqTgJRalUDT2pdBE1qZQVKaW4GSGl5B0ZphglEaZUK&#10;Q2ilC0FptwxAac8MQGjuC0Fo/wpBZ/8JQWf/CEJn/whCZ/8IxV0AALZmAACqbQAAoHMAAJZ2AACL&#10;dwAAgHYAAHByAABlcQAAXHAHAFhwEQBWcB0AVHEoAFJxMwBQcTwAT3JEAU1xSwFLcVMCSXFaA0dx&#10;YgRFcGwFQ3B3BkFwhAc/cJMIPW+jCTtwtQo7cM0KOm/sCTtu/gg7bv8IO23/Bztt/wc7bf8Hv2IA&#10;ALFrAACmcwAAnXkAAJJ7AACHfAAAe3wAAG16AABgeAAAVncBAFB3DgBOeBgATHgkAEt5LgBJeTcA&#10;SHlAAEZ5SAFEeU8BQnlXAkF5YAI/eGkDPHh0BDp4ggU4eJEGN3ihBzV4swc0eMsHNHfrBzR2/Qc0&#10;df8HNXX/BjV0/wY1dP8GuWgAAK1xAACieQAAmH4AAI2AAACCgQAAdoIAAGmBAABbgQAAUYEAAEiA&#10;CgBFgRMAQ4EeAEKCKQBBgjIAQII7AD6CQwA9gksAO4JTATmCXAE3gmYCNYJxAzOCfwMxgY4EMIGf&#10;BC6BsQUtgcgFLYHpBC1//AUtfv8FLX3/BS19/wUtff8Fs24AAKh4AACdfwAAkoMAAIiGAAB9hwAA&#10;cIgAAGOJAABVigAAS4oAAEGKAgA7iw4AOYsXADiMIgA3jCwANow1ADSMPQAzjEYAMo1PADGNWAAv&#10;jWIBLYxuASuMewEqjIsCKIycAiaMrwIljMYCJYvoAiWK+wMliP8DJYj/AyWH/wMlh/8DrXYAAKOA&#10;AACXhQAAjYkAAIKMAAB2jgAAaZAAAFySAABQkwAARJQAADqVAAAxlggALZcRACyXGgArlyQAKpct&#10;ACmXNgAomD8AJ5hIACaYUgAlmFwAI5hoACKYdwAgmIcAH5iZAR2YrAEcmMMBHJflARyV+gEblP8B&#10;G5P/AhuT/wIbk/8Cp38AAJyGAACRiwAAh48AAHqSAABtlQAAYZgAAFWbAABJnQAAPZ4AADOfAAAq&#10;oQAAIaMKAB+jEQAeoxoAHaQkABykLQAbpDYAGqQ/ABmkSgAYpFUAFqVhABWlcAAUpYEAE6WUABKl&#10;qAARpb8AEKTiABGi+AARof8AEaD/ARGg/wERoP8BoIYAAJWMAACMkQAAf5UAAHGaAABkngAAWKEA&#10;AEykAABApgAANacAACqpAAAirAAAGa4AABKwCQAQsRAAELEYAA6xIgAOsSsADbE1AA2xQAAMsUsA&#10;C7FYAAqxZwAIsXgAB7GLAAWxoAAEsLUABLDQAASw7wAFr/4ABq7/AAau/wAGrv8AmI4AAI+TAACC&#10;mAAAdZ0AAGeiAABapwAATqsAAEGtAAA1rwAAK7EAACG0AAAYtgAAEbkAAA28AwAHvgwAA70SAAG9&#10;GQAAviIAAL4rAAC+NgAAvkEAAL9OAAC/XAAAv20AAL+AAAC+lQAAvqoAAL7CAAC95AAAvfYAAL3/&#10;AAC9/wAAvf8AkpQAAIWaAAB4oAAAaqYAAFyrAABPsAAAQrMAADW2AAAquAAAILsAABe+AAAQwQAA&#10;C8QAAATHAAAAyQcAAMkNAADJEgAAyhkAAMsiAADLKwAAzTUAAM5BAADOUAAAz2AAAM9yAADPhwAA&#10;z50AAM+zAADPzgAAz+sAAM74AADO/gAAzv4AiJsAAHqiAABsqAAAXq8AAFC1AABCuQAANbwAACm/&#10;AAAewgAAFcYAAA7JAAAIzAAAANAAAADTAAAA1QAAANYGAADYDAAA2REAANsWAADcHwAA3igAAOA0&#10;AADiQQAA4lEAAONjAADjdwAA5I4AAOSkAADkugAA5dQAAOXqAADl8wAA5fMAfKMAAG6qAABgsgAA&#10;UbkAAEO+AAA1wgAAKMYAABzJAAATzQAADNEAAATVAAAA2gAAAN4AAADhAAAA4gAAAOQAAADlAwAA&#10;5wkAAOkOAADrEgAA7RoAAO8kAADyMQAA9EEAAPRTAAD1ZgAA9XwAAPaTAAD2qQAA97wAAPfOAAD3&#10;3wAA998AcKwAAGG0AABTuwAARcMAADbHAAAnzAAAG9AAABHVAAAK2wAAAN8AAADiAAAA5QAAAOkA&#10;AADsAAAA7QAAAPAAAADxAAAA8wAAAPUEAAD3CgAA+hAAAPwWAAD/IQAA/y4AAP9AAAD/UwAA/2gA&#10;AP+AAAD/lgAA/6gAAP+2AAD/vwAA/78A/w0cAP8KGwD/AhsA/wAeAP8AJAD/AC4A/wA8AP8ASgD/&#10;AFYA/wBjAP8AbQD/AHcA/wB/AP8AhwD/AI4A/wCUAP8AmgD/AKAA/wCmAP8ArAD/ALQA/wC9AP8A&#10;yQD+AN0A/QDtAPwA+gD7AP8A+gD/APkA/wD6AP8A+gD/APoA/wD6AP8A/xAZAP8NFwD/BhYA/wAY&#10;AP8AHgD/ACoA/wA3AP8ARQD/AFIA/wBeAP8AaQD/AHIA/wB7AP8AggD/AIkA/wCQAP4AlgD9AJwA&#10;/AChAPsAqAD5AK8A+AC4APYAwwD0ANIA8wDnAPIA9gDwAP8A7wD/APAA/wDvAP8A7wD/AO4A/wDu&#10;AP8A/xIUAP8PEgD/CxIA/wASAP8AGgD/ACUA/wAzAP8AQAD/AE0A/wBZAP8AZAD9AG0A+wB2APkA&#10;fQD3AIQA9QCLAPQAkQDzAJcA8QCdAPAAowDuAKoA7ACzAOoAvQDoAMsA5wDhAOUA8QDjAP0A4wD/&#10;AOIA/wDhAP8A4QD/AOAA/wDgAP8A/xQQAP8RDgD/DQ0A/wcPAP8CFQD/ACAA/wAtAP8AOgD/AEcA&#10;+QBTAPUAXgDyAGgA8ABwAO0AeADrAH8A6QCFAOgAjADmAJIA5QCYAOMAnwDhAKYA3wCuANwAuADa&#10;AMUA1gDZANQA7ADSAPkA0QD/AM8A/wDOAP8AzgD/AM4A/wDOAP8A/xcMAP8UCAD/DwUA/w4LAP8M&#10;EQD/BxoA/wEmAPwANAD0AEEA7QBNAOkAWADmAGIA4wBqAOAAcgDeAHkA2wCAANkAhgDWAI0A0wCT&#10;ANEAmgDPAKEAzQCqAMsAswDJAL8AxgDQAMUA6ADDAPYAwQD/AMAC/wC/A/8AvwP/AL8D/wC/A/8A&#10;/xsGAP8XAAD/FAAA/xMFAP8RDQD/DhQA+QofAPAGLADmAzkA4ANGANwDUQDWBFsA0gRkAM8FbADM&#10;BXMAygV6AMgFgQDGBYcAxQaOAMMGlgDBBp0AvwamAL0GsAC7B7wAuQjNALgK5QC1C/cAsw3/ALEN&#10;/wCwDf8AsA7/AK8O/wCvDv8A/x4AAP8bAAD/GwAA+hoAAPUWBQD2EQ0A6w4VAOILIgDYCzEA0Aw+&#10;AMsNSgDHDVUAxA5eAMEOZgC/Dm0AvQ50ALsPewC5D4IAtxCKALYQkQC0EJoAshCjALARrQCvEboA&#10;rRHKAKoS5QCnFPcApRX/AKMV/wCiFf8AohX/AKIV/wCiFf8A/yIAAP8gAADwIwAA5iQAAOAhAADc&#10;GQUA2xAMANARGQDIEykAwhU3AL0WRAC5F04AtRdXALMYYACwGGcArhhuAKwZdQCrGXwAqRmEAKga&#10;jACmGpQApBqeAKMbqAChG7QAnxzFAJ4c3wCaHfMBmB7/AZce/wGWH/8BlR//AZUf/wGVH/8B/yYA&#10;APQnAADmLQAA2i8AAM8tAADKJwAAxx8IAMEcEwC6HiIAtB8xAK8gPQCrIUgAqCJSAKYiWgCjI2IA&#10;oSNpAKAjbwCeI3cAnCN+AJsjhgCZJI8BlySZAZYkowGUJLABkiW/AZEl1gGOJu8BjCf/Aosn/wKK&#10;J/8CiSf/Aokn/wGJJ/8B+ikAAOwwAADdNgAAzTgAAMQ3AAC+MgAAuisCALUlDgCuJx0AqCkrAKQq&#10;OACgKkMAnStMAJorVQCYK1wAlitjAJQragGSK3EBkCx4AY8sgQGNLIoBiyyUAoosnwKILKsChiy6&#10;AoUtzgODLuoDgS78A4Au/wJ/Lv8Cfy7/An4u/wJ+Lv8C9C4AAOQ3AADSPQAAxT8AALs/AAC0PAAA&#10;rzUAAKkvCwCjLxcAnjEmAJkyMwCWMj4AkjNIAJAzUACNM1gAizNeAYkzZQGHM2wBhjNzAYQzfAKC&#10;M4UCgDOPA38zmgN9M6cDfDO1BHozyQR5NOYEdzX5BHY1/wN1Nf8DdTX/A3U1/wN1Nf8D8DMAAN09&#10;AADKQwAAvkUAALVGAACtQwAApj0AAKA2BgCZNhMAlDghAJA5LgCMOTkAiTlDAIc5TACEOVMBgjla&#10;AYA5YQF+OWgCfDlvAno5dwJ5OYADdzmLBHU5lgR0OaMFcjmxBXE5xAZvOuIGbjr3BW47/wRtO/8E&#10;bTv/A206/wNtOv8D6jkAANVCAADESAAAuUsAAK9LAACnSQAAn0QAAJg+AQCRPBAAjD0dAIg+KgCE&#10;PzUAgT8/AH4/SAB8P08Bej9WAXg/XQF2PmQCdD5rAnI+cwNwPnwDbz6HBG0+kwVrPqAGaj6uBmk/&#10;wAdnP94HZz/1BmZA/wVmQP8EZkD/BGY//wRmP/8E5T0AAM9GAAC/TAAAtE8AAKpQAACiTwAAmUoA&#10;AJFEAACKQQ0AhEIZAIBDJgB9RDIAekQ8AHdERAB1REwBckRTAXBDWQFvQ2ACbUNnAmtDbwNpQ3kE&#10;aEODBWZDjwZkQ50HY0OrB2FDvQhgRNkIYETzB2BE/wZfRP8FX0T/BGBE/wRgRP8E4EEAAMpKAAC7&#10;UAAAsFMAAKdVAACeUwAAlU8AAItJAACDRwsAfUcVAHlHIgB2SC4Ac0g4AHFIQQBuSEkBbEhQAWpI&#10;VgFoSF0CZkdkAmVHbANjR3YEYUeABWBHjQZeR5oHXEepCFtIuwhaSNQIWkjxB1pJ/wZaSf8FWkj/&#10;BVpI/wRaSP8E20QAAMZNAAC4UwAArVcAAKNZAACaWAAAkVQAAIZOAAB9SwgAd0sSAHNMHwBwTCsA&#10;bUw1AGtMPgBoTEYAZkxNAWRMUwFiTFoCYUxiAl9MagNeTHMEXEt+BVpLigZYS5gHV0ynCFZMuQlV&#10;TNEJVEzvCFRN/wZVTP8GVUz/BVVM/wVVTP8F1UgAAMJRAAC1VwAAqlsAAKBcAACXXAAAjVkAAIFT&#10;AAB3TwQAcU8QAG5QHABqUCgAaFAyAGVQOwBjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNYUHEEV1B7&#10;BVVQiAZTUJYHUlClCFBQtwlQUM4JT1DtCFBQ/wdQUP8GUFD/BVBQ/wVQUP8F0EsAAL9UAACyWgAA&#10;p14AAJ1gAACUYAAAiV0AAHxXAAByVAAAbFMOAGhUGQBlVCQAYlQvAGBUOABeVEAAXFRIAVpUTwFZ&#10;VFYBV1RdAlVUZQNUVG4EUlR5BVBUhgZOVJQHTVSkCEtUtQhLVMwJSlTrCEtU/gdLVP8GS1T/BUtU&#10;/wVLVP8FzE4AALtXAACuXgAApGIAAJpkAACRZAAAhmIAAHdbAABtWAAAZlgMAGJYFgBfWCIAXVks&#10;AFtZNgBZWT4AV1lGAFZZTQFUWVQBUllbAlFZYwNPWWwDTVl3BEtYhAVJWJIHSFiiB0dZswhGWcoI&#10;RVnqCEZZ/QZGWP8GRlj/BUdY/wVHWP8Fx1IAALhbAACrYQAAoWYAAJhoAACOaQAAg2cAAHJgAABo&#10;XgAAYV0JAFxdEwBaXR4AV10pAFZeMwBUXjsAUl5DAFFeSgFPXlIBTl5ZAkxeYQJKXmoDSF51BEZe&#10;ggVEXZAGQ16gB0FesQdAXsgHQF7oB0Bd/AZBXf8FQV3/BUFc/wVBXP8Fw1YAALRfAACoZgAAnmoA&#10;AJVtAACKbQAAf2wAAG9nAABkZAAAW2IFAFZiEABUYhsAUmMlAFBjLwBOZDgATWRAAEtkSABKZE8B&#10;SGRXAUZkXwJFZGgCQ2RzA0FjfwQ/Y44FPWOeBjxjsAY7ZMYGO2TmBjtj+gU7Yv8FO2L/BTxh/wQ8&#10;Yf8EvlsAALBjAAClagAAm28AAJFyAACGcgAAe3EAAGxtAABgawAAVWkAAE9oDQBNaRcAS2khAElq&#10;KwBIajQAR2o9AEVrRABEa0wAQmtUAUFrXAE/amUCPWpwAjtqfQM5aowEN2qcBDZqrgU1asQFNWrl&#10;BTVp+QQ1af8ENWj/BDVo/wQ1aP8EuWAAAKxpAAChcAAAmHUAAI13AACCdwAAd3cAAGl0AABccwAA&#10;UXEAAEhwCgBFcBIAQ3EdAEJxJwBAcjAAP3I4AD5yQAA9ckgAO3JQADpyWQE4cmMBNnJtAjRyegIz&#10;cokDMXKaAy9yrAMucsEDLnLjAy5x+AMucP8DLm//Ay5v/wMub/8Ds2YAAKdvAACddgAAk3oAAIh8&#10;AAB+fQAAcn0AAGR8AABXewAATHoAAEJ5AwA8eQ4AOnoXADl6IQA4eioAN3szADZ7OwA0e0QAM3tM&#10;ADJ7VQAwe18AL3tqAS17dwEre4cBKnuYAih7qgIne78CJnvhAiZ69wImeP8CJnj/Aid3/wInd/8C&#10;rmwAAKN2AACZfAAAjn8AAISCAAB4gwAAbIQAAF+EAABRhAAAR4QAADyEAAAzhAkAMIQRAC+EGgAt&#10;hCQALIUtACuFNQAqhT4AKYVHACiGUAAnhloAJoZmACSGcwAjhoMAIYaVACCGpwEehrwBHobeAB6E&#10;9QEegv8BHoL/AR6B/wEegf8BqHQAAJ59AACTggAAiYUAAH6IAABxigAAZYsAAFiMAABMjQAAQI4A&#10;ADaOAAAsjwAAJZAMACOQEwAikBwAIZAlACCRLgAfkTYAHpFAAB2RSQAckVQAGpFgABmRbgAYkX4A&#10;FpKQABWSpAAUkbkAE5HYABOP9AAUjv8AFI3/ABSM/wEUjP8Bo30AAJiDAACOiAAAhIwAAHePAABp&#10;kQAAXZMAAFCVAABFlwAAOZgAAC6ZAAAlmgAAHZsCABadDAAVnRMAFJ0bABOdJAASnS0AEZ43ABGe&#10;QQAQnkwAD55YAA6eZwANnncADJ6KAAudngAKnbIACZ3MAAmc7AAKm/4AC5r/AAuZ/wALmf8AnIQA&#10;AJGKAACIjgAAe5IAAG2WAABgmQAAVJwAAEifAAA8oAAAMKEAACajAAAdpQAAFacAABCpBQALqw0A&#10;CKoTAAeqGwAGqiQABaouAASqOAACqkQAAapQAACqXgAAqm4AAKqBAACqlQAAqaoAAKnBAACo5AAA&#10;qPYAAKf/AACn/wAAp/8AlYsAAIyQAAB/lQAAcZoAAGOeAABWogAASqYAAD2oAAAxqgAAJqsAAB2t&#10;AAAUsAAADrIAAAm1AQACtgoAALYPAAC2FQAAtx0AALclAAC3LwAAuDkAALhGAAC4VAAAuGQAALh2&#10;AAC4iwAAt6AAALe2AAC30wAAtu8AALb8AAC2/wAAtv8Aj5IAAIKXAAB0nQAAZqIAAFinAABLrAAA&#10;Pq8AADGxAAAmswAAHLYAABO4AAANuwAABr4AAADBAAAAwgQAAMILAADDEAAAxBUAAMQcAADFJAAA&#10;xi4AAMg6AADJRwAAyVcAAMlpAADJfQAAyZQAAMiqAADIwwAAyOQAAMj0AADI/QAAyP0AhZkAAHef&#10;AABopgAAWqsAAE2xAAA/tQAAMbgAACW6AAAavQAAEcAAAAvDAAADxwAAAMoAAADNAAAAzgAAAM8D&#10;AADQCQAA0Q4AANMSAADVGQAA1yIAANotAADdOQAA3kkAAN5aAADfbgAA34UAAN+cAADfsgAA3ssA&#10;AN7mAADf9AAA3/QAeaEAAGuoAABcrwAATrUAAEC7AAAxvgAAJMEAABnFAAAQyAAACcwAAADPAAAA&#10;0wAAANkAAADcAAAA3QAAAN8AAADhAAAA4gUAAOQLAADmEAAA6BYAAOogAADtKwAA8DoAAPFLAADx&#10;XgAA8nMAAPOLAADzogAA87YAAPPJAADz4QAA8+EAbaoAAF6xAABQuQAAQb8AADLEAAAkyAAAF8wA&#10;AA7QAAAG1QAAANoAAADeAAAA4gAAAOYAAADpAAAA6gAAAOwAAADuAAAA8AAAAPIAAAD0BgAA9gwA&#10;APkSAAD8HAAA/ykAAP86AAD/TQAA/2IAAP94AAD/kAAA/6MAAP+zAAD/wQAA/8EA/wcZAP8BFwD/&#10;ABcA/wAaAP8AIQD/ACsA/wA5AP8ARwD/AFQA/wBfAP8AagD/AHMA/wB7AP8AgwD/AIoA/wCQAP8A&#10;lgD/AJsA/wChAP8AqAD/AK8A/wC4AP8AxAD+ANUA/ADqAPsA+AD6AP8A+QD/APgA/wD4AP8A9gD/&#10;APMA/wDxAP8A/wsVAP8FEwD/ABMA/wAUAP8AGgD/ACcA/wA0AP8AQgD/AE8A/wBbAP8AZQD/AG4A&#10;/wB2AP8AfgD/AIUA/gCLAP0AkQD7AJcA+gCdAPgAowD3AKsA9gCzAPQAvgDzAMwA8QDjAO8A8wDu&#10;AP8A7QD/AOwA/wDrAP8A7AD/AOwA/wDrAP8A/w0RAP8JEAD/AA8A/wAQAP8AFgD/ACIA/wAvAP8A&#10;PQD/AEoA/wBVAP0AYAD6AGkA+ABxAPYAeQD0AH8A8wCGAPEAjADvAJIA7gCYAOwAnwDrAKYA6QCu&#10;AOcAuADlAMUA4wDaAOEA7QDfAPsA3gD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A/w8NAP8MCwD/AwkA&#10;/wAMAP8AEgD/AB0A/wApAPsANwD4AEQA9QBQAPIAWgDuAGMA7ABrAOkAcwDnAHoA5QCAAOMAhgDh&#10;AIwA3wCTAN0AmQDbAKEA2QCpANUAsgDSAL4A0ADOAM4A5gDMAPYAygD/AMoA/wDJAP8AyAD/AMgA&#10;/wDIAP8A/xEIAP8NAgD/BwAA/wUIAP8ADgD/ABYA9wAiAO8AMADrAD0A6ABJAOQAVADgAF0A3QBl&#10;ANkAbQDVAHMA0gB6ANAAgADOAIcAzACNAMoAlADIAJsAxgCkAMQArQDCALgAwADHAL0A3wC8APEA&#10;uwD+ALkA/wC4AP8AuAD/ALgA/wC4AP8A/xQAAP8PAAD/DQAA/wwAAP8HCQD4ARAA6AAaAOMAKADd&#10;ADYA2ABCANIATQDOAFcAygBfAMcAZgDFAG0AwwB0AMEAegC/AIEAvQCIALsAjwC5AJcAtwCfALUA&#10;qACzALMAsQDCAK8A2ACuAu0ArAP7AKsF/wCqBv8AqQb/AKkG/wCpBv8A/xYAAP8SAAD3EgAA7BEA&#10;AOYOAADlBggA3QMSANQDIADNBC0AyAQ6AMMFRgC/BVAAvAZYALkGYAC3B2cAtQduALMHdQCxCHsA&#10;rwiCAK4JigCsCZIAqgmbAKgKpQCmCrAApQu/AKMM1AChDe0Anw7+AJ0O/wCcD/8Amw//AJsP/wCb&#10;D/8A/xoAAPcZAADqHgAA3x4AANUaAADQEwIAzgwLAMcLFgDADSUAug4yALYOPwCyD0kArxBSAKwQ&#10;WgCqEGEAqBFoAKYRbwCkEXYAohF9AKERhQCfEo4AnRKXAJwSogCaE60AmBO8AJcU0ACUFewAkhb9&#10;AJAX/wCPF/8Ajhf/AI4X/wCOF/8A+h0AAO4jAADfKAAA0CoAAMcnAADBIQAAvRkFALkSEACyFR4A&#10;rRYsAKgXOACkGEMAoRlMAJ8ZVACcGlwAmhpiAJkaaQCXG3AAlRt3AJQbfwCSHIgAkBySAI8cnQCN&#10;HakAix23AIoeygCIH+cAhiD6AIQg/wGDIP8BgyD/AYIg/wGCIP8B9SQAAOUsAADTMQAAxjMAALwx&#10;AAC2LQAAsCUAAKwdDACmHhgAoSAmAJwhMgCZIj0AlSJHAJMjTwCRI1YAjyNdAI0kZACLJGsAiSRy&#10;AIgkegCGJIMAhCWNAIMlmAGBJaQBgCayAX4mxQF9J+IBeyf3AXko/wF4KP8BeCj/AXgo/wF4KP8B&#10;7ysAAN0zAADKOQAAvjsAALQ6AACtNgAApi8AAKEoBwCbJxMAliggAJEpLQCOKjgAiytCAIgrSgCG&#10;K1IAhCtYAIIsXwCALGYAfyxtAH0sdQB7LH4BeiyIAXgslAF2LaABdS2uAnQtwAJyLt0CcS70AnAv&#10;/wJvL/8Cby//AW4v/wFuL/8B6DEAANM6AADDPwAAt0EAAK5BAACmPgAAnjgAAJcxAQCRLhAAjC8c&#10;AIgwKACEMTMAgTI9AH8yRgB9Mk0AezJUAHkyWwB3MmEAdTJpAXQycAFyMnkBcDOEAW8zkAJtM50C&#10;bDOrAmo0vAJpNNUDaDXxAmc1/wJnNf8CZjX/AmY1/wJmNP8C4jYAAMw/AAC9RAAAskcAAKhHAACg&#10;RAAAmD8AAJA5AACINA0AgzUXAH82JAB8Ny8AeTc5AHc4QgB0OEkAcjhQAHE4VwBvOF4AbThlAWw4&#10;bQFqOHUBaDiAAmc4jAJlOJkDZDmoA2I5uQNhOtADYDruA2A6/wNfOv8CXzr/Al86/wJfOv8C3TsA&#10;AMdDAAC5SQAArksAAKRMAACbSgAAkkUAAIk/AACBOgkAezoUAHc7IAB0PCsAcjw1AG89PgBtPUYA&#10;az1NAGk9UwBoPVoAZj1hAWQ9aQFjPXIBYT19AmA9iQJePZYDXT6lA1s+tgRaPswEWj/sBFk//gNZ&#10;P/8DWT//Alk//wJZPv8C1j8AAMNHAAC1TAAAqlAAAKBQAACXTwAAjksAAIRFAAB6QAYAdT8RAHFA&#10;HABtQCgAa0EyAGlBOwBnQUIAZUFJAGNBUABhQVcAYEFeAV5BZgFdQm8CW0J6AlpChgNYQpQDV0Kj&#10;BFVDswRUQ8kEVEPpBFND/QNTQ/8DVEP/A1RD/wJUQ/8C0EIAAL9KAACyUAAAp1MAAJ1UAACUUwAA&#10;ilAAAH9KAAB1RQIAbkMOAGtEGQBnRSQAZUUuAGJFNwBhRT8AX0VGAF1FTQBbRVQAWkZbAVlGYwFX&#10;RmwCVkZ3AlRGgwNTRpEDUUahBFBHsQRPR8cETkfnBE5H+wROR/8DTkf/A09H/wNPR/8DzEYAALtO&#10;AACvVAAApFcAAJpYAACRVwAAhlQAAHtOAABwSgAAaUgNAGVIFgBiSSEAX0krAF1JNABbSTwAWUlD&#10;AFdJSgBWSVIAVUpZAVRKYQFSSmoBUUp1Ak9KgQNOSo8DTEufBEtLsARKS8UESUvmBElL+gRJS/8D&#10;Skv/A0pL/wNKS/8DyEkAALhRAACsVwAAoVsAAJhcAACOXAAAg1kAAHZTAABrTgAAZE0KAF9MEwBc&#10;TR4AWk0oAFhNMQBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFNTmgBTE5zAkpPfwJJT40DR0+dBEZP&#10;rgRFT8MERFDkBERP+QRFT/8DRU//A0VO/wNFTv8DxEwAALVVAACpWwAAn14AAJVgAACLYAAAgF4A&#10;AHJXAABnUwAAXlEHAFlREQBXURsAVFElAFJSLwBRUjcAT1I/AE5SRgBNU00ATFNVAEpTXQFJU2YB&#10;R1NwAkVTfQJEU4sDQlObA0FUrARAVMEEP1TiBD9U+ANAU/8DQFP/A0BT/wNAUv8DwFAAALJYAACm&#10;XgAAnGIAAJJlAACIZQAAfWIAAG5cAABjWQAAWVYDAFRWDgBRVhgAT1YiAE1XLABMVzQASlc8AElY&#10;RABIWEsAR1hTAEVYWwFEWGQBQlhuAUBYewI/WIkCPViZAzxYqgM7Wb8DOlngAzpY9wM6WP8DO1f/&#10;AztX/wM7V/8DvFQAAK5cAACjYwAAmWcAAJBpAACFaQAAeWcAAGtiAABgYAAAVV0AAE5bDABLWxQA&#10;SVwfAEdcKABGXTEARV05AENdQQBCXUgAQV5QAEBeWAA+XmEBPF5sATteeAI5XocCN16XAjZeqQM1&#10;Xr0DNF/dAzRe9QM1Xf8CNV3/AjVc/wI1XP8CuFkAAKphAACgZwAAlmwAAIxuAACBbgAAdmwAAGdp&#10;AABcZgAAUWQAAEhiCQBEYhEAQmIbAEFjJAA/Yy0APmM1AD1kPQA8ZEUAO2RNADlkVQA4ZF8ANmRp&#10;ATVkdgEzZIUBMWWVAjBlpwIvZbsCLmXaAi5k9AIuY/8CL2P/Ai9i/wIvYv8Cs14AAKdmAACcbQAA&#10;k3EAAIhzAAB9cwAAcnIAAGRwAABYbgAATWwAAEJqAwA8aQ4AOmoWADlqIAA4aigANmsxADVrOQA0&#10;a0EAM2xJADJsUgAxbFwAL2xmAC5scwAsbIIBKmyTASlspQEobLkBJ23WASdr8gEnav8BJ2r/AShp&#10;/wIoaf8CrmQAAKNsAACZcwAAjnYAAIR4AAB5eQAAbXgAAGB3AABTdgAASHUAAD5zAAA0cgoAMXMR&#10;ADBzGgAvcyMALnMrAC10NAAsdDwAK3REACl0TQAodVcAJ3VjACV1bwAkdX8AInWQACF1ogAgdbcA&#10;H3XSAB908QAfc/8BH3L/ASBx/wEgcf8BqWsAAJ5zAACUeQAAinwAAIB+AAB0fwAAZ38AAFp/AABN&#10;fgAAQ34AADh9AAAvfQIAKH0NACZ9FAAkfRwAI34lACJ+LQAhfjYAIX4/AB9/SAAef1IAHX9eABx/&#10;awAaf3oAGX+MABd/nwAWf7MAFX/OABV+7wAWfP8AFnv/ABZ7/wAXe/8ApHIAAJp6AACPfwAAhYIA&#10;AHuEAABthgAAYIcAAFSHAABIiAAAPIgAADKIAAAoiAAAIIgFABqJDgAZiRUAGIkdABeKJgAWii4A&#10;FYo3ABSKQQATikwAEotYABGLZQAQi3UAD4uHAA6KmwANiq8ADIrIAAyJ6gANh/wADof/AA6G/wAO&#10;hv8An3sAAJSBAACKhQAAgIgAAHOLAABljQAAWY8AAEyQAABBkgAANJIAACqSAAAhkwAAGZQAABKW&#10;BgAOlw4ADZcVAAyXHQAMlyYAC5cvAAqXOQAJl0QACJdQAAaXXgAFl24AA5aAAAGWlAAAlagAAJW+&#10;AACU4AAAlPQAAJP/AAGS/wABkv8AmIIAAI6IAACFjAAAd48AAGqSAABdlQAAUJgAAESaAAA4mwAA&#10;LJwAACKdAAAZngAAEqAAAA2iAgAHowsAAaMQAACjFwAAox8AAKMnAACjMQAApDwAAKRIAACkVgAA&#10;pGUAAKN3AACjiwAAo6AAAKK2AACh0gAAofAAAKD7AACg/wAAoP8AkYoAAImOAAB7kgAAbZcAAGCb&#10;AABTngAARqEAADmjAAAtpAAAI6YAABmoAAARqgAADKwAAAWuAAAArwcAAK8NAACvEQAAsBgAALAg&#10;AACxKAAAsTIAALI+AACyTAAAslsAALJsAACygQAAsZcAALGsAACwxgAAsOgAAK/3AACv/wAAr/8A&#10;jJAAAH+VAABxmgAAY58AAFWkAABHqAAAOqoAAC2sAAAirgAAGLAAABCzAAAKtQAAArgAAAC7AAAA&#10;uwAAALwHAAC8DQAAvREAAL4WAAC/HgAAwCcAAMEyAADCQAAAw08AAMNgAADDdAAAw4sAAMOhAADD&#10;uAAAwtcAAMLvAADC+gAAwf4AgZcAAHOdAABlowAAV6gAAEmtAAA7sQAALbMAACG2AAAWuQAADrsA&#10;AAe+AAAAwQAAAMUAAADHAAAAyAAAAMkAAADKBQAAywsAAM0PAADOFAAA0BwAANMmAADWMgAA2EEA&#10;ANhTAADZZgAA2XwAANmUAADZqwAA2cMAANnhAADZ8AAA2fQAdp8AAGemAABZrAAAS7IAADy3AAAu&#10;ugAAIb0AABXAAAANxAAABccAAADKAAAAzgAAANIAAADVAAAA1gAAANkAAADbAAAA3QAAAN8HAADh&#10;DAAA4xEAAOYZAADpJAAA7DIAAO1DAADuVgAA72sAAO+EAADvnAAA77IAAO/GAADv3QAA7+QAaqgA&#10;AFuvAABMtgAAPrwAAC/AAAAgxAAAFMgAAAzMAAAC0AAAANQAAADZAAAA3gAAAOIAAADlAAAA5gAA&#10;AOgAAADpAAAA7AAAAO4AAADwAgAA8gkAAPUPAAD4FwAA/CMAAP8zAAD/RgAA/1oAAP9xAAD/iQAA&#10;/58AAP+xAAD/wAAA/8YA/wAVAP8AFAD/ABQA/wAXAP8AHQD/ACgA/wA3AP8ARAD/AFEA/wBcAP8A&#10;ZgD/AG8A/wB3AP8AfgD/AIUA/wCLAP8AkQD/AJcA/wCdAP8ApAD/AKsA/wC0AP4AvwD9AM4A+wDm&#10;APkA9gD4AP8A9wD/APcA/wD3AP8A8AD/AOwA/wDpAP8A/wMSAP8AEAD/ABAA/wARAP8AFwD/ACQA&#10;/wAyAP8APwD/AEwA/wBXAP8AYQD/AGoA/wByAP8AeQD9AIAA/ACGAPoAjAD5AJIA+ACYAPYAnwD1&#10;AKYA9ACuAPIAuQDwAMYA7gDeAO0A8ADrAP4A6gD/AOkA/wDpAP8A5wD/AOMA/wDgAP8A/wcOAP8A&#10;DQD/AAsA/wAMAP8AEwD/AB8A/wAsAP8AOgD/AEYA/gBSAPsAXAD4AGUA9QBsAPMAdADxAHoA7wCB&#10;AO4AhwDsAI0A6gCTAOkAmgDnAKEA5gCpAOMAswDhAL8A3wDQAN0A6QDaAPkA2QD/ANcA/wDVAP8A&#10;1QD/ANUA/wDUAP8A/wkKAP8BBQD/AAMA/wAJAP8AEAD/ABkA+wAmAPcANAD0AEAA8gBMAO4AVgDq&#10;AF8A5wBnAOQAbgDiAHQA4AB7AN4AgQDcAIcA2gCNANYAlADUAJsA0QCjAM8ArQDMALgAygDHAMgA&#10;4ADGAPMAxQD/AMMA/wDDAP8AwwD/AMMA/wDDAP8A/wsBAP8DAAD/AAAA/wADAP8ACwDzABIA7gAf&#10;AOoALQDmADoA4gBFAN4ATwDZAFgA1ABgANEAaADOAG4AzAB0AMoAewDIAIEAxgCHAMQAjgDCAJYA&#10;wACeAL4ApwC7ALIAuQDAALcA1AC1AOwAswD7ALMA/wCyAP8AsgD/ALEA/wCxAP8A/w0AAP8GAAD/&#10;AwAA9wAAAPQAAwDnAA0A4AAYANoAJQDTADIAzgA+AMoASQDGAFIAwwBaAMAAYQC+AGgAvABuALoA&#10;dAC4AHsAtgCBALQAiACyAJAAsACZAK4AogCsAK0AqgC6AKgAywCmAOYApQD3AKQA/wCjAP8AogD/&#10;AKIA/wCiAP8A/xAAAPsMAADvDgAA5g0AAN8JAADaAAYA0AARAMkAHQDEACoAvwA3ALsAQgC3AEsA&#10;tABUALIAWwCvAGIArQBoAKsAbgCpAHUAqAB7AKYAgwCkAIsAogCUAKAAngCeAagAnAK1AJsDxgCZ&#10;BeIAmAb0AJYI/wCVCf8AlAn/AJQJ/wCUCf8A/BEAAPEVAADjGQAA1hkAAMwVAADHEAAAxAcKAL0D&#10;FAC3BCEAsgYuAK4IOgCqCUQApwlNAKQKVQCiClwAoApiAJ4LaQCcC28Amwt2AJkMfgCXDIYAlgyQ&#10;AJQMmgCSDaYAkQ2zAI8NxQCNDuIAixD2AIkQ/wCIEf8AhxH/AIcR/wCHEf8A9hkAAOcgAADWJAAA&#10;yCUAAL8iAAC5HAAAtBQBALENDgCqDhkApQ8nAKEQMwCdET4AmhFHAJgSTwCVElYAkxJcAJESYwCQ&#10;E2kAjhNwAIwTeACLE4EAiRSLAIcUlgCGFaIAhBWwAIMWwQCBF90Afxj0AH0Z/wB8Gf8AfBn/AHsZ&#10;/wB7Gf8A7yEAAN0pAADKLQAAvi8AALUsAACuJwAAqCAAAKMXCACeFhMAmRchAJQZLQCRGjgAjhpB&#10;AIsbSQCJG1AAhxtXAIUcXgCEHGQAghxrAIAccwB/HXwAfR2GAHwekQB6Hp4AeB+rAHcfvAB2INQA&#10;dCHwAHIh/wBxIv8AcSH/AHEh/wBxIf8A6CgAANIwAADCNQAAtzcAAK01AAClMQAAnisAAJgjAgCS&#10;HhAAjSAbAIkhJwCGIjIAgyM8AIEjRAB+I0sAfCRSAHskWQB5JF8AdyRmAHYlbgB0JXcAcyWBAHEm&#10;jQBvJpkAbianAG0nuABsJ84BaijtAWkp/wFoKf8BaCn/AWgo/wFoKP8B4S4AAMs2AAC8OwAAsT0A&#10;AKc9AACfOQAAlzMAAI8tAACIJwwAgycWAH8oIgB8KS0AeSo3AHcqPwB1KkcAcytOAHErVABwK1sA&#10;bitiAGwragBrLHIAaSx9AGgsiQBmLZYBZS2kAWQutAFjLsoBYS/pAWAv/QFgL/8BYC//AWAv/wFg&#10;Lv8B2jQAAMU8AAC3QQAArEMAAKJDAACZQAAAkDoAAIg0AACALggAei0SAHcuHgBzLykAcTAzAG8w&#10;OwBtMEMAazFKAGkxUQBnMVcAZjFeAGQxZgBjMm8AYTJ5AGAyhQFfMpIBXTOhAVwzsQFbNMYBWjTm&#10;AVk1+wFZNf8BWTT/AVk0/wFZNP8B0jgAAMBAAACzRQAAqEgAAJ5IAACVRgAAi0AAAII7AAB5NQQA&#10;czMQAG80GgBsNCUAaTUvAGc1NwBlNj8AYzZGAGI2TQBgNlQAXzZbAF03YwBcN2sAWzd2AVk3ggFY&#10;OI8BVjieAVU4rwJUOcMCUznkAlM6+QFTOf8BUjn/AVM5/wFTOf8BzTwAALxEAACvSQAApEwAAJpM&#10;AACRSwAAh0YAAH1AAABzOwAAbDgNAGg5FwBlOSIAYzorAGA6NABeOjwAXTpDAFs6SgBaO1AAWDtY&#10;AFc7YABWO2gAVTxzAVM8fwFSPI0BUD2cAU89rAJOPsECTT7hAk0++AJNPv8BTT7/AU09/wFNPf8B&#10;yUAAALhIAACsTQAAoVAAAJdRAACOTwAAhEsAAHlFAABuQAAAZj0LAGI9FABfPR4AXD4oAFo+MQBY&#10;PjgAVz5AAFU/RgBUP00AUz9VAFJAXQBQQGYAT0BwAU5AfAFMQYoBS0GaAkpBqwJJQr4CSELeAkhC&#10;9gJIQv8CSEL/AUhB/wFIQf8BxUQAALVLAACpUAAAnlQAAJVUAACLUwAAgFAAAHVKAABqRgAAYUII&#10;AFxBEQBZQhsAV0IlAFVCLgBTQjUAUUI9AE9CQwBPQ0sATkNSAE1EWgBLRGMASkRuAUlFegFHRYgB&#10;RkWYAkVGqQJERr0CQ0bcAkNG9QJDRv8CQ0b/AUNF/wFDRf8BwUcAALJPAACmVAAAnFcAAJJYAACI&#10;WAAAflUAAHFPAABmSgAAXEYFAFdGDwBURhgAUUYiAE9GKwBORjMATEc6AEtHQQBKR0kASUhQAEhI&#10;WABHSGEARUlsAERJeAFCSYYBQUmWAUBKpwI/SrsCPkvYAj5K8wI+Sv8CPkn/AT9J/wE/Sf8BvUoA&#10;AK9SAACjWAAAmVsAAJBdAACGXAAAe1kAAG1TAABiTwAAV0wBAFFKDQBOShUATEsfAEpLKABJSzAA&#10;R0s4AEZMPwBFTEYARExOAENNVgBCTV8AQE1qAD9NdgE9ToQBPE6UATtOpQE5T7kCOU/UAjlP8gE5&#10;Tv8BOU7/ATlN/wE6Tf8Buk4AAKxWAAChWwAAl18AAI1hAACDYQAAeF4AAGlYAABfVgAAVFIAAExP&#10;CwBJTxIAR1AcAEVQJQBDUC0AQlA1AEFRPABAUUQAP1FMAD5SVAA8Ul0AO1JnADpScwA4U4IBN1OS&#10;ATVTpAE0U7cBM1TRATNT8QE0U/8BNFL/ATRS/wE0Uv8BtlIAAKlaAACeYAAAlGQAAItmAACAZQAA&#10;dGMAAGZeAABcXAAAUVgAAEdVBwBCVRAAQFUYAD9WIQA9VioAPFYyADtWOQA6V0EAOVdJADhXUQA3&#10;WFoANVhlADRYcQAyWIABMViQAS9ZogEuWbUBLVnPAS1Z7wEuWP8BLlf/AS5X/wEuVv8BslcAAKVf&#10;AACbZQAAkWkAAIdqAAB8agAAcWgAAGNlAABYYgAATV8AAENdAgA8Ww0AOlwUADhcHQA3XCYANV0u&#10;ADRdNgAzXT4AMl1GADFeTgAwXlcAL15iAC1ebgAsX30AKl+OAClfoAAoX7MBJ1/MACdf7QEnXv8B&#10;J13/AShd/wEoXP8BrVwAAKJkAACYagAAjm4AAINvAAB5bwAAbm4AAGBrAABUaQAASWcAAD9lAAA1&#10;YwkAMmMRADBjGQAvZCEALmQpAC1kMQAsZDkAK2VCACplSgAoZVQAJ2VfACZmawAkZnoAI2aLACJm&#10;nQAgZrEAH2bJAB9m6wAgZf4AIGT/ACBj/wEhY/8BqWIAAJ5qAACVcAAAinMAAIB1AAB1dQAAaXQA&#10;AFxyAABPcQAARG8AADpuAAAwbQMAKWwNACdsFAAmbBwAJW0kACRtLAAjbTQAIm09ACFuRgAgblAA&#10;Hm5bAB1uZwAcbnYAGm6HABlvmgAYb64AFm/GABZu6QAXbfwAGGz/ABhr/wAYa/8ApGkAAJpxAACQ&#10;dgAAhnkAAHx7AABxewAAZHsAAFd6AABKeQAAP3gAADV4AAArdwAAInYHAB12DwAcdxYAG3ceABp3&#10;JgAZdy4AGHc3ABd4QAAVeEoAFHhWABN4YwASeHIAEXiDABB4lwAPeKsADnjDAA535gAOdvoAD3X/&#10;ABB1/wAQdP8An3EAAJV4AACLfAAAgn8AAHeBAABqggAAXYIAAFCCAABEggAAOIIAAC6CAAAkggAA&#10;HIIAABSCCQARgxAAEIMWABCDHgAOgycADoMwAA2DOQANg0QADINQAAuDXQAJg2wACIN+AAaDkQAF&#10;gqUAA4K7AASB2wAEgfIABYD/AAZ//wAGf/8AmnkAAJB+AACGgwAAfYUAAG+HAABiiQAAVYoAAEmL&#10;AAA9jAAAMYwAACaMAAAdjQAAFY4AAA+PAwAKkAwABpARAASPGAADjyAAAY8pAACPMgAAkD0AAJBJ&#10;AACPVgAAj2UAAI92AACPigAAjp8AAI60AACNzwAAjO4AAIz7AACL/wAAi/8AlIAAAIuFAACCiQAA&#10;dIwAAGaPAABZkQAATJMAAECVAAA0lgAAKJYAAB6XAAAVmAAAD5oAAAqbAAACnAkAAJwOAACcEwAA&#10;nBoAAJwiAACdKwAAnTUAAJ1AAACdTgAAnVwAAJ1uAACcgQAAnJcAAJysAACbxgAAmugAAJn5AACZ&#10;/wAAmP8AjogAAIaMAAB4kAAAapQAAFyXAABPmgAAQp0AADaeAAApnwAAH6EAABWiAAAOpAAACKYA&#10;AACoAAAAqQQAAKkKAACpDgAAqRMAAKoaAACqIgAAqysAAKw2AACsRAAArFMAAKxjAACsdwAAq44A&#10;AKukAACrvAAAqt4AAKn0AACp/QAAqf8AiY4AAHuTAABtlwAAX5wAAFGgAABEpAAANqYAACqoAAAe&#10;qQAAFKsAAA2uAAAGsAAAALIAAAC1AAAAtQAAALUDAAC2CQAAtw4AALgSAAC4GQAAuiEAALsrAAC8&#10;OAAAvUcAAL1YAAC9awAAvYEAAL2ZAAC9sAAAvcwAALzqAAC89wAAu/4AfpUAAHCbAABioAAAU6UA&#10;AEaqAAA4rQAAKq8AAB6xAAATtAAADLcAAAO5AAAAvAAAAL8AAADCAAAAwgAAAMMAAADEAAAAxgYA&#10;AMcMAADIEAAAyhYAAMwgAADPKwAA0DoAANFLAADRXgAA0nMAANKLAADSpAAA07sAANPYAADT7QAA&#10;0/YAc50AAGSjAABWqQAAR68AADmzAAAqtgAAHbkAABK8AAAKvwAAAMMAAADGAAAAyQAAAM0AAADP&#10;AAAA0AAAANIAAADUAAAA1gAAANkCAADbCAAA3g4AAOETAADkHQAA6CoAAOg8AADpTwAA6WQAAOp8&#10;AADrlQAA66wAAOvCAADs1QAA7OUAZqYAAFisAABJswAAO7kAACu8AAAdwAAAEcQAAAnIAAAAzAAA&#10;AM8AAADTAAAA2QAAAN0AAADgAAAA4QAAAOMAAADlAAAA5wAAAOoAAADsAAAA7gQAAPELAAD1EgAA&#10;+BwAAPsrAAD9PgAA/lMAAP5qAAD/gwAA/5sAAP+uAAD/vgAA/8oA/wASAP8AEAD/ABEA/wATAP8A&#10;GQD/ACYA/wA0AP8AQQD/AE0A/wBYAP8AYgD/AGsA/wBzAP8AegD/AIEA/wCHAP8AjQD/AJMA/wCZ&#10;AP8AoAD/AKcA/gCvAPwAugD6AMkA+QDhAPgA8wD3AP8A9gD/APUA/wDxAP8A6QD/AOQA/wDhAP8A&#10;/wAPAP8ADQD/AA0A/wAOAP8AFAD/ACEA/wAuAP8APAD/AEgA/wBTAP8AXQD/AGYA/gBtAPwAdQD7&#10;AHsA+QCCAPgAiAD3AI4A9gCUAPQAmwDzAKIA8QCqAO8AtADtAMEA6wDVAOoA7ADoAPwA5wD/AOUA&#10;/wDmAP8A4AD/ANkA/wDUAP8A/wALAP8ACAD/AAYA/wAJAP8AEAD/ABwA/wApAP8ANgD/AEIA+wBO&#10;APcAVwD0AGAA8gBoAO8AbwDtAHYA7AB8AOoAggDoAIgA5wCOAOUAlQDjAJwA4QCkAN8ArgDdALkA&#10;2gDKANcA5ADUAPYA0QD/ANAA/wDQAP8AzwD/AMsA/wDHAP8A/wADAP8AAAD/AAAA/wAEAP8ADQD6&#10;ABYA9gAjAPMAMADwADwA7QBHAOkAUQDlAFoA4gBiAN8AaQDdAG8A2gB2ANgAfADUAIIA0gCIANAA&#10;jwDNAJYAywCeAMkAqADHALMAxQDBAMIA2ADAAO8AvwD+AL4A/wC9AP8AvAD/ALwA/wC8AP8A/wIA&#10;AP8AAAD/AAAA/wAAAPQABwDtABEA6AAcAOMAKQDfADUA2wBBANYASwDRAFQAzQBcAMoAYwDIAGkA&#10;xgBvAMMAdQDBAHsAvwCCAL4AiAC8AJAAugCYALgAogC1AKwAswC5ALEAywCvAOcArgD4AKwA/wCr&#10;AP8ArAD/AKwA/wCrAP8A/wQAAP8AAAD2AAAA7gAAAOcAAADfAAwA1gAVAM8AIgDKAC4AxwA6AMMA&#10;RADAAE0AvABVALkAXAC3AGMAtQBpALMAbwCxAHUArwB7AK0AggCrAIoAqQCSAKcAnAClAKYAowCz&#10;AKEAwwCfAN4AngDyAJ0A/wCcAP8AnAD/AJsA/wCbAP8A/wcAAPYJAADpCwAA3woAANUEAADOAAUA&#10;xgAQAMAAGgC7ACcAtwAyALMAPQCwAEYArQBPAKoAVgCoAFwApgBjAKQAaACiAG8AoQB1AJ8AfACd&#10;AIQAmwCNAJkAlwCXAKIAlQCuAJMAvQCRANMAkADtAI8A/ACOAP8AjQH/AI0B/wCNAf8A+Q4AAOoS&#10;AADcFQAAzRUAAMQRAAC+DAAAugIKALQAEgCuAB4AqgAqAKYANQCiAD8AoABIAJ0BUACbAlYAmQJc&#10;AJcDYwCVA2kAkwNvAJEEdgCQBH8AjgWIAIwFkgCKBp4AiAaqAIYHugCFCM8AhArrAIIL/ACBDP8A&#10;gAz/AIAM/wCADP8A8RUAAOAdAADNIAAAwSEAALgdAACxFwAArBAAAKgJDQCiBxYAnQkjAJkKLgCV&#10;CzgAkwxBAJAMSQCODVAAjA1XAIoNXQCIDWMAhw1qAIUOcQCDDnoAgg6EAIAOjwB+D5sAfA+oAHsQ&#10;uAB6EM4AeBHsAHYS/wB1Ev8AdBP/AHQT/wB0E/8A6B4AANMmAADDKgAAuCoAAK4oAACnIwAAoBwA&#10;AJsTAwCWDxAAkBAbAIwRJwCJEjIAhhM7AIQTQwCCFEsAgBRRAH4UVwB8FF4AexVlAHkVbAB3FXQA&#10;dhZ+AHQWigByF5YAcRekAG8YtABuGMkAbRnoAGsa/ABqG/8Aahv/AGob/wBqG/8A4CYAAMotAAC8&#10;MQAAsDMAAKcxAACfLAAAlyYAAJAfAACKFwwAhRgWAIEZIgB+GiwAexs2AHkbPgB3HEUAdRxMAHMc&#10;UwBxHVkAcB1gAG4dZwBtHnAAax56AGoehQBoH5IAZx+gAGUgsABkIcUAYyHkAGIi+gBhIv8AYSL/&#10;AGEi/wBhIv8A1ywAAMM0AAC2OAAAqjkAAKE4AACYNQAAkC8AAIgoAACAIQgAeyASAHchHQB0IicA&#10;cSIxAG8jOQBtI0EAayNIAGkjTgBoJFUAZiRbAGUkYwBjJWsAYiV1AGElgQBfJo4AXiadAF0nrQBb&#10;KMEAWyjgAFop9wBZKf8AWSn/AFkp/wBZKP8AzzIAAL45AACxPQAApj8AAJw/AACTPAAAijYAAIEw&#10;AAB5KgMAciYPAG4nGQBrKCMAaSgsAGYpNQBlKTwAYylDAGEqSgBgKlEAXipXAF0qXwBcK2gAWity&#10;AFksfQBYLIsAVi2aAFUtqgBULr0AUy7cAFIv9QBSL/8AUi7/AFIu/wBSLv8AyjYAALo9AACtQgAA&#10;okQAAJhEAACPQQAAhTwAAHs3AAByMQAAaywMAGctFQBkLR8AYS4oAF8uMQBdLjkAXC9AAFovRgBY&#10;L00AVy9UAFYwXABVMGQAUzFuAFIxegBRMYgAUDKXAE4yqABNM7sATTTYAEw08wBMNP8ATDT/AEwz&#10;/wBMM/8AxjoAALZCAACpRgAAnkkAAJVJAACLRwAAgUIAAHc9AABtNwAAZDIJAGAyEgBdMhwAWjIl&#10;AFgzLQBWMzUAVTM8AFM0QwBSNEoAUTRRAFA0WQBPNWEATTVsAEw2dwBLNoUASjeVAEg3pgBHOLgB&#10;RzjTAUY48QFGOP8BRjj/AEY4/wBGN/8AwT4AALJFAACmSgAAnE0AAJJNAACISwAAfkcAAHNCAABp&#10;PQAAXzcGAFo2EABXNxgAVDciAFI3KgBQNzIATzg5AE04QABMOEcASzhOAEo5VgBJOV8ASDppAEc6&#10;dQBFO4MARDuTAEM8pAFCPLYBQT3QAUE98AFBPf8BQTz/AUE8/wFBPP8AvkIAAK9JAACjTgAAmVAA&#10;AI9RAACFUAAAe0wAAG9GAABlQgAAWj0CAFQ7DgBROxUATzsfAE07JwBLOy8ASTw2AEc8PQBHPEQA&#10;Rj1LAEU9VABEPlwAQz5nAEI/cwBAP4EAPz+RAD5AogA9QLUBPEHOATxB7gE8Qf8BPED/ATxA/wE9&#10;P/8BukUAAKxMAAChUQAAl1QAAI1VAACDVAAAeFEAAGxLAABhRwAAVkIAAE9ADABMPxMASUAcAEdA&#10;JABGQCwAREAzAENAOgBCQUIAQUFJAEBCUQA/QloAPkNlAD1DcQA7Q38AOkSPADlEoAA4RbMBN0XL&#10;ATdF7AE3Rf8BN0T/AThE/wE4Q/8At0kAAKlQAACeVQAAlFgAAItZAACAWAAAdlYAAGhQAABdTAAA&#10;U0gAAEpFCQBGRBEAREQZAEJEIgBBRSkAP0UxAD5FOAA9RT8APEZHADtGTwA6R1gAOUdiADhIbgA2&#10;SHwANUiNADRJngAzSbEAMknJADFJ6wAySf4AMkj/ADJI/wAzSP8AtEwAAKdUAACcWQAAklwAAIhd&#10;AAB+XQAAc1oAAGVVAABbUgAAUE4AAEZKBQBASQ4APkkWAD1JHgA7SiYAOkouADlKNQA4Sz0AN0tE&#10;ADZLTQA0TFYAM0xgADJMbAAxTXoAME2LAC5NnAAtTq8ALE7HACxO6QAsTf0ALU3/AC1M/wAtTP8A&#10;sFAAAKRYAACZXQAAj2EAAIZiAAB7YQAAcF8AAGJbAABYWAAATlUAAENRAQA7TwwAOE8TADZPGwA1&#10;TyMANFArADNQMgAyUDoAMVBCADBRSgAuUVMALVJdACxSaQArUngAKVKIAChTmgAnU60AJlPFACZT&#10;5wAmU/wAJ1L/ACdR/wAnUf8ArFUAAKBcAACWYgAAjWYAAINnAAB4ZgAAbWUAAGBhAABVXgAASlsA&#10;AD9YAAA1VggAMVUQADBWFwAuVh8ALVYnACxWLwArVzYAKlc+AClXRwAoV1AAJlhaACVYZwAkWHUA&#10;I1mGACFZmAAgWasAH1nCAB9Z5QAfWPoAIFj/ACBX/wAhV/8AqFoAAJ1iAACTZwAAimsAAH9sAAB1&#10;bAAAamsAAF1oAABRZQAARmMAADtgAAAxXgMAKl0NAChdEwAmXRsAJV4jACReKgAjXjIAIl46ACFe&#10;QwAgX0wAH19XAB5fYwAcYHEAG2CCABlglQAYYKkAF2DAABZg4gAXX/kAGF7/ABle/wAZXf8ApGAA&#10;AJloAACQbgAAhnAAAHxyAABycgAAZnEAAFhuAABMbAAAQWsAADZpAAAtZwAAI2YIAB9mDwAdZhUA&#10;HGYdABtmJQAaZi0AGWc1ABhnPgAXZ0gAFmdTABVoXwATaG4AEmh/ABFokgAQaKYAD2i9AA5o4AAQ&#10;Z/cAEGb/ABFl/wARZf8An2cAAJZvAACMcwAAgnYAAHh4AABteAAAYHcAAFN2AABGdAAAO3MAADFy&#10;AAAncQAAHnEAABZwCgATcBAAE3AXABJwHwARcScAEHEvABBxOAAOcUIADnFOAA1xWwAMcWkAC3F6&#10;AApxjQAIcaEABnG2AAZw0gAHcO8ACG//AAlu/wAJbv8Am28AAJF1AACHeQAAfnwAAHR+AABmfgAA&#10;WX4AAE1+AABAfQAANX0AACp8AAAhfAAAGHwAABF8BAAMfAwACnwRAAl8GQAIfCEAB3wpAAZ8MgAE&#10;fD0AA3xIAAF8VQAAfGMAAHx0AAB8hwAAe5wAAHuxAAB6ywAAeesAAHn6AAB5/wAAeP8AlncAAIx8&#10;AACDgAAAeYMAAGyEAABehQAAUYYAAEWHAAA5hwAALYcAACOHAAAahwAAEocAAA2IAQAGiQoAAYkP&#10;AACJFAAAiBsAAIgjAACJLAAAiTYAAIlCAACITgAAiF0AAIhtAACIgQAAh5UAAIerAACGxAAAheYA&#10;AIT4AACE/wAAhP8AkH4AAIeDAAB+hwAAcYkAAGOLAABWjQAASY8AADyRAAAwkQAAJJEAABqSAAAS&#10;kwAADZQAAAaVAAAAlgYAAJYMAACVEAAAlhUAAJYdAACWJAAAli4AAJY5AACWRgAAllUAAJZlAACW&#10;eAAAlY4AAJWkAACUvAAAk98AAJP1AACS/wAAkv8Ai4YAAIOKAAB1jQAAZ5AAAFmUAABMlwAAP5kA&#10;ADKaAAAmmwAAG5wAABKdAAAMnwAABKAAAACiAAAAowEAAKMHAACjDAAAoxAAAKQVAACkHAAApSUA&#10;AKYvAACmPAAApksAAKZbAACmbgAApYQAAKWbAACkswAAo9AAAKPvAACi/AAAov8Aho0AAHiRAABq&#10;lQAAXJkAAE6dAABBoAAAM6IAACajAAAbpQAAEacAAAqpAAABqwAAAK0AAACvAAAAsAAAALAAAACw&#10;BQAAsQsAALIPAACzFAAAtBsAALUkAAC3MAAAtz8AALdQAAC3YgAAt3gAALeQAAC2qQAAtsIAALbk&#10;AAC29QAAtf4Ae5MAAG2YAABfnQAAUKIAAEKmAAA0qQAAJqsAABqtAAAQrwAACbIAAAC0AAAAtwAA&#10;ALoAAAC8AAAAvQAAAL4AAAC+AAAAwAIAAMEIAADCDQAAxBIAAMYZAADJJAAAyjIAAMtDAADLVQAA&#10;zGoAAMyDAADMnAAAy7UAAMzOAADM6QAAzPYAcJsAAGGhAABSpgAARKsAADawAAAnsgAAGrUAABC4&#10;AAAHuwAAAL4AAADBAAAAxAAAAMgAAADLAAAAywAAAM0AAADOAAAA0AAAANIAAADVAwAA2AoAANsQ&#10;AADeGAAA4iQAAOM1AADkSAAA5VwAAOZzAADmjQAA5qUAAOa8AADm0wAA5+cAY6QAAFWqAABGsAAA&#10;OLUAACi5AAAavAAAD8AAAAXEAAAAxwAAAMsAAADPAAAA1AAAANgAAADcAAAA3QAAAN8AAADhAAAA&#10;4wAAAOUAAADoAAAA6gAAAO0GAADxDgAA9RYAAPglAAD5OAAA+U0AAPpjAAD7fAAA/JUAAPyqAAD8&#10;uwAA/csA/wAPAP8ADgD/AA4A/wAQAP8AFgD/ACMA/wAwAP8APQD/AEkA/wBUAP8AXgD/AGYA/wBu&#10;AP8AdgD/AHwA/wCCAP8AiQD/AI8A/wCVAP4AmwD9AKMA+wCrAPoAtQD5AMMA9wDbAPYA8AD0AP8A&#10;8wD/APIA/wDsAP8A4gD/ANwA/wDWAP8A/wAMAP8ACQD/AAgA/wAKAP8AEgD/AB4A/wArAP8AOAD/&#10;AEQA/wBPAP8AWQD+AGEA/ABpAPoAcAD4AHcA9wB9APYAgwD0AIkA8gCPAPEAlgDvAJ0A7QClAOwA&#10;rwDqALwA6ADNAOYA6ADkAPoA4wD/AOIA/wDgAP8A1QD/AM4A/wDLAP8A/wAGAP8AAQD/AAAA/wAE&#10;AP8ADgD/ABkA/wAlAP0AMgD7AD4A9wBJAPMAUwDwAFwA7gBjAOwAagDqAHEA6AB3AOYAfQDkAIMA&#10;4gCJAOAAkADeAJcA3ACfANkAqQDWALQA0wDEANAA3gDOAPMAzAD/AMsA/wDKAP8AyAD/AMIA/wC+&#10;AP8A/wAAAP8AAAD/AAAA/wAAAPsACwD2ABMA8QAgAO0ALADqADgA5wBDAOMATQDgAFYA3ABdANkA&#10;ZADVAGsA0gBxANAAdgDOAHwAzACDAMoAiQDIAJEAxgCZAMQAowDBAK0AvwC7AL0AzwC7AOsAuQD8&#10;ALcA/wC3AP8AtgD/ALQA/wCxAP8A/wAAAP8AAAD/AAAA9gAAAO4ABQDnAA8A4QAZANsAJQDVADEA&#10;0gA8AM4ARgDKAE8AxwBXAMQAXgDBAGQAvwBqAL0AcAC7AHYAuQB8ALgAgwC2AIoAswCTALEAnACv&#10;AKcArQCzAKsAxQCpAOEApwD1AKYA/wClAP8ApAD/AKQA/wCkAP8A/wAAAPwAAADxAAAA6AAAAOAA&#10;AADUAAsAzAATAMcAHwDCACoAvwA1ALwAPwC4AEgAtQBQALMAVwCwAF4ArgBkAKwAaQCrAG8AqQB1&#10;AKcAfAClAIQAowCMAKEAlgCfAKEAnQCtAJoAvACYANIAlwDuAJUA/gCUAP8AlQD/AJUA/wCVAP8A&#10;/AEAAPAFAADjBwAA1QUAAMwAAADFAAQAvgAOALgAFwCzACMArwAuAKsAOACpAEEApgBKAKMAUQCh&#10;AFcAnwBdAJ0AYwCbAGkAmgBvAJgAdgCWAH0AlACGAJIAkACQAJsAjgCnAIwAtgCKAMkAiADnAIcA&#10;+QCHAP8AhgD/AIYA/wCGAP8A9AwAAOQQAADREgAAxREAAL0OAAC2CAAAsQAIAKsAEQCmABsAoQAm&#10;AJ4AMQCaADoAmABDAJUASgCTAFEAkQBXAI8AXQCOAGMAjABpAIoAcACIAHcAhgCAAIQAiwCCAJYA&#10;gACjAH4AsQB9AMQAewLhAHoD9QB6Bf8AeQX/AHgG/wB4Bv8A6hMAANYaAADGHQAAuhwAALEZAACq&#10;EwAApA0AAJ8FDACZABQAlQAfAJECKQCNAzMAiwQ8AIgFRACGBksAhAZRAIIHVwCBB10AfwdjAH0I&#10;agB7CHIAegh8AHgJhgB2CZIAdAqgAHMKrwBxC8EAcAzfAG8N9gBuDv8AbQ7/AG0O/wBtDv8A4RwA&#10;AMsjAAC8JgAAsSYAAKgkAACgHgAAmRgAAJMQAgCOCw4AiAsXAIQMIgCBDSwAfg01AHwOPQB6DkUA&#10;eA5LAHcOUQB1D1gAcw9eAHEQZQBwEG4AbhB3AGwQggBrEI8AaRGdAGgRrQBmEsAAZRLfAGQT9gBj&#10;FP8AYxT/AGIU/wBiFP8A1iQAAMMqAAC1LgAAqi8AAKAtAACYKAAAkCIAAIkbAACCEwgAfRESAHkS&#10;HAB2EycAcxQwAHEUOABvFT8AbRVGAGwVTABqFlMAaBZZAGcWYQBlFmkAZBdyAGIXfgBhGIsAXxiZ&#10;AF4ZqQBcGbwAXBrYAFob8wBaHP8AWRz/AFkc/wBZHP8AzSoAAL0xAACvNQAApDYAAJs0AACSMQAA&#10;iSsAAIElAAB5HQMAcxgOAG8ZGABsGiIAaRsrAGcbMwBlHDsAZBxBAGIdSABgHU4AXx1VAF0dXABc&#10;HmQAWx5uAFkfeQBYH4cAViCWAFUgpgBUIbgAUyHSAFIi8QBSI/8AUiP/AFIi/wBSIv8AyC8AALg2&#10;AACrOgAAoDwAAJY7AACNOAAAgzIAAHotAAByJgAAaiAMAGYgEwBjIR0AYSEmAF8iLwBdIjYAWyI9&#10;AFojRABYI0oAVyNRAFUjWABUJGEAUyRqAFEldgBQJYMATyaTAE4nowBMJ7UATCjOAEso7gBLKf8A&#10;Syj/AEso/wBLKP8AwzQAALM7AACnPwAAnEEAAJJAAACJPgAAfzkAAHUzAABsLQAAYycIAF4mEQBc&#10;JhkAWSciAFcnKwBVKDIAVCg5AFIoQABRKEYAUClNAE4pVQBNKV0ATCpnAEsqcwBJK4AASCuQAEcs&#10;oQBGLbMARS3LAEUu7ABELv8ARC7/AEUt/wBFLf8AvjgAALA/AACkQwAAmUUAAI9FAACFQwAAez4A&#10;AHE5AABnNAAAXi4EAFgrDgBVKxYAUiwfAFAsJwBPLC8ATS02AEwtPABKLUMASS1KAEguUgBHLloA&#10;Ri9kAEUvcABDMH4AQjCNAEExngBAMrEAPzLIAD8z6gA/M/4APzL/AD8y/wA/Mv8AuzwAAK1DAACh&#10;RwAAlkkAAIxJAACDSAAAeEQAAG0+AABjOQAAWjQAAFIwDABPMBMATDAcAEowJABJMSsARzEyAEYx&#10;OQBEMUAAQzJHAEIyTwBBM1gAQDNiAD80bQA+NHsAPTWLADw2nAA7Nq8AOjfGADk36AA5N/wAOjf/&#10;ADo2/wA6Nv8At0AAAKpGAACeSwAAlE0AAIpOAACATAAAdUgAAGpDAABgPgAAVjkAAE01CQBJNBEA&#10;RzUZAEU1IQBDNSgAQTUvAEA1NgA/Nj0APjZFAD03TQA8N1UAOzhgADo4awA5OXkAODmJADc6mwA1&#10;Oq0ANTvEADQ75gA0O/sANTv/ADU6/wA1Ov8AtEMAAKdKAACcTgAAklEAAIhSAAB+UAAAc00AAGdI&#10;AABcRAAAUj8AAEg6BgBEOQ8AQTkWAD85HgA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3PFMANjxd&#10;ADU9aQA0PXcAMz6HADE+mQAwP6sALz/CAC8/5AAvP/oAMD//ADA+/wAwPv8AsUcAAKRNAACZUgAA&#10;j1UAAIZWAAB8VQAAcVIAAGRMAABZSQAAT0UAAEVAAwA/Pg0APD4TADo+GwA5PiMANz4qADY/MQA1&#10;PzgAND9AADNASAAyQFEAMUFbADBBZwAuQnUALUKFACxDlwArQ6oAKkPAAClE4gAqQ/kAKkP/ACtC&#10;/wArQv8ArkoAAKFRAACXVgAAjVkAAINaAAB5WgAAblcAAGFSAABXTgAATUsAAENHAAA6QwoANkMR&#10;ADRDGAAzQyAAMkQnADFELwAwRDYAL0U9AC1FRgAsRU8AK0ZZACpGZAApR3IAKEeDACZHlQAlSKgA&#10;JEi+ACNI4AAkSPcAJUf/ACVH/wAmR/8Aqk8AAJ9VAACUWgAAi14AAIFfAAB3XgAAa1wAAF9YAABV&#10;VQAAS1EAAEBNAAA1SgcAMEkOAC5JFQAtSR0ALEkkACtKKwAqSjMAKEo7ACdLQwAmS0wAJUtWACRM&#10;YgAjTHAAIUyAACBNkwAfTaYAHk27AB1O3QAeTfYAHkz/AB9M/wAgS/8Ap1MAAJxaAACSXwAAiGMA&#10;AH5kAAB0YwAAaWEAAFxeAABSWwAAR1gAADxVAAAyUgIAKlAMACdPEgAmUBkAJVAgACRQKAAjUC8A&#10;IlE3ACFRQAAgUUkAHlJTAB1SXwAcUm0AGlN9ABlTkAAYU6QAFlO5ABVT2QAWU/QAF1L/ABhR/wAZ&#10;Uf8Ao1kAAJhgAACPZQAAhWgAAHtpAABxaQAAZmcAAFlkAABNYQAAQl8AADhcAAAuWgAAJVgIACBX&#10;DgAeVxQAHVccABxYIwAbWCsAGlgzABlYPAAYWEUAFllQABVZWwAUWWkAE1p6ABJajQARWqEAEFq3&#10;AA5a1QAQWfMAEFn/ABFY/wARWP8An18AAJVmAACMawAAgm0AAHhuAABubwAAYm0AAFVqAABIaAAA&#10;PmYAADNlAAApYwAAIGEBABhgCwAVYBAAFGAXABNgHgASYCYAEmAuABFhNwAQYUAAD2FLAA5hWAAN&#10;YWYADGJ2AAtiiQAKYZ0ACWGyAAhhywAIYesACWD9AApf/wALX/8Am2YAAJJtAACIcQAAfnMAAHV1&#10;AABqdAAAXHMAAE9yAABDcAAAOG8AAC1uAAAkbAAAG2sAABNrBAAOagwADWoSAAxqGQALaiEACmop&#10;AAlqMgAIajwAB2tHAAVrUwAEa2EAAmtxAABqhAAAapgAAGqtAABpxgAAaecAAGn4AABo/wAAaP8A&#10;l20AAI1zAACEdwAAe3oAAHB7AABjewAAVnoAAEl6AAA9eQAAMXgAACd3AAAddgAAFXYAAA92AgAJ&#10;dgoABHYPAAB2FQAAdhwAAHYkAAB1LAAAdTYAAHVBAAB1TgAAdVwAAHVsAAB1fgAAdJMAAHSoAABz&#10;wAAAc+MAAHL3AABy/wAAcf8AknUAAIl6AACAfgAAdoAAAGmBAABbggAAToIAAEGCAAA1gwAAKYIA&#10;AB+BAAAWgQAAEIIAAAqCAAACgwcAAIINAACCEQAAghcAAIIeAACCJgAAgi8AAII7AACCRwAAglUA&#10;AIFlAACBeAAAgY0AAICiAAB/ugAAf90AAH70AAB9/wAAff8AjXwAAISBAAB7hAAAboYAAGCIAABS&#10;igAARYsAADmMAAAsjAAAIYwAABeMAAAQjQAACY4AAAKPAAAAkAMAAI8JAACPDgAAjxIAAJAYAACQ&#10;HwAAkCgAAJAyAACQPwAAkE0AAJBdAACPcAAAj4UAAI6cAACOswAAjdAAAIzwAACL/gAAi/8AiIQA&#10;AICIAAByiwAAZI0AAFaQAABIkwAAO5UAAC6WAAAilgAAF5cAAA+YAAAImQAAAJsAAACdAAAAnQAA&#10;AJ0DAACdCQAAnQ0AAJ4RAACeFwAAnx8AAJ8pAACgNQAAoEMAAKBUAACgZgAAn3sAAJ6TAACeqwAA&#10;ncYAAJ3pAACc+QAAnP8Ag4sAAHWOAABnkgAAWZYAAEuZAAA9nAAAMJ4AACOfAAAXoAAADqIAAAek&#10;AAAApgAAAKgAAACqAAAAqgAAAKoAAACrAQAAqwcAAKwMAACtEAAArhYAAK8eAACxKQAAsTgAALFI&#10;AACxWgAAsW8AALGIAACxoAAAsLoAAK/dAACv8gAAr/0AeJEAAGqWAABcmgAATZ8AAD+jAAAxpgAA&#10;I6cAABepAAAOqwAABa4AAACwAAAAsgAAALUAAAC3AAAAtwAAALgAAAC5AAAAugAAALwDAAC9CQAA&#10;vg4AAMAUAADDHgAAxSsAAMU8AADGTgAAxmIAAMZ6AADGlAAAxq0AAMbIAADF5QAAxfMAbJkAAF6e&#10;AABPpAAAQagAADKsAAAkrwAAFrEAAA20AAADtwAAALoAAAC9AAAAwAAAAMQAAADGAAAAxgAAAMgA&#10;AADJAAAAywAAAMwAAADOAAAA0AYAANMNAADYEwAA3B4AAN4tAADfQAAA4FQAAOFrAADhhQAA4Z8A&#10;AOG3AADhzwAA4eYAYKEAAFKnAABDrQAANLIAACW1AAAXuQAADbwAAAG/AAAAwwAAAMcAAADKAAAA&#10;zwAAANMAAADWAAAA1wAAANoAAADcAAAA3wAAAOEAAADjAAAA5gAAAOkBAADsCwAA8BIAAPMfAAD0&#10;MQAA9kYAAPdcAAD4dAAA+I8AAPmmAAD5uAAA+MkA/wANAP8ACwD/AAsA/wAOAP8AEwD/AB8A/wAs&#10;AP8AOQD/AEUA/wBQAP8AWQD/AGIA/wBqAP8AcQD/AHcA/wB+AP8AhAD+AIoA/QCQAPwAlwD6AJ4A&#10;+QCnAPcAsQD2AL4A9QDSAPMA7ADxAP4A8AD/APAA/wDmAP8A3AD/ANIA/wDNAP8A/wAHAP8ABAD/&#10;AAIA/wAGAP8AEAD/ABsA/wAnAP8AMwD/AD8A/wBKAP4AVAD7AF0A+QBkAPcAawD1AHIA8wB4APIA&#10;fgDwAIQA7wCKAO0AkQDsAJkA6gChAOgAqwDmALYA5ADHAOIA4wDgAPcA3gD/AN0A/wDZAP8AzAD/&#10;AMUA/wDBAP8A/wAAAP8AAAD/AAAA/wABAP8ADQD/ABYA/AAiAPkALgD2ADkA8wBFAO8ATgDsAFcA&#10;6QBeAOYAZQDkAGwA4gByAOAAdwDfAH4A3QCEANsAiwDYAJIA1QCbANIApADPAK8AzQC+AMsA1QDJ&#10;AO8AxwD/AMUA/wDEAP8AvgD/ALgA/wC1AP8A/wAAAP8AAAD/AAAA/gAAAPcACQDxABEA6wAcAOcA&#10;KADkADMA4QA+AN0ASADYAFEA0wBYANAAXwDOAGUAzABrAMoAcQDIAHcAxgB9AMQAhADCAIwAwACU&#10;AL4AngC7AKgAuQC2ALcAyAC1AOYAswD6ALEA/wCwAP8AsAD/AKwA/wCpAP8A/wAAAP8AAAD6AAAA&#10;8QAAAOgAAwDgAA0A2AAWANEAIgDNAC0AygA3AMYAQQDCAEoAvwBSAL0AWQC6AF8AuABlALcAagC1&#10;AHAAswB2ALEAfQCvAIUArQCNAKsAlwCpAKEApwCuAKUAvgCiANgAoADyAJ8A/wCeAP8AngD/AJ4A&#10;/wCcAP8A/wAAAPcAAADrAAAA4QAAANYAAADLAAkAxQARAL8AGwC7ACYAtwAxALQAOgCxAEMArgBL&#10;AKsAUgCpAFgApwBeAKYAZACkAGkAogBwAKAAdgCeAH4AnACGAJoAkACYAJsAlgCnAJQAtgCSAMoA&#10;kADpAI8A/ACOAP8AjQD/AIwA/wCNAP8A+AAAAOkCAADbAwAAzAEAAMQAAAC9AAIAtgANALAAFQCr&#10;ACAApwAqAKQANAChADwAngBEAJwASwCaAFIAmABYAJYAXQCVAGMAkwBpAJEAcACPAHcAjQCAAIsA&#10;igCJAJUAhwChAIUArwCDAMEAgQDgAIAA9QB/AP8AfwD/AH8A/wB/AP8A7goAANwOAADKEAAAvg4A&#10;ALULAACvAwAAqQAHAKMAEACeABgAmQAjAJYALACTADUAkAA+AI4ARQCMAEsAigBRAIgAVwCGAF0A&#10;hQBjAIMAagCBAHEAfwB6AH0AhAB7AI8AeQCcAHcAqgB1ALsAdADUAHIA8AByAP8AcgD/AHEA/wBx&#10;AP8A4xEAAM0XAAC/GQAAsxkAAKoVAACjEAAAnQoAAJcBCgCRABIAjQAbAIkAJQCFAC8AgwA3AIAA&#10;PgB+AEUAfQBLAHsAUQB5AFcAeABdAHYAZAB0AWsAcgF0AHACfwBuAosAbAOYAGsDpgBpBLcAaAXO&#10;AGcH7ABmCP0AZgn/AGUJ/wBlCf8A1hoAAMQgAAC2IwAAqyMAAKEgAACZGwAAkhQAAIwOAQCGBw0A&#10;gAQUAHwGHgB5BygAdggwAHQIOAByCT8AcAlFAG8KTABtClIAbApYAGoLXwBoC2cAZwtwAGUMegBj&#10;DIcAYgyVAGANpABfDbYAXg3OAFwO7QBcD/8AWxD/AFsQ/wBbEP8AzSEAALwoAACvKwAApCsAAJop&#10;AACSJAAAiR8AAIIYAAB7EQUAdQ0PAHENFwBuDiEAaw4qAGkPMgBnEDkAZRBAAGQQRgBjEE0AYRBT&#10;AF8RWgBeEWIAXBFrAFsRdgBZEoMAWBKSAFYTogBVE7QAVBPLAFMU7ABSFf8AUhb/AFIV/wBSFf8A&#10;xigAALYuAACpMgAAnzIAAJUxAACMLQAAgycAAHohAAByGgAAaxMLAGcTEwBkFBwAYRQlAF8VLQBd&#10;FTQAXBU7AFsWQgBZFkgAWBZPAFYXVgBVF14AUxdnAFIYcgBQGH8ATxmOAE4anwBMGrAASxvHAEsb&#10;6QBKHP0AShz/AEoc/wBKHP8AwS0AALE0AAClNwAAmjgAAJA3AACHNAAAfS8AAHQpAABsIwAAZBwH&#10;AF4ZEABbGhgAWRshAFcbKQBVGzAAVBw3AFIcPQBRHEQATx1LAE4dUgBNHVoASx5jAEoebgBJH3wA&#10;Rx+LAEYgnABFIa4ARCHEAEMi5gBDIvwAQyL/AEMi/wBDIv8AvDIAAK04AAChPAAAlz4AAI09AACD&#10;OgAAeTUAAG8wAABmKgAAXiQCAFcgDQBUIBQAUSAdAE8hJQBOISwATCEzAEsiOgBJIkAASCJHAEci&#10;TgBGI1cARCNgAEMkawBCJHkAQSWIAD8mmQA+JqsAPSfBAD0n4wA9KPoAPSj/AD0n/wA9J/8AuDYA&#10;AKo9AACeQAAAlEIAAIpCAACAPwAAdjsAAGw2AABiMAAAWSoAAFElCwBNJREASyUZAEklIQBHJigA&#10;RSYvAEQmNgBDJj0AQidEAEEnSwA/KFQAPihdAD0paQA8KXYAOyqGADkrlwA4K6kANyy/ADcs4AA3&#10;LPgANyz/ADcs/wA4LP8AtToAAKdAAACcRAAAkUYAAIdGAAB9RAAAc0AAAGg7AABfNgAAVTEAAEwr&#10;BwBHKQ8ARSoWAEMqHgBBKiUAPyosAD4rMwA9KzkAPCtBADssSAA6LFEAOS1bADguZgA2LnMANS+D&#10;ADQvlQAzMKcAMjC9ADEx3gAxMfcAMjH/ADIw/wAzMP8AsT4AAKREAACZSAAAj0oAAIVKAAB7SQAA&#10;cEUAAGVAAABbOwAAUjYAAEgxBABCLg0APy4TAD0uGwA7LiIAOS8pADgvLwA3LzYANjA+ADUwRgA0&#10;MU8AMzFZADIyZAAxMnEAMDOBAC80kwAuNKYALDW7ACw12wAsNfUALTX/AC00/wAuNP8ArkEAAKJI&#10;AACXTAAAjU4AAINOAAB5TQAAbkoAAGJFAABYQAAATjwAAEU3AAA9MwsAOTMRADczGAA2Mx8ANDMm&#10;ADMzLQAyNDQAMTQ8ADA1RAAvNUwALjZWAC02YgAsN28AKzd/ACo4kQAoOKQAJzm5ACY52AAnOfQA&#10;KDn/ACg4/wApOP8Aq0UAAJ9LAACUTwAAi1IAAIFTAAB3UgAAbE8AAF9JAABWRgAATEIAAEI9AAA4&#10;OAgANDgPADI4FQAxOB0ALzgkAC44KwAtOTIALDk5ACs6QQAqOkoAKTtUACg7XwAnPG0AJTx9ACQ9&#10;jwAjPaIAIj23ACE+1AAhPvMAIj3/ACM9/wAjPP8AqEkAAJ1PAACSUwAAiVYAAH9XAAB1VgAAalMA&#10;AF1PAABTTAAASkgAAEBEAAA2QAUALz0NAC09EwArPRoAKj4hACk+KAAoPi8AJz43ACY/PwAkP0gA&#10;I0BSACJAXQAhQWoAIEF6AB5BjQAdQqAAHEK1ABtC0QAbQvEAHEL/AB1B/wAeQf8ApU0AAJpTAACQ&#10;WAAAhlsAAH1cAAByWwAAZ1gAAFtUAABRUgAASE4AAD1KAAAzRwAAKkMLACZDEAAlQxYAJEMeACNE&#10;JQAiRCwAIUQ0ACBFPAAeRUUAHUVPABxGWgAbRmgAGUZ4ABhHigAXR54AFkezABRIzgAVR+8AFkf/&#10;ABdG/wAXRv8AolIAAJdYAACNXQAAhGAAAHphAABwYAAAZV4AAFlaAABPWAAARFQAADlRAAAvTgAA&#10;JksGACBKDgAeShMAHUoaABxKIQAbSygAGkswABlLOAAXS0IAFkxMABVMVwAUTGUAE011ABJNiAAR&#10;TZwAEE2xAA5OzAAPTe4AEE3/ABFM/wARTP8AnlcAAJRdAACLYgAAgWUAAHdmAABtZgAAY2QAAFZh&#10;AABKXgAAP1sAADVYAAArVgAAIlQBABpSCgAWUhAAFVIWABRSHQATUiQAElIsABFSNAARUj4AEFNI&#10;AA9TVAAOU2IADVRyAAxUhAALVJgACVStAAhUxQAJVOcAClP7AAtS/wALUv8Am10AAJFkAACIaAAA&#10;fmsAAHRsAABrbAAAX2oAAFJnAABFZAAAOmIAADBgAAAmXgAAHV0AABVbBQAQWgwADloRAA5aGAAN&#10;WyAADFsnAAtbMAAKWzoACVtFAAdbUQAGW14ABFttAANbgAABW5QAAFuoAABbwAAAWuIAAFr2AAFa&#10;/wACWf8Al2QAAI5rAACEbgAAe3AAAHJyAABncQAAWXAAAExuAABAbAAANWsAACppAAAhZwAAGGYA&#10;ABFmAQAMZQoAB2UPAARlFAADZBsAAmQjAABkLAAAZDUAAGRAAABkTAAAZFoAAGRpAABkewAAZI8A&#10;AGOkAABjuwAAYt0AAGL0AABi/wAAYf8Ak2wAAIlxAACAdQAAeHcAAG14AABgdwAAUnYAAEZ1AAA5&#10;dAAALnQAACNyAAAacQAAEnEAAA1xAAAGcQgAAHANAABwEgAAcBcAAG8fAABvJgAAbzAAAG87AABv&#10;RwAAb1QAAG9kAABvdQAAbooAAG2gAABttgAAbNYAAGvyAABr/wAAa/8AjnMAAIV4AAB9ewAAc30A&#10;AGV+AABYfgAAS34AAD5+AAAyfgAAJn0AABx8AAATfAAADXwAAAZ9AAAAfQUAAHwLAAB8DwAAfBMA&#10;AHwZAAB8IQAAfCkAAHw0AAB7QAAAe04AAHteAAB7bwAAeoQAAHqaAAB5sQAAeM4AAHfvAAB2/gAA&#10;dv8AiXoAAIF/AAB4ggAAa4MAAF2FAABPhgAAQocAADWIAAAphwAAHYcAABSHAAANiAAABokAAACK&#10;AAAAigAAAIkGAACJDAAAiQ8AAIkTAACJGgAAiiIAAIosAACKOAAAikYAAIlWAACJaAAAiXwAAIiU&#10;AACHqwAAhsYAAIXqAACF+wAAhP8AhYIAAH2GAABviAAAYYsAAFONAABFjwAAOJEAACuRAAAfkgAA&#10;FJIAAA2TAAAElAAAAJYAAACXAAAAmAAAAJcAAACXBQAAlwsAAJgOAACYEwAAmRoAAJkiAACaLgAA&#10;mj0AAJlNAACZXgAAmXMAAJiLAACYowAAl7wAAJbiAACW9wAAlf8AgIkAAHKMAABkjwAAVpMAAEiW&#10;AAA6mQAALJoAAB+bAAAUnAAADJ4AAAOfAAAAoQAAAKMAAAClAAAApQAAAKUAAAClAAAApgIAAKcI&#10;AACnDQAAqBEAAKkZAACrIwAAqzEAAKtBAACsUwAArGcAAKuAAACqmgAAqrMAAKrQAACp7wAAqfsA&#10;dY8AAGeUAABZmAAASpwAADyfAAAtogAAIKMAABOlAAALpwAAAakAAACrAAAArgAAALEAAACyAAAA&#10;sgAAALMAAAC0AAAAtQAAALYAAAC4BAAAuQsAALsQAAC9GAAAvyQAAL81AADARwAAwFsAAMByAADA&#10;jQAAwaYAAMDBAAC/4wAAvvMAapcAAFucAABNoQAAPqUAAC+pAAAhqwAAE60AAAuwAAAAswAAALUA&#10;AAC4AAAAvAAAAL8AAADBAAAAwQAAAMMAAADEAAAAxgAAAMcAAADJAAAAywAAAM4IAADRDwAA1RgA&#10;ANgnAADZOQAA2k0AANtkAADbfgAA3JkAANywAADcyQAA3OMAXZ8AAE+lAABAqgAAMq8AACKyAAAU&#10;tQAACrgAAAC7AAAAvwAAAMMAAADGAAAAywAAAM4AAADRAAAA0QAAANQAAADWAAAA2QAAANsAAADe&#10;AAAA4AAAAOQAAADnBgAA6w4AAO8ZAADwKgAA8j8AAPNVAAD0bQAA9IgAAPShAAD0tgAA9McA/wAJ&#10;AP8ABgD/AAcA/wAMAP8AEQD/ABwA/wAoAP8ANAD/AEEA/wBMAP8AVQD/AF0A/wBlAP8AbAD/AHIA&#10;/gB4APwAfgD7AIQA+gCLAPkAkgD3AJkA9gCiAPQArADzALkA8QDLAPAA6ADuAPsA7QD/AOwA/wDh&#10;AP8A0gD/AMkA/wDEAP8A/wABAP8AAAD/AAAA/wAEAP8ADgD/ABcA/wAjAP8ALwD/ADsA/QBGAPoA&#10;UAD3AFgA9ABfAPIAZgDwAGwA7wByAO0AeADsAH4A6gCFAOkAjADnAJMA5QCcAOMApgDhALEA3wDB&#10;AN0A3QDbAPQA2QD/ANYA/wDPAP8AxAD/AL0A/wC5AP8A/wAAAP8AAAD/AAAA/wAAAP8ACwD8ABMA&#10;9wAeAPQAKgDyADUA7gBAAOkASgDmAFIA4wBZAOAAYADeAGYA3ABsANoAcgDXAHgA1AB+ANIAhQDQ&#10;AI0AzgCVAMwAnwDJAKoAxwC4AMUAzQDDAOsAwAD+AL8A/wC+AP8AtgD/ALAA/wCtAP8A/wAAAP8A&#10;AAD/AAAA+QAAAPIABgDrAA8A5gAZAOEAJADeAC8A2gA5ANMAQwDPAEwAzABTAMkAWgDHAGAAxQBm&#10;AMMAawDBAHEAvwB3AL0AfgC7AIYAuQCOALcAmAC1AKMAswCwALEAwgCuAOAArAD3AKsA/wCqAP8A&#10;qAD/AKMA/wCgAP8A/wAAAP8AAAD1AAAA6wAAAOEAAADWAAwAzwATAMoAHgDGACkAwgAzAL8APQC7&#10;AEUAuABNALYAVACzAFoAsQBfALAAZQCuAGoArABwAKsAdwCpAH8ApwCHAKUAkQCjAJwAoACpAJ4A&#10;uACcAM4AmgDuAJkA/wCXAP8AlgD/AJYA/wCTAP8A/QAAAPEAAADlAAAA2QAAAM0AAADEAAYAvQAP&#10;ALcAGACzACIAsAAsAK0ANgCpAD4ApwBGAKQATQCiAFMAoABZAJ8AXgCdAGQAmwBqAJoAcACYAHcA&#10;lgCAAJQAigCRAJUAjwCiAI0AsACLAMMAiQDjAIgA+QCGAP8AhgD/AIYA/wCGAP8A8wAAAOMAAADR&#10;AAAAxQAAAL0AAAC2AAAArgALAKgAEgCkABwAoAAmAJwALwCaADcAlwA/AJUARgCSAEwAkQBSAI8A&#10;WACNAF0AiwBjAIoAagCIAHEAhgB5AIQAgwCCAI8AfwCbAH4AqQB8ALsAegDVAHgA8gB4AP8AdwD/&#10;AHcA/wB3AP8A5wcAANEMAADDDQAAuAwAAK4IAACoAAAAogAFAJsADgCWABUAkgAfAI4AKACLADEA&#10;iAA5AIYAQACEAEYAggBMAIAAUgB/AFcAfQBdAHsAYwB6AGsAeABzAHYAfQB0AIgAcQCVAHAApABu&#10;ALQAbADKAGsA6gBqAPwAagD/AGoA/wBqAP8A2hAAAMYUAAC4FgAArRUAAKQSAACcDgAAlgcAAJAA&#10;CQCKABAAhQAYAIEAIQB+ACoAewAyAHkAOQB3AEAAdQBGAHMATAByAFEAcABXAG4AXgBtAGUAawBu&#10;AGkAdwBnAIMAZQCRAGMAnwBiAK8AYADEAF8A5ABfAfgAXgL/AF4C/wBeAv8AzhgAAL0dAACwIAAA&#10;pR8AAJscAACTFwAAixEAAIQMAAB+BAsAeQASAHUAGwByACMAbwArAG0BMwBrAToAaQJAAGcDRgBm&#10;A0wAZARSAGMEWQBhBGAAXwVpAF4FcwBcBn8AWgaNAFkHnABXCK0AVgjBAFUJ4QBUC/YAVAv/AFQL&#10;/wBUC/8Axh8AALYlAACpKAAAnigAAJQlAACLIQAAgxsAAHsUAAB0DgMAbgkNAGkIFABmCR0AZAol&#10;AGIKLQBgCzQAXgs6AF0LQABbDEcAWgxNAFgMVABXDVwAVQ1kAFQNbwBSDXsAUA6KAE8OmgBODqwA&#10;TA/CAEwQ4wBLEPkASxD/AEsR/wBLEP8AvyYAALArAACkLwAAmS8AAI8tAACGKQAAfSQAAHQeAABs&#10;FwAAZREHAF8OEABcDxcAWhAfAFgQJwBWEC4AVBA1AFMQOwBSEUIAUBFIAE8RUABOEVcATBJgAEsS&#10;awBJEngASBOHAEYTlwBFFKkARBS+AEMV3wBDFvgAQxb/AEMW/wBDFv8AuisAAKsxAACgNAAAlTUA&#10;AIs0AACBMQAAeCsAAG8mAABmIAAAXhkBAFcUDQBUFBMAURQbAE8VIwBOFSoATBUxAEsWNwBJFj4A&#10;SBZEAEcXTABFF1QARBddAEMYZwBBGHQAQBmDAD8alAA9GqYAPBu7ADsb2wA7HPYAPBz/ADwc/wA8&#10;HP8AtTAAAKg2AACcOQAAkTsAAIc6AAB+NwAAczIAAGotAABhJwAAWSEAAFEbCQBMGRAAShoXAEga&#10;HwBGGiYARRstAEMbMwBCGzoAQRxBAEAcSAA+HFAAPR1ZADweZAA7HnEAOR+AADgfkgA3IKQANiC4&#10;ADUh1gA1IfQANSL/ADUh/wA2If8AsjQAAKQ6AACZPgAAjz8AAIU/AAB7PAAAcDgAAGcyAABdLQAA&#10;VCgAAEwiBQBGHw4AQx8UAEEfGwA/HyIAPiApAD0gMAA7IDYAOiE9ADkhRQA4Ik0ANyJXADYjYgA0&#10;I24AMyR+ADIkjwAxJaIALyW2AC8m0gAvJvIALyb/ADAm/wAwJv8ArzgAAKI+AACWQgAAjEMAAIJD&#10;AAB4QQAAbj0AAGM4AABaMwAAUS4AAEgoAQBAJAwAPSMRADskGAA5JB8AOCQmADYkLAA1JTMANCU6&#10;ADMmQgAyJkoAMSdUADAnXwAvKGwALih7ACwpjQArKqAAKiq0ACkqzwApK/AAKiv/ACoq/wArKv8A&#10;rDwAAJ9CAACURgAAikcAAIBHAAB2RQAAbEIAAGE9AABXOAAATjMAAEQuAAA8KQkANygQADUoFQAz&#10;KBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0gALCtSACssXQAqLGoAKC15ACctiwAmLp4AJS6zACQv&#10;zQAkL+4AJS//ACUv/wAmLv8AqT8AAJ1FAACSSQAAiEsAAH5MAAB0SgAAakcAAF5CAABUPQAASzkA&#10;AEE0AAA4LwYAMi0NADAtEwAuLRkALS0gACstJwAqLi4AKS41ACkvPQAoL0YAJzBPACUwWwAkMWgA&#10;IzF3ACIyiQAhMp0AHzOxAB4zywAeM+0AHzP/ACAz/wAhMv8ApkMAAJpJAACQTQAAhk8AAHxQAABz&#10;TwAAaEwAAFxGAABSQwAAST8AAD87AAA2NgIALjIMACsyEQApMhcAKDIeACYyJAAlMysAJDMyACM0&#10;OgAiNEMAITVNACA1WAAfNmUAHjZ1ABw3hwAbN5sAGjevABk4yAAZOOsAGjj/ABs3/wAbN/8Ao0cA&#10;AJhNAACOUQAAhFMAAHtUAABxUwAAZlAAAFpMAABQSQAAR0UAAD1BAAAzPQAAKjkJACU3DgAjNxQA&#10;IjgbACE4IgAgOCgAHzgwAB45OAAdOUEAHDpLABo6VgAZO2MAGDtyABY7hQAVPJkAFDytABM9xgAT&#10;PekAFDz9ABU8/wAWO/8AoEsAAJVRAACLVQAAglgAAHlZAABuWAAAZFYAAFhRAABOTwAARUsAADpH&#10;AAAwQwAAJ0AFACA+DQAdPhEAHD4XABs+HgAaPiUAGT4tABg/NQAWPz4AFT9IABRAUwATQGAAEkFw&#10;ABFBggAQQZcAD0GsAA5CxAAOQucAD0H8ABBB/wAQQP8AnVAAAJNWAACJWgAAgF0AAHZeAABsXQAA&#10;YlsAAFZXAABMVQAAQVEAADZOAAAsSwAAI0gAABtFCQAXRA8AFUQUABRFGwATRSIAEkUpABFFMQAR&#10;RTsAEEZFAA9GUAAOR14ADUdtAAxHfwALR5MACUenAAhHvgAIR+AACUf2AApG/wALRv8AmlUAAJBb&#10;AACHYAAAfWIAAHNjAABqYgAAYGEAAFNeAABHWgAAPFcAADJVAAAoUgAAH1AAABdOBAARTAwAD0wR&#10;AA5MFwAOTB4ADU0lAAxNLgALTTcACk1CAAlNTQAHTloABk5pAAROewACTo8AAU6kAABNugAATdsA&#10;AU3yAAFN/wACTP8AllsAAI1iAACEZgAAemgAAHFpAABoaQAAXGcAAE9kAABCYQAAN18AAC1cAAAj&#10;WgAAGlgAABJXAQANVgkACVUOAAdVEwAGVRoABFUiAANVKgACVTQAAFU+AABVSgAAVlcAAFZlAABV&#10;dwAAVYsAAFWgAABVtgAAVNQAAFTxAABT/QAAU/8Ak2IAAIpoAACAbAAAd24AAG9vAABjbgAAVmwA&#10;AElqAAA9aAAAMmYAACdlAAAdYwAAFWIAAA5hAAAJYAgAA2ANAABfEQAAXxcAAF8eAABfJgAAXy8A&#10;AF86AABfRQAAX1MAAF9hAABecgAAXocAAF2cAABdsgAAXM8AAFzvAABb/QAAW/8AkGoAAIZvAAB9&#10;cgAAdXQAAGp1AABddAAAT3MAAEJyAAA2cAAAK28AACBuAAAXbQAAEGwAAApsAAACawYAAGsLAABq&#10;DwAAahQAAGoaAABqIQAAaSoAAGk0AABpQAAAaU4AAGlcAABpbQAAaIIAAGiYAABnrgAAZsoAAGXt&#10;AABl/AAAZP8Ai3EAAIJ2AAB6eQAAcHsAAGJ7AABVewAASHoAADt6AAAvegAAI3kAABl4AAARdwAA&#10;CncAAAN3AAAAdwIAAHcIAAB2DQAAdhAAAHYVAAB2GwAAdiMAAHYuAAB1OgAAdUcAAHVWAAB1aAAA&#10;dHwAAHSSAABzqgAAcsQAAHHpAABw+wAAcP8AhnkAAH99AAB2fwAAaIEAAFqCAABMggAAP4MAADKE&#10;AAAlgwAAGoMAABGDAAAKgwAAAoMAAACEAAAAhQAAAIQDAACDCAAAgw0AAIMQAACDFQAAhBwAAIQm&#10;AACEMgAAhD8AAINPAACDYAAAgnUAAIKMAACBpAAAgL0AAH/jAAB++QAAfv8AgoAAAHqEAABshgAA&#10;XogAAFCKAABCiwAANY0AACeNAAAbjQAAEY4AAAqOAAAAjwAAAJEAAACSAAAAkgAAAJIAAACSAQAA&#10;kgcAAJIMAACSEAAAkxUAAJMdAACUKAAAlDYAAJRFAACTVwAAk2sAAJOCAACSnAAAkbYAAJDYAACP&#10;8wAAj/8AfocAAHCKAABhjQAAU5AAAEWTAAA3lQAAKZYAAByXAAARmAAACZkAAACbAAAAnAAAAJ4A&#10;AACgAAAAoAAAAKAAAACgAAAAoQAAAKEEAACiCQAAow4AAKQUAAClHQAApioAAKY6AACmTAAApWAA&#10;AKV4AAClkgAApKwAAKTJAACj6wAAovoAc44AAGSRAABWlQAAR5kAADmcAAAqngAAHaAAABGhAAAI&#10;owAAAKUAAACnAAAAqQAAAKwAAACuAAAArgAAAK4AAACvAAAAsAAAALEAAACyAAAAswYAALUNAAC3&#10;EwAAuR4AALkuAAC6QAAAulQAALtqAAC6hQAAuaEAALm7AAC63gAAufIAZ5UAAFiZAABKngAAO6IA&#10;ACymAAAdqAAAEaoAAAesAAAArwAAALEAAAC0AAAAuAAAALsAAAC8AAAAvAAAAL4AAAC/AAAAwAAA&#10;AMIAAADEAAAAxgAAAMgDAADLCwAAzxIAANEgAADRMgAA0kYAANNdAADUdgAA1JIAANWrAADVxAAA&#10;1OIAW50AAEyiAAA9pwAAL6wAAB+vAAARsQAAB7UAAAC4AAAAuwAAAL4AAADCAAAAxwAAAMoAAADM&#10;AAAAzAAAAM4AAADQAAAA0gAAANUAAADYAAAA2wAAAN8AAADiAAAA5gsAAOsTAADsJAAA7TgAAO5O&#10;AADvZwAA8IIAAPCcAADwsgAA8cUA/wADAP8AAQD/AAQA/wAJAP8ADwD/ABgA/wAkAP8AMAD/ADwA&#10;/wBHAP8AUQD/AFkA/wBgAP0AZwD8AG0A+gBzAPkAeQD4AH8A9gCFAPUAjADzAJQA8gCdAPAApwDu&#10;ALMA7ADEAOsA4QDqAPgA6QD/AOcA/wDZAP8AywD/AMIA/wC9AP8A/wAAAP8AAAD/AAAA/wAAAP8A&#10;DAD/ABQA/wAgAP8AKwD+ADcA+gBCAPYASwDyAFMA8ABbAO4AYQDsAGcA6gBtAOgAcwDnAHkA5QB/&#10;AOMAhgDhAI4A3wCWAN0AoADbAKwA2AC7ANQA0QDTAPAA0AD/AM4A/wDIAP8AvQD/ALYA/wCyAP8A&#10;/wAAAP8AAAD/AAAA/wAAAP0ACAD3ABAA8wAaAO8AJgDtADEA6AA7AOMARQDgAE0A3ABVANkAWwDW&#10;AGEA0wBnANEAbADPAHIAzQB4AMsAfwDJAIcAxwCQAMUAmgDDAKUAwACyAL4AxQC8AOUAugD7ALgA&#10;/wC3AP8AsAD/AKkA/wClAP8A/wAAAP8AAAD+AAAA9QAAAOwAAwDlAA0A3wAVANoAIADUACoA0AA1&#10;AMsAPgDIAEcAxQBOAMIAVQDAAFsAvgBhALwAZgC6AGwAuAByALYAeAC1AIAAswCIALEAkgCuAJ4A&#10;rACqAKkAuwCoANUApgDzAKQA/wCjAP8AoQD/AJsA/wCYAP8A/wAAAPsAAADwAAAA5QAAANgAAADO&#10;AAkAxwARAMIAGgC+ACQAuwAuALcAOAC0AEAAsQBIAK4ATgCsAFQAqgBaAKkAXwCnAGUApQBrAKQA&#10;cQCiAHgAoACBAJ4AiwCcAJYAmQCjAJcAsgCWAMcAkwDoAJIA/gCRAP8AkAD/AI0A/wCLAP8A+QAA&#10;AOsAAADdAAAAzwAAAMYAAAC8AAQAtQANALAAFQCsAB4AqAAoAKUAMQCiADkAnwBBAJ0ASACbAE4A&#10;mQBTAJcAWQCWAF4AlABkAJIAagCQAHEAjgB6AIwAgwCKAI8AiACcAIYAqgCEALwAggDcAIEA9gCA&#10;AP8AfwD/AH8A/wB+AP8A7AAAANoAAADJAAAAvgAAALYAAACuAAAApwAJAKEAEACcABgAmAAiAJUA&#10;KgCSADIAkAA6AI0AQQCLAEcAiQBNAIcAUgCGAFgAhABdAIIAZACBAGsAfwBzAH0AfQB7AIgAeACV&#10;AHYAowB1ALQAcwDMAHEA7QBwAP8AcAD/AHAA/wBwAP8A3wUAAMoKAAC8CwAAsQkAAKgEAAChAAAA&#10;mwADAJQADACPABMAigAbAIcAJACEACwAgQAzAH8AOgB9AEEAewBHAHkATAB3AFIAdgBXAHQAXQBy&#10;AGQAcABtAG8AdgBsAIIAagCPAGkAnQBnAK4AZQDDAGQA5ABjAPoAYwD/AGIA/wBjAP8A0A4AAL8S&#10;AACyEwAApxIAAJ0QAACVCwAAjwMAAIkABwCCAA4AfgAVAHoAHgB2ACUAdAAtAHEANABvADoAbgBA&#10;AGwARgBqAEwAaQBSAGcAWABmAF8AZABnAGIAcQBgAHwAXgCJAFwAmABbAKkAWQC8AFgA3ABYAPQA&#10;WAD/AFcA/wBXAP8AxhYAALYaAACqHQAAnxwAAJUZAACNFAAAhQ8AAH4JAAB3AQoAcgAQAG4AFwBq&#10;AB8AaAAnAGUALgBkADQAYgA7AGAAQABfAEYAXQBMAFwAUwBaAFoAWABiAFcAbABVAHcAUwCFAFIA&#10;lABQAaUATwG4AE4C0gBNBPAATQX/AE0F/wBNBf8Avx0AALAiAACjJQAAmSUAAI8iAACFHQAAfRgA&#10;AHUSAABuDQIAZwYMAGMDEQBfAhkAXQMhAFsEKABZBC8AVwU1AFYFOwBUBkEAUwZHAFEGTgBQB1UA&#10;TgdeAE0IZwBLCHMASQmBAEgJkgBHCqMARQq2AEQL0ABEDO8AQw3/AEMN/wBEDf8AuSQAAKopAACe&#10;LAAAlCwAAIoqAACAJgAAdyEAAG4bAABmFAAAXw8FAFkLDQBVChMAUwsbAFELIgBPDCkATQwvAEwM&#10;NgBLDTwASQ1CAEgNSQBGDVEARQ5aAEQOZABCDnAAQA5/AD8PkAA+EKIAPBC2ADsQ0QA7EfEAOxH/&#10;ADsR/wA8Ef8AtCkAAKYvAACaMgAAkDIAAIYxAAB8LQAAcigAAGkjAABhHQAAWRYAAFERCABMDxAA&#10;ShAWAEgQHQBGECQARRArAEMRMQBCETcAQRE+AEARRQA+Ek0APRJWADwSYQA6E20AORN8ADcUjQA2&#10;FJ8ANRWzADQVzQAzFu4ANBb/ADQW/wA0Fv8Ary4AAKI0AACXNwAAjDgAAII2AAB4NAAAbi4AAGUq&#10;AABcJAAAVB4AAEwYBABGFA0AQhQSAEAUGQA/FCAAPRUnADwVLQA7FTQAORY6ADgWQgA3FkoANhdT&#10;ADUXXgAzGGoAMhl5ADAZigAvGp0ALhqxAC0bygAtG+wALRz/AC4b/wAuG/8ArDIAAJ84AACUOwAA&#10;ijwAAIA8AAB2OQAAazQAAGIvAABZKgAAUCUAAEcfAABAGgoAPBkQADoZFgA4GR0ANhojADUaKQA0&#10;GjAAMxo3ADIbPgAxG0cALxxQAC4dWwAtHWcALB52ACoeiAApH5sAKB+uACcgxwAmIOoAJyD+ACgg&#10;/wAoIP8AqTYAAJ08AACSPwAAh0EAAH1AAAB0PgAAaToAAF81AABWMAAATSsAAEQlAAA7IAcANh4O&#10;ADMeEwAyHhkAMB4gAC8eJgAuHy0ALR80ACwgOwArIEQAKiFOACkhWAAnImUAJiJ0ACUjhQAjI5kA&#10;IiStACEkxQAhJegAIiX9ACIk/wAjJP8ApjoAAJo/AACPQwAAhUUAAHtEAAByQwAAZz8AAF06AABT&#10;NgAASjEAAEEsAAA4JgMAMSMMAC4iEQAsIhYAKiIdACkiIwAoIyoAJyMxACYkOQAlJUEAJCVLACMm&#10;VgAiJmMAISdyAB8ngwAeKJcAHSirABspwwAbKeYAHCn7AB0p/wAeKP8Aoz4AAJhDAACNRwAAg0kA&#10;AHpJAABwRwAAZkQAAFo/AABROwAARzcAAD4yAAA1LQAALCgJACgnDwAnJxQAJScaACQnIQAjKCcA&#10;IiguACEpNgAgKT8AHypJAB4qVAAdK2AAGytvABosgQAZLJUAFy2pABYtwQAWLeQAFy36ABgt/wAZ&#10;Lf8AoUEAAJVHAACLSwAAgk0AAHhNAABuTAAAZEkAAFhEAABPQAAARj0AAD04AAAzNAAAKi8GACQs&#10;DQAhLBIAICwYAB8tHgAeLSUAHS0sABwuNAAbLjwAGi9GABgvUQAXMF4AFjBtABUxfwATMZMAEjGo&#10;ABEyvwARMuIAEjL5ABMx/wATMf8AnkUAAJNLAACJTwAAgFEAAHZSAABtUAAAYk4AAFZJAABNRgAA&#10;REMAADs/AAAxOgAAJzYDAB8yCwAcMhAAGzIVABkyGwAYMiIAFzMpABYzMQAVNDoAFDREABM0TwAS&#10;NVwAETVrABA2fQAPNpEADjamAA03vAANN90ADTb2AA42/wAPNv8Am0kAAJFPAACHUwAAflYAAHVW&#10;AABqVQAAYFMAAFVPAABMTAAAQkkAADhFAAAuQQAAJD0AABw6CAAWOA4AFTgSABQ4GAATOR8AEjkm&#10;ABE5LgAQOTcADzpBAA46TAANO1kADTtoAAs7egAKO40ACTyiAAc8uAAHPNUACDzwAAk7/wAKO/8A&#10;mE4AAI5UAACFWAAAfFsAAHJbAABoWgAAXlgAAFNVAABJUgAAPk4AADRLAAAqRwAAIUQAABhCAwAS&#10;QAsAED8QAA4/FQAOPxwADUAjAAxAKwALQDQACkA+AAlBSgAHQVYABkFlAARBdgADQYoAAUGfAABB&#10;tAAAQdAAAUHuAAFB/AACQP8AlVQAAIxZAACDXgAAeWAAAHBgAABmYAAAXV4AAFFbAABFVwAAOlQA&#10;AC9RAAAlTwAAHEwAABRKAAAOSAgAC0cOAAhHEgAHRxkABkcgAAVIKAADSDEAAkg7AABIRwAASFMA&#10;AEhiAABIcwAASIYAAEibAABIsQAAR8wAAEftAABH+wAAR/8AkloAAIlgAACAYwAAd2UAAG5mAABl&#10;ZgAAWWQAAExgAABAXQAANVsAACpZAAAgVwAAF1UAABBTAAALUgcABVENAAFQEQAAUBYAAFAdAABQ&#10;JQAAUC4AAFA4AABQQwAAUFAAAFBeAABQbwAAUIMAAE+YAABPrgAATskAAE7rAABN+wAATf8Aj2EA&#10;AIZmAAB9aQAAdGwAAGxtAABhawAAU2kAAEZnAAA6ZAAAL2MAACRhAAAaXwAAEl4AAAxcAAAGXAYA&#10;AFsLAABaDwAAWhMAAFoZAABZIQAAWSkAAFkzAABZPwAAWUwAAFlaAABZawAAWH4AAFiUAABXqwAA&#10;V8UAAFbpAABV+wAAVf8AjGgAAIJtAAB6cAAAcnIAAGdyAABacQAATHAAAD9uAAAzbQAAKGsAAB1q&#10;AAAUaAAADWcAAAdnAAAAZgMAAGYJAABlDQAAZREAAGQVAABkHAAAZCQAAGQuAABkOgAAY0cAAGNV&#10;AABjZgAAY3oAAGKQAABhpwAAYMEAAF/mAABf+gAAXv8Ah28AAH90AAB4dwAAbngAAGB4AABSdwAA&#10;RXcAADh2AAArdgAAIHQAABZzAAAOcwAAB3IAAAByAAAAcgAAAHEFAABxCgAAcQ4AAHARAABwFwAA&#10;cB4AAHAnAABwMwAAb0AAAG9QAABvYAAAbnQAAG6LAABtogAAbLwAAGviAABq+AAAaf8Ag3cAAHx7&#10;AABzfQAAZX4AAFd/AABJfwAAPH8AAC+AAAAifwAAF34AAA9+AAAHfgAAAH8AAAB/AAAAfwAAAH4A&#10;AAB+BQAAfgoAAH4NAAB+EQAAfhcAAH4gAAB+KwAAfTkAAH1IAAB9WQAAfG0AAHyEAAB7nAAAerYA&#10;AHnaAAB49QAAd/8AgH8AAHeCAABpgwAAW4UAAE2GAAA/iAAAMokAACSJAAAYiQAAD4kAAAeKAAAA&#10;iwAAAIwAAACNAAAAjQAAAIwAAACMAAAAjAMAAIwIAACNDQAAjREAAI0XAACOIgAAji8AAI4/AACN&#10;UAAAjWQAAIx7AACMlQAAi64AAIrNAACJ7wAAif8Ae4UAAG2IAABeigAAUI0AAEKPAAA0kQAAJpIA&#10;ABmTAAAOlAAABpUAAACWAAAAmAAAAJoAAACbAAAAmwAAAJsAAACbAAAAmwAAAJwAAACdBQAAnQsA&#10;AJ4QAACfFwAAoCQAAKA0AACgRgAAoFkAAJ9wAACfigAAnqUAAJ7CAACd6AAAnPkAcIwAAGGPAABT&#10;kgAARJYAADaZAAAnmwAAGZwAAA+dAAAFnwAAAKEAAACjAAAApQAAAKgAAACpAAAAqQAAAKkAAACq&#10;AAAAqwAAAKwAAACtAAAArgEAALAJAACyDwAAsxgAALQnAAC0OQAAtU0AALRkAAC0fgAAs5oAALO0&#10;AACz1QAAs/AAZJMAAFWXAABHmwAAOJ8AACmiAAAapAAADqYAAASoAAAAqwAAAK0AAACwAAAAtAAA&#10;ALYAAAC4AAAAuAAAALkAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMMAAADFBwAAyQ8AAMoaAADLLAAA&#10;zEAAAM1WAADObwAAzYsAAMyoAADMwgAAzOIAWJsAAEmgAAA6pQAALKkAAByrAAAPrgAABLEAAAC0&#10;AAAAtwAAALoAAAC+AAAAwwAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAAAM8AAADSAAAA1QAAANkA&#10;AADdAAAA4QUAAOYPAADnHgAA6DIAAOlIAADqYAAA63sAAOuXAADsrgAA7MIA/wAAAP8AAAD/AAAA&#10;/wAGAP8ADQD/ABUA/wAhAP8ALAD/ADgA/wBDAP8ATAD+AFQA+wBbAPoAYgD4AGgA9gBuAPUAdAD0&#10;AHoA8gCAAPEAhwDvAI8A7QCXAOsAoQDpAK0A5wC9AOUA2ADkAPMA4gD/AOAA/wDQAP8AxAD/ALwA&#10;/wC2AP8A/wAAAP8AAAD/AAAA/wAAAP8ACQD/ABEA/wAcAP0AJwD5ADIA9QA9APEARgDtAE8A6wBW&#10;AOgAXADmAGIA5ABoAOMAbgDhAHMA3wB5AN0AgADaAIgA2ACRANQAmwDSAKYAzwC0AMwAyQDJAOkA&#10;yAD/AMcA/wDBAP8AtwD/AK8A/wCrAP8A/wAAAP8AAAD/AAAA/wAAAPgABQDyAA4A7gAXAOoAIgDm&#10;ACwA4QA3AN0AQADYAEkA0wBQANAAVgDOAFwAzABiAMoAZwDIAG0AxgBzAMQAeQDCAIEAwACKAL4A&#10;lAC8AJ8AuQCsALYAvgC0AN0AswD3ALEA/wCwAP8AqAD/AKIA/wCeAP8A/wAAAP8AAAD5AAAA7wAA&#10;AOYAAADfAAsA1gASANAAHADMACYAyAAwAMQAOgDAAEIAvQBKALsAUAC4AFYAtgBbALUAYQCzAGYA&#10;sQBsALAAcgCuAHoArACCAKkAjACnAJgApQClAKMAtACgAMsAnwDuAJ0A/wCcAP8AmQD/AJQA/wCR&#10;AP8A/wAAAPYAAADqAAAA3QAAAM8AAADHAAYAwAAPALsAFwC3ACAAswAqALAAMwCtADsAqgBDAKcA&#10;SQClAE8AowBVAKIAWgCgAF8AngBlAJ0AawCbAHIAmQB7AJcAhQCUAJAAkgCdAJAArACOAL8AjADi&#10;AIsA+gCJAP8AiQD/AIYA/wCDAP8A9AAAAOQAAADUAAAAyAAAAL8AAAC1AAEArgALAKkAEgClABsA&#10;oQAjAJ4ALACbADQAmAA8AJYAQwCUAEkAkgBOAJAAUwCOAFkAjQBeAIsAZACJAGsAhwBzAIUAfQCD&#10;AIgAgQCVAH8ApAB9ALUAewDPAHkA8QB4AP8AdwD/AHcA/wB1AP8A5QAAANEAAADDAAAAuAAAAK8A&#10;AACoAAAAoAAGAJoADgCVABUAkQAeAI4AJgCLAC0AiAA1AIYAPACEAEIAggBHAIAATQB/AFIAfQBY&#10;AHsAXgB5AGUAeABtAHYAdgBzAIEAcQCOAG8AnQBtAK4AbADEAGoA5wBpAP0AaAD/AGgA/wBpAP8A&#10;1QMAAMMHAAC2CAAAqwYAAKIAAACbAAAAlAAAAI0ACgCIABAAgwAYAH8AIAB8ACcAegAuAHcANQB1&#10;ADsAdABBAHIARwBwAEwAbwBSAG0AWABrAF8AaQBmAGcAcABlAHsAYwCIAGIAlwBgAKcAXgC7AF0A&#10;3ABcAPYAXAD/AFsA/wBbAP8AyQ0AALkQAACsEQAAoRAAAJcNAACPCAAAiAAAAIIABQB7AA0AdwAS&#10;AHMAGgBvACEAbAAoAGoALwBoADUAZwA7AGUAQQBjAEYAYgBMAGAAUgBfAFkAXQBhAFsAagBZAHUA&#10;VwCCAFUAkQBUAKIAUwC1AFEAzwBQAO8AUAD/AFAA/wBQAP8AvxQAALAYAACkGgAAmRkAAI8WAACH&#10;EQAAfw0AAHcGAABxAAgAawAOAGcAFABkABsAYQAiAF4AKQBdAC8AWwA1AFkAOwBYAEEAVgBGAFUA&#10;TQBTAFQAUgBcAFAAZQBOAHAATAB9AEsAjQBJAJ4ASACwAEcAxwBGAOkARgD7AEYA/wBFAP8AuBsA&#10;AKogAACeIgAAkyIAAIkfAACAGgAAdxUAAG8QAABoCwAAYQQKAF0AEABZABYAVgAdAFQAIwBSACoA&#10;UAAwAE8ANQBOADsATABBAEsASABJAE8ARwFXAEYBYQBEAmwAQwJ5AEEDiQBAA5oAPgStAD0ExAA8&#10;BeUAPAf4ADwH/wA8B/8AsiIAAKUnAACZKQAAjikAAIQnAAB7IwAAcR4AAGkYAABhEgAAWg0DAFMI&#10;DABPBREATAUXAEoGHgBIBiQARwYqAEUHMABEBzYAQwg9AEEIQwBACEsAPglTAD0JXQA7CmgAOgp2&#10;ADgLhwA3C5kANQusADQMwgAzDOQAMw35ADMN/wA0Df8ArScAAKAsAACVLwAAiy8AAIAuAAB3KgAA&#10;bSUAAGQgAABcGgAAVBQAAEwPBgBGDA0AQwwSAEEMGAA/DB8APgwlADwNKwA7DTIAOg04ADgNPwA3&#10;DkcANg5QADQOWgAzDmYAMQ90ADAPhQAuEJgALRCrACwQwwArEeUALBH6ACwR/wAtEf8AqiwAAJ0x&#10;AACSNAAAhzUAAH00AAB0MQAAaisAAGAnAABYIQAATxsAAEcWAABAEQkAOxAPADkQFAA3EBsANhAh&#10;ADQQJwAzES0AMhE0ADEROwAwEUMALhJNAC0SVwAsEmMAKhNxACkTggAnFJUAJhSpACUVwAAkFeMA&#10;JRb6ACYW/wAmFf8ApjEAAJo2AACPOQAAhToAAHs5AABxNgAAZzEAAF0tAABUKAAATCIAAEMdAAA7&#10;FwUANRQNADITEQAxFBcALxQdAC4UJAAsFCoAKxUxACoVOAApFkAAKBZKACcXVAAmF2AAJBhvACMY&#10;gAAhGZMAIBmnAB8ZvgAeGuAAHxr4ACAa/wAgGv8AozQAAJg6AACNPQAAgz4AAHk9AABvOwAAZTcA&#10;AFsyAABSLQAASSgAAEAjAAA4HgEAMBkKACwYDwAqGBQAKRgaACcYIAAmGScAJRktACQaNQAjGj4A&#10;IhtHACEbUgAgHF4AHx1sAB0dfgAcHZEAGh6lABkevAAYH90AGR/2ABof/wAbHv8AoTgAAJU9AACL&#10;QQAAgUIAAHdCAABtQAAAYzwAAFk3AABPMwAARi4AAD0pAAA1JAAALSAHACcdDQAlHRIAIx0XACEd&#10;HQAhHSQAIB4rAB8eMgAeHzsAHR9FABwgTwAaIVwAGSFqABgiewAWIo8AFSKjABQjugATI9oAFCP1&#10;ABUj/wAWI/8AnjwAAJNBAACJRAAAf0YAAHVGAABsRAAAYkEAAFc8AABNOAAARDQAADwwAAAzKwAA&#10;KiYDACMiCwAgIRAAHiEVABwiGwAbIiEAGiIoABojMAAZIzgAGCRCABYlTQAVJVkAFCZoABMmeQAS&#10;Jo0AESeiABAnuAAOJ9YAECj0ABEn/wARJ/8AnEAAAJFFAACHSAAAfUoAAHRKAABqSQAAYEYAAFVB&#10;AABMPgAAQzoAADo2AAAxMgAAKC0AACApCQAbJw4AGScSABgnGAAWJx8AFSglABQoLQATKDYAEilA&#10;ABIpSwARKlcAECpmAA4rdwAOK4sADSyfAAwstQALLM8ADCzvAA0s/wANK/8AmUQAAI9JAACFTAAA&#10;fE4AAHNPAABpTgAAXksAAFNHAABKRAAAQkAAADk9AAAvOAAAJTQAAB0wBQAWLQwAFCwQABMtFQAS&#10;LRwAES0jABAtKgAPLjMADi49AA0vSAANL1UADDBjAAowdAAJMIgACDGcAAYxsQAGMcsABjHrAAcw&#10;/AAIMP8Al0gAAI1NAACDUQAAelMAAHFUAABnUgAAXVAAAFJMAABJSgAAQEYAADVCAAArPgAAIjoA&#10;ABo3AQASNAkADzMOAA4zEwANMxkADTMgAAw0KAALNDEACjU7AAg1RgAHNVIABTZgAAQ2cQACNoQA&#10;ADaZAAA2rwAANsgAADboAAA2+QABNf8AlE0AAIpSAACBVgAAeFgAAG9ZAABlWAAAW1UAAFFSAABH&#10;TwAAPEwAADFIAAAnRAAAHkEAABY/AAAQPAcACzoNAAk6EQAIOxcABjseAAU7JgAEOy4AAjs4AAE8&#10;QwAAPE8AADxeAAA8bgAAPIEAADyXAAA8rAAAO8UAADvnAAA7+AAAO/8AkVIAAIhYAAB/XAAAdl0A&#10;AG1eAABjXQAAWlwAAE5YAABCVAAAN1EAAC1OAAAjSwAAGkkAABJGAAANRAYAB0MMAANDEAAAQxUA&#10;AEMbAABDIwAAQysAAEM1AABDQAAAQ00AAENbAABDawAAQ34AAEOUAABCqgAAQsMAAEHmAABB+QAA&#10;Qf8AjlgAAIZeAAB9YQAAc2MAAGtkAABiYwAAV2EAAEldAAA9WgAAMlgAACdVAAAeUwAAFVEAAA5P&#10;AAAJTQUAAk0LAABMDgAATBMAAEsYAABLHwAASygAAEsyAABLPQAAS0kAAEtXAABLZwAASnsAAEqQ&#10;AABJpwAAScAAAEjkAABI+AAAR/8Ai18AAINkAAB6ZwAAcWkAAGlqAABeaQAAUGYAAENkAAA3YQAA&#10;LF8AACFdAAAYWwAAEFkAAApYAAADVwMAAFcJAABWDQAAVRAAAFUVAABUGwAAVCMAAFQtAABUOQAA&#10;VEUAAFRTAABUZAAAU3cAAFONAABSpAAAUb0AAFDiAABQ+AAAT/8AiGcAAH9rAAB3bgAAb3AAAGVw&#10;AABXbgAASmwAAD1rAAAwaQAAJWgAABpmAAARZAAAC2MAAARiAAAAYgEAAGEGAABgCwAAYA4AAF8S&#10;AABfFwAAXx4AAF4oAABeMwAAXkAAAF5PAABeXwAAXXIAAF2IAABcoAAAW7kAAFrfAABZ9wAAWP8A&#10;hG4AAHxyAAB1dQAAa3YAAF11AABPdAAAQnMAADVzAAAocgAAHXAAABNvAAAMbgAABG4AAABuAAAA&#10;bgAAAGwCAABsBwAAawsAAGsOAABrEgAAahkAAGoiAABqLQAAajoAAGlJAABpWgAAaWwAAGiDAABn&#10;mwAAZrUAAGXYAABk9QAAZP8AgHUAAHp5AABwewAAYnsAAFR8AABGfAAAOXwAACx8AAAfewAAFHoA&#10;AA16AAAEegAAAHoAAAB6AAAAegAAAHkAAAB5AQAAeAYAAHgLAAB4DgAAeBMAAHgaAAB4JQAAeDIA&#10;AHdBAAB3UgAAd2UAAHZ8AAB1lQAAdK8AAHPOAABy8QAAcf8Afn0AAHWAAABngQAAWIIAAEqDAAA8&#10;hAAALoUAACGFAAAVhQAADYUAAAOFAAAAhgAAAIcAAACIAAAAiAAAAIcAAACHAAAAhwAAAIcEAACH&#10;CQAAhw4AAIgTAACIHAAAiCkAAIg4AACHSgAAh10AAIZzAACGjQAAhacAAITFAACD7AAAgv4AeIQA&#10;AGqGAABciAAATYoAAD+MAAAxjgAAI48AABaPAAANkAAAApEAAACSAAAAkwAAAJUAAACWAAAAlgAA&#10;AJYAAACWAAAAlgAAAJcAAACXAAAAlwcAAJgNAACZEwAAmh8AAJotAACaPwAAmlIAAJpoAACZgwAA&#10;mZ8AAJi6AACX4gAAlvgAbYoAAF+NAABQkAAAQZMAADOWAAAklwAAFpgAAA2ZAAABmwAAAJ0AAACf&#10;AAAAoQAAAKQAAAClAAAApAAAAKUAAAClAAAApgAAAKcAAACoAAAAqQAAAKoEAACsDAAArhMAAK4h&#10;AACuMwAArkcAAK5dAACudgAArpMAAK6uAACtzQAArO8AYZEAAFOVAABEmAAANZwAACafAAAXoQAA&#10;DaMAAAClAAAApwAAAKoAAACsAAAAsAAAALIAAAC0AAAAswAAALQAAAC1AAAAtwAAALgAAAC5AAAA&#10;uwAAAL0AAAC/AQAAwwsAAMUVAADFJQAAxjkAAMdPAADHaAAAxoUAAMaiAADGvAAAxt4AVZkAAEed&#10;AAA4ogAAKaYAABmoAAANqwAAAK0AAACxAAAAtAAAALcAAAC6AAAAvwAAAMEAAADEAAAAwwAAAMUA&#10;AADGAAAAyAAAAMoAAADNAAAAzwAAANIAAADWAAAA2wAAAOAMAADhGAAA4ysAAORBAADlWgAA5nQA&#10;AOaRAADlrAAA5cQA/wAAAP8AAAD/AAAA/wABAP8ACgD/ABIA/wAdAP8AKAD/ADQA/wA+AP0ASAD6&#10;AFAA9wBXAPUAXQD0AGMA8gBpAPAAbwDvAHQA7QB7AOsAgQDpAIkA6ACSAOYAnADkAKgA4gC3AN8A&#10;zQDcAO4A2QD/ANkA/wDKAP8AvgD/ALUA/wCwAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD/AA8A/AAY&#10;APgAIwD0AC4A8AA4AOsAQgDoAEoA5QBRAOIAWADgAF0A3gBjANwAaADZAG4A1gB0ANQAewDRAIIA&#10;zwCLAM0AlQDKAKEAyACvAMUAwQDCAOMAwAD7AMAA/wC7AP8AsAD/AKgA/wCkAP8A/wAAAP8AAAD/&#10;AAAA+wAAAPMAAQDtAAwA6AATAOMAHgDgACgA2gAyANMAPADPAEQAzABLAMkAUQDGAFcAxABdAMIA&#10;YgDBAGcAvwBtAL0AdAC7AHsAuQCEALcAjgC0AJkAsgCnAK8AtwCtANAAqwDyAKoA/wCpAP8AoQD/&#10;AJsA/wCXAP8A/wAAAP8AAAD0AAAA6QAAAOAAAADVAAgAzgAQAMkAGADFACIAwQArALwANQC5AD0A&#10;tgBFALMASwCxAFEArwBWAK4AWwCsAGEAqgBmAKkAbQCmAHQApAB8AKIAhgCgAJIAngCfAJwArgCZ&#10;AMMAlwDnAJYA/wCVAP8AkgD/AI0A/wCKAP8A/AAAAPAAAADjAAAA1AAAAMgAAAC/AAMAuQANALMA&#10;EwCvABwArAAlAKkALgClADYAowA+AKAARACeAEoAnQBQAJsAVQCZAFoAlwBfAJYAZgCUAGwAkgB1&#10;AJAAfgCOAIoAiwCXAIkApgCHALgAhQDWAIQA9gCCAP8AgQD/AH4A/wB8AP8A7QAAAN0AAADMAAAA&#10;wQAAALgAAACuAAAApwAJAKIAEACeABcAmgAfAJcAJwCUAC8AkQA3AI8APQCNAEMAiwBJAIkATgCI&#10;AFMAhgBZAIQAXwCCAGUAgABtAH4AdwB8AIIAegCPAHgAngB1AK8AcwDHAHIA7ABxAP8AcAD/AHAA&#10;/wBuAP8A3QAAAMkAAAC8AAAAsQAAAKkAAAChAAAAmQADAJMADACOABIAigAZAIcAIQCEACkAgQAw&#10;AH8ANwB9AD0AewBCAHkASAB4AE0AdgBSAHQAWAByAF8AcQBnAG8AcABsAHsAagCIAGgAlwBmAKgA&#10;ZQC8AGMA4QBiAPoAYQD/AGEA/wBhAP8AzQEAALwFAACvBQAApQIAAJwAAACUAAAAjQAAAIYACACB&#10;AA4AfAAUAHgAGwB1ACMAcgApAHAAMABuADYAbQA8AGsAQQBpAEcAaABMAGYAUgBkAFkAYwBgAGEA&#10;aQBfAHQAXQCBAFsAkABZAKEAVwC0AFYA0ABVAPIAVQD/AFQA/wBVAP8AwQwAALIOAACmDwAAmw4A&#10;AJILAACJBQAAggAAAHsAAgB1AAsAcAAQAGwAFgBoAB0AZgAjAGMAKgBhADAAYAA2AF4AOwBdAEEA&#10;WwBGAFoATABYAFMAVgBbAFQAZABSAG4AUQB7AE8AigBNAJsATACuAEsAxgBKAOoASQD+AEkA/wBJ&#10;AP8AuRIAAKoWAACeFwAAlBYAAIoTAACBEAAAeQsAAHEDAABrAAYAZQANAGEAEQBdABgAWgAeAFgA&#10;JABWACoAVAAwAFMANgBRADsAUABBAE4ARwBNAE4ASwBWAEkAXwBHAGkARgB2AEQAhQBDAJcAQQCp&#10;AEAAvwA/AOIAPwD4AD4A/wA/AP8AshkAAKQeAACYHwAAjh8AAIQcAAB6GAAAchIAAGoOAABiCAAA&#10;XAEIAFcADgBTABMAUAAZAE4AHwBMACUASgArAEgAMABHADYARgA8AEQAQgBDAEkAQQBRAD8AWgA+&#10;AGUAPAByADoAgQA5AJMAOAClADYAugA2ANsANQD0ADUA/wA1AP8ArCAAAJ8kAACUJgAAiSYAAH8k&#10;AAB1IAAAbBsAAGQVAABcEAAAVAwBAE4GCgBKAg8ARwAUAEQAGgBCACAAQAAlAD8AKwA+ATEAPAE3&#10;ADsCPgA5AkUAOANNADYDVgA1BGEAMwRuADEFfgAwBZAALwWjAC0GuAAsBtQALAfwACwI/wAsCP8A&#10;qCUAAJsqAACQLAAAhi0AAHsrAAByJwAAaCIAAF8dAABXFwAATxIAAEgOBABBCgsAPgcQADsGFQA5&#10;BxsAOAchADYIJgA1CCwAMwgyADIJOQAxCUEALwlJAC4KUwAsCl4AKwtsACkLfAAoDI8AJgyiACUM&#10;twAkDNMAIw3wACQN/wAlDf8ApCoAAJgvAACNMgAAgzIAAHkxAABvLgAAZSkAAFwkAABTHwAASxkA&#10;AEMTAAA8EAYANQ0MADMMEQAxDBYALwwcAC4NIgAtDSgAKw0uACoNNQApDT0AJw5GACYOUAAkDlwA&#10;Iw9qACIPewAgEI4AHxCiAB0QtwAcENQAHRHyAB0R/wAeEf8AoS8AAJUzAACKNgAAgDcAAHY2AABt&#10;MwAAYy8AAFkqAABQJQAASCAAAD8aAAA4FQAAMBEIACwQDgAqEBIAKBAYACcQHgAlECQAJBAqACMR&#10;MgAiEToAIRFDACASTgAeEloAHRNoABsTeAAaE4sAGBSgABcUtQAWFNEAFhXxABcV/wAYFP8AnjMA&#10;AJM3AACIOgAAfjsAAHQ7AABrOAAAYTQAAFcvAABOKwAARSYAAD0hAAA0HAAALRcFACYTDAAjExAA&#10;IhMVACATGgAfEyEAHhQnAB0ULwAcFTcAGxVBABoWSwAZFlcAFxdlABYXdgAUGIkAExieABIYswAR&#10;Gc4AERnvABIZ/wATGf8AnDYAAJE7AACGPgAAfD8AAHM/AABpPQAAXzkAAFU1AABMMAAAQywAADon&#10;AAAyIgAAKh4BACIZCQAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho+ABUaSQATG1UAEhtj&#10;ABEcdAAQHIcADx2cAA4dsQANHcsADR3sAA4d/wAPHf8AmToAAI8/AACEQgAAe0QAAHFDAABoQgAA&#10;Xj4AAFM6AABKNgAAQTIAADktAAAxKQAAKCUAACAgBgAaHQwAFxwQABUcFQAUHRsAFB0iABMdKQAS&#10;HjIAER88ABAfRgAQIFMADiBhAA0hcQAMIYUACyKZAAoirgAJIscACSLnAAoi+wALIf8Alz4AAIxD&#10;AACDRgAAeUgAAHBIAABnRgAAXEQAAFI/AABJOwAAQDgAADg0AAAvMAAAJywAAB4nAwAWIwoAEiEO&#10;ABEhEwAQIhkAECIgAA8iJwAOIy8ADSQ5AAwkRAALJVAACiVeAAkmbwAHJoIABiaWAAQmrAADJsQA&#10;BCblAAQm9wAGJv8AlUIAAIpHAACBSgAAeEwAAG9MAABlSwAAW0gAAFBEAABHQQAAPz4AADc7AAAt&#10;NgAAJDEAABstAAATKgcADygNAA0nEQANKBYADCgdAAsoJQAKKS0ACSk3AAcqQgAGKk4ABCtcAAMr&#10;bAABK38AACuUAAArqQAAK8EAACvjAAAr9gAAKv8AkkYAAIhLAAB/TwAAdlEAAG1RAABjUAAAWk0A&#10;AE9KAABHRwAAPkQAADNAAAApPAAAIDgAABc0AAARMQUADC8MAAkuEAAHLhUABi8bAAUvIwADLysA&#10;AjA1AAAwPwAAMEwAADFZAAAxaQAAMXwAADGRAAAxpwAAML8AADDhAAAw9QAAL/8AkEsAAIZQAAB9&#10;VAAAdVYAAGtWAABiVQAAWFMAAE5QAABFTQAAOkkAAC9FAAAlQgAAHD4AABQ7AAAOOQUACTcLAAQ2&#10;DwABNhMAADYZAAA2IAAANikAADYyAAA3PQAAN0kAADdXAAA3ZwAAN3kAADePAAA2pQAANr0AADbg&#10;AAA19QAANf8AjVAAAIRWAAB8WgAAclsAAGlbAABgWwAAV1kAAExWAABAUgAANU4AACpLAAAgSAAA&#10;F0YAABBDAAALQQQABEAKAAA/DgAAPhEAAD4WAAA+HQAAPiYAAD4vAAA+OgAAPkYAAD5UAAA+ZAAA&#10;PnYAAD2MAAA9owAAPLsAADzeAAA79QAAO/8AilcAAIJcAAB5XwAAcGEAAGhhAABfYQAAVF4AAEdb&#10;AAA6VwAAL1UAACVSAAAbUAAAEk0AAAxLAAAGSgMAAEkJAABIDQAARxAAAEcUAABGGgAARiIAAEYs&#10;AABGNwAARkMAAEZRAABGYAAARXMAAEWJAABEoAAARLgAAEPcAABC9QAAQv8AiF0AAH9iAAB3ZQAA&#10;bmcAAGdoAABbZgAATmMAAEFhAAA0XgAAKVwAAB9aAAAVVwAADlYAAAdUAAAAUwEAAFIGAABRCwAA&#10;UQ4AAFARAABPFgAATx4AAE8nAABPMgAATz8AAE9NAABOXQAATm8AAE6FAABNnQAATLUAAEvYAABK&#10;9QAASv8AhWUAAHxpAAB0bAAAbW4AAGJtAABUawAAR2kAADpnAAAtZQAAImQAABhiAAAQYAAACV8A&#10;AABeAAAAXgAAAF0DAABcCAAAWwwAAFoPAABaEwAAWRkAAFkiAABZLQAAWToAAFlIAABYWAAAWGsA&#10;AFeBAABXmQAAVrIAAFXSAABU9AAAU/8AgWwAAHlwAABzcwAAaHMAAFpyAABMcQAAP3AAADJvAAAl&#10;bgAAGmwAABFrAAAJagAAAGoAAABpAAAAaQAAAGgAAABnAwAAZggAAGYMAABmDwAAZRQAAGUcAABl&#10;JwAAZDQAAGRDAABkUwAAZGUAAGN7AABilAAAYa0AAGDNAABf8QAAXv8AfXQAAHd3AABueQAAX3kA&#10;AFF5AABDeQAANngAACl4AAAcdwAAEXYAAAp1AAAAdQAAAHUAAAB2AAAAdQAAAHQAAAB0AAAAcwIA&#10;AHMHAABzDAAAchAAAHIVAAByIAAAciwAAHI7AABxTAAAcV8AAHF0AABwjgAAb6gAAG7GAABs7QAA&#10;a/8Ae3sAAHJ+AABkfgAAVX8AAEeAAAA5gQAAK4IAAB6BAAASgQAACoEAAACBAAAAggAAAIMAAACD&#10;AAAAgwAAAIIAAACCAAAAggAAAIIAAACCBQAAggoAAIIPAACCFwAAgiMAAIIyAACCQwAAgVYAAIFs&#10;AACAhgAAf6EAAH69AAB95gAAfPwAdoIAAGiDAABZhQAAS4cAADyJAAAuigAAIIsAABOLAAAKiwAA&#10;AIwAAACNAAAAjwAAAJEAAACSAAAAkQAAAJEAAACRAAAAkQAAAJEAAACSAAAAkgIAAJMJAACUDwAA&#10;lBkAAJQnAACUOAAAlEwAAJNiAACTfAAAk5gAAJKzAACR2AAAkPYAaogAAFyKAABNjQAAP5AAADCS&#10;AAAhlAAAFJUAAAqWAAAAlwAAAJkAAACbAAAAnQAAAJ8AAACgAAAAoAAAAKAAAACgAAAAoQAAAKIA&#10;AACjAAAApAAAAKUAAACmBwAAqBAAAKgcAACoLQAAqUAAAKlWAACpbwAAqYsAAKioAACnxwAApuwA&#10;X48AAFCSAABBlgAAM5kAACOcAAAUnQAACp8AAAChAAAAowAAAKYAAACoAAAArAAAAK4AAACvAAAA&#10;rwAAALAAAACwAAAAsgAAALMAAAC0AAAAtgAAALcAAAC6AAAAvQcAAL8QAAC/HwAAwDMAAMBJAADA&#10;YgAAwH4AAMCbAADAtwAAv9gAU5cAAESbAAA1nwAAJqMAABalAAALpwAAAKoAAACtAAAAsAAAALMA&#10;AAC2AAAAuwAAAL0AAADAAAAAvwAAAMEAAADCAAAAxAAAAMYAAADIAAAAygAAAMwAAADPAAAA0wAA&#10;ANoHAADbEwAA3SUAAN47AADfUwAA4G4AAN+MAADdqQAA3cIA/wAAAP8AAAD/AAAA/wAAAP8ABwD/&#10;ABAA/wAZAP8AJAD/AC8A/AA6APkAQwD1AEsA8wBSAPEAWQDvAF4A7QBkAOsAaQDpAG8A5wB1AOYA&#10;fADkAIQA4gCNAOAAlwDdAKIA2gCxANUAxQDSAOgA0AD/AM8A/wDEAP8AuAD/AK8A/wCpAP8A/wAA&#10;AP8AAAD/AAAA/wAAAP8AAgD7AA0A9wAVAPMAHwDvACkA6gA0AOYAPQDiAEUA3gBMANsAUwDYAFgA&#10;1ABeANIAYwDQAGkAzgBuAMwAdQDKAH0AyACFAMYAkADCAJsAwACpAL4AugC7ANkAuQD3ALgA/wC0&#10;AP8AqQD/AKIA/wCdAP8A/wAAAP8AAAD/AAAA9gAAAO4AAADnAAoA4QARANwAGgDXACMA0AAuAMsA&#10;NwDHAD8AxABGAMEATQC/AFIAvQBYALsAXQC5AGIAuABoALYAbgC0AHUAsQB+AK8AiACtAJMAqgCh&#10;AKgAsQCmAMgApADtAKIA/wCiAP8AmwD/AJUA/wCRAP8A/wAAAPwAAADuAAAA4wAAANgAAADNAAUA&#10;xgAOAMEAFQC9AB4AuQAnALUAMACyADgArwBAAKwARgCqAEwAqABRAKcAVgClAFsAowBhAKEAZwCf&#10;AG4AngB2AJsAgACZAIwAlwCZAJQAqACSALwAkADfAI4A+wCOAP8AiwD/AIYA/wCDAP8A+AAAAOkA&#10;AADcAAAAzAAAAMEAAAC4AAAAsgAKAKwAEQCoABgApQAhAKIAKQCeADIAnAA5AJkAPwCXAEUAlQBK&#10;AJQAUACSAFUAkABaAI8AYACNAGcAiwBvAIkAeACGAIQAhACRAIIAoACAALIAfQDMAHwA8QB7AP8A&#10;egD/AHcA/wB1AP8A5gAAANMAAADGAAAAuwAAALEAAACnAAAAoQAFAJsADQCXABMAkwAbAJAAIwCM&#10;ACsAigAyAIgAOACGAD4AhABEAIIASQCBAE4AfwBTAH0AWQB7AGAAeQBoAHcAcQB1AHwAcwCJAHAA&#10;mABvAKkAbQC/AGsA5gBqAP8AaQD/AGkA/wBnAP8A0wAAAMMAAAC1AAAAqwAAAKMAAACbAAAAkgAA&#10;AIwACgCHABAAgwAWAH8AHQB9ACQAegArAHgAMgB2ADgAdAA9AHIAQgBxAEgAbwBNAG0AUwBsAFkA&#10;agBhAGgAagBmAHQAZACBAGEAkQBfAKIAXgC2AFwA1QBbAPcAWwD/AFoA/wBaAP8AxQAAALYCAACp&#10;AgAAnwAAAJYAAACOAAAAhwAAAIAABQB6AAwAdQARAHEAGABuAB4AawAlAGkAKwBnADEAZgA3AGQA&#10;PABjAEEAYQBHAF8ATQBeAFMAXABbAFoAZABYAG4AVgB7AFQAigBSAJsAUQCuAFAAyABPAO4ATgD/&#10;AE4A/wBNAP8AuwoAAKwNAACgDQAAlQwAAIwIAACDAgAAfAAAAHUAAABuAAgAaQAOAGUAEwBiABkA&#10;XwAfAF0AJQBbACsAWQAxAFgANgBWADsAVQBBAFMARwBRAE4AUABVAE4AXgBMAGgASgB1AEgAhABH&#10;AJUARQCoAEQAvwBDAOQAQgD8AEIA/wBCAP8AshEAAKUUAACZFQAAjhMAAIQRAAB7DQAAcwgAAGwA&#10;AABlAAMAXwALAFsADwBXABQAVAAaAFEAHwBPACUATgArAEwAMABLADYASQA8AEgAQgBGAEgARQBQ&#10;AEMAWQBBAGMAPwBvAD4AfgA8AJAAOwCjADoAuAA5ANkAOAD1ADgA/wA4AP8ArBcAAJ8bAACTHQAA&#10;iRwAAH8ZAAB1FQAAbBAAAGQMAABdBgAAVgAGAFEADABNABAASgAVAEcAGgBFACAARAAmAEIAKwBB&#10;ADEAPwA2AD4APQA8AEQAOwBLADkAVAA3AF8ANgBrADQAegAyAIwAMQCeADAAswAvAM4ALwDvAC4A&#10;/wAuAP8Apx4AAJoiAACPJAAAhCQAAHohAABxHQAAZxgAAF8TAABXDgAAUAoAAEkDCABFAA0AQQAR&#10;AD4AFgA8ABsAOgAhADkAJgA3ACwANgAyADQAOAAzAD8AMQBHADAAUAAuAFsALQBnACsAdgAqAIgA&#10;KACcACcAsAAmAMkAJQDqACUB+wAlAf8AoiMAAJYoAACLKgAAgSoAAHcoAABtJQAAZCAAAFsbAABS&#10;FQAASxAAAEMMAgA9BwkAOQMOADYBEgAzARcAMQEcADABIgAvAicALQItACwDNAAqAzsAKQRDACgE&#10;TQAmBVgAJQVlACMGdAAiBoYAIAaaAB8HrgAeB8YAHQfnAB0I+AAdCf8AnygAAJMtAACILwAAfi8A&#10;AHQuAABqKwAAYSYAAFghAABPHAAARxcAAD8SAAA4DgQAMQsKAC4IDgArBxIAKQcXACgIHQAnCCMA&#10;JQgpACQJMAAjCTcAIQpAACAKSgAfC1UAHQtiABsMcgAaDIUAGAyZABcMrQAWDMYAFQ3mABUN+QAW&#10;Df8AnC0AAJAxAACGNAAAfDQAAHIzAABoMQAAXywAAFUnAABMIwAARB0AADwYAAA0EwAALRAGACYN&#10;CwAkDA8AIgwTACEMGQAfDB8AHg0lAB0NLAAbDTQAGg49ABkORwAXDlMAFg5hABQPcQATEIQAEhCY&#10;ABEQrgAQEMYAEBDoABAQ+wAREP8AmTEAAI41AACEOAAAejkAAHA4AABnNgAAXTIAAFMtAABKKAAA&#10;QiQAADkfAAAxGgAAKhUBACMRBwAdEA0AGw8QABkPFQAYEBsAFxAhABYQKQAVEDEAFBE6ABMRRQAS&#10;ElEAERJfABASbwAOE4IADhOWAA0TqwALE8IACxTjAAwU+gANE/8AlzUAAIw5AACCPAAAeD0AAG89&#10;AABlOgAAWzcAAFIyAABJLgAAQCoAADclAAAvIQAAKBwAACAYAwAZFAoAFRIOABQSEgATExgAEhMf&#10;ABEUJgARFC4AEBQ4AA8VQgAOFk8ADRZcAAwXbAALF38ACRiTAAgYqAAGGL8ABxjgAAcY9QAJGP8A&#10;lTgAAIo9AACAQAAAd0EAAG1BAABkPwAAWjwAAFA4AABHMwAAPjAAADYrAAAuJwAAJyMAAB8fAAAX&#10;GggAEhcNABAXEQAPFxYADhgcAA4YIwANGSwADBo1AAsaQAAKG0wACRtaAAccaQAFHHwABB2RAAId&#10;pgABHbwAAhzdAAIc8gADHP8AkzwAAIhBAAB/RAAAdUUAAGxFAABjRAAAWUEAAE89AABGOQAAPjYA&#10;ADUyAAAuLgAAJSoAAB0lAAAUIQQADx0LAA0dEAAMHRQACx0aAAoeIgAIHioABx8zAAYgPgAEIEoA&#10;AyFXAAEhZwAAIXkAACGOAAAhpAAAIboAACHbAAAh8gAAIP4AkEAAAIZFAAB9SAAAdEoAAGtKAABi&#10;SQAAWEYAAE5CAABFPwAAPTwAADU5AAArNAAAIi8AABkrAAASKAQADSQKAAkjDgAGIxIABSMZAAQk&#10;IAACJCgAASUxAAAlPAAAJUgAACZVAAAmZQAAJncAACaMAAAmogAAJrkAACbZAAAl8gAAJf4AjkUA&#10;AIRJAAB7TQAAc08AAGpPAABgTgAAV0sAAE1IAABERQAAPEIAADE9AAAnOQAAHjUAABUyAAAPLgMA&#10;CiwKAAUrDgABKhEAACoWAAAqHgAAKiYAACsvAAArOQAAK0UAACxTAAAsYgAALHUAACyKAAAroAAA&#10;K7cAACvWAAAq8gAAKv8AjEkAAIJOAAB6UgAAcVQAAGhUAABfUwAAVlEAAExOAABDSwAAN0cAAC1D&#10;AAAjPwAAGjwAABI4AAAMNgMABjMJAAAyDQAAMhAAADEUAAAxGwAAMSMAADEsAAAyNwAAMkMAADJQ&#10;AAAyYAAAMnIAADKHAAAxngAAMbUAADDUAAAw8gAAL/8AiU8AAIBUAAB4VwAAb1kAAGZZAABeWQAA&#10;VVcAAElTAAA+TwAAMkwAAChIAAAeRQAAFUIAAA5AAAAIPQIAATwIAAA7DAAAOg8AADkSAAA5GAAA&#10;OSAAADkpAAA5NAAAOUAAADlOAAA5XQAAOW8AADiFAAA4nAAAN7MAADfSAAA28gAANf8Ah1UAAH9a&#10;AAB2XQAAbV8AAGVfAABdXwAAUlwAAERYAAA4VQAALVIAACJPAAAYTAAAEEoAAApIAAADRgEAAEUG&#10;AABECgAAQw0AAEIQAABBFQAAQR0AAEEmAABBMQAAQT0AAEFKAABBWgAAQWwAAECBAAA/mQAAP7EA&#10;AD7QAAA98gAAPP8AhFwAAHxgAABzYwAAbGUAAGRmAABZZAAAS2EAAD5eAAAyWwAAJlkAABxWAAAS&#10;VAAADFIAAARRAAAATwAAAE4DAABNCAAATAwAAEsOAABLEgAAShkAAEoiAABKLAAASjkAAEpHAABK&#10;VgAASWgAAEl+AABIlgAAR68AAEbNAABF8QAARP8AgWMAAHlnAAByagAAa2wAAGBrAABSaQAARGYA&#10;ADdkAAAqYgAAH2AAABVeAAANXQAABlsAAABaAAAAWQAAAFgAAABXBAAAVggAAFYMAABVEAAAVBQA&#10;AFQdAABUJwAAVDQAAFRCAABTUgAAU2QAAFJ5AABSkgAAUasAAFDKAABP7wAATv8AfmoAAHduAABw&#10;cQAAZnEAAFhwAABKbwAAPG0AAC9sAAAiagAAF2kAAA5nAAAGZgAAAGUAAABlAAAAZQAAAGMAAABi&#10;AAAAYgQAAGEIAABhDQAAYBAAAGAXAABgIQAAXy4AAF88AABfTQAAXl4AAF50AABdjQAAXKcAAFvF&#10;AABa7QAAWf8Ae3IAAHV2AABrdwAAXXYAAE92AABBdQAAM3UAACZ0AAAZcwAAEHIAAAdxAAAAcQAA&#10;AHEAAABxAAAAcQAAAG8AAABvAAAAbgAAAG4CAABuCAAAbQwAAG0RAABtGgAAbSYAAGw1AABsRgAA&#10;a1gAAGttAABqhgAAaaEAAGi+AABn6AAAZv4AeXoAAHB8AABhfAAAU30AAER9AAA2fgAAKH4AABt9&#10;AAAQfQAAB30AAAB9AAAAfQAAAH4AAAB/AAAAfgAAAH0AAAB9AAAAfAAAAHwAAAB8AAAAfAYAAHwM&#10;AAB8EgAAfB0AAHwsAAB8PAAAfE8AAHtlAAB7fgAAepoAAHm2AAB43wAAd/oAc4AAAGWBAABWgwAA&#10;SIQAADmGAAArhwAAHYcAABGHAAAHiAAAAIgAAACJAAAAigAAAIwAAACNAAAAjQAAAIwAAACMAAAA&#10;jAAAAIwAAACMAAAAjQAAAI0EAACODAAAjhMAAI8hAACOMgAAjkYAAI5bAACNdAAAjZAAAIytAACL&#10;zgAAivMAaIYAAFqIAABLiwAAPI0AAC2PAAAekAAAEZEAAAeSAAAAkwAAAJUAAACXAAAAmQAAAJsA&#10;AACcAAAAmwAAAJsAAACcAAAAnAAAAJ0AAACeAAAAngAAAJ8AAAChAwAAogwAAKIWAACjJgAAozoA&#10;AKNPAACjaAAAooYAAKKiAACiwAAAoegAXI0AAE2QAAA/kwAAMJYAACGZAAASmgAAB5sAAACdAAAA&#10;oAAAAKIAAACkAAAAqAAAAKoAAACrAAAAqgAAAKsAAACsAAAArQAAAK4AAACvAAAAsQAAALIAAAC0&#10;AAAAtwEAALkNAAC5GgAAui0AALpDAAC6WwAAuncAALuUAAC7sQAAudIAUJUAAEGYAAAynAAAI6AA&#10;ABOiAAAIpAAAAKcAAACqAAAArAAAAK8AAACyAAAAtwAAALkAAAC7AAAAugAAALwAAAC9AAAAvwAA&#10;AMAAAADCAAAAxAAAAMYAAADJAAAAzQAAANIBAADUDwAA1R8AANc1AADYTQAA2GkAANeGAADXowAA&#10;1r0A/wAAAP8AAAD/AAAA/wAAAP8AAwD/AA0A/wAVAP8AIAD8ACsA+AA1APQAPwDwAEcA7gBOAOsA&#10;VADpAFoA5wBfAOUAZADjAGoA4QBwAN8AdgDdAH4A2wCHANgAkQDTAJ0AzwCrAM0AvQDLAOAAyQD7&#10;AMcA/wC9AP8AsQD/AKkA/wCjAP8A/wAAAP8AAAD/AAAA/wAAAPwAAAD2AAsA8QARAO0AGwDpACUA&#10;5AAwAN8AOQDaAEEA1QBIANEATgDPAFQAzQBZAMsAXgDJAGMAxwBpAMUAbwDDAHcAwAB/AL4AigC7&#10;AJUAuACjALYAtAC0AM0AsgDyALAA/wCsAP8AowD/AJwA/wCXAP8A/wAAAP8AAAD6AAAA8QAAAOgA&#10;AADgAAYA2QAOANIAFgDOAB8AyAApAMQAMgDAADoAvQBBALoASAC4AE0AtgBTALQAWACyAF0AsABi&#10;AK4AaQCsAG8AqgB4AKgAggCmAI4ApACbAKEAqwCfAMAAnQDmAJsA/wCaAP8AlAD/AI4A/wCKAP8A&#10;/wAAAPYAAADoAAAA3AAAAM4AAADGAAEAvwALALoAEQC2ABoAsgAiAK4AKwCqADQAqAA7AKUAQQCj&#10;AEcAoQBMAJ8AUQCeAFYAnABcAJoAYgCZAGgAlwBwAJUAegCSAIYAkACTAI0AogCLALUAiQDTAIcA&#10;9wCGAP8AhAD/AH8A/wB8AP8A8gAAAOMAAADSAAAAxQAAALoAAACxAAAAqwAHAKUADgChABQAngAc&#10;AJoAJQCXAC0AlAA0AJIAOgCQAEAAjgBFAI0ASgCLAFAAiQBVAIgAWwCGAGEAhABpAIIAcgB/AH0A&#10;fQCLAHsAmgB4AKsAdgDEAHQA6wBzAP8AcwD/AHAA/wBuAP8A3wAAAMwAAAC/AAAAtAAAAKsAAACh&#10;AAAAmgACAJQACwCQABAAjAAXAIgAHgCFACYAgwAtAIEAMwB/ADkAfQA/AHsARAB5AEkAeABOAHYA&#10;VAB0AFoAcwBiAHAAawBuAHUAbACDAGoAkgBoAKMAZgC4AGQA3gBjAPsAYgD/AGIA/wBgAP8AzAAA&#10;ALwAAACvAAAApQAAAJ0AAACUAAAAjAAAAIYABwCBAA0AfAASAHgAGQB1AB8AcwAmAHEALQBvADIA&#10;bQA4AGsAPQBqAEIAaABIAGcATgBlAFQAYwBbAGEAZABfAG4AXQB7AFsAigBZAJsAVwCvAFYAywBV&#10;APIAVAD/AFQA/wBUAP8AvgAAALAAAACkAAAAmQAAAJAAAACIAAAAgQAAAHkAAgBzAAoAbwAPAGsA&#10;FABnABoAZQAgAGMAJgBhACwAXwAyAF4ANwBcADwAWwBCAFkARwBXAE4AVgBVAFQAXgBSAGgAUAB0&#10;AE4AgwBMAJUASgCoAEkAwABIAOgARwD/AEcA/wBHAP8AtAkAAKYLAACbDAAAkAoAAIYFAAB+AAAA&#10;dgAAAG8AAABoAAUAYwAMAF8AEABbABUAWAAaAFYAIQBUACYAUwAsAFEAMQBQADYATgA8AE0AQgBL&#10;AEgASQBQAEgAWABGAGIARABuAEIAfQBAAI4APwCiAD0AuAA9AN0APAD4ADwA/wA8AP8ArBAAAJ8S&#10;AACUEgAAiREAAH8PAAB2DAAAbgUAAGYAAABgAAEAWQAIAFUADQBRABEATgAWAEsAGwBJACEASAAm&#10;AEYAKwBFADEAQwA2AEIAPABAAEMAPgBLAD0AUwA7AF0AOQBpADcAeAA2AIkANACcADMAsQAyAM4A&#10;MgDxADEA/wAxAP8AphYAAJoZAACOGgAAhBoAAHoWAABwEgAAaA4AAF8KAABYAwAAUQAEAEwACgBI&#10;AA4ARAASAEEAFgA/ABsAPQAhADwAJgA6ACwAOQAxADcANwA2AD4ANABGADMATwAxAFkALwBlAC4A&#10;cwAsAIUAKwCYACoArQApAMYAKADqACgA/gAoAP8AoRwAAJUgAACKIQAAfyEAAHUfAABsGgAAYxYA&#10;AFoRAABSDQAASwcAAEQABgBAAAsAPAAPADgAEgA2ABcANAAcADMAIQAxACcAMAAsAC4AMwAtADoA&#10;KwBCACoASwAoAFUAJgBhACUAcAAkAIEAIgCVACEAqQAgAMEAIADkAB8A+QAfAP8AnSIAAJEmAACG&#10;KAAAfCcAAHIlAABpIgAAXx0AAFcYAABOEwAARg4AAD8LAAA4BQcANAAMADEAEAAuABMALAAYACoA&#10;HQApACIAJwAoACYALgAkADYAIwA+ACIARwAgAFIAHwBeAB0AbQAcAH4AGgCSABkApwAYAL0AFwDf&#10;ABcB9QAXAv8AmicAAI4rAACELQAAeS0AAHArAABmKAAAXSQAAFQfAABLGgAAQxQAADsQAAA0DQIA&#10;LQkJACkFDQAmAxAAJAETACICGQAhAh4AIAIkAB4DKgAdAzIAGwQ6ABoFRAAZBU8AFwZcABYGagAU&#10;B3wAEweQABIHpQARB7sAEAfbABAI8gAQCf8AlysAAIwvAACBMQAAdzIAAG4xAABkLgAAWyoAAFEl&#10;AABJIAAAQBsAADgWAAAxEgAAKQ4EACMMCQAfCQ0AHQcQABsHFQAZCBoAGAggABcJJwAWCS4AFQo3&#10;ABMKQQASC00AEQtaABALaQAODHsADgyQAA0MpQAMDbsACw3ZAAsN8QAMDf8AlS8AAIozAAB/NgAA&#10;djYAAGw1AABjMwAAWS8AAFArAABHJgAAPiEAADYdAAAuGAAAJxMAACAQBQAZDgoAFQwOABQMEQAT&#10;DBYAEgwcABENIwAQDSsADw00AA4OPwANDkoADA9YAAsPZwAKEHkACBCNAAcQogAGELgABRDUAAUQ&#10;7wAGEP8AkjMAAIg3AAB+OgAAdDsAAGs6AABhOAAAWDUAAE4wAABFLAAAPScAADUjAAAtHwAAJhoA&#10;AB4WAQAXEwYAERALAA4ODgAODxMADRAZAA0QIAAMECgACxEyAAoRPAAIEkgABxJVAAYTZQAEE3YA&#10;AxOLAAEUoAAAE7YAABPRAAAT7gAAE/sAkDYAAIY7AAB8PgAAcz8AAGo/AABgPQAAVzkAAE02AABE&#10;MQAAPC4AADQqAAAsJgAAJSIAAB4eAAAWGgIAEBUJAAwTDgAKExIACRQXAAgUHwAHFSYABhUvAAQW&#10;OgADFkYAARdTAAAXYgAAGHQAABiJAAAYnwAAGLUAABfQAAAX7QAAF/sAjjoAAIQ/AAB7QgAAckMA&#10;AGhDAABfQgAAVj8AAEw7AABDNwAAOzQAADMwAAAsLAAAJCkAABskAAATHwIADRsJAAkZDQAGGREA&#10;BBkWAAIZHQABGiQAABotAAAbOAAAG0QAABxRAAAcYAAAHXIAAB2HAAAcnQAAHLMAABzOAAAb7QAA&#10;G/wAjD4AAIJDAAB5RgAAcEgAAGhIAABeRgAAVUQAAEtAAABDPQAAOzoAADM3AAAqMgAAIC0AABcp&#10;AAAQJQIACyIJAAUgDQABHxAAAB8UAAAfGwAAICIAACArAAAhNgAAIUEAACFPAAAhXgAAInAAACKF&#10;AAAhmwAAIbIAACHNAAAg7QAAH/wAikMAAIBIAAB4SwAAb0wAAGZNAABdSwAAVEkAAEpGAABCQwAA&#10;OkAAAC87AAAlNwAAHDMAABMvAAANLAIABykIAAEnDAAAJg4AACUSAAAmGQAAJiEAACYpAAAmMwAA&#10;Jz8AACdNAAAnXAAAJ20AACeCAAAnmQAAJrAAACXMAAAl7gAAJP0AiEgAAH9MAAB2UAAAblEAAGVS&#10;AABcUQAAU08AAEpMAABBSQAANUQAACtAAAAhPAAAFzkAABA2AAAKMgEAAzAHAAAvCwAALg4AAC0R&#10;AAAtFgAALR4AAC0nAAAtMQAALT0AAC1KAAAtWQAALWsAAC2AAAAslwAALK8AACvLAAAq7gAAKv4A&#10;hU0AAH1SAAB1VQAAbFcAAGNXAABbVgAAU1UAAEdRAAA7TQAAMEkAACVGAAAcQwAAEz8AAA09AAAG&#10;OgAAADgFAAA3CQAANg0AADUPAAA0FAAANBsAADQkAAA0LgAANDoAADRHAAA0VwAANGgAADR9AAAz&#10;lQAAMq0AADHKAAAx7gAAMP8Ag1MAAHtYAABzWwAAal0AAGJdAABbXQAAT1oAAEJWAAA2UgAAKk8A&#10;ACBMAAAWSQAADkcAAAhEAAAAQgAAAEEDAAA/BwAAPgsAAD0OAAA9EQAAPBgAADwhAAA8KwAAPDcA&#10;ADxEAAA8UwAAPGUAADt6AAA6kgAAOqsAADnIAAA47QAAN/8AgVoAAHleAABxYQAAaWMAAGJkAABX&#10;YgAASV4AADxbAAAvWAAAJFUAABlTAAAQUQAACk8AAAFNAAAATAAAAEoAAABJBAAASAgAAEcMAABG&#10;DwAARhQAAEUcAABFJwAARTMAAEVAAABFUAAARGEAAER2AABDjwAAQqgAAEHGAABA7AAAP/8AfmEA&#10;AHZlAABvaAAAaGoAAF1pAABPZgAAQmQAADRhAAAoXwAAHV0AABJbAAALWQAAAlgAAABWAAAAVgAA&#10;AFQAAABTAAAAUgQAAFEJAABQDQAAUBAAAE8YAABPIgAATy4AAE88AABPSwAATl0AAE5yAABNiwAA&#10;TKUAAEvCAABJ6gAASP8Ae2kAAHRsAABubwAAZG8AAFVtAABHbAAAOWoAACxpAAAgZwAAFGUAAA1k&#10;AAADYgAAAGIAAABhAAAAYAAAAF8AAABeAAAAXQAAAFwEAABcCQAAWw0AAFsSAABbHAAAWigAAFo2&#10;AABaRgAAWVgAAFltAABYhQAAV6AAAFa9AABV6AAAU/4AeXAAAHN0AABpdQAAW3QAAExzAAA+cwAA&#10;MHIAACNxAAAWbwAADW4AAARtAAAAbQAAAG0AAABtAAAAbAAAAGsAAABqAAAAaQAAAGkAAABpAwAA&#10;aAkAAGgOAABoFQAAZyEAAGcvAABnPwAAZlIAAGZmAABlfwAAZJoAAGO3AABi4QAAYfwAd3gAAG16&#10;AABfegAAUHoAAEJ6AAAzewAAJXsAABh6AAAOeQAABHkAAAB5AAAAeQAAAHoAAAB6AAAAegAAAHgA&#10;AAB4AAAAdwAAAHcAAAB3AAAAdwEAAHcIAAB3DgAAdxgAAHcmAAB2NgAAdkkAAHVfAAB1dwAAdJMA&#10;AHOvAABy0wAAcfcAcX4AAGN/AABUgAAARYIAADaDAAAohAAAGoQAAA6DAAAEhAAAAIQAAACFAAAA&#10;hgAAAIgAAACJAAAAiAAAAIcAAACHAAAAhwAAAIcAAACHAAAAiAAAAIgAAACIBwAAiRAAAIkcAACJ&#10;LAAAiD8AAIhVAACIbQAAh4kAAIanAACFxwAAhO8AZoQAAFeGAABIiAAAOYoAACqMAAAbjQAAD40A&#10;AASOAAAAkAAAAJEAAACTAAAAlQAAAJcAAACYAAAAlgAAAJcAAACXAAAAlwAAAJgAAACYAAAAmQAA&#10;AJoAAACbAAAAnQcAAJ0RAACdIQAAnTMAAJ1JAACcYgAAnH8AAJycAACcuQAAm+IAWosAAEuOAAA8&#10;kQAALZMAAB6VAAAQlgAABJgAAACaAAAAnAAAAJ4AAAChAAAApAAAAKYAAACnAAAApgAAAKcAAACn&#10;AAAAqAAAAKkAAACqAAAArAAAAK0AAACvAAAAsQAAALMJAACzFQAAtCcAALQ9AAC1VQAAtXAAALSO&#10;AAC0rAAAtMwATZIAAD+WAAAvmgAAIJ0AABGfAAAFoQAAAKMAAACmAAAAqQAAAKwAAACvAAAAswAA&#10;ALUAAAC3AAAAtgAAALcAAAC4AAAAugAAALsAAAC9AAAAvwAAAMEAAADEAAAAxwAAAMsAAADNDAAA&#10;zhoAAM8vAADPSAAA0GIAANCAAADQnQAA0LgAAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxES&#10;ExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlb&#10;XF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKj&#10;pKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs&#10;7e7w8fL09fb3+fr7/P7//////////////////////////////////////////////////////wAA&#10;AAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3&#10;ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6A&#10;gYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfI&#10;ycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////&#10;//////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERIT&#10;FBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtc&#10;XV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOk&#10;pqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt&#10;7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////////AAEC&#10;AwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7&#10;PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0&#10;dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6yt&#10;rq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm&#10;5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwEhAAABAAAAAAAAAAAAAAAAAAAAAQAA&#10;AAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoaGxwdHh8gISIjJCUm&#10;JygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1e&#10;X2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaX&#10;mJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR&#10;09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYH&#10;BwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkq&#10;KywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8&#10;foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS&#10;09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb3&#10;9/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcX&#10;GBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVG&#10;SElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2&#10;t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm&#10;5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////+KB8ElDQ19QUk9GSUxFAAkJ////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////0/////////////////////////////////////////+vR////&#10;//////////////////////////////////////fp/v//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////+HN1///////&#10;////////////////////////////////3a+Wt/T/////////////////////////////////////&#10;xYxop+f/////////////////////////////////////zJyJpOf/////////////////////////&#10;////////////+s67xvX/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////9zFvfX/////////////////////////////////////v5N6&#10;hcX////////////////////////////////////bkFs9Zaj2////////////////////////////&#10;//////68dTQAVJvr/////////////////////////////////9OUfkksTprs////////////////&#10;////////////////2NTKs35lbaX5////////////////////////////////////9MWur8n/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////////DWxuz/&#10;///////////////////////////////////mu5F0Y6v3////////////////////////////////&#10;9sSac0UmNH3M////////////////////////////////tYBVMAoAGWCy////////////////////&#10;///////////PdDULAAAAClKn//////////////////////////////+WNAAAAAAAAE+n////////&#10;//////////////////////ZpHQAACQwGCVKx/////////////////////////////8s7DhM1TFtN&#10;TF7D/////////////////////////////6lgNmCGn7asqbjZ////////////////////////////&#10;/+CXjb7l///////////////////////////////////////t+f//////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////69nKvMf//////////////////////////////////8+a&#10;gW1aRojq////////////////////////////////xHw+JhAAAFSw////////////////////////&#10;///////ggzwAAAAAAC6H7f////////////////////////////+sUxAAAAAAABdt1v//////////&#10;//////////////////uAMQAAAAAAAAlhzP///////////////////////////9JaAgAAAAAAAABd&#10;zP///////////////////////////6g1AAAAAAAAAABc0////////////////////////////30N&#10;AAAAAAAAAABU1v//////////////////////////7n1FAAAAAAAAAABE1P//////////////////&#10;/////////KpkLwIAAAQiN0lYzv///////////////////////////+mka0EoP2N/lae62v//////&#10;////////////////////////1bKssszk+v//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////5buX&#10;d2LI/////////////////////////////////9ueZzYKAAKM////////////////////////////&#10;////yH8/BQAAAABez//////////////////////////////ZgTkAAAAAAAA8qv//////////////&#10;//////////////+eTAAAAAAAAAAjkP///////////////////////////9xvGgAAAAAAAAAQffn/&#10;/////////////////////////69IAAAAAAAAAAAAb+7//////////////////////////4QTAAAA&#10;AAAAAAAAZOb/////////////////////////7FEAAAAAAAAAAAAAV97/////////////////////&#10;////uBUAAAAAAAAAAAAASNb/////////////////////////dBQAAAAAAAAAAAAAOM//////////&#10;///////////////5oloTAAAAAAAAAAAAI8X/////////////////////////35tcLAAAAAAAAAAA&#10;Dbr//////////////////////////++xfVU5IhEHAQIRIrL/////////////////////////////&#10;/9+/pZmYmqCsvdr/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////+O+nYB8+///////////////////////////////&#10;//K3hFcwDgAdrP//////////////////////////////0opMFQAAAAAAcvP/////////////////&#10;///////////WfzYAAAAAAAAAS8n///////////////////////////qRPgAAAAAAAAAAL6v/////&#10;/////////////////////8BaAAAAAAAAAAAAGpX//////////////////////////40kAAAAAAAA&#10;AAAACIT/////////////////////////514AAAAAAAAAAAAAAHf/////////////////////////&#10;tCUAAAAAAAAAAAAAAGr/////////////////////////fQAAAAAAAAAAAAAAAFv0////////////&#10;///////////9KwAAAAAAAAAAAAAAAEzr//////////////////////+lAAAAAAAAAAAAAAAAADzh&#10;//////////////////////8wDAAAAAAAAAAAAAAAAC3Z/////////////////////5mKYScAAAAA&#10;AAAAAAAAACfX///////////////////////tvolVJwAAAAAAAAAAACXc////////////////////&#10;//////7KnXZdSjwyLSwwOUfe///////////////////////////////95t3W0tDT2eT/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////79S71v/////////////////////////////////nuI9qSy8Vb///////////////////////&#10;////////5KFnNAcAAAAAPMn////////////////////////////WgjsAAAAAAAAAEpf/////////&#10;/////////////////+2FMQAAAAAAAAAAAG///////////////////////////6ZCAAAAAAAAAAAA&#10;AFDh////////////////////////7GkAAAAAAAAAAAAAADfJ////////////////////////sy8A&#10;AAAAAAAAAAAAACK2////////////////////////eQAAAAAAAAAAAAAAABCn////////////////&#10;///////yNAAAAAAAAAAAAAAAAACZ//////////////////////+pAAAAAAAAAAAAAAAAAACM////&#10;//////////////////9GAAAAAAAAAAAAAAAAAAB//////////////////////98AAAAAAAAAAAAA&#10;AAAAAAB0/////////////////////5cAAAAAAAAAAAAAAAAAAABq/////////////////////84A&#10;AAAAAAAAAAAAAAAAAABj//////////////////////8pIgEAAAAAAAAAAAAAAABh////////////&#10;//////////+5o4BXNxcAAAAAAAAAAABo///////////////////////////6066Uhnx1cXByd4GU&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////9u6nYJpadP//////////////////////////////8iTZT0ZAAAAHZ7/////////////&#10;///////////////bjkwTAAAAAAAAAG7//////////////////////////9t8LAAAAAAAAAAAAEXX&#10;/////////////////////////4sqAAAAAAAAAAAAACK0////////////////////////wkQAAAAA&#10;AAAAAAAAAAOX////////////////////////fQEAAAAAAAAAAAAAAAB/////////////////////&#10;///nNgAAAAAAAAAAAAAAAABq//////////////////////+dAAAAAAAAAAAAAAAAAABY////////&#10;//////////////9GAAAAAAAAAAAAAAAAAABH+P///////////////////+kAAAAAAAAAAAAAAAAA&#10;AAA16f///////////////////5YAAAAAAAAAAAAAAAAAAAAl2////////////////////7wAAAAA&#10;AAAAAAAAAAAAAAAYzv///////////////////+sAAAAAAAAAAAAAAAAAAAAPwv//////////////&#10;//////8AAAAAAAAAAAAAAAAAAAAKuf////////////////////8nAAAAAAAAAAAAAAAAAAAKtf//&#10;//////////////////9wAAAAAAAAAAAAAAAAAAANuf/////////////////////gnIxwVUIzJhsU&#10;Dw0OEhomv/////////////////////////////nk2NLOzMvMz9bg/P//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////+vTvOP/////////////////&#10;///////////////SqYVlSCwSAYX////////////////////////////xq3E8DwAAAAAAAE/g////&#10;/////////////////////9V/NQAAAAAAAAAAAB+y////////////////////////43UdAAAAAAAA&#10;AAAAAACJ////////////////////////kCMAAAAAAAAAAAAAAABn///////////////////////V&#10;QwAAAAAAAAAAAAAAAABI9v////////////////////+KAAAAAAAAAAAAAAAAAAAu3f//////////&#10;//////////84AAAAAAAAAAAAAAAAAAAXyP///////////////////74AAAAAAAAAAAAAAAAAAAAE&#10;tv///////////////////5wAAAAAAAAAAAAAAAAAAAAApf///////////////////7oAAAAAAAAA&#10;AAAAAAAAAAAAk////////////////////9wAAAAAAAAAAAAAAAAAAAAAgv//////////////////&#10;//8AAAAAAAAAAAAAAAAAAAAAdP////////////////////8TAAAAAAAAAAAAAAAAAAAAaP//////&#10;//////////////9CAAAAAAAAAAAAAAAAAAAAYP////////////////////96AAAAAAAAAAAAAAAA&#10;AAAAXf/////////////////////RAAAAAAAAAAAAAAAAAAAAYf//////////////////////JAAA&#10;AAAAAAAAAAAAAAAAZv//////////////////////yayZiX12cWxpZ2Zna3B6jP//////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////+LFqpF5YXf/////////&#10;////////////////////3aZ3UCwMAAAAADHE/////////////////////////+CSThMAAAAAAAAA&#10;AACP////////////////////////0nAdAAAAAAAAAAAAAABg///////////////////////ubw8A&#10;AAAAAAAAAAAAAAA34v////////////////////+WHAAAAAAAAAAAAAAAAAAUwP//////////////&#10;//////9AAAAAAAAAAAAAAAAAAAAAo////////////////////64AAAAAAAAAAAAAAAAAAAAAif//&#10;/////////////////54AAAAAAAAAAAAAAAAAAAAAcv///////////////////7wAAAAAAAAAAAAA&#10;AAAAAAAAX////////////////////9oAAAAAAAAAAAAAAAAAAAAATf////////////////////oA&#10;AAAAAAAAAAAAAAAAAAAAO/////////////////////8OAAAAAAAAAAAAAAAAAAAAKvn/////////&#10;//////////8zAAAAAAAAAAAAAAAAAAAAG+n///////////////////9eAAAAAAAAAAAAAAAAAAAA&#10;D9v///////////////////+PAAAAAAAAAAAAAAAAAAAABtD////////////////////QAAAAAAAA&#10;AAAAAAAAAAAAAMr/////////////////////KwAAAAAAAAAAAAAAAAAAAMj/////////////////&#10;////gAAAAAAAAAAAAAAAAAAAAMv/////////////////////9xYBBQUDAQAAAAAAAQYNGMv/////&#10;//////////////////zr4djPzM3P0NLU19zi6v//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////x2sb///////////////////////////////HGo4RoTTIYABWr&#10;//////////////////////////+5fEYYAAAAAAAAAABx////////////////////////13wvAAAA&#10;AAAAAAAAAAA74//////////////////////fZAkAAAAAAAAAAAAAAAAMtf//////////////////&#10;//90AwAAAAAAAAAAAAAAAAAAjf///////////////////8UVAAAAAAAAAAAAAAAAAAAAav//////&#10;/////////////5kAAAAAAAAAAAAAAAAAAAAAS////////////////////7YAAAAAAAAAAAAAAAAA&#10;AAAAMP3//////////////////9cAAAAAAAAAAAAAAAAAAAAAGef///////////////////YAAAAA&#10;AAAAAAAAAAAAAAAABdP///////////////////8OAAAAAAAAAAAAAAAAAAAAAMH/////////////&#10;//////8vAAAAAAAAAAAAAAAAAAAAAK////////////////////9SAAAAAAAAAAAAAAAAAAAAAJ7/&#10;//////////////////95AAAAAAAAAAAAAAAAAAAAAI7///////////////////+lAAAAAAAAAAAA&#10;AAAAAAAAAID////////////////////YAAAAAAAAAAAAAAAAAAAAAHT/////////////////////&#10;NgAAAAAAAAAAAAAAAAAAAG3/////////////////////fAAAAAAAAAAAAAAAAAAAAGn/////////&#10;////////////1w0AAAAAAAAAAAAAAAAAAGj//////////////////////3AAAAAAAAAAAAAAAAAA&#10;AGH///////////////////////9QPEZOVFldYWRobHB2fon/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////+/Vu6OLc1qV///////////////////////////4v45kQSEF&#10;AAAAAABS/P//////////////////////951WGAAAAAAAAAAAAAAXwf/////////////////////l&#10;bBYAAAAAAAAAAAAAAAAAjf////////////////////9jAAAAAAAAAAAAAAAAAAAAXv//////////&#10;/////////50AAAAAAAAAAAAAAAAAAAAANfz//////////////////6EAAAAAAAAAAAAAAAAAAAAA&#10;Edn//////////////////8oAAAAAAAAAAAAAAAAAAAAAALv//////////////////+4AAAAAAAAA&#10;AAAAAAAAAAAAAKH///////////////////8MAAAAAAAAAAAAAAAAAAAAAIr/////////////////&#10;//8tAAAAAAAAAAAAAAAAAAAAAHb///////////////////9NAAAAAAAAAAAAAAAAAAAAAGT/////&#10;//////////////9vAAAAAAAAAAAAAAAAAAAAAFL///////////////////+UAAAAAAAAAAAAAAAA&#10;AAAAAED///////////////////+8AAAAAAAAAAAAAAAAAAAAADD////////////////////qDgAA&#10;AAAAAAAAAAAAAAAAACL/////////////////////RAAAAAAAAAAAAAAAAAAAABX/////////////&#10;////////gQAAAAAAAAAAAAAAAAAAAAv1////////////////////yAsAAAAAAAAAAAAAAAAAAALs&#10;/////////////////////14AAAAAAAAAAAAAAAAAAADl/////////////////////8kcAAAAAAAA&#10;AAAAAAAAAADa//////////////////////+dAQAAAAAAAAAAAAAHDhfF////////////////////&#10;////1bm8wcfO1dvh5u30+///////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;+N/P/////////////////////////////+zGpYhtVDshBwAy3v///////////////////////9eS&#10;WSkAAAAAAAAAAAAAoP//////////////////////iTYAAAAAAAAAAAAAAAAAZ///////////////&#10;//////9mAAAAAAAAAAAAAAAAAAAAMvb//////////////////5UAAAAAAAAAAAAAAAAAAAAAA8j/&#10;/////////////////6cAAAAAAAAAAAAAAAAAAAAAAKD//////////////////9cAAAAAAAAAAAAA&#10;AAAAAAAAAHz///////////////////8AAAAAAAAAAAAAAAAAAAAAAF7///////////////////8l&#10;AAAAAAAAAAAAAAAAAAAAAEP///////////////////9IAAAAAAAAAAAAAAAAAAAAACz/////////&#10;//////////9qAAAAAAAAAAAAAAAAAAAAABj///////////////////+LAAAAAAAAAAAAAAAAAAAA&#10;AAXz//////////////////+vAAAAAAAAAAAAAAAAAAAAAADh///////////////////VAAAAAAAA&#10;AAAAAAAAAAAAAADP////////////////////JAAAAAAAAAAAAAAAAAAAAAC+////////////////&#10;////VAAAAAAAAAAAAAAAAAAAAACu////////////////////iwAAAAAAAAAAAAAAAAAAAACf////&#10;////////////////yw4AAAAAAAAAAAAAAAAAAACS/////////////////////1cAAAAAAAAAAAAA&#10;AAAAAACG/////////////////////6oKAAAAAAAAAAAAAAAAAAB5//////////////////////9t&#10;AAAAAAAAAAAAAAAAAABm///////////////////////3VQAAAAAAAAAAAAAAAABF////////////&#10;/////////////2ojKzU/SlVganV+h5Gc////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///oz7adg2lOuf/////////////////////////ssoNcOh0CAAAAAAAAe///////////////////&#10;////xW0pAAAAAAAAAAAAAAAAQP////////////////////+DGwAAAAAAAAAAAAAAAAAAB8v/////&#10;/////////////5IAAAAAAAAAAAAAAAAAAAAAAJj//////////////////6QAAAAAAAAAAAAAAAAA&#10;AAAAAGr//////////////////90AAAAAAAAAAAAAAAAAAAAAAEH///////////////////8OAAAA&#10;AAAAAAAAAAAAAAAAAB3///////////////////85AAAAAAAAAAAAAAAAAAAAAADo////////////&#10;//////9gAAAAAAAAAAAAAAAAAAAAAADO//////////////////+FAAAAAAAAAAAAAAAAAAAAAAC3&#10;//////////////////+oAAAAAAAAAAAAAAAAAAAAAACj///////////////////LAAAAAAAAAAAA&#10;AAAAAAAAAACQ///////////////////vFgAAAAAAAAAAAAAAAAAAAAB9////////////////////&#10;PgAAAAAAAAAAAAAAAAAAAABs////////////////////aQAAAAAAAAAAAAAAAAAAAABa////////&#10;////////////mQAAAAAAAAAAAAAAAAAAAABJ////////////////////0hYAAAAAAAAAAAAAAAAA&#10;AAA5/////////////////////1gAAAAAAAAAAAAAAAAAAAAp/////////////////////6IAAAAA&#10;AAAAAAAAAAAAAAAZ//////////////////////VWAAAAAAAAAAAAAAAAAAAE////////////////&#10;//////+7LwAAAAAAAAAAAAAAAAAA+P//////////////////////qykAAAAAAAAAAAAAAAAAz///&#10;/////////////////////8lHAAAAAAcTIC4+UmiE7f//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////TVyf//////////////////////&#10;//////rSsJJ3XUIoDAAASv///////////////////////8V9RRcAAAAAAAAAAAAAEdj/////////&#10;///////////EUAAAAAAAAAAAAAAAAAAAAJ///////////////////6IMAAAAAAAAAAAAAAAAAAAA&#10;AGj//////////////////5QAAAAAAAAAAAAAAAAAAAAAADb//////////////////9oAAAAAAAAA&#10;AAAAAAAAAAAAAAfs//////////////////8VAAAAAAAAAAAAAAAAAAAAAADE////////////////&#10;//9IAAAAAAAAAAAAAAAAAAAAAACi//////////////////91AAAAAAAAAAAAAAAAAAAAAACD////&#10;//////////////+dAAAAAAAAAAAAAAAAAAAAAABp///////////////////DAAAAAAAAAAAAAAAA&#10;AAAAAABS///////////////////nDwAAAAAAAAAAAAAAAAAAAAA+////////////////////MwAA&#10;AAAAAAAAAAAAAAAAAAAr////////////////////WAAAAAAAAAAAAAAAAAAAAAAY////////////&#10;////////gQAAAAAAAAAAAAAAAAAAAAAF////////////////////rAAAAAAAAAAAAAAAAAAAAAAA&#10;////////////////////3iIAAAAAAAAAAAAAAAAAAAAA8v///////////////////1wAAAAAAAAA&#10;AAAAAAAAAAAA3////////////////////58AAAAAAAAAAAAAAAAAAAAAzP//////////////////&#10;/+hKAAAAAAAAAAAAAAAAAAAAt/////////////////////+gFgAAAAAAAAAAAAAAAAAAnP//////&#10;////////////////egIAAAAAAAAAAAAAAAAAd////////////////////////3oLAAAAAAAAAAAA&#10;AAAFTP////////////////////////+iV2h0gI2cq7zQ5///////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////t4///////////////&#10;////////////0qN6WDopIxwWDgYAAJ//////////////////////rFIOAAAAAAAAAAAAAAAAAGn/&#10;/////////////////+RDAAAAAAAAAAAAAAAAAAAAADT//////////////////3kAAAAAAAAAAAAA&#10;AAAAAAAAAADj/////////////////80AAAAAAAAAAAAAAAAAAAAAAACy//////////////////8T&#10;AAAAAAAAAAAAAAAAAAAAAACF//////////////////9PAAAAAAAAAAAAAAAAAAAAAABd////////&#10;//////////+DAAAAAAAAAAAAAAAAAAAAAAA6//////////////////+yAAAAAAAAAAAAAAAAAAAA&#10;AAAc///////////////////bAwAAAAAAAAAAAAAAAAAAAAAC////////////////////KgAAAAAA&#10;AAAAAAAAAAAAAAAA+///////////////////TwAAAAAAAAAAAAAAAAAAAAAA5///////////////&#10;////dAAAAAAAAAAAAAAAAAAAAAAA1P//////////////////mwAAAAAAAAAAAAAAAAAAAAAAwP//&#10;////////////////xAcAAAAAAAAAAAAAAAAAAAAArf//////////////////8DMAAAAAAAAAAAAA&#10;AAAAAAAAmv///////////////////2cAAAAAAAAAAAAAAAAAAAAAhv///////////////////6MA&#10;AAAAAAAAAAAAAAAAAAAAcv///////////////////+NEAAAAAAAAAAAAAAAAAAAAXP//////////&#10;//////////+RBgAAAAAAAAAAAAAAAAAAQf/////////////////////rXwAAAAAAAAAAAAAAAAAA&#10;Hf//////////////////////yksAAAAAAAAAAAAAAAAAAP///////////////////////8tXAAAM&#10;GCQxP05gdIunx///////////////////////////1+fy////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////69TNx8K+urezsK2pqKX////////////////////dflM/MCMZEQkCAAAA&#10;AAAAAADb/////////////////3YAAAAAAAAAAAAAAAAAAAAAAACn/////////////////7oAAAAA&#10;AAAAAAAAAAAAAAAAAAB1//////////////////8HAAAAAAAAAAAAAAAAAAAAAABG////////////&#10;//////9OAAAAAAAAAAAAAAAAAAAAAAAa//////////////////+MAAAAAAAAAAAAAAAAAAAAAAAA&#10;/f/////////////////BAAAAAAAAAAAAAAAAAAAAAAAA2//////////////////xGQAAAAAAAAAA&#10;AAAAAAAAAAAAvv//////////////////RAAAAAAAAAAAAAAAAAAAAAAApP//////////////////&#10;awAAAAAAAAAAAAAAAAAAAAAAjf//////////////////kQAAAAAAAAAAAAAAAAAAAAAAef//////&#10;////////////twAAAAAAAAAAAAAAAAAAAAAAZv//////////////////3iEAAAAAAAAAAAAAAAAA&#10;AAAAU////////////////////0oAAAAAAAAAAAAAAAAAAAAAP////////////////////3cAAAAA&#10;AAAAAAAAAAAAAAAAK////////////////////6wKAAAAAAAAAAAAAAAAAAAAFv//////////////&#10;/////+dFAAAAAAAAAAAAAAAAAAAAAP////////////////////+KAAAAAAAAAAAAAAAAAAAAAP//&#10;///////////////////WTQAAAAAAAAAAAAAAAAAAAP3/////////////////////py4AAAAAAAAA&#10;AAAAAAAAANX//////////////////////5gqAAAAAAAAAAAGGC1FYOD/////////////////////&#10;//+oY3SBj5yru83i+v//////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////58u3qZ2V&#10;jomEgHx4dHBsaGWQ/////////////////7xqSC0ZCgAAAAAAAAAAAAAAAAAx////////////////&#10;//8AAAAAAAAAAAAAAAAAAAAAAAAD//////////////////9CAAAAAAAAAAAAAAAAAAAAAAAA3P//&#10;//////////////+OAAAAAAAAAAAAAAAAAAAAAAAAsv/////////////////OAAAAAAAAAAAAAAAA&#10;AAAAAAAAjf//////////////////KQAAAAAAAAAAAAAAAAAAAAAAa///////////////////WgAA&#10;AAAAAAAAAAAAAAAAAAAATv//////////////////hgAAAAAAAAAAAAAAAAAAAAAANP//////////&#10;////////rgAAAAAAAAAAAAAAAAAAAAAAHv//////////////////1BcAAAAAAAAAAAAAAAAAAAAA&#10;Cv//////////////////+j0AAAAAAAAAAAAAAAAAAAAAAP///////////////////2UAAAAAAAAA&#10;AAAAAAAAAAAAAP///////////////////44AAAAAAAAAAAAAAAAAAAAAAP//////////////////&#10;/7wZAAAAAAAAAAAAAAAAAAAAAO////////////////////FOAAAAAAAAAAAAAAAAAAAAANj/////&#10;//////////////+LAAAAAAAAAAAAAAAAAAAAAL/////////////////////MQwAAAAAAAAAAAAAA&#10;AAAAAKH/////////////////////kRkAAAAAAAAAAAAAAAAAAHr/////////////////////8nQK&#10;AAAAAAAAAAAAAAAAEV///////////////////////+h0Ex8sOEVTYnKFm7TS9f//////////////&#10;////////////1+j0////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////79/Px7uzr6+zx///////////////////ZspmHeW1kXVZRS0ZBPDgyLSgjxP//////&#10;//////////9LJQsAAAAAAAAAAAAAAAAAAAAAkv////////////////+IAAAAAAAAAAAAAAAAAAAA&#10;AAAAZv/////////////////XAAAAAAAAAAAAAAAAAAAAAAAAPf//////////////////MwAAAAAA&#10;AAAAAAAAAAAAAAAAGP//////////////////bAAAAAAAAAAAAAAAAAAAAAAAAP//////////////&#10;////nQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////yQwAAAAAAAAAAAAAAAAAAAAAAPb/&#10;////////////////8TUAAAAAAAAAAAAAAAAAAAAAAN///////////////////1sAAAAAAAAAAAAA&#10;AAAAAAAAAMv//////////////////4IAAAAAAAAAAAAAAAAAAAAAALf//////////////////6kG&#10;AAAAAAAAAAAAAAAAAAAAAKP//////////////////9MvAAAAAAAAAAAAAAAAAAAAAI3/////////&#10;//////////9eAAAAAAAAAAAAAAAAAAAAAHf///////////////////+TBwAAAAAAAAAAAAAAAAAA&#10;AF7////////////////////NQwAAAAAAAAAAAAAAAAAAAED/////////////////////hxAAAAAA&#10;AAAAAAAAAAAAABz/////////////////////2F4AAAAAAAAAAAAAAAAAAAD/////////////////&#10;/////79OAAAAAAAOHCw+UmqGpcj////////////////////////CfIyap7bF1uj9////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////u4dfPycO+uraxramnpqan&#10;rv////////////////++hm1bTEA3LygiHBYQCwQAAAAAFP/////////////////XBQAAAAAAAAAA&#10;AAAAAAAAAAAAAP//////////////////NAAAAAAAAAAAAAAAAAAAAAAAAPb/////////////////&#10;dgAAAAAAAAAAAAAAAAAAAAAAANL/////////////////sAAAAAAAAAAAAAAAAAAAAAAAALL/////&#10;////////////4SQAAAAAAAAAAAAAAAAAAAAAAJb//////////////////1EAAAAAAAAAAAAAAAAA&#10;AAAAAHz//////////////////3kAAAAAAAAAAAAAAAAAAAAAAGb//////////////////6AAAAAA&#10;AAAAAAAAAAAAAAAAAFH//////////////////8cjAAAAAAAAAAAAAAAAAAAAADz/////////////&#10;/////+5LAAAAAAAAAAAAAAAAAAAAACf///////////////////90AAAAAAAAAAAAAAAAAAAAABD/&#10;//////////////////+jFgAAAAAAAAAAAAAAAAAAAAD////////////////////YTAAAAAAAAAAA&#10;AAAAAAAAAAD/////////////////////iA8AAAAAAAAAAAAAAAAAAAD/////////////////////&#10;y1MAAAAAAAAAAAAAAAAAAAD//////////////////////6U4AAAAAAAAAAAJHTROa4z/////////&#10;//////////////+ZOUNRX259jqC1y+X/////////////////////////////6/n/////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////68y5rKGZkYuGgXx4dHBraGZmaPH/////////////////YUUy&#10;IxgOBgAAAAAAAAAAAAAAAJ7/////////////////fgAAAAAAAAAAAAAAAAAAAAAAAHX/////////&#10;////////wwAAAAAAAAAAAAAAAAAAAAAAAFL/////////////////+zcAAAAAAAAAAAAAAAAAAAAA&#10;ADL//////////////////2oAAAAAAAAAAAAAAAAAAAAAABb//////////////////5YAAAAAAAAA&#10;AAAAAAAAAAAAAAD//////////////////78bAAAAAAAAAAAAAAAAAAAAAAD/////////////////&#10;/+ZCAAAAAAAAAAAAAAAAAAAAAAD///////////////////9pAAAAAAAAAAAAAAAAAAAAAAD/////&#10;//////////////+QAgAAAAAAAAAAAAAAAAAAAAD///////////////////+5LAAAAAAAAAAAAAAA&#10;AAAAAAD0///////////////////oXAAAAAAAAAAAAAAAAAAAAADZ////////////////////kRgA&#10;AAAAAAAAAAAAAAAAAAC8////////////////////ylMAAAAAAAAAAAAAAAAAAACd////////////&#10;/////////5guAAAAAAAAAAAAABApRmbE/////////////////////+5/HQwaKDdGV2l+la/M7v//&#10;///////////////////////noKq5yNjp/P//////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////318Ovm4t/b2NTS0dDS1+D/////////////&#10;////zp6KfHFpYVtWUUxIQz46NjIvLjH/////////////////0iURAwAAAAAAAAAAAAAAAAAAAAD/&#10;/////////////////0IAAAAAAAAAAAAAAAAAAAAAAAD//////////////////30AAAAAAAAAAAAA&#10;AAAAAAAAAAD//////////////////7ALAAAAAAAAAAAAAAAAAAAAAAD2/////////////////905&#10;AAAAAAAAAAAAAAAAAAAAAADc//////////////////9iAAAAAAAAAAAAAAAAAAAAAADF////////&#10;//////////+JAAAAAAAAAAAAAAAAAAAAAACv//////////////////+vIgAAAAAAAAAAAAAAAAAA&#10;AACZ///////////////////WSAAAAAAAAAAAAAAAAAAAAACC////////////////////cgAAAAAA&#10;AAAAAAAAAAAAAABp////////////////////oSgAAAAAAAAAAAAAAAAAAABO////////////////&#10;////01wAAAAAAAAAAAAAAAAAAAAz/////////////////////5YuAAAAAAAAAAAAAAAVMlJ3////&#10;/////////////////+ByEwAAAQ8fL0JYcIuoyOz////////////////////////Kb25+jp6ww9jv&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////ng0sjAurWwrKilop+dm5ucoKf//////////////////4JkVktDPDYwKyciHRgT&#10;DgkEAADU/////////////////5IAAAAAAAAAAAAAAAAAAAAAAACt/////////////////8weAAAA&#10;AAAAAAAAAAAAAAAAAACL//////////////////tSAAAAAAAAAAAAAAAAAAAAAABt////////////&#10;//////+AAAAAAAAAAAAAAAAAAAAAAABR//////////////////+pGwAAAAAAAAAAAAAAAAAAAAA6&#10;///////////////////QQgAAAAAAAAAAAAAAAAAAAAAj///////////////////1aAAAAAAAAAAA&#10;AAAAAAAAAAAM////////////////////jxQAAAAAAAAAAAAAAAAAAAAA////////////////////&#10;uD4AAAAAAAAAAAAAAAAAAAAA////////////////////5W0DAAAAAAAAAAAAAAAAAAAA////////&#10;/////////////583AAAAAAAAAAAAAAAQL1B0/////////////////////91yFAAAAAAGFypBWnWU&#10;ttr///////////////////////+8WERUZHWGmq/I4///////////////////////////////0s3h&#10;8f//////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////Pv6+/3//////////////////////+65qJ2Wj4qG&#10;gn97eHZ0cnN1eH+Q/////////////////+tPOjAoIRsVEAsHAgAAAAAAAAAj////////////////&#10;//9pAAAAAAAAAAAAAAAAAAAAAAAA//////////////////+bCgAAAAAAAAAAAAAAAAAAAAAA////&#10;///////////////IOQAAAAAAAAAAAAAAAAAAAAAA///////////////////wYwAAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////ig4AAAAAAAAAAAAAAAAAAAAA////////////////////sDQA&#10;AAAAAAAAAAAAAAAAAAAA////////////////////1VsAAAAAAAAAAAAAAAAAAAAA////////////&#10;/////////4UaAAAAAAAAAAAAAAAAAAAD7P///////////////////7FJAAAAAAAAAAAAAAAYOV2B&#10;/////////////////////+V7HgAAAAAADCE4Um+Ps9n///////////////////////+7WCk5SVps&#10;gJewze3/////////////////////////////s560xdfr////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;+u/n4dzZ1tTS0NDQ0dPZ4Ov3//////////////////+4in53cWxoZGFeW1lYV1dZXmVx////////&#10;//////////+/MR8WEAoFAAAAAAAAAAAAAAAA///////////////////tVgAAAAAAAAAAAAAAAAAA&#10;AAAA6P//////////////////ggQAAAAAAAAAAAAAAAAAAAAAzP//////////////////qy8AAAAA&#10;AAAAAAAAAAAAAAAAs///////////////////0lcAAAAAAAAAAAAAAAAAAAAAm///////////////&#10;////93wQAAAAAAAAAAAAAAAAAAAAhf///////////////////6I3AAAAAAAAAAAAAAAAAAUrlP//&#10;/////////////////8thAgAAAAAAAAAAAAwsUHae0f////////////////////WNMAAAAAAADSM7&#10;V3aZvuX////////////////////////DYxgqO0xfdI2nxuf/////////////////////////////&#10;qH+WqLvQ5/////////////////////////////////////3/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////3c7Fv7y5trSzsbKytbnAydXj&#10;////////////////////l2xkXllVUU9MSkhHRkhLUFlmof//////////////////pyYOBwIAAAAA&#10;AAAAAAAAAAAAVv//////////////////zlAAAAAAAAAAAAAAAAAAAAAAOv//////////////////&#10;9HkLAAAAAAAAAAAAAAAAAAAAIf///////////////////58yAAAAAAAAAAAAAAAAAAAADv//////&#10;/////////////8RYAAAAAAAAAAAAAAAACDFahP///////////////////+l/HwAAAAAAAAAABidL&#10;cZrC6f////////////////////+nSQAAAAACFy9KaIqu1fz////////////////////////TdR4m&#10;OEpedY+ry+//////////////////////////////rnKFmKzC2/b/////////////////////////&#10;/////////9/v////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////7+yqqajoaCfn6Gjpqy0wM3d7P///////////////////4pa&#10;U09LSEZEQ0JBQkNHTllpff///////////////////54uBgAAAAAAAAAAAAAAAAAAAP//////////&#10;/////////8NWAAAAAAAAAAAAAAAAAAAVQf///////////////////+d7GgAAAAAAAAAAAAAJNGCL&#10;tP////////////////////+fPwAAAAAAAAAEJUpxmcLr///////////////////////GZg8AAAAT&#10;KkRig6fN9f/////////////////////////rjjUrPlFogZ283v//////////////////////////&#10;////vnZ/lKnB3Pn//////////////////////////////////9LY8///////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////9vLw7+/v8fP4/f//////////////////////&#10;//////iwn5qXlpaWmJufpKy2wtHh7v////////////////////6OUEpHRUREREVGR0tRWmiDqf//&#10;//////////////////+mQQEAAAAAAAAAAAc2Y4+64f/////////////////////GZQoAAAAAAAQn&#10;THOcxOz////////////////////////liC8AABMqRGKCpsz0////////////////////////////&#10;q1A2SmF7lrTW+v//////////////////////////////0od8mLHL6f//////////////////////&#10;/////////////9TO7f//////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////7eXj4+Tm6O3x+f/////////////////////////////9sZSSkpWZnaOpsrzQ&#10;7f//////////////////////////nVNHSU1RVmBziq/W/P//////////////////////////slYA&#10;GjVQbYuu0vf/////////////////////////////zW8+X3uZt9f5////////////////////////&#10;////////7p+DpsLh/////////////////////////////////////+PO6///////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//8AAAD/7gAOQWRvYmUAZAAAAAAC/9sAhAAGBAQEBQQGBQUGCQYFBgkLCAYGCAsMCgoLCgoMEAwM&#10;DAwMDBAMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQcHBw0MDRgQEBgUDg4OFBQODg4OFBEM&#10;DAwMDBERDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAAUCAOsBJ0EAREAAhEB&#10;AxEBBBEA/90ABACU/8QBogAAAAcBAQEBAQAAAAAAAAAABAUDAgYBAAcICQoLAQACAgMBAQEBAQAA&#10;AAAAAAABAAIDBAUGBwgJCgsQAAIBAwMCBAIGBwMEAgYCcwECAxEEAAUhEjFBUQYTYSJxgRQykaEH&#10;FbFCI8FS0eEzFmLwJHKC8SVDNFOSorJjc8I1RCeTo7M2F1RkdMPS4ggmgwkKGBmElEVGpLRW01Uo&#10;GvLj88TU5PRldYWVpbXF1eX1ZnaGlqa2xtbm9jdHV2d3h5ent8fX5/c4SFhoeIiYqLjI2Oj4KTlJ&#10;WWl5iZmpucnZ6fkqOkpaanqKmqq6ytrq+hEAAgIBAgMFBQQFBgQIAwNtAQACEQMEIRIxQQVRE2Ei&#10;BnGBkTKhsfAUwdHhI0IVUmJy8TMkNEOCFpJTJaJjssIHc9I14kSDF1STCAkKGBkmNkUaJ2R0VTfy&#10;o7PDKCnT4/OElKS0xNTk9GV1hZWltcXV5fVGVmZ2hpamtsbW5vZHV2d3h5ent8fX5/c4SFhoeIiY&#10;qLjI2Oj4OUlZaXmJmam5ydnp+So6SlpqeoqaqrrK2ur6/9oADgQBAAIRAxEEAAA/AJtY3ltdQxzx&#10;txVxyI71+nNXmxygTE9HriGV3+lXNjcy28yVaMlF5VCheX7NKAq2DRKzUNTUZjCG7CkvugscTIVB&#10;RgSKU771+nKubf1F41ox7+H05biyAIBpAxXEkEhkSjLGDQNtyrT4aD7Q3wslluNP5MA0icQqqO1K&#10;1Pc5mxjHKyq02tbW11v0opZUgu/UklnagowcAqOQ4oFX7Kr8OC7XUFuI+VQjjqnf7uuVZcPAaUxp&#10;LLrQrizuWDepNHUUuHACkEbjkfg6UwYjqetCe+YhBDFTdHdeRBCVPCm4HcGpP7WOMIZvh271/wBr&#10;I+JQULLaOf4uZNB2B69/2gf1ZuHAbjbv1OQlO+SbR0EbCsjGrfscgFFO526fTickiE0WhJycMZ6r&#10;Tcly0SEUb6BU07HbxOFWs+XbHUo0a5hRnQ1UmhJpvT6emZ2l188MvST+P9ipFpx5b8yanpcLJZSO&#10;EYnmh4gfEKAqpblyU7/ZzlWtwahFeyWnAChqAo4sw6VZwrKo9v8Ahs77s/KMmPiP1NJgZHd7Ho9z&#10;ZXVnHdxSc0YcQakqCDuoBNaj7PTLVbSF4hcy8yJONwU5EU5enwVo2/abrI3p/HmVkySldd3p/nMq&#10;3uK2Wa+mgma1QR846WZY0+IryDSK6/Dx/kUyfD/Ljr66UXCrMURF3eNSzk/DSKNEooCp1euQwx4Y&#10;+nmf4v53++4mmXDxV3/7pbYWrxw1gLSmQmkjgJ1assrsCatJ+zQfy/DglYb+KxE6mL1JSYKLINiB&#10;QceJ7V5UHw8/9XBly4hk4ST6R3H/AHTKUD9P85DyXOn3OofUmEwMSrdcmjcqV5ksGLqVFePHf4/T&#10;b4PtcsCzLaRQppSupu+KfWT6nIFgw5pzAD/EeTSNT/V/ay3HZ/e/wj09P+kmRAJ/oQVbOS8uXOov&#10;yWyBf6rGV4OV3pIy1KkUA9IfB8LcpPj44iqxy3Cpb24mBCiOOCKicw3Ji0wJXjVF6luXH+7y/j4Q&#10;ZW23vsipZVt4jJNN6aGrSSzSEFUoacUoN6njtw/18H2ySQScYEQPzSWT01DH1CXRlPpF5VUAKJJJ&#10;efPkvD08xc5HCbBJ/m/8VBQdvJLZ5IZWke8kdYWR4og5KRupCSI374RxtKKckWPjw+PnzwFNImoa&#10;kZreKT6tE3pyShHYk140Td3HKq/vP5P2snhw8EPVX+5aox4jZ5IyzRrHTo4rqVTccagO8adifi4p&#10;FH/MaBOHLDF4rfSrOK64yTXkvExwkPVSxL/YCvLQA8d0+x9r9rMHJlOafABQ/i4VyGP0x5pYl9c6&#10;xdTW6NFHp0JcPNTn6mwRRy+CL7XxGjP8XH9ni2ALWKRreRAfRhfkS3pLFJM3NyCwZQqr+9+BFXl/&#10;k5aSRQ58PS/Qwraj/pf4f85MSsSTQzfFJLGoUB5GkESlV5DYsXNYgzO//B5duY1mW1/deigB4eoh&#10;3oEo1SGChf2vtu2XwmZixW38P0xYx32VZi5jaVfU9Xpy4OCBUsCvwsGYt2+yq4+8uFAd5E/0SOYk&#10;hjGFYspX4vi/aX4crAlG+E1IpkZDc81ltBT0wSFvZLcLzAdiqqQTxLKPss1fi/4HNA1lKJZVCmaR&#10;yzRRqkUSEUNaqOcjLRWqTkc0ZRkKHT8fzotZhxKRtr23kSEOTaxoo9WVpJ55CBx3DHgnIVVv2m+1&#10;luYbiF5mVnUFXlV0BC+kFYcqOzmSlOPNP2f+CIkRQ/il6mwRAFrohLbz+hxjRRUQMjnkxkJr8BjV&#10;VUEb8Hb+bErq6neCK2itTbRVHpIihqRyfEWNOLc3I5cat9nBh0+5ySIkxlxSAXafZQwzTXj3AuZ3&#10;qJ5nYqS0JIVQPsKqcnWqqv2sWSNbWwlBnJJZXlQoOSAyUZwoB5P8XD7Mi88uy5DIgiPpr6r/AN7x&#10;NvCKHwWSu1xfQukIUKjLFIJP7wlOXp1AqF+FX+0jcf2cZcG3t7m9umjVruJ1itPWQs/DgKuAyqid&#10;Cw+2zf8AC5XiBNR3A/i5MTI/50vd6YrLYXV7FZwfElrMjT3M1vKoQPzr6PJWMjVLUenwcV4/tY/T&#10;9Ou7uZbueESOjfvGkD1DORVmZzXkR+yqJwyzLqIY48IO7KA29QDV9qml6bbfU0nECmIm1hi4k8I0&#10;Y8Y0QfZHHb+fH6tfiC1ltbVJEjWRKCqj1GXb4AaDav7CN8X2X55jaTGeLjJ9SnJfLYLdLsGuLuDU&#10;LwxSXKROqBFb92spViGLcmqQq7syc0+0mNt7q6LCUqsUr1QKzHkCx3oSWoHLb/tNmXn4QKJPCwO5&#10;q0RdWNm0YidmlgjKyMpVfTJShUkAKCY+Hw/sr/L9nGXV5JGkscIdpZArvcKC5DVUcxyP2lEg4M7f&#10;5XD4crxY+t8/pYQjfutqCwicwl+MUUZaOGBQqjhv+7NFoFJT4kUf7L9nG3bS31vEtkX+qIyFyzgy&#10;yE8ubuU5FVJX/fat8WEx8OzLeRbJ/VvtH+b/AMeW2QFncP8AXin1tw4jKRmOFUUr6caF/tNxcdJO&#10;PwtxxS3ske11Ezu0cBakkyr6pcgK8ank3xSMevwsqcuK8GyrNkERGhxGXl9P+lYUBG1G/v3iu9Oi&#10;tYo7i9rzigZxCViLenO+6GkUatyWhVpeH7eKaUsrgpITJIYnjMKFTDH6b/Yj4legZFOzL+7yWqjG&#10;INCpber/AI9JtO/Lns3qXpQiOReMKevFJ6xHF2Dqw/e81Zqkh+PHi/xL9nHmQW+q87iES2liojmh&#10;9MrF6jtVYkPFV4RoD/sm+LNdGJlDY1KX8f4/moEqJn/mx/H9FDoputJa2sbpra41FWktrjnynZFQ&#10;Azklm+JmK7qG4phDrCpqV8oZImkkjPGI/wC6o+fFFChZOLEHkWbj6fxO2bjSYzjhY/zv6bVVkdSn&#10;OnQrY2npVklKH9/cOPjkkKgmQn4eX8vwL/KifZyQ+hb2ai0sljef0R69wlU4uo4LxdW6UT4j/wAQ&#10;ymQlkJEtwZen+lFnKZsgH0pJBJfX7Pe3zS21iJyLWykVGMsLBX5SxunIOCx4IPs8ePGRsj0UV3qO&#10;oNaSMhtbVnESDiGYUHJ+nxFuXL9v959vMzDiGGHFHc+/+L/OYY4mZ4juB9MWQFobWBrjiUlmALE8&#10;iAegBr9lVr/k4daNbWlley6jZ2/BbZFijZ/V9VmcBijKyt+ysash9No+H2Pj+LD1mQ5IxEv4vr/h&#10;ZCVXKuFjuts2p2cekXUvJ79Wkm4GLhFEtF5qwZW4khmiPGXn/kqnwI6jfvYot00hkvWWRkoAx5ym&#10;rvQOHBX+bj6f+p9nLNDgMhsBQaMWMgikdY2EE0Z0+K3WLTofTjEYqAIoNo4wDGY2Q06c+XH9r7LY&#10;Et7Wd7OIMjyABaJ6xq6yKW9FWVWrQ8PhWL9h+XJM2c8nCKuvx/nOWY7cIR9xcKkjESJC25PqICqi&#10;NvikO67Fa/EZP5P9VjuGBLW2WC5qwjhX69KC0pID1YFjTlX95y/yvhRP5dXKcp7/AOl4mucwbHOI&#10;SCS5uLvlc2fF3aSQ6XFPSEl/RIVjQN8NTGEPBf3X7xufw8g6mS5m9Q/C8fKJIA6EhaGMK/HnIXkR&#10;6yLz48kRf28sOICP9L+IpHv/AB/NRaRR21vxlcGNmFzcTPGQgcN6pZOSxwqkbKnpPRn4/H9tGfBE&#10;NeKv6HKUNwQmPnKSE2D/AGWUABVYhPscFVsxs0+EVXp/3X+lWzyQ9x6SytEs3oQuplkKyelAOch5&#10;uho0bSMxd0DScvU5ySJ8OXe3It3RRIs92/JipJIHOqA8Qyr8LHZf2v5fh5qMEBMWRUIsiOHZqwtP&#10;riyII5bCyg4AMnAMwiIcguVdisiBfi5cuP7aN8GAEhWJjaqeTqKvGOPEcyW+JgeAdqnn/lfDmVZM&#10;d9g45N7DomwuBLH9b4FI2NFch+Z4/DUJx5Faiqf5Px4u9Yo2EclFRStxJGo4qYwWEa03+0fiof8A&#10;Y/azGqzZv+jxf2sJWRZJQsZW4lSWSMMSytaxSMebLIVUzMOgotePJf8AZYDmuWMV1Z28wQBViuWL&#10;rbymjUVE5Cu7U3+zwZm/a+POxx4pCRG/+5ZiHEd1c2lrNPZ31zbs8qO0lrxDSohZCC547bqe45cu&#10;P8vwmNlpI+qRxmJf33ILCwKoik8gnM/a6Nzf4W+H7PqccxNRrPXVtspEEfjhSzU/MAguLljIxjsg&#10;peSCk0pYrxZvRUFhTknprxbm7/775tgvVLiMWC3NvEs6cCLa1ljd2crVytAOcX91wXl/q5i6c+vh&#10;JlxH1S/m8H9X/jqTEiq5pTosNwL6SzuZZ4771TJd3tq0cCR8olVOdSYp2f6x6z8efGV+fFP3eBrJ&#10;NZmhP1qJ7ctKsm3FAGDnlxlX9qRW2+Ff2FaRn55lZJ4o7xJqP84M5AgWSmV5caBBMBbzwzyR2zwf&#10;VyTOxjYAKXgrzaOMxf5X+7fgVcD+YYE0jS3vbyr6pfl7Swt4mLBGPL4+R+HkVPx7/D9n7WUaTX+N&#10;l8OI2h9X9L+b/S/3MXDmSCBEXkm1pOq3OsavbWulfu9Gs1S4vLiSMK0xKj04gjKhRan1Fb/I/l+0&#10;Uaf5judc1G2ivbYrNE6wwadDRACqErI7uy1+BXHCvwcsyRoYAmf8f876v90iOCct/wCL/YpidHtt&#10;B0m9lt7l0Uma5uLuf96yiVjJJRUTxNfsOzcfiw+sLiS08wperby+he/ub6NULCORS3FuQLJRqfvD&#10;y/l+LjlWKZyRMTtws9JkNkFJdd01tR8qy6WL2H6zAiz6XO8nF2TgDVkCqfh5Mqfu+LfDyTlk3sra&#10;4t5ri6uP3cZQFHO4KKK7jOV7QzwJ4b4+AuPnvj/nPJNSvbPWNO0vSNH/AH1y8zxzRqQpE0x4twLH&#10;my8jzZvscv5kwdpGnqZjcujo8lfSIrsngabLyzTZ83E5EBQX+cNekstH/RFvcW1ytqvDUYzwDSTt&#10;tyjWokcRGgRl5fz/ALOSBUCLybw77ZhzydzKMLLzbS9KkvbwRyfCrfaHhXcD78i+ryajZ3U13al2&#10;V1B4Fv3VF8evHav7ObbTDHkhUvqc+EBT1zyvp+h32m2mjahFEGtW4tOFcXRd6qKGiLIqn0zRZm+F&#10;V5xJ+0rpuqWd9E0EjkSGvqEbVav2RRRULX/iOVZ9PLGeIck0Q1rmharpVzFcxwl0Vl+pj7aoirVZ&#10;ZFZ29N3KbfFw5epx9Pjhl9YukQQTotzZ9JHATlue6/fmGYRviiTx/wCdwsas2OaTi1tr10uLaQ6P&#10;fwuHtoGLHkqKebLIVqrbL6f7xeX+T8LYC1LRLxQdS0mb4yFrbuEQMvJS24Vt+K8eJXLcWsiTwZB/&#10;nR4mQmDseadaNrulyiPRfMVsoht5neO85kqkgjdEoC4XiWkMnNH+22FJ+p6w01ncRtYXdAGKPQMO&#10;TU22HUg/EP2s2EeLD6onjgfx/WbLr+km8z6r5XtLLUbUwa5pqvyileOrxn0xzZSpagVF4/B9ng3+&#10;yK/MthLpk4aQGSW4ZFhTixLKG5LUqGAq7eHJsy9BnGaJr+ApjK+TJPKOr2urWYNvW3t4IWkup2ZV&#10;VJGQJ9lyG2iWvL+7j48fs/DiKWzCQeusTTxsGWMxsFFSKKBy3bgePIfCnFcyZZOZHX3IO3I/c290&#10;GgKWk1zHZSqwe6EsbOQqsJJCRGeKeqvqbuksrySvx+DA0BtBbz3qshkY/uBHFzALhQtdg7FNvtf7&#10;rbI8MpER7lo9EfdnUfr9tp6Rubdt72WSco37utdg3BVlB6xj+9RuX82JXiSmcpG6W8LfAKkB2FKF&#10;erMW4/Cf9b/KzLgYxHmzBHJE6bNCLVDcLJe3Sj1WYLyjDcuSuNkjVOXxo37PDh/uvKWNZYwyATsq&#10;gBaLEC4LUJqWJ4MVYfy5CUqNFTVrpJJYpmWalspcv6lXuG9P92WAoEVPUUSR/Cf5PtfFj4Jo0f1u&#10;LS8XcRrw9NC5BIY1Ut8FR+1x5/5S5GcOI+TCW/JD3ttcXUYtI5hacki+snl60giDLWMUdU/eqr8t&#10;nb0/9f4VI7e7RibgxO6B4pTI77s6j1GYdWYlPgjVfs5V4g5hdu9Qlm0+WKAWnrxQzehcWv1WKJk9&#10;KN/3SKeLJFGol5SSuyty+KP7LYiEtEnjSTnPIxjaSi1VEiUKOIXiUUP6ZNWb4ef+xtxxluQyB7kT&#10;K+oi2maFobaAmVbdWYq7SzvXdm9RZHas9Pg+3wRVy7hriOKaG39RmluBMqSkhEkZghAovwjkPU+J&#10;1/a+0mMBAyBkP+KRXWqWWVvbi4iu5/RWNbP0TLAvJ3gjQOtWLfF8DPHxWOX+b1Ed1xXTpXhukmne&#10;EExF2gkVZW4xAx7Mo/vG3/a/a/awZTtURKX+x/T6v85B98kNrttHqGmz2tst8skd0kUdzA7W453B&#10;ScPxc0a3i5p+w393x/1g0bXNsiMkUcn1ch4o4CdzG1EoSVPGq7cz9n4uDZLhia3RIXsjruC01Ozm&#10;t5mniF5E0FwLkKlFuIgZQwUFC/GT4vT/AN2L6ayJ+8wzhS7l1VppWjuY0iRrmW6oBCDuiRuG6F4+&#10;ZHH9pcZCMY8P02f4OLiY1wjnwsT1CbT7HQo7O2S50uaa6mTS7XSI/UmvSqhJHlSaGlUhfhz9Tiyp&#10;zSXj6eI+XdS1G1hsgl1cEXSPKsIUyeooPFiCOT8UZkbdvsNg1Mcco+qImAPq/mseCJHJEecdA8r6&#10;td6kWtrOO90+WG2luzMbf0jIqSJzVikTPJGzxxLxkX1OP2ebYctZaXfOs8UzwQTycLxJA3CQqSGZ&#10;UdWYhinFW+xw+KPMARmCYj1y/g4PxFxJ4ADuGKwa55m0W1eC605by5062rpUzCL6zbc+I4Sy2z8P&#10;gST1ZEji9SV5I1f4fsIWphme6aOALBDKyC4EgCyxBRWRtvtUb4Vb/g8mdRkiOEndwZcXuRmrR6lB&#10;Dp3r3KJfXsEMy6c8DzzW947VWCJeXIQiRJFldOfD/fMmJ3ehJeoycCLhlAEC8PUVV2qpYEnddv5u&#10;OXx1QjuT6f8AYsMYAK7S/PUuk3KRyzB9OhkYHWZUn9GW4uXDqkwi4wRtxnHL7fp8n5RxMvHI8+i3&#10;VjduL1HmRFURXJEgdAoT7SgenQUYtT/rnaDVDLAcBr/YuTD0m+bO7HzPp+p20b6dcwpIzuZ7KOS3&#10;cSkl1opNJOUh48WIX7OUuj26QalcXcH164muUt7ZQiycaMih3aNfhb9riy5PPlJEcYPDz4vV/wAT&#10;xMgQeiEfzDfy6nosFrKmnaXDaHUdSllcoXUxyfuUjl+J0VvieRJPh+H4vs5MrHRNCGlQaf6aW96E&#10;SIzqtCzxA9TX9k1bl8X2s57xdRincDKeGHKEj/nf0v8AdOZDJXm881Hzz5ittcuddeV77RXLzCJj&#10;8EFrM6JGGBAFJFovp8Vlfj+84thHq/kyiNbTXT3FvJACizPzBdfgVgGFfhAaR5K8+X+T8OZP5uGW&#10;+KO978uL/eplGMmU+VvzMt9Tiju4NPWD07x4JJUiYcLcoHPxR8xymlKRQxDly4fF8aK2QLWPI93B&#10;FNNZzLdRwIHmYAxin2SY2c0deQbv9n+bMLVaGpXDk6/LpOoZ5pXmy1u1tVu4W0+6vJGjt7SZkaWo&#10;X1AJFjLek/pUZkf7DfB9rjyickZWgdTTx75rZQLhEGPNPcRkh3JGxHRh12yBpsEnYxJZYfsGimvj&#10;xP0dsgYs4ydglJIZtj8EnXj4/I5G6ZEux3xoaHcZMFa7nY4iNhXv2w2xJ73YGlluIWJZPVg70+0v&#10;0d8zcGnhlFXwz6OPMSBscnZlEMy+pC1Sew/iO2U5tPPEakGePMJOxwkZKhvvzFq2wEuwO9iCOdsw&#10;U/77P2Sf+Nfo/wCBywS72VDo7EA5V+EilGH7J/WD+1lgLXKDsVrXrv4YRLdpo27B+l6zqGl3ImtJ&#10;BSu8TAFGHSjKdiN8ux5pRvhNMYkxPFE1JSubaG5iMUy1U9wSrA+KspDKfdTkotNb0vXYUtbiVdKu&#10;FfmnD1BE5ZuTVIb4KsFb+X4c3ml7WAH7wmX+ldjh1+3DmPEP53p/46gXgurBjLFG9/GQAysyesqq&#10;KKFJVfUAq3239T4v28kegXmsaRfNHZozrIwH7yX1YXqxVipIJVfjXhuzcVzY5MWLUQ9VV9X9L/YN&#10;v5fHL1Qr/NSDzboGgeY9GL6o7wGBDLHPGhiuoQFVyGBqOVEKv8PH+XhIithwmsT3t0tusqt6P9+U&#10;alXG5A8cpjp4448Q3j/s3GkCJbeopO3lfS9Ksp7825Vrp/8ARkkQFYoiFC1oB6ew5NU4b2t9axOx&#10;mTgWUIAw3Jben4Zi6mBlQ6N0hW9MQ1jy/rlxbxHTrlbgrK8xkU1WNUPESR7hQU5t/k/F/Nid3pUM&#10;8Uc+n0S5BBYkUqag/b612pmODKMqlvj/AB/moOTiFIrRvPF3p013ZeZjytFaT02DKXSJeSL+4APJ&#10;CpDlv+JZHdQM8l6o1AGOXhw+sq1Kxo3FWkQL6YHxHi2MNBEg8H0+/wDHCxjE9Xouk3cCWry6VIJr&#10;cMG+rUqfVZDI6Ruzc2kJ+J1bAt3aRwzKsFWh+0rzgULNVXVevZ9q/Fw/1s1gwZN+IcmGTFW4Ti1v&#10;VniBkKtNX4kiNSq1JQt0/k/1eWBorJAGliiM0yfCtAU+wQNgQC3w5Ect9nCoA11RLTDlRmVE2J79&#10;QeprQb4rBG7Ryu8fElWqjrx5VBA5Dou5+1/k/tYJCmJiQtZ1JCo1aEbq1aUoSB47dsZGLy2mj+rq&#10;wcuHWB3ZV+Goqj/DUAfsPhiaO6ZR32WTpbXEDrMVdacGdVVmAamzLRvY4pLdxTzTi9YRyoFVmbbj&#10;vur0ryA/ZH82IqtubMkXUuTo4DBHCLRR6ABJQd9vhK+BOApFDBSCJY1Y1cMSgWtfgYCvIFfs4erX&#10;KHciVYkdOLEDY05V9xg17i0A3BlSNQisyhbmjE141qXBpTITvk1C7Q8cUoYsQEkcliFZmiPEChIN&#10;OB7/AA4EW2miiEsbpIFWs3Dc/aJ4upr3p2yXDwtkTuaVhKjuyOrKeVErtX4a1Uj55aS20hjWV1Kq&#10;DyjYtwPWh5UrGxc/YGIKCXMkqhuNQSQQwAqOgIp328cuf1PVJZzNxqS44iVaANUAbOg5EUGQ4WRG&#10;1txmigBeA7Dfj1I9qHK+sTwycC4ZF+2Qu3UU9VTvz6/YwiO6OtuKK61oQd+JB6f6p/rlIYvUWRE9&#10;N1BCICSooP8AdbnY9On2/iyXCgGy6jBeLHmO7U3PzAy4rn94A9XLngXUUeg3PqV+ZyNk7JHe2Y6C&#10;q7U6A7j6MSmURMZon4cwCnEUSnwmjKK8d8lDnTK7LY3HFhWnWvX78cbxpjJ9YUwysVVIzQLtUkh9&#10;vxOExvYsTKS1UEYHDdRUk9T92BZOcf7qT94qsKEmtwoJG60+2P8AWx8mPFa+n7S9SOn7J/XTBMCU&#10;UzsdlcozoCxAFRWRK/Dy+1hkTyVYZBy4UPKlQDsD/qmmJGON2iFeZb4oFFeJFdmDkHj/AKhxHNTR&#10;K/lQEnoPteP3DFHMxuPilLwKu7/tBmAqDUU/4EZMJIWoKJQKFNenagxOG0YKl0hPqKQAxWsZop2d&#10;W3A5HrTAQQLigSuTnZWJibao3oSD17EYrbyyyF4pFSFVRiIiSFcigrG1Khi2y4igPNPDu1J8NCOT&#10;EkCq02Hv7YoWueLrIzyF/h4GhlULWvxfZZRTtj5KRS1RGAGQBV+1UCikt4jxNcTl/vEkiKPEZGMg&#10;oQRQbAoD175ZDYqd9ly8uNGBDBR03H0E4y5ktZoFMyqZKFYzVuRbf7DDoOP7ByJNrEdHKjq+xPEm&#10;tBSn09+uIxm5V1FDIgJJZP7wVG/NTswycJMSvcKRvTtQHp7Yvby25hmkSnqSVSOQD92oqNyCPhO1&#10;OmSOXl5MQADanJHIzpvSNfiYAkMSBsPcYGkDsojmQcTsORCgKTyBXpx2xlueIsyVRQu/Hx371PTf&#10;AqwtGzshZVjHxEABwCCBWteS0H7OO/MtZFLqjYeP8MaiRXEnAosRYkB68VA6kt/JgidkSlbieIrQ&#10;mnbvi8l1GQrzxksD8My7FVFePE/8a4sgdt2uNOn0jxwKUkEhbk0m9CYqcx/MGHf55KBYldlXVrE5&#10;PH9yXoQOX7tmI6En7P04OIpuxu10HjTGevb09K5QCgKgmtNujKff4uuO1ebGiOTeB54WqzLIHUNQ&#10;UG4p+umRRsXYkFiqqkfCdiQPn2OG1dj35nikxL8d0YU5AexHhkSyunYoruULpymjWhZgNxv+0tPH&#10;GhSRtsHYvHbQekl2jrEWLKIQS1TT8Mrlsyp1d6U+nFLXnOX+sELJ+ywANOFen348hS2L3di1uJY1&#10;eeN24A1X4enUg1wS3ASBbRp0PfLjVpIpCJVt9+SI1PiJ7jf4TTwyymLiaEbVr1OVIIBwWUgvSjMt&#10;BIR+zt+10GRkb5ILe++JySTRNyZ1ljdmHX4elTyH7PTACkuzTRH0A3PdlDcTuaHcAUr4DJUgHZ2X&#10;BcXsRdByE6sONRRx8z+0MgQmmiFYb7g/dg/65belT6uOdOHqbfapXnw/mxtFlb6b8vtmla0oPur4&#10;Z//QkBsLmG4CxsQq93qDTbc9j7CmYxzCYs83rhK3pS6vpz2TGZFrIKKsJBUMK/AOIDqo+Fnfl8f2&#10;eWHcEjgKGHIgfLMOcUFik8cEhldZOMZb4VArTtU7bbfzfDgslTRiaUyiIa0suFerRx13JIUCp67E&#10;9etMxiilryoR2yzjlHkt0hU5xSqFZkcE8gNhtTrSnTvhRqenz29Zben+UfAe2ZemzjIQCyErDKdJ&#10;1K2kBivy3pk/uolNQTvswp9k/a+0vJ/2sS0q9a6VkbZ02kY7io3I222y3V6fgFtlUFXVrBNMuY5E&#10;3t5RztoxVGKE8QxLAOFb9n7bccNRfrHcejJvyHwn6fpzWHDxRsMatArpr/Vmu4lCRqxV3YhTSnLY&#10;bfy4LZ0KChAB3DbdDlEYm2KFZmVnMlW4kBkqW6Up0+1v4YEe3m9QNGe/xA9xmYMg4aTYpDi5gZZP&#10;rKlwVPp8fhKMD1325N8SktlSXsVClN1ND4DK4YTKSQmgtrq3tEnVlZnQsvQsQCK1r/xr/scinmWz&#10;jeKaVquDvxUE79gSoZj1451HZuaUB19KTyZJ5K1yl3BbRBIHUEEuyjZQebKjFFVRw5lqKrfz/FkQ&#10;vne1mjjBaJFYc1jaic1KsSS3OY8Fkp8TRx8/tJnSacyJvavi0ykb9zPdNWO+Q3Ab6w5RjE06gkxS&#10;lgvExhIaM0Vfg9R2iVW9T4kwFLqEkcaSICbkxr6AQlyOW3KgVS9B9nhH9rLcOKUdyfTH1S/EWiV8&#10;Vdf9ymItAUZZCvo8mNyT8IoNzTdqVP2uTfZwRJLFY6csE/KWccYgkxAAFOIpFGFT4VKh+X2P5sTD&#10;jmSAeH8fzm0kAAD/ADpfV/ukJFbtdahHcW0qx2xVpOcCBi9SCQ0r1PAt8Senw5/6mJQJDGJLO3li&#10;l+sENe3KgoAGQsyKVVvsUP2JOfxNmRKwb/h/m36f87gbDQHCPpiquJZqXdzFLEbdmFtbhz8RVyiO&#10;QGXl6gKtxlXinw/tYInjgkuRAkLSzzBBLK7FWSP4uVTUsjcf2F+NeX+VmNCV3OfqgPp/47swHq2H&#10;+dxf71Thll+r/WGkCwRl+KRrs8hK8CvwqGRWr8f2G+1lTNBCf0fGvIR8YzDGihWZXBY8ZAeIaQ/z&#10;fY4/Hjc5DjP+z/45xLPIJbDk1aiS4tk1GVinMtOjFmBRGQqq0jI5Uj+0Cr/vf2f2sdaW4ELyTJHF&#10;bRov74gM7y1KhE/3VWOMcPtt8X7OU6nMD6TzI/rRUd55fwrbq+b63HbwO8tzMSVt0PFY4woLPMP7&#10;0KznlWi/y4DvZori6eA8t2PLiqrGAfib4yAzvIX+Ih/2f9bHHpuGN00X/mx/H81GWNu8EKsvwxhA&#10;OJLVqKKOKj4URVXYcf8AgcoTIi249Vo7eGixKDNV2J4vUD4EQ/FxZv8AmnIxjxWI/UV4uI0Nz/C4&#10;wFpJmMIknmJDSFY6RqBWOtfjfjRf5vjbKhULKTKI5UNXSEAsnqlmqd0jr9hlWo/37+z8eW8forub&#10;ARS4s0qBQXgYfCzFl5caUpsX/mVvhK/sf6ua5M13dRs0LPJIx4RhvVZVox5qDx9Lj8SpxK8V/wAv&#10;JYCR6i03cv8AdKdrHa6fauplVY4ypeVh6YLGijk37bNReTNyZ2b/AGOLCe1kuja+jBbh39KnNmmk&#10;LDd6h0VuLMqn4/2+XPLeCV3KVn/YsoeqVX/xKHliv4YHuPrM1y3ptOisiRxLwFVj4iKSVee/SOR1&#10;4/zceamryo05tLcwxxM3CZZCvINE1dwG6Bzy/bT4uWV6bAT65fV+P6SZeo+5boaNJaRX1zzkn4ma&#10;JkVqNHKvw05Ih5enxUjhG/7OMguYo4IweDLEUt3eQ8pZHKqamQUirGrfvCnqcP8Afn2sfDPEe6X4&#10;9f4komAVThKZ5V9SUFlaZIlX4I1Gwqn943Nlbj9n1Pj4r8GKxvEtqbu+gWRZ7iSeFOZklml48UJV&#10;No0jC/AXMnwort+1lO4NQP8AWj/D/wAd/wA1maxgbbj+H/fyQbwyC7Njp00kL28cEUsgjCRRR8g7&#10;buvGV5fst6XD7TfEsipxUht7i+la7d5Gnlk5CJFrEBx3bfjxUUbj8SfFI/8AkZETGL08hH/O+phG&#10;BJVJJrXSEis0CJaQxcPVlf8AeFuShUFAzu7ftbP9hcW8w6rDY2S2EFRVT68kQcqvTeiiRdz7fzZi&#10;6fSeLlM57xj9HEuY3QHJC+XdOmu7yTVbkH4nrbiVUMhWjCnIqjqqhqU+18C/sfDhJb20RRYncUDK&#10;PqkdXdFFD8SduXJUNfs+p8T/AG83syIi4jdeED3p/PcsvIxpRgp4zuVVGP8ArdfFvs/sf6mHcF1H&#10;BykQKFgJIcbsW5ElObALybbkqH4Pi5fs5q8vq6mz/pfx/WX1BI7uza9VractI1yhjkiO0fBl48/T&#10;UklBxbi0q8pPg4/t4UPNOWuZ/wB288xY84yzl3NAoAWN+EXHj0Px/D9lVbNhAihEDf8A3LHom8UK&#10;RJbQxqy20KLQSCnEDb4izhjJ9Dcfi5fFxw10OyimgMhREc8uXAcmSNl5fFIBsyqEReDL/MuYmtzA&#10;yoXx/wC++bbtOO+6UeYtTktpUVuTK3AKGcJ6kokCKkcdfiB5M8hZW/YX/VDy3Gmrc28hi4hgDZRh&#10;QzIq1DuWQOsZkFG6vJ/l/wAsoYpTF78X49P/AEi1WO7f/coi0ttUe2mjmfnc/F9ab4jGXcBliUv6&#10;bSpETwQ0hiZftR8sU8vMnqGV4vSYgyRweo4RXALqvwgNT0l6s3xccp1hlwCIFn+b9TOMtv8AeqXm&#10;dLj6hDbC4Lc2WG4uRFE8vptSNpAHBjLeqw+xE3Hn/d8cKNZ1aRru3t4AshlZmjQ8QSGkq0lPiYc6&#10;lgxXk2ZOj0YEQT+P98wMyZUPem2mWMUEUjcfTdgnMAmihECqgOwoijovw8sFwGex02G9ltohceor&#10;gSxg0YE8mEhAkklIA6/7s/1MMfVPhB9I/huSMkzGO3+agp4rXUb2fT1nYR+mUmSCdq8WC8VaNfgj&#10;FPD4+H/GXExBdXXOAywPqtxItxeMzNFxaM7qvIDk1FFfs8P2su4o4wJH6I/7phjiOX1fzv6yoJ7W&#10;wghkjikj0q2jEFrHAnrK6MFCsBHybgo+Ff5/+ByU6Ro0NpcSI5ijtrnkBAwjVFjiQhCoQvyPH4JG&#10;cq2anW64yh6L9H8z/jzm+mMd2Fa75huLrTla0jmlvrP0iJ4frAJlnkUyI3NYpEqfigRBJFyRUf08&#10;AXOpW7etFBFHBZWSGCLkOKcGCq3xGi8zXiquy/8AC4NJprqUt8mT+ff4/wB64PEZgk807sNHuIIr&#10;d7+6ludSvpI7i5ZeFeUXKSNeKVpErDlyXn8XJU4814x8zSXMfqSSTNdrWVJGV1VYxvwTkSIuafAq&#10;hfsr6rfFw5dEIRhHYREf9m3RjEDYbskhtobST07a3iSCWplZSObSVAqwoOf+U5fl/wASw9tVuYbN&#10;T9ieR+SpGXagRCpl+2rF/wBkLXjx+3mHkmJzqNkcv4lySvkkeofV7zVHjZFe0gh9OaaUIObSurC3&#10;IaN19KgWR3+36nBY/wBpcKbtJJJbWwhYR2qcy8zulHkT4uaiVm/bakP7z4+fP95l2OAAM69X8CBA&#10;fBMbWRYo5NTnSR5pePCJIpGaOOTioVgiBi1EVpvg/dYa2WkoF58xHBE3wyoYpJKdeYdB1fnUUZuX&#10;H/JzF1GoA95/rf7j6W0gUDSW6hr4dUjigae7uoqpbTrPBEzMGHB0lFaL6fGXnGnDmv8Av1VxWJ1h&#10;hjmaM21utRBCKhmJPwKSvLif2mP8uY3AJCv0/iKBtuR/VanEkzvZo4vb2Xj9alYIUjQAiSQRtx5I&#10;aemi/HyfivLjG+A7iSZeN3JX1Z2DxCrgoCAC68/i+yG9Hl+0zyccy8d/SOQaZSMdj1RVhDbuh06B&#10;uUFovpXTssREjitY2EYWPlyKtcemOK/BGv7XDQiGxgBJH1qYAgAAsoJqWABFT8Pwb8nyFcctvpH8&#10;TX5BfO0+o3TRqKWdsT6hNVSRuNBGSQfho372i8U+x8fx4y+IFutmsxjllBWCGEVZWZfikNT8Z2an&#10;x/b+HLhEE8Q6f6X7mUgJEAL7ZAbmS5WLlRaS3MxopVSSka0+wBUV/d/Y+LFtDsre1vZ5maUiWYzJ&#10;bPyIM6kMGqVYPzKPykR2/wBlyyGtzy4PRy/i/h9DkCgKiPtS7zJJNd6V9TsY4o1kiEFzPQKEtpUK&#10;OoHKNo2jEiMsUqry/wAj7ayKFlWZ471Stu7H628UgVFViQEGy/ET9rj+1nPShLw7gbl/k+JqiAN/&#10;4WI3JWVLW504obxB/uLt7mB3uJpIgOcpIY/u1QcoS3P91y+H+74x671S3v1SwtpJFuY7itrbRyBh&#10;yjBCh+fIqOJ+L93/AHit9njzzd49NKHrnw1Q4p/x/wC5bLMt6ZTZ6HJpd02rXf1WRWtWGq6i8axS&#10;NG/7xgvpr8YDhgitL+6iZf718kttHBoeiwXV9IZXVebxqGajMvJwQfi3PJ1+H4fscc5LtTtKWbOc&#10;eM7fwTl6GnNmEPNIY7V/NesXskESxWQka3lc8HaRYpCInRkqiin7sqjtzi+N/j+xzvzpeNqdyZ7m&#10;doLdatZWSJTm5XjNtxJ4nlxRuP8AeM/7WbnsLTGML38SX1fzpfzf9i4kZVv9U3oOkWdrYxraWq8v&#10;RASR6k0G/AVNRXjT4a/CnD9nhku/L/T7h7JrvVEEr3Mq3CPX1AjAFVNSKqQnHf7WZ/aupIjwx2P8&#10;TuMY4YcO39J5t+cWvSW5g03R7lLe5WCeO5tKMjSRyGOioFFJK0b4P2/i44e2Gg6Z693LYonOU8mV&#10;WZVlYkseZ6H4y3QftZpNTrDCPUfzvxD/ADnWZ5DfhHCWJ6v518zwWmiWmrK8DurGS7aKEy2cYqOU&#10;UdA4ZIWTkZJOfwo382SfRxfMxhvYy8afChYVB2U/cCSo/wBXOY1ZgZHg5MsUOEWebGtebQdOs7fV&#10;tJnjg1aZ+LWyni8cQeVA3FVAMkixpJKw4f3nwr9nDiKMpWQgUHxU6e+YeSQIps3JYda/Xrm5jZKu&#10;zFQhrvXbIprut3Ukr0ZktFNAyftior/sf8rNxodJjoXuXOx4wA9g8m+Uba0iUyCFtaNS8DkH6u1G&#10;4MKL/eNx5enx/Y/vPiwFp3mK59UWN5ELmGQhJwRyARuXJuZHxDoONfs5kZ+zxzj6Ze9nKHVMvMfk&#10;uxNqNa0yc2EtuGuouKBZJJIuBiiWNSHST7fxqGbn/l4cSaDpV/GLvSQHVCOMShAvKIkAKwBIKnlX&#10;4s1sdXkxS4c+4QMnQpJB5v1u1l/RV8Jra8lVlnu7r1+apcDk7+kWMcnIcOFVVeP82FsOo6jZXIW9&#10;jERU8S/qChr+1Jypt9gKyln5Nw45myxwyi4JI6pjfeXNDubKQac73MEp5RwLCeaEMxMdqI1+FgTK&#10;ZI3VYeC+t6ifFhhp2tk3m5dIHFEjZg6tWg5igY8dqg8v9Zcws2jFf0ggxsWgdZ8vSjRRRILi4Rm9&#10;aZYjC8QWp9NwWRPV+MJ6fpNx/wB1yfZwZf6NpOqRNLA6x3bcSJYwPjCGqhj4Bsx8OqzYjv8A3f8A&#10;EgTIQml+ZNT0GeGxvIJJaM6xWc5KhfVQLI6FjxRvTZlHJOPxfHiNpaXkkItdat0eRH/0SRSZB8IF&#10;GJKqFbr8OXyzRB4sR4R/GsjXJS1i7tLe6ub/AMsXM0ayw+lfWsnGF1SR6lUozM8Y+EOV+Ff9lhH5&#10;g8q3MN3NLbxetHP8cimRlowpQUH2l6s3xry/a5Zn6HtCMoUe9nAghmHlrzzZvbWtjfTtYvaIFilj&#10;hWRTHQ7VFfTeg4VaL4E+xxyPcLN7P6tJJSS6YPwCt6aKD9nkB2+Hq3xIv+Rm1uRlxjk2Uy4yanHq&#10;ZuBbPJBYxsiyl19aZwAOZUsE+Mlwo4/C7c/h9X4WPcxwSn6uSbirKvpoQvFidyaeA8PtfDl2OMiN&#10;+v8AsVIvZWNg97EsV9DG1l+7dxNJzb1IgrLRSSNnqw+L+R+P2st7dCkS/u2iLNyCqwjYofhAUMzc&#10;ftmn8r5Wd/gx5rLe5ueVxzEscohi4lmjM6+ov7xmYosYf+7Van7cX7Kcceixm5U/F6bMJEtyoiQS&#10;Mqqo5txb4VPKi/tZG7hbKRHNSuTLHZMQwEka+lLeBvrMr28ZeR29FFeP9468Kt9qN/to/wBl9rai&#10;W1uppF9CF5qyOAA0hQkOFFT0dSq7M7f5OQySIIF2EC65qNzqqxajZ21uRcX0MDpFECzrCsnEwvK3&#10;pqV9SJkeSrRxJx/3ZxTknBFbG99eYelK8BT04oytEkVFq8jpVJDxUcfh/d/8KZmVUEEDmuuTcvZr&#10;BbL9YijuTMlxcur8pYpDJ8MUci+pFGS9Cz/3y/D+w+PuTCW4kAvC6mR35FufIuaHjseDKv8Ak/3e&#10;MBZtdyu01Loxu4JMFwr/AFaOMKE9IxLGtVLlSnqJI/7Syf33L48DyagBpvCW39SWdeR9SqSKZCQo&#10;KkD7JbiQePx/Bl0Y3L6k8RHIoiHTGfVY7q1vTb2kBCpEgV4pFjCFiWO/Jwnwlef7tWf9p1wHa38c&#10;oLRy+mqLIbl0RFlrQxjiqo/8yqv83H7f8108QHIoNovUNOkRAjRmZ3mjFrEzu8ezLKxdnkTnxMTy&#10;f5P++5MXVZJIYbG4le3W9ULPCrqFIYhzyPEsQDy5f3P2srN1YTIDryQ1/DaerLrCWkd5NpBea3YR&#10;vJLzWIxssW6/Gy8VWnr/AGf5sFm7glu3s0X05rb04YZY4PWAEhSWVWZXdVV4n9Nvi/ysgcR4eP8A&#10;n/Xza/q3r/cpN9Vuvqaao0sk1tdXEl1d2tzIts5+rxmKH00kggkLpPEtzFURP6jL/KmDFOn3s0Oo&#10;zTTPCsi26WCpwSElaRq6P8ce4Pw/5S/BlEBkxDhiIR/penil/vk8kE8+q6baT6HYCJbqa1k1CTV5&#10;mDS3CLIGuJkkREimk9OSLjyVF+3ykb4sQsfMNxbSPaMLeSBpWj4rzkkeTiWpWhA4hf3rt8PPlmZP&#10;TQyR4jYn7/2tM8YPVrXfIWn6jLaaxFcXtveRwr9XcrBFbQxCTiOUZCv8QkcQRo3L0/gyRaXcH0Dd&#10;WarNrVEEqNRQvqKAwUkUKEL2zSarTTAqY/c/V+P5rhywV5ML8wRwRatb6XrEraP5V53Zs5ISsqT+&#10;jKzRmWIhj63Kb40ZEZWdV+LDSZobmNo5whvUjAmYoKVK0JoBT4vizFxTlj5GXh3/AAuMRIbBiMGm&#10;32n6jBeaYwg0y+nkls7MTGvwSjiIyfieSECM8nX9lef7eRvUrG+tITDbXDQidXM7ookaQilAR4n4&#10;t1dc3+mlHLPimDIxHp/FxRGcgzvyx5o0LX3+s39nBOumyW4tLad2t4bYVbkyuwVGjjpEODpJ/lf5&#10;TbO8kWU2N3a+iY+X1WdSSpole4BWnh9nKs8CDxwP8X0shmkOfJH3+mWdzbSa7pl9He2t4sR1OzKR&#10;iX05JdmYJVJfVJk+KQepxb4WX4sMdI1W3u9IjsrgjkqFJA37xgo2JIYnap75j6jTGGfijvxV6OLg&#10;9X+6cjFqInkUh82eWrzR/MkmqWytHFHcieyuEThCXlZmES+mFCvQfaThx+0uR+XT41MBhiF/HHFJ&#10;FFcgqF4Iy8ORbgOfw/DGq/a/yc22LICBf7uf8Uf+PR4/905Qle4Z1a65JzuY7i6bR7maaCe8sSnO&#10;USuhaf00jEknovzVZLqT4Y0ReK+p8SxifyzHrPOeWV0naNY7QhCABGF5Bq8zIYwD+38Xx/F8KZLX&#10;aHHMAiPDL+dv6mEsEMnNl0usppLJDGqNAsrNen1EZ1NwWMVFqgT1ZT/L/sPjZ0iWteWNT0orLNEx&#10;hk+xKPsg1I4tQ/A+3QnOa1GjnDps4GbSygPTyTbTtb0vUWlSzuElkhIEiA7gEBlYA05IysCrj4Ww&#10;mddwtOJ608cwzEBxOIckdiMkRU7AD26jBTbGdc3YrFdug4yAyL2U/a+g/tZXTZEuxZSkg9SM8vEH&#10;Yj2p1GG1u3Y5W+Kh2OSQY17nYjNZKzerAxik/nXv8xmywa8kVkHiQ/pfw/1f4mmeKMtxzdlCUVCT&#10;L6b0pyP2DTwP8Mx54AblA3H/AGf4/wA6TETlHabst4nTdDUZjU3g9zsafSmXhMoIr3wURuzDsDyW&#10;s0SkxVlj6kH7YHsf2v8AP7WES33QY27GRyq1GVjt1H9csBaOB2KktvRuNO4wiVNdd7sPNC83ajpK&#10;/Vm/f2bNy9Fv2Sf2kI3VsysOqMDbLFknjNxPCg7zSrW6kEzLwuVXgsy05ca14t/Mlf2WyTaHeWjy&#10;pPodwXuVCctPm4qQu/PgVChuOxXj8X+TnR4e1McvTIcI/H812WHUYp7EcM0DqcRntJLXV41+qScg&#10;1zCCVC1AXmrcuFatyrzj/mdclUetIJFN3GpJYK8UjAupVSSBUb9ctOkExQ/i97kZcff9TGbzylO1&#10;uV0m5NpKIyYri3jAhk5svEsqt4Ior+z/ALLDO11AOFaFVMAJZVDfExIJC0+muYuXSSh0cGceEsX1&#10;ry2FMovLmVdRljWJp2iHoxKHUNKGULTYFOPL/IxaZYbh1WZ04VUqrJShSh5A+xysekXEWfx5tglS&#10;D0/9I6bbzGG2mE4ErPMk4k5+tI6iNkA5FnjVeTD7P/PLCW80kPcPNaj1ovVLyRipDMx+IsnLi32f&#10;8njy/myePJjkOHJtaY5Qdma6Vr6wWcVvqLfUpzbhIZnoioiovAK7LyX7fRvU5Mn8mFiW7s0UDOi3&#10;EpMjwys3BYlcmivQBBT9l1zC1GiIsxGzTPECd+afnVhDHNOUkltoSIhPAnqO8jIoq0a/E55bco/+&#10;I8uK9y9EdSH9RKqJOlDVTuKfZ6Hb9n/gc09G92mcCNijrb024mMpwY149ajcVBr1/wA/8rA7GSNV&#10;jnKyIQJASOYJ267gozM3+Tkh6g4xia2VgqFiyVRx8HXj/AhuIGF85dpB6yH4FBDk1ZCWBYqwUg7f&#10;FkoY+5jK+quKU+Gm53oOu1NwcFLc+kTGruIOR5yRrx5qWpSZOw5E8uP7WV2eqRI9FF7eOQI7orSL&#10;vEGo3FqHdGI+1TKuba3lt1fkPVk/ugp5LVh+w5+yF/4syyUt6bJVToJJlPEgsij43bZ9u5UCjcv8&#10;jGQy3ELgOGEkaMz3SsofkFNC4AHLrufs5KwWiqXSRRuhAoY3IBjcVUjYUHhjZZ4fSZy6qkhHG4jq&#10;0RBPKhA6fG32m/1she+7OMu9coIIoCafsN9rwrXp0xN5pQiQyJzVE5RuSCtevKNj0HJuRxO24Yml&#10;yJGWZ1orMfjoKEmgHxe9BirQROg9PlUgF7laNNsCzM8YFHHxKtRgMvUyjupgyIDUqCdljJonYKA1&#10;NunhiUts6RsrkxyMxUMpLwkdAHAHwNWj/wA2Mp7p5L0kDsCu4HYijfMV6jFI+KypDcM1FrHyNKAn&#10;+Rh9tAP2SclGWzUQQ0wYqXiAqfiCmor33H7JPjTKVlQn6qyqFQc56cATWlJI92+Kvw0+1gjE8y22&#10;5qHiso3Y7L136/Cdsp7eK4kHQF9hG1Cjud+QNTxOx/5qycLthI9Wy5jUk7qvUj7QHy75T2pSM2zp&#10;6luqkOHYVHGrUVlqT9qnFT+3krBQN1qsjH1FqGJ2IBFa0FSDTw642O3Etw7QmrKP74ACepoSWBon&#10;Gta5XMbbMl3Mqo5gDtQbr9BpXHRXiem4dYo5HBRZRur0qCGT9jkD8RA+zk+LoxlsVj271HxtIgYN&#10;wYgU3BFDSp402rjrkzJRVCuFFA4FFHRaxMtQeleLnCZWsRTcPFhy3BO7K32vkwOXbCF5JJeXxgGn&#10;Knqb06rXp/xLDxbbc2LclfhQjY9aV4/f2xN1tLif0g4VN+RIPAuBUAA/EP5uWW4og814mmaaOPlx&#10;Mhr0qOXHv7ZnimtZogCJLeMFUDEKxDblqj50VRkYSAFJ5hsESKxHwuaciN9x23xrTWv1hWt2ZJVL&#10;EyFKTUaleaDqCerfDjEk79FOzSpIYuMiqSQKqD8G3gSK4oxjRQ88pVpKsZAoZCaCnJduL7ZOUonZ&#10;nx7fj/ZLQJAwEagqo48WJVhQ9jvyGIMlzA/OYmpo0VDyArXZGFByp+zlVjkGJHcrK6SAgb02YEUP&#10;0g4m0bzI/p/CKrykUbmh3Ein+GFg3UAiv0D+mU7EVjn4KvVVpzTdacg3VTlsStO4gnkK16E9Dsem&#10;KQ2qPA8kMio8J/c2832qKAvNTvVuVW/lyeQD0+bOIBUWlkWVYmRnRh8Uy04g7niR8sBPbyG44uvG&#10;WSnFjQNv1ZgNiD/NkIwO4Rw7q4ZeNQageGNEMtvyilDG2ZyGYfEpPcBeikYxgALLGUCHclJ2pypX&#10;6Dl/VLSZucMjxTljxL/CSgP7LH7e+++VzkAEGq35uBfluBxoNx1r8sQlYOSsz8JGJ5SBftdh6gPT&#10;4RQbZK0FcBTpiRkmt4xbOiyQKSSWJaNiw/ZI+yaYN0ixyaoDv0PjibW5iHO3PFBRijmrfJD3+jGw&#10;tCTeKwNaXiunHhJWnqsaUAFW+HwAyQCKcajf8MzWVwYGlQeswZqyBlA4r88TFnGFtchXGBog7tau&#10;yKKgU2LcfEkfhlJq90FvFCqOnOVViYkL6q0Kmn+/FHxD6MBKg2XYqJY4wFnJ9M/ZZaFTXb4SMAUO&#10;xcmZYi4mZoh8KIAOXSlaYbS1tXpvjmiSbg0cgU1PPb4iBsAQd/w44YmrtFu3xOSJI5BC/EMhV9ya&#10;b70rTxGMZbIItvFICkkQ9EAAM3qSgAtQbnanx4+9A2aOx/hiYinZo442RKkMUXdC3Va/yUOEELLk&#10;49CfDFJ4pmqbg8ioHwqRuemzA7+OHZO7gRTbAvoz+qJat6PTnvXIUybz/9HoVzbrccS1fgNduu2a&#10;SE+APUjZN9PvHilkWDiGmWjKQAKH+YU+eJAenUP0PQ/wph4zJlaMe2jJQw0VlIDrtQnxLA039lxF&#10;7pVAApw61rQ/cMyIYlAtSFq8skisG+sD4VDAFCeu7tt0zW81KFWLJ13rUV+eTnCxyUhDajbPyZJi&#10;lvPSlY+ARuO5B4hqU+1y/a+zgj1PU+FV5CvxEn/brlJjwlAQ0UASzMk8hVyv7tEHIGgqA32eFT9r&#10;f/Y5V1pnK1+E8QTRqf2fx5ZH8xc6KRPdE6DqrW0v1l4/Vda+n4jrTcg033+Fo2/y8KtRtJry1dEA&#10;SbiQppvxpsOn05maXJGE9+TO6ZHZ6lb6Xe20zs09mrK0o51Cychzf7X8p4fzYD0fVb6KU2d+QCrc&#10;UpX7PSoJFPHNhrNHCQ8TGzoEInzBomjXln+kdM5/V5Yy8jfD8L7ybpVX6FftDl8X82SeGRXQry5m&#10;nXrtmgyxo8qaiGGRxSRSc3I23rUbEUPT54Gvbb1YW4hQFIIb3zJ0+QCQtlEq9pfywSPKOUwKsrxi&#10;rEIR0HHoW/4XI7qYFpbq0afWJpGoBSpFTUnxPy5ZvtJLxMlS9Mf4fx/EmZDKdFDaldGN5hp9tBDW&#10;8ox2onFIw1AkYpydpDHyZ2+w3LIzdaURaNc2sjQMFX/R4yy8qEn9rgnxc3aSn2mX7WbuGWPHwEGv&#10;4Z+lpzRHRm9trKjVUs7mL6xE0knK4k4PxJrX4UEhULSJIeTR/BJ8f7OAtO9NrxLi6Jnu/wB3Iy/v&#10;YQke4DMrBSy/tRqo/ef8BmZmn6PSeEfxS+vj/wB2yuMb2v8Apo3VHlfTri106kFsBJF6v7uUyS1o&#10;0SfEwVi3KOWSX+7/AOCZAFxLawmSWCzku53UwxmRHaEKAfSYKNpHb/iz/Xy+MJEbmMPnH0/5v/HW&#10;uIPIV6kb6OoTvHHLdLZwrwnkWF19aQj+9jfkGEcfKm8Tcv8ALwzuLW6iZLrUriVriQGO3gjNuRQA&#10;04IQBypyZPi/4j8WEc0Jk44G6+r6vx/smWQ8N/xS/H49KXQXFsVnt9FRBCjepcSzi4SshJLcpTyY&#10;709Tb4f9l8BOxubkyxWtInPBpbn95JIObPVIuXuoaSSONeXJvi+HMwTEY+r+H+FrhG6/mpr6Swuk&#10;k7v6caFUt19NITxp8bUG3XjGkkvHjx+H1MM1s4orkyhWW2hUktUutQoHwg0Z3BHVf2swp6jiFR+m&#10;/pipEb/ooaS9kktVh51upm+BKcSfi5Ucj1FjRlNPj+Lh/M2FupXI9VI7FWPOSSOCNBUKfhZl2rwq&#10;/wBs/F8P/AZk6PHxbkRDWPUbARljAViD3QQ3ASNppa05ceSqWailqLuvJftYvDFbwSQzMZjcRE3E&#10;0zABGcpw4oV+H6FRG+H4v2VyM5y3/m/536mRNGv5qlJ9YmWe3ZYmgekMaKxZuFTUyKwB6f5T471m&#10;kRatW6bmhVuHpKaFeJkcU3IHrbxty4rlIEtwOnvUbCwsaIRFpOIFtFwYNEJGkYVqfgj+IgV/c/DJ&#10;x+J/2sBlo0umYfDK/KlFIkap78S/2vUbnwbLQPRxV/WYGWyOVC1siyIoAClhUMild/hqq14FRx5K&#10;uDLUqsbWIkZJeJaaprxXiaAq7BuR/ab4/t5HIJbH+FgI7bckHdVaSO7EayoGVIadTVxVuaq3w7VU&#10;fDy4LjILmKOaxn9MR3DgO0UKs0cUThv3bI3w804fyxfD+02ZlCV0Nv4fxH+FuhMAkR2WejdTxXtv&#10;SUQIvoxmZxE8siqreokkXxLG/Pdjybn+wnH4xUX1i6fknKGFmLG4KgOUZlcAepIF+M1VN3+FfhXE&#10;zjCh/F/R4mAAHXZQuZoLC3RSVluBwVbVS8iqyj03P7mJ5OKcgzv6aceX7xkXEbT6k0rRNHClnbgi&#10;XnJykeRSp9MuGp8VF5/Y+JF5LlGWc4x68Uvx6mUJ0L/0sf5ytefXRAssUksl3MRHG0aUSMNt6nAq&#10;zcV3+1z+Fv8AZYIiml1LVDdqDJI/JUQVWMKfg2ZTStF5f9dZXXg4zGUtv9mxiJSvc7qH1S10jRFs&#10;+fpQQhXeVqSSE8vUJpIN99l/5twfrl1NYWiWT/v5WBDIklUWlQgYArVdvi/yf581uDEM+TiHL+Hj&#10;/i4f6yJyJNR3Sjy1bW2rXs2rW8X1eJWHozSwKJm5qryMrtzoasV/Z4/Y4R5H5447kB5m42qOeUa+&#10;mylifhJUeozUY/CF+HNzjiYbc682YHqGzLFJiIVQXlKinIN07jkQoHT9o8sN4LeCJIJpm4xryJC/&#10;a4sOVWVeQXk32f8AiWYeo1Bn6RfFt/N4f90yNVZ5pRc3l1M11BbIWuSEA5VEQYMVYI7cefFR8X+w&#10;+BeXLC364+psQ4Y20XCNWdHZeDMGY/F6R4vx+NQF5/tcky+OEQon6/8AdIMT9RRi2FvZK8kMaLdz&#10;l5WCkRO7qhVQSvPlxB4ry58Mu3Ftcy8jbm+e2RkiiIKLuRvQ81+Gg4KiqvBsExPv4D/p/wBEnHMr&#10;9/8ASW3Uc9rEeF0lhHLIryOwV6bfEK0Q/HRi8kjO3L/hVrrUZ2iks4yLW2jWH145G9JiHJrRSTLI&#10;QtOy8n+D4sOHDCVSI4pR/Z/V/wBgyBJ91oe006z+vJqEyfXLxmk+q3Cgyrxov7SgQxfFz48uTcW5&#10;Ky8pVxOx0/6xepytyHkSX94y0puWqwjIhRQvFfi+Llz/AJcysmeOKJl3H6Is4wAs9P4kRf6lHYWb&#10;TSXFEheJRGH5VLUXjVgZHct9n+f4P5srUbq0iknSCI0hRWYIpBkYtxAeVQzfFQV4fYXIYNNKUBIm&#10;7P8ApUGXMgeldp9vfSQLLPKWklY8evBFKmnBDQHj/M/Llx5cV5Yj5ftLm6nub48FtZpB9ZcJSIii&#10;8+HJgWVV+BWf7XJmXMjV5MeOPCeK/wCj/O+adoi5df8AZLda1C2sraO05tJf+mfqsfV5HAPCvBT1&#10;ZeTcF+D9rimGmtXEb3UKsxknVeSWkKKSxPGkklRRVVFOz8fizWaMy4jIfT+P4GkZCTZ/6RSzy9A9&#10;vDIIw4t5JGSW5nd/gALco46sKlpW+B4/h4/D+yuK+UkmWaUkxx+rSeWUmhkLoUDtVmRmoStI4vik&#10;yfamWGPEaux/NczHERiQh/PVrZyWcSFZ53MiRQW0S1CelLHMyh0EZjDekjM8k/wQ82Rcdq+owT3U&#10;NrZ0jjiVvUkIUgUXZUjG/ZWdRx/ykzX9naWYjxz9V/Tz/icaRMjf8IVtB0m4toLi9vVEkszAKi81&#10;kJDGhklJbnTmyxuzOv7SSLhDc3yXJk+qj/cfHUoHLKLhlUcpmC/HwXkPgX4XX93x5ZvsGn4Nz9X+&#10;5ZR33Gx/hTmxtZ0jWa8oNRZd+IV/RR2BEKMVUP8AZ+2/xcvi+zg2yi5STTXCo8YUEtJVXPGvLlVj&#10;uzj7HHj+x/LksxrYc1vhF9fx/NW6hK0cUUFu8iyO3CMRLyADFQKUHRFb7VeS/E/7L8WS3EEFu8sv&#10;pfXbwoqEor+kKMyVIXrxRa8T/L9r08hjwSlOx9EfP6k8HTr/ADli2lzPewKiyxWdo0hdvUYCY/CD&#10;8IfoWLn94rfYb/fvLFrGyHOKzgpAIzwuPTipH6q7bAbMfTVVrK/Lj+xgzZPCiR1P0s8fUdAp3d8L&#10;eC6u5AktR6lsPVPMwMo3YkFk+MsQIU/ZT48NbyW0SRY7d1aK3IEkrj4QVINQF7xqtE4jNXpTKRvJ&#10;zv8ArI4rNnokulQalLbPdX8bpPdoDFZI1WCutGTk45UlkZnlaRuXwr9nhgT47qT63dzUQrygieQJ&#10;Qui8l5NU/FR2lP7K/wCtmZkjGA4IDeX85jxd/qP8KNKwadAljp1oOfLjLKluWCJCWKn00Cg8PgS3&#10;X9puP8mJXDSGZLh4yYQwCW6n7TFaqvXptvXlx+LBGJA4ev8AF/Na+G+f1FGRKiWz2kUwF2yEvcMP&#10;sqH4u4AA+L4qr9nl8PxZVzOVVZfTM8zmsjRUPIL8IXkQ3FVrxX4VyyGOchQNR/H8LH3NWdnxDwQv&#10;9WijFIkl5fCzHmzlVMfN5G5O9Xb4v+BytOtIJZ76SVlkuGjV40jHJU4TlhGZEYytxWNKxo6ftJ8P&#10;2sObNOMI8I9N/iX8TcCIxQOr3WoxJpwhBgs0uHhmumPGV1a2KiYJIqxL++kerzLIn7tZP3nPhhvZ&#10;W9ukqsT6dxKzCEMw/dLSnIVAHJaN6e/+/P8AKzAySlOoj6f4/wCFrHNJtevb6eCWNf39nZpHLeNF&#10;E9LqWvL0CUMj8JPg+sUif4PTX9teBLq19NqNy2l2y/uYFjM7gcGaV35Ig5H0yz8+IVn/AN/ZtNLp&#10;IYhcx6jfDzb4Q4j5BPtD0630n1dTv3C3ExdolJ9QRW8USq1GCKeH7rkZAicl9BH/AGcOfJ/lS+Ly&#10;Xktw0UZduYjMfGR35EEKqrH8HI8vg/vF+zmk7f7axY4eEPqlHiZyAHpPwSfzr5ltpFt9IsLP67Py&#10;QzSys8TW8SOOZZmKzVlChVKt8cb8+bY/8wI4TdLaQTG05APMUo9VpSjL9oD7Jan2v9bjy5zsLAc3&#10;7zIOLf0uvycPEOL/AGKY+THlt9PIT1LlbesSRuChMmzHg7fBIDyZUbknDj/LzZCvVtFij0xX0NIZ&#10;JkPqNNKBJOAN19NSCCTT7LfZX/Xzq9Bl4CRLbf0NNC/TshNJ8x6lNrXo+YBcWaugVEiVltOYUiRX&#10;lPTgzn40f42X7XGNeRx5GtdYt7KNy0UVnK7SxJEykmrVZZBuOpP2fi4/C3xZg9sZcJ9P8f8AOr/f&#10;N8vQLtin5r3nlPUr28gaynvtV09Rb3AljmjEccqEcoj8HP8AmUtzj5fHHy/bmVrFZ3yfugUI6D9k&#10;KT1G/wC1+znLanLkhLhJviHe1448UuIvOre31TQEnv8AVjDcLEy8ZQoE80y1X0pHcBv3DUaQfZb+&#10;dmXDuAcERCa8AAD8hTNeQ3lhmp3zX+pT3LLQySNIRy5fbOwqAoNB0+BcR1K9eGJWg4GQdFY0DEU2&#10;rjhxcUqPJyMMGSeVdHs5wXvDMqFatJAAzQqA1HZCCSPgX4fh+H9tPhwivdLt9YQy26AXSNye2l48&#10;JKAgAg8uPWtU4/5WbDHnOnO+8XIBILNNF13WvL9ytjqlyzafcRt6ep2gYSQht2KNxT1GVlVTHKr8&#10;fgZPtLkd1PT5YUOnKSjuQslFVmBdakqzqwoBsz8fg5Zt4ZBkHGN2/iBZxpOt292TrEwdURXa3kMj&#10;pFxt5uCCSNGWkkrFXihY8p+Cpy+DlgmDV7zSZlktriRoUBSONFZgQhqzssakUodt15/s/G2UZtPj&#10;zbTjswMQeaDn0TT9Wtf9JtBbandEXElyZPTdJJUb04ElmcScyUPKPg/pc/i/d5ILe/0LX4xa6hbr&#10;9eU1CyLyKsR+y3TlxI5U+JeXxZqc2lzaeXFH+7/mtZscmKXllr/lZ3vNJvJntZKctQjZlEgDGNRJ&#10;GWLGMuH9NynCT7cT/Dhbqfl7WLKb6zVLqOKQzRIzBQvNShZ2KycOCftJ8Tf7JsyseuxZY8O4PezE&#10;gU30fzLoF5BHbNbDTtTkt44JjCpl9SOJw8cUSgxF/Xd2pFJ8Ma/tfDywHb64ZNRECM8tvbxh5rwV&#10;DhzWv2QAdl+wBmXPRxjCzzP4/wBkyqgSjLry3cRaBJcTWtva6hdz+ja6RJR45YKqFVizOVdHfn6/&#10;L/Wbg/LJzZXYuLZVkIqQCKHt1Gc1mwmErDjmPV5xeW8VvdyMnKikxsknwsWHwtsSGpy6cvjxlxp0&#10;rL+7lZR1XvxNKf8AA/5JwYs4B3ZCQRyanasB9YtI5i/wTquwkUtXoBVZWNR6isq/F8atkS1WxivN&#10;QNsyC01IcjFMUDLIn+sy9aU5/tZvdNn4Y8XODfE7b8mZeXb680jShdxTNqugj00uLb1uE1pKDShU&#10;ODw5f3Vfh/bZU/ajdzY3tpPIksdfST045Phq5pQFWJA48GapX7Krm4x6iEo7Mq2Zxaapp2o2sMlp&#10;KHEsvrXENWBhFeRDxorN6glRPgk482f7WLy2syW7rIGDAcWBUHkVr6nE1/bTlxoPh/1srEt1tCwa&#10;paXFxA9rJG6yH1UZWcFEfiIvUQDqjlOfJuTcftemrcaCySXUTRx8ZjtyBICHcuzfNX/41w8ZArvW&#10;QXXBtrfTbsXUzXFmlH9JkEjSAcRFFGKbsHh/y25Nzb7WP1AxQpFDHK4kKFVj/dOi0PB+TsGoyq3H&#10;4WRvj+H/ACIYo8Xqk0mSB0w3V/dyStAn1WKdZ3nH1mGWWoWWFkgThyjeVWp6iyJ+6Z35ftpvAj29&#10;kFhHr8JJvXaMvwaKSqniebcpD8XGnL4G+zhG5LO7/AVl1GT9IaylzJI9hHPBbJCsiRh1uIELpyBh&#10;+GFXUepy9P8AeL8T8MqZUN/cLES3JuQ4BBxjFAORLI4LU+H+b/UXDHaAkyCKtHuF06xNwgSQRlJA&#10;7yNWdlJKqqJJE6r9lmYfu2+z+9kbEJURITJchXDFZFWWlVJJbbt6gk+LkF+D/gctiLVFQyGe5S3t&#10;Q0apzRjFUq3pcQCepEPp7BWkX1H/AGftvmtoppAls78IgY5pAi0Yg1FCCDsvF2ROTcWWL9nHNtuK&#10;rz/sU8vJTvJbdZJbyKFpryMS29v6jt6HKgPJTVVLO0iJJKoX4fXT4mV+QbVLsQJDLzB4wsj3bQEc&#10;1j5CiiodFfkeHp/a5L9rLtLEEUf0sRQVtGsFkNxI8bxu06S/UVnr6TyLGWMgTkkroUqTLz+y/HFr&#10;aWz4WocTJNHIs3FV4x81XkpNfTLsC4PD9mNf3n2OLwyDJIkbcMWRG1EKGqWd9O94kYt5beeEwSSS&#10;St63pO4jkjHwziON44n+M/E8/L0/im9SJz/W7xJr+5laWzkYNcRwkqzOiqECjky8qnbgnxtx5NjH&#10;hAAERxf5zACJH84/0lGKHSNKuIdG02JbfVIIWFg9yhlRYpZJGYs54MV+F+aNNzROXDBOpVltRerZ&#10;SXFlBz+rQI3D1eTcSCpLHgPt7Ny/2ORw2DRO/wDH/Bw/1UESv+H8f7FLdPk+rXz6Umq29n5jvDbt&#10;qsxH1l4VSMuPj4xRF2SkSs8USfEjcfU4q77OKOOVzDaj14RHGkySG35GIqSo4lFqpd+Irxf/AFG5&#10;ZXmnOqPK+GX8Xp/H1LKPkG9VpdWyNPqDLaXPO4ls3t47rhFKJCkjl1ml9JvRTqsTp/kSr6eHuiaz&#10;6FwJ71HHqs8LO0kTpUO6IWaqkyOg5cVX4cwtZpRkFQ9PD5cDiSwb2Hn/AJs0LU5bc2WmtbSyWiLf&#10;fVo4LtLoxPFC8gtUKSiK3WV+Ks8vxt6i8l+ry8xd2llZJx08ILN/3lw5NVHwhRSpooIC045i6aOQ&#10;+qex+lpzQHDYQfqjXr1H1kXUnmCMhNIiWP05jwlMrqwRDzeJzI0qTMvp/tfb+ADeW9vqtuzQypJA&#10;6Gir1qVr1qpOw/Z/ZXNjpc0cUhxRokuDHdGaTfax5Tu4oL6J1uopEJZuSxLCJjFxEUUbRK3N/wC8&#10;dvT9WZf8jC3QNDurDTFjgJYShaWhDBFAFW413A5HL9ZqYTkPpHD5NmPEImx9TIfNHnDRdR8xyJcQ&#10;fV1sOSrqtvIjM7M3FVYUVHZEXdeT+mvqYA0yO1ju5YLl5rVYTwbTyEZGQAHiopxZVp/efb5P9rlm&#10;XmvJiiQBKVfX/N/0vqciGcRPrHq/op/r15qdzptpc6RDBf8A1xfVh1xWeF4XPwiRqnnydX/3n4+l&#10;xRkkX0/3TGCx2LyRppMcYt7QD1YC0gdI4+TIVUBiQXUcsrjknGH727P0T/HC5EJiQSJ5dZtrd4PN&#10;E0zXWrELb3kEMBgkluFSKVHZuKo8cRkSJjxi9H4/t4XppcN7d3K3OntdHhKWb1aRqrSu3GnJdyOH&#10;wqq/t/Fl2UgQETL/AGPH/vWUD0oJ1d62+laXpy2+tQ6VHPJb28Ia3Mk01IIY61ZWqdpP3snqR/3X&#10;PIvrfkD1g09i0EMjsBHZ82+yEBY1IarVP+p8OazWaGPPGGrLpYS5bS/2LKNK85QPMbS4iuT6SBpN&#10;QeNRE3OWSNKcD8NfT5AEcuMkf7XLINeWk1u3pyJx6mp3J7EjxzSyxGOx5usljlDYhk+Bmg26VB3p&#10;93T78gRTGJdiNJFbkpNQKBgfiA/UciY02xkC7BMd2rLxlFB09QdPpHVf+I5ABndc3YtxZfiU1B6E&#10;Y8QWgeTscfTkUo4FD1B6ZbGcomwxIHV2ItBLDVofij6emx6D/JP/ADVmSJwybSHDP+e1HGR9Jdje&#10;cExAB4v/ACN8LfccrlpJxF/X/S/hUZQDUvqdl1ePY7r+GY5AbhfR2Mmt4Lk8geEtKB12O3Y+I+eR&#10;EjFlYPN2BZBNbmkwBSu0q/Z+n+X/AIjlsSDya5Qdj1cU+Hf/AD9sm0mLsfFI0b84WKSA7FTQ/Qck&#10;JU1mNuySaT5sj5RR6vCZgrEi7X+8FV4gMPsuu/7Q5ZtdJ2nkx9bcjDqp4zz4wg7iynFWtJvS+EKI&#10;CB6X2qk7AOrU+Gobj/kZMY4tMjjtrqwnE1mKelbowKI4C/ES3xoafsn4c6DTa2OccJ5u3hlw5o7b&#10;H3cKVxSXty11Z3UJhnClWuWQD1I2LEBOPwuFr48v8j4sNraeR7R5b95I5o6c07KDVR8VOLD/AFcp&#10;z4zCQEQ45wmJY/dWscGpQ22l20DQTAlJa8mZgQ7Dhy5I38xfDXS5fq9uqWkfqR1Y8hSgJNSa9fHM&#10;PU4vXcmgwFsU822cOoXMj6tdCxnpGOLA8mQA0RQaL9rgf9RcAy6dc3l7JI5YRuaSEhaOh3KE91B2&#10;y8ERx89m0p3D5h0fSNItbRVia6jH7mJGPNJQKLIq0IRpFq68v2vgwpvIL1J1Vw8pD/A6Od96u6u1&#10;O2ywt8P8vFcpnooZRfIrsfxwso0nUrI2RktuNuCgd7eYUZOX2EdF59+ReVT/AMHjbWiytWVJPSk9&#10;OVoVD/Eqh/TkUcuPwtXkuanUaUwBouMMNk1zR5vUnCqFZJHQOizExkKx480JFT/qN8X/AAWU1tJd&#10;MqQQKw5DkA6la1qODVB2/wCacwwRV3u1SgDt9KIa5S1DPcSnhSqHg3IDavIAH51xC4hlWeVqyJ6R&#10;ZWegqCSag7V9/h+1ywA8QaOFXikiMcfHiyuAyAdCKbEYFUqXkWEhAQrGPgPSkI3BYEbHbCLQqMoI&#10;UsKkVoa/EtdtiMFPIs/COVjEp3WJCFJqQV4O9RTf+XGPmsjspMjIjGEgudjIw5io2PJV4k9PHEl0&#10;2COU8HJEQB4lQwKt09Reh40Xjx/ysmTsu1uE8rBQygcgVahIPIfy7V/m646K5MJZXRUbiR6Veccm&#10;zFKN9lfD4PhyJOyOrmhElGBYitVYfC6dKjpU1pU8sRSyjQCS3kEU/D1Pqj/bWpqFjJpsPhyJonYM&#10;xwnyXrNIDxkXkhPFZV3BFBUsB9neuOiaW4leSSRYZiTzR1+0SK/vFPjv8QywRiAwN25qRoqIpZAB&#10;TiaUFexH6sqW1lkjKMPUEyn90aGMgkKXDVPHhTYYKHRBk2JUqf8AI2Y78q9QKU3ricMdytwTahmb&#10;rLGa+qoFCaGnxDiPhVskBzJTKNuleIRj1SvAmittxJOw/E5oriMgn0o0jDE1CNQU3AdCfh6f6uMZ&#10;MSN2zGwWnNmJ9wDT2NMdLM0dvbo5WSFfiWNuPpks3NjFT3wV6rbBsLWxwxepK6KEkkIMjqKMaDiv&#10;P6MwjaVRJbssdwVBG1JUqwOwpQ8fllkQDzUES5udwvwyKTGagnYqRTvXxrlvBbx+pHP8Nw5LNcov&#10;xM1N+Y6Ny+HIk2b6MKo78m15cVaKnAAD0z0p2oe1MDiExmK3MicpqyyWp+KDiu/T9l6b48NDiG4U&#10;RvduqsWYqV4/AHpRvo9sfb3FvLKGR/39Swt3qG77JJts1Ps/y4Aa3Qdzu5w9ChHw0pzFPxXKtVjC&#10;TiaVkf4nqUAA4/DQrStKn/jbJGaQBZbkMlUKKGWtDvvQ+GPR1C8ao8BIKo5IjYmtKUPJTQNTJcNh&#10;rkaaZakEVV6U5ADkBt4imB5rYTn1EPpyN/eFqCT4PiAQmgYLtgojk2GdhcGoaMNq7UFRv4+GPs7h&#10;5kKy0jjc0+s/zA7nmp+f2v8AmnLOQssAVsi8alByKioj+X8p7Y6WNopGityDENzFs0RFa/Ax+xkQ&#10;L3HJO3RybqGeobsSKN9IHXGMpl+KMOrKfhjJo45bn5jAULwafap7nttibGF0AY0APRRQORtR1/Zp&#10;hiN1GzfxA7b+NT0+WLMiLGeBFVAJg6r/ALF+5yXFXNQtBYkf8S7/AEjMqWk0nGWNppfsgA8WBIpR&#10;m3FP+IquXjIKoLjnw9OJTl9ZFLI6og3NV5V3qaAUOXHaBZGlDreQSOQ7140ApVnXblQinTCMghGu&#10;YbYkXxALPVeROHFreUCoFAetRQH7NcC39taFA9s3L1UoVFAocdizfZ/ycxid6Y5KPkrxNLRhIPsk&#10;0PiOx2wLypErTp6h+zUV5LU0BVv2vpw8NNcRWy/5YmBNGshio6k/vFfsP5Sn7NfbASGNb7N5SaeJ&#10;vT9JkEzAf6M9GSprTix+z9OJHCLKfhTRNASegxH0kmZo7gVKkqenP3ofssuNirWq5t42FrhSwest&#10;qK9N+IrUllxM7AtNd3J2CIbKO4gEkbNGWqTXcU6AKB0r743Fjbt/oxdraDT5hHMVuGr8QoPhXr9r&#10;3pkZkXskRoX1Wq3NagFQeleuP5R0ZEcCIn44uqAD2AqPnle92kS3tdT7/HEkQc/3LNHP+zASKD/V&#10;fbG907c3fPF4Gt3kVAwguatWR6qBsKFyfsgk5K9kWBzWyMUVmoWAFeKipNPAZi72pEFxGJJ5DWSY&#10;AEUrtQD9eQHEd/4WZFNijAEdPuxdQxCzVAj5BY4+nuab7+OSvdjza9u+MMoNyHmJRVSjSqAo68VX&#10;iB8X+th4rUjamlUKtFqaknck9TXvgcwqqAcVYSU4lSeB5HbetVbDuUEr8f6EPL0uU/Ery4UFeQ26&#10;/Z4f8NjTG1tWp26+PbP/0ulqlFNevTp8s5ueSy9SnFraKjEhh4kj6f14lMivXoCe+W47CXG54si1&#10;YlSCVBp7YXfUkRmdRV2HfvTpmw8YkUyte2pXEgSCcuttEeVQeRHL7XQcR7b4W3D3UPNwGZan4QCK&#10;nt0/5pzOxRiUpxCmm3vpWrenbzKgpK5DcIwfjJB+En7TcfV44b6TNHLCHdu1QNqg+G+YGuhKJ2DG&#10;YY7qOnxx372hJWJeStQsqt3BqvYr2+zhnzHEx/snc5riCTbCkHFDHGZEjkLepQRhhUcd+W4p8sCO&#10;qk1p03zKizBVFuGCmJSWJPChrQ/TUhh1/wAnC/VNFhvreV3QGULxiNSAAevTfMvBrTikAD6T9SeJ&#10;OfLGvahpdwoRzHbiQSzqgTk5G1KGq+OR3S9cvNNvPqN/GxLOqJN8ZABpTcJxqxb7PL/iObjNoYZ4&#10;8WPYrE3sWXa/oOmazpx1TS5UKwRTS/VF2JaM0agEopxC/wAnxf7PJght7lElEiyRdahhT6aZzsiY&#10;ExqpLuHnz2epWdwFdXjcheakH1Kmv7NBXZsA6jG0iNQlI6bt0qPkAOnbMrTSoiym0w0yWCGXnHaR&#10;3NyPi9NV5kN1FHYvxZvi578sjjxiBTNEo9KAAozDqdxsSRSg8F/4LN5CV82UQQWYLK97MljdSt9Z&#10;1Bz69vE2yRghjyCxvyLHkrc5Ofw/ai4/CjqulT3llJKgAknUCRm5MWC1I/doN6V+zl+DUjEeEnYI&#10;yQBFKmh+Y9O07UlsmBaGzkcxFeKRxtJswM9w4rWlOf8AwGR+4sp9PsZJZozDHZlPq68zGWCDiFDI&#10;Wp05PSP+Vc2R1EcsgRvI+nkJf7prlLh9R38mXW+q2WpXaW1rMty11E5mARXjVH35OGArseEa8/s8&#10;244FjvNSvDe3zy+migCCUFwCgHMpHQKd4z8Uzt/kp+1lkhjxUAPVLy/H+wYHaNy5y/3P83+irfo7&#10;SrRLTTPR9eItzmjkEbLyJoHcH4a+qPhjiXjzy7NLezeacelCaloxF8ToCCVA6pyHLivIc8GfJ4se&#10;E9WPKweqtdLPdxx2/wC9mACrIZF9NJGUipagV+O3M8P3bYEvZJ7q7BLMoZizJJxokKj4alujyn4h&#10;R+XFueXY8YjHcAbf7JRC+fJEWUa21sqKootAzRg0MhNG48BuqfZ3THX6WlghjVOLwqP95wQsUTVb&#10;4eQ58mJbnI3+T+3hw5DKXpG34/H87+ijJO9gp6bJPdKJST6D1XjPxMjyoeLFuBMQUcRxSP8Aa5YM&#10;V7SW3klaUJwUJEzkRVKALwUlj8TVP93Dgy8RsD67Rdfj6kPO17bXkEaxFkndjIIw0tC5ZuTqsYoi&#10;8fhaS4Rfj+y3DAapLJIJLmOK0gYP9VSrtcHnLV3CjiqOy1/vG+H/AH3kyaJAuU5D1f8ASXpY/Tue&#10;f82KsHdWeO19SeVWH1iQhUhBWL4UYsCzJuu8Kv8A5T4MgtiDJLBAfUmIjjdlUAIV+1/kqMw55Dyt&#10;IgQPf6lO5uUHBLiYKkCmWVEdixZWHFadXZqfZ/mxDTre1lnhllYLA37wrHBzaRkfkjO8jGnwrJHW&#10;NeK8/wDVy3UZZeHwwHdH/jzLGK5/S3qj36RTm1pJL/dr6swjEfNaHhwjPLco3GT4mxBmEuvVtpIr&#10;aOMtLH6a+tKORDuzAUAqAy8mZ/2eH2sz9LIjHvv/ALFhj3kf5oVkjli0hYrhTdSFFil5kxq9BxFB&#10;T4eR/wAnF7qayVUjt2YW0MaStesitOYCWQqvNf716fvP2uDZVhxEbyri/m/0v61MRRO9AD+H+ehr&#10;WLUnVZryi3xqn1VGkFt65VZKlhUmJOPFS3H4uXw/HgWC1t7mU2dsI4ljcxRFQqBYY1BJDgsnOUMm&#10;xj/1JMvlkIjZ2r+FhRl+P9yi3ubm2gS6uA/92DLFHWQerKw7FFk4RUNPiT4Ptx5Jp7W20rShcSQh&#10;X39GI7ncKqyGNDIeasq8fgfjnOT1Pj5vDH4/zpN8p0KH1MYgv7jW9WeO2n52ycVuZIudOaMWeBZG&#10;WIGNkb4v3kfL/K+Jcids73ayO/NKnlcS8ShZ3VjxQSCOir1f4Xbkv/A77DgEI3/sWuIAiSy9h6Pp&#10;JHSijjHGd6IOIqaciW8N1X4viw1sFHpxqZGd0jD0fioXiAN3Hxcg3D+95ZiagcNltjZ3KAvuStIx&#10;ULHK/AU5OXqKkCMgggrz/u+P/DYhf3TTGUNIjqz8Utg7uXYgULD02qqx8e2OHTCgRyr+ixlse9fZ&#10;WqW/pKsBVki+K49ONFUVJdRRgVZ3Jb+XFhDc3BWAl3jqojQ+oepAFQ3pUoP2fTb+XLZZoAE1uP8A&#10;Zf1Wgy4jSn69lbI16yxQkK5mk/dpsAXryUyd+X+7F/abBN1LYWMKW/7iT0QZKsTIQyf5AqvL+T1P&#10;2/i45hCc8hJAl/V9P62Z5UgbaO+1SSW5ZrqGOQiP0kX0KoTUN6jhZKUpz9E/Y+Hm74AtJLoTCK1h&#10;lt4w/pkxcEVgpkYcS3xAcjX7Xp5tY2BV9GUZk7Jjdw2RjaS6aOcqjOElDOQSqKaov2jSn7HqfF8P&#10;28drF/FaQz26jk8oq01EkRUdlIjVhGV+Kn7PNeX8vw5TiwRnIGvQPpjLi4pNeQ71Gv8AO/il/RUN&#10;NsjezW15JzSO2/uUZZYHMqq0bSMjPz3DMF9RUbh/PzwHJY+nazQeqj3TekbqRfhjX1gQEDAOSqse&#10;TQhPt/E65spZK/o8P0s7AND+FGreepKk3oyAL6yQxHkGf0zQtxbio5cf3crtx4t8LfvMO5X0+yju&#10;ZWgQx255AqgKu0IZBQiit8A2X/da/wCt8OuyQnkkNzv9Ufx/0k15MhO6SIt/fi1KSvDNdQ/vImbh&#10;NBFMquaggurK37VV5v8A6nxl2jR6vqLGS6hEileUVqDPDG0lTQmRePBU+yrBP2l/y8u1EsWDFz9b&#10;diwyEbO5+CN12SxsLIrFdfU5aFPri+hLNGp4lgqzBzI0nHkQVflx/wBTDjVLy5sbanoK97I3H00e&#10;SVz3PwJxISOjGnw8c1uE+LPncP5zDKSSIg7/AMST6dZ219ecku5l0+FAyOYIo4lpQA+tKJPUklUh&#10;WdftL/sMj5tn/eWqpOWKFr1xVnMkwTjHSvwnitechfgv+yzcCEYRsgfJshEV/V/2UmTrOhpPzh9A&#10;kLbitFAQsC4b9r7S0VVX/XbBNtFcyPI3pJHDa1VyAXQxoP3apG5kKpxFeXwfEi/62TzZI1V+pRzJ&#10;PJSuJbWBIYZJW9S5IEYLLExdj8R5J6Y58j0T/gcEr9ZNybdlR4YRSyjT02DNQMJWJbqsp+Lny+yr&#10;ft5jTrpuf85jDiO53P8ACg2EH1SW6HqJJOytePKZ1dYgaOqKEDJ+7B4enx+L/gsTliiW+Se8t2a+&#10;nVPRJdJWBJJIYsfgLEv9n4P7zj+1hhmMoGjtH+r6mYJ+kf6ZUtJENoYtPkSO1tmdZh6bRUVVoOFB&#10;8QReP+V9j4skMIh06G3t7aFri/mDRJUlSFlKl5TwU+mHdF5c1/5pzRZsuXMdzWOPu9X9D+JlRmeH&#10;kwu9J1i7u9R1O4ht9K07jO8jRMyiaESCKIuXT12hSSXisJ/vG5/b4NhI5kllEVuo+rKCryNylBeE&#10;FXZqKv7pX+EfZ5/5ObSBPDfLbyatyb6Mtt5WS2+s3zgXUppBEgSFlSZgyRgNIf3/AA4lzyb7OKQI&#10;J5WYfurSFuMjhAVoAS5YseTO1eJ/Z58U/Yy2Y2uO8lIB9R+lq7la0gZQxudQufigheQqxYkCNYwo&#10;CrGnHlt8Xp85H+JnbA9/J61s06QRLBHG7Qi4NFUFSPUdCGcngf5f+NuUcOIQ9J9RP+d/pmmUhEUR&#10;z/zlWzi+rERTzvPeyMhmeFDuympiRxRUTkOjNy4/7HgGSEancy3cdwEFs6fV0eHkHIqys4cl+JYc&#10;tv8AfXFcy8v7sA1xX/pkxhXrN/75VuJprCG2s/QMy3IkN1+9EbRRhaH0+KqjNzZEA5xt8Xq824Nk&#10;jgt/TtolUy3EUTBQ/H1CzNQ8iKDj8XU/B/PmrnKcjwbCRr8fzWRPELDFbu+DXkplNtZ3l1GSYmkE&#10;BCx1SnNeYduJG1JPs+kv7eFWo6lJZwSLDJGbxU5hat6imnCKGNY+DoFUhOZPw/tfazP0+CIkAYen&#10;6vxuvDWwTmz0W2uv3Utuz6fK7gRMsbxSh39aa4mEnOJ/Vm+MKF5/tf6ovy95akThEsE0kLRw8pOP&#10;pJJIeRZyyDmfSRuMZd+LfH8P7WYPaHasYbmUYyj9O/q/3LlSlty5f6b/AEqVeY/NnEXEwu7K3v7V&#10;7qONIJo7m5EKcRHGUlUKr3EihpkRH9P92vx4c+Z/NtlokNpplnGbr62GidYHCSqwShf4R9pmP+Tn&#10;HaHsnNr8pyZbiIn+L6Zw/H+6cQzMjwQ9Um/Kvly6lhlvVueNxIyTtNcRSOtSxf015yV9OJf3afG6&#10;8P2vtYQaJb2eotLLql3PJqlu0Rmtp/3jIkeyvyAUc2PxV+LjyzpNRCeljw44x4AP6suNoMeG75on&#10;zHqms6be29npmnwDSr1JQuoB0RDcPVijR/EzLxWvw8OXH7fFGyWpb21vBHLAkblVVOAotEou7Fq/&#10;Z9s1ozyyTJkZREf9k0SmDz+55peX2q3d5dabeT3UQunkkS4aJ5lWYPKAkAjWMlpVbjR/5nbnxwdp&#10;pitISqxLI7Nz+ro1S7vuaVoP9Y5r9bkJJH85tgTI1/Ck2saNP5i1iG/nuprKGwiaAalJHwSO3tzS&#10;rBS7qx9R1ijZvi/Y/d4e2VrCpaWEgiajtx6E0ABHXai5qskj1cg7bMN13XruaJdMkt5LdrMmFUkb&#10;k6L6kkjBgyqfUeSVvU+z9lP5cFTSwxxESSCKu3M0FPvyne9hbOEOqj5f0e5vLhTFbtc+mQzwgM3M&#10;DehVasa/5PxZE9SXUba6YEmaCTcU6VNB1JKqB9rN1phCUK5Sc+NU9d0S58uapp6zQKttd2ZCPxI5&#10;cVDM1QqrLM7UEXHlx5cVR0+LKt7gkSX0MshCbRxhW9SgFXoK/vVP7H+a4ziORFoIWXlgIfQ0C4t7&#10;aBjyknmqgtS7uwgLMopZyr9ubjF8fL7CKzyYLXUrSQLDraxRzyMRbTiisSBvSnxKyo2+/wDNmLPF&#10;KHqxn0j+HdibB2Qb6LqKXEj+TZZriIRq19YzpzTixZYyxk/dzLLPA7p8PH7PxN9nA+teXpYGMsJV&#10;0lA9OdAoWPgOXJuoU7MvP7OW6TtAS2lcZNkcgTjy/wCa7edIbS5Yj6uC9xZM7u87TlovRQfbkWrp&#10;I0DfvPU+NXbhxyPN9Zje0VIzEonARCyLVY1KkjkrtxfgtPS4/bzaZAJxtMmUJ9UmXUXW7Es5t3F1&#10;cRxSHg0z841dQ6xM8Pqtz9c/aT7KfYWRab51WyFtDqSyT+qXAZBRY0jFaM1eOymv2uTZp8/ZPGCY&#10;ERPNplj7ubEvMH5dy6nf3k2kenFHDDDyjnO9xJJ8NVWhZeT/AA8WjSJWXj/NxObvQLG/t2eyKwl3&#10;DlU4irDf4gKr9r4sw8euniPDOzX9ZY5d9+jHNH8z6vZXwl1H/So4o/SiW4YK8cbjiTGwbkF4M6r8&#10;f92/w8eWRktrVhdSRT8gI2qrM4C07UoacKfFt+1m2/dZYXFv9J3DO1tvJ+qW8FzapGzzoUkSOBnk&#10;DA0YsSpb1eQ4K8hT4OPx8W+OT6P5n0+8f0CzLKG4UYBeRChtqk/snNNqez8kRxbf7L/iXH4Sw3X/&#10;ACjqWkcZWiMtlwV5JI25cObsgDbrT94vHkPgbBmpW/roDGqmnUgnkAe4I75Rp8hiaKYGks066t7Q&#10;yF2PGRaxBgGSQqaiOVSPsH5Sf5S8cIF5QQLBdR/uHAC+oTzAG1CTyo1Gp1+LNkDZsHdtI7mTzwR3&#10;d5JeaWwa/t3LzS26L6blqSV2CerHyj5rT+65Iv8AuvCC80q5M4No5ltIwIyAFBUxr8Kuo49SWrxz&#10;a4dTGMal9TOJ23ZZouvWn1cpqlv9T1Sb1LgcndkkSeSrvFJWToqR8eXxrgANAkKq457JQKpoKNTj&#10;QUanx/E3w/5Xw5kTF7hSE6aO7eeR4yYKmRSxdS5LKKSVIdOX7teK8ZP8n4ueVacIz6krKsdKBuHP&#10;kAS9OPFQeSHif9TJHiI9PJjSzVI5ZwYYkkkuCxIQzCERsyiHl6gdpE4uCy8Pj/esvw4MgZ5buIy2&#10;ztKyFtmZUShqaKKVL/Z6/wDCtlRA4dj/AFkdEm1NPqmmTG11KKG1jkCKWWJ3nLqEi9SVhJwSElJO&#10;QjfjEy/tp8LJLgWyyS3MLpI0bO0ZblxevpKp3KbKVb4X5tgEBOogpEuitbRT6gbePTriMxpcxQrd&#10;cOHOAIt1K6ALyPqSc4viX0o1/wBRMLlZYi9zISZz9ogS09UlYyK19P4Vj6fzN/r5myO4rkyJ3Tow&#10;PNNHZ26hLM/sl4KGBVaVWRaNL8csqj9nikfJeDccdYJyi9SSQ/ukhQCN3SSRloWDM7j+9QLsT+zk&#10;J1VD/TelTztZq5lhkSCJfU9eSeTlNEkqwqeXBlSKNifQmPX4v7z7TfsoahHa8SrxPKZELysXIj9Q&#10;7r8UnxSU5cRxDfF/wOSxSmbP0D/dLaM02S8LD05I4o4ZRHEgjDSCEUDKVj+GLmVDlm+yrceH7eCo&#10;30H1pRfO0JrHI0KxqytKV+FyQHVVkkLLv/u1Ph+H7UMscxNwAQJXzCUynzSlvBHp0Au6PJD68k3p&#10;ultJMQyhOcTs8ESoyPy5el+x6uBZpvXhSxZHjsIzAh9eIs1IyeLhrhURZKNSSTk/Hj8HFsnCNni+&#10;rIPNMok7lFwafHBLLqUcv1jUP386pHLROUoRmjpB6sskXOMPFHx/a+Pk2awu9K+quttEhujNN6DU&#10;cvHFy4koT/dCjfsfD6jfDzZsGXHPjEv4f6zEAXyXXem6tLqELXtxJHZiGE3EKGL0ZZ0WrK9QJJql&#10;EPxLH+6T4vTTmso+BJJrVbKK1hj0+2KFpUZHPOJl2HqKgJkC8T+9b4f2PiynIBjnz/ee+X+99K1v&#10;3JXdI9pfzapJfzyX16jLb2zxyx0jlVhGH+r+tIsUDPJJyaFWWR3/AHvBPg0VrEmk27KEs6yRyALK&#10;6oFWo+GjcWZm6tT/AHZ/k8snHJcqHqYkgc1O4uJW8zXMcok1GEQXNszC2gll5ylZCkn7rmkQjPwx&#10;ueD/AFZPikaT08NbSe4s50tIrOEWF3UzOnJwyBKKV2Kj4FVCea8OPwr8eYhwiVk3Ew/zf9w1Sx8W&#10;4/4lieq6dpurxS62mtzya7pfwWkNwsNtLbzvIP3cqlEmas0kzr+7/fcvTZ/3fLBHlrVLO6hul0y2&#10;X0UDNbyTAV4hRv6f959iT4cr7Q00uCE5y519LizwcP8ARQXnPRtVsdR0qXzDfSPLex+heQWyFQCz&#10;epU3bAWyH1baOR4z/len6iRrxNHvPXsoJLaZkldR6kKrR1VnK1p1C1GYMomM5Ai43H1Fqnjvkx6w&#10;0CysdYmg1GCNhZGeO3umYPbySxxCdPiX4PVWIxy8V/3YyI2Ed5o8dwjrIkk0iBWScMVeoJBA3HzP&#10;LN7g1dV0H82mgCubI9O86X2n3sUkU1vp9mzTC6sioe3VAkUivJIAfiKloU9JfikT/ffFWL44F0qN&#10;Y7Z24SqytNx5SK3L4Nk+0qsd+P8ANmTmMswqY2j9MbZxy0aDKDqcvmKaSe8hjea1eMxWbMUheJkB&#10;m/vV/dSSrz4LJySSOJeSpywakjX1g8h4o7mn1lDwDFBt6wHEr8a9U5f8DmLm/cyA24f5n1/6X6pu&#10;XjyRlzSv0I9I8yG2VJ7qO3RZodNkj5tF6zFXFnI9YZOMMh/dTMvxv/Pwx8EFuJb4X7RxmS3USXMY&#10;lBZiKKqS0oV+3x4lf+CbIanVEmJhxcUjw/w/TX9ZvETt1UDb39xZ6RNoYmkFrqEkkenXZgdY0SRi&#10;XkgCib1mDRyv6gdU9T91IkaRZHNQs9B1O0azUraW1urKXnjk4KQSWPquaR8pj8XxcuMfHLpaYmPq&#10;iJcX9WPB/uWJjtR5eTMrG68x6PJLfXinVLi9mNw8drJGXaL4Y4wkUah5WjtURqBUj9Wbl8fwMvP9&#10;X8uvZyRC1k+sxTV9MgEfCu7MG+wyD+cH9pcwMnZmTcxG0fNwM2krcM5tL1LhCacHWnOMkcl5AFQy&#10;/aVqH7LDCFkqCCKlelAaj2/DNVKBi4Zsc0RiLRmvuNg465As4zp2aKZ4fskAfy9VPf8A2OQMWwEF&#10;2C0mhlNPsSfynv8AI98AZguxQBlPxdO+FBDsbPb29wDyUVH2exHuCMysOpyY+R2a5YxLYuwMxurf&#10;aUGaH+anxj/mrM0wwZx6B4eT+L+b/vmjhlj+n1RdioRXHOMjidwQa5rJYzA0W6E4n3uyhIQaOMrq&#10;+TZZdiEtiB8dswTxjP2Cf+NfoyXFXNaBdiAlKsY3XhJ/K3v3B/a+jJjdqljdinIcQDv4fPoTkgWo&#10;h2CrHUL/AE+Yy2czRsRQ07gjuDseuXQzyjuDTEnewslhimThKgdag0YV3G4OTXSPOtpd24spI47O&#10;RgE48isDjkGIrRvT6f5WbnR9pi/X9zm4dZW0xY/nfj/pJKbjQwLoXhJuHiYyxMygyo/BkBBHH1Nm&#10;IAPxf5WG8OuXWn0hntBZ2wYCGUOWD1O5DAJE2zIfhb+bN5UctSsSDk5IGQ4h6o/j/PS+fQrDVpJZ&#10;jdC6n4cZoSiqUqPhUqwaaLcP1w1glF1aJ6U8iNM4XlUAGprXf+Y4ZY43VbIhAVyS68gjsL+Wa5so&#10;ZrezgaVOKs8ihFpx4j7XFD+yuDtMtoBZSxXcayMzGRJJCDVSfipQ02/ZzU6viE/TbVOHCkfmO91D&#10;9NWtxpV1JDbLEIbmCFHqkiAmAcSBx9QsyyftfAq4jPobRQvqGnzshuUIiJ2CBm2Ip9rs3xYfzMZ/&#10;u5jksQDy9JVtP84m9vjomswRNJp06xyvGfVMkqQ835q6UjUfFHzV/t/Z4/DhbEX9cxSBYp3PqTBu&#10;Qi5E8aL9ng5C/BlOfQwlEmA9LM47G4tlf1kx26zxNLPbpxjhaOjy8AAeTk8vUjUt+8PxP8P7T5QS&#10;SRFEkT3ZiQGZZqqysAeXBl+F6H+b4s0ebEcXlE/S48sMokJjFMHNVkWAuxMbREMrJX4S4YVXktK8&#10;f+Cwv9FRzkkcy8ahyv2qt9kOpA6ftYAdnDkN9kbzNVRV4+FelB1oR89sfCLRozFdJ68FAFQ0ZDUC&#10;gD9v5uJxN15pislEhP7pgj1qT3pXuvfwrguK6n+uyzgvMJGI4txSSJWFSa7Axr8NKYjlRRKkK9rG&#10;LVIaKgUDcVZGIPhWvJj1xqQQtARHIhVUC0XkWNAeQatSp3/4bJHcUojap68izjlG55NQk8QqgkUI&#10;O3IH/gsLjbTWzPKyCWHiSgpzcEmnIE1JYkcmyQIpiQiSyuQoYqwIBp023ofbHi5gunWZ+UhqRK7k&#10;xyRgg1O1fV8f9jkSeiBssEUkScIwI1WnBF3UgUoNx8HTjiUDNDzaCTlayMqpEgJQggD94n7P2j/w&#10;v7WMo0N+aORXkI7LzT94m4J6j/VOLQMjBgFIQANBDzJD+JjelT7I5+L/AFcnx+iu9ao2FjiRWQ9T&#10;+3LQbU3AYV7/AMwxKWK5iIilRyTSu49ZQGpWRRsAtTtkQQWVr4pYpF5xsGU9GH2GqK/C3f6MSaZ0&#10;XlGizQ1AbjXgVBA+JaVGwrVcRHdhYX0qKElW7eP0YskkUlys0cDC4eg4CpCg91kJG1fipkoxtTOl&#10;hBSIrI1VUbttuPAimKF2YOLg85GBIlA+Nd1ArX7XKuTxyEJURxBlE2d1pQjh6NFVf2P2T1226UxY&#10;X7WcKLCEnHH95IoqCeNWU7bLvT/KyWaIJ9GwciRAHo5odbUXRZ7pWRuR9ONj9ni3wONyOWwav7OA&#10;vqMMogEcjRueiORwNBQ8WoCW5f7HKwaNONzHxRZldOTOAUHcA167VG/bGyCMT/VZ43uRB8IZgFnU&#10;UDHi1OLrv/N8WV3uyIppKtH6iEKX3PUqfvoR0xqEm3kuoiBbg8VaNduKgV9RD33pVcmTuGJ3XBl5&#10;+mft0rv716H6MThjhejq7RhAPSiNeJLUpQ9unTJcgx2uiuJYEClQep70+WKrwkNJH+KMgK37a9j/&#10;AJJG2Rq0EAOII+yPmPHA8kckKc7Zg0Rp6rAVQ8ex2NMsBZO+FiOQow6V64+MpPI7SChQkpBKdtiP&#10;hik261/axNFFWVpLIFFC1di4HsdyPozes8rD1Dz4sy86hXTpQMP2qcf2cMRWxSRuu4hfsile3b/P&#10;fHMkhZnDrJb7APvx5U3qOoYeOAkEbJIaDDYEEP8Ay7VpmcAxtCqsZzX01IoASa1Vuh28fiwxA2Yg&#10;dG6mvLbj3OKTPNFEyvMkgofVkRfiI2A5L/qgZaZR4vJJAU41UnlwKHsp6V67du+Ivbrc3Be0IiYg&#10;A8BXmelK/ZTKwN92Jkv5GNPjNQKkk9h1xN4vSke2PxcQGkZtoeRB6EfwyYHVPDRDauHUOBSvTxp9&#10;OBGLoA8R3DsR8O4qeoNTywEAsZc1+VzjkbhICrAVLiu5Fal1HhX9nI8KLdm9AxqqPGro3Q/5NagB&#10;/wDjU5ElXdcExWvJnkErGAj4WXeUV6gruCq1yNg7JAs7NEkDpv8AhiEZtzIeTm3kZuInjX4W7fGl&#10;fh3wUyui417CvtjnnMTOlzbq8gX9y4q3JQeoNab4QNqWQo27ruD8xi409jMXgPFyiylR9rfaoWva&#10;mGUaFKNw16ijr40r2xkrrKG9dWb1NhI3wkgdKU2H0YDGgpbApsPuxUyW7geupkRBQOCC6t1+E/te&#10;HHIrHZohuqmh8O2ZIZzGZlkMsFaMpAqKmpLL1qBXpjspDuQ5cTs1Kjw+/EWSN5qQEIzAFFJrWtQS&#10;pIoMlGNobrTr9+ON6Y3NvcKwXYhCKmte39uRBrkkWHUB+Idexx9vBbqDIJCI0+2RsDU9Kb9suEtm&#10;LTFtgBufwyuSejzq1a1MVfh5dlB8KfFkE8Ib3r/HP//T6OZXoA2w9s58QD1WyeO7EMYyCxI+Emm/&#10;fxJFMSCszGoKj3y07BKkJVEgY8WY05EdSKV3IH8cZdsFUnkuwqQSN8lh57hVVYGkcx24+NjxjKlh&#10;xO1aUrTr4ZUTrPahfgZ6fCAd9vlk5DhnY5IIQ88Mto0ryxyhOTcqpXnWtQFcfEzCv83L/iRKbG5s&#10;rxrjiJLc9VFSwCbhiD9omnHrm08eGSHDyk22KT4anZ6ppUVl6rwXyspRiyKrmfZ4laMfuo4y3qP+&#10;7/lVvhXDOy1KC5QcG4SMByiPVa70NOXjmFPTTiLIuP8AO2/4pgAlOraNLp8/ASOwVjwnkRyJCp4n&#10;gQgDLUfDg2NiG3BB8O+Y8uTEpQ8DM3A/Eyjcb7HxofiH3Zp/UI5LTsPDBj4eqYr45AW4B+K/Efi6&#10;k9DWhWnLCnV9Js9TiCyRryB5BiCCCBt8mNaZsdHqp4DfNPcnOga/d6NeLcWlxIIlURyoApVwTRmA&#10;Aqyp16cfs/62EkX6T0PjBCrTW5LMtCAftGihWoqoq9/tZs8ksepoyFSZynbJ5ZND81eteTTpaXwR&#10;IZNiAoKiruyVd5WY/AjfCnHjkm07UrW/tlMYK1BDVAFaHt3OaLUaeWKV7FrlAjdhutaHqOl3Tw3D&#10;F5KVAADL8XTk2/E7+ONuNNABMSgmootDuT+vJQ1ZSJLrC7LlIr6RilCRJUMUCnoP2Uenw/Dx4/7L&#10;EbW1ZVRI1IVKcqsanx2Jy3JmsklMja/UriCeSWW5ZJppCXgpEg9PrwUsFXjs3Ytx/wBliGs6XZzw&#10;K0lvHKUJ4IxIoWFCwp+1TJaLUzjk2kYITbQdavrHmkV1JFz4NLPGikkIaLGSekYb9nIT/hrU5S8i&#10;vHHp8YDiP0936H996hXkQqr9vOq/lHHAEy9c5fTt/wAV9KDjAIMt3oH+L9DguooJSZdVn/dkGQsF&#10;YEp+5EXqceXN941/1m/lLLuIpKYImH1bnxgWinmyKzktGrx/u1UU3PxN8GZGDccRccHiN930pza3&#10;TvCkssJS9MYMjH1KRhyFCiQpJ8XLt/s8LXuZ4wqwxBRyb0HC8mlkZyZG9P02LdPtfZ+L7WbLFh2s&#10;7g80cX2Jh6cXKT1HIBA9ZQxAjULsAwYcOvLBenWT3gWWQxyJEUIeZurUqXYH7QUbxj+Zf2UwZMkM&#10;XpA4f5vCmGMjc/j/AI8htVvUtF9ELKDKG4rAhJoP2Qyg8CxIDN/lfB+844ghm1C9j/R8bRtbqQt5&#10;xBmCigacyuERWevwBPVZv2cZYYxxylM+r/Tf7lPCSTM7V6f83/der+j/AMUtmWG1sZV1ZllhuW4G&#10;3Cs0VH29EIOZZBv6jMqpw+3+7+yJsdLIu4+StA87sbVCSzH4ZGJkkCIwUGh/4ycf3rZiZdRwxuI+&#10;j6uH8RY8A4lO81RY7aRmdJ0tiBdvHTioZk4qELMtWRt/i5cfsp8eCtYurNC1tbhTbwAkb+oTIRRi&#10;AfnTl8X+r/Nh4MUjISkPUxlLe/8ANUdCtdReL65fMTdXBoPh9IrEGLIrU8B+z8OBYY7Z7GOKG09G&#10;NEbiyqyqqvRlPHk3N+rcmC/6uZWWB/qsp8v+kUUUuIr15HvOaO6cIapyJSoYV4qUUsV+Hk/+tgFr&#10;q8j4z28cSpKico5CqBQwljiPNwxYhxz+L9p14pmzjAcNE+r/AH3+5a7nRF1xIn0o5C0EkkjMjmsq&#10;kgmhSRlIXjsQeHw/sftYtomkKLf1bxVjjVKRWccTcXWcqvN5V4rM7fyyD/gUyjU5+QEf+GS/mfj+&#10;iznXDder4ehBapqMi3awWgD+szerc+qp9NoVLFfTavFaCheNfh5fz5J4tPjsLeW5vFS3RVKpEpWN&#10;qt0qFbgtad2+1mmz63xJiELl/O/msaEd5byY3NrTatJbW2ls9yWKySXDK0kIUDfgZI/UfjyrRE+N&#10;P+enGN6tql3frFDDJJFIY1VoYleRVNaMQ8oIXbnGn/B+nmfj0MYSv/ZLfEbZLo+jQ6d6pkYSO8ry&#10;fWHWGNqGh4kQpEG+yHqV5fzO3HBkWnhZHjVoVNTLOWpHxLD4F2Ralgf9+L/qtl35kXe+30/j6mUK&#10;P9VZJqoXjMI5pIWPowmP96WIYB3orv8ACpBDco+S/wA2CNTvLe2sBFbFIJHI9T0EaQiu4VAvE8vU&#10;/eFv+NuOYenBnlJNyET6WyUv4RyQWn6ddXGoma8ElxaxBhCtxxXk3xB5W2agMb+iF+H4P2OHLEPR&#10;mggc19GSVnM83SRm41ZlV67ksypx9RuPDMvKSZVXDw/w/wALHJtsEX6ltPcLAF9SOFI/QhjAMSrz&#10;ooZk3UDgrMknBPhZfj4tj3MdusscUccVAsjsqkMGiYEVYbceCkfEF/Z45hwEpUSPp/0v3sADW/Ja&#10;sD3E0FxLNJIjcoxGWQxsssdCeBq3Ln/Kzft8vg44BtoTe84naRp14StIOBeP1FJZGLKVi6Kv7s+p&#10;9j/ZZ5IhGyOH8f5y8x5Iu5mS19J1McMILIqNyHPifh4hWrJ8JZvix1yLa0s5ry4aR5whjtLVTI8c&#10;bBRyk2Xk6pXn6jfDkMEiaEeRPrnt/wBJsYkAbD6kO0l/PeQW1q3owFllvrpkj5snI8YdzRfU4sjU&#10;Xmi/yPiUk1rFZs+o2gj9SRxFYFXZ2kjHwtIQ7B6+moLsjen+zxzPliJl6T9P8cgwPT+d7l7wXctx&#10;G1jP6jhE9S8Jj4+lI3xKgCGhCfGnFlVmVPU9TBWm20oi5TST+q1ZppHVV4hiJHAiVuFW4D4fib0v&#10;5fiyOcknbkP9MylsK7ll/MqhRGsb8P3EEQdiXYVjQvLxZlVSx+L9mX9psCLd/XdWniktiIIBLSKO&#10;NuS3LsE5fF+7JZXaVV+P4vt/zYJw8LHe3iSPFLj/AOKYYccieIqyWslrp8HoXCs7cC9zK4FYYwXA&#10;5KNx0Rm+H4Pi/lTJppcVtptjLqF7K8LvCE9OZkkmdyCdyP8AdhqvL/VXinHOX7RySzZBDHEE3+8l&#10;f4k5UyIB5/qtydc1G10WyjF1HDMJo5ra3mitlKOqlhUBPRWkjcllb7TcX9RkyMXWoNFdR3sUTpey&#10;Aqk8pIZULlGl9NeD8d/hrw5S/wDFfxZvtJp/TRrh/wB7/u2sRI5CuL/cs0h0uO7sJtLd4Xs4ZI+V&#10;skYZGCqkoiZpBKn2l+Ljz4w/yycWUHaKhoWk53Vu9I0cGWRQ7h5GZqOfXcB/V9Pj8fHMzOeEA1wx&#10;ZSoCgj5YEiiWOK3SO0KAM8ZWNaIhRECgoPSHwcA3JePL4cEjmkENl6rRqpH1tuRiRS3wBOdChqpP&#10;qfD/AM21A2eW/wDC1VvQ5KDhZLie/a3jkKpTT2CCaV1WkjPx+FgPUVfTCv8AFx5/tLi9vNEyiVx6&#10;5ZRMksokjiU8yQ4+J16kf3ir/wAV/DkMxkdh6Qfqb7o+lQu4LhpfTjlNpAjmJorcxSSTIY1rGweN&#10;XT7LcfRlZuPxP8X90ItEis4Jb+RirFxwRGZpHkLfAh+rqP5F5KqMvx/bzDygAjHj4v6SKrl9aA1e&#10;ea+lh0VYXkLxE3ErRoYo4AFV5B9aJ5V9VuJY8uUXxxYpLfytxPqK17eqsjwtJLEUT4RwKh61K/s/&#10;C+Ww0wA5cEI/1f3kv87/AI6zOwr/AE6nb6NYem1qsUkGnaaWihuPq9vLzlYMzToXhYKY2/bp6PL4&#10;MKpxAWeG3miVSCglQv6gFedE3kEXxFmX7bcf8nL+AS3I/wA30/8AFOPKpHyT63E7BZZ0mDj4pIWE&#10;fBmK8AWNIzI3HjX7Kcv8rFrdYJ5Y4YVJhRmZHqQzSs9eW5B4IA3CvH4m54zPDRNCRa5Gz5dyhc/W&#10;rWKe7uJQC6qrwlQUWJEIAAUGssjlfUp6nwKqKmA9QM19MLWwjqOLo7Mo3kKsyqOJrQhSB9r7X7WX&#10;Yf3UblzWEOI77BE2z/o+2lutSlVF2eoY8UjHEF3LBQOJNXb4fh+L4fs5KtO0extbRI6yeuEWsrky&#10;Fo/i4AKfhjC134xp/lcs0uq1uTJOyf3fuj/uvqciZHUMD1PzHq1zqdzLE0b2LP6awVEHpzRcFkBZ&#10;QGmklX4o/wB+ysjJw9P0vVYq1fUVZFYICiGVo7Ul2MqleCvKI0b+UOE+39lf2fTfO0unuJMt/wCn&#10;9bRE2d/+kU88u6JdJ6jTSSJdyCJbi8jSNFhZHaV4IPVZn9Mh/TaRV4v8Uq/HIzoL8leXnnmMWpxs&#10;9tFNO9zHyVU3ZHRjw4GZvgD0f7K/D/k5R7Q9oHDj/dHhn9MduLj/AKPr44x/rNhl4cbPRBee/MsV&#10;jyfTZVj1C6hhNnKFeaRY4zKkzBHBihVY3Ko6nnLI3H+XEvM/5wWMLvYaKyzyx8B9barwKhrUnjVj&#10;wpSgT9rOb0fs5lnPjz/Sf8mP+Of8W4njGZIA/wA5U8rfltbW9lDNeQmK6Kv67CnrMOXwrU1RA32v&#10;5si/k3yrqdzqtzqsyhaStNBJJy9N52cs/Baq3Hfv/LnYnPjwRofTwubpdKMYJT3zX5n0jR7NbOYy&#10;M0yiOSO2AaSOJlI5kUZV6cRX9r/K451G40SKa2aRQkVyIyrTlamlKmn0gHOZ1Gq4tpk8F7MdXHig&#10;QXiem/mLqVr5gSCst9YS3Sm1sElEdC8qqoJ48ilNuHw/aZH5Lz5v8uabo8Olva/XBeXyhbieMkUB&#10;ao+BV+yjMrcVzTazPkjMH6YU4XBGW0EX5p1rzjqnmaG5/QsumWz3DWFrchGV5IQwP7xmLHkY+POR&#10;Fj4fsyfBh1Yad6YluHX055uPpr9oxqtBx9mYKrP/AJWYHjGc7v0uXD0ikh8465aWGmWehjndQ2rz&#10;m4ZG9NLiaYszE8fj9GJ5ZY4vi+xhoWjtLdriXYRqSwUEmg32AyrJIzPCEgWaYVpGkzanqNvaQFfr&#10;EzrGSzBFYuRTdthhVcXdlqrtDbz+jKAPiNaH4q7UP2tsyYYp4KkRxOVEcL0DT9N1Ly3bC41PT1uN&#10;LcvyUjlIn7vjyccHUxMr9fstx+1/MWafeTadLcWupox0wLUuyciag82BruCRmbqcccoEsR/ef0m2&#10;QvcMh1XSbLXbew1PQZoxrkhKBbWRAq8SvpI3wqQ0cbbMz/sqvHlJHi0mgW9wy6vo8wMUfwCOimQV&#10;48gOQanwrxocqGrMD4WYev8Anfwf6ZiJ9Ch4/Nl1b2tzoXmK0KAuxaWR5Yi7VkMbmKFlaSNpXDma&#10;Pkr/AN58X2sc17pt1S3ueVvcowCyui8X2I3oaeP2eLf8RyEceSJ4o+qKQCC5NJ13SYjc2caX2mTR&#10;tJJb280gmgZmWQ0D0enIo781kXj8b/Gvq4rp9xc6VytrnncQzEyOT6jlEapojBeLqCP8lvi/4KrO&#10;BmPFH0zishfJS1TT7TW0+u2pj091jW3gcC3gjnkWlC8TSLJBMyvv/eI3oNx/4rE3WiW99C97p86k&#10;kfBTieHckdftZVj1csU+DIDv72MclGih9P8AM1xp6xabe2bymGQ/W4XJWSYfYVZEb0xSPfgyt9le&#10;H8+Q5tM1RZ3NwkkyECNZWKMFNSGfilF7r8IT4v8Ag1zpYaiBiAC2kbbM4j8xeWDaBNPmhtZkJmnt&#10;lSS3dwKyJGZZgGVuSyMXaRfTaXny5PBK6ulXd3BMqWj8ZJY4qPRygaQ1ZTy41+Hi/wBrl9rkvxfF&#10;jajDGQ9XRHAKa8w2unXtncSalb8rS0muGkhSVBLJHbhkRl9Plxq6ywcGX+ROfGP4ZJeavpd/ALS5&#10;IaZRyr9n4oyOhr2b/K+LNTg0k4S4o8rYxFFh1po/mfSpRfWMbxW8hEQOzj05gePqIFNQ8f2j6fOP&#10;l8aRv9mJwaUtvLJcoqqiOwWZo1XiFDFqsW2ry61+2ubyefjADcS9Au9fE8UFndP/AKTLCkj2cU0j&#10;+o0rqE4KsfNwrR/Z4Lxjkw80LzTJBAI7jnMq04stCaBSTSp5Mo/mp8Wa3V9ncW8aapQtivmjyBBc&#10;Xr3Fk62JkcmSE8jFyaQIK0X04pJOW6KeCty5NzyVWl5Y6gh9JlZGHxVIrx6ZpMuKeLm1bhhMun6p&#10;ptwBcRPbzIa1cFRzVeW1f2gp50+0uArzTFgDzWq1YfsivxdTTc06nMjFqTKhJmJk80wttYe8kW31&#10;GWsXICOY0rGp4qz/AArz5BV7fF/wXFo7qOjwXciyxRLFPEQRAfsFkZXXw6MubPBnMRR3bQaZhpnm&#10;C40+3a2vrmS80q5Xk983wzLG6vG+1DUfEPiLcl5r+xkdubMQys7qj3E0jwkuATwdxzbip5EUT/V+&#10;zm3x5OKNhTEMvt75LmOKGD1Y7e1t47pGjDcaogKxiaRDCC/P+f1PtN9r7FtNaTSpKEId6yQgxgEu&#10;p9RKqSlCQRzDf5P+rkeAyH8KiLra0vraxaESkxIEjueU7njG6CGTgxEp+Aq3p0H20k+Hm/q4pNLG&#10;IT6TStbjjwhj+E0atFCfa7YxlX9H5r7lO3tZDPG9xDAupFX9S6mAkHKMAM5kWi78uhX+dVb7OPQR&#10;zTUlRQy85VjYUIkZVU8gHJCl15Pt9tk/byJieGxvxIQsiS2MQe1kZlk9G3M6EcTbRyvIvpsYQruk&#10;MhSJeXp+ksvqcI8CXM081zzaQwwnmI0jYl1RXU8pGbcOEPTn/sG+HMioxAH/ABLIBMNLtBaWAgdf&#10;rt4iwm4lkRVt5J5IypWBEH936y8z8HFef959vhXqsszu0stZTL6vFDJ8Cjqrjnwq60X4v2n48cOx&#10;kABHhT1XtbxG3t4Y4o1EPoG1RpfQHqGtUdB6fqcIW5Mjx/sx8lk+Li+x0+ygZZZnFsgDJJGtAgSO&#10;iAs7qCwhQLJ9v45fhynNkkfTH/dcLEypB6vquqNatHYxm4kjkimhldPUd/V+LgIozIYvrTs9v6jR&#10;J9Wt/Umb4VXmhqQvr2KP047gRTFHEaUjKQqeTFvU4qrOpZmWv8nP7WWafhiaNcffvxf7FMhfVGaf&#10;NptgJpDNAJIG9EzvVhJdSkRoqqhLssbhIU2/njj+xgRLB/RhEzCFp6FlQUlCKQjuKq8jcnVeJDfE&#10;vHLJ5ok77/6ZJNCuqYfpaJ57xbUNPJZVRmZgImlK+osVeSIpSNvj5L8H/ElLN9SuJI4kST0o5XVY&#10;5FXjAEhVkCovJEBJ/vJGj+yy8MBnDmQLYiJ6oS7TSbFriZhFE1xHF688ZZZbnnKy/wB6p9WQqOfG&#10;JVf+8Ti/xYPFtboyNO0SrGI4lV12rHX9luTO/wC7+BURV/yP28o4+KPpH+9UbFBG6vEaSCAT3C3D&#10;T3KiMrypMY6BWjEUccQMzO7yTSS8P92/bjVaMIjWrkfVxZx+hHJaiMMUK/vAoNfRV+Kqn2JMrMLP&#10;Kz/SKmF79UFPY/WYb+FVW6lu7gXJgvlmEKSBh6CsVAF2IuXqSx8pLdZE/ZdeeP0i5WO8kVHuHNwz&#10;2zSEcRFWPgjRVQqw/cr9tm+P+bDnwEx3Ow/3TCca6fahfN9jM+ls6Q2ataelqSwyEM0qxyiS5SXi&#10;6Mp43MxUInxK/D93ywfpF9bfpNxJBKq/V4TAGiKtGjs/GN2NFBT+X7X+s/xNXlxyGPpbTLGejF/N&#10;2iavPo9sNL1KGEm9uptSlEwYXUscUPqSQxorNJ6rB1bly4/3f7q3l9KMdqMyRtbqoaaEyIitGzFi&#10;9CByC1kKc6cif9n8OYsMcuG74T+P8xxcsJVaXaBDFLJq0t2qWl39Wme6tbi3RYBbyvE3JZOSQxzL&#10;AW4rG32nb4ecfDLlt4bb0aRo8wjIWiEsHPxMT1pVht8WWQzyJO8h5/TFxswPRDxG/wBWivDNeNBZ&#10;XN2GnjW4BpaqojijUbA8Y34zPJE/wenJ6Uac8LLu2eVljQMrRgr6ibKPgOxAoXUfZWvL7XLM/HkH&#10;1S9X9b1NXi8hfqZNo+sC0ia4mKmO+l9dbOZj6jgzhVcFqxwyMjrLMFaP05I1j+074jdXV1a6Yttd&#10;2cFxbD4IyGKBQtAKVBMbcj9peXH/AGOVnTRzZOKJ4ZORHMYnn+P9ymGjWljeeYLq90jVbq11E0kn&#10;WSFZSzy8peLSLwW4h9MLwSQ8uH2G/eq6h7xoKvPDCL7S7pAZBzb922xCSxiqpCqqObf7FslHxBw4&#10;50J8X1fwcP8A0i5+LNGf0o3T3jmZLC6eTRdaspHjhaWBQbhirq8ttNIP300zyu6D1OXxcuP22wLx&#10;u9f1fTZo0hC3akSRF34RQhkpQVFDMRU/5KZscc4aeExZlGEfE/rfxMDEnmURF9S8m+X9Wt2e4Y2Z&#10;pFqJWL1rm4mD8atRq+hzjTnL8Kcvi/d4C88+S7CTUYUgqLpx6UVvHwMkzKqnmK8fgVVfk8j5q9Pp&#10;4aiBkfSnJijMU7yD5/nn0qabWDxhg5zXN4yusNvymkT0XlYlXm58FjhiRW4MvwcWj5c+1Ty5qWny&#10;ycomMKH+9Xi6ha/CWMZKqSO1c12o0M8Z35H6XXZdJKG/Rn9lqNreQpLCxHOtEkR4n+E0PwSKj09+&#10;OFEkO57ePTMA241lE4gRtQ7iv2TWn0YDFs465uxaG7dTxesiCvwt9oD27N/xLItwLsFoUkQvGajw&#10;7j5jFFguzCToGFckCOaCK5OxN7UcvUt24OTVu6k+4/jmTj1Fisnqj/so/j+m0yxg+TsYJQWCXC+n&#10;J2P7JPscZacyHFD1D8fzuH/YsRMx2k7LMTR7jcZj0e5yBvydjXEMycJVBoagHx8RTeuRqt0nzdgS&#10;S1mh3Ssse9R+2P8Amv8A4lkxK2JhbsuKVXPNDU9KZLiPVplF2OoOrDcd8kC1EOw503zJdWluLS7Q&#10;XumkmtrLUgE7EoftJ17Zk4NVPGfSabMOWeI+g/j+qhp9Pgkla4j/AHF4yhPrMYXnxBqFaoIdR4N/&#10;sclelNa3oU6LeyhY6SHT34K0ZUkkR8hxdd23LZ0Gl7SEjv8AW7TDqMWQ7/u8h/H9VAzzfVlkfVLe&#10;Mgn0lu4wWDK5Cj1AByRi3GtOa/5WD4NZtluFjdnuPSkAYCIKxQitFBIZevxfs/D/AKubKUDONmnI&#10;yRAULrSrqW1me3VLW5kibgWdmQTdmegKuF4rxNOfxZJLfW4Z4VeOHnbRfuw60ZlK1UqSPBg1c1p0&#10;WSIsuFMdQwi68nGC6cC/9DULtnuJYalYpWLCsgU15fCY/hP7WLXLWF1bSsz/AGuIX0/iapGwJptW&#10;mVwjK48J68M2GLU1seahpR13StTt7ZLcUCSszzfuk4pKOTJHyo/FZOXPk64QXSS2toLa1QTW7gzC&#10;3mbjUFxVubhjyHLZK/s5lZNJDLzHL6eJsMuf+5/hZhYTxT3b3kxaO+R1tpbiAM42FeDIuxSgrz4/&#10;B6jfYwG05tI4oY7eWRiFEgNGuBXozfzp75pMnZs5TJ2cY4SeSdw3EcqM7TIVDUDqf3RpsR1PFqjp&#10;XFpIQ9w9sFIkFKsy0iL8hs6mqg03TMDJjnAm+jRkx8JorobqN7eK4UgxyDkN6txK1+Ajr74GWScS&#10;m3lQgpUQstTWmwKNttt0bIwlxNUhRRBVApcbA7uD9+4xQrKweUMecRWsimkv8zB0A+Na4y7lCmAo&#10;KoQAhBolKr4LxO3HbtjS5eMSXx3lAVJlWsbjxaMENE3Wn+V8XHGMeEpl5tVevC3GyH40YkMOh+Fi&#10;CG/z+LELmyaT4jJ6jRmquKgj4vgVCPgYb8eP28vMuIbMDEUvjl4tRl4ht+3XuW7jp1+zjHku4Wae&#10;JTFO6KFuEBViOpEyE7CgB/4llUo1zS36cMoowEkYNeLCoDDup+nNM0MbRn1CrOKxMFVopTxValU+&#10;ySen/DYKN2Ee9dGWIp1A2IJPIb+J64ImvL4Wf+lEj0zRVDKHqxBHpsNtt8TzQApx29usjNEtDIKu&#10;aGhoKfED3pjYI4GDvaMI5KHm6ijgD9mVd/BmZl+1kiLCL3bLMDSUVFRRT0J61U/MgUbA6/W7flHy&#10;Fq8lPUAp6T1O6n/LOSpMgvpBLxfiHKGqEjcHcVFcXjlDf70D1poRyDbD0tvhCN0kap/aycchiNkW&#10;bU3hHL4CURz8SAVD+PLb4enUZZhlhbl6i8zI32aFVNQAGU122bdfh+LIR3NBYEgruaum6ngV6EEE&#10;ilag+O+IK1tcBJLgJCrEcHAqhIbkxQb7tX7WXREY7Sb4kEb8nMJkFIiZGHVWIruKD9WXOjFFjlQS&#10;pEPsk/YFAw4SAeNPhTKvAMTY5MZY/wCbybR0NWWqsxI6EVINN1+jrjBKeCRqKCFVAdftJyAB5qRx&#10;biR9oY8O9tIXgHfl1Nduxp4YyJrJbdS/GJ3bdwC0L0qNwKcK5E2iqO7j6vLbdf5ehH05mij4uv1c&#10;0A6Ma8a0JZHAIbp0rkxyUt/ESPi77077dDXEvUmi9RoXYcxxYqNuvSRD/HBdq2yI9OSg8TVa9j4j&#10;HKqTuquKCnwlt4i/UnmTsd+mS580WSd2iSoqN+5HensMppJ4WKtF60QRuLtxV1O1SGXrhieh5M2i&#10;oJ5KxU1Fe4I8KHFiivEksU/JOQR2XaQmh5eop6LWuSuyvS1queZR0IanIbVWlezU65bxqqcTsZCV&#10;UmvpNX/K7ZADdiDa7ka/Lc/zfdlhZFdeQPMblWI5ADpxYdRv9k4AaQG9iD4HpiSkqzyQk8zSvEEb&#10;0NOcfTbLBJRsd3FVIow29/4HFTazk0Yhqkh0YgJQgElSenL2zJiLLKjI+amZUUVoaUFCASfChA8M&#10;TubYQiEpGSV4n0WFdynL4W+j9nMaZuRZyj3ropOYbcHdhyHsaYXsxMbojFZQ+6j4SAacqH9r/V+1&#10;g501Uqd/bxxSO4kt4y6EtzoSCAPsjoVyCAKcVB6/Rlq3NF9M+jNLXgC1V4kUop7GvbG18+92/wBA&#10;+/MUjaWJpIZLd15D11BblQ7Fh3GEWAmz1a33oa+2WS1qpRkEiTbcRTg1Kb9KjpkQAvubpX2pi1ql&#10;t8TxSFGdOPovQzfaO69OQ/lXDI0UjcLSWqARX/K6D6cGQ/UbgKskjeupU0ZBtx23Brtvy2448dhb&#10;pScXCtVFBTeorua71+dcDXVnJbSmVPTliUkpxAILd/8AVwAMtlSKUOoqCjU3VuoxBU7s1LhaEUaj&#10;ryG9KdfCmJDEFf1+WB3Yqo5r6EgNFdDUMTv+8H7I9xg3Q338Rjkdl5RXMivDyPCTrQHYBW/5qyYr&#10;mpLVNqjrjFiKoZbZjcRuBzqaMo9xTEqIjo4HxFMf9ej9LlyTkDwr2rx/l/lxtjZbpn//1OjlgRsQ&#10;ANwB45oRGnqQmPrKZOHFizCjMTQBRQ9CBjZUqCDtWnTDE7pVElMaIVryANC1Dv1AoaYR6nBcxvyi&#10;asUfxNHxJDNXqaHfNrozHr1ZRG9p3p1/YXIMd8pW5nPpw3iuqukfGtFLDjGK/ablhYdVu42WdUp8&#10;Rqqjrv22BJ3/AGeWZo08NwzHmnp8vafPAbCS4YCKNOEsjV4gA05EtIqr8P8Auz0/s/s5IbTUUuVC&#10;Dj6gFJB2B+eavLpuA3/CwMfkwzUtNubKrlnMbkvC7AVKDp3oK1D4Q6roc+nvJf6ZGr3T1I5U2PgK&#10;7AHvmy0uqjl/dyNRYg1yZNoHmuPU7eHSfMUhS0iC/FET8QBqhkI5MWWlAB+1gjSPNaXSCK6/cXX7&#10;StQmlTQsNvtU+HbI6rsmUDcReNI3UfMPkWWySW509zeQVLoUqg324KRy+yxo+SCNzJ8K/EB1zWSj&#10;wc1OzBnV6igCzHfqP2ug3IfjQn+bji7QBFYmnIDZa75inNZ2Y2q2tpchkDDjExpIWFAR4cv2hvXC&#10;tjau7QuQJDuysKEg/PM2BnzDNOJYLu3jS8hjL20ZKwyp8SqygVoFr2p8VcTuLGMRcrZyjR1II+Kn&#10;jxFckMhJqTIE9UVpmtSCZlvYUnWfgJFYejy49DJJQVCtv+1+1iuj6ncysYZ6+omzMwHEHwr02yGr&#10;00BGwiQCjrulQ2EyXlgFaynqYo1LFzTflxJ5cX/m/wBjhlIFkAPENQ5hxFNaTJcSRM4RvR9QEAD4&#10;aDuB33wLcRUUF15Ka7daZkYp7pBRETmQyCCUxtRTyrwrQgmh2Pbv9pv2sA3LelEYg1Vk/ZAPItQs&#10;Rt06ZkwHEbSI3zTLTE9W4W9a1SOSEcWmbgUSEURWo5BcgsaDk3xZFtb8rQ23rXlskaSFGalDuznk&#10;ehFfi+Kp+LN5oe0uIiP+awnEAGmc+WPOFxP9WsLkySRsyCOYsoJjCijFePUH4OK/Bx+L7XLlDLeO&#10;P6wIDbNJKeRuZSeUhDGqqvH4gaDfj9lP8v4s6rGZUN/TX0tQhI+5nk5kWNphcrHDQeiKAIvY1J2I&#10;NRx+z8X+TgrV5XWGK3uCkdlGFkuIIiAzBY+XGvxOApbb4vs8f3nxZRERkTI+s/0v+PMpkXv6gP4f&#10;4fxFCaZbwSSS3kTyS3RLxpcScioAbgeI2jHLhV+Kr8f7GCNNe6klkkQvbQJXgqbqXVqct2K8mHTk&#10;vw/zP8OV5zwQuuIi/p+pjEkjcKOqw2ZjjhuI4rqaX4HaSisI3BqCQA/p/Z5cftftcfixrXnq3f8A&#10;oqCcxqI3kJEfpAcqxIW5Hltx5cUT/L5ZAaQ8NS9P8UYsI8iS3HatHbOLgC3VneWg/e+s5oBK6pxr&#10;+y3Dkzf8DgDTlWflMIolMZI5VZ0+FaIebcPV/wBinD7T/FmfI8MRsFBICPuJJI1WNmdvUAPwbHr8&#10;dBRuA3qPj5fs4vMpt4lhBEzXSuWtY2aKUiIB41ZR/dRekPiLr9jKwRI3/N+riv8Ai/opAAFfFBG4&#10;guJSxQQCzdPRupVVofUnJjb03P25RJ8FEP8AeMv83HG2C3CwRzerO8ajYF+XrCQU9SR3dX4xHqPS&#10;+19n9rJcUSDGJ3v6q/0v+d/skS5UVS8MRuY7ZIYSAfikYGsRSjcEUIyc5B/xYjcPj/YXJBoQUsRc&#10;QI1lErkzEoeRqN2oaDbf7GanXyAj6Dwzl6f+kv638ScZPCTICIH+mY75pa4AT6pcyLezvEDbj1EM&#10;cdGr6dF5s7N8G8i/C37GEmtXE2pXsYtV9WGIfDNIGAqdzMsjKqqqstKcuL/77bMns7ReGLyD1/w/&#10;xMQDPkP6qe6JaxafasJaRSO1PRiCgqq04QlFZ2d+B5cqc/8AKxRdMkj4xcjcSmru1AxbmPUkYsis&#10;OXJiqUVf3fHM2ebnskwvaLotUj9BpGpBCrFEZ24ceLmONeMnpdgGk+L+85L/AC5eoW7WVmULRiSN&#10;lP1dVPxSKEJcijBuPEhY/ibiq/HmNhyCcqASSAQOqzS7pdQvFnWFniljJF6SP7ss4VE3DqWqrM4+&#10;HC/6ml5IUmEUMCyKZ1V3l2H7wIVKhOypSH9r/Z5sARDZJmIH4pg1zLbRsQsk8h2iBCLUjihNSeXG&#10;tW5Sf80YbJ9WiElwLcNKGccpVpKftV3Xk3KmazOJXd7FFHnSWyRXc/oRNP6UZSNilswaEU47DlwB&#10;jr/smT7Kr8WAtSgkdkjcVavpRxuqSlyrBwADyH7tRyNY/wDWkyOGAMf53xUwvZF2k0HAnkvpy0lk&#10;ZC8XAOOPKvX42+z8f+qvw4ssAQhX4vapIWup+I/eSE78Uj+032Vr8P8AsstnkPIfV/NJlw/1kkb7&#10;/Sp+swjPpKwuZIwLWBmPJEC7F2f7I2JPLk2E2paq5n4WqKY4XNVjTmpjCLWFDGAG3Pxt9pf9VczN&#10;HpqBP/HvxJoJsgjZHWNnwiDSSO0jKObOWBL1Px8XLFP8leWGml6PJFHFdXSBr4BYolQCjMKvz5Ok&#10;ryPwkJ+wjPIjcfgx1Oo24Y7CLeNhV8Ukr1PV1eRrSGeOO3T95dSuXPGMErx+B4Vj+NOLfvG4Ky+q&#10;vx47XWknhgt7CSWCQMHluJxJRASXJLSE8nIUbLHxjbn6jLg0fpJlI9fS0HGTIdIrPL8VzDLcy3Mc&#10;LQsEjgS39IKVVVFERFFE+IhecvJkWPin85/5S8rtYSAtKqW0MT8FJRUZuZLSPw22VV4cufLNP2v2&#10;rDg4I8V3/sP5sf4fU5orGLv/AKRYv5281i9tltNPt2uJZpeMvESLKg9GoiVSvqciS/qFPT4fZ4t6&#10;mBtW1Q397LIfgsrQ+lA0S7Mx4g/GAzVbmeIX/hsdDpzhjzkcs/q/H0uNC5EyJNfwJp5Z0dNKsIo6&#10;f7kb9RPPbyMKxoAzD92SoojIvN5Ofxv9rCOdAyN9XkUQzMpiKjaQ8uYOzsUhiU8Y1b425Nz/AN+Z&#10;voZBCIsMjM/FkVg1wDF9aV3mhipLJIV5j4QP2I40eSQisnp/u1ZeKfy4Ia7mt4oxbpzuLoBTxcys&#10;SVo7sxLsqKf5vhbly5/FkTc/qPpYXI7BR+qQTPwuCRbWzAxqyenGgVgY0VQFViR3X4l+xxyoLdVD&#10;RSLGW+J55vg4tUEqgBH+V8VAv2vtt9rI2BRsx/hjwtlcIAVppSSkoMoT4Y4YgG5D4viduJ8F258v&#10;9XBMEJb03th6iwoYYp/hKlWajBql23IV2VPg+H4vs5VkIHP6v53/AB76kgoK4mhRmW8okkxM0sQq&#10;XDIqn4GAj2UfArv+8+xxxs1xEJvVVROwkLWUEbKqmVIwPUkZEKDiqfsu/wAH7P7ORjpzdA/15Sl/&#10;sP4lBPTmpw2czQen8MDyRrHfXUwdiYndj6Seo6zbs7KGdF+L4vjx1hwWVkVWe9nCxyMghKs4/eM8&#10;vOnAkfsL9n7PHHLMGAF+n/OY+LsY/wDFKerCVIIZWlA0u0dpZGd7lJUQRmFFhEG825+05fl/ef6q&#10;7KbO29JkFxeuXMoZUChGCjiDGeC81VVbj/uvKpZJTNg+mv6X6msz6BC2/wDuYvPrSSPbaTHFEtpK&#10;GlWd542kDM8c6B3WFm5Resrfv/j4YWSatG1xLZRyrFZxkm5kAKAioVwCrdEPEUTl9rNjgwegSnuU&#10;Yo8RTqHSozHFfXERnvgi/Vkch+LKGKspZV/eMG+Nmw50DQbpLC0eGKO3LcvUSIOeI5EV+Ner8ieX&#10;BfhzU67WwsiTdOFUGLeZvOmjx6hqWn3ZdhbiP0TK8axySshkKoUZWZYvT+NeX95yX+XDTVpktObS&#10;BwiKokEYKkq0qLTkSB+18IHH4v8AVzB0EBlkIj6SWMqAKQeXEkvltiDC11dTP9U+tFXAmW0ldTwj&#10;jJVykf7x5DNwg4R/G0uQ2xhmur6HVbp2jCJGIqSxoahuTBqcuAVaM4ryb7X7XLOmy5RjxHhoMYAQ&#10;G/OXvek35t4bG50+1irz9QTI8MkwIdSdgwpJyrwT7Uf7H+6+GV521GTR7Gx8vafdvY3l3J9dvHR+&#10;ACSMSoLgBjVxyV/t/u/i+DNLp8H5nMZyEZRifDhtH0y/H9Jw5euXAeUUj8qQxeYNa1LXLqKOaziR&#10;dOtFdK8vTU+q3FiVX+9ZGTjx+Jvj+3kU8paPBqeoxWXKJWMxMU8qkSlKFufEtwenBuH958X282uQ&#10;CJo/V/unL0+OJ/zfVy9TKdf1ZNI0i61F4nmFunL0YhVmNaAD5k52/Qbe0Fml1aM0kU6ooeQUNIxx&#10;BC7Ba07D/KznNZkuXC5hlfxfOn5i6zqsmuS6Rqqi3m015bnjbuWUm8/esjPx5NxDJx3/AGfT/Zw0&#10;to3muiQeVt9mVRQdQN6mnLp4/tZptVmEBX8Th5MtFIXjNtoNv66vaayGE1jcOTIzqrtVfS+IQK3N&#10;W5MkSv6XPn+zhjb6Jp80yXiASNA4kQ0oSy1ChjShVan4c0Gp1M5+mX0lrxx4d+9OdP8ANGqeX9Ju&#10;LNjJa3k0TRelJ6hiRHo7ui7j1peKcnr/AM04bgc2Z5B1JYsOm+Ug8IAinmwG4S5nvH9cUepAQ0+G&#10;vQD5ZGdV1iQXrWciCKJiFWRm3IIqSopvQdf+JZtsGmPCJDm52LFQt6P5N8naeNKTWbS4e9uowxe2&#10;iQAIwYoqSuWVo2kbjwIVmX+84NF8WR/6k8CSSW8wERNS38zlqilKFG5e7f8AA5txkuhIOQd2eNrF&#10;reXNva39m7XY/u4qj93AI/TZmq0iTxekzMz8Y04/aX1/hY0tNYS8MWj6jF68bheU9OlVBoWoDTqO&#10;WYOXSeHeWH1NfDw7hjmoeWLvSopvMfl25TSxFNJ/oFFqeMzoWRfi+0vBvTZvT48+LJGqYKuNN1HS&#10;mB06VjZwoX4bvzdt2Livf/IGY41EM8f3g9f0sRUkDpmq6Pr00q61AjapeTJyuAy24ghQUjS2bgfj&#10;TaNlnfi0aR/H/eYhWz8w263Z4293y9NlfjVgjfEnUNxr4N+zkhxaaYgPVBkDWyPlOseTLi5tCJNQ&#10;sUT1oZLYuqxyzxlIpD8DxK9AV5MnH94r8OfDEXutUslW11qF3tXCelKgJKGjEkMvSlF9P9vl/l5M&#10;jDlPFh2l/F/CkgdEbNpGk3cj3vlm8jjv19Z5bCSRTHOpKURo3rtJyb6w3wQKvPl+6xrPLYCF9FmL&#10;2JkZ7u4/vSXZ1FGUEkkDknL7K/y/Dk8UIzBGYer+D8elhXehilvqt7qA8wxGHWmtIY9O0s8bbjHF&#10;HI0hhlcBPTkJST02bn9v7KyZIdH1iw1K2aORVWdCyutFAPFipNTxrmr1mlyYZAxPp/zmJiQx3VvL&#10;N1okvJgzW86I8E7KqyVeMSANRvhdR9rizp8Hw/Zwi1rSrqxmSS1t1dD8ERXn8NeI6r9hf+af+B2G&#10;h1IybE7toNsp0bWtK1HT5k1LUXtuCetdM4t1EvBpJCeEob1ZK/E7UXkj/wDIyLIkdxdJJOZJFUgs&#10;goAtSV6KWq3xfEXPxN8X82bzJIRhQ5tmwDPG+s2NhPHaCGCUhvRkcu3IhQ/xM6x0T4SiRp8KR8F5&#10;KvDBl3drqc8MLM0MaqtRTiaghipA5DhunIHKMeEYYmR+ooFdUt07T59GsrmcRLcyGYuhVuY4ceHM&#10;O/pt6zUl4svPl8H82Pkggit5fh9VZKweoXBDlhyqBRUUcOvw/s5VHIZS3ZWsjuLq6urb96YZISLw&#10;2/olWijiPpcXPJ5ZH9UOFrIqN6nL9jErPUnt5GkikZJUR91DliygFQKinBB/k/s5bkwRmOEsSFbV&#10;dEW7jSOWGOa1kngJSRokRUkZhI4ZTzaeVu/Nf73gmTjy/wCZo76JlmHGSM8WJBKmngaDqDnN67s0&#10;wl6WiUXmHmnyrdeX5PUBE1hMFaLp6ihgSwZRy4hWWnLn8Xw/zYN1HR4rxQ6MYn680puPAgg5h4dS&#10;cZoqJUo6Nr95agskcd5ayCv1eepoRWjKQyN3/wBXIxf6EnNo9QRWV1KxXPEVB6gGtQ1KcviX4c3e&#10;LVGQ9BbuLZlWneamhg9XSnlSaMiWfTAxZXC8Q7pTeOryKvwS8pfjwheLm0sy+oYo+KxTwOWo1FSS&#10;qgFIx/kqP2Xfjmz8XhAA5llHkye1f0RFZzG3Wa5ZzNZ3sXxMlXlt+LuUklNPtu7SfvJFj9Xn8WA5&#10;bq3jkA+JjErInws7eqfirQjb0y4+19nllwgZBbTWGzuZY3oyx/W5Y5pQrIiCBQqFSVJLeskTL8P2&#10;/wBl1VcVkuJZJWUr68LBHdriisabmlRx+0S4VFX4v5PtZDYAAokdlGDS4oLaJoiLa5hMkMMVmWMQ&#10;FVCswHxFvSRI/UlZ/tN9vnxxOIStHIqqlv8AvElllBHP1Psua1ZTRetRx/Z+1l85hFLri3t0uYZm&#10;aW5f0JreC24H0vRNHjU/CsityRAvFldm+P4o1THTpc31xCIFZLONhFMgcdeasgA5p8UZV6tz/ayE&#10;YRxgg93F/OUEdVGJ4tOgmkuJYp9Skha5t6xFasIykjlxHM/pzK0fFFi58V4fEuVeRXUl5NCjuChj&#10;4ojeoWjDqvJmkZh1d2b4eXD+XDjlEQEupTYXafc2lrptpcPGvGQurvJGIfTlMTSmNYokUEkRpH8L&#10;/bbivqfZxE2EuoSiKaUxxRKBNI6mVuJWrq55MnI7xfCWVcnDIIRuvXJlQMd0VJqkOkac81raiWe4&#10;kLW1kvCBamQLWNSqNwH+9DM/xsvN8QluYZbadxdsiOOZuTE6s6qyNIBHIAF+DgsfwOy/885MMcZB&#10;sjf+axFdF8MNyklgi2JR4gAbUyBlgZkcKfUjU+oxb1PWZpY1b9r+8jwZbahKLeH6vM73EcaPIqxo&#10;GNHEjMzceNXjTg32OK8v2v3i0SxWfV6fimjSDvtAgknuxeR+naXE3CKaSZnFGjMKRCNieKLPIXRP&#10;3iu0nL4f7rGXSyyvbXErMlwRziVRIiCJ+TO3NQ/L4OMchry4r9r9pp4pRgKibimO3NdYpb27X9qo&#10;E9sCsU80j27yCeL0ooIlhYRrHzl9SeJP7tZZPhT976cYb60IoZI2eJQsjo9fUDl3eqJQjkzt6i/Z&#10;Pw815cvhyyo2jYdUwSJXnjmAmcssRQI0LRLHxUNJUEIqfu/2x8XBvRX7WXYzyPNFP6bfWpOEkIPM&#10;ndkR5SXChPSMirxH+6/VyOaq/ookLUtWjt0ha0Y8rMCRJkREYFRGzC34AMT6savJyb/dqw/8Y8Fm&#10;e4mcvJdTW0hUCaOOT42bYsCTypwpx5Lxb4/2cMaEfSLK8IKBbRtLEVvbrplnc28TM1vJJAhhjjLU&#10;XioCcvWr6nH4o+UTfEzcWwz0a9tY7yW2iupUqTIFRSYgUjVuPqcD9oNVRI/xcuS/5OLnxyO5jt/m&#10;tcxEnkxjzzokt5ptrfXOmxXk6hLb1pyROiyziMSCKJ0VJFkWNnaFPhRfT5+lzxa01SxM8slvE9vK&#10;riLUryWqKohBB/evXnxYcKj4ftfFk8ujNf0f4cf9JoyYtrSPUNA1x9OjbUrqDVrUrPceWrKOINNK&#10;briyA2kUcbJHwdrj+85rxRGTDSSO3WQyWzuDKQZYmRnX+Wi0oR0ALfEv/Es1khkgN+9xcmASGwSq&#10;yabUVhttWht3NjE4stRtriOKQFwX5uZiy1cyNLHH6cMvw/yo0WJT6W00kizxhISFFFBFdyWDHYft&#10;f8SzIwazg+nn73FljlyI2ah186dZ2s2m3kt3eM1xI0rATCPkFjgdIgXkACwcQv7PGJOPw4T6hoz2&#10;t3A1gzxEjiY0YMr7NxYipBoTXf8A41zYYMxyxJP+m+lsj6dx6WW6D5zg1DTtQXzMLeQWpMhkkSWJ&#10;4QQnqJUxqUYrVP3fxcv3au3PAFxALy+5JJLo19CqiERujxyNuw5VBC+mfB1/4HBGBjHiP7yH8TlQ&#10;z8W0uf8AOTy3ub+101Ul9HzPoly0hupJLdopoozxjpwHJ7j1RsP3XP4P92/shda8waxYzwG7Poyw&#10;xrSZFja4Ks7s6sagceKpxVf92cf2Mv0WPFIyAPpn/D/kv9L/AMdbZg8O5TDR/KPlnULK8kskF7p9&#10;5M0i28jyC2EscaqrrUFmbmCOf8nwcfgwVeR2Ho3c61uIbi1MtZKLIPsCm4oO8q1/yuOZBBNRnyjL&#10;/ifJlxAgJfptz5gkbSrW44WN3aap9WlFufUtiiRznktT6knL4IJBy5I3H1P92ZENb8m8kuJbG1kh&#10;ERoY3b4OCVVpCXC8Vqnj8fL7Cp8TavU9nQJ9B6/T+A4uXSg8gAy3TfNFk4tkuLyKZ7risToAvKVw&#10;HWNVBfkeDV+H7PBvjb4+MP1DT7uzmFvcxGGXiG9NuvFhsaf5WabLgljNScHLhlDaSeQXEE8fqQSL&#10;LGSVDoQy1UlWFR4MKYDkh3ou9KbZj7BrE6X4wF1JYE1G3MbNtv8AIjIkd7dGYLsEJeI5pNQV6SL0&#10;+n+XIixybAS7FyrLuu4yQKkAuzMY5VKyKCG2KnocnGRjvE0WBi7A7R3MFfQIkj7Rueg/yW/rmZDJ&#10;hmPXcZ/zoj/iP+JaZQIFxdlRzQ3FQvwSr9qNtj/bg1OiliF/VH+isc/SWxdl1dNiKjMHq3RJDsTl&#10;t4pf3ikxzU+2vWg8f5vkcIPeyNHm7EGeaAhZ1+AmgkH2T8/5fpyYa5Y3YqACtUNV7/I5ISDSYux0&#10;cskcqyREoyEFGB3BHhkoyI5FroHnzcRXY9MlWm+cIrgelrIYyU4x30NEkUCp+ICgfr1+1m10faUs&#10;e0ieH/TObg1s4bS9eNL5dOlg4nTyiJy5SWslTE3QfD9r0uIFVVBw5f8ABYdo15pjWl3BLBcWExUz&#10;Sw1IVHqoUqoYiRm7Bv8AJ450eHWYc2w5OyicWXeB3QsklrqiXNpNDLDPC7LEkw4F2jo3OKp/eRiq&#10;/HTjg3TNY0+6ePTp2GmXodZJZGrGsknGjVSQD4fU22PxceWVHTyNziBKMf4eL/pFwdRpiOY3SjVr&#10;DV9PF5qyA6zb+kY4tOVAZI4Q1W9J0BaRmj5MqFft/u+WSO3ZCkUeoxK6Bl9K4QVjIJCgVFepPfNZ&#10;klKAscQkXFMpRG/qDGb2Kf61cz+X754pTG/12wlNLhWUF2ZYz4U34f7HHS+XDIxuVaOVVq0UIpx8&#10;NiPjAAr9nGOuuXCRwt+HICatQh/MK3t4YbGdLi1YsIrq9lqJEJHJWZGUxmRzxXi6/wCW3w4AaK5k&#10;nle7hlsHfgqzR0PJUU/CKqRxqeRauGeKE41GpScsni2kNv5zIrW/tI4IYtJvbfVo4ObyW7kc4zNJ&#10;Xk3Fi3OnJI4/TXk37SYUy6dPagXBaKK1kHpx0cCOT4akkU/db8eOarLp+E8P8XxcPNpxziyWy1q2&#10;u5pbeMO89sA80bKVkjLGigA/bGz/ABqf2cdDIqypbo3p3FVJSanIBq1ETLs3TMUCty4hx9SiJGLK&#10;zsA8W45J0Ip/uxWpSm/fE5CDuw4XBYhvho9DvVk+yw78sDHkrRjpxNYwBTeqgjbZuuBv3trT0mVQ&#10;xaq15Rfary5DdWp/w2EEhC8qko+Jake1Dv2wQLiynKw3CMty1VkLvu3MgkggBZeS8vhbDKZIQEOL&#10;eeJiYmX0FA9OICg+EEBd68ANvsjAv6JdHS5ilRo2HH0WUCMMG5Cqtup+yPh/ly3opCot0jM8Tq6s&#10;vTqajxBWuXaNYm2EUiN8LFFtXBVeVSCUJ3PWvL7ORlGiwHNdJ65f4KKDuZBuaDehFMuVZI1EtqrN&#10;NHsQwAlTltyVt+Q8Mjuy2OzYKtVJQOLdN6qR7g9Mat7CS5kUj46yTUqDT+dTvX3C4YyIUNtEQAF+&#10;yBQKNqfIjGSwq0AtY+UkK0JR/sk0ryRx9pqnJxiUEhykcy7AA9OQ609xjCVKI0PqLJGoduX98sVN&#10;16hfi+H4ftccPEbQHUrQPRgSRQD4S1a17namZ7u2uowJI1h47K1CFJ+yAybcOv7OAy33bI5OEbuS&#10;J4vskutejGpH+yPX6ccG9GJImBmMrN+7H2Qi1HJXqag8Vy3jI2CYEgbNfbctTjxoFbeu4r8S0Hjj&#10;XjSdA1tF6LqppFUqyqD2r9rcZCUiebEkS5ro+UagSOX/AMs03J+WA35JMWZ1XajzqKlqCn7xBtQ/&#10;zZAQLBU7fwwRa3JgRFKr6TH1FhU/Ax5VLIeqNUbBsmEEKboHqRs4HHmR02/Eb4rcD1FqleKEVFP3&#10;qksB32cD+bGMSVttSVIDdSOo+yaD8MB+jbipYqWJHxGrIX60Yfsn5YkUhfU+GU/qqscRSrO1FhAq&#10;DU0BUj54gsr2dUUJ6AdTi6QtJ6bQlkuFaoVT8Q2r369MmK5oBBC1yoBD/YI3r0xU6lJcwItwqJzZ&#10;hLMoPBiD+2B/kjCAxF/BTS3SEkpVqD4UO5G3RSccYbmKFFQKolb4oTV4iooRwk/Z+nBIMw5XV3Pi&#10;g69GruDVf1YlHb3HoBlIDSlmSOvGb4CQN+677Yk0iJ4gv5qZCCD8OxY/Z3xUXFFZ5lpIvVaVXbpz&#10;XwGJkYoog24oGAAPwnuNjv4EY0yySOJVapL8uDmisy7goV+WCt7WUiXBFVOFKKBx232965fKOfik&#10;g4yCtVkH71QTsFWgrhZ8TW67ruD0p06dziH1SWOThMheOX4UnoAykjl8X0VyO1J2XBwR8JFR1Hy2&#10;xFIK1AccmYhnWhoDtuvyyMTW7HkV1cFPdq4WIgngv2q0PSnw9ab5DdB2aCCpPj1xaJ54A4T4rdiO&#10;QBBPfqvhhu01/NWsqMylh8QrxPhXwOJXCxN8MRr8VRA3wg7VJDDfvTInuTItry/aH0jGSr6m9whL&#10;EA03DqBtTavIf8NkgKNMT3tjxU7fhmtHa3jkkA5WrD4n8Ogqytv+z3xN3SKBOzT8WIB+0DUD5eGP&#10;KWsxpGwWUguFLHc70pvXv3+HElPEOrqsvXcbDb+OAZbaRZZIygQ1Hxkk9N25DfJdEFcCCARuD0xA&#10;GVYhVVXmxqtaoxH2q7e2ExvkhvMgPon6tyWRWqF7UHXiTthG3NIdl/WIvt/Vf9M7yU2r2NPl3wou&#10;TVDXrt4Z/9WfrDOH5FzwPag2+WamU41T1QIR8Ets6hUiCyov2wzfGSa/FUCvf/mnFn9QGvUe+URI&#10;UBW9ONl4SEoegoKg/MH9eKr6MkLBuhHbr1yBlISFIIUPqzwyM1CXOyigPKvbf9nCnUtMtWhjk35R&#10;VHIdVB2rTxzOwanIJkH+Jlxc0/0jU2VJVgK/vGBnhYrSUruEZtmKg/E1D8WEdiVW55wx+kf2q7Eh&#10;T8PKhPz65tpYjw7tida7IkumvHeTfXAQQpUhgpkX4/TqFA2+AcVT/WyUwcmSrklGG9OuafLV0Pqa&#10;ZB5wV9M1KrxQ0jG5qadRTsK9sj+teV2vZhPpwKupVilQgYrUAGoNKV/Z4s382bjRdqDCKy/8Um6Z&#10;l5U89LZL9Uv29S1IcI5jaSVBIeTKoFORdv2W5qn8mM0zW5NKCQ6maScjGEBAYjlxDUY+HxMcjqtO&#10;NSf3bKRBIH8SM1fytBql3PqGhqTG0RkkcR8wrBTI0YaNSedR6aR8Wb+ZviyRC4jnlJR+QX4vv3H6&#10;80/hSgKMeFBFMQu7cRW1WlLSMeP2W2oKkim1U+FPiyrmCKdC/ErKRSqilabZLGZQNdFGyyz1LjLF&#10;yblArH4XqVANDsD8O/2fiXCn1JoZlglJAJJBAYqF60JoRU/PMydEWGZOzIILey1CBr+1j3VEDpI0&#10;ccjSkBahOSMVQFW5cOLyfz/E2DZZbWa3MccvFj0ZaV+exzDHHfLZiInmo2thdWN4l5dW7FkrzhPL&#10;jxHQbqK8q/8ANOVY3dwv7qUGgFOda1+nJZscasMpxDWq6VazSCe3ZQK8jCAEpU9KGv6+WGi8Wp2P&#10;bMIyIakmNuzN6ZH7sAcjvSvgKcR3wDqcLQRNNFRmjBZUO9TTt88zdJIZJCJ/iPCyib2RWly+td/V&#10;bj92kxVWmFFVIwd+S9OKL0/ysid7qFzDEsd0paa5AMSggqqk8R2pX4hnQ4NJGUrh9GL6/wCkuQ78&#10;I+oM/wBO0uxuriaawk9GGxJ+sSyoVdnA5NSrhlX4D8R+z8X+xj2soYLH6rbs5up43E6wOYxGKkbC&#10;tGkdnVeXHk/2vsrm90+UzkbA8NryfzR9P8TINEY3uqS3VzAI7GGRfqs0yrK0x4cwxeh9KOLi7onq&#10;cY+fH7XHiU8beWFbFGMFnbxcpwhKNRuKk7hRT4jRuX2f5OOZssRB4idz6Y/0f6v4+liSSb/hgnzC&#10;WKSS4dVe5nfhACSV+HmVWo5EfCvJqL8L8uPPHSO5eC3ZGSVW9SUOUVYLf1AOSxyB425xnjzf4lb/&#10;AILEYJfUa/4//S9KBRP+6Q7I5E9xDLEyuhSKRA7PNOik/HJEQ/FHVv3cf/NmKS25tUWOO3ihshKU&#10;X0opIpikZNTQGpNGH7xV+L/deSx5YkcyZR+qX8P+b/C1ZOdWs0+eK4Mh+tPLfeiJJoi6Swo0uwVD&#10;QfDzibitV/4swSecccLGWONkD1b1Q7FwRT4qGoqQePKP9lcwch9ZEgZiVdzZVcw0rLLLMBFLIJGT&#10;4WiZFCGu3AlTXZhz4v8AzYBAim4C2EKR+mnL1ebu8rrR1kZI2O44NLwP7zj8XwcslGcoAmXER0j6&#10;fT9rC+pOysRcwqzzxzzyLJJw9L0o1EQYFCFeRVIX7MZb41/4Zht16PqpMgW5eUMglA2aQAOAta8I&#10;+Ct/w2HBOUiQBw/j/dNZNyIA5oewM4RoHDWigq4hc/GsRBQ8mU/vJeZ+Li32eGJ6vLPNp1ra3RFv&#10;ap6Z9MVUqrUHDiSV+A0+Ir9n7WVYsOOUzL+IfV6WyUbkOJrRrGxg1G91C0JnuLjkruOEilo2b4+S&#10;qrfGdivL/JT4cD2MNsaW886LHB6ksyhZFBmQ/FErpR5QnqfBT0+br+1mdPUWOIR68P8AD/vpMyQB&#10;f81Xvrq89MXMFrMZJXWGH03QlYX3EzrIOEYZl4t8MrpH8XwfGqiLmW2t7EvCJFkl4pEVjkJPGp+2&#10;/qP9kfaXnwyMcHHLcVH6mAiLAr6vUpwLeTX4gn4SQwhmm5SoWJcLxHCMKtCxeofj6mBeU1w8N88c&#10;k8spimj4NJHAkbAjh6nKOU8XUO9Eb+X+TJYoQjcR6fh/vv8Aj3Ez+klVCiOOSwhkSCFEkjkkpG1x&#10;6nwkMqcWh3RmpzH8v7vj8OCEcCUi5lKl/TWBAVl4gmixoa8v9VWf7eVzEjsOW/qk0cMiQC7hwgLW&#10;kalQ8jXDyqbfmwB5SPRFB5NuziP4lwy9YJbyTvUiWU/VY5BRY4qKDRGQqC7o32lX/JbjxzWZz4lR&#10;Hph/FwN5IjGv5xSmG3Zr5LeI0aCJPrk8YIeaZeRo0gkSSRY1k5bSSryZlb4+WFMcjBv76k5O5rGR&#10;xfijVaiU5DlsnD/ZZlQHp2/6S/msBLbbmnk8EbonOH1IE4kKRISWQ80PGrfYcI3JufFv5cBapeSy&#10;3MENvUW7g3EMysAxKVHNgWABcLJx5P8A5XD7ObXSaUE3IbsJyuSpYRRiN2uFrcKRDOlCyqHCt6an&#10;ivJAHX4gv+t+1l+UNKur+7a7eBTHEnGzTmuylqtx3j9Rvh47nl/N9rJdo6jHhgBfCCnHDa0H5q1y&#10;10u1RJZpYmmJBeOKSRRtT946xzLChJ+0y/6uH17cxaRdQ2sKPHe3M6qsi/7rK0VWVasgVImbf+8/&#10;m+Plx12HH48SSbxcPq/p/wBLhURPFwx/zpf7pJtMik1u2N/PKLiwigYCH9qUMS8nOSkT8mmiRiq8&#10;Lfj8CK0XFmFaZp8l3Iz3kTRSySpcSxNQrEFUVjDsQzlWHNjw4Lz4rmFqdV4ePb+pBsx+n3BA3utS&#10;WMSC1uoLi0W2aC2njckytIwAkZY1eNEb4li/eepI0fxcl+wtrXmGKW8a002YIzD07khAWkoDT7RF&#10;VUns/L+XMXQdnyI4s3P+H+KUWHHxy8lPyx5Mjgs4r3UrZuEJ9XT7dpGEcPIjk5RBxV5f21aNkTj8&#10;XDI9qElgJnaKN/XBKRAMz/G+7M0rMyGV0BHqRj+7+Dkmb+GOXM1/sWR4QNmVaTaXyQxCeUSK3GR2&#10;ZFgCoigLHFCqK4iRjXhM3JXf9pfgxJLdIoDcvFER6JdY0YsgRUBIYsPsr8P2iv2cIlKUuHmPg1nY&#10;WEY1zWkHqOhDiN5ZFCMWLUHGnH4mo32V/wCFwbHDIrfWbtgLt0qIBRgNgJFpFtRGh+Dk3+t8XDLc&#10;kuHavTY/H+mcnh4QR1QYmQhLe1ic2qMUec1WhIqjcphybn6vxFA3+t9rH2CSyf6IkoFvFJxiaJ3H&#10;qJXizSup4/C7f3Z/aT/W4ufLHGDZ/wCOsYm+tIfUmt4m+uywtJc8TIOSRyGKVErwhVgWBkRWBZf2&#10;f2sGSWlssBWSR4XCrKdy4jKD1CiMykmgXk/L4/2V/ZzXHU5Mh4hHiHEysDogIdTvzL6oiW4hMhhX&#10;jwVplZ1hEkiqyqPUdikPD4FX95I/7OAZryL6wJ6DhATHbwtL6ZZiaF2NDy+xwJX9n4cypRkBwnnL&#10;+L+j/smqWWvj9KZJp0/1d4Q/G5u1D3VysAkVUWhEaAn4N5GkiV+fF2eT/JYZCCLwXLpz4S8II1X4&#10;en2iWr/wXqf5GUZzfpBv/ZNBMkvvh6mmPpouGX1YDJczswDgE7qAnHfeir6H+XgK+vhp0E6g+te3&#10;KcVjrISop1BoV+yS3xf5K5ZpcHikE+mIacW9wHP+JGwWT6nPasitBY2kok5qsIWUg8ip6tsy8Tx/&#10;4L+TaJptxcB5pQ8MXqRpLxfkrusbLJ0ZuacljlU/u05f6uZOt1fhiOOJsy+l2USMY3Wa5r0VjIlu&#10;CJ7kQy3cCyJwZVZ1EY5FV9PZ5IOKh5+P2vtNk4+sR2unpDbRuXkPpuygMXZPGvECgA/339j7Wcf4&#10;UsuouQEx/ecH0/X/AML+rhYSJJeVPBcX2r3OpahcW1ulupmiLSPH6cEvxOVFZG4yu/p/Ctw3qS/H&#10;B8ec91KZ9U1GYT3LwRWv7ho1cq0joBJyJPJSqcZOA+L7Pq52em0Yw4th65eUWoRFcUv80PYNHsLb&#10;T9PiMEKH1WM8BCLRBIAoIFIyrMpXmP8AK4ZKtD0ieaRHeRV063fmAAd5FHHiCDQCnWif5OaPtftK&#10;GGJj9U0DvYX5t12JZmsNOgL+YdQhW3lkfZYbVmLiRyUZXYNy9JGfl8fqf63OfMyyeaPO88MCKEjc&#10;27MFHP04m48uXJgzCnbj8GbrsfEceniZc5euf9Zr0+DxJE9GaeUtOtdA8qW0Ssy26Rm44ybcDL+8&#10;ZQOKso5MTRviXlnRvKmj2unW5hBM0bsfUDAFq0oeRI36U+LI9p5TkHo+v+c7UgAV3sB/NLW57mFT&#10;bVtbiFUeGYsQHUuCvp8fi5bqylCrclX+VeMhayhttOFnYKttCwKQxqo4rUfy7bZx+XJxSPiHimHA&#10;1WcRgb5vKdM13UNR8xHXNYR71rExT3kjykO6RMKcCqilANtlVPiwTpc9vec7J4/TtLWJWnuIierH&#10;gF4qK7n7NM0Wvyyx7855PTBxcIlkjcmUR+Sb+0u18wLfGa5nuZpoNN1AIsjiImQ0ldvTPwtydWjT&#10;4P8AKyR6bbi3hkT0xCo4qadSIxRa1J7ZqssY8QMdzJusy5sN1zX9V1z1lvrsy2tlLK8bsaCsjl2K&#10;ArGaH+Th9r/Jwv1UHVB6Gn3fpyRtSQo4DAd/Hf55n6UDD6sgNe5yMURzKYeXpBpEj3Gr6QJYbqEm&#10;3ivIv3Ur0qh+Ir8O+5T4/wDjaM3xvrWIwXPxzs3wGRqKxUAVDUYKxVeh+H/Y5u9OYTNxcrY8mc6X&#10;Do2oXn1/TVSCwhhMdx9WjJnRXLs0TRr6byRJLN+7aJvWX00/eeo+F0P+gRmOBzLKyqqN1olXdEMf&#10;2dl+H/Lbh+1l06lKzyZBkUkA1uRZNQg+rW6SyySxEcf3tEhmlS4RvU3Zm4MnDhF6nxenx5KSraxp&#10;cfUEd9QKMroVoWqoPBWlC/ZcE/b5f62VizvP6Isdj/VQkU2pPPYS6uU/QqyQyW86OCsbpI8fqyra&#10;lw3rQOi8mjWBOH2YOGDLDW9S0+4S2eWJ43PFoJJFaQhQOTUUBR34oP5f2eTcKc+kw5RcRSyjE8kF&#10;q3l3S9bt5tRhiuYrqJFeDUI7Z47Zg7N6cberV5FU/HJN9rjJ8EjqqLIb3VvbauscmjyRJeLSWhp1&#10;oP5SeFQKE/y5r8c5YBeW5QYCRHNIbK91HRNRk0/zHZXEumTB7QutY0ZQWPwhwBMAz81UsjK/x8v3&#10;fDDSyvkvU+o3acZYmMf70U5FdqqGO67VU5iZsPATkh9MmEttwkF9a3WnSwXFnKXtpYvXEttIXWJJ&#10;P91zSRqoSRahXT9nlxwnvtF/RMU9zpheSMAGWBozIzhAAECLuyhV4hV/mzOxaw5ajlr+t/NZRlae&#10;aZ5m07zLe2sGqkxXELyG3uRILaOJ5S7yzCRqqsskkvqOz8kT0Y0hj5YSSxrcTC44PDLGw+E0Uq1Q&#10;KR8vjBfj+19hW+B/5c4XyB4g3e9mcUklhYvYymG5tbhG4zopljlj4szfWhGDD6cXM/3fwzyI3qRI&#10;rfGc6F5sSRDBqUylWdlVTwIJL0Ee1ezLmFquzCBx4x6v5zXOFcmL+afIk1hMs2jwyvaJCjTQrGyh&#10;QkLO8zPIK8XMT8v9gn2mXBup+VdOvLYJZoLaIkSCNApRmAputKHtmNpu0Z4zWT1V5epRkrmgtM88&#10;arZam97MHvpZIDbl5ZXMiR8y54ODVG+Jtwf8rIfc+W9U09SJAs6FSFcBjuZATUIAo5AfG3Bc30O0&#10;MeQUW6JBeh6X530HWWBt2ktJopFEkbmNXI9AhW+MszcHbjGiyM3L/WxCe8vLNESWRV/dTSyQK6la&#10;o6hq1HL4Qy8TT7MmWwhGUrH1MOPfzVrS30rVLiVlhk5rNaxQTyxurPG8XNWTiQPT9RWEgDf3kPJv&#10;g45ltZZooBGvptITzPqMHVQeSAIw35Hl9r9nJeIBI33M6JKrJqAt7y6M7+tZwKhipAGV5WASRjJG&#10;WosamNqoF+Nn+LirYnFFLBYTSepT1JFliC8eYAovFt14jfn8PxfFgPDLIL/moNKtxcLda3bwCAsk&#10;Sva3XrcxCeSmXnF8DiUhkEf73inw/Bkn0LzLP6Yt7shCFHGQsfi+Iq32gOn+y+19r4s1Gt0AuwGs&#10;wYF5n8k21tfG80sPJE8j+pZJGB6arGrpxEbnduTMqHgzKrfu/wB3JknV7XULSSE8XqKSKSG61Gac&#10;wnhmCWs2Cw9zcWc6Tw+pE0Tq8M3Ex/EjBgF7BlP2kyMahpjaNbO8QU2KlSkKqOILGnQkfZ/4Ljm0&#10;w6kZiAebbxWzjRtXHmK9toZ1ddcYPHNeeoVf040DbMq0+PoyceHP4v8AUjT263l2fR5mBSTOV3Id&#10;eHFQxHP7Lc+vqPx5ZuRLw41zLMUzFNQbTrONbt4Y7lhwtlkooKOshZpEVvSU84+A2WGF5PS44jqM&#10;UrSEwKySkoCoLtIVLRqzKCD8NFXlu3D1OTPlmI7WUdd1XSbiG3jiivLpJbf94yymOFIAVEjKj8So&#10;DkytxbhHz+r/AAxJiifWLO0Vp5ZZZGmPBArcKBio5COn2pD6nHESF9GVUoTQ2uq6nIlvBBbQR2oE&#10;tzWI3IkkSPkUaUSD4bZTD6nFv9b7PJtjb2bMklzM0scRKwQ8KHiqBaFeLUBPJqfy+nzxyTkNh1Xp&#10;yVtTudZWKaGytIrSa4CvPd+oCoeRmOzB4+TL+7VX/ab1vT/yhlqjyJNNKsnGb4AFH2lLsQtG4AKF&#10;5Kx5ftfD8fHK8xlIgfwsd+qWalNDbS2dlbPbyXNl+9k9Q0KGONAzsyfWJC7N6csaen8XpcHf0ueA&#10;BaTKt7NMvp+sssfqjkzIHEbLxdR9oeq1OPw8v5v2LJ5NxECzFMk2e9guZNNtLa4JWBoJCkbLEZvT&#10;9dGDRSf7rLQfED+84/ycPjpZ9GiklQUubeNOHrFHkVW40YKVogUc/s8uTc+XD4slPjJsy4T/AA8K&#10;bb46/d21s4iNjezS/WJbYSxxuyK44CQsJH9R0jr9j4eHp+qvDDDTNW01zIIg3q+kvKI0cElCzLx3&#10;bofs/s5iZsEzz3QZpbrOja0PSN1LH9VFzKVlj5QyRp6iiFjICE2IqWp8fP8AyGbEPrkU0s1JEedG&#10;McjqCtEHF6cl5D0hGV9QfYZpP8nJ5MewtbBVoLD0FtqxTRWjr6sUDsDyuHDVPCURSG6klLPGw+ON&#10;Lfl+7aXizIZpkNzNE3JYXX6vbIPiqVBqzMA/Ioqj9j4W/wAjLBHcXzZK11ZQTm1tLpVrdW8n1+8c&#10;rxPCQUVY1LQ8Vkkkb9v4l4/7uxOK1u7eI3D3UkZMVPqo4sJHI5SfHWV/3tPsq3+7P9+ZPjiSREcS&#10;iqblls7q4W2jsY5oknV2uj+79ERyKkD+iViT9wp4q7/s2/H40wHJc2YjaOQoZIY6W4oaMJKFnrXg&#10;vNnT7XxKn+tlsYnoUUE1jtbz6yk0YYpdScrs81BUxfCkdOPqN6So/Hh8LSfFiwlaD0nNy6skP7wl&#10;mY7KSNl4AOyp8XNPs8f9lLgBsVxbptQ9CKcXEf1OOVGuOCVREVgzryar8+UaNM3H03+KTmi8f2Vd&#10;Pmtbj1tOijaZNScreXRDJIXNCWqCVAXkOKfZ+JuTY572nfDwf53/ABbWdjaT6zpV7YLFr8kyW0mh&#10;QE6bpEbB7ZIkQqsQVlV2kmpxaUfEvpxrFF+3hnpmuJaieK0inndJGSYMQ0MVFHwpKOw2VVTm2UZt&#10;IclGZ+r1f0ms4/KmN+YPJMmrXUE97LY2UcsUMlrcxwvHeXLh2JkuLRwq7mV2kZ2T0vU588kGkX1v&#10;dM0bzXEipIT6cnKJkoKUAqKp/wAatmp1WnNWBCEv531cX+xapY6O4ph3mizv/LzpfNZ2sUU9mkNw&#10;bcJcWtxUgsxLEsJQ38ojf9z9vALWfpyXl2ki3VtGjSW/EUdZSZKjZqmqlI2f+XLvEmBGMhv/ALCX&#10;87/jrjZMQ6JouojUBpenD1tH1O4eC11SCZV4tbmOD0yvrxMFVJFnnihT4Fl9Tny+HC/TrGaVpFHw&#10;MshozrxXofgQ8j8Kkb/Cvw5s9TljEAWa/oNQhvvsnOv+YobQwuFS6SW1SUwpMskrRmRFaeaIxo4l&#10;kR/3f72VVm+16SLj/WuHhMOowDV7d2aMyNwVxEy1+EEqHrXj/q5Tnw8NRxk4SfV6L8/68WQzygK5&#10;rY4rO3uf0joN2vl679FGm0yUzT2rTo5UrJxBe3MSr8XFeHLhyX+Yqu7CS7e4nieK/tJiiJbkVROI&#10;NPWUgjkCU+Fvh+HLxmnAVL0/Hj4nLhljk5f6VlOl6vp0UUOl3kE2j6jbxSSTcwqtKWYGU2koIaVH&#10;/efvY/j+Lm3xNgyE/XbRreT444+T3skzGE1kqVRAQtYwxVen2f5sZz4ZCQH1fTH+Li/i/wBivHRo&#10;pPcxS6Lqn16EvzuTHBpVpaxLdoIbcosk0pUs31jh6j8lZn+HjhddWOkX2h38t4ga4kThzkYsyBJH&#10;USwlQOR+z9hVRvh/ZyGowceSEZfxH+s2GI5EbJxBdeZLfzTpFjbcotGQMaW8fESO0ETejcpIT6Cj&#10;96yFpJJuScP9aAaz5L1C0QXFtHNJaSH93zQLJR1DrsGZWPFvi4/tK2YWr7MMD6akHBy6K/VAMx0f&#10;zLpeou9sl1btfwcxdQQyc+DRSNC/2gj0EiEVZP5f5sjUkbD4SpDivUUNR/tZqZRIJtwDEg1IJtiJ&#10;Urudm/mH8cgY3yZCdOy4ZpYfsUA7qfsHf23XIkU2gh2DI54paqPhkP7LdfmPHByZOywWU8T9GSBQ&#10;Y9XY2e3huFHLYr9kg0YfLMnT6yePa+IfzZfS0yxiTsSDSW68Z/3kY6Sjr/slH6xls4Rzb46hL+a1&#10;Dih5h2WYgw5xtUHcU6ZiygRsfTJyITBDsr1OokFR0NcqodGQlTsRexdAZLZgBT+5J+H/AGP8v/Ec&#10;PEOqCIl2MjmjZykimOUdVPX+hH+UMsBapQdjzUbk7eI8MkC1kOwdpGtX+lXKzWz04tVomqUam+67&#10;A0zIx55R5FAJBuJ4T/OUrq0guoWhmXkjgqSCQwDChow3XbwyTR6vY65em6dYYdQdHEySVVXPGiem&#10;wYUYDZVf4c6DQdpY4x4Jc/51B2eLXiW2T6v51IS3szptnHbQtI9tEUEZWjSAV+LnUfEO7Mvx4aWN&#10;w2g6ePWv7tjxMxspIeMDABdgyg1p8J+1xzZ5oxymwBLf6v5v9Xh9TlS0kJRJ7/pS270631fUXkNn&#10;auIwYV1GOQPcx9a/Dw+Deq/b5YbeVvN1he34W0Q2/LkkUcxJUUJ2T/nmof8A4XNZqtBww3O7p/y8&#10;zKh9SQ+b/Kt1L5dZdRdr/wBJ0kmktUSKSXjQguDsKuzKxU/BH8f+pM4/MNjqdubGQ/vJFLwo4O6m&#10;g5bgeOaaGmlinxBnDPLFLhk8yvvIWveWNSh1qzatpbSBb6S3ZeSkHk6H4mbovh9puH+UxBqFnJbJ&#10;JGyGeCV/TEYpyHKg2ABVt+nLNrGPHRvh/i/0rkRJO4Z/5c8wWeqmG4iljt7mGATyzsG9JwOe5d/T&#10;kU8VPL0zw/m+HC4pZ/UwsDB2DpSyu6emXAoSAEMidWbf9rMDV6Oc9xyj/GwJHDR9JZNaXWqR6hI1&#10;7FHIjhzHd2qlWSEmqh2ZyjkUUfB/N/ssLp0b6w0DIaw1CEj05FZTQmMDaROVen7Ga0QIG7iTgYp5&#10;BPHNClwkgKS/EOPxIVYVWpP2TxpiIM4cKJa7tyZE+XIOn/C1xBtrKsVWlSPClT79jlcLZmZWYqzF&#10;jHFRWVi1AGVv2af8FieSurIKbVA6sdiKeIx1nc3ED8bgGXjuwJCvGN9hUbj4v9l8WTjkQB3LLi3W&#10;RDwIVm70JBO3WlPDF7y2sJLZ19YSUB4tCCI0Brv02f8AZGS4wSyqNKFtJec1JhMcZ2ZZWDSEig2o&#10;SvGm/XAc1teWnGSdHlUVUs28oG+4oOxDHJy9LDw9rCtDc2lxUQyK3QniRQ1AI/Bly0C3Z9bjISte&#10;M61UpypXmvU7D4sgWAu915pHwQFVFP7sjrQdFOwGM+rr8Eolf0JOLkKAIpWDA/ET9gso+0F/1eGT&#10;iWJFhpizVVaCQAjkac1BHYU+LfLMmlyyvHGpV2ICc9nPHoUbo3TKxIlmBS5ROFBdhUVrx2XfxB/r&#10;iV0QQJHDlVHATkBZl6bOu1etcQyIXR9NqAneg3X6MZEzQBuM6GMn4UCs0ZAO5bpwK1FK5IlrcfiI&#10;+Gm27dCD4DFVMU8ccNvS3da8F25sDuxVv92YSbWOworQDGWdyW5bk1PEUFOm/HEbpSAscyV3IEig&#10;8gASCW28MapJBCopB3B2/DEoYHijV1Yxo32xT4XVakBwK8GxKAHVBPuPw+WWJhKViEdeB+JXIBC7&#10;/ErN15dOJyQBYk1s47b/AKv6YM9d3rI0XIRqT68Q/eCmwDptttjVLzU6BTQN9o/YY7HuaYGMgWFm&#10;d1EE68Rw5FSSfH9hskApK/Ykbbg9+2Mm9VmjZCY2qKoxHSnQPTcVyPCvNcD475bz3AqX5EBOJ47V&#10;qoB5qO2S4UiRa4r096iv8MoPcxKGhrSp5QuGaN6Hb/V3xMCFsS5c3Mqt169j3FcdHeeqWh+w+3px&#10;uStKk1KP2G+PDajZorQ1+liO/wAxmktgr835zbcwBtMCaUJX9oEd8ijm5XqNqAA0qNxgi1uECL8S&#10;t6bBx8IPJ+PQqd1+a4mSgLZI+VfEihINKDGJNDO5aajylVSEN1VqsWYOK8tqCmWwMapQDbTJIGUo&#10;eKAksB326YLa0u47QSAmWGrOZAaOPgqCwbry+yMplw3TOt7WLcRtN6ZUq9BQHcHc9CPDEHtLVW5R&#10;S+k/ChkjUEFiKlSD8Qp0OA7rGQPNeryEVKftU4sRWgNK7eP2sQdmEYjmRYZCB7BqGu/8v+xyMgji&#10;B5clQDuDyFfuy+fpygAFldqDxFRQdO2PRJqm+oxdjAzKXZeXRWQfCWG9CPEUwR71I23W/F26d6nt&#10;lXVyyBDcwmUH4udalSP5SOuCii9raVV3EZ406in8MSigjDOVZpIHUeqQKChPRk79d8koAO4bJ6cg&#10;A37I/txOeW3kYtHxtZ+FQBXg1TxG7dCcIBUyHVyhkFCTIK9TSo+4DGH1wTFOgkUryIJ4igPRX+eS&#10;l3MSF1QdxlTRNEBJbuzMy0JrUA9WqOhxo9F6OBrsRgeQOVVCyxE7haHiSfH+TrjSG83pS+r9X+On&#10;Coegrxr4/wAnflimnVGf/9boMqFfiWrnt1H680wl8HqoppY+k7+lcOI4VAPJeJHIV/l3ainbGC9E&#10;ZUSoQXNBTepp7fLJeFYsJ4VZtOM8x+qzh4I1LvzYJxAan7W2/LYD4sVHxDlGxFAW4im/05XONbFB&#10;5qdtc0ueNyqlVpxZwxoK02FRv/LiTyepyjf4ORo3gcuiOGjzWljxcJTc2wDJQNuSWVQfCgH44S6h&#10;pjQPzgUsAKAdd69T0zZ6bVA/UkSZBpWurfwi3uJQhLH1p68Ph40IT7Y5VAHw8P8AZN8OKaVq0sIW&#10;C7K8tyfjB27eH/EcjqdOJC482RFoXX/LNrPNLfaas3oLxQRiJ1FerBaBw252/eftcVX7OSG2eGWI&#10;ujAsSDUEUIr1zT5ria/hat2MR2dx6vG4R4p0bnQgoygCprXo1cj3mvy/YatbtEGHrkEOSSOQO5Un&#10;3p8X+Tmx7M1s8U+Ij0o8Li3Zt5S8wz6CYwC81mzcjCFb4N6cwFB5AcwE5H7WRiOfVfLknpuZbpWU&#10;0Zl5rzqTRQgoEVR8TSP/AKudIYYdWLj6WyII2ZNc2Oieco2KmG0kEoBMTKJBEVp8bSBv3jN9hUj+&#10;0nx8slWma/b3SKZWpLWhTYEtSpAAJGwI/azSazs+eI7D0s5ADkwXXfJt5p0kkUDARCP1WlIYpHET&#10;xUlqJVmdXG8fxcfs/wAplK1q8RVviJ2quxp8s1lTiWG6C0yKdHMkRIVAZS0tCAQK712PY/6uRDUl&#10;uLCd5ELGjc6MGZt9gqkE0/yaj9rN5pwMkakAyM+EPRNDurHVLSKMOCjxiL4fSiSq/E8jKVALEsWk&#10;4Pybgv7tcE6d5ljkhaS5pEAQEPUsR8/GuU6js2V+ljxg/FCal5Qe3uVtrQvdF1Z3XdVjB/1AASvH&#10;4hX+X4cObDW7VzxDhtyGpvvtt9Fc1+bRSB5Mqtj+q+Xb5YQxiKEgNGHJUqpLHluKHlx/Z+zyw1lM&#10;MqlWIKnYqe9R/bmHiMoHkwFhjk0Uq/v4mcSL8Syx0LLStCpJ6rxyPa9ptQNQhRWuYYmitmZQSte4&#10;r0pTN1odTRMCa4vqTQ375Mg8sX8bK+j3jMNOuLlJr9kkfi4Ao8bUJ5iRj8Q/mznst3dxXsturSOZ&#10;aK/xGi8QfidkCyDkN+Xqq3+pnYQgDAEdPp/6RaCTVPXDp9ldaekh4RqFYROsa1Bc/wC61k5R7Hjx&#10;Vo3Tl/Pli+S1t/TjtzO12zpDaNHIDMSwarVLMkEdWVOZ/wAr4snLFLIKPpr/ADv9LD1R/wBioiaA&#10;H4/pSQ81jLcTRPLO8b2YVpb71I2ENFdDx+AJ68u3rMsacUbirL+0CsLCT97HfTSosjySv6KMykUC&#10;kyB4434qvRlCq7ftfYzLnnBx1EXIelMRGt/4Ufc35MSTWkMTyq3pJHLKiFiK8VR0LrVivT7Sr+x+&#10;zhnKmnmOW8Ljg/ppAkqcWUuvBi7NV4+VPh4r/sswAchIjVRP1yixoR3r6igLWbV/UgtZYFDqZZLi&#10;SF2ZSFk5oIwFRJPtKH5svxcvgwNFeX93d2zGIukpLqxJl9JY2ZPsL8Kf3nH1GPw+l8P2eWZGSsUL&#10;s3/umYBBVprPS7GCdRIIuA4SjaISzShXA5kVZm4cmjX7fqfH9rNLbcVjsbV5FjtyedwzVBcH9ksG&#10;A5047L/xrmDjEpXKdS/otc4SPIekfj/ZK8EpZWvZ0X1LlU9OHgPUCHfi4rVuNeX2sfPZW9rp6yST&#10;FfQWgjZwONafZKnkX5DhX4P5sthkvIDw0xIjAgnn+PSoRahc3GpeitvWKQ/FKqtVtjTlzXiE4nn9&#10;p+LfBx5cuBff3UX1h3UQyykK9orqrJGjEUaNQHVpJJA2xlZl45l4tMbsHb+Jl6uiLs7SR7dI5HkV&#10;V2uXVmV3cAjd/wB0wUCn2I05f6uGtqzxRS3ckr3E5pHIZIvRjHq7uVjh/ePxHLiOXxy/B9rKs0rn&#10;wx9Mfr/nS/6Wf8UkVyj/AB/xf1fx/Ek97G7mLT1Aht1c3MXov9YldbUqUUyXCmON3Yo2/LjErfvO&#10;Px4A1L6t61vayNarVn5rcc4lT02IjJAbjV1QI/qnn9hUTMvFjMAfP+L0stgR7vqTG1eYpJeJ65jZ&#10;FcNB6cpkMqqxCkqaqhfkhi/dfb5ti0lne31/JfXXBFIpaurM6xVQsxX1EeMAfF+8P7OUzzARIG8v&#10;x/NaiBueZUoZ7DTLCOwiZpJY1Bn2RZZCGCVZEaMmRyR8KL8XL7PxLhnbx+lOPSRIY+VY3icclX7b&#10;nihXhVyV+03+qmYHiTI3/H+mbMZoi0uuXW4tpIbj1JwimOWCeImOVmHCMFpkYPROL/Cv2/tPL9nE&#10;bmdJ5GvJQYkDsyqwf+WnKjU6gf8ADcMrwYhHl/F7v9h9MmqJvfvRmn2rWlrFYRt9YlSNUaUenXZq&#10;hSV6ceX/AAnPjgSZ7O0aWaFpriaZhyVBxbsUjUIRIOTIpl4txWN/5uGZ+ITMq+llI1sv9PUrxEiu&#10;UhtEhTktKyhWpxll9V0MRCLI3o+pFyklj5f3fqLhRJbXN/rT+ihrGzvdoSArkGoWpLL8NT8Kn9le&#10;PJ82xyjFDc+n+d/FxNAokm/Smv1i10/TomklYw0jjhfiWb4gEBoq1p+0zN9n4mfin2ZbpE0OixtO&#10;k5NrbikTRlf30jgcTyqD7f8AE2/azQa69QRDb959XF9P/EtwyUPf9P8ASYb5htpfMa21mbULqF2e&#10;UiTh620MLjn+zRT9ng5+N+XwJw5LiMZkb1dQn9WC6kh5Et++ZVmKhlBRqJyKr/dcf8vCKxgYq5el&#10;iImI/pImaK3P1XToIYbm2ivOBTk1v8durMrFXVzL6dPi9VnSRvjT7Kq4tr+GLSxJChS9ulrOY/sr&#10;G7Gh+ItTmWruzftfFmEcBOb1/wB3H6Yf8SwnIEVHqgrfSb2fXfQvJkn0nTnH1JpAPVluI0o6t6YQ&#10;H0lRqenHHzX0/h+1kYuZJLWOC3qj3UiKVPJnV5Wqoq4JpHG3wxqrL6nxckbOi0sAdyVgDEVfNl9n&#10;/pLT3PN4oQ1BEV9P01WjmqsinlKPikZ/iTlxTi2O0/TykcLSyTxiFlIMxqoKP6Z4n4xy5Ff2kZvt&#10;f3fwY6iVSMY8qbT6Wru/QPJDGsc0jhlMa/aIZGdOVaURlV/io38n2sX9Oy1KasEby2duKKGFeRqG&#10;qzNXccOPH7Lcvj+zlECYAme0peXH/vUY73NKSPe2Nuv1yaJbqepahooPQBFAUlfiLs1eWOgivrie&#10;aVIGjim4pKyj05DFGxWMUk+MfYdXPHi3w/tK2XykI4651+PpZxEiN1j3Gl26xo90kk0Rd4wxLoJn&#10;Ad68PgrSVXRT8aq/w/A2G0MJ0e2ErcVu2qYwZaxoXUGQ8zQqqfGUXj/lf6unyZZaqZiPoH1f0v8A&#10;TDhXltskFzOnmW4a2ozaYCjXamJgzrG59NVTiRJ637v1ZOa8EXhwT4uRP9Ve8ch2jVbdGFzcxIZZ&#10;QhNeHP0+XqOWY/zfH8WbETjjjY+r+avECLPKP+yT6a7gsFDRROZ7iRUtLR5EjQsFpyVDIB6caKNv&#10;8j4P5sMbf0pL71oyEj4j0ElHEpH8g3xU/mk/5qyjJPhhv/eS/m/8daePmUBOLu30b0LotNc7/Wpb&#10;YhhLMKVPxJ8DyNy/dxLxX7PL7GBbi6t1gkaKgjUMEoaNIAw47UC8QifE37K/62WYNNcvOTWeVfzk&#10;baW12Z4FueTyycZHWlUhPAlzyJJqZJPhDfEzL8KqiNgfy9bXOo3Sywqe1vPdl0MnIGrkBBxSihaF&#10;n+z9jlzzL1mbwAfd9MXMx4rFkAf7p3mfWdP0XTLia7ZCsKNNDahWHLoqJReTScpG/Zj/AGvi+zkx&#10;vrf6iyaekxa6lWsUqMSVXorsXbfjX/NVzmcWWWqPEB9PpaMkuI8I6PONLv8A9NwzaxPZBdJtRW8t&#10;JY1dJGdC8kMSpF1f/jfhy5y/FC9e1SOe0m0m0ijDoHlnuGqH4rXny5ALWqt/uz4Y/wCb9nodJo4R&#10;PiyuiPp/mMuHjqvpD0bRtHuIdQ/S1zeSGOSNIorTkDAg/wB1mOlNirBWHH4nXl+z8Q+2t9M0o8rh&#10;YbaIuqzEqiL8UaycI13NOQ5f3nxceTYM2WWS+E7x/h/6RYSzVIBA3V3qGp21LKQy3aLL9S4OwFUm&#10;aEySuFRKlAea+h+75cI/U/akeqeYLG3s7a3trjgsrrHC8ZJV2K8ieS1+Hjz3b7XHOQPZmTPm4sg5&#10;S/HC0Z8o62xTyZouri4vru+tXae6R5rmCZfjVSXUIyvQczxj9NUP7tX+wvFUfn01nDoGqWtzGy3E&#10;xHqRQRkBuU8h9RpB8XDZlENFXnnb6PJ6fDI4fe3aHLfpp6JaXo1u3vLZoHhhRnhkeRWCtQU/dkgL&#10;IK8hJ8XwsvD4s6fppkktkZ1KSFqVAqeAbapOa7WAE2D6HZzi8T8+x20GrTpbzRz2sUJLQPIFQXDI&#10;RyVF+zIPtrU/Fw4YNlaZJUtVgmnllHNFAIir0VWb57/zZyGpzDed/R5OoyAzyUeQSDy3pcOph5kv&#10;NO02zhIiurt5Q9/6fxPLLHHX9pW9F+fGJlfivxrkns7BILaO1gVWkc+rNIRRmfqATSvFP2Qc5k5T&#10;KRyTP9FmTew6JZ5r8wT3141ha8oVtVMNtHCyen6TjgzMfiqZhvJx+0zfa+DA2ta7aabD6ALTzbAo&#10;m7KNhWg+eZek0E8p4yOGLbCNlf5Z8u3uv3JNmkFtZRFm9a65pC8iIW9P1APi+JN/i5In7zg2RgWs&#10;9vC1/p80t38bGSVP7xeLMSpRdnVfsKvDlm9OSJHh5ajX0/03OJBFM5TWNOvbiLQ9dsodICQofqdw&#10;OUBMwXg6TfbieRj6rTGXj/v348NbW50/Urf0dQj/AHwRGbklFZiSwHxAUf8AmQ/Ema7JhyYjcOR/&#10;2LUYkHbkx66t9R0m/wDrek3ckmnxS3KWjRTsJ/TCGN5H9P8A49lo6wzJ8Nx6fq/somF93psunXL6&#10;h6RmhPAQmEEuaAgBt/iVa/CKfa/eZlYtUMkeHr/E2iV7J5Zaxa6/axeXvrS2d3xma7F4SkW7FpDE&#10;wFY5JELvL8cfpxqltGvps+FEtnHErShjBLMXUioL8GU8+NPiX7XL4eEnwR5mY5WRE8gzkNqDLRqT&#10;37Ja8Pr0Fmscn2HSJpY3BgLlwEdSUCI/KSBpHnk/3X8Oku7aHSyLqQpdmEqs4RpX9RyKr6acgx3F&#10;aDnx/wBR8IjOWT0na/x6lMjam9lqB1+N9PtjLpK3Ku9mrLBEkUEcgWT1GCPxYqfTjYtBzVZPg9WH&#10;G1nsVW5RlSZ6m3eEsyrCqAVpGrK/LZfj+Hkv2fgyczHNLg34WM/UaVGjstXm+pSxNPaWrobyG5SN&#10;JXvZXdwoeeRHhMSEyMsJ5+nN9v8AePh1ZXsHmCzZ7sxRX8TN6M0ZZXRVJT1F+FWUspYf6rZrc2nO&#10;nlt9Hwl/uy1kVt0Ydq2m3vkzVI7azgnvtEukjElpdRK0cs7qzC3b0w8MvGgZ/wCZl4/sLhtHrTWs&#10;62upIFji4j61RVQ8t/2t/wDW3zXTwCYM4H6llHqEvfyelxZx3nl8iSQhnOlq3qTKIiSTyjUK5b4O&#10;C/t8m/ZTDK60rTNRh+ONXWvNSDQV6hqjMPHqcmIsRMhL7DW9Z06ZntLhorkAxyIVDPxH+62Vgdvt&#10;Lxb+bIzrPlgWgNxCryuGb0wFVmj5nlVeXgc3Wl7RMzTaMhOzLfL3ndr4rpuotBaRBE9aR3mjW59O&#10;IoUkMXw/Gvx/F8DcePpc3jdAOja5d6aBWV5oC3FldgWWpogVF6ADbjT7Hx/F8WZGr0cMo2ABTOAT&#10;jzH5XsNXuCFh+rX0aF45I0cQuKF5PUkcBTvv6vJm9XlF+7+DlLbHVLPUIaxtWoIdGUgg+4I2zR5d&#10;PPFJqIIeearo+oaRO8d/GFNA0FwjKwcAU5RsrENSo/ylws1fyha3Qa7QFJkHwICQlOayUoD+20a8&#10;szNN2lKFQCYTTfy1+YWp2ckcN/SWy5ASXJAMwJiaJWVgo+wHfiD/AMHkal1LUFLFYWhII9NCvphj&#10;yKliCvIIOJIrx5fazcY8QltfFxebdzZxb6LoM6qfWiu1Xms8rETPGgjVhEjB+DSt6qA8TIqfYwMq&#10;2d6JBcfHKVNSfgoVBHOhquwTrx+z/scunEwNLSOmfUdJ9H6iPQtVlX93QyhlkkX93UKHDM8/2RJx&#10;aTl8XFZOAN0MbhmMhlV1LPXiNnUFFIr8IDH4lj4/C3xLl4PFFkmgmM0ZiiWIQSo6heIk4842ZZHU&#10;0+J+Kng0rN8aYP0PWZ7eQNGjLbI0gZ25H7JFWUkbLx+IcfhbMTV6OMhbGUbSnzT5ftL+CaOWUfX5&#10;hBxhUKteVQqSKp+Ml6IWbk0X2uXH7XQbbUIbi35/C0QoHrsPeoP6s5fJpzCVbgtBFPJLqxurO7SF&#10;6NKCRFASWf4qFJAyVAVv5v5P8hsJda8rrdu89hIyHjT0U4hRSlOFR1qv83H/ACczdNrzAVPdmMne&#10;yby15+ktTHa6jbRtGWZxdP6jPVixJlpVmX03YpSNGZuK81V2fInqLhp3VreNxHIIvTKPRldxGw3H&#10;xNyYj4eStzX/AGO7gBw8Q5MiK5s40lGttPT176eMTw+q10zxUV0h9UPsT6cfBOQ9X0+HoP8A78/e&#10;IXji3CpOZDdKKMKj4VAViE4gNxAP+Sn837OXYAZeoCPCGYvuCY6eoui0lr6H1GU+ooUEh5CzIGkL&#10;MU5FlU/tyqy/D+22aGLjaqjvLyMdSjq0ZPwgnZgF+yBsv7Xw43vY9KVsl6s187RRwvGk6qJo2Sah&#10;J4qT6ZMikSO6kv8AZVPU5JjxOouHkuCwahj9NaFhy4jjHSjKimnJ6/5WQmBWzXPmpyWbGyjhs0Rl&#10;ZlmEzhwp4k1eXZleVhXhHw/yf2MuRYWLNCjBCWEaNQbudyqsQR6cf2nYr8OWDvZV3LIZbqGOGO/k&#10;Ek0axvPcR1NfSWirIyCjNPP9iGON+TLx4csWupIbazMUiLBKlViWNWbiJNiQAxUfEafH9rBAXku7&#10;C79UDpkFxe38Vzbyy31tcKj3V3M0UfqG3P7pXJiWRiV5SUhCpG/L4U5/EB09+K2UUUcYtwBCocuv&#10;KFY6A8gP3hMdeVeC/D+1xy7Uck7hMdQs+CaiWnmebl9ZV4zFIY52kU8VhcH0lEiJwX97I3qO3wSO&#10;3IVEJoZ5hPH+5DrDyBIFeK8ioYseJkr/AJPw/FmMakALY+ah68V5aQy2r/6a0bXcSlQWKsZPTWRo&#10;wi80hKhh8Tx814fb5OgfUFkiW0YjjYiT046rVD6go1T9kKtGJ48U/wBbLyYiVn6WZV1+pjU5ZNQl&#10;a4uLdfqy3Nwitxf/AEZ/3XFac5JWRkjHJ5JlVY14xY9ViibjOxkaNOMa1fg5NV+Ig8anii8V5N8X&#10;2cgJnmOX81Lrg3U6j6mggS4kEk89IxJEoKP8CtGzFf3kz+pJwVeHwunLGL9WjgjgVTL6SujVBV3l&#10;RahjQrQbfYP7br/LjCRJs7BFr5BqUlzJdPJ6byNDIoUqyR20jgFaHkpfd+Uq/wC6424/a4MDliUk&#10;SW0ZkmjVTFBGEMcSkleb8Wc8vgC/5Kvw/wApckVSef4/4pFwXLicQ3cqQW7sySTzM6Szy8VYRx+o&#10;kS8BykP7s/E6c/h+JMbfQtDcPJ64qWljjEoRnkKpxZgAu3xxxf7NW/YwQHd6gg1e67S5kuoYEMJj&#10;kEUE0rW5dYo1c8lh5FqP8EkvLb7DJ9lvTwU0fCFhzkEUnEPLEVp+5PMELT+7UOd2b/YfzCO8hIf7&#10;L+FeEFQ9USXfIxQ/WIRyhgmDAj6yDHQvX+9cx8eKpyX/AH58XFVFvZbiweaea4SWWslnDHH8Y9QB&#10;Iwi/aBCo32P2OTcssEI8XLk1cCTSaTa2GrJHY2FlLY7RaxdXM4C0iZp7h5fgIf45o/72Tl6vBFiS&#10;JHZjXS9Vt7S14S9gIkmTZ/WR/SlAUUX00bgOQ+1/L+1mJqcEskufJx5wLEvMvljWdY1k3GnvG8Ds&#10;ZbrTbqphayljM0DlnT1frcqic+m7SqnHj6sX93hnayWFl8VvFLPeu9GiVQFPJ934seJHJ/idf9lm&#10;Hm0uYnfhxw/ilxNUsSTapa3WtwPHqtzBBowg5WjTcX9NoouXohoAZlkdIQ31eX1I+MfGL9nkjLHZ&#10;sZFvLVBIi+i0zKEQxkc+CkU5BA/H/K4/62SxTkNhLh/2X+7ceUSF0V1q/K3ufL+oTXlndSG4GnR/&#10;FcR3IYRm5ljA/dtNJFJLyb4E9WOOPjyj5gXtXtZ3/RzekZ0FKCq1Uj4WqCOG+ZoPii5/UPx9TTvd&#10;jYp9Dq8Wo6ZEfM6fWVsJWEzM3pyFJEJ5oqOXFwhUBQj8nVuXH7C5pLWwkRozFxuVpKIHJ4Fh0oK/&#10;aqK0ysGccgIO3ucnFqQNjzRNjrWuw+nK9wLzSpw0A1WBU9eNCA59UhQjJxJX1FHHl/w6BitxZTy6&#10;jUM6hKKD6npqPsqpLD6P9jmVlBOURx7j6uL/AKScvHMj3JglzdjUreHy4UkSIvIVkIa2M8xDGeUo&#10;qOPZl+H947/5WA7V3mgj0qO6kaQ/3QK7xqh+I8irKFb95H8X7CRonxYTHwiZGv6UmUKGwRuoW1vp&#10;+p3HmKSySKBEPqrCVIuJZzzCemCHaVCtvKrqyfvZrmaT7CYSa95bTXrhJbeBbW5dxERIphkYqxEs&#10;khZB6h+z9j9n9v7Ctjz0OGQ58Mv6N/ji/wA1qy44y2lzTLS/MMXl/S7hr+7bUbS3Q3QntgsqLG4H&#10;owQLG8j8Ph4R+s3N2b4fg5+nCtc8qazo3J72A+kH9MTr8SMeIYCoH8uaLPpzEuBm0coix6gyXRvM&#10;mh61EsmmXsVzyT1OCMC4UO0ZJWtac0Za4SmPao6+Hj88oPcXFBTLEmWm1OnUHpX2OQMW2OTvdi0N&#10;06rxkrIvvTmP+asgd2x2LgI6h42qMmJJsF2WJOzYQaNsCKdiTWxVvUgYI25KdUPzA/WMyxqIzFZB&#10;fw9bTLEDvF2Usqs4imThL4Hof9U98jk0x5xqQ/2SPEo1LZ2WyspqhqMxuE9W8OxsiQzoFkUVG6nu&#10;D7Htg6s773YGZLi2BJrNCNywoWB9wPtf6y5MEHk1zx9zscsiOtUYNy3OSB72gwdlg71B+I/rywFh&#10;Xe7JDp/m24W1Sy1KJb+zTaJZftxeBR/tfQ3w5maXXZMJ2Jru/h/0rdg1U8WwPp/m/wDHUFJpUH1h&#10;rm1ZrS5kZWnkiC0l402kVgVaoHHn/ecfsuuSvR79HtL+60Z3laQ/BHGqSTwKadI5ft8afaTl9ts3&#10;stbHUcMSd/5rt9NqYZDttP8Am/j0/wCySvVooHewg1eQBUoZJW5xQTSBaULp8EfJ25LHK3xMnwcv&#10;ixKHWDbXVzcPD+6lKSSPITHKlQq8UG/7XxHf4fizL/LCUaoFc+mE/URvSLutKaeGBFmaMxhlVFAe&#10;JiQeJkBA5U/2PxYb2ut3FzHFPBOJoUd0l47uHR6cigJ+f+q2VZdMIDfk6XLAw68ikj+XtIikuITa&#10;ejcMiiImoTgU3RJSPh77DjhvPZ2GphZkm9C7H2JejfCdq/skV/ZOYglPHHfeP4/hi2wzCUfVzY3F&#10;qmuaDMbF9Pe801gBKsZqigryNCxMvIKV5SYVavp0qTR/pOUtEHCIEqIwSo4kFKmKrbvyPDIeDjyg&#10;yiOE+rdunIHny/H49DJPL2v2dzaN+iUYkj1XV6tMeLnn9rj6qqvFUZfiwHLbXvJpoEc27kcrhlpI&#10;tdyPh/vI/Fs1OXSyxyPEGiWPqOSeQ6lYGRbWWaL62oP7hWqtRQDqPgc/sofixGRoVVVWRRNv8YAa&#10;OSvQb/YBGYdnqNmgnvRyhyST9k0oOjLTr/rZTTIQkEsfGcrRK0+wRuUY/RTlivI+TlXcsrVWprTx&#10;B7jLitaH9w/pzy8AZVA5qK0PrIetf5l+zloN/BBWSuRUsOSAElCPtEUI4NWn0HBNtdUT0LteIRlW&#10;OVWLRSOTQkGi/EfdVy3Dm71EzH3IS6s5DKLiDisrKfUqFEgWnwrUV+EYy/0hUhQ2UzeqzCpDgvxJ&#10;5EdKMTw+L+XKZby8kz4SLX2WoSvVbqP0wgI5lSqkrSpFSSo+Ki8vtYAhvfQUNdngwpGKfFEwoQ1Y&#10;z0pt8WStpMUZJEWPw9DUk9GB7UYYrcWVlP6k1qyjkSojkFEfYV9NiTSvjgPem75qcMtwnGOZS1BU&#10;uCCw8OSgD8MBo8y+p9YDNLyVUHw8owa/ZP8AuwZK0lX4iooaDcnwOUIrXhI6S+k7j4uCEqWI3Din&#10;w4ncMQN3EvUALUV3qd/oxqW8ErKspa3kYGqx0dDy/kc7d8Edgk04s4+yAR4k0P6sXimnT0IZQ0yJ&#10;H8Ur8RJVR1IFAeRDfDkwwquS0oNypoSd/A/5+2OiiZi0lsyBjsQNlZSATzFPgYk4CLW3FgNnBp28&#10;a+2UbdGUxTx0cpX0t+NSKji4yUZIPe3zqKqaiu5/A7YHna6g4oTIwjIBYEeqBtSlNnGSO6DbahCK&#10;qBQ7+2NNUk5RFXWlGdfjVz0o6D28MVLfUb1H4Uymltmelyvpj/fANYdtvhPVD/wWKGgrgUB5f5R6&#10;/TTNI7tQur8qCioQHHbfb4sNFb2pcAO2KG8dTUMWt2HBEXbwPxDtUn7WADZa7muC1rQcutfwxIQq&#10;/qO0aCEjii1U0I2HA/RkzVLxb07wFTXLJ4DhKrSRpXm/SRVG4KmtR9GRpspxG1RQHt4Vxe5FJfXi&#10;mjLf7+QjktKDiV/a+H9rEjdOQBZEarxZCvseh9674Gklk4LGaIG+06gmLZq0P8vvkK3tidwqUxSO&#10;5kecxyMHEdQvxHkKGnwnpvxyIG9seWzuIA+Eca7nbBDI1GMLhf5pF3kYGhPOP8MNslg3NGG43APQ&#10;fI4/1IxEFulqQ3NFc8lJO32v2TT3wS50ExFe5rjU8l22oTShoMShW8UskaAkt/ccaBQRUcXoOTNT&#10;9nExpd7bZkpyY0AFeVdvpxySxxxNCqty4gPH1qxO9R0piZWKTwt8fiDGh32PgMReWRS7sOUTU4xE&#10;jgT49argACDz2XU+/wAe+WEvWfnBKYaAUqQz0J7fzbYCAUFo8aUYVB67bZvUV5HWYCGc7LI2yNQV&#10;+IH7OSBpHvduBtuvgP4ZczziJI5jSGQUKj4gABQcCR3GMq6p6NKFqSOv4/TiSxND+5sCZl4sXjZe&#10;JQeO9OX0ZIbsS7lT7Y47gA161wMZI53KXA9GckEyUqKCgAZd8JhSTtuV3Qbb47074XAteb8TVg9V&#10;pxBFdvp+xkLNWmtrdt1z/9fojFkooO3UmhOacUd3qRSup5h1MaluXFV5pWvEjoSMqWxWUAtUeBBp&#10;TvtTv75H8zw8k8SK0p7hacWVuo4uA5JPwipb9hf5PsN/LhJMb7T7hyjB4ONfSruAOygdeWbDCIZR&#10;umO+7JAmn6rBAlwjQ6gjlTdqBwkZgamVzx4pH+ytPi+1/Ng+xvkuxVlANNx+GV58Ph8imQSDVdJu&#10;7Cbi7ckZgEY0A7EHaq7bGlcFyAFSsdStDQEeOYQvmebClsAhEtKV3HJ2NG226Cmy/PCLUtPmlVvq&#10;7enI/wAJb+XbqARStfs8vhzb6XVAH1cmwMi0q7itGT63H69vDV13+03KoUyFvhXjyZ+C88BTa1Pp&#10;rQosgmCLSVGYBxuQXoAK9Ml4Ect0jiF+SbWPla21dZ5p4Gs2kcPbTQoWiZGAdISSzFeNfj5Kv+vh&#10;/YXlpewpcxKjgb1pUg9Dv9OayeOUDw2VkGL+YNPvrCeaxuFdBIoU0IAKbkClN1PH+bjgPVZZPTaW&#10;4jQ2/wARcHwp70OZmiIjdGQkyAACM0y0gN1bW1lIwvgIxbyqik8j3oodF9m+P/jbI8+gFJ31K0nY&#10;W6JRrdSwO3xcQQx49T/mq8d5j1/p8OfOTXECFk9WQxebCUXQdUtFkv5pV4XkoSRDyJT1PTdIw/Gi&#10;0VP7z7TfafkEbX7uR0MkckBI5W4ETuxQUXkfiXhyr+0y/wAv2szMPZsBHlxfzv4mRTIeV7GOGSOC&#10;aK9ZnaO6rPHCkchq4SqxOGKUHw+m3JuL+miKq5aX6TRmC5ujIrqpoY+IWg3YEBQC253fKZacRP7s&#10;fj+rxMZGNLp9Hlt7tb+zsgk8TuOZm5eoHNRGamV+KfCvFETlw/l+HC7UI1eOIaeOI+2sqFo+P+X8&#10;ZHJqAbrmThJBJnz6fiLDho2m+lmQG4/S/wC8aT9zLDII5gykf3dIwwVKu3wufs/bxKHWH4lLKN/3&#10;PFpEldhVmCmqNQ8iWXv/AMFlmTR8R9X0szkN/wBFXl0YGdpL14/Um5RxywoARGpk4K4Jp8CSV/1v&#10;2Ph+KZ6NqwuqB25LxQrvyVqjoNt985ztDR+CTTdRef6/5bNoE9FODmWX1ZAgR46N9slSKHh9j/If&#10;l9psPqzcK0DKegpUb9qZqNid9iwIHJipitreQ+kGLA1Zq0LU35cqcRU+ByNa15Vtb0yulI3Y1uG/&#10;aKg14IdilW414FW/ys3Wk7Vlj4QfVGLXKG4PRl3l7zhf2ZiinIljUenZQIWjRCQA0sp+PmvDlx5r&#10;JxbI3+j44ppAIfRSFh6jq4iUpGP3cKUC8+D8jT4f9Z+Wb+OrHDYP1f8ASXq4l4q3LL4tRkeKCT1v&#10;rDXUSrDEYjKweRm5zy8TI0SSRlB8TNxX7McXHCg3D3U14bf4Y4P3n1W3BZhQksWkJ48m4cFULz5f&#10;yLmwxwHBv39//HmkWYk/9IJxGgsoLdbuUTyyhY5LuUBSzH4VVYwPsDke/wAK/a5tyxxgmHFQIpvU&#10;ngj+r1aV2kU+rvIymrJUlxyb4I+PwcssMgJHhlKI4fql/B+P6rZGNSA6LDd2hdi/rwxxRyuLhiIk&#10;WMfAzCMMr8ar+7qnxcvUj5fawwg06Nmmmu1FpGJk+Bt5HERrVqllNJPiUqn/AD25NxzCz5iYiMR4&#10;ln+r/nfw/wC5Y8QiL/nFLLjV5GkigsG+vSvbPJG8an0UZ6cVDBAF5JyHF5uX2XaDj8WItdWpM88s&#10;iBBL6sMbqrh5B8IZqV9JQtOPJcojhmdh9X9H+Z8/6/8ACiMup+pFpZ3I+q28cDlhAYbq4EskTRoQ&#10;H+DYCd2f7bq6/Z/yuOFs0qXrSXavGII7iFawsAJZKEFQSXZk9I8un+qmbbFjERw85f8AE/0vpaog&#10;c/qR1v8A6L6NmPVeeSGV42lAJRBQ/EFCR8ubBaf8PjLdJSbc3JNOSjnKYxJVQOFF9H92K836q37b&#10;Nl0jzEfq97Lis3/ErSEVl9I8jQsoUMVNft1o45n7I/yfsri9xdQyxJDCQz3d0QoUwyijAAMsnEMP&#10;R+KSJ39T9vk38tUcRiblXD9XP/e/R/pmUI0YxH9aSEgtJ4JRPPK0kcFqtXIljPwmv9ytYmaSn71U&#10;VOPwcUwVplnSS5mjigVI2MRdhVF4MSZORCNIXkfl9h+X8/7OUZc4jEQJMZfw8P8Ax1p/g9Pp3/Ef&#10;xFDaler9WgidrqOW5CyrBF8Mzchy9Kh5JFSNGV2EicP2P3nF8FQyTX9xOUiSaKNYjK8HMq8teJRi&#10;jJy9NT8Xx8V/k+1mPwxxEEk8cv53/SX+5bIYzvMeXCgLk2WlQWym5e1lkknW2e6eFHjjHJyyLIkp&#10;/eulB+79Ruf2vs5U89ukypcSAusP7826j1ZGWvwu4DUYluRC/wDBfzGUJS5D7WU5cRJG6tbWl29v&#10;JLYrIFa5/wBHW7r6EUZAWscVYy0ahf3fM/t/Z48Y1CSWXq1eWZorS4J4wp6L/FX7TOTIOXFV/b/v&#10;fh/e/FmSOEfQAZojACu9GQ3r1RIog97bLSRnEsYqBxoFKo3Hm7FSsTR+kvqfB+6wLOf3i29vJ9X5&#10;cm5q07ehGftsiqAslW+PlJ6fL/dfNMvxkGPFPdrmRLnyRKLKYmmnQTv8S8GEKiaRfsBq8uBr8CKG&#10;fiv958eG2kaTb6aHElwptplZ5fiRD+6NBRKFviQcvtfDmq1ut8ShAevpH/pL0IIjAWeQ/h/3P9FJ&#10;9W1W4v5I/QtHS6gdFh9SKZ0DTxg1MilYxxasX7Xxf62IQ31xql7NNCnp2VskoBUTldyACzNVHkNO&#10;il/T4vmZCIwxAl6s0vqZxFDiKoLez0OC2trmc3Go3kkSorfV0NF+0IwixUhTl1K/akRP28Mfrtpa&#10;WUz8VCFSvqSijuRRutQ21R2zB8LjygnavV6GrJPqgJtMv7/Urfnczc1lSb0oWBhiXiyEcSrRsr8X&#10;6u/2uXw/DkdtLiWWGW6mQTy27hY7WjkGQguF4g+qP3bSMW4fB8XL9rNzLEBVV/Sl/FH/AHzDFEgX&#10;1ZJfejG0VrFJ9Wa5RuV2OIZFoqc1Z0aIt6noIEb7XL7Pw4taXVy980808vquCzwlVijQKKOjDcu7&#10;V4rzCt9qROKYZcMI0OcnIjIDb+KTUlnbJYrbxRK0YokTjlIdyCrqxpRR9tvib+X7WLBUtzZ2UA4X&#10;EXOMFXSIhVbk4YClFCdXULx/1spAJNjuYgEyodFAN6q3d1MyyWU6xvEnptMGDKqoy7bkuT+7+Pkv&#10;D4l+zlyzwT2sSWhLWsaK0IVQ0XPiRurM719Qn4fs/a+03HASTfiUf9k23ZasbW4iuZprsILqZ5RN&#10;Jy4ymPkOFGRI1oIVT4vtfCvxfBg2GKNbtJeX+jwRuY2csDxk5AsWbjR1+wq/7LMUnijw/wA4/j8f&#10;6ZFjqgryV5bF4XqLu5niDxxgFTJEUPDioctG1PUdv5fgZuGA7i5+tcZOPL1ifq0TvxjWPiwo5BNV&#10;Xf1Gp/Kn83LLxYYw5Dh/3TEz8qRtta/UbdkLisKqbueOPlK8o4luK0PxyH+7Ucvtf6mVI7Mr20kj&#10;SpHRg4PwSs7KRzKmo5epxIT/AClyOWieIhqyTB+C5EQeldRxLDJIDG4YUeFUVq+mGUAgNErDmvxf&#10;a/ycfEOMywQuFVlHrhW4rsNlZiAPjVVWjH4Vx4Ocvx/sWJIO7U/pNC9zPCWkjf8A0cmPm1TT94iK&#10;Wb4GYklR8TLy/lwLb3P6Q1B1jtZPQokUIU/uyszkPKx5BWXgu32v+NsyxjGOG55t2GBvyVJVfTrB&#10;ZZrhXkSs1wzCjERxkhY1ALfbK/8AB/6q5ItJlksIw92DJEnNQwdXpJUAiMRqv8tZW/mblmo13+EE&#10;xh9fvZ5J3t197D/MVnba5cG10uRY7u4aKe4WSF0Z7Yq1PrHrt8S8n/0dWTinp+nxwtvtcu5LXhZx&#10;PLql5yNtzOy8AJVmYcnoiqfgQrykbhmdh0Hhzv8AgiPV/WaYwlyHUepMLfytaWt1GhaK30WyTjOk&#10;aIEKyo8EkPqCNW+KT95LIrp6fx8v72TA+lWsmlaeLr6q7XM3NnYJyuHMoaU8gVj4DZf+I/yrl+XJ&#10;GUjGJ9Absh4RwQTHU7qy1S/Onx3KSW8XFipYLCpjkVCpZefKTdv3bcV/yW+1hZ5zWRZNLstQvLd/&#10;TSWdpf3jXCyyVHBFR3YU5xqnJPh4fCzf3eYuLIDIkDgcIcPHX8zy/wB8p+SVsJLnVtQ0+yns0lmW&#10;BYTGI4ZYoahJ4yVUN6jes54N/uz40+JZMIY9Ej1bUbq3WaQWVsXZS5DMtRsojBLk7cfs82+1wzNy&#10;ZI8NgKICVlktxeta20bypzlcqnGOvEk9TyPwpt/O3H9jnhz5S0O/sNcgvY0SV4XImEgLCQcSea1F&#10;ah2+EqOXL/ZZiaggwMpekcP1fS5GCHBZrhilfnCOyv8Ay1fWFzcS2sV3CY2lhKh15U+E8jxow+F+&#10;Xw8OXxZ2CfT7xpfrNtQNIqjgDsp4/bCbdM4s6scJgTLr6v4f9k4up45SHBJ82aT5j8vvGdE1keqt&#10;o7kSshWeasilrczR8yqvT43/AGV+FXw70c3otaXEa85TT9nkqdAWp+0xzQ6oxlOwTUW0Dh2vdAeY&#10;7fRNNDW+iSKiyfamQSMs0xl5PHGx39K3RkEbui8/if4+SvhhOwtrV5OQRVBPImg+85iw9cwGcRaW&#10;WenzXAS2hSSW7kcmQRLykK96UJJO7fDTOcSzrqd499HtcKxiMg7Dnx41U+A8eLft8M7TGDhgIHcF&#10;2WKPCHudjpsPlvRE0eeJH08oLn6owDFmVFczBJRyYBzzdSjzRsvGH6xwwTp19eR3/wBaH+jyyOqv&#10;aUPpGM7EuePEUHJmoeLyemvqcftYuow45Y+E9P4v40TFiil/mHTEfRYtN9I6lZw280iakroLpZkD&#10;P6USBnd/U/dpEnpq0Nt68jo8qrwPLuy0/VJFSKT00gJaaBPgV2k6k7K3Y8XH+vmpx5J4geK+KX+8&#10;/wCkmETTGbTVdb8uW5uXtknt54kis9VJ9SS3jjoojSjOgETcFmgZeLcfQf4WxGC+1GCeRJojJZLG&#10;qxQNQEEVDsT8XwKOC/DzyeXBGe8TUyz4OoTBtL0W4trSWK6SLUGuJJpdTgLyf3tWjiA/dN6sjCaT&#10;nIsXwr9vky4pPo9lcBLzS/hAbl6TAqrEsCwK7fR/lZDDqpw9E0RnWxaPmfUdOM2ma+7XErRmOSdX&#10;SSWNRG3pujqHfiPh9Qf765yfak+OMG2k/SRN2nBloX5AkJ8akAbcX9Tp8RVuXD+8+3m7jm9AEN20&#10;SZudRhGkIthOslvcesIpYnHqTH03BpQh4fQ/vP3fqR+n6ifuPhiwFqjXElx6UcPpwJ9rnKCrAxFF&#10;CkgN9t9/T+BFX+bMjBGIFy+prN9UZoC+jarNLeC6nnLMskFrJFIvGcSSepGC4U+nHVfX5zTSM/7C&#10;8MXje5AT0pgzh4lCyAkGTlzrsEJ+FuZ5L/kJ9vIZBGV8X6GY81GdNPpKsto6Rvb3RkmtXWMxWwi9&#10;JgWZnVGWSNYVWKVm9SNZpF4RfAa/ptORsr6jxVKmZwtQT1ADcqJT+Zv+Nc1x0VXOKAEmXytcPFFq&#10;elu0EvwSCxt2f02VejO8Yi5Ssf8Afa8f+BeTD3Q5RAskUbO8QPJY2BDL0FASaca9s1mtxkkd7HIG&#10;KeZ41vWiv7lYILp1EJuYmV45uJdwXVY/U5tG32v9jxXj8R4WMiK5HOJuopUjtmurhJA5tQY5HyEq&#10;rJyjlqEVTsnFetNjuW+L7fD/AIXCzUPLlpeoZID6bqCyqw+EsRQGhpv4ZlYe0Jw2k2DIRzZFo3mu&#10;90q4ME5+sRMVjlao9VYw/IhHUMWVmYs6fFy/ycitvp2qafePK49GGMK0vE8qjlykHxBVLGn2h8XH&#10;/KzeSz4ssf6TZKizHU9a0XXNIitbc/Wrq5aSO0Z19NUcxhIXKqZXRFL8VjkDK8v2v3SNxkGn+aYb&#10;xA1yrW5HEBZAUqWAag5BCfhI7ZqsnZ5h9O7WcdMS1XyNc6eyw28x1OIB25QqCVEZK1kCF1QB1Zeu&#10;DdTsIL+yYxgK24WRdmFf8pSMp02SWLJuSiMqO6A0fzE+nXS+tEZkLr+5KKQwH86Op+1tXl+z/lKu&#10;QCW1vbDUPq0cQihSQvVVdfg5qoq5oDUM7bs//C500csMkL6uQSC9VgvtL1TR47q4uPrV1Lb+kRI8&#10;cn74RNIxWFB8LIyIu0UP2vs/FmF0rS+gwZmZuLsVZaICYgS7U5/aryDfs5LglEWFBXCwUQm6iPpr&#10;AhkjRWVuUziO5ZUjUt6P90q+lwVP3v7fLNNZSyzRwLCvJmVy3InZQWah4oKMV4Kf+asGLJQsoNro&#10;9Yt7e0mvZLx1jhRoeCp+3IUROSK00nKMP6jr8P2/8jll2F9f2kSFfRUsShhWX7TKrHiFYb7cGDL/&#10;ALHI5hCTE0h9a0bSdUuWjuTc0jCzLctBT01aWMVMsZTitVmjkjccuPqNL9jDqz8wXQuXktwxgjZm&#10;nJ7lhsqb/GKL9o/ZzCzaCFUeaPDBG7Gr7yhbfULa2vmVb2WOCHTvTBBSOFl5SzVSkD8pKNGvL1Ph&#10;4rHJguddL1orNYyi31BeW7ABjt47/D8Qb4f9lmLA5MB9fqh/RQNuaFtxq3laOSx1a0kvNEk4cyG5&#10;wJVqk8S2zfAycn+zw5R8cjj6dc6dVZlYTWypBbMvxhRsOShqRovw0T/m74trjyRybR5FlVDZl8Op&#10;aZqqI1i0X1PUJJLy+hJFuz0TeJvSBmlb4g0pbl/Iv2eMYdpWheCeSaSW5mULGpRXijQSovJuPIs9&#10;ZNt/2uTfzZYf5o+leRRBjile7tIraO10+Ji8xSR0nuJWgkJRahfRhCxfFsvL02XjjoULuZ5peIdU&#10;WiEUZKE7VHILyReP+t/wMqIFRZql1IAYba3tvUaF5pvUlVi0U5KqAeJ4M/pzS+p8X7H+S3NFWhNw&#10;89xGoZamcqCXJkAUgcuFBybjX9r/AIXJyJOxSZK7xTxadb2enyHi3px2SSMohVYSzglkEpZjFHyo&#10;eSr/AJP28el5cTwx9I1VFDlm4r8VDtz5fHtyXkv/ACc+ERAgfNjSnNpNlb3MzcWmmkkdo2SLk4pU&#10;fEYRGREOXptR+b/Z/wB0/HVmY7C2knhjd+Xoq7/BQgcFKl6Vcsp+Lj8H+UmCfrNFElHWIZdVv7ax&#10;uHhXibiRFZZnYSjm8UvohgkaxsnON5WWTnx9NcWv5munX6zFGw9eOhoGooPP4QKsRyFVPL9vIRxA&#10;WgKWiWEWn2hj0+eXgLSU0ctGxlCiNGkZgEWQR8UYekzJ6H2uWIPcVuoni5Jb0lJUoyMoJoAqFUJV&#10;Uo5bjx9ThlkBwxo87ZIqC2llsbiOcK10hgCSeqrLK6KprJLylVDJN6kHDnz9Hn/MuXGk1xKVLiQh&#10;OVzJGWSnHbiWAOxX7Ko3xq/+yxMgD5qC6W40+1tgDC9srzpHp8M6rIZHchxIkTkfEsjLyeZF9KSP&#10;4vs8cYLo80hMYTiEjgiVuZVm4jlUhKcZONahn/ycBjtxH5LRKs1k0cEtw0pcMZJr65ZQiyRoXYpS&#10;srMDEzenxZEXjxZv2MQkmiu3NuqytbjqFRlqC3MF6FRyC/Z5Mv7fw5kiAiATukgHnuiYreezRbuV&#10;4RqEgr8cgZQyoIiIiVkZEZ/t8Ukb7C8+K5UtvbyzI9wTLcIHUN6lEjckOoolftBmL/H/AK3Nskc0&#10;hHYrVbrbV7uHkLGOO2sKxOyegRNMiIY3I5lOPDjEkf7r9n4UWPjjpBALY+tEsVq3H6rGzAyzNHx4&#10;ox5lq/D+1+1lXib87tbC2GaY3axwTPcahESL6QoyQ26y+oTLGGRVI+Lszc0Rfi/axs87u0KlTLzC&#10;o8hJPcuQoJKcFCMq/s/7H7VuMUL6JCvZ2UFus5j42yiSSZIEQLUleJaTiqyerI0iyP8A7sZv8v7K&#10;P+kIwSvpxQkzcRxdDKWDCp4MtOXFvtr8Pw5MyrdiYqskFjcKXCl5bsC3d25xv6KqwI4l0k+wZFTi&#10;v2/3n+VhzoX1yCWaQXaCS2cy3txUBnQpz/bDnjGXj+FfS/40zC1uaJAEh6JtUohhvm7TNO1GGygG&#10;nTukienpdqQfq9rLFKY1ICGL99Mok+Jmn/1OHJmNfL/mKx1GMfvUX1f3lwR8QqduJYg9ffi3w5ja&#10;vQkVKI3/AJsaceXuYh528na7oZd44ZtQhhjFtpcrNWRSBy9ZYojHxaKQCoVHR/V5f5OO1CF0eQWZ&#10;Wa5mT4YGPE1qQWD0Yld0olPs5GE53cxwtGXCZbh2gXWnXcFu9zzt9G0yQepqgQiMkfEIHtiVCS09&#10;X1LiP7cvpp+xHiVxZTSGW0nf056CRlV+LKJNlaoNeqtx2/ZzOxamExcTxfj+m4PhkbF0Wr2OjyWl&#10;/a23rWhH1VV9JJVk9CpKqg6fDIjN6kvw+oi40aXIkELysZKAUkerSLXlQ1/bry+y2Rjq6JMNi3wJ&#10;HVXj812z6xe2VrEbNeZPow0W1n4JEZI+Khlt3j9P+8iZ45PtMj/DiCL+i1kuA7PLIardkH7JNQFA&#10;U7qK7fax4455cEtv50HJx5rTpml8zG3tnhRbK0LJJpfwg+qicGMjOysEbknxr8PFv2/s4Xm6jk1C&#10;K4vGeeWWRrczKGZhCWNVQCrA1Pxf9c5kSjwgxhER/H+c2GzyAKefoU2eh3NrpEMFhDbwJeratwAN&#10;4EXjJMSY0ZQE+Gv22j5M32sq/tY9Yvha2bzraApbvFMzrC7ApMwqNxt+7an7fw/ayWmkI4jLIOOX&#10;d/xDMSFckLp99F5a0a81HWIbX67GZLtLizhh+uLCVa3jmIHwSM9fUX7K+jJ/Kr5DdY8jpPLdTadw&#10;jCSLFBCG5I5px+FjXuD/AMbZiavsyJAOPnL+c05dJGf082bad5ji+q2a3nrC4ntjdSmSIxtGooSJ&#10;UH2HAdRw/myG3NndWrtFPG8LqSHSReJB+RzQ5MMoHd1mTFKJop3FLFLGskTrJG4DI6kFSD0IIwK8&#10;ew35eAH68rNFiJdy7GK8ikurEeLDrT3HcZAxIbYyHxdgiO7R6CUcC3Rx9kn+GRZ33uxbgyHbce+S&#10;u1It2ZlilUo4+E0qPllkMko7xa5RvY7uwO0d1A3JCZo+8bdR/qnNhCWDLGpDgn/R+n8f5rjyxSG8&#10;T/muy43guFqnwv3Q7EfQcxs+jni5i4dJNkM4Jo83Y4syGj7jxzELfZDsRls45CZIT6cnUkdD/rL3&#10;xBpBo+92BzI8ZVJ14MfssPsn5H+ByyMmuWPvdiuxXc9T298nxWWkxditvd3FtIk1vI0cq7q6Eg1+&#10;YyYNm7YEAm2nRXUo4DIwoykVBB7EZJoPN0WpPFFradGRDeRjiwjqK8lUUfambjQ9qSxbEmW34+pz&#10;cOuyQFSPiRQC6c9jDMdMABIkkS1kJ9MytVhRviaNS/2uIZfi+xguZLzT7+W405jPYEGVJ0+yQIwg&#10;NV+FT0B5JnRYM0M0Nv8AOc/IIZhcF8Lx3doiXkQinkAEtu9CQ3UqNzy6bFTkqlurBmtY39SxuZyz&#10;KyglQo4gEORxcb1Zj+1mAMc4yJj/AAuJm0fDG6Y5Bba1CL4M8Oq20EahUYhXeT42kVlQfuiDwWNA&#10;v93/ADvhumlXpR3dRqMSs7irCvBQRSh6ksRmEdYInf083EGOcOTHJvMmjq1vbRzHy/dXEcMRiSMU&#10;E0pWTkSKhFWNX/l/vP5sKfqiyIv1F1Cxs6y20vMIGBpRDSorT/ZZYMwJuXqixxZwZEH0yH+lZSbq&#10;a3lc6hGSZQgt7y3CGQoR1lFaHhX+T4fibEjp9lPbyzvH6F7EqQuwZhUdS7Kah+h3X9nMLU6fiNwc&#10;oCMzRG/4/HqVYdSu7bVIoPVkurK79WeJiilUpxCwq6ceH2gy+qP9niE0aK0VrCC6Sgsr8eUL9+Qe&#10;vw0Hxfy5gHDKyZenhRPBtsE1guw6NKxAZTR0/wB2R7fZZRWprm+oxpJyW4ZzGn91Ti1SK0RxsRs3&#10;+TlFkOKYb9yqtw7L8UYAZqctyKA0qwIFMYqm9mlRR6RRqF9lUnqeSEkD/jIv2vhwgbWxJ6OLfV1X&#10;qwI+zuxp7N3+RwKtrNb1SFuMNf3lvyHFqUA4OKH8VxiWMgOisSrkMRvT4WpuK+xy/rkTSxpLDzZa&#10;qSF/eKd+/Rl9zkgp2a9IgsyMRy3oT8P9n0Yi9pNGnK3NIhsqOpKsD1NRy4E145Pfn1Rd+TZdCwQ9&#10;fY0NRvTtlerN6yRzRBiDwEbGsi9Pst+106k4CQB5oqmwAV5I1B1qOhy45Lsj6xD++t4axyOf7z4j&#10;VywH94afDy+z9rJWBsg7rSI6+mahmowXfj8NAKHoO22Co9Ttriy9MpHDxZRwBBj5NQkHl0YN8IxP&#10;O0DZSS2kjm5lzICN2b7QpsOlMAyBQ/pDlNEnFY42+JiTvyVh1Ar2/wCGwgWpNIhdhyNATuxGw+mu&#10;VbXTW8TrbMJA3wuStXAI/bXvTCGJDUkSSU5g/CarvTceBGKpd2U6nlUAooYE/uuQJOzU5B/2f5cs&#10;Mr2QLW+nKrVrUVJB777UPtj2CCOVK+qIiq1dwHQgB6r/ADewGVEEJjK3Aksp3WpJ2Gx69fDApR05&#10;yxylEiQVmX7QBatPTHz+J8nw7IIXkjZWFeR6dRiMko+OKVvTlPxRjrESRU1/lwgryXUIIIFR38cr&#10;l6SBONQi1Afs5FP3fGnc4SSx4S6lfavh/HGNMpDpEWASlG2VhXYA0+103pguk2759cZGIVhHKgdm&#10;LcGrw+I9NtxhJBUAN719sEwT3EDrDwEsaqXdOQJPLqQT12pj3pG261lB36HpX5YmRBKvJB6c4ZiZ&#10;4x8QBNd12rlZv7GQNt03Ph4Y36zc+mY7j4g9UM0Sgq/7IVlO3f8A1sSTTKt3cRXFksXSOsfEOfsx&#10;cj6JNezDdTQ98OyC0Wp8vx+7FJSQ8cYX05V2kQV5KTvXl0bKuqkbOU1FRuD0ODHVDbSNOvqx7/B7&#10;kftKPsbbcsZHe2ItZ+0FGzU679Pn3xssc0NvEbd+SkjjG5qAdqcCB8PTCDZWJ2bHEs1QK9CaUqPf&#10;E2KOI4+NJE4mUmgkJAr4Co74I87ZcRpsdzWoNaeGVfIPheCIcEQJI4O7MVP7Jqadq4etp4tmouQq&#10;HNSSSo8BXbfEEgdSFQIzkcvSJNCaFiQy/Z/ya4SAxq+a8tQb7DxxkzvIyQyxGRi3ADjycbVYnsU7&#10;fEcQg2DThQbjp+GKQrOoZigltlqWQAkCgJ3FR6ZP7WS2pFVsGiVqN6Mdh75SrA/P6szCUL+9tzUU&#10;pvRXP2vHAbHNQe9wLVPICgPwtXrt3FNsZLcxXR/0suroKPLT96AOg4/tAYYx6pia2LQTgpESjxC9&#10;BU7+GBeFz6Zen+jdPVqtePKvLx9TG2VRv+iuqK07+Gf/0JnpWrxXEIaq04qVEh4sQRWpRviVf9bM&#10;TWaYxOwL1cqKdal5bnspmMrPVncymIckVgxCxiRBweXj/KP8nDH6wp5ODUD7P+3mB4NsaQSyywsk&#10;NAuwDAN0Ph0XentgZ7dZCZCPiP8An2zIjMw5M+JXGou/K0LUi703FRToG/lxKS3UIfq7fGNqgdT9&#10;OPikndFphZymMw/XlDQtuA53VTufs/FUj4eVfhXFLK6Y1WcCN+gFRvTKs8O5Jiun0yBD6to73ELL&#10;yMnFvhqRtTbZTil6FSGSVFqw3BGx+QyrHI8QCBdrtNgaVja3BpA/w8DQxihBZnG1RstMIDptjqzE&#10;3an1yCfAgDYdxmyjnOL6UyjHoyG51XVfL0KHTpVFiJFUtQurcvic9Gpy3+LAEP1rSrr6tX0bVQWL&#10;qfh2NSaggKozPkceWHER6ljkH8SPnez12wN4P391I3prDIAHAZQqgKVdndvtbMv2m/lyWW09tfQn&#10;gC0SgfG4Kg1HvmknGWM7/UxlY3LAdRsbvTLsyspSRmbiqlC6lSRx+Emi0/a/a/4ZijUrGe1YS2cp&#10;jjjJZkBAX5ADiTX/AFsz8GSM9pi/hxMonqWQaFrCXIaG/jSW6ulSFJqss5oKc2Ys4VUHNto/tN8O&#10;R3VNNn1dlkLOQxXmvxgMOQKoAaU3X4s3umzw04Njb/N/WwnDe2T6NqdhoCG1b06oHeOQlCwKA+pM&#10;7pyG4f4Vb/VyMXVuQ31WeaV44+SSRsqqhcvVY40KkOArekz+nIn+yzc6ciuOhZ/0zWIgn7mWWc4l&#10;V7iCOIGYBoZhVm9PiKvI4PQ/bVfURmwTJIsREFtL8TkoWQFF5oq/ukMbNsKmpov+x/YTDi9R2DLi&#10;tShV7oNJeWwEMe8as3qNwZnHquksaUaiig5P9pv+egFbO2EYhuJnEplIVRyeNR6bRheKcH5Nyqzs&#10;UT9hXzJ8ShsNl4hsAEXNc3xn9aCBHh9IcQ3wSFi3IszmqqgA+yFd8MIr24tJIkgkaJImAjiiaoCh&#10;mYsaDiCR9r+XNfkxDIDY4jL6mXioWTTLK8ime6gjle4WkskiAVPFVVQT8ZUfs1yUab5ylKM9wpES&#10;8uJYEgIgqWO3H7JXNHqOyNrFBsibYRrP5d2qsqWspErFDIFALGSVuKIteT8OQZm+yiL8XwrkhjvL&#10;S8G1UZaEq54ilBuQprv75pzhnj5qNmIz2F9YSrGx9VJS1biJC26s1UR5F48lp8Xp8sKdatPUgYQK&#10;C6vyDKzKPkWU5l6PMIzHET8uL8f6VhMbMm8t3hSaJ7llELRCMo6xmQ7D41R0qdwuc/a2vFn+qqUt&#10;bCWVv3KSyEykKruPgBlkd0qwT1E/1f2s7qBiYgn1S/h+mX/TT0NMf6X0/wAx6C8toIPrTq13eRKK&#10;SyCNTFV2VWAcrHGsZ5BnVeXH+fLsw63cdZJYnB9K3VTEWWORCyg1WB4OKorfu29T/Kb7WTyQ44fz&#10;tj/nJMut7u1BEm05+UUNzE3qNcK3qBH4niymglEqVZl4OvD/ACfh45V2waUuiRrZRg/vWX92GYli&#10;1f3nqPXj9ofE37X7WVYsYiOVyn/C446kq9qvpQCOR2e7l4t6XMCQqKDZR6fBftbD7P8AwuB5JmnZ&#10;miP7sERwrdFgVaSpAFuvxAxfZ5cIlVGZ+LrmZCA5SH/Ff71ugNvkqW8fpKnJOEpq0skKij8afEZG&#10;/wB+U7sz/wCX8OGj2lxJM8xYcWjeCD1OC8EqCxVA0xC8ERW58F/yfjzAnqI7RHP4y/2TXknxdfV9&#10;SVpe2wpFJGVlhkSaX0g7h2dfhBkZIVd/Uc8QnNvsv8HH4AMd2yQSKsshuZ5CLRJeNQFXc0qj8mDs&#10;rNx/dr9hv2cyo4zKpcoRTw7bc/qkjpbMy3cLPFCIYow0rpyqWLA8R8BXgnBHC8/3jfbRePxDra21&#10;OacRxQySXIQlWjKJxJiAEYdi0kSfE37P+y4r8dGfNARMpGxFnDeRrol+paho9paG4vJ4orNW3WUM&#10;6yUlJL+mgCzSMVB+Hl/Nx+PBGpx21oINPEpRWjf1QnovH6zBj8JKoxeMGiBDHw/b/mzC0ZnmJl3T&#10;9H/SPD/sv9kpokj+EILRPrmp+vrLxt6vqhbBZVmtphbIUHFwryUjleJndmD+svH4G+BMu2Ed1p3p&#10;Mhs7JFVrZTEJJvSZgaFixC8/hYr9rj8X+Vh1hHHZ9eQeZ/Hp/qssnEeexH8Dc5urbVIbuAi91GUm&#10;K+AuDBbiaOM1ITgTL6fxRhuSortx/vPhVCSSKG3WFI1kkmo0cQPKhqA1QvKiilZHIRV/4bLIicqo&#10;8MUAjkEwUzS3zSvJJFFFWOWThwrtVKFgpb7dI1Uycm5c+PHhgG/1W3itFjExvdSaQqSXcepJGsgU&#10;1DcBEG40iROOZsI5OIy+mI8o+pqnk+kxX2GlXSXvqxJ9U08x8oouMQ4FzGz1Xh6nqyUf1ZHlf/gu&#10;WCfLmmWkTz6jdlJnJZqtwHqOP2KfbovFa/5OYvamcgAQPT1f0VxVGN9UP5p1K8ZoNI04Sx3FyAJJ&#10;443YQQseJkL7R8mFUjVm5cviX7DZerX0tzM+nLzHqMGvjAXLcAB+7ISKRwv7xf3a8Wbj9tPtZj6L&#10;T+F+8l0TGuKv4Y+cvU6y060t7aC/LK8VsKWay8AtSw5PyaQI0rcGb1q/t/tYZTiFzLagvGPU9AQR&#10;iqABS70Zg3KgX943xLzbj/eZTOwYzI4j/O+pJMTvzSzTrhxFaXgZbkTQ/Wn1C4UxuzFgkRZVCcef&#10;q0t14o3px/C3DCTUL03iIILhIrfmSH9dAkVNm5bSK7OKbSNyZ3X7ObXTYOE7jeR9TSPUbT3T7FbH&#10;lNIjT3R4xzSiE+pICfgC04cEjLfspxVF+L+fEYr1726tZFcpawoTBJISfTRlqGL1DCaQH/dfof5T&#10;N9nNhOI4bPNyIAE77f8AEoj9GxQW9yZIo5bi7Km69KNV9Uj4OJUhqxqNv3nq/Dyw0t7SzgguJkZK&#10;QvJHCAHkLSlPgAkcnwKUVv3nLl+1mBkykzjCgP8AiGN8q+r+FKrrUr6W9sbFYnMk0UVxOzuiMkAl&#10;VJGaFSrV+IPyZeKcW48uHBg1J4p4JL0/7kZon+tTKvOWjutULoH9P4CyfDw+zlsd4+naEf8AdM4R&#10;4Tv/AJyKtIrI2bQWERGnWzxrZRkenEpRdiFYxeqgkCyfF6nPl8LN+yMiUC8ENuqhlLKJ3SkpNRwX&#10;1GJL/ERyarfy8f2cxc2TijxT5/0fx6mAN7dUNKa6e15es3Fo0MsKyv6Pp8KyPwoAnwBiq8V/1/28&#10;T1C3mlDWjN61vF+/u5mJdWLPRgpYVLfCywL9n/gUw6UUOIp4b90XaVcWiLHeRQfVbi5Vbexs2QI6&#10;Iq815op+EAOHm/k+z9r4csSpBd+k4DOBwaP45SkaheMankoVB/uz9lm/my3KOMbbcP4/2LVOXEva&#10;2a8sxcW7elG5EiSDhAHlYkNOwKOS5/3WrfF/qN9nX3o2aFo1he8vHNHYdWqCalSDRVXmWb9r/Jyr&#10;CTklZ+mP1/0pNU5VsCssjPezhS80FnZhf3SgbpwI6Mh+J25R8I/91f8AFmACRcT21up9OKWehnnY&#10;FeXAOZE3Y+oP918uK8l/1c2IBiJE/U24YEk2mdxJLaW11c+iJ544x6cEQIJXkQiMQpondzxbivLD&#10;+1sY4CLiRAkfJZXWVy/FYeSAHm0nQH7Xw/F+x/LptZklkJhA3JZ5a2BYpfap9YEtjDPLcXHGS0jm&#10;hiaPlLdhJxxMYhUdPiHxfB/eT+py9QHrd7bX6OXHFUX1EtxQHiWjahYtGimT4uVTyXjmd2dpZYhv&#10;cjfl+tYEcyj/ACrot7oqIlPrE0pSO7vt1DsiypUI3qSFYQsax04o/qcsL7GzivxNqUyW3+ipbwJB&#10;EQ/+jQVoUkpy9SSRPh4u/wAP2st1EzA1X1fxW3z9PqNXMoq4uX0i5tdMh+sOdUkvJYr2RWkC3Ezi&#10;RQ6KQFhjSR/hYRr+7Xj+1hzI9nbX7X10vpaZbxKsUC/EplVG5LTZU4U+zTmzf5OYWWMuA48Z/eHq&#10;0cHCSTvIpIsWty6QNIsZ459buZmku71v3Mq2rTqVelGZ+aNTmrcF+L42lyN3EEeoaVqVxbWgtvrN&#10;ZYywjWeSXnzeRCOBHEHk32v+D+LJ4cfCK+qTVPHIACubJoA2n3WmWLSySCKsTGEOsCR8CkSShjLU&#10;swXgSytz/a/3XhnZeV7W3MEyvNptw0hNrGhFw3OpUTvVa8uHL7fJY/U/my06kCPCY8Q/ot854oz4&#10;a3r6Y/wpTqPml7hby0W2g1azgSQalIzG1jCEV9JC3qJKx5cT8acuOdB8v6bp9uKXEdXWjfW2oeZU&#10;D4uW2++ch2rrs07EZXH6eBGfNQocni/5g+ate1J4lsbuWGGUcH0hFdWiSRn4KY1/4wtty5fZ/ZyS&#10;6fFwmMtQYuqUaoaoHz48SCOOcvnnx7DZqiBEMSunFhpVvFeIsmpzx1lZ04PApd2AO37xpkdH9Rjy&#10;Vfg+xwwSGUu7hQCf4ZWYUAFASeO+lkdRI5MUTF4oR0DMN+Phyp2wkvtcaG+Nu4LwEAPH3A35MB1Y&#10;GqjbNjp9DxQ4hzc3Hi2t6Dp3lFdQ0SK85+hfsZZEnjP7uQkKY4i1eMUkYSRw7snwr8f80ZZJpGna&#10;kUn0x1iktZQZdxyXkKNwB/yWNP2czxq54pcOTfb0tvER9Sbx+YfM3l+ymt/MsBvbXUbUizEnxKzo&#10;axmYJR5AHRfU5FpmT7Hxt8YSa2dA1rJGkUjsYLaI/Fxi2UEBttlLHh+1+zx5tk4ZIyHFeyQLCb29&#10;zIs31+1eae1hhXUtSvw4gjubo83aOQxglfjSFDMnxp8Prc47aJZGwkwmOG3TnAPhSdErJGSDV6sS&#10;eXKv7v0+Xxf62DNHiFy5sqtFOXuJZr68uGgvWJe706aZUtpuBBSLiiohj9PgPrfr8eMaMyfZw4XV&#10;bWUG2vavAwo9wBxKkMEFaUZW5b8vhzXy0squHNgYkcmNnRNVs7kahpQjgmapi00P63qRtE87tGSp&#10;ieNV4x+lym5ft/E6xY8WF3E/r2U7Tw9PTopPEn4dz14+PL7OROYXwzFFeIdVOPWdGv7JodS09bK4&#10;gk9Q3RaSOjheU7ekvxI8pH9yIfikb+8T/dY6extL/Tzby05MCAUNSCKqdwexGY8M8seTih9LESo7&#10;JfY6le6Nq63Llo7lmR4+SKgdCRKofkFK81deVVXmjfF+0uEF55dbTYoEo0llBvPI7tsgqenf7R+F&#10;WXjmyxa2OW+8sxKyyvS/OU+rXV9UR2+s3aEafHBClHnlCkfEWcD+7j+OVG5cnX4eOAb2OO0R7mKW&#10;S49XnJFEi/ZYKjqKItfiNX5v8S/Y/lzLwznKQj3JBPJMNLnn1KR7G9soLJYhDbTSzvsY2aaCahdy&#10;oVUUQrDH8EvJ5fg+LjHeTOfWkLORCGJkeigxu1SXZqj+T+85N6f7ObOPCBRZ1XNnHppaxtbxcbeJ&#10;roxhLeLmQsyKBxjSLieRb1ZGaJoovU+08a8sOl1OWwY26rJJKAstxLEjM6eoztT4fUb4mXiu38zc&#10;8wfy4yAljVsQn0ay1Ro7yS6ht7JQ1vY6bNMiwTLbpHGJChEKVSNvUkVG9NuEUfpfA+SjSPMEbuLa&#10;c0mGxFT22NdgAa/s5pNVoSNwGuUGI695QmjjN/YEtpbVeNhTZXPNPTHJjInGhZ/s/DxXlx54fxyx&#10;uKxGtfAZq5QI5sCGNTJIlIpzunJaFiKGlR1PIU2pjri3int2jdRQg12yOPIYzBCAd1ttcXFq/wC5&#10;JjuA4JmWlRSm23yX/gchet6HJa1ljQycyQZySCkRKlk3r9rjQbfy/tZ0Gl1cZn1GnIErekeVvM8O&#10;orHbvIkUsCgracFYS3ADBZkChTwVn5yHl9nlx/dcsDaLqM2kxJ6j/uAWIhry/d8lCUC1Vdug5L/z&#10;TfrMMcvIKYAqvmHQLLzHfXItbcrfkRLJdiMxxm4RJTKGaUK8/wBng7cZGXjH9j9uSXFppuuR81Cr&#10;JUF+lSQOlev3ZqYyyaU10YCRiWJafrWveXbr0SHeMo4g9RmjChiRyVPs/FWv7xfhyH6ppV3p96zJ&#10;AB6h5Ry0LKAoNNj0bmen+vJm+02qhkjRO7aDY2eh6FrllrWlojXB5wAxXlt6gjarEciWQNyj9JWb&#10;/ff2IeX8gOzkmF1I0l2ZuKEF3+FRRa1QKvxFqcv+enw5dlAEQAp2CYX9rbrp6CHT/S5zIfQh4SSM&#10;Swj/AHjO68VTkftf74+1+zj5YeNsklurCN+J5O/pEH7Kfu6cuW26lft/DjGYEiCkEVup2N8Z7v0r&#10;50+sqGpFFEZxQn1Jx6xPH0xzVUNeXpfvFXGNNPFzVUdIoxWU70YlWYKp/a/kY8/s/wAi/bt4IzNy&#10;HJSO9ViigmKhp4Z552U28Z4hlVZER5WBHwnkPVSMQqvrfbaR/ij0Xrxwep9YkhmkXhGD1HVi5Tk3&#10;plY+HpoePH+X4myE+AyogMQpfuru9eNbWK6sI3M0zHZOZCRrBG/pxi4SSYTPPN++/ecfj+BPTOLP&#10;VrXU4rfT9ajVpn4+hKqMSGWgDNSvH4qceX/A5rc2nliueIseXJj+oeXb/wAv3t1q/lmVlsIVdr21&#10;mdVj4UJKR14h+KD4gPsfsSSM3wgNX0e5sZyZ/wB9BWloAD6YJ4kM9F4jg6ct/wBr4v8AVycGrxzF&#10;/wAbMURac+XdestbtV+rILW7FH1AM6ST8Iy44xjk0p9VJGWo+LgzInxfaCyWsdxLKkv7yWUoojLJ&#10;sCrK5UCicQg/a/4XlmUZkJukVDetp9lbywKYbGBZ3dhFMxYmRGjEnMPMZJJXZm4ftf799Pli8osI&#10;OKcRFbSS+pQDnzLOFjkO2yigb4kykGUt0HvQdqusXCvcO4u9ShgWB1A9L0SkRkmiWjEmVuZT4JlT&#10;/iGMKtPI1xJz4VYguAjgelQUXc9P+JZOMwD5pvvRkPp2lpFY2ywpIeB9OFzJFU3PJyZPh+03+S3J&#10;k4cv5kGjdbKGOP1VeHflwLBnWoUliFqF5N9kftc/8nJwu7Kd0SrxSarNNKbaZZlMTK0qoyRy8DIq&#10;opejSlEdvUb9hI/+LFENDaKIvVcvIkUkMdaF6GleTVVl+Piz7/8ACrkDOXFs1yG9pcPr8jTSWtvH&#10;D6txbXdxMpYKdhURqUlSUeivCJeH2l5fu5WTBEFyWANnKHhdXX1gQSG3qzMxLNxry/1sTE2Sf5yx&#10;JCX3Wn2ot1j1W1MFxavbmO1oQjIGjCxRxRBYo+fAwqqhlSJmkdY+brgKEFdOF1K7xw2/pyv1LPsI&#10;+P7p6V5B1+H4eP8APhNmdDkniTK+vIW1ddNhhjfUtSM1pCOKgQqitdGRvViJYem8EjL/AL+k+Jkb&#10;E0gkgAjDc24hKOVJdizFi7Vr0Xm1W9T/AIll31AhlaOF1HMFf0fRhB9QSR+pSJFijVBFGyfa5Sek&#10;nGP0eCs/95yjyo0QAhpOR6Io+zUchzCgjfkV4/62M5DoytWuJJzIjpCIhxJlkYKJACY29EswaiNG&#10;JPUYf775LgeRrczxrBAFVlXgiqX4xv1PSlSpVf5mX/ZZKANKETbx3KWkjXl2ZmjZ+c7ssStLEAAP&#10;ZQ6vJ/LG/wBn7K4jJLd29JQ59RZfU3VQaryD8TQH4+I5MB8P21ycYxUgKzWen30clsyhraWA27py&#10;LoVbgVEisWQ8eZ4o3LmvwNyxjRkP6sss0WxK0PBn2Z0VefFYxwWUoG/4r/afJiQukLTdx+ksFvBB&#10;cCRijKR6oToshk9P1DI3qtCkv+tI/wBmPFAgAaa6aSSSGNXSHg7DmrEihanLcvHG37fH4ftplcjv&#10;stAFZ9YqyR2kEccU80kU8vqRq6qUINFXk1T6cUsi8eSK/wAa/BJwE2d/cWt1LOsoLSSiSeHiW57s&#10;gHwrXgpK/F/NH/wUJxEwI/whBigdW8uWN/p1vZuki+hbG3trxGRHiRlR3+03wNII+LKvH93Iv2f9&#10;1r3N8s0As72yhh0mACRm5RoR6W/D0aS7KtX/ANjkDgr6Znj/AM7/AKRYESHJLLbQG0+9bVdP1Ce9&#10;1SeJ4SkiPOjPcMP3nrj6ual40j5KyxRL/uuNPsGkOrWyJG90iW0dw0lEqTKzI6oCCTslDyX/ACeP&#10;2MgMeQ/0z/SawN75sWvvKOoTajNFo13c3V3pyQxP6yxrZxwSwyzPRI14yySSxpHK1H+N5OXrfsXJ&#10;NIlhHqEQe8jYhXLpxnKRhvTqx4/t8t2+Hi2QhAcfDtE7/S1ThE/0Spw2Vtea7faFcRxaNeW0YMfo&#10;yFrIy3bKbhEjJdfji9JVSMc/Vj/Z48FMo761uIGWD960YDNzb4VqKKrcSW61+yrLmNIzhPfYd7iH&#10;HTFpPJOp2F3FcXf+htcu8SxW0KmaUI/OWWN5UEca+nw9P15Ipfi/l+0CvI0UqYKlXZ+cYqUbYsaj&#10;7/8AZZnRiD6iKP8AParATny5qV6I5rXVXANtDbGB2KpcQFykKhHYKoUSFOXJuCxL9nAOo3MSwkwR&#10;FpIQGMC/E8YDEVCitf8AiX+TkoRycQ4z/n/0W3HkPSrZVoFsv1l3ubmlteUQXsqhIbp3iEjL6lag&#10;dlqqo37D/FkeniuLesx4y3LsxtYRQ8H4PxPxIfi+N+XL/gc3EMUSKH0D+KP8TfjI+LNIms79Xgo8&#10;MEKKLi4NYhIvJOdHRx8JEaKGX/V54PtNQh07QbhRzl1CIPOoUVXgXH7su44oiIyL8P2OGV5seQ5o&#10;kf3X0yb9+Jj+r6Bdah5wtrmdUGjylbb97MUKyCOVklSFGAeRpfUFZBykWX/JXEF0Cz1DQGhkgST0&#10;2eShNS03Jml4zVLseVf+acp12DEZixy9KQIkVIIm88zjSvNMUbtJ6V56UbBWkKwxPxSFntiipEhd&#10;6M9Vb7XxfBxzn+o+UtQjt5bu2HrW0bhVAqJHBIVSqsFMi/Gv2f2s02q7LMfVD1RdfPRdYszGrWn1&#10;mO1cslxIvIrxLKpCliruvJENFP2myPywlW4MChBoQRQ16b5qTHvcAxrn9SNxJo6UI2PQ/wBuQILZ&#10;HIQ7LiuJYSAKFD+wT8O/ge2VmLMEHk7BcckU1Qh4sOqHqMRfVmD3uxwZl2YVGO5YkHo7GS20cxDo&#10;eMi9GHUf1zLw6qURwy9Uf5v4/wB61SxxPMep2MaZ4yEuVHE/ZlGy/T/KckcEZn93/pPx/wAUwuUO&#10;bssxGgaPceGYhsGi2xmC7GsyOpjlUEEUKnocjRvZnxF2BpLSWL4rduaH/dLHoP8AJb+DZYDaDDi5&#10;OxscsbnaqOOqHYj5jCC0GDsf+1v0I3ywGw1kF2D9K1u+02UtbsOLiksTgMjLXoynY5dizyhyNKJS&#10;ibieFTnt4p04yDpurAlWU+KsNwckMepW2uSRRJcnS2YpG9oG/wBHZa/GysaFWNBtXOg0HakAfX9R&#10;dji1sZDhn6Zf0fpl/WQqpNYwO7870qHYy8R6xoaonGNQHpyYbD/Yt9rDvQdQ1SwuzbyX1wgZCTG4&#10;Zy4VwaLIQK1Q9vh+HNjqIY80NgJD+H8U5vgQu6QGs6HpF/HG7WEFw8btwkNFEbMjDkae/wAP83xc&#10;v2clY8x+WrvTf0dpUKvqU0oqHUkICRWVnPw8t60/mzTHs3UcXEZfu67/APeOv1OCIjIAbyYHH5X8&#10;5ad5pOv65qJOjWVu7yrBsGCrUQQxKXfjsPiP7Ct/Ngg2enPGILlgbhK/v+jB2P7LClDuNv8AKzFO&#10;oIJI5h1eLNKB4T0VTdeYhcx6jpyk6VclQtkDVTEse/qI4O326sG/YwsuYb7TTcOWa7RwVWZQGoo2&#10;+Onw8aVpwGZQnDOBGX8TsMOos8/+KT7S7uy1NbL92NNnhcPLayEofUcV4pWjc+XHmr/7HC+G3guR&#10;COUkUrksLJEEijkR9h1FEAJ7/wCVlOp7OlDiMPWGRqR/pJu+qT2Ujm5EX1GJQZdSkcREcBT95G1C&#10;zNQ044BuZ7f1pLZY5aRHg8nAxTVqKV4/bH+r8OaiMZgAycfLEx6JvDR0EquGDiqkNyQjxGJx3DQW&#10;/wDdL6VOLemC6MfcNXiQdqrk7F7tdErjDyYkuS1arWgKjbYcafDt+1gh/qk5EaVZkqxeRqFP5RHQ&#10;FX2OwyZ4ei2FFPrcZLSFeJoqhF2JPVmr9nATG4siJVZkRWHNSQxLHo0iVrXf7RGDipqq1YiGXYjk&#10;eOzUNKH+Vv6Y8xxXqpNIggkd6K4B+NeuznphJEebGzTgWQ8F+MKN6kVH0DEFiktpxdu7COMsFVKV&#10;Ibbdf21HzyMCGVL3o68KVr1r0+/xxyiO5hknmeK1BNWdNw4pUihFeRb4emWgMb3pYzNHxVVaTtTw&#10;3pWuOCp6CLSich+6pVKdaxsKENv45OMWJK4157dh1rQ/SMTurcvK0kTPyRQWJA9RfhqFNNnHTpkD&#10;GgtujY0AYAGu1Oh8cDFGDiSVRGUYETpXgxH+/B2oMQKUr/br7Zcc0yMItlD1ehPNNxsVYn4W9sla&#10;KdQE179K4IWWB0aOhWQrX4TV/p7Nz3qcBjaVtGBG+3cHp/mMSpHM7M0bq5FWcUZGWtBzoTTxyygQ&#10;xJb3B9vDp92Iy2wjapSqHdEZvgpsW4t41pkdgktg1+ffxxNIkekw/eRxbugNJK8tz3L7YCo3cT2+&#10;7BEUFvcsvNhGd2Mg6GvQNsP+BwgJppmKioBb2GU8FecA6AFkFQBRjt8VdumDemJNbNg9/vxt1AQ6&#10;tbVjelW49q1AG/XIcTIcnCvfE0mpEUJKSciQwFYySACz1G2J3pI2dTeuP9GSIsYV4yPs8UhBR19h&#10;/wAanBSgDq7Y/LxxaOdn5W70U8gyxbqBUfsMPs9sHRkS1xAPIdaUJwUiySSirmRQRRj8EqitN/5l&#10;HbCAGs20TxU0FD4dsUZVREkjIcciAiisYA/n3+1lZu9mYAIaqSSpFNuvf6MYiG6kiMj8OXduuw2C&#10;NtVfnh5KTbifTVuK1pvQe+52xhkdJWLEyorcUlQVfw+Je48MkCxpsCqjbjXcjHBw0zPHJ6a9lVdh&#10;TepUbCuSu0lwBCgEVPep/jjJBKFbkCGqT3qKmvwnrka3W92xTsdsSilubeJxHIyBlCvQH1NzXcdG&#10;yRCGnjjkK81DcTyWoBofEYyIwTEL8UADAck2jqT1JJ+E1w+9iSW2LKCftDc+/wBFMouI5lS4UyKa&#10;hZSeTDelRx+0uNFk31G23tl+kvL1fWj9KlPV/wArrQr/AL8p7YKPLqm3V9jXwz//0S3zDp2raddu&#10;SZDIWPOVEVuQAHowxilOPLry/wApm/YzpezJYtTAWIy/3T0Pqvfl/unu/lTWNI1OyU27IEVQy2kj&#10;lXUkkzzPy+I8g3wn4l/lb7eHnl7zVHO0cN5/f1+GNKsFFKjk5VUFR/lf6rZidpdkV/dj/Ov/AKSc&#10;3jBFfxMY82+SJbVZ7nTUCWgjPrFgAHYkbBIyZWo25rx+z8S/tZMI5vUTlzVonqtUINKfT9GcnONb&#10;fxNZYB9VEFw0hga2nj4MI5EcPITQg/ZFF/b+L9n+bEJpUhkVYnoCPs9PpO+GMb5so0m9nBPdW0r3&#10;MRJVtpG+IgHbgFC/a2XoV44/4JVBegYbo3vlctinlyX2wktGk9Al0AImQdT4CtOVfauEsvmT0Ln6&#10;tcFkjLcVkYfaqNvlmRHSAjiHNAO7Kk8pvc2DXFmUkkkUGSAOeMdD8QrvyOLXM8bOI4DxkYBSyndd&#10;/anWmZWHERG5IBvZJoYXP7+dA9rAfUiimC8JCE2HIhyvHl8Pw8vtNlvDDNa/VrgeoTs0hoTsa9h2&#10;pgsg2OSTESUo55otRXULOT6v6bepHApKoeaFTUFivxBuP8/H+XCye/1DRbmNOJktG3EjtwiQBa8m&#10;NCOgp9rM3DghqufpmolZT6Ky0bzDYyyCRYb9KGSKJPVnarsoCpyUirH+T7P7TfawT+k49Ygju4mZ&#10;PSqasGUMBTopoWr2wHS/lyYneMx6f+kv6qkEJQNOufLty9hcRrcT3LKOURRjEj8gnJqFYeB+3zHp&#10;v/P8PLFYdUBmEMcbR0UVYniKHkpNKFwV2/l+1lOTRyq0CJKnJowFq1zdzrdR+o60UF3L0RljRllS&#10;GRX+NWpzb4OHDn9gj1nSoo2e5togx4Opj4KV40NS2wdmJPL7XLNvo9TKuGX+xQYcLI/LevSXCrZ3&#10;lxJEvqxOtyzsrtIWDKsaktGsSKPTb4ePH424vhGtuLK3a4l4rdzBmgIVWYyUUn4CVXj9rj/N/Nm4&#10;nlBFVxRjz5eTUY/NlEl1Jf3P1O25PbwMBd1Z0URn1AoVwC5l5KnMcvg/4Vg9iDxkW1XlJGa3F2rz&#10;KW5yckIAc8m3f1GVV+1ktROAI6QrubIRBHcrXUCC7U3czfVZ1429g8ULRLwjPMcjHVeXwlVkf7S/&#10;7Fdd2Fuqoo4SMwaqJVuUrsfgbmjkV51Z2Hw8vhzHx5DMnuaZ0P6q+2vZmW4rFJFGjDg8tFHpBQfU&#10;HptTjVePBfi+H4vtYHnlD2rOr80A5OkcbqZWZPspyCI0dBxrx/yssGHc3/msiaN/6VEQBvW+KFlY&#10;VVQ7q4QK1asQWbm1eXX/AI2wUL+9jteZlEcrhnKhyWIoAiR8eEbMeLf5OQnpIE0I7/0v90zkOHr/&#10;ANJKBsbaSahhMsI4LxZVI5ElmZy5ZwKMv+VhjB5jv47OWJxWOInlyKuGl4g8ASQOKft7NlEeyoGX&#10;Ea4j6fx/uVMzVn+qlV35X0651CG4Q0kcUCx8ogkZLVl+AFubH+7qyJ/L/lBIGlvJhexkK4VB6hIl&#10;VVYsHZno3xPwT4Fkb9jkiKqZsPRj9JWUdkQ0VrYJ9RdS8LmUxxgCFmJIdUiROC+nGC37xlX+bm8j&#10;yPiUcdvbR1jRZ3icybo8deTlG4RUZuWz0RF5O7LxyHjk7WYx/H9ZoNCgOavLPPMlZWa1jdAjBGWT&#10;gVUPyMo2/aX4nbhxVsC3kfFo47mEkTSfvYCwIQurgRgKY15SmT43Z2b4fiTiq5maWfW949WXCDQ9&#10;6vbsJOU9vNVFj4iQrxD8GXk4LBjxjC/Aqp6bc/t/FyUbpljDp8DOUX0uQMExRCzDcERiGgUVaRW5&#10;B3k/nT9nHz6iUjQ/00fxFiJmItL766uL28EMMzCSMOtzbI3FI+YVkeT1U5FuIR1VeKR/Hy9fAmrX&#10;0jXAlQuXlQty4leTGRQgVtl4qSB9r4v8pss0WEfx8giEBe/kmOjWENta/VCsaxW5EccQIIVQm5Yd&#10;mcFjxovw/s5Vpp11aalELaFWuXJZpWZHkFZArsZQrhRxdSqN8TcPtLxbLMsxwEDb/Ys40CQFO9v9&#10;Pn0y4a4dhahacWjljVlArxCkoz/Zb7J/4XBlxfRWl6whdo6s8PqmNlYEhWdlnKybFuPqSOfT/k5s&#10;uYfgRzY6I/zb9H+d/D/sUQjxCq2Qlravd2MDTQAvGqSxIrExhAGCB4B6QFBXhGvxcuPNkyoKSWzu&#10;ZXkiWZBNJclzy5RxlwFNPtAtyUftfa/32sckpwkCBw7cHpZTlw0aVX/dXYjjhWKd7d/RigVVoEdu&#10;NT9nY8OJZW/b4fD6jYJ1PU4bh4ZZSVtYOQUxgkVaoStBsz/yUzHw4JSMqqU5H+P+FrkbmSe5C6Do&#10;0mnxXSgA312UeUSNU/CByHxMeYQn+85fFhAuqIZJvRdPrE0IN3IVcLbIzcjCtCOTO/wyS+ov7Ob4&#10;aOMhwnl714rBiOlf539FNzp7TSQC4BWK0lrboWU+s4SiyNttwBYrHT7fx/srlabp897dw0RkQAsA&#10;yLEI18AB6nRmqzSftfZbJZp8GNiI8RJHcq6hfRWNnJM7VJ+yoPNnNK0VarUkL9lf9bJHDcXqGRbZ&#10;wxjgY20QkIMYVeSmQuRxZ2D8248uGauIhKuP+d3IjZ2vh/3rGryx0t4y17CD690iXcskI43JkIj9&#10;McEk5oivGsa1480/a4O2KWWlNY6dHGsiS/WQZUvZatzPJfUp8K1HKpXly5fzfYzDzZ/GnKNemP8A&#10;B/N/6Sb5REY1/CFGTW0vtRncfWA2mutvcaXD6atHzVmjZiJG3KMvLifg+JOK/vcKNQvlTh6STTll&#10;otQxAMhWMKpXifidhzZhy4tJwzM02nMognl/vf8AjrjfUaHJkFpZyrzaUxQqslSECqGC78nqGpwX&#10;7Cqf2V5NgGe3BvYLO3HqSRVkvpIwiQo3Kr8Qa1VPhjX1G/ecPsZt8eSIjchw/wA3m3xFmo8ooiyu&#10;ZzayT3KenHKQtohLNKycQFaSgHF33bio/d/tN9ridWMNxNp8N06k3CipeZCpHB24Nttz+Kgb04/j&#10;zB1WcRPDyKJSNWlN7ewRX8tlIVMEjqkaQyKWfnGrSBkbhRV483VZJeUX/A4o00DRPeyRLDHFVo2h&#10;VJUNCvJuSlGaVuTfa/ysxJYqmYk3KRH+lQTwi69SjDBPbTLYRztdz3Dcp/XkljYBg5VRGwlSOBAq&#10;f3f2vh5/awvs7G8uJFvbhkt2nZTLH6QCgMAS6ip+JGjVYuXw8vizLy5oQjwgG1sjnzR93eQ2sBsr&#10;dWvHgiYKTMWYvGRRHJqfiWTlK32uH8+Gk0M8ZSaJD9YvBUPRW4J1I2qKv9ivxfCuY2KQlfEPpZCP&#10;zS61ubS5aW0ll42mlMA6klPVlA25VIYrGOMn8rPInxfDgS6uLYRMYSPSR+CgFQXY14sEAP2eX7qv&#10;xf7sXLseK9/m1SNhHWdtcO6tej/SGRXJo5ES/CXj9QkfbZP3tOK/7rZcbbMLeFZUBjYBucRAFFeo&#10;BaMIz89kH+6/8rJ5Ich/Cg7BfexNdTCNjzgJUhl5cmZSpHGQui8KGXl/efa/yeLF0gSONXnmYXMk&#10;cZmlrGjcXIjKqCyKOdGPL4v8rMrTwEQT/Cx4ev8ApkcpNGRIwYo3ZVQ82Wq/vA2wY7HiOPw8fsp/&#10;Lkj8taNJDaLqPrvEJpBJDaFwIyQrKxeSLeQklm5S/sr9nNV2hr4jJwDcn08Xp+pypREP85gvnbXb&#10;a61a40cWUdx9Utit9fLGHuYPVKSBYopkoUfhGr+k/wBt0/3ZHifmFZGjjsbdkQO1XmlJaPm1FBVG&#10;Yqy7fD9n/gsj2djMieL6v6Lh8PFOuSO8mRmSW81m6Deo6CO2t1RPWjhj+IrI0cUTrK3JeacpPsfu&#10;34fDhJFLDeXElva26PYtLIwkHqxQ0BRuPFQY3CPGj/7s9VpG4qvLN3ZgNzuHMAA9zIvQa2iW4uLh&#10;5biGKILCRG8nMGQF1ZuLBpVkZORZFTh9rj6mH1vb240+0hgg9CKMfWZGenGrVKszEv6dPt/s8P8A&#10;V+1qcuWXiTN/1fx9EWqWTiN9B5MclupYtY1W9u743Akb6nZ2yqTIoi+KVI4hHH6/Jn4Hj63NVX9v&#10;+7LteujK1rYv6draweofTjHI8GB9Pg3E/E4PVDy5/wDDY+PUjGTZuZ2YHMIy3PRMfKejJaPfaqsk&#10;19qF+YvrN1NSMs8Y9NlZPh4pEQxVeP8Ad8ft5JdKtdEv9NRTCJ7dKCJCQwAWnwMK/wA3Kgb4c1p1&#10;mYn0n/S/9ItgziUbYN511jzfousfubxbNrlSLp/SPQ8wZ432RuKCEy+n+9jXm3xcUVjy68twXV7b&#10;3800nNKCGKpCqKU+Fab+IrmtHaE8YOMfUP4vT/E4fhAHiDz/AEL8xb/TfLl1p1pp0C2Ehla7uVEj&#10;yzOGDcZJGY1aQ8o2kX/dbc1TnwwRaWxvJlFtd+lZKeP1cBVMVR4cXHP1B9mv7XxfZ+LB1Oc4o8Jj&#10;+8PqlP8A49/VbccbslEILex06e91+w+s65Vlt72ae4l/SDp8YaNQ0f8AorQsP3vH7Ma8P3kjtEa6&#10;Zp5tFMZOwJ4j/P78w8uUSFsiWIecvM36dvFeBSrsoEpJPL4agKorxCrsoVB8KovxNg+SJ/Tqh4uN&#10;xXpt4gZice9M8cd0JoVtBFMZbmNpLaRSjqAvMkinJS4IVgehwva8065uRZ3cRiuuNValPaqv07/6&#10;2Xxx5IgygdnJAkOXJl0enatptiNW091v9EaQo8YHIbjkY57dqH9n4jTh8P8Ae4AuPLV3a3kF3BO3&#10;1SFjJ6bNyqaGvvuTVjyzMj2lDJEwl9bYMgO5Tyw82wXek3lrdWEBv9SVbaK4hRIisSlVUP8As8Yw&#10;vCKNI/8AW+JeeCLXWNPvittqSpHPIW9FR8QKndT/AKxXemUZdLkxerGbY8JHJBXPl7UtLWfUdKNz&#10;LpliFW8nWsLrLHVZVAHD91GwZeYH+Xx+xhTe6RLaSx+jExiJBV41BVgjMV9QH+UtXlx+23PMrDm4&#10;x6uYZggsm07zLpWpw3T3FwPWk5gRXhkjkjM0aRy/VmUjlz9Pj6Xq8vRRYI/7z440X1BriRoRKZjI&#10;edr1T0vij4q3pxibgKNw+Pj/AD/tZucfAIi2QFsvW30pLOCLVpLZ4IUV49VJMLpcEiRXK+rI1q0/&#10;xgvWPl/dcf3ix5JNB1G6022V57f04mHwwIxccqkEqG+Kg6/ab7XH9nNPq9NDMdixlC9mJ+Z9Jg1T&#10;UWtrO7W8v1INxqN1EI3MXHkivJEFhEhrwRVgRlSJnkb97knmtpeKXdqA0pUsUJorVHQ9c1AmLMZN&#10;V9GD2epKxOm6n/vEGBNwqepJbsG3dKlTvyPJcXguY7xOEilGqQ6OKMCOv+2PhymWPwzYUiltzBqG&#10;ncY1lSS24hxPCS8TK32CWp8LUX7DrzX9tFyO655WuGne4s6yyPVVWQmiq32qfQP8+C5t9F2iKqew&#10;bYTZb5W876Va2kVlexC1htwrvJbQqGmeMFl50qa+ozPyVuTSft/vZcIruG7TT5Ibh1tr10pF8QQ8&#10;e9Plt3bj8WbXHMGVxPFBstkdlc6Rca7DPp8FxfaZFM/1tvRd0MxBKFi1PhK+p8aoqSs0POThHgJr&#10;ef1ZVloTKsZj6gl0WhkPv9mhdvg/2GXykCaWuibW09lDDBLaUWC2luPrJUIQEmlqtuigbIR8RWJV&#10;eZ/T+CR5nxKRt4azFORJihHxSIkwSshO7VHx8P5/gXLI4/TSQKVIfVEt/LFaR3DQxKk94zenFPJZ&#10;NMEgXpGq7j1SeKQu0rKr/C2STR/Mk8JRJY5GHCpkdRzI6A8U+nsv7HLNPq+z4y3B3a5wth2v+S4J&#10;47h4JLVVWZlWBGYIH3ZgJZjRW4+n9ppf93MnwJwyT2WsQ3DFWPBgSKN0J36Hv07Zpc+jlBqMKYZe&#10;aTc2kfrRkXEMqK/NT8casFasimvDly+H1B8X+Tg/4ZFI236H55i7xLBKmUSlVp8MeybgUIPQHpsd&#10;8ifmTy1cgGawKsGqZIWoeJYULopBqR9rcN/xq270Gvidpje/qboTB2LPfKXm+1HpWGtTNAVjRYb6&#10;GRklkEMnJY5T1VHFY+SsnwO38yPHEYpb6xaM20001zJCzy8HHI3B4EGQMvw/Dv8AYTj/AL7+L4d7&#10;Phzjl6W2r2DO5LWy1CJ0u7S1t7C1uFghe5jKqtmiMtICnGvx/DySVv2258E+OV2mpw39nFa6koWa&#10;RObo1S3UV6hSRRl7f5OaSenMJGWNhXCWDX+k3eianNe6Xyazil9O2mg48ePBviNS1H5pIq8X+Jf3&#10;mEN/pb20xjWvo0oahByVUAINeqha9v8AhVzaYMwlH1c2wG2X6P5ltdRt1nIUTuSYgPVIUySko4AA&#10;4M78KHnx5+n/ALslbAV2rlh6ju/pstOLhaSVoa96Dl8fDjx+LMqApCY6c1t6QNrDFH9YRmIMJctb&#10;lV4kH4VVnWMen6vP1OCcvhTLi+pLzeWJlTjJJwZWJZ3fhWRQBvx2fk3Hh8P8+QN3QWx0UL6LVJUh&#10;itpY3llmt4JJo2iCxxRxCUiBmLbcvii4xer63GT4f3WPuiI1VqmbmS0vJwodXI+3xWtAVTb/ACv5&#10;crxy4jugLrO1MpMKKlmsCRx2YSIt6MkCt/ciSQryZJJEVuKtyjf7TccQszqyLI8yl540T1Y1cRoC&#10;1PiNKvt+8+1w4r+xl+UxHp71C++/w/efVFhlgW2mkf6tM0XrtKUqzJFzojKaQvzj9Xm/7Xw8sOtL&#10;1u7t0YXVJLSMhIYztVSAK71Y/F7ceOa/Pogdo/Ux4SEg17ypYXt2sti7wanccpbm4Qlgrp0RgCIx&#10;SPsp5M6825Zd7Y2kkUk1smxoGjkJUKqndF7sOankaft/y4wySj6ZMwSp6LrGrC7itdTloeTPFNAF&#10;kaSRwSsso4hIiYJE9KPmrr6X93y+yXPOkZCcAqrJzYIGar7NuRxLipIH+x/ZzLEOIWlPILG4mU3D&#10;yyPNJAI1aVkQLEax/Ah9RYXKoju3+XIvJX+xbx+qfXP7qJSQIyoAJKlhz3pQU+Kn2v5cAIiKRa1b&#10;ua2ZbJSby5lUSPciQsVRHjjdYfhD8n9RvSL/AAR8Xd5vs4lqSC2Kv6hPw8nJoKhGCliAKVHKv83H&#10;4UTJYCSSAE2idDujdRGNreh5BIlXk3H1YzIFV2bcHjRqF19T948mBLcc41Lhlk5NEZHX4yjU5HYB&#10;1C1Zf8nh+8y7ITE1SaR9zxWSYqwliVUnijR/3YkU1jSnxIzMyxsK/G3P91gn95JacnBEbSKsWxVC&#10;I2NGJHLbblxY5CUqlbEhBH6qmqCNOL3MELvcgESTI0yLVVUlDyYMF5qnJv8AZYtqMS3CC3kczMGB&#10;gjSjJyT4txU/F+7ah4/D/rcccV/VSOAj+kgNIc2En1xIo7aBlP1qa4BWUCUgCjFR8CmWJW/e/vOC&#10;P+7XngaKO8e1tb28UR8giSu4JI5FmCrSMN9l1U1VP9jxwSyDlHdMZd6LiutMi1DUNKsJOc5MlxBZ&#10;wyAAcUjjZ2EkoT+9ieQL8X2vUZW9RszJcSo0i+nCh5IqU/ehQoqW+HrIiK7/AMuTHDYpRSpbzWls&#10;6w3Zlu514TNc8h9WLvKwSONiyCkMsvpRfCzN8H7XLEDJygjd0URS8V+rnYBBWiMxP2/hoyBlVeOX&#10;GHqLJGQgerNAkjetCruLkEM5lYKWkSML9hfUVlkZH5+p8P7OIrHCLqWaILCtDHZBeQ/eKoMrVdWC&#10;KyNXnH8XHl/LkyLhw/8AEoAotvLdNBBaXBN1JHIlxqDzBVIhd39BAsTIJJFkRYwr/D+26/s4rd3f&#10;qBJGHqAVVUVXNKIzUT1GTc/CvPi3Ll/K3PKIYiPd8P8AepPk6zsBbNwt04Scw9y5aFTJUqnqS+kr&#10;D7Qc8OSKrL/kKmLz2sks6/Wh9Wto1+zbvxCgU4NViAtRsOPx/H/N8WSxyA3TXeg4LqG3090sJTfX&#10;9xIyh76PmzsxJljpGvM8afErcY14f77XjhbZ+oG53a0a54rVi0kiRQuzNUMq8RyXmCeXLguWyjxd&#10;6DzTW6EUkjGzp/uP5CNBSKCS5njVUNV5cjxk9P4f9+t9pvs62UPKroDKyuzlUIcnkWXlz2Xl9oNT&#10;n8X7vl+1h5RUEFXuJES3ZH9OBKBA7gqiGMAheHWmyn9j4fjXB1tcQWpkjmiRGZm4zRRL6qq5q49S&#10;nJ2eNF/yvVzHlAy3F/71HCeiS6lo95dtb3dlMZTGKyWs0sgt5WVf3J9MNSFI523ADRtb814u/HF7&#10;HWraO6NmJZZvUSS5oyOH3f1Iw9OXCLhxiUcObcf2cqno5fVsJeTAg3yQWp+Xr+6shNLFBGyvHbhl&#10;dCI0MZgkMR/dk3KzNLKW9Tin7LSfHhtpeu7Wixtb2s0yljaUbiV9MuOXNAUoafFRftN+1lWfTcW8&#10;uOUY/wA3h/4qDjzgerDNf8k+mNWuLlb++iT0oxqcqiWZeV0kbiNI2f6yGQNWN/3qLFDw48+eJLBb&#10;3btFMz2s0hMbcn/cygFlbip8V+P4ePL4MJ48VyieODi5sO57kfdX17ZRw3lna22p28SJcIiQMl7b&#10;swWWATMpdU4ykQn1OXD94/8ANl6lbabp0ErSo59JoyPTUojOQQOL9OXj/scceryZDVen+k0QxEb+&#10;SF8v6l5m8xXltHaXFrD9biug5uJfrNzHCsq8vVtyqkx8uaRivpsvNfT9PGT6dJPexbemu7qwYNUk&#10;KtHTcP8Aa+J65mxyxxYz6jKKYS2C/S/NcUOjzRxslxcqy28sTK9stAZXVopW4tCD6Unpw8HX/ffp&#10;/YwruEtRZ3NncV9WRZBGVIMHqFfs7Eh25LyIy8ynMxMPTHb6/wAScsZuE0WX202pS6vbX9kImtU9&#10;BZlkRhfeiJWUuRIEMcXpsVRv2+L8ftcsGxvC0NtJBbGJFcPyjjUP35df5q7/AA/7LMfLLhmTKXEW&#10;6MxIWeaWyWt2bjU7e81JbieSFo1SeZzCNwUqFp8SceS/vfj+NfT+1iWp38V1qcV8KpDG4HrvIgk4&#10;rG6EKknxU5Ufb7X+rk9FCcIcHXuZxkA7QtEm0vQ5NCIV7y6jd5LOGzm+ptLJIklZp4FMf92PRHKR&#10;f3fwZH9T8m6Pe2AdpXk1aZedvOnJyV9MEB18TQ78sx9To45DcBw/zms4sc7sMis/Nmq/pudHtEtd&#10;AtAtvNJMVj4ziZoyY2LDlHQxgDhnO9V0e606doZlVlUlRLGQ6EjrRlr0pmmz6LJjHqDqsunlDceo&#10;Mts7uG7t0niDBJBULIjRuPmjhWH3YAEaioJPzI65ikEtAJVsSZW28RuN+nyOQMe5tGS+bsWhvGHw&#10;TAuo/bA+If6w/pkabAXYK4hhzjYFfEYgrsXZfqK5pIPbJiZjy5/z2MttnYkbWSP4rdhTtEfs/R/L&#10;mZHNCX94P8/+JpOOt4uxolikPB/glHVG2Nfb+bK56WQ3iOOH9FIzDkdnZRWSM77rmKRfLk2Dfk7G&#10;yRQTirCjivFl2YfI4g0m7dgZxPb/AN4vqQjpIB/xIdvmMmCxlB2OBVwDGdj26/jkxJoMXZlNBtsd&#10;ssFsCHYe6V5nnt0W3vYxeWaqYxE5+JFNK8G3K9Ps/ZzN02uyY+rdh1E8R2Nj+ahp7JWJkgb6vOzB&#10;mlQD4yopRx+2Kbfzfytks0q9tHiMmmy+tbSL6cluyj1kSjfa4irCh+3nQafXY88aJ4Zuyx6iGbYe&#10;maCuYPWES36hZ4mWWOdSRCZV404hm+Ek/ZQ4caD5l0S2ke2ued0r3ClVUclFOIUk0FONAatkdZ2d&#10;PJESiIxl/OaZ6KjdBjnnLyr5m1NFn0i7jsZltXhlJB5Hk3NgKcwOe6/7LJrHYWFyQ2j3yRR8QDby&#10;iq1oOND2AFT/ALLOckMuMnxI8QH8xpyaQA3H0yeay+ZdU05LWDzppckt5I7D9IQsUcqxPqc6D02J&#10;ZUjNeP7qLivLI5f6CaXJgY6ffSMI2O3x8SK9vj2zYaXWmhGX7wFqEzE+r/Ts/tfMytJaO6Lqmkxx&#10;m5W5VSTGzJ+7rv8Au+QLfaHHj/wWEtxNNHLBZ31urQLs16pYMKmhYPIQoUCh4cv9XNjm0+LNvD6/&#10;j/0i3zJERXr/AKzILZFEVzqGm3Did1LLpzBDHyG/Fo4gzBi3Lk6/F/NyxSaMwMYLWQSW6RGl0KVo&#10;529SMUVagmjD/hs5+WlySJ4hu0SIv09UZaX6SxRvcoYLiVqfVXI/vEHxCNv2/s/9c4UT2LpKkkXB&#10;FbcASAxuw3PFh9htsx94hrIBGyZRzpIGG9R1BUqQD4g9cprisrx3JYXFQWcbyfF0AbbnHt3yXk0k&#10;ENoigco/s0ACdFFPbscqe04qJ1dUjdWC8fsMxp8DD9j/AIHG91I2bWSrFKGq0rXw8R44kqsjSW86&#10;VYDlGh2X4e6yEf8AC5IRtBDfIEBh079e/iMRurFWWRogWoCG9XcVA3BUk05U/ZyQBCCLbDdK0qel&#10;MbY3M8LBQOKyjlJAa+kzHaiH9j5YZBhTmRTv3HRh1GLob24rHHyVIqs6tRXjCD9lhtTei/zYj3p6&#10;rWMaUJH2zQUFak/LEjNZhn9UvJKwP7yMbBRTZ0+y2Ts9QggLiH240p3B/rl/VwGlBACmrL8IMJHS&#10;gPVTviRanm6vT8a9cDPGUPEK5KkiOFiQa0pVH9vnkeq1uurXFbbUzHwVAVev7zahIpU80Pap65IF&#10;gVrRq32hXw9vlijXhHMCNZI3XdPtIWJNaV+xkYjZILZUGnXbpjJrZjwEDVauy8qFNuqP3GHgSC6v&#10;iNsCcipYyM3JQQ06r8QJrsy/tbDCEt4tayNAfUYg27fExFWDdfuOw2xEujGUbcRX59sOTpTXAVuX&#10;+iqAAoIJrQV3/wAnl2+HLBhB3HNh4lbIVrxEcxt/e9aUIFKmntvxwPJC8U5ElDGpHpyVAJFK0oMq&#10;OLr1bOJXSQMoI2J6jEWhlg5M5R2YFQK1Tnvv/kd8r5GmXVsMGAIqO/hltHbSxxl6vcSDcOTyCilO&#10;B2GPVN9S0AwYgUCjpTxPWuWjXccI5/voVovPkyyxivbbrQYeKl57hoqpag+E1JIoKNt3+/MphmB9&#10;Bz6Y/bUUYe0ij7WRKKXCoAr18O30Ys7Apyfgaciq/sEL4fynIUtOHhv/ABx5LgU4AAUHH9oeFD+1&#10;iQWQdt4/TjJZXYvKAIqj45UU0LVoAy9F98MQvMtBQoC1J8ATU/ecSSdRAiUM1HHFG6Ed+Lf5K+OW&#10;dWNVbZBrUbbdcVmgBdig58BuCaEKaU3FOVSe2SixaD0oG6ttUDauZkgV2eUUYLSqgUr/AJa9Ovhi&#10;Y2i6LqtQcdxXue3tgY+t6ix0UW3Sr/Cgdt14E98eAEKZHk2SB/reA64l9WTj6vFvVpzEPE1p37U+&#10;1+3TIcWzPg6t13pn/9KdX1pDcVjk3UigHTeta7UzE0ueWP1R9JepAX6dqtzYzJPbn97EG+IqpJLA&#10;gL8Q7Kzdv9bIfrHlS5suV7bAclWkAoHYECi8Q1aUzosHbUc1QkSwIL1Hy556i1SKPTdU+ESMTcS+&#10;osSMpJZuRTien8v7XH/KwusvMmq6eUidJWjaRonLpI3EKvNmqS+zbBWHGPL9V2fiym4gfbH/AHKi&#10;dlNdQ8peXdWZ5oHhEpUSxNH6NOUnwIKBFX4aMW5F5W/4DJTp2tabqEYdpDWoUowKgt1+EEcs0Gp0&#10;uTEfT9LaDe4YZe+VdX0uSSMQbgM8V0jK7CLcfvGACLx3/wArFxPxuPTDh1NQz0YgU6AE5iDCcguu&#10;SYle6QWenvKQFmajrAhUM4YU5MqjlVqfDX4v2mxPUNMt7kI4Ki8Wpgcg0JPdiRlmnznGSQPT/Gp5&#10;FU0rXL2ASW83JbCUoJ44ywpHTdI91oe3Kn2f9jkEa31jTLx1aQyu5aR5ShcVBNWZz0HZP+J51uGW&#10;KeIGtvx9TRG4h6HDd+X9WsUjRVjijAgS2VwhWoX92FQlWoD8a/y/sZJrbXbOONUMjvM5UU4nqw6n&#10;rxr75p9RozOV16R/NbOMFht15Y1dp5JIYYIYFWQ+ozBwgjYjiFAVnVB8ShftcsHlYZ7dIPRjueSk&#10;lmpIoBNaBSeNBmLG4yMgTH/YNhPVJ57i5tZ5bya5m06FJRF6YZ4ZJGSsfIyIDKGkruV/m+D4cK9V&#10;tBbkz28hCN8BjC15uVPUN9lFP8v2sy8GbxDwy/rNJBtkHlu/urtI7W8hBlSsvqvJ8MUIdVorx/FJ&#10;K695PjR+LftZG/0zdTx8Z55o5YmPqyQxg1dz8CjgoXZR8Xw/y/Fm2/KwgKAvi+ndnYDLo9B0+zmY&#10;21tDJHKiLGkzGqxxhixLPyb7TDitfhw0tdYZoj9aUcKNSeSoY0G61fcfs/5P/A5i5NIYHY7/AMz/&#10;AKRUz2spVqHl22EweyLrIjoWtoSOA5MSJCifC/Grv8XJ/i/ysLb8vdO03qyKX4xwxADonJWqwRQq&#10;MJPi+38K5nYImAoji/2TGQryJTPTYFsF+riKIqpae4kqQoaQh1KozyO8nKP/ACPj+PAem/VbS5Yi&#10;2+sihgQKrAcgA3IsBTjt14/7HLMvFKBrp5IEtiO9Haql1dWqpHdfUpOSys54H4KleHEn9qviv+vm&#10;lh+s3Di7DiOJ1inSoOxIb0vUPEDku78f8n7ORh6QAfqI/HpaYDqVqXES23GxaP1ZI3lgYKR0BHqc&#10;AGLLy+z/ADfs8sRvoreSOa5ktBxNEAeYUcDYJwHqDirntwX4ft5mYACREHeX9H/jrLnXmrWzTrLF&#10;As5cneQelULty5czxoWG2/Nvi+zgmK3PxTwRhr1Y0eb4v3cQlpSkktfTHH7PErw4/Yxy5RCVS/2P&#10;/HGyWM1/upIae7jjHpXTkW3JxH8JaWYx15ARRDlJ8Q+JQj+py/2OBTPHa+ojzPdLDRY7aKWRQz05&#10;OECskrqPjblX4/8AVfMjHwmV/Tw+Ue5HCAPx/plZ4De2yusbWE9xUvOY4mmRFPwk80kjDn4fgZW4&#10;/F/Jhmqah9Qjkd1SK2jZQZZ7jeWLlusRTmsZVvtL8fH7OY2WeM5iCLlt0H0/T+OFOQgnn/V/3KUc&#10;tMh1S6EVmJbm+ZGeS3trcEJKQpWWbkVkkDpX4vh+JPhxtxfxWz+lbSGW9lRGT1WZV+IVZm5Hiicg&#10;ftN8P2fifllOKMjIkbQtqGwICvb2c9zAWvY0jt4ZJuaW8YY8VYrGooGkL+mQrMi8pPj48U4YBsob&#10;RIxDHFF60jLI8zOGXiKsTSip+8b41C8mzIJ322jEf7JnzIA5BMbprkziYyyfVVjdBbxx0ZpHICsW&#10;qXHpr8J+wnx/E2Crme3Opu70kiS3ZnundzJsAa8qMiUr8I+JuX2P2sr00ZmG4syP+x/pMQBuSg7O&#10;0uYdKSNFW1YzUS1giCxL8dAvEcGcGnxNWPkv2+K4Es7aW/EaqvA26yJbwpC4aM05K0twaAGoMjfu&#10;1/kzIz5IYIUT/ncPH+hZC+Z3RF5dQ6cXeaWMi7eNpHllAD8iIysUJJ+0OEary+J2XDK5LaZAJBQS&#10;yeiJCqkog5BKlVWOV2p+wV4/5P7Wa3FkGokQbML9P9JryEGVf0kujX9LXI5ikMLShI3o0jtQmisT&#10;LEi7msiNz/y0/u8YqzSLzaZJ7gPHM4dEKW8MZqqxFW+JzxXr8LP+8zYVEGh6R+P5rdVb3y+qS5ol&#10;iuCvpNBZyq8MZjkkV7meanNpU4coworxl584/ix7P9allaVXjhYq9C6RqjEMRxL7fGGU8lKL6jcc&#10;GTGRAb8UmqX0i/8AfNqh02zhVJBPcQgx8vTmmeQVQNVYqv8AuyOI5es6xLy+PCeSWa4maJVeK4px&#10;sYGU0Q1AlnkZqRqEHH0+R/b58czMeMRHFQTwk++X+xj/AMVJNXrCFkNGgcM93cJVmYL9iNEXk7M9&#10;f2f5OC/s4ZDSrOzt7flJ6ogWjCSrEujf3z8mJRw1VVeMn+x55jnVk2ADz/i/3KMkhYpLIdUvry6l&#10;i9M+mxBWQE7CSMERRsqcZEI+NpfVibl8Px8MfefUtJslk+FLe6IaSUMXL8qSCFmf1HXlIxrROX+r&#10;lGO9Tk5nix/zvT/0kxNCo+aHtGuNWvCrNIlzpzOsEUqKvB1d4GuVCBFesW0Y9Th8b/Bi9tYPc6qJ&#10;7qKOX0FX0o0jYt6bivFmX00DRnmd+b8f5PU45Xrc8YRMQeG5fj+c3mBFkqWoXqWOmyx2kz20s7uJ&#10;rqacKOaUX1EWUS1ElETii8Ocn83Nsf5lvJUtoyaSW1uwb0Iy0aFxxCx8QGZoh9t/2f8AK+HlmJoN&#10;NKeSRqjP+JonLfi/zf8Ajyh5R06LlLxEsd3MrBLucCW4KFmLTu1Akczs5VFYfZTnw+P08joglb1N&#10;UeFZpJ5D9VK1CweofTibk0bLz5ciecvwfB+7f9nobjGXAK+39TYcZgK/ikyRpFWWPTPXMYijBckI&#10;ZJRHxZhxqDxZT8XCL+b4o8G6dYtboQYS8rSFnjRq0agZFBQRs8ikr8UkfLI5MlwoH0/j/PZbCNBb&#10;eXitGzNOkMISrSPQKBUq7NzqqxcV7PhrDBNMGleZUSGj3AV40VWUktHzVOfFOKuV/mb4s12TLCJB&#10;PqLGMbHGenvSO6v7SArSCWV5mMNkCk0zOHCoJPTdglXYuiyN/uteav6bNhdJS4tIdPNtDPFYyCGJ&#10;nHqB6uE51UAgVLV/l/ycsnj4Z+ITvX+kQfVRTK3tore4udVaaeF9SQTyxn4TGUiFBwYuvNVVRT7P&#10;Ll9rlhj9TtYo5Q8RjihDIEeg9TlWiBqftj+Xm65R4hO/+l/q/wBJkYgblAvqd1MbZYpkmubzi/KP&#10;mywKoFZWSp2Rv5/RR2b/ACcCyTxxxqI0DszDihFOMQRVEaIB6iVVftMnJF/1stjh33LTK+qKtrSV&#10;5TWV4YVQsCC1WuGd2Z5G/un4tJtGsjRu/wCzxjXiGY3N2yTXTosKLyghMp5EuFK8EAJ5cjxXj8a8&#10;vizOEgBz3/H85lHlZRi/UbImK3hYyynjNMsW1EJDGRzQAfab4vhb4uGLTXtpaFSsSuUNUjYOoMzs&#10;CvJiP2a1KcuX7fDIwxSJ/sTx78lEWV7do8bTPF6wAaVDGaQBSCEC9Gf/AH5w/a4q3w5fl62ubrU3&#10;mnuxDHWSF44FNZFjNGYN9o8XRPsv9j+bB2jmjixkR9WSvS2Rjw7k8/pQvm+9itNFRorVbiVWR4Dd&#10;MqRxPL+7Hqcw3EskkirWNl5/a4r9k41XULmL19PtRJLcEsY2jjEcarHwXjybihWsn2v2F5f76zT6&#10;PSnKROY4d+L1f0f9M48gZ+kMY8vaRaTtZa3dBVtfQUyRyytcSyvKWfnWjSepwjSiJ/fP9n4ZMj1x&#10;FNKskEqOqyBPrDxSBfTijZ0PqPIpb1f5I0Zv2P2OfPoIcMfp2bhjoV0ZpHJGsqtbOBRpFt+cdVla&#10;aNJOcQiZR6XJhzdl+36n83PDjyxHeXpa0NwhcBmQTp6npQRHjEAPTiDOGDfHV/8Agc1Xa2eOIeJI&#10;H6v4f9U/02NrnZ9zGvOZtdMRbxraduU6qq2kjwLPdTqTL6jo0zpbsiryj9Pjy/34+BPM3nCzg1C2&#10;0q1il9aOSUXiugLMSfSRon5njxpKfj/Z/YzB7Pw5M95JH0zEfC+ri/464pzylL08gu8neStST19U&#10;1S5R3uYovqMERpHFHzMrLIgjiVvUAg5lg8nJH/eftMW22rXN/ocd7bQg6iblGdayDixmASRuayR8&#10;QlBJ8Uf2XyvW6Uxkbvb1c5ya545XHvO/qTl7I2uqvYzhm0ma3ZEqkAT0vTKvAnB47nny/ef3Uq/F&#10;+y2Svy3od7pV0ItVuhLaahJ+5tY0YozEfEDyYcAv+T9rNVqch4ZcAHFH+L+JuEPDlwjcn6WD+a/N&#10;mm+Ybe4utCtkS+8vq0t5qk0irLbwoQymJUSb1vWCPyVniaPhnR1W3iAiliUCVeFuu7j9fhnN5ZmX&#10;Im/4/wCD9DeBbxLSLHUpbu41eQDhA5uZ7lZFPHk9RJQmgZmb4TT7bY5bO3tuZhQKznk9NxXr3wRy&#10;yn9RtZStC6/rdzeRx27N/o1qGWzToVjPQGlPi2+LF41anIipptleWYGwRGNofRtPFzRpi0cZJ5Sg&#10;E0HhTI7q/mK5gcmAcipoiEEfGpoAaCpqf2f5fizYabQCQsubDG9X8seTrG4toYbllgWnqzTDg6mB&#10;058oyTwVUXg/rN/u3902LrfafqNvH9cjUXIIKSDj9rcHj9rw6ZCWmnjkeE+hPCYnZL5tP13y9eyn&#10;RjJLbuzC4iq6fBQMBOhWJeI51SX+b4uMfL4149VlsZlju29SFy3G4VfhVa7BuoqOmVHTDILj9TEx&#10;sbIWXy+uq2rXOlRehcIsaT6XK/JjIV+JokNH4/t8f2eXHlwXkrL7y/puq1vLMrzcUkkSlWWlCob7&#10;S8h8J4nHFrp4fTNlGZjzRmj+ZdZ0MLpV6kggt2LW9vNyQQzElhL6RAjl4P8AvY0l5Jy4yf77wsg1&#10;PVLOeSxnjYw/ES3CpjjqeHFgpD/D+wP+CzLlpseQccTv70iHFunNxo2ganYw6rbXEC3UgjV4S/Fb&#10;u4oPWDhzHLB+9/3fVOSf7r/mWuPLlvMkWpWFY6H1FVWYKWY1NVHTf7W2DH2gR+7ksZ0aQ9j5yv7O&#10;a60LXVFzEwNvKZlj9XhGhC0kbgJOS/Ybl8S/ZkTBNzo9trMaAloriL4VmoBXofs/Z48gP5fs5jw1&#10;MsBJq4/jyYmVFB6f5l1DyzccLb0bq0uCPWsjI7GM8mAAevNXETUqQ/8AefFyfnikN9eaFD6OoEzx&#10;VYrOqdEFKBgKnl8XYfs5HJjhqpcUdikxEuSn+h7TW7mW40C3Fndnh6mmyzbPM5bm0bv8PAmOvF2+&#10;3IuGoFreQJdxDi7KfTkGzKDTxG1eIqMwjxQlwnk10RskXp3+mzy2txHT46XNqxLRSNFyRa8T8QXk&#10;3Ep9nnyRsbbSXquy3IUr+w6VodzsVPSg98ZiPRTS+8ttKeCOTTGlUqP9JtbjjyUgIOSODwcMxb9l&#10;H/1v2a1HRtP1OP8AfxKxpTlShw4dVkwmgdkxlwonQ/MOo6PMr6dcGA1rJHuyt23Ffn8Vf9TIrrfl&#10;i/t1MlsfUtlLPKG5MaUB+wK8viHQD/iebvSdqxkQJc2+MwWceWPOOl3DkajH6OpFI44Wi9NFJDMq&#10;hZWK8GEbnkzsq8m/YWNMjVm3BnuJFkIgo/qMSS+7qY1Q0ChOPJjVf+BzczycQ2OxZmWzL9XSaWQ6&#10;fbtEq3qmERJwCw/Ckhmlfizc5C/pxLxkX7L/AG+XFWaV5CZOaMCwJQ8nAiHJA5DCrHbkgX4P+JZG&#10;EQATXEWMSo2MIiC2voS2/BXpMOELPcO6TGNfSYqimpWVpeM3xf8AGTB2lyOsnpMkxhgEaGcqn2iw&#10;BKhVQ/aHN24cVzEzYCQbRuUo11oY44zFdWhvr95pfq8ryUkjSMjjITJKo/dsI44wfj+D+V8ksPmG&#10;O3eOFi0kb7LIASRSg+Ku5Yk5qZ6Ey3DA4mETeSp7mO7u19K1mhYySW/KiOW5MxjqFWONFX/VVF5t&#10;w/u8Ore6guYlkFeD/EpNQf65r54pQLUQWKajBcQXs9jNQSwOokVWDEN1I5LXp9nY4C1XQYL+IlGM&#10;LD9tNq1613+Kv+Vl2DXSxmmcJ1zZB5Z8w3eiyCSSFL5FoVhlUMV4qQCrkFo+BNRx/mf+bIjq2mXK&#10;zETRUUFeEoRTy4lWqA3wV+DoR/Jm+0+eMhXe32HoXl7WdMksRJa3JLqrGazeVgYyQyrydS0xUepy&#10;5o3H4pWZeTYy21e4uYeN0vOIoVEgK8uVKEACo4beLfayWTSCG4RVOvfLVnZ34n0x1hvVmWRreWOQ&#10;xekHqHd3Ab1vjVqfB8cPD/dXPAWp2Ti4YqeaTjiLoDlwZixpQD4PiZftcvs/8FlYso4a6sqtNPL2&#10;qI9hGJEa0msxVtNZwnNEVAzc2JWb93G3Hhw/vPi+3zRgDutU9QICQFD0BCsQTWn2SCiqgHJvi/ys&#10;slIseRVXeOC4Mc4t5ZSA5lMBZondEMYKgmrBkmkklaSNYuMf2fgx8z3cjwiT90hkYtJyrJSMhgCB&#10;tyfizfs/YyuEODkirUIBYLHcpCn1t47dI44DGEtg06MhKl6uY4/URGHOVv3jfBy+wyIxyWq27vHG&#10;kryS3Y5VZieWzSN9orRDy/1fi/mZc7TVNyW0tlqUt9BbzyPaQwWemUQ+iqARAvHbxD90snN4+IXi&#10;rRP+7+FuIVI4zPEXZYqtygTZgANvUfp/rfF9r938bZYJ7cmUSnEs0otrhI0e5KArcyfEvMnf0Y68&#10;v9RvT5cOM37uPkmGYvI7aKAceawcigLFf7tWoxArWtf5fh4/5DZijGfcxKQ3OlS39xeHn6cl8I0n&#10;IjD0E7xhow9YqBeDcuUnJ/U+Hh6kKYDnGpTsJwi+mrGX947JX4Ty+H09uHE8OXNm/a45fikIjhPN&#10;eqOtzo1mzQptJJHDax+iiyMitKOHKT1SxEnqoz8GSNW5cW5Y57mNUCOW9RyZCQ3IkFSFZjyNAQFY&#10;fs8v9bEQvdJC63sH+tGS2CLawotukYThGrpJV440Mag0JeNnVuXDl8PJMzzQyTcmhMsziRUVh8Ij&#10;cFeTMyd/5PtfFkeHhs2vJatpdizjthIsFtG1vLNItC7TwukhjRI5aChH95RY14f77+LFrq9mt7Zr&#10;CO0VPVQLJIpYnmV5FACPsgFjX/ZfzZVhx8UuMm6QLtD2OkW97qMes3epNJ6MxktbWRYVUIj+kJap&#10;8XqSERq26tyZYv5ExKaeRR6iMSPtGZhuitvsGp8Z+N/8hPtfs5eBxSZc1e1toDSymhCFlPG0U/BI&#10;YwE+NkLD015QQfzSTcuHL42xhlMcHrMXEzKZQCtOPphWIDsK7k7nj+23HASDLhBVWFt60xtlSE2a&#10;MkFEk5K4lLR/FClU+ED4V5fYiXm/xPjY4VmdmnjeRUkAhQl1UhVPYEmi0/a/ayw3HaJosaXT3DW8&#10;aJbzpC0kTNdT/umkDu6hdyqoWcuP9j6a+nxfG3YUK5sxHahVdV9FKjjLQcCQD6X2G5ceX7DN+zhh&#10;CgTe67Up6dFzNvb6os1+yGHgbtuJL2hD+stSvrt6jRleaRt9v01+1iYEQuPQj9JRAXSFCfgbiw3Y&#10;j4uI5FN2/nb9vLTEjcpCJieeXTzdyfWGF5HFLK8a0mVXjJIVW29Wq86pGr8Wij4r6WOeeYmSRBW1&#10;RQxYmnqLUciFAJPT1OP8ipy+3kAKFlHFu0qWvKCCQU1GWRgFVTJ9XYK3DlJUBT8TQq3L++eT0+Xp&#10;txRZZ4jV41kmjTiriReQdmWoCkULcQ3FS32vh+H7WW7BtRTSx3IU28rR2kkheSN4ZFWSJI3/AG61&#10;RebRs0gT7K/62CJ2u5X9Orl5GCRln4qoAMbFORCtWi/GE/ysoAhFGyDthpdtA12oRY4InluxHCXl&#10;Y/DcIJVVWnThyfjAz8v2MA3tvGpiR4PXRqhUqD6ry/EynioPxSKrN8Tf5X7WWQkeYQmFjMJIrmRZ&#10;xavGWDP6bIIooXKqyrI7IFWIsnP009X+9T93wx95ZLb2s0tvFS65K0TEosacJCygVJ+FUCrx/nT9&#10;lnd8lHJKUqu081Cwubq5uIYZ51exKFJoysrzSholVi1ETg/qFnr/ALsjk/yVxkSabFxhjk5TRfBE&#10;VSqIIS1SzN6wSoHKp5f7q/ycOQTvbl71quSuz6o6iWSEpbzAGZC/7xmmVSqqqCAtxb4Kfu/92fa+&#10;zi1tfG21D6z6nNFVSkYduDByxIBUA/CAzDi3w/8ABZDJDiiYX9SJC9lPUNIjv9J+pFfReSSrTGKL&#10;1FaMKFYrJyRixCI3JW5/s/sYO0+4N5qNxeXUKFp3ERIaYBEQEnhI/BgKr8XBP+C/apzXGAENygxI&#10;Y7daHHo3lyz02wuprf6lG8qqsVtI000rrFH6sKh0c0YcGlk+z8Uknws6CI9Q1DUZprWKydtMMqRG&#10;RUoODBy7l2ZSOBVBleOMcUQZyIlL+FqlC0v1PQtE0a4ttUmv4l8yQWklxC0s6qwmjWKOKNYkWTmk&#10;oaXr6jfy4aJLYyWcnpgyxQKfSimRyGIA7MG5fEw3plUgdjX1fzPT/ueFqMa2pissHmK38wQQXXp6&#10;ff6hLELzVLaS35qG9V2QEMPRb0oZXZVZV4/a+38ScFrNqkUimdGYo8T+iSAjK55cCKnlso+L+TBm&#10;l4JJkPTLy/H+ycI6cqrXth5buLZoLWaBIp4ruA3nEy3Ec1uVT1w4VUVGaY/uG/3bx/Z+NU2+l26S&#10;CwCysr/HFUllaTc/L4TXr9nJ4s2TKQJHh/q8PAmJJ2I3QUWo+bbyW3bzKxto5YXVb3isaMtp8Keo&#10;CWSnrfDwb9vn8HxPxJbyC8DC4tF4pHHQ2zE+oWBqCQSCV5AfEn8uZOLw+IiZ9X+x/wBi3RxkPQNI&#10;vLCS3+p6lMs7zz84dSRUFsUkHFljZQ6K/pOyskp/3Y/FsKnt7OO1hguGEUsv2TQSAEuZCikd/i+P&#10;kv2c2UMnqsCx+PNmMlDfvZDBeahJe3NzaxmW3idg6AmFnKxrH6rhxXh+74xek/Fvt4raC7F0JZIp&#10;L15FMYRmBAUbyyEkhF5clr9v9lP2cskRRH+c2jYWhdXXTYtOMcV3FpSRvGxkjUj42bjbRhFHqOOY&#10;b7LR+o3Nv92Pjr3SJI7OysmUW0U9UFsSZuXxJxLMF+1ydRw+GPl/NlfjY8liR8Tg70mq3Qmj+a7G&#10;e+1jUXkN+dNRJpbwJ9WSNGWXkqwyN9lY4Gk9blJK6ScciXmHyFIq3V5aAQrG8oMBI4lEkK8wXIZR&#10;T2+19jknxZotR2eJjihtbi59HHJuPSyLQPOFhqCWkLSVuZ4oWqAxUySwiXgGC8GbjV/h+yv2+LfD&#10;kJubWaCRo5UaN0+0jAih+mmaqeIxNOryY5RNFkSsGAKmoPQjpiMiIFBB3O3HoR9OU1fNEZEOxqPJ&#10;C3NGKkneg2P+sv8AHIkU3RkC7BcVxFKOL0jkPTuD8jgvuZW7FaNH7j3w2tW7KkihuU4OoPhXt8sy&#10;MOqni3iaa5RidpOwMRdWvwitxAvX+dR/HM/9xnHp/dZf9LCX+l/4lxzjnj3juHYoqxToJIT9r8Pn&#10;mszYjjlwy5tsMglzdlc2Q8X+/KwG4WHYjJZqf3lu3pv14/sE+47fMYeNSAXYj6p5elMvCU/cf9U/&#10;tZZE7X0aZQrm7HNVR7HJAgtJDsUtrm4tpFmt5WjkU1DKaU+7LozIRTTKrKVYBlOxB3BGSm182Jec&#10;I79vq06KwS7gAXkzdPVUD7PiV+LNxoO1pR2mTIf0nMwa6Q2yXKP4/wA5CCyaEu0LGRHZS0EpLKoH&#10;X067r/q14f6uHUct1YmLUbqaQ2aAxQmBuYnAoA5YEcK/5Wb2GbFliRjqUj9P8LsI8OWHFH1Iadba&#10;8Sazijj+sbPLHOtfTLgkGlCr79eLf7LJFo3nC61rU5rWSASadDGZlYKpkajUWhrVeX2s1+fsmEMf&#10;F/GD5tGfDx1Ef53EwjV/I9j5asI73R7hrXVrqRLYvcTyfVjzBB5RHmjcEHGMccP/AE7DVtLjMsST&#10;2si81k5bhR0AHQ9M1JhkwZCOp8g48RKJIHJj017e6Hr8yWF21rfQSJDNZNGTDJLNQhy5qVRgy7R/&#10;tL9rI1PooVjc6VG8KFgknpU+JRXsahqDNlDVWOGQ+5jPKJchuzyDXoY+NlrdxC90YhMnqgqARxHW&#10;g41Y5c9tayxvFaEQiZ15x8OJJC/FyVqCMtSlfs5g5tNvcvpZECqkr6dfXsCI97G0skMcjmYMZUCl&#10;xQJIvxzKAdvg5/zYUXNsk2/pEQxBQ3MKJRQVUjidwN+2YWTSyxn3tBxkDZP4LkEAOymRy3EpVkND&#10;TqemBxbyKPXWUhCh/e8W3DfssN9yMqA73HINq5dSeNPir9mo7dxlAoQqlOAPFY1dupOxZCPs5KJD&#10;El3xCpJrQkmg7dgcQaa6jULzL8B6fpj7a/AKk7AMKHBxWk8lwVN9uu9e1a1x0vGSJwzAJUioBAr+&#10;zyA3X/Wwgo6O6H3wJLHJblEdjIq7iKpLCp+FlI8D45ZE3s1lvY7j6TikN3GYvjlMzsOCzKv70d6M&#10;o6KKfaw7oJ6tcTXbb27Ytwu4IRIQskEvQKRwavTkOoO3xYSo3Who3cr+2vtuO3XGmBXCgfAoWgif&#10;7NSKkxN+z44JBIbFRWu9T1A3+nARhKu7zch6dOFT+/QfzA/Z6d8UFd1/z2xJzcJzlX97CD8bClf+&#10;eijw6csUt4+1lQBFjFJGqFY0KrU1qGwUxccMv9FmDhyRMK8XBHOhJI6/awEFNgLfiFKdO4wMbOeN&#10;lkoEjc0dloIztsrp+x25PkqCl3Ja07jenfBEEv1e5QxEwsac0qPSdaVojCuCEuE2xMNlsiLKhVhU&#10;dqjcHxocPEubC74zwqPUjX4o2H2SSF7nvVv9jmRCp+Ra9wKPNLhHeWxMUrc4Xf4JAaNSjN0A240H&#10;f4sDXlpbSN+5T0zJ8Kld0Ycfs06CuQliZRnsibeaVF/eNzCirctmG/U4GdIA8huG4kKURR9kuKED&#10;l26/ZGUVWxbbVubkJ6QqpILk7ELv2wMZruMNQtRepT7SUHEbnY1yFbJJ7lSinYjr2PfvlCCBiLhG&#10;khlRQVaMDiDT/dinpgl5Itxr02IPWp/ViSPGGaO5HphgQ1x9tXO53pQd/tY3TIt70239umDfQk9I&#10;TQhWgQhiGbatB9hvbBEE8kXZoLDIoYIx+JulB+vG8lkYCOpLAM3Y8QNuQ/awmJUHdd06/RiQmiiA&#10;tnJAYghCKxsWXoQBWp8MQSVIpxUE8qb0py75pHIeNYJTC7mixAHanQhunXtk8ctyEFxAIIYchTBE&#10;YhFyKuJmiZTyqAWY9yg3NDkozoMa71jcmSm6lhvTsPnjZ3khkia6ZTAhDGm4LqeQIBHw0PQtluKB&#10;PJZXTvhdWCj4yO/YH3Hyx/qQ+qb71W4VDfV6rtsfh58qdfi6/ay3wP4a3R4xrks4ycPSoOlOf/Nt&#10;M//T6II0ZQ7VodxTxzVHIYmg9TahEjSE89iKCR+9FAA8BXrtiE0acuXEnb7XX7sshI/FIRsNwQnF&#10;JA0AIpA9QvIg/bIH/NXw4TX/AJZs9TmWR4kM0ZDRBwpAamx4kEd9yPizMj2hLAOZ/wB0sohl3l7z&#10;XqNksdpCB9RnBVmjLRtX7HwvyQim3H4v+ByI67ouqabLW2DoVJCGMFqLv8RJP2qn4R9rNxo9bDP9&#10;XVomZdHomia/pOqQvFdvEwIC3CSslDIAtUUD7SAD42+xiGlXl3aQfWLwgOlVghMlGapLKqooqW37&#10;LyzY6jRQ2jAD+kzFxAvmV+u2treS/ULXmDcnlcXKQ+oq8RQs8j/AFHCnx8/5OP8AKMj8x3qiRZo2&#10;Y8uKE81DFgCArOCvw1+OjfD+1/LmP/JkL24Y/wBL/pFt8XbdBT+V9OuOKQXRHpIrNERG6oASObRp&#10;x5epQ8Ph4v8AsYMuNbtGt1WT0p3NQSv7xQw6UCjcLvmJj0kuI8J9DXfFslll5Zu/WMtt9Ys0XcE/&#10;uZWiapbkzkcZJCF/1F/ZXjhFqVtxka7U+uFK+nCeLAbsebAbL/ebcmb4eHw5t8EqNEU0kkFkuj3R&#10;dVs5UMDsCJZRyQEgBeMbNxdz8Hx8UVeXP4sHaJqOoWscizyfDCi/WH2Eac3ICKSRyIUA/Cq/6uYu&#10;u0kCRX1S/H9VyIbDc2Es8w6To9/LCogX155HeyUAmSRkiq0jALyC86o3P/glwPq/mOS3ooPorMSq&#10;nkQByNeRBNG8f+CyWi7OMztzix8SthzRuleV7OUB5uNw8RXkzJGSfTBXgGCgpv8ACafsqq/a5YVW&#10;0VtqLkTKbe3kQSswMalQXALNuaNyA4/63938OZ+SBxRoD1MRXXom15dT2MFYwZZg5ijUrK/J+BZQ&#10;oVfs8epHw/Dw5/yrXZ/SDiJbkW9nJMba2t3k4LIsdBJIxcIXRfi+Ec15J/eKuMawgzPOvX+PxFkB&#10;6uI+f+agbKRrJXkuLY3eoQwm5upo4+TB35FYY1XnR+Pw9U+D0/t8vhqDSYLm/C3l3B6DcjMIqPGv&#10;pqV6Rsp+L/Uf4Vy7LlGPFxRjcvx/SZwMTfeq3WtXMWlPPpun3E9xRBBDOGgkb1Cp+1OCAVDdHP28&#10;FX0JgaSkY9NWLxxBA0ZCEcHarVP2Syp6f/EcxMUxkA/nn6o/xNAv/O/4pS06VryOL1GqzIEmlLlZ&#10;kkkBLxrwXiCgdQ0qS/8AA4XNG1JPQ/dwQSBridFjVFZzUvWQfFT4RVEzIjAGQvn9P4l/x5kRQB/h&#10;tMWmgRo0mqJrkGOCFyxZxGpbjRSaVozHk3+tjrO1h9Y3/D1rWOUrRmC1POqsSoKH03H8yr9lufLL&#10;cmUix9J+ni/HEolXqWX11MyJYLMIbuaMsWVefEKu4AJV+TV+H4Wb7XwZdzqV215JHcP6y+nThxZ4&#10;lcNzPplvSaSUr8PCM/8AB8ccWOAjxS5g/wAXq4v9kkAkbnr9X/EqVrptpFDHLAj2TLJuyhQzoEKg&#10;ScRIFj35/F+3/LyxVJpVW3FvPJLbQRycpRVpXkdTVYl9J61f+b9nIHNciB9Uvpj+P+PJyZvVQ5V/&#10;p1O4gAW7lnt4op7l0JB+wkcLfBLL+9jB4JRiE48W+Hk3w5V56isWuTPNGRGwsoyrcirfvImYK3w7&#10;xxsp4s/B/g44MWEE7Af05f0fk1iIBseqX4/3LVtSaBltfRgK8/8ATSjADb4ZlRuIPL45F+J148G5&#10;/Fjfq11EJpbyfneXUdeEsiDiisCEDAuF9MS7fumZf3nwfYzLlw0OH6R9X9JPl1XW1zYuyxabbNFb&#10;28zBnSF4w0hVjyoUX1Edl3lV+EjcP3rfGub6yLcJHGI1CQ1MyunIhgwSMMFFfWkVuvHiv7P8wGIy&#10;lfNM76qrwG5d2kVpm9VQ1vIjKgYMjeqFYkH0VK0Kf7sX7XL7AAaVC7PI7W0gJ2YGKQEiIJt6sRV9&#10;x9iNk/1Xy3xADQHK+JrySqh+PUiJLssYwY51Ukqw4uD8TACvpvyT/jIy8f8AKX9qSWNtPFZmSSKC&#10;4vEiCJKOCnjHUqVYhVVFb9lfgzR6qccmQREuHgTIkjzY7qc9q19AomubW1dz6q0d1dpOIMbopZ2e&#10;Rfs1+P7XHhgGaOwCfWdTIlmjloqE+sJmoDzJHJVFSqpxX4U5/tZdKZj+7xj+tP8A4j8RRxAAbcUi&#10;joXv2pbaRF6dpLCHV5EMH1dS3EIsREcpbirvJ6hVvUZPiRcWa+uLuNkSGO2ikCoFQuQWHdkKI/T4&#10;Ov2cGMmJuR42ucjdHkfxxKNppENhKLi4uZr+eN2lWWdY+ao4FURkPpgc19X7PNnb7XLAyiBuC245&#10;2unqI5FUAeoxHBow5+EHdP3g+ymZ0JAAXtx/j1fU2wN7/wClRvK5WOTmTFd6hIxty1X9JVBdJPT2&#10;NPhZvSI+KT4GwEPRjllub1B/pcZkkIIaUmVVpBzRY2Hp0cHgv7xf3nJ8vAyGunwi1moijv8A8WiI&#10;4bpoI4oaoYXEKowURqI2asyqDJXkOBRGb4OKr+7blg60mjguZ9ZvDUkqbeIEn4mXgG4Aiv2f2/jz&#10;Hy45TAhE8PF9cotZuIv+ORQWp2Ms9rBodkSiNy+sykADgjKWTkFNC3P4eH8uFyXF7rE8K3RDLK6v&#10;FbxH1IvgII9SiCVid0CuFX0+UvP4MyhGOCBI2lXCZ/j/AHzZiBJBPOKLNvYaRbSPGDEsSsJZ2NG/&#10;eEf3ZciJatR/h/a+D0+TZLv0r6bPbJLGGmEjRpIB8CkD7RUsvIV3Ut8Xw/5TZz+TTzyEcQ4h/W/4&#10;8ylluwwxvLz3DW+oTwzCW1EUdxJbhiJmRmqBzCS+ma/u2jX923qMyt8KZFghmumuZYXjs7SNw0Uj&#10;vGH9Ikln/vFPJWX0+PwtInwfttnQYhHHDhjtOScUPTZ/zWaNLJDa+mtxzvbqRPTZUV/TMlAQopFy&#10;SOjM3P8AeLH9r9lcEC5ur25t7CK2Ci1HpsnqPHRRSPlwZh8JQtzCD+8/3bkJRGIcZPqkyMpSNoYW&#10;tnpMV5qUlyzteMZWl9NHYkkuqh0j5Pwrxi9Tlwj/AGMH6reG3SRI0Amk2t3UEBRSrfu6uhbiX4gi&#10;X4sxcOI5LN3D+LiYS4idv0IDSdMlu1t3kupPRjB+uoxV2kfcKfX4JL8Lorfu/Q+Hh/smvfvcobOy&#10;aSO0hX1Hkt34oxEnIKDxUu/wqnw8eXLhxyR0wjMmXNlO5E90XLodnDejVNVSO41CZlig+sR83Qen&#10;xfjR5PShPxuwbnx+2747T4mW4WSOMtM8Y9ONkMBALFnD1q3Dep2XllebKMmMAn+j/FxfczgdrPNV&#10;1O4hnsHMs0UVskxDzK31gtsET06cAs/IUWpf08DXd+0l090rIq2zFCzVADsQ5fioYctqDflxbDgh&#10;wDuMvJolPqUVp+mR29hHZOHf1ox+6Uq37tU4CLk3AlQDX4l+1/wOIxLHKeQMkojcBWIQKwNHHGle&#10;7B2+L7f+p8OTI8PvYBEs8kdQwjhaRalRyJUgcTyJp/LxQ8f+JYLRUW7CI9JxUBaiP4SakmgHJtuP&#10;+x/yshESlvW3+azjtv0HNCMWezM00fK1I5vUGUFui8ASQqg/GPh4/F/k4CsTb3uo2hsoVlgEQNvP&#10;cAsSymskrhZDxYAQni7fy8l+xmTKQx4dzwn+Lh/3LbG/hTV9JPbaJdvqdy1tOX5SxWTgsFkNEt4n&#10;aFWKyfEvqLGsitzZX5fFh1CdPsbNbYJzReEVPhbkRUfsn5O7Knpr9r7HxZrJxnknZ2iP89qMjLbo&#10;kc6axqWox3YlaLjHLJG9JkKhxGVJjMe37Uao8nq/3ir8XqpkWufSidLl5ueoy8o3KF44vWlkjUD1&#10;iORVVVpOTSfBw4+nm5jjI/h2j7kiPQMsiNyn7kWax6fEVEdCGf0REzM3pBdj6n7n01+0vx8v2MML&#10;dDp9hBJLKk5DPMsscnP1jXmDwbb0wzzmsa8m+FldmwyIs8th/R9P4/0zYfSKQpP12/njT1Ig0aRt&#10;G0YX0g4IciVBtI4WH4Gkfjx+KNVySXl1ZaD5ZadFe2vL5WWK5hjUuGK8yzDcDnw5EUzlMuLL2hqh&#10;j2nhxfXv9fNozmQNf7FhenxXXmHz3L6l6bi30hwV09mKwoQzRu0bgLI8kYcxhz/M/wCy/wAXModL&#10;uriYXy+vJqFw00yuwQF2JXdeKNIefKv7HH/df+V1sNPHBGIGwj/DFqx46Hm9LaW2toirMkVrAoDF&#10;jRUQA/aJooApnRPLmj6XfRQ299ZfUrqFZJJbWKv2pwVZifcfsn7H+q2aLtKU8I4oy+r+d8XMnGPA&#10;euzzD8wPMfmTQLWXVtHvI9RtryW3iguJ3Ro0EUnMJGihEbkWZXlVuTp/lR+okz8uCK00qOC7JaNH&#10;IjeTdkjFCu5psvQftZyHaEpGZMD0/wA2TgxNh5T5/wBNGtedJrjRYEF1cRK16tuCQ87OVkHFOXF5&#10;R8T/ABem/Ll/lsf2VtbxMZ4ppZVcfukfoitQnYmu5zQ5TOUvUB8G8GhQS/VNeWXR20dYbeyntGCX&#10;/AcTcSxFkABSqkRjdd+PJnZWwSq1qH798MjW4Rz5MZ4/XJRbxKWUN8Ln7W/bb39selJIzGp2YEA/&#10;hmNPnxOQNmT2qy6Zcx200QSWPiQpFQRx5A1FRRvhyKajpVzFdpLOwkTkwUkmpLkUDKgVWCgd/s/a&#10;5ZvtPqYyjQ5uTGYZtpWv6bNps9vYxSWswhV5OKx8FWBXqY3meVo3kd+G397z9P08LUntnlXkRfW5&#10;fgy1SQFlZVFPHhRtuXwftftZknGTFlEWnghuhZM8Ktol4I3kjZUngKKwmlkWQLzZGkcpzfgiz8E9&#10;Lh6kKsfSyRwWwFWltCW9farqxNakAA8V/mX481sBIyJH1x+n+a1jmxWKBr2/jgmijsNQlWD6qzEq&#10;kkKoUMcLSMytNLRFWCX9x9v+X4wFlBc2Qlu9NcfVEbkbZj15tydlqf2ufL/hcyMs4zIhMeqXX+Fs&#10;NcinGoTadqhhsNbi/wByhUrFqACxyj01KRRyoFr8DQtHxUSLIrevHz+0p5BPpmqxxSzRoXhcmJ2I&#10;qkgqpK1oa0Yj/ZZq8sJ4SQDs0yBixufTde0KUw27ys88A+sQqledvIQwDgcwAeO4bj6eDxFxcVat&#10;K0odvuynjsNdpDOyCEniV5BSS6hn8WYScVNP8nE2sE5GWP4WPXwIHamSGfoyEu9Fxalcy20cF+vr&#10;QJV4G6PGx/bDGhY1/n5Y3nFcr9VvYqtxqVpyQjoaEgVxAlD1QKarcIiSBrTjqWnTu1vC4WG5WqTx&#10;sKOOaKfg6U5qW5/zcsVggjhRY4RxiUBUQAAADYUyEpEmzzQTaHvLy4uTWcsZSWd53Lc2eX94xO7b&#10;1PxNirfEpQjY9j3yIFboAUFIEyUY+qSrCatDUdaU8O2+VDCIoxEnwqBSngME52bKSrTzSTSvcTEP&#10;K9WeSigsx3JYDb5tjvT2p274ONFrIyFUs/xGuwJ2360pQ4SeYNAF6I5YDxeKvqRAkCQEioPtt+zm&#10;y0OuOPY9fpbIzZD5X81ppXqQXNFjnUKbgJylg4pIVki+BubKXpxfkv7X28iF7p80dx6L+pDEAIqR&#10;kD90g5sKNy5cyOLN/K3wt8LNm/hqOIWN20M+0vUrabTzPE8V1fvKt4ZJlqPrEziJCXUIiiJPsoq+&#10;p8CMyfvolfLS1sytsHknSM/CRGGJANCxjNOVQNl+D+X4cBjxSs1XxSIrk+sXt1ENTZIbZpkrdcpt&#10;6lSY4xMilUZXdOb/AL1uDo/J/jwNGZrUyzXTO8QIB5MKcQWTioUct6IKf8DxzLliB2CkoyWe21D6&#10;tbaaYop5VZ04RvyErrHMZHL/ALvbnKxd/wBtfT/eNy4HFve3kcMFwocNMVMkRO0a8gtAFG9K8un+&#10;yzV5cUeIhIiGP3Gkabc3F/Yzeg0NkGW2uFo0s0xjaQszMaxuacF+P4uXLhybJDZ64ojVZj8T/ZUU&#10;Pbc7frzV5dDvYapY+5iOpeX7sySx2KlooCfUmbkpqWHFTyULy4MlI1/4bDQJb3lsVJDK2xAO9Dse&#10;mYRnLFOw12QUkiSS3dSymCSJ0kXku4KmqNxZT3Ffi+HInrHlKS1hZ9NIjCgAIoVSFXYBSFNPh+H4&#10;g2bnSdpCRAldt0Z29A8u+eVvpPq2vopRiSsrGVlZjQ/HGWHKrKrHh6a8uX7Hw5GEjvLOV+buxVa/&#10;CCebKACzKwP2TsnL9n/Y5ujU9w2cmcvLpmqWsf7qFI3Yx8WYKI0kYkKjqV/vF4tIE+y/wfz41LWT&#10;0yLYpGyAoI6io5ClA/UHj8fwp9qTH3sSGri/iE6i8SSaKc+oZQrBWaMhwzxBacC/7qs0yoqQKnL4&#10;8x5tcxwcXe6dSWCNshpUjbjJ9kr9o/F8P+VlkeGrBSA2JII7Ke6eSCHSoZECOyg+oFYAMSecK0kD&#10;KwRfgXl9jimV60rSRn01KjiJWPUK/LqaLSoH2B9qRUTHarCDJ00EMCOvruJ3ZzapHQAsjRigSsvK&#10;hPxSsn7qGSWVuHxY5YoIFo08nqDjLKrIEh5sVQKPE1Q8R8XHl/k5RxSkVpY093dXPMW0X1bkba2d&#10;HaW49JY3kaWoPwKwkTny9N248P8AdyZpPRW5cKTHyJZChNCpkDeo5WOtQOK1k5fy8/2slcqpJatI&#10;7sWVu0yxzOfhlSQbiVIDGYIlebhRiHk4wKi8U5+l8ePl+shWlmYKfiVY1NSoqC53q27qf9j/AC4T&#10;GMpCkmILdl9QMiwWas6ERytcFSqSDiREvwUj+GKRenFuX83JFZK3iW8mLyqsUIb1WbxHHiR8JX49&#10;hvXLJT4YEDmqtfSzaXaiO0d7m8dBbJGxp8XPkDyZJP3a8n+Hh9n/AFsGEPaTl4ZQeQWMSIzkRIrc&#10;gnHlszcmbKLMhRCEmSOx1dBFeWzq8LyXEltcQxKbuYxqhnDNHRlh/dx841+FmjX1Pg+IJaywCQyS&#10;uCxKozIGBaVlKrQk8m+ELv8A5XHLjGhwxHClNtQS6aIwQxsD8cwE/BkW3SRGk5BUaNG5O6op+L93&#10;6nx8MdGjTS+kgkeMsJYkeRV+BGRX+H93xXnyatX5/vP8njV9KOSHubpLKOS4upYEuWrbTNb27yMs&#10;zxySQqGUSvI3pKvJGC8P3T/D/uyma8u54Vh4wWRUFfUkADgHlyG3M7BeJ+H4X/b+Fcsx8MY3zKjv&#10;Xg6fpsFxPOzX2pI1Jvq0DOyc6xhCql1X4ufJeXFnR/iT42xwcJQwGL92CUkRgWIdeZoSOrLxPHIR&#10;336sr7lV44bkN9bW4kS4cI8UiMI0eJxGAUUg8Vk5Vc/D9r4uOITzSqHSFI5JIqrAKvxMgBBJfiw3&#10;26r/ADZaIe9QLVraJZo4p5TNGt0gkuBIqJIsRYMielyDoFq32WZ43dfhZ/sqWMywQzOrpLJLKXMw&#10;5FuJfgAAONOitks0bI3NMSEPqVlLd3Nus0ckNrDB6QsX9IRc1iL8nJ58l+J46K3D4MVihigea4vE&#10;jnlZWUQjkSI2YbcSavWhoB9tv9jkckuLYelBKDvrm7vIray0yaa1tomV2vWEaq8scTEDmqOsKj4f&#10;Vkfi8aKnpq7s7YHgtyVlee5ZSPiZAtCTGWYqFIC8FBi4fs/u/wDgpSkAapkTSPu7t43t0s7BbmMt&#10;xhlZxRfrACK7OOT83Pr+o9PUVJf5sUiiijbiSFdlq0bVLCMSHiG4kDkeTc1+zkOfRkA089zOrS8G&#10;AjbgsyUCPO0C83RZFJ9NeKLFI3xt/sk5gblILiSaOOAcY1MdOJ+OpA2ZOa8R9pv5f2v2svjEx2QL&#10;HNM7Oa5t7eCW5uG5zsrmrCkexPErKInPL7A/af8AZX7OK6m0MsSwTK0iyhS4oDyBPI9jyqhVQD9n&#10;I44kbqShtJimEk9xbSRIIy8USktRAi+nRlLBVpOJWd1+KT/Kx0ccLQO1y4RHZ2KLHVRRlYmhG/wr&#10;/sv7z9pcM5yEqCQSHSyXSXMYs4WnkiWNDI8oUsCsihftfDxkf4mUf8U/EqPgaJmEjTWYDMiL6Mjl&#10;eZKkAsxYn+8LhfhX/K+P93loiSNyoB6oi4Rfq62mpk8bl2WWJFk9IB1ZvTUxqtFjWMtV/i+HjyTk&#10;/HSTyoIVFwjs5UOPVWrAn7JoPs/Ey1+J/wDiWAY4A8k8lRIoXaYm1eNYlcws0JohFfiFW6ngjcfg&#10;Tjx+z9nBcU+rwafFDbyG2S4dyJVLEenHJ8ICtulV7DhlJhjlPilHi4GBje6UzWXl7UtXvGvIku5b&#10;OOH1rKRVFJZYyT6jIOE37O7euq/FxX+Z2nlJLm4tJCkEcjBUkWUckDAheO5ry5ckT7EXx46gDhEo&#10;eksJWFHX2uLSxt9Vgin1Ce3gkZ7X6uzes8ZDEt8A4EemUdlHqXP7pFwwk1SxS2SPTiNPhqsl46oP&#10;VIkZSQqLzPx8n5uf7vBHHZJzevb0fj0/75qmNrYnH5S8wfXri71lJNb1GUtFo9vJNI9nG0AkMTzy&#10;usHFY2jT4I/96PURv9Q8maydo4reOkUKKxuEXnzQjdQw3qtPs/y5q4RyRsyP9Xl6f9K0CFimIafN&#10;qAs3nveNvqGoyvHNplxO1u0V0CT6zRSj4FuAWk9b93+/5t/rFWufWoLvmYXRhxK3US8mCENTmvxO&#10;KAV2zY9nyjkAB4ZR3/q8fy/4lZGVUGV+TW0t9K+pjUFnSZZF/RV9LxWSZShIhnpHDJzL8fiLOi/F&#10;x+HAdzYjU9P9WN0oXWVJ1YxCQgAVZSOQ5FePILls85hPhjf9KH1f7L1/7v8AzWMSDGim2kasnl/U&#10;Xt54514obY2UqpPLDU+oI4pUbg6xxv6nFnb7fxP8GB9aEi3EEShI+DK3wxqzsoj5FFpQN6hRuXPD&#10;osnMn18Uvpkf96gGR9yYeViGsLi79aS59VXQlriVYVY3BozFyzQmFJECen9lE/ysp3vGghWAyIUL&#10;IbplDFaDmJCXIoFK8VAzIxGHFLi2H8ynJhK1YRaYLu7+uejOl3wePT4mKijVhaEIlfULhuUjH/V4&#10;/Az4tomhskDxRhGHNpbm4Dn1JAQQTRzSvqD1G+38WY+o1cYmxcRL0x9P7EUQdku80eYxDexSK8kU&#10;wiWDT9OeFHtopgVavKEF+bQv6KfHD+7b+b4sKdZ8s6VKjW81nNPNdGWRLybmJ1UGqBeRYkVJ4x14&#10;8V5ZGcYaiNmvTz/rf7FlPHEj1CwnOga9qM7G6N5aQWdksMM9lbNFLb+q9fVBlAThwXg3JfhWR2i+&#10;P0mzn2s+VL2wdyv7+FRUsoIcClWJQ70X9pvsZq9ToJR5fS63PoyD6CzOz1GC6jDLVCSQASCDuQKM&#10;pK/FTkFrz4/aVcIWQr13NabbUzXFwqrnzRWMkjUA0IavUUNK965Egs45HYpFcyxBQ/xxncAkE09j&#10;3+nKyG0HudgpDHMvKJq06juPmMeSdnZfIrUMK5K9qU27GPaoWMsTenKepAqD/rDMuGp2qY44/wBL&#10;+D+p/E0yxA79XYz1gGEdynBuzD7B+TH+OGemscUDxD/Zfj/TMBkMfqdlvC6msZ+jMJvBBFuxj+nM&#10;hjlGx6170xAPRNuwO9rNAeUVZYzX4D9oD2J+1/xLJCTEx7nYyOSKTddvY7Eex8MsEyGmUO7m7HV3&#10;odqdxtlkTswLsMdK1zUNOLLEwltpD+9tpQGjYDxBy/FnljIkNpRRCcoG4egqc9vHMByqHWvCRdnU&#10;nupyVaZd6VqvFNPaPTr9mBMLs0YbcM3GQEVB/kbOhwdrxkf3gdhj1kZGsnP+cgbiSezjZ7pHvLdR&#10;Uuih360FYgN+v2k/4HDs/pvSjGsd1bSxTEKyvWEqKcuKggqQQPHM7HLHqCRw3/Sc/Jp7FxKAeHSt&#10;Y+Ke0lDQMXjcfHVvshhxJPJa9/s5I4dTspWgVpYoLqaheEMOLOB4jbYHNdPs2USRHl/NsOqOEDYl&#10;hl3pOr2S3Ty28+oWVqJBBecf38UJ4sw4kVkLOit8Cfz4NuY7aSSG1vYjDNMeMc0ILncdSd60/wAr&#10;NdCMoiUoniMf5zMegWfVulWm6jei1n1Xy9eR3el2/wAc1ndkRAMGrwVBw9Nia8VH/D4SSaYdLhiU&#10;IbmyRzSr1qTU9APh4/62bHxI5vSOfubuEEellthrZ1uWcLN+jdVaJCyiL4kUcaglmPqCT+b0+SLg&#10;SS4V7UyJGYpZSXkZ0qRy3IIFeVOn8uavUaMx8wGiQ4rP8TIbXmlx6Tyc40CpGivWvEChqacajele&#10;WFF5bLcM0rAoodm9GjEcQAvJRXwOYfCBQ6lwtymkTFaIfiIUAuaVLGuxpjHWOCDhvPFUfaAWSIkj&#10;sK7he+S3Njua+Ct21LM3I/C3sahhT+pxP6kJpWmtlPBVMhmWpFKVpJX3GERY8Tmnjj4rI4V3PFVJ&#10;AJNafCPpxFwySDmAA4BRzvG4bf4Sw22xj3FCoGBFR26juMDtbTIscrOscvKolQgMK7AdTtQ5O6NB&#10;PMN1BqP4Y2Ob97RT6IbaSQCqsOhaRahVJOG7YEOp9Phixm9QhWAiLH4QSTHId6/EdlpT/jXEq109&#10;/wBeNa5kDBJxSPZkDfbr4hv+GwWFLdBWoy5ERy0iVdUHMhfhZR35J03Y/E2Ai0+5rlSgbYnYDxOB&#10;JYl+Mx8YiwqWUlkPzH82KB5rsyXc8LBJEPMiojJJYjcDg/8ADEblHJ2GtobnmIrbi4JDTRsem1aE&#10;HrkqFMoglTl9MDk+1Ng3ffbbKMCOjJbqI3kHqNFJ/dvXt/knKQGWw2bJYbndfEdcuFLu2cfVjQ/t&#10;Ru4Egp/vtuj1p0wykRzYmILTem60cBlPYio+kYJi8y3ewYfWFWgKEUYGpG9Bv0yVypFIU6NY8meN&#10;PSdupTpv7dMSm1GzlBjt+UYNKKw5fF3pUUStMq5lkDXNExxyLu5DNU7gcfh3oOprTMZXjV4ZKcAi&#10;yFGOxrvsR+0K98lM7MY82wEZg4G4JWtKdDv1+WNWCK6klbnwlCM7MQS7MAAisPDjywyIjHzSObmL&#10;qV4qCpIBHQAb7j6cRVw8Uy3CVBUDlT90TXt4HAObIbFcRutPp8cqeFLQRJFIJImHxwtuKex2FMiS&#10;QViOvVyktWoI8DjYruKVnSjLMKKkTGhXcfYPU7Y2UEU3T7u+CKuk0bTDmIz8Mijf2DJ369Rg5JNl&#10;oioIHfGrE5b9koSSKEEHwCn9kjpgA2QS3XMYh6bS1KyoKKzEK/3/ALS1yQCZNV3p44ot5d26FmO5&#10;H7p6VBDCh5lq0PTLozMeTEgqckEMvwstQCCRUg1U1HTF+cf1Pn9Xh9M/Fy29PYVr49TXM782eDhY&#10;WVL0P39fVkqP2a+Jr/DP/9Sb3WofUIqzbItKd+pAA8cwcWAZTs9SBaP0/SpNVuI47IhpZgxK7DdU&#10;LsTXgir8P82Ot72C+Ti1D/NT4gPDHNp5YkmJDU9lf6VeKw9WM1rGz0jckj4jxDH6GZsu9DW0TNAv&#10;Jx07fj4ZjwHGaPVimOiSxz3KC7m9JVHNTQsR22FRVt6DjgC3kFyJBfFSlNjsanvQf0zYyh4NHH/v&#10;m0iuSI1VnSeF9MEoupCaUAXgNuHN2FPi8HZf5sLtX8t280YeyPCNP91RE9BuQAtHNf8AW45n6XtW&#10;cfqv/OYSvmUy8t+d9UsbgWmttHcXM9WW6kb9pySnqSN+6WONRx5rFy/42IYdNVXZbuERhKxpHVh9&#10;o7jkSqN/N8ObQ6s1UP4/6rVDfmN2YS68ZYkk065+svMBM8vFDRVB4twRXliqD6atNx+z+zybC/UL&#10;DVRJHDDOotSP3xWQAtVhUA/a4rWi8XzNw58UufP/AEqKqSZ6bqGjyhrme2kF0jViR4pKoeJ4kjjx&#10;WR1HJzx/a+LEYY5LgXEiACIMRzaIRxrx/b+Ity4r9l2+1luURsX1+lrJvc8rRU1zDa+hHMW9d+ka&#10;yM8rk9FFFWnJvtqnHj/LgXUrux9SMB2jt7aX60T+7MjsKpsGLjqqcf2kT/feOHDkon+L+GX8aI5D&#10;8Aq2FnfmGSaZIxezJ6PEFzEEU8l+LjGdw7c2X9v+fA0EKyXQu4XkRGlAR5FDVHJkqoXntx+JC3/B&#10;NmXD90COUq3lFuhAXv8AUf8ApFGvLKtsYpkVpRGSyRtQVABIJPDvt/lfy4axRNb2wg5r8DtPdyPJ&#10;DGACeXFmZWkZgN24pH/xl/ZzElmEzx2QP4frl+P9iyO4q9o+/wBSS3M8suoCfiyRcBHZmNJ5uZoV&#10;c8EKwIOTJw5yycl5cok4M2BLKaQE6jbW/rSwJVZ2EUaKwDM4V24SUdv3bMq8vib4WyeTByEjz/2f&#10;+lWRqP8AW9KK1mG1mgGnXbFEu2MSwoJJnYSURWZQsifB9v8AeK0S/By4rg2RoVsuVtblLtoxRi0p&#10;jSR15D965apPH95x/Z/1sry8QlUpcUf4fp/6R/0zWQRt/stkFbRX4v2tbq/FxBE/qqkgg9WSJWKE&#10;GGGOPjGjMBGW5/Eq/t4Eurho7m2to5SwZOTOaRCqtxjFWdBwQn7Tfbbjw5Zdi04lIz+n8BlW5pMY&#10;Yw8Vxc3EAAjkYRIoMzAMAHaio5DupIKqvwJ8GBILe4ltPrN7I8FCJKkgsq8mRlHJOVQBxTivL/fe&#10;XzMRsBxS/H8TKdVujJbmFXMFunqP8S8EU8efESCpBC8TX4q/a5YKEkEiNPBChaMBrQyMXKMrU9Ux&#10;0orNRvikblmJljIGj+NmAHz/ANzFCmC4ZooZ5mVWY/W1ChQ6uppEHJB4qSP7tcQ04f6ZPdSzStbw&#10;pI006F1LB6Akhd2CgE8fs8v915dPhER/PTGhd3X481XVVj+pww+jEZS6G3gkCuokj+JQOW1a7cvh&#10;/wBZcF6k88y21r6zwJFCwtlBLTglBxLqPjipzR/ieNuK5HDpyTfOX0+r+FB3l6u7klujxWAe/uLa&#10;FJZ7u4Av5BH6duaEhwrsAk9KOrNGH/ft8X7XBCY2t1qEV1YrFFZ2vpgLVVlonw+oxVhtu37XH4Vf&#10;4/tLl44iAqR/iU7Enp/Dw/1URp8N9badLBqsrT3lyZZH4CSSFfUq3opzT4lA/wAj+fgiL+7wRb28&#10;dhaw3Fu5W81GJggWMyjoDVjRpCoIMjcDx/yspOSUpmNemH83/etkgI+kdQp3VxHf31xbTRqbbTJI&#10;2aRpOB5uDsArKn2WEY9Q/wCx+LARiW+v6RkGCBEI9IFHYuzoCabK0gjCOvL7Hw8ePwtdjyRxx5li&#10;Y2j0k+q259YkXEh5sJW5qnEKxCmilkjr8J4/F+19rlhy+miKxsvrKgQW4CGNjzZqUNOTFWJr8Ltw&#10;+1moOoiZyESTKX4+pjkA4gSkdtqqz39/FYy87i4UOkq9EqpUMeKsu68XiV5G+D9pVy9Uu+Vqx5PH&#10;FKnp8owQEp8VFDU+FafEx/azHw6a578wfV/xK8I5L9HsDFcCPgkksEhlBlZS7lgU9SRowQHetEX4&#10;v3fJn+L4FCNBp81xHK3JBCsYlEkiBwOPJQaVZ3Z1DMOS8uf7a/DmeRkrao2WU5CyQOqJE+p29s8a&#10;lZXlkf0mjjkIqZKGtPhjSNTwq3L7HJ+OXeyzy7QoEuZEEhaeMosKVqfiLU5Ace/L9nIYcYMrkT6f&#10;T/W/rOP4dmjy/iasVjgSkrk20UvBPQczNOxAX4kVFI+LnyCjj8Pqc+OIXt7c22nwzQgmi87aa89G&#10;NjMy8JJFoHoePxr8Tu3xrmbpsXFOif6X9Blllwih+IusrKG6ubqG8EKzhlilgs5JnVYFYtFG5PAd&#10;25qI0XAGmaHbXdol7dNIbYndpOLxqhJb04viZixJCK32v+K8zNRm4DwgbxYGIABPT+d/GjdR1h7a&#10;4NpbiKS+deUdvVuZ3VfVfYAIgqW/4nhqIpr7VLaa7R/UkakS+meEKjf4lZDLzcbcuXD/AFXXMXIT&#10;jBI/r/5zKGIkmzz9X/HEueW20rSbkWTiWGGMu5Z1DSyNuCsvNY1VP204/Y+ynxL6h5bWK6TYPbaV&#10;Aq3bsoZ0jZXWpI5gSNKuy8j9ts02q1Es5HGaxx/5Vyl/sm6Q9IiBTEnu/wDEN7a3HmCcrpaRGSOK&#10;O5jeGQjgzIzJHayk8zFX91+zx5/bwtvrUOsliC0IklDXlwClHeYNwQEgo3Ig89uMa/8AA5sdPZ5/&#10;5v8Am/71hwcW3Qf7NPtM1CEyQXaKGVLVxplk0MyPHBaNGs8jIymRWjDxrGn95Nz+H4P3mF6rGkq2&#10;7W7BIW9RjISJJZmAVSqAxR7KqKrRHj8DJ6i8vj2MaAMjt/NZkk7ch/CnaK7/AFi8S5EkkycI/TVR&#10;HCiDkVZysjcizMzeoP2v7n4MH6bBNZXJmSJzCACGLBebIpUc3agoymifHx5LmJnnHJHgJ5FRA8il&#10;2vyWeo2DWUs8YuZPhZERpnRXcVMcahn5IwDP8Hwr9vjjgtrp0yyzRRTXjK31ZRKvqqG5MKIa8BSR&#10;4+S/sfH+1mNHJLJGsZ8OI/ir8cUv6TAyHDwgblDSG51tWt7eaWC1jnU3TyQMIZvSojAyL6buwMaS&#10;fFxV/wC65NHiOmwR3CwutlARCIkV2ZmKAkutBN/MPi9Sqfa+H/Js1U+H65cvLil/sYpvi5orVn+r&#10;NJFNqdx+9E1wVVFBYxBV+1bqGKxkqvp8X58P3n7XJt/HLdXJ0yIpQrW6aN6BV35KKAUV9+bc5cdK&#10;Rw8XIf0mJIl5AL9Pmt4LP9LXPqejWlpHLERI5biIywJry2/dL6dvw5fEnL48a1skyiOG1MVvHThG&#10;6pEHFKNLIJfi5sBt8PH/AIs5ZPiiOu58mqgTZXW139XUzXV2s883JpXjLz+m3Kq28RiUckRm/wCM&#10;j/764/Cq0jLyLysyW6GqrGvMMrMRGOVfiYt9n7Tf8C2MTxEkHeX1MqrdyFo0RIuMt5ItHeZuDK6I&#10;vqMUC0VAPt/3a/7J0wuknm4mBVS3u7p4frCyAq0EDFAkSvIFC1am/KORn+JMyscI7SP0R8/+kU71&#10;X8P1S/4lXEFu5hvpZpbizs0keJoW5JNN8SySMkBJk+HkFj4yJ/k8sOokNsbdhxLxKY4IUHEooFBw&#10;5SFugYV5cePxZg5J+N6a5/z/APpKX+5YTkZGhySaUxaglza8StvIyzT3D/Ekrg1pJSER/CTGUWnN&#10;3X0v2HXAklzAxef1VigKLNECwjm5SOS7uU5lawv1dlbMzFGVD/ZcP08X+d/RbBCgjbG2uVjS2a39&#10;V1kNvdfCz2yJDCPTWISiBWX1EU/uY5I0k9ROXJWws07T577U45pj6NoikrKGEpMaOpYCURhZ3MgQ&#10;zS/Gnp/t8syp5jCBH1TLZAcI4j9SKvtUbTtJlEAFzqTFFWKpjXnLH8BEMkpeBCqMEg5IzSL8P2ue&#10;SW0ZnMusajLDJp9r6gtIhMiwM7LxCuQOO/xKftfbzS6/NLh8LEf30/q/q/5/paDk4RxH6j+Px/VY&#10;drM9vbSWnlzQ47iLWtTeGXUr2WG5kuEtkYFpEJq9VfjxUunFI5Pj5+nzhuueYdR83apDaWlrH9WR&#10;njtERz8S1H751ZaJGo/aZP8AgvizP7N00dHEy+qUvqyfxyYYMUskrP4iyzyv5csPKGl3M091LK0t&#10;JrmSYA8TT7CU5Oat+z6kjM+SS+srZBHNBLMZIZFV/TEr0bjXbkrhUDfaYK/wf6+U6jVTNijz8lz8&#10;9xshLPV9Sme4tby2iijuEkkgMrQgPH6nFahHQl3T7Kv6Xx/tfu+eHWgyRJfxJY+s9wq1ubnixVyv&#10;XlIVTlSu3L481Wvh+7PHVSP+6aIykb4fpYH59t7mXy3ft5hS0trJ2P6J0xZFjnhjFQhRUkmVZDx5&#10;MsXKL7P2l5Jk3tGtNTjZ3H2TxkVwKMVpXry8aZxeeJxnhG/9X8RbogDk8quhrfk67Rwam5QXFrLz&#10;cSRRyFgpaReK85AvID/Z/s4ZJGpYL0XtTMUyICWMkPcXCly0kkh3c1Y1Ip1PXAupxS3EXpWcyrOl&#10;SIy3WoI3APv4NhwyAlcwa9zk4hXNmnlA2+juk17YvLY3HGNrsLugDhiysV33H2UZH+H7a/tlVn5g&#10;ubS7jt774Zfi5V7binQfZ+L4czMmhjkgTHkW8wBDKNU8oWeoW8mqaAzXMMPpAH4mEg4ych8XxGZf&#10;SHqKv+/FZY0R1w7Z7HUh6bBS9TxrSuxpUDNaIzw79zXRG6QBdX06RJoJWRJVXn6TlUIdAwV2G1eJ&#10;/wBjhPeaAlkglYI0cNX9RwGZQAfs1I4sVPHlXNhDX+LQbRltkFn5nn1O5e1CzJe3bokMEEjJE8jO&#10;K+oUD80jZeap6fxfz88LdL1QSamxvRwdhw+0pEaqfhqKhiCd+dP8nj+1mXn05GO4Mq2TjXvLrwaH&#10;BDp7i4tYJfrCqsciNctKvxEPT00KKRGsKM/7tPUeTk6w4Zalp95c3kM2l8Et4xydWWgPP7TKyn7X&#10;zGYmnzRxxIy/X0YRNc0k0nWNLi0y8TU47mWa4MSSPHIPUT6vX0oZY5wn7kGvPgV/l+HjgS+trm3t&#10;WnDssggdDcRrRkNaqxRQfsivJuX+xy3HkjI10ZCV7I3S7q2vb+GweGL0zqMV1+jZZhJFOPTZWSKa&#10;TgrK7enwgeHmir+8l+zhjoevc2FpdgpPwDAlSFIqQfi+JK1H2efLMXWaSt4sJ4+qUeZvKLRTS6jp&#10;rG5sFk4NHzDtG5UMq8SEkKlf2jEvxfZ5YeTylE+EcqAkgH/bzW44Wd2sBIomUkW7jizlRGe1SRxr&#10;06L1riUN5a3EYKVqRVlYUYV7MDuMlLFIe5lwlE3On32nXfpSAKyP+6njPJGO1TGw+Fuijl9nFWYR&#10;rXjXIiNlihmJmZVYgNvRSdqruenyplwyxSqW79KHxHzyM4kFSuuIJrc+lIvGqhlKkNswrTavHH02&#10;22rgVTDyECnxU6BjT5Y4Db3wIUxIRxI2QHiOta+O2MIo3LsvUZLpSVYOGFXBY0PHofD9VMBajp1p&#10;qAHNBzXdTTfpT7iDmTgzSxJiaRGl6/qFncP9Rl9KGRAssa/YbiQ/NRSnNWWqMPiVs5/rVhrNveNG&#10;AzCR2MbxISDyO5cDZDRvhqc6nSajHIWXIBt635S1jyjdaNA3KO1+qRQxS29zKAyCJRxjjYmsi1T4&#10;uK/Fyb4fifELDSQsitwURxHkjAfakUkciQRWgHGNf8n4svy5wI1H6v8AerwhFatrgmiljeViboLF&#10;cxbAxRSIp9Iq6uo5c+VxIwRuMiJH8X2Vprx4EliJe4mIZSzBtmXoFXbqxbt+zlWPEJS25JrdD2ul&#10;C8e1vUWHTLJWWYQwtEwkikNWaWSjA0iWN+XPj+8/b+26GlzO1zI85KDkVLcfhJ4qD6ZoB8JDZLU4&#10;qFBmdkw12IJZRw2QEzRokioZKyAVcj11LF2V+SfZ+NuXH/Kw806/vILgfVyDF9oqKD7XiKbdG/az&#10;XZtMJDcMDEFimuabpF3ZFtTLR3Y+BHLOwHp9CpLDmSZI+sS8PiyWW99Ddx8QfiPVWO+aPJgOM2Gg&#10;ghgN1a3NjRLlaLXissZPEk7/AA8grHCvW/K9tcKZkQCQfEVoKMQSfir16tmZpO0CDTOORP8Ay153&#10;v9MZbeaYy2rAr6u7PEhUD93xIVfsp+z+z+0uQa+s1t2ihmhIeMkScmKFuQo7qEB50B/k+3xzo8Gb&#10;jHNtN9Hp1jqUt4lxd2F2JYpgr23poJVURkenE5kK8OTD/fn2Ob/u/i4Ot7eLgI445FZ+JZpHdmVy&#10;a9yAK8zWv+q3wYymed7D+jH/AIlfdS6aa4WUzSzwukfqCJYkjiiaIDbcc2PH0lX4WXinF/7zjxv0&#10;ZLdhA4MqhvTKxuHRSykBUWgAp3fJCQnHb/iWFIcTW94DfoVs3eIXAeWIxTOsLxuXllV2duS/Zh/a&#10;X4JOWLXV1EyqtorRFqPG8S86qCSoCk7bc/2ftPlcIkc2dFCadpNzHI02qTRXaxhobtbkrEUZo1Er&#10;NKq0k3W3+06/uYufxtxwK9pxIgmm4IVSScEVmdlYMqsx+Etx+18Xws3+VloN8uabR8OoiZFvLGz+&#10;sTRtJbWUysFtYkKFWkRVowi9T4F4I7vHH/kNmN7BdogiTnbM6SSBAW9VuPJQXX4Wq1G+Divw/Fx/&#10;aHh8I36qYly6NcWrmaa6IvYYpEtZXKKtvGWCM8cUgZhxj5LzlaWX94y/vOXwPazF1fC3eZ4wVq0I&#10;FRT1C3BVPwqgjThy+L+8/ZyPFwhj1Q51K507Snvoba3kjjkAjvWk4s/7hEaaZwrF5HuJKmNvT+GF&#10;X/1UppLYsInJlNJJGRlJ4lDsQN1G3H4v8vl/Jk4xkd9mdJnbx3I5TIgt/igiikRgokV1HIMxAdqO&#10;X+D/AIr4c/73F0CyysbcGOASh6EMAwdgqhqlWB25b/z/APBVz4gjhQCh4LSH9Iy+tqUlmYiw9MtF&#10;JFG0krRgK6MvxhDx5rxhj+2/Lim1VLpBOTJDT1ZZNkBdR9ncrsfs15ft5aPUEq0Ts5jlv7RUjuy4&#10;trW3+OQiJju54K55oKuw4LwSHKS5jF1EjIiJyebkxJkIpyNaBq/Ey/7HjkhEEMSKddaddCwuZIZp&#10;p7h4orQwRcUhUgiMsnIx8PgRu/wP6nH4syyqIlijDBQqs8jPG78G4mgqWYCrBaH4n+zx+zlcY0bK&#10;82zGz3E0s3HmJpIra3ENxFEZlDDmxVVR2Kq78x8EX95zwOkCRlI2BLRxtO/AcmIFSo+ANXiGCov+&#10;T/q5ackufRbR0l8XWedWASSdbSEuOKgkhZNpGj+0yOzt/K37TK65ckH1eeGGVy6xMVKyNuzorBCS&#10;eBZufBsePiFspLIp/runNPaIIvrCRukyqPhhlZGkUCkoVSnqp8Sp9lf9bHx2UiW6xKym4LIWWMME&#10;FSVU8an9g/Hxb7eDxAfcoCk2oBrua5mST6rFHMIZJfT5uKLI6hz/ACulIvUHB42/a+HiJW0jqEQt&#10;xfkYE4kKSpqWZfh2qu3865Wcl8vxFrJQTarMyPPMiRvBxTUJi4DqHUAJHJ8W/GRWbi37qRWX4cQu&#10;J0iVw8irycmdkDD4FB+EuoJ5S8jxj+L/AIZctxQI5srtWt7eW5uY5EtXaOK2UWQkZHPrOynmsDlV&#10;K2vpx/v6ry5fyo7uHuITbQKW3nf98wVZHKxtVgileap8S8i7v/q/s5ZHITKujISvZGWGoC+viI2P&#10;1SF2tB6gijEk0YVWlfl6cj7P6apHFx/m+1mZWMr+pb8XCKOfLnTmORqV5GqjhWnL+9wylXNSVSC4&#10;RoYzb3JeISOfTKelyMTmPiqPwHF29TgWZU/c8/iyi7wqG5LQnnPO4arERg8QPtfDQlvh/wBjg2Jt&#10;IrmuWOOaRgVkULGY7eyjKgIDKw5kqeAL1RY/j/n+P7fFQForWEFvtcGcK0Y5MFEhUklW40WrYCZD&#10;cIJUCbe5v7ksjiRPVWBmjmPBebwB1oHTnyZ1j+z8P2Vf7TNtrVGZwkgjLVVrhCjBZBwWMA8lr6Uf&#10;grfEvLjkvGPVNlbqF9PHFHwt/XjY+o1mySRyNARI8rlSkiqbiUU4ytFyRuDS8244GhuJxFGZgZo1&#10;j/dQgUq7EKq0G3xoU5o54x/tfzZI4wbWkwntbf1ZWgUQys/+kzAksqLycv8AF8VFk9T03T7XL4cu&#10;KS5uI7iPn/o7OvEPKpkkDkjiI0HEJ6Z+D/K+HlyXCQI1fOlB3pTkW2tbu1LwFrlYnZ5khKwwhfiL&#10;vM/xcvUVeXxM3FvU9Phi82oqohhtolitnVkljQLw9MgMAVAPwsFYSHl8S/7HKxA7mX+apCGg8txu&#10;skl9K95cxOk1vcSkmVZ15JyVj8IaPnygUp+6Zm/ysNU1Vra2kW2aQyFSYZbp0tw0kLemVIAU8WP7&#10;zn+1y/l45jHHOUrPCR/FH1NMo3zYldeVrLVbyOTV7WBljmaEW1lBNfNHHcp6yTF2VwjBV9Khj9KJ&#10;vsSfF8Qix0yc3kpuJrhbmFeannDI/wAanjGhpxpQUBb/AIL7WWZ9TGULhGN/T/M/3sXGnE3aU+Zv&#10;NGm2+jWK2sGnz6Fqdw6zv9WuY4USKQGW4liVwzt6roWVfjZG9TEtWgt5ruKCdiqo7OyAPJEAF2Eg&#10;Wgj+Hr+x/wAFgwceMcQ/i/V/T/46wzRJF0jvKuoXUWhz6hYRerJcxR28cx9G3uXkEhWQwuQ/rj1A&#10;3ps/KTjx/lwv1Ak6hPHBd+tYS2ys9uKCMKj9Vb9o15fD/k5dpoY5QjsBkv8AzmfHHYBkWhzTDS7S&#10;e/sWt9TivHginIf1HaSI0aWOgaP4PT5c/sfDwbG2ioEEkMZaBn4ygniaA7h0+KvxNmVm0kgSSd/x&#10;/nNQoGwrapcOZHtLmcQ3qx+pbMFMi82FVaGQ+koZY4+nL9r4+f7TrTUdPt4yyRmzvHKoZwoQksa0&#10;OxrTjvtmLk0sp+n0yFDqUxynrsoalomuXV+GmnTUtJQSyjT2pL/drwHFy0fF2VyqfGvH/KxbU1F5&#10;KGe8kMqUaBymwahUVCBR3Zv5svw4xjiQIRv38X8P+c3RzCWwQ3ltn0uxEFvo9usLNIt1EkorwPF2&#10;KmUuzHaONl5cPstiunTNcwSzxsZV+ssLiaYHg0aKU+BQCrfEE2YcfttmLqcZFAgVP1f00m+iA1iC&#10;PT9SsbTitoTZKtpZ20gE8dzJIJqvLUSL6n+kLIyPyl/dLz/eZDNY8qw6tqVxLEpilmlX0RbpVCG+&#10;28lSBHtQqv8AzV8IzdmwlAGHpl+PP/imnU4xOVkf5zPLfW/0Zplsb2QehBAxu5rmRRMGQDiqhVpM&#10;a8lZhxX/ACmyDajpV3p9w0cyV4mjMhDJyPUclqtQag75pM+lnDm6zLglEp/bXEVxCk0XLg4qvJWR&#10;qe6uFYfSMAMnI1psT4fwzGIHL+JqB+apjAkgCzqTEa/BQbkDYkH+Xlt/rLgljobt4Njfm7BMV6pA&#10;W4+QkA2/2Q7ZVR6MgS7F+NKMhqp3BHhjd82VW7LJSRSkgqDsQe+WwySjvEsJDo7EjDPAK255x9PS&#10;Y9P9Vu3yOZQyY8grJ6Z/z/8Ajsf+JaDireP+ldjY5Yrg8GX05x1Rtvu8cjn0MoDij68f8+Kw1Avh&#10;l6XY5hJG1DuuYVA8m+uodiU1rBOeQJSX+dev0/zYQSn6ubsDOZIDS4HwdFlUfD9P8v05ME9GueM+&#10;92OP2fhNQdzlkZd7SYOy1JLAjZvuAGWCTCh8HZIdI82yQ8YdTj+u2iUVSTR0FQfhYdtvs5n6TXzx&#10;XRb8Gpy4z6SZR/mSQtzZOys1pL9VnY8i4UMrHp8a7ctvfJv5euNPuRPPbJFPBwrHIgX1oFp8QEbE&#10;EfZ/Zzcz14yCIB4Z/jydnHLhzSH8Mv5tf77/AI8kfmKK4f6lynkgeOQ1g5SJb3BI4qJZY1NB8XLg&#10;/HDbT/NSu1vHYQlzuZUmBVl4048eX2vh+1/lcsOTRcyfSJDzatTjMT6e9jOr/l81w19caxeelCpA&#10;sngCsjeooMjSoU2f1fgX42/d8MOpL+KdnjhKPHHySWEMCwalaL2+E1/2Wa7FpZQHEGnj7vJjMGl3&#10;ECw3WpmaO7lMctnfenwhKCUirgfGglUovD/fa4RahBZW6jVWJtXiX0iXCl1D0DAFuzdczsV5BwUN&#10;0/WB/RZlpF9e3Fx+hJ/T1AEm4juYeUcTBHLIW9P7HAqF6/awoiiKac13DMB6pDwQvQFy9CAoH2dm&#10;rmPquzjEgAfS0eFZJZQdT5aklk0Ekg4t61wgPCMKDu5PXkVK/DyxGaEmGcSiX61C49RgvJgtQzAb&#10;/ZoPDNfkwGA26lpjCW980TDdwuYZIZIzaypWEhhxatAtNuprTrgWaSVVjeasEJBP2qFkUivMCpPJ&#10;j/LlZ4oyv+JpkLq0SnpNyUfGVNdxWh9q+GB4ylyHhf4JNkRJf7ph2C03Db7ceK5E8tubXXCV5qu/&#10;Ve9OuBvRntmPFCZgzFoW41VRuOO/xYQCCsg2GDLUfZPfLJtnUosQgYcmljHJiWNaLxI6Ejk1MskQ&#10;eSHAMO/LwrjH+sW1FagjILhZGJjblvXb7JPtkJDdNNgq1SOvQn5YhEZIyqLxdV+IW3XcmtUNAMaQ&#10;3/nXFyiRcpEAMi/bDNVx4qyqfs/LI7qXY1rm2ecyRn0SygsyrxDGlaPGexOGlBBaAIFP4/xzG2kI&#10;+IrMzDl6ZJZG+RB+FsEhQtLdcRSO6eRSGYGGgCdJF2oaE/aG32cBoboOzsGx3drJQhmEporuQAKD&#10;f4lHxL0/1cQQttb/AEeGD0kjMHCeMOVaibjYkjiU78vliYlYg81jL8dQaE9duoHjjbmzBFYgZHGy&#10;yn+9WhH/AAQyAtJbVv5qL+rAscaxypJKaIzUNwByDEA/bBpkqpBLZOxA6+FaYss6pHIhpJDJuEZq&#10;ROR14HAQVaKgkHowHXuMdOFeNWRX5qNo2YKQzH9kgGvTDLcUocvIE8qb9x4e+JtbosTS8mJAIkbb&#10;kAP5kP2l91yJkBsmIb5HlSn9PvwORMvxFk4y7KtKioNfh/l6ftYxiKRyXY82tnKjB0pIfi5V+Pr+&#10;yzH4uuAlILR2pjD6sIBkZ5IgQVlBHqp2/ViU8w7FUv5UI+rkPb8iXalA1RT49iwOIKCGiinc9afd&#10;i8T2so43FA1AUjqXai/yN03p9mmEnZWiGB2/z+eYlGD8mYhmNHIBYCo2I6UGNpDYBAGwr3HbE/Tt&#10;+XqUPpU5elU+nXx8a+2PEaXhDe/0+PfP/9Wd3sMNyDDcAMgHcVBH0imYGDIce8Xp77l9lPdW1yl1&#10;aTNHOGr+7biy/wCQeDc1WhHxfzLxwlvlawgL2mxrtSqjeg7DiM2Wnic86nyTvzLL9ImtNWu1i1A8&#10;34BHMpWQ0QNJsHYyv9pj/N/lY/R9alvIgk6fvaAOF+IDxBYbdct1fZvgm48m8R2tC+dfLcemP6sE&#10;/ON+RgWZhG7mv7EZKtsnen2f+CxfUbOJY0dQzoPicbcfHqfl2+LMXDqJk8LHjKF8v6lM0sqSyRwX&#10;UgMFrKiSNJv8FOKFk5EP8PqN6fJcDW+omBGaJmYRn4UXYsxFeP7A6fZyUtLx7Hqshaa6lpTXVzGk&#10;sSRTzJyediv7qBHCGQCkz8mcH1W+y3LimLstlq3HZVuggJpvRXH7J6AsPDKyDgNfwsOEA2l6ya75&#10;cWaZeU2neu4CSgRmWWFvhaRa+o6RtQ8WHHAU1rNG4iaEei78BT4tjUE12AzKhnEh9W6k3zTeK8tJ&#10;omvRcMLy2h+sS8m9IFlKuq8QH5bj/V/myOa35evYHJtGV4bqvqzuwPEqp4yMoWj8acEVn4/zN+zm&#10;47P18chqfOP878cTjGFGv4WXaB5ss54vSvYxb31oRwtoo3FBIfsI7E8mb7cpReX2uHxZHoJ7gwFe&#10;Ztk9QxokVGmNGIkl4Jyf1iQ9acE+LOgobc1iLAB6soeKH1C7L9ZPAvykFIRUApGHIVPT6Ef3jZTT&#10;yxQwKHCSKoZpZQIFhDsfjChV4faorcPU4/b+LnlYx8ZuRv8A339GSSSZUTt/O/i/qrkggeOZ3T1Y&#10;mZv3an1XlCrvGzMTy+zQpy4fs4vp9hJctJP6HqxR7yX0jbNRhUosnBnPwIV+NuK5KecY5URw/wBG&#10;P/F/T/0sbK4TZHD/ALJD6hq9nYvbWzSejcXB4Q2MaMzBypIEhiEqxJ9oM/Hjy/bwRMYbmdShi9KO&#10;NY0a4PphnTrSJQPW+NWLJ+6+L/WzF9RHq9M5H0cP/VxrJ45cSHi+tWlt6biZ5biaR3MA9V0VySoa&#10;VmIiojKquWf4P5eOBrl7+61Cq3Dx7gwhuCURyFLcD8Y2r+0n8uWafDjANi+L9f8ASYi+vVGWcNla&#10;aco9BWKoBMqcpQXjHOnqU+M8v2iPif4vtYG+rTCeS4tHSee3YmTUmRQF4bHhUMW4qOK+nJJyb+Vf&#10;hzLjkhEVIcMf5sW6JHdwhUFzbyWkcV9B6KXnwLZAMSRJ2cClOVfj5onH9rB9xZ29haW8RgaWruCg&#10;Vv3sjgsI+P7XPkzS/ZXMKWT1yAPDw/zf9TZZPrACDS+a8vLsLcRxwiNShDpzjStHmao+EKV/c15f&#10;F8X2cp4JhPJHd3UkY5BJU9RWjJYgsUQDkeI24fEqovw/F9mOPJGceKuL+l+P4mrjHfsqRzwiCO4s&#10;rZbgmIvaj0yr7KSA8jn4S5/bbj9r4v8AKE8UisraygUC5YMsUfxDkpGzyI3FaIN/i+HllG4mTL1Q&#10;H+mjy+nhU7mh3IMn1dRur2eV/qUYjdpPgIiaMnkkTpyflJ9h1X9j/hyyaJU0SW3gmEl2DLJdNCzN&#10;wVGDKztEiHnQ/wArfy8/5dtjyCUgaPBX8f8Apmw0QBWw+pMIbiV9Yke4hMFmojjtHm4qZZJAwcIC&#10;7HiAFHGkbcuXwt9ph0cCRxRxwKsMZaN5kWMs7seNFoDWrNy5V5/tZAziZXzo8vwWMhy7oqMrlnkn&#10;ldpGX1VjdnCIiVbk9aKBxXhRvh/Z/md2L7q6uZplW3kLokP7+6KuVAISMwq54xnx+2sfL7XLLcOK&#10;POQ+v6f+Pf8AHkjrf0/7pFW0UEXJZbdYhLOTBF8FXZS0olK7tyNP8qRePP4f2BGkQxRuzib6rY0K&#10;yTIwBYKypH8VRGv2ii8eP7XHMXVZOKHABGWT+FiTtRChrlx+4VBbpdXrU+rwSLVeRUs1AAZDQLVv&#10;h/kwwkEyzerKzJGvqOscjAFVpszdPjah4qSrft/5Wa4Y4k0Nv4f6qIgD6uf44UDBLA1sIEQSzUhi&#10;kkhRzG7k/ZjO/wC5jLL6jgPHx/dsv7GFttb+sI72azj+rsJmgWUI3FiQy8UB+J9iv7Pxcmbl9rNj&#10;LhjsTy4eLibJChv9QTC8mWv1GO6m+twmAziKqkg1rydlYKv7T8fi48UXizLhhZxvFYRNJIZbxlrG&#10;HZyWNOLMeRbv3YftZRlzEzAj9H8TCj3/AI/nIK6fnqDQRx+lYRDjPIgVVWhDKooEarV/3WWX4f5s&#10;KNT1KFXjV43vXAMkssis0Q48W+GrH4at0bh/wuZ2m0uwI9IPk15JAcuaaWVlKqyoqpZwt8MSRcRI&#10;diCz/CAH/wBXn/zSH06K51NjdTuUT4hyMpfoGc8Y1ZGovw/3a/8AD5kSMMQoD1NPBY3XXVza6cog&#10;ihZpGAZUSMgGrLGAZSvphmr/ALsfBNrZo2oWlhAX9OKIzypCFKNKjA+q5HNaDjxX0/33+UnLK5z9&#10;BkSPT/H/ABNsRxkg8oj0/wBFDXlx6drPe3LRx8nEcTSLxYROAoiBk4fGzfEeY9P+blw5ZIYtIi05&#10;I2R3jnkB9Z1QOzcaKCztI5Hw0PFM1B1ByXH+GP0/9Itn0+noxga/Nq9xcwrBDc2cbj0lluHiFStQ&#10;I4lgXmhlV05y8v5lxuqahdLdxwWpEPqrSBhGVjSMNQvIwqzE1Kx/GnP48Gj0eOUeKXf5+X0rAEnf&#10;6q5/zVXy5o1udOkkvpHvriMsb/1JfXdpiqt6SLSOKLjRC0fp/Avp/wCthNHbPDHb2cNyZb6kouSA&#10;gEYLlG5MW2JXccVf4uPxIuboiAsgARH9VmRfLlFkX1uaaa4mmtBHpsbRm3mLtym+BZFYRBeVFclK&#10;My/tclbDHSbERXc1zJcEl1aWiQlWfYcQEAdhX4hy5cvi/YzC1uWUIgRjxcX1R2jwx/ncH+9+pMRQ&#10;77S7Xr2V9Nit/q8QLMsTM8ymOIVPIs7FFcqoDBGXhyX9vjiWoz3TvJ9dAkSOWL0ohT0mapVal4zy&#10;AZuLKsnLl8PL4sGmxwIBA/rSYcVfVvJdpdlpqxQmwrFIY5BNcSVMyxycS6/C6NE8gRHQ+n+zz4Y7&#10;T4mnuUuz6bSBCkMSoI4xGFpw5LyUqhZPh5RryT4cGbNHGBAemMv9ijhpT1RorCxawT1obcMHluVY&#10;zzgmQNUh+UnKUK9X4yv8X7LYpqUklpbx28iAsHBi5sZgtD9peKr8Vd1JXl9jIYcImOL+GP8AF/O/&#10;6RWQ2AHN2j29tqNw+oRSU5pwuTHH9XL7AhX5NI/FfiXjz4Lyk+Hl8eF6RyW0Ett6yAuAZSDWjdBG&#10;OLFVHwszU5/F/wANlSiCB5f7lplL+EJqHS7ntrv0XKoT6SOOJK0/veLrz5fFwVW4fC7YrpUEDJJK&#10;sjn1JFJZh8JqNzUduPHI5jRqo/j4cLGuqnq1zPE6osSELE5ohHOooFCg0BNeVMUvUWeSJwRJbQMV&#10;DyuIoghHqGYkryLKoPJOa/A3p/ZdMjgiavkf4ox/iWJtA2UsttC7yoYL2eNZZ7eJTNIH5CL0lKni&#10;F5HiknDi39832JMRS4aQWdvbySObXi8/JmXk6yO3PiG4xjiC3Hj8PqQpltcFk+n+as50duitHYiK&#10;TULq+ji53nKOAiNCVieKNfT5gc5OTj4vj+Lg7/ZwVJJaxzSWiX1ytw6MTDEIivpj4SzPOG+In4vg&#10;Pqfa+HiuUYsEyRICJ99cScAiOaAaDVbqSzn+oWv1WNkkNxK8qyeoSGVUS3AVkjGwWXgjt6f7bYXW&#10;sSatcxyoFurZpGNxMYhEJD6YVAkjD1PTidYy3NebOyfDxVM2WWZwgkf6X8en1f7FyI8uPp9SZz3P&#10;6PtppmrZuqKYLUsbhlUtzYvDGePqSfvF+B3RUi5+qv7zDmS0W8jtolAUyFpp7hkQn0mb42Ytyr6i&#10;L6fTk/w8lT/deuyZeEmZ+r+CLXKVys8ox3SaXUm06TULxkaR4/TtbOwikbi0yp+7iVRwVeJYSGnw&#10;xcpOEjftlXnTzXptzbRaVpV3I8VvJ6bekrEvGgpJzkahPxBWpHy/u/t/FlHZmmyCfi5gPEl58fo/&#10;H+c4cshySEgpeQPJ19aajc67q9sfr9+TcP63BfSlPJUEUKGRU4RO6eo0iyfvWT00+PkK8iaLZVju&#10;pWH1loVj5tVmdOKihqWX0+PwcW+L7XH4eObDW5ajsL/H+mdli2HvXfmhrep2OkvFZWjzxs1ZJEdY&#10;xGQGZWQgrKZkdVl5J8GSHzFp5lFolrYq/wBXkLrMAojjIX7RFRt+1t/LxzUaPUUCZy5n0xcTVeoh&#10;hP5feZLaGa+k1jXaTajAscdjNI0lzL+8I4rUcuQBaLpy+P1MNdJGoyXRtIRwsQq+rekjntSq03Jq&#10;B8POTl8Tcl+D4tN2jkgI2TxT/gj6vTH+H0tOIk7nkGMeZ7XQY7S317UQsmrLM62vl9XdoG/vDyct&#10;6UaojMrsLeD0ZPTjiikb1nlyWWdpErsY6Av1Ra8V4gAHcU3GcxmykADoP6v8Tbbz7UdUudXWN7p6&#10;shKksWL15E0LN1T4uS15cPsfY4qolpooj6TOF5/CCT3OYkgZb9zbCHVG6HpF26tLHb+uvFmaMAsQ&#10;iipJAIPf/WyM6np9/YM19btJPIhPChYkFqAUAr370zcYNRjyDgm5cSC9E8t65pmq8NJuo7fSraXg&#10;JCoREPomSRqyHi3FlKAIX9Tn9hv2cWsNSj1S2FjqLiK7mSiMpCO1RvRWJcdOhyrUac4Tx4/pUxrk&#10;htR0OXy7rC6no8cl5pdpNzcPG9wkbg0PqyKggYcZF4OrK3P1P5PUkL5NG1zTNQSSOUyAs3GYnqfi&#10;ZVYV6D7P7K8cyY6vDmx0eaRIEMgTzF5U1bRJra4s1tWhRGkto1FYVJRZJYW4cebH4+I9WaSRl9SP&#10;hhhZ+abK+Agc8+XJOdClTGwV2odwO6N/zUuYeXs+UPVHkx4OoSefyPqWmh9RlhNvNGFk+rkrP6Sz&#10;K/pLyAAkY09OZFT9pmX4Y2wu13QdPkhe6snXlIftLHyIckLz5KC5KJ/d/wCV9rMvSa2Y2nyZwkeq&#10;beV/M+tW19DpuoJK0kcfOSKW4SMNbxrIyxpG5EC+rIV9d2PJo/8AffpKuLeXtUW2f6hcBoIITwSR&#10;SFVwRWpFTx5E/wCzb/K5ZHX6US9UBZWcb5BD+atHnvwuuw0uZrpectlKjtPE4kZCodQiyrEKBvhk&#10;jhh+Ln6LRO8miiRpGlUfbAAbqxA8T3zTyJAo82osKuLyVkhtFLSRRuz8JOQjR2pXitdj8jgLU4Ak&#10;LHgCCSCDvXf4QB7tl+nyAkWziU30aa4ecJb3IjnjROJUCNlAFJpCd1osXJun2uP7nAlnrMunWiyX&#10;oMkSqX9QKa8aAioPxcvbjl+XSDIfSaTOFovUPL9rq+syQ6LGsF2rqhtDIgQSVdX9IqpjZDReLF4/&#10;5/28H2cNtJKb+2lZhOPijFOIO2+w2OY2TiHol/CwJ6JTqep39vZRaNe2ixzWchIlYP6nEcvhBJ+N&#10;HYDg68fs/wCVhmhEjUO5GYUhwhglYQkDmpAfb4gQfbtXof8AjbGy29WruCOlMMciQVdZ/TjbgyvG&#10;1A6NU9qAVr4Vpxx0bGnTfvjKLEoN7guSFFAxPIGvJV+jFK7ZWoXxg8dxxPirGtMoVwpLcpjCUUUV&#10;u5603PUDKd6fF4YYxvZaXUfiqn4D0qCOnU98DzwW1xGyyrUMCCpFRvl8JzhyUFqzuZIr6Oe3dreV&#10;HUrKg4tyB+Hidv1/FkN1vRLq2ugbOMCJgAGUU4oteVWpyHLl4/6ub/SaqE4VLm5MZCnp/lbzPp97&#10;aSjVLqSW5Q8zHKwb1JmKiIpGpCOY+Hw8k/a9STl8CqRXA4emtywBYFUjBDPwJCjZzxXmTvmzjIcL&#10;K2VWciytctp8XIxsr3M7gpCZgC5+KNfUl9JQnFKJ9lOfH4cDzGSVwyQlkdGMYkHEqAaoWDE8VKl+&#10;vp/Z/wAvLxAVaQQibOaO3iYS3MavHIounhZm5yFAsiIEQM7qwjUANLx5fzxri6TTQXxiR0aRmP7l&#10;OPxBqsrNToQOCty5ZCWKJjbHqhWjtbzSVuJo5UhRayXcpcCNo+EciJWnJWPqOnpKi8lb4kZ1wyt7&#10;uasbxMIZKmTjyJJqKkU/aoS/T/JzXTgKITzSi90yxZZoryOS9tyq2wPBUCEMEDBx/dlgIVVWH2fU&#10;+HmsmSfT/MCSg21zyVlPFG6chv0PyGafNoSJXFpljrkwTWfK01hB+krXhcW5USSwqQzRVCCjLUN8&#10;TP8A5X7P+ri2r+X7XU4wUfjIBVZK0+Y+RyGl108JqQ2RHIRzWaD5rutGn9az4zW8lRNavTiD+ww/&#10;y1+S/wAuQu806608ulwziPkI0VhswqI61Uj7Wz/F8K/Fm+w5Y5BcW4UXo+na5ZauLeW3SNroxme4&#10;eM8miYAzcVSRG5hW5QfulaR+Ufx8uOBkRFeP1FK1hEwjjKsPhDNHQikY6HiVT/ffHlwy+tkIiS8e&#10;4t7j6pJHKou/qLyXSyIBzaOOYemQ0z0LqJVklX4vrHqelzXi2CNlZKpwcKzcY6uF9NCvHkFVV+Lf&#10;p9r/AIWQkBGmcUTcyh43X1PUR3iQmTjEJBPMjmQKXeR/g+D4j8SJ/wAGlDPHC5gmT1PSq8jGm4Yc&#10;XIChaipXif8AffPk3HJgEkUtVyVb63uLiJby1l9E3gSK3HxKytG/OFSXEvAkB/UHDl63pIkbScsE&#10;hGm+ryI1TJG3pruihSaF2RSdwvpBeXxfsZUxtLxcxW0uoJLEYWhmiE8lTK7uFSVYUklVRxaQ3RYx&#10;rxVlaVP3jY/0VguDDBSOKWrPIoAoijjwIUH4m+DiP5f8nBKNhICnDevd2EVxeReveWvpots3Ig3D&#10;Uk9ZGl4c44v3hZv54uXwzfYDrI5lEZDgFiZJFVQSQ6gJUrTgf2iOP93+3lhNRW0e9upQzo0bMkYW&#10;CN3kYBSjM8hTmG9UfGUVmdk9Zf7r4sqCiF/TLGWJeLSEGkYCqOHM1H7PNv8ALxriCVS7AZkWdYxa&#10;3UnKKDkvKdmdmMixijE/Eka1ZeMeNiQrEqceShSIkuGDF6UqWPw9EH+T8WWk0ldK9ZGrNSTkv1ua&#10;yjZOHNTxCD94fjlZWqOfFP2lwI8/oSkRKbooWNxccfiO3CvJEZT+7o3xftcF/wArJxFjdiiY7Z7i&#10;JfWK6eJREtpZ+oeI3WX4o2aMq/q+pHSPl+7Xl/kIskd3JCnCLhcTMHIdVQLEH5liG5NWtAvw/wCy&#10;/awmoi0gKE11Yi7JM6zafbAoXjlkkdrkoIliHABOPp82kXn9r/dfxYrILa4kMFRKsO1w3JmDuCsi&#10;gM5p1C8t+K/DlUo/JjLmoQm8trc3ZiaOSaRXsrd4442t04GBzwhVmY8DIyUDyS/H9mL7DbxnLOA3&#10;DlIOQNBTm1SRsy/CqrT+b9rknDJQHL3Mgr6bCAqHj6qpDxhcVJ/coFHLZJayPJID/IqLx9KX1cFx&#10;oBHL6TH1Znd1ckgBiV2BB+LiOTD4f9XKbIPuRdlLJ2lku7X6xGrWlrDDE8AUM5T05au6SIzR82Ec&#10;RIldv7yN/iwtuf3ZqWPGH96BGCHqF4mpoNzz+H/Vy+MgfUNlpP7dRLVGjq1xWE+pR4yhYtsOTClE&#10;PP4v2/8AVwVbw8RHEiys43QMyleQcrQ1Feg+Jvtf6vHIyke/ZBFJZqFyAtxdyzW8UIHGeWONzMYh&#10;B6nwcWI+037pOMif5Enq4kI5JLiOYzoPUIFxK4qTwAKrzHLjy/k+H/Vy0GIFlAPeqma3tbWe0gsJ&#10;G+rqxtLOAqm0jOJGET+ijcP9+/GnN+HqfttrS1lmsBWb04hzRUXaRzuuysOIKk8+XH7SJ9rKc2UA&#10;gc2V9y7U7xIdXK29uXuX9J7i6biYYIwoepZauwanprHVU/eytyT95maJVlq8RlJUosIrUGRWr+z9&#10;k/ZV5OPxY8JHJSvkvDJaoq3K245iRroUZGEDK1DVwob4SzpHz+BWx0poyPJG/OORZI+RDnk5orAE&#10;8d9lrz+FeH2MsgJFlanFHbskqRvCYJ4XgmVYzF8EXIyIzgczx5OwT0vtet/efsrKEZBbty4BeQlF&#10;CoQS8fg49WZWzH3tHEoSXMkUv1yH0/XnkKfVyGRmnNr6tLgsD6ao0Q+L4OPNY+Ktx5lsFpPNqMQj&#10;b04opGAAZkVZF9TmyKynx/vf2v2cyzlEYeaTSaXd7YxaVcTSwmZpoFZw8Yd3ibgFR6Fd61X0Q3+x&#10;+LFLyWytLFLSwTlM0kcbMFd2oIwYgp6udmUcuKcebPxyOETkSZH08LNRsYtRn1P67qbCK1jhdo4y&#10;6JRjKyzFkHJVSnpO1JHdW4fE+IRXEcQmgkjeUKg9SVnILtEwrGihadRxduPNuS8f58nKO11YH8KK&#10;RN1ZX880F1bXaW6kt6Mawq4X1gwEzksWJVGDRpzSNeL8+XJI0fKtvPa8br97PFIRMERZ/glJQhpG&#10;VuCsp+Pj8XH4V+1lVHivlaFNkuI72MWkaw2cqKbcO5g+KJeXw24486U+Hl/N8at6eCJUVHmigma0&#10;+vgRzNHGZHokJQ1YEiiyN/nyyUCSADW3kx4AeiXy2n1pLe8vLGPUrrSGkmsTJKkaD1LlZY+KyKvG&#10;T0Y0IZvhT4uD4I0PzTeW5jtnUSAQGe59b4XG7xhE9RIizMUXjzCr8X2uODVYYZhZJB/otRx3tSQe&#10;bvy403VZZ9Qgt5Le8S5W2sFt2/cNyVJWuJFRpfTSN3l9T0+Ltwf4ecvLDqC1GpaXNazpbrdBiIfS&#10;RKQszbU5bM6IascxstYjEwMtuLi/0rjzjVsM1PVpvK3m2HWIrnUG0maIPeNcvJzu0jQhd1VmRJZf&#10;3USSN/yK+1gBbK4s0vXjYRQ2kvpQy0SSdyzEsy0Pxlq/CrLl51vFQmDWYf0vTwtBgQdmUnULPWJt&#10;Ntpka6v9QsFv9RtVlkt9PjCRrHGhLcvTVW2kaBvh4csA36W17O9uYo3lkIpHIvMHgaMGoPhIBFVz&#10;N0uKh4hPoYZMm+6eaQ97pOlW9xPPIbOBJDPPE4X+8UFWj5H97GzK6xuw5unp/wA2MZrqxUBniF4K&#10;mNJqlA7cwGLUJUEchlmbCJx9B5/5rEAwNqqPpmuI81pHNPpjCjS2xCsyARN6YSo5Ub02b/hsDx3t&#10;4geOK4YWABHCFwJHrSqooB+GvJfiyiWKB3kPV/C5McoO3VMLnS9NuHW4n0+E6wSrrcXMJeKJk/u5&#10;JHJT4+IU0Rvh+zgm21S4g0yZEtlkUyfWVhiajhVIk2JC/adW4jLJaa5iyaiPVv8Azm6Ju0q1Pynp&#10;175kiv7i5dLiKz/RwuJ41kid5Vki2Qk0kEcn70v+7bnH8P2sCC48szLHDd2jyNMqpeKnMxo8nI8Q&#10;a8P3bN+037WQ1WjyTBA4enDxf1Q1SkKuQR31Tz8ktxJFfwpBbSVsVkSMyz28Xp1MxCKRJcBX/u1V&#10;U4/Z5N+7g/mHyYtte/VbS49R3kdREEcSCOMFnkUHlUKpRU5H95K38uaQ6X/OcXJgBlcf4v4WTaNr&#10;41Gxt7uS2e1SeGOerlWC+rsI2ZT/AHimvMLyVP2myNzxMrlPRMIFAsJqCq02HxfFsPHNdKJJ3cLI&#10;CDRFJtgdkIP8R1yoxRGdOzRySwGsTDjvyT9kn+ByBFN8ZDo7Bkc0M+32Jf5D3+XjkLZcXQux9Wj2&#10;IyVoMS7GyQW9yD6i0IOzjZh9IzMw6qeLaJ9H8z+D/iWE4CQ3diVZreqzEyRdpQKkf6wFfvy/JCGb&#10;fGIwl/M/h/zP+PcLRGM4f0oOx/prIokjNfcdDmBMGJoinIjOJ5Oyi+xWQVB6++VUejIWHYGksCo5&#10;2pAH++T9n6P5f+I5MSXhB5OxESgv6cilJR1Vuv8Ab8xlgk0yxuxU1pQ0FTsRkwbaSHY+C4mtZUnt&#10;5DHIhBV12ocux5DA2EVvYaZVZSrAFSKEHoRkt0nzdbXEUVtOw0y6WqtfxKWWSNz8aup5dezD7P8A&#10;k5ttL2ob/eHij/Mc7DrjEVkPEP4f6H4/zkuu9NZmklblexVSWOykKgLLCeUbRtQcdwteX+t/rSNp&#10;TZQwTqRLZSAxxyQEV+M0DUBr6gJH2s3uPVYsnLY/zXYjHDILgbCGZYL97iABo7uF43ljmU8TxowU&#10;FlKtE1OPKP8A4lg/UlXXbaPTr+QRLVXM1FanEftV7k/Z2yGPTRBsf7FxuCQ9NelIbPTI/LTXepaV&#10;byXXMMgsQSg3cMoiqOPFfibrguTQre0tFksbeC4EfL96gA4ruNyT8ZJVfhC8soGpnx1O4x/H9Jsj&#10;jHDQG6XWHnEX2qG01Ke60u4mKKllNXk78Vd+AVDwRFZv3rS+n+1gFbsRXF3C91HNOGDNCOPJVNFI&#10;5gjkwX9jDn0YzQBA34vq/wCO8X+9cbJEmXcyCKEOtpLb2bw25RkVzzClt3FYSp4oX+L1fhwtuYZj&#10;LGI44SJP7tgQpJNCUPbbl9oZqjo5Amy4OTGeYTm3vYhFIX9RfRBMgYE/CCQH7t8QWvH7WALy0kRG&#10;hiCtcIOTRMBRqAUpsPip0pmDLEQaLGeIx5oyKZJFEi7o32WxBZ7yNShBkhQVNrKfjXsSp77jIbtE&#10;YkruCcuYADHqw708cTKR3EZkX+9K/FJU80FenCnxgfPDw0EA966pB9sclxJ8S6hSaIoI1JoB0oaj&#10;ZlPTJCQv4oF9OTRTb4Ph3rUfOuCZNMhcH6mySBuBeOUhQtSKlGqO9VxPenYqXrOlPVUjc8eALVAr&#10;SoA22wtlIPJX/vk+KlCJQADTf9oYeEndB25q4x62k7wNUgMtCX35s1fsspO3Xwx5IAaqK/PEw85k&#10;VI3iVVUvLuCtHBHxbcuQHw4NyN2RB2He7Y75nmnnKckHJRURGoZSKgFD39lyFCk1WzePQK5Lunxx&#10;gr6/ABwep5r32GJY83YJguPq0Yd5AKAeqwFYzUk/ZG9T/k4OJQ0Vr/DBECsSJYJWMwPIKDU0I/Zp&#10;9un+Tidh7081rlaEOBw716fTiz+q/NHJjlpvcACgNd1YH4T0wRipa22Kmq/y/wARge5tAnxqzqjn&#10;hyoWhce/8tKeOG92TavU0JFRvx7jAfpKiGNn4V+IxE/D1/YYmtfbE7liRS/BhuEleKM1YBQfWagk&#10;HGg4gHrgMUE7LVWlabddu1TviLP6Uhb4WDMrCUDYFd/jQfD1H2shFNN02pjWUTSL6hA2/dr+wSR+&#10;y3bD1VvBNgkdZRO4EVaj4Sz/ADP82GwGMuK9lrlwPgFT4VoMQuI7cSme2l9BSxoaVFDWgK02OVgF&#10;sIbXlxAbdqb08cT4rGY45YlWVuiyGkZBNagjdeWT4kU47g0P0jBUQjcpEUYMtSgVjyUHav8Al9Mk&#10;DFBaNeoI964J+qn1hLxi9KpUy171AB4deWQsJvZbzHT4uVK0/t6Z/9aTx6g00PFwUdQOPUFmAqRu&#10;BX7sjPBwEV1eqpk0+jRw3pkRluITIxlaqssSM/FWPEtT/Zy/Zb/gyyPWvWvWtLghUjJqHoARXrya&#10;lNs2X5Hgx8cdp/FMI3zT+byt9X0aLUrNWmeZVKiFWZhyUkJ6ac+XJytfs/Dzb4Fxt5aR2bBrOglK&#10;urlFDmMMK/Duu+3Qcv2ctx5vFgRMcvx/ObBY26LdM1K81akeqsz6dG0EtvzdohO0TEN6lUkJiBaM&#10;s7GP7MnJuOHNjeepbJazCkhQVXYEDtUDNTnwGM+OLGYvlyYvrVhbrdz31uedqlyfTmIbi0g5M3Fy&#10;vHt/Nyb9lfs4GvNNaxm9e0jXjJX1FRASxPWpUg9t9ss0+eOT6v4fpYRlSPsdZj1WxGm6vdvzCrIJ&#10;5ZuPpNWicVlV0NKn0+TKqfFgQ2d1PR7Z5IZ4uJkRSRHyPUKP2ytOmZH5iETU+UmRPVM0vbC2FL+3&#10;t76wnWRba4kRWuxH2eWQlVgR1bd/t/D/AD4bDW0s/wDR7797KqgsDTYnp0K0rTvmp/KnLInGeHdq&#10;JB5JZ/hQalEt9psCJZu0ioKPVt6+LlwqniOP2sY9xbXS1twEp3BJWh9zt/wOZMcc8Z9dy/2P/TP/&#10;AHzYI7KC2VzYMYrtlJuaO0NT6h4qa81YBhVhw5O3+x+L4ozqWiabYNLdRxo5cnkpjjZgy1cPQ/vZ&#10;Dy/ZDP8A8Y83mn7SyZPSb4S05JVsNuIMx0XzNq2qLBZTu8L+mCz27zcWQ0XgZFRIYPh5cW4R/En9&#10;9/PGpZbaN4LUXnOSaR3vbgkiRmBWscaR16UMfJz/AHnw8fi45voZJ2ZAemMfTH0/531LAgmgDXD/&#10;ALJmdoNQb1pvqiJBEoi023QBlVF5ASSM/D7X2uEf+6+Hxfyi7q3t7m6Wa5KiGNGiHruJJHLMSi8j&#10;6hp1Zl5L8PD4cw/E4oEeozl/F/M/3v8ApWBlZut0JZSS2Nv6NpBW4uZRNL9VgEcSUVfVbjWH7YHF&#10;Wbk7Py48vhVVGaKOKWVYltJL/iplIVZqEFUUBee329pPs/y4SJeIAT/xP+fJkI7V/Eshh9e6gjkk&#10;ku207kCm7wllIYyMzrHV1DR0MXJvj4/F8eEizxNdhGtmd5SkT+ushc0HwqpI5NEqhpG+Pj8f2c2M&#10;Y0NvT8Bwpqzt+P6yfGJUhZklESLyIaPgFBJ35D7HItt9n9nDd4khti9xcRiTjI0kvFX4E0VWK0VF&#10;+FaR8v2v9+ZVxmcjQJ/HvXJKglBuZprmSK2gn4o0AQMzRq6hi7KkhLO+5/fcQ/wcVb0/tYWaZFqt&#10;1FBcw0Bowt1FwxccahT6ZWJF5leX2F5fa/Z446nwoE2P9L+IpG25/iR19daVA11FeRjgyr9ccwn0&#10;3Qj4qvRuVFNCvJvh+HDNtINmv1m6deYJJk9Uqw9RSqqGUfE0rcdv3f8AxrmFDVxkeCHpv6fS1Egf&#10;1kvXX4dRb6tZISnJYwrRAg+m45txegCxdOX7z4sLdZmmjgmMUqRyyRR8oVVYvSgC1RAWEnxsz8W5&#10;huP/AA2bPDgiCNqr8d8kzA5XumGk2yHj8MkkcUkhW4lcu8k/NlkYiihU+D4OPFPi+xgvy/o6QWk0&#10;t1J6MjFWVow7heAB5MwIVQ1K5X2hkBHCBxn/AHLkS4YxpC+YdauY7q3trO3jueZZZI5ZUi51qvGN&#10;SrO5H7VB8K5Wq3805+r2sRImLQkRLIT6ZIUy1PBOVWPFuSquHS6a6kTxe/8A464/Dx7Db+c3pWlr&#10;BH611K5kQpNWQxKA9K+iOAZ+CgLyVuXxL8OJ2Gl24t5VkjasbmaYxlo0dSSyepNzA4Cv2I/Udf5s&#10;tzZZA8627v2N21A9I/7pdqt/dLeQCCVI0uF9FHk+KSOQVr6MIiZnkKhvikkSP4V+B8H6xqLyqsUJ&#10;YWtoEuDIGEilkK8jJzHwxpStFk9V/wBhPgzB0+IyucvVk/H81ojMylf836eL/dJVoOhvaXU9/fFG&#10;vr0tbIoT0WSFnkZQAp9NpSrJ8fpqqqnxPgS6a9vVmhnumkghWSKZnRFQ0HByqsOTPIp4Vp6a8JPg&#10;45f+XhHnHb/TS4v9y30Ks8v6X4/3SZ2Vjpdo0c9vZCKW7WPioBkegYyJyZTwWONmZ+vxM6ft/af9&#10;baOCG4nlReQRGKc+RPBeMMdF5/aNHUenx4/ZyGSNGgN/50uH0sZE2BzJP4/zWzaws7W8ds9GeSTi&#10;wjIDF2DTSBjxPKnKN29Rm5/5OJajcvFa3EksXJ90/fAen/lKoXlUxtx/Z/l+3+8x0+D1cJ2/ncP8&#10;7/fIkairWUKSSxRQzfuUCy8oyfUapPEsT+y6hv8AYs3Hh8GEen2EV5N6jRIZHf7DM6mNN0+P46Fy&#10;/HYr/sf915up5BjGx+xqjj326ppdT+jHzLMFXf4QCWI+KlKH9kf5/ayVJZRW6ppsQf1J4yl00cgY&#10;qUU14Kf9WleMaMy8FXNNKeSRMj/vfV/msskb5C4sUfUp7qF9YmMYtraRZdOSeNgG9UqqNI6g+n9r&#10;b+9eNG9WT+TEotLjtWsNYZGhtIokt+c0iyc0QbfCqnhED/I6cG+P08qGojlvEDxZP9z9npZXwm6+&#10;pz6h682raBA4k1BzJOWtoBB6Rk48QXkYCSbiS32eD/3buuKy3yXcs1wtxIYOaRQwwsV2lp+6+yHq&#10;7fsp/L8bfyyw6QYxVAyr62GKBJ3btNLWwgt7W5t4PrIR7i4vblOZLwVCzsasi+mrfbkf9v8Ad/t4&#10;jytIr24muhLcSThY7RFTmivEOFY1rwKxB/UDM/L7b8cyPDlwVCoRj9f9L+q2igDXOSrLBftp9vDp&#10;5iteMv1m9MkxjkeKWTnxkcxmSNp2Xi6rH/xWj8cT/eDnJ60kEXxCUPIqTO7SFgBRgprx+KjJ6nxL&#10;8WZMz02/6SY3tSOdIGSC3e1indeD26IhaBOEYXkTx+GhPFft8F9Nvhxt1qCx+vYxqVs/SdbxgauV&#10;diPT6AFneWVvjZ+Tr/l8cx8emO8p85fR/R/zf85ehUI9CtppYL+6hhnuhKJbImNSqShVUTCpYj93&#10;FGo9JU4p9r+dWWmm6he3Qu540jYfuDCRE0axo3L4dlcb/Y/Z+y/x/Zw5cuLFExF2Px/Eng3VrrUd&#10;M06AwJJLzIEwYiUu7EAfExFCT0bf/gcNI4gkLyzCrR0jjj9Si8tjwSR/hO/wVZcwDMZCKH1fj+qm&#10;PeEtnu5XmigtPgadTPNKYebBRVQ8kKcH+KhdeLfa/wBiuFksjWbSSCFWv5U4C5QNIoVuAYxuRG3p&#10;p9mL0y/L+8zP00BI7fTFh1TG3hTU0h+N47ONw8kBpG5I5Nwmj3+KSoedHWJv2P51yrL40WaUBVZh&#10;6FQWK81b9mnMtX7O/H/Y/FlmSPC0VZRV8zAtHESzBazAfDy4Mp3c1RV4/b+Hl/ssWnvkgEkccjrS&#10;L1L2ZELlFU0ZQwWSvz+HK+DjqUr/AKqPuQQsfrTxz3kK0ilZdOhMhVXqAVdo6xrXZqJR/h/1nwDH&#10;DJPDdNNw9as0ECyiYkceJHNS8hSpLM3NOTc1j5Zk5JxiRQ/3vpbJx4Rdb/7lGNMYnt/q3KSIiJ5R&#10;H6YTg/IBlPFFelP2G+wvP/Jcy9KaK1uJLac3ksYMskj8KGtWWBXLFRyZfiZh8a/YbMQVOY4x6f4f&#10;xGTTKBO43SproS3ltFd2wtIpjwsbZGcSELRHmaNUV14I68d/3XL97wxJJ9Silhif1bi6MlYrksBb&#10;wqUIURojQwjlxWNqPw/vHV+WZIhEUfo+HFxf1uLik5MQL4f9NL+csGkaRwnurX07e1mjY6jB6Ie7&#10;uqLt9aaZJ7mT0RI0kaFFl+KNH+DkjjLexjtovqNjFCJmDoyLC5IWvNN+TVCV4u3Jsw804A8RPo+P&#10;qYTkD6RyChNfKTHqepXc0em24jeKea4jhR5CvpPzHGLeQUeOPhG3q8/hj5LxKfNV3JaS6emma4/1&#10;x5Wi1C3tI/UiCBqsxWjR/uXPHm/8/wDkZhjJxmzGhfp/nf1v4nHPDLLGI+iX1SWeVkl1y8nudU8s&#10;raaei8tHv7zi14weiFiW/ew+tGifu1C8FT/dnNcLbjyvqujXhUSu9pdOFt5UjVmLIzMKx/ElePMJ&#10;yVU+PNrppwlYv/dRbDp+Ha90/wBK8x6RrEUoSRFvLeL/AEqLkVMQcAsPUopoCPiZPs8clfknTNbm&#10;1Cd5pEFtFxEcXBII5QoApRRs0bKNvs/Fmu7X1McQ39ZPvnwMhLw47n1fwsJ/NvzH5b0XQ4bW4eQX&#10;VxySG7VzPJbGQE1JlYnjNH6qBv8AmnJhaaoz3yRRxSlDWKaKSNePKv2hyJY7DbjnNajDw4zMken6&#10;PDl6/wDYcDjgmZvo8uuvIcTaNJfzXFgl5yF3Zahb3EkhNmkWyP8AAYwwducg/du0vwwyfCiZJtNs&#10;NNS3ZLLeJpGcN9qpY/aB/DOb1GfIZcU95U2SNsQ8xav5g1PUfqeqc4ZLSOO0MUqem7RQj92Zuhbl&#10;9s8v2m54aLEEjVKfEN+Wa45CTbMRtqOwtpU5hFjhg2jQVBkcmtN+XQYValYpK6yGoZCSGAB7V7g0&#10;zMw5aFOVjNBk3lnVbi2juIV/eiVRxiaRogSCAKcCrMeHIcf5eX+xJ9N8wT20ky3wX6ryAgaq8qEn&#10;4t2+zT/ZfazZarRCcRKH1Ns8d8uaeap5Ms7uOFdFMrak0ZOpW0kcxhEgC/AGWEhn5kq/BvT/ALv+&#10;7T4sMJNN069c3VoF+uEDhICRQ/7EiuY41GXF6Z/3f8THiMeaVW2uapptqNIvfWNu28tjIBy4tWvD&#10;1Qyg1LNTj6bcV5fZwOutzaeDY62ebv1uClE4nbrQr/N+1y4L8eCWmhP95i9Nfwo4L3CZ/wCF312Q&#10;6j5aQpFFQNavN+/WVQfsioflwMdePGP1pOMP7v7ILUfLLfV5p9Nlea0k+MxrwbioG6pz23YDb4sy&#10;sPaINRy7SZ8YPNM9H82yLqMUOsWcFvfWqcH1CVnt2eRzRXuPSHJikbuVkBXjz5YS6XeXdrd0hdTx&#10;DDhMW5uQSp+IEQ8uSn4QP+BXNhqMcckLDOQtknmLS7DULNBfrcFWMPK5tY4TBCSRIjBSrXfAq6q7&#10;ksn/AD058T/UtN07U7Zmspliu5IgrSwcQaNuDWgruPhzVYMmTCakDwsASCxPT/MWr6RfRLqFvJdW&#10;FvMZFt7pH+GRQI24hi5R+MrF1ZeXH+T9lTTdaksJ0s9QViPiKyBaIq1JALb14jiK/wCVkNTgGUGU&#10;OayjfJZqXlCG/Q6no0sfFuCy27yk3EkrULOqEfBzk9R/T+wixu32EyROILhPhoVI37jNXHigaLVu&#10;GIu80bvNEzRzRmgHRqitBT7Xwk+GFhjC3Ajbi8EnwKjAt2Jbffr4HMwS2vqz6Jx60kunvNHHJFfW&#10;f76a4XjCTV1WMso4MONeXqR8vif7P2mxaOzjguGlgqrSAc1qeBpXfjWnL/K+1kJTMhui7Qbambqy&#10;WC9USQxEpE4RRJGoAqqsF5+mPi4xs3p8m+HhyxeeZ405xAeoATwPenuMqjC9iiltvBbSyLFcuy27&#10;Mq/WlAqhJANQw8AVp8K/8ba3vknFB8Lg0ZT1qNyN+uGWGkEUh9UsbnT5ayL6sUi8oJ1IKlWqFZgt&#10;eBan2G+L/JwXGFA61OY0ybYqMcLhFdyTz3Ddj4jrmc16YxCW5GWJCylhswqKdadN+w8ctaUO+CSG&#10;oYnZWcirGtCd+nv0zb02/HDtalqQScGAovLZjTkaDrtXpiakEmvXJS8lC+3hKKGnjFWFQCAF7Gp+&#10;Vf8AglypkjZCGXkHFCpxjIgskRCsgb1IX48Pi9RDx4+BrXIjqnlZoma4seRd3V3iLUHFTUhTQnx/&#10;yv5c3+n7SJ2k3CbNdE8/LJEmn6zxjjSCSGC+9MO3qOoVC68gh6L+16fwp6nP7eRaS1ma7fjErSSN&#10;yJlUcY/2UUKWK/CeTmvxfZzf48gMW2mfJd29vpqevdSpb28fBRbszST8aSSSExxK7c14xj0l9Pj6&#10;mWqzoxP1ngXPKZ4+I40UdGfl1QdVR/8AY5EGJ5BOzroW1zEF+o8kiotsk4ZvUJkqCyR8T8MpI9OS&#10;aFeD/GjfDjfrsIhe64kfCwEcjbspILChXlsDxC/tfZwSjeyCaVG024EsNizq4DxO80MJojqpVGqr&#10;Fas682b/AHX9tuP7a0EzgencqwRmpGSxp8REZbZQP2v81ynJjobIUbqCCRjc2TxtLFGGmAiUyAID&#10;MqEO5evJPs8fhdf51yQad5gurVo4JVMtudzKzUKL7htz/wA05rM+gE/UObXKFlhWu+T9Lv0nvLST&#10;6pexkItnFHySWULUgGMMoPGo/a5P8K/zYfzx2Gp23w8S+4WSlTXwB/Z+jNZDxMMt+TCJMSxWx1DU&#10;9FvBE4eOTgvqQOxZWVl7oT8Wx7rx/wAjIVqenXVncH1auacHcBqkklo+NOTHiRT4QqxK3Ljm/wAG&#10;ojOOzaN93pWhaxYX9uWto1iRnM0MR9MKqKI47oyfAkaBw/qfvZZHupVZPV9LjgeG2lkMduS5EhYN&#10;y2BhjaoLFeHY/CvH/g8ulLamaMvtQtLQT6i0URktRG0DxgO4vLoemUjBV6cm4c5Wk5cXX4okxX97&#10;cXryel6luZG+EEEFVIpyHtx/yvg/y8STTE2hokg0zQLW1a6FvqEdtDGZChqJJFIYxswX7fqfC37v&#10;lNw5N6XqYncFSit6ztNbqVLBkLFWboXrt8K8pOPH4f2ccZpeavZ2zesyNp8C2N7JHKqNE8caSxoH&#10;9T0SvX1m4wK/qP6i+p6i4jDPZGMkwS+okfxGjuz81qwIO6oPhBOS4JX5KQir+21hJwFvLY2tzcp6&#10;KOYokg9KQBDG3H97M1JJURlf40VOS/bx3q8W/edFmiZQqchzrwp/rNz6/ZVueSnCI2TY6rJISyLL&#10;Gu8lrdRGSaTgwjekgf4f90oIR9n956fo/wCVjGmlkgaJNozwkkYcmLMTSi1B+z8JL/5P2W+NVAA6&#10;qri2jt7+O5kWs49S3t1+BEjRV5hnoyH4x6gWL7X7xU5p8EradPTQXDKOaFhGKh3q54FQaN8Qq1af&#10;YT7WWbyKrLS5t5pDZI7OsnBpW9No4gIk9RZmWqkRNxQKWPCaT7GBESK3jSIxc5ET947Ko22NW5L9&#10;tyF/YbCYk7J3KaM812zTx3BWCR6RcHZqtUpQek4rHH8X2ZE/nxV0imKOUX1Y2JlFFU8GDkIvLiAF&#10;IUcmC/s/y5LEOE+SY80Msl3aM0avI8EsQW3kZnkXnG0YaRynN3eVXZljQyf3b/Y5ti0iRQ28Mdwg&#10;M4IAhBajMtQJCAU58Vi/a/ycqxgklHWkGs8t5qDvp8jpaPzka+ISqI3pu1tykWUxGZ7kcVXg6qsn&#10;7aKrJx0lO9EWckOGMnwoAQwZ1+FvsnoP9nkspoLJFT84kDcWuHslVo1iWAerO7KyFI5Pij+0vHlJ&#10;+3/dvw5Ype3WnWyJDbwBniEkkaRhnUb12pyq/wBpvi+Hl/lNkceOR9R+lHRCaXY61cGaS+upVhuD&#10;BFLO/CKWRqMX5ALHwi/u419L979r7PxY6wlu0Mk94vA28Qb0STO441aoPwVkPJKDjxVfgwZiAKWq&#10;Q+p2dnPbRW2mOZBqF06SXEAFtEeR9NlNEekHwS86N6rS8X/efFiDPG8p5cpXJDNUUIG6txU8fhZm&#10;bf8Al/m+LDCAq1q04jS4SICPhDGgeONQahm2ZOTjmeaJGu38/wDLxjyrL64JeYWMMS5tYlD8Q45E&#10;ByK8FA9Kp/a+LLspNUpiUPqy2gs5LeWSRwEhW+uZDGGeJ2AamwDyP++ov2E5L8OOuHeUwyvAfQeY&#10;x/C1CQofki71+3xwQhXJQ1ZtbwS3VjbX6m/htI7ifnHUAylVjnkITjyaNHBH7KfyK2KSu5uvTHIX&#10;MJRjEBRFeT91FWQ0G4/4HKok1fmxMgSh4f0YLB5n4NYXEcqi5duTywRlri54wAN0Yusnw8pOCLL+&#10;zgVglxdLBbCacCg5uu7M0jEvyB3BIQr/AJKZkwhwxslmOSPhnmsNMmv9WNrp6ryk9JZBxiijhQLH&#10;QoOBC+r6i/vOLyfA7ri95ICUJg4yGNTxUsqen0CO/wANacj8OUaeHDdlQFthGGWZEn+BZZFMzIHl&#10;+sCpeaOM+pSpA/4j/k5dtAlkBO3xSlGKtyBrL1HwqVYhfduX2v8AWxyZJS26JUdRnn1dXsYnEcIm&#10;jWRDEy0tiaMC8qOnJ+q8FVeSx/G3NVwOQZfVgWEsGWRy7qQS7kNQih7uw5f5WWGIjG7ZWaTFeFsk&#10;ExlRArxxLDE68RGgK1Ukj9mNXK/yx46CsUrBJI0kcvKG4ceAqsvxeny3+NuX/Frc/tZbxbC03SFu&#10;FhktVV7WWa3QrA8FQRMW9W3YKLgpVTxU8gzM0Hwf3fLkXGSWZCqOXjVnhkjBaRT6aVdggblUshVe&#10;S/7H48smYgD8fpY0m9LaKUTyxenLxRlmKqr0lkosZfjxovMV4t9r/V5YKhg9MBbiQhQxEsXOjMpQ&#10;kRNHX4fh+LplU8m2wSAEJc3Udyxe0VXZ0Vra4EReNH58DOk3GjmvFftfCq83+BsdcXsMcryNIyho&#10;ivqyBQGWM7sF+FmDdf8Arl8OOMiO5b3W2ljJJBFGY0rDcCb0EZ2KNKpPBnq0atHyo1eX83FWeLB1&#10;nquohEu2nXmDzC+gCI6mjFo68vsq1D8PxM3LI5McaOPf1Dvl+thwXskGpeUfL0zzaeLCqARoS1w6&#10;/WBEBLFH6jLwb96VVk/ecY44uCry+EVp+p2sTpaQT2iI8jTRvEWckFm9QybNSkg41Zv58jkiJeqp&#10;3w/j+Nx5Q5892O675Xmvlvr+5tNUv2W3+q3lndLBGiugRIvq/ERh1eJmm4Rr9rir+izyYaa9ZWEA&#10;h1Eyi1LKIluI/iYtI4NChBX4iF348v8AKzX6PLllKULl/wAL/h+9x5gEWejG/Iutaze2r+XRYDWP&#10;RnM1zb3EhSOKCKP01VJgVccBypGfg/lTk7cSiVzZSsdRSa8gZTwkVPUXdjRiwC0O20Y+zm1w57HB&#10;D9yYn1fj1tU8RB25Mult7jWLG3/wtc2ek6hHIrXEEkrQyMqxLyiCfHzH81w45NwzanoiJJbzClGo&#10;0iKobiAagFctw6oZOKJB9B/i/pMJQJ3C7yv52uLqyvrZmXkvKKzneYr6jbpIwkIPT7S/abI62lyS&#10;CSA34tbPj6rQuvFRDWp4sCp+KnxfFmTi1EYH1jil9PJhHiBZrc60luqXSaZJf3ZkFuZIGVm9cLT4&#10;h/kg05FcF23lW9nazhljgisLcmZLJDwR5hQh337dafFkMvaEOCVWZR+nhizN5I1/Ck2peefLtol5&#10;NHcXBvJSltJqHpFmjjZ2AVPh/mDcfh4/ZfJV5V8oahJLfa3rIWDVb0qEiiZXWCIghEQ0oeP22b9q&#10;Rm/Z45yOftPg4RHuPfxeluxxPFv0eeeZ/OenpYad5V8tl7zRdH9OO7a5jYfWePEkPUxmj/ErrwRk&#10;/Y4/swzV/KOnyXmrx6pIjGKZRa3qMPrDExhiHU/AET7XHNr+XOXFCUY+qYPFy/3LZlxCRsjanp+j&#10;eb72+tdDn0y1dYrq3ka6tWVzBGkUnpjjKY/U9Z3osfJvTZPUb9jlnOdU0WWzuJljYXMETkeuoI6d&#10;OQp4ZrdRoJ4hZ7/S67NpqPp3DNreYzQRyNG0TOoYxPTktR0NCRthU6A9NmPftmIBvu4u45qmJlBt&#10;y+Y8PmPDIGLbHJtRdi8V7IlFlBkQdT1cD2/m/wCJZXTaHYKAjlUNE1QOtPHCCy2LssOR8LDYd8IJ&#10;Y1TsSa2oTJbNwY7slPhY+4zNhqAdsnr/AN1/vWmWPqPqdlLOrN6cqenJ4Hof9U98hLSmuKHqj+Pq&#10;/wCOoGQx2nzdmaN03U1zF5824G3Yx0gnTjKoPgehB9j2xshlbsCSQ3FtuKzQjw+0PmB9r6MmDbE4&#10;7dlxukoDxsPYdsmJVzceUKdjjQjfam1MmC107DTQPNGraJdLJaSfux9qFt0YHL8eUxZY5SgbieFB&#10;6rpFhqto1pexCSJtwejKw6MrDdWHjk50TXbLVXMlrKltq88qmWNxxHBf2YiKD783en7UHI7D8fxf&#10;W7bB2jCe2T6/5yWXllLaxCGeN7vSoLcqCWMkpfoTMD8Tf5LJ9nDSS/vdPv2hhCm1YlpOQEfLiQp5&#10;l+Ic/wCrm4xR8SANXJtzYZAcUOaXnQ9M1vTbe9u0P6QWMehPGxkaIyrX91x5GNSD/wA1csQk0nQd&#10;VnElpB9VuHYgz1P2uO5D7jnWg/2WY+SOTELBahMfxh0eo+YdCs5H1eZdRiiXkWhjCSKpkoKxj9hI&#10;6ty+18GZNF1uxlsrQOblLZZCnq/AyqT8IWQ/Cxb+T/VymGuhLbIOf8TDJpRVjlL1LrfXfLV7Z3up&#10;W5VYroxLcTRVlZmUAcnjQFlWMbep/s/s/Fid4Z0UeqxSaNGkmWfjEC7GlKgdQpXccvhXKtRoTIcU&#10;Nw4+XDIx4kx0ya3ZTLb8JrWV1jtZbcmUemqluRIr8PPn1/ab/KwC8KTcINlj3Yhx8R3oOLdH6VHH&#10;NLkxkGi4MiAE0WTYv1bpUfZr7j9n6cAzRXIYXaVkrVVk6SgVpQKOo3HxfayJjTAxNeSqGQkofDcd&#10;t8bLcxPNF9YX0+gklUllYCvJXBrvUbthIuTHo4KVUhan+UbbfLEnV2YSxJxjd+K9WXig2oWAp0r8&#10;WEMZURS4bChNT38cHi70+RSt5FIJfhEcoHxVHcNTkdjT+XCZMoHaioPDOrq0DKF35o1aGvhQ7b4w&#10;XiI5mJajVX6zHWoUnoykCvT7WRC2FQx1UCgIG4Ujao8MTLwTkuY/QunpErRr+7Yvtv0K9MkardkS&#10;DRPLo0FkjoAece5bkSWA67deWAxbrGzR09MVB9OWtG60owHTbKjyYKtfpx4mkVmW4HLjxHqr9oL1&#10;22+Ibd8MVPNqnhgqga2Uq4Cuau6KCCKbKy/s9OuOzGJLW/I+3QGv68s25tmX0CiS8SVj+1GxYEbM&#10;PsmmR4k2OrgQ46Gle9QdsYkxcGGZSJNx6ZPxDegIqQH8R+1gjspBb9xgqK7TkK0MQqHpuBxNaEHY&#10;VbxwgqR3LXSo9+x6e1fuy7yytbz44pAp2/dHjTbY+melciDuyB4tlitJHRXBcb/GO3zGBHtnWfkF&#10;aRI158XFHjpvVThQYqgYEdRvtt0OJpEQomi5NC1fUmJ+IHuGXcMPowclbrvQ9fDLjhjkCtA/olhV&#10;4/tROFG9fAscFK7ce/698ESc4ysZUpIPsAsKkeCNWnUYLUBoEHcYnIhWSqloy323Qb1918B/NgBZ&#10;dG8e1yCnouedSTyNeFeO1D47dTkjyRe7XHevT9eAwkkAZY2M6qOZiOzCvdT9OAjZJXY79IPwrRvU&#10;rStB61KUp9/fBwlHD0apn//Xll1aD1SLdeh3Ldaf59spwZLH7x6yHmyO11SKGAs8xEDgemgBVWcU&#10;GwoTtxDepy+LjhfqOhyNAzxcI7h14CWgqK9PtB/s12+Hj/k5stP2gBLhO4UnYgI7RPN6eoVn9eXT&#10;oWLyojMXJQAVCxCL7XHff7P7eFul3MunztHOshad/g+Ghcg7syqB8PzzK1OMZo7VssZ2OFkWv2tr&#10;rVjFLYzQLFYxcJ3ElUijZeXBZWY/H8K8uK8vi/vMNzYyNzubZqcqEhQfiPX9nr9OauWYR9MmPIsa&#10;h1a3ZoNO1K2Ev1YyKnrPGWjQ/u+RMoUr+0vJGXlzX4uOCbXUpPiiPxTGikE0Fe9T1zFy4gdx9K7F&#10;Zc+W4I+N0iKlsVdi3EueBNFVUPGM/st9r7Pxc2xeKFIXEjvxdj8VOgqabEk/8a5TkmZRoIKGW4kn&#10;cQCEyQKtKfzKik0dY1VVqeTN/et/wOBdUsBd2hVGSpO5b9ex7ZkaTLwZATa8KY6Jq50m+d2R34oD&#10;wj7AVJVOQ6N9mnH9rIndaVdaPI1xcSoLdkC82BmK0B2RFIRa/Dvxzp46jT6iNV6vdwteWYjyZpZ+&#10;ZrHzEiwadFO13FMJfRVhbLIvKnKSRuTsqli3FT8XH+X7IQ6qbmMXd9GbeWSLj6NCyxR/EtagqavT&#10;9rMuGgEYiI71oAH+l+OFH2ugvYxiyspjdRxzmV5pHQSyzlhJxYtGw4x1XdDy/wAnAVpNNK6/Uglo&#10;nJgbgFVYhalQgUVkSMs/HkvFn+P48yZHwomz/mxLG63uv6P85Mb22t1jlN4JLznGsbW9OSnkeLFu&#10;fwq0gorfF8Mfw4tJaiGGa7DxJcqo9NXQO7UJUljUD4uTcfh/ayiOYcQjR4Jf5kP9j6kCHnz9ykLq&#10;Se6gs1ilktJHIuJUdolj2EiBNizBaKrcZF/4lhbfS26zRvM6GXZI44/3szcjUD0lPFOQY/8ABrmX&#10;p4AxNDb8f6ZlxUmVqzBZEiR6VLO0gKRqVFP7xhyfp1/ycXtI7q1hkaJDBd3JeP8AdssshV4y5qWA&#10;QfvByb1GaLk3+rk8hjL08xX+l/qolKhQ6/UhNSGn3jRpcxie2tqTxl0YCOSOQKrJSrB+LN6fBef8&#10;rYy9gjuIgiyGYQ3DusahEVpmP7t3lcekOP8Ak/a/ysG4lt6Rw/j/ADkxNSAXwyPBIs7xGOtqu/xO&#10;wRBV0SFf9IZt67ry+Hjhlaabwu7xZyotm4M8hPqROgFWASJ4/hjK/aduPxfGuYc8sZgCI4z6vx6+&#10;FSAY796T6rq80+nWrWKyC85MsCPW3lVy3BVeS4hmZWlV1ICxc/2o34fFjpBCLVdRmMaW0RYWkazA&#10;NzU0Ezxpxo3Fi3xL8P7OYoJE+Af3v8e3+xhKcfV/yTYEiEeL+P8A3K+I3Bvv0WBK99JSS+me2doV&#10;t2U1t0mk5B1LKqmj/E3Nvh+wpLaS2l4Y7iOP1LyNg8Uskp4O/qb8mPpmjNVU+18Ob2AyAUa4WQJJ&#10;tPLiC4hgeEyrFZMrowhjo8ScCECLSRfhWnKo4/8AEcFXpiiitraBXkYSGVZpAyL9YbdmHLkxUrK3&#10;qfEv8uY2OPFLiny/g/H85gTxSEf5v0f75DWEU01zcXNysUPpr6UcMZ9RxAOnIKFUPzT4KB/+GzS6&#10;YLvikjmQJK0slwDGxL8AQKS1WGMBfhZv+JNl0ZeHZPL+bt/vWYFDdx1D6mjOR6RZEWO1KOOKhytV&#10;9JX9WXk3xJH/AM3MtS1ijfT7dSqryk1C64v6QBJc83cfFWnXkqfCvHMYzlkmJSv+j+Ppl/nyayJZ&#10;DQ+gf7r8fzkMk00l0NQvGARzTS7KUx+sXoFLIEJ47Fvh+OReb8+P2MRnNmGQi6D3MySCTmoZYkiL&#10;NQR/u3bk3JUaT4GZ/wDLTL4cZuxwfLiboys0ERBLqBnnU2jQW0UkQi4f3k5kARmZgHVUSvJvTPNe&#10;H2uPJcHO8rxBbxIHSirxl/eGQiOsrFU4qWMvworen+03DKI93FPlxfjdsyEcQCBWFvWMFq1zFSpM&#10;8HFURPV/corS8/h9H+8Mccir/Onw424vV9VxFKYxAKGdgFMSSbMAg+FHPZf7z/VTKIQndyO381ET&#10;tfIKljYRm2RriFHkuSpeCMtIJXiFYy8z/FKoXq393/rv9qNzyJd3rRSyn01Zlb1aCNEYgLWgBZjx&#10;/wB2f8D8ebvBjIF1+P8AYtV3zZDErRQ8gnJioJC9S3elSQB9OGEEv1GKK4CesLg8LaEqYwzx/Czm&#10;OGFZvi2dV+L9r7GUHGSSLN/xI4SOXOSWXCPd/WbRLiS1kiVWnlUK7IkoJCq0rSw81o3Pkn2eHwcM&#10;kOm2V3HEHnAtTdrE44KA6wwcm9EKXmNRU/G3xfHy/ZXNbrSJERj/AAf5rdIGAonl9TE9Z1HT5Llv&#10;Qd9RuNIL28nqchG0980caTSOI4YjSjB1hbgi/B8KSYW6vraX031CBXc8yWmm+CKKOMEuBJ8fKQ/z&#10;V+yn7OZ2i0YhLxOGMP6vqn/pnGjkOSVjaA/Zw/75PPL+h3WmGO6mMUUIiIkitwazTSFeDceMaxKv&#10;xhYVD/FJ8T4zTbv1g+qTu7w2S/uWXb+8PIDkqr6kjgJEKyOyL9v4snqBG/CB9U/87/jv9FyxGURZ&#10;5n8f1VXVLS3gK6ZbN/pOqFg8TnmGVF4swjclI4oq+o3pxqjScf2pMZLczU9Qpwnm48ko6UQMQQoX&#10;mOfDjxp/lfFwyUoADhHRpnGhQR8VpGiJArepBDyHJmVyWPE1ZjSo5c+XLGw217DBFDasDeyszpJ8&#10;IKSKeJYMAqH4C32wrK/w8sEjEeogV3rw77dFK8nspPrM96tbCGPhMhBk9SNwCQYwrP1X4QnJZE/Z&#10;+zistrNdXzWVmWuLeFo3uDJIstZN/jkqZGPQsP8AKdm5L8OSOWEcZnLl/AyERuR9KHtLiw0/TILu&#10;+ENpII3hsljQxenDsywxApHxoqoOPD/dacuXp8sPfSs9Ohh9ORfToDNNUJGEHQL8fOjN9kSM3xfz&#10;Lml8TJqJmJ2H82/xH/ZJkQBTF47rVdde5F3CY5Y2CWtpwMkol/bLs8XoVRdneALxX/diSMvMALxI&#10;0NzeOoht3eOGCPkSSR6gJJoo5/bk4/ZX/Z5fCF1CA3P1y/H+8igzoWnUtlK0r2umRcLy9WOS5u5i&#10;oVY1PpEBR8bGNapCrjhz+L4uOEN0Y72V7q5HMFjypSUuWb4SoYOvHinHk37P7X2M2kYGEa6tJHfz&#10;ZDa26WVpDZWqhUVAsQ48FVVAry48dyT0Uf7H7WGyH6qBFGFa5KUQk8hHEgpulRxqoKxrlRiSbv8A&#10;6TYmxsErlRrx+QZobOOQGVQvD1ZmIK8XoaoGIMr/ABfEvw/ZwHcXCSTrYWlZY0YwyMxZY+EgbkxZ&#10;SF4Iyqz8Dx5/D/IrZGPFXqn3enknFG5boiCGT0DqF2hSdgkwSJVaTlHQ8V9RA3JwXjXn+8WNv91u&#10;z4c29vbx26wWqwstT+9ogiLCg9T4zVeKhQGiPPNVkPiZLNjh/pf8eYylxnuY5fXE0ty1/fC6gKhH&#10;NpEZmuFTdhDxtxxmLOXZkuBJCifB8Ku7YX6jdWcVv6Vtb/6BbMbSOCP4IriaTgAWpJG/JEV05f7r&#10;+39n7ebpsEwb9VyHp4v4Y/8AH/8Aet0DvY/zUZpGmXn143tzcyLrWpRiYvL6bzWtpE39zFxjlhEZ&#10;dw1K85P5vg5xrWEfoyTmRUE1273kar8JJK/FxV3aVVVmZfhX7DSYzBJq/p7/AOL8f6VhIcI4V95G&#10;PSs7aKd547BI7Kaafcn41FXKRCAvIqLJ+x+/WFP3as2TPy9BbxaW+pSwETXEZdYjUABQfi5EB+VO&#10;zcc4ztTVZJ5RiieCAnHi/wCkWnPMY4G6DyrztqH6S8yN5cS9WSOwpChVdmnnp8LoH9L042Hx8Vb4&#10;uSMzfYzlOspbvfS3c8gE9xX0TH+xxflIxIbixkBqwT/hZM6TTjah0cbTkkiuZ/3L3TSYBbWdvZ20&#10;ZitbVFRVYU+ELxVFUjmFSlBy4/Dx+1nQ4bOSSJBbRi6s5lQJCWC0jYAMw+HkP5lq/Jm5fZyjPqBA&#10;EnmPpdtIiJLyS/8AMdha3ly2q3X6I1a3mlZtQWOSRPUQtwjfi7LIeK8ZT6Cxxo0Ua80+Jj2by8LW&#10;1iOmoDJbVlVXcnkyqQoYtUn4iP8Agc5yXafiyPik8J9P0x/3nqdbnlKR2ed6R+Y1/wCYNYu7XzLP&#10;W21SEWRktIwrJFJKhmZRsiUiV+fwfFzb+VOA3y8976CR6ovK+AYhwqqVFaCp61brxGarWR4pGUa4&#10;P85siCBS3ztJ5a06V/8AB9xNb6NLII5YVkZhLOUPMxiTdookPB2b4eUiel8H2DxGt7O1MwJoihmV&#10;R8ydhmtymU5Ue9MY3sGOaPp1xquoRWkE3rXMwSIvM+6hRQCpJ+yoVVXEdP1y2v3ZVcCQcSxBqu42&#10;odsObQzxCyNnKOPhFsl1zy7faOIi8MgtXZ0Vpl4EFGoajkw5dO/xfFj77UIrUr6lfiNBQFq/cMjg&#10;wGewTGNrdO0i4vhJJAQVhUlj6kcdBvvVj2/Y24vka1U2k3BLJEcKS5irQrxXb01FK7/5S/azc6bi&#10;jtNvjYZhof6Tt5Jr3VJri1klCwG5IqH5yEH15JA/D4N2/dS/Yj5t8C4X293NoyNLVvrBJS3SNWkU&#10;ekp4ghafshmbj/MqZk5Mcc+3RlOinV/YReZ7uCJPTis0Vbi6uZJEiuFFy1XkRnWSvxtFHEZEZX9K&#10;Z/hbD6117TNY421yVjuGFOLAKxqN/hbcd9vtZrcmjnp/VH6WogxYrq3lzzFoBS/i9W4tIy/C8grJ&#10;Gg5N6bO0WzUQI3P+59Rv8tMBXjah5cl4xMH01xzuOSA/afogX4uR5ftfy5dg8PUx4penJH6WYqW5&#10;Ta3i0nzkpjmDR64AIrNElB9WNIa/6R6qen6POOp9Di3734UjwVcaXpOox/W7UcbsBfUAJVl5cWK0&#10;B+HkAMrxanJhnwy3iwBIKT2eueZNIRNPvmZ9OUzcPXiRonMfNFkjkKn1USVmbkrNwX4k/ZXIpbRX&#10;2mzy3FwJklLt6p+OV/TUFwq78ONX4opH/JTNxqMkMsABTcAKeis2hazbW0GnC3uLaNEkteSxW0fr&#10;M/osxAT1VdVid5WjKt8Kp/cv8Y6+1lLmcW88XpyJRWkoSgZuw2Ban2q5j49McY2YR5pdoXlqWztD&#10;qVlcNdW84L29u3BJTGld+VT6fOvp8OLuvqf63IZp/mGPSWNpOJWijUv66RVVVqBwU9G3/k/Z/m+1&#10;lGfReKLFA/0rTKPFySnVfKl35hkfVLF4Y5rkxRmxknUPI/FmMkiFeSEJuvqPyZ+bcYf7vJRBLa3Q&#10;BWQEMOg2rXbtmny45Y9iGk2wpUvLZ25QsJEICvKlHBT4h8JP2ar/AKr/ALP82LNE+4ryWm2+/h1G&#10;U8aAtiW0lcOqmOXmSWUKwpXlXixod9uBwFf292sYa2AZQfijJoadyCP2v+FzIwTje7IFH2d3YSXU&#10;i6jIUJSsd3GA9SPhEciMQGj+KvL+8/awOkc0kXqRsFuyByZgOQAHLga9Nzl05AHyUroWso76Wx1G&#10;Bv0JE5a1jVnMDs7GP11IWrcoo24Ly/ZZOX7TKWvmCB53t5QYmQgBiDxNRUfERxr7cshk0RG43SYd&#10;WrzylcpYR38Enrq0Tu0S8Q9Y24M3D7bJy3D8E5r8cfNcNYnDLyG6neuYc401lj8iztOFMZXjRSPk&#10;PxxUMADTKiFtVEqqg6cRUtQHbvvTfMWFDQUx4UNIWkJq1Sw+yd+op740glckOaXKamjjn12q1aDb&#10;qcaFLA8umJISVcM6FfSYp1BrTbrsRm9N6ipX0+9dzjY+KqiTyOOBAMhOzKQtF+Q+yaYT6z5ajvkZ&#10;oiI5QNmPSlQSKe9M2Ol7ROMi7bI5KTvyz5tvdEmKzKs9mzcpErxfkAVU1pVlXk3wnlkCv7S5tr5L&#10;OcScZB+9WNWZfifjSvGij4vtM+dXi1InCwW/i83qOk6xpmoaVJqlo0TPFyW1lnKq/KOJXPIAhi1E&#10;VmjjjxU3sbxJ6S0JoA7gk8V5EcV5E9ePVsrjGjcijhU00W7juHM8haMBme3iYAepII1Yu/BFIVRL&#10;9mP4v2eL8+TpaNxCgGRSoaUjclSCAGB36dafZysxSutFaNW5sY4HV2is1YBQJFcOWQqAu7/3bO0a&#10;Pw+zicTiN5UIZizirn4V+L4uC9Q1fi5MclOJ5hBHVfKn1gW8nJYlhiYrCE5vVCY/Wc0DRqPg9NE4&#10;uy/F+zi6areWEiyRsTXdlAJB3A7cgPbf+b/KyqeCMxRUwQlz5b0nW4XguIxyApBKxAdO4ozBG/1/&#10;hb9jl+wrH1vqttqLPBdBopgSlQCKVWpKltmH7PIftZrsunlh+ndgY1yYbdeXrzRfS1CwdZ7EIski&#10;uarI4aiiRVo0bUf1GXnx4L+8wpvLU2tTSRxT0o5AVI3qKtzP2RXfiPsf6uZsJiQ82TIdL1Qak6xw&#10;yWiH1frd3b8JRIAOLFY1iVayPx2keSX98y/b9REwF6sZkkQuTI/ExxKvpog9OhUlwy1/Y4Iv7X2P&#10;tZfQI5ptMvTvYFt3jtaWimRbi8kb6zLKfrC+lIqxMknD7U/qyP8ACkfxSfCnJaFTOjyikQRUWVyF&#10;FEEhMnxkIG+E0qGf/U5ZVOXDyQTSjfTDT7qOB3e5knkd7aAeqwM7QBYFMUZmeNeYaT4o4fh+P1Wi&#10;iyppSkcw9Y8pgtQrsSngigq3InnV3C/t5OPHJRfNbZ6Xay3lrKbJEFk7hZWgjVZwvANM5R19JF9A&#10;xRQu7fDBF8Pp/aT9SwtoGEaytwaNUj5MpZ18Su52X4lp8P8AJkownKSdyUS9trGoTwGeW1VpkuJH&#10;ukijk9OJ/s8FkBRRykbi/P8Ae8v7zEWjRpmVFJDqHMgICqfiO7Dju3H/AIbLgE8kat5PDboZ3+JJ&#10;fSEJRi8gqi1CsXqqc2b4ePwR8fj4M2I3EPrzJNKI44rbaQxsvKoIb0wN/gVhvXj/AMPk41EUml9n&#10;cLDG1vaieSe9HONp45uBXjw9Z2on72WM0FOX/JLil84T6sYjCKpRA0nAsFC1Hxtu55leRr+1x+1j&#10;wEMTs4R3EbWs0lzJNIVlZkjE6I8rOFP7tKqiCJX9NeP7LSt8PLGsguHLMhmEoEoZ1K1VfjHwkr+0&#10;Knb/AIFcM7I2ZK0EkdnbwxrILUW59D0I3V+LNSMFnCsRxX4V+Jfh5fbdcVdYZbtyX+Ij03mUKW+K&#10;nYsQingOQX7Xxf5OVbxHpRy5KEIuodPib0RyRvWhtJHdY1oWL/GI1aVv3hCeovwt6XFPgd8u9ltL&#10;NIkPJl4fvIlRXJWpIT4Tvyqdy3H/AIPHBCUuahbYR6lfveToqhzJ/o87SyIOfBVMlHQcOBVfhCMz&#10;L/kx8XZHaxiVLhqxzSovOQ7VoB8IJIUdW4/s/t8f28sMtqHJPRUnvJXgntkCyxQyOI4gDIFoWKs4&#10;UGRuJEfqKrIy/Y5/EsOLfXH4mM0DsgeWZivI+nUcmLUUCnx8eHw8uP8Aq0RxcRYgUhU0lIHjuuTP&#10;HC7QWtskbemizsjcUWKsjNX916hmVWRPV+x9tCG3Z4g5JjkaTiTX4lQAHl8AruPU47fZ4/tZeZiJ&#10;pbpFXl/JHczxemJ7eOBXRafBLM7OnpVmb09mEFRz/vOfw8cFSKkaFSdwOKSVAJY1NKDrxBJ/4LMY&#10;jilslD28ssrK9CvqsGkh4sVVFoK8yNubKq/7FFXjzVsLI4zdGSRG/dW4Ji9M8h9qla/EK1NenxPm&#10;dLhgAT1ZCgm8s8dkLeF+Pr6g/CUzLwZqxs4UAcNlVQvxHkkfw/bxW5uJ4Z/tsZGCIY1BXdWJL9WO&#10;3IhcRCJBP8LExB3Q9hp9ncWwcxRiJWlkWVyHosihQleKAcuCtL9rl/wWD1tJonBXnCAXT1CwAChg&#10;Q/KtQvGuYhyXswspK+r2d1bfv0ivC8cMr2ghLl5WjcNEFAZHk9QKv2uKIv8Al/EXXEkJtpEh5cJm&#10;aFSC3KjREM4Cgl2KqjR7/E2Xx+ocqZk2ncdvdm6haZwHhjWeYUBUFJwyIHY8Y1RmmjmKp/d/D+xj&#10;njhZQkh48ldp4kRSxRSx/wBag5mlB8X+zwEE80tRzXCSSSQqJeLxJb3Eruo5uiClACrMxRS1W+Dk&#10;v++sfcPMlyvpk8Sgb6nDQPJIFqQzEGi8uCD41+x/sXYAFCHgiVrKZ5hUxyGmoXPH0ooC7JVAOHx+&#10;nznLen/u37f7aJxxvA7swMTsg4iSUIv7zcUZAW/nZuX+Rk5Ey/AZ2i57lbtFWIi5ijcktFB6jBoK&#10;h6rKeK9Y414/F/efZwPDPLEyG1o3HlKDKxBRxyLMqlTUuGEbM37OTMe/ktFEX2nQXXqi9X4JeMEi&#10;Qqv7yEgKiO4owEb8pVRGX4v+GEaXCtvClJisSVnTkeEfrMfULvyIag5IqhU/n/2EM0+lWGHJLtd/&#10;0i4nP1USSXKmzuFRDLcfVSTH6cdFMfxlZXdpJF4/u/tfBzJ9SedoraLjJcNM7LcS19I0pXgDQqqV&#10;jq7faTlx/lzK09VyrbzZEbbJ/ZwiO4uXDpFEioLaBQJArUJMppRy7+pwC1+Ljy/bwxjWOX0+UHNu&#10;cj20LVU9OPqSlhw6FqftKsn2eWVzN7HalS6Zpo3eQyemESOOe4UK6e8cCxv61a8eVV4t6X8iccGL&#10;NG7RxwmMTlI/Tn2aWpo37IBCKD8P/NWY5E6sk/6b/jy10QU1qQtxJeCSWykadLmxYUtTEvNPi9Tk&#10;rPI1Of8AN8XwvFgmdkFpYNPNzabURCkcxkIUxq7rwADcqt+18C8P8lMGORGWzYHBxcX+ncfJEGwe&#10;TG5uMWt6vZ2OnpbxJoclxLNZ+kkzm5aJGLBgiKUWNm9MuzM/JuXN8Mk1+1ura6m+rSL8MsLxtFxj&#10;rFuWHLaT7HwlT+1lEtCdhx72ZtZxcPwYzD5K1PSdXsrL61aywW81nNb3LXEhvR9YIi9NVi3tom9V&#10;uqcOS/b48FVkCNDcJxSZBcUWUTI0g6bAOpPp/tV5fD/Lk8mWQlvUvjw/T/OaLvdXvmt9U0xmnurG&#10;SfT2knsG0+RISORqzvbyAG4K8U9No/idPjk+L4MQvNO0+6tVH250HAxsrRio60Vun+T/AMSy7S6j&#10;JI0QkgVRTLTtf8waRrEiuOOj3DGZLxSlwxDEhf3kVeXxf3tfs/yJgO31SSyhY3EZktY1duK/E3QE&#10;btvvluq0hkeKFcf9b0/7E/71qIMRY6J/qXl6DVWK2l0Le/maEc2AAADtUqqbbDkBkr03zUhjjRIV&#10;EKoEjZa/s9Ns53U9kgH6uKRl9LKGQc2Baz5L1CCWa5kuSlwzO107gFiXqeR+KnJz+z/L/LhbrOja&#10;X5gj9SJIobj10uZnKIHDR03HLYtRVX/VzO02SWmIjO+Hh4Y8P7z/AKRbxITiQqeXPMfmPyi80N9J&#10;LqFqIHgsIVJERLPRKlPiVaszLtyb9h8Qv7PQLqzuLy4uUjIhZXXb4lVSrlh03X/mnLY580ZCNccf&#10;4uL+H+qzxxogFNdA1Lzdo97baGulyyWYuUMcgjlkUG4lWVBzYJRYmLcm5fa5TSLnNbzyh+nLm4ud&#10;GRLeOJQ4t2qC6+mteIXkvqepzVlVv5cddoBCIv6pOLm08ch22eov5gXRrazj1yT99cymI3CCsSuW&#10;YgOxCcUEf7bD9lshd1ZT20rRXEbxSjdkdSp3/wBYZqJ4jEuuy4pQNSCepIkiB42DoejKag/SMCOp&#10;U7dB/HfK6a4yPRvKBdW5xtwbxHWg8R+1lZjTdGQLsGRXsbgLOAh6B/2T/wA05BnxVzdixjZdx9nC&#10;Dv5p58ubszLDOpSRQV8D7ZdDIYcjTCUe92BjFdwHnExliHWJuoH+S3f6c2GOeDMOHJ+7y/z/AOH/&#10;AGP/ABLjzxyibiXY5JILlfgPFx1Q7GvyOYufR5MX1cv538LLFmB2Oxdmq8ezbrmHTkC+jsQms4Zj&#10;6kZMcxPxMBsf9Yd8kJEc0nfm7EPUliIjuV416P8Asn6f4HJA9zTKDsd2+Hde2XRm1SFF2ZaqSVY8&#10;huD0IyVtZF83ZKNI88XUUS2mqr9ctKg1P21odjX6O+bLS9pZMUtvp/muTh1eTF9JuP8ANkgbjSYW&#10;la4tT9WuyKGVAKMPBlO30/ayc6Xqen3iS3FlI7xhkkjVPtBgaVlA6df5WzoMWrjmjV/5snZ49Rjz&#10;en/YpDqdndslrb3yW59aOSC7kckKyOtSkJpyPKn7Tx/7PD2Dzd6ULw6nBGy+qBy4gkkUZXVmG4B8&#10;DmJm7HjlqUCf6vFLh/0rZkwEDb6WFal+UrtNHc+VdQlsHigKwI20aKylJIjx/eqXH2sN9VsfL+ta&#10;ezRlGuQpKFq8qNsd1zVwhrNJMjnEf0vT/sv+Ja4GxTHfLOv+cPK/mGK11WOW20x5RFMiR1jZ6UTh&#10;twHJjyYko3xN/LkG1Hy80VCebRKJPq9rJIQjcxVW5AFlodv9Vs24MNTG+c3Dnp9i9b0vzJHdFkRk&#10;aePit3Oibq6kclK1/l/aHw4WyNKHSCUBTEqK8qNVweTUCOKA/Chr+1/k5r9XpDGRPSnFlilGO6eQ&#10;PGylo+khZ1VgVB2FagivU4BktopIhKgKuGdRNGteVaji6nc/a/1s11Fx+HbdE1+IivgeJ8PEY+BJ&#10;4vVEfBgeKskp/dPWpAUGvxbZOO4tqMaLUnFioINeoI6im38cTniiZSy7T8f7magYAdouq0wHdlTa&#10;swNCPhrsy7/fibvPGqTP6lB8CuVKMrDfiqncihGPJAC4FTUbeNPY4NglE9ZWQW7qtZvTPMPU0Xmp&#10;FeTAV+D7PLEm/cokpBGj2qZKn4Q1BxHsQO3viU8EUaRpNH6PqNVYmZiNqnkrH7J9jkIwo2eTIbBe&#10;jq1eLcuOxI8cTljjWsSM0jqvxR0bknw15Up8YxlbEAV5thieooOx8cZA8v8AfQM3CP4vUFa16fEp&#10;G335EhQ2aEUam/bBxK26emjKssqVCihjbv1X7DUyIWhss+2a02U96g7frxkdsJaNPF6cUQ5cGPxe&#10;7K+3tkqTItl6bA1Ymg+eVNa/A84JHAAclI9SoI2oftjxyJUB3Mcgvc+xI+/tjYTLKsZFHJNWYV41&#10;UNUn+Q/8LkjGwglskDrglpC0YjuV9VaUYbVA615/tfLIJpbwFSyfCT86fdir6dFwDwSFw1SzRCjj&#10;oACu+A2mKmtwalZF9MilORHE9TsfowFFBLG0jHipQgM2xQ1JIUgjx64lTHdWLA09+mN/eNytuIZK&#10;hlBNQAST8B61OIip2b2+1i88FwkUbxBpCi/EhoJ09xTZxkSd0kbLFfc8th2bscygGKpJ4PXencip&#10;5r2PyyTCj0Xd/fEUiCylQGZaAlR/wvBh4b5K0tmtMZ6dt/fcB6gPH1OJ5VO/2fopyyfGy4urW9f4&#10;Z//Q6EI0JrTr38fuzV8RAeptbJKzH0wKqoA4KKhQDvUMPfb/AIljWjjciooo3koKUH8clGZG/X+F&#10;bLg5jISN/UjX7QZw2xrvse2ANS0W3ueR9JTcEEJQDp/LU70+WZWn1soVv6EBOPL3mO9sLhYY5JIb&#10;cujyKzvxDE/FIFWqM/8AL6nw/F8eF9mLuzuTBcjkOQ9EA1C7bk8jWu+X5uHKOIMwn9/NYahp/wBb&#10;0phE5RlvmeI8peLAqi+kpjZPh+P4uTc/3mHkVhAf3xH2alWIqd/ozVy1B2DAmmN3N1qUbyW4dKXC&#10;qssKEhQEpQEht/8AP9nC2e4Hqm3qyhm3fcV2+Y8O3HMzDCxfVshunK6e4hXUWWKQJEAIzxIQFqBi&#10;BG6t8TH7fq8v5ePLKi4wkcmWWJq/HuwFPcVA+k5dM8WwsFckwhbz1r0GQI1ndQKlbd29MMH78B8b&#10;ch+wkXw4D1b/AEiFWWQem5/dNFs2xNSSQRt13zJ0EjCVR4uIfVxNfu5j1JvoJmsLqT6zBGt3AlJY&#10;5KOiqyqECRqyPyc/B8PLj8P+VxiFvZSSai6uhnlUD02kRHDsXA9Q8VjT4Wo+wXj8TcXzpzlrDxXw&#10;hqgLBP8AE9Au76C28vxH1/RgBAmEbvC6hULiIcjLIHdf3apX4vhRWjx15cTW9qqzPEzM4MlQyEua&#10;1HItV1UU4148lyGPGMkgYj6v53/HixmNwObtOtIrm/Z4UliVYzHCA0bqqArRwoSkbyMGD8eXB0+z&#10;ywpEc2pzOhdbWxRPjZKSyPsRUbqGBf7XwcP5OfPM7HwYYky9R/H9VlCiCZf5sU2lml062UqPrt7K&#10;/wC6R6wRiprTlxk9Pin2Q3N/5v8AJUitNOsZTLFCJFKcyyoimIqF/YAkC8iG+yycU/ysryZZyjt6&#10;f6MGMpVdKTSapdxrFKUtWWUoEDyOsiktSjkwk0QqxBR/3nw/Y+Ng95cPcSGNiI55hR4RRZAGFONC&#10;C4X9vmPi/a55kQxCP1Hp3lrxR53zRtlbQQwKFdpIovsScqhqGvKqkLWvw8fs/s8eOG2n2y3lzErC&#10;Z4opV5emXVPhUK3P1VbmoB4pwCfabiv7WYurzyhGuUq9H9b6e5yIiuaR63fvp1nNOkkFvcNHMYxO&#10;kbNVuThUMTR8S5XmxdpPspy+PENVvNJl1SaBT68PJFZEZT6gClfRYuWO1XdvSXK9FgymFmuIf7px&#10;xcifxxf8dX6FZa5+h4ZZGFtdsJKtKtAhZifUEaBeVV4KqzP8OF0ltPqSLDIJLeyHqNIsYjhgorNG&#10;scYER5M1OT835P8AyMmZ0h4Y4iLl03lP/d/7xtmLA49/9N/uUwi9LTZpEWX1pXKrGJDLPPV/jd5G&#10;ZmKxCvwoq+nH/P8AFwQ0aeHSYGjtmR5wKku7IgAPSkQINK/a/wCNsgfEyyuJr/fMc0iT6dj/ABIR&#10;7a51qRJZ0aG0FaII42dmKk15TfEgOw4hf+Ewvgh+s3cc1zAGgVYuEaxyU4IQQpVqgcouLNszt9jM&#10;gylEUO76lxiQNn6kfP6kVlLDa3FJ39UGWSRah35fEKAfYl+AD92v2v8AJwyYH1Q0xRn5njDwV0UB&#10;QC9TGsnIqVX7eYNX3y5er6mEiRY5k/V/R/3yXJGr8zF6oHpLyuDKyszF3oBxkaMUPNqcMBtHJE/1&#10;QTkXs4LGFEElEZhzdjyULwRm4ySOv8uX6cQIEq+n+L8f7psxAkIw3cLoLlIAbaM0SaRmjHJR8KqO&#10;JajyKi8I0/yvjb4cu1sbWBXeRLeSd1EsrxhTT4yeIMjfYFV5S0dueW5Ms5HnX81uExHl+P5rUt3d&#10;SzxhTNEnIxRo9UDDgCJCI05eps3GJniXh9pfs4KNu2q3UE9zDCI0b6unIMg4Iyhj8IWRubBloOMP&#10;+tmJkBwxJ+qX+6isY78RS1TFoVlfRWk1zLM/K6fiyyODIGPEGc+kPTThI/J5J3X/AJ54W6pJpyxz&#10;w2HKG1SWs9ysf22WikIvwKu37v4OLZboxkJBnzlH0R/mtU5iQ/optpEWptHHcagVF20Y9KzDkrGN&#10;z8b/ABtIx25M3Jf5cdokNvtI1Y7OSMmCF29OKQf5ZXdeTNy/3ZyX1Pt8MzNTklvGPP8AH85tERvb&#10;tcuLn6u0dqC14CKvEokkjr8VUDDgx4inx+mvL0+XDlh3ZQ+pJDdi2luFQ8dMaQSFuDAAuQfijSNf&#10;sM0X+Vy+Pk2s1Oq4YEXwcvE/3v8Auv4f9MzIrccyxjVLuEpJYJeQWLufU11kaOMeqAxWNfh9OWa4&#10;cUmT6zySP4GR4/hzSXCW9w8EEURlnR6PI6oFUmhBPF6vyJZftt+x/k5SMU5/vJ8v81onK7A2RElh&#10;cXtpHcXE90kVtNDIYoRIxkljAK04yLxg4hUkUiKN2/e8fi9TCa2so/rjQ2qoAVJuZPSVplUkAISe&#10;H2g3qzU+x9iTl9jN1KYjC5bFnCFC+if3N4Ft4ru42KsFiDSNHE7GlSAOfI1+GENy5t8Uf+/MfPqr&#10;3lp+jLWnFWBiHqGSqRGrySKSghNePpook/ycEcQj+8l/Ft+OFnKd7k7Ia20WO01ZtZvRHJcyVQyi&#10;JFkjEvEJCjqheRR8XqSM6/zN9n4acRQwSvz9IrGFklj4A1/Z9IEsrOzIqqBkREk00yJOwRkkkryR&#10;oEL8nLRRty8KN6hoOKqr8vi/4HKFvel7tnmZ55mRZ/RdnZUdVCx0EcgfaSRmqUVPs8/5JZZDavo/&#10;HlJmYUKH+coySWapbKltGtnGx9L1kVAHiflz+NkKgOisrBXdvt8cMdPgjsIwZEYzUhbi5UUeNT1o&#10;KKgoi/6v7eYWqM8tRgRED8fxMunDFAak1xqv7q1nRbVhOkjqrH4JSq7VPxS7yMo+JFf4Hi+HmiF/&#10;PPc34tLeZkW3IaS6VeHFl2Pp1Ks9OfwLyb9lftcsvwYBjFker6WAIu/4YqumWcFtprXk9rSW6QoL&#10;SZjIpEm4EnBXjTnxDTyLH9vkzMy8cKri9uLiZDCrfVowYrWNkZmiiIpJISBvI/HurLzXhmfi04xx&#10;JH1Ionc/iKa2OnrbRySzupvpyr3kyfCHdd1QciSESvFN/s4NtrdYYvXkWONWccY2fiHlqFAI+EGg&#10;LM/qHl/scxcs7Nd7CRqv6SHvrsNcLbRCRiyMZJol5NFEVLVqKv8AGyhU9Nf+G447ndRDjGzyXN6Z&#10;VXgRyQOeMLkjkyg/aTl6Xw/z/axHCd/5ixjtXVSZrOf1VmRYrXTuDSM6PwbiOUoFVWN+P2X4er8X&#10;wt6bfDg/SbEwwxwpEGighj9WjEcSnIqPhVSTy5V/yv2Mw9XmN3fD+P6rXkyWbCU67qcXMVn9G4nk&#10;kjtg0aksremrsC5KcQjJ/L/LzxPzHfQ29tbaPFOPrU1BeTM20cPIFySSCaL/AJX+t/Kx7OwTnM5C&#10;PRw+j+dzYgCZFfSPqQ/lWzvb/UrzXprXhp0dG0u2oAZJFVlMgAPEcu3wL8TYS2NjbtbxSpboImWN&#10;YjG0ZmKMDF+8PAIxk+KR1+zw+H0/3jctmZEA2bNORsIsqllI9WORyXXkWMiMI/hpJyT4q/ByC8x+&#10;3/qcck2iacL+5lE8Q+pAjkZwymRoxwoIwqcfsCpHP4F+xmn7R1UceOhfFX4/msAKHFJhXnfzM+i6&#10;ZELCRxqdwQqta8JPQSUl/VlkkMiH7ZESyGP1JG/dyYN8xX15qUcel2k8cXGF2oGpyNCwVAQHaPkF&#10;5tw/a4ZqNDoomfHkjZlLi9Trc377Ie6KSeR9LtvLTXWtX0d3NPc3EMMaSKr8UV44HlneJpIkmLTO&#10;/Fp2f4Xk+P8AZI9G0m/lsYL6zm+tyxRA2c0xEXxSsx3RoyV4oVb4eSScVX9nlm9zZoQFRHC7HwuG&#10;IMGU+Y/NGkWdzLpuoQtbx3khW7VULl4Y1HNw8TU4yMPS+P05I/id/wCXJ9o1vMLFY6mKcBQ1eTAv&#10;x6gyGvXOP7Q1Inku/SGnNn4o7dHiP5halarrD3j2CarZTljFMjJG0MIlIKO1svHdaq23OLn+0v2q&#10;06bWhfmUrXgKmN2RmkqTSMKQV4rX7Sf8E2YOqjilCh6Qf4t2GIcI3Ti6tvJmm6NFb28pDlq27w28&#10;pjsyyKZLlvsztNJw2SZnbh8UcMSyKmSy0towzTFB9YkFeW1a9htmnz5Saj/BFmQQ8v5XSW/1czST&#10;oGcWUR3Qc2+0qA0RmKjlhV5g1jU7G8RLWFWt2qkhkCqrHv8AE32KfzfF/q/tLkaLSY80DKR9X8O/&#10;/EuTgxAj1c2feSvK2iXGl3UV5ctHqisJC0ETvLDx2CrGA3rM7n+7DR/789VWT05Cu+0kyrJPozmG&#10;4b4rpAaMPhNOAVST+z/rceOZmLV8P976oj6NnIE62PJkGka/PHdWujebrVLuxMZ+ozng0Tn1Bz9Z&#10;pJFT7HL/AIsT1ucv8yitO1e11JZ9KvoyDCo5Stx4tU08a9sr1OlniPiw/iRw16kBqflm+8vy6frm&#10;lXDGK5Zha28fMSQvxLFDVWVlpx48/tuv2OH2ijVvLlzZTf6KF9AUMKKDVD8fNwFH7zZ+Krx+D7Xx&#10;M2Zmk1kcgos4TtkXl7zrZ6kvPVpXW5A4XUvJOEoPARRtI7D0A5i9SR6o8r8I/USOL00Rk5GxhjvJ&#10;f3pCKyBKqrKwLh6gdehYcf2W+HJxG9jkyNWjIXj/AE1eyaVbcI1LSm4M9J5Y5InWF7fduaKAzRo/&#10;Pkyzx/Fw9PALxTqXltqo77wogb4XZx+9rIGU8mP2+P2MzBnBHCU+9Mwlobf0dSm9e3i5JeTS+iC8&#10;KQMPqnC24OoiXm/pV5eqrfb+HjNdA1mCcPbXvGSSPbmwAqCailGPQbcs57tHRzgeLHt/VaZx7nm+&#10;veXI7YQXUMRFpe0CQN6rtFxWm7ukZVmar+nT7Lft/aytQ0e9MwutOmYKtWWBnYRsaEAGn2Ryp+y2&#10;QxaqPDw5PqUEdVmm69oxjaz1PSrY28ihP0nFDC9xF6RHxAOG5kKH4fF/uz+VVXE7W/s74SadqcSJ&#10;cqB+7oDQ9K9P+ByWXBKFTxmwk7bhG3FhdaIsWu6LNLLp8rNwvVotQRzKtxoy8uLc/wDm9EaP69oV&#10;1aoZJYFuYqMIIx0kJBH7whRxqf5ftZtdHq4z26/xsxKxsy3yz5rtNT/c2ly+m3M3F7iaUrWJFKn/&#10;AEdS8vOlGX95/dJy/wBXC3RpJ4VYXipHbgsLma4JUv1d3jTjST+WlUzK1m0QI/V/CkkgJt5jjtrq&#10;5hbTnmubmIo0FvYhT6SlFiiilmWQGGshSVmIk+z9llwxluIreV5raV41gpIkIBA6sBWvFeq1/wBZ&#10;f8vMcR4tpKUpt7K8vILezvLaO4e95Qz3bSRs4qqM56O5ormNd+Xpy8uPKLlhppXmu5LiPUIykfFS&#10;soPc8titOXRa/tf8DmBn7NHOLGUEj8y+Qrb0mm0C4E86ySepbNSp4lFqrlhF8LScQrcP5fikySre&#10;QUDE1WoFdjv9HTNScUhs0kMLm0yaZwipwlI9VoJKr8HcgseT7Dk3+T/ssS1Cya5Akhf05I9ww32+&#10;RyeHNwGpJiaRGiXkVpDIs8AubGcUki+ytajcMv7QXbCLVrD65AyxN6TqR6oA2cg8jShBBJ/z/aza&#10;6TN4Z33Em0SZLomuR6fqdu81u1xCEZrZq0e2RohGCxIZHUIeP2/h4/8APPAmn+Z720n+qXCFSqg8&#10;zUqWJowJHJQF+H9r+XL83Z0M245pMAUfqXk2zubEajpk/rW7uQtsoRXWFQSkiCT05Gklo1V4pH/e&#10;en+xzlNhq9tqMKy25qD1qKfh9GaPLpZYvqaDEhguu6JqGl6i9neRmMqEErggg8hXiCoYFh0cDBHN&#10;g9KfD0r+OUVa00tvCkIbjS4clvSApQbAFjUf5R/mbFeVaU3ytFLOBjU+opDDZRUE1O53zFug6e2E&#10;BVuwDM4o9fhbeh6dTRu2NIYfLJikrHZv2aVO6067k/0xjluO3Xt9OEAKqo7q9G3XYsP9XsMLry0F&#10;zVJIxy/YbvXfeozNw5uHe9mwEBMdPnOnKtxaTVDCk8QHw0qvwsrVBrkS1HQLm0VDbBRFGS0zKApq&#10;xrWtDt+x0+zm7w6zHPaTeDb0fQPNUGoTXIvxIJrjgtqjyNLGVRaKFAIVWrWR+Tfa4N8XL4QEYkMs&#10;ivVggahJJLU3J5AolTRuI4/8DyzLnsFITaQRJb20kQ9NpDGJAFVFQNQKvpMksiopaNnPP/KZn9PH&#10;OtxIQAwkXlyqDVaBgwAod6V8V/4XCJmkhTgOmQAsYzbyFOJUpwk5GIxszc1onIJxB4yMqsqck9XA&#10;7wsEjVGWisvRgqli3xLup5GiUH+v8PLCCKKOiMW7rPPJLFIpkRlBZHkf0wg4OAHUwhnlq4/4pZpW&#10;i/ZFgSpIDITEqEBlDgFgIxTmx/lIPIfzMuUiVo6Ja5t5YW9BVuZJVkeCQwtIsbvcEMY44+W0qurR&#10;OWZ/Sjl/y8SgeaSN4bW3duREY+Ko3Qk1ZKnj9pf8r7X7eGQ4BZIUK96mnrcwXWqXcSOlZ6OgUsEk&#10;Tiyxzcf3nL0X35MnFY1/u8XYSWJEhmiYxxOCtKBV2KqvAfCuzFzwyAqXNOyDjEGqwtAllcQxz3MR&#10;DO3KVpFHF5ZWmJ5t8UaRr6z/AN26r8X2m3cszRGFVE0iOrSM9FFS/wC7UcSeIjq5NfsvkhjAOzCl&#10;uk28H6Q/SMzC1tZoJIrWKDmaqsam5mk9SNPVab0oFiMfD1Lf4l+FPgD25geUg/6RCgWWWZGcgiOp&#10;WjqOLFmHqBaf8Sy4ykNgyRupGdrKF0Y2F7PWGzs54YSwa5ZA5MbFnQRRMbaSRJHRFeR/2MVhSBLB&#10;pnHrSkLyJZaSFj+8NRy5KWqB9n4eP8ytlZ4jIR6sbUpptRm1aOztyLSzVnX4IpC1uEjBt1jVhGsc&#10;ixcXfl6ypNI/7MUkeB4rG29VDJIq3TvVthx6MtKqKfFx+Ef6+XSnIDlyZ3SPn1q5FvKYYJZdOjhU&#10;RglhP1jcPxlIb92Jf3jfF8Pp825csQkWOeO3hiuGW3l4MTUx12LF2VgKfZ6P/kfZyzHkNWQhERyP&#10;byXeoXFist9CJVQrEZmRaqEgVlZiTSSr+kOP979r7WKyKILocuVW5zNz+EAooUEsOoSnLiceIyN0&#10;pO6gkkd3p7tE0fpqIbZDCQ5ZZnLsoiI+D1+axq6/a5/aVU5YhpwUSRXjF2kWMcFlopC8QHC0DN8b&#10;sv2T8X82DKTw0F2ResL68Utg6xpFJKVdoFL/ABeozxOxJSP91HGWkDq/Fl+x9nBUy+tO0UQ4qnJ5&#10;Ff4laSoAdww34KrP9r7WViwGVoGGlraxXlyVf1fTggkiojxwMCRFC0e9ZJnjh+FV/dty+F8C3qwy&#10;zOjfvEdm2EZHqcvhUBgW4rX4SeOX45VG0phpz3UNkh4iB4URXDThxBxHN2YFFLOFYNx5/ErLg0cZ&#10;fqwX04XLOSXAPABftcSyMPhVV/Z/azGgTE7MSlV2Z7dNRcrNeRxxwrFHGWAlJahXmI5Ub95JK7KR&#10;KzcY/i+1gaWCL940CyH4ADMkR4ktyJAAPLkzSc2K8my/GZJCMt7uVXhS7e3hYu0j2b3ILKIyg9Sr&#10;KFZFWP00DJEnx8/8vH+pKIeIBKljC6kUBPxEDwccQeZHHAavdXelaSXlHI9X01uoZA3IqPgVn3qY&#10;W5svoq3P/J/axO5vIJREIuaP/dPRGBCqzBipYbM5H2j8H+Xhw4alfRjwUqWNhewif1gk0XMzwl5B&#10;QyFVMasqfahjH2fh58lXjE2LxP8AU47e3YyAwxrNccOPpk8SKcyxJAZeX+tx/wArK8vr3W7QBjfV&#10;bq8vDFblJZWtbCSbmZ6cjzPo8F9M8XWP7XL0uf8AsnRKhuFlqPWcsS4Kr1qpWpB2WtRX7TLld7Vf&#10;JCtdC4Fk0JUi1i9MCEq8tVFHDFQR8T8eL8G4ojsnxtjbudWliJlIhiCmqkMfhUKatv25dR+1/q5P&#10;CCkBdp9g0drdCOENeTtKKSoyIDI7SLxQ8Phrw+y32U+19vAMQUSLEGeJmKepJQEqpDMCBThX4/2s&#10;yjHayghMLrm1vNcxLHdMiSiCDmQjyKypwLfE4+KID4P2lb4Phwc3+jAwurNI0bQooWqKoFB9im/E&#10;qORPD4f2XbMM3JbStFF6YriGURWnrQ3ZIekrSF/UcESg0TkrHiPjZX+z6aKuBNSeeCf6yXMPFDFC&#10;jjggKklKEkh3dwstPik/yfi45k4YCUeENlWitHSyubU2RC3MlxIJ5pOQld1mqJAyxqvpxJBytlfi&#10;sX2VV2f4mSjm/do5hMs7O3qVRyEDkFRxHgTwT9vh8f8AlZYYAf1UVSLmicSPC16be2SNTE4kiVpP&#10;SDCRi7L9mlJZfh9P1Pg/mVi++VYJFhluhAkrhJ44hwRIijl2LEyc+JeP7IROXD9psvxRsbJJpGxT&#10;XUyG5itfrKxxtLaGUj1XkXiEUKVT0/Uo/wATtyX9riuGyW1tNd26z27O3FbmWIJ6rv6iNCq82IAW&#10;nw/9dZhylIlHNI7+9nh0q/lsL23ieOSS1jmnlNtbxGFvVlcIqv8AGPiZiP8AiCLiHO3OowBnjIhA&#10;eRygqV+ByQoSnxkuRx/l+H9rLI5CI+rl/Nikk0mLRXY0a6ihjm9SYPHEBIeQc840BkaRjyRVRW5v&#10;x/my4pOPrQ2ZnVo1Md1dNwMriMAB614qzfaH2fjbm/2ckYgm58iP85QFH6ozwWsmrLbuzEPY2QZv&#10;RR5eXJBsDIvxcPiT+7XhGn73jiFneTw2cc7yKly7GLm4dQFh5cOOw5j0g5Xf4n/1cckeLatlh5ou&#10;6srWa/eAxH0Yj6ipGytzadlMnJakq/qcOT8Pgj/a/ePj0d2ntojbhnjm9RZELvyd+KyOf2aCKSla&#10;cf2ctEIAEE7UpFKVxb28Ud9em5Yc4OAjmWOMRxxh2iRW4hyfUVm4s/L4viXDyfWL6TUreNZYobGI&#10;EVIWQFkibm8nAj4A5HXj/wANmBgwQMTfql8f5zWY7MKj8m6dY+X9UvBbz3WuX0qs3pg20ixTXKGO&#10;C2Ew4CT0FA/bbl8GO0HzJq1zA8t6XdByMYhiIcBKI1QfhXf7IY8vtY6nS4YkiI39LVPDugvOv5be&#10;XLK6sYtF9C0mLqh+v3JWEs/KQcd/WckfC3E8P7v4eXPErv1ry0V4Z4JJOR9J2PIcjupZlA4bfa+0&#10;rccyowjAjb7XGzAnmjtPmttH1S4gl0+9ghEP76GNTFVFHFhDExZbmsn2GjZJY/WT4OONhGryQ+ld&#10;sGIBdJAFEvBduQjXlzHj9n/Vy8ZccNx+n/pFw8UpCx0WSyeTtOvXudK5gSSmCaAmY2xuJPi9Np5C&#10;iQSGvwqz8eDP+wuNNg4t4Li0uXZWX+/R/gfkK1aMjqeuVDJAz9UY2fxxMjCxsi4Nfhu7u6sdUskj&#10;lgfl9QuIf3kRjYKfSuFbjxVvhV15cv8AguIpLj0hCSvAIf3b0NKkH4qV61zFnp4k10/mtAmY9UFP&#10;Zvcm+WG5aW5nXldKHiSQRxuhEXIqSE9NuP2eTcftqzc8bdPY38/CT4Lyh5zqeMb0BHGQ7sg7/APt&#10;ZGOKeHeP0fzPx/xTsMeq/ncv5yJ019d0ayMwMlzpCuDDbOnqXcXqMrKYFVUSanMq3qP8C/Z+1iMI&#10;1m41KSN7ZRYW7eoI4FCnjEeSHm3HmZCFPwDj/M+WzOMwHETxS/nfzv8AZNt3Kui26l8r6doAnj1N&#10;/wBL6in1UXt480wWS4Ajk5xgv6QhDt8EvDj8Xw/tYF1jQNFk0+yOo2zG4vZBGql6mAsn2eblSVUl&#10;qV5fF/LmNih48pRr6Y/V+PUynEEGxsj9G8zeYJNT1FbO6hubDSLcyzcI1Y3QVmPrKIFZfUmVR8CF&#10;OP8AI2c31PyZqFvC91ast5ZCrK0Rq3EELUr9r7R45hanQyhVdzrs2kveDPrXW7Oaf6tIHtrqoX0J&#10;l4ksyl+KtujtwXk3Bm4/tZHXj3oRQqaEHqMwDEuCYkGimGIslKilR3P9cjLGzGQjm7Linmt/snlH&#10;04H7P0H9nKuFuib5OwbHJFOKRni46xnYjAdmXEOR5uxwZl2PTJEXuQpgXYya2ino4+GUfZcdRTMz&#10;DrJQHDI8UP5kvVH/AI605MUZc3Y0zNF8NyuxNBKB8J+f8uSOAZf7vn/MP/HmIlOPPk7M0PRozUHw&#10;zCII2P1N0ZCQ2djKgo0cwqG2IPSmDfmEgl2BZLOSI8rVqr/vknt/kn+uSEu9BhbsYkqOSpqkq/aU&#10;7H7smJU0mDscQ3Q/RTLRINR2dgiyv7uxuFntZWilQ1DKcshkkOqNwtliimjaKVFkjcUdGAKkHsQc&#10;m+j+ddMvv3OpRCC8aiicEiJz4yAht9832h7YMKEuX852Gn7RlAVk9cf538SVSabqFrKGsp/UtAWZ&#10;rR1BdRQUWB6pxG32ZP8Agsk6C6hmWW0lMp5Elo60dB0HPoV2/ZzoI5ceaNn1CTsahkjcUvuF0vUb&#10;NoNQgWNCqn05+PKN3XeqVJV6N3w2OqSzFLfUfT9dyBHKwAryHKg6/ZrSua78oL/dcmicJxFHkw6P&#10;yha6WZr7y+9ytjHyaWwjYn4o24Fqmn95x5FHb7LYle2PrRh4KHl/ciVd24KTUN3/AGmzGujUw1cF&#10;hGaNrf1WZoL11MkAX641rJURGaQDi8X7AWqJ1f7P2cj1xp/o+m10nFGNRcRqP7pxVi+/E1+z9jKc&#10;mCBJ4Kk4JwmJJ+pmNrqf1hpvqsnqNHyjNvIStJUoAFqteP7Rbk2BWU/FNbtGkBIiicHmslFr4fDU&#10;HvmtzaeePeQ+r/StMobkhMIp0kIicN6wUSOjUDKC1B02O4wLcWgZiFWsvI1ganFeQ6q9AF298rvf&#10;ya5RV1f4Qa1FPtDv9GB5IpFuB9Yb6xHCtSrVV12rxJ2LddhgkQCwlGg2u6nj8NTsRuOuLuIgsdxb&#10;1EewkaNRUUVQOSGtOPtgKGlJ3Vhv1oem5PfFI9WgeLjInJiaBmFUPw1puKbYi6P81MZVbTQ/GCDQ&#10;DsOtcVbT4RVYZfWVvswSNQqT3jcfaGVDJ06M6BGy0SSdXHGm/Nem3Yg9MDMkczMkFfhXizEFWBDH&#10;+8T9r3bJQFsRsqAkCrdT4Go+jE3+sxsp4VZ6oJY1+ErQ7FR0+nHqxPJscTt9NDiy3TpIwdgVH2YW&#10;+z16g9a18cSEEuKjqNj4jBRQyykPJIGRA3IHlKKb9KU4nI9EgrPsrRVXc9OimvX6csXQLu3Lizgq&#10;zRrtxIG0inpvkSSmXN3pLRQRUKeShjWh8QcCSL6QXkOLEbru0LEmtVIHwGmEJXipJ3/gcVjYxMHj&#10;LQzgVYsApCg7cR33GMplJIK1kV1KuA6HanX51xc38Dj97BGkg2ZuPIEHfceJpkeC0WsELrUCRmU9&#10;ASNvkctYN2aAKA32kfpQbbeJwFEZWuLUoHr8x44DNsoVSW5cK/umLAg+I7n2XJWLZdV9T9HiMUR4&#10;J40a4kaJlr6UqCj0pSjjuK5EndC0q6/3YBqfiU1p9BxOQGJFSbiElJEZQ/ujQ0Fe6PhB3Qe9sMCT&#10;StV6jvj/AIaGP49yBzoKAAHvT7HL9vJJt29a9vDP/9GfpdLzAkAVR9k9unif4ZqTCRD1NbI99Kt0&#10;iP1aRmMgrIqUL05AUCofhWvTn/wOWtzCzsYiGAHKg3O/c4OCVepjwmlk+kyRxLs8Upb0XYkgDjvx&#10;A9q4KiRJAaEbim3XMfJMxKnZQjtWSKjREgVYBxUU2oadO2J/Vo2c0FCNuQpvlwymkkmls0k8JTm3&#10;MKo4RMG+Ef29ftNjfTC/CN/HvkTk6rFF2sck6GSU+mftKaBRUbDoCOvT4cLNV0pbm2b0Twk3JcHf&#10;j3oARvmfo9X4cxKX0+5ZFNNI1yewvkgkVbkOVEUMhVU5gnjyaQPRV3Y/Z/2GRH9ITWqS29zzEFsn&#10;92scjAmtEXmSxLHfl+1nTcEJjb+8l6v4mPEeH1f5rNzo1pdy299ZenNd3spAu5ZrcOq8WM0ojVFR&#10;uC8DGvxLw+Lin2nCzXv78BHSQ3RDem7xlQFAJiVC3MHkD8RX7WZEcIlDltH6pX6pMI5K2/H+xTCw&#10;suETR3CzRNpwYCZIJULF2dFnMqoIpA0VGaNH5Rp9vBxkt/Xe5kvWtJOHpNFbUkFGP7t2LqtP+ef7&#10;Xw/FxzBjLKQIACYvi9X8xZTqJB6pS9pfNaJZx6R+kYklFzby6i4gDSIP3iKI2kkpxXkrzozovxZG&#10;Hge/vxHCJWtIqm4lbmisQf8AKYt+z+0yclzo8IGONmh/VDHFA3ZPpDN4bpNPsA94Y4Lqba3gUoz/&#10;ACURovI1arcVfjywTJfSWyyLbBpHeMQxKKCMU8OJVVUf7Fcql6zwy+jy/wB8xllEgYgn1KA0yC5j&#10;iacCJIpjcOQCZGPblzDMzMPtftf6rLgOW3WdFhmYiZSrTzM9WLsPtEkUCrRuCrHmQJxj05IIA3H8&#10;P8X85Gwv9XLSwjlEUIgt0QBQqmpCAb8n5LzZn44tpsMkPAwFbmaSQEBi7K0gjPLkYSePJQv2x8P+&#10;vk80hVH08LOMDsAhdakgmhljmlks40QiSWMRIyqzgIw+sKR8LV+z9pv9jhjOj6dAbRIlX7dwZEkP&#10;PdfiKxqFqatwXl8WaaBjknd7+7/ctUiLpJbKSHWb39JtM7RVFkbWWBfTbhKSvKV+e3wmRvS/dt8P&#10;HI/cTajJKwIe2s4ApigLLM9FDcn4qJZPtfF/L/q8830DHhoktgJPLoyi0S1iVixE1zKSJZ1T01ap&#10;AAr8KfZKr15N/sMNrXThb29tJK8ouAxn+qMIlZixpylUBlWhNeKcP9k32cKefjlUR/n/AI9X+xTk&#10;kIyA5kDf+iks2rte3U0VrwNmENvNegyMitxJ4xMOBdqdW+L/ACuH+7C4iS6nYopFnJL4AIwc15lQ&#10;ingvy/1/8nJjLw4gfx/71pjyv+JOFZbS0RZCXuYohQdX+EAcORZqu3+ty/lxdbaHhLNMQYo3YEIF&#10;KmWm7BQDy4uR8X7T/wCSuQkTW3OTIGo2TZUjduzRW9uGEsqLIDJyDCIvspYkcWZQ2320/wBZsdcv&#10;CYoolUXM8rNBIZShHFUZ2fgq8VVWWn+6uf8Av3KseOQlt9IWI32ULdLtLpy7elbKomTgsqkMx4Ij&#10;OxPqs6/ssH4fB+6+zyUs7yX681ybLlPJCVkNSTxZiwqSBwSq/CiD9rIZcdRu+H+a23tIV9anfaTC&#10;dPFqt6II0nVoXoKgoONBU/vXoau8hbk37OXBDGokt0EMKSelFKiPxNASViIUxyVPNiwMn2V/ayyU&#10;iQCfUNvxJmIk0Dy2ddhHNvNIZp3iErwyMnKjhamepWSNeIT93SL7cv2Vxs9zHKps4JJYYORVki9F&#10;iJCHI4+oZGCr8PxH0v8AWblkziB9RG9f1v8AY/0mOSfFHmujsbhZPrtwqPeRKvpXDmUc4aIHEgiW&#10;NObEOQlJf2P9RSaw0qS+jpczFI4S00yCML8KlSQDVUZ5EX7CcePJfi45n5ZiI9I4Zbf5v4/qLjgC&#10;BZ+lM9R1A2afuYfVnkMcNuOX2nckKZGo5SNf2pCrftcUdvtHttNJf6qJIEaTTrAo1qgLCB5Q1Y3U&#10;IG4oi140b4/2uWYeokMcPUf3k2/GCTxH6j9LHrywt7fRTFfSJb6jqUDpeTn0jdGFox6qepJ6YZuX&#10;Hm3FUVfsKnwYa67fNZRS+pCou5/SecxPzCSFvsLIyCTinENyKfD/AJGc1pdOdQRZ9F7cX+U/22bR&#10;lnW1fj+clXk/TUvYrPgSLazWaC1SWFo1eHgAZDCkjQ8n9V4+QblKv2vU+LIibq8vnF20ZKl0Nu9z&#10;VmWFUY+oeK7F2b4BRuTcM67T44xFDlFjhh3jdm1pbW1nB6USIlSxljtwFRpGIqApPYD4sEyrsbG0&#10;iCSgql3x9R5FaRuXAGILxHwD1uXp8/2/hywgVeT1Rv0fxNxF7dLUB6ckq3t1KJLZfjszVVi2UfGe&#10;Rqxbk3p/bVU+JftYvFZpHcxgIiXEp/0i4Z2ogqGcBqjjUfyh+TcsoOU5AaO0foj9LXfEa/hC2e7d&#10;4JJkEksMQP1a2RFBc04r8Pf4t9zGirxbKvriFYC0axi0jMQsjNIVaR4zRZHVjwov7Jk4t8Kp/Nkt&#10;OCNjzl9X9FhxEcuZIUNNguxLH9aV/rkqyPehFUxQCXizRRyUEhJYf7rZl5c5H/3VguztfVf63OiT&#10;PVWX1CrmtStaD4fiQcen+r8PDKM+ahUTTcARsFmoXKRR/o+3keBVDKWiV0oOIOzEV5Bm5df8l/28&#10;WlZ7d4QjJJPMqxFULMojko5oA27nj+yOEafHy/mGCNxuvT/umX9Ef5yEh4XqzO8UkFlbTSSerMFV&#10;3lhrF04Eel8RblI/qu/w8MKFghR1tYkSdY+cl5NCBJ6tw68eKFo34xIdvtq0jcvtZnCyOKX4/rMN&#10;j7vx6pJnbPdzk6jO72wmCraWspaP04AwLNLGHWszjfcfuvhT4f3mL2NhArEzQQqkChQzkPxRVo0n&#10;xEN2bj+zy+PK80/TRNcXn6lHv2XajdMIUEc0oMjgqUBVmcsCkRopAU14t+1w+HHXl+tvKt6GS3ig&#10;EkdpbqHXly33KoeNeNWWLly/yuWCEb72FgoeDTfUt5LSWNrmaf0nu7iX05BVTWgDMGJWn7vmvwN8&#10;a/Y4YKsdMnBk1bUGSWSYEwQyEMVUoBzYcWf1Up9pmfij/wCxzG1OYA+FDmPqRlPAOD+NKr7U7QXM&#10;PlvSIZ7WKzKmSS3jMMI4sOMSkGNDHLVxxT4fg/k+LF73ULjTrSKGBOepXJb6rGebBVJLMzlQp5U7&#10;O32v9XKYYBqMnESfDh/unHmDKhH6v4kNBp1rr+pTtIaaRb8VvZSoVZXiUKI05M6elv8A7rRf+SmR&#10;hbNJ7iZ5xCskztylk5RyLKyrRDGVEf2lr/u/4+MnPiy5uxIiPDEUK9PJycXLZmKTeiiLDHMYo0Cx&#10;xJwdCgYLyDVr8K70Zl5L9lGb4ckmn2l3JBxt5B61yP3tZ+bOw3Zy3D4eKldyvD+VOPDnqMufHA+p&#10;EhxbHkxjWdU0yzZ59St29HTgTBItsQsYf4ERED/vDJIp4pH8f2ebI3PgYaxfQ6dBHYaYYrae9Bku&#10;54yQFIWjOxrG0g2HFiifAv8ALml0eKWc+JMbX6P+PODqMglIwB2AYr5X8tXOuavda75minv101hF&#10;ZWt0kEkZ+LnGIYwJRC6Lx9RVuJf3v7fPIHDdX+n39oLE21tcuBJAN3VVdqeipSqEn/jHyzoM2OBg&#10;QBwxkP8ASs8MfVQenajp9hqumXNlfo81lKpiuY2rHyoAeVfhcdNirZ07y/bQKkd3Pbi1RLVOcCji&#10;sKrVt0anAD7OcxrdTIDgB4/Vw/c5BmYA28N/MXUdTOnPpGk6k93JcX7CzuWJL3DSBIFihmj2kfmy&#10;sV+xydn5f3ceSHUtON3HJLHdelbeiCDFUuCd/U+A9f5PhzmxqjjHCBxTJ4f9N/0i4Jh1LEPy91M2&#10;Go29trWnFriG6kpc3jRqjelGAbNVljCx1dw8zNNx+z8PLBOiPc3n7ya1jhFtRYJ6gsysqsx5UDbt&#10;X/WyvV444RwgknJ/B/DH/NcqPLiKG83tFb33K31h7mK55HVIEjMCh7aeSOCMry4n04vsJy/d/stg&#10;vX9QawthNChaNtm4dR22C71JzD0eLxZcE23FGyjPIvl601S/+srcx291QmyhlUCPkoJ5MT8PEU60&#10;wvsNftryM2GsEmUgNueVC21CfGo7Zm6jQyxS48HpcqUKNxT7U/Kl/ZzLrWhtLc23rO0MgJJ6ElkR&#10;jXgFatWP+y+HC+90e80uV76wk/dOp/eU5lOBJ3jVk51JOZOHU4sg4Mg9Q+r/ADmUZcXNMtM80W/m&#10;ayt9O1SNFu1mP1a2SQRCaqqg/eyR3DW3H4enH/If4eGZ/wBH6vxNu7W96R+96qJNqsu+3en2cYme&#10;E+r1Y/4WVEe5WEOseVrdYp7aO902Nqxu4R2tm5cY5fgFR9nmfj48eP8ALxxbS7vULSaO11zj6UlF&#10;hUjpIKv1/lHw/FX7WU6mEMg4sXP+JjIAjbmhtc0rQr+3l1HyoZ47i3EjzlK/FBJSHkY9qF3Lsysi&#10;r6XLl8EeK6j5Ue+cyxzAlgwDMA1Qwp9nZf8AmrK8PaQxjhIRGYAU/L/nw6bEIWsOKj0z9XRni4mM&#10;1FHAeUr1KI391ybg32MIb9NV0+/S2Fs0sRUlG5sAiRx0rUIIkbnw+237Tt/utFza48mPLj4hzZ3x&#10;J5pj6DrFhJK2opBcySj67E0Kt68lxKXaLjIZbmeLg7Lxj9NljSOPmnKds13pixSc7RnHpkeoI9jR&#10;VBAYV+N2Q/3n+SuDHmscMgoRGi+YWuI2GoiGk6l4HuquvqyytHI0LMv7qKOaPe2Zf92SfF6fppko&#10;0LXhKq2tyrRSMK1egrTr3+17Zptdo6PFFhPH1YRr/lOTT/UvLOWG90wvxMcBZvSDk0AChVZF+z6n&#10;w8v21TBupaLZ6ghDLSWh4SgUYDcbMKEfaOYmHVSx82EZ0g9E1++0uf1rO5f6qSHmspDyhdjxPxI3&#10;INXivxf5OA1N/aB7XUx9ZtHYLDIoL0VqCjrv08cvJhM8UNpMtjyTGeHTr4w3egyfo7UYIzLd2Tye&#10;mA0ZZy1u+3xSdOK8OP8AsueA9W0SAI81rHzqvEBRVlB2IUAbqPtcf5/tZk6bVziakzhOijfLfnBr&#10;gw2t/cm3nDmUvJRIZCvxBpJGPwyN/dtKCvGBeMX7z7cXkaWJSiRELClZOQCbsWRQersalu37XPNy&#10;IiW4bK6s+tzaTXayTXCmS+mpbGN5JkZYo45nKkBYY14pE/2n+x6S8Pi4IItrNOySKfVZlUNWg41B&#10;lkdlUJHyEZX4T9n9r48u+jcMJFvUZdatbGKS2kHoxpI/FFLOz+mVtbeNHMks3B5lf94j/vP3jJ+7&#10;9JzVtRmsbk21vxVYoy/AUB+L4uQO/Wv8uYPgRmOLqbXhtKU0K21rThd6kJJGublIw5LOv7semFZR&#10;wI48OqvxX1G4v9rDPT/M8kLxQXP2XoWZmWu5oNjRulD9nMPN2cCCQsobJHrnklbqK6vNM3mgJWCO&#10;OOWlI0qy8xyi5BucYb1eP+Vz5YeymzuLYXEBHM/EvHoT03zWwE4z4T9LULvdiqT31g00GoK5eohe&#10;Ikl1ANaJ7NT/AC+eEOq6VDdzQyleLwcixXjWhIalaM27Ly4g5tdJn8NnbItJ8x3ljDcxxOty2ppH&#10;DCkiSFOSBk5MoaNFVI5PTklZeL8YV/ysJrCS90a54RErNNNychGK+i7swQEL8TKp5cf2P2/52zM8&#10;YZo+psq2U3wsfM1g0sgFxa2NsyW4eVY3a8jUJ6jjkvpxsy+lyJ/eep8K5NNP1m3uUCymlwftR1Bp&#10;0BpTNBn0com4/S0yjTzjVNBubBy7Bntf903XAqrVJKMyvxZXK9v9jy+zhosiBeQO3jmCYm6YFLuD&#10;SOCKt/Kh7V3AP0DGN8W4NPA5IbKG6SPxLAkKfiA3rUbnYH8MUUmgXIkdVUCBzBDVC7KO1KfRlle5&#10;wAoteJHAVQORA4selOtQcRkQN16HbLYypK4tKrDixVhRqVFCRXbEpLdZAwehB2r7ZYMlbhILdtK6&#10;qoSQpIPjAJ2Dbbjb7WRvWPLU/qG7tJKAKQyr9rx2aleO2bbTdoD6ZN0cl7M48sedLI266ZqcHqOk&#10;i8JpKelSgWpj5BGf4jxPH/L+39qPIUjAeQcePwoGPQKabKStd2rm3JJquTYzGaJ5XkggJLy/vLh4&#10;o+LO8gB+ORVfiQkSp+39lf2UwSJ1idAoMJKnip67UoNiaca065TUqKCDSAfT0vopGn4XyxyxmVuN&#10;VJ35OA6gOXKc/sf5XLhy5BLx3lMlKiSTlyKrVRFwBesgXb4h+19r9nDhjXpQAmNlHa2xsxKgNrB6&#10;Yg9Rir/WvXKQBICx34OzfD9j9pf5VbW8uXuLiZZ1aB+UNvGK0VD8chLU3cqP+C/2WTz4Y3SmKXT6&#10;Ta2dhpttNbyRXULW9zqU6hVMsyj6tAqID8MQmdVHFV/cp8PwcHxOFoZImaQPJNIqN6K05E7s3Ib7&#10;U7P8f/BccEug6JRt2uoR3Ma2rQ21lA8yNeSq5VF4rHHwYmOr8uTc4j6St9r+7Z2DuaGQXJVVSWMy&#10;FiQWYFC3GhCGg8Mu4bTVoxGR4oP0WsjyT20y2/FVKojJKYWl5qZlDtXjX7WYm7uVEEcQS3HElAS7&#10;FIuIKsR/Ov7A+03PCBCJ3LHhKz07HTy15dXDSXtXC3BUQwpLcySlWRW2PpPX96/P04uD/wC7GbFZ&#10;PWSOT1P3AJZlaM1YHmqolT8PWp4/Fz/m+xlfGDK1HmowJDLLamKt5wEcUgukCRlTDI8lxxFJOXAr&#10;EWPD0ub8o/77Gu8aEyfWdoqPG78FHrDnsPhL/ZlX4vi/4ZstG63usFvcT3HpS6arGcPbSwJ6sn+h&#10;SiIcj8QiUtJbsnpn0/s/yp8YdIriOGOhb0pE4GRCQxKzcT9kAqrb/wCx/YX48tlwnlzXitHve2N3&#10;d3CSopmtZ1k+rzqrKnO0WVSK8ldo/gbn8XCT1ESV+Ua4jIqyzrLBGFjAY1mZwu/wglnLtI/E/wCy&#10;+x8OWEcMbZGq2RFsJ7PTjZ3Ny9xc+rEn7hIjJsQ7qEgjiWCKoccmX4OXqeo3w4PktPq8RYyMSgEa&#10;TMwLNVVHw8juWYj4vtf6vxZiDIJmltLbfUPrUsKNEELsZXs0R1VAJXZfVMYFOEUbfu/7vl9r1n9L&#10;KLM/IsiCJWbcqp5GoNRT/IFK/wDC4TjrkoCpGgjMapLO1y8cZak0w9NeLChDF/8AdzV4Ny4pz/ef&#10;DwxKBggkeZS1uq+nAAwjBjQkVorLVnp9nj/LluUSAockkUq3MTytBFbSC3vi4uLsCNrgrPIoNOcs&#10;bhUjLfb5cl+L+RlZkzJ6kn1eLhGZNhFwBYKKU2FQlVbpyZubt/lY4oVGyx96rZwzrFCby5Ms4hAd&#10;rj1SEd258uLHiz/vEXf01T0441X9hcZBHx5yAvEAjBCy0VSSfsktXY4g1utr/QNwkgjhKxXJaVHk&#10;WOQF3UKv94FTjupP83xLyxaR4bSzZpl5zSMyCN2VqkFjyIFG5SKPiB/yf8rKYwMppGyDhW71DVUj&#10;tW9Gzhjjf1IYpIzwKKFRHYekyQs3JHT7P7zjFy4NiNvJcBZbtIiZIwrMysaAgsduYK1ov7P+/P5O&#10;OX5iInhZEoq+hs5Hg0uacJFMXVYXQEuhUKv92ysoLtyBf4m9H7PPli9lGWm9KVqwBzGockGmwbdT&#10;Qc6kn+b+Zn+HIZbiLH1MCEFqzpHA95BBS9aETSPbojbgM0bMso+NouCpH8XwM7fBFCzSZV9Hatb+&#10;nEvqPK/plVKowA+JePX7fEf6zSP8WY8BK7PNjRXaVPqUV7I905gtreMXKTSGSVDzqJfULcK+lzet&#10;OCxRQwqsca/AzEXiwWhqhUySdDyJoSCachU0FFy3iZxKMkl9SMsSpE6ukEBHIcQnMBkoeDcFDMrv&#10;/wANj7aGH1WlYhwQGjQABQw+27n7VeHxb/8AC4Zz2TzQt/NfiJLa2HpAO0d1K5YyekaiOKEUCj97&#10;+7VgG4L8f7ziy5nkkZ2uHaEICwEhDMVIUsTUbdv8nk2RugxMXC2ghjisIY7syFY2MKFERlMgRVNQ&#10;TspPTk8cS/zLmvI3p6EDM8kqekzsw/drQs8oA5IzN0+xk8PkvIKVm7cxe3gWCGCYTqkCms7bxwwE&#10;uFdFhrzPGTjy5/sc+QW4WIQGO1jZYvSZ6hlVjJKwM7E9GkBFW+H+f/Y3Em7SCjdLjmjuWmvnQ3kl&#10;16PwRs8awwCQ2q8VH7uJldmXk3JWkiXk/wAPOrPT7ldStoLdRAvwrcyB2diISOKFl+BfU9Xm3+TH&#10;xy3JlEYyPd/MTazU9Ys5tJubidnu1dJPqySxJEhM4dQUilpK/AxeknIfvPV/3YuG2o3DQXMkdvE/&#10;O3VI/rAqVYhWqOKfE/Din2vtZqcI4xZSEp0XTvrVlE+oTxfVr15btbYiPknqSIQVeSqxc+cy/u/s&#10;Rt8H7z4lLTP6Uzog5RwusTuaAMEbmFAf4n4KfiYfByzOhAVvySE8ig+uWyPKHhuriJ50jCtVGlT0&#10;mdnj5Rp6jbop/ecf+ei42N7NbJKuixuVdmJADenGPUY8KhVPp8v2ubf6uJmeILbmh1JdSmc+rPKi&#10;OqkJQqJp3MCAyen6jIJOA+JPSjTl9qbliQkiTTmnnetzHzktFcGRRUGtFHpqKQVU/wAv2PtJk5cQ&#10;ygD/ADlidyqy208urxxQQqtq7LHfToVikKx19MlyHkcfWW5Ivwcm5P8AHHK+BZriSymSX13knKQI&#10;kRB+JSHJ57MR9lV+H9tVi4/aXLgLlR+leEImK1tr+N4VtkjsxJdSSyKVHpyggBlFF+KTnJJyb+b1&#10;vU+NGzN+kTEGn/dxFBGI2Bq1K1VjJWnwL6rceP7xePLG4Ha+Sq0f6M+sqtuwllWRpuaMPhUiisPT&#10;ArQusKKf915XKD61Mt3eSpRHe5WGUoriQlnWvL+WRfi/1fs5ZKJ4TIAFExFSlsUk061W0sYHEUka&#10;2DXMIf6v6CgRScCFYMjR7U4srYa26QpdSyaS4FvaiJI6SbGh41YCqqq17tz/ANXMWZyDaY5/6VhK&#10;EZDcJFdH6zo1taeZ7dWur8zl41hJdaKXZI6hXaUhD8UacPi/3YnxseaB5hsZr547yCtwnL98gPAK&#10;rEfEdqb+J+Jswddp58Holwxl/AXEyafhOzz7zz+WuqadplrJot00+mMV/wBx8j1mZ5FQAxgH4+K1&#10;6fFHD+02K6rJDA9wNP4vLdcmkX1BHGrKoCcgf5ifjK8n4qv2sGDHlIBkB+7+nj/i/nfj0tEo0brd&#10;BeVraa9gs7jWhPHFpw9CydbSaa6ljklaRo1mUtyEPE+l6yeirSSfZ+1gBUtp4PrH1xpXhjDG3SjM&#10;BQ0O/Sv8tc2ccpEgODh4v4rj6p/5riUJmk+kutX07VBpUWiQ29re3bwjUZRJDESSpKfAOL8R8Cy0&#10;4vx+HCtFv/rDuoeIPLxROCh/gNSTSm27V+LM4jHQJ9Rjxen1MqobMrM2gNpkUUjwXRS1R55DPI8J&#10;E68YwhPLdysfCiK/Hj/LhtY6i1siKFLwlGXny+LbblTc8j8XfNLqtNxnY3UuTKGWUR3sf1TQFvZp&#10;5nK2uockaiR7EsDWP1DwUxKRGBzTmn+rgC908PaQzwxPdxeq8jySEhhI6lWL/tLsE+FSuXabUQhl&#10;qREP4f63+lcvHksJ1omsS/pG4sruWLS7tIIo0gg4vH6ETK6LbFv3cv2pubtHyRf+CzSWHlu1uraW&#10;VoIrmYBPTTl6jIHIoFr/AHVSgb4cM8s5mYIMo/w/zWchEbnmhU1jzrfQXsWnrdSm1RqSXPoLCrNE&#10;jVMiIX+sIA7JxdPim5Sr+xkb8x+StPe4ktI3VNSBVxPUhWi5UfkoAXkicTt/lZTPRxzQE4jw4/xL&#10;mwQnzH1fSyvy75xuNQ0y21d4GXTrlAqpSsiygClDyJdJX5KnIJ/uv+fOdXen3NskbyxuiToJYXI2&#10;ZGA6HfxzVZ9HPG6ienMd/qiyuKeGUuI3VzE3CQA1KsBWjDsaGuA2iFBTY96dMxSByabI3X4nxIYH&#10;uvT2+RyuUKbhkB2LsEQ3pA4Tguo/3YB8Q+YH6xkDEtm436OwTwqA8TBk7EHCDbIUXZhIGqrDqOvb&#10;JwmY9WBsc3Yl9XkjPK3YDv6J+x9H8uZcM8Mg9Y4v6f8AxX0/79qOLe4OyxNDISjj05BtxegP0Hv9&#10;GVz0k64o7x/o/jiRHLvUvSXYx4pIzUbjMU1ddW/Y8nYnJFBcj4x8Y+yw2I+Rx3COexdgR0ubf7Y9&#10;WIf7sUbj/WA/WuWAhhKDsfHxcc4zVTlgk0yi7LqSak09v6ZMMHYd6B5s1PR3CxH1bQmrW8hNPCqk&#10;fZb5Zk4tTOHI7Jx5JwNxNIPUNJs75aTLSSgAmWgcAHlTcEFa/st8OTS31621wr9UcLc0owkKesld&#10;iF5DhIv/AA2dH2f2hCwJHhdzg7QhMCM/qP8ApUFbWK6ZC4m/3nFTSIMsWxqCVqxRv5v91/6uHWk6&#10;peQR8DH68EA4xoR3A32IqpI9s2GqwxyAnq2nCRLZIfM3lDSdRkeaKU2N/d0M1zGaMVqCOVCBIqsB&#10;3xXUNSj1S2t5LILEePEIT8RFNwo3DCpXMXF2ecZMj+84/wCJrlvFD+WtBvdAluYdUna7SSRpfVUU&#10;jBLDizEnlG5UNtXjgG1sIg81xLaL6lqo4sGYIXI/lqBt8sjlMaESXHx4xYBFpve38rPZ20F8yLdu&#10;xYcUMnpr4E1798CzabeLIYY7dCBEXW35Awk06Akl1LU6ZqcmlAFA8vJolp7IoI2DWrE231hpXZTI&#10;ITKUIkryABIUBSqlvicfCuBWsHmkMU1t+/VPhR/hZQ7DiVcfDTbxzWmO9ebhzjQCYfXLf0vWSYNH&#10;U1ZPiqVG4oKmuApILm1nZlNHkNQ6n4l5EmpUD4skd9mJgiFZJF8V9+m2B5ZCV9KRQjH/AHcv2GrU&#10;EMtPg/1vtZCiw3Xe/X2wVHbz+vHG4pBxEyKxIShGwjegxJoIWCRGBKmpB4NTqCDTfBYp9REvrMjE&#10;0WVZOMyim3+uvywyI2WHIqbDlOYylVpUgrVDU+PZsTaaVVpI3qRtsbqIbvUdJE8B/MMrEV5Lwvel&#10;COiN2pXcYHeNIwJBSVpPiEZoIuIHEUdhs9f2ThM6QR1XVZiR0A796/LKjIijq0ph9Mn1Epuo6jgw&#10;3O/+xwc0tnftUEf51xWCaCQO0jlWDEGZRRjtT4lruP8AKw8VLS1g4+yAdvsHp9+KvIEjX06cZQQi&#10;irRNQAVY/wA++CfNFU0gJJ5VJB6mgYb9Nu2Yq0rLyFabLC68KE7Bo32PauQq2YbqBUg7d2G/TxGN&#10;hABeoJC1M3MUbjTowI/FcBCLbJqBv16Ux8ZdSSjAxkbxdQeJ7d61/ZyVqGmANKg17HuMGW720reo&#10;vBpYwFRHB5huO5qf+I4TuEbg7qDiQNxPIITVnFKdelOvTvgO5WdA5k+LjQK6D4lqa7pkeQ3Zc1dC&#10;ppx2rv8AP6cBwl0V2NJIviUkD925bf4u6++EEMeq80O3Q/jgw+l9RHTnQ1tPUPCnIP8Aap/wmN7s&#10;VKj+odvh/wB+U3r06f8AG2f/0pWl9a3SJBI/CSlGCnqa/ZqP1ZjnTzFyHJ6kji5MoudKutMlF3bw&#10;me2Q1iaZFIjFNpQtW7f7s44Xl72ykdlISJV5MoDAFR0HIE7n/JGZVQnCv4mYFDdOhFpOqpCrh5pp&#10;ZPSgmco5EzH42EbKp4qxrSRk58/8lsHWd+bhuNq/72p5xqQAF26k7/hmDkwUCZDZBQup6cmnKjX/&#10;ACaCXiEmeNmbmQ1QvH4O21WXDdNSih4xOP3nhsN/HMH8tKe4YGNpFPphZZ7lSWij+0/xGi9lJG22&#10;CI5IpEBU/ERvXsMrlEg0VOyAkjniILEAECgWu5r2AG/TamBbyFjRkevAiq9qdTWny2zKwZK6fUsS&#10;6GW3YSrcoAwDenMgIepqqqpJFPib95xXl/k5CteEd1D6ZQrCjhvSUFKnpV+KszcRv/sc6fQgRPEe&#10;qMkQRu9J8rxyWN1HN6omvGi4fWpH9UBG+IrHzkjjUu/AV/y/8vCK3tLHTbWaeNzNPJH8LECHZKhK&#10;cEpxjDH7UebDLmnk2ieAD3NPEIigySafUtRu4rVoUghjkAepExIPxtG4YjeTiv2JOf8AsftB7q5m&#10;vbpo1Zonr6hkMhPpkEKpEbcAP5lzK00eGN3/AFWMQSfJHWVjb2Fry4JKjJ6IVYR+8FC7cnX1Gbwb&#10;l8Pw/Z+LLuruyVTHZu0wVuTcFKKS1d2ZmPL4slCEpTF1/RYZDUmtOttUkk9XUII7dmBWMGQTOFWg&#10;oqLGioCN9ueF7y3UpjrFwiZyCluHP2tlBlFKEkLy5H4P9bNjixxjzNlcZNgpiqQQBqy85uIq0zAV&#10;CEksE9qsfhX4sH2sFy2ntcTRiO1aUMsKD0+cnqFacpOBIWvw/wDE8xsuepCI5+5yBKgL7/pS641G&#10;xXVo7SKcS6isRSRm/ePFEY+fIrGGCmQrXkeK/wDJPB9p9dguEThHGq8Ra28VTGpApxBUKppX42GY&#10;WQDJDnxD6Zcfp+pplKV7dErvBps+myyerLujG9upKLNwryDcX5On2f3MZT4f5MKtUvL2a3SMmW3+&#10;vKGklYAszKoWvph0jUAr/L/zVmXotOATEx/6R/rMZenb/OTTSNIsrecGIQzPpxeKBKbwpKWk2ldZ&#10;JWd1dQ/7zi2P0jSrRIZ7wJDIHBKrMUZm41aMUSjj4zz+NZMlqcwHpvhI/mer0/L/ADnIj6I9xkt1&#10;3U5hcwWEbXKTyPGGeCJ1RU5AyEyurRceAINJI3+1wb1GXEbyeW4uCskkjRrX698ciVDIQsCFE41N&#10;fib4fh5ZZgIjHzP44v6zSN/870/5yItrOGG3RIIY15U+rfArEUYM05Dtz2biacuXwp+1g+2tkMq2&#10;1xaCFYI1a79S6dnYbKo3oWVBvx5r8XH4FzCMiN4y3l9P4kmZiN/5vp/zkpubudLc3VpftcC7lZNN&#10;aC0HCOX4merUdf3rcl9X0/sftO/xYy6nWKOWUSQrxjYxWPqCpqv2KgijO27bNlsTsB9X86TTGXXm&#10;ircOxhhMM80zygS6gYSoqpPx0ZWHBR8KV/1/8rANhEt5LeS3yLFBNJVWPF5ZQhESxpG6x/BTk7N+&#10;z+3mcZGuGP4/hcvDtGjztF3011YraQadEbm4IKMjM8cESn43lmkRZfi2AjSnJ2f4Ph5uhhJIsUCm&#10;KIQesRxrGDJGhH946MGSMdeHrcP+NcxsmKMpAGzR4v6KZR2rqhFZbyZ4JJ5ZTGCHeOR44neprHFK&#10;nCR3Xivq+kr8PsfawPZG6tY55o/VEsUZihkIUhGosksgbkfUllUpRuC/Z4KnxccuyQoACgP9Igmo&#10;3yVNRtrW9niguGja2dkM8Y5epKtXSONlCfDFE/L4Pi4/3nNOHJyrT2NwI4lnModvUeFwUBrWsrss&#10;oZj+9+Ic1Tl+7/mzIoRFgNcBYFBNLqMRQu6oInjjKQyR0LL0PBFMbCnw/wAjf6uGVjB6dw9laTRQ&#10;ScVMlBKwYs37wuUYohaJPhRGb7XxyL8POvPKO0yL6fjduAv3JfqNw5tluriza6hDKxX92GRhQx+m&#10;soQuEkPLk/GVXVfThfJYLqLT4ONj6MiNGj27heJZVFObSEgsKHb/ACs5aYlqJjj+q+CXH/N/q+uE&#10;f81OSZF3t/NYO2mXeuXSz6tPdwOGlhuY0l9RI5JSSY4oljIDRlR8X2uHLmn7WRO7S5kvZLnUHVqN&#10;UhnEfJgpqESNaScaDdpPh4fa+1m708IRqMALPv8A1f75xQK3O8vizrTvqlvY21rpayekV+DZ3KKS&#10;CpkaY80LcuVCv+xwtt5VWOC9ZwL25kJtV9MfuoyAlE41UErHx5qvJU+P1PgXltzjNUBt/OcqMaod&#10;ZI+S1WVmtWjJtFVfVcyHk7BufFu7J/Nyfg/L02Thyw2gt/3rL6xRJiatNVeUnA1bi3LlIR8C8vV/&#10;2X7WPny+muVMCdyEFdXCxWyt6FZoQihLejBELqKchwpGtFd/7v4ftcVyr5fhcqBDFCFaS6T0Cyhi&#10;F+HlwV+dPtD/AGPLjkdPDlfNhHffo1Zz/DFycyXE9VjgcTKCQOXxqfUMXFSPt/8AG+bjdalOxik9&#10;K1mYrHXg7MCxDjYcCORbm/H1Pi/vfiy3aG55/wBEtsYb2WkW00y1DSgPPbpznMXJVBCrTZiWWqoO&#10;EfLh8P2PhXDY3Zt1W4llLTp8EdJP7x2IBLhVIB3+yvL+T4c19mc6A9P870pJ4Y0OaRyaULtDpttb&#10;RrYSFHl9aAH0oUWqiEO690XgzKnpt+9+PC9be8jioQJL64XebcvHC/Ykk0efgyt8Xwpx4fZzLlki&#10;RuSIw8vxxIldcKZNJY3VzwZ/R0zTpRxg4qqS3EZDlh8PxxWzPGycf93q3P4kxksdrbxkSKLicrxj&#10;jRUZVDinEFFARQFUcm+Ph9nljHikAL9P1SkxMh0RUMl1O6fV+UNsrMZHk5oxKkdQ5q32m+z8PL7W&#10;JfWJLQSKKRRRHje3IcI08igE8pK/3cNWXjXjzbj/ALr+LIjj4xxdQwJiRfQNLp9jqFxHfzKJ2CBr&#10;GOWMMsCtX40Uj4XlH2nPxcF/Z5ccbEn6WuHvpQfRWRRaM8kjFShVgVXoWb4Wryf7PxNkcmQYton1&#10;fj+coHD72x6GlQJZRqvremXnjiSNFKty3JAUBFb4Rt9n+ZsN7x+Fr9cnDTkf3ETxiQtLxPBYyaue&#10;VftfHx+Nv8rMCMeLIRED+lu48zIyscykEJj/AEh+jLJYoip5zvBM0XGFXX1XlVF4KVI+JP3av+6T&#10;7PNELgl3dzJLqtzwnWSskYmZVjhDem5RXJf1JSywr/uzg6Mv7xszKjjhw44038PDVD+smLJY6XZm&#10;HRrOKMTRCO3kSBSZrll9SMt6SrGY0+KV25en/efY4Yb+W9OnvLsQor2kfDhMyXBmEbKAqR/vOTd2&#10;5fzen+8TNb2n2h+XxcUrsfTw/wAf/SKMWS7JSbzdqqafplsgMN/ezSKbT6zCYo3YtyknJjCLtswZ&#10;Ry/eL6b8/jwu8469e6HrD6bpuo20SPGRGlui+oJjRaSM4YV4huLcP5fh/ayvsiH5/CMmQS/o8Z4f&#10;9zJpE+KRjbflbybp2t2Ulz5ms572/hmEZmuppWhZBSYfVh+7/ccn4vVW5urqzyccjs6X17fRRyzL&#10;M0MnOSVI+M0TmMUZ4qqnwfa5/a+PkmdDDBHCDsOFEcIMjLuZtBDb2tsRCtY+PGON5Cykcidmbkfi&#10;B+z/AKq5IfKOhxTiFBAZL6ynWW45qyceYMnBJVCmRV5cvid/j/lV80faWtjhmd6hIf7JsgeEiX8M&#10;WHef/MX6KivJpL021re2bw27q0cqcwwUM8UxKdSyt6aq0kTP9uSKPh1eOHT75GtIOMPwqjLX4gPC&#10;tffOAyZcuECczxfxfj/StEichfN0S+ZofMsF9LbtcFJJLiGejLDI8deTqWUcl5N8a0V8R07SNRs9&#10;RlrdlraTgpiIB2HLq3U9f+bf2sOfUYskBIR9e7ZGNFNvMfm7TtT0W10mfTPq17Zs3G5tXX0WZgF+&#10;GM1CRfC/w0d+Xp/vVRfSw5uLVWiaO24x3DiiGgpUdzmqjnINy3DMAn3JZpECXV9ardKZtNgBaSLm&#10;ByWtGUVpQtRdvhyE2+sala39wl5J66xng9o4VfUYFq8BxDV4/wCx/lzojpMcsQMBvL6cn8xzowHD&#10;t1ewX3lny7qulaZNptu1l6y+tb38HMpBGAqqszqzRr8R+JuXq8+bMvwccX1Ly/PKBe6TDHMznlIr&#10;EM8QNeXHb7VaDj8OQ0+ujD0ZDw/1o/UolRpA6H5y4XH6J8xyTQwWyKsVxbllhnrxVDNv8MfEF/VH&#10;OP4ufwcf3u0rWLvS5BZXEUrQyyBU9QhmJI5OepCqPi47/wDA46vSQzeqB9UWcoA8l+ueXrDX7SbU&#10;bWazhkSF3ulhif06I5WBdkRzLIpRpm4cuLfB6qfEpvc6Pp+oSx3emuBIjcmKmqhl5A9Dsan4s12P&#10;V5MYMcvL+FrEzHmkFr5m1DRLZtLv7OSW3liKPHIGSQRyCNl4iRObqET91/J+z/dphdNqYuplg1e3&#10;SH6tJSCdg4o9djX4Vain7S8l/vOWZMNMYR48Z+r+BMY72m9npFvawm58tXk1891ARfwQmDl6DISy&#10;emvxJV14pG6xy/FBwkZ8OdKuWhakkhkj+ARkVJ+LbwGwzB1WPi6UjJux7WrS1uqT2vG3uFNwZ4jx&#10;iQiFq13ZqSMaji3xSN9jkuD7y3gnikSRFkjlBV1KqahhQg1G+YmKconbo1g0lVrO8LwzI/o3qOHt&#10;pqMpRlPJQrL8W7Co/wCbciepaPd2sj3VlWUqDSFlpTpTiRT4QBx+FeWbzBq4yFSb4THVn2heYbHU&#10;I4dJ1pEtY3KkX8chb1GBbkZV+IrI7P6vKWT0/U+Pj8KcgQIeP6uqrEskhBCgqGVT1DE0G1Ps5lRi&#10;ObPh3tNZPVhvPr8zS3ctrapIruyyvDNMp+FoEQO/ImReb/Z+x6fH7RtoevBZjp90zkQcQZiCUq+w&#10;UMevCnxf6y5r9VpLHHAXbCUL3CQebfKf1hU1ayRLVLgSslmvFZHEJJeUohPxSijxqv7Kv8HLJP8A&#10;uJFH7UbfZNeuacGUT5tAu2CtakOwPONk+F04kGnsSC3+thcbK5s51ks2rbn+9gkq1FC0Hpn9ncL/&#10;AMN8PLMkZBMVLmzJtOX1ex1CF11GALfoT9X1CEKpZjJV/rC1VXFGcKUCt8UaNIkWRi+OmXlyPQQQ&#10;ztJQeshjUSNU8ijhCzCu3/XWbrTCUY39UW6OwZtp83mPS9LcagzXNlFA7y/VJfrUjQR8VWJJY/UW&#10;ON+Hxgn4F5ftemuBzplra2sgm5zTVJIUnk1CzqlDz5fbYkn7T/ay455SkAPpY0rwazqt/qEc9jHb&#10;2NrxVYJHUNEqERwyXB4G3MZ/dRxoiyM3pL+7+FHZ2RzTtbPcXSBSeAZAZHViVP7vcdFb/gv5f2ck&#10;asRDPkivqVvBfwWFhMHLeq6ylbWGWPjIrCYCMJzMkWy1jSRI15+p9p2Cm3aGYzz8jPchIolon7tI&#10;9uSlSrcpQFO7fB/scyYZNvT/AAoBKuszX6yWlq6/ovTzNcXHqGT9/NcMSY3VonjaGDm44hZfWZP3&#10;n2ucyulapqNiwQspjUn1lBLgjky8VXjyZg3H1P2ftfycso1OmGToxnu7zDouh6wFuWieKeTiLS4o&#10;YygCrIJZJOQSONo+XpJIfU+z9n1OCzKzv4JUikQo8X2WZaU5LUFd6dCKZoc2nkLHc1iLzO4sZ7fU&#10;poJ+UV449WGCUMCY5fiV6Iz8WdSzOWRv+adPHaTxyrKQpYEOOg326fLGE5xArdluvhW8ttTtWtlA&#10;RJEa2kAVmJrz2NKisrBeVOORO80nULO7+tJNI6VYw/FxCrShoArGrA1/m/1M3mLUwnDh6tsaL0TT&#10;Ne0PVbF9Nu7KGOX90LtDGJFkkV+S7syDhG8bUDNw+Ll+9+0xppXm1o0c3h5xh1j5UG3MbVALMOq8&#10;uQXjyzB1PZwlvHZgYWkGufl+nqxw6SnCQwSS+iSTzMRUFQ5VI+RBk9Pg0nNI34/FkltLqKeMSRNU&#10;OAR37ZqcuExNFhIUwy+iurOaW0uVKPH8JQ0FB3/Xt/NggFlOVEAsEEiHmdqqTX5DcE0x4JrucrKl&#10;c9RxOzeKipPTvTbHMQTULscACtNIsi8DsR2qaDua40oN96V7ZISVZxB3CCoqS/y3698DSwFAzirL&#10;t8P+3l0MlpCLjEExjgkAikUNW4NQDUAgEL4cf+usjN5pthPzubSMJJxPMcQrb8TTcA/sDNvgyyBF&#10;nZujYO7NbDX9Y06SDTtakadPXT6tNyaRNuak1UsGoZuVfi4t/lq+EWoc1AXl8OxdSSFYkBRyJHxt&#10;8Ldf+udjhAPLdmzHRVgaUSvEBKpZLdgitJEnNpH9NVP7mICSGpUL+x/rSPQlLEOzjjNIJAsfEhgI&#10;ePE/CtF5J+z/AK3/ABWrdZLWjaF9J59ZlijjYy2kBgMk5ZfTL3QcyJQuWkaOflxkDMvBI2+16z6K&#10;OJIzBL+8APwE0RFQEkqoG32Tw/m/1snmkTKx0SV7PceqLuAtbNICJkUGaeWaQKiPIepCOFk5fYWN&#10;vj9JOGXBeGJnigVhzVoo7VQnFGCcT8FQU6K/xn/I+02RGLi3KEHqmkRPDbTXMyMLWaC6m1aX1TI8&#10;JuPWRROEaOWtZIWEI5fZmdkjj4SBppfsiWKT0kHosiliCzFUVQQPirX4nVVVfi+LhloiK2K2mkMZ&#10;UPJDNAbiZ0uRMyIHWNecjysh/u1RjzSOR5H/AMhJf3mCkPASq5jjkYSn0kYsFA+05Y/tBdhTjwyq&#10;ceIhFpf6hdbaZfrVxZq9oPrkyem8rN/cwpGvH4Gkb1JfUEjSs/xP+ypZJxuUCxBofiSQlaFt6ivx&#10;qa7L2XMmEfxTMMkX1LIsbmVZ3IeJagiPah4EK/FeTNT42X7S/afE1h5I13MSXWNVhFA7BWj/AHoF&#10;QD8LGrfu/wDmnMgS2pSta44zw2MMcapJK8l5JvGpdZl9BtqqzSrHxWs3LjxfLujciSQxxjmzIjI2&#10;0asxI3oGb4IxGdvh/wAnj8eRHCN2LWmmA2sP7z1I0RpYZENZ5I1CsacuK/vJWmUh/j/nl5/Bgiz0&#10;1RP684jJCiK3IBeJI4yeNCArULNyY8fTbhmLm1A5BCAvdTke0KWKXERkKz3sQKQ3cks4DOpWRinP&#10;0o/SCGX14lf4V5Rx4pfvbJ6cICmNV4rK7FXPELXipC/CvVyq/Cv2cGASIvzSC7RlvWea4lkkjuJv&#10;3z2MSI8UZdnILvGZFaST7MavLyeTlz9T9kJfExwrbyFNkd3ioECr1VONV+EfDy/yf9fM3HEcVkcK&#10;Udo5inklu7XmyNNHFFdFjKZmACyTBgsnxbyKn7HJf99xqyoIGR45J41uJUKSQhKA/D8Ssd617/yL&#10;yywxAuklF3aRXVtcW0Mz2ltMJYbl5FYghqxuikjivZVY8nfj9n9vF2it/XnlmMlKMWVWHAIARQcg&#10;VYU5bcvi/wBllZlxDhSd0N61+thaRWxgLH0gHuI29R5WIPJhGyNEzOY/i4N6fL+dMEhZxA1xcH1T&#10;IFkRXUAjp6YoKcvtd8pMhfCEIMfUGuksbANbxwvJBJJAxapYP655NUxEGOtVbmzNHgJYnllCR8BD&#10;Css08vFkNW+Iim/+/f5/9jloHhx80VSYS3cdkoeYTNPeTQW1tbqyzD4PgBGyjj+5dmZk5J9pnRfs&#10;rXE7uSoDxW0SBkRCTUFiEJBHENtXifs/7LK4R2KSo2FtFGVkk9GfUrmRlklkRU4EIPVRGFHdKkqX&#10;QcX/ANVceJbn9HRrBFW4b7IZnZebtRVLihFStDgjQlct0AUo3ENkurXk91cpFaxx/vKJGjBIIjI7&#10;8CrcuCzI615cf2k+LEXaSIT8GaQJQqUG7H4lZVJbb7P82WyHFySUbH6F19VMsIjaRW9RJGFFHwSI&#10;XQL8VeQpyX4ePL4cdLOOSs0fIoqou5mqyqGDAUqFWr9P+C+LKvCA580AULU7S0ZYZFEohWeaWV2C&#10;LbcI5WMfEkNxMjkRn4+Tc/tR/DxxS2S5mKFImajvzkqAvFqsF4g77BV/2WDLUeSbpSvrmytC6XFw&#10;kZeKMww8WeSsZCNKXYV+FmZv5vhX7LNxx0qM11aRyQySBXWQ1rQsV4UO1aijO1fs/D+02MZgxtCH&#10;V0Sx1OS3vIbVvQkiikVQPTXm0iuAx4FPijjTZlkbnx+Bcua2nluweR9NQfVZORLchupWh2U8eK8v&#10;2v8AITK4STS6C8tLSwoQqkKotYrh4wFKEkSeoaVZ15F5fi48P5pJMLbpkR0FvI6CiJ6wCVq1aCOM&#10;h+gZ3blwThmbhxg7krw0m1qLpo5vrsENXaRo4A7sfh25Sy0j7rHGFRJX58X5vgqwESXDahOFCxj1&#10;InZviHIUqF/efD8EhT7XLMfUEcHhj+JEUJqb3E8C6XbvI0jsIp41QshWL4qFwICHYSQLJRlSP7H8&#10;2Y3caqsMNxKZY2d3cKWDz8aVIVVH+62cMf8AhsiMc4xGwSApppKyXUl9e2kJS8iitIo24xtFYq5b&#10;j8bu1WM4ikVOPL92vCP7WVHDczF0IBt4mKrN1JctSgVtzwHw7D+b4stBrmFVZtQsbV4iC4u7lOf1&#10;fiQqxqhYs8sYKR+oRz/ePx+JP3eJaibh1VXl5xHmWiUkKS6D4WdRyFWLfZyzHV2ObK1bS47WNpDD&#10;bejMFRElYAuyxSFOaxt/Ioi+Nj+1+yqfEDsoQbSYTqqc7hpEMZ9Pkm3ItUll+y6lm+zH8X2snklS&#10;OVou9lmjvQ8LmiW6I7Opk4vvxFFHF2bmjcIvtyLGn8uGV2JYnc2fwhII1j4j1QC7BeppU/D/ADf5&#10;X8uUYJCW0lHRLLBkmghTUXZ5Hu5nlMv+jllRWf7KbcArcd/tceLfFywHqEcc11bNNNNGxPOICIc/&#10;UVURWKSDiPi5f5P+xRsyMUgB6WQNhGWDzJptwlvDbyKo4yUmJjEbu7sBLEGf+7Kn7PP/AFuWNhsb&#10;SOa5mFtIwCpJyVQzMJAqhe5PBq8+H2l/m+zjkyGtiFNKtxqdyUtYpZ4opJZHhozFVDQ82dq1FOcS&#10;8o+a/B/k/axlqzG4OmRsixSL/pN1EJHlc/FJKgIJ/umpxYr/ALt+BeX2RkJrjO/9FjIbqN/AErrc&#10;8bmWEj6lZzNAIYixMKOCyo6NMjj1B6vH91w5fa9QTcSx+hPZWbw29veE/WZEUB2WMKGVuQ5GvxK1&#10;F/4llUY+Id/UfiiUbUIdHjm1G01fU4bi5v8ATlJsonkLRq0zv8axqTErcePFi7Nxbh/uuPBttqHK&#10;USpI8mloqNwaNPikDtyYbcq7LRUZ8Znaz9f8PP0tUsQkNkn1PywZoH9SNLfzHOHgE0FxOVSH06rG&#10;aELIKMy+pMkXH4pP5VY7tpNP1SV4H9CJyg427H4glARUU5UB/wCGzHnHJjiCTPIP83/c24s8NdGC&#10;a5b6z5RiS5tfrDRmUtNqYDiL1eTrI4ILxl3QcC/2uH+q2KWmmXl3Yp9YuI5rgoWlVCaB+RqoNFHE&#10;bpvlWbVRhKoiXDtGXF/xPF/vWiOIoSbzDpGja4/1XTptPsfVH6PLKh5wLboFdgQzq5bhOvx8X+z8&#10;OEd7HqFpMZHRecY9MRIxZAGO+/elc2mnyYJR4on/AGLVKJBPc9C0t9G1KyjtBNI8VyRdG4lRVkco&#10;oKkKCOKsEHT7Tf62L2euXcVyIJEaGYKyW0aVZZNq/EKnbKNV2djnHiBFk+qX8f8Am+niarMa8/pQ&#10;Wo+V9OOlm6jnW80uSZJ79roiIxVYAFPhSjr7/wDDYHOnTmWSaRha6sVMkUDsHQ8D1Bb7A4n+7/ys&#10;EtZE4hCHFPH9PE50Jm6mmP6ZWKOGxCC/8tAmK71GIFJlLKTxaOBRzYuvIzR8fs/Y+LlgLSrFmnUX&#10;sz8llV7xrnmzSH0jyCHb4V58WoOH2uOZYz8eOXDH6fojt/ppNxo7IzXdQjtNMEOh2oMf1cxad9QE&#10;KxW6mVRE3E1TkwUSQ0H7HxLi0dppk8M9ha2/pkRED1o/3awggvHE0hVOLKQE4fy/F+zmHqRKuKf0&#10;D+a2cPdyUmuNbtb6xvby5FxbiYRFLV2R3mdOEb3McKGpVkf1eZ9P4kVE+1kK1PyCS14+nE0tqcIp&#10;AP31AC7REE8lXlw/l5/DmDqNEDvHnL+H+a4WfSRlL0+k0ym0812kjW0dwpjknqJCK8YXPxRpLyCt&#10;G8ifGqMvLj9rIfd2dxbTvBcQtDIh+NJAVIP05rJQI9/8112TDKBohOo5I5Y1kiYPG4DI6kFSD0II&#10;wIVOwpXwpscqlEVbGMq3XZUbyRPzjbj/ADeB/wBYfxyshujIF2C4rqGYBZKRS/P4T8jgPO2YlTsV&#10;POM7YQbUh2U8cFwpSRQe/wBOX4dTPH9Ja5QB5uxDjc2u288A7H7Sj+ObEnDqf9qy/wAP82X+6aDj&#10;nA3DcfzXY9fRnQSRH2Pt7HNdmwHHKpf8d/0zbjyxn73YwM8bUcbdsoqxs2jydiUtmJHaaBvTmJJY&#10;D7LE+I/jhEq2UgF2I+qA3pXCelL2PVW+RywSaDCnY6jBdzUdqZaJtZBdlxyurho24MpqHGxBHQ5O&#10;JMdw107JbpHnSRVii1Fa9l1CMVlTpuw+zINqfFm003aE4n1niDkYdVPHsTcUvutL5cmgait9u1Y0&#10;ifY+xaM1blyj/lw9nghktpb+K5WW2kVkSRCoANK9OqEeFM6rSa3FliAP+PO6x5IZhY/4+63vA0y2&#10;ckTRXCKJGUhiKE02enB+n83LDrQ9auLwRW88aNaS0R/TqOvdi1Oir2x1ekjLf+L+Hm1yxnoxnzR5&#10;ahtIrvWdOcrrMEZktjL8an0wxCKopTm774basJ3n4WBWWBaFoyAWII35H9nNVixy38Ueo/57RliY&#10;8jwlj/ld7Wz0+OXXvUs9Qc8RMWKJzrsEA+CVv5vh+HChtJtzbzTyBwsEatHbP0RgT/dV3/z+zlWX&#10;HCe0By/zWrwzIkVXCyUa/dx6jZ2iCOX63M0bXcNDyVUBDT0FFNfhI/4fActtctB6wi+s2yuxEXHj&#10;cI7ryJFD8fFc12p0hhPZolh4hceibQ6pardfVpZBBd+krGQHlAyK5QbnZWdj9n7eAL2xtJXqnwlA&#10;A70IkDdaSKf2c1/rF7NGSJA5JrDKSqkkVbcUNVI/ySOuIxz+jG0csfqQow4MN4wR86mPqfiGSGQm&#10;mvk28YZ+QPFyDv0P9uXBBBdSxxGodm4ktXkF3CmNvhDKuSMbLWTtbUsjRRu/GoVSwptU9SD4Zpj9&#10;Vbk05E0e3rx7ECn7ab+OV8VjZPCuCrItGFUPVTuMdEYzaTzxgQvIeO4LQyGpqWr9g74kbBEOe61u&#10;XrKuzL1J5UZRTagA+KpGJzWrOnKM82T4uDtUfD04P22PTDyZAXsvDU6jYnqB+sYn6jynaKnL7U1P&#10;3kdG6Mu+wyJCACu6d/ox0EsquZIzRSBWWlVZRX4SP18cNMbaZVYUP0eIPjg5/wB+YBKC7M20RJFd&#10;qLxbfjTIHnamWymFEatSigVJanfqagZpFBmEbKTLyVarRZYlTfqe1TT/ACskOqSaWgBlDq3wkE+K&#10;ty70+jHCNYJSSQwFSWUV5EH9tFHif2cgU9y7kWWgBHbw2Pgcd6trJCVWMCdqlWY0BbxU13/2WEnZ&#10;eq0JMJeRf914Dfanfb9WOtZqqY7gliahnHVQPbvkZDkncOkRhvFQU3APQn+GIy2SfVOUDAFyWNCf&#10;T4j+fb4dsKjvbEx9UqwoBQCuxJP8vjgGicgPS/c15el+we1ev2cNMaVu1K79K98//9NWyt5TLbyS&#10;mio6tC9QA5KkFviLH4a824/8Hm51OTGY0P8AiXq4mnrmsahEIr+CzVprgwSG8gEfqNGgf4Yv3Soo&#10;aTj6UfN2bivP0v5xl3f3F64tTFyD0RiqmlQACd+g/l3bNZg08Ieq2AmJIeysbbSrMXjXXpNAWmTm&#10;6cyjMxVaj7TEUWRVWL4v5cFpPb6VZ/A7SywAmVqhVY/yA1/hlWSE85s/Qni+SV+nPr+ogyxC0N+4&#10;FonB3khjXb1pBx2LbbMU/wBlg22vILhBNzV5a7oh5EE77n22zGlhnA10bKS/U7B7QtavHNFbMCRN&#10;OAiFVPGqxrT7dH6q3wOmLyxOingxBX4mGwr/AJPTv/wWRgRz5sAbSyG7F7MqTwD03PpwqwYlFoKz&#10;MS3xcQF48/3a5VtqCpK1uWJYddqitKkVyWTDYtkRbrrQZpLWLUI7eNIpOnxESBQxCNxIqx2+2oxt&#10;zo2nXTGX0gJCCrNQfEDvQt1pvgx6qcWuQXWXmPWtJjNt9dkkiBQxK9TwZNvgSpUkUGRnVdDjilku&#10;XjBunEYCxqOkVeNaULULH7bcf5c2+m1JJsf7JrGIc2ceWvMguES2hkK6fH6gknnYqzNM3I/EwIRe&#10;P++xy/2OEDWl9bmX0/hLHkzcgp5dSzUPNqDN/jyggEdfx/WWWwtmAu9Luli9RQ4ClUUoWTj9kBSR&#10;6a8v+I4UxwxXMz/FzUbRzboqhGJ9QsQfs8iFGZ8ARyDhnfdM5ZXiiWQJRurxCjMxK04Dp4VwZY2N&#10;lIiXvAvZxuPQhSONFDAK5blI0fxMxb1JKpkJyrYAcR+pviOEDvSvUb+9haWyg9M38kfqMzvLXixZ&#10;Ngkc1OPWKOj/APEnwb9VgVTNPbhg4rEsjqY0ABNWPBWPxVX9r+bMIzMpDgoGP8X4iiR+YQ7Xd/I6&#10;20N4o9Jgt08MTetIx47IPUZIxQhmLfF+z8OF97dXpe7RBwuJoxHEY5f7uNjTkqhSS7cvjavH7HxR&#10;rmViwwIEjXP+Li+r/S8TRD6Sf6XqR1tp8HoWpM3qQRSF5hJHvI619xw4N9hf9j8TYpp+j+rIqoKp&#10;GySlaRsyhjT4lZZuJdSfiPxfa+zktTqABUTX+mbYizZU9Z1qC3tHaWUQO3NI3JdQXQV+FuUBcBl4&#10;8U+1/ssG3N2vFFdYVSAA2kKhWK78WZlYIFCdfhPxNlWnx2eLv+tZTvfn/CgrLTSk0xi9aVrpiL+5&#10;kdk5bEqqFSx+KoWv7Mf+ViGn1jmt4oHT6yRzlkQhpAwpGxKlj6Z22ZpEfl+z9pcuyniiSfp+n+j/&#10;ALD1NkN47clfVDDc2l6LqMzWiDj6EySJC6mrgclT98lD8SJHMnFfibFrm6tkUxXiERzMyXtzxMnJ&#10;QC3xsVUcR9pS37v9n4swYafLVjaH+b/vWoTvl9H++UIrGVkFzY8HNvGn6MsWIijjYLx+GnMqWUtH&#10;J+2q/YVP2wPMyGSRGeytAA0ztwiLoz8kYnktVVSTxj+P4/tZscI4YiBO/wBTKIJ5fiSZMBGsHrKl&#10;1dmqxIivIiSBOLgNxf0+RHHnJ8K4Y2loIb+ylVgszyqsFsGEQQcCxFXYmklWeYfvH5MmRyZ/SQQO&#10;GPP+r/Vhxf6VyRseQ3HqSfVrlJdI1S2uAWtfq8hvL5kEtSTxY8Y0TkYgFSJ6Rr8DN8XDAHo21q7i&#10;2chIjHAs5Hr0uH/Zj/ZRYmAqyp8Xx/Zy7Gbx0RR/h4P9iw46G38X0prb3VzeW6m7hUG4MsogUtET&#10;bRngrOp+ItKjA+mzfBzX+XC+ZJHZ7Qi3uJ78enLc0PNI0bqxYMqUT4RH9n4fsYJRBIl/M/nV/wAe&#10;apmUhw/50pIwpGCtwBPClqWcQqAFdnUgrxG7/EefL+ZvtYZW0l3ZQRw6fxiu5eHOORyvIyhwAQeE&#10;nwU5Kq8P9+SZLGI5D6ieD8f1WeLHxekGr+pLtQs7HVpG/SH76yTkY29MOiejwZqVWSNhKCyyM3/G&#10;OP4+WSTy/wCV5oBNBLdSOsLg3ckiIFZWXlwT1FPPka/GjK/2eTMyZoO1O1oACMQf5uPn3/0HIEox&#10;jQ/h/wBkwnzB57ttRtra9sYIz6kbHTkSZllR0Yq0kyxSR8BCKH0mWbkvP7Ku2FvmFrydrd0hC2iR&#10;n0EaQUVQSq+oo/eGQ/yLy+zlmhxQs8X1n+vL95/R8SLjzHESTzZD5NS2so7qCa5a51OSci8uktyv&#10;OR1Ep4MKoIhyP71+KNz+Hh8GRiG0pdvdeqJLayVInkVBVnKhgqr6cg+Ojcvj4LE32l5Z0OHFEAR/&#10;il/EyjHhBlz+TKZbslY7VkIuboMwRWpxjBAZy1UI481+z8fL7H2eWCLKXm4up3uTPGDLc9V5CGQU&#10;DqUVUX7K8P2Yuf8AeNhzkgGED/VUmh5qN5Dws/qtr6UaTn0rd2qADKCWfkG5O32m68pJP20/vMMY&#10;55rdIikDG5LFkVFICiXgFoQkQ9Ojb/Cjfa/azCxgSvdBQMlvDcpOJZ1+qlFimLFZAWiZy44s0h9R&#10;T/Mzr9n4W48cCSIZLs2MA4wUeWa49QzKtUCpyZjwE4o6xL6zcOTy/FmbHIKu/wCr+P8Aikmz7grL&#10;KBCl6/N7ghIoIDG0TUDqZCo4er6bMUMv7v4kRPhwysm56fIGKlIYhJCebFkAbc0IkoV/Z5fGzfZ/&#10;mzC1AJlsOfu4W4nayg9WIg1O1MSuHubgQz/u1IlrGfhJ5RMeXHkxX4FVf3n8uBzEZp4L29jHpLzF&#10;hZsQwVQFSh+JUC7c/tqzM32WX7eRQiOCH+m24Wuexs/Uq8ViW6sLB3juyY5dR1GJVVyzktXdZGZ2&#10;Ucf7p1RPh5o32FhCqs93ITHIdgxTgC5oyMGBO60WNPT/AGv5sxDIVtuf5tNVGiFrzqYlsIgk0IAE&#10;kPqCQ+mfgZWVhUhqu7+qfs/a4/shSYOCH1Hlu5D6krBDxgRWp+2qkNTdfh+Hk3xL8GZsDLhsCh+P&#10;6yTQFDmio3u5JpY2tlt7GP4IC8i8p3KggUQt8DNy5Dl+z9hvi4gIbeS/dYdPP+jWYX1LjitY6kER&#10;Q09UAKArvx9VvtLyy+ZljHFIVL+izxRJ3P8ACiWuVtAZLwBJZCeKI1Q5VOrMREtT9hefFfs/7GV8&#10;5Yn9L1WItQBI78SePArV3Cqv2SGb+X7OamVmz/P/AB/W/wB615JmR4mHiO2urYXLxqX1As0SL6if&#10;H6geiRs7vyDqygovB/7z4UXI7PqseoS8YZbqY1P1KOBP3fJRwaRuXpfE67sjPw9NuP8ANmxjpPBF&#10;1H/df6bhCiBZFaaSthGt0ba3jkZB9aknYeoq+oZEiDqH+GFmov8AM68sUWFVdxC/D0QiyRpbJHyA&#10;NDNJIwlUCN1+NFHwcV4pyxG0gSDy/hTzJI3b9Wf1EMqGRbhGaOUXXqKsgoUgiT9wWaWM80f/AF/U&#10;fjw5nF1rum+UPKn1gRRtrN+edDyhlkj58Q3HgKLCD2jXOb1emya3VcJkfy+Ln9H1f8k/3jj6g8FQ&#10;DDP0deebvPcvKsmjaNSKCZxFOkL+nGZYq+oweWYnl6v73hx4v/LkHsfL2ua/CNWurhWgnPIvO3xS&#10;SKaFQSSydOK51mA4cMYxj6R/NZx0nDESZ/Nq2kaW8enRRlWQAi1t4/sRk0L8QAAi1+KmTLybaRW6&#10;ulxbMl7blYrm4UHdzxK8G6uiqfj/AONlzF7SyzIuJsOVj2DEvzGvdQnskFjc28ltcKXFrKeIeII/&#10;PlUErIxosNeKc/gfhJxyWWVxaaNNcM0Y+rTlj6gap9QmrBUFT/MzU/a/ZZmbOO15lnqIPqx+qTg5&#10;stDg83lWraTrXnvStJEU7xaraR80tJYSIxDxpHI8pCx/GVRI2+Lkn22VURcM9O0WSO+fVI5yIJz6&#10;kCREigZf2g3gKcaLy/mzQ5dXHJCOOj6R/EAjHiENlPzT5wns9CGgXlnbPf6eBb38twS5leORW/0d&#10;gvOrtyaZpJOPL4oviyQ2aV+N2Jbux6k5gZ5UKDYXmpR57+R1jCCdi/pAs9FqWAqSSae+J6xaOxSW&#10;JijqDRlqWAPUADrWm+U6TJ3uRiAHNmfl+7sLOB9PuUWS1uinqQS0CO6nZjJ1QpU8W4txwlnurTUO&#10;EV0pt76GRfq8vFVVnU7hgd+2/wDrfbzawhPFvE8WH+P/AI63cJH0p9Hpeo6Rb3raS63sd5aMl1bh&#10;gZI7KQEK/qoPSEtGf0OSv8aP+5ZI2wDb2uqeW3Z3dpTcPu7cpFqRUEnk3Bev7LZkZMuHWUOXCy9J&#10;FJ3fXul+b44Y7aL6g1lbeobe3aFJAv2WSNDEFnavpcV9WLn+wnJcM7I2GrIj3EPpXwHNgaVBO3wl&#10;aVrmDk8TAdvpWQMUj1a21rQTLFZ6m11pUxaBmWnBlqWoVl5qnGvws3NV+LgzcueAJm1fQWb0GDrL&#10;KGdzTjRuv2q9TsBmSBh1QuexT6ZJ9YP5c80TJG6GH6pZmC3RSxcFCSnHgADwRubtV/s/F+1g1pdO&#10;1q3FvfosV4RQVoCxqCQO7DbfKeCemycUPVBiRw7jkkIGv+VTJf6TO9zpisX9eONnQKVZYmm4rRKc&#10;uSOv8vxfyYTLa6nogkFy8a6fFEfSIaSQ/AAWYkceHwj4VVvh/ZzPlmxZ9o7SKeK2QveaJ5rEF9Yx&#10;yy6vJdxPchRbQqqTF444uB9b1EWV6yvLE/qP/ePEjfAc6VfXFxGkscrDkp4W8rBiOGx+IFjy/wCa&#10;s1mo08cdjqpgAEp17Tre3nks7yzhMUDr6+pWqtH/AHtSP3JWNeA+yqp/vv4cPophJGA60J6981so&#10;0WoxYtPYBJ5DBKHRB8BARSVAHShbxwg13y3cOTdaeYzcKpCLJ9jkxqTmz0evA2nbZHJ3sp0Hzpb2&#10;kaaZq4mTT5XVprmFisqoicVX7XIrsF/4b/IwqksLlEX12mRvi+NKqQWXuQCGOw34/D9rlmedQBtD&#10;k2GQ6J3bX+k3skz28NpLAojCRzcZY3jimbl6auUMSBZG+H1vTlX92kMaccHWvmdbS4Ftdl5Yi/GG&#10;XgTTbfkVXiqimYmbQcQ4hsWBhaV3nkWfUNPju9Liit7j0udxZrKFBKvyj4h3Ls8ivybk3+60/u/s&#10;5JFvolChzVXNFYb9q5qjgN7dGoxYcbN2SRRV3iXnPF+0q8iKEADlsF+z/r4X6n5ds71vXhHCcHmr&#10;U+Etx4jl40/4LMrBrp4xRSMlc0w0HzneaYfqkkrzaVKoieJal4oxIHYQkfZ5tsVb4G5fYyPzxN9c&#10;a3nThHH8SFnKhnBDVJ+iv282kJ3Cxzb4Ha2Z2rwRaZHqVrP9b9b91cehbiVorco6emIxVS3NljX9&#10;xGzJwj/ZbGXASaTjC7NCjH1ZY+VWopXiOTf7Pb4f5cuwk1Z5sQSVKCS4sIOc8MUd1LGv1Gxu/TCJ&#10;ykWQzN6MR4CrCCjn1ERuUzr+8bCCWC5ZUkopYyKsBEihFU1AbieQpx4Jx/4bNhjo8mxnEd/ZwTTQ&#10;L6ixRQSy31beZpnZCGKK6hWaT1Gll5fFyVvgjf4mRum2sDyc+ASQqWohcKoLEOxYKQ5cGv7WSy5D&#10;HlzYnd2u311Enouxe3WRVq6Qs00lA0SKrSIYvScdfgV/g9N+bccGWd7LBqFuqzMtvAKRDiwiEaAF&#10;2YBSqqqt8Br9r4cpz4eKHLdlWyVanpOmyaRfO1pEupak1bhqo87XLkrBGkjNyLNJEC6AMqorSKiY&#10;dSatb3UxS3mRWhKqWDUU0HLiPsjp75ro4DDeQYxDHYfLV9a2XqXtrLMl8JGcPCDIhekYmPIudqfC&#10;fT+zw+3+wOjvLWW2+rzOqzsSrSLuOdB/1z/wuYkoSjLiH0o62l0+lXlveLd2sEs9pGI5Ibd6gi3V&#10;2+yN60Lep+16f99/lOSa1plpayIOKSyyfA/Ik8gePJQCwVa0Hw/Y+zmx0mo4zZTE2ybyzq2qalb3&#10;LieWC2i/e23BYv3X2wrFvTZ5E+1ylo0rP6vBsT0XULzSo4RKWZAAs4PBV5j4ARsi9uW2OpwRycua&#10;ZRtW8zaHpvmM3Ai4fWBSSymHrSSmIgTNyALn7T8FH+v8H7Szmz1KC6AKGhFOSkjkPY0rnP5tNKHN&#10;oMaeWXemX2nsEuQChB9GVQeEgLdUJC1Xl4YMNGANOmYo2YoNmIqKsK9aeHgcelDscjJDkjXjyA6j&#10;aoHX36Y2RTSoqMMSkLkLRrwZeSkbAjGhiVo+SIo7Kp0bYopddyVofxwDd6XzJlg+GUA7kkCvbbpm&#10;Tj1FbFkJpppWtvFxtrsLJYFgzRlVLAAgHizfFXj0+LIxqlpHcXRjukEUqj4RXlG4px3Y0/n/ANbN&#10;zpcxhGw3wLOdB1KeysI5dOme8s5WPruIwk8D8uY4xRiQUIiq3+61RP2PtYVy2kMHC3EQBV1d2PFR&#10;6kYFOCtUcfiROWZWPIZCymyncN/NfTTagbktH9Xkjto41kkcWty3Fmmljo3qc4JpeH7H2eHwepiM&#10;13MlylzGvqpCpRFBbgGNAziit8Krybr+1/wN8Y2KK0URFpEM2nS2UkhtZruaOe4Zli9eSNW5RRNy&#10;eP8AeSEJCvw/C8bfs8Xe2mpaxvMeNxcFHePi6hSm6pV0jPxFgHJC4Ieo7cgoFqVraTXF9J6SEWVi&#10;kkNrOk0chcXP99MVR5qCHgxgj+L7SO37HFiWrsRI7tDxpF8KKebRgnkaUfj+x8R/Z+xkxkraltES&#10;38ccrw28SXnqsLhlnndBDFOyrxSqunq1/eiir8L/AN8vwtjrydow8Al9eUvSTZCeJA5Id+h5s7ce&#10;Xw8v5cOKFiyi1LTbOC5NvdC1NnYiMG3RWkQeqjj0pxyADFPRjjj9Tgrvw+2suBTOPUjV1RZDtI1O&#10;GzURqsv+SU+0P995eICrZJkbPjDPJBJK0YPKJA/q/EgMq0jlO9WWRX4NydnmX/LRsSxOsLwhZIXT&#10;jD8Q5FELhW3BkkBUc/8AKb/XxBoIaNxIn1iGaSSGZJA1xKY2dA8iwsyeoCIY6NL6K/yovL/dPxKC&#10;R4o0jlMnFWor1QyEsRxVeFHX43Xt9nIGESGVtMsUk8s9uIjJKqmVOMwgAXaR358oXHpRP8X2vhTD&#10;CxaCSOScBUFN4lURkHjxFfiJLCh+I/ytmHl2kAGKTalDfW0kNk0kkrvICt3JI1xzX1Q7H+6VEjaq&#10;co1+FWki4c/3eFaXUL3rNdoZigYOQrMix89lUIpqzhgW/wCNuPFM6UTwUOqSE8lsLm3sUXTn+riX&#10;iyAketJKEFWdpZBxSLjxX4v2vh4fbkZMJb3W5L0IIbQyN6akABj+7AdgD8dCj/8ACLk8cvDx0fUV&#10;js1pNp+hfKlvo/q/WL22tFjl4FgygK9ERjURbOir/IvJ8bprh7yWQuD6nNRxj4NI4oeO4YivFlP2&#10;2+H7WDKRGIHVZK2vJJHpltGkIHpSQtIZJuUcMZJVpRQoHMdVkVW9NOXDgvPHR8ZZ15zBYuJ5yMrf&#10;H6QPJOTeNPsD9nJDYea8m7yQ2lo4itWluTInpW6Mg9P6w4CScEqAyV/vH/3Z+1/LpbuG6hkkbdFT&#10;hEWBBZ+ANCFHM0r8Tfs8Xys4zELYdbWc1jdRwwqyTyScrhQxaOOEyOOSFz6S8iPhjHxNyi5/BGuL&#10;212kRnAUShuPPg7JQBy3Eg04Lv2+KT9pvh+E5MfEQVq0FqGjz3bWsjStbSxc1t3miSchjD6frIBy&#10;WSYivxuFji5NGsXKTk4eJJZuCFGX1Y4xzUqfi3fcfZWp8Dz48cnIUkBHzTwWnrTvKjmCaVvSf1AB&#10;GOMXw7F34oat8Ppep6nx4vLeXBeONOBC8TAqOKAq1HZtx9hVG32f2crxYwDZQUIum2IhuZZFkYTB&#10;1vWkicMySBjHGgCkj1Gkbky/vPst+3iMcDj0l9MGWRaNJToVJWlTx2r8K8WXl/kLywipJARs97Hx&#10;uZDKVjgbkkQYUoyiQmgLtXjV25oypy+xK3DFdSto2LW5BkSVhGqgt8VAAxdlLcY+PP8Az+y45irL&#10;IHZCaLeXH1aO4dQkio001VUcRIZHRYkZI+cvIxfa+L4vj+L+8NG9eJUN2YvTo3qgb8ZKgACvGtAM&#10;wRwzJq7+LA7pChinEo0pbhJmaE2jFlUzW5UyMzMgkZPUd39R+P8AxZ9vlgO3D3S+qzehF+wqH01B&#10;5FSf2V+ySzV/ly2cREcKeSa3zw6a/pRQm+uUq07SgzzMoj5pt8bt+84RJRvh9X9nLncIjyUpzQO7&#10;cDUA/EqKQ3+a/awYwgF1krzSwRE1ME7wxIJwVdoyY5JpFMS1K0+L7S+svCN/h+Mqmna4uLiztolk&#10;kCcJOChOJIPJdh8TFk+L4szDiAjxMuSc20UFta299eXDJD6vqRmZ2k5Bm4xPU0CKEk+BOHw8vi+L&#10;B91HKRbxRhQrvV3UcmZEKurUANSK/Ds3HMfHQkZKAl1ncQMb2ecl2gjokcpCIkz84pEDOV4KeHxf&#10;EvP9n4cZBcSlJ5kjaKEBWVwDGDTkDRajj2Khj8XLj/PkiblRKJc193ZQepZWs7x3NwOacJCkzV5I&#10;y8mZGZqBTzdQvFlZ/wDffFJ/Rn/e3vEszJyBqSiyMeVFVCgL+l1+L+X4ftZMc6CAWwbm0k+p6Urq&#10;sUEogACBJGgVOHOSSVZGWP6wo4/u/sSM/P7GBLqcC2Ry0lY9/TgWSgMcShCxAqHbl+19nMiItmUw&#10;tbcLfyxGBGR1PG4neNnb6xPI00arX+6j4jt+85L/ACY+1NjPZGGCFY1joJWVUACknYVQhvibkv7P&#10;/G9eaBEmNLbmG8tdR9Z52Y3Ab0IyZSC4UUY8XHABVo2ys3/AemPuHE9zFFLGbaNSjKIxV2FPhQlf&#10;hRfib/LyrHjrcppK7WGe006e4s7r9ITkSxO1wxEasrESSgMpeR6oiqn91+wr5V2xeFrp0kEvwMIh&#10;8Id5Fpx5E0cMr/y/ytywYibP81V1gkVvLb6bBNC1vAJFL1qY4rdvtFEA9NkljH+7EX+8RY/hwHqD&#10;amxgWG7ji4HlJJbyEhUnRlq4A+L4gxSvFOac/s/Dl2GOIk8Q3RE2iNMGjzLcF7OZpWosVtexBWf6&#10;swK+mG5fCodeS09VV+Bl9VGxxs57KGGZZfgkUepeNUJEqAmvb7ZKB6Ffg/ayRmZ2Cyvi9646xZ6l&#10;eXVqeJmtG/45oZTJIz0oWXf7HCT0+fws/wCz8KMwW8luJmRnb0kZJRG1WWNo0DMzfZ+OnJKfs/F9&#10;rllmACJqt2XEmFl9TtzLFETPKskL3EZ4vIjycI06N8FSjs9f8v8AZ44vBcPYWkdvbSma5lRBNcOh&#10;jCEoirx/dCu21S3wt9pf5cXJEyn6hwwj/pmI2QZsRql011ewmG1gd/RtvVLmSkjMS4E3p9VWSnp/&#10;8Y2xzx29rciakksluGRl48QZCFTkzqWZmZlXp8Cr8WXwlOiOn8P/AB5avYuRru/sgheOKC94yK4b&#10;1G9Et6gRY2jjVEWNm5cv3n7P2vsnei6vcW0aWkjKJGRAVgDV5SCrAqd9v2m/4LKNRjxZRchvf8X9&#10;rjzx72wbzl5QjvLiXXLQMtGnM/1xlCNHD+7UiRQVo32oUZuTKi8P2sN9G1CS4gdLizLcZGQM3xN8&#10;Lcd6nNfrcIjcozMR/Nh/0i4cx6t2HebtC07TNZtvqOp2iyXdtHIIZmMEXBoy/wC6ZKBV2HdeT5V3&#10;Bb/XiERVvbZecbBdkLkjZqeA3p8WODMZY6lc4n+c0THIf6VrTrvVINOSaS5Y+X9Rl9FozLzaQQos&#10;lQPj4hHMgjDOvNv9XCPUtNmhvHueBuEkP77mTwJJBoq/f9rNnpMsJY/D+mP8P4j6VykyGxZ/oPmq&#10;z1HTYrGW8S2vok52zRgeuqqrLylZujceIkZPh/ZxZ30UlIbi1bkp/d1NWHMj4T8X2K78TlEIZ7NS&#10;5en+tH5LikIx25IVY/NwimvtM1KIJOrG4ZEKRHgm8q1SQesvAr6y80f+TCzWg8FgLVRHGZefK7jH&#10;whaVCgj7PYfFmVpOHJl4p8h/DL+c5kMgZH5Vkhv9Uk1D17lxCsaJp1yWVg9RykZWCh2HxNyQ8V58&#10;f9Un0pNRtTHf3NwbiSULAtqT8AUnk8h49acP2h+3w+zmVqBEgiIr+d/x1sANWnerR217P+j4YDFH&#10;AHuZLsKKJIoVY4xyGzSeoz/B8SrF/l4N1Xy7Pr8DLFaxzJGeSzSThSFdXb4WAdpAHdQK/wAmYGSO&#10;IACYon0+n/fonUxRSOPzbpXlprddSv5I3uEIe3FrIAzRGKIMEFFhbirMyKPi9bl/urjkB1HyRq8S&#10;3s1mrXlnYuI5JYlNSSgcsB1ZRXdlzU6vSeFR6Sddl0REqiy2HzNpLT2Vpcyiz1C/iM0FlOQshUMF&#10;p/Lz5MPg5cm/Z+y2Rkxg9RQ5gUXXkGJrqmuMZBTehBG9dxkTFtGQ8i7FILqSKin95H/K3UD/ACSf&#10;45A82299nYLjMUy8omrT7SnYg+4wbhlxOxyuRs3TJA9f4kV1djJLZWPqQtwl7sOh+Y6HMrHqb2ye&#10;qP8AsmqeMS8i7GifiRHcrwY9G34n5Ht9OGem4jcDY/m/j/imAySiak7MYCDyQ7ZiyFe9vsVtzdjH&#10;9KRTFKgK9wcjRG4SeVl2BZLaeA1irNF1KE1YD/JJ+18smJBgYg8nY1ZI5BVDQjqO+WCbSYOx/Lt0&#10;By2My1jZ2DNP1e/02X1LWUhT/eI26MvgV6HLceaUZXaBYN3RWSwxSrxkUMBup7g9Kg9Qflk30nzX&#10;peoAxcVsb6RSqR9IGcg/FUmqEnN1pO1pHae4djp+0N6yf6ZLHsby3KkyNd26HkS9DOAOijiAHUU/&#10;a+PB0ljr1s8UkIht2bghnMnVa1+E1pvt9pc6LFmwZRtvEOwyQjMXGiptf6HfpLC/O4WLk0tu0Lmh&#10;G26la8utMkr3VtPZrYavD+9BVgyVIYj5e4rmozacjJxYf86H0NfhGEe+2GRaFqVlq0+t+XL0SWlz&#10;GyNDOFrGwNQFLU2oeJ5/5K4rN5fJi/0RXMfpikisQ6KCvEK/UZQM9Gso4Zf7v/SuOIbbISDz3Zrc&#10;Nb6ncRLcCdka39JvTkcq5cyRnYgVX4+WAtQFk0Xroh9QtxlumRvVjK1+0VBJXbwyiWk4pDi5fj0s&#10;NyaKe6JPqltcNazcFRYgbSygdPq86UH90JCvBqt+y/HAF5ZLFIJGkijguPsyQ/vEJJonqpQU5j4u&#10;mayekPEQBL0/jvasuEH1BPtM1k3VvxWCUXMJ4zwXAMTiigv6bUKycWIXZv8AZYWz6ekMgYKELVHo&#10;k0QFtlKsteNKnMUSHvcaWNN45S61347ENT4j3NQRgZwsq+kDRiKhyKSniSBxY/3i5aDvbQY0vGxr&#10;9Ht47+GZzcwsZUPO0IAMZr6ZJrtIp3BOPO2PDTVEfZtpKGh25D3U49DA0ZhVEKyfH9SLAxmtCCjf&#10;sn/JOMAnlyWFWB5HsKCUD4u+xFNxgmaOObnZ27GRtgVaiSIB3Qn7a/62CyWV0sVyg9WaiAftA1U1&#10;/mFPhOB/Rgt15+vxdSFJjUl1VQamRN+O/Q0xlPamJjuqB3ZuPD4abknY16cfHbLtlmklC2w5K8vL&#10;iWDLJ4LXqK/tYIyFbsZAcm5SoRmduNFPxDqPfFX/AHVysG3GMk/vP7wePBqnw+ycgJ8yEyLSgsoc&#10;7FhuAaqfni3qqbh5YiwJoWdVINBsFkQ9vcYRushyWcD6YVgPZSe/irYjJGkTeo6iJyo+FKtEx6b/&#10;AMp27YeqasLkZmFASwqak7MB92+JmSWMPA0Z5kD4Khup34v/AFwmKAeq8cWo4O30j7xlxylInKml&#10;KcwKmvXZgdvpxkB0TzcVBYchWnTpt7jEfrWm0Nx6J5UoLWp9PpTlXDwotrhPThz2/wB+7cuvSlKZ&#10;/9Qfa3McyQR8pELgMWm4KwQ9BRTVa1+LNpmxSjM3Hf8Ao+qL1XEDKvJ6Xf2dzBJfXCR28tvb8hHD&#10;bes/Ocf3jtzQpJ6bIyx/a+P7X2cOVtLaO2ldHLuQeRAoQR32JP45pDknOYgfTFjEdEjGoySz2kzx&#10;jkrKIUbkY6MK8TyVY9q/Fxj/ANZsg97cXNlezXcu0axiNEDAsAfi+wfCnh/NnTaXTwlj4AN2IlwX&#10;fX/evTrGOy1CwjtozzklkaaaUK6o7D4GPNSOtfh+L7PD9nB+iayXIvuBhllYIscnJaJ+yTyC7/yq&#10;q5XrdLceE80xyXskuveXw0I01v39nCjTvKqozNLU8kC/G3HasjSN/JkqsdTtJWIkY+p0VWpQHfp7&#10;5zubTZOnJt6MM1PQ7uygBWMG2+1JJGGJZfhFGNfs1+z8P/GuLXKROPg26GpJpTvlUBMbFgSQhbS7&#10;jtmEhUsrVTioUMGNFWg+1ty3wINQuLYMhFEXcV32J67AZkDTxlzQN+aMfS9P1ORJ4mMk8pEUgp6Y&#10;BUfZbmzNT+bj/L/lZctwD+8B5VAHIivXwIPjlvAI7BmdkNZafPcUtrheCgs3pL8HSlS6SKtPg2+L&#10;4v8AJwn1C4spw0DOAagS0Ujc0IUFvtE/PMzSxyfUeKX81onIHZlemWOo2LRTQW4VFSkHJwdlqGlZ&#10;YUXgiAfB8KZF9S0ebmY4fTaIoRMAn7wqoLcV+Eep/Ki/7Pi2dLptSD9Q3aRjF+5l2ma9bND69wro&#10;xdQjFuSDm3FXYc39PkPjbn/qcsUW1F2ImuyCscYVbTdXj/nDVaQcqlG+Ph/N8GOaXCWQlQtTW6ez&#10;af6qpMk87O1+wR0cH4oz8IhLKEDRJ6fq/Y+L1ftM3Wr6EGKGzEUys9BIzF0WXkAZiq86+mzd1/a/&#10;vMOlwyJ4j6f+K/zWuXyU/L+n3jwveXoeKciixKgjkEAG0KsVjZfU4K3Gqcf99xtjdLsQAsFpSOa6&#10;krJPMvBqNVmkYKyCvIKBzVstzZjDc0IAcTKGPp/D/EidXu2hR7u5BktbRGc21vxcO/2UjXlGzV4l&#10;vsvH8XH+bBN9P9Ut3tjI08Mbh5R8LAhelDybiq0C7f8AC5jwic0xPlH+FjkycXL6ELptnFf3qar9&#10;VS0uXjkjgcepG68j8XJeMfNn+3y+z9nh6nwvhZE9wI5JGdgwT93GULrRWDEPVyvQhuKrzzZAxGwH&#10;+9/3KccN6KdTRxG4ijWNCjOTNJzKOvJGUMnBKklvg+J0Xi3+xw0jMGmxWawxi4uwOQaSpdFmXk7k&#10;uUjgJo/++/8AhuOavJWSwZGIj/N/44yyT4gYj0/zmNXCvrEuoS3Es8OnRScTHEicJZbZyqhRGjzX&#10;K7orf3i8/hRPgwmvEWF7iRozcXBILsqq5b0ysnIOsYpw3SPh/vvM3DjBA32LGEKArkyOwKyRQMpM&#10;MABaJJOUZAeqqrxs3Isaqzer8XJ/5skFhpN68Md3NB9mkvIu1XahFeRcmnFvhT0/tZh6jW48ZMYn&#10;f+q5AHDuxvU/MmkW9++m29/+9kYweikakRb1YBVjC/aWsjtMvFP8rhgLzBq54TwzBoEkVWmkJUER&#10;KB8KipBklpx4n9nIaLGZT58X+x9LXxmR+P8Apv6KM8taFBBHbz20omS3eYKqioaV3aoYla+lCWbj&#10;xb4m/myMzSzz+hGI5Le9aVZLO19NkiihZ2CsFJK8nPxMxTnm+qUQT/APfxLOPK+/1f0Y/wAMY/75&#10;kUSRRtI4dXgVCLmUsC7OoFedB+yo7N/sMOrXT3063SSOUvcSmSKzNvEzMrj4jRI2oAaL8Sn/AF/t&#10;ZRLIJ7fUPqQQRQHMpXfX9rfTS2U8KrbQRxT331khImhl5KATIp5U4tzR1X/Yth/5c0bV1tprx2l9&#10;a5ZdpZFjMSEkMWXqzKvxJXlyzT9o9pY4kYweEfj+b/x1ujHhhXexLzr5m0GSeHTo1intLJWd447c&#10;zmaQKrxQwuoKJHIwKTt+x9n9rBOs6klnpECiWi1eP96jNJPIW+FuNSX5Oei/D9nMHs7TieQiV/zv&#10;4ZQx/wBVjnNCv5yG8u6Ql55mvJ5rVEmWKApJaSqVtUZKPCxCoIvTiCqvw+qy88iEaSNCNLgm9OeR&#10;iL/0fjpxUB42mLIzFK1er/E7cf2+OdMMcRcq3j9LIDl/Niz1zbPTU54WeOID6kk1T8RYlJFjQPw5&#10;fDxbh6iJ9vjmi9KWPgqIq8hIY4QSBLxNGYgrIzsyjjTj/r/DlkpHmebHfkinjkR2JPItUM8lASnI&#10;bDYpxCnev/A/FhibeKGNJJIhFCqh2PFkbcABSzVqZHAfiW/18wcmW/n/AJqykOZS4XpmleOKX1pz&#10;I0cdWV1pyqzBVoaRofT5cftYEVvXkaOwLl734p5OUZbjw+BOVQ3FUC+r8H2W+FsyIxj9UhX9BPCS&#10;D/sld0SCD1tRSIRWhVo+KMqmQMOUgT4/jaT+5Xkzf7LB8MUkCQJbqYVRjzkY8OKl6MeAZQBv0/Yj&#10;45WMxJBP0/woFk7/AEoSZ4ZzOboi4jdR6NuqCUMyrzQBirkkFary+1Ly/wAnHPFFPObcXFNNteJu&#10;JVFGkbdQENDWtP8AhseLgjy9cvx/VZcYIs/SPpQ/13UILFbv6kTrN6GFpbSMOEINHPq7inCvxU/k&#10;X/WzXEjSSmYQsvIBVAJqiqOaruR3NW5H7S5VjnXX6f4fxFqJI3KrY24traOF7lZnSrysyrSWR24P&#10;Jsp+Kg4pwHHi/wC1+y0hxayvMQYmPCCFiCGHd9yvBUqyp8Un+/MRtLbh4fd/x1Eya2Wu3PU4IbeP&#10;jLH+9urtNmQbUiNEdneTirOKQ8kThz/ZwguJY1uZY40RbphxLGRR6cTg7R8R6vw8f2P+H5Zt4R2B&#10;+lhGJOyfojMkdSXQDkBxPJmFNySeO/g3/C8MPdC05bazit3hBdnr0pJUqfjoUGw6fZ/4jmFrM/Hy&#10;J3b55fTQSLX9SLFp7a49OOKLk7lgYTRh+7JWRfjavwt9nj+18eB9XmL6Y9taUaJJWhlpIjb8OJ5M&#10;OKetxLfz+n9vj/LLR46kDLhA9/rYcAoEr9Hs421Jb28ZHvprdTGyo8bhQ/JhGjMzpDy49l5/tcsZ&#10;b2Fotv6156aEIZJWKxfuVVaQ28SuVanJl5SU4ySfC2XyyEy9J2+n8cf44mctgvu769S9VLaOSVg6&#10;xQJyl4SCWQetNJIqtGOCK3pxV5qnxLw5JhjolsLrU7NTDSCJXkb6w5PJmk3cIftFS3LlxX4vi/az&#10;E1+q8PESPrl9PCyxSG8ilfnPUYtL8u6q5uXS4ufhhNmgVkZIQVQMor8Xp9H9V2X4fsfAof8AMcfp&#10;e+sreGRlsrImOdYE9VgHFAfi+VPt/Creo2afsKJxwmL/AHk5fxfxOqwZo5M53Qf5VaNcaTotxf3N&#10;TqmsFbl/rJEQ3LN6fwLsFMjN/d/3jvx+DjxlvlyxsbbSlispUaKMcVnWlH23chSF5E9aYddlmMoF&#10;7H8fzXd5egeefmZq+rS6/bjULGR+apMbJiqtEQfhiRwvMqfjblR/ib4Ps8cHvYW9UuLgAsPsknbg&#10;CCd9q7gNT+bNXk105Ewhci6zPrOC6/hSC28wa1zNhYyGCyJdyI4udx6sqOFQRktwf4ngDofhiZ/h&#10;+3m0C50bXZ5nniDtbloYmoaMrf5Xw70+0vLNX2hKeIAQPql9cv8Ae/iLThlHIOOqkmOvaF5r/LvT&#10;4Xt9RMlnciO5uLPig9O4WgLBAT+6jb+7b4f2eX7OS7TrFFhKVJAPwg9Ke2aHUZ6k3kvO76+m1eRZ&#10;ZAouTQcxWrnervUtV2O7HEdbsb2SzAsmQSIeRQnrQ17EYdJqMfH6/pbsQF7p/wCTzZ6RfpPrEMhj&#10;njZDPG49SMMCKhGVuXUf83fZwv0bWri34RaqHMrSFImK1oAPtPT7OZWs0cZi8P0uRkgDyT7X/Lem&#10;T3dxdaE6NBb26XE0fqVT1XJBigMn970+yG5M/wACr8Drg6/0azvZUu3RPrYp6Mq0Ydar7Zi4dVLG&#10;OEfR/Fxf7JjCRCXaJ5n1vTIZLH1mFpMzetZK5QcivD7Yo60Cgfa/2PLCC1n1uyuWj1aotFZ2Y1Mq&#10;sCwC1dkHHiW/2P8AlqubLLDDOIOHabbseXNl1/beWNZs4pdIX1dTm9O3RPhgeD0o3LlY4pWLCWON&#10;hvzWRm+FopJFwQ+lWl2gvdKZo54m5tByCBqVG+z/AGu2Ux1E4ejL9Mv4l4iNiov5gvtNkfTNZ9O5&#10;s5oDH9bMJmdFYKwKjnCh9L/dkf2+X2lblgjT9XkPGDWo1iuKUBUfDRQK1NNt/HBl01b4TsxlHqEo&#10;17y1p0nq3+gzS3dghFI+IEgaViVRVUVkVVHxcfUf4H5rg1tHtJJTLGSQdwe6712bw/ycxhq5xFSY&#10;iZHNLotevVtTGIlWM/C0R3jlUpxPOIqP3m55zP8AG/Pj+xgw21q9t9VkUSIRTfucxvEmJcY2QTva&#10;GhunS5S8ty0MqNyiaM0KuQ3w1HGi0qvH+T4f2sjuoaXf6ZIbmL95ZKp5QoPiUCh2Cj49h/rZtsGr&#10;jm9J5tsZg7FlWl6tpOq2yafqSm01l51aDUXcyxPISfiLO3+jszP/ALr4Rcv9XF9G8wxXa8SvE1IK&#10;uCh2NPsnf5hsq1ehMdwmUNtlPzD5VuNPq0lxyUqjwXKcWBLKXoXUKtCob03Tn/lfHyVZCjIyDuT0&#10;9s1RBtoLFZP3ZEUy/ZqCrftUPUEfa6dMZJEsylJFAHbb6MlCXCbCjZoSSxMfq8lFK8XQACpHxENT&#10;YjmK/wCtkbn0C3015Lm3DGI/7qjFApqTUAe5qf8Ags2+PXGYALfHJYpmNr5pvdfhg0q6MK3VaG6u&#10;vj9RSgBVy3EUYDhx+NmXlEvwvgSyeRJTbxSJcQcayRVBKVNCWoSasQVUU/ZzJywiY3VLMgojWWhu&#10;ZY7y7SbS9X9YR2lyqnhOVViqx8gI/TSNhJJLz5/vFXjxw5tNVEEgjDGSOOnwhTyUCo38V260zWZd&#10;PxBrMEmudBllSS7uLdINQl5Fayp6E8h4yfBQ0SUh/iR24/H8PHjg7Uba1vbR4BT1JRVZVC8lJ6EV&#10;BG3XMfTznjnxH6YsASEostWuNKvY3gX4wwaSFi6RPSgaNgpQ9Kxt8X+TkPuNJ1LTJuDMTEasJvjJ&#10;WnYmrCpXgPs50OPWY8zkRmHoVprOh67ZGb6qqXpWKO4sP3CBw/IgiqxsyLI8siqsvLnx5cebcgCW&#10;In2JfkyqSFCxxtxIbioYM/xDjX+Xj/rZknIYGwky3TafXGtpFq0YjSZ4o25PcTxFldfXnMZSJVRh&#10;Ki1+FnkTl8XDNFBQikfDmSA5BA9NDw3+JduMn7TfZXJjKSeJkGtQu09KVGmadraNHeFBG7C6lUTi&#10;gMc3x+pbqyGON+U0qL/lsX3Bjs4SsMRtzEFrLsWMhDAtQ8i7Rg8uP2MyMUfEPFewWrTmziuNSmP1&#10;24F6t76pjhowjS2/dssfJFRI1lYcfUkX13T7K8ueNQxxtDEAY3dayI4UvwJpxdwWZT1agk5Lw5f5&#10;OSkQdyfpSTaozT3aXNweTi3k4QunqiL1QnItFG6rHMtGVFk9L05Hf0vtfvMXubqbTEWZrdlYyVgt&#10;45HZiXUmhj4BFrJQn4n4/wA3wZjxjHKeWzG0usbU6vLc24vIp4hCsVxfPBGnJI5QOXrrKZX427On&#10;93FE32vg9XDqyklulWG4dmHwl3AoORIHBaD7FeStXMHOPCOyTskGp2ttZO9/YwQrJ+8WCJmEhCIr&#10;yGaQu3L1mQRSx8T9jj/Pj7yC3mnSBPiCgFAV4gV2qDxPEilVH2sqhOQjZYgrdIurq3hnuzRJJWKz&#10;yeoJSSm/F4xIquD6ipI/xR/Ev28L5pJba7lVJGiYSMzPGa0NCo/ya8mpv+zmZDHHJC6Z1aeW9vDf&#10;aXamW3huoXtokiiuQVDKGVztRnVfTRX5KW/et/k4e2nmUxMkU4opA+OvTfiATVuTM2a3NoOdNRxs&#10;Nv8AyM1zHJd2M5LI7F4SCoO3MsEKRemiIyn4/wDhI+HKRQXUcyckIP05qcmExNFrIpiU8NxD+7mj&#10;KMOoPcb71pirTqqEt0GVDHuxpbCkkrBEUNIQSQDuKD+zEFvI2FVNfD+0ZacJZGKs1jLB+6uECgkc&#10;hy2rWhKtuCOXwk5aXicwhI6VpXr8sBxGkcLriwXgZ0VuPKhIU06NXkaCnT/ZYneWFrdr8SA78lLA&#10;GjDo2/cHLMWWUeaQSFun6rfafO0kEzLyHFo0dlDKdzGSKHieh4/zccjuo6dcWrvcsGuVRXMcYQN+&#10;zyKtTfcqOP8AlZtcGeMm3iDL9N1y21C2g02H0tJuLl4ku7pZmRx+99MPCHHCoWVxIzN9h3f02bCq&#10;V5wnpzukjvvzBLrVgexrxB3/AJvh+03JlzPHeGTIdOg01m9SytZ7SK3pGIRF9WciEoCKrxV2Sqd0&#10;+Pn6cfpxy4B1C6RpJEikaQW7hC/KgqaFiCCeR45l4MYSACm+gWUzWVvPc2sdo99EZvq3pljRRSNH&#10;DInAcqMf9X+Vca1031YQqSjPxBRQW4o/FSWqSeXJv9bivNsHButL00+P9IG8mjFxFCXZbhyFeSWN&#10;mkRI6Ii+mEjHf0+UvpKzZUkqrK7xr6iV5opYIzndqmg+zQU/a/Y/mywRJF9FJbiguPqMEE7mC5ZV&#10;illSJpo4d0i4ryJPLm3Kp4on76R24xLleiY3RyQsvqKoSpUmg4s3xMaItC68vi/2Xw4iVCgh31tr&#10;m3njdZJbb6u7vIipLGAXLpH8CK0ksqsscyRfAvxJHx/vZAvr3ss4lWJpkaiRFC0lUaLlQN8LULPW&#10;snH4l/Zy+HDXmyACKjtNGs7B4pLlLFlY3FwZPQgHqpMFLlaNGtFi9L90PsO/23blgiFLT6yqhQSp&#10;ZKcVK/C322Joa1KtuP8Adn+yyrL5ELXcpzz6h9QeRi6q6pO9HkSWrpX0Y0HIdA6Ujf4fS/m+Blje&#10;yTWp+JlQHmaKjvTw/ZpyY15cOK5XCG4JUX1Q36Gjs9SUxxI8xVYvjeaKHkaLz358vSij48BN6kn2&#10;f5HwAi8UmDcluGDFgvGUoS9CpKhqNv8AbcfCjM3H4MyMp22ZE0ms0vqfVWhK/U1aNY2cPCr/ALsc&#10;HAcryir8SxxsnKWNF5/vOWJTuqXAdEIWMcogEdjGoKkck48gd/s/ab9nJRArddkRbfvdP4TShmmH&#10;G4JZFEz8GDBHDcDU7/COPwvy/wAkRZvDAlpDbKgua/u2eiHmUVqsCAU+A1YU+1wX7TZTLvYyS/VI&#10;jejUZr6SSTTHThcW6qzgwKzowWn2m9XZWf4VT1HVeCo+KXllDZ2MpgCzTLEyqySgytI4DNQNUVf4&#10;hlcc0pHlyYnko2GoX99ewG79S3he5Mpga3IhSCEssQZ1/lYxyVZk/wCA+FnQaRFFIsU0oaMKGK7M&#10;UHIABBXctyVeX+T/AJWWyzXsWQGyneeabqaze70+0P1iR2igZ6xo7KkjFrghaxpH6bv6Z+P95/vx&#10;GwPM8oZo+Kpboo/YLUJIUsFoyueK/tfDlkSeFQSNkyiggMYlDyzXc7NV/VERKhWkWNpAVeJFeTj8&#10;H7z/AIbForh3biqsC/JIR8QIZWbk3IDqOPH9pf5f8qgityhQuLOIIWeZGjQxtdlghRlZECRmJz9l&#10;2f1N+Lt9huX7OtleR0n9TiQpTkG5D0/2D0LKtSOX/NWCc6WqddrBDDLbfV1kDSrKEaMK7TjaXuqS&#10;ScFb0/s/Cvw/u+OaErNqcSxw7RcKSs3IekOXHepWvLru3xN8WWxhUbZ0p3wa18vXj3FyfVuUkEkK&#10;x8CbhgC1AFR2HAcV2TnEnwr8eK26pR5k5QenGGjkJVAWatCo4+Koy/7H/ZYkh6QGNLdQklkljtZe&#10;F2lzOYp4USSYiNBRw7c+IXg0iSbfF8af3jLwqSBL1ovWmZ4jVZxxG7fBUUJA4mtf+ussjMwGwW20&#10;uX0qO5itLWJLhQrWgaR1TgRKUq4V2DDjxp8fFPi/Y45c/A3EdpA8hkkUB1RQFQkU4jp1+P8Am/4b&#10;HGbFy5pJU7d5o7e61C9ggWytnMkE08rM8qRtyMrEhqBeMPD7Hxf3nJ4/iSnMvKFZI3D0C8FVFVPh&#10;WlWrzrwKp8R/55r+zZiiOaAFXT1gUXUsFxHJCzvIZXlllLkSSszLEQIlAlV34xfF/wAWu32ltJt+&#10;ElxGzI8fMNLO609TY0/eHb4WPH4f2eP+VlWqlcRRUhC67deq1ncxwzQ3YgdLS2RuQi5MpblbLxZi&#10;UQPHzP2lk+BOC4Hv78xMRCo5RgJIoUkCNagRrxAYjkK/D+zl+lx2N2UbTDTdESaNHuHYRuzTwyV+&#10;P15RU3DCQunPg3FeXLg3/CsLTfo1YnEZJLcuS8I+RVlO5PxcSzhm/wAr4MgMcTlXh6qwitzq8t0C&#10;5Kqgj4N6svHmj/ZUHgsqpEyoo/3V+9wO9lNHbQ+pNSQ8XpG7kgGrDiQFPPgeVK/Dl0cws10WtkTB&#10;qVtd3FyI7RvRBlgYzRoqsUb03Jqx/deovDlw+P7XxKuLXMyxwtboTGkVGCyHlKxpvu25f4V/m/yu&#10;OWQgSb6MRshNNtCbuO+kCzzXaGNpoOSwKiEtGvEfD6f7yRmf4Obt8HqcvgetqZzDAruyMGMq0Cmk&#10;an4BItHbmzeP7P2coyT4RZTxLZb820l3cNCkfExCCYOzryuHCmQwt8EXpIoLHjxbl/ec+ePkj+ry&#10;cVDyyyELIBQLHQjjSIHvyK1+L92uCMxMWU2LWQSveEySNFBZQoTC4Yu832w/OchePDiknwlWWZ+P&#10;w8MQu7fUbhp5IZHWc1WKKvHiqmleL+5+1x+yv+rl0OECl5FEWt7pNnHBFPHGbXiGmu1XmjSOCSCy&#10;cqbL9lm+1Ii/F8eLM72tukckZlF1wErsUD+moUqxoP2BtwYcf+ByvhjOZP8ANRQq0ItvBfXJns5U&#10;hk0552iRUkMXrSmVZFAqN5XPMyRv6jcv+LFwBrK3BSJfrPpSBgvIlJBUJRwFjU+n8KrMx+zy+H4c&#10;vxSFykPTSL23THy/6KGRo4TJHLV6mOSJyjMSnN5ivqFWdoUr8XH4viwx1KJReJ9TjUXEa0muJWot&#10;HK8SqmrPzMfH9nnmLhkSCfo3+n+JN0lWiXM31ItqNx61rdMRaWltHWVAof1Ed0osfpep8XL+6b9r&#10;l8Kl4eb9JPBHaqj3ESxR3FZDIoaMAkmn7v4xy+E/scsvMBw9/CeL/SMiaTaSCA6Z9bu71nitZpJ2&#10;ii4CNlEvMJxFS/7v93/l8/h/Z4ukvLN5meNAhCuI5VLsWljPGTgwQovLl1r8XL/ZZGMa/ASGrW01&#10;BIIredjcoZFYw8Y41igkq0QljZ+R9IqF+Hj9j4f2lwZZfWI4ZLiYtGpikeWSbYqpOybE1biBX4+X&#10;w8cGaUPpUhA6j9Rmkt4IYkmZLiFbaG3PIFgu8jbcURSzgfu/T4t6n7eIwX1xFN9cgnk4SsfVWMEq&#10;FBCjn9orvslWX4fjy0Qj9JapYoyO7eqeXtD1KBNL1OyhnltVC2klyicmlZeTGGqqj/COUvBGXl8H&#10;H9nDnSXa6mtxaqYriML66yuzloQCDyJJJYU/bPLlmFqIRjH1VTg5cNb+fpYR5xtZNF0u/j1K5e7s&#10;Lv1F0l7aFImg1An1EVOKmiyKftKvDgvD4eTYbXzy/X1gT+4EJYMQFhB5UFXIBVjt8Oa7TkRjxfTK&#10;/pasm1Mb0+OzbQJbm8d7zUherbzPGC9+7eksjqkChlmji5SM0lVf939rAhtFUul96bOhEgiQF2Aa&#10;pWh9jmWNVx+nFtKX1f1msQ396aQXcpW21DRmuPqMimya9uJFghmERCMxQKC5YcuX2OMknHmzK3JG&#10;a1haN5DAWt5uIaJgWqte4qK9TkxOY9Jl6vgyiAAjrbVybqCCO6iF5aev6NzHKqKrqpH2irlC3GP9&#10;3/uz9rAsnl61vIpEt1LqjB0glICKArEiP+b4j/rZE9oHHQmdv6LlYpjoU/0/zRqtpdQPfLCvrRel&#10;LcwA+s8nqRoGm58RHwj+L7XF+P7P2MKU+o3tmRp1v9UjSNoZbkM60MSdkUDl6ZIXf+TNjOEr458J&#10;s+llCQ4iCN03RtR0y/ddU1D688syPa2Iii+H1pOI/eOTx58GPEfZ5fB8WGXluDy+6LoNik07TR/v&#10;ZnLx0UDYMRxH2eP+v/wWYXaOXKI+LM8OLH/BH+L/AGKYgxOyS+ZY/O6TDW7yWzt5YJ1jsIVWObip&#10;4BvTaQH4mPNmaT+74fD9tOEW81+R7K4u7w2lEv4W9S5SIVjUMnIJts8jUPwr8S8lykaeOaAljGw/&#10;nelGo00J8ubKtD81uILVdQ+G3nUR2lyzcnmZHKvIwHwrEq8P3jN8Xxf5PLnmpaTqGmziG+tmglpy&#10;4sNtxXY981mTEY83TZtNKAs/SyW0vLS8gW4tJkuIHrxljYMpoaGhG2APTFTSlfDKyNmoSI5K2J/Z&#10;YMKq42DDYj5ZAwptjkBdgqK9BHGengJB/wAbDtkGy6dgniR8SEFT3GNp5uzfA6lXAIPUHcHJwmY7&#10;g0xPm7EzBNCawnlGP91HsP8AJPb5ZlDLjyCp/X/P/wCKaTjINwdlLNbzsUNUmHVGFG/tyOTRTgOI&#10;+qH9FEdQLouyiskW3UZilvBdiM1tBOeVeEwG0i9fkfHESpbBdgZzLCQs4+EmglH2fp/lyyJYTg7H&#10;9d13B98sEg0GLsw3NaUI65MgMSB1dh9pPmm6swsF0PrliRvBJ8RUA1qO+3b9nMrT6ueLaLZizTx7&#10;Dl/NUJ7NJTzQmKbtKnX6fHJ1p97b62ipptyihwRKs5AuFFNgOnJT9nb9nN3p+0sUyOL/AErt8Ovh&#10;MiP0HuSS5mbS0M+oQO6RfErWykwbsTyZTVkZdmJb4f8AgcEw6ze2Nbb1HmVuqghACQFNB4K3Subg&#10;6bDl9Vcv4m7LirzWX3lbSNSkF60McdwKATFeZKglh12+IH4sHzSW13YpyURl6hgD++D7Cu37NBlP&#10;5eWOXFH1RcMjZJrS21HT9Ym4vLKkahoyUH1QxCpCgk8vU5HxxG408wSQTW83q8aiRwhAYgVVZEp8&#10;XD2yk1IkG43+P4WPDYFc1bTdaN/HdW99aNYybNDAZo2IR2ZGeKVT8PqUPfAt8Wcg8THz5N9UZQtv&#10;IVALN1/d1JJ3/azQ5uzDEfux/nOLmBP/ABSc6ZcceSSSfWRAAv1kEvOvNm4oaL8fEcfiH+ywvNml&#10;1IlvSSKU0DROPs7cqxv3/wCI5rxjMDUnGkU1N2qwvPyRohuJFO3Wm+MexngeoLNxJMki0ZwOwo32&#10;xU+GNi2BjS8TI6qRty2UHYH6R0wDcWgbcoI6GqSL/d8iKbkD923HrhjJSFUMP7O+DopFht+BDyTc&#10;f3EdaON9yrLX6MFmmMYhSdWZwRsu/M9QduhBxGKSSYusaCZiePqEASRsSQS9BuopgNFJXGiUJbiB&#10;2rsfljUtSHeaEgJyHOZSeBPKhBjoeP8Ar/ZyVit+SCG/UFQpB5Hop6/f0wStizxvatFxCijzSMQO&#10;PUcHr4164ANr6BTzU3nRSG5H4tgiipJ6bgb7ZcLXNvOnJi9BQBQQ6VIFabchgAv4rMHm3II5I2FB&#10;x7hqcWp274LkNmVY1EhLcfh3jYgVJkT9mh/ayJNFje6kguPhH2VpuD9pd9grd/lgWWzPxRK4dW+I&#10;RPtHuRsj0pQDJEABKqk1aHiadC37Q+a9cBtaOrqqs6xgUKMf3o6jbxGRhSaVQ23Y+46Yh6372vAc&#10;OfWv0fZ8f+FyVoboaUz/1QNjp4sbZ2SIyXczScWuOfBi7FiW+L4Er8T0GdLnyjJIQhtD+jcZPQA8&#10;Ie5X2opd3fFLoRWdqiPIlq0byIyrQKgMbGSQ1KxoP9b7XwYpaeaJRJIDIvpKG/eKFC8vHZuXGgPF&#10;QuHN2bAgHh9TfDIDzWX3ki2kt4AiyA1QNCzl2Ee/wjkrLzLMGldm/mVcOBJpeqxB5lVouxG3I03q&#10;DRvHNXw5MPpimQBY3Jb6/oNwUs5HSYj96kgMnGOvw8X5NGpY8eKL/L/k/ET6npzx8prNjIyj1FIC&#10;lBUgb1DUoP8AVzNw5+k+bUY8G7JtE11Jkji1BFteT/VmSUskrMqk0A+HlU/y+p9r+bE9Oka9URRG&#10;lyD8bfDtShA35Abgfs4c+AYhZ3DGMjLdE6yRpztdT72IUcI1L8iTUMxChWNFZqUfJLa65awSraXD&#10;mRk2AANSwHgN6fRmny6U5PVBuiRJgt95P1C6tpb+0jW2iuGZnIdDxhZyakv8PNiBX4/2mwwheC/Z&#10;pAaBRUE9z02G+YREsWxDYQAEuv7a70iOG3Vt5W4SRrQcUUcqs44Ftz/q/wCTl3FvxClCCx6ufDJY&#10;pmR3YblCRX0caOrhzCpoltGAwLnehFD8Pw1yMXttLLMzxFWkjJbi37xVao4/Co3YjkaclzodFkhj&#10;FH6muMD8WfaZqcUVskUySR28wWJZqGB3QIxZucjIyxo3BefF+TfY/ZbA0VtcRgRTtG0QZjLLKCUp&#10;WoAATrxB+Bf5vtZfkyw3riv+ipAAN8kVPe2swa4tVn+sOqLBbWrIsx3KlyzSAcOZSsjn/dX2ePPG&#10;3klmo9OyBito42JKVACmm1OXwMfCnqf6uWYBIjfr/DK/S4hnd2bj/NdokGrlBJrLrcXkkqgRvSvN&#10;S+/IRr6saqfhPwQ/a4s+FNmkrXLTSBZZpBsXLViiDUVOSqgFXozfzfs5spSoUL/pSbIjavx/V/zU&#10;/uxGkCxqXgCE1Max0lfhuQrF2+wPhGGcEv1aJ6O7GSgPEVjBPIEMSE3NPsn9rNdlEsxr+FZzNbJT&#10;eW7ahdwc4olS35snMgTniVKNHxMnEBSy+ov2o2bAMXqyzyTKXLEqrSrQH7RRwClacDX7XFf8rM6M&#10;DsGqMSBSZy/V4LWO2KxmOjcI2+Jdl5pUOQzcttl5v/k43T41tojNKB9VrwiaNfU5rQ1HJOYp9lmZ&#10;j8XFF+3kc3FfDHucjjoDvW6ncvczx2toa3YHqSh24GMH7LcX4Mxbi6RgDj8Tt+zjNQ1RnmlVCYpZ&#10;D+6+sExopAPxIpVmdjT9tk+yqYcOGIAB5/U0Qx8Xp/i/i/H0u0vRzDBADwaJFCP6aq0jAknixQqi&#10;qvKnFFf9p+WDodOP14wrzeT0onnaaUMzOSajiQW40+Jv3vBf5Pt5j58giSSeGPu8v6v85ypxFmuU&#10;UBJqwhsZLn93HYCWaK1EELLxCjipVgaVL1RP3Pxvx+Lhxxa/vn4w2KySOVBokZ5B5ONAWC/EsaV/&#10;yMwMeLil4gG0mJ3lfkpabpMImudUkght2kegkkShjgLfGOTfA0soXf7f2uPx5GGliu7xIqA2MJcT&#10;Mh4/WJ1PJIt6D7Q5EVb/ACv2c3ukxmG4RHe5cvT+7/r/AM5k7JKqM6sPXbgY0fcRL9lm23rQt/L/&#10;AC4v5d06GGCbUL2CRDaupjaSNJHl5VP7ueQCRmPxNyRUT/JwavIQRAG7+rmykRGIJ+q+H7Es8waj&#10;M93a6XYNHLeXaTKzmSThAEWhklijNHQOyIVd1+19rDq4lmaWG4nszcyF+axlfUZaLsIwePEgrt/K&#10;3+rlUI7GzYpphtMIC3tLCCwubS1v0tLaGMhpgwReXIs0kzEsG5c+Tb/Gv2m4v8Jr681nZyxTXjXF&#10;56iCdfhoKUJCkBOXwfa+Hl/lZp/BjmkDGMRA/TL+m5NiI80ht7OLUdTt57bTvqOmJDL9QanFirKV&#10;USK3P0j6wb0aPw/yPiyM3uoS6jewkSyfWWDSLU+msKClHVpGjc8iF4t6i/a+y/DN3otNDECeh/H/&#10;ABLWDzv6gy7TtMs9H02SBYUktECwvxj9R5uxDxwRlBTkw9NIv+BwJZTXDwR2lu8kUZSRZGUAupUH&#10;gi7BuI4+pzXj9r7P7WbCdD1H6a/qtt3XSCY3UMYka4uEjKq6CIFiqnlRWdu3I14Kp5fZ+18bYd29&#10;sbNT6cMKxl0YKVZ04nYOVDCvCnFW9Th/KmaqUzlsi9mBNJFdzDUVdEubhJlR15xskUgZaExBmRgv&#10;qqVZl9L1F/ak/ZUjv7m2SX1VgWWWVneOdkETuzgjlzCeoxJ+BeUn2OP7WZenxnnIbcLEc/gndhYm&#10;NRQmIcI0eDmXRPTAAVV5emnw9eCfFg/TraW1kZGkaa4ULbW8fqB1oFUOoChqe/H7P/BZPUSvmKgP&#10;qbjzoIS/lt54Y5gqw2RJubmSRGiaq7xseRT9of7swwMKwt+j2ZTdzMZJ6njGkK9RyIVmZj/rN+zm&#10;FGZNzP0x+nksiDt0CVLqE93INWSNxpNtCI7NVUPPNcyEAPwUsqoi/COXH7bv9jA09zRiFlRYYXLU&#10;ahJr3jCUapO/L42/4LMrHjFcy1RNm+iZ21mKCV4nM1wgVwARsBsH51X4QacBxX7eUb4XM7zietuY&#10;2HIgIAG2B/eKrKGo/wBr/jb4YTwGPoY5dlkWnJbWUUC2/GXmknBiWPJTX4uBYFk+E/B/k8fs4Xah&#10;qksURlaH1LhwDbBuTmOIBqs9I148n+Lj8fJszNPprPuahE2AOaMsrDjKUjYJEvL6x6YCrJIeNP2n&#10;b4EXhv8As/8ACjtC057R7qedpJnLKg5gyljX4f2Q1eYbkT8C8ufD9rKdVmJiIx+lsB4Y0OaXeYb7&#10;1I7W1tiI1cF3ZXWIRxqvFyz1NAFccUTi78ePqLgnWbie1jktwnpTvEHIjbiI2fZV5M3BV+H46fF/&#10;L9rhlWhjDJR+qO/85EeZj1Qvl+C11FUvI5mvLe3laFXmCkThD8UhCoHdl5UVW+Dl9pOapJgbTtIv&#10;biBL+W5ItUkE1pG6qYwrKzvO6IBV3p8ClYuHNfizKnqIRlwxH4/ms64efP8Ah/ortT8xaZa6qdPh&#10;txNezQmGV1LRyMwZI44ElkKgqGl5O0byceEv7vlz4iT9cWC5WzT61OC0sYkooHBa8mDRIvIBgOPL&#10;9lf2nzH8WNi/3Yj/ALpqmJcJr08LVxNbCS1l1GYWFvSO1KozEytcOqoiPHMz8GkVviKLz/1I8hNr&#10;rV/BOLxdRuXvpp5YnEUSrHSQBqktzWQqf918fg/Zf9psr8nHIDxCMv5rVGzQFyJZBcaPZXMKWE9n&#10;C2nwLGbcFjyV0JAAUAcOKgUcSfFyZeP8x7Z6Pf6lqkRvnNvZSiaNEthJC4cHghuFqxi9RRX4g3w/&#10;D9nNdqtPjhG41xA93/SSMOihH6hulmra4NN0m4lt1+s3FsscziSjB46hn9An0luDGP5GX4v+LPgz&#10;oWh+V5YdLjhept6FJFJB+FqUTY/YX4l2P2c5zXa2MZnc+LXpi26gkgWdw8d84fmtpcusy3MDojW7&#10;obaZ43UB41lq4VkEhlf91x5xp6cnw/Z+LFpb2K5vYNHaNTaxs0UhV6yIykcRxWtFKfE3Lj/LmLkj&#10;4cfGsGeR1uOsuS5nb/fITQdB1Sx0y886RajcR311Al5FFNblIJYpV5ys4ZE53Prs6Q8PjZfjXmrc&#10;8kFppsFjwht6i3LlqrUEljuWOaXJmOQEy+pzhHp3MN1jzRea7czXlyEe7eBY3WdVK8Iloiwxsu32&#10;i/GvL1fiX+XDh9Q06AxxyORvxr8+59ts1cseQ8hzbMcSVHy95Xv9QEtzDGVW0B9QMeNSpFVXxbf7&#10;Fef+ThXd22qRyJe6fceraoGZ4uQJkFDttXvv8OZuGWLh4Mg9fucqJHIsmt9Y0a+9ex1i0NndyyJD&#10;bXlAq2vxjlzRvTb7A4fvS3+Uy/axlx9Q1qzdpR6N5HHQFwQUJ6jemTx8WnmK9UCmjHlyXWJ1/wAr&#10;36m0b67p0k9VS3KNFdCFvgZWT1KNxHLjy48laNuWFdpqmo6PIVuCjWkZK/ExJCgbdeXX4f8AgszM&#10;+mx5xY2LdIAjdkt3oWheZ4UksVlj1a4UPIAgEbOzfGpoI6qv71P5n9JOHw5JIbnT9Vs3SRgyNVWX&#10;uGGxU07jNLLFPFPiiOTTRHJh8keq+XbgQ8vq124Wa3uI+LB45N43UsDVCB8Jp/w2Ecui32lTtNZS&#10;GS1erzmigij8hsoHL4TxX4f2Pi/mzZ4tXDMKmKn/AAtgmDzZPH5h0rXrCG11iMi/tuKWpV3IcvCy&#10;9XY8F5oHZpJPtyfD/d8MCapqun+YkSzhIhmescc0sRI5cTQhj8AFR+1yV/s5bp9PPS3M+oKI1ujd&#10;L0PXvKM/6SmSWa2iCNc29nOi/uw4B5wnk8jlSo+H03h5c+fHB1tqd/ovG31BfViBohDF3ZSw+Nqg&#10;InU/ArNlE9PHVEmHpK8IlyQEui6ZrrPfaOnoTIOckXprFbqyxlvQj4t6srMaD1njTl9pvtLh7bXt&#10;vdWfrWjcuW4AOw+7NbkxShOptZiQd2I3ulzadeva36SQThv3lVHLiT9pVNA//Bf7P4WwTG4YKrdK&#10;fH3yiQqyEUpiCvpkNyjNeLbAdfflvka8x+WfXAudOlaG5iPKFRx4B67vxZWFaFv9b/hs2+i10vpn&#10;yZxluyjyr5yh02ZtO1dI7zTbwlLy4KMbhohHxSL1ImVioKR8eXNol+FPh+DE4b2+s/T50jZmLOv7&#10;JAoCSx8P+JZOWLHkumwxBTG80uy1CSXhyuIoIo47aUMBJG5LuiRxoafHXj9n4Io2k/lw8stTSccG&#10;BSQAc1Pv4HpTNdl0/C1yjTFtU0ueyKXCMk8ErkQzJQkhdgClFZX+zVSv/EsHSMEXkAGPh1zHgDI0&#10;0lJJyI2QuQEO5ZhSmw7d8LbjSYIVae0JimlJeQRhfiJHfbrmZHVTmeGX0xZRKbWGrVgtotU9PUoA&#10;qww/WSxFvCCTxQgqFX7IkqGb0/hTj8GFSXMsbySOgR12NO4qeO/gKn4czxjE3IIT+7sbMW9pZ20r&#10;TwXJ5xvJX+84gymgBo8gCv6ir9nj+wjZVvqcsDrPMP3UgBZVqSpJAUcSCd6/F/q4MuAEUObExt1x&#10;5et9R9WysgFntJCsE04SNZkj5GRw6lUKR0PBuLc1l+38GHczWOo2piPGWOQFWGzKexr1zWwjPFLi&#10;Ybhj3O/0q9U85rS7gKvyFUkQt8SEAhW/lORfU9Fn05TJZgulfsFiFAp7VYjtxX9nlm802qjk2k2w&#10;Nsz0XzPDrszWuqutvcBaJdIiPKTUceAf9xHJzPNnl5/vVi5fCn7sBDcxpAWuJE9YUPqE/YCkUTuT&#10;x/a3+1mWcVy25NnDsnV7ptxJK0Gn2kq6e7So9kqBfrLTK5lmNSqATtsnJePD42/lwsgsrl5RdoWd&#10;FJCMAtX+N6s2ynjvG32f9XlyzJ8Whwp5J5daxYQo2mzenCzKhmjb1QIQY4wER/jj9T4Zl/vF4/ts&#10;nDji1o1xWF3RpiCFjdmAO7UPKjKORA+L9n7H+VkSbHDaChtWt9PQXiRTLZ0jMtzGkR3VIzIrJWKR&#10;zEkjfuyrI6yPP8fP01wPLJJdXIljcKY2PptO5kWgIMkjHnv9riqg/CvH/Ky2ERjjXeiIRcFv+j9L&#10;ltpoQTMg5RWESxuCwZIIY4/Sog/dq7SPy/eq/wDuvhhjLNHbIJuR5otYZjTn1+OhPSpWP+ZswzhE&#10;pb8k8KV2EN1fTm19GNUZvSvLVC3pIpRTCrKq0cBZJ/iT0ovijT/jGrFdfV7ZZb5WZ525RVBYKKha&#10;Ow+zQnk3P9lv8hsryQEj6eiCgZ7aW61aaz0ORLeGyiSO6KFUd61ctFGVPP1E5RRtF+3F+wkseIPC&#10;k0jzSLGZ2cNEFJruWUFiN/iT9r9hU/yctjPg2CeSOgnktIo7W3luYrCGN4rvkicSwjicmJX5AelJ&#10;8Hp/YnmnbnzZuOI3EUYKQRKsZoGDxlgOOwJL/sn4/wDW/a/1bMUiQSU9EfaXMjercXMk08cjuht7&#10;lEYhwWb01jCj1F/dM32uHw8Obr/eKxanNpiRtbqjFyI1hRwY1qQqD4AduXL4qfZ+L/IyqelGRBAK&#10;An0a18w+sl4Z4fqyCY3UsEkNw5CM8jAzlf2HiPCrrE7+i/H43yV6bqsV1bK85ETy0Mce3IigrX7+&#10;2aXPp5RPpFtJjRYBq/l99O1C4igeS5htQPrM37CsWcKV/aPDiR8XHk37PHjiF1I8Tn6nvuWqxFCN&#10;qnqCSamn/XOW4oWPUzG/NF2y2l3Co1clFVEQiFWLq3xFIq8HVFTgok/b/efu2X99hTJrM7XAjJfk&#10;pZGRKkV7EAlTQbb5nR0kabBAMkg8sWkWnteIkKhxFPDLcFFkCdWV3CyqpdQ/JU9R+KL/AJOGtv5g&#10;MCsLj4Y+fpx8ioag2P7R5b5hZNFZ2aTBjd35O/SMcAsG53Rt/rF2YlkMPKQB1A5Rp6alD8C/s/zS&#10;NhpFNBewiS2kEin7QFGB+WYcxLHLdhyY79Vk02SS01O0ktro0Mcj8kdSvxLy2Pw1b4jxyPano0Pp&#10;z/VPgnaWkhPwj4lVW9MgVpx7/wCsubHBqZA2R6WyMrZr5e80zNcWcesuJ7cWySW8a1dqRSSSRm45&#10;OVaT1U2X4ftxv9lPijptijSqfT9Cn7yrBkBYLQlyOUjbf7JmzbHLe8Wwlm8d6voWjv8AWPrnPjAo&#10;idJXCFuQEIYpbxH7PNuKpGvw8fttd2bY8lgXggDSUCVARQQgFGPJn+zt8WWYjIfUmJW6Z+koY4ZL&#10;1zcz/uoHf1OLySyMhmcgxq0aQ/G/D4U4/wB5y+LiFSFDMTKjvPxC8nojkRbkmvHu32fs/wDEMmZ7&#10;UxJF7Jg9wwt1a2mhS15cqRBpY/33wqBw57jiDz/114ry9XHzEGSQpGjlPgijZq8SVqtQyMq8GKt/&#10;KuRG3xZUpJHM9rHG08kIkIkuZ40KmThIA5DRyJIfWRXjX4Wlbl+zxyizw0XgtwCUViwoa0WPjUCr&#10;NwblSi8Ps/DzyXDFaXcEuuTJK9mQJJF4PtT1GmMhVgyIvqJxVvi9b4n4t6a4KaWcQhFtI4DcymT1&#10;EWrE9iQACHb/ACm+BV+18OQEBfNQEot7HT/rrznU571dOtvqslvK4WNgyita/u3jRRT93EyyO/Hh&#10;8XHA91POqztGjR8RRX4ijId+XIsfjQx8AFEjfZ/my7HjF7ckHmjLKK3luLKG5dJ+kk0ayPyjmC8V&#10;QxLFH+6lW49V/VaFEb9j+VlsrJYyH1DIz0eRQ3wAlSOIJCt/Mf8AKwTkeKq2SUbdcJdXhMkCwmNX&#10;ig5qDIVWRGL0UuvH4Y+PL7Hw8v8AIQkikiYMGWNql0IkHxFWB3Ti9Nx/MvH7PLLZx7ggjyRMdxFd&#10;IYWR5U4iKZWhb4FZSrUlLR8vhLDlwfn9tU44vCihGuBIWaZYTCCU3CurcVA3WpAX4nb/ACpP5aTO&#10;tlCX3QkllitnSiW0tz9YKK9ELwSRhnd6xyiju/FYl+2nCLjyWQGAUuZQkfEorrGQDu/I8W5EV4n4&#10;RyZ+HD7L8syJG4D3sjyTZ2MllE5m9T1XjMyuVIWPgPUXgCKuKN8Cx8vV+1HwwVCDGnKThwjPqIjV&#10;Gyp9rgArcAfs/wDXOUyHqYdUFdulwXiiaZJZU9F54wrEGSQjgJG9SP1DT46j4P8AgsqrH92yoTIS&#10;ZnQkSBQoKpQ1H2BkjcfNsKp6YVzNE7pHCALWKRQYTK7srSllo3xO/wCzw/4fHyiB3KiUVZBEAwau&#10;++4FNmr2PxM+QhI9QxpSiFxDHy+rkgSm5kdCgUkfAAGao5IF+Hkv7tIl+NPhxSf1zMIhTkYlUxA/&#10;CArihNF+1Q+px/Z+zlcBdk8kAoayNkLb6wFf0xdSOJ5F4sWkRuXEyMG4n+49T/dnLn+18LtMhjik&#10;USSSXE/EBnFODOSZOAYsPhSvb7X/AAS5PUZCRQSVDWZbuaCR4ra3sbdpWdi5ZZ44VAt/WKLE/KSV&#10;FpVj8EfFfUX4XxSQxpKw+ysKiVvTBJLFeC1AHJ24xgZSJbUk7OijJhaYAtNeM0P75gP3aOZXK1bh&#10;GqvM9duar/wrYmeNQixNznkcA0VdxQ8gAWPw8R+8kP2ssqyFju6VYJ5Jpbm4X0LKGNyo5yhomDgK&#10;x4RqTIsj/uIVZeKovxYnbH6vEbhQfhBp6kjRpyBYVICs21f+achkHQqQi9TjkvbgWvNByIJEcKTS&#10;mNgjcFkd1j+PivRG+FeTtlGF2v8A0WuKzAiWUilVBAK+PBOa0/2OWSkIxVqC9t/0OJkswtuA0FvE&#10;xY8wJGQ9ePqyNE3P+XkzfHmmvVml2lSFFJFSWaT04yQSDIo4ox4r9n+b4sEMVxvqm3WNhLaxurQy&#10;TysvJgiJHF6stNisTMZJFVXkLcvhR4/h5ZrvT7GBGkaMFSDPFBTeSRVLKHNSKAH+b4pOWCOaRYnd&#10;Qs9W1a89KGBz6wkW0vrupUQxO/CRoFZVZnaRRw/d8Y4Vj/1sD6gqXN0C9tI8KMfqzEEp6rc68VY/&#10;HTizn4vs/wAq5biIEb/iZWj9JYWVmLf67Cl2UV7nkUEvooVA5tGqrH8LJEv7v7X87tgiZrYs7TDl&#10;zKl1oI+KAfZoa8v8pfi/vMr4uJN7KVtHfxwRRWz0EYkWKVi1x6krHd2ZQnEciSrfAv7rAsqrD9Ym&#10;SJjNPKOTmsZJJBKI2zNyrxb4/wCbMiJJQRavEkdz9WsnuI0t7SH93bpwmoFVlSaRSGRVTjzirGq8&#10;+P28WhZ4ZoIYljeWZgzSMDTkSoYAHbiaMeR/42yqVTF/whZCgp3w9Szvby8a4htraJwIYG5NxUM0&#10;bDgPUaWjKPTTl8Ten8fF8dpem8pJZ7pxPD6pZqSokYAdjyEagKag/wCtxVchlzDaENvf6v8AimJC&#10;G1/VpLa2ijsFlgvJLT04Ee3kknaRox6aeszVRkbb4vh5v8XxYh9euJ1WaiyTXAI4K7MAV2WMEAVK&#10;0+J/9ZstGKIFHmy6Jjb6da2kTQAfVre03Y+nGgPP4pJaVYcZOW0bf5K4gpilndbv9/bFwyiVSpko&#10;3L4gy7JVuK/teny+3mQQIhaVJYLo6cqWR+qXRidA0VHWDkpX4eDDkyBeX8nq8Ps4Ms7aae9FxMsa&#10;xqpKHkDGG5NG7moUmqt8Qry+N15ZjmVRQlurX9raaa1pE0s05lVBGsTmYnj6sUa8eQj48OSPw9NV&#10;RGZeH2ruLmSd4k24M6fvJwoUxhOFAR8fJ2r05L8WCGMcEitEC2rHTF02OeZGZnRZa29oZHZZ5rgy&#10;/EpYQlYkaNOTrG/BG+JF+yHWSMaiYPQLsUlJlhjIoasGX1CeG1UXMmJuO6ZAgoyVZ/0asy3NBzt2&#10;jhupCQU/d8WaNVDhm4yPwblybEp7e7XTopbYqUiY8I9lAdgOHKgI4oC1f9T7WDij4lUyiehRUF5a&#10;nV57adSs8sYJc/FyjVmVwu4arEJ/yMX4cr0tWk06InjJaRsnMHitQHblRXVyOarv+3xX4eLYJeHG&#10;ew3P+9Yla8+jpq0qKzRapMh4kKzUoqFeRVlVlRpBty48pP8AZZdvaSTrNWIOiMkl1MYz6KMhrxjU&#10;bScTH4/b45GZIru/2Snmp3uqWdvNb20k/G5mVl0+0MtJpQ3FebyN8UR/e/66pzfB1nIUmtpXu5Xj&#10;jiEPFjwLng3LmEoo5fC/82QnRiRXVTD70s1TSfXsri3Wyt1u5blbw3CqJViYSRhWT1FJZ1UPFVVW&#10;Pjy5KvLjgu21DUby2FjcLFNZyUYyuwWX4AKMwYBT0+xmLLDjjLj/AIo/j6WnJiA5JVqHlrRtE1H9&#10;M6a09pfw8oFs4YjLbH6y/wASxmMNJEakVlrwX+8ZMkJ1GORrS2KC5UVWTm9HXl1NP2QaZh+BIGcx&#10;6OIfVGLjHDwjbm83/wAL3lrbXmoTXc2nz2sglgs4krZTxROHSLkSqTOhai/y8Pi+PjhdW8mdp1hk&#10;FkhrGOPGUBaj4kI3X7NKZbjmBHc+pxzAmW3JkNx+gbSVNN+t2g1y4XlcxtJJJaF5mBqlyrFYZFCy&#10;r8a/tLw+xyxqyCaaVZP3EFKxrGSHNBQuw/Z+zTLZaUxiCPVKX9X/AHzPGakdtkaJ5bC1tDB/pt2h&#10;9Oee44+lzkcMsUTL/evJ6vJmH+zwuea0m066+vK9qZGZbaVeI5CZeBMi8viO3EVVsllw6jiAxS/p&#10;T4v4f83h4fUzxmIvuZJZ2aW2sWqWTJqCwwJ9YtTzb05LaT1U9GVlKpxL8uHJPUVf5cB3kkeiwwqI&#10;VWWdWaaWBx6xjQAcfVFG3TZuLcsyMcDqJESJ9Pp4cn0sxO42OaNsoz5lku7iO6kEUHGO0SZJEhWd&#10;gSZGtnJRuEvxR+on+RhXbxxG2aVtN9aK6YSubl5KmRaAKDy/efZrxb+VcvljInXEPT0r/jqMJlIE&#10;nfiTe6ieadbVNZktZ7VOLLarbE8DvzdZIpPT+E05Jw/a44rbXr+ZZL9V0yS7g9YyRmTg6JEsaq4R&#10;xVedQzLGjN9r7WSy4sePEPFPP8fzWcj6iOY/m/wpTHaWPlKLTY7jWIbOQwLbmKpUSzc2cOyGvwmp&#10;WSd/5P2fs5Ede8kTw3EqadG7yRIZJrQlWaIAkU5A/FQAHNJqdD6eMEcLhajRgy9PpJ/hZTpmu2l3&#10;ZwXLSoIbkqtrPQos3JA1VV/iWpLDg3xfDkQkSRCUmRkcbMrChFPGua+YIk4E8comiEzxMqe2/wDD&#10;bKzEFEZkOx0M8sJ/dkcT1Q/ZP/NOVmBbQQdw7BsU8U232JP5CR+B75FmCHYpV4+orXCCrsqW2guV&#10;AYbj7LV3HyOZWDWZMXX0/wA3+H/SNcoCY9XN2IH6xakLN+9gOwl7r/rdcy5Rw6gXjPDk/mbxjP8A&#10;3rQIzgefFF2PeAMOcZBHahrms4SDRHqciEhL3uxgYg8ZF2/hkSGVEOwNLYsC0ls1P+Kj9n6P5ckJ&#10;qRfJ2JLMGfhIDHINip65OJppljdiqVryH0MOuWghpMXYssrxz+rbSsHHxBuhr4CnzwiVKXZMPL/n&#10;m1D+lrUAlfp9ZKhif9cftZttL2nkgAP4HK0+unA+r1wSrUdHnkipp9w9qRT90h4pt/LsfT/2I4/5&#10;OHKWdu7SS2UbztL8UbQMfTWoqN15cD8Pc502HtKM4gAh2pyY8u46tvfKiot3NHAoqrpPQM/Gimle&#10;IZasPiUYeadqtrCvC8s5Ybr4nWVzuSSQa7lfvyGbS5Mp4oGNd30/7xhLTmJ8mKa55Y1q/nWXTdUh&#10;fSCFim04RrxCrQhkdd1ZaL8KjBN1ZC+ZJU9KRCpI+H92XqQQ9fnmv4/CPqBcTgQeman+ioZ7KUXE&#10;M0cvDg7g3HohRxaEAUoeNeJ+H4sKH0+eC7a1e4R4lq3pq1Ah2r6ch6dsE448wBEd/wCGX49TTkge&#10;KPKPF+P81k0Grpcaet6ltNDJLRP3icmNSVDSxRndepY/y4mkReL141kflIQqHgsw9I/aFK8wa7Zq&#10;dTo5cW3c0CFyIRseoJHK1tc8YzGiszjk0B9TkACTTifgOBp7f60QqyMqu/F59q0Bp8aE8e9eWa2j&#10;G7a5RrYJir8Erx3VaiMbjp0U0xkaIJXjMisisVTqUMaVHIFRVS2TBJiwMaNBxLcVYIQWAJG3IE+N&#10;fDEZIJ1VpEZhKhZmaMgORXiig/Zde9f8nAB0Qd13NTQEfC1KVHtXcdsc8t2sReeQlvsCVKqta1oy&#10;Cit160ySC0scXL4QOvKh3IqKVFemUgUyMip6EcjAsFJeMjoSB2b3OIIHNBvo2QQOX23AIBNAd9+v&#10;hgm5aRYwrsZHXiKE/GSDsVdQK9sMqJsLG6pThVVrRQENSabDfc1BwJHbxtSRrgoYwxLR8QDUdHUj&#10;9knpkzIdWPVUdpP2VBqRsfnvTBsBe2XlLKJLUhjKaGjmg24r0pX7WRIHVN9FCYeqKIvCcfZbbkor&#10;1qfGn2cRMP1tQGbiQDIsak+qqqaL6bH7QbwwUEGW9Khf0j9nYkLz/ZJIqSwH2cC+nccg9RQAr6n+&#10;7d96Up9vlh4U9fJVqvT8O2f/1h+urYarbMkLovEGNYq/CKj7BUCnHb4vs5maSE8E7InX8XL1/wCy&#10;ejlDi5PTfKv6Z0a4Rr6ISCYiWSQIzEqCSZPUk4uW+Lin943/AAeRGfTPRvhaiMMnw+pKBsqAUoKs&#10;v2gfspnSY9Rxiy0m7pnttq4uNOF4rFZGDCOInYuT+1xVvslePM/Dy/1sYdSazcmNOSioWGpZtiCB&#10;wVuVT/ssE8XEN2cZUFaTTkuoeMrlXoC0yqo3IIPxMtP+I4tZ6xqPxMy8Yq8WglKgUBYERqG5NxHH&#10;9luTNkMmkx0O/wD2KJZbFFCX2iaY5ReLfWPtpdRKxcklal5ApCct6/Evwf5OGNrJKYVkLG3B3m5k&#10;NQEV/ZdQrH7TfDmJqaoCR4x/NYxJrZLbpf8ASikaC5ZPhtkVGjrxJBqXiclVFVRhJ8X2sLvWvrq4&#10;Eat6nFucjSFUVV47U5ErzqVoGZP2czMOLHCG/piW3HHv5JvMthp9q1w6FFICKIFkmkYlvCNWkK/z&#10;cUbivNuWLxao1gxhWYSlFBCKSsYT5sKcfl/scqy6DxBsP86SfGsUh5dLg1RFne2NtzYnm6qZeW25&#10;CMSCf8r4l/byR6X5ka4jgW4V09QlVMilBySg25BS1T9n+ZfizUZezDHcbN8TYYN5j8mx24u5bFlf&#10;015SxRVkYo/Ko6lY6KObSPy+L4V+Ljkg+pLL+9tWNGUFmqU2IJ6LSvXvmo8cg1Poi6Yd+kjZQiC/&#10;iqokZEgos1HiZUYs0nIqvwfDwC/8NhRd2IctFxTmNy7hUDPTc1G7bds2WHUiPqYTiJMi0zVnj9OU&#10;PMI5CFjt4WluJYoOXwLxIMcS8/8AdnP+VfUWTI/qPl6OKP1vUKCFhJ9YWMSO5LhnLKE4qv7PFf8A&#10;WbNtpdaKo8+jiyxAcmV6L5wuLmYWnoB5pgY/qpmESQqE4xxK7t6sshA9SR+PFeXGPk320I4VjT63&#10;NVE5l1Mq1Zig4F2VwQnLitP8njmZOXF6Rf4/pJIoJi1wk8j2NqimYIIphA/BV5kuI0kiKvJ6fJ/9&#10;X42wCZBPdJTZ0fnUKyoi1KkbDduSs1B+19luGZIxiMR3/wA7+ciMOPl0TaONorN1+JlKcCrsGdzs&#10;a1Y/Zoyirfs/axSLS/rnrxSXJSFPTdlFAiLX42o3qVd1Zlr/AJCs3HI5NUIfw8RZgxo30QeoawdO&#10;EM8VmJby4DwQ03eVkDGNOYEYVQwViD8Pxv6XLGatcxoVFvBGqq3NEVjzYt06CnJwo6v/AK32chgB&#10;lImW9/7FolMmStolrc8JJLu4klnkX05ZSiqo4VrxDfsRljw+Hj+18XPKJvE/uC5uGUSD4zCVZiFY&#10;lmVxux4qrN8K8szKs/0T5tsIiyFSRLOVCk8cUlqGaN1KCdWVAXUKqkUIAVm4xtybjhqtvYWVpbq1&#10;yJEuqyTlo19aRWrVQAIyrOSy9OX82anLlMiRw/R5/wDHv9i35QAeEMbkutZ1W7vvRszFcaYfRsS0&#10;8iW8c32g8oAeORYV9KT/AHYvP7H2OeRvU9W9Vp7WGcoTvO4RljBGz/GDVyiAf3a8s2On09QiZdR/&#10;umvHMki/pZdY2KRBZmtweAKwnlycqfiGxCheTs3V/wCX/Y19WtJrxFRTHpEJiia1jhSWQmhXdQJJ&#10;eTkuj8T8af7LMrgEI2T6kmhLf6bUna7tbCSSaUPqPGeSNnlKwhS3LduKJwReP2k+D/iQ651OdQXt&#10;09FYWEUUJReJeMtGsallXjSvxPG0rfF8GQx4hEkzqWzScpJs8rQ1ppNuyKlw/wBZaSssszSSK/GY&#10;B3Y8WNUZlXhGyRpxTB9tYzO631ykURWqo80gNEUhkk25En9pYz6TM2a7PkjRj9Q/o3xf1WyMeGye&#10;X+5/qpZf6vaqJ9MtFuZXDIJo7eA/vGeqyRoXCpw+ykky+skaftJJiWpakjch6gvZeRit4BRTJIxV&#10;WBDMwZfh+L7XBX55bj0UpAD6YbfxfzUxBkNuckRpOlm3hjZLX9HerGJLkglhHEgdlCELH6bK0vw/&#10;AvLg6smFUkcsMtzDNcercTorXs6sGXitBIihApUBU4Ub7X2v2M2EDURtwi/x+JMr2IHRN7X6vNbQ&#10;Spb+lBFITaROlDU1Cv8AFX7fLmrfawXoVpL6KlUaK3Sgl4LErMxAYmQ0Yg8OCMtE/ab+XKtbIGx1&#10;CehQuvXcEbsiyqbxgGijkMhHFWA+FAUDHlyKn7TN8GJ3jzXD87uORrWAqJJBwIZgnJV5hYV4RMtO&#10;jcv8r7OHFp+CPnIMfMqlhbx2aCG3kQXMxLrCS6gKZPjcKzSvzcPX7X/AYnpNsGDXNvwAuifSRUZA&#10;FHwxMGX4ifTP2fS/a5fbXLJmoiLMQ2pWvpSihJqiOBRJIwZSWpVmVg/wqnJRv6v+T9jDyO1tdLtY&#10;mPGS8lAjj3BbkooTuQ3EfyKua0Z5ZZV/kx9X9JlM8OwY7LqN7repyWsfOHTbcF7uVwQrI55KqUBQ&#10;s4+1I0nwJ/r8lAz3Mtj6sFu8sl1cIHubgKv7sE8eNFCMOX7NXfMrHATIv0xj9Mfx9TTOx6fNMYbC&#10;PVJYn1COEWNrL/oFqfiDlQCrlmZlbif+K0+L9rAsBkI4MziYqxkY8gOdGHHkyKxHE0+1xVv2GzJM&#10;+78f1WF7UmUlOQdUX0lYKIxQmlVIZQrFevxfZ5cf2lxA3cEOnrDLMZokYMYinIPIvgaFT6XHdlWP&#10;j+18XLMjHp5SIN7swBsV4s1fUBeGAfWODRR3Hw8o42ILL0DgOQrcav8AZ/ZytM0+HUJZ9SnRp2jk&#10;PCEeiIFBY/CyN6zbVPwLEvxK3NubY6vKcYEAav8AH9JnEcMbHOSD1a5mtHtNMgmWJJ0IknkE7yuE&#10;AU8XQxIr04/vHm/55txw/lv2trXnQvJKAsXKNuRdqkHgoHw0IYsEROXwZq4YBlmKuh5/j/ctUh3J&#10;NFpUV7eLbrK6Q2zfv+Dh1KLRSHlcM3qclZOLSyScG9X9vnhJY6NeaveLIjRiKcepLc+r6kjsw5tE&#10;1QyUDN8fKL+7+D9jNjlzw0+PluP5v4i24wBv3f7JNdU17TPL2ls0qukFrxjSBIuCxx8jGhQfDX7P&#10;FOL/AGmX7PLJDrmpQWcoiAR+DKgB+FnpUsdjHt8IH7Kf8QzW6DTyy1Of1b/6VxzIzlYY35P0i61S&#10;xTUJJZ4HvA09CwkEQYKUQCT1xyo7NV+ci8nX/LVLSWu10C7uLu6+qW946enetIom9KenEoql0WvJ&#10;OPH4sxO0skDlgB6uH1/jhRq5RjDh6lD+ZrrSrrzdpdlZae+q3VnBckWaRKbMXEQK8ZZ2CsDRZo/i&#10;/d/sN9rCLR7O6sdcgBvWvJJ45GuzyjkjkdW48lais0hP7Jdv9ds2uPKOAnipt0kgeXRltzcWtx5e&#10;lKQvYW0Kotshja3aJAisOSUJijRftfD8Kr9nlnSVsbW4kjjdVW7jX4WAoeLULCnvTOWy6uUd74gP&#10;T6v5zLKYGxbwS68yazpsN1qcE8s2g3M7Ryq3xxqynjDJ6oUOpRj/AKj/ALav9jBd5qjaSsMFB6Z4&#10;AJQ1A5bcuPJq1P8Aq/5WanHg8aMsh+oX14ujqxM8fCTxJVpflGPz1eTzm5dlj5ma6RVRJJlHLhFz&#10;WFPTRd2+P1eK80h/32bXOlWM6vcRfuppygdh9oCoPEkA+OarDnmCBIfQD+P9i5QwxHpH9ZL4/M1/&#10;o036MNwuoaXayOIYZhIIwZKhpVA4t+38HL4P8nFr+9g0ayQxgOFWg5E0NB0BOU48ZzyN+lnzNLdB&#10;0a580696I5OkpJmu4468XclvUZFULSp+LdcLruxh1C0a+sSHupAjPbM/HiV36qOv+ScuwZp4cnDk&#10;HoB2lTmQ9PNncOo22h/U9H1CZ1toEmja6ii581f4ahH48k/4tiZXjR24fa5YE8uXR06ls9YYqkLC&#10;440Na/Zpt/xHM3X4Y5RcW6cQQu87WQ1WV9Qt0W7uyYmlu4C0iiMAIOUpcJJuR9n94q/DJw+LlIpt&#10;Nt7xhOiryG5XYAkjvmljnli9JaeIjZi1nrV9bQtbxu8UTkLyUmqLG1Rw3AX4sI9a0oyKqoHXgPjo&#10;XUqFFOSlfl8CqP8AKXNlo9TvbOJZL5e1g2guDeiGWG52jDmCVZjNuYXElPhIkPrSyS8+C+nKjc3y&#10;Lz3V3A6S24dRGWMapyJLKvL46DmOXw8+fJvspm7jjhOB4q3bgLZ5ZWGl3EctrdvE8s8UKzvLwCrG&#10;7FE9IlvRPD94sHoenFy9WZI/sosy07zFFIPQvmVZAByatVJGxHbOf1OhMfVDk0zh3PNdY8l3ZH1j&#10;TPWuILuQiNXjAdEY1RjvyYUpWi8UX4nfj6buFvPLQEr3ul8FRmRpkjVAx9OgAU7U/wArkW/yePLL&#10;MOvG0MiIyrmjdN813KWps9dDu8UE6wzzTzPFxuOblpYuUrSbt+7aNV+1yk9T0UzaNf22qWbC+Ppn&#10;m8MaP0ZlqpIBJPBz9kMfs5LV45YZjwvV/FJnMVyb8xaFdaNeiW0V2t4okuTPCp9SNGPOMs1CvqRA&#10;LzkjVPi5cl4YMj06508E6cOCMwaSI7gjlvxJ6ZjT1Ec20/qQZA80LNqseonnr8nrRpCRb36AiVWM&#10;Z4mVIR8S1Cj4Ps/tN+xhjbalb3HOJXHqIeEi+BO9PnQ5iZdOYG/4WsxSSfTL+CGOeRDGZVaaGQ7C&#10;SNTT1Ap4/CpDBf5spjcW8nIP6kP8pAJHXphEYzHcUiiuWS1uUCyWohvWqvr7rHKAFAVg3Om/Llw+&#10;1yxt5Fp2oLGpospqVboQ1CKrShr8slhnkw2ecURsOtpNZsrsx24bkwVbuMkPE0astElDAqI24oP3&#10;nwthXLp97Z82EjSqFpsBXbuD/wBdZm488ctW28QKeNqmkXTQxm2jsZ1l5BnkJipIQpUoBxZfi/4q&#10;+FeMjr9vBmi6obuISPT0iFMZq3KnfkCBSh2zG1WERPpapRSnzH5ZGmXMkI9Qywuy3MZEQjqSCnol&#10;GcnnGfU48fh+D4vjbDcspB4ED8cwOE9WISiORYa8wGBpt0PWtBtUYBvdNgulDMPiXdWHanyzKw6g&#10;w2ZCZCM07XdS0+dltwrfWdprc/ZIIG5PTk32q8f8rCW40yaA1diI1/aXYEn+YAbhanjmfj1ALfGY&#10;Zbaa5ZagvC1h9S6J5CGUVdVUj+5dnHptKVT1Ph+Pl8GIwJLZuTFyjZgGaPgQlKtWh/nNKtu3w5dP&#10;hmgkEuvJ49WRRdvFdW1vI8a3HrAziQKgAYdGhTkI1+FOUjt8fwYbWV/b38LLQ1Virh0KkMpIOzAb&#10;bfa/azByY5QNtZBDHNQ0m60SeOSNxSVFeB0dZFeJ1BDAxk0f7Pw8vh/2PxE2r+X4JZGeJeUjgIV3&#10;48R2p9nenxZsdNrZRFFujNlnlnzrcwxxx3EvpWsTPKHAT1C7inM/tkDk3p8P2vtPxwgae5gVrNYB&#10;yciMKFkCKokdFIUjovGPnx/Zbn9nhyz4gZPV1ZE2yuOKynePVJLtvRtC8xkd4DNI7W8bEGQbVcST&#10;mNWdPiThx+3wZfWbPCttGU9Cp5lgIwFKiqqaCnMBQW4fZ5fay/AQJWUVuqaZqES3UuoyRSrdcVRI&#10;0Zrp3dHkCtIAW5LC7ytGjXH25F+CKVOWMgj+rW8U0ifV5rr0k5RL8YBYlAQyfDUtzo32Gf4v7vGc&#10;jkltyCSbKpeXFvqFzcrEfrsViLg0uCTE+wWRh6b1k9OnpM3Dl6UXFP8Aen4xISKF/rRcIwPLiOTS&#10;USlFMnLl9kL8P7S/7LKjvGhzUikJxnuUXSfQe5t3Tg9w/px2/KYHlIlv6fptWQyvz/3XJ/KvpIoC&#10;8+satdhjAzQRNWKOQbsjMEZeMql+NKyv8PxfCuZEMYxwtFJhposNA0mJTdRpd3MYW+uUCxoJFjLh&#10;ma3IhV6+nBEvqcf5ef7RgGe2ti6xxAS1adkI47lmBLGjSHnQfscl+LjmPCHFugJSUivdUt7aa4uB&#10;PbsotIZQwlBEcSSLHGoMUURhMjN/eMkr8fWRkzQzzPZGFm5Fj6jrRQAa161P8rMaf83YJQEZAhnS&#10;IuLO1h1z696CwhFW3t5qzPI8YUA1TinE/vUhj5Ny4/GvP+7WoraKSaKXgRBAqmGNQG9QncOT14oP&#10;h4/Z+Jv8lslPIaYmNqc11fRJdw/XOdxfNKtzNKwhS2RAqmFVAZfVlfm/Nv3iLx/316WNNuwLRmaV&#10;3RVDkBFozA8uJXgxNVb4m5fZXGG25CY8leDUFakwt7eOO4eSSBWkmesMJARijeqqKUkiPpR+nz9S&#10;R/2/jFpfwQwSPNccIZAxVQwVtn4rQfb+ILz6ftcconhJ6KlsmmXd3f20MWmCXULYoryyRtLCoeAS&#10;SF5AEhqjyLF8L/H6fqfBiMhsjFLLLCCicXhUklyeo5qP2q7f7H7WSEZClFoyD9NCa2tobsieUvFf&#10;SIoEQVV4u0LP0TZXFfhT1OXpsuITTyitH5EliijlVVao6KrU8d/+bcyBEBICMtbS3biDD6QX00nm&#10;KxhZJE4kbyOjNX7Hw8mZW+D9mVx8N5Pp9o7W8oWQ8WYcGOwAp4noCP8AjXMSeIZZ+oIItKbjTbbW&#10;tQjjvrdngrIkbieMVqWLggFQPiZXHFW+y/KX+VQXtjcBZpw0d4x+CRhQjddmQt8XLbrkZ4ZRND6E&#10;cJ6IMaNrthWy08QzaQqn1oUkNGqku8coT9wEHM8o+H7z+fm3Auv3ZA6qeMqCsZiIQlBUVPADgoCU&#10;+Ln+yvxZlYI2mynWkwQzemJ41ktJ5F+sLd850jnIR1UGdn9aR5JeQ9P0fi9aX4G48gDO1xE7Tvwk&#10;Yq/oqyykkgU5MWp6Yo3xfAzK3JeH7WXICJ5en+cgi01hie2ktorCFTHCrRG4aNrdUUE8hEPTBMrV&#10;T92FkRHjWN1fjyic63drFK4cTSSMJJmYrxMjBA3KpJ4hWYKoRvhj4/ayIkJFQaCnarptzJawJZta&#10;RxRvDbInNXEEckgThRQAzNHG7FpUblJ+8+H4cRluS3MGVyoKso4NQVqC3xDr9rnx+y3FeWWAjkWQ&#10;R9pYKpiYWkMcxRklIdegAZYuUe3GpT0+f2kV39PBAksgWYbEOqKoCBmEknQEnlsxRG4n/KyEgb25&#10;KgZItWSOITUZ2jd5ZWeUxxmKEKTxVfT+JVlmT1F+Jv3f2WbiyYQi2Ej24HKNkdpj8ZDEGvEBj8Hx&#10;/s/7DBHGeKyqtBJdy30kSXxkRJopYktV/djgGBT1GKr++/drTl8P+/WwPbyiVyzh09KKimNeJLuv&#10;AKiLQ8R8P2vh+H4vT4ZkTAiEGVK2oQS2sEUcKJL693GWEjGbjDHL6rvLJISKkB/8pef7v1nbF5bt&#10;XVDb8wLsCVmeI1KmtERVKVXi6R/8T+1lUAJXfRQbQthYSoshvnhlbTmaC2RZxQUEZMs7SB+Eokik&#10;n6fCjfu1bhidtCssp9RfXPEMpRwqfAqlBuzGjV5/AnH+bJTkRH0qiL66kgjUW8htY3lId5YXkf45&#10;GWSlFQBgQYlZ5G+D7OCWBjg5WzLEgT4FBRSoCFt/hCk1dm4Kv7P+wynHK5bpCBiVDcLBqKyTzNLx&#10;km4TukjPIIvhUySNEirDGjSyv+3x+1L6jh7PikUjvcetK4WSOAA+kSF+FmLUciqniv8AIvL9rMjJ&#10;IkgAcIUkorUTdz38MUFitrbIrRXF+zD6wnNz6iQKitHy4snqycuHqSKnKR4/hVhDvxdhxUKFjBoz&#10;kp9hmofD4uH2fUyvLKuStTKigx/acu73NKpEol/vUQlRtyIT1uCv6HNvi5YEeayEfpvAJUqTyQPQ&#10;s5cNUgNu24bZcIgZAMkwWzvzO0kd00LMOIik9JuCqsZBVTx+xTkvJn4/6z4Jj5QLbS8f3r1Z55l+&#10;MhU5Egcfh+JV7YzPQckAoCX6vfPewGQSwwFYha2zcY1MshVVf4gGZkkbnVuLcv2c0tvNMHRVHp8W&#10;AQFhyUkqwJoQF3T4Vj5Nx+1kIzERR5opclzb2zxyvISSyci4Q8XC81apILN8MnxvNwj5fYwQ0twj&#10;cYy3rFCsm9WAVVpxev8AzbyxMeIXJbQUdtp0sRaaOP6ksyzW9VojvI8gb1IeI5UB7/Hw4/tZVvaq&#10;FSTkiNG9ablOQJAA40r9uv8Ar/ayuc9qAZL7y8LySwFJ5Y7iGgGyS8HUM7Seqerenw4/Dxj+wvxY&#10;65uFjiZIeJkloqFeSryY7DYkncjl/k8sGKBkQxALrWykmnSW8LiK1LO6S+nK/FBx514gLUKzJ/K3&#10;p/6uJG0iFolwtQoMkiPKoLs71IZVI+FRydFb+X7GWcYOTh6oG7dve3Emoy2shWYo0UTxwSP6cCx7&#10;NG0qn45GURO0VE/baVuPppiMDSKEnZPUYITIFDAkhT9puJPwciOVP28lMUaZo68ihkWS3Ei2zNIi&#10;QFyjqqmQFeChlr6vp8uBLf3f8q4xIEklMTc51iIZ1U/aMfw/tcUbf4l5f5Hw5IzICnZdcXHpWiXC&#10;enbSXCutu8icQpnrIteHKRT2k4/8W/HzxW5it1YTeksswJDKOZC1FWqygclWlP5WyGMlealZ3F5P&#10;EITPLaW7AcJm9FWajcUoknPg8vLnx+2n2PTV+WJC7uJpIhHGYYgA8cUQZP7wMS0nM1HGi8v7v7XJ&#10;v2cs4RDfqgGnR6fZWtvObm4a/kf4Jrq7WKR6xsgCRrFGFblyf00CSfEnpp+1hhNCFMMccjXVvAGL&#10;isf7wuOZJ4EVUBljX4f+CbMPFImz5sYlKNPmlk+u3F2q2Go6gyi1do5z9WRCYUQGVP7zlHLO3Fv+&#10;E+Jgc0Y+uRswDyRioiQ8gOZTl8XH7bluX2cysewbE2s5+emTBK26ylozczJ6RPp+oF+AP/dRLHxB&#10;MnxL+1lemqtykUrJGBE1xwKsvKuyll3KB9jTjy/4HI8NikLzcG5jdbV1YT8po4BKsiv6dCrMqvx9&#10;ORkoyhv+Jc8pplkDyRrzq9XIqRVQFfYqA3IluG/2v8j4skMfCVXxRSxGOCZyoEZWMMvE8Hd2j+IO&#10;Wj9NVT1WZfsfteo3DHNPdx2ypEXqzsJJF/d14p+zyVeJfkW5ZIQiZ3sgDdRWxsLm9aS6RGjjgRoY&#10;JF9anqzV+Pg7eoI/TRAnxLicVuI4mkKMvEgROSvJ2kbhyUqZGPwCq8l5ceOTyyPFskyVJ9R9adbd&#10;eBMhf6wtGKRxwJ6hWQMI1/vDwbi/Dly5N8OK3EltBb3Vyy+kq26qYi/75mDOAKv8e/H4P8+VEQZS&#10;W0FbvdyXtjY82u3N3JILuOBhAqCONztF+62aSjc2/wAn+8+zcqpPcq9XM7BHgA36LUsWf4Rx5A9O&#10;fH7OWgUE1sqwu9lp3oBIVsUaWK6YqFA5ShERYoviPPi6Eclj5/E/w4HR44CpIYlKOoQ1CpUseCUD&#10;Nuqo3+V/qYJ+oUp3R063VyJAnpgS84JRIArs9FRfUkDMq7O8yLx5cOK/akx88UjmSRoZBG8zJFAC&#10;YmegZ+ZUfslv2mPHjwywEiVdVBQthqFuqQ2yTxNPDarLPe7TwxfEsQj9VipL0DfAi/78+zjrlYpI&#10;oIZ4Y0jRw7RHnOrPwZePAkUQV45CMTxWgRKnbW86TXNzHdTXU0sZjjmCw2rRwl0PP1QhDSNT1OP7&#10;SrxeP7GBmcWtwsKNMVqkUUQ/dICag9lVY1Xi/wALfH8Sph2kL/itkAmCI93aNM8FsA3KSWQATvRQ&#10;pr8X2pOQdRzX4F48/wCXEPrUCpp8XplJ1JV2Q8mB4gSlgpNOPJY/tZZEEyJHL+GP8KTaJW2uDLqM&#10;skgmimo8MLLRQqH90oZzRuTK8myftf8ABPae1d4iiGW3+GUPOpANX+Bd+qx8l7fbVMYRJFkR4igi&#10;wtFpeNBKks3oz/FFwt2XlXgC0mwBWSTg1OJXjG7f7Ew1PV4UvWOk8mnklX12jhdVZVjCxR+o1Iz/&#10;AKoOR0uGfB+85NR5epi2heWDNZ/V/Mtv6dla2bfVI7qeORxJJK0l3clUqwYck4yE8v5vtYfW2q6w&#10;skC6lEbZGQOsUCGUHkAB6jhaLwatQrN8Px5r56bGTWP1Tj/WcXw+55/d+VPJ11pWpz+XLlL9jcCF&#10;ry+lSCSIpR3Fukm83qowCmbj8XwI38tTWUrRziRh9YnEcsSRkOzrFuQ3KkfxEU6L/wAFlWOcgeZ2&#10;v0yYThZvyRn6c0z6zpctjbH9FaU1xZ3l/JELeG3e8Xj+6VS11zRafz/y/YxKHTXKOZ4vTkDBkRiC&#10;gPYJxPt/w2Z0dfR22/H9FxoYzIq955iZpbZtKuxeWMkMkNzPEpS6MYpykmEqc+S8m4j7Mnp/scsZ&#10;JZaXbWCLeWkT85KMsfOShYfEw4kP1r+0v+VmJkz5suU8Brh936nJA9JTfTdU1i91GW6sdRuafVS0&#10;LXRS2NY2IRZFKmLjxKO3GJ2+L4MB6vpV76ttcWKq+lR0lFszFZlZVK0O7k8u/wDNk9DqOccn959P&#10;F/DL/esKJAENgmuja9pXCaz1G49PX7nlBJdxp6kNJH5/A5SJQE/Y9T7H+VhTpllf2UkSIs9uLj1J&#10;4kFeKKWLO8jiiq1GZUiOZuTUxymjUuCuHj/i/ot0SDIk/wARTrV9S0G+jnEjW18IWS1uPh5O8jcA&#10;kKIQxaMyOjvIG4r/ADfC+DNH17WLy0iuGjEUl21wT6w3ZATwPLsvEovL/ZY6jBgxx4Rt6fojf1bs&#10;sciZE/0vSlWpeU/Lg1GZpWeb9Gi1SBYz8MTtsycNw0r/ABSPX4uMiLyXCO+8vS+ZImnSxj5XMix/&#10;Wo5uXGRNiQnGgjYK1W/yf9Vshq9NhjQmeHiHFFOWEZXYT0a/pXlwSWV5qEpisrZroRzRtzMRYUUS&#10;MfjkUso4fb+Ncguv+UdV0ecq6GWOm0kY5AGnRqV3HzzSZNNKI4h6ourz6GcBY9QZBpmrWWpW6z2r&#10;Eo1aK6sjUBpXiwDcT1U0+JcJOPIVI4tmKQLcC6OyMxNkK7H6AemQIbhl6F2CIb6RPhlHqJ3P7Y/5&#10;qyFbtrsFrwkQSQsCvbBZtersesrDZu3Q5YDR22P85LsSNtxPqWx4HqU6qfmO30ZlR1MZ7ZBf9Nql&#10;iv6di7LSVHPpSr6cp7N3/wBU98hk0xHqj6o/7L/O/wCOoGUjaezsTaB0NV3HhmNzDcHYyRYp1CTI&#10;Kg1B6EH2IyI25IBDsCPFdWzVWs0JG7U+L5EDr9GWiQYyhfJ2WsiSiqGh7eHvTJxlTRKBDszADYin&#10;zyd2wp2GGja7qekXImtZCA2zoa8WUfskd+mWwycO4QDwm4ndQvLK1vIfSuIxItarUbq1KBlP7Lb9&#10;cn/l/wAzaPqpCSqsVyx3tJGIjYn9pJG+yd/2s3el7TqhI8LttP2gDQyJPqVlqlvETBO7Ior9aRA8&#10;y8f2WiUASr2+AK+D+b2DKtk7wzBjSAESAMfiYnpy6/s5v8ZjmhvWSP8AS/4lzsuISj5uksrfVLdh&#10;qMMU9u6f37KYzxPQAGrJ71w3g1K31DTWtLlKXdKtzQKCwPc12+/MHLopxkPDJ4b/AM3/AEsnAhhk&#10;LjJiMvlrVdE80DVbNvW0dqARiaR5IgVAYolG5inbELvRxLEypCzBlQtIjANDTZnUDc8qfDlOSZia&#10;k1nFQ5cRR1l5mEdwguL1IpBLPHFAyMFuWI5RxF2rxeJSvqtx/awHNZMDFEWMsbPWSdSFbgSAqslP&#10;i+7MLUaWGW5x9LjnF17/AMSTuz1d+MrFPSlRCFtGBKF0BZykn0riA+rpK8TRlI1Us8kJLI4BoQ7A&#10;bGg+On2c1ObDKEOIuPGNbdUyjmkmUOrbu1Asy8GXbYop+1vTjXArWVq5EVVKqokEZJ4NVHoIzQ8a&#10;1+LKBOo2eqDjtFGSXqqk1PGtBUGoFWFRiPp3M96WCSCb0iURwaqSSzEldj0AycI8MSSwy2CKXB4l&#10;jFWXhXjUHavQDHPZ3fF3BAWYBWC1CNseo68sSBaacssRbj+2tTQ9QK9R7ZdvNBCk0ABmZGAlikBB&#10;WoqFjanxU8BiTswHNp0Z3VwxUD7LKag/MdMfFbRyjmokbmQSnRwSa7hqVyYnWyKs255Co3Kild96&#10;EfMdM0l1EvKNKcQRzZhQUI35IevTK7Np4QHCMsAzdabAHfr2YUxOSIFfVt5Qjkgek1DHIakkg9h7&#10;ZIK2GcNRhVd/iHVelARvXKJnMSn15PrIUilPi3ptXwqPtZLxA1bu9NKkcBwqPl92f//Xjtkl7Apg&#10;iEpmmBQu6sw3IJO/EsWUNvx4L9njne54Y6EpDYfS9ACQAC+j71rGVVmuJIVt7VhICHUV4ggctiFA&#10;Zh+1/sv2cM5LqKJZLdip9FQXkkAiXlUClCOBH+y5f5OaaeMnkK3RYkEngtZ55I748kSdmWOOJmuC&#10;YyCVcuDyVv8AVDJy+JnwgltpbpyyqZY1UmMIAYi5jAqZAOHLfuzcc2GOox33RL0g+TIkubeEUMgW&#10;Rj9l6h+IcjZG+On0fF9rDLTrCZFSQTxRmMAwcV5LHQfE9Sykmv8AqZXqM0QNhuxMaKW6texSLNav&#10;bNNFKvCZXqPULmixkBHX0yPtfa/1ftYJubhSsax0HrsIrSFW4s7GtZGLb/EP2ubZiY8ZkbPP/Yth&#10;jXLmhbOAwPI0rM/pKZr24dQyxoBUQII1UN6Z/Y9Llx/ysLLKZ1aeSJQqOSyTVdmZqggry4cmdaV+&#10;1/JmxEeEMMkjw8KbXMSOkUUhqVoJIQFCcSCKPRW+Beoy5eMPwxoTOGrJLVGfmp+GPkS4iFB9rj8K&#10;5diqW1/71EQOHZqMNcfvOZEBX93DR0Qqy1LleKNJ9r7Nf+GxfT1u0uI53B4oB9XhgMj83Y0ccQeI&#10;QGg+1x/yfgyiUhG41dt2KRjdobVHtXtp7duIVxxubmf00Ea0oCSVqWp8S1X/AGWTPS/NKLPFbUMs&#10;sg+MIPhG1acv2jtnL5+ypTiZR9MQf4i24pCVjueea3+X4MFxqEsotre1/uWkNSQzdTGOIj3bs3/D&#10;YcXUVvcQyPCQeQoVWu4OxGxp2zW4DKB4ZckkMQiur211K2+sK9VKvGZlVWjKktG4Dguq8mXZFXl9&#10;v4mwEFrK6SoTCAOVQQCB4E7H/hczp5D0+pjIir6hGxm2Sxgura6KXjSOycTHK6swC0eOMK68OXw/&#10;3zfa5NI+R3XI4ZGMjQ85ADu3FiSey0DcV/Z5cf8AmrN1or2HID8fxuPKFmyzzyebmCIwLcqsXIFU&#10;jRolQDcmSpUPIamTjyb4vtfyYTWUVxQwKklZq8kDtHXlRioSojQD4fi+N/8AKzbZZwEbPRmDtTJd&#10;RbT4x+kJ5IwLVapMyLJw4hlD8uJldvidVFV5f8SE6h6MFu0EcfNiF9SR2QL8O9dyvTr/AMaZg4/E&#10;yTsnZw8mS5AfwoXTHurq6jvLiULEHcQRRo7OFbYcmAalen/Mz9nAMNvNMY/TSY8ZOUXFVUNRgT8T&#10;ooVW5Lycn4V+zmYZCA2+mLOONMLu8t7dJmkmhUcKTqSXZRQgDgrMzn4XURovJ3wxsbUokFyietJP&#10;I9tKzzsQPS5miA+oTErf6v8Ad8sxc2pPGQDXB6vSP+Khw/5rmmW4ApJNQ1GM3k9oJlgjtY47+MLb&#10;AuVlKqS5rEFuXqybD7E/H7X2QWs6k9rDH6cVbpYpTbQjizqVU1l3P7vmD8Pwv8P+ywaXCcm9+kG2&#10;uib/AJ5TDSrBLme7Er+sryIbiUArGy1PGAGhEvpUpJRl+N35KvwrhXoFn6KPbyilxIilImLRs/Pk&#10;v7xxw5gV5cXWSVf7zhm4yTsAjl/sZMucaCaapMSI5o/ihjYtJKKMF4Dl8NQdzTjy5Iv7PLlhwPqJ&#10;ihtoQ0jxvUuVaMSMqlWpzI4OzBqycfs/YzEJkbkT6Wg/UK5JUo1Yzz31xSC3eIosRaOWSOrkhiI0&#10;bmipwZI/Ubnz4uuL6jPeB3tLZQ8CRK8U0TVQlT/ctJyV/tD4hz/5mZVp80CTOQIMvR/F/ufxJkDv&#10;v/CUHo0GnyxpqF2k0d8ZXV47lCklWFPWWAAx7J+36fxL/sMfqU/1mGMyXCRW8TBriVSqMWoQyepJ&#10;JtyI9PiA37K/5WSw4RGciNpS9P43nCLKxKYMvp/3ynpNr+i7iThDK805ZLWFgXjVC4MchjhhRftM&#10;JHkkb1OPqtzbjhdBcD6zK1WEjobeyWRnLxwhOVQJGjikkdv8tv8AgUzNESI8IG/8X+2fj+r/AJrP&#10;etvrTS5srlbZAqj1ImS5vHhWNYbiflQoaLcTxqtOXJY+XH9vly4h4LZIoljQsqkrEqQvExaMliev&#10;8ylhIVX/AIXJzy2K7gxHKgmcs7SbUBZVMnKWOQIrrxA22/aoyqW54KnAtoooFUq0a+pLIQrFIw0a&#10;BFEcbI0lCvwQ/wAvp5gj1TvvXkBZS60nNxIZ25GOT91DEFkj5ShZGdjyZXVDR+PrJ/LIn7OMtLO3&#10;kupvXRjOOdISWDIBI3HmzOiq5C/Eft8fsfazKy5CAOg70n6a6ql9f3KWFvLbyAxExK1xEC0biRVB&#10;aKNEnZ0+L4f2F+1I/BMM1ngjUzXreoEVQ4+HlI3MlQBTZFb7FX/ycwjGc+R3l/uWwGrPVLLm1vnJ&#10;t9NCwyzSMY5iGKQpwCsSSSDK69QqfzPgVp7mIfW7hQLqcMYYSXAjjHICtBRPhZf3fH7X/BZZCMZR&#10;4B/D9TGW238SLgtbSdP0baFja27L9ZuPhYyyBkY/a3ctxblJ/wADgSWASyS+uFKMxedjUgKopQoe&#10;RZm+OvwfDH+1l1Hl/smkDmSmCTLFHEIlPHgFgACivMj9oUULuoFH+Jv9jid9cRIRydLWAFifq5HJ&#10;Ywfhjaq0i5ig4r8f7P28twY/Vt/mtINmu9bYQSelxJkmkj4ASTj4XkAHKRe8m/7R+H+T4cA2kMur&#10;38WmI0xtaIxCyBljgIbkA3Bv7z7TV4MzPw+wuZGXIMMOI/j/AHrm4I2aKpqFxaaPYXeoyCJJn+OR&#10;yoT1ZaBI+W+9FVU6/YXJ5cafp2lQm1UiFI15kJGKuXalAo+HkS3Hp8P2v9XnMWry6iiDxXKuGX8H&#10;q+r8f8ejXkybUP8ASvM9E8wa/wCZJFvvQE31iX0YIxOfStzGnNX5BEcxfD6jOW5yOqx8Ph/ewzWr&#10;27uNRiKyPc3RRS0dqWkWBS/NYgyP7H1H+1x/2GdPosUYw2Ajf1bD1f01jGpVF6L5esLGx0lraOE2&#10;8COUeadFjechQhmdSiir/wCrki0nTdM07y/cXMsYt7wkNLMzcTVl51EleJpUfYZvi/azT6rNLLqR&#10;CP0fxS/pf0WeoIiK/HqYd5h1rVdS896fptpM0mk+nJ69qsSyq5Enot6sdDIq8g3xOPT4fa+1hdpj&#10;xXN0ZFf07Z6TTFTIzSOSFkMrMG9RFAMY4s6u7r/Ll2qMsQERz/4pEPQN2Rass+n2EcdvCJp4uVvb&#10;Rt6MYAEbGJYFUokT14PyZV9OGOX/AIr5LeYNU1PUfRi0O+S2ghYJeMFjJYbKGCSKvP06HpJH8P7D&#10;Zr9NoPDJMvrn/ncLrDhlOYlPlL6Ul8t+UrXTGW81u0ln1G4MrWatzkWBpSZJF5Q8xF6rFSxb1OMn&#10;P99Iz/GO8seWpRK1006T3rKT6scZi4/B8FOX+63X7XEfC+Y2uzRhYH1f0vTFzxjEAa5lLfzC/MK2&#10;sbRrS90+WLTfVRJTM6SiVBIPXCiJnKzQPxKrO8aTR8+DZJ9U1SbT7yC2ih9Sd6KiFiqlRuWLUPSv&#10;hmq0+njmxGRPOX+ydblzEyNPL/LXlC38y6JqOq3GqJBYwK8jXccCSSornkIxGSvxn4ivFl4f6+M0&#10;mG41qWRtZijaGKaltJEa8uNQeVKVC02bMPVyGLbF3bt2PFtxH6028wyaf5AsIY/J95c2tzf2scl7&#10;bXsbVjQgNyiD/wB3LJy4yxj/AIVskumacllNdyTTvPDJIrxo4XjGoUCi0APVeXxlm5ZqNRmlOMa9&#10;MqLkXtXVgms+Yodfe0tE06KO4iHpGWOpebm5bk5JK/BWiqo+Ff8AgcGSRWWq2kkC0aKM1+DdgR8u&#10;n0ZhjJLBkEj9Uv530twhw7pjYWut6GTLbA2sgjqr+nyrG45EMkg9Mq3gVyHv5f1HR71bywlkmhHI&#10;OxPNwGblx9OgX/ZH7OdGNdizw4Mg4ZOXGYIovRLXzpo3mnSX0/Xba3t7tSstum9vDzROHqNNyaVG&#10;49Y+HxL/ADfDhoZrbWhJBPSC9QcWc8Stemw6bHNfLFLT8vVD/ZI4eHcckjSPUvKpt9W08m70e8Jm&#10;EXxQjgRWPk9OStJFwf8Aa4csFWd5dadL9Xuzyi6JMe9WNBUChAX/AIFVZn/mzGzY45RxD6mMgChr&#10;3TbHVbcXejRBZpGrLYxA8F4RhnalWIJk+Bf2JHlhjgb1G9NTh2hn+BgCRQlevvmAAYte4SL1Li3k&#10;DQgqo2SYihJ3UgdQDT7X+S32cBXWh2lwC/AcwKAVoCOlDmRDVyjtbLjpM9M8z6lp7FGm4xM3JyF5&#10;sjFuXJalSaE8uBbgzfaVmwivNI+r3ImK8nVy8ZQbEkb1WtFNKgNTNni1PHDhHMs4yZLpnmQ3Nt6B&#10;lMVgLdILmOY1ljCkhWjfjzlDMFZ4efxcVSPh8PFum61cJcyllkhh+JUilIBorEcuIr8L8ax7/YyW&#10;o00ZRHK2Rha3UfKtrNptuYXgu70uv1m7tkHxkgBY+deNYlZPXV0RGl+Hlz54c3emWGq2ikcVmibn&#10;CwWtHFQGptXrmvx6meDJv6g12QUj0vVdU0CSibW8ymOe058A8b0LJX4/T3A5V+zx4N+1HgP9KTaX&#10;HBaanLRm/cw3FK8moepJPZa/Fl3gRy+qDIgHkjpNGg1u4uL3QbZjBH/pN3pQfgVi5A/AqqhKKzcV&#10;Ef8AsMGvpMF0y3trIYp26utPipt8QPXp9rMb8yYXCTHipDWuq3un2yadfwx3WlUHp29wfiirXePj&#10;Tgfi+NC3FeTc0/mZHrU9vMba4gkNPsvRTypt2O/jk56SMhxRKfDvktHl9b/TmurO9tqGST1bfnKq&#10;xB2qKh0DKtTTk3wcv92NyixVtNgvHE8DekxblJRVryAIFD2YZT40sYo8kXTcWtXNkn1K/ja4CJ6V&#10;qzPIsXpuVJUpUc4pVHQsv2uX8uDeDsnpP9kV3/gcr4qPEGu2OSNaqT6Keoo48ldTsQa1FOgH2Rge&#10;7tBHB+5UclFSO23yy3Hl4pepnGW6P0q9V7lYJ7hh65PrSGhPxGn2mDb9efwtgSG8NqjcyWAoWUk1&#10;8Nh1+LL54xLkzkAU0udKbVXhSJFiZ+QiuEVAhJNRzYURViXZqcvs/wCrhjDfxuFZT8DUofnmJLC1&#10;8CRzaTeWkzQyArOrlSFBrVTRtwCNqcq1xanI1rWuQGzEmkLO5CmGNKkb7KaGuw/p/wBdYX39i3o8&#10;FiEkLUVom6Ba0NPl4ZkYcwtnGQTjSNRU3a3VzdNZXql5IrqMAM0tBxDntz6O7P8ADy/2OFYs47YA&#10;2oCKlfs7MS25Dd2+I8m/a5ZmxkD9TcGQHVb++d4NRYtPOVbg9DCsaPQPFy+GN+AVUP8Ad8eCcMfa&#10;3kkBb1UqTyZowaigp9kkKN68mXBkxcQ2WQUtQ0+1vHidJgHRoYoZ2j4NyZnp6oQys3AKyRyf5Kcl&#10;TniepWcV1C00JqpFGMfxPSv2ab7HJ4MpgaPJjE77r9A1W8s736rdqq3SN6ltFdD0YA4QkSM9eSso&#10;K8eS/Evw8eUmRqe01GPUPXk4vEqIFqTxPxE1JoZGap+wOf7HHNzjzQ4duZbbpm9pfaG2iS2UHqwS&#10;PLJ+4RY+UfGJQyxKOMMcfCvKaQxpz9X1G4/bfLLzUyysBdjlRKHiOojUV2HFqLUfayuMa2H0pDdt&#10;ayxv9Wt0L6YxirMGAchSrzO3pnm5kjLyBG/dovp/B8brgXUYbtpVaWf0lUusYUBnkZuQNdjReS9f&#10;5f8AKzLxyjEbKSiNDu9L9EpY2TSu62zXJYmKC3hiETotWZeTiKb4UHP4/wB39jBFtDaQyySkmdXW&#10;gkTjxJ3H2h8XHj6g6/Z55Rm4p8kEWhr67vr23tIVRLCZZQ7wXAcSLGOLLSOQel6iStbunwcfWWFG&#10;b4OOFzgX10pBVoIiAIfh4LQVXr6m4XbiOPFcygBCHmkBO4EGl2Uinn9al5M9yQ3quzEJLQj0GHOQ&#10;c1dmfm32fgWPDGO7EcYtnIa6KgNs8hVBtuxK/Gxb7KhF+L/JbMWUTI2hj7aTK93LfW8brpfqGaCj&#10;29vHLcNuSEjiasKJGKzTPNN+6+BHd48TtVvIx8bp65cRqCQ5EexblUDj6fx9Gb/WxyDrSSUdqE+m&#10;XDOUgkFgI/rJlUGESSsCsfEKfjab90nxr9lvhX4sZHHOD6SM5LclZgOLUSgUDn8C/aPL/Zf6uTkd&#10;vJSq3d1ZEfXJY4fgWKVEY+pFymLGRyIgZpmCovp/Dx5NH8fx+ojxYodQUBeEcfNIxJ8SmNPtGjg7&#10;Fiq/AVXjkfGoWi0KNWl/QBkeRpLi5WGe4FspgkS4uacEDREfEqq8jrMJZFdv3nwY6a1h0+0FZPVm&#10;AQyuq/DzViDRYRyZuTU41b7P+tkYZDIi+SxJU9O1G91zUJJnga3s/wB7HbxSA+uYZUVwa3R/cxFI&#10;+TfAjOzfEn7tcS/dF2jESH4kUEOBy3qg4/Z4/Ehpy/4JckTZTaOIuvTjuXuZFQRySNH6bN6fw8Zj&#10;6n956o4TJzCftr9iRvUx9zHLLNbfCEetSCqPTj8VeoavFOHL4ftZKEQBaqFpdQ21pqK8zLbqEVHR&#10;5Y1Jk+DifhZFT1JPU9PlLxVf3n2viaJFgha4eQ+oVFHkU9SNgikKfl/Ly/4FA40WrSwtd3cVhHBW&#10;1Ex5QQMAAFPJ2mkQuCrMy80Zl9Xgvw+n/eh2V2lV5CpNyeDOC3IIzVI4r8X7FOXL9nLIEAGl2RR+&#10;rpb+jBHKf0aplhi4IEMqRhQTI37tT+/5CNlRm5NxT93xVlYUdYo4Q08jLPLKWGxLfEd/A/Fx/wBi&#10;uTokcSVVUueEs010VsIUeztrWNG3XivH4hQg05IGHFPsu/xriXGJ4JLdGLwlWMrOKNIVLDbarLw+&#10;F25fZX4f22yYieZWlakq3cd1OoSUusUKq3KOAOsZoVPwo7SkNGvDlyb95/uuNR0FpDP6gCqq0Mky&#10;tF8J+Fvgb1GYfFstMoy5ZdeSmwlOpX91ZRwAtJdPPIlrbUuQGVWkjRpUFvGjfAnqSk/E/P4PsfYd&#10;qMKQW4ub11E5SMPxHJFPOnBSOPd/+uVXIYchJERyQCp6BqJurp7XTbeRLVbiVYeTFZZQ0NRcShgz&#10;8f3TL8a/D/K7umELG3kIcwonqGSM/BVuDU4olDsSRx48k/yeTZseEA0WXJlwiuoU4GVpfRSJ1Z5O&#10;PxLUO8jcfiHR68H5MvxcVwxmnkiiLQsXmchDIVK1RCvKjUY+m/tyaT9nMehPmEGVpNDbRXdzF6sR&#10;it4FMywcxRZJeRBePZfXhpty4pC3KRvjxK4a5MEbLc8yNncKVIG59OOOnWRk5cuXwfD9rJwEDdIA&#10;tVtIYRfSxtYiFakqHYP6hXiPXkl5E8Ykk9MIw5P8fLjgiWB2tG5xGzDoBCiKNkRax7sWqRy+zRfj&#10;XKriTQUITT7hYbwRx3P6SaCV/XuHccvVmek37uJUCLVeQb95+5f4m/mRlrOHneLhbTsY4kJLNIGU&#10;/Fx3J5FhRefH4cnkNHZA5oiyb6qqWH1pZ7yzjWa6kARI4eDLVOYCIqoEcMfS9T4158cXtzA7etMO&#10;LuVWMKr/AAxxH4iS3whKDj/lfs/y5GciDQCbQ96l1CBa2bc4IxM9yS0Sl7i4AaNQkYEhlZpGl/yW&#10;+KT7XqZreGGN/UaiKpCQtwG4IBqwr1+Gv/A4ynIgbJpUvri7nQ20dZpJUeW5T1WBBUleEbhNhzdU&#10;5HizL6rR/HHiSpAZYpVMjJGFVCiKp5JV261/l4sef2/2fiyRJASrNJeCC4t51hjkuHkZ0eV5V9OQ&#10;rGlSFShbnyVODcU+zJ8GKXP7y/5Fn4rUFDT7B+ErspK/Ceqyf7H7XKuIMYb/AFLyUrKExaTxjSFC&#10;4DoyAlTcLVg/xsgdfUH2WiT9j4/s8Hzzw+l+6kX6zzWIyVLAEAdCN/sj/YfH9rAIkniKVOztboXB&#10;SWFv0eVluFtwqqXDMxIZWPH7btQ/7t5Q/Eic8uG39RRHyrwkPKu3w8wp4kg04Bu3FsGaQ5IJde3s&#10;kEjTiP8AvogYuNDSQRNIA4VlLeqYwOJ9RP8AWzXEKTSELURwmkZVGopq3EjmDyYhu37X+TkYTpaW&#10;WE729srzMGvLtS06ySRB5AFQSBvTI4LG0bdfsR8v2/sp3kKusSLwBAPryFlqqKKso28eQ/ly7HLc&#10;k9V4qRFhdyxSTysspRmUW8XpSANI7lUkJr04+n15P/L8ODJvREIt43CWqhBwFFQghW5OT9OUQ+ri&#10;/iSEssRceqb64iae/aS4k9VgzzI4Z4/ShQAGiqFXcL9n9tfjxFwwslsEZRLcnlIofctJtQ0oKU9v&#10;8n9nLIy4pWWKtwthqk+v3Ubm201CkLyRVAjtwW9QVDScw3MJ8fw8vU+1LiKW1xHGgLeqHLRCNSFV&#10;OfwkFm/Z5Nx+EZKchLYJG6Ll1OxeW4YwmAxJHdSTshkklEVZEKpGCzScIi3E/wCR/MvJgcrE0qHm&#10;6kyIu1GLNy48yq9VVfs/zriAEgq7IXnELx8I2RYJJAWqqonAP6avJ0eRwfU4/wBzI38uJiT04v33&#10;H1XLw2yer8RApVyTU/FwT4a/8bZYYk7BaXLF6t8DCrxxRiOa8kMNVP2isKBeI+AySu78f2v9XBcl&#10;3K9qLgNxkaojLsoWvEcAAw+Ichu3/Nq5jkcUuEHdAQNro9vBdvaemHgADSLGjM4LO/qlmjNUbhJ8&#10;MfxL8Xw/7sfGSu45GJ6bNEOPKrVbiq86hqtUElfsrzbLYjou6pHFE0cQu4DJydbk+pw4x0Tk7+mq&#10;sqrGqsE9QfE7RI/xs2MlFwnqLx5s373gK0HpqFApSq81PxktkRSaVLf6lI0M4kEY3tllYqG/0hzI&#10;x58uMgSRf3SrG3xfF9h34sdY4bdkl9MgOQsShSSQ3EcUXfYjw5ZYDxJsBERzCe8je39beNGedvUC&#10;gFefxSMOG6t/Nx+L7P8AMnPJIsLRQonNQvGIFlG5JZmryoW5L8K8v+FwwiBK1FK1rFW4WeZnZZC5&#10;adwpOwCokfELVFCyH1H4/wDJTNHcTRXCKjeqU4+vTcVULRaKOvFtlr9rLOARsliQsubK1urGYOvo&#10;ep6gtiaIRzLFm5N4stS/H7GK21rHIUUu6ywsTcmQcBISJOQBAB2+KT4eH7PxccpkRDcdEVXNB3+o&#10;XUHJQqtBcBVsWgo5QBolX1efNfiYpF/ux2/338OKyBJ7+3tuJ4LUs7ClQBVRwYDn8Squ5+z/AK2R&#10;iagZS6sisH1iy0i7vYOLyyhR6SMSAWfi7LJHz9NQju/wJy9Tm7c+LZrm5jganot60wKD1FaIrDXk&#10;FLCpHWvH4fixxAyiO5QA1Zae12/qLNGIICkpe3dZ/UuuJjd+JCqeCqEV2D/CuJQQ+oTLa2xnZQWm&#10;Z3VU9QrxJYuebsIT9r9lvhyyXJB83ajfw2bJbahdixieaNLRYIJJJzErrwC+krJErXPwU4cXi/k+&#10;1jJbJEu3h/cyRwqCQOSqXbj6SgbsVWrt9rkz/wCtgEiI2AyKKtdWubnToLpRPbNcswZpAjSokTMJ&#10;maoEYZuKpy4+nHH8f7PHHxc45a3NY40DrIrEBPUQgIq1rT4vsYJHhBr+L6Ukt3DxXFpGbErNNMYm&#10;hmUEuYJd5HYgry/d/E/2V5cfhwMYTcIojnjgVUMyoiEBUSoYvyHH4dtl/by8TESdr/h/G6iRRJvD&#10;Yn/SIZJmllFv6jyAs8jkemkarVviNaM5+CFecj4y5mZbNofrAu2mKSeu3EcIgE6FW5cQ7L8IXI4x&#10;6rI4eFY8rXWcCNqMVz9XNoiCWMW4LfvJ+TDkVZArsYkc+pz5cf5lbGus9tLHEbWE3PJWWTmh4OoJ&#10;NKAhW+P7I+wv+tlko95KANt24JLTUrZ5hczPZhXVoXikTnE9AtRJ8bpRd2P943L+VkwTLeancp9W&#10;vZVkhYRyLb83ZucYZxu3ZnUl3/l48EyOLDhAsD1fzmIwjolln5a8vaZcC+0myjtbpTLAbqOGGJAk&#10;7xJx4xBd414JCv2uX96/2sF2V/eSyetwiKSRiOOygb1SePcN8AC8FP8AwS5HwhIV9V/7H/fsZQJC&#10;W6potlbWkMElxLC9tLLc3Gt3A9BEMrVUEHl6knqyp9pW/u358fhw90TzLHqFs0cMQWYrvFOrBfiJ&#10;FeVBXpmr1egI9QPJxDDhLAPMn5fN5b1dLy/mllsOVP0jYlRcBVQEI0O4+23J3H7OP1HRSLdI4Ukn&#10;UsWm9fiSORLfugCfhXoijjlel1VS/eUI/wAMoer/AEyBHiv8RRflrzVp8+o3EzXcFtqJjAigtlaJ&#10;OSoqUuJGp6ju325XZ+bfyfDhZDaQS3LNbSQyXUdI6N8Lx8hyZyCTwPxVUNmwzzBxiRHD/H6eH/pN&#10;iIiJrqns2r3tvb/VdTiuo7GblIwTi8U7BuMdrzEapIkipSRlfm/NviTLvTBKDZ3FzPbXzQy+k8Tk&#10;LIoUIzMOVOJ50AIZWzEESfVGIOMyj/m8H9Gf8TbIjiAKvpX1y3uY76xhtLzTY50WaKWEGW3ZzUQw&#10;yIlXaPjV/wDffwx8W/ZjeraYbS1gtoLie3M0IgMjsBDFHujfAvqLuhan/Es2McgzTlKUYgxPq/nf&#10;7L/imIkYiyOTK9G1GfUlurmS3tZ7eOb1oIYFdppCvF0bnN6PF1lX4gY/h4ccS0IaroukzOs4SaQl&#10;xaW/GTdVPwyOhYrvx+P/AIHJawxyyA3/AM/6P6rZgAMt12q2mieYtTt1utPFxFbKP312ssNDKQV9&#10;NJFVZdlbkP2cH6fdtq2hyvePxu7hh67KFiaNyRzWNGKsy8ftOfibl8OV5oRhkjGP0VxfT9X+x/3y&#10;ifFfeg7qzm0jV7ZbCFmtrSEiKBjK8boEbh6kvGTg3q09NFHBFTk3D4MI7/8ALWx1F3/Ql5EblU5f&#10;VSQnKgrXcCm1Onw5rdfhEPWRwiZcKelidv4ijIPPNxa8Br2mXFgjkj6yF9SEHmqBeScvFm3+Lgn2&#10;cgF/pWoafcPb3sEkDoSrq603G+zHY/7HNdIEDdwMunnjPqDKba5t7mBJ7eVZoJAGjkQhlYHuCMA8&#10;Aw+H4qfs9KfLIyiGoSIO6pjVeSM81JVu5H8R3yoxNt0ZAnZ2DYL6KUBJqI56H9k/0yMh3si7BDoY&#10;90NQeoyYHF7lJdmcRTJwlANd6e+HHllj5bIIBFOxBhdQD4B68YNeB+0B7HvmbDwMv1fu5nlL+H/Y&#10;+mP+laZRnD6eTsdG9vdAmM0cfaQ7MPoOU6jRZMX1D0/zvq4k48wlsfS7Gn1I9iNun0ZhkBv5cnYj&#10;PZxz1kib0ph1IAow9xjGRHNdjzdgVnkjIS5Tgx+y3VT8j/DLgWueOnY6g61qP1ZYJAtJi7MD8Rau&#10;4qdhvlnua5RBdkl0HzpdWgSC+T6zaKCIzsJIywpyR/GmZmn1uTGdif6v8LkYdVkxEUeKP8yX0oO7&#10;01JmMsTGGc8eTgVVwhrxdTsy7/63+VkuWWwvoWurKU3tsEAMFT6pdvh+OOvJ6fzZvdN2qJ7HaV9z&#10;usOsx5RXKf8ANQqTTxCOG6Vbecs375ATEI0NdnI4x8h+y2D9Cm1q34wIpNuRwnDuN1pSoqPhzY6r&#10;wcm8gPSyOKjtzSjzVpPly9KXVyqLf27CSymRGLK/XcKRzU0+Kv2skEet6M6NBbCP1bKMH1GHMuwJ&#10;qh2+yvbfNJLR5+L1H05Poj/Ni1eDR4T1/wBiwlvJnmdLwXN80zW+sXDiaC3leEW4ZV4zLR2Akk6S&#10;Jw44UXNh6i3eo2ixxQTkEWz7IRJ9taH4firzyQAqOGY/znF4BKZlXqZbp+rehJY6JfSSXd1ArrJe&#10;R0ZqxEcWPGrbf3TUX7XLlhTZcFK2sn7kxOUkSUli5X9peIK8Dy+HMPU6EE+nkXBlhINMje6m4PcI&#10;plV1DQyIqgKrdmDNyLbfFt/scVhvAADEpPBTyVqczVq/BuT2XNQcGTcHk1S7u5EvHGSGY0JOxFeP&#10;2afF2xIia0lEvqNJ6g6qOTLuaqR7ftNgBslhuTfRd8EqcStAOg6AjsRTELpkmhlZG2I+ACnHlSlQ&#10;53Q75OKCN16hlKg79akmhp8h1xnr/CVaqxqoarU9UsNjxagDjwxrdeQoOCmtepNRtXjTruMqX6tL&#10;FX7MLyAPInIu7NsFYU9t/wBnLBSO9oc1NNy1NlP2QB4ffjbizCV4xFwhABUMsew6bV33ph9zALkk&#10;BNCQpNfhJHKleuBP0nL6fKjcOnoUP83HhX/feRplbfpr9P8AN3r4/PP/0BereWLdQ9xGiguAsznk&#10;7enX7NTVzUnpy45s9P2kZHgJ4pf1Y/j/AHL0Mse9B6d5Y85Xr+jBcnmihhan4IQZSf2gojiVUUEA&#10;+ny/1nbITfBDfNHH6MECk/G3Ik805h1gi+Lhz39Vm+Jvs50el2x8R5sYjYHzei2Ms4swaSTTUJKK&#10;Qx5K/FlMj8Ur24fDxwXHa2nrgwRtcFF4O8yBuT1IRKJQJ+1Wv2V+3lcybNgRROySBt+P6SHe6vjA&#10;wupY7dnYMBA/HhEN3flIPjpX9lfib7OXdyxx2zLHKGYKqO6Mp5TVC8VAClUQ7dP9bI4Y7m7/AKP9&#10;H+kggCh3n0usY5nnDzRUUyOYI2Vhwi/mckuryP4/8DlxRiKae5YenPxSNSvIFFjAPDlyXuG6cuXL&#10;LjPhHCObLirlzLpAskcECgTQu7vIHKkPzJHLjwbb4+W/DjjUkmCuHJWWQ84o6M9IVZUq1GLBd/s4&#10;YRMiOv8AOaYxJFnp9S4pD6kYQKUQlZJPgUtKwL/CCqozE/tY76xFNZhojPLHCof7BRJGZlXjRwWV&#10;Cytxo2GpRluK9zdKgLPIKUcVzHd85lt4JrhmjADVdFQORJXZWk4MvNeH+z44KUQiJhdDl6iVEFDy&#10;9IsDX0xxPHcLT0+P82Y5udAGq7/xKTAky5ISSaWW4RLFqGGShnYAr6wRl4+oQ45U+J29Tnx+H9vA&#10;sRdZUlCm3V46q8pHrcJAGXigbg7kJurLyWPj8eWnEDGpc2cBw7yRTMssYVmFwySMrxRBlg9WNiG5&#10;OVLIqsR9l/ifn8GTDQ9XaORIaViEY3BPwgcaCrEcuvVf2s0Gs0QlAyj/ADv0OQDYec+c/K6TwvfG&#10;Rxceu49N1jKysxdixVVfgvJOSer+xwXl/Md3jW97Aj27gEbNQmoHuB3zS6bixyqfJjwMVtba70fU&#10;ZEuogPh5ojAATMuygMeShFrX4P5OOQvWLeZJR6hEPMPVkhMsgVd/hMilRuEPE/y51OllGYPPb/N/&#10;3JRIcw9R8u3lpd2rC0JuHhCBC1wkMJeQU39Fq/tP8XD9r4l5/Didv/uNsXu5C7XD81gimSEyMX34&#10;hYY4qs1N1Q/s/a/ayrKTkkIA8vq4fp/3rj5pGI4e9bcq+qXsGnO6zW8XCW4urdpgienv8RlllQCN&#10;WUqZU+LlyVVfCuSeNqXPobo0hluXheqRqArcK7vuOifa/ZZs2uGER6T+n+FqiByZJHGFd4hPUKir&#10;HapKvxSnkwLKFPHkCN2P+wwTBavJcASyyxW0ShlSRlNWnoFLRgn4+XxfHiOER2+q/q/quVjhwAk/&#10;V9KCub2KG2+sQQRTajMzRM8QZBwtuTOqyutfTCDhyRf+GxGSeS3tpr2ZQsaARqqbPMzuR6VFrxRd&#10;mleiq8jfa45GOLi2PP8AHq9SATV/zvp/H81UYCXUINOiSR3krOZivKOAKtFlLP8AalY/BEnJ3jj+&#10;NkwotAWE13M0txdXKyRQiDlxErbBQzhRsjfC3pssfDlz/l2coCIoRHB1bIyo0PqKb3HNRHBEEigh&#10;ZHmaRqHgpJqAv+UF+0V5f8SPoUtrZ1pFKbuZ42kuCeRk+GnxSpuIPhT4Xb4v2s18vEybxPpkeHw/&#10;6v8AWDVd7R70hngubz1f30K2QWWOCKNOLQlSrKRDLyQ3Kn1eMnDivGPjH8TZrXTXnnighlFzJHKJ&#10;5HVlk4sWZ5BxPwR8FKemw+N2/wBm2HUaqMIXXDH6fpHFxM44twR0a1HWILSyuLu4hW0tnQ2sS3Cm&#10;HnVQkPIhfUZS3Kq/B6af7DDDUrrSo721tyw+FuJV1qK8CvFQpX+V/tPmt0uLPlsmz/sZcH+wapZR&#10;ImuiU6TZ+YLjSr67irFNdLzhMUnFyTJ6vN3lSX/dZjC0g+z8HwfsxnRrme8lkupJ0FrbyMbeBOX7&#10;2dV5V4rwKRqCzBs6GWMRiOH6kYY8MLO9/QyvVIhEsUFvAWlmAhmumKhooGIDHnIsiuzMET0v2v8A&#10;Y4JtIXYTXCiOFmBpdzAcz0Jc0rtG44oD+yvLKsmSMdjvJtANW3eTLHSJ1eVgafV4fs0owRd+A+NT&#10;8X+V8OCme2h9G1tyZ7uQHgZOMlONQJGiBUU5/tNleMyyfV/drGQlsNu+SE43lyZpruQW1pFQyLEG&#10;iYgkMV9U1b7FFZY+PL+fA0dlbXdn6Px3XE/6UzOyyTyGh5Sg0XjGGUqOP/BPjkymErJH838bMzHb&#10;bcbf9JKrNNZ3bySShIm4fVYTHH6VvGqkcYuAV2eWjc6u3H9jgv2zO20uMQqygWnpIVQIVEaRtV6H&#10;mp+MMOTUjT/KzDGpP0c+L6f53Ey6EpTc6zJHIY97sTMeVI25tKnCOqcWVViZWITnM/P9hsBteW0k&#10;CmOdxpVu5WONlHGTiwZCN1UemRx48f8AY8kzLx4SI0frl/N/EWFmIEijrLTJ4nWa4tbf9N3MINxN&#10;HsYmKhXUH434v8Rryfk32n+wuBGmnuw91cxeoxYCOtaAfzgfypx7r/zdfKAG0fT/ADmmydx9RTKK&#10;1trRI7Kzb0EUVbjx3INeLE/tSct9+X+VikqPbQxLQJc3HxlGAQqrKV348eTtxk5LT/WyvGeI1H6P&#10;4kZLCla3Ed5cTcD6lpbkJ6gJfm4o5pWtFUNGVav+r/NhPO0dzchZpY3ijkFG3kaaQl6+l6bH40Lc&#10;v5mb9rNoJRhG63PqTjjGxfP+H/ikwQrFArRx8E4/Cv2AihduXKnEUXw+HOg2Fncadpi8JkiRUBfk&#10;QFSONaqvSh/1mbOW1mq8fKIji4OXX65/8Q3aiRG46PK/MOpaFr3mCKKWzkujC7x2aoKP60sio8nx&#10;NzUrRSESP7Kv6mR3Wdek1Mx+okVHoti1xJwHAV5Ssh4tyYoyK3NOC/67ZtOzuyoYN/fxsIQEubL/&#10;AC55Wt9E9WWGYq4LvfpFFzcHgDHDGUAHGNX58GileV2/yERX+WPL0It1u7ggxQOyJbxvGyAAfE9F&#10;VneZZEDrzZsn2prpR9EOvp/zv87+lw+pvkeGIr+JB+d/NV7b30ekacGSW7h5ieSGXiJVlj4IzuY4&#10;UhljMscjB/U/k+LDDWrvSoo5VlUzepaOwjG7AOR6f7sCoZugcsrrx4r8WYERM+qJr1cMv9j/AJ3+&#10;9aZ1RvcpX5ds/Mt56csLrCtrqaLcDlIhcRArcUmr8USOJGECRvDNJx5OsXPCrT7e+uLQVaOzMkQj&#10;hs4eQkeOJuRYH0xw+L4f5Pi+1gM5SnxHlH+L+r9P1ev/AGLjTJJ35/8AEsi1S+060v19WCS6S2uP&#10;VlvnaIwW8k6emocPKjNRGrsJHjT9lUwd5h8sXkdropKpPpxuR9ctpqPVpWAVuKrxbj+8/wBXlyw6&#10;btTHOc4kjiH+9bYkSyiMuVcLGfKn5i6drPmbzFZcOF9b2bNZ3UatGDFbkhxWRjwPN4qcuPP9v7C5&#10;JvL/AJZTRbN3tY0RTR5zEpUM4PJiVq22+2aTX6uGSQiQLl/v11U+EADk8587/mVa+atStLJ1aAh5&#10;0tWlK0VZEVE4uBH8TnduZ9P/AIHBNld2+sX8tvdQlBHGy2ExXhNxIozio8TTMDVCWCAET6pHiyuF&#10;iAkCeqnd+WZvJGhQa5pl4LlTMo1nTBIJrAzI4a2hkETLydP7x+XL/WX4cO9O0hbZ/ts6D+7QmoQU&#10;AoK1Pvmt1Gp4hs5gFBiGuea5tWtkE8MMNw4b9IyxRqj3EpbkkjlOKMw+ztGnH7ODJdQtYp1hcFuX&#10;2wdhQnrXMI4ckh6ebPHjJ3VPLXlh7i1OrTyCO2Wqrwqz8gpIXitSK074T3ltf20v1jQLgpauSZUA&#10;BO/RQppQVzPwHHOPDqB6/wCFyo77SZ/p2r6TcLPa+abeWW4gRFhkMrRjilS8kjoTJK3DiD8Miqqc&#10;Y0Rm+Iz0zWUmgWCQJFcuDziJ3JFK0qFJ/wCBzAz6XhlxDkiUOoY95i8vX9nM8sHLUNLAU/XuB+FJ&#10;DsG+KRVLUan7z/iWF2teWZZYnOmfubiWpmAJUNVaLuPDMrTdo8J/efSPpTHJvuyDyn56tYLiCLWx&#10;JfW1uqi3kp6rQgOGNVNeXJRTmE9T/K+HFdPu7l4Vsp+LEMynm3x0QkVB25b8e3w/zPlebHHiOQfT&#10;JlKI5qGvafaxO1zpxNpNFHHL+6iItuVwobg4+JYqJ6n7T+p8P7uL4cNLGxe26u0m1CW3bbMPNmEm&#10;uUrSC+1VdRYRNbRWhMhcRxjhGOVTyPTerfab9jiv7ODWB4/D18DmKGtAuo9alxSVFpVkNSQfDr4Y&#10;0orj94g+VdsnxEcildytYbkS25JTojMBy7cqgbcf8/hwHfWFlcL8SAON12Fa098uxZpx6s4khMtK&#10;1fVNPcm1ciFqRy8eXEqD0JUrQV5U+JPtthFObrSavT1VWrFqkEALtsAey/YVc2UODKKbRISDK4Fs&#10;vMjCMO1k8gRFi4LIrOZPj4lip5F5K+tJK7/7HDewv7LVapxDvH8EyN0DEV2qOhrmHmxZNP1prlEh&#10;jWsaDqGk3UT8X9O4T1LacMUkKq2wPA/C0ZUch+x/k/DgO6judIKzW5H1WKnqIeqIo6L+zT/geOW4&#10;zHMKkkEHYpnYXdhr8jWd2ki61NzNu4/uJZ3fkjSneYtQKvw+py5fs/awdZ3trqtsJ1oVPQEFTX6a&#10;HKMmKWE0so8KS6lp2qaBqJspaQXpNJGjAdaFaggjkrCh6V/1sKNTm1TSmLxx+ooPKFItjI5B+ErU&#10;b/5fL/K+HM3TQx5QbUkFkdhHomv8LG6uDb3DRH648/xehDG6n1IpyrRIN/7lkV/iWP1XyR2tyDGv&#10;OgYrVhX9rvmszYjZpqMWEywIr/CHaHpCxB50PxLUHYNv8QH2WxVuLgmnwjrlQsbK2qKVLo3FuJqw&#10;G3QEgEU+VMBzQRSMCRVeoNK75lQyEBmJIi1murYSrExidfglSvEhWrQb/aQ0qT/q4VzR3gueMbCS&#10;DuCKdDXbfMuBiY7/AFNnEK82R21zoy2UctxG9rfhl4yKTITzADc6IxUHizcT/q/aw0g1G3YFUcMV&#10;2KAitfDr7HMHJiPNqMSkMug6kkitcRPCslJEu2V+BTu5on2VqvH/AF0/35ywWssbGhNcoMCFrZQl&#10;CxIAVorA0oNtvi2IPXbAN1bxoxmI+BRVtiT47UzKx5DVMoyTCwvri6U2aOfXlYLF8QEZP2OLctvs&#10;saPX7WFmpRBrSV4vjYq3Amg3GwB5Bl23H2f9jmZgnR3ZhN9HkuF1Szt2jFsiPH9aSMsfhYc3dFhK&#10;SfHxjf7a/wDGT4l4lCy6nbM7oDGCzKFJZyzVALsoGyDieP7P+ryzPIhNsABT/wBDy3qiwQXTLOwi&#10;ilaTjHCsENCyQRyk1adw6CWNpWl5+o6cvTwd9dgu7Y0ah+I8WqSSp4hqdq8fhzHjjlCXF0DGjaVN&#10;pN3puoG2MFamOJbiFAnBZxzaEOxAk486SU5Lxb97+xhFPpH1MS3bU5A8zxQO6gbDi1PULceCf5Ob&#10;DHnjM0ytmFp5iF/LBpwiZ4mT0Q7yNHHO5UlzJGp9BUY+rIT/ALt/d/sfaTj53YMBjK8BSX4Xc0Ba&#10;qn9revqcq/a/a+HLpfu91VpRbaY63onVvUaln+9hgjZmEXCQb+meCr9X4cV4xp/dqkuXqCyxKtpb&#10;Qo5lPFZOVCqcOTBUHxDkqnp8XH/Y44Y8UuPopFqemXVvOx1DUruWFLYAy2yxckecTCONpJyojcxy&#10;ypxqVi9Xk7f3UvBFVBhJLvxjdQITIsYJDVKeLMafZrxblx/1bJ5LNraJumdL1ESFFuLmKRmvktpb&#10;lkVlRVkDiiRIpbbmvL90z8WZX53bTwws8jIrzOQkiqWZavQkIQBVVXi9QPj45CUeIJ5uv7O+vYbW&#10;NJJILaGs0TyKkbqIhs0qy8j6krCSHixj9FZPj+z8aiWUMl1NPNziJYLISQfg2biGaviq/wDBf5WD&#10;JlPDQ5pJUk1S4t9PsrWyaG7RIi0PGMhmmWqer6cfBTXhLL9n9pJPh/d5d6sfxwWisI2Zec7EgcCQ&#10;p26fZPFR8WQgDW6t6TJc0t7/AFSWIXaxyCHT41QkyqGkFXHJ9ipkZlMa/H/lYjyCfCI0CwKBDzQ8&#10;REtSwX4AO6/Z/aT/AIryYrkFCuttzdXM0ga4JW8W3kUMbp/TETP+9dqcEb4Gb4Y5/i/vvhctqbhW&#10;mlVWo4cMAQylTVQPH7NWav7GMtuSGpNSjs7iLT45JE5QGMxycXSUNwVnburfvOEcdF+OZ2eP7PJV&#10;YpmnYiUFUNTSvwqP2NnHH7P+aZOU7FMgQgZbmwisYg1u6yz/AAKrqlZpWZR65LwtzVWl5eovwL6n&#10;wLJO0eI+sr3jhVDt8ShgSvBQKqqsop8VfH/iGRMTwopMEsmh0m3EkrIoCPKrqsnrSsR6szpJRm4M&#10;Cyqir9rj6arIuMuBbuI1jAFupDAElAAD8NCaLTgh6cf5fs5bjjQ2UL7Fr+L12uT/AKcRwPpqslfh&#10;/e/ClZA3rTAHkZPsc+PP4MSk1KP1QUQlIRzoOYAHI16UUt4YfBJVEw6E31eSOaX9/dN6Tu4jYuTE&#10;q0+IMyp05r+1/wASYI5FkZ2dluZxxl3q4VzzNFAovwqePIfD8WWWbsKW2aymt4YoVVrCxYNaMAPR&#10;MkS+iiu7MGl/euOXpt8TInxfbwTZW0FrFwklErW0Si4Vz+0pZVpU/tfyjjGv7KrlM5yJpG4S69u7&#10;y8dXgjkji1G4J0+eIKCY5EjkkduKcQEYcuTLJLJ/Px5LiDvKJo4S/KRF5SICxQyMuzUAo3Tl/wAa&#10;5MQFeplz5pjbxWj28t8sRRXb0oLh1jSZbdZKtEGfi6Lv6dG5Nz/b+HKuJ3dHWasrGVVb4tqKfjAN&#10;QONftb/8a8p4sYB25oDdjZwRm2m09Ra231V2SNYghq6r6LshXmHWMcVV1+FW48eSPwZaXBtoyqAj&#10;gCQrSISOJYs3wopryYc2P82DJCRFlibX3mni7uVM7q4mI5BIJFVuQQBTzkcU4JVEXj9huS/Fid3B&#10;I4+vLH8Cs7I1QHbipI48/j41P7PLl/ssnilHi4QkK1hewIF0hpuVx6cSTqIy8acm4Nz9ICFHbj9k&#10;8OH+x44o31v9HobhQqheUS1Kty5hgTy2+DhTpz+P/KyBH7yon1KoR/o9tbk+puZSXWO6JVXUJ6RX&#10;iojHOk3q8vjb0eMHw/3eJXtwbi6WVpAkcJBjRaBirkELRh8A4emr/tfZ+LLMcKBoJAVtH08Weni1&#10;RGe4mDevct8S+rGCJDVT+8YzNNJGvHj/AHnwfDirytErFCRFDGwLB604BTud9hTj8ORxjddlogtp&#10;mT1FBkuZUf0ni4giVpP2fg+NlZ2bmvJuPx5dnpv1iGSR5jzmCxLxEjUReRVmf4f2X5cPsN/lYJ5o&#10;g0OaOqE1XWZbG+T0rJfq8Bed5GkgUmWiq0aRAOaNJH6fq/HMn71fgTg2KN9XVQtuZD6Yekhp8K78&#10;noanf0/hJ/yf5crjOUibTaoi3bP61+sCSz+iskKkkvIKFIw1UHw+sVKL+z6nLn6uN5cuMcXqBOjA&#10;ClXruBUlqqTy+zxXJxNrYOy/io9WWf0DLQyRyM3ILCQeDHiFXgyKqU5K8ic/t/bxSCVWZ4/95WUs&#10;ZQakcSar8+Tc2/5qwSsJQ91buohmCLqcfCP6pwKJIZQrLI1DQIEj9FPtcvib+7/3ZhDD6saidpOB&#10;+B9iTXg3IkqyinxbJ/k8/iyMsh4VaSXUzDNJJZx2zSqfViqStB6qCNQrQysxpH8crf789LhGvxCI&#10;nkb4ivpW3EF1Qsrkkfvd/hapk35L/IrL/eZj8e2/NigbqyQqyKyT34kkjheWNJIo+BItiAOUaokD&#10;snGTl/fSK7/uWVgslzKs5jtoWknmQCQF3bdTSshAZVP2vh5fy/Zy+MNrLIJhDZ2jQJLe3KRW1pcO&#10;bR/RihCqy1KwV4Mw48f3gTiy8/t4sYjFCnPmJIgxdY+VHO/7QKqoBbljA2dkqTXBubqQRGJ7e5aP&#10;02n9NWhWi1X0mV5JHdUZF2/m+LAs06AQyzLxYuHo5LFtiOZQBjwRTX9nl8HxZYIliEXb2zObi1s5&#10;ecUaNCpgURrGFIDwrN8I9aSVaNxDel+8+Hni8cYluY5Jvh4MeUYCkF1qDThRhSq78sqkDHbqmlC4&#10;laLTZorNuQkiX0pneQOsTgMrH1xIjM3GQ8eHL7P7WB3vZIwzJV4Y5Q8VspDScKluVAPh3HD4j9jl&#10;/rNfDHRTSsmkRTHhOgW+ltDDc6k6lY+bAKYvjJDjf1GCLw9RI/8AJjRKS3IsYZpHMbEPLLKxiJoo&#10;DM1QF+Jwy7cuK8PsYeRQCVa31ALrN5bRUmSJIYIoQtwFBd3jQEVdFjjMUvKTg3P1P7xcWhS1EXqk&#10;RMsq/ueag/u1FVA3qeQfl8P+V8WVznMHbkjiWzzTyziEPcrLE4WY27sB6sleRcgcQEMXBfUHDjw+&#10;DlIuLzyEKJZSWkiVWhgICxgqPh+Ecm6fF8R/2GVCJvYbfzkgIaxtVZXtoNoJ5JEurirNMwdqufU/&#10;dqfjb0/gTj+16vw/EDP1mUNI0ZHOR3QAEfs0X4q9QB/xt+1mRcY8jZSUziWztysImVzDDHFIxKnq&#10;9X+Dj8KuTT7XD4VT/deVdCUvLBHIQ0pBDCp4EoCVHP4C37NaM37X+qeCNbrwrNOEfpQ3csfD0A0b&#10;H4OUyrKwWQ8A0gj6uqAonxcOHDjyX9KluzW4X1U+Eys2+x+Hgr0VnNW/42/kyriJlvshDy3H+mxw&#10;XjSmG5qywRRkqPhrJ6rx8mijBCcWZvi5fD9rnjpY419eaabhFEKQleTEOAEZurDkslf2P2vtZZPI&#10;R6Yj1LaHtJp3FnDb23rvcu31sNwQ+i7NKiUKRtwaErszr8EfDhzxBZLQX8JVWt1Vg5iqUZnNaM5L&#10;F2J4tt+18WHfh35pKLezv5NGuYnnS9eSNkSdljkRYia8Y0VI4gqhl/m+yqs+KfWoLe8JVOL2qKXL&#10;KzoGYEVNPAeB+z/rZXHFKUaLKS2azmv9NMbyl4r6RzEI2SGT01oQELceXIr+0Ptur8+KLl22oSWs&#10;jSD940vqSUkorBWJpRQCTWnFVP8As2yZxiXpPJjSlqWgpqNtDbszQratAheElqtHQ0LkqoCE/HJT&#10;7LfAn2sCxpzeSd2jnvpJB6ETSbRkIsa8vtn7Cc24/D8WW8IgKH0qNkZI726mCJJbfTUWSa6kWJiZ&#10;QzNLIsZHEBmkk4rUc2/Zx0lmXuzHIiywxqYp3LcqLVHbZVAMj/yj7OQBHCTzU97aakfqCTxyPHcz&#10;OZLaJozEHZg8SBg5ZxDH9pnbjz480/kxiSo80hLia3rRHkUhSYwGqEBFV/2Lc/5uOW8MeEgd3Emr&#10;Vmgke0jAie2umWk0ULjmBKeJ/fFeSso+z8acF/Z5fZUilhtRHBYGWRmVZLieQqrAgcqkUr6v2qr+&#10;z/wuY4xynYIoQ9KgdEObW6v0afWltxH+8ggt0EjoyyMYyhqQrxNSOjcE9T+VcTkimvLgT3KiOCQy&#10;+oCCSwRdlC1DcVf4af5P82WQnECgbkvRWWWPTdPFppv+kT231dVBYD+9cc2LgcPUaMtJX/L/AJME&#10;zJcQJcT3ApHbN6UJjWNgyvxp8C/F9v4B8H7PJ8qjO63PF/xCgIC3vLKa4tLW1Rib5BO3qtPyUqGq&#10;3qFWVTwbmxab/jGvxYXWFtdwKHmrBc+g8sl/RWl9RadOkRLAN/N9n/VzJzEDYLuTaZanPa3aejGB&#10;d27Sx272JPpxcX2q9FaReJK9lwRdXvoPLBEZZpJh9oKjFYvTUCnEhQxeVx/xH7OV4o3v+mf1JB9N&#10;/wClUbGykuVhnu44oI7c1ReUiq0yzsWZi1W48IIZF5ftfb5Ym0MSUt2V0dYjHGiLwbgKAhuJHDt+&#10;1y4/Z+DJcW9np6ZJFIyKUyqJ4jFJC8nqPIZC8YbchoyVIb22VVfl9qTGWxGnwCSF47cIEjs7eGLl&#10;Us7Ch5/H9ujfCcnP1EXUv+JQYAqV7aLfyraTQPcW5Lm8uJpvT4UjShCxDg1UZuv2WyQ23mee1isI&#10;9QuX1OaQlWSoRwB/uxtxRfiReOYWTRQlKUcURi/pbfj/AGLjnCeY2YDqv5aQXd/fyaJaJoYiVJPr&#10;NGkikAAVoFXaj/A7s8fNfsr+1hlCI7t5L2JFuYFAHwKElWTpUsCOfFTU8sxp1AeHxcMvq/H8LXIA&#10;mkhvptQ0g2OlXUj6TeyzOjxTTNcWc9oEJIClT9VMkwCRtH6fw8+WFZ0pLS5luLjk6qViWc0kdywX&#10;45OrLvtuf2cyI5/EAjX9L/StMsJ4gejJIfMs2o6fa6fo8cUMhRriSz+O2iiiQsPRtyqiKUBStRH/&#10;ADf3j/vOOs5rZCfrbOIrd+MLOSKslAeJ+Z3+0uDPAyhceo+pkSIk9yK1W3vjOo0qKGS4v056hDGF&#10;r6U3Ip6y0+L4Vbi/7uTlgXVNCFnpkq2csbyXsxaR4qgRowAPJVO7UX/g8GLUcc/VxeFj/nX65/1V&#10;jUQZDqjfLfmiXUdWR9Qt3s5re3UQWkxR2kZS9WSQqvGvM/YZ/wB2iYU8NOW2XSDHIY54neWaR4zK&#10;FWLiCSSTGeVFp9nNvjEpmyBWP8fwxYwzCAA6mk4K6sbg6uJka4ikjto7aMTrBxknX1SB9mc+nyYP&#10;6f2/2l+1h3o2n6DYWSPpc8a3DxDjJxV5vTKU+AsOTCv73/WbNbny5ssjGQ9H8P8AM/2v+k24uGW7&#10;E9YuvMOqamkGuWMz6dHNRfSeSODmkrMVmMZ9Gnpt9W+M/wCV8bYC1DTtR1y0k0y54XH1T7bTLuJJ&#10;SrITx40ZI/2v8rITw4b4yBxS9P4/Hq/mstr4T6uJOrTVvLHlqRLu3nkjtNTLyQWkTepEFtVdZeAP&#10;IKGlYfBX+8znereRry0iaa3ZJmVWkkgjJLxovc/R8X/NWYefRGuKFmDrs2gP8LM7fWbWaR1IaFRI&#10;sUUstFSVmFf3Rr8W/wAP83JcjMiMjcJFII8RQ5rqPIut4SOaOxNo1bv/AJ++VmPUNkMhditteywG&#10;hPJP5T2HscrrubCAeTsMopra5FRs3cdCMRXVFuzMrxmp+JP5sJHQJBdgea0imo6kpL+y67HM3BrZ&#10;w2l6ofzfqYZMMZ8+bswmdAI7oU8Jv2T8/wCU45cMMnqxbD+awjKUNper+k7Le3NCyHrmCRRo83IB&#10;B5OxJijAxzryB2IOCiE7j3OwJLYyx/FbHmh/3UeoHsf4HJRmxoHk7ElkV6j7LDYqdiKeIyyMi1Sx&#10;ux3TrufHLgWoxdgi0vbqznSe1laKRDVWU98lE9erDYG/4g06I6FHUMjCjKRUEHsQcmelecoLuOSC&#10;9kNldScf9IjVTHJx/ZdT9kN+0VzY6fX8JHEON2Wm7RMdp+r+l/N/4pATacVlgeJFljiLfu5Gaq8v&#10;2kb4tx9kKf8AglyTWK2EaPbshRUUVlHH03BrTg6n4vdftZvBrOP1A8Ve7/fO3xzx5KI9X8SCu3v5&#10;JElh4tVqpGwbmvSvJGHw/wCSwwf5e8waeZRBOsj20opM0kar7I7FiadO2V9o6HJIeJj+qP8Amf7l&#10;xcmMxlxR6Fj/AJu8rapLbnUNPZLfULUmS2EZeQ0+JpIlUKtfUO/+tgjXoLXREk9MfXI7hiI4yeKy&#10;KwPR1Un1PnmvwaiWoiI74pD6v6/4/nNeaNRsclDy5e6pr0iGT0rN7JBzmjqzpIrCo9KWgEJX+X4s&#10;j8ksDyLMkbSQzpWNa1KeJDU24gZfHTzlYlXG6ycRLeI/zWXIkyx+l66xywuPVfjQP/rLXfkTisFx&#10;ZTQySKW5RiiAMpcKrfFyXq1a9s1er0E8e7VEVzVDJcJPFE4AVyebFW4sxFV4tvxpQ/axCZLdGMrR&#10;hEkaqlTVG2rxZQf2u+YAJDA77opCxHAOSVFGqNx2qCRgQevLP6RjA3ooJ+EClao56f7LJimMgqVV&#10;E5Ek06mlSfmBjmWT1BGpkYoAVYFRIG6HYbOuIF7o5fFqoCkmgB8a0p/DGx3F/IXeZ1RIQwC1BV22&#10;CtJ/J03yVAcmNbuKIKUFSe/cDrtlCM/XCxhT7QYD4vR+yatX7XGtG4/ayvh2W/ubq3pdW5U9uXy/&#10;lrn/0ROqa7JBBIsyGSKg+JXjbkCDQULNxJag2Vs2mm0Fm4mv538P+y9PE9OclbPVNH8uW9/cWtxb&#10;M0VxEZFiWeK4iEUisAW4+nFzQJyK/HFhbPpL3P79bySNbhKyrWNGWIrts6GVafs8XizYDOIngA+n&#10;ZpyR4TX8KYrrqWrC2FkGSzk4x+mkzpLcs9D8aMELc2LSH05v8rk2AbtpIpGQN9UjSH4TWnDnuzVX&#10;rI3+TL/sv2syMcjkO/q/msCaslO7CK3uLMvIovpZpj6qstQ5Q0CEMB+6jJp8US/6mAS/1jncNHIi&#10;EBrUTIwjjRCQZX5Bl5Nv/M3xZkk+Htzj/EgCjZ6/7BHJxh9OH1UeTkwuvTZfUZ2FRElOLALsf2Pg&#10;X4v2sXe6NyaoPVcn0bSG4UR25ZF2ahDSOdxy/Z4/8DgOnEQTe3+cynVbfUhzZC1SUK/pLwea7kiY&#10;vcfvGLFVICqimh4n7X/EsD/VZRDJE4S4MxdrqSAghgyjrGzxx7lQEZzyb9hMu8WFDb8fNSOECPf9&#10;SIa5QPHIqtGUWNYbeYcfiFeXxqsrkqp+Lh8K8fjfDKDT45Yo7aG3XjBQCL4QG+IN8bmrtxPhxzW5&#10;s3qJkb/0zVOYmaPKKW3moizke7ubtkScEiVuZ4UUgCOIBY4y37PPm/8AM3w4E1BFl9aGRuMRJjuI&#10;YplLSoVoK0XYb1ZQv/Fas3LL9NP0kkN2OAvfv/T/ABIvT+bRQtxDS09SCWS3cJH8fxL8TV5EfZfn&#10;/wAW8eODprXS4L2RIIuVxMv+66b7/HVjTqknT/W/lbK4ZJmJN7C08YMiBy/iQNre61dWkUtyyQ20&#10;bkytMpDUUfu6IvIVWaP7XL+Vk+2q4te3Tz3j2toixeig4BirLIxP2TtsFI/mbIYcHAOLKbEj+P5q&#10;OEyPOo/ShdIsGtrBb/UJTc/WGqZESSN4l4kFgCx5M6n7QjRuH82PjuJ9LcFb2GeMQgyzRkAK4C0C&#10;qGKqSA3XK8sMWc0If0eX1cvNsMuE1/CpBYfMNvSTTLqxZbplWG4R42kj+Ksjck5tFVw3FW+19psP&#10;tIudL1a0F1MirJx+Oc8WagrXi32uNa/y8s0urOXFPhjsB/BFkclhh2v6f5g8uXkttZXElxG8hNpa&#10;Jzih9RgKc0qEkfiVbrLx/wCIlHmCCdZ2CV+qoDwkUksgO1UFftEcs2nZuUcNkVKThSG/Jk/lC5sn&#10;slWR1k1Jj+9jZUVZHX4uMh4miKzJX+X9lcKbVmDiMKVDt8SsrAlxvyLLRkQ9ebnj/smzayjG+e1M&#10;8cdwyK+9H0/XZyxRSqPGQ4CEU4qhDo8lRxVEXm7/AA8ePw4IvYJC5IZYLcJ69xOkwSROvLhy+CrV&#10;Xhy4P6fL4sxcOoOwB9Uj6I/z/wCvxfS371v9KAtbiluQ3O6m5/U4YZIC8T9ODS8V5kR0/f8Apl4Y&#10;5W+zy+zHJ761a5VNNnSGOcJFawRQxxVaJ/heShJkqzP0+Hkv2Vzf48REbmPV/O/hj/Vjxf71AmT/&#10;AL3+jFP9OsJ4IGk1H95cc5ZZpHmaZUElarCWVOCKqoAnH4V/bduTuZWAltrtnQBrtLcCSJaJ6YcE&#10;KaFV/ePKf3hVk+1y9PKc2QGNRPFaTOvihNT+r3VokDtytZ7lCrv8ay8HErgFefwCNWCck4/u+PPj&#10;inK8muWtWtkUNRf3iTwqE9WiycT6Yf4l+yeH8/8AdtlcRGO9MMYs8lNJLD6kt7BdPJ6BZyY3hncS&#10;LGecXIesQSv8jP8A5PxccN7u9uNOt4w0wE8rAGRVKoqEk0QL8TcQPsr8Wa0AZz6x6Yf1v96znkv0&#10;3ukVlp9lrV1MTamSyt1YiGWQSSvKiqAz86qrOSfjc/sfDx+PlHNVsDEXsp5fWN1++vbhnV+EYCsK&#10;KsfqLLJx4j4fh/ZzZ6Sd1IbD6YxaNgQOg+r+kyLStQ+uQi6toHitrRjBBaiIxu0gJQkMZPSkgUGu&#10;3+ty+Hjium8JLojg8VvSkLA1T4W5OiCRWNG/ak/b+BU+LLs9+H/SbYy4oE/6VX1Qzx2ZZGEk4I51&#10;2NWBCs3Ap08P2V5Ngh7hreCRweEcSAKoIjqpBKwozc2JY/yI/wDsP2sYwuv52zVCR5df98hZIUln&#10;ihC+pcSs0is6NKgkQoDNIE4KtF2XlJH/AJKyfssWwnvrqSK5k5tdyG3vJn4siLx9RY0I3anHqg4R&#10;/Fy+NssySEYWBe3+dP8A037v+r6m+EBdD/P/AKUlrXthplmn1WDjb20BubeJFlV34kRMzhgAv958&#10;CuzST/7r/usNo3jiR0h3PFVHorsHBpRC1A6/zP8AFmn1BMzZ2/o/9IMslbpXOk9zNHLcqY41lkYr&#10;cvuYWSoeQIGaJ/tenFWJeL/FyfkuALue6uCNPicw2685LyVQsoIBKEMWDgb14inxN/k8szcGDgPi&#10;SHF/N/4piTxDf6Yo6CzsY5V1iQNPdOqQ6dCawUDKJKKpKVqKO/L7Kp8Kfs4FmihuTDJ8aWywyFZb&#10;lAWRORf+VRzl+Hlz/a/YbMnHIxG+8mEtzujrZ57WKQyLFJezSRCVLbkoZyqRkgEuwSMDx+wv2lx9&#10;rFbCOS6kXhFCOHx78uKhiodH24lV6Ivx/Dx/nnIk7fxfzo/iLGUiBbV1c3vqrZxkNNJVvUjNCgYh&#10;Q5jZP8p/haT7CcuTcvgBz3VxcXgWZvq82oW5m4yB2CRAlz9oq07EL6aRr9r947rmVihGEKH8P+yW&#10;OO9uq+1jtrSwit7QCdNPkWArCIwDLxCUIQcYeJbm/wDIuHmg6Xb2LW7taxwzRgenJKGaUllIc8Q8&#10;iI1OiI7cV+02a3tDVzMTH3cXDw/rbckwOQYz5ov5dTsLm2W7mkSQAzw27RC3iaMqQPUZEmaEttJI&#10;32vsx8W+wH84XUU+nJaKFRyRyIZEjajCsa+oQOSjduKNkOyNFwzMv4f4eL/ZOGQZHYoryVp93b6j&#10;c3U0hlhk/uOalrjiVr6sjKG+FyGWIMy/D/M+FHlu0uL/ANCWZZvTYBZ40WSP1QzhB+8jTmIkj+ML&#10;yTk3L/Y7XX5xixkjm58IgxB8k780aitjYSFZ4reZgxhmlaICMopYELMyhnZ6Ivwtx5qzLkxu7u20&#10;C3aG1aOOTjVYlVQSvwq0nGv7Pwinxcv3fHNCIS1Jud8Mf5x4f9L6vpYymZGnnWmWMvny4iudVtGk&#10;smLes7OxCFGJSFQV35Bq+pH6fBWm58fhTIaX1a/vzbpOUjWShLAL8XVSxjVUdieTcuPwZt4QjGG9&#10;lceOzu9NitdO06z9cxhzHFWoLOeACgiMSMxVaKvwK2Try5o2oRX8Uk8omjgjkijVY6VV6O7M7b0q&#10;P9lnO9pauAwkRPCZkNGfEI3K93j/AOZnmby7c6DeR2sLQXN5NDe3TfWVEgmg/dRIkaMf33FFDKeH&#10;pInqfaTFY9dii8zXUE99IlpHFzSJeBHINxpRe9f8r1P5FfIHs+R00ZQhjM/x/RcHBMXIy8kqufIJ&#10;1T8sNKubbR0udbnuAXvXWYz+mVZ4mLzFfhPwf8uicuTPD8T4bWnmq09X0wfShqFikevxl+la7r/l&#10;ZptX2ZOESTRk3QmJGikV5+TmqyCC7vOVzdsjvqNvahA1ukK1Yqd45nkqAoX7TfAnL7eHQjje6eWC&#10;oUtQmg+IDpmsFxiOL6qbREBg91fNFZpp1zSaCPm9lDyflaliKigISp4/ElP9b7OCw/oKglO77Dbr&#10;mHM3ybIxsojTNGOp3M8lnE0drB8TByKgfs1J+E19sLtf02WWMzWgDygVoKVp3oaHL9DnET6u9yIG&#10;tmceVPMFrbXw07U29GyYMHKluBYUAEsdQNj+1X/jJ+75qxJ5cvZrCWUzKAvW4fdASoFWNT/L/wBd&#10;ZtNfgGSPpciUbDLfPGmWmrR2X1WZzcAEWMCkOaPXjGOAC7y/tM68OTfB9jlJLuxg1CJbqzl/eEbc&#10;WPT/AGJGabDnOM8Mxs0AmOzBrO7vNCmksLy1EkLsJJ7aVIy3MABj8aydqpT4fi+P7S4211K4sLXj&#10;q7KoX4TL+yRWgqaDr+1kcmCOQ3DmnhB5IqbSrXUb/wBXypBK8LASLZAn10anJqDkdkZuKfH+xis2&#10;mWl46X0JHqD7DClaexGCOeeO4SQJGOyGtdcvrG3l0u4DfV5ZCbq3l5H4iQxBVvssDvX9n/YrgpLj&#10;iwWtaHcU3PjlEoWxq0F9U5JykFAwLRPzHAACoFd+fgQv2f8AhMXZqqSMpEUKKTESIrmgVqlwNz0H&#10;U/6oxsUhdaEUanxDrT6ckRSkOubVVmLIwntnYiOVVKVWtPsnda1pv/w2XNbxvGVYA9NvlvgEzaQV&#10;SyvJ7OQS28hjlFVDDwYUJp/m2F1zpzSjix5FiaPQAivT/gexzMw6jgOzISpMYNZPpBl/cGGNQ0DM&#10;zJIRRj8J+z6h+KSP7P8AwOEB07UNPLJZF/tKWCFTxUmpArx4rxHH4f8Agc2Jyxyj1Ntgsvg8waFq&#10;bW8+spGnBXSOSdZEEjoAqsSPUM0nN1kdZPhVnflK/p4c2WrgtFDcxlQy1ZiKdKb9+5/azBy6XnwM&#10;TDuY9f6H6X1rUIbhZVjm4QxwtzKhi2zH4R9hOXwfZ5Lz44Xa7Y3FtKup2bqIkqz/ABuAerfEqmhX&#10;/mr/AILL0mWMx4ch6kCfQpl5V1G1vYZ9H1uF53mKQ20RitiUBCwgxNIodZBXl9r/AHWvwfb9MZoO&#10;uPfRu15EISN4UIapUkldmA3ZaHj8XHKNZpBjrh6/UwMUo8y+VhY3UP1G5N48YLPcIYmRJYqK6eor&#10;FwqSK6c3WJXZfh+LliesWVxbs97FK78hX0xuFAofhHvTpk9LmhIcJFM4EIzytf20/o6TPb2y/FVr&#10;kkJLIzB1KyuoJoleXqfa4px/lXL0nzEkpitrllSWUcmCmqgVFDy96/D/ADYNVoeEcYTOHcs1/wAn&#10;XMJuJdNgeSwilWH1HBEztuHUJs1YuBMnHksf/CocMbeRWSM8lNQ67FTXxzXiMhuWqix9WljcKrET&#10;wcXhncMJUI6Bant0G3w/7LA727RRtw3BqeJ7D2p1y8T3SCq299FqN1HHc0iZWVBMgUeo1RQMGIVa&#10;gU5L8P7XH9rAskPAF0Qii1Cg/F06UOw6ZdGdtgKZQXIoIZbhZXeajTsv7rdqGQslHenJ/jC8mVE/&#10;4r4BYtSrKvMtFMaDdWIO9NjQA79ctOGxsy4dkxutASGCaKNY72yhBlLLLGskYILklObOvwiiBviZ&#10;v5uDYJHmC3hlKXhotPhPZifDx8cpOimfp5sTj7kKnlCW6toZtKi9Ul2Ey7CSMDqXYfY4/ZU/u+f7&#10;P8rE2oS3trci9s5gLCtWhPHgB1djxqxZq/CoK/zZscUIyjwH62cQnWg22katC+natas+shQFulMq&#10;zM3OkcQ9YRoEiCKju6yN8XprwWPBllf6ZqisjNxnIHJAQxA69hTKMuHJi3CmxyQmq6Z5h8typIkX&#10;OwRmaObi0YkcjjxILNIO21V/4P7IbU9DeL95ZSGNUUclUhCeP2RUcunbb/Y5kafViXpmOaxn3orQ&#10;PN8VxWLUYI7znIVjuZE9ZEaQMJSUIj5M1aycHV3Z/jk48OSWm6i8q/Vrg1noz7ECg5EJ0r+yFr+0&#10;vw8uOHNgreKndW1zRbS2uJNTgAhsWZLUCSOocmNfVIDEFlLvLwTlwk4y8OaY+80uSKKWVWJMnFnY&#10;Ac6bA7NWuw5f8a4w1HHOu5bW6R5hgdbazKRoYWmgs4izrb8qM6UaMKUHJ/S/nVebLL9pMIbF5WZX&#10;eVkYUMzcuVFBFFLUCD4T+wmbLLw1QZnZmOrQJFbvHHbRz8q/VY/SoDOVZmlWMM0zMZV+Myy8l+zx&#10;Z3Z8WmE90yNbc0t2hHp8gKcakivw/aIRlP73/K/aynHsgFBWM9lpguF1RopNRS8U3Yi9Q/vykSMU&#10;PLk6K00TJxt0+L939mN3xtu10ILd4nVUHwrIzhBxNGU0G1T/AJHH4f5/hbJipHdVXUU0xbzUUuoJ&#10;LgyqJJLaO2M5Z15RMvMLy4ACresZGV3584VSWNRMKSSqs0i8nc1VzsRGFJ5bFaVZmXjy/wCI5XxA&#10;FkCgb6eC2kksbeXhHEqrLGKsDdOyqkQ5JKHZIokm5+n+yknw+tywOqJ9X4kgzy/vGLyBhvxDCv8A&#10;rbbL9r/XyfVUc09wuomYcl0+3H1ZIILd1bmpdkZU2NPSJdi0nD0/8qLE2tWmqWZR8QBaNVUM3I/D&#10;Xk3FKjix48m/my2cwFJVIdRe0MaQrKyJE0jJPJJI8cYEdX4GJQ83Bi6x+rxj/dpHE6tyjWmtlZSK&#10;NMRT0kI25mq1oB8FOPHmy/ZykS3tBULfUjFJHI/o2nIMbmdCWYxIEfhzJLTFxKXWOJ+TSfscvhwJ&#10;eTQQk2krtVWrxWrxipA/yR+3T4uXxN/Ll2OJO6RyTHSI5rxItYt4IwZ4iivMEhuWAHcgyEV9HnxT&#10;0/gT4v3i/CnbxKwicxo4QLXpT4TViOIr8VP8n7K/62WGN7IRN9cSRrdRrcTQtNyCGpLKZRxQcnqo&#10;4Fqn+8+0/wDkx41ipie4mBCx19NiTRmYllpQgfsBv5slEdAoX8it3FY2xQyzhfWiQA8IowkT8qqx&#10;NDIyLy4J8LftYyH0D6xHIzzEGSUsOcaoA/wqPhVm+H7RX4eP7PHDkG+3NBddpeCS3YFBZ2atHHZq&#10;relNLLWL94x+JlQM32Ef4mf4ea4+M26KGkWBP8n7PJ5Dy5P1/mqP2m/b+zkJTkUhZJDeNK8dtNdP&#10;GxLO4o/BYB6fpQj4ac2RvUb7KfZi/vEZajdJLhlkmdkhZCKLUNLy5bblduabfb+HLZGhYZNzwSpa&#10;q8NrbrJcq8b8yQY7YIAQSVDMrelJ8R4RfGv2/ssJuryW1eNaDlKfiU/ap1JYKx5Hiv7X8uY8MRyC&#10;0DcoTTtOs71ZgleFuoWORB+757hUiZowYlUsD8H2PV+H7LYVm5nuHNhGpURtzaQs1BJ6YBrxJ4qh&#10;lZj8f+6vs/Fmd9A4lpNTYQ28w1qUqZGRoURFTkYDKHVV5KvqNKsCJuvL979viq4Ij9ISloKSw20b&#10;bstWDHi6hSxcVFG5fH9pv9llUipKjILt4FW9UW1xeygOkUlOQBaJmbiIW4spTj+75pGnJm/YxjxB&#10;JJDK55yGNbdaxudgsfH4AjLVlpXl+1/JkIjh3igqkFxIYk9NawR+rJeyFJoVUvWYsokLq+z86cH4&#10;8W/bbLuSrLCIFaO3iaOOGVQBVajmKorJUkfsv/w2TxijfeoKzTBKouBdvC+oTJLPdW7Mz8a19E8J&#10;mjk9MJ8J5wf5P2fiZiQIWX0HLHiqlVAYBmHLm1C25RV4r/Jx/Z48pSI4bSKRC3x5T/WAqqkrnmzM&#10;pKoFUotVT4VeRub1Zeas3LlzWIWecq8JlLqF5AMFCO1PTHInipX4D/Nyf/JyjhANgqlp9CGZzauq&#10;/vRHOEeRpoUP79/TRfUdXb10LbR+nE382KSKBp6xxenWMsyEFTGVoo3IIY8i1Ts7fb45Vxb8RYoe&#10;1kkGvTTOLnheJEjq4l9VZeUzfCrK0acUj7tCqI0PrJy+HErsWhKROXO/Ex8eSeiilACrAfBu54/8&#10;a5ZC5EpBRWnx36xzSwwwhZF5u/qBJWupiHerx8qttCgf7ap/l8eVevEjyUjIBYcU+FQKrUk0atPF&#10;V/m/1skYER3ZAK4tLyVLceqOQVvUnq7nZioC8l4s38rycuPD4vi9PBamIIFi4K0jHhQB+TDZXZj4&#10;DdfhygkyKLSuaG5ad5rlZpAkKCdmkMLRxtRpIYY03q78UkPqJ9pW5fu0xL1ZIZAZeRUIF2bmT8RF&#10;O/xcQrP/ALH7OTq9kgImK1guYXFnwVjKz7xegAeNeQACfB6rSRxfz85JOcj/AB42aotRLIryk8/3&#10;bEqgoRy5Hbant/xHECuTIL4JlfU5bKBobVUEJa4RQ8reoremY1+MV5qerfBw4+n+854vaulGWOB4&#10;mNebw1Vm4vyADf5Ssx/l5ZGce8sSgdWtXJWSe5gukRg0SXypJHDyhKNIUoP7t1VeNefD7TJywJey&#10;y3MnqGILKsSogLEgF6hjU9ONAoIHxcvtfbbJ4gIhapM9KtE09fQWdpbdriWeVwArHjRlTgoq/Pk0&#10;jcn+BUX93x9NMa9nHMZIJQEiKLxdnLVHMjmzAswEaJ8K1+1xXLTkISCsXU54EiubX1JpFmb17eON&#10;UKkxK3oxqVRS800qu8rL/d+rJyVcfLDFFEqWr+tKObhSRxo5JXkTVl5P4fF8GVwkbtQvtrm8nuZn&#10;voRaQj0l5ANyMiLRwoFA6oh+2Rw/eftcMDJIB6lo6qsUygNwC/FGaMQagDjT/gvV/wBXL6vdUVcW&#10;izvBeqfVktGYwiUueM6h4qhQWLNuf9X0f9fFktIX9NHtwFcn1k5My8OL/DTklalkL/zfy/DlJMhu&#10;GKFubq+CTMmofGoCxMERHLs8fxjlHMFoqTRxBg3w/ts788EmRBGLRmor0RCUYxtUNQdKcPh+Kr/Y&#10;/byskk2ikE9sVmfUoo2kniDSTKroZk4lSzBfib1uLv6apFw9Vm/d/FiDeilHiZELyDkqjl8IrRAx&#10;A3deHIKnJeHDnlogSkIqEahM5S7SXjBCwjkZuAeQ05SvEDSkbK5jZ5uDetz9P7GV61xHycIvMExp&#10;VS3EUWvFN/5mry4/ZyXgA0GQ3VzDZXPGESP6bqk8jI6x+oSz8S8lVruiKrJyb4vhwM7yItvSX97y&#10;ZY6GpX4WAY9O6jb/AJtyfOZCeaOWOGc3aNbUgKr65daI9SrMgr9ocXarcf2v5lfFLN7iVgolaEyT&#10;cSwK86LUMGVgPsCvTDIRHqVCauljDbNMLWO8+r2rSRxEN6bFuLJwdeQ/eyKnU/FxxZY7UoIYjIfT&#10;29ThWVjzKtwNSy1Ynj8C/Z5cspjMksapCSS6ijy3l4sKLLyrA0vG1iX0gytOpRFfiiLz/eyceXFE&#10;ykDlkUKqp6j80Wh+MihJINa0Pc/byUzskyV2Nuplk5SPMsERilfki+kHLKigoEFWX4lVW/dcPU/Z&#10;5M9KL67NEIwsaGjFV+BiPiagqP2jT4m/b/Zw8oBNhfHc3B0u2ufUZp5QXRZWAmVJDxTkeDfsDk3B&#10;F/uvieT9pnJgrGKMOzeqQpdF3DN9qvsHU/7L+XJCBISrF4yw9abgImhRyqSMPiRKKhXsXaNx/sFf&#10;7eNsljhhWUw0NCB8YjFCANqE+AVftfZwzJAq2NbW3qCT3ErW63NBVWP7kzNVWqAeQoPtFnI48efw&#10;4u3rQrLwoCoeNFjX4ebKwryHxHiqAGq4IiJoEBA70FWG8a2514ymG6lknf4hHFLHIFKU4LzeRivG&#10;TgvH9r4ly7OOSztWjmnheVAjQxSrxb98SpPwkDdv8psjlyXMbWCFBJ+KnqE0eo6hDJbQ3kUErSJe&#10;3trIpiBtAHVGWRXc1+JapGn7fxcuGIGOQ8rkrDGTJLwLEpGEqFlNBzqdvhX4f9bLYyiPQPVQZnf4&#10;I9p0ULaoZ7kRx24lVRznLmrRVJCUp+23xf7FVxDVIvrVwvKVLqULyt5+CBIwKfZDckL/AGm2X9n/&#10;ACcdOAI2BwlbAAtX0gw2toR9Wkso2lpJDyd5Hemx5bSBPsKvLj/L+0uPWAQMI5rlATHGhKgSGSX1&#10;CR8Y/Y5N/Lx5L8WM59YhBNbqf1h7lY7yOzkeMyO4WQtC0ETQhORjIBMlF+z/AHiJI3D4vhx6W7rT&#10;1JQZJKwlXoxdXHMnkxKbtyDfD9j4Vb+aFkjlsvmskuEkLcYGNrCBcrJFzT03jb0+HpookqqcWRa/&#10;E/240xtyYFukknM1xO1I1iZeKBWk9NQtAD9s/wA3/C5IVIf0U1vX8LrQTi3uktTb2VkG9R7iF/Um&#10;MgiWRmkDBkBKU6q3/DfCDc3Aknmk5GOBx66DizFmJChePF/jCcX/AOacujECLJMRLZ/6PbxkLLdw&#10;s9s4VwAkYBZiSGX4DLyjV8FOHlimlt1FuEHqwIX4u2/FmVF5L1rGv7WVyIiQPNAlZQUV0qXUNpdh&#10;ruRmNtdSxx+pFGQiyJHLIeLjkhEvT0/5vi4c0bKa5tDdSxIovFkURs4HppAQgflyozEUPxN/P/wM&#10;ssBLYcllEklfrGnLqRt4Li4ZtKdWeRImZJpJ05GNQ8RoE/a4r9po1V/hZ1eQaVqusyTS20SmVY50&#10;El0SiRrE2ylIwehH+t/sswcuCAHGTxen8R/oNGSA672GCebfLXk6CC0n1AfVnubOdoNLEck8011G&#10;BJL61yAxJQjiwPD9riyLzw1t9RiuZZoXSIX8RLXESShqMtKBgByB4kH7OYvAYxjL+D+H+ew3GzGL&#10;7yzc2SQSW97PNodypt7RxaNGixS/vC0fJvRozAqp9Tlxbki/tYm/oM8TPB/ps4blC/xwooHRenDl&#10;u32fibLIYckeIxlWP0/jkxMBumFvcEWV0PrZm0rTpUVtQtg0F5NKxCh5OJf6w0JIj3b91HxwFHby&#10;RzyXC24twZSpbjs6lQSy7Dl14jLxmhkjwyPrDjmJ4vcmtxdxyWkWnG8bVPTtklCeoOUUyOeCylWZ&#10;oaFQ7nkvD7LL8eVNZ6dchSbZCzKBNbSrwjZv2dutQFrxyqEssLiJen6obokYlVTWdTtYist+72/q&#10;MbfU7VvXmSEGrl2FIlQs/D1PjVP2vs4FuNLj+swwwO1k1qeTIjEg8lpxapJVfZCuZOHVijKX7wT/&#10;AIfxwsDMRGyPtdcuk06e7nVNVivCxjlZIk+GNiVZSEpI61+0yfs4rpcqac/rSPNJHKP37L04pWhK&#10;k1SnT/V+1g1EDmiAPTw/S2Ge9obzRbTa4ptraCzS8tmP1ITOU/eTU5ororLMHBLt9n42XC+5jsb3&#10;Ub9YIHhM6iKNg4V50ShdwN+KcqBt/i45lYMUxGpHi/nf0Zbf0W7xrkO4fxf8SmunS6rpui6TJq9x&#10;BMbR2mnYRM0cDSmkSChDPMEdkReHws37XH4yPV/LGkajPbRtI0d3MtHaJQ9SzMKnh6nPiRx3/Z/a&#10;yrPpIyBlXC05sEZDdPbbX9RtrTUbq4t0NnZufSLSGNzGsUbDmJkhWMtyLU+L+X/UgOtaDdaZOwKu&#10;Y+RAkZCgNCRurbr9nNHqNHLHv0ddqNIccq/hZFbXMNxEssTK6sAaqwYbivUVB64VftUPXwPQ5iSF&#10;uKJEKuUAyEFTQjpvv9ByqQpvGUHm7B9tqpWizbju39RjGSmPUOwd6CznnbkCu4Wu2JAQD3uxJqis&#10;ci0P7QOCMiDbP9LsDmF4am3NUG5ibp/sT+zmZHJHIP3n1/z/AOL/ADmk4ZA3HZ2ZXhnqCCjjrG2x&#10;+jxynLpzAX9cfx9X8TKOYXwn6nZRheMlhuMxyLbadiE0MNyasOMg+y42YYQaSSOrsCzRz2v96Ocf&#10;aRew/wAofs5KMr5MJY7dlLRviXcdsuE3HMS7LqAK/fljCu92G2jeZL/TiUUia2avq2svxI1djsen&#10;zy7FnnA2DTLHlnA3E0o3FpFPQtVZF+zKh4uN67MO3tk30DVtBvITHa28bXDikljckcSegKM1a0/Z&#10;UZucfaZmBxSou403aEZ7z2mlepWuotQy3UkUUTq8d1bA8+IPxLJGBx4npy+L+b4Ms/W54GtoZo5n&#10;hkqtsxYSR+maD9055NvX7P2s2UDj3kALn/Gz1OMyBrnL6UQ01nHcepJG0XqIf9IA/dsG8ZF+Ffsj&#10;7XHDdr2yeymisYJrW5ZSWt6Kw9Rl40COP9k3BlyqWDIZgkiv9L/vYuPjxiP1DhkEgt9K1iK8jn1W&#10;8gvraN6wXJR43EKt6gLyI/Hkp+BSy/Gv+ybC26g1S3Fst9ZK88rIqTQMAYxSvQD4QCPiyzjjMkDl&#10;/FGXFw/7JwZSMY2fVH6U103UdMu/VksLtjDDz9VJAxBJbc8n+10+Hifs41V1CGdmvV9SRWYPcRLT&#10;iqDb1EJpWh6jNbqdBjkScf8ApWGTDLiPD9P81FwXlpJBH9XcGOUBogzfa5/ytU98VkVZYl4tH6bk&#10;tKjElSOigMu3LnTqc1OfTHENxxI4O9VjmLSMOLDj8KsRRulSaHemIG3SNAYCFZP7yNiBsehjffMa&#10;2vh6Kwdi1GFVOysKn/ghjma0u4uTKzcgeSsNiABvJUfH/k8ctEuFqWhJVagIC+Pzrsvhl8YRGH9F&#10;fQZTP/xTyU0rxrX9r7P2shfqTwdHb04eoeYPDlQc9xXrSnb/AFc//9IDpt25WCNxyljJ5FVCyszV&#10;I5GiBQxZm+GOPjnUZ8Eh9P8Asj6fv/2PC9CZ8Wz3TV9MiVbqb1j9WkjQcJW5wCNCochQGaSTiipR&#10;pJef8i8sddf6K4uIJB6YeuxLiSUKVHP4SzJHXt/zVmNh9ex+v/S+n+c1wvmTy/HGstEGpRNb3UDp&#10;MUK8SgjaK2cqTx4vwR5yO7I3H9nCh5bfUnPrep6NGBnEDEytHQtxNFpFuP8AW/ZzY4cBxR3HNJqr&#10;TtRPYRhLWOMuGA+rvNwEcb1oW+3ykJDf81YIuoLBYzPMI1hUerdyMokYKnw0/wB2ceJ4kU5Y8VzI&#10;5fzWut76f79Dx3N6DIqCQy8jHaxAlI2ahk5b+lz5fFyZuK/8SZlnc2p1E3l3ObZAnCCL00FOSkqh&#10;Z/iCopLHhGv2vif4cdTxjHwj6v6zfDaMr+pu/s75dPS0s4UuQXElzK7uHfiylnCr8LOzLtyl/Z+x&#10;x+yy0R7+5lcyPDBCoMAVh1Si8wORryU8ejcePw5OQ4IizZP0/wC5cfisKt/IunQRBYlmluHMcnIG&#10;lJOTkMVXpy/m48v2sE3U1oifU3d2bh6vKAkAKwI67rIQV5Kjj/LzEEJy7mUBVnuQ1tFd3Fw17DGs&#10;Zjb01FytSXHcA09MEPxaRG5N9jhgW1gv7i4luYyQhP8AfDgzVbjyWPgpf4aIOfqKq5sTKGOIv/im&#10;2OMmPF0RV3NpttDDazJyUAKYW+FONGoX5lU+IByY+LO38mGKJb2GntdSKHvFNZJFZpOPKtEFR8T/&#10;ABcePD9rMDLMznwj0wpZGIA4f85KppLjUtVS0DmHTSnw2zKqGUxlav8AD8YhFFblz+Ljw+zgD649&#10;btYS9vGgaSRFjKAncMGcj42Ylft8cyPAFAFHFsaTX6lbj6o86R3UzFY4ZGYNQbMGRahUpxP938TZ&#10;UGmG/mkjuljmQAOylRKFpU124L9lx9r1OX2P2ccmWMI0Pq/3v+xXJYG27Wo6pDYwRyRkoXcxorsY&#10;+bN8PEclc9UP2eH8/wBnDKS9uDfJb25H1NKLJ6Y9MUVTy+wH5UPELH8GY0cMTEzkL/H+c14QZEk8&#10;kottKiXTGvrqLlqDFniFw5mZatSPeTgF5D7clOSp+02G9jdyzw+hPEVkBrKGKVqxNAxJB5Ef5P2c&#10;wZaSUTxc+L+L8cLbGPHzY7rWn2tncpf2dwn1ZYmW2EaStGFjA5lI41dOC0Jr6nxy/stj00+NVJtS&#10;vORjyBbj9mi9m+woHxfFjLV0LnuPINhhsKUhrF1NdJFqPqJHCi+nIFEgX1FMgfk0YrPKzKsaLH8H&#10;+rkP8y6uJLz9DW4MhfkbhY34mSXiWHKRuZpyHJVZOP8ArZuuztGf7w/5n/SMWv69hyj/ALpm3ljS&#10;V+rR6pMtJQoFisqrSCA7BViQKsblPhejM3/EMb5a0+4isxeqhkZlohd0CF0ckEMDFy4V/ecuXJf2&#10;045manUEnwwWUomNf0lXzDqdv6/6ONyUYjlPHDE88qxMpG6KkhHMK4ib4f3nFeEvLDC5tWjiJmjj&#10;ktZOc0UErcK9GZjbgoj7n1AHZ25fG/H7WY+DJAkRh+P9M1+GY7BB291az3AgtnkjvIGSKWeBRMnJ&#10;i1IzcvHIUWkZjkZVRF/uo/3nBMFabBplgk+oXMSzP6aW8UPpcCIo1UN8I5ceb/Fw5fY4Zha6WSVY&#10;8fo+Xp/g/pNh5f0pf71L9W/T2p3llpdtJ9UiR3ubq5imLVZnYpGrVRiqqKFuH959j+bAOr3Ms7pM&#10;kEX1sUjsPU6ryVgXA4Oqoqjo38vLMjS4TEVex+v+t/W9MmuRNpppOmxWsD2qzSm3JeS9lRqVcFTw&#10;MnISGRiW5Mv83DCo+pd/7j7ceuolDzTyc0LyNyUmnL4V/l2+yy/7LcRxiETKXL+FIxiQ/o9Px/F/&#10;nJyqx21b24Jj4xlEiWjKqAhqCg3bbffDL6vbRvEkWxhIE0wiIFBxI5t8I4jh9k/D/wAEmYWMmdg8&#10;j/OQZWf6KC9e4kSaSRBWdD9WgaUVLcWBChQ5UtX7S/F/k/D8TdQ9WW7PCIkzOhtFfiAqg1d6FJFJ&#10;+IrR/wBn/di/DxEIERu2EcZu+q3TomhsI1knWtupF8yFmYkLQKGBRl+yG+Bfj/l+1giz00meS7uZ&#10;1a5nJBCNGWVXYNTn8Tdf8vh+1lGq1AqouREAbDqhrnUoo40tLK1ZLa1jCq0kMqJ8C0AVOKKyhdjx&#10;/wBRf8kVqURjZ4bI8ZpzweRSGKKRU0Wqk8uP2vs/zfy5j6SAHrn9I+llwboXSJ5bmCGfUSBbwL6i&#10;I8ZUNICFXk3xKpXlx9OivywuMdsttHaWcPqF2D3Nxyfi8h3LM7fG3p1+D+f/AIPM3jlKXFLkP4Wq&#10;crNDaITG2F79anvr2T0FHwWtnxQtFEppRStV5TABnFW4fB/kY1R6skAVT6dvyZmQN6asaszAkV+E&#10;r2H2nZ/5eVkJEb7mR/H9VgZ3zRLP6KzM9C9wQAjlBIwqFUEfZ+LlT7X2eC4GvdTikgWZPUMdt8Np&#10;GtGDudiz8y/p8Tx/Y5fGqJ8WZGn0xB52T/sfsXGDI783Wun3EMz7RtNdsHvJW+Eog+zGgRV9TbkK&#10;l/h+J/i+xh35c0ZI2TUbi3P1uVOJLeowqGpIHMp/akXnThxzXdp6zgjwg1xf5v8AuHJkOAEj+IMa&#10;8166THLpdleoqLUzOskayqjKHj9JI1FUCNxVufNvgXi/xYtqGqQWNqIUlMdwyO59NWZlQUZmVK8e&#10;Tc/3YPDm+UafTnJIE0R/NcQxvkULY6HPqeoz3MsAuLWMo0Ucpj4TSpVER5ghekZiHqn988a/7LIl&#10;JZ3955gM08bLZwht1YNLEgHLl6YMlObNybeTOmjOOOGwHG34MBEiSNvpZvFJHaaevH0xcS0ABICv&#10;NTiF5cY+X2eCnivwrk+0CyttGtLOCOWdbdYSj20qLyDSvUOxBbi3NulePxZyPaGWWYyieko/zv8A&#10;OZZCAOHoHjnnK61HzH9fkhtLR7i1u+dhfW90/CQwQ/vo15RxNMPSVjziVm9RPTTlhGbcX95NbW7r&#10;V5QbudY4UeRlVipeUlS4jqnHjGv2czDl4cdkffJouh5M59eDQNNh1a7gmSKC3EdtbI13MqKSicVt&#10;I0l4lgtebPLJFyb4vTww8yaTpelQWJ9aOC1R41aCR+EbqGPMsCRuw/Y/azWYe1ZcMuLivf0/0f8A&#10;OaMepEcoB+lj/wCW3nHXfMs2srLG0vqeq9vqCcC0PqqoigRo1YcYzzPJ25p+1y/ZnegvZNbrHDcR&#10;zxrQK8YUrxbYAECnGgznO0DkkeOj6v8Aes8kjLeng/nhdWm1kXOpaXLpEsyszQTCQu0tayyM03x8&#10;3qpbZf8AVx2o6PaSJI5to5WCEVZFNRUHjuPbI6ftLJH6pzEf5tyaRAFf5Y8w+YvWstC0+7urWM3C&#10;yerbXDowlKshbrwC/ETJ8H2cAN5fttWjimvoBbTRt/dxmvELtSvSvuMlDXzx3v4gl/PbZYgK72WX&#10;vn2+8lTtpXl6c3ls8Derd3CEmeeVy7T8WPMAPyVUZ2/y/j5ZIbW3jgI4msajb51rmsz5jKyeZKxB&#10;JeeCa41W5QNGJJ12NxVuTKAAqmpYURQAv+Ti7S2twjxk0c/Y7EbZhiMokEcurliJAZRDZ3ulwlgl&#10;CSoRlo6N7MRX/Kp/wuFccep6Urux+tWy7iPj8YXatOPLltU0CZmyOPKKHpk2GQkE6lu9G8x3ESSQ&#10;foi/ZaPc+oHt5ZTXjzEo/dhmKr6jTfB9puWMu9F0/VYjNasIJpXR5iqjk4XqrKadVHDcfZyWPWZM&#10;J4ZbxCeIxVNM1zXvLLRxXkbXcVvBJFZW8koCRmTcSQyIrLxD/F+7+03D4/hwpsJtT0jVAlwrrbmq&#10;jlxIJBAFKN0avL/J/wCI5+ojj1OO4/U22JBleojQ9e0CS409oJdRjHqT8DIGSMozvUtGC7R8VQ14&#10;c04fH/vyQRXWk6/YMgpIGNGU7UPuDmpEMulnfRpoxNsN1DTfMHlrVBIzSWt/Gwa3liICsDUVDfEt&#10;P5l5fA3wtgNbfU9Fl5QKbi0Z+ToftKKAfCAvgMvlkx6gb/UWdiXNMUu9I8xwp+kZBperW8XG3nO8&#10;UxBdmDs7/BV2+Bafu4/gTDC3msNVRL22Y8k5DiaqdjQ7H5ZiSjPD6JcpfxMKIS29tNa0aS4sbqFV&#10;KFHuItmUsUDLwkTp8Ldvi/yeWCR6iAbbE0C9h9OV2GJopZMkd5zcDiFBZpBTkxp+0my7nwPw4qu/&#10;bjkJICGtSFKgjgUrvTkTXag5EU2zAmuNbKuJX1gpYUH2QaAknuB/bj2UEUIyoFVcKPtIxMi047g0&#10;p4b9a4lLCCvix6E5bCW6QV8d2YivEfAv94o3DAn4vHr+1xwg1KKT0TbXUIeJqcZUBrWvxFqD+ObX&#10;SkcVg/5rdGiyjTLy2eZdU0i6kgu4ebPbSNGqKqhjHEgY1YsVbhwT4eUeFWkPqMuoNBJI8mlwIvqy&#10;lftuTUKq1OyD7W37WbDUxxQxWAPFLElNPMz6e9pZywxRWnmO9lk+q24uKrBAPhklaQKql5mosXI8&#10;PtPG2C9bk5XCSQuOI+KIJRgzhG6hQSP2d1bMLSR23ZYxst8q2zR2MlrPCxu6iK8eRGiZIDNEtFd2&#10;VHqhkKK8f2vj+x8eBk17V0LLcIqQgDlyO53IatT8AXjRT/NyzJjocZ9Q+pIiEVd+WPL8yC1sp52l&#10;Ib0WSKqq1FZQCqKLh5RJzljR/U9FI1/c/FhXr08IMbaexnvp+ChPU+wkhIDlSWqNnK1/k/4HO0cZ&#10;mxMegJF3SceUY3Aube/RbTTdO5Szt9W4iR4SOao6JHRlPDkqq7fH8PL7bGnlq5n5SPJPyLVq3NnX&#10;kGI4gMfh4/tL/NmHr8cSP96jJSQefNPseFvaWVgIIUashWJIXCcQ/qFkXg5d1+GVm/u/2OT+pkkt&#10;tUtpW9PmPUGz0PQ+B8M0uXBIbhqMCxJvLtzaW5klgZbdqtEzhWDryIDL05hgC237P+Syu13qepxM&#10;L0YHcD7LbH4WPYVxxGuaY7LdKkRDPHd23qROCVYn97D8QPqRK1AzKv2eWFOpaZDc8VkAW6jKmKQ0&#10;oKEstA1enXMzDqDE3/CzBZFoes3NjAWhDS6RdiRLiFS3I8wqOXeP0yteSqP2F5f78yPa3HNYxfVl&#10;hluFdWLS8zx3X7IJbq3H+b4eX7ObnRSGQ8Q6NkSyzyxJDqeoy3s1xbWjw8FitEjQzsRIxLsgjHwR&#10;+qiRlQ3ORGaTm2A7a5ktrtYI5neBAryQgUiMjcv3acV35nkztzf7H7OZEsIlGzsUlH39hBqNvJez&#10;2UUN7Nyjgu3A9aK3jKkXErOyyLwXgqwhIv3kvxRt8TYI9SNJTd2yUavH+9IIcx8jsWP+QnFePw/t&#10;ccqmJEcMjahQSCeSJdKvpPUQ0kkU2yuDbpcGNRzEYAH95OWl9WTkz/BFJxwba+YEYGK4jcseTEKr&#10;gAbKtedOw6H/ACcolouUgghJ9W8l3fJptKuoUT93GrzPES7KZZZVBhUsFMjIvKNvh9OZWxs9pbSR&#10;83oxnAWQkkCnL4U2r4luLf8ANWOOZ5JAVoNS1CC5aGJDGtgTNbqqo8jUiIlmPLjyrRYFljdP7x/h&#10;+GLErfX1uCkMqP6NeaEoaIqsPn247V+1y/kyU9Fw+sIpF3PlK4tIJXgnQXfH0pOMtXnd49zyIj4P&#10;zaT4ivxR8JGb958Jg7Qyxeki7kl2mYEAkbDcbAgD7PL9nMaMpcVlRzSSGB7K5eeSQkxokEWnwMpa&#10;NXo7UVuLSI8jf3rRMvOT7PwfCUzWlzFMfVKyScSixEKDwNehVahFG/2ftcf9XMwZIkJZHY6np15Z&#10;K1gJYLZ5RO12DJx9SMRghvUk4PJKx4f3nHh6vHk0fqZXIspeZ5HMaqfSZAFDrx4ktx6qy/sn/jXE&#10;DfZK826o4hs4LeFJ5ZAZxLVpI5SzPxj5/tRv8Kvx5cW/u0dsUvpHofSWIKJAspJIUIGINTQ91ZVX&#10;9nDiiL3VC6JGlITNPdyTSWxltwQhkMhiT7Cjgdkkid5OH7z4uXw/ZqW3XTrS2ikblevGkjyk12A6&#10;VA/a5N+z/N8PFfhEMhmTIfSGINusLu41/WNSkRT+iLeWS1jt1VRzeQKS8i7bxlU/b5qnBeXOTg+t&#10;hKkUkaF4gC7EAsGKirU5Gp+1XoP5slkokE7xSqagLOS5hlaKC6nIgj9R0ieJZH4R8hGoVa+kyPxe&#10;RHVY4uXwenyDWct0yCe4laaSpRYU2AZkWjNQceYf/K+Bf9lhyCPIJIRuqWdnFMbaztorOBFRzdyA&#10;MzwpMzSwoCTKY2iXoqM0jcf8h8TuLaW5n4SQgggs3Jh0LepSqkhVLdm+1xy6M4xHNiFewvLGxsy8&#10;Fyw4ssUYjjYfEiCAMFZFeVlTijNH8Cc1+BOONubaSCKKMxcLogct1cKOLLQbfDv9n7X2vhw4pA72&#10;kBV06/jv7m5mFws2mI3wARvC7MXSUE1b4/h+3tHx4/vFfM1y0XpIylmjVApPxAV+EEDdRu3+aZIQ&#10;s7HZK4WFvObiRHEazPL6gjHAsQwkZWYUkb4U+L9j4+PxyN8DHmVLZ7fmElkPwVrzq1CWAbkT+x/s&#10;cmMZlIHpFNKkFpz1BLwBpY0QLKRwCBIqhYyYxGo4M01Vp/ec/wBn7D7V4xaxTysZSUMh58R+8JPE&#10;kqArvxb4uP2f+IQyT9XD0Y2hbu2uXvJ7O3X6txljhR0JLG2VUMgRSzGGIyR/CG+GT4vsr+8lStYZ&#10;U43N1IUdviqx4neONuZ5BVqPiTiH+z/qfDHJIn0Dl/OUlXu76B/VsrG2E1tEojCRqHjbjLNH6X7v&#10;1JVGyycjFw+HizfvcLz6N3f3LCNfWkdZWWXigopVYw7OeZccI/3a/wAnLjmYSIR3UGkwgj/Rek2M&#10;LlpYwnpGa1jkeszqzySJHGGjijasnGV24oz8OePheOEpFbDiW+MemyvIw4ItDwBA+EcAp/4L9rIy&#10;x+mpJVJYmlE09yAwUBXWVGjhQrI7B/3pFaNxcuv7PxcPsLgxLOdfUeSIqkbL8HJKtICT1cfE3X4u&#10;TfD9nKpzHJQUvfWtOka1ht7kSSXkTtG4jmokACqTSM/u0DMi8WVF5/C/xrlXEogJmLj1ZUKLGrOQ&#10;nEsoIYbc6ht5P5vh5YYQnQH0q1aQjUHFskMqwW0qSSXEkcSmbnHHKyMki8hFR4xxhXnzh9N2jwPH&#10;E0kUAmKoIVLGFEWVBydWcsgp8R/Z3Xisjfb+0zwgHbcMeFFT0imu5bMFri6dYzLLK8HLihRAshV+&#10;PGhrxV+UiLz48uCCYByEbiQCQkSBakAE70qKCvAMn/D/AGsgZSApNUFK7oqyxtExiFYZHChndfsn&#10;4W5Nw9Ro5QvxfB+64MmKyvG1zxjlkmkEjJzd+VFj5BmUEmpbb4V/Zfl9nlylG+qQl2lxzR6XHNJY&#10;W+nQTxJPLaRxCM+pcLGUVyqJxEf2XeRWdni4r8fDhUEsyepOrNLwoi1kBFKqeRrTx2C8vs/8DHJV&#10;gKVe8tLWUwWJiS1SZmmfhAwYlo5eQXircW5bu8nHl6jfzJ6idlb/AAySDlyBWLkwoz8WUcqHj9qr&#10;78fhT/JycvTyChW1O7JktYXK0/eXDcalEUpIeLlQ4HBhCac/3sq4JW2jtoKEuAFJkBKquxNTViw+&#10;y3xbfs/7HMcTJFJQsl5cXt4ZUEJLOBbycXlYfCKfCgQlRIv7v94v23f4k+PHi2u3uhNMWoXVFL0Y&#10;hOIY0Hw78/Bf8n9nDLLECgpUFu9Nt9OltbRIuSQyzOlvyhVnMjRpyIMm3pg8nZ/tfvP214pC6lSR&#10;Y4iq8WYqiyHmxAqSwKpROX2nb4f5ciI7WUDZESWNtMsrXURlMkcYkeWBRCqF2TjGwaYNJ6RPCGP4&#10;/hVZWTHzQRzalFzHJYghYKoFWHL7XxFm3/Z/zWWOQjEnrbK6WQ3V3b6Fc+mfTkuDKITJIx4oSONG&#10;KIifAwHNviX7PxOvxiGupoIvq9vF6ccknxyMF3IBbsOvLj/wWY3h8crJ/H+xYoSPT7K4u11C/lWe&#10;5ggIigjMhKI7BKgu5+EIH5bL9hpG+yvAA6NAitLNzJYSfCorRPsmoXigBfjXl9n/AFsywLOyaTSG&#10;VbyeSOK1MSJG8AeRjxrMfjShcSOxSL1CrRf8Q+O41ZBG0kg4uxkIjB+IH4+PwD4kTny5V+Ljlwie&#10;5ICyZ1lM0dvC5kgRYw9wyDgfijD/ALwkJLL6QThxTikqt/k5UDNJO0RVpfTh5TleZPMsyhdyBt+z&#10;v+3/AJOVzkIRs80cl9yBCnMPFarLchNP5GJQ8XppJI+ysd258/8AJhX+dsfZK4ndCODRGjj1FoGA&#10;AICrTui/7LBklKMbTanfPaz2sU6kXEN8qvbubeQs8blnXm8nI8eM0h4lfhVuH7eL/VEE4RV9OOJK&#10;Nw48QCAORLUrQKv/AAeY8clRYIeTUZBbev6nrT3Uo9GOf1AzMpLcFRA/FiXf9n/dP+TgK9ntYneq&#10;yG6jPILGqsCZ1KKAalulE+zy4/zZk4uIxug2BMNNt72VUIaFtNYIollkdX/0WTlI7KFVPtB5Ptus&#10;jN9qPLSO5trc3Qg9eW3QhY3IFGUEq1E+L42KovJMEpb0xKje3NlfzNpy3foRXsgPqIGCyoxAeJWk&#10;Vozwjjkkk9N2/wAr4WxWYAqsM0YJVGM7sTUyMUei0r8Kp/zR/qsLFjqgKVm0/rve2kw+rSTKtpCi&#10;8QsEayRVcOFq8k1eLL+x++/ef7sBX8Stb+isBeLhxARhuq8i/JWQsoNQNuXLLYwPNF0mWnzyLdyS&#10;zXQRmkqRKjUDSBVjVXWQRuaof5eP+ywTbzrERIkHBpFqsSJQsxkB7qOIeRvib/gMrli4hzZRo8kJ&#10;eWqyI0P1sOkMtJZ5ZqJGvpNy6M3JooV5qnwN/v1+LNiMjS3FxNEyMsZU+qOKrGEZQe2/2qq3L/jb&#10;LqjEMyjIVgtbSB+aSlWUWzu7SSySqzA9Qf2KOvD4uX8vDFVeZYYzaBYI09QDmeADInxOGZe0m38v&#10;D7GU8I6saQkiWry3SaifrssnpeqqIXJiklb04miRmPxQf7J2+OTHwt9W9S4Vj9ZIZYxGhk3FGrIU&#10;UHf4m4s3Hn8OAgS29SmO6jqUMt89tYyRRjTmkU3bTMErGUkUJArsV+GkStIq8vS+LijcGwOJ4be1&#10;9SRDLLcr6cCIHLsGYhiUX/Kfk7fZ/m45YASeGP8ACoKMuYHuNRWFJvRt7ST17ossRjVowrJ8bg0C&#10;iMInH4vtP8XDmikyXEUYe6WFZPUJEbNRQWkU1qably/b7OAETPyZBZYzWEzmDT2uTbCGNRPGhJYC&#10;Bxw+yfhWMRd/734f7z1FwPCfrLerPI0/pl40ZFZgz7A8aClGJ9Ov8rf5OHJIRIA5r5IuYpZwiKyt&#10;0gD+lLKszrGUhrTm5ar8okVpuP8AOnBmXnjDdkzNGkhdJN5SA9QAvwKijr0T42/m5ZZGPDFBCqbI&#10;CKKcwqssB4wqTHSrv+8kdjTxd2jXjy4suPSae6W3iiYiCHk3CjfFyJMbnkqK9Txdv5P9i2TEgBv9&#10;SiSGNpa2U17fSxA3l2Y1lnJX4VjVVeJAhd0ITmicV5O37X2MW1ZvgWG3keN3kJkooZzEtQyrQFkD&#10;/Cvw/stleDY78uiRyQ+iwzzcbi+SJkgiTioZ1jE/wOrNz4pOU3bmwXg6fzril7YWUM+nQLA6zzWf&#10;Of4RJMeLDilW5fFuWP7K8cx8eeU+KR+ni4YtQ9QvzQeh67qF3ba7dvcwvbWepvBaXTS+nbheAJY8&#10;Qo9NeQQcfjd2f/Xy3+qvqD3ERIuRyV2ePkFooQ7jYVVeR/1fiwgSjCujZyRNvFeQ6RFaXMSG0JR4&#10;RFPwZyzmbjRtyokZUUcvst8P7LO5V1Cb1COPDlwtfUUs/ErxeUlyePT4fs4QIxAvmkDf3KbHSLaX&#10;4lKMESW9a2cRpzjk5w29IwvqVZmVvhfC+FYYdNKrEnqSfAWH23YufgUH4gBG/FWr+3/Ll0yTKNcv&#10;4k1RNpvKLiTW5JJpn9OECSJBXhHFwX43IopYzRs3D+WP+b4cHPp8whtrQ1klEXB1Vg3FxSgJLc6n&#10;lV9uP/EcpGQXIyOwLCJobpXY63Zs93fxRmG2knWWOaWOSP1Y+P26enxPwxlIann8Kr/lYkIFN7Mk&#10;gkunc8YI/hZAFYUdqL0Qj/hEyzJMGFj0RHrZk17kSbmZdOtJYjDZwrRrvlySUtIhLRR1aPjJIXFG&#10;P87tgTT7qazuI5yvrmbmJ5olYA8EApyooUq2yVX7WWnGJRPQ8PpH8PVa4t+qJ1jTrTV7NrFmFvJE&#10;YXiglMchWshJ5KGfkkqKwk+L44ufxZeg+tFbtbhIDPcK4MvJmJmldQSZmPJuKfGf53x1fCOY9Mf5&#10;v4/6RazHeyoeY7EPPBeia4ht7KSJ5bZKGMW9ukj0EFCOUsnGPkfjVPs4fWerRafb6jdalqFtPGHC&#10;WLcoyzqFHJQqAnnyzCywM5wjjEqvin/R/wBk1GHqFfSwPUfLUWt3mi6dpuk3+k8onm1OAR3CrDNJ&#10;9nlcSAJx2k+y3CT/AC/hwVbwXbaUwpE0KIDbgN8SMopyXqtQfD4cGfwvFAB9fuSKJ3bur7SYfNHq&#10;8LqGW4mMWosYv3U0ch5BX4lX4lF5fvfjZX5cePHAMsltHK1s07XU0KiRmcqZjQb04/bPxN0/my+I&#10;4YAkVjj/AKZwsmKgK5o7T7bVrq0g1BbOPTfrbPBHFEJBan4iAzI4X0FPpRcRT9nl8P2MMrUwXbC4&#10;mCTR0YestC3w/DTb7XfMHNERieDlYcWG5YzePe6TOml2cs9hdVQNYTV9Cr/vQ53ZY+K8aBftf7s+&#10;LlxB6raEXkzQyMttPCwJSOi1cULdTv8AQuW6LLww9Q9UT1ci7kKZHoep293Y2cUyxTX9pdo68rj9&#10;8PRcsqUCrVNuH25PgwoTSLBZWkMjvci2NsICx48JSFGxJC/CP2c2c9VKY9MYiP1T5f8ASSjYx8k/&#10;utY1GR4l9CNNP+uC4a6UE/HbgySbLTkfVXgOX7S4ZaHqsOkS+lNYpEpLIkoIoRGN33I7mn+tmJrh&#10;PPAVIgf7plHuLHfOflOfzXF9YttXluWg9OZrKROXptcEFUURj4SAA3xfZX4mbGTLYzXEsLxQmKV2&#10;nmlkAYtH8IoSwO5rxVf5MslgM8YPSnMmATf85Gwx6vZWFveJPdvdi2i0+zsoCUhS4Cyjm0aEKE48&#10;XldkbhJ/krxyB67+XNxcTXF3osXq2xUSJCKK3NhVkXpsv+tmr1GkBAI9Mq9TrM+mGWVw9OzL7Pzz&#10;pcBjs9anjstQLSIVZqoVRyiys1AIxIBy+PjkDurO6tZ2t7iNo5E+1G44kb075gSiRv8AwuuyYpQ+&#10;oUyZHSRFdGDIwBVlNQQehBGJ8aiqinj45XKN8kiZDePt7iWB6oaUO4/ZJ9xlJBDMEF2GsWowXQEc&#10;+0nbx+g4K6pFh2W1rNGvNaPGetOo+eJAJtkN3YhLDDOKsKEdD0IPtluLUHGKBu/qixMQRTsDs95a&#10;151uIPGnxj7uubHwsGYVH93l/wBj/vv9y0SjPGbHqDsUCwTrzhYH5dQfcZr8+mliNSFN2LNGY83Y&#10;wl0JD/fmOR3NnudgaSwBrJbkIevD9kn/AI1+jJiSKBdgbn8XpyqUcdj/AA/myyMmueN2WQQRTfvl&#10;sZtJjTsejsGHEkMNwR1rk7YEOyRab5rYlYNUX6zGqhI7oU9aPcbq/XbwzM0+unAVdw/muRg1c47f&#10;XD+bJDyWlKtbkRMW5MtKo9evJff+b7WSi2t2ntHNq7avDIhkSVWIlhpQgFVHLlXOgxdoQnEUeX87&#10;/jzt8OTHlIMT9X8MkHLexxSRG5kGncZfTKycPTmquwViafL9v/JwRbanDDbG4DG5BpEJGIW5UA1c&#10;q9N9+itmVmxeIKHp/wB81TwAE8QULrS5Z5Fjjpb+mWk9PjztpCwKqHjqp+H7R4FfiyRtrmhXVmVW&#10;6EV0dna7T0x8JqBzBqae+aYaXU458UheP+tx/wCxk01wR7+Jiq+Xta0u6WU2ZlsYq+nBp7VNXBDu&#10;IpPhBfwVvg/ysJ7TTobyC5laWKZoJGZ0iA9NwR8NVY9K/wAuZupIuII2n+P4XGjU58JT+81aW0ub&#10;K2EckUd3GFjeWvNCpHIVAb4uP8/7XHA9zCEht7eSb0mvW/3nJ5r7FSa8K7cVbNRl0IMzw8ouLOoj&#10;i6JjbXweS4dYzLFbChuKcTUV5KR+1xoSxXEhZRT3ixvzR4gVkkqVcFRXtTkBmsyCUSRJJiBsUb66&#10;m2E0JV1cBk7A8unyrjOI9Ply/dkcvrW3LgNq8f8AVODh2tjQvqqcj7cunGu1evWmf//TAXqW1qss&#10;kToPVBWWZgIyqJUsKj4R04/E3wZ1Wnmcg/eco/zfV/pneGO1PddNkub30PrkbqttSVYVYzK8slAr&#10;7/GyL8TqwX4+XP4eOEtykwjBRJeSKWdIwJY4kkYbcnj9R5DRqj4FX9pszseOHHvw8mfhb0nlu7C4&#10;CyPEqtRQzHhJPJGKcgqNxVKcP5uX8q/DhlBpsSF2kKvcE1Zn9NgqFuVNhG/EE7KV4/5WYebV8Mjw&#10;8h/W4mEhzHQIGfUJyQsYKwUKoV9RXZgKAA/GldvtBvU/yMRuJrdJ7eYJ6ml2sitVpEjSSQEb8Wry&#10;SL9kck+3/k5PGTOJs/vD9P8AQ/48zjQ3P8P0tRwXs0FykkgttWuImRQivKYo35BfjUIUkeilm+L7&#10;GJRxh2q04jupZJHnBRS3ORqqf3nKtY/2uPwqvHLjkkBuP870tWa6/HeiifQiaGK2H1OGONLVonKj&#10;hGpBX92F48GHFV5fF+zhiDFawLAkrzXEy1T00MlaGrFuIeNe27/BmIY5Mp2jy8/x/EsRZr4/j/OS&#10;t5JL25E80AhtYHKs0pMXFiOK05+nJxHxH4Dyb9n4XwuSe6lMs/BbNHJikejySAV+IqzIrKzFSv2U&#10;X/JzOAhEUSZH/cs9qIPKSZi0gEUFvNI17KpE0MYKxxVVQAOCt8aLy5/G0rcv28ML2WWDTFVCyuq/&#10;CObzcY0BpszDt+wuYsIjJk3+kMsmQ7AJdp1tbPq88iopQuWlb0EgLTuw5GqJykrsrSt+z+18L4CW&#10;5lE/CKdnkj5FCSDxcblzRQwoGVVXkvBeOW8EQCT6f5v85jGF2AeFMm0+1kt5BcQoIJxwlhK7NG3+&#10;66FirVPIu1G9TLs9NdkFH9T053k4KEUs32wXqeXxN4J/scOTPwiuQ4f4m4gCIWX+qJbuIzGIllij&#10;X1T6jKisSrceCNH8P+ui/Y5Nhm01pb6fJa2yJ++f1L5oh8amqinGM1lctx2+H/KzWw0+SeTi5wj9&#10;LRRIER9ISGOzu7nWU1K55qbRWi05JHb05SUdvUrKtIRwryb95/kN8OArSzjN3a3dzSQhmjgSe3CG&#10;MhOXJnVyo+FKtT/U/wBXZzyjwzEx4eD/AHv+d/um/GK2TG/vZmtLmxjBicRpK8lpOZpGV2CFVDx8&#10;vjcsif6vPkuGsWmxWhEQAMip2oPTWQED0wSattxQFeOa7JqOICQPDGP+y/rMeKQ5bfwpK3mG41JD&#10;NGpitjKUT+8rLJbMGYTDgqpDxPOR0d2f/K4LgK+vDpwS0jU+vNVZLh24pGGFRGHIb4iW+No1bMjB&#10;pzlle3CP9Kx49zEc/wAfSj9OtTrs76jIQbC2+O1s1HxTyxtx+sSIHWsf7vjBHN/L6n8uR7TbKznM&#10;l7PbFrO2Fbgsjs8z1JjVEYV5K9KrX4v2lzbSyGEOC/qbIngjdc/p/rMh1a/mh9Oyt3rfXh/0ddgs&#10;aKAZHdh9lOIPxfa5NxXJBYR29zcSTzrFb2sKqrxworcY4hy9EygrwAqWccftN9vNZqYGIHDvOX1S&#10;/j/H8SjYmUujHdVa+0uyihsHa81KZn4y3MzJylmbgs4iIf1KNxSJeXFU/Zyry/kn9aFvVNuVJ4jg&#10;8saE1QBQeIUqN/2vs5kabDwAA/Wf9MiJPXqitI0WGxSCZY7ZNQLgzSRiSKKaUD96xZgzu3Jm4b/z&#10;f5WD5z9W0Z39VipCn43FAx351Sp5v+1VmzW+FKWoMSTz/o+qP4/zk5Om+9pRbrFd+b4g0MIlRZEB&#10;jhcScUajRkyhV9FCfh4J+19rIlq0+pM/rNI8d3JGzLBCg+CN6GNNmrycBWbb4eX+VnTaPDCED/EP&#10;6X/HmvhJNdf4mZaTb2SWzxQgS28UhUzSMzFpEqrn4hT4GHD4fh+H/Jw203Tp7WEwopNxzYsGUoGk&#10;AoaN8T0c8eTf8DmJrNRAje+Ef1k5OXCEBqep2kqmUyIbYIpDq/L4Wqasp+D4QG4rVvi/ycrXY2fT&#10;WtA0cMTMDdSclo0poQtWUH4gf5ftfDmNpN5iUubjn1VX8KF0H05NU+vTCV5uBSyQq60tweDNxDOn&#10;21PH42bg3P8A3ZjNGhKWkF9yaOJI1A9BkZKqQQKIRQEfHIA/+ybMnUS3IFcJcsyqz1KL1e4SZ5NN&#10;VIpZp2JKTBlPBgVLgsr1YEcI/h4/7DBMEcUUUl9cmeSQKiU40LigYknY8TT95/L9lftZjZIk1AV/&#10;SRuAhr6S6lurfS7FbZIzzcuW2ioSvwoq8eY5Vh+NefxN+xjYlaEkSFzf3ZDXMg24xgBERmChAXHH&#10;+Xh9lMjIEx/oxWUhVfNxWOdqxpEuk2VRaRkcjLcBubzAVLt6ZDcR8Xqvzd8QuPU4EvHxRip5KQuw&#10;X4U+Ayca/ZIX4/tccuj3XxV+P6rRKQPNH27RMQsUp9VQ4Mbg1J5gu45rHy/1/sNyXAd0sc8gtoJI&#10;ooYhyurl+KBiwAJ5kfskr8P+qrfZ4Zm49rJB4v4fx9CbEj/RCIjkeBHu5kmeRyVitkBYilaAKPh6&#10;D7R/42wTpGljUNQW8kQNHbyIlgu3opCpJWTYLKzycHaq/wDEcdXn8Ec96/ruYImPqP1JX5h1X9Fa&#10;fKhkLT3EM0kkagGZpKIgCswaCMIZI1/ecvh/n/ak+oahZ6ZayNEnMgf6NHGBGkksrEAKx/yvtfFn&#10;O4cE9RMH+d9Up/7j+Nx8sr5c5MH07SNZ127SO4cLL6gS+eaVpZY4IlX4mUBVR5V+GNTCi/7s5N8W&#10;Q69vrpDNJIqTPPMqNBO6yo0vE9YlLKYbf+c8VeSNW+P4c6nDigIgRHDVf6X8ellixjkPx/0i9Cg0&#10;+wngtrSKOe2VIhJDcRI0TLHzBI5uoaOWdeSuq/vo0aT+6f4skXl/THjiSW4aKcXNGdGhDMrOxYM5&#10;ZYmJkf8AerziRI/2f2c1ms1MTLhHT8d/E5EjwimI+cfMCPHdWkCXVtJZ8mgeK6aH1ltgvqiJo/V/&#10;u+XoSrC3rvzb939vgD8164tva/Uby6BdnCTyQhfVYAcWDKAifvftKD9lPiynR6MS9Q7/AOLil/u3&#10;ClIGgifIXlvTv3erWFnJBbpCBZWt0ztEnqBXT0jI00itCh9KZxx5yc1/ZyOaLY2PMQTs5uJNkgMc&#10;jgKKHYRd915c+ObPUVEDb0V3N8CDQDNdTu5reL1VX9woq8vONAvYljL8IUeIyba35Nub7QbWCyWK&#10;drakpId4SWCFGVI+ElAa/ZrnKx1mKOSXEDEGXdHh4XE1eIcfF0eP6Z+b+l6X53uv0+Z7EXji1SMR&#10;wyQxoXDxSz3AdH+yx3WOSPg32vgbJL5S8j6ZpUdvPHEsd6IEillCBC3HqeKKEH0D+Xl9nNJr9duY&#10;j1xHui2ZMkQai82/Mr83tX8x3N7o0EiNoZvWkgC8nYrGw4/Exaqkjnt8P7K8UySJdXa3fpGJfqwF&#10;OZJqW77U6ZoTjExZYY49ShU07Q9N0H67bXjnWiPU9F1SiQMaLvyH77+YUbj+yuLtGCyiEAJShU7U&#10;ycCBH1Le7E7ue6ur9pncyzS1aV5DuSepOKlVihNQSgHQZizmZy83IxxZJ5f0yONQxPFnNE25bkjt&#10;Xf5YS3gSW5RrdzDIBVJDUbBqEEbdaUzPxWIm/U5MdgzTTjLbWE0WowrdWrvxe1bifiMIdXR6MKxh&#10;+bLTh/wfwCrHWUmkMNyBE6khSWAVlHVgOuVZ9IYx4o8j/pmJx9QgL7yybYxz2fK7hdA0oERYws+4&#10;jZ6cGZqjj8XxN9lX45d5bNARPbfBKWFXA5KRWpqNu2OGYl6ZclEr2U7e+W4V47sfXraMORbM5iaK&#10;Qjihjchv8mqD9j9nEBfWGqxx21+ghuGBARqVJjb7Q6dwrjJ+BPDZh6o2vCRuEXNpms6JfPqmkM9x&#10;Z24RZryJAEpMpJRweYb4XaJ2oy8uS8uXxYVtYXWizwSLJJNBNKQz7tQDerfa+9QmZx1MdREg84hs&#10;ExIUnkGq2Pmm0u4RZ21lqEFoTbopEQZl4pxiIVBxBZuKyPP8H2PhaXJNa3ZuEQijKQDzU1XfNNPF&#10;wW0yjTCtTsY4J2VFfnEzI8Ey8XWn81dweRbbjy/mwu1PQZ1uTe6XItvcPx+sEiodU6LuR4npmVp9&#10;ZGUeDLZ/mphPoU20bzJbx2qaXrlr9f0uOOUWo9QRmB5ftOPhbmelGb4k/Z5fZxO08xEOLbUF9GXd&#10;f8kkGnsxr1+zksuhBFw3ZSx3uEVqPk2f0l1LQHW8s1o6tUBwGWv+VGvA1j4eoz/Fhu8pqHQ8k6ke&#10;22YQhWxa6Y0eEtVNYphtHKoqrFSft05NQ/zAf8LisUsbdSAw7E7/ACyucSGJC02cxVm9OsYNS9Oo&#10;DUrU9uQpy+ziqqzEGu2VHZSWpJlkFFAVWFCu5+YFcvq3Gn048haFoIYtGBuRQsdgN+5xK4tFlQxG&#10;lGFCT2J6HLMecx9SOIgujkNvdxMJTxXdypoxYbBRTthbc2kVvYC1RVWME8juPh6tuCDvv3zMhmMs&#10;nE2x33TnTJrq+u3v5pHkv4yDG4CGshHpxCjrIvFTwCrw4fZSP4cjMi3UV364XnFxqqh2YrRiDyQl&#10;v2aU/mb9nNzCUJCi3hmlqts2lvYG443KzAyzyW8UYmZowVEcsaQD4ZRzZqM6R8E9RuWJSSJcRzNO&#10;zrHCoZyzCgcDkQ29Ph2bj9n/ACeWS4THaKapFwRCwuLAW6QS3N3LIsKxxN/cu7IkkdFZl9UM8bSn&#10;iz8+XqtE2E80tzNOsixsS4X6ujo1KBiVZkP7TKvL4/8AYZsokcG6Dt72RWdtpdrYPA06xojSNfTx&#10;Sop5NGFkSOUcCEikkWLlF+1/fftM4vU7prSGGzS4L3DUIEhU/ZqQ1aUrxX/jb08pxQE5SmegWMbK&#10;W+WtLt9Smm1FtOjtLMFgzWyvGGaYL6kXElXVWkbk/FU/320/D1MERXs1lCEmkZp09MM7EfFUEgF6&#10;ct2ZQ3wrmPLT8ctuSaQz6ZZ6zIXtLdYLCdLkwhVJ4MjrEWWCvoDikUjwn1JWZvj4qvHDvRdYkMIM&#10;ycWJKhBy40G4IYqP2SM12q0u+zGcWL+afLcH1uRYZg0Ua+o07PF6nJiVZWTmSvxoy7/H/kfyncfo&#10;XcdQQUDUO/Qg/wAM1p4sZaDYYvc/W7a4WGYNFK8W5Cj97E68QagBTz+I8v8ArnCrU9KieJoZeTo5&#10;AE3dR/xr88ztPqSPU3RkyDRPMLR3sU+m8YZYVZnszyWN6AcBUBjJQHmE5fD8Xwfzx2bR4bR2MEI9&#10;BOBgVTxaoBBYrsvZeP2s20dXKYos+JmVl5mm1COKO8umFxKJ0u3eItEFLIwiDAFgODt6n938XD7U&#10;aOuAWlZo2DAW0EZqrRsQ3IEgSVHLlyjp/wA1Zl8dpBTK309Y51kEjaleXK8ZI7uFWT0WWrW4H7lY&#10;+NwN+Q/drxT0l9TnmLRRv8CORyYEtycuVVT248ju3Lf7S/zfYBJAO+ygqlubu6i4TyQxyRonxRcY&#10;ViDSSLQLKHMcZ4R+k1PiWTknwIrSqX0joY7ZGWCAEAs3BAKmlF26s5T4hzdv8n7WRx4wAZbkqTSH&#10;0kRSGTULkfWLqVqIIfXn5cUJ/ekEBV9NZP3belCnwf3vJVxhggFyyeopZUCfuwXpQboC+3MkMf8A&#10;JT/jJk5AkbfoSqw6lfS2AlFtIFM/qBrhvQ5hyCspWFatEiPGnH/dk/Nf90Lzy3UwcJFL9ZKqAIkk&#10;VFLMpq1QCFp/rfBy/wBXKZQuO7Ety2FpwNy9qbAyeoz3ctvJNIqQupSLiWWSQvVjxVH9b02dv2sk&#10;ttKssCr6nqEqG9YCjAnvTtv/ADcc1uT0liWA3dlNDeSzCzFuOZgbT5GBhZAQCnqDq3D4naMzK7fF&#10;z/Zwuv7CWIlQvMO4JdizL8IoF69erf8AGT/ZZmYMwLIFOtE1m0u1WdpjCYYWCwIkccvxvzkkAKNw&#10;jZAkP831ZX/b9FsBLbpDBAJJPVW2BUK3whzCQrvxblRV4fa+x8X+rkxK9gpKaJfST3N2YojZy6kV&#10;aS4CgtEl1ykghMkf1cNPK03H0xzmXin2/ikzQKVluLqSQtM0obkdkCrRQoqTX4K9Ps/tfFlkidoj&#10;kn3KlwsJtbDS4IBHaJamMRrxabnIrSM5CKvp/vlSrHisz8eCsj80CSXLzamkshXjKCqfDyBBAr8R&#10;4ty5KeIrx4/8LdCMRApimdtpq2Pl9rW35B7MgsokWMrQmhZR6qACN1aRwrSO3x/yc0Xubx74pKzN&#10;BA/GOKJONXCowXdupf4v9X4cujAcNnmpVYdO0yDTJprRYlur1RLcXVw9WWFy0bOTwOywjgn87L/s&#10;2EJp00Nm85dUVGHoJK61agAAqQK8gEU8R9r9rMbxBxcNMbCGfzDYz6oliiyT3Dpxv3tY5D6ZZmNW&#10;ClynFmlkRZXX4G+x8K80Xt5ox8T8ZHdi8pJIrXenAKPFftfsr9teWXxmK2GybRkN5a3LBYlMkMcM&#10;ZitgqK3GgKhhIS/Qq32F4c35NHJw41Iqi7NZPSty3xgNSUAn4QRWq0/l/wCFy2MrFR2ZgtWskkmk&#10;oFhF3qEcQ9NijfVnkC1dlfiEkDtvzX+X7f2MRtZCFkkRKCTaFEPKvMBebin7KHphnIggD/OUlGah&#10;brKYoZnB9FlkuJnHA/um9TghqD8cqUO3D+X+XF5bm0sbSCKNSsrLxPEH4SxqIwQtd6/F/L8Pw/Fm&#10;PHHLLZO0GB3QcNnf6jql3PM6tbQsGjWQ1Vwq8TMUZuNF4sE/nZpOTfu8z20kk0T3UzFDRpBQqAeg&#10;+EBvtMVC/F8Xx/D9rJjJEHhj1TstF/Hb2U8dhbRevGGSBQ6sWVaM37xmT+7jDM/wrw5RfvPsYil2&#10;4ia4h9N5JSWeQglStR6hJI58RR+H83D+Z8kCZGpfSxBRD6XCfStpVmhitlWOGBZApUgUiCBWEXqH&#10;knqcuX97w5+mmJWqzMrJx4iKN2J5FEeVmB41bf7XwLxX4v5Ps5PLMCO6aRF9JHC8c1TI9zPFGsZV&#10;ZWiiVSvMCMfZ4/vH9R/g/n+Hjgyd7hWaKGjEvRaemxefl6bM3IfD8Q/lZVX/AFVzHjiF2xHJKLI2&#10;DWC31yWWNYDJLIBPCkNhwNxHGnpn4+EbL+0kjvy/nfkFt0kMshghhgkccIJUPrsHoDMzFgWU13Vf&#10;hZuP+XxjtyGgOL1fj+iyGyPnI+rhb2ae5igf1Li3YfVgY2J+rxrw9KGRAaI+7x/zy/B+8uGGNIPR&#10;ZGkZmCS1qqqJUCMtDX4mDfFy/n+Jl5YJmzd8ITzCreSG4kMpaIW6KZYFYCRne2k9aNgR+wjJzTj/&#10;AL6+BX9P4rWVHMsbInBXj5GNyVMhAEaFhX4V+FW+L9n/AFsduSqfovHHBdRTzLM0cyqJ4gJfSD8p&#10;phEeIEj0Z1/d/wC7f2uMaY+RHk24/HKqwReoCoQuCSzDk/Rezf6uJI6KRaxJhEnMORFA8l3ci3Ky&#10;tMIiqiNTwjb4pC3B0/k58v5cGnWMC1SoiWPlIxFAqK1FqAPsMrcd+PF/9XKyRxMa7m/q9iJib9kj&#10;a6edVgRSC7SupZghLcjIjxtJ8PNXT4v92Y76gkkkjOZX3SQCRx6ZFe9VH2VDH7X7X+Vl0pm2wKZ1&#10;d4Ehji9BF/fQyehBIZV+Fh8BRnqWl4L9n4uD8fjX4FFS2hQSoAVTfm37lAVFOtG4qwBZnzHNk7sV&#10;Oa41KcTQu/pyuvwwqRdSlXPKpHKPk6MyRpHTh9v4pP2dA1x6i3IQFm4mBAu55AhWdl+IVY7LX4Mj&#10;khEC1kvuxaTW9xp7TOkSc0vJCaLRCGkjjSUGNwqfbk9NvV+zy5c8ucSxSzRcxsJTJVvhqWBC8ahf&#10;2eO7Lyy2BMoeTInZStGs7uCzvRD8PK2+q/uj6oVY2T1OfEv/ALt5fCr8E/a+P4HXDyuscyTek8zJ&#10;HHJx+L1GUxNIuxfkpq32V/u8qiImRCNkPDHbwQXVnNbGaK1SaeWBGAVYEkW5jgdSEg4OnBNnk+KV&#10;+X8+CYYbKKUSXczyzQKskasUNCSDX7TcVpx4/Z+L4shOU+UREBjRQd1c6lqFlJDY28VvZ38stvct&#10;Gk9GjEbrxNUiZpS6OJQiSOsf7v4MKruMXE0MaERRxSEsIwT8G+zfF8XxcGkKfy/s5m6f0x3Zg7Mj&#10;tpJrS3uLku9xPNF8Cy8Y+bgbBCV/d7c1hWU8v2m5/ax1wLeS5aONPWYelGZQr8hXkvHnyHQhuS8v&#10;5uX2lyOIGXMoU7NrqG1Wed/qnwzztBzjMbAEMGp6bE15LxbirL+74q3x81y7xWsj0W3hUmWZVNXZ&#10;SCzftFvt9Gp+zkJ0TulCqkMmowpWS8uQno28ssZWKJgRGtCIlT4oj8cXP4efxL+3l20cMU3wQRch&#10;6bjmpWQupKFt+Vd3P7a/abIZpGXNiVO/Es8XOa6uCri4jklgZJIooHQTLH8PplfgjXYQzM/wL8XL&#10;FXjX67cwyspjgaMmV6lyWPIqN+Cqq8VWp5YIn0j+kkIa1vLltJsLu2gkSW7iuPStYmVYwFBCyyLw&#10;EzvIx5uI0dF5/wCywC9sOQlaajS7yqoLuilTxpwFC1Dt+zloybcNMjypPlv3MUkUNr/vPVbZ5CsU&#10;UsisC5PqHkqchVv2+GOilvmufTDFlnkMbqSsZFW5F6NVidjw+LJnHCvciqQ13BpUFgt20aKbKD1Y&#10;yiNOhAj9MRKYwAq7r6nGP+XllRn6z+4hDRW1qzRjYAMfsUHRW+y3w/DkNgOL+epVJWFjW5mKT6he&#10;RLLx5MAoQtJU7M8afEi+pxf7P2eXwvVqyIWEjRxsBRpl48yY2Cnf7KptVi3w/D9nJzs8kGLtSjaX&#10;0ZYo5rmIliYJC4jSOaNnDcAOcko/u40j/e/vPt8cctx9Yc3MahmiYqArEIvFuKljRqbjw/n/ANlP&#10;wwNkEUVN7VbKAadJPx+tIWrKoaSQsnKRY1UxszKv2v2v7v8A2FwGUMRKqsZY2V3RiKqpA+1UN0JH&#10;+v8AZ+zlc4WKtNt3f1d0HpPIn1edSkbx8iryVZfg4mP7QVw37Ef2/t/Ez1zKvJgHlYK8ERdyqgCh&#10;J24opb4v+B5YyFUWQIVI7RbWVwjNFADIl1MsUavMzHmoUL+8lkRP3f7XL4+CftYn9VilSR5IrZ44&#10;HZIFdqoJFAVmAdfi3Lf58smZAK21+3rW8CveJLcos9xIkJ9T0mLukbPGxWN/hC7/ABcOSr8Xp468&#10;N5OrfvOawUiXiqlOvqMeNSF48uCf5acvi44wqJ/pH6kgdGtIttMtJFWOH6u12xupPVLLKzCkSnmO&#10;Lys/D1JOfL4JOH2HxslLjVYwkXqqhVBJSSNVqAGKtR+TNJw5fH8Pxc2+1kI1CB36sSSNl4klstBl&#10;e4k9GYLJLLHWOduNWdF4j0V4pEGCrw/1Pj44IjaOOGYrSOOCUuGIbiqFSo40K7MN+QxEhOQspuyh&#10;p455rm2MoZ5bu1WGSIGL1GljkVz6jUdeUTNx4f3f28B2VoYrBVkQepIYg8cjlG4sAOAV+ifBx3+P&#10;LMk7kO5N3ujrvUUn1DnDKxgijuCksMQmhEkZALNIvxGQCQ7L+75c/i+DFxIsNl9XltiZ9uJdS6rF&#10;DJUnlGe3LYft/wCVlOWPFL4sTFCtDLcasl5Z3npWTKzzJGfSeS4niUIrLMn8qf66fB9jjiUCusk9&#10;9KB6M0M7EkAuSXKDpStRvx5fy5kS6AfjdJ3IpWuzDLFa6Vbq8Ulpd2kYWpCcYUSccdnPHbgW4L8S&#10;v9nFYp7oRS30QHqXMUEduZA3wHjVmKyfvP3ajlxHHKZRiRwA9d2A5gIO4tLZrqz0vf0IJbu6vVAK&#10;+orPxRAYQIf30kvE+ofUZVkXj9viiDeRrHbi3aQ3I+AhXO3FmZj8Pw1BVPtfs/s5d6Zcv9KzvqmL&#10;zaWZp72S9ijjtH4yHlGFQgoiox5faV1d91X+9/ax13Pe26pEwYXcqhX4sFUOPhYv2+FOPT+fj+zk&#10;YRhKXXZQOqnpsWn3vOdER9Oif1LZpFMjvC1JF9MEBxynDkK3Nv3Kyf7sTH2sCCGKJpriZjMeU4VK&#10;sUqem32lU9B/N+1wxnHiNj8SQAa36qd/dXqerMI7S3KwKEilkYcPU4r8RCsp+Nx8Pw8vgX7PPFS9&#10;ysSTxBIJBFRYQ7FUVT1d/wDKQLWn+VlQiOR3/wCJZAXsoww2sry2d4sl1EtyHa6ljQNLM/xIIkIq&#10;BFKzMvL+74x8cUluSYh9VWNpJI/TjYmqCKZiW2JA5UA/2TZE4oylz2+pEb5qMGmv6wkvHmSKG4+t&#10;TUFJWuLZVRBVFr6Rqy04v+7jXCiO2khe7ZZWhh4VtIyaRjiwEY4CterbV+3mfkyCh3JO8k+ldZPq&#10;NYUnuPU43rqAzjlEQ5D/AAFdwlW/33j5YC0cKloobmQVQICVCEknZiVWSRVRftft4ALPM8KQTW6y&#10;C6dWuGCT3NtBKVaSTiGZgV2BUKzxRF5P2Wb93/q80hZxQJAot/iszxSSSgUipZwqKSzFyoX/AIbH&#10;xCJHfn/ufx/SSRt71b1mnMvGfil5GxYQ1MiFgqo3NhxXgDy+Lj/L8WHUvmaOZYrQxG2kenrSWkQZ&#10;eFA26ueaMS4P2WzAw6PhkZAmXq4vU0GBiDTEB5G1Czme9S7GtQ26N9Th1Sb05I7hB6fL1YU4Sgqr&#10;KVbh/LyxaK4MutRfVY5o47RGWSR40Acgj+ZqhaBqEcfstmVGV4pDMfTkPpY5IihfO0LqFm8PlKdb&#10;6WCW61GZJYY7eeb90WpQoYo2d3DPHVW5p8a/zY365qRkuZFsCqxq0cdxC6IjkAUY82+LkTRPh/Zz&#10;Hz4McDEg/iLh58YMvTyis/RmicbLT5tae7aWdLyex1CMz3MKE7ohhVZIONP3vNmX/YYPsprhCIns&#10;GJdF9T4ldffap7/81ZiZpifP07/0v1OIL2PVJtX0y0mDX0XmRFitZZmtCkRjkXbmR6gCc6IG/wCD&#10;9H43zT6M0pM8LmKZlAliNGC8RUBfZctxZoxHAfp/H9VlKR2ULP8AMA2siWeoW4vbRZP9Bvo+UUkv&#10;M0Z5ACaPJQvhbcwRI7eukyxNyZfTpJH8VeqjdTmVgmeUeGW38XF+pRktltlfXUsEclnJayXQ4Ryi&#10;4rbzkRU5BZTUOu3EfZwHPo3KXnp7LAZQTcliCzVAANJKhG+FegzJw5eGJ472bhlNo218ziCJ01cT&#10;XDLLW0EUbsi8RVgrwj40UFvif+8+zxy/03a6fbLoFhcp6omYTyRqT6W3MhG3HJi3GuQx6P8AM5Rl&#10;l9I5R9Mf985N0RXMrLfy9LrGryeZ76xdIZbeMR2jlK3ArQGdGAK+mB6nBT8Xw/F9pcAapo+kX+lR&#10;C/nQXcrBzOoDcQ1FVeXY/wDGzYdToxlJAHDH8ebDKImJ4+SZWera9Frl6lvp7No1uqwQRuxjkMi8&#10;neVQy/EhqqJQ/ZT/AIGAa15Q1GwmcRxvcQqvNZY1JotA3xAfy1+LNFqNDKG4+l1eXSGrjuGS2Oq2&#10;l5CJUYIS7R8HIBLKzJsD1DcTw/mXCFwyk8hSnQ5hEOKRR80ZjSlBXbff2yqWPqGyGQ9XYLtNSnga&#10;jfGncftD+uQLYY9zsMEFtdLzhYK/4V9x2yPF3suIHm7E39SM8ZB7VHTCBXUrwuxCSzT1BNbnhKO4&#10;6H/WzPx6+Uo8GT1x/pNM8Qlvyk7MJxy9KdRHIeh6qf8AVOUz01jixnih/F/Pj/my/wB7xKMpG0nZ&#10;Uluy7oaeIzFLdsXYjIscq8JlB8Kjv7YeGk+92BXs7iM8oyZY+pH7YH/G2SEmMoXydiaMrAsp69fn&#10;+vLYzaDB2WGIFMsu2ojq7Bmm6rqGl3KXVjO0MykbqetN6EdKYeYY73Y2I+lTuba3uYHguI1lhkBW&#10;SNhUEHYjJTpvmHSdRkpfs2m3jNyE0CKYZGP+/FI2/wCI5udP2rIARn6h/Odlh192Mvq/pIWaK/t1&#10;QWircwjZopnZXAAAHCSjV/2f/IzDjUry3iltWmiJvpdkkRB6TGpGzkcfn/k50Gl1N7Xs7KonHz4o&#10;rLOIhZYkkrbL0QljItQDQ71GGdgunvbu9xam3ll2E4X90abV229sjkuUxwnl9Uf+knCGnBNx+pK9&#10;ROsJeRrYXMdxBDvNaMwE+4qACfbff4sMbmGD6pB9WiV5IW2csabdw4zD9QnWT0w/H81xp6cAUQld&#10;jLfLql2b66ZIrpKpCEAYE9V9I/8AEsLriy1K1kT1CVtnjeQJu5EjVNVcfAen7eVzw4MwIr1MOAT5&#10;c010zXNMvvU+pSJJcQSLDIQBGeK0FGRvjCjl+yvHl9nKJf0hJyj9QxGs3EepxDhaFPs8vfj9jMD+&#10;TZeJVbe9r8KXNFi4T1TFxm2lC+nv6fL0zJyElOXHx+L+8z//1Cu6ulmG9vSablHEpQKQwZjI4p+8&#10;Wop8XP4vh452WHCYGgfTE+p6Enu5x3e+WNgbeTit2xt7Yq8jc3K+mEVYoz/upqEN8IT4cSJhmuWe&#10;5d7mTYqtWfcrRiFCii7sG+P4uORzg16f96spbkj8bIlYpLW2WKyhjsbcVSvGOOiqxCDlzO7AKU/d&#10;fCrfzYBmna6neMB2VSvrgAJDGhahHI05txPJviw48R4R9PqaYS9N96NhX6pHU8amvoszM0sr8a9A&#10;Pg3qKKr/AA4Ha0uZbyFjEKLx9KR/SWRRxJ6p6jDtXg8fxccy8WOIOx9SQOLdWW4h9Ji1VK8/VUBy&#10;ta0NOQXlv0+H4sNRBErmYpzLRcCjiQlxG1eXEepM/pjlx+P9675iyy93q9TWY7G+qTySziMRrM0Y&#10;ik5l4vRJCtUKhdgkSlzT/df7tF+1gaKSW9t4fSQGBiYwZJv3fGFw0ZEYU0d2/vm/d/Z4r6nHLeGp&#10;83IkCCiWiW1vppHIZwBM5jjJkDuHUjnsrKi/3afG3x8m4rxwdZ2wWGRqQhpizBE4mjmhp9mOvxhu&#10;TPy+1lOeQlyjVf6b72JIAGyGvLllniRRMEh4l2aoXgKqxLBpD8SEMiqE+z/lccQ1CcSSpE7PMxqD&#10;bIIeMjEgNHT4iAlaytHx/wBbDHFzN0P9mxgDKS/TrZViaWHjbxg1Wd2mLiMAj1CXpyqdolk+Hh8S&#10;/DjZU1NZWimmCuqiMpAvFFZwaNHX015PTxk4/wCsy5ZpzDLE/wAcR/O/499LfAWVe0OnSQiWOJmV&#10;wJPUnYs7Khqyu1ZHpGx+weP/AAPLD2w8vLp1sk0svoXcp5c9pCwDftuwVvsAL9pVTNLqe0RkyUN4&#10;R9HL/c/z0zj8mJ6l5nbWbq4tbS1W802IES0cj9njRUjLrXmWfiyO8n8n8gO4niugI+aDT7cE+vNI&#10;yFmPIclqyr8NdmYtl2Hj72uq5/SmNvZPprPfyQyR6neMC8FpCswSNAoEb8Ed6MFqwRVxiw2dwqzc&#10;B9StmYpsR6h4lSqnmy9OXJqJy/1eWZcjKQI/jl6f6v8Ax5MSTZP+aqm51O3na3aXnqd6F+CqOsCi&#10;jeqyelFMPiYKiM03D4fj+yuXrnmGWG1juUYrcO5SAOg5AhdpHBPJVFfgyWDs2HEY78P8X1InKj/W&#10;UNA8s2n1ubTmt1a1WBWuJI+Qgb1XcNEhUBJJD6f+kfF8Pw/awgsLS51fUfrvrEvbsPTdXikK0asj&#10;cnbmhatRx4/7D9nbZODBjoDf+jGP/SLPHh4fUyTULix0mx9Iwp6Dqy+l6b8T8NESkUbgig4Upy4/&#10;zt8OSARK17LGvJbaFP3U3xKCrGrSeoW+0WJoqh+PHnmvnmuPF/H+Px6WPEDaRR3lwumRTXKg3904&#10;M1oOMrI4WiwiNUX92qL1YxM32G+3hZfpb3t0LO25wWEcivbhVh2NAjSliRJyf4uG/wDwOZWmxmMO&#10;LJ6p/wCm/q/VwxYxByc/4Uw0a11CzsBqGolbnW5InF25eUIPiaRIUQBkVY+XBmRP2f28FppjXcNx&#10;GUjgCL6UsTRqqJwauzVbf+Yj9vMfJmjCQ/nfwp4bB7lCfWLWwa0lDTXcc7+rBJHJJI7icbVjovw1&#10;/uw3wJGvw/Z44EurpYrZblY6fUGVbWKRSsfJl4mR6BXenJW4rHy5fyZlQx2R/sv6P9WTIkEiQ5/S&#10;jFs5JJjEslXvlZry4VjzUK1VjjX94ij7aVMn/B4pawzC2a6lURSySfDzaVDJyVdnVmkdAwQfaX/V&#10;9PJ6jIIekeof7lZ+nlzktmuIluVs4HkuAI3csiRlYgGNCp4JGWjL8FAb7PLmsnFsHmU2sVEjLXco&#10;C0UghEZq+q5rJxCnlvyX+bjmrlj8SYjfo+P/AEi45KUMn6QvRzn4aday1curo0kipx9CMAQepzDJ&#10;UCORf91rI32FJGhaeWNojLHGT8SMRx58KljGSnJPiKj4vj48v92fFuMJ4Y2fuizEN/JkyO0UchmC&#10;PItRGyA/Y5cQvMBqElQzbfB/zzw40xCVkW5uTcJaCMSyMZDJWIVNQ2yc1PIj/Y/ZzA1EtwYj17/9&#10;JOTYkAUg1U+lHD9Qtkt7q79VURRCsTSTioc8aNIVk/1W/b/1lLh1gjikKJzb93ZwSuooVbkGZAaK&#10;Y6cnPFmZ8x8Rs13fX/WYZpUBX1KMAe6ne1R5OYpPqlxDHIVYMtGjjlcfGsv2Y1DKscXx/wAuFvxJ&#10;EVZTJcutZXk5Esa/E1WA+yfBP9jmTHGCK/g/H9VxgenRPY0UleDCO1josMUfBQop8Kjif2/9fjxw&#10;FIlKW0caiR5I3l9JXYqjVJ+yqMzGq/DRv8rjmZGMDugRjI0ikkG9yzMsaK6kSlQCy0FdywFKNv8A&#10;D/ssQOlwSSxWYAPBhA8RotwZZaMrfYPHin7IRPs/vHTLp5TGFjk5WKBtp9QCWz3fqr6HD1xORWEQ&#10;p9v4gw7fFyr/AJSc+OT3T4vRiJcmO4lcvIgAPCNRX0xyJDIzBqMFRc5rV5MmXLQ3j/08ZyyG/IPL&#10;9evpNSvGVUjn061SOG1uDI/KW4mKRtM3BY/SuIY25NGZJZOPH7HxIsR1fXdQu9RS8t09NJUCWQVy&#10;GityR8b+kXXlLJx9Hm3H4V/Zze6HRQxYuE/V9U5f0v631NEImr7/APYs38s+WLPTtFXTLlhPMJC9&#10;9K8aFZZ2HJwnKONGXgWVykXxcn+L1eeDNG00r9TN6LdJLaQQ+mPUUiRCAwJ9RUkev2uMXxvw+0uX&#10;Z9QYgjH/ABR9P83+q5YPB75KWt6pJ9UvGsHupVurRriKRPTZfTkB4EH02dE6lebfCnqft+nhjr3m&#10;JNP06WKOT0o3qSrhnYHkSVUKrn4GP7w/ZX7GajTaXiInMCR/ner/AHPpcPJl2FMe8teTLfUNYtNa&#10;1CJbi7twPTuLY8VlAjEfrSksvJJE/uOK/Eq+t+3nN557rVNUVVllnUyBgkrPzk/YD0ITipXovwZ0&#10;mKIjCraseO3pVvBbWlsEiiSCKME8I1CqoqWNAPc5ItK8rajDAbWyneO8+G5FXKAMsi8/jRSG6MvC&#10;uYmqlAxIJuLlRhXL+BKta8waNbWhnvqPYFvRm5IHH7xdgyt+y1etP8nOyeW4rr6jHNdUE7JRmQUB&#10;Ndvh7Z5r2zOBykR3a9VOJ2D5P/Mu80ldd1Gy0pvU0uKQG1DBZJI2IHOkvHnwLcvtPhj6N5JccBIA&#10;iAcht0Y16/ze2aTLnxjaP1NOOG1lU8raPa22gQ6rrFmpEkrvYTGQqz8QVAdO8PqfHy/b4On8y4sV&#10;BlPFOm1cMfTEbsikV9e3d1O4MrOitUVIIqNqgADtgiOMDqMxsuTuZwii9I031ZQ7r07nocczI1VP&#10;QdcpAPNvAZJFyth8QoDQxrQnlX4RTbfrkb1/0IWRlUKsQdjw2+E7ty248TyP2mzb6HewW3GbZV5Q&#10;Oo3cDs0ry/WvRi/0mj/vQeCemwYyCVfTQBkgbgv2vg44RmYyxB2RpXZS8Rp8KcTsnqGld/tJ+z/s&#10;c2kQAaLbfzZL9V+q6hKlrIlhAsohvv3lZLhpaF5jbKG4NxUrHPxX1UZP9+cozjRtelhtzDqMiKCf&#10;gJcGgJoo3JZv2tzmv1WjEpcUWE4d3Nj3mfyistyr+XoJZQyAyJ6BVS6AvLISqxxR/C0f7tPh+L9n&#10;iyYaT6TY3iCXYsG5JxPQ0IqKdMxY6qeM8JDASIY5Y63rVm5W1lMbPG0c5kjqJEqGpIH67/EP+aXd&#10;WRsBe2HK11CQ3ME70t3K/EqgdHI/yv2scphk9UNpRWVHkjdYt7DVYludFs4tNliiWbUYFkKhpi+x&#10;twxPH4BzeNfscf2sVm0+S2la502pUisttVVQmnUGleW3jxyuGbiFZOf8LES6FSXVbO/t4LDV5CqI&#10;AkWqhZJJ41D1CSKXCmL4yzcU9T/Wx8WsRjaQEOh+NKGooK9KVIxlpieSfDtSfyvOSJIpUks5hW2u&#10;3dAjlnoFZqhVYUbkrfZ/awRPY2V9EGnQNv8AuyuzAkUqCNx1yqOaeI1FjfCgtOv9Q0yaQwTi2elJ&#10;IiwKPxIJDq3wMPhHwn9pcI59G1HTTJPbzs9sA0jK1WkLbUC0ICgAeGbOGrx5hwkepsGQHYsmtPM2&#10;lazcW1vqmnRw30jR20dxHwjgENS373kryMzOx+ENx/kxbTvMdveMiPG6KHKxy0K/EKijA0Irv/k5&#10;Tm0EogyHJTDqFuseT7vSllaO5t5Ll4FkubN1VgY2IesTfEronwd1f7fBeK8mPIbhWBIYUFe/hmul&#10;j8mohidxaTW1eVFLAkrUfCp/iKdD9n7OLM4AHgRWuViNsSoM/wAYApzIFCT17/L8ctN961yM9kAK&#10;lpGz1d+iitCOpUfaOJTosilTuD1yzGaZjZWVri2lWRG4soB3ApQjeobalDhdd6ayRu8ALSEHipOx&#10;O3U0Ph4ZmY9RvuWYmmem61BO0FtfxJHagqJJVWhUDkSyhSpLFm5H415fu/sIrcyHWdLiuYSLOsVx&#10;GOMhGxIJrsSD8VQaf8N8ObDTajhlcjszshmHlzXNQ026U6kv1jTrsmS3UkMsTqnCrAFKx8WTkp5f&#10;a/d/vMArwtbN2dVWRvTfhEKtQ0UqisCWb7X7OZspeJKopBJRciX97qlsZHlkt4vrVvG92AF5Rl5F&#10;muJYmCxRHjF8ayfH9v4vUWPEIdNkDG5RU9cNxDuigAUWpNSx7s32ly45QPT0H1NnJH3fmCBwLC6k&#10;k+pzQs8aW8rs5kDS8Y0KJEq8FWOP+7dufD/XwveCO4uoQZClpbFmaXig5tQV5fZXevN/h+Hhl8Qc&#10;Y2+ooAPMJyl7fWenSS+iJdUuxGhthJIxSOrcVUqJGIWnpxPz/eNL8XFvtCLy9jhs2eCR5FRXSERK&#10;1WkiG9TyHLk3v/wqs2V4sBnK1JNpfp1tc3V+sF7ZRpPK8dzd/WHjcLBcmoRFMVEMSjh8Sr8HDk6S&#10;SxphppurS24HxEOOPJar3LfDtUclAHPfki5ianR8UjsmUQUn1jRLS9T7KPBJ6oglZZCOQVBzPIq3&#10;pSu0gh4J6VxK/wAHH1VXJJb6pb3iLG/Gj18CD923fNPk0px7hpMCGD3WjatY3PqgSF4GU+qBJG6n&#10;4i1KhW24txan8v8As23dkHVVi3i3DR+IoRQV/wBjhx5SFB729H1W3inuJb5Ql+CCl3xWqMHWQseA&#10;DbD1fiblyZ+GRfU9MmFwBbCg9RTJWrbCrbEk0AVqD4c3Olzit2wG2faLr9r9TY6iTUW8kduAFjDc&#10;ykVSFROTvJHzkHqcY04SSL8WF09ybNGaFF9an+kTryB+FRQIaBpaFuzfa55m4occ/JkOacWumQ6u&#10;yLfCQWxPG0sJkjkARndqyrWSOHkq8PiT4UWOPGxxzyRif6uy3M9VTlUMCgNXJJJUDlyUfCzfu/8A&#10;YyuifJB5uuryyik+pi+i/R1oUNyFCNG0czqscSoiqrmT0/Tc/GkayT/yJzVNwFcfVoWn9Q1WWNWq&#10;9CxY80HRqsw+L4sAiSLtkCho7e2ks1fVp4dMEcQV7W4lT0oQ6QiFTBKQOcbLEn92nCRWXMsExuJo&#10;HHo8iS6LIzsVKgku1F+IhAPtf3P2crnMVsjm5bixbTbXUI2W+RWjWK59BYovVEvGP0YiZV4xvMzf&#10;3b/6WitK/JOKrPeGJAltGYgSDWXkpPSRmp0AVW+L4fik+BmyoY+LeShbb6cbi6le+uFunpxaO24l&#10;I6gwIivTlIzOknp/vF9OD94kXJ8M7G85KFvKzLJypxAZeJIAaoAO+YmXESfRzYkJDqulQwNJPpwW&#10;xFuIi7SyyRzepGjuY+LM0fwftfFxT+TC/UrC4uJIo0bjaBxM7BQzD94slOHE8eVStG/Z/mzKxZox&#10;j/TUFM9B1eztbW8ncA6gyfVYKz+lHIEhaIcbhnUzAemG9WL/AHZ9n0+GA7u7jYrGgZLZF4VYHluQ&#10;DUKGAbdvh+F/s/zZkYYG7LJN9L068ihlnmMVxqs7C5ZIWHp7LyURtIUd4yY04yuHjXlJx+zga51O&#10;EFJlhI9KqjkWHFXHJehZWPEt/N/J8PLL44iT5LSMsfL181vJbT3as9z6ck5RYjzkhcLKRyRGVWKp&#10;xPFGRf3iuzomJ26yScJZAqyLMD601G4lWDVXmo5V5fapH9leHxYZg1SVfUTbokloOclu1oVNlah0&#10;5mRTGqkxMWRVCMOIaX7byS/BGmOaJb8MCyMAv92WXivHoOJA5kjxH+rggRjFC91FBtrj9EGMypLV&#10;5Qpljhld39TqS6+p6MauS32vhjX95+3iM5mjjLuyKquTGAfUAfiAGAFfiKs3Gnw/8Hxy6JHIptEW&#10;wtLm4HCJ3cxKGkdTC5iLHmp5qtBzjTnXi/8AyKVs08sZEMSFuUnGXiQwrxKglmbx4oPhH8+GEQLX&#10;k1Z28onuZpAtIw0BlBQ06siIi9l9SU/vG5/3f2uWCYolt44WklJnRgpjlpSoHF60NG+FuXwftf7L&#10;K/Eu6UlAT3E2oTzwwwBbGaMut5bFhIwYiSEj4Pg5NG6OXP2OLftx4GkgaS9Vx6aorGYHkFCxhoyt&#10;QV2oyNXk37f8/wDdxiaBA5saKLSZoNOeOd5pA8a2vAqJZZJyshfjxPxFlkUDgnFfSd+Cw5V09zcz&#10;pDE/qJIpeRlBCcQxCNIwBdSYx8KfD9tv8lstxxER5rTVglhZobqeA21xAzQQRMVLcpVSWdIA3FH/&#10;AH5/eSLz5vF/scfJJz+ASMtnF8BHLhHX4aBeB4vWip8P2Xfin7eMTShbb21vCyXLWqHU7nf1eHqT&#10;0fmTyMyq6KnJnX1B8UUXx/HwTLV5vqqkUihlaN3KsQm4rwjUAEniQ3xcl/mysy9VyCbXcbY6iVFb&#10;m7gjljj9SMNIQGp6sslSFX1FdKLwb+RPixMxw2sClQkHAFFgtHUtKJFHxMjLGfUVODfbb7Xx44xu&#10;xC2KS5u72aLjJcByZRLexMscLQSfYEoaVVR5earSJPgX927emuKaejCN4zDwtrcej6RV+I5EBqFi&#10;ok5JTp8P+u+OcjkmmtRaMzK0Vx6l5cuJlkRowzCNS0YPFXMaLJX4uMj/AOWkXwq+Bbh0jSCN+ZAN&#10;SURWeRg5YkihbbivFP8AV44JUAnksvXsbaW4uL64jEQJLH95K6QQIYwnFfiWME+pJzk+Jm+PGJGy&#10;ywqeCrB8MaA8wCehBIJJXmy1qqf8amZBjQUBEfuzDcTBZHe6JkmZlERbjRSGAK8VYQoVFHm4f8M7&#10;1RcO5DuVZiz8iPsD4BXjxoNj3+1xxEaZFoW4sYIEMcSuqrHCkQPESt+9bgH5lqfC32fgjR3VMUVf&#10;rdqOU8scRViIgCgVRRWJai/78NP+CyIFHlxMULLJDp+pssdlBJdOUDXRPN5ZD6joiirsP7hfi+JV&#10;+wiY9TbQWUis0cbOjfuxEyfaUcwCD8XIry/4fjlGSPqtQFNI7+51aJjDJMsUwKXRuY5gOMj+mSrI&#10;vptGjtH9lvtel6sjsz4/hC8XozvI9ZWZrZBQMpDFvVc0bifi+EHDxVKwKXqoTjUFvRNYRQQ2/wBT&#10;SP8AScshkeORWCILa2HOLknw8pWVPtLz/u+GMubm5kkgeKUPJIoBgApV1Ckjjs24V3C/8SXLYwjG&#10;PDPqnat1XT7SxtILyO9iFtBbSP6d65pxhkeQKVlPJRwDxRvJzbj/ACxP8WMa2t2vIrm/m4tMfUWL&#10;ZQhAZqU5H9hWLM/HBLKeHggtqkepXUGl3Nlpdv6qWbC2WdubGYHgpbl6Y39R+KpAs3wcf5kwTFHb&#10;S3JuJuKwIKRrsAApAUByQKFDL/k5VKZEBQ3WtkHe/pS0sBYWTGS8kZnnuDVnq6OzM0MalqpMLWi/&#10;HK6/C2AvSaS4DALFbB+hFWdvVJaiCnwryWnxfa+3mRAcMLKpsZ3htZIgz3N6Yg0bghFjBgULzlIZ&#10;Q7lGY8UfinJY1/mEXUsyq6+rVfUMMUaqy8iEHKoCmoqX47Mn2eP+VTjMT0QCgdNhtpZIpZbUCdYR&#10;eSTyFW9JHlfgBI7UWRQqCX4o5Pt8/wBngFjt41Wadf3hYqxknIA4o/YHx+L7X7OZM62ZpjPeSvLb&#10;W0xaDZ4lt7RZGId4WPxug6KpQ/B8Ky/tO/DFFt72RZ3mdShZuLEhUUAs3CifDtQrsvNv28pOSHxQ&#10;oreaXaG0itFllmopaOhknk9T00EpaUq9BzQ83fgqf3atxwU8tvZwqUZfrbKhXiPiFTWn2nJYrz2y&#10;uN8QvkikuW2u9ZuJ47mNm0lJJ45llaiPwUqSKRRURH9P4+fw+mnFuaviNxZ+ojvw5OxRmqwU7/aJ&#10;cjckhuTDk/FV/m+G2EwDX81KLstSa1MUAIhiUSwwJEjSpRDxhVY1AEaohiVYmMcXN5E5N6XOVJvU&#10;e4aAn90qtM/oh2r8VKAk7lfsjjy/Z/ycnAjhsotXWSC3s1vApNyxS2jN56aEExluTKqkKG/vH58f&#10;92N+02VFcGO6E3oLGpasaEshAANSFp/qu0jtgN1YUt3GmifS/wBHveS3XwFLqcCOQMzNTi5222aJ&#10;YIk4/wA3wcsXQXoDtI3ppCp4mrAg0X9kmrUpvyOAziYiuqVCZdJMsUcEYnnu3UyHhG6slZCPjUcI&#10;+QZwvEN8GAVmT6u8XpFrd39IOVQD4XJNSF4fFQ7tk5DdTaZtbMbqKYziO9SNp2hDSOatGFqFLiSi&#10;1A4p9r/hcEySx3BeCFnNunEOpACLzAowLD+877vxT7X+Tg4ZAXI7IpARW72bpeXKIupypJxkFXmd&#10;YSz8D6RNYgPhYJF6js3D/Lx8UvC5f63HyJT94JDQnjQRqqg0pQN+18TfawmYMbC8Khdae8tgi6Rd&#10;G3QyVhe2CuqmRiZ3aR1JqzSLT4E9ONf3XwriN3eW6epEogiDKplQMeRDKeNT+yihf+JZOGIEWSfd&#10;ui6RemafcmSOWaW5u3iLehLJGihODlXoqhavKxJrx+xx5Nllbn6woQCEMlRKqqVLN9s0G7Ff2ix/&#10;43wQIItmJLg9h9UnDF7lkcVt5ZHDAKW9Nd9o1ciiqifZ/m+DAdJRdyxoFZefJQ6mhDltjRdyRWrc&#10;l+3k7BFrvaYrwayheXlGxjAdonHwsir9mrfCFbovFvsYt9aLxxK9wkRdXWX4pa/DWgFDwWvc/wA3&#10;2crjEE/2KQShnsTFczvHZvMkciPCoSDiS5X4ySvqMyU+EV+x9tuX2XsLMQmIqY3dkmVWSvJlU/BU&#10;g/tL1c8/2UyNSMvJBtRQal9bW4EouYVWWB+EgCqjSKRKaEfEsbceEa8P25ZOWPRJ7eGIzTNdlo3q&#10;h/e85geMb/EKjYMW+x8X7OJIlKuiduXQIb9zdTTRWVqmnJbTRRtL/vM0ds6JNOv7scGJ5KqBOf8A&#10;lSLgc2rB5ucAEk/KJ2UoKL6XLgu9fsgVX+XLOIHz/qpTD65ZyLa8LnnFBwlRZFZizet6fqOSNvjL&#10;cH+H4/8AJy3MNwy+qiS/GkKxmMO3FWIOxHDYfF8I+1/q8sjKJFkbc5KNrXLE9rC4QtEgR7iSX1Sk&#10;ZcgMGZgTJ8TfD8Zb4P8AW4467m1OSQxo4juQRFHGhoqxNs7M3FlqShHEfypjjhEDbuWtkNZ2ejRQ&#10;tMbb17M8bgzyJykaVWMkSqpKv8Hq8+b/ALTyc2XBksYEht5QHkCh2YsWAoCeRf7Qo32cqjITHH0Y&#10;AIO3kcW4uoOUcTStEkKqituwURrFT0zzj+KRuXw/tNwwBZ2VxqN2zK0MbqxKK+5WJeDBWAXlHy2+&#10;FviVPiy7NkGGIu/UyMuiZajqttpVhR47mVFUCSWHiC8j8wSvJlWRxRm+D7T8F/yMrUZFa7s0je3a&#10;FXEb+kSkXJ3VmoTyVuv832scA+om9/8AeqR6WtFEsOiXdzLHeLcNGZVN2A90VRWROSIqkMeNePDH&#10;TRhBJHIPSmkTmoJHOQhyD9k1ZRySrfZ+zhhkEhY5xUGj819vcVuIWhb1oFcqQNooU9NKfaB4NVGo&#10;vwty5f5GZryaa1a2UlmlcKZH6sOKnYU/lY8cgMYBsqDQaTTbS3vhelFiW2jYpHGOKpydi9WJ/adE&#10;aTjx5cV/ZxhhZ5FJO8R4GMFo04jiXAYla77r/wAD/NlmPMK4v56eY2RDSiOORACGkHMS0WR+b1CE&#10;qocdF4t9rGahD+/EcLCKOV6IFBNaUCfEobou4Zvs/D/KuSxy23DIGnaVORYxy3atNcRRgzuw40Yg&#10;mQ8G40+KqlV/42bMw+q2MgjLO4IfgSHQsw7NIPUAYN8bL/rYBLxJc9liOrlRrq/ikZFQcDGG5Ojg&#10;K2/JYi0J4Mi8Ff8A1f8AWQC3QukB5IscayBgT9ljxNWkZm6Lx2y4kAGuv+b/ALlB6BEepZmBkDJM&#10;zyNCylVJ9RQZAKRqo/a5/F9n/WwVouoX7an9YuLtwojpKzPxXiATSjVUl/s8R8WU5ccPDFDr/skZ&#10;IXVJR5s0LS10BrOy02NpZZVEEMMRY83dVLn0jGyqnLmzs3H+fFzf3b6DFfXMH1fTzP6Zt4irExyO&#10;AnNjQp1ofi/4L7OOAQGThu8nD3f8d4P9K0kC5dwQMenWEHma6soLj1tde19SK8uCeSyInFysQqH3&#10;4y8OPD9hOKpyw006XWeQdV9EXEvxo8oDrHT9lSW+HbiOOR1MMUqEt5f1f+OuJkiTv7uFi/mO38ow&#10;wSRkPeSWFmDHNFaF4XmqwpI8aIvqMTzkV/8Ag8Xv3jjiH6PmaJYzxdWMleYYsfjarfEcx9JCgTOI&#10;nD/NYTxgj+moeXba7upRH5ntIry+uEEqyxiAxek0SRD90hEf7pfi+D+b40zItvcRN9Ydo53ZRzK+&#10;m21SFPKuTmQZekCv5v8AF+P85xOCSBu5Nd0S6ibR7aO70m3ikkMCSm6iozKHli4cKMB8PH7P8uBZ&#10;7K0gkjZ1LmbkEePcEDvU7bjLY5JzPCP9nwsNx7k80zX9W1K2uVglSH6j6RuIblDGVeReQQIArD02&#10;KfsthfcLaNytYouBYN6UkQ4sJH/aK9Pxy3HOV3Zjwf6X/SudikGS6eNUhjW/uLrkvJfXinYOnox/&#10;srJSu+7fZ/ycT1WNLAafcX0Vvdvanl6lADG52LFI9u3Vvs4dPnM5z4ZS3/rf7/0pyRBxkF2mRDWI&#10;dTt7OW805LolVYuX9RKbcJJubR/aPwqPst/wI+HUv0jdtNp0MPoGIuCTXma8eKiv+T/ssqOE48dZ&#10;SZcUvq/6RboTBESlVzpEGiaVZwatdXYcXEcIlhNVh+AsJZJGXkV5Oe/wcsiGteSba/sn1TmttfzO&#10;fVi4ssQcn4iKnZevXKM+lxyNR2cbNhGQkn0y/nMr07zK8WsNohgkntreFWi1D1FkZwFGzqKEybj7&#10;OQTV9C1DSp/Suo/TZgCtCGRgfBhUdDmmzaaUDXR1eXTygATyLILK+tb63FxbPziJZakFSGRirAqw&#10;DAhgRhdvWlKAf57ZjGIYAkK+WrOrc42KsO46/SO4yqUKbhOJ583YPtdXjdPTuAKV48/2a/8AGuRI&#10;IZWRsXYJeA05wmq9SuC+9ls7Em9KRSsigg9VOWwyTidjwhiRYouxEx3FvvGfVi/kP2gP8k/1zL4s&#10;eQer0y/nfj/iWo4zH6XY5Tb3A+EgP3Q7MD7g5RPTSimOYHm7Gt6kSsgNVOxzHDaNt3YHmtYZjzU+&#10;nL/OOv0jvjxFFuwI/OFuM4oK7SDdT/TLIksJYy7MfEHLhNqlAh2WpFaHYDrki1SdhxpHmS7sQscq&#10;JeWYqTaTiqVYUPGv2dsyMOaeM2C2Y8k8Z9KhcWiTK3FmhlYAevHQPRTUCpBqPY5L9LuotTtmOnXL&#10;SNwPPS53IC7UpGPh5g5vNP2nGRqXpk7bDrIZaH93P+b/AASQkzRWspkuoljDMKXsaV6D/dpoeFP5&#10;m+D/ACv2cP4ZlhRhYNzJoJLGhjMYVQDs3Lv/AC5t4EZRyv8ApbOYcMZDfmlL2gu5V/SdvwaKv1fU&#10;uSyCTkSRRk4lRT+dVw5tdbhlCW7oFjYUMZ3Fa0O598wZaHwyZR5OBkwmG/Rh+teRLqJ5dUinZ9Rh&#10;qIL4AB1QAkfCpWoC1OWNDtvr5bj/AKMQCIqjwO1evXKvzM+Dn6vx5NfFtxV0WHz1f/4cAEp/SoJj&#10;a59M9SwAf0/DgD/zTn//1SGzkaa5NwsVJLdWrurrGZGpxZw5+PiPj25LnaZuGEKker0IiI2X0Vci&#10;FbUW0r8lmZUGxR5PTFSVTh9nlTjQ8OP7XHKnvo4EJWT1ZmYGSiBiFXf4goLNX7OY5PEdtosJjiG3&#10;JellJNKQ0Zht40IQiRwSzVHwVPFafawvLO2mXDFvVf1CkKj7S1LDmyCq7f5Rbj9lmzKjEGVfwrw8&#10;MQO9GGovoEClA0ZaSQDkp48RwDmhHWo2XlhvHCtv6P1hxIkp4ssvKpY0oixpyVtuX+rlWSXGSImV&#10;R93/ABXE18B4ilFzcy3BuFtVMbxAlXhMYooBq7PKFK1YLuOf/EsCoj3l/LJEqtsyLLdVjAhIBJ4y&#10;CgRwOA4/zM38mWY8sMYEZcz/ADfp/nN+KPDE3/ErvNDY6XG1yjpxKGSGzBmYzFj8K+kObur/ABvV&#10;ePFf9fBlkI4ooLME3EUQRpJCzRlFG3FFQhAAgZvik5/Z/awZzQMr4fx/RSYg7lBX8F25ubtWFpO6&#10;Sw28aLG6vK/2Hd5Edz8bIihY2T7X21xW6b0+KQW5CQBmAhIbgoX+83FOVF4pX9r7WUYiZer9P49L&#10;STZvu9Ky0XlG0t3d+pNdFYj9YHpc3r/cgA1C8m5SD4vg+x8OJWha1tzczo7+oqrBBRCFQfESxHpp&#10;4s3OXhz+xyx1GbiyiI5VxS/m/wDFNkjw0BzVdTWS5mEFpKEKOWupASGaQjiFWvquu3w8kiZ1T+TD&#10;GyNLqO9kSOWaOL0gsiqZOTOGShLFeJ/yeXxZg55ERMYSlCEvfw/8U3AiN11SnU4I3t5dOhZ7a2uZ&#10;vVdoC6x+mkdJw/BA3IU4PHJw+DhiWoXlzc3kdY2iJHGWJgeKo1ep+yvEfF/lfzZDR6So19UmNc0d&#10;pVhZWOnyiGVZ4wVMMqkc5HjAr0LMzORwH8v7KfzBIbWS+VYoFjFrGrK7SFBsSVZqJIGJbovJ05Zs&#10;wY4alP05JfTvxf75NcXNEahqUempJLcmf67PInprDHLKOnJVDGKRFRQvKRgjel/wOCtWv9LsIY+U&#10;SC2hUx1SlXJUuI1rVgCPtbqv+VmLhw5M0zO9wf8AYfxNOSdk/wCwSvRrHWbw3Ej3UovbwiaJJRQQ&#10;UIjMhACxM6cV9LmjfGv2FXk2RhbeXULv0HlaK5pJIYiybmqBVC7sIx8fBQGXhEv83LOlhLgjden6&#10;WzBDjJ/osvEkVjArAA2q8VMpLVGzEs1dixNOTE/Ezf8ABTmcDRtPiMqRz3blFt444+IXgq0VVVdg&#10;eNf9f4V/Zzm55J6jKREzEI/X/tn+yn/vWOfIQeEfU8vs5Y/Nms3VtY3M9tpFukyXspndiTLyPJ2Y&#10;hG+3xj4tKvpLyk4/3eR69vnVpbaKbhcPQSyIwqjfEeApyXkStJfi+Ff915s8GnPFE1tFpANUGcad&#10;p0FysFw6epaQlvq8LoaSCoX1DzUMyqprD8Hxfb9WTkjY3S7dYGgmtrlDLKpikM5jAVQ29WjPLrtw&#10;XgvJczM04kVIekOTEEVX8SrrMv1iK4iurOSSG3CyRfVwzu7muypIojqNviPP7f8ArYP1C6W2jSyi&#10;nWSCIJc6i6Aq0jSsRT4a70+LZW/yswNNp/FPHXq/yXF/x3i/nIJ3P82CR6BZT31/ea1dWUtreAya&#10;dokE3GRIoIFB9UfZajyBl+N/+MfwPhBp9nBfXM93JFElsVJKA8ZaFmAOwPF2Xl3/AGvs/wAuynIY&#10;oiIHq/o16UjYG+bK766mtLeG3j5tcyfCknHkgYAGrCqHhU4cWUKEteyRKYYZGRF9QmgUcUWOvKrF&#10;vhbiftZrdROpRiOcj6tvq/o/S0SHCLPNJNTvZESPS4J2N/dRo7y+j0DNWV5ePAIFjqV5D4fh/wAn&#10;kW32oERy2koDfWQhmEaAl/U+JgSCYyOHFeHxM3/A5mY9MLjIqTZEf531JtaabbySw3IUlLYukCyc&#10;qJ6dYwQHHLlXl8X8rftfawdawLGscbWcaSSRqZyiSUDABVTigk+FS3Wir9r+XIZspl9J6/S2zqyB&#10;0QN5dv8AvLhbyQxxyenFGGgoVrVn5OYt9vs+o/w8f58EW8j0t+ZVdKQsXYyqskkgQfEYyvHnXp8f&#10;wKvP7fw5UY3dH95/uMf442UK5lA3ts31m7eKNZPMEqokDmORo4bfn8KeonFvTryZ/wDfjPx/u8Tu&#10;uM1re3QnowosEX2ioqSqxoJH2ZiP2Pi/l/mnAiJAH1S/He1ZInhBH1Eq1n6mn3em2RtmZ5gXu7pR&#10;xEjrGqtLcOYUHqBEb4eat8Kr/qFzqQ0AI5Xk8jJAphKvQtV+SsFPCOnN6jk3H/ZZbGG1n6YsODZN&#10;xcwiN5Q3+iRxhnkMoKgcfhIYE7uDt8X/ADTiE0ihAkUzNKtRJzgHrMXbkEYcZeMtCvP9x+7XL4xB&#10;3rkP6v4/0rbhj0VIVleIu6hYyEaN45iUBVNzt6f7qvT4/wB5/k4eaJbXCSBxLcNGA0UiTBqSNI4Y&#10;FjJ8PItyWixLwR/j/ZzC1OfiAA9P4+lnE2N2NeZ7rTXj9KRbcMkYuopozyaJI1PIhYRzX00VHT99&#10;+8kRfS+x8FazfGcLDHILi2tlk9ZYpEV5ZYx+6WkbLxQb82Xj/k/5J0elEQaHDLi/r/8AFcLSZE78&#10;gp+WtFlg9a79NrS+vPTMBmjlb6tFMV9fhJMj1mdhzCSs3GT7fKP45Cjy/oyXjSXiyBwjFHKIknN6&#10;kpNQnlHRSVipyzZarPDGANr/AB/NcsegD+kn/mDzBHpskEDiNXnUuvqu8Q4pSqqyo6ueXHmrNH8D&#10;ftfZyRahLa2FvdXDzyNJI28ycG4Ky8eStIKfZiX7fNuX+xzUgykf6IaCd/ixTSY9T1S6srZbOO0s&#10;IIzJ6EheE84+DCNkhbs88jfAFiVPg/34mRxLG6v/AFr6aKRIh8a0pTgEHwbl+PrMPjpx/b/3Zhy6&#10;qMZAXTRkoc+9mEuo2djJb2Ec8YnlbhHGzfvD8VGYLtVY1+z/ALD9nAd2GgNvLyj0+KYNQWcRLEOf&#10;hQkqxVa0HL9n/deCXaMYEiRlTATEZV3oi1ReMsQaW6kiKRyPO4NSoG9FovIqfioqcv2snnlbRC9t&#10;btdXp5IAFrswq3LfbZmDcZQ2YPaHaMYw9MSfx73PnMRAeVfmf58m043drpekfWGdTJPJIrGNkRTH&#10;yohLOF9NXhdePwpks1ZtUsbZm0yP1F3FBUtxH7XAfa+/ONjlxTNZP7yTqyTLf+G/U8k/L/RNF803&#10;cs/mK5az0yylWSaeqRJP6rUEctw55R8in+W7J6n8vPDawvJZLKFeHBwoZ/Hk2zVptXluc10tKIEk&#10;ni/H4i5M5d3JA+eNTMnmK6htQF0+JuOn+mCkYtwAsaxjaicRyX/gsHwx0XlShOY2WfRERaWabaeq&#10;4Y1VD9r+uaW4SKnMgA7VPjlAgZOTGLKrKwZkIgpKyKW9NdzQVFTttiEqDgZEbYdlPXL4neqZX0XJ&#10;dSE8LriSwIX1twAwGxJUnoftfs/8NhbFcwXrtb3UXECpCyAfZ6d8zJYzAXFlVckxl0670dY77S7w&#10;em/FTcWrMCZKB6MBxBViH4FeSsqf8CW65pZjq8H9wFCvGDSMRg/EQFDH7P7IHxcV+zmZpNV382cJ&#10;d6deUtbSQi3u+E9764liuXUNc/WGH7sF2KKaurO0rv8AB6jvIjq2ReS5jkuFRXBW0T0gtCeKqtFa&#10;Ryy7CrDo3xcv5c30IcAob8TaOZegWunzW1rJK0PB9Tm+t3EnIKzyytydYIwktS3pR/CXX92sfPFd&#10;D1+402GEoC1tGFR4OHBiWbjzpxAVFJRFqE/a/lyjW6GOQeakgiihvNXlC11u5uonIgvrkl7W/B9W&#10;NFjSog4l+UssirLLJw58Pg/mzoNnqmn6jb1UjlSjISpIr1B4lh+Ocpm0uTDKnGOMxLyW90m/0a4h&#10;FwkkDpWSK4VJURvtMrASpG69N6qjYqTHbEKSFVjt1pvkADNHNRbnennGTIyoDMlVrSo+L5mlSacs&#10;S1SxivrYoDwLDZ1JFDTrsRk9NmljKYkhU0rUZtH1KK6SNJliNZLZ+B5KCCV3RgD8P2lXl/LhPYPe&#10;2F5HZzIWjNeMteXLfuaDtmxyiE4Ejm2mpBPtbh0nzBps2s2M6x3EZQNZlfTMdQTVUVpNmZlXlT9l&#10;m48nyTsiMpqOoofbbNFGRBcfkxd4zA6ts56sGO1RuW69+uR3VPL8H7y5tYI1ukPqowAClhsK0qeV&#10;CdwM3Gl1lECX0tsZMk0XzXd8U0+/vZ7rSpIzbyW3xPcRoQCwjb4A0VQKpI7fCqx8GXCCzuZrS4jj&#10;uv3c7t6UCbgAICKgfZ6KzfD8PH+bNnPDHJH0NpohmOqQ6ZdWFxNZKLrTIlNxfOtHeR52V2jZv7xm&#10;dnRP3nJ+fP8Au/iyU6Nqz3m8yemlWMVaglP2SQwG9M0mp0/hjb6nHMHn/mPymllMiWswnUrHHdqO&#10;DqkvGrqjqx+Dlx4M6ry/1fiw2DcaU6HMEjiYpYBb2yMjioAoGK0HuOuONKVp0wDZVF+UrU5NvsWr&#10;17faPTEzOFIDdSNhkhC1EVVbYCGSVKsoJUsB0HQGh+Kp/wArA89kkoeSP93MwoZAKmgrT9Zy6GWj&#10;RZWr22ozQrHFdR/W7BH5i1Y8V5MVYgDi2zcU5/zYR6h5bXUJhJLUCEcFQEgFT4UoeX+y/ZzZ4deM&#10;YrvbIzpkuh+bbvRbKSKxdJDeESSTMqtMJAeu/JDEq/s+l9qWRviyN6neS6d6kDRVmd1DIgcqkNd3&#10;JJ3agP2R9riv+Vm60sI5KmS2x3Zlo1gNca3ubaYy2EEblbqZ4ElluqMPSCpGeMfxL9tlbh/N8eN9&#10;FFtuCEIqMY3qV9MNtuQtK0f4Tx/a9Tn/AJIMyZLI9yIW+5ag05D3DSRCeEJG4mdCXNFeRaDlGC4R&#10;5H4xJbegv7xPUBMkl2HumeSRIizQRiUorGVeIq3w1FD/ACfyZm8QjtFeaO/cafJZ2NvFbW9xccEv&#10;Lj6v6jLHalmNEUSCoccRzn+D96/2k4Yiy3EkaQ8iEJPGNGLLQ1L14heTOx+yR9rJUIC2XIpjFHp8&#10;F1Ne+hH9ZovrXDxrG7GMcIt3LcUhTlxcPx4PJkhtNQksAsUfFkj3Ar8O7KKVJZVPIsdz+y2azPgG&#10;U33oIthGo6Lb60TdTrNBc3JIeXhSQBI5TyoEilkjESwxlVRU+OP4+f2jXTdaFwpkieSWvxFWAUqp&#10;L/EAQpKn7K5rM2j4TTXOCQeYPLotFW3u7e0spByjimQtIjzKsICSlWk9Nl/vZFU/Fy+3y4rgiK7s&#10;rgMs/FJSK0B2qwALA7H/ACVOVnFOJHCjhI5IK4sNZ05FliM01mhCIxQ+qojdmSORCXQNQJNIvBlV&#10;uOEeu2DkCS3XhGtePLYkovwcRvXc9M2mk1FCpNkSynyXrUImNveTtdXMqhn9IB1jE0jCf1JFCcDx&#10;j+07f8Y0wumjSEJPdUll4sBEzc0HSnqHjyr4L8K/FmVKQlsLWRsp1Yz3V9JPY6UHsLGORVlulh9C&#10;WU13+qqWEXBfjDzj1W/dr6f82VMrXEkayIkpkRzwAKFUkcHi5C+mtI1+IcuX7OR4P5u39ZQ3YXMd&#10;hBdGtxbpbyRRLdORMsksUZUvCrubmUNczfC7p6f+7PU9L4cUgmZS7jeWUluKgK5owBdmcg8uDda8&#10;VX4UxmBa0o3WnxRxJCVpZWgVCZGMkIQxHjbxQwpw9P1o41SNF9eWROUv2/iQW1eS9JuGZ44aPwZB&#10;IvqjiUXda8Vo7/b5fvf+BkSOFTui57uJdNH6NEcct8xjYiT6rILYlo5JhQjjLQRopaNU/wBH4/yK&#10;61wLe3S3MLetcFlii5FY1V+HEmgpsFG6/Z/ZXKsUSRbEbIW1m1G5ub63vIBa6akUlxP6Ky3cksPq&#10;8+JfoJHZ+Sf7s4/vX5fFxRWdLcvaeosoklo8r1Z2HH4j+yFHIg8q8f8AjW2WO/UzG6OW1uNQS11M&#10;289mYLQSR2cR9OJH51jXiAzM/BGTh6fP034tw+y7YrU8OKrw9I7RRARxqG3NCD3fllglvSQKVJb5&#10;IG5MVaO6Ug3M3Oa4lZKqAY+G4ERTk32fh/y1bAUkKNbCYyCpKH1eIrUtzbiCfiVaR9f+NfiyYSF0&#10;kSTSK5uP0g1obesarKFQO2wCrHHzKp+7eQtP9luSr+z+84xqXAtpI0VlieQ7N6jhgvIGhdgRvxX4&#10;v9b/AIKMIEEm0EqNtNexyytW4it46BFhhZGfhw5CJGVvgLy8FPFGX0/5OTo0XMihFjn9CMURgq8V&#10;PxKTQcS1SeXf/WwGHX1J4bVZNNglZ5Z7P63cVaWPmyuwLK4TmxYIFVQv83+T/Niz1LMhdRGi85pB&#10;QsKt6ihvUNATx7r/AJWEAcQItSg/gWCKX0mMxmEdrbH4V+BfQdoxboWZVR24qrN/Iz8XxGygjEcl&#10;xznkmkZQ0hHxFQPs7NVeRb4uXxfayWUyvoiiiL+WY3UNmYrSK1ijZo4A3wKwYcWAMfF/TVOScOKo&#10;/D7eC5Yrt+B5JGRxWU/C3wE03cjv8VOP/NOVA8HLmu6At7rTFEvwyzA8ntIyXj5SIBJ8EAJ48fg5&#10;mRV+H7ScOfMFc28M3JWWNLNDyUcAA6R/YYhWJ2YvwQf8V/6mWgmO3WSko6xuLqKCN5FlOoHhG8aT&#10;GZopZCGeMNJGqnkiRepIw/am+NV/eZUc9wiT3AQj1XPOj+kqlkoQnD7R4D4m+1/wuEwMiwtfNp+m&#10;SzWunSSLKYokMayRC4kZIZFZXmaVTx/e/wB2p4/t8fi+yHCqyyKx4W0VUUMftHigCnkPh5BKN6nx&#10;cub5MxEWV7I0s8TxNGhlvLni7EkHhGHdmccSWk9NpTxEXw8fTi+BW54ZerI00Y4pERXjLKpoFaqM&#10;VDNGFO/7I5/vP9bKY/eqRXNrbGykPOa4jLI7Wtqys7SxlZog7RRzO4ZUoxlf0W9Lj+8R1wDaRR3S&#10;IikuAqK7Hb92QrFAKcEDlVLoHb/Kyd0N7SnF85tGaaVI45SzvEqg7zbpzZgfUk4KWVXaNP8AY/aw&#10;fCUgiURItu037y4CEGrFSFqK7kKo+3/wPLKOASNlQlTxPc3dxJcMbxrZvRtDJG0bcFKCWjlNg7sf&#10;7r/IX1PS44lZxTibkCsEjIOcj0Zxy+E0YDb0/s1/b/yOKZLKRw7fwoIV9TktpLZUlje6txKfTt4S&#10;yIzR/vQJE5Hms4HqMv7Cfa9TnJyqQsjPHCPSVBHCsgJ4r6hAlIK8B9n7Br9r4/s8MMBYBKGvSadI&#10;5Ll1nMkk14bYqPVkWCpgRlf1W2dhz48ePwR/aaX1FZIylk0cxdmKLGFQD7fL42U/CztRhx4r9r+X&#10;IRnxyZKMcjyavHLbiBYfUklnkdmDpCIz6UbAB0iQvGzPzeH4OCN6nx8myq31YxIeKyN9ofEpdjvR&#10;QPso382RrdNouGSFr8TyKHlt0JVSOMqRqtF5OzVDyryC8fi48/8AKxRzGkk8sr8UYULRBWeqlmK/&#10;YP2On22Xl/LgJvZeaDijne3sxZx+pKnFVFyZEiKFRGHH71QvMsrbReo8f8y8cpljekXqFPrEjm4c&#10;KN2ZTUch+zRaVZf+NVyRIpV6erbFp1tRILWCGOxi5uf3cT/AxRgDzHNSB6vLk37PxSZUTXfBLWzc&#10;RlpXnmPKnNq/DEGVfUPqH4pGSNfh5ZGVEeJLoxItDX9jZtcveahA8nG3jsrRUUenGqisly8crNbx&#10;ejyAiWaWVuSR/wC7FXK1SOQrFBan0OPKOORQOAHGgJU8qcvtHkP5G+1ktKb3tMTsitCmQNdz3iCe&#10;ZljluIyS0xkUkkK4VEdU3jj4Hg0i3EacUR8sRWEskZMv1guq1noxZduKsOvH4A3xfD/w2JmSd2Rc&#10;82r21rIYrJbUwtJJHZB4wkjHlI6tQLy5SuoUfH8UnJ/7v432gCxs4okoULEzOOYPHj9im1FXnT08&#10;jMk0EEqeos0lxFAWee0ZzLdKsTCEjkZQRN8IPOR1i/v/ALK8v5uQWO+vJXlWMlYkCvGaKGoaPzqo&#10;YLy+FFP/AAmZMsEYgFJCOm0rTVET3EaST3BaCVS7PG1A0bRFHZS8acpJZI/h/wBdv22XgEicYpjN&#10;8NSzEsw/3YzfH9nn4g4cUSfVIbppX02MW4HqWy2iLJRUiCohB/cxx/utnWKvEKy8eX/BYa21nJJa&#10;vRvrDAVVWdwHdwHr8J48d/gr/wAbZg5s3DPcV/Sa7pjd5qdumoWxVzZDkxkeGGF/SgicwlGaVS/q&#10;ck4zcCjcl48f3X7wODbJdEyIslzVHVxsFZGViNgaLvu1f2uOXASrncSy5o25hvrzTY4oZ5bKw4zw&#10;SwUrLJFLFJEjAsV/ejjzVOD/AGOf+WwKcw3KPJLC8sbEOSee/KMvRmfZEC70X4vjVcnCBG6glM7X&#10;1rSWK1tbiOAqjRCMLGFXhMIwyxx/G8jMeHKRuH7p2Vfix8Nw8UXKGOOKNOPoQhI1DSBhSp+H7BT4&#10;fi/ZwyiDuV4VG60e1uJWhuJJrhpgy3UrTTOI4Sjg8UPJUaVZqP8Au+Lc2RfhTFGi1I3Dup9SVgze&#10;ozemoWOnGNCgPEHmFZm+Pj8WPFERtHNDrLosVmlsQEh5CNbbh6hea45O0syyfbYenI/FDw581fH3&#10;VtLamOGR2k5kNxjDOqqgI4AsWqxYoG3+zHlWM8ZuPJNNaTqEV/61xDGIVgVo3kuPTilkeVq+u4jV&#10;OCcFkdGC/E83wY+cTtCbeBlt/iJqj0cl9ySx+LrjADisqHWsdjHObu9jmvi8aik0QMarCfgVY1Bj&#10;UgfH9nny/wCEBymWFhJKhV5zWK2RebMAWNGJWgr+7P2/tZkH1nyW+vRGwSQXIMUEnOGwVkuL9pPT&#10;jV6ICQoYfEo9X9j93+x9rKRCInubh1imkD8ZvS+JQo+Jgw5cnZn+yi4J7bRUkldPLW6WytYHnsrZ&#10;Yj9XjmFHZywSJoyF4RokXLlJIv7Kfz4mY9PSVhHJI8sQqKxKRy5MYwVoPsgtXnx4cviyQyS5qVUy&#10;6xLCGnggSK5IVis7hhEyBZCJFHwsW4cBFzZ+Pw/s4NlWK8vja/Vkui8SGS55IJWC8hQmg6kOtAf2&#10;/s5XL0xMh/OQKFJJZ10jSkv57t9MSCaSGOzEUn1WNJCDEWXdQsUbROXb4eaN+8wNDDdKoupoBHbt&#10;KszJyWnwmsYFQdzVvtN8K/y5LIR0NgpBsppcXWnTztp0F56mpRWstrFIyMZRUBZ3YArySqxfYT4n&#10;/nx0lzduxieJIH2Z47dhQsFJoTx9n3rghj4Tdmkr7azsFhhn9Z7obxxS3asT6bOoFFLD/iofEnxN&#10;8f7WVdPMscJE3IxKUMXplQz0oWClg9B8W/L7b5LEI2a/i9TKnafBG81wJLfg07et9YEgkISqsAz8&#10;CnI8U4xgcfSj/l+01GhSSGGzkrcN+6DhgFjSMlZCpJ2Miin+ThkBW7ELZYrqeC4uNSiH1GP9/wDV&#10;2j9VpZJOMsKuqqpYW8pbgv7Xws+UknC3F0ykSGpLMRI3qOpB+JuFVpWp44xFjbYJCIaEyXH1EshR&#10;fTpFEDDGsUTqw+FefxcuPFeX2W/ZxaK346SLieSSrzLNBEhBC0JZF+KuxouQlMmYhEen+JQbtBzX&#10;Qn12Wyto4qpbvb3VzIGV3HwrI3JApqvJtuS/5P2lxgESyrEz8Y2POWNSSVRRVWZtuhHwmnxfsrky&#10;SRuyJtEyPcSQGdIlmu409KCd1ChpHNHjRCSfiH2l5fD+2+NkmJso5G4qtyFSMMAaqeJDA7ftEUP/&#10;ADTlYAJr+Z6kct1SCKD9ISCMtIbNmmeRWagc81K03Gyhgyj7PLj+3mtEtbGFkto/Vnk5h2YoUDGg&#10;Kr1Y/CnH/ZftZLKDM/0WPBZtD3VvqWp3wmvLgWthC8TwQxrKszqqkq8hPBU/ePy4AMy+mvxJ8eMt&#10;5DJaRzyQM3FqhZBHQyKycHopP2eLL8IVfiyyQ3AH83zXrSrd2xOoParciJOAVxGHL+k6SeopcgcW&#10;ZmjkFWdv3f8Al44yT3LrfXIiURFoygDSPxYljzIHwdR8I+yvHEREPSNzJmGrW3t7ETaXaNMfUCPD&#10;IzIqj040jURA/b2Ql2b7T+pgZNRjlVo4gSWZCBEBGKgICf3gPReFCB9njkjipgYmtkZ+imhdZqqG&#10;VXEjz1dyCXYD92VB+JnZlPw8uX+TgqKVxdox4yQluIUkBa0BHxL13GVnGKUmkPdRI+nSxq729xw5&#10;mRQS4Ukgng422bw5fzZrKC1W69eaQfWObO0agFI2GxVTWopRD+0/8uRmTuEyO6jqU+pPZG1toDLa&#10;8Fi9WViJJVYKQxCrxYvWRTvHF/P8K5lvpvUln9FfUQ8RNIGCEfDVgtT/ADcN1+1gERwgEmI/osut&#10;KrafbsiWYnkSFqN9XQxlm5B2A58etVZ+Qf4f+BxJYwsjyTz8JG587yRTK32iFUCvw8T/AMDl0vSa&#10;A/H9Jeqq/JbZEsLUSxoUCafG628YBUMzcgPiqO32WxP6sEmjljb1aOxPNByIDEEBQoAr9pPj/wCC&#10;w8Zuj9KQrLcyy2kkdwv1eQxrX05CyIWQN9uoZlX7DN6a/wA3wZd8141sbK+vGW2WRZZIIRx9Tia0&#10;ZwarvTl+yuOLw74wDKUfpUwB+KHtdL0lr9NY0+xQahJCbdLyUmsadgEOzU34/tsvL4uLtgezmt/T&#10;F5HLJdX/AFMkr8uAAL/AxDqgQF+O32snljkEuEcIj/umHCORRFzYchLp8sEUGmSjikMSUV+Z4kSI&#10;pTlzJXko+Hhy5tkl0+Sc2gu76WCwRlb6sRJyJDbFuHw9Pc5h5MgMuHHHi/nfzY/6ZxZY99nn3mW2&#10;tv0jNpml2N5rVwjQvfKYmSItBWRIfrISXiznb4V+19uX4XwYJIblfTnDS28myuo5biioylfsgj4q&#10;ZHLAACUP3c4/7JplG9kmSLUdKJl0021vqMNZZIJ5fSZUctNcLKsgrM6O3pLIf5UbGS3BsrJyh+t2&#10;lv8AAsXAjjy+H7KKxLcv5V/2OQMiCDIcM5+rxI/x/j+q0HCByVItIg1rVYpZVfRNbvR9Zkf1mnMh&#10;jAYHk7ovpqnxcOa/Z+3gKOzhml/cqXdSwZWHCSoWgPblU9DTM3JMQB6Aji/nOLmlKFJ7NreoWdvX&#10;UJUtUkEPpSq/qWpVpSXWpJMbKvwuofGX8M9qZOUBaJwicAgZakU40P2sOkEJSBEm2GoBG3NW0LV9&#10;L1WOKEXiR3sDTyuxmKyGNXr6nIEcOVajl9nC67tYTYwKJf8ATyzIggiKEqeqkKSQoB/4LM/KbnZB&#10;4P6X/SUv9yjxTGO/K050/UNQXWrt5YQNDCJI81xcB1DgUDqXX7TUX7L8OP8AlY8W2sSWJS6MUKs3&#10;CXmQ8aIpqXZhxbm4Pw5j3j4wKv8Ai5er/ex/2TkxzGQIHNSbVvL6al9YsY5LidUM1usFVmndwVWK&#10;NG+Expw5Sb8efD7WOUW2uXskAtPXsLdBG9zLGFUlD1TnQ9Ph/wBlkMmDhHFk9XH9Mfx/veJEpi44&#10;/r/nISe7byposDXN2bfV726eaLTo3eYu09QVcIr1VWb1C1OPwcf8loD5u8q2Omqk1rch5JyPSsac&#10;p3ZxXjDGgPNU/mX4f8vNJn00Sah1cfPpo0Z3wb/TL/e/VJmWia7PfRy/WrRrZoXlDS1BiKRuVVix&#10;4sjOlH9N1V0yHT2N8rmK5D29DvF0k40r8Tdv9Uf8FmLkgMXMcRcCQIGwpOAQwBBqDuCMcxJoKbKA&#10;vyA2pmJKN7soT4Q7HQXE1uf3R/dnf0z0+g9spMS3DfcOwyiuba7Wh/dyjqp6/wBuRs2kHvdllZI2&#10;3HJfHJWpFOxOa0t7j4vsyDo42IzK0+tniHfD+b9UWqeOMuYdiBmntjwuF9WIdJlG/wDsgMzJ4Mec&#10;cWL0SP8AB+P+OtN5MfnF2KNErj1IzsRUUzVZIGB4Tt/Ob4zEg7EyxI4yDY7GvfI8md0XYGksmQFr&#10;U7f76Y7fQf2cIl3o4QXYhWpKuCsg6qdjlgm1Sg7LqV67++XgghqlF2KwyTRSLLC7KymoZTQ1+YyW&#10;wazXdRd1yVaT5whkdU1lWMgoseoRn94gFeoGzinjmx03aE8fP1Rc7T66UDU/XH/ZIKexlUA2TKir&#10;yZrVgPSkJG1TQsnxb8l/4HD+xuZLek0tyLqwQN9WlgjXgrE7LJx+yxrm/wBNrYT5b/1nb45xybxP&#10;pUp41lrEqKlxKV9dJGNSi9Sn8wGGv6XP1Yx/WTSoFfVTkHqTTn9ndf2MzfCxVdbe5HBj4rpLToOm&#10;/XhdfVIw4BX+5PErsK8KVqG/3Z/Ln//WJby7i+rCMFY4TIBDGpYFmY9SCe53py/1s6gY5SlZPFX8&#10;53nGeXT+F9EWNpIlyZZAz3Pp/vpyEIAFDwDKorxHw14/FhbM3BKIWElyWZpjQbCp4o9XVFp1k+H4&#10;f28tjj8WW3KLKP00mCAN8UhpHAFCRqSd6Uq6gKzHtw/mxawERdnuoSQFV2lLevIY3bkaA0RAev2m&#10;/mbLMxnI8Mef4/oqfVsh776yI6WcqBiTFbxN+5jEijiORALtxpsq8eWD73WJEZ5LeG4DRopWZ1WN&#10;OUq/CoZ3Cs3Hi1F+z8OYUNPLka/zT6lmCD58SV2Ok28itaXRglV2PKFCXYiN6OeIQEAScl5Ny+0/&#10;xLgOw5rcxJJciVvUE00CSDlLJ/eihZ3+FT+8joyp9v8A2O2y0I1t6W4EH/NR+ppbPp8xWER/uXih&#10;kkiZkjRgUPw8Qy8lHBlpy+x9rB0129jpbqtrD6ju7yGqEswXm1HVF7BfWc8k/wAps1uOHi5QSZTi&#10;B/m/50fS1HKDQCX29vDf6uJTczoI40McVJYwFLMiM6uzcakv6S0ST/J44FkjkneOWZ4rv1ihnHqC&#10;ISEkEIOTfvAu3prx4r9r7WZsIwiCLMeH3f7r1MoR9XD/AJyMj+qWkRtoYpLQxK4tW9Fplj4qw9Ul&#10;FPAtVuXN1d8MbGwaTlc3tuBCrBlX1CY1RK7kqUA65rM2YAVA3I/xcP7GqQAFnvSvVtWji42NjeiO&#10;8kVlqIwJnlehAVZVep4qxav+Tw/Zx00wEsUVv6NxM7Segyv8UPJTSStH5N+yB8H2vi+1hhhlIXIc&#10;PLi5er1Mokx9R6BTWOT05Lq6ae0tYlhN4JY6LMsVecYX4OCfFV2rJy+Lj9jEIraO6RxPO4FyAk0D&#10;BAlehRUrIzl1HJ6n7P7GZREIC4Rrg5f0tv5rbEAiyjbi9uLWWv1aORIGJtZeTSMyFa+rI5WJIlVm&#10;9NPt/wDGRcMre3ljs5ba3Mdrajk09xI4jlCU+JgnGNVXl8P+pmBkziUx4hlI36Yy9cPx/W9KTRG+&#10;0Uhu7yNruLU7xJ7+5gUJa2dshmt2ckqsZk5TPJKFPJqfDz/1ZMjfmG+uXmjtbKFl4j6vasVd/tqS&#10;zjcrycI2/wAXFM33ZuIRBlZ/H9Vp3MuTKfL2nLBBLe3s6m8u5PXuyvFQOJPpxEhVYrDyp/r/AOth&#10;15X04adp/wBeuWSITKhhWJWMjoUNDxUQ/vDX+T9nMLtLWDIfDx3QcmeQY40xfztq82sX40LTbUXa&#10;QtJ9deeSNIEkR0IDl0mrEp+2tU/k/ZZMQ1YWjzLJK6R3VRJBDUURagiVyfiRq+olQV+1+3xTHSem&#10;wNv9z9P8Liwib9X1Jt5e+vIgtUD3NpChS8upVHKWWjL6USj4SvH0nG3pqnwfDyk4JmxWpa1tJOLT&#10;enLP6it8AqaoZWZdjWleP+wzOOo4RZNiI+mP/SLZGPD7rRH6UaBuF3qEbzi39eCyKsrlgftOsK+o&#10;VPJQ3FPh/lfDaaSLT4vq0M/pXVxDIyhVrRVG83Chq27EKv8Aw+Yl5Mk+M2cQ/peri/m8H/Hm6crP&#10;Cx1A/mS5ae6haSx0+7iJdiBWQkf6MsispVUcRq7SJz+Pg/p5FNbkS6pbvPJ6ELn17r4ZJJCRx5sC&#10;ehHL4VX7P+tm80+Oo8X+xYRiCe4BnGjWT21sHEKRPIgMVnGBHFCtK+ktF8ftP+237K/ZwTqV/pFr&#10;ZWv16T6tYQUeeS6DVEb/AAqgXiGdioPwIvLNdqdRwCUpHg/4tGbILsmoj/dIENfJJqF1CVuLqWP0&#10;rSC3KoHniDF25Evw+NgjFz8HH+bIfq/5uaIryrpttcOIk9OxPwQxKAoAJQiQ0HYfDmmHbUI/wmbr&#10;fzoo7WURpmjX0VrCtyYTPIeeoMecjMxblxVx6X+rzZf9hhRafmpawO5Oigq6hOInWi8dgQDF2HLa&#10;vxcviwZPaAyFCHD/AJ3/ABxRr6/h/HyTK5tJ5VQRzmPi3JzQksDvxrUU3yRwfm75WuoFt7i1mtnZ&#10;uLSSKHiWM7V+H1Hrv8S+nlce1McpEy9PwbY66HUUk8eiaxFfyTmdXtwoZEQ/vHkrU89oxxFPgo//&#10;ABtyktvrmma4sS2E8ZsLZGAjhPJgx3I4gc/shVXiv+wzbaXJAi4nxJH6pRpyMWcSO26Gs7R9H+t3&#10;kxe51G7KGSRlCKVjHFaVNF+Iu/7yT/Wk44K8warb6d5YuNU1D1WsUZYvSh5M4JYKvFZmiIYV/wCJ&#10;fayGs1YxCyGzU5BGAkUqt7u0TzXY6fZwKdWMbTPOyRryidW5tJJAkqcGMafDWNndY/srnOD+Z2gT&#10;TzXV1ZXEkzuvpQlLd40jVSFQEgfCpPQJyf8AakyEe38EY8IjOv8AN/4pwo63HW4lZZjFprw2sdrH&#10;IQgBM0paTmzMaua8uVWq3xc/g/ZwwsvzY8qW0FvCLW6CW61TjCi8ZCwLcAlyihGHL7StleXt7Eb4&#10;RP8AzhH/AItkNfCNcPF+P85A6jo+qTzPJbyrGJHCTR804SwhGAMnO3mbkjEUVHT/AIyfaXBcn50e&#10;V4rOUWtpePfTkK888UVBHXcVWYs/XxXl/PmF/KmOWQGQkID+GIj9X4/pMDroEVRpLv8ACWq3OqWr&#10;XckMGk2ILW1nbO+8w48XKlERONKKg5oq/wCt8MY1P8w9Ju5VjWCf6lE4MUVFU8D/AHg+J5QpkPxN&#10;X1P5c3I9psEYUBPi/qw4f92gayFi+Kh+O9k1tbyRx8mI+suv719mqw6VIWPkE6DZM7FYTW1/o9hw&#10;W6Glz28dwEdE5uHAcF2QLEr8TvxZf2swzklkrJ1l9PF/BxfBzBPxKJGzzSW4urfVL6+EumT+aC72&#10;0MrSNGkKj4eHp8pZnQSb0CPzfgv7vk3p838zfmfobX72cNrdxQ20/GaOkdD6FURF5M/Bev2f+Ayu&#10;HbOOAqQlxj3fj/YuJLVxEuuzNvLWi3NlZQvc3CXN0Y2ZrhECc5JyJJXYII1fmwUqWT1P8tueHEH5&#10;0eQYbMWiWmqRxlX58I4ByaT7RP7+pO7fFXNPl1xlLiaNRqIz5MTu/J3n+41ptTf9ES1uIWRJnndk&#10;hhJKiNhCqpxIRvRaOT940j+vHk0t9M0y4fT5tJItr6ALcfvQokkVQpKSN8T8ZAw3X4eP82XZYZJn&#10;ilYjP0/Z+PU2wJM+P+CP1JRN5s1q20zVp/M6jUNFvX9GBrMM4ijmdlUorIsKPbBCXSSSWRpfsyrx&#10;Xn0COy06SzVYSkfwcqIqgKw9l8DmjnqcsD6gaB/nSZ5CZ7x/zXhE+oa6fNgPq3OoPKwhX6z6jSzQ&#10;sQACZGLUZBy+1iOmRahp1tIupFrgwhnWQfFRd2K7jav8vLMbU5YZshyRHDxNsTwx4e5lvnnUPL15&#10;bLaeWGi0+NZkhv8ATlYKkkpVEDqFb96I+K/vOH2md/t8853D/wA5Nfl3HULp2qqNztDbdTv/AMtG&#10;CemyHqHF/Nx806k/5xx8/wAzKbjU9OmKqqqXmuGIVRRVFYOi/s4N0/8A5yb8i3d3BZpp+qCS4kSK&#10;NmitwoZ2Cgmk523zHn2fPnYbY6yHKpfj4oyb8hPNOn2M0q3di8UKNLIPUm5EItdv3NPHOsmP1Y3N&#10;QQO2YfHwkOdyeeQEmXmJCFjNdtyfcE1+L+XI49/LpTsgV5Ii3EErXgtK70Cjj9ObWOAZR5uTwiTO&#10;Y9Os/M3CX1YYJ2jBPGQRi5epWgVjJIs3wj9n94q/ZVfjYZI1nqEKhZQk5BKFDRuNaEhgdumU8M8R&#10;5elgQYlK7SK/0u6dJrRpbTmBJFcRUiaThVVlR+S80DHiGGR+8127068a0gRZo3LO7sVICigKjoeR&#10;/Z5cv+FzbYNHHNHi6sxHiZZYeTrHWdOjvb2WW3mt0SBIEh+1J8VJHB9SPgPtN6Hpfu0/4t5ZyvX/&#10;AM6/J0rNbJY6lG6OEuEdLdaGN6lFpK3HpxLU5fDl+nzyhfFu4B7SgLBEvx/nM68s+SfMFg7y3NxZ&#10;hwHa1eISyVklUj1Jg3p8wpZ2WKNoo/3sv2cDWf5zeUX4WK2d7bxT/u3kKws3xVVavy+wnLnXgz5d&#10;DUAndY9pQO1S/HxRl75T1uS8j1J7yGe6tuBgQrLFAtGVpZPTV2b1JFT0wnqrFw+3z550O31O6gf6&#10;0rMAeJht46cySo3YAM3D1Ph5P6n2mZv8mzNgjIURu7Inoxy70eznhOk8fWk4lJ727LtAi+oyqE/u&#10;o/V9EvJ6Vv8AV/hSONeHPni/mv8ANvRPL2j276xBNcNeH01W2RSSKVYgSNH8G2xr8XJc0stBwT4h&#10;sP5riajLHFuWNaR+VGsz6jIdNu0gjtJecU00hMyMn2A4jR42kof3nHh6cnwfvPT+OK2P/OTPla3u&#10;Qj2OoPZAbEJAHX/JC+r0p+16mRzaOMo7fU4p7RxkcpfZ/wAUnGqfkrrF9ZrMt1aw6py/eVaV0kBJ&#10;LyNIETi7k/YWDiv8+TXyR+Z2h+f766t9Esr2AWSLLcT3ccSoOZpGoKTSHmSGYfB+xmFkicMfUebZ&#10;g1UZ7AFiWu/l/e+ThDdancW8hueUcUVrIysVUVl5KYUJTgeHwyo/x5Mhf+iwWUk1IQUqTUmg5Url&#10;JwiW4cki2OrYPdRNJbxgECSWUMyoPTTctFWlafyU9T4k+F8jfmz83/IHldmh1HUBPeoCTp9ovrTV&#10;pXi1KJG3tK6ZGGlyS5BxcuohDYndN/Ln5cebNb4zWlk0EH2frVwfTj32LCvxOPeNGzj/AJl/5yE8&#10;vXhaPTvL0rwv6iu1xLHCSsmx+FEm3cE8vj+H/Kzd6aM4DctH8pV0t6j5U/LTzFpzctU1lZwpheNI&#10;xLJRoB+73dkUrE32A0bcuKfZ4Y21/wCcjbVmQXOiy26xhVR4Z0lYL0YcXjjUf7HJTxiV2zj2pHrH&#10;7VeP8q/QaQx3qTrOWkuIpI2QPJyLKzMjl3I5f7tZ/wCb+Th07yN+cflHzJKLSO9FteFv3VrdUila&#10;oqKV+B26/DGz5r9RpaFxciGpx5PpO7zzzt+WusaRS9it3ntxGDO0ALorqSCFHxuqU4jlJx/4lnQ4&#10;7m3cUDg16UzWyxSB5NlFhHpzJFUq67/vAwpxPSh32xssKyCh8P14Yypbbt7ma1kAhfowqWoR8PTr&#10;X+bOc+cPzy8reUdfn0LUrS/luYFjZ3to4WjIkQOKF5kbod/hzLx6U5I8QpxsurhA0QbZp5e/KvW/&#10;MOkQ6vp81rGkzOOFxJMGBRitfgjYV/41wmf/AJye/L4gFLDVlcd/RtqV/wCkjJx0OTqY1+PJq/lC&#10;HdL8fFMU/InzUs3M3Ng9TVuUs/Tw/uskHlzzR5f8+aR+kIraSKD1nhUXKIPjUCuyvIu6vT7XxZlQ&#10;48QoFz8GYZI3FSvtN1ryPqcv1ecTv6IaeOBz6hBFVIpGjcVZORp9hF+LnjdYtZrbn6lRBCxlJ4rQ&#10;Uow6U7/s0+PNtpM4yORE2nHlvUNNuFgNuUkur6NLVVEsjSSH443O3OvBRxaVn/crGyqkax8shfnb&#10;z/pugG1s76CZTcR8yIIUJolNmDyJx69Pj+zmQZRxm5XbRn1cMRAkDuyjyvovqTTXkNw13xdzC8k5&#10;KD1GYMyMsY514clbii/vG+3/AHjkdr+dnk+KWKWSzvmZAx/uYTxJNVVWM1aVr/zRlOTVcTjntXH3&#10;S+z/AIpGap5X1u4tp7a2kiRJmjVn9V05JTjK7qkXEvxC8FHH/jMmSLy752sPN6XTactyg090eUXQ&#10;ji5NMrqgDq03BVZf2UyWHICHJ0+qjlvhv0pbPpS6BJGGSCOW6iMKLCrygxwuruDEBEZndC1ecv2/&#10;sL/MI17zbp/lO3i1PUuU6zSi3SO0pKwI5MXcymIt9l413+H/AGWHUmPIhOo1AxC5WoR2t7rYfTLO&#10;CS2SOIzc7tVhRmKgLCqwmRY0QmKZwB+95cP2HyO3/wCevk2+i/e2d/HNQLVIoeOwpWgnBr2/4bMX&#10;HMQ5eof0nEHamMdJfZ/xSN0byVr2kXf+jzW8liGZ1R5JPVJdqlWYo68SR6h+Hn/uvnw+2Mj/AOch&#10;/KYKo9jftEDseEPIDY/7+Hf3ymcIncbFT2pj7pfZ/wAUlcv5V6qVeVLqAXLRlWSriN2IZd6o3H4T&#10;9vgz/vJP2fhwHe/nn5PuJEEVtf28aMCqLDb8d/tO3KSXengvL/KzIw5uEUUDtPH3S+z9aYaR5D1m&#10;yEr3M8V7dXKn17qeaZpFUUKQxmJbekXLkW+Lj8XH0+K4b6P+ZHlHUVMNvq5hunkXkbgCGR2IA5Dk&#10;pj3pTij/AOxXlls8wlJycetxz2BauPLd9G8YuNMhkt44HjigTlLCkYYlYieUbfEDVmaF/i+1I/p5&#10;KXPpk20HVWVnL9QgYOy/DT4uLctvtO7ZOwRu5STW5adV1a4KF5keNVtgRE1wUMPrfGrfAzxBOcvw&#10;pDbwcefPNKPSUw27LDLGjgOoRabfE3QrTaOOjL8Xw5GMBfmwIdDxu2F7dxS3FnfTQs0chldwAyLD&#10;EFLLKGQvPd81bjD++9SPl9gJLdKsdzcw+o3rNxgmYiNV7kgkbr9pudG+Hl8X8uXHGYmmVJjBZzXL&#10;6bY3L20Qs4xJd2Kq8xk40QIVBXjxXgvp1/vJIv3fFeEsI1H8z/LWjatc6dfWd409q4R2iSLgdgaq&#10;GcEA/Cw5fH/NmPkzxFxAcLJ2hDHIxIlY/HeyH9F6rdWiTWs8a+oCy+tyYipJHJlPxfabZeMaq/FF&#10;xGb87vK8olJgv1eZhzCwwhQlDWlJ+fI1p9vBDVQBuiw/lXH3S+z/AIpC2flHULT6rCogntrKEiF5&#10;pGMzTcgVrSERIi8eXJYufL/hpPoN9+n9FGr2KlIHqLdpVYyqI2YUI+NCylS/958Pw/b+LMqGojIg&#10;gH5OdhzDJESHIqV/qWn6dfxadcuPUnJ+swI8KoXkCCpoVkAfmsfL0vj5cv3fwcjJFmjtPWEkVISi&#10;xNcHlyK0JPKjD9phVf2sHiDibDIIa4uLGa/+pC1uGe5V5Lr6mDGqiQFAGXkh5kIjcJP91/F/lZCb&#10;r84PKWn6hPax2VxM1qxhF2I4j6jRniXAaQUV/wDjVPhzG/MRBomVB157TxxNES2TGLy7rl/ZJJqF&#10;20L3JMk1jFIQkKyAH0lkVQZPTK/a4ry5y/FxwFb/AJx+WIIVjW3vW5MDMTFCKgKF6JKleld8sOsx&#10;90vx8WH8qY+6X2f8UjrzQby5naYsisiEW4DEkPyLV5SJIEqCUJReXF/5lTJz5f1aHW9Lg1GGCW2t&#10;JPiihYCNmCmgLFWcfH0+1/wOTOQSjxAOfiyicRIdUjv0FlcSQfWVmvJahp5iJDGCN+EdE+wRz3/m&#10;/bXA3m3zNYeVdLt5r7khvJBCIIFSWQxqoDEh2Sn7sD9v9v8AayHiQibNmLDUaiOKIJWaYg1m+uFt&#10;kN19R5SrNOzxQm4Z2kQIyBgyrNy5uI2+x9leCZEYPzn8ucSk0N6qKCienBDVkBJUMfWXjuzfCvw4&#10;fzmPul+Pi4f8q4+6X4+Kc3Plu5Wdbi0hieeWQS3BluJFVHMaRu0a+lIsjcYkXlIFfjz+JOWNk/OL&#10;yq3Apa3sbFojM6QwKWSMEcNpPs8eKrv+wuRx6yEd90DtPF3S+z/il8Pl2+jaRvVVgFuPQiaR2T1J&#10;2VhK1R9vmHY8V4r6rr9nJN5L816P5it7l7L1ohplGdrgRrK7ShiOCoSp58OA3+Hj/M+S/MifLvcn&#10;Bqo5b4b9KT+Y/rtheQo8X1qXVWSI28Qf0ooIpIwZJJGbZIBLJI/wfvuf2OEOHItbf0lUz8mukDsF&#10;QIfTlkZhXYceQCJt8TKzfDzyzjuW3IOWDa2PVLu5lkcWpSDTp3SN2mLAzQQxqQFBPNUZ5/7z4Vlh&#10;T4+H2XRxiFozbW6W5YIIUK/GI3UHkQNkFV4UI/Y5/wCTg4ifqK8S4XKXSSxXFybqO39Vbt0f4BNE&#10;wAjWoq7APz+F1+0kT/a5ItNcLEkkEZ5AsWmmY8AF/ZqxNAiBm7fZTl+38QgDVsSKQsNk73EeqXnw&#10;elAVtrfiklC1DKAqqGZ39GN2If4nlkTnxi+GHa1+bHlLS5p4YGbUZQDHH9W+JFCf3YMzMFbcs7NH&#10;z/ZynLqIlwcvaOOO31f1UwsfL2sXUFs8xET1SW7dlEfqySf70kQ8WKjiqxRq/wCxz+L+eMyfnbbr&#10;Pzh0FWCMDHJLPV6q/MN/dkBv5sh+dNVWzjHtb+j/ALL9ibHyzLNA8VzfylZVZJIoqRxlZIxGy060&#10;FOS7/DybDG0/ObSLyiXn1mxuJFCyXRAkQMQan4AX+FvsUjbJ4tVCPRth2pA8wYqQ8uLax8Y7SKW1&#10;hZjBaRUBC1AAHMqp5LXnyb/gs6Bp+r6LdW8V3p0kF5EUpbGBtvVasjIduUYQJyPJeXJ/8nDjJkbH&#10;J2GPIJC4mwxe4i1e4eS1m9WzV5qXst0gcmCNREHNDwklnaRFX4uHpQt/PwxSBPrzoHkf0QVZwo5K&#10;BRnAVm5NXcL8X+r9qR+VmWsYvvbCjLqVtLjke3SJ71kaK2MxCO8lVjZnWNY1Cnh6pEf8rP8A3cMf&#10;GM+bvzK0jy/qo024FzI/FZHNuqHiDJXiSZF+LitP9X+TKhkjjPqG7iZ9dDEeE3aO0by/9asFumii&#10;9YhuHKvFiYygJ5RqQrMzSbL/AMjMLLb87vKFtLJLFY3xlfZZPThUqAKCgE3HvX/P4a8moEj3BpPa&#10;2Pul9n/FN6j5Q1fUoYIbm7VbeKhmtQ5eOU8+R5M0fqL04ji32f5fi9RKD86vKLSSPdWd+3JvgHCF&#10;/gJBYVMq05dWpkpaocohH8q4+6X2f8UrXnlrWFghTTpYI3jjIYgmFfUCERtRUlrw+yvL4UVm+D7K&#10;5MNC10eZbWxurRW+ry+oxJKj0kFUPqfZWqEL8KP/AMLz5XDh4OO3OxZRkhxBKNRj0/y3BezkETSP&#10;FHHGQ5e4m3kCpxM7fvWMlGaP7X+wdTC4ha0cQrItWkQMSKH46Ebj1DT4B14oqZLHLjFhsCy11CPU&#10;YTeTW0vBYpGVImZwPS5I1YyIQzK0jceHqSSS8W4/ZdifzX5w8veXLMTXiPcNdPHEwt1SRgI1NATI&#10;yfApV+G/7TfzZXlnw7yadRqI4hZtV0jRNZur6K6CtbJbJOYld2iBe4dnLMsYCs8ivGZeXNY3jX0/&#10;iT4ot/yuXyczSNJa3zFyOP7mEhFp8QCtO2xr0yEtWKoW4p7Wx90vs/4pOV0PXY0hjjkh4RI3MGRg&#10;0rk/AzOkScStByejcvtcVZeWSjy3+Y2ieZ2ksdJ9W2uo1Bllu0jWUxsQGkjCNKpKE8eJKqqv/scj&#10;p+GcjxdzdptXDKSBz/pMbvfLl7pri/1Kjx1L2+mWkrm3aSNJSkLcljNH/dys/Hm0qf7Jjb1YrSYB&#10;S8n1l/SDbSgKSGV+Kdj9ld+P+V8C5nx/eR4vpcwhE3S3N7brI/oxiwT6yyANDzf03RozJLy4U5K8&#10;j8OScfsv6r8KupRFa3t5dzCVLRQ7WimtQlPUHAFeVF+zy/4XKTIAbMZSoWtDAXmmWlhZyQLdiblq&#10;QUckDIzxN6hRgvqOPiHwfF8P7xPtwAfnR5VCHja3scgUiNo4oVPWoLES+OY35mN9XXfyrj7pfZ/x&#10;TIm8v3jOodknhdw80czu4ApxIQFaCgpxw+8qef7TzNe3Y06GdGtESZjcmg4qCP8AdbMdm7H/AJty&#10;yGUTNU5Om1cMxIiDsl2p6LYWFlDb3LJEl08kIMEcQLPO42AkBXk4+0V/yv8AWxLzD+YWl+Wr63h1&#10;GOe5upohcco44pFCl24rVpE4FnX958GTyZI49qY6nWxxHhkCvXRzqUVxDZr9WtYm+rqVklhYkr6c&#10;jsOB9T04/wDec8+D8v2OPLCdfzn8pRqSlpfmX0+Cn04FSoHEEoJCDtRfi5fCuY35kVVOOO1cfdL7&#10;P+KRZ8vao8q85oVt/WMrpWSSSjMHYLKeLL8XJqKP2/5VVcY/50eWmjC/U72nxF0VYlBqTTcyP4ry&#10;PHLBqoxG12v8q4+6X2f8UqpoF6rySCaMy/CIZZFL0AC1qq+l358QH+y382Oufzu0CeYS/VbtBEtI&#10;I1jiADU2qRKv+f8AN+ycephEHY8RSO1cVcpfj/OUtP8AKQsbM2yyeuZn/wBKnlYs7oSSa8lfkQKK&#10;OX/CftIn85PLZ9dDaXZilr/uuGrcuVQ4MtCK8P5v+I5OWtie9H8q475S+z/ikQdCnrbPVC8IApya&#10;iEcRyjPGqkJ6gXjw/wCGZsnegzz31nb6rAyw/W4VdUQH1WWSImMSuQwXiD/qeov+X8VmXIJAUP6T&#10;sschMCXfukGtS6cjGxuYXljSUOXnVDAgSYM4ijVhyYt/lepwk/a9L4BenSW0EyxpM7LOV4W4CkBQ&#10;h67L9qv+thN1der+ikqWuwXl7bSSTQRJ9TUs9+zPG3P1VYmMAyNxj4c+vpP9njgDVvM1j5f0O61G&#10;WJm+qTJHJ6AB5O7E/Z5qh4uxrv8A8Fhy7RuXKh6WrPmGIcR5L30qTUdYtInkd7K9tZJFWUfGiBUj&#10;oGaP1EMqcW+Jlk+H9njkGb84vLpZmeC+lJZTR0twuygV2bkTtXdv22yiOshGqBcMdrYu6X+x/wCK&#10;ZLHo0yMoQxxRhWWi8yRyblxU1Chd/wCTl8K4eeUvzF8v6o50fT47tbuSM+lJcRwrGhBpyUrI/Gnq&#10;O32MZ6nxZ0Bs24dfDLOgJJRrui3b38Op3ASO3gdnnS3kfnLHxDFHTgvq8mghT7X2Ph/m5yi5W49V&#10;YDJHHCC8nJmUgqSwp8YqxFG/lzLxxBHEebnnbmhrO6sFgN2Iria5Iit2jSKRWD8Y35MIdo1aqFmP&#10;JU/yfj5JMguEsg0Qa2j/AL2Z1JBJrRgHFOjSbnivx5G47nkUGqVwRbT6myTq15Oxe2t1dVZeKKOB&#10;MY5b8E/nfhHigEU2orzQM1yZJLyQAMimMKeFFqPi+EfvDy+F8iYy4BXn1QShxLJZaV6VsxEFosNv&#10;psZDxO6uxhMhd1HIpV2X0V4cOD/ZZWwD5p8wabpGjw6lcNK31VQKJxaSV5CqtQttt8LNTjlUcnAS&#10;S15s4xQ4iiNE029W6voHEXoXEx4IBxEcClmReC8d2JcL/wAjPiyEn83fLDA1g1CpBXZIRTkpDtvI&#10;1SzHl0/awx10Ab9TgntbF3T/ANj/AMUnY0y7WiL6HAMHJYMT8DgxqFXjTgo4qa/sL/Ngz/ld3lWK&#10;39GDS7gNsxlZI/tdD8PqnsPHMf8AMAyMiZIHauLul/sf+KS5vKeoT331m51OUxj4RbpQDhuQCwAr&#10;8R7r/wA2mPlrz7oXmd301Unga3hMoElI+YVlPEGJmP2tm2+xmRhziRof7Ju02ujkkQLav9Nu9Nna&#10;9tAHkupkEpoG4ihj5fGR9lfi48vt5M4tI9SwjDMq1ZWjUSFhxFBUhx+zWqqP5ccur9dVbmiW7H5f&#10;NKxazcGOGR0jRklZoVT94eTKqNGS3x8eMjuvw8/tLgW5ms4JUNtEsUc1HPIk7hRxotQFFG68vhy7&#10;AZy5ppMrC11K4gdb26a5mgLxhowqkL6hDAuEJZqx8aU+Nft5AJ/za8twXMsckN760UjqGSKGiGtD&#10;wJkBYMfi+L/J/wBXKzrYCwQbdXLtOEZEHi+z9adnRrmpUCJoiqq4dmPqACnxDjReIHw8f5n+z9rG&#10;Wn5x+WVkf1re94EKiH04XPFKGrVkG5b7X2siddCqo/j4pHa2Lul9n/FNXui3bxx+h6ZkRmc1kkjA&#10;aT4W48QfsozcP82yd6bqMN3FBeQzxzLIpLTScgtGjDsIwleI4n/iP7WWXVAH6usf4nYxlxAEfxJP&#10;qUXpJLbiCUUeP0orX0yd5OMckrTFefxD7NeX2/hxpiS4keYyiD1AshUNyUAsCvUdlXY/BlspGFXu&#10;2DYi0bHLLbRQQBDd+hWMuVCsxRCrt8JXizM3RFf4f9bIp5h8zaP5dFqmpxXcv1uBZIIUWMo6ep8R&#10;kLOrLXiDxX7Tft5HJrY4zX+5cTPr4YpDiv8AzUclxcXt3JFaGApbyOlzccm9SKT06KsalWR2qzcm&#10;YrwX/db8sJo/za0BX/uLtIo2Voo4o4kQkblivqmhVgvD/Ncr/lCBG4lf483G/ljH3S+z/ikS2nF0&#10;4uiOXRkkeQl24nbhXiKqw5c8m1pbQ6hDaXTuJJJ4BI08ycWJZBRhXnRKj4v5svjkGOIr0/1XZiQI&#10;BS99SNskypGOMEnCKKFg3w8qlKVjpIVPwr+x+1gC6/OXy7oN62meheSi3b94VjUIaqpXiJJEf7P8&#10;yJmvzZhxnidZm1uPHIxIlxR/Hex/Vvy6OvmW8vUhivHjRLeb4TKlCWcsyrsWZqFQ8isq/wCwxAfn&#10;p5IESItlqa0PJgFhoKEU4kTDwwjVx3FbcPCP6Ljfyhj32l9n/FIM+QPOj3lzPPc6ZMXURxSGOSrK&#10;QwYyqyOKry+Di2Nb88vJTagl7HbanbSq1ZTHHbuJFoQFYPNRd2r8Hxf5WVS1Hp4R6o/zZeni/wBJ&#10;6nHz6rHOIFHZr/lXPmd/Lkmh301jqNqyKIFkeWH6u4IPwNHGWkWg/wB2f8Dxw8j/AD8/L29UrIl3&#10;ZNsA88IKknq/7l5j8Pfb/VzCwmUDZcUTiSxRPya89abfoILiG8011CyBJv3yqpB4/vUjTiegVf8A&#10;ZYa6Lrmla5dR3GkX1rcyuvKTgOTr0+2rUdNv51XN/LWROIgnaP8AW/3pbfGTfUIH0vRriz1K0vha&#10;W0lII3lVFcUJBWg4t8VCyryXH6tbS3bTLOB6Ue6Ki05tw60BBainMvSiEQJH6v4JfXw/6eTmXLi2&#10;THyxqVjYw2z2nMXFwCJzKwpCglI4148EBkH+ywJc6Nrwsxp+kzRafbXilr66nIkeNabiGOnHk9eL&#10;ep9nKtZkEpCzQj9X87i/H82TZZhEmA/en+c1eeaPLs9+msXcEuq6lpkzW+nwWcTLzLENyd2PA8eH&#10;NaN9n4uDtwXFNF8n22i6h/ovK51ZogZruQtJM60oSZSRRf2QiZjnNiGORrgj/P8A8pL/AGTRDBZB&#10;yHjl3qF/5ysfMuhCa+VYdEu7n0EScxqPVSQcYXhdX5MpT1G5/By+HEPOGhadqFytpOgjuVX1GuBI&#10;g9IlaU4mp41GRx4BlgZEcUT9H8DnZCDD1jcpp5D1nUYtB+syO1xaxyG3toFgkaWVVfZ/U+FXk4Hj&#10;Iyoqckf+TOd695K1XTIvrSxvPYNuLhF2CnpzpWlc1Oo03BKh1HE67Lo5VcfUB/pmY6b5h0q/mkto&#10;biP67CxSa15Dmrr9oUNGNKHtkcZStSRT9WYV9CHDBIOyZZRXcUG43HanuDlcoN8cg5Sdgu31KRP3&#10;cw5x93H2h8x3yohmNnYM4RyqHgYEe3jjHZkCHY0PvwkG+GJMeR4WJjTsRe0aNvUtiFHUwn7J+X8u&#10;Z0dRGe2UcQ/1Rplj6xdjRKkh4SLwk7oev0eOV5NOQLj6o/zljmHKX1OzNG6bpuDmKY97bTsSkjhn&#10;HGQfEteJGxB9jiLCbdgWWC4twd/WiHVwPi+lf6ZMSYmLsavFhyRge+2Wife0yg7HVH7Qo/bLBTUY&#10;07B2mazqelsWtZCI3p6kZAKMAQdwa5OMyDsnHOUTcTwlZLDFLT1FBK7qehBIpUEbjY4f/wCJdF+p&#10;m7+rn636gkNmQfQ50+2N/Hdl/m45tf5Vnw8P8TnfyjKuX71Q9C65GMyfueIAm29Wtdwfh49KfF/1&#10;1n//14veGKG2VpXEUpJdA0YdxGduVA3FHbbo3/Es7GG54YR4nd8PIB9KWsks0zemnKNBxdubBPVX&#10;qikqGdBv8RXEdO4JqBWG2LggiScFnenRifsqGZidlZ/9bMqjEfzJfw7M+KrVL3mLUmWZYmBrGpKq&#10;hI+JRUgt8NPBcH3NqDBJDN6kFrLGoKxxxyO8tCKl5TIfh+H7f2PgXlmMcxP9LIPVKV/71nGJPP6g&#10;lsUjtMskDLdXkbsecsjoqxEjoiKq8m9k+Nfj+LGarqNw1/BbpAskUKxyFGAQt6XPk/wtw3kCH7T8&#10;F+1g0WmPFLJxcMpM8nqmT3f8Sq6VYcbSaaacrNO8tWRmk4erQqimQcvgWi/Zj5fyYPt1uBYzqWYy&#10;8Xa4vHlpDEpJ4heZJYx/Z48ePL7WT1UuKYjfDA/0fq+xjnBoR/h/i/ppXqEkEWq2nL00t3kAtbSO&#10;HnczSqPjPwALGrLwkL/E3Bfs4ElEU1vLOROzyLIsVtEpaKNSVXkSSh9U9yyt9v8Ad/zYYGcTyAj/&#10;ALLh/wA1I22r/jv9FGx/X4NRggJtxboU+sXUkgjuJWUOwVUEbq0I/ZUSxunpfFy+LDDRdOuJbyeS&#10;1LhlkSK1kkSOkaRoQHjqGbnyd/t/zZr+1cgiPV9J/rfT/uf63E1Anh87/wBglfmLUrSC1jTU1iaK&#10;aF5Lm3ilPKR5T8UbgGOsXFV3Xk7snH4f2nateRTNLallSC3ZVuZOLt6z1A4kn005P9mgyOixAHim&#10;TKUvVGP+pxYipSF/S3oFm0MdreJEfXuk/wBEt2KIIIaGjItZnotVr8X7X+xZN7a4SMrEhi9ZpVkk&#10;WRGdVkUAbLRFNEKKvxcf9fM6GSNHiPFw/Tt/nfzXIjHoVWC6s7mQrdS+ukAheCJ7eWJTLBIWL85e&#10;Uki8nidn+H7PqcvSkw8tNL+r2yylIq+kI1VFbkQdytaDqPibNHqNXxz9Ox9/8P8ASjxf71JjZYvf&#10;69BqGoy2avOI47kzyyTFPTQowAcElt422QN/kZGvNmq2EMR0/Sh8J+GVVPBmd/hrIP8AfUZP/BZt&#10;extLlmeKY3/hj/B+PxFqMwSAOTK/KmjalNcfpfWSJbs0+pBvjWCH/iv4iokkr8Tr8fD7eBNEia91&#10;aO6ubJzDbL6Qq56jjwLV4ULcGaSq/wAubfVGOHGYxAs/jubYyq5SHP6f6yYeYZms9HuILe9W2u7h&#10;ZHilKl2ALVfggqW48uKKDkiEl1du9+8aTJbL/oNrIwCFiAvMsQKbcuK8WbhmkMIiHAPqkfr+pos0&#10;ZFhs9nY6THBo9s5tLrUpT+lNTt4nEvFeThQier9piqyzGT0+f22/ZwueWR7q5lkAHrUf45Y0jrGD&#10;wB48mZU+Jk5H9n/VzaY4GGMAfX/R/HCiMbie8sjt9OtbXTrKCFSxtOSJIIGln/eMBIwJCqjy/wC7&#10;uK8fjf8AZ+LFXYRRmFiXZBzt4mPwuzMZAzRktNsSP8luf8uRsnev9M38R/zlKEtcXPrxIsTP8N7c&#10;KoLRooETqlwFWBm+A1HLnGiK3HlgLUZ3QzF4I2uJGLy7qvKtAEY1Z+PxfGPj4/6zZmYsVeofiS0m&#10;ek2tuIrZbWWT6rHCIrcMHK/uzTmBxWPt+7enx/a+yuIaXpdi99CyxLGYQaIUKKSh4t6YZEfjv8fH&#10;4f8AgviOp1HDHktgXwjkqazqclvpkxUkM1VDggmMMCasQWVT/JnFPOnmS417XJ7l3LW0bNHaJWoE&#10;YOx/2X2s4TV6k5ZX/CPpdDmycUvJNNOtIrW0jijXgKAkUpuRvhDmK0onNirs2Kuzs/5R+X/q2inU&#10;pI/396WKFlAAiA4qSx6ioZuI/wAnOh7Oj4eLiH1zdlpQYwJHMvMvPvni3h1htMimotqUEpjJLmSv&#10;IoFHTqq8v2fizfmZdT3HlK6iAT6pazqImVOO7OtVqBT4f5i2ZXamGI05l/Ea/wB0GeqkZY7KZ+TJ&#10;7RtW+sBpGvb+FBPzlLj9yrEEKzfDXl8QRc4xnKOqZ1mxV2bFXZsVdnf9DuTBoeh25aeGCawtmR/R&#10;aQNIY42cU4BVVQqlH+Ln/NxzrsBBxRFfwx/3Mfx6XfYpHwwOvDH7nlNxr8baxqZZLee7t72eECOQ&#10;oyxRvKiK7AtVjzbmnwqvL7HLOF6qKapeCjCk8gowAYfGeoHQ5y2o/vJf1pfe6Of1F6jaSeraQyVB&#10;5xq1RuNwDtgTKmKrnqnyFFpFmkNzdWPpz3UKLLMAS6qY1DN8FaJ9niCzZtNRmzZMIjE/R/V4ZcP8&#10;MnbQI4OHvfOH5oavr+qxmx07VF+rW0vL0DwUyPHKDEvJ2XlKvF3Pwqn2U+LJboPl2xgYusnrQxzr&#10;cxg0IJRuabkbhWzT9rZzk9BjwcX4/hZ4cZjEA/wpHqH5q69NHaX0ltFHfpZTWN6XLAL60aCSkdRx&#10;dyisp/k+D4/2T+9j9SwvGagLROeI6U4NXNTKXDQDCdsA01Zn1W2uC4ErTxPsampc1zwVm6dS+6sM&#10;fLo5eYNMXxu4B/yUXIz5FnD6h70FrjmPRNQcAErbTMARUGkZO4Oezb261jR5ucgN7bO6IEjA5oCQ&#10;CzMSATvy/wAnMPFix54bemX9J6aFF8radeeXtbYwpImm6isbzSkEtBI3HaMKFJUIFCcgzM3L4uXw&#10;JhtbXOn63YiWJwYmFQ1aEg+HfMKeOennTGUTFRP6T0e+MckfpTwsHCOA6lgKDZSVencfF/q/s5HN&#10;W0u70mC5vIS9wJGLRqWrQ0/ZWh4heIpwX7X/AA210efHnmIy2pthPo9C8ta1aa2bDT7kW9gQEinY&#10;A85FQkE8yeTeqzN6vqPxVf5uXwEDyRzRWy3Tr+kWBBqxIZwGqlaIG4gfbZFVvs5uYxMDcfoZnyZX&#10;bR3NnLetbRMujeohEcSq3pRniTMm8jj1ZD/dI/qJ8Ey8P2+Cfmz5bl0jzH9YCMtvqC+orsAKypRZ&#10;fs7daN/ssw9QBxWHn+0cXDksfxM68vavb6jaExyI7pQuiEnir1ZK8grdPEf5P7OQjKHATXPR/lDX&#10;5dV8s2F8KSyiDhcISatJCnp8FUq5/eP8TcVbj/ss2WMmQBeo0mQzgC8h1149I1q606vpD1jJFJSl&#10;BNIJTI7o0f8AdpyVOTfFz/yc5j+dWqzXPmlLB5BINPiCmgpRpT6lD13WMxrmLqCOKg6ntPJxZK/m&#10;s3/LwQP5eW7gj9JLl2agJIYqeDOK/wAzqx/ys59mO61k+ei/ybs7zy15cjkFBeahS5eDZSfUCiEO&#10;xBK/B8XT4fjb4syJaMThu9FocHDj35y9TxH809S0fXNVeNv7qxYw/WyWYL6RYymOMHi5DgKT+18K&#10;cl+LAX50fnLNEF0DQJDDqAX/AHKX0bf3fL/dMRFPjpu7/sfZX95y4a3FpjCRvl0cTW6owJhEov8A&#10;KT8tlKy6xqg9bT3Yfo62mQAvwp+/YHlxHVQFb97/AMY+PLgTMzMWYksTUk7kk5lOoexgACg2A6DK&#10;xV2bFXZYJBqNiMVdnZ/yf/NW5N5a6Br1wXAbjpl85HJWI4+lITTkGH2Gf4v2P2l41zxiQdvodZZ4&#10;J/5snnH5keUDDYXur6TAHMqr+krT4iHRG5h1pyZSrfyL/lt8Ccc9F2Go82SOQgux+Fh0IzUZtPQJ&#10;DsZQeF3UCQlpbVma3BUSQykF0Zj06nlWnX4s8r/85Ef+TU1H/jDbf8mFzP0P90HQ6z+8L6F/Jpg3&#10;kGyI/wB+T7fKVs5pmY4rNs9Of847QxT/AJdyIRV1v52V6CqnhGKqSKcs1+omYzd32f8A3fxfP353&#10;6ncaf59R1mCxS2UEbws5CyLzkJEiKQxTo3+xydanby2yr6im6iVgyueJZB41Yiv0ZlacifL0uyiU&#10;j8ta/a3ty6QsumXssbRvbKZRBOxqacI0bjyA3Dqy/wCv8a552/PML+mLAqaho5WrWp3cdabe2Z2o&#10;6On7V+qPue++TWdtO+MBWjWOLioKqAi/sggNTeu4/wCam5lmO6pkGdW/I1Y2h8wCQErxtqKCAS1J&#10;gF+I8RX+bi3HMnT9Xcdk/wAX+b/vmCfmdq8unT6O0LKssryjk4JUIrRFmPEcjx/ZQOnNvtfDhn+e&#10;Quf0FYmX7JugQoIIB9JxTr2A/wCD55PUyiRt+lt7VPoH9ZQ/LLUrG6up0ttykTVYqQSPUB5fZH2m&#10;Y7cm/d+k37WcWzDdE9CzYq7Nirs2Kuzo/wCVn5jahpeoW+jX80k+l3H7i2DMf9HeQgKV6/BXbj+z&#10;9r+blZCXR2Oh1ZiRGX0n/YsT85+VLO6tpNStoo4ryFluLlvTU+ukIY8Xr861ry/ys7bcSesklulY&#10;bVU5OUArQKBGiqGNaKPDjxZeX2uWZ+OAgOIfU70BgOi3kcMltcSBbzUDIEhSRyYxI0pe6naV4k4M&#10;zuafFy5RP6MaenJHgSLT4Li7jZxytoxwDPTeROj8QKqqqW41/wCByzJLhH9KX1JLJ59dvrbTp1FF&#10;vixuEghDbQyGvpeq/wADySOFMnELx5MnL9rOP/nfpyrr1vqsEBitruNoS9DRpYG3ap7lHT/gc1+e&#10;NG3Rdp46mJfzmQeSlltrF7C6vvrd8nCaRGZC0aOgVVAWnw1Q/aGc2yh1rI87L+SV1Hd6ReWE45iy&#10;l9RB8RIWZCRQAEAB42LN/lZm6Wexi73sqdwMe4vPvzK1WbR7u1mgkWFr2iktxUExuqtUkhmYpIAi&#10;/wDEftZMta1n9H6DdXCEBLOHnFGWCk+iCQSlDU8qDf8A43zMlEAWejsMs+CJPcEFoYt7vV45HAee&#10;5aX1JShcD1+AKLKSOC8V+yv2/wDnnnmlmZ2LMSzMasT1JOaZ5J6cAFAAFANgB4YrZ2s13dwWsI5T&#10;XEixRr4s7BQPvOICYxJNDqp3VzFa201zMeMUCNJI3gqDkT9wz1FaWUOn6RbWayn0rNY4UIYseEQW&#10;qAE/ZovJv+avt7LCN6euxQEQAOjwtPNMdxq080Nukb3POV1WNI+UkgIWZ2A/vCXKJ8T/AGWZn4/3&#10;fHPzo1g3et2dnzZ/qsJd+W1GlaoWlT9lFXKdYBEiI6Ok7Vn6xHuep+Q4EXTJp0iSJJ5aj0/2iqhW&#10;djRakkf8Cv8Asc51mG6tkuOkjkjkaORSkiEq6MKEEGhBGEikkU0jpIiyIwZHAZWBqCDuCDkz/KTU&#10;1tPNsVtLIyW98pjdVIFWUc0qSVpuPHMjS5OGXvDndnZOHJX85jvn/wBWLy7PewIjT2o5KXBait8L&#10;UUK9Tv8Ay/8ANOd8dpDP6azPC6qCixg8VSP4HNSHDHk3wDk3xfZ/azLGwAeg5PK9P1mxe2DvbR3/&#10;AK3qCSW5KCSSWciRFIUR+mHRR6v7uP4PtxycVXAob6tZyTyAIiI0jySSLzVXYECQrsGqN/jxMt/J&#10;AIG5ZhbXlveXUEcjhX5pEkKwyCP1YomDtBzLBo1RnpSNf2mbOD+e/Pdzrt9cQ2bGHSy/2V+FpioA&#10;5yftcTxqkZ+z8P7WYmfUGew2i6DWa05DQ+hnOl6cttaW6SCskS/ADT4Aa0FBReQVuJenxfF/NkQz&#10;GcBHZsVdmxV2d3/KG0EHk2CU8YjcXMszOysWIQgdVqVXjF4KzNwXn8WZ+EcMAa5vRdnRrEP6ReT/&#10;AJgeZY4fNVxaBpJDDBHEIEKhOUoO7BhRmHqfts8aLzf0/hyciRnVEskPIUHqDYUDH3r+6Dcf8p2/&#10;vMuEJX6vpc/cJdZ6jaq8txqs0fpvy/dSUJJZE5AbEM1w8Ik+yzJDH6awZ5q866iuoeatSuUk9SH1&#10;2jgelKxxfAhA7fCua/NPimS8tq8nHkJevaSJhplqZ4/SnaJWmiDB+LsKsOQoG+I9RhPHFJKxWNS7&#10;BWYgCvwopZj/ALFQTlTQAiZJI41DSMFUlVBJp8TEKo+ljTGYoXZ2r8h9blbS9Q0iNF9WKRZ/UNFJ&#10;ikoCnLbYOvLf+bL8IB2LvOypgxMT0eYfm3Ba22o6dql5LJ6PF0t4hV0WdQx9TgQyh+DcVYDlk7SG&#10;/nd3YrwlcRFmfiqsx58/i+I9Aq0/41zZicI0Iu34kLB5m0eJYowJWktYmufSihMjvGiGP0wVqK0J&#10;LL8TfZ/nXlz787ET9BWbIyGOO6SKNYyaECJzyA7g1Chv8nMTWSJAt1Xa30D3su8o3MjXHpuk3qTx&#10;SXUzzqCVZ3QCPmPssKM7Rfs81+ynFc43mA6FleCdPv7qwu47u1fhNHWh7EEUZSO6sp4sMlGRibDP&#10;HkMJCQ5hZNDHNGY5BVTQ/IjcEe4z0N5Y8y2/mLTrS8sh6XoFRPV1VxMaco6t2Ff3X/GmbfHl4gZP&#10;VafUDJDiDy3Vy+jXd/Z6m4lF6riGExtLEIdx6hRAC/P/AHfy/wBTk32sG6iJG0fVIY4hMiwzgygP&#10;yJKkPIa8hxPGin+X9pf2o55egXszzfQfcj7W/tTcWd7LdGzeUR1t3MQSiAmKBdkYMjSc+P8AN+w/&#10;xcfMeah496NnSvyUQveawv7DW8auQDUgyU47fzfZ3zL0f1O37I+qXuYj+YWpR2EemSMRzM7GJWK0&#10;5LGTyIYV+AfF8Hxcv8nlgX85UVNfsVVi3+h7k1ptNKNgd6bY6yVzth2t/eD+r+konyJqbajp91OV&#10;VaThQAN/7pG+Ij4S3xfsnOf5iOrZLmxV2bFXZsVdnpHQ55o/J2jW8BjRm062kYknakUb1dgDRR9r&#10;/mr9ja4ICgTb12l/u4/1Y/c8en1u0bzTqU1yZJmtbyeKFWACqQ8kJESn9phVGbl8X2vgT7ZlGFgg&#10;imuHS5lSgLFm4cpK/CnECvwDq/wKvFv2csMpTJribd0ytdVkv5vq1t6ljHMxcLEkfMpFQlpSxPwm&#10;R1+GP98/xfzNxin5q/VP8FXscRBNu0CRsH5gq8qswBGxo3XjlGpjMQ3cHtL+5PwZH5fku5L63uZU&#10;ZRfGSSZTA0RDxoUVmDfGgZB8Ak+L/hePB81rzTLMmn5Sc/8AGCFBVhBKQKVFQAQTseh3zK0gubse&#10;zP734Fj3nu8htNAaWYgRmREappUNUEDpXkNqZ2dXihu4rmVUeQDmBUnqpHKlW4KFLnfNtuAANnpC&#10;BswiLXV1CzkskuJI0LBGcUB+FgaBiF5MxCr8OKXEvrWscjVjhWNWJUMCqEgqvAlyvJhutfsZTEcO&#10;/PiQnmiyxrM6x/Hcyyk/HxHqSKtHk5hYw3FG+0E/vMGWkbK8chjEVmJ+aJIFANeQVuIAPxcm+H/W&#10;wZQDtZtZBS1KSGWCWLmJ9aFlJA8ttI/NAfTeZBITx+ArGzSHg390vw885t+eesytp+l6fJSOaZ5J&#10;5IFNeEcdViqf8vmx/wBhmBqRRAdN2tk2Efimvkmxt7e5vltQ0lshQtett9YndQJSO/wemu5/n+H4&#10;c47mK6RlmOeN42CupUkBgDtswDKfpBrikimldXFVIYAkVHipoR9BGH3kLU4NN826dcXCh7ZpRDOp&#10;AIKyjhXen2SQ3+xy3DIiTk6PJw5R/pf9MlnmiG6l0C9FpIYrlIzJE4NCCnxdaN1Ap0z0HqF5HdH1&#10;okaKtTz4EH4dtqg7cc2mHGY86t6mUdtnmflvUhaxLaPOLhU2Cs4IIfc8gOPxc/8AWxO302OSMlZf&#10;qkTycTHE1D8I4RjcdF6tQ5bLKYbAMRY5siPmF42VRbm9mhhMgmkQMtPtSn4SKM4+GP4fib/Izzh5&#10;hCDX9TEf2Bdz8K9aeo1M0czci8nn+uX9Ys3sGnaxt2nAE5iQyhenMqOVPpwvyLUr50T8r/O8tiza&#10;FeTP9Tn5fVADQCVxT0z/AJL/ALP+X/rZmaXLR4S7bs7WcB4Jcv4WN+bdJRlTVYoY3ntihldlDFY0&#10;bkWX/V/5uzrsyWsNvMjIqGR+O54ikbHb4Qv+SPh/l/azPEpcVDeLv4HqWN6PrUt7c203rs4ij5BV&#10;FSWmVaN8RYgr8X2h+3+znJvztJbWrA1WggdFRQw4hJCKHnv75rtVEgi3QdrCpR/qss8pFfqDKObk&#10;lZGuHMZ9UyKG5D0gqf5P2Vzm+YrqU8z01pomfSNPKGRw0CsSsiAAou6qux48q/Fm7Bl12e0xD0D4&#10;PIm8x2kWq30cht1KSiIhonLHmVCs8hqGdlC/CF/4jnCfzFdJPOmqSIaq8itsaipjUmh2rvmpz3xm&#10;3ltd/fSeleWWdtBs+e7KnGtKVCkqDSrUqB45G8qcRM82KuzYq7FrO8u7K5jurSZ7e5iPKOaJijqf&#10;YjfFINKV1a213bvb3USTwSCjxSAMpHuDnbfy3/M2fX54tK1QI2soKW03EKLhRuwahAV1UcvhHxZt&#10;NHnBBEibcvFqDvvu8z84eVLby3Y3V7a3EsGiOedz8fL6s1RwKBlfkHc8eTH/ACc6JEJI0m9ZxBBE&#10;tERCSzkEEoNu24zJIj6ajZP8X4/485YyEmj+P96x2XUIr+azNhH9dv7mVXnnuAVSFWVlE1Ad3Ksr&#10;fF8P/EcG2etS2tgbmQGaJ1TjbqByBdd+J2bbwzC1Wj8TLwn0f09+FOGdky6BAXnkyw1DW1tbFYrD&#10;Uread7nUHBKukTn02kUHj+8Co3LEHsJ45zJb0mM7I7iXeUFt+A/koppVjmTi1kREX6fD/wBzFy+P&#10;i9X8SPttetr23S11TnZS2cU8cDWdRZSopVRcNSnrs8q80jiT4Wb48EXNl6F61nfgvHOnptBbNWlA&#10;yhSCAAtOjcvidv8AJzAhk8aJyY9v4rmgXEcY9KGtdQu/0N9f0sx2lxpl0ZXvdWQF25MkssvOBnDy&#10;SP8AD6SqvCBP2eec88xeQ7a5tbi8sYvqF1E8gW0c0SRE3qpbvxyeowRnXCRxFGXTQmarhPf/ADv9&#10;K9O0fze/12306eQalG8MJfU7Ycgs0rFOMqIOMdXV+/7vj+848s53e6fc2kipNE8bEVCupWvyrmuy&#10;4JY+bqZ4JQB4gy1HRxVGDDpUGuBTVR+PvlHDxMIyILeaOR4X5xHiTufA/MZUYt4kC7DCG+imAScB&#10;JO3gfkcjyZA07FmSRN1PJcA25J4Q7GSRw3C8XFT29j7ZdizSh9Jofzf4f9K1ygJCiHYiwubdTsbi&#10;Mbj+cf8ANWZYhiynYcEj+Px/C0mMobj6XZSPb3K8ojRxsR3H0ZTqdJPCakNv9MyjmEubsr44jRhU&#10;eOYlNvudiEtnHIfUhPpyd6dCfcZLiTsXYHcsjBLheDt0PY/I5YJNUsVOy/iU7Gq5bGQaZRdmrHSv&#10;7FPs98svqw3+Ls//0IZZ2CI4X0wtzfMzPBNGoojfGsh4Etx5bfvf9j8WegZMkccaG1f5rvoxMY1/&#10;E+mZrsH1CN4bah9SNqszioZKFaV/1W/1uOGosLqGP6rDbetJCh9eYBTwiIJCirpVtl/3avxP9nMS&#10;GYSPESd/p+pY1NKZNZs2dL2W79KG5kWGxgPMGSatOVODfA32eXpsqonqc1+LHCIyRSrD6hgSSSOC&#10;cvwiXgPhjit1Kp8Ionqv9psAw+upGPH/ALPh/wBL/vm6RoVyNf53Nbbs0N6nqlEujbxyT23pl5GE&#10;khDPJdENypRj6KL8H+pxxBbZbeMXf1epmFQjNIHmZhuDGW5NuWbj+z9psvMgZcIYRO9I03MdxK1m&#10;lywaJqu8aIwiUEkUk48E2+Hfl/k/zZrhy127/XDBC8ZileqcpXd6BIyyzo3Dhzf0/j/1cs8Pblcw&#10;fT8/6SADub5/RFT9FmggT6uGmhlE1soDFYwqULPUwFSwd405f8C3xYpaWTXoijkglaSJpFaPgrMQ&#10;tCvFCI1XkrFF2dm4/wA2Y+pnGAkZHn/vf9yw4gTfVZfamlgLib6xAsE3pGCaRyicpCVarqZHfgQr&#10;HaNFRvt/a4n1zXRo5LayUpeyRtIaNUKSwNKEFFZy7civ/A8c02G9TU5m8Uf97JAmarp/x5idrbjz&#10;TMlxqn73R7eRYfTZTH6tUYlucbeq6Jxj4JJ+z9t/U/d4BiiuXuo5JS62MYVeEb84+debtx29Rm5D&#10;kxR/s8vhzNxRjEHh+uv87gbcENzf+YnE7WKRXMVsI31ydHeIyo0bohBiiUuvxQr8LCNPVi5fYTDv&#10;TbGGW5DOzSSM/JS7brx2HFGY/ZH7XFc1Ws1UoxsH6fL/AHzcxvVr+5W1ezEMcEJjEUiRKRDIZfif&#10;1JvTRf3h5fuvVk/bSX4uOBvMupTWsc9lZ3Hpzem2xbjTkKAc6OQ/U8EXLOzdEM/7yQ5NU5bE9yI8&#10;laKl6Bf39oLiNZgElAHF3UksUjUKrQjZfVkb/g+T5B9NtbXUrm4jlVIoFIZpGVCFSRvtx+onLmx2&#10;+L1Ps/E2dflynFj6f0WEIGQ8v4XoOp3M9nZBoUa4uyCttEagPKEJAcp8Krt8RpxyaWcBCfU7aqW0&#10;CgSCooQCWKmlVqeQLsPtfZznsuXilcuR+mNz+r+qiUuM2foH+9YHqVzbo8eq6gFe8upD9VqpHB3R&#10;IldA4WRaFGVIzy48vUb7WF2s6ss08USwoJY6fV2nILAOOClAwH7xt+Y5txXMvQ9nk7zapAy+H+5T&#10;Tyt5Xexjmmluy6TMXult04B3BZmRmUlTEleMfpxQt/sGwu0uK2cysWdIoz9ZMkqFCTWmxZXjqrL8&#10;PJfUZl+19rM/UCAjUbjIuRiiAOIJ7q880axpEvOeWtt6UdJEXlTiXUGKWlGXlwbgivzb9lsNdSuZ&#10;rFHvJiiTMC0NXX91Eaj1Gp6Z5PUfBz+1lGCJyGgTwx+r8fiKZ2P6yQ6PDaaov1GFmayt24XzmNjF&#10;NMtD6MfqB19KMr8Tqn2eC4RW1n61w5ZLhFErDjRgBC45Bmbgau9B9mTn9nNnPIMXp5bNsQQGUTXh&#10;hRVMkIk9Og+JfikFQVUFhsu/7OHWoQyWOl3ZgZRM1tK8jOw5LEAeIVfT+Z5F/tf62aTJOWWMgeLh&#10;/wCJacu0SxdbwapqA+sLJJZRTxJb+ipAN1SrF3E3xgVX4RF8K/6rZ5lzjHnmdYP0HUbfTdasr+4t&#10;xdwW0ySyWzGgdVNSK/qyUJUQWeOQjIEi0v8AMGnXWpaHfafa3Js7m6geKG6A5emzLQNTuPHOx/8A&#10;KwvKuuMpkmjEknwi3npAY0IoQGk5RtIQOC/vOP7f2uOdXpdbhlGuL1H+f+OB20NXA8z/AKZ87az+&#10;Xn5j6ApMVjPdQxEubu1b6wXYGvPhHSVF5Ny/uk/4HFLvyn5X1WJp7rT4IQ5Jj+rIY3PKvA84zvTl&#10;3y3NoMMh9Nk/xfT+lE8WOXRLNJ/Mvz5pEqw2+qXMhjIV4rs+qo4kBl4ShuP2f2ePH/Jw0jt4be0g&#10;sbeLgkEaqxqrERqlFAJavGn7X2cyNPp+HcdyDEVXRCQ6rqN5qM1/cSl5rmRpH6qC7vyY0p1qcg35&#10;g39lNoM8NkrpDygJRVpGvAn4GLHnyHqDr/xJsj2xjI0kjIeq4/7phn3xk1sP2PXfysa5bVYPXPN1&#10;jkHqHqar7UArTOXZw7q3rWCdNp+kbWrcR60dW6U+Ib9su0/95H+tH72UBcggtdbjomoN/LbTH7oz&#10;noTQNCAuEnvpXEql2SBkCoKCjPQshOyn46c25r8XwZ6HrMxiPSLD0YPCCRzfGt55rvDGfq9HBorM&#10;GIYEmigUVx1P7WH+oXKWCWygNeXLROqxgFmZmrxqSfhry+L/ACf2v5tFHiyEkcUOE/wtZF2FHTJr&#10;2+N04/0WASI3IHiBwpWgpQ8ePw/s8v2f5S+38vra2p1K+iV7mJWkkMHGEoAB8ADfB+z8X93+1kjn&#10;E5nHH6vx/pnH1OYY4en6v4mS2PmG4lu4bCzlp65EcTSgzK/cmqtz6d/i/wCJZ5w1qUy6xfynrJcS&#10;t1r1cnqOuctnFTkP6RdPLm+rNFQR6PYIKAJbxKABQbIB0wFlSEZntny9a6Re+VtPhiI9WO0ijnMZ&#10;4ur8BTYGoOYss+fFkIs8PFxwdsMfELfAfmHVNQt/Oeo35Wpa6n4xzVljZfUbxHFlPtgvSNIudOAW&#10;3DTxMVVgzUAToWofAdlx1urhkG/1t4NCk4XzCNfd5b8x2IhjdxKkRdppeNViPHfiW6SSs/BcOL9F&#10;XS7p16CCTbv9k5ppZDxV1tiIpj5W06OS/trmZSIDIoVqbV5DsM8B50bpH2nhh5fLDXtNKfa+tQca&#10;+PqLTBLkzx/UPel3mQqPL2qFiQotJ6kdaek2e5rG7tr6FloBKpKyq9K1GzDr2zR58csRB/h/h4Xp&#10;JCnwYks8coCE12YSCtCDQgg0HXG2+j2dpK9zb1G392D8NPYY5NVLJQksplnFr5i1C60z6lcOLkci&#10;6yOFEm1KVbvx49/i+L/VxPT/ADBYX0j25UpICyiKUEE0r2YDrSv+rk82iyQAle39FPhmrZPe+UdU&#10;0exS8IW5gKI63MRV41LU/aVifgZlXpxZ8JtR8lWgmfUAEEkj1Pwcux48R02r4Zs9P2uZDwzyplDL&#10;Wye6V+ZusW+nW2mcGeJFSJB9YZG3b94zyEM3HiNvjj4Zy383tHm1TyzMnoulxpp+tRc2DsQq/veF&#10;Psx+nvx/ak4fDmyMRLFxBxtbj8TGe+Pqeh+TDa2urtfRzwT/AFxmt5ntoXgUAOQgmDF2lnDg8H/Z&#10;g5/Hw9Pl56zEeeei5178kdfhj0/VNNuSoW1pe25egoDRZKtTZF4ozb5k4CQDR/6Rd12XloSHd6ni&#10;3596XdRapo2qWgcm9JsJ1Su7CrRfDX4nYNIq/DnLtZ1KTU9WvNQkFGupnl4gUADMSFA32UbZRI2b&#10;dRlnxyMu969o+nrp2lWdgpLC1hSIuTUsUUAsTtUsd8HeTNBbXfMlnp/EmFn53B3FIk+J6kBuNfs8&#10;uP7WSxQ4pANulw+JkEeiWeefMaeXfK99qZYLNGnC2B3rM/wptVeVD8XHl+znfPNN1BpHl6/vqJ6F&#10;rbuViMUYQyygRxLRl3+Ix8uKfZzPlkIj/Vej1GTgxmXc+bPKs115h84afpYZ/WvblFkkEjlvQhrJ&#10;MaqT0jEvHm32881yyySyvLI3KSRizsepJNSc1jypNm31fFFHFEkUa8Y41Coo6AAUAx9naT3l3DaW&#10;6857h1iiQd2c0A+84rGJJoKd7eW9lZz3ly/p29tG0sznsiDkx+4Z6N8m/lD5Y0WK3k1C0j1K+IX1&#10;prtVkgLMN0jgdXBp48eX7X2vhyOQek970GHQ44R3HFJ8weffz28yatczQ6Zdyadp4ZvTitGdJwqn&#10;Z5J0ZCtf5eX+T9n4sN/Nv5P+QPMdrLDY2cWia1xJtprVRFESooOUKUjZDty4qsn/ABthROWG59UW&#10;GbQRkLA4Uh8nfn35/wDLd9FLf3suu6EWAure6YyyqCanhM9ZFkFTx5M0f/Gvl/VNNvNL1G5069jM&#10;V3aSNDPGezoaH5jwOZwNi3RyiYmi+uNI1Wx1fS7TVLCUTWV7Ek9vIO6OOQ+R8R+zgdHdHV0Yq6kF&#10;WBoQRuCCMLFFOiOjI6hkYEMpFQQdiCDnqr8vvMF1q/liw1YsfWnjMJovw+tFUSO3RQoYGlcGThlt&#10;1eowZhkxg9XzH5zhttF813uiTAfVrS4ScszVcwS0MUaEcn5uOPKn+VnDfzqvjffmDezkgsY4FYjp&#10;VYlBpiMHhel0naArKfg9y/K+zhtPJtpDACsXOVkDU5ULkitCev2sguFwmV56f/5x2tTL+W8roeEo&#10;vrgLIBUj4I+ma7UTAyb9zu+zzUPi+Vv+ck9WktfzNihaklubC3Z4GNFb45euTuVruLmZ+CFfhVmr&#10;8Ve9TSm+wy+IieTstikfly7tro20aLLPGzc3jQBuPE7D01DBgFHJv2v9lnnv/nIJY/0/p7IQawuD&#10;QEH4WApvmbKRIFun7U+qPufSH5UtN+gCkqspqHFWDAiQs1Rx23O5/wCaOGcpyDqma51r8g4eba60&#10;ZAuqWscBY048zL8Q2O4IXMjTyIuncdlfxf5v++eIf85MakbP/DauWFq5vZLgKK8hGIPgbf7LBmwb&#10;+eMkR0SwjjkMoS6J570o8bFRuKbKKcgfiy3UXwCw2dqfQP6y/wDIC7nn1G/aYBOdsCI6DqrqGOxJ&#10;+JmrT9j7OcYzCdG9szo/5Hqx8wX7A0VLQlzQE0Mir0Puen7WZWllRLs+y/rP9V5J/wA5I331Typp&#10;pB+KS+CoKlakRO3Uf6udoudMi1KKG2uYBLbInKeO4QsppuAfU+I0qefFV/ly+UoiJvm7yUQRRfPu&#10;m+aL6wnkubO6eC4d6QyW78GBNBUGPYdBx5lvs8s8x+Z7WwtPMWpWuntysobmVLc1qOCsQADU1p05&#10;VzXnm8rniBMgcrfY3k+91K+8q6TeamnDULi0hkuVpxPNkBJIoOJPXjT4cAW4lNxEIf70uvp/61dv&#10;xxDXHnsmd08KW0rzGkKoxkPT4QN/wz1DPO0skRkRwkqiQGJTVmfi/Er6XFWNKcuXwL/J+xtMeOub&#10;1vJ80+V/MBRGWKRf3bJGDM5PFEqnIsZOTKoNSh48/wDK5NyWmtGKLp9lCVXlQkFYxRAoZn+3uVWg&#10;+Hk3+T8PExIomfRNs90LXYQv6bvrgNI6KeIUytSRnZI0NI/gXnVjyVE4fE/95yh35xWUd95WK2zP&#10;IumP66vIKM1HETkVHJtmZmb7PwfDyX7NOXF6CT9VuF2jj4sV/wA1kPkdLmK+N/fW0Fvd36xxOkBY&#10;iNQhkWMr9mID4eKfa+P4+L/a4LmvedZ5k4/KPVfqfmaS2Y/u763ePjsKtH+9G58VRk/2Xw/FmRpf&#10;rp2PZk6y1/ODz3877KR/J6ajFUSabcxSlh/vuQ+i3TwZ0f8A2H8uTb819V+qeVJLSJWUXsscKyMQ&#10;GZU/eMQAF+1xXlX+ZczNXKoV3ux7Tnw4q/nFi/5NtJqesrPLIH+qRPKyKKqrN8Cg1LbirceP+VnE&#10;c1bzr2rJr+Uml/W/N8N04Bh05HuW5fZLKKIDT/KPL/Y5fp4cUnO7Ox8WW/5rz788vMI0jyJcQK5S&#10;41ORLSMqQGCseUjCv+SvH/ZZ39y4t4fUkCqq7R/aNGBH7VDuO3w5n4iOKg9GLfN2mao0l3IyR8pJ&#10;ZFJk+zulCK8Qeh/a+L4c8x+b9WOreZtSv61SWdhF/wAY0+CPx/YVc12afFMl5XU5OPIZeb688paY&#10;dM8tabZN/eRQIZa/78cc38P22bE/K+nfpHzFp1kQSs1xGJAu7cA1Xp78QcjjjcgEaeHFkA82/Neq&#10;DSvLWp6hUK1vbyMhY0XnxolT4ciMH/mHp72PnLU4mAHqS+uOJJX98BIaEhf2mYfZyeoFTLZrYcOW&#10;Xz/0yWfllrKav5H0u6BPJIzbuG+0DAxjFaE9VVW64S6ZfzafqNrfwmk1rKk0f+tGwYfqyqJo248J&#10;mMgR0T7VdPh1LS7vT5v7m8hkgk/1ZFKn9eenIrlLkW9xE5l+uRAw8SasktGAYgr9pj34/Dm4oEW9&#10;eCCL73yvpOoyWc09pdIIjp0378MAQkluSpZQQ+6Kvw0DfFxyE/nDr7WPl1dKhmYy3kvpPXr6UYVp&#10;P+Cb0xsqfDy+1mJqDUfe63tLLww4R/G9q/LW3a9u/wBItEqIIhIWXYl2LBAduiqX+08n+w/b4hmC&#10;6B6Rh15R8r3fmTWotOtz6aH4p5yCRHGDQtt88njhxGm/TYDlnwhIvOvm2x8q6DPqt0PUZPht4AQD&#10;JIQSFFflnctJ/LjyjYIkcemQXgpvNdESs++7Ev8AuwFp+xxzLnCEeQd/DR4oDlf9b1PnDzH+c/nC&#10;+kkkGqT2YrVYbQGIIANgBH+9blX9ss2O1L8u/KF6iW7aXAjI3pySWy+k9QStawhVPUGrfa+H/Vwx&#10;xRPMMp6PDIfT/vUDpX5wef7KU3MWsXDq49RYrtvXQggNxIm5MOh+z9n4sP8ASNIttB0S3sbF2W1t&#10;gCpZULMQ/IHYV3ZeXL7WCABnw1s248YgBEcglV95g1LzHr9zqGoKjXN4zCVEaRUVShVhStD8LceH&#10;2V/m/Zwm8wamukaBqF4rBpFs5GEwKJxlrRQOFCf3rR5bm2H9VGpycECe4PUPJCXWoanZQPVUF4gE&#10;TB5OcZUliefwiieqf2v2f8nPNmax5N7/AJN/yp8vyavqmoqqqwWylhHIsoDXI9KvwgmgQyVy3DEE&#10;7uf2fh45H+r/ALpgP5w+ak8v6LYTFmV2vI5vhCmq2x9Qgctql/TC5CZI3jkaNxxdCVZT2I2IypwS&#10;KZ5FLHLEksbBo5FDIw6FWFQclf5W6m1j5wtE5EJeBrZgNt3FU8P92BfsnlmTpZATF9XO7OycOUf0&#10;vSwr85NOa68iXtxGKy6cVuxtX4EPGWvXb02Zv9jnd1UzqI5nIhUMTyLcFDEorcmf9oMP2fh+zmzJ&#10;B5Dd6OnjHlnXlhn9dEU3DlQrIA0r8B6jKQqV+Hi3f4v9bjnPvzqmil8u6c8Fv6UX1mvqUpyLRsf2&#10;jzP+sw+LNfqh1P1Op7V+ge97P+XpuEuLmK5vWupinII5BKhWC7cFWJf2f3afY/a/mzjmYbo2b5sV&#10;dkk8h+bZPLWuR3TfFZy/BdKAGKqQR6iA7epHU8f+A/ayzHlMDs5Wk1JxSv8AhP1Mb8+eU08yaHJb&#10;RnjfQ/vLRuRQMw39N2G/pyUo1P8AWzu15cp+gb2W2C3CXtpOUuFkryjMTMvFRSvT4qf5X+y2Wasm&#10;/SIelySEoEj+a8r0HUnm1O1t72VrV7K5iV7ZoqFZQ4jbkzcip+Lin7X2eP8Ak+Zc1LyD3jOjfkqk&#10;jazeFfT4okbsZDQCjGh6HfwzM0dWXb9kfVL3PLvz8vvqmhWB+OsssiUTqQUHyzsyxq3BCd435SqI&#10;z6fLdevFRUsebU/l/wArLYAk30d3u8e03W5jIShI5x8Y2Mg5kGjUAq3QDiv+tkJ/NmR5fJVy4LG3&#10;9aH06qVUnnQ0qPn/AJ8cdVERgK/icDtP+6+IenflvIP8XWqMF+s+nN63xBnC8DxrvXsv+T/w2cJz&#10;XPOPZMO/JSo3mzS1cEq1woIHU12y3B9YpydH/ex97GvzLna38g67Mho0do7An2z0VJN+7JYASTqz&#10;q/XaoPGiH+UnNqAIkkc3quT5It9anaRFV2McRC8PcAitWHjTNKkdtNK8ZknLKg9FRCsbkctmCgk8&#10;+nxcsEJynY/peaOae6PeXt0sYcrEKufUZpGeMbDkjHjQqP8AVxCcXVysJcMDI0buwckOaghKLuOl&#10;D8P82XARhdnkyJeq+UpIII5ArKghR0QFApjUD4nq+xG6n7XxfDkZ/NZGHkKdm9FFeWJ4kjVkPF5A&#10;dw55MQwb9lfhbMLVZAYkfj0/9JOB2l/cn4M48qSk6u6FriZ0UxSyzGNwrxKARWFQic1ZW+19teC5&#10;wfNa80zLJp+UrIvm2rglfq0uwbia/DSh+eZGmvj2dh2Z/e/B59+eVw9v5FaVG4sLqEVI5Ch5DcZ3&#10;Fkgjgt4SVivCpRnU+pRVrGWqQh+Og4/805tse5t6GIIeD+W9dvpruV2JmtlYOkbVSrVEijYsKISa&#10;nj/w2OmtrlFmDKPQRCYTIUpzkIVSQRu+9P8AJyqXDzPNIk9Z8raxaXIs+EtLqeVUuDEsgbhCrSMq&#10;nakR41r9mRWwMVt5oERSJJJmp6gAY+kBRiXp8NduOWRB4rrZkzZJLiG5Mrco7eCPkYqsoM7GqhUB&#10;IbiOXqb/AOX+zyzhP5k30d15tu0iQJFaBbZVAUUMY+OvHaocsM1WqnxTLzPaOTiyn+j6WQ6cH+qI&#10;zv6jSfHy+KlD0py3HyyOW0D3FxFbx/3kzrGnzY0H68oAsuFGNmlW5uI7a2luJNo4UaRz/kqKn9WS&#10;z80tNjsvMcZiIMUtrDxKgAD0l9ECg/yI1zI1WLgkPMOf2li4MgrkYj/iWGflJr51fy7c8yfWtryZ&#10;XBNT+9PrV3/ypHH+xyHgkGo2I6HMZ17NyAQQRUHqM9KaHrEWtaDp984XnNCQ0aVUcinx+H+7Af8A&#10;Jza4STUnr9Pl44CXeHy3dfWfL3m3U9J5tS2uvhkejMYw/wC7P0xFcMUcxWrOxUoArLwHPYlgyggh&#10;VAAyzISZbttXzegeX7365dQqvLcur829JeYCFHYEFpGqdqf8DnmnzBQ69qVBQfWp6Dp/uxs1M/qP&#10;veQzfXL+sXr1iGFlbhjyb005NWtTxG9aDC/INStlgkGo64q4gEUPTO3/AJceerjX7eKx1CQy6pZg&#10;KsjLzZkPwLIO9d+En/B5s9NliY0TwyD0Wg1XiR4T9cXkHnHy1b+Vb17uxiEWkXh5FEb01VwebRse&#10;lOrp/wABkZ/PGF4tc09HRUP1Ykgdf7wj4t2qaAZi6nmN+Jw+1j64+5mX5b6pBqWkTXEMjSJ6oAZj&#10;tQoG+HZaLVj2zmuYzqWW56N8pQibTHhuYxGLII6/CwaQSxglPFV+Jfs50OpmIwib9ZrG9jjJ2HkC&#10;+V9Z8w3SeY5Pq7s4mmkjZgw4xhHJ50Iozfs7nOL/AJjw+j511SLiF4Og4g1A/dJtXNHnlcyXmtf/&#10;AH0vx0fQ/wCX139b8naZc1LepGx5MOJP7xhWnbI1lThshzrPkjyN5Z1Ty3Z3d/YqZZg4e6Ms4qRK&#10;y14owQUA45s9Pp4GAkRxX+O93uk0eKeISI9X+d3vn78z/wA3fOWgedtS0vTdQMdrbNH6UAht2oGh&#10;RyOTozH4mr9rG+a/yw0NrczaGxt7lW4C3Ls8TUH80hLLU9+WGWg4hcfTsnU9lx4bh6S15K/5yB12&#10;O7jg8yoLyxkP7y7RFjmjqevGMKjhf5eCt/ss5VJG8btHIpV0JVlOxBGxBzWEU6Iin0BDLFNEk0Ti&#10;SKRQ8bqahlYVBB8CMUs7u5sruG7tZDFc27rLDIvVXQ8lI+RGBCneWdte2k1ndRrNbXCNFNEwqrI4&#10;4sp+YOepdE1E+ZdHsr+JAwu7UTScSvBJPsvH158uXLtm10+rERZ5R/338TtJeqMSD9T5q+sL5O1y&#10;60ySUpJb3v1aPnX1JI1YNHJv+74cCpSuFur+Yr7RbmKERxSr8IWIEseSfaNf2c20cWLNHblu5EI8&#10;MD/RemeXtC0bzHp0l00txHNceoGnUCOqSfZUqBxdVFOv2m+3hhb6+YrK3vZGm+t3G6whTIwHWh4g&#10;rxoNuX7OUy0cJSMRAcH87+i0wzXcj/mrb7yqt7qF1pkdvBFpNsQxn5iIeqR9taEOHQlWZl/3Z8GG&#10;rRXNzBHdxqLW9Lg3saMWLD7QVGO1fi3/AOFzUmYw5DAnix/wf76P8LlxycUfNJYbnTrRZtOupW1T&#10;TILZl0+7u1UIhr6fqTog58f3f2x+x/ecOWVouq6jx+pX9uVkkLCHlx5BVJozEgUAUZDVCAnxw5R/&#10;ms4ZPX/uW/M3lLQJ2fWNGvomgPFp1RmaJ5H4svpBWb4mchxxKpy+L9nCWw8rfpzR5ZL2MC2WU/Vv&#10;W3cIATsQAEPbc5k6zUQhMRkOMmPE2emc5R6Mp1zzvbaL5ihsYB61zJGi3SxV9P1pWAXkDXolW+H4&#10;s55q/ku5ij+sWH7+IkgIDydaCpGw3+7MbVdmyiOKLg6nQ0bh/pWbQ6lbtI0UjenKoBPL4QQxIBFf&#10;HtkXeMq2/bY065qzEjYusMaReJ0Dduv3HKpQZjLQ35Oxa3vZoCFJ9SP+Q9QPY5Vwto8nYPjkguFL&#10;RGjDqvQj5jIkpu3Zubps428ckKKkdXYlcWUMp9WNvTm/34ux+nxzYabtGQ9M/XH+bJqlhEvIuxJZ&#10;njIjuwATssv7J+nscGowQyHiw8v4ofzWoTnE+rk7HvAQaxnMExrm5Arm7E5CkgKTKCDsQemAX0ZA&#10;7U7AktrNF8UP7yP+Su4HsT1+WSiUGAPJ2IetFTl+10496+FMs4i1cG7s/9ErsVtobQ3Rae2mnYmG&#10;OOJufwinARMu2w5K/wC3nX6jJOUxEATh/lP4Zf8AHnfUao8z9T3nUp7q6uxaIsN5ZwIBdPO4VBUk&#10;mQzK3dl9NoQvw/Fy+Djhde3TTqunRFzFEzSXcjgeryJXqFT93y5cE5N9j9nMjBpgCZy3H0xjL+D/&#10;ADWy47HpFM9OsxHO2oTNH6kqCK1WMt6axCpCirlZDQc3ZF/1WbBUcZjtDJKpht7Q+stvCI+C8AOC&#10;pGhZ+ZavxMH/AGvs5YeCE9vVM/j6v6DEGxxdQhpZII7z0YFNxc3g9H15VlLUckyEysBH6arT92jJ&#10;8Xw/F8OIERqZZELfXZ7d1T9v04QAXUGZ0HxL/utP2k+JfhyyNA+rapcP3fzGZx0DZ/rS/ooiZOLR&#10;o8Q+qx3KM8lKF52ccDxiRiOL8f3j8f2Pj/axG0sXWy9NnnmWsU0TwkupiHH908IjZG5fsrXm3/Ej&#10;qMuQE/8AHWWSgB3j/c/9Ir7+643iymSCGGNZUkEyhHLUPxpNzUxqtPiPD/m2WaJbWNnZPfzWi24V&#10;OEVEdaLAx6w1DU6svD7Wc1rzknLwxIEfxfT/AFe78RaiKB/pMA8zanPf6qmh6dqU1xMsqyzJEUJJ&#10;uBQKLrg0a8QOHGTiy/yumF97ZG/vuBuC9jwE90XKgujhgFarF+PRl/dxp/xY32czdPLhxkAev6Iw&#10;/q/xS/gZYcdXKXSk603VTp1gfUs1i1ESfVbSG3VniEoaknE+mAzL8Qk/eSSfD8KfHgoi3u7lEkf9&#10;0EHCDm3Hrs6Bd25UrkckzjiSK3/q/UyJpQRLzS7Ga4gXleSTM096Iog9ACxjnZ/hT0+TRp8S/s/6&#10;uD7u9stPtWnMTF3PCJghLfu9zXmPhQcerZq8ePJqJcI/z4/wRXxKq/4ko07TtX1XVILNbpTBErS3&#10;AaSg4zhghH1chDM3J+XH7Kr/AK2QO7Ftq2u1t2d4LiqMRHE0g5MQ0lGLMsQTmvJmX4fi/azstNjO&#10;HFuN4tGLFcpfzSXodmbnS9A/0tYkmtUokYkfgeIAReYjHJ3NNkib424LzyTabY29pKtlYn1JAhd+&#10;Sx1JJDJM1Xd14j7H2m/1c1WpzyyQ4pGt/T+PS2CWxixPVdVubrTZL7X0jtLYTrHwt5rhwACyvbh/&#10;ShSb1WWkq8Uj4/u29T9p9/PHHaTWVg8XpoCzlVqXf7UjUaiNt8XX7eR02mE53k9XFy4v7WvIeKNN&#10;aDYXFxfwa1rFvdR3c7enCjsFWGI7RL8AEyfG3FeXx8XwpsYbq49F5xGzAvzeb4B6clHVj8IX7J48&#10;vs/s/Fm2lOOIbf6VvjAA3W7J766s9PjnaMzsABwitx6jGSMFSiAEuzbV4D/Ww0gltbO3hn9RPq4Y&#10;kFkWIuQTREKrGCi/a+xmKeOU6AP4/wA76WwenZI57e8vLm70+ki3ToI14ytOIY3FfVlVnkKyNRo9&#10;pG5fB9nCK89e4umdZpGRiOLuFReQqAwonxcGPwlFf9jNngEccaI9f9FrgPVvzZPp0UFpaLF6SrLG&#10;H+BC0hox5ULOSQXAUtzb7WSCKQQKrIJG+BBGAxPOToN5OG6/a2GaaXETuBLf1fzmUzv5sVvIZbxn&#10;gn9Cvqym4Z1RfStacj8MRk2kp6VHf4l9R/8AJYk1U6hKzxW5aWSqx3NxQBXpyIVaK3KgZv2l+Pj+&#10;zmw0sIwH81pkSY0P5zIdJjsoYI5Ci20dDJbWxLc0VuILNyIp0Bpx+HON+d/JmoeX7wTGJ/0bdHlb&#10;zED4SRUxvx2V1/4Zf9lx4vtLTDFmIj9P8LqNVg4JbfSUw07W9PvppbeGZWuISecYrUgGnJa05L/n&#10;/LkYzAcZH5sVdhx5f81a1oU6yWM37sV5W8nxRGvX4T9k/wCUnFsycGryYvpO383+Ftx5pQ5FIPNP&#10;kXy15mgZNStF9cgcLyKiTrTp8Y+0v+Q/JP8AJzqnl3zFZ6/pMkVugWS4p+kYmYIVm34EN048Qzet&#10;Ikv7Cfa+HO00Osjnx8Ufqj9Uf5rtMMxkjs8e1v8AL2XQNYCyn1I1DfUZ1TlzQ0rUU2avEFFZf+Bw&#10;N+YEfqeU9VuIkiWAzxSUiYSKrSNHVQy8Nqhm3Rmf7TcPhzE7azS/LcMj9X7F1cv3NMu/L+2Wy1XT&#10;YJJC87xyKeSlC3CM1biQ3t+0v+yzjmca6Z6llqzKwZSVZTVWGxBHcYQa3CrZI45Y2jkUPG4KujAF&#10;SpFCCD1BwxHmbzIEWMareBEpwT6xLQUFBQcvbMj85mquOdf1pNvjT/nS+aSL5B8iqar5c0tSe4sr&#10;cf8AGmC7HzH5jvNTtIrnVbydJJ4wyy3Erg8nANeTEYw1OWwOKVX/ADimGaYO0j81G/8AJ3k+z0q7&#10;e20PT7f04JCpitIUI4oSKcVHTPQfmN4pbeC1ikkkn9SE3SRKWdlryJfiyLxoObFv5f8AKzcfTchH&#10;0/5ObmziOKz9Lw3yXo0kU011MiRW1ZEtObhY1oeChSylg3P4AF+Dj/NnmzWuA1m/9P7H1iXh8uZp&#10;mhyEmRJ73XT+ovo3TVZdOtVb7QhjB+YUYCyDFEZ7k8vWUUWj2EtvAsRltoS7rQlm9NdyAfbNZPMZ&#10;AiUrp3WP0xp+dnmC5lPmXUEmrJGl3OqAmhC+q2w60w/iHBQSfkDmBkNpqymOiQtPKFUdPtHqMLPN&#10;aXkWi3c1vu4iduKnjUBSdyA36slojCc6k5MaqnrXk+Sxg1HT7S54ehKRCWkX1VUyNSqJVFDH7PPl&#10;8P2+Xw54PzoHm31Rhh5fbjr2mt/LdQH7pFwSFhnj+oe9LfMor5c1UeNncD/kk2e44hBcuWicJKdv&#10;nTt25AVzSzlKHN6Xk/P+yWSKTiRWGtTxopFe9d6E02rg6PkkYB2fvTpU9cxZeosCy7SZDHQxseAI&#10;CV6in2elRgC/0GC6/wBIjcxXSD4XVivj2BAalf2szMOuMPSfpSMhDL9E8wapYRGApFd2DuGubGdY&#10;mD1I+y0isyV4ry9Pj9j7X7SthvntVEF+vJFCgXG1Hb5A1Hvtgni4zcNivDxHZFjSrLUZmutLZXeY&#10;ySNpi8jJAKA0DOFjkU/stXnxX7LYE1vy7ZXVu728SOzIFELiqFQa8adgcyNHrZwPDJMZ1sUTpfnG&#10;a3uES7vLhbSSWSR7iA0l5yoUaQkBjJx/Z/bVfsycs8bedfLlx5d8z3+kzRtGsMhMHLvC/wAUZ/4E&#10;5sgQdw89qMfBMh9H+XNbtNa0a21C1lWZJFAdl7SLs6n5HC2x1G6sTObduJuIXt5feOQUYYQaYQmY&#10;3XUcKrqmj2OprardpzFncxXcHtLCaqcC4GCNzs/5KeXDBpk2syJ/pGoM0NpJxV2SGM8WkVGV+sp8&#10;P91Zl6bESCR0d32Xh9Jl3vn3/nIvzjHLqUXlyKUiHT0We8UMyBppRyRC4ZfsxCv/AD1wb+cNwlt5&#10;ONnFLzR54lcckLE8mepCUFF48cszxPh8Rbu0jWL4pJ/zj3bfWfzDF5Kn7yG2naNqNQVCoQC383Kv&#10;+VnC8wHnn07ku/Kqyju/O1mkkfrKqTOIqEhj6bAA06deuW4K4t3N7PF5QwP88NTk0/8ALjUpY39M&#10;yNDEZK04q0qkn32FKZ6bi1OGCwb60xZI6tJJQJxTso3PUdvt4zwGc7D0EjZfG7W091fAW4CvIQES&#10;rNyYHdjUD7Nev2cKobyVubNIo9ZqxOGRXVWPMAbdeG2//N2ZWTAOGurZ0ZppvlYy+nxjdvSB9VCj&#10;ujFRw3FenOjbfs5wr88YVT8wbqUABriCCSQrXdhGEJNe54ZrxDh2eb7QjWUvpH8jEaL8u7O1JYpb&#10;TXEcQbiaIZS4UcfDnkAwuEz/AD07/wA46wDUfyyurWQUMeozwxSDYgGKJ9j/AK0jZrs2U48wl3Rd&#10;z2fKofF8qf8AOS94+lfmpZzwMKz6dbzSIRVWImljoR/lLEozkH55WC2H5j6hbJ9lY7cj6YVOZ8M/&#10;iji73C10rykvbPyL1ObUvy1027mPKVnnDEdPhmYAAewyA5Jw2f56o/5xpav5dOtKn9IT/wDEI81O&#10;tHrvydxoP7v4vkH/AJyoNPzShHc6bb/T+8lzpmoWhnTip4sKUbK8GXh3c+MqYf5Vvltp1aVfUi3V&#10;4yTQhh0O/T555k/5yFtprfW9LjmLMwhlAZ+rASActv5s3QyCcQQ63tSVyj7n1l+Ul/aXmkXD2qRx&#10;xgxVjiFAjMlfTod/g+z/AC/8Rzk2LqmeZ1f8i5Z0j11IDxlf6oA/xCg/fd1O1en/ABH4szdGBZt3&#10;HZP8X+b/AL54H/zlRHG0nlUyjlGPr9UNCCf9G6gjtg/867f0/LliwBAN4Bv4iJ67U6/7L+VcOsyX&#10;Q6Nvap9A/rLv+cdJ/U1q/UsCws68fYyp3r0/2K/tZxnMF0T3rDLRPMOr6JPJPpkwhklUJIWjjlBU&#10;MGAKyq6/aUHpkozMeTbizSxm4mkl80+TfLnmqzis9etDd28EnqxIJZYSr8SteULxt9lj3wxv/wAx&#10;POl9bNaz6pIsDjjJHCscAYE1PL0VTlUneuGUzLm2T1mWQoySrR/yj/LjR7lLqx0OEXEbc45J2luS&#10;rUpVfXeXj/scjmQcZl+dC/LPyFfXl9ba5fxiDT7aSOS3SXYzvyHDivXhX9r7Lf6vqccnT4TI27LQ&#10;aQykJn6R/snkX53/AJq6fpWj3XlzSpfX1e9R4LqSL4ltoiKScmG3qlarw+0n7Xxemr9ptTbCkkZq&#10;ig/GiLEKIWDSBWKs1VHw8f8AY/bzP4b2d8Xgmi3V2ZFUg8nYL6Tl3+JqcEYoGCjkfir/AMQXE5vW&#10;tozO0UEVzcKVSAKWdaFAjOdv7sBuX/PP9pcjjhcq6ID2byfL+kpYreOW6eytXWWS7DKscoZGLola&#10;1WQsgXjxf+9+zG3xB20u3vLSa0nuGS3voyk9QhDB1CAECrMw6ihVeX8ycVyWWYOwROIkCO9mOr3d&#10;5Gq3cViJrmwJNtGrOpB3LNzZRHGpWqM1JJFRlb927Nnme9tJbO8ntJhSW3keKQf5SMVP6s1BFF5O&#10;cTEkHoz6CVZoY5V+zIoYdejCvemLaLf/AFDV7O96rBMjuPFAfiHQ9VqMljlwyBZ4cnBMS7il3mnS&#10;RrHlvU9L/au7aWKM+DlTwP8AsX4nJx+c+oyS6tZWTSeoY4vrLkCi1nC0AHhROQ/a/eZkavJxGnYd&#10;qZbkB3PN/wDnHLTTH5avtRKlfWn+rRg9aW9eXX/Kfif9TOdZiOqeuZ2f8m/Lt4mgTakImZL+YDiB&#10;9uGEldzX7Icycgv2sz9IRGJNu+7LxVAy/nPm3/nJXzPBP5ns9FWUAabDyep+zNcAOdvH0hFSuSrz&#10;3qVxpmj6teyKYuMbxJQChd1VYhWnRZGP7XH/AIPLhLhxly9Tk4MZLFPym0SPV/MOkWiESI00cr1J&#10;J9OMs8hIPTki/wCfHPN2ap5Z9e5PvyX0eS/82m5HJItPged5lIBQn4RSvdlLDL9P9TsezIXkv+aH&#10;mX/OQevR6Z5E+qlgZtTuI7dImBIcV5HlT9kMEwT+dNlIupabfmMRpLA9uoXoPRkLjrv9iZRWn+r9&#10;nDqIAENnasPWJd4Sn/nGzVlm0fW9LL8pLa7S5368biMJ8vtQHb/K/wArOcZjuqex56E/KnV1ufJV&#10;tcysJJdOLWYDMeQZaugCmtf3XFVpmwwz44iL0ehy8WId8fS+WPzi0ZtL/M68gjBig1YLfqVXYq9E&#10;lJYUp++DtvnP/wA5nk/SunozMw9F35MvAF2kIbiP9h1yGtO4Hk4Pax9cfc9o/JuZZtBuXAVSsqoF&#10;VuZCBAV5H/ZfZzneYTqmf51X8krO3dNSuHYLJzhXahYotSVAIPwksC3+ouZmkNWXc9kx2kfc8L/5&#10;yY1a5gOjWcZPpsk8hHRSx4qCad1A2/1s7LblrREe5kYy8WAiWdm+JlqSwWiGhHULh4jMu2fPcNk2&#10;pTcYY1A5KTI0QA4qwFBy3G3SpwLZRXUpLNKpMhq7Ek+lHRSpPPjV3kUM3L7Kccvy7bBF2WYQaFCl&#10;GktnEcdFhREJaaSjc1URh/hjjLBafbfn/JyxCXndsscgDRCRl5SuaBDUK3Flp9lCDXiqf632ZxiB&#10;72ZZba+U1sF9RI3Mph9UxQR8iXXiWXkhO5aVWVPieT/V5cudfnBefUvL8dmHb1dUnVjzaMs0MPKW&#10;pCCo/eTIq8m+yn82U6yXpAdZ2pkqAj/OP+5el/ljoyjWGuOAK6fE6VEciqksjCLijOFV6LC/Oi/t&#10;r+y2cbzXOheoZ2b8mbM2nljUNRqEa9maIvQ7RwICCW24rzdsytNC7d92VCoGXeXz7/zkbqqz+YdO&#10;0zdlsYBMBUAepOzA0H7TBI0/4LOcefdOGn+cdWtl+x9YaRKCg4y/vBT2HLKcoqRdVq4cOWQ83rH5&#10;V6udW/LzQrxjWT6qkMnjygrCa+54VwltbiS2uYriI0khdZEP+UhqP1ZAGjbRGRBBHRkd9Zw3tlcW&#10;U45QXMTwyr1qkilWG/sc9NadNFqGnx3sQ4rcCGeJyr04EVJDGm5UjeubbxjzD10cgkAR1fItgLnR&#10;9cm0y4NZLOSa2nQFQeasVoV32qp/5uyGfnvBFDodkkaUUXSkSVJ5FopK1qfbMHPMyDrO1foH9Z7h&#10;+TmpT3rPJPJ+9aFw0JAHEI6AUoOhDZxPMZ0T1HBl7pV9Z21ndTxFbe/jMtrL+y6qxRgD4qw+IYSG&#10;csZiATykgbDWtNv7y/s7aYNdabKsN7D+0jOgdCR/K6n4W/1v5cB4GCOyfeQfO0trYXWg3cqpBNBM&#10;tnO9KqWjasNSGortRl+z+8/a+LMnHlHCYl2Wj1VRMJcqPC8+8/eShLqtn5jsImeaKeE6hbpUB1V1&#10;AnoCtWjX4X/4r/Z+HIDmM616DnSvyQdU1e/YgmkcZUCvUMzVPgOIbMrSnm7bsn6pe549/wA5J76D&#10;pK1ADTyKSfAoB+umdkmnQzPET+y8Y5leNXo1TT4f2at/zdmQQeEEO8Lxjyzbu0kUtDsyyH0w3Kkd&#10;RQftNXlxX/m3IX+cMdsnkmUq7Sn6xCsbvTb+ehB3LMnInhlOaXFG3X9pD918Q9m/Ky3v/wDEsTzR&#10;xwgQTNIIqguKj0uQKbBEk409X7X7GcFzDedexYdeTHKeatMcGhE6kHr+rLsA9YpydH/ex97FPzWX&#10;l+XHmEeNnJ/DPRnD0pAEPMkemWLhgoUnnzYH4mJP2V/aX/Wza3Z2etG7480iD1yOQNK8gKEVJ6UH&#10;amJWktoZwxYSBCjJBwCoArca7L+0D+0OX/DZLJGo3dFBeoaJ5auZLbgitEZVdGmD/GOSk7EsKcTT&#10;o3HGJ6q28McCrCIXkD8VAUVkqRX7QJo32U4/F9rJRiCbPUcKvT9H0eCGWZpFaVJ1jeJQ5LNxjA5U&#10;2Ur8S/bfl8PLjkS/MWIt+XM13KqNO7268vh5KpZGp1Lb7Fqhf9XMXXyiPTF1/aR/cn4Mp065/wCd&#10;kFkjSLDEskigB+DmpQ8iUVfh3WMKzfYbOHZqnmmTZMvymFfOMHwhv3bGh6bMp8RmTpBeQOx7MH73&#10;/NLzT/nIX/yW9xuR/pEO46/tZ3ZXSWWS5ZXCynhE5XcBKAldxReQZVor/wA37WbCpCPCHoyXzt5Z&#10;LrNFEhU+maypy2JboCKb7HkasmIv9b1DUjCDKbRSytHOAynoDUEf63Fqt9rllojHHCzzRKOz27yv&#10;HY6Zoq3ZWBL11HCS1BjO5LKQQfALzX4Vfjxb4crVTZadFNd+sStrA9y0acFBRU+LdiSAoH+S3L/Z&#10;ZXxmceLoGqU+EEnoyrTdR1K6txHcWnpq04tmkk9SR6hzwqqxqtZGKvyXnEsX7x2+znmO5uJbm4lu&#10;JTylmdpJGPdmNSfvOaYmzbyUpWbLO0RURUUUVQAoHYDDvyFZtdebNPVRX0pPVHsyCqdj/uzhl2mj&#10;eQOXoIcWaPl6mL/mfqa6d5G1WUtxMsXoL7+qQjf8IWycfnJoyxaXpt8i/GkjRzlQAAZl5BTTuvpb&#10;/wCU2ZOunxV/Rdj2vC4iXm8t/wCcc9eZ9f1zTHb4biFLiAHv9XfgzCv83rf8JnJ817onvedj/JzU&#10;VudFksHZfUtbhVBbcrBIGkotfGRXrmy0UvSR3O/7Ly+gj+b/AL589fn/AKS+n+cbTWYlPp6janlT&#10;YNcQFYzWn/FTRZ0f1K3EkauRFAOK0UIpFQa7nu2WxHp4j9Una0o+T7ofVYGdOUtwwZgzNIwYrxoA&#10;B2X/AFfs/wCtnmXzB/x3tS3J/wBKn3Jqf7xu+aqfMvIZ/rl/WL6D07/jn2uwH7qPZRxA+EdBvTEt&#10;N0y81K4NvZp6s4R5BGOrCNSzBfFqDpjGJlsGOPGZmhzUdY1rTtHtFvNQl9G1MscLTH7KtKwRSx7L&#10;yIq37OBMiwR2DdH1e/0jUYNQsZTFcwNVGHcHYqf8lhscMTRtsxZDCQkOYQWs6PYaxps+nX8Qltpx&#10;RlIBoQaqwr+0rDkuSn8zPMWneYJNI1GyY1e1IuYnJZo5uZLqSfntT7S5dmmJUXM1+cZeGQ7v9Kxn&#10;8tdE1XRIdV0zUFX9xcgWkqAKj2/ACNlAHgPiH7LfDkJyh17M89GaM0FlNZ3VxXe3jkvZUQOGVh+7&#10;U8j+zxFVX/IzpK4sXnEen+tT14swFdB/sXxzqiS3GqajDb/C31mVIgWKdHPKjLWnfOOfmfMs/nzV&#10;5lJZZJEZWIKkgxIQaHpnP5YmMiD0eb1x/fS/HR9N/lVF6P5faLEVCGOFlKKQwBEjAio65FsrcRle&#10;d1/L4ySeStIiRiqAy1ABpyMr7lugoN83WjFQB609V2f/AHEfj/unyN+dMQb81tdJ6loPu+rR5K4p&#10;VDUhf0UYLQqAW7E08GbpXLyTRP8AE5ZGyXaX5ce5iBdPUIJJBqB3G/iM4J+Y8UcfnXU/TVVDukrK&#10;pDAPJGrvuAB9pic0uojUyHldfARzSH45PqL8sUni8i6TDOzM8EbwqzAqeEcrImxqdkCjI1lDiMoz&#10;sf5X3d8PLEf1WaUSWzScY0YxgHmWBDfM50ugxxlpvUBL6ou100bxinz3+bNxaQ/mRcxTRxuksVuz&#10;81D7+mF6H2UZ0+9Gk3lvpz30DNdOCZihQhSCKkldzQ/D1zXCWXFkkL9H8EfV+prhmkIevnaE8j3n&#10;mG0XVY9EukSGOQGKO5WY1DKeKR8jRf59kbl8PxYewaDp+omsSLxjjod6U5AjfquYuXtLJi+s1KX8&#10;KIgEe4pdL53826CskbTyTetcl/XlSgIhZGJoQsijcfbHD+XA8uhzWkXK5lnNu37cc3AbVNAFpSg8&#10;MB1cZn0fX/FGUP8AjrkjbkatO7Dzraa3KDZWmnxXi+p6KXFp9ZkPIRpyMhY8nlY035f7LC2W90i4&#10;mWG8gk9ErwW5ozyhaboKk8q08cvhpM8RsYE/zPo/2XCkzrYH6WWpo3mGzg+t6Rfxx3KP6lxp1Yxa&#10;yPXishUBPSYbNUfB8P2Mbd6R5il0r6noztbW87gmKKhrC2xdy/xcyv7FP8nIwzYY5BPLUuDy+if8&#10;3l6v6zkY8ogDIf5v85RsPN/kqDXZ7vXJRPqsKCNrq4an+kQN/cxRJyhVEkJ4Scvib4sB6hZJDPar&#10;yeCS1CiZpakMiyLy5CoJ5fZ/lzaafU+KJSHKTdXor+JPdKvbq40/VGVob1dQd3tBakDhI8JKKrbq&#10;vHiJOX2uT+pkV1bR7LWLu5SN09aKcItzBECCjAEiTjSnAsvbBm0eKUTIjp/ufj/SatZigSRX8LJ7&#10;S8ns7C2eaMopgJkhmlrKJEAoq8q8uYDft5D9e8uXulXMkcil0Q0W4jBaM7065z+fRyx0QPSXV5tL&#10;LHX8SY6dqNvf2kV1CGVZVDiORSki1FaMp3HXCdgamv39sxSAeTjA0UTjQSr1BIcdGHX78plAhujk&#10;EnYNt9QUj07gCh6SAbfSO2VEEbs7I3PJ2CeHEcozyU9KbjCDbLnydl80dSkgFD1B6ZZDJOMrCCO9&#10;2B2tpoN7c8k7xN/xqczPGxZB6xUv534/4loOOtw7KV4p6gji46odmH0ZRk00ob/VH+cyhlHIuymV&#10;4ztuvhmMA2AU7GfuufrcR6lKVyVnky4nZ//SLL/Ur+WOO1tkaS5IJnlcSRokTtwCs1CrN/kt+z8f&#10;HjnW6fBGEjMk8H8UPVN6GMfV/unvFho+l295JcTJGlsCr20ShHLyxgu8qbEp1/Y/a/a5YCtLZEeO&#10;G3Hrc5GEoTiqAowRd+IYmjUJVczd6s+n+a1xiZf1U0uLuT0pbi6H1VI4g0JYkyEMhZ+SBiv7Hwjk&#10;2K3qQXciW0swSOKkcccaPLxLKRVgBToRyaRWTgv+s2UwsRMo+o/j+d/vG6I+1DWiPZQyXkVu889y&#10;WeaR2SPkAdlWpPH4qsqp+0/+xxFf0dJztknuUt7UyXN1M0UgL/ZVlEQpGB2QU+H+T9rJmUxHiMRx&#10;H6fp+pQBLc/QP9lK266tCq6hJb2731ysdta2olDIg5M3P6wUEjEqeci0/Y+D/Kknl7S7KAyzx2sc&#10;cQpItvEZUoRsKhgo5Mv2vhzRdoamZhwyPrMvq9M1iCAb79mJeaNV1ExWtkL12lkcxTXU62xR1evL&#10;j6RJjCPw4szfCn8/2lVuZ3kuQA7CWQFICaGOIADfiskYNa8gpf1eP7K4cML/AIYgCI4uHi/3yOEy&#10;JQdtYLb6bKYUDrBJ6l6XDiS6cuy0eWSC4fgnHi7RxLa8vh9Vl58QrWmgwWsdtCvr3ayc2kdNg6Et&#10;8ZIKrxdjT9v4syI5Mkp2QBi/pcPF/sW3JMCuFMorvzhfapLf3np2mlNCUt4IJBJ6kclKNEVMcjM8&#10;f7R/dfArccEw3cS6eJriSRFRFMvdXHbjQcmqe3HKc2HJkn6Iid/7D+n/ADWqcgN0Ncaaza8YLSC2&#10;aVnlNo6qTLFKQOZf9iMhTyLl25v9r7ORHVtX+s3slxewySQhyixQh3pGDyQca8VY8R/xH486PS6W&#10;OGIEaHF+P6TjwnZvvZxoeiDStJitbaQG64AyTScQ0ktPjZiqgt1P7ODtNsEtomingYXV2rK4nXn+&#10;7mZuMYViBIPi5SD1PgX4f92cshqNTxmgbjt/pnIkajwjn/Elmr6guoFntbqKWwsvjb034D1YGqZJ&#10;JkD+mEaP04wI/iZmf4/T44IiUCF7aORGnuEb6zcwx+nIkcW3pMof1C+/wq3H4f7vKNjufpv0x24e&#10;P/OPExEdr/039NDTEy3o1C6t3jt7GVVs7WaT1IJ556cLhZPTZEVQzLzi5/3n77Gm0GpcUSMCGWpD&#10;cWRuS0qWViybbcVA5t/q8syRIYokyZwxA7jZHNeLo8ck91M3KIKGiJWSNQxbjSQKku/7bSN6aL/l&#10;YPnsoGZdMSnI0F1cSJQ+lG3IAGgDHfr9lf8AKzBjqCbnLi9X0fxMjIE+5IbXWbtoJvMr1aEIG0+z&#10;hl5h55k4EsC5Kp/Ko4O/2/TTjhNrM6ahqcVtanibYwhpjQLDGSTyG6Ukf9rj/Lmy7OxyjC58/wDZ&#10;S/3ScYMpWfx/RZF5csbiw0ua5u19W5ujLLOlCTJIeiVPNmjQKUiJ/Z+LjhvZ2EKaZHdcmm/dhZbu&#10;RW5qlSyLGArKrVb+Vs1er1kjl4YkxNfTH+Nnm4YyHd/ukh1XWLv/ABJNYI4ikL87TToXiPqvw+Oa&#10;4/eQyNH8DIFLxozcE5/aytRu5bo8YlImeixVBjCqygVqQv2F/wAjlzyekxHGbI/pepxOfxVPL2kx&#10;aXCC7coEBa6KkMzyo5cngvqfFMxqf33Dgv2f2mK7TT4hK8cULLMtR8ahfiB3JfkepLcqf5PwZm5s&#10;gqz18kgXsyC81PhbpNLMhgejcoyXPFySAFCjwXiT/l/Hg7VLW2nszpU8CSW85reg04BAOYoxWhI/&#10;4X+bNZixRnfGGYxiQrow/jNc3Z1lJn526lNO5clkMhJikLJy6NRVT9n7fFc53rn5VaHLC11p88ll&#10;K7sq23FpYhQArRmIY8q/zcE/2OUT7HxzlUSYf7KP4/znCy6GPQ0pt+aHmPSbt7a8s49Rt4kVvW5i&#10;GVqlgQQoZRxoP2eTZDPMX5eeYNDhNzMqXFqoUyTQmoQt2YED6ePJc1Oo7OyYrP1RH8UXDy6WUBfM&#10;J95T/N7yp5iu0sFaSw1GQlYra6UKJCP99uCVPsH4O37K5GMwHGZvkn/LqSX/ABRBbxmjXCSqu9KO&#10;kZkQ1o37SAH4fs8s2/Ymo8POP5sgeL/d/wC9crSSInQ6sT/ND0ovKNxfON7OSJwe9HkWJh27SZ07&#10;80LNIPIl0OKm4WSH6y4JZQ7SKQqF/ibiCBVczu1spyQJP+b83L1guFsD/KzzHJqXmiAM5S3kST6p&#10;CRRiqIwZ3C0C8j9lXzhWc06p7RgrS4Yp9TtIZhWKWaNJB0+FnAPT2yeMXIDzZR5hBa7cz2uiahc2&#10;54zwW00kLUBo6RllNDUdRnYL38uvJz3/ANX0/TnaN5QqkyTOQpYKtOMjHj8LFvh5fF+wv2elw9nY&#10;Rj45x/0spf8AFO2Glx9Q+VtO/Pf80vR9W91sHitXpbWijYVPWEZJz+VfkCzWCS200teI9RK8t0Ar&#10;JRgdpCnX+bMLFowch9IEf4fU05cUAbAHDXeVWx/Oz8ydRmmjvtWpYvFQwRwWZLrJVSDWJZKn/IxS&#10;x12G+e4VLKS/9Eqk9xakANzYVHKqs/D9pB6n2cuMZyNfwx82IuQsD0p5brJCtuYL6KxXkDbpcoHj&#10;j9NT9mvwxlq05/BwRv5s886+vHXdSXiV43Uw4ncikjbHNDlriNd7gEUafRWjy+tpFjLyD+pbxPzX&#10;YHkgNRXscAZBCLz3h5YiVdC041qPqsNPb92uaPPIku5BsB+c/mBuXmfVP5zez7/89Wwyl9O4iAic&#10;dTRlI6g0pmLEkS3ciEaZX5aV7HiWiVmkX41kB6EVBC1Wvty+HI9daxe2EF3Z6pH8EkUgt51PIMOJ&#10;+0OooBuc2MtNDLETx/w/U3GIkCQ9T07y5pmqFL/QZnZ4SgvtPnUoI2LqFETseDK55cE5/wDNGeHs&#10;2rzD6awbotf0xYU3P1iLb/ZjDEbs8f1D3pf5jp/h7VK7D6pPU/8APJs9Zadqd1bzg2XJre2UQpbF&#10;qKr0Ut6j0+0Kt9jn9nLdRgEo8MvqeqI23fC9rZQTOxuCqSzN6klwq/EyDYcFB3r8Oz5L7XXrG8+G&#10;MkncFhtRgeJH31o2aTJoMkNy1cB5hkOn6Nf2cSTNxb4eXpyAmqkchtQjpx5ryV15p/Ngt7z0vhlF&#10;Eb7LjcGvjttmKMYPLmwAs7J5Y6bNdRiXT1rLH/fW0pCMpUcqpUguBTf7PH4V+LGmT1KuoWSOlAmx&#10;3B33OSEOFS3zjStrchtPveXN7kh1CoyLxAAr1X4vs8m+H4uOBLP00Dmw4/DUPbMaAH6AaH/iWW5Q&#10;T9TM7c031Oa4/cjzGswkkPO31ZAZGZGq1AGKcl+zx+x6fxf5WcV/5yZ8twXFpp/mi2WlxC31PUI6&#10;AMEYlonO/RX5pX/LTMjRyIJieX8LrO0MOwk9E/I3U7uzmu9DupFltp1F1p88fJoiwFJFViB8RXi3&#10;D4WXg3Jc8+5sHVPX8E6bYXGo6hbWFuKz3UixRj3c039sQGUIGRAHVB61q1no+k3mq3jcLWyheeY9&#10;+MaliB7noM9NJZW2iWFrY2ChRbwCJXJ3UcAKkEcBVizc2/ymzZ4I8Q36PV4oCIAD4kvtcv8AzFrF&#10;5qWoNWW8uHndRuCS5IAI3oqhV4/s/YyL/mPo0+peUdSltx6zWfGeaRi1eEDU+AMW5Dhy5OP+CyWr&#10;yAY+E97i6+BljPlu9N/JS+i0zzjp/r1iW8DW0agbcplqORAAB58fhOcEzVPOPprD7yNryaD5qsNT&#10;kFYYnKTCpH7uVTG248A1cMebfpsvBkEmL/md5Yl8z+RdW0aCn1qeIPa1AP72F1lQb1HxMnH/AGWe&#10;jJ5nvQscCh4ggk2YIrPJ1fkORYP9nnT/AI1zawhGAvq9QB1fIegWQt7t2uAYplcxsrKSyrH+xxNO&#10;JXrxxiTJbW7ylfWkDPJCjl5Anw1agAiK8v2nYf8AC8cmQTug7bvXPL/l9rySJRN9TiZI47qVFgiZ&#10;/i4x/G4uA4jJqka8fj/b+2ued/PetJrHmq+vYnEkHMRwuoCqyRgIGAH7LU5DNVmkJSJHJ5nVZePI&#10;S928uaetho1tbBGjIXkyOxZgW3ozNuW33wgytx0yz1R/zj2E07yLbQXJERvZZbsV7hiFBP8AsEU5&#10;g6zBI+oCy77R4axA9S+Nv+ckr8al+aV28LF49OhhsiR2ZBzYD3EkjLnJf+ci4Sv5mXEtKLcWtvIj&#10;fzAKY6/emWaMVCnWa2NZHuv/ADjRcib8rLVA3Jre6uI2HgSwkp9z5zHMpxHqmd+/5x+8wG18tXMK&#10;ygG2vS0sPcrMiBWJr0+F+37OGWnGWBFbu97MqWMjqC+Xv+cn9Cd/Pmn3jo3p3mnokMo6B4JX5qPe&#10;jx1/1s7hp2vafegKkihySvXvmo1Ginj36OZLHTzfTdDvohRoWZFUMW4kqA3eoB6b1zzr/wA5PX9n&#10;N5w06zgoZrWyDXFOzTOWVT78QH/2eZOhvg373S9oS9QHcH05+QdpfQ+WLya4YmGW6K29SCCI0VWZ&#10;abU5fB/zzzjeZrgPTc65+RdiXtNYnd5I43eFEaOv241kapoCPh5/Dy/ab+bjmVp58IPm7rskbSPu&#10;fPn/ADlLeJ+kvLdqvFpYo7qRkan2ZWiUe/xem3/A4P8Az1WFdC09Yww43KniwNQGjk8a/aIP7WOe&#10;Vi2fapuA/rKn/ONjytq2oeoVNbZt1IINJI/kfhBA+z/smzimYronv+SXyL5OXzVqFxZm9+pGGH1V&#10;f0vW5HkF40DJTr1+LLMePjNOVpNN40iL4WFfmn+Y58h6PaakNO/SQubj6u0Xr/V+I4M/Ll6cvL7N&#10;OPw/62EV/Zy2V9c2cv8Ae20rwv8A60bFT+rIEUaceceEkHoyrSNSg1TSrLUrf+4vYI7iLv8ADKgc&#10;fgcF+Wbm1tfMGnT3cayWqXEfrI4DLwLUJIIINOuSxkCQtswSAmCeVoPzfa3t15X1WCxd47x7WX6u&#10;0ZKtzCkqAQQfiI456Tjt5tQkuILV1iiRybi4QiMMCamrIeK1JfoH5fF8WbcyGHc9Xq+T4uu7mEGF&#10;5FZ2ZQIYDV2BHhzHKv2a144KaCxe3DsUuEoGjjculXFGWparD4h6n+R8Pw/tZSckyaVPvLVhfm4V&#10;ER4WLjlMFWQqm/IgDb/itf8AK/4DA9wTdTqEqIY3Cxwx04M+xou/2B/PTMiEeCJJ5oez+VLT9Gad&#10;ycD1pIi811c8vUWHcBm+AAyGo/c1T+Vsq4S79KNIJFiZAaPxTZEAPEFdlUssfqcf+IJywYYjqoDI&#10;YhpwlaS4geYO4BTnMQXlqOTLJ+2EaZYlb+X7XrSomcM/NnRv0d5raeOrQajDHcxuVK1anCTYgEEu&#10;hcin7eazVD1k97z3aOPhy3/O9TJvKGotd6a8UienPaTPDJEWRyoPxoOSFlNEdVrX9nIXmO4CeYN1&#10;fVrrVbz63cmsvpQxE+0MSxA/7Lhywk2zyZDM2Uu0DQrLQ9PNhZikHrzzgdKG4meYj/Y8+I/yVwLF&#10;FJLIkUal5JGCoo6liaADAxAtHTTRQQyTTMEiiUvI7bBVUVJPyGekrK1vNK0PT9Fsy4a3gEcpPqce&#10;agBm+AMPt14/zN/k5ucGngI3IXT1eLHwQEe58VeY9XXX/NOpa1NxIvLlpIhtVYy3wLVqdE45D/zt&#10;uYbHRbHSkfnNdzGWR9wfTgBWh5En4pH/AOSf+TmJqsgIoChbr+1MlREe8vX/APnHTTJbnUL3V5F4&#10;RWsIhRKg0knIatRt8Ma/8lftfFnGswXRveclXkvzunlmG9jFh9ba94iRjIE+BFccKGOTYmSrfzZk&#10;YMwgbI4nN0mr8G9uLi82EfmT+W0nnU2IOqfUIrEOVj9EzBmkKksf3kXQJ8OCfPH5iL5psLW1OnfV&#10;GtZDJ6vreqXJXieVY03+z+1+z9nBmzCfSinVazxgBXDXn+xAfll+UMnkbVL29GsfpCO9iETQfVhA&#10;EowZSpEsmw+Lbj+19rIZlDgvRs6V+SuqzpqF7pHMC3uI/rHA0ALJ8B3oT9iT7P7XHM3RSAkb7na9&#10;lz9Ri8Z/5yQ0RG07SfMCJWa0mNpIw3+CakimlabPF9r9nlhn+fGlJGmkahGI61mgm9Opp0aKpO9W&#10;UO2/7XLKMx4jbLtSB2l8Fv8Azjnrc9xFqunTepRVhngMnHevJZacdvhYouw+zx/mzkWUuoe0Z0X8&#10;lNatLXzDLpd7N6FrqSijE0DSRBuKf7Pkf9l/lccvw5TEED+J2XZubhkYn+N49/zkt5Wv9S8qWuta&#10;fAZ7nRpGMyKKkQTcQ8n/ADzKKT/k8m+znZ5JJLq69FkDx0HKJql2CVZmZVZx9rh/wXHi2bGPpj5l&#10;6B4b5XtIIUErtwYn4JBxCqzkIqqzBexb/mpMcVhNpLDHbAu9VoaGo4hCTWoqFCoqBf5OS/ZzHlj3&#10;viYvX/L2nFLq3nlnWO2Cq0rqCtG5GRVCih4OfUkklkfjw58G+KRsDw2Rll9BlMM5ZJBxZnVEcvQ1&#10;Yemzj4qLw/l/Z+LMmcwBaTuyiaSO3t2vI3W4t4oriN+SrG8ksQj2AH7xUPEcmaT9r/KjVeJ/nHfR&#10;zecHs4mZksIY4WZqVaQqGZ6gt9oFc1uoycUvc892lkvJX80Mt8kJcfoJJ7hEjkuHkkWKMniiF2Kx&#10;0Kp8UVfTag+Ljz/ayC5Q69P86F5X/Nk6BodvpUOleqtvyPqG4KhndixYqEPj9nlmTj1HCKAdnp+0&#10;fDgI8PLz/Y8q88/kW3mzzFdazLrn1Y3HBRCLQScURAgXn6q16fy5HPOnmiPzLq6ailobMiBIXjMv&#10;rcjHUcq8I6VWnw0yrJPiNuLqtR4s+KuFlv5c+SpfJ3l9tHe/GoL9YknjlEPocRJQlOPOWtGDHly/&#10;awgytxmUZ6A/JzWBd+UYxIS9xpjyW5ZmPwwkBwqqKk1rtRf2cy4TJiAHoezsl4wP5r5d/PPQxpX5&#10;jyzovC21iOK6RFUUacEo5ZiBT4k5NVv2sKfz0kZtB04VqBdEmuxqUbcjr8R5HI5ogRFNfav0D+s9&#10;D/IyRXur3ajGBaU6UDCgHb4F4LtnFcxnRPX87Xo3lmDzD+V+n2lwtHVGa0nFXZHMjqOKhe77P8Xx&#10;K37PFMz4YxOAHV3+LAMunjEvmvzf531Dyb+dGpapaEyW5kSO/tCeKyxekhYEk/aC/FG3H4W/2ece&#10;1LTrzTb+exvE9O5t3KSL7juD3B7HMKcTE0XR5MZhIxPMPobQ9a07W9JtdV02UTWV5GJIX70PUMOz&#10;KfhZf2WwLkWCOzYq7OofkTGj6vqTSVMaQxsyj9ocyKHLsMiLp23ZX1S9zxb/AJyelZNC0ZUIDvcS&#10;hWPY+mDXOv8Ap8W9cMI5pV5KKDio48vhYk9z+22ZoyEgB3gLx/yuwZxFIrSwxkK5FS7HlxNVUDsO&#10;iLkI/OGYHyYyq5lDywtyG69SQa9On/BZTnoA04Haf918Q9//AC1taXwmaNYWVXUL0em238xFd+P2&#10;Ub9ps4PmE849Kw88kV/xbpNDT/SU360Fdz9GW4frDk6P+9j72K/mr/5LnzD3/wBCk2+jPRF7FI14&#10;lsBbxrOGJ68hUngKCtAVV/8AYpm1wziATZeqfJPld41Pq/vZDFQECm+wr1pXtlxtNFZSRqOLCVY+&#10;UgkFFpVmBK8ZGNGp+xjkAlIHej9Sa3e1eVILea+t2J5hIjKUQx1LdFUjlyRV5KS32mwI0DzkS8zG&#10;aukcbcQfiYgtuOSfClPh/Z+PL4VyUB6XavFbAIU9XiqvLIoNCVVSqjfi55PWvL/I/lyMfmhL/wA6&#10;LPCkUQiWRC0qAmsnqRH4SSv8zfsNmBqxYJJdf2kP3R+Ctplq413609xP6joAbSTgAsZ9UKzUVj+w&#10;vw+oucMzWvNslyZ/lLAs3m9EYtwEErMqUBYACoqQcydLLhm7Dsz+++DzP/nIZ2T8uJStAfrcABPQ&#10;VJzuE1miRFriEcgROsXL1AvAgiNeJqzfD0XNkJcR2L0lW+evKkxe4RY3YK1Iy4HE1INXNRRaZX1m&#10;4S3eQIYCkhFY6UIZuWwoW7jp8WT8IE7lOz3Hyta2cksNvKy3IeIMFkUkjivCrbhN/i+1xXIV+aF5&#10;9W8pSyK8jNeSJaI0pU8gOUrlKb0p8O/2eWUazLwxMA67tLJw4iO/0vQ9IkRdQNkRGsgQ3LJArLwB&#10;IRQ5O3JuH+y4tnEs1Dzae5IPJnmpPLWoy331Q3cjxGJB6np8asrE/Ykr9nLsOXgJNOVpNT4MjKuL&#10;Zi/5heS5fN+jxaWt+LCNJhNI/pesW4qyhac46faw885fmgPMumtYnS/qqEKVYT+pSRXDcjWNduIZ&#10;eNf2uWSlnBjVOTqe0fFhw8Nf537GKfl/+SEvlDzFFrC679d4CRJIDaelyR0K0DCZ+NG4t9n9njkD&#10;zHdY9TybflHqzWXmxLeoCX0bRbivxqOaH5/CVH+tmRppVKu92HZmThy1/Oebfn7oY1DyI96qky6V&#10;MlxUdfTc+nIPl8asf9TO6NMXRA45PKruyglhWM7O44hvtfZXnmZw7gB6N415Mu+E2zBEiZEVioDU&#10;kFCqMSV6fabhnmXzAvHXtSXfa6nG/XaRuua7J9R97yOf65f1i+pNJk9TSrOTb44I2+E1XdAdj4ZI&#10;/wAoV5eerIVIHCYkjrQRNksBqTk9m/3w+LBvz8NPyx1LYEmS3AB6VMy4Z/mt5FGnXL65psdNOnYC&#10;5jqCY5m6tQUojn/gW/1sszYz9Tf2jpOE8ceR+r+ix38hPzTbV7VfKmsy11a0QmwuGr+/gT9gk9ZY&#10;l/4OP/UbOc5jOqey5sVdmxV2ehnb/cDbRxRkoIIRJLGoXd1ooJNK9c6XSDrLrXC9pjj6B7g+PAwb&#10;zNfFm+I3U3FSa7BzUgZxbzxeLeeab66UuVlMZBk+3/dIPi675pNcKzS97yut/vZPqD8uoVh8laXG&#10;qqoEbEKgoBWRjt9+EWYrisjzvn5eKr+QdMUIXJ9VTSooTK2/v2zb6Q1EPUdnAjCD+PqL5N/N0H/l&#10;bmtkkABrc+Owto8NtWlttKt2vZ+ENrGhLPyFadzsCd/s7HkzN/q5leKAbk5cpiMTKWwDKPy9sf0j&#10;xt05PKWpxKnrvtvQf5Wefdf1V9W1m81FwQbmVnVTuVToi/7FQBmhnLikS8jmymczLvfQGlWEen6d&#10;b2SUpAgUkbAnqx+lt8L8g1IrO6+RoW0TyhpZaNBeXYaYAhmYhnJHL9kcVdCP8rOk7IEpfu79IEZ/&#10;6Z3mjxGMRb5M/M/Vo9a/NDWZEdmtoJVtUKkcf3CLG9CN93V8P/JouzdX1rcCC4uXIanQLHL8TN0O&#10;9T9k5ldraePBxUfT9cofjiadZjl4vFW1J4l2kVjp9291NaQW0wYGP7Lyr8Mcb1ZDxYk7/Z/mbjkq&#10;kvPRuIbbS4ZI4bNfVuXk5IHLilErszZzJwylcp/8VJp4OGIiPqn/ABfwJ3o+npd6Zd3PmrUILy88&#10;wstjYC0ZHEMUXJ2LMgVkhUmj7/tfHhzceYYhocV9qFvJHAsqW5hEfqSfvG9NRw25EuVzUmBx5CI/&#10;VkHG345XEy/mc0ks/wAu4JvMx07TNSt530yH11vEm9GEUAkLK8fNkbifH/Z4nNoMTWj+nGEkBMkb&#10;V+JS9a08D4ZsvzxEx6iY/T9yYUal0mEJpXnzUW1O1mvJA8EixwXdtxAjeKIfugzsGaWMk8mQOvPC&#10;a3vpNOnW7lkZIiginiWQuGaoqCSeTlQP9jmwnpY5YECMeL/Jzpiduu8Wc3GnR+YbJtFhLPJHcG4g&#10;laEW0gtwpC0RUCQxSP8AY/bkj4P9rEdUt49bnnkkkP1GFgYzGhSUNSlOQ/vBvk9Ofy8QP8pXqlf4&#10;i3jPew/mq2i6jL5StbCwtbQR6vf+pW3luPUtlhUl/UKlh6LH7PFv5vt4X6F5alsPrF2nG5sLRpLg&#10;+lGBMzgELzC7seLU+H7WZOt18JCMfpnL6GcJXNNfMnnGzvjb6NLysNZ1FIopfVZjbrBK49Tg32DV&#10;k4c+Pw4y30jTLe3v59VQCa4jle2tlDN6aMS/OQEtv8XxDjxX7OY+aJnGMcZuED65y/2TkQqeTux7&#10;/wCejm8yazqGrafBoRQ6PbTJFqF65CiZwfTMcJoAQOGxV/3ity+x9uH6v5BA0uK/tI5oJZV5+gU5&#10;JTalSKlWateOUZ9HHJKo1EuFLSRyAkbHiZFpvm3Tr3WL3TY54GazYIzCQBy/xchwPUJx4s9ftZCr&#10;yxntZTFMnBlJBHUEg0NDmuzaeeKxIOtyYjHYp8CGAI3B3BwOa/1GYssYPLmxjIh2XFNLAaxH4e8Z&#10;+yf6ZRKB6t8SC7DCG5t7min93N3Q/wAPHIbhmJd7sUIkiHSqjJDyUx7nZUkEE68jUSD7LD7Q+Ry/&#10;DnnE0Pp/pMDCMtnYFeS4tj++UyRd5QPi+lczceDFmHoqM/5kr4f9M0SMoHvDsfzteHrch6fjUZi/&#10;ksvHwVv+P8xl48eG7dn/04dAJbvhJNLfNKeQVJRGU4ljQqPTZKmnRVb9n95neeGIRqh/unoBsb57&#10;Ppb01t3l9EW0UVF9R1qHHEU4tQr06h+X+wyQ2UC21u7tJ9Wg4kJaQBmNCSvxFd6v9ptm+LMDPnOS&#10;QFX/AEk7iPeUg1KV7q5ihitUvJo5A731yVUKykODErKVPp8uI+JOP+W+AI2uZZjC0CxrcKZJLecO&#10;qoAtPj4vFylmI6M7cU/4HM/YY99+FsgKH+yTCZIRZiaO5kZoXAW6gWKRnUvUqlY56RR14/Cit8P+&#10;yw80+0tQQ8iVVEpcLHyjDKajZAfDl+yq/wCtmn1uqyAVHcn6f6KDMAH+b/Ex/V769blbRXBj9aVD&#10;ZyS+lMYpI993cKPten/uyaX959hPs5tZ1J47dbayuprKzEgbjGrzPLyrUCOIt8Ir+18OYmm0gyHi&#10;lDiyDyHo/wBNw/7FpJJltyioaHosq3Umo6jaxarqbxemS6xwRQ+mAI3kd0DB2+zyQOyJ9lMLLO2E&#10;dYYbBLgo8k1rGkYiEQbYB/iC1K0j4s6/6ubeWOtyeGLkC9gOadanIEjhuJ9TexPCOG7dWMvrBASR&#10;DyVvssxk9VIf9nH8XE9t7JbOD1mbjqNwog2AZUXcqKoKcVbc5qsmYzycIF4h6v63+map7ekcixW9&#10;1NNZumhhh9TQ7GT64WYtHLM605NSVubFkb049o/i+x9nIve3Npe3x53fr20VFNvNGxeSWvxkIWRu&#10;LfD6fL90vHlnR6TF4UOIxqX87+iwhAXxM00axu7HTUC2EVtPKf7u3dVjihFSgZ6FXI6SOi+o2DId&#10;AE05und4bQKSx5lU2YtQLzlXiDvx+x/ktkcmtjG4D1ZPcP8Af/7xkI8PPvQl75lis4haRqLjV3ce&#10;lEFLvy4hOTnhCVJUj4qfF9jmvw4Nu57pIwyVa9lSlsAdwCPgZagxV5fsJ/ktmDijEEkjhgDcmJsk&#10;95S2ws9OuGuoKKmlW8h/SMjKCjSD++RyW+sU4H+9l5cfjj5fsYlAixxyAyi0lkRU5XCxrIslf3jo&#10;5XhykA+P4mXLibkCRxY4y4o/j0f75ukeg+m0RfMZp7R1SW+s4JWlVLMu8LRFB6McsKs7/u3b1Ebg&#10;v92q/ZbDa3s49ItU9OL61qE6GOKpUuBUkM9SF/lzXajPPUT4QTjEdv8Ahn9X8RZZZ0OEbMW1PWpf&#10;NOoSJJcCy8taY6T38xEixyOKK8SBfjZQBI3J0/5qyOapeyBmW3rGyIfUgWOUPNKxPBeA341PJ+I/&#10;1s3Om0/DCiOIn6eJqGPameaVpwWJZ7lvrSO/K1ldopEt4QoBZZAq7kfZ3f8Ayf28F6bpKWgE0iv6&#10;skvrO3AlviFOKxjj6YHwtvyfhk8upP0x/hckjhjXSKD1bXJJ/Wt7KaGWFIWiZJJVROQP2vVIkMh2&#10;aL+T1PtcsEW8txeWhm5SLYWcoiht5WHOQqOPNio5Dkx/d1P2fi/azDzgQmL9WSf6mnIdoyI/zUsl&#10;jsdP1wwyWsaa7qtvJJPfQo3pRxcqhUEjcG4AcpuP7TfYwq4xyTXBWEMRL6rS8aNWgJIrUngxXiWb&#10;7WZZFDk48Tt8WTxhoba2jkl4D0lhEZYMrcfs1oFUc1U8uKfZwY1tNp1qskRignuT6UMCu3VqktWh&#10;+Pct/r/FmIJxyzqpED/StoBCUrfWesag9jLHLc2lmPrF1dSJGEqGBEYXkPhPGjVT7C8PtfFnK/P/&#10;AJ01nTfMsljpd56cFvGizxoqNG0jj1GBBDA8eQX/AFs02t1+SGWoHh4fc67U6iUJ1E8k/wBPsbW8&#10;tVnuLc8+TCJpK8wqkoG3px5D/hcDWH5vatHLG19ZQ3UaUBSNng5AdSxBf4j8scPbc4ggxjK/81iN&#10;dK9wlGs/l1p+oW8yRXMlvNLyKzMqS8CelFIXZcZ5i/NO41e2+rx6etugiaJA8rTBeY4l6cUq3H7N&#10;cnk7bJxmEY8PGOHivi/0rGWsJBoc0i0X8kdKsNVh1C4v3uXhmS4CJEsNXjbkoJ5P8NfDIJmicN6V&#10;k4/KLT5pvM51BBRNOiaQv4NJ8CgbHfiXP+xzY9lwJy2P4Q5WkB47Dy3/AJyK16Cw8jLppYevq9wk&#10;Sx+McJErn/VDLGp/18mH5sXpXy9cWMZSOFZAWCipkf1FqeR40VePbl9pfize9o6atKZk7nh/3Tma&#10;oHwyWBfkJOZ/NlpNKzPI8DhQxPwgRselftfEd/8Am7OL5yLqX0fitrOYLmGcCpidXoDSvE169slC&#10;XCQe5INFD6jafXdPurPlw+swyQ86cuPqKVrSorSudK0b86ItM9VhohnlYqIna6A4IoAI/uSSzHdn&#10;rm2y9rGe3DUa+m/99wucdeaoB4PN/wA4pPLxX/FXGIV5oLD7R7b/AFnoPDG+Yvztu9bsFs5NN9FA&#10;3N+NxUMVYFeQ9MfZp45Ri10Y/wAPF75f8dcWWQEgkck18v8A/OM2maNcvcR6x6rsAqFrWhQftBSZ&#10;j9rOvflhol/JY6XrFzc/u7iH60YaEhlnjLKrE1HwsyN8KJzZfj5/Dj2vqonFEY/qPDx8P9L1u2B4&#10;YA/zo/7p5v8AmNrOjaZc6n5fHxzRM1styQBSWGSleHXi6cl5c34cvs/3meavNpr5q1k9a31z/wAn&#10;mzWxGzppcy+nfKAceU9FDgBxYWvIDpX0VrTCnCxTbO9ad/zlKtnp9tZ/4X9T6vEkXP69x5cFC1p9&#10;XNK0zXz0JJvi+z9rmx1ldHzpe/8AOIIudVur8+bOJuZpJvT/AEfXj6jFuNfrO9K+GJR/85OpFcer&#10;D5YKK27x/XyQT4/7z7Zd+WuNE/Y3jtLauH7f2J7b/wDONTLbLFdeZfrDxf3Mv1IIyj+UkTksv052&#10;Ly75ntvOv5fjV5rVbVL2Cfnbep6zRGNnQUfjGTXhy+wuawxlgyek7j/SuZjnxQ4uTDdT0S78n+cU&#10;sBcs5s5Yvqt76XptJzVSxVastBy9Nvib/KzxRm9effUGLWk4t7uGcrzEUiyFK0rxINK0PXEFMTRt&#10;Q1C1+uWFzac/T+sRPF6lK8eala0qK0r4503/AJXk4VRHo5i+PnIUuiOVRRgKxHiGp+zmaNWK+n7f&#10;2O3/AJW/o/7L/jrxO1/5xhSGYyP5jE21FV7EUFDVSf3+/HFYvz0gQ7+XwYx9mH60OA+LkahoGJJ9&#10;2yvJnEhVbJPa21cP+y/46y3Tfyju7CJUj15melHn+rlJCePFaFJlCAdaKud28t+cG1HSrK8uoGji&#10;ubdJyEpIYgyB+LFfGvw/Cvw/s/s5q82jiNxzdhGpRB/nPP8AW/JzwzXMOmTKLmGYxLFIBEJ2MhQt&#10;F6vAlYl4tI3KRef2H+0zH8It3SN9PZfTC0RUP7sjoOm22YZuP1BeWxY3M93K91a68jtdhy80snFr&#10;mMgcnpzBajmnI14f7PF/q0TuGjIWZTuegJyByEc/pYiR68kLb6hdJA9pcKZrSVAVBowVT8IpUmn+&#10;xK5CPzw0+Bvy41qdd3SCL1CQN2E6dPGmXaTMSakOvpcbVS/dSDJfyq1OW287aVp8TmW0mmlorFqR&#10;n0WNUB2+Px/lX4s8hZtHQvo/Jd+VDKvn/Sy1eP7+tBX/AI9pPGmW4frDmdn/AN9H4/7kvPfz/wCX&#10;/Ko9e4/a/wBFpvT/AI/IfCud4/dXjxNNLHLcRyhooGKsRKCRyon+UGTj/k/azai4iqejkdnybpcP&#10;FmCqUi4H1JRUUQf5TexrXDa/0/Trezns34N9bU+tSNpCvKisHCAjkS3GMM3/ABDNfHNKcrI2DAeo&#10;bs/8jjUrq6tbyBZla2cGMc0hjl4klCjyEMFVFDzFE/m4/b+LzD5z8rXXlzWZLSRSbaT95aTb0ZD+&#10;zUgVaM/A/wDzSy5jyFF5vU6c4pV0/hfUegazHqlisuy3CfDPHVag1IV6KWosoHNK/s/a+LlhDkXH&#10;TLJP5e/MXzPoVqbO0mWWzJqIJgSAaEbMpSQdenPLI5CHKw6zJjFDcebD/Mn5U+Tdf1H9J3Nq1vqJ&#10;/vLm2IRn3Bq6sHjZtvtcOWXrv5j+aNZtDZzzrBaNy5wwAqG5dali7UI+HirceOTyaiUhSc2tyZBR&#10;2H9FMdA8jaBokrTWsbSXDBFM0xUtxjrwHwqgPEszDkPtM2RfKHET/Dzyd5YufMeuQWEdVt6h7ycD&#10;+7hB+I/6x+yn+VhiLLdp8JySpjvn7zjZ+UvLdzqkxV7kKUsbdjT1ZyDwXx4j7Uh/kz0g/oyad9Rs&#10;0W1traMRRGJnHpRlSqqrcSjP8K/D/wAE38+wEBj5vURiBT4uaS5uNZkvbuR7m7vJTLO7qtZJC/Jn&#10;O4NKsf8AmnIH+enl/wCu2Nnqltylu9OV0vQeJK29V47j7XByzfzcH+L7OYksRNzH0ut7SwGQ4x/C&#10;91/5xy1+WxmvNJuwsVnqDJJYsOXFrijcvhb7PNAq/wArOnw/azh+Uuje/YYaNrup6Nd/WtPmMTkc&#10;ZF6q61rRlPXcf7H7S5OGQxNhtxZpYzcSlHmbypoXmWw+o6xbC4iU84n3WSN6U5RuN1P/AArfZb4c&#10;mLfnd5xEYEEVlbSihWeOFi4alOQ5u6VPuuTyZjPnTmS7TykV6WK6d+R/k+yLAz31zC6lHhmmTiVP&#10;7P7uONtu3xf8a5Br+/vdQvJr29me4u7hi800h5MzHuTlIFOvlIk2ebO7KytLG0is7OJYLWBQkMKC&#10;iqo6ADEY45JZFiiUvI5CoiglmYmgAA6k4oVJZYoYnlldY4o1LSSMQqqqipJJ2AAz0x5H8gX3lry1&#10;bWt2IxcTf6RepQc1kkXdKkHdUCxf8Gy5ZjzwMaHN6XR4vDxgdXxn+aX5g2/nHzzd39oX+o21LTT2&#10;PRoYWP7ziN+MkjPL/N9lWyJfn2aaRZLy51uleo6CsTALt8PwhadW/m/bXJ5DcXF7UPoHveof840J&#10;S+vmKlCLYrxYGu0qktU7/ETXov8ALx+DOJZQ6R79nRfyTgNx5gvbcCvq23GpAIA9RS3KvQcQcyNP&#10;KiS7Psv6z/VeMf8AOUjiPydpch6Lf1oOp/cvSlPfAX5x6GNL87XEkaBbe/jjuo+IovJl4ygf89FY&#10;/wCyymQN2erT2hj4cpP85O/+cd/MY1j8tbO3d+V1pMkllMCatwVi8JI/4xOq/wCxbIPkXCemZOdE&#10;/OLzdpOlfoxFtbqEKqxyXMRaRVVSqgMjJyoG/b5ZZ4p4hI78LnY+0MkRW0q/nPNdf/5x+8g6xrLa&#10;t/plhO7GSWKzlVInZmDseEiScasvSMoudY8u6hNqHlvS7qYoLq7gMjsvEEFzRuCAbdPs/tf7LNrh&#10;JlHjLvcMzOAkerDbbQ7HTPMup2UfN7WxuBFGHDb+mAymSSoVj8X2wvFP8nhhuryWqReqzvLKAI5V&#10;pcVanEt9hQPiLMTw/a5/tcckfW3BlemQWt7FPFEixpasouIDzsiFIV1FVer/ALsKg+Ph+79H4fSf&#10;G3CO0PBVBHAKHZOTvuzs54j0q8gR1f4fj/bxxitigBNNNcrfTPcSuGM3relHLxhiUxxwxwj1Ctwa&#10;pSX4UjT1W9P4vTznP5waaLrQbPUlYy3Fi4juGLcqLMKnev8AP6dPh/bzH1kAYCQ6F1vakLgJfzf9&#10;8nOgs1rq1xbCFILe4LPEqrxJKUC1AWnRXr8TfZ/yvh4/msdCyTNirslf5ZabHe+cLOSZS1vYcryY&#10;Dr+5FU/5K8MuwY+KYDmaHFx5R/R9TAfzy8wvov5cal6L8LrUQun25263G0n3QiU53zT7e8bh9ZYm&#10;RirJCsjrFGiKwYBQE6MM2mcRA4YvSU+ULL0XlLqKKPhdwgZ2ZivHff8Amzhv5t6qt75teCJqwWES&#10;W8Y3pWnNjTxq3E/6uavORxbPPdozvLQ/hfWv5OaM2m+S4ZZV4z30j3EnjSvBRXwovIf62QrKXAZx&#10;kw0r8r/MWp6Zb6jDLbJDcrziSRpA9K0rRY2FO9a8cyoaSUgDY3c/F2dknESBjv8Ajuec+Zvz28ne&#10;XtZutIvLe+mubRuErwRwtHypXYvKje32cG3n5M+arXTbi/a4spI7WOSSSNJJOdIhVgKxqpb/AGWQ&#10;npzHqEz7NyRBNx2/HchNI/5yK8janqtrpsVpqMMt5LHDFLLFCIw0rcVLFZnYKD9r4cgWUOveo4de&#10;TdV/RXmfTr0gGNJlWUMaDg/wNUmo2B5ZPGakHI0uTgyAsa/MjQjrvkfWNOQVme3aS3oKn1Yf3qAU&#10;3+Jk456F82eXm8zaHc2FwUt/UUmKVuTcJYquGoSpC1+H9r4Xb4sz8gBBB5vRajD4kDF8zflp5rPl&#10;rWrW+tg1wY2VZYRxQSRTUjKlgrDlT4qfD8UafDnmjUNPu9PvZrK8jMNzAxSWNuoI/h4ZrpRINF5e&#10;cDE0eb620+/tNQsob2zkE1tOoeKRdwQcQBINRsR0OBiiCAwKsKg7EHoRkx0T81/N2k2jWsckVzES&#10;DW4Ql6gAAmRDG7fZH22bLvHl13c7H2jliKvi/rMG1D8mfIt3qX6QitpLGffklq4WI1rX904eNOv+&#10;61TF7r85vPM0BihuIbMFSpa3iCmhcvtyLqpqftKvLBLMT3Jn2llI6RTCz/LTypbmrwPdVcSH6w5k&#10;JYRCDdtmYekOPFjxbk382dQ/L7zBNdeVLTUryZpZ2Egu53ZmakNQS1TuzqtczYDixi3caPJxYhIp&#10;Xr1lbJdtp8UaxwWqobW3RI0QtIxKdFNI4a/CFX7WcC1nUZdS1a81CUlnupnlJPX42JA79BtmuJ3e&#10;byT4pGXezi0gS3tooEUKsahQq9BQewGB4IZJ544YxWSVgiD3Y0GAMQLNN3NxFb28txKaRQo0kh8F&#10;UVP4DJ5N+SvmaJWL32nAqWHD1ZeRKEg0Hpe2ZEdNImnZDsrIesft/wCJeUH/AJyZ8iBwo0/VSGAI&#10;YQ29KEVHWfCrzR+W2veXNLh1O9mtpraaT0l9B3Zgd9yHRPh+HquVzxGPNo1GinijZpkXkf8AOLyt&#10;5x1ebStMgvILqGIzH61HGqlQQKAxySHl8X7QyKZW4bOc6X+RmqrB5gu9NdQ/12DnAjEgGWE8gKiv&#10;GqFiTT9jLcR3rvdp2XkqZif4njn/ADkvojz+WdO1uIlH0259Od1AJENwtCfekiRqo/y8PfzwdpfL&#10;2mzsoBmuiar0ACOQvX/Kb9nLc4Ajs5Pav0D3oD/nHmYHVNQtw5Kw2q7NTdiygt9kfyr+1nF8xXRP&#10;cs9EflqyN5D08ShXSFS1DRiA8ki/Z9uoH82bDDEVHzen0P8AcxfJf51RFvzJ1b0yVaR1HcAlYoz1&#10;9+5/lwt/MXyOvmPSm1LTbb0tUsE+CMKV9aFQCUqxAqKt6Xw/a+D9r4K9Tj+bTr9Jxx4h9Y/2Sf8A&#10;5LeepvK2ojStRuDJouoSbkkH0J22DqoFeLDiJt/hX958PH4+FEEGh2IzDeefSoIIqNwehysVdnTP&#10;yOSaTVdTjjAp6CM7EstAGI6r/rf805laUgE27fsn6pe54f8A85SyLHomgsSam6lAAANT6YPf5Z2J&#10;rVJi/BjwekRkKqw41U1oSWJ+Livw/D9r/WywRVu6LyPypdywyRFkUvHWYRh2QlgrACoAVV+GrHl8&#10;X2eGQ786pUbynLHFKjQxSQKqKvGrA0YgE8qbZj5AfDJO1lwe0hWH4h7x+U1nJDMk08Egu7r1ZJJH&#10;kaXilSyLyoF/b+z9r/Yp8PAswnnHqmH/AJDZF846Qzp6iC4QtGByLDwp3rlmIXIOTo/72PvYn+bI&#10;Y/lt5iCnixspKNWlDTrtnoC0uVjknk5uZiSfUVaVCl0+Agcn/Z4U/wBjm2nDah+P9K9VT5O0GESS&#10;RqyqY9gUbcfst8VenvXFeSpctMyhp5lRY4wP3nLpViK8e/2uPxfHj/DVcvx/WUHe3t3lNPUso4g7&#10;JbxF2nlahThu3Fa05CpUjhz+D922KRN6YMTz8TXduVCAeqihXhuPiyUu8JsM1liS4VbiOzE0dFYI&#10;U5IzKQVkaquZSqnlFT4Udchv5rcz5Nu9nEYa3CKOPAUcAmoJ6nMbUj0OD2n/AHJ+CcaJ6a3aAMjy&#10;u8zSuxb1DyPJQAQv2VKrQj7K5wnNY8yyLDryj5kfy7rA1FITORG0ZjV/SNGp+1xfw/lyzHPhlbka&#10;bP4U+KrYz+YnkpfOXlt9Fa7FmGljm9cxesAYyTThzj8f5smkn50iQLz0YkovFf8AS2AqabkCP2zN&#10;GvA/h+12f8sf0P8AZf8AHWAaR/zjqdOlDr5h9TcFh9TANB2B9Y4M0f8ANePVNUs9Mk0kql1PFCjG&#10;7NE5vQsR6Y5fa5dV/wBbJR1xlICqZ4u1OOQjw/Uf53/HWZW/k2TRLWW7jvg7Qxs8pW2HJ+KginxM&#10;ei8afF9rC386NUSTUdP0uJQiWsTzSAEGrStxXp/LFGlP9bKNZK5OP2tkuQj3Jx5YimMdxcyy+p6r&#10;IqCjAKFQF9iacmleSvFV/wCCzm+YbqU7yVeXfy51zXtM/SVrNbRW/JlAmaQOShUbKiP9pm4r/qtl&#10;2PBKQsObp9DPLGxTBPOv5yeVvKGrfovUbe8nueCSM1tHEyAPUgEySx7gLU7ftYZSfk15pR2Q3NkS&#10;ihmpJJsTT4f7vdt+2Xfkp94b/wCScvfH7f8AiUjtv+ck/ItwV4WOqDkaAtDAPp/v/bIK6MjsjCjK&#10;SGHgRmG6sh6tG6SIsiHkjgMp8Qdxi+nXsljqFtexf3ltKkq0NKlGBp9OGJo2zxzMZCQ6ITWdMh1X&#10;SL3TJ/7q9gkgc0rQSKVr9Fa56bhngltYJbUrMk6QkO3JQEIqOCAkUoxP2s2wNj+i9fGQIvvfI/l4&#10;3VlqM1td8oZ7WSVJI1oTzQ8TyYitarT7OeatfXjruor143Uwrt2kbwzVT5l5LP8AXL+sX1xor+po&#10;9g/89vE33oD3yQ/lRz/xracAC3pzfaNBT02r+GW6cAz3crsz++HxYb+egX/lW+ocq09S36Cp/vlz&#10;vF3pjXMT293GksEsTIyNRg4cEEtv0PgMzpSiQR3vRkCQo8i+X9Gnkt76G8spXgubeVZIpUqrI6EM&#10;OPyzz1558ozeWtXMCkyWE9XspzSpXurU/bT/AJuzXZcfCXmNZpjinX8P8L63/L7zknmfQ0uJVEWp&#10;QUjv4BWgfs61/YfqP5fsfs5HMrcRk+bFXZ6Yt7CV/LsFsJFgR44w8pJ5Hki1PQjbp8ObrDkHEJ77&#10;Rezwmog/0Q+LI7lR5pv34tKwuJiqDjtSRtuo6/5WcG8+RrH5u1KNG5IkihCf5Qi8fwzXayV5SXmN&#10;eKzS/HR9Y/l4SfJmlFhxYxEsPAl2r+OEGYzhsiw/03z35r02xisbK+9O0hr6URihcLVuRoXRj9o1&#10;y6GecRQLl4tdlgOGJoe6LE9X/KryFrGrT6vqOl+vqNzxM84nuE5cVCD4UkVNlUD7OA9Y8y67rHAa&#10;leSXCx04RmiotBTZFCr0HhkcmWU+Za82pyZPqNpzonljQdDiMelWaWwb7TDkzmpru7lnO5/mwsyt&#10;oTPJb+XHkm48z62PUjY6RYAXGpyDb90pr6anb45Ps/8ADYREmq6nh/znK0mnOWYHRg35ufmNZ+S/&#10;Lbukq/pu/Bg0mA7/ALxhT1WG/wC7iry/ym4p+1nYfNU0kmn3Eh5w2ssXp2drEPhj4E8uTHcF/s8R&#10;8Pw50nZnpmQd5D65fznoSKNdADH/AI8+U9Bgdr8fF6snItNK5qzM3f3+ZwHPFZm002aK2dbe3kiE&#10;8bSBUmjmjrVySuyupTjm8jL1SiTcT9IddqYSlhIBNh7P5DgvhLPE1zvPG5tyqgtCYzx2Wh5bOjb/&#10;APA4f6xqXqS2EJuEl+qtE8scUnpkB6gMXUDamaMaWAMr6/6VqlOPhcIPP/css8jeXobbTtdmt7Ka&#10;0kv2uBDJdxNODT7X7l3d35S83+Lj62SbSYk8xeY4WSQT6JobB4n5Bkmv+PxUIPxi1jbj/wAZ3f8A&#10;31nGajJwwlM/UfRHh/h/p/58vp/zWuURMRwR6evUf1d+DH/nf71hOrwN5X8pnSorZbfzF5pLyamp&#10;QxNFpokb92VFAjz/AN24H7HqftKrZMNUtSbaYRV9Wg9Fkpuw+yN9un82Yej1HqF8v4/99/nOxxit&#10;ujBrCC2tr2FdQVXsfVX1C/OgWtNzH+84qn8nxZE9O0LUIokkv7eNtQlLG4rJ6iohLcQG4pyPTkFX&#10;7WdBPtITAAPAPpjKP1ON4XESTyJ/2LMdc832N1czx6RdyxaDp6w/ULOGF4TcyKVV2PIlkAHxo0nx&#10;8V/nwFG2rS6gypalYFkZZGIAHw9GFflRWGZ0zi8OJlI8cv6zXkHCaCczR+TLXy07/paKS8FpHJFG&#10;s4qFkJLRk9yxZ3kiYc2+zywcljqEYM1tJ9SnVQ0ko+KOQ1oVkGxJ/wBXMA6rFxcOT97G/p/mf1Px&#10;FtIs31/3qCk1DStQgW1uLZtX067keKOAuILm3iKq8bwuGPGHv6cjN9n7OaCDTbiZBqcMRveTcpow&#10;QJEYce5ofpyWU5AD4Rl4ZHphKvSkTPXf+ahLvUPMWjWhk8t39w3l2FYlkhuj6stvLG7MyEKq+mqV&#10;5Oy/7L4MB65aQOIre1lkWVJOS1Jjp/MC242G/wDscydDxiXGQP63E5ePIK80/wDJev3KxXOqajDb&#10;tY3MAEsMSiZqgkIRH9pwzvx+1x/e/H+zxg955R06Sz4oeaSSN6BFasQP5t/vbNlmyxmeE93c05sA&#10;JJ2enweZJjOY54fTaKJJLsFl/dcv5hX5/ZLZF/M3kTUtJQzrSSEEApyUuCfClOQrmjOl4zeP/ZOD&#10;LRyqxyR2j+YtN1Yf6I7OaFq8GAoDTqRSu32cijJxNKUYVr47ZhzxmvUOThHbmmeMIU++/wDn06ZR&#10;PG3DJ0LsEwX8kY4y1kj8R9of1yrhpuie52DV9OVfUgYEZEnvWwebssPT4JBkwSDYNIIp2J/ULX1P&#10;Up8Ph2r408czf5Qy8PDxf523Fw/zeNp8CF3Ts//UKdDt5iRctX04XelGjanH4ebMFTl8P2AjfZzs&#10;u0MoA9B3ei5C+9795jvLVovqTsBJeKimN0f94shNEVCW4VP94ZEb/LXNLe1vkiRR6VS8dvQ/E7Al&#10;DO26xry+L/mrMfHpycdk7fxMYxP2Oj06VNPeRpC13w4SXANfTjSiutuAod24/D+z8fxfD9jG6ZaX&#10;odYPSjBT45uRf0lLFmCRFlHx78pW+D4fh+L7WTmYxGxP9Hb1S/nfiSRLiG3R2qajZem1w7SICCsf&#10;pFDJIB8HqSBW4snaJG5fF+z+zhpaT2yX5hlB4btcSKWZFUUFTI237QovqfFmFmx5JQuJ9fu4P961&#10;jkfck+oRTtpKToW9V0pYwSRhJZJN2CiFOPxgqzN+6XjhFF6d2UeW3nZBFItvb3KFIxAXagZWjAYs&#10;VHwtz/3Xm0iCQI+Q+lyIDr/OpkKRxp63pSwrNNJF9fmtzWRpwqK1Pjqg9Mb7q/Hl/spJp2mWkDfX&#10;bnjc3DArbT8VWRhX7fFQvx8fhHD/AIDNVrdTLIOCHpEfx/SZSB4eEfWw7WNav7pIdJtle0ht6Pqs&#10;LsXiQ8B+5eVuXKIt8cvP7Tfu3lwp1i7gshNBNcRw3LhWnjAZT6JYlo6gs7M9TyZSv+qubbQ6bjqX&#10;DtTQJAf75PPL8H6V9G7CNc6dA7/VJWKMGnQKqThSqIqw8OEK8X/35zb4cB+X9PvNVuZljI+qNKZP&#10;TKA1iNAo4SMiqeHIfEv2f8rNjrNRiwQqWx9zbgh6Ll0KYebvMOneXNGF7fOEm4emkjCT7RFTyaBJ&#10;JAvL7XH9r+XJLeSWrSNZRqbSxs1orQUBd2NSAP2iPb7fxZzmASMTMeuUvV6/9K1TmCDMfwsI0Kz1&#10;eK1TXLj09T1vVinKO8qFihjBozMiH01brxkX9z8HxYVpOouLqeWIrxK/6XIrNJwUMFHED4OA2BZu&#10;XHnmxjEEDz/gr0wn+P53EnHLjhf8RZQLAizsYIZUPNXJsIJI0ieSVg0rM5H7wO7M/FE9Pnw/Z+LB&#10;+mRRxRvPLEOBUJJApJUlBy4/GT0r/sMr1cZmPBE8J/o+mP8AsfS28AASnzLJLcXNtYW1zW8jkM8N&#10;5KgDR+qxiElIRESGIYftesv2sLNWv5YbK5vn9OKaVX9Ec3RhFQAlmYLSSuyon2/5sydHgjKXK4jn&#10;JrlE1X85NdF02L1YNJ4NPYWPp+vK4SRGnX4owirz+AD42Z25R/u/h+NsKdB05l5zyAuZnVkjhDAm&#10;iMAXdRVP9av/ADTmx1MoxFdHKhHhFHmyLWbtY09P1I4agqZpeJA3XZUb7Z9skNy8txdPpyyNvGPV&#10;CFS0YZCKAgcVC/tFg/2s1cDEAzOxH4/iazLiu+QYrYNYQaa2tSIkdJ5PQeWN0EpEwo/GQ83d6fu1&#10;X0+bL8PLC17kG7Wyg9SCITsojVSCAqBweSKeIqAVMjL9rLcfFXi5BvX/AB5oiTMe/wClOYrYmzF/&#10;diO6uHgAMrfFHuxFODNQEq3FgmGFjZ21pFNczn1FjZnLMeXN2Pj0b+VBmHqs88khCPIsDMAeaT6z&#10;qt3ey2unWBaGe8CDgBwaKMfF8SU5Iu3xt+z9n9rE7ljOTdkgTuD6QcArHUcdgS37J4/YyeGBhDgT&#10;Ekc+qJ0+1+pRDS0Q/VoiDJLG7CWZiSxLEKlOUgLtxl/azhvmbyP5qt9QubmaEXnqs00ktvUirktT&#10;gwVx8uP+rnPZuzs9k1x/1fxxOpy4J8R/iZRaalaPCvxFAPhXmQa8dq1BbI1c2F9asVureWBgSpEq&#10;MhDDqPiA3zBljlHmCHHMSOaIhurWenozJLUchwYNse+xxJI3kcJGpdz0VRUn6BkQCdgoFr5ZYooz&#10;JK6xxruzsQAPmTkn8v8A5b+a9akBW0Nlaft3d3WGMAUO3KjP1+HguXDTT6im2OCZ6MN82fm95H8u&#10;Qt6t8t/e9I7GxInkJNR8RWqRgcTy5sv/ABHOp6bo1v5V0OTT7AodQmqoklYI8rMgLSippxXZIU4v&#10;8f8AsmzsOzuz4xhVf1nY4cQjER/iP1Pmbz95y1Pzt5iGo3lUt4xwtrZN0hQMaR7ipdq8pX+H/Y/C&#10;uE/nm3uD5Umt45Jp59SkhmtbegmnnAYVd+K1QjoEjOZHbOOWTTkRiZS9P0/1v5sW7VxJx8IG/wDN&#10;Zl+SD21t5xtLm4dIILeOdJJpH9KNS0ey/EQprXvnLrjyx5ktk9S50m8hQEKXkt5UHIioFSo32zhx&#10;pcpNCE/9LJ0xxTBqj8n0Mnmzyq5ATWbFiVLgLcwmqggE7N0BOJroGutCZ1026aFesohkKj/ZcaYf&#10;ymb+ZP8A0skeHK6o2pS+ePJcLcZdf02Nv5Wu4FP4vj38t+Yo1VpNKvEV6hC0EoBI3NKrkfy+S64Z&#10;X/VKnHIGiDaxPP3kVyVTzHpbMOoF7bk/g+Pg8qeaLhwkGj30ztuqx20zE0NNgF8chPHKP1Ax96Ri&#10;meQK9/O/kuNC8mv6aiDqzXcAHSvUv4Z618qWeuad5E0MQxGaWGxs1urSesb27CFRIpQgPyVhTj+z&#10;/wALmN4mOU6n+7J+n+nwubGRPDfLZ8ieY73yp5j/ADB1w3dxHb2KX9+1vqNnSVLgtcN6BckmPhx+&#10;L1I/hkX9r9vPM/mTyN53u/MmrXFv5d1OWGW9uHjkjs7hlZWlYggqhBBByXHGIolw545Wdi+pPLXn&#10;vyRb+XNKguPMelpPFZ26Sq17bhg4iUEEFwQa4Wt+Xvn5BVvLWqqPE2NyP+NMRmgeRHzQMMz0l8ky&#10;P5heQQKnzLpQB6H69bf815j+X3n4JzPlrVQn8xsrmn38MfGhdWL96fAn/Nl8lP8A5WV+XNaf4q0e&#10;vh9ftf8AqpgdPJ3m55vRTQ9Qabf92LWYt8Ox2412y2UTEWdgn8tk/my/0pVl8+eRmjEq+YtMMRpR&#10;xeW/Hfpvz756s/KfSb2z/KfTrS6tZLa+SC5WW1ljaOYM00pUMjANVl48ds0epn+8P47nb6cEYgCH&#10;zj+ZHmexuvzNv5re+iu9NaW29GeKRZYeIjj5FXUstA1eVD9rPLn/ACrzz/8A9Szq3/SDc/8ANGbb&#10;xofzo/N0/gz/AJsvk+jf8f8AkT/qZNL/AOk23/5ryn/L3z8gq/lrVVHvY3I/WmIzQPKUfmvgT/my&#10;+S1vzD8gKQG8zaUCegN9bf8ANeBZPKXmqNykmjXyOoqytbTAge4K++XiBIutkjT5P5sv9KW0/MHy&#10;E4BTzLpTA7Are25r9z5cnk/zbG6xyaJfo7AlUa1mBIHUgFcREnkEfl8n82XyK+Lz55HmUvD5i0yR&#10;FNGZLy3YA+BIfPRXleW+03y/pdjFZcJms4PrQZ+DBiqr8aenUFf2w32eGZfhXESl/mvTYARCIPSI&#10;eL61rFhqmv313NqIks4LqZbYKnIcUJNYpPVoeQH7t0H235fy4fWtzPprqyTcSsSiSRuPxgtXotF+&#10;IdOP7X2VyvJhjkFSDZV+5WimtfMUEkc8JuFa6f6uieoHjIiWMciw5fC9Wct8Kp9t2/YMr7WFYLKs&#10;8cdwPt1PXjQsqsONR9P2swcGjFkHkwEaLtJ0W5jAtX025vNPmoIZERRx9RXVZJ4W9QI1Dy5cOSx/&#10;s/vFRij8yBfav+Wes2tjFJd3ckMfG1iQyzN+9RqBE5GoG+USxCGQdzi6yBMDQQ/lOztNG/MTT57+&#10;ltB6sqx3JIjtgyIyMwkkCcqkcaUX9n/JXPMf+AfPYND5c1Svh9SuP+aMyfEj3h0XgZP5svk9tbzr&#10;5NUFm17TgB1Ju4AP+J5Kfy28i+cLbztp0t/oN9bWwE4aS6tJooam3kCq7PHxAdqJ/ssljzwBuxs5&#10;WixSjlBINb/7l5/+d3nbyde/llrNnYa9p93eyfVjHbW93BJMwW7iZiqI/JuKgtnbxZ/UVa6mtyVS&#10;RYwqryMh5cvhDV5AM2zf5PNvs5tsmYZD4YlsQ72wS+bNAf63OkMMih2Vm5MxAjNKDkUpx2Hxf8D+&#10;1l2/r3d3LIUaP1FLswQxihNOrKVYkFuKfF8P2/izHyxjCNRbBsHsGhfULHT7aBnWV4ZFRFdxN8Sj&#10;1FNEdHjVHVDJKQnxfCi8MD+avLeha/o8um6hGBFG7G3lNEkSU78o3Pfj8X+X+3mOMZB36tGfDHIK&#10;Ka6Vq+tafq1tqdo3O6nt0a4hi5SJ6AqAJEWvSU+l8XHh6bel/lcE1/8AKvzJpkRu7ZPr9iWYLJGC&#10;sgopfdGClvgFax88lPAQSB6nS5uz5wO3qD0fT/zR8sy3ZsNQmGnXyqGZZSDHQsFr6ikhPiP+7OGR&#10;K6sb20YLdW8luxJAWVGQ1U0P2gOhykxI5uFKBjzFMostS06+QvZXUN0gAJaGRZAAwqpqpP2h0zWt&#10;le3bFLW3kuGFKrEjORU0Gyg9cQCVjEnkLde6lp9ige9uobVGrRppFjB4ip3YjoMmHlv8pPNGrSwt&#10;dIumWchFZbgj1OPfjFXnUeD8MsGE9dnNw9n5Jc/QGB+a/wA8/JWiQzpZzHV76MHjDagmLl25TU4c&#10;T4x+pnZvL/lfR/L6LpenRuIoyslzcMgdpWWvxStun2k+FP2P9ZszMY4Yct7d1hwRxxqL5y87+fNb&#10;823TahqUi+o6lLa2RiscKN+zEKBuh+J/tNhksv1bT5Zo2eQq5MRQAnl/P1XaoXr8PLh8eSIJyXJu&#10;KU6XpbXuoxW8kagSqPVDkiq7/uxUUqRz/wArhz+HE/Qcc42VJp3SsxNHLOR9j92SFT+f4W+1lkp7&#10;WB6Qy3+D1DQdNBhinDyw26njEm8SqgI/eH1F5GTslXT7Pw/zZzDzn+TqS3sk3lqqfD6klpN8CnkC&#10;1YzQeku20cn/ABHMLJhBHEHT6js27MP9L/xL0ry5+aE9nYovmYKfjMSXFufUK8WCBZN/3rg/beL9&#10;r4fibOcap5W8x6U7LqGm3FuFBJdo2KUABJDiqGgO9GzG4S6ueCceYLNdK84eVdWVTp2q2twzEKIl&#10;lUSVJKgGNiJAWIPGq/FhWqs7BEBZmNFUbkk9ABgagE3d0jRndgiICzMxoABuSScPNM8keatRI9DT&#10;pUjIqJZx6KFa0qpk489/5OWW48E5mgHJxaTJPkGN6z+ZHkjSEY3erwPItR6Fu3rycqA0KxcuFQf2&#10;+Odk/LT8trTyxdWet34W91WoaJCp4Q8tuSKwDM4r9tuPD7XwZLNo7Bje7t9N2fHHvL1SeAfm5+dd&#10;55ps7rQ9JD2OjGqzNX97Px/ZkZahYzT+7Xly+zyfOxreWWoQu4I5HlHQ7VKEqag9RX4a5qDililQ&#10;cqiHitrZ3ccychRQQ/IAkjluKEd6fFnGfzx0DWbzS7eLTrCa8Ed3yItkknPH03A+FAwVVHEf6zcf&#10;2VzajLxYwPNw+0YSlAUL3fRv5A6npNheSS319FbNcWfFRcNHB8YkUt9viztIat/qLy/bZs4u/lHz&#10;XGAX0W/UE8QWtphUntuuQECeQdP+XyfzZf6Uvbm80eWVJDavZAqOTA3EQoPE/F0zof5N6Tr+ja5f&#10;S32n3VkJrX042uIZIlJMinqye2WYom3Y9nYpxmbBjs8Z/wCcjtf8s655Y0u30zVLLUZIb71JY7W4&#10;indQIXFSqMSBU5MvOvlHT/M+nXELPJ+kLas1reGM0VnovB2c85FfjRuH918Lf6+ZlxCQAc/VaYZY&#10;11/hYF+U3nHVfKGsQyxQo2m3oWG9s+f2lSrB4wqlEeOrFeTLz/u2+18PCtV8q6/pbuLuzkESGhuE&#10;BeLxHxrUCo3+L4swsmGUOYdBl02SHMPp3SPOHlvVkQ2l9F6r9LaRhHMDsKcGox3NPh+HC2GCed/T&#10;gjaV6E8EUsaDrsMrAaQCeSaXN3a2sXq3MyQRVA9SVgi1PQVYgZ6P8gaTPaeW9MF6JbW4FsfUDx0k&#10;jXoFAcHiH4/y/F8fL9jNlHKfDEQ9PpbGKI8nzT5s822tx5v1b9HvDfW/1wegyShoZDyBLVRl5FOv&#10;2/h/d8f28Pbi6sEVJoi7SisfqMGZ+JagUFgvDkftCmOKEjsW8Mq8sPql4WhuUiSBgsnopwji5lKy&#10;OQhdpCnRCzcuXx8uGUZJZHa5uJ2ZVFIIfTKu2xJU1IKg+Cj/AGX7vLKiOiRsyKzt47eGGw0vT4YR&#10;N8d9desDHEeQo6UV1ldT8VZeP2uXp/6Q+FfmbTLjUPLWraY4ZXuI1WOJhUByxKmgCqtJF68vhVOX&#10;H48ry4+IUGnUQ44GKrb3WmNrmkalbGKdY0mP1lG+Ioka9HdmkflG0bOnHkzycXm/ccM89Dyl5qKh&#10;ho19xavE/VpqGnX9nNf4cu4vN/lsn82X+lLOZvMnl2BmWfVbOJkpzV54lI5dK1bauYeUfNZQuNFv&#10;yg3LfVpqDenXjj4cu4r+WyfzZf6UoOTz95FiYJL5j0uNzsFa9twa9ehfOl/k95avLSK9u762eCWd&#10;lijinVom4pRg1CAeDOw/2SZn6TGYAyOxdv2bpzEGUhwl4H/zkn530zWb7SNJ0e+hvrO0R7m4ntZE&#10;mjMsh4BeSFl5oiN/yNzpToRDyKvRSSwUKQyj7QAo7t6i/BRf2fssuWSOzszLZ5/5ZtTJcIoZVrxo&#10;xqCrEjiakqi8G+JuWec9S8v+cdQv7vUJtGvzJczSSyn6tNQM7FiPs9s1hhInkXl54cspEmMt/wCi&#10;X2BpmqeWbGwtLCDU7T04IUjhAnjqURQoI+Lf9nAqeVPNDglNHvmC/aItpSBtXf4cPhT7ix/L5P5s&#10;v9KVW581eWLUgXOsWUBPQSXESE702qwz0botnLZaRZWaQ+m9tDHbpXj8IoOQJHIFtuRp/ss2kgBE&#10;AvUwjwxA7g+L/NmpDVvMOo6gzlheXEtw9a1PJiRQGnw9sNZPSNlcRSPztTGysDTiRwCEVWnZv8/2&#10;cThEp0pFqejWV2Lu1mij43IkRkIryUhi4bi3uv8An+15hn8oeZ0ldU0m9kjVyqSLbysrUNAQQtDX&#10;MaWGQPIvMS0uQGuGX+lL7Ot/OXld7eOSXV7KKR0V3je4iVlqKkEFqimUfJ3m4VJ0PUAAKn/RZun/&#10;AAOR4T3Mfy+T+bL/AEpU28/eRFNG8x6WpOwre243/wCDz0VoV/e33lyxuLq3lgvmhU3EU6yI7TKg&#10;RiwenFOUYf8A1f5ubZmY8R+ovSYCTAE83ylqVnp+mectTstNuorrTlum+qXFtJHJGtuzl0VGTkGf&#10;hJ6Z/wAr+XiuFfnTyJpHmq0ku5nSzuoB6dndR0Z23LESKu7Bnf8Adq3Fv5MGWIkeEbz+P0tWp0kc&#10;v9b+c9A8i+ddb8rzxW0EUt5aXJ9S+glJCIQiqpiZyONI4yZWTmvNvjzi2r/l15u0wyO+ny3FvGxU&#10;3FurSLsOVSAOajj15rmPkwyid3SZdFkh0v8AqvY9J/MrybqJji/SMVpdSKGFvcssRNTxAVmPpuS3&#10;Tg7ZHJIpInMciFJF2ZGBBB9wcqcYimSwzQzRrLC6yROKpIhDKR7EbYYWHlvX7+htNPnlRhyEnAiO&#10;hFQebUT/AIbJRgZcg2QwTnyBSvVPOHlbSg36Q1W2gdCVaIyK0tQaECNSZCR3+HOoWvl/zB5f/LTU&#10;rOe2NxqFy1LSK3VpHQXFEkBCgmqqsh6ftfazMowx11LuY4cmLTmPOUv5v9J50n5gaBr3n+xayvRa&#10;6ZCpN3NclYkk9EFkoWYUDM0f+t/LnMj5V80AgHR70EkgD6tL1G5/Z98xfCn3H5On/L5P5sv9KXpC&#10;+a/K7AldYsSAATS5hOx2B+17Yc+TPKGvyeatNW4026t4kmEryywyRqvp/GKs3Cm4H7S5bgwy4xYN&#10;ORpdNPxI3GQF9zF/zL88eXLfyLrX1bVbSe5ltmgjginjkkb1v3Z4opZjRWJ+zne0iuVQXLCSGAnj&#10;DEHVePfnxVZCWPhJyzPlPpF6Pm+RX4T3TRAh5v8AdhKkgjuKkrt/q5HPzC0m41TyRd+kJLiWJ1SF&#10;BUsZYuLSELx5SVIeJf8AVTKNQeL0hxNZAyxGI3L0j8mb1dH8/WDzFIInRzO5AWMQy8kSrEgJSqyN&#10;/ss4e/lHzWhCvot+pahUG2mBNelKr7ZgcJ7nn/y+T+bL/Sl9LDzl5QKsw1zTyqkhmF1BQEda/H74&#10;a+WdG836Pr+n6qNEvwlrOrMTbTgFQ3GQV4fy8hk8cSJDZu0+PJCYlwy2P80sc88+YfIPmDylq+iH&#10;zHpRlvLZ0iU3tt/e8ecRoX/nCHOj/nDpWt6j5etJILSW5aK6BMNujS8I/Tf4uKcuK17n9rL9QImh&#10;H6nadp45SiOEE7vLP+cedd0ew1y9hu7qK1WW0+GW4dYvUk9VPhDPx5vT9kfs5yT/AAj5sqB+hb+p&#10;2H+izdR1/ZzG8OXcXS/lsn82X+lL3hvN3lRQWbWrAAAEk3MIAB3B+17Z3b8v7S8Hk/RdPnikikoW&#10;lh+KMpH6rMpfkKryc12+Jl/1czYWIWf4XodJEjCAeb5f/Ni7sZvzA1u/tZY54HdfSnQrIruIUVuB&#10;UkNxVeP+tkskHFnMcnpGVQiiNVqoAryPM/zH4P8AKyEiZHk5KF8s2QnjjSaL1VhJdnkLirE0Cj0x&#10;TdR+8r+z/wADnGPzO/Ly5a5k13RLV5opXpfW8CM3CVtvUSleauR8fH9vIajFvYDptfozxccBz+p7&#10;55A85QW1vDoes3aRzLGXsJp3VGaJQDwcHjw9NWATl+zkE/wj5r2H6Fv99h/os29BX+XKPDl3F135&#10;bJ/Nl/pSyqXzv5Lir6uv6bHTryu4BSu3d86F+Teh6paX+onULO5tEmjijiaSJo+TF9wrOBuFNdjl&#10;+ESjZp2fZuKcDIyBjs8W/wCclPM3l/VNK0RNJ1Sz1CSC4mknS2uI5ii+mKFljZiAT4jOqusaNIoe&#10;SWVw1vEGWNQqSHcRlRQleNfs/s/5OZJs7U7irebeUFcywO/CKGIi4kkBZmLxjowbopB/n5ZEvzW0&#10;+/ufKEtnp1o03CeKqwqJJJAKnlxTk1F/aOU5Rxji/i/muH2hAyxVEcW73v8ALi6t11BJ7yZ/WljZ&#10;kEokSOInihQF+KVanwD7XH/JbOKHyn5qHGujXw5mif6NNufb4cxfDl3F0H5bJ/Nl/pS9Dk17Q4+f&#10;qajap6YrJymjHEEV+Kp2w38maFrVp5q0u5u9LvEtYLpGnYwSKAFNSCSBTpl+nwy4xYPNydLp8gyx&#10;JjKr/mlhv5peafLVx5A16zttZsXvJ7ORLeFbmFnZiNuKBiW+7O5W97GQ92QRLCGEblXCISpCKlWp&#10;Jx9vh/4LNrKB5PS1b5i0G1eSZbb/AHW7KZFFAWUMCxbb4eWOihakLCX1ZfUqrE9Gps3xEGtAVXCZ&#10;iyApL3DyzKnoSrLb+nbiEBxx5ckJIZKKD8O6s/8Ak/D+zgkQ2skHpW4k9IAO1xx+0B8VPFmc8if2&#10;mfMQEx3PJgGWxXd/ayrLdvAbgkxxWCyVKszcWbl0VIgYxunBI/tfFyyMfmXY3935FuobSB7qYyQN&#10;IkKOzAIV3415dPi+xlGaQkDXM04uvgZYiALOyYaTPbR+YI2mcQrSZLYSMhqZJCWA4Lw6gL/e8m45&#10;xEeVfNBoRo98QaAUtpup6fs5i+FPuLz/AOWy/wA2X+lLJJ9a0e3qJ7+3ioCTzlRdhsTue2NHlnzI&#10;emk3h77W8vb/AGOJxT7j8l/LZf5sv9KUFN518nQmk2vadERtR7uBf1vlnyr5nABOj3oB2B+rS/8A&#10;NOPhT7j8l/LZf5sv9LJTXz75FY0XzHpbHwF7bn/jfDfyl5d8yW3mbSLyXSbxLeK7gkeVreUIFDg1&#10;LFaUoMljxS4hsW7TafIMkSYy+ofwlA+ZPN/lO48v6nBBrdjJNJazKkcV1CzlihFFAYmtTjvOGl+Z&#10;tW80aheppN66SSlYT9XlNY4/gQ/Z7qoOOTFOzsU6rFlnklLhlz/mlX8va/5btdDs4pNXshIIg0o9&#10;eFaO/wATCnIU4k0wm/wt5nqB+iL2rdB9Xlqdq/y5Hwp9x+TR+Wy/zZf6Uo9/NvlRFLPrVgqjqWuY&#10;QPDu2dw8nI+keVdKsPq7/WfTEkisCpSWRzJ8VaU48z1bl8ObbT4DwB6TSR8PFEdXyj+a+pprfnrW&#10;b2OZZbYzGGB0IZWiiURAqR1DcK7YdRuxURIgKutEL7tQCh70Ay8xpybSTTNPkdvUJI4ncKNtz8s4&#10;X5m8neYF8x6itnpd3cQGd3ikigkkUq5LCjKpBpWmaXLiIkdnmNTppjJKoyq+59YeUPOOgf4T0ptQ&#10;1S0trlLaKOdJp442DxqENVZgRypyws/wh5sAr+hL+n/MLN36fs5X4cu4tH5bJ/Nl/pSmT+e/I6Gj&#10;+YdMU77G8tx069Xztn5eXF9/he0ttTtp7a5tQbcrMjRuUQ/CFDgfBw4r/rf6uZ+KMjB6LRGXhASF&#10;GO275w/MUaXF+YuoXejXlte2V8y3iS20qTRiSQfvOTRlvj9Xm/8AqtnINe8s+Y5te1KSHSbx43up&#10;3jZbeVgVMhIIIXcZgnHK+RdDm0+QzPplzP8ACX0R5e8zeXV8v6asmrWayJawLIDcRAhhGoIILbGu&#10;HP5a+XtetvNtrNdafdWsASQNNLA6KKoR1deO+W4IkS3Dk9n4ZxygkSA36MV/ObzF5fuvIV9a2upW&#10;lxdNJCUt4p43kPGRSaKrcts7fGrndj8AYIFUgDiKLT4d/td/hzLlQeheBaLEGm4gbkFuRBJ5Gpr8&#10;VR07fFgLzT5a0/XNGutNvY1Bcg2lyKs8cgrSQV+XxCvxL8OUzHGWjUYY5YmJeheU77UNI1Ky1Swk&#10;kqqE3dqQqpJGaVjNBvuRxP7PHlnny68k+bLe5lgOk3cvpMU9WKCV0andWVaEHMU4pDo81LSZQa4Z&#10;H4Pbo/OvlMwRzS6vZ2/NQ/pz3EUbrX+ZWYUxBfKnmljRdHvmPgLaY/8AGuA4pDmCj8tl/my/0pU3&#10;8/8AkSP7fmTS0/1r23H63z0LbPbwWemgxerObaNpQ3J6O1AF4in+XXbNtiEjGvN6uAIiLfItqJJ9&#10;d1J1l427XcpikQgAoHJ5Bt+u3+xziXnbSNdvPNF9dR6fcSRzupjkjhkKMAij4CBRgMw9TgmchoE/&#10;AvPa7DM5ZERlXuL6r8g6po9v5R063e9gSSKMiSN5UDqS7H4gTUHvhS3lDzYtOWi34qKitrMNvH7O&#10;YghI8g4n5bJ/Nl/pSmr+cvKEYJfXNPQA0PK6hFD1pu2J/wCF/Mtafom9r4fV5f8AmnJjBP8Amy+S&#10;fyuX+bL/AEslE+fvIg6+Y9LH/R7b/wDNeCLfyV5snPwaVcp4GZDCD22MvAGn7X8uEafJ/NLKOjyy&#10;5Rl/uf8AdKF3+Zn5f2q8n1+yk2JpbzLcEUFdxD6hH+T/ADfs5LPLX5NaneuJtVuEtbVPikjjq78R&#10;uwLU4LtXf48vjpOGjkNA/wA1zsPZUjvM0wXzd/zkRodjC8Wg273t21VjnmHpxVOwYJX1H37H087R&#10;o8vl/wAo2qRWUMY09onjFsgq0jqFKlq/FzfkORbljPRZMsDGJ4JQlxQ/h9LtI4YxiAPTwvnTzJqe&#10;u+b9Sa81aWSa/wCSu0rnZAa/CgHw8UK/CqhcKPMDavPoNwboJ6yM0jRI4k9ImvHft1CqFGbbF4eO&#10;QlE/T/s5IMzZ/op35L0m1OqxCJGUyJxRypXnTrTYdKVbCvzXERoGiWULGCBV5XNDVmaLevj+0zcs&#10;22miTmnKX0/wOOLOmNc5y/2MntX5Y6PImr6vLPWSQSr6DFTRYnQDirdOsfxL/k/5WHixw22iWY0p&#10;vU1bUpxBZcxVXkC15SV5H0okDysPs8F/y1znO0s2QZjEnhh/O/6efj/Suk0phHHLJl34PT/x1Orj&#10;U5P05q/6ahVNF0Wy+s3DBnDIshYhY+PBXll9P+bmrftcs6j5b0Sx0LRrbToF/uQRyoKlm3kkJ/nk&#10;arMf5s4vV5pZpkj0x2/2LsdLhMBZ+uZ4sn9OX/HXjOr+Yr3Wdbu9Wv2JuLqV2RNisUQ2jjWg/YQB&#10;OX7f2v2n5D57gRx8dvHf3zGx47lblNnlcxhdgrfaPXrthLLrCcztz3+Ku1B/HNrDS9Gfkmcflu6S&#10;2Dh1hcr+6IHJXNQNz+xhS9leHUDfPcK2l0/d20YNQ3jIS3xf5I4Zs8WpAh4dXk/nf8eYTBmaG387&#10;+kmF1c2E2jfoq0slsdbbd7+5WPlTcslqAvwiSvxOW/5tD3GpzXLq9xc+lZK0kThiUr2BHtt8JrmX&#10;HRwjEGEfW15sZjH0q+n6ANItbq2sLCW71mWC2uoHRUmCMhJCNyIIdiV9VPT4R8ePP4MC3Dwtp7K5&#10;UWakkTxtxlBrRAhG/LMiEDxbXdfT/B/W/mtWKR3ARtlHerrq+h6o166VU+p3UXO2ZBGTceuKN+6Y&#10;nduXP/L5YBiuksVmu7SH65ZUrdO7s10GCnkzh+o75dkxX6D6J/wcNQh/ncH/ABKDh9Vx9RTi/wBN&#10;utXmsdM1fUG0bWkBWxigjT9GOpkUrHCQA3OgVaFvh+LD2zuNFuNNgewBdkPMrKAvwkbDc1B/a+zm&#10;uy49RGZM6GOuH0/Uyw6mxbEdStvM1hrN1Br0rLeX9IQ1qHMI9M7THiODKX/cn1Pss/8ArZHtWtdU&#10;1bWoLd4fq9lCTNIQoJYhgwUM3Ecm57/y5nYJYsWI78R/zv4f63piz1mb0cEf42baNrmheXPKst5B&#10;qCahqt8RDGzVULVGRWdIFdhbobeQpL6f7xf9flgHzR+UKrM129zPeXd7IkQnKRqYurNWNFVeB/z/&#10;AGsxcfauPU4hikOExucp/wA//O+r+Jo/JicjOZ5D0xXeTPzjtr2C5W+t4dKttOgeSOF53kklVaFV&#10;RpACXVa7fvPU+18Gct13yvq2jzyxXEDelE3B50U+nX3NMwJ4TEWN4lo1GkljP87biem2Gp2V/bwz&#10;20oZZ0EsanZuB78evfCZkK5jyFuMJSCKzIxWTmjcG707/Md8plBujMH3uwdBfRy/u7gBJCdm/ZP0&#10;npldNgl3uwT6J/m+Drjaadn/1St7mWeDhuS5Cv8AC8jFTUhCGHL4f2l/YXO0jiAPEd5O+6Pf4bCy&#10;tJ/VICIoaVAWSJFkageT4KJ+8O4Zvid/iX9psRgsL6aZ72JI2+rA+h6jGLjIilOVAoC8vi+L/gcl&#10;kzwxbVXuZ4zXNdfappVrDFp9w0hN0QGCp6/JZWrwO7s1OXH9pf5uWGkGj2VpAl0oVZJEWEA+mUkk&#10;II+J+Jc8+XH/AI1+LNMdRKWQwA4uH1cv4f6Pp4USFWBuklzrWoXl3PZSODCsrTyEeoJ4oomBUrGG&#10;RVEdFb1OTJyb7XwYAM4kumt4LmN4YRAyWAlkt4+JHFmmdeKlFHSKJv5f5uObHHA7cUalKPpn6J8P&#10;+7bMcTzPO/8ASo2azdLYT3NnNHdq0xGqxwQ3dwPiJRbZGErc25U5zQ/CvPl/Opjp9vePcObvj+j5&#10;d6R+qyjk1RSNlYfEvH1HV3/a+zlOeQhGse8/538X4/2LZIcPPmEr1m8sbOIiw+PXrcBUmmNuksnA&#10;FaPIjI3GPk7RRusaty4xrx+DB2oaraWifWmC1iATTonCQw8wu/FqchGiDlzzXaXR5sp4f4Jf3nEe&#10;KfD/ANJf0nGnkP1fxJPpegTXMUmm29w0dzcFpdeuYmkuLgRc2YeqVfh9YmYlfTVfU/byGWX1zU5p&#10;AIBCLiTnJLERI7yUBcE8ffZwn+rnZw4dPEC9oj0x+lliFRvo9LnkstHsRJLMIreziCoHPpxIg2Sp&#10;YgbUC/E+SGB47CO3srSZmvrwAyylxIwABLcENFAWjfsr8OaTNxajilkHpH0brklx3AdzELyOfVru&#10;81TVlRdK0sstpZurQBpCQFMkoJL+qrR8VUt8fw8cdaRSkukKEiFVNoZX9Nm9UmoKoOcY/lFG4/ay&#10;UpmhvX86P4/3jIRJi3qV2gtVkvDHGbtpBqawRmeNVt4+Qq8o9GXj/uxzwV/jiX48W0/SDHcSuymE&#10;sgihnZ0ZqEjYIAI14Bf5eWU5s91GFS3+n/cfww/iZY40D3Wgtd8zwSWUUcczXnpSG5uLO3inRH4r&#10;UBnqZG9V5Y+P7z0+XFeXHAt/fqJDOG/3GRkR2kacg0kjAGtEBLBv2V4tmfptOTH1D95/FumG4s9T&#10;yTXQtFeO1AvFT/EF0om1CZqSCONGICBmIpwVjuOLr/rZHJIp9R12Nrx5GtV4hUaUK7cxvVaeoFon&#10;aP8AyM2UQMUKjsfqZ4Ieoksnjhi0/S3isIo4JAjuoihpHUGpGzKnIlv2pPtfH/NkotobKy4XUkTm&#10;5qFtYZEEzK8lfjpx9QUA3LZp8uTxjw84/wAe/wDuOH+L/OiyMrND6pf7FiGr3mo65MNLt50+oGsu&#10;o31uzwKYYSoMPqB/TPq8vso78V+J+PqYheyrDdPL9aV5Jol9d4hGsZdQQ5dqf3YD9PU+2qrx+3k8&#10;WETjw16R9PH6v99L/dOMSIggf1kVols9xYRoLB7a0tbhzaR3HqtKLetY+CPR45nZd6pySFm4v9jE&#10;rO3upLhDD6fpIzEPLVuQp8R5EenVg1GdeeS1eURhw39Q9KY9O5G6vf6fb2Mi3QlMjKgMVtRXDV+B&#10;VUMJfhZeSoeODNRe3e/Sp/0eIgfAxBdmFNmQ8uRrRfs/5OYmnHCNvVJr6mRSfy7BqKaBO8gaLULo&#10;OVEyj/R4wx48kkBjogHKRhz+L7f7OB7q7i9RHdhI0dDFEATxr3HJm34Hj05ZbhgZbg2ji3JTLTtK&#10;l9KVEi9MSVE90zKryEA15cI0HES/F9rh/KvHC2tsql5gvphuQVo6B5iS1ADQcR1+xz/a/wArMzFG&#10;9gN/x5tQjsiNVS5dBDCDzYUqJalYRT4qirc/9lw/4jgG6mlnj+qwyp9anbjM8myLFT4Wb7SLuPhj&#10;+L/ZcszcGKIN1t/pmUMfEfJ515ps5kZmEZ9JF+BVBY8ySDTv/ssNvLWi23qQTiX1B6RS1jQckWWp&#10;LMeXxbVXl9n48w+09bMwIjcP539VzJz5gPKfM897CJRx9NIzyuGc8f3X+SR3an/A4b6pqsFhayIA&#10;JI4+TSH+eZ6jYkfzbbf5TZqdJpp6iQkSf+OuFKXFskVno17eSrO4KSOFSFD1SJaEA08Rua5DtP8A&#10;0jfajM95RLaST6xMrq0sbqqhoyYwEPGLh9tmXkzfF9nOonCMI0OX8LkQgaJT6Py46xrxSrCkcQqF&#10;PJjSgY9zh5omkWNxeRXAP1fT7avqPSOPfkJKEI7lfTYd/jXn+zmFrdXLHgPD6skmcZgDiP44WUJa&#10;XWm6Y0SQepqlwOFvAoklBJ+EdVUEsvIr9lG44D1+4g1e85xxiewgdkiQRuwetA0gAP7ySuwFPs5r&#10;tOfDjxTJE5f5zheIPqPOX+x/6SZDpvlWfS9CH11z+kJo1luvUdaRkLQRigosSUb/AGfNv2sEWPlu&#10;4vbRLS4mayn+rhpLMuT8Ksu6xUj+NeW3Mfab/UzHya8QO4Msf9X8STKG/F9XD6nmnmdbZJDdQoLu&#10;CSX047mMDgCynrJUgpt9pP8AjVsFXp199SsNLjDPGbME+qGh+NiEMsjL8Svx+JVBh/33ksGbiic0&#10;Te7KP7+Uj7v81IbHSbFLa71LmpRZyDLGRJUJQ8F2oRX/AF/5+X8s28neUJdHWSa7vGuWmPJUoAoN&#10;AAR8PLt/PnL9sdqDMeHGK/1T8WmeShwBjvmLzCuocIIYDEEpxck8hU7g0PHifhyVA8wQwqQTWo/r&#10;nO3W4Ywih7azmTjzoOYDfCQevy6YtBCoBNOmU5sjKrKcWVpLdyEj/dYq7H2NP44BuLi1v5JNMm/d&#10;vUEGpXoaghtvDLIQOMeJzcmMKFhMb/SL+3hhvrTjLakFS44txNKMhUliOtORGE9xf6xolyVu63On&#10;uyiPhxIFTu5Y04AD+Z82Aw4dTHij6cjaAJe9LI9Ftb5fStgILxQS6t1Ox2UD7ZP+SmBr/TpIguoa&#10;Z6kjzVVSeKiIN1aigcjUftcsyMGbjPh5f4WQJGxVrL92zWd8ywxxDk9ORMhHRQxJ47EcQvHCvSfM&#10;Fzpt2sAeJ45WaSVWJVYlBVRTinHkZGP2m5NmTqNJDLHbZnQkKZFNoEl6hlMcqyRqEiYAMZWoW/aa&#10;pAQdv+NcndvqFpd2wktqlgKMSNq5zk9PPHOpcv4WiUCDulUmnT2zelcxMktAX7/D4rj7WWO4jPqc&#10;oymx9RSNx8+3vkJgxPp3YkJfrGkvG3F3RkZQ0ckbc1ofEilD7NkV8zaJdxSm9tkheMKXeUqHlHBa&#10;DiOLFv2uvx/sJm+7O1kCOE8QPduzjJS05IxIlvcF1LsFiCHjGSx35EFeJr/sf2mxmnWkk9hBLJMx&#10;d4xyZyFkAb4jWn7RP7Pwr/scsy5xCdR5NsyL2RVxAYLqeJLb+7cEUQtEzKOIP+xHf4v+CwENIkj+&#10;sBpZI0c7ulFJDAbAIArHbj/kr/rZcNVZFDiW2QWV+SbZjHHJJGPhSSpA4n7TNKSyqo+L+Zn/ANXC&#10;m+tp4gsgUtK8nMxFo3BEfAtV3qSBxBJTj9r/ACcz8UxI+a8T1DydcwzsbdpfTt4IQnrRrPAymf1E&#10;SkacVBoX4rJy9P01f/dvPE7OdIZI2NDEnpQxyOteZLU5gCvHh6nCOn+y9PLM0CIlIJ+DOLixu7q3&#10;nR1KyTPNcyRW8oQooRaQMxVOfrmH1bhmKsn90jTfaY9tLxbenpScaAACoUEkA/H0PNj0+wv+Tmqn&#10;iM+aSLSHVtKe9SQ3MBnNXEjBGldF5Mv7k1ZTFEvEOq+tNy5L6i8Mkun30lzbhZeKTUPJOVe+3XNT&#10;nwcEr6NEo08p81aPZWk7JZmSS3UD0bpk4c6rUhqH/NcXgWV2ZJekfUncMD32yqZjEbdWBLANYtGl&#10;kR42B9ShVV2KEE1UV34jAmp6XpWokQTBJNv7tqEU3/X3yzBqJ4wyFgI3QY9U00m5h5xA1BkAIodt&#10;zUHp+zXIxqmn3sF5HEylrqchI3LHisUbV5/AB2PT+bjm+0meOQcXc2DIC9m8nalpS6ZPIkiR6ZZg&#10;y3ECxj1JZ7hD+5HrFl7Grrx+Dm3wLzwLAUR2t05SxRcjyVC8IVqlt6ryf4SvXl8Xxfby76hxDnNm&#10;AyvV4ZJljnnEVreyiKqSTCC6lkX4Yv2ZQkHJ1d1UfbX4Ofp/vEvWhvmhX0KwQlmPIElVoatwJBdj&#10;y4/D/v37P2skIjHG+pUhjnmTytcWf1iSWcPdXXFIioQL6tBsJApEKfB0fl/cr8fLiuP+opDKxCoj&#10;Bj+6VamRQu0bEIW3Yry3k+BP9bK5yJWnm+p6RLMgkQM0bIpadmAVSSeUq1cCnFTxPCP4m/1cbeus&#10;00saS8bSFauoFFLOBxqV6cQCT/wPwZZE1G+q2ksGj3duIWaH/SZmZVZj8QRCa05Acq7f8T+PBNxc&#10;rDEoD8JCUQvy268Qo8KcWY0/4L9rK4x4p0pUIdJuJmJ9MvHR3VOFD4liKVJPMLv/AMDgbT4I4Vnl&#10;n4yzsrSSmTieKs5ZU5jilA3RfjbjlmYWREFUcmjXM80KRrIkfMJFRSCx4ipCcS/wqftfAuBp557g&#10;SIrogjA9NFfiFSgI5BV+Aqeg/wAhP8rLMUREbWSkB6D5Y8owWzxPJAxEjEMTGW5PuDSp+INU/F9n&#10;943xfEuCIJFtLG4u1Qo0m8TFWRhH6Y3/AHm7O9V7ovFf2crzSlOYH8A+uKyHyZpbaMt9eWunO4mj&#10;ho0qKyMHmEzfCfSI9NIOD8vhd2eRVZm/aSt5pomeKIn6zIitcPyHJOLcOIKo6jblx+z+1ks8Y8h6&#10;YhT5O8x6HbahGk8iBrSOVltYyp4yK6eqJCHeJm348uPqcvg+H7eLzOr3Id1Vo0BflR3alFoBwLl2&#10;25f8A32m+FhcRtzUF5dqnld47VuCuG+yyDigDcn5Gkixemn7K/Z+yyIvGP4xdnq729t6ssoNtCHU&#10;xvyALIQOfxGu9PhJ/Z/n5ZjZ9NCUhX1FatiV95YuGuGijidJZODcgBsGBqmw7ftcT8TftLxwHcSN&#10;NKHVv38vHiql2YhDy37IoCfb/n/lzLx+gUyAptNOlhX02SlulQWIVUBYEUA/aJLfZ/l/mzCUAyB/&#10;21icuiM244gAFl4txUr8XNv9hxyEoEkMSFS30OeUrwj+w8qhXYJv8RJPE8l5MP5P+CxGO6muUkWy&#10;neSWd/TWVAtIwXXkRUcfgZ/tZPwYxFlPJlum+VYbQLPqEKxW1qhlKNUuxWOSg2LMSyp8KU5fa/aw&#10;7F9BAgi5meRakA8jxIP8wDH/AJqzXnDx5NuSCLZBY+V7+ezaaW2jsYJQEenCkiOoJLI5jSnEnlyW&#10;T00d/wCVuAC1Q3U6XLECGNaK269/trUkGRiftfDmRL0R4Qp2b832RsbWezQNNd3EpdoyVkAPD+6a&#10;iKywRoq8VCu//EsTa6kaZ0janxKwT92WLeqPhIUf3bL/ALL+blJz42Y4iEbXo8+vvLTlgZFJA5h5&#10;KSKFQxturN1cEf8ADfDxThgaECOMj1FYtVUQIlSyuebmlF6n7f2f21/yiZcS2yTR9EkLofScKlGk&#10;dmcABlqigUL1/wCKx8X2U/1XqbYX0KBI3ozkqI6nkRsFNAuwovxNy/4DLDGUo0EphqXl26/Rc0zi&#10;VaxpSR5eI4o3xM1CW5Nu3wR8ftL+3id3qcuo6mFFG5BooggJPEAbqRRfi5/F8fHHDjGOO/NRQYdd&#10;eT10yxJ4sqpxllaQ9yd68hy+Hj/Jy/2WCKqDKrIqgMscr8lSpVQVUjiP+B5cfT/4DKCZE+9jyWaN&#10;YTRyxOhJbi0kShWeikkMwoT40rT4n/4LAFxeNc3cIFPjPCKCpLr6hA9Rk4SEH+Xlx4cY1/n45AgB&#10;G1t6z5Qs2sLKd35BY09a4uiAqUh3EauGjqvXn/MzS/Z+DBkzlWkjEwjReKqiLxNBSoG7HqeLU+z9&#10;n4WyuNFLL9Ih9e1tpzbtNJKXf13kMgI3VWaqRo3whniryV/7341xBZp5SxYUjZwFUEBmI5MKrIx/&#10;ZA+0cyuGI5KjLi1tLaFESr3KREmVoiyKGKI37yCNB9t2P7teP23f4E+HW7rSCzDMHLU3AaqcRyoY&#10;6Ma8VXkOP83+7Mq4P4losO84aVPIl1qDpG0Hp8tiyMJA54Flm+BOHNnKvyZW4x/7o+NS4uSsH2BG&#10;CpVE/wB2cR8KVp04/FXZviyOKO92m3lGq+WGkuW4t6hBUySL/d82HJqV68qrx/ycTtTHzUKlaqoa&#10;jMxDAB+INaU28P8AKy/ILDIpSPLM4cs9VHIkAgAca8eRqPfFoWjaYo1QSvJY0Dk8iKVahp/wZynL&#10;cQxkzHQ9AnhjSQKAFcB5pCijiprxFVLVI7Iv+y5cc16YJFmijLLWX0YyTUlVPx/CQAqt8a/Cfs/t&#10;4cZkDagbM20axv0gtZrpEqLcXUwRCAGZRwUuWLSSJSJv3ifaX7GB09M28cUMfpW6cVDqhWp59KEK&#10;Byp+z/L8P+XZI3vJPCxzzRp9w1xO8jmSdyWMTOrBFCU2I5GijdeXxfH8X+QPFuyJLE7epM1AIq1V&#10;VDcaE0oDxb/KzEnkF8mJNPP49Lee5inVOFr8TGUihcledVWvIiq/5OIaj6Mk8UaGvAfBEFp8fMGg&#10;/a+Ehf2v2clg+mzzSGd+UvLDx20s86BVc1ednBAi4U5HqlT8W3H9r7WKQRmNg7EckrxrRzGuyhVC&#10;nx+3t+zkJTPNBKa6loUE8LRxxMY5OKkhHiEzUZ2d3ZKcSv8AdcWbm0nw5ppnhtmuDG0obdI3Yq9K&#10;hV5BqHqWdhy+L9lcMIcR3RbB9Y8u+rcm3i4qyFVkkiUNHyNWfgVNDRQqD4fg/ax1nZXCW6xzsBdz&#10;IFmf4eSqA2yrXoi9qY5MgMqH0R+pJKUwWsccxuIlLwxvW3UKwR2ZlAq9CP3km1a/Z/1sSeeHnNbP&#10;xFqpUvH8JZiRxHIA91ZMsjy4t6SHo2i6FcGC3uVXnqbo0SS/EI1oebUJWtFZX/1v+Io/umtRGUiE&#10;UYLtGzAJyV+JAjdHHH46cj8WPM2pXa55blNySRJI9wRFHKsdZOLRFxylR1q37t3+H4F/4DHEzfVJ&#10;LlEcyFuaEP8AERxpyIC1p/LGePxYRI3SN2B6p5aMd8LYFFRQFdSnwda8FJahYD7Tjl8OPtrQRTQH&#10;4njRiARwd6H4WkkbvUp9pf2cEpiqA/3SpPNaXAik/YdlFeYZBWgZEUGlPt/Zb4uWZ5/XeWUKFeBy&#10;A4DlwQxVvTDU2Dd0+18XHkvx5CAr/OW0fplhOiwxnm0Uq0KsFCt8NR6lBtyUftf5P+rlQIpeWeVe&#10;BajKsaliDyVt+dBUlf2f+acnKZA4RzRIsiFveejFBF+8UEq7SyBAVKMppwDHZW/a/wBl+1gZ5no0&#10;EhZxMdlDoEWBeQCig2MqgK2/L+XLsdf8UyAQ2o6FJIfWVePCoYcHZjK5B5En4iqMajbjioMssCwo&#10;FViwaaUEMYwRxqAv2f2v8245WABM9yUFZ+XuF0ZpFZwAwhhoV9Rh8VKt9rtx/wA2xa3S0kiYux9O&#10;NBUP8C71Mj1fg1W+1+z8PH9nKpnhNsWZ6f5fvoRFwjHqTu1SoZ3BHwxRcYhMoVfsMfj4Pyk+Jvhx&#10;R1Zp1tI2SFONXfgKhAvI8eTMDJUx/aT7P8+DlHi71qmtU8vEWUl8VlnfnwjjDsQ0pZohy4RrwiWk&#10;n7f2vi/d/BlRwovNp15BTQxKNwORL/3YDGtf2OXx/wDCwBpDCNY0OXmPqwoGHISkEA1QcNnJHb/d&#10;nH4OP+yqa5aSPjMnpg/AIaCPhGGJWtSORbJwx8JtkEToOiyRShoW9RVPMTisoaQqAfsg8VXr9rET&#10;HKZHZGVHdWUitXQE0VfhCcRyDdCv+y+1lwl6QEsne0VrQRujuqcTzpxjkNKs25cvRCnXl/sfs4pb&#10;27MYwwUciA4C1ThISPiNAD4U/wCNftVzlZIUMc1DT+DyvRyqKxWp+MvGA1FXc/ZHL/m7GtBbyunq&#10;Dksyqa8XkIUIwUiMDdqou3/XOR/MEBbZd5Zs7y1gkMC/Fbu5Kl0hUsZFdgZWqAvF2HL/AK6xSS6B&#10;nJXnHbwsrAVJLvxU8eDBQnHjRf8Am7DHGOEk/UimSJ5dlfTyJI4Li7vEeIsCoSO39SSknNfUaRpR&#10;Jzk2+JvttxTliYd0QNMHl5uxUfE1VoxPJEJ5U7Kf8lm+N8sICTRYT5j8tRyyzJAFhEKqG2CFWPHi&#10;FZlUCop8S8vi5xr/AHePitm4evMvEwu3ppxJZqDcAfDwrypt/L9plyM9jwqebB7nRD9aEUI5h1Vm&#10;k5AKqsTRifi5fZ/4bGQSmKJrqRGDQialAe8hc0B8SnU/7FcEo1Qv1KyrQdBMlxHbJThI8QYHuOAW&#10;hIr2fov+tz/lSvWgkjZWUkRxKWkdfGoIB3HH7G4wQhIFaL17yxbXduFIKD1ZmEcKMAAAFILA8WL1&#10;9VuDftN+z9rFJZJI4/rMVu0jq6RozEmRhtQAABRxJq5pxT/WyUfq+oxW0l1q1jf1LCe4SrwtNPFF&#10;GFhTmzBnJJZv3g2jVnZ34fD8CYClEsfqytH6aQApHHyBLN9lwvFfiB+H7L/zf7LKEu9INvNNY0b6&#10;zIgQ+qZqSM/AqVVqunJWNUNP5lwRGknCk1y0fxH0Q6qKkvuaD4qfB3b9r/Vyoyo7KoaLorx3IaG1&#10;EoA/fcSdgE+EV+z+0cUBkEaCAyGFVQQ9VAQlSXYmrFmxI6oep+WbKGP4rpYfXkZzccirM0iqwWNQ&#10;ABxjAp/wTfayrK4M8ZleDkqD0y7KzKAD8Q3Me1f8nIZIx5f9JJHcy++tFtZI7aC8EEsz+sYI5Eik&#10;Z6AKfsTMx4in2v5f5uWNd3YcZC8sZ4uy8RuVNEQLso+L4jgjHZJV3t4oy0sCQQToWjR2aoVXHOSZ&#10;n3cgJyVFVl5ftt8XwqzyEKGZ6CnIofj3KmgIPLdScRGyrDtX09ZVkWOGrgmMTAekSAy8irAJ8LhF&#10;H+xwFDeUkqOUccYXmaEHix8ACCx6KMyJQsV+lJDzTzN5aldm2V5HLcFrUVA8djT+Y4ya4uJnISMc&#10;QOTNIwVwaMPiJ5nlx/ycsjj4Rulj8Pl54KVBDdFCAldqdKcdq4JkE06I0vFdqmJRWpA+QZvpzFH1&#10;IRdraS27cUDHenMmgAJ+dBjnRUjqR+8UsxjFI+QBJHJxUmmWAi6QmNol28mxqjBVWQkvxJABCoQA&#10;tcRAAcOknrFwWDHZVQAD2+fxZKv4Uq95aXEsJSRDEBQcftMWO9O//C4jEhNJoo+Tk0Qsamtem9Nu&#10;2T4iBQ5IKVSaC7SlZTRQKtQbU8dq45IRITNI7FmFYFpUFhXkR4CvTISnQpibZb5f8uurJGkS8EYC&#10;4YnjxUgFRv1NMEpWpjQlvUHL1G6UAP7VF6ZEjqm2Rz+XIhB60kYUxVT0l+0GYrSqAv8Aa9/8n/Y1&#10;boxRhGQI0Xk7bgEgEAe9FyMpAbpYX5p8uqkw5IfUkYrGNiQpIJO3Tk1MuWNZWUM1eAUtGo4UA+I7&#10;g8t6/wDDYxyCrLAgVux6y0OeGViE48mIWSvKrV4janHamDYbEGE8pebK9HRASR3AUCit/wAa5j5M&#10;5BayZJ7bS3KuiLalI3iDxSysqqa7MZOVZE4gdB9vFJrURqFZxV+QblVnpv0p02+1lfi2eTdFL7u1&#10;kuJGZImKJx4lKKldv5t/tCij7WF31yFQkMUfrMjqPTiPGNnNPiqN6JTL44jL1Mj3pvonl24WYzyN&#10;6COpLSSCrqg7Ub4firvi1zLPIvJLdERaEszda8jup+L4q5GEY72U7bvQ9E0m2iRYpLmSR5FYKiIa&#10;KF9MbMvwAJx8f+NsSumuJR6kh4AcVUkGNFqas3FyO/8A1zloESKG9MRtySTVvLtoiMkK82fk0gFJ&#10;ZGKgKqs8YI2Wnw/8N8PLFreK2gUenH8U5V4vh4NVlFTQ1/ap/q5XOUp8jVLXV5jrHl24eWRnoFh5&#10;rLxbmvwt7Adq4+2stJgmja8o7xjirmtTsDtsB1A4quVSzTlExhz/AJyndrT9H1U720ZAc7qANgTT&#10;ffbb7ROR3Xo5ILblZ26RzT3PCKZ1RyFQhTSvIcW48en2s2mls1cv67I1R8nrnl2zEoaN5yWhgQyx&#10;qWUAyAtU7AhqYczW97dWUU89ZAF4STSKR9ircm49OSkVzFlkxY58MWMdxTD9c0+ziu7i0hIVifUi&#10;iRgSedF4qD/KynAbwQNbIiE+s4Ku1KMqbbKpC8W2y4TlfkyHJh1xoFz9YdylI1Pw+BbxqCdt8ZeX&#10;MUcUi270erxxuQS1OK1O/wDlHj/lZZjhIlRt8HW2gXhK+pGQAFYj9mtT4YveKP0d6XqOihf3rMop&#10;x48V/HKoxByGx6b9KwC+20S6kua8QSTRACftVJPX2wVosFrJJbvHGxiTivN2RCZI9yQp6tTv/Lle&#10;pyTjxDr7mrINqKtc+XbiOCeOUj1iCxVY3eiSVVeRX7I5D/hcLdUeWEXkUb8mjlY3PpoF5x8iVAA6&#10;8ajf9rhkcXFLglXpP0xP8H9LhcLLMmUnqfk3yoga2mlj4h4x9XLEsVYijAmp8P8Ahsi9tHe63qb2&#10;Us0dtBI1XijKtJRKEhiasRRv9X/Jzp9RljixGR5AfS4OuzyjDhj/ABj8f1XqlvbxaVYesEaVo1AV&#10;RtUnpsPh3Odl8q+V9HhmTUbZDSCI2tpclmY1Zg0rjfitHXhzC8m455lru0Jzmb3Jl6v+F/zP6XGx&#10;xaWAjGJ9XB65f8M/468c/MjzHrt3Yx6NqMrRS3XC7voI1EaISB6EbdXooHqyI7fCzx/B8PLJZKyE&#10;ErsB2zTCxzc8WxCzhSeZolULyrTwwFqLRtbMp6/OhzL04PFaQN0Xp8c9tfRheIKtSriqbeOQy4k/&#10;eKSeSg/C6ncU/mBzoscNkE7vRrOM+lIioIZXr68Eq1Rwd/3TD7XyxG01K9abgi861BAFeVNgDkp4&#10;BGPF1Y+JSK1fQNAFsXun9JBxdS7ACM9WZe+2Gd15bik+p6g6LHIhZhCCOpG43998qwdpS4jAekxZ&#10;E+IKPRiUHnW8httS0mO7e+sLwCJNQIZSio25NKH4l+A/FhNcWV9Je1uLVvqLn07dmKFfV7Ex1J+m&#10;mbTHrYCwZG3H1GP1bfT/ABMos9T0eHTDHpV9C2sQqt1qKwrJzNsDydBcfAmwpVfU+H7LfFxXBNxa&#10;mC/WNrlow8IIt4uK8mA6NsCB+zjjzyyYuKuPf65/8eQOKIiRyvhSmw1Fb3RHu006KY2eousmo3Ye&#10;cwxyMG5xOGcO6cy/Pkix/wCtj5VsJIo7hYjZXjHnECSA1aAVNSK0H2TlI8YzMb8WA/q/8dTEwI3/&#10;AIf961ZPqlu9zptxdLrekRK1teiNObxKoZnqrfvePJzWRPtuuAT5igstXWPVahyPhaKpUEttVe3I&#10;ftZZPRyljJgBX8X85p1EjEAo658h3er+S408pXPG3egQXQUN6Zi4nhJQkhOixt/xJY+M1XXbOZ0i&#10;SQzsAN0NSPbb55zZ0cgDKuH+j+P6rdDPEix/pXmC+U9Xs4jLqINnaVKxy3dYixUE/Cr1fbf7K/tf&#10;7HIz5i0bUbuC4+r+lPcyy0+q3DH0+BpVqAVqBm102bHAgSHp4fS5ssmxNXt6HoHkzz3o9nBBNcW8&#10;1rplpa1k1GCKsom5kem28nwsf+NeWcz84flpNYyGayajcOU0DEcVbuAxpxH8qtko6YZiTj/464WX&#10;RGUOIfUfVKP8L1Hyf52s9fsvXAMZaV0hDKVZ1ViFPHfen2+P/C5AruyntZDFcI0cg6owI/XmHPHK&#10;BqQdbLHKJ3DJVZWAZSCp6EbjECQfhfp8solj6hY5K5t4/lL6fp+qfR60r+Fev0ZRwltsOz//1iSG&#10;WUzzmZ3tbSNWLO/FYQlairbfvGp9lX5cePLO2MRGIJH1O9A2fQl2baGCFliF1euyKsaBpJC5+CtK&#10;NSJDvzdFjX7fw4YxQoYYmgK/V4uMh4yNwZkrVSqVqu/2eH2s1ubMDYlufo6MpzAIBCV3N0ReyC6W&#10;VrxucUQEKh4456KrLK9AH+FuTer9j9nA9zdxpOZpxbvPDW4t4boTARI8nD1PsFlb4v2f8n4sljxc&#10;cOEcUJfz/Txf7phjjI+9dDbK9pHBZRz8GEdvcXNk9rWZ4Yq+mCzhSqqG+38P2/5sH6Xo9zdOZplS&#10;SJKsYxKkkb04emq8ySyLxLfs/Fl+q10MMBEGXEfp2n/vRwObE8IS/X/M9jZ2/wBVgmltpJVUSSPB&#10;LDLArtIssp4IgSZyyqpr9n95/lOrqIYStCzLBpcFZ5vWABLN8QCV2DHMHSmM43XFmlxcv99L/inD&#10;lO9z/AhtJeGOGHUQv17zBdIljE9sxfjGjcayGMljFGWqW/4Nk+HI5d6healcmMxtb8vhhZyRwjJR&#10;QBuqhj9pt+edLo9JHFEX0+pjwGfvZjpWjWWkWZKv6z7y3TRjd5ByYk8atxH2UX/jbDrTtOOm6XFE&#10;qyS3NwKXJZW+IVI+Ku7ddg7fYzUanUjNlon0f6ZycxFiI7mK6jq0Wta/OZZLRdN001srkOrSeqFR&#10;mKNU8PTo3J0V/j4fy5TQuawGYrcOiOZol5OYmYj0l2ccRTiVX7C/bf4sBmDVWQP530/j/NccDfz/&#10;AIlX6zbFhci3c2dvPJGbaciO3W4j+M3TFjEeTO3PnJ8Uj/vIYea88F21vbQtCYCsSckElu3FTI1A&#10;CTxoWlrx75DNl9NnlL/OjH/TN+17H6ku1G7vrmO8imEkk0yzyQahCJJFt1Vm47yh41gZOX7K8/2O&#10;fDkqevyPBAluzsiq3O89ANKfRJ48fgCtyYbtt8OR7OgCeMR4qYiR4ht6f4m/JLDUbqfV/QDxFEg0&#10;xbtfS53CcpTIiuZPgXkqRPz+JV/ZbI1d3kt3eQy285TT4GDUjmZiSh/yvT5n7IajfA3wLnR4Y8I4&#10;jzb4QuV9P+KZ1YaZ6FrL9YRJr6YOrSGJIx8fVaL6vFOVftc/8vnh5oum6TZtM0oaVoVH1l5OUKrF&#10;HUKqqWoeIoObO2arWajJkIGMiH8Mfx6myctrDFvNWqeZbm3g+oXEdmbs+hpwgCXPO4kUHnI5QkRr&#10;+8bikXxqvL/Jx7vJLJBcPN60nqOYzKUCxQFasUCEMSoWgP7Xx5X4fhkjl/U+qUvqaDYN/wARDUVn&#10;Fpn162t7b0Ymiha4+rJIZbi+MnBFdnVogshYct/3K+n/AHaccLtMX6zd+tcyRKORWKEc6k8uXJui&#10;sqk0ov8AqZn5ZmELA3P+x/reprhH0+ZT7WZJ7LTWgs4Zn+Crzgp8KqoUoGJLiSRR8LMr/H8bYfSR&#10;yRWXpGQSXMm7F1XYKN2O32m65ohPjzA/w/FZS6Hp9TDrO5iu9bef0Hh02yCxRPE8hEjyEjgoB2SL&#10;7H2ftfawtl1EyQQrCHRIqqFKgHlU1fYEjmPD9jM3HhMJXL72GaV1TIbXQY4b67nuuMtxdEOzlyR6&#10;aiiRUJAZYjRqt9qTAcFlPqDEymtV4qWVX4Kp5FqsPt8FIC5kyywgN9z7mvHHrLkj9R1Gz0eAFAEA&#10;cHgjFDJLJ+7RaDqnORSzfs4W6peAVMYjRqPHYo3NipLcS5HHiOTcTmZgxem/5v1LGJlKgi7bT5Ch&#10;ErM8zUe5lCoqttVUBryKpWmGUNhbwxqbnkWiJnYheXNmHIcgFDUX7Kr+6XKzqpx+m/UXJrwo2xLW&#10;bSa5Ym1o4mb0FVnVePFihKsWIJ6ux/et8PHhhmJ4LS0Vo4eMjBnASP41U13HEfbkPt/lZrpYp5zZ&#10;P9GX+mceRMtv9Owa48lSajqUys3O1gYJITJWN5B9tSG/YiqOXx/b+Djka1VZb1vRt1aNEkZhMylY&#10;iGUq5VxQsqctuCf5TSZvtLh4AKq6UY7/AM1OrHyMkZq6h3CKGSo5gg/DVf5nHi/+quLaHpt1c3MF&#10;np0kqN6axSrLbv8AYIVWIZ29ILT4unP/AIL4Y6/UxxYzOfpEXNjvudgr6ho2naTYyXuopEsER5Rn&#10;1QvJ1qY1FQp5lgo/l/4HB3mS7isrVtNknecIR9dKKZjy6pEpVVAaTq/wZqdPk/MHiIlEfj+a4GTL&#10;Ys7Cv+liM8jaOuqXC6/9U+qxshXTEb908qNQSzSR8nLBG+GH4uPH41/vFyGxa5rWq2sSuwtbBABM&#10;0HNizMQF9QD1JGZRx4ooXj/wObDwIV6vV/sv90uIcRBl/VZXceWLKOeS4KmaZyTEG4fACN1j2WnL&#10;4mYn4m+L4slk2gm5jtrG0leSRwkzs0tKsjBw9W5N8PFeI4/6jRceeartCAEZGuX8MV1ESJenbhYL&#10;qlna2qXl/qUKwWlvN6SNwLsASBvxFByJYn4vh+18XLJFpflnWYdPubvUbsvFbHksXMISqA0UyMx4&#10;r/lK3+tmmh2hCEhjA+r+a1QzGMOI/US881/zB5cOpWFnodkJm1JxE96sbN6bTsqBxbKpeeRaNWNk&#10;5/BxX7WH3k/zNc3ZSHUoBA01VtAA5c/E1FKMiniAv979n7TZz/acB9UN/V6/4XIjDjF9UF5r/JfT&#10;bFbq90u6LmzhZ71pAnpKyIDXnyoHlc/3ShmT1E+BVyXoAZAoH0/2ZqpbC0b8nnMVlIZFiA5FhQnv&#10;X6MFFigqKCuxB75gn1HdtjFltnpkdva+kig3BHJyB7VNfuwDf6TBqELB/hY/tLQNUbjrXpmVh1Rx&#10;HybBIjk3aPfWcwlteLUJJievAgijAgUK1G1R8WFaS3lgwg1Mi4szQes6ryrX9qmZ8oRy74zwz/0v&#10;/HW0AHl9SJi0HSdTQvpkD2mqJVnsk5SAIopWIsK+7LX7L/tYWeYba5VkuNMcyxkj1IwakKK0CoVY&#10;ftb5maIjllHDJnCxzTTyvZaTJI9hq6pb/CWgnYFFYmlWkfmpr8HwnCBo7ZLRlkAlu+Q9TmFRWYy8&#10;ig9OgQc+rcOX+Vy+LNr+8uhsJfS2EVy5MotfK9z+kYZYCYtLVGaLiWd1AhYLKRKrNL+7aip6q8WT&#10;nw/ZwZovmG5i1SnARWPEmRQCUABIHxUYBjSqryyjW6GJhXOaDGwq67+XtsdCHF5LnVwyCEkqJJOl&#10;QVJTkq8qM/D4G+zx+xk5tbm1v4Vmt3VkIJVgRnMZcc8RouPIEPNdQ0K5tL2a0vYGRrZx6ttIeBal&#10;aUqK/EDyUjLMsg+C4AKDo9BT6ff/AIXBGIG8eaOaEfQra6JNsAj0NLU8gwG3Ig9GWuy/7s/yMA3u&#10;lEXSXNv8SsGEsRJ4kNQmg6V27/DmVh1JqpM4TrZF2sdmlpJZXYMSji1pcqgDK0dQAxFTx3/ZHPlh&#10;fe3MEqm3kURyKDRQSKLSgKtx+18sy8MJjcdWQBuwnemeVHtpVvIS1xAWAlkKhi0hoxVo/U+xvuz/&#10;APIvI+9lJcXbyenJELeqku7qrfDQMDUcyN+NPs/62beGbgAO1tjO9Pl0ywsILf6zFctf/HHDDFHI&#10;6BpAXV1VX9ND8If1ftt+0iK+BWgW1iMUQ5lSvTgI1AClacm5/D8X2lZvib/Iy4evqkBktjcz3t7H&#10;Ncr6MLI4Uv6r3DNzaORWEcXpfvv3XJo50VHjROHwSYrZ3npATRcvjJYSyhQGPGrNVTx+In4af7H4&#10;cicHGa7lropappgu4X069RGjjSOJrW1eR2WNpFCJxkUP8ChfV5cvg+N+DckcRDePJLaPbbSMaW7N&#10;Uk9NyoVxx4/armNPCIxlxMTQSvVdKWKHUI7+jQJGZL6OMIIhQN8Cu8sLeo0n2KBebr+8yV2mpwLy&#10;gIL3C/a4kfFShYqCQOpzSZ8EuY+lpMHlF35OmljW/kAt7WYVDyB1WJSSscb8VPGqJy5/8Hx5x8hx&#10;jikjqvUAivfY+2YwkYndiSQlqWRt2WhBNQz+DcwBWjVHf7X/ADThfc+nKjWtzFUOKGTqKGu1e2Ze&#10;MmO4LIDqyXS7ZopBrOk3FJ7Yj04XChiU4ksiNy5r9PNsiWt6bc26G3iX61A9TEnEOA7Slh6ipwou&#10;9Pi58uPxfF9veaLNGZJl6W0Tvm9N8p69p18FubyT6he1H1iaY/V2aNLf029B5A/qOOIZvT9H0+fB&#10;fh4qqEsQsbFHlSPm7erMiBasqkBeQY/CEUKfi/lzIExlkQPuZXZVRF+mtbuhA8/oxRfVreSRpFSO&#10;V0ZpGQoqh5JWdl5Jybgyyc/sLiccjSRPAYvXdInKgKKRgbAdAvJgKftf8b4zAgfNJQGreXbZZ4rs&#10;yfU4JbiIOxY1nMh5GtS0npxs/LrHxZmZ+HD08WNhCYfTZIfRjI5VBBJBbgDX4QKtyLfF9psgZk71&#10;9361lsxu70dRdJKvrNcXKt6agcwqkBpCvFebPROKRtx+wmB3Hr3NHcv6h4xRRlTyr8RY7RhQNx9p&#10;myyMwI2iwrR+UxaW5KW4jjh+K5uZ+SiMD4VQAGZ3c/AacUTh8X7WLPeyNxhgjAaJq8i9RJOKKOQL&#10;KaKtG4q32uHD4UbJYsRieOSKKpB5Fto+c11IfSuVKyBYiDBZuHduBWORavIvAvIqr6fqO/72SNMR&#10;W1T045WdvRtuPNiioNtvhRgxHx/ab7X8uTnks8I6smU2sckMj2qRRJf3pPoxq7Tkkgv8UgMSn90r&#10;elHXivxPJ8ONqJ514QIsa8vR9YPsJOoAC8I/sLyWPizftf5UIxIHmtbJn9TGnwzyvcTTXDqnr/VD&#10;Arn0D8I5u6yy8vVbj9ZklhX4uP2lxVLq5tHpBEjAMZZZJxwWlSzOWHJaj/W5ccmcYnzOydqQeoaR&#10;puo2Ye+uZraRkW3jt9PdndNljWKNCiSMh8fSWNZGyrbmwTkDsGWoCrQEKKHieK/Y+xX4f5l45CQA&#10;FRKAAgdY0a05zOAu5V+LNI9WQyMWQOOb/wB6qtKqfvOf2H9TKSSO5lU/btoSxWMcFDyKR0DtwbjQ&#10;b1yzlHzSkOqeUfq0MhMQW/ufTWRx60hSFq8eTQp6iV5Px+H4f+GxYGVJImoiyHikjL6kirGilwvU&#10;Id/5f5v2vtZTd7G2ISpfJ9s63Ri5uhLSRxSehbuzyMIuZoplTvvIvJmT4fT+GPAoWa4vTbPKOI5N&#10;I/8AdsSpoAC3w78AP3f7Px5dxiA5G1vdOI/LtnY6YmoRWr1lMSQxqjToqvuWYRjmOId2b1uCs/7r&#10;BVrBbxwlVBMiiNHdY/iNQARybj0r8Y5ZjTlxEWniTBrO5FyrmJPTrO8STXBRFKM5jYxoJah+P7ly&#10;n7PNP2cC8SFWVIh6rMQiIz/CQCOJK7sQ3Mvw+L/VTLtwrJfSjcSWk15J9XSMGaaaOArIrsr8grAr&#10;GvpiOOJplVOLf7tmxV5hEqW8Z5l2HQmOtGDqCEB+CgKptz4r/ssMYEnktJLdeX2vGlv7pVDW6OYw&#10;4WYpyjeN+LScF9Q8laUo6xs78H+GNUZCNhJNGEghjh/evK4eUmoajtR+Vef7ynxf8QVsOTiEDZRX&#10;RLZvKnoCUyT3Nw5aFIImjt0ClhyjjBiCfClYefw/s/8AFjpmuDzmrEsccjPGsIRiSiRndQiqV3Uk&#10;Hj/lfvP5RjJEbKgI7R/LK2tuFlaaSGKKV7kyqoWV5TUOZJG5fCRty+yvD93lXpMUAhR+SxNI9zI+&#10;wqOVeX2ebMOwHH9lcuwkEbsgUfpukRzzPdXFv6ZmjghsVjJdmQhOLKihxDGjs27Mzf7sk+xguxin&#10;htj6vBZ7wqkQUlvgZEqxHwDb4+A+L9n+f01xcuQy3H0sDbEvMGi217rEqxQubXR0M88j8FVnDSUR&#10;WKSPXmqeo3NV4qzt9jmwBpeM0kSes8gkVkjAaTgDWvRSOR2V2/ecY+XxJzbMgQBFhKMh8nxosN5c&#10;m3ggETRyzMVjDtVabsVPAfGyr+7/AHnBuLcFbBEMsNmFiNHvJXUlAgqSP3bbj4gKbs38mVygTseX&#10;+b+taTe20Sa7Y3S1h0yCJ1EwlbYErKr+mV9N2QqqqnL+8+F0bhjLu6nuWgjFI2YB7koNw8p+FSzK&#10;eK/a+18Xwp9nHDHgBJZUyHRtMtbFbiTm0qRAxWaSMWX07ZArOqqV9RqgcvT/AG5ZF+PNdtHawxI9&#10;eIO9vGRu1TTnzq54/BX/ACPjf7WTwgzlxdFdYR3GoXVxJDITIAEF7cRvUxlI+Zi9IpFViZuLfsTf&#10;uo0/c5tNtZTcT3Vw/rSBwJFNeANQYz6iqqNwUcn9LivqckyOpyb8ChLNcMUum2+n2iPaR+mfQenG&#10;V0AKyqILhmljaVjwRp1k/dv6n28dISRwYBHnqEj4KtFVuYqxNejf7HIxjtcejHh32SafyzE87SAe&#10;rHbcWluBI8hZ2T0zxRRQDkg/1vs/Zy5JooVMycmnKA89uQBp6nTlQsE+yD/wP2ssEZE2TsyIQNv5&#10;Ja5lSCWFEtkkIZKNxJXeIDkE5IjP9pk4t8P2vs4M021WwsR+5SNqFI14j4F51Cqq0XdS3XMbUTMp&#10;gDkxLU+mwX9/6dvcO1vEVldEfgsx9MqWaRlaTikiop9P4ePP9vhhYsiJArMyeo7oZHk5cizElaKt&#10;evxfD/lZkjYptmsunyG7MSxy/V44ZFt4YPTCBECq5Z5OPTkgXjy+GP8Ay+KiGM0XoGP03FQV2HIc&#10;KAGg6tVvsj/m3K/Sdytseu9Etb57uKZJkYqVkJ5cCJebEByKKvGMcmY/Z4f5L5V28iJHaiUi6nPK&#10;ZiCCFA6ClB8Pw7DJYhEkkfSyAQWl+Vopbia/NuGsLYcLNFZCrser1qzfFVl5Px4r9lP2sUtbdwVS&#10;KgZgfVZgDxHEbfAAo/zbKpZPVapu1vawW7y3QJjjaM28StT1GMh4kCUtI5anFfh/yOOV6ryIW9b/&#10;AESELRUSpYFTuB9rkTuoH82WCEQd0UjJdPSBgq2fLVL1pCzSy0CEOlFZgpT040+B3P7US/7sbG/V&#10;1dBPNC0zMUWPmF4L6jCrIoDyH+arD9n7aLkZZD0QkepabG109tbyxxJErvMELlz6IpxlkokMfFhx&#10;4Iz8uTP6bYMuCbdWkH7qSdgFFSvGOqgAKhZqsqt/zb8WUQjxGxyCCkdh5aS8kS3I+tx2S/vGCrIJ&#10;Jyr8maSRY4uMTuh/m5L9l24YhaWjW8DvKy3DqoVQU7xEBfiNaVpyP8v2stzz/hH4+1MQyFIY7m4t&#10;44onsYuZkYiUiouIy7EolOYVmMagN+8k+Di3JuIb6xaXdxJFLB6lurn0w4JWRl3U/FQU5uwU/wDA&#10;5bKExHYsiU6n0GeDTYphIIroxj6wworxRsFDgBQWDCOJGZV/aT4v8pWOCFxMJI0hhk4FkCAclBcL&#10;UAcn6p8Lfy5CZ69WLHNU8vsslubf1Ly5X1Iy7ycwshWJnLMSUiqqyfEn7T/Cjc8D6jEl3JBEYl9R&#10;2/vXILRR8GT92Ozsa/5XxPk4XEbljIICDyglus9wvxQw15RKrKHmYq3JnP2kVCEH7P2ce1w8l1NF&#10;a3Mn1eOT42Rf3f7sqOIZVZd2HBnf7CfZ+L4snwULI3Z0K2WWnky3jsbO4urSKO8uY14RysBOTIHc&#10;1V2VjxQs3pJ9t/tcM0aI8sM3FHSFaI8gFQ5Y1IDr6hb4f7x1jXj9nllJPU80DdNv8P8AH1rVo5kk&#10;mPNvTLcDGqhQOSOI0BLkelG8sjN8X7OaJZo3TgkrSA82VWVlZkYqiu68SftD4f8AmnLYkEb8kgqV&#10;5oFlcB3uGgjhKtHHK6PE6o8YeV0jfmAPgajH9n+bmvJU6cyyyJcGT15lVmjNDGjFdgPipyWvJ/8A&#10;V45UcwybD6caCbW2NrCYIbywWE2iMVikBPqSRq+7H4OQWXj6cX+v6n7K48zx2/IRrUcKcmZm3CUb&#10;9llC/wAzZEjxN5ckgJ9YaLcSLEJ3q3qliscaRgKZjJH+2knKgVEUcuTNz+JeTYok00MqTxt6vIhW&#10;mJINKhSEUBtyfDHIRIV0CZIfUNGsbyylsZ7dIAil1slVGjDENIrSuxUcEU/t/D/Lx+Hm25F3CgU0&#10;X014emHI5OFLfshf5vtZViq0AJPHoOl38sksSmb6y/rpK0QIjjZggHxs21Y2+Gvxcv8AY4y2tpHg&#10;eNQyIpQ8gGNdqcuUgA+FUb7PHj/ssunkUFRl0uxsr+GSThJPKJKRsUXhutIhHCzEmSSWP7Xqs7fF&#10;y4JlLbklw7rbo7GSWtS5jWhGzF+vH4jx+LCcg22VMJdOQRxtDG99LGixWyIFESztyRhzVY1BUvxC&#10;NJ8P/EbjSe6mgjFmzKn7sfCQoAHw8iPhA+z8ORmYgXdEpsIe50fS9MtbueTUY4+X79hzVmry/eGM&#10;H94xryo3xfZ/Z5csVv7poZA7q0POsYLMqFiqmhXbnvT4fiynHj4hzWkd5Y8vW8kRiheO5EZWR0VH&#10;kVQ7gsjNURHiG+OicmbnywGbhYLV/TX0mnLrD8TjgGFPUIAqxLD4VPH9nMie8h/RU97I20qe+vYl&#10;kYTQWgha5JiiZpXjbkIalgiKisvN05/FzX+bmJhVjLB6cfCBWA4vtISWKh2VVXd2+1yP2UwWPV/p&#10;kHqx3V9OiNrfNPP6l9LGWkliFYECxB2jjd3ccIo/s8V+3L/rYiiyyXE/GErIoAIkk2Q8hsFHVuP2&#10;6n4f9jgkBw3I/wCavVAT+XrVY7JxKJbaYllkggLeovpseRcmiozlfS4r+8X7PwSZphCI5YC5uH5n&#10;1Rx4jZfsqsYT4BTj/q4YXzA2ZAI3RfL88ckV00f1WFowbYkguA0hPKRpS4D8XVt/2lfl/LmdInhZ&#10;pDwFQg5kIetOlP5By3/ycZy32UsisluLaaKGFBI3FpWMQaVAABX46jkxlbh8J5cebtiN3K/HnK4C&#10;SEq1S0hovGlFC/EdmP7OW44DmVpy6ZExaCGDk0CLJGqIkADOXruzHiCCq/t/Fz/1c1olssijgkSo&#10;Ks7IoqqUCg7qV417/wDG2SMStsd1vy7I0bMqtK8rcFjR2JBerNT4X5E8T9n/AC/s8MbHBEXSXgrS&#10;Es1VPADcsAStGPEu3+ywGwNk0qReXlgEsfxRrRASV5lqgLUBqx/Fw/1V/wBl8S80wdHVogQzcQrs&#10;zftU33+zjwEG7Wk50nR1tjDwmKtGnN2iREr8FfhPHdzTx/41xd74S25t/wB2VB2KqoUcaKKU6sR8&#10;Q/1sxxg9dhAiqWuj/Vrxb/8A0j1GXjSSR2chw0h5cvsxqfgfl9pYl/bwNEEIaebc/ajSvIAtWi7b&#10;UWm2+XS2NBKPnNwDHaWmykhbmYqELKlAz7ivKSvxEqvw/tYnNIEUQBjSnxbVoCC1Bv2U0rk4w72S&#10;HfT2uS9y0a8ixEY5U5cSIyzHj9pmXlxH/GuIR3R9E1j3YqI1bkH+Ae3zH+a5LgFsbSXUPKEctzXl&#10;squZWAXh+8b33/Zbv/xLFbZF5yR8VjHp7qvFSKrWlNtlbfc/FjIiqSClF35UjEcUqKzky0ViHZTR&#10;wOtG3ddhRfh+LjihX+7NwoAqvwj4iAdtyd/H7OUk0ESK3/CkRMotByZQ9GNFDMAG2pQbfDu3LGxS&#10;yzG62Bjjpzp0oa0Xfc0GWGI4QU9Vd/KdnatZxkETzA+lXrUU5NtsKn/gcLzLJJOIULBOTLIEUBSA&#10;wB51r8Kqe5/2P8uUcIq1ITN/KdvHb+q6KzUDR8mJNSpI40/aJH7OCCjVMZDHgxAC0qeRqBzNPtUq&#10;+VAgm1Q8XliAcZgqKXUEswNPh2YhBy+zWiLX7WLxPSNFTgqMQqbFU4DeooBVae3HK+GPEVpM7XRI&#10;oWd/TkZ4VLsFKM5cigU1JVXParf5P2cWoohDGT1ZJFpShVQpA3Cn+n2sqok0j3oo2zPM0Ytlt7eJ&#10;weSlXkdwxNHZaUqTv8TfAjYravDCqTSlpAQV4cCCXrxXenSv+xyGX1bD8f6ViUg17QZr2Sa3gRIi&#10;pB9YSKwSOnJiUJ2NKdPj+z9j9mrW5uObSAIGlKsZGetKbbdV/wCusOTGKrokhLb3yZYjihWRlgDI&#10;IUipXkK1oaP7/a4rwzN9ZeXkZmAaSnIUFBsfhUfFvgiRWyUbb6HYwWxjW0R3SEN6TAtyb4gA8jfu&#10;xQg/5PxYvHp0M01SQOKmppU7FWFeR7bUrmOdRQ5KhL20lihHGP1OTKV5NQGodaLwU8majcuK5reG&#10;yN7JI7VSGqsFFFAXbx+z/q5OUpeGKWV0A6bS9Rhs7aG3iCy3JDK8jfvCz/EFA4FeZ+zyf7P7GLev&#10;Cjyi3FI0DcdtuY35E/5PbKjGRiLHqKU6t9KmZITeS1klKdxzERoPTUD4iX/bb7X82FIinu7trmag&#10;horROOLNz5clajftEmuZ8TGAobKRewTbULa1t9PFlbj1puRWWKTmkaxheLKCit8ChadG/aw5+p6b&#10;Ff2ZeYO8MLi6d6gguKqp8CM1hyZDGW1An0tfqMe7d59Ppup32lahLb2hT6xcINOiRVZCiMFdlYfa&#10;RvtdMD3NtW6juBQOkrABKKQGIFCTz8P2eOZEMlmgykq2GhxxafJbyfEhtwxeX41YxgksAPS+1Xl8&#10;bMvLjhXqMqji8cYAWX91IxJYqjn7JPTkwbpmbg2IkWUd2aaBoYaOSOV6s8S/WIVRVUSSRivNafEV&#10;Ro/tYhpOparewvYxyQwwFpJJoWJkrEwJDMT4fZ/5qy3V4McCJyHSrj/WU7S96G8xeUNItrhdSuIJ&#10;Li7IiihkUKKOp48UAGxfkT/xsuUwDW00jyrLF6npRHqC1ArsDQ/a33/l/wAnEHcfzk3uf6KXHynC&#10;16ka27RyCITSCgBCkkojD/J8P+NsZFBaIyFinNFLSIRzoy17b7/D8P8Aq5ZORoo5tyeUnkVgsLFH&#10;cKjg8aq1N67bb9sE6hdB7dnR5IlYqzcCOfGtAKGlOROVYcUhInokHmt0zyRHHMsbRxyNGpQclPHl&#10;Sp+IA14haY2+nnt7EoohWdoj9SiZlVkaYkMKt1+EHflk4QE5jdjGgPx9SN0bytZTXpdUlaNJx9dl&#10;4uVlaBVMZ+EgL8RU8eLf8NhD5pRrW9ttKs3kKXcSmQ19SR/UX42Kj4m26b5sez4Qncjw1jkejh5Q&#10;IQ4z9ZZZ5RjM+mSX99HFHLHNNGFGyRrDIVUcjt2+1hx+XPlsRyPNwUahetJb21tKqCdYl/vJGUHk&#10;tCV+JuXL4P8AKzT+0XaMREY4nhHPPL+h/D/p/wDeur4oyy8X8MP9nP8Aq/8AFJf551uBYwfTmkst&#10;OWK9WWFmSK4uy4+rW6uAVlV/tSDl8PwN8WdhitrexsIrO0jEcUCBFjXYDiAKKN9tu2efCZnk4j1c&#10;2GMRePXavc/Wrq8lae+uJGlndizfE+5pyLfCOi/8a/ZwJd6zaQo5lk9H0gTID9rYdh3zNx6SUuQ4&#10;+JtjBvR/Leo3N/btboVV+IRwOQJJIA2qoqR3yJarrMt3/pVq5NuSKha8qHuQc2mn0pxkCTHIdtuj&#10;0vSNBsLaE2N7Akd6OhdgyF+pCnpy/mGEn1iVCZZOStJ0YdaV2FM3UYA04JMiQU3aytp0+qQiOSK3&#10;I5Ifsqw6kGvwtX/KyTeWbZfTkvph6UaqQnZSflmr1+Q+mA5/xf1WzFLjl/V+p55+YN761zHoVuy3&#10;M0rVeQgmdPYsB8QofDl/NhNqeo3cshcyMr8zxqaADttmdp9JEDcBtlOzTMtA0vToLdbaOFJLb0VD&#10;gKDyNaGrU70xaw8xyxUjnYnmOAJ7jDm0QluNkxPeles/l7ZyiSbT4lT0z6jJU/CaVHX8P2sNDewT&#10;oBEqCVfs0Ueofk32spjGcT6jKcf5u/B/yr+ls4Yy5+piraDd2XCO7MkennkWPqP9XDMat6q14cTS&#10;vF/hZ8Kobi0vL6Sx1GWk0FA6bcG9MB+RNFLBV6/s/FmbmJhi48Y4eNw88TEcJ2jL+b+P4k+udP1D&#10;Q9NttV8uW3LTbou0cqh5LiEXTen6cMRaSNPVlZacPtcPi+FcddtZXl0HuLeM2TjgblCoYBD8HEin&#10;Ll4HBjx5Iw2keL6vUZfxLkjGVV9MWtLTVNL02KHTL+eLWYSkkmlyRO6SGUfvzJExpFwPL44z8X+y&#10;wDd2s/l25e5g5SW89JHYAOEVKFV4jxyMs0dRjMdoS+n+b62jPhERxR2/H1J9o99Y+d7WGDUY1ju7&#10;An0F5cHl9WNo5JFIJovB2H/G2Hlj5okluQjJHG8yqyh3CMeffiRXt+ycxM3Z1QAJlxR+r+JlDOYx&#10;iT/nMH1n8t7DTIZ7+znlmtreZlkSG09dVFu1TGXiJClgx5yPH9pcKb6wtLmaWK7jjkkJ5TiQkBtw&#10;zEM9aqfAZsMVwh6B6R9LnyyHr/Ey7TfMF6lha3VtcXKWc9IrUpGk3AsrIqPHAPhZT+1Jz+L7eAvO&#10;nliwm00pFbxSrzU/XSSvoJJsWqPtHl+zmPgHjyqW0t/xxf0W+WKMoVVypX/L7zlf396gv5pba4MD&#10;RjRnUCSaaBeXJVkCvHWNl7qrfzZyzVvKN9aLJLGvqW6ksgr+99OvwuyDx9sx9b2f4RuO4dNk0hG4&#10;3D0q2vYpxQH4x8L0qVDj7ShiBWmEPA8uW9PHtmu25dXE8P8Ah/iRGf/XIrKy9B3lMzm4aJjNOTFO&#10;tSeXwERUZqV/a4/8VtnZ6mcQR5fzT/0i9DsNn0He3EkywoqBrQSIkVsBLbSDoOclZFZVX9lfS+1w&#10;+JMEXurPHDA8gJQ1MpHNi8lNlEVFbiNuR4ZCGnM5erf+t/x5r+o/7lQsNFjNxdcPgkZQluoVVaKI&#10;kcnM68+TseTqrSN/xLHabE1sHuLaUzajLbkXjMFhox5k7lfTMn2aR+lyTj8eVmwDH6YRI4JcXD+l&#10;vxgix30hdVBvONhqFssekx3cLabL8VwzhGj4ngh5JF9vlM0y/aT9nDqSdlmRPSi+s3KKbiWMJJII&#10;gKBncEfBXxGYfhHKSQTKMfTvL08f+eiUvVTGrSytfTlnSa5+qadLJHY2lx61pAbgszCOOKRa8wvw&#10;rwbiqrz+L7eEN9LLdXwndXltLVgwSrMjSdKdSuy7rU/b/azc6LTiEdh6/wAfxuOBuSejM9L0+Cz0&#10;9bZGjgv7iLhzARZVShp+yppyoKBePH9nlgjRrSURx3lwfW+KZYkk7Rq1NkCgFV41HM/FkdZnH0R7&#10;vNvFRA70B5k1KKWa50i1kkt5QLd7ieHivF5DVUMnIuGlrT92jcF+L+ZcGzXf1i1luZ5GEEXERfux&#10;ycmlQqndt/8AJXNV+XjGuGI/pOPIb8SW21u+n6lbadaW/q3d2ZXuiJn9KFE2VndaiPam3J3bKs7n&#10;6xK3rBYX5miREkSKKePXg2x+HjmVmxAx2HH/ADmyNnfv+pU1CwlsbaNrV3vI1jVfVuOHK3bdarxA&#10;ZfVjbl/ecuP+tg+O6trCykdKQzOzCBG3FWarFQrAnkeTLvmGccss4gn93/F+PSzJ4RQY9d6Rf63q&#10;0NnKBcWMfBr+4X+8oqURT6kckS8F9OOX4fiX7TfFzyK3erW9qifvXmvp5A0i8WpThyCsGPLblt/z&#10;VnRafGLH8EI/jibMYoCI5vSLLT5pZxGLdLfTIIikNCvMycqFlKfDxKLvX4uWK6ZFNFM7GP6zqjR/&#10;uzIlPTDtUIoD8fgABZm4t8P+xy3VT4hRlKMf6I/4n1Nw2iQP4FHXBDParJPdvZ6TDJWdoHAEqD+e&#10;qc+LH4OEZbnyw5T9MTxCKNi8EEbXVxICf3kr/EsQAHGRV+zxjZ81GSWCEuI3xk8GPnL8f1mGahZ/&#10;mhiU48pWOpteXcCxXs5TTtOikCBre2iYo9yWch4WZX9T1JvTf7CphHf3ZuY1trmYvLMKS2MDNxVR&#10;T4XQrzk41+H4OP8ANmVppSjGyD/Wl/xLQRZA/msq03TbaCYXENpFGttyeLULhUeR2lFHeNweKLJ/&#10;uxufJ/5cMbQiyZnXjFxoE4SseTAcgjKBHXx2P2/g/Zw5ccpDc8X8U/p/462mJPvQOrWra1ClrOpm&#10;VvjdpII6RgsY2liZ/WVW41VfhfjG3P8AaXFLxDxMJl5vIR6zoKkjqVLHrsPjr/wuYWMji4h9LjzF&#10;bIXSjE3C4S0Ntb23IWcMpoi0PBZFiX4U5E/uuCr8PxKz4E06Ms9xaGD4BGGgRQCamoJb7S9v8r7W&#10;ZGqlQsIA4om+cUx1y4EMVpfm7SJVm4XczuVXjXdV2Uih/wBXA966M0lhFL6MCH/TZSep7oB8PwKa&#10;7/tNlmDHGVEj+r/Wa5EHb+EInTo5Jli1e4jWaV1J02FVFVVgeMhb4j6jx0+z9hMK9MSO51mO6lSa&#10;X0kVrSPf7XKvIMoYclFWb7PJvsq3HNpqJjHiP4/EnJwgCJl/EmWrAx6ZLGHihRlYXEsgUxhStCCG&#10;ZftfZ/1clEduttCk04LLAzvMzbl2B+BFVR8VP9TlmhyZJZCYx9Mv4WnLPj94+n+sw671FtQu5rO0&#10;mHqXcUSWiIpPpwtvNJI2wj5fsfvf+biC+uzJPcLMB9acoXmZVb04kJ+yp3/enikY4fY+PN3pNHwg&#10;dR8E4Y2KHX6mS6do9tDDaJZ/BYxLIDAhpylcgkvSo+E+oz/H/eYiltHbqeT+tdmJZPTWh4g8aJ9p&#10;AiDYLTn/AJS/F8d8MgJojhcgVddBXEilRZHCpEEgWVkZ2PGpUmpUFWL7jevD+bk2SuO903y7pEt3&#10;BKTNOGl6P8XKvFFFFjHFiI/5s5nXCWpzeGR+7j12/wCkmGpnQ4Xm+paHrHnDzKbG+hMelacwt+Kv&#10;CHUhl5uzAvcfvohzQfY/u857q8kwVJJpWE19bmea2MnBCzMOZIjYu3fjy/4F82mngJDbn/unCMbk&#10;Y9LenadFbhDbRRIkViwgh4g0CoooF5KoFFPH4MF6TDdh7WzaCJrWDl9YiAEvqED4KkcVUJ15N/k/&#10;6mXZRMDnFy8RBkCfpH+6bvlh9N5WlMTNxRGJ4lSSNlqDu3hnTdM07Sb4wWcMUkEcAFDF8Ccuh3BX&#10;t8P8vH4c5nXanLgEjIiXd+OFllI4j5PB/Nus+cPLUl3qlxc2d417Kf3E1JJxAoAiRUYlRGrH1DxK&#10;v6n7xG+3yH+YrfWz9XtbZeFihAmkVzzZQa8ARX7Vfi+PNNo8mEkyJ9cvU6yciZjbZi35Z3PlB5L/&#10;AFnXJPU1oKE06B4ka2hfiaT8B8DPG32eMbcP2VyQadp9sI7a69IfWUT0/UYVZQxBIDGp34ry3zSa&#10;rKTOQ/h/hc4zPNIdY126Zbq1hvWlt7qZZJ0ReETSR1CMqgIOABPFSnLjxX9hcNY41Hxg79c12XIT&#10;6VxxUNE01VH112qFP7uvVj40xzEtUkZWBWzdSaUczGZSQ5FSen9mBCTDIXZ/3ZPc0p2AGZH1CmY3&#10;RUYjveIitybtV+MIGblSrM7Ba/s+3HBH7qcFXVXjINVND7ZRRj13Yy2U1k9GQNEGSdGqrrsQR032&#10;OR8+X5LCeW6gkaRGDN9WckguSWHxsTxA5fs/ZzbHXRygRIqv4v4m0ZNqLI4fNDXdhbaffxxRSB0i&#10;OpxqBwtyqK6mBFCyM6xLy9Qv/J8OEGoaeLwG404RxAqRcKiDkpc1ZhsH3O/+Vm20uaOPaZlf8DaD&#10;TLtJ1OXSZGsddjedUZWsZ3mYRv6ahUjbkTCvEDj9pfT/AMvkuJNaabFbW6FzbsQI0Z1rwVV5cOTD&#10;kvP9rkP+BbLOPJKd16UGW+y+LUdUd9Rltrf9JOhNw8UDLH67tLwMoVG4SmLj+74H4/hb94jfCG02&#10;41S2SB7VoCXoH9PdApNDxbblxKufsr8bfy5dPHDJsWciCjvMVh5d1H62mppdIIAZFSQ0cSRp6lG2&#10;YxmWOSNPtNyiT4P3rZI9N832ly0UFyOLSDdwagb0FCxUkH/gs1GfsqcRxR5e9gcfUMS1n8r7qyt7&#10;m8t5DKkTqFjEREh+H4+axc1VlJp8P7pf22XjkhijiijRYTytgCVFanfwr2zTWTz+poO/NiOoO95f&#10;TNfsyXQ4qXCgKSuxLhAPb4lX+bCTzHoFpqierbpGLsFWV3G9UJ4g0p4n9rNlotUcW0/pTE8Kd+Tv&#10;Nd7oF7HC8kr6WRJHLaoXoiyBWaSMBZF5VWvHj/wGFTR3FvF/uTRXAdXQD4mEvGg41rXj9n/V+LNm&#10;DCe+MU3WDVc08ea01HUkh8uzyRXZgmhkDAxxfUzJV2kokfD1ifWZeLu8/GL+7Vmxv1eed3+sRRtF&#10;RSJKg8+TEt8NOK8eI/abHirYM76IhNV03T44lsprlJv3ka29JVMXoRJHHR/710fn9rj9p5eP8uAr&#10;uyeaSMRjhDElBUHYxioA+HfwZl+1/scuwajh5ouk70zU4rG3umcme7urgMyqQai6k4sf7wcNiHSK&#10;Tj6fxycf3maEG3pWQxuWcBAtGKDlsBIwX35cPsL/ALLLckhMbMADaGuhJfXBb6uLq1AgImeT90kx&#10;9IfatYWk+HfirTOizP8AHx+BFGwXTsIkj57hQxLcmUOAfiIbfr8Tf6v82Yk8VfUz4Usu9LtUa8um&#10;SAMDLwT0TFG8ls7IOAeFlUsVVIY+L819WTk7RcWNLHU5IZChU+ijLGpFWNdganevE/aPL7X+rmDn&#10;04kLDWY2kN35fguY0lM6PqNxHJc3AeiIBVmQIh9Nl9Va+mvp/wB3x+H95hjJfW8qBqB6CrMnxUB7&#10;7ZhxwyjuxESErTSL2C4NqkjRSSuyQRSUjLSqpJUVNPEcn4ZS6VEoW4R/3YFFj2IpQjp174nU/wAN&#10;IM+iq2v3swe3mhT66r/FKarIJOYbkSTxHFl/eNw5fb5PkK1zRmF2bwh2jDkTdwFIdmKqQ3xcnXjQ&#10;fa+znQaXVAY6r/im6Bp6Z5V8zqLaLRw0MV08HO1VeVGaP044xI44VUpC7P8AH/d/a/Zx5P1B5Ymk&#10;BI4hmkPw0NKmnwjYfZ+39n/Xy4fvCJH+FPNRXh5gs7S9ggdUkEjRxwIol5Dl+75tzK8nWkn+8/J5&#10;EXmv7rEBBIypyE8iJSlBuTUksB8K/Fy6tx4r9jJw4QDyHwVEXVzBFJK0LWCXcoYUkkAVBsnBnpJK&#10;RGYqqkSO00v95w+2ibXFvaNCYYybqconNI+PED4nYuC3wgMf9jy/myUcdjf6fiigubSLjUmvUvWR&#10;9OthI4iMqzCUnlHFF6RSNeYZPi5c/wB76a/7r4Ylpq3BlkrJyMTtznYLSgIaikIiDb7TVb+blhzm&#10;IiL/AM1ndBMNUis1tUVIyRcIrRWnJ1ZTIpTlKPVaVwGosUYROL/u/hxa5t0u2+qQBXgj+JpCxYV2&#10;BJNe/L7Kt+z+zhxz4fXL6qQO9C6dey6ZbnUdQaVLy7PCK3WJYWCkMyIqcakRiP8AvJE+w/B+fHji&#10;jWrhkRJFASvOJmHFeYG55EuxqvLk3w/7HKTMUdjZW1O31KJWnmmgkk9Qfub0RM8knosxCgRIsKIq&#10;S+nGkbLK/wDJ6rYlKoN5Evpo8MQHFI+KgkVCDkVRQTt8H/BYYcPASeiETG0yaRdSR3E1veXPNudw&#10;JJTGpAaQ+iHkZkWjN6v2m5cI+DcM19cXnpyW0ShriQcnlQ8ircieCEMAOAXip+H+Zvjy3BhH1J4U&#10;No2maafQ1G7uZItPtj6cNrOiRLJGY+BknDRJIxnaT1ZV+xz/AHafuk/eJ/VovSLTRc0IWEcgGjUL&#10;s5ZlJX4Bz58h/k8v5ZynZ5/em0RJe8rsR2twEIMl1MocpNIZK+iiwyJzb1WEXprG8bMvxsn7z95n&#10;WWK0aOP1luJQZBLwXkCxAUhVAJblxPD9n9v7ORAN3/xSDusEen3l/wCvO9o+n25Nq0fJ2U8Ecyh2&#10;lZoljWPmjTen+85cY+PqZdrbJbKJZGpGyOWUxqWYg8uTBQX3+1Rj8KpgySsLwhu/lN7O8VrGXnjm&#10;t6SLO6RIpDIVjLskXf0Q8Y+N5uX7C4L9NvSm4EiBEEaiQtzeRT6Z+ya8d6/zcviykSrzUbJcsipe&#10;WKXIDXs8zTNJbqggtreRWuVo8qfFIQnp/wAnpLw4fa5hzJEokuaIXiV1VyD8HCqtJGjmnxOOHL9r&#10;j+39nLiTJSjhBJc+hZNJOsU08TSxqQGl9UiRbaeSFeX7uE+tw4L+7k+L0/imwNeyGaJo0WRREyhV&#10;i4VYqhVVYyL6dWVkb7Lv9rDCJAO6EXYWq21zHK0sbTTpO0k0yt8AllWaVkEbNKsKukyKzSRQtwh+&#10;J2dHdXhHb/vogsv1f4VdWQjmQU4KI6fZA4dPh+L4MiCZmim7U42S/SKzlMlu17yY27xSp+5ifn6s&#10;hn5cebN6jftyM8aerw+PGxfXYI2unlXlMSkYVmZiXNaAkONl5Dl9n4MtkAfSApVZY9FuZ4dKS1dk&#10;gVbiV5UjREEQoHdKxsGMnpvw48/3rfZbljrdYoBW4dpGlqWJTkPF/sjpUHlX/Zf3eQybigtOumku&#10;vhso44YrWkcaJJ6TDosIHOnFiGX0yvw8eHptwnwTPeJzEvNZbqXkIiKmiSElRsDw5UU/tfDlHCSd&#10;uSAUq0zQeNl9SNtJa6fp6xC4DFVWSSCNVkIdihlEfxpzKQq0v7zkuF9tBO93JJLya1j5CSWVzG8k&#10;jMnAKpVfgWjNT4fi4/azIyG4gUtFNLyaGKCytrIrFdXADJDBALiOCKJXMnJ0dkWSQH0vULSf5K8n&#10;wRFHbQO91UKSfgBDPtxCsSZDX7PFP9jgMr9IASRSyaC8uYItNo0oCgzS8o4WaRZC0dBAhTkHVpX/&#10;AGfj/l+JEQxhaPncFubemyKjKyuWRU4+mhDhWLciPg5f7DHIZAUAgmkQTHP67/VOMMKCSKWV0lR4&#10;ijPKXEsitFzUIF5/vPT/AHn7U+CZrOEvFLLaxAWnJEgk4mrtxPJpPikPEr8X8/7fJsp3gKB3Wktt&#10;Llpo3jsdSu5zqiLOdQi5VW3Vt4442EccfqhisX2WiVpPT4JDi1xqJZ+NugRI1Z3O9Gl4HepALhR/&#10;k/8AEsEcRG8jc1UrHy+v1flqEjNJcPHFBEVXlBamdCY6I7LE8jnj/etxVfg5+k3JKOKKGPlMS80g&#10;KBmA2XiRJ0/bPXf42/2LZZOQJCTsr3LXFzdCC0CxWMHGYxwsSWkEyNbj4htB9pX4cIo0+Ln+8jxB&#10;YxOfVeNwz8X9JUChajiiUIDtT9r4V/a/lXLDPbmqLWtpGII5ojFFyjE8kruzopEk0zMDwjdq/B8b&#10;/wC6/jX1JFxe9aeKIxMrSAkc1Qs23IIEAGzF1Hx0+FPs5DDCJPEFAQukR2dzOt2vpQKsZMM0iRoW&#10;LJ9YMrFgJESF5P3XqfvXbnK/xLgPTLa5lljaRP7p2IJIYL+72JoaAkH9n4V/yuWZOTJw8lNpl5jv&#10;9PgtJl9TibhI0CIGEshM3FlVePI8T9rkrc/i5enHGzYOJhsY4pm48YNzwNWZjsQFIHgD/lSZh4wc&#10;mxvdhSUyw3OrXF3aIsnqXi0UTJxiSNasObry5c+TJx5cFt0/n+0jE0kpM0zlZFqvElQQVBr38WY/&#10;Z+1/rZfOPhwEQzEkdNFZwuLS1tw0EqiUyKjsjrIQE+LiV5FUjTjz5enx/wB9/CLu0iVlgQBi28jl&#10;DRVI49T1dv8AWX/J+zmHjHFZKUt0yS7kjkvWdkCbQRfWFVpZFPqHaLkFijoePKKVm58pPttgScl5&#10;TFDGREJAACKAlRUBiW+yKL/xrmXzjv8A75NprYIsNqlzeXHK6MBZyGVioclS8YVByYlpOAp9j+8w&#10;bbxRSXDMxVoo6ASKR8RCVO1KL12T/IzFnLuYkpHe3F9DpkEYWSC8uWNbZkZzGjTBVDEnnJWnGS45&#10;8f3/AC/vMBCL1LmaV2T1SQkVV48aj4eIY02UUU05fazIgYxAH85ICbOgt7G0to0mFtEHuLphJ6nq&#10;lSeYkaNWZuUjc5VVo1+JP7z94uI295OLflFT1pHiI5eqwHq14gkGnEIvHYfE328snjjxiRVXvdLt&#10;WvRBO5NqsM7NGht03tShd0Rk5+q0r8yzP+6Xj6f2sXsdPt7S3Ebs0kzgMbggpM5ovNizfZ5Fafzf&#10;H/xXlOTJKUvTyY0UDfX99f3BkQrHDEGhe1Xhc2sZBkEStHFxaR+Dq7qzelH6HFV/f8nqS5WeMrbo&#10;0MUjCONE4BHALAmrj7Bof5uSrzXJQxnqkNwac1pJDLfXCahc24kmmuLgP68NVjI4xw05SBuP7EXH&#10;1WTn+xKijyh4pkdZp5mkSRw1WSOjcfh/a5clbj/zTyyZ3NdEoqaxtZI7i0mtDZ2FoLeWJCvCOSVS&#10;js3MFSnpen6fIcfs/b+Phi1sZYrOBVhUsio8UT1dixAPMgBd6KO//EcjlkDLcqKpD3Wn6fd3188k&#10;8ixXDSW93eRcYgscbMnocmZ3485HbkF4p/OvPEojJPGsagfAhdArUPPj9p3ZaNV+J4/F9rl9lclw&#10;i9kFFXMEOnzSTt6jPcTLFLIyM6+lz2jihjdvTVIOamT939j/AH7K2aC5RCjRc3ZJAVZVcUc9SvFU&#10;BPx8i38zfzZGeKxR5fxKRsvutNSQzJcrFEjRMjq7QkNFQEep6jy0RvSKcF5fBH8f+SOtbR3idBRZ&#10;ZCZ7jbjGjkB251IdhWv2v+bsxZSqh/D/AA/8eYglJL+/t7a4hvJFV44ALSwVT6k80RZ4VaDivoo7&#10;/By9NPgVW+J/UWPAQeC4vHvHb1YqqILaImgA5AAlR8LN+0OXw5k3wx4ev9L/AI6zThLW9tNLXToS&#10;bS4ZXN7qciRljKeJd0WT+8C0Kq0kXF/3fDBN3c3SzB44wauRFxFXFGPEmo6nkq/s/tZVDGD1tRSF&#10;0uw05tOMF3IVX0Fa8Ej8YTWNeYXi9OIKSSfDy+Hh/sqkYTw8Jnl2lEcjNVqksK0IAX4lr/krgEYx&#10;K23FE9rLzsre1Ja19e3jQLEVVYzx9RWrJ8MhT/Kb4v2vtXCssrSAUSN+JklQSEtx5MxoV3pUccZg&#10;XSFl39Vs4oZeAee3DrawTtbqI3l4RohZX+Dlxbnw+Lgv7PxNiETLdzs8vJxJRhFHGoDI52LyMqp+&#10;z9j7af7JculEQjQSeatcRSWES21rxhECUe7uJpn4SxCnGC3DtIftfE/P03/y8Hp9dt0g5zqs00n7&#10;4/FyVWWpbgteTnjGpX4E/wCBzGnwy5Cz/m/79CTSR6XezXy2mnGewtbcfV9xGkphdvTRJWUKkas8&#10;zo/xyf5fx4FjW1kvY5JaqkDNWSViG6FAQWFWNOP+QuW1MR9I/wByyI2Ti4S+h0eaGIJJcXaKyxW0&#10;ZaLkxWV1ZUKhYyxenI+rJyd2+02KWnJ5pWjRIYWkBjUAB6hq1Yjj2ofst8TfaxlxQFfxFSFDVYII&#10;rSBLuWS7lhtXS5JJaFldCnwo3PqQ605ovBfsPjQ8M88SLQrCwaY0cVKn4ag0FaFW4/zYDHhiSeq0&#10;rSW93b2d09WE90rLZIXiKgutXpIA7BOavH6hX4Y/2fs4IVPT+FgRzZnlIIQBmPSn2qch/wADlV3u&#10;N1QJImfnG0bCNIobU8XmZkQGr8wBHyEUnb/dnqR/DxwDCsMER9BDzc/7rCAsWYjegZt2Zn/mzJlE&#10;khJTa4jkubg/WSi28J5P6zSlFCrzagJSJuKrGn2mT45Mr1ZmiioeDAl2QHfYADk21DkxHvW1UW1s&#10;Lm55x+pG6CKOVlqpDMzMqp8QKj4ftfab/Y4GliRBQE+q7fFQLQBRyO5I41pWrHJxKUfDLJIxdlH1&#10;dFqlS5Ysx4D4VB5ca8eKr/smy/qztLGsnFFkYc+LKGbYFTtUtxy4mgpUJLqAQTSW4aWSFGaPnHJw&#10;UglWBJAVeR/2WLK0UIR+QjO0aSU3pX4gvevXplNWtKM1s10ZYfSM4oZZIC3wk0JTmB8PE/D9pvs4&#10;y0aOhhghQOJKVLNStegpQNxC/wDN2HIK6qV+owygi6uLyX0TDyKKkVeIB+I8g7L6hf8A5pTHTu8g&#10;5KBRJCvqEMCTyIboT1pXGJpJbsoYoTxavKWBW9BSjKqqoKAclQ8V5Ffs/Dyb7OVN6EMSxAgMBxAo&#10;N6ddyKbKBsmQxxMjZRFdZ/W553uGVjEx5DegFQKcVUlhykZmZpfi/wBXA4ilebZOIkI9SZ2qdutS&#10;3wjZWy0kBkUXJNbQWpJk5ekpMNvFHsa7LxVPjYcnXpj545peRQHigajdaycmpttRVPLljj9MQT1U&#10;Ie2a1iKiTgJZeJ9PoFi4JWp35MwKcafDy+H9lmx1rBILIlXVQCteVVbY16Acv2f8rIZKB6/YhTvZ&#10;rUaqkTwSyM6vw4LzToF3Ykp1k+EH0148mwRGxJT029RpSrO29OQNOrUNAv8Ak5XEXbHmCg57aNY5&#10;mnhEKWqyJFHszGIqGI4pUBmcfZ9TlwwPKxHLiQzzujSMxY0B6niNvhAy2AMgAejLqjorSMMp4lUt&#10;InSKJAg5EdubAt8RPj/xtgSsDt+8qhKqeOwKUIpxBI49v9X/AF8vO4WijzbTIh9IK68moxJIeoNe&#10;R4tXp/lcv9TBoniba2j5q9CfWbiCaEDahb7C1zGETzJRSVmwlWj3ziOSOqo1spYgfCzfEOKisrcQ&#10;B8TcEbA/rXHrcFQBePKX068qDquyinT4dlyfBEbppHra2YgDuxLB+EPrGqcjuHFWox+L4mDN8WDl&#10;jvCUmdGkeQqQp2Yhwe9NuNf+asplmHf97EnZKWm0hYZ7a3kjhgtg6uVUOitCyk/ArDkzcR/xpywU&#10;sDOYvWZ/RB4qooR1ptyA24/FlMiOcfqQbKXT3ixJdrZwwfXAnrOz1DU4lwGERar+oWjCcv8AKbEE&#10;uUmUcB6aoy/GdyAxBYVPFRy40yUcZHNl5Iu50s2sreownlmjcCAbK3phlQ8V9WVuCuzbc/8AK/Zx&#10;ZZCtuJIkElyDTn0PUhqEE7bZEwIluqGktYZ71oLqUw2HEH6ud12VHiLB1Ul/i6KH4f8AC4qhvY42&#10;jV2QMTGrMFZiDtUU+74v2spMYxO7G6Q86aJfTJcyQpK8CJcyBGeNVO7AMXCjoXZuLLxT/hUbe1Ms&#10;VxEFkkkLsJSa/EzHlxqfhI8cszZKNdE8iirm9s7W4s7h5Le3tY4UktU2/dwxrwL8QFZG3+D4f5+H&#10;7eBZ7e5CqkCAtKwChRWgXrVqkf8AEcyBlje/8LOwN0ztLyyBe4vJWSKFCXeU8OTOfh4pxU7fs/E/&#10;/E8Wj0iOFrW3uSxlBMnCV+YHFaUA+AU5mi5TLPxAyAEolidx5FBT+YZZoNRu7UD0Pgh9W2iEbEyy&#10;fb5fvCzJGOcv7Kqv7WCCLczyCVWPrU5OR0KniOKrWm1B/scruQAKSUIIrwWsDWkiL9UDenbhtmV4&#10;+ZMskgDsVcO/w/78/wAn4gd5dkTOIWI4kIGJLlQft8QKirL1OZWDHUbkihSP0/Q7d7WA3UaOzVme&#10;P0xEsjIeUXMkK3GGQ/u14/sr/swV8t80Nuj+nBbmgLniXEVdwFp8J+Ggy/FwiV/xR/3SYctky0v9&#10;GLNfPZ+pPeK55IRIsbTcairn7Q+Ply/lbCjSZ7aLUNStg9W1FCEd6emqlyPUbjx/YPw1OZmqxGWO&#10;JBqIPHP7WUyBIFMdZsGktrG7MZL6c3r+jHvIzqhAjSvXkx4tgq9ezF1JYWrRrHB8LyBmqtaMQaGn&#10;bfK8fFwGUuZHpRwECupW6VDPJZJfXIdp5RyMNFANKgEAiorX4d8ZHOZrp5SVW2ZjRCSp9OpVSABy&#10;YkfEfs/8Lk5w9NDcyQd9h/VVDZGGyihoZLwKFaRQCPUA5NXlVVWuw2bBthYvcKJpHW3t5mdAzKSQ&#10;EHIGtWCUC15SYMuUQNEb/wCxYSnvQ70n1/XbbTWNvbwS319arFLJFEyqKTOYhyX4Wk5sxVI4Udmf&#10;+XBzepINPigdGtLcFru5LpIrME6KPiL8Sftf8Nlcf3Ykfpv6fx9H+yY8BogfUZJPbepE+tXM8Uhv&#10;9RlUaXYLHNbvHAZDHGZJCFEfrcebx/aVf2Mi1jfXmqeapdU0+MJb/Fawzv48SAUFRT4f3n+xzZ4x&#10;HBpbn/N9X86bhazURlMRj9UP9LxMqvNP06Hy4ml6gRIoCyzQk1D8ZQ5V9jyR3/dtUfFyzrflK0gt&#10;dMXVZ4ZILhwsUImILLEqlqH4m3bdm+1nmnauplly8APon/D/ALn+j6f4fU04YA9OX+7/AJzyjX5Z&#10;tV1KbTrdkkGkTtc3k0KqsRvZjwdlNEZxArCBZPTX9tvs5tZ8yR2hluElDR/sRABm36cuvHYf7LHS&#10;dnymACP85y62RWk+XF1GcWkcRt5qktNICFKeMRI4TDcchy+DIhqmspq6QPKgSRQzOXJUhR0qp8c6&#10;TT6GWnBMTsaajMyFb2y/QdDl0L61BFJJNE0irGwUMSzAE0YbcU6bD7WA7i9nu3hjjKWyQUbmCCa1&#10;ofZm7UObLHpowEpSMuLzQB6aCLtNJttPhu5ZBLfzXp4tGysqkKCVFCW4KPtchh9b2NnLIiT0t5HJ&#10;RJX+Iso/aIH2eVPDNLPNONmPqH83/pPhWWP02N2I3mranb2cktqx1CKAercRxkxJHK5/ugwr63pc&#10;lj4f3n83x/FinmK/jhtF0i1k+CMVkYL1r2JI74NDp+KRyyH1ef8Ax5iY8ENuckL5C0i6u72TzPqU&#10;SepcOfqyjbjQ0Zh0Pw/ZXI68hMaNO5d1qGavTfYbe2bcR9TjQlXNm9vbpHNMlnCsUUhDJGB1JFWc&#10;g+Lf8FlBF4gkhnJpTwHz64S2qhlk9RgFKxKC1e5Y07dMVScw0D/EATxK/aFe4yuUb5M+IBDy2aXQ&#10;Yp+7LgeojH921NqOOlMONJubWK4a5uoEmeRPT+t7+oiVrxIrSm2+YWp4zXDKuH+H8epjLeQkd+Fh&#10;nnLy3c6lp8en6dPJbizc3EGlhgkLy0I9SOSlee9FV29Nf2EX4uSWr2MkMEclnz1C5d3MRjjUhAPi&#10;Bfomx/2TZbh1RJEZ+mEv4v8ApEoy4o0Ty4v4W/KfmO2nuLuHWlh8u2cMcEVxaXFwymRn5K3p86Sn&#10;mtP2nRf7z9rKVbiG5hBuH53Cq8tr8HUfEyNtRS3v8WXk48kZcEI+n0wyeri/retpmJGIsV/CrXs1&#10;lc6Jdl7JIbXSpHhtdRX1yiRsPSjuIeDVmRP5Ubhx+3imtaJpuousll6i3MTFSAASveu5HJV7UyjT&#10;6vJAEZar+d9XF/xKZASBj5ITyl5v1zy+iw6v6T2F7Es9u0qmGNiAE4eogcCaX7b+on2v28JeOo2m&#10;prc3YF/axA8WaNmk47dEpQbdczZGM8NRPDJozY58Io8mXINH1Hy8+n2VNEvbr4pUt7hEQTuxZqTR&#10;mrnmW6fa5ZKra+gu9OaWzVfRckyxyVDID34Uqvsq5pZYpY5jiu5fxfg/7tycOpO3855vfaXqGm+Y&#10;YLfV7h4720jX6lJAqmO5YMgSNriQNyoW4yu5+FF+zhbp/ljTIUkv1Z5jbD45pF5BouXM8eP2tjxz&#10;K1Gvlk9AAAkeGLmwkJy272S6r+Yeuy6ha6NLFFbXN/EDFZwtxZLmQNFEkjsQFVXX1W+y3Hj/ALOJ&#10;ny75f/S48wiwl/RvMyNaei3H7YofTpypw5fs5L+TzXD6fE4e9n4WLxLr18mcfpm5+ofoE6pbjXTF&#10;9XW69ReZlEVC3GtPUEnH4OXLjn//0A15M6W5ctLbI0RBFvGGKKn+7ArD+8cmlOLfDnS4wZkkevhP&#10;8X49TvJysPara0SS4lSNYbyWKYOJbqU1eSShMNVD/uolVWHxf3nBcCaPayyhkThGsDmRVgIeZwUN&#10;FcSeoK0ZWf02XMvVZhECVn/efj/MbhuEb5g1BLNo3uJXYXBETPcj07SL4xU84/SYbg+l6obn+y32&#10;sP8ATpPqsHqSgsY/hZiWJYk/Z9IBaE/5K/8ANWavU3KQMTwthOzEfMVrDqd01vFxdLmkscAjhVUV&#10;UoZvrLF6qEX9p0+HgnL7MeEuqX2pI6v6xSV+ZZCKPHFSjNxXmzD/AH38PJ/9jm20mDGYcNXv/wBJ&#10;en6YtMp16R1ZVomn6DLBNaRWiTW0LRVlVi8csqsWVQ7BU5in71VbhH/s8B6bpT3V7Ff3SoqxkNC8&#10;aos4i9yf3g378lzM1OeGKPLf4/8AH/8AYswOA3IdEdrmrxWVrPaWimS9mVkRbn1fqxkI+zyIaOvH&#10;pGgbmy8MP7pGkK26NIqEVcfB/dkU4Oz8v2jy/wArjmnM/STK5TP84y/zf6LUSTsxLTJVSIX1yYJZ&#10;YmKxuObB7gFj6scUSqfsKqpT7HLiip+2C1K+430YgkoltGRGVCh+g39Q1VeVenH/AFcyNJhlw8Xp&#10;4z9UrP8Av2ETZ2TXQNEMuk3JuoEeTUpS9wswdo6GQlUMQ4s/pU/ak/m5Ng6KxNzbC6koEA9SVSpd&#10;hxowU/Z5GviMh+bGKZhXEZfjvciMTFKrrXxpN82lQx+pLIyW9iTL6MbvLyUupCv6SqOvF/h/l/mB&#10;3Yj9T65cEFkTja2pZVRXVfiIAqvqdfhrmTiiQRAD+v8AV/v/AMf0UmFA19RTSwikWNdMsWkVZZjJ&#10;qF7wLTSI8hKKWcI/pEAKZOLM0f2GyN6TBFJdXDN69yZCvEhTxNDWJmKAqfifmObcf8jNtl4oxrv9&#10;P+a24QRH+l/OZfqMvpW8VHihYd2IFFUfGFr8X2a/Y+LJN9XjhFZWR5LpGR4iFjZYwSxLeozJ8S1X&#10;kfh4fs5rzPmDf+9n/R5y/wBlFNjeP+mYgdRlvJLiMJOLXTpY5o7qMPcwSylfS9NBAiyn0pQsjxqr&#10;Os37a8fhTvtXtFij0+0tpQoiDow5BGC1B5MoChdv2T8eY+DQ5JyMp8/9j/mtciZFboPljWf0rdar&#10;qWowzyS3Dp6XAH0Qd04cixMlG2WXn6af6nDAtjZMiyNA8gmlJZCYWPBSak1QtX7WbLIT31H+aygA&#10;BSeanqKpwW9WAWkZKsDcIBI+6ogWUJ8R4/Z5ftft4MuXjjtfrMCq8/IrZRT1ZUKCnqEtRmbev2v2&#10;vtZimczPhvhiPVzRI1/nJPHbX93e/om5laK1WFZtSurYqskvqk0hASvpx8RxPHiz8MZcjj8cjIJZ&#10;QPi5DYDfffq1e/LKAYmJA5NGSRJoIixkR+UFukxtrZj8LRkciaKvEBdkjAC/Dw+FV5tgXULt9KgQ&#10;RyNNqdy4CqDUokhIXYH7TVp8WXafH4pPEI8EWkyr0DnL6l2nxx6/dSpLbRx6BYgI3JSPWniILULL&#10;/dRMv7J+L7LftYS36SQ3KaXEs0cDOPrk6Kq1kZuXEuQQf5ft/wCxzZabELsCvmxw4+KXD/NZBYPH&#10;dJ+kG4l2Um0BLnjGBTlwPHiT+18PL9nDvyzpVrHPb36pEjtCi0jDEgEvzlYkA/Hy35M32c1vaWoN&#10;GEfq/wB85uQxjtEMa876q31K9091maAsxaRvSAdlVXWCH4uTvyGycFb4v5l+MVr9zafU6+nHxDO1&#10;m84RVLVAYjn8SswZ+Xwf3fL9psq7N0srEpdzQQR0/qoTynp18mprJKT6xiiS/SGQlk+CQxxvwBRk&#10;jHBUpN9t/sLGnxQqOKzuJmeSRYCrL6xdW5zNVeDhX4ip4ngqRL+7bOk4REb/AO9b8MAKPf8A7pnq&#10;+qgqAz8vsR/CAlAdqj/hjyb4sk4itba5fU70RrCqLDFOnK4Lyg7qq8FXjy/dxj4nzU5897A7lMqj&#10;f9Jjdzd308J06zUtduwle3LC2aOByRycq7yF/wDdjMvFW+z9vE7iR/MOpcr1nhtmjDxwOKJEq/CN&#10;j+2zD4eS8/8AJzWmRxQJH1WeL5OPkhfEo6Tpdp5N8vC30+I396JeE04FZZ5ZG5MzHb4UDV+1xRV4&#10;8sEa/wCVbBbM6pFGJrpI44DAoc1OyhqIAxIQDkW/l/ZyXZvaNSGKVg/VxbcP3uKZCOSv5yV+V/PF&#10;7J5gl0W6haK0llmuLe+chaRn42DFyU4mVmSMI3Lj9lOK+rhtoOhXEds1EV3moX5AKxaoLNyG9f8A&#10;gse0Nbjxn6jzdnKUIGil3njzzosGqRW31p43tQ8h9Fg6kemeCGJjwYEbj4o2/k+3k5l0phaCKFhB&#10;KR8MqMWNDQ9q984o6/iyGcryRv6Z/wDH3Wak8d8L56g8zt/iQXOpQx3tnIa3MEgqsqKCFBVOXHjX&#10;7P8Ak4/Q7K5tIEtppmn4kFZH+I/LcVzE12aEjxRHDt+PpbICoi0z8yavY69qk+q2NrHY8yJLi3jA&#10;9LY8Vep4guwO9FX/AFcOZGVDyK8gnxcV2qR2zU78O3M+lnEWUHpdnFqOrRRSlY7YMGdyaKEB7/Rh&#10;MPMMa3BU1CciG5Ky8eOxO49v+Nsz49nylG3NjisM5uvKrvZq0Pplwim2VJI6P6lOCAKz70P+R8f7&#10;tsNU1GCSJHiPqI/7S1oPn4ZgHTyid9mPBSUyaVdo728qiKeMcjDJRW+0Bty+3t8Xw8v8nGxzLMrV&#10;HTYjrkpQMaUilGa1e1ctHJWn2aHenvSmzf7L4f8AgcTEMtuUFvvCNmViSQNuhJPhh4hIbp4r5ow3&#10;1lqBkl1HlHetvFcxqoViSa81VVp9r7X+T9jBUcsUy8QenbwOUygYG2MggLmNy3pyBvUC8qGtCDvy&#10;B7jC240KD13urctDdn4jwpSXanx7b7dMzoawkCMt4f7lIyEbdEfp3mS/tLFtJuAt3ZsAtvDNyIh+&#10;Ll+5bkvphm+J/tfZyG30Nrd3fqXiG0urM8y7UhVzJTiAzFTyYr9lfi/ys3+nkYR9Pqjk9P8AOl/x&#10;1tBrcPSLK7vNL0+OLSpo9V0zVKQC3iSS7NtDByWagiSRHQcvhMgRP5YpPs4nFdJZXMzXSSJDKC3C&#10;X9kEFeIYkx0+L4vjdmZsycuLjiBe8GcInla5LCfWNKtH0yW1nu42i9SWELxd1eJ/WdFjS4MiiHjC&#10;vp28cccfH+XixLb6nGH48hcEBbZgkgC8q/ZHE/Z7/YXlgB8QiIJ9KSa2R11qTalNPA0ghNijltTi&#10;MsBLenwP70iRV/fNXgGaV/S+zgjTPMupWtvykXYkgREFeQ+0SoZ/tMT8P7OV6ns6GTcc/wCcpgCE&#10;DrXkLRtQvGht7gjggcyqUk4NQRLGzJD8MUQQF0b94zPy+Hh8chg1GG+R6Mbe5Wnpl6bmlR8Ib/he&#10;WajLpzilVcQa5QMeTBb3Q9W0WKByEvtNYOL5LcNyCVKEpK0P2FU/DJ6fp8/tcuGB7+GK8Dj0yL23&#10;U+nyUgMSKEoxqDXJ4cksXL6SoJG4THQbmawkt5lujJoupFBMYZFeSFY2qkc6rwdFjBf/ACeXqMq4&#10;TabdRRzvBc72rPJUvwK05EEUH2dx/wAbZsdXgHDxR5ttgjzZbqtpeXdkl5p1U1SOKAcY1liYyGKN&#10;g3OQcZgEfizHl/vr4PTbDmSzVnEkHH0ApKVBBBp9lUHH8WzAhLoebTZ5MNGv3UEDW92kkl9JKkcn&#10;pyK8bIzAmWadvV4ADp6cXDivJm+PCqYGYykxxRScjVxyqeSigbod6cmRW/l+LlmZGVDZtA2ZPp8T&#10;WRtUNxeXUCxhYoX9Ixr6UhDSR0UIQrP6Uc0iIkjeo/prDgW4lSyikZJHjEvJ/wB0PjIUUHEU5eFF&#10;48syIASRMo6K0fWLi3FzaRXRsVSKl18cCySEsxanJXkorKz+pw4P/PIq5Ud/NLCLho/RlXaGMHkw&#10;Umg6/Zd1/wAj9r7TccMsIumRFL10KG2mazMwvIZWaS8uGUJE8i8m3CBS8UTn7BmeP4PsRs6cxWl3&#10;TwzeuQoVgpKepUFt2OzdH+LrXKNViBFBSEHr2nR3dt9S9Sd5YmlCTrbhZEjqsYqY6coQEdVTh8TJ&#10;/q4d2ut83pQlRQPH3U71p/Pvmty6TbzazjYje+TpYFqJQpaptbkMeEq0UryKrS34pz/m9R/scuOG&#10;EUtvdRB1HBSTQVAr91cxQJwLWQQkuq2E+n3LW90iXU1EWRuLvwAAIFW4N/kfycMI9R0AMwns09Ql&#10;l9SE0VSgHHj9lj9nt8P2VXlxzZabWUfWz46ZRpXnJ7WJ9Mv7k20apL9VvlRpZhPIzN6jDmodfUPJ&#10;XCSK7s8iJz+PCCQtbt6l8yPIivwQS0etT9lDSh4r2/5l5tI8Mq4WYIZsvpXSG20eOS2W4liSSZrU&#10;tEVCB6PJT415yV+L4Xf/ACp25BOAlmJZeMvBeJKhwiuPiWOp7hQH/ZWP00/mzLqtpck0jY6QIvpt&#10;6sEc0mwJhMsscjLzmIUluMjM6cv7249a4/Zj4iZr6exs3tlYJeTASNTmyIHY8QpqAW4r+z+19r7W&#10;UwxjLlEj9EPpUjdB2mkWms6kLtomOnW7egGdYkkuBGgJaUBOap6jcfTfj8PHii/s1Gsltpsl3Pyk&#10;klVGhYfabkSeIPxn4OK8t/t/7HK82SOXIIjlFZFXleK51y106ziiit7VrhLqMgcYVRAiuUBRKzc3&#10;WP4fhh9X/i1c1rp8s7M5ldI2CPME2Esh+1yrUlVJXgof/YYcuQRNII3UdQ1OKyMJNtDLPC80Vn6n&#10;xm2gUFYxGFQemZEVvVkaNv5VmkTjjpL1FjXZKiscTyHnX4TzelTX4ULfaXkuDHC5WeTKlyaUwkeP&#10;lKolpNLHAnpFQJFMMIei8aPLxVODtG38v23DRo7tHM7F5wWKB+KfaoC38/T+QfsccyzMAEBIki7m&#10;WCH1LSGFY7UrHHO8SvMaRgssXIqYKljRVnf4lm58P5xUsgWWOGJuPpICNihqRxrX4Su/LkzfD/xL&#10;MaEL3VAW8DSWk95fR+qt1K3OMsJxwVzKqiNfVSUhDF6aQ/vX4N8Sr+6xN2tkP1hhVyobdgT6a0Ks&#10;SD4Lyqy/D/rNlkbpAVIY7+UtYI6rbxsyFhGwX6xJzWWNVeMKFVpURFjl5ycf7xI4m9RZSnqwpbLy&#10;J4s0iUIpQgipYgbuf2vs/a/lzHIAslVFvrD2dzPqMvFUE0ccE6spLLLVWKLHHI4ZIUDfu1R3/ueX&#10;JZsR9W51Sb0np9XgrUEMVqF241oXqv8AJz/42zI9GIcXeoIV0stK8swPdW6n9I3zKHkAjSQguWYv&#10;RfTiCO3+7BGvLhzfl8GNvzbyRxwenxoBG5aNmNBVYzxfjXbkqcgqc/i+L9oaaJ3P85Ru3pcN6kt1&#10;exzq/NzNDGJoUUV4yXCmSES8eb8XlKtLJ6axp8HLkrIpII455HKuXPqRxhz6jl+SM7hTQIq/BGg/&#10;a/ysnkieIAI4K5Ons9Sm1K0gt+cUcS+ncXDxj0oI4lR44LcyIOcs0oWaeZh8Ma/5GWFmkjKl02iA&#10;dmdkCJX/AHWrBh1PHb7S/E3xYZ0NmVK3+jWlysscEokuLtuMcMcchll4N8U7oY2+wnqN6h+B/wB2&#10;jen8GMUx3V3H9XLvxZVj+AqixjZm+MBTvz+z/k/D9jBKXDFSVQPNYaZcPfRJCWSWW5qwaV5izcF/&#10;duW+wkf2i3Hj8Unwvi7SxxS+nGxluZn9SUKGYDiCjfEQECfDx+JeX/GsY8RG6LQaW73Mccs0X1TT&#10;oIDDbh/SjNXaOWIFULS+sOXJfTlWP+b/ACwMUt7cXPPmqXbuqqxX4gCjMzUZf2CF2bgq/B/k5bIA&#10;RpBTK6tdIsNMFosDHR0gkaVUc8NnjjWMFXZm9YM9SvqPI3q/7sZsE20cDTqsCOILZqyTqWYu53Yl&#10;qEvyb9ohP5+XHKjYH9KX0qAUJczXkGlt9akj+tX6MsFlMI41jh3WNRGWX0lROJK8pn+1F6fqceLI&#10;0F8WvZT6dvbh2i51ZKovIMKgdDT4uPP4Ph/ax/u4iI+r+JEiaVdSum0tEsbeP6zeXclvHcrEFSTh&#10;LMqMDTnvxLnjzWJfV/ePHzR8MoIrgfVi6C2jZgVLgiSpBIU7lRRi1TT4Ph/1solk80lIL66064bU&#10;hbzPq8qxOJ7eExPAEDRK7fCiyu7RovCMS/v1ab9ngigZLlZAsFhsiGn1lmatDvyABYLzA2/yf9bL&#10;scOH60gJ5b6bMryajrLeo8w5nTIo4vTHDZY2cpHJL6LGtG/3Y/2P3cfFtnZp9WZlJdOB5uUB5kUr&#10;s1eXIfDjLJ0UDZV1XUpFvYonXjKZVCxLKyenG1QG5IAF9Mrz3b7LN/sREFzcejT1JGnUJ6hT7K8x&#10;Sg48aU91yE4FiUvvNM0t7kC4tLRLKSSQwR3HF5JDCeZciX1FdmKj41k5pHy+xJ9hQzSpvEEUEen6&#10;dPiH7vkeTfbO4/yftYwET9TIEKC2VvKQl0087rJ9ZFzy/dki64J6af3C/A9OPxycU4Ly4/CFldnU&#10;ByrGNQk82xJNFJAqaGm/L4P+I5kRgCO5eJNLJFikf0RJGk0jPZ2ZXiqqC6hm4RgpyanD978SJG3P&#10;96/Iw9IxgJQ8QgISoDKKf5LdadOOYYkZS4SkG0kS7guYvrqkB5ZmjaYI3CVyQP8AdkfJULluXqBe&#10;Xwf3j4X+lJeTl5EaK2ioIQqbUTtUjfcr8Vf5v5WzKjIQjQ5qnKXNtpNv9WhuFu9SnYvdtLMeZeQA&#10;seKseH7tWb0lXivwcvjdMHW8kEdqIowXQBQqE/EUIozEBTxbkd/s5iTMzK1ISq+0+ea/NzcMIr1i&#10;5lu0Q8BIjF44lZ3jMqcF+BTzTl6jv9tcQubUG2YmR43Zhx5FQWJYkKAGJoxCr0+z9rL45BypARGn&#10;anMNRRPQhnhjU+oYRK6oqIgZndokSqLJLJvJ+8dv3a/byzCiQxvsGPIc0DMCamp+I9Nu3/D5EZLK&#10;btUS7nnubhELshMT+hO0cRReKAIfTUursrD+8+Jf5oGTHwwQvDF6CBIY+TBjxVmKLw5OxXlyoqfC&#10;irx+z/k5XXQMEBLdXtnf3Mt9ctLqN16MciKJJIUWVw/pwxI6xqhLzKktxI0rP+8/u8AC9lDCK2Zw&#10;bgho4/hJcL8JFakcm4n7P2OX7P2szfB2Zp4+l2ckZu9VW3Mmnq4nuPjRIS9Jh9oKfTRXT7fH1eH7&#10;XLgoiFLeKSWS4ZIUjKDgCCGkQlh9vZqDkvw/ZXKskyRwKhLue8uIbQaekl5Nd+sVlkBjaO3kjCOR&#10;6a805MscrCQcnkb/AFEyvrPrTpccTSQAgczuSANwwGwX/JyqMCI0hXSwW2sntFZAIWav7kHgocuQ&#10;pRj8TShhx5/b/m4rySiuIjK5KiW3gHCJFoUNVZeoPH7FAzN/rfy8sjgoVagN3GnStaQqhMF7eFJ7&#10;m4lLCZSsqSj4WVnB9Xk8cScU5r6fxfvOAmZiiRkRxLIWLNHQqWK1an7TfEeP7GUCfTdSULbwGWW7&#10;AurmaFY+EMzOrpHzpGGA4xx8kAk5fveKKiq/xyPyDSaksUjxRs3rcliZ6sanipManiqp/d/8Byb4&#10;cuhjlVyqlRK6DDdR2txOEFuPUu4IFRFALGWk8gLSPN/vSfhCtyl4c+f28abWa4ga0DfuVcQ3L/Cq&#10;mNEBZFqtaV+Etx/4XJEgJrbZc17ZQXEd96bC4aJrmzho7kS3DsqyPxb0/slmWP1P8r+84tgm1toK&#10;q0My+igcgq5pSMB+W5ULRx+yuU5dSSL6/jhUnbdD6hd3Lo8N9Zs09wYleKSJW/v2aExkKsnPlCzK&#10;7SS8PscePPKaKN4/qiD1YucjDlwQMS24APE8UWkdT+w2QhGvUVADUU8kFy+pXTvBdejCh4CW4dYz&#10;GeIZkWSMNJIGlZIwv7yJXf4G+JwNEmjMYmrw5kOVKklq1KhabN8P7X7zBMyO6C6RRJdWU0c7WRX1&#10;0jBjWT1AqR7KshcVVkXm4+D9xw5fHjNQKcWuJVeZgrR28IUhOVGqT6aF6Grb/ab7C44wLof5yDs7&#10;TEu4ytnZPHbxBo7i9upG9SX0wVYIvqvwV/hROH93Gv777X7vHmJxG0shBcEIAQyqrEAA/CeTMq/D&#10;t/xtlku5kd9mluo5LiOztfgRg1w5BR5nhLMSAHHBEeQLJyf4eDcOPJOOK3FzBAfq0BKyMoaVhUsN&#10;gSByavxEn/gchhxyPqKxih7DTr2/pfX4EttE7rZwt6axH4nVXbhFxPCNE4uX/b/4J1lFa28YCQH1&#10;FSnq1G3IlnHIe5/yv8nI5hOUr6Iq1LVpr69d2mvVWGWfktmUf4+CiOImJtytV3X9wv8Av2Tj9pkU&#10;azzxAKxQsWkZaAsCKE8gfhXfDKIEaZEIq+u5rGxupfWiS4EYhtIZCzokgZmjX0yrM8rFV5/a4sj8&#10;V/axHUJLh5fQiCxFmBkkZh1YcU3PQAjlluCIIu09FbR4La1t3v7h3uo4YWWC3hhevGNmklKqDyd3&#10;V0j4fzo+LPHFaRlBc1cuGaMLRqHbbxJNcosZJckKdvc6hqMqTPpyLD6JWKb1SyBjRgH2XiiLwrT4&#10;ufwrlW0QcvVnPwBhDQqAxNasT35Dj9r7OSzyNIlzW31y8U1uEjiT988b3R4yO0QQpxiA+yoQiTlw&#10;+3+7/bfglfcHuVtRWKFR6rMpBJJHVq7KKlvibJ4SQOMsgidHWaGxe/ak94zGBEddlRW+zGYxydmR&#10;E+BPh/1cQ4qFrFWHjTkWIG6mo+yCD178snEm7PIqj2LO1LkC558giIpY8XXix+NlK7rxXjw/2eNR&#10;ohaySoVEpX92eIHFVHFeTE8ssINiJ+kKHSpOb+KFlf0A/wC+BkNHZ2LvxQDgT+z/ALLAzQiEq8gM&#10;y8w/pqULsSCKHsONKleXwt+1l3icXI0pKLF1LdI8dvW2k4PEJHR1jXgR0rxYhyTwfj+8RPhwYkJU&#10;TCNFEtC5NeW7bUDdPhK/5/s4xmT1SCgXu0drVppZDbuyxhCvp0CgNVk+0GcSAUP+r+z8dTSqZ25E&#10;SAhYo15CiqPtGgFasD8WTA2K9VtnYyJbRlKwHk91cfAx5zNuvxMR8KMDw2/4HGw+oYjLyerOeKUI&#10;UKrjryCsfiamy4SRyPcqpPJGbwW3pxBFjHOYsDKZXienEJzRKRx8uTyf5K5dwgSF/SUmMOvqSN0F&#10;SeYAJ/yz0yMeEmpJdZytLdxNPIq3DxSejbRkHkKL6bs4X/ipStf5v2sTla6kkkEUSxgjgs3H4gpV&#10;T8IOyncjbJACl6KsMVklvB61w8hjcSGES/CzKzD42HxOBs3xfabjlTO6ShRJwjLNx4NuAAdjRW78&#10;i3+r9rJ47pSF0EUctt6jw+pMERX9RaqxbjUgM0dRTiFr8XxfCvxNiUnGeMQqQVPxVrXYluI4mhPL&#10;nv8A7LJAUASqIjD28xuHX4j8BHHjvROZLLyUcRF8P+w+LBaWtukoSNKNIwCMzHmRQPvy2HGmY5yG&#10;RtjHdLX1C8aB57mXkkKEypHGDEG5NF8BT425k7/yf6uNmhlikCyS0VxVeUlafEF+IL0qT/k5KMhI&#10;V1ZjdUtL+1uY3MFuxeJgshFu0fKsZl/dtLTnxVftLz+LjiXpJayKrM7SSJycIQVVmoOOw7f8bZKM&#10;yQwKutxPfxSuI0jgil4QmZSrPHGK86Me/iw/YzQaeAS7xlduFW23YVINclPKRsniXXOsoxEUMyyP&#10;/e8EPL4EYLyFOx/Z+yv/AAOLyRtJcNSURhV5c3YDi1QRQ8R2bKeM0i0HFc/VbFOdu9wXk9P0oImP&#10;JSCpJXm+1Uru6r/wuCYBHChWOV5ZJVryjbYKKcu1Piau+VTkZbLXUoC7FzeXKy3dtDa29q4VY7iN&#10;WdpWJ9Mg8q/u4+DcF/a+1j0l1B7fnvECnCpZQ3Lr1PKuQkIA0kc1r2Whx3piVRcOswuBGI2ZFUAR&#10;j4E4BV68dv8AZ46AO9s7O5RU5FzTn8TUYjkKZHJECVBF7qd3LHFqUMcMUU88/BYo+Yh/dxkxhhGw&#10;Ynfl3/1cTt5Lf0py0vKNmWkRUBakBtyi+B3qcnljLZICvdW1617alLcR3CRSA3QdmdRUqVQSP1Zh&#10;RSq471VMPMqwWZ3I5r+yTWgG37HjkcsbkUXdqdvBJHcCATxvJZQQowickl1XiXZt+swp8I/ZX7OC&#10;WuI4EMiIpYAKpAWtWNaAVqAKcsoli71pBRWk97crbyzSIjkySqS9CkahSxYrwZnD+n/wOJyz3EUA&#10;USFW+FSF+0zdW6U7YYwBLIIm3stPurr1XtklRg8imUfBHGNovtcuPxqOJ+F/gbj+1gaT90tUeiqC&#10;R8RFZDUE8gaduwzKx2SLHNI3O6OhC3MjrKheWR1U1RSFgXg4TgQG25/Dyb9r/Y46zdba1fUZnMlx&#10;cqiVY0KAAKx5H/gvs/E2U5QZS8OPpEfUgAk/1VHUIJr7UotJt4AlhYPLI8YAKuX5MgEa7U5fAv7z&#10;iq8uSYDtHlZeNqz+rIwSVuIFfjG3I1/Z/lzKyYgSCeiJSF2mGqvaQl5dUSFbWBDLbj1GYKqwmrlO&#10;KhfjPH4uTfEnxcvgx0NhLBAxnJMu8nw/aI7bVHVtsZ5YyNhQAS6fVorq6VbQK0NViPM8UUg/HViD&#10;9mMcv9ZcK7+8DRXryTAPCAsSbFuIU8ySD+10/wCI5m4cXCQWwCiO6k2sbVoZrOKK3/0aVXmnk6Ks&#10;nJfTAUjw5H/J4/FgGxig0qeO5lZUkYiW4M1aCm0Smm/bky/zcczJz4hQ3a6sAn8RV9RT9KWN3bKH&#10;MMitDG8JUOQy8ZGRm+GvxFVb/Ww8iMK6ffXF4kbpOjhlKmNnIkL7N9pqA8AP9bNXmEgYiNij3+n0&#10;+n/fMhzvuSO5idtY0y1sJZFezdORU+qscTW5Tgyj92vI8ZPi/wAnjladpscspXUXUrqMBitLZeSs&#10;sIPx/ExFCFArk8+WVen6oS/4pplMjcbRQfmDX5YIJZNLVhHo1yW1C44hw9w8Y9JRDCGklEjzAben&#10;x/2OGIOiWFzcwxyO81rbj1bSKiqqFqIBufilX7XI/ZTlxXMOXizhf88/6WW/8P0pANi+f8KUQTeb&#10;NchsJZYLeC1uLqOS1uJqzs7GNmZ3okTR/V5BSPiOLyOqeoy/ai2valHBBbWkFoG1K7i9OKSQFZfT&#10;f9rlXgirT4aZu9PhM5ni9UY/Vy/6SYZMwxw4j+Px/SZtpVrJJd3V09+0lrFMxNtCY/QSSPZlJC+q&#10;zfzhmySeS7JpLu00SythJpnpj6806lSpU1YxtT4nlPwFqp+7Rs0PtFqhXEJGHB9PP/S8Hq9MuJ1E&#10;ajvEeuZ/0n4/osR86TzafDc65OVOsyyvbaSkEyt+7cL6bSq4XiLYJ9Y4Lz/fyf5WTbzZrlvpljHa&#10;+oovCpaG3BFBEPtMyigPtyzleztFPUTlKI9H8Uj/ADv6Dsscfx/SY15F8s3l7MJbpppLVHpPOPh5&#10;SuwYAutG5cv21+zkK0XTRc3b3NtcRXNxTmIZGaqoSecjH4uPwt+7X/Yq2dXr88cMRGQ4Yfz4xj/v&#10;fWy5mwzLW9UvDCNMksLi1txQG4jMaB5Kco4ouRUSD4D6rNx4ftR4HuJ9Ls7H9GW8aQ6hMVZ5EfiA&#10;rEqgQmo9R+6ZLBHNlkMg/uYfji/zf9yvCNyUVBaahc6vJql7PLPp1rzjS2mhUgMFDs1V4lkQr9v4&#10;vi+Hjhdo2mTzaldQRSR28aKoneaMvu1V4R/zHuznNhqdbAYwSDMy/mf9Jfj+axMaNDqmOv6vFbWN&#10;rKYZbiWQmSAJIYVASjlpWH2B/k/F/Lkg0zRPSnjhe64SR8VCyryBWpFKhQBt8PGmaTPrYmNmMuH+&#10;hw/8UieIjkWO6vrVxPZvLaWsU6Th5BIjtABJwDoWX4qrvzaTlgfWLgTT+grqA78gwUkgfyj6MzdH&#10;jIgLH0tGbbYqvl+wa0t2vHR5HWIIULBEZju0hAApVqDYfZwqmLxKoZK1NBXx6bmm2Z2McXJxCKTy&#10;ARTyOVlA4ipC+HXZa1NBmhlmMwFB6dAOXQdd6YJRoLGRdcwW627Gp9WpPA0JJI2BG+wwQAZCSR8Z&#10;6+w7YxpvIQzssKhQQYlHw96t3qB4Ux1rcSwb1p/k9dvfMfNjBltya+LelmoWVreL6bLyB6P9kgn+&#10;T+Xrh1YX7RvHJbt6b9ZIzuh71A8cwJw2PF6vnxNgkSP9yw7zJ5ZtdQtnt9Ri+sIn+814pHrxnpQk&#10;15L88Umlg1PUI/QuIdPcSerdxmHk8rClKScuK+/wu3+rkYeLiiKMzD3xTmkTERH1H08cv5v9FKpr&#10;bXvLWgTG60t/MVu8TWsMyXckUUFsy/75VJJD8X7A+HFb9LzTRGJHDIFqshIAZjsvEjwy3FlhnG+x&#10;/msTERHFf+cpaDBovmCS6u7K3KtLIqlI0ZxHEg9SQurHg/N/hXnw+Ff5sQ0SS79eQ6jKfVcD02ry&#10;BFTsaUH+yw6vEI/QBINIkZS4pfQUX55ttMk0uCPQIAllbGQ3kCQhJF4qpLIX+Kv+R8WJXkT29y9x&#10;HCgSFDJM8hb46A8fsnj9riN/5myWOUeEAn1lTCN7fiKK0y6j1fSUsjqE8i3sy2cFvarAPQBA9QMH&#10;QSq3D1Hajf7rj/mbE7bWLpVjtbsGyLqfT9JRw4FStfTrUCv2eWXZNLAxPD6z/FxfzmuGYwB4RVr5&#10;/KWnpdTaxobR661tNGZzczsbn6zE6sVW7IK8vTJEiD7H7X8uD/0mgtBbGRfqpiIWTivIxinJ6e1V&#10;yjwPVxV6/wCtL6+FyfH9HPrw/wDJT/pL+JJv8L3B1L66DIdUjvvVe05D01meT1Ft+fCvBuDN/v34&#10;OfLP/9EpWQ3jyo0ojtrZCjp8UjE9SnHnuAor8XwN9nO1GKEABw+qX+x/2Tvoi30A8a2KRenb/Wbu&#10;8cOZTxhUVFBIXEfwtyNNv3n7WGelRGRzIrhbK3StrwBQty2LNwKRV26fsZhZp1HhO5lfF+JN0QRE&#10;3zY95guJLW3jhMSy6tfSBL4O5lSIIOQjT1VlnKDly5cUWXizfu+eDrh7ezsTeuGadFIj5+oN6UFe&#10;Q+Hl34jNfijLJk4ID0D+qw2gL6pVapqGqamdKjkjFrcSc5+PoNtUP8Homj+nx+D1WZuX+V8ORV5F&#10;1u4RJ/SuZJt52j5bFPsqlHhQhOleUn+V8WdJjwR00DR4Y/76TGhx2P6zOVtY9B0xjavNBaWf92kp&#10;5Bw27M7cLibdt/hVP+Bw7Mix20X1e2IgjjaNbcyE8zQhuZUOxVT8C7sv+TmqnklIniP1fzf8n9iZ&#10;5DM+R+ljqW0017ci81JZb6SRJxcmDisC8laJYhI6ojsiiR/h5sy/E2B5m+rzMkyqk04aNvTUyA1F&#10;VjWQCOQdP9k2ZOHFGiR/D5MI47sDmjLOMajZQXUTu8VsUmiM0noU41WSdoiZoG5KWKfDxRP8rB8Q&#10;dpi3AUjpyWvKhA7gFm4imY+WW255/wA0s8cLS2d4I7H02nZWuKiOUqIw4ZtgrOqR83Vj/sVXl/Lj&#10;b64DRyxKHS0AL3bBVZHAFQzkt7UReX2vtZLT6cSmJSA4h9Lfw0N12i2ElvNb3NzKk2ovSHTLeSVk&#10;MIGzpCqx0Ox5Szen9j7DcUyKssd9ePFaQpbJGa3E0SuEMZLHc8V25AF/iTl/NxzocGM4xZ9R/H85&#10;MYGW56M4gD2VqhuppJ5GP7pJSgfmf2V33/yRVsO7OKxhSS/9P11s1LoqJKwecJwNOvOnEjbl9rMf&#10;UTM6j/OPcPx/RbRLhFpDrl1qVwYdLjlNrNfvSaRnhEkVryJLUpUOwb4f8pf9ZsWu7m4kMV3PO8dw&#10;ImknSGHgwik3VA0lePpCvIr8eYsMYx/u48jL6pSl/wAf/wBk1ECF0l2kaTZ2dvLpdjaRvYC6RYpb&#10;idWSW4ib95M6w0LvMeL8HHDngGKCKYrPNZ8pJVA4PGXEZJJjL8gzcgPi3X4czjMiJF7s4QHJkM0w&#10;SJoBfBI425+oJAjScKB1WnAKvL4dm5c8N76S2eSSFD6dui+pez+maM9AFRTRg7rQ7Ffh+H4M1mLH&#10;IwuYEpSPp9XHw/6ZhOWxYhoyapBH9cmie4vpW+raLavMpkjiDOZJ3UuojST4d0laV/2pF5fAVxXg&#10;u+VwRIWWsVnHyNF4tTnzWiLy+19nMs45QMY1H/df73/iWMxtf8RZOdMay4W6LAonrNqc3AVlqCOH&#10;ptzdx2/vMcszWlul1JKWMTfE8zMQ0hrxAIU7A/a48eP82CeMk8MQP9zH+k1ZPSQQpXltFd3EumRR&#10;CP6yhCi3WMGOGgDu6syip6R8hJy/33xwu1e6+qJLcXkgN7cK7QBCTSgBMla0XitVTL9LHi9A3gPq&#10;4nFESDX8do7So4HWCx0+Mx6fZkLPzXjWgICUpVizUeX7Obyx5bhnigvJQjysXkiIk+IsGKsp4hgV&#10;WvJmV1fnh7Q1ng7Dl/muwMDjEUN5s80S6dILeBXVFoLucRq6Rq6kpTkw/eO/FV/dyJx5s2Sa+9CB&#10;4LR/SaGVytyzExjiybihosrUO4LfZbNPhjLJZI5/zuH+t/C1dSD+P4mH6S+p6lFqOppHMs8UIbT7&#10;clJiZIpGZXBVZJIEMirHtF/utvh/YyIazPDd3kKQeosAZXZG4wwwjj6agSc3jZv9+cW4/YT7edJp&#10;I+HD1ABAHqF9Pp/0rPtAhv7Ozc6hGhnRaG4RnllmarO9VMUT8VZm9Jfi/awVpXl3ndc7WYtJFHHI&#10;zOhRGlRSvASHlyVgfi+JmVco1OqjAXLm5Bx8O/Pkoa/5mh0yzZr2E0eX0+EREkghb/dxQDlt/Lx+&#10;38OGt2t9fva6fYrEZLUisgAWKIooAKKftcfiVWzUSyjc/wCd/muNORMrGzHrSTRdAsdR8w6pHLbW&#10;9+S/ouWluJBKxH7wj+7aUem7xfD6f2ZPsYYfUTZWpmYMI7VShLRq3qPJUiQjid4mH7of6uajJqR9&#10;IG31f6T+H+lxNcpcJv8Ah+lJV1pNc1OOzjvFeTWHEwiguSjW8NqyA26FSDxuI2/0x0dm/vEWP4uS&#10;ON5o88kEIvuVxEp4LE6szmoJkk40YFW7fZZsoqV/T9Xq9VcUHDyYzKVxUodM802Yvnh06IWdwwF3&#10;FcxSRokcY4CC3Rw8bxSxfuw5/uo1/Z5ph9bWUdlpKSJcvLcRL8RkLFm5Gpau+9OmYUspyZuEx9LV&#10;qZSEQQfVyefX+r3Gsea2gureKysbu4jWOC0jQm3aOMgRs1EVYy9fUf8A1m/yXE+SbjUZbN3u2qkh&#10;LKpqTSvU1zE7XjCwY83Kw7wBKj+cWl+WrPXxa6Ra+jJbwqs7RcFjZzQ8fTUdl6yftM2SaNPiXiPh&#10;Fa0+eaWcud82wBgFnHKQkUQYo5JZR3btUYA1e71G2uYZYIjLbqP3qrux8KbZZpMUJxIkaLl4YDqz&#10;3QNI8sSWU1jc3QttWNDBcSBlhB6vyYEjpx6jC/WNHsdch9W1kRLihSajAkGo5KwBHhmZpNTLTkxn&#10;fD/C2i4nyTfQPNGveVLyISwSXGlt++jinVomIKsI5I+YbijcuX2cAQm70X4SPSQGpSp4laUFACw3&#10;zJyHHqNxzbuKMwn86ad5uAcA3Mjp6aTlaOJCwZw5kWJ2VBuPtfa4J9vFxfyXMiS2bcJpftxBvh5D&#10;rRm2G3txfKThjCPr3A+lHDQ35IRNHbTkltdUiWXT7YALePFST0iPg5RQ1Mm/H4ufrW6/aVo8NbTz&#10;BFDOLK8Qgk0E23Fjv4HtmFl7PkRxwa5Y+LcJFdeWnvtOOoacwntgOc1mQwniQEDcMPi5EnjRpP8A&#10;X+HB5gWOUzwkj1O3j9GYvEZDhP8AC18XRJV1FIrcWs6BogzG3k4j1ErUMKgBmXl4tiv1uMSLGTSQ&#10;rVlPXc5WMJIJCBGwtntp4IVuJKNAxMYkVhQsBVgBUtyocAa7olveRGRgTIoqAvUgb02IqPbM3s/X&#10;Sxnh/hRCZCL0DzHfaJMfqrUDsCFYgxglQnIAq6xtwJ/eqrNxb/Y5Elk+sBo9QVjBASGPLiVqKKlO&#10;RDdOTV/4bN8YV/d/VL1OWOW3N6NIklhJBd6LIgvL2GNbesZmWXg3KSUkRRvFUP6UbryTh9r0eOFO&#10;o3k4KG4VDEaVWJuLGOleNOJrtuy5sMOPaup+pbtkei6ZZvHOunSTLMrOFkvIzIi3PIAOPjU/C3wp&#10;IOX+TJidqh1FJ5kgiQwsWNFKFmdKryc/ZHpMGZFH+T/k4Mkhi9I6qQByavJ4tFvLK2bULq4WZBD6&#10;cjicRJDIoLLEi83k9Ueks8jfC3xvz/vMHzO08kKwkBInaORv3Y9Q7qaKKtRWPw8mX+XKI44iwf4k&#10;x33SzTjNbQ3V1ehhNNCtxaQ1upFhQKkiiSZ1EYeQLyk9ONm/3Yv2WbDaz19FpHexrJDGwC1IdxSn&#10;FvobevL4ftf6uuzaAzvg9Kyx3y9KR6l5NuEkN3os8sF/chpJOKvFbMWDeou3xcnRlVFMf7z7HD4v&#10;jQ1vy7fFPrlnMktpJRiWcVVeu4CszGvxK3LL9H2hjNwncZx9P9BpEt6Kv5U842EUkWmanYywX0Ss&#10;qiGKnOQED4A0kfoDgGR4/R4+mvH1F4+mwSz1ZLS4QOpngkoVoDyqOhAMjnkQ1PiVP8psyNRphkht&#10;tNu4bCPvPLd9qEMsistldWdUZSwMLpIfjR2Ftbhoo2j9RPTeZufwrGvwYfCNblEuYQCjlZVAFGU+&#10;JDb8qZqRPhNEbhhdMPlnGmmWxvJmiYCe1k9dg6Om37tOA4rDyXlUD9jj/lKXTQMZIo5KrGhDSo3F&#10;lp3r+P7WZcCSNuaee6d29/bRQ315bgTTXKyR2s9usiTlzXjwI6fCY+NY3+P4vT+DCq5uWubqNrVS&#10;qqrfD8IJUUKtSgbkfh7ovx/tZm4cRgOKSgMlstPTTtNkh1B0kaWWPkaOV9R/gkQsxdWSNVkDN+8k&#10;aOPjyjXhjLJjbRzFIUactJWi04xg8U2NTTivx0+03+xy3IeOQPJIXajC2oSwRXt3IloohCnls87V&#10;eUchTjKGdUSp+FP9WVVM7e6igiWNZvTbkxuGBLMoFT86n/hv9XMHNjJkSeSTHqkV9psl9cSXf6PN&#10;2UijTToJVWOF3kYLQEVjKKvxEL/dftcZebYYWl7SblUehSiIAQOIHw0NAN65h5MRqgxMdqSrUtHU&#10;WKRuhOoFle4nZ0LCSRgJQyMxfirKPjcfaf8AlXDi2uUuhxhkDGhBIYEVPagJ/XmBkxmG5aSKYreW&#10;c2nlzeWhg+NTEpR0d6Agt6jqrLQ034Nyb/Vwu1jR7e5nDLbRrNxoJGCseoJ8Ntt/izL0msljj9Wy&#10;YHa088ueYru0iMQmufQUkmJZTEnJgVHUlkJZqq3pN/q5Hrywl0uSaaXhUn4Qnw8yatvQtIxWtNv2&#10;s22nzx1G122xNs30/UxrkNrZRRzQlUrK0o9b040IjUxuyi2XmFDtXlIsfxYAtY1uWa8mNecu6HY1&#10;FV6KAx/b47/a+y/HMvLMxHCGdpreTtYxx6VYq0foW9FmC/CqbNQvISiVPpNIODt6X+6ufHiu9xLd&#10;zqoJjVG9VBQ8iORCD468KkJ/rcf5cpEDjBPVjSCg02y0ywrIUuJJIha3LkoEBEXKY/uhGJfTV7h/&#10;hVePqSft5d5PFBaCzgUyCRCkdDIR8FP2VFOIr8X8393kI4+I2grdLsru61VtTv3S2aKVZpUZYFIZ&#10;ww5c2PMOyoiRq/8Adp++5+pywEVBDSj1OKSOVBCrV+W8agbszHvwZm4/azN6M7TWOZYGjtv3Jlnh&#10;QPKpdyIeDFZpCQESJAK8fVjjXnwRV+xIYJCZDwlVWjYcpQSVACAUT9qvxNx/4j9nMXLIAGkFJ5Lz&#10;0qPbSOs6OIbNlRZXYzlg09QI1HwR+t/Kv25fhePincyWks0gbikRjAYKPjdQykxhyTxi2XnxXDjj&#10;LhYCLUGl6rBHaOryXN5HOxiaRuMVs7xygXJhVQJ7n948aeq/Bvg/3Z8UjooIZYpA0XKSdyjqSXWg&#10;H7up4hamtX+18XwZGWWQ3bFSS4vIb9C10IrWyt0ltyiCNuRkY3HGMu0nHgqLGF4/B8afaaTK1lXk&#10;hhj9L1Z3Kq0fDkFU/wAm1T4V/ZT9pf2jgBkSZMAp+VZbS0ubuRZhZ6XbmWX6y0/ptLMSQzTKKJGC&#10;fiCk8ZJG/unWP90nHCbVQgb1bmRGiMaVQ0WpZmqCOTdAQv8AKuTyzEzTO0VLdNqTmdk+raZbyxXk&#10;d3OVkTk6BURFRkbhGeMkiyM3L94zfyqClaAzSSAKsUbK6xxowV2AoXenDnWRnpX9r9rlxzIhCo3F&#10;CZ2trdpbRW8jyfWrj1k+sTTRmaISkssMQPrKpSFUZgF4/u/iSTk7YMVTbLK8PFElCxIiowZiDXc8&#10;uWxLbfvPsvlQJlz5hQN0saNdQurNbxXuJrMvcTXMs0TKisrKAi+mI/iXgeVLb+8i58/sOnfvFGUt&#10;/V33e4cA8t/h3+JlHH4uP8vw5PF6gT0XmUXosV3OZtQaGleMNhblgYgqkvVCI45G9RfTMmzM3x4n&#10;LfSw27zSNRJf3KAio2BCpUih5VLP8XFf+Bxx4xOS8yqppmnzajDYqC9xb/6ZIFbi1HdWabirDiEZ&#10;Fjh+Dk/F+PPjK2UkrOivBEFjdQeQLkBC4GwUDcqXVKf82YSCeahuWBUkKXdyHljl+BHWH43SLl9p&#10;2bZZFjeTl/dun+R6rOFw1uElWL07meFY1WM1CgOfgUhB1LfEw4r/ALHIgEnfkoQ40uK+9WG8kS4s&#10;rO5MswmX+8dol/eOplblwVf3aSpJJw/a55cUTWtqlhGVa5k+O6lqtFZ14vWgA+Gm/wDxL4viMBxS&#10;41DTXC395NrV0si2MZWLTrX0XV5BE4lhYAl3ZnZm4HinBf8AdX7v1EWhijgZGuCqW6GrryQM5FAq&#10;sFVv2idhJx/Z+LMfNM3sglTup7rUEkWxMn1uaMxRy8ZTHEWYl5E5yRE/CPhk9D1F4eovwcFxa6vV&#10;Nv8AWtubgcHAJcIdgql96uT14/Z+1kcWE8VLSF0/R2+uJp/FzbWzUaIskcMkykMXdIPh4QhfhR2/&#10;vf7uP08DWb87USyPylmiXmQxLCq1ABJPEt7D9r4suzHekI6+ThfC3ggKW1pcMYgUVImowRmKhVV0&#10;i5Bvik9R2if0kfjlSXJlVkirNQKEQBVUNQFeJG5SOqt9uT4vh/Z4YBAD1EpGzrTTzAec3K2Pqs0k&#10;rF2do+Z9TmHCR+pccXX4IImVPj9T4vVwVbBYCnqKYyOrH4qNXdmIoVChtj8P22+1leU8XVJNoPUH&#10;e99f0St0lKiNQYw0fGoSLkCskkkkXCSNXk4+jFy9Pn6eF91MZIYo4C1GFULDixoR8bLtvRV+Hj/K&#10;uZeCIAQDScaZbelcXF3ehPW5BZQpqi1U0ijc78Q7uebN/eNI2GdvZy26GSoEkh4gcgH4gmgPImhp&#10;udv9Vco1GcSNBTux281e01KVY3Uy29ugkJETy2zSOEJdSiLzRH+FG5x8vjeR+HJ0be30skv1Yqpe&#10;hDlCAgfixC1NGagr0X7K4MOnI9VqA3oGk2VvaJqCPIscpVrcXI5TNCzRCR+MY9OL1Ho9Cf7yReLq&#10;jccDRkOQKO0KJVua0ZuyIeVDzYtyC/8ANuSkAm6TWeR4EDqY1u7mUKhhblDGaFppfgG8aLHwaR/h&#10;fjw+Hm+CTPC6JJLGrFkJCiq7OAacnI4j4a5V4cuJYoBLO4hFxDZXMielMqvMwVz+6dgx4QxuJHAf&#10;gE4fE3+t6mA7OKS6uJJPTWJjQExgOeI/yuX7XE/6v/EsjNPwxsWdprfXMOnWcMPrtOikkfWWMALt&#10;SnwcF2Tmv+s7/wA3xoLZoYom+L1WkPCANXgqMeJKheJbauY8RZsbMbS0w6jeXMYAFtHbgS3/AAVf&#10;WlmiT1EV3l5qnFijIePwcn/bT4U7mdJrb0CzgKQSfTHEA7UJckdTXpk4D1Wi1aysrq11R7tYoG9c&#10;Mqj60xlcgcg4WOJSoVVVE4ycVVvifG6LDGrn02l9eOFv3zoADJsRQheO/OnwLw5ep8Pw8clq8prY&#10;IkVnmy4uZbeO3vBA9lNexJJAjMW+rKtJC9TUUMZkZm/3W0UfNJH9VHXVvZo6lVQxRARx8Kc2kc13&#10;+1xosf8AnxyvGZgBANLdN1PU5XaN/WjvLz1J5DcAmCO2twiHhT0+fKS5oP535vy9N+eJGO3dZWZF&#10;M7gGSnwhIwAONWHRivh+3lh4r2ZI1JLuCS3VZZFsomKwE/vTNPI7HkUjbkeCycm5Mq8ouXw4p8M1&#10;wfWZVtolDeklG+IkChqAa/aVv8n9nBOUhHb6kkqKrJa2qGzWaS/upHi+syHh8HAt6nwsw4/Arxmn&#10;JpOUfP4sQlv5/tCLjNMSBSvMKR1D/B1KU5fy5fjxX1WrRMOg2BQQNL6lpZ0JT4DEXFTxaL97Xgs/&#10;JEYf3n+xxsBjnjea4kdrSI7WquSpc7HkWYsvN2/m/wBj9rIZuKI4YgcXViQvuIHsrpILRY11G7Up&#10;+kXijSVI1BZRGqRhJvSjQfDx/wArn9lMcii8It2RiZQZJhEzEBPg5cmrEKybj7Hw/FkgOEcgkHal&#10;C6nOlwm5eZIlhKwWslyqKGlJkVFVSs78Yf3bVEn71lT4vtYKljki9JHhCqVHqKoLBYgpouwU1ZR8&#10;Q/yuOY0ZCZ3O6oS1uYLi3upILkykSMtvKxRWkuvUUet8RZQkcrViZuXwx+p8fHHw24kla5kQLJJV&#10;YnoCeRoCzGu3T/Y/8Ljx2KHRSo3121rbxWFtMXtrYLJdQqWCiCPm6QxLxYN14/sSSIqcftepiRTl&#10;6aOqsQwYs7l+4ANKU5Ffib/gclEsgjUkZBcTqzryjaNI4YhAaUZ6BgefFWHpr8St/uziuWkhhEbS&#10;ekqJ8UacmAotRSiKBWn8vLl/sciYg7DnamLUtqtybmOBLhnmX0pZuCuxZ/i5cp3diob7KycETgv8&#10;+PhP72W8kEapGqqhLEtUsDtyr2H2f22/ZyMrHp5liQhtRj/d2ekW3rNJcSyNNwjVUCiJl4twC/Dy&#10;PH1P91r/ALs9T4Wu3luJJTK3MyyEEVDEKAAK0PGvxcf5f5vsrlk6jGgklZqFrp1tbLap6EdlAjKw&#10;Roo+cnJmKVCycQI/V5/E32eH95I2JGNRcxGaZ5I4aCQEoVNKqKbBz1b/ADbIxqqC8kUZrr9H3Zsr&#10;WK2ub7m9qAswkFVDNzPxRofhi47p8DfFwaPHC9T0ODRhtyStD79eXjQjfB4JtNLjo0v14zRXDx1V&#10;QJKoARUbLwG3Dkr0T7X2nfnjeUoVeEXGQkgGoJFTVpDWnVTt/lfBlkNjXRRzaeOBnm9W69WEhWKM&#10;pVGUIVS3QoGqFkTm3wu3ps8uKCItLLLzZpCiH4jQGRQNyKftF98jKfD6VtQWcx29pAIUS1E0sRWJ&#10;eRW2kZyODKf2Fi5D/IZ/5cqaSCJOCUdVB9VywNfiU71PVvlkceIn6lqlW2ju7if15OcTSMotYQjq&#10;UPpyIPsqPgj+LiS/H7b8/s4Gt4k9OJRxk2PrDqOQWgAQU61AzInypKOvbqZZbmR+UAVlFs1eFIyw&#10;ZneV6rRaO53/ANX9rGEtPIEINHk4yyKA1DxrTka0Gzf6uHhoLSpSOxgeSNl5Qw87WB3dKr6hUsyL&#10;9p25J9pnaVv5cDzTW8khchHjoCUChmoWA26r/k/s/tfaywRtSjYLS7ghWJXlEvIhXZ2VeSqW+KhD&#10;8T9r9pfhReCLg6ONmXlOSxkU1XbhU/s0JPuf9b7Xw5TPIBtuvNKZZeD+nZrHHHBIn7w8vU9NV+0W&#10;UAD9lAx/3V9j95iTTGSFvVKlEhJ5qp5GgLGrUSiCn8uAAJFBER262l0Ht0kVproB4pJB6a8iiDig&#10;MoMjcg32l/bzRRRsfWLmFQOdSN0B68VYmnXYt/xrkzPbZHN1zcXCR/VEiF3KzekvxELKwHwmR0VQ&#10;fs1dI/hT4V+y+NUQi4VIpV4lSwIHhUg9FX4q88QLHEYsj3qzvcfU5JLi3cMHVSKgg8ygbYNI/wAN&#10;PSPwq3HE7uTiixsy82K1iQPJyIHxE168W44YUd1pU0+ItL6npSCMBws8hii4LzpGAF3HNOW//C8v&#10;iVtzKxkkViG+EcBvHH0CghRyH7S5YIiltfYW6LawFKo3IiRiRNN9ouys54t+w9af8SyrlI5iQX4r&#10;yKgRIG+GtXoSej1YfZyQNbJbs/XhiUrHViqyM1xIUJcCiBhRviTinVmbHjikUfptwjlKFmlWjMP2&#10;eoVqHiWb/XyG55j7UKJJmnmMoMtxbrKIlgaqIdi3dkDLzVE5L/upm4/Djv3RnBeJvTU+o8xQfFyo&#10;FqRTvybp/LlI2CDLucxuBbMkNwguHX0YrZZCFQxk8uINf2eCdf5v2sZIPWBVgWiiKFqAktxIIH7V&#10;ByycPSLSrL+44tyWOecSBKlQqFgakbKWYIPFfs/7HFIlluLlio9Hk1VKgii0HKlFpuT1b+ZsZSoF&#10;iShrhrew01EkJu1RQJBIQ1W5Hjy5vy+EL9lftemi4vOVkvR6DhPQUJzBBYBtwqua78ey/EzZTCIE&#10;Taa2pB2iPHpRF/GZzdsztE6MqMy0DPJEKfu+f2mkPBY1/wArEhaiTUWoPVZG5TF/3hLUHfxAy0T4&#10;cdfSmhVIv6+seiRnkLeOVeNqIh6Khan9mv2Sfsj/AK5xe5mmluOClYIiipHw6lAePID/ACifhynH&#10;ACFk3aAKCFsbW2t7N24td3KyvJP6pJAlZefBm3H7tAvP+dv+Cx6wTiFlRjxLBY1BalDt0AFP+uf5&#10;sjPNEG2PEVE3cDXyPLEFf02kuHKpUstG+25IOx+ED/i1f91YrqPp2tt9VSNWf4mah5n4modmoCxX&#10;3yOEHJPiOwTAdShfLwn1C7/SklxJ6TiJI1ZPQU8I+S8WSrCJX+IUX4v+Byk420cCzgoxSjIBUCp2&#10;5HbsccpOSXpUWQuBbUZL+WzPrRrcBopGcoxKL8YQfEdnUhdl/wCIYjLewukZIYRO1U4x0ZwaDk1R&#10;RQ9P+bsY4TEqEVZ6fcoZiOBulVUmLTco4StXMaFSWcw8yqk/Ez/Hw/axWLeRpLiIF2IWNHYBVLtx&#10;5H6By/2WRlxHl0UlD3TrHZxxWdw4t4laWaW2jdpJBDH6hjUDxZvT4/5DfyYCm9a6uYoYi4KowZ0p&#10;Shb46Od2ZuPhmTDhhHiPJJoABM4ls9Osrie4WNjJNFwSWtQ4VRCpiG0aR81PX4V+NsQ1CGaSeI0M&#10;UKugRzSQBRxZiQQw5ABlH+t/q5PFLawk3WyL06RIrOdVdZ7wrI8sUYEJeSrKAPssqsePf/jbFr2B&#10;pHhtbdDNGApJdkCV2INKhjsPsnj/AJXHI4uZkV5BC2F+Le1ub7UKW0jM9REkzSKAaMrHiyV5saMn&#10;P9vhz+LFjC0NncxQzsLh3RXkQD4fhPLgWbiq8Bx5f81ZG+MgnzYeZQMkv1zVLKe9sU+oqjzQxyEu&#10;W4SIYvUT0+ZlWZvU4fzKjs/7vAGowgRRQw3C+mFLTPKefwmSqqFQgdf+JZk4alI7Ch/DH/j3CzH2&#10;p1pE1w09xcXNvSWSULCkUZiqwhCszNJ8RPEcOVf2P2fi5MEUVjauqLHHAApa4lGxjH7KooBZ2Svw&#10;j/VyRyGZ/i/q/j6YrHffm3JNJeXMMzNJLMvNEtLc7LJUAs7k04I4HFiv+Xga4V5rZYxyMzziroxZ&#10;vhUFWcll+yPD9uTMjERGd3Wy3zKOhCQXbSHiIEgpHGVVVWrNyC0Xo9F/2MWHEtla6i5aO4M8cEPJ&#10;I2dmblyrJQABSacafFmFHKYEkj65Hu+hA2ABYxbavfaEsUd9Yi0a8uxbm4t4ljioUKQ8qs7qpdWq&#10;7ovHmuBYdWe51BWtbSFDZs/O5BaqpyrIUXjTlLx5f7HL5YTEDjPBxn6f539ZjOAiBE/Uq3PlaO10&#10;iW2v764u11BfTS0mCU5NQQRsyHl6dv8AY2b4uX2mwTdQxvf3vG3dLR5RLc3MlAzKIqEfGAvw1Cbc&#10;v28xIZjDHGyJc+GEf58uH/OYyN0fqNf6Vbo8k0OkacrTwHUoLb6taWsPJkQ+oOL0jJY80RZDyC/s&#10;ZDNPWXV/ME07TMYYuQtnXmTHFGQFoOvIr/wzZvMkjptPv/ef0f4nA1kyZiH8P83/AHzLbpodN0wD&#10;0oy0rBXjPFFeSX7Rau3uf8nO06BDNoun21nOUmv5yJLmUAIY4VWqgICePFdt8811l6mZl/APT/Rl&#10;k/4mKNPiIiZS/wA2IeKatqcOo3t/rarJbafaErpUUZeb1nZ2/eKzAL6lxI7HinxqqKn7OQi9a517&#10;UZJ6S31mrOsUhVY1ESAFFYN9os3/AAudto8MdLp47RjOf8I9fr/zm+WT1UGfHUtN8q2EFtcXFvp+&#10;oXQiMsbFppXmaqyP8H2Qsafarx5rw/1h3l5prWSVrpxEONJuUDugjiahq9PS3Vf+CzA7SmM1YwOI&#10;iX1cXD6v9MiAlxf7hKfOFzHPBC+k1mnf/eCNbmFXmlvUPH9yx9aiPIsjD4Phj+L+bCnTtOW4vrzV&#10;ppjaSRzSGH61SQMTvyQCrfZ2C0zYz1Ph4o4oR8QyiOPg+nl/FP0f75M4GWWgU91fUTbw2Pl6G1N7&#10;byW6C4a0domVVogViq8Art1b1Exa7ttMm05prmQpc3PKJLidT64YtU+kCvNaIj0zUxyTGUQiPTH1&#10;eH9Mf5vqk3x52rWs2prqIW3USWsB5LFasBEVER2kYvwZmd0+L/JywkM07+lM6Q8l+C5Yh25FkHE1&#10;+FQ60pX/AFsIxGNDhqW/p/g/H+mYEemh3Oa9vbezBvI1nuOEjG5skDKqxhXHJSDV2iIZvh4cuKpj&#10;7lbb65MiMIVhQGsVCQ4NStfma5kaYy4KraX87+a4eSPrA/nIK3fUVsbR5kN3NczFZFnJUGN1or8N&#10;z8Krx+L9rliE8lrFFHGoeQqFLGTcmQ13FD1y/GJknlDh/m/zWmfJXs4NQnnmnmeOP1GcR+jUKIEI&#10;ARiR0Ff2W+PEAgahnb0Xr+6h3PwgfCSTTr7ZIyA5Div+JqGx35IsSyLyW2QXEO/rXNVHxFjzUKoJ&#10;+E7fEcY0oM9WKqBsqk1Pw7V7ZfAbbNnEqpAwtuKBncmrOBQfEa8d69MXgnUkqaMOoHenjlU4ljVl&#10;CXlo4VZFJR+jHtXsATttglbhVBIFN9hQ7DMcx4myMEI1hK7IGepKjm4IqSRTp4dMU/cyorE8W/nP&#10;Ud8h72zh4t1BfrtvPKqJzj2pEpoDSor7dMdJ+i5pYF1/T4dRjg/uJpo1keMH+UkEitMonpzMcUDU&#10;mowsUfVD+alN1oF88c83lLU5dIuncyXNlG5WGWQ0qSDsh7c0w31bUDDJHeW0H1yC5cQpFbRtI4rU&#10;78Nl3p9vgq/tNleGYjGpGXFHrO5f8UzMcYhY2EP4d/8AcsP0bQIbq1n0jVrs6Fd2DNdmW6nSGB3P&#10;FFH7xalOJYs6s3xceOKtdXUMT2pgIjYfvPVWqBStQqUPXbJnBjyETEuX08H+z4mMLq6+r6f+PLLO&#10;w02a+TVUv45brmogitZQJZH9bgZpRIpoD6lKLxbivLC2W1mkb6+xMmmpF6MUQX4ufPqygFvhrxH7&#10;OZuPJGP7u/3v1/0f5v8ApmuuMRH8y/xFkNrq0UJGhIVsfMMl19avmMoaH0vSWRhFLIU+GQDmzcft&#10;ftfZwF+hZvQ5epc/V+XIR0FeHcdOXX4uOS/NRutuL+c0WLvzT0+bLUagFEWnfX2jIaXmaeuoAVz+&#10;yUozR+sfj/2PLP/SDafZ6fBpM1rDbBYyWW5PpheSBjxX4GuA7VC86t8XLlx/ZzqdVlyTmCDXB/mx&#10;/wBi9Lk3gK6PY9QuNWm1u0ub2aNSBy062SQScXZaSSN6y2Tx/umfgU+P4WXn8WGtu01zFFc3UCQ2&#10;8S8QhLKa17EBPhbj4LmsnfHw2Z5JfzuGf/TRrAs8RSeaO20+6ubXS7x59SupKyzRCN1IVKHmGeZm&#10;lRnJ9T42/Z/n5RDXtT1PWB9WWELbo4YRrI7rwLEUfiJT9pfshG4L9vjnS9n6TFi9Zoz/ANL6mBxy&#10;kbPJnHlzy9pugxtP6hnupBxeaSOOIllH7FFjG/iT8eHen6SLPTI45VVJpUf1GVVDpAxLcK7tUt05&#10;ZiajVjLlJBMox9MvxJnn7h/nMf1bXfr2vSSWxMtpaSRC2UvJ6ct2G4l6bR+nEjcn4Fm+Dl9ni2Ww&#10;1BYEt7Z0t7lowIo2APAAMQWkKzcfs780Vf8AKyifAfURt/R/t/nelrlHY1/0i1PJo0r3V7cQS39l&#10;HM/1iWJnUySFVUqkIMCvRT8HpyTv/wAV5WjWcCXaXCy+vLxKrPxoqsCqyleK8ASw/wBb9n/JzJ1W&#10;SQjwwHAP4m+EaG34ireab2ebSZbaW3McYI9S2LqzSRsHaJJOUivSgHMUZf8AW+3gjWZkgsRZE+lJ&#10;cSiKWOJFYsjHk4ZKOaMD8T/8RzG0mCM5cRFwH+6YiMb8ilPlSzTUdbXWKm7sIIDc2k87uyrKQI0K&#10;SARqvHiyen8XwfzccI9e1UGOeG0DUiU8PTogaT7HKlH5U48F+F/5s3WDREA3ufq4meQGfJmXl/Q5&#10;o1W8vKNdymp5sZWjiqXEasRHx5M3qPRU/k+Pji2iaRFEix3zRySyszSK3XiR8XIMwPpBRTf/AFcn&#10;qs4IPB/x3ickgUB3fUs8xa1MIJ/qCysYoyeaK3AvWiLG/B1M3M9P9m/2cGtMkxJkjdbW1d/SiVHK&#10;koCFcKAgXblx+L+X9tlzFhkJHF/ET9X+8aeM1xJYkM0EMUsLRtq16sKTTyyxLIsbkGSJpKTlyD4R&#10;/G38keAYWjlggZ2kIQ+pK7MGb03CnjQNIQq14/zf5fLMoxF7D0/w/wBb+kzq5AnknTRywXdwYuCr&#10;Oix21uqBF9eMvV+RWPm7in7XFVj+xx+LDZC0ZhSzSQT3RceoyiMKrHqwJdvh6AA/62YdE75K4Yf7&#10;P8f1ljZNdGMytJdC8n1xrVtO0pY5JLWGV7hjLGpYBW426jmpDNyRl+L4P2mYu1qdBHLaRAsqfu3a&#10;oJdiRXkxKrX+b4su0mI3xyA/ox/H/STj5DZFck68tW8sscGp3Bq06iWKArxWJaEARpTmF/k5Liq2&#10;92noWtDEsoX1fsHihrxZ/ioR7fF8WWkiyTuR/smch6j3RWz6jpkou9QVfrUll6ogUBwWmRfjjiJF&#10;Q5C0quApdQiIS9SForGw+BYtoahiy7cg1X/a4rwyUcG9Hacv9z/W+prPPi7/AKYoiOwaAPZPcBtU&#10;1QmZmZfWC+kq1rTgREtFjDPy+Jl+02F09hdavd+o8bJMVCzSu0XEhuJQK9Ty2b4fTj+03HMnFKOD&#10;HR9S48XCTxdUel1p+jWaxqvC3Ut6aRRuaEcmcsKHhuH+J345K9PluLeaK3jvFhsljaCNQHXjKu6c&#10;BQqx4/A3J+HJfs/Fmg1fDOMpEcUon/ifV6pfw8XE5BPFbBvMWmadqEVxeS6Gb+/ldJZXZoD/AKLS&#10;jLI1fWSKv7xfSjab4l4fD9kk81ajKkzwW0873QNJPQYxt8R5L9mqylF/Y/n/AOF2fZ+ACFyHp/3r&#10;icBOw3/nJ/5K0m1m0m3mn0+GO2QBrYSL6lPhKSsglUPGsjbq37cf7H8wK20/UItOEMSzSXiUmRmV&#10;CA8jch8agSELTk23JuXH4cyyb8ot1eqJuwDwp3LfWguDJNLClo5aFzJI6j4BxYcGATdjx/1fi+Ll&#10;h1rMi6RpdxFYCaaUq0z3LERrGJSzHiFMdSSf+BzSRmcmW5AV/N/h+5ryZBxUxDQRfeYtWgvNY+qW&#10;1lBJJDDpsarO07wkBWlaRZAqxcaq0TJyk/yftIaVczQXCTCWYpOiKskzFSqEEFghZnUB+Krx+Dhm&#10;F2ibjVUPpaMsxGRFptrOm2d7aTQfU7dzbyy3E9tCgYSzKeSqWZFjZ3Wrvz+NZOP+ti0epazfyTW8&#10;LCOyZXgkeCVXmeSIfGVUj9npVv3mYkTATib5f79x5SlkiZH6ZfSgLjQfLOnIt3dQo9zDLHdW7zxu&#10;kEAlcKgJSqKORJ4qVi+1y4/G+Hf5d+XNHt7UBraS1llXjb+oeRdUXZ5P2A5NemYHamfLA3H1QgR/&#10;E2xH7ugwP87PNfmBwbLSNTt5YLKj6m0PAPFNUcYlqeZRgRzHx4bapo2qSXKrRZYGYCu2wG1ev7OV&#10;6fV4uD+kP6zR4N8+SQ+UPO/lWx0qWaVZLDUEhckABld+6JwX/dv+X+19rJNplsYYVhJBKjdvHNHr&#10;MvEeLvcunnuo3b6hqM10iCJZXZo4QahQTv1JOCp723tgPVYKo3Yk098wfBlk5NuPGnvljSpWRpIL&#10;d5rhgRbqilu+7UFd8dbX8F0vOMg034kfRkcmnlDYtsoEc1XUbK5sbloroKX6h9iGJ26inSu/8rcs&#10;LLnQ0jn+t2RaGU1qAzcTU1J41419+OZ0NbxR4J+qmyE62Ka6d5ouEtFstU/0nT2BTkURplAXiqmR&#10;gXMSfspyXFONrfwfVrtR9YQVKV3qB1Xx65WJyxy4o/SWJHUKLW95o10mpaLI4tZF4x3YXiHjdvsS&#10;V+zUr9k5Gr+w1HRZGuo0EvNwqys5QBCWLF6A/ZH7P2W/yftZucGox6gcJ5huGS9ma2Wq6d5ohtdL&#10;eYWnGIyvbemkreqhhjRbYsfiZx6x58vUTl+3+yEB+tW7MWAuJRxkXkjDjT7PIk9/2syRAwNEelmR&#10;SayEabqChY2NjahriOT0p4yZ2ZRz9NFVacPtRoV5I3qP8fLDPQ/MN1awGO75zIhIRgvMip32Tcjk&#10;f5cwtZ2fGZuHM/UwnEFJfN3lTT7y7iuNPEVq0sYbhJIYBWgZRSYcEcoCz8nVufwYKuJItXRL2C4e&#10;JojvInQFTuOJ61px3zFjDwfQR9TAAx270ptbfUPLMl1pd3YxXsd2UAtpuIZ0dNjzX4U41qfT5Ly4&#10;cv28F2fmBeaQXIozcljY7htgSSBulO/L9rKcuiuzFBx2fNL9R8pPHEb/AE+T1ILdedzAvIPH6pMa&#10;qjn4ZwxVuEkf24+T8cEalZWF3GIphWPkChHw/FTb5j/hcq02fJCVj6g1gFCaTPrOi87nT3USXEZd&#10;ylGcLuKNTlxaneqy/wAn82QnVvKV7ZrFHEyyWsnNGkAIJeU7VWAcQv8AM7/sLnS6LtSEgR/E2xyP&#10;S9A/MixuhNNqVu8OoRILk24dJFWK22or3RV2kLbxxx/vPVfl8OXK+n2YSMOjNOJEYUDM0oHxPRmP&#10;ACn2af8AEckIyymz/CfS2my1aP5j1aSSR4p7cQi1nZeTRRxQEki3jmiiH1hzyb96H4qvxr6bSc8L&#10;45bK4g/R4jWaZ1Ly3rVTm61UKUJ3H8tF/Z/a+1l+USB479P8zb+H/ZMhG2QG31m1vF1iaV7W0ic2&#10;8WlRgTKkMjIRL6gQem1B+85O6Lzf94nHiqj2xjuJjO/pwxyckiA4oVNAoCpQyFSduf2sJzWPTzKD&#10;ND2l4JtOs/qqteXc0AVr1nWSYSAEyVllLCBZAg5rEv7v/Y4caLqAT1J0cKxCKEccKfATQp2PAfZz&#10;X6zDE1Ej6vqY8IPxYz5n0WeZLKF0llMDTSpJDIZVZnnjQ1bjxZWlkIaXhH6f7PH42x0sVjdtNJCv&#10;C6YGjBeIHxMQFNBufttkcZyRIB+lIBiFG2uNW0O1tYr0m402N0aSIyesRWONZGdS7FoUq8UTV+FY&#10;2bjy+HC2y1e/tgzyFbFJmZTGYCztx5c/iXiwHI19Zl+3y4/aTMnNpsZogcXx/wCJRtIpxqWgaJqc&#10;lvb2QfWJbRUrOlyogiEqL6YWOUSQcjGi/wCjIeXo+k7svLB73sItyAB9fdBQ0YcVI7A0/wA/2cxB&#10;iMpXyiP4WR3NBCQ6Xd/X1hdeWgwysZW5xs0swep5+mWX7VPhf4VZvjl5/aStrSG3Q39xRyzN6Iqw&#10;33DEL23/AG/2ly6efjPhxRzNKuo3uoahKuj6cr2scESG5bhEwP2fRR3NasqgH0T6fpycObNGr8Wy&#10;+jLbSzSwAw3FHG5HwAbALRe/icMQRLhv+igh0K3cGp21nZ35F5pqtG8YRT+/nYszyS8pPtKrnikf&#10;xcP8tcBwiSW5IYkRF+Bh4rQitSGJH2RGfhFP+JZlZcYA82VUE1vpRbaarwhHnSEzG6Z5KqQpVGjR&#10;SR6jXC/vWLpwT7HJo/gUk1JXl9GVmdGd1eIL6nJEHEL8AIC8m7/a/wCFzHlhqPEjooWuhCK2imtI&#10;o4JPTjlhuG5Q+nNMTJJITO/NpPTj+ELyaP8A1eL4Ka5mtbpEtmYVNJFUHii/tEghm+zuKFcicQyQ&#10;IItMeW6X2trDf6ZJeajCjmIBrdp5I+c0pAMcYdPThUrN+6blHO7cG+3Jyw/0/WrS/DRLzQkdW+A0&#10;6fTmpzaWUBbXKHViOreVdV0Ga3vLkxTBH2ETmUeqx5AUFCKqdj+0iPlahYpfsYnRniFPhBNCCK7n&#10;57dclptQcW4QDSzTNRGgwm4jukj1B+R9dxydZBQUVW5UHA8/suvwpx+z8Me1W3WxaKIxFoh8TlaE&#10;kopIATiw/ZUfs/azaaeZzHi6sgWa+X7641WK8uY7gQ3JPCBJVYemkzLzdpg6MwAlkYJykRPTaR1V&#10;+eFulG+S1MZBgd68BHQqqKaBaKBGvBeIr8PN3+x8OZueAMhFknGtpo636S3Ahuoo1Cn11Ks0zqWJ&#10;V5GaaRpqV4Lz9OG3+38XF057m7kZjAwluJY2CMSGUUbii7ektfD9n4nf+blPDECJ6UoCKg0rTbaI&#10;GWP6tb2s4mmRIyjOWT1JXo31iTjUq3wH1P3cUXPhxVRUlvJb+moZpFKqUYunEsTViAaK3X7Pxf6u&#10;QjO7l/BH0skHbahBfrMXVYbkyuk8KRTeqsdCkau6cpIwwXksrCP/AIyZUc7isETr6kXPkeax0kFS&#10;Qv2R9oMC3HivFv5fjqEREcRYnktuobSWP61Pbs9pdrHxQwvch7YhEDSGkj8+LI0cPNpZOfFf7xvQ&#10;cEQOwk/eEKAQ7c+fIgDkDRaMP2fhX7Kcfh5ZOZNeSxBag9U2yLGBEkkznlFF9X9H0w7NwKhm5q5/&#10;vDzdv30/qfvPSx15HMoNyKH4mFSI6EBTxoWJFOLHm/8AwOVxondJ5qWk3lnIy6X8SNHDDLwU3AkQ&#10;tIvPnwVG5l0X0oOKcv8AdvwNgWfS6pJc3MokdjwSIlChrvQqAePxku27fYT4v2VsGQbwGwRaPs/M&#10;DNeRWdnaPHBx5vPxmWQCKqsw5hS/whIotk5tJLwWRficTcmOJaKxMrbFgp4oNv2SSKBeg+D7Px/B&#10;kcUjL3KEJZQ3UpVmRY7VPjEbyL6sz1an7yNVbm0hX1JP3/xyN6HKX95gD04lV4Li5CkioHFOI7iv&#10;wcfgB4r/AJS+pxzIlHbYWmk4SS6laG6trNmAJDSln9SnIg8AZC45sgkb+ZHWF2/awXcMIpRMGR5Z&#10;PggUFhxL7k0Gy15faIXj+1/LkMe4pKWWyLcQfVGinhtbcCa9lKIwkSH4FViQWl4+koZYzJz+D0+S&#10;P6ig7e1Se8PrXgMf2WPqAlmPJuNAeXFAOVSvH+XLc2SoUGNpjeaubGzRLXSpFnFZY0+ruqJGtI+X&#10;LiYvVkY8EiWT1G5/HxXlg+8ubSS+a4nmiVIkCqtTzRS2yji2zuw+P/gMpx4zw7Xf+b/xSAEg0DS7&#10;6z0OOztYJ5ru4nLXE7IVillKgSPWWIcreJT/AKO3Hg/97zfk+AZJtMW3lnS3dHYj1C6cZWkfiyxg&#10;sGUAAqjsE4p/sMsEMk5bst07hg19rlIDfK5Xj9XjRmaBIVVo2mkCFJH5sGkVWn+P/ZNi1iBa2ceo&#10;3TO0zgJEjsSWO4oOAHMVNR8CYJzJPAEobVnbUtSl0GyjjSGB1lvp4Y0/d14NyJl+GJuK0bi032f5&#10;uOLxm7KySA0mkdVZ3ofgDE0+H4Tzbqo4/F/k5GdRqP8ANQoTw6Ws1vC0Y+qW0TvFDESoMpREL/GF&#10;dfQjpxdi/wC6/nk5KrJLNIuR9Rp59qo44kqSwUs0lSoPxAcf2nb7X7Ixys+SLXWer3Ny0Ra1i0+1&#10;ZB+8gmWZUnVVMsapAFWQx1T45GdGjiX4IuP7wLdxTXDRRTThwVLXLRhWAkJC7VDrsA37X2vs5ZjP&#10;DyCSaTDTZobO3nmtLQwBOMOnrN6kbmJVL1YEq5q7cn+Ffhb9637eCbJSsIe5dfXlWiwqwMcXAUb4&#10;gFr9rjy/a/YyuciZbBFoLUZpJrj07eGWO1t2V55jG5lnM7VRVVwfh5L6vAfDEi/v+LKy42Nle5iU&#10;mR43AifaTj8TitW8Ph/m+L/V5ZLICYpBVbsGDTrtxHElzbiS8gCtAJC0URK8UpRW/eBORT4P9Zo3&#10;Z7sk3qz/ABSnZnLsxRCW5oqoSV58Pjbb+XIxA27/AHIHNDWcctlcwafxSzjUejAluqepcJHEscss&#10;zCMOka3DelH8fx8Wd/gxloY2nkmkFKsSW2FSew68qE0b/Ypk5yoUGSM1BJUtYbG0P2Y1VUAc8VQ0&#10;5MTQJVByQfadfUl+18WLySm3TmIyzKrMD8RLEU6mpHfhtlMYCUlQcVuLySSA3QVJJYozEFhCwijH&#10;4BxVw/wif94eX2fh5ccStbeX0UWZuVxKeSIR8QFOh+wtTVyf+acuMu5FKt/qFst1NLChj060QLJd&#10;B1Mbmo5EcfWeihIlX9v+Xi7/ABLw2yR2cZhj5zNx9S6cqvMyfExUBh1qW6f805VxmWTfkhAT388m&#10;pSre3Rjt1Mv1fSreN5fTS2b00Mj+keBqqRsFb+bhy/vsBXKgmOC1j9cVBed6N3FWBWilvTHL4UVU&#10;yzFsLKQKTjTpLhUe81O4+rScQqWycoh4cDGwaRV9ZuAZpHabk3wf3eHCwyW8dHkZIYYjzFAqVOyC&#10;tCPhGYeWfEeHrasZju7O/uDcw2kMtzd3NLaQhnuCnENMePwSAPJ/lcfh+DjxTAHNoYfUkbiWRVFK&#10;ig6dASP+I/5X2VzLHOmVWU7NtBeXfowxessU8kjcwGUvUtVWZVNAxY8hzbl6nD7cmB0a6miWgKxx&#10;emyKKBmBJYE/ZT9kU/41yzhhFapHSpp9vePyCyTXKzJLIQWVGQLG6jaSX4vUPN6r8KJ9tcdHeSLL&#10;HDHK0Pqhm+NzyVWFQW508a9eOVmAPS0KU+m2j2M11cW0d6bXinGGJQkksfwOsYj57HiI/sNJxxVV&#10;tl9IgycS6SMZGB4sE6hOgorUY1+1/scjGRJYgEoSRNQn+tSSw27TrFPb26wxOpkieWnB5iCSsksf&#10;JUVG/drzf4OeJzxh4zbKfSUtWUfakf0qFeTHlx+yPs/5OGERVlKva/BdR6pJyuZBGptAKJbQm6JD&#10;lIl9JpNpG+OUep/ef3eKWtv6gcyqywwAVowJBA4nkxPLmT8R2+Ff2uTZKZo+ckXZpQ1HVJLZoYLN&#10;4pbm/ZhG7o3FkZua8I0BjaJULxx1kX1X+ynpo2F08tnd3HquRQlCsYSOi1YkEs9dwo8P9XMjFExi&#10;2RFBPbW11LT7EWqAytGrLJcu8nJyqAVWOID7TsBRWX/W+zhlEsdtZLPIASG9RY5GrVz8QIoqgfE3&#10;2uLftZiSyGU6ssTukdybnUNTmsYQ3Fka3a5gjVVjhJMbozGSVmbhGPgDRfE0XJP5Wo3GGQFTHPM1&#10;PVRBHQkFuQPw/Z5ftD9r/KwGJPp/WgBVmiWS9haOVJbO1iNbd5TOzLyVODKBKaOY/wBl25+n9hfT&#10;5Y5hDc3is0XqSdXErfCFVaVLV+KpPT+Vm/mxkDAWtqEa3tjpTW4uRb2x+G3ns4+MpklkZmVIeDCP&#10;hGNnZ5G5/E8cfpc8dfQ3RnrJMCfi+BTuN6BV3C8jyVevw4cOSNXzZAu0O50yKwVbWxMaOYz6jpRX&#10;+El5ZCV9RlURSOvJP3nwcVXGpYhbVVVlEaryqwUAtQHcIKMNx8NMjLPvQQCqnVC2oSGSOSS4eQRe&#10;nEzkrFV15BpSODEo59Tl8C+mq8ea86RH+sxpA4dqDmxX4uTFqqaBuPxeP7P+xwSl6bSbC6adBp91&#10;LfQNFCHcRKJD6fookfFxyMQeqD4eB/vPsu37yTK+szTSAQ8XjjZmUKWFeFSKlj/MAMsERVjmk8mz&#10;YW1raO140qzXSRxSmRY2KerxR+Kwof2CzHdv2Wb4viwTQRKJpneaRCrRqAKcl36UFNv+IrmN5MaS&#10;8+pdyGzsoILOCZJIbqV2IYQsSoH2jzbnVdxw5PM/xfYxMMizFaghV/eqQCqcd99zQbeP28tF1SaR&#10;M0byWiS0YNJL/okkbMsk3qAqOOyqztXkzMnFIf8AL+NWm3VwtI1ij+JzG8LEsAxq7UHciq1HJsrB&#10;5qqpfiL1f3zXDh0hMkdyiqjsgZY0qQNlb4+LcE/ZTGzvNNNIOXKWpoy9NhwUfEaVqeVOP/NWWUIx&#10;BYk06wt7SwtLcRx+haFfsPu3xMbiVmMakkcU4c3m/wBf7SpI/wCCzHoo7yTvTghFavv14BDSo519&#10;T/gUwA+Ib6MlFzcaiv1q5EdtZps8oNGSM8eNBM0qcmV/SZPq7P8AF6fxyLyxEWrw+gecacW+IrQk&#10;s+1OnNviPL/KZcujIHklEvqMM63gaK5fnGWEbhkURxgn4iSIIuSKFC0RkR+TN+1lk2vrxwxupdiO&#10;a04kADck9KHstMiDYvdiu/3KLbXFxcQssKJWJ1cy8nd6BAgUsrLRQ8nJvh+yqsvwoXEwjt0t/QEY&#10;lUsh5BWAIJG3soOWQiZHdNIqytxNezXi3rzNbSCKVfTLRl1K8wCAerMrCh5f3n+wq1hRyj3LBljY&#10;gCi0IPxbNVuldv8AW/ycsy5ANgk812oz3ESyRachSSdFdnPM0b+7BZKI1So5N8X2kTn8L8sEPxKx&#10;PPspBUxqqNViOVKAHkKmvxcV+HMettuaLHRBxtL6l3BZoTIrK4md5UHAN6ZJduPBuCcSY/VlXniD&#10;vL6ckUUTLLwCsI0NDzZtmcVXoD8P+V8WWwoCykbIpY7Y3sUk86SW4lM0ZuJBVfTjUAxRsAft8fjL&#10;8vhbj8OCPTnCxpcsHCLQorF/iUV3oAK8QD/rZDxIncfj7eJR3oSF7MtcTWEXoyyyVE0kYjqjsVqG&#10;JYlTIzd2+D/gcSoIAJ2FbqoRAaECopTiD2Vj+1kuKRFXskC1f4r4m0RuOmgetKVVkdirkg82G/N0&#10;X4uHxfaX7a4wxRgmQknkSvWlSASwCf7H+b/KwiXRNogXNweMIVQyhZCpHKgLBYyZAf8AKJY+n/kY&#10;ylvzjVpC7JTkgUb8QdhJQfDUL/rZZBVxbUSkrxQrBHLXhMzklQ5X4jDUjnxMnXjwb+fLMhEakj6u&#10;J3YlY3LMTWgB6/COR/ycbKCVNIEM7qZGv5LGKNRJPGqolVqzrRV/ePwVv5v5eC44JYwQBFY+oSBX&#10;i1TwK+/icq9fFy9KgLhLqlzdNI8f7kLyCGRCB6vOvY0oo6Et/scEl1bgY0ASKNURSSnHYltm+LpT&#10;/ZZCIISI0lsFsYhOs0shlu7mS4kkVRKX+NVTdB6a0r0/kX/I+IAt1NIgVSQEADDkTUg9x1rtvmVw&#10;AblKeNp9pFK0jKrNISUfgoIDClAenH+Un/JwRLC8Kxx8yZaFn9QMP2gN9vDKBMEsbQNpdx3b3E/p&#10;L9WDIkLQsjV+AtVd/hYlu37K8sfZBYYo7uTclnLstSzSGmw8AKsv2shlncuBHMqOqJJeT3Omw04i&#10;OFYkfj6ccYYnkamrM3FWVRH/ALLLtpZIopAyhJZVWjcmZjUFjVfs/absf5f9icseIAfwhN9Vt5bR&#10;XV/BOrGaC1eX92VjWJd1UMGoX5cYyikj+f4/5lLaNFhM1WlkdubP8PYcQvxfs/8ADfabK5Ts0EDc&#10;qV69y96YG9O3t0T0o4h6n2WIdnohHxsa1/YX4E+LBIv4hbq7DgNyi0JcsBWo6U2p9rMeGEzLGrQM&#10;mj3QvnhiZp2kASeTkqQrCTxCN9qvxl6CPjyXAdlar66SzF39VGWnxGjkNxP2FU1Irvx/4jmTly1E&#10;CKmV0Ufq2p3H1R4LRY4jZyxs5PpgNAjJ6wFJWdVVW4fBzbkvp/stggqsfE3H72VKM6HkQoJ+yP2f&#10;tDKr7mSGSSS6Drp3+iWkvKKC4URgyMFr6hG0h/duzLyZeb/a/wApF/Ve5cxwLxjIASj/AGmFRsAa&#10;mm5/l+z/ADYdhG5FTXVEwPbRWFvFJfSMZVZnuGaGhjjYK55MUAUtyVXH94nN/j/d4pdBaFHljncs&#10;hmqxQAx/GAKGrbFR9rDirnuNljdbobTWuZPjFlNp0Keqll6aiZ3W4/dtIeShYvjWR15Ivw/F8PxY&#10;jNBcWTvJFGr3Dnm7MxFVA2HIVb/KpT/ZZKE/FFHkkC90Zb3Nnqaxq0rRWkS+jBHGqkK5Yqz8SvDZ&#10;RwRizcf5P2sQkttTe+RI3Q1YqWP2YovtHfb4uFeK/E3xcsvvHEHmic6G3f8A7pUfVtFttFkuHhlc&#10;/u3Ea/3lzclljUhVqeHq8FaQ8I144KFnMjSXc8KmK2IW0HEPzVaPyA+18HH/AIb/ACcxePHI8I/z&#10;kGIJ4UHNqkE0lvpUFw6y3sZm1SYyFBE7kwpHyHwh5nbp/LF+y0uBbeO4nu7qb95RXqkZMYiVqFTx&#10;qPUHEHlU/tfFmXP93ABJlujry4tbOCxtneNlljpNLxka4dKBlqI6xn1HjKsv2eP7pPtccQWK5jnN&#10;vyTZo2SJASSABxUsegDH7NMsExw8QG4/nelMiCjpJrGeD68Vf0vTmR53aigEnm4UU5MQv26/Zyr2&#10;3gGpFpmWWSNWVHULJxLCh4/a3ooX+ZVX/KwYpnw7HM+aTsHaZK0ukQtbwvbRMVf0ZA0B4g1+IAIN&#10;y3M8fhd2+JsQ1W6ZSohcSshdWkaMckYg8uG3wfaUB/8AK/ysuwY+LaQ/0v8Ax5kI96I0fT43Ss8J&#10;gDtHJHCkrEMqqAnqEGkh+E8kqyf8Dg6MahpPlRvrNqGnurcW1uvL1KVrwLbhEUD7VPjd/g/lzHyA&#10;ZtQADsD6/q/hasR4pcX80libSaV5l8+xJpd8/HRrv61djiIo+a0EiglTJcS8kVf2IoomZuTN8GL+&#10;X0bTNKtnUfVU9QteSSISgjdWJFF6fZ+22R10vFy8J3Efp4fg1niJNj1LfOafpjWdQtgUvpfqvHSL&#10;GCZYpfrMLgF2Z6A/31fTXknFOTfFkd13W7q9LaZbajJqM09w4+qBRHEsBcKq+qq81NAezZstBoIx&#10;PGcdcEfqkfVx/wAf9Fr1Wfwgf51enhZNoWh2ekGW+l0u202OO0iaW6Vyz+sqs0tU+xwSvwvy5ZKv&#10;y+8oWenkzXjFzaSvK8cTMUExACxEV/ecB8dZf2+Pw5z3bnactRIY8R/3v1/j+F1gxSnL1bfxcN/w&#10;/wBKX9P+Ywb80/PM76fJbW8Yji1ODhBVS1wLOlZrmlP3Sy8vQQftKkkjfyoc+bPVtre5Nozi81gG&#10;C2da+oKrV5O6pxUcQBmv7Lj4xEZenFg9WTl/x3xf5ztL5f0P90hPKUdvd3OmfpGSOSx0AfXridkU&#10;RoCSttGlKHlydndiP2eOFthp1jFzS5d+JQc7YSsULkAcm367U+L4c3epynKYmAGx/wA7/ZNUcRBG&#10;+/8AH/SRGua/r7EPpsUX1hpTGmptbosyRB2fjGQKSJ6bF/3KtJ8fx5ep28un+X7m5a8jjn1FIobe&#10;JiRFEqktMyb7sAfH4sw8Ehm1IgI0MV+Lk/n/AMz/ADfrbYz9RI/ydovS3t9Y81WKR2Usttok087y&#10;8VeaZ3HCES1VPT4spopHw/8AD4R21vobafPJaW8+t6lzUq06yIpQ1B5SPvRGPZc2Gc5hlG8NPhkD&#10;xfz5S/0smrBRuRPT+FkX1vX0eNdRmg8s2Qj9NIYXhlo4YNRQAOLOuyr8f7X2W+0bavFevbxpeRRW&#10;8jxyFzHKvGPipSJUJBLM/qH+X/iGazEYmROMynw/zuP1/Z/R/wCJb4H0i0p8tT2tny+otJeWTz2/&#10;pStH++cyyercyTqnHgsQRW+JeS/Zbj8WJ+SNMWOO7nuhHC8UfqrGx9biDI5CsvFkFKf7JvizN7a1&#10;B/dxxj6/qlA+HL/dQ4Gobyqu+K/8wNXSU2sEDyMJpTbCQK8SySuiJyUp8T7SV5cfT+HjhbpcWoXl&#10;jf3yFHndmeV5wEo7AKeIjYIF4qv7OW67JDCMcB3fTvL+b+PVwoMbma/zU71P9GWmrWFg/qwxKqpC&#10;kDKVZEJKhzIpkYg8vsN8PL4sWtrmIzsiSeotqSJZojVS5JWlRTluQOOCMZUJE1xejh34vT/O/wCk&#10;muWP+EoPU7RnsFLRKkt/RoLS4oGVEVXpQ81TgFZmfj8PLKuIba7uPUkkXkiMwKgFgCaAACg6b5kC&#10;BhDbnL3OPmxk01a3Oo6ZaRwQWsjo8yRESOyoSq1dy5DuV5fAvw/E3+TgCXTfTZpgfUCnYd65duNt&#10;uJxMmKV7Jvb60swSBlMTuKsf2aexHQf8DjuEcb1VPiZSGUnck9K0ynilRDOPJsSSzx/FLRFcMrqt&#10;AoHWgbGS3ckVGaMU3477AeOWQxi2Qz1zXxWUMwKrKSf2/h3J8K99zi0V2XWslNhVQN+oqMjLFRbM&#10;eXZDyWAjYiCvxtxcvt9k0NMel7MtSxHEmpDGtFys4b5Ilk3oLJNLtW4qq0ZBRSi0qxGaDUZIn9ay&#10;coy0Pwmo969sHhEjhn6kDLS3UNDsr+D6rq8CTxOaD1FoRTccT9pfow+j8wWurQiG/jU3aAiAsSqF&#10;vo2WvuMwjojhPFj2gfrj9X+79X+yb4ZB15MHuPJ2s+Vrh7jSbmR9GkIN0YYhLcxxqQQAg3lRRy/u&#10;/j/ycXgHmCziiu9REdvBEeTiKT1FA3oOQ6tTjX4ftfZyHHgzAwj6ss/5wl/0i1+EZn0/iKWSxeS9&#10;Ya60/Q4ZrzUrgMkfqx+izOCvx0YLwTkC3E8WXh+8xJvNsnpR3dF9YK6iGkvoFS6HkX49BT+XLR2N&#10;vw3/AEuL+kvH0oVfn/xKqn5YoLibROUx053ilN6ZLf62rJFIgthFzpR+fIr/ACpn/9MR9VWWB4IW&#10;EdtHvPKQDzO547k7Vb9rNzmnUgZG5fzf+ki9HOPFVPVTqEsV7FeXUZnv5jwsLYE1ijbipkqqAhmW&#10;L4eDMmBL+Zzb/U4IFvXU+pRwY0CrRVRmCrT/AFRksMRxmZuH4/oNh57D6Udplnwu/wBIz3b6UrxG&#10;3RY5FlLTycpXlUSGbk47yP8Aa/33hfZalLc30nGExpZMOaRM68gykAKKn4Pi+z9p/tcfs5vjiIgL&#10;PET/ABf1v6qISBHEE3vdIht9MEct1609ypWK4u0iekgo3qPxVFMg48uR/u/iwWly+qH6tcMI7X+9&#10;nqpV6EhY1CEiQ/FvVlbi2YkNPGO8QeP8fzpONwCRN/w/7pKrjTrbQFXUNPgku9T4NBYrUGMsFMsr&#10;NJx9GDkg405xc0+FfiwJqF1eTxKsDtEwVo4YYeB6LQFTzkQyfzNw+H4v9bM7BggIkEecvx/x1sxy&#10;MjZ5H6k00XSLC0kuZrlFmadhNcXk5Ilqz8yjBooWEKN8MKM7/ZXDvSlsrOCfULuYwIgLensEUkbh&#10;TRG+M/Ea8v5s1eslknIQhES4v4m+WSMI0N2H+d59U1Ge28vadbi9N4wj9Tj6jcUapeWheNEjUlfU&#10;+Bv915FtRuIJDLcxxyQ3Fz6jxyCN3f0ywAk+Ki8viKigb7WbvR6bgjX8AaccSBs9C0W0uLe3gsTP&#10;HNBZxxQyqhRVWWNKemFVa0+y+5X/AFcZY6Rcm4j9KNo5GQmJpPq3qCWJePIcSrj4acubfu/srlk8&#10;wjZv0ORGFEt3+t6db29y904eCPgZuKTuhilbiPso4dmNfhT7a5KbWsc6nkwkki/0q5njbmEVigjV&#10;qBPtAt1fl+1mt1E5HmPSD6d/d+PUznLc39LBtY4XcN0PQWW3tZx+iNNspUEM0rxib133Ep4huOwj&#10;WHi/p/HhBqSrcTm4khmSWQ0s4m48Io4iRI9aNEnLl+3wfM3T45RiBQ/pfjhaATW/M/V/UZfoUcln&#10;DHarPFN6Sk6jOquWllcL6VOTGQ/B7ycsXsUJg+uSyRxW/I3LtKDLK55KEBLMnxNTinw/sLluaqIH&#10;/HW8Cip6rMIZl0+yt5JriQpaqkRaGCNWVizfAj8VjBBbf9v9nBuqzxWMczs3PUboMqSMxAAI5/DU&#10;su3KnVPhzDx6Y5JUR6I/1eGTVk5cI+KT6FaXGqS2MFuotvL+mNvbKikySQs0Q9SqxNSqc/hV/wB5&#10;/q4V6db2tskklyryy1Kh6KzGpAorHgabA8v9jybNhlskURABSKFRZJqj6jO8UVg0caijNzLqoFD9&#10;pQpB2J/d/wCq2OvLyeRTYRTPHczlRchSGCBac1DSceTU5Fz9hccMAPV5/wBL6kDcgd31KFrp9qCm&#10;oywRvDZq72MnGjOXqA4SIPQceKQ/C0vFv8rjhbqBbUryz0+1j5W1Ge1tuaOJCgKK8jNyjUVXxlbj&#10;/rZfGoAykfiyxwM530pFwCLT7a61LUHHroo+s3Ijf4Y/tlFCjmQOX2lRf+EyTWmlw2YSWf04ZREy&#10;TuWZmElByKxlUZunwcOK/a/mzQz1ZzcUYWQfp5f8dkjJMb1yIYfqPmq+1RZ7fTYri/DypLZwxrEs&#10;EkQbZXuleaOIBgfVEy+s3wr6K/FhfeXF2scupPcrbKIjFZ23rvCfTI4q5MbsOXXgnpyN6v8AwWZ8&#10;MceARIs/xSYkcI3/AIv9imcOl6c3paNLpn10PMLjU7poVmjN0zBmT97GOS8T8UjekvocUj+P4FKr&#10;ZBe3aXhlAi4k3MnqynjDA3pGNKx1qw/y05yf8Fmb4nACBy+lnGMogkdf919LILqSWxspYbaAmaRy&#10;lqqolDPNV/UYAhQisav/ACqv7WHdrbm3tIrxWSK+lAgUlY45EcNvSY0ovI04/wCy+Js1ObIOL1Di&#10;j/pmvLOjX84f9JMc1a6trzVrrT721e60y2iNzcEGa5imidTWJ7RA3qEKOYqG5N8KYSiSO7luXnjk&#10;/R8IV7lml9WRiRQL8Pwnmdv2uP2cpEgDw7Rv+b/N/wBK45kOE7bfwsgPqWVrDbQtCL6dpI7NVhMM&#10;Q3LH4PiNI0q32l9Tjgu30RVtY7nU5BaidXAhjWNWSIcmjXZfUPEf5X+z/mq1Ahk9Mf8AO/hadTjs&#10;b8zH1JbP5iuGu7mz0SBr25tTGGllL+lI/JUccx+6XiGPL9rkvwwth75U1G08v6da8bNzzVFuCIzK&#10;zbdF5ld+PdRwzn9Zp55iRt6T/Okk5QCIUxT8wvJ915wurmGTVwsdsJXsbV5YoYoyAErKUim5pz5f&#10;a4yorZNbrQ2uFM1k4Xmm6NSlD2oK0OayGvELjMeri/H1sDAgmni+h+bLmwuItP1iNryxtJPrFvdx&#10;0WcGoIPKqerGwqBUrL6bfb/ZwfZx3AtIoJviKCjEnkfvoK5hzMRMyHVutIfM97aX2oyvpyxpalqq&#10;IozEo5GrURmcpvX4OTccMYbdYIyV+ydxXrmvy5jkO/NlEE80RYWUpaESTLIrqPjFAVUmgU7Dfxrk&#10;Q1S6kuL0WzqeLBwXYigIoehBb6Ps5vNLiEYcQc/GNnr2iaemnaWb6KZUeKSEiFUaroxZApkjZFXp&#10;y5hWkT9nlgO31i8t9YhhR2ljYlZOALKoBqWbivw/Dx+03+rmVm00Z4zI86bBRG6MuPK+iXHlmeeW&#10;3WynqrWhlPpyPIVHGNXkkYlTJ6nwqqf5fBF+KZ2WtWV23ohzzH7HEg0NaVrnN5dFOA4x9PvcaWMj&#10;dgGq6DqunIguIaxuXCPEARVSOVGGzKOX2o/h/wBbNd6VazXEVwAfWhJ4SjZgD1UEdmpuMGPUyAos&#10;YzIQdjql7p9rdWFs3Oyvdp7d1DRsafCwr0kX9hhiby288n1K9i5V+xtyVwD/AJ9cnGEojigyEeoR&#10;CQNbrHrGm3LD0CBRWKXELsCOJ3DMjVYepHy+D7fHI7r3lc2sjXNvGZomFGjiVZHCkEbcuviftfZz&#10;caHtPjjUjw/1mePL0LM/K/5gSXJi0rU7iOC6qHguZJXhgdwysRIY9kfaiUKq3P4vhwtv5y0X1Zog&#10;9xX0gZBRwvX4SlWAPX/VXM3T4dzk/wCkWzh7k40iyCXCXsFw1npca/WwlrJWOSZv7wSrOPTZgeQZ&#10;ubP6svGR/U+HFrO8m0UrAqB7cgs43UBQKHiAtPtcaL/lZXqMUc/LmnYiihb7S7TzfyvXd7TUVYW8&#10;bBUd+deaK7Fyx4pzLt9n93g+eyt9St5VhlLSTUAf4Q9up3p9H2v5v5swxlOI1PkP9n+P6TGqSmwv&#10;b7Qr+3le2W2itPUkniLTC2v5lHph1Zq8mZdvU4+i37GMfUYYVOnzP6kiIqmREYrRvhPZ+R2P+x+1&#10;kvBMj4g5Fa4t1a30S9vWGtWscttB9YlkFu8sa8inxR/tQ+mikqAeccjSuzpyXgmInUwsK2qKzpUe&#10;kJQV2A2Xio5KxoG45bj01niPPh/hTV7omXQGnujqzSJbSpze7e1Ky1dl4tJ6k/wSwqHkjeQNGrMi&#10;/wAzPgCfTfUjnmm4xzFyIShMlVWlFapZh8X2v9l9lsy4argIA+n+L+t/uWQO2ycaXrRRrG2sXmvL&#10;doUkuXmRLYAOW5TJwjiQtw4+lx4fZj/vEVGwojeztJTYwj1EPxM5HpM7tTrwRE+ya7j/AIHMsCUh&#10;fmmJrbuZGlvql7bR6ncn0ZlX0xGONwiKoNWJeR5GbmvANG/7XL4+XwiLO4kmljiSQJCrBjIRIKAq&#10;WLsarufh/wAlfiyyQEY3XEjc80v1iwgtba6vbiIz3M0ZjELtBU/vERLeJBHJ8PJpFqvKSRuHx/Ev&#10;pqCG5S2kgWYzqyiR7mZlQbNU8KI29CP+FzGsGimI2Cm0tr9ft7yS2FpJA5trfTLSNnYq68U9ULJF&#10;8Ksr8fsRxr6vLly+Ea940ji1iDqpVuLh2U8VAAI5fMU/2X8uVDTDmSZFjQKVxWUUEJ1KaK2EySoJ&#10;4fQSWkkxJlD+ixUNQF3+KR2VY1+H1ExecRIhupBwSNCzCT4mITsteTFaivRZG+HKYTkTwxI/zVQN&#10;tBccI9PRpLmeaUxpLaj0I1e4BpKyRKsQkVW4fblt0T1vtvyTCOC2nkvVvLmRmZmYKTy4CMqadeRS&#10;rFWPFl45sp5YiNBWXXMtnaaTLpmmQxQLGiNJFEIvV9XmC1AOKysEV0XmjNI+Lrfy3Hp2olBjVQJH&#10;eoU8SVUkhatLJx5NF8P2eH7OUeCIR4/4kx5WhI9KgsGlvZbV3u5pS0EUJWSRBIAzhVLJHFb23qCN&#10;birfC/qf7sXB9/dBoltFVmMdA8jio4bqVXbizbfYr+18WUYMfq4ipG9pRpGmzJeTakjwqs4aSK2h&#10;cqWnYiRZJCayKtW/vuP93G3CJuScC36lcrAVEYty7q7XEaJQgH1GIBWT+X7T/af7OZHGJFMinc2p&#10;6e9xQ3L3RSOWOOzkkk5+o1YUU0eHlUSN8Ma8Y4v3jv8A7txS2eCwjlvHjPA8BBD8XqSSMadwu7Me&#10;r/8ACrhy8U/SOXwYnuQ+qi61Sa00qGbnLyma+vUEXo20CKSAKl6caIgWP7PF+TO3qck1nJlmkuCy&#10;x8uTLGOZZloWZnNU4/yqP9hlk8fCKDLkizZ8bazttPjjaQQ8beS4DRCGJgyIkcA4Sl+P94zlPg/v&#10;ePJVwwuSkQS2spfTunCtNMAGYfypVqLx/wBlmLhiZWZDkxFk7pBbxTXtxcavrMBuNKg5xafYszLD&#10;WlJJuESyS+tQlGrG3pt+7+38OG+nagsAZLiZZEQqsLclPKoG7FaDr+yozXarTmR2CJi2O6lpcl1G&#10;lzYWM1vdSpLLeRiGVDFwZ6pEk68umxkdm5fsKq/aUvbJL9WfjzB6KBt1r/wXvleLIcOzG+ELNK11&#10;9LdI2nMLjrK78mU8aLUD4fS5FOUdU5Ly+JuXHIvrqW9taejEUBjBV5GU7yFabVrX4S3xH/Vzc6c8&#10;cuOTM7s+8nz6jqF493d+syXTia3hDr8FuGJHIrx4/GsXwKvL9v4m9RsThEcDxNKoklRCzVqSisCF&#10;AjUgbqDxHw/b+zl0zxHh6JvuVrr6xewXUdhM0FsJgkRXiqzyRsDIXnkSRvhkYerIvqOzQyfvEbLi&#10;gSO5F3cuPWA+CMmJQnNuVQq9tyx5tybhkTHah9NqsnvJZ7ObT7COSSBiyzzBbly4ijZaetIvxM3G&#10;OKkCOkbStw5N8Wa1e4KSRh6vPKUidnR2KkDcR/YVV4/8W/8AE8nm9JA/hU7c1mowWi3EVzPA0cNp&#10;bevOkEM0apInMsGuAvqySP6p9NeEHL43/vGgwXHbxW8EnFVklUqtNnJcqOJZiQd1Kq3wcV5ZinLx&#10;yroqCmvr25u7VmkeG3m9R3Zi0AWJC3NYoljkT4XWSRA0yyOqLJ6r/AmAJZJ7iGKOVRGJTwc9SUB6&#10;BSrbUCmlFzKxYhE+9eFO0gtLO5uprdmna2BnjiJ4IJnUnm0nJasWZ05cpFTlxXF4LlDbGZAWMIBj&#10;ZiWUvWgcVPVuSn9nhy5cfiyvJZnR+lEkBc6awv1tpJAPrxIuIVRFdYeBPoMY1C+lH6cqry9Rp+LR&#10;erxi5YGtkkuCzXDPxR2iIqeD7sqAB0+ytKjjy5f5St8dkthskHZH3d1b24SKxWOOaeP6z8UdJEC+&#10;mZmkaNwQ8nNR8Zj/AMn7HwCrdbaGU3UoQQx/vFqEDBgAX26A7J3/AMn4crlxS9N0i0v1OS/ubY6d&#10;bCSS4nH1dzzlKNG7MsTFh8ZRV9TlxXi3JHdpF5Mob67Jc3LzPE4V2VEjXlxrUk9C3qMK/ZUf6zfy&#10;3DHwgBIRy6Tb6bZx2cF1Byto2mlll9P1AnHio+ynoRNw4eo32uPBeT/vMSvrm6LrbxSsJZ2PpJEk&#10;fL1EblxZ+MqRIoA+1+xy5Lz+HJxiCDYRbtPsLBLR7yZG42yFWmnluGQwunH1AjGJ5nlJbfh8UnBY&#10;n4LG+CksJWIAThGsfpp6pCsxWpMjfzHYMq/sfB/lrlPjAGgtoX9NQwpI09009zJcieQWqGVEjkcJ&#10;HAgAf01arRySv8cz+vx4/umRGMpdOYYoVWwjYFwv7tPhPYHhXars38qLxX+aZ9A5ndeSLmDabElz&#10;PNI+rzRssRdRNKOYAUFh6tAX4RRx8/tSuzu32kq+uHmmT94TFb/ByIQsx4n1CF/ZHwf6vxZLDiMN&#10;5fUUqmjWUdnbyBYQlxfD1wg9URxgODEjSftMPVpT7bcPgX+8fFBezIsdtGnKSgcAKVRN1oKEheQ5&#10;1Y/7r+H4f2cqGImVlCHm0y0nee9lkMduSY5CW9WacUcPuqNIUdIQkSR8fXV5eLcnV8DXMnqRJFGy&#10;NESQpXn8XVefFizMQPhXkcyMcQDskRR2m2npTy39wsn16nxCf0CYFYI5gDxIiIrsqyy8Of7xv2+E&#10;fFWwt1Cs8iK6KI1+I8lVACrcd+h3X4cr1Ur5Jkp6vckvFDbzPBNL67KsS8XkmNHj5/DRWX4Xq68v&#10;2OWNjcTXYiHFnJ5yg167qoYgoAoUJy+H/k7kj6RdIPk3cpJa6e8vKSKJAIojGtTxIV3eJCszGQyN&#10;IE+L4f2v7jBEk0FlS2t1SZkUNLcuKcnMgUUNSe7fZ5f7HMeWMy9RQEt06HVdY/3I6p69kl3IUttL&#10;ibmIoBbFysw4AKzMqsyycF5/u29RW4Ym03rylCvwRhCSx5AuKtsnJj/sWy6OIRFskfFbm0haQk+p&#10;O0gX01CFYm4RVMvCPb9rmv7H2eXDDJHW2BLH44fhUtuvw12qaVrz5GhzDkZGVBix+W1XVYQIuQhv&#10;6TSBDwlpJxYMFHLjwMHoqrx/6/8AxYEuGNwsbygzRxK1FoIxI1eO4+H4AWJ3+H9r48yccRDbqyAT&#10;C0tlszcx2jC0ubqePmQ7TmCMIGNGpIWkeONU68uX7tZIm44shFnZPdM7GagjQkn7TCjEdtqV+z/s&#10;cqncjwoJQt0W1XW7fSEt0+oNW5uQgjoEiflEj9WHIlQvFvi+DhIn2saCn1ZYwnNyxUs5MYFT02Io&#10;lPtf8DkuD1eQZAK0guTfSzvOYoViWSOK3CXLEKpbmS6MHmLALFy+Ln8f+U2t4LqQMx/en4o4qbJw&#10;dUD1JrT4lYLRv2shkntSDQ5tX1zptpcKWYW0ZEc9zUB5GkiklMJ4D4mpzWR2Kr/dp/lLl6vcSfuI&#10;BX4SpmoT9qoFSfiqRSowaTELMioAX+V7G243d4EUo3NbIsiL+6ZS1EUCPirc2Vvibl+1gdITcTs0&#10;xAjRCRvSgqS244rVl/yfh/my8kDbqt9yLub06fZJ9WV2mlnSOgQvVmCxoShLvwST4vtry9PlxVMu&#10;O6f0EMcfCX4WZEI4hailStCeFaBfgyBhxHdNW0+lx/WpUnn9W2YNCslwC0jPwIcRrICo9Ti7vJ+9&#10;5Ny/1cbCtzc/FcEDmxfkwqeA8Oqfsr2/1MunkEI0Oar7g6fp4WOwQ8IFWAwxEIvqsdgfsyk/HJ+2&#10;v7fq8v2X3MkKUiSOkQJkSqlAAAN6fDVtzT/VynDEk2oWafb3koNzNN/pbIsM3F1lLMWPwhuL8Eoq&#10;ct/92yN/vt8DlbiW9jWAGKCV6GhIb4SBy28WX7Tfstxy8cMYG0E0iedrbaVO96y3V3bRs3xKCg5q&#10;xWMAj9lHp6aD9nm2K38hiWO0CxvKdpj+ypruBXxanVv5crwx4jxFY96hoUf1l5dV5zRWjKHtakF5&#10;FKfAxCgfZTlxVVb/AHY38mNhiiiKmSQSyzMas45HgQWPQUQUHFa/aTJZJXtG02qTz3E5ZIoHhtLR&#10;SQEb01+sVVUTbeXd2aRlLJHKq/adX4q/XYLu85g8reCAFnoxqa1U06H4VbrlQgYx3+pjfRCDS7zS&#10;9NFvGvp3F9eOyQeoqcEcHkgZV5fFMy8inHj6nLk32Gq5mV45WjosjfAm5U7AKznqa0/l/lyWONFm&#10;BStYWE1vJBFOWmt1Jlm5hXUcneVIkYcF4q1KCT9h/tYpFF9WjVoUDTzlFUKCfjZi+7Go+AtkBLjN&#10;dGAKEvbiO9lmF/OYbGxWaacyOiUgjjERPBQr8ZlR+X2Eb7Mf7TZgFeQtKSvL4eZZVoXNSTVtuK/F&#10;xK/8Fko+nkytdPPNBacLVA/ogzCCOGSVnSBKLGlIzyZ3/d+oknJvi9PhizXSIvwvJKzA7cSUQA0+&#10;zVR8P2eUj5CEZGVlFUgjpUzuEeK3tVjf92/qqs05dCxDSmN3Vpf71o7aL4eHDE/VSxtFLekkrowA&#10;J3VW3r1ZuvZVwSAnMgcoo5oh7abWNTYf6U9pDcRyCiUWWSEgcfijSMLx48ZHm+Lgy8PizRN+9Edx&#10;M/qAUJp0JINRVVG9MZy9Oykqk0FLZ5dOsYDCxqORBDqEZFB4u7Hjy4/aX7XL9vFQFX1JJZf3cfCk&#10;aim7UA7fa50yuZ5Ac08SgZJX+r28NqDJctMGuZHD7RFmJJJ+w0AegT9r4OWaIlI5LmULxZwKyCqA&#10;KTQKCEqSXwyB4qU81O7EM11BptpLKkyQMwjgcxzSPIqjnJIPW4KiwVb+X1I1b9iPEZZrhC7tPGG4&#10;lVjMhAX49mZV3PDYhSfiyUccLodE0jlgtZ4oI4bOdl9RZHn+rozOBFQojvRF9ZecbvGrKq+p+zit&#10;nHaWFk9zJAA6GkcnxEE7EMWJ3bkP+B/4HIZQZ5KioFlB6o2o63q0WlwXxNpMrNeQEor8CDG0XphP&#10;hQRs3H4v7z4uH2ZMDq4jkkn9TnLJT0o6UU86s1TRux/1m45bIcXp/hSaJvomMkEssVvaJAsFnb1+&#10;s3HM809HikfBQUBbkvX4I41ZuHJvjxp9edmclmVlb94QCobgVbjUfFx+yARiOGI4QxKoyWdsiRhU&#10;geORD6KNRygmWROXE0j9Qjm7D4ny7WaXk07S8QWDKgZB8Roq12bt8Rr/ADZOcLFD71Khq1raFI7N&#10;LUyH05IZJmgmkPpIGeQD44nozLwTgXdmXkn7PIvmvFmvXZzzYHkqlmapJKAADjXb4v8Agf8AZZWO&#10;PDCyyKd2mmC20yG3gX0IwnAsiInBQBISS3Pj8XwU/Z+Jv9QbHBeelHsYlDlWknanxEblQKDoePL4&#10;sxjOPfZ+KiSWyX+lG5nA4XcvoiWOCzRWPpcx6auzFjVmX1OJ4L/xupcj0kVuQ9UvyRI68ASFX4q7&#10;mn+SuRhOyoKH0+txNKPQItlhEU81yVMzqrSuVUAcRyNfill/aZv8rLlgtoYaGKhZPiRjVSBuaggr&#10;vy/l/lXI0T7khuzub29umP1v1EEvwsqFWHOoUAqVkAVYwA3q/E/qyf5OMmuXZSK1jU7hK0LAAsai&#10;g6+GWxwi0UrWVkqSl6FZpBQGUCojLOI0AILbKOXxH9v/AC8DzGWdjIopFy4CRmJ/Y4UXx/mywekJ&#10;4kXaCC0UWzycrkqZ2gREQj96ZKt/L/vv/Y/5WPRlM/IMCsZZVBHwgsSTQ/5IA/2WMRupWTK/1X02&#10;QhplRnZGIlZUCqlVIqfUYv8AzfAvFvtNgeMFoUZ5OTmlIwahORIqWJUUUCuWxJumQRsshS5kSO1K&#10;xqCWloFaTgA1FRQx+Jn478eWVDFb3Mrca8ankzj4ggNa/DWrGig/8DibFhiRRW3NzfWNpE0wUz0X&#10;hHC37t5mWnH4wCI1qzKf5V5/s4PjMco+s+mYo0A4R/ZpGAXJP+ueIevLMOMyNrYx7kmuI7u2P1BL&#10;j15ZqmW4cepWd2SIcdqfuk5tHQRry4fySYCjm9czTojBHIerIQCfhG5C7/scv5f9hlxiI7HmztN3&#10;iS0W3tS6+qo9JlR/iUUYjiCw4/7s4bfF/s8XtF48wrBlROQk+IA/P/WJrxX9n/KyOWdiipKG1CRm&#10;9AyRlZZ5RGYAY2I/aoB0+BV4c2/bb/fa44r68asTyLjk0j1FWWvwgnen83w5WNtwx6KccrWtxKnD&#10;00hJjiggKsBEwX95IqgLzqKRqrt8H/A46R42CxBQYpJOSwgMF5Kfh3qrMK/E9P8ArqRuzLqtbFRt&#10;7S5RZJppmW6t4PSkv6oZSjgNI3CjxxtQcIeXLiv/AAqs6QK/qRoPXbkESg+H3JBbfpkYGRNdFULC&#10;W9a3WC5lf6pH6ZnnqxMhFCERSkdULF/sjjw+03JmwStsrrG060gjHNFVgqg7FEA61NB/w+Y8pm6j&#10;9TAE9Eva+MJuRp8nO7mcQXMzRM8hG6zTu1eNEDPVa/sRJ+zgGGeCaW4aRR6MRcRQxUkLyiIUqzU+&#10;yOA4r+1y/lzK8MxG31f7Hh/ibCCCmV1bajbrZpbSfv5fR/SF5cl7cJB9YYtwiQMOUzNL8bsnFOH7&#10;b4JghumjSYhQqFByZqgOFALg/tMgHH/WyiZiNv4mFg7BB3N5pfrz2Seo7yrM5jSMh2haQusDin7t&#10;Jmk58eP9zx/nxP1YZZFdTwjNTxIdjTarVFfbCBwjvZ2j1t723tmilJmuRQeqPRRC4JIQLRQv7Q6f&#10;sJyf+Z0z21lbyT/Gbll4Eg8mDyPTelePAZARnOdVsgE2h4fr2rXVtbI0Z01Z1mUFCivbwxV+GtOf&#10;qy8f2fhX/WXkGtrSwUMGkkkW34AARUZiRzbj9lRtTkVy2WWQFADmnfkjr7Uddf00gggjmuxI0kkk&#10;59KMIRGvMhWZzyZuCn7eIXyxX9za24b4IxGk45LQjjQ8qkjqy/5X/EsvwDw4ysWUk8IpFWTXGkaZ&#10;fXj8nkleee3X02YgFiQihVDAcV6sP2v9hiix2/pvHbzcIoyWnlSQkICpQ8eRVPgUfa5f83MRY4iB&#10;f8LEmth9aEu7q5jlE13AJbiZFjsbee3CeoyOkv7x41mlHNz8Mfpr8X7PJeSC+FxdJbi2aT6skYjm&#10;SSvIg7Alk2Feda5hyMIk8YG8mBNDzQcUkGlrfPfegdUkmeeGaEDgGVRVY45G5lU9Lj6Ybkz/AGPj&#10;wvllhCrCqgPH0jglDpU14cn4Cvw8eXL7KpmXDcknfy3/ANizMqCb2MN9R7p3r65AaW6t2jl4xkB+&#10;MfOq/F6jpT/dk3L7GCYLhLK1Vh8V9MDwopYgH4nYfAvRW7j7bfFlcycs6B9P81jEcXqKBvrGTV77&#10;0pl9PSbdw0xMgVXZfgSNgJH+FnXi+/xRpxT+9wHatJDC9JAGq6qwTixkdt2Wo4/YHBXIzKn3ABsu&#10;ymV9bR3lzGXhbg3pySqzclEMClo0ehDVEzLK0YbCyW3e61KCyR3P14vFK9aKgAB28fs1/wCBzLxm&#10;oWKHCuTIYxvqmGparFpOhXuqzwBo9OiM8cagF3IU9OvEtXh/wWSC20sarrtqLf8AfaXpaGD1puSw&#10;c4mddlryajbs2a+WbwsUpEcOXN/NiJZP+J4nHyHhiID6v42C6p5ni8u+VbiG/lNr5h12X64LS3cP&#10;colxwaSrcCIgFEiRni3+T8eJ6/qUCpf2c1rFb2Vm6XFxLCDKDxkJRR9kBmofhVm48sezdPyn9Z/p&#10;H3NnLl/N/wBij/LOmTl9L1r9J3V1f31s9vZ2t2RBxVkVpZKcXlk4cU3f7fHn/vvI55WLt5jkvHtZ&#10;eM8hNqpWWjTzHkoBUEfDU8t+KR5t+19QcWDgjLhl+OLi4nUa3NCUxZPDD6vx9TIfOYs08sTWU10q&#10;WtvEG1Jn4SOLOMESllJDFmUUQqOXq8c6rfabHoWi2lvZQos8rligogaZ6tUcR9rn8TMuef6TJHNO&#10;USf3cQ5OmgBxSP8AF6njehTXPmLzdfeZNWllijkgGxUyJDaJJT0W5Hjw4BuauOEkjN+03xFOv3+p&#10;nXlsovSjjtVAaZyxUM/2/hBHI/CqrVs3nZOnxR0xkbvLXL6uD+H+i5ESBEV9UvV/VZJoWm6TL5Uu&#10;dUvBcz3GoXEjxWSlVlC25cRqpYN6ajk8jMi/Z4/y4URXcDzhbcwPJNI5hshRHZkf7dFIJLcuVG/Z&#10;zIjjnCFm/T6pz/m/6b0/6VM5bEnp6U/1CzYQy/X/AK1Yx2dtGlxqlfUjCSxgvEGeNl9NDH8ckX7f&#10;H7P2c2vXMTmi8pItIWSGaUkvIryLSXjX7TciqqDlvZeExufXP9P9WP0+n6f42MBdDr9bXlS3kitu&#10;UoihutemS9tLWNVjiMcbBoAQo5ANHG0snH/iWCne4sdGktHtxB9ZjaFVQ8pPTZKKzt9nen/D5j5i&#10;M+QEkzED5cHp9KMIH1D/AKSS6xgsNZ80R6rb6hLdtZSpLJPKGigZ1l5vDHHs54coz8X7MSfF9vAN&#10;rHaHzFZlbeK5aJC6tNWUmZSOALfZCrycrRsnKJOGVE4a/jh9cYrmPpAPL+L+qnGsS3yeVbyS+mYW&#10;80gW4iiH1cC1flyov94Xf4Ul5fs4O1OK7sdNuLJraOJtTmCsFqP3Afk/JwaMWX9n9nMTSZMebPGU&#10;jxjD/D/TZSmATIf5v9ZAaRNb6nrFprEFzLNaaRbNUyPXldGMRoscHGqRiv8Aef7tkVOK/wA6Os3q&#10;ai40mC6tbfRrVke6nXizzOrbAMO4oPs8sy9Jg4f3+QSnlyemMf8AUv8ANl6WJuMah9ch/pItaJYX&#10;mh2P6Z/R13f+Yrz1hY2TKY/SBUmjsxNE5FuHqv8AZ+z8eK2vlPQVhgksYzcPaIJIC4P70N8ajkeI&#10;qp6f62YUu1MsZ+rbiPBL6ZcHD+JMceMAVfNpfMvmmaO8t9au4LA34MTJAAr2pSkcvwFpi4+MKX5f&#10;aT4fhwv9ENdS6dZW8RnpxdofTQRBKbVozfa5faOZ+OIni8QyPh/0uKP+wbBUTy9RTh7iPTbWHVdV&#10;vJ0iDkCOdpbh53lrwKqrLEKpxPCGNVVvg5faxKDQdQQK4kMvoszegXqP3gFDzJ32+z/wWZOfW4wL&#10;H1S9DjZcZ6rp/NOkSyyRGIwLLApN0IiW/cs3JPSALVjb7a/zfu8ZPZxpctGwAfnVhy5BVpU8T360&#10;wafLxxHc4uTHuCUTBf3DWKToWaMRUjbgUeR68V9RW4lCQAzA/wA2JegZxwoQij4+I3p4dMtlHg3a&#10;MsLNK73S2x58gZJDSLmaLy8TUjpiJUIxKFQqVolCSTTauJkeiCSEQC7oodWZ3pykqFAFd+ND4YGW&#10;NWmaO45ekAzM46kKKnbsMyuHYEJuyK/iRMssq26yW3AzEqqox+FSzBRU0NTjra2Lx1taggEAMeK8&#10;QPHepyWWAG5b44L5NXVysTgXVGWoJ4jm3Ikdh0XFQymIerVJSRVgp47itQf2sx5x38mO8btSpKJm&#10;EQWSEA0UuOVVNKEdFw2sPMN5HD9XmY3NmCao25Ar2rXpmLk0cb4hEQn/AKX/AHLZDMYkdWM675F0&#10;66vU1KyJ07WFA4TITwYgbq6gr8Lj4W4lcFCy0b9En/c1f0DBi9Y/XoQaR8OHDhx/Y9P/ACvtZh/4&#10;Rxf0v60uBNy4+O9+L6duFiv1nz2PNYgPlLRuTSmVbr0D6J4mrTmXnX1+RVRLX/Y5/9QTdXS2OkqC&#10;qRpOS0ULcizSsP26VX7z8ObTgGXMD9Uo9fTw8P4/ovTXVDr/AAvVtNtJtT8xTenPPPPbcYbudfTW&#10;KGFDVfS5KslT/kfb+22RG91KQsLa3KXNw6esiqQZBcKtSzivwqnv/wADm90mgFcUvpDCRG9b8PqZ&#10;1BZwKZJZVNuqEwDkaIYGagC/65pX9rBNus6JHcM8s8xokKSORVqANxI+Jia/DyTiqry45sMpHBsf&#10;Sw3JoHmoXQhZpbRRDb2oBed41BABLMDIGHBUFPj4tzZ2/Yy0064nuGs7f1ZLeFuThG9NWnBLMhrw&#10;+BeVWdZJXbj+zkIzEdia4vx6UYgLQs2t2NpbDUb5orZpB8ElC8i2zDikvwrJu/FeKtHEnJ+Hx/ty&#10;eHT1sm9Wa3jMzqfRT1mmUySUL9atQKNuK5os2slmlwicuH+LnH/e/wBFyKAuubBrrXLjWbZ7ez1O&#10;5S2gnJvpPq8VtKltCjekvOqpVpHRjzljZ1+wy/GmR291Rbj1DLIIre0kdStQBPJTinL4YONG+FPh&#10;+z+1m/0mm8P1D6pebjxiPqP+azPQdAbTkjnRPUurpEWNmqXt4WPKRVZ5LrlyPxv+99Plw44ACHVt&#10;UkLR+p+wzTMViBjFVQAFiafCODN8f7X7WZ3D4cLl9X+a5OGJqzzThFh0bSAqghUPJhCqs7GR6vIw&#10;ARaszM7kLkmtEv1kSUqJnYmKJSVcsdiSQXX9oVbi3H7OabUTx8XCbjXryfV6v9L9SYnej1Ybrtx5&#10;ea2urJppNOjiRbu8uUVoBFFXjQOsLjkyfBEHT1ft+nw+1gTzBNHFaNYwSwlVYNdySy1NwxKh0QfE&#10;SOTcH4r+18GDRY4yn4sweH/J/wBW/rY8QkQf4R/CqeULe6udSj1rUIpxHcKYtHsY7ZY1srdeXB5W&#10;oPiZR8HJmbj+z8eAI9Nmun+qLbLBGVJZUCcEAJJ5KwWrE8eRZm+1mzjOtwdviyIuyPpZJc6tZaba&#10;tevctNEXAVn9R2kZ9/hKB/h+1xVI/wBnji7f3Ed2kcrWdq/DTrY/Akkyg1dlqaRrxrFT/Y8skZWe&#10;H+KX1f1PkzMyKP8AF/vf+KQIkEupPpjG3TVbmIy6tKgLNHasxWNFYqvKR6hX5L9leTfsYyCK5lA1&#10;S5DetJyHCFAxXmRRQpHM/FT4uS/CuPEATCJ5f1kVW3WSLlmtLVV0e2ZOMKJVp3ZQVH2i0g+H7P7P&#10;Fvi/Z44IWRbSFrowxyzr+7twiBWMgJ5gkvWi9vi+3y/lyJBlKh/pmBkRsPqQd1HcajdjTYLiWK3d&#10;RLfOzc6QkH0xHWMx85CP3gYf3XH/AH5hFq91bpf/AFSIerqV2WSWWJFiZUkb7Jc+pJQdT8X/AAOZ&#10;WngQOI/T/pWOMAmvxzTnSYJBao0iena24VbdC5fkka7PxURop/yeP7OG+m6TpthDNPBcTSagJgzS&#10;xxIg9R6URS4ZnG540Mi/a5Zr9TlyynQ9OM/V/O/482g1VMf1LVfMF7qaWV1YWdvoNxFKJ/rE0jyv&#10;EgJdyqBEiVRx5eoyt8ScP28rX7h7u3lAkkfS7d5FuX5qizSqgKwqSyjgj/tMvxf7HLtHpxDYxHEf&#10;p+f1NUuV/wCla8safZ215G8ltbwazLCktrbemXligLSIbh3oSJJEPGRRJ8P2ef7zInFEbu9WX0uS&#10;RmNVt4qMnLi3AKaKpZ+LftOyt8cmbEyjAED6vqbIDiNnf8fzmZtJHBGQ0gFA0heQ9FBqzGvZa5ON&#10;C0aZ2M97BD+joIPj4yLcKWDk8H9RGZvTbkXYSfbb4VzndZqyKjE+qf07/wAS5J8MST3PNfPXm+K3&#10;gTS9MnnTXNRnEcUfGS3n4yD0xIhjaJV5Jw9D1F+zG3qfGuR3WfMVpd6pyuBObS3MQgj4gM/E8i55&#10;nklT0T7WHwTKBrr5utGUG5fxMp8s+W7jS9GdIlghv7wyTXDJQojv9lRwVFfh3Yj7XP8AnwEdUnme&#10;2/dI8Zk9OC0lAWJmepJeRU+yKDiF/a/YzV5sM8Zsc/4mviJknD2caLPxeSOR0BluI2+IcOlAxbfr&#10;vTJNoq6hKtwgsSbURkRqkIe0B5A9VaJ5KfyhuOYI1e+0uHi/rf7ll4w4fV3jh/qxYh5yOkW5sozr&#10;iafqIlVmkkuoo7xlMbIFQTx3CRl67yCJH+HirrhhqOr30t5apFZxxPRIzCvONxyBYPxbohK/GOX7&#10;OTwYhASs8W59X+amJhOdjklmg+XfL0GlXsh1W41CxrJN9deWO7iHpkRuiyKXPrKG/dkLH/efAn2s&#10;nlgrWyo8x4eoKBeRep2oxLb75zWT1WIjkXJmBVReK+a1g1OcWtifrD28NYikC2/oxoxHoCKL92yL&#10;9rnwjb/Jw3iR5N9jXcEZhTnGLRGLDbfTbw3LRSIY5efEqexH04H1DUZbWaKP02eoNWH2RTehyODA&#10;MgJczFAM60TQYLmwlAuo4XtOCvEwJdi5p8I/aXl9r9r9rjgPURZavYywwlPrAHxISN9j8LCv7Ve4&#10;/wCCzJ03Hp58R3gzMSExsZdV0HWLWS5tpFQunGYIwHpoeReGThV+HXijJ/Jyi/ZidvZR2X1iK+KJ&#10;JOplPB2QgKfhDEcfA/Eub6Wc5SOH6Y/U5PHY26PRNT1O41aDT73RUmkS0kSCB5beOUN6g4yunISM&#10;COS0R/h/b5fC3FCbUTeoDYsLcxlDeXAMhdSwOyOamhFPsryyzHgELOXf+ZjqPCgR6lG2+hJpsoh1&#10;RHvw8csen2PGERTqhQ8p4Rwi9RDy+1J6fH9luGSPSvNX1ZreykSRkgX03nf1T8QNN/Uqzf8AGTNN&#10;quzBLikNuL3MJY+Lkw7WfI97fo+rWlxbx8pC9vpyvCOUTLzDD0AIo5P+KQr8f9/ZJnFtcxFypZX+&#10;ywB/Cn9c0w44Hhvk4+4LBg9xY3zSMGjuFJHLjXcU+FgAyMCetceo9K3oRVR47n8a5E+qSk257h5H&#10;LAJ9YZgSrhT4gHccep/lyOXvl+1u5TqUNHl6iM14NtSpAp8VBTN1g18sY8M8mcZ8LIdH84appNpJ&#10;oN56lpbQ/C80YBuQOXIKrHZYqux4R/Ez/Erfb5EEJFrB6mrW6DkeKQ8QFLDYGr0AGw4txX/VzYmH&#10;GAMX1N92NubOLp31bUFttAv7gRRxme6vY5WeWNXKv6QSL95I27q6cndf9+YjNe3UUcl3ZuxROJMC&#10;HqaVCqaLUH/P/JyIYoSqGQWWRNbFG2+nWUs0OmapDwuJlmEV46j+7B4u7DnIquoI+1/rr8K83Ttp&#10;9SKJdzmCKc8fWijH253O4JBDLxRaH4W/2PHJSgB6Icvit1sp3lhoTsdJUXc9q0btFdTuW9K2hReM&#10;kfNGjkRpnqiuy/vE9RUf4mw8g1Kxkm9L1QnEfvpFRt3Y0+0a9PD9ps1s9NONn9LDhYtd+X9ZWxjm&#10;ksRcrLJ/oFncyW7KlvGobeNVHIsvLk32oYo/TRv3nLELtALhjIoniYkq7qhahYVC1I29v8n9rJQA&#10;MR/OZQ5I/SJX+oxLaP8AUpbcCE29rLNHAaRMFkkKpJxbqEflxkd+P7qT7LbiwtL6NIoiZGVSGJK0&#10;rTZWHSm/b/gctxZ8sB6j6WErtbHrV3oV3LcSxpAs8qmSL0pS/Hl8UkMlCztRafH8XL4vVjdOLkz6&#10;ZNBMkk8Q5rG3phRRa0VepRV2IX/Nfhzo6mMwAOrIStlkOuWt3BLb2VwVAuI1lMjCR+HNpG+zLJJ8&#10;amT7X8v+XzdkbTW8iLBEstwCObkgcQ4BajEc3qd/+uMs8MSFkMuIAcla7Nnc27veTvb2DrIixBWa&#10;vpFuPwr+7hUKvDifs/BH/eTfGrHb2qGV0lktpG5Ca8UAljUfCqkc9vsL8H+U3xZRKciAK2/H9VjG&#10;JQc02qzGJJbeDUIjwlsNKm5KsQQHjJJPH6sPxf3zMz8m/uok48mxxrcTPCapboFDNxZJGVx+0zkl&#10;mFN+I+Hl8eWmIgOVMgpW7T2cC3Uj/WtTuubQRc1nsoJYdqRekkYSNuVFaVucjR/uY+Xw4teyrFty&#10;KtJGnEO/wuN+If7RUVbkf5uK/wCWuY2MGUuI9EVahpFh9YiYxrHKLa6mMjW8A5xOCol9EEIC7LH6&#10;f88bySvyZvRfLhjh0vSIr0lpLuTkUbmrAyBSDxJC9PiRNl5csTkObJwj6YIPPh8lO9a/8xeZLzQ5&#10;0hTTYkiE8HpOrJbySckV/iIYycUklb7Mfpf5K8y+yikkumdpoWcNzuJG9EsKiigGKg/aX7Q5Zlai&#10;oCqZXSd3U9paaYsEEN96DAxWcFLzcglm5C5/eUXg+ytw4fs/YwUs5l1JEQp+4ArJyqTXZV4huXHb&#10;l+z+y3LKzhiIWea+aBlhFt5fupplm4XvKtuIwqoGLGSX1GSjSlG4caSM390sXNuGF8BivrqWfkyQ&#10;xIxhkClX4py5vydyka/FUMftfDy/lzLNYoC/4kchZTW7N/pWm28RSFrq7dVuYJJFaMTOFEaBYoVk&#10;uHPp8SifYj9Tj9lMELcGKP1Bvd/ELZS3OskzUBBJPSh+KnLjlQjt5J5oa601LmQW7BU0oem2osqi&#10;BVhs0LGNwqr8L8k/d19NeMn8yYq9vYwLFaXTveXl7USh1Z6I6UPJqhU+EV6/5C/ZyoSlkOwqPJje&#10;9Jet5qc8lzdadBHp2g6YvKH0THEHuIZWZ0SMK7y8nbgPgT958f234s4SE28VvEsEcaVb0oxwRWJ6&#10;njxHKrfD/K/+pkIwAN80S5r30+1iu7m6mF7JM7CNbqblNLJGtWMaK/NvSKx0l4rwmi+Dn+94YO07&#10;UjpqpbiMcXCkkMAoUk8zQ0bj/KP+NVdsxM2l8Xkg7pdrejDW5mv5Z2MtuZECmFmcvwUwoePqQmSn&#10;wyOA3xf5csEShrmK21CZrmOJOKkiOYrzXmdjRRQVqx5t/Ly+LMmJOOPD1SRSLsHvdFtYbG6upXkI&#10;Lz2wf0njSh4sZSWYqqIEgiHxcvTbg+JXkwTnDHWWpZjRlUmSgoSQUAVOP8/+V+zluEy6qdl9np/7&#10;uLVZgLYRJDGqejLMRaBnLpGhWaSSWb1PhX0fh/uY+Pq4GgeO3eOZFLEipevMsw+FgiqCeBKr8S/a&#10;+CP7OWZbI2ZEhNbqFr+K6trqREhHICNV9LhG6iSMzM5X96iyOyo4XgvqTN8eL6YHkMrMskK+o/JF&#10;jKkgOy8SxoSv7X7XP7WVZgOX8S3aC1yaKOK1aJ7e7ZIkC3U8y0VhGriSOKhQO/Tl+64Kq8vg4vlS&#10;+jLIoldxEjCUwqjCP7LbEEU/4sbl9r7X+sQJDmFtdapLbws1msTXUoe3+vSzRvO37xAxDg8tuPoI&#10;kbcYnVIvj4/uw7JZs8oCvPcyKgdSj1CM7KQAtCnqUZWb/iC/FlsZSJ3U7omV70CFmulsLC2MnHjN&#10;FxLiNSjs0okWRYCyyxr8P+WkzfusEJIGRVCgJxQIxb42+IVHCNh2AovHj8P82RlARNgqYhC3Frwu&#10;DIZXMqSyyTIsYEEYWJwHM9xE1Klm5yrJ6v7z4X9FeLbhFAAAhflyIFPhLMST8W/cNuW5ZVxcSkhE&#10;LLNdsx9RYSnp8yDWQRoq8fgooJKvFVVj9Nfj+1ga4cSSpExPEEEgKpHwMOHccR7ZkQFRUUi7S29K&#10;KSeFEDOCtWkdWHqRkyGnFxJISFXmypy4/Fy48WGKYYhR3YXTBxFKzKXQS0JVKU4HdKlf5f2/iyk8&#10;UjbHhBSSbTxeyFmt45dPUxG6gELKkwtyyoZ2IInjUxzcI5P5/iSPnDlWkcUZrFHQSL+6kag4DlV6&#10;cwdy/HjyT7OMze10E1sq6q13dRILucl7d2NxbQhyJiVKQlxCUbgkQf1Vim4er/k8WwHcLI1vSVOV&#10;xcMpmIKf3amoUgUXf7f2f2ly/FGIFgbLQTOyWD9Jc4ZSunadHIllG6yn/SHDK8iu/OSqr+4Ti/w8&#10;ZuKfFgqItFaNEiCCQDipIbbmprQ7BgnKnws3+y48chVytSO5LrtI77UY5jI95b8uc0atGf7h0dQ6&#10;HkUabhyPqInBfg/c+p6uMsCRblY34O1fV5glyRtUq3D4pPhpzOGc990jdW1qFZbqKWWD144fTNsE&#10;KpGokap4yx+r8NuiyckiT7Pxc/8Adio6jEhaOJk51KMUVlLMGckqVVXWiufiav7H+yyQltaUToV1&#10;M8FxcpJ6K/GnKSJwkZjjUI/OVopDzhUFBw+H1eD/AGOGM0+ymutQZpB8IWUSDlQRoCE6V258ZFTj&#10;/lNh1GbghQ5otU1nWLPT9MihiLcpHg+ruF5+tNIC4qRuViLRSSu3JfsJ8WCpZ7elwUVI7dQqQ/Cy&#10;KxRQFZuQWiK3+U32cox8UjagpfaWGoRRWEUzSS6hzlnupGeOWSNJJGaSJBHy5TSRNx5CNPt+o/7G&#10;NiEX1YnmJ2NFgVo1VVXiVDiquPtLWv8Alf5CZZOVnYHh/rf8eQT3Ktx9f/SKIifUoQXlv5FmeV2k&#10;V45PQorxM3JXcU4P/d8PtTyYk0UFgWZ5VmunCOVRAQSacht3kbnx+Ll8XLLYnj2AND8d7IK1vd3+&#10;txIsdq1npyNNH6krNG68SfTZVYA8YVEbOroifCqIz8fiW020s5CrzyiXkS4fiOJAI2Q/FXkafE55&#10;ty+DMXUZJDYMSoa5qmrwxSpZ2xh4iNET1G5IXUGsw+DjwBf93EHhRIv3zInw4nqEkl3OfSpHBHMI&#10;40oAlQByZ9urDko+LL9NjGOFnqyqkRosKadaI90Wnv5bU3FxMavMyFmZYogDyoh4tx4YMW052SsH&#10;lrKFkkPw0oTRgSF+FWA/l/a/4HG8WjuxspQdVlXWZLcx2gjtJHt4Kly5dEV42RHb946s/wAbepxj&#10;4J+8b9ttyWmdYo3CRWqAFvsrvQjYj4ujrxX4V/2Xw2YrjcmSppiJYo891A0t1qs7MIlHqtXnxIDL&#10;xCKoaGQyyfHJwkZf7tOSFvHDG5UKxmVaJGoUVAANT1IO/Lb9psOSRTdJldXN3PGjs8aWjPW4nkeQ&#10;gFywCp8KI6VX0/i/3UnPhxkwfJE9gvIxgXEiqqcTyp6hCljRf2Qq5iwl4krH8LC7SKO6j1xxHHO5&#10;0yGWWS5LrwLmBeaQrWQ8lkaSXmfh5Nhe1EaOCJXd+RBah7gAk+4H/G3L9rMwA9GVbJ6H5xT6hePD&#10;DAY0YIWDUIdiqrsah3+zT43ZI0jX7DKvbKs0s4RCIoiWklYfbb7Z/a9/8r7P82RycvNFpde3b2EN&#10;gszg3F0Ugt7WIsEt4zxhUBhFx/2TNH8L/DyjXKvHWOF4Vf4zxSNaAAlQWX4QN98jijIpRGmwGe8g&#10;vpIQsa+tLLKSzMqyMqP+8YhlHBVOyqifzNjzEkRe3gIDEgVUEEJUVXkA37Cfs/8AB5Ekk7o3Qyzz&#10;XUFtqN8rPEqByshQo0tDxkEbmP8A3bKvBZHf7X9z+1gPW78Tsv1duUUdSCvQ8WrVjwf8Fb/hueZG&#10;jxUCSgJl5T0eS1tne7UpeTBAwcBSoKAFUX1Aw5U/aZeLcv5PSwUW+rWSskYjegAdgxYkr1Ymnxl+&#10;P2viymI4slHkmkCluuo6o0cl01zAWdmiDxiMBJAvGNQG/dJCZEZUbh8TpJheTePEZuXKQrU0C0Bo&#10;DxR3A2XixZuLfb+19hcywI8mScqmnw3ItSrRxc6LGS5qKhOTpCSf3hkRVSRl+GPj6fH1WzCOeSMR&#10;qQbl1ZqKWOwX4uT/AAPSrcvh4tkZS4eSCummtIOUsvKGzRkiVmVKBmkAj9OL40qOKryf4ePx/Zwd&#10;dyQW7K78qoCfUAYMFCs1Bx6UBdd+CorfzZTjNndYjaykunWtzeW0iBIzHO4H1c+m0bOXReTsy/EG&#10;KRSt/evLKjfsfBjrSAusDSMqFeXpR1PIcu7d+RA+zTK8uStgpLtRulSbUDFDLN6ojF3c8QI2EQ2R&#10;OQC+mrN9rm/22/Y5ZV3PI06iNeTqpCMSRxAoT0LNvx/ZC/ayWOIiFIpfp+m28VrM8x4RTSBpogqM&#10;JGYMBXkqK1PU/wB2vIien8PBV5YoYJIki5OqDkAA1DQKTVmcnp/dmg4/F+18WVDICUIYXqXN1dPF&#10;DJMn1dnPpFlLvIoKpHHQJy3uF5OzfD8fDiuNeS1mjmQoWsYwfWCcwjhmLMO3KpDVry+1hPGLP8cv&#10;x9KT3L47KW3ksuUiDWJTzgNwtuZUdYlhBqA3pqEaP+69Jv3f2Pt4pZRSXt99YFbeEUZVFCxRdgoI&#10;G1X8H/4lk80/CgK5lBkhdZnh0jQDpkji/ugrxzzyluHqSD1JJZFZt2WH4vii483X9lHxdfRQJRP9&#10;IuUKcia0RGO4Y0G9eWYh4tz/ADVrqpMk9zPK0sx+oaZOkjRInESTSxRhQ0YLtSOgjX9nmv8Ak4Ca&#10;3he4iiq9InrI3FC0gFT8TcWCoyU2X4uK5kA7cRUi0y+s6immXFxzjjluYwYIld1jg5KilUjZlaWZ&#10;Jy/7x/g9R+TcPiVVblYVvY5GlLxRAyQq1Xcy1YkDj8CUXBiNi/4lANUhrJNRbSLmzWzRJ7uQW9xN&#10;EqRRJbGNF5uZSs8xL+78v+SeVGOfBmOzGNmjY8Ru3xsa8e/j8Xw5MS6Mla6JhiuFiRvVhS4ijuIV&#10;9RlpF+5RPhfkyxkA8VdOUnDLuHiunSJwTEg5ygKwDAjio6fFWu3HIRiQbWjTVlFc6ba3E8b8LiVj&#10;Fbs0kTekUdpJWLfZTjT4zJ8HLjicU8L3EbyuUCIld9xUklioA3YKvf8A1eWSkJgV3r0pWurC5hsb&#10;tLWJZ5ZJZfTTioBooVI1kqzcI3lk5OF5cWf1PT+zgVGjlnYD1G5NREKNx+P94eRoW6/8FlxBiOSS&#10;aTKb1La0jZjBCI46zTCVPU/dH0V4LVI68fhqzcY2bFr0WyLBaxxrKAyvIRtux6bt/Kcjgud2oCD0&#10;mPUpJb/VZ7ma39RZIbaM8W4pGoq2yH4vUVj/AMLw/axO2aQXLzuRBGOFEBAXoFpy/ab+VQ2XTkOG&#10;rUq+oRQNYRWar9enb1h6kiFnqxL8ioH7tDT45GTHcvrLh1T1FXkWBYMDxPEE18OXTMfhEd5KfNoq&#10;thAYJJ1t5JPTSHghiK+ovMolBUczGRyPNuKfZ+1iJivbgfufi409SRWPKu1RtRQfD/Jy6MoxG63Q&#10;3RLXWk2XwXhCCWvowPGAgT4iGIbk5X+Zm+0//A4LvxHaSA+oVkVFClBzff7RoT/q0yrBK5HuQLSr&#10;RpbnV9P+K3SWCSWZmWRjDCBGxSNQVHI14vz+18Pwrz+3hdeMiRwwuGBoKg1L0oRyKmn2m7cf+BzI&#10;gCSlPdMLyzXNxFIkqFiA6cRFUkEIHXkTwTdn5Ly5L9tsuJjO7cNvREaRx8a8K7E8qELsrcmw5I0U&#10;yFGls6w2CoktWNw00003MAyUJIHCoZwGdAkf+UuKx82jSVwWhLgoHJqw5Ch/2f7WDe9k81OX0Q81&#10;vCyxXIiZJHhUEIfTYkV7elt6Y+H+X/JwNbR2kk8IKKVj+OWaQD4yzHb7X7JIULVv8rLTIiNlHMK9&#10;/LqUNndt6r+pO3p21vASDGqIK0PBiSwDuz8V/wAjBTXFrBafVbZQ8hZkd5GozP8ACOVCKbH7KL9p&#10;sxeCUrMzsF5E2gorLUJtWbVL6YpGUiaKKONWjiiBkPAPXkS6k+pK3BVT9nL1a3osVvJ+7aZaxwog&#10;ZiPhUciOiig6fs44CCTIclidtuS3y3qEbtcz2x9aK0mMd1dSSskYbi0jFFb7bFpN+Xw8mZ+X7OKS&#10;kpBJAjOsKhVCqvIsoofiPwhamu38nx/t5GIM5XJMVlogkvILuaGFrt3eRpHkKhGbkPgUhzJxXjuD&#10;9vhFy/dZgJFt4+Ar8VQSf2zuoA+ItxPxtvgJuW7EtsYHvJxK3RKOFQVEa1Dl3+AKJFHopRP5v5sb&#10;Jaf3ckrOBbSIkVWZi37L1Ow+Lj/xt+1koziNvekdzre9ctLb20cRe+t5JppVRFCbcoBxBJcRh/tH&#10;/JRPsvx0QMEsUbE81HxSE77/ABErXke2/wDrYj1Rvog8l9zwu7e5mjVXjdjxgVRxLKfTpKRwU05B&#10;VVvs+n/sWFBEaRopVLVUMxf4hypsoqR0r4fayqRMRYYpZ6kgt0ubVxEiyNGiQgRfuw1GlYKCeTBT&#10;8QdeMf7XHE9Sm/cQxxhpJ2JHo0YRq5JQnpxpGBsP9bHBEgkyDIGtyqaHbr9cu7pljt7WPhxvaxSX&#10;M0ARJVHIEyVmZz6jfa/u1XBGnWMSOsEUSQwwgDkqoCWp8TVHxHbb+XDqMlb9fxwsfvKXavqTm2a5&#10;kuJrm5vWdvRlaf0lj5DhH6fH04/iUP09Xj/Lyy3ukmdLWyBa0tyeJNBULVAfiNDTlVt8x4YuEcWT&#10;60iPCKREOliyil1DUH9HUdQRTN1qHkCSuG4fEvIw8IlT9n4P2Mbb25mjLSSOsMAT4CVoFQbLyUbK&#10;f5acmyc5UeEVa30av7tNPuI47e3ie8v3mJkjD82lmIDyrDIaPIp4r6jyJHF8S/F+2CnSW9lpAgNr&#10;6iSxq79QT9pkA5Fm92+DMiEuAAy5/wDFMpcqTS2e30u2/wBMmP6RFtLBcTRQmqlFBKxyk+kqJ8PR&#10;P3r+n/q4vqHroRawBmDCVZOHp/H6lOPxNsip8Sdf+GyvDU/V3fzvSyGyE0eOFg+q6gyhlFq8ELmU&#10;iD0q86KlXlkdeE32fj5qv2WwrkgnSAwACJzJUFFqCAKIUKhiQrKeX+tmePURLojYbsggurWW7+u+&#10;o00At1FJWKNGSecgmRygRnjkj4q3xL6eH91ZRafo0Vvbxk3rKi3dwhJNCwqhL/F0Jb/VzUHNKeQy&#10;ltjj9MPT/wBO3Hx3zPP+Fg+g6u/mLzTNeXkqy6ZHNNJotvKGUfu0oJ0QKiHi/GIMWb94zen+1hVN&#10;Itwiadb3MssD8zJcUh+LmlTsoUBNj8TftZnQhcjOrP4/nN8fTv1kyKyt7iwWfW9VsreG7HpR29mh&#10;ncxiOQhfjIdnkbmvwRjgqJ/r5drbLFHVCpblRmkbgxHtxGwChf2f2P8AKxyZDVVw2wEbO6tfXE01&#10;1SX1WQIXWKGNZI6mlVYtuzcmfjxk4/vG/wB9YhczXt3I3qMxWTksUCseNBtuQBX/AGXw5biiI7Vu&#10;22EZYWOk6dCnppGHg4PPcsgDcmFahSTx+z0T4vhxs5kWyVqhIy3H0xxqe1eVK0UZLYy+CAOararC&#10;2qSgBpLhIwzSnnxAO/H0+XBXckniRyX7X7WBLGyum1BbhwA5lcLJTmUFSSOC1oH/AHSqv+yzKymI&#10;jv09TGcgTy+lV1TULOLTJ4FBmEMKcoXYQ81ag5eq1AeCh3Zvs4Oe8ns7GTS40d54hECSVEaTcHar&#10;cgRRSFduRyow48gyH6f4f6qAKkZH+JJoNLtdS1iPzF6sCW90k4DxxsZp7fnGqDmrK/LjzRFVPg5N&#10;+02EGuXl9dat9VhlQW9lGfrUzMZIxO7V5FfjWqNxZf8ALbNlosIjA5SPRH6P50Y/0f8AYuNqchgB&#10;f9af9VP9CtLeDTzdLGwN4VaGP01ilESqAkZqI2+FB+18XDOhflb5evdPsGm1Ec/qcjm14yiYOW6v&#10;vw40+yqqPh/nzhvaDXjNMRga4vRL6o8P+xdThgZTldb/AMX+9/zXlX5u+ZNPvL02VkCJp4YZbuRo&#10;1QlFYmK3kr+8b4j6zf8APLjh1r+saXbPFNOSbmFiLGJx+26fbqT2/wCNs1/Z+izZiYwrhn/eSj/Q&#10;/h/hdqBQ35Kflby9fz2L2MUbNZyRxvqMpIPOJXLhSqs5LM2+/wAf+rnPbTVL22E8DzxSlmJvDI8Y&#10;4LzLF6mjK9fbO0jijIwIFR/h4f8Af/T6WdHiB6vRdU0HRryazvhbSRzW6009oklevOIIEZV5J6PF&#10;VrX4f8r48PPLtrZ2dvNqaRczbKJYw49SSRnBIHIDhv8ADmH2jqZ5P3UZH95/DtGMP9y1CInKjv8A&#10;71iHnW71DVtTsPL11ccIL+ZoLpo6xQIkLfFxjLMxpwf45v3X+++WAbOC6vNLu2Nr6kUUbOiyP8Uk&#10;jkglqkM3bf8AZzK1gjilj4ZcMsn08+HHCP8AN/hbcZFk99/9Isg1G7sNN120Av8A05biZI7ho0Xj&#10;FCi/uo1oGCb8uSD9tufwp8Ga+v7u7SJ7mE2JZRF+5T1A6wGlTQ+og+HbKtJgGKUzfiX6v4o/XLi/&#10;oqCOGq/qrdN0/TrFTbafKmq/UnLD61M0To9zHX7RV4ZpJC7M9R8CtgzQdCt7++jHxGGEpJxkCcHI&#10;FR8Scvi68t/tZX2rrPDwkjfi6fzf6TXPlulPmbzbfafZC2neO2ur8S24mgM3rRUNJCkcqxkIKL6M&#10;nH7PxfFzxv5nTtLb29kjNzEbs1vz4ji4pQNT9uvHMT2awcU5zkN/5yZQ9KM/KSwit7S6aJvXsPVV&#10;beaRS0hcAM3Kp+ytKqaYXaJpwhWOCO1hjaUpHNfl1+FwvwxxAijiNaH/AFuWbXtPNKM+ISPp/wAn&#10;+P8Ai2jBHhHfsOL+iiNd1hZLq8uJr6WRY7VpLfQ0jlqYA1GnuOFZIzM/OMcV+CPh8PLL1Wwu4dOS&#10;BrVxcScRJJEFaaKPnwCK8f7br1r9nlms0M8eXMZTA4f4v5v+yb4jhskb7o7TdTs5NQe6/SQitB6g&#10;topnZIriQxrKZPSmJZUiNVCpx+zgjSdD1SKBk08wpN6MpuYY3aUBmchebf3jSK4p9tchqNbiB9R/&#10;dxPp/m/5kWvGKNnml2p6vo13dWjapBdSVvIm027uI44yvGNWeVeVESB0Yfsep8fxYco/1DSfW1aM&#10;erGQscPIFy/LjvGCx6Zrc2QZcwjhN8f9H0/6ZnwmW8kEultqerXKabIYrdlZZLtF40SgcqJG4/tF&#10;jXhx5ZFb+7l1G8abn6St8RQJ9laVApVfDvnSaPAcMBGTh6mZkQI8mV2dnBpdgsMUXrMrEK8klObl&#10;qFi1Hp1P2cq01D01jECsWfeQsvAUXavTb2y6dnnyaoTA5qGoaOly8jXZUJFUW/Fy55ORtSoqf5sA&#10;XSwrdKAzM9SzAb9u/fJ4YWC0ZtynFnJO9qWZURaBVPTvvTtiju0VzEY05O+5YECgPapBCinfMnT3&#10;INkKBCgESe0mEjUjjqFUqSGK/tcVIZjy/Z+HBVpaxF/WuTKUarLV1MZSvILsE6/Jsc05GwAJbOyg&#10;EDfXd6Fa3sWtzLVUcrE4ljkK8TJ1kVuII/aXjg++s7b0opICsZdAPgPMAr8Xw75jafJIkiS5cYMU&#10;o0bU79pbmC8Es4inJX109Fir/B8dE408FUq3xfE2BGhiikTjG3ogH94TU1ep3P08tszMeMyjZao4&#10;QmsEtxPBIHmT62xB9FV4ikXFTxWvtxXl+02IenbertOvp+l6hl3qD2PyK1x/LS4b8mPgGkT62ofV&#10;gxtD6vqlBb8l4lep38Q1P9ln/9WI6x5i1S/uRMjSSxIS8aIQqtGSTwBROQoq/Ea/8Dnddndm48dE&#10;jf8A2X+yd7KRIt9H6J5a0zSLD6vBGiFlUSyUJLSAULnmWFSTti2l2kdnYLeXryIrctnZjGoeQsFC&#10;sK825fGyH7LZl5JiUhGP0j6vxFZEQrfh4h+nide3TS6gbO0aMS05OqgepWlPUZgaKq0ogkT43X/I&#10;wVp1yV1K3u1nW5uEARopIpaoCw6ekC1d6fEqf6uV5scY4jE/xfxR/os9PAAkD6poLzBp6XGhX+mv&#10;FJa2dyrfv7eS35MGBLcvrFIx08X+H9pckmm+XYo7V/WMIVZJAr0jIAkJJNABRmq1fizQ6rWgEVue&#10;HubJx4Y+5gvmL8wJX1CCHTrW9kl9OJjBxuoeTod+Ug5co0Yp8fpMjtyXk/JcJ9dkhmkh0m05tMQs&#10;vqCIuoQdSx5U6D4t/s5sNDpyQZzrhNen8fj+awAMpe5lXldb6H6xrOqCKCtYmUSmnPl8KhmjjLDk&#10;5EYIX4n/AGmwKbaK4BT17eMRMzLTkZmkcEc+TURerBPgf4f2c20ZcJFDn+P5zIwF7fSm/rXVvc8l&#10;t7mRJlX4j6fpQoo+wqgly3d/9b+8wz0LSoZInUgJp7RIZllC8mIJ5M3FYyta8t/+BzXa3XcGxHFL&#10;8f1W7YDdj3nHzJPpwt1ANxrDXDx2bQ80Qcl5KoUmYStQcGVf2v8AfeDNTvYbC3MMCxpqN0zQ2sIe&#10;Msqcfgf4inwvx6fzZh4ITyH1erFEcX8PrlxS9DXK5enr/F/VSHQrTUNdv7aW9urifStMj+t6lcCG&#10;aJJ7nk3O3IAcStBX9j9lfT4J8WFvoSWccTxLGLyL4oFlZCULKOTyUbev+T/wObbJIHayI8PC2E7j&#10;h7qZjJcQas88DGdrGZDHcSxJKgcK54xxNxGw/a/m5fbzX4hRJ4X5iZY/U1GSOjCNWqPh5KxZ5Af2&#10;ebfs5DHGWxI2/h4j/EvFw7j6R/ulHTbuaYxTRsBp7yCLRoXVlkmeMBizBXAEcfpv9pU/358XLAq3&#10;8+piMuDGkblI7Q1ZV47R1qtKsf7xuWZfAMcrP1S/HCzkLIPemdvpFnpT3E0cam5ux6l1f7LJIakv&#10;8VS3FB/cp9lPs4JRnt4ntLmBp2iHwmGrAFmoPjHRt/tfZjyEhxeqJH4+CykDFDTOl96Oo2N0tqtw&#10;eJFyvBnVQf8AdTgOy/Dz4go0v83DC3XLuC2CTTQK9xxLWizTARLwIAYIKeovx/B/N8f+tmThjZoE&#10;V+PJoJI5H1f7lF6dDJM7RW10EiRv9NaOEiSR3WhVpC3wSLxHL9tPgXlieh6JKQbiGSRXdHlc/u1a&#10;TmKcKIHYKzcVZPg+HDq9QIRP9H8fjhcmEeAe7/ZKut6xbWqpHPEsi+vEpZweCEEOZGZ+K/u1HNGU&#10;t8a/5OHmp35ic6XaLGLy7URTiOokt4yvESEovxc+Oy1i4/zZr8GLiImT/dnvPr/H9VgSJGv4Y+pi&#10;mkaUNQmj1W8mml03TJWu7aeaRvRuXdpJCoiLfD9WZ+HqsJfU/Y48cjt56mo+naacq2mlwFYVPwJU&#10;x/bojOvNvUJb4OXPM6OMY5cRO5+hhtI2fpj+pldnCunK810z3F9cyySlgskoXnUqvNUPpRBEVPiC&#10;p/ssMNEQTvHBY3C/W5oKi6dWneJDSq0RxDGUai8PT+H4P8rjRqNQK4pXX81t70t8z3UdpZyaheeu&#10;LG0lYNYI0EKXD161lQSt3b4Jo/U/efbXjzNfMGq2NkBZxqt5Gkbm7ht1eeQBRVFIJ4mjEsEdv9hm&#10;nxYTnmSbBs8HEI+h1+XOCT/NDFPJunaxq8l7rtwt5ZymVP0X9cEVoj8nJmZAkXqL6sXpwtKI2do/&#10;sTt/eZCWm1bV9SEVlYvHLEeLBzx+FCSiPHyWLmWJZuPHNrHDkxwokNOOJkbr+s9FD2el2L3N3cgQ&#10;U9R5W+JRUCpU/E/Hw5M2SXTdG0+W3u+TcZIFAhKRhS0jGpanHlyA+FRyfkzf7LNLrMkxMX6sd+r+&#10;d/mrniDHiHekWveYNUsL7S/RgDW15LJ9dZ2qscSIeI5epRAzfvGkKcVjT4+LcVyb+ToktLKDTpUa&#10;CNVKSJId3Y/tqKsUO/TOT1uEb5IL4kZgcLyD82dQur2/uNTs5YNUMTxTWVzDCkn1aD7LQyyFQkkL&#10;uC6yqjtyX02fg2DtV8u2cF2L+SE3NtbxUSFh6j8lNa8vtmv8uVYdfPJDgupMsUQDZ5lKvKnnLVhp&#10;66JFqH6M1LVdQ9e4v0EUMaxPF6ZR4iogjHJFf1FVHw906l7AJntxD4IeoGa7PI4jw3xNuUUatifm&#10;PTRa6vJBaah9ZC/auoyQjd6qwZ+W/euCL6Z7O25xLzI6CtB9JANMxYVklRZ4oI7ytokM1ykdxI0I&#10;lBYSAc3ABrspK8ifDEYriO8hKGgcj40rUg++WnGcZtuMaRV3YXWnTMYpH9OvKC5C8A/gyg/d/wAR&#10;yPzeXZdPvYrq2kIt4Dy9BFRQNtt6D4RXp/wObOOsGXGYEc2zHkrYsx03z+L7T5tP1a3VdQu0EZv5&#10;JZ5Q1SPhMdW4O/EBW+zy+KT4eWNml0fzHproJPSuI5V4yFdmMbVovI1ILf8ANuSxRzaaYl9UJBBx&#10;kVXJUjt9b8i6os0dvJNbyo0r2fqMFVJlMZZyiuiuopxB/wBlhLeWUGk2j28nqNeSEyc0OwodljVu&#10;X0Ko+1myx6iWeXFfobRk4uRZTpuq3/mPVFvbVrZNHgRYXimVmZyycneR09OnTi3qN9lfs/s4nYwG&#10;4rqEj+mYuSuEqA7AGtK9aZbmnGFwA3k2E18UVrF/JYmHRreIXKXPplWmarxI7BV5U6BqV+0v/NRn&#10;b+YbyyWKZpVihlYH0ZCQBGAWandWoGPxJ/sswJaLHlidvWGmQB5sb1LyhZahcTWdvBNPLbREJeW7&#10;BS07Msa+ryHB4914mObn9vjC/Fclema1Y6nAGikDkjePYkV6HbNHqNHPCfL+c0Txkcnn2v6BrOi3&#10;7295BJCwakU6h/TYca0SRlWpX7Lj+bNcSmzPKJCwJ/u167nqMGOHHzTHfmqWFNWAjuJEimiSqXj8&#10;qfCtQrUH/Df6uIX2m6TrDRSzjnNEQw78HXcVHiv+Vl2n1OXTgiH0qLjyV7TWte0D1oY5ZII7yMpK&#10;vCscsRqv7t6BuDn9uM/7PIpeeWNajnVY5CNPQsGkRgGYduYI+Ilmb+VF/wArN/p+08JAv+8bYZd9&#10;2eWHn3y5PavcXVor6y6rLFbzIzRIygBmgZa8ERYxxP8AvRK7f7rTC+6Fr6BjW3WKaEpDBGwCufjp&#10;G6ii/ZI5fD9n7WZOO7u/RJl9QTvTjeieIy3j3VrdereX00IM1vHxiUzW8hBkpyBoGk5PJ8aceTck&#10;B3cjQ2gggQiGjKVoeLgVoWZ61Xl4c245kYsUchJPRlVpxp1t9Yvzd3UnqXdUkTm6+pCWUKyKkVOD&#10;GMtyZvTXnJhhp2oi3s0hn53Esx2LiNZBzqWlHFQqDf7LJmHk08py4o/wspbkUkOs+XZLzUGlsnW0&#10;gtI/jkQzNC/o8RDayKWV5zRaq8Uv2f8Adfx4cxyQ2kYVZQxAU+u/Q0JBLEcaE/zfzNmBMSkd2shj&#10;Dwz6uSXspI25vFNYRjdDIqNGkYf1eSAFXMPFFWOLk3px/E7fSNxC8qAiVPhCPUCpBP2mFDs1eS/t&#10;f6uDGeGS8le5vo7C5t7KchrOWjNPAQXKqV4gRRkyCrJ6aq7c1jT4OHP4Si5s5LcPdCMqHdiI0DGT&#10;g1EZiN/tcf8AVVM2cM4IoIjKyn2la1bajcJpcsola2ijSW8lZPqpuoh60aRsOJb0S5Zvh9RpU/yM&#10;BytO0YEP724uEjhUutEjq3xMoINAK8viXi3H/ZZbGII35BmeacelFBNJPP8A6NaWU093KsElZZws&#10;YCiUgfE/FePwvzVvsycOUeMkhjLPIGhj3WL1GTl6hIYVpHy69R8Xwx/62ToggVxf6VSe5VgvJhHB&#10;G0N1K8ge4NujlGhRGVgGaYxEKlVRqJ8c3H/fbPguxgtZHaSaeSWF4lLMyyKpjjLA1qvx8qt8J+DK&#10;skzvED/c/rSlGuXd/DCn1Oyt4r2K4eNLVWgaQXM6KyMrBk9Nk+BXkX963L7WK32oWt48KRqYxGOM&#10;C8SvFSCPU9qdvjT+bKdPiniBkTzQI9WtJ0C+02K5lm9OZ7kmTU5uSyNPIGUiAlVHIMOXP9zN8C+k&#10;vx82xG5jWG2a2sDI1xKsZJrUBXoA5DBRX/JVv2f5cvwXPJ6z6fepHyVrO5lvLxL/AFlII7O0kuFV&#10;vS4tyiLlkVo5JapxG7unFmk/358GAtQS5tJILOyPKOZDJdcFVmLM+55LRizn9r+X/WyzDIZBIy/h&#10;LED1G/pTPSIrG9a61TUo/SNvKi2XqvLGiLHCOKejJ+7QRcufGjfvfj+1FG2CbWycQlp5FihjIqKL&#10;sigxp8RPLky/EtOHH/ZZXky8UxX8LORHJCanrNutykdlbS3N3cc0i4mbiZifWmDKimH043Hpys3q&#10;Mz/u3/usQXUpLi4eKNGgUMKASc34VIU0ZiBXiOh/l4/5V8cXALkopFR+X4bKxSW5eK/uCrci8KQx&#10;+od3UNFGrEAvJ9tW5M0nqN/vsXGiQj1ndy0vAGQMf5mNeQP22AXq3w/YzDEr2jyYlB3RlvHa0WKI&#10;R24mK2kqKQ/wRDiUKbQIzSL8KfvOLS8Hy7Ob17t+TMLWIJGrswavEty4tQfEfh/bb/V+1kssTCKa&#10;pQ1OwkstOBtIYH1K7LzyW6xmJAzhAJJEBduK/F8PDk7+mnqoqLiN60TsYgjSxKayoqsqEHqnLbmD&#10;y35H/iarl2CIAtFInS4bwRlp5Vt7mZGjt53kjlmWn2JvT4tFEw9NWVUjb9nkj+jJIy4S5hAt7dQs&#10;8igSScqcVJb4tgOvJsq4QZcUvqHJSEK9zpl2kl/eTNLpscrNFbGMsZZUSMekVZn2T00J5fHzVnb9&#10;2rYChsLKaRrfnJcrGKspRGjC/FtQcaqPsqOPJ/g/y8uMzXd+P6aklMb/AFnV7O1jupbe3tRdOyfF&#10;PIk/JygSvGOXdtmlcP6dunqN8fBMES2cLzI0831dCpKRkRLx4k/vNhsfiZV3/n/2OOJ0CbUIa21K&#10;4iimSxtDfywsqyTg3Lq7yqP3IduTMF9ONpNvhX0v5PjEalcqT9TgJUuoqivRVHiaDl8XxfZbn/wr&#10;Y6fGL4iyQeg6fccP0hflJ/q7OPrJhAllc1IVGZxH+6UIFDxekn+/P72PNBHBSNK8UA+IKFUM615J&#10;8bV69l/4jkpS3o9fpYyU9QutVVbm4ijE05c8DLJIzR28tBHOBbQFaEH4mkb4fT+CT1Ewuk1OOK3W&#10;4iClYyjo6DkisFIb4VBoij9tvtZbHFfNU8GhG6uJLK7LhbmOeCZHdhLJC7ArWZireo9K+nH8Ea8v&#10;h+xgzTLSSK3e4u5SXaoQli9E5cT/AKvw9OPFU/4fKs0gZCMf85JS7XdSjmvBp2m2gCROJZlVPSWS&#10;ZlaRAHI4u3qcXl5LIz/A37fDAs008sSHlxumRnU1AEdXI/aofi5fy/8ABZbhwgKE0t4rWCeaL0i2&#10;nxyxwNVWczcYVcUCKV4x8T+3w5c/7vji+m+jHA9whkaZyx2UEtJuqktvv7fs/D/q5Vnkb/ootBa9&#10;HdT3KaeY7eK0VUVneYr6cFUeVViAAC8QKur82+Pi6f3qqzCZWahLSqoDyVFGmYiiqHIr8Jq1OP8A&#10;L8X7Iib93+d/vUAoWzms2EcfprHZs7GKFVqY7SEMOcpjQhB6qBU5eo3L94jKsfxBZCiBry6mYKOT&#10;xRcS32K78RUdD2b4uHLLAN6CbTGNpHVdL021DMFSK7uFkVOPqDcczSTmpTflHzT1OP8Ak5oLeVZX&#10;mnBSMmq8+A+dFIK1Y/G1P8n+bLZziNgtuury0e2S1sWEs5HBjB6slDUheUkbLIEjqY05Hgv7z4l9&#10;P4XWsNw8yzGvOZudyV+ILRAEXqrfCp3/AHf/AAKNlU8gMT3rxKV5eWdpG9meAitovTsUY8OVZf3j&#10;EkFFEjrRK3HLir8EaWJsXRpIIp+ZL8nokYqmxWp5mi/tciQH/l+1lQ9UgpQ1zFFf3dr6caQiJA5u&#10;vguGDCTijRKxlAZlHBHe35/3v91xwBby3Ds7kD1Jt1jVx8TMOTMfsHYhf2fhT+Tl8OcYxPpVOLi3&#10;s7eG3jFI4bJePrlGb01jPpqi15rVlZ1+18b/AO/OPxCUnSG1SESj1Ljj6nBiQoB5FjTerfaH+fLE&#10;ozly+lKDltZbvVJrj6qTDYBxG0sQUyyOvERpyHHhGKI/Hl/vvi8ifulw8UtxFCm1sgYpGVVgXB5J&#10;vVgoWjdR8T/F+xkTxcNj0StjVoBrS6tLW5vZ/wB/dSCNLm4DSRSem4VJJBRY6yP+7/dpw9ONOC8X&#10;fAr6q0jOzXXrD1OCp6PEAMKcEoIy1OKsf+GzIjgjz9V/0if+KTSPtvLkFsFhg0wWh9MSmUzhmZo2&#10;5BpKiYLzMsyVbk38n82IpbXDA3MhUyKAQGqBwJIYCgZS7ofT/dr+1/ssnPMIiitou5u7TklhEj+m&#10;8mxTi5EygOjklkZUidDN++dWZk/2GDmmNsqQyTyPNQNSNeQU06AR+n2T/djf805R4Mpb9GRGyTx2&#10;5vzcXdtp8At3kaFfrbmMugb4i7zC4PBmk+FYYmVvh5yfyhbddOpJNLwYxiipMpBDHb7Upqd0/Y5f&#10;8DlszPkRsj3phqU2sme0s7YTxpcOzNdWzchRPipxgRkVWWQ7zvEvwx8G9TBtxMrQKZpirybFQNiw&#10;YOtOag0Wvj+3mL/Fa0lml6c8d80VpZJ6Fmf3buy+pwaEQyNJ6UjL6kgXjQry4w8ufF8yK0RUekg2&#10;+ONiXIWoopO38vI5KUeJV7TJdxu5u5iwYi3uokWJTIFIMqK3M8f3vpofj+FWXFYAiI8jbEyFm40W&#10;oArUnqxbbIZLNBBUL4zS3ccEUYaNbZVj9QPIVdmCcQhIREjUMzt9r4fh+PEZpZ7qR3lAVUFKleRU&#10;U/ygPir9n4f9jk8WKMQkBFW8Flp1tBBaO0ktw4cBJDH6pLfaJQvyj4nlITJ/z0XAkUk0l3J6RaVp&#10;AwCJ9kChHYewP/NWZEqjCyy4tkyuLezh0yAXax28UDRMZLgAuzKysN2btyZf2v5vgTDG4klt7aKN&#10;mYcApdVNCzqfn2+eYggJSshHCkenQWmpXt1cxLHIZuaQM4qkcMi7mgAqXp9or/kr9leIGEcZKkHk&#10;rVldgB23UMu/Qj9r/W5ZdIcPJaTi8/0mDiGQCRAtpChJ6MCshjkopKlGbj6f7DemyfbwTLObJOAa&#10;MSybt1Xig+HvvyPT/VwQhxncGlS22tF1uZZnWY2VtRVBCyGWdqSgkpWP00+3yX/dv+7PhwFH9ZLW&#10;73DRcRDQUoTzJFBuGrUVX4RlpnEigCxHcmjx2kf1yOyinEkl3zmWpUFVU8mUq0YHFgrtzb9r+Z8V&#10;vLl7xuDNxtV/u0A3fjUCgFBu2OPF4Y4ubOqChpWl2+kRC4jgU6mwpdSlqrH6pVmLO3KSgT4nJ+19&#10;psYLWBG4mNDHbxqJAw/bO9S37XGhyXqPRQrfX7iWMOlxNHPfTu8BVtzChCAIhr6ayVQV48/jZv2s&#10;fC81vF6i25juWgNFqHCs4FPic/zID/lcspnEyA7mNXSFubW01KRUkvRcWsN8pLMDEWWIuJBxiCll&#10;4ytGOXwKsbfs4rDZSogLshDcSY0JkZqUqNqnrx/5tyMs3CKCTJbda1b3ErJGk0TJ6ifWplFukbMW&#10;o1X4L8Keoy/bX4U/vGwQ80kcwg48pO5cyMQGBI7ALuaf5K5TGjuiIS63srWeykvUm9GzqSFt47eN&#10;WeMhZKsTIZPscxVeTypy/wBYOtvKvpKZOIYlGWgI50FP2acUo3HLTIEUGRFphLe20jXE3otIYo1n&#10;jfmwYQgsSRSQSepJWPmR+y37WXdupUiME8I+S8UJPLkCWqQBWm3+ybDgre1Ba0+GdZ0e6cL69wyO&#10;HlUL6QidFi4Bnbiz/vP+eaf6mCDKsUaWSozfAHuZCfiFan4iK8f9llQjeTiLEbbpfEsl0Z9XaeNT&#10;9YaLSoFQ+mxVUXlGr8DLtx4+nyV+K/Hwy9OSVY4bmV2rAo5PIJAzFQ3wqNjsfFfs5VqMm225kUGV&#10;ilusLp91Pe6LbpFGmoF5Whtfq/FEmMX72RiGBMncqWZ3+z8MbYnCyySvcMpQu9LSFQ1OJIHI8afD&#10;yPJv+JZdMGI4QzJRNx61tZxWJlE0dvCDq2oVj5+sqFygVwx58FVE/wCEjXKmMzT0Sbg6gBY4gK89&#10;6tI1O3y+1jj4RG+f9ZAVIRGbb99ZLLbTFzLJcmgMNQVit4ger9fjZfTj+Jv5Mp/Ue4W2hmcJB8ZI&#10;Ubq1fhZqfCv7dMlEgCyqxIYEtG1G6s4frd8wjaNpGZVkiWnOKMkc5D/dcxw+1+wnLNM0cQ9FArTy&#10;ij04h23JVefXqT/qrybK4m/UoPVUt4ZJpmvpvUS1tiPRJEjRIBHR29GvHiFUMvH+8l9NF+zic59O&#10;1ZPs3QNJHBLHYinf/hf+Gy2G8vJlFEWKSXGopcV56U0avaQFUjjqyuH+Hjy7q3qVfk3DjFjUhmtb&#10;bkWerHhyNIyAafZUEfZrT9j4fiyzjE5LGlr3ljqOoehwilWJfrHppyuASGkoZH4sPj48tvW/eNw4&#10;epwxOGFrXSlnqUe4P7g8QzkUILHjyp9r/hsGSfFk4RyCAQdkTLfWWreYptPAW4TTgBfxlysSPyDR&#10;pxcIHPKNm6f7r4/zYG9ASMvEtIsbkyAmi7LTfqWoP2fs5kcZiLZEpi1y0PIOEt3ljX0mX4mPNiaD&#10;ZQnJj9r7bfZ+3ihKrCY7eLgISAXHwA123rv+0zN9n/hshGO9ljaHU1uUku5jIbpXdYyPVbY86KE+&#10;Hbgip9t/2ePwcsUkkunsVcNQOrrCOLValSKhjQCh/wCbf5YCuJQVC2h06LWJ4kjJlieKe7YunFPU&#10;AX4Si82eqf8AA/7s+Lg6/wBVl9J9RvpGjgRaxwDiSCFKkNQfbbmNgcpnMGXABxeag9OiBGqQLcQa&#10;No0Ky3M0gEs7hxUeoZAycmDeioik4uRw+x9rAqSi39SSdB6u0gRFFENNlHRaiqrv+03PMqWMyAiD&#10;ySQmc9s15HFDayM8B5wMZnblKlTyZiauysVd6D9hPST4WbEZFigo7/C9xGsKx7sS5JJbbl9rkvX9&#10;lcmeKzEIpXgee4d6StJDazvOz0CxoigAJ8QT7AVlanL9478m5JgmQTI0Vioc+p8DorErwSlC9Cm7&#10;kdP5MphRJP1CKRuLQUTWc0Musy+nG0K+rDcvEiSK8oaoi5CXaNZDRviVpWbk32sQnCXM8Y5Vjgdm&#10;Hwl1LEt1r2SiU4/8a5bhjwi/4pJ5CkXb+vZ2sremRJcxojKXWORQoQfDQbtJylZuZRvsfu+T4vbG&#10;K2SCeJA6vC0MPwkVpRgaVY/ZNf8ANsonMTPB1HD97EABCXkE161xb3Nw1uUvIrm4USIeAdTGUDBY&#10;wVLrx5fE7O/H+TilEZ0iid1RVRV+GRyWeQMDy4ogTpWv/A5bIV6Sn3q0gWW5mtw8srzNKDcW8Sos&#10;MJQoELySM4cMF4/Z5cfUaPhjrp7n60ruChYlXK1JqWHJEArTqy8m/wBf9nK4x4BRSXaemn/ooxWz&#10;LJGkcbQhh8PEKTFLI3wcwVWN2ROX++v28Uigj9PlIBQVegqE29yamvDBOVFVtxdzmbhEzBmCQlyA&#10;ZiW2+wq8F4GVfi+zy/a+HHLLzRRJIQkVHRArAhFNWY04cVY8weX/ABHIgVv/ADkUoS2yx3EptYFE&#10;lzySeeSRSpmkTjGichN6joqQsgXii/5Ttl23BZBOtTH6h4krWlCTXke1T+yMlMGqpJDeol5YmspG&#10;X1zAvqIsvCpYKvH016niB/eN9r7CfFxzWg5Sz3krD15Qx51JdWJKhVWm5Ve+RkeGEYDkg9yzV05R&#10;Wul28LfUoJE5wAIsMsaqHLSOTVI3f9n9v/V+DBTypE7XXJgoO3EDkanfc/CorlAx8RESoHTuQSW1&#10;zcWiaUsUTylaSFyfRUBBxHFSJJG4clT9n9v9n4S6zg5pNK5NGajM1FPFW5Ac23PLl8QVMyclCorL&#10;nab6rePDdW0UQX1I0BjWLnIfUlX0yfRQcEC8eMbyz8E/a+zhhcSi0sxBFGsM08ZBVSQwA+FQWH8t&#10;VzHgOOe/0w+lhDfmkmlWn6T1N724u57y2tJqIZET0HYkSu6J/JJwf7Zb9ji/xfEHuZI4ltLSD4eY&#10;Yz0QggEqe/2V+1XJRuUpSl9MfoZmVC00sIpZXvtSuau6lVtQ0iMGZRIFNE+25HDiP8r4MU1OS1iC&#10;2T7CKRzKOIq5+wCoI+Ldgq/83YMEbPGf4kxHXvQfl9dQuwdahK1u7aH6pydqIp/elJGBPCoQtJx5&#10;cfUZv91rjpDDDagyqY1kVlMQYA8iNhQNTv3OJ4pyo/wlY2TfRu3FxdagWsZPXmhdHS5kjbj6PMc+&#10;LvGx6Bk/dr/Lyf4EwtS7ukkaN2QcJDIka8XLORXiKA/tt1zLlAHof9yyBB+KeNp2nSwi5jSSk0Ig&#10;kmk5xhIh8Jdg5U14IOv+Thn5Zs7CKzXWb9WCo4lhaQ8uQZenp1IHED4FpmJr8pMvCx/xR/qfj/TN&#10;MyZkgcmK+fdU8w3upHy15enVnuF9G9VEAEJR1YlpGFf3gf8Aet+19n+fAep6mlwJrtZpFaUskSgC&#10;pKqx4VoeIkrxY/y5fp9MYgR4QW0DoE70XRLnT0s9MS3gcWqxPO1WRDykQNJTcs0Aj5ItOPNk+P4W&#10;wPDAvG2T1DGsQBCxEUNW6EnuqAJ05f8AA5fkyVZY2jJ55g166wiQ3Lsga4DEoEQDZFBHCR+cv2uP&#10;2V+1JxUTrI9MRQWzD1HlVHkPElUduT7bkU41/wBXMbS7m5D0i2V0LQfl2WaaOS+u42pHCXitx6i8&#10;5I1CJ8R4o3PnxXlyVnbC+KI3E7E8xE8J9N4g6gJ1HwA8uUleW/7K5ly+mh09S2dgms1yLW0iK8Xn&#10;9dFljneMkyFgHq5AUemPg+D9tvh/ZxLUri0lEVrbRP6Z9Mvw6lgeNa/zEN/rZPTwnfGauSgcMav1&#10;IjSbPULVbi5vrpXnLzGNn2VI2o3Gm3woV/4H4m+LDGKytr1WTTVuLSzhgLlppmji57oSFDUfo3Jv&#10;5sqlknCzPhycc/R/U9X1NUZgUK4pMXl1l9Gazl8yfU9R8wS3Qta6dameajfvVjL8ecdY3jZYyq/D&#10;/N9vAtveWFloup3mn3JhKRlfrbxO3qXIHFHVnqrLyP8AlcsyMuKcjGABAMvT/Rh/my/h9CYfUQfV&#10;KP1S/H81FapY3+q6zptlqdnHOWdpPRE6KILRivNZI1HN5Co+0vwK3wrJ/OX+StFg1m1ntnkmXV5Z&#10;Eke/iq27Hk3NT8P2d6cW+0uDt7XSwCMYVwV6v+JdJmycUzGRucgj/OutXnlwxamJIm0W2tpUk0r0&#10;6PJLsIPSZQWX4qR8afZ+LO0gW2m2ccJoOCgAj5dznnMpSzSJHIuVgxCIADwqysrzUNUmv7ghr6d/&#10;rDhKE/GeXFQ3xFVrTh/LkB8ySSavd8Ub4oTRC1AwqKcgT9o52nY+H8vjMq5/j6bcskcnqvlieLQb&#10;Ay3anjcrylePk6Ehujqo+DY/Efs4XWNi9xFwvkkS2MtA8pRXpyqOR+HttxpmdkzRhGx/eUZR4T/s&#10;fxFrPkj9V1YWzs+i3EE+pLDyeKFJJYzVSP3aAkbsB8fPiv7S4I1ee4tpo7S2lYWwl+JQarsAFoKg&#10;f8E2YWjwjIfFmN69LDIQKEeqjoNtZXdpc3VzAhvpbfg7snFmHJy1TxYt/sUwDaavKqwRQOguJHYS&#10;KzipJJPxp+8ouZWbTeJK79ER9P0pjPe0df6HZF76a8ike3gjV4WSKhRVAp6Eo9KslR9n4uP7Xxfa&#10;MbY28N9FNdXs6kxisEJCKQlDxQHjRatVm5Kz5DVSJgYY4D1fxy/E/wDNbOIkC0lvLae/0yaC20uy&#10;dEujJHcXiNeMHbkvqSbN+/4p6a/DIkX2OWD7R2jnuJbe5nUSSCOOMkcKkDYCpooAJLAZptRDaIkB&#10;xD6vqSaHq7kLdRwSQQxXljZSJDb/AFmaZEIn4gsWrsvxuxRVj5uzcfs4Q6lCL/WrbUb0oY4SI7eE&#10;kN8MfQgMKksR1Ob/AEMI6bERE+qY4py/pOHlnKQruT61uJLXy9eaNp4ka7MReW44mNY5JgKjlHQL&#10;6asOKp8WDoda8qWl/wCtdTXN5cRVPoWyMwiZjT4Y46Ly/Z/m+LMDU4NZlxnwxGMJfxZZevg/3TbO&#10;UYnc/wCagF8veZrm0ETw21hYBUM0srCSS4EYDqss0haTgrfvNv2lzX9/cRNNqlzbxaVbzNUfWHZ7&#10;uYIajjGvFUqfi5eo3+VmNpdFGc/BJ45D0/uv7vH/AFuPg/37MTOQ7D0x/jl/vf4v9iqaay3P1fS9&#10;Ou5deaGNSJojELCIyVDNJORI7Mqj4FSP4v2f28E6JqPneTSpdSl+r2sCxOYIhGTJwIUfvWUcyRx5&#10;cVHLljr9Jo8chilxSzE8Xp4pf7qfB/sGnFOU53VR/wBlJAajbeRv07+jbWOaeaO6ihvmMgCKXcyE&#10;xLJ8L8nYJJ8XGNP7v4uWAl0a+urjUNSvrSJuARlkVnkfmpJdqN9gNX9rJnwsEYQgalf8wR9P4/mN&#10;+QmW3kmz+b7JptP02yvZmMySmQOI1RVegiVmAb1JE+yvBuPHkz/sYWWtxZidzL8Bjq0m1eQ3FNj0&#10;/wCJZnZZSMRW8i4MiOKk51Czv2gVIKuso4RkMFKE0PIch9rb/Y41I1gWW5H2ZWJiI2AA32X/AI2z&#10;IMiQIj+GkR4TInoFzzfW5obMtRoIx9Yj6kltgGf6GPCmB0WVleVv7yGr+kprXbboPbMwcMRX85qE&#10;CZf1kRM8KPHAB+6uAIxMRTjQ9NyP5u2K3E7woXlA9e44/aDBuB+yFHjleMb1H6cbIQkN+lIe0t4L&#10;h0W3Y/U7RpFpGUKGQE8+Z36H/ZYZ2jWjRwXFwrMQwMKmlOSqaEUr298qyTmeLg9MvVxOTp8hkKPJ&#10;ItSj1Vrq70+0kiigaJjcyfEz8ZWow+LitK9gvxf6i4F1a/jSJx9XQS2wUANUKAxPxEk7/CNlHxZl&#10;YcMr8j9XNywBW6P8vaXPzV/r8k0F6WlZuSVPAKOChVpTkW5t8K8sDait1e6TDqFukvoFv3FQEEgR&#10;goNG/ZLEH4v2cjhzRxZ+CXP/AE3DxscUhIbf1Zf1kXol3ptvqt1pxlhN5HQXSKSXjd09UoT/AKm/&#10;w4Wi1kGmtdBW+vu6zslT0SsQBblx58nb9vNr4keOulOPc+K/83/MTM3KnWFhKqLSOJoFNFqXcCUg&#10;DsixoK/s/Fn/1oboFosMtneTRyvPO1E9Sq1lQHh8NOXoqpL/AN78X++vgz1DOLJ/ovSxjEUZc6/6&#10;SfSmrO0tvdwiUJEsY9UpTmIzX1KFuS8yBRQU+H+f4/hNrvV1WQTPGvpRuXiXg84aRRX7TSAA7/ZT&#10;7H2cxMWHY1z/ANK0nfmP6qX22hsLeS2W5eaSVDHK7GO2kjhc8TxEUNW+z8LSfb/nw60a0muFSK3R&#10;eUgDNKI2RUcmoAqVJ/1v+I5r9bqRiHqJ4YfjvbeEch/CxzzbrFrpzGW+mkpCWjhsVlSWS4QrRmYc&#10;XVT8VRGzRq3H9v8AZNJxcafZztJGZ5IRUcDVnZR8NBUt8P7XwN/q5p5SGeQ4R9Xl/wASyySsbc2I&#10;pe2HmHWbD6jcixhnJSSCSL0xFC5YzEkRf7ubj6fGaLi3JvVyH3txdrciMF4ri6Ytd+ntL6TE8VbY&#10;FS9FPwqrfs502lwjYSFxDRiieLhep6ZYaZc2cI4RTWOn8RY8xziWSJOJkQtU8UqyKS7/AOthro2l&#10;8EQG3rPGC0SllqEpxQchWn7X2ebL+2+Ymv1XDE0ack7ApL5p8wRpGwW99KzkkWCWVo2K+op5SVDc&#10;B9nj9t0SRf7vDbUbr6raHkfXCsCYywWrAVVaH7e9P+ac12LCcs4jr/OY5Z0RbEdA006nrSyxw/o+&#10;eaJlhuEheQiJyQ0vNSFg5KGFG5fytI3x8iO2WS8u3uboFZ3BnNwWaIRx9F/dqRykjJoofNxKQwRA&#10;j9P0/wA6U2UKjv1H1M2uo7XRdLtbLTjzs4SLSPT0jSQ3E0iklHkkBVYpR8chUL/xrglbhTOzRRlI&#10;pSI7duJJY8qkKErTYFzXj9pcrxQMI3L6vq/nJgPmVNbaSGyhjvple7gU3F8RIvpxAxleTmQKSvL9&#10;2vw/EqtgHUZrQW9zZRoTHIwS5mjRmaWUkhgeANUjqOPLlyb/AFcyMcKFk/1eJSBt/NtF6VZTS3Vv&#10;rF5RfSRzYwSNRbeAqAG4v9mSRAedOLJH/L9nBEkbLJHFCGt3YoyBqlubE1arq1f2vhDfD/k4w4Sd&#10;/V/pU8zQLcE8Lw3EtxOl5DEJRJIoQKIgAfTAjZeOwX4irc/8rCfWNUNlGpdEubOB2SglUCZ3IDMQ&#10;45mn7PD/AIPMrFASiT1l9P8AVYDJvfU+mKP060WcyXg9W0vr2KLiHj3giSrJGKfArVJ58v8AZL9n&#10;AFjbPe3U9/qF20SXDcYnhj9QniSwCcQ/2OPwn9v9n9nMuUoxFQ+rr/D/ALJsx46FmuJHXDvZ2qQW&#10;MAneNCRGzhNgOrFj+1/11knXUtOtIlvI1aW5kQKkcSVnmchvhYgcwKgc+P2WXNXLEchMTyv/ADeF&#10;nlN2BzLFdV0nVtQdrNhHBbpMHeaR29C2gj9Mt6ce8TSceYj9VU+F2k+yvHIrq2qzWkj20cTtdTxl&#10;bqSUuf3co5OB1cVkX94Twbj8P+VmzxYYkChHgH+a0xlvQHP6v6zKraytZkhKrH9TgKtaxRgKoaOq&#10;ofhPAqq04LT/ACv5eIm3HpahFDZwMkz8RBfSQfv6CIq4ihUcWjP2V5GNV/a5P8WYee4gykTXq/H4&#10;4WRB3+KFuwz2Ms2oSwrBCZfXgEtIaCTlE0kzANGUXiZOP7X2fh+1I57htHs4xFHIt21YYIVVirkU&#10;YFi/pkLX7TJ/wTZrM2bxQYn1BxdZqjGhFi5a381X0kYkgudMh4zz3Hqxl4XYSRfu1i9ZGbhuq3B5&#10;Ly+wv2cC6Xpl8dTBu7kxxytV/S+Hk5NSu1aBeXbJfmIjHUN/9ijTRBHD5cSZa9rdrD5auH061W6l&#10;tYS0UUyh6IqnixVvtV4/ZPFsk9v5W1K11qGayZDaFCbmNlCu7Faq/qCvM/8AA/7LNTk7chLERKVU&#10;e7+kjHl4CQR6f4f6zyi9/NvSdY8p3mn67Cbe9ndRYG2lEoVKjmGiJj+rqEFE5u/qPy4cMOoYeJlF&#10;5bRxqSByQVLAfZNAPtZo82pNeiRNFgZxIoMKvblL59OHl/V7y4vUtyfTnbjHbs0Z9ZfUZwVVzy+L&#10;4Vblx+1xxDXNFvTBE9jIVQGs1xSsgXqSKD7Xy45jYNWCTGe0i4kcMuMEMg/L/wA46M15cJqdqZ3d&#10;FWy01jxtVmRSiRlnYngw/wB+tL8WSa2k9a1RR8ScRRj1NPfNTkhwZCXYZDXvYTrU/pRyrJEsV6zt&#10;6sFGHAkmoo2+DogxXjQAAdtswspANteMbKGjxNLAvqAcFqw6V2Gw7mnsMI38xRG9lsbmIoIxXmal&#10;Sp96UB9s2ENAeDjiXMjiuNhnP+DriXRrPV9MvPV+sNwaAECRHqAeIBLMB3YquRjUJpotUP1G4ryc&#10;yMx+IopAooQVJrSvw/Fm708InF6x0b8Q7+TOtCtrW58vkaxp7JbwxLbRRcVjSV0cgy+s3AIy8+K+&#10;o3D+VuXqZKNN8x2l3J9XkBQ8UIZtweQ771U/5JzSZ+zskBxx82uWLawwvX/J93YWf1lpVnjaR42h&#10;VJGKmI7sCQPUjH+/U/dY/VPLWnXi+vDBGLoVMcpHIBj+0V79MqwdoZImpk8Pc1iZBUtF826tpEaW&#10;i3EsmmEqs9vHKVcxqCeMbmrRjevFP2sj0tzqbXRsNRT1AKkzioKg/ZpQcSB03zdQhCMePGav+FvH&#10;CRfVlEOn+WmsF17y9P6M68IPqc1CsrJ9vnyPqJIVIb4R/MiftYXahZGCH0lUPbQH92ELSFmIpuRy&#10;YUp8RXj/AMNmXDNGUgT9UvJJOw7070HVmu52uHmlj1G8Ui4aVYbdI4kJcFFYRq/P1F9NZDN/Px+D&#10;A0cGoXFwl3exKqMeMCgEvxIoAwqGVW+JnX4/h+22ZHiQiDGP1IBHNEG+0Sw0+XS9JuHm9CpubhmV&#10;YmZGBdlZYmhM6OqQw8Fj/ecvSTkmCTcS6bd0hlAnkCvzNHarEK32v9go5cuX+w+LGlAZoky5BlE3&#10;dqVpaW2u6eoubP8A3GwPIiWy1hj4x1aOojATkwMsjCPh6fHjIzep8Er0DWjqEM8cgX6xE4U8QwFK&#10;V6MFPfNFrdJ4UgR9BackANxyed+cvKsWjR272/qSQXKGaOS4aIspVjuDCWjYUH+S3xY29ghuLyM6&#10;dcvBcqC0gC1VgfGop1GOGUhG8g9P8Kx4gLPJWsZ7vSdLlj1jTk1LTJXRWWWWrxOpJJh4nn8KuzAc&#10;ePL9rBMGtwRyR2F8Ct0Fq7cSsZO1QpO37QyqWklK5w5MOHi3CX3Hlma5tLnV9M4y6WJikEPqRyXP&#10;H4uLSxqFKrRX+Kn2fj+x8ebU9DgueM8Y4SleMU0exXevQhl/4XHBrZxBhZ/pcSxkRsq6L5iutOX6&#10;vMqPYySCa5tuNY5GCcAKo0bGnwdJPiZF+1kJ1LTryPUB9bjQ1I4XJ+Ggq1VSgO56fbzpsWWEo3E/&#10;1nIhIF6V5Y8waNcaCh0l3X00b1NOqZHDBFAkk5MtUUDekbLy48MAzLPJcqZ3ZW/eR8lKcmJIdEBq&#10;nMA9v2szYyjGO3MoHeOabWgsbfTv9x0ELqv1e49KZZo0jXeGWVlKzNC/o/Z5/Eq/DxTBMRu4ZOMU&#10;tYIiHuHdBRgCQhAB7Eftf7HMcwhL4swbQs4s7+FJruyRL6dGjsIYZ2LRu6gzqZCgFSp40QMv7Lqr&#10;4c6Rqc1/IOQK24JdQ4NaoaAinUftVbNdqtPHEOvEWJApi3mfy9Bo1o7WzR/pAqYrh0ZKGOVCX5KQ&#10;CrEIkSpD6f2v8nBF/IGjKySVjDFTI3FgTvQEDrv2XKNPDexz/moACE0mFY7pDaWqRTyRc0hiSSGR&#10;UBj5yRsxIT4f25P5l4ZGrmCeRCkTs0K8ZJZeAFaLxDfAVXmSq/zcPi/yM3OCo7S+qSTszq1urS2u&#10;IJp4Yo7uQvbQwmViRyfmyBpUZwgVnaiiP1m9JeDcnxixtcyosfrWsJX1BJHGKKqrxBMkgO6g7cPi&#10;/ZwSnw8/qTzX3E0dlAQ81rqF+jGI20s3FpZJHLOgghPH42BY+qvFG/etxRfh2pzRSKLJZGCBF5kq&#10;HVd+JUKamVvCqPydv8nJYsWxkRxFk7Q7S5jaXUprZFeSWT0SrUkcFeQldwoFurKfio6+nFFHH8Xq&#10;YKisbWHUuVxO3GGONmBKGpNBRj8JB+z/AMDx/wBYTzSyxqIq2JkQdkuvtb1aXQQum2sTSXc1zAjR&#10;iVSvFZHR4l4SrIp4sfi4qvP1P5eNpq8UdvcXn7v61IvGH4TxJIqEBKgVBDVb+XKPBM5Afw/xKY2K&#10;auPKk73OnaKgnfToZPUui8kbMFU7ySLzZ2WT90scaIiJIv8AInxoWtwPR+sD/TLyVnWMy+oFUVoQ&#10;o4ceC/D9jj8PxZfKPCa/yYH49SaoUitS04NK+nxM2j2Nv6M1xLbGAyu1DTlWT1DJL8fxTer8X2fj&#10;xs116jNbFl9CIBrlwGPI8gaUJSPiGr8TNy/4lk8UIjdSFePTWiZNTWNjeS8k023kMYEY4MCwdUnn&#10;5vEF+CNGRfhX0+PwYnpx9KxkmlZp3nkdSg+ESs7tx9Q+mPgCcf2m/wBl+3HMTKddI/UsnazBNLqs&#10;FvbQxQfVow8VxJSR7aJI1DNABN8Mpdmj/ulZ/wDfvH7C8aPOYw6NNNEw5SOi0UnipKglPgVC/bEE&#10;AExpFIe9lSxMpWVLaznULDbxyycm4CVxykVJazyzeip+P+7+L7fDGkhpUUAPBAzB2KE8eIB7qN98&#10;lQMbLJEj4LaeVS0d9exo0UazKOZcsFCkOy8SQ32S37TfyrlW6cC/rfvi6B3gpRASwYrybbl05f8A&#10;EcjkFgV9P+5Q67le4C+gv1Jop2htLs0eVlSJo1l9OOj+nyeTh/wfP95xxe59dVdmAaWaMM6HlTkv&#10;EKtQR1FevH4f2cgDRuuTCyl+mfUJPShtW9O2s7qWOKaL0q8ZfVeSQKUZfhlCj936v75f3jrwdsfb&#10;Lb2qx2UPxSoglnkU/FxVvs/CFovPb/g8hORJJJ9KeIqN7Leak82qXnGKKWVrTTraSMqDJJFtKxd3&#10;DsYfjP8AL6cK/a5JjPXlgtmMcdBx4MS7Fq8Ty+wDQ8gFFBh4CQAU1sinsbW+1FBcXHqOJBcxRpFG&#10;sfEOvp1Ep+NSpeVuTfb5f8VcatondJJivBpvjHB+DEqQlTyApsErX/VVclOdbItq9uYYZ4bNXWb6&#10;ufTf1oRKlJlaXivp19Tj+8KovKThG0s03F8u9uIYYWWMoOBAZhx5NIzqXUUJbs1XI+z8eQwgm5df&#10;j+pXabYz3F9A03rslx8aRESGJIEikEDMGT0x9pP3SuvGRfT/AGuLhFUXUxa4SisAsKoCxSIMSjLx&#10;A4k/63w/8SyJejkvIplU6daBbORROjl7p5JFRJrooFkSTn8T/wA/HgjP9pOP7Am/kF0VfiRDbNwR&#10;CyhncA9dw23KtP5/tZXjxkGz9Ul6pfoUB04G3MvO8vlN1NLHHKYY4mdRRSQ0RUiPhy+Fnhj/AHSf&#10;EvINaRzzt+7RRJKB06BAKhSKKfhJ/wCCzIlPgHmztMtTutPsIPVvJZPq1qTuwqxmd6GQGrL+8XlR&#10;eP8Ad/EnFcGXdzFFGixrG1uifAlPtCNTyPKMnvx4fD/w2YkcZkSOrCilGl6dfztNcTTXMV5NITKy&#10;k1jM7qYkCXKfZVORlq3xP8HL0VZcBxW6sWuJGWOaWF+Aj5AKOZYlnJSnxV6D4mbl9lcsjIjYIApM&#10;rm8njlS0trZp7S3u41u5JynKQmIKqwxqkwc+mU5cmiVEX0/tu6YpbyS3EiTRKscCbDdCQvEV5Eg/&#10;y8uP+p/q4Z+iP9bzZLbqC3topbS7ke4v5eTFljljDEyvx4qrLsPW4c2f4/3jL+064yia4e29Rz6I&#10;LNIOKgseTAVLL/Lx2/41wiIhHiLG6KwLNa28V8ttGGu5EiW3Jkk4QqUjZkSOJ6CsjScm4/aXlJxd&#10;UUdbRScQJGJgUceLiisCK9lQUp4L8WYkiCdk3aWX9xbjl6EYOouefqwcHljMbFN+UkzBi+3N5P3S&#10;N+w2Fs9y9w1CP3JXjwKstSwqC4p8Pwj7Lcfh/ZzNxYxHdU9srOG0hDBm9YsZefNG4KrBTHHUgv8A&#10;G2zL6n7z9v4sWjjCQG4klOynjKwoaMTQ1Ucech3+Bfh/kyuWS5UOqoJ5ZDPFpyQI7hkDwowbk8Kq&#10;JPhc8lht1HHlI/xuyfvObYm80kkAQ24aSbdnd2ogpQVCqftV+z/k/wAvDJAGJ57IJ3VktY4tRMsN&#10;2yWtmnBLaKKOsrcuR4s8gPwEUMn+X8LrJ6+NuiwiVFdUooQRwlqs3L4weSftAd/jZGb7KtyyWPmb&#10;S3pwEt3M8kMrqZjcm6vFjKovpo0YWkpDIhOzRokCSRqrM1xF8d2NlJc3ah5fjjUevU0pWPkR8NNh&#10;xRmXnxZmk/lXBPUCMd1OzWtaqun6Y80VqZEealovFQSRcCJT+8BNW5yLG/Dlw9L7PPBEz2hjJhR5&#10;FYqkPcEKQyEEHiFqfh+z/wALxymN3uqFsYtU9SL65LDA6I894QeNGdXSUFHVnMoVfjb95+18XOT1&#10;JEQWSSTejSEgScwpC7CoLBlPxfF0/wAhcuo15MrKNkRpbaEr8KwhWWAQtIpcliQ6I0b7JVAeXHl+&#10;/l5/BwuJZTEJHtC6EEEMwfjwNasq8uUkpZuRb/ff82CR4thLhYgIV3gj1NrddRMSKFYURoBI8gCq&#10;kMjBOEFskacUhf4vrHx/D9p0bTvc8jGq3Ll2YipK8j9hWYhaD9rjx+z9nJcgypuS10+20pFM0kmm&#10;W6QwpG1PTKxqv7x0jUzcmCUT1Gf+8+1x48XxW9rGpjUcmLojlAtHdTU7hTX/AIL4cokeqrJL7ULh&#10;xdM3ooYZbiMXBflBDIoVAyM6FakdfT5M3w8mVvjWBtjVYT8EfJZDFQ1JIbjUe1KZECQ5/wASFAfX&#10;m4zXQU3E4jeBbwEGMIhjaURvxO7F2fjx+0vH7eIembkfu1FpYxgqxIbkBsdq9/g+L/mrLAOA1/Gt&#10;ok3H6OXlK7atrUpV0XlHwL0KUqOin1m9P/heKN8S2menHIbsLWqrCebIJF4qW4hRy2Ufs/tcsjqi&#10;ZR4Zc/j+pSEJrolmP6NQrFKHku1aOORoJeTRxc5Gb0wXZ5COfN/T4L8X20UDds7SqqkyXAajM3x8&#10;Qzb7BeA37fD/AM03Y/ptPROtMggt7ZqiOGy9McFiUQiT0o9qN6hlb4Ad+T/D/N+0IijCBZWrLGho&#10;TRVoduI3A6H4jlUgCaQAg7qeeVpLSLha3Mw5IGZ5CyAn1TRWbZkpGoXi3xt/vvliUXq3EokoomdR&#10;GqDkyhuRJrQHxrvxy+R8OPNSaV7k2+n27RNz+qxSGeSUmNGZBGoHHkU6lTH8PN/st9rH6p6cLQW0&#10;RZJI2iR3PBQaE1qxqn7VGVG/4XK9KCRx/wAK1taG0BbyeC71O94ywzLc3CQxCaQqrqvFUiCrMxPp&#10;+ojSxs/++15OvFK3itYVtUWJZp/g4uwpUKAxCkxqOC8k40483yPFxHyUK13Jf3bXzzTPaW6LIrQx&#10;kkp6r8Az8Jn5Svwk5Di6wxfEv+WKCW3pskvppCieoXWhNVrsAD9mv+T8WEGdbfUvuQM09+LmO4tT&#10;dTXU8v1YWzh0QLJxq7uyH96if8WKkbM/7SYlp0yXc8t3M0xJREWLjQVHBhWoryq/Rv8AgfhbHJjl&#10;CPBHr9S0ra3btpsFnp9nHaQwCeSV5pCTxR0uFPELx4LwQAvzX4OSc+Ui4Ntitokskp5yLy4A1ovG&#10;p2oPHvx+zmKcZnvHkvCgdUWfVXtrWENBbyJH6wULzlE3FPjYtWvAMOCyf3nP4v20C20cj3Mlwzn0&#10;qqOcj96EEBQOR48h9pv+I5kZfTGklH31zDBbwafDEPX4MywW0PwBeXJWeUkxIJRGw+BP5/58fdOx&#10;kijQJxiKgKNgoWo2oafF0+1+1/lY4QKshKlpltHHBcySPOZboSyNLJR3ZpSrCpK1/dVqiem3Lh8H&#10;927Yycm3iEkv70yAqsIKNUEhjWgbq1P8/ssY8ZqPRee6vaenqNw0NsDbLbEStdMk0RVwrRALyMVA&#10;kPLiVP7XL/jKtbyzQ2irLIgmYL6vFaAFmLsORBrQ/wDNWVZY+rYfagg2hJrO3vdTaWG0k9CFpHtg&#10;78g3GFII2EauhAZe7fDwf0/9Vk0jzXKxHk0ECNI/HYcmqaeJG3hlmOAiL6qRSpDFFZ6fJdIscN9e&#10;zR28TOAzFIyFDUqEVvjK7sqp9jH2RhjmM24PpfEdzsCAoBNN+uQyeoUgqOtreyW0dqqI5a8UIh4I&#10;vxozPI4USEJx4rv8bcPtL+0kY5mMktORehqeKs5Apy5jmUXty/Zy3bhoMj5In1bOH0LRaQGHkqqn&#10;rNDGrHmIxEREksh5FuHxc+Ku/L4uLbWNFc+oyBdvUUc2RBxqw8Oh+Hn8Xxf6uM5cQ4aUr9UuJmhV&#10;rdJpLjiy25JhjmllElI6ts3EMvOT0l9NfT5fF8eVBRIzczykB6hFQKQqgbnio/aAHXDKQoRQV98s&#10;kt0bKytg/o8Wle4aRWeVmDRgSPVgqOW+xjaSyFn4cUUkutUj5ENxP2tuILA/62GAERRTapLPbW4W&#10;MTF5mQCBxHNchVaMyABUHJ3ZYnBC8nVF4fyZSQz3MzzzzFrJE9VzGlVagoyrUlitPT+L9psslIYx&#10;UfqQZb0FCfULbTILeysbSFNWnnW1hSaZVlUSF3SSQIvAPX6w/pfDxTnic08t2jfvWjbl8Hwr+6iI&#10;oKCvX4WxiBDYsgeiNsrGPS5KJBHMGi/fOHk53Nypq3N+PEq3NO/FG5fs48WaRQSqH5vMBwT4V4q/&#10;ENU0NOv2vtZGUuI7oIUpNTubq8t5PRMVvaPIZ5QZH9SSH1DGqKOPqUZOXH4Y+XBfj/YbDcQwWokZ&#10;tpCxERDAvISHQbUCrxI/1efxYJDiIWl91Bc3mptbxISYVQGcNEfSgIaJ2oeTM/NX6/b9FvTXFLeW&#10;C4h4vIHABaN46sPtFmZT9leXHb/iWRyRkD6VU7qCe1ufrEMXpGUok3qlUDfu1ihjcV5y8DKzEfB8&#10;XL4Mr1PrbyKi+nawEMIfhCEihoACzEryPJuP/DYjHwCyN7TVOEJ0xYBMxuNSukaJr48mlAYEcixC&#10;oquY04R80X4ft8cCxrWdKj07eLm7uCA7cCQ3Fq7cgKVHxf5WZBkIxKnlsmN4z/UJxEwkvLr0oIEa&#10;MukZkVSnqpvy4Mxfi3wcePwZc/oR3Q5wrCsB528cagsWNS1WP8ylU5ZDHGQjv1Rw0p2kFxPYs8Ny&#10;9212ojuZ7hiAoUBF4x0A2cSy8P8AK/1MbeTzO3CAcpJCSyIrMePFiS9OQVTwbiOTO3wrjijEDdld&#10;bqlmLa24vejhFCFCTSFBGH5KEC14OXHNeTemka/FlwWscFvcW4iklKBpGlI4qBUkdOPi3w5KWTil&#10;x3wj+agmjZW3OpNJeafcS3UNublliit1bm7OwHLj9oMPsfHxXj8H83xqTtJJCY4lEEZ2jlkIIjhD&#10;J6h4gj4pVpxFWb/hVyAx1Kyp+1DwgRXEU8zNc3ikG4ghUn17njJ6Sc2/3XC4k+MLHErf89MUgUcp&#10;bkSRxRwcoF5goCQx+Kld91+Cn8uOQUAOsv8AerSld3IZbawe3ubia8CXLpFxlZAURSjM3wqvx/vK&#10;8l/efy4gqwSSBuvL+5LuIy+4qd6tQucNkck0j3luYIClAhiH+kxxRNMIxx2QFaIWSIbKF/l+H4sd&#10;eXaiW3hiZVkaPdeR4rXivFFH83xbt8WDBA+on6QoNCzyU9K05vRu57qMvH6xPPipkk4u7K8rkU+H&#10;4TwQcF/ysWu7VkENus5UScUmMYBqtOJTfma1X4shinY5fSgckJp2ox3KXd81srNbGSW1WZmADD94&#10;sm6xqicJF4NT4vtYqbcOfTZ+USkHjyoxWocggfiv8n+tkPE4iSbs/wClVb9beKIyLFwuW5AuqHgJ&#10;ArRKQzbfFReLfZ9X/U+JeIgVQFVMjMEYkchGBTsdv2sr6b9FCBuFZ5Rc8ZWjt40aWJUPpvcO1T8L&#10;rVzx9P4v2I+XHEZ5opAltD+7tBybkeRLcSTRWP2uRG7fZy3HGQ3P1leX9ZXs7S6t5J76dvrWq8oo&#10;nFUUReqqAs6JQJ6aM3CKvqf5aLJzxW1eC3YytGnMMfTjRiQGpTcUHLahbb9nIZrOw6sSL58kLqFp&#10;e6jEtoLmYW7RgXk7xojyRciRxkBb0hyLonJm5+pI2Ntzcv6l6S0kjMpQyGihHr03IqKfZ+H7WRye&#10;kCIZk2iLqPTEeHR41it7VInEkEC1cyQcOvwq3Eqyjl8bMqIy/ZbBFnKsCrf3pZ6RBVIrKS61qTxA&#10;6s+VTMiPDiwIJ27kv1ew+tmTRNL4wBrj1LlUEduVikUBeAdi3wLB1+Dgv82BYlaSdrq8HqHkCQyi&#10;MsVoVY86HY9P5f8AY5kSHAOEDdnzTGb6smnppmkOtvCEb0xExnCAgiSNfTDryb7Tfbkkbn/vzC5p&#10;47+/mCGVYoH+Hi1FMgIpxJPxVU/a5ZlxhKGMVuT+PVxMia9ITmKB9L0q3LpE80qUnaSOjCEozMGC&#10;r8PF/wBkI/xfD8PLli1tbm4khtra2jUSD1Wb1DyovZzszUNTKobj/wAFlYnQJkar/fNcjwjzQOq6&#10;ium2t3faheXTNC3oRBYRQs7ChiUco05grHC8i8uSs3H7XMVdyTTyRaXFcQpHHySNAaBo60klKqF4&#10;0NUSj5TgxxF5CDv6un8P8KYjh95QGlRQ2Md1r89lcyXl2kU9wpo7RS8E9G2V3JeTbjJIxjb4/wDW&#10;44CtI9Puk+p2NRaQAyPLHwPqSICFC1LcR36/FmVPJKFSlzP0RTVGuqZ3MutWDrqt+Ymv7loreKBj&#10;IUt7aR1aUkqqtI59o/g4/wCs2KpcyMXmYLFCCqW4Jcc68VJBJPKrk/FlM4GIG5mVESOS5rOBCLRe&#10;U845veSRrEfTIDyJzVRRGCcaKq/adP8AJwBHcPd3vrx83RKCgWi05VoSwP2+X/ArmWICMaTMhNJr&#10;aCx082zskbSAkcjyIZUABAUr9gLs38/HFJZZ1JkAYzgNJJNy4qFkWhCkcd1K8Ep8Pw/ayGOI5f7H&#10;6v8AZJHn9SHht7Rwtu6oLYskcNsVDuXgk5oWVudKhlmct+8+L/JypYIIF082txCLi9doZJKvLIpI&#10;onpha/D8LB5MnjlxTIO0YD/TMOKhZQZ1a/kudZbVLGY6XpiJPax0WOOUKvOUzM5C8hyVkiY/ZXl9&#10;rBr2+sTWT2ckcQsEkWJbYKiyFA4FJAS1EoN/s/Bksfgip+q5e/8A499P++XYXw9UqiuvJlvrZ1KF&#10;531a5tnuDqAM0tspMRPKF6CORyZGVOHP4uafs8cjWqXhuo7/AOrXiLo9rGLf0qrAskpqCf2fhQtx&#10;LfYXj8ObKEo44ic95S9/0fj+FxsuXgNA0Yjin+P5zK9KhW2ksze2LDVrn1ZXm4tcCFEoCDOQSDIo&#10;Sik83/2GdP8Ay/8ALVtpFgZYkYPPGvEs/IADqw3G7nv/AC8c8+7a15zT3PpEvx0dPpICVTPN47+Z&#10;fmq81vzANMCxvbacWZpVUKTLUjiSWP8AcqeH+u0uC/Nk17BaCa3kUhQPUUkUKjr9OU9lxxmdSHN2&#10;cLrZb5Egtb+7S2u4HFK+leRGnF6UWteNKfa5LnPDdW99KkoLRcSCYV3BIG3En3+Ljna4cEoQMdiK&#10;/EXCOfierC0vdMtmhqtyxBBu5NmCk1JkC0/Z+Hl/w2DbnXZpY1juRRowEilUgtWgPxbf805jw0UQ&#10;bj6f5yTqa9P+mSjTvJ9vZyzSWD+pFdu0t3bzIwRlLPT0zUFaBmCq3qK2El1LJbSS3F/xKyL6cQWs&#10;iuW9th/xtmRDIKEYiuFplklYkfoDJrZYbuCC3seaek4abl+7dAvbuSf9X4Mfpk19LLC1vGI+bLJL&#10;6YESheJXckdl3/ysszSjwEE7fFGPOZcx/VUtYg0qCzl+tsZ+ClIUmJndn9RWFFJ3Jk4/6uGtlo+i&#10;z3f+nD1jOVSTZeSKdhSnGlf+I5jZdWceI+GN6/iDncZrcpBrut+aIbNjpjLZpZq8omerpLxqZAwI&#10;ct6a/F9pOUjf5OG9/Z+W9PHq2wBeIelHI4Prci1OVD9rqO2aHDnz5bjL6pfza/3VN1iMbKXadd+b&#10;tUmVLmRxazH6xOgp9Vki4j92jqWMXSprJ8OEDSTF5JJGaNIgirMq/vHYChFey/LOi0+LhJifr29H&#10;8LiyHqIHRkv1e3CRW9vHHceuZXaB3pCis/MHjQ8mqy7N+zg7RtUj062kgsI0jMjs2yhm5vSp3FSd&#10;/iY5jdpaTxjUyRCIHo/g/wBg34cWMyMpAGRS/U/LqXurQ6lqVZ5Io1R2diIzEnIkFKmJeTcvsL/r&#10;/ZwPevrF/wAYbprhlMRUyuqyScXG9B8I5Mo4/a+Dlg0kMWnBMeEcP82/+Ot8xQoIiH9B2MElxpv1&#10;P6w9wpSD1XtoC8LFQKgSFURqttFxl4/ythpA+i6RdNazTNbQSIsxM03GjFzI6v8AF/uxj9lV+yma&#10;vLhzagccRAzjI9B/uq/3zCGLgqj9STLc69qmkpcgC6LPJayfUIBKnIxoiSQ8lFUh4t8cjfbf/I44&#10;hpuvXF7DdTW8pihunoke6EqgFQWbgCn8tMyNXouCMRMAnHv6jxo8QSkRH+FE3fl+w0/ULWB4Gke3&#10;hpLPHUoHmlLI/oJ6h9SoblI/FPhwhu59Ruku5mijtLRD6UPEUkJpxrsBQ9uXxZnaaOPGeEm5T9X4&#10;/wCJcPLImZ24YxHqZPaW9nBJa2wke6uuIklctyTjUtuCTtU1oPtYhbWt9L/oqP6phUCGJXFSxb7K&#10;g8VGw+1mwqEBx16f4pNMIExry4lS8vtOs4zezR+jFKS09wyH4VC/aYjkzbn4VwXc+jYxym4djchS&#10;HjQEnqoAp0yPEZgcIuDkQgdjLZCW0lxfyQtbRL9R5BopXYfFUOx8WHxcT/wuMubVLa4szJI0EPxM&#10;0xP2AtSONKjoOAyeDJxRnwDiMfx/EyI4oAL7e+lvLG/SGGO5nDLGkBBCt6irUvyoWUcubf8AA4Lv&#10;oJJ7Y6hEgitw37tUXjUAAbU+JnrXpmDglHHMRu5y+r8f1llAHcbBBaVeQ2t4NFnme5u0jBndzzIY&#10;kseQ3SNOJQryP2WwJPp893ZtJJD9X0y2c3JkDmSRnb7R4tuGpsv8ubP8xDBkFkSmfp4fx6XIEyRU&#10;eavDqNjZaqLdJvrmuXSC3QNH6UaRxGoUOq8eKl69fjyVeYJz+irbTNPSORHgHENRViCp0HHrvxzn&#10;dFCU888kyY+sj+KXi+r/AI7wssA4IbDn+OJhPkzSra11S417UpZFvRcVueCFmllmYhjQjlx+38XH&#10;7K/s4R/VL8eUfT+sp8UH97wXiJBJ6fPhTpU/y5ufHx/mb6/T1+ng4v8ATOPwy4L/AI+L/ff8T6U7&#10;F3prfmCT9SkF/HdC39ep5GJ7Iz05/wAq8Psep9ts/9cmltbm7At7Er9baGJZopYg4TiWfg0ihAql&#10;h8X7r/iWehxyEHily8vV/wAT/uXocm9yHKx+j0vfZNRh05JdQ1Z0SzgmeS2nildPWLqIwRE5bmQr&#10;cV/esrN8fFcFWOnrJOkVxHbyWyx0t7aQoY1lTap4oPj3ChA/wp+zyzD1WoEYGQJia4uL/cpiRIn3&#10;ej+gg9fv6WclxZzXkM/qIstxbREzegz9Y1kZvgXctM0bIzftcMl1rZ2drCHdEiYFZfUChASPhFGo&#10;3bbfOW1WSeaW3q/H+UbDtvby241/V73UTHFdS3EMhezltC5upxRTJz9NGt+Pxr8ZDJD/AJfw5F/M&#10;c8CXrXIY+h6jBFcovJ6VqDyUBQKs/wAXL9n4c6TsrCDEAiPE1cRvk9K8gJerocFlcKv1oQpzI9Qu&#10;kO4USB03f9lF4cPT+PnJgLSrCbmZGUJExaZCI+TPWnxcqKvfpX7H2s2GfUCMKDbEGJtOta1i1gQx&#10;I6vPUQSKZvTVCa0BWrNvx68fib9rJDHHNCplEzSBlJj5lfgU9WrypxFP2s0ZyRltQu/q/wCkmBmQ&#10;N+5gN3eWt2/1KWzS3WKQC7a3SUmd0FUhCekXEjFuTNEyyKv+TyXCAmG7b0qPNEjO0Y5IgNDuWrs3&#10;OvbNxGEoQB2jf47kWSAerPeF1ZxJdERW1zMkaXDCOSYgBTRF40ZeG9C3Jf8AJ5faGQQiCGSR2Ihj&#10;JMxPActuSrUA8qGg6KuUTl/AObOJFbpZe3xubmC3SMSXcyj6pT1W4fF6ckvCqBRwLfErtIvLj8OV&#10;LeQi2/SE7LZySoyW3BmBjFCS4LDixp9n4eOThA3wjn/EpNDzUodNuDKdCjeTUoLdll1WadIGWdmI&#10;pCQtCq7Bn/bVOCtzxlrGzcCqK3JUkimeRW4qKcVC/ARQkty4/wCzbLT3Sr8fw8mdUaR17NGjTCaR&#10;+A9SKa2jgdEctUs3ICTmzIqpx5t8P+60xPU5WieGGF5I7hz+9mPxCOMmr0CHlR605fy/y/ay/SY9&#10;yaHD/D/O+5iZEEt6RFLcrczTw28unow+qwKp5zSpQRmQyhVDpx6Afb/1Mizpe388eoK627QySLZR&#10;oAkjGJKs0aqGWpp8Tf8AJzNhPhhHhqiyjGjxMjH1a3VrUo7qw5TPIxdQJWOxeQ7ivKiL9hf2VXjk&#10;wuREiJObpowkMb3UkiABuRHBBJE0Rd2NQqR/Bz/ZzUYch4yP82P8X+6/pcX9JnOhMj/SsOtLu6+t&#10;z2UtjE6vdPb6WI5HeT4FPqyyQyxyJCqV/vZG5ur/AOVErlL6uqubi6hXhRYoYYxLJJBCjblmQhuR&#10;dQzsfg5/D8WZ5xSEfSf+PMDKh/TT2PQpY7b0ob6T6yZWuLm44wj6xK60CsGjdfTEf7tVUc1j4fH+&#10;00chWN3u5LgrNc3C8ow78GJc1+JifUfiq/EvB/8AjfMzISQKqLLHsP6SdlDGsMcAEcaEDiB8IRRT&#10;iABt7fZ/41wzM9v9eins+Ut1NwCSsGDoRUEIDz6LT7R4/wCTw+zhSiKPFRH+xUGpEd6GSKT6tMl2&#10;scUIaQlUNVZGNaueKUZqlmoP9m32mOrjT4IFSdVdruIencTBPh4fyrXkORYU+DNNlyxA2AEZODnE&#10;Ym0itdUuLq9ljdoFsJk9SxiMn70yCrFnVVXjHwo/KTl/xHAl5qVz9WSLTreV5pORDtRUBDA13LfF&#10;yWgReP8AxPNLknwz8nCx5SM0QOWyMttOUXbzXskPGPieKksQojYFWICfABJy5Pz/AOI51jSrm7Nj&#10;byXAMcgjQP4B/DY5z+qhESIHUubqT+825F8p+bNL09vOmoxaY3q2iySSQgNRiq1KH442XrX4f5f2&#10;Uw54q6VJ5E99s1ZkQdtmkc2PW9FkUFVdgahOgPfelDia8lUxjcftFvDB1vq5UY7Wn5SJrN5+EVrF&#10;sSkYZU6U41bkS3+yxWKMLEXUHiO2OSe9Hm1EcRSe3tjd3PMHgjGhZqnivvQH9WFa+abX6yYeLLKp&#10;4+kV+PalWoK/CPH7OXns6XDd250cOz0ZPId8mnRXCNELNolkS+Eg9H4iRGhLiP8AeybcV+3/ADJy&#10;wde6fa39sZFNJCCBItAwrtscxsGonilXRq3GyV2l/faXKoRDs6vLZSoWjfidua1XY7A/5GRCTSjp&#10;LOLwq81waRNwQlm4n4menw8Qu/LN+NQM5HByH1OTGVjbm9Fi8wjzBAv6NimtIbOkt3F60yiOLmvw&#10;JCjH1TLy4RrGFX/hmyNpatcXEcEboxctNdOzMqLUEVB4DoNlLH/Y5tckhGB26NkR17mcSaj+j7SW&#10;+uLeRFh4WtjCiq870Knjx9Vqs8n2kT+X4n/lmul+aFt7uKzKn0GAQTGvX2Pcdgc5/VdmmcDNrMOK&#10;y8z1HyLPNZXmtQzgXxZpJLMcRxRjyPIfEY5Orunxfs/CuSGW1t9StXQcT3VxStexrmpGWWCYJtxy&#10;CCw2xnv7G7kliHpzwkiSOSoDLXdWUMDxI+1Rv9lkL1LRL6wuoY5HY2TEvIQpYsedauxoiUDbKvxZ&#10;0Wm1sMkTX1t0Mu270rQvNGm6pZ3NyYhHqkcSxW8ZYRiJDCFKW6JyuJeTx1d5V4L8P2cTtFSS2NxA&#10;jiGNR6fr8FLcgCZGVmH2fhrtyXjx48ctN7CQ9UmRl9rWsXpt9RNleXQN1dSK831ETOIwj+mltH6c&#10;cjgSsJQq/CnN3kaT1eHAFpiwwmW7lnjZ2FeKlnFD9kVBVuW1SP5cvy+ocAHoZ7gJ55jm1G8jttNt&#10;bO4jZXAWV1ijNV3mYiRZouFHCI3H+8bkjfBgU6vc2DM9iP8ATZay3HFQxIBLcBxLFvtftfDmRPSR&#10;yRBn9MfSi+nRGjy7Zaogh1Wh0e2RLawUuVoxVVMp5pEsbVQKvplm/l4tyydaPqIvLeJvT9G8VQWj&#10;YgsSRXqop/sc5rVYOAkE3D4/75ryQo7cnkPmnQX0fV3e1ka90udmjacg0Xi/E8FJ5fARRXZfjZfg&#10;bHzQWusyGO5X99YuKgghedNmWvUb9cpx5JYI+n6ZsOHh3DcJv/Lji+0+dVi1aEokqtG7mHnUxycQ&#10;PTk+FOa/8FiH6Qu9Lk9GdTLASqxsqs9OTUoTvt9n/hv5ct8CGYcQ9MmwASR6aZp+uqtzYSRwXUau&#10;9zDJMkfPgisXCCnA7S8uP7v+7+08mDLwW8sK1VJFfqsgPGvbiQD45ThuMv4hX08P+/4msc0nsJNQ&#10;N3IIXELxt/pMqsVuBGd2ChShdOKcW+z8WRvUtFe3aW7tTJJNK3EQczQBvhLKxDNUV5KBx+PNxh1x&#10;kKk2CV7HkzPRfMdtqMdrod20Mem2ypPJfemoZkhPqiGaNCkShvT9OTksnqQOyfbfCS7htvrK2sFW&#10;uDxjkWpbiFFKknlwUb9fiza4iQLIG30tt0zDTNTvBpbapeMRYFWuIJAixl/UYMqcAIzJNJ8PRfTV&#10;/gb7OMkuNPia2a3DPJIkgV25KxEjAkb1dFcjx/YwCM8u5AUKtnp+sTi9W+KIIXgoqcJFQxqaUoES&#10;Ro/3bfFGn2sdb6y0kaW0gCpXhHCA7CnEGgWlGPIN/NwwflhH1dU1anf+VIYrmbUI+Rmr60t2Giik&#10;Lc2BYyk80Xgyc+PB5fT+HDCAW8bLZwQrKzoxlYijr0JFTWtSi13+yqZgzBlcztwsOFKL5bty2s31&#10;4bSGOeJLTiweGQtyjRqAAoOEx4Mo5tI83KP4sC6pbSll5GJo0ahJVnZmBru5DnMrBOJPnJlFG+Wb&#10;y2WFzDFdRNKhaOIvFBHDDSnwQI0CrT9jl8a8uTv+zidnbxsPrLy8vj5IwHEPIOirXjVFG+3w/tfF&#10;kpZzdRQJbonUr+ZCLCK3IDx+nNE7GRobchuTycBKVklYMnFi37K8kfHLdq8sUyvWFSTNIymPkY2C&#10;hUFd/tYRAxhv9X8CRsFOTT5hBd2ckCpczIEtYVl+sBBcIzvJOxQMq8owOQ/Z+x/lhBDO8qVk5C2Z&#10;eahwoqGJ4CgKfC7HnT+T48vjLhBUI9riwFrI0UTI2pK5WYwySGhjEfqsGKyVaKNFir9pn/dqy8sf&#10;fLYWKW73MiwwrGEhHw8yfT4huv2uHL9j7Ct8OUQByAgo6qGmXmoX73UWngz3BuXM8kgdYUIlaR41&#10;FFYgHv6v9468JOCtiUIup7ZmaSaO1iJMysp58A68kULvy9M8F/yf2cvlOMBRO/8AD/WU7BXvmsLS&#10;4UW0FpJql1T6s4ZDH6jJI6SycuNYzMjSNvzd/wBtuPHBllBHPPHHHF9VjCMA8fpsSwKncuQSDzSS&#10;vxfHlMiYRB2JP1JJFJZrd9JYWVy8tydTuPUWT05hNGqxOJEpS3Rwrj05oNuLen/lfFm/co5Ey15q&#10;JpZJi8nwpThzLEJy3Hwhv9XIkWRKuXuQuX1vqoitJCrRu1raQ2kcUCq7n96IfSR3Efwt8Txt/d/v&#10;G55pAEtvSbmZSKGJFDioFKEnkqt0rkwTx3W3xSrQutxeG6i9MW6ksl1NI0J4s9SQo4PJGB6np7/6&#10;n8yteVLekylXMBCq3EMOfGtBRh8I6dcIxRmSDfCUEr4hc36fVSslu10rOfjKOIhLx5tzidTIwHPj&#10;wZV5L+w3qOy3EFZJZ6S3dw5VnBjLAluJ4xlm+xX4f5mX/JxmL2HKP9ZINrL03vpQ2mns9nptjCrx&#10;RlZ44mRU9SP1Lj0l48/T4zcfiijf7XqSx8RMpEEU3rDlGSBKKgMUryp8Jb4duP2f9llIhx+koA70&#10;LbL9fubZ7OTjOiu1nIUMkKS8fT9QGRI+Ujc1faZ14rxSPj8WM4JcRh5o0KhmdI5VJVeNSzjlw+0D&#10;9rj/AMF8WSJ4digr5BJbXfpWUsgKhIp54JFErGTjGkZISdiY/iPp+ojcvifh+7xW6uHiDegoMxjZ&#10;oygpGnEsVDfap/lEJy/4XIwh/EUIay00XCiK7cm1SdIpxcsTPceqkayfZEfL9lFDSOnFPi5fHgFL&#10;UTtHA5eVZJVq0yoCa8WJoEVvsV+1+yq/zPmRKZHL6v8AOTSaSX72Ftd6jSJTb2sjLFbPIAoRpQI/&#10;ilaH4XZVHD/dnP8AZjix92108RNrHS4uBQTufiVFflyBK09k+zxyETZ9XL/ZKdyttLawjmWO8uK2&#10;entWWziQek7yQ+l6fFWLP8Pxyg+oz+p/rLiV3DGsSwwuqo3GNFiINKV9Ruu1Q7cq/F/k5fGQMrKT&#10;JE6VdSyTy3E8M5kUvNO9zGYxVivpRqePx8WiTh6fKP8A4sb4FwTFCLJY7e1crI0MdJVUHgjFuLft&#10;x8ubtxX+VP2sxpS45G+iQbStpo9ciuZ9Si5QfWbhHtOb8ZJI1VGQBlhmVUhhUSM6f3kz8eOIlRdS&#10;iBAnpQILdVkUdSPsgsVHRD9n1P8AV45YAIxvqhH+omlweu5cTX0z30xiZ6FRuz8Y1kPHlIh4uYPi&#10;f+8R+KYndRiR0tVHNl4o4jo0arGrUAoKKqnj9tftKq4cEajxHklE2EogjN61beGRpHiSUMsryyut&#10;XbkTyZ1VyPTbisbO/wBnjhhzit7P0Yl9S7Z19NUOyFt6mpoo5D4ef+tlQMpzB/hCEiltp7vVTe3U&#10;rQ6RHBIbsSIP36oCONApkkcxuqyrFxX4fRT+XLt/TgKPDHLJIFDGdqemSVINHIU9BTllcpSyGv4W&#10;N9668Et2s0GpTWkELSFI7CMM06qsodGaINItasr+mF+0vLnwROIObUnlQNJHz4qCzKjAtUkkNyA4&#10;/Cnxf5H2stx6YRZCk0tNHt7eWSCCZ7dWb9zE8icY6oqBo+BbmfUk+Dlx/fM32sTt4A5kaQgLD/fq&#10;EK8pGoVTjUfsgNxHL9lfgyWbIAeEMeqtc3pjMMNqDI0o/wBGdpfUKQIpDTeoQ/VmMYd+PL95L++w&#10;S8QuZvq8Ma+lE6cqUoXXb42SlCFblxTKr4OfNSeiXpdLZWB1K6uZDdzxTcD8fJI3HIiGOYHkpkjC&#10;LJMjfst9nBMrC3b6yZEjXmFnkiO9XbgqjchK8l6yfZyuHDP0ksb6JUry3FimntaS3kvoj6lBfoRG&#10;WiiErySkRh5qcJP7u14PN8HwM6SYVRXKfWJJSzyh0cQoTxLkfCGb4efx8lLKzMv+Tx+Jc6URWzIi&#10;wyS50yeTTrS0RILQxS273CemJI4ERvVZIgD6dYjG0cUiJGy/zeonCQejW9laizt4TGFCiaoWprtQ&#10;AHfZ6ZjUZS9VcP48ltKjZz6rfHWLy6SYEudOVS3pxheD8ubJ8A9SBnX/AIL+XjqyOjNKpPXijKCl&#10;ChBZ3A4/aPAIr/ZX9rARUk05UjimjhtnWOMqDJIkji4DiWNljjgc8+TRh5pJXi9Tm/7H2sc0Fspi&#10;UqrqOBAVFAHpp6imlV4cR0+H4W+L4cljmeaAVBbu9ZJ/S5RBmlj5TTSkh5rgQFAWWT1+UgDfDKqs&#10;v7pfU+J101tItoIEjV55XIlcyqWRH3psO9WTdf2crhMynv8AcyG6pa6nE+rSX0lxNBp1pCptofq8&#10;yRyyxsVZlViOaoEgk+Bv92Mi/bk5B7O3HCMC3Hr0CqN2C0Y1YyONqt6nQcn4rluRNozUdQZJrhnv&#10;HFsrepMfhUycox+7ihi4vIUX6v8AFIWjT1nXk3H4NcyTQguWUMEMaSVNQBQlljAA7tsOPw/tfsZP&#10;FESPIrzXWFrb3ZSNY5OBmS5mgoG5GjKiTSlmbkvGIuWaT94q/D/u1nJH9Xto4Y/3t47LCjE1YJxC&#10;vxCdOIHbBLJxT32iFK24k+tXct1M3oaVDG11NHTjG0nqM8fNpF/bYqW5Izf77VvibFVsZAywzSkK&#10;d2jT4goSrbt2+j/KyHjX0W+5Dy65bGKS/sLNDJyVY7mekJlacxxErGKu3whPthHZfS+Hji00tvBM&#10;THwb0YjQunwrJShPKpPirf8AA5Xj4pbkkIBQkFtqGo2ardCREu7xSoScerLa15gGMKqg7rJHx5fZ&#10;9TkqcVwr0uxu7q9Srku67yuPgUsvH4Ry32zL1OWMMdp4qZFr+rafp2lTERArC4ZbaFh6jqj8gGJQ&#10;8KsP+F4q3LB+qxcJooFmEqoQURdlLlqHkwBHUniAeX/GuLppRkOJjxJN5cu5ZLa5vJ7B7KaYOJpX&#10;b1GEKIePBSwcngsfIunpLy/2DqF4bexExpNVSURo2C8tiacjsu//ABLK4wOXJR5MYx33UYo7681d&#10;7UD6kwkUXM8VyjSlDyVeZiX4pWVFU/F+zEi/DxwLpUNtNDdapeK8ghYtHIVoWoAaCvdq8aLmTq5y&#10;jIQxsiUbr9/cWt3p/lnS5re3luIlQ2vJpCgJ48iV34xgc6v8Un838j1neSSS5kHAPGVWOXk5UAkq&#10;ABxLNVm75Ax4fT1TSmdMhtbS3sbUmSSO5jluLi0WGEStwRHd9pFSMIkdfhT4f8jA9yPUR/TXnKr8&#10;ZaqArF1AKgVIoB8I3bj/AJWXxIBsshQTDS6w+kJ5OFs8PK3UMS6rE5b1WchGLSE+o/wry5L8CfFy&#10;MbWGWKCVvVDm3oiRrXitBUA8VWpP2mpmJnygyoD+sx6pHez2V1eQIbWS3Goh5mnZEMsnIgFqu7rG&#10;qL+7jaX7X7H2cDyehLeAOQIRIEIXjRvhA4hV3O9XqR8P/EbRDhimkVbHUbXSJGhLSXjW73EZmDlo&#10;/wB47c2kkqAApSBUV5Oarz/n9R80noySMSQFQNyBWgJNECih+1x/myoHi5ra6yg+tW9vCFVvUlZf&#10;TZJAzqATOztVAyqZe0SfZb7WJxQte3BSf4ol2kEimgFa0IUgt+yN/wDLy2UzAenmm193cxaVYera&#10;ELcSVaAwOCZTxK1DSLIka15t8P2OEP8AI2Jxp9buJZDGFhjAVKbvVW7LTioAPi2JnwR3+qS8SJkl&#10;fTbO2t1k5zzktLJI1IwHj25uzepISyIvRP8AKWP4VwbIlQxIeMEELJzJkr0PGpNKf7L/ACcxwRw7&#10;MaSmBiHEKyw3DIytNB6CrbKhAdfU4qpdj148o3b/AHZ8PLGfV4Snp8keSaqshJYnk3xciR9mh74T&#10;I8qTVKv125hZriSOWKzsgJEkVURAiQ0X01V6lyy/YVPh58VTlltLQ/YqvUICtCyj1KUUnw+L/Y5I&#10;xICFOO2ilBDSlJlqpnkWXmqSk2wkDTLGf2mEXxfEiyeny9TEam4mMMdGqWVuJA2rxYs9TtxFFXj+&#10;zk66pRTOunWa3s5ZU4xsiSIzUaheMRQheXMysrSM0n7a41o1Cm2lVGqFZkNeKjr8Q25Ftjx+LDGV&#10;+pJVuZnlW9hkniVZJI45QELzNTifTZgxiRD6ic/3TfF8DcWyjZxSyJCgUheSgMtXqSKuFjpT4Wwe&#10;Jwx4j1W6C5tVmtYZrqdnjYenLI6ycICAjBY/Vn5BhzT4qfzfF9l8uZrS3D2lpAsjqxEoKFQsYBlB&#10;JBO/qL+1+1kxGX1HaKEJZ21/fS2eqarcmGF0SS1CyrIz3T8rZ+KsiUUwSceUbLyj/l/abqMzwW8e&#10;n+opf4fWCct60b4mFCdh9hftN/LgxR4pcZF1+P5yIjqreX7S3v7648wLBKEZnFobkIDGYzJCTGh5&#10;BSrM/GVmb91J+3zx1vEgh9OAMg+y1A4kap+0alQpdi1f+JccfFJO6XXzyLKLi+Mc7AmdA7xehGQO&#10;XBSiO8ixRqnHZn4/F6ayfZddIVjb0iFoOKltqEdXY7E9eCYwrqrWnzs11H9YHqeo3ORUqQQwPCCJ&#10;PiVPhT152LfD9j9rEZpU9UzyOrgGrRBqEIFoOYFStSv2UH2k/wAnJ8Z/h5pRFlZuLZbG3ha3cL8F&#10;16fMGWWRi3os4UOVDv8AvJT9iT7HGR8Uvbub1Es/hVQhM7RxUoo39MfDXgvz+J8jCERHjPET7/8A&#10;jy0ALQ+j6Xa8ZNW4l3aYLp8ctyHDuQFFxJ8ZX15NuX2uEKcvtYjeafeJZSsqRm4LExryDgKFNKgp&#10;9rifs0+02JzCR67KO9FaZrtlPqMSerILVY+Mr8Hj5yGVV5IwkPwcg1G+zwRv2MXltjGvEktWkZkU&#10;ooCkcViXc7IG/wCCwSmJSr/Y7/qVCafexTJJcpGLWtZ0geOWRy6sZGuZk4xtylaLZm4840+DAkj2&#10;Vuy1Qlmo8kfMBS5UFeZNG6j4uX7WXQE5E3+Ipq+aaxwajfwMYpliVOUUVwYSXVEdkdol3jqVJVCo&#10;/u/s/bXL9ZTE07j0mm6iNeLAV+HjxrVhGGpzxraj0XosNnOsqWkEnri1rRp35iQhPiMvILxUzsjO&#10;sP8AJ/sMX9S4gh+qJUySUDM4Mp4E0psVX4v80+PKhUvUUAjmhGt7G9uhqcjKsFnV1jQ/V19dVDli&#10;SGb938P8yq37f7njidygSOGKOP0/VczEgUqBtVgd+TAEbfZXLse8iT9Ij+tkDXNW0uYTXN9czXBn&#10;ltwtq4LB1R2RGMcTALyjXkjcn485Gf8AY4qidzKp9K1gCpHbn4np+0yMKpRWJIruy/8AGuHACAZn&#10;/MWqHmr2dlwa41K5Dy3V30QkAiJHVwr8mRVTb4ULKvH7XxyYKiQWzB+Bdkjf0/iqFT9sknqR9lf2&#10;vtZRknv/ADbPr4v96xqvml90f0kvomX04TPCZuK8JHn+EwpwA+ww/eSnknDjEv8AO6o6dHJBO17c&#10;g+vD/eFmVEq6h2QGn7Jbj0/myeWRMOAbcX9ZH1CiratPb6nYJplqV+rXNPq4SN7hqRyFElYV4lGV&#10;Oaf7BuXw4pVWmkuZn9S5LjiIyNixJpudqV4/DkJD08MR8WZ5+TuLxQ2un2kQi0pYm9Zpw1eMYVVP&#10;wIVYtx5tzb4kZuLcMUhhD3jRRQhQwZpJBxHU9yWqxbiv+V8OQIlGPq+5jKrUL26ig05Lqa4LyhkW&#10;GNuRJITjVVCcUWP1JOi8Pib4s17KkFg0IkUSTOERacmCV40C1+I0+Mnl8ODDEyyX/D/EmI5nua02&#10;2ludYjvJIZBDaRPIWb4UkmceoXZ1HwKrD0lX0+Tfy/YwOEkvbiGOMlI0HpK5O55A8jvTcAV+H4ft&#10;ZdfADNgfTHbmiZJYNE0+8nuP39xK5uXhVQqhlZQiUStAzMq/vB6jco+f2cMbuOGFhDapxdEcNL8J&#10;PJ6A03Nf+AbMKPquR5WyEaG6TaPJfXsButYcSJcSwPDboXCCKAmRC4KpwIbf4pE+L/IxCaOS4IRn&#10;JYuAKg8VoQX6/DSgplwnW5/Ek2j7WSz05Wlt4FSNYfUkMZBkkqGWKtDzdixdv8r7WJXECPOrpKVs&#10;IW4qI1FW/Y5MxA49/wDYrk4SoVIesrfRWtbq8isnjMStrlzH6kq3DuUQ09T00QFjLwHFf+Mj8eXx&#10;ccSvg8FqUjT1JZ1KDkeT1oFWoY0CfEW/4jk8JJmT9P8AUZR23RGnv9avBMzGO2tWWWqj04aOzO5X&#10;gAZJBwVOP8zOz/sriNhZafA3C5uzI8qFpW4A1cn00BK/CF58vhVf9l8OXZ80pfT/AAsd29W1PzHK&#10;qyWFghjiuEiAkmMcgiAEsjqrKKt6f7Uki/Z5cPj44cJaS28URtIEUrGIIWLggRkbEIR+03Ll/wAV&#10;r/wOt8TjPq5H/etYMdu5jB1LT7m7vEv7+Z4opnvLmGOB0JnT4TH6qH4vSj9NY1+PlcSftfByAQzR&#10;2MTvJBGJJucMsjozOVCkklvEl+v2ftZmTJy+myIBt4bN9yfXWmnVr6Aw31xIlkYrq3igljSCrS0U&#10;BBUFIxE/FW5Nx4/t88RtJ7e3tokideMqgl1UBERQKlTShLM3BcnKM5SIP8P0rHYou/sri7v2mlhJ&#10;9Asqw82LSyO/7sN8WyRoiyuv8382F0lvK1slrclVZ2LTUkBYRkqOOwKgv9gftfa45eCL4u8Jvmb2&#10;KbLeRNcy3Vv6npqirCzQkI0lGNQWIZgg+J9uP2fjwfPJHBbKnD02A5S+oxHGSRiOIO1Squ2VDime&#10;I82MI9UssYZbm9kmaQSxM4S29JR8UMSA82HxBQ8kSqv8yLgS9luZ+EEMarE7sFLyGoXkojZga0qa&#10;0y+OMfVL6mfFt5o/T447QS3Fy5edEUylIxQuEZpFjYBS+1K4tb205gmkWFvQR1twYuUb+pItAFI7&#10;I3HfCMo4gLO8eL/N/wBkxlV8I6ITVdTsBeQ6e90iXLwteyCYJNELeCRS5kU7j1U58afy4jq0dra6&#10;FNe3FmkV5OsipCtZCk0h4k+p19SjfaZsyMcfEmIx9X8V/wCm4vx9X0sOLcy/mobSbm/vNdTS7a9l&#10;ksrA28klzWOMzRrHyULGoVRCXAVuEfxfEvwr9gw8naVot7Ba2cGms3pnmbqZAwEaH4iGNVEkkhfi&#10;lfhXl9nNR2/q5Qy8Il6Y1/x36XRjgkJXcpSSL8wdZ1/QTqOpXGshVliNrp2nWzBT9ZlJYF1PxMII&#10;AkjSfu+TfBx/m6Rd3UVlCqhVdAnF6cdt+9M47HE5pGRPD6v6TmQxgCnmGlaJc8YLcmt1MhYBgByJ&#10;PIiq1blnP9bvLibks83q2zOfQVTxZQADTruTU9s6/s/Tw58P7xjkySB2+l6z5YsYLUqllbmzmjiV&#10;roNWSJ3csCdweKjiG5q/H4sL9N0X1bOW4hmOxIh5VFKgAk/yt1zZ6rVxiRCv9K48cQmbR2u+aWtt&#10;XtbC5tBwcK13wYEsRVkVQRWWPb4j8PxL8Xw8sLtQmtZrkwA0ELEGaNQQSRRtz8sccL9X85qzAD0p&#10;5pFvew2a3BqZJ0Ui3lYrxANV2Ffi3Jb/ACsStdLlneNlCOytzZ3kKqpLU8ORPHiuZE5cJ2A5LwAx&#10;6r9S1qCyhkMgkGxWKGGLnI4Ccvh349eXHl8P82D9QgWNkgs5/wDRo0CySigau4pTbwzExR4t8g3P&#10;8H/SLOeMxApAaLdXM0D3Op2gjvpZXaGD4inDYqeRrU79sCJplzKQTcsyEnlGKpQU68tmy6XCOm/+&#10;aw4ZHqjZdYtYS9bfgwVQj7PyZiPhAFd64vCNRa5PBQFjYMkYpyqVI5EnwHvkICEd9r/0qTxGghr1&#10;9IFlS5csJ0KSTPy4U5qeFB2Ziq8QPjwfbo0iu90kkiKodAqNuSTU1703/ax1E9xw/VL/AGP+c7LF&#10;Di5pbdyxRyxRadcW1tN6hjuA8sYPEAKq0IYryPH9j4uPHnlEaSIRJA7eqrEzzmkZHIhwhZa7L+wo&#10;ynHLMMhE+X8Pq4uNuMRyVPS14TvHdKksLrxt7MD1SAqlOYDlFYvu0jvjLaZLd/W9Yh4VZ3mBJrVm&#10;ChH+Hf4f8n/WyuUISlwiMZDJLh4dkxokAou5W7ukMHoqFldVt4WoKKEUt6qfHT7R/n/m44HPlq61&#10;I2EjytL6iPVpXAmoQPhjAMlHILBqnM6WtwaeRjEUB6eQjwuJmJmNu/hQt353sdKXVFNr6X1NowTF&#10;DK0Su5K85G4Rcow3D+755MnbRND0n6pfpHarchFMab3KMy0r4V6f5WchM59Zm48R4jH/ADcMv99J&#10;cGEQF8hFiOmQ69rWsfXYlkvpLWWVjczmkLrG7cVRa0jDV2ib+b+X4sjmsW8s9hZ30VusNtKxiV1a&#10;gUJuJCjb82Ht9rNjppiOoMZEzlGpf8d4v5rXkAlE8J+k/j/NZfoE0VrcXumSXbXN3CfVdX4vI5k+&#10;0gZT/doxWlf2MBaZc2wuXliueM06CCORd6Fd+Xz3zdamBnjoiv50WInGJ84/75V1yzuWtoleyWa2&#10;s3NzLA3EBq1UKB9kLTljRHGdXYGMX0JcSc2Pwg8iHVhXfv8AbyZnKOD0nwzEfjiXMSdupbkmupfL&#10;6o0r6Rcem0PGEKWIKj03januv2Bg/wAxRveXs1rZyegbaFJIJO6k1+HlvSq8sw+zp+FDjl9Upevf&#10;/iW6dxEeHuSjyjc/UNEsry6Rrpr+6kiuUAoacuIk9NwrEIypz5fZX4sfA1p+grZ7dpRfI7qS1OQo&#10;DQHn8C7t/Jy/yshPBklqDKVRgY8UeH+L/SjxE6e5A8RsunGpy+a9Rs76O3m0aWGKbjxYA8mAbiI+&#10;Ty1WNVoZP8r0/wBnCVobpbf6n9Zm4UacovByWJACuwHGlfh4qn2c2WGMJVKMBxR/iZYyQPf9X+ay&#10;SOSBroXywRmbkLZp5OcdIxV6xqwJ+yQeTN8TYaPDZLpq+szsX4saqas9dljIIan7PTMGc5jLYERS&#10;4gasySa3utWk1ub0/Sjji5pGsUgPpxFQfUuFYGPkDyb4X/2OAzct6iWfpOWEjR+nyNBEZlbgDX9q&#10;Mcz+zyXjmb4Pp4vTf++4fd/mr+tGLaERSan6kIVokmF2EXeZbd09dl41+Fm4Lv8AYZ/2c//QjiR3&#10;k8t1Da3ElxbyMn1r1ufoRqKN6fNeDSMVPxr/AMF8WeiXjoWK/H9F6DHCwAOXF+OF9EOdOT6sbuGK&#10;C7hqtjwVPWLsOBeOMhwi1HwH4v8AgMnGmaPZ2kcl1FbKlwpCDhuQCBsv8q0C7cv2Vzl+0NVM5PDB&#10;PDv3N8gIl5P5m8yXep3EFjcaj62mU9Sky+mHAJVvUCgesQy/DwjT4mb4OON8x6hbS2qQSfCzhi3K&#10;gAUVBb7XwrtmP2bpMnETHv8A4v7PU4+bdFeQNAv7fV5NRikSSCCNI0WAE8majohbgqvJxajfyfF8&#10;WQxp5r0slujyQwgxoztSJkIoaOOT8v5+Kt/sc7SGMY/UTUpM8d3ZeqQw29hWSb00uLnjJMVX4zJ2&#10;2oBxAHwcv5f2skVrLIVt3RisESES8iEZmO/FVIDMfh2zV5pRNje5f8d/4lsnks2w7XIrYTX0c8Xq&#10;6hfSL9S4xPNHGEXj6sjqSkSfH8bMU/a+LlhZrmq3PpG2hLvPcOIpKULKC3wKtCOP8rO3w8ss7P0M&#10;D6pjcOOIcRAKaeWvLVjbtFeSxxx2lonq26xqQHdkpNLIKEMTTlGqj4VxLT7GWMqqkyCZq8Qn2pKf&#10;GSduSr0BzN1OWPUX/RbuECVFNdT1K0QSvOVg+rpyaRpKcEJPD/VZ6fZw2ubWB54oGP8AolkBNI6j&#10;dpSeKrSteX+yzWwyVco/VL6YM487/wBKxPTdT1Bbe41RYQus6u7W1jaSv8MVvGKmQuE4+nX4yzR/&#10;5H+TgW5uTNcwxSOS5ZgEC/Zqp4jZVXhEob7X2v28yNNAxsj/AE1n/fIG53TjTNMSxs55oE4pwB9Y&#10;sSZHD8pHJ5Oedy3H7PxL/uvE5ZVtVDIPTt/TMKySFo25EV5KkaKOTMfi/ef6uX4xLJKj6llImx1K&#10;tDDNfTGCd47i4Mq3EkUXGVAoIHFmlZm4hVPD90q8v8rI9aWUurakIRcspdK3k7RK3qMjUkRWbj6c&#10;KArx9NeWZs5CELI4eFYYuKz0Cd312NJsHuGiBihIWCBCwajCiigB5SM/j8P+Vkk0/SbGwniktfUv&#10;GjQwhKdnY/GKLVSPsj96v7vNdk1Uskrvw4f8T/um6MjZv6ZBi2qavql/ZyRalLFotvIRMJWdGCtG&#10;Ff0jzceoCobkvofa/ZwLrdzB9ZjseSpaacUknhjYpFUqQiqi+ozuzcvg4fE3H/Ky/BpxwmUQLI9P&#10;85rjXFxdIIvyrYD6s+t+i0uoXyMsF5OsbXnptJ8Qd+MVIlCxft/s/D/uvI5qd3+lr/k8b29qrpC9&#10;QzzSAkhD6bmgLfa48F4fs8s2MImEKviI8orikSeI/wATI9Ms5rCxZGmE8jF5fiCJGhbfgCig8F/m&#10;fnJ/M2SLQ9A+vxTL6bIjK20vq78mNeSSRjdaU+38X2uK5r9bruEi+TLLExF/j+cx7zn56tfLi28s&#10;5EySNQJGYuRKry6mRaKfEpx/yv2Wbp62Vnq4S5QXcrHhK3pEIhU9QRypT4V6ZRmnPNiuGwaNFmjk&#10;B22/3yK1Q6lq3l15LKV9O9SMS2zxyK0rKy1AYHivxV6ep/s86TFZxSrBPG4WqFkVQCGDfzHr1zhp&#10;6nIDIEyNH1b/AO5Y5Y1Yq3zNrWqzWMl5pGpWyyxPOizXEpLSoYvhZlHL0+YVuI5CRf5cT1HRbu6+&#10;reiBHPBIJBGoHpOaFf3leoozcf8AK45jjUwO8j6f4uJ1+XCBlE40BH6kR5S846foGpasl1JLeWV3&#10;D6FvIJJBd28THnwhNPSDSOIfV/eKvFMM7G6s5LRLUiiwLwei0FR/DMLPilCRl/O8/wCFvmQTYS7z&#10;Do2sSau2rRK8bXkn1q3JZWkYynlWo+0+55bYPjOw4iqnpmJIM4RSmO3ozNMo+tIx9WvXfrsO+WI2&#10;kYgdD3rhEhEWynLopXs73BSyjU+mNwem/wB2KmN0ZeJoEG6ncHvmNKfE2wjSe6Vbw2aGKaEuZKfv&#10;lND0Pfpxrhbc6HZXs7s0SpcfaEgFKsNxuNzmXDXTxRrnFtEuHkn+ma7qunFEtNRmfTnVovqfMyem&#10;nQgJKDGhowpx/wBXCU32saTcs1xQAAiOEMWRzuetCwoBuxzYfl8WeNhvHDIMstbfy5r1lHa6cZHk&#10;V0N3eyxxpNACFXiQGSJhIzURIuXJ/wDW+A+judL1W1HrhZo5FqOoK9tu+azgyYZejYx/2TTKBB2Y&#10;vc2Wu6BqRkYvbTRtR5FK7UowVqF1bqpYH/iWRnWfLFjpmmXD2aepbSMHfnypRW5fGQT07fC3+Vm4&#10;0faEsshHJtJnHIeRZf5d89alr3mSx+uzBJYVaK0kjWJXd3j4kRxuu3Liwk/fp9r936eEka2UFusx&#10;aV2mqySA1+AntsrIm/8Ak/Av8ubUylOXD/CG2yy2SXWLy5a3C26RW/BJYXUqyTFTXlR5YriVeNV4&#10;mRfVf9uRMF2fmvUNLv4LGGjrxWtumyIh6Gvx9h/kf5OUansiGWBkQF4Yy2S648j6TrenXeqPNLBK&#10;ZnIv5DWWVgSGj4UiRVaQ8Fr6kn2l9TOgWs0d5al/SDswBmikIqvIdNs5HJGWOW5MP5vC4sxR8nk2&#10;pWTWd68dq6XEaOGWZSQpKMSGjLfsgj7WRnU/KtsTLfhZJrSIVGngD0+fj/O1aDavH/JzdYO0pf3Z&#10;IEpfxfgNglWxZhofnfWEjhsn9GC4uWEE2uO3GRIizFQKkKvHm/xj425csj5dJY5LqZXikJVLeI7A&#10;seho4+0oNenFf9jm7Epenfi3broWy0RPaXdvpdg0VzZGOS41Gf4nkWJKAorwmrLIwp9ppJHZvh4O&#10;quWWlms2qme5JEcYYKqs4DBlUcmJUcixqeS/CiquX5M3Di23/iREVafaje3FtoxtrHiJ5XQLKyIw&#10;j+MtwEav8Pp0VAjsjys7cfjxcXV2L21+pT+nOvNYJQgLBEoCasJOKED7C+n/ALLIS08JRrJyKwrk&#10;UL+jdNGnX51O2rbycJLuCOVlQyTMWKVi9AvJ6h5eq/qv/wAY+fDJbYeYbS9H1Yuy3cZo0vZyAG2N&#10;N+u9Bmiz9nzhK69H8Ef5qnHvY5PPNZ8n6hon+5SC2jl0ub4riGSoePmxAYpuax78GaRv5sOICTEB&#10;cqHJ6kd/ehGYEwb2aJnfZil+dOhvDPpz+itR6Uch+JTWlPhYk0oOW3HF1jiCAAcYwNhTt4ZSZyBY&#10;hQcG4m9X1mnu2f43oEX1K1DFSBWpqa/7LE1jSNiAalvtR1rt3p3yXESyREkz3MQdIysUbcVuvTEd&#10;Qd05gDhXbkGPxf8AC4S32jQRTS3VpGHuG+Iow5cqUYKOWy7qO2bLDrZyAEzQZiZrdk1h5mkmtrXS&#10;L2ZvqEY9MzhvT9EkNG0h9NS0/wAEpXgxXn+38OQy55Ney+tCi8TH6qKoqzIDJwQFh8NPh+y3w/5W&#10;dJgA4KB2LZGXc9PteI0u3+qXUx9RZvQmkd6LFKVh9WV1Vvj5H1V+JPi/bWLng62XULe2mvHQ86VQ&#10;A1Cu/RAoLMw3UsQFyjJlxykIWa/zkmYGxSvU5NGvru20dZEMTkevzWjNDCRymd3EaxtVHRVJkb7H&#10;2cZaC/sdPNxIS80jUJLCoBoPi5+HIvxVUXBMRnPhH8DIEAUv1H9EazrEdhGAtpAqyRFUYqShJJiM&#10;QKDkqLDzd3f+VOXFsXvHiitUEZVpGo7L3PIU+ytW6HtlOEGUrHRHVS0xLmfUpzdeotvGDDFKN0X0&#10;2LEiVqR05KeXL9tfj+PEHEksIt4kdpH5Krj4VgFAG4Bwo70X+bLoRue6yVHktbO4k1KeaK3t4+Lz&#10;LwEkt4wLel6rRmV24kc/h+NP5F5cMQnvre0ih9NOJAZeC/G/MHcKEXk3WvL93k8cJTJJ9JXmj4dO&#10;ur2a8S8czxPwlLMrxw+i4NC/qsY9uHFo/wB+yftx8JEzRfvbtfVqVrxMaQsSWPJhzcctgCxPJlT4&#10;m/aw5Kh7/enktvQLSxeS2KiSVRxuGuVCrGoVS0cZCqrHiEjaNHdnWL9jGtBavqEcqQ8zDX6xKB8R&#10;WoqiElian4fgVeXw/Hk/FMYoJb+sakNInV5xBLcjjpkchDKjFTSWRQsXpqAPV4yO7IvL93z+DBsz&#10;sifVUXgJCI3Cp6juoCsQwUgKKseXJ/8AY/FmNihZ4pMRulcax3E36SlYXDW9biEzztBbwuXkjUoz&#10;qzO1Ixw4wcl+H978KtlW15Db2bXTtMwg6hlEPIRDiU4sEoistf8AKZv2sMoHLMUdkqWo6Vd3d22n&#10;W62cRvizcgWuTA9y5f1lZQ7PLKrNu/ppHFHyThwbANtFLPL9avJZPTQcgKiokHPl9kLGAFIb4v2v&#10;9XJzPBHhWI70+uZktE/R2mW0HOQhebVA9AhFSocvM/OReC8f91ry/lwXIQ0zEK6s9CTFybgD1VSA&#10;eP2a8y3L/JXIQvYFKChBis40lmilSKsY+thIhPJQUkcH0xJtIV9FIvT/AGfUbjiScL8RzRRiDTYS&#10;68mPpVjpwbYENR3DU/1Fy4SMNjzYWpGY6QJ7a4nkvPMN5wYIkfrk3CkyxqAytGPQjaPm1eP71nZu&#10;XDFouLTCYek0iqsYPMngq0INWBB4fa/ymysyscO9shFbc2zQ2D25FwlrJJJLOjQgG4eQOrKBCyuv&#10;qtRT/JEnBF+LliNvNY3F4wBrEzhKA1Z+HXY1+Akf7LJTgYwtl0R15DrNvpANAt0sbSKzALHF6h+H&#10;ccT6iKa/ErcG4f62Cnu47eN5IxUopaRY2oduZVeQbcs/wfa/2GVY4mUhbCilL6Rc37rFOC6yyiO3&#10;W4iD7OsSSyBZI/3apDWYrwVmm+H6w3wpjHLraqGbjI3MgihCt+yorQtRa9f+G54ZC5X/AAoN/BEW&#10;6l9YlCR+pbxiAFnZxI8ZDCWVlVTGnKUovFGj+wz/ALtIFWReKkNvN9YYRRk7orl2IoPiNd2Y8uOV&#10;5STKo8kS32QEo+s39mbCBry9ij4wzzQCGJWJf90nEcYkj9L1F4/H6fD4n9ZHwNNMojiSNERmblV9&#10;mPIV3K9N2/2K8m/ly3Fio7ppNIbWd7q5mmmmlhjjMRSAViX0zQ8Vk5Ftl+LkW9R/STh8M3JO2tZ0&#10;svrMgDorCKGNaKhA+L7PH/dld6fa+x/NhlmHFwjmm+ipe31nLrLaZC7wSyQtd3M7VkdGJEYPqGQ0&#10;MIXkqsV9P0/W+L4cu4JgKpI3O4uQyRhCQE9SgoKBQoRRw5V/4eXGMTM7dEVupWCw3KOVSSKysHWW&#10;Rpo1JmEAaT1JDyk5+pK3rr+7T4/s/DBjFnsrG0adIWlmcu0ZMTDk6g1Zdvsciyx8Ptcv2+bZKcZZ&#10;JivpDIr2tdT1a/a1nuEht4AsdwIrgO0cLMeMbrTl6zw+k8/ql/iXn+79KL1WRRLBxdpQzOCnxcPh&#10;VgTyUUVasT+032csmQfT0XdG3U890zpHbusURWY8DIA8iMFCM45vxVVr8ETfGv8AutsUtYkuL6ON&#10;0/cqXacKjBBCd/t04uaniypy5fG37WUZpeHjLElCahd3Vrps4gb/AEyWONbF5XUvJd0YcVi5Vjos&#10;fqK0pjVP3SL9hsHahcRQRFSgjkP7pSQo/dlWPxMG+Ff92P8ADmPpsZlv0UJTo1ldXd3E/qm5gQtc&#10;zEPI4FxHJEp4I0Q5OpEltAGl5emvxeov2S8Rp8MEStI/wopPgQxJIoQK/C/xKv8AxHM+ZrkyNJ61&#10;26cr27ljggAkeULX7QKKgDDj9n95D8Dyftcfstxe97GkfCGrguvFyGdizmhdlDIK78m/ayuMCTZV&#10;RTR7hpBc3CpFOsLpLBH6caLElHWFJGjlfgCvpr9iNv3j/wAuC7OzsooXmDqHdndOSqJRXjy/mI5A&#10;Zi5shMuTWd0r1K/1e5vYrVraQejHbpO0UztaMR6nHc+kJPTkP/FXNl+1+y4S/vYwxh5MoYEkDfc9&#10;UG53X4VUKf5nzJxRIF0kBMtC0ecAXcgSWVCqIxXhVVFBMQFX+9o8js6/D+6hj+zj7QyQBC6kzOSI&#10;UkLHc7uwjQFVH2Qtf8t8GUk8uSUPqy295NKiycbKEo17PbBEJUfDbwtcTOrSdZHl4fF8UMHH4sXr&#10;M8soloWYjkwDcRUBQAQe9aZAkCO3NlSyOOxit7I2xaO3jVvShb0xIwRjISytGWHHisnHlH8X7HHj&#10;iD+nLcB2aluQIY0EnBUHcoAteS0bb/NZk1Gwgq8EFzZWZggWt8Ha6u5jAJZLggbCVi4U8g0bc/i+&#10;zw4P+2unoRj6wwMSMUOzoXdlQgLVT8dK8t+XJsq3Ow6qAgXS6uJxZo/1y6jWZSZIZ0hhimmDOxSQ&#10;cUZuBiqvD0Yv2XZkWQNqFzPIzxFOP7yN2FTUxdCDQftb7L/J9rLsWOo2nkmOjafaw/V7mGcOq281&#10;vHQAJ65ZWV0qSB6f2auv2pU4L+xgqOEQQknnVE4LRTX4SKyFSD8RoOC5jZPUaRaBe9lu7qMhoWSd&#10;/Wk5SKUpLG5S3R423RGLNPIP2F+J/T4xoGls0+tPzA+rRIyxQni7sRTjRCWf4Wr9r9r08yo5OAf2&#10;/wC9TZV7XWLybT7RLest5cSQz315WSGGNPtsfXVUif1E4n041VOPr8nXn8QuD6zHRbeERmA8VlKp&#10;+2QPhC7LRV4gfF+zmJOAIsnb3laQtwNLlkY394Z0v4uX1LlNQJbq5Id3q0hZ5Wdnf0/hWTimVeT/&#10;AFXlErcriQHhJIxOwJNADyY1rl0InJv/AAx/zVvi3do1kupLFeNGsNlBxMtpbIoBd0QF2kQRIvAL&#10;w+H9lW+P9qMLVQBLMOXEAxh+IoAOQJX7ajlv9lfs/wA2W2FTGkkzPaWR9ATEm4miWRyWLiORQ5Cw&#10;s4iCorGaT7fL03ii549729gkEUAZ7iYDnIGNVBrXtxWgFOv/AATY+GJbyShzouhXlsJr5Yo9MtZG&#10;MNsYV4yMtOH+VJycq7fDyZ/g+FMEQW88PCe9qoXk8hUtJuTxFGIHZq1p9rMeWUEcMebCr2QV3e2t&#10;8j2ekojmYxQwQtwt6RqpkLPGP8qJV9Mnl6f7v4Ob4FiWXWbyqlo7ZUaMLsAq1oaf8D/n+zkSrTxu&#10;XOTM7JrcfV/KmkMFjW51GWRZnYlqyy9fiNGoPiY/y/sL/lKXUizejYIx9C3IEzEEBmB6DZV8PhX/&#10;AJtyrFGj4kuqKUNLt5bRbzWHiQ31/wDvLWJWXkqcBxZm5Ox25fvG+L+X7fLETcxRQrFEiwhyOLso&#10;cgnarUoK/F3yfh72ypGLp11cXclzczyXLRKRJDGxhjbo1Iy1W4/uh9gqv7xuf2+SiNMtd0QCsfEA&#10;OaVJVSK8CR9n4myvUZBVhjIoDzLqaxxM7txuxJuo5hVSWVTwM6IwCzH04q/Dy/d/F/I+7LCOaE0E&#10;Z5JQcixNCHJoB1pv+zleMWQUhZpKQPPaXg9RrgrFK0lYhEqFgbeNQzPRV5sI1TjJxeR2/vPiSsoL&#10;dY1VhyFRQMq8WPIEnbjUfFt/qtluacjQWXJEazd3zSTOkhjoJC7Qu/qRr6ThVJ4yKrD02Z/svyeJ&#10;fh/au4lWab00rRGpGysoLtxqWaoARANthghAx3KY2N1mn291ZWv1i4CkzRAzxvFIyQR86BIwpaSe&#10;VyeR5yfsJx4csp5fsWcRT1pWQyBByPJgwUbfyhOrH/jVcYg8XFLkGN1uXRrFC02qXQnFtAkvoNMW&#10;RVijKNI5rUVkd/gVV+Ll8K/A7qqsUsISGiqWY+qw/ZoCafEetOlFyPFe5SCCpSXlles96GecLGFt&#10;I2Ct6nJ1XkeC/wB3zHxs0nBfT/m+LLaYyCWWSRWRVFFJc0C8So2oD+2Tt/wuDYVsk7FTSwa1mt7S&#10;1gkhklldpJY1gHJpBIsr/EJHXjWBEd3/AOSnwO2OyheP1nonoRlQGQCr8aClSzdtlX4mT/WyWbKQ&#10;aH6WJkun1q5trmO0i5TvfXSsDBJJLwhMxd2cBI0UfEeUzt6cczL9n02xNJLPgUEkreoSotwpQcZK&#10;Fi1BUc/ib4m/41yREk0vnstVkvRcPZ2kSwhJm1FzHPJ61sZRGiEmn7mqR/DHy4NIvqfHJwERB/q5&#10;Maw8asjuvwqi7jioJp8Lbf8ABZVI2aKoWUQJqEHr3F6WAWaG3cLLJcTV5c5GCFhzSjcU9LjwRWb0&#10;kTAvqGCSSUiJ7u6CelIxqocK3Hl8P2V/4b48nwmYAjyigC+aYNapeW8cKfW4LDTvrCT2yLwkkjEq&#10;l1Ucy370r8H2eCNH+w6vj5rqaKyIj4vNK3J3k3X4yQiAH4ftcj/kr9rBCEZSs/Qkc92rbTLaXWR6&#10;xkhtrOL07aGDaT90FMsrstXY8PRjFftPz4fzZf8ApdrbtRzLdtGFZYjQ8tqVLDipH+t/wuSM4yNR&#10;4uH+l9P+6Ubm1N4tK1S5jea3ij0y3meaE3MdTwIYScFU8pFkYgt8HBvi/eSSfZDWsAF5HI8nqkuX&#10;qXjYhTGQCDUf5CbL+1+1l2SdR4Yhd0dqN6z6VNDDAYkMYSognj/eCcclKFCR/ux93/Z5N6aYoxJZ&#10;o4pGUKWT4EAGxUBgAatxX/hsrjA8yQpJWIWEcctxbRu8iLMommkZ6usjPGXZOEfOSnwr/uvnxRvT&#10;XGRWUcTlpo42mLK3qTu/MnizKFhWqnjReP8Aq8v2Vwzy8qv/ADYxXdq41OW84rbXU36PZJEMNmsQ&#10;hVVkVJGe6cB15Vk5lWX7aonxc2xiyJBG6iYSRkgiTgIy8rNVmURqtSPtftcnZsJhy+rf8fT9KaRM&#10;VpNNJEZLNYJEDL6Ik9YRWyoQqO0rNxElPi4qn7vivFsfpcCtdfW7lvUbaVi7OVQLWtSwHQceP/XO&#10;OeXprv8AcvNQ8wXUkenNpmmxGzjPO2iSFYVklkcjgIlRmpyYyO5YJ+1y/wB2cXSTvNZ+rIjCNRVe&#10;bmPmQOS1JpT9lmouQiBA0i+jcVvBBqbwWksTXJ3kEcazekhYxuPhHI/EsiKrSfsv/kYFd4RGKiu1&#10;Y41PMkqQabqFAWn+fxZdjhR25/jyZAJoi3bTca/DWk07j0wA4K1HFy7M/L/VXl/qZkT15Y4Uhjjg&#10;Vi8713onwmlDw78f+Cywy4NyfUknZSuHe0gmufrc011JGIbSFgKK0gLL1UzV25/Fyb7P7KtjpkQ2&#10;7Ru4AIYSMzFtj04hgqtT+Wn7ORu0btQtOt0sqRseRT6uiRqvE9GDmP1HSo3Z6/t8fhxa3HKaSacO&#10;x49fgJDbqgNPh/aUf62V5BVBiYkkIK/9aO0tbXT5IIazCof1QphBWW4K8jzJb05GVmdVaNv2sDvf&#10;EIJJIxHPIwEMYJBUFuLcqhtuv+v+zk/Bo/7pmUfHppJFvFMbm1gUG6nkCkOwUOnHiY/j+yenGP8A&#10;a5YraWcyxteTM4dUoUDAs7dadOmzfs5DLnHFwx5BiDZQ+o6nBJcQ6VbLHxlfl6rxN6UcakKSKFV5&#10;kMlF9TBEEN0vGNX4MkdJHFBxdl+BF7fCOVP9i2VEDmx3KXX19p9yrtJF60VzPW3tipYyQwygTTSA&#10;7hXPph+XH4FeNMDLwvtThslUR28Su9Q3NiarTkxILO27/Yb/ACsu3hjMjvJZXEUPqkjJWu9D0S61&#10;Jy93f3bxxyMyrDGg3FEjBbhDEG4f3nL4X4/5QuSdJp/TiUqjFifUZd+vI/D4brv+1lUYE+qR3LOt&#10;qQtvaz2GmA3DxvPAsaJ9UilAU0UIg9ShIJKuwTj+6X9lXxyMjSek3pRRketIwBclFBqqqB3UdcEx&#10;Q23RyUbiOeOH63A13c3SA2dtC7CKMTyspWSRm+KqSMTx+zx5/wAvwhRIzXTPAFjjZGdSo4HnwATY&#10;gndF2yQrw6PpKSeQKaNaQx2KQXXK7f1kinEp9blEZiZPiqi/DI9X/wCaVwZYosPC8ZWjcIEjG7sG&#10;IpTejciB8e2Qyy4v3YpgBxFJtXaa856arR3Nu85mnLUhRoEIYvyQyR+mjktEjOnLlxb7OZino+u5&#10;VLi6j5OE3ZVb4qNUivdsrgD50P8ASsxuqwh5Ls2sNuzWGlXHpwNP8CO8dI+USqrKirVYww4fCv7P&#10;x5UoMNohmZ1DkhQxQHgmzkCo+KSv2vib9rHGbnQAKB3tW7R3uqXC2apJLb8GnZFlKGab95Ahk4ty&#10;S348uHGOKNuEbty54CuwHjgaaNLa3WXk5ALE+pIVANDWrftfD/suOZURUjG7nHktcwEzsibZrtbS&#10;4nvr2WEQxAsoUNFAp9RaqFVE8QV+Pl+754mB9cnkuAEMbOvOV3CfEDyHFQR+yOX+x/1ssA4I8Pcz&#10;60iXkj0uG108+ussULGK1gjaYGPiqNykKN9l24fa/b/1MXtlWWWOOc82UqssRIKiMHm7cgOxbYDK&#10;sk5CNhEzSE1SSSzguZ7JfRScSSwXSikjXTKtvbx+mxJbkiVZn+HjH8XBcV1u6sIYQq2kJlmXgasy&#10;fu3IUFTQjryojZj6fFMmydh5KBwi+5DeVrHV5p5C+qXclvaPGwaVYpAZo0JkRwvFmJRkZpFHHm37&#10;v48LVsLz1ZwxSkMjseZrRV3LAKWVeb+3LNnklGPJSb2Tpdc0t7ayliSX/TooY4hGnDnzFEUmQJI3&#10;pxln/l/a/azfWJXuVmuYInSKRXQyOUqTGF+Famv7zouVy2ABNcXp/wCKWrFNNpsSWUlhZXdxbyTx&#10;mLnBGkhjUSM3JndSoLRnizOfj4/D8XHLgknEhuZlBZW+IxhmVpgeKRqaV4JWjNT9jJACOw5rI38H&#10;Xi272ken254o6BXWRlDR2zDlLKw/35IB8P8Axky47WAiMNI5KDkxdR6kkjEMG3oq1Ud/iyHGRuOq&#10;jlu2b2/CykRxEStwDRsfThhjHBkqP3kjLIT9heGIRXCJD9YZhVSzSzHd+Ufx7AqQtOX/ABDLZeqd&#10;FlXqoou5tedw1oUJiZESOAbRhJPgPLi4L8glPs/D8f7OC7WO5udCjMxaKJLvlKCDF+7chiKnjtUf&#10;tfy5ZeKGblfp4Pxv/SayTKUhHqkN9eW9p52u47REnubjSuduwPrfv4CyLyVeTr8L/s/a54TWU2oa&#10;1rjgsJdK06RneOUKZHH26ipVC8lAqfF/LmXnyR0WnMyP3nD6OH+d/B9P4i4etyEHghVpzfww6Rpf&#10;pW8a2+s6qiW0ckIYpHIF4qxIo/pQc2k/yv8AJ5rnV9DhisdKW5u4ksnlDM8Kkn0y1OMfw7cU8c87&#10;1eTJmykWcs/T6tvp/H9HhcfGBLcD+r/UeKeYrseYNejSyklvLCzDW1m0hk9Sd1A9WchiSDIy7c35&#10;cOHw/wAxF5kM6gta3LPC55OqtWor7fqzbdnxgNpwAP8AVZy3DJ/I90l9JXVIF+tQD04ZJDUoyj+V&#10;gSrfyv8AFkUluYZAkEisZgGLzVAZKgA0B/Z+LOmw6eXFcPpcQ2z6Gxvo5ZbuKVPQYosdqVLJIEYs&#10;GLjpI1Pib7H+RgqWe50/S09MgtcS0VwzMoQ0FTXp4suUHEMmb+q3cZjG0qtobLW/MdyJ4qR2Nuha&#10;Bo0jkaflJyoRuyhAqxuP8r7OF8ccJijZQsR5EshFVJO39v8ArZmAmJA6OEY3ZT6WS5WadWLzDgAk&#10;ini1ASelP9jX+XL1GaSG3CRkurmrRAEAjlVKUI5FmPSq5k6cRvdycMSBup6VbQXF2biaFUlgHGO4&#10;qGcOUKyVBBCBFAXl8XLF7QwXWnlnYpai44TSupWqj7KKxp/qZi55cM+Emzw8UXI4bBj/ABV/sUFq&#10;L3dnqzx2qifUjZc7SENVVk5UkkdR/rCTZf8AjXAV5dSPqbJGpjQLycqCUUA8V6U2qO/2sOLFEwuW&#10;5aM2PoOibadaRQaVGkjmeWtEaQgSOSOTdf2qH9n7OOvbe4WIPHccRQgSo3Liabs1Pl0ymHDI7D8f&#10;5zVwTpZYXdvK7xPbnmDX05E4Ft9lXlStOVAf9lgmC0db6IvqfpwAFgVaQM7sAlEFd24V248cyMxx&#10;SiTGG/8Am+n+l9TnRvhsJfqV+0ulTGHQjJdMTEY5lgMaLGDKrymv9yZAo2PqfF+zx5YMuIp49PUN&#10;ydJZPVW1K1Z6haMzr4DNbAQzZQYAmUBwSlf0/a5Ua3P8Ky0uLd9WmKrHD6VusMupKwUR8GkBjSNw&#10;afFy/bwMlqt3MUvoRG8scYtiTsKBlPRgteB+HGcvCoxPEY/xb/V8nGy3zHL+FdcXf1OBLjSZmktL&#10;aed79I1+JmYq3dDIQZfiYj7f+rh3Pe2els1tEGSUSoYBAGYgAbqtAQuyku3/ADVmthilqCJG63/2&#10;VeqTbGgKPcxy003VNUtkmvDFPb3Fs0V9Jeqm0gdjzLNQtVpI1hT/ACE/lwlL3N95gjm1qRj6N1Fc&#10;RoftyJQhSftPQdKMftZsvDjp9KRi9EuDh9I4Yxk0akHJcRtGQZHcpany5cw6EgmM9tc2zyrJRUlN&#10;Oa1FE5tWvMD9nlgzzBrsV0bmwsDzisCeDt8UrysPiHpfyxhl78f9lmo0GmyYzHPl/wAp/DH6Y/7l&#10;yMohEcNeqTXl7y9ZWKwyvbrDPeL+8aNeCLGpFB6qkisvFen28IrmOwtFM9tE1wzv6KKsQ5K4SvL1&#10;FNV5Cnxfy50mGWSZ3I4b+r+c67gEfVe6ZW82oXckdvduls6RieXjMSCGbjx9NkAZVNV3/axW2t7h&#10;NLkuCUZ41aaKFVYuivSjOWZhypt05tleTUROQQ8+H1fxNuCySVkt2j62luUkWGQiKS6ZkCO8Vf3a&#10;qoElN+Rb+7XBl1cgQBQ08bEJGqqPToEXbcrXepzFxaYmZMhHh3/p/wCxZxogHyCEsbJHufUjW2mU&#10;erK0zH1qtO59QAB6fDwRf8r48A6zbXU+j3YhDxWUckXqssnItJQMSFZTyrtVq/azO09RygTrinfD&#10;/Uj/ALlMI8HFXMj1fj8f0URpMmnw63apO6SapNBIY29JUdYQ54xkq3whfi4Lx+yjYbXtnaN5Xhnt&#10;rR7XUOP71Upx2WihlQ0QMV5bcc1sdRmjqzGZvDP6dv8AjrHAScdnmleialMPMV5aTakl7aRzlLdb&#10;gEErIS59GRxWUxBmi+1J9n9njgm9ubV9FjETh3j2Wo+LiN6fFvT6MnhwT/MmQHobscfSQgNDstQg&#10;8z3P1mF4Y5qyOVp6TSMSpJK/ArU2+F/9f+XCY6rpwuRZVbkyF/7oU+Gnevg2dD4J516b+hNbX1ZJ&#10;+i9UI+uED1A9FHrtTgTvtw4/aA3+1+1z4/Dn/9EJp+m3UlgyShFZlRAZGBkYD4XkYEszcR+yV452&#10;2r1uMbcnpjL0gDbd7drnmWxttTt4bUXE/BnkYwQv6AbjzjiEpUQr6pVvi9Tmrf62STWL6303Q3he&#10;ctesmyxKatT9rYM2/bOcwaeeo1PFw/u/6Z4v9j6uFqzyvZ575PsbnzN5p/SlvAI9LtLjjwcABCd2&#10;jJrGC0ZNW4/E3+yXIYqyySRJK0Zt0etxCpPpBgKgcqD7NO37WdbjxiAIA4e5MY9/Knr7CNYpZY1k&#10;W6aMrbzEK0pBNOQUk/a/yv2MMrJf3sdYOLSExiTlVviNSNwvwgdP8nMXNOe2/wDRZbcv5yTaxKUt&#10;LlmvOSQJ67RGP4AI1FPs8+TFviP2viwHdapBZ3EgTgllbhRGZlZA8pajFahubV+yGbj/AMSy7Fpz&#10;PFZ+v+iiBsWf81WsNJu7/S0k1H1Bqd61JxbzKxigNSiFl9NUHCiu8Sc8AzWt693cEGQRv+9YRFSz&#10;xsOXEKpC8S5J5cWzNBjjxgHn/wAU1wgY8+9N4J7GGwtatGGiYQxtMGASRapWrDlzCjj1XDqxt3Ss&#10;Ys3NyG52pJ4xpyFGofjZdtvs/Fmp1kyZ8/SBv8nJ4bG/1f71juvXkMjLO2pW66bGhTUgQHklKkFA&#10;QeEex+L7fJG4/wA2LzTxLE0cPFURj6TULBn/AGnbp9k1G+AYjxA9f4mrJJB2tjdzXSXV0rNczxUu&#10;UDqjRQf7rhjFGoZV4u/ArxxCzs5bqWJnkPoRljMyGg4gbVWnTvv9rJ5c3DEwjzn9P4/4lMSAjNd1&#10;u20izmWKIG+mCCyhdalpZDTgGLLRmJ4/D/d4U+Y9QuZGD26ypO7ehp0VXEigkAzKsbinL+Zv5s2v&#10;Z2n4Yj/pZxf8e/0zRCMpEG/qP+xR/lnRLe2sPSvPSeWRfW1iRVjaCQsD+4dpEqyRVr+y3w8n/vOO&#10;CPJNnJAbiR3lb1G5Fn9TiCW+NfTR2DO29XZm+z9nKu158UfSeX4h/snYcNRrqhPzKLtZWyQyKsgL&#10;f6Opt0LUX903qzo/BUk4/CgXnz/vOOHGp3MFoh0+wdxqF2vEtEV5qirsx5cvT77vxzX6bDLIROQ9&#10;EP8AZuNL1DhHL+JjWg2N/wCYr1dU8wRQnQtKZnhhkWUhriRiHAoscU4UjivD1kb/AFsgV1eyR3Nv&#10;ZaYXnEUzF6gMWnBoJCqceSxsWaOo9Pn+02dJLGBCyOH+b/NiyibIA5fiL1AW6TIZ7kKrMhQbU4xM&#10;QWX4unKgEn+r+zh9aaYglP7tjdAKAyy0toVXiwHqPyPqN9v93z4/8PmDnmSNtm0mjYKVX+rSJSQH&#10;/QiHJjMLyXMzDkNok40joOA9Tjzbiv8AxkMf0pPdr+jrJ0tISCQ0RMtSTVy1QHFelTmuOijYlMA/&#10;JozDxElTypY6fdy+YtSEup6meKNJPwhIjXaONFVvR4r9qi/tfF/k4lp+nXNxHOsETK6oUNyWZfiJ&#10;77/FTI582LAI8R6loAEI7ciUZruvabpstqbu6VhM4ljseCyMyqtP3YADA1oy/a5fs5PfL1s0GmwC&#10;WokjBVqkk7fQM47tTMJZTXey1WoBOz55/NLXF1bzVex6YyT2d16UqEKix8wK7GrUfhs26Ny/Yw8g&#10;mU0B3X57Zpske5xwLYNLYsjOsjlSpBeFhUnlvUEbYJa0hccmULt2FD+GYniyGwKjGmdk7xRg8mpG&#10;axRgiisO9DtiaqUkpDXgAKAk7U9jllAj1c2wSoLZ9UvHt2LiIuZCzSemqyPzNWBdQrMvz+zgtIY6&#10;gk/OuYuTKRszxxJV9JsjcSLNKAFGyqTQU+k1yxVjTenbKztu3JsQa0anFenHcU/z98qW3ienNQxU&#10;8h7Ed8RM8lBVbK6msnklt3Kl0MbU/aVuoPtgOZopX9CZSUYdTuD7fPMqNxFhnSJghLIdQspiskEg&#10;JjiFGWq157D7Ipx65HvMejahacbuy4ywheKqxLSKD4CpP4ZtuztXiyemY9TPHko1TM/JvmXSZTJY&#10;6xJ9Tku5/XV4vShjmPXjLQDgwP7TOvP7DOq4lovmSVlEGoyRuGFG+yqhq04mprU8h+xk9X2eL4sb&#10;bOAPLmrecPJsEaPd6LaXCSI4MIiEsjup+LmOEfFVVlZiwlZf2l+zinmPRfTi+vacpnjCFmtkqBuR&#10;SpU/ZX+SmR7P1sjLw8np34eJoEyNpKPlDzJbUj03W7iO3lkkUrqE/BjFxDV/vAaSu5p6zN+3kY0a&#10;wlk1iW9mtPRiHwqvP0mYxjYkfapyJPX+X4c3mr1HDh4ARbfA0DR5s18xaxaxeXl0601A3M849R7g&#10;Q/XI1imforACGvpnin7P+/H+Plhh/iOaDVJ5dPhmKMQ9wxQleVNkAZuVNqdFzEHZwli4cvDY+mX9&#10;ZYgVRS9fKNldaJa22sXFtAw5Jp8Xqxo5TkC0jFFZGfdpOKs//EslWnaol6jcGaJ4yRNE56n/ACQr&#10;MM0GfSyxy3ET/N4f98wnGt2Ca/o6aJHE8vO7sJFV7acE0SpICcWVGZTT7NE5cueQvzJC93qBigi9&#10;G2SULN6KMOdAWIf7I4s3Vl+2vw50nZhGPH6juyxbbvRPJF7DbaFBd3l49xeXMPr2sd3NEzICVQek&#10;RyZeC8PgkP7t/t/zKkLmCG1ji4LIGSk0r1VqKfhQcVYKDQceXHLfDlZP44GYFot9NvLzU3ujLLCY&#10;ZuVnaRcWQPKAHnYyOhkZFaTnwdv2+PL93iOoOaj0GUzzsoZ9yVDCrEbPI5p/kry+z/lZbjuiZcoo&#10;5bIjR4fRgEUtuY7OyVjDBURpSNwqBghitolX/dS8pPg+P7Xw4jPHZKxiEcfpqQwooHqSKQQwaQ0Y&#10;L8HxBm/41y2ETMG+RSZ0ETZz6i8Szu8pnkNCjsxMMTdeUcS8hIzB+IZI/TX7X2ObzHQNem4izvFJ&#10;nC8nmbcjcALzA4c6fs1zne0tDUvSa/ox+lqlC9+rzTzP5RsI2k1fS1hkspCqQWqoAGUKzSSgFvV9&#10;EsNmpJyb9rDoy8iDuR07b+5zViFI4aY20KpA3ExpI55cgSOPgiH4hv45oBJMrHeM78ehp7jbHIQG&#10;JK25+r2FwqvS8iCqJnIdAwNKq/xUJ22PL7P7OMuLh4lZW4rU7TEdSOu2ShC9wkAFVsNPsrhoIole&#10;UFa/VEZawq32VMjctyd+PH/gWwq1Cxt70SRLyjuV4yFgCAwr/OAQQf2s2ODUzx1/NU2E50bUrjRh&#10;BfF0nsV9WBl5rRSoVSRC7KVdAq+lyX+T4vspkb1W0nt4Va4iV0RjQKpCMXozM1GZ2PIcuNP8j9nl&#10;m102SEyT1bQWeeXr63urx4rK6eKa4jV3LvWaKOAhEiRTGIkTgzIZOfL/AHai/vPhSWNhEizcY7e3&#10;A9VFcD4lDjfkab/Cq/Z5ZbEEE/z5MyUVNeQ/WHmtDJcXl81LSUwM9I5XhrxKBWMaVaWRqyLF/wAJ&#10;jTFDcwSSXhWKGQg/Ckbii7E1I+L7A3YfFhkDjPCNz/Eghe8lxa3MdvpMbXNzErB/VmmhAdwCiemN&#10;htIxVU4rH+03Pli5RIbVYET00BVfidVA4pyNVjC7r9lUVf8AK/1asYN3/sUE0gklmlvxcSyLPLGs&#10;vD0IZGdo5JjEgD3DPxV/gd5Wk+Li0a8lX4yzTA9zdIYyYLZH9QqzBdipAIVR8PJ+Pwt8X82ZeeXB&#10;E2vS091yT6pp8geEXN1Mn1dSELGinkau7fHwj9R+Q/a+FcHK8q28trFBwWRjGtOIJ5rvQDifioxL&#10;t9rl9rMfw4kiR6KKSxoLU3sN9PfGQRKLqRDzZFaGQn4mbmnwc0CwxhXj9P4U+LkttELJJZVQCd6u&#10;wqfieqioTq3+T8WAy8SVdFBainOptBA0vKzXjGGVFokfpyGjSglU+EUlrH9v7K/zXYafJJduysI1&#10;CkJKx+y69ZNzyZjyHR/TX7P8+T1GQRFc2RKhrmtR2+miOX1bt5pEL2CxKVkjk+zbKQgRY/hevqRt&#10;Nw5SM0atHjdUnguJxBJITDyCop+MqD8RPEgk14gRrz/yuPw5HTx4Ykja2ACrodjf2Nmb23tYzfmP&#10;ndOpEYlkT4FQyrxVePJmml9H7PwcuT4KpaKI4o7clEJYoEFC5ICAoxB/ar9rl+1lRE5WT/NSNzug&#10;lbUf31xcXwS4nCxrK0zVESIXmYSxx8F/ugrOsfpp9j+8wt1G4Mqz2mzfvVV0lqwIdj8AWnD4ABRP&#10;2UzKhDhoyXonGiabaWws7xV/dNbyOssIC0IUM0rSE+oWmZnaSX7ckrfHhjHBDbxx2LfvEi/ezMoA&#10;UN9rjUFE5f63+tx+LMeRMiT1RSQzX15fyS65b1tpZ621lDIGLvESUMhBjnm4NRHPppHyb04fU/dt&#10;yCl04sIoKmQEGRlBEaIa1oCVIc0Ecf7S5eAed8kg2mgjuTJALq6ZVgbaCN2VriSVOAX1GCS1iUl5&#10;56fDJ8KLyThi8WwigjBeGP7RYooah3DL3r7Jx4t/wMZXIUqDuAGmubu6/c39yqrGYo5pTHyQ0aOQ&#10;KAnFg325VaN0j+x6n7yo3+sPNcEpEsfJ1Us8uwJXl6afa50b0/8AJys3AUxOzrgfUILSz4XFzLIY&#10;7d5UhigJLKJApnl5BViBR5v5peXJ2+PKMqRAGNmJkcjkw4F2UUJp9tqsv7Q+zhEDLcpIFIiOB7nk&#10;k8MSehGlY1rKsSM3IJy4iJOKMTyjb4WVeTZUyi6h9LgSLlP3gCrQgmpZyQdjXZcccN0LYnTTrj1Z&#10;ZFK6fIRBV5CFATiIY41KjkqBubt/Mvwr9nKDzSyBkUD1WoCWYBQxoSvFCSxHc/7H7WTldbc1XyQW&#10;9pbqszNJHaRgyRBE5SGJQU5+rKFVFP7C/Ez/AG/7v4VLnUYOPKQBLWKRjF9pSfTQM0tFqKJQfGzK&#10;q/6/Fcqx4yCJVvJj1QFtpNxHMLYTSSajc2y/XufCaJFuHkEcBklC09Qs9YlR5JGSL7MPqNiANxNC&#10;1zdxf6TPx9OFWIZFBLAVYDx/l/yss+g8EeX1SZgJpbi0ikjt9NuFFlZhkuLwqrxyzBVhY0jbenDg&#10;zM3w8fS+FftIzwDVr5DMjNC37hlYFUWJiTIC7Urypx/41y0VhiT1KaXwcfLuhXMVtJGboRvcc1UP&#10;JLcBFWNvRjB6fC3FQ3Lj9riuDbudGfhbNQk+nAymrc0DFWHKqKo49+X/AAmUwlIepBFpZp2mSrZt&#10;+lF5B1ae9VlCp6Vw6842CBZpJSj8eNF/l4/vfhGNf2+mQxxLylnLM/MpzBYqSeTKCtAF/wCNcwvC&#10;llkb+9jVpfFo935iu7i7kYWdk0S2aQAtA6Ro53jjk4yKzsylGdY+f2/sYR3V0bm5R5Xmk9J2cAoV&#10;qEYjkqkOVXk3w/D/AHar/O2bXFi4I0GQZTpOnR2mnypbwW1r9aRI2PJXPqOgDJIyegsp4JyYiT4p&#10;pJP99R4tKshYgO0fqN8TV5P/AMKdqAftccEWbcD24iUegkwgQiNSvpwg1B25ipV2Ip6SyfY+1xx0&#10;cENzSPkRawAfuDEvGhQceR48qmo+Ef7L+XKJ5BHpv+PNrKHlnubI+uqhr68dla69eQMWWRg4RGJR&#10;Y0RX+JvgZuHH1OfqYMuJrUSD0UKrAASsccYV3Xifh3b4V+Dbj/s/hymEJHaXL+sf96WHNJ9Jt9YF&#10;pwuZUka85Isl1NcPLDFJyT95yih/eP8Av29UyRt/xRyk5KC08fW7htQuHY7mRt14AFarueNaCqrx&#10;Zv2viZmy7NkEBwgf7pkBSb6jF+i9Ni0TTY4kX01ggBUiRmL8WbjGrhfi4u/KNP2F4RovPBduWQ3E&#10;wYCTYnkDVRT4VoKfa4/zLlWTnQ6skFfJFcR6fZtG0kY58fTaMo7BgJJquDVY2k/Zidv8nAt7PMES&#10;CQt6zOnqSDj6aB+p5nlT4mZUrwb/AFcuxRBNrxIvS7e3DvcQxxrYpDIYoA0ouJTAw4p6KqnL92iN&#10;Lx9XnzWPhJy+IQkcLonpopYJGiBkWiRA8iSF+NeX2uP+qvD7TZCU5CTEBLyk8M88sskioZZppTHJ&#10;IpluZB6SrG8n7lzGqejy4t8POX1fjWPE3a3kuILVaBIWAUhSCTSpfgFVd2Ycj8WSx8UYklkAjIYL&#10;21sb7UXVnubtXeVXkRlCVVBGJTJJIQkSM6KPT5/Fz45YaMuDDESlAuy0ZmDKBsKch1bm3w/7HIix&#10;Eq3IsyqXvLlUILSOzy1WKMxOTVmB9P8AZT04wknJebtz44IuHleZrZCEAoWIZTU8qlWr8PxUp/11&#10;kI4Yj1HdaQFg9vFp8WpyF25UCL6EsdFMSorRqFaQ8OZY/C3H7DScInwLbQme9WOKQiKBakn4y7Fq&#10;sxPT7v2syJyEMZKbTG9ujYaU09zbiS5v3CBEHoCMBOKIq7ttT9rl+7X9n4cM5GeHibcuwUkh9lHx&#10;bigNfH/hMwscRMbhASC3H1p54tS+rxtKiq9uheaQBCEfmyemq/EGVuJZ/wB8/wBlfhQpjlurWR7k&#10;RNcXHRV5hgS1CalAff8A2P8ArZnijGv+KZEgsgv7XTtVso9Oa5SxsKc2doTGwCEqConoP5fi+Jmd&#10;vt/u/jErH9XtmnmSjpQtUAVkNFFd236rlRvi4QoQkl3BqWoQ2tpcgpcEpGsZeot0VpH40EdI25RS&#10;c0+0yoqvimmJdSp64HGR+dZW2bc/a3HL3yvUSANFjIqHmNtGth9Qp6ltbGArZRDmgWNRxj4qfTWn&#10;FF/yeTOrfFgbUJp55mt7Zw7/AO7Cxo1KV3JJbopPRcv0uOIFySCmGhxWen2SX17GbaMkLDHGAYx8&#10;XABVQBPtyKn2pGb/AFfhUQEewsOEUzO7/EZKAVNOtQR9o8v2cpvx5+r+FQCUH/x19bWa6tEjiRDF&#10;9X5FmpyUlCnBl4qgTnwlRPhWP956jYEggkaAMrBCaKjKQxVWYbVNT8Xws1cuyGINJITO7u4FumWW&#10;N5AjO0iurx+o0cb1cKOK8U+NI15f8WLyfhiq+iSoRixDD4nYAciKElvflT4f5vh/yR5JtDzG8jhe&#10;S4iVQUPFYIy78QwKKsYrsvDl+848OCvJ+1zMrVx9WNxzMADFIyTRAFajHcFan9nb7Xw5rstmQiOR&#10;auZY/qCKdTOn+gl/MkKTXAQEzSSSrWCMkNG/BArGYu/wRenLx5yfCUxzXV9HJOCSsgZqljxUVJFS&#10;QQPi+ynH/KzOPDACvq/pM9mSyQaZoklvZiNQ0ZSJESNPUkfiqngi8SaR/wB5Pz/4rXBCQFZORKsZ&#10;DxVYlcmtKcnLKw2p8OM5g8gfs/WyslCS3gaAxDnEsA5yPcPEoUAlykaxOjKz14v/ADcfg5cHx1lb&#10;W0Lxs1qT8bHmzMtP2matBxHE8E+zyXKcs5GvV/sf2MTvuo6xe313BdxW9+ORiVVQJHKpd6wxxqnL&#10;94ySL68w5P6Tfa5cm4rWMcccPrNbqjF1QssjMQ3EBT/lfAa/5WQy5JEgcX+x/wCOsa3Q2su9zdSW&#10;aXklwohlmCNFEF9P1i0qtyb93WeMp0/drHxRMQkeINwiFIlInd2XiijkTUk/aY+Df6+TjEprdFwp&#10;I6evdkPctG9hFGkheaVhGiuiiMKkao6sHZF/mi+DEmuv7tEIiiRA4UxkF+akDYkEf78f9v4f2csO&#10;M9SqvDp9WlugJJ7u4nMUj+qpEQjcMy81DD4d4Yl/u1eX9v7eKIKyiWSdpGUc6fCT6RVRyYkjhy+1&#10;/scEwOGgmydkN9ZnSNrOHT4rWA8YfWJkRfrXqSsYIUVS0wh4BeVPjabnH9rNHdTSXckrStLAqhOV&#10;eLCtWfiqrXpw3P8AwuCQ9PmoiHHQrK3sIbSGxhsriWVrj0lT1ULD4YzK7sq8QzStwVvib+fm+VcS&#10;iWQMLYvFbVMZZ6Ly4sKVI+1uq8f+bsjCBAsHc/UnkibaFbZGga/VLrUGVpRFFyk4B1PLiCWEZCSf&#10;vKsvHikf+68bG0C3C3Uw4zl3ReY+NnQOYgCBULx9RhVvhT/jJk5WPSxpDXEc01kdLtFU2skUFWUj&#10;0kt2aMXQ4tyjkdTwT4Y/jlk+H/efij93iuZJY1WKHjJxNfUmkHiTuK/Ev+yyI9JrrJJtuVJILrTb&#10;axlle5uhNbLNHx+r2dswNCEUFDwpC37PJo/8t8BLfcV5MQlxcOVZ2o/EI5YlQStF3c8v+NcyY4Re&#10;52gkJvJpQZ6RK0llZQhooIy8XqNJCECuQH5OAsaqv+Xy4+pi0cCW6l55WnUgK/IjhxANFoCeW548&#10;fs5HJkMtgm7UHuJb8qlrbR2TgvJEAjeqJS28nxqvpfCvPnx58G/2WLwtdsrOXS3EvKjkqQaNRF+F&#10;hXiCxVR+18WVZBjif55/03/HUbdEHcfo9ZI4ooZ717f0/UhVHRgWjZpJaOlVMjKkbyP8PD91+zxx&#10;jyQJO8UC+uw4h5W5uCa8ZKksR02CqP8AJy3HCXU7f5v+9TEd+66CC+uNPjur5/qCSl2itIvSiZaU&#10;khCURGqW+OR3duX214o2VpcSNdLJLvDDzZZXPGtfhJC1/wAjrg1EzGNR52iYtU8zzM2mS20AK3l4&#10;qxSQxLzI4jmiu5VuNDL8Kt9rl9hvjymM1xyitxwKuwJYFFq3QVFPi2HL/J/2ORj6DZ+pl9K+tpp/&#10;+k3jesjW8b8Vf1pGjiDBjxbn8FGPADjyk/56Pic+oxzT+lZFGVH9OJhuQVT4tiePLknDf4V+1lmH&#10;GY7yRRC6y0e4g0/61qolWWVDJfRcl4splPFeaLz4hZDJxQLI3H0/9cFqEgitAIxzcn01q1Wfn1Y+&#10;3xf5P8v7WX4omUqPJlFN9LiaS7cyHiu0rqFokfCgVV6VI4ftc/i5N+xgtIZobKGBXX1Jn9S5K0pw&#10;AB4cgCv2gq7fYXl8XLKZkTyGh6cf0/7lhZO6Wy3IudUuNQ9J1jhiFvZiYUPMO370Rkh1HBmP7xk9&#10;b92vFV+0Hdpo5Tb2bSFaKCxLIjSGtAKL0BHLl8X82WwMeC5JNAWi44rW5i+varBbeqhlaBCqSSRw&#10;UCsWLn4WdW4sq8OCfu8HXMDQ1sFrx5CS4uHZa/ZFSEJ6NRgOXL/J/mzFxyE/3nT8fj0pF1Z/iSmw&#10;upJmXW7jh67p9WsLC2jkK8TIxjV5gpNVDRtJw9NYfj5/tYCDRtM1wgkf4/3agGq1oo3PJQ1SPs/C&#10;uZUpHhpbvZOGSdbYWM5gj/dL68jH4ZCAWf4F4O0fFWHxtzf4/h4faF3BLX5il+MBgSlS4DkHioqB&#10;X4fiY/s5TjjUSi6S6wmiGhpcwD0T6TKk7oImaJWHqS8QzcBz+GNS3x/Djr6eOzjVUdjM4RnVVBq0&#10;bVclgA1W5cP+IL8OY+CBmTf/AB1AClptlcardtNJEI7aMzpDI7saRTRgRBEblFQcfU6fF8Ds/wAf&#10;B9bCSK1kfk6XMpBR2ZUooALmp+LdvZsuyyBlw/w1xJBF2V1+EuNUtV4wzaZZiRJreKN5WaZjxgXi&#10;o9P4Iya/Gi/FjqSzXkUCFV9RQzIxZSAOoJNGYklf+CxB4Y2b2RxFReeC10W5v5VeVoncR3ESxy8j&#10;T+8RAZIkCBHVVP7SceXxZcyLb27IiL6zxgSNVwtSeIXlXnQsfhWmRjKWTfbh/wBkyHe1bObu+jnu&#10;5pFigmY2sZWEmipzMvEJ6XNU+3IX4pxkWPHBLWCATNRH9aNeShmIRKsqrStOI+Fv8n48ZncRH07/&#10;AM1jV81Ivqd1fSW6cpkWzmKoSkYaecqjSSVCqebfvF48vj/dp+3jBJNI3pG6lKr8JkoykhyfiJpv&#10;8bb4OER5RCSe5FPb2cEK3A063WV/3i27FJFVoVWiRqCVTjDF8Pw/bRWXlyxSMqJGEUZu+I415UAH&#10;QgmoFPh3yM42NzwBT5qN25FrE93cDSy0nqBfS5tIxNVKpQvz5SJwp8XP7WMu4ZRJLcyIIQAqo4I5&#10;kLUBVHIHp/KPiyeIxBoG089gv0y8s5ra006GT64W9R7hHRzCGlAkZ5TwdOXqE8RI3wLiepopS3hA&#10;MSuec/qvyck/CteRLLVv2clgjK5SPT6FjdWreXJwFublZFuWgHo25toTFbhQS7+mVCxygR0/efzf&#10;DlW9vHFbs7gMsbcYyAACCoXlXr9rl8Xxf8DkZZJSNBACrdXc095HFEzRyXKCSZJCWdCrc+HGvFf3&#10;fD4Koq8vj5Pi9vfwabHPO0bC5aQKoNNiVBZRv4YMuCeb0jkkQ4j5Ul17olz5jvbCD6zFLo8Vu0sq&#10;ipEhVyIJXFBUcg7cOf8AzVhZA1zLJcXdGRrmNRZxVDskTMR9lm4gmlNz+1/k5mmscRAH1Q+v+kky&#10;vccgnVytpwtLRnSSKxmZ9TloYlluYog4HwJyNGZZPh/ZT9vLlBEdxZq0sSJxRpuG8jvxb4QrFeTs&#10;/wBvKzw2JEbfzPx/O/o+peKviut5Q7WuovHBLO5dvTDgJDEKqSXeNX4RrGf3fw8uPxY2Sv157aKX&#10;h6Qr6jHnSToqxqwark/tHlk+Ko8XRHcqxsJdJhupbcyJdUDKv7oi3O7NMylCqKv7AH8uLXUiWtvF&#10;G6tJLboY1jDVLSykh3ZlADMh/l/myqEZSka5S/3qIR7/AIoHTbee+uZLqCURQX0yXM87xlaW0CoI&#10;o1jduUYmX9pv2U+zgO2tLZbsSTxhvqkbGRpRsZWpV2f4vDL5TPDXeQk70OpTS/uLh7FYraco17KB&#10;b+iRyEKjZY0PDt8X+rm9ZbhIbeEOlkGDgcQnqMTVaV4niKVOW4sZiSZf3n8P9H+lJMiDy5lf9XWC&#10;We/k4PqRTgzEs4jQActgH+M1oP8ArrA3mrU7iLSfqbXBNxqcwb0VYkJDEoQqGDHZmFaD+fMrs7TG&#10;WUSMRwwHFxfz2uUvDgZeXDFAeWNB0/8AT7X0FoY7fTYWggnkQRtJNcMJ5H4cEPwoUj5N/q/zZIPy&#10;/wDJqW2oRXiyhLUUku7VUQhjWiAueTfCFZ+Kf5OaD2k7VGUyxw24fp/rukBlkkCPxBjP5q+eGhsV&#10;tEtCr3UrQW10ZWBFuAn1mX0gFFfi9FOfxfadcmHme7azQpJEslkSfUI6gN9mg9s5zs7H4psE8df7&#10;KP8AxTsNhHZiXlDSbaeUxWVwsGpQODZoVHF1YE7k9PhHbOdPdst1IYmd7eo/dqWanU7iv2jnbY8A&#10;ERxgcf8APk67JlIkAOT1lLJWsY0lWOG7Kn96Qi1IoPhIA+Bf5cu1sJri4W7uoX/elljj2KjiOrgs&#10;K0r/AMFmTqNZDHHw8R9fC5sY8VHcBZf6rb2to1lYToqW/pNczVdSfUPSJlRlDNT4/wCRW/ysFaek&#10;l3eu8Su1sgCwxxkFZVRuJ+0fT33+LlzzG1GpGOBkSOP+d/x1tljiTSV60IbPS4IGeKPULiV3uruc&#10;kSWzyRtLVeA9TkpKKsfptH8fxK+NtNN5rc3PoMtrbBqPM6Fi6PTsW+HIT1ViIBuUv9ls1Swji4f9&#10;Mqan5gaC5sNKadH1K+kQSRW0cgjSGSMnlUhRy6f8Ev2cLfXs0muJpEE88KkQE1KjkoXpsuwrmaYS&#10;nAcPotx+Lhnv9CdyWeoSJZQ27/VrSSTndqKByFLPRTu3J348j/rYYS6vqFtYiyiKRWlpEZZIwEId&#10;wpCISwotSefw/wAi5i5NJGWQZN/ENx4uKceDF/muThzRkBY+r6v6v81KLbQdGuNRk1N1kuL7UboB&#10;JHDAxxoAGZercQi+mx+wzNxwHZ2Fze3EC3E8XrsI/U9Ehl9Tlzbm0ZXl1Hw5kzzwxxOxlw/QzG8b&#10;/HCjr3WrPS9Hu7yG2uFtbcSFI5keJhHFHwHpLKpYL8Hw/D8eGuoWluumyW672hVYo39MlnFabu3E&#10;fHQ/D/zVmu0uaXier+tL1H0wZ+GIxSfRZ7y41i3vZ1Ivl5veReuixRFlLU9FObO0SsiCQnjw/wBT&#10;hiej6NbpfXF1JdNbyCFFhicxFEc9KKAex2rlms1cuCoD6pfw/wA1xuL1C/pipeZ/MV89nZ2kNib+&#10;yad3vDEJlZ4YuvxEo/LlvJx58l+H+bBD2DXF/L9cuuSxIvCDhy5KCSVBGwD/AABVzFjmGOAMI7y+&#10;r+jL+dJyshJqvppw1totKtm0qzSOG6Lhr1pWiZJWXisnF15OyVlaRm/4NsGvA83p29paxWkspXkB&#10;TZB0AJr8VPtLmLGQgDkySM4w/wB1L+h6P81HHHh2QFtfRQq8t3ez6jbxiVYmcEq0tAeRIJ4Rk9Hd&#10;ubs0f2Vwn1u3nsr6WC3uFjUoyBqAkkbcgf8AhlH7TZlaSfiYrMdmnJGQMSOZZH5emTU9Ltbu9tjJ&#10;chkkdQ1URmHT+Wm/At+ymI6XdWtpZXP1ZS0zsxa+ZQ9GAFOlR8PImmZmbCcoAJ4B/N/n/wBZcA9Z&#10;4jxnb9LeqaZe32u20t5Ohto4UjXSUcqCHZjIx5BWPPhHGpxexhurbW5HskURXjcvSEYSRg1VO5B4&#10;+o/KSmOSOM6Yxn/kvM+jh/zvV/skZweITriKB1KSzvvLcT6nLxvLCoWcSGSCGUUkHwoyLK8MbLF6&#10;n8zZV/pB0vTLmBZltpYJE4X1x8MnKSQqeJpvwUUG+YGh1MsmojL6okfTD6OH+n9HC5EMEQDKuLi3&#10;9SMsdcg1ia1laL69Hexv6+nw0kjX04VYrJU8OPqMy/F8PN/5sdaw6Xd2ArcyTui8JbmRntyfTJZG&#10;jp6YLBTRl4f8RzL1EJ+JZHDCR/d7cfDxfXH+Jx8UbBiT+J/9IpdNc+ZbHU5F+praW87rLb2EAS6P&#10;75VWVbkAN6aGVeSSRy8ftfD8WArpLy5s/XMLyTXU4hPMsqB6cGX1CeXp0GZGnyDFPhlVRj/D/M+T&#10;KjHiNchX+lTm0n0jTb2SzinjihsLRrhoo6M/pE+oJBCqcfUqf9b/AIXBum/VrSKZZohc3HAxLHHK&#10;ZeDMvLmVJAXf7GR18JZZROKXDEer+b6P5kduL+sxhD1eru+n+cgdTe4v7yApO1lZq63LyTxC2EgV&#10;uPpBhu/FWZpFb4cZoEWnaVDqunTxyNMsclyrlRVzIBQuSTy2Hw8v5M1vaWWeTw5Y62lHjl9PfxI0&#10;4rJv9U/96qXyTarqGmaul2kVtLwtmt1f1AJkkNPTFF4fadXkT94ysn2VXGaYsM9lHFKixW8MiylG&#10;ZHatSSar1+JT/ss2ZlKwYExkR/SSJcRofxNa5JcWmpy3FqJJ7+9t3gRkV0jHGnEMGrxb414/5K/z&#10;N8QFvq/16NRYRfV6OWPFqen6iEb+NK5uqn4PDxdPP+q3cMLq9rTgW91+jnX9KT/WjxAk5R1EwiZS&#10;ONOhb4uNM//SkkUNjp9s8t1ItYUCPCApIagog406Zk5MmXOYjGNpfxfw8L0RPCPenNxd6tq+uLZW&#10;lpI/1qVp7GVhMnIAsHuHMnrLxbl1/Y+FFyF6ne29xfB45OVy3L0BIqkRruC/x14jiafazqNFp5xh&#10;y4fx/RaKJJ83regaNcWGlpaTQhbaIK9y8TNzlkFCBWLhzYtu9UwPZxyCjxJCqRsRC4kJd25UJpwd&#10;Er1Y/azOnIAUev8AsW6Fjakwv5gWkt5FncTR/vRwURxjiWoTzikY9vhbj/qYYSyfV7cadbOyTSEG&#10;4njVYlTavIcU9PkxG4PDMPFilM3Xov0+pjI2AB/CkFtp/wCkdQj1m7hSWxtEcWFtMWuZpHJ4ksZG&#10;LARjZeHq/af/ACMIdVmid4J55FaCUcIIF+JiXBUKC3ONWJ/etI6fazbaePoMQPV/pGUY2eE8yynT&#10;rZ4oJrWEMtwJCXuXUBSftqSEMTMif3SIG+wvxN+1ki020S3twRGRJHQzBqVI6fCQv7Wy9V+zmsz5&#10;DOfq5SPp/wA3+tH+c3SlvfT6WM69qM1xqAQ3QNtchorRoqji/HcycnpSPg78uDfb4srcFxe0nuBJ&#10;LNIWjecA8SCBGibE1ajNXlx2yGSMeEbbw9X4/wCOpuo7/UgdV0/TjZ29nEkd3HZkpsVLXE8oLhSs&#10;Y9NPsLI/Jf8AgcDXcMV1MsKmtaRulGKUG/7JTf6Wx05OMGR5NMRcrTDTLi4sLGa7mHwANcJMWRZa&#10;sOP7Qf4duKclT4P5sfq6/VNP/R1vMBJOA85NAFiNSBSnYe2Y+iPjZeOQuMT6f+KacxscP+cgfLLv&#10;reutrt7bMLewZ7eyCkkvN8AZ+SseVW5f5Cf8DkP0/Sm1C6iu7xYPqo2aArXgAxCBFB5HkoXOozTj&#10;jhVN+ED6iz2/vTawPHEjvOQfTI6HbdmcgotP8rJzY3Xp6QsroxhiLJ6ToYlep+FVVyTx22+z/NnP&#10;54+Jk4ar+JuyT2DzPXrCO/8ANzWdtJFb6jdxJKl5bt6txAsYo8juioscnxU+1Jz+x/qxfXdUa3Uw&#10;JPM99exuoRVViokcA05EmnH4Phi/2eb3TYSYi+Q9X4j/AMdaYD+D/TM603SYpFiha1hjsLOSOSN1&#10;dg7vCKqWUAD4ZPj+N/tfai/axLy3osK3BdLR5o+YEMxigZg1CzOwZhwEfh/N/wAINfn4RwyNORwx&#10;jHf0/wBJd5o1eGzsD9Ynit348pA00sYKlgFVWjQuebbbL9nliev3N/Y3c8El1DJHJIso9QVkrx3R&#10;ijPxRd/2v9l9lcwtOeKXEbddj1BIo97fliW1v9OtL6O3ktisbRLFSRIgOX21WRIC3OlQ7Qo2Gnlb&#10;VNLuJjDLbmFlRpVmYemopsftHMfWY8vECJc/982giif5qUef7LzFHp/1nS7ky1dIpbUqXZ1dqDiF&#10;B3rTpwb/AC8m/ku+0zVLGaSwh9FPVIRenIKePI023ptv9njnIdsHJGUeOuRYZI1CMnif5uaX5j8v&#10;31jcaxqU19PNAFM6MF4sXZvRjKkPxUUbkyLzbl/Lh/dwtFFzh+2orSmxp7DNTDLxfU4mSdbvPfL7&#10;Q3Osx2s6hYLx2V56qHRHBDUZj2GBtNvLgy+nMpWR6sEI+EU8O+HNCJGzbhyiWzL/ADJo+lwWi3lj&#10;LFcadZcYZrqBxJO5b+cUVOX+q0n+Vkg5jg1D065qBE23y5Mb1Boo7UyEnmRyUdaL2rTv442FaitN&#10;zk8pprgLS+wV7tlDJRF22AFR74+Ysu4Fcoju5cQyizhTgqu5Qb02HhtWtMDRalEXEbVVz0DAgnem&#10;WSwGrZmKbPodwoDJxmtwCZJonDKvw8qMNqfy/Fx+L4ftYuJYyx5N8vnlZia5IpBtZtU0qyqnI02o&#10;AfnjLq3SeMpIPhalaVB6+2ShKlBpfpt9dWc63VqQsyg/aAKEUoeXL4TthbFrEVtqBsb0Iwk2tmIB&#10;J6CjA13/AMrM6WknPHxwNV9W7ZwGQ25pq/lxdT0htW0+GVp4d7+1dQ0cZLMQ6PxQemaH4KclxLzB&#10;5T/SKLFDKLNkJkdI+jHqOlKZboe1jiib4skZtcchjuiPKXnOXQL9prq1hvZfTEAeeXi0cfSgJV6j&#10;jT4f+bsDaXrckH+4+4gYJAQiyuuxIHQsK/D9OW6rRxl+8jLh4v4G6URP1I/W/L8eowprFhLbXzXD&#10;SXTwxuGfjU9OYRm5MOPp8ftcePPL1nSBchWspRaTL9gVBiHMgk8DQFzT7WQ0ur4NpDjDCJIQ/ljX&#10;7uymlOqWp1CzlLCcKHe6CIlFiMi8vTgUnmyfZyLfohdMhkhmkEjGJGYVA/eBiV2JG/2f5mzeS1Hj&#10;EUPTEt/GKoPQYPNB1+W3u7OB4At1JFC7R8gYCqiUF09QhNmbYxJy4fa9PAt3qN1bCK3t5ktJWYvN&#10;OpDcA32ugPI1HU/Z+J8ycelxzuc/XH/cJJ3TC00uzvhcXE9rLfW0KiGOylV4/VMY5JwEhRApVh8K&#10;/A7cI/tRvkgsdXhurYjUGWO4SgR0V0IDgEcgfhr47tx/1s1WbSTjk9A2LCWPfZhOqeV7nT7lW0CJ&#10;7jTJA5uoJWgeOT0i6ssRQCag34H4Gf7Sfu8L7nTUime4lIV5QfSatVan2SQfA9FP7WZuPUSntyMf&#10;x9SYnpyKc6Xr6z2cNhZc5orVo0ukCBZYg5PJeSUXjw+06jnwX4/8ktsXiFxcDi01wCTNcOC3An4u&#10;IWooor8TUzKyiU66f0Wd0N0/1KN47K1IkS1sqLHZ2UTCJXVTwVufE8pHHD0oq/8ABfE2K/6LIPrk&#10;kEZ5AiNHU9jsSP2hsvwseP8AwORnLhHDFqEeI2hHtdTLLpkV7cRcHV7i5gdCaH+8iUn+7Ygt+8jT&#10;1FT4v92ccfcTSPPGjcfVLNzBKuqBgzMzUNFLVVFr8f8AxLICAEd+bOOxUNMtrW3huJLdJjZRCIRO&#10;iSwySmIRRxxRl1EksaMskzsjejzf4nk/eIphp3mSe0leG6YzxRlYwVhblXYAjb7I77f7LMLU6CEo&#10;cUeayqXJK9e8jWuqRwXWkj6jcS85JQ1ypiIYFmrSv7xi3FfjXl8fw8fiyUpdKqAxsHQkAqCSwX6M&#10;0xwkmqajHveeyWEgeRr5fq04jLowEbCV968lICq+3xNy+1i08EdzHQGjbEMCQw79qZTCZgWG4WQX&#10;DWZSd4kFo/LnGypJG4aiseLggPQfy/6mB0iWOIwN8MO4qCQd+py4zs8QZXarcPPcyLexqH1AhJKu&#10;kcoqhHBaCqtxC05leT/H+7VOOAdRtmYekSj2hFOHDkTQb1Py2zI086N9Wca6pxot7GoN48c0WsrT&#10;jK03oIvM/CB3C+oWf/K+zw4/Fkc1LSLm8uY/QA+rKwEiyO21afCBXj/k/Dm60+pEI3L6v4Wd0Wa6&#10;L5n0jRrKf605+vSxvLHJbwL8apzJkqFMhLU9Wspdm5c/9UGJDzKfDycNEOBMSbMebnkvJqnj/m2X&#10;8Joy6/j6U8xabSWxeJZ/jaOGRLopNGLmYEIoSJBG4VHC+p8TftN9l1TAt2J7jUWit4S0aw0e4Wql&#10;BuW4rTj16Dl+38afB8V+IgREifqXojLJo7HSo3vrhIZJLmsULv6vqHonN2HL7C1Zv+K/hdeWGNvL&#10;Bp8UbLEEkIKxDZQg48mPJyh6lqsf+aMxMl5jvyU78kl1K1udZuLmGSZpLGIrNe8S0vrsX4IhijWV&#10;WCoi/ul5cn4fa/fcQ+lWkyX1xqNzLxhFebuRxB2VSrAPzZ/g7/Bxy3VTJgIj6kAmvNEa/qdmun2G&#10;h2FqZZrjisFjbpxfglWk5qzQCKONRIjL/u1m4/Z548RrO8pkldkcskkkqt8MYYBqI/ICo6bL/ssH&#10;0DkEhdPLLBZwfVraOK5VEkt7OGRQJLjg5RGmiKFlV/tUMn+x+1ghitrbvGvNp5CC3wjgqKPhVaDf&#10;7SjKhAmXEa4UUhIUk1PUYrlmii062SWOJKkTS3Ej/vZZDyou8TsnH4mVnf8Al5BraL01FwEU3AdS&#10;80ikcnIKjavPiqn/AIlmROZIpKN1FknmksJJJVtZreRYra2cNwhQqSQxj9L1Xf8AZ58l+Dj8PLBE&#10;l5HZiOWRKtKSLKzVviclwTIVp9o1+yf+CXMeGMz9IQe5K1sJdUubq2hn9MwLXVtWZOKJH6Totskv&#10;IMyRlamRWX+fg2I6eLiC3kYKyyXDhlllb94zMKOV41Xkx+GP/Jy2UhsByja10RmuQ6ff30ME0kcl&#10;vZI6XFrbxgwrGhEkKzciHEcScZJ1/bkaL4vj9PFJGjtbb1GXm8Y9R1VmX4gBWpoXblxpRR+zkbMi&#10;yWxx3N/dypGxgjnIgillijlqnJmVURD6aemJGblJ+1J9r4MzO9xxiYERL8U7Jxog5cSoJP8AeN9j&#10;f4uX8v7II4RtzYy25LWWGwElzauj6hdfutMEvqkzskfqo78ByNtG3KVuC8fT/n9T94wv6kynkq24&#10;kUMsLPzdTFVAAtd2cqvH/fas/LDRAY7tXHrWtpJ6cRlvGjdkuLxYjDbgXBW5kLuFVfSjEkztI/8A&#10;euqKv7GJ3TQxxKrHkqlqoqmNiUNOOxDOUYHcfBhxEHcpBtH6Z9aurmSVFMbSKnpytKJ1VX39QAq0&#10;cSSxsnBW/esvw8I/j5LWkE8KOyIIiC3JnUKKNRgoA5FqMfH7Kt+18WDIaPkmRQOp31heyQQTym8r&#10;weGOFmlfmnNTKzMYkjLIo4fAvKWWPhzRmTELm5lmVYea82ojU+J3YsP3YU/zLVOi8V/bXLo4hGPE&#10;VI2R9vp1pZF7hUk+roxnjQhViiREP71n41bi/wC+rzldnf8Au2ZUwZd2xiDh5ETkgEklFUhafEF3&#10;/wAof6uY0ZCRJj+hiClWk6lHdLbsLeZ+Mzvb2/76RWk5UjeQlONf3bt/M7rx/wBZha2AAWDhbqCG&#10;MoQiQ15BOP2h/vySi/5P7PHCRKjxbf1Sml6wX8k5Z7xp7+UoyLCHj+rqwaOSb1B8DvwpbW7SNx+H&#10;1U+GV5MY4nnu4h6fqS1MgjqCKKpFXYlvieq9ePD9lMPFwi0cVBfatp+m6Td0uTbWakWqS+mycS7g&#10;8LeFI4h6cJ9XiY1labjzknb9h31ezhtBbW6J6g4mST7IXiAQXNKcmYM3GvwtkYZDPJZ5RCLct1qU&#10;moHUL6edrd2Zbe2CiQvzd+QiRTy9OJJI0aVY/wB7GnxO/wC3rXT1QCZlXgImEcXEKGkFT8ZKjozU&#10;FftftftY5s17BNrdQ1uZ3azhkkMxu43u5lYyNHbOwWkKoxfk8ac3Zefp/vVjdf3PFmoC34P9Y4SF&#10;lCKAooIiOZqx/wB+fGv2v215fayeCJ222SraP9bllT6nHJDCJWknZpGLPcqPq9BGBw429Iiea/ah&#10;do1/d4FYQGJo3YSTkie4+F1r1ZUbl1XkPsgfZ4/zLl0ASSaqKhMoRcG6WWNXitUU21mvqJIo+II8&#10;qcR/eFTuzSP8TN/LJiGocJVmjRSiW0asz7layNxK1NKHcs37eW4fsUojTZmtri0EsgkuNSlkVIjx&#10;VysCF/VCjlyReKRrT93xkj+L41w1so7eOzhCTPwhj5KWZ3kkXga8VdjTlyRq/wCVmFly8U6HJBY1&#10;qQ1Bb+6dLWKea/njRtoo7eCSOZVBlniRZJfTWOROLt6n7nj/ALswDP8AXbwks6qI6ARyHqK8Jaml&#10;Dx+xxC/E/wDwl44MQsjdU8sW03T0jW3iM/1g1ea3AADU9WKgDEqHQ+sC7/DH/rfGJAkEy2qCMJaq&#10;iOAKBpCQV5HbZKdP2vs/azG8zzKoIPbmzk1BnuP9yck00RY8migCspMS/EA0lefL4eHJpPiijbLu&#10;JvTEtGRY4yXlkLcC1TSm/wDNUrlkYxPK2RdbQh/qbTJJ69yFgtIBGZVi4oWq3D9lOCyNzZV5ft81&#10;xttBS2+sTAvdOQxlBOx6ceTfy/5Sf8Nhma2DCmru4eTUlsbbhBp8SNEbRgpBQDlzCIKUYsPsSx8k&#10;X+X4UVuLsRBlhiJ2Uske9JPhCCrDjRQeTftf5LZCGEy6swo2OnyTejJeSq71ljWacrGzQFmM8iqh&#10;5/GRRFB4/wCWv7STSR2ru8QEchZo4jxIPUdzzrQFOTU+Jl/ycvmAdmaJgt7jVLeGK9P1iJY0nuP3&#10;gKmqU+yvo8CzrLwTl8EbfHxaTjgqEwgCarLE9K/A7MSd/s0G/wBo75iTu66NaAu2vCPqqCOW9j9R&#10;l/fRQoiLt9qr/CvKJKLx5M7szfBxxsEfNjLcSskKgiOPiQSQ1OgIPwjbovL/AFFXLJz4cdRC2uvb&#10;qZZ0t9Os4pZnet3ch1YKrRckozKUrJJ8bfFIsca/7+lbirCpiaSKMsjSlwlasCqAAsF+yoXjxWuV&#10;zBrfkkhCXEtveSRXlxGkos1gaSRAqOkkzMyRNJ8UztKJllk4fu0X4ftcsQkEK3KVjB9MqjSsD+2e&#10;I38WJ/zXJiQAQSEfHLdPpcrm5dWuVkuEto2R3HpASUVQAqpEq9Pj5Nw+L1Xyo7oTzN6PExRlUip8&#10;AYheQc/DXoafa/ZywxI2PNlVObTHtLVWvBIs9wrT3fILcOiM6o0CHnxX4gGLen+23F144nbq2omh&#10;cCzUeHIOzqX3cH4viLHE8OONn6l2RF9NFog/0eD1NUnblxDBGjhjdISUjI+BfSSNFp/kL/lYLurl&#10;7SyWRWKVBWKKOgYjehIFGHwjlv8AYT/KzFxQE8lHdhHmlunWcGpam8LQCUJKpup7ks8aSUHII7lk&#10;fhK5j/dj97P+z6fLiD0/T7mK0mnYCrbIXKtWtPjO/HlWn/N3xM2ZqsgMhBJBTPVdas5tVtbUSEiI&#10;8pki5KykKV9FQq+oycS7N+1+38PwpGyc/WGCmicirFmQlBQ0YKCBy3Ijj5f637OMaAtlyVLfnYRU&#10;Ss8kSvGqrKvqNUBkMjL/AHXNA1xN6a/DxVfi5/EtbycY4EjChX5KY1bi1OwPEfsg/Hx/yMiTe62h&#10;r6D1Li9e4Ll4PTnSWSMSx8hsTGJHNPUZD6LP8P8Aevw54JtDEXSRoHkKMGdSBJ8fLitWPWjHfj/w&#10;XHMfLMkc2Mil+tRXP1RrSLUI7BZ1EcMq1tyIVjEsqrGBSMtEjKgk4+mjfY9TjjtQmu7i1jhJKpTl&#10;K6hYlJIofhJZquTxVePLBp8cQeI81iKUtCtNL0zVZ7lVMkrsLa2hdpbuWMIxZRzKqFjjVfUlkaV4&#10;/h4J8P2mz+h6axqGitolrGPiApVQfh/guSjMykZHmlE2MF1BPJPziutVvZFF2wWKpZI5CgMqry24&#10;n45T8PHgqfsYHglWjOjenFyarOhLluZbiAD0BPwL/wAFlpgCPf8A1WQKOuYbhOMcifWbr01CQxTq&#10;saJ6fASM5Xq6jlNJ/sYkk444SNcBIndRz/ekfvOIAVFVOI+1xXsD8TYjGI/0RXkwukPKg003F3bw&#10;zzshNtClYvUaVpZ5JJTLJX0kkdinJwqRR/Y/ZwaPXjjikijjEjJy4PVW5khdwwLUA4quY0PUd91j&#10;ulEj6ZdXF7a3NzcLbQy+mZoiZIWhWN5jRo39HmzrJJL/AC/DH8LfZL/rTwilC8kyK6AIxBpUsW2B&#10;/l2p8P8ALl4jcdmRZBLpsF5OkjMkVtZySRys0iK68lCxrGKsqjeVWZWVn/35x5pi9uYI404xsFJb&#10;7SrvycFuSjdf5/8AV4ZWARKrQEBfR3l5Jcc5ojMgRisM0iFCsLonpyH4Zdw0Q+yqy+u/2o1xA3LX&#10;SMsfxiNQzNI3pBoieKnhT7H2+OWiPDz5JRMNnaabcRFwtvLcyMqwQRi5aK6I9WQNLXeU/uvU/ak/&#10;ZVft4P5xW1rFYWopO0hV5tiwUnc1FN9v8rMeMDKVn6UCKTi1ub3UL3zJqjNJZC0jkisQzJE0kami&#10;cW3KcnLc248+Xw/y4hGkc6wERgQhzw5fDWv2ixqN3H8v83+VloPDyR7kdeSXFo2pKbl/rzQIJDEn&#10;qmNukXppxY8YGf8A3YVX92nwL6fJnco1tY7aMlS7BpJN2IUxijbbAtt1yAMjLiPJNG1ghkfVLnVJ&#10;EjuHhheC3iHCLnJHdSEwHnRmWGjqnF+LcXf7PBsCSzc5ZZUq0cYUemGX9kgU37t9lR/ssyIwER5l&#10;JTeCAwWtpZyssd1OZCZzG5BaRWkLbfsIw9R2+GP7EWaCRkAlK81Dcue4LcjtQjY9lyUzaXXltDMW&#10;tVlMLtH6SxgIUjEa/ECp+MVVjJ9r/ZK32xEs0CrHLKSeZYSS1LE924qOyH4en2sx4EsQUutrS753&#10;dpZKieiiPaWQURIpA4x+o/H7UwDSOyu7+ly4f5LiskFp9YaIpIHKQqoH2PsxsVYA/ZHf+fBxccqU&#10;blRtZYrzVH09blZrV4FmuZXdm/fM7S3CLNGeC/E/wFPiVYPTT7K4Eu7iV70JKibFEWPYUFSS2wB5&#10;Ee6/7HMnFi4YsxSb6XZ20eitNZzyEyLLM1wSficKFCAsXXgp+FeQl+z/ALsXHercqxEDjmEIRVAK&#10;joAPiJ3p9lRkAAdygtSWenNABdwkQNMHmkkPF2IJZ5DwVaqzcVklb+f9nA93NFY23oRv/pTJzYhS&#10;0gJ5M7VUleTN/s/hyzFEzlxfwrEdVXSoJtTvpbiaBl0+GUxxpUJAyrwSJQrosjKka8m/3Svq8Ufk&#10;jvjxBa20Qi9MIa0p8HMRjsAKfapt/k/FkuIzlXRYBuK5vr6U3EU5kCA8QPWEDTNuCzNUN6dfiRfh&#10;ST93+xgSFYG1Bbp0CWkCswYAvI/A1r8B+EV+LbLSSIcI+pZdyMv2v10iSzR/Vv7plSSMkLFH6oK8&#10;V9Rav8I4/F/r/BgznMqi5ehZ3MEcbqrEmgKnYDiA9ftHjmPIAmhzR1S6lo1xLpsYkjiiiF7Pcws8&#10;aKpZldKsSWdoVALRD1P+MeKWcrW07TMebCiQQcjRiigVoO2w6r9hf8rHMOMVEpIJQ+safHqVkLFY&#10;zbwzAy3l5wjDxLNI70JbbnVn+w7/AL+X+VPhCmSJpGnuHX1H5NUEVAPwin7RKj015HLRAACMfx/v&#10;WVbpskNxHGlpaq3BPTWhDAMQfUeuxRQx9ZmROXw/DzT9hNL6Aw8yZXZ5CtvEQyx1QBlIoN1FK8uP&#10;2skY+qlJ38m5dMnN56SLbxxxRhru5IV5iJeQkUkkUZuh+P7L/Z/mVtbedrtyxkjV1f0ZEUGPntyZ&#10;2Y+oafs7fZ5ZGREI1TEnfyQ2rahCIIUgS3uVhaM39tM7CYRGpiSKNV9LkzBftOvFuDNj/q15PIGF&#10;wVWQ/EHBagDChZiQeXCu38+QjnhAUAtuN5ZWcTD6mkkkCnh6XFS7FTzVEAPwFwvxf774Lw+HBb28&#10;Bn9ScoYFVUjjr8TcQClWHJt2VvhX9n7WY/EaG1FB5AFKkvL4WZtLJZxfvLLJLPxIVRI59fgjmKNv&#10;TSRAkko+3y9PGS7Sxv6rc3Z3ZQFLFVNKVoOPy5ftZZjIsg8khEWpkezmgW0jSO3jhghkdnEVWjR+&#10;S7n1QpP21T4/S+0v2cbBbmeKGUl2SPj6jlGK+tLIvx8VPxcK8v8AJ+0zZCc+G4gDi/hQSbp2pX6W&#10;NzcW0jRGW5LrDAsic/qlvDJxi5Op9P1WUo7tzZmZlT9jGTXETRobWDnbWo4RKy8RIWHpklTVqf8A&#10;EsOPHt0ZAACir2enzo86anePHqOpyepcMkhcwLE/rJGsihEX/mpsXmtlR5FuCZY4vildhsG4llVQ&#10;CDQf7LkzYIyuiCtnbzQVrq8s1tBLYIlrPeMEsoEI5tGsiRzPIWVgrU/Yovpxx82/kzGGJobeBUEf&#10;q/bY8uXMUZVFDsvYrgu5b+qmN7Nm6v7e51HU5rh5orZh9Xt0aL0lhFUllYsqlpPhd+R+Fef+RjJ1&#10;jWSS4WQkBOUkgjWhP7CrX4qc/wDKyWM2N/xFI3V7V7j0ILOS3RZHlENvbPcuXEdKzSPQcfU9It8I&#10;j+yv2o8RtLeMzGSURMeatLO7UINKArWtW/ZUZfmlwxqIr3Mzv0RWrX0626x24uEZkeOCzij5hgNy&#10;GK0VENOTs3J2X7PHFQFurwRg80UFVFSpOxFBxp0/m/yf8vK4/u48TGW2yhcvLp+lu5rbzO3qO4VZ&#10;FUB1PJy4fdiaiNf5+P8AupmwJfLZySwr6FwyWqKrIhVVeRnHxsWPNerMdvs5ZgGQC6j6z/sf6rHh&#10;NAf6ZE6eutQQ3RW+tVfUJ3lilkQytBAsQURIkYSOTiUAWjceXL+9x3rStbH1Y+KSoremxUhU68aR&#10;rSi+4+2uHGLP9X3/AO/Zgk8lVLWBLtGt5OUsMjIZFVgXlYUZg0zsWd9/iVuKxP8AzJgZuLRXEkEh&#10;DysPQQVRdwKfD0IRCP8AJw8IsD6d0k7kI1GkS4tIbiKqQxH6zMRzYU6jluQZXDfzcuP+VywRp1p/&#10;pMnpSrHNJ8MXH4d68navT4fhVcsyZqgDXDGPqYk8rQGv3x+rQRXVmbqxjBe650kr0jgTgN2MhZnY&#10;/s8G/wBiWSmyndRFKX4v6cAT4uQpV5B9pft/tZbjFC6Znlz3Tu3a+iVmlhCmRDLNK5FFaoEcRHwt&#10;9jt9lfs4LkF1LIbWFXYThGAKl/3Jbjy7mm3L/W5ZGHAQJS/hr/TsDKIFpebvR7K2N/czwK9ozxyH&#10;1Ej/ANJ48/TqxRQ55ceNfscf2MFXZhuNfis5LsuNPtSs5jTgvMcevRFrT4f2/tY4b8KUwN5/3e/H&#10;L/fMBAiMR3lj+kG90zyrJf22mpb3WtakJIrZpJJn9KeSlSRV3dV5SNX92n95/NhPpdja3vmC01aa&#10;VfT4LL6LOiuZm2SMKSzVcNULmdrNYdPpjwj1yjwY4/1v9zwfiThayZy1EVwg+pkfmC4nj0C50yIN&#10;bqSbZ7sK5WK14Vmn5cQg9NeX+TzzpdvaS6Vpf1e3uuFw7B5mkYM3NuqjlX/VSv8ALnn4nDNIcY4q&#10;9PXv/wCPfj+GeLGASa5vIpry41TzVNqlzZvLoxiB062WPhFHAilg5CA9x6sn7XKTj8PwYC1+/KxQ&#10;QuxnhcVMhAPxVr9IrmZoNOZGRHol/N/opntHZN/LGlRySzXcS/V7uABWRxwJ5gl1AALKeGRtoRJd&#10;hogDGWoeFF5AdVI7E51GnmRCpGXF/T+j/ZOPjxx4mWC7MWluk7encKnJBPWT0mI2eopzVa/Dx+L+&#10;bHxxkSESwtHOQWijBb0ySDSMuwAWntmLjxgH+d8I+nhcjJI2KU9Q1FpLdDY3UT2UZRbqY8WuFTkC&#10;06xRli/IBePL7P8ALli9ltTDawGT1FpHwoxjVT1Y0FDUhun7OSlihOfGQOHaX/DP82LKuEct2n0m&#10;21CG51G7SArITcCYcFuGcfYRXYnhwVgvxfDzblxxNo7eS0EfEpY3CmSUU6gtyG3Vvi9vtZkkxERs&#10;OOHpia/EVECvjkukv5pgYbrWbF/QhZn2DcArjlx4xn0z9lWWRkX48LBFarGZ44PSju3ZUeQkMeJJ&#10;NajbLBkNgcXL+H+k6zIAPUOnp/zk7jurlpvqstyLi7sIY5LiOFRxBkFFI3NeRXb/AILBiDTmNtZ8&#10;lmhRnkmSQqV5P3ZgBXbYqcpEMhvIf4/p5ojHbn1Sm4TWFg1PUmiaC9mjigtpLdHEpjj6xxqWanxl&#10;iknw/a54LtorOMyuk6SxR/vTIEUHlToKAdK5RPJMgXf8XX+H/TOWM29ILUL3VporSCWxkt7m7K2o&#10;gaV3URdSz8qqzHj/ACt+18WDL3V9OtLGITOs87cgkZcBVLULbLXp2zBjiyTzGQHD/F/Sl/Q4/q4W&#10;MsoAslLtH8v67qF7cpAGsNPVlDyNE7SOEDIpUy8d3X7bDCPT715piiupBfk/PZQFXZSwG3WubXLE&#10;CF3v/NcLJlMr4erKNd0y3gtTOYpCyQmKL0AHm5SsAXjSQ8S23wj7P+tm1OSFrlrpgkiwcAkStxLc&#10;ffiaCuHDiMsdAbyH8X4/3Tsq4wIx6D8cKrolvdR6bHp8XqxTXAlkkuJELhGkNTUcxVhy+Lf/AFVx&#10;09/IED2QC+mr8JZpGKVI+FutTWvXKI6aNHiA3r0+nuP9VpiD0NlTtdMZqrqE3qyyvG3p28KowCNU&#10;p3C8SqkrXlywE+m39zqcK2qJKyB2aaR2V2LAggLT4R2r/lfzZlwyY8UOKXo3+iI/4n/ikzEgI39R&#10;KPl1mzs9Le41FmhjYxqIUAdUoRT412YmvJvi+z/k4peWl1a2sy28UnCJAsUTELG7CuxpRviyEIRz&#10;GokcX+8bMYqx3LNO1Ozu7iJpJYGuJecjsm8iAgFdzyVeI98EWWt3L3UUTSV+rioi+OBS9AV+MLyb&#10;rT7X82YOfRiMZQ/in+P4vSxjn2A71C90KwWCW5jtv3k7BZLjglw4QNRjxLcRThy+z9rj8OC5b+yu&#10;9Ma7vW+tXClZPrc4ciOtaCMMf2ee2Tw6SUcgjjHgx4fVw8Hq/pOVD1WDy/m/wpdFp+rWvmEW9swt&#10;tP4OkGm25QNKVALyTsB1kKKtar/zUompaTa6e8UdnHIH5LLcSqeS7/vZOTDb4vgH8+UGGXJmBlOU&#10;RfSXDx/0fQsccYkk81qaJrl1qzXk2pzRN8LQWaMnojiD6EYjVhybifUk/wAn9r+Ut0LSbuRYLmcP&#10;PePdmT0zJSKNakjkppuvXZft5n6rJjxXt6RH6vq4/wCg4mQzJkbPCfoh/wAUr+aNcija+sI7iOzs&#10;TYNGjRxMbiRyKD0XA9PjTitP2ft4JkvZ9Mu7mxi5TQgv9elKByiChjCuCSvFfhXblgjCWfEJV9P9&#10;3HiPBy/ij9P+mbZRAkK+qSlb6bY65a6bq91wtLt1U6VECYy0rcmnJhcIGMj8nfj9tP28M3ntNW01&#10;LixXg1mCn708lk5AA8qjntX9rNLwZcWThyGhOX0w+iP+b9KMcok1e8UvtobjQNelsr+VrlNSVbiW&#10;WKMxSxMhYjiV+Cj8D9hm4ccjMWkXLRQR3ESwyXBZXVGUpxcKeTK3WQ/Eifyr8WdFDUQF8XKIH8PE&#10;wPFz82UvrsDT3cttL61vaIp5MGBLoWDKGFKRpxV32+P7GDjpVwL9Y+chJq3D1UoAGC+l1pwavPj/&#10;AJPLLfz0eHi/h4v5v8X1M/CNJeNfsDpTXfpxhAwb1fq0u7GIt69OPLkoHDn9n4vT5Z//0wuuazbL&#10;qF3DIkk9vCzGRGZasXYEcVjI+L+Ut8X/ABLOt7P0RlCMpCOwd7jlx3fJ7H5L8sXf+HdPvYpora/l&#10;t4lguI4iSsaRkBZGlMjcTXk6RsiM/wDkfBhXBYyLfF50FGJJkDOqqrMAFCqAfhX7W/8Ass3scx4a&#10;HRvwxq2WyXwawIt2ZnUUVaIzsyqSGqxK/Gfsmn+xw6iVYRHPF+yGWCOMksxHw/CBRaA7t8PHNXkm&#10;ZEiR/rH/AInw/UjL6WLX0n1trjTblgQxjkvZZ0URRox9Ti7HkwZlDIjeor/5K/Bhe0kRnZJmLO4D&#10;Xwik5cmqSI/hY/ZP8r5mRj6bGwDGBsbJxaw+tp8c1lEsUUHwaX68JiMaqKFwJY1dOa/DvH/weZNI&#10;N9bTNNAsXqh4USKnqGIv4L8Kqu3Q5E6rhkAJWT9STG67ypT+YLfT7qG1E0kgjVZJ7q5JWFHMZ29R&#10;qOzvRvhpxXl+z9nDWwH6QthEkbC0tmCTHYc2TjVjsWr1UfFwzB1X7mfER6p/Rv8AT/mS9Lcd6l0S&#10;DXbhdA1GS8luEk1W/SRtPR6t6KvUCJAOKelz4SyFY/V+3y/ZxSW4jkUgoYom+Ex05GiEgJwG+3XY&#10;ZRDGTIb7/wBH/ffS1S9ShY6ZPbcG9cXl3GDItySY1rOFMk3qsOJZvsjk7cV/YyrD04vWvpJGPpIW&#10;WoNCzCpA3HJvoyWedwGMD6j6/wCgi+GHm7zQ1zcwWPl61tkD3c6JIFIJjhjNObgI/CJh8KtyVuX+&#10;rkZ17UbqVRa+rJzuhynmUc9+vA8CwTp8XJfhzc6LTwxix/x1x+rNPL+i6baojW9usMFoTHaxBWUC&#10;lVLgyAM3Kpo1fj+1gvTLRkht2gQNcyMwpLIqPRj8LLSMv8uGV5spMiT9I/icoeShreoqsl4tzIV0&#10;+2jEksiRM6UUEyI7cxEKCnL1V/axef6vcXr2vqzSW0C1nt1VCJTXh8UgLSUk/wBX7GHBAUJUC2Q3&#10;s/w/woW0W+TT1vfTt7e6uxxt7h3cfV42BkH7lk9INCpbl8fF5F+Jv2cjbR3FxqdzHFDbvMSwVJWl&#10;kYEEcix5hgyA0XgvP+T+bNjLJ6KvmxxbjzLJGZIrGN2nYRgKRIgRAfh27cQGO/xfDg+/1eDTFEFg&#10;3pywRvDBcIhEnJ/ibirVCLX/AFnzXRxjIfXvFhlyA3/S9CVxaH+mLaVtagR4byRZJdPLLJDxiNI/&#10;UYAeqxCqzL/dfsfHx5tH7fTnuZVkuGkkFPjAKtUdeA5uGY/JcGo10I/SPscCUhE3X4inssqxLRQA&#10;e3UD6SAaDDy0u5J7a7NjaCC6EaW0gcFolDEigIPX/K48V5Zg4oZAeKcvT/C2CBkLv6ilN3Zp69ol&#10;5dGSNJWuYtwru6DkFIAoyLX7I4/7LOm+RHEMRt5VUTxRRxllowogBNHHizV45x/buMyyGVkj9jZm&#10;iTEyeC/nz6s9jbX0Dn6lJdTTyB+cDGSRiiVt5KbpFH6fq/tfF+y2SxUj6PuO2aKRPRxIg9XjNns5&#10;Vq9KKRXbf2zfV0RvUjADHv3yPik7FyYQAZDBT6stsZma3B5FSOh8BiMH1l5GLxsiA0UVBBG2+2WS&#10;4QObMyBVtX+p+nb2lnOLl50D3RELK0bAkBOTHdad0HFv8rB68UUdMwZkyLZGFK9lYJbInw1Iofv3&#10;GXIBQqTX3yEe9mjyBFQHct/Han44CGmRNIZSAZd+MlByFffMn8wapnxbJi+s3UUKW9vIy2qAGS29&#10;RjE5BAoVGxB/lwskuL2xuJnvSiWcYAim5AljTuPh47/5Xxf5OZkYxyRqH1MwQRXVNYbPS9WgtYtN&#10;WSXVrhz9ZtIlKpEppt6gEnJAoY8uHJHb/di/Dg221eF4EkYkK+4LAggVpUg/ZzHnpZCRHVTjN0hL&#10;/wAuXS3MkFuFcRkB+DqeUgWpCOCRJT2/5txPUtHivQrW7qbjkGRyAwFDU0r0rT7WSwaqWPaW0WMZ&#10;GKto3mKTTZeFwry27qY5I1kaJiChCk8ac+NfsP8AAy4HGrrYy29hqAWoT95O7l22NFHJqtITlv5b&#10;iBnjO38MWXCJWQqz+XpPMcN1qumxGVo7kQi2WBI+a8eZYKgCQrCu1GLK3xfH8PFldc0WHUbcPGxj&#10;b4WSRTxf4G5Ba9eNdyv7WQ0Wq8OVS5218ihdE1+90DUYuKRS6fxcC0c/uzJIvAycVKgyenyjWVuX&#10;FG/1cKLKPUNLRYrmX1qVq7ULMSa1psvxeGbKZhmFxcgSEgyHU5dB164a5tbZ7aeihkX4YwqRhaMw&#10;Xk4j+H4/j/41wRf29rcWIkuoVWT7aycVrH3AbscqwZZRyUCeEdLYfxbIDSrjUNP1N7fRZ+ZncCa3&#10;Rn9G5UHixjcDlH+yvxn4eX8uQhdMu2uZpnb60ZXjlEhJiXhGo5MeKGvRW4fB8X+yzpPzMOAR8v8A&#10;Tfj/ADWYD1M6tZ21lb20KmxS3528lrxWd0kmk4oi/vKq27fFST923+UmOuYrQXyxCONKgrPQK7tU&#10;gEu43Hw/zf8ADfZxF8JI5/wpjzLtKlvzpst08805LK9tyDwRqFU8VijOzfECOKt9n+T4JMFw6jcs&#10;fSEaJp5SiI54Vqfh5bnh7LlE9OPqH1M41LmgZtB0+n1t55n11HNbiJRK6EL8YjqqCWnw83fknwfy&#10;/Dhpa24kl9LpaqKyzKDHxA24jlyDAUai8sozZJAcW5yf5NqyG9mManqPoW8cshT9ISyKsNtLxu2k&#10;Y/F6hMfpGKSTknJ1hbn9lf5ELGiR63EBka2CFYXDqA3L4Vb4R8H7S/Cvw/FluOe1H6kw2DJEndON&#10;jdfVhqMkwaeBoZCYwgWWVauzNP8ACY3+J+MjLGnHj9lYy3MsRhRiJnYFipkEYWtSBLx3+jICgeIs&#10;kK1tp1vcJNcWyvaW0NEWVbdpnkIIDNb8/hpXiOXw8v8AgcDRC4Ekky8Rbwr8RLsCxI4pQkkP8S/Z&#10;P7TfDmTKUNgf4lsBH3Zs1S0tZGke/u5P3K+hG3pqr+pL8IVWhrFLxaQBuKJxk/lxmk6nLBcvfI0z&#10;AHgfUhYoKAlUQIfsH/fnFvi+H7ODU6eMo8J/2KY3VHk7zBo0N5bLpEsVrvIJUWO64TFfgElywlj4&#10;mVHLfuuf92/qc/V+HJxp1zFOqzp8Fw+7wkrt4j4a7+OcznxmHpO8Q0zFPLfMFlLbM9vIXktQSI7k&#10;JIQSpYow9Tj8BVfgZeKftLzxWaQ3M3pAlGH2q0B26dTkIx4I3zWI4RaG09E020aWVFeMgvERyeMF&#10;6clPBR8RH87L9nGyxrFGIKgFq1NK1r1PzwwlZsIG+7oHmvrl76cO6WpWilivFV+woJ/YHXih/Zwp&#10;bTk9cCCZfURi6DioNBSoNQag+J+PM6OWhRB4T9Xq/wBy28R6smTzHNLYTS6hbOkTwx2pPGQoxYtx&#10;f9mNJF+JuC8oef8AqYRajbX0Clrri9xK6vSipDEi7gLyoTTjX7HLmy8c2+nywyHhBPCB+PqKxkyf&#10;y7qGmXcnGwVhpcHqQrIjtLd3E7gB5JBEtFB5cV/fcPTR3f8AYwJAUDtPKYfUZQ1VLqiRBtgAWAba&#10;n7P2uTZfOqAA6s/NN7iK5VIraF7r0UeRGVhFK9xO0bf3p9ORoxWvL4+K8Y48ZbNJd/CrFGErA7bL&#10;FyKx8a9W2H2eK/F+3wwykI+/4rHYBfcq2mD1JIIniFvsvMgyXHH1JzJQfCj1blzWRuX++/U+IVfV&#10;uuVvblkSR1DXFV5FldV4ipdKn4eNVyiMqPFIcX+mYE96WaRH+jIheX8yLLBFNIlgqn0YopEkl9Te&#10;OGY0+P1m5N8Xw/y4Lga1hHrzNyRTxWFCp5zKCrnkPifioUf6y5j5DKZof75Tul95HqV2XtLIG3ku&#10;IxLLeShqw2jkSRJ6bgxQ+pKZmdKuvpPxkbjwjwohjkmv3luGZiwISNwlU4uQuxXmeK7/ABP+yrNm&#10;aR6OjIBk8ghstHjg0/iI1NXkQuqSmROcjK0Z4KZJDxqkfwcnSJVwasLy3LE/FuBNM7Bwg+0RUniv&#10;wji3Ff2uP7OQlQjsnlySqS/trLT4yoaAL6ps7KCN4nnevAOsSr60rNKzuhZ2WRV9b4vUVsTMk1zq&#10;3qIrm0hIdGBNOALksKqI/iIH7TN9n4VxgBHHXViO9cIbew0CSC4MC6tfRCGRXAoZ3VEWFmQtOwjV&#10;vtceP7x/5sXR5nkIKKEtYUkidm6ciVooAVVoF/l/aygQ/wBNL/eqFGf6nbxxx85P9yF7NbTRRRik&#10;jlRITIWaSWT/ACuMqKz/ABSJ+xgMGS4nlCs3qOizMXp8NTxNXb+bj4/Z+yvwfFnRAiAyCaf6Lp1r&#10;BGVjS3hle3ihtwx9Si+oKRRivw8qlVXkz/3j/vX4LXr8LH6rFK0s4/eSNUhixUDjHyDCg5V6f8Nl&#10;MY3Pi3aySSgdIhuZtZfVL21jsrNq21nCqxlI41cuZbh42Vi0jRKnGvp/Ekfxr6jYra844FY1cRPW&#10;Uoax+oFDChYmtKcR/lY5pDom6Q+ofVru+lgcxQT3tsEtElULd/Vnd0kLBFQrz5c2T4VVI+T/AGZM&#10;qWZICB+7PGsfCoXm7MKLXlQVB7fbyMIiUSFAVoLaa7JlYzBZnWdJSPVMMSRNVwvpcnYOvBA/JYuX&#10;wv8AHwkQV7qXmS4KO9HckcAfsrHGp5J9r4fs/wCVlxhChtyZHkizBp1isUcasJo4qxxEETsDV5Li&#10;4dVjmLcSXb94qtJzj/1lrGIWtt65LetcOXhj48FANWJ+k7tyb+X/AFcpy5RKQj/B/nIJKG1adtR1&#10;FrJRF9QsUEV3ICJZGdqIEAHxKQCOHFP9+/s/HlQteSW63A5ymSodrhgEJDHchQrFFqg+Jl/5qhUR&#10;tfD/AML/AN99KC65TSYNSn0+T0IltQJLWK0hYzRiWIkrGzM6evKEnbjFG0nFuTf3vwpy3rRt+z6M&#10;R+BkDfHtRqKxC8Vb9quW48AJ6/1pcP8AvUhFwaeLmM/C63Nyo9SGWRR6J5c1DyIGlWSSNj8Cj4eP&#10;7C4Lia/srA3E0rC5lBaJWcMxJG+w+BR/kj1P9llOURnLh/hH4/rMSLSQx6HrGt/ULPToXsbN1S7n&#10;Ns0MahC3DizfHKw+IeofRT9pePLE0M3+80bMJAfUuJEBYqOihSW2Zj4D7OSlyJPKK0ibqOxeUXs8&#10;cTW8wFrYWs7CNZW3eXmojFYkT4m5u6M/2/s/GvcenE2yojKxWWX7bAhTQhidyOf8n83xZj4o8W60&#10;hrJby4opkmmja3iktrWn1aIoZQGDRhD6aP6TMp9fl8KfuuCfCWNIeavKGMyurRinNqnp1IJIBTjX&#10;4uTfzfZ2EIXQ6JpkCRRG1eK39EWDRSR3AJ9GPihoeiMgR2WUyU/d8I/g5I3x3EpW3kKuA07H1OQo&#10;u60NKjkakH9pvhXBKXqrfhikLpiGv4hKnOO1jUwrESXJR+SlqMIhRTH8Ppr8btxbLFtHPcxx3UsY&#10;pzdwlZWYhHCoGI47EtxA/ZwyyED0j7vpQbKHuLy8tdPe7021nZi8EUQuOFuiLJNGJZWWvq/EnFnd&#10;ubc/2MFX0sUUiwwySSTsvCRjwWgIAaQ8T8IUce32sowwmTxSRv1S3Robi4tHmu4IIbCOT6xaxxme&#10;VnoWZIAZVo7u/qhwjszRelH9h8BpOYIIfRVFBYrFHGzFQCAaACvbepX7X7Px5aaPPkyThrGKa6uR&#10;O8kkgRWuZpIkRmKsyhmYhPtMONFdV4J9vjHgtY1hWONyXnkHL01cBOKgmrbjffkeWQBMj/NpRulr&#10;3Buria6hSOGwgJiN1JExnM0kiIFi+Bqp8IjX02/YjT7KcmDzTxckPBVSPihjqVBZmooUAq32yu/H&#10;4slECI5/Yg0joLSYQzK08omuGeUXRCuyoiAMzOyyRK3ph/g5fAzN/NgmWkccpkUGSoV3cUHPiSeJ&#10;YjkkYH8zfvf5cpiSSiylNpLJc3ttHaySR2YRpLeGI0K24aMRrKiRvxlumduNFjdbRP2354hMskzv&#10;DQlUJablQhVVQVboale32v3nL+XLjHqebJM7We2tbaC6JQNcKkVoqAqXllchlB5KOMlftcUb0eHF&#10;VZsEQ+n9VFY2mlmqsSvw+HktakKQ2/wmvDKpGXMFbQF48p1V+M8dna2XCW5uIRKC/pyFSnORDEQv&#10;7yP0/W+H7P2vhx8EltaeoZiS6N/eICZGLClaAfE8jcmPH7H/AAuVTjKZuP8AvWCheW+o30UEcEQ9&#10;KeH/AHluGIt4uL8irFXCxxWsXpxJ8P8ApDf8jVUjQzEQRGVRGzG4mIVAACCEA25Eg9uP+tgIIldB&#10;lajc34sI/rlwLaY3QiXS7VGlnZy6cTMzHl6aK4qrH1W9NUREVpOOJT3VJYxDGXuioZ2IFFJ5Ggen&#10;2V+LpxyePCTvLl8UgHqjLHTgLaZruZbfTo3EMMYdh6qD015tEHA9SY8Agk9Rk+ziEYupHZPW9EOS&#10;Z5CN/h4j4N/hr9lT/wADyy2XCApAKKvhYQwwyixN28XBLGBWNG9Qu59YBFDKoHqurfaZeL8PhxW5&#10;uFVCqoGMj/FKCVBRwRyB+E0/Z25YiMieIqQENpunCaRC0pEVrGqizZI3Mc8DLKFkVTIgl5Um5H0+&#10;LfsfYZXWfrUmjRaJCfillO5AUnlyH2qBmPFchnIu/q8kbBbqC6cHsp55Cby7UiOCBTSrSJWP0pKC&#10;P1HjhRpJfibgvx/tYGu1Y3kQWVYpJY29SaMUmWIstVowkKcmZef/ADZ8NuMiIJr/ADFV7EWs+mSi&#10;S3kujZzqbOG4HK1e4RWYSR728c6RIh9Knw8Yua/HJ6jv1F0BgtbePk8ap6rMakE0oCxqN+PL+bK9&#10;NAm5S/6RSCq6EZTFeX15NRHmm+rCMBVkVa8mVBRvgL+jxb4OUa/F8bZokUrE9Gf0akyTLxUuoBLb&#10;gCi8jTh+2vH9lsiZ9EEqdzcUa6g9RQ9w8avFZsZJFilPGNPgDl2mCR+pJL9iCT1HdE4YJhVPX5Ot&#10;JEcAGVmVQo/eNQnjQV7j4fUyOSVckWEu1By+mzLC7G2ngZpfqcCTSM70giJVVmWVmjBTgy8/q3Ju&#10;CYukksVswVUJHpxwhHDIVKkkihX4acivxcsp4eIjf7FiBzCBEWnXmoW8xEyesLm6u5riJ4LpXE0S&#10;BWVlcs/qLCkyeksXwxp6n7tuQR1BlZWKSSIQApqz1+0oZiWp/MV/4b7OXTFCgyTy1lLQpNH6tvby&#10;KxkeixwCnwSFECw8mYVjSV/h+HmsTfvMZdmZnlVCXlSqxLSvHiQFrxpU1r/suX+xtxRETuldpbWi&#10;2drMzLBa3H726kDBFlaWN3kKiUNxjpxfl+7bhwfm/NvVTuPgnt9PgBkCn4W+E/Eylnbcjp8IFMYA&#10;mXHsI/7JBKvZODZX2vag3ovNQsnJgFijYJChoDu55s/+w/ZXB9m6WsIuSrPcRMxDNuo5Dlx+Leo5&#10;U+EM37WYuYHJLg/h/H81HMpTqUM1/emw9WKPT7qKJPQj+GQmNiochQF4N6fJfUeOP/dXF8AGe5vr&#10;13dRJ6TepDyR/hDHjtRV32+Lj9lP9f4cmEY441FldJq1vYaTpsMYka1MyiG6aOSL42CFqs8jSKFD&#10;N8FeLNJwX4I0ZJBZgRr6NDKT6W6IagM4PJRWu3+xX+7TICR8M2gpXJfXK6PLJDaLGL9ik86FHeKE&#10;gxSSBGRvUdaL/eMqNcTpy+FWTEHnt7kyLCxS2ZmdpOW78iRxUEd34pko4yPUUEUUXDaX2lQWTXSL&#10;danGkVqkQhX92Y1DepIyuFURxerK3xcfj+B/j44rbMsHOQDiEiEUaq/Inh1LDiv/ABt8XL4eOVTE&#10;pbICje28t21vbu3qs90bu5nlgCAeuDxRDzkZQD/qcYlj/e+qnx6B5nJDTtFyYVbkPhjBUile/Hdm&#10;P+xX9rJ56iB1ZyXXtrDGA8NilyYkbiojYc7krIrc6fsep8EcSH7T/HL6fw4yWL1LgxpcSPHCvIoV&#10;CKB1TqQx+Icv+A/myUZ0L4YqJFVtb14LZZrizt4JbuYRpOsr3EjycjHNXghRG4FY1+P4P33++fja&#10;1LRSomEt2yjmCRz40qqfCaqKty+HlkgJS5jhCh0Ih1eYXH1YQ6ckkgiZY5AgmQ8JZm9WMI7UT019&#10;RV+JP2vjxGJpHRQJl9OD4GAAp8WxYDxpRf8AhssIiD6k0jri3iiuJJBaSG5v/wB6rszbelV1jdq0&#10;Cci8nEfb5en8WXK8SFACsRhNI2UUCELuwrXoDts3+VlcYHmtOhtbiaCdZFe6ju1rOrmplBbiE2Cb&#10;NxHL4k+H+7VeGL2y3NzbIGYRrAykQxlWIAPwq5YD7AHNv8rKp1E13sQEsvvqFhfySiEzSXsUyS3U&#10;4kjV24nnJAilt52f0o/iT4W+Dlz+IPc3EtweCXCTnmp5ceEdTSTjUkk8duVP5cvxYhAcUhRZAVzT&#10;PTbS2s43klsJbNVWRFjDGWbjGDAHCqoVeag8P5+X2cW06zW2We8lkrECPTZ+IBIqW4qAP2vs5DNm&#10;OwjuoNoPXdRl1G4s9Eihb1ZI3FykPqEorkLHzl+KnKLmzch/svs4jbTNK6ysDMkJpHx4hQXHxUAp&#10;v+xUn9rLZ4qFLIgckZqVnbwLNDG62k92OUpk5yMRD/dcixb4F/vOKKq/BxZ8b9UFY+UKxRtyaTcL&#10;RPtbHc9W+LlhjMRHCEA9CuOpkJcCO6e6ni4LC1GkJmNUqyDipoE+FI/+JNywFeuZld2hRpJZFVEA&#10;otAOPxOft0U/Z+H4eeW4YiO7Oq3TPTbZrR441mY21vAxlkdqyl2bkxWMCicmHIsS/J+HH7LYafV0&#10;tbNbdJdgFMrE0NSQaKg/ab7XH/UzGlmJnfS2sE2x+C8l1DU31Ca1DS8nS1VVqKKrLWSVv2Yz+65/&#10;Z/3o44gBLcXnpREr6oEIJoWVUDEvSit8Vf8AgcnwiMbl6WRoUEfK9tYaWbq4/e+gxunVeSxtI5UC&#10;OvJ0+Cn2f51/mwJczPf3phtai2i5xSk/CCVVlIVaUFaD9rJ4xwQ4pbErxVsjbGFNM0xJrvi91OUl&#10;QGrsPUkVhyapLlC21FX/AIbHCPhCqFAh5U2+Ijix7UCg0+PBA0b6qBsqCRpbmRxIzgITQ/Ap5qCN&#10;6l2H+6+v+xxS0huLi49Qhfq8Pww8m5Pwai8mJWv7Ld/i45LJOuvr/H8S+SDvrm2sLT0eR+uT0eYo&#10;tEMiDnwRA1BUuteKtx58st7m65L9XtFhlQBVlUj1CORZjy4mnJt+PH4srhhuPFI8XxTdNJp1hScX&#10;18bu3mdnlt5U4wCqIqrw5AvwjovPm3D4V/ZbBc0TswRh6h/eSSSuwCcRUDchvsfDxyB2FhSaS62v&#10;IoYzJX6tFzt4Le2gjczB2CSEFEKlTL8fqqvL4eH2mbLVIoVSCCNjLLT94RRaBfiNdttx/rfZyPqs&#10;yNV+P5rDlci6Sae6lkvLu5jW3tTJytVId+TSfugV5FeXBXC8vs8+f+6/iXSeQXEJiMkhjSoZVKjl&#10;KP2mIC/DTlxDZVwGUdxzUxsIC7sbBrW+guxb2yXMiiaGVxKWitmCsY46s/J+RiEjJ8HH/KxO4cTM&#10;LaNm+rnkHNQFrU15cvtfB78eWTiL9ZA4viz5e9FWMJsUN/eRxtfAxlB6fOUqVj4hPR+KNROKMvFm&#10;aNVxKAUZmM0rRRqvoqsYCigANGUVJb+an82GRBFcuJAGyIulkVlRLa3El1JIbt5Zy0h5OStYmIVY&#10;wB8UfqL8fpx8fjbFo5o2lNw6GRX5TChJq6iir8QqeQ49shPFQAHT/cJP4/qoe4guI7P6lDJ6Ekfp&#10;2hoqgiOZwZZqRtxX02MjOeX2Uf8A35geefUWuD64VpwWYKHLU4jkaqB0+zw/my8RjwgR5IMttuSI&#10;sLby5HYcbANDp5SOP1BCkdTMxjUJIxVeann6yqP3f+suBL1WDrbgVmVA8gWrKHoKncFf3VdhTjyy&#10;2FcN1sy4tk00uZZbeS6ZmW3lmeO2ZwscjRqxC9Dzb6xxLci3Jo/i+HFo4JkWMMhjqg4jZio7kAgf&#10;YJJyGQ3JB+KjLfWsqXPpzLO6SN6pq0au5HwRlkZqeooVW/lX9jLuVe3tAtatyVAOJDso48uQJH2q&#10;P/L8K4IT49uiw6kqenN9d1R5qn0xGZeQkRokkYvxC8Vb+7UxM1Wf45EwF9QhSJbaKJIY0f1Z5Y0I&#10;BkLKiBEBev2F3zJmSN66LLr5/wC5RUN5NHcTXszvcSXUcdva2rOoCwxI0rSSu6x+m375vUFOXBU+&#10;BnwYxgZYjc8nkIaZrdt6sakcjSvX2VcokSTYEWXCfgoQxXai4isCkFojRWsNxFQARqEB4LUL9kt8&#10;Qdm+wuALm5eZba3RljSMsmxUkl6HrRfnl8IUTKW9hTIRBTSysLeykvr5w8k1yFlfkH2EIIUBav0A&#10;p/lN/lN8QmVIILZ7KBYwIwFeZCSwQmjlhXYuRkQeMiUhtJYxqQ6yS+ziubi/h1S5nnaSQu8NhMES&#10;L1CvKNFIXkViX9sc/jZ8DQBmVI7dftoLeJmIBAJ3NF+GNduP7WXniIuR5f6Xh/4pHIWeiYXXpwJL&#10;c3hottI11Mkakq3BfhHxfFIyijbcPiXB2mtLG8t3Jq8ZPFbR1iImI4E8VBA48viZj/zbkZ7gQETL&#10;+P8Ah+r/AEzXRJFfwMW1eCwvXhsbHyrM55yagslzWxhLyRhZZJOslT8Mbc1+P7Xxfawq1y/h03Tb&#10;vTLRTdX9/IYi0lHCj+75MD9mqr8P+VmxGCcgD9MI/wAPpas+UYgc096+mKb2GjajretaZr1662th&#10;YwLLDbQ1jrM4D15ijcUq6vX4ZVb7P28kOh2trFpFs01g9mmnqIlVoYx6lwFCmYcSxRePwIx+L/Jz&#10;k9dqMmXMPV6f4fVL93HhH+ydboKnHhIuj6pf7nh/i/2LGb24e41nU9Og1OLU7vU3+uPS4Z4ItMEj&#10;GG3FSok5/G80a/Bw/d/YdeQyW/vbp1hoY42CfC9DJsK/Eerf5R+1ktHp4Yhcvr/2P+a7g7DZff6d&#10;o9nbPfwkTmJZighJSD4juQFBQMKKsatxj/m54r5gmThaWsYAaJaMUNQpC9/GmQ7Oj6pz3qX63Cn6&#10;Y/1ku8mWlwkF9e3XxfWJOSGVeDTK7Aqd+IRm2/ycj8cz2RaWMlXpyaQUINKmnvm+AjP0n/S/wuHi&#10;2luyyazh1f04LhA8SkrFEaq6FwAW2+zt3zanJeXNrIlizLcGuz8iFrxoV4mo/wCBb4syMeIYyZEC&#10;vx9TmwyHmFmi28Gn3Qm1EQvbhVEMy8VZ6BwwkDjiTX+V0Xgq4XW9pJ68k1087cUEELxF1Ylfilff&#10;i5HxMoH+TkdTKFAgRr+LiA/zf4Zf7FkJS/H85Op73lEkNiltHUieeGZUZAHHGBKxlo+R4oSeXwrx&#10;xSGS4EMsyS8zEeAX4ZJGVGPoKygNJ8DD/huXxZP0AgVRPlw/j/df0VqzzUbq3043cFvcW5RpkMjM&#10;oeKBHkUC5YSfDGzOj0/m4rx+DBWtRXpgtxMQvFSWUHkV5knlv8VaZTghEzPPj/3TiyifD+P+mS7y&#10;Zc6JJLqEungyLJMFSX0/TVxAqxiNaUjZFZW48eXw/wDBYRKJoD9VEaoHervQciBU77UA2zMxRJ5n&#10;b+a4WO4k+bK/3ExF36jPwSiIrHgCdu3U4KWY3J+q2ziW4YcpC1QqV2FT/sdsry4xE8cvpH+c5Esc&#10;qQbqtmXurlDFbx0CIh5O/c0Ue7Hl9rHwaIkr1vJTb8ELcwKyVqFoi7j7P7WOTPCETwjilL6Ux00i&#10;Bf8AEh9S8wXkMKLpFot/JNL6SlpBHAgKF+cj0Lfb/YRWxe4htlLTWW1mp4gyOsYYj4mqW5D4uK/s&#10;5Vi9YAmPUW2OnBFDoPUo2M+omGO01ZlbV2UPKbeORwoY8UKhSrBV5v8AEzfB/rYIvbH6wLZruP6x&#10;FeLvFRuIjb4iWZfi6dP5sqllEeKAJ/d/xJF8Ng8I/opfp2qQi31O10x/qZ092g+sDhyaaP4OKI6l&#10;KBq8/hbj/l/Flz3c1xcLbRyQWkTtHCIgiNUinFj9k0/Zp9nKcQiIkz45yl/Nv/Y8Mot8vTGoxAI/&#10;H9JfbaRZ6ZZveGC5v7i1juLgXE0sykCTkZFX7fxOeTluPP4uX8uXcfXvQvZ+EUdq6BY5kFJG4Ehv&#10;5VQuTleEAERkZZP6H1xbSCen0hfA+mvqGm2hMkl9avye2Zj6aGVOS70PqrEq064ISyimdIJLxvSt&#10;pBMoJIZyT9nmD2oe2SOUY4znCA46+r+a1ShcK/nIGfVb+GFZhpwL6nGLed0q8cAVSxcQMgHx81Xd&#10;+TN+xxTDDU1k1HRb+NbAenAQsHpsGkZgAakNQDf3+HNJk4o5RKeS5ny9P9HosKBIA6Jb5eax0TzB&#10;pxS7DNcwM97JMDGqhmP7VfiLEftLketoLeBo9OvpFN1AVZFVmIZS5JHbk/A9PspnQY9QZ+oD7A1x&#10;iQKmfq+n8RZPf3F9NDJqWmBltbtJf3rKnJJBEFjbcErF6ign7Ts/7PDBq26BkF7GnqH1HEcEx4h2&#10;f4Kqx4uQrKRt9pW+HMbJMmFR9JgPVOvx+Ppb+XX0/wC6igUu7mT95p80ggDRRerdWrMWgER5qGT0&#10;5IvjjIdifh+D+bEYLHWBqdutxEJ2nkZkQMsSEpvGXIA5dcvnkxHEQOH0j1S9X++as5HOuEX/AA/z&#10;W9R1ryyugXUtpeSWUNpEgkuY1knljjuHKOIg3Mofh/2HwYemzsY9Wu1ZTZyOgiRLfarNxq/WnxOW&#10;45rcGbLHTjg9fCe/hZmrjy/48xW51LU7vy9pFy0qXtpbyPe3VxeKso4RrJwjcAq1BEqSSen+39le&#10;OKQ21tM0sdpyR26zFWqXaleVNuu2Y+XLP6siygAK6uu7y+05bR9RdJ0SlLUNEiejHz4+mp5P8KKz&#10;srfzf5WEN0LYF2mlL38bFagV4qDvQE9xtnRYzxACIrGY8X+c0mfCdzy+llmmnUC8KW9usGiPGJI1&#10;YgerLIARyZQT8LVOKfo/TPqPp+u3rH4+Hw8tvjr0+1/w2U3luuH0+9Piyri6oP8ATnmU616v1GM2&#10;IPpi44yUBJ9MoPir6ZI5f77z/9QjSWeQiWCYyRBCwMkpAZ5Kc3qTy5U/u/h+FM9DhjABA2Lv4jf/&#10;AGL6KW0s4R6b26xytSIJDEGCxIWMaEAcVT+bf7Xw4Y2UNveyws8DSwkM7yS7LyCg1ZG/lp9knMXP&#10;lljEgJc/1t8NrJ/hSXXb650vT7zjdpFNWKO3tYAfUKtIUCq6DkDIT8TqnKP4vi+HL1e9W4iYwzOZ&#10;YBxjXkFA23eilhtT4eUf2ss0uAjY/RL+d6vV/nNcok+rop+WNAlsJiZrK2jS+JmuJIwxZmJ+GM80&#10;5GteTfvv9b7WBtNJWKkYeMP8bXckbNKAf2Fjp191j/2OW55EXxbx/wBT/HAmIAHkEx11BI3qzyG4&#10;jiHFdMSRI4XZSCJJZDx2Wn2Hl4f7LDK4WdbdVVlluZOKqpIVlXopGy8Wb7PxJ8Oa3GIGfL+koBJr&#10;/TJDYzWz6jLI0Ulpplosks0iqzpLLRjIjEGTnHGoWT93IvqfZ/ycuwaSG5+oRsItiZpEIZDKd2IJ&#10;68TsuTz8M8fEd/x/C2A8QNcgt1uO11DSBr89sbo7fVLeRXSZbckAKQo5L6q/HJUqn+tiU8sc10ba&#10;F1LhgsksVQRQ79AQOv2sGKFDxPJx4+rdF6fFNa6SNRuopEi4NJDZ3TI+7LVdywJ+z8Mf7OBtUvyk&#10;TwwO31e0cOjgURt9xz/apXl9hsydNprlxEeosZkyKI8vaMj3Canf20aarqNuEuUYlnUU2pGeXAUX&#10;j/eJ8X+VhbZWqtObi94vc3FeKEsxWL9rgvV2k4/t/Cv+RmfkyR4SBy/H+c2QiIhPb2d44DHZckht&#10;xx+H00QuacQ7n7CJVeXAc/5eWGyO0HOahS9vkCQR8iJREhJFVl/dpXl/MuYZHHKv4Y/X+I/75mPU&#10;OHv+pjk8VvqM8dtxafS9Kc3GoTKqG3kn3HFWgImdo2HLj6Tfscv8ki1CaC0QWqzyxKsr8+AiSaa4&#10;Io1FTkGRPhi/uePH7LNmzw4BIdP6P83hbBR2DI9MR7lmu3RGkmjjNs7eq6C15VTd1QiVxV3Xkz8u&#10;HP8AZzaBAtzcWtrYwlWMhMkrkkgAfvC6gGrSOPtH7K/ZZcdb6IGUjUY/5zZw0OIfSIrvM2pW+j6R&#10;eapfTcLW3gcui8FZm/Z4s5pyHRV/a5ftYYXVvBY6ikTxhrqVSJlBA+GQnifiHTb9rjmmGrsGpf73&#10;/cuFAxyXEJfpOqHXNJkvLSUCzVh9XcryNYqBxSMn6ODNy/YyQ23lGSe1+q2pDBlKXbSIleJStW48&#10;Af2fsj4s0M+2YA+u/wCjz9f8LVnxnobphGrfmL+jjLqepQNIsQaXT0hkkAklhfiy8WDiPYP8Urfu&#10;/wBmPngXSvJ8SCWwmiYpEyr6sfwMxj/b+EKAf8kfZ+zmTq+0RKAn3j+j6W2BjwAn0/8AFL9c/NmM&#10;adp2qWVzDBdXcPrLZ3A5BRKv92yhlk41WnqcPj/vOPHjku0zTfqt2rxRBVUmpoakN19hnO6vUCcK&#10;J3LDLlv097ynzP5tk13RJobu7e4LhHeFJEWJWiYlRvykk4ryWicPi+Jskcjqfs9s0cQWMMbEIdOK&#10;RF5QUH7HuteuIhpWag7ZcYxAcjYBXjljVOQBIGykd/orgxAVXfsKVzCmQSwjFW0+3lBMrLVj0Pbf&#10;3FcLtQmliCsr8DWhUiqnw37ZkYYAuTCmW6PHbXZlgktmuIlTks0TUlioDyPFRWT5fD9n/WxaTUIl&#10;haU1Kp9sgVOVDCbWlsWkm5uotPBVbmept2d1X4ezVO1WpTj+1j7fUrWVeMcgJoCQDuK74Mmml1QY&#10;FRudM1DTpQ9xA3pcmjV5FADFTxJAqRQH/KxO9UyQMyxrMVFRG+wamWYSYmr4VGy6zMEV6AZHhSU7&#10;yxklkJIq1PgrxHxcf2shWrXkKzRwzRPbTyngYlAkReIqACRTiDv9n/VzodLhNcQPH/W4W/Hz5vTv&#10;LllfTW081rcwX2nwL60VzzntZX9Vv3jyJyLCVwHXn6iL/vzBVrq1xpIi4vzDbmNPjC1qTsAv/Gq5&#10;TLSRzAiQ3UgHYoK/0Oz8wzzOsTW7wAp9YnAgadkCiP43aUMn+UvqyN/N8GHEer6Xq9YmKfWahkRj&#10;xckUPIUr9mq5gHTT05sfS1HERuGLXXljzNoTG4IdbSQFJZoV5xlD8BjYMq/aoy/Evxp8UeA4zqei&#10;vJwkku7ctUJIQzgEksasfsJSi0+LL+HHnj6hwy/o/iLYCJCimckmheaGhiMcGm3qRGOS4jRlgrUL&#10;FGEjX++m5VdnbinFUT7WGssNvqtqhhYAr3FCVb6cwoyOGREmqUTA7se+s6t5b1cyy25MMylXSUke&#10;pETU1AIbcr05YTPdX0F0treQERggiXkzL4ghuP3/AMubGMYzgZBtiRIWyS30vQr+zk1PRb8euqPE&#10;9mIY45CrUBUx8+KhiV4ceXq4LnhhEMv1b7RCl7cHijEDqNh8WUQyGxxC/wCl/NYb9UugmvzcW/1+&#10;aSKESOIb0IJ56En+8CtJSGtTwX9rk/FsjF/Fw9URW4mrUylwzSCSgABVqqwUH7X2c3mDJxEfwiP+&#10;lbY0AzzRZ45Utjdag9qriMW3olIbZ4AzNySRAHQzFf7slZeLIv8Al4XyRSCSLi0l1cTHkqjlTchS&#10;3LiKca98zROIsn0onOk7S9t0gnQxxaZY2qhXciMUUKX9MKGZeTf5P/A/F8QxLoWMq2Cxh7qcF7gg&#10;ts7UPE7saUBNf5UzFnEZD4n8z6UwShLKbV7WfVZbh7fS4GSGyqUBeKIuqyiqRcHLPw4fD8TP8XxY&#10;PsrmOSMRoOCRkqzPVeXQ1p8Jrx8UzFnE3cuqa2SrW9Lnt55LyQm6mmRZLeGJY2eI0K8OXFwUEnI/&#10;DO7s8n+7G4NiCwtczFYeUU0iCOjA8kjPQV5DizU8eX+TlvFwUU9EXNdWtlpyy33p3On21z67TIR6&#10;c91vVivpkSRxsyKjBVTnGv7z9jC/VpirLYl5fRRAium7ciOIJqrJyJ75maaJriI/3KBunHlqwiki&#10;l1mOO3GoXUjPKzIFQJy5lUIcScFA5cfsu37OXplijhr25+C3hALtzYc3UsFAcqnIKT0X/hfs5Vqc&#10;/wDDH6peSmVbN+YNamgeHSLICbUrtuCxpErGGBwhkZkV5AnIA8Xk4r/Nz4vJi4v5IWiuIrkhR+6Q&#10;yAk1pXjQ8TyYfEWbj/qZGOnxkcJHq/ilwpCHbS4buKewurBayMLuSKGQLQcqc2KllVFdeCRRl/st&#10;+9+22SLSvMqXFr61z8EpHJfhdaL/AJXMCnyzTZ9CRKofSwlD+byYT5g8iJZ3CW9hHJcwcwhLPGzs&#10;6mvFPTLctv2/hVXX4+H2VMlcToJCQWbZRXY75imPAaYEUkEivaPLbRj04kPqMxAMv2eJJLAAgKfg&#10;+3hesMqSS+pIRIesgADKxodq1Vqd8yJSuIpndhPTd2k0NqIbYfU1FI7Z2Z0miUOq8qcJYndeSxhv&#10;i5M788dcLFeg2svxRvvUgbiu1CCBVuuSxylj9QRw0grVP0Q41S0pBcW/7tVUyEJIYxXmjRuyxxLw&#10;jTl/weRbWrY6bU2yFbuUrEswAZ+C0agYLsi1qAvxf6ubzSZuIgk7BnGTP/Kl7F5jdnvik1hAryy2&#10;tfTj5MzxhpYyx9WWTi3L1OES/wDFvHlj5D9Q05Tz9GV6FpZWBJRAXPKqhkUtu3xO2U7zyf1fpWXN&#10;yLHrWuTB1W9062D8Le2jdI1ll4wgq/qPHO8cfJF/dwxo/wAS/Y5LoFtouDy/DHFWeM8FJBY0Z25r&#10;6i1+JV4/FwZ8lISkbj+ladqYu7wSx24aS6lBtZE9VwtVjJjhjVZPqzsgKeo8v7r1OCfvPiTAsN7L&#10;dzmTkUtVVfTryjowFH+EhP8AYV+03+quXnhgADzZdEzfSbawsyogWS/kkf1WAEjOC59MOwLmnEr6&#10;lPsR/B9jlyWUTbKWWP1TVxzRUSoPwkHv/N8P+VkZ1VIFIcz2C85RDNP9TDLDIbeeWab0yC0iMBV1&#10;P+6uMnGT4I1X+cNfSCW89LmzqIlcPGhaNaECikD0/wBv4mL/ABcV/Z5ZLHEAWgHdE6LytrBZhAIZ&#10;JppEEdzIUnkHFirSciZuTlP3cXDlGru3p814YMdlluoIfje2tYld4hUM+7LTipKlTReNf5OXxcsp&#10;lEgESPql9KhLbaCS0sdQvoxBBqGpXLoly1DHACqycnkkVZOQLSu3FG/eS+n8HD4EruWS7lkKuqQx&#10;sxQOEDEKRUgGvECrUbJ4cYgN9ykI3SYYtPtYEeCVrueONZmRpXUMyHiHf4fUdgqc1r8P2OXwplwW&#10;9xEDd1t4QzkMzy8FCjYU5CjHfY5KeWBPIqSoalqmnzMNJmS/uCkcbUhtjOzM3xEN6JZo1+ECSN1+&#10;NP50zKsTTG0maGYGKszVZhXjQ8gOew6fEfj+L+XGcpCO18P+b/xSjcNmS5Nk2oQxXNs4uSltAFjV&#10;2QTkrw5rEvKahb4fgjR0Z+Xxy4peygi3WRI+QYiONEKojEGrfa+11Hw/zZVgisVLRrBYpL14HuGQ&#10;hWmvZ5UlnnVaAJUoGWNfhLc/2V/4JCrBIWijDxwuackUEmgYmoqAD/q/Y/4HMmESLrr70UUaYg8l&#10;7DdztBPexDeOZ2CAloVCg8GLKByrzb98y/8AGTHW1mHPr3ABitXBVPhKv6jUP2/hFNz8Kpy+z9nI&#10;5J/w9SFQ2rajcRPHZ6dyFzqkLLLNRlaD6vCzKaxBpXd/gRVeWT00T1ft8+ah1Ap617PzQBvTj3ZF&#10;qGKVVSeP+V8Kv8GVDF/CP85ZKH6Dt7j6rpFssUx9HnciUJcOVKrKFlYr6nBqcVMksH7yPjw44jHc&#10;X4jWIj04uf8ApBY8hxc8hXiWfvybm3/CSZPw8ZN9yghHS2ejNdPcwgTXSxcbEIpjbnCojbgXVYaD&#10;4VVYo2X1PiZHlgXBGnwmFpb27X1GeNI7YMW5Gg58eJFBT/W+1yyGfMZEQjyUndL9amjvpIdL0eYW&#10;ojnkuNUeFYyoHIw83IIZidvtJ8Uap/LyxG4ubia4W4kT94QI4reigBSCKychU9eXGvxZOGKMRX60&#10;AI7T9Ns7OxewtZ/9HEpnur+pJZlZarCIyFWgRY2kC8I+P2P5RZSK0ialHupCrA1aSjbh/hBWOvxf&#10;G1ftf6uYkgcsr/gj+P67EizaAhmur+4Rhzi02FXiClY4Kx8g0PxFXmZWCUijVP7tE/34+ArwzSSm&#10;AOEePkVLcKfFX+8onAL/ALs40+L/AIHMrDGMQzHJMtO+riy+vcGkFwI1lEKyqaIBtDWQytJRvQWR&#10;X/d/a+HjIuJRp+8IgbkIw4VlDLux3dmXiOVW5NvkuOokhiESxX0FW9h9B7lonlhZo5BVUr6MaMXP&#10;GicB8GGEduokaFVHGJaejtwAAJqWII6Fe/8AxtzxZSPexJSOfUR9US8lkYG8kHC63EpcuiiNI1ZJ&#10;OTsH4/C3xfE3BfTjhDi7uzGZkbg525CNmoDSu7lUrWiov/EuD5eICQ3KnnyRM+laWLpdOMPqRBg/&#10;B5lUMyVIXjEJJqcC7zSv8T/3cn7uVMCzRRmcLxB5UkMJJDOQWohoGb04/hkf/K/1fiyIy9O30skz&#10;inujDydynpVihulCOi1VOUnxFE9WUloYh+yv/GT4RTSQxN9YdGijRysQK8XI4fF16KBuzfZ+HjlM&#10;YmRo82VhL0We6RbCKWO5uJIQ946t6lur+rVKkcRI5kBWOP7fFnkk4/DlKrPHHLQJNOqjmY+I4jcs&#10;wYcgFX+7T+f7eHiPLuQSQ4yGO4lSMmaztOZaIzMz+o/wpHGVIUyPJX15W+xH/df78ZewjevOIGON&#10;UMnqSLvUkOXJb9sIf9i/L+XK8+S9t0IHXLm1eBY7thPJNcR2rWlu7CqUaEQqqcT6LTg8yft26o/w&#10;81xC5vGunjMCs4kp6ZYPRQ3JebFiBVTRv+Nct0+PwxZZWmNjpy6dFOk7LAYN5xF6VZDHwl9JEVKh&#10;HXlE38q8eD8+eXY2UrIBMxRAT9ZUEF5HWoIZwF5dP2Ptf5K5Vlyx6p4rU9W1VGCtp8SSzssTafNI&#10;hEUEUnFlYRFjwYKxZfWWLi3Dh6rpj7++SGCscYaYsvpRs5DVYqqkryLfDz5tt/L/AD4MUDI9wQVP&#10;TdLnnu/Snn/dcGW4lSBTHxUkzKj+kib8FhWruzcX+DjDxwSpuYnElAhJKRlV5O7sypX4dh14fFx+&#10;L/JXK5SiCQSjZL549LvrcwMJJ7YiKe4SVwkEMMKtOqKsgZ25BTO/BHf01+3HI2PndIFKOUJo5mB2&#10;/ekCiswr/q/8DlMImXuQAVtjBPeSfW7eOWNS8KWLKan6ortWSOJuNNv3i1+FecvwIrcMRjWGBJLm&#10;XgsjkIStUc8jQgL1AG2XZZkkCiyRUy3F7Na6dbiSeCBWnX1itxChiUNG7Sbc5GJbi1X4ursvL4eN&#10;Lcoq3LJGOYp6siKAQKbIWJPajN8WSGKyAVXNYzSXNjHPdExLUWlvK5fm3MVlEapGo4nnHDWNmbjy&#10;5fZxRBfpEHlRUlCpzRHPKnhWn/EUyMpRB5/exJCHf9BXkxihZprVpJ/TkmgiMAkUUdwp4t8O55Sy&#10;fC321b4WwJPeypF6KO0k88hV/iWjHYfCf5Erx+EfE2XQxDxAeiQaKYafplpJO11Pbw2+n2MKS2g4&#10;PziQAuWkTj8MstPU/eO7xxrF+79TlghIrW1srYNVnQLsgrycsWqQR+z8Tcv+NsokTOZA5LSFMmoX&#10;ur6iylPSuZJatM3ERRJHHDxRkYkGWkaOn+/P+K/toxxxXE3rO3qSSEkeoSF5g71Wtd6KVUfs/wDB&#10;ZbkPAKVFyPNp1mbO3iNpaWapFS3jBf0SgKcH4BVEYaVXdl+GT9tOfDF45I6nlJz5bgMQhYeNAF4q&#10;vYftNxymISENdQXIRBBD6PBgruiGcRtX7ILGT1XevB5Dx9OL1W+BeOVbC7kWWaeULESpVA4b92FX&#10;lRfhcLy5fZZvtcn/AGUxycEeXMo67LLv6pDdx2NnbSSzx86StG0aCdi3p82CmFpOKpRpU4IiRxwv&#10;9tsUlkT1GbaFQQjuqhC1EZaiu/w9MER3ryKy2tHFvHHGhvHkDzpbySvMihp4pCG41Sso5SdOLN+1&#10;+2qN5PEKr6bM6sG+IbgOQOu+9G6/7LLIRtNIvSLC64RyevGkLx+l+4chOcClhxQcKpyQB0/b+CPj&#10;w580/UeMBYCqhvULM5bj/MSqD4mozURf2vtfs5MwvmkhfJCs553UUskiNbgRRJGZKMTGFkmp6a+o&#10;iA3J5cYo/g/3ZzxXT4mt7ZyY29ZqmJuTDpsOXyTj8OV6iRJ4YsZAFQ1tra/voC88Js4WT65D6cT7&#10;OQ3wH7VXlLlZR8fxcv8AKx1xIsyenFRIEryowWlQA1OP2mNe/wAWOHHR35sgA6xh+pSm4uBJNeXT&#10;KF5RPIXPJmjDGXeOOML8PH9yq/Z5fspWwlNxBNJFESqM0IRBI/qUKsAzU4/CnGv7X+xyWSUSKUlv&#10;Vorb6neRQ3Ey/vo0uZZ52giSEnmr0RSr7z8lQ/5H83HG3uoFSwRm+sqlRGiySuFYUBNBQV9NuIp8&#10;Xw5LDAAcPJQaVLDTIi4a4RW08uvqTymCCMyRlnKqK8mCmb4m5fu2ikZP3mKpBNbKqHk0kaR9VDig&#10;HKkahR8XIVr/AM25XI3KmAQq3mn6ms1zyjWzuZrnnxkaEl+focriVn3iaKiqi8V+HivP42xOGJ40&#10;X1S3wsZGNG3JFfsn3/m/41ycp9GSPuZYrmVntVjLSxiCIBkFAGK09Rd+JX/ffH4uX2ufwqQRXfFC&#10;U9NZGBdAy1cOtDz/AGuK/FtkJGBFHmt2hb+700y3BR/XazUhJHjcRwvA4ZRExAj9V2aH468U+J/9&#10;1/FrKGJrl55G42UTEMwUMzMlGd2Lcl6r6f7PxcuORlI+GB/Gxu9lPWr+5No2mWI9bV7qJWjDOYY4&#10;45yYkhiMIR/gWT6xxb1H4MjS/b5YhGl40U8gkHKVZSS5WMiMkcOxoOI4/Zy+eQAVe7Zsjp10pJtP&#10;tngJitJoPSWIPOHuUVxIrV4s7K7mRnMnqc1+NP7zNA8rJJbBFFshBrGfiJ5bhVHJtiOPNm/ayUhE&#10;m2XJu7gitriK/aV21F04+pcbRqvpn4pGpHHQqfV9OKP7UfD9psr6qrh7pogGohiSoJEXKtW+Gu4P&#10;IKOWVjIRsOTXE37lRdTeOSKwS4JVnlimnIcK1wIz8MZ5MPgZODM7RryZv8nkLim9C2n9SRhWrFKA&#10;Akv8J2+I1+Hpy4qv+tkJDimyrdK7qyN1qdg8NrG7h1hW4Ds7oqW5Mg3BRFXlIOcgi9SSRf8AiriH&#10;tLeQlbO1jZUf7co4jv8AGSpPIKBtxy7LIneSJFGazqlrarLq2pTRzSw0+rWtJGWrL+6VZFQqzu45&#10;epx+D/YryQvZGubhLOIuIImMtzID6fDxB3UfDTbf7Xx5LDEAeIR6v96k7DzRljF+j7GXULoIbqdF&#10;t7GAgziQ0PFweLSs0vPi/JfsLwX/ACnyCJLkIkQaKAcjI7OijkSBsBRtn/abI0ZkksQFKE3c2npJ&#10;LdSQXN7JQxQrDNITHGGdeTfZUNE26Jy/1OS8Q0sSOpQSmoNXJJUFW34LyVwq8ivxcf2MthE9zOrT&#10;KOWdGEohoCGWJAiuwdKr6z8HRnZkVvg5cl9T9nEI7G5ln+uTSKkaABUf4lIav2QGT9kdf2svGQQj&#10;w0xMjyVrjVraFF021jeW4k5l5IwV4slD8TskoDc32X4+K/6jYP1KLhKgSs7Iocvy4KGCkGnLkOTe&#10;px/65zDxVKxW6i+SU+XrmaW1aa5iWxE0jxQwgGZ2QPVCxQI3BVhZ1/1/8rEbm4+oQSQrMkM12CXc&#10;OoKo9OgJHQg7/wCV9nLYYxlO42iyA6q9nZxazfQ3c0bT22mOFgieFqGeLmjMXIPwsrp8PH4Gj/vG&#10;+PNGqLbVq3xfEwavIRFyoJqNi3x/7HljkJnKj/CgbqzTtLfOirGWipGjKFKm5WNZGVd15KhEPxHg&#10;vPgn7LcUkEkkn7uM09QrGrHjWRTVm47Djuzn+ZsmeEBBVZXiggrLIAFhDzui8ysTiiqG+JufwrGK&#10;cuKcm/l4jQ54pZ2jR3AK0mkYiix77jYjlty/lzDMN+KVrRilrq9ZdTv4prIxuGt4F3Mk1F+HxCkt&#10;6Ow5tyf7GJWgEaGQE1DK3IIQrFvhCrxNCPs8f8n4systHkkq+oyetIls6oUlV4wplV2jWP4y7l1L&#10;q3HnzDHjzThy+LBEgYRvUr8BQvJIDGONRxA5UG/zyiRiNudouyg4JVa5t3CSIXWRYreArORKQRIz&#10;cCWomyluP/EsejxPcJczH1WcD6oiBjGp41TlT4Rzkep5n9hcgZER4f8AZf7pBHTp+OJA3VpcLZ3V&#10;hYk2VuhJ1KRyqTugk4XHpE1blFaxcI/RXjzlb48yiWKyUNcyB5mViqLzbjXjQAdOh5MfhyMwDLn9&#10;LIhXmaG51maSLSrd0s1kgSWZ1jUSGNZebEglq80EaL8fw5UFrEt0zSASKg2JBLAbPUkinxMfiw5Z&#10;8QqP8KkWr3d9O2mxJGfq8tweA4MqpzIMRVFBDj0kRuGMjW4lufqAj4yOC9w1Q0YagFFJHxBPs/F/&#10;rZImPDxy6KTRaknsrSwXXJJOcX7uHT1+JZ3jqW33HF52PqUX4m+CPFo0uhbeikiEoWpDAwBPLZWd&#10;SKcqA8v2Uys1xWPtH++QRSGnk0saob68tZYxKif6feqZI1WIkskLBiyIzFGQL8c/7WJL6NifWUtJ&#10;KpEcbMiAVb4SzMFWrH7TUy3hMxQA/pJq+aKZbzWEFrOFitmT17j05H5twHqKEi5vwjBAjVWb7Xxc&#10;eP2ko45YpGjhUEJtPJspILEUZm6khS2WTPUnb6Ysid0TPcWd3HFJdEiaYGSxgasqgpGrF44460Ct&#10;IkfL7XxYyCOaRhCFBVFVpZabelHIeQUgFT8HPplkgIws82Mj/D1b1a8t7WM3AmZbieUw2dvWp+s3&#10;EKiLmpPNf3npseXHh9puKLgO+nS+1DiFLR+o1xuWbnHVXH2KAcAOEeWafHwRBLMigEfpGny6TokS&#10;vKqziGO0BQIiRzAFGYcwSfVlYyyVH2sfDChBSRw8tfVKFEKqKcqKBsF+zx5cvtZGU6iCeXxYhdJL&#10;KADErega2yyiRxIzBvTqzH4iwPPnTj9jF3geBZZpmCyOtWCkAUb7QUV/ZUcf9lkDLi2A5Mt+YQ9t&#10;eJdtb29srvDE5CFwzN+72RnJFKu7er/N8H+S2B4JLezhS4mQeuZGSDihBCcRyYMdmqRu9cuncp0O&#10;gRwiRvuVbu3uNVvZrKNi1mkaPclpAQ0xYlYnQVZVVTy9OnxYFM4uIY4U+FJlWa6aU0RQoLfE7BSS&#10;u3/G2WxjwC+jMGtxzRxhW3ma8mj5y2xaCyEa/GRJRTwQFgA1P+FxfSPXudZt4LELL8fOWVyVjAow&#10;oo4kdq45jGOM5J8ukGrNLgCX+cLm0sPLN5c6k0kERjWFI4hzl/eOig1DD4uTU+18OL6lqdrp9qLC&#10;WT1ktyXlLoqRjiwVWLKh3WuyZHAZZsokNuH+dxcX+l+hG3Eb5yQej6JLf6lL5gKCzn1FI1iaOSSW&#10;T0ynN4xzcIoeleaL/Nx/nwm8p6fc6ldnVIJBdaq1wEFoGEcW+wc0V6pGtWXmOTccv7Z1B02GMblE&#10;TB4p/wAX++dVqyZzNn0x/hTHzfqVvp9m9jeIYNGFsZLi8NXLKrBTboA6P6s1eKt8X2v8rOpfWJbS&#10;FLGVo5Uoo4OSrUZupNOtanOMhhgfVC/T/lNv1uVjxgb9XiT2b6pqd3rjLfWN3J6nrW0Q5wR+jDyC&#10;gFYxxVGREXnzX9pWwsltLH6hK+nyUnlX04HSrhGJMjMSQeXxVy0ajLxjj5RvJ+P9K373uzS3ub17&#10;6NNXicW6TCW6gn4xGY+mluqogZlX92Y/3bOnxYXanHZF1itgLgwmkpqV5uQSQxou1Tmw085mzXDD&#10;J9HJx8g9NnmmGh/pqHTzcatMbC7uFqiIBKkEKkKphVi55cR+3hTdh7eFFjUlZ2cKHUBSwI6UPQcv&#10;HNvpvVKVkXjj6nHENrT3TQt5cSzXDBHtUjfnG7l1RlYUbkACxKM32PhxeGKIWsyrLI6u3BgQKqeN&#10;SART4d8n4kp3EiPDH/Zf6ZyIwI26oO5uLptUtecEMc0EXrq3JgrqZCE+1UGT4f2vs5VzPJC8Menn&#10;gqjhKzrInNSQW3FaLxPXl/ssqx4hUjkrhl9Mf5v9SLPioV/EqWVsl5bTTazGGuxIZ7dY5IZ2gfiU&#10;R1L0UyfaAX0+P+RgeSJo6WFtLb21tLRbq6iVlJLhgxRTvtT4WMnH4uXxZZDLKcxKpcNemEuH/ZQY&#10;zmYAkC5H/Y/6ZUYym1k1a5tLjUNTtkkexsZ5EbaIhlDFV4K0hKlgsXJWVV/ZwTqn1CKBoYHYW6xF&#10;riST4i/ChFW+L4d/s/C2U6TxZSMpDr6R9MYf6Xh/3zE46AiD6v5yH0IapLJBd6jHG9+0qi3ihqkc&#10;PqhhJxTbkyUK+p8a/wCVhVDay3DiVjyepJIA40OxJJ6n/Jrm2lLgNOHwgGyyC5vbaxj9HaKIBVRa&#10;nkWG4UKKsAf5uOGlvoiXVvdyJO0iyuoghrwUdj08ACcxNbqhExsbev8A03pczHIcXPnH9THr7ze+&#10;m6lptvcWqxvHFI1/cgCVlUpyBHhzkEa/7LFNTs7Vp50CqpuAtvNNES8wRVoOJ6KtdzmHpeIgEnkf&#10;4v8AY8X44WwSoe4KGgXl5+jrW5BkMkEUlzFbzhbe1aSWXmeQo0juB8Mbfy/Z+1j/AKvp8EEUbLFH&#10;HGXcw0L7tuSQAOXw/Dk8ebIZmQs/zd/p/qMowuJB6u9TV7uS8kha5kuLgRwrdKRb/AvwqoZmdo+L&#10;EuzUVufxfzY5Ul1C7FzNaR8bVVaFpqqiN2YL48D15ZjdoShjBESeKf8AN9X+yQKNAdFO2g03SNOj&#10;0qz1OWT6zNIZ0t2SSaSpIdC7VIUS8ufwcvib4sIpZrK4nlFzRLZGY3QMQQlATXkaq/xMeCD9rL9L&#10;gyYxfX+H1Gf1f11zAMtuRfQ2qmzXndzRrHbN6pYByAAQnFo+KqPUkb/Y/FywRFDo9zHdxT2BJYwy&#10;xQF+KydQiOtaRrx+MrT9rKZDNHhNx/py4Y+n+d9EOJxRl3Pql6o/j/TJbdya2k9u9rqtLZo7iCaY&#10;xGT0Shq8ikj98/LjGrH4f3f+W2Djo2rLMzLBGLpVAghhH7pQ1RvIhoSN8Y63AI3fEJby4o/iTbGd&#10;9NuiAHmbQjbi3e6drFZSLme6krcNJGquoWKQH4XIX/JVua/DgqG1S202a3vJ2FzcO3pwuShDBioo&#10;B4gbbZr8+UZsnHAekfx/j1NsYncyND8f5ynNfahca9BPYwhNOskX6zLEFlSSN4wxBY04+m1eVG/4&#10;jhNcWzCR/QhS39JGPCKjO0tRx2I6t+18WbfBMeHZN/P/AHP8X+kaZRG1bJ5BdBI4xLK92LiX4pp/&#10;gRIiCW3DbKPspjP9Ns4OM8Ua8Y6CUFYyNiCV8WPiMeGMyRe5/rNcJkAgtq+nX04a3uJJVeU84SrT&#10;Ix+FlDU+wi/a4sePxYfS+YbONbf0bbibZIWEjKTRwvEgHrsPhzW49DkuQmRwyM/x6UeIOGmKN5Em&#10;umvDLqU7NffWIZYllFCjuZORQ1UBn4v8PBsMpvNmmIomktVnvSwWMMPAV2zGx9m6gkREuDF/RKeO&#10;NWf4Ugtfyvv2hlsotQltbEjnMwPJPi+Aqyhgv2RjdR8x2wtWvbeEwXUwVQq0VeIqAVA38a/Dh0vZ&#10;shPgmfEhG/r4m2OWJFn+FF6b5RvbnUodOubtHsLNneURxivLiFKyMNqleLU5NkTls39Z7lpDzYMZ&#10;KgEVc7b+OdJE8PpGzimBmeLvZ9b6hG0MdmkX7pWVYaEqeEYFSFPVf8rK+sqYOicgaD4R33LV68ts&#10;y+Py+xjxy4uFf9SkF8AGk9NgWY8ztxoAnGnHh8RPX7Wf/9Ujb69KnpTCg4CZYEFZFjU/u/g4nk0n&#10;RmK/B/JnpEskMdmy9OAOr6MSTT4Ga5ikQFnMLzs3wGT9v4i2ypRm4cvi/mw6WONVSz+s+Jug0nFQ&#10;AtQiKCVPGvxVCv8A5Wa6VSkTw/1JR4eKMkVZ/qsUNxcTXVxrbaZUVEOlmK39SU1kKmeYsiSqH4/A&#10;UeSHh8a8/iwBIk0kSuhSFjT0VACcj1jQSRvKvX7SouZsD03l+P6Xp/HpYCBTu1lRJJFZHnjIPrCQ&#10;klSKrNI8c0cLU4iivI7f5H8uGWiaPJbB7oychyM5TlX1ZHFDQtQqF+ym/wBjNXrdcJHwwOLiZxuI&#10;pjHnHzRFccdHtoSss3+jT3RSv1WJSrAlUDc+S0qOPHm3wt8ODEaRTJcsxZ/sKa1+jb4fAZj8RoR6&#10;D6mI23S64gtZUtNHiiVLUn6xPHQoCKj4wG/e7tzb4eH+RhTq008BhZH/AHwYBwiVADEVqFB6D3+1&#10;mfocfEd/oP6muJMZivpZT5WgtbmO5X0SbFwfSaaUnnxqAyljWje6/Y+zjL+eaNGjSVheX6AUQcik&#10;a1/1R3+JiVyzHEyO+8Yf5zHMQPQPp+puwsrG7uBztgdL0WVmjaQnjJctRqhaux4bcBRuTN/k4Raj&#10;Lb3Vs0USGG2iSpeX1PiValnVSOLM/H/KzO0sJ36gD/NY47kQf4Ysl063uoHea5lE88rmojRBwUn4&#10;IyalqRg4bWNtxhWYVVZSonmDbhAtPtUpX+TkV/2OV55GUuHl/Rj/ABScjJKj9/JLtYv/AN+9ovpv&#10;cKjG1tHUUklJJFRXkyDrJwjbinP7WIy38b2J1QKGu7ppFsRKy8uCUAcFvT2RRX4W4Nz/AGsnp8PC&#10;eEbD+JBvGLHOXqUrKzMF4mjQN6dvZxxT6gLdCI2kmZiycf3n981WZftoi/aVcJ7ITXl7PKeNpBJE&#10;zSiMEy1Kq5arCXhzZlNV5t9nM7Nk8KPPbp+It8Y1En/ZJ7N/otnGiu0zq4WItxG5YjjxT0lIRe38&#10;q4Y6VdwaMjWPFLm8uAjTSPK0hBDMSvBUhL7N+yc02czyj1n0tUp3Gifp+qUUj1rRb3Xbi3vTqE+m&#10;2lkJ1WOFIVeXmFAkMkhnVVHCqfu1bAeoyXcepNfyuzMzKHkUqCqL9lIh+8ZlWu68eP8AP+1mp1GO&#10;EBtt/V/6tuqgfBkST9X8f8f4/rJrplvax6clhbxgIiHiHDNViSWaSgQcmb4+vxcuS5IvKfmS5Gox&#10;3VxdXMllQBZGi4yclHxI4UiOFBzQ+p6X2fh+HOb1+n4h6AK/mz/H+6k5GLUCRI29X+lkxfzV5Rsb&#10;zQbzSra3tLK/uyXmZGY7yuSJhRUkuJeMUjLDz4+r9vl9rOtpE6qkqxgtIAzVPLiT1FaD9WaIZOIV&#10;I8NNU41J8laxYLZ6vOtlJ9bT1G9OcqFYgE0JVS4U+3Nsth8Nab99siCyxRs2r2NtcySgMeu7ivh2&#10;NMDrIWfj+GZBgALcsikc/quwUAhVA50HYfPBsEBj+M9D45hZcvEKYc1SO3ZpeT7IvRaUBxR2PQdM&#10;oiG4BNSKgU2YbiniffGSRrJHxIBU9RhEqKRsioJJIWSSNuMqmgYAVqdu3XCvVbG7ewkS1RONNg23&#10;zzO0uWAyDiLMT3TnSdXt4tQhudUidyrq5njYeoABRQK0/wCFeOT7XB1yHw/X450tp4PRViY4VDir&#10;RgVkkYbCg+ynD4s6GUcUgaNlyYytn9xd6fLBPqlpeC4SJVubmR4mPGcnhbW8bUZ1ZjV5xLzXlw4/&#10;CzNk8g4Lbx0O1KfdnLzBMiHGkN3l15LJ63rqADLUuBQ0577U+nG3Gl2VzDWReta02oTUdRhx6qcD&#10;QQDTdtqd/aSm6guGjlJDHkoZaKwYVDCn7I2yM3Vjaj1YbMRzBSTLbyKPtIetaGnxb1zc488iAZN/&#10;FYss0t9Tv1ktLvW1ubWaRBDZarA5ZQk55kMnNGYcFVOP+U32cIbywnS8iEUwicMFkkYVCqzFyCSU&#10;8P2vhzbQzxljPEGcJHmy/S9atZNGmuDam5iMbyW8EdQ7vFGsH7tYhKU+E0pHxkTl/Lh/DqttC6re&#10;CNonJS3uiwY7sAABQH/gTmonpzPeHp4fVwsCOI939FiE+hX9xbytphmF6UjfU9GCGNF/d8nYlmZV&#10;b4f92KnNvs5prptBnSXe7tJzVjFzkkBJC/ZHKgHzX/VwQx/mYkAcE4osHaXpat7KPzVam2vvT0zU&#10;IYyLeKcxxwlNyaN+6cuxH7aS/CrP6uSO3e21G0SWJuUUi1Tl1IzVT4sM6I3aZAxNMJ1HT9RsNQur&#10;WXlDNZuUkoR1B+ytKF1br/w2FU+m3NmwkhYmygU8ozVnLHetTyLfTmdDNHIOE/VNshO+ae6br9ve&#10;o66hbIusSzoEuyEjtvRAVQjKrRBKU2Kr8CLxwpvIP0hIl1bMYeLc6SAqWqOlG3/a/lzZYJ8A4Jep&#10;tHpHeyHTdQfy/Hd21/brcRzIAFtCrrGoYAuSoVeR4BmZZpP9j8OIxRpbgXM8IiuAhSNG+Hk/cDiD&#10;UBRtTLJTMvp5NQPFuF9zK+rGTSbS/kvbB7mK4nnhBkMNv9pPUaVlCO02zs37xVRW4fBhcIJp2hlW&#10;XjM9Sw9Pgu++xkHWj9vgX+XMuGQC4/w03RAtkourWyS9jaBntLfjGh9c3EpK0WpjgavENFvz/fS/&#10;a5qmVPziu1tQCfU5FgqkljUEjlxC8Nvi/m/2ODGPRxHoiJPybtGgvLJtVLilvwEUkjKsaLxKB/TE&#10;nP1QHb06/Y+Lh/eYutwRp785VSeZ/gkQj1E7mMHr/rfYyHh+sH+HhPF/nJNGkHJYx3GuQxR20s1j&#10;YxoXt5hILaYg8VuGUgKzCpMdTNy+38XJsTvIYgCZ6CVmVleIOyqq12FPUJNd9+Xxf7HJ45SF19P+&#10;akbK2jXt3WH6k0k1pFFMlxDd+nFcTTuUIZldLZOCpVOUYjVF9P7X73gy+DJAi26stpBGOczK1W49&#10;lBTlzf8AyR/sMGnA4iZfX+P5qBzROm3KNct9dmjk1S5mYJZwyA8C/wATPIqSsvpR0b7R+z8Pqrz4&#10;4CmYnVoeTOI4oqemrPXkxKhvhAHEDl34/wA32sy4X4f9NI5o+C2iXR7ookTGe4MplaOHhReLcD6h&#10;ZjIzKnxfE/Ljx4cFWN9jDNqV4kk7V0u1DhqFi0jkAg1p8Silf2U5cMqymOKN16p/Spsc0Prtz+iL&#10;M22msqeYr70pEVwiJHEsgUrxr8HwM6fB6k395w/mwwj1hYrn6wfht4wSkLBUiYxj7fOpP+f+rmOd&#10;HePhv1y9SBySu58uSXNsbYhZLiUiOW+V5ZbuNLhgRCIVRF47fGGaPin72RHb1MNBq0V6rxgcLktx&#10;5BGXjVAaAld+q/aH2s140xx79F4OHdIH8uXum3Mdy7GfSYo+ZiaWOQzFJCFZlLJwQ/HwWF2+Dl/P&#10;ywFcalDp8EsbI8gm4N6EYJKqSUFCoLVNANsy8en4zd8kgAlMoNGuddu4LlZYoJNNZ0fUrhQTJIgE&#10;j1R2VeK+o7sxTh8a4cQm0ulJcoGZAqrX9lhSnfc5r5GWLY77sJRpjl/aapbTRraG44QO8sjsoo80&#10;ThlbfgojVwrVb4f91phNcaPNaKby8+MhgY1CfGoBJK8qktyPEZsMWpjIiMU8QZJZ+aotVuH0nTf9&#10;HUxvGZHk+CYyBFSZIyqoojjEr8f2PtcG/aK7lY7tV5VEbsI7gyABmFKUIBb4aGgDL8WbAAxFjm2M&#10;k00TacZoiiM6JJNZW9uS0K1JbkHdY6yyEcpeL8Y+f+Vyx/rQhmhhYW0EKjkQBzCUPCnVebHYUwG4&#10;+qXOS0omyuvq0c12h1C/uJKrGXPotKWX1N6LIII1CuQ3w/Cv7PxOgLmCKGVuMki3H7iKNCwFAKlv&#10;h5Hi1H+L7P8AlfFlsuKxRr/iUFFT2d3dXVpGXhhe0b65NcSxLIwdiwVPi4Isifu+P7fL/deCRRIg&#10;GihE86fFIFo1K05kh2b7PQsf+ByijfNiAl6R+teFo7y7+q2M4/c+oPRc0qIOLQqnUVdIl5IjfBz+&#10;1iN9cSxpIsTCFJAHklWiu/JT8BVgQBx+Lr9r9r4sMIgnilvSUZpVhbXEtvJOrXJtmaKG1cB4YTC4&#10;/eK44sX9X4F/yV/dx/uuWMjt7REdfT9VIizOo9Pw+yONNyw4/wDEss4pX/RZK9xeai/ouk/1ee6C&#10;pCWEwo1SS55V+ARtz4u3w8V4faVsElzLcxk26F/3bcmNVjT7VOVCrlQuyfBxyuHpJJNMaSk2wttI&#10;miiu5BCfXjmjSP0ZLi4dvTaRUDI8XqzvV5eMry/F/wA9HxmeG3lLIESgUqCH5MKgnivhtz48f5eO&#10;QyGM63MloL5UsbnUrb05TNcmssc7oY/TjYhggkcbFhz9H1PUf4nl9T4sTvRHGI45ZGkv7g0KBQpE&#10;e44rSnH/AFss0xJl/QYjmu0eSSd7iW3gSLQbEFopvUMwkuKhjI394zsrByI6fyLw54lYWpe1hTir&#10;NG7K7BetBWtew5Dt/Lw/ycllyEWY/wCa2EozVtSgttTuGkmdFmhieMO2wqeAUDarMhPFGZ/if1OC&#10;/G7LeuJ2MMIlMSbfu1URjiwU/FWvw8u/8v2ch4fCOM/UWJQZjay4T3bWiTTFgjXEztO5eNn2j4hP&#10;jEWyIeTo395zX4w1jbvqNwzuq/U7Z2VISQqvxRVUnkwqvJX5fCv+q3w5dmyQwxAH1SYlW1u+/Qmn&#10;NGJrj9I3sYMlykUkskQllZ5AnoxzNzRZVWFWd1Xgi8k+JnEyx3fr28EcSMYiz3DqxjRZH3FCBxY/&#10;E1eP7WYmPh4Seq3SGgudMjhvL6aZ0gvUjisYZY/XneCIfEzRt++VPhX++P8Adr+zzxOaKSfUo5Zu&#10;P1e23/dks3Kmy9Tsa/zL/qZfCcYwsVxf0kmSJgkSz0Ke1suYvdQ5cWuAkIoTR5WUIu60r8SSfs/H&#10;+zgm3RIVknkUxwKpEcNRuy1rWvwqdlD/AGvsrmLklKe0TugIS5naa6gt4AlxfyPG91dMrHjA2y8O&#10;IEkq8mla33j5c5m4fFywPJqsDSKeL3N04/0e2PLgqsC3GqhFVdquz/s/5Xw5fDTyI6D+ckjZUXy7&#10;d21tIsMq2FkrD61fAKZ3lWic29Q3Ds61YQpH8LytyX4ftI8LiIcpZGeSQl3QcilQ3ICgP2aj4qLy&#10;+Hj8S8cuExVBbtHoLC6cfV7dIo7ZUhhmbgswj9Ipyqy/bKv8AZ1X05OfwPzTBFrFGsrLCApLBJUi&#10;VFLsST8ch3+2eXwsuU5ImrRIVugNWkpbrd3DfBHHJdQzztM6xRqlKx2ybf3Z2Mkcn8qcv2adZHV4&#10;qK0aj1JZ2BPKu7EEAnj8IC/6v+ThiARsxG6+F7a1ljvX9SO5ndbe1sI3RPToeMaFGKR+pWR3k+1/&#10;eN+8bmqYihgYMqcmDMpb4Pj5uVPHc8F/n+P4v+AxkL5sqpGP+kI5Y5JOEZSOVUHrD0fTiDBZCFRZ&#10;WY19L93wj4r/AMWJguxCRXVwI0JuSteTDoKCpLAU3+DlRuX/AAOQzSlwjfhj/N/nIKVavwvLDTzc&#10;un6OEtAFNFZ+dFRUJVuKr6vp80VFT/fnPEIrC1MRb7dtGh5uP3Ydvhb7W9fs+mf8n4f2cn4hvhh6&#10;f6ynyRl1q2o+pxqIdSuZ1VIVH1hoUJaMMUPplfhf6yOX7Ss3x8szuJbtbmSpnZiYISgb0gFqTueQ&#10;J+L9pX5fs/s5YIg3yEf98u6lb2r2ekNp0O9jEiC5vmk9P1yX4BPgjWPgFCK7rE8Xo8/3nP8Ae4rd&#10;otukMcccizOgBjQ825KtaFia0QKO/wAT5ThuZuVbMgt0q4+tSXNxPcxyWUUpMU9woiQRyEgOqqOH&#10;OaR3FWHNYfsov7aS27lkjNXcUIqBRD/LvxDNxYitPg5fzZYcoIJTxAoua9i9OW4UCCGr82WvOZCD&#10;V/hMjpHyRWVeXOb00VeMWKTvBBLDDDwEcYKSlejOzAhERRy+3xHVfh5fy5Tjje8ix3QdoNQuLO5u&#10;rpJhLduGs0cjlBDHEyfWJpnrGpMQeQ1WVVkaNftSenm06whmlMlCIjFy5uio551aRyrCu9RSp5ZL&#10;LnIFD8f6VI5Na5rk9jYAEqbj60iLbQSySRhwyxW8IkDJQBhylURqnxfZ+PDKKa39OOa0jZXWIsjy&#10;VTirMPiIFSD/ACrmBwm6lvaElu7XUpZ5bfVLpPqsl6kc1vbgSmaSKNiIQZOKOu/75/23/dc24YAe&#10;c3F7VZPVRGCxEsEiLcQCTyoW3P7TfF+wvxZlCPhx/m/7L/c8bG6TqKyFlpDvNA1vPLE7XKxxCW6S&#10;IyMVRfTPFBwHFVjj4ws3OSRfTxRI7dQ00kqSyliiyBSvMkKPgXf4Q3+V+19r4cgJyJAHJlzUHuNQ&#10;f0bVLaa1jWBJZrdn9VIFUyE+tJVQryJ9rkvLjFwRP3mNsYYZp4vV/ulHJwx+KXYcmPKnIV4szUye&#10;TIYih9ayHQKmuT3drp9wtpJS5ZvTieJVCWwUt6caBOXFypeJE5cl+3w/lUvNSgSKa5A2kZljUfEH&#10;LHjyJFeJqeMeV4sMrAvZRG0PpGgXLS2WnyVLW0cTTyMeDwhFDrEoPESL8PqXTfH8Xw/HgSyiFvA1&#10;w8YjD04mnFQeJVaLT4v2eK/F8S5lZ5knhCk2meq3CX96tjBdtK1seM8S8ZHYeojvzfkPRPAOGk/d&#10;cUl/b/YypLeyFph6dolU9AkEkMoLFh9kAsCDkJcOPbqp7nO8WlQGK3RbjUpyjm8oyp8MjKiqw5O7&#10;xRNVI/tcV/2WCZJoxyiV2ofgLIKDm21dwyjbk3X/AIn8NPDKRteFCW9nMRFNLAiy19YLKTIwt4zz&#10;4VqjseRjjb4F/Z/3x+8dEnqU4RMgCglV9MH7NAoq23EBcldfiSLQ93cfVUdXukm5SlYpJzOyMS4d&#10;pGKxHl6jyOmzOqx/Z/31igkKxy2UI9L02ohC0qGNQV23413K/Zyqt73KQFCO3hlmtdb1BRO1wg+t&#10;K7EhJEi4GNqstPUo3ASD95yT7PwpgZ/qh/0aGR5CGCVI+xGSVZRQVqfHl8X2/iVcviJc/pTSPgOt&#10;Kv6SvbaG3jMTzuoYt6lwqRvHIfUcKqAc/h4fuuPp/u3k+G4reGfm55BYyGEUSbM43X7RHJwiCnw4&#10;OMR+KLpbf31/p5hiRYWe5DLJc3k4V0hbirv+6RuERml+OkjfFw/m5Yx0ubmercljjYtDGAnDkwAU&#10;Myj7K/E32v2v+BkJRhA/rWwrRfUrCFDDIkt1NGI76Znl9QxpVpGjjc/FIzcEHJV/aX/JcVcN6Mck&#10;KIOTcqgkqdjuper8N+K/D/lccpiOIiTJAWUb3skFzLM/7v0zHtyiLOtUcRFIml25yr6n2v3ayP8A&#10;sYXOWZRaxxMqgsS4IUAkV5UCngvL9rMoA8/4k8k+jCQFtSnuI3aRUVIeBkZuJIMfNpOU0gjB+Afa&#10;ZW/ycEOSLZYbWOsksLoJzUpGjACONSU4jnzWoZeXH+f4sxqGSVyP+awBvqlUTIt7JPqE6LbwXK3A&#10;tgAks0sDsbieUCUs3omJ/TZW9Pnx4qienitnI8JduZluXC8VIVULVCDoi7fAWP2/+I5PNctq+1Mg&#10;oaxYRXAiUotvpkLyNOwaRpY4zG0snxmST4nMqqv9z9rl9lXjyri6e39MrUfCCrFqf69FB/1cjjxD&#10;qFCJs7GPU/rcVx6bqZWSaJYywArWCruvEkDm7A/Csnw/E3N8TijmcOX2RDvI5A5KaVNa/CqD7O/+&#10;V9rJ5REbBJVZ7yCGWKh5NMtEt4kd/TkUtxUKE+OSX/dqsqceHD+7dcVEhmkCcawuSftnfclv5qbt&#10;2+z9nKo4+qAoyRLYWskiy0vIQqf3KFlJCrH0MYZeMa7yfb/vPjT4WBT3MTxrHJyW2VTzSpZeB+Og&#10;VB+1Tw+zmTHGQOI/UyApM7bTJIJ7i6gEUt9Mw4XCoqy+qgaIF3lariINSnL+99Rv2vhfDcK8BuCC&#10;rStXjy4gBCI9y3FtuPZf2v8AVxMSNiqhNaNHfCyQRvFbhkZjGXcyTKZ6qiB0Af1eruv2G+P4pVyq&#10;yrbyBHdI60jVVUySM8pBBV6UU8vhZm+wvPBYkd0WA27QpfRTPBHcTM1LmR3kWG2iht1cMjICrMvp&#10;/vPTi/vJEi5/AuDktTGFkk+IglHkLK/FiKty7rx6LxfMc5CZcMWMbSltSS6idbf4I5FW5s7VEe39&#10;aNHPpcADV/VZeT+rbKrL9n9rkBvtSZlc27caLRZKBGCkip5HflQsF4j4P+CzKxYAdyWWybaV5fgX&#10;047+MyGSblNbEyTxGRUJC8B8Kx1VXf1ePq/D/PFxe1stjpfrSyRvLLRYERt/iAIHAsS3XkeTfa/2&#10;OROUZMvCBUR/RTGRPNZb6lc6tr/1WGGaG2tzI11M6Ch4MyFhMFHDlxMY4Ly4/Yb+8bELURWGnvN6&#10;Xq3E9PQiZwSxqSCeI+Feb9f5clkjLJPhv93D1cW3+l/moG5snZGXzXOq60sCyvDa2KyLdT+m0cQE&#10;gFVVmY+pKsUf+++CM7/FzX4GXUDxyoJAJJSV5kGgBVQN+Rr1+GmWY8gPu/H+amMuvRW0q8Se1klh&#10;DQW37z0lKgsyu7NUBBsCtJOX83w/s8cXhCwxLFGR6qNymOwDNxrVia0VKdjkZTN8zSlB3SyXV1Lc&#10;3Idre4iEVrGATwQOVKxIKBnmDfadf2f994x3KNQz+oUbioZftAUU7cQSq/sb/FkpAS9QR0VbOH1I&#10;q/UfqwnUyScHHwFmaQb82QSSH4pW4Lx/4HErhHuJ3tPSIRY2eWeUfD8TGilt6FgKy0Vvh4pjCRiD&#10;LayU3XvX2k62VtHd+pyJaNILW3I+KkYUmNDRnRD8MKuyfFylbl8GJRRDULyS6aQrbxjkSF9MURR8&#10;KhxVjVa5dPKMUf4rn5/8eTM7UiZrl9H0mGwt4TNezSelGjkyUMshHOVoto46N9rNcT3FzdpaW8jy&#10;23IrMsahas2zUbvwDKg/2WQw4BGJlIbn+cVkKDcEFrY2M2qX0cNtcoh9GWV2fjEnxLyqKj1GRpW/&#10;2KZV28kNeUf1VoxRS29DVTJuSVHqsEiTflxf4clCEZCibYgbe5bYJBcxxTrdm9jnk9QOhVVdGLiB&#10;aKillhR3nbb+8j+27YvZwxxs8c7eu7KHmjtyqIJERIwldvh9Mc2+L9v/AFcpyHeoH6f4pH/e+pa6&#10;g0g7qe7liFxZqLJDP6dvcXiNLN6ExeVpVQ7q/rt6SJIvxen8TY+FRLO05YAwhgitJzJPHlU0Bpwj&#10;H7P82RlOuv1fV/VWR7m7ycWlpHaLG7JdMvrSRQ+kqs0gjFASPiluG+07cuK8n+FMXu/WmkiD3HGK&#10;JwZyhXnIQat8JDfE3Hiu/L48EIxxj/cpMSBsgrSsVrdSW1n/ALkbiAiz9VXNvb8lHCsvwfuxyDzf&#10;Cv8AdfzY6G2jgtYvUZxNG7lI5DGCXYgKeIP7KjguVZMly/rf1mPf3f71Sa5ub/V7p4PRewmhhH1m&#10;BJXX6rwdnAnZQlZJT6rKrNy4x8/tY5YWiYwxFeKFBM6qqE03I/4bBYIshkNwqfWluYo76dJUuJo5&#10;zaRSPJMF5tQH4T/LEu7fzL8XHHCyUxLctFwjoR4sSWqhYEbnbffAZb8P8S2SVNNZkN5NYR3fr3CO&#10;jsT8EQAi4yrE6nZTVuHJX+P4+f2cWshHbtJO68JZQoRfg5HkO5FNgxbK8sjIUf8AOU2ShNXF1fG1&#10;s7dhPbWzStNcVnCR+kxIIWj85Cip8L/tcl/mwKs8JkaGAfviOckzIwAqRXi9ePjSmXm6v+H+Z/OS&#10;fNMTa3gCS6lUQq5jt7aGRJAVVWCmRDHy2+EvX4eT/wCxxlzBynA5OY4alQrcieb0Q9ORLVLfayYk&#10;Iiv5y3tSrpt6VszK0cazXZBmMkRiA9OHlIGq3BRGqJH9n/Y49liRURyryStslSWLKSNivVd6YIyN&#10;33BBIjzU1mleWaZPUggtkUtMEVIhFIob4hIPhkUrz4qfh5r+xgfU72OxRIYnMUvI8pHJUemB4uK/&#10;Zavw/af4cswQOSRJ9X9b/jrKIJ36onQ9Pm1SR7y7SKa19OMrDGFes5YEtVDx2eNVXl9iJVb4cDWt&#10;pcyJFPcN6VskamVFYU+EqeJYqGYEN9hRlmXMAeGuLi/H44mN3y6o+9v7ZHmtbMc9RkkcRNwJIZw4&#10;5qpYKOLR/wB4x+H7P+TiwmLSqEojHk8sjRuOIpVPtFqcN234ZEkiNEsqv/eqLW3GGRpS0sQ4Q2UC&#10;ToQxqVkFVVDyl+FG/vm4/tYEFul7fNItfqaKhMsgqBAibU+zy5U5f7LLcRGKHPrX+ct7AA3/AA/8&#10;eRT3txpmjJGxjm1a4Z1jt4SYw11LISRUepwWPlxqfs8cpm9WJr6SiqrR29pEWopU1pXr8Pj9r9rJ&#10;ACJGMfUfWnrwjkN/6yohNteJpsKF/Ujmvb+4CEt6gKCgIVQXP2R9luPp4DuruZLAuQrGYhwtQWcL&#10;seoJ4iu3L+VcyseL1V+IshtZPJMbe2gbUCqch9WUqQAVRC9D1FFLGlTw/m+L9nD+6ePSbdPq3K4u&#10;54+LMW4qivRQA26jjucxKllkQT6AeEfz3GxmxcujBtNjvPNtxNJqcS2OmWF2sttaqpZ5ZLeV29R1&#10;PB2WQKn2kbl+y3wtkL1aObXPMX6OXkFWUG4Ea+oqnkeRAruBRTv+1m9xY4abAZy6NOvzcESBzkza&#10;GWDRvLguFZZPSgX6uZ3EJlbh+6RmpRC7Hgvw/DnUtA0iLSdPudQheOK3agtQsIRuPEK8m5PIuQOB&#10;+DiqZ5/ru0ZavPUgZ/0eL6fx/E4uDTesDaQ/3/8Ax15L5pudS1rV9M0S7kVLtmE+pxiVpVLpV4oE&#10;cR1RLcty5fbd5P8AitcDyRWO0kUIvruV1krOKCMtsvEk9vtZlQzy3EuHDjh/NjH6v9I55j1KNe31&#10;idvq19qUum2McclrGlk1TOibs0gNX5NTgfsIq8eTNg3S9LmhnjtmMdvZ2rluaVlFAg+NnOwZqdc1&#10;+r1UfDM645yj/F+7l9X0cLCV1sNyp3Oo2+pTM8MlzcX+ocI52bjGoIf4QqKG5RpzbjQr8b/F8WEF&#10;zPYxaZqUyiNbu6m9OCcyHgW5kVG9A32uWbHFGcsmOAP7uMeKcaYmjI78mU21veS61p8cpkntbKDl&#10;LA0ZEkYKAsDsPV+L0uP8uFOqzuF0yJ40IgMzQs3JmLoqiqKNvhY/a+z/AK2bjSSgMmTJZ3qPDwx/&#10;hazIRAvff8fSmekQQNNqaBzW49GS4VeKgRys9A7tXlyjXp9v/U5YaW10ktnaRxgF4QHv5Gqi8wpr&#10;uaswqPh2zGzWMhlyjL+7j/P/AN7/AKaSf4fNjs+kXcN1qNxfNWS8aW30qO3AlaO3aUBPhoFjPFv3&#10;rV+22E2oXd1fepF60kHKtI43EZkjT4USqmo9T42ev7ObzR6eAhyEj/vv+OsIZgbAr+t/umRaXoun&#10;WEcLfVoJxAQwuJVaRoppCWkcM4/Y/donBsXTS9JuLNF9WU2sT8ZFdZGeSQ/G7KoqzN2Vv5cpOWeO&#10;ZJiOKQ/of75qq4mt/wCegJtd8y2c90DZ276pLC81ufWVYIYqlIVkmZFVVqqtIi8vj/2OGOuaTp9s&#10;6vcqskNy0bRwUC0YkULhPi/5uzX6DWzmSBzjI+rfhj/VZmB4bB2iOX/HpepKfKWueYNS01IrdjbT&#10;2SSC5ujJ9Z5qoO0TSfD9sjiz/wC60xLUp7Oe1iSLlFKTXapqOlAx3774wOXxPUeOP8LRkmOHZG6B&#10;Y6pZ308lyy3ECrwJbipqCCWkRDwqOPFKL8OMhuoLa2WOCP8AeEsPU6lQw6gfR1y/LCWQ7+mPua8e&#10;Tg5rrnSb2/1Rrm8uWFqqxt9UUBUd43BXm4AY05fY+zjrvWIopGVQY140i4AKanuWNN/9lkcWGUhu&#10;D8z6nJhko2p6P5VneBJJ5BdSvKZLz1yZEIBICom/w0K8fg/YXALz2pgeUKX9OLec8jJuaFtl+KnV&#10;VzMlgmDQAq/Tw1/vnKxS4gnkNtqCTLFJIIhJcVFtGq+nwC8hHuxpypR3p/kp9vFdY1rUKLY6XYuH&#10;eJPjmHqNSKhICDlzb4/tcvhzCxdnmJ8TPLYH+E/8S2DKIQ2uUpIDQvL+m20Z1LVNSgdRNPKzxEW8&#10;Ya5IWvIMlEbgx4n7fPFItKlaSDTf0iipdRlpInjSrSMxahqf3fZaEN/wWA67HjEshEiIyP8AO+j+&#10;j6miZOx/nk8f/HVsuqTP6mrro/r3FrdLFHKJnQJbkKjMkgUib9tv2Fb4cW1LT5fqaW015bxy26qt&#10;7dyo9DcKK7SKAPn9v+XIafUQlMzAySjk9UI+n/fT/wB0xlikI11/3n8KB0TU3g1KaRdPuZFkkc6b&#10;p1vLCGFg5CKzwO/ILzWQp9hV+NsTgvZrO8urfT5XtYbZIZP3Q5tNNKRy4h/5qftfzZjz0MZQucbJ&#10;n/V4Mf8Amf5v8/6mNEEQuvTx8SOubWG9srOXVLaK+uLszozXFI0ggh5kc2j5/Y5fsftftL+0Pm1Y&#10;m8Wea1V7iFE+NtiSRuTT9pcx8WiMYmEZcPF/N/mtksgI4SgItDgn0uSzS+k/Rt5LLWDZ141NFAI+&#10;KKQb7/sMuAo9StbnleyRFLh2HNYgaFf5akU+eZcsM4egG4uJlyAncoqbQtQtDFpsFyJLGKMiJ5yv&#10;JZKf3gVCprv8O+AJLuJ4iojKJGWVH4/aLb7U+zQnrmdp8ZgNz9X81h4oO3NOIbGaO69RpfUefi0s&#10;XM0UIAAaGpbko3XNQzBjBzE9KLRqpU0FWJrQD/J+LJ5MdCjs1kVz6LZGa0ZPrJje1rykDJ+8ooZq&#10;IqU5M1VHx/D/AJONhtympAVHoAgT3TMQz/DVwBsKV2wnNGMB/uUyl6QD9X+xauru4m0J3WL/AE1l&#10;ZrWxABRCXpCWNGYHj8TZTop9QkLIgqV4k8uKg06bd8jAEbkblIJvyREUsg9IAyRSGivypx5sQDuf&#10;iPT7RwWr6csKCRXMleCorVBNBua0OSqUi5GOdRopY6eYmun+rywrageo8jxkOByclVKkr04/5Tcs&#10;KREn1sn0xx9YbV9iK1yytqtxb9afmV/qQPP4/QJrT5bcc//WqK2a3tIY4FEZlrEsbtQcj9pgnwrR&#10;eu3HOynnFkb8P1PUZBWw6vYrrUba51W8+syNItmEunuIIvsRD4o42lozcpPiVkPL4P2/2cASQSz6&#10;ibaGe4aKgSaQAFQDU/AKfByG3KuZ2OVQ4j/m/wA5hHnZ+kJvDeRWejnUL+3tLWU/vbe2LhWJXb95&#10;ITRzyK7BfhbB9tb2hvUksYmiQD4UEYWOMkcW+EsDXb4uOYmTNkEPUY3/AMUzifl/xSS3V1qdt5eu&#10;LfW54bgipMnrs80ql+aAOsPHiC4EXJGxa5uJ5rs8C31aEblWXkw7t1HEeFeP2co08IQiJEBjGQFk&#10;8kLotjZ2GkE3cca6nfMGEUqSGJJeipQq3Nl48n4K32uf2fixOZ4LWETM1eZLR71BNOigHc4I4uOR&#10;if8AO2j/AF/87+a1GVAjqirf69qN69kimMxBVnITg4BI+Jy44qp3+zzf9nCaGy5W817dgGEfvCZV&#10;JHI1AjVQex8Vzbk441GI6MJemF8yya81WGG8ttLsyz3cvwiOJgCIxQtI7MNtgePxYCv5gdPczNIN&#10;QnPoXFdnCD/daB/5q/FxVV/y8tx4yTURwx/33+6YkcQFf5yIsrYnUVECRLpMUYltTGSfUmckM7cR&#10;xoi/Yq78uX2F9NGwzsdMsLlZYW+FXKGR53ZiwYUWIsGZPi/yP2f8rKtTlnAcXX+bHh4uFvlD0j8c&#10;SV67rGoaZHFdUklYrIht7ZEKRqnxSXARl9U+moIpy+3+zxbG6jJK9vJb2xhNSY2iUTIoliqX5TUJ&#10;4qpVv7njz/abI6XHLiE5fV9Xq/tYDiItboiu90NQvI5jIoV7Z52hLmKfZGWOPkiF2DItJWfh9rhz&#10;45E76aXVr+VHHFIkVIleQhFjQBQoSnxNQ8ivKLNzwiPIc/q/H9ZnGsm/RlFnZQWURSBQPVkeaYgb&#10;tJKxdmPzY5MfJWmPaXrRfas4xHIqxu3IOzEjm3FF4kdkf/Xzn+2tT+7IB4dj/wAe/H8TkmR4CD8P&#10;+kWD/mrqSSeXJrVFjW4ufUhjS5jSRZk4j1USMl/j/lLxN8X2cfc3TL5kudShVIRFSB4qD4wDU1Bo&#10;D9OazHn/AHQhImZkDzJj/ueF1enygb/wz9K7y7oMa+QNP0W9mlvmnh9dblmcmMsOSUPJ3XgDxouH&#10;dvpml6jci6KK0kgCmlAwBoSOP8pI3YZqcmYgUT6oH+t/spJngid+9iWueY/NHlXTvqcX9xbRtItx&#10;KJGi2LDl6wNfVC/YhdOPJv8AUw90/wAs21nfB47aMRSKefEGpNQRWp4ZqNTreKJA2cCGIRmQB6Y/&#10;S8/vvzJ1HXfL8sV3rl6mowzo0PJoIolB5KxjMEa3DUX/ACvh5fZbJGqqq0ckIBUb5q5SPMOWIGRe&#10;ew6e1/OscTFrhixY1AU7j4qnptua5Zbqa1HYZGMW8R4Qj3EttCsfEFgKMwFGOJ20bCUuwqD0OXZ5&#10;gxoMzK9g1HJK8ixxuakcnIHTBkzNw+H6BmvgBbMRThICFVivJa7oKr79d6V8cAW2qXRmMVzEBU0V&#10;lqQT92ZGTTRqwW8wFbMju9FshaJdafcPNCVLzQyiOKRF7Gtfj/2IwY7Ftojv3GUCNbyawK5pbaPB&#10;yKyCqjZaUFT8zlkKFpU16Y2bWlD0qxkM/GprRunt88J9S0qN4Xf4XVFITkoJWoP2a+Ncz8GoPEAe&#10;rZGR5Mi0XXZIZouDSJcPKjTmKR0SajKR6qo3IcFUsOCs7P8AG2APL+tyQTy2N4xojBYGYGpUCpqT&#10;XpvvXMrWaMTjxQ+r+JslHiFjmnHm7y6s9pba7pMccsU8fO9ii40SRmopRV4/C44cU4cv9bJNJLzV&#10;GiZSG+0o+eaaEOEkSBccDvYU1vcS/a2Ee8y7AjiPffamBNR0mz1GCSCUVikH73enIDscuxaiWM2y&#10;jYNploOr32mXiXtitbiHl9WYjlwL/aIB7nphFeaFdWxJtZGaB2Vp1UBmUAmvHevxCg/1f2eTcs2m&#10;PWxn9XP+FsGSzuyDT/M8N9Ip1eKAXlsjx2ckh9OCR6Lx9RuLcfTcF1/nlZfj4RpGpNrS2l06iLk1&#10;wSViiesfxdCR1K/COP8ALmx0uSUATLp/nMwD0ZX5Uh1PTECkRLpyoslxeRkTUWtaE1VZPjZpPs+o&#10;n7XqfZwDYySW9zKrVfTbX4njkcKtWFeJG/P4v8r/AJuzdRisenaUvczJJFH9CY6stteWlq7KsXmL&#10;UqxW91DA8sgSN+PNHAT0eUR6fu/+AXmhvaajeoVltUJeRg0lg54rGgB+yB8RYk/8a5hZdNAD1H0/&#10;6r/Gw4R74sY1Py/pd3ILXVJQ9vbp6dtrMKhzcTsy7zOKRpHGqt8Hw/tycmfJRY6zp17EQrhWTaeL&#10;wJNOv0ZoMulyYzf876JNc8ZHJh2veUtS06RDJb/6Lx5xSUC8goDfCpLdAwxPUdKScq1ueEYqWVag&#10;MfFuNK5Zp9SYAiX1FqEih9H8ytAzLKrXHEqkUjhZJIlXYrH6nIR7f5GFuoxxXduDKiySwCqUVdq9&#10;wa5mafIYE1yk3DnafaMt3pWqxfVHktbO7cxv+9dQwQ7pLGIwnP4tvt8OX82FlrDbxlZ7oqblQCCD&#10;RWIHw1G3T245kzJkaH0/j+Jske5kmrXupS201jpKTCxmdkccSZIVJPqMhFdmpsjepz+03PAsdvGb&#10;j65dc45mEgUlhQhhT4WO9BXtxzL8Q0IRQBttzRl1cSix/RWmrDdWcD2pmCRszh0flSWMUQO3DmzO&#10;7tx/1sKrWANcc5FrXl6QDFTxcjYEuGp+21DmxnMcLI2QyPV7iRbD07dqSp6frzemHIMVWLELFJHy&#10;29KOqN8bK3w/tjbW/hsC0KJSaQoixcX32Jqta7VPFaM2YRxSkLv/AHq8+aUavoJ8wmGa6bnY2qTS&#10;SXhkgIU80BjcCjVKp6kv7tPi+3gqVQVRbceogZSYiOTLQU68iPuyuAreXNeSBtp3E0j6gfqzPC9L&#10;pG9KKRiwI+Folck1T+8bh9lfS+HCy8spJGC2qr6gkAnYmrBaBaKAv8v+xTMnFlEY0V5Mg0/VooQJ&#10;LtylpJCXtVC8Yy9TIWd3b4uT/YJ+OblmuRZ2sKW626pcvGVSOJVZwQQtGkJI7cdz+z/wLCEskr6X&#10;xKRfJR0lr2/u5tQW9nnsUlDNNctLFE8ZUvyigCRinxBuXFuS/wC7P2nRhivksna8n4n1Rwt6xoii&#10;NlUDlRXep+L9vk3w5ZKUYZR3rfJEyTafNq0ZsLb1Ymhq95SWRyblHb4Eo0abL1cx+ksv/FmL2Ebf&#10;WXmYUtg7EsQqvIy0r14gDr/lNxwZCDGhVs7UNauSljHbR/8AHQaJEWNDJNHAkxIRiEVmY8lC8uPB&#10;Of8ALx5Pna6u7toEVfRDcpWEtBUABar8OyfaC/FkcY4BZYg7qFrFpWk2EF/M0rXHp+nZKbbnIoZj&#10;JIQ9JCGnqqSSOyR/sL/lK288VnGjFykFtxZytEDsVovxBl5AD/hftZXLHxnhH8SkqWoWcmqXUgEE&#10;cmoXqyR23qBpTbwpLVzxeJ/RZ2+Jmbh+8VVj5+nhla6xLfxcpE9OBW2WXahG/IE8uVW/2OYJ0Ywn&#10;0/UVMAEk1ry3b2FwsQuGnvmjAaS3BdyjfD6TIgj4KsPPdOMvH4mwt1aSENDDZopmll5SSEO4Soqz&#10;bKwXptyH7WZ+lEiRxIATby/FfILm71OaT6nBb+ha2w9G3Mip9lKl1Y/bZW/ef7rXAXGxhsl+sIOH&#10;pkcCGcM3E8uQAPJ+P+f2cyCZGW1MqTmT9KXOoSJbTOzidWkkURqyw8gUVCSvCAsG3VZJG4/b5I75&#10;tGNsZ5ppvikKqzGYrwCI5BXgtBuoH2j8PL7Pw5HVxnw8PegxK3zNHqaQWsNuzRW6ytFFFagvNJJL&#10;F8MjSvVkVJGc/u1bmif3nCThgy7umeVHiCiTYJKVCsoI4jcDt+19rj/wOQwYuHmoiEv0/SLZLOa3&#10;uVc25Mj3NksjSxSSBxJIOLE8lk24K3D1P8tWkwE4YKikSPKFNQWPJyxPdSW7Kzfu/wBpUy+J4QQe&#10;SeSbK68pnT0YYagxShB6aLGo+KjBVG7OiL63xcXl/mxeRbX44JRz+rlSVApG8pXkqp6uxWNN1PLj&#10;+1lHx2Y3fNK7WfUriKG7hHpPeCRVaTeeK3VwrvKbbgUmuJhH6qJHyT44k+zyVQW8rI0VWQXLNXgQ&#10;qrGCSXoAeXwsGb9nn/ssEpA+q/T7lJ2Wy39rC/qhYri50tI2iSWrSPcOgRIhI/H0pGdGjQt6knpy&#10;cvhXhiT3Ci19dYSIYgIzAOdZKDZT1Zt2+LLI4bNH/iVRQtJFvzZPeNJfXJa5S9ZYm+r8zxLqCAiB&#10;VVli5c/5fixCytlu9RhmlCySU9a4ZBRSHUcKv8VV4n4V+H9rLc+UQgYjmnkr6lfDT9DngspGhgqL&#10;SwWokesLEScIzwIkVwwdqvx4L9n7WCdRuYIYEtYIlAWsrKxAQhvhSpJBrVi37Xx5jaTCT6pE/j+i&#10;oG6H0axvrnU7jUbqfkH4W0csa/v1dKPNQKrKqHhHHxBT93y+LljZD6VhBZQSPFLK3pNJQqpCfCzC&#10;leKcjzX7P7OWxsS4jygiSnbx/XNbutVvYILmC0iMsNqOMkqPKOaqysqgzmNfSf43/b/efH+7tGtY&#10;YHaBSqyUjRHDBpGDmjHq/wAbkt8X/NWVSxykbPqTwleseoXN1AL4gyxF55pImjZLZZIxyjB+FF9O&#10;Iqn7v42+J+bfDgeNopJXAkeSQM0qKVKICDVXWoPJhXh9r4F4NxXMjNXQJKLliuYhH60UUMIiigdu&#10;QllKvyV4nK+n6aMUjlc0/esskbcl44MtRLcXDGhjt4mWvD1QRxHwqP5v+C45RkIEdgDL3ISzUGtd&#10;P05YXlF1fTpLQ3JtVRjKS0krniFQHvSLnx/Y5ti916sz7SLFahV4KwGzULEkmoqa/F/qfbyjCBE7&#10;/UUBC6Y0VjGxa3ku753cyyR1LNGHEQApxb01p/o6A/Zl+CLguF3pzTQLGvFbeQcGdwWDB1IOz0Xg&#10;AVovDjy/Z+DMyUhsJfpUlO2ksob24aRXmvIR6ywpReDIwpvGGZpXIfm3qySLHx+L9+vPQRN6yzTi&#10;Pi4ZFrzUswZuO2wIC/FVeP2m+H01xlMVsD8kgnuXT3LGKaztWlEkbI7MpjfghVC/IH4lZiSgDer9&#10;hfj9ZmXBKW8alpVWP/JU1UAMwUtWj/aYn7X+68rlZDDyS6fU5/3dnI9zWpWSSJVlYyJE8ojYfuwP&#10;TjRaemv+9MiJ8Pw4lezhAkSlzyUiRwCBxC/YCABm4ry4r/N9vHFiJ3TwojTbFpTNcSRwfupFktYS&#10;VciQyVMrStyVHklC83Vf7tf3Px8uN2zxlFCxSFYwBBEwqQKbltiOR+232m+L/W4nIJX0+aW7qCWM&#10;MWuYUkuGZ767U0V2JAUJVw5jUj0k+JF4p/qc1EVJIBCo5fu6TKFYJUgsQSK9Wb4v9ZshGNHf9DAR&#10;Q7+pa3U91KqRrJc8raRnUykArEsgjKp9lEVVqf8AdMXD42+N19essSxqtVChVZaqB8YFBU98nhx8&#10;UzIqRSnouiQ/WJJpHZZWmaaWFysjsxhPxPxX4gtDx2+1/lpxzaUsqRSXUzFSvIk1BoSSewp8ALH4&#10;f22/1cq1uWiIR3Wi7X4La5uIdNhiQwSIqmOnAlAqrxIL8qTskKcnT4IYuH2pH4MtDPdTF/T/AHKh&#10;gsdDU9QBU/ytl0zGEKOxLZyCvqn1XTbQR/WCbtmiaa4qnEBSrO5VR+3Go/Z+zxjj488ED0kk9RlU&#10;DgWjKnahoW41NKcV2FG/4XMbgMtgf9yxQbyXbQpbo5kb1lt5zOH58lqI/U4KSW5y/vJOcaq3CPm3&#10;q/AFicpBJcyMDPcyBIo0jPJiAB9t+1Q32l/k+HLpWBQ+lUXOkk2qQ6bFBw0+wt2mubiS5HCIuXKq&#10;0MQ3ehV+SOvH978fwRvhpBaPbRelLu3przofh5EFQo6s3fMHJOJNhBKQz61+lZVuYEEMQuJGgZ1J&#10;l9FGSVpmqUihQDiG5Myycft4CuWkkb6s0vptMCZqfHxB61Gw5EBFRf8AKzLgK3LPpsmlhHBbwNf2&#10;dkLlLJ1isGk/dCQrQAo9JJPTVpJ5Jp2LcuD/AM/LLgVg0LxLUAcI/UIdgVahPBhttv8AaXK5ZT/V&#10;/qsTVL7wQtHe294epNxc+hG8MMgkiqEMsbNzofgp6cnLhz9P+VebnzCqzRA0CfEgIQAgrt03X1G4&#10;5DFEd6xQMDQvamS6SK94lnnVoZpUed3UqwD7NxWT6tGX/wAv/fT8mW0VEZLc1Tkqyl1KjgQa7gfa&#10;4np+zhyZY3ugyVdTmkkuEe/VRdLbvNaQRyq7GeJ42UgM3EJ6ilefFfV5t+wmI29qt5fcgUWKEn0T&#10;xWvGgU8FWnFeS9zybjlspeEP6UlojorXd/NpGjhWgllu51/0sesxo3IyhJZpSxd/Tk7L6Sc2/njx&#10;Oad7qMSKGdAPhjdV4jkw6ADlsy8/+Gw4MYibZBHQ2sGnzfVpSkUhkH7+N5C5McfV3clV5Ryej9r7&#10;H7tG5Oq4IgjuZUgRnHA8mYLTiGAB5AdXPIbM/wDrccjKUbPetpZfTWNlNfXYgYTp6USmSpeSJ2ZP&#10;TZyvGFOD82hgCfZjRpPidccWhVT6MaiNXJkuWDElzUgqxPxhanv/AC4IiR6qB3qccE8kyi9uJGup&#10;LcLbaQjRqq24KIySRhP3Rk4x+oFT92rS/wCS2OmuHiMP1aCMNxKhubAULVbqrg7cdxy5cv8AZ5AQ&#10;MuZNIEQFLT9LSY376heTXSNNDciKSGMsJEjKpyVHhZOL82RJEj9L005P9mJUHiEaj1ELTSB0iRDs&#10;oqRTbiPjLmtT/wASy0SrYcmQR8U73U7vBIIbC3MNzeyTpRpXIVuZDGVwYFgRUUInxft8YVwRBDFb&#10;/CFClg1P2kBIUV2+YpVsx8kyTXcirQ9xcz6lH6/qM1GTkDWGZo0eQlPj3Tl6b8ysaf5P7LuFlM7q&#10;tnbAJ6lNqhWSMMQagD7cn2QtPsZlQhEASlyQEVb/AFKO6l1S8aSb0HPqGjPHLMYkdPSZzT0LcBnL&#10;8+Prt8P8uLtEml6eDG4hYLxYcwoVVBoaBQuwon2fs8cxh+8ly2SLQ1rdHXtWaOaEz2YbnGTAxEhb&#10;jyjBMjHjy5SsvL4m9T7X20DlpJZI1uJq0BZ3c1YduXFBwqSO/wDlftZfGoigE7o9kFpBNLptoXZm&#10;RIoYVWNW6twaWRjMUQNX4P8Aiv7EXJc3BEtpvR2CoQeXJTI3H4VNQ/w0FW4L+zjMnY/5rG1jTXEm&#10;pWqXiia4kmEsQUo8dtGrkSsCBDxbk6xReo0kn7z4sebmaSKGSRpzCpVouQWMyMd6LTiR8P8Ak/Z5&#10;ZKEIxkTzSPJCR6dpcVxe2lglhFqEyyJeSREzG3RKIrycvUDMsnxUdm/eLFyTk3NFoU9JDPNIVT0z&#10;I6Bl+Lpszt8I7jjyygzE9q3SSSs1O5leWKzsLZZJTcLbRyyxyBYgQ7c4oYvjZaqjtL6fD/Wb7Be0&#10;bmkqVVTxjjPLZfipUkgry+Lw+DMyJAFJT4TRgNbzlHm+OedBEeTgJUhVDiThVF6t+9+z9lsEcZhb&#10;8Iq0fj6vFamjKtNzxPxD0x/q/wCVlEQDK+9il4uNPkvTNP6Ya3Mn1cySlQXikmEh9Mc05RH6yfhP&#10;7yT+WNUfNcGO3lcIlG9MNHVd+TMa/CDvsqOtV/mw4bl9Xesee660SfUIYpJJy1uZTFcBZBwKpHuf&#10;VoGX45JYX9N+P939njiMOnyTwqFClXfnNOzqzAdSV3JZ6bLlk8sBMArQtEXutJZSzOvP1IYvRs7J&#10;IpI0d68VDAqqJHyHxfF9n4vhVlxReEUKXMz8SX4iNFBkPN6RKoI/b7k/Z+1kJkmZBHP8f7lJ3Q93&#10;cTy3Mun2sPqKqBvrU0jrbp6MZ+svKVY8hEzJ8Cfa5enz+3xWW0W5vIRyRiZucscjIrGoLBqk8y1e&#10;IX/IXKvFOMcMv99JjZGyFur+407SLx7dJERLP0raaBZHRDGwj9NUCrAqqA7y/tNLLx/ZTG3sllGw&#10;jcNyUHksAWXdmZuW536t/sv+FhgEjuN/9NFkBSK0+DWjG80BjKSMjBrx2tyAkSJwJiSi14RhvtfB&#10;y+z/ALtRhKy3YlcvLErsjyOqgELvReA5lUC9/hzMmKFEC1AtfdJJaaXNaWix2t1LGklvDE55CSZi&#10;OTiUiFHmkkY7BpOPL4fgxGxglv8AVILkjhDGz8iaLQdFGwA2K9P5vtt8HHJZJ+Fj2J4imZNUEVr9&#10;5Fo/l28touVxPJGqpAvKTlyNXIqXkIox6fZRf3cfxcsQu7i4kMhSNX9OsFirIStQrNuy/shRvxw4&#10;4Dh36rQ5IqztbW2VYxKIbi5peao6ykOGfjGCEkDH4pPhUOF+H/gcWhaONpJzIWEYDc2LhGbmeX2+&#10;wG/8uQib5ck7kqd4LqZYbFbdYxOzxuq+mZIoxCCrfB+0X+BVpyxO0tbRZpbq4dUjdfgZq8iOR5ud&#10;wvE8l48slknKuED1FBJJX6lqOpssVnp9uXeH+8ClFjDhD6cOweSoKNz9JfhX/VdcVilVPVkiVXCg&#10;JHGatUK/Egdft034/a/4bIzFiiapFKVzbvL9WiuGkiZ2aSa4WiBGaEvVhsKRBvh9Q8Vf/YJge5Rz&#10;MbaRiLh2RBEjcRuCXeQsQatXsvHll2IAC/qiyvhFoq0uUjtUv4EVtNSOWQzMOTgKQIkhSMFeChfh&#10;JfnxwVcuLS39BB6ckpJkevLiGpyYCnxNv/sfhyjDA5Jkn6UQsblBWET6jeG9YrNDCoWCMqY2doy3&#10;BWqf3cSsPh+HlI3N8QtHFolI1+r+ogVGkYoyr8RGy/ZXjV2/m+LLs3r58O38P1KB1RN7bx37+s7f&#10;W1gkMjxwKkiSOoUN9s/HJyAhj3+D4fs4nb2cd1cFiri3VW9MMCGJMdF+3Q82f94rEf8AEMnxeGP6&#10;SmXRu/1W60+wRVljkvZJUMrEgJHGJwZK+lyHCKE+mw5fbVP9+8sGKyNO0cs370MDxYEKFU0ACqFG&#10;6buW+H/jWmRIG3X3f75kdkF6MkFnHcW1uTbGJl5RtzkZnTkzFmMjtSUMkSp8bc2+L4m5reoLSCvF&#10;41YCRnZi7tQUUUApXivJvi+0uU4zxbH1f0aHp/zmERvfM/5qG+q/pO+DM0FxNAZYI40jWKNWJBkY&#10;sWLgB3MSfB9iT+fMkcEkT+o8a1LM0hYKy7nc03DhBU/yv8OEyo+n1fj+ki75brZrm9imiZIJ24qs&#10;aRRRtJHKqhRxUMOPpvKzInL7cHKX/UTh9WekkI9K2jHFSSX5O/2W3DNsvJvtftYZy4ST9Uv4v+Os&#10;pc6CIujBaSR2ty/1m9uOUj/CsQWCGnNDRlSrOI41+H9n+VcMSkiyfVrak0qxkpykHKm5Beg+HkT0&#10;zE4wfUUcgkPqxJaG/wBUYWcMs6fWDDbu0ZYqqlIfiZn9ONKLJx4ry+xyxt5LJ6tZZkWGIEiFTxBY&#10;7VYLyZqD7Iw4ogbjmsYq2lWyNbItra3DXNwyq90y82VAOXFHmEcacm5M78P8j9vELlnEa25CiduJ&#10;duSr7d+yH4Qo/ayzCAfV0T5o6zSBLiXUBJI9mnNbaJY3kA5/EdkBDNMv7x5X+JEf+THSlbS3dLdq&#10;zNRihUmNEJpwHGvYHBvKVn6EAHmUNZRTapc28uoRFIoSYkm5oLieRU5esSwjpuVcovFfg4faTjlx&#10;xAiUxyoXmQpyjjCr049QSPhp3yQkAd2XXd08sjG1W5tJo7ezlW4InuXlmqrrItYyoasoajFT8Hx/&#10;z4ywsBCBN6/7zhzlaMMxCAURUBChRTfbDPUdK2kf9kwFyXazq8168tr9SUQi49G1hu3SOJ3LKZpZ&#10;ChlLsjkoiE/bf+bCiGCOfUUncMyje3LqA7qp5cqNVlX1H4sczeOsWw4WyZvkyW8u2i0y4toTGlxV&#10;Uu1RyUhLoFK8k48pBCvNE+3yZPsJil1NMxhjKDkppx5NSrvSvi2y8Ps4McauXWSnq6yt7ZPrU4kP&#10;FwGLcUrwij5U6FVo0hl2Zviyp7ilwkMasWmEjvy4KKBh9vfm3Pl0/lxjjsf2pHc1Z2/7l3mCBIDF&#10;HCY/UcBlQACMUCJ6e/xKG+Ll+1j3WZLP0/VDXFwwm3FH4KQKEkkbluK/ZxlwSyX/AAj/AEv/AEkm&#10;Peshltn1QyC3aK0sUa2Qqaxc3BZiqqBXiic2ZuX8uAwkR4FY1bhIssswNQTSntz4jZR9njl4vitj&#10;W1dUyYyASKZWRpo2jghI4kb9ejBOVVLNTni1tawXUkhe59GKHiaEVL1ccQAa7b/F8P7eA5DGG3qs&#10;IyXtEC0u1vVtT04WUFrppvZr9njkdG4JAqxMzyOwAqaL8C1Vm4fa5ccf5su25OssxmgZlVUiHQAi&#10;gai/zh67/Dw/ysl2dglOQlIC/qYCIEfJAflnpVja6dF9T09rFwvOSS5qWlkdfikQGRzTgY/tBeXP&#10;/IwP5J0WB7W5tjI6Xc7iSaWGSSF0iQ1erKUco32ftfEuV+0OqPoxA7fVP+lL+B1mUHJIkHc+mH8S&#10;78ydVaxNvqMsCXVpaK62lpLFHOJtQlK+hwVgxV4eLvyXi38vLlkt1W8e+a3tIJU+o2zgKitVSgUG&#10;p5AfCv2tj/LnPaTFHCJZZDef+b/uHPiOGNBjeg2U2n2sst5FPPrU0Dcbh0/eCZ3ZGCNUn1JT8Hxh&#10;eH7z/ZBIp7m7t554QbSKZ2hiljEZBQVBlY/sfCOS0+LJzxwjKIvj/ilHf8f6dndnb+FMSsFhcW9t&#10;equo39nbRzXSTGSvqnpDbpxpIzylVk/Z48PUy9SdtO8s2lraTyBrnkSiq1XUVUE1JKLJ8XxHKImO&#10;bVcUoR4Y+n/O/wCO+liORKK8vi4vfM2qahfKn7gqiOZeQj25MNlVGaMHgyU/Zwg12yikTT9IXmkV&#10;uhurxYSS1XqFXcN8WzN/Nm97OnI8eYjiA/dxcaMPSKH1lNNCncXGq6yTGZbyWO3s5pU4cljQEkmo&#10;qlW4bfy4peXUA0qzgtvimSaaCIwv8YTgrEEnh9kfs/8ADZDTYSM05SNAxEuH/pHiY5IjH13v9ay0&#10;tpBr+oPeKot3t7S4mMq/A0/qSRqeNXX4uK/HxVv8n+VTSNPaSymsLGMfWJZOTuX4hiAoIBJPIb98&#10;s7Qy1KOWdCMP4f8Af8kHayfqKlrWrRWerxajqTv9WaNYoIkiaRkJMjcnoB6ZbioT4sQmtLay1GaK&#10;KNnnjPpRhAKsQDypxDVorHfNnpdRKeLjP0ycfgECAd1WDULu+0S1u7yaK2tpkW4unlNFQGhTkXdF&#10;Wrqvw/8AXWSHyvava6LNc3DJLPb8vS2ozMCaGtPi4rtnPdtT484AMql/eS/h4fx/R/hbdNiBJ97E&#10;vNuqWWoeaE0pFIjuxGHWRqqEmCginKiklSePwt9j4chlze308zzG6CRRS8XkALsxb9klK14g/Zzo&#10;NNp48HDXDfvRnMp8UXosFjp8EUdvHZl2MXKOAUVECHqA5XjVv2vtYYzWwPpskhdQArs+wHIVqK0p&#10;t/wuQhMHYiq/zuJr8EkJba3r0mSWBY3JLxxxmpYoaFTQtyKn7X7PPAemMs0EdzNWOMvUA/yH4QQB&#10;9vlxzIzSiPSe5pMLJ/mozVnlSSW2tEEspibiQf8Adinkat0jpyB3b4sddxyteTK8RLRxM8YVT9o1&#10;5dVr8P8AMMAyiGMSB98v9y5kIcgPx/Nb0+WBLC2aGYelLJGhkZgeQoAmytT4qdMOrax030luAn7l&#10;B6aLISRUgGnEk9D8XL9rMbJnnE8Fkkevi/ot0IgD3epiuo6p5iE8liJwbpys8xtlVXRA7Dny2YmR&#10;KRhf2OP+VgabTVkuJGS+nkuPS+rrRlCRDlR93JQsw+1+18ORyZv3dcPEJfzvV/uozbJEkg309CLt&#10;NYnhRJZNLt7GwLi5ARXeacleaMIokDpxY7MxZW/ycM1UTLN+jZoYljSNJZ0MbyIRUPQPuzdRX+bN&#10;NvCVZDL1GXDD1/zvTH93xQ4f9KzkKrrNBXLstvbPrVnNcXPOR4LeVXigkYqHjJK1VPs8uH+6uHxY&#10;Gu2tJ9VSSGzOopbDjbW6REsJD9piXKqpbuRl+KMsWIi/Bkf4/wCb/V8Lj4eFrziPDUjv/sv9gqxx&#10;3ttoAk1LUINGvrl45L++M6qGjjFFVDQvIlOiOyt8f7OJ2lpfXepD6lpkWk6fyjlvLkH42kDGqAGt&#10;KfZLD+bMo5YYoVkySzH6YQ/nf1vo4v8AO4mnKD9MBfFH+L+FB61qdhpumXCXesSeY9bayuDp9jQL&#10;D6TItXcKPiBor/vHf4f7uPDW20SSa0mt1LXHKR+VB071cn9nbtmt1WrjCYP93/DbEkxmb6pW/m+R&#10;Nbtrx4EtESximjjeQ1NTwZIohQ8wGqVfIxLJd20z2kaM8lTzj6KpJ2zb4pCcRM/SHCn+7lu9Bjg0&#10;+7ii1CVo0jopjn2ZnQCpq3v3y7RoLS2mM7STXCnkDxHFKmooB1NPbL95kShwiIZYoiRsqN/Df319&#10;bi3MMFiwIdQx9SVQKUNAOKhv8rFAtIQsC+mVoWPIdzWrEfa65HJCzuxONbX/AEgyXb+uJKrGvBq7&#10;AiiKalK03OF907NMokmIRq8241Lbf5NfHJwEY+bCVgbJrZoqWxMNuA6UCRklQorT9oDoB/LijWbQ&#10;2iFKcq0CA1rQ+3iPtYIT3NscYMb81KLUVuL6RGB4qoYyEUAB27j9lh8OUJySwoS4qAxFBt1yQDMT&#10;BFFf9WUBaELGaMVU1O/TEuZ5kVapNfev+1jezXvat6Y4A8V2BA8KGn8Rn//XBXMv1qWeOa7NtctV&#10;fq8yRyJGimikcm2V/tUHJs7rFjjGIJAkKeh59Q9t021bT7a2fTtOiu9PA9WS+gmkinmmblzJjhiI&#10;lZafakeNfixS49IWn1SOaCUXHwvGB1oo3YAuvb4FRY1yEpRmbkNo/TxfTBlKdjhasPXn1R727tru&#10;NLLe2mlYgKrFhxSqxSNUH960zTN8ODoj9WtPqiMRO/H1jV2Ko23YtRmA6fDmPKPiZAT9P+mbCBsl&#10;F1ANU1savMok0225/U4yIU9SeMglqsiVjjb4eTSSc2wMbkxqogZmTlxeQMUYitSCOOwGW1GXMR/H&#10;wRM9P4U1OnR3bMdRt4Q4X1Ibd4xPGj8SgYOWo7Nt/L8PFOOBDa+pOI/XkDpVopGoRHyPJj/d9FB+&#10;Gr/FloykG6ccwJO3RG/XZLa2a4FrG0cg4SwoKPMVXgiKfU+0xC1/d8VXAGo3KPGsTuBZ2TcVRmUe&#10;rK26tTkRWvxNz+x/Lmbp8Io2PXJqMuI8SP0qwEVxJevFTVNSCtK4VmWKOMAGIPxX4VrRPs+q2BPL&#10;MFlc61PPc8pwQxt5ZFPCSQn46uqnkF/4Hj+zmVrZnHAUHOwYgYH+creaJb630UR6eDGQUSYwlA8c&#10;O4qgdk+LbitPi/lya/o6HStLhhVgZZFpbqyh6yULF3IHw8aVX7OczDVS1GWxxeHj+v6ofT/u2vL6&#10;tu55gNf1PzN5snAiZLG0dXv7qOYxlLVm4xwxKGHxTr8Mv23/AHj8PT+DIf5guxYW40y2PKSSMi8n&#10;Dxf3YPxcVB+D1HIr8H837vOm0UTP1y/zWHHfpH4k9I0FZdVlXUrleMMT+pZQtFIjBinEM5cLzZFL&#10;IvHn/Nzwq0WG7jje3TjAkrgTegvqsrbNGH+BitePJX4/zck/Zy3US6WOJuE4xAB/HCnF89upWRxy&#10;kiDNEpbj2KtSpVW2P7RyeXM1lp+lx3cbyWiRqStsquis7bEtHSnU1UemucpqTMyojjHqj/B/0k4u&#10;rz8PI/UHl1hb6jq/mq6sbiG01KNiv+5VjHJLDAhLLFC6r6u/SR2uZPj+z+1kMh1QczEkElzJOxIV&#10;Vq0pO4DFu6+JzCzAgAD0usjLhFF6dPaxxp6rSrDFEooSeKRhe4pQUI2pki8va67TT6lLzZZeI+oW&#10;ixnlw+BdmZXeSg6ZiHSmQofV/m/rcvDkEB1kJsK87eXD+irfTrVbY+l6rDU9RkmUw+oTJIfUjieO&#10;JOPL43ZP5P8AKzpWjX63CRSRiUQuPjV0KMh2+GjAA9++c/qoG5WKl+P5rKYF7ci+d/N/leHRLj6v&#10;dXlpNcgqsEtpMbiSeNuTNNIC37r4fTCD4eat/Mr4ZzE1BHTpTMKIvZswxPVLdLRLOKVmBE7HiOWy&#10;8Kb1B36jGKpZ6du2WkgBtlO1O5uzKxC7lvtex9sFxooXcZh5JkllGKYabaIkXJwCzdajx+noMceV&#10;NqU7VyoU2BM1DmgUKR06b42ta1UUOSrzUtySD4AoPJCSCBSn68CmJrYmSAjfdwSTsPDLQeLYsgb2&#10;KZx3SanGIb8FXWq2zqqgF2Nf3m32f+I4vGUlXmDWvUeGVyJjsg7IWaF45TGaIU+yK0rT9qvg37P/&#10;ADdltGrqUDUHelMeMjdbWQKEnIZVJIJYuSK1HiCpwo1DSh6LovU1owFdzttQ7bHNhp9TuCWUZb2n&#10;Gla6yX8cqtVKKWhLhKhG9RmYlSHq45cf2v2cjUd7qGizpFdOJIpmqYyQFVaAUQvyeRg3gqLm4lix&#10;6iNjo3AiQ3Zu2naZ5pjup9OhNneQRhYrtVYyys3NmM6RBIYUZTw5PI8jcf5OPqHmk61c3clxFOBF&#10;BC/FGYj4waH+Oa7V6KOMA16pIOKuXNjGueWrXTIbGSwma5urm353UMYakZB+2Co57kfDy+1/k4Zu&#10;8JDRBzHIwJFaH2Bou+YcRLntL8f0mpj7RBZBcyRNLac1Dk8mjc0BZCx+LkV/4lkaurO+meQy2geR&#10;RSC6iIVlU05HfcZuMGaIAJlwnu/6RDZYq/pLNbO68v6eI/0bqTW9gzl9Q0q6RpYnlB/dU/2QX9tY&#10;1/n54WJNDICojYQQPw4F6mqkFdoz8R+y3FhmwogXdmTbGN72yCayuAY5JZojqN1D6pnSDioEkbJI&#10;zPcBvSRl5xrKj/Ev2V+PE9Sla0eSctW6lAH1hT8XIgKOvwhRy+FW/ayOACW3SP8AOQOoROgWcWoW&#10;0VnEot9MhkciwCBUEYdpKCnF2d+PxunD4OKcn+PEvTu4DAsbKtwin1FVqEg7LyO6Vc7ueGZUIRkD&#10;t6f4UGVGgqveabeJeySrLNYSuPSklTkOSfE7RoFWakIPCJDL9tfsftZI9H8zLbBILvnwqqB6UHxG&#10;m+wzR67s7isx5oljBYdrnkFrqea90v0WLrJNNbgsztxHIBTzYtX4qfCnNlb/ACVw9ns4pQJrdzU/&#10;FxHE1+fXNXDJIGpBx7I5sLttVlsUNrdr60Bqgcs4kQbggceJ6/GVPw/5OFE9uZmZfSMcQJaR2NN+&#10;5G++bCGWhz3bR39WR2VwlkkVwbwXV88QjtIFQMwjO6Rt8IC7jqW9TCO6BB+r0lawWqKYuAajClVo&#10;V4gHwzZYBQ4tuNsj3nmy+waN1N2htYden4zzR3PqsvJCGpKxDtI5QD7TfD9mP4Yl43dWkFjEuoSo&#10;TKKLC6IzyrGTTf4mPLamMcpyngH0qTZpR0/VJ9UvJNGgnV0RZDd2zSwpaSTkc6VWFDwXl6j0/wCS&#10;jYGtobdW+tJWMKhUIeKnrXflyYUHv/wXw5kSnIVAMuSaX897NEbC4IuXaZHeWjzJ8ShBwEYiRiXD&#10;fs/8i/j9MNbXxjnM0YYNKS0bf3oRO/2ABVjTlX4f5ctyYgQBJI80feaN9YsEsrxopIoUWOeGn1f1&#10;pgQU+KVpHCoA3pqv7zl9vDGQKbZZoWcXk5LIC9ATSiVFadTTjmKJ1Ll6IsaI5ckghilGoy2d4kTa&#10;LaII51+rqVRR/eBZCC7fCvNpHb7P7OFj6dc2vp/WeElwF5MoIKqwPXlxj2VvsLmXDLGYqNxtMQn9&#10;j5hs9WjkktFmgs2kESSEfFIhANEUNMzeon25eP8Ad/yfay/q0nqEW6xpak1JUoo5UooqvPkxT/L+&#10;zk+OMTyRsp299bLBHJevcTaqYyhEglZyqmryenIIBHGJh1WCNXfh+zw4smuQgL/DIwNRII3Io5IF&#10;Grx/Z+FEX9n/ACsY4wfV/N9yom0sS0rQVkt4WUVt2miB5RqpIKBebbNWSSWRv7z/AIFj+qrtDb1R&#10;llZndYmq5KEipZHVV/mc/wAvwr/MmQO4U7tsbd44Lm7b4JoUijgeeMJGA6ig9N1dmPE8EVvi5/vH&#10;/kETQW8zJbKCwcKVoqhVUkEeHBW4sWb7f2ePxZVA8NyWq3Qlve31ssmozMsaxs8bqJGklkdA4ffi&#10;xlaJiiIi/uV/fSP8HxY7U7uKCKSFG5mgVIVYJGGTc7ip6Cn2f5/i5YxgZHj/AN0km91Hy9YX17Nb&#10;XjRC3FXlkvJlaW5dJqqgIZVWPkzLJRn5KqQ/ufTxOJbxrklIaIzJ/pDcgSQK8qcaRinFft8v9lk8&#10;kgNrSUVcyabHZETzKVijlP1GEo4oxIMJqwadmYPJ8KKjfHz/AHXw4hHDeX2ohYy/oQsmyyEGoZqk&#10;rwoA53aj8vs8m/mnx48MeI82MhSJuZLHStMZ7g20FzdJIxZ40CsvD4YwzP8AE0Csqr8DL9vhH/IY&#10;WlrHFYPyYhVBPpv/ALtlrx4MNvgFO5+P4mzDnllKddFNpNq91Lc63CYVSR5XSL14QOVpbGN5DPFI&#10;A9JX5UZ/gRP3UK8nflga6njWSO4PJPWY+gqoZHbbluta8Vp9n+bMuFkMkdY20q20mnKwna0jRbya&#10;WT6tGm/DZ0jZecqfacMzcfsv8fPKUG1inWH4tQmjSQPIGBCOQKlhVeQ+L9n/AFciTx8+QQSStmc6&#10;te2DynjotlcTwSQRPHxaaFW47EeoUb4RRJP2uMvw8/UVe9gtI1ELRMoP7uNQ7SzSMnIfY5sOlWf4&#10;/sZE8/5qkoV9NvL+VjdpcrcTqBNcS+iLa1gilIZVMixhz+yiFV/vVfjwVswEocTyf3xVfXqFRAFP&#10;NU5NR3483Zv8vl/sSIAbD70brgbWRXt4oYxaBmXT54uc85Lq0LycEUxRD4I4oPib1If8jl6oGS5a&#10;Zfq0iBkQsfRAPpgspPxD4f8AW+1l0YAC7ZEWnsel28Ep1CKQxXU6xo97+7M7CNlFA1HU/wAlAnHj&#10;9jDEzyR28khCtwFEYclJlk2NA3IdxxJf+f8AZjygATnQ5MaY/wDo9G1GC3X1UM7q0y0ikH1a35Mo&#10;Yx+mVoV+MRx/F+5/3bN6uArW4ltU+tuqKaEeoFeQ9akjb9nagp/wOX5QPpCdgnOrWFpqhfS+UkoH&#10;GR7X1EhU8gVRXpuyScX57s3FfsyYrGbgzubmRopZY+TRdAkSkhEA+Jub7PIzH9lU/myudAABHNLl&#10;itGhjexiS9sbS49OCZQpMt061luOa+knpRB5II1jHwyNJJ8PprgaRIjdxNLCskoQi1gqpA+1R3JB&#10;HQnk38/82THFwCubICwmsYc6dcLDdSQRCfnf3JWXkfslo4gGVwDRVjVfsw/y4KggupjcEBUVY2Sl&#10;QQOX7RqD4L245DLkEQAxKC1C80yA6ejvI0s06TRsUIdinWNaUPKjSciG5py/1kwVIFVDbpJGFnKt&#10;OI9yCAeVT3JOY8SL4t7UBL7RZJZl1Ca3uJHsVnjsWuQFVldwYuKqBxVI14qzL+39uTnjLqWRBFbw&#10;FkQJsEYV26KPi6nqf8nLMOMkmRTRVdOtbacz397HFPIZ/jeaM8eXeQkxj4IweCHj9r4+XD43CQBg&#10;FlYhY+TBTIvGig1YkkqQN+HLjmSa6elITO7njZ5bZEMkqIjSCJi3KQrREVVDqzcY1l4c/wCX4f2X&#10;WhtPWVJXEcVusbLDJXiWeVSPhDA9APhHH+b4cxsmXoCSWEigL/UTa3b2sLXFzfXE0L3EHESJFDbv&#10;Xk5QqF5EsWkaT7SonNGZMf6+nRsJeI9FGZVdXYs7Vrtx68K0HxfA37Pw4gT23BUC1FrPXru3mtI5&#10;3+uzojyq8UaxQKQU+JZQf73gWkQxs8ycf3qepgFbecxpJM/ORiRKsmwVNyiVAY15FeC0+z/l5k8Y&#10;iNk3ScNeQwzzwWluFt0o0MkJBkkmZh6snEmNOIUN6kjP8T/C/wAKYOsx9XtHQs8kgVQXILDlQ1NV&#10;VVVd+vGNcxM0uJTulV+ZLrVLR2EcUBeRjGCiSEAoFqHZmeQMGYohlZ+a/wDFfKricWL/AFeAB5pB&#10;zeOhJCkmvLgTU0blxp9r9vjk4R8QWduFQV1jA2sw/pC6kaO2gYxRzB1VGkTiSYzItQoZPT5s32U/&#10;uvUxKzX07lIyrXDpz4vLIxHNOMZ6k13bZ+XHnz+HLMsyI9wY81+ocLmweRZTYQOIW9K3gXn6D85l&#10;U/ByXkka+pCsfq+nHGrSfaXFr1iP3TGMULCQAMQCvwDiD14U+L/LzHxAD1JtZoo9T/SITM6ukbWz&#10;EorMkhWZjKVoEaYyMyBQv7n4uHPBsMcNtZJbw1d41CzSsRzIb7VelGf/AFeX7WY+QHJP1FHvSf1L&#10;671OW7vnCRXMhaytUQmMPDX0iNz6iRUVqtIkXP8Ad/YwAJmuZjwVxMwKwKikFIahioLooVSCnNuT&#10;fZ+H+XMmhH+1NJo1jFp1pG15NBNBbsj3s04UCe9AWMTFY5X9SQMkrRQiNOUjx8uP94ysrzJckAAl&#10;nZbdSKnkpG+yH4VqW/lxJJ6suKltmli+joZhwX0IpNTdW9McJUK03m3kcIkX2vU+H7X2VwVLVFVy&#10;0nruxKKCIywLA/ZJXr+0T9mPKIV/moF/BLYKXMpiVLY2VvCiXQZTcpE6xkKfVCyK3pcaRxp/eXHx&#10;/srxL445luGMSqrM4cshLUqVrxpty2/mZsyZTFb8lKfST2smnL9ZeSSJYWjVblFh5kK/96HHNUOx&#10;/u4olV0+1g6LhbSSgmSeTizMxKlUoBtQEN/M2Y0hKe4EQFo2k129zfRWhX0bC0eWNERRKjzl26ly&#10;pQLQoi/CzcmRfsYjbxyzypKoVpZAsSluW24L8viPWnxAN/LlmSYiK/4n/erIovUXtbO2lgkMkVtb&#10;GS6dYQhNGDCJYqxgfCW/dM8f2mkZebqzYnqc9RHYROWYcRKwFX+E/vDSgVOTOvN6L/k4dLAH1Hmx&#10;jXxXeX7L05ZtYuR6QlLvbRlkERVlCwDkvKSbhHFKIYleT4Pt/bXFJYYLfTQoYRGekcrivwp1NKjb&#10;4fhpx/ayEZynPcbJpakl1feYKkPcrYVurWBlQB5iPTWoB+P94fV5eon7yN3/AJcDw3EDW6QnmySg&#10;KsY5KvBSe1VXf4i232cyZwJNgUklG3VhcR38t8oiSW1LM9wyxtKZpFGyko71WqLGof7bcH5fFguA&#10;xvAGKepPOEARHIAICq3EBpFAWi/Z/wCNsxp3fNBSidLi3uwiXBtbOy9aeaWaFXd0ZmkT1WZIJKyF&#10;pPtFXbjyb7DYwwO4KSeklrbktIsh5k7syCrD2ZvtfZ/1slxxFd6LHcqC8gSVZ7dbybUtTRI45YR9&#10;XQArFHNLwjcUZQ8cdWSRvVT01/uua2kkQVH4NziUxBVXiCAAooKqvGg34rgECTzZUqm0kj9W0jMX&#10;1SeVLktLK0jhmkeZmLlZG582DRF5OTcOX8uUWleM3DgRyNR1VQORpuVFQBTjRNv5mwCNHhWyqKtv&#10;HMLC2Y3FrCTDK8jl0VixAZ/jkZnEgaZ+f++41/awMqu37+Y7ugMYJoij4T1NDx24/wCVmQDEbDmy&#10;BR0rIAtrafCkMz/WWjHOZ3PNfsoCnP4vV5H+7ZE/2Qq3hijjDBVLD1BK6AcyKcjsCxHLbqcplKzQ&#10;YAbpVfXF3PeSozyJGDbNaxSllgWRpOAAdkRHCAN8CCT/AH2zpw+JMSGWcmMPIA3JVoAtAAasNmA/&#10;l25M3+TkxDa2ZCImT6tYxx3DR2nqL6c0tS0itIzLxjNZIndf225tHGnKRk5MuKWUBnkkmR490FHA&#10;pU1NDsBVFBP7WQy5eE7j7WBNKes3X1O3trVoZ2HrcXi5BisYSvGrs3GV24fsfYbivLiqY2dTAwjJ&#10;ZmkXgBUksCeTySsePCv7KBslgAkbpIdZTy3kZlZYhBbyiZyqAJEypwht7RVEjTGN/wC8naL7XxKn&#10;8jbWO4vUgE0gdQq/CGBZUKftH4aElfsr/M+OUxgdhV/j8cSr9QurHRvrr2cDREvMzO6OiPOswJKI&#10;FcutJG5Ssv8AuuH/ACM09xBcSyRBgYbcKnppGzcaHfhQ96Ba4wiQptqysr3T7WG7WMi+v2eUTz3E&#10;cZlBUlROxTkFXk8qogZ/i4ZT3drGjMnppx3iqWqHG26E/Ea/ZReOGWKRNgUnhVItJ1OUxw3E9zP6&#10;x4XLKkPFo2HKiSqqtGhAVZJX9Rl+zG/LGW89vOs4UzFeNA1aAlDQktRt2KMGP+T/AKuSyYyCBa0q&#10;Xdpf2htGpZCfn8aenzIWSvFI46xfDB6ylFp8fP8A4skwNM6XVyzKocy1EALUWnTYKG+zxbrlsY8M&#10;d1KY20c2mabFG8pjjteJvHCcnrWpLszIB6nJPiUfAvJmbivLDO5t1iWOAtS4uGB+Gg9NQvEKASeI&#10;UfDmJHKSTMDaLHzY/pNxLPJPeJVtOsY3RQzM5nleT1GlaiR8nkf4+v8AJ8WIRMzuEjQ/V4SIowF4&#10;/Ejem55A/sqD6YGWEARu9/xJNg7IuX0kDF5YheXiNPcK0hcrFJGZIaRFWqrSlWndvgX/ACsF3PCz&#10;sJ5eMYbkvGRU4fByAXqWZuI8PtZj4PXKgUQ3KVWb3ep+YLCCQzPCFkWW3E3rFZfRd2Lfu40hMn+U&#10;3wtJH8OF9pbbyAEsDykaTigb4mNBt0/aFP2V+LM3LIR2j/pbZlkGo6gIvqxl+BuUdukJaV0+FQzN&#10;Vh8dKoebf3kqJCvJn4Yjfy+jFDawmUSt++mJduNCrUDyEb7nl/rcf5eOHBjuVmuEMoit1TRbaS7u&#10;7jUbwRNb2zPbWaLEgJYMqs6RKz8R8PCOjc/TZ/8AfnPBNmt3FBaWy1SSTc+mlAp2chVr+1Xfk37W&#10;QyxjKXF0aydrQGqz6c51i/lETRQbOLiQj1Eo0XJ2KsyqpWqJEnx+mn+/PgCzJwMcSPxdxxEZYF2U&#10;g7EsKJzqK0yweq2VGk1tpPVSa6mQNFC5laVYyIhIjL9lUJeb0eLBSwX4v2cA6tW6uo7R2JiSoL0D&#10;CpryIqDWuwXL9PERHF1ZHYJlocK2lhNfJEFmueL+lXiQoACK1SOJAq0nw8uTPhpqqaaggiIcJJAU&#10;mjNASAV5ciG8E4jMbTSyEzJ/zWEY7c0h8vJrc6XcpliaeG8aWGUK3pj1EfiqBlBYVm5s/JOX+r9p&#10;O4mkZXvW/cwBQkaUCio3aRRQcv2ePx/8SwwAFX9Z+r6uFMa6K+n2sEM6aTFK15MjGaZ2fmQprwhl&#10;IJ48vj5/u/5F/wB18cS0wWdp6moTn1JWkIQSqASyitK034hMlqZSl+6hyU3KSJ1xb/UZE0a2Po27&#10;Q1nmt3NUViF2UU+3z+Hky/7LEoBcXkkl7clTyUlFAIA3AXavQj48tiPDjwR2KBvsETPJb2McGnWQ&#10;fisoWVyQzUoWdq06hv3f/Bfy/C2ZgXRPSGoSTAxLG5ZY/gUsdyRyqQI/5fSXGAA2H7se71MlrLMY&#10;JJDcNpMEJMrtGI3lpIeIqpR+PX1viDN67/5HxGKRSQxwtJLzliIkuKgBSVB4CpHv/wANmJIiRIH0&#10;f7JAj0KWM9vdzXIW19COZXtrF1PJ/TlKmZ+KM1OTIp+If7rX4calxNHbmRrjjNcfEWUeoadfs+IA&#10;yzgHpEf4B/plPwburK0ur4xDTo5beyHpIsoMC8tthJQjgeX2QG/2C45FuJ71CsrUi+FIy5IL9f3n&#10;EuTxX7X2clOYiCf539X8f6ZZ/Yoz/o620iTnbKBKrPPNHCFZYq0/cFxFx5P8UX2/hX1Mu4EzD6oz&#10;etHLSiqtAItuYdgB9pg1f5l45TiII4/90gGlttHp8M01+YVtZ4WZWkd6lrgLxhMauWUsqOqpxDKk&#10;nq/7IUyySGRnjUCFeS8qgAKoJov+tlXplQPVO2wPVAo1vZLarDczFryZYX9AxsztJKwUySEVYemG&#10;LKG/bf8AyeClqrRWzyTu4uJlAZEPNeVARvt+1/k8spyE2BQ277R1srL6SK8v4IreKIWFoS6SSD0m&#10;4glX+GlWpHx/aVPtYyyitbSzee4UqqpySOA8h6lAorXifhpSn/NWSySnKQEaj/O4v5v9FdyQF2qX&#10;N5qmqLYWr8pXkEcst0joRCKykAgOtJVJ+P4f2+P9ziNl9auHuJxakTlxuRxIRajiX4/7Lq2W5RGJ&#10;4b2UkXXRW1U6ZpqWEL6oBZiJ1KhvVDyzMrc0gDeBaMfCqJz+zmlguZrjjbqIoS1S/I1+Ib12I5KB&#10;hjIQG/1M+XvVre/srOw9bUHa6vEjKcBEtAUeg4gEMEkdl4/78+HFLCOQgSSBltY0C0j6k8qAE0Td&#10;q5TkMQPNqkegQvmC6KyPY2bxNq13MZOVzUIsaR1Z1AMwVU4cQf5+WF1/PBHF9XSqTOQLiVpKLU8U&#10;JCkUYfF6a0X+bjmXhxm7kPS2xjXNO9ItruS4OoTusloN9PthB+8WKhkRWcnmruU9Z+Z/316nxZkl&#10;9C3QsxjdlSLbiPgFWc0UkqBTj8X7TZaY8ZHcGMRQdLb/AFq/eJbdZ4o2luQ7q5UTECOJS8ihWZuT&#10;PRA37tP9XKtOMdvIZGSJCTJM1Kn4SSEFDRRTb/Vw5tiAEkEnZfqaSyX8EkCzXM0YEFvDyCKFl4K8&#10;7B15OyULdeP+szYnYW0Ukz3VwgFvHzkIApyeToGH2zv9lclqMnDGo8ysyTyVNcu7iKGHTtPnYX9y&#10;Y4leoYpDCR6kik/u14oTzcj7Xw5U1wk87kt6QPFhI/LlxIqxCsQfh+f8mGERHc8pfw/9JM+KhsrW&#10;lrNZafFCiC4ZAyCNOIUlG4qrOq0+MU5fB/v1sUJs7XTzHA0hu2ozSOCVUGmwJPYZH1yyC/Tj/wBl&#10;/sf+KYxu7KhBFqt7rJnvFt105KpDDE37xitfifYD4m5fZ/4LELOe2BgluI5HtYkZ5GVW3UOCB8Ir&#10;9p/g/wCCzIyme4iQJfTD8SYzPS1XVo70LdQWNzHDqF3Mi24bieLcAHPxsAw9NCXoP8nCOzmtNZ1W&#10;7uppgtnbXBklRgwURLTj8W9SW5fDmwyzjptPZ+unX6/PdwifUR+JJjeNc6VolvY2qNLevEtralON&#10;TLwPxEEpRF48mb9lc6Ne2UNjos1/6Ra41JQGoAHS3QVTenI+mtdqfa5ZxGizTz56P8Pq/wCSn+5/&#10;pJwAH1Dbhjww/wCK/wA55dZzwaj5psrSK64W3l13S2J5GG6vJG4SSFQyrWa4Z41b/X+PizYVajeS&#10;WlnHcwM6ubluI9IxqeQ2Uu3Esyrx5EfCmZpA8aWOX08Pr34uL+Z6HNjIEEsm8uabHfSNDfxxStHZ&#10;wpzWYTMDCQXlRU5LGkspd0Un1JOC8vtYrpg0+5M+p6ncLJbwlVggQkxGWYfYj5UUPU8a8v2vh/az&#10;B1YkKhiHr/jn/R/3aDd7bfzl99cXln9V0ewhe2nlSR5J3VfrAjt3oskojBDROF6fA3w/tN9qtOt7&#10;nU7hr7UoHjt3k5IjAlVjgqQBvxA/1vtfDxzI1fDiAhA8WQ/9NJ/9IfzWqREth9KjfXmm6Tpp0rRb&#10;uORrSL0LgRsFcyXBUEgAFi9ZOiyfB+23LI9FLNcX9zfS3RiF7KXtEUEMQ6DhyUkkBEjXojftZ0+I&#10;Rhp4wG/D9Xy9TVxSlO/4f4U/aJbPTrXT7eyS4SziAu3dhxX02AdUYgK0kjM+zvF/M+GmqCD9BadP&#10;Ar8jNMzSTsYmpxoTseY5fap8OaXTamZ1REpVEx/hvJ/x1ZcrO/q/WlmgR3D+YNaW8EdRDaRlbZVk&#10;jAqzKgqvx+n0ZmT/AFMvyx6cem3GocGWC3kP1eTk4eWSpVlVKsRCv7P82WdryJnHFsfE+r+jD+dL&#10;+t/WYwlZKh5ie4uvMSabFdlLtrcPcwcI2SCPmDFIHKr/AKTLR/iqyR/s/wA7I2F3DbXb3s7MqkMV&#10;AI3Vj1K028BmVlxGWIYYDl6eJxwbntyRWvaddajZQ6darFKySI03qKWAdKGivWlf2js2B49cnkLc&#10;XCoRTYsKAjwGZEtLAfUPsYHIeLYoqTypYwrGeDNLG/MH4SxYNyHxN0+Lf9njgixsbFdVH1m4kjiD&#10;eoKAMXNORdj8ISjf8RyWqz5I4icY9X+l4fx/VcrgMvj9aB1jU9em8u006zt5J5lMFw0jFVgFeCpH&#10;Eocz81/Z5r9rl8WOuFi1HUL22B9dTagwNKBUuzOCq0p9lU2P+VmJnMsWGMyOHhyevg/m7/1XJMQC&#10;Au0qKbRNL05TbpbKLqk4tyyIIgoPN1PKrMzfEv8ANjPK2l/BBLdSgBmZGeSvJmQFUVIwv7tFrUf6&#10;uQ7S1JieGI9Zjxf6b+l9P+ycLFptzan521KWKG8jtY2kSFYpJPT4hI42cSTGRg5aZ5VXhxCfZb+b&#10;H3H10ahcwWRV4+TxwuV5A0Y7Fvs9acsu0uOM8IGTY1xSg5ZyCMqH1IhJNHTSrO/1B2SWNEnlCkoQ&#10;SlOYj+39kNwQD/Y4pGkVtPFzWR3bi0aGjokiVD8FG/8AwT44cviSMLrw/wDcf5/+9kgHYWhL2O61&#10;OwuJUuIIrVkkhuGUehLJDJUxc5qsOPxcqLF9vl/lrjLe20q8uDNe3H1FGEkqyoo5lENKb1K8iT9k&#10;csu1WpyY4jgj4sv4v4f86M/+KazImVj+qvv73zDYWiWWjwC/uo/QtSLgloVmdCxd+AUvRVUfaVPi&#10;xkdsLuWaLTGS00u3DGBpAEaederFqklEPSn7eU5IHHC8nqzS/mfwR38ox/mp448QjHn/AJWe/wDv&#10;lB9Sl0s2kuuRSajrl4Ujv4rfnPHaQSV+ynFVRpvhR1PxcP5lTBGnRzW9yoXU3mSGISvGpcp6rMwo&#10;SxOxJ+Fa/s5i6vHjOP1R4eL0x5f72UljxGYsj+lw/wA1bf3BuOMx0CC3ubm7Nusz+mJvqsah/UWi&#10;hhQKvKv82O/3NCWG0GoGRuKhiIowiljVgFpxH08sY49NRlw1/S9Up8f+aZM5ykBZoWf639Vsz6H+&#10;ir3UrnSxDGGmZVe6lMskca8VYMx5/HQjinw/6+CT5kvbW5ltrdwyqqAyWycjI0hZT8R/dp8Q/nym&#10;fZUckRM8R/oz+mH+llxMcsxEb/UgbbypptxYQ395bmK6b1GAvWMbxQxUYKaD1Zfhp+x/zVgHVJ5E&#10;1inBWYhWLKQG6bsxPwbLk9JjMoAEnh4vNxsoJMSm2hW9rL5XR0LRxMGARuTqCzV4oAWloZD9lsB8&#10;b1o442mVquJdwoVU/a+P4q/Rm2wRx3sP6KcYBJr+JMFfThPPdLaOn7s24I9T1JHFeI9I8KDsvL4n&#10;wRZWUMhU3EYZ39RWZCAKAgo21F6Accp1UzQEduJOTHyrqUv1nVL22jkNhN6SQtC0cU6M/ItVJE2L&#10;SD4mLP8A6v8ALgNkgub0pL+6tgWCyNXqgHLjT6Pix+iAHWQ4nDykCXDFM5Jryw0ovaRm81BVRmt1&#10;KrUSMQvMtQfzbfFiU5WGX4aKu5BJPKlP44IAnnz/ABwsJmrpGW1Z7cBizt8INFHGtdzsKUFMQjkV&#10;Iw0ikChIpStK7ffl0x0YQREkbvIyxMpNQG5VpWnxdPDH/pBt7z0elErx26U8PDBwmq6p4o/SoHSo&#10;fSGnfWGoaygczy2YN15cqcj9mv2c/9AEXulSJ4pm5SEK5YqYuNPsBV4qCtPhTinLO7hOMfSen+6e&#10;jERe4e6Ja6YZpre4tEdbassFfU+serUj1ebh3YFZPinEsnBf5cH+jBCFujbmQoB6AZQ3xdR8XxU4&#10;1/ZymcvEuIPp/H+9bYxHRKpbmfUJH0qO/SBmbldskpRkjNVb4AU5GWnwep/xk446ZvScVcz3sooi&#10;uZQKNUsFUmnEAfaXIjfb+DH/AFVOyhYQLKj+nGum6PbMfWaAWrEmIjgXdV5eo7E80bn9r4fi+ywt&#10;HDEI6B36s5arb7EkHlldEmw1yPQIlYrm8vGnDtDEdo4PSomw5Dg6GNqjr1+Fv8rC3UrxUjFlE7Pc&#10;zkrcABwIwpDfDxrsv81cztLi6yHJx8gkRSa6Np80t0dQu4o4rG2KnTWqrSTF0Kl5S6rxZy3wpT/Z&#10;NywmW1t5btLYQqUChEAVi4Ukt6jemzPVz/l5sxOo2SnFj4jZ6MhaZ4bOS4lmKsCzuS6BQQKcFZ1R&#10;eK/6uSixsFa5S4eWK3tbVSsqt8FI+4LPv8TAfaOajUawcBieK8n0fxcP9ZzI5OvNhPmfzI9jo00E&#10;Ftc6lql8CbBkX1y01KhgkHaJDy/dpjNa1i3sS+rXNvbtKEEdmDKzcGNRUVHwsR/L9v8AaynRaSUh&#10;wcUo8J4sn0+v7GggxsX9SE0HynNPYjy9b393DapObjU5pLdYvXVqExKVblQk15O8npt/k/AsO0rR&#10;ZdQ1KUOzyi5JKpAjrGxNas/NVXj8vtfzfzdHm1McMOWydPh4RReg6rq9lpGmPeXcqWtrbLWVpmH2&#10;V7ChPxH9nJP5zQ+WNLipcxm6KRRwWjozK7CgeVjFy+Lj8K8uKpnKYe1fzF8Av+lXD9P8LiZs0jkA&#10;iI7lgHkPzJd+bdcvXOkvHYxySltWEigqjkNDbBXRH9J1/eycOXKT+8wrXUvM1+yaaHtZYbRjJ9a4&#10;HiNuYUvVx0anLjz/AMvlk54I7yPp4/qTmh4p5bj0/wBFkY8veWdJ1K68wJFcR3upIlvLbKwVn4EK&#10;OCfCe26K3p8f2MVNpdQJcpPFNbgr+7kjCkMWqTxLE8UQfaZV5NlXBHIbB4uHvcKYAjdckSurWl9N&#10;bDT57a8EcvG6DykNGF23RFPOXkVCxymNU+19rjhv5a0ee4B1uyDetCzelbcVVo+ChPsuNmZR/wAD&#10;xzX9pZ4Qj4RH1fxf9I/8db4yliiCPUJMY85+ctE0+9XyzrYWO0uY4ZJb2Uc4pRJKxoaGvBXFW5j+&#10;f/Wzp+mPJIn74BZAo5xfDUNv8Xwgdc5HVemWx/3X++bOEHcPnPVNN0tnkk0u3ElkZ5JodUKyQrIj&#10;DeFYnqP3R/aVv2sWXkTTIGg2WlwlMwb1Gai7An4q/TgiKKh3FPfMfLkTAK+l2rmTmy7Dv449yOVA&#10;Puykct28J/FA7bxAlK8eR2WvgDlCp2NPngLKkUIKt8AoCK/ERt+IxpFd+2TCqayFUYR/tgKzEAVF&#10;a9q4xo2KgA1NepGSjOkq8kMLMTKfTjZAFWPapruGqWNCOuA5I7m3k5RMWDfaRu3TocyISjIbswQe&#10;aNEtpewrBPCsLoAsdzGBU0JJ5rX4RQj7P/A4vC4aISRbV3ZSCKZTIb0eTEiio3cckFybW7YzToAs&#10;cgYHl/L8Q5cuu+OVmYFj0HQ47DkgqE1siTCPiFZ/tJUdegFR3PbCjV9LN8rcFUu6hOZFTx7jqp7n&#10;9rM/S6nwubKJpPPLmtrpl0Awkjjt5HnWKOUopk4AAnaRWYFE2eN+Xw/s/DkMns3sJJ3nRBIjF4UR&#10;5CFjUUUhSVXnyC9F+H7OdFglHMPT9P8AF6YN8Zl6jY6nNqiWccTTxwyxCG4aRYKySuQ7B2VZHEfp&#10;M7f3icv5MFfpplt1d1EOoOisZORYMFPxAhCW224r+22Vy0Ny2+hIHVLovLFLySKCR7nQ7eZ41sTA&#10;sZieUAq0TSqsbKatyk48Yo/2nyW6Bqo1OwbgqySLu3L4DSlN1bfftmg12nGHJuSIn3tWaFUXn/nL&#10;y1c6PqC8YmjiDconeRWDMDvxcBlLJX4tv8nEb/yxZzzjUCgF5COMSD7I71oCP1ZLDriPR/Af4mvG&#10;eE7dV+keeNb07TZbDm0lrcy850ovqFTQMokI+yV2p9r/AFMjdxpt/Fe/7kI2DPV3X7UbcfsgOT7/&#10;AOT/AJS5vMWpxzxjwjy+pujOJHmzu21vR20gHR5VCoqJbsv7uaMS19R/RRSW+ytKmRePwxyJl2dt&#10;GXluGL+pMQSXEgUIPh6MPtHw/wCbsOTUSsRHJiO9C6pdzraRW6CP0bFAixxNatK85PqMSyN9hSvL&#10;mgX4mf8AdNxiwtPqSloYV4hWAarOp4lj7lvdt8yb4Y7820XTJI0ht1S6u5TcM6M8ZWOFxzRQevCO&#10;NeP2IuSrxbn6jO/xYcWOvXemTpbqrTLJTmnItGlTv8bfFXj+zmDqtBHKOLkWJAnzYrqPlCw8x2st&#10;5Ky2bWpYR3JjSOe4CL8PKGMCL0/UNOY5fD+3kqk1C2vIQkTAncNuK+Hjmghp5Y5Elq4CN2Bvpl/Z&#10;XEU15bmBkVZA/E0Ymmx4b8qH/gv9XAEdrBE7l0WgPJydtxSnTMmUyY7FkZbJpLq95dG0MDyFvT9O&#10;CMLyIVy3NnVtlYfE3IH/AGaccLNQtJJLo3UkZkicL+4BHEf5TcqEUzNwZRwcI+plCQCf6PqdvYaf&#10;FYLdCEpJJGuoFWDsWPwxQrBVZOQ5nn8Xx/tftYHvFtb/AIWdkBFHHQyIgCmg7Up8PbMnDx4t5/xM&#10;hEjdE6WL/Qxca3q7tc3EhYWzTOZV3H2g1fjbjzXin/G3wl0gktVMz1j9QqoId226URTTdqbf7J8y&#10;xLxCmzzT1Htb5xaRhbqSLlI8LRRRgN1rO6hvgj5KXX7XFEj4SNyVkreW5AN1dCQMpMMES7kK+3Kp&#10;NO2x5fzfz8cM8UboLyKvfxWbyLpumCCRXC3V7cSNxVniowRkRWPLcMy+mvwekv2Y+SUZfrDpBJAw&#10;i+y3rFYwBy+FnHxUYj7P/EMkYSjHYsl8ccNpby38Vyr3O8ifU1a5ZqRj1IoWAVnjV6cmr/Kryf7r&#10;xa9+BOCLwhjU8QikA1psnGqitPD7ODCRLn9TEIXRox6vquWlubmRQ/rMGZVjLUaYyhJW48wft8PU&#10;/dr+wjBLVEuGkupjKkEQ9V5W2UAHZFq3Q8f995bmykCtk2mGo3TaebfTLWOGS8vCYbeBD8TsVJll&#10;k+H4eAau87t8XHjgu6JuVAhLiSZlkVDuEKEOC9Sdl+Fv9bgv7WYwsHfh296DzS2whttNSFbwRSLa&#10;IbZp+CI0plX0m9H01X45GDov2f3fqyf7qxl2ltBAw5LbQpy4GhSTnx4mRaKWL1HwOf8AY5PDc5bK&#10;V1gbu7nPOKTUL254/WiHWaERNKZEt2LOkaxem3KWKNV58U9X+8wNDbxMol9B4xOOEsrgc3RwRv6m&#10;4V2/4x5lSIGw5sj9qYXd2/qPHHeQXMtmfUtrRWZYo5YuLlawBqvEu7ckm+Hj8CfFiuozrbQpaW6y&#10;y3kqCNfSK8QVp9vgV2PL4l/5qzFw4+Imcq28v+Oo5lS0uG7vblr+4lgi0eKQ3PKcPzIcMQy+rUfu&#10;+IaNmH+V/upeKj24jtUsbaBZnZn+EsVRULcSxVSqg8/h3P8AM/LDxAyMrjQ8v+OqTuhIb9ptUm1W&#10;+vGsbZEgHJEVpJJfSM3pLI6ySOpjZZHVVX4vThRPtPKnO6fWbeO3EjpCtWjT4IWJXqSQ1ADy+L7T&#10;ZZCJlEyJ5/j+Jfx+OJE2UN0LO8uL5oLe7upCsEs1Li7QeoPgIRk3ZfT/AHUf7uL4WZv2VD2lykl4&#10;s9w5SG2Lf3KtInBAQYwWBZ25j7Mf2uP/AAUs0fRQU7BEapa3Nto81vp0X1i9uwrM1wUhlaWRlpK4&#10;jCpGqx/ZZ1+Bvh4N8WCGM4YvCggPLmzpDQ8V+EBmIbjuPibjkYRERuZfj+qj8dVERadKY4ry5+th&#10;1MKQTXbFJJJKzNxiBRJiUb4Er9jF5IZobd2d0jtlVjWNY4ySwAAU7uxptufif/gMqNX1/wA65f8A&#10;FIoJdbXtld6jDEkc1zqMkqUWVrm4QJG7t6koIS3iHqfGKJxjjWNUX40kVG45oiyOzI8oLzKPjAVa&#10;AcjIVr7D7P8ArZkYgPx/x1mmFk8cs0trbwQyw2ZSC1kYmAmSQMzcBBG4jYL9p0PP4vh9Pn8b7YTG&#10;NFkuBEWPqSqjF2WpBAajfy/s8ftfFleSWxCD7ghdRe1+tT3FtpLXb26/Vrb6xCII5GQFSYTIlePN&#10;vilMnH0/hjb48RuJ7We5f1JCsbsWjVQSzBDuzsPsrQEV5Ly/2WSx4zW0RaAD1RljaarYadZxLGJb&#10;iNEjupSwWKNpFJCwptyYyFGCcG4rw4/ZzW0wlYXAic0AYVSQlmB2AoBt/Ly4r+3hmZxFGo2sp0u1&#10;GBILc6eJ0AkMkTBZIUEcbL+8c8yTyHxM/pq7/H6fw/bxk9Iy8kEsZjVxLM7Hi7yHr8KBi3H7IDL/&#10;AMRxx89xukKlkjyRxxXVjLHNLG1rbwQ1aOC3SqqfVcxhPUUKzNG6t9ngvL481pD8X1mgRpgjkrtQ&#10;FTwSu5JXl0PHjhyHbhZFdfXaGloAZvRMsJEgAJ4spkkIIQcDx4q6h+TfzM3JRrrP6LsIjWSjojmo&#10;qAFAIAICgtyVW/1sx6BYWk8VxYfX4Y2u1c2xeGW4hTiQrM0jFZGYM0jLD6czxN/xWiJyRHCTzXUw&#10;lSOVVDgdFHEsKLQE/E7MN2/yP8mTMn0iNlkTaZ2NhplrNbvLbyvNFWjFyJEjYPJydEIjjiRiyRL8&#10;ber/AMWQfCiLUQ3LtLHzSN1pGCW5SEnkWNE7MvL4m+P4f2clxCW3RAJVxqM17YRrazfVmuInpcGk&#10;TRxBaJ6aN6m54MY/3a/u/wB56f7OKW6NdcUdQQr8pEFQg5EfCAQq04+zfvP9XKieGNBJqmr6aPTz&#10;JcqxjkkhMMMpUSSt6YYrIxUvKx9RuSrzjX0n+Pi78cVuZ2u2mrI7RRuY4eRLBhz41p8FVoadW+Hj&#10;ykyOPFwC6Av6v6zGkLptpHpsNqsVvHHcTR+pcGONYjGBEXUGiy8HDCpXinxvJ6cLYHnae5kC1PCH&#10;koj+FWKg1AbjUqp6IpX9mP8Aay2IjEEg/UmkbYwWdhAX4gTTskjTHkyLI4Ks6l+KyuKs8sgk5Nzm&#10;+Lh8GCrp2iCCNfijAWoG3NgNwD/zR9rKMfW2NoDTY4rkzG4f4bos9GY8zDGzfCWHTiNlrL8MTcse&#10;ysY03ZgQBO0i83bj8VNhuvI7lj/NiBxSpaUYysLylY4Y2Rq2Mdu/owxq49FWNS3B/TX4Ujjbk3p/&#10;zYmomukkubgmJ7iMhuBbmF5UKlUanNq8emSMhjHCP+K/6aIK+cWdk9tp1jCs8NjMhSKREWD1OHNJ&#10;A7pskIT1jxf9lP2pI2wTJ9WsogsIcKtOI9MVqzFdhVGNK/8AG7ZVcshuWzIV1QcX13VHZ7hopHmB&#10;9b9+4jARFk4uwE8So/HjJtx484U5fEuAorqU3UpPGNIgY/S5rUSU+CMbMEAX+8IbL5w4dujKiUzn&#10;sIX021SHldyXTJO940b0aMUMk78Shldm4/V0ZPi4x8V9NHdTKOK69GJB6nxCsjEkLsFFK07Dp9n4&#10;/wDZcdfxxJLXaSz3OmC/up3a15RkC1iRA8tHaU8yvNahn3Y8X/ct/lpJIkm0vCIL6jGSrl2KhH+2&#10;AFPECiKqf6mXz4e7/YhRFUaBvq4u7ya4MMMdsBH6MccsksRHoNJyRZJH9SWWSZKcOc/w/GuCWtxF&#10;FJKFRIkUGP0arVVHJvh+1QsvQ/s5SJRJo3/nM9uqDjvjd3VvaOz3EzSSJcC5rKElc+nGFl4+nzWF&#10;358Pi9R2+JV+LC+4dzEbyZiJlDleRVioHxGi1BqV2XlmVCIB4UE9yd2awxz/AKIsEH1FDAriON44&#10;35j0gvq0ZKIy85Fj4t8S/wA3LBcUAjia8uJGBb4YovjUnfkCWBoq9eVB9jKckpGXDEIN3SVXN8Lu&#10;6XRdPghZIysl7dUhmRNuLokTKPUlZgvpc2b983OTApeMsyISsLfYRaAsQKgEceW5av7X+VlgEowZ&#10;FODFMHinlUPdxD97M/JljRjxkKnn6dVWMIGKp+36fP48FeqtvbAlKiKMmQbHizMSgPID42+E0H7X&#10;w5Vw8c7PRgk1JL2/dUuDE+o3ii1cBgZooI0WZkMTMEhXjKnN+HJOUqM3wYDgtjFC80sYEjF2IRio&#10;LyUA417KPhRnX4v5fizIlLcAMqTWe7+s3EVrDdMfS9Ec5EEx9OCrMj8QpMkjfvJkhf4F+2/BeOPe&#10;JJmgicA8a8qGtCduv2mbkf2v2srh6N0r47iW2ivJ4GaNG4CHmpQEKKk0oUSP014rx+H00VV/a5io&#10;lMKMFNGBVTSrPRiQd6lR0am382Qy5BI86+bEpVdFbuZGnj9WJw8yq3BIOcSo8Z48EndAzR8wW5M7&#10;RJxx8bXnFeaKjnmqxIWBJoD9sca8W+Hoq5UatjaEnXSHM/pTNNCqW89zPOsLokRaRDSF+fAzQ8pF&#10;Hxyt9n7LPxq4t4I46h+QRmkeFeILsFqmzMdlr3+LJ4shkaZbr7O51S4n/eQcGlgitre9cs3pxtJx&#10;uOTxxxhZJAoZQnKNPi/4x4HgnLxRpLWZBGxYlhQlD9oMAATy8Ps5bPGTIG/u/wB8y2TK5tLe3mup&#10;LVo7a4kuoRGFiJkHrKP3ZjrzUNGKsH5M/KR3/dY2Ob0oQscAimfgFB7AfCak7/D7/ayM4C7UmlaW&#10;2e5umaa/a7s4PUM9KGrtSVAqopFZKhm4/wB2vDgvxs7aKKSW4ljQrKYiojUt8HEEty2qTxLJRcnO&#10;YAsIlJSu72K3sLOe4V7NLxXNwyIfrHquFUxAniil0jm5yD4v5Ps8sW1CVYU+qBRIp4kpU70qxLN7&#10;0/2Xw/zZXhjxepQLUNBtZLuQarLLJDNydROUUBVYBFWKMFmVVU168kb1OX93wwGIiVjSVSsCMDIW&#10;ZSAtKLQKacqlcv5JTWS7KtLPalZL2aMraoIpYnZ682DGQE+nRZG+z8S8ftcsGG5jt7cRjjHWNTxj&#10;G6orAKFVat8QDcf9X/WzHjETnfcxFJQNNmuLpmAkuPSmkB9dgQ8kkTNI8zn4FWNmj5ELw4vx+P8A&#10;dJhdApmRYH5c7g1dmDcqjYBQx70Yc2/5mZmzJBvamVlPLyQ2sjXkCx+lp6skaRsqx8KcnZ2jQ/Z5&#10;Rv6Sft8v2IfUwxeS10+3SGAEyLxoVVW+NvtEBQCMw8cZTNy5IjtzSW3t9Q1m6nu7xo1t5PUWaKQy&#10;xfuYi3pqzuXVviJ/eKPsq3D/ACQKpLKqQclWBnKSKq8QzUq1Kmjn/W+HMmUeEVSkUNk2le0tZLm/&#10;9JpdQjiE0DysztHEWIQfChaFWAY8Y158VVGxSdwQiRtQK7ISgqyDjuyBS27H9r/m7Iw4jzJSYqVr&#10;bnlPPPBzaWCKYCY8RK/MgRSs6xrwjUj92W5M3L/irKvrsXCokUKRwQhQkCMeTJwHHkgX4QX5fEPi&#10;+HI48PBKpG1iKdoWly2E1w9xO8t9c8pJL941KCT1GDhZS55MkYX923GJeX+T8KWmK6yST3FWW3PF&#10;xQogFCqIWYLzVV+NgPh5ZdqTdQG1/wCyWSI1wxzW6WNkqQS3RM0RXg8pq6vLMqKW9OSR2MayH4l+&#10;N2xWJHEryMx+uXH2Ao5NGhG53ACnfkN/tN8PwZRKiAR9EfrWRB36KV1JFJElvwDaVaGpd3EaTTxv&#10;VUPAs8qVTg6FPhSP95ykw1iEdpxM6hI4BxqshFZAtNk6ED/K/lzEyEz9MWIG1BixE+r85bKaSW41&#10;E+pGj2yERWjOW+KaiSK0lav6bfbk4L8OFzXE14WnlJ/cFhbRSdHahVWJ2HUc+n2V+FMyvCGMCI+q&#10;X8STtsn62VvpRS0tIlJvCrancQngYowQ7qkYDs2zJDQHk7yJ6srNjP2DJPGDaoxk9OiiCjAc1Kgr&#10;WrtzZmVssMP5v8TKivaCL1XsrO4aLUJ4hC84LfXSeTek6ysj8WWKKRI0Doq/a/lxGzigaQ3bxiWd&#10;6OlVJNV+IKB1NKt+1lkiABGJ2HuRxA9UdrMtz6JsUma1tlDQ3EiSemeEgZOfqivBqhf2OX+ry5Yv&#10;aTSQWL3MrpLd/GFCt3JNV8aMy9v9bKc0YzPDDktWbQWo2y3muw2UMMtvpoWIsXj2JQD03VirLWNH&#10;/wB2NxVmij9P48D2rWyRTXc9WI+FW4sZHY8agV+x/k0+z/k5fOxWMf8AEqdzSO1MajLd2unWY4qx&#10;5yKHiEMKBX4syijS8WXjJy+19n95+wy1EcX+mysAQecjnk/whqhVHTt9lR/wWSnPhHCGR3VtTWW4&#10;STS4EZllQxRRKyR/EU4tIzbuPhbjyLO7fyL8TY+aZbuUBWcVLgsAoKIi8B0IVd2/4lleKJgKYk9F&#10;G3g/RltxeNGbjEVVnmkWSeVzKw5uryvtGuzN9n0/2uPJl5JJKqW6OvpwovrTSHc0DDiqoSO1f+Ay&#10;eOoXM/xMuUdxuqaTCbRpbia3pLdTSvb29sp4Dk6tzeSZUfmS37Xw/wB5x+ziEivLILVv3nPkDCPs&#10;opO7NSh3rTLBsEXQRiNDBC98P3dFQm5NC8jBTREBqopSv+U2a5CKtJVYqVCUXYKzDkW3IUtyKqtT&#10;hPqo3/nJql1qZi5aF1Vw7SfEQWdEPBEoFZljKqzvxHL/AILFoI5biVXlPq+nQrDGXI5sAePqRhQF&#10;VRT4V/myvMTRr8f6f1sJbhA3l1DaWbLCBZmbl6lxOI42CRuV9QRyluZeR/hEjJ/eL9nBU3qTzmJW&#10;WMipKA9itCSzV4+mhXr9l8xsR4IMidtkJDJbWtml26Szq3GNJaUqY5PgVUUrz+sTK/Hh8MkKry+H&#10;7S1wvOW2toEZ40AI4fGvKhFd6fDXfl/kr/NhwT5yLEUBaBs5Da2moanqEyQXEzHn66iKQRFlbhRP&#10;Ub1OGyxr+3I/++8fEJbW3Lh2RKFVQcQTy7Bq+3/EsqJEyOSRuWrn6pqepNbNDFPKGWSR2LsoMfFh&#10;I0fEAkM9ePxsv7lOSYFs1mWSP1FkLb/WRQKOTH4alAK/B8X+y/ycvymthSklG6lJbyw3Rimt0Gx0&#10;p+XqsY0QB2AlJC0nbh8PH7H/ABZgs3TETNI5jaVuaIN3Kg0IqSNhXlmNKI2ZcigYdLjjazt7WJbq&#10;O0gMMkrBVgWTjySTiiN8blDG3H7K/FitpBPNcmPnJGp4hwlCVKqD9ohx9n4vh/myGacYxv4MOKh5&#10;oLU7u1g0v6xBDa3FxEsksX1gNGsiSyNt6SGJz+8/c8JEdm9P7OIaxNFdskUEAe3gKStWp6NyQ8qU&#10;+0oLM2WafGQLl9RTVCupRflnTm0mOSTUL0rf6gZIVHwqGdUVX4xA15ULekkaJ8WKT300NsIo2Zlu&#10;OLRihYbA16AAVB+zXIeHGeTil/CmNc+5dpek2ct4biWKOOWyEkdxOSFcklQCWZmZyroeT8ePJPh+&#10;HHWlr6Np6jyiOikRRKWBIY7k1PHkaUxyTBlwgcUf5yCVDUtR+tas0UVtJPWVWuLh1jZVeNfhVRGv&#10;qmNAzSVf9rh/MuBr6S69NOaRogVD6amnxM9CWYb036U+JsuxQhdDmmHPZG6HFZCa4lhnuppJpZEF&#10;xMOVVjj5KscbAIDVT8TfZX9rC64mt2/eRRNyeVD/AHVAFBVlodzxUL1bMuEZd4Ea/wA5N/jdOrC1&#10;vIkW3vJ1dY4XQSfWCzvKwdJGdKRoHd26Rj4fs/DjAIrmeZYYeT1HqOmyKeXMfEadvt/DllUCT/m/&#10;0knbdXaV7CCBrq5KRoD6cTVeV/3fAgRrU9fsfFjtYe3lvvSBZoY1HqoKBZbj9hF5Cjdf9XKtNGXC&#10;Sev91/x5G4jaH0FL2HSvXlRI7h5GEbbs0NpUc2YqxI+w3+y/1cu7khWzSAwNIXctLJ1BcoDxQHls&#10;teXL7OOMXK72rhTEVzK7T4bp9XmuHu0iSKJFt7YCjLH6p+OVqJvJw48Dy/axGJJROXdlt4I0AkjP&#10;EMzALRaEN/N155fIkDYJ3NUETcSq8MKQRveTzyOYrgVZI1PL42pw+E8eP2cZOXMEbyx0hhXk5oAS&#10;zkBKk+NMnih6r5zRYKtA9sl7JHFODdXTcY0LFvhiFX4r0+Hl/wANhdrsupmAaLaM0YMBluYYmJAV&#10;qqiPQcj0/u/2s2Wj00JkzkL4DwRvi+r/AHEnGy5hAecvpW6Vb6HdXb63NAktxHKYLW+mjUN8P2mj&#10;bei82cch/lZKvIGhpK4SWwaCFKXUkjALSoqkSqD8P/FnL/V+L4s5X2m7QnIiIPpifo/H+p/zf6zp&#10;sB8Xc36v9z/umJ/mN5rS3t3W0v1kn1CN7GxSKpEZBZbm4ZwKGg4pHv8A5X+qe+atTQFFtrkRwVpx&#10;kX7Kj+XiC/U+Oa7srTyFmcTKX86J/nf50Iu5hH07JD5I0SC4tSJNMBNvGBbxQlVqQ3JFb1KR8lpz&#10;Xl+18eFtlcyTkRyTiVJlpyZmZAKfZUncVOwXjmXqcMY3MDgMfKLIyI2Tm+tls0iitrExG3cmO3jC&#10;xScyTV3SMcGVVYO0nP7eFd0z31xFY28IK2jcFAFEaWR1ZncsvLb9kZk6fCMcDlyH6xKfF/N2/hTK&#10;onhH+cn0KLp0cuoSzssl+B6qSEep6EKOESIJJwDGteZf4Vw21aT9GeWrrS7m6eW9nXiZlXeIuRHx&#10;jUHYOW/4XMDTQlqtTDLGP7uPp/4f/N4v6rXGRj6pJNo0KXnmBL2PTobeFZo3SEHfkqNK7yS/Fzei&#10;pzr+36a4U2uiXq38T28guC4ia5mkDRpHHbn4VVftSMP5M6GevwwxzjIHGPL1cXFxf8T/ADmErMAO&#10;tK2peYrOfRLyG4svq0kpnt7C1t5Ellle7B5yO5URwo7uP3vL9rDjz1p6TR2FqxrbMxa5jj6OQASK&#10;kb8qb75zvYuvEck516+H93x/VwX/AJ3+5WcbhSE/LiK5stP1GRXi+scY4reZqlFcLTkKheSjn2/1&#10;cJbrW7G2kNtYss0ynhHDboCkKEiqswr2Ujp+xyzcYtFkySE5/wCdxfW1iHBsO70x+qX+d9X+6THT&#10;vL15fRFtSjaKzdVmkuLuVjNcXADKJPR+H0xUqyqzftel6S5HrcPIwe4mEfPjziILMyGp5laD4eXF&#10;lH8mb/KcWIct/wDffNo4OGRJ/H85l87KoK29uZTGHKSKyqBIvwlA1ft05Ly/mxaXTnsILie69Oa8&#10;SJfV2YgSgAVFArv6nw9P5vgzDOrEqobT/nf8V6mXh+r1dyBtNT/SLWwtmkgtnd2j2T44hUbj4gnA&#10;1p+1+7+P+XFre31J1trmCwEKaixgEb1CL6cfJjsD9ppCN/8AKyvJqMcDLGZVwfvJcP8ADxf7v+qz&#10;jk7geilNf6bE9zZ3F68z6akd1JPyjDH1ZW4r1A/deknL/JaPBdrrMMN+YTE4AdT9WtgZAQQx5O5G&#10;xIjb4eX/ABLIZ4SnjqR5R+v/AI45c5iJF9yD1TRLqWx9QXEJuTHIi3t9VOHJhwVFQhKKzD4vtMyr&#10;gyG8VLqaJQAwcyrGR8KR8QOo6/EcAgThu7MfTxelqyyo7IHU9Mae1t53dvRkiSBnR+Mk0vMmnxH4&#10;fgHJW5Y36/zaKExyFQfUESqoSo2A8aE+2ROEQPHsdoj136nFyZeq9tHaNLidZ4ldgYfrru7TAMDy&#10;av8AMilqNz+HEr+eOdjCk01k5dpbiZQpVaIeS8m+FWPIHp8P+tkvA4R4nDcRDh6/0f8AiW2WU1/S&#10;l9P9BdpVve2tmrlbe/jCRQWcbcg7IZB6b0AZiiUen8/2v3aYHt49Ha1X63JLcWmnjjNNcqQknrNT&#10;4eRA4in2jmRM5P5vD4vph/R4f87+k1eEZgjis/U6+k8ypd3MNsLSzv8AV2P1NLeSrxx2sYJeUmP4&#10;5CX+wo+FOKc8M7K4tHtltrWxjlQCRwGReg3+Hcn4q03zC12PLCfHxen+L1f7plhEI2B/EUt1HS7q&#10;C+lvtV1y5tZZ3gtoRDMyrzdQnxDiqFgys/Ffi5YY6augWWnn/R1XUleZ4BMwWIvQn7SkD4Rt0+Ff&#10;8rNHrp6rLLhsHD/QEeP/AHHE3YsNG/5xWXX6cvNQE4vZJLEpbR3EcMT+r6FQNq/vPifm+/8Aet+z&#10;6eEDyJe6q8UdxO0bAyPLGlEVSD9lqCjyUPxfy5usEThwA8PqH0NsvqpkUha005JZ7a3jmYRxLbzO&#10;CzNzC0YVPJYuS0Sv28uwj0m7a2iMM0qM3pFkICJxNASSRzK+DZmSyZIxl9EJcP4+mEmrNGgRe/8A&#10;R/sQfmOfzLp0V9dW95Z24t0NyqyI8s0qgVdOCj92HP7SM37C4eNaaB9fEUfqmaaST1gK/CqAE1ZC&#10;R+0nXNSc2r4L9PDQ6j1/7GKyjVcRs7RixePVfNKaKLi8nh+q28Fv9T5RBS7yOUBCznkx4pLxb/I5&#10;4TTXkMtwscTBEPKGJTQCgapp40/lzZafHOEbkfV/EjJw4qH81lsGltYWsjyK00ist3cP9p3cxhRy&#10;rXizcfifBhl0+4RZo0PCNeIopQN7eB38MoESJbnm0jJE7XySG3ttfsTJZXFyGnuJvWJaRZniFak0&#10;NWVSvINy+zy4rgS+W3gESly2wkEQ2UOxGxp7nLccpHfrxcLj5IiuLrJNtGlvL5rmYW4gIkaA3TVM&#10;kkKBviQsASv8ppx+1hUvO6k5KvGklWZQKcaU70y/FHg372iJ4jTIX9KygEbPzBj4orE1LdR05YnL&#10;LI49KI8iTxHh1C7n6cnEUbKLEdlaOKKImaQcQq8ia9qcjQfRmEt2FayoPULAncUqAfo75OvVxMa6&#10;9VjQ2BkTVCTwSNwp4mvBypPbl+wuf//RVsLa1jLlz60yfGZmC1DD4SFNS2w+Hov+TnWarNkkRGNR&#10;/Huemro9U12/1WdoQEFpYzEQpaRtI4kSSrB5FCIlS3xuvqSfu/73hi0lzFPNURgxRUavIhOQ+7fx&#10;3yqGGUYmyLv+bH/iWwigoW2kXFhZOhuHS7uS0YURrJN6Ravi/wC73+D4f5UXh8WAwUM00qcjK32p&#10;WPwiv7K/0C5kkkARIHB/N/HC0nvTgpKlta2svAWqAenbRD943A0Ej7GnT4WZ+OJzXMUNh6vL1Uik&#10;IWigc5ewqCNlyyELkAfTf+wa8kwIj+ceS6G1ludb9AIbe6urYFgZGYw2oNC3FlZS7sdt3+zkfvJZ&#10;LK3EiqJNSnWtww4qUjrX0Q3x8aftfDy45t4YxM1/DEelqlA3wd7Jra2F7dMWVl0+1IFmpY0lk47z&#10;MKLyHxcU5My/t8fs4P8ALdmLeKajq+pTKCJXbmHdvs8PhXbf/hcxtbM8OxBx/wCl/wCJczhqNBLf&#10;N8zNHbGXmNJjl/0tYxw4RIpLtI1dh8PEfY+3h7K0T8IOImYjndJGQnID7Jckrx4gfzr8Wa+MJiVx&#10;7hwNUwLNfSGIx211A93fieSygjYQaNNcIZXheQkOsChZfV9V2VUPoyP6f7fHOf6rqEd7NJxWO1hj&#10;WRbG3gYVb958UnLiau9K15502DFHHEAneQYmN+omnpej6dLY2yiW4lu7iUh7m4mNWJ49ABxCKOyq&#10;vHOhflrpdna6X6nxSrX1BLJQMWanNacuSU9/tNnE+0+ryQIhE8PF9X9X5SbM0zwiIP8AnPJvzmv7&#10;q81eHSPUYIY6zWYqsZHqfunaQhA/L/JZ1j+y3Fsg/m1tAHmm5a9lutQuopK3ck6h4kjapSOIfar9&#10;n4vsfDl3ZeCXhACMYen+j/uXWYBe5Z95HfV5vL0DxWdnp2nNbp+joYWZpCxryll+HgvP7fAeo/xf&#10;vJOWHPle0vZ4Zn02MWsd4qFo6qVSIHc7gs0rfzMPizN1ebFAAy2dhAeij3/jhQfne+8u2UVjJrzG&#10;5kspTJbtRlZrkKOJqvFVTfkw5ZPV0+4ksVgiPCPjxRV+FlAHEAAg5zP5uEchk1Z8cZvB7rXNJt/M&#10;f6QuUE94JRPcB3E8UzyOJGblHJGFZO6fZk4qsn2sH6JYSWKFXUKWH7Pf6aDNd2hrBmcauYHJJPPO&#10;qt5n1VDaSuyRKyyiUmgVmDbJV1RRXjRW/YXDSK3jid5KfvpdmbvQdM1Zlxe4NkI8IpJru/vV0qDT&#10;BI5sbcs0cZqAGY/E9D/NgyCAkhjsK0OY2bMACzAdp2l3NxJGq1CN8TGnRe5xaQlajvmNAXu3RTln&#10;iik9OP8Au02U+PvgVXlRvj+ydq5fIAtopNLb0ZIa25KycKtESaHbf7ZxHU1u/TDWiLI2wKkkV/2Q&#10;Yf8AEcnpyL9R4fx7kxkBzRWjnQ3mP6QEsakM3rRMBxCg9VIblVuIHxJx/wArI/b+c6XIgmVIk5ca&#10;SsAzEGjcRX4qHvm0ydljh4gebfHFGQsFl8n5ZINNae0lmuroqZF9FQ0aKRyQOzKnpsU/Y+0n7WSW&#10;yuYL2IS28gaPuQc0+aBxmpBpmDHmwu/067sria2u45IblCB6TqKgH9r/AJpPxcseQzGpNRg2DFCI&#10;SygElXP2A2y/rxhhSNiybE7nwNMkJWoKsLy4cCO4X14kPAHfmpYgjiSfbK9USL8Br0O222EQrmmq&#10;XODGxiuB6NCVYHchidjQf58cTjtRG7TJX4jVwantTap2+jJHLY4U8XRXmupJYIYJzHIyxhIHUhaD&#10;kWHLgByY/wCW3w4Xa7osuoQl4pOLLXY1I+IEElQR+vM/Q62OGVEMRsUX5W8wT6LPI7wi6RnVmBIR&#10;wYmDqiSMsnFSR+84xv8AB9nOe3ekQ6Wz3NzbtDFEFYOwAc0I/bBanHjy4j42dv8AWbOpwagZTUS5&#10;Ecne9m03zM2uRR2tndQXNzMHWZULPGgKsR+6dYpHD8uHJlWJUVvi5cI8F6NPqEd9FPzWBSVkeBna&#10;pAU0UcvtAL7vxZsq1YxTBhW/9X6W0VyKh5kt9J/QtxCYJL2WNGiiu44o24yMyhnIi3Ry/wDKkbOq&#10;cVVsnOmeYrHUlUvIscw8GU/EOtGBNeOctqOz54rocUWiWIgbPLdd8p6loslUhmmideKTCN1IR6he&#10;auv7vn/Kx5fDhncW31uB43bkQvEs2/UZi48nhkEfxOOTuxMXkqakk68uVtIsimqg1VgwKsVda7fy&#10;OuQfXtMmtaAKiigjjegDcAfiUMwf+8H2s6TR6iOT+s5GOdvWPJmrW9+xkMk7s7td3CirI07BQskk&#10;cZi/uDGvpfF+8/lX08CxzQQ2UiMy+rIGEqpX7XQ8QKB6fZH/ADdmXwkzF8m2QtMbuyvr7WbW5SKV&#10;be3aJ7OSTgQUqT+8ZlMkPI/vHIb95y/mixD6hcQWX1q7mLtQlYDQsoqGUUVmBp0yX5iM58A+lBKN&#10;j1q2utXNjptkYU5pzv8Ag6I54mN6s8aEfssnD7XH/WwFpkspka6X1nuvst8MsaKWPRF+FnO4p+x/&#10;M2ZGoEOGqAA/osuPZMtdjieOPT5Whg04HmHLQySyCMbmR5A8cSfC3N/ilblxTh8WTSy1OG8tvqd1&#10;/foVrcyAqHau3wtXpxznM+lOOfFE+j+Zt/vf5zWYb2HmWqaLLpt0NYsLbj6wl5QW0zTyRRmMhqsA&#10;EH2uJKL/ADLy+1gW/m1LT7lgyCW2IonEl2PIitagBRu37WZGCMMsbHpKIkHmidDs/L+t2MYkdYdR&#10;Uqzs4WKJPTU+nwo7F5AVQL+7Tj+ynw4mlg3rfW7J1YE1uFUJyJ6kderdOuSnm24J/V/CzMq2KJk1&#10;uOHTzpmq28kUYULppleZYwn2AaBfhSMLyVVR2b7P7XHAuq3dtJzVUkYI4WJULbb0Uddlqfs5fp8M&#10;oAEnaX1LEdUz8t6ZfxelKzwQvPE0lxLMI6sBQufsDm/FP70825N9vCu9t7uOOd5Pie45jkzeA+Ac&#10;KqvwseKfy5nYZQM/6vkytP8ASLjS5hZQ2fww2QiMSovZn/en1iruTIg5S7/vV/lX942tLUab6c9x&#10;6bTsjMQjigZqVPUeHxV/Z/4HBPIJio96QWtQvG15J7K2jmit0lRGeSJjyRK7Vod6E+nx/wB2cf2u&#10;T4nPd3F/dGN4fV9FliLMT3A5Gp9z9lMshiGKNjhv+koRGn6fp2h2DSw3AtY7kPcLGiKgFKsgChV6&#10;Rj7c3xfDgu8RIUb0zFBGQPRWbYVHfiAxZu//ADdmNjlxSuQs/wBD8RY3ul2lzT3FEma4v7lSfrTW&#10;w+Piw+ECRvSWOM/EnH4P3nP/AHVx4ut4vS05GJ5l0WhKPUgtzJZWAerMRUHj+zjMieSgm91Ca5Fz&#10;rc7DmiQzO4jeSNQkgtxCEidT6aosSvvyl+OWfC+143d4siFYQhEbMg4uGQFKVPZKsF/yuWZZIhGg&#10;yFJ1fgWGkTJIj3rSq8ixzn1IpFd+dWCDkedFZlXlxTgnxN9sZcSpGrEkAtwQCqkhiKKEC7u+wzHj&#10;HqxS2xieSSFCW4p60rSFZU5Lz5SPK0vwwwku54qefH0+PwceLNMspFu+Ur+m7o5RUQcE+IBqb7se&#10;K0ryyzPl/d96m62X+YdUSSw9O0i+spBLEkrTTOkkxKFkDEIzJGvN+VPSXn+7j/aTKlnktFf15BLN&#10;LT1UBJZY2YUQHj+1SnGn/A5EREhdUo5N2tnbaqYvqdu0FpZuWtpnULE91GhDSshcM/ps7N6qs68/&#10;5+HLGQR3c1If3cdSAUYtKxZm3Dr+7X4AK7/t/B+xh44gXak7bKuoz21urXoje54RO8d0vGCNVjjN&#10;GhkpPKvq8+P7v1H9Jnl+LnikMdnDLblJDIVYp6zBAgZULc0Favx6cV+BMckibHRF2N0JcXWuXtpe&#10;xXdnDF6sAk/R8cszTOjuEEMzGJVhEn87q8s38jL8KshktJldpV4Rmkgq1Xct9l5HIoDu3Efs/s4y&#10;hIRoFmBsjHttVtDbx2xjadR6J9NP9HgSIAtBbwKysR8Mau1F5p9rh8KYrd3KSm4uWMbLaqscSir1&#10;cEGqirctx6Yoq8vjwYYmOw+qTCIKX6RYTW8dhYRpdxLfyy3VyzqsDek6OvByix+n9v6yyPI8kTek&#10;v+QgE26XT8rhw5kYQQIQRyoCfhqWCKV/aC/81ZdkIjsP4f6rMAsg+tPYRenaxGNY0a6vJA3MR1/m&#10;4qjzPyH2OXxf8BHhheFYwkYLLRKyPyAYmirsrD091/m+FW45VisnfkgxSLTreW59e5HpSVncW6CM&#10;lUHKRqmRCs3wyn7UfJ3T1F/bd8CQxqEjSixtNzVt2aimgFaHg/KOh+ynxZfvy6KmVxJO811NKDOl&#10;oYZIFpGgZ05ElQYxNBwmLLy9Wb4P5cfC7lpOAj4NxIuJCxUtQgnYIrBa148vi+1lZoGzv/skKd9C&#10;Ghj5STxzxq/+hWoRJREWVlTczOhk4BPURfUT4kTi6YGAs5v3MKRcEWkjhCFMtTXkzFeQH2qLl8TK&#10;O9mj7mVI8HUrcyXVw8/qTSn04Wk5MtuoqvppGr8Gc0Ulv2f5WwYsMCyRysolSIAwLCJEJYkiRy9G&#10;7Ov7fxNmNKRPpHpLA/JJ5LjUHElqkogM7k3sl00E5ReAeCFIax8fiik/3Q7Kn7HLl6TNRMWoXEZE&#10;J+rI4ak3wq0bVV1FTyk5cfiZPg9P9r4sGCPAQJHf8f5qgqmjJLp+n3MJuF+uzRPH6lsvqNHMnxx1&#10;HDjEIhJRI7hefq/7rx9oojR53maNVmIHpqAWLt2ZuTU5V5N/sfh45OZJNDr+Pp+hT5LdWZriWLTI&#10;bOK6aW2DSLdMzJEkaUIdEpGWZCojiX7S+o/xc8Rbj6y3VxEnV1jaVmLsWFSULCoVV+H1Kqv2sBuq&#10;v/SpARVuqFW0mykf/R1hldLeNVgi4kqFkEbBOTt8f1decnFUZ/t5ZluI9KFusdHkkKuPsxBGLMoZ&#10;lDD46fZ4/ArfF9rEYh4tk7V3MSN1jQ2tz5mNy/CQWsPqWzMed0ZFCxSGONuDBU5byep+9l4qqfuc&#10;bLZJb2hsYuTT3RSUzll9NQ5UkblFbZankrfa+1+zk4TGQ2foH+cmrWwahd3urHW5W9PTtNEsBsli&#10;PryPF6iV4qkstOTUT05V+JG/d/tYobeWztoFias8yNRGNELgct6b8AftfaZvs/tZAZPElt/dpJtf&#10;Jex6ld3hnjASylT94oJkWNyUUqSOPquo+D7Cx8+fL938a0qwQokSUMjuFqF47N333Y9e/wC032cp&#10;ANn+aoCjZy3108l5KCkEULSFHl5UaPfj+7qka/Z/Z+H0k/vft4HuFSdnRQFhDFQCJJGYlVoW5fD9&#10;r4uK/a4rl8NvxFjuiLD67a0e4kM10yJLVTBDFGodqpGE/efZHB3l+x6jcPtNg6wt/RiSZpHVajm0&#10;h4EtxKgBSB8K8vhVftO2YmoyGW1ItJtVvFu7+a1WOKSZg3pR26GYLEZUZy7o5X1ZjErPJI37qGNO&#10;Kc8DXVxzkMUDhmfkzVJ4hVSgBYGp3/mHxty+HMnDjoWWYTGxszDFHNdxOqQhEjKqC7PLOGZuBQIn&#10;837pv3MSpyfGelM3ppGSi3DAOqMOIWTiKlQGDFfsBa8ftu+TnkA3KF8ktsjzXc8QmOmxsVknhrJz&#10;t+bAIzcGXlT1Gen++0iwXrclk0UdrCvqcGDgclKM1Q6rT7DFqr8Kr+1+xmHphdkmP+yRH3pT5Ns9&#10;aM82qalI0DTwiBi8HpTIoQRySVp68aKySfHLInxRcv337rF7CwdIJHutqkM7dSSWqEVQP4ZDU5xx&#10;ADdZGlmsa3HcXNvFpTF3VXjgjB4LGojIaeSQ1UcaLwDP8XLnwxO4LTlYxK2xBk/d1JrQkGhkK1A3&#10;ycREbkbpPJWsGNlHLObeNV+JICLkhBx5KCvJbZJOLP8ACwLK3x8W/kDIou53s0WNokAQzMpZiq05&#10;NWgUfEfh5ZeZcMOIprZGTSSaZaQ6pOZ4rqcvLHZLIscImevCMj45GJjRufAfzNx58OI2/lS4aOI1&#10;SCI8IY1UjkVFW6jZdh8S5j6fFVk/UiKUaGs9gk0kZ9e+uEFxqdxPKjLCsh/dgBCOcjc34Ruf5mde&#10;Hp4hClujeotVYOCvMON1pSvNt6fbb4v+actnImOyo66bUpUFtMomieApKInhNEk5klfSj5Ly/wB5&#10;4aJw4s8nw/3joyWn1h/q00qypCQZVoKclYndVLgszGp5YmYhGxz+KUZZ3kMEK6hbWZhlu1YQSE0Y&#10;RSIv2HkWIpHGkSKoj+H7LfF9t1NQktLWL6wIkkuWIWBBQ0ZfhJqAR8A47D/Yr8ODCDKVD/OkvvQW&#10;iQarqMosDcTwaXGrS3cjc42eOT40Uq7LMhlb1ObP+8Zfjkl5S4xFbkJzKEd5CY0BPquoY0qT9n1O&#10;XE7ftfbyzIR9I5/j+JSe5ESuDbNY/Ug1rb2yrPIVjNpDIEU/AhH71bbgXXi3+6/7vl8SjIRFbwsU&#10;JMrUSoLhQQKr8X8qinJv5v58oNmXL/TcLBKr43moXKxSkRWkJMwX900rgsVlBhZDGZZX5tEv2vTb&#10;nxg44HtljakjhvXkATk0hZuOzSBQCSq7Dl8PxfYbDkIrkyTDUVkW4MaMn1W0Mk4jS3EcfM8o4Gkd&#10;wiyS8mbh+8Th/f8A+XjxbIJ0ijH7uJWdmFKnl1GxQD7Q+1jCdDZAUW1GZrGe7uXC3N7PFFFC/NQh&#10;iqBQuszMG9GQBo/g5O7R/wA+XFdMsNeFLe1ohaTapUAHjUbj/hf8rIHEbo/VJOy6XT7SS/kEc1NQ&#10;1GskkcHYOXZeZqfi48R/Px/3WqrgZppJZ0M+8ZccEIBJ+EHkWK9BVx+yuZAhwx81KNNpBb2cy2A4&#10;XCQyc5Y2ZYw3M1QRpKp5sUjbbm/w8OT/ABYY23oWtq9y6o9w1QyEDoCGND33ofs/y5hSByzETyYC&#10;NnfkkuofpG/1aDT7d5YLCEco7gszULRvGvw0IUqpdG5yK3P1W/kwsE14YPr12tZJmaSKBKOqVBNK&#10;D/J+1/M3wfy5mgR+iJrh+pmN08itNPW4/RVoSscEUcFxdyco5ZBEyrUMNhRwGUfZT+9/n4ioA/B5&#10;ZCxFuQiPJU/FQnlSo+xXfKsps8IRd7JfdNbi4jsYIo1/SSPczwW/EL6XJFCFwjcjcUdkYt/vzhza&#10;L4k5Gt0VJFiPrS1TmA4VR8VCaFT+0+5+19v9rDAE7Ej5LHcq1vb39xczxPccLK2ZZ/SrA0krjgzR&#10;/Gkw4Lwh4iM8Y/7j7UWaGWKCZJHiAmnJlQyuwYRgValK/Efiah4/y/6s5wJ2vZNWVO7guL+C4t4b&#10;uR7GyAspooIYmje4ZwqEmRV+CL93HyQyfH8f7P7wEstoYfrgRoyAwWjO0jUYgH+Zuv8Anwy8CgAG&#10;RG6dGDURdNprzrcLVGlDQqsKgx7p3jX7I78lX/Kmx0UYSGJ5jLLIJAhiKiVjyo1PhUKgonxVbBMk&#10;SI/h9/4kglSurkmeeO3+r28c8LSx3qk2yRiPlGWZizNKyvNyi+CNW54reSInOB3jeWfa5b7Ppggg&#10;L03Zv7ug/mysYzk2l/D/ADlAtQ0pJJ/q93awzRWFmaWKluRua0LSHlWkS7TBmb4mjX/Vy4Irm4aO&#10;NTxJ+K6ahANQPhBbdqU6j9rJyyxA9W6QRyburqzsEuJ3XmY/3emwgglSpb4yI14x8ufwhj9jhikz&#10;xRIiCViIT69wQNnYA0UtQKen2VzEhKUyTL/N/wByxCna2009zNci2VGulFnapId44OQLsIwzMvIs&#10;1ZG+3yT1Ps+ni1kCs3rXXN7hnBUb09R6KsdO4RW5V/5pw5ZDh4Y/T+PWtXyS7Wmea0a2054rbT4Y&#10;iJmqhYWcIZnn2rT1pI/TVD8XGP8A4sbA12dPa6jK21JGpwLEuVAcsZOHXd/Fv2slhM4R4rT8UzsL&#10;fWlsJYZNQ5RQk/WFRFiDkwhFgEoKqionEtwi+Hh/M3PHRRxieIQl41BeoLAc6lUDMKnZBk5Gx6t1&#10;3KlcyXf1e8muxHO4SIiNI+Xo0R5mWJiqcpJWqafFy+Dk38wa79aa7WCFiIY6sxavKRm5Gg5Gip8K&#10;n/hmy3BOo2fqioJR+lqlpZS392qLPclQkMZVkhROEZqY1Hqz8mfk38/7mNn48mE3bTQW8KKZBAyc&#10;FXkq8mIADcUAJ5dFr/rfy5TjjCckQrkgNFS3u9RvJJxC1/BO0skwjeQLGrsfREspZAYWCtL6fLhz&#10;WPk3J8L1cXdwkbOWjYqQEK0+0Sacin2+i/5HxZl1Q/pMj5c06uVfTdOlnt0VLlEerSh+ybczGkzf&#10;B9p+Pw+p8GK2n+mXpSIhI7epaXY1lcEHjX+XxX4f2f8AKyMjQ4j9ayBCF1WQ6bpZknR7iS7KKkDK&#10;wC28ZBCsFBILbn958XNvi/31jbiSFVBdS6wvxeSYqsew5Eg7l9v+TeRgK3WNcle0WZ5HRJBAbmES&#10;JFArGejGg2KosYDcm+If7t/1eKkptItPlnorT+pIiBA2x4lOKAlS8jcu38zYBEyycA+mKxjZQ0R1&#10;KfWYbZmkSzSGCVuRTk/x+tzdkD+lCvDjxYfHwjj5YEoILWS6uJJmEpIjVkozsyilPhDAeFf2VzI4&#10;hKVDn/OUGz5JgkzXF7FZ2UdtSChnZHqsSrIwZSASvMftf5bt/Ll28ki/HIStQHlio37bAFiTxP2/&#10;+NclkjGOwCmrX3Mdu5WKBBVD6UE4K9Y42IRAOSiifDUjj9v9vNLZAyCCSRIeKK8oA+06v6iineh+&#10;Lj8TcuOVRzCO6CSpx6gWg+txWz3itOy25JJ4oU9IuDSify8vgT0+bryw01C9aGwht7RQTMx9Q8FV&#10;2JHI16/AP2f+JZgwwnLlMpniiPph/B/pVjHqk2gWIk1G5utTrHLAi+iVnkljjiU+mio1E/ev1l/a&#10;5/sYhZJDCPUG6MrMQ4pyAABY9PhZj8P/ADbmVlIIpTur6tJdXvK3LcJ43RBJASeDM5ZUX7QMkcaA&#10;yftL9n/dmJxJLJFNcuXZC1FoPTSgaqUr2p/rfZwyqqoFICIe4t4L200yN4luBGXZC3qzVKcZGam/&#10;MHt8H28cRJO0aiR7iWFgJ1TkazfDUBjRSqKOv82VRHACSBFiSa32UY5oLdbp2hi0+2nRhaNKETja&#10;8WKv6Yq4aWWR/gPH4F+zghbMieaMxMG9QCWbkpcrxDGlOXw0/wA/iyuU9ibH+y/4lkT5oQavFJZ2&#10;twl2ixvAxs7UxssAfmY4+XPh+8D0+D/K+x8GGVva2hkdhGYRGFXkQFehHJqsKlqtmFLJKqG7Anbb&#10;dIr7UNSiigWWZb+W5aWX042M0PJXWKP00YrHGqx/F0+H/ZYJvL94+NrZI0jzROzux6RqB+ydyWPw&#10;/s5TgwCfqycgWIG1lA2GnRer+kNSeO2gtbi3hWGOMV+uPUf3qlkVI1PNixf7CfD/ADlkGnzXty8F&#10;weFpzDybUZ0Q7g7t+0Sv/BZsc2aMRxDeX8DOUz0+pOdR1+LSNKhuNNjEmrOjWluykvHBLOgKsPgj&#10;UqIkSVuS/E/pL+02CHiFxfIohEFtAp9M8w1I1oDRdgPtf5WUQySjDilXFNdhGgh45U0zRrmKK8e/&#10;1C4mHrB42RnupKyDm1WO/DZOUa/G2BZ5oZ5oFt4/VEhLKpHFeNeIajEbBRz6f8Sy+GMgWfqWXL4o&#10;y3F1p+mahLqFy1uloI4mlQiaZnCq7r+6Qn1GlkaGis3832o/gAX7T/VGgn3LTFo46KBxjqVYHx5L&#10;8P8AlLmVhAE9uVeqVtl1dck80eLT5dRjvrVVKRWiRzT1kd/Um4NwKkfZ4Nyc8U+B1/2Gn421gjCC&#10;SOUIA5eSpFQaA05fa/argxmXicwYny/47/vkQXWEj3+oyr9aing9ZzFGsLLX02XkRz6+n/uv0/hd&#10;v9liNhGkOj1lkRJp6SekpqzEg1DVC0U5PPvk4R9MUR5kqt7Pc3HmdTDbSvbWyPC9wwAhjqyEMhBZ&#10;nkHxfyqq/wDBYpYwzcvrLswnZmlYEqCXHwj4WXsKf8LgzZABwgeken+LiW+I1/Ct1SWzljfTUiRr&#10;EokIARmQxHdhyjcfaPJR+03x/DjJebepSeQ8llPKqgVL17V6j/hcIN7Hl/umV81e2SKNYR9ViX03&#10;gXgAx+FYwo+0FPwMR/ssCtcTSOWPpIgNU5AMxFASxqvU9PhzKxxA6Fb6BHLawxr6dJnc0D8GZVG9&#10;FUANsB13xO81LT4rOO5lX1AZEmCbsTKrEIg3ooYfEv8Azbl0cUuKoGpH6f6LVKPPfhCjHpd/LdXE&#10;KyGFFia0iKkKBFIis0vSryLJ8P8AL8P+U+CvLVpM76hqc1urzXDCRGlrxkMtGjiWh5MtW4Nx/lyv&#10;tTXDT4Rjj6ZEfw36f6Tr8khlny2iN+fph+P5qTeZ5LYNo+g6fdvbQWvJbn0SlYLe2XjLLIW+BOKA&#10;cOX+/OXDJ7BLFoWmW1tNEkd85Et2NwrMw6IKvJT4QArfZXOFx4pZ5mpeJH6YS3/3w4P4mzTwNWf+&#10;kXnmo2F95r1m41No7iO2t6xWUf7kAQo9FZ2BHH1Bymk4/tyftYTvbpfaos8BW39WvqRuQOTbgDc8&#10;t9/2c30J/lsPDK5Hb+t/xLk3snP6UlttGurS6jNzFbUaC4h9RljQD1GbkI+G3wR/DI3Hn+8zSpBp&#10;qPI4UagQEhQLx48OrddsqhM5tvUcX+Ult6mqR4dz9Iag/SOs31uI5WXQreRp5x6ru0jTn4IyeIrw&#10;/l+P/LfANtatAy3jTuI43aUIjEM7EblyDvvWn7OZGaQn6a4jw/5kP9N/0kscvF/vk4udTN2Tpltb&#10;RQTsiQG4kjVkjjSQcUhQ8W48CvJlGE1y8Mtrf3t5dxrHNeQiSZlUMYo1B60Xl8fw5kaaJxThACUg&#10;Iy+n/N8/6zGUieIiuTI445YbyCCys+M1pYyvaQl3EfqzsQQ1fU4EBVqT8Xx4eWF1ZoxvLOFVtYIw&#10;i3kimP4nk/elVbbd+lPiZc1ufS5DPhmeGUp/RH+bvwfwtsZAxABSHUo53t00u8drjUbotLPpasJg&#10;rRwqY1dhQlUA+03wcv8Adf8AKUa9Nrer3zWKu1sJo43jQkARRv8ACdx8XqS16f5L5seytNgwwOWQ&#10;8Th/i/nsTkPTr9P/ABSdaVc6HpGkLcgepBbyTxP6aFQ0sJqSB8KemnA/vePFv3eAdb/RVncTaNYS&#10;tK12xjmdKcYwFpIsP+W9WVnb7ObfQxyaismQcMf4Yfx+r/c/6f8AzUjGMe8j66/ElXQItc1KC11f&#10;WBFbi3RmhjSpabk3JHmYioROKuip9pvj/wAnBOiJBb2cUUKPHf3aBQ7oJGhhrxZvUoaSNQf8a5X2&#10;hEymLP7qPql/W/2PHD/Y/wBFwjKMPUTxc+FCeZJbqe9luJ3WTStKLP8AVxJ6YubtUV4omRjxMaFu&#10;X2/t/awR5qsLOy06CPTPi1VmVPVm+NwyOWEjMQ4WnxKrZreytRkzZiJenHE+iP0x4f8AYuVj2hcv&#10;XP8Ah/zlLyje6vqdxNcaqySadLCJkihHCEerGoe34gnn/N1b4uX2cDzfX5NNSz04rfXFqjyo0sxB&#10;Uk/y0PxN8X7v/JX+bLcuOEM/imoRmYw5cXH9iMUpwHqFn+HhRkF8lrez3Opo9ja3MqRCIRfugeKg&#10;kuDx9NPg/f0485HX7MfwidM8rX0NiL28uQl3eoYYbYBQ9XXc13Iovvh1XaUTI4oDi4PVx/wcLXin&#10;kyHimOHhSrVPPmn6jqP1axtxPo+kym4v7/k/EG2dgFRFA5/vVX+fl+wjfC+BdVkj06VrlAxRQ0Aj&#10;UbtGpC0CfZ+N1XfMvSA5YCh9Xq6R/wCPNvAR/m/V/WTbR4X1O0SC4VWnjMd1Iztz4XEgMgpJXlWN&#10;H+Bf2fgxKyTUuMUixPK9wVSUsRH6b150405n9lV+LLJwiOKJ+mA/r8X+maDEHci1+o3WjiWSOW4j&#10;t0sUe4VUBcNAUaLlzJ9P4WDM+3w/DywTqEH1AyqyH1mjYLLMzBepNFALBafzfayvSZxmiCDYjw/S&#10;OHv8o/7FuxYTsTzU9LefVCk5mUwxTKfqtsFOwCgeo7KjPUk1Vfg44+xk1i80mW7hgiCvHGkgYqUW&#10;IHZmUjiW35t/lZganJDBqIxlKVcRlH6pfvEwlE7AXw+lZcWegR6tHaySSm4tpJbiLizJMzuaEIys&#10;snAcfT4j4Ww28r61CLieP0mupwvomZhIsCCKu9eju37dFyHbmmyTiDxcOP8Aij/Fk/0zGGGIybn1&#10;f0WN+avLC+pBcn0raJHN7bRAhr1ridgW+D4VWKPonJpOP+TgPW1u7iFHgtYzcSIDbllLj1pDQhVd&#10;acVpzq3+Th7MoiUpyNQ+qMf5v+Y5XEKJ58KZ6GNM0717KbUZhbWzEXU/NY39GFVKvLLGwJd3f0lC&#10;fFx5L+y2CJfLzWNrKFkMQQF5pDQqwevIbMB2b7P82Tn2jgy5IgXwn+iWnHE8Rr+L/YoHT/Ntzq2p&#10;o72sM0cjLFb24cCSF4jVHoYyzBw67s3+6/hT7eR61mo8QhtJDHaTK0bFGKNNKVj5A02CV+L4c2uX&#10;TyO8iLP9X9X9JhmNE309UuH+b+JMo1m3t2S+W9vI1e9tjHcIjqki2sIeQqAGDMX5OvNWReP+Vkpk&#10;vrez1CaOKJlaUDmyAkASbgdfgSoblyznYCWWMeKXFHHI8P8AxTZOgQTzYX+hr7UPLlg97NC7wInC&#10;J5KHlAaO3RzNPwKIij7PxL+3hXJ6NJLj91G1uhk5J+yQDuFIoeX+tmfPJKIok1L8cTiZhex+mPqT&#10;5FuVMWnO11cw3khjHr7c1NCVMqMGTh8X+6/9lhI2ouKxrUtKSY4gTsT0IHTM7wQS4XiAWRy/h/pM&#10;mGlwFllag9EBZJiBVlXqC3XAYF89ubieXhFTgqgivMEk0H83/NOZUcQILWBPJZ6BFBrJbo20MfKc&#10;gOxoacCABVvD2xQ216F5KrJb0CioINRs1fpOUmgWQuB2WreWBl9NpUe5ry4gg0DbrT/YjEjLIPUo&#10;SiqKA9TWgH44SGBO6uI0PDkA5JrTtTc/hm9P4Ca/D40/Zp/XG903vbvU+MCnxeFe/wDtZ//SFNbR&#10;usdlajgsI5ScBxJG/wAA4kcfipnTiYgfEn6u56gRHPo9Ltr+W3ll1vUmUpduIrdZWqgYUX6wxeoY&#10;emp4f8a4HvJk3jVKqhqBQsA/QsAR0Hu2W442Af4peX+9YTlaZ6RaTHjdTThZbgcA44xOYQS8cbsp&#10;3dh/JH8OAYuV3evFFIy20UdHuPhAFCSfhpmYcYiK+qUvp/6Sa47kk/Smt1Kml6WLi4t1e+uZq29k&#10;GZnaRgFReda1NPiPxccAalq0D3arHGsrR8TpkLcKB609Z6rRabsOWZODTSI3+r+Lfi/zWmR4ge//&#10;AHKJ03y/cJpjJdOfrF4SdalVpSfToT6MLBuXdY/g/Z5ft4V6Npx1TUUndi8ESsUeMiEuWJVug/3Z&#10;8RZ/+I5sc8o4ce3MubgxcG/knOsX0WmaczhhGx2QsrShCBseINSFp9lcml6JLaFbe2DrfzqFjcku&#10;6LyHM8mBDNnORvJK/qj/ABemKASZbb/znm+jyx65eS3l3PHJ5f0+ZpbuipDBNKsZMShFIdI4+XN2&#10;kLJJ9j4/iyO+cNTt7K1/RkPF5JNriNGRmTn9kbow+M/E7Hj/AJLZt+z8UpESkOGI+gbNWWQkeEdW&#10;VeTornVZ21m4V1t1IWwdleEygVDSFOZ+BatHFyH2eXw4TeWbG5i1aBXknV7tl5MV9OiAbNyjkBb4&#10;fs8hxzY6qQFm+n0ssOxMT0T3zBcRR6PfXDxxTpaxPKI34lS8YJ4tyV1XcDf9nDTzV5ums9KOkaZJ&#10;H+jJg8NxPKjc3dq8wjUB4rtUoPiZs0GLswZsgzZRxH+GMjLh/wBL9DgZMplKv4WMeW/JRvNdfzV5&#10;hiaPWiyG2s1kHpwxoo9MsEJJavL4Wdk/yPU5ZHNO1KBIhamFjNcEtdnkIwwU1DcjR1TifBc2s8FD&#10;0gD/AGP+5bYGJofj+azWWFncSEgFP7o0JpUUO3fOr6Da231RbiyZvSkAozGhNOnX2Gcr2lOYPBIb&#10;/j+a5siYbF4d+Yev3EeqjTdfjh9aEF40gia4ojj4mIqn7RB2/aySenNKIzQxhN6htm7UI75zOQgS&#10;cDNM8w8ogvtKsLa7dSLw3T+nHJJCQ0IHxerGxH7qTn9ni37Hx4OsZFuIgxi4BDRAaU22qtO3bNfm&#10;jwmmGI2LUNXt5tHvHSPUDdXGoRrNduOaSUlYvxmRwCspPxutf5cHxwBnqwJ/DMaeUgbNhKVCJHn5&#10;ycm78R0+WDxxjWhFadK+OayVzLZEMmgpY2ezUlmX46HovUDA8soJ375kxjTOMVC1tZp5GkUCiCrV&#10;NMY1HUcevf2yQ9J3bOSLXkCoC/EKF0JApsPH54j6bISprQ9fYZPiB3DK7RazJcBQSIXi+KPxZztu&#10;QRTiBthG/lq1+vPOiDiw+MUJI7dSfs/5Azaw7SyCFE/j5NkZbMkTzteS6YNOkmaN4BzWcMeLUauy&#10;AczIS1TK8j4Alt7/AECRJ7OTlZglpN+JHI1Y8dlHXtxy/EceqBjMeplGV7S3TqDUtK81QNa6rCYd&#10;TnUJZzIhJPpiiLzq8xZuIB58+f7HHJHpOs6fqEKPbyqS6hihIDAnxAJzUavR5MJPF/sfUwyYzFim&#10;teXtQ0y5e1vLaSN45HjE7IwifiNvSZlXlsftcsF/GWKsKGuU7VYYJJGWVuEikcPtbg1+/Ad2l1BA&#10;xsI0Z+yOaCpO5rl2Mxl9TK75ppZ3en3OpxjWbi4ggqOVzCoclFWirxpU8vhXljtOuJ5YVW54rcAf&#10;vVQkgE+FaHBmgAdmMx3IbX7Nbe7MuntIdNkPG1kkCh2A3oQnwClen2sB30VzazC7iMssahlNtHx4&#10;sWI+I8iv2APHMjHKOQCJ5soHoUfo1zaS20un3otrSeeVP9ydyHDqqDk0asiSf3jU/wCF5YE1WzTW&#10;7IRx0VlrUmnWnGlTWhHtmTpcx0sybTKACcaHqE3ljVklkg5iQqKxsyfAWDq3pkjkhA6N/wATyGX6&#10;3ECSacOcP1dmUyryUHkOZHIqY35AN+8Ufu86HFkE/UN/Eb+IS3ekaQ2l6ndR68rRTzXMUdY5FjZh&#10;wbgrKvP1YuLsOURf979n9jKtiLm+tpIC/wBXji5QqHLLypXluatX3y+e2M2PUPSspGNrtQUabol+&#10;L6SNp7ucJczmNVcxO4VY24rQcVYJ8PPjy+HJHpvme4gtmt7kgVKlJHah3J+Agk+OaXVdnRnk4oD/&#10;ADUeCCxDWPy7024dZtOMgVhxMdupKKIo6CRAqqvh9o+ozfHzw8t7mz1iH0JVKSAV9OSgPw96HxOa&#10;rJjnpzYapQMdwxK90++8u30d7blJ4PsrdW7H02Zl+wHHL4qclOR6909rPUI3CqtvEXMa0FCzV+Kn&#10;9ubfBm8SGx3ZQlbLNJ1qPVNHuradpX1K6EK3Lnn8MKFaxs9DQFf2VXj/ACovxYUz3f1ghBPzjWjS&#10;yM4VP9kP8n9n/KzY4oEUTFsra2TW2lw6ar3H1H0pnZo7S3ihaSYDxif4iokqedWRURv58S0/Txb2&#10;lw/LnIVaOBap0ovxDl0LEbYNRkE5AHZSbCI1nWri61GxjSIx28ckU15Jxm6n1axt6f2hEKM68m+P&#10;4Ph/bShMihI0bg7ExzJFTbY/EXJ9/F8t4Y9w4UhGXghl5zzxGeBAJ4JrgM1eJBAEKqa/Y/kT4cNd&#10;I12e1llF8xuIZWEcMTLVlFaV5Ab7+GYOs0UZRHB6f6W6DHiFdWOeYPJun3sUTaRbQ2t5DG8txcKV&#10;CMxUOoKGvDxWoXh+yrfDyMdRimtUN3packlAYxH4QzU6Nz6eFWzCwEZAYT2I/H8DCO2x3SPSLmzu&#10;7pNO8xOJLq2LrHdKA5hAIICMhbkajlxjX7fFW+18IB7COd5NTgMUbRCpg2IMoABYcSakD4BRczMW&#10;cwrGf4vpl/Cyvg9ybDVLizhi0K6F1dwXMgMlz/dSrbOW9NHDhW9Nn/eSvLJ8XJ0ZnX7ILT7uS5EZ&#10;lPpTOpaSAV4VO29QjH5sMyZRGIBtFJzq+lwwLM8cCTxxsixXTcXmXjRz6bEOq0bfin/Ac+XBXXon&#10;gt0aFectQpKirjvQA1CjbpkdHk4pbnZqB3QXku5S4v50uf3NqVM0I5BYWVtmJb4WlfcfvOP7T/zY&#10;EtlloixBg82zSsQnJQF6EEu3I/uz/wA1ZPLR3LIlNb+e39Sdrlk9KzPJYYuUvCRmdhyRgsMbRofX&#10;Xlybj8bful+NaFJJmLEr6MJ4IxZkPWnw1Wo5e38i/ZXBKXBH07WtbIW7mgtisJSb65extLNEI451&#10;6V/fUfi3p1+BW4o3quzLLJj7i79cSRqo+GOiMo5hWDVY0UMxow8f5f2sYxETxWvDshtP0ddPjglk&#10;mYlrkvLGzCFpoxCY4k+Jo4xWKvREVuLt/dp8KMXL6p9WhhNnbxmkpVRsaAE0YFK8j/q/ayUo1v8A&#10;X/Njv/vV25BGNFZfpVbue8TUL+4BNpyccuBJZQvp8XCrGWAb7XF4/wBr7Qe1SC9vnigcusVUWYpy&#10;CuhZPV5AJCvH4/hBy3JcIHi5pANK19eXOm6LDc3caC4kIlNuH9MyrIA31UKxmuHdwq8zx+38WKyy&#10;xtqh+GtpDsgFCWoKMTQFVWlR9r+ZU+JsrhD93Z5ojyat7W+Xy8FM3HVrsGsxqojLMXjCqzcndTxP&#10;T4/gab4Fxtqnr3LpAiesjCX1AejFj8RWQtT01C9vtZZnyGMUnkv1Hja6cDfzSyWM0f1doXVQXjCA&#10;emrW6x8jcOW/a4LH+zhhf3b2MMsUbfETyYyMgCxruWJGyVr+1mJixGW55NVDuY/pNjZ63d2mp3CA&#10;R28XBWt4ZT6k8u3BeXxSrHwVm9P92jft8viQv0/1T9YkYjjHRUZSrkgngyqeXHfgBv8A8LmXqZDk&#10;2FP9baEyafBDGxe4LO8UivEgeMCaN5AI2f4DIz/CU+L4GaT7LLxCRbn0JOXwemzTNyWMOSWKgqY/&#10;U4qadf8AX/ayuZ9NjYcX46IB/H4CBmeG606W9tkRj/pCQWiCN5pIeKojH1FmEAkkXl8KMzp6fBfs&#10;8QdxcyzxvKrj0PVVNzuwIDUTjzNeNVzJ4OCgfqZAJtY2dvYzQ2nokXZgeYFVqqFW4s8pb0l3kZZK&#10;cvi+P00VV5MKbjYwm7VI1m4+nCxIZzUEftHYJXxzGETM0khASL+mb0aTLJcPbFhPdGNWjjX0njdV&#10;5qoV2mA3/a/k/nxNhAJ5LoGRvTUyvPzFSeAFVXqKkdf+Nvs20RsAP9kxIPRVjS9+oQ6ZIIEjuG+r&#10;w2HoMUWMSGscj14OiRniUCp/wHP1GwepJL6spdWgWnxujs3NuR68fhp8P7H/ABHIzNDh/il6f4kV&#10;3qs0ENvbm2tkhMVy/P8A0eB4UT0kEYpx9Qc+Xxcm9X/UdOS4lealDD1/vGRBbWyqW4JJy4tSMtzZ&#10;lUt1y3FjogH/AEzOJpfpentOzGMn00mkbULxjvNLAVDIDKqlI45DwX4ftI+CrWN7O3iikXgZBwdC&#10;vIgULHkwIUNRWZ+H/BfzV5pcUiBzgEVZQVzPb6vdS3MLB44mElvceqE5NUIrRxFGaRA8qpG03JOX&#10;H0o/j+FQQxI6ObiRvT5LHF+7q/JyfsgLwVf+IL/MuVQmSardiCUOJdQ4SxC1tybthLdXXGcCELGF&#10;FZf3nrymMhPi9NvU/Y4S/AFE3qXkbRSIivEYObRljwAK8izDblX92o/42y7g4Y73bJMZNPRNOmWe&#10;CWRo7lNQWKKUR/vuYl9PjGaPwP8AfO6/tfb+DllSWzuxVpVIWkcZTkCWiP2RUbCnf+fnjxRqwN0R&#10;OypaakiRh47WRfUrc3HrGNgkdzU8mofiblsqnj+59P8AyVartZJJpHVqRuA6huVVHKqmhVvt7ty/&#10;Z/4HLccwN+q0v0x4rezt4WT1Jo2aF3j9PizBaMhIZR+6osXH9tuK/wC/ON2aWFtJLfPaktExMCGR&#10;gS3HZ2VQSS5O3L4vjyjLx8XCOvq6KQhtaj1rU7WDSINSWBJ0peyi2WRSjOaxo7OqfAi/Eq8lZY35&#10;f5VRi7urozSRr8Aq54kUWoPAsWZqAfs0+Nv+CyyRGOFfj/YpuuiJkbT9LsY7W3lYmYmOGjqWaQg/&#10;vURVWPkW358kSNPtceKx4KnDNcetIFkkQ0LIo4IqAFkDcTQfF+1x5fayiIBjwgfUxASzTpIYLJba&#10;H1LeKVOaLcOxlmeZiqSMokHqMTGp+BpOCcI/28SF8k9+ZEWrIrD1tyixldgHACDkeY+0zfFlkcJj&#10;Ggtdyu2l/V9MFrMzcZWikW2VQskk6SfE5RmMjiMei/2I0/d/5a4zT5FcxMeHNA0hPqOZHcEozUK1&#10;Cpt9mP7X+r8Tmht/0imj+OFV1VLiH6xGJJvTnZIkiMUIhhiUBhGpV4uRl/4tnf4eX2efwjJ740hi&#10;jqJGoGEgPwK2w6kAP/w3LMfHh/iNUEUgLPR41N5dSfFb1LhoAimZ0oWrwVmeJt6N8K+mq/s/aQ9J&#10;IucSsrOjBpXFAoVeIYLU/Z9P92v832su475eoKiEuJ7mOG7kje2S4BS2t3q0jPJ6jR+oFUkS+rWa&#10;VaN6XHh8TfCph9ZsLaG3jtUbkE+J9kATb4qinGg/1eP7OYccWSdiVUxpJDpmrahd30+pyx/V/U4p&#10;bEPKTOAR6aoQeaMe/J/W4fvP92LgW2ma7vGmad1WJj9X5FQtCTyYUG/AEgbfazKzXCFANlUmF5p0&#10;WmaYlpHZQySXSBtUdEdnaRFURITyovquqFvi5LF9iP8AaVfVLsQqQszrGvEBeSAEk8QDT4t61+Js&#10;x9NivcgIpD+XtMa4dJLm3hmuZC7NJwmYBR+8qhc+n8FEQNHD8L+pw/nZCBTBFKz3RaeYVCrsFLCr&#10;dK8i1Ph+1luWpmgNo+5jVoqYy3l7acNMjj02zLRs8g5ySBG4R0B4iKNCztKren9lefD7GPjgkatv&#10;GaRSgGWQqAU+KopUnj0/a+Llkckoy3v1MysvL6OILqN0i/WLR3Syt45Hf1v3fEluEal6hhzEf7tI&#10;1fn8WXEjXPGQOOFFeFRy2QDlQjivX+8f/K+DIDKICg12snl+oFo5oW5yNJHdzt6agyyP6aMGMsvT&#10;+4hSrMkatK7Jy+JmqCT60IAQOVIwOPIgcuTb8gBy5fE7/ab/AFOWWabh4CaWJoLvLjoLFrsqziMt&#10;cs/qFY5KRiKP4RExrGIW9KCHl6cfB3bnN6WKta30bR2lqoZHZpS54qiqrcTsCD0rx+18eR8WJsn+&#10;FPEO5CrrGiTRzapqiMlyqQWfporSSu8sSyhORDbHkryBvT4w/C37WBmt5Zr1lDrAtswRQlOMcXw1&#10;WrnghKqAiAM37f7XwyjLgx9d13R8V7b22mxmG3WeTUYvUJkFZJ7riWEjLEvKVQ0jGeZpEjX0/TT7&#10;PxLpcyrQpR0Vzy4gn4FoHZn6uf2VAyEYCSbUbmwgPqxS8kmmgAiZ2UATOXaGJIgCkKCnqu7N/J6j&#10;83wRGI2hjaU8klJJgkQyfGoPAkKCoX4eX+a8YSBvfi/H+dFBF80svTdC9uYreKJJrX0401CKX0CL&#10;eQxmdQzn1fXb1PTFPi/u/wB5H+89VCGWOpu2kDM4aOG3URhuLBeqqVHIhVduX2eWTkTVf7q/+PJA&#10;RsljO7RaZ9UaNbd47m6vnkuGjWaMybJJKjyPEru8cXErz4cvi5ZZMTgQIPhgBM0gAClXUksWHFfi&#10;r9lMjjBG5K7qoW6heS8lcmW+dPq0LEl1khkCJEqMZHolCzSys3xfs4FiYPEUKq8XFYwoZ0VuYBBB&#10;36A/shuWXGibHNJTC7WWOVZYpjFOZHneRo4pmQQOwYEDj9tg3Iu6en9lF5/Fgixge4uPXSJIVjYg&#10;VjIoOkZ+IA8ioXlX7PHjkMuURDDbolepXMVhpYsLm4kvbi5iDycLkVc7m42jJ4Rq7OFEatz9T/Xb&#10;E9RkW4JuSwkiACoYeTF/Up8QVeZ47cujfB8WOIiI36pKv5fjXTLSHToo3hlp6kouRHwhEIPwu4EU&#10;fOjen8JjRJV9P4ftYrDBbIzqkfqXFOEJlZv3SKK8gpPBfsK3TBPiO98MP83/AKSWip3N5eSW0Fxc&#10;zCC0PCW8S0UOlzNMwjMfNR60nL1jErftfb+HHIymF5SvpwxtyEihfiGxdlqd6/s/8F+zkCO7dTay&#10;4Ei3cVoH9S+u41RrWRpP3TfF6McnpBgiKeRl+P4v7r1H9ZUYNcXET3LhZAyRHaWVyTVqn4aVK9eP&#10;+pl0IEQBP1JEUw0zTZrXTog1p6L3C1aytYo0RVUKpDg8UckgOQob97/r4pNfLHHSAsioOUshDCvI&#10;04hact/+Cwwx0TaQEPb6K93P62ppFM7NwsrcBJOBiX+9dweJ4fEvw8I1/wCIhmhWo5qZCqN6pJJo&#10;q9BRSgp8TL8X+V/rZkCSlMPrEhPKOQWqyTp9XVERfUeQGpZnWZuXwpN8HHjxj5txR48FWsEH1b1/&#10;qvMRylxTi1KKRRd0+L/K+P7T5hZJSB4T9Uv40daKWalcXv6Y+rtq5iiltVQW7o8ZLepvJI5WU8G5&#10;/FF+6/uovs/vFwLB6vpGsNFJldAEXgNvhFFK8ilKKGP7XxNmXI8KSUwu4oBdgpfF5lW2gk5yt6zA&#10;uS55SLJ6ST8lMrxry4xpwVftYteNIlssYP76aMMxb4qK4K1qaoOvxfs5RhjxE39KY8lHSfqt1eSz&#10;8aW9hcNAoj/dkyQ8JACoCyMNv3St8TfbxyvGJOol9NAYzQhA4Wtd+I4ovEVquT4jRpAFqLW072hD&#10;h7I3EzC5j5K0rQyOwC0X1G5zv6jsvCRuXP8A32mOaR7eOCSWcB2YtEjEcioWrEBAfiYJsAfs5RQJ&#10;IA2KKWKLe9uryC3siUjUW886IQvq829FKzFQyxNL8TNG6LLIvwN8T4ha8IpeEshkmuFIAqOXGMA0&#10;Yg0oKH/W5vl+U3ECtlkjdRWW5VbiCIQRWUgcuyHjzmLLyjBXnycyI37Xp+lGrYpcs1paHiGaa5Mj&#10;spIi2DHiK7UDMf8AgeUn7ORxgylt9H4/mJ5i0JZLDquolJBEYdK9GGJ+LXX7wxK7tuG+NIxvX/dn&#10;pw/7sxB1EIkjdBI0ob1lbeMhq/bZ/tcxtx/66ycrmaTz/H4imEZjvYopFLQ20XAWvBQZRw4j91FF&#10;X01hbdm4/wAvJuP7vErg3bLHLdRIHVuSR8ubKtKc9h9pqemvEftZbCMY7b3/ADqQVaw/RxkmhsZH&#10;aMKVln9MxxmQE/u/iNSq8/VkZ2/Z+J/5dJO8Nn6Nr/f1KgIWXctw5EjiXp9lfspkscSZ8RZCNbt/&#10;o6G61L69fBfqvEO5uFjkogj9Qxorc1iDHjJIy8pG4Liy2y6fD6UaJC8qKXlAG3EvWooo+Ef5/wA1&#10;EpSyyI6MBZtBw3n6auzeyNJLFayyJBb8ivNZEiKlaM5+Jz8HII3+Qvx8A0MkZvJRbukqgN0VTUbI&#10;QafFTnV/8rLpwJjyqmUhaYXEcjadbm9WWCV5E2Z3HBhylHGo4chEPT6fD8X7ePeYXWoPBUvHaxlO&#10;IWgZxQNuvEcm8FH2f5eOCEeGFj+JSKAih7W2/RmkxTj4bjU5hI0xdnaOM8njFZOZ4Rj4g0jcfVb9&#10;p5eOBOb3c3qgEW0KhlYsqmiihoo+wo/Z5HLoRGMX1kprkE1VUsLf6sxUXdw7Lxo7hmdi27NTmxXd&#10;+I/2P2cG2qxG4LOpjjL8ViUr8XJyI+St8TKir/q/byicyImH8X7UEVsleoSXUdnGFkSe4ii5T3DR&#10;ybLHEDOY3jBWOSR36Lyb7Cfa+wlPJIYh6IVFaSZRKKsS0jhvUPIcftFeP7OCEADz3pA33VbGzgWe&#10;X1zOzCG2f0H4qiJFG6+jGE+L7Kv6ifE3x/8AAvt7RI/VaXi6ErSpNfiUKaKA27fZ2blxX4schr0x&#10;5JddalJPJCsSPHLwkLFAvGsbllLOzJ8KV5LyThyfkmLSTzEAtJRVZaAimxAjoqUNaMw+Hl9rDHhu&#10;uqL3QUNlYwuQkHxTLJzdGqeYd5wXl5KQXSNqycPsYHvbgoba2jjkuW9MoEbcg7cK1ATkPtVbJYMX&#10;FIm+TIVW6M0y04pf3s7w2UTTCdp4aD1Av94ahmcI9FQBf2Uw5RJbezaOOsUtwRxpuBvv89l/4LMH&#10;KfEybn0xY7E2xk3FpfatHeTBLm309GDllKyMCpCUH7P7xwvFviWNVbl8Oa2AjkaWss4akirU0ZQK&#10;EUop45GcuMcP/Hv90nn1XX/rPFAh+p2DJzt5ZCoWSN+ZKMrBpFEnH/gP3nH+fBEUaQWcs9yyySMw&#10;aR+53B4qNtnb4cxckuKYjE8O3+xYbyPd/NQby3F7q1nbafbtDZ26tDaW7EgK4R4/UeQF6tBCGkWn&#10;+p8PxYHaQXck/omRbxSGeaM7KqcaxqWr0Xf4VzIMRCI4vpW66IiC2k0oWizi3Okzco4rW4HxySz8&#10;6XMipTeVzxf1ZPhXiuOmpDHBFFNxYger6h3JNEA6+/jkYiJkdth5MxsFSxe6uDf3l9berGJH+qfV&#10;zyoq8pWYDio5MV/l+x9jGSadHFRuT85DUCP7XFu+37JKgnlkhkjI7AUgnqvg8w30xk5xwxxW8f8A&#10;eTmsfqp8XCrAkyKkjKpiX4fjwNJbSx2Q5p8aCsnKSgCoQVDynck/3nFftfYzIGUGVX0WG6vbahDc&#10;6q/psVhaVVtJI4eTu81UkkitlrwVFBt/Wl+FPil/mwKywpO7zO7CNf3Qdt1Uca8d9vi75aNo+nr/&#10;ADgy7t03jNzJbwpbRQRvcPyuXhWiSOwejSUC81KD7LH7OBp2FxL6BH7uMmW4bfiGrUN0340PHf8A&#10;Zy/HEYwK5/wsht75f71H2ym1i+tkk3E4SGzjbiHKAAcDQkDmxBkZV/bxtqZbofBySOL4eJZXLSED&#10;jU039NeXf9rGZ4ASeckHYHm68W3s5QXZXkkBZvgZFSGpMlBXb1WVB/sf9lgi79WrwwKHWMkeo7ce&#10;TytyPhValq74ISMjxH+t/OSNt0LpYijiS6uawyTqJPq0UZb0o4E4LtVqNwCdvtY36oY4PUem6tFF&#10;GrAKKkhnepDM/wBrt/k5LJlsj+cPqRfU8g5NSW41BoIufGNlnuZmRyxPFWSKOimNY6GNtnb+ZsCy&#10;skdrHEqMbn6yJGlLFVWCgVqECvL9lV/ymbMvGZeJzqP++YzsX/sUT6WpvrM9wssR0t7FYUg485Pr&#10;QdmB4k8eHFlZ2/yEwDrNzptx5hksHhLaVYhA6gNykmSo50FWbgrcU/ysyuz4T8KeWe05+qH+1/Y4&#10;eqlQEP531N6DZ6z/AIZjvmmjbW7pHlhnlA4Is5D8Bt8KNxQvQf8ADLk58v2MV7Nazac0kdhaxD6t&#10;BKnGspALMAx/3Wvwbr9rON1+oPFI5KMvo/4n6YtEJihEfT/F9X+l+l5f5v1fVdJsjpWrQQ3WsaxO&#10;8+r3Vm7KEtI6BY2bjuJGHPjyXlEvBk+LNrzpLKxujM8ZKI70pzpvxJFaKS382ZPZcTjNRELnfpj/&#10;AAfj+r/xTm3tX0pl5dmluLW3/RU0C3MUDzW73A5tEZVKiRE5FWZVj6f8Qy4JbJZVgsVFuUSgjUcw&#10;SlRUsOXHbKcvHXFP1iUv6vD/ALhBjQpSuNP1SawN3q8n10MWknuJiYzwko3ppC/Hn8QVuK/BzwIl&#10;xbXLsbhRcTRgqspBJFADtWm1aZedPLGLieCPVxZ5ATRTG4TULQQi15WltPRzafCtfiKqDwJoxXl+&#10;18WE0096XPEsQrcYmX7FAakbH36ZsMGKAN/zvqcKU5CZpk8MGmeiiSheXp85kf8AvV5AqDQg9afa&#10;+z/lfZxC809NQtEjjURCKUyyTFOQ+AbBdiB0J6fay/x/CnfU+nHFyYSMhQ+qS+01CbTr+SW4la5M&#10;0cUMNoHUFS7kc25NVixZV5fD8CfZ+HDd/S1Czt7YwraafaMtPTbi0hDDkX477sOX+tmBDGcU5zMj&#10;ky5P538H9VycX08Men1JLPdXOmXNxJBJ9d1i7jlarRVWMlKrxkkG9FKL/IsfL4fsriPmOOnmCwmi&#10;NIrxbYq5Y+pxoykovWvFvtfytlvYtSwSjLnjmf8ATs8khGIpX0ecxeTNXDIr3WmLeARzAGIuFEii&#10;Vz+xyUfDywJpuiaVF5lju7y4C+i7kRlC3NWPxVejH4CRxQcVzY6vVThpicQ9Rj/U4WGqwmVb/wDF&#10;KnmnVPMF95V+qaRauTfQiOW8SVI5IWFOIEbcfhlVXrJz5L/xE9SJoNXmT6yFggkdoQiczK8j8ipJ&#10;U0PHjwT/AIbNUSZ6eMpCcpH6v4eD/ZQ/3LDNi5VsPqLDtWMd15Zjez0+Oe4vrdILx72cxRW1tZo0&#10;SToqM7PGsvN3mp+8/wBVlwf5msdPh8tr+kI0N6wCTRclBkeVgqAhTyzTdnajLk1f7s/upH66Po4P&#10;r/h/i/mt2OA3keX87+ii/JLynXpYtPmlgtYWMkDP+8jS1I51QMeMdAOK1T9v/IyO6b+mkuCLK1t4&#10;rWQvGViZFEasoq3KpapkB6Fm5Z0mrw4ZxjxyOSf1Q2l/0h/F/NapZOEio8W/p/Einmvaj5TtLL/c&#10;pf3clyrRSB50ldrhhISIvSKqjDjTj8Cx8Pj/AJsF2Ed7HdcrqYPcJKsNnDGolCLyJY8SaVZf2mOY&#10;GeuAiA4Y8Hrl/d8TeDLe9ohC6vd2Elpzsrcx6dLHJeaxdXDNF6jqoEaFuJMnBz8MMY/Z4J8OAIeN&#10;zquqzqXktYn/AHRcE/DHsab935dPtZtcMhgwQ4qjOX8P/HkZIXPh8v8AN/pJrdfWLTRtEtW4x31y&#10;vGYJRCWkAoz7EDinWoZUbjxwZpWpEQ3twkYa19bkLhioqwFC6k/LivHKNXiNx39fq/q+qv7z+GX9&#10;WbMGJl7uf/EpR5h8v2c99pOnSTLHqJs1ilso1Zz6KtySJgNxHzZnkkf+Rvhwr8warblIbiC2kkul&#10;kkirGoblzHJ68tmbbHs3Q5oSPF6ImIrfh/3KznEGyfx/msp8v6ZLbtNbz3atbFIpgHZkcBfgjpRv&#10;gSi/7LlgMS3culCyu70x2s6MzWsKKnwE8YuQjDH4j8OzZlZIYjMz4OOeO4ylP+H+q4uOch/QjxGP&#10;/HlRbO0ttXnvbGwMt4kkUL3c08j15HlNxMr0X0ozy6fF9nBNsJrOzeG2l+pQpPEZba1IqiEcyr0P&#10;VwatlXDDLmFjjFf5T4fiLcI1xGP1V/W+pQmt7G+vFnFtHe331WeO2vbxOPOQSAUSqkhFdR9lPs/E&#10;uBbmdLu+it4ppLmdVRYkcuU5swZi3AHooXZf+I5kQwwwwJ4Yx4vr5IyZOEbn/So9ZJ9P0u5urtIr&#10;W2QySStEUQiNVooQylVDFiWq/wAP/BYa2Z9ODUYZhc3H1qUwWwUER8lP2U3/ALr9kscwtRAHgMRD&#10;GIHjyfT9P9Hh42JnwS4pH01+P85j99MsmoaVfLc2loNOthcXyysGlCTBaPIQF/fAVKpT4mfBGj6e&#10;8utFLho7eC1cPLAkjVZRWnI/CG+Inig+HK9Zq8ccHHC8sp+mPp+mX9P+b6k5AZekDu9Sl5mu3Pln&#10;has0l1fRBLe/njX4Ffgr8ACzI7Q/FzZuXLAuqrp11eTC3E1vbOspVZVYj1nWvqTFyQ3Hl8C1+HI6&#10;PS5cOECfqnt9NemNf1UyIBA5/j/cpjay6rDBFK5t57lJIubwuGP1YOV9G3VVDIXKq0jU/wCC+1gi&#10;10yxh0prM3dEQJKkr/E0gILuWoBSreGVz1R4wYx4q4uL/pH6WjwyAR/PSqTU9cOuQ37ac0k05mtp&#10;EU8EhZXCRFWJbl+7Xf4F+P8AyvhwmSLhNzmAWQtxZl+0RX4R/q7Zt48hXL6nVyiefRlEs3OApbMX&#10;QJyVX+yCPtNUDdqnxx0CWTx25ukZ+B5RsahmPIhjvx40yJzSHFGPOnIxT+q/4lK5bU0ku/qUiK0g&#10;KsCAUiolVpx5cmatSD9rBeraiWqgFEQ0RCSakjetcxoYyTuznMDZLPK3l+O0T1WZZLmdazXCokZA&#10;DHj9lRv41woRYxEZDu7/ABVH2jU9vZcy5Ek04vM2WSO8hnEQ+wvw0IqqgCu+/wBpsS9F6cdqlfHs&#10;B+vLOlMq2VvWj+3vQNTp3Lfqrn//0xt1wigMQVBM9TyqKqG6kBagtXN7AcUt6MY+/wDU9JM7UHo2&#10;lia7vUvUuLj6jARGYgG4ytCTRGMxV1jA/a/4jhLeM7LDYxhlqaNIKb0Gw3LMfmc2+OA/vD9IaK4y&#10;y/SYUE91q05VlC/u4yTUAn4m+yqrXsFxLUZ4raIaanwghn1CVASQgBYJ8Fd/oy7DiOQ8Z/zEZTfp&#10;HKLWlW9xqd62vSkSW8PwaJC24LsODznkAd/spRv53/bXCWCP69dFpFaRqBYI40klSICgQLVWYV+L&#10;kVH+vm2GTghZb8MBVskke30yzaSR1SNT6k88rpHyLfaZiSqZLbP0rPTOMhWK2hb4wRSNq78AjU7/&#10;AMuajUSOSdDfi/H+a2ynyYHroGo+YoUtFMt/cwMLWSPaeAKOBnMyB+HwuvFZE44W6xrtnYO2q3Ua&#10;vccfS4qoZakV4KT8Xw0DMOSrluDQEjhB4YtEpRx2briTDSfKcn6JGh2tzPa2KO0nrmQrdMrPVnPA&#10;8B6nxBGdWf4f2cjOk2F3eyT31zGgtXkM6Qshj5vK2y0UsPiYKW9TmubjKRCIiCzjjlCPn/Cy6eaO&#10;0igs4ixcp6asCCUVF3dqlent8WHUdpqOm6fHqqWNu8tirI4BCxKyluE2yIzMitQV4fabMCUseSXh&#10;3wk11/00XH1M+CI/pjg/zmN6teaFq12/li51KW2m1YCVYVNXeGgMturtzQLJwf1FX9j4cg5ivbq6&#10;lnvnWSQ7OteIPLeu4K1GZoxxjV8w42OG27MY0SONY41CogoqjoAOwyV6PpH7ljPGs9s6n4kq7gg0&#10;Zd1P7IVf+NcrzZaPPf4uWMYFcSW6lqKRSLGkwhuAfhWQ0RuQoK7itOudC8tKotlt7aNSvT0wvwgn&#10;vtX/AIU5y/bMtuOZ4T+P81vnuLeHfm7a89SW/vpfQchUS5LUcxLvwCnsW/ZMeSCC7mmuv0WYXCIh&#10;Mlz9hR4AEfFU5xeeAHrB3k60SGSVHowOHSNMh0CHzVNfWoBnIsdFkIuHd0eh5rSNSqfCxqPi/wAn&#10;DmJFAVVAVF2VRtQZgS2bLYpcXU95cPcTNzuZmLyOdyS29T74NiXjvTbucwcsiWyItN9Kt4SOcqni&#10;g+HagLe+VcyrHG0kh+BRXkem2OGFmhzbEXIks0scCKZJJGpGB+0T0p88jKeZo0Z3mdGgDEK6nYr2&#10;Jb7I/wCCzdy7OPD1cwY9map5KuW9CGxhljvzEsksFxxDq1TyVY6+o/Gn2vTxE63Mty+pwOsumPVW&#10;HJuash4fZPwgbb5IaOHD4Z+uP+l/zWUYfwnmjW8vrPBBoFzA9j5kK8424QmN43+OsjoRIZH/AGUH&#10;Lh+1/kyOKeG7RZEIIYA1B9s08oSx82kx4WK3UE1ncSW0o4TRKBIh+e9a+OUkbJKWB5U3AbJGQMaK&#10;DyUJZBJMsiQKsqD4uB+FunUf0wNeWtpcgqysS1eSkfDv1GXYsk4/j1J3CMsdQurArLazUk5ArExo&#10;FYdChPTiTy244TXfl+6W7S60t+CIV9WEbAqtdh18a7ZssXaEODhy9WyOWtiyLSvM0F3ZS6TrsP1q&#10;SkjWd5Jwd45XHVw9K06K/wCyvL/Jxe28zW0cyWd2wNwwPxEjtWpPHoBTrlE+zZGPHD6WXhcW4W6h&#10;5OurqG41Sxt2+qxFUESI3KpAoFDhWYsWVuIDfD8S8sPIpI2FSeSMPhIzWyiejQQxF4PRdorhGhkU&#10;/ECOJDD2IBxORCjBkJ4+HfLISsUUBqNYyrNMpblvGzdASwrVD3bxxYOJFq/Q/ZX5ZURwnZabNvFw&#10;HwuAh+0NwGIwHJYIpd4zxLn41FBy7b5fDMbFshJME1H1LVLW4+MWwpaTS8vUir8RKUoOTN/Nywnv&#10;Iob6GW0DejI6/C6NRu46gnNpgyTxETG8f4myQ6pzauNMvbbVLqBbg2h4cZoqwtIKMAtE5cmoWZnX&#10;nkd1DT4tNtSgiMkhUgMsfELCtDw50bjyYcv9bNviznMfx9SxNndl2g63P5h11LmS4S1gt2CxRNcG&#10;QTXclQZlirG0oiQtDt6a8ObYUXMtQILaAJEjgPIqBgHD124c2dj9pvh+FszxAxBkT9LcOe7LtNhV&#10;JGub24aSaVS8cbTMCyMgViUk9JYURgyR8WbnH8f7WGd5q0tpeW9lBKwvG4+rcvQARCrAH0xVz4Lx&#10;zBhpBKBnIWPjxf0vSoFy5Me0vy/Fq9jd6lc20c+jjn9X01PiP1kfu2dGuW4xCv7auvL/AFftSgah&#10;aXkQ066kSS7CbgA8SD4HxzSfl5QkckB6GqePqGD3GjanpoXVtPgltrGKXiszyKZPhNeLiPqv+x4c&#10;eP7OEl15ZvYRJNG6yWpKp9XkAVVjUbqtF5NX/KzaQ7RjMCEib/H+agZK2LIdJ8/6fM6Wd1A0d3Rp&#10;DqFvKJWe4kI+OQOyiPgxrxX1PT4/DxXANvPduiu/pQiUEBV+JQRsKclX7P8Aq8cyDGNdS27EbJ7c&#10;WenRPJbxrPczWjIzs9eZ57tykDO371enN3m+Pn9njgcQGLiJZ+bFx677KxkBBGyBOvf/AGOZAlxb&#10;M7pHrdiVG9C1Kxxw/wChq1XT0inFmDOZB0LcV+Fm/ecl+zlaferPC12iEQR/u7X1Q4LMxqfhBXfw&#10;/lyM4UBC/q/H8TA/TfVR1fTzFeRWRmYX12frepi1MKcIY1WPeR0ZvTH7X+7H/mX4cXsNWuLUSXfp&#10;j05ZBGkZVyXWgBb4itP9Zuf+t+zlOfSY5VEbS/ord7KOraHa6tNHpMkzu1pD9YuZjJFxjdizJGyq&#10;jhmX4v3cbR/s8o+LcsGzXK3RE2khlkUU+qPWOu9CaEbrmOMRxis3L+d9X/HlAI84pdYWEmnh7XzC&#10;YpobhhKdUQpJxIAZVJ5KFZT04/a54MhNnFBLNNIsV09Kjjyq24AUgb/5OQl4kpChxYv5/wD0n6mM&#10;h3ckl1C0vrie3sbOJ5re3JCRc3iCxAo8hfieI24q/wC84+p8HL4OOEs95P6xM5cTHkUXj2FFX46K&#10;tTyqFzPxCI5MolllhpGnfU0gsY4jYoEDOHNKkl5axku1Bw4Fn/1F44LMaWtp9cugXdUpEgI2qdwD&#10;UH4v9jmNPLxnhHRZFLC93qOsDTdNWO3t7iT1Lq5ZD6j8EHFuBRk/ddR/eKr/AO7OXLiA5XgQL6VV&#10;9Q8pppQycSPtcd1ClfhUD/heeZhhAo2KaBdL9d51mKyNApitLW1aO45BgChkA9ZpEko8nP7L/bV/&#10;RxMNPJOUUzkhfTBVQB9oVqeJ40oNk/a/Z/d5KqjfRKJli062gikkSyjX1Gnk9Vyxr6TAEDkpdmDM&#10;vOZv7v8Ab/f5d7b2o9O0t4Ve7Z+c21WHIEhqgOS1dl+H7WQhKX1HYD6d09GtKvrwtcard3bJpaRc&#10;YAXVIiIiA1EZkVF+Bmb95x9Ph/lYMuVht0gsrdUUlhQov2SFNG4rtxDN1b9vKcV5JcRPL+cx5pXY&#10;NNdSXmrXplMaxSCSFpGZJEeUEpWReRmaOPaOP/dTJH+0mA62qSKkVfQiCmR6leRqRXYmvT9rMncx&#10;Pn6mQCcRpqssEk13wW+neVbaLiJPTUKOKEsq06nnwCr9r4m/bGW1zp2nw+tJUyFa+oDUHiNuLk+n&#10;vXlVMplDJlltyRRSXVtN17X5pLSBozaghWt5wBRJmPIvCoM1UA9NUnXh8D/67l8XD4p2bleStyjh&#10;dWaRY3BRQrKopyb9r9lf+Cy+dwqNf8SnyTuYzNKLMx8dItECS3kLRpC9xHIsr8o2duQjQdByZn5r&#10;x/lFGE+l6Eshe6kRgynnIELAlKtw41Yb/F9n7OUCydwUWgY78NcG6soFg0uCeNYnQRxGZYn4zkKJ&#10;BJxiaqKqfbd+X7OJTMUeqfvHcEmV9gKkItATXgo3/Yy+Hq67Mx8UZYxconWRTbRowCW8TFySFaZy&#10;5VQglcni7cpvtcf5Muyj+AmZwxhqeZoCORFEjoCg5U3p+xgySF3H6ighT1aRhcxC2gcLd8V9NAeJ&#10;KK3OWckpKyryARX+1MvLj/MlJc27SQepBEnqS/6PBUNJISPgFCRT7JP8qr+1+xk8cOEHf/OWlZrW&#10;7jS8WO9uHZbdUuLirRwQiOpldCqNyk4PT4fjdlj/AHf+7sU1AOkf1Ytbp6JUNJIygbqG+yAnxVJ/&#10;n4/ZTIaaPMky+39fCgWh9EuYpZBqQjvXF36npQxQyMzBJGjH7xml4pwRPi5Q+p/fTcPUjwMjQuAj&#10;xE24PqM6RmMSklqF+agcI/2R/wALl5s7Dn700EwaCcSvNDccb1kFvHDPMJjaooXksYiYt6s32nfl&#10;y/y8EabIJJZtRZV5M6pCGpRVpxrzYfFv14Lx+H+TKc8jtAcv87iRIBBavaGO1t9E5MURJJJjEH5M&#10;wYuV9KJqL8PHiZn5fHyZfV5YtHxuZHFxIgVG5mEoWPFh8LOC3w7fs/yfDx+LK6jAcIHP8fxLRQt6&#10;93bW0cmm2zSyunofWvWEKhoyfUiiaOJuVZCq8/hT1F9X1F9L4gc+oStY+nRgskiqVkRgGQH4j8IH&#10;Llx+zx5fH+zl+OAjLr+PioKZ22jWp1hbpljaa2gd1eORWeKRweK/Hz4UV/hZZOP7r9rKs0jFtGoN&#10;bljWqonNY3NHoQOdWJpQ8eP7WM647Ckb2u1RpzqM0rKi6bEgFZZZeD3CUeMFCREEjCK/NfU5/YT4&#10;vtKwi2mvVRAfWkY+ozCg9R1Gw3TmoClevxfa/lyM7jDilsF6Ie7OpWujTTvxWC2SsMUZ5M8EDt8R&#10;+CbhI/JHakbNH/d8vtZcdrZK89pcMiMAv1iQSEt6Qqasajfc/s/a+FP5lrlkIAI5orZZNqOrSW9t&#10;qliktwvGT6vamFFDTyUVOIAbinJOI/ef3b+rNL+xIy5vo/XSKMMtv6y8yVDMygbR7Hj8Lqqn9r4c&#10;uxwlwXfP6kgWqWOi3bWZurl431FbRgiK7JCkrcg86MVMqeokkjK3HjxbjxTBRd4oo/SVCxdiqpRF&#10;LPTqaHlx+Ll/lZjiESed0gBCrCJp7o3LTLGYkWSSQPJIIoi5ICBvg9X4eFR/d/B8XFcL70XC0tUk&#10;d3Cl5fTcmQlw1HpxNfUb4ftIv+wXMmNXYSSmemyWDBr30IUi5LFGJY0RI0jK/uweShRCAGPwPxf4&#10;eXq/Dgi+gtQttDb09T04vWWNeixuOKigNSNwm3+XlMchNk9GKC0WbUhJqdxeoEgFxN9Qlneo/eRM&#10;WdiePBD/AHknxfArej8TYOkdYY5IY4hy4EyyFQwCrUqgFSWP83w/ayuQOTc/T/NTVpXbRSXd5bX1&#10;3M3oiVBZwxyOrPM9I5J2YIgRSKrF+8/uv5F5riVs8DytcP6ksu3DjxRACPsgsxP2Sfs/s8slkBAq&#10;NRitFE6jb6hFbR2EQt7e1PqNcSSCSednU/DK0ccaI1XVaer9qT0+MfH7KtrEtwZJmVFE3NlVv5w3&#10;IV5eyj/iWUZZGGwOzElQ1GdrGK1s1eaZrA26SuisSYmjMJ4+kpP2pG5FDy/3W3xPikjMFCtIhd2J&#10;B3bigStd6jrQ1P8AzTgB5WZLSHtoQ1zK0Nq0drBGkZWghaaczcQoZQrKqgOvBPh5LzdlX1Mu2dI4&#10;GjRKs4UszVFFI/aY7kufi6YMkCTYJplwu1C2kmvoLieX9zatIsaIquzy8iPgiX4EjgQekrK/q+n+&#10;3z/vAakyyyTygC2gZVRBI1XrQ8mVQXYs52rmSTwCq+r+qpiOX6kxlQ21tFp9vJIuoXYd/X+rxcYg&#10;FakcTSEQRJFCnFqFv8lueLWKTzpJdPKsiKpJEpanNRt8NAm3ENVv9X/KyEpxA4QD+Pik7ITXJLKw&#10;uLXTILY2kskyxobSOLmbeRiX+JeU1H5NGoj9P7PrNJ/urEzLy4ciQqk+qrFgNztSgHIgAcsAjQRS&#10;OW1ZXmdERpJFH1RoViLDigqWLuwRWZ3eNV+yqcv9YZJOqOImNK0ZhVlpHQk1p8VKlfh/ayqIvdTF&#10;Jl01p4PXgUO/xxpKBFKxulZVTj6gaAtwSb983xRJx4L8S4EsUjeR7mZ/gqqBeJ5FmO3BCW4jj8Ne&#10;TZZmmYxofxL0TTWJL2KG3063iVplSWd5jLxhEcSmpnmVYubNIRI6emqqq/YbL1K5uLmUxCMLLIvE&#10;1cKFjjPIKzLy3ozfCF/5qxw4eGNnksdlLy5YWOmWyXkcjvAjiXkkbt6k90BE0kcbhaL8CfEzP8Px&#10;/C/NMdZ6ZbQxQxJJT0ystzOvp0LCgpsvU8f+Gb4sryZSSSBt/DuYoJt2p67eTyXE0qNzvA9rp1lJ&#10;HKW4lWf1HVpF+H94vJf8iP4P2syySTMVjkVFkjBhULvxchF3DDjGN+3JuXw/Zy2Y4ef6P98p2UWg&#10;t7RUZ4Wuvqtwyag8klAZYUM7MEETercv8BZS/pRpEqvIvKTBOoXdulpDZJJJwdihCpxJUVXhRgDT&#10;+Zvh/wBbMbBAynxEbe8qI9UJoejXc2qXOuzW9r9chjWVD6gZBLKFZ5mkjL8iVAWNOL/a/u2+DAkU&#10;atLExf8AccFijAPAJGT1/d0ar/Y3deC/s/azJnOuX4/069UxuzJHa3aRQj66zvczrxWVpbmMAfD6&#10;6lf3LcZvghl9ST4UdeSYLcxm1HNCY5qGUBmpuDxSjU26H/VXKMYPFf8AxKQECn1gak0cNwv1q0BS&#10;1dkQuVjaMyzM8XIBmIdOH+7JpcBtOmo3ccFlCEjpyZl4qzkx0UljuNm4/wCr/sVy+EDjiTkP+lQR&#10;SY/UF8vWFxqmp3LTT7IFmaSWGFRPzkCRfYZmZfUJovKRU/y3wVPKkKfVbUegVUkkkUB3Dkkksfs+&#10;H82UwxkjiP0pAobpfptpLcTHUtVb9IvLIEJRHDlao1vGqoixqiiXk9W+FvT5ftrgQIxmdP3a0Xdp&#10;GcskLjjxoG+0e/wZkmXUExCm0xeRFs4JXjnunklXjDbRxLFNewsJRMGKBjHGV+B3l+zH/dv8GK+l&#10;DGI63rKan4VVFVjv8FXVmQNThWP9lv8AKzHySMhYj/ppf7xiR3qcr3916ytpkdEMTLIzNMyBWRhM&#10;QrxrIYWPrcZf92R/seljNVVHu5GX98ojRTJM7M9SSWVVAZyxqtQBlmnkOHcf6X0/8cWIoO8sC5td&#10;MgE6rbSG4ml9CwhSKAqiLHHJIxYIFVY24O7t+y38jYmlgsNpJcXEoQNyYyKgJLDkagVr0/yfs5Zk&#10;1Fy4Y9GYtGSazLcahFZ2Vq8rLwQQvMQip8Ao7BSo+IAfb+J3+3x+zSGCOHjHG6yPxKkKwchipZyQ&#10;BuOX+xbCRLi8lq2p0nu7km5nhmtk9VJo3dPRDIrqsQQuao/pn4WH7yNpP2GxaSa2ijMjvWQqzwwq&#10;4WpCcQxp2X4qH/ZZVRvZgBaCSxv7y7W2hhCQxSol7dyRu3wPOZpYl5A19b9x6iK6/wC++PH7Sd1E&#10;s8dra/u0ijQL8MnJS5AWoqCTtyDM3HJYxUjInf8Am1+xkNkTpU72LalqbR3E9xcStK5ltzHMsSM7&#10;KjBWVevExJGjPy+18TYGhWaRWeFFWJnMEbK0fwxndWFSjcn+1xX9p/8AJy7JEAi/x/pWQkAjprq3&#10;t3igvnaS+WL69PEUmZWkXZgzBZIxHHThyIaTgn/FnxPKSBf34V5pRT0kcuoRBsXFFHHpxT9rk2Ri&#10;Y3Q2CyIu1vOOWYC2V4LO2cubmSJUZppWPJYWPN+e7+rNx/doqKn23wVGk7MJLqdowDxaJeA2O3En&#10;pVqK3+y/Z+HKpTI+gIHkAl0r2KxtBpdnFOzD1Y7mT1W+yKhwtCzKnOSNU+Jf3fL429TEbyWwe4QK&#10;3qxrHxDcvgA3BXam+3fLMPGI2RumiEXpFnrMNnOzQi1le4MrL6YEkjGjcyCX4qC3w0Zm/wAnn8WC&#10;LK3treOJ3kKIlOVF4sSQdm3oNgf5cqnllO4DnX4/EWNEoPWLnULyaZIrZZ2kZqLJLzQIrD44lChn&#10;cuyd3VPspx5NgQejqN5capeIUtlRSsbAljGgqdiKry5cen+VlvD4OMRj9cv5oWQPIIxzf6Npdn5f&#10;0mUzXsjOi3TP8CzSE8Sdz6np8WlaMP8AselzzXEcRje+kSOcxOxgJQswZwaUqfg4oFWv2sriZRlw&#10;Vwy/iXrX/FKtqP8ASrXSQ08AaJfW/e+moEFAeg/emR2cuv8Ad8fi/mxCS8PNbvgIQ7AGiktRUCmi&#10;/bYqBmXDDEbA/wBZnGkbbaVEltJpvqG8aNXersoQtJKZRzYD00DM3Th8S/z5dvazC0e6uH/fSPS2&#10;ikHxLStG33HInm38uDJlF8EUWSduSlcapFJrKafZwFrKGJpLy6hNY2OwMfwjixVVCIK8mb9n7WMi&#10;SeR5GUKskxoA25oGIH2uPP7P2eX/AAONRuignyRFzcW1vBEshZorZfiZQVXl6YYk8AwiUczV+Pw/&#10;5WITzGG2X6uFeWRVZmdYwGZ6gAnp8HX+bLYw4pb/AEs47CyiLa2ae6la65xxxSMsUccsxKolCWoK&#10;H94TSnwrwwRcKthaR2NuEeeRWe4kP7RcGvLofiyqxkmZn6Isbr1Hql+lGXVb271e9EsVsJVjsLY8&#10;TwWEgBtuShuXJv8AI+H9r7KkVu0EMUIBcqQgom3IKBsoI2Xx+zywzy2bPIMRfVa16t1PPMxEAK+o&#10;QZSG9IsW3bifikA2Rfj9P4/hb7VCFX5O8cYt4qwRLJRmkZKhn2H7QqP+C/mykyEQb5lNhtLly6W6&#10;yzyXk5W7uPSBVLdJVqse7CiqaftfyZep3KiOOIhmZCHcChJNaAUND8H2tvs5HTQ4pGZRyVdEs2Rp&#10;pEZBDJVYV3CqKVduQ5D4yacm5c8XSOSPmzoA7KDx5DkCKGrcStCa9MmdikpfNcQ3oijgmYwRyFS5&#10;iYRup5IBH6qSK6rx+3/r/tccfbNJJP6jIAq8xCiFmYliD1psF+1/1zlOUUKv1rIKWoQxW9p9WEvJ&#10;HEX1+4mWOOIIgZfsnZml3jHLjHx/1uLssYmvblmlJVI2U8eIIXlRmZua1Bb7P8yrksszjx0OaJHo&#10;u1m5i0y0ihtWjEs0bLCxlaNpPSqiRp6bcSqD4tuMbycf2eS4YX11GZkjtY1ZlWq/FwVVBCFmWm9P&#10;DMLDpyBZK1SVaXbXq2LzapM6cphHKvp+vLI7AyrFHJy+HkWAL0+H/IbGp6U1xRB6107lAz1HFQQQ&#10;EHh8KlsOSW1k7LIjqXPb3VhYq8v+h6Va2/qmC2VWLyPGVkeYjq3xyJGq/E7Mn82CNTmWKJbCKGOa&#10;4ZlMrFWYLwZWUkmleO3+yyrTw45cZPD/ADWIjfM7/wAKC0WwkvLltXvbmey02BHFpEronreqjpJR&#10;FLemGJcKy/Hw58XxsdzLaWxnEIY3KqqUYstAerMQG+MnJzHiyon6T/nJAs+5WbTbbUdQFk9y0aac&#10;ZC5ZVjbnItAsMSOUP1dE6tyfkuMtopvUHqgsWaryE8Vrs1FUkfDt8e2WZMnMROzIm12oT2H1etsE&#10;VYk4wWwHNwp5Q8pJUBpJ8XGH958P2uaqmOluSjgmT1IqgyhDxDfy1pWvI+GV4oAw/pIIvycdME3O&#10;JLZLK4SMrYNMiTmEUCyemHKqqxL/ADO3+6/5kwpu54buQxiSX4LpQ0MZbiajkPiIVT04/wCSmZ2n&#10;hwDeuX+nWW12U/s4LuwQsYoF5aazrezqolVkPFgyKWNPiMn+XK7L9nAt1NbVaOFiXACfE5kJ48Sz&#10;M1Ntv8rL4xnW+7Ktk10y2vFRGuQPSqXHCL0QvLkERE5Emhr+z9nL9Z0tZViHJ5F5PKkgIY7bUI+z&#10;8P8AwGTESZDcMondYLaOfULea5+EW70hgkhoU2YA8waFuL/s/D6v+riWkAxReru11xMduAeAjRgC&#10;7sWpVy37X2sdSQTV+kfj0oG5u/SF2v25urxIn4/opGEt0jKZWnkBIjiCKT+6VQ3wH4Xb/gsVtkmb&#10;UJJQsQEasY52bl9kbMooa1p1bjkSRGAiP+I4v63CykeQ/H+cs1K4g/REFvIlw6zukc1qi+mQJGHJ&#10;HoeSqvKnFOX8uMugjsJJZgVBAiSnN+RJ7AIo38f2uWW4REHhAr/Z/wC6RK9x9IVrVp4laCG24uys&#10;1xOCIo6KopuWlk3Xpx+LiqYCvNSstJBW2jFxfXJl9FQQBGsa0+JjsAN3/wBbMiGPJOdD0wifq/nf&#10;1fqk0ZZiAMpfT/NXrp+o6tMpvZGhsIUiV46H987HnIabGh+CL4v2fU/awV5ZsLE20q3Ev1nVtVLx&#10;rEZD6iep1ZCCG4ovxch+1lfbmsMIjHjPoHql/Vj/AAy/rOuB4pmcjt/AlHm+81VdRjpz0/y3oqpd&#10;yXESikzREBLcKV4/G/GMJk/g1HRdOsYNPtGaT6vAwSQvuCtQ3GrMXoev2mziPAzZiZ1GInKPp/o/&#10;JyNPpvDjV9WAXHlnU7vWW1PU5ZHlubnlMJIyUVpU5RqyJ8MSCIfC0nDI7Nc3ctt/pKs4Xg6cgoII&#10;NVHHrt3/AGs6DDijCYo8Mr/pf7pn3smt7HSUu2bS2ijSUS2z+iTwZBVWaq/CC3JuJX4cS0qVIRPc&#10;yEFJ0ozAfZCrxIp41y3WHi9MTRH8DA5PVvsv8y2T3lzYWqxMHsZi0Kt3kkfkG5EEcUTlx/Z+LEkv&#10;rNasgYTcSI2bagpsMTCco+pxZZY8yiZ9F1NpwkjRNYGUSTxICTI3IFmJrv02XANvdmykowSTlU8W&#10;JKksaEjcZmTByAj6Z/zo/X/xDjjIbKaX+lw6vFG6tLF6RWpQBXAQcgjGjfD0+HF0uFLzBJD6TE84&#10;gSoBI5Dp7mmGUKEbAM4+nj/icjEd0I9pL6NqZIFFwgHpT0DkqGCsTWlPhHLj8XJsZY3j+pcNQiKS&#10;JgsfMpGCuwHan8uTzYRKNj63Jxys7L9X0eH09NClWubW5RnuGiSaZ1cFnbo1akep+yvL4v2cFaxc&#10;XFzqlk8NZYhYCOAjioLggMQ9RxBX4cxez4iEcu44pTM2U5UY93EgdDitrXQr9NRIhMeqGS7ikV5S&#10;iBQ8S8OLcyrcH/1vtYCtbCOTTmhtXltnR2bUJePJfQAIIGxYlvhdVVczs+YwnxT4ZY5cofxeJ/sW&#10;PFKz/FKX0ovXNZubPXoLm9W2vluF9Ly7ZcuDm9I5BmYkxxoo9RHmP+xX4vikx+oWMg9OwM1vZyRy&#10;Nd0JDzN8IIB3r8I5/DnOZMubIDxT4TkEvRt+7j/F9H83i4WfCOGpHemH2cN7rQklu9XSG+1WGSC3&#10;00j4BZx1dY3Hwfu2rKY0f7Sfa/ZXCeS5s9Z82yPJBGtrass0MKIDLJISQGkXcIqn7OZ8NPk0miAv&#10;1S/iv+GX9NjqfUBjuokev6vV/QZNqMOr6P5OMVvdMbm/DRz3Ejn0baEKXKwKtObMvw/B9n/Y4Cud&#10;Tso9SeBZiIoZD68CKEBJeiKzGuxYLxjRftfazPxaafhxkBG6/nJkQCL9P9X8f8eRdtoupXukRXUi&#10;ol1PAhs713Mzx8oSGkSMcF9ThJL++aT7HwJhjoWqWJtZbuT1kuIYnkjaUF44wv8Al0VTwOYXaGHJ&#10;LggSOC+H0+r0phkEzQO1pT5l0rWotSj09FtJ9PvZI7e5W3ZLedpJPtu0ZLt+9U/EA3wp+z8WA9Bs&#10;LqHyhJqFyGjiKyKoU8pJDMxY/Cf2t6L+zmT2nkhPURww+qhP+jCP4/m8TLDIynL+aSZcSP1vVra4&#10;8/QaXZ8Lp1nja4MmyQSQRq6oGXfjQ+o/+Wip+1hfdy31tp0E0qJHdKwi0/TwAQpHGN2qFDVVeRqv&#10;2cz9PiEpbdf7z/jkmIJESa4IfD1zTOwXS7vVLq0s1M9jKgudW1NpSefqF5Io1Ukjhv8AtfDwXh8W&#10;D7GwjvxFZQyhDcvI8jekyMYwKir/AA8fi2+L7WQ1+ohjPGRI8I/rf7HiYCZ678v83+cl+t61e6PL&#10;c6rPZmeK0itorWJrlCv1h2b1Aib1ZYyr/sr/AC/zYW+XLexS8P1mOS7kSscdzIWkpHHtRaEKOX2Y&#10;1UZHWzmMXpPAJfj1f8dRkxDjESSd0083LqYso/0dcCxViZZbVBHF6kkx5Vk5IzcUb45mrH9r+bH3&#10;0d1K1yL2W3t4XRA0BVldlr8LPXkgc/ClWXI6eGMQFcWSX87f/fltybEiI4RS/T5rOBoF022nvAHl&#10;4XYMTRRsx+OOOhR2iXd+Mf8Aq/tY7yta3Ivb6/nCNcQQxW8XpspWJaFvhICVpXi237OZPaOSBEI3&#10;9f8Aufl/xLjipTjt6YfTH/cy/rJd56mtZbfStPRjFZ3VzJcXEUqPWb032H83xyH1E/Z+y2DrUXEV&#10;va3897MHZihjcnkUL1LIgqBVuP2j9nMPLCHEccIRMwPV9PD/ANLP+JbRGUwbP0lQumt7zUNV0W10&#10;m2EVtGkouolAjFx6ZCq7ELy4R1bYfa+z/kivMUbPPaoHV5yOdzI8gIVFPSgP2jsP5swuy4mXEJj9&#10;1fphXo4v6H/FfT/NbiDwhT8n3SxadcTrG0dp6hjs40hcSyMyAK7MeXwUqfi/5pwg0PylDdLCZoI5&#10;JLpmuJpZhI0YZ3akdIxTj+0c22t1kcQ869MYgf75xMuQiRlctz9P9H/jyZ+aPPEOli95TyRpasIF&#10;gga3WURhEZ7g+ueXwlvTXirf6jfsyrzAmj270aRXmakTIlWAoOKj4iFVADnN6KOaX8O0vVGUhH+L&#10;8f1ETkIx9w+li3k678w6jaq8CSxWkA9XlMTHXfmzKRGZLh3ZV+P+X/Kwia6luLlPSPGCTaTgN34d&#10;FFR7b5vow4L4pG3EzSN0OvpZT+jrazsX9YLJdW9XgM5FIjMd2JB8WoK436rbeqs1wSxYHioNKR7M&#10;DvTx6Y7iJjH6kHETQP0/7Jc1/qLRSW9gqx+mQHmcA8pxVGWgqSBx3fCwCG7vSYRI5lPpp8NF3O5q&#10;R2zIGOoklhI2SnLyyafpvO5aNEtU9WahLMeK1oAKVLHpml4xXPputWUiNAoqBx3qSabYMZvdGU8J&#10;XwMZ7RJYjxjlHqOzEqfi7cQDvitDxrwP939uorXDfVsscPJT5Ly4+oP737FDTjn/1G3UrmJ5lkJn&#10;kHIkR8lQU+FQABXj8864YYwNEemLv8lh7DptiIZ0snt1jsbY8Ig89JJmLEvK5LHeX7XT9rEpPq2j&#10;6fNftIZL+aiWaSUUl2O2wpTxOJ4s2UQArDH+9/g9H++YT22H8TUtxf8AmXWoNDiiEWjW49TUpIxz&#10;RlGxiLN4/ZX/AGbfs5HtSmuHDafErXN3O9Z7j03Clz1ryr8Kg9uXP+XOh0+EA8qxxTjxgyodGZaZ&#10;bQwok4UWtpBH6dtbArxSMdDt/NQf6uSTRdMntXCrcK9zOimVJRy48VJ23/4UMqLmn12qhK/q4QeH&#10;+L6vm5kpcIoBh3m/XbK5s5pZ7OZbC0lKw3EMoT1CXCsxBHwp/rI/PA2tz20/pwR2gaGJ34ohEXN6&#10;cufJeR3NV/m+LDotORZviuv81xv4ge5F+T9H1OzW4v7nUJHvrxIyxnL3CwRgFViVT6YBFVaRh/J9&#10;nIfeXl/rupPAkn+ioCVijoFITYN8aAs3Qf7szoscRijufUsAZkksvs7O106DlvzY/vJXqxqxqd9+&#10;K8j0+xkl0G1g01GL3TQxzxgcQwco4avqAUYEv4FFX/JbNb2gTKJEPq73LIoVd/zUl80R3l/GIbW2&#10;E8ttIGCsCiyoyMDGXJj4UryLRv8As/s8skGtajem5+oJFH9XlX9/OQTwAoatQBf+CzmcGK8nFZ4o&#10;l1OeiJRr+l/nPPfI3lnRYdOh1+S4uJL+3kc2lvyC+pI3JSkYbm+9CnwnlxXnyzllpA318iy5yBZi&#10;DI6hapWkdSKLv13+Fc7TFIcz/wBIstLZriezB2EIaYBW41cLVt6VYDapzpOkrP6gtGQKsYrMqEtV&#10;m+0DX5/s5rtVlifUD6XPJBvyYB5tuLBdOfVRN8cppZzShEKAbqyAgHt+3kr0azkS5VlAjQn4uPSu&#10;ch2vrhKJH1NeQgxp4r5+1i11jSntnd7i4i+OGaanqRqSo5bAHjs1GyUhPUYrGoD92p1zjb4dy4YD&#10;z9pLi4CWkP2YgAqn76g9sFiALv4bUzEOa2QijotJuIXAdSpI5EdaIe/XLmlWNQzbJ+38shCBlfe3&#10;RTOB3aaCGNSakLxGQXUfM3rXzWRLT6fIOJAUtUk/Dx4g12DV3+znWabsyMYDJ/lQ5sMQI83qOk+S&#10;r+30B9RjZNN1iFy1uGcRhY1BVjL6jDj8RQhkX7f2fhwDL5bbUIVFnSSEA8Zix4IK9eAPHmvy/wBl&#10;lw7QGM1OmRkQRaaW/nr9D3NxNqcctvex8fXsBEpllNP9/sP7p6bUf/K4Y++kv9Lu1hcSSK4ASgPA&#10;qAa1oTyNaALT/KxxeHnBkOYTHKJLNDh0fzHpj3YS1tGiZpZ6tGZkkZgV4kovppwDM0nP4v7vhxxb&#10;TdZaCaLgrDktZ46F2HsOJp1zH1Oj4u6mco21rfllbrTr0XEiErJTT5gUgiPI0Bb1AGO3xLTinL+b&#10;JVY+YLK7UKZFV2JAU0B+E0J+g5os2glDcDZxziIYTqHljV9PkKTwl1UIxmjVmRfUXkoLceIJB/4H&#10;Fp0SKrUoGNWI3+mmQxm2AKXCa6uuKyMOca8YSQq7HcVY0rt+zyxSNmRAYAAT9qvh45CUIk+pHvU/&#10;rF6ZYlc8pHShNa1qPs1PT6MItQ0C0urx7hQ63bKEbf4SvWlNxXc5s8WumIcJ+hsiTHe2S6F5m1DQ&#10;9PFkZYXsRI86gKxYTFaKSwKNwqqtQfy8fscuRc3me6067W0vVCRKypzYhaB68evwk1265m/yfHLD&#10;jg2xEZ+9OU8iaXr2mvq2nXckl1KGkSMDmC0ZAdVB/eKpr+19n/JyR6bqEN5Ck0T+rFIPhI6dc0+o&#10;w8BpqnGmGavpl1ZXUtneQLbXdtT1YiQTQiqk05DpuKYM5DlTt0plFbNaWq8qNyqB3WvT5ih2ypgA&#10;tRT4e2MOdKG0YkqXLkOfiJofkaAYQ32nyTXQurcFJU7NsD/WmbfBqBCHCevpZwlvRT7RtYFvDNpN&#10;+wutKcK6yQkMY1U9BWgXkRwb+X4f8nEJkjnjEF2tfUICq2/TuwB6ZMTMTYbCAeSZWSPbT/XdEk4r&#10;aI/qzoAteW/GORkPxVPx0X7P7eEur6VDo8bXRAlBLcIwhkbm9KGp+GidembLTauOcgUb/wBL/vkx&#10;n0ZV5f8AMWq+Yp4tKqIQBC9zdLcGNRFE3xJ6fBJC026fa4/FhRZW/G5F/eu9xPKOJh48jSgqxVF5&#10;0anHc/ZzYZZ2ODH6fi2D0sj1GdI7KbR9MiXTrC1QNFdApFErlm4pG0jelzjJ9b7PFX44/T3kuNWF&#10;wsSpwYFGKlOI2A3AP2asgRX/AJubY5YiOLhH8TGEgAaUtcSCw8rvazXMk1Y2W4UOkzSkKWkpzI6t&#10;xkaT0W4rwWGPJjpvmazuHNtMrVPcpSldie/jnN6js2cfXFgcV7h55q3kTUtPsHlgMLQtUF/W5F6V&#10;ZV3CipFf2vixut6FG1u91bmjheMbpWqr1IB3p/wOS0mvlxcMubGEyDRUvKfmN4LuKxvGMlk0pe7h&#10;mClZZWHBSy0DPT4ftScPh55FL2PhFDYqKA0e6bm4r12BPqN8bNRmK/Z5ZvYHYybrt6DpMk1zdXWs&#10;F94+VvpsRjieinjRmp6CckER4xJLxX4MXm1BoYI0iQQxwoW9KIchX7K8fsNT7XxenkcWns3I/wDH&#10;WJG6Es/L9vcX889yfrVzdssDXFy3Fyo/eSLJQSx1/uuMSz/s/wC6/jwrkkkMn1dg88xcLKsZcRgn&#10;iByr0A/a34/3mZIjwxJ7v6rKmSRrAIPrylLa0EbPBJJGjTMpLOfTofiLbMg48v7r4cVMwjuCqDhF&#10;aAtOyHgDvVVZh7L9mq/D8PFsYwHD/XZcuSg9sJbZmllMk2osi2cbqJWT4QpeKMiv235tI4k4O3qS&#10;On7Im3+tX8n1iaIQrCByZqhSzKCakUqFzHNYo10l+O9iZBBXk+l6RGunW900tzdN+7hQhpRGjFVC&#10;K4ejSU2/n+P9v4mWttQH1iNGikljYsI5Iw5JIJJ3r8PKnVvtLkMmGXBxR9IU7+SD1HR4Wsrh/rEN&#10;pcKqmaG59JI1ARVUlShD+kX+zH8KzcP21ZMZqFxP9adJWQxmQekp5OQvBj0owHxcacf2cODDGIuP&#10;NYxVdDtUksbaaGOZStuwuXQR2/KX1UAYkGJnKp6hk9T93zb7DY2T61LAXaQeooCs5oBy5cqVNPDw&#10;yfCOKmRG6tbjTLS7S3itysTMZYIVDsRGIvTrwQMNqnj8XxfH9nk2Naa0htpby5orOpECRjmDQlno&#10;9PiZi5+Lj/O2GUuOfDFiVOKy1Rruz0zTwzQwuJdQlc+jRjGI4qwV5RwqsYZIlfj8EUbNillPNbpL&#10;O8Ls7OGkZFYu78KirAM3GPlT4f2vh/ZbI6jBx+kKQFHUbTSbjULe3t7mCFYoDFDDMUEEMDzUcRx1&#10;jRpLr0ixdmf93Hz/AN2JiLxTPMrXEQRrhVUmQcyqqxYdxsoqw9T9tstgQI+5MSi4Z7EWs5025+sf&#10;UZnIWCkAllMQQqXCtu7uqloOPGNOK8/j5CA9kbd46+rRAORVVDcz8I5nip/yuP2cpiJyOxQSgXOr&#10;pqcUzRGAeqW4iWaVl9KMeq3oIrsoANI/UbnJz5ceEnwIzXXMm/ht0M8VQklHkeqkqihWMdeTluvJ&#10;cthCRuPEYmX83+L/ADv4V5oi30gQw/oi4upTY3C/6RbH0baIpIOcrs0azFTHGi/ZePkz/bX4scHe&#10;YSvHJJJJzNVaJkjLH4R8TKEKj7TMvL4f28jL0+k3/pv+PKSOjX+jWssEDW0FrFFEqKUmRpliSkjh&#10;I46zdhHFH8C82X91j3Y2yMFuWaeX94QxHpgnYU4jkWFRRVb4f8nI4sUpyuv3Y80wiVtvFDqMqO2n&#10;RLa2xa2RhE3rlRvIW9UhUjZlbm8kfKX9nnhfbxqZxzlEpkYUCsW96lVX2/b+1mXlnwx2GzMp9e3D&#10;/VpPSheAQRksXjWMd14h3deoP+6/sfabBF2pjgMIagKr8dyWRGoCSPhFd1bjx4/8PlGOFjikPlTA&#10;2l1k7XF0bwUkMbylbawWKSQcyFWpclAyyRs/NX/129JcYzXFvKtyrxySuEaOg4BQg4/HQclohZmB&#10;b/I4/bywSsGAvhP4+m197ccdlqFtPZNaTxWkTyw3Hrb82kb1C1uXJWTlMEWNwq/F++5/DHzbNZo0&#10;4L3aRn1G4SIi8i7IGHFmqi0UNXl+1/ktlkcpiDXFX4/pJ3+C+PVbiOypFpsrqbcerBJJK3pxxsyH&#10;lGoMjsXZePphm4c/24uOJyQPc3EcMKUjVPU5FlqK0CsQv8v2UUYxIiLPNlsi47+DT7aW6u52eR5j&#10;AIxE4Q8eTMqM/wDPxaSSR244NmWFbIeoIjHQxxUXluQBzNDVhRmb4l/4lmLEcR4hxfj4sK7kphe7&#10;l1pobU3KTKY7m9Z5CvwVdvQTnG0aktHFG3pSx/t/F+5xhjZw0EbzCV3HFlkC/BypyFSF5Sf6nLi6&#10;ZdYvviGQb9YREaheRWy28NsRMjQGRvU4ep6TcFkdooF22lZXeOb4GdPhRuI+Ys4PrbfV/tThGZ2a&#10;r7IDTkeX/A/5P7eDDylIj6j/AEWPCfxSMQTRNqt5Fp8Yv1ASyklRIo0IhDeoy8uKpG5bkfjl+0vP&#10;/dePYL9WlKIiySo8cbB2dlQggN8QfnwWibLw/ZXASZTA/hXhUI7d/Xhge5m4W08d1cqsMUMTylwz&#10;Rjhw9Nppi103OT1/stK/GRssf6Nal42aNudObRO8jEyVYhUV3Y0+H4f+C+zhy2ZcJHp/i3Qdg1eS&#10;pcXB9aIXaRp6jW8Fwiwxr6BRVkaWSOP06s0nxKzcf91fbxWSVrRmURoJ5v3kk81FHN2CxpWoUcED&#10;clVvs/8ABYwJmav0hQbQVpb22qKJ/rVw1nbL9XtrO2LOfThRmmn48ec3rSGMxySJxZvSk/lwps0L&#10;3oa3DerK4iS84q0gViS7LUfAGNWXk/7P2f5sjJtBkyPWjEmjzPfpGILa3eV7BmKxNwAKRvwJL8VV&#10;VcJGyty4YfFuboI1rDGvBGalQCKEio6k9f8AiWa6JIP9qKpjEVsttbyveyD9I3cxnuPRDAM6tzjQ&#10;0JPCNB8CH7Xxfu/28LY54mRyRJJbsshEbbK7k0JVRR2Xj3+FeP2ftZmCJIA81q+qd3NlO0qek0Nv&#10;eK8MZukUPLFCvxBXaUGKN/U/yZW5srfsrxfCIoYxLIgMgHJDROI4vUhQW6J9otT7b5WefCtKd4Lm&#10;7vHtIX427MqzqGlWUh4uKu7Rofil/uwrsnCGLl+3l2cJlkPpooWSMszfHuQAPiYr4lj/AJX2v5sj&#10;IiMRSldqt2lpGhuJX5xzcY1AjNASzfAof+UIlfh4J8PLlgmzWSWZoLaktFMRldVXiGUcuIAIUcPs&#10;imQyy9FlBO26V6vNZ2lhFd6xW1YSpcLaW8sj83jkIiEjsY2lb1uKuzNx58P9kOT07e1qg4pFy9OJ&#10;AyB2NT8Ran+yof8AW/lzFvjlTEElJZIrq81VkkAae7MZubmZ4Z2ghTgtI0i5fab+7d0X4vhj4cPV&#10;YDZcrlhPIrH/AHaUYHlyf+7UqfsKv7W2ZGY+GACyIKd6srWlstnZSJCrFIBKrBFEMRBuJFkpykmf&#10;4kj+Jv5vt8Vypysl/FbxSfDES1xMCNySHZaVpVqdk+FcOMenint/MSF1kk0GjXN9JbuZ7tUis7Nt&#10;wixq0UZLFQ3BA/Nucz85Gbi2PThLcNaWgXgxWRpFJFTQHkeRWtKjlu37HLlkLIFnmxsXyUbhlsbK&#10;LWNXeX6xEr2scEgDHqQVX0VdebcW9MqkfH996fpLzy7/ANJg0Y4mFFDem6ctiT9oA1elOXXjgxS4&#10;jbIFdo0d3DGJJTIdQnJhNxHOViLog3iLrxhVmcwqeDSt8bL8OaCFvrLXdw3GG3q3GQ96jgCPBQGd&#10;hy/5tnlnfpj1QTuo6hdxtYQ6XYozT6mODzWg+ERqp9d1cr8TSsyW8Tuq/a+Dhx5OHika+vonQSIk&#10;pNWfdyAeSsQaFUJ+Dix54eDw4LdBHzf7hNDuxOIJfqqq0UUS+jEgZAjxrx5CSVVHrM6Jw+Pj8GDD&#10;PbWyC6kZljjSvFwQSQeIqKfaB3b+XMbhlI8PQoAvbogVhvNSVrGBIXuJpgrSwsrxrHJH6rkNXksb&#10;xj042/3Z/wAY2XAVskk1wJKuXnLsKcSxcADkNl38Ao48v+Gypz4IV3JJoJrfvBa2b2oSMQWSQo/I&#10;P6YiZieBqZfgFDzZzy4fY/4rGvGqiWzUlOLD1WADEihemx32HHdPs5UK5oBBSWC9a5+q64eNwsyH&#10;6ojN6aAmVIC26/BxZvU+Gf8AvP8AkmMjoI1u2kPCFVVVfbkQpqd+JLcmWnHj/wASzGGQ2YH+JiLt&#10;KLq2maZ9KtbdUmu53mnkhPL0lM6lUIXmqRPFFJ6olMj/ABMzr/d4WRcn9Pk68eALsrF6kkKKGtMy&#10;fp2bKtlVyQn1h445C7SusCSIsQUBWkZmAXlxWjdT/subJxFwRid+XFQShYl3CuCKg02/1euU5J9/&#10;/FKUru5n06BYleRoo5lhRILf1ISjcGHIBthtItI/i+L+f7IHVpQCCsoLuVVWUA8vi4ueVD9pTs38&#10;qZk4Y2LUpp5atpFj4NatFbxhpGgZioiVk9SJRHsKxsvF4v55/i/kwbbpDZWv1uQNNMQTEDVNnp05&#10;UO3H4dlynLI5Z1HkGA3KUXk15rd+2kQenaWfNVupUInasXLkrBQU5t6i82V5FR/23fgjgrD0o0nY&#10;M0kiDc1JVaAkgcKD4RsP5svygihbIjvTjWzd3FxYxsiw2s79KIrvVlCBlmDE825s6hf3af5WWBGn&#10;1uqElZY3mK1HIN+yAORNAOO//FjZHLdAdEX3qSySTSaWq3AR5rW4isS6BjGYgKzGoRU5M6yfCqJ/&#10;vPEjfvMEyRQwoLuWNUPIuUjHFg8jINqgLyHwtyb4/h/ZyqM5cXCBuxrfkltqJb530+0mluomiW2a&#10;a6YSwSwQxyHm7Crskg9SJURvQ+OSST1XZGcJ9XQTxNHGPWmcK0rsQzNUkheJrwpUgsf9jl0ZcIIk&#10;eX8MQzHJO2vmNrcerMyWtvCXSGKNWWOIKAvNnHBpeWzRxry5cPj4Y68t4Zpli5F7ZT8NacBRaEnr&#10;8PEr/wAIn+TjhNQsippsqVneSWltJcKpjvXUh41DCWTnIxVBXiWf1Fl47/CrTTfZ/e4vLBBb27TS&#10;ek0ijgYEIIC0bagPJm+Kv+yyninI0GIBPNB2moXV/qK2kS3UNpITMl/IjB2kDJ8VWQxxp8DInJvs&#10;x8+X8waSaSR5bgK0ckyiNA4fZVLAHYRtVjU0Vvs5k447Ufuikbo60sbeGCKyR4pYLORpZPS9MAzM&#10;qu2zGVOKAqvJx/eMzt8SYxIYooBEgZ5XSjyKSCVO4/uyX6GuSlK9ztTKu9Xee6ubqS5maNLSGWsM&#10;DgHi6Di5rNxjrzXhyHFV5f8AAvEvNESIRpJGWdSyl3XmaGgI4qzHio5YJbb+r/e/7r/eo5BDyWSQ&#10;zTy3cs0sNwI4mVHWGJxChcBnRvUdY19SR+IRP9lyx0krLcVjMiszRspVQAaoeK7+P22Zv8nIcBkC&#10;AWIU7W3SW2QXAgeKKK5ikV25UpKvquAoDfBx9GNE4q3GRm/Z5OuGEcigN9YvJpDICU5Kq0Kg9eI+&#10;zx5t/wAbrjiIPLYD3slKyilkR2eIafo9tAsHppLwlkcn1GV/3fPYOZPTjdP3nOJ1/dvjWhihEf7y&#10;3kZRyRiOVWVaMzGvpqFLfy5IyEhwjiWlaG8vLySVjBfQRv8ABJHyEfGN5D6axx8PXd5Ej+0zftYl&#10;cXLTytCZvWoVBjjHwiTuRX7Rp75PHAgWGSL07TrWyhF6tkLMhHVZ5yvqGDYqp4j4E5f5OB4ovrNs&#10;9xOxjgBDRxlWIL92YsN15Db4cnKYG43kxs9ETPdmz1KGwtEWa4cMlxLzRWES7rHGqkcXCsv7S/7P&#10;7SPvRbQ2SwR0lnTlI6qzFfUrWhLA14/zcft/8DkMQlPITLnFIieq3Rjqd1fy384a3tZuEMEcqRqw&#10;iA+2vBtvV+H4Gb4Yv+DygjPdeiRGttbFTI/xKGcqaRIP2ivV2P8ANlliMTMc5en+H0/8d/HCvSvx&#10;FoXJjtF4G4ku79ZDECUcxRc955H24K1VWNV+zxRE+wz46T1J3EazemFABFOgZvAg1JYjl+zlcYAb&#10;orubT0bKF7hrYzPIzMpBBqUiPQgjiojVlT9psdDI0MnqxzFgw9ERjfYMvxGv85an8uWH1fiSRZ5q&#10;N5bR3sTWt5agLHS79eT4V5lJCI4+I5fuAnM/t8sD6RDCjNcXMZENooSGtDyIIIemxHia/tf6uHUS&#10;IERDnkU2TQ5IrzI99OsenafIvq3rmS9JYrSLiR6QcK4JJCr8I/u+X7TrzdayySmSV3MjSNzUEhVC&#10;gl/wwSxiI4f4f4lO5X31vFD6MCIIooFMXNQWcuwEYpuTvy/a4r/rZbtcNRRJQyirPzZXWJmY8q7n&#10;/JSv/GmREIHbu8l81iraJyKxBzA3FI+CMnrhFHEKAo3+KSSjcuP7XxpxVEyQiKYcKlOSBSOR2J9m&#10;/wCucqOPjNBEQpLA9z9ZtnMjBZuEnMExj4lB6gx178f2Vfjge2iZ1e7nSrtx4huQFGLDv+zUVbj/&#10;ADcv2cyZ1EiI6fUxlzvoiL65SOaOwtJCsS+oHeLgxVo/TalAG+Pg3wc/5OH7eDpYklgDSOhMisJA&#10;FVttuAFSetfi+LMYbS35MgD1+/8AhSmG4uYb1o7eCThbyRNAXkliFWLCdnVFVXVFX93WL4n/AJcV&#10;mt3t4bZVLRzOvF0jYc6Uqy9PhFV/4XKoTE52xEjVoa0v0v59QaZY57SGQywzTRN6I+ICJ/tcZG4v&#10;yX+X1Pi+zgq0W0srFxLJIwarSyAElzSgChamhp0/4LKNQZSltyYiPUpZe/pLV9YjnFtbi4jCrY25&#10;3Fumzs8pkKossbN8Jp/JwwPbM/xpCXWb1StFCjoATX24/FlshIVbYSOZTLVk09hHPfxQS2KWqOXm&#10;aRz8TFVC05EsZOKL8XKR/wDV+IytpruytWuEVuFQsZkZiXY/Cq0C1VfE/wCtmHlgJT4DzYGAJ3Y3&#10;qlhouu6itpLJE1wFaSVbWNFW2hUF5pmcycHcFl4KvxfDF8H28A6dFd37yGN2ZhIWuJV+FHY05ceV&#10;fhJ+HMjPwYhw9P4EzkAa5FPdd1HTNFSBrqIRM8CQ2tuwDSwxoG4BvTK/EqLzHL9pl+z+yKvnS5vY&#10;rYy1t4zxlRKkctuKlgd25fF0yrDtAyI9R/nLR4fNK9Jt5tN0S8v7S0CXs6evZvNwVipDGaVY+LMi&#10;em3DeRvj5LjpXhecG1VX4FxJcNUj4l67dDXrtjiBJPF+j/jq8tuqnFb3Ntpyw6ndSI04ga20uNEV&#10;+MM9CtHryRFPwUf9tHwDrepxW1p6EcsTTvRFCgtQ0pXpX4eW1f5sv0uEzlxeoR+H/FM4Q6lOfK3l&#10;2a61D61c286W8bPK8ztxLBpAeI3CBZPS5ycP2EiRf8ovtrL0kep9KOdTwhRQlCVUDl03biyGvJ/i&#10;/ZzNnKz6a2/0zGuo/wCPJzdahHcSxtGnryWkqepeSEyFlDMWMbftIhaKYceMfJP2sqG3K3TW8CK6&#10;rRAo+wioaV4KO5Pjxyc8o4bJriZE1uq3F2o02G9ndoS49VtgXd5V5cVlkaihVX+Xnx/lxAoLqaSI&#10;heQZhJIagKlACadAzPUIMnGXDGzyZHbbvRZuW0+CFwHZZUT6tboQ7SSGrBakciscY5SO3w4lJNbW&#10;8U7zz8pmUoiMKpwHRa+LCoQU/wArJSEpkcIZCN73srLb3VxcWqQ2wjsldZpXRuMpmPUlelEbi0p5&#10;vy+x8WJ+tCZobWLhK7sFogG/NqKrUoqjZfhyYwg+6LGUhEX0CrJW2tLu/umlgt7aMuxck8FiTk7L&#10;Us7tu/x1/wCasZIZje3NjJcpA1qy/WiORAUlSaBRWnx8WbiuWwIoHff6f+kmGSWwr+JThv7CbSbL&#10;VLK0kuhfJWyT4Ekb92zLX1GA+JV5Kpb+X4fhwmublbu/tpkRprGMlZJY0K1IAHP0wW+Hb4efxZtM&#10;UvCiTMV/R2dXq9UL4Qmtss0NkwYLFdyAssTyc9ySQvMgeO/H4VzoOi6XobaW+qxyJai5RoLK6uFa&#10;G49M09RlqqyLzpWn+o2cDq9Xly5SCJSv1cEOHhjH+ax0uPHI2PX4X8X+2PMNZ1jXrvX7PS5YhfnS&#10;CtxrNtbq8tubtxytouIDqY4fhZ2k+L9r4GVcKpIl1C+aeI+nCim3jldwGWJSF7k8uTDl8Pxf7LN3&#10;pxDBjPGP3hl9P+5dgZb0NzFksNy+k6ZFb3ERuNRNLqeKGNmR7iQF2NVFUULVPjHH/Y4PkuYow0L+&#10;ozRxg/WBUkRnYvJy/aJ9uXHNVniZy4oekf7nl6P6qYiqvmgdLsCEjkkaFRcTt/uN+AQtMoMirbkD&#10;dYxxO59Pl/lYnpkV3d3Fy8zcbCFSwKgBWTj9ob7VO+ZeaQxiPXJI8Li5jxEAIbzHd2Nlp9rBYxBt&#10;YuJAAjyMzpL6gBVzSrcR8HL/ACcAJALhXkgO5bjEhIqR237k5ngcAo/5zgnHcpH+am01+1jNDFfK&#10;OKRmS4mVTxVgN9j9hF3+KuOfSJrd+NxwM3EogNDx5dx92RwanHLccv5zXigQbktXzJa3sZls/V+r&#10;qwlldAR6gQA8f+Gy5NMa1t3nFXeRloARVtt+uXxzRlMByMeIE2eShZeZYNU1JLIARQwJJ6rMppGQ&#10;wCqCCAScC6dLJduOUZmt41legRzxYEIQK9NwemHP6TYNbuXwgbAJlrQstPWsU0dnfXUsEAkaSOMu&#10;FDMpNKM+3ZsNdUSaSLTh6zxENxkC7Hf9j4RXr4Zh6MREskpDiCJSIh8WP+X5rWGTW1jtomRB60Jb&#10;iUanJfXYyH9pVDfFgu0uxp0M0BtfUHpj1LkNxkkUEkLvQini2YueBzyjOMq/oz+mH+xmmHDHf8RS&#10;6+0ePWr2K8l1MxSG5rb6eyiW2t5KIrGisUlWRlQ8I/st+19rE799b1C1SeFZrGAsYbJYpaCJqj9+&#10;6lwzNxB6jHFp9PjyeHklHJkPqnPgMpf1PojHg/qp4xL6Ty8vVP8Am/5qLsZ/K2lXFzZRSWt3Lbqb&#10;nWCbcn6yHRz9Widg6j960bf3n8qYT6AJ9O/SMmnNHcatK4kubmaix+nKT6a8gG5un7SZs+0eHOIR&#10;P90f4fo/eMIgidz9c+H0xTTzRHZ6heaXHrMDxaWgYWNrCpMxngBEpKEDjEyHjHJ/xDnhtqmlX2n3&#10;dxrNzDBNDJGsi8GUlqirBVG4Ydf9lmJpdbhyQ8HGZxyQlwx4hL+H+koxHIRf4/4pKNC1iw13R9P8&#10;tWtzeWd1GxErUAMYU1jEtPgYMPh9L/I+NcNJ/Th8pXCyKjxywpFBbupYNy+1VQB+yOmagCWXVRiD&#10;LnLjn/F/V5s9PAR3r+lL/OSrTLKC4/MH600Za5S6M91drRBHUFVYMS4YgqnxN/ecvsZHv03eR2YF&#10;1IRNNKPTioB6US1FBxrxao3/AGs6HHpYnLYH0g8XF/FxVw/V/Vb8Q25en+H8f8UyuDydo8uoS/UL&#10;JFsYIG9SelTdXT71cvT1k4vVS37t5eX8uF6m1iM9+gme6IZjMhYrGE5MVLPxfc/D8P8AkZnZJGPp&#10;iNv8oP8ApH0qTxGpeoR/h/HpTiaO6ne3025S2/RYUW8llMsfObnxUOsaF4uAUN8B/mf+XDjy9pdz&#10;c8lnvWtbcpHNE4k9W4Z0YtuG+whJpTNP2nrI443GHi5I+j1fTGP1f53+ya4Ey3A3/nf8Qx7zLrVj&#10;BeJb2+mrO5ea2uZWheGzSN4wlNuKzScFX95VUSP4ef8AMW3SyXHmO9tLaaVIA7NbyICvpzSR/C9K&#10;cT6dO5/bzOwH/BYzyj+jL/if+kk5dpC+71JpFwsvKFhqF6kEt5FbxxXbvSUzW8cgDxgmrVlrzoB/&#10;efbwRd6fGmrwwO/1hrwp9bk40IMFC7V7cmC70yvTagnDcY+HwcXD/D/uWvNE8I4jvL0IO31i8Pla&#10;5vYwlsbCOR9KRXZ0YXYP1dGXipYxI3H0wzfF+ziIvJhrNzJNJHbWigj0h8K7fZZ+JAG5/ab/ACcv&#10;hiBwRvfIK9f1/wCykgkRkAAAIoyfTbdfL1okEMl9e1DJcvSSSjmskcJkVjQoKL6aKnBeX7OGoki0&#10;m3tLrWzPJF6rrDaFF4ScxVRxQt+7UfY5N9rNVlBzyljwHhyj+8zR/wCPM4jiEjI8Mb/HRj8Iu9e1&#10;C7Ty9BYCCZYnk1ITTrIFiZkmo5jjInZhxd41ZfTZVxmjweXILaTW9ZiigjuJpBdNKpMj0Y8FVQDu&#10;qrXjTBr82oMvBwninw/w8MYeJ/Sl6fT/ADWMp+JIkco+lfrcvmSfWU8uaFPNKLCC0a3EEojVYeBW&#10;SRpAQXMh+CrMv2fhwHL58ubySe20q1e1t5AIrdY4wZZiPtMpNRGQv/N2ZkexDECeaXHOPq+o+n+j&#10;/TYnLjgRW/8AS/3qKsvys0PTI4tR8wyx6hdRUkup7uQmCED7IAkPJub9Sft/yYyCPSLXT3F4sDXa&#10;3BaL1FBVTz4fAAWDNRvib7WZOSM5ZInGTHHw8P8ANT4W8pS6hX1B/Mep67B9Ta5TR5bRS5tm9OZm&#10;aNpKzM4R4VZl4RU4ry/4HBV0kVvZK1saTKpcqB6ZDSU3C7cRmGDOWU36gT/E1jGCBX9ZDaQ8+oah&#10;JHfwqbVpREshY3SPHbluKvIxYO9f9jzwtkhs5ltyJXbiwM6gGh4Akjevw/8ANObAcYkTXM+jk1+C&#10;SDvvJP45dYikvQ0MUQdSLNyRUGSiivHj8Vf+GbF7JLl1heGMJaRj1I0dTzd1I3LAUQHK82SMR6t5&#10;SYjGK9I6/Ul+qy2Ie6tri4D6jcE21zPG6hYY5AWUBHasjKKcf8+QWdI5lmuQqkq7IXNfHsPCq5dG&#10;MYgQtlPEDd84pxaNJbtbWbu6s0SuIgBX4VFeTfzDlvvgOjfU+nxBevA8uZHL7HyHTHhjxcLieHLk&#10;jeSi9B5H4jUDmOPBTwO/hybP/9Vvl2GG4ieeaILbxCjSnkp+GvZixWg8Hzr+1ZTBEYfVJ6SdCFl6&#10;9+YOqy6c9tawXUjX944+r2saLISXIAUcQqtyYfalRv8AWwr1jWVkvI710ZVjqLO3QIWoP2qE8atX&#10;9pszezdHwQo8z/nOJEcUuJO/K3lZdO0ebT+QnuLk89SuTyUO7dUUih4oPhXG+VLGC51H648zuE4u&#10;3N2JaUqwk+GqrtUDbmuZPaeaWPDwx5y/q939J2EI8A3a8/6ncab5fa2t4VDXIMEZCtwjUkBa8FYi&#10;v/PP/W5Yd3siWsMkIAT6yso9Si1SOh+IAfA3X7LZqtPCWSQkf4f2OOSSf6TGNJtZ9cu7e5eaRxpL&#10;WxeFSwjmugUJVvUUyqY2VW5o3p/7L4sgXmHVpZE+qWcw9T4Ypaw0PQ0CuQ1Kqf2M6fFhjD8FhP1+&#10;kcvjF6XaWEcbcyrKQ7OoEj8SX3PJQQG3/mGC9K0cadBFJCspv4ePAoJCW57kExC5UcK/Zbh/q5Tm&#10;y9K2/H8Lkg8ER/pf81DX9/BIhhnRDZy80uGm4BFVdqsJWiYq/RSiyL/scllhpkNpb3F1bywfWEJa&#10;2D8qLI5PI8mrtvtx4/tZpdZnJqMeIiV8Uvo9P9L1RYSvagD/AMQwrzDrNzqV/YaNcWN0NMuuZ1Bl&#10;oWmgRKqipGdvUb+89X9j4f2sIfNMhnvIrK9umW3lLtI6RFUd1AXiBHV2XiT9rnlOLw44zKvx/wAl&#10;HXExlMj6OFPfJ1pa2+mG8s7D05VRVgtDcNLKkLfGAwl4pE7NuyLxT4fttxw0stC0WDSp5wHig4qs&#10;koQR+qwanpinx8q/tMvw/wA2Y+PtTJlyCEB19fKPpSZirH03/sko1fzX5jj806fpEMVrLe3bPLBa&#10;q8kjQ24Whu5SFEXCMcuMfqo0ryL8P7WSWz1WyltfrRTjFboTcVRyxQA8SCAOXjxXMXW48sZGzwCR&#10;9P8AN/zP+kXLykD1DlN5n5k8o69p+szackz3Nzq8wfSY0nSOAXLMHuVaLk/pKY/g9V2X4v5sk2hL&#10;HNaLeCNkVgRGJBR99607cs5XXS9QgeY+prn0YF5t/S2maje2El1bSLyUTR2Lc4g8eyxhiqs/ofEv&#10;Jh9rJBbRxhVbfketM0WoySJpiAhtIs7VYzcTyEOgrxG/Jj+ziryVXl2GwyiEN6bAEyup42h5g1mk&#10;IaQjoPBB8sL7xmeJlNeJ603zPxDhLZAUs0mi3CyNxLE1QMQASOtSSuQnXbSS3RjGHkoB6XAUYn9p&#10;mboudHo85nfE5UZPWPJ+oWl1LEhMMIcsLz6wT6aJSkcMSMecvwryfk3D4m+xgOx1XU9OkgglVOd3&#10;IwljMuwRalQmy83O37OZGo08Mh4h9UA37SNHuTDV9C0LzLYXkiSNHa2UKejcRQmrSvTm8hq5SILt&#10;wZl4f3jZOmi0/V7cRsB6R/3WOny8eucvxZNOT1LiTiYl5gTf6VrEdxaP9Uu4CwhlKqSooVJXmCu6&#10;t0IyJaxoF1Y3yHTYA3Jj+9LFStd36EeG1c6DRa6GSB8Rshk7+T0Dy95xsNT0ySHzDfFOPwi2ZEYS&#10;haemKMr9KnlxVOKr8H7bYEjs/SVrm4hQToaQQFo1ovKtaAk1brvlxzRkeG9v6rdxdyZT6nPculhp&#10;d3MLCVWe+1EJPKTIEpxQyJwKqeK8UXgv8y4f6FrF5Oht5oUArRGrWo9t2981mu0kIeqJLDJjB3Yl&#10;5q8s6dDObmzupJnK85IXRVMcg/aeiRGjfBx+Hj/r4ZXX1iOONbKg4UDqak8R2/tzAxgE3Jqid90l&#10;srnTJrqf9MiT1Hr6U0dFUOxJZmAFNv5Pg/11x9vcRzKEqVmIrItTUHp1/pkZxqz0QR1C250u6tr6&#10;KRmRrJQUjmoiq6j4gjoKbkGn7z4/+NY15s0V7ie2vGiWZot3Bj9R6qfgpQE/a+It+zxzb9l6kRBH&#10;RlAgHdmHkvzVp9gL/R2nFtHcAPC/riGABgTKxZnVA/EKEjU/Fy+1gCw1rU4J4IRG8QYcYVbmOQHU&#10;uKCjUqeP+rmdqNLjnEk7luBhL+xN7vy35Yura+vkuoLhjIZLyWH0mKF6cFhNXBXlxTnxbk/Pi68e&#10;GTCx1WGakRcCelSWFKgdSBnO5cBB2GzTLH1eeav5VubQPfyJysixEaq3IqzVKoTXrtgx2UqQrAht&#10;gcpjHvDUUjeSb1UqORir6yrvQA9DQg/dhdLepaSiG7DNE4+GWhp1A3K9DmVHCcg9J3bIji2HNPbC&#10;xF/atd6NHELqFjzs+QD148uSLKT6kaqrct2wV9Ws3HIUZWPIN4U27ZT4kxt3MSZBLvrWrRTVaR4v&#10;gMfpUBdgxq1VPTfCjUdOmu7njOoksE+Eh+niSDXM7DnjGFfxSbISFebKNC1e10+xM9jJLBr01ZPU&#10;Q8hseKxvVWWjV5ftf5C5Htbtzc3cbR8ksolJZRyQswOwoaHgOtf+Bzc6TPERqXqkyiD1ZZ5Lkl07&#10;Tbhblkm1W5mC+s8kc3BWTc1QFfVNaen8b/F+9f4uCh7W4tbK19GBHMk5ZncgGQmQ/DUswP8AweZG&#10;SM8h4+UIsyNkffaLeanfyXd9LG0VoIfq1qrsLdTbgs7AJG3c/wC6/tf8AqttxNcPIblvRs4CSd2l&#10;9Q7jiW5sm25+0/HJZaiAI+q0jYOuWtbKO0OmxLd6zeIAgdY7R7eMqC0gj9GKYciEShjj9RvtYYaN&#10;rcttIRKXaydgIIEBb4CDSiKD/wA05ha3RRkOKO0wiURIeaV+afKdpfWSelDCNVROV/eyn0/3wZeb&#10;PMxUN9zvy+yuDL/R7XUzLJYzelUg3Ea7NU1ND4VzGwauWKPBkBa94hKdM8z6p5d+pxapaLdwKGTT&#10;7guvphF4qjIKBGA+yrVT/iWEeoO1oSrIWlVWESHn9uMFlNNuX/Ec2unMcvJkCDzZbpUP6Rj9RJuE&#10;LzRyTuv1dqwzFUlj5AMEVuLM/wATTOrP+8T4VxKFJbe2FxcMUuZXPpg8eh32LM23+V8LNkssxKQj&#10;/NTKXQIm4nt72/bTrOITafbxD6wyeoACppQrGicnNdo/3ka/C2Nf6uIvSR1lukYyStJ/MTyrxPE9&#10;OQB+zxwgy4geUf4WRFK0Md2Z/XlR7bTmRIbWGALVYwvDj6icxQtwbirM/NeH2eWL3CTLbIpaSRGU&#10;Kq1CrxNOP2OVf8on/VXKRVk939VBu0Hp8ltJqkzoltbzK/qSOUd5fUUkSbTekEXjvGic+LfvpOeK&#10;enpUTcI7VZL1QwikT43Khavyff0+X2MrkJzlRl6WPXmg/X8wT8b25vmt9OZlMsV0GiijleQLEsUR&#10;VGn4U9X4+C8v9TEFuZ+KtHAvqEiOKGLlxL0HFzsG4IN9wi8ft/FloAAqzTJGz2NpGWF3eyBCPrF1&#10;dXQR3SIuRJACKxrJM54JxaV+bOkH7tOKvnJZFtopJZJWJV3UKqAnqa1+0en2vhyWGJjK72Sdltsx&#10;ieXUr20trW1jVJIYy0s87KAKJwEYZVXZmRI29Xh/wCdtLJJwuVf1I05rCzR8lFDQ0YBh04R0bjyb&#10;DkMQSAPq/moJHcqXsVlDJLp00SR3M3oyziO44MTuyh0LI/2/XnYoH4J9rFJVaWZxPPG3AAlUB6Ns&#10;qrQDxAr8XLk+NRAGx/HxZUR0U7ORrOzjawsZkFw7hXnZVIZG/eSOGYtVlR3C/AqLHCnwc2bKe2Ex&#10;mYrWR4kBTipoGNFBerGppvjCQBCiS+HUxbfV4iStvDdT8ZpGkjLPGGaQrEViUotTw/Zb7S8+PqY6&#10;/VQ9qGuI44YVAmUDlxZR3Qb0AVuNMrwz9MqG9sQoaG0vDUpEsbme4uqyWcjERiSGZyyhJTSkjM6N&#10;Kz8X+x8XFVbGzLG11ahbwi2APAACvE1DFUAJHqMftFfspjCXpJkKku6+E3kVpq0kekI2qu6iapPB&#10;3QBog87+kHWCMfYSTgssrRfs88XlaZ+EScnhhWgSSRd6L1oK9SQhyHBHmQtoewSK2FzcTelBf38h&#10;aSa2t3oAz04qzAVZUR5lqn2vt/y4WRlptQb4uT2sRdiaAfypSvwt0YbfD/wWZ850BTIJ5I0FppMS&#10;LAY4dQuFQIA3IGQmSUuAOa1+23Mery/vPs4Kt441QtI3OPkPThPw83jHTktRxDEcdsx8sydgk7oL&#10;UZrua4WK2iS3uBE5lvlpIYIZ32b05ODF3SNue/FPhX4vt4kxaITX0pRvRdnHJl+KRhyCBl58FA+H&#10;kw/4b4ssGwEAfVJjS8PHMlvodos9bi3WOrROAlvEwiaV1kEQkdm/ZTly+38UfwNUH1lrq3mYIobk&#10;asat9kq7sD/lERoK/tZKUqFXclvouvm09bG+sFWaT0jCOEYKR/a9SKNGWlfhVp5v22X/ACHjTE1J&#10;+vEm5WVkJiikYLy5H4X4nfjQBF5L6j5MD0MwNuSIEMbaTG36N+rpKPrM0Ks4UICZEEingz8maR/T&#10;l9GNWbjgxV9GJ/TpGG5PLN0rx/Y5MeVEH8nJuX/D4/1mz0YcKVzn6xqEMlyz3HpBLe2sgOZT1aj1&#10;zHEpj5TN8PKZo4o4f5eXGOrp51ihjjoskhVo4i0iKDXkByCOzM32m5/Y/l+zhhYsrRWWEVu11dXb&#10;r9YSESRTXZSCSRl4lKlTJEkcMRrEnoeq8rfbl5etgS/lM0g9ZhJJIFVFcFS6SkgKOQPwcU+Lf7H7&#10;Px5ZAREa6JtNtIjt7aF4LSAxQxF2nePiyRy26guzcCqPM0kv7C/3i/a/dYrFbSC24y3RXhI0twY2&#10;MaIG241jC1K/y/a/ysiMgE0fj+FC3NzBJeGVNOM/qxJbaf8AWEWaaYxsX5cZeXCNtqTM3x/ycvTx&#10;lrFaXV4Z5I3ZuVUchxwUCm8h+IL8LbD4sM5kREYjiKDLoCr6rLe6fpf1W2uooTwYOo9Eu7Ox/u4A&#10;BG0haSMcn/d/z8/i5NXhM0tzdD9xbPGFg9gpk3DgO1arsG/vP9R2wmNVEj6k26aa6gaDTtOMhub6&#10;KctfFKfvA6xBg0QMSU3PNk4LHw/bkjjxZLVSFnm4ySRgsWHwhVKCiig26nin8v28q469MVWvfSB2&#10;tIOccDskSBgJGkk9VuUlS3I9F9SRh9v+7/bwYAgjilA/fuQeTArxPECoqTsADlQlZ3UBLCJnnvLQ&#10;kCwiRxwjYOZB6hchiiji7M6Dj9tVZ2wpne4n52tsleMRrJNxj3LcUVaoV3P7R+yvxcMyxj4fwUy5&#10;UnyNDaIt7dsx5S8litvVkoUTkzMFcs1KUZU9Tk3wt+1xFxiKNkkeQSs7NxJk5KqCoLUA6D4uv/Bf&#10;ZyozJO3RjX42QM7XE8U0EMDW6Rxxs6fV/TkkmNGSLnz+23wF+P2f+Cx5kTjaenE+wAYIKU6UDVHW&#10;iUP+tjEy4Sy5KaW8ol1X1rqNVkJMJlJZmPxligBb92GlXhT+Ruat9nFGdpgLU8nfmVkI5KGRN23N&#10;F4ciPhQ/7L7WUkVPdiUMkVvaepqienBD6SywgqjFZpRxiIVQ0jSmNT8cq8uX2Y/s5aCYWzQRyNAZ&#10;FpN6RWQvI+5+1soCr1/ZX/gclOMSdwp2U7kW7ajHqE9vFemKcNZm5R4BbQRAJVGVWeWR5pA3p/7t&#10;k+z9j1cSkEs/okuwjjFEiccQWFSzMrMr8Vp8VR/wOThKETSg/jdFW8sNq10Y4E+sXhMs93CWlZUY&#10;pHCqSJC0XqycvgXm3D4m/eqrcRSwRQafJc8QwBIUBAWLn4qhDyAb4a8sxskhKYBQZICW/nvNfg01&#10;ZGjk4pLMBK6oIQeHFpl9F3RSxVI1Z+fL/L9RGw84YAJgVa6HJ1B50BBADGrV2YdBx+HLM0zIjbYJ&#10;Lbi2v72Wa3AkTSHKQMyiJjIjK0jRqUjVV5RtxZneRmkb7Ma88dHuPT5O0TKfUcfCz7igUKF+Hb4v&#10;i/ycqoHdNLrqORSJzFbrcW7qbSJyXW3IVgWkdmlrKS/7v93/ADS/axO6jZoyoCcV4c0c8V+1xWpH&#10;IOf2nWr/ALK/tZOMgAWNt2F2FuEZxcNLMZfQlRTJIeUfqSlOQRoEUEQwMy268mkklj+HHajE7I1u&#10;G5qpV7lyzA8lUFQePH9oKzbfZ5YNPLe1BWaHPCJre/ki+ru6vBpkCpHQRGRubRkmVz8LNEtXVWf0&#10;+CcW5YrFD6FqNuc4IaIEEkLyDdE5fZB/a5fFlWTKZzpB3U7qYX16/KUQadLyivGRwqsxjeIqXm4N&#10;+9Zf91elxRfg+P48AIUuZBbWcfGC2AiMjMKkChdmBA35cl6P/N+1mREGEblzZAVsmpV9LimvdUmM&#10;11qMrXKxRRMd2XhHGGVnoOCowLSR/ZRP2OOCllkiuWFXa4FFh4A8qErXi7AbVpyI/Z+LKzUxugkU&#10;gbiCxk02NykEWnBWlvDMR6YIV+PqQRs3YtxRv92L6f7TYMgQxV4nm5YC4dmVh6hFD8QK7AGnHj+z&#10;9nMfLMyFd30sR3JSXS4ETyr6EBVn061ijeEi2Uh1BjZX+NnXn6ok4r6n7yRvTxHU7mBZCkbFJZGP&#10;BdiQAP7xiR+z1/5q+zlunxS5swEX5cs72S0ha4j9eCCALPKopGzkisEChh8MhPDZUVVjVvgX43q0&#10;GmQ26uWnaRqKHIXkAQNgXK9RTk3+VxyOaWQmgAptV1FfMN7qLxMlmlrB+9aHlKUZ1JKu6wh/7twx&#10;iiZuP7v1W4fC2JNIrQ3EQRkRTQ8fiYBV/bIpQl/ioG+x/rLl4hKJC8lWOKX67p9200VxI45RtITF&#10;GTM4NYo25FljgLRcnRm9Vvi4cZWzafZWstzLM8NUgJkVnCs+yimxPw/5PHBqNRKIrZEjf4K7WtQ1&#10;JLC0tBccbi+K27iBpFiUs7cm5ceUgA+GVn4/FjdTna9ufRjZmI+2G5BV2AoKFx04/scf+CbLNPCO&#10;KHFykWWwC/y3afomyNzcIgi6WsqFGlmBJZmcMkTJ8XMonrySP8X8iLixjjRhCtPSiZYUDChD13Kq&#10;W+I/Zp/l/wCyysSJFksa2QUdxPLD9bdWF5dwm+ufSYspi4/DG86RFFXaXlT42i/uv918bPqo0MVp&#10;JP6PAvJK3AAheXIkitew2/1sEBxRMp/wsfxy/YpiW1Z7y51aDT/0gZks0tYxM7I05h9JAGVWUGrS&#10;MzL9pY0/3TjLm7gkhtgEEcEB5mvxc3YitAv2tiabf8RyODGYyJJ9UvL6WQCOtdOu4Zr5vUNxe3aC&#10;3Bj/AHZihjVgnLn/AHSh1qVZm4r+00jrgcoJbJJX4FnYlpSoaopxbuaKU92zIial5Fn5otZDFq81&#10;tCJAsEKKlqrvEg3MiUqiq8qycf2U4q3+RitrFbwItGjb0edF3KqUp2A/nH7X+qq/Dlc5mRY7lCal&#10;Pe3xkThPGl6IlaRWVXdJQw4q/JSCsTM37rl8LJI8i83zCS2ktuXFSVlZp5ePxOQaKKsOrd6fy/s4&#10;IRnx8zyRS42+oWl96Ku6LLbxxadaAgRwpxrI1IifhhH2Ofw8pOHKRvjwLPIPXLBqghSyVCqi0NBV&#10;VI+HpxB+zmVjG5tnaYWVs31BI/TKsryBJGVpHkeo5NSRw37xhz9Rwv7zg3Dn8WLwxGGyt1HON5TQ&#10;IVMYLdeRb4np0bbKJT4pcvt/3v0MQUFcXcd3qmoSh7e5itKtLKrpcusY+AxrF+7QO3GWP4y/+Tid&#10;vbyQp6s6RRxkgMTWryyGiDxKov8AxJuOWynEmgTL8f8ASSmStqd/FPcehaS3EtyUZl48CIba3AMp&#10;H8rzsf8AKVuEfP4fhx/pwtbi0DsR6gkuJJFYcT/eMSx+DkGO32uOVwjIy3AiPeo5+anJLLDeNq/o&#10;o0yW8kNhbwmN2kUt6aJGoJl4MqfFvFybjy48GxOK2MwF3KSrt8MIKBCQduZruFAqwq3PJZMwugP9&#10;0mcu7ZEz6iIJRptogkhQ+pfSLK0qoygH0V3+J3fijKqen/k8mxW9jNraxqr1mdTEodl5dQDQDbi3&#10;HmTkcOQ5DfT/ADljuhdKkXUNUnaaH9xBKt00kMREb1Riodi3IvD6vpBeKuz/ABfs8VDW1rdLGC5N&#10;HDLH8fAcEBA4/Yqz9f8AJX4v9a7JlBOxsovfZG6jqenGdkRQfRdGuFERmPqSMCefETFUj+zT/dkn&#10;7r/UXh+pxW0sIBZgwYjhyqVA7GjbEsw+1lOQZCRLZJULhNTuNVtruSiR+k8cbGb0iokZ2rVA6NyW&#10;OJGUGNlVebq3w4ClLwwyXLCN2ACRcaPzNSVRVHZS3YZkiN0Anh60mMX1e5uY7QfWIw3KScOHi9Je&#10;PAyO/XlIqNx5N8PJOOaxme1LC4WSW4Z+bByCFLgEhVA+1t/xrjmF/QeFF9f4fcuvbKK+QNayRRab&#10;6PpJwVld1iLBeUpP938R4f8AIz9vKeNkm9KZI+CFZJmmoKbnhVWHE/Fw+EHGMxIUDIJBvlbjcQXN&#10;pHcQSTMLlXhtFteRVqopZkdDyUBVk4SsP2v3f2l5oXaz3kSiGNEN0WHquqAKsBojAUNd/i/2Xwf5&#10;U8cetrt0VrM2ljJKZHdxYhQsSNLJIXuBzcMSd6/CvH4vs85G/kUmtjdy+hHJxQMEog+FGA2JP7RA&#10;/wCBbCJxiN/83/OSTQpuO8+oWZupoi0yxmQtIw5yKT8XEfsKTT/WXBlrFbRJK6oBbcVCCgQE/R1r&#10;/sv+GzHy5Jnl9RYpbdyXM0tvA8xF4ru8yhjLQV6fHTjxDFuicf8Anlid+5eWMMixzXBAk4/E3wg+&#10;mpp9rjVmP8v/AA2OIGF8PJbobKujxQwwSzRu80FojiFpAY1PJ+UzrUAorlQE/mX/ACfhxOWX6yUi&#10;jZ/SQfa2Uuq7cuRHSv2KDLIihxfxS/hTQAV7a3jsUlnlEQuZW+yFZ1jkejceANeXH4pWLcvh+LBR&#10;IuObEco415TSM32vhIWMVPT/AI0/18rJ4PIy/ho/qYnuS7i1j6MER9OaeUpb28aKFQGRWlnbiteW&#10;/i/75v8AivFYwjr9cIYCP40QMRyB2A7nfr8OV5JH6epWQ7lC5EqOulxSLS4rDNO0YcpwFXehAj5I&#10;fh/eLxZ2Zv281vZQ3NwzNJLKwVlfio9Pmr1Y1Y8tug/1v9XI5cksceGhFhI2atTvtYv7O2h9JLe1&#10;t+cbxxM7euYZY+Ma8Y14hj8TE/scF+HgjYpeGJ5IdPiVVgt33RQE5NUkdBSgIq2QwwIBmPql9XF/&#10;vWyqG3VZpRnjsZ9aunaSe9hLQzVeUpCyr2c8+bBgsakLgyyWYN+5QQs4McSgcmAZgCaUrUr8TcuO&#10;Y2oMeEA7j1S58PqYmgEuv/qpBF1I1+IJI7i8kkqEk4o7oqNX0+CS/u41j5svLn9rG6/Ms1x9SR5H&#10;hijZ/SQUNVqRVtl5lug5ZLQQ9PGR6vf+1lE0PMt+U7aXT7F9VeOCO8u7pESdxxXjKyhgiEFvSWGh&#10;Y/a/vOLJ8ODUppqenAgj5xrV2fpX5BuRIoMx8t5jZ72uI4hvuk1uW8ws11fXZvhHPPxjigI5oAKI&#10;eRT0VRubLy/nb7f7KVqDBA0iV5yMxhRgFIBG5Fe9a5LKeKVdzK7JtHagUv730rkRrbRRImoyxuZA&#10;WVgVjbiB8HEry4/D8HH4/wBlM3U0ViEldqyqjfARxLctxUAc+Vd8nLHxG6vh/wByiIF2usNMsrjz&#10;BJcWsSRrbyTQsJFb1ePpUjc8mZYfSCKE5/Fy/mwgu4FubuV/TjPpsVku2jClQvRVP7TNx7ZtsZqF&#10;X/VbL6Mx065FjaWaVm9WeMG201Jmk5GWheR60KRpy/bb/h8FTIZfUeFxBw4gse7EAUG5oFQAGn82&#10;Qxnhjt9ig3yQFpMYJbe3uopb71/VZVp8KLGxYljwQO0krMycjy4IknDA+oXX1RWEU6c5gNyQWKEh&#10;QeI+0R/wPxY4o8UrI9LKMTzKP0iyGo+g95auGtiVoAyqsqgu4q1CEZvh/mZY4/2WwJbT3DqtrHbN&#10;JLOCbp2X4Ywp5pyoepFT/rZkyxniJscA+ljdG/4kdfx2MNyl7c3SQx270sVDryd3X05KFgfZPh+y&#10;vLAcrre3yBH9ECQVKqY0DMCjbihbcnfMrB6YXW/8LLJtGuqPWM2GlStJG128cTHiWEkjhfiVaH4N&#10;x+z9nDy7lgttVungt5b4IbeOYRrweOYBWAQk04cGV3P+wzX8U5Y9yB6vTxHi9H4/muNsIjiPL/OY&#10;Bo4vdR8rWEF7qMGkXX+nPDDI/wBZintZGZC0yOIi8kbHhGFdl+zLxb7ClGuItj9csIfVj1TUn9OR&#10;piCZEkJMjr+xQLxUfCnxcc2Ogn4wFcMoR9X9GPD+P6yymATM8/4P6LI/L6jVItNvZBavo2nxiazW&#10;1UoLd4Y0RIytWkV/il+EMyrH+6df5jHy9oN4dRhsrRSlpKKXFyjxqqiNUQj0wGZuZP2k4oua3tnt&#10;PbhJ2j6o8LqZR4QLHFM/1f8ATS/038KW+b/NdjbaFJqN0kctzCR9Ss7iGapmnkLW9XJUJwQc5YmT&#10;1OK/sfBymnmpdOjjW3ZI0kjQra3DUohCkOQB1XiTnOdjeKZ8QJAJ9UP4v9l/xTscMKjQ/EmDeS1v&#10;ecksElxe85Vn1SKEFUlcyCRKOCo5STKF2Xiy/wCS2RXTLby7aW1qJRCIZKtC0PNS3psRHxFas7V+&#10;M/tZv+0ZZpA8H1j+pw/5/Exx4iLN9WXC783X+t6mF+sJBaNHBJbXZgKJ9ZiWSdmeJSAka8fRTk3x&#10;fa+1xRiaYdSmmWTUEtJJZKR2SghZIi6cmkbi9ZJOJ/bX4cxhqo4wJHHKX8UpR4eGP9Hh4v8AeN8+&#10;P+HaP87+NMJrm90dIPqOn/pGytYWBv5XHrxTLG5jjiTiqiCLlx5OeX+u+GM1h+i9LnVJQYWTjwru&#10;fiIryAI+zTKI6g5sgJj/ABen+H/YuLLYmvpj+P4kjg1W38w+ZbIH4L+2b1Ziilgp4I3E1p8PPl8P&#10;/EcIY7VoLVb0OQnw+iGNHAJ3qvhm3lmuRx9AHWgS3I+llcmoR3d82lNGjSfvPrRVaxEqPh4serk/&#10;st9ni2LPO9ywmmfiTtyHWg6U98jjxiA25IE5SGyHS1Sxje1tIS5X4+DH4SzdQx/l/mxt2SYhGKgt&#10;8K/ttv36rvmXgjEG3Oxbblfpg4ytOxRhH8bgj0kBG9KgNRR9ro2GHl15lkWL03ZVSQyhlKj1OR3H&#10;UHY/Dvmt7ShQu+HdydwkfnSO1khe4le2aaeeGO1HwSMYPTrxYng6fGrM/wDLx4ZVxrEk00fp26x+&#10;ixZAAKVPc18cnp9JwiW/1RcWcrJCy08nW9rp93He6hLd/XUWGZ2YghF6JHxPLioPwry+ziM+ozXM&#10;tZlJoQBuVFRvTw3rmXi00YAljPLtXki7Ly/a6ZYmGxmKgo5JZRK37zblSnKqceQXDBNciSxETj94&#10;pJkA6BTy33HQr9o5q82hMsnFyczEKSu38o3sesTzQvW1nUCH1DuzqE8DXkrn4EZvi4fYRWwOZbcO&#10;8REfoTleEZqVRVFKcD8HIsf8n4czoxySgOL116WZgCbV5dPvZZYL+H6wt5YrJ60w4Bp5JSG5GZOU&#10;/ooqstPiXnwRY/5ReraxAYo4YbgSSDcR7mOhNKDtXbMfR6CYmZmPDH+f/H/sfUyEgAhPKflm7jV5&#10;ru1eCDcPKaJMWAVi5FASGZmwNqGoXt/YfVJU425Kf3YFSVHI8uJ6U/5pzI0ugxQyidmZNsQRIUEd&#10;oWk6Pouqm4tJf9KpIxik+FeJYxJwJUc3LH7TfsfH9nC5LW4udQSO2eKBIm/028nYKTHKSzKpBA3d&#10;UBpxy3NmGIGUjKz9EYcUv9NwtmQyjAADimnFzdJY6Osk9tNf3cwppelwgkK8CcFPxiv2CZOcnPl9&#10;r+RcbeWOnz3C6cZ0ARi7zRBpTUU3YikaVJO3JsswZ5eGJmJkf5sh+P8AZLkiQNq9X1fiP++XRatr&#10;9pazarHYySSyKscNnO6W0fU1EZpJNKwUL8TRxJ8PJfhwWLfSrONl+tyPdy0e4cAr8CNRRyXc0Dce&#10;FMw/GyzmScY8K/3f87i/4liInGPftH+r/uUNJJrl6YJxZQQxJ6kdrASHWskfMni5ReTOjP6rfYXK&#10;MlhYrJLZh2lILtNITRPHberGlMmJZJejJw8P82FcMv8AYuAcgEuIniKg9trWr3NtFqc6JZqfS+px&#10;RhJJ26qfUV9o1Dcm44Tz3LJcGW2o1weLTyrRPTTozSH5n/W+1myEI5MZH0xHRjLNxAy+qVMlhto2&#10;thb3ykW3J1ghk/eiV6lkEYP8oX4f5fh45IYtGXTL6a/vW5Qyor0arGQ8uRCruP5aZq56/wASBxYr&#10;hOMuHii3RxynXGbFephE/mW48yaNp+n6Xbj1hIQeDtGtuoi4qXdeLr9qRG344tcXgNrJrmtIxjjV&#10;ltIg3agEY49m47f7LMGOKWLJ4OChKX97P+d/nfzm+xP0x/uoOtbcSyw+UfLd6FjtWiS7YxgqDHUy&#10;KpJ/uQeHwJ9rh9r+aPSapda7FDLdLLbW8DOIUgo6RhVPNm78mA4/zZ0mPSx00SYgHLP1eJ/vf+Ji&#10;48pg7RHD+P4mS2Gh2XlGOW204xXd5dkSTveyGOWWSRwsSIQrLwDfs/s4J0TTrwXxls4kjsoY29OR&#10;2CyS8ow1WLlaF2Y8uAzE1mugcfDkJJl/Dwy/3sWYEeIAC6PFxf0kL5l1ezbSUstSn+sanPdQtMkS&#10;u0VvwuNynAGvoiP4PUPxt8fH4+OBrWLQ9J0+DUdREd3dh3gtrEmilnYMxUAbcQteWSzZM+U+FjHB&#10;xRHFk/d/QpjKVme0f90raxP5q1vX5NG0qRtKsBHHcXOqLEWloFIWNizKh9Q/sD404/EuGEthPfaL&#10;O0lsUmvJHr6G54VUKFZyPtLtlEcsIZxGxIRHq/4Z/F0ZicTZh9NelK01ax0jzPHD+ka6fpdnEq/W&#10;XAT1CJTIzCNa8k+FnP7TOi4i+k2cU5srdpxNWNXKEELsak7039/+By458n1kR4Pqh+OFJBiNzumF&#10;v5k1SfS49YuzZm3dZpIInV0ZzUemEajN8P7XFP8AZYG1SJBJci0kZ3HqIkVVqoB4BOJNByarVwaY&#10;ccBxADi9XEk1FMdBubg2dm9/EiEpA8k4DBJHKeoZA/U8V4rQ/tclxOx0tZbeHSoI0e7mKyXjqKfE&#10;KV5SAjZcc2cRkchPoxhojtGzvKX++W6hrUdhLc+YdQmeGzQehp6M2zBwKEREbPI/j9lU+LDn9F+V&#10;/rX6DErev6v1hz8PpepWirzr/Jz/AGcw/H1H99wjwf5n+U8P/S/zv6SPy55Xvw/T+P6TF/0158/Q&#10;/wDi1reGotPqscXGX1Ahb45fT8C4RuVfs/5PxZ//1gSTw29xJp8Yj9AB5L65PwikfxUYsKvT553v&#10;hjLHikJXF34lxgx6B7hLbPqFrb67cRXC3a8U0y0qX4tKOHqKsZZY+da+ow5Iv8uRyZRqWoTSzwxm&#10;C3CwxwVZyFDepzoAv94v8pzY4gMeMX9RHcE4IULl/Eye0g+p2axGVvWlq7zUUfGRT/KHw7deWTaJ&#10;GtrYiOb0lZKs68WZAF8ZN+R/lo2c9myeKTfqMT/F/uv5rKczyec6nPFquocLmze4eKX07dJPVRJn&#10;aSn2bfkvpR78pary/wBlkY8wajJa6dLM8zrc3JdbQfCHowG9FDcAvxJVS2bvQ4RdD6fq/wA5qkSY&#10;gA+pmmjWkLypaJEhitQjXXEu0fq7mgZqM7V4v8afy5H9N0qOO3TUpriNmRyphnQksPGrCXiP8v0c&#10;2GbIBs3xvGQSRK/f+pO55pDKbdY2IKFvUWoAPYfs7/7PJ3b2+312eWGG2UObOSJZC4DL8dPV4hWL&#10;HbZuWaXJqCBVGxz2/wCJWUjEm+bAtQ1i5aaTRrSymu9SrAuoJdPAqhGYmMv9WEhdRxPNfg4fzYBu&#10;b+wufq8P1dXggHJiZB8bKQSzD4eX+V8WYBjMGyfq9/o/2LiykDMWZVEJxY6Pq1o99cS6gzT3jEQ0&#10;hNYVYHjGjfHRUJ+D92q/D8fP7WSXSRbXcIntbNrSYVerqqoA38pr1bNVqMuTEd5ej3n/AHLg5wQe&#10;OJ4nl3m2TUNJuU07WdaXW9PmAg+rQs73MkyEHlcBBRYo6MvAf8SwyLTemsAhikqQeDDkK1qXrQ0b&#10;MOGThkZRJB/nRPC3Y88CKkOJjbQaWlzLqd1f6hZ+jC8H1iJjbuI9ilrGjOhZB9puH7H7GH2nQWsk&#10;JHpLseLmgJqAPEGuajWarIZfXKX+dJulUuXJhOuSayt5bS3ErRwMn1jTjGaERyN9o03DPwJb/Kwf&#10;HGAAqj4R2HTNfknZJPNkAlttC6haggHp7CtScHRfCOuYE91TBKNKBGSYxsAade5OMupQi9aDDhhb&#10;bCNlFpGZZkjUUFRgeGeKZKgGnuCP10y2USG0xpMLuxmsZ/TdlDChBRkcbiorx5YHvtLjuI3QDlzF&#10;KVoMuwaowNpjIhGabq95aXULoeLQty9XirMVPzHxA+GQnUrK908m59GIsjcVmlkbbcbnZugzpMGe&#10;OXa+nc5MZgl6jomr6Nrkaaat3Opcfv7G2jiUt+7YMg4lSFLAP/sEVvh9TDnSZp4njuonaWOcqzwV&#10;qyA16AV2alVXMDV4xUokcv4v5/8ASTMDkxjzDb2F2y6ZKkdnc2PqxwXyqVhldHoY3kPCrqf7yXh9&#10;v+fJQ8fqcgwA5dSd9s0InW46OIxGIG3uTHItUJrQU+IeIIFemFd/o1pcjio9KRaH1EABahNOVPtV&#10;32zNwauUSSf4mQkQdk3s/MGr6S0IhkS8tirRxwzqSIS/GpQGjx8SF+Jfhbj8XLI3qem6lpkrXaxr&#10;NKV4+u4ZmABqFCpXb2H7WbnBqcWccJciGQMz0DWNE1WJLA3EmmxBjK1lb+jFEzOPjkaSUD4mrTkW&#10;/u1/1cPNE1QmzWW7ajso5sQV3PYht81+t0pE6ixzQ3oMV81aLCNRnttKjLojkrECr1UCvJCnwn+Z&#10;qfZxea2j1CRXtiFO4MgoWA9j8xlIyHF9TAHg5oLSpZdEhliuIZXWTi0do7MIman7YFP2T8J5csZL&#10;qtp6/wCj3mrcQ0BrxqfEGmShpp14g5STHGTuF8Hly9ksE1caesenyh2oiSOiHYIyhlPL/J4N/rfF&#10;gW78uWcsn1mGFUuSjBJ1A+HluafcMtw60g0TsgTI6lH2/nbV7SyW2uJpJrOGRPWs3YhnWP4eJ2qs&#10;dP5f+JZHZv0nazKlzGyIoIVXcTF6dCv7X2f9XNxiGPKKDbHKCGb2Vx5dvbSWfTJ4ZJnfk8kERs0h&#10;ElNpBRk+KT4RJR2/b/3W+DtM1UwJPJ6rXSt8QV/gCkbcRWvfruzZjarTCRAGy8HUpPqvlya4kso5&#10;rWLS5VKx1t2a45q55GRuAiHGi/CTHFHx+1Jyw5gv7LVR9WlIfkKlB1O/cimazJhOHcMDjrcMfudB&#10;13y/cnUrRFt+DFUuJAKLVT9lSG+Gn7R/ay3S6sbhY0XnaFvjUksU+XXbp2+HCOCcbJ3YxkJc+aEt&#10;bmDXI5Wuv9B1uOM+hIlEjnQUDM54ijU5cjy/ef7HDNxFIhCMCGHxDqfDxzDjcTu17hJRJOklCrRe&#10;kwKHhxXbeoDLUNthTcadGkLrQ0arGh3JO3bfM/FnN22Caf22u3M13CeSF42SJS8dFjjUhiQrFl9+&#10;TftZH7rSROxjoI55KOQOLFStAKAilR/O2bTFqzEc+vE231ZxZ6+9qouObTafbBoFlYMiy8+UjFnV&#10;mZlYqP3UfCNv5sLNRsrWyit7MLxjiJVytCxBGx2UDfpRPh+LMvSz8UmQ2SE88v3+qahJd6k83qyX&#10;ESPBEy+nFGV6rx5lv8rlN+8+D7PHjjop+EUmoCOvAcYRIK0cLXuXblv/AD5OUTI8BLKXcVl3Zc5b&#10;bQjcEGZjLdmEqOULSU4ngkUfA+Hot8PPk6fbxKOfULWUzxSQpcyAuXMjORHszfst3H+rxyXhwzCi&#10;LQNuatc2mk3dqljcWtxJptuyxC3ESQq0wDJHuXj/AJvh35+p/LxbB8AbWCt5L8W/OMEDieDHi29D&#10;Vj8TVzGI8IeHH0gpNDklN9cweVIXs4dxtHMvNmmrKgLIfGOJCqR8Ptf6+E+tXFxHIY7YTXF1ISqR&#10;gKFBOxcv8XGle37OZ+n3jvyiwErT/wAuwwNaJPcR29raBEdmDuGI+0IwhCEjqzMw+Nv2cHWVgbGw&#10;lkuZnLz1lIeNUVnrQ/DxBFf2VP8ANmLmz8eQcI2CkpbearFq2rW1vYJFIlmwgMkUzvIilARSRWYF&#10;R/u2Vf2k9L1PjfHJHCkD3NyTLOprFxUMAfh40BIXmT9lm+z/AMFgnfFQFfj+kyk1fT3s17b6dp8a&#10;R2UilbhHmaFmWr+oDRHZo0T4mRGVm5JzX4kbA17qk/IWcDu32meKMsaDf4W4kGr9v2ftZkxwR51v&#10;7kgBGaboNhyOq3sEJekapdzrGpqOJDrzBoqUO1eX92nwsmXHDLLIVuQqF6p6asXYCnwht+IG7Mys&#10;38uOWRA29SbXPd2kVuslj6rxRfvfrLIsSSFWAcovEu7niscckcf2Gf0pP2sVums0KW9rGD6XEH1A&#10;CKg0BBANfiVQfiynDGV3JAFlD6WmqTo99qM9BOJGX0GdSUI50ZHYcTwkZlX0uXH4eXFsaJmtoTD6&#10;qy3zkceTfDFxqOK8VPEKfZviZuWTlGU5AnkgbqYsk1O4e7W2kt9FVZPUjWNVe8EypVmLsHk9RV+1&#10;yjfgkfp/azW6IYoCvqGYzGhbb1AwO9aFuKDcf6382CZJNfwgJHRWvZpo7u7aUxJZi0AaJN/QaN1H&#10;GlRFzmqqH/jHxTmic8fLdrBGjRNKZrp1j4KoFFUECpFCqClSW4/5XHHBESO/L+d6ltQbTVurv07y&#10;G2Njp6NMrSFpazyMGLAfGrSnlxSnL/I5tiPpSXUMTFWk+Fk5Fo3IbasrOnIK4H2F5f7HDGQjKgWN&#10;IlbiGyuJ4xN9U4SRv6SxPErICxS2iim4+pG5H7yWOP4/iXn9pkGJD6du63SBbphUchUcBuF2PxBV&#10;3A/1fh+1lUshlL0/St2lrXKXN7FLpc5fTInZWMTem3rs4DP8S0Vppaxs4Vn/AHs0nq8Wj4g5DHax&#10;SBaNcXHFar8TvyBJ6clPj0VcyJHikP5rOk0hV7+5tpZOUdjZGVwr0ijhMZCr8LCKRQB8P2nf/IxT&#10;SCYDwPFWX4plCtuORA5tsNq/s5HOeIhTVKHmuGO+iZ6O/rKYbGVpIhxYxh2EEbBm5vw/3Yv2fi+H&#10;MGllQl5Rbb7hIwWUdQtegPH4t2+Hl8X8uIPCRt/prQ20UEJKW1u2omlFa4uCsbsPhMpXdijSful4&#10;x/H6f7pPsviKrC/1eVXmW2jLMQ4KmjCispry5v8As8P9XllsTLnW62bVpprlfrsUkNnJqFwkcReE&#10;rLV0Yl4nUpT0IQ3xvL/M0npR5VwIWmSqkyEcGq59TgoZgKsCaHf4v5vUyEYkA96iPVV09Jobefg8&#10;aLVXVkgAh9VysXIhGAJVgP3fPmkSwJ8GLxIrIzuKLXnBEzVjCgUUMaAKHPx9f5cGXKeQUBCy+vHO&#10;Fjkq5UxX11HEgndySzNGAXd3gX92gKftyfDyxt049VFhqv1WQVESxojuQD6fqMJDwAHKVlGRGP00&#10;TRYEFSso7poJpZXP+nRVje6knnmECFgZGtlEAEjtIEt4+XJuX/PLAlzdh55p7gCVGJhs4UZwOLV5&#10;MKr8TP8AFX9ngv2suhjIjQ5sxFM9M0ueC2tLa3f6u6CObUZpY4mdmRBwQhHpEI2K8VHL4vs/zsO9&#10;b4jccR6siqsPLcqqkE/Dt1+1TKREAGI/zkkIA2LNxsxKxtoJpXvGiBVZHdWAHM8qFNo3dW48v3ap&#10;9rEbi4DRyWUbA/vA0slCKu/Jiq/E/wAQ4qOq+muXRh6rKqunaeyXUGrzo6kQ+nBb8w6iGLjGkhIj&#10;i+Fg7v8AZd5Wb9pcCz3LzCS1EcklssRLRAtQrxIYVCyN8QZeO/JsTCjzUAI9NPtrVVvXlgiv5pKC&#10;4ZAaycgV5KHgVhHxcHb/ACvt5d5Osgjt4IFgVF53EUdPTYNtQllFX+12+Hj/AMEYY6syNldr5taP&#10;p8ltJNd3d5LeSyt6drcTqxkShPTg5UQE8ONOPL7TM3wcRengzS+szNJFbcyK/BGzgKa1P7IB8cx8&#10;8xHYfWiR7kFrxEdqbSPhbTX/AKUUpH7yaOJ/UHwqu5kLLx48fi+z9rGPJFIzwu9eVEA49eRoqndK&#10;qTy/aX9rLoRkCNgyJpWdJre2S7ig3jDSsWc/CFFZJAFE1HVePEek7fYj+1laJDCpbg5Vihab90q8&#10;RWu7Cqcm5fCtfsYNRKqvmxtS81XVzxVJbZXUSotiGuHb1ZSpBogHqhIuHJ3K/a5Ov+W8S2kEPKcM&#10;oHx+pL1BI5DqT9mif5fJ8E+KRqO34/pJAcsOpXFyxtpIXU0hNtA3wcEfg5FAvxS8puvGJUhT+R2x&#10;8U7fVjKyqoDORGtGFAGCqKgGu/KRv5vh5ZUYequv85CyW1c34tubsxRFMtClS8iM8pbkVp8PGCKr&#10;Nw+Lj9nlluJLYSR3BbkXRgISXd1k47GoADM2z/yp8XNcPh2LCqUttHqHCWxSOOOKOWGOS4j4RRtD&#10;yUOFB3jjH93v9rmvBl5ekoCUQ20HqGdloZEKgCjcmoCwFCPhxMeIg7GKCpStWRNS1BoI7BJQ6QyK&#10;7uweL041YiJ35rIefEFWZ+TfCqYra8WuHXlwPFmlc1k41INC1SlSBleYWDW5ZUpXzelY20hjMipK&#10;kdvEoW19UqrICkVBNwV2Kr9j7XNf2WzTR/WbuOQnjZxMWgpQs3ABhsfsq3H9leX2fixj6Y7byY81&#10;G1kay0q4tgi/pm7RI9SNGKJ6rcDycf3jxiXiOcix/wB58HBcTshbSXAuJ2Edta1QJWtVVeRPJu9T&#10;uat/L+w3JmZRjwgbySitYbU4NPksrBGuNQvmSV5ZFYBXeQJxKpxHFokcKAsfH4ZOP71fTtrm7uWY&#10;I3pqJPhVXLt1L8WoNthv8eMcUYb9U02lhpVkkYnhEziCjTvCsScgiRF15GjVZ/gIi4L/ALHBbsmn&#10;2SqQFd/hjrVWFBsAtDXl9o/s/ss2Y8QZz/oMNylMStr+qtKkpmWFhJcLCEljIZwWLSuV4rGp9KNV&#10;HqMvqzxw/vFwJBY3d1Abi8uCF9SrIpBdwoBXcnalPtfa/wAv7OWzyRgeGIKknomd9qllp90NM0Ww&#10;hWRLekM0qstvB6jkSAKiNXlyX92vJf2fT/vMddz3MsH1e2dFEsbIX+0AoWrLVuIZj/L8X+Vk8WOF&#10;8U+f81IAHPmts7DT4Lk3OoRSym1uY50RkClpmf04pAic2SND0kPD9hEX7XJ1usdrYzQwSKyuFaRi&#10;ACWK7BeANdl+LIZhx5LIqlpbcTS6hrFnd3UMsUqNIkMArT045eDSSiYrxHKRHi+Hm3/DYpZ25blM&#10;YhVF48viGx+1Q1JqarXh/wAHkc0gNhLdF7ofVdSSOe3tXZ5IpZRIUHEqWUKYi/8AdxiNCkvBbh0Z&#10;2+OOHgq8XeuzQ0tokt7KIKIR6ZQ7A/AoLVG22y/7HIwxUBZ4ikRpD/ULe3v1+tzzXmrXhY3KCcSx&#10;hSyFZZeMRWiNxYc3VP8Ai34viC2fIzSzsWnkck+nEW2+H7O/Hh0ruf8AiWZGSQA/mpkmmsqqWNvY&#10;RCKygjEatcXqxFSC4/eBVLiUtXivFPtfyrHgmaWWKG0iZY4pJE+NKmXcfZXmWNeLV5fz5i44gyNn&#10;kiKC061guZNRvlNxc2sbsYWdI7fjsRK4iWNXHqx8ViqrvEnLjgSGEvFKjxGSQvzkEZoC32ULcCPi&#10;b9r/AJtzMyemXPZTsmdzdRw3FtPbzraoYvRhacHkIl+KUJ6ysSkdP3Yb7TN/l4KvViihW0txymlZ&#10;UMfxcRxPIvxBX7A8f5cxcZMpXPkPpkt9Slumy3E0/wClrucpZwI05kIQOSy+kITIyv8ADMwZzxWN&#10;2eX4eH7FRWjWQ5SuRezvUDZ+IHTsfionw/5bcslPL4h2HoYjddLqMOrsy20VdGtIAooTAJGenJQC&#10;U4xcpQ0jr/uqNYv2355ljsBJFFbL9YlDO08jVYFRWqKQx5M7cR/wXxYIg5SDdQC1fNbyutYkhuLj&#10;UJJtPgeGIafbrwTjMQpE0itGjJHHH6si/wAsjRpwXliCRAwKzRkzzJtzqQqORVaN02C7f6v7TZYa&#10;M6r0hIKPe6H1tzFcgWdpMwcRfA8ksQYq/JCGYczKCVX97zf/AHVEvJ8kccUUcSHeLjFzloFo1QSA&#10;pNSQv2QclHi4ieiVC1up7hmubiJQ14sl0ILUO0hMfFlVnlWMoivKW5yIvFv+CwNJM894sQlLxIRH&#10;H6Y5vyooBFFEXKp/mbj/AKvLJRIESaI4mXFQ2R62/wCjtGuLgwRRXUivPM8rmKHhVyQzEvcemF2Z&#10;vSVnXjw+PhmkiWEFDGG5ArCiuwLORycbEVU/tf8ANeWRkSNjt8F6Ni4e6ZJUnMTxsst2ZIUpHFy4&#10;QueasUkT4/TX+b7f7pGzXMdrGLa3klcF5TI0CA8/sklSUYBFavwr9pshinI8RH8IYgGltnLqNw19&#10;eQxoFSEW8d67D0AvIcHHqxu80kYB9WR/3S/5Px8VorcATXMcfqS1og5beoOgJ6V24ftNkcmWiATz&#10;U11Ubm7dxbWMk4gtQOc5ICE25HEsFIZgo5rNUemnNuHL4MzSXIYOSZJDSMMK/bY7gEfsr+01f+Ax&#10;ERyAr8f0klox6U0bwsiwWyVumicA1gQDg8inq7tURRuvx8OTJK2XbpdGR5megSkEEERQlQlSrDn8&#10;CtMGDN/k8FyEjAbAGP8AV4mI32pC3T2zRGBYWZ7pDeX1xe+o0brIeMi8Yv37rbUMSR0j+Lm/8vLX&#10;hVHjgmKmeSTkVUPIoJA6kfC1OLNsOGTxniN/j/ik8StpbM1vNd2iSrp0FsI4XZ4beRijNsq7GPly&#10;jj5ySeo37H82Nkh5R87h+bSL8aMW2TnU+PVWpQrhgd9gP9ikEq8N43qmCxj9KG0kpA6RoFeT0KKB&#10;VQKLInIPG/8AL/K+BZS0kjSy1EAHIhhyLKCd+taOo2zIGwoMuiYWvpxWi21rxN0WZKwtwWOQjda0&#10;4lopGPLkPhb/AFWx9zLGsUbMwCMOIjVS4bmK8AKM3BRxrx+3x45Tjx3uxF0h7SK4NxNGEd5YTzku&#10;HcRsqRVQSMwKxGWRldkV2/cc2l+H4fUaZ0s0LABIkrJQ0QEhS1NjT7R+L4v5ssiDI1H7VFFUaxOp&#10;8g5LTygw+pGfUZEaQIZB6i7AqhZf3fD4I1X9rAdj62o3H1pmVmEYSNowFcAGnwBQH+FjxXLp8GGN&#10;A7qSOiYaiLHSbX6pEhVJZi9wJqvG5ZSx9V5Cy/Eq8mH2v9jhhp3pwlb2OENN6bhDvUlOIH2/iYs3&#10;xZjZR/ADsf8Aff1PSpAPMpP5hhOoI2kXN0y2qTwtOBx2SRmchuFY1jWNPTZWH93z+HASFGuwjKJp&#10;pQzyPzIAHQ7rSvE/sr+07Zl8JjCh6RFmbPNOZvUFkZY3ktbaEpHFCIxyPH7PwuG4cwV+JxyVI044&#10;0TzRyeq0jQyvE0cfKjsnw1TgpY8ftd/2kXBPEJR2+n6mMuWzUlnazxNbQQrJCk6SzlAY1clyJC54&#10;UkLcKNx/3XIzf66iRS21pHbs1C4V3VONOb0U1oRxVeJ5E/zM2RExI2ByW7UPrEF7fzaikPIws9ur&#10;SK6t6cdXqgZP3jSc19ML8Pwoqt8WaENeloo/hgHARTgcS06V2QUC8YePLl8WJl4ceKr4v9MxJNUF&#10;t3NFYPzmVWmVZGuIWb1QlrK4qZPtPzuPsqo4r8P+Tic00ct6zW0EiryEcXxGtEZlZgzbDnwrs32M&#10;cPFGFk2yHJXsYLmDSY11O6jklWNpLvlGoHKQKVUxoPiCc2X7PxSf5WCo4G9QFacoVVWKnkqqtaKr&#10;VVaqSB9nj/wOVmUQGPkg3vITAFIIjvZHZI5FETyMaEs8RV5OMiI7/b5sv+v8AiGx5RehMiLGzPJP&#10;w+MjjTlSndvcZDLqRsbJ4USlXvQF5rBSdr2weR7sRQ29mLisMchk5hCS4qVjHJ24Mv8AP/rOuTbK&#10;0MCzh1bhE8SoS5dAW22C/Nm+zlOLjriI/wCJY8gstPr3C6u2tXgYNPcQXMsg9ERSsI/j+3If2nSO&#10;ML6jcP2eHAzjeOw091iX05FYrEirwWnQk9OleRb9r9nMKRM57+qI/nLEDn0Y/Jaya9rNu7tztZo4&#10;5LyZnWd2DAsi8SGVTIwCpH+xxX1OPNkwuhtjHLGqK0lwyNRwzCikrVqjbnXflmbxmQoHYM7T3UL+&#10;B4Lie9dLfSYZI19GRUZZZCHCxMh/3WF9NfT4/b+1z4/EdcbSytobdVZZbsmgYtzdaElmk+1uT3Oa&#10;yBlln04Y309MWMbO7Ez+kr+91DVZ7gTwaRGj84eBigdWUenFbnlH+7RWccU+LC2zl5SiX0uIIDBD&#10;zYKtCBUSGpYrtuP+GzNyC8dMqBHvZBqVqI7f6s941w3qFXnpHG7SNIjkqYFVURJeUi7/AG1+16fx&#10;4uJZZPXYA8pOLeoqk8a7EjlsPs8fhyk4gKj1QegCGljtLWTTh6yLBbNLEbaSbg0xReSr+7BZ2Yv6&#10;ztJ9rFLJpLy6eVuXBV4RAgKF41Na+67H9nHLAY47LM1QCC194dJ02209HgNzPIJboAvIZHkCj7JF&#10;fhk4yIvwy8VwuluTJqgWOUqsCCNolCsAxpy3cFaLx+1/lcftZfjw3j4q5+fCmqADIYLBbTQWFzAr&#10;/XppJvrR9ReaciYyUiIk5uZfhjU/Zj9R34fZYsN1DBL++9PlIfQLMGehJHIqnw8up/1cyZZAeEEc&#10;/q+r0/6ZO6/19PvdRiU2QuFgtlW7KR8YWdAr+kryn1GjWir9hv3j/wCTgJpRLMqtM0yqQnF9+bLu&#10;zbFqLQ9a/ay0bcgIlkLCcW9ubSyb07SOzeRC/K3UIIkkUhF+JI+T8148eH2f2VxEiJ50eSJBHaxB&#10;fTVDwLLV1Uu4qfiIPFcsBkIDfiJP4/Ek1yCstvLHbzwQ3Uxnv5zI88jp6wV+MbMkcdEWiKRyYLx/&#10;lzafZ301rcai6NbaeyLdMin4pTFvGqIAOATatRybjhzZMIIH1T29NfTx/wA9r4wZen/pFAa5rWjR&#10;a1p+kW3p32srIbFZplci2juOP1gySfEWklQfAg4/E37xkX4sE2MUsk4hurCAtIhaH0naZ19KTkW+&#10;Lb4Vb+T4pMc0jEfWfT+P4fpY5JVvvw2g9cvEgtVv4dcuLaO3nC3EV0qW8Mv1mH0kjJUI6h5ED8uf&#10;7qLl/wAV5XHUrSe7kacJHPcmS4ErLCAqqFY0Y+o3BV5LlIOHJwiuQ4v53/FQSZAnYdOGKvTQLizs&#10;XhszPNBZLBp7wxyXFPUIIT1I1MUayNRZC7fzf5WR/SA2uaxHe6pJNNAG9G1kL8E9Fa/EeRLPUU25&#10;ftZtc0YaPTyGMCM6Mpfj1+qX+ydbnkJSoE1D0+lkOqrJpOjSW+hLBb3Io3oLFzHqSEBRxjMaoP8A&#10;Lb4VVc6Jp+lyaJoEcDJFb6lfuY7aJFZVjj3ZOXxM6HiP5l+POH/M/mM/FfiQj6skv6X8yH86P9Nc&#10;I4TKZ5fwPMPMeo2+r+Zbi+uxcT6L5ejLvQxl535IkktABGwDMsfBh/dJ6n7WE88EGsa2v16SNmt3&#10;4RsGLKiqdllqzfG/xfZGbmFabBxYhzv6oxhNyMlgiPT3/wDEp9De3+g+Xm+pRy/6ZGJZUpQtLOKM&#10;9p6UfP0YeSfE/wCzw/ysRi0zVrG8Dzm2ldWKW0Ib4zHyqCGI+FKN/L/wOWDV48sLjxeuPq4/+KZy&#10;iCRtwxRmp6nomp2U1oiXttAqiS/uAhZBNQAoyK1HlqtOKn/g8NrbTY9R1P68lusMFonGdnYM/NmD&#10;8UIahXqPs8s1885w4PD4uKeX6eH6fuY5JHiAHNIdQ1250ayOnyXElxcX1x61uiRtGnoCP0QZlZQ4&#10;kLDlxV25MvJn+FsBa5qEcNvDYwqDaqBwepLHvXfLdBilk/eS+r6WjUTFfFNfLnl9Dql/qbuV1CeQ&#10;S3MZUBOQQKVPE9qfs/8ADZGrmd3kaZyX3AStehPgembvFCxXV1cpE7MwsrWGCFLaFFiFGMgWmxA8&#10;R164KtjK0Xqn4YEbiG33YDoMhOht/EsTZoIG9a1W7+qKQ15LH6piqtRGWpyavicELMk49JjyDDk6&#10;BqEgnZdqfaphiacjDm4SgJrWSzb14wUMfwRSlAQpC0aSjVHFKih4/ayQaZqMEAYq3BfSqkf2fiY7&#10;bZqtTpvEkP62/wDV+bnxyxJAYVruj312YkliaaVbkh71SshVFQKT6jipUV+wv2mVsIW/eNtUK7ln&#10;79ztttm0iaFOLM+qRDNP950J2aSGIJEKBd+IHLf4hjbyJo/Sa3Tk4kXglK8mLd60y3ESQwkLFrdP&#10;u45YrtL+QxwmCQTyg04IE340B7DNftAqSu8cjTMGedVCInGMAsSfjPTBMZJchDh6b/6b08LmY5Cr&#10;ku0T1kitVS4iSyQxx2TSetLLWYn0wqn0upPw1HwKn8mCWjkbTp55oQiV5MaVP2BX4jRun+TlGPII&#10;S4TLc/zeL/iWXGCSgRc2Y8yWlrZXvqTCIosQlNPhlb4jCpKUViPiLfF/sMDfWgrGQQpx/ZXZAvEd&#10;QOnfbM6RlVcTjeMOSPOmO8KWpvZy6n97LvM8odgeLNQFd1+JlVeH2eWIRNzVy0pXk3NkGwJPWtPn&#10;l4MQQKZYshlJHyL6U0KxWyusaeksp+IhV2AFfCnfGOY4bqGqNcMzqII41LAlFJC0pxovLxyWWHCb&#10;j/nf0Y/1nMlkAFk8IVZXEmm3BecWEaI5vJ5HCMqu27861UsE6/8AA/s4IWx06C+e3kWR5iI2EYZK&#10;ozVANB+2g67Zq5ajJOHFA/R/sll9XET0QB1XWL3TI76OS3htB6ytM8UhEqR/P/dMrL8J5fGn+ti+&#10;mwGaSeVbMm1tgtC8hZ5Au1acVLFupYu2T1eUiMQTUsn+++DRqt6j6j/xP81LfMGozWP1HTptW/3I&#10;6jzCtDEIooixB+JmeURon2ERV5Nz+LCq/vby4vyXjKWymqRgMBQCgr8jlOLDwQFniLp8uSzURUWT&#10;aRpem2WnBYHVrmQH1ZeQdi7Grbmtagf8CubS2to7iQ1/cxrzmWgoxrsN/mzZKWeRgaFkNcZET2W+&#10;YIbqe1hiQcbieT0op1LcolI+J/hIPZU+Fv2uX7OGVz5jurqSJGjEzRt+4UqSFCj9QG+WYtFHHGwT&#10;E5Pr4f8AjrsDqhEAD/ShILDyBpOlW9w0NzLax3KBLxlkp6nJunxch8bHgKfEq/5WB719RvJdKt2Y&#10;yyXJe4mBPBFjVS0aKK0pXLdLix4pTl/MH+myf7r/AGTfDIeDfbjl6URps+k6RBrd2iJb6dYSxWMT&#10;xD1JDKSI5ZJaDlz5Ov8Aqp+19rC/StOvWjWGFZPXUpG0SgIOI+IcWNeNePxkjM7WarGAL+6LLLQJ&#10;A+oJ3r+t6VYxNc3s0UVmkbyi5YlxUfAQY1oZPt/Cq/8ANOTNdHtNO0qS41G7Mlyyl4YIgGUKHBp4&#10;GlaZymbWT1GYDFH0D6pz9P1fU36YTyc9g8+tPM995g11LPTLJrKzVhFNJcAieR2gZUd2BDQ8lV2X&#10;9rCHTxps/C5uomnVy5t/VVFUxp8HJaE9R/dqP2c32oxZBCoHgI/pf8UynETJ/mg/7JkustrY9Sz0&#10;ueKyjg9FbpoXklk+syP6nFtlUK3+7ZWf/dvxNj9W1azvtOdraOSKSGKSOxtg5WjjZSqEf3klfDMH&#10;S6GeOe/DMyI45+niZ44Rj6RsAs0LQtZ0m/P1qaKeO5kjuNTufRB5BlPJDKX/ALqIr/seWB7O4m0+&#10;wiFrbO7SOxllk4kvMBVmb7TfB2+PMrNATyH1cMYAen+j/U+n+FxROhcue3/SKI1HSrTV9RvE1O+i&#10;VRHGsVvCXVorVmKqFf4QPrH+7GEf+QjfDywwl0jWbezmurhYxLcOkiiIoSVOxLE7/CDvmNDtDBLI&#10;IRM+GH9b/YtcZykZWP6qWWnmLyveala2Vn6jWtrHNbEyiTijxkUVVUlVLlSEqq4V3eqrC0elWErR&#10;tdSFZb/kiPINlKxH4qR0/a/azO/JcZ48n0R/g/g/r/1/9MjKTGFj6v53p4Yf0Y/j/OTSx0a5uS3m&#10;HWok5W1ur2Wkoski27BTJykB4+pPVqcePwZhoei830ser1WVpvUNPUqwArWlacvhy/xTw8Vej+ZU&#10;Gf5Q87/ecPe22t+ZPqketkQ8QHC2fpty9EqpLA/a+2Fav8mf/9eJXUSXd+tqZ3lNtza4PD1V+yOQ&#10;q9K8a/Z9J1z0+EuDHxf7p6HCN7HJ9LwTCOz9dYVhjlAEakhCSTxT7PIDltvyyUw6dHDEn1fi+6gS&#10;yAsVbqFAUEVH7XFE45qMurmZcMuv8P8AvmczIGmHXXmK4kupodRWSIKrn6rE6RrJGDwMrM5jorV+&#10;BWmdpP2I8AeYbmxeCSQU+r25ZnlDkPLMBtGq1oen7WW6TSy4/V/pPT/uv+Pf5rVI0Rf+ajvKdrq1&#10;my/W+Xr3QUQWKrGUt7dTXm7gK1Wrvx5fHkSS2u9c1ZHeSeMFVEk0lGaNNyAlQ3Dl+zx/4LN7MRxR&#10;2Ai2RxEkm+EMqK2unWkht4o4x8TiNAEDOfGncnqcnq6fKVsoY1jCW/p0QEN60QFJAxKsR+z+3+8z&#10;Q5dTwmUiZcvTv/xJZZpAyEq3DAb3Xra3bVLt5rgeuJovXkDAW1wfhg4p6ic/5gVj5R/78+LAt/q0&#10;fqxQel9eo9PT4qY41LVX46Rr09uWYmKEgDIn1H+KUpScOeaPFUv9MjdH8vzJDcXDE6dLKis92rMs&#10;8zqlHd1LzMwU/Z/eYW3l9p8d+uoXdqkccJ9AIxLFm6jo/FV9v2s1epz5cYMePilL/P8A90HE4o3d&#10;/wCmTuzsbz9GtZRXskkkw9T6wQiEKfAlSxY/zcfhyWeVtZnvbdo9N0siWeSrvcsI4I42qE4oHWV2&#10;NKU+H+bnnN6mM4S4pHf+dw8X+9lFnKIMdvV/Wed/mR5d04XkEnmLWHTRrO3DWltZ8vrs91BV5S8h&#10;QoqgHluz8/2I+eH90VsXgtAnK4uDQrF0Tf4jWrEUGZOnxHLCUr2j/F9HH/uWGOFy4fx/nPNI2m8w&#10;6je69My2ukaQiyyR3j+r6rgP9XjUU4SNIwX1Bh/bgxRrEABx+/fx9802SIuw5sQGIy6lJqFxLLdt&#10;ydj9ldqAbBVUU4qoFFUYMgow5U6b5iZRRSe5UV1SIxR1LPStdyFHb6cUqTuBTIMgFWGEqoVRuepw&#10;p1h5mjZlJURbselPpO3fM3SAWB/OcjGKZT5atYYpj9ahD/WF4oxBkX4jTiyKOVTTanFsD6Rcrfks&#10;u/pEoHWu5HXLtVj8PdsyDhFo3zJa3OiRQ2IDN9bRZ2jdRVQxJX7J8PH4l/nw75cdgBUfzVH6s1VX&#10;u1JE1YhR1HIbgNXr7UxK6tobm1eGa3SQNuQSaH6CMtx5DCYIkfsQW7S7ubQi6tQYbuJuUU0burAn&#10;uMIL/R7m0uPrWllYpWIV1cH0+KAVA3H0GmbbBq45I8OXf+b/ADv9i2wyVseTK9K8x2V9Y/o/XBLc&#10;WkHL40aNZvVk/b5SrzZeX7KfD+1+zhvp+pxXCGHkGniNJaEVBO3Q5rdRp+E8Q+n+FE472El1DRbq&#10;z4SzQt9VukEltJQt8BJovJv3S/KvL+b7WC2hR1PL4WG4+eUjIQdmFpfRo4+akNyFAg6/SMQuog8Y&#10;Vl5r2PfLcJqSbVTfSwRLLFIYpf8AdkZAKsPlvX6RkU1K1kgu+XpM0B6QxheIY/tkH4iV/wBbN7pp&#10;QkAL+n+c3RNs40bU5L7TGK30cWouRW7nLszRKQTbqyUSISb/ABcPU+L/AFcDDWdStLNYI3ka6LBI&#10;6gBiKipag+BP8rLzoseSVyps26hM00DRbnV3vBBbxaUIXnvDHyaNZXBKrESazzEivALx4/zc8bZv&#10;a3Amv3MbOnMetKqjr18KV7H7WOcGNRH0pkK5Kmow3tg9nokH1qAzCKQ2VvLI5Cg0VgxEgYpT440C&#10;Qr/seWGS+Y5bN4obyMtHPs0ibKo7U5DcU98wT2eMm8DvFrMRI1/Eln+D4dTgu59MnMUlo3KG1lCP&#10;O7AUYng1I2dw3FWVv8rDIpaahAYoyhBB9F16r9I6H6cxRKWLff8Apf8AHWsxPNjYOoaVqX1m5haC&#10;4qFnt5F4xyruaMCApBp4cci+pre2F5JboZnrRqtTjQ0B47gnb/WzeYJQzDitshIS2Zz5VbSdZ0aG&#10;6uIbO34co2hjDeoGVi6rLtwHKQ8yeEf7PH/JXS4nitGuUVlvJGEcBaoCAfttz+ClAanKZxudH6B9&#10;SZc6Qkmn2Fxq9vpjTRS6PDE11fxxGNmll24xL6I9bkpZPTRv2U/awdYavPFAP0o5aU0UNGOrHwqR&#10;mPn0wMv3QTOAPLml2u+U7O9vHfQlKIEaQx3DhRGqUHxAIzHlvT/VbDPT2VKypN6sUpqm4oA2+1Ns&#10;wcu+xDVK+RY/rySzhIZLT6peW0ZjnKhquYxx3qOS74NdkY/EK7bLTY/TmOLDXSVR2shRDEwCcl5S&#10;hm5KQCfhQ022qx44g9lAgkk7HcCgoDt7e2TjlLLiKZrq1/d/VrRBxlACvIS/NlHIU+I0GzMu3DCS&#10;50uH0G5KJGc19Rl+yNtwT4ZtcepkSAGy7T6z8xT/AKQMhmltls1WOOzjbaZqn4Sqj4i4PE/a4ryy&#10;PRWdzfXJS2AgsrZjV2VV9MK2/FWXfkob4uX7XxZtDmx46u/EP9b/AKRZWKtm95qkGiaMtxe1vNXv&#10;wKIju3rSvH8HqMjEIFZlogTj8H7pMLp3+vTyWizKtlbuqyIBwYhAGELE0LfzkIv2eK/s5mQ4ccLP&#10;1d3qTHvTWxtlsoIr+W3Z9UuObxutGiV5Fo068eary5cOcj825N/Phq68GMci841AHEORyB+KioP2&#10;du75iylKdkcv4klJ7aQSATwkRXMvOQSGEUjdCY+UkzEK0tW2ZYv+C+zmCi6uhJcRqPTpy3qNgW+I&#10;8ifCgXGQOOJA5y/ohDTSfo7S2h0+abjcNWIcOLAvIsZ4I0aqOXx83f4vtNjRI1/cyQwzRGBKOsiA&#10;gUVqMqglm698hUYVz4v9kkeYXN/uF0yC+vbScXcpaBoJJQ9GdSY3kbhGoqoPL4Ph5ZVzIhZSPiSI&#10;fuUau9eS8jQEjf7PJstxRN2V5ldp1tOFl5r6VxctS8mibnwIEcnpqXKI4ZamT0YlTkyR/H6eAkEE&#10;UDSk8pJQXYxmkjyBaL2DUNacqcUVctMiTwheSaTG7e8FvHFxSIqqCZCbdIi45sSCY2dQvwpz9SV2&#10;5YIjuY4ow0SB1JRia/DzLcaLwEgYirNxT9r+XK+A7skHd2Ut3LSaUxPSSJVKNz9DiJGZ2kaJo68F&#10;RXkX4eX7bceOSOKOR5JCGkDKwWVWoWUk7BVX4Fp8P2vj/wBjh4zYA/H+mY3u6drm6thbQhks3SSL&#10;1LaRPUWJ1VaM0jyn1nr8Xwx8Y/2uXLLsXWMz3sp9VSzcFZQKcRx4g028W5ftf5WRym/Tva9GtWt5&#10;547XTLSsB4L6kokJC86P6nAGrtzFI1X9n9po8VsbqWUvJHF6oPxStQoDVuLbirsB+xt8f+pxyOXA&#10;B1Nn8fxKaAQusQWVpFawTzi1KyGOyUkSOvpIXV+DKkUbEczK9VSLlx/vMDLI008ks6O9vGTGyM7C&#10;IGvxM3JqFNvs/EuZE/pq912KNeztLW1t4rB4ILyYC4EkcCG5ccKKihEU+oys/wAf7uRvj48ft4Kt&#10;pWmnT6xbxhDxD/EaKPiYACRjy6cvsx/azEyxobH1/D/dfUiq5IG5t0sbG5FleXBmrJLGqxgmQqsc&#10;TEm2jShHJYV+Kdl9NvtfGuBdZnAXijuknIcQFAFAN9yeAZ/5mVuOZOixfj/pJY3aYeW7W5M3qyJD&#10;JD6R9STkfU5FzwXgsYb04V+BVV05vy+18WJ2lvDct9cJZLWMglvhAYKoBXk+4T+bbl8OOXJVxHMs&#10;7Krquo3VnGmmoY31GX9gc2ZDIzMr+lGGrJtyT4uCu3P7K4Ljd5I+EMalGKtKRRVCfaQMwA6Htxyo&#10;GpblHVA3NvbwXK3F3LJ60SSJZAlnkM+8U0kMTM5+JW4qxf8A2HH48Bm2uGdPTtRVW9ONXJX7Csas&#10;7DivJqf3fLkn2fhT4skEHbitPEUc2r20UEzzX9Q0TTySRASEc5FUKkCc5XMSDiWl4KkvxPHykZYk&#10;55Xa3FyaSSofUEEYLs3HkqVYgyDk3JU+D4fjbDHhBpBNKsUMcN7Jaxx+nF6Ria5mKxrGZCsjhY0p&#10;EwChJJ29Ref7pP58GWNlFBbyi5jZ7qajyneihRRR22p9lfhynJmlxitorIpfqWpyXl7DPpd3EllD&#10;WC3B4N6jseTsrEsev949H5f8Pj7v4YuAR/VYqQRViFcmlWDcq/D8W/2eOQxUQT+hDWnFnva+tD9S&#10;iR1O4VHnhAElEMXpcKyck/4sWT4G4/DUpW1gaO1FSqu05BfYcie5WrM3i3xYQTI3L/N5MrbgRr+6&#10;jmvyBE7wrZRukZ5OYwGP2ZQEReTIFT4P92ft8NBpKXVxHJfc3tjyecvsZOW6pQNXjxH2af62HLnM&#10;YGvqYFDaj5hNlp0+naG8UWoECKzWFQVtxGeMkpZozFyDsaF+K/yLx+LL1W+UIscCrGrclMAIIVeh&#10;aQ/EO3GmR02MncqBS7yzojiWSW/kkvZohE36TkQo8jgMRHAoEb7V9T1A3x/7LAVtGtvbSXM0KSEx&#10;vJEB9o86u52D8QQP9l9j9rLc0+KQjFJTfUpRd3cFpa3EsKRTpHPJxZow0REcaUqnNuTlv2uDJ6v+&#10;68XkuZrewUxoySSpSNnNTTsx+L00U0C7cm4/B/k5LgBmN2QQNtp9pqOrzeq6zQWtxylhiUJGsik1&#10;X+7M8siuzT8maNPV/fJ+0+BBaNcRQ2kSCOG3UmWVSS/oOgPwgftSFuvH/Vy2fo58lPkmEmoxWUs9&#10;+85nmvpRBb27hFQ3cUjr9r4QqwiPoXZuK/H8WGU9yLa0mKMIYIYyJSykBm4EBeauzfDT4/2sxIgS&#10;mCRbEkHuSOGyN9qFtHdf6ReTS+vbESiRo4UmDNOYmgjjUvyCxV5I3L9tUbC2JLu4kaQBXalAGqHL&#10;ErT4abK1G47O/FMy5iIFdVsMhubjTtPijidjBEpZ5HQ/ulRVkLszE0rHUGRmaOPnJy+03BhcjEQS&#10;R7v9YJDSMWiTwbiAG/yl5fE2URlct+SRSX29v6l5DcNwiewUBLaIJcTcTVo/UduDj4fTl9NVRE+z&#10;/NlfUpHjMknEesgKwqykfCy0DFlbc/D9rl9j/Wys5TIEA38FP45L31KKK4W1jVz9WkobqSNgayRy&#10;F3QRsrdBJ9n01/efB+wuPvLj1jzuZf3ZcLFyJKnkBQKAsm/+wVuP7WSEaHp9V/VyUBDaRpltpqLH&#10;ptoiXAiJnMaIstI2YEyO0kRI8f38iep8XBstY4ry5ldIxMBV2epChyBxHH3U/FVlxGU442Oqg0u9&#10;WfSLKysnufqwosSRcVab0kJ5MpHwhVYKE4Rsi/Z+FOLYtANPgt5La34Qsi/v7iJYYwp+0O/2mr/L&#10;lEozJv8AhWkvuE1Se7hvroSSJJMxsdNke6n9QMODFwYyVVF39NW4u32mX9lkhuJo0ggDqrFTM+9f&#10;i6AkhfCnTLYivUVBARcLabaXD3N88EkyrJ9TiVRx/c/bZEBfZeXKvL7X7tf3n23Fo0ZY1UcUUoeR&#10;KjgNmJ4gVZifs/zf6uQj1PeoWmG4kgaSSRzJPKk9Y0Ej+sxBQIJWcJHEq8mb7SRfs/HijTP9YHrK&#10;lVi+GGvxbHkDwqeKrTxbk2QMPNHChLaxtDYmPT3f05b0ST3wWiuXBST97xVZXl58WKLEqRM3pZVv&#10;6k91PMRyQsEoxAILj4QSTv8ACV57t+z/AJWSy7Rq90k0uuZLPTtM0/Tk4wyxQvMywRlkpbHlI0aI&#10;nJf3qv6HwRr/AHjfb9LNeC2S4jl4GWaP7TvyBqCasWPY1/4lxXBiEuHh5IAsbrtH/SNxYXMLSx29&#10;lckm2gh9N6RPGirHwAT4kKv2+H916kn2uIi5jg+qOzwCKNVrECR8W1ePp78QD78spxRInQlxKOey&#10;E06+vJNQtooLlp5WYC6lSNyEAcLzF0SqOWSrbI0b/G/J/s4AsIpbtWvbqRTCnGOyt0/uwSg3678C&#10;P2PhzJyyhA0PVL+cVPPZH6tKNNuo9J0aAxPO0l1rd8yhZ2jEpBUkowZ5gx4vKyycOLYPhZBwWNlE&#10;cQ5zFCaBd+KqBX/WPxZWZHmUlKdShuJGlLxyPc3Lm308XAUM8h4+pLIWC/Zr6Kfu3+Nv2eOLI0iW&#10;/plCsjEvyYVIXkWLMWA6/wAv+rmPsZ3TEC1B4bOa9M8d0s1nCEtvShkZUMwiSNUiSORhxjX9v4/9&#10;2/tc8JmknuLiO3JcQBn5s8lCTQErxSterBq8f2k+LM6EeEWWZZW0Vra2s14sUUlwY4iixwgj4XpH&#10;IHkp/KrLTky/u5W4/DhijfV7UFTwhjVfTRuJI41Jdvl2p+3mLL1y8mFpDLElxqP79fVvrqSRbmeI&#10;SgN63FVghIAYqzfE7svCOBGk/u2kdgUVtcPcW8ycljY+oyrwU0CkiNT1NfiZvs/E38uZdxEOQZEk&#10;ppe6jbJZ6haTMrzJ+4ieT1JlrJIiNNIrDiiIzR8VrJxSP4uTYOisvQjdFhZVSjAx/FI1TuT0UMWB&#10;J+Jsw5SEq/iYckrk1sT3Mcsl4hNwXRkuiIoI2AqqoN5GjVHRF/dovL4/iZ8RhiWX/SVK84gyRKQQ&#10;NyDue5PFdsnkn/B/pvxJTJMJ7h7RjbzxkpcNHJNICGNKUNAOPpqrNLRiX/abkvLgqkqw294J7iR5&#10;QCvGFKHkaUX7IqBv/q/tNgxysGENh/OSASg431PUNF9C0gispXDevcTciY1dw01OZId1VRyajfFw&#10;jXExHHLKdRuV9NKLwiHBOVAQKl2DBeR2FclGPh4+AfVf4+lAFoie/uQy6Hp0vrSIzC7vGM0rxhmV&#10;vhWKJo5JGRTzen7t+SfZxAsXjkPCkMZWMQouxY1LbgmtaL/k5cYAe9kiwhgu4E9bncTiSc3U7guk&#10;aFFQAMqMqqXlH2Wk5N8Lpz+G0WUOqrVpJAtRUAcWQ1kbYfa6D/hcTIV7k3bpJbV0aR/TFvbs/FuJ&#10;LepHOpSBPiJolAz/AGV+Jef+SItrWrgKpDW6cEYgKrSLy+IsB9mr9+P2f8rK80zEe/8AH8THrull&#10;3qSiKWWS45wahKtxJEOTzJbSJHSJIyeXqFYdwnJ/3q/tR4DF7I04lRIhOY0WBlNT8RYKSSmycVam&#10;SjiFAfwstu5NpdKtDay208k0ll68sl6jKVVljCs6BUkq0hldOTgfbX480Fq9xcKGKxxcnaSQ7t8X&#10;IsQGqK9lWmTnMQgduYWQvoqX9+LGwb6vHJdXIWFLa2UlVBUxoitItDwH23dmXl+z+1irLbllt4WI&#10;Jl/esh6KynagFK1G/wDlf8DkYmQokdEUQhOeoqtxfzBHjFuPqsM6DgZI3HJzISWZaOqp9nnGifs/&#10;vFTICN6E0lY5KhYEFSKP6nElP22+H7RwxkCPT+P9MspUquHkY31tDwuLdkZ76cqqkmE27ShZByEU&#10;fx/YCeo3xc/TwQLWF0bnbqiqxZwOXJpXalPiHH4VDL8OUcZ4vq+5A5oP9I3dvLEba7eeSaILDcTF&#10;DFDawxVaQiJlcGSRo5Pj+38P+UkYWRncyR14SMzARDkT/keIUUX+X7K5kyPCP7GUpUmtuIYlt5kU&#10;TQJGhe7PBVNKmUjoWbm/8/25Mdf3FnbTCOGhMaopqW4n4dqld/i+L/gccMCdyoiOahoVlql/p7S3&#10;0rA3DzyqFEfqKTKahVlHEel8HD9nk/8AqrixgmLHihWVgDyYqzUUAghT0Y1YfEv2v9XIjJG0AhBi&#10;/tGRQ8xNqjFR6aSRRs0rOGQuAC6KUjflG/7yNk4fBLidGWKOWaRlRWEcX+qoFX4mg+yK1P8AwOWR&#10;nvwx5VxMgO5E+mjS3VvZ20M0sqSTXPKm8ru4ELuoZ2X1GaMKo+BE/vG5YCkMt7dw2aqGtwqySqrV&#10;ohYnegHN3UfF8XHk2WY6hvIer+H+kgmhXVMQY9J0q81B343xLxRTTL6YaQKFWgPL04UkNFovL005&#10;fF+0La6NvbxQ28JpIxoFB5yLRmFGO/x08cxyBlkbO3+mQKCCi0qOW+uNSv7yssKVLySfuIHBUGsa&#10;lY/3QPH7PJv+IIvd3iuslwFRIkZwhbmzVdSBVviJ2X4V/wCJZkRxxo3/AMR/uWRIKITTdIaOSK0D&#10;yy3UghaVYxGqUjdS3GJOC0DSDk68f9hyxkNLYBpm/fqqGC1Uleg4kmhNFcj/AJpwyle0P86SjvVb&#10;lJL9jFagG0laVb29dVYjmeSBQ4HJo1ai/D/r4DiKTXhVPUVlUcZEqfjapFOVV+Gp+3+1/q5eDwwU&#10;lMrr1ILCspjKFmMiSAL+7QANXjQ/EQCeH/G2CpVjUSOxLSyqFoacBRCChaoHFKn/AFsxgCAK+KKQ&#10;Vu00oiHBY4IJC5K1MjAyBkk4cWbnMAKKPsfF+3l205ZWdoIuFsjJwBepjBIKrtvyYfF8WSyRBlVm&#10;0jmpX1miSJFFNOZL+ZZDMFh4pOVVllct/vtVX0xwduXFcTt5uV3HykZ3gYybCqqCShII+Rj/AOus&#10;tnGMQKHD+P5qeKkRf28P6PuEWBFF0gi+M0aRuPMAhv8AW9Vv9ly+xgiJuNrJLydpUIUIhFKkgULE&#10;j9rjy2yiZ3ryYiVblB3hc6jbQ+lALWUM7SS8g/wqxqsao3IekJSn7z9n7H7aiI7eW3R5q1fko/ZB&#10;5A8PgXluaMeTlvtZSZgmht/VRxE7hL576DUJY7YoXgeORk5CXj6cqGYetIU+BeUYVIAnJU4/tYrZ&#10;W7PcgyRtIiOCPUoNwtT8Kggn4eQFfs5DNkEYUCQwsFR1W/iXTysVxFbT3ERV2tqv8Bl4L+9cqyqG&#10;kaNn4f3jPx+xi+o3MN7dIihaMCssrgkcUAJUeHKtP+ucx9PiMY2QzqkNo2nXei6ZIS0zeiym0toi&#10;qVeZmQM2x5GILyVOf+x5umCdMUXNwzys7wlTwlAIAQAAgMfshyf+BVspzyER6fqkwkd9kr8xv+jr&#10;C2t4obe3mjlVpbWRw7/WnZnjd0jqszQhfiLFucsseBr26Ms0cqx0kiIVlBJUVFFRCyk/FQdMu0+K&#10;UY10/wBk2CNCk20/ToreG7tZbgGC75yxOyhJH4sGmnmWN1X4S7bP/wADi3pzwMBCJI0r8JIAQgk7&#10;8jv33wVEgi1FIJbix1Aepfm0nnZVDpyYzqwAopQfCSONVRSqc2/bxt3wWGKyLLxnCyl+ZPFEIPag&#10;CV5can7WRw+qfF1/qo5b9VSye5+sXesBXaXTmktoreOJSJJpuSAH7bmfj6XqsiL8HLBZntf0U62y&#10;MIwvGOtKM/JhQcia9Czf5OVyifFFn6if530/6VohL1JDp9jqb+aRPq0kUt/HIHuZENTBG8UJDtxR&#10;DHsyQxRoF/e8/wBrlJhU9ujRlJTEZGdHkSpXlxJc89h0qpIzNjk7h6fV9TfAGrZetzOlyJYhdLAk&#10;MkcE4CSCP1AsSelRmpyKyKrN8bYEuXtfWZEiUJVWlbxIFNqU8MviCBz/AN9/x1kU1sIdRNqk01zJ&#10;JOVdLaPcUBPIFuQf4vsr8S8U/wBZMSEMPpCimCNpKouxqrGrDie3ucs3J/nUgjdVa4uVuCvNbuZI&#10;T60lGQCRForGRQ3xf5CquJzPBbSraKwVgVkmoDQM9FbZP5Yx/NlmOMvrHpZxsb9VWw+t3sM+pGIk&#10;PyhtKtxZo4eRXkZApXnMWp8H92vP9rEYoLu91KWO3UPcEKPXcFBDHsD8XjQM3H/VXLImMQDIdfV/&#10;O9SMmThrv/mu1XVtK0HRYbm9dlgUsY7KKkr3Uh+PiiDd6H9r+Xk/+Vh5NbW+kzadDpV2ovVkFvFc&#10;VBZIQC0lE3Xmzgcmf7P/AAuYYvOJHLH91w/vMf8AT/2P83+Bo9VXP/SsG0rVde1621jUNf0d49Lj&#10;iN+tn8cYnuQUFuxkISX00jX92kf2uLu/7K5B/wAxo/XvLWGG/F/LdELLJxo9aitfp3/4HMn2fxxn&#10;KUzDwv6P8DrddllAcV8L03yn6semmGWw/R0UBpDDy5AR9t/YD4t2yYeXfKl1KuniaV4Rp6r+4RgQ&#10;0arSOMkjcs3JzQr/AC5gdsdow8Uj6ogf8k+L/fRcfDp58ND0/wCl4mBeb/OdvaWd/HpCRvLrUhht&#10;7hlKycyONxcgmgEcEPppG/7cn/DSPzVcarDdW55IGnPJ5pSWKN6ahQqgMftcq75o+xRhlxA8h9EY&#10;env+r6OL+i7SNcIoWl3l/TtKvdPna4Se6e3T0ZwoipPG07F2Lu3QxqtV48v994UeXo7T6kdTuJxa&#10;zBjG5IHp+qSVPGOQD1K9fUVf2vgzc9p5ZZJeFEcceHihH1RlHg/p/R/p58LAAzkT+PSivMl5rT+Y&#10;E0ezs/rVopZnNeUn1Vo1decsZ9SFFkLR+l+yqK8nLH6VK8Xrc4FZ2mEhvrp2jdwQOZjiHxL8I+Fc&#10;p1FkAXUD6fCxiPDxf0p/8ebpxvfn/uFHzHZfXTbyWl5KksFp6cOn6eBcRRGMgoss0jejJWRvjlkT&#10;lw+z8eGHmDUxEqNpcpks7kKZJFqwNO9Pp65hdn6QzJGYerH/AHbj5JmAut1Dypp9txmh1CsOqQ8h&#10;cWs1Igz1+Ffi5f8AAL8XxZGL2Q3KCSRWdovtS70236D5Z0WLF4YA/S4RlxBlWlRR2E7wQPHBHdGs&#10;dqKBgWFCeRP7TMDhdccHQyOpVNkWnWp709syIERlu43HHmnlr60brDE4kkozuW2XiuwWtO9cN4mt&#10;jpzxs5AiHJOdCSQKVpt9rMDPxeICOcvqbxEcHCGNSQ30evw3CwhzcExTPCOIHN+QVmqzER/sgLgK&#10;ytwkc0wNCAAStKnalNj75k5JxiKauEE+5M9Vu3lurS0ChxISxWUsAADyB3Ukn4fHKW1kUBmlJRmK&#10;qnSlNyfvwkC20Andc2pQu8iJbhZUjR3kNDXkSqqDuNlHL/JwTxcRsglEbU+3SoA+RyPE3Q2QReMy&#10;xy/VjOK0EJbgWbruQDTbLn9JoFSOQyycR8bALU9z7AnJRJCDsN1DThfxXLSXkCW0HN/3MbtLxTl8&#10;A3oS6p1P8+Jyy+pcuY6PDCpCCgptuxbLcYsHvU5LNBEWlt9W06BLktDeXkgaZ+R5kk0RUpX7I7t9&#10;nE9T1bUbpAj0SLpQUUH3IG+HBo8cDfOX4/nMjM8PpACv5c8q+X9ILNapznHSRhydRQjiGoBTAixo&#10;SyvOxKjkF2oxpQDf3OXSouNRCZSSzKI3itUCu3BpNyyJWpO3iB/N9rA6FFhkOzO9FZj779cmJXII&#10;4q3Rrq7XENaqkdWRFPcCnQdcOdFnkVYpJX9OdVLBgfsK1OigbMaDBq4CZo7iXNysMxMb/wClYn5w&#10;sIrgTxxW4ubd3jQ25UUmkiLMA0jE8kQsx40488F29pa0urm7i+u3F3IeU0zVYRceI2O4+0w+H4s1&#10;mSJsY8fohFz+G5mR3AHpS7U7zU5dSsrexvH0qysLdONlbxkpJdOWd15grGxXhGyc/wB18TZc97bQ&#10;2aRraGIFwAqFmoUFd0BpReIxjpckpgzO/wDueX9HiWcPSd1W10S/uNVnmOrC6IhJLzRxxFllYhOE&#10;xVmUv6knJkX9lEwg1+01G5mjkFbeMxCVRsDyYVHw/wDDZkYMcd974HR5oyrZkvlK+0aK0lt4Jlum&#10;inktmdasKRsUpyI3C04YGtrQekxmdkVNkjrVmpTdj9LHLsgEKobycfgkTRTa5vZBPGlvGJC28kp2&#10;VVIagUd2qqrjrCWeOb7PwAMTI56ltuNMmD6aLPDk4Zd6nqlvBPBxJJYlKJGOnA869vDxw4W5ig1G&#10;K6l9Mi1UBDT/ACePwjx3yiWIygYxJ9ZdjGZMojpfF1Y3PpsmoaDNpkImX9Iys8qNQ/tmRuZrQK/H&#10;jthVJ5j1uGRzZlYIHWSdeYHPhy4jiux5MxUA/wAuXnQQnACXqrzlwubKcR6ojeX85OJPKHlq6eB7&#10;62W7vE9O3kkoSCUTkVLfybciv82SBLd7PSZbi/SS6i9BYrVTGA3OQkuFiU/ZAP7WarNEHJGGM8Bi&#10;f3vCPTw/w+r/AHSdPkuIkTt/F9X/AEkxWDW7PVPMC2GmzW1vd/W5rjVZIpnkX07YosBeZlT943H4&#10;lQtx+L9nAg1WRILSK1WK0uFPphrgDlRNhUV+HNwMAySlxnjjL+HeP9b+azBhXLi/2KPfypZS3Op3&#10;d/Nd6nZzA3SW1o7rGWlHIlCpT1W2pGGfgqenjtE0DUNRTUmn1K3eGQOimMOKOT2kr8Ow7N/k5hdo&#10;6+GnlGAjKj/V/wBzGbE5MniUAOH3qXmXzZFpdxo8Fvo12s0bxyNEzItYQjqQUQuJCta/vPT/AJ+X&#10;LBWnaVC2o22lRu7AJIrco+EahgoLnrU0XjlOq1cY4ZZaiSa/rONnlwAXvxS80BrXmG9j0O68xXUd&#10;va85rUwhLpp5JHjZmWEgIAiBn50Q8sB/mFqktzG+lWYQWWnRRm7n5ULczxoeIPPdfs/5WS7C0IH7&#10;6dmWSXp/mxbJwkBQPqPq/o8P4/mq/wCUuiLZQrrepgx6nrskjWtoYggQIGZnWvxVkUs3Jj9n/Wwp&#10;0WK1payWkc2q6yQFgkeNVihSgL7n4fh6fzfy5tNbOW9kRxuDIREfWevoxR/ny/0v+yTnzTJfB7j9&#10;NXFro/lNA31gxTyfW7h3IWLkVWPgrH9hHbl+03Hlh4IH/SbP+iqWImEJm4HmZi5k5+lSvpj7Pqf7&#10;LNR+ZHh8PHvw8X+b/ueP+i3+L/D6vE4fq/g8T6uHi/m/5qSG9T9ArH+n1Opm2N4Lb6yPTEHoCIxe&#10;vX7R/vuP8/8AyMz/0Od6Z+Z3ka0hdGN405HxXRDs7kk8tnZlSte2dbm7exz/AKt/TTufz+MDa30N&#10;qml+YJ7iJ4JIjaAgfUHVBEnGhV+QHqOy0+zzVP8AJwZP+cvk+TTY7JYZeIDJQoyqidvsEMSfnmJH&#10;tDAMhncr/wBN/uvpYz1uM96U2/kjVYfMtzq/1tlD+nIxjWNpZpKUZSZAQsaD7Ff+F45G9c/MnRNQ&#10;kihiV4rSNi9BHQV2P2Qd6n+b/gs3Gm7e0mPc8XEfq9LWNXAy4iyzTdPFqpd2aW5kCiWVzViFrQbf&#10;CKV/YCrh35b/ADR8i6PZsEFx9elJ9S4ENRudhQyHoPbMTWdt4ch24+H8f0nKlr8XDQ4vixzzj5Z1&#10;vXrmOJmR9Fjo0liZAhlcCoJIjLCh/wCLfiwTrH51aA+mLZ6bPcLP+3dvAoYA9QoB2zVQ1uGU7ycX&#10;B/M3l+lw56wcQoelK/Ln5cSr5juNd1i3jiVgq2+lxytNEChHGVy3HlJ8Ph/lYRS/mX5f5+qJbmWZ&#10;iAxZQFCjrQDp/sRhydpxJrfg/pfzWg5wTZ3ZzFa8U9MRqkQGwG5r7muCY/za8vfu3uLP63JHIWiM&#10;rzqEX2Qcxy7cuWYmTPCW42PuRHJjEgTFK7vy/emVhZX0tjA8ZEwt4bb1JJCahvUdTSnxfDw/a+1k&#10;m0f88vJVlqFxM6yi0loYoEt6sjUofjLCoyrVzxzxARvxP57ZizwiCPVz9Lz/AM5/lb5m13QtPtEu&#10;JJNTtB6dzczXHGC4j5ErzhBdQ4NH505f62GGl/n1+WsN5PqU0d5HqM2zSGFZiVH2RyZvhHsBmuz8&#10;coDGKMP+VX+4/wB8zx6jGIm+ZSnXvya8/wA2l2mh2WpQSaNYxq1vAQsQM5JZ5HWj85OR/vC3/A4a&#10;j/nJH8tyeTfXeR6n0B/zVmGdLOqHJI1MAxaP/nHf8wVfky2ZNfteuan/AIXbFl/5yV/LRdgb7/pH&#10;H/NeUS0WQ9zIauCNg/IHz3HUkWhY9T6x/wCacTf/AJyX/LvmAovePc+iP+aslHQS6tsdZj62jYfy&#10;F84LG0jSWom6CMSE19+XHEr3/nIr8sruH0nN9wb+8AgpX7nGTw6XJjNirH0pGugO9F2P5Q/mFYXU&#10;d1ataLIv2qy8jX2JTY/5Q+zhBH+e3k3TJgdImuhAKcYXh4qKn4iaMak5tJ8OWNZI+ptHaWI7G6Za&#10;fy+1rW4WHmSGOO7rX6/byJJMwUfAi80CoF78ufJf2sksX/OSv5cBR6n10vT4qQClf+CzTz0E79PJ&#10;qOux+bDm/JTzo0ryMlq3LZazUIA6V+Hwx3/Qy/5b/wDL7/yIH/NeR/k/J5I/O4/NZ/ypLztvVLQ9&#10;lPrHYf8AA5h/zkr+WhUh/rrV/wCXcf8ANeA6DLe1IOth5rx+S3nWoJS12UrQTnevWvw4TXn58/lw&#10;skl1prXkd64A5vBt1rX7WbDHCZoZBcW2HaMBzuk/0j8ufOghg0vVxDPocR5ehFKFeo6KDQfB4/6u&#10;D7T/AJyR8g/VlF0bwT1qeMAI+8sMx82iJlcPpRLX4r2tKrr8lfM8d1Ktm0Mtof7syycWp8gGxdf+&#10;ckvy1He9/wCRA/5ryr8lk8mB10D3oC6/JLz1M7f7y+n1AMx8Kfy43/oY/wDLLkSVvDUU3tx/zXhO&#10;jykc1/PQ81S3/Jfz7buSj2rR0osRlPENtRht7ZG7385/y5m1KS8X6zJyACrNAWAXuAvLb6M3OLNI&#10;YxEhuh2njiK9TNNG8nec7LQY9LZ1tuLNI8tk8aSO/ZmcgcuR/vKp/qccy/nn5HX4kFyjoeSD0FK1&#10;IoSatX7sB32J2ZntPFX8StL5D1yQ8JWWVJYyk0omaNwqklECiqN/lM/LA7/nX5JavMXUvqPVlMKl&#10;UXvxDMftH7X2stjkEfp9KD2liva/kix5P10yR8JUgS2h4xssjK8sh2/emMJURr/d8PTX+ZcEj8+f&#10;KsNzHJbz3aRR/wC6lhFGBp9qpyuQhkjUxuo7Sw9bS5fywL2k0VzaQ3F1MNr2ZyZIyCSOFN+J+0y8&#10;15fzYc/9DEflxcRg3KXaScSp4wBuvvyGa78tOP0lqlrsXS2Myfk/50s75XsZree3SQSBXkMYqtaf&#10;D8S1FdmYNkXvfzi8nS3r3C3N4aqUXjAAevwkkuTT/JXjm7xakCABHqbIdpYxzv5M70Xyxqdppq2J&#10;061ihWT1WVpQ4qw+MKiRotT+zJJy/wCNcVl/OXyNJLFJLLeyxwD91B6IRedKcqBj86csrjmEQaH1&#10;JPaWInqox+V/MiwyxQRW9pc3bf6VfB/WYw8y/pVYIfsnhy9L/ZYMsfz78pWoSMTXZiVaEegK9RT9&#10;qnTKM0IZNyp7SxHvS3V/y0ur5ri4jsbZb6SUSKzTMqE8SGY8QzEcjy40+Pj8f2sNo/8AnIryACSf&#10;ra1IqPq9a7f6+YEtKejWdfi82OS/k35uYLymSVkQqh9cRhd/5RGeVR/lY9v+cjPy/wCVRJele6G3&#10;UfjzyI0skfn8fmpD8mPNP1fi0FmLivwzrO9aE9SCv2t/2cTuP+cg/wAuXg4IbypNWUwfDv1255LH&#10;gmJWUjtDGD1RMH5Teb0uFaRICI4wkdws4EykEEEMYz/n9nAt3+fX5fG1MVpJeROftUtlofYVZqZf&#10;jjIH1er/ADj6VHaOPzRWl/lh5rOsC71aC1ngRDEiesS5qQxeRkWNnY0H7WE//K5PI0PqzW0l0lxJ&#10;8TJ9XQKzn7TVB5Bmp1+L/VzY/mpHaW4bP5TxjlbJT5S1uf6vZ3VtC+nw/AjGeT1EiU/u4ytSsqpW&#10;tP3f8nL7WAW/OPyvNcL64mFujA/DCATx3B4lvE92zJ/MYhGhaR2li805h8tXFtZObZi17IpFZpWY&#10;LzCqwDBf5U/ZRcWu/wA4PJbwNDbm5SNmrwEKKtD3O7dMpx6iN+pj/KOLzUNP8vaxFcx3V2IpbhIg&#10;rzmR5HLL+ylfToG/mLfD/L+3isf5yeRYLZYYIJuQ/wB2ekQaKdjXlyLEYzzxlKyv8o4vNBnyn5iu&#10;dSkvLm/mELg/6Kzo6VdKMojoI1RG+Jf7xm/ycQf84PJzoit9YorFigiAWtaim/b55bDVRBT/ACnj&#10;8/kmEfl7Uo5ZXUqXeNY1ldiz0C0Nf2fi/aKp/k8OK5o/ze8nMhhdrmG3oAFSIE1JqW6jfpT/AI2w&#10;HVRG8eaf5SxefyW3Og6pHKt3Ekd3eglg8rcQABxRBXlxUqz82X/VVE58kET/AJ2eUXaNUN1wUfba&#10;IclpsOO5+nb4sojlhdliO0sV9UDY+S7+1inkZYjNIx5xR7RymRizNJUhm6qql3kaNE+D4nwGfzZ8&#10;mSyB5WuCfhDs8C8mVDUAcG+Hfc/a+yuZMdXCMdubIdp4vP5JkdH1WBaQIBX1GjiikPpo8gAYt6m7&#10;nqF4qi/HI7JzxW8/OTynNG8ERnigUKIlWIAVBryO5/2IwY9XCO53kv8AKmLzUNJ8q3dpNHeXFLi9&#10;kLvcSyEMwDLxEakFF/134/F/k4+T85/KS26wQNdIBvVU3LVB5EszfL7ORjqIGRM90/ypi8/ksg8o&#10;3jXzX1z6ckj/AA0lVCVioQYlEYT4Knn9v/JfkrcVR/5W35MLwDndelCrKVaNiXLk1LHnX+Urv8P8&#10;uH84DuefuY/yli/pK40HVEF44ANxcyRyIysgWJYlHFI1K8e8is3FWfl9vBi/nP5IiiWKJ7wRqO0f&#10;UjfepruSf2sxzmEjZU9pYj3/ACS1/Keu3FxJdzxWrXDueLSKGZUOw4sDxXgoWn7v4f5JH/eOX3n5&#10;t+U7mQBZLiKM8gWWACQctiwbmfi4k9vhzMx6yEBtaf5TxVW6c2Gi31pbuHQTS8U4KZSYyUBIXiVX&#10;inIL/NywTd/nJ5Nlt4rSNbj0I9gWiU7b9FJI75j488YkyPqJQO0sXmhNM8q38F9calOyLd3IrKsR&#10;IJaij4pAVZjxRVU/s4tP+cvkT00jH12ePZpFaJVDMqjr8R6n2wR1A4rqv9kv8p4vNBWvlbzSTPK7&#10;WdndlWitZ4uUvpRvITsCEqUQ9S/xftJgL/lbfk9omq90k0iUklWPk/MpQlCSoB8GIzI/N4xuB6k/&#10;ynj801bRtU5IojRoI5D6UBKpGI/Vqoegdm4r8XAcV/4FccPzZ8jRyqV+ttEG5en6QHxUI5k8yfi2&#10;/wBiuJ14IQO08f4C06R5ilt5A5t4bmSMIZ1PP4C9fTClVFI0+zU/E7t9nBSfnR5NRzQ3DKxDOfQ3&#10;ND0qXrSgymWaB3uXF7mX8p4vNAyeU9UmgAKJHJGrpADKSqFkI5lFRUZuTt2X+bAx/N7yQRLI0U5u&#10;JSSZBEAwBAACmoo2w3PL7OGWpia5o/lPF/SRi+XtaWW2SK6MdnbIAISdpH3q0v2uSb/YT0/ib9nF&#10;D+dPlQc+P1kszcyzR1BNVpsGXpx/4XJfmIE2kdp4vNRi8nTBYlPCOKOMQxpFxRkWjgnkVc1PP+b/&#10;AHY+Kv8AnR5O40D3b9/ijA9+I4kUXKhlhxWxPaeO+vyU4vKurH7SQQ0qqmMcmpTj6jcy3KTiFp/L&#10;/lL8GI2/5veS1mV5XuKA8gFgrurch1f9qrf83ZOeqjw0Efyli81a/wBC1qS3kt7eJSJF9JpXm4kr&#10;JGUcjgu3phU4/wA7f77RMVu/zu8pz3IcRTKilQHMfx8Vq3iRUtx/2ODBnEIkE80x7SxDvQul+RLn&#10;T9PFukob1BI00C8RDzlopI2DcQhfkB9t/wBleTYBl/NzynNLykN0wJ/aiElF7/bYhfAKi/7LLhq8&#10;dMv5TxeacW+hXNrAY7dIk/bPpkwgyUAqfTAZ60q7u/8AsMMrP86fJEDGRvrDykmpaBa8a1UbN2oM&#10;xc+bj2BlTE9pYvNJNT8oazdqIE4RW6oBGqSsAshUq7kEHlyDt/rf7LAd3+dHlaadG43PoxNzVOAq&#10;xINepPVjXdsycOpxwAHOl/lHF0v5I/TvJ0tnazhXjF3cqI5JKGgRCAigDitEjXivFE/yuWaP82vJ&#10;HocJpLyaShAkeJVbkWILj02Cj4DT7OCesBlsTX+m/wB0v8p4xyv5Ok0fzCtwrwR28cQkJMcbVrCs&#10;dVjPNfirP8WzxriZ/OLysIkhjSdIUHHiIwRw6cQGNFFPbJfmoVz3/qsx2pi8/kio/LT+vJcSuHme&#10;hDU4HmvR2ZKM5qf5l/yVwRdfnN5PuJCnCeKDiEqsVWYVA3+JT9nl3yuGpiDZJKP5Tw+aB0/ynqFl&#10;AJBJ9YvGkaVxK/FFLAsSgo619T0zuv7OaD84fJY4NOZysDA28ItwVUkn1H3f7Ugb/geX82R/MxB9&#10;O1sD2jiP9ijqHlXVZJJhaoFN5Gwu7tpuEpYIFhVSi/DHDudh/een/utcEH87/J7NKSbs8iTFWFPh&#10;BUClQ3Xly+KmV+KK3Np/lLEOV/JD2/kC8t1gSFYYlRY1nEcktGMbGnwtX4AgjpHz+1/weMh/OPyH&#10;Cr0juHd3EjkxkB3FN2+ImgA4r/krlk9UDyX+UsXn8l0/lHzJcuGa7W3AjaBSgjMkcbKV+BuKrzJ/&#10;eO3Bfjf+T4co/nH5GVpJ+E09y9Dza2Vd9/FmptT/AGKJg/Mgmyv8pYv6S6Hynr7QWtmJGsLG3BHp&#10;xXTuSAFpUqsXMsVPX9qWV/5MbafnT5VSALK9wZFACj0AqD/VAY9PcYJZYcgk9p4vNEaj5SuZLsyQ&#10;QqImZjIwl5SuDx+2zgNRqbhZP2Y1/wBWv+VzeUFmeVPrXqMVHqenT4duWwb+b4stGrjyPJI7Txeb&#10;beUryWzitplia2jDsLVwrgPU+n8TfDRY/wB3Tjx+L9ri3NSL85fJglUl56BCebW/JvUcnkQQ4p8J&#10;yqeeJCD2pj/pIa58ray8DoIFI9ZOEEdyY09GFUMYoUdT+8Wp+z8KfCvxY23/ADd8hI8zuboNLXjS&#10;GtKtX4qOpOw4j4v+C+LHJqiY1FEu08f9JWv9D80yiyjiMZhtiDPV15ScYyoVC6OqDkeTt6fxfs+n&#10;wTHa3+dPk+/nijjNylqhXl+63Ir8Q+0ewx0+SEBZ+tMe08QHVDeTPJeraHptzJOUk1OcMQoZeCsK&#10;8Psqg+0xZqj/ACcUX87PJSIY0+siIbKnpEjiBsKF/sg/s5GWcSNnmj+UsXms/wADaqziWQobl6tL&#10;P+7V/UNQzhkQH1CnFRKQz/a+z9rKt/zq8mRoS8l28h8YgfbxWn83+t/k4zzRl0UdpYvNfe+T9anm&#10;jjhSK3t0PIlGC9DyI3EnLlX0yzJ/dL+xJJ8Lbn86fJEpIKXcvVayhiCrOHPwB6du+GGWMeRr4J/l&#10;PF/S+Tdj5M1+L0pGuYbUij+haxxqVdYTEqmZl5cfi5clXly+xxyrP85vI0U4ldLrd/UY+mNiOiqo&#10;IUdB/ssOXUcQq0S7SxH+cqar5U8x3Gny20M8W8P1eJDyIow+J5JGLO5qXHGi8kzS/nT5NlZAFnRE&#10;YMvKHnTiaqaFxVlPxCv7WMM0YhP8p4q6tJ5L1GK3nWRzdTTQ+nI4dYC5YBZAGRDwWRVVH9NU/dqv&#10;Ff5WW/5xeSY5jIz3bmhUOYqMRUDejDsMZ6iJHJH8pYvNXvPLuuT2ccMaQQ/EskkasGjDAM1F5q3+&#10;7G+Hb9nll6h+c/lC5pGrT+ka7yQcyOQ3Jq9DWn2OPHHHlhEct0/ynirqpaL5R1LT/VuJayXTKo4x&#10;SrGtEYlI1AQEcQzD1XkeRv8AI/ZWuPzt8opWOzluUgC8UUQUABWlAOfw771ysZIyNyDAdpY/wELp&#10;fkS9eJJdZt4rm+aUTXEjScizh+QZjxo/BOEaLxX4Y/5n+AKn5v8AkmK4ieIT/CrerIYauzEALQ8v&#10;hVOO2XDURI35p/lHF14kwl8ua7dQ3a3MtI53T0LZWASONWZ3qKEO8vPjJ9n7Pwv+1gj/AJXT5LZO&#10;MpuneNQkcrxlmPcsTyHU0rlQzC1/lLF5oSPyXqdvJytFihhmlMtxbRhI4wvERqgQBl4onLj/AK/8&#10;+Ij85vJpbg4uWt1rwj9ML7AHidvhOWnPAm2Z7TxeaLfytqotw8EiQ6i9PWuamUivxuVMh+L41XZg&#10;q/8AEMofnP5OMfxxzPI3EOxioKDqaK69OirgGeI3DA9pY/6TpvKWqmdPQvJILaEySIisjMSaUWsq&#10;S/3hBaSX7a839P7fJFJfzk8jOioy3LLxo49FQCTWrV5eBp9nIDNG7T/KeLzWQeWvMMc0sqyRqS5e&#10;JjI7MqAJSLjTZeScq+p+xx/bfED+bvk15ubyXPFqIy+gP7tQQq15H4aO32VXLzqoFP8AKWL8BXXy&#10;9qNvbvHbW0SuKypKJCSbiRg8jslF5NzjR+TyP9rjin/K4fJNF5G7YggkBDQHf7NWO2//ABHANTFR&#10;2ni/pLR5c1sO/p+gisCoLcSzKeJJkKKp5tx4/Cf2nk+JsY/5w+TUtVihe8ChiWjWJEqDX9qppvTf&#10;BDURvf8A0y/yni75fJcvlzVpNRkupkthKYwIp3LzcGXYfB+75LQt8PJeX/AYpF+dHlNWBMlyvAgx&#10;8IF+ENsVX4tgtNqYMmogRXNie0sXn/pVGfyfOyOqW0UonQpc+tIT6hQlkeQUbm8hZufLlw+H4W48&#10;cUl/OzyiyuA10xahBZD9rxI5fs5CGTGP7AyHaeLzU4PJ1+JIXZY4ljLKyxBATEK0QNTkvqbV48eP&#10;7LLjYPzm8mwRPwluxJIOL0hBrtu1eYNWP/C5LJnjLboj+UsXm1e+UtSvLyB5rS3lhtXEsAeSgBqQ&#10;i8eDrxhXiyrx/vOUnPl9pln+cvk2J3kl+sSMQeMforSvY7t9rJZNTEio3AL/ACliPeidT8r6ldJF&#10;DAyworKXlEjhiBsykLSqNXp/N8eOf86vK0i1kmvGkJapEdAFIaibMlQCf8n7P2shHJjj9Kf5TxDv&#10;+SnH5MlikX0La1SGII0alV5GVSg9U8lko/BWVX+Nl5P8Px/CE/5XB5TKisc59Fawq8Yfk/apY0UV&#10;o32WzIOqx1SntPFy9SPfy9f/ABqJgRdSf6S8ZNvwi6/CI/id/wBjlzjb4ufL+YRb/nH5PhjA5XBk&#10;4gyOIVDOwblxJ7KMqy6mMu//ADkfyli80FdeWNSubmR2RQjMY4I2kdooU9Mp6np8hydqjkvw/Z+1&#10;mP5zeVTLbsZroCOhkCxAbKCEjU8qhFr2/l+zhjnxxuv9yGX8p4vwHN5TuGtLyEWsIE/NEWRuYYSk&#10;GWaRCODSPTo3L/X/AGcTT84/KvrxzO9yfRIIiEZKtT3L1675ManGBW6P5Tw+atdeVZZbCexijRFu&#10;0dJLn4BLGGBXYBODDgxSlF4q3H7OITfnB5aeSWTlcfWLhRHLP6KghanYfFy4qG+FPhyQ1WMbAyjH&#10;/dJ/lLD0v5Ii28sRW8MECQR/VrNzJbQcmIL0+02wHMt8TSN6jfG2Yfm95WjKrAblFBqzcKk1PX7X&#10;hkxrsZNyUdqYvNWOiSzKxuxHOzD4UZRRabgDrtypjj+a/ksIsNbqSAbGMxhQakFiTX9rj2TIDXRU&#10;9p4j3qI0jVGd7njDDesBW4pyb4FYRoBUfCnqPTlJ/N8PxYrdfnF5RNk9tapNEJOQI9EBRy3JFG71&#10;br/NlePUY+Lin6lj2nhHeo2Plm8S+juryVpzHxdSz1YsuwDVr4I3w8fiXMn5u+SokjWIXKVeswWP&#10;jVAKUryJ3/a/4XLJ66Mjv/msf5Sxc979y2fQddnluGklRqQkWcj8ZGWZmZuXEhUCxjgsa/Fy/wB2&#10;8v2qX82vJatX1LyNFoqJDAgqOu/Jj/zdkJ60EbfUp7Tx+a59I1xo40WG3lMheS4kupZHIJBCheAH&#10;2ien2Y0+Bf2cEXf50eSri7VxHciKNTxaSFS5YmtNm+FSNq5Vi1AA9XPy9KntLEAALQWm+UNYsNNa&#10;BHjE0siBkhldYo0CBedGH7x1I58OKr/xLBH/ACvDyckJEZuvVIABEKhV+EBitfpGU8UTKzdfFR2j&#10;i80GvkTU57pTcx24tleR3U8nklAlaSIOwZdgeEhWn95y/wBfER+cHkRpIBJLd+inIyoIB8RJBA+3&#10;028P2st/M1uOa/ynjrqr3Hl/zWLe/a1htheTCNLSV5iOHEFWk2jPxfH8K8v91ov+VhlL+e3kRoBC&#10;PrRQofUHo0LOSdq8/s8eOYYJ4jLz/wBigdo4geqR2X5a69Ffi8IRZo5VFs7SIwjiREq3HieUjv6m&#10;/L4Ud8LoPzl8ixyJK4uneP4lHpDjWgHck9uuZMs9ik/yliPO2Q6j5W167tp7RHjht7lTGzq7eooL&#10;MeXwlF2DD4P8n/Y4pF+dPkN7oSXaXcikVI4syhgAAApYfDtkDIAek1L+qv8AKePpxIa78q+a49Ka&#10;20qaKB1bilVjR2jZmLOZEBo/xcvs4/T/AM7fIcDyTPFKjyAKAluCQBtTlz6Cpw5cp6Eon2jiP85C&#10;eZfy/wBf1JLW1juJJoYCzySSXboGNeYPpqpqxYKvJj8K8s19+enlKRrWCKS5a0tyXLNbqHZ+1Ry4&#10;0/2ORwmO8pfXL0/5qw7RwgHY3JV0T8urmzTU7yWNE1HUhwMccrGKOM02Ukepy26l8Cf8ro8opE3E&#10;3LSyAci0Kmh25EmoLM/z45fHNG/6IDMdp4r6pqfKd9NcR+qVW3gYtGFkcFuvBQoqkaRV4r8DO38/&#10;84U/m75Sdi7ickqBVo2ZjxNdyXP2v2syvzmNT2ni/pI2PQbuCMRQMUjR2ZUj9ONFDrT4FRV/u6/B&#10;y/a+J8UT83fJlHlufrM8i09GNYuKCnQU59KnxyEtZACobcX1Mf5Txk9QFCXRNbDwQWXC1tiG+tzs&#10;weVq0FeVN2IH8uI2v5s+TELSzxSvOzcuQhBp02UE0HQCv+Tk562NVEkMj2niJ/iRV9o2pTNHHBO0&#10;dsi8THzK8zWlXZfjbap4/wA2Jy/mt5Tur4rI91a6fKwMwijBc8G5L1O/xAMf+ByyGuwwx8jlyR/n&#10;fzlydqYq9N8X85uTSL+20qM20cN7q9qp+qSXB4oGZeLfZHwjgWTb/mrDK6/Nv8t4NJa105Ltbp95&#10;7oQJHJIQa1Lcj9vcN/rZgy1k8s/Wah/Mj9Mf9zxf5zR+exmyTLi/nMb0Ty55+n8yS6pr0sAsw3+i&#10;6ckzTQxIRSgQoo5KfiV8iOifmHoEOvHVL+JmIDCIcC5XclT19/5s3R7Vwww8OO+L/SuqlMTyAy4u&#10;Aef1Mx1nT57zSpLKCV4TJxRpEKhuFRzFWDDdfbJ9on52fl1pUKCI3vMcnkVYifUlkYs7szuWP8u+&#10;crmByR4enuj+P85zY6qIs2fUf63+6eb+ZvIPnfWdRllWOzEMzCJHlkNYLWJeMccaIvD7TPM/+V8P&#10;Ljgu8/5yB8kPbXIie6aaarRcreoVyCByrJ8XHbI6fEIziT6eHu/m/wAX+m/0381yB2hjMrPRD2n5&#10;WeZW1DTlvEhk061UQ3KGenJUdXV4+CBo3J5924r/AMFkdsPze8ptJaXGoXNyRbv6v1RbYNykC8Fe&#10;ST1F50X9nNxl1eMcQxg3IcPH/Q/mtR10Tcfpjfd9bJ9a8s63Il/puj2ENva3kXpfpH62YmWNm9SS&#10;OK3EMqR82ZlZ6/F9vDAfnR5JuL1Lq+vr5pYUcQNHaxgKWFKBS57bf81ZgSyCOPhxxA4vq/H/ABLc&#10;e0MdADZCp5Q1y30s6fZaVZx2skkTTxTXc0ry+k3OruFQ/wB58X+UvwcI8Lbj86fLYmZ7f6yfTc+g&#10;zRqpMZAJUhdl3+HiM2OHUYRACQ3+M/8AZS9TVk1eI96bxeSxPBJHfrETdqj3iRg8DcJsJU5GvOgD&#10;cjiy/nH5P4y8pbqpYFAsICn+ao5ZGWtG1D6bcbJngeWyFfynqXq23pW0QiERSdpJC8g4n92Ax7qK&#10;kn9rAsn5veUmkUhJwiGvH0xU16k/F3ww1cKN3xNBnGq6JnB5cvo4JFM/KWUAF60CgV4hRQ0C12xh&#10;/Njyj6bgLPzcgk+kKUApxA5dBTJx1eMNsc0AFRNF1ETxsZP3MSMqpyJJYsTzJpuzA45Pza8p1Ucr&#10;hV/3ZxhoW+Z54fzuOzYtr8etgsl0O/4yFVWSQCtvzcFUIG1F4+P7XxYsfzg8nAqIxcBU3DNECSaU&#10;/myqOrjW5Nt0dREBCjyzqrq7TshaYAPGjEKo5ciATu3bEbj83/K8kQjHrniAF/dUFPvy6Gtxjmz/&#10;ADcUTY+Wpba5knGxmYvJ8XI1NBWp8QMqD82fKMUJXndMxA/3VQA9/wBrDPXwMr3aBmF2W7rRdSuL&#10;lW4RJGrEnepZf2duPWu+aL82fKMcPpg3HTc+lUk1r3bJHtDHfVGPIAbdPoeoTXXrtxND8K86AKV4&#10;9hXxyp/zb8qScKeuOA2PpCp/4bLR2jh83J/NwX2ehXcHq1IPqtUryNB8sCyfml5ZJDK0/Md/SH/N&#10;WSPaWHz+TTkzRPJGpp0gBVlHAnpX7sp/zQ8rmg/0gjrX0wN/lXBHtPGD1r3NfiBtLC4BLfCCdu52&#10;+ePg/NTy1Hb8C9w0pYsz+n2P+yrh/lPFfVceURJPepTaVNJdcwiCFUColf2q7+1MMZfzi8pTOoaS&#10;7W3HGsSx8QeNKjZv2/2srHaGCJsA27GPaEBADdJrXynfWlrIYo4X1By5S7kpIylyxU/EP91bcAMq&#10;3/OHyiiOg9eMGXlyWEAla1OysANz/wA1YMnaOIkHf+kwy9oA3w9Xaj5X1GedZaCdfQZfReTkglIA&#10;WpcMxAA2p9lvs5V3+cXlOVwFe6aNQdzEKknp1Y0ymOtxgGrHEWieqiRQXaV5WvraEvJFAk7lBxVv&#10;hRF6/ZVeXXZcCj81fKXpupa4PqClPSApXw+LJz7Qge9xDNMjpV76sbAKBEag8ieRA2qKe+Mm/NLy&#10;m5RV+sCNDyJMYqSOg+1iO0IWeaJyFUFS3029jDvIVaRxx4qSFAPU74LufzZ8lSGqfWVKj4f3Q4kg&#10;bfDX+ORwdoRgW7BmEa4kusdE12AfvTE4dhyHJuYUsS37zavX4fg+HAll+YX5cR6hJcXSXcyTRxLI&#10;QrKwaM8iVo5+2afD/k5dm7X9BGM8MpeQcqesjLqeR/q9G9YtPO8unU0qe3tb5HlMSuFlhKPURq9V&#10;Rl9NTyqo+JvhyU6t+en5e3Nh6Fv9eR0XjE3p8eJoBUHk3Wnhml0uWcMhlI/WfX9rdi10IxrdhHlP&#10;8tfO+m6uLrUZbKWBiPrHBEYzmpLGWqKaVYsqRsn/AAORdvzJ8iy3ECStdPaq/qT84ubNxBovLmrb&#10;sef+xzdz7WjR4RR/ha8ushIdf+Os+uLbzMunXDWqwrf8eFqqPwQBuNWKlXSqAUUfF/rZI3/PLyRD&#10;afUrNporEAkW8doq16Gleffetc0ZmJzGSY/e/wA++L/pX9H+xbceuxRqhTE7HyF5h+ttdXyG4unk&#10;Um7mvS8hryDMeMQosa8PSiVv5/srgFvz30JYIxEJ1nmot3IIx8MSGoCVP22/mzOhkwmfrMjjj9MW&#10;P8oR/wCI2/2SMX8rbKS9kNzDDLZWjPNpsMqiQtcTKOckla0QMNl+1/sfgwin/NHy9K8jRvNbtccW&#10;lf0Fl48GqqqGYCp+0zn9rNxDtfDGIHq9P07I/PQMrPqtliaZKixBh65t6rES5jqHWjE8Qen2UWnw&#10;rh75V/Nj8vdIjkkubi+luKuYQIAAhdaE7PTZs03a2vOoIEBwx/i+f83+k1fmYGfEfuYj578ueb/M&#10;E8dtBY2f6Kon1xJZfjnMchZByCckVftf8Fgr/lfnl+n+9+peuF4/WfRi5cjvy48qcf8AJ+1mJwYK&#10;rgjw3xeG5P5/Hyvb+qs/5VrIJ/U/R2n+mW3h9W4/uwOIX1Kepz4n7deH/Fef/9HzJJoGsRGklq6k&#10;eNP65VHPCXIt0tPOPMPqnEf0Zf1p6Jr9H9cs4gw8OXc7N+jL/wD3yfw/rg4x3o4C7MdMvx/uk/h/&#10;XHjC8BdlHTb0f7qP4f1w8QXhLsExeXNblTnHaOyDqwpT9eVS1EBzLZHTzPIOx6+V9fb7Nk5/4H+u&#10;P5jH3r+Xydzsd/hPzF/ywyf8L/XB+Zx96Dgn3Oyh5U8xH/jxk/4X+uS8aHevgy7nZY8p+Yj/AMeL&#10;/ev9cfGh3o8GXc7L/wAIeZP+WF/vX+uDx4d6+FLudm/wj5j/AOWF/vX+uHx4d6+FLudlf4T8xf8A&#10;LE/3r/XB48O9fCl3Ozf4S8xf8sL/AHr/AFw+NDvXwpdzsYfLGvDrZv8Aev8AXCMse9Hhy7nYxvL2&#10;sr1tWH0r/XJcYXw5dzsY2i6ovW3YfSP64PEj3rwF2JjTb4twELcvDbDxBAgTyDsER+XNbk+xZu3y&#10;p/XKpanGOcg3DSZTyi7LHlnXi3EWUnLw2/rg/NY6viCfyeX+aXYMj8h+bpACmmyEHpug/W2UHtPT&#10;jnMMxoM3812PH5eecz00uT/go/8AmrI/yrpv54+1f5PzfzXZf/KvPOf/AFa5P+Cj/wCasf5W0388&#10;fav8n5v5rsr/AJV55z/6tcn/AAUf/NWP8q6b+ePtX8hm/muzf8q985f9WuT/AIKP/mrD/Kum/nj7&#10;V/k/N/Ndm/5V75z/AOrXJ/wUf/NWP8q6b+ePtX8hm/muzf8AKvfOX/Vrk/4KP/mrH+VdN/PH2r/J&#10;+b+a7N/yr7zj/wBWyT/go/8AmrH+VdN/PH2r/J+f+a7N/wAq985f9WuT/go/+asf5V0388fav8n5&#10;v5rs3/KvfOX/AFa5P+Cj/wCasf5V0388fav8n5v5rs3/ACr7zl/1bJP+Cj/5qx/lXTfzx9q/yfm/&#10;muyv+Vf+cf8Aq2Sf8FH/AM1Y/wAq6b+ePtX+T8/812b/AAB5w/6tkn/BR/8ANWP8qaf+ePtX+T8/&#10;812b/lX/AJx/6tkn/BJ/zVj/ACrp/wCePtX+T8/812V/gHzf/wBW2T/go/8AmrH+VNP/ADx9q/yf&#10;n/muzf4B83/9W2T/AIJP+asP8qaf+ePtX+T83812b/APm/8A6tsn/BJ/zVj/ACpp/wCePtX+T8/8&#10;12b/AAD5v/6tsn/BJ/zVj/Kmn/nj7V/k/P8AzXZv8Bebv+rbJ/wSf81Y/wAqaf8Anj7V/k/P/Ndl&#10;f4D83f8AVtk/4JP+asf5U0/88fav8n5/5rs3+A/N3/Vtk/4JP+asf5T0/wDPH2r/ACfn/muzf4D8&#10;3f8AVtk/4JP+asf5T0/88fav8n5/5rs3+A/N3/Vtk/4JP+asf5T0/wDPH2r/ACfn/muzf4E82/8A&#10;Vtk/4JP+asf5T0/88fav8n5/5rsr/Anm3/q2yf8ABJ/zVj/Ken/nD7V/k/P/ADXZv8DebP8Aq3P/&#10;AMEn/NWH+UtP/O+9P8n5/wCa7KPkfzWOunP/AMEn/NWP8pYP533r/J2f+a7N/gjzV/1bpPvT/mrH&#10;+UsH84L/ACfn/muxreSvNCkBrB1J6Asgr97ZMa3ERYP2SYHRZRzH2xdlnyT5pHXT5B8yg/42wfyh&#10;g/nfeyGgzH+H7nZX+C/NA/48H/4JP+asH8oYP533p/k7P/Ndm/wV5o/6t7/en/NWP8o4P5yP5Pzf&#10;zfudm/wX5o/6t7/en/NWP8o4P5yf5Pz/AM37nZf+CvNP/Vvf70/5qx/lHB/OX+Ts/wDN+52UfJfm&#10;gddPk+9P+asf5Rwfzgv8n5/5v3Ozf4K80f8AVvf/AIJP+asf5Rwfzl/k/P8AzXZv8F+aP+re/wDw&#10;Sf8ANWP8o4P5y/yfn/muzHyX5oHWwf8A4JP+asf5QwfzkDs/P/Ndm/wZ5n/5YH/4JP8AmrH+UMH8&#10;5P8AJ2f+a7N/gvzR/wAsD/8ABJ/zVj/KOD+cj+T8/wDNdm/wX5n/AOWB/wDgk/5qx/lHB/OT/J2f&#10;+a7N/gvzP/ywP/wSf81Y/wAoYP5y/wAnZ/5rs3+CvNH/AFb3/wCCT/mrH+UcH85f5Pz/AM12b/Bf&#10;mj/q3v8A8En/ADVj/KOD+cv8nZ/5rsv/AAV5p/6t8n3p/wA1Y/yjg/nBf5Pz/wA12V/grzR/1b3/&#10;AOCT/mrH+UcH85f5Oz/zXZv8F+aP+re//BJ/zVj/ACjg/nL/ACdn/muzf4L80f8ALA//AASf81Y/&#10;yjg/nL/J+f8Amuzf4L80f9W9/vT/AJqx/lHB/OX+Ts/812b/AAX5o/5YH/4JP+asf5Rwfzl/k/P/&#10;ADXZX+DPM/8AywP96f8ANWP8oYP5y/ydn/muzf4N8zf8sD/en/NWH+UMH85f5Oz/AM12V/g7zL/y&#10;wP8Aen9cf5Qw/wA5f5Oz/wA12b/B3mX/AJYH+9P64/yhh/nL/J2f+a7N/g/zL/ywv96f1x/P4f5y&#10;/wAnZ/5rs3+EPMn/ACwv/wAEn/NWP5/D/OX+Ts/812V/hDzJ/wAsL/en9cfz+H+cv8nZ/wCa7N/h&#10;HzH/AMsL/en9cP5/D/OX+Ts/812b/CPmP/lhf70/rj+fw/zl/k7P/NLs3+EfMf8Aywv96f1x/PYf&#10;5y/ydn/ml2b/AAj5j/5YX+9f64/n8P8AOX+Ts/8ANdm/wj5j/wCWF/vX+uP5/D/OX+Ts/wDNdlf4&#10;S8xf8sT/AHr/AFx/P4f5y/ydn/muy/8ACXmP/lhf70/rj+fw/wA5f5Oz/wA12V/hLzF/yxP96f1x&#10;/PYf5y/ydn/muzf4T8xf8sT/AHr/AFx/PYf5y/ydn/muwPc6Hqttx9e3ZOX2alTX7jl0M8J7gteT&#10;R5YC5Rp2IGwuwKmI0+jJ8QavCl3OxNoJl6rT7sNsTAuyvSfwxtHCXY4W81acae5IA+842nhLsEW2&#10;jajcqzW8QlC/a4uhp/w2VyzxiaLZDTzlsN/jF2CF8r686hltGZT0IZCP15WdZiHMtw7PzH+H7nZf&#10;+FfMH/LE/wB6/wBcH53F/OT/ACdn/muzf4U8w/8ALE/3r/XB+ew/zk/ybn/ml2b/AAp5h/5Yn+9f&#10;64/nsP8AOR/J2f8Am/c7L/wp5h/5Yn+9f64/nsP85f5Oz/zXZv8ACfmH/lif70/rj+ew/wA5f5Oz&#10;/wA12b/CfmL/AJYn+9f64/nsP85f5Pz/AM12b/CfmL/lif71/rj+ew/zl/k7P/Ndm/wn5h/5Yn+9&#10;P64/nsP85f5Oz/zXYhdaBrFpE0txbNHGv2mJU0+4nLMeqxzNRLDJossBco0HYX5e4rsEwadezxiS&#10;KIuh2DCnb6crlljE0S2wwTkLA2din6G1P/lnb7x/XI/mId7P8rk7nZf6F1T/AJZ2+8f1x/MQ71/K&#10;5O52V+htT/5Z2+8f1x/MQ71/K5O52Y6NqY/3Q33j+uPjw71/K5O52V+iNS/3w33j+uHx4d6Py2Tu&#10;dm/Q+pf74b8P64+PDvX8tk7nZf6G1P8A3w33j+uDx4d6fyuTudm/Q2p/8s7feP64/mId6/lcnc7N&#10;+htT/wB8N94/rj+Yh3r+Vydzs36G1P8A3w33j+uP5iHev5XJ3OzfobU/+WdvvH9cfzEO9fyuTudm&#10;/Q2p/wDLO33j+uP5iHev5XJ3OzfobU/98N94/rj+Yh3r+Vydzs36G1P/AHw33j+uP5iHev5XJ3Oz&#10;fobU/wDfDfeP64/mId6/lcnc7N+htU/5Z2+8f1x/MQ71/K5O52b9C6p/yzt94/rj+Yh3r+Vydzs3&#10;6F1T/lnb7x/XH8xDvX8rk7nZf6F1T/lnb7x/XH8xDvX8rk7nZv0Lqn/LO33j+uP5iHev5TJ3Ozfo&#10;XVP+WdvvH9cfzEO9fymTudm/Quqf8s7feP64/mId6/lcnc7N+hdU/wCWdvvH9cfzEO9fyuTudlfo&#10;bU/+WdvvH9cfHh3o/LZO52b9Dan/AMs7feP64fHh3r+Wydzso6PqQ/3Q33j+uPjw70fl59zs36I1&#10;H/fDfeP64+NDvX8vPudlforUP98n7x/XD4se9fAn3Oyjpl8OsJ+8f1x8WPex8GXc7K/R95/vo/eP&#10;64fEC+FLudm/R17/AL6P4Y+JHvR4Uu52V+j7z/fR/DHjC+HLudm/R95/vo/hjxhfDl3Oy/0fef76&#10;P4Y+IF8OXc7N+jr3/fR/DHxIp8KXc7L/AEbff76P3j+uPiR718KXc7K/Rt9/vo/h/XHxI96+FLud&#10;m/R17/vo/h/XHxAjw5dzs36Ovf8AfR/D+uPiR718OXc7N+jr3/fR/D+uPiBfDl3Oyv0fef76P4Ye&#10;ML4Zdm+oXn++j94x4wvAXZvqF5/vo/eMeMI4C7N9QvP99n7xjxheAuz/0ofr3leaZjNbuOZ6hhWt&#10;OwziNF2iIbEPW59KJ7vqnI63k7Uw55Rq47065tx2pi7/AL3APZ8nYqnk+9MYJj4nwINcge1MbL8g&#10;7EpfKs+/wkBepplse0olgdC7FbTyUrsWuG+AeGxB+nKs3a1bRbMfZ4uy7JPHpNsmnpGu67AbU+/N&#10;NLVzMyXYjCIig7HxaJHDDxVgd6jl1yR18iWBwOxslsigjY+4zJx6glxskAHYgyIO1PCozLjkPe45&#10;gXYi677DfJnKxGK3Y/6lKaHYDscpOsA5N0dLbsEroUzKG5DfMY9p03DRB2LJ5eLR1J+KvT2zHPah&#10;tn+Ti7EJPLs+9Goem+ZEO1muWhHR2B28tXBFWcKe2xOTPaw7kDQh2BpvKtxQFWB7HY/fk4drBEtA&#10;HYivlOSh50J6dMMu1e5nHQjq7FbbynZxsC8Qdq7scpydqTI22bo6SA6Ow7trCKOMJwUAbbDrmtnm&#10;kTduVGADsV+qwg1CgfRkPFkmnYtGAhoNx3yB3S7FhJ9GQpDsdzrgpXZuW+3XGldlMy7CuKh2bka/&#10;hjS07K6Gvf2xV2au/t4YpdlfjhV2YvQbffjSKdjS1ab7jDSXY0noD9+Glt2Vy3w0rsosKU/HGkux&#10;pO2FDsxO3XFXY3ltthpLsoMw77Y0h2NZhQ+PjhAUOwKxuUkPpkcOpDVPh0y4CJG6KLsDQ6pdrdPB&#10;cwH016TJUg1FdxlssEeG4ndgJG9w7DD6xHxryqPauY3AWx2YSKwrWuNJdlO++3bEBQ7G8zT598NJ&#10;dlFhhpDsYWG9cNLTsgnm3zTqEjtbaVMIrYAq06CjuSPiAYiqhf8AJzo+z+z4AcWQer+a6XX6yX0w&#10;OzsgFw03LlI5kc9ySc3giOQdHOUjud3Yead541G0WBCqvHbgrGpqBv0rQ7hcws3Z2OZJ/nObh7Sn&#10;AU7B0f5lahGHZokmlY1FdkApSiqMol2PjNCyG7+V51ydjrX8zr+OGlxapPIzsS4PpjiR8KgAH7J/&#10;awT7GxHkTFY9sT6gOwVpv5mBpeOoW6hCD+8irUEDb4WO9fnlObsUV6D/AKZuw9sb1IbOw+Tzlo09&#10;pLPDOBLGCfScEH50HUb+OYH8m5RIAjZzx2jiI2LsiN5+YutPdSNbGOO3BIROALcR0qTXf5ZuIdk4&#10;QN7J97qcvauTi9NAOxP/AJWN5g9IqfRDg7SBBX5U+z+GEdkYb6/NiO1svk7Lm8+atdySqSFhmiCN&#10;Gnw8WA+0jfaXf3ww7MxRqucV/lLJLbo7H+VPN97bXqWV9OZLKVyC0h5FCwoDyNTxr1GQ12gjOJlE&#10;esJ0WvnGdSNxdnR+R39uh9s5sxp6UEEW7HF2+7tkaZVs7LBrjSuzAiuArbsutBirs1caV2bko+eN&#10;K7NUYq7MTih2YkUxpXZq0XGkuxpeuGldjSdtunhhV2MLnoMlSXZRYnGlp2UWIxpadjdzhS7LJxQX&#10;Y0nCtuyiffFXZhim3Y3JLbs3Ko60wUh2UWw0rspmoMaSA7Gljthpadlc9vnjSHZqip3w0rsBahZW&#10;92F5oGZDVT4ZkYcsoXRas2ETG7sIb7RmUlqhUJ/z65ssWqvbq6rLoa5Own1nSPqrqwcFH6dBvmZp&#10;8/EHB1Wl4BduwpR4I2HJea9wDTMgglwdg7LaTkaOtEPT2xCTIHo7GW97NaTFoDQHZh4jDLGJDdgJ&#10;mJuLsl3l/wAzaYttwumMFxzJIoSpHbxzU6vRTJuO4d1oe0IgET2dkikvreK3+sSycIR/uxth+PXN&#10;cNPMy4QN3cfmYVdh2BtP1yx1IyJZuS8e7Kw4tx/mFa7ZZl0ksVGTTg12PJIgHd2ZG1BJiedU/lbf&#10;ARAjzbanbsMUkcKOQFe9MxjHubY7uy/VANK/PBwsnZZloSP9rAIoAt2O5gbe2CkOxhO/hhpLsI/N&#10;cTHSLqSpIVDt2G4zP0Mv3gDgdog+DL3OzmmdG8i7JV5fP+41P9Zv15rNV9budEf3YdhlyzHpygXZ&#10;uXjjSbdlFvfEBbdjWYZMBiS7LFT1GAoDscciyDs3LFLs3LGldlVxW3Zq740rsxJxpXZgfHGlLs1R&#10;3xTbs3IYkK7LBxKCXZq4pdm5Y0tOzBsaUux3LBSuy64rbs1RirsxOICXZq4oLs1cK7OzVGK07KKq&#10;e2EFjTsaUXDaOF2VwA7Y8THhdjGSPuNjkgSwMQ7GGGE+2S4iw4IuxpijA2P04RIoMQ7Gsi+xyVli&#10;YuyiqAYi2PCHYmQpO2TDGnZRRh0w2GPCXZh6uDZd3ZR59xhV2VRu4xQ7MeWFXZRrixLsaa4WLsrf&#10;Ch2No2FDs1GxV2f/003Fdznlwe4fVOUEUfThtXZZA8a/RjauxJreNhSgIPXJCZQ7E3tCZFYGgB6D&#10;v4VyQybJoOxcQjiF8OmV8SuxOS1ZzUt9FMmMlIIdgeTTOTbEBfD2y+OqprOIF2W+lqV4rUMPuxGq&#10;N2vgxdmTSIVSj15da++MtXInZY4Yjk7BcVskYFdyBsaZjzyktoDsV4gUyu1dm2A2xS7Gk++FDsTb&#10;fJBXYwqD2wpdiLqtTsNvHJgpdjONdxkrV2X0O+2BXY4gD+GBFOxtT3OFk7L98CHZatQDEodmL9+2&#10;NJdmqCMVdmUjviVLsvkPf3xpDsotTv0pjSXY0nudh2wq7K5VO+GldlFv9vGldjSfpwq7K5Gp3xpL&#10;sot9/U4aV2NZ8ICHZXMeO2NK7KLYaS7GufE74Qh2MLnDS27KJ8ThS7K9RB13J640UOxpPgMNJdmD&#10;cWxpQ7HM9a4AFp2UWr0w0rsYxOFXYBv76S2c0hLx8K869WH7OZODCJ9aLXknwuznGsTvIoZ14fER&#10;IQOinqM6zBCgBbzOeVkl2ETohJCCsY3U+3vmS4hdiQhiCs7mp6Kq9cLGg7KNm1OQ29j1xElMXYGY&#10;MDQj6MNtbsujHthWnZa1HfAkW7BP1flECp+ZGC2wjZ2NSzY967742xEXYNt7NVQ1G/jkCd22MXYB&#10;vIuElRk4nZqk7JH5T80XNtdpBdSs9oy8CGJPGm4IzXa3RRnG4j1Ox0OtlGQEj6XZP7DUYbyJ5oTy&#10;VZGiY+65z2bAcZovR4s0cg9PR2Cgxrtt4ZTTc7H18dsCHZiwOICXZQbf2xIV2XXFDsuv3DArsott&#10;jSXZXLcYaV2YtTGlDsaCPlhpJDsaWoflhATTsbz/ALcNIp2bl3wIdjSe+EJt2UG3yVJAdm5f7eCl&#10;LsqvauGmLsaWp7YaSXY0tthpDsotXpjSQ7K5fTTbGldlFyD4YaTTspmxAV2UWHfDSuyuW3sMNIdi&#10;F5f2loge6mSENsCxpX6Op+jLseCU/pFtWTPCH1EB2aC7guIPrFvIJYd/3i9NvngniMTUhujHnhkH&#10;pPE7C3VL61WFnqJXiozRVFQT0qMzNPhnyrZpz6iIBs7/AM12RJ47rUp2kcksu1KEBV8APDNtHhgA&#10;A85Ocsst3YhJpLBQq1L/ALW2wyYyNZwuwFPDNG3Hqe9MsDVKJDsSf1FoH6ZIMCS7HKgkNF6jBeya&#10;BdlSvKDwZ2IHYk0xiBzpErHV2DNDWeTVIFhm9CQmhl5Uoveleu2VaihA2LZ4SeMUeH+k7OlciDRh&#10;T3PXOb4Xs8chw87diVzfwWyc5pAq0NATuaeFclDCZGgFnljAWS7CLVPOCCBU074pW+1JKtAvyHc5&#10;scHZ29zdXqO1AB6Pqdm8va/qF21wt/InpIgZZCFTia067DBqtJCNGA3aNHrskp1M7Ow4tdasZ29O&#10;OYSN34kNT7swcmlnHch2MdZj2AkHYORyR0pmOQ5fE7C3zK3+4G88fT/iMydGP3sfe4uv/uJe52cw&#10;zpXj3ZI9FZhYIB05N+vMDOPU7TSk8DsMVcjrlBDlAux1Sd6YKZW7KLnxxpBdmXiD0r74Uh2KV3yD&#10;MF2X88C27N1xV2bbFNuzVAxQ7NscVdmqMVdmJxV2UScUh2YHFSXZfIY0inZq4snZq40h2YYrbsuu&#10;KXZqkYFdl1rhV2appgRbsuu2Kl2auKbdmrii3ZTSBcIDEl2NMlclwo4nYwySEdMkIhgZF2JMZDsM&#10;kKa5EuxNln7/AHZMENZBdlMrnrUYbDGi7LSE064DJlwl2b0WB36YeJHCXY8RCmQ4mQg7HAce2Kad&#10;mIBHTFSHY3iAOmG2NOxjUwhiXY00yQYl2NIwsS7G0w2xLsqgp1ySCHZvh98FodlVWuFbdn//1Awn&#10;h5rEZF9VxWKMkcm7VA6nPNPBnzo7fU9txi+b6px/IA7kVHXK6ZX3OzcidhgpXZYIPXril2OGBBdm&#10;3GKux9PDfIpdl/D/AGYoIdjMKXY4fqxV2bbvgV2Y9Pn2xW3YxjTJBXYwsab9sNK7KJ+GuFXYmeh3&#10;3wq7Gmnfv0wpdlED6MKHY0nw6YUuxvQnvhS7Gk/FXphV2WW/HGldmL+GNIdjQT44q7L59hjSXZg3&#10;vTGkOyq0+eFXZuXcYKV2UW2HthpLsrkMNK7KLYq7KLbb4Vp2atOmBDsaW2yVK7GEnrhV2bmO/fGl&#10;djCw/tw0l2MLf7eSpDsonFXZuXjjSXY0qCxbue+G1dmNfpxUOymqCDhCh2auKuyq0O+KXZQY4aV2&#10;AtT/AN52YnjGoq7fhl+n+pryAVu7IFrFrNdzSIqERjZW26eOdTgmBHzea1MPVs7Ag0asPAHYDLxk&#10;cbgdiA0YxA0798PiMeB2NktPSiJboOpOES3TwuwrkgJbkPs165ZbUXY8W8bGm/I9qYLWnZZ091NQ&#10;NsNqYOy4A0UnFgTXsMZbpBdhj9XooY/CT2yolup2NbY0BxCC7Ad3EG36/LJxLXIW7Aot3WhGSsMe&#10;GnZOvIYuQLhiT6bBSsdaryBILU8ds0fatGne9lEgm3ZLOVevbbNLVO8ie52P5kGuRpXZuW3+Zw0l&#10;2aopirssnAh2UD77Y0rsxYYpdlcsNKHZXL/axpQ7G1FOuFJdjSR9+ELbsoEV2wlBLsxkGIiinY0H&#10;amKadlBlp1rhpXZuWNLTson7+2FIdjSfpOKl2UW79K4aS7G1FcLEuyiffFbdlHCGQLsxbeuEBDsa&#10;0qL9ohaj9ogfryUcZPIMJTAG5dkb1jzfDb0jsAs8jbmUk8BuRSgoa5s9N2eTvPYfzXVartMQ2h6n&#10;ZELqW5uZZJpjydyWdqbVObeIERQdFlnOZsuxtlLfpMq2srxtXYqxAr9GM4xI3DVjlMfSXYbHRbxy&#10;ZWYh2FWIO1eprlIyxGzknHKW5dijGe3sYma4/ecqqqfEKL402OAAE8kCwHYu2pwG0DkmS5Nf3YXj&#10;9JpXB4ZtmMgp2AluLe45fDwcbspyzhIYCduwMILSeQjmAR2rkiSGBoux6WtkgrzBYHxwcRSIgOwJ&#10;d25aU+mpp1LZZEsJxvk7Aqwy7mhFO+SJDUIF2CYtS1KAcYrqVB4Bmpv7ZVLDA8wGyOWceRdikl7f&#10;XBJnmdweort92IxxHIM5Zpy5l2B3FGNKkZNrJdjH5gb1pixNuyonkV6oWVvEVGEi0C72dh9p/mjU&#10;4Y2jkb1V40Qt1XMHJoscj3Odg1uSG1uxl95i1C40+W3lKlXFCab0r92Sx6SEZ8QTl1+SUTEnm7I7&#10;ma612SDRpCLJR7t+vMLOPU7HTS9LsH+qo6muU8Lk8bsv1m7DHhXjdlgnqcFJt2PD7ZEhmC7LEg98&#10;HCy4nZfKu+NJEnZq4KTbsuuNJdm5YKV2YnCAi3ZVcaW3ZqnGldl1xpbdm5Y0m3Zg2Cldl1wK7NXx&#10;w0rs1caV2OrgV2auKuzGvY4Qrs3M+GNK7LrjSuy64Ft2ao6YrbsaeJO+EILsbxXCxMXZVB44Vp2X&#10;xwWtOzcR44UU7NTfDaeEOy+IwLwh2amNrwh2WFGNpp2bitMFop2NKrkrYmIdjCFHbJBgYh2JtTsM&#10;kGsh2JsuTBayHYwqThDGnZXDDbHhdlcPfDaCHZXE4WJDsrjvhRTs/9Xzat5dxyI5Yq6fZYGhHyIy&#10;vw41VN4yyB5vqnJtYfmDqg0uO1ejOg4fWNzIQPnUV9800+xsZmZf9IuzxdozEa2dgk+dLuZlaUsC&#10;lPT4niNv2iBsxyP8kwiDQbI9oS6uyY6D5ltNQIgQOJVQMWfvTr0zQa7s+WLc8nZYNTHJydh6D3Oa&#10;1yXY8Up3yKHY4EU22wK7MTt+vCl2VWg/XiinZqk9O2KXZq98Vt2NcnxwhQ7GVOFJdjOfbDS07Mzd&#10;u2GkOxMsK0rXxyVJp2UTTodvxxV2NLAfPvhpXY1j2whXY3kadMNK7KrXfpirso4Ql2UTih2ao2wp&#10;p2VXFS7MTirsrlUb9MaV2Vy2w0rs3I4q7NUYq7LqKeHtii3Y0kdxhW3Y3ltjSuxpbf2yVJdjC/8A&#10;t4aV2NLGvzw0rsomv8cVp2UOn68Kl2Y1xV2NJ2wqC7KPffFXZRqcK27Nv0JxV2N5eOGldmJxCQ7G&#10;1qMKXY1wGQh6cSKGtKYRsdmMiK3dkP1uSO1nMcALUFSQQ1SfcZ0GjEpRsuk1tA+l2BYrjkg5Lx8Q&#10;euZ1U64ydgkW/LcjY4BJXYDvLJ2YrQlCAKZOMmJi7EU0lQDUbHoMlxo4XYx9PUSBloKda4RJBi7E&#10;/qiq1T8Q742xp2NY26yctg3Y4gWth2ArnUowWAarDLIwRKbsL31BjWgAPbxyfC18bsQW8cNua+OP&#10;CjjdgpLiOSMlaBh0XvkOFtEgQ7GwXNzFy4ylFOxCkjr8sEscZcwsckgdi7JDoPmaS0rFIxljY7Bj&#10;0JzB1WhjPcc3Y6XXGBo7uya2GoQXkKuho1KsncZoc2AwNF3+HMJiw7BQrlLbbs3IDYHpjSgOy/p2&#10;xS7NXFXZRbfwxpXZROK27KJNP44UOxpamGkuyia9MNK7Gs3bFXYwnfJJdmrgV2UTXocKuzE7Vrii&#10;3Y2uFLsrntTDSuxpcDc9sIip5uwLNqdnCT6kyqo7k/wy+OCUuQaMmphE0SHYF/xDpkolS2nDzKpK&#10;qVYA0FdiRlo0Ux9Q2ccdoYjsC7Blrc+vbJIQAxFWAJ2yjJj4TTkYM3HG3YH1LV7SwhDzk1J+BR1J&#10;G9Mt0+nlkOyM+pjiFydkG1W61G7nMzu/E1CJU7L4ZvcOKMRQDzGqzznK72dhfH6kcoLDbuMuO7hb&#10;h2DJLqN+KCPbauR4abTLZ2G2l6fAkySM1EY0AofvyjNM02xjRdkkk02aZGiqBCy0AUfxzDGQDfq5&#10;5hYp2AJjpdmVtSVISpam5DeFMuiJndokRF2Etxdxi65wQqsXaoFT865lxjs485i9nYnf6XM8iyxb&#10;Cla99/lghPoUShe4dhNcW8kchG5PfLgdnHnEh2Jq7rTfYdjvixsuwYNRZVoF5E9z0yPC2CdOzJee&#10;pVHShO1RiYp47di4tUPEtQAYLZiIdj2mtoxQCpGRorYDsCTyep0FBkwGEi7ExToTv4Y0xdifqcW6&#10;YaY27FQeZBDgDwwUkOx80QFuzVBoOowXuk8nYXZY1Ow/0hK2Smvc/rzEzH1Ow08bi7BwjA75TbeI&#10;OzcR+yK4LZU7HgHAzEXY8DI2yp2XgZOyuYGNLYdm9RQK4eEo4g7GmdcPAWPiB2V69egx4EeK7G+q&#10;56DDwhHGXZYL98aC2XY4c8GzIAuy/mcCadlggd8U27L5DAm3ZuYxpbdl86bHBwp4nZYIxZW7LBwI&#10;t2Xim3ZgTirs1cVt2XXFXZq4EOzYUuzYodmxV2UVGFHC7K4jCjhdm4jFeF2VxA742tOy/vxUuzb4&#10;EOy8UgOzUxWnZqDFadlccNsTF2UajthDAh2Mb5ZIMC7Ey603GTALAl2Js4rtkqayXYwtXvkgGBLs&#10;rCh2bvhQ7P/W86zWM3Qio7HIcQbTF9U4kkLxkVJ+jJIDsGQSurAkk+AOVyDMSLs6N5F1K0uYzA1v&#10;Gl3EtRKoA5LXv3rnMds4pxo36XoOz8olGq3Dsmgk7d852nZOx4cbb0+eRpFOxxO/jgSHZdR3xRTs&#10;ovWv9MaZOzV98VdlFvA4aQ7Gl+vhhpadjWaoqDhS7GM1P4YaS7G9NycKHZTMO3fCFdjGb8MICuxn&#10;L78NK7K5dx1w0rsrkKHbDSXY0v2xpXZRbthpXZXLauNK7LrvXFXZuRpXGldlA4odlF6bHDSuyiw6&#10;40l2VWvtvhRTs1fDFXZuQoTjSuxpbbxr4YaS7Ey2/wCvJUl2OqDvgQ7GFjXJUl2V2xV2USMUOzVN&#10;MVLsonCl2VXFDsxNDTCFdlFsaWnYwsfowgKA7Krvv0w0pdiAu7ZpTEkitItSUDAkU9stOGYG4KBk&#10;jdXu7Fa0BLbDxOV13Mi7ELiMzLxIPDr0zLwQIO4cHU5hyBdhbLpyAluNc2uObrJm3YAl05TIDTcZ&#10;lCbTKAdi6WTFtyaZEyQIOxR7ZB1wiSCHYHkjVRTLIlrt2AZ0QZMMCXYVXjlVIB69cti1yLsj9087&#10;EgE+2WgNRdgUwP1O5yTGnYwwuDsMVp2NMbcumKuxRI3B2/DAVDsFR2sjL8R45G2fDfN2LWVkxuo4&#10;ydpGADde+V5JjhJbccDIgB2dC0nTZLNQfX58vtCn8TnO6nOJnk9TptL4Y5uw1D+JzCIct2XywUl2&#10;OrQYGLsothAZOxvP6MNKXZRc/wC3hpQHY3n3J9qY0rsaX+nDSuyg3vhpXZXLtjSuxvLDSuzcsaV2&#10;UzAYQEuyi9P6Y0h2Vzw0rsaXHU+FThpSdnYAu9csbaMMW5BidlFT+OZWPSykXEzauEBZLsiGq3C3&#10;DlkNVYciKUofDNzghwii6DV5RM2HYAjm9FlK0JXsemXmNuIDTsOIvMrwBCoJkI/eVAAPsAMxJ6MS&#10;5udDXSgNnYV6hqs93dGWRADtxG5CgeFcyMWEQFBxtRqpZZWXYkskrMGcfa2BNaZZQppt2NmVw/cg&#10;d+uKCHYL0+NfXRiK07ZCY2ZQi7JH9cs4aOy1boQd8xuCXe5YkAHYb2usxzKAq9Mxp4SDZLbDNYdl&#10;XGkWN3KsjJxkBrVdq4RnkBSZYhLm7A0vlqBpObCo8MsGoLCWAOwJqWnTwwJ6Aqw+EeOW4pgndhkx&#10;7bOyOy6dfSSMzg8j1OZPGA4soF2BX0yVD8SnJCTAwdii2FV2Qkj2wcaRF2UdKuieSoR9GPGF8Mux&#10;6209eMgIxtQC7FP0a1ak7eGDjTwOxklkxWg2wiSeF2IRaXdO3TbEzDXwF2LNoc9Om+AZAy8IuxNd&#10;GnVt9gOpwnIEeG7G3cSQ27oDViN8QbKyAAdhVljQ7D3SWAsl+Z/XmLlHqc/Tn0uwcG8euUkOQC7F&#10;AwyNMwXZuajBS8bs3qjxw8KeN2NMprsMeFiZuyiWPemGkGTsrY9TiQjZ2XWMY0U8Qdleqgx4Sx8Q&#10;OzesvUDDwshkDscJgcjwMvEdliTvjwp43ZXqb+2NI4nZganpTGldjlWm/fElkHY4NkWVuywR9OAp&#10;dlg4Cm3ZdTjSXZYOBbdl1xW3Zq40rsuuK27NXFLs1caV2auKuzVwUrs1cNK7NXFDs1cUuzVwqXZq&#10;4ot2blgpFuzcxhpHE7GmXJcLHxHY31x448CDldlGfDwMTkdjGmJyQg1mbsYZGyVBrM3Ywse+GmHE&#10;XZRyQV2VhYuyjhQ7NgQ7P//X86nWyoPKKo+eU+G3mT6pxH9K+oDRADXJCDESdlrfyAEiMGnjhMR1&#10;SC7DLQvPGo6TK3CKKSN6c1ZRUgHpyFG/HMTV9nwzCiZORp9bLEdnZJbL82J2vFFzbItqdmRK8h7h&#10;ifwpmsydgY+H0k8X4/ouwx9qm/VTs6BpWrWGpWYurOT1I9uS/tKx/ZYdjnOanS5MMqkKdvizCYsO&#10;weje/tmKQ2Ox5YfTkaV2VyGGk07KqB32xUuxpenhhpXYkX/Z7nrkqTTsoyffhpDsoyY0rsb6m22S&#10;padmZge+ICuxMt9+Gkuyq/dhV2ML/FTJUrsxbt3wUrsaWOGldm5be+NK7NyFMNK7G+oKb/RjSuyx&#10;IKfqxpSHY0MTvhpXZga9euKuyi4rTGldmr/birsrka4aUuyixpSuNJdjeXbCh2VU4UuzcvHGkU7K&#10;5VGxpjSXZq7YodlBhSmGkh2VXf59MVp2bbFjbsbX3wpdjSQfow0kB2VWvfCrsacIUOwFq91JDZO0&#10;dedDuN6e+ZGmxiU9+TTmsRJDshJmvob+O5tyQBQ1cdajc750ZhjnExO/xeflLIJcQBdkkt9WuXhp&#10;Kqsw3JA6j3GauelhE7F2OPVZJxqt3YITWZFYJMnEH7NAenvk4xHQtE4y7nY974MtQNq98mKHVrlA&#10;uxNpiTstK5MZAssZiLLsY00lDTbLhFpLsQaZ6fEa5YA1l2ISvsS2WcLWQ7AczIamuTAYF2FtwkbE&#10;70yxiXYDezjO4OS4mPC7EvqBrXtjxI4XY8aevfEyZcDsb+j0Xp1ODjRwuxosVU1OPHaRB2NmNDwV&#10;f7cQVdkg8rpWA1iDMGNHYbDNXr577F3fZsL6cnZJouXEciOVO2wzUzd0HYpyoKHbIUl2O5DBS07N&#10;zwUh2WT4mmKXYzl4/RhpXZRauGldjCxp88ISHZROKLdlV32yS27G1wrbsosKeFcaV2bnthpDsaW3&#10;w0l2bljSuyi+NK7A1w4eNgPAih6ZdjFFjI7OyLzadeuG9ZjxU0DEk0GbaOaI5PO5dNkN3ydgdLKL&#10;1BG7Fl7len3nLDPa2gYgS7A8+mnnSPo1aUycMuzXlw0XY1tMu4ow8qGjfYOSjmiSxlp5RHEeTsDX&#10;CKq1YVb7stBapRoOxkJV09NTsTXiT3GAsA7H1licjqh3+LFkQQ7ByXFqACCenUbCvhlXCW2JDs09&#10;wWdSu56DwwgLI9zsMtLndaeopUUJJpt9+Vziyxuw/wBO1OAtwjLSHMXLjIDlRyuw0E4P7PXKBBsB&#10;dlHg46CmSAKLdgd7eL+UZMSYyp2BpLaH+QZaCWBDsCzcIx8KgfLJjdg7Ce8vpgSFG3hTL4xaZTLs&#10;BpczuaEEnJEBhxF2L8J2G4OR2S7KaQp1WpwgBLsViu+H7JHyGQMUgux8088i/ApHv0wRAHNPEXYC&#10;ljuz9on5ZMGLAuwuvUZYXqpr4nLQWExs7CrJuO7DjTWpar8z+vKMg3cjHLZ2C/VyHC28bs3q4OBf&#10;ELsrmTh4UcTscuAs4l2OJYd9sADIkuxNpB3yQi1nI7GVHvhpjxOxwA8cCQ7HfDTAyDsdyH0YKKbd&#10;m5DAQy4nZfKuCkiTscDTviQzBdjgffI02AuxylcBZB2PqD0yLK3ZYwJdl1GLK3ZdcC27LBxUF2au&#10;BLs1caQ7LrjSXZq4q7NyxpXZuWNK7LrjSHZVcaV2Yk4VdjSzdslTAkh2N5v3w0x4y7LrgpPE7MSa&#10;dcKC7MAMUU7KKg98NsSHY3go6b4bthwuy9/DFXZVB3xtBdjWKjpkgxLsaCD1wsQXY8KpwWzADsv0&#10;hgteB2NKIO+G2JiHY3gtcNsadn//0PNk8ClNjue2BsIfVOIRWdGr4Y2gB2Do7UlCMiSzAdgGe0Kt&#10;Xx6ZIFgQ7EuLCnjhQHZIPLGs3Gn30ckchXidxWgIPUHMTV6aOWJEnL0uolCVh2dGg8ya3G0frQK9&#10;pzAmmIoQjj4Tt0H0ZzM9BhsgH1dHoIZZ3uPS7JWslCfAgGuaQhzbsW7LZxufuGCldjGlFRv0PbJC&#10;Kl2JtN3KHpsPH7smIr8XYSaz5v0PSYec9wGcllWGD949V+0DQ0WlafEy5n6fs3LlNAV/Sl6XFy63&#10;FDmb/q/8ddhTafmj5ZuJ44pPWtuX2pZU+BfnwZ2/4XMvJ2HmiCRUvx/SceHamI9S7JXHcxzRpLGw&#10;MUihlI6MrCoI+Y3zUzxGBqQ3djGQIt2XzB+WQpk7NXbrirsrl9+GkOxpfDSuxMybin05Kkuxpck1&#10;rhpXY3nX5YaWnZuR7HGkuzctuuNIdmJ6eOKh2VyxpLsqpwq7NzIxpXZRfvjS07LqKVxRbs1dx4Yr&#10;bsosPpxpXZRamGkh2blsf1Y0rsaSex6dcIV2VXGlDsrlhpXZt60/DvikuzV/DFDsrkcaQ7KY7YQl&#10;2MLf7WFXZuVBjSHY0tkqSHY00Ph9GHkrsTmgglBWRVceDb5OGSUeTAwB6Oxltaw24KxJxB38clky&#10;mfNY44x5OxVkVgOa1XwPtkBIjkyMQ7IHr2oaoJ5Y3Z1KyN6J2QhQTxpxp+vOj0mPHw2P8553W5Mg&#10;l5OwbpesalduiT1coN3pT79sZafHA2GuOpySFF2GsnItQdfDEKXY5omp07YgsCHYGuI9t8tEmJDs&#10;KbqQJXLQ1EOwt9UyScQNsmdl4b5OwZbadLOpMamn3frzHyagR5uRi005jYOxZtGuugFf1ZUNXFuP&#10;Z+TudjTot9sCKfdTD+cgo7Pydzsr9CXIfi7Eg03XfB+bDYOzpuwSnlurVaYle475QdeW+PZYvm7B&#10;sWg6fG6yULMKfa3H3ZRLWzOzlR7Pxg3W7sHwQRwgqgopNSMxJzMubmQxiPIOxYN3rlZbKdjq4qHZ&#10;ue2Cldm57Vw0rsb6n9uPCrsbz23w0rsrma40rsvn4+PTHhWnY3kOuSpDsott+rGkOxKadYYJJnJW&#10;ONSzn2ArlkMZlIAInMRFl2R2fztAko42rmLfk7MFP0ABs2Y7MNbnd0+TtejtH0uxSbznp0cKPGjz&#10;SODyi2Xj82+L8MhHs2ZO+zKfa0asB2BLbzxEXIuLYohPwtG3Kg9w1K/fls+ze4tGPto36hs7DyDW&#10;bCe3+sxzL6YFWqdx41GYUtLMS4adpj1uKQviDsWS5ilijmiasco5IaEVHTvlcsZBIPRux5RONh2I&#10;ySKoZ2cBU3bpk4xutmM8kbG7sC3dzbi1V3lVI3FKsQa19vHLscDxcmiebGQSSKdkfn1NYbitpGRG&#10;m9X+Ll9HQZsYYSRuXR5MwErg7Ar6pcySco1CtyrSlR8t8t8KLTPPIm3YMOsXs9PhjjkGxNK7fI9M&#10;pGCMW6WtmY1TsbOhmq8vGrHoo2GWCo8muZt2JQ2kEdwhG2EyJDVGIt2VqQtmNI2oR32/hjiJ6tub&#10;h6OwEqMQaEbZNxqdg20jYD4j89sjJnEOwQ1yEBAc06U7YKZGVOwGmrtbXFYxQdyMnKFhh4lF2GcX&#10;mCZkqrt6lDt1B+7Mc4XIjlsOxj+cNRjAVVUEbUIyY0sWBzkOxw85XbijquA6YBH5kuxGTzTenolB&#10;XamTGEKc5djh5hkda0+dcHhUvil2C7S9tL1wnEB/fvkJAx3TAgmnYZJZIorwFcxTqAXYw0JLsU+r&#10;oRuMHjhTopdzso2VoDVxv2rhGYlrlpSOjscY7ZFJ4hVHUnEZSmOn607Ebi6ghi9ULyQGgpTJQJkw&#10;MAA7ATagZDWKHl3+jLCGkb7U7EdYZDpk1aByleIp4jHFImQZ5cQ8Mnq7Idme6p2Glh/vMPmchLm2&#10;w5OwTU5Fm7LBwEK7LyKQXY9TgLMOwVbR2zo5nnWEJSi8Wd3qaHgAOHw9fjeP/JyLZbiTttWv4YEm&#10;WPmRExZa7FgFP0gFv15MNBdidCMkxp2OGBk7NXBSbdjq4Eh2WMBS7HCmAsw7LAXIsw7HjjkS2B2O&#10;FMDYHY4YEuxwOCkuywcCXZsU27LrjS27NyxV2XXAtuzA4pdlg4qC7KrjS27NXGldl1xRbsquFbdm&#10;PLscOyLLs1WGNIsuyqt4YUWXZix8MFMSXY3nkuFHE7NWuKDbsYeRwimBt2bk+GgxsuzcmJw0my7K&#10;PLBSC7MN+uFi7LpXFadlUpil2XybxxpbLs1WxRbs1DXFDs//0eACwqfltlfE3U+qcEQ6eKVIrTIm&#10;TKIdigtRQmnTI8TKnYHu7AMK0wxmxMXYVzWDAk0oRloLWQ7NBC3IAjeuJKQ7J55T1hbaze3vp+Vu&#10;GHBH+JgGrUfQc0HaWkMpCUB6neaDPQIkXZNkndlUoNiAfHY+Gc7KFHd3HEKdkX82/mBHpErWdlGl&#10;zeAfvHZvgjNacSF3Z/bl8ObbQdjnKOKdwH8P9J1ur7RGM1GiXYSP+bNw0RSPT0W4IAEjyHgG7krQ&#10;Gn+zzP8A5BgDuZfZ+pwz2vPuDsjV/wCdfMs11LK94wSRGiaEACLgwIP7v7Pf7X2s2GPs7DGNCP8A&#10;xX+mcLLrcpJ35uwjVo3WtPi8B0zOcS7djRDIzA0oCaVxtFOyW+UvN+rWV5ZaZLIX04zKhjKhiFdu&#10;OzULUFeXEHNZrtBjyRMv465uy0esyRkIXs7OrerUfqHtnH8L07sxk7jGldlGXwOPCtOxhbJUtuxn&#10;P/bw0rsouPHGldm5ivX+uGkuzBqn2ONIdmr440rsrnv33w0tOxpc/R44gJdlFzXCAgU7Gy3UEIUz&#10;SpGH+zyIFflXJQxSlyBkwlkjHmXY8yAkg7EfTXI8LMOzBtv67frxpS7L57U/awUrspj2xCh2VU/R&#10;hS7MTXFXZVfHFXZW39MKuy1YjoSNqGnhiQtOyie2KuyqnCrsrlv440rsov44aWnYlNcRRRtK5+BN&#10;2yccZkaCJHhFl2E955s0qDivJ3ZgSVA+yfAk03+WZ2Ps7Ie4OFPtDFHq7Cafz2OUohiotAIi1CVN&#10;dy3jXwzNh2UK9W7hT7W50HYGsfOdwqSC5mqKH0zxHLkWrWu/auXZezYGuENOLtOV7l2Hun+a9Mur&#10;lLXmyyMAquwADP0p12zX5uzskRY3djh7ShM8LsPAaVzXF2DsuorjS1TsJ9Ys3uHRlRW41BNO2bDR&#10;5hAG3C1mAz5B2FMk7WzAUAI6Af0za4yJbumyQ4ObsSl16YLWOIn5ZZHG0mZdiUfmC/k6RkfRkjii&#10;xGUuzS6xIRSRaE4iASZ+TsZZxS30o5L+7PU5DPlEBs36fAch5el2GcOlWschj4kmleVNt8wJakkW&#10;7aGhgDydgyC0jgjKx1oeg6/rzGnk4ju5cMEYig7F4yxQVoCeuVSG7ZEOy6NvgsJ2dmC42tOyiSo6&#10;4poOyuVdzirscD0qMBC2XZYPtXGldjuVRgpQ7K5DCl2VyArjSC7Glj1xQ7MT74QtuxtR41phW3Yn&#10;NdwQIXlcRoP2j+rJxxSlyFsMmQQFydgFfMekMCTPwp+yytX8AcyDosg6OGO0sXf9hdgabzVZJFzV&#10;Wc1oq1A+nvtlsez53u1S7UhWzsKNQ8xi+j+rqjRoxFaN3Hjt0zNxaQYzbrtR2icg4XYU3tv8FepA&#10;zKgd3BlHZ2AFSRgadBlrRRdie4wodjl6VOBIdg6LVdUtYkSKdlRd1Xr+vKZYYy5hyIajJAbF2Jfp&#10;S7aR3kcs0n2+1amvbJ+FEdGH5iRO5dgiL1ZVDNUJ2HXImgWQJPN2I3TcfsnptTJRARIuxBHlLAgE&#10;gbnJU1i3YYJMfT4mOh/myHC2g07E5L6RE40+/ERCDPZ2B2uJ5upCgdhkqDASJdmjWVmCndTiaRZt&#10;2GlpbLECSORO+VSNt8Q7FVkRiQx4/RgpLsQltEavx19hkxJiY27Ar6TcE/Cpp1r7YfFiFOAl2KQa&#10;Xdqp/k65E5Qyhp59A7FLizmYcpF6YwyRPJMsR6h2F7WkwqVUkfLLbccwLsWU3AUBotvEg4Nk0XYr&#10;Fbl60FB3wGQSBbsWg08m5j49Sw6GmV5J1EtscRJDsmSjioFa0FPuzSEW9VhHpp2U0qKDyYD54gMh&#10;MDm7EbkGaMcK0G/zyzEaLVmiZ8nY9OToodOJp0O4rkboscQNbh2MGnx1JahJ6jth8Y0x/Lg7l2BZ&#10;NOkjlV7fZNwUOXRzgjdx8uk3uLsLdX0kx2E85flxWtDUnrl+HPcgHF1ekIxmRdkSzZOidhtp4H1U&#10;fM5VI7t0Bs7BHEZG2dOy6YbRTs2RTTssYkpdl4pDswUY2mnZfCuDiXhdjSjDtjbExLssIx7Y2kYy&#10;7LEbYOIMxjLscI28MBky8MuxwQ98iZMhjLsv0xg4mYg7HUAwWzEXZYIwMnZfIYsrdm5jEhBk7MZA&#10;MAix8QOxpZmP6snVMDMl2Za1+WAhRbsVB2qcg3Auy64qC7NXGkuzVxpXZdcaS7NXFDs1e2IC27NX&#10;DS27NXGlt2auKCXZqnFFuyiMWJdjSBXJBgQ7MGPzxKQXZdf8k4KS7L/2NMWNOzcCfbG14S7N6Zr1&#10;x4kiDsv0hjxL4bsv01748SfDDsbSMY2UGIdjSevH9WSDWXYzkclTWS7Lr7740i3Z/9LjpltRUgZi&#10;7ubQfVOJS39so2FKY0UEuwIdWtAxWtO+SECx4g7EpNYsyaBt8IxlHEHYAuNTgJIXqO+TEWJkHYlF&#10;eWrMCz8R+0aVphIQCHY9NWCGqMQK75A4rZ8ZDsfNr2uTQiFr+QWqVKIjcAK9a8eJb/ZZVHSYQSeG&#10;PEzlqZkVezsK7oJxJDAsd6ZkRaJG3YDVyDtsw7nLGHE7FWnVx+8XfxGArxW7BcFqoIIIKkVByJLZ&#10;EOx8ksSEqT8Q6YKSSHZVhfTWd/Fe2xUSwMHQuoYBh02ODJASiQdwuOdEHqHZ1i08xaZJFAklzHHc&#10;SIjNGzBd2UHxoOvjnI5tDkjI0DwvVYtZjNWd3YtZazbXk8sMCtWHYseh+W+V5dLLHESP8TZjzxmT&#10;Rdgtnp8sxwG92BbvVLK0C/WJ44eZ+AuwXl8qkVy7Fppz+kGX9UNM88I/Uadkf1Tz/plpciC1ja+f&#10;9ponCoN9gGo3M/L4c2ODsmchcvQ4ObtOETQ9bsSj/MO0LENZzIoNPiZD/DLD2NL+cGodqxP8LsqD&#10;8wbdmZZLYgcvhZHqafIgb/Tkpdj7bH1Ij2sL3GzsP7DW7C8gM0MoKqAZVPwlCf5gflmty6PJA0Q7&#10;HHqscxYIdiU/mPSoZfTluUSQNxI3NKda0ByUdDkPIFEtZijsZOwpPn2wE0iPby+mp+B1KksPHieP&#10;H78zR2ROrB3cP+VIW7AuoeelkteGmK0d0Tu0wUqo3rQAtyP/AAuWYOyql6zt/Ra83alx9H1Owhu/&#10;NHmExKjXbLRw4cBVao7VQL8P+TmxhocIO0XXT1+YiiXYVm4nnn5SSF3rUs248cyowEeQcfxZE3bs&#10;k0PnjV0jf1RHO7EEMRxCgV2AXjWvvmun2ViJ2uLnw7TyAVs7Alz501mSYSLIYlU1WJQOP092/wBl&#10;lkOzcQFVbVLtLKTdux6+ddZeVJGmAKVogVQp+Y74D2Xi5V97L+Usve7JxpurQXtrDMGAkkUFo+4P&#10;fb55z+o0xxyIrZ32nzicXYN502J6Zj8LkAOzV3pjSXZjirsqv34q7K5GlfwxpLsxYVGGldlE/FWt&#10;cVdmJA6YodiE9wsMZdtx0A7knsMshAyNIJp2FuqX8XoNEw3Y0ddjUA+BzM0+A8VuNnzgRp2RHUbS&#10;GeT1IVYIANmptt7e+bzBIgUXn84jI7OwrbT35CgqMyhMcuTicBt2I/o+WtQpIw+IB1XgLsFQaTdO&#10;CyKajeuVSzRBboYJncOyf6HcXbWEa3Y/eKKcqEfCoAFT3bOc1mOIncXo9GZGHq5uweXShYHpscxQ&#10;C5tuwPNfQqxj35Hpl0cMju1TyAbOwgawu5i3QipBr2GbWOeMKdXk00py5OxW10L4y0jmnZQBSuQy&#10;649GeLs6I5uwd+irZSCV6DMX81M9XJjoYB2Ml0y0ap9MEnxGEamfezOkh3OxaGCOFQqAKoqQBTvl&#10;U8hlzbceOMBQDscQO/XtgvZsIdmbptvgCh2YbbdBioDsd9OBLsaWphpXY0muFXZWKuyxSnXFXY5T&#10;kSpdm5b+GNJAdlE02HTCpdjGYKKsQB4nJAIJdlFzQN1XrXJCDDiDsCT6paW5POUFhuyg7j6Mthp5&#10;S5BoyavHDYl2BJfMNqYyYg7tUbU4gj5nLo6SQO7jntGNen1OwFci9vWd3VoYCBxVzsB+AzLgIY9v&#10;qLhZjlymyPS7Cu6sVi25AMfDfMmOQFwMmLhLsBhYGkWEvWRjTjTvlp2FtHk7BiaBdmQcB03JO2Q8&#10;YdWzwC7E54541pKDxG3Ijb78MSDyQQQ7AawqHNDsRUjLbYEOwPOijZRVj4YQwkHYtY6VNcnkRRR0&#10;+eQlkATDHbsE6lZx28Kx8gH8PHBjle7ZkjWzsL0tXZOQ3yfE0iDsom4RSrEhPDth2XcOzRovqDm4&#10;CnfeuJQHYJS5RJOPDlH2HjgMWYlTsEW84kko0dK+HbIEMxN2LXNokg4hPeuASpMg7AUto9RxWgHh&#10;lgLWYux0KOjgU+nAQsQ7DDjNw+Fanx7ZWG0W7HwWkknxMPpwGSYxdidxH6TiuwHfDzTKLsNraS2N&#10;p6hblwHxgGpHtmDkjLjoO200ocG5di9vcWkkRlXZVNDyplWSMgaLkYc+OXIuzXEAnjoKLX7PL+mM&#10;MhBZ5oCcap2aKxVYgKDnTenSuE5yS1Q0EQHYlJZynZlWvhTLI6hxp6I3sHYGbTbkmigKO5/2st/M&#10;Br/k+fc7FYtJqCJGJYdGFRlU9Q5GPQd7sMra3jiQKld+vIknMPJOy7LFi4RTsUEaBmNB8WR4jTIQ&#10;dj++DozAdmNTgUB2Y+2BDsacKKdhdr4/3D3X+p/EZkab+8Dh6/8AuZe52c/zevJOw50xCbRT7n9e&#10;UZDu5WKBMXYK4ZG2fAXZYjHfBxMhjdl8F7ZHiZeGHZvTGPEjwnZRQDCCjgdlEYbQQ7K+nCh2PU+O&#10;RIbAXY4HIENoIdlg4GVuyyaY0m3ZXIYaYmYdlc1xorxh2XUHGmQIdmqO+Cl4g7K5AY0x4w7KZl8P&#10;pyQDAyDsbt45JrLseGHjkSGyJp2PWhGQLYCHZdRiydl8hjSkuzc18ceEo4w7K9VceEo43ZfqDHhX&#10;jdl8xjSeN2YsKY0vE7NyHjjSeJ2bljS2HZgcaW3Y4H3xpNuzYFt2Xigl2auFLs1cVt2XXI0rs1cK&#10;XZq4q7NyGNI4nZYIxS7L2wbo4XZRVThtgYB2M9AVrXJ8bX4Lsv0Vx40+E7P/0+DXoZiWRtqdsxoO&#10;XLd9U4Vyic1oaAda5eKay7AkonY1WpPbC10XYg0bhQTWvfJBadmSJ26jbEqA7FTa71HTBaadlCJR&#10;4j5HAStOxUceg2yKuypLevxgjYUIGEFFOxrWTcOQFfDCJMuF2BjE4BqPoyVtdOxW2kIKxk0WtRgI&#10;TEux1wysDxG/QnEMi7E7UFm4E0C/EcTyYxDsOLC4sEkaW59So+wUAY1pTepX/iWUZBP+Hh+Ll4Zx&#10;BuTsl0F9peh2IuoHkvfrZ4B1IXiVFSd/s8a/8FmlnhyZpUQIcLt8WXHghxR9XH9TsLdT89as7obB&#10;UghUEOGAlcmnU7U27UzJw9lYoj1eo/6Vxc3aUyfTs7I5NKbqYNNO8kp2q9W/XmyiBAVEf6V108hm&#10;bJdi8VuqABRV/Hvhu007GyxyrXkNsIpgQ7A4jFSaUyTB2PXk1FO4G9CKjBwhnGRHJ2McOz77k98k&#10;NuiCS7Hm1kalBTImkEF2DNNsJxJVx8NOuRnIUzgHYKvdNQpWlTlcJUzlF2EptZRyoKCuZHEGmnYt&#10;ByUfFuv45CTMOypJYIiPWU8WNB4j3wUUGnYpLHYxqridaMAwUGp3+WAGTMxjXN2SHynqFnVuFyWZ&#10;EJNuVYNSoJZT0ovfNZ2hikRy5/xO07Oyws7uw6Hmi0DuGRiFJEbDcMO3yzBPZx73P/Px5F2BYfOL&#10;m8KzW9LZj8JU1cV6E12y6XZlQ2PqceHaXroj0uw2GuacJxAJgzEgVFSN/fME6LJw8VOd+bxnYF2D&#10;uYPeo7Zi05Idm5Y0l2UX7Vw0rszN4HEBDsSaUjJiKS7C+6gef1C7HgxBVfCn9cyscxHo1ShbsKjY&#10;yvN8YLVp1rmfHNGI2ddPTyMnYI/Q7EoWICV+NRXplf5xlHQ97sEfoqx+wQOnjvlB1Uzu5H5PHXJ2&#10;NTSLVWam4NKAdsJ1Uq3WOigOjsWNr8BSMKh/mIrlfim7LacQAoB2Va2YhUDfkKlmJ7nHLk4inHiE&#10;XYMqDUHfKG6nYl6MTMGpVh0PXJ8RpiYh2PoAKfeMiSkAOytsUgOzMw3OIV2J1rhpadlfqwpdlV8e&#10;vbDSuzHjuffAxp2UKE/qxS7MSfpxCHYwnJJdlAnFXZfyxW3ZWKuyw2KHZicWTsrkOnfDSHYjcL6i&#10;FCSAe49txlmM1uwmLDsjGpfXEvnePkprx3rT+mbfCImLoNWMgntezsAXFrcGTnJyJI+ImpOZEZRA&#10;2cGYkebsE2F4LGJ60LtTjXcDep2yrLAzLbp83h8w7Bc+vo0bBEJZgfiY0APyyqGk3cw9obbB2Ard&#10;ri4WkvEkVIAzJoRLrxIyLsrTbMSagjSLxpvU/hjln6URh6nZLEt6NQf3e/PbvmuMrdiBTsB3tskg&#10;K8PgHtmTjLjZBbsKriyjSMyUHEd8yIzaDF2Fi2hZw7niD2ywyauF2GMN9FbyCJYyyAbsOvTKzC2Y&#10;mA7At9JDcTciKEigB36ZOEaDGcrLsbBDIfhUbdgMSVAdmn0e+mdQke3fCMoTLGejsFQ+V5nAMhCf&#10;LfIHOFGAl2CYvK0KtykkPyGR8csxpw7BUeg2UZruT88gchZeDF2Cja29KcRkeIsqDsDvZ2lalcmC&#10;UUHZQhsU34D5mmDdjQdjiYAPhUAY0WYp2BLq5VVIUhTkgGMi7Cae3uLhvhJap2y3xIgMBCUuW7sW&#10;tdGu68ZHEQPQE9foyiWaJ5N+PQzPN2DbO1ktJuPKpY/Zp1p88qnMSFuTjwHEfe7DG4ExjqKcl6f7&#10;WY0Kt2MrI2diK6iyxBXXnIdiq/CBkjhBPk0R1XCKPN2ClvYAQGqGboNzlRxS6OUNUKdgnbbKt3I5&#10;i3ZRFD742yAdlrgKux3TAkOzA4lSHZq4q7K2xIQXZX7Ve2FDsL/MG+j3X+p/EZfpf7wOFrv7mXud&#10;nPs3ryTsPNKP+hL8z+vMbL9TsdMfQ7Blcrb3Zq4q7NiGNOysUgOzYrTsojDbAxdlcQcNsTjdmoB0&#10;wWvC7KLNhpHEQ7KLPhEQxMy7GHl45LZrMpOyqGu+OyBbsepp2wENkTTssue2Cgkzdja4aYW7LrjS&#10;QXZf04E07NT3xRTscMDIOywTgpkJOxwoe+BmC7L4imNsqdlNH4HCCwMHY3g498lbDhIdm+LwwUtl&#10;2arjtjS8Tsvl7YKXjdlF/DDSPEdm9RseFeN2XyONJ43Y5WwUzE3Y8Ocjws+J2YE4lNl2OFcCXZY6&#10;9cCXZicQl2V8VclTGy7LqTtgqlt2XQDG1dl0GRTu7NhSHZeBNuy9sUOy+2Bbdn//1OFm1k35Aj+O&#10;Y5pyqp9U4CuEMZ40qGycWBdli3IXYdd6YlFOxN7cd1phBWnZX1UcqEbVw8S07HNYk7Dpg4k8LsRf&#10;TyB0x4kcLsD/AFUgnbJWxp2UY2VTxFSMOyTydg3TQZVZGG4FRkJBlB2VPaKa0GASQYuwpnhIloPv&#10;yyJayHYoXiYEMCGHfxxTbsSS3YtyU0HjhV2C4oTsG3ORkyAdg+VyYUSvwIKKvYbk7ZTW7cTtTsAG&#10;CVWqtad8ttqp2PjHCjFKN2NOuBI2diy6xLFIoMC0pud64OC2XG7FJ9XhcbxFR0NSMEYKZuxsLQS7&#10;oRxP2sJ2QBbscY0U4gooOx6yxgfYBpiSWVux6XA7R4CEAuxdb+ZR8KUAyPCy4i7GNqTEcX2JwiK8&#10;bsCyzB0bmxA61G2SAQSHYSreTLIeLEpXofDLaaOLd2OKGfcPU+B7YOTKrdg2HTyYlUirU+1kOJsj&#10;jsOw78raGy6glzJG31dEYiRtlLEUAH82YOs1I4TEH1Ow0OllxiRGzskNzY2/qjggo32yBQGp3Ga7&#10;HmnW7t8mljI7B2PTTLR2UPEviGGx+7Iy1EwObIaaHIh2LxaVYRyCURgON/b7sqlqchFWyGlgDdOw&#10;Ut3bqQvqCrbChqK/RXKfBkd6buOLsWDgjrWvTKaZ27MGrt2w0kl2ML74aV2NZjkggUXYwmuFXZQp&#10;ucKuy+WNK7Gk1YE9BirsxYU2xpXY0yKoLsQFUVZmNAB4k5IRJ2CJSADsKbjzbocSsy3PqMtf3aIx&#10;Jp4EgD8czIdn5SeX2uBPtPDHrbsJpvP7LdAx2oe1p9lmKy1p15Cq/wDCtmcOy41ud3Xz7Zlxekel&#10;2DofPWkm3R5o5UmY/HEo58abV5HjWuY8+zJ3sdnIh2xEjcU7DqW/tIbb6zLKqwMqsJa7FWFRQe+Y&#10;UcEpS4QLLszqICPFfpdgOy8y6PeTLBBMfXkrwRlZakdh2rl2TRZICyNnGx9o4py4QXYPZhWla+OY&#10;1d7nguzcx2NcFKXZXLfGkuyi2FDsxbAh2UWOGkuyq9sKuze5OKHZVd8Vdmr9+Kh2Vvil2XX2xpDs&#10;aWrkqS7GFqd6/LJAK7Gk7VwodjSAdiMNsDF2BroQJExJRCdldgOpGX4pStx88IgWXZH5ooHqoqXH&#10;Ujp89s2UJEbF5+YHJ2aHSLp3qEqh6dslLKGvwpdHYZ2On+hIVkWjEbUOVznY2bYQrm7DSCC3B5NG&#10;A21D32zHkZFvjTsHEh6EGigfZ/rlVd7bxW7EZYvbLoENUnYEkg5VFNssBaat2BpLFD9pRT5ZYJMD&#10;F2V9UgApwFPlhs9EAB2NWw05WLNHvgMpJoOwTHNYxDiigDIkEsxIB2VJqtslQCMIxo8V2JjVlfp9&#10;+Pho8S3ZjdK29T9+GqRxuzC4oOu2NWpk7E3uPemEBNuwHNedd65OmBdgGeacglT9FcnYDE27FtPg&#10;kuFJmk4Ae++UZcvD9IcnS4eI7nZ2LXVrbxRgq/J2+yOtcrx5DIuVl0+IDY7uxPTJLn1WjKkr3HSm&#10;SzgVzatIZ8Xk7DUxox6/GvfMK6dzwg83Zctqs20nQdxt+OAZK5IyYRPm7MtvGtKkkKNt/wBeJmVG&#10;GuTsTayi3dRRuop45LxSwyaSJLsRubS5kZXDAMOvbLY5Q0ZdLI/S7FIJ5rdWjnbbqkh369shOIl9&#10;PNOKc8e0hs7BsMqyJUdab75RONOfDIJB2KCnfK2duzVw0l2YGmNKXZuWCkOyiaYaRTs1ffFFuwv1&#10;4/7h7r/U/iMv0394HD1/9zL3Ozn+bx5J2HWlmlqu/c/rzHyc3Mwn0uwYDkCHIBdjq5FlbsxxAW3Z&#10;WGlt2bBSuy8UuysUOzYq7KNMIRTsriMNsTF2Vww2xMHZYBGC1p2UR74QV4XZVAO+LExdlEeGG2NO&#10;zADvih2bbFk7HbYFt2VXDSCXZt8UEuywcSEgux6sMhTbEux9a4KbBJ2bFNuy6jAh2VSuStBi7G8B&#10;iCx8IOy/TGHiR4YdlekuPEvhh2XwTBxFIgHY6iYN2QAdlinbHdk7LrjTJ2auBFuzVxpNuywcaW3Z&#10;gcaUl2XXBTF2XiArsupxpNuyq4aXidl8sAioLsuuNJt2Xy2xpFuz/9WBT6HEV2GamOZ2hD6prhbc&#10;eX4C1StadMuGZrMA7AraXGlQBkxMlgYuwNLp8TbdPHJiS8DsRfS1cU5AYeNicbsoaXxWgkFceJPA&#10;7MmmSsTycEdtseJREuzHQy27Mv0VyPir4duzLoETMI1NSx28cjk1HCLLOGnMjQdjJPLtxCPVj+Jf&#10;8nqPY5XDWwLbLQTiLdibW/JKMAD23y/ivdoMD3OwrfT1DlnIG+wy3jaTB2B5bBWJKHc5LiY8LsTF&#10;pJGORG2HiUxp2PRCSDgKQ7BNE4FnI4r2yDY7HpH64DIaJ4ZHkkbuxZ7Tl07Y8TIh2Fd7asLtSOh2&#10;p8ssiWmQ3djbyFSAvfwGGKJB2MsoGV9+/hjIsYOw1jsC9GYkjsMq4m/gt2KPZsFIUY8SadlQK0bf&#10;EuMjaAHY+VqjpT2wRS7Ca4uzHIVcfD2OXgNMi7AktwXUgPthAYW7EI6q3JaEd6iuSLEOwat1HE1A&#10;nX7XbfIGLbxOwbpkrPexRx0aOQgCM7nxoMryj0ltwm5B2TKa6MsXpxKFSlAiVHEdqHbpmkEADZei&#10;MrjQdmsriZP3EikcT8Lnw60xzYwdwjBOQ2LsWMVx64dXpGTQAjoDlYMeHzcgwJlbsGvV0K9BTtmN&#10;E0bb6sbuwLHp9uihQCR1Ir1PvlpzyLSMMQ7BcZCqFAoABQVplMt22nY7mQd8FMg7E5uToQjcG8cl&#10;EgMZAuxKMXMYAdvWWgr2NclLhPLZhAEOxbnXcfdkabnYxpo0IDHrtTCIEsTKnYCudZtoH4MrUJAL&#10;bUGZMNLIhxMmtjCVF2CIruGYkQtyA7+OVTwSj9TfjzRlyLsek0bsQHFVO+42r0rTpj4Uu4qc8OVh&#10;2EXmPUbRrf6ql0iy86yoGqeIrtt8Jqcz9Fp5CXERs6/X6qJjwxLshzsp5JGgetaGvxAZuBbz9uwO&#10;8RhYBxVT19slbDcOxS7jQRK6bimxHTIxPRZDbZ2Ky6teXFrBbyuXigUKkailAvQ+7ZGOGIkZAbyb&#10;DqJGIifpi7AryxndQVI3B7g5ZTWZW7DxPOWs8EVUib01AdiDVqClSajrmDLQY9y7CHamUCttnYf6&#10;T5nsr5xCym3uCQoRjyDMTSimn/EswdRoZR3G4dnpu04zNS9MnYb8tyOwzBp2gLssnIq7KrhpLs1T&#10;17YrbspmH04QFdlVONK7GkkH2w0rsstjSh2UWw0l2UXH9uICuyi22SRbsaTvvipdlE4QgOzYpLsD&#10;XcLSr8JA9z0y7FKi4uoxGYp2Flva3CS8SoUk/E3b6NszzkB3dMdNMS5Ow9t7aH0uBela96HfrmLL&#10;Ju3eEadj47CxiowYsexJrkjl2ph4O7sWZrYH7QrgFqQ7GGSEGgOTYkbOxNplGwbJAMC7E2nXx3yV&#10;MCXYHkm/ygT4ZYAxIdgWSaTsRkmFF2BJPrbkAHrsN8kJCkcEnYgbW7PU4+LGmR08+4uyksZ2YgUJ&#10;HXGWYAWsNPKRoOxVbG7BPEqwH8p/DIeOG8aKfvdjjFdhPhX4uwOPjRY/lMnc7Ljs9QY1ZgB4E5GW&#10;eLZHRZL3DsMIrRQP3iq2woB45iyznoXY4tIP4g7FEtLVa0jWp70H8cqOWXe3/lojo7E7m0R0ooCN&#10;/MFGTx5SCxy6eJFAOwDbW0kMhJqRXc+2ZE52HBhpjCXJ2DBbRMQxG46DKPELneBA707HpEiVKj7X&#10;XIGRPNsjhiOQdjlFCTTfAeTaQ7FK9cgh2UO/fEsy7MD9AxV2XUDp2xAWnZRUN1FfnkhKuTExvZ2M&#10;jhVGJWoB7YylYYRxCJsOxetaZW2h2XituysVt2avbFXZiRii3ZQ8cUF2F+vH/cRddvg/iMv0394H&#10;D1x/cy9zsgObx5N2SWzsGh0SxvC/JbxpwEpTiYWUHfvXnmNKVyI7nOxR9ALq7kYK03TZb66EEbBK&#10;AM7nsvNUJA7mrjbAZUzES7JHD5Mt/SMks0ygiMoJU9J/jkVCGQerwI9Rf2v2f+BiZLRWeoQF5D4m&#10;2opqOhPU08MTk8lE2E98l1xgWETwoU5s37r1ChaqcfiHCvH/AGOJnRplGBLfM1pTvv8AfTIvQDCt&#10;LskugaBDc2i3fpLcyskhEEpk9MFZAlSISJPs175Azo0yAaf7NOXGvcU/jhjfaPpzNqRSBYra0glk&#10;tD6UyN6iJEOMh5UOzHk32v8AdnwrkgeVsJk2s5yDgKBmJAfelBvuNvbCy90hYdGuZ2tIFlhkkR5o&#10;jckoVu2iKrzkaMrTgi815cP+LPiwkhnG6coNVJlYjsDx329h9OR3FbVMo4rbs2K27KxW3ZsVt2bF&#10;BdlYWJDsxGIQXZqnDTEl2apxRxOzY0gl2apxpbdl4rbs2wxV2bFLssE4CGXE7HAnBTMF2Xvgpk7N&#10;virs3xYsd3Y1uWSAYGRdlVOGmPEXZhivEXZe+CmQt2OAOLMEux2+BkC7MKYp4nZqjI0jidl1GFeJ&#10;2WMBCbdlg40l2XjSHZu+NK7LocUW7NvirsumKXZqYEU7P//W5ha+c4XKoY25E08afPNZLS0HZjMC&#10;+qckXOKRAxI+IVGYnEQ28ILqYFmt7ZifiFcsGWuaBhLsBy6XC1SGH0HLY5mBxF2Ivpip7j55PxmI&#10;xl2IPbonzGE5Qnwi7NFbXLkBEoP5qbZjz1UB1crHpZEOwWml3BHxOta9KHMSXaAHIOVHQd5dgy3s&#10;oYKkAFm3qeo+WYOXUym5uLTxjydirRoa7bnKRIt3CHYFNha+oT6Y616CmZH5idVbV+Xjzp2E+r6J&#10;Zzyc0DCQDeKOgY12rvQAZnaXVTArvcLV6SBFuyMxyi2uWa2AZUJCFwH++vXNzRkN3SEiEvS7A0iT&#10;XErM7Fq9R2yQFBplIydiq2xUdMPFaYh2BplpJuKgdskGMi7E1vLhCUBoMJjaBMuxRruZoWTlQkUB&#10;XY4iIZGZdgUzFmAZSzV3JrhAYW7FZebGoFMRsl2JC4mVSFahB7dcNMbdh7pNy9wpV927djlMxTkQ&#10;lbsM/q58Mp4mynYhLAPpyQYkOwDcKY1J4kk7ZOLAmnYQX0bOanMiLTLd2AxE1eNNjkmFOx4t3UVO&#10;2BNOwQsAaKp6joMFsq2diuj+smp23ADmJQor0q238cqzUYFtwEiY97s6WIo0rwAA+WcwZF7CMQ7G&#10;rbRiUyipkOxJ6YTlNUgYxduxXYdemVtgDsdTfpgUuxtQe9DhV2NIU9e2G0Hd2ap5AY1taejsonfE&#10;BXZfLxwUh2VT3965JNuwDql5ZW6Bbif0TICFI3Owr0GZOmxzl9I4nF1GeEB6ju7Ibf6nC0tITWOv&#10;wV+Jt/E9M3mPGRHd5zPmBO3J2Ng1bV7ZOKuIvi2l41ahPSpr4eGM8EJcxbHHqMkOR5uwMlqJmblO&#10;vqsfhFRucsJA6NdWbJ3dh1Z2AaBBPGvNRQ0HUDucolkINhvxxsbuwr1Syjjl9Tn6dB8JG2XY5W05&#10;YU7AKT+oDFMQSR8L5ZTSC7HPC/1NQDyp1+/AObKtnYG9MDZqqCNvDJMDF2J1Cvv8Q74aYuxdbj4C&#10;EHFq9PbBQZCTsHaXZ3F3cwmBaOGBdxWq0P2tulMpzZRCO7kYMcpyFOyeRk0AZizCgLHqad80Eg9b&#10;jjwxAdji4OQpsDsdypgpXZRbtiAh2NLU2yVJdm5e/wBGICLdjQw+WGkuzE7k4ot2VWmNK7KJwqC7&#10;NU98Vt2VU4Vt2Vixt2UThV2VXFFuxvFSa+HTJCTGUQXY4mnscQUcAdiIilM/qNL8P8vvlsZ0OTiS&#10;0tm3YoYwxqa1yJyENv5eDsoooB/tweIV/LQdjWi5DqRkhlKDpYHo7EJLY/GwckU6Hen4ZdHKT0ca&#10;ekiHYH9IiPkCeQG465eJW4BiA7CW9vplJQ8kDbAnbMuEQ4k5F2GGlXJlaNJD6u9EfurDemYmojW7&#10;maSYMgC7DWdX2VRQdycw4F3GWJrZ2Fgiv/UJVaK2zE0GZZMOpdacWW+TsFWMNynISqVANVPjlWYx&#10;PJv0sJg1J2Dg9VrQb+GY5j5uz4adjgR75AhQHZqjGk07MTjSuyqmnzxpXY0jJgrzdlE9u+BQHZhi&#10;l2bpih2auNJdjq0wEIp2YnGkuyq40l2aoriVt2WDvirsvlgpAdl1/DBS07NyoNsaV2VWvfDSLdm7&#10;YoJdmqcVt2ANdNdIuv8AU/iMu0/94HD139zL3OyBZu3lHZKbOWR/LWnozVWO4vAg8AVtyfxOUTAE&#10;ifd+lzcEvTTQ+0fkP44b+VafpGSv++R/1EQZTNvB3bPbJxqUUf1S0ZrOMsbqAH94xIIkT4uRLFqd&#10;K5ECr3YyU1JqRyY0FdwB1+gYHa3gHlmVPqsAhSyqhUuaOUBGzqrfb4t/r4ZE8TKHJociRUsDyOxp&#10;0B9q9s5ttk0Wq5NvKdf0OKtwAjuB6lORH72I9P8AZZE82V7LWPxKPE/wOGqLCDr3HUHkkW3ueUSI&#10;o4gpD4A8uPHj/wAS+1gPTbqP0tcjzUpGasXJRTmKEmvY4XaxLD/hvVLdbmeZo5nKrcL6RAe9JFF4&#10;R8iaFn/lb4uK4D9QvubInZdEpAViq1ahZlHU8aVyCZbTFVysVdmxTbs2NK7Nii3ZsVt2bFXZdMUU&#10;7NTDbGnZqDBaOF2amG08LsugxteF2agwWvC7NQYV4XZqDFHC7NQ4ladl0OCki3Zt8FMrLsuuFNuz&#10;VwUtuzA40guzbY0op2bbFRTsvFLs2K27NXFeJ2XtituzbYq7LqMVBdlinTBSbdl1oN8aRbsb6ieI&#10;+/DSDJ2OWrmifEfAb4aRxuwVHp98/S2mavTjGzYBG143YJTQdXYVXTr9h4rayMPwx2YnKpvc26Gj&#10;yopHZmA/Xjf8P+aDMI49B1J0LAGU2s4AB70CN0+eNRrmEeNvyQza3oqNxa/tlbpxM0YNfvwf/gfz&#10;fw5/oi5p4ema+P2ftZDijfMNvEu/TGkUr9et6ePqpT9ef//X4HCzxXBqtVIoQMpO4ciL6pw1s9e+&#10;quImd/TNAD1p9GY08PENg5OPKAd3ZI7XV9IMbO10jug5PSvQ7bCm/wBGafNp8xNCLt8WbDXN2Ft7&#10;5utiksVrBSSv7uZqFfnxH/NWZODs+YoyLjZtdE2Ih2FWneY7x75Y7o84SaNQb09s2GbB6Dw86cLB&#10;nuYBdkxkt7MIzuAEQVYk9AO+c8M2UGnoPBhTsu3ktiSsUgdqVA5BjTp75DKJnchsxyidgbdi5YgV&#10;rsMopup2ZnGIC07Glx9OGlIdjC2+2SpS7C7VbFbiCVgKylKAbmtKkAj2OZWmzcJA6OPqcfFA07Ij&#10;DY3KqQY+nfOi4wTz6PMyxSEjYdiUy3MUhVU3HemTEgWqQI6OxaOK/kQsE/DGwEgSLstdH1Cap9Ol&#10;fbAZgL4ci7HL5U1GSvwAe+Jzx718EuxU+T7xAOh8ch+YCfALscfLFyoq0ZJ8QMIzBfBLsoeXbpj8&#10;MbU+WA5gvhF2PXye/Uggntj+YC+C7BVp5TeKRXDlaGpyuWotnHBTsORpoA3JJ98o8S28AOxCXTwK&#10;+OTE2Bi7C+504NXauWRyNcouwjvNFmdzxG2ZEMjUcTsBDR7hW3QkeOSMwx8IuwS2mMUChe+Q42Xh&#10;uwDPaOjEKpFD0OWiWzExdgvSbCKS/gZ1JHNWYUr9nfKM+T0lydLiuYdk6qSKnr3zm3rA7LqPGlcF&#10;K7Ebi6ht1DStQE0A6kn2GWQxmXJrnljEWS7C6/8AMdpZ3BglUswFSyEbE9iDmZi0MpCw4WbtGGM0&#10;PU7EpPNunBRQOTttsPxrkh2dJh/KmN2WvmnS2enJwOzcdv15H8hkSO1MbsRXzZZ7q8bBuRpxoRx8&#10;dyMsPZ8uYYDtWHV2DbTXbG4fgrFGptyAAP01yjJpJDcuRi1+OZ507B9VIqKmv3Zi05glbsx6UxpL&#10;sjHmC2V7l5pQXYikaDwUAV9s3WjNRp57tAXPd2EFjZCW8owaMpuKCo6++Zs5UHWwhcqdh0La2uQk&#10;ExT1wT8C96ZRxEOSADt1dicfl8pdpIrfulNShFffE59kDTkF2HJiCqePWnzzH4t7ckig7C7UIEdT&#10;zFad8yMdgtE3ZGordGvGSNKgVK16VzKMtnDrd2Lu5hUR7EjenvkQLSTTsCzXHqKQY6eJ8MkAxMrd&#10;gX0yVO2w3r4ZNrdlKtD4jFFOyX+Tygs7gBv3nMch/k02/HNX2hdh3/ZPDR73Yf13Hj45rad4HZq7&#10;e+KQ7NywK7NUjCgF2bAm3ZVclSC7NWlcC27Kwq7K+WKLdmJxCuyq4Vdmrt1xV2aoONK7G4UEuzeO&#10;KA7AdzqcUJdOLM69egHtvmTjwE79HEzawQ2dhRca/c0XggAoQ46hj45lw00XVz7TmeTsLZNVv2LF&#10;Z5FLdRUgfhmSMEO5wzqpnq7Ltdb1O3VkRuYJr+8+KnyrkZ6eBTj1uWAoHZ2CbfzHqPqVlCstfs0A&#10;/VkJaOBGzdDtLL1dkkjnSVA67A0NPY5rZw4TTvMGoGQOwNcWXOf1uZ4kAGP5ZbjyDk42pwGUrt2N&#10;M8CggP8AFSpGXiJLrpS6Own1ZBIvNPiHemZWM042U27ANldTW85khq3IUYU/z3yWSAkKLXjmYm3Z&#10;ILXWYJAUnJjPYt3zAnpyD6dw7jB2gOrsKru71J5iRcsgJPFFalB9FMyseKAHJwMuomZGjs7EYbu6&#10;tZhLFMeR+2rHkDXrUHJyxiQohqjnnE3bslsb8lVunIBvGld+uaicd3pcU+KILsfWuRput2auNLTs&#10;3etcBRbs1euCldjK1qeuTZEuzct8aYuy6jBS07KPthDIOzVxV2YEdcaS7L5CvjgpBdlH8MK27LFf&#10;uwFBLs1fHFIdl1OKuzV98VLs1fDAxt2UG+/DSuzFsFIdmLff3w0rsAa4a6Tcj/I/iMu0/wBYcTXf&#10;3Mvc7ILm5eUdkmsP+Ufsv+Yi7/4jb5TPm5WHk0PtH5D+OHXlQ/7kJtq/uF2/6OoOmVTGzkA7uPUf&#10;P+GTq/MKWFjxLyvNOGgIDEyBJoKlFFDXf7ORqyUSKgJl9eYMyqI41Z60qoPL7R+jA/1eWLQpLaeK&#10;4U/U0lDEsx4sPh5EigFOHwfaVftLhJ3BHemB2XJLG5rG4I5stKftKSGH3hs5za27XFxFAteUjBRQ&#10;Enc9gKnLEWrZ0PSdKvdJtUhW2uGlEskPrfVLx1q/FgQjQRK28a/D63L/AITKzEXzY8aWjWtOlmaJ&#10;biLmkQnIM0WyVKkni7MAKfa48P8ALwRqUttBFeIwuEmuw0Mwkt7dAFuAiNxDTwyL8KrT1Ph/abEC&#10;6/WglUBuZGV0SKS3A5LIJmYkrWgp6bL1/aDcv+Bws12/s30rULaR2LOktwnKbTUPqsWl2UXMshUy&#10;AfCnORl+Bf8AKlGPJByEByXEoEdYvTcsqUVZnFKgdeCdid2+FcKLfQ/LpvI4pbr924arte6cACOn&#10;93NL+LLkz7vvRx+atFeLLEXVXXiQCHilU/QGVWP3YKstH8uw6slAt3bukxEUs9pMoZJI0Un0bq3P&#10;2XZuDFG/l5/GywNkd34/pRSJG1Ke4uGRoogwl+EeoFdRUqW2LRSr1Xiftcf9birC9Z8rWGoi1XSb&#10;RrGdpZopX9G6eKTgDSgh+t8CPTb4U5fb+L4EVsgBIczbPiU5tRNlbvPdOHZUjLW6yRKVLsFNGl9B&#10;acmp8fHlx+H424ZD73R9RsoxJcwlI2IVXqrAll5AVUlfs5YniTBWB6e43BHQ074CxW28vGlt2amK&#10;AXZumKbdmxpbdl4rbs2KLdl40m3ZsFLbs1MktuzAYLW3ZeBbdm3xV2bCrs2KHZfbFbdlbY0l2Xgp&#10;bdmwpsOzbYKRYdm2wlS7NTEIp2XxGBadm44Vp2Xx2wJditpaTXV1DawKWmnkSKNQCatIwUbCp6nC&#10;xIWySRxRtJIwSNAWd2IAAAqSScmej+V7/wAs+Y7W91URvDbVkkiUSCokSRFH71EWtQconkBjsW2G&#10;MlCGdNRs5ltZeBaqLIrKaEAGvwMfHJ9J+Y+jwqTb2Clx9lWmijB7dRy/VmIMUjzLb4R70ml8o3ko&#10;PPUSa9mQuPu5jA035nXDH9zaQJ4VuFk/UEywYB/SY+DLybg8j2YH7+Yu/do0VP8AiXPAq/mDrs8y&#10;R24shJIeKo0ZepPyuEyRxR/pfj4J8CXeFc+T9NUV9ecBdz8Sdv8AYYAk/TR1Q61NbWMeoNNHcG4F&#10;uA6kW62wQP6sjiMoasnL+8+PJxyxEeEA9ev874Nf5M3doiHQLBIBB607xCNofTaRgpDS+qW4DinP&#10;lsH48uHw4ayea/MscLyTTQqI1LMY147AFq0KyeGVmEb5Nv5bzaTyzoqbiEsSerO5/iMBf8rB1On/&#10;AB0BwO1eA6Dfr6H8uHwR/N/HzT4A713+GNEry+rfF485P+as/9DjzQ2lu8vOLmyggNXbl9Ga2M5T&#10;5cnbHHGHPm+qcJbiJJZeQFD4ZlQJDhyFl2aOBq0QcvGmN2ojTsF29q7VUJuu9fYeOQnkA5tscMpc&#10;nYg+nypI0g7fdWu2IzRqipwyBui7BhuryRXEkjH1I/SfxKj/AGsp8OA3b/EmTTsF6VNDpLTS3k6x&#10;xlKUoWJLGtABXp+1mPrIeKAIDicnRnwTczwh2Vqvnu0WFl08F5qgK8q0jp36Hkf+FynB2VK/W25+&#10;1Igej6vi7C+0/MOdLhvr1uphpsYCahh3o7EEHMnJ2TCvSd/6TjY+15A+obf0XZKNO13TtSQPayh2&#10;bYxH4XBpWhX/AJpzVZtHkx8w7jDrMeT6S7BxY0qQfnmPwuRxAuxpYcR1G+22ERS7ETBAXrxrXrtt&#10;lwzTAq2o4Y3ydjTaxE14ig9hk46mYDVk0mOXR2PSFVFABT5ZL83Jo/IRdlu7oKKBUnsMthqRLmwO&#10;i7nY+K6dZKSUAPQ9sMZiQLRl05i7BIvoq1JB+nJ0XH4D3OxwvLdweIJ8cmIliRTsVU27d+uRIpFO&#10;3x3pofl7ZEyWnZjEPDJKY+bq4m6oBuQMRJHBJ2BJGjFaEHE5G6GIkjZ2BpFB7CnyzH/NFzo6Ecy7&#10;EHt/ADLY6tEtAC7ExaKSK9+3TBLVFlHQxHN2Nayib2p2GQGqk2nRQ7nYCu9DWagVuNOrHevzy+Gt&#10;I5tOTs6J5OwVaafFbqo+1w+yx65Rl1Jk5ODTRgHYNrSvjmM5TsRuJSiVHUnLMcLLDJIxGzsjWqw3&#10;1zdBnYhF3T2GbjT8EY+bz+sMzLd2FlxZkyM7fESak++ZUDs4Eom3YlJYsE5fdkxJiYOwMEKEcqkn&#10;Jc2NOxb005DfftXIpdikLyxMTypXoT2yMgCyBIdkm0i5LQjm3JqbddhXNVqcW+wd5os2zsF/pS1K&#10;twYPINlUHqe1MqjppbOTk10BsDu7C6GxMYZpKtcOKkNWlTvv4ZniV7Dk6eW5JLsBGKSK8DiP4mHx&#10;KCKDbxy4Gw452k7ForqGKZAqIXA3HIbNXvkTAkMhkALsFXus2FtEpRubkVoBX+zK8eEnm3S1AA2d&#10;hDdazcSklWYJIOJQ/wBmZccIDhzzSk7ALTygllZqH7W5ywBr4i7Kt7q7XaNASf2yKnExCIyLsEMi&#10;tIrTCrncgChyA29zMuy5rYGKqLQE71xB3Uh2F8Yh3qCTy6dqZaba3YKkgt+BZQACOmR3Z0Kdg7yt&#10;cxRXkluSeUy/uwOhZd9/ormJrYExtz+zMvDOv5zslNTv7ZqHpHZqmmBbdmrhpSXZixxpQXZgcVdm&#10;rituyqnpjSHZq7YpdlVw0h2VWuFLso9cQtuzVFMaQ7KJ3+WFXZq4GLsa7EUpuSfoyQCC7I/frJIx&#10;iqSFYliOhJ8c2mICref1ZPFTsRaFFi+IUoe/fLQXFdjHsg0asR9rcEZLiY8LsoWvprQ0Yj6cbXgp&#10;2BmmgSUFhShrsMlVsdnYJHmC4iUiKNVX9ljWv68pOmjLm5ENZKHJ2LDXZpY+DbEj4iv8MidLGJtm&#10;dfKXN2A2uEDCpPvvl9GnEM93Y/nECaMaHvkaKbdliPkpINKde1MNpp2YQmnWvemFadlJEZGKhakd&#10;R1wXSuwDdQ+keIFMsibYSDsF2HmC7tkELD1Yx0B6/flGTTRk5GDXTxihu7JBp+rRXg+FDGaftEb/&#10;ACOYGbAYO302ujk57F2CmljVaswUe/8AblYgT0c6WQR5uy0kD14tzA603piY0iOWEuRFuzcwTxU1&#10;I3I9sAHenxI3RO7sqoxrvbHZq4KQ7LrikF2auBXZq1wlQ7LrTGkuyj4YEW7NXFXZqjFXZdcaV2XX&#10;Fbdmrih2VXGkuyqnCh2av0YodmqK9cVdgLWz/uKuP9T+Iy3T/WHD1v8Acy9zsg2bh5V2SawH/Ov2&#10;J/5eLv8A4jb5VPm5WE7NftH5D+OHXlUVv5jWlIV/6iYMrlybQd3Hqvz/AIZN79VFto7qSyBnMxLS&#10;xq6i5tV+CprH13/4LIDmfx0LKRQqmRrq5Usq1RBHRQWU/Hu3j/k4pdQxuDDAzc5LC1URtJzBRgo9&#10;QEnai8+/+rhhHb4o4qbtWbh1DD1pakDjQc22oOp9/wBrI9YeS0SeB3mpMtX4Eq26utPh4/GpWtd/&#10;5ct4WsyV2kAB2NPHphw2jX0ru8gsBLyL/DZ2hoxStCZLR3Yep/M32f8ALyXCwtLm0yyaV5i15ylT&#10;02Au7gLxJrVUE3BX/wAtV54MXSIn9GO4lX1PULgwwWkQHFmMfExwRsDxC8/2efLIVS8S+2gNsHMZ&#10;dkUcUEss0poSCeXqO9d6/wCxwTPocEyyLPd3LRyqUljWZo0KMCCCsfBaEE12xSZBf6nMjlEjFSCp&#10;K1II3B3w0bQIU/fm6vmdVPFmvLk7Eez9/bKTLpSRulsNxCxMCwwKjsA6IijcGnQilR7jI0y3b6jb&#10;gvPKFjuwlf0i3+7oDQVW8qNt+K8P9+KnwpkxS9UZI9vZ85EiDSOU50+rqRVW41JaLp/rf6n7WMmg&#10;RJ7fnboxa7nBWWKAdFnP2rizsz+x+1N/sY2+GMqpaeZ5q3M7sUeGFgqM+x4Rudo7i4U/FX7C/Z/3&#10;ZKnxykfmiEjRkcp/u2IFiprX0FO7G3Xx/wCWp8eqeIJlFIzXDLT4QtRuP52HZz4fyf8ANKw0sg/a&#10;H3jJUniCvmDp2ZSfmMaK8bseFLAkbhetO3bHdeJ2VTAyt2OjieRwiDk7dFHU/LCjidkjsfJjXUUD&#10;i84mcEKghZz6ioztFsftrwZcBtHGFOWdIlLMQAKVqQKAkCu5G2+FMeha25VUsLhi3LiFjZifTPF6&#10;U68GPFv5cVE22uIF5cpEXjTlVgKV6V+eUNJv/SMrQyJGIjPyaOWhiABLghCONCPiw0UmYXepH/MO&#10;vHr38Ma2l36lx6DkoodqKSArBiDX/YP/AMDjwleMN1FaV3wMyMpIIowNCD2IwJt2UBirscFJB9vo&#10;xW3Y6KJ5JEjUFndgqqASSWNAABucCuw40zylql40nrRS2ix8f76GUFuZIHGqgH78SQBzRZWGaOoH&#10;IGveo7b+OGOneQbi5i9SaWe1O6iOS3CksCKEfvG+Gniqt/k4TOEfNh6itM+/w8GWvUN279vHHz/l&#10;1LAhZ7gyNxDIkcbKWZa1A5yP12ycdTA7MPClbaS8idhQd69sQvfJN5HbetBDMDxJ4y+mWJpsOClS&#10;P+Cb/V/ZyJnDoWwcS5ZUY0Bqfbp9+EcukapF/e2c6D+Zo3A+8imRsM6XAg9DXApUg0IoRtvhV2am&#10;K07NxGArTs1MVdl0xS7Lp44Ft2XTFbdg/QAv6d07mG4i6gJK/aFJV+Ie6/aycBZ5Wi1K85/VJ+AU&#10;v6bcQ9eNeJpWnbOoedVgdtPiaGRLae1V/VkZQSySTULcRt9un2swgCJyBAjwy/3rmYzY5pV5ZeSS&#10;O+aW6W5lF0yuERkWL91H+7Xmav8Az8/8vI1Pp2nxxkx20kzA0RBKw2Ldeh6ZMTJ6tic74FitVDpW&#10;xdU8GkVuw/yQcnfmreCIY/SuozHagRiSP98FAcKSvMqRQhlFaZGz3paYVUjvToemHV9PpaWdIWuZ&#10;rk8QAQwTZRUtUJ8I4kdcxxxWkqaevz3ChN6069TTC2R4pFKseNQa8pJR/MKbN+GW0hVpgyvlf06c&#10;GrWv981Ov/GT+XB6rTQU+M9ftCn9ny8c/9HmVxpcky8QyhT18fHrnOx1gi9RPScXN9U4TX9lZ2hk&#10;T1Vd4wOSD7RJ7Ab0zOw5pTF06/PgjjHOy7CK71q4kuVEacYkAVYgAAKd9uv05mxwit3ClmN7bOxR&#10;/Nd8w9JuFQR8SoqnYdDxysaOF22nW5KrZ2Gg8xQw6QrCIPfyk8hXoCahiRTt0UZjy0hOTrwuYNcB&#10;j/puwrbzFOrCQFQw3ApvX50zJ/LgbOCdSb3ditxerqMAdV9NqfECeVT1rghi4Nm3Jk8QOwna3Irz&#10;G46EZkAuGQ7Av1G4IDCNqdjk+IMOEuwVp9oY5RK0jRsvTgeLffXISIOxZ440bt2HVtqVwnrGKU85&#10;V4FySWp9+Y0sETVjk5ePUyje7sH2ut3sMHpmTnReKMdyDWtd+uY89FAyunIx66cRVuxiapqxIl9Z&#10;mjXYkU418DTbJnS4htTH85lvm7BS6veGGhfbqX2HT3yn8pC2389krm7DHTNYjuV4NIpkTr0HTvmH&#10;qNIYmwHO02rjIbl2Xe67ptqo9aYVIqEWrGn0dMhi0eSR2Dbk12KB3LsCy+a9IEhiDPKv8yr8P4mv&#10;4ZdHQZWjJ2liunYY2t9ZXX+80iOfAbHptsaZRkxZIfVbfjy4pci7BE3pIhd/hAG706fdleOcyaDL&#10;JjhVl2BbDVoLt3jiejoaBH2Zh4gVOZuUTgLIdbihCcqBdhis8w6Hf3B/rmMc7ljRDvdlSTysACfn&#10;TKvGLZHRwdiTHYBu2Q4j0bvAiOQdlEjHiLOMAHY3lt44KZkOxpPhvkldjaiu+FejsYaYVDswPhkk&#10;uzcz0yICgOzVP04VdjXAYUPQ9sMdmJFuwPPao/2diex3y7Hlpx8mnEubsAT6Tyl2bYCpFMy8eqoO&#10;Dk0G+zsQk00opHIHvTLY6kFx56Eh2E1xZ85aIfs9RTMyOTZ188ZBoh2JtankAa/PJeIGPhl2CI4I&#10;mIXiWI/XkJT35tkcduxaK8ntwsK/AjVDV8DkDjEt2yGaWPYcnYcaTpUM8jFDy4UMlAQN+m+UZMnC&#10;KZ4ocRt2D7zQJZkoHKsPsEGnbvTK4Z4tk8VuwsubLUqcEiZQuzfDUkfzVzJGSLjzjJ2NHl5mArEf&#10;V6/CKf0w+MGPg27HyaAZYSDC1QD8PU1wDOAWRw7OwrHlrUI+Q9E8T02qRlvjx72k4JOxJPL98zlP&#10;TYA9SBkvGCBhlbsMofLlwiLwPAjrUVyk5w2xwl2DRo1FBYBnApWmV+M2+CXYGbQVJY04jwyYzNZw&#10;l2F91oNupYrstdgMsGdgcLsAnTQFZOQA7A9csE2Esdc3YAZHt7wSQkoyEFSPHLCLFNYuJBHR2TC1&#10;upJ4kl6K4Jb2Ph9GabJjEDT02nzGQBdi/Migb78ppy4l2MeYr0Ut7DJxiCxllro7MLhd+QK08e+J&#10;h3LHKHY4P71r0yJDMTB5OzCQE0xMVu3Y7lkaS7K5Aj6cNIEgeTsouASPDHhUl2B2umLKUQmEmhcf&#10;59Mvjiob83Elnouxk18sFDJvX7NMMcJkjJqhEW7Aw11CtRC1QfEb/hlv5Xzcb+Uh3Owbb3Szx81B&#10;UfynrmPkx0ac3BqBkGzsVDV6b065W32HZR5EhU3J6e2SjXVqyzoOzS2UUScnHxnrmRjnfJ1eTHe7&#10;sKr+CIx/D1I2zLxS33cKcKdhQjNExBJy/m44Ls0t2uwd/b4fE4AEmTs0VnHJU8uVD9OHiKBG3YrJ&#10;YBk40YgdNsgMu1sxhkRyLsfbaNJ8LGgB6A9cjLOGyOkkdzs7BE2lxKv8xJqMrjmtnPBHo7ErjS5O&#10;IaMkgD4l6UyUcwTk0kuGw7EoIZkY8lJX3GWEhxhAguxdrH1RSM0Y74Bkrmz4XYYWGkzBQXc0oaqK&#10;fjlOTMAzhhLsQ1PRgVNB0yeLKFyYqdkduLGSN6U2zLEg4koU7E4pZ4XrE5Rl6EYJRB5ojKUTs7Bc&#10;pvbsCS4YEgUBpTb6MhGMY7BunknP6nY2Ca4tZQUY7HbGUBJjCRidnYJNzdl/V5GtfiIO4yJhGqbp&#10;Z5E3e7sPbO4E0Abcldic12WFF3eizcY57uxevjlZcx2XUUyKXZVcNLbsvliQrsx2/rigSBdmrjy5&#10;qHZq4pdmqOnfFXZq4KW3ZsVt2bCtuzVpgQ7KqcKkuxjNJQ7AeHU4QA0ky6OxNRdVPKQU7bZYTFo/&#10;eW7A+sk/oq4DH4uO/wB4w4PrDDV34Mvc7IVm2eZdh3pt3cGxitVWPhG8jqzkJvJxDVYsq/7rXHw7&#10;3ZxmRs7DXy9+mHvo47Exma4KwgNJEGPKRSBRz/Oq/s/8LicYKfFI3U7ieK3gkuJSRFCrSOQCxCqC&#10;TRVBY7dgMn50/wA030VpJKl01wqgo0N2Io19R42UoqpJTlzgblTl6nD9pPhiMcAiWWRS241HQY/W&#10;eaa2iEnOORpkC8/RWbmpLcefBYbg/wDGNJG+xh1Ho9jDBFd3I1EzwxgGVlt5HVBF6hCl4q/Zr14/&#10;Dgo9KYGPeZIZtQvnkdLe805kJcIlHBL+sYeJZZDv6tEeg/vPg44Ok0qKaCdoLBrhz+7IuPTWqbCR&#10;ZDHx/wAr4OGDjN8wy8EEXUv9M4anJGIVvLyGPmvIvb8mB5ElOAkWTkOPH4uWAlnSEjnp9tHByWOP&#10;/S546epKsKbRvxC8pE58V+z8WSN9Cwnij5/Nu9troAumq3vM7+lHBbMDxQyUHOCtSEKryf7Xw4i1&#10;69yqzWvpWkAjSVY/0ld+ovqBGp9rjypJ8SqP5/iyVCt+bDwj0P3f8SssbJowqag8+pSTyyRM8lpA&#10;ifAzkFgiAqlIgFd24v8AuuP28X0y9V3aO6f6w7vJFHIl1cOA0fr/AGldn+Gto2548vWi/wBbIzjt&#10;sGUIerd0rNHPEttbywREq0h+rwhVq0QKlvhIZhc9VD/3E/xcvtDTqmhRWoMquAPSim4SuR6klEpx&#10;MqR/bPxLx/ycp4Zt3hRu92pNN1s3BmW8Ejc5GiRo4UUJ6nJBX0pZPhj+Dn6nxfb44Q3eneWFuPV0&#10;+O1tzAphuf3dnAjGaOOdOJYMrr6bD4g+GzW7PHGI5I6yknKu1wG4F6RFDNI3wEq3LZePxduPHj8X&#10;+qDi+qw3tibaSFWa+mHO3khRqendD7VvqFs9KKv7US/Z+JvgSeNWyl5Jbr11dXunz2sMMoDohBMM&#10;x3527fZlsbpK0kbrHJ9l/hRkme0KdV0iK5tHga2mjV50INlZCeY0hVvhT0LMv9qrf6VJ/P8AvOXr&#10;TWCgGuQ3TIT3Ef1mSEI8qA8VnnMce9xIDVg9xwoo/wB8/wAsfwf3UBP/AISsQd010dqvo6xrX3Zr&#10;ugyXH7kUVK11LzDLLxls9OVT9kxahLIxHf4TaJ/xLA+qeXILOBJLYXTyu/DhOluhpxLH4Ip5pK7d&#10;144QbSY0mkL3B2mRUNK/AzOPvKphn5S0a7vrLV7BiLUXUUC+tKGUApcJKetK/DG/7X2uOQyyAoso&#10;RJWXatzt5AKiKQuwAqSDGy7fS2Dx+WwiDFtUhdqGgUAD23LZSc4PRtjiIVFmr/utgPcYta+TF07U&#10;7e4i1GKfgWPEFYiaqUpyEj0+1jHMO5JiS5ZeSEspBHahP8Bii+T2umWSNbR5FlklaN5IWJVw1B8d&#10;nOfhLj7XJPh/u+XFkn4wajiKjcyyKKANuKVANK18eaeGNg8iX8UkbyQWTxx+qWVfqzEh35DZtMfk&#10;VXoOL/8AFfp/Yw+IPx/ajwz+P7FCaYskvHmrPxoTXag9pVp/sWTCmfSrWPT4xLFBHKNNlcgpZq4d&#10;Vj61topOdT3Zpv5ZPtcrGPDsixFxYksxq9RQyU77faO3/C4PuYbKkyr6HH6olAv1OleM52EZccth&#10;/l/8Vv8AAypCQ1FKrFyA4Cvw+JZBU/DuOQHw7/s8k/yvtZH20jVZS0sVjcSRkCTmkMhXi+6moXoe&#10;2VNokqmWIMFLqGYkKKipI6gZSaFrbhSmmXjqxIUrbTsCQeJ+yh/aFMaTxKT39ihkD3ESmH+9BdRw&#10;+EN8W/w/CeW/7Oa30TU7gQGC3kl+skeiERizVXlUKBWnH4q5LgKDMBUmnghjMk0ixRrTk7kKoqaC&#10;pPvkv0ny/JDDHcTaZJFcWVCwNve+o7RlVWRXFuyLVyJP2+K/6uHhB272s5kum1/TPWW2S5hcyt6Y&#10;k9WAqGIY8SpkV2Pw04qv/G3E5eY3EjpMJ0W3l5REh5QJIi29XW2XrH/utm/y+HxY/lgFGYlek0hj&#10;BjjhkkcDkSwjDKwBFOPr/wA3fKX6zcM0wvJmWFuPpRxF+W9KH6vdSdCfi9W29T9njkTgiEjOVNbm&#10;+S5b1La3jtFJ/emd+ewqSEeBE7fszcf2srjI5InieNqkKJEdaivb1Fjbt/LkeABsjktHwzxSxh4n&#10;V1IrVSG/FSRjZi0UMkkXwPGjMjDYhgKg4DFla/ZtjuDsQfDCKLzFqyDaRCP2gYYt/pCcvxyJxBAk&#10;XGFCa1av+s1PurhZq89lPbyv+jreK6c8jdRGcNUsCfgMrRfFv/uvCIkdU3a1IJFmMhuJGQighITg&#10;PcEKH+98IeOStbVc3HFXZuOK27NxxS7L44FdlhcUOwbo3JdYsGWQwstzAVlXqhEinkNj9nrhjVqp&#10;XcSS2s0UkQnSSNlaFqFXDAgqa7UbpnVfOFtf3S6eP0lJNcLBxnnLvGJfjcinBOJ4gH9lftZhx4RO&#10;RESBf8Xuc3EJAUUp8s20VrazQQWcNnapKfqttbqqiNOCbOBtyLcm2/Y45E7/AMuC2t5Lq6mLJGV5&#10;8G5seTKoPxIo679cnHNZoBsITkODTY74CsbHSrqaO2ie4jLkAM0cYUbjqQxp92WSJAuloNkkCtOm&#10;G8nlmGC0ZnvAViHLiFFTUKepcD9vKhls1SaWiRiQOJ37/f8A0wBc2dhFE7hvXKqTxQqSacjQcXOX&#10;C0bLwScNX0LQ40eRLyKZkVmWJSwZivIgCkhbsvT+bKfFN1SaUVmmNAYiteu/Tp7e5xv6I8v+iH+s&#10;JShJTk1fsig+1X2x8SVrSpyetOJ+ef/S4TFq+tzMGkuZGCtyABI/VTMH8riHKLsTqsp5l9U4xllm&#10;dh8Zdtyx3NTua5bECIprJMjbsbNpzRR8mNZO5yQmgxp2El1asGqOuXg248g7LiLonxb+AOApt2KE&#10;8lqBv2wVum3Y2O7eP4G28cSLQJ07BAkRh4n3wcLO3Yo13Iq0HFfDbI8K8TsAzXIdzyFX68htlgix&#10;MnYzkwccSQD138caY27HrG3I1diD2rXAodhlBMkNoIeRVSasN6E5VKNlvEqFOxwaJkAaX4SKqu/f&#10;JV5MbdmjtJXJEZojChp4dcBkOoURLs02lSE7EEDDxjuRKDsSOncE3NCOuE5EGLsuANG1VJB7GtME&#10;q7ljIx6uw3S5uJY6EkkihO5J+/MXw4xPJzBmmQ7EYbeeOcTxBlKHciuTkQRRYR4omw7JBpb3at8b&#10;l45B8IY75q9VCFbO30nicydnYacqjNfTtAXYwkVxCuxpbY4VdlVHT8cNJdja4UOxpNemSAS7Krti&#10;h2V8u+G0uzVrTArs1aDfEK7MT/t4aV2USK4Qh2Nrvj0V2UQD16ZIbIoOxIwRM3IopY7VoMs4z3tU&#10;sETuQ7KMSnqoPtQY+IV8KPc7KMClSoA9qgdckMsmMsEadgQXemWhEdxF9ZlU7sgG3tvmWBkkLBoO&#10;oycMJVzdhxpuqWEi1SFYvY0Df8LmNlhMdbbsUeLkHYd289vPXiR/n88xhYZSxEOxZ4Yj3GTBLSYu&#10;xha0iAMjKMkOI8kUHYkdQ07cCQbZIRkngdibalp3QOD7DfHhISMZLsCyalbDdYyae2Gz3s46eR6O&#10;wDc6xKgPpwhjk4C+qZ4CBydgBdY1GdqcVhC0qSOtctMYAc2rDinI7uxT6zcPs7DpvQZXxubHSDq7&#10;EiorU7keODxCWyOliHYlJbwuwZlB8cMckgiWmjLo7Akmk2r7sDXrlw1MnHl2dAuwTbwRwpxQUA+/&#10;KZzMjZcrFhjjFB2PaQAHau3yyMQ2SlTsDySzCIMBUk7r7fRl0QL3aMk51YDsSJupCF/u0bqTk/TF&#10;xf3uTYjhDsExRFY1XkSBlM5W52LHwinYoBQbbZC20B2J3EjqnwipOTxxBLVnlIR2dgLTHuKlHP7o&#10;bj59xX6cvzxjWzgaOeQyqtnYYN8XyPUZjA07Miw7Ad1CfT2NAK0Arl+OXqcDUYSBYdgL6m7EA7Me&#10;lcyjk25OtEJTLsE21mEX4qDfrTMeeW+TmYtGOrsWZjEpWFasRTkemQHq3LkykYR9AdiFp9ZUly5Y&#10;VPwciBk8vD0cbAcl7uwcslCGWvLv45TTsSRIbuxDUmuJoKJIUZTUn5HLMBALianD6dnYVyfWmh4y&#10;H4v2WXw98zY0C6mjTsB3FtNzAFTWtCO/Tr0yyMmowdiFzp8oIKndiPh8MMZsZQdgWVJUk9NSSRsd&#10;8nbCQLsHWOvXMMkcc5DxIaNUfFQ7dfbKcmnieTkYtZKOx5OySRSLLFHKooHUMu/Y5rpRMS72HDkj&#10;bsqQgL6jOAF3YnoMlGVlgcQjuXYlb6haXMnpwyBpKV4UIJ+VcZYpR3K49VjJ4bdi5jU9fpHvkfEk&#10;EnTxJt2WsYVwQBthE7WeliRydgiO8kVaUXw2GO3VxzhkOjsZNM8goSAfpyQmAv5aRdhfLY+pXkag&#10;+xy0Z6azoSXYidKgVhxQGvUknJjUlqOhPc7HtanhwCqKbDviMqPyk+52BpdNkqDsxyQzhTop1ydi&#10;1vpqqv7wg8uwyueZyMOhH8TsFwwxwKUQUTqT8sx5SMt3NxYY4hYdjU1GzdwiTIWrQAMNz0wnDIb0&#10;karETXELdgjlTrscrpvErdgO81SG3FKeq5/YUgfSTl+PTmXNxdRrI4xtuXYDuL67uV4eg8MDih40&#10;LE9eu1BmRDFGPV1+XWzmK5OwDbajdWdyE5tJGxo0MjfqPbLMmKMhycWGpnjlzdkie6gjh9VnAipU&#10;nrQntmv8KRPm7waqJjxEuxFNVsJJAizCpFRWqj7zTJfl59yBrsRNW7BKyI1SrBgv2uJrT55WYS7m&#10;0ZoHqHYxLy3d/TSVGf8AlDAn9eE4pdyPzGMyoEOxWvvkA2iTsw6VrinidlE++2K27KaRUBZjQDck&#10;7YREnk1mY5uxIXUBrR1IHU1GT8ItI1MD1dlzXMcSc2+z+z7/ACwRxk7KcsYxu3YUavfPPZOINouP&#10;7zkPi69MzMOERO/N1mr1XHAgOyM5mOndnYPy0/LbSdd8rw6neXNwjvK6LHCUAASQCvxI3WmbzQaK&#10;GXGCb4myOHi3ef8AnP8AMy70TXW0mztYpXjj5ySTFuNWjLKBxK7g8eQ/lbJxpP5XeV9MMTiJ572B&#10;1liu5ZGEiupDKeKcY/hI2+D/AGWbA9m4iKbBpu9jl5+aWt3pE0JjisW5JLb+iJYnjNQ1XJ5cuJ/m&#10;X/jE2HcXl+wWJY/RDcOKq5bk3whAPtH/AIqTD/JeARoj/O/ibfy8VO6/MDVEuTcC8MSFXkMHpFYw&#10;pL1qVX1Cf3jHqv8AwWBrnyho8sLwm1hjZlYBzGGYVjaMNXxHLl/rZRPsfEeRkEflQrQ/mRq5kSZZ&#10;2uog681jZEqfVSVl+MbclX0ePHkscv8Aq8NH5X00SBnsrOXi/IVhSoFfgVSSfsDYZUOwR1mfkG0Y&#10;dkZc+f52gAVriGUxKqyF3PxqtC7qqKPjP8vFVx0Xl2CNR8DycXV4/wB4VpxdJFFVA2WROWZGPsbF&#10;Hn97T4Hep33n64vR6ct1BbRsjLMPQD1NHQ0V3PxPE1PSb+XBdnpMNpaxQOXCRqiKHfltGiLSuw3E&#10;S1/myzHoNPj3A4j/AEmQwxSa985XV7NNJppin4l2DRxNEwMryEPQ8pOSNcSU4luC/H/lYLntLe5j&#10;WOVuRFSqg/HupU779VZscmGGQcJjskYh3JBp/mDVNJvJr20sxbxLRZrlgRa7SI4AQBDVZETl8P21&#10;9P4v2ijUvKxu4uFvcyQhXiJBAfisbhuIrvQgcd8wsnZECdjwIOJmOk/mzLZFE1W3hmeYM0E0RMbS&#10;niKs9V4cyeRbh8P8vw8cCx+W7uA3ErXZ9SZ0IdfViC8YUhoGglgf4+HNl58OTf3eA9hA/wAaxwlM&#10;Z/OmnapFFaLAXQubgRu8UkhAl9bZJYZ4+MfwhW48k/ZlVvtIz+Vp5bi2eO+l5W0klyEZ5XJeRZlI&#10;5SvMEH+kfb4M3wty588rydgkcpMjiKva+b7LTbMU02NIA0UCyAQqPSjRIxRY44Az0iXjEvFfsLHw&#10;REXCifyJfywNE8FqlXVyzRrLG1I1XdY1tmb4lZviP2vi+1y5Y8Ox8p2sNZwlObb8xPLTAtFO7yNW&#10;sLVqp5saEs7p+1+x/wAR4qgU/ljenpqVpGevBdLtmIH+zkY5ZHsbJ1kg4ZIeb8xUJJiseUdaCRp5&#10;Y1OxPURMN6eOCm/LFOMdb9FlXrJHZ2lvuVKk1ijD03b4DJxxl2OQdpJ8EqFt+ZVsrOzafKWCmipc&#10;NMK7HcOFpv344Al8oXVnPOLm6u0jjHKCeFDKjjeorHT0yu1fU/m+HMDU6PJj5x4l4CGR6b5s07UY&#10;7c2zoskx4yW88gilU+AQj95/scL57bUZJHg09LvUUjCkyrLKjjl/MihmUfa41zHjjJHJG6Yz39na&#10;IjX00NoXJC+pIqgkeBbjXEG0TXhbjjpl2qLx/wB23DUCnw47AeOSOnmd629yaKmdd0MSLGdQthI5&#10;CohmjqWPQAV3OGvk+3vvrEnq200ZEfE8pJZN+S02cbV9sEsE+gPySAW9SvLWGFWlmjjWpNXYAUAN&#10;Tue2S36rcKeLROpPQFTXKzp8n80skpj17RZkMsF/bSxr1dJUK71puD3pgO/tL6SkkAmklRGVLdDJ&#10;xYkgjkq3FoD0pu7/AGv7qT9m3DpjI1RaMtjkoanf2yxwSxXMEKx3EUtzK0kSj0krzqzQXXb4v90/&#10;Z/3oh+LkXaneakkTGaK4jC27j979bA3UsQS2oS7fAOVf+ReWHRGPPi+X/HWkTl1U/L1jGtvJ6E9p&#10;KWvFnVoJLVuSclUMTFZQDlxLU+F3+yv1r4uapaVZWh0Kwk+qxu7WdvJ60tvFEqxxVeWT6z6kZ4JS&#10;pkX/AGf8uYRG/wAfNuBACaXN6sdy7zTJFFDI0ZeK4eSQSSlFiQwemVLyctkP2P8AdfLlgi0/R4jE&#10;ccVpHeyq86/6WCiofjEnqi79R1ZZRKn+i+n8Xx8MBjvv0Y8VocXeoNe19a4bTlpR0SsjyI3F42hN&#10;nxVKqfiFzz/4XEbG5042OjxtdIoguY4bWZpLFwpRio9Nmu2XkqhT+6+PLTd8un4/hawXXs7ql/It&#10;gssc0DO0RS5BlIj2WRUtWc8jzRl/etx/3W3L08S+u6K1vq0URtecsoMkcqWiE/vFJ+z6qO68eS81&#10;uH/4sX4JkAsgfj9CSBSMaylZ7JnMqkv6koWWVwG4NtUqGVant9X/AJW+H902I0+TVrpXWFwlzcGQ&#10;AWzPX1Z92Wkkv8nxM0f7H2/g9TJIthFS0ppm0yyI5ib0Iaq/rqDWOInqsYBH8vp/zf3f71VUtLW1&#10;hupZJoqR/WkKvPFHwKhjU82tVoo+GjLdun8ssX7dWQckhdI9xPJIyy/CkFQkTSB1k4muwkJbf+a2&#10;5f5L/s3YT2b3rW/1iGI3McaRiJrUUJf4aKv1Z2opd+NX+1J8P2crAADMGla9M9vCskEZmkQueDmU&#10;AgIdi3GegLhd/wDZf6zisQ9WOQlkQFJNuLUKgkbNJ8VG/mb+bKyHIibRkbSPEpICSHsDyANfku3/&#10;AAORO4t5LeRoZKFkNCR0+Y+eFVcGowHdxF4mC+FdyBsN++NEpuubsXsvLVncvHGdUiikdVaTmp4o&#10;xryRmr+zQ/F9hv2WwShIC6YjLE9VN5WVWb02PE9BQkilagVwOnlXzBJUwafPOlfheNCwI8QR1yHF&#10;XNna2a9s4TSaeOMjrzdV/WcOvLX5ba9qeoLBfWVxZWxUkzunEVFKCreOV5M0Yi7ZRFlAXnmfRbeF&#10;3S7huJEIHoQyI77n+UE4b6/+T+oWsSDSFlvJyxEolKRoEC1qG7nlQZVi1UZHf0rONKVv5s0t1LTy&#10;pCAK0qzHv1AX2yKjyhqIqJZYYHQlZEYyEqQ5Qg8Y2/aGZ2TFKBohqjkBFprFdQzQpNCfUjkUPGw/&#10;aDDkCK07HLj8oahNbzzW80E4t1aSWNDKHCovNjSSNP2cqmeHmGcSDyc9ykZUSAoGIVSabsxoAKE4&#10;XaZ8Oo2jDiKTRmrU4ijg1au3HxyUClUcAowNaEEGhIP0Eb51vzdcRWp0360qVdJKQqyKE4SKTuOK&#10;nkJPHMK+KcqPF/Sc3H7qSPywIxFdLDFJGpdXEsrO5lqgHL94WdaceP8Ascj51rRFICQAGqmpZOgK&#10;k/tN1AIyQjJutOeEpH2/Ht86YyTW9CZAv1eMuGRjUKdlKchWjfaCPhMJLbXpS1/vD3/Gv9cfHqWj&#10;SlIUs4FLlUWQqK8tl6FAP2W/a/ayPhyQ36bAli5I8Pv/AK4YX9pKkExWwgg4o49RDGSNnoylVrXu&#10;OJ+LIR581UonRgKSOS1CKhge3UHCsaPrEbHlcv8AFvyEjDv7V7j/AIbLxKJ6JVhJGfo9sZ+jdW9D&#10;1P0h8NK0+svzHwVpx41qcO3cu7XqR8+PA18eO3WnXP/T5NbWEFshDjkT2AzAM7dnGFc31Ti1bFDQ&#10;LRiKmgyFFmeF2Brq1SSvHcZOJpqlF2E1zpRY0I2y8TaTB2ALiyoeKiuWCTXKLsQEQQHl2yQQA7A0&#10;y1Ow27ZJiXZoYZm+z0GCRQAXYIW1aVGqPiXBbPhdgZ7eWMHY1wghgQ7KihlcFqdO+StQ7FrZHIYH&#10;eh2yMikOwUkcjEVG2QtsDsuaJagVoRgElk7BsF1RRGqCo7k5XKLYDs7Fbd5LhyjkDfquQntzZ4xZ&#10;3dghLI+okci8eZonI7/PKjlHCXIhpzdSBouwauj2Q480+I7DwrmKdTLkHYjs/GObsWW1hjHCMVoa&#10;H2GR8WRSNLCPJ2KJY2RanCrjcnfKznm3Q08C7BixqpHEAACmY8pkjdy4wADscWJNMrpm7MWwUxdl&#10;EnvhV2NLVPthpXY0thMUuyq4aQ7Gk+9MeFNOy69sNIdlAnwwkBJdl8j0IwAIDsqvTEhLson7sQEO&#10;yuWSpDs3IEYOSXZX+YwhXYxunvhQ7Ggyb0PQd8m0yt2Bo7BDLVwClK8ffLznobOINHcrLsGRxhf2&#10;QD22zHlMlzY4wOTsVTkpJDEd6VyJlsngDsty7bl2B8QThhKmMsEZOxCSJnYFpGanYmuWjMWj8nG3&#10;ZYRR1PTInIS2jCA7NUL0yJJLMYw7Kc7dcAZgB2JE5O+5SHY3YZLdFOyq7fLGr2RdOwGNW04ycPrC&#10;8q070/4KlMuGnnXJxTrcXFXEHZY1CzKPIJlZI93KnkQCadBh8GXcn85jr6g7A0Ou2Mtw0NTHTZXe&#10;gVvprtk5aWQFhx4do45GnYNVlZeStyB/lNf1ZRKJHMObGYlyIdmK13IO2EMzEOy9j2wWoDs1RUbY&#10;7pp2XyGBXY1mwhNuyjQjCNuSHZXQA9sO/JrJEXYFudStbdmRyfVUfYAr+PTLY6eZ5OPl1kIbOx0d&#10;zFcW5lUkIv2qihHfAYGMuTGOeGSJdgd9Q0+BFkV/U5dOPxH6fDLfCmTu0DNigLsOwBc+YRxdIYmV&#10;yPgdiPpNKHL4aWty0Zu09qiHYF0/X5o7il07SQNXkKAkE9DX2yeXTAjbYuJh10hIcR9LsN4da0qQ&#10;jjLwY7AOCP7MxZYMjtYa/F383ZrjXLaD4QrO3fiBSn04Y6aUlydo448vU7ANzqzXbUt5DGCOJU9T&#10;U71zIhgERu6/PrjPYbB2D9PtJUjYSEmpqK5VkkL2Y4od7sdN6AcxcwHXqP7emAXVrMxDsJL5pTI3&#10;A8VGxavU+OZkAHHmd9nYDS5uaHow8SMkYtHEXYxpYZFPJeMleo74QvEC7F7LVry0XhGQydBy3plc&#10;8Ik3YtTkhsC7Bp1czWxiuByaoPJQakDehGV+AAbBck6+U48MnYGuIm4LcW547kEqSCPbbLrvY7hx&#10;ZjudjYtT1C2cUmZ46D4ZCWB9sicUT0ZY9Vkxmwf9M7JNaXSXUCTQ78huvcEdRmtyYjE7u+waqOQW&#10;S7H3FxFbpzmbghNKkHr4ZGGOUjVNk9RCIuRdlxyxyIHjcNGejA7HEwPco1EJCwXZZJ75EBtBBDsq&#10;orhC27Ny336YVt2UTvtue4wK7C+bWIY5CiRvL4sNh95zJjpiRZcDLrxE0N3YAvdRkuQqiPgo3IqT&#10;9PbMnFh4XBz6yUx3OwumjJo1NuxG2ZH2uDKLsF2mpaiqiPmWUU48t6e1conhjz5N2PVZIir9LsMt&#10;OsSXDSqGBO3zOVZZ7UGyEbNuw4nhVY60ooHzzGhz3c44wA7Iy1lDJeOjVIWvw/PM/iobF1s4Aydg&#10;d1js7vgVBjOxB9/c5LmGuQ4Ts7Bc9vG2wHMda7dDkQd97bCHYDFowLenIVrsFBoT88ssEtYgRydi&#10;TW91EVcVDJuCDuMRIS2YcJdhpFrkhSFVQtwH71pDux9j2zGlgG9Ofj184gAOwyh1O1lKgEqSPst/&#10;XMWWAjo5+PXwPP0l2KSzwiPk5HA17jfIxhK2+WeNc3YCF567NAQBEQaVpXMnwuHd1mXVXsOTsAta&#10;EN8Jr7DMglxJQ35uxf07gKqVLlui9aZSDG7Zb1TsfdQKukXBb+8C/wARhB9TGUfSXZFsynCdno78&#10;lTP/AMq/tAu6evOSNx+3TrnT9kRh4YJ+r9rnaeuF4b+ZkWgf8rBvJ7pvSv8A6tbohZlYMoBZT6Z5&#10;MOT0j9RV/m/ayexqOKqfgAG6+B8ajNlORjuPU2yG7DNQuJ0mmvIQNQMjH0Zl+EtGDXgqsCC1TVm5&#10;cv8AIy3jSv2Sx7ACp+Z/rlRz3tsgWh7XWruRShuI7eINyeSSQRp8OzIjVIdh+7d4f5OXPKSNXJ7s&#10;NjXencfgctlk4AzRF5qc9hAGHFYHUtEqNwZ2qQ/ENRSvJG4tz/yeatlvamh4sOQ7ACmVx1cT0pPE&#10;hrLzrbFo1ubaVLaXb1pGYHc9RvxpvsvxL8S/5OWrRkrzG1OvUHbqDmHmlkiDw+pxsszFDzW2oILj&#10;6nOHYSMP3fJJU4uf3Tp9gGpXl8S/Zf7P7zEZHRZCij4CKgkmntse1Mlp5Tq5c2qOek40+3vZbMXc&#10;0lLqOQq8axRmUMPtgNGFDv6hXePkvBv28oKzA8VUgCnI+/TMqGfiNbuTjyiSJN7bxSxJcz3MMjuH&#10;EC0anH7S0BK8eLMn2OKPw+w6Y3i69yKUqRt28KZlemXm2BGLNp90oBiil5FzGrD1ACp415Firb/a&#10;+w/H7K44rCys1eu5PevzGVRE4skNC+t2lxDDxVvTYxpGrARcCRUmJlLJQjajN/yUxNreI1EfxHw2&#10;6V61rhnkPKQQUdHrupRlHv0+ro9fj+MVbiWCcSlD8K1Zy3/GvISeMm+zUArTfY9PvzFsR5FgxeFp&#10;NPbgjSWwld/RE/JCJIj8YCmnLhUB0Z/sfY9PljHgVtwKgfsnoMyIzFbpBTSz1poFKSuFZqVuAKFz&#10;7EfEenFuRxuytRlPixIqK/PEjbZNhVIeaEPbzRMW2hiVijqgHZdvhVuXxD4f2V+1zzNBGWqAQBuV&#10;B3PftkRImNUqy11e+S0MMjK0rqVS4aP4FYfCKBqOw5dCPhbEkiRJDwAiBavxEdT7D5ZXk2jy/wBK&#10;GBNI671G7lsVF1yv5EiCN9XR+gPQSMePH4uXxD4G+DjjOIL+mNoj14jY+NQcux448IRzRyPS0F25&#10;53opwWVyHQ9E4uDSoUDkT+1+1inoksipRiBuxFKj7hhHCNzskCkGup28EF1cXzNaxSOCkRYNwYCv&#10;IEM/JCBX4v5f9TFAu+8YBFagiv49MqnAE2Cz2QMrKwDw30ssUwX05FbiDU7UUVf4Nx8P7P8AsWxN&#10;Qpck8VBFTXcGvz7jJkbdUGNo25adbaGKP153VyiFKKVKGi8ipLGOUfCPhb7H7zjjLq3RlUhSeLbA&#10;EgUr7YYg1u0zxq+garcwySpJLGPVj/eFwpkV+NAWqePLrybl/scAGwtzcPJDbKwJ5Sk15NTbYHov&#10;zyA0mHqBckenkQyWLX76HT4YdS1KS3nkT07VQV9NCfi4vIlFeSgb+7PHiv8AqYu2mxh454zIjojB&#10;VDNwowH+6yfTLCnwsytx/wBllM+zMM9jGv6p4U+EEDbea70yyW87Ry8ZFAclSxIaprIv7zg1N0Up&#10;8H+ThaujJEFH1i8aMSCT47qeTkVqVDBmPJCWPKJ/3b/tL8OU/wAi4K6/Nr8ABPE1wyKVjgtUmRfh&#10;VYFjMbE8Wo6tXkFC8WQck4/5WCI/L9izST+teOLn+9AvLlEY1/lEioOn7IX4chHsnCOQZfl4ndJt&#10;R81aw9wYuNpBeWorGPq0MkkabOClVkZAKqeRDJjZvLOlu8kga44yyNMyi4uAgkdmZzxEgC8ubV4/&#10;D+1hl2ZjO9Up0odpfnDXraGO2EcURt09KM+nFzaNUVEVCFNePpqy8/8AJVuWOt/KWlwOJY0kLvL6&#10;/NZ5lJk3+L4XUF/8psrOgwHavpQNOENffmZqV39YtnlW0FvGYpIGt4WQxmisGWRJGMb/AGWC/D8P&#10;+riyeX7ZWBjkuEZVVDW4mPwpuPtO1fn+1lB0GHuT4IC4/mRqMSVuPQuY3q8Z+rxsoc0BOyIBWv7T&#10;YHufLdrNcvI8sp9UBXHLwFNqhqfR/ssA7KxHlbIQATSy/MzVo9PCRwW6yR1YHgzADr9jnF/ld1/y&#10;cLp/y+02QLWWccQAGDR14qABy+Ajt4YY9jYyOZZcCJi/Nu8ccfTtxIAoIKSAF2/lq4rX54yD8v8A&#10;TIZhOk00gSpCSlStem/BUJ+9f9bAexxHe2EsVilf/laGohVgmt4hcOacoqqSKV+FX9Tj7H95/qY8&#10;eRbCK4WeK5uYJQzNyRxxoxrxAcPQL+zvy/mZstPZUa5tY0vm0n5lajKrBYreaMKF9N6l6gU5NTgD&#10;Vvtfu0X9nDK6bzlawRro1zYSRxKESO8gm5UFPtSxy+37MGazP7OiRJBbuGQ5IK280aFc3NyNStri&#10;2mlIdfQkjId2ryKh1QJ1/bkfJNp/mBGTjcW7QSLTkoKupPU8D8LEdviRM0uT2a1F7cPzbYlD6jeW&#10;8SxmKY3ayA8mEbKV26sfiQb/APFjYTeb/PF/pUsAsNJlvLWYf6RqChnWDfctAoLuAor9tMrh2Hnh&#10;/eDha8s6CY+XLLRtUVo5dSjhuGYo1r8KyvVfh9NmYivI/wC+5P8AhlbORXmr6ZcXly8k1XbcIRMC&#10;DIGp+zy3f9lv9+fy8s6DWcJMTH+aOJ1Mdrt6TFH6MMcSKeKBVAAUAAUHQUGwxKPzJpEduyR3Mqv+&#10;8DMJrj02RwVKiEKqVIP+7G4t+1x/Z1+TGZCqcjHMBzQFpi7hGjovFSnxBlNalifu+HA+i6faX17G&#10;tpexSypSX6u6yxtQEbN8PCvKitwkfIDDIblv8eJbeUqGLIwAH2hQ/wAc7B5j0ixvINMjksZVQR3H&#10;p+pH6zhvXtQxPwuw+B2+zmuySkMh3je30fzfU5+E3yYN5T1aVbvUi17FecXg9afkiRCtvKeMe6L9&#10;uNev7ORu68qslu01lpfOQU9NJLatSeGxqijevj+1iMt7W5FBlg1nTasst7ACoJYiVBQDnv8AarsE&#10;b/gWwu/w75hQ+o+hpGq7lvq/BfatCRuSv/BZPjHK0hdDrmiTP6cOo28klC3BZkZqAkE0Brtxb/gc&#10;Xfy55hCtLJpXpRoCWkKSKqrRiW2NBsOuDjj3pdFr2hzSLFDqNvJKx4rGksbMWqBQAGtammKT+VfN&#10;DF5JLR0iAYys/wBZAVV5E7mi0+FuuR8TGOrErIPMWgTNGsGpW0rSkCIJNExYtxpxAO9fUj/4Nf5s&#10;G6d5V1F4Ea8inV2FVlRZvT47bh3KD/iWZOKMJyoHdB2QWq+b9JseXG7tXZKq8JnQS8hX4Qi82LfC&#10;dvhw4/wrZfV+PFqEVL8m6haCo5ceW/hxzK/KHk1+Juxj/lZyG94VT1R8HokjqWrUNw+xQUP7f+Tn&#10;/9Tm76axPJ3LL1r2pmn8V3PC+qcDTWFTyQ/D22y2ORgYOwOdMlP2XKitaAnJ+JTDw3ZZ024VdnqP&#10;ffCMlr4bsBz2Lip40OT42uUXYAktgCf3dfHLOJrIdiJs43/YocPH5rwOxeC09EErHX3JyMsjLwyO&#10;jsWjjClm9Ecm6kZHi82QiR0djZUUn44d/bCJUgxvo7EFsY2FBGQDh4/NicTsWtdDVW59B4HGWU0y&#10;hhdg17CNRsFB+eVcbZ4bsLZ9OlMhKUZj+yN8mMojzY+DI8g7HjT7hAvwfGfwHvkDqIFsGkydxdhp&#10;ZaesVGYAy0qT1AzCz6gnYOz0ujEdyHYNeKOQHpz7N4EHMUZCHOlC3ZhDX7bk0pthM1GJ2WYI+VaU&#10;J3J8fngGQp8EOxSNAhIB2J6ZAm2cYAOy+W2Rpm7KBwkKXY4ncU6ZEBAdja198VdjSckl2UWrTfph&#10;RbsrkOh+/Glt2UXGEK7K50xIV2Xy+jEhS7KJxAS7Kr28Nq4Vdm5+GCkOyi2/tirsx7YVdlFu24xp&#10;BLs1fHFXZdadMNLTsy9cSrseCuBXY6vh1wUmnZRbenj1OGl2djS/jjSKdjGYDFBdjS3fDursbim3&#10;ZROSpDsRmmjiQvIaAdu5OWwiTya8mQYxZdgDUZ1kjHGQonV0rQmvjmThhXMOq1mpEoii7Cia2tnA&#10;4Oobq1Tt+GZ4sOqIBdisOlxhxIzpSnY4JTTHH1t2JTadCzbOCegI648ZYnH3OwVo8MltcMGVuEi0&#10;Vj0JyjUkEdznaGMozs8nYcV7ZgU752WcCLdlGlaYWVuzGuBDsoHJFS7A91cNGCqqTIVPFuw98txw&#10;vnycXUZzEUHYSyteP8Ejs69Qfma5nCMBydFkyTJ3diE9tIrbijHfxy0FqILsTh9dHKryowofDCaK&#10;IyIdmWN+RqKL44sS7E5oUUAoAW67ZKJKC7EVtS3xKpBP4YeJHC7GrbMeoPX54mSKdg6C2mMRIQvQ&#10;0O/TKyQ2AF2ITWE8b8wpA65ISBYyiXYYaXqpjVo5Kh2Io53Ap7ZTPCC2Y8tOxG6jnvLwupNfEfq2&#10;yYqIRK5F2OuNLuCnqOCa7cRiMgScZdgJ7GZBTiR88s4gerXKBdiYhB2daEd8Nsadi9tp7yP8IJ26&#10;0pkZSZCLsdc2LITxHTvgjJkYuxsJkRHUGnOlfDCeaAadjWjLALLHQDYEYbpXYGaNoZKcvh7HDVsO&#10;TsXb0BFyEhJ6Ef7eABsMrG7s3pI6fCakD7NdxjyKh2DLLW5YYGglX1WUD0CdvoOUZNMCbcrBrZYx&#10;TsSm1G9kevqFCNwqHiP7csjiiOjDJq8kzzdilvrt3ECJ19UH7LHYjIT0oPJnj1+SPP1OxW71WWZB&#10;9WJQUPMEb18K5HHgA5tmXWylHZ2IWdzE8iw3K0B6Men37ZbMbbOGJ2d3YZS2lrJ+8iClR1puMpjI&#10;huqPR2B7hKIDw2H8o3ycSwkHY23tSx5saD+U9cZyYCLsOLZ4+AHQLsMxp7uXA7OzS6jFGeDn78Ix&#10;lmc1c3YBVbQTeslQe4+fjlkgapxzRNuwLf2qzDkVoexy2EjyRlqTsCQoIqryI7b7jJmy0gU7GGgY&#10;qW37VG1cJQXYI9KUjkDUkeO3yyFpDsaYitAdgf8APbG007F3sVdBItQV326UyImz4bdiKO6NVVqg&#10;3ZWrQ5IxBYg07BhiiD+pSincDp1ysW2EdXYjJNGK8XA+WSESwLsEWt3CUoXHq9q7ZVOBbsc4nm7E&#10;dZuUFoUX4vUB+IGoyWGO+6NRQi7I1mU652elPyMETeQLYNUMJpyPCvM5u9HPJHEOH6bc3D9L5t/P&#10;ibWrbzxPNaFGtZI4I5wpPqqpQAj28dv9b/VnTykMtDQDqtK1B7ds2wwSP9rkAMbs9DM1tOrxO8rg&#10;Ot36xThIgBDFR6kbIwH7x0+FVZ2ZYm9PmspVgpDcCOrMNyB7eOYM4TjdjiH82LFILmG+tZLqGW3+&#10;vRuyullauRHDK5rs6gkxD46Krov+wwPIUqQD1opoCOnvQZscNmNEck2yfSkvpLeNp4Kehznj9R1l&#10;JLluREaySU4V48Ptep/I+YclY/DU7UH66HbLJURsyVZfq1xaxhJljVVYM4JFTx+ESIQ5ULtyHxft&#10;Iv2cp4+YJB3Q9DuMgCLr+c4+XFxNWepR2kyJLCeN+oVZogqM25NVozc61YjiPi/4aVhhjdN6cOgF&#10;duvviJcJpwxj3pG/pm7srv04wfrRq7yFCzgFWb4VQli1Awr/ACN8XHHLDLJXiAo24gjfpTxGRlmh&#10;D6i5eKJig7nzBo+mGP65K87kut1MhrGKtyDEhH6h9kPqr/Px5Zm9VnPqMart8Ir19t/1ZbGEYC48&#10;j5uQArWcOj2VhHLpcKm3u29QmeUrUKpoeblWb7NE/eonx5ccTqDXdfoFR+vHLqIjlzZWp6rrtjI6&#10;egWjuVAJ/vWEbNUq37UfBz/wPL/Z4141Ev2eRIoF3rxHiMq8Qne2JX2mp3Fxp7SfWGgSI8pLqiei&#10;ZWpujuFZXQdRy9Pjy/adOTljkjZfiKtTYk1FOm5rviSMkariiP8AdIpSuL3TdVtZ0S1W6sQxSZY0&#10;dJBNyDfuowgVAwG7hv8AI4ccrlKZfiHwnbko/wBrJGAjHb/ZKqfVNLt9H4WsqvcRgubS5cUr9rfl&#10;6jUWvxf5P959nKktQih06g1qa0ofpyMNWJmj6WMi3p/nA3109peqsaspQRoFLl0NOXJRQmg5L8Cf&#10;u8coLKCVCjqD/SuHiA2u2YKlcSw287wRXL3c5YRvHxqOhKs7Jxp9kcmPP4vjb+bKalONN/Hp7jJw&#10;JHNNq9n9ZWUzmSiEgiMUdlGyuvIni1WDcWrmRTKpKFQVO9etetcw8svCnW+7SRwlDXt1Ho17HFdx&#10;XMsdytIvTUmPi3wmNmBK1U/8LxzMDOo25Rn7SgUqadMtEuAbnf8ApJke5u3ni0N2SS4MeoIeNtNc&#10;SFuKByS/EBQ3FGpxb7fp8+H+6sZHCixKQd6br3p2y+OWzVUGcUxn1y6l1O4gljKQVAS5YBYiwWkh&#10;RuTFvjX7P/Ar8GLyxoEDbEN4V2OUYtRIkxHOK3SRaPrOoS3k9ooeKezcB/VKMHQioPKoUc13HHn/&#10;AJPLEVVUNBUKa0HatcyrJZVaezz3V1Gzt6Uk8bIJHLVbhx+0TsyN78PS+z/lMyb26k/C3pg9q9yd&#10;vHbIynwDkZNU49yJg1u4ggH1iH9IsihmcISOESgswA4xtIetWePj/uuN3xIwXSsDEQyrsCTQ8h1p&#10;T7P04YZsc/IsRJHJrvly5ikS/DQXEqB5YlTkBE9eDGob1WNG+KJmfl+39niu1vzUbbsPAdeuGM4g&#10;nduG6XW3mCC0uJ19U8YHIYM7kcQOIYE1opXw+FvtNlIApK8uJ6bAn8OuOQ3vzWQVb9/WiWcw/WYx&#10;R1JZVAoaqVc0jBH2/tep/ssdQBviX4j9k9jXqKnE2eSgqAluJ7etpcD6sgPro3LnGV+y3FTyY1+1&#10;T/gfizRyL6hAQgVr6Z2NB9NMx8mEmO53RSH1LS7g6ask11G1yY/S+vIfUQs4IAYFear+0vEfZ/b/&#10;AGcW48hzALL03FKfOua8gA8JPCWEt0k+sfVpGsnkhtbgASNxYOrj9lkZTX4v5W+3idFY0ZSGpUDx&#10;y4AxOxsMaTBZLm3HO2uEa15mORwAShJ35Gux+H7VPhxyQjhyBoV2Zd8kc5jKqZAqV7rsq3wtZIlk&#10;jnAe3uCUIJGxNOIAZf8AYqub0UT4gwAP2m/gQf44Jaky6G08VrW1y6vf3LW0xuIgfQgJB5AAkvHI&#10;p+NagJ+6b9r+XM9u6kk08d/A4x1EZckggqll5is7mOJV5qrhl5ICrB0+0KsSdq91xhjpQ7A1oFG3&#10;Xp45bHIOSUbFqYcOo9V0CmRp5AWChPtg14cSAP8AJ+z/AJOU8EcifGRX+Wlf1ZE5yDsNmJ3dBrmo&#10;WN7S2t5XiJFLn1Aq9B9nk1CN+Pw/FlJbAIF6kdxuKfPJ+LZvojgsKl15heS5e4/u43O0bq0TiSpB&#10;DIe3vT/iWEXmPyNousOLm7tUa7VOEUzGQUpUpyEbxFlUnpy/2S5hajBHLvE1JpyacHdkPlD8zZ7M&#10;NZQ3BltuXP04/TJHKnLhVJP+F+H9r+bCCD8sFmJ429uRGxNQt8o5ci3Ja34/aPLOfzTlAmNGw6jJ&#10;q+GRjwH0s/n876Nb21rLd+YTbteU9OMvbMwNKkNxtm4+DFvh/wArE7TyNqGmSTvpuiqHJMcsyvMg&#10;aEoSw4XF0y7nbkpbi2XYyeGyW/GOIA0tm/MjyJBPawXXmhbmadgI4IAlxSQOOJZrWGqf89OCsuTL&#10;U54pP0VLFdtOqJcSCYod2jurCVFFSP2kVv8AVXNPmhWTaPDy/wB/6nd6flukPl3Tbi8u9b0/WdLW&#10;0SVIIntIJwyoktrfQuzOqj7SM0e/7XFsfNq11e2foTzosfOJinpUesTxOp+3/NGuU+GRK7cjgCdw&#10;eTvL1hfG6t7CSWbjIRKbh2T41uQw6UqRczf8H/kLi2oTand6dJDJKrW8iKCqRBS3EqwoeVftIuZO&#10;PQ5D6hv/ABMRwhJtIuvIGj+ZESC1a21RHb4pZ5H4czJyryqF5evJ8P8AzRgK+1W/u7W4s5pGmtpo&#10;3jmVYaVQrIpAIFV2brkTpZ1xVyZelO9N8u+T9NvIbmCBLe69RTCXu2YlnaJhsz0NWQUXF7jWdRmt&#10;5IGmcwzo0cylAvwtzBFeBps7ZV+T4jYDL0qlloflrT54mS3iimhKvBWYs1UEYBoZN6elHiOm6tqM&#10;lvFbH6xDbxqECugYcRxp8Xpctqda5dHT5IT4h9SJcKjr2jeTJmuJZPqs9zI5kk4XDK4kIkPQTruf&#10;Vai/5WG/Nfqv2R6vCle3Lj+qubrxMnBdepxeEcXN5AdHi/xqF+uTfor1jJxqOfpeoO9edab/AM3H&#10;P//Vh7FXWikA+GcxDIHpJ4JB9U4BntrheRTevT2zLjlj3uMcUu52BUs7hR8ZqffLDmigYp9zscLf&#10;uTSnXInKA2jCXYm9urdT1yP5im0aQl2Imxh5dOVcTqVOjp2N+p29fsb+IyJzlyI6QAOx/oL049PH&#10;K/FLZ4A7nZisXKhUV8KYDOSTGPc7MYIiv2Rt7YjLJl4Me52NmgiI5NTYb9unvkoZTbHJghW4dgVr&#10;zTlRj66/ACWANSAPll4GS+TiE6eI5uwAdeskDenCzPX4WelCPHc1y/8ALzPMuOdZjj9I+bsWt9es&#10;WRGeiSk0kp0A8emQyaSfFXMNuPtDGBZdgHUtevxKBZxj0xtzIBJPTxNPbLcOkjXqaNT2hLiqH0ux&#10;MavqbSq/qcCBRkUDgfoNcmNNAbNP5/KersMbTXZSAJo+RqAWU8du5IpvlGTRjo5eHtGXI07DhZEZ&#10;eQrTNdKBBp22PIJci7L5DjUfRkWYO7sovtX7sQEuyuXQYQFDs3IUHj3wUm3ZXMY0h2bl4YaV2NL7&#10;40h2N51PXCrsxIxV2USOnjjaLdmquKXZq1I9sKXZqncjFbdja1pirssNQk74odlFsVdlcqYaQ7MT&#10;gpXZYbb3w0oDswbfrjSXY/amRQHZdcUuzFhhpXYhJfWscgSSdFkJA4EgHfpt75aMUjyDVPPCJokA&#10;ux9T3O2AxLYJCQsbuxpIwcK07K5YaTbsotjwsXY3ljS27A9zEJEArQg1GXY5cJaM+HxBRdiUlnA6&#10;UZSxp/NTbLxm3ddPQinYW3K6RBIySMeYNDSpA+e2ZUDIhwMuOMDu7Act3aA/uTyA70r+vLBFpMh0&#10;dlRapFG+8fq0BNAKGvb2wTx31TDNR73YIPmAGMxwQlDT4SzVAP8Aq0GVflbNkuZ+f2qIALs2n6/K&#10;ZxBd/EHNEmUUoewIHvgzaUcNxTp+0J8YEursNzOoBDngRvQ+HY5ieHfJ2x1EHYhDqMTniwKt2bYq&#10;fu6ZZLAQ0Y9dEmi7BZ60zHpzBIEW7GeovMrXelT8skQWEsoBouyjuQR+GSFhjONuwNLCxYt4jcjw&#10;GXwmHW5sdnZ2Xb2ivETTkQaMO+TM93FET1DsTuIIY0NBvkxJhKO1uwMlhcSggAU7ZM5AGHDbsY2h&#10;zk0oeR6ZKOUUg4S7BNrokqD94CQeoAplcsiY4S7DGLTYUX+7oMq8S28YwHYya5tbVOCQknuBv+s5&#10;IRs7liZgbAOwA/1m9PGKBk8CwplliPVqPFLkHY+DyreStWQqoyJ1Ue8Mo6aR6Ow7s/L3pIFqDTvm&#10;LLUAuTDT07DBdIoMqOYtog7E5tIQjcLT5VyQzkMZY3YDm0SIjYIKj+XLRnI5tZwh2Bf0SyCglUDt&#10;xQDLPFssfBIdgC80yTcGYfSP6ZZHKGqWK3YCbTgwCq+/jxyzxGIwkuxZ9JkWHkzgnt16ZAZASy8D&#10;bm7CK6sJomL7mOtd8yozBcacCHYY2djava85AK1rU5RKRtsxwBDsB31tGWBgf4h4A7/fTLIy2Yzj&#10;3OxMQyylFfY1pzyV0wq3YYjToYlrKKkmgI32OU8ZLcMYdiV7bQRp8DVI7UyWMkndZRADsLfVJrRe&#10;nbLqppMnYxDIXAIJHXEsbt2LJJPA54E8T1FdsHCC2DZ2DU1Q0Hqx0B/aG4rlcoMvEdgn6whKtsB1&#10;FPDIcOzISDsENfwolYBVj49MiIEtnGANnYF9GS6k9WSnxU+W2T4qDWbk7Bkdtwj4mpOVktghTsua&#10;z5gBQW/m9sAnRZGOzsZJZQoBzBB/m9sInaOAOwDf3GmqQIjVgPtDcVy+ET1apmLsC2t45bjtTtTr&#10;jKLVGe7sMfSkl4gpUDv3yriAb6didxNdxDhSqdvbJRiCg27KZwsdGG/UYAN0dHYXm5mmYozH2HbL&#10;tmozvZ2KLGIhUirH/PfIpDsQdyCGoCp60OSpEnY2WYmFh2IxpBltTsA4Wl2elvyMZP8AlX1ssnQz&#10;TkMO3xnNxpIT8ISj3/S5uAel8xfn7a3w/MGe+09i7xw28c1o1GV2KjiQgblUhgv2P2cnhMbmpFD0&#10;JG1K9ieubL95AVd/1v8Aet/JiEcer6ZbiFJ1mRF9UJOC7MENQ0URBjfinJXXn/qfZyiHB4uvJTuj&#10;V3ycJR5wlX85dlWCTTpEN1p1+LSdPgv7UxsykipWoYoECqvp+mqfCv7bs2NKOYmiIAcA8W7ke9fH&#10;vlZlETEx64ksD3rxe2UGs2usQSzXdlJcJ69s4Jjgdi1WRUJKmIu3o8vtPyb1OWJRkOQhUKacaVqG&#10;7dPfM6XEATfEPd9LOJT/AFBLqztri+juTdQeoZ+aQ+lLbgEtxZiH5+kD9jgnJW5/ufhxcBY1YcSe&#10;YAYb7Hp+1tmD6sshK64P9z/mqWOyvd6ve2sxuoo3092uLd1KuskHItWlsPU5NT4+fxfa4ccQRbzm&#10;UYgL15E8a9+wPTMrN4fDxj1uPOIG6eahc+TntI9Rtlkup1KxGGKIzCI1KPy5PExSUBeSvJIkf8nF&#10;sE/FF/ckFj1ApQH3zCqOWzIcMf8AdNsaIYyPqmsStJrMMlvBACI3k9RZpEpUKikOBxU+oi/tf6rc&#10;1r1ow4eVSWY0YDcU7EbYfAycPBjPpH44ZM6KqND1iWylsNGnVbG3j9e2nJ4SNIAGeGVSxryUseQV&#10;l+FF+DllCNmYkkg9Vau/jTtk5zEIjv8AplFSVefU7S1tIIIY45ImcQ3tmYyqliAvqtTnx+LjV0/4&#10;WT7dvVgTTlGfl9++VQ26+r+atoWweO1mjhaZYNTiHIR834n4SfTogZSo5c6KvLkvp/tYgFETAgCR&#10;TSoPXjT/AIlmTxyyRofu14ujIpbm41i0mtpZJdLni5LHOp4RidXADVAP+jsy/Dxf4v8AfS/3uKCe&#10;FlHpgqrCvxnid+1MpOPKd580EJVPoWvwTyS6pL9ant3Cr9UjEyViHNZFkqDXkrI0RCN9lF/d+nxo&#10;CT1KA1FeXU7/AEVyyYhw/wA0oJ70RPNpQ0wGSL0pFQWvxRIzRrxCr8ZT4gu7emzLy4ZaxSTFq0oO&#10;m5pTxpkJZIYgD/OQFK41bTtFggkhE0kklfUrEhlMrVJiZwVZOTO3JeLfY4+nj5op+JXoaHdafLqA&#10;fwyvFlxnlIpsILSNT8uJcI7OWRZUKRTvIVDfa4lWdFdahuSSjj/xZ8eBwi1DsKDoxPjsK++ZnjGQ&#10;oIO+zIpNTuHims7V+cqqzwxwqxXjR5FR6cvTZiPjjpzj/bZPsZcpRh+5kAZfjIHQhTUHMfHzqY5s&#10;eSF0lLy2cprtjNJBOVtIZHJaRJZ4fTkRX+Djz+Lf/gf8q47qIsGeMrzIpvUEnbvluTT5AKjJkJjv&#10;bv8AyprcNlJb2WpxXQtUarlVjliWNlk48lDKBxP2nbi3L9nlyxj3Fn6hoQ7j7aH9nwrXpjHHlJqu&#10;Gv41MxaIsdD84SWvovG9ha0/c3sbj9+52f0hGtHRqV4P/q8efPHCSMKjoVo5NUJG567eOTMJk8Ju&#10;4/xMxIOksNRmubqwvkmM1nGhg1BI2ICgcQZBQKlahXVj+1+6b4kxcRrIlY96dz4+FMxJamUJET2Q&#10;ZJBJq9/p+om31JQnqKQYotw0PFyZBKSOJH2WB+yq5XrGGEoYgwNQV6bU8aUzGODxJgiTTYt36Fi1&#10;nWI7uLUpIH4xvHeGrssquQVCMwkbkeLJIjcPU/4yfCi8jPT0SeNORUCh+/NhjgP4/qbolO7GwtLM&#10;StryK120ptobh29aLiaspaPk/ps7M3FpOUXL4V5x4xl+EOrEvSq06mm3gO+XDML4SPSmUh1TK3vB&#10;60ljcWaiwD+jcBiojRWHNfhDv9uMqY0VJOf+/G4/FuUfBF4gMvxN4Gvfx74Y45Ak3cUWFiWl+L6/&#10;ujdtJa3DCG0X4Q6FVr6VTxQKpj+A/wAi/Fii2xchozU9FetKjMfJqRDaTEzCW3PmZLONoL6M8FLN&#10;NaBBJxZVLcgSW4fD+1y/4JPhx8ZNpLzf7DmjKBTft0ynLijqY1D6gxkQUFdiHzfpq22njjeWierD&#10;K8hYmM7urM3JlT4S1F/bxzxwsomjf0lrurbb19+mYsZzh6JDiP8ARY2Ah7a/1aGeTR76z/Sk8iMY&#10;po3VmKemSKMnL1Krsvxf5ONmEx5cWBB/a2oRmZpcUCBxbFRIIrQjof8Aoi3kTx3CEmO3UyF43YEF&#10;lAHv3Z/s/YwIssjbemgIp8YYV33G2bM6cjrt7mYmzCTSILdjKdQuGhlLAWjQsEAWiuOR32PLpxTH&#10;yXEAkUOTsPiPQAb7mvyzFjpZ0SAGPGEssfLut/o65e2iVC7loV+00khAIChf2/i/vPh9T+b4eOXF&#10;PbzB40WroaOT1HuMqnp8mIgnlJMcoPVR1TRtf0a4tb25nCWlyFFrGhPB2JqqOK8lahCfDy+zy+L7&#10;GLIyn4mPw7VZT+sZRkB6blkSlV9BcKTb28dbgsxjt7lCQQKsVjcLUGisqMp/1vsPlmWCOWhcEVCr&#10;XuW6UGUyjMxsghJyUFNdL1rUNLVvqrRTgG4nMbFWWOKvL1XG9CA1OX+TiF3fQxz+hLIDOQPhA/ZP&#10;TcCg6eOS0IjP6Ab/AB/OYeKE88ueTtUmslvrOyaHTFJKSM44rIg4v8Jbm/X9mLi3+smEuq65NFGZ&#10;NMgkMyleUSoWJrXw/pk9ZotQY2RxFqnkD0Hyv5DiUNH5tuoLu3ZXWKcy+nxqV+EA1+E1pRpE/wCM&#10;bYVp5t1+SRWexmZeJ5coz9rwFc10NLqY8hIfBj4x5MjH5Z/l1FC0MAig3Dfu5uBC+9G9++GLeY9d&#10;a2SI2E3og8wApFCajp1ys9l5zLj4fV9KeOQQVp5M/Ly1vJ5odQgFxPRJnMwNRQcQW5bE7fF9psAz&#10;eZPMChilnKVZio/dE7D5j3wT7Oz8zGXyZHLIJrB5S8iIkUJni/cgOtLgrudqghx/L0/ZxqeavNMk&#10;Yje1m9MbisW9B9Fcx46aUDe4YHUFbN5E/LV7w3zJbC6oQZfXI6eID8cFQ65qSqCbRlJoByQr17bj&#10;LpeNIcNnhCPGUZfJfk64l5C7WRgedFuC1CoryoG/ZyzrOpr8LWzKvgFJ39sjjjlHIqMx710nlDyd&#10;NK05uI5ZqBS/qhaKN6GhFNzvg3StZmmYQzxkDq0bpx+E718fwzMhpssxxmyF8ezTF/O3kjS7Wxl1&#10;DR5BBdEqI7yKcs/qghAg5GlSpovFufLinHDn61Z0+2tD7jjXLfDnX0/0WXiB5h/hzzaX9X0ZfUVt&#10;vhf6zxZ6H4aeny+HnT/ffx5//9aCB/Db2zjaL3fC+qc3qGvXbCxOMOxjSt49cmF4A7GM56d8O6TE&#10;OxPam+/jkypDsYW38MICgOxtR44VDsa8kar8TUp2HXJRiTyYyyAOxqzRvTY+1cJgQw44l2OLqwqp&#10;r+GPCe5mMkXYUa9K8kQjjJUA1f38BmdpcdGyHV9oZr2DsIlhdi3XfbbbNkZOliXYpLphKCoNabZG&#10;M+9JjbspLNFAAi+LuTvv9OIke9RGnYKSzZh8fw+HWmV2yEbdma2URkA8mHWmAT3SIuwPBHKwegrV&#10;q1pkyWIB3dilvcXKsW9RwwNKEmm305GeOJbIZpAjd2H1vcsYqyA1619vpzWzxji2d5h1Rr1OwO2r&#10;StIY4bcmh+0xr+AyyOlj1LRLXyJqIdg2OUyIGKGNu6nMacOHYOxxZCY7ux3Mn28MhTaQ7KLGmIRb&#10;sosSBTYYq7GljU98aQ7NUU640rsonJAJdlhuhORV2VXCFdlV7ZJk7L5bZGmLs1caV2auGldlYKQ7&#10;NhpXZgSMaV2XXDSuzDBSux1aHpgq1dlE0xEUh2VK7hCUFWA2GTiLNFryEgGnZEtainaQtIDyqSWb&#10;r8tu2brTl5jVSlKXFLm7H6LrqWkTW0ylhUmOhpueo3yrPpBM2G7R67w48JHV2HUetWEg2lCsRUqe&#10;30jbMI6WQ6O1h2hiPM07BKyKy8lNVIqDkJQIcsZIkXezszE9+/TI0omC7EWuYAZAZFrFT1Nx8Nel&#10;cmMcu5rOeA6h2Jx3trK/COVWfqVrv9GSOGVXTCOrxyNCQdieovcRwj0PhmZqKWFRSnhk8MQTu16r&#10;MYx9JDsB3dkG5VPKUjk0gFRU+FcyoTrZ1GWF7l2Fp02VVZQnJmPxEbAZd4llx/DJdgFbeRZmCj41&#10;qCcsaTCi7HxTSIGJjDEbEjbEgEJEvJ2LWO0yzggr1AO9CN6ZGYJFM4HcF2Cp7wUMsh69QO+ViHc3&#10;yzWbdgtLmwHx1Uqyg9q1Pb55SYzLk45Y+ZdgyKVHQOhrGfppTKDAjmHY4pgiwdnYncXNvE1ZSeR2&#10;AHWhyUISrZhmzQjufqdgS/vQsZ9CSgOxHz7jLsWPfdxc+p29BdgK0v7pGH2nXlQCpy6eIODj1Egb&#10;dhrFq61+GKgYivQ9dulMpODZyTqRLo7DMBipCEGv2hQZWJVzTQIdgK8juuRMblT2K7fRtl0ZBonE&#10;jk7C2RNTdwBJJUd6kZbcerQeIuxVG1pDvNLT3JyPoPRI4nYlLquqRNxM7U99/wBeTGOB6IOSQdiI&#10;1rUVFeR5A9SBkjiixGSTsFJ5h1JqGOfg38pUU/VlUsESzGaTsNo9evmiDCUF6bgKBvmOdPEFyhmN&#10;c3YAufMWvhjSfivair/TLY4IdzVPPkdgFvM2vIayXb17D4QD+GW/l4dzj+PPqXZbaxqlxGzGd60q&#10;PiP8MAwwHRl40j1dgG31bUYZeckrsDStSSCMsliiQxhmlEuwxk1qOaF05FXI+BlJof45RDCYlzRq&#10;omNU7AtleTtKkLnkv7PLtlmSAAtxcczdF2H1rDRvtfCDuT0zBnJ2fCAHYJnuLfgR3HRj0xiKO7GY&#10;AHJ2FsaNeRvHJQsDttTbMknhOziAGWxdg62tfQi4BOQ7Uykzs2TTZDHQdhNq2nTF3YOSRvwG1B9G&#10;ZePIOTRmgbdlabpF1KAzgcfCm+QyZQGGLDIl2G1xoz/V6Rjkw6DKIZxblHTmnYVzafd8fjjI/mqM&#10;yI5Q4/hmnYXnQ7hpCQDx+Ryw5Q0nEXYY2Ohslea8j40OUzzNsMLsq70aYKzKoNP2Rk4ZbZTxuwIL&#10;GTgVZSD2rk+Nq4C7GxpKoCOtQvQ4lap2Kel+0F27UyNpdgu1QjtQHpXITZwdhosNVB7ZjmTkiNux&#10;6xHqNiMBky4XYFurSSSQl6emRTbrlsJtcoOwkuNNUAhI2VK7FupzIE3GnjdiMdoyNUVQ9KjJW18N&#10;OwZDJdSJ6asfh6gDKyN7ZxkXYrH9cAUNHzXtQbgZE13sqLsbqFoyQiRRuTuD3w4zaTHZ2ARYCSjx&#10;E1O/TuMsMy0cF8nYPh0sMQvqgu32k6nKpZSGwQdlXPl91JaOoPge+GOdlPAadhXdWEyW7yOOPAUI&#10;plokC0zgQ7CrJtDs9LfkXRvy+tUZgAZ5+JP/ABk6Zt9KeDGJCz/VczCai+Yvz+V7X8w59RtoZppF&#10;toBcxxUIpwbhIwU8yvEOrcl9P4cn7SJHIytGTUUJB3p9NOmZEY5MkeKJ5Hk2iTz6003UdU062ubf&#10;UELQz84oHjCwrIRVQGj5EvIgT4/Sj9NuPq8E/eZmvbaKAhmWQIwVa0CrUgDc+5pkfyeSeS98Vj1f&#10;zp/zkHzbh8oeYNT1lJVtp9Le6tnlnJEkk0zLzaakaBSZXjVpPRovJfi+y2JSXUcZWaV+DBlVFX4m&#10;etKBVXkTWvhmV4AMTjgLBHFxy9MY/wCc1Zc0YCzyTSz8t3t1Z3Gj6RZNe2ktvLPc3d3+5itnUHm0&#10;0shhjR4+HKvN+P2fi+NFZ69ncyVNIWX4XVlAdegKkqdqVU9f5clDFmxR5HJ/nej+dxf5yMGYSFhG&#10;waJ5y8u2Hoxo+sCekkEtvcma1f4WmjnSKRf3nqenLHHzi/vIZf515rCNFkETvyD9A29QdvfxyqWf&#10;0GcY8Mo/zf4W8y2SaXVL66019VsNNe1mtCDLJan00QxEyOr8SnxcVeQKo5Kn+rlS6TErh2Aqo49+&#10;nYbnHB2txCgObWZWKRGn/mrrIgks44pA9x/pBZStPUX4nlZVjWvLi3L4uPp/u2+H4sTiMkTcnQyI&#10;ppxJDfcTx/4HL9RATjtLw5H1fzeL+sxjYTHV49L1a2MVrfJpt/cILj1EjltlYhSW9eNPWVq1ZjPz&#10;b4V/3XxdJFL6SFJCNhGVq3I0Fa7dcxtBGco3I8izjNLfIen6hd2SXCPKbuO54Qm3UtJwaNnk5PGy&#10;vxbkOXP4f+DdsAnUI3QRTEoIwSGBFKjpuOPGtM2EdKcZMvqMl4wzWLyFdabqE+paZHHdy37hHicO&#10;0gjkIMh4ytP63HmPUb41/wB2fDwxZdW0sR8pDUbfBUeIFSCf8rvmBmwZidv9MwOYcgkV1+Wv5itf&#10;CK0lRWXn/poVw1KSS0EiR0+1HxVYvj58Pg4/ZY2p6evOWOSgRqSItG6HjuF5dK9snwTIqfOLKWYd&#10;UWvkPzncQ22m6jbLcFoWa0vWZldWaPmCjyCEcpPT+P1f3X+Vy5cC2+1eJZCtu/Ir8RYGgJoCAf8A&#10;WB6cf+GzZ6aQMSCHGnnvkz3yn5HupdOV9ZtvTMi+isDAM8aklXZGPNuSMnJJFl/l4cYnxBPMt0oE&#10;qKCSCad6ADbj/sf+GxyaCOSNWxGotF3n5LeWLuH6ldtIbdSoVagASEv8YlAryb1gOHwq3pL8GK3X&#10;meX0y0EQC8RyJPXZtl6VoaN/xjxj2YI8zxEfSg6oxS/Q/wAjNNguIDqN9JczQyvJGpUU5Ex/Gw3V&#10;OSq3T4vWdfjbh8SVt5ouIn9MjgruDInUrtsCD02WuDUdlQyG/wCJlHUAlMNf/JTy/qi/WJOUt1Db&#10;+jBIGZA1JDJWqHf4nKP+16f7X2XwRfeYmaSX6ssT25UgOGOzAFidiOqmnEfZx0/ZXoHFKpfjzYHP&#10;NJ/Kv5KWdvZafLqt1dx6lbyLI0JRGULVVVAHVl/vkWX1GX4o+Mfw/tFE+o3JmcHgu3J9tlrQEBvh&#10;+FzmXHs4Dqx8ST0TT/K2mQ2cCI8zhBwiLPyL8alCyt6nJ4l+BXf/AGXLHnXA0G8bF1YFWlLURRQ1&#10;rXkVNPHL8Wj4ZEXsWHiSChD5FigvWe3nW2gmRxdJbJGpnd1ZakceCunKobh/kfYwONVupFdoW+qh&#10;xyURhXLUG7liGCoTvl503fu1HLMpg3lbS/3C3ym/aFmVHlZowgNeKKqFeTqh44Jh1y6Cxi4dZoCC&#10;Q26/zcU+EUBKow3bCdLH+H0yZxyT6pbc+QtE9W4k06FrK/kbdhxkPIlWMtJWbkEkkV/hC/8AA8OL&#10;bnVJ25sZTG0is0cAYkih2UFVG237TNmNLs+JkL3+DITyAUVbT/KGlQLbxG1jumtyiy3bxIOTcCry&#10;FWYhXcO/Pgif3jfzNhdNPJwkSYszQ/Y+HYg9XTcmjLX/AIj8WUjsocWwaxGUt09trWEPHJBGqrKQ&#10;ZSDvyUbKwApyVsH2WrPahwGloU4UjLAj9nkrEU9SmOXs6J6cQDbWQckg8xeS9P1xYhPBbSMkolrc&#10;RJIjhW9T05EBB9HmO3+o328fcarc3UsskckkcbV/dACpDVqQQOS/P9rM3DpYQiBQSTkLWi+S9F0f&#10;TbGyltoLiS2VF+tPXYxBVXkrNxc7fZ/YwNS8ljVEnlhBIjDB2rRQeINCDx3/AMrLo48cOgLDwpnd&#10;NJbXRIneSSxt52TnclTEn22I5sKqfjPFd/gxvo6pbur29y0XqOW9OpFWLfaJDceRFB/scsrFIESi&#10;C1iOQHZuaPy3qSypfafBdLHF6UjvEjj0wtWjAZefAH9nj+1i8ra/cxr9Yn4JDQpGvcEECtSVPwg5&#10;jjDp4H0x5+5nGGSXNLtP0ryFpV7LJpunQi5vWf150jXkW5q7VagcfGyHc4k+oavx4NKwjjFQtVao&#10;oDXcl/hUf5PHJDDhibAFsgJRNIuLyz5Rjujdw2MKXMvwPKEMddyOJ4gJRnahX9vA7y3kTRzxzcmV&#10;GiZmbkSJSvKnKnDlxq3H9rLKge5EYG+aNGmaPOGhltEAMiThRGEBeAfuy3EfEYxxVOX7CLih1C7j&#10;UIhCQ9DGD0I7VPT2+L9r7OHggfq5tx7i46Lpk8xnnj9W6ANJ2UElWpWgAp4Bvh+LgvJsZHqN0oEI&#10;Ksg3RdqL47dK18MHhCyQ3xxBUfRdPaaS6EZSaSgmkFQzhRReRG54rsOWX9elRhSQfDuAAKDfsOmV&#10;nTwJ33KjFTTaTZyo4eLlzBV2atWqKbk/FuDjRqreseQWahrIH58R/sT922S/JwjvVHvpAotHQrf0&#10;OEJa1NOKSRBBJSh/ap/xLlmW5SJ3cQAV60rQVNdge2QGGIOwZiCo1k0sUcZuGbgKCtKnam5pWtD9&#10;rLivoYQzQoqBmDMFFATuegOQjghHeI4V4Qsl0kzcRLI78VZELMGIDUruQa9O+LpqktxIKqiOoPFW&#10;JCg79Ca9clGAUAIT9A21pC3FppFdl5utGYjYAGlPhWlcxuGdDHzjBiBKqF/a8FNBkvDSSKtUWySO&#10;ZZvTlb1yodi+3Hfdl5Ef622IqurmMsvJkpxIJBU70Bp1rX/P+a6McY2LiHLkJVnOhJcqrlEmryUg&#10;cWBADGp8KUxWWO8t19IzyCGgKhQSTX7StXl8P2emIMZb0LYmU+W6hAdNvZvrK28DXCmjOeNQRXiy&#10;/Z+I/FiM1tKJHeMNyJ5UNQKnt9psqnhhOrpkBKrpFQXNu0MaSMlOJWoNaqO9SqV+gY54rrii8Khg&#10;KBaLTrU/TkY6bFvYG/Nkb7lsctiHlf1N0Yh2Ylt6AqPoHHHQ2k8xIL1pWhrsG8DkDp8UOUY/JkIW&#10;FO7vrS0UOY6VoWABqUHcCnTBN1p89ta2yI5E6uS6hjvyao79PbJQMJWKHCxOOjYS7TNbtNSvdQZ4&#10;lNgFAhldf5Uo+xWn2qjAtZ6+py3r0r8PX7slwCm7qmvp2vH0+A40qDT4un3++f/XgBao/jnIU94+&#10;qcovhpLsZXww8KKdjCTk1JdjSdskrsaT92KHY0lqfD17VwhBdgZ7eUk1cEt1rXbMmOUBwpaeRN27&#10;Gy+soUO/MUoEXYfTk4yB5MJiUQ7C+5Sd5QzHYdEWoGZeOgK5utynIS7F4oHcVkB3/HInJEMhgnLm&#10;HYIg0y3UbkCvXIHPbIaM9xdj2sLapAep964PHU6Y9xdiEtl09NlNOvX+mTGYNZ00/wCa7KWE0o5F&#10;T2GAz7ljgl1DsVjgRBUD4jmPkym3aYNOAN3Y2S3BUhQFY/tU3wRyb82U9NEjZ2B49OQTeod6b0p3&#10;y6Wfag4+PQAGy7F3hDUHIhe9PDwyoZDu3ZdPewdj0jjXoKDscjORNN0MEYgUHZnQMQQeLDvkYmg2&#10;Sg7HE09z45G2YdmJPfbACFt2NriVt2ao/twcJV2auSpXZq0+WKuzbYCFdlVHjiAodmqK4aV2auPC&#10;rs1ceFXZuW2EBXZROGldl8sjSuzVw0rswONIdl7dsaS7NX3w0rs1cQEOxpXnRD0banz2yQ2Y5DsX&#10;YF1rTXdR6ScyRTb2zL0+R0WpxuwiGiSNQsnGnUHMzx3C8EuwJNbiOagoCPDLIzJapbF2GAvZiiW6&#10;xMEUfFIDX+mY5xgG7coag8IDsViWWhVJPTTqx8e23vgkBe7OEpd9OwHLYv6pkSUhW2kHWoG/68t4&#10;gBTRIG7t2BTbepdKibMSOJ3yZIA3auE3TskkWnxxW59QkoPjJqTSgp075gymDLYOyjGhv0dgGX6/&#10;Msb2/IRh6si1r8z0y8GMebjy4pOw1S1AgHwHlStCamuYhnZcsQ9LsIb6wehYgqCTRe/05nY5OBkx&#10;uwqms7mOlKmvXwy8TDjygQ7EYIgZaSsQB74Sxjzdg8xxOnCM1pt36ZAWC2gAuxO4tFVFKjjT51wQ&#10;lZUxp2a1upIJB8f7ttmGM8d7Jx5ZQ2t2K3N3G7LyqST1/wBrIwhTPJmt2Pju7eZljdab0U9QBgOM&#10;hIyA7OymuIUYoCAV8emSAJYSkAXY63mXiGXeh7b4JBRJ2DLXU/qxKMCa9DkDitsjk4XYJl1KMg0+&#10;E9myMcdMpZbdiUdxeMoZJajtsMkWIJdgoyXzRfCoL965X6b3LZUiHYBmikmajxMHHUgbZYJANRiS&#10;7MdNmK09Pl7HbHxgnwi7HQ6S5arx8feuA5kjAe52GtrpsaCgFT9+Y2TI5MMLsTu7KgJC79jkoZAx&#10;yY3YQ3tpRCzrWgO+ZkJuJki7C+2mKkKB8OWyDRF2CnkiZxGy1B7+GRosyQ7K+rVUhRTwGAyURdlS&#10;x+j6dT8QpU4eYZcnYdxTcog1R0+LevTxzAlHd22LJGUbLsCXlxK6LJbPSMDdqdT9OXYoAbS5uPqc&#10;+1RLsuy1MpAZZkBZW4mnw8h44zxeqotePKKs83YNtvM1lzKGJlI6KTkDpj3rHV94dgmTXNCWrSI/&#10;Juvwg/jgGDJ0LI6jHduxSLXNPLhLaJ2qKjYAUyMsB/iLKOcdHY6bXHXpGQB365GOAFlLUl2BpNbk&#10;J2i5t7kL+quWjCB1aznPc7A82tXCb/VgF8a98lHCD1azmkBydjY9V+tIaHgR1XBKHC245xn5Oxph&#10;RnDEmvfI+JTedKC7BEEEJBoAD44DIsTp6djHtIy1FpU9BkxOmiUHZf1SQRkEbe2AZF8Muy4IgooR&#10;XGRURp2DhJGqUG58BlVbt9gB2IvFdtIGjai9xlnEGuUSXYvDFIz8pmFO1MhI9zKMC7LmjsZBRmJ3&#10;7A/wyIlJmRF2IPo9pK4IfiB7UyfjkdGs4Ynq7NHoFqJQ4k26bEj8RgOpl3KNMO92D3tFoF502698&#10;pE5XZbBiAdiM2lxPHxd+VBQVA2Pjko5TxIOIOwNHo1pEF+I1BryOT8aTV+XiHZbQwQsWilWNj1PE&#10;Mfxw2TzCiIHIuxL9KQR1Ek3qEdTw/ph8E9yDlrmXYD1m6sZdLueBBkKbbU7jJ44yEg1ZZAxLshWZ&#10;zrnZ6C/KDVbO18g24nJNJLkqqgk8lcGn08h/k/zNnWdj4Zywgx720ZKDynzz5R13U/OMtzpSoC5t&#10;FuWmKhfRZXTkpK1+BlZvt8/2Uj+Pnkrg84QCA1gkkRgTHGWHJXFfhNC3w7Kf8nl/sc2h7JlxcUCI&#10;S/i/msDqSOQSjVvyMu7nUoL+wvrfTdQicLdyLCWjnhdl5OR8CesA0o3XnMyryeP7eBrbzJdzSPE8&#10;LB2c8EjKuqrU7MWHWuw2/wB9/CvxNmwnoAAN72+v6XHObJIsluPyy0e2hhnM/qNHCiTXUhkikZlR&#10;VLr6TJx5BavwKv8AHL8bLwjUHdT3d6HRiFlI5rHIOahiamh3Kr8K/CP+BXlmTihGCyjKW3VkGl6X&#10;pmkIr28fwACB54zwZlTZOY+FZHq7/vG+L/Ldl5ZoZr+3PoSTKY4m9aeVmYMDxJ3DFjICCftvxwyh&#10;CW4H9GP4/hRATj1W3OnaNcrHdx255tEbS2RNlCFgoChABERSnJF58f8AJxdNQvBcpIZAs7VRHc8t&#10;l2KR9Hp8P7K5jHTw4arb+JnEyQdx5Y8vNpc1j9TU2LsZ57eNAgaSQlmlm6ozfF1c/s4ld6/MrNHH&#10;IxZuCpGrtVj367f6x+HjxyqHZ0SdhX+9RKZtuw8iaMpinmsoDIpkb1GghqgPQAqOXw78Byf7f2v2&#10;s03mdpFj4zsrgcgvU14k8WqKf83ZZLs8gXXJnGZ6lqz/AC90e3aX/QIuMtUeg4jiXB5Lxbbf4v8A&#10;V/1sZL5ikkUyB3qgb4SVHIAAAf5W1TkcWkHF3NpmYi1ax8j6ZZD0kt4lid1YcFJ4sXLsQP2eTFRt&#10;+z/k4Bs9RluE43KyQTEF4w5qWXvtU/Ft/wADmTl0MY8jxBxseUzNFOJdOigINukZhFEZFAWh6Abf&#10;s79MFSXESlZWuVLFiJKqDTkacTXqakbZiy0pJ2ciWE1doZLWTi8C2pWJQoioxWvEAhlofh2r8R/a&#10;/mwNf6naRRkJHzCKNlFCAdiSTRR0y7F2fx+Q/wBm0ZTwIiy0255F5ZCCzVIJqNiWAHegqf8AJ4/D&#10;l2+oB7X1eKgBAJPUYBFHGgPIV5V+FhT/AGWCWj4ZcIFsoSEo2eTU1hxnC8iKuXTgOTsS1foX7S7/&#10;AOTiaXbNRXClEHNDXkCDvWg5Fv8AJ4/5PHIRwEmmYhEb3srm1QcnQtyegagoelBuaU/yq44alNWR&#10;VAUuQXRo2U0FBT94F+0F3PHL/BI5tsZQmNlg0u3b03Jc+ny4Nz7tU1HH+Xl8OJlrlC6Op4Eliwfe&#10;pq3Wg/abBKIjuGHhgKojgIRkpyFFA49hQEAEn9lcGpeMgljdll9QUHEU3LKKivw/5P8Assx5SkeT&#10;A80DNYiV7eVOUPotyYNvyUI/wtQ8vtHn/scCCYyXLA15VLOCRXkOR4igI+yy/wDAZbHGbssvDJ6o&#10;wQenAu44jiqUB2X4QS24J+JW3/ysWRgzVSIgLT035GpJNAdh0375bwHomWILHVlWjyqeRPNSopQD&#10;cbn2xpjZVYoqhV34kfykLQbDZv8AgcvJ70DCv5qWQMWLPUcgehILVIr2pipmZ4w0QX1QUT1E/aRR&#10;Urxb/iP82CP2JOM8woJbhJCJXZoj6j+nJT4XdtjyX+UHip/ZT/KyubOAZQR8LfCBVQeJIpt8PxdN&#10;sTDbZtjG1/pLGKQ0Yl1qxbi5+IAkn9r4eu+U07uVMYKyhV9LfagBKhuvw0XAIACmQHc5LWNI2RiG&#10;jYuZRQCrMRyIpT4uRzSvc9Y15d2dW2YH4TQH7v8AW/lyPBfMs6dGluSQ7BRUBUZd1I+KhI/4IZST&#10;XkdUBqCApJpstK+2MsfckLpLezlo5XdSWWlftVp0xQSXDMzEUDUZjSgB6dfauV8HeWs891Iw2qKi&#10;cqlaqgrUkH4u/jTFWOpyIo5cliADV6U6n+WvX+bImIibTwBDpHo1rK7KvpyXDkilSa0A2HxcR8P8&#10;uJ/VdRjnUyGvIUJPQKadzXBAAm14VRL3SZ4HEJBCNWi/a5ipI4jeuMmjuKI441pSpNNtqHb2yQxA&#10;nZjLFZ5K8L29XQVpyqQBXfuPoONYHnRXDndqkA8iu/uemJx+SjH5LlA4fHGUGy0UkcQ23Xbvl+q7&#10;lRQ8uVFIH7Xj09++Hh72RxAteikYdifhpVqk7LT5+3bKlt78AsV48qUNDQGld6f62GPvbBCnQ3en&#10;M/ppKrOorx5CvGtAQD/qHKtwro5DiUbrsQfj7g06ZcY1zRzG266ZqOoClCCCTQgcanf3wSoiV40d&#10;SrKtCNz0Y1B3+KhA3pkJboEK6IZjO8crxsHDNVSaAbqvErsONRXYtmuisUYTjydlALqN+I60+zvv&#10;45Ac2XRq0DyymTlxRWYiJjsWJ+HoW+E08MCpNA8qoAiBwrVJ3Kb1oNt6ZIxZDHaKeOZY2YszsKhV&#10;A25UFKnfvgq9WBZx6JBjCcqL4U/syqI6lrnGigtMe7a1JulZZy/A8qUry2pTtQ7YmjPMQYUB2BFK&#10;V8MnOJ6sCAiJBHAh9dyN6MTWm+4wXA8tDG3LjxIAA3J41Ap2+LI11ZiKAu4YdrhOAdXVy7NQBeXF&#10;jWtD+7riltbPJcRySs3p7iRXrWorsDUAEccBmADXNgMRJQ2o36w2M0NmiC4ophKceNG4/ERQni3I&#10;9R+z/k42eOBXn9DnzdQ6SnccRua7V8NuWImTQPJHgcJsL7ObUJI7M3voqiFopoFqD6hoq8d+P81a&#10;o32sd9XaWIOzhSAGSRdlPh0J64NrbYw2d9dignEcaFw7FZYW3kHj1ArT9qn7WJuLu34O8ySLIAeN&#10;Kd/xyY4SgRVIGsL4zRLbSRNbsYw5Ne3bw64Ia6mMnIwoplIU9iWGxO3tvXIjGO9RiQUOk20dv6S3&#10;czpb8pELNzCqx5KoLAnip+Hifs/s5hHsYqftBi9TuKE0x814V5m/eLcFqj0ygi4rs3IAt82NNv8A&#10;Jz//0OdlvHvnKEPePqnG1+7wxAV2Ux398lSbdja9RhCHY0n78NK7MWrv+GNIp2MrhAW3Zq7174aQ&#10;XZqCprjbExsOyqKK16VqSRh4ixOOPV2b1VEoi6tx5dumExPMseOPFTstmIFO/hgi27OxlfDpklId&#10;lE42inZWwwglFOyqj6PDFLsxbbbBW607GdsJKXZeNq7KrgV2VXfCl2Yt2wcKHZXI4eFXZW+Gldmr&#10;740rsrCtuzcsFIdm5bYaV2bkOmCkOyq4aTbss9MVdmJw0rsonEhbdmGBQXZdfDCm3Zgd9sUW7LB+&#10;/AtuzVGIQ7MCfo74SB8UE0HYFvbwwIeH2z9kEbduuXYsXFzcfVagYx/SdgL9KzXFI4kMDbknrUeF&#10;afDmQNNGJt1ktfKYp2CTrsgi4NAxKKAr1qCQKVOEacW1/mT1dgceZLaV/RkgaFz0IoQR75Z+XI3B&#10;a/zIOxdgVbQTPzLUU78m2OSM6DX4fEXYtLbrGAU3Y7U8crE9mwwobOwZ9Q4RgtsSATTx8Mr8TubT&#10;hobuxCaS3iqvA+p49ssiCS0yIDsW0yJDzlI4U2BIpkM0meCN7kOw7htEeLaMUbdq98wTOnOhEU7E&#10;7PRPq8zuhPpv1jbcA+2HJqLjTCGGpW7Bj2RpSnXKxMNpAdgG40xnckrWnTL45WieK3YR6lp8zEog&#10;KhT8Zp/HM3HkHe4eXG7AEWgVZmc7HYA5YczSMDsEWWizxStyXmn7J+eCeYNkMBBdgm/shHCzcBWl&#10;PlkMc7LZkxgB2Re5jq3WpHSmZsS4E+bsdbxz8BVeQJ2JwTISHYqLeUsOI4MpqPng49ldin1VHl4S&#10;Kxd9g5pQ4BOmVW7FrTSp4WPUitchPIGUYU7BN1Z1ZTxIHX6cjGbOcHY+PT2kU9KV/DIynRUQdjho&#10;tyQDG5ArsQTj4wZDEejskOlafJDDwlPI9anc5g558R2c/BjIG7sfcm3tlLyiq1oeI6YIxlItkuEc&#10;w7H25tJ05xmqn7JIyM+KJWEonk7FPqsTDbrkOMszG3Y0WioeVR70yzjthw+TsSuJFHwtGzeBXJQH&#10;m1TNdHYV3do86kLEae+ZEJgdXHnAno7Ct9Dnr8MfGnXMgZw0eA7A91YSREApyABNTXqMnGYLXKBD&#10;sADUrpWIZaU2AGWmAa+Mh2Mnme5WhNGwgAKZEuxaz9dlMbt8IplUwObKBNU7BkpBRY1kXiO29cEW&#10;wh2OstPjZqzTr6YNQp7ZHJPuWML6uxa50i0f4lnSvY1qfwwQyllLEO92Bm0uMDZyzDv0H45PxGHg&#10;h2Dbe0ht4gZZuL9TwO+VSNt0MYDsHRS2UyU59O5yoiQboyiXY1YNP5llkViOoBqcJlLkxEIuwNqE&#10;dvOvpoCCNwe2TxzoMp472DsRhtIUoTQsOvhkJZCejbi0gjuQ7KuLopT0gHY+HanyyUMfe2ZdSIig&#10;7DKwgaSFXYUc9a5RkIBa8cjIWXYNWFlNeKk+JG+V8TOnY8oxGy1am3gcQQzdjLbTZGMjOKFjUAmt&#10;MlPKOjTDEbt2CItJVAWrybvXKznttGGnY79GP1/HAMyeB2UdPUblqYfEPcjgdiMsdrEPikUD55YL&#10;PQsZRiHYBmutPSpM4I70NcsjCTRKUXYXy6rbdInkHbplwxd7QcsXYHkmuuPMO5HYEnJgBhxy6Oyo&#10;7+5UfZqvc1OCWMMo5S7HSXs5+KNiF7oTg8MMp5Ldlpf1PGVfk2CWNYZR1diqm2duIKlj0yBsOQPC&#10;JdiOqoF06egH2e30Y4pEyCdRjiMZoOyJZnOkdnYPy0HPyxApP2Hldak0BEm5/wCBzvvZ+daYV3y+&#10;9lQpBXbcH5AfaIRqAVIKmgr88lfNEWh4lXfkCKnZaH4hsV3FeP8Am26BKRGwoAPI1aOpVaUO1CQe&#10;hqQdjTl/mqlys7lmROduTwlKMOZXb7G68DXf7f8Aq5dEx5dWJEgdgoRPEqpG543IHONGDBQxDAlm&#10;/bFP8n/gW45jKY2UyEVU/ZPSlabkCtSpH2casOQcN7qnperGyx1UP0dTuD1FAduoP2sSk1GRY1Pw&#10;HioQLueYAqnImrcgzLy3/wBjiMe7jTNFuLTYg7UZ+TOz8mP2C2zcewXiDx+HMLmbYSgQ8akhiP5t&#10;u+3xCo/65yRgOnqZwyXzVPq8JLFAZeVBWm32aV8D8LU/zbAyXk0stsjIjFmBVqGoJNeNRxb/ACW+&#10;zy/1ssOOgaNOL4u6q9tEkUzh3QcTyNRQADr8QK+/xYzVrZonuJFJDNLQJutN67e3M9f9j8XLJYZC&#10;QAPcxyDhNtabcCW3tx9pfSBD7HltSpp4jfAoM1zGW5FY2HKm4JoQApIqU+Lfh8PP/g+dnDGJ83GE&#10;5b7omkaOKDevy7dffFbmSVUglihf1Rx9VvjpyrQilf2W/YwQiNwTszOTh5c1ka1MiuwKkniopUL4&#10;19xgZbyS4nSJkJQkoOAKhx0I/mp/rfByX9rJ+CIi/wARbPzZPNf6aopINCN+Tb0Pjhjp+mpIY5Zm&#10;rCzUuUdgD6fIqCK8d+Sn7ZzHnk4bEfq/h/rJyysITUL6WOKaO2UNdBGNuCGKGQKGAYqHbj8S/ZVs&#10;TtILi41J7WS24wmTnOhBYLT46An4aOqj9r7WTmRGHEDvXpccZL9I5Lrq4igsvXElW4hY3PUkniCQ&#10;B2J7DFms4oZp7MyM1zAzCOEHbiabsxUqpqf2myAndSrY/wATfjlQ4Spw6gZ4ba7iQfVbiMSGWlTu&#10;KigB5Nt4DLure+W/MFZEjZkR6qKKhRQxHIb/ABV/Z4/axgYGN9d2EpyjKuTrS5t5rE3MZSUj1GQq&#10;epDHiNj4UxK4uZYVEfGSUMApAB4cSKBx8PU02Wn+zbKxg499gHIlnA2Vo4kkcuAi0Nag1YNUkqae&#10;FfHHxuUl/ehQGoAwKiitQcex+Lw/m/ysx54qO3JtDUqKUqhPw9jU/FXriJkWJmRiAB8LRqeRVh8K&#10;79xkvClV0y44jmV6qWVWWp78iKVB3O2JtctFuoUkAMxDNsadNv8Amr/m4whIhMs4C/0w4oem4oQN&#10;8VjkkBqXLO1GCjcgb9eoA4muOISuiFlmAWlVO3EBQaV6f07jGQyyJMCzseNVjfwIJTixA968j/xt&#10;mTkgOdLhyhuSNChHGoO7Dr71/DF57ipASZS7/FGhqGrTutKr1/ayABIunJlniKF81kSjasRFAQx2&#10;oB9+/wBGOTlHELh3KutGYEV6AdwP4ZAmgyo82nozGLhyRgVqD44mvNDycBVoQGqegJ8P8ntgie9A&#10;K4lSKCrEbkU7098XE7yOAzKG3UFelCeNdjhBDO1npIiHiCV60PWo3xz3U/oEhD6ZYVl5FW22oo49&#10;6ryH7P8AlZIYwS0zyV0UltojcLVl5KrVipUbkEMd+uxxeCAmEGWR2mFOQStGIADEivc8u2VT5+Tf&#10;jFxtRmlZZgEjjENPtuQCNyQBt/q/tYvGiNKI53CDqGIG29VNNuPzyBNDZsEFGeR0t3ltojMw2KBj&#10;vT4WFd+XTp/Nmlg9TkkbgcKEGu5oKcaEfy4RJPC3Fcenwd4z8dagDYVPKtRt9o4xY7VU4hiXSokJ&#10;IQb1G2PESUWvMt6ZGLqoifiYQoZzsATy/wBl0oMY8turUhHrMCCV35V6Ajl1+/JiJPPZpyZhHkuR&#10;LhlJl/cjcVNONDuen8csXPKB+dS6tutDyDUBIUD4vlhMN9mAzVGyXfV+MylBReJBIOzLUgFidvfE&#10;7TUklTga7EigrzVgaUIBBGw+1y/2ORy45RNLh1AlGxyburBw5dAtT9rkRxI613Vh1/Zp/ssdLcs4&#10;PE0jfdm5bigH2aDvTl/wWIjXNt4iXRWoQjn8TqfhWmxrXY1PavHE3EoSPn9lVIUexNTv717/APBY&#10;xhukAqsaw85fTqWdgznfqAFGx8KdBjKGnNVU8iOlWpQVp+P+f2cmAGQKoCK8SzCgNeg9q4tGrvCH&#10;CheLHi1Kdeo2/wA2yMh0a5AlQkZEnKlieSjktegHQ7452eYKUYRtH1FaEVpQU+YwUL3TEUtREhZh&#10;IDIsvSoqppUk1+R74wXEgY1NCxC8q9TywmMWXiBUa3gYLVQeIJC06DjQ7fTj5blByfjSV6Mp3Jq3&#10;Xp88AjWyTILIbUhY4w1YYxwK7UotKdflj4pFKBqtuSDGDXZR49OuCUfJhKVqc0TeoyhENACJWAHx&#10;E+Hyyo0mLhKL2AJG/U8vcfZyIADEE8nSPCqNJ8RoCSFPXYU9j9rLjidSpPcVYgnqtNqU/wA/8rCw&#10;MC6WVWDADoSADTo1d+o/z/lxf15EjAZQNwFbr1Pgfs+GARZCRAQwto5JiQ5IoSy7jYCnUH4+nLHe&#10;tNWvI7bdFrUitKdPwx4QnjPNb9WtuNOA3Na1elAacq/arU/zZ//R5szVzl6e8fVOapp88UW7G132&#10;+7Ctuyi2NLbsaW8cNIdlbZJFuzE/7WCldmr7UxKl2YnGldjJIxIhRieJ6gZZGVMMkeJ2MECCb1Fq&#10;GI4VB7ZI5CRRa46cA8TseWHTavc5Cm8Dq7KqBg4VdjWOSiFdmO/zxQ7GnJJdlVwIdmrjSXZVcPCg&#10;l2UXCqSdh44eEsTIVbsTSeKQKY2DBug7/caHDwd7XDU45dRbsfXtg4e9tt2VXFlbs1RgpDs1e3fG&#10;kW7NXtjSuyq0640h2bljSHZVcVt2atMlSbdl8sFJdlcsVdl16eOJCLdm74QNlt2YnAm3ZYNKbfPB&#10;TF2atMeFXZjhCguwNdG7IPoMoqKVO5By/HGIO7h6mcwPS7GW9vdMCbjfeorXbbfLpSiOTgfvJfU7&#10;F/qcaxFouhB396ZAZN90+EBG3YXGQCESMpkJ2IUUofpzI6uIZCnYgEgnnUNGVPiabHrkySAxiAS7&#10;B4swCeLbr2PQ5QZOXHF3OyjC6su9CW39hjezA7F2BrzUb0yNzBWKtENBXbLMeMAbMJ5T1dlyanFx&#10;XiKue5HT78Ixlh4odmXUNQ5DjxaNd3UL1H0YDAfFMckujsGQ64fsnmreFabZVLT22xzl2Co9dvYy&#10;FVA/c/FvT7sgdPEs/Hl3OwxGpSvGHNVr7g5QcItuE7DsDPe3MxKRyEEdaDJxxAc2EpF2E96+ooWK&#10;yvUb0rmXjECOTiZBJ2BIr64Vf37OGHcHLZxHRrEj1dghdTuuI4tt775WcYbfENbOxQXySArcSIPH&#10;lQD8ciYEcmYn0LsabbS5HAEsRY/sqB/DHimFGOEursExWNkilSOQ8D1GVyySbRgEXYlOmlK4DEhh&#10;1FCMnEyI2a5CDstV0dyCzkEeCnAeNRwF2D4206nJeTDxCn+OVHiLcDGnY5n0+RN0cj2A/rkPUEnh&#10;diSxaaylDHIBWu4FP15YTLyYARdl/pG0tvgaOWiAcWoOJHuRj4Rkk5IxdhVfeZ7ovwtuKITRi25/&#10;XmTDTRG5caerPKLsLp9TvFCiV+aP+33p4bZfHHFolnl1LsG2Gr3MShVei9EFNqZTkwglthmIdgyX&#10;zBq5cCFERabtTkT775COngObZLUTPJ2IP5n12JGEixt25cKH8DkhpcZYHU5B3Ow60zVnuoEZynOm&#10;60H45iZcAB2crDl4huXYY8z0MX0ilMo39zeC7EpIWcbClcmCpi7C+5s4dxJMi/62XRme5onCPe7C&#10;m5tdHIJaVa+IzKiZuPKEO92AktdNKMYzULuW6ZLik1CMXZai1EZZKHj1rjuUgRdgK7fk/IKPamWx&#10;a5uxJbqUAqR8PcYTFgJF2MR5wC6SEU/Z64eFbLsExajPIgUIC4+0TkDjFsxkdic15cSE1696f25I&#10;RAQZl2B1EqksrnfqMJosHY6STjIs0ZIZR8XE0ODhuLIGt3Ybx3VvKvqRty2HKu1DmIYEbOzxZo15&#10;uwNLdThhUmgNCoAApl0YCnHyZ5d7sVsZ7JXLPyUntSvf2wTiejTGYPN2G8OtWSJ8Hx02NTTfMaWn&#10;JLmQzxdltrkp3igUg9ywOH8vEdV/Mdzsb+mb9jsiJTtSuPhQ80xnM7uxVNbuSaVXbqBkPBDYMpdi&#10;41eWUcVdg/YbUyHggMzM07NdxXpRSshDdWPJiKewwxlDkxkJEOwt1K3vGg5x8gTs9GP4VzIxThbj&#10;ZIyMdnYXWsgBUTKx41DNufll0/IuLEnq7DeKwgljEiqOJ6VFMxpZCDTlxxRIdjZ9KiNCWCgeFBjH&#10;IbU4AXYEu4OMRCNyA6DrluM77tRhs7C36vc8QwLD9WXGQccxLsUS2BTkWKuP2ciZKIF2P9NSoBG4&#10;74LbBF2UrcCCF+TDE7pBIdjdRvI30+ZCKMRQffkYYzxW2ZdReMh2RjMp1bs69+XZji8pQSseB9SW&#10;jEGmz7jkO+2eg+zmPi04rvl96Jz4RZQkvKS4aMbgUqKio260PbJO1iY1jljb1VmFTInxCvEn1Dx2&#10;Hb/nnx/lzoOISsHnFgJEGwoQ30ckksZ+BojQq/w7bUC8vt/Mf7s5LgtR6VhIfVHCQgS1Xry5kkbn&#10;vT4VzGkQZOdCSFkKyanCjRMXjR3iKtsCpQAdPAt8TYBvb7lelS7AsSZZFDOFBWgq6joHNP8AVzIj&#10;pzwWHHy6wCXCjLS1ENmiLGKKAEjoFrQ9lJoCRi8ulLFbQuJaJdFhJReXX4dgAVpuf9j9r+bEZrJF&#10;fSg4Td3zUINW9e7u7f0qtZhepAryHLxrX7PVcE6lp8MNjbXBPDj+7uaD+Wi1qvxNVeOy/wCr/k5V&#10;gyGUyP8ASts8YjHdAaNq9zPq2p2TR1RCs9k/IcnSRan4TsnGTnH8Q/Z5/tcmBJDMupxSqimyEyoX&#10;DV+0OewpQDj9r/XzJMgYEfx1/wAddZmnvY5JnNOsljLCGIu2gdwoB5VA4V2Na8ulDi3mDTr64u5J&#10;rYBIVllkt1oOBCLV25H4W5OAw+L/AIVWyGlzQjECXOhxfj+qwybpd5Xv7a30qztLmcyX6QQLdV2k&#10;RpPsI6D4k414fEv/AA2M0jTrliqTLxt6luEY4qxqWoyR0LjrT+b/AJF4dRliNxz/AB/O/H+yWINI&#10;zWdQtLa3klVh66A8WNOS1AWqvJVE6/EzfB8Ls/2ZGwfe2Mi3s0rgSWcFVaAAICi8I2Z3UGnxty+z&#10;9lfssi8cx4ZfQAPrl/F/S9UmEjIi0s07V0fTbOFJzFf34VredlZx6kiSTKvF23Hpx0ZfV/a/vFkd&#10;ZGKr/S7uGzt7oUjnRjKsaMJAqIpZQtaNT4SE48mb/JXlmXjzxMiOcUEUAe9N7XVba5u7i0UGSOMK&#10;kjlCtZG2ZT40qvP7PDll29nJFE1p9YjjTlJHxXixrGzHlI1eK7klfh9N+X2cE8gJ4qPSX/SP44mI&#10;s0uN1E5WdYZWKqj8ijqaSgfZXj8R2+MfajzTxI8ssN6sUVzI6lFkoy+k5LAqGHH4R+z+yvD7WAbg&#10;EeqP++TVFdDOGhQ25ae3VXBdTuzxniQaUNS1d/5v5cF6fbaZzaKP07dwrLc8CVHpgfEQTT4QpfdP&#10;st/lZVklOupH8LkYhAczugtUuLyOGSQxtNGGRrZSBUyVBQUHf1OFOWFut65LeyC4tkaQoeEHEOOL&#10;L8RYFaHkfgFP9bMvTaYQFS/znHy5TIonRdEg0yyNqDz5ktKWoa8q/CR04ip4/wCThXHqUcjiGSOj&#10;ioEskp7Ub7XdTx7r+1/kcsyDhIFj7mPFfNMeBG4NBWvEAUPXDGe2jdFexkhjjj+O3iZzzPFVJ4ip&#10;+FeHP4f5/wDUzHjKj6gb/iZ+JQ2Q6SMjiOcO7yCjELWMfFQbgd+QXf8Al/1sDTRXqTGnBpFf0Y1U&#10;KAwbkCeIPfjVm+0n8381sDCvL6kSmZHdWDpxB+IAjnvXalD1+npisNy8RAkVWoRzRq80dSOZX4as&#10;wB+Lkv8Asv5oTjfJtx5j1akTmFZG2I7U4kEGn+YwQmjpJPI9zN9WgjiDwQuQRIeJLVKgNwBX/gf5&#10;Mr8cgChxG/V/R/48xmDaEn1GZPTWGH6wzSenM0ZoIxyAr8W3KjfZx5hhvLZeTUQzSqgYlQ/2SC+z&#10;fFV/h+P7PxYBIxkfcExlYXrK0Vy6cCQsUbHiAQK8h8PQ/sdOP8uXBamfTpokb01j3llKl6t0ogqQ&#10;XXkP5n58vg+1yE5gSBO9/j1JJvdbc3KQXkPLk7ylkijTsOPLk23wr8BHIlU+z/kZV5FaWtnbXE8p&#10;E0UXKKP4VqX6jh1IpRmDD/I+HI4+KRMYj0l2EsgAEid/5v8AOWW1xLPczokdIvUKNIedSqChNTSh&#10;5fCtP+MmKFIQIQHCAhXKBQOD1PstOQ48fh4v+zgj1FKMgO8SqJJITMrRklTwViTR1oN679Dy5b8l&#10;44jPHJbpCLhOcbrQEDcGoOygdgNlXJRhGXLomWp4eapFJHK0npNvG1GH0HBdtZ30ttHdcj0/uaOp&#10;KCrHlzJNSOyqrf8AJNshkyRBMfx/sfx/snFjKcjxdEHPqFnFdvA54g8aS0UgOxCLSg8T+1/N/r46&#10;KZJJf9GeRYWrwDE8dmoRtQ05j4q5XOJ683bY8grYrmjb0K3KRyTpszKo5VoQDvWhKtt/rccepZh6&#10;ZDum3JeqkdTt370yIizEnMqAmT4FcV4sdiGpQb/dXExUSFVikVWIcqCQSKnqBvTxH7S5YQAGuOXd&#10;e3FogzSRsV+EOaEA7dCe+Ys7TkMOh4GpY8ieIAYV+1X7JyIAG7MybVUSLmG+GnJaUHEbklTTpgyS&#10;yDatbW3H96oBcn4irHY05A1+nAMn7sy6NMgLStdXQeX7vUeQa2AZrdt1V0A+E1Q9G/yf9jitvpsS&#10;+YpLaGrIzq88Z+yRTdhXepr8e7L/AKvxZVPOTis9zTDGY2DuEuvfMUieQ21iY+jMbZvQJ7SUIXda&#10;03Hw4W3VtdXN9dpE7cIZHeYVA5UfkRzrXdKKF/4bMrHIQhG/4vpcPJIgER9ITzT7q2t9K055R8U8&#10;cKQrSjcmQfsgUFDVmpgOyvpkga3lX1kX93b8aEHwUnqONcvy4gTY2/nNuHWGMd/81HTWiGYSxkRt&#10;XlIxJ6dDt03pgkzSJ6tvcsWK7c2FF4kDofoZcpMAaI6uTg1B4SJFYscb8J4AArUbiO536/fXBUV0&#10;5j5xxoYj8QlOxBB3qBt/L/w2VGG9OTCYIsIaS1QzcXmcP9logaggrtuRX+bocz3EscVFUcQSdx9H&#10;048ITE7NpbRPNyZiWKgbE/Pp2ypFqPWeMVAFa0oK7mpBPTHyTkkALK5GApEshANadiQB2BA3OJKT&#10;UvGwK0WTw7VPiMBjRagL3CoQCOLrQ1MfjtWnzxSGMha0Ieg+H4fHYb7b+ONUyAU5pBWlRx3PIV6U&#10;3O3h4YqWiZeZA5dajYUA3r9IxXiUwJlfgGJTpQ7mpO1Pahxqy3HEUG/IE9lKk/j9qtMBDEz3c8Vt&#10;y37ggDcsGC0+jZeuUstyI1YlAooNzSgPgBgNBTPdtorb1WQByzVJoOpHiSKYtzRjQuZTvxA6Hav0&#10;b5Azrk1yyUocXQVSNYRtyJoCP2d/Hb3xf6qPVp/xXyI26U6fd3yHitXjbIT9JfuOVV/vvSDVNOXK&#10;la0p1/Z/m+DP/9LmRbObAe7fVOVyrg4UF2UW3w0tuzFsaRbsaTt+vJUrs3fEBIdlFxTfGkOyuW9P&#10;vw0kux3IdKn5YKQ7G1I3yVJdlct640rswbxxRbsaSetcIV2UTiFdlVxQ7KY9zituyidsVdlE98JR&#10;bsRniMu3IhaUoK/wyyEgHHzYjMVdOxKG0MaFBK/Dsvh+OWSyC+TRHSmO3E7Em0796HSTjTpk/H2q&#10;mj8gQbBdgiCExEkOSGNSp6ZXknxOThwGHV2K1yguZbsquKuyyRituyuQyVK7NXArsrkK++SpgS7N&#10;yGClt2blt1yRCbdm5HpgC27NUHEhNuzVFNsQFt2MMwqV6EdK9D92T4GmeatnY6J3ahYAVG5B74mN&#10;IhKXV2P2A8chwuQ7NXBSHZQPX2wnZBdlFgoJPap2w1bXIgDd2A5NZs0VQ8n2qVoCeNfHMmOCXNwM&#10;mpx97sE2l7G0VIW5x71HcfMdchONHdcZhIbF2BHtzyqTSOpPE17+GX8Q5ONPBRdiFpbSG52I+HYH&#10;xHhk5zFNEYep2HYiNPA9swrt2Ajs7CXU4ZoJVuQ3JlPKh8PDMvFIEU4OcGO7suLUPra0kjAbcr4D&#10;JSx8PVgMvFzdiE1uzbqoO+3jkgWBi7Ka/u7cceIKqNxTHhBXxSHYqrGZo51UOGO4HUHwOCQrqyBv&#10;d2D1huOSuigbjY9PnlBmHIEJF2LkXi7q6kkU3Fd8hce5JBdgJpLuCcTzThT2TsfoGXUCKaCTE27A&#10;99rF0PhHGhHXvlkMQYTzF2FTS3ktSxDKcv2DRZLsGWbTiibEA71ynI3Qt2Cru0Mq0oK9srhNtyQt&#10;2CNHskDgggyDY+Irkc0yGenxxBdkhWwVl3H0nNachDshEOxObSY5ftAN4ZOGchhLFE83ZhpMCggK&#10;g+Yqcn40iw8KIdlMNOgSksyIo6k7YKmeSngDsqK40Vv7u5jJ70I/jjw5B0YicD1dmNzoybtcoB7V&#10;/gDkhDIeiOKA6uxMzaPMKJcK/wDkiv8ATJjxIo4sZdhVLFoEbsDIA9a0aoA+VdsyR4lOPPHjBdhX&#10;dxWMj8YpOR7KAf4jMiJI5uNMC3YtBEhQIUrv1yuUkwHR2Pf14GCRCo/VjsebI2OTsDXUl5X4gKd9&#10;ssgA1yJdiVteBK+shZFO5X4T9GGeMHkiEwHYf2k8NxtEZEIWqlmP8MwpRMebsMUxLk7Al9b6gZVr&#10;M1O1GPb2rlsJxIaswkHYyW2jlT41YOafEdt/lkuIgtZjbsLrmxdNhv4HLYztqnAh2MiiKGpBYA1p&#10;Xb5YksAKdizxO7844xQ9htgtkQS7KMTVHNT8sPEnhLs0unchzRtjgjkSYOwILZ4pQtK+NMs4gw4C&#10;7F/qVNgDUipI7ZDjXgdlpZeuUi3D0JEhOxpiZ0yELdi0dkkT0mFadKCuQM7ZCFc3Yhcw2vxFUYNX&#10;fJglEg7E1jWhZQRw3p3wljEOx73MYi+Lc91pvTERZSk7LgktZAUUcJOxYih+WAg2sCC7GNbRoWFQ&#10;WPUZIS6qYgOxiPcxDhEw4k1HiD9OJiJbliCQ7FmmluFEcqgsvdKj7xkeCuTPxSRTsYrC3bnGAT3r&#10;vthEeLmxBI5OxWK+LTrVW9lXb9eROIAbNnjnlzdhvHczgUq616VbpmNwgN8ZmnYBn1K4Wcp6zup7&#10;qaiuXxxgR5Nc8pHJ2OWS7kNA5U+BNK9+2Ch3MBZdlk1H7yTifZjka8mQ97sY0saLQOznsdzkgE8d&#10;dXYirsz8QaHuclyawXY8rJ0JJORtkA7MIpB8JHHvXHiTwW7LkjLR0Dbd6ZETZSx07NHas0YAPTqM&#10;PG1iBdgfVLApYSyEU4ipPXJY8lmmOTHUS7IxmQ4Ls7X+VNpPN5XgcQcoY2uCZSejkMFpty7ds77s&#10;GYGkAv1GR/3SLBPCQkOv6pa2siwfXFju5pIeEPVjGkqGUUrT7L0Nf51/mXJpchJbbhG1Zo1CJwqG&#10;4LRjWh+KjcuP7C/D+7bNvjJB35FnMgj080qsI7i2vZZJ/gt7mYzOZOLIJJP3YVfhHDkgRnDfvG+N&#10;vVwLPZpBYiaevqyIRWMs3J0RQftCvJnYBP8AK+HLPE4p0PxFhjPDZlzRttrBn1KWzhoRbFHlDhEK&#10;xzyPw48SQVVImLV+Lj8WPTTdOpdLtPAAvxqK+p6lVpGdz4cvt/Yb4MJzT9P8J/H1NQxwkSSoya5q&#10;7pYH0vqtzcmUPBL/ALpWJQxaYA040+z8UX95Fyf+ZbUYreOO2RJW+roAICKEtVAd3I3qFVuKleXL&#10;IYpGRJrf+JyI7UAeSG8vT3k813LNGgv3qLtC1FXjKwHGMb7FpI/Ubl/dftfHiEy3FxAsJYtBbylZ&#10;hGQIyiMrHlzVuTgdWTh/weTgREk9SPT/ADnF1EidiUbALOC9a7QLHd3USNF6ihpuUilUClTtFyDf&#10;A3qfF8XwouL2Whs9skwtzHCXMlvbFFDAlhxLinAv6fwfyL/q88ryaqjV+r+KX4/p+pxzhlV9EtvP&#10;OWn216bOS7ie9WJVvp1kPpjjGwYRcW5ovrcW/wB+P9j7fp5JIIbXhIkDj1JVEqp0VAeXDiAE+DZ2&#10;pmo8WZNn+H8Sj/F63Kx4gY1E28u1PWfMS6jBc6lbmOz0+T6o06AGW4FIvrCOXa4Bnr6EfqL8Pxel&#10;6nJWyP3jnSYkuAsa3jmivWgdjsq8KA/3Y3/k/Y+1m1jAZjW/D+P4v6zHUVjjvzL0ywW381vc2cry&#10;nS1IT0WryCxnkX9YOwP7/wCzT+9Vf3yMiYI0W6ivLGSFqTiWJ2TlEV5oWJTY/a5D+Uf8a5XnhwSH&#10;ThI6pxZOLmlvnWyksNSsNThle3igvIVlcTDhGXURymp+xQEDk78f+Hwr1XRrjVLlxFJL6SSJFxLN&#10;IiKejCJSifDJ8cm/8rJ+yuZeHOMcdwLri/m/7L+r9P8AsnByxlxGuUWQafq9jommwSXogW/uoXnL&#10;ALB6zxL05yEyO3p8Ui5cpOP95hXeaPHZRWzR+pOEkCxMpIbiY2NAOf2Qy8qx/wC6/wC7+H7GTj1B&#10;nfKNj9PuYSgQAbTyy1X63K0bKISUJZSa0+IDeqrRqMPhf4lb7SfznMVtY6leyXwuvjoI3qAOMkbh&#10;fhA6FgTw+Jv2W+2mYcpyxw4K/wCkZN8YiZu90huLzUNC02KwTTzJErkIivzDxuskhZ3JBorf33wo&#10;vw8f7t8dNZ6e0P1YyL9YLcWNSeL8SyiStS3Jh9n/ACsY5J3fT8fSmUIAVe6vDqusmd7uOBjYKilA&#10;eNXTmvJolBXjxRz8R/k+z/MXXui14xKeMVzLKsMbcUDFo6BeXLkN/iPwcv8AY/FmRj1PU/wgf7ph&#10;PHwi0wtNdRzMHKmW1iikuePJqKS1TQLQ/ZNKP/zTgddJghsI7q+djccx/o4A5+mCyigFSrcU+Ecu&#10;SceLftZZ+YMpGMOVfV/S/H+mWENiVUatPcX72lnDWFY2Iuz/AHZkopA91+NTy/a/YwILCS1lkEU6&#10;iT1aWksUlCzJUcVJJDO32HVRx5f5HHLTlEgLG1eriDWe4otLqG5tlaSNgrpylikUghTT7at9nx+L&#10;4sO9Ksfqo5SqNmHJ2DfaoWJCgOUNWJ4r/wASzDz5OLk5MIem6SrV7tZ42jgZmkZCwSIqCw5ADd2R&#10;WRuG/Jvs/wCS+FJs4op5PRhYJI5ESt8PCMHYhQCXQhVCkceX7XD7OZQyEgWeX+y/4n8fU1AHiTW3&#10;mma3jEkitLGAJ2UCjNTfvRG/a4/Fx/ysVuYZ70NdHk7QxK8bhiAoHwsyUFWNByp/N+1kYSEPT/OL&#10;PMCTdqUTWliEtxRRNKy0p3clgGPRdzxX/gVzTXg1GK1sok/0wEtI7UDyGJgnFW3Us6L/AMR/ysEI&#10;eGTI/T/xTEmJAAClDbtp9xeXk8xWzNPSTqqKfiZiABRQzN/q4YaFqdnDcThpTZ2qBkcOOIV0A4u0&#10;oZBIhCtH8S/FxX+XMTW4pcINcUr/AN1/RQMlGkn836Ne3dhDLFaxX13FIjlaCro1VYRq4k9Flqsn&#10;qI3Jfi/yuRfqMMGqancm1jdoLYsIizAqG4klviKvunJuBHqfCyr8P2MvDKWPGOI+qX4/H8KDOymW&#10;jTXOnaNYR6tKn6RmVPWAUIeTFV4hIzInwyOkfIP6fJvt/F8b9Jtrw3XppC8qJ8SLIGcJFVhSpCuj&#10;cujft/ZTBnnHh50f99/vk4pVJV1e90+C05XF4lq0hosiuqM8gWuwYlX+H9k/ZX4v8rB+p2dyt0hm&#10;RUExRom4cvSZW5AhW4PJv8XCiN8Pw/D9vHxZImJrfh/2X/E/j/NuyRmTZS3RdXsrzS7j6lJ9aNp6&#10;kcimRQJCFpQuheNOy81eT/L/AHvP0zi4thbadaoiRmFPgKxKxHFqr8NK8V8K/ZzEhPimXNIqNMY0&#10;XUxe+YNT5tcQ3LBGRbkxrRo1VlBA4hmTl8ao3H4vgyKm0u7teNuDszGsbVAV35BTy4huTH9r/ZfD&#10;m0jljHm4khOgA9Ae5s7NeVzJxJFfj6kxp8RUCvRR+zm06BrW+OmNPWXm3pjoancqSOe1W6/5LfaX&#10;HMeKPGBs26XKR6ZKd1dwvpv6QCEw8PUao/Z68qMUPTt9r/ZYZ6xbrG891JM0EMUixxEjiaBuNK8S&#10;5DFd/wDJzG08+ICIFkt85iJslKfLmo+tZWUHprNc3EPrXHA1UMQGJ3IVftqP5sRs3tbe79OT47WG&#10;jGZH5rQbD3HxCnTJziZRsfUf4UjUxCM1Bb+60x2tV9C9nVkjhlUKQzV67kbD4tjhnpkaXOrNdJdc&#10;09SkkIZdiGA+z9odVbl/xrmLnkY4+Gt6YnJxGwdmO+Z7uTTvKc9ktoy3KWrCGRkbgD6LFQWA4nlx&#10;ZWTLRdQi183MjIkcjsqcg1eCNvRvl4n/AGP8yeA4qHNgTk4q/hakXR7zyMdOgVriSG1jLwx8CRLJ&#10;ESvKMU/b8E/5tQ1A6fZw3PoSLH6jRyzc/slJAVUgAbVbvTl9n7Xw5Zi45kXv/NaajAmijtFk1S9u&#10;LWW/hDCGOWKIxniRPG/xgksd+IoPj/nT4OL4RzW88txHcuiGJOCq7oTUGQozA0VVqeP8nFvsrmdG&#10;YAIHP3+X4/nONxGRB6MlWeCNTbiT96ainJeSsEDhaVLE8fi/b+H7WCdSlB19rKaEGN5AVPCooqBu&#10;tQD9Ib9r/JynDE+FxAuQc2/CUBozF/L8F1HI5YxEUY0NakEHYkHGrp/pCaEF/SBaluKAVJJegI3+&#10;I9zhlkui52ECI5osXkcgimXgTIAwlqCCD9k19xgeV3EptPWUSysFVnoaNzqo4169snECuIjYIyZt&#10;6BVh6ZiFwQQsYLfDUVHGh+YwTbQ3VyUkKo9iY+bgCtVQkAVqehoxH8vw5CUoxHdJBySkdxxQQt3e&#10;WkFYxLwuTKIkr/O4B6UHUdDmWO4ih9SKJYIQhklkc/CjNQ8WUkcW3I/yceKMjueIrPKYx9OwbNxZ&#10;vIsckpkkduMUYrVgvcEfaX9otj7e5cxqShDGlXXbkOIpSpB6/wDBZCUN3JxysBua3X1Gq4KipCNv&#10;Q8iT28Nv8nFowbpASoVUpUOagACpI8P8nIHZMt1GVhaMVqXeQmnBaFiTQAn5fa/5u44nH60kIeNS&#10;Y1bdeNCRQmgNSBx8fs4mVMJkhUleGOcRyOBK4qCSCB0A7A/EcxE5I4pRXHwchUj4+PEgfLBaCbaV&#10;4KHnJ8UZ+Mg0BJTlyFT03wYkJESuE5igIYHajqSpUH7solKy4uRAPdxvM0fqBDVgVI3rG4VgxG/v&#10;jyl1yE5C+iQSF35emKE/DSncYbi0+L5LBJYENahj9YUryevw+sahfi5cuobP/9PlRuk9Qr2H7R6d&#10;80QxGnsRqYXzfVOO9TktVIIPcGv6sjwENscgPJ2UX74KZOzcsaS7Kqe/3Yrbsvl3xQ7Krim3ZgRi&#10;rsxYE4aV2UWwKHZtsNrbsquJUuxpO+SRbs3IYAEuxpOGqQ7NXERQHZVcaTbsaTkqYl2auAodlE7Y&#10;QgOyq1w0mnZuXXEhFuyuWPCl2aowmKuyuWPCrs1fHFFuzVr88FLbsonehwsSXZuWFDs2wxoq7MDj&#10;Sh2WPbAm3Zvpwqd3ZYp3G2BiYguy1Ipt0xTydlEldwK+IyYCkkOyy1MjwrbsqtenUYkK7KqRkhSm&#10;i7EZdNgdRIUCmh7bZZDKeVurzYBbsLJrSaCcyW7FH7+BGZYmJCi4JjKMtnYqI5iyvVmYndak75C4&#10;hsqXO3YtD+7LO1eRPXwr8sjKimNjd2HFreW0iBWcB/BtjtmJPFIcg5UMsTs7EdQiglThVTy6fEK5&#10;Zi4h0YZal1dhTJDDE5CSxgftKW3zL4iXDIF7OwdCLVowVblWlWUFhX6Mx5XbfEAh2JXEEDktx6Dc&#10;0ycSQxlAOwGt7FbzhgFC0pxJ32y3gMg0jIIl2GUOvwcAHiFehNcx5aanJjqgHYqNTikH7uPl7V/2&#10;8j4Nc2XjiXJ2BJokuamSIitd+Vf4ZZEgNUhbsSNpAE/ujt05VrkhM9GJgHYkIreJWPDcCoHj7ZO5&#10;FiKDsdaEyzIwj4x1HI+3TIz2CYGzs7DRYASTVSPY5i8TmgOym00h/UjIU/tEdaZIZGs497di6TPb&#10;px9U/fU5Hw+IshLh6uwHJrMquftOAdyTt+oZcNOGo6g27AzaorygGH1GBqDzamT8EMJ57OzsExar&#10;bt8D2SOBWpDeHalDkTiPQlIy94disWsaRwNbJoyvbb7+mVnBP+eJNkMmPq7LfVNIddoCxIqFVh0H&#10;0YjDPvSZYi7A661bxofRsuIH8xBNT7gZYcPeWrxYx5B2FVxrDyyEPEirvvSpzJGKuRcfJluTsCNf&#10;kMCACT3oMn4QPNr43YJivSic6VJ6E9AflkDAE0zE3YKsru4nV2KAMppXxrlc4iJbMciXYMBVl4zR&#10;hgfDKuXVtAdicljp46usZfsSAT9+GM5I8KHe7BMMMMMYCSAEdDXIEk9GcIRA2LsCTC9kuCjSH0qE&#10;bmnXwyyNRDXLiJ5uyoI2WJo56gqx4OT1wy3KIiubsWRo3/dyoNj8JOVyB6M7Bdjns4aVHEL39sHi&#10;ENhxjvdj1tOO8dG8aU2xMiSvh9zsqX92nJolYr4mmEAlZbOzWt1bSD44UUjqgOCeMhEMgdglZNPd&#10;gFgBI7gqcrIlXNuBiXYsY7IDlTbuKZWDLvZ+HF2BLi8so3CxwNIR3AAp8icujjkeZapSiOTsDSXs&#10;brX6q6n3Iy2MK6tZyA9HYHjgaUiT0WCGtVYbE/PCZ1te7XGJl0dga8gkikEkaKvLYjfLIS6NeSJB&#10;2DsUt9KEy85eppSmQlmplDDxc3Yld6KGYLCAAOh265KOfvRPT9zsCSabdQnc1PcVrloyAtRxSDsW&#10;NnLNGpSNhLWlR0OATALIQJdjjpl4WDshUjqRtgGQEKccnY6DSZefKVSq92YjAcncscR6uwdaWdnC&#10;3LmjOOlSKZTKUi5GPFAdXYIaOFo2Msnwddv7MgCe5vMYkbnZ2MazteSlUY7bECn68lxmmJwxI2dm&#10;ZLWnGXkDXbpX8Mjv0RwRHe7Enj0oCrk1PSuTHEpGN2IlNPTdGUE9AxOSAk1EQHJ2JRSQwtVlBrvR&#10;TkiCWuJALsdNqLIKrbDiOjE/0wDGGUs3k7EZTc3BDmkbqKrx/tyQoMTIy5OxkN4Hk9KZeL9OY6E4&#10;JYq5MoZuh5uwR6zxSfutyDuhyPDY3ZTlRsOwPqt+0llOjIyMVoVPTqMlDGL2as2awQ7IrmS692do&#10;/K21afy1ArRGUUmMSJ9on1StegDcWPi3Bf2fj+Lv+wMnDpBv/GXGyRJkkusanbWXOQ3KWxE8aTyz&#10;GkYHEOQSa05Rj4fs8m/aycWVtBaajOqOpVJ6/DUJxVTKqsteJoPi5fzcv8vNrlmZRF9Y/wDHUaYG&#10;M99tkg1O5l1Xy7bySxPFc3NoY+NAs6NMwhkaNqF1+Iry/Z48P8hsShgmufSWaZDBEvqAFFYlgAQF&#10;oPjIKj4eX+x/ayyUxCyAbLblHFKrtGXtxaaaZriC1ma7unWBwJZAgVnPxPyNIVHqO3q8Ph+xz/Yx&#10;ZrW8srC4ht0f0WqzzluTJ8Jb4SBu/L4VLL/J+z8WQOSMpAnn/N/4r+ixlcY0BzS8X+janrOnz3ly&#10;jXqhhDZovD1Q7hKuHY/u0jPMor/F+++Dkrx4xBPDB9WuI2McZVjKGBWqAchK78TykpIihU/u+K4k&#10;xviB53+P81pwcQO6Kl+r3F4t5aSxmedXRKA8xE5+AxRpyqsbtFI7c/7znJ8P2MRTSLs3bX6D6vG7&#10;gCFyhDc6EhQQ/Cnxck+Fmf7PD4cslqY8PCfVX8X4+pTAmV/wr28xaWlvHpLXEl3cRRFpJo/UqFip&#10;8bOGQvGar8fx/C373mvNsGapqE/oxRPAQhDSNIX4JxZggXpyl58j8C/8B9hlx8UIg8Vj/fcX4/H1&#10;M80SSB/Cl3l3RbGDU7m5guVkLenbmIKZpBPEnPmRUpb8eP2n5/Hx/eKzSJK/Q47W2kuJrKMo86BS&#10;gC/EzDZn2+HgvHv/ALHIau8kQD82Qlw7xtC+erCfVbextdUki+r21wLmWfk6cRCV+CPr6jS0f9lu&#10;P2eXF8E3bNPfwzozLDVlWEiQDmf2m4/DXfbmn+pgwjhx0d5fztvx+PUw1AOQi+SG8tWK6ToM1ncl&#10;Z9ShiSSW9VoizRA/3S82LFE9Pj8Mn7K+p+3zS0+2Wzv/AN1UxugMrMwCL6VCT8SknZ+SkN/N9lsn&#10;mnxQ35/8U144GEr70R5qvjqvl+UXClJ42aO3SKNmmf6xyVFXhIvEsU9NlZW/ecG4yJwXBFzd6TAs&#10;lkJBHJMKSLAP3hcMtQWI25cqDmfiyuOPJIiXSP8AO+nq2ZcsK9OxKUado/m7UNSs9YmtmnSykaS1&#10;e/YfVkgaJ+DCON93jkRWbgnw/B+18ccbt7qfnPasjlQh9C2jYGQ7yKT6lAenB42P7f8As82UoDaV&#10;i/4pf6X+H/TcTjWao8no91ZRkx3YdEkHH1rlqhRQqfsVoOX2JByX4P8AY4Z6bo9nDpDC2uY5Wdqc&#10;4ZFNUDAsnJFb4gp6r+02YuXVGWTcfj+c34cfpNFiuo+b76480wWzWE8VnDEzn6xbupDuGWOX4njV&#10;UZg/wv8AaSNv2l/dttk0y2nLSSkzUKFmK8iKAuX4irH4ftSP9j/ZNkpnJIbDb8fj0f8AErHFEGzu&#10;EyvW8wXMSrbQqsB+PiAwUOGpEFaR/hHFxQRQ/wB5G3xp8CYc21xYyRCaVhPG/wAKQtwP7wKaqgbq&#10;zqPs8swssZjYemX4/wByniEr/iYR5i07zHb3AsdOB06+DlnvkaVVeBiCskrRfCqQMx5yGL9lPtO/&#10;HCfTdMurmWZpohASA6COJkCEctirgqrUEa/5fF/5szMueMQKPF8fx/SbtPHiG7K9e806Zo9rZCK9&#10;S8jmYRBpLgPJKHZaMHRuTx8WlflX92zR8cV0yz1VNQQBaWwBDqfSCLTj6YBKuwYrVWqjO/8Av1ft&#10;ZDUZIcHP1f53+d/N/wCJ/oNWbDIGqtDeatZ8vDQpGa7ZLxqtFIouZJ3+M+q3GOSAvCD8aqr+jF/v&#10;ngvpYb3Nlb24Z3d0SR/iVD8CGvMdqtVzxp+2v2kzAx6iUyBXT6v9j+P5rOGGUeZYZovm7VNfaK3t&#10;7WGWa0twYZpi0dxcLyMEhIBpCFiRpWYSfuJVj9KV+aphNdWulxamaWxpNyJK8fTah4VKgryqg2VF&#10;b7PLNjjnM49zy/H44mUYCMgzrRr3zHceWoTNdBbiLh6oPMSxsYQ/AySB/iV2XlLMyq/xJx+JVxmn&#10;peSLL9bjMS3iSRQSAVKldhVjyVdhT7C/7J8OUxFcJvgqUnHEpSO/JX12505JIo9OuRPdaPcQXd7Z&#10;KzVaKWpJCKVMm7eoPjZVb4X4x4X6hp17EBcWDPFWONZlVeZPpkjYBfhJVVdeX83Lj8XHMjDnhL0y&#10;o0T/ALL4/wBJgYVvFN9N1eyuJJrS/ZGdJ5PQaQhQyOgY05MeYVpHhbhyVXjZP2MUdmvdD9WRXM8f&#10;KGX0uCOwIJZ1YeklafHVvT/1VyIHBloHb6vV+Jf75lIcUAa5KMAbS9faxjJa3uIhPGZJGcIycY1Q&#10;h+TfETROHP8A41wTomkan9X5whLa1mpLdxTVZuhYMnFn+0xb7UrfBxTKdVqoAgSPFP6Y8P4/3qMW&#10;KXTkkvm3zl5ZsdQsoLxprvVA0lrYG3+FTK7KjpIxHDmBx/Y+0rsnxceLtR0vUjdRG2noClIzDEdm&#10;WqL+8L/uweSCRuXJ1Ti3+Q4s0K9Q6/xH/e/xJy4jE0q6Rr2iy2E7X8Ij9KXlcw3koJKuvrtWFF4y&#10;uvF5EjEfFG5em37TDZGkitLMTgevbRhJNuIYNRVK1ruyr9j+bKMcQTKvpkXIxy9O/wBQSzR7KKXV&#10;dbe0k56fqlyZrZwxaRJYyXnEgBUcEmkoklX/AHSr/uv08MZ5IpLFVcjnKGEY6farT4qfDtvlMIkT&#10;JHJzISuO4YzpllqNr5tu5rdH+p2zQNdsCWNYgqmkYK81DK0YQfb483+1hBYWptLpF9QSRTMDIpBJ&#10;5A06e7H+Z+P7XxZn5Z8Q5UQ44kIHfk9F1e8k1DTLl44TBdW0bCKWqhaOhNQQQ1FA+1xj5t/d/B9o&#10;u1FNPutRnkt3jluJGVbaoojyl0Vk5rSrFWYdW+3/ALF8jEZxgBIVH+L+q4meUBK4n/jqYaVJqFho&#10;tkt1Gbe3t0P1x2YFooEico5DE03C1/aX+XjyZBZ0365EbqadqGMqsZ5NRlk4yg7n4vg+1y/ef7H4&#10;qI5uD0gcv4v9z+P4WIBkd0MuspY3gsLOyU+nIqSSoUQcHiMkJAovwjlRl4t6XJf5/hEado9rNayW&#10;as37srDFxQrUhfUEj/AxB4OPiLftfzZDLqiJcX+dLf8A2HNn4YOw5pXr/m660q9tb5441tDFJcXz&#10;SzRs0ZLLF6EVZYw3JkkZuKtxePNoOlXFrfXFlJcNIFWsQD1b4/hb7R5fD1+L+f4sdXnjKAlVf8dT&#10;pzISo7LfOXmWxk8u2erR2wEMkiyObiMsB6NJFX4VcMzEcVKfys0XPji15OJXiWAcpLd5HeFN3eMO&#10;ASjGi7v9r7fH7P2myuGOtztxOTHPxXSzTLKSyFzLdSrFHqUMCRXM+yJKImIV05c6xpQj+6Vv8lU+&#10;FLVdJNzBG8YdZGVlloWZyKVVa8q+3959nllmDPwmjVMc2KxYCJ8veYFtrq6tJ5Yvq8XpmAkLEnKp&#10;DsOKKu/2to/i/wAnFr7RnNpaIborIp9IsRy58iPgHqFyw2r8TO+Qw6ipSNX/ABfjhap6YiIAKX6F&#10;5yh/SeqVsf3Cxi8BVxVVjRucjgBeDt0YKsafF/M/xJa9Aml/U43hSWCJFZ5V5CUyxtUlWJoOX+U3&#10;+TjosvjiUgSCT9P8PDJpPoPrDvy816TzfZaxqUN1NHPLcypDZycPQjhkiX0UdAKt8I5Oy/tSPhdK&#10;bCZUmgVWkmHF0lWQNxUhSu9ejr4MvL4vjzLiJjY9Pc5Upwq4m2WWa6ipljuOSLCSY5VMZWvxNWgp&#10;8JUj+X4f99/ZxC1ktfU9K2AYrxKAiqqxLE/ENhw+Hb/J+DJzEgLkkThM1EIudLgxlrioiIbnxIqV&#10;WgA4mteXxf8ABfFh1osbpbXPJ0mBPq/AOIDk7jqRRjmHqJAkVt/C2RlKApinmqRDqOmhFkt2Y/Vz&#10;z+LlEQfjBPxAoOv7X2f5cQaFP0UXuKs6ty2PEsz1HI0rVgu6LTJCR46ijP6ojiR4uZR5jjgtAFV4&#10;yp5AtwjiAPFelFZiFkYn+XA9pbpNaqJXooUKhA4sSopX7t/8rljmycJb8eUGI4eSOv7yS2uSIE5P&#10;yLS8mLAByaD/AILb/J44JktyqeipBQb8RxHI08K7/wDA5SM2+6Y5N90Hb38ck31h1YO3wczyPAFt&#10;6NSi1p/PmsbedQWKKvKNiqhi5B70Tfw65PLk2ac+boHarfWjMq83cJLGHcqIwa7Lykou/wAX2f8A&#10;ZfZx0lu8126qKIwCpy2JDdOPQDvvjCQEbPNohKUebUN/b22mLNKw5x8nm41bi0e7l+rE9Dx+1gkW&#10;0bLWVlihQhtq8uJWlee1P5dsxZyN2zyC90pl1O5jkKW0Ul1dyK0fIlRGJFkPw+luT/vz4l48f2/2&#10;cYZ4/qob036EheR+1t/sqf8AGuHiNebT5IoWdz9fZfXi6qC3pr/d/FTtwr/lfz5//9TkZt0YCjlw&#10;R26EHNUJyG1PSx0gI8n1Tmht4ox8BIHt0yJmerbj0wjyLsVJ3yk+TlxLs1d8aZAuzVOClt2auNJd&#10;lb5JLsuo+WNWgl2VyFNiMBiUOyqnDSXZia4AB1Y31dlEj+OICgl2UT77YQO9Ak7KLDphATbsqoph&#10;pbdlVrhpJLs1dsFMbdja4aS7K5HGmJLso1p4YQi3ZWwA74odmrucaQ7Krhpk7NXAtuzfThteJ2av&#10;TGkOzE74gK7NXbGkOzYot2Vja27Lx5pdl1ptgpXZhU4aW3ZddsQFdmqRhq0uzVwckOyiT2wot2Yn&#10;c0wqS7KJGIDEl2KCeqFSO1Afljwnm0ziCHYHYVNT92TB72gYe92B7iWSI0Xem1fbLccQXFnIjkHY&#10;nHdSl0D04k0btth4Q1eLI7OxrW7/AFgysf2iFHiMmJ7MJRILsZNBsa/AB3yQtBDsY0MZhHpmrHq3&#10;XCDuxditlctbgo6VXqKdMhOPE2YpmLsZeX101VVKRt07n78nHGAieQl2APTEjFpAVPiemW3Q2LQR&#10;3l2KjTHajRPyIPTtkfE718Pudj7O0vra45hqJUFlPQjIymJCqZQiQXZILaSGdQY2BalePcZgZBKP&#10;TZz4SBdj57ZnAG/XcjrghMBnLGadgB9LdWZ1bbwNTmQMwcY4XYpbJNG1BxK+GCZBXGCHYMdWZdk3&#10;9jlIIDlbuwnv7W5LgqSF770zLxyi4mWMnYADXUT09RjTvyy404x4g7BMFo0hVw4JY9Cdz9GVmVM4&#10;xJdhnY6W4kkLUoaU8cx8mRyIYd3YqbD05ePHrU8hgGWwzON2V9VQkgrQ9OXjh40jGC7EbrS4wgZQ&#10;VYb1XrXrhjl3RLCA7CsiRZOILCg2GZIouJI0XZrmEyxLKAQP2qfrxjKigi3YGSFDyHVffbLDKmHC&#10;HYMjt4zEENOI3FPHKeLq2xhs7HRpPat6iDkn7S+IwGQkyAIdg364xTmiVBFQO+Q4d2/xNnYFl1GU&#10;MSsIq2zA75YIBpOUuxDjK9IwK71Cnt9OS9LHd2PhuJkmCyt+6FBv2yMoAjZYyouwTfWyvAzISwrs&#10;a9DkYGi2yiCNnYEBMDB2JpQbH8cmd2kGnYLiv/Ub01RhUV5DcZWcQbhkvZ2PrOX49BtuRX+IyGzJ&#10;2K/VImHFgPf3+nI8e7M4rdittYQofhWg+exwSyFnHCHYt6IiJkUA7HplYN7Fs4ANw7Ak08rQmbnw&#10;A/ZPemWxgLpqnM07AcerMVqyD6Mtli3aBmp2WZo7l+W6MoqpBpRsFUpmJOx8Ut2GA9fkp7VqR9OC&#10;UQkWOXJ2LRXlqRSc/EpoCd65GWOV7NoyR6uxQ6jaBuI5fMUyPhSZeLEOwPe3BDKyOUTxOWY4scs+&#10;52FrXc4LfvG+LvXLuAOGchdjhe3KR1bkwrsKnHwwUjIXYmb8PISyGngTvkvCNbMZZS7DArFLHyQH&#10;wIPXKBs3xIIdia2DFSQK70OE5AgYyeTsFRLIV9Jtx/DITlTaAQKdihtLkxqimkajoKn9eQ8QdW7w&#10;p1s7EmsrmTkI2KtGOSEg7+OSGWLWcUi7FHsLqWPmQpagqtB1yAyxtPgSIdgZ7O6ZqSIqhe9KbZb4&#10;gajildOxKO3ZrkR8gRXfbJSnsw4SZU7DKTSQ6cOPQUrmOMxtyvABDscmnmOEBqBh3PhgOUksoYIg&#10;OwrutKh9bkWAU9dx/XMmGY1TiZcQ4tnYpDZtE6zBS1Ow3rkZS2pYYy7EdbiDWE0hiKsF2Y0HceGO&#10;ImwjUD0nZ2Q7Mx1rs7v+USqvlOzmeTgI5JWAG5I9U151BHDko6fF8Wdr2LL/AAYR/nGTCbC/Nkjz&#10;zXlhFEZDcj0ixKqA4hB/dUZXM7RyM3xfBxi/Z/blt2pjgLyyemVKqzMSGJPFeshNf5eT8m+Ply5/&#10;a3mI70mRA5obSJIPXjt7ZfViMbmIKA8aqrM6ikQHFmDV9KNUX900ar6ca+knALV5AtvbqJQjLHch&#10;uKH1CQ1ClFqvAf5Xxf5OTycdbnb+b+P6zXVGoq18t/EGmvb12sgY5JLD0w7gQgMFPMlz6hf42P7v&#10;939nnLg4w2wuIpbgqDCrliX/AGV3AP7R/a2+zlJJ3pnkmCN0pku9UNjdwaajn608CRMkP2ZZDxZx&#10;WkagUjbl9v8A1Pgdg3mG8ukuI5NPtvUhMdZXkJLCQkEJQksRxPL4fh/3XzT9kdm4/QRkPqEv4f8A&#10;df6ZxcmYjkp/ljo17DpF1Y+YbpTex3Un1f6v6axGFQE9Uekkah2lEwbmqs78pHR+XN2XI1VoTby3&#10;LBROru/BG+FggC1KELwYM3If6/LirZaBDi4gOn4kylxRFlMbGx8trqY1WzgHqG1eC1t0dl3idy7l&#10;VYNIJFaNSH/u/T9Nfik444XX6QulS4Ebw2zM6FalAvYK3wDl9ocx+xy5fBjKAxxscyzxEyDn0u38&#10;v6bJc2Cyx31+kaySuoM5kIIMjJxlahJ5ejx/vWWOP98yphr6awofUCK0leSKPhJI3A2p15cvhTl+&#10;1mJxW5AgIjZi0d7JqUqNa+tLFbsAkkjUkj4yfC7KSJODfu/S+OXj9uF+PDCltWWK2k9YP6rqBwjo&#10;hKlSP5qrVqDlxbjyzKhhlI/8U409REHfmyyXytPPf2/1UQNbRM0vqXPOQrIsqOKfBxcKvNuJkRm4&#10;/wDPTBt3qIh1CcQwrNMEWMRMVUEspb4uRPwCvx0DN/kZVHGZQAJ4WrIePYJLo/l+a98qWSXN1JBG&#10;0zz/AFpCzECKQRq6PGqj1HZVeL9n9rlgG00VEf1QgktwCVQgUjAcFVXvt9lf8jMmepsVe/8Autme&#10;LTAkWE+1HzXGiR6f67QXrOI43PWVjExYtQBOg5twP2/8nliepaBcuv8AozrBb7s7g0FZRuQpU8tt&#10;qcvs/Fk8OqiPq9Uv+JRqMJ/hb0XzrpzukF2ZJdQk5rHEU5MFtyF+JgeKkuR9oKzP8P8ALgzTzfG0&#10;iN3GqLErLNKwjX4kPUKpAVftfyf6mUZeESNH723BACNJdqsmlrf3EVjcyT3MxjeCFXncMkiKu78X&#10;LtTi3Ieoy/z/AA4XX2kR3K3chjMLyfFHI9JGc1+LiiE/y/D8X/A5k4tQY8Ia8uMnknen6+1sLK2V&#10;0nRaR3Cx1VYQVHEyPKFp9rowV/8AXfA8UNvZyx3TxPJErRrOrJIslW4sSqB1B3P2a8F/18lklKcT&#10;EGpVLh+n/dcMv9M4scZAtGX81/f2NzaWU6xag0czWciSRmOoDRpykeGbiPslm9KRuX7LJ9uSWWt2&#10;HpWsjOLf61KwhV4pFqCKgcCRwc/z/EnH7LfFmny6XJKJFcRgPVy7/wDc/wC6c/DqKrZ5V5p8ka/e&#10;RX0UUc9/9Us4452jubdZ2kV25j12jPqW68GPpcYnaT0+ca8GwRqVtOs/OBEkeQEwhyoUmlWBJ3Pw&#10;rsq/a+L7H2ldLnEo72OH0ybtROhfNDeRfMlpd6ELe+uJ7RrGRLfUGUOZEUPxRwsfwKecvxyPwWNl&#10;i+CX7EhHq2qat6KWT2YtfUcGP0m5nknxFfh91b7PL9lvtfAuw0+nx8XHxcdD+r9X8X4/484WTPLY&#10;VTOvKPlXy1+kX8wJqj6rOsHpvNcqFBjmG0joQtCycU+JV+GPj/OzlNxeT2gniuLWWWNTWJxzeRQr&#10;cogGDc68h9pG+1/P+zmDEJgESA/HraTqJWeIbsqTT7S8WCaC4TcH144uIjkLoFkLR0KvyQjaRW+H&#10;j9j9qSyx/Xra1tXmNlNI5MC2geQLJHyBLTFePBuPw8kj/l+LNVAnHKUq4x/T/m/1W2cTV/5zzeCe&#10;+0PVNU1WS1fVoIoo4tRub2SKJhBLwlVIbVKtzjSThJzeT1GTl8H2WMmsDJatIYuMjgkxmi9KKK19&#10;ht9n/Y5iDVxGThBc3BEcG4Ywnn2xtvNSabFqIuLOGSOFL2PlN9oPK/Dh8PEyOY3r63J1Tn632owl&#10;q0aHi8ZRDGG48m+BiasPDr1+LMqdne92WOESKHK2Ua1BqFwiy2l0r3S3TK0gjhJnh4cYyaiv2OIX&#10;92/H/dfxLwVOeb6nZXjhHnvJ+dIYQ8hIpxWvVuKihZgF/lVeeER45xvaMf4pfj/inGyS8MH+cVpt&#10;JdX1vRTIsdtommelIl3dNHAFkDc3ZVAVQ8tJESLlP8C+o3wNi2kXKTpznCxXCqBPEGVgSG3ain4a&#10;EcXXj8MismV5oyBIG8b9Evx/x7+GTbps3Hz+pL/OljqdoRb2Ja7sGneXS7wGVHjVoWQQGQqPUryZ&#10;43EsvONkl4fZwxaztLgkNAoSSi0AFTxqFbbtTMAZ8mGG8rlH1f8AHWZEQdwwmDzL5q8v2CldXkur&#10;6zL3UxmMioqyqGlgAlHL1FccuK/sLI+IXyiKBhAqSFDRY3YoOhWgIDdPlmRpMpyby9P+ybCdtk98&#10;nahe6peRT6gs9o91GHN3DEkxccknDzAsvpLLy5cfh/Zf+6ZMQt09eH1GA5sSeCsZFQkFRvRG7t/l&#10;ZkSkAaH/AEk4mPEZE8af6tqC6beR2yEx+kqBrl40t5bhFZXkAFZI3Hww/b/d/Z5ftYjL5etILJjG&#10;zAhT1AI6hu/xD7PZv2v9XiY62U50WcNH1tvS/wA19V1TzRHYywxCIOB+6l3oysg3FEY1bun8vH9v&#10;knHpyOJSj84+IWQAGhGx4GpH7O3+Tj45tHh1smt35taGW0iuLf6vcSyM1tydQyvVlMqqFkPFnLOr&#10;fE8vL+7bFYEvBJLew0a4nHEK9APYciFJA+yv+t/ssjKECOGX0/xMOAx5dEv1f/DM9lD5f1UMum2Q&#10;9SZ4DIZCF+LnxRpOFWPqu3x/Ci/Ev92hfqn6Sh9S9sBCqMHEzlq05iiOtSF5puzfYVvst/NmXg4J&#10;VGdn+b/vnF1HGN+9P/L40m7is9D1OW5luIODwwvF6YIgp6qMnEn0Wdl4RuZWX4WRl/YAadoeou1r&#10;cGY2worS1LAlgGJ5A1DfbHVuLcP8rgmRl1MBxRri/mox45UJBOtc816RAl5Ztb/X5YweFvEoYcT8&#10;IoykkcWT4+Cc4vtcP23k1rbSPbRsGZpCQwfqvz2AqpzWZMgiTfJ2+OB4ebzjXvMVnZatdxzejHYx&#10;xSRSwmouKnjRRUvxkA23+PkvL42ZVxRNEQlZ57hpnMgkJIWgIUrxTiPhAO/+/P2eeYh7QPGYRjsI&#10;/ji/HC40cFm+K2PT/mzeR3V3o+n6OLe3gtykVWcOUkdXDTeooL8kL15t6Lc/UVE4Y7V7S1u4njec&#10;xk0Fd6qCOW9Ps1ptXI9n55xAIh939Vc4BPDe6n+VnmHzHpCxSwaF9ZtuLlzA8aCaRXEIMRb4ZfSq&#10;qtwf7HN2+yuFH+HdOHq/Ejq5J5EA0INK8fs8qZthq57dFx6QRG53elJ+YWtTG3EmnzW9woj9SAFu&#10;D+oganqEA8UNf8/tFaXUEV9Mh2QK6K8dSK0onwnc/wCsqScG/wAnMmcCYDvY4sojKjyZVd2l9caV&#10;ZtGh+sNJDJNHLQEJzDS/F0/2POPkvLj8eCLC7jlWKOLeQclZTViFXYEk7iv+V9vK8mMx58m3xxdj&#10;coTVLCSCSeSdylvRHR9lHJ92AG4anH9n7GISXOpNIk00caKAV4KvNK1I3+JqtWoGWiEOQ/484eXJ&#10;OZ3Rllp2jxQSW0NxNI7ssnqO5jlAorUUhU4rQBmp/M3L9rDqPVrSSX6ubcI8YoqMjV+ICg6Up8jm&#10;vyaaQHFduXHICKHRgdz5K1m3il1GLWbidLjiZmSVPSHBmLupZjR6N9rj+z/uzGX0C8mYniCvJSK/&#10;s0r4+OUxib2bNqRvl6/naNIlBmkSQxyq3EfaLlSQOP7Kcf8AgcVhI9MKAGkVgCTsKEDpQbZabaZg&#10;dFG+EguHdmaO2kjZgq1duauTVgT8fRt/i4/8STkgvUoyBSG4nkASQo7A149ffIcW7I0V9tqmgzSt&#10;DJI6SxGVTDIyqGdgAWKlfUPwfDyVeHH/AClyjply8bSPJVaV4kb0Br+GAyCiLh5w0mG+is4rek3L&#10;gXU/AGZGXkPENx+Jv8pv8nFPqyCEWZHxMTQcNvh2LV6Uqww2ebjcJ41g1hjcHWg6mBEHJvXFRzBZ&#10;Yyn2uZVG/wCB55//1ePxwOkMcYbiqdqmua2UxdvRQjOub6pxkt7HFQBGlp3jpT6akYPCMl/McHN2&#10;JjVoTIiiNwGIBYlfhrtXrh/Lsh2hAmnYPB+7xzHlHdzxMS5OzVwcKQ7NU/RjSbdm7e4xATbsD3U0&#10;wULAR6ooTyFRxy7HAHnycLVZzHlzdhVPqepxI/JUYVNNjX9eZMdPAnq62Wvyjudguy1e2uEozelK&#10;AOSsRQmm9MqyacxOzmafXxltL6nYKkuIY2AdwlTQVOVDGS5cs8AObsLrrUrw8lt09Old2AJah7ds&#10;yseEDm63Ua6R2i7C6LVdRhX7RdK8SG36e5y84IEOJj1eSJ3LsPbW8juFJUFWBoyE7jMHLi4eTuMG&#10;pjMc93YqWFcqEXKt2Ytjwlbdja1PthIQXZj+vthituxCS6t42KySKpXdl7/d1yUcZPJonqIRvd2V&#10;b3kNwrGJq8WowOxxnjMeaMOojk5OxWv35Gm+3ZW+K27NXEKC7NvhpSXZq9++Glt2YkYEAuzVOKuz&#10;VwhbdmqaZFFuzeGEoJdl98UW7NU0wLbsuuEBk7NvXGlt2XvXGlt2V+rDS27KZgq8j0HXCGueQRFl&#10;2BL17hXHpyFEKkig8PnmRjALr9RnnzBdiNrq0T8IZFb6waBiKUJw5MJ5oxa29i7BN1AzjlVlZdhQ&#10;kfqyuBrZnns7guyrV5DGBJWqbFj3HbI5KvZOnySIouxbau+4yNt8oh2KK8Qj4hPi7tgNlhwB2aZo&#10;pEoV28Sd8MbDE4gXYDksbZifiYH57ZYMkmmWkvvdlx2lulPjb6NsfEkiOkrvdghIrSlGUkeJIwGR&#10;bBgDsfGtkp+yxH8pK0wSkSkYIux/+4zvbVB77ZH1L4MO52YSWYFEh4geFB/DGj3p8KLsY0luR8UZ&#10;P+yp+oYQT3oOMOxOM28bq0cJDA1B5HJEkiiw8PhLsWbUZq7Ae22Q8MM+KTsoX8pJ5AFfCmE4woJd&#10;jHuCxqqhckIsZRPR2JnULlFqhZjWlAdtvnh4AwOQh2XLfTCPnL8IA3JAP6hhGNBy97sTZuagmhB3&#10;rQYQaLMQEnY1xUDYVG4JwRRLF3Oy1L7nofnhIFtRjIOxj3FyiA9P8vfJREWsmQdia310HqxLIe9d&#10;snwBEchdgmG8aZSruVPhlM41yciOS+bsTnij5qTuOxOSiWvJAW7KhaKJilCtelehwkKKBp2Jy/VR&#10;K6uOB2KEV3rkxdNcgLdiFz9et1FQKdeNMlHhk1zEouwZpcq3UZPqAv8AydxlWYcO7dimJc3YNktW&#10;MZVevbKRkDk+FY2dhNIk9tMElAaOuzeH05lAxI2LgyiYnd2Ghtzw5JShHXtT6MxzLdy/DNW7Cu/s&#10;DzBU0Zt9idxmRjyCnFy4y7H2tpcRftkq1OSmuCUx3JhAh2LTWZKDiamm4yAnXNlLGadiFxZTxxxv&#10;Hsw22yyOQdUHGadi9nJeIQksTS16EZXkETyTAyHm7BaG9W4CSR/ATTl88qlw1d7t44uLk7DD6m/M&#10;g7xkUHjmL4oc0Yy7EvqXAFUenehqcsGYFicJdgVrC4kNX4hRtx6jLfEDScEi7Ef0GWqeYHtvhOo8&#10;mH5MuxVdFhX7UnxeIrkfzJ7mUdGO92NOlTqzFHQrTbscPjjqg6aXR2UmgTmpbjvv9rCdUGP5OTsu&#10;Ty/d9mT7z/TANXFTopOxyeXZnSkjivsSf4ZE6uI5M46KXV2O/wAOMG+0KDucfzYX8iXY3/DT8q+q&#10;OPfrhGr+a/kS7Hny1AP2i30ZH84V/JDq7FktLWAcelO5OAzMm0YoxdjyV4j0uJJ8cj72Xudlql1T&#10;ZEB+X9uPFHzWMS7HrFfDdmX6BTI8cPNkBJ2PVJW+0WqfAkZE0GyMS7Hei9TUP86nIiTLhp2ArwXE&#10;cZMcBc96kk/qy/HRO7j5gRuA7C0rqUjf3ZjTMriiA4PrJ5F2Ki3lINOXLx3plXGAWwRlydiM9rd8&#10;uKsN+lep+/LYkdzXOMnYxLe3AKz8ufiBiT3UwA73Yvb3FpGTFzkNdgNh/HISxyJtsxziD1dgLWII&#10;DY3Eodi3H4QQPEdTXLMcjYDDPEGJIdkQzKdY7O//AJRQu3kizkUqE9SdZZHqwQCQsKpspqvNa/a+&#10;L4W+1nX9jEnAAP50mIhZLzjzjfxpr91aFJGuAIprS3iZYnuGdFjNJRWReD+g7LxdOMTepC/7rJM4&#10;edZLdkS4aJFDqDwR1Y8hyJV2+Lgy0Xkv2/2vgzoAeE2NiwJ4irq0dsUuo52s2uHlZVmT1HikCGM0&#10;VGRaJ6itzYcnTh+w7SsKltY/qkMylV4xmWMMpCBlU07HhyD/ABfFyyAymz1tEiYpba6xcvrN9ZtH&#10;JMfrIgkdZF5iORlBI3DSem0VI+MXHk3xv+06VoizGT6wpeCOhVn+Fg7KAePKit8LcP8AYf5aYZki&#10;q5/j/pJOMCfNEa3PNZNajTuMV/PyRkiT1EaNXZgXMXKWMeovqfy8pubP+7nbBMFtO8NwscjsArAi&#10;hcFVkJMao54fZHBSchPJEEE9/wDV/wA5M4938KUa3q2lWV5pUl3bwrcT3MRiYstvIJZYljFxJNCP&#10;VZat6kgVVT7Su/L93kfvJp5ZbmOByhAMk6M0D80K1KqzCRAIhyTiV4/Ezc/gzYRgKB/0vDff/vv6&#10;3+a4cslnZnNpZQR2lpNcAkKBDBIizQ8H9QUdo6o5aZlWr8v8hU4yvhval7aOJooI2V29NxbEJEgP&#10;ErSnEFGUj/Zcf9fMSXrO55fzvqcsSFbBjV/HbX0j2c1xLB9Wi9e2N6vr3DhFljZyrh3V42Rq8ePK&#10;N25N9qLLF4t9dTlGl425+BHUoOJUBWBHwypz5FOQb03+1+xkZYjAC+rWJGRKnb6I2jWVtBcwRC4u&#10;ipkuIz6gMhYmVfiCtC5h4rPxeNZY/hi4vgcQK8zzRxLc3cB5qgDAGVRRSXC/Dyr9r0+PxZcMlCr4&#10;Yn0sJQAlxFOLq+9LTY7WaX6jY3K+ksk0kan0nBLKqlix4r/xZ6nw4rOx+NSwhWnFZFFGBZW4sKnl&#10;IfD4fibjgiOXX8f7FtMibNUo2sQCoy87mVjzMLtWOiyIrpRE9OFRT4t34K0n2Vx/lxGeI+oxUDkL&#10;ZXIJ4ADl07fvI/2/9T+Zq9UACCP86vx/RY6aUid0s/Mi6S2nQ28PqFvTfURENg7MzRNv+0fq86cl&#10;j/4yc/gTDcIxskKnYrUE1X7S/D0ow65iiYMi5sgSNmGC/tz5ou0mT7DqlEo5HoSn1lIcNGzFY1+J&#10;vgb7XxRvhRctdpELhJeQibmgSNqMGYMympdgT4r8X2VzJjCMjVblx5y4RfVnNha6RcXEthNaLE15&#10;F6VyJZI2ZViiaJDssayRqCw9N/g+J5P5sfpMi3VvbJIWhnLVdY0UxhgT8Kk8vtqCy/5H+xyOpuEi&#10;ByZYsnHzG6B84m/0ibUrqOGG4tVhURPPcSrPItEBd0FBxjkKo3w/HJ8DfC8nF0EBjnuYjALe3SoR&#10;lIIcmQs1FFAruf3nT7X/AAeTlPYG+In/AIn/AHP8LLBK5EFdPqAk07SLqGYX17dOJ5E+JPSDW5oz&#10;n4neCOog5FpOPNZG5fGmNu9KiEEcishnidhbLsvKVlAVeQDU40C7J/lccOPObI6Eer+qxnwR36hd&#10;pvm65m1S4tjby+hcWyyXbSGQpDbRu9X4sEP77lJJyZ/5I42+xitpeS6ha+jMfq0kJBj4N6gKxFlc&#10;uRwA5KV5A/BmPlxjHPiHqjL6/wCH+bKP85189TIkSKDvvLNt5a1t9UtYV1GLUzKt6sn7lxJOYpLb&#10;0UIkMhR45PT4/vv9fjgm8tVvFtrniI7hUoHVgSklB0cBgafzU/5pyvTTMDON2DLi/wAx2PBDJR6p&#10;H5V1O40GfzBo1zJJc2D3X1iK3kjPx2cpIYCCQoyf5UVeS/8AJTCXWdXs7W9khlSSW24+ndTKQ3oM&#10;ULbAo/NnU7/835stPglKNg1L+H+n9v8AC4ebKBMg+q2b+WdG1e80G2vLOSC1nDNNboyOPWRWHAMI&#10;5IuEaMDxTj9ngqcVRMN7AxGKGU8o4m+JEZ25R12AYVPLr9r/AGeYeWxY5n/dM45DCiRbHvMcd+z3&#10;NlGFnv4gqXEghi43JA+NkeirG9F3RW5fH6PHh9gxi1MTH0VRkmAJfkrAAKQK13U8q/B8XxfF/K2a&#10;o6AQld7fw/j+HhcnFqI5OrzTUfyxGi3RvbicT6c7j6isMgZmZ0aSkjLxaL0OP7x/Tfj+7+D405Fw&#10;gWG5Y/GqLE1EBIQoONWACkVBfj15cc2hnYA25/jr/RcYyMcnk9JbVW1DS7eJXtpLuS8jDSsFlkSQ&#10;+oyxyF5o2HNYPUHw8Fl5R8V4q+MW/t4rqSG5KwzutOPqM0TIrDiyswA5qW7f8aYTglIAj1RH9H1c&#10;SMU4zkDLmun8t6pNZWV1p0k13YxFpk/0aNLtJ3R/VSRI9hFKo5bpz9X7MqrLxwXE8cxeAirD4mJU&#10;lKPUr8XEK3v8Xw/8DlMyYkHo5ojCMjXMJLqb3unTQagsjCFgEhFeEwMHFJVo0jOvNlTgqwfGy/3f&#10;D1HQQTbi3Z2jHKI0AcbcqU2+/wDZzAzymZgA/UzOWJDGbiLzFceZLWztdSZLfUUMzyWzF5fqwlEl&#10;SSvFKlECmblwXgqf77kefUuQqsVB9Ml06bjw3b4d8rhIYCb/AJ31fj/OcPFO8lKIXT/KSzXKiWRX&#10;1KOO1u+XMekyhm58Vi/erwlVVb4eXL7C8meoooLaD1SSFloem+4rSgGXTzyyT4I84OTwVzb1XWta&#10;8xa8+j2kYafSfU5ESKEZVcJ6jO7Djx4jfn8S/D9hsUuKT2qsgHptQ/EBup9jmPpJ8OUiR9TdjISf&#10;ylKdF84XVpqUjtfxh1rEzgrPGxBBZQSRs1GTlyX7P2sqyZRYKVUnY8iTU8hXr08MdSbzi5dRFrkO&#10;dK/nK3uLn8wHE96qcZoVgRAyIIJBH9gDm3L95z+D1eaP6391hVdadJqUDQgmOAyK7hDTaoYrQ17j&#10;9kr/AMFm2hqY4aJ9Rr/jrjZsZkHpdr5p0ryjcQz3chudRNqYYpZULFmT92kryIq/aDBeTxtx5snJ&#10;Y8Zp8c8N1HFdSs6R/wB27klyRQ8iatyrXia5HPOUokxH4/osocIHCeX9JW83zQ3flq9uPLttFHcT&#10;IFuIoVAX0vjjKLT0fRKlPUSX41X02ST4MHo0K3YWg9KVuERUfZYb8dhsD7/tZXklKML/AIox9TfM&#10;RMWMXra1H5YFzGZn1PTrdp9SjuWqZYJAVEoJc+rLHx/ZH7yNuX8vIa7Q2luzO3GKKNmLduKipO2a&#10;4ceedx58QaMmYQgwiGHWPNevpJbIi3NzfRK8T8uaycioqrMG7Nz+L/jXA2l39i9tG1oh+rB2Ugjf&#10;kSS23+tlus0OSRlxyAySA/q+lOnEZAEFOPPvkbzQ+qaofMF9D+mriCGaFoy6wCKDjEp5UC/Y2+L4&#10;/wDhsZqVnFeMzTBUMZBgkGzADcbno1e6nMjQE4YiIPFxfV/vv81MsXFL1Jp+XurzeW9NtLLT5JNR&#10;S9V/0pZSfEglYcX9KNesVOKlZE+Jvi+LnwwpuY9T9DnYxoVUlnEjlAPuDV6/8bcvhzaROPiqZLVq&#10;5T6ep6Za6h5bi1GO21i4Iu7hVig4py9QKO1FFGPHgy/tfYjT48L4bIBVuI41YEn1S1arQLXf9r9r&#10;9rMmWTo04cRIsC2T3uroJ3sJpXhk4qbcoFIfmWC7UIT4uA+JPtcMERW91bT24RSjhSyskaFGZVC/&#10;ECTJypy40bl+x/LlEyJg7uTOwRQpI7u80fWNP1ATTrPbg+ncK80kbxhn5qVanphGIRmPD0W4+p9n&#10;DKNY/SaOSGjrUBmA4hRQk13pmPMnoVnKxuGP3st2L+G8s9R52jhS8UJYyyyMrxqvBQvM8vir8KJ9&#10;vEbi31B5YmtoVJNDO5IovKgqoYqSQo2yyE4gHiP9VxCJXURujLHXvLlnZzw6vfNHEHZLGIK5eRYw&#10;XZZWiV1HKR2LJ+z8P2fs4W+rqityek5hKpJbw8fjNKfGX5MG/wCAZl/ysyeHHyHpv+KTVjnO2TG0&#10;8uvbqIWNobpGlt7qVj+7UkNSL02VGQE/DxZ41+z8Ufp4YxmC5uCI1+OMiWORl+Fl2+xSoPH2zFox&#10;jueblxnxbMcuvrulaYpupfUt7hWtLiGN6yJI3KhlZgrK0p6hvh+HDLgn1j1JiCSQAdgAP5e1Pi+L&#10;MOViJpuhCtmGTXN1HoEttpUTRNHC7BPieR3oQsihS4kIj4x/D9pMW1AJNDwt5aTqeSLUcX4kVRh8&#10;WzdK8fhzA0niiVzHo/3P9NlLnQYn5EPmHTdUa81zTydKkAjupniK3FuJVZkuYXPBaoxq6LJyaP7U&#10;bYHNmnrA8F48Shlr8f2QeXSnX4eObPxPTTDwpMvXzVcfUHjM8vr+qs4seLehw9VkMNa8uPp0m58/&#10;8jj+1n//1uMpcIzqocg+xqMwTDydxHMSat9U4u0QSPkyjidzU+OV3u2Tx0LLsBukUrF0iofEHL43&#10;3uJV9HY1HnUgx/D28a/PGQizjllA7bOwS13IioWAIr8R6bZTLDZckayY5uxeKQSryoVINKZXOIGz&#10;nYNRxOxTetK5WA3ylTsC3duZYxzYqQduoUj6MyMcqPJ1WpPFzdhZNpxVSyvVe5r+vMmORwJY3YBa&#10;0UXCqoLFvtAZdx2N2ijbsO7bTTPCTXlJ2LCrbd6muYmTLRc+GPiDsQuHlt5eEiVRdlY9fvycSJDm&#10;1yuJqnYAlh4uxB/dOa79jl0S0GO7sHW8cUI9UHkw7ihpt8q5Rk3NFy8VQN1bsExXccleIYH36V+/&#10;KTip2EdXEuy5biNAN6kmn3fLGOO0z1UQ7KlLtF+7cI/auIAvdryZyY3F2ILHePJxeUcO56VH0ZYe&#10;FxI5cp5nZ2PuNIhdjJ6i8WHUGpPbBDMRyCzwA+q3YXwxzW0kgtzyrt0NDl5PFzcaE5Yz6XYMhupC&#10;CJoyGH8tKH78onjAOznQ1hH1OxRbiBywEgJQVda9MicZ7nJjqol2JfpG0qBzoT0qDh8GXc1/nsd7&#10;l2Mk1KOOrCJpEFKuNqV9jkxhtrnrhe30ux66haErRz8f2WIIHyqcicJttGtgersEVPcHK66OTHID&#10;ydlg4KZcTsxOIDF2YHGldljEoJdmJ29sK27L8MCguy9xTY74QokHZq/fjSQXZia40kl2YYsSXZiA&#10;dm6HbG6RLcUXY6/iikiWKNwSAAzDucljkQbLhZ8VjZ2Ex0lkJZGBYmvhmUM4cE6WXMB2K29vdwA/&#10;Fs2571+/IylEsowyOwQxuFiqBuDlexbyZgbOxP1rj9pevcYeCLHxpuxaJ5Ds4r79PwyMohshll1d&#10;inbK6ciMrdlUws7dmpgQXZeKh2btirsxPftiGNOyqnfCk7OyjhY27KOAqXZsIK27MOmArbs1cQFd&#10;jg/H9nbvkubAwt2W7K6EN37Yhrlit2B0iMacAaqN1r+rJnmxx3F2KAeO2QPNyQXZYrTriVLs2+SB&#10;QRbsS9Icq9vDDxNPgB2W8SuCOnuNsRJZYR0dlJGaUdi3bfG2IxHkXY/ifSKACo+yx7YOLdkcQp2K&#10;2sFqqD1iGfpUjBOUjy5IhiHXm7BM6WlwoQkFlFAcriZR3bJxjIU7CO50toJfUiYp4nfMuGXi57uB&#10;PDwnZ2L2d5ewsoaQum4+LfqPfI5McZMo5ZB2DUvGaFhOiTKO7CnXKjjo7bN4ymt93YKjvrRUCooA&#10;Apxr0/DKjjlbdHLEB2WJ7OSoVa8e3IH+mPDIdWQlEuxsrQMpHpsPwrhjxXzWUg7EVRGB+Fh4bDJG&#10;75NQAp2Js5i3LUHTcbZIRtgTTssTSuS6NWnWlcBiBskG+TsXivpAmw+/KziF7N0MsnYsb6cEUZRy&#10;6AjIeEGzxS7Ak+pzxuFLirdABl0cMaaJag27GrqVwHHJqfRkjhjSBqZOxYX8x2HE++wyrwI22DPJ&#10;2YXlyrbuoUjY/DQYnFFHiyvm7HLfujfHPFwPfY4nFsozm9y7Fv0hAp/v1Ne1Mh4J7m4aiI6uymuU&#10;Kl0n41/aANMRj33CTlB5F2LQXL8Tzm9Q9mAplU4eTOEz3uxzzQE0aWpHzxGMjoyOQdXZasNiHBX3&#10;OJBW/N2KCUVAUrv1NchwsuJ2WyQD+84sTiCUGursTeSzjWrUA8ckBIoNAW7Gm+gA+BSfA9Bh8EsP&#10;GHR2X6yyqD9hvA48JjyZxy27E2iZus7KPBWphEiOiDv1djfqdTtLIfcuT0wmZ7kcA73ZRtN93Yn3&#10;Y/xOPiFPhh2JTQRKp5OUHc8iKfjkoyk1SxgdXYFL2ikqLhjT/KY5bRJshouI6uxAxwC4DryBHcbA&#10;/flhJIackd7DsTluLcMwaFq+JOT4GGSVHk7EJfSIBaFlHWtRkgwJ3unYlqLIdLm4Gq8f44gepMz+&#10;7LsieZDrnZ6D/JvmvkSFuPP95OIvs0VnYhSerD4v2qfD/wAFnYdj/wBwAOfF/sYya5jlTzD8wDBL&#10;5kS3jmW3lZoJLtGMoM8EBDyqoHGN+MTN8HL45PRWX7UatK7+RUs5Gg4u0kixwzOrGNX6Btg1OMo+&#10;yn+R8Srm6wi579PV/S/H/HmiZrpuh9GW7m1aC3u2ED21s89zZRSK07xFxQOC8bSK9uyqJpUT7E/w&#10;c2XE9Gge+hE8yC3u7YFUVjGwhYxsu60HFvjPNF4px+x8LPzhqaxEAHiH9X/pL+H6fU24cgkKKj54&#10;1FdBkt7WGt7p+ovDI6KkzSTcJ42ekw5BmMaosMrPJO78+XNki9MbOriTlCeNGEgiIHTjTg/uCU+x&#10;+z9vljiuvVu3QhuCEJpLc7QRak3qsUltZr2N2UMS1fVh3r6bKszOs3J1mZ/RWNcGaOIkZlWH01oE&#10;jago6gcqjblx3P2h/wA1Nh9pWQDf9I/0WZIohh35stqV3YwXP131Dbym5vVVj6luxYR78ZGgaRaK&#10;nwyc/h+H9pYi680a2tZYJDCpmCKZSNlcqxZzSjbU5fD8K8P3fLMnT60zgRxGXq/R+P8AdOqljEZf&#10;0ma+UPPlz5j0zVUtL2VrNrpoLWRt5oI5IkjhXkWV68uk1ZJfW/fPHx5428t0uokkjjH7kmVUcA1q&#10;AaGit9D8W/yfgzIxTlHnzls5OTGOASR+i6hdabdSRXlwJZ74R2ryRMyAGN2TmqvIFTizUaLmknD+&#10;8/fp6eALO6W8u6yLxgLBoLUCrD0uBDgrwPpsJKj93/kPxVuOZGSBjH+l/FL/AE39b1en+c0wnxHm&#10;nOo2dxpunCGObleemwu9RZvTV/WEgYKHab94rxDknq/ByaZPUkXD7T/RAj4VDyK5jbdkPGinpty9&#10;vtZrs8jvblwkLLzzzxNfMLpLhRJa20kP1uNOEU6AsZkJZ60j4grzoqc3/wBXA+oQT3DraQSehy2l&#10;loD8HE8uIJ2fcAfy8vUy/DOhxSHF+Px/uVyGU41HvTbQdQt7HTpdYvo/roD87W2Rm5hzKOCvIgPK&#10;OkbV2SNuHoPywQlsI3WUkuzR+mvEKqBgB8Y2r8QHc5WZE7ed/wDHWYxmHMpZcapLexy2SN6EMV59&#10;cuEleSad4mZw0BowULGzA/APiX43/e8nZ1pK8ltVSCVBATq/wsRQg/LIzMeKmWPLeyn5gtrG21pl&#10;kjlRZZk9WZiUt/30UbFlkA6Dnz48mdW+x+8fAF7pguWFu0gDQqWRwTyHPgOLeKt8S9cnj1PDP3/8&#10;U1ZMJkdk/wBF81rYqNUS2dor+VYZo+I9MiBrgmSJaVEi/u3Y0dPi/Zx2kaNNZXPqNcvPzADiV2f4&#10;v5gWLEcqI3H9j9jjyk5S1GWMomhws8GnlE2UD51816TqmhT28No1qVEnpGNQgQcGV1KAJ9gGWN/i&#10;RXXjz+L08Vns4orj1gGElDI6oGIqDQEKPtEHjT4cjHPcaP8Ax5nDCBK1+l+ZZ7/SPqMnpm05pZxS&#10;TyRq7D0fUkjeQl1UPGJOTCZv5uX23Ur1uK+ndGgCvDChltlU/Zm3DIWFN6j9plzL0piASfql6Zf1&#10;GjJjlKXLZk3kuXSLOO7N2JF1W6kFvfSSggz28dTDKsLM1IykvGqJ8Tfb/ZyQWdzWwjCUE9CrnZas&#10;dmfblTl9vNRlwSM5cXLbh/zUnBUCK3eXa/5dvv8AGF/PqMryaUXjns1o8iRxxENHA0bmIPxqsLfG&#10;vL+b4WxSxt7eO2eeOXnbuxlDVLACtdiTsMhm1BExjr1/75rx5SNihPN2vape69Bostg8GtpAtpIo&#10;CJWR148uIFZeR4f6sa/tKj8S/VtHsL+y9Xgsyo7OUPxKzVoysftVDDjx+yrfa+zmbptbKGTh5Jy6&#10;bjqmTeS/P+p6X5m/QWoHh6sKW8Mh4xt6cSlklSP+6EZQ+pyfi8iMjxclfGaKtlp6z6WZjzsuU/xu&#10;GCxMAw5E8eKry/yV+HHWHJMxyD6Z+n/PacMwPTIrvPp1rVhpXmjT4ENjq6JYTw8ClwbgSNuiL61X&#10;ZYmjXh6j/H6f734OC15qgtY0jiJmNxRlEZWilj9pSajY/Eq0/wBbKseiEzZ9PD/Ov/ikjbk1o/kS&#10;PXrx7y8h+otpRNq8s4l5zQJGFaKVOauWeFmilmdlkRuPpcuK4+ErqdjzEbxpJyVwzDmvGoWvA/8A&#10;C/tf5SfFkzI4p0SDL+H/ADv6zVliSdui2a4n8oa4La6uIJLpDFNZpFHJwkWUo0yk3BCnjSnq+o3F&#10;fjjiSX9zgKTTrteJhRRHBIXh+sMxcKRxX4ACrMG9Tj+xw4fDy+zkRzxJonevV4f87+t/D6f+kmsS&#10;lIhkdr5m0qecxXtz6lzfQiG7GloBEZYx6sgafkrxo8TQchJ+8WR29KX7fIZHaRQyC4ER+tPxilBN&#10;eXA1A5UoeQblXKPG47jfpj6v9N8f4fp/0ztoxhONjmx2bXbnUlutPe7iXSoEa8tJ0BjaNJ0dS5iW&#10;X1U+rSRvDInJW5LL/lYrFBbXEStZ8hXaX0zT4u5YAgFv8r4v9bMOWcxlWX0/zeI8P+a4+M7UlN/r&#10;msaLqtwnmv6oqVLaVJdceTQUqI4WeNiiV4/AzRsrf3kS/bRS5mlERWKUrLw4idQjsgrUniaVO3w/&#10;DiNNEy4jHi3+n6eNckK3HpKF0nQNPubkPfaeXsHu/rX6Nna4gjnl9ExwhZCJaIC/7xuf2mVV546y&#10;QPZWzRT/AFiIKskc4NCysBwfb4W5VruuU5s8TmIlHwyfxL/S/wBZujOMhwk+pLNf1K3HmTVZbjTP&#10;0bLclreWBuM6eogY3MTEUaL0o1ZHmgn/AHauyI7xyYrN6UkLxRg8Y0CuoI67+/8ADKdPxRykzNnI&#10;fR+P+km2MOFA6G+o2GvWt/qbx/WtVu5LmxuCHo8ZWMLwdU+LmDQo8kjfCr/umbnNdhWSS5i4cU4B&#10;g/L+aopQH4enXKu0pcBgT9XF5MLo2pfmJGLK38vX7XHr3qXMqtB6Q2WIqwcvIr+r8Lx8o5GZU/k9&#10;KRcUiit3kPEI1OXqMBtyVjUbk9GrgnlyRhe/OMYR/i/orCUTG7S/VNV8zWemqTPeQ82t0022eVef&#10;1d4FKyfBGvJZIwnxq/H+dW5YAu5YZZGELxvJC7Rurb8WEfKhUDk1OaMVX9nNvg4hEA8UeL1f1v8A&#10;OcXJliz/AMnWWrWulpFdR3VrDfwQ3KXMZBLrJMoDJKWMcLSRRSJG844rJwTjylTk6ECWPgXKCQMg&#10;ZDUhxtXl1oPEY6qJ5jfh+qP0+j/imRHGLC/Xnl0+4a5SzS7ksTHczW1z+6V7RyZDH6YrG0j8VXhI&#10;HVOH7r9psVV3ggESIJZS4EodjSh2YqeJJ+kf7LMXwzlyCV8EBH08H+4l6vx/NZ44WKISK70/9P8A&#10;mCPWGvTpemx2rHTpLKL05fgdXjjnHqKqKULLH6cv7CusSJ9oLLqdyzxRJCS7mnDYheLUYinUU/2S&#10;/t5l49LCNykf86/qj/SUR8Patv6LIrHyDoNvDqOqX+phI7dSfrsszq80cqD0lmaX7DeovFvtRScf&#10;9H/aXA+pazPFqIshCA0gJRxIqsxCNWsbA8lBp0kRv9bLdLox4Ynxekd8eL/Sz/h/0sv83iadRmmM&#10;gH8KM8ifl7pz+WrPXP0l9YtI2pJbzwvMsSvMtPQlQxNHJw+BmeKaP7fwxcsMLmiWfqLVYdhMrdRV&#10;gGJJpx4jrmJjneWj9Q+iTbhyWGNaRK1z50ezvWSfVo/Uk0m8hoE4LE7xIqJy9Qys3JA/xemsaL/e&#10;/AVNNAIbmKR0CxMfiYcQqEVBZv8ANc2hBFFzNLISL0n6rfLf6XqEaylriFRMiv6nOZGo6xxfEtV+&#10;Ll/uxV/b+D4RMKW8dw0o+EmrOvYkALXcf5CDKpA03ZhaS6kNTutJFoCH9T044p6VYCUsxT92zch+&#10;/mb9r4GV/wDdfPGzyKsIuJogeADMm9VruTSleh3w49zQLrZZ+I0iNMtXe6fTrO9kjSZ3SG4opSTj&#10;8CJz5FaEqODKvJ/UTh+8xWC6sFvCgdPWdEZm5CpBJRRUdaFaZDJCXD5BlAxjKkq1zSPMtzoXMwyC&#10;ztJpUjgaAtTjSWSTixLK0oclW4L8KN8fB8XFsssxlJBQDc079K19spyZxjFFyjjF7JTd+Zjo2lwa&#10;dxkF5LIBDGWJ/dkl+JjHP+8Pw8OHJv8AhsK7+zuB+8d1aWFm9LjXj6bbUYFqM3X4v2czMOaJG3KT&#10;h5IEWRXEzryt5h0y8jWO3SaOzvFiM4lXjIJo+L1VlQFY6ceK8eUn+s2MUQW0UcEW89zWRlYnirFK&#10;nk1B/LxAC5I3ImR+mLXjkYjhRUsl/qF9daldIY7HTmW2jlhAeSWMTcQVjq/86yM7P+7/AG+WCNP9&#10;ZE9JaR3JUiUqqkk9Kg70rXllebhO53iHKERLmlXmxdNuR9dvF+t6RDKktrzmljjVVPIh4jxVlQLw&#10;/a5J9njhpxTgDU0pWvfx65i8RtuvamBi5vPrjpwi9YSqhioPRCHkgonh4/F/e/tZ/9fji2Sq1QR9&#10;2/35r/FsO/Gk3t9U4KFKU+jKTzDmmAqnZqACgAA9skSbazhjydgZ7defIvxT+U7ZbHJKqpxp6YDn&#10;ydjlFu1QjBxuKAg/PAeJlDHCW1uxUfCoC7AZUdy5UIiI2dmriz4nY4kkDfYduo+7A1SgC7GyhHBD&#10;KKHr2/VkolgcMXYmIogxKqATsclGZDD8tEOy4S0LckJ27Yyoso4gHYpPcNL/AHqqfoGVxAHVmYAu&#10;wFPbwypxZeI9tsuEiGieliXZUUCRjihND15ZLisWWI0oAdiiQgllqEHZsiZCrYxwbuxlzawgqokD&#10;N7ip8cOOcu7Zhlwiw7LEar8Ox26e2C+Zpvx4o1ydjJZIYRUjiaEgDwGSgCeqJiEBu7EYb63u1MYX&#10;i0e5BABoclLEQWmGTHMdzspBbMw4FWJPGoptTxw+picePoXY6/tiYAiVPqABQvTrkcMupRmjts7C&#10;xLaZZQojIehFKUBB8cyTMdS4YjLudiLWUkZBAINSpLV6+2SjkDE4yHZXpSFacyXYjoTT/PfESDGi&#10;7EZYZQeLbkdaV7exocssFG4dgmwvZ0mX1JCY22bmSaZVlxgjZyMGciQs7Ow7UggEGoO4I8Mwi7mO&#10;QHd2X9OAMuJ2bv1w7o4nZZB6A9dgRjbGU9nYnWSOUhiXRhsfA5KtnFGQxlu7FHLBDwoze5ApgjCj&#10;u3ZMm2zsKzbamj0DSAHfkCSMyQY06snJbsMLWSYxlZ/tD9rv9OUZIi9nO0+WX8TsW5DI0XL8QOyv&#10;UX6MFFh4sXZua+OHhT4sXZua+ODhQcgdjSy+P0YaLHxA7K5jsceFBmHZYYdsFLxxLs1QMIDHii7M&#10;ZAPHERUzAdjeYxMUDKHZuY+eNMvFDsvkMaY+MHZRcYRFIyh2VzGPCnxQ7MXXHhR4gdmJDAg48KDk&#10;BdmqKY0ok7K5fRipyB2blhACOMOzBhgMV4w7NzXDRTxh2bkNsQFEw7KLDEBPGHZuYrkmJyB2bkBv&#10;jSRlDsvkCNuuCl8QOyuXjjSPEdmLDEBRkDsotttthpHiB2Xy2xEUeI7LDCmJT4rsss37JH04hiZl&#10;2NkElQVkAbuKbHJRO7XZdinrSFQGIO3cZAR7mfFYdibKjbkCuS3a6dlcaClfhxtHDTseqqTVl+7r&#10;gJSI97sv0mY1UEAU3wcSTjJ5Oxb0ijVffuKnbIXfJmIEc3Y8A9qU9jkSGwDydjHj3FQSD4k5MS7k&#10;SiXY1LhoyR6ew6HtiY8TGOThdj/XJTkePE+GREN0xyOxk05KAAKD2NK5KEKYyyF2A/WbuFLdqDLq&#10;cfiLssiR/idaKP2sbT5l2PiCEko1TTdcjJlGnYusa8aFa18Nshfm3CFuxrWyr+8RNwOnjhEulsDi&#10;p2IRyQOeDqQ56eH6smbAadiaIdglI2XsW8B4ZUTfVvjAjo7Kke6DAAkKOlKUyQESspS6Ox31xHPp&#10;yE1Hdcj4a+L0IdlCcpU7kDxx4PJRlIdgy3uKpvufGmUzi5GPKS7FDLP/ACgr8sAiGZkXY1yrLVqE&#10;U6Yx2W75uxscdvTbfvjZRCIdmIt22ao8KdRjupAdmEUKmqsSPEnEkpEPN2J840ckUFf2q/2ZIRJY&#10;cVOxN7ojkBV9tzU5IY6YyyuwO0jN/uqtdq1OWANUpkjk7EGqGNFWv05IAONwm+TsWC3jDYcfenbA&#10;OENu9OyuM9CJV5DoKAfxwki9lINuzPyKMGkIB2C/CD+vADupdhdqcLrp1weLUC9T065aJbhoyRPC&#10;S7Inl7guzvP5Qz2Z8pWEFzMIV9eXqWAYtLRRSoUtzKcW+JVXmn7edp2NGQ0vEBe8mieoEZUwPzva&#10;a1aPqOraXateXHpACMBGZVVAWKkkOqcFk5xJxkkk9F4/sZ0qa3tozFui2yMJ3jYLxqv2KduQkHq8&#10;v5uDZdjMp3Y3+mO3871fj/YsMcPXZ5PKbPUda1Sx1CK4tpJ9XkWSwt7mNX9QiRhLMZAw5ekbdorZ&#10;IuXq8fXijTkyLHhd286yiCN5DHNwYMvCrAD7JdfhXanP+b+X7WM8WQEcR4RQ/p8P9bhl6/x9TVPL&#10;+8uI2krR+X9ctBDNq95Fp/KwDwSCZ5xGnJ3czLBMv1qZeSsYuPotE32p/wB7DiMURa6cceMbtWoP&#10;7XR6E06UCbf825kmVRt2mPek1vtQ+reX4p1dZ7u0hICEVPp7tb+okasOMqO03xho+fwf7r9XBUcc&#10;FtxdOQj6mrchyJpT4t/g/Zp+zy/ycxJEzkQfOP8AvuJjDBcyxm9utW1761p92YPrfOW3RVgMUph9&#10;MSvJSP4aXHMep6nH/SPQ/eL6kuP1MSCzmuLdOUyIWAVeTNTw2NT4ZDRVGYxk/Uf9K1ZccYkyIspX&#10;+XeoRWut2Xl/VbqQadNctEQ83ppEzBTQryHFSSyNQpx5/B8fPAGmwpdadbyIDBFLWR7Vwv2HB+A0&#10;rtU1+H9n4czs8zCRH836ZwXFAzjZZp5q1650jzDfxTRvdTW0KQ2uqxEmQzxFGZwKqqShfgZX5q8v&#10;7zj6fqKzIbe4Fw8XpOttbsFjmkPNpDUMzEg/Y+FeC/sfa+zxXLPEBANjil6uH+b+PU048J4+X0pg&#10;2v2MukxX015bTanqsHrtp0JECW8bI6oqB60mpPN6shKerweP7aPJjtTmu7L0fRVWhabnNsa8Crcg&#10;Kbct6r/qL/PjgjHJuT6gOH7R+P8AObNTLhqtkL5PtNO80GeWeaWLUba0a0tlkYUeVJY+Eh6ycFaN&#10;OYKsn7+bh9jHwzW1zE10u5Us7Hxota8T07U/4LGYMPS2YJx4bHJu+stW0e8h0RxSCSOC3hT+UPKV&#10;KiYU9QD9477fyxv8Pw4BM7XMlvd27JHZlg7icMGZnBSPhUVi/Y2/yviTlyy/goGJ+v8Ao/j1NeSE&#10;pEEck7trI2Fpc6dfiabVmgMcP1WhVYYgkkvqKZOMp5tJ8Un2vTfhLx4cDWzVo4g0xAL1dkUs4DFe&#10;zlULD/Y/BmuygmW3L/j3+d/x5rwwlGW4YZ5klk1C6aKyhk9WIQ28cz+nFyWG4LODEskqqwBXl8f+&#10;kxs/P02hfk+NQ1zKdlQR0JK03LU2Y0+zT/hsOWXCI9/Fw/Y5UbMkJql1La6LpaATXN3NfBY0WXmW&#10;RYS6mSNDJxaQni3Lg37tua/B+7VEiBGI+IoaBP2id9t6Cp7VyuRlyDlEJZcW+qPd28TJ6f1qH15r&#10;pGAijUcSdlDyGNWqkvp8nbl8CfD6WBZ74Il0ZF+JVQQ8KFpPiqoGwozNX/V+1/lYJYfp2vfil/pf&#10;x/E4xlv7k4svKEpm8urbgyRyXVzPqNvNyEVsGtwkzSfvGEkMcQRGLPwneTg6sreg4W7maKzWOOrz&#10;RqfWcbsgHQBQpU8+PH4vs/bzOxgylf8AD+Px/sWganuZVo1jNdeYp7uelvpl1JGbG1IKpO7K3qN6&#10;jyq6vEZQ78B8XptAifDxUHY3N7JdXM/qr9WuoVht/TjIaKmyOOZ4kL6rO5r8XD4P5ctzYQIxA+qE&#10;uKW/1+ri4f8AY8LjkyN0Ub5k8tafFpunwrHLNfadem+uzNMDHPyk9WWF/TBLNKtskEK+kzIrp6nx&#10;8nyjf6dbWcWiQ6gJLy5DAOnKQJzanA+mSy1kb9orxX9r7ORGLJPKcsocOOH+y/p+r+gw4xGPDzpQ&#10;h0zWNW85XnnO+0A2ml6VRYraYenPNLEhJuwJUUNGkHBIwOa+svJP92YWz3A067L3NxN6UrSSNIZA&#10;kRkfYn4Twc/F+1z4pGvHM2OIZAOEC4gR5erh/H+yRGXBszKDTNO1Wyiks7K1jnto4IYleCsscEbc&#10;1jIlVJowoX4E/dr6jP8A62K2tpYyWkpNwrHczyBxJ6frKP2QEK9Oh+H7P7OOSchIbf1dvq4P9M3Y&#10;sUDG5H1Najq+pQ6kkEVoxc/7yW7IYjN9WbkR6rGVGHxrx/b+26/F9gReXEtvaIlu0TxtKkUUXbg5&#10;9MshTkF4V+00T/tZThxgzJPFdGXF/suH8ScaeQ/SOXegtP023ub972WC4ivY4XkupD9ouCsqpJ6i&#10;qx5gDlGk8fFPTT7Cx+kCEes6DbzPHeuZpWRgremY/UeiMkgYM7SBv99P8fDjwVvjyyccOqq4+kA8&#10;vr/ncUP6P9b/AGTAxkBxfwuntPKfnuWH67p0ctpEskcTN60UphUrJBcQyRFOMTr09RY+Pqtwfgzr&#10;LMdGc3tqDcIqzR1hk4uklWFAzjjXjyI+H9rOY7S1RwzqB4uU/wCKPp/1OX85t0+Lj3eIfmpqd/5T&#10;1cW+lzzvBdyJqFu0lvNbRpErM0dqeZX6xwRv3n7Dcv8Afn92E1eSDRlOqy85EQcPRDAKAaAcVI3p&#10;xr/N/sczNJm/Ng4onh/pfj6eJvnjGIXfNNvJut3P5k2dx5OhkSxk2nOp+i8s0gVnMplZXHprIJOC&#10;1/dr/d/3kiYZQRxyWa3FqAkrgFHWlKPv8QHGooc1WoykZvDyHjhE/wC4/HqWGH+IFiWt+Ybyy81y&#10;6D5nkF/ods8kckUoYNW2JTlDKfWcSNJEhf4+LScoX9NOa4Bi0KZLszrPsJKfGARwO56Hlzb7IYv/&#10;AJXH4eGbHJ2xHgAqifx+PT/umrIZm2aXv5yaTceX47I6e5lkto2dYC1RNyVBQPGsfpIOcjKkLRtJ&#10;H6Sv+99XGafrFk/rokqVjkJkUcSRUtQUUt3Bav7WWZOz5cQlIXY9P8MXK0fBIcrkrecfy+1mW8sZ&#10;Xtp7hpLIRIEcxpWkSyM7MsbH1ImERR/7tIW+BV4chemXIvInc19bepZSjFKniaGld/fMHWR8DIAB&#10;+7/h/i9f8f8AsW7LOtmLfmFoI8qajp8dogTSKrxjDi6hju+CCYF+TyxsY/3kg9Hiyxx8fU5OsaN/&#10;EksElpMHX1IwUaAqrDg4LKtV+Gmx2+1xb/Iy7TTPixyR3jv9fHP6o+//ADP85wswMoHh52nflSae&#10;HWbHWLGSNrW2unS6a/E84DXNq8cM7lJeExkVWRuTNHbxzwvEzRtcvhRo2hCzkgkAdZ/VMs5ilkaJ&#10;h0FVk3ZgBx+Hiv2n48+ObfWaniEhYox4Y+mPHH/S/j/TJjppAA2zPzx5zhvrHWYJLiFbS5sWtbS3&#10;uYo/rMVw6gFhJCXWOH95E/73/dvpfFwkw8Lqt25XiC4BAFOTEKQOv00zBjiPhgG7H/FOwlDGRbAb&#10;fTZ38n2UM73Eklq0kTSS8hGkcs8bsQsVXRVIiL8WR0Z/j5fu8SRCzSGRZArEn4TQD9nanTb/AGOT&#10;yDerDiULNJvfXCW62aWtzZyXESLEqzq0kjvQzlXLFVdWZPgqvqInNPU9P93ilyI4ow3KvAALI1WH&#10;07744ZEjlw/0W6GSkD5buNQ1G6dDbC3Fw0pmsIysTkA8eSkqOI4/aI+Ff+CxyvCbdOEin0wWEg6A&#10;gU2J98qqXGSQanUeFuxT4+SDlstZi8wXc15YTLHqjxWpsGIYvG0hc841LheEKlV4D4+PqLHz4vmi&#10;MDRs8qjmgVeZFRQCpIJHT5YJicZgA+n1y/0yJ4YGV9VPUovMFpqlrZ6XcytY3T3d09lE5R/UnkIS&#10;KWNZGq6Ds/8AxZ+zzxC41mxitrmknN4UEkgU+pxJr8JG9HFK8MGPQ5JZQa4Y/wCk/wBL/wAU6/Jk&#10;AiSmGk/lr5ivfM+l3TwLa2RmktiRD9Vdo440rIhUrJNFIrtEk/2k+38Pw4isS3duzQh4p5EIeo+x&#10;VDxYg0PGq9uP+XmVmyGBAPL/AI85WnkIgFPNT1e90DVoYtQe3utPhnj+pOWI9YrcKksacAQZhHMX&#10;f1PUVfswf3j8mwpCLq5jhYkMRJJQ8qchUih6dBxB+HjywkSIB6Ms2rBjtzRNwdTk0bR7q/QxtBzg&#10;hEtY3dlbhGeSni1UeTmy/vPXWBmfkjYJjeKC19SZ068FkJABqdhUn3wcJMqj/nOJHJAApZqNvqeq&#10;eYobLT4p44UAuLq0CsWAIAb4VX7PwUZl5p/K/PAMenCBDe+j/pFC4qSzb1IXr+xypmT4/EeC9vx/&#10;umeP+dVsil81W2pagfLwvm+pc1tZ/gEarwALS/ZBpcUVg9eKt/ssX1C6uINMhKKxDhTKlfjowrTl&#10;mNhwRyZpE/w+mP8ANbDOVXSQ+UfLujav+YGrXVy0ZlspHi06VV/cfuaLz9M1Xqx6P+7b9jjhXpev&#10;NdwHghjRWIk5heYYAmvCPlQDwLc8zs2k4ZfjhaYZCRZZtrXkSzhvhcuWknZAkMfqsI+BZKqXlccn&#10;ajU+Bl/1PsvtEX6xLJ6/px3UbkLAvwFU4itF6MA37an7TZLUekbWY/zv6S4c3GaI3X+dryXSrNFt&#10;zczafPEhN049YPKJaBPUryV2Q04uq/D/ADN6nFWOaRbtU+rsqzVJnFftAdD1rUKOnw5AwFXe4ZDL&#10;XNZdWEEmnSyC9Wd7QD/QiI/7smq0+xwoZHX41V+P7P2nw4FsKF96bD9qvc1/mrmD4m/D1pnxnh5s&#10;AbzCv1lLH4fU9N3r+69OlVThT7HGn7XDhwz/0OTAZq3q+J9U4lcR3ykFKUJ6HeoycBE83Ey5MgOz&#10;sDT29/JGJRyidCQoFQPnTLI8ILj5DlkbdiHPUCFE45KaVPEg5ZQvZqllyci7M1qGHKOR0atKkVrX&#10;2FDh4qYgE8nZd1bXkcQUzliu23IE133OQEok7NmQTEebsZbxaq0QHqP8Wy0HI/eclk8MMIZMtc3Y&#10;rNc31q6i4jEi0oWAofnkRjhLk3/mMkTu7BiSpIKoajv2/XlMoU5cMwkHZiRgpn4gdlFhXrTHhXjD&#10;saxHjh4QjjDsonwxRxuyq++FRkdlFqeGARU5HZuZJrSp8euFjxDq7MrFzQbk9MeQQMvc7Ad6bhjw&#10;UFR0FOh+eW4uHq4WoJkadjE0rki+r8INedNq4Tm3phHTHq7BaW0CvxjSopTmBtlZm3Rhu7F/0TdE&#10;84ZqDYqrV6/LKxnjybfypO4LsES6XNKEJcLMlCSu3xdfDKxni2nTkh2I3OlXNA5AZydwlanJw1Eb&#10;ppyaaTsC/o65Dj/RgRsOVabZcMoaDgnfJ2MudHNWdEZfY+PzyUcwY5NPW7sLHtRsPSKU+0Cf1ZkC&#10;TjGFOwRA8sMADLzC7UqAQMqnEEuRDIYh2LJPyQEIQe61Bp92R4G3x7dlC7qSqqeXQctgf14TjYyz&#10;uxM3kyAs0YI3pRjvh8IEtcs8g7Fra6SZR2c7lTgljpnDLxOwRUZUGy3ZRphV2VQYodl0xtbdl4pt&#10;2ViStuyjv3xC27K2xpFuy+mNIdlVxopt2bamNIt2Yn3xpeJ2VtSn68NLxOzUGNLbs22NILs3w40t&#10;uxv4Y0tuze2HhV2b6MNLbsqo+jGk8Ts2NIt2amNIt2YAb4oLsrCtuzbYlILs23hgpNuzCmFFuyyB&#10;ituzbYrxOzfLFFuysU27NQnCtuxw2wUtuyzU4rxOyuuGlJdl4gKC7N2wI4i7KocJLK3Y4fjgpXY5&#10;RJU0p9PfAnd2Whl9WtAFruRkTVJiZW7BkrQOP3ldvnlIjIcg5UyCNw7Gia2QUAOEwkejEZIh2KJP&#10;bt1qB7jIGBZjLEuxSlqwpyByIMgy9BdjGS2C0DCnYZIEoMIuxB7SEipII7b5MZC1SwxdiJtfi5Kw&#10;22G4yzj2ajiDsUaFHWhFCeoOQE97ZDFbsbb2cCSFuYIOwHhjPISiOICXN2C1EIPUUyuiXJ9Pe7Ff&#10;TjpyqBldm2fCO92JmKCvLao7jJ8UmJgHZi8VaMfkaVxorYdlFUps1QfAYRaKBdiAihEhYqaeO2W+&#10;ohoMY27FIQHLBofh6AsOuQma6tmPc1TsFAKifDGoHhlHMt4ADseLiq0EYI+nExXidjfUTf8AdUr4&#10;nHhZCnYxpj+yqjxyYiwJDsDTO7jirgV6jJxDVM27GcWLUEgHYjtkyT3MAD3uxr2++7Kx7D/M4BO+&#10;inEepdjAkiseVADkrY8FF2KEqAQlfpFPuyIBbLFOxM3C90+IdWIyQxlrOQB2JcGkfkWB79Mmdtqa&#10;bMi7Hi1c9xTse+Q4q6MxjJdlNZFgC4JH0VOHxUHCXYF1SG5Ok3IVSQIyeJoSFXcnb2GSjIcQ3asp&#10;qBFuJA3JoOm/vtkIzMdY7O+/lTbwQ/l9aXrVDvdsgZK15tMI1rQdPi5f828s7LsLMTh4P6zUcMTK&#10;5POde8z3Vx56vPLcYHpW9n6syyLyRonhaRyDXZ+SrH9njxkZ/idV4zK4EcFvFfQGW9iuUWP6utWj&#10;NQasK1UFh8I5cYv5vtcs3WMmUjEgQ4P4vx/0kjNXQpNpl5e6lrGo6JqFvbaVcaXLJPBfP6YmZVZX&#10;jUcQDwX4JHdZfV58GX7LxotpUtxCz2kaTSRQfDFO8YjHD7KxrxVBwWnw/tfzfy5XnhGQs8MTL+G/&#10;9l/Ew0+XiHCQhPNukaDPBFe3Fxa211elZ7jTVuPVCz05yTFebq8hUUb4eDemz+p/u7DYSQSSxuNq&#10;VIK0oQegqAdq1OavJjlCPCN7/wBM5WO3nlzpmt6do97ZofWEnpxuk5ZpOS7ySGN3QM6x+lH6fF09&#10;JuL8fT44qFEiBSTHQrRlpsBT4fjqfi+yfh5f6uYuTJPHOx6uKO/z4v4I8LfDJzpJbu4vdMvXu4Fj&#10;vzNBI09vMW5PJ6ruJ62iLEfRHGRHkmlh5cvT9fHM3AmIE8lFSD1ArQfa+WSwGOQ8Zr/ipf5rGcOM&#10;G1HTYkvGj1ueGAI8wjXgQqyXDR83A9CtK+oj/wCSycOH96mF+nWd9Hb1kmkYs5ZRI3IqW27hfhA6&#10;Lmw1GpxGXIcVfwf7FdMIwB34mcecvNXkh9YdLextjJFbL6stsvpCZI2EqKpT1PieTj+9/wB98vtR&#10;Ng0VEXJFVmWojq1Q3zYBsxJyuXM1Xq/44148kpE8XpDF74xPqht5bq4hiuljbUAluIWiADERxRO0&#10;SswUt9r93FDy4yY24sVuoJIJxWOQdiVIJ3pt4Yx14hIGPQ/6ZlkxRmKWWHn6PQ9Vtb7SWkWe1kKO&#10;W9OWKeKMKjyGv2TIQ/wov+WsvL7JI3l29t5YLezbjYNvONiKlqt8LHYEfDwXjH+3/efb2ke0sUhI&#10;y+sfj8S+twsccmOXCL4Xp9p+b/k+/stT1TUGSLXrcsltbszqCgQCP05UQq/xAukrq0y8uP7uF/gX&#10;OlWkdzcm4Zit6VJDMBGjRCiuoY0B+yf9ZU/lxlqiYDh/gH+dwz/quWcMdyg/8Zape6TZ3miRq1xo&#10;6BmjSOaaaVLhmLxssaHlyZWVeLp+79VvUX1F5MudRmhv4I0iMlvcNxS5TkeJ3p2o1PiO2WwxCcCT&#10;9Uf4NvU0nNRqk00/y1ZX/l67kupFh1KyjZ7zTJjCiS7IzVAYvGJeMacn+1/Jwb4kdZ1G8tNUsgWj&#10;SwkRmrTkHkBUqrGjceKg8aMvJv8AVVWhp8EcuM0ZcQP9X/OYx1B4+HkFnkbytpGseX9Wq13JqaTS&#10;WsoLCF4uQbnIir6LfvWc8zIjvw+Ffhf1GemqPPHCCjH1o+chJCsoY124g7KGp0/a+1yyctNw3Xe5&#10;YyA8jVoweSbfTpby4t5o4jb3BW1hIeWOUonAh+bqDI7RRsy8+KLD8Efp4H1KXUa+vDGvGjSSCfcB&#10;VVTQmPenarfyv9vLcAhXqcadnYb/AM5MfLsGhw2/1Ce6CyI0dtBJan0+UrO6ngJfh9TlVmEf88Xw&#10;pw5MXXDSzafNp/S5kkCy+ioRVlD7IC9FPID4+TSL9vi3D4cycYEZCf8AD/Dxfza/o/8AHXWnKdop&#10;/a21ut/Hr5mc2kUBe2MjNI8lsYwTJ6Y5sKVBQRpEz8kWWP1OLYjolqYhdWM9xGHWIj1ZCrcSWKD4&#10;CayK1CyH1E/1fi4Qy1MyZRmB6f5v+l/0v9L8cWTgxmVjk35mv7+mm39jbSTxGSr2iq6u9QrofVQt&#10;6Krv6qtBIz/zxojeqIi8u3VpawnS7oSSpMstuQkJoOW7K4HDjxNOLfaf+XIS1UZkicajw8Mt5f6X&#10;+d/x1Z6QgbeoJbN520q+e8tdbspbXTXtnhvpJXliA5KKwtBRZvUZeb+pGvFYvtP8PwjpNGuTpiw3&#10;EnqXiLxklkNVLO1SO6AGv7K/62VR1EeO4j0NvhAw5etA6b5y0z9NyT2Sg6VdHlbxQIqytHBDxLlA&#10;EkNGRuPqH7K8I8IodAmEFyUuJ7SST97InIxAguft/wAzqY/sc/tfHz4Zmy1USY2Iz4f87p/D/pvq&#10;/muEcRok7Mqutd0+e8sCtvDeRpIRFcIgnKSSRcQYmX7CPHL/AHy/7r5xcPi+FTy9Np13JBp8iRW/&#10;oqfQldCVa55cQ7ovpnlQER1b9r7OV62M4A5BxT74x+rw/wCjxcX+c1GZkQBshfOP6Y0jTr7WrKO4&#10;1E80e4s4XRJVtI1PNITIsibt8clFV2Xlxflww/1XT7WV5rKf+8lpJE5U1eRKHkZD6saigWJUaPl8&#10;Hw8uWa/TZ50Jx/HF/pJ/0uJy4CwYH6ucWGeVPMOqTWlpremwlNOUGO4tUCGK3ielEEXGCaWRmf6w&#10;0yy+nzkZJGX0ck9m6Qwww8VCBCSwAVffYfDU5yGs00pGUrlKXFw/zv6v4/zXKxAQ2oPAPOWn3uq6&#10;vq+sRT3Et4t8sUVoXe6mIJKo4dwkvpIy8Iiycv7uL+dsSunWcArIDHTYkAqfcVzN0GI4o7g8cm/J&#10;GMona038lWdx5flYXFlKmoyzBeMTSJLCORBjdo6lSoDs6vy4en/utueF2gao8kMkMkbQtayGBQ/F&#10;eSmpVVVQvwoPhU8fsLy/azN1nZkTLnxcfr/4X/0l/NcDBnAPCzD80vyzgN6t5ZyG8h1eMX0jopIt&#10;5YuKzTNIxaQ/WGdm9MyN+9dvh/dYvcfVURuSSsX5ENBycqeZoR6ZLDc/58ccZySAAIHD/qg4eL0/&#10;023NmBsH/ZKGjJ5pna1Fvc2sUFo1rDLDqEccAnQ2sYeNhcIgf4Ufirrz4/Ers0iYAtlsZ7iG5hb4&#10;JtvRCqCSoMnOrBZGPA0f7X+pyzPyznGBB+oV6v63o4f4o/73+k2CcIVwFlut3nmrTNF1CxvavdW0&#10;UZXUZXIipcOts0YSNpYYuU3xwiT0o4/2pvRVlwaNftoJYbNFehcxyylWCg0O4biEk+MLG3plnXn8&#10;Sr9rNRk7LnllLJLylGP49cfR6ouNk1JkdmGT/k9rGqvqev3npzXTJFeWlnG6iP0nanx85PrEL+jz&#10;mjV19HnHw5S/3eLRrapIqMVLSGRm35A8n5Hf/ZZYRLhIiJAADh/2TPFEilLU5/MM2lXUtnFcwQ2K&#10;WcUAKGFk9C3aIFY60QfuRJ+7/e/z/Bx5p3M5iUPDH8cbEClOp37+PfMmOn4wYzO0nakWEboHlxNU&#10;N1ZavftJaajbxzFWZw6rGQm9CvL03ClPi+Disbr+ywW2eAXZV41aWeReQ4sKHj+14bEjMjNxDHYO&#10;0Q4OT0b9GSeYLTVT5aW60+9lgs9LsphbypNHJ6sYfqrUJcVSORn5/sfZdfti4bmGaJo45kbgAvHm&#10;Cwr0L7Hj/lZh5MPDLi4ZfzuX4/zXGGYAGubGdR8v31hrkN7caTOGmkeYyrbMI39NiWjhoyCZ2CK1&#10;usnpfFxeKVuayMXWriZJbV2W4mB/0l+LMdmZRv8AAK/ByVV/Z4t9l4+WeDXqAlH+bxen6vx+PUnH&#10;k8SPXiZtqiw2F3barbRT6XZRqq6dDIVgQtOiOfgKytTlLxuHdeXPkrfFHNwbHqEZvDp6I8bcKRSU&#10;HE0WrilSNtvi4/Flk8J4eMn8fwtePVyieHqib/y1Kunr5jvJY5ovW9S4ty3xAtIEgf1AiSghWb4P&#10;UXgrfF/kOa2laKeCVpCu/KSM77kdBx+Lx3xEhYkKcvJxSjYKxNU08Xen6larbRzOi+jBcgBVCqxq&#10;X9TjCSeKvw4q/H415fZJryKSOwMl7fS2p6x2siLK1Admk2YU7/632fi4rmbCQM6jHi/pfT/pXUzm&#10;TtbMbG7hl1iKLS9IiuoOLfWNWt5BFGknE8kjGx5fs/CeX83wc2w98vSXAtGeWJZT+7RZoGVg0P7M&#10;nJilRv8AzNmo7SjHiFHf1S4ZD/KfzP4nMycfANnl/wCa8Gmz6vYLbXv1Wv1u5WzuknobzYNEViWX&#10;03Ioyn0+Pw/bwVJJYx3xljK/XHHE/tMUA8KgKO9cjCGSUAJfR/v204YxNVulem2HmzUfLVvY6gJU&#10;8vW4jm3pCiXDyV+JjG0kp34eny+Hl+8dVVcC3enXMlosaorgNzYTlqkt1qVNehpmTj1EBPnv/Qbp&#10;aUGIAZBo3nby7B5gnma7eKeSL6rAdPROCJEduKuvBqMOa8l/bfCsyazbN6VuIlsw782kRmYEkseI&#10;EnIrU7fy/ZzLEcUtzxcXv/464viThLhiy99M8raq8V7dSztqTxRNGkcq8SAoUcnMYjDsB8S/tcOa&#10;Lh9HbycC7HlQKWRqcPh32PX72zXTyxBrqf5rsCDwWd3mmoeYNPGopZRVt5JpJY7a5tg4uUaQcP3q&#10;EhAvxfDwi/Z+zywHDDGZJfqVv6bM4rO6t8RC8SUPIN9n4eWZE5EAGcth/Dt/smMMEJQ22ZFqF9cw&#10;QWlx5j1gzJbIxfToGg+Ec/UT60npuh4Mit6arzVuP7XHNfaO7xu0Y4yqgMTEln+BSNyaty+Lj9rI&#10;4NXE1vcbTPDGAMlPyp+ZOmtLbRPIbm1lunimKIscIM0qheC1RfT+H1PsLw/yv2A1hZazNMk0hNvB&#10;GteUpDV2qf3Zq4Ow+Lmn7X8uTz6rDC4j1SP82/8AdfT/AJrieIboBNPNHm3yFp8E+nWpXUL+8YpH&#10;bWCsv7zkEAM6KIdi/wDdusrfYZvhfBYutR+vGDifq1AAeBp0O/q8+PH/AGP+yyrwMfDx/wAX4/yf&#10;DxcX44WF5OJKT5f8l/ohdY9eP9J8Wcxcl9X1OYbj9T9H1PVptw/2XpftZ//R5Ia1rXbsc11PQ2+q&#10;cvi5IFaU8cjQXiNOxiSOW47q/hX+mT4QBbETPJ2WyxSNST4mHWhIxBrdjICXN2LxGCOhWEkjbkTX&#10;+GQlZZxADsWN3EyUMI32JrkPDl0LIyB5h2A5Ft/2Y+J67EjLRxNUoxdibLU13+XIkfickNmJgC7G&#10;kbbY2kCnY0jJLbsaa4Ai3Zt8SEOyqbYaTu7MV8O+AI3dmC9yN69MJZOxkjyIx2FO2IpqlKV7OxJb&#10;yWN1IU8q1H+Yyfhg7NfjcJdg+B7WT947KnMV4swFCPnmPkjIGg5cZwO5LsEiSzbZZkPhuMqqTcMk&#10;O8OxRRFt9kjsVYYCCnii7LM0Kqf33EDbeh/jkIwPcnxR3uxouYqFhIHHtQfxycsR7keK7En1Jl2V&#10;Fbfqf9vJRwAtctSXY037OAGiFO4Fab5PwB0YePbsRkaKhYKB7Esf15KMS1zkHYBkcOOPH4a/ygj9&#10;WX04xN9HZYhAFXFa7A0p+rI22COzsTJjVqfCo6A16ZYGuwHYIgktP5Kv48hvlcxJshKNuy2Fmysv&#10;pEg70qNjiL5sjwl2IRQwBg0aladQwyZLTGG7sW4nqOmRbCXZqYodlU9sVdmocCQ7NQ4odmocbW3Z&#10;VDXJJLsqmNIp2agwFXZuOFadm4nAinZqHFFOzUOJSQ7K44bRTso7dTTG0l2UaUqTQeOSRbs3v28c&#10;d1dm+WKHY1mVftMB88aK27L9+2NJdmPSuNK7KUlxVPip1/zOPvRbsbMsscqgsAjDr3BxBBCJgh2J&#10;H62GdSK0pxalK1yYpr4i7N67qR6qUB/aHtjQSJ97sXAB3G47ZGm0Ox1MiVdmpTCkB2bpimnZiMVp&#10;2VTGkU7LAxpPC7HAYpp2PVVLgMeIPfISKxiLdjpIYwaxsGXEEs5wAdifEYQWADs3HJWtOzcciSrs&#10;cFyJKHZqkGo7YdmQLsUEz/5jHhbBkLsazOe1cQwlIl2biaVK8sNsRF2ZY2DErsuJOyRAuxbgab5W&#10;KbxHZ2MPIHwwlrlbsr1H7mo+WPCkTdjeS8qinvhA2Yce7sVMpAFKfPBwtviOxmxPQVO+JAayQS7F&#10;FiJ6L1yMiAz4LGzseFeMEdR4HI2C3AEB2Wko6lafLAcfmyEnY4SRk7r1+nAYkKJgux7IjCnQe2AF&#10;sIBdiTWEFNjQ5PxS0ywRPe7FYoeHRiVr0JqMhKRKwxiPJ2KV6jK6brdjWJPTJAK7G0k3AH04WJt2&#10;NC8dyRU+ApiSgRrm7GSUr1pk4rIB2J8KklmB8MkS1eG7HFFI7HBezdwgjudmEadga+JwWUCAHcXY&#10;1kSvXf54iRQYh2IvEp3oWp13y2z7miWOy7Oh+UfyT13V1t7/AFIR6bp0pRwk7lZ5ISQSyIqvx5D7&#10;PqcP5s12TXWKxgz/AKTjTkOjA/OX50+R/LFxJY3F2bnUk5K0FuvqCNxtSRiVQUbZ0VvUX+XOhD8k&#10;fy/jeiC8YDubjr8yFGVjJlI3axOQDyWb/nJ/zV6riC1090qeFYJhQDoSfrNN8NNN/LPyBYBWi0iK&#10;5mHL95dSSzk8lKkFWcp0P8mROOZO8pf7n/eo8SSR6r/zkX+Yd8P9Hu4LJW2MVtElNt6hpDJIp/2e&#10;EH5r+XPL9l+XOvT2WmWdtMlqeMsFvFG4q6jZlXl0OZenB4xbRkBO6r+WP5heZtT/ADF0Wzu9Zv7y&#10;K5uf3sc15MYiOLHj6IIiK/6y55CzctD6tz0N+TM3PyHFAX4orz8jUAKTJ0PuQfHOu7HiBgB8y3wG&#10;zyj8wNNtrfzdHqyWolvJJIfh4s7yLHHsygcvgjZfi/dt/MvxJk5gaZWm9WT0o1IlDkgIsa/aqSKc&#10;fpzaZZRri/6T4mEjEBi2vtpC21ncQwi8mMb2MkKKTdzXcqr6QRUJcS/ZLKyJ+x8HxY2N7S4WNY2U&#10;K+0akhg1eQZeJoagc9hjOXDZItqwzjMnhRGojW9Ha4u72FrgxcmuJFUxNH6QR4pBKA6MrssHxSKi&#10;o68uXx4uvKDnCR6qDdGJpTf7J247UH7WY2SRnRG1oJMJbpPJx15bPVo3fTJpSI54lVW5/uzSaM8m&#10;mRmWSRo+USJw+3y5/vBUN3GsrwyVb1RWNuNQxUUYV/1aMP8AZcc1+fSSEomOw/pS/pcTbXViXmDy&#10;pqEtpp+qac0dqbJyt5A83pNDFLKHhLhVB2maSGR/ifm0Xq/vXbE7AK0wuA7NDNCgRGoAtSWqABsW&#10;5Krf6n+vlueJ4LiOExlxIArdEeeEvk0ua1WNbe+0/UpJpfSHqiX0gI6tI/xyFeLzpz/3VLwb7MK5&#10;VoJzqN0JbjnESn1eIDiYwFo2/wC3ycn7Q/41yzU4x4IkBUv4/wAfwtcuOO97LvMdtaR+R9Iu7XSB&#10;DcMGbUpHAdZWdxxSopJAEhjjbnE0fwyfZ+ORsEXFzFb28tzJyf0txGvU1FKD5tmLHT5ZSEIgC/4v&#10;6v0tGOciTulmn+WtR1TUdO0DT4YbZL9WE1/ISyp6TtIjPVm5MkI+JEb0+DfZ+BXxRL21lICSr8VG&#10;Uqa1WoH4ttmJPTZIcx0cyNhILzyR5m0tJLi506Q+jG8d0syU9OYxvKQoU/GUhHq815LH8PqcMa8g&#10;DuUO6j4gPiHTuNsy44JSgARz+mX0yZSshMNP0aaTTtOt763AF24NpcSUt542Vx8KP8ZdHSvxMrLH&#10;Jy/dc+Pql2rXC29vC/p+vNI3pRk1VyxFRTgC27AfZXNlpIk8QP8Ak48X+b/vWjx44xU+rPvy706a&#10;+1XVrX62dOsdPtxeTwo6y2qws7Di3rkKvpwh4+Usn2PU+PgzZV1YRyiX1pPQn9JQdQTgkvBasy82&#10;UhQu8m/JchHUjGeOgR9PDL/YehGSEeHa6a07zTJaNb3emWgu7Ge4miOiSrLPHFLMY4rWY26sGmJ5&#10;ra7JG3xIvKX1FkkL7+xNzbvbMGSOMn0yxdgGaoUVJ5sfh/4Jl/ZzYQ1ccXrPWu5pyAGI33Z7oOu2&#10;unXsOoxcLi51COM3KQeijvGnAs5QKkUaRrL9rmv7uOT4Hm44GFoNMhLOzcKiIRxL+yUkLAqoZTU/&#10;y/CrcPsfayeXJLLKIhycccYGyaSarB5jvLa3t4gVCm6WWcgBZI5oFjZSTHKpVWNOXxPG8n95y4M7&#10;TW+tXLXIZo7cKgWBpK+mqjqGPWqiP4vhyyUfDxiJri/ilEfVL8cbfpRKVkKWvxNomhQ6e6x3WoSe&#10;s0t3FbUFzPIxZyYUD0LPJPJ6VJfi+H9psHTxWGnBzHGFEiVCKDQORxJUAbFuTcmyqEp5K35H/YuT&#10;+Xxxlxd7H9HvPMvmgQpPO/CzvPjkJjX1IlYyoJSTV1jKROkaqv20bn+25HdwW8E6RiNIraUETSvG&#10;WVi/wCrAU3Zk/mbj/LxTNhjkSLu5e9xsgo8N/wCcz3Tr64nt55mkN1eRurpaRyKjqF7cWf8Aljda&#10;/BG3xfC3KXDm0gi0YCaWSS5leIKIyy1CR0TkvqFOrFeVWRM1maR1HpjUQJf8f/h/oszPwjd8Qede&#10;YZ778woZ9K0qOKws7K7DyzlXPrTPWd4yYBIFYRciOKTSNJ+7+FfUbBkExvbBmaCWKP4eCt8TlXQN&#10;yPplx+1+yW/5pqvgyc4n/jv9bgbjqBIbdUokg/w/5riY39nNdzrK0/GRI4oXhmZPST1Vg5UaBvUr&#10;8f2kf4f3kpdFpV1cowupV9fk4tj8JMcbMV5KpqCSp5fEvxfZlzLlqIwO11/F/m/j/iWkYjIWT62V&#10;3/nXR9Ld5NOspkteK/pCVY3CyzxRB1UyqCqqjL6Z4v8AB8TwfbRpCzUNLa3uYbiW5iBS4akrHiOC&#10;sFVK8ePKXlWT7P7znw/ycjBqDOJBid4/j/SODLCRkZN5a8zvqujmFrC4gd7OF5UUKxEk8bM3FSxk&#10;4w8AiVV29NoeWHk1tC9ssxEaXED/ALmdNmEZDgih5VQ8t0r/AMRXNdAzjMD+Ag8X+w4f85zsmEyk&#10;CQwixu7+DzILTndXGmXtq5vrOcho/rYNtxoyekfWCo3GTg/xfzc5OBRrN3rMVqGlZ3UzM3rK6r6a&#10;LyBTZGB4gn4n48lXi/P4s2Gnw4idqG3+m/H9Fw5SmDuWX+VNC8li8ePTIYYmFsjTwPE4aRpPTZJl&#10;LMKfYX4I+XpvwZfTb7Rrptze3Gm1kdnlLOqsyAEqrb/CCwoK8NsxMuHHGbtMEiIWWJa9oflrTPNp&#10;9OGKCFBHLcJFJsJZQxjDyEK4clfXX1Ph9R/8nBenEWtiTN6ccru7VjUhTzYkE7bsV48v8rMfUQM8&#10;m18P/EtQlG74bLH/ADfYX+veao4LRZ5tLhiRJIWnDS/6OtKAeoioFcvwXl8S/vfi+ypdrDkW0k5n&#10;kjiRg/GMmrhWIKt0rG37Q/1vi45naceoCgT+P9k160GQs7M38m20f122s3tY5boRhXlkSOkbcUfm&#10;lA3CVacuvxfuuUav8WI6dc3dvpbstqls1wCJEgJ9R2XbmDUUZwPs/sfb5/zV6vTRyyAMpS4fxw/8&#10;ecbS4BKPEdz/AAq3mXQtK1bzPai7vZb1tJkaWNLpVNsqTKf3bAoEZUbgwk/ec/it2T/fbLTUxa3a&#10;x3kSpQkhiOTKrL8C7LyVRyP/AAP7OE6WR3idv+JYRiRKwEdr3lqXWNIeTS76Ul/TQpC7LG7pMpnk&#10;4mTg7t6fH/I5fttgy2e8umW5k+BHDho2oaMGorpt3H/Ct8ORnjjE0N+FzMMZkhJNUg0HS4pNNtg0&#10;ktq0TRmLmvOMpVop+JAZeQb4R+3Hxf4V9PBzSehx9RmZgxbZioPwsD0HxbCtP+aco4DLcbOexcad&#10;+mvVe0gitI/TSJC0Uc0ifvYpFqjMvpurOycl+yn+7H9TjhPcvJHqXOV9p/igRFIdHU8iu1Kqqv8A&#10;a/mzPhAHHXd9X9L8cLgy2mRI2GfaLbxSeWorKBFl+qKIb6Wd1aO5iZfS9b9vi0rQqfT/AGU+D7OJ&#10;pplxdRtqDUgmcLKlC6OJnoCgZT9hyP5f8pcJziNQ5/w9PoaZaYRF8l9x5q03TLm28uhGvUT1beWP&#10;91LGLWBSxkcFR8USFRx/2D/F8WGcourSWOWC1SaYgx3DmplC1qWFeJ6k/Arfy/ZzEAjkFcRjH6oc&#10;uBYwlAAhivLSfMtvNb3er3FnpyyJc6WIzCloW4kLE+1wvDiiMskkK/H6jfvGbjjrk6VCgvZ4l9Wq&#10;oSQtVIcMq0J7OvIfabl9jI45TmeAbxckxhtOSHsE846hfvoFtcc9OjUyRuwk4yoyMrv6qrxLGORU&#10;p+6j4vxk+NX4iUcOqTQlJfUXmjFjx3P2hQfF74D1B9PD+P8ANcyEonkltwKNc6be+rY29nJ9WnEU&#10;MfOQCIN6R5SfueQYGKvLkv8Ak88Sdrf1JNSMNsY4Gb1LiWhBMNUJ5lv3XpnmpquY4nceDjnHb+rw&#10;/wCxcGenxykeL6VG2nufqtj5Zi1/VoLi6hWaGxtkWN7dLlfWVZIxCGufWRlb4biPg/2k5ZUTQ293&#10;9TjBSIoX3B4ooFdn6cRmTMcUOI7m/wDTSTlIiBR2TS4S71Py6mvXRF1fxTpbKsZCy3MskghbnCwT&#10;963FV+Hj9jl9rk2aG3EpN0jiRJK+jIu5pQdGBHw/tbZE5SDw/PiWHO+a7UdfW0RNElQW81sqSX8E&#10;7cY0Qlhy4FXXn9lFaUfCv7zjz5eoIuLilszM3JAp5hKsaAb9PiO38vxZHHiAlsKciOYGJSbR/L1t&#10;Fra+lZtbzRyg2ksgEanmdqLX00q5/bi9Jf5sIrfTTdr6cVqrWk3IrdGZ/TSXoWW35D4uf2qtz/ys&#10;zcucYzfF6o/VDhjxSh/wyv8AjrrI4zMnhv8ArM+8w+a7bQLn6zNq5TVLFUN5pMdtC09xb1Zo0kuv&#10;Sbin2vTZVji+Lh8HPnh9GLhbThdKKw7HiAoHHaoq77U/mPLNfEYzPjh/H/nfo/3LnYchlGusf9k8&#10;6aHQn8yRaloVw9dY/e+s7yyGQyt6nB4/Rj4fHx9P0fgRo/8AJR8RsLu/lupxNbrFChT0pORbmCGr&#10;sVHHjQfzZZqMMBDY87/Q3YchupDhRfnHy75ctNHto7XUGuZp451khjCK6H1Iia8SSZXLunXhIzKn&#10;Fft4pqswRCxdkqGAkTdkYrsQu58Mr0OP01Q/4ptzSPAaQv5Z6Q0tt9WS3ikCNEXgmQiKeFZfjVnP&#10;FC3FpVdmVuP7P+QjNqEpsWm3mkVQGiXYM9AT8K1Kj9qjZdi0sYzrl/S/o/5zjCVQBI9Sc6T5I0yz&#10;8xpZRRR2kLySGHUHTk8MPNgiCS4JEjs3GPnF8DsvOP8AbxH9LrT1vTb6oF9L0NvUqR/L47U65d+W&#10;6X6/q4v4WvxTw3XX6Uz/AOVfSCM2v1tP8QvKL86nR/q54PUDlX7Px8umf//S5PTY75rb73oX1TlU&#10;OHZadl0PX8cSTS07Nx32H4YBJFOzD/M4CUuzcd98QUOxpHt9OGvNeF2UVHvjHZFOyj4U2w0tOxhW&#10;tadckCWNOyuHhvja8LsqlBUHrtix2dlBNzQdOuJKeF2bgepwgq7KKn+zEmlsux6MVBFA1exyJN8k&#10;g+TsSe2iJLUNTuN8mJbNM4Al2JCxRupqO2Hxa7mHguwQkEKxFaGpH2gBkDMndtGIAOx3oN8P7w8Q&#10;KcfH3OPEoi7EStyrmjBo/wCQjfLOINZjK3YtCFQiooDvlcvJvxjhdiwNuwHKoPyyqiG24uxOSO3P&#10;xRyEE+xOSBIYSxx73Y1VjA+JiT8slZQIh2MdwNkCn51wi0EdwdjQOuw36jCjhdiT28T9QB8jk77m&#10;uWG3ZhbKKEVBHfDxFRhdioG/auRG7YMbsuh6g7dsCPDPc7K9OhrTc42xGN2X6bHt92Nrwl2V6Z+n&#10;DaeEuy/T98FrwuyitMNIMXY3h74EcLswjbEpMS7NwPb78MV4XY3hMG3WoyRYcJdjvTY7U38MjbKn&#10;ZhGxPTEkJ4XZjE4/ZJONop2W0LBQe56VBwCS07EvSm5bEipoQd6/LJ8Q7mujbsUa2V4qGhc7VYb4&#10;LPc2iFh2B209k5RsK1O1Dt92WcbQcJdlLacaruB3r0+nAZr4bsuCz/fipK1r9ncbA9voyMsgIWOI&#10;3u7FWtIGblXpseQrgEyG6eMB2J+jGCBUbdAT/XJWWrhDsVWBFILMvGm4r/TIm+jYIOxsqWytVSU4&#10;1BoRvhFjemMoxBsOzM9syUlIYDoxYA74PpKbB5uxX9wwIYU4L4mp7AYACzHD1dgflEAFCkgdK75O&#10;i0SMXZSGMCi7Dww0okA7MWAJA6jqMkk5A7K9TatDiI2jjdleqo648K8bsvmteuCmXFbs3NR1BwcP&#10;mkyAdliaPwwiBY8YdjwyEYkMuMOzct6Y0m3ZYP34CFt2auCkW7K5dfHJCO1rbssHI7J4g7HdwP2m&#10;2UdyfAZGdDmiw7MGBJUEcgaFe4+YwgJDsdT2wsnZXF6/5PgcaQ7HAtkabBJ2KpWlaD55ExKQS7HB&#10;kJ+PY9u+RlEtl97suGzuLqURW0Ms8jbBI0ZifoArg44gbkNZMe9xIUEk0A3JPTLutK1G0INxbTQK&#10;TxrLG8Y5Dt8QGGOWPQhrmGlZWFVII9t8q3027uDSG3aWqsw4KW2jALnb+UGrYnNEdUjG4sq/aIHQ&#10;b+JNBgYRNEaFqqTQVyRyAjm1kUfJvDC40y8thE11byQrOglgaRGRZEYVDIWA5qQeq5UM0ZXRBcqA&#10;BC1JY5OXBw/ElW4kGjDqDTvjVBB3HTwwEt0dl2ajH+0ZGk8RdlMCNiKe4rhA80Euxq2rtIqR8jI9&#10;CqgElgdth3yXid7SYDo7BcOm3krcY7aSRyeAVUYktttQDrvlMssR1DfEjvcSAKnoMNrLyN5qvYzL&#10;baTcNGCVLMhQchsR8fCv0ZD8zC6Bv/ZMZTiNrSvVfNXljSHjTVdXs7B5RWJLm4ihLDxUOwrj4/y9&#10;84F6ppF4djQei9DT6KY/mYdSGvxIDqs/xj5Rqy/pzT6pQsPrUNRUVFfi8MU/5V750EfqHSJ1UmlG&#10;MSn/AIBnD/8AC4/mIHkn8zj71n+NvJ/rel+mrLnTltPGRQUP2q8e+Lwfld54nAYaUyIejPPbL+uW&#10;v4ZE6mI/6Rl+pH5nH3oW4/MjyLbuUl1m35A0PAl6HwJQNvio/KbzoJWje1jjKqWDmeEqSOwKs2+H&#10;xwRYBPwLE6nGOqFP5tfl2I1f9NRHk3EIElMlfeMJzH/A46X8pvN6SGNUtnFacxcR0p47lT+GEZ7H&#10;IoOtxVzaX82fIbQ+t9fkCdam0u/wpFvikf5Pea5JeDSWkZC8gzTbHxFApOHxj/Nk1jV4yef3oS4/&#10;O38t4LN7ttTZoInCSMtvcfCTWlaoOtMWtvyi1aPUrdbue2uLISx/XFt5mWT0iRz4l0FGp8IwTlkk&#10;NomJTPW4wNisk/OfyU2l/W0u5LRp0c2Ul3bTiJnA+D4lHEqdm+39n+XJvfflH5BlSdbW3lt5GQrB&#10;MbiRgHps/FnatD/MOP8Ak5DF4tbgn8f1WmOsHUinmQ/5yF161urJr3UtMmgMyG9tobWZZRESOSq7&#10;SFK8fsNT/mnI/pX5HWIq2r66q/yw2kZJPzeQAf8ACZLLPMZeiFR+H61y6+F+ksn1P/nJXy8LITaN&#10;pd3eS1oyzq0SgdqNEs6tWn8y4cR/kt5FVT6l7fO38/qQj8PRwEZ/wP2sfz3mPsYef+cpvMk126Wu&#10;kWQjANI29d35e7AoNu/w4I0D8qPJuj6x+kpJn1FEYNa2lxxKIwB3k4gCbf7I4qv83PI5sObLsbiP&#10;90wy6yM+o+xR8xf85NeY7vQ47Gw0+K11KeMreXsLyMVDDrApAMT/AOUzy8f2f5sm8t4krEyTAt2Z&#10;mA2+nLsemMBUYmv6IafHh3h4pK+pahK80pknlZizyyElix36ncnGfWoVUVnQnsK5P8vMn6ZfJBzw&#10;7w5YL7iAIWY148QrHf32plG6hIIMq/8ABD+GEaeY/hl8ix/MY/5w+bUtnqJHGWGUV+yOJ6+1BkN/&#10;N+WA/lpr4WRSTbbAHf7a5dixTEgTE0g6iB2EhfvZh+TOm3Uf5oeXZDFJxW5qxKOAPgbqeNM8cZnt&#10;b7Vz0N+S1wIvI8BanBZJyVJ+Kgc9Kb/ETx6fFnWdlxJ0wo72Vunk35n6Q19rZS2eSO6kMKRyhOcQ&#10;ZxT94GoregiNPRZI/S5eo3Plk4rFaxy+mFKW8iRuI3A3cCooW2+19g/E3w/azYDUcRAmPVLy/EkD&#10;IOv8TFhe3GtXNgLwvHdanDPNbNd2zEAwSH0GNIyzepGvqtcKPSjWOV2jh+ylPYRx3ayQKwjKglFP&#10;RjuGoduR48GPL7P+yzIjmJh6q4rP/SLi48EscuIfxIq3833F95dlt9Xlie+hnng9VxVHSL4HjDIF&#10;dkX1FuI0WJ2d4+P956eZEfm/1g1WAKxUE/ZY0PKoLUonL7XxZXlkI8m7NOqNN3d3bLFbR6Kqxy6r&#10;60aXHFQfUiQsDEAyxep6k6xL+7VU+KSRm+xiV5NM8UxDBIoVDBypJDMrrvSnH4ePb7LftZCt6I3/&#10;AIeS0OLZEaLYWFre2STQ+vfXztGsIkTiY45IJm48y/PhJz5jl8UkKqvpfusQXXIPrz2k0zW9JAsD&#10;s3FCD0VWandzRf204cfi+HLvyoGLjI+quL+s1RnHcckTc+SDBoEWrGwg1CSS2Q36ehymeU8VZnii&#10;DgOfRh5N+8SGZZGf93yfDWQ0eFYqtMlWPUEqCOw7ksOoyiMdjxfQfx/vW2EyRudmIW0SvDq0momO&#10;30e9MaVJEqCdkKuDJJxpHGkLqnB/gZ04fGix4lcaRHLcQ3U0rSOkpBo4CKQpX4l/a3ouDH2hEXCE&#10;en836m6PBdhvT/zLltra70TSNJW0g+pLPbq9vIJrhHk9Rljb4fSHomWVXbmnwNw5M6YXXWqaXbi0&#10;heRI7uR2VIjIAKcgpWlW5bha/BxVv5czceHJOUifoA/Ev9lw/UmWUA7ndmOm+X/M91qmq3Eknq6Q&#10;bWMxSeiRNJKsZb1FBETJQSuqp9Y9R0f4nk48sdZXepSSrJKqR2szMHBFXAeRhEag8eMnwgHIZYwh&#10;DY3KP078PF/OcYZ5iW/JZruieWbXTxFbzSTatpiBrQeuY45GtoYzcngAzPLCiySPHxd2+xK/7zDX&#10;UuVvp7QhlM1w4jt+Xw8CRUcT/OnFmT+Vs1Al42YcPpiB6v6f87/Tf7JsyxE+jzjylPb+ZfPcGocJ&#10;bXTNKtJJ9VMTGT60FejiVevoT+rGk6OH9WJZU/a+AFAzNLBbvxMaqY4qmqsI1Kkb9WZJKOD8P2uP&#10;+Rn+HEE338f4/wBKnmKPNmuoWljZ2mrX0ImNxPJ9duQqMJomu5lkVzwO0cE9o0tu6Ms0bNHG/p/C&#10;0yeqXc8KLcW1ot3dgxoUIFOJdXapNKBCqHlx+Fvi4qvPL4aaEzUzwxcXNEkWr6FoVncRnT7y9msN&#10;KYzywtHKwkVyj28fAr6hLTJNOioknJ4/TX1HZo8T8syXF9Z85gvpwH0qDl9pQCAfiLU+L94rD4v2&#10;+WOujDDUI9f1+r/OXTcWQSFL/wA2rrSvL95Ha2kzpqN8UuZCGj5CF5Csjx804rLxjK2zq/KHino+&#10;n9vDH0hbkJ6VVcciVGx6VO5JX/L25NyyuOXxDsfp/H/SP8Ppc7CYwG+yRRas3mCSSe31EpJZuIvT&#10;larKxDsFHEJFMH+Fbd2k+rx+jI3pcfSfErUpJG+oM7FVqWXZwq70AVSaEowZf2uP82ObIIS8MfUf&#10;831fiLKRj9V7KuvXH1G/tvJtrbRpd3CqtuyO9s8so+P1XlKryQTQSxSn7PqfvUSLj6mVdR20FuZl&#10;icNKUKoKxsGV+XDktOKkji4+Lmn7LrhhKWUiJPDwfj/O/wBN/Was0oyhxbKukXmua5rUWkS30I/R&#10;PqmWT1VmSaNouCzmJ+ZmKK0csf7yL0Zf754pOC4QxXtldi3utUtHuZLxf3UbL6yLGzigJVQAVDep&#10;tGnLj8Sepmy8OUARjNcP1S+iXF/ner+j/E4hiJVxc2dTaNqenWE2m+WbiDT4rQiS+nj/AHcj3CR1&#10;Y0mdmZJiiRVmmdo14cZHj+wIvdQvNP1C0kgiMkNyYorteOzMtEiCL8bKKbqAGX/Wk+LKo6eE8crP&#10;qgJSj/u5tEscsJ/o7oe38vaTruhX8N7NFHe2ZvJdPvFdi8K3Hxzu7q0HJjLX125xcv8AiqJlXDi4&#10;8v8A7+W8tZyl40caBn3+NFIDSKBRmoUIqvw/6jurajB2rY4Jj03L6P5v9CUv87+L/ZfTlRwE3KJ/&#10;039J5jpH5wxCGDQ9d0sHTGmvS7aeFiiktZpg3+jO7xlU9VZlZ1m4+n/xciyRlkcQcMNRUTzxMZPV&#10;AIZWJb4oyvxcdw3T083F8IHB6Y8v+k+L/pJrj4dgT+p6hIGigsf8NSPY2EsKwR270kiaJFjHpXAn&#10;5Is2zRU9T6wzep/efHhmttEIGj4UZqsoHWpPIj4u+/dsxzM2CHZ8UYx/osTl1jUjq8F1DcK9pEwh&#10;uBJXhxRBGrgRDZQFaqpH+x/lO8ZTDp05mks3Y/V5nkFw3GodXUg0qP3f2v2T/L/M+ZUswri6j6fx&#10;/G4Bgbrp9TLtT1/TG0eLWkRfrVtFE9lbCUhlkVvhWQRH98OUf2SrfGsnwvwTDG8jS3uISSEtlUfG&#10;W/aBHw7DkaU/yftZh4ZnJEgj1/2t+SWwDF/KuqXmtaTqUbQu+seu4kt1iVD6cgciarSGFWevLZ5e&#10;LRr+zxfFIkEystxU8iSyndWAJ6ADDO47x5piAAs1GWbT2il0lF5LGIoJVULNC8nGrSNI6VUMOTKn&#10;L/dnBvscSPUtXge6aK/sqw0b0QY1n4gL6fx8akc+XHgvw/a+PMzBpZDeM/t4f9L/AFXCym5DiZj5&#10;d8o3NnpML6bqTTXTkPeyh5Ikk5uJeKKwpyVTtKyc+C/DGn7L1CaXajUfRuZRVUe2nlDiq1HwBSyc&#10;h2b7fH4Ph/YZGWWXADAf0ox/h/H+asJnELG6lci48yahcaIL6ztLtUZ0u7KBxKIGdGIk5tHIPVVi&#10;SqN6XNkdmk4enNdy1hqUHH60kV5NEkql6faZmUcVqCfTdCp/aX/Z4xMscvpJiCfx/ncTZLVA03pr&#10;axoF61pFps1xpdtLNEgjqeMcaK5MjN8I9VJVdOTKr/vOPprFEkh2ltZQQxSSOSEAPqKSQzJUEgE7&#10;1BpmvllySJAH/SLcSJCon1BglxrHnDUtRvbS1tI1aeR0S1mASSKC4CFRJJGDwZZE9Tp6nw/H6a/C&#10;wOG21G5eUTKsYPCRpOLU9RB9pEqGG/xfay/JOEAN9/p/0385OUzoFPb/AFnypolnp4gma6uAJrK3&#10;tfVQBorhgfTuJKPEeNBH0+037v4ZcZyEdY5Fec1X0ZtgJGFQdweQetf+av2snRrb/OcYymd+oTQR&#10;yziKa1aGxj4ONRtG5FreNlDLxjZBG8fHgrBl+Ff2OSejizzfDAZ4+SysBJGrclQirV2/yqL/ALL+&#10;XI8O5pzZ8NAHeSVR2Enq36aXKYrq1jf0L2WMRyyiRVjFS4RmRU5Scfs/uf52zSXXrWsrESeunxrG&#10;pDfCSaEH4R37/wAuREKmAK4T/ExyExotWOiyaXrVnDbizOl3KLFJdvyjkaaNAGVozzYVRFU8PsSP&#10;JyROeBbCQ3ZnhcB5ISBEJS4DP8R6VNT/AHf7WXZhwAEbD+Lh/h/HqYiYycxsE080p+hBaX0DNa2U&#10;0Z/SMtlHCzwwAx/FyKgpGtJ68UZOC8fTb4eAmePUYo7cyWySyW8LK4jIQvUL8AQlwAzV+0zf8b5j&#10;YTCXF6rjkP8Am8X0yYk0bASTQr3y1evrEtnrUxttXu45Y5Zo3eOOeDmrzLLSJvhjjj48eCq68kb4&#10;1jQ1Wa4SCFEhjRQFQqxKKNqUUAGm9P8AJzWeBEzlLilYuX8P0/8ASP8AnNkTDhp51c+W9Dn1zV76&#10;XWL28nVpbpGtVinl4cvUBctIBJyiLfu29OVnT7PpvhOtxqkl45eaGRG3HoK6hdx1kJ4/YK/D8Lfa&#10;f9rim1xwxiAAEh/WRxbV0emWGi+VbDQoYIrO8tViQ8I78xSTNUyO/wC5BZv70tybj6fw8OXDizLz&#10;XssNLazCi6AVij1MaK/ciqclB68HZk5f7HIeFx3xHb3ONxEckAvlm11lZr7WppDpzuyQ3UaItzO9&#10;vUDi/wC94yMquKTQxxyr/wAjsHW6M8jOYkCOF4KOgWn3dcoyy4Y/UfT1/pOTCBj/AFZMZ8xahFZa&#10;TDANYuhdWTyrPcsAWeZW+FSK8gqqqni7fa5ceXxYB5waXNNHv6ckqsiJQBGCipY7Befw/wCyzJje&#10;aIl/R9X9L/pH1MIS4JGA/iZNBaX/AJ40vS9V4os6WMsd9PMGPrh2fikSAO0n1dxP/qq6fa+FsXeW&#10;4aL96GVwOQXrUA/PBGEQdnOjiqNRpC2Gn6HDqHLTzDLC8zQSTUI4ySA1X7NV5NypwXh/Jw4c8Rtr&#10;m5gsme4R3kWvJFAXjQlaLVux2+1ksmOMzQ5fiX+ya4y4RuidZ0TRtX1uCDS5baKCURMk7O0nrBgs&#10;/wC8VYjxM0R5OXT99zbk/wAOIagJCscx5LHx5Rq6kEkgmjo3Fl3IND/K+W4SOQa55CfUnPlC5spB&#10;c2ls0UkzSencvDIKIg4orRSxmVZOKKy8l+07wx/zYF0/UoXW5t1VEulqZXgUqjVcgEcuRbp8Tcl/&#10;m4JyyzJhkCCTcf4eJjppCRPQo/VfLOox3um3lzdSXWnl1MNvfBXki/dsShaPhGp+Kiqscn2G/eOv&#10;2S/9+GM3pOLs7iOooVBoe/2Qp+1/PmTY5WOFfyx5spMlvxFqLiE2QqjS0bkGIDD25mQE8P8Afef/&#10;05Sfye/LvmyendK3YC5kJH/Ck/fnC/ntWB/x0PQCYe7xefEljEsctu8TCocFaff6m+Jt+Tf5evTh&#10;PcRnen78n/iaNhHaGq7r+CbVD50nQEuIhQAkcSTv8nwNP+SPlFTVL+449yZYaCvuY8nDtPU/zf8A&#10;YyXiC+PzzA7BR6bOa0RakmnsCcy/kx5TFD6skg6Ua6QA0/1Erj/Keo7v9gvGFVvOlsrcW2IFTRG7&#10;/M5p/wAmvLBiIjEsch3BS6Dn5UdCMY9oZ73/ANyvEFg88WvLdgFG3xLxqfCoc/8AEcJYPyRsmf8A&#10;e6s4SpHACMNTwryf/iOZf8oZf5iOOK6fz/osQP71SQKk/GQP+FGNuPyStBx9LWDsDzBjDk77EUK0&#10;FP8AWwx12b+YgzisT8xNCb7Lht6ChJ/UMQ/5UzZg/Fq8inwMQH09cs/NZz/CGJyx73H8xtAH+7OQ&#10;/wAkO2/0IcC3P5QW6TLx1gJExpwdEMn0Hmv/ABDLYanKf4WPjx71aPz1pkis0aPIqipdElZKUruw&#10;jIH04tF+UWm8vi1CV1IIBHpqK9iSQcjLU5h/Csc0T1cPPOknblxfb4CHLb+A41wRD+T+hSDidRmD&#10;9OXKMDb/AGH8cgdTn/mqcse9Sn8/abEhkIJUCpAVyd9+nGv/AAuF035N2fqsIdZAiIFFaIFiw6n7&#10;a1X/AGOX/mM38wlrGaB6rovP2llHaVTEqU5MQ5UA/ZqwSgY/y4yP8mbyVikeqBmA3/cUpX5yjIy1&#10;Ux/A2eJCubd3+YnlWzthc3d/DBAxIWR32NK1A267dMZ/ypjVFX4tUiVuhUw7feJTlgz5TyxyYfmM&#10;fegh+b/5eluI1mAmlaAsTQivTjjrb8mdQFwFub1GhFK+iBzb5AseP/DYZajLW0K/rJGpx97Q/OD8&#10;vmjLpq0ZC15ErIAKNxNTx/mwe35NWzAH6xOoJ2+KLoen7JykanP/ADVlnxnq0/5v+Q0d0Opxl4wx&#10;dQkpI4/a249sB3X5H3AZGtNQ9J22b1yrinb7JXfJQ1ebe4cX9VgZwu7XL+cP5emldWjTlXiXSRAe&#10;P2qMyKpp88fb/kvLxrcalzNaD0Y1Ar3rydshLVZukOH+s3HPjHVEf8rR8lM5SPUopHChiF5n4W2B&#10;2U7HB0f5LafT95qMg36UA7+yN2x8fUn+H8f6ZqOrxpZL+dvkSME/XOfEVPEGvSvQgYsn5K6K+36T&#10;kqDtuNx/yKwnJqv5v4/0yPzuNLrn/nITyRA1P3zjdWYBRRl6rRmB5YsPyT0P06fW5+Y71UggjrvG&#10;On+bZHxdR3R/H+cy/NQ81Ef85F+RS4BeVVKsxLINqGgrRiPi649vyP8ALoVT+kbitPiHw0rXsfTw&#10;DNqe6H4/zmJ1cegUT/zkl5LUtyhuKKaAhV8BWoLdQT/zTgZvyV0ONiX1OYg/YVQvXwJKeGXiWoI5&#10;R/H+c0z1kQOTUf8Azkd5cnuPRttNun4EmZnaJOK148t2/mK9f+JfDjB+TWhAEtqFyTt8KiL6dyAf&#10;wyYGov8Ah+UmB18a2Dbf85FeXj6nC0KrGxXlJMoOw60QOOu3ENyx8X5K+XAjNNqVyat8AX0ht4fZ&#10;bEnPdABEtftsEPJ/zkZphkAttNaaNE5TP6gXix6CjhPfLP5L+WJBxj1C6Q9akxN+HpjJE6gc6a46&#10;3Ieijcf85J6ba24uLjTJPT5cGo1AprxqX3Xao6Zcf5J+Wlf47+8kWmygxL+JjOS/fEfwsvzWXySm&#10;7/5yy0iOYww6RI/HrKGVl3G1ATH+vBJ/J/ygCABckV35TqDT6EXCI5RzP+lSNTlHPhQkH/OVXrxz&#10;MIbeB4k5JHcRFPUNCaKVuH7im+OH5Q+TRQmGZgexnkB3H+TIMPr7z/pf+OrLVZF7f85Mau5KxQaU&#10;eNauLwqGINPhDx13/wA2x8v5bfl1bpWSwupKFQwSW5lPxGg+GMsfpxjjyH+L7FGomhx+ev5pTRJK&#10;sWiwRTKxgmmnit4n4fa4y3M0cTHt9v7WCrT8v/y8dGKaLJQ0PKd5xvv0EjV+fw4/l8pP1M/Fn3pZ&#10;5g/5yE8/6JFA82paReSyOyG30+WC6ICgfE7Rc4wrV+D95y/ycVH5eeT0QmHR4GP/ABZU0H01yZxy&#10;BFyapZMg6oTSv+cnfNN/LIt7L9SijTmJYYopKkUBWj+mBX4m5c/h/lfHJ5A8vemSbCxTsCsMZI/4&#10;MNkJRAP8X2sDkyd6aD/nIzU5ZVSxEt243ZZiiBhSu3o8DgiLyN5SNPV0uykYbk+mi7+NAAMozRP8&#10;PEyx5++Srp352+abmWVp782Cs/7uB0VwFp9kOyk1/wArHXHkDyTITz0y0RSeqqFO/wAspjOY5cTb&#10;xXvxJhYfmp5zkU+nqizMq9BEjkkbVNVxAfll5DlFBYxbHYqzD8RkznyDoiz/ADlV/wA3fOduU+ta&#10;jFGKAsz26LsTSpFP1YBvfyn8ksSY7Uq1ftJLKq0/1QQMsxZpy5hEpyHUImX869eso1unu7W5tV2k&#10;5qsdTuNmX9oNtx4/s4/TfIflayt3gh06CZXYl2uV9dxUAUDyl2C7fZzIOmN2eJqOol3hI9Z/PzU5&#10;ZFIvRZED92sDghgajkVKLybkNvi9P/JfBCeT9AQkDSrAL1H+jRPvt4r7ZM4R/S+Z/wCKZePLvCC/&#10;5XlczRI/6XullUfvW9dIgRU9V4yL3+0ir/ssVTyn5cChJNLsjGtelnAK1368a5A4O4H/AE0/+KR4&#10;8vJQf87tWkZpLfW3SSWjBWuGelARx4+isY/2P/EsVHlPydzVzo9pyXoRBDStKdOOQ/KzP4n/AMUv&#10;5mQ6hB/8rv8ANoSRYfMEjjlyEf7suU5EUVzG267d1biuXF5S8mci0ekWYYVpyghNCfYqRidJMc+L&#10;/ZoGrBP1x/2Ky8/PD8w4bZXl1VjHPHzi4oqtsSv2wEotR4N/rY9fLvlaOijS9PopBo1tbjp78K5a&#10;dDI71P8AzeNlLUj+cP8AY/qQNp+cf5lXy/DfXKu8UlJVaShJIAIAZUVhWnwr+1jZ/K3lGUBTpenf&#10;CS4CwwgAnvQAZX+UkOmX/ZMPzsa+r/cplpv5t/mj6X7zUZE4AI7yVPM9aKzxOofj/Lyyh5W8nmWO&#10;SbTdNV4mLoRDCFNQy/EoWj7N9l+S8vi/ZxlpMnSOT/ZMPz0f5w/2Kun5nfmTNG62d7evCwEchkjk&#10;lfmCrFVePgyjbZl+Pg37x2+1idz5b8mN6n+43TAsg4uRBbjxO3wgrucMNHPqMn+zT+fH86KLtPzD&#10;/NeNYlJvbp0dPRYRXC9SvJpKiX1U4D/ff2sLrryf5LmaJ3srRHjk9X9wqRhqDjR/TA5J34HLRo8n&#10;QT/H9dj/ACgR/FFkVj+Z35ixtKRa3DQ+jw53MEjH1BVxwSiSeowNOXxJx+DisnxYHuvKHkq4FxCb&#10;eOJZ/TJaEKrJ6QC/u2AqnKlZKfb+1k46HN04kntLqTFMIPzF/MSO3tZhp4lnrIP3iTiMiekgMimR&#10;ahfsxf77/usDj8tfIRZaCbYVLGa4rU7b/Fx+4ZGOi1BH0n/YMf5XgOoV7v8ANj8wLZQ40mGdmkKU&#10;QVSiDkSBzEgB+z/uz4l/4JT/AJVr5DW3lg9BpPVHH1i87Ou/L4TU8T22/ZxjpNT+OBie1YH+IKX/&#10;ACuLzjKySppPDj8TRFkVGH2er0bjXwflywEfyt8iorcIJZG7Bpbiu30jLxpc523/ANg1ntPH3goy&#10;0/Nnzi8sX1zTLa2gfYyq6MCWOwFZfDw5t/k5n/LjyQap+j5FXjxVhNPz61rsx32wjs/NzBl/sP8A&#10;iV/leCun5meblt42kjsnnJJl9NT6Kr/rvKh+HkvTLX8tfIyuXFjPIGJIjM01Bt06j/hsP5HMeZl/&#10;sP8AiUHtaCD/AOVm/mEw9M/omBlpWZ0cgivE/CLio3/1sOPLvl3yxoNzPcafpZSa5RonLs8qcGbl&#10;xCuzqF6f8Dlc+y5yO5+5h/K8RyKT+aNf88a9ZQWz6rbW7W8onX6nJLbSM6KVWpSj03LMKsvP9n4U&#10;4hNR8k+TL66aeXQxCX3f0XkgQmnaOJkUVywdl5K5y+xj/LUf6JRuledPPem6Wls+tWV5PGOKCeKW&#10;V+IO7PKW5uQP5uTYC/5Vn5IZwTYTLFT4lSeYP4V5O7D/AIXIy7Nzn6Sb/wA39TL+WYdQPtTSH80f&#10;NYtXWRdPe65H0pfj9IilePBW5V2Pxc/9jlz/AJYfl87D0rG/hA3JW4DV6bfvA/4ZKHZ2pHOf+xX+&#10;WMfcgG/M780OKmI+XmJJDIwvAw3IqaPxA28cBf8AKp/KQckfX+JOyGSDb2rwGW/kcp/i+xie2Iou&#10;3/NbzqIkFxFozyAVkeI3dCPFUAkIp3+J813+VvlJkT0IruBhXkTNG3IGlPtA0+jJY9BlB3Np/leH&#10;d96K038zPNjXE311dNe3IUW/1eG8DBxUOG5V5CtOP2cDp+VHlWNqyveyih2EsCipHiEyUdFPvpiO&#10;1Y9yrP8AmL5wkYC0j02MBhzWaK9dqVHKgUJ2/axWH8rvJqk81vZAaji00PHceIRW2/1sZdnZf50f&#10;9LJP8rjuc/5iecw68LfTioA5grdButKinLb/AD5YJl/Lf8vWoRYXCE78RdyU3+bn8MEdBk/nf7Fi&#10;e1L6felyedPzW9VlE2lGKpHN7W5YrTf9l41PhucQ/wCVYeTxcxzRC5REZSYDKjo3E1oSyl9/9fJn&#10;RTIoFh/Kovkirbz/APmHGsgvV0ySqn0niguYmqR1o8svRvZcHSfl35BcxsdNZeAH2bmYBt6/EA9D&#10;lA7PyDnJl/Kw7kC/nj8zeTiG4tGZ2NBJasQgHZaMh/4Lnjb38ufJV1cNIunvb8qUS2lZEFPBa03y&#10;z+T5gc2X8sDudYef/wAxba3jWe8067Me0j3FtMjvXoS0TLGOPtHgZvyu8mk1WG7B26zrTb24nrhh&#10;oJ/zv9jJB7YHci0/Mjz3Tk66Tx78I7hj+MqfrwVpn5d+TbN/Uksp7olGjYTyhlIfblRVWjD9lhgn&#10;2bM8pf7Ff5YA6IPVfzD/ADGm5x2dzpMCFkZHWGf1QEIZkq0rK1aUb4Ps46+/LnyJc04aZLaOABzg&#10;mcbDxDFlJPuuMezpjnL/AGKjtcdyAh/MH82YKv8ApHSLrlXik9s4Fa129KWI/AMEReRvJqWcVrLp&#10;j3KQq6rLK9HpISTyZAnI7/Cx+JcH8mz58X+xSe2B+Kal8/fmrLK0iahpdqz0b0YreWRDxAB/vZnK&#10;9D9jiuG3lzRvK3lu9a60fR/q94ycGmeaeQ8SQfsu5UbgfZXKc3Ys57TnY/q/8dR/LArkknmDWvzM&#10;1+xNve6/aC0ZuXowwKgLbrQOjhyqg/tP/Ljtds9H1u+S71PTlnuIvT9M1YKPTf1B8I2PImj8l+JP&#10;hyePsbgjUZED8eTIdtmuQVPLWsfmDounNZ2mt2n1Jmkb4oGlkLPGI92aeqcOHJOEi/H9rnhM/kPy&#10;ZPd3FxJpTs9zzLRLI6RoX3JjVOPDj+z+yuP8lz6zpT22e4Jwv5jfmJaWcMH6U0ox23potxJBJ60o&#10;UUAlMlzJyLj4nZfjb+fKtvy+8jQuWk0iSYmoAlubgj7lkVfvyM+zJdJy+X/HGP8ALUu4L7j8yPzL&#10;loYtU0iJV+36VpIdjuKl7h6kjf4cCXP5ceUZLmSZbOSFXbkIo55Ao6dAWOZEezrH1S/H+aj+WZno&#10;mtn+Zvm1bOCKSWxmuVFLi4kikAY71+FHUR/s41vy38pVqLadfFVuJPHwZmwfyaf50vx/mqO2sncP&#10;tVR+ZnmoqeMum7miO0cjL9napWVerFcH3nkzybdTJI+krFxRI+Mc00akJ0JCOFLUFGanxZD+SgB9&#10;cvx/msj23k7h9qV6f53/ADFitpQ2r2l7IZJJUdrQgqr1olFkHwITVP2vs/Fh7oT6foMV1Ho9mtul&#10;7L60yCRmUPSg4hieAoPsrlcexIEgylL8fBge15npH8fFi/nWy80ebxZx63qcTCwRliaCzeJ3D8Ob&#10;vV2qfg7BF/ycVub22uJA9za207I/qqssaSBXNasFcNxLcjjHsTH3S+a/ytlP9irD/jSK2jt08xXs&#10;cSp6Qlhj9JvhACVkj4lvToKfF9n/ACcTkls5p7eZrS3VrXm1uqIIwplULJVU4hgygBg3w4f5Fxcv&#10;V/pmP8sZxyRFnc+b7G0uEHmO9uJLt0M9xKomYiMnikbSLJ6YDNyHpem3LNBNa26r6OnWaqqlFpbx&#10;D4fAkLvj/I2GjvL/AEzH+VcpPMN30/me9n9U65qkEgdS3p3FyiGuxIj58VH+x/1MU1G9m1OzaxvY&#10;kmsnVVa3KDgVQjiNh+zxycOycEI2BL/TJ/lfKDsl+l6Y+kaw2tafqrw6sWcPdOfVkJcGvqer6vMk&#10;N+2G+LCJPKnlhAaaVbkE1qQxpX/WY4f5IgeZn/pmcu2857vky4ef/N4Kg6ruBShghJNKDkaRA79c&#10;EyaF5eeNI20m0URklSsKBjXxIG/+yxHZOMcuP/TMP5Z1HeP9Kg4/Onm76xJcR67IzSIqmJkj9JeJ&#10;3bjx5A0/lxi6B5eHpBdKtOULF1PooSSTU12+IezYP5Khf8X+n/ap7Xz1zHyXnzl5sjeaSTWpikyi&#10;Pi0caqhUbcQI1ZajuG5YpfaNYXtwJbiJ/hXgiJIY0A5ctkTioNR9rjyy78jijGgD/umodqZiPqC+&#10;y87eZbKFlt72KVj8ckjwszsaUFWcsT/m2G1pqF3aQrBaFYIhtxjVV6e4yo9k4Lvhv4oHaObvYnrt&#10;u+tXEtzq2oXFyzEMqPJNxU1NOKUVVUe2KtqWotXlI7Dfqy/xyyHZ+Ifwhge0sp/i+xIn8peXpWEj&#10;TVai7VnIK0oRTl3xFby5FeLstdzRhvlv5PEP4RJh+byfzvsRlz5f0yb0fWj5i3HGGqyrxA2FCNjt&#10;iUv7z+9DOepq9f45OOGA5Rpj+Zyfzv8AYphZsloFFnNFCFHBOESrx5U5UNFfovJt8es0iqFVmUD9&#10;nn0GEafH3MfzE+9A3mkafdTTXNzFHPJIamYwcizUC7kn4stZZepcmv8AlHAcWPuU6ifepyaFpoHE&#10;WkSlBXk0C1qelD75jI47k/JsHgY+5h4sj1XrYRlVUqq8BUI0A2JG9BSvb/P7WWHkG4B+dSf44fBg&#10;ei+JLvWPbWc1EkZeOxZSib0puBxP/NuUK7n06n361yZjHuYynI9VvG24pAbtkj7kEenx7UU/TXHc&#10;2/loPCp/rg4Y9yeKXeomxs3kPGXlLt+8VQ1dhvXj27ZqtXZRTpgqPcgzJ5ltbS1VCDOyuQGqoNCC&#10;ab1Ax1Zh1A+RG+IjHuYmZ81gtNJcl47hyD+0rAoT8gNscGm2oE+e2Ewh3FjfmVNrbTqvWSagFeJr&#10;U77nbK9SWv7A8Om+ARA5bJv3tHT9MlQA+vINi+7DiPfx+jLJkJNStThAAPNHH71qWOlCNFWOb0oz&#10;RaVofH5fTlVY0HJT/n8sZHzTv5ueHTY1Y+lKh7sRWpPWnxfwyK/mq0n/ACrvXASCPq/h/lr3yqdc&#10;JbtIP30feyf8toNP/wAcaO0KujRz0CUogqrGu38c8l5iPSvpfPRf5LW9pN5At1nUSqbp24kj4WSY&#10;NEaf8ZFXjnS6DLIYI1y4v0sZyADw384dQ12Hzd/oDG1S3tWYSemzeurwstwOdeKCG2aV5HX94i/3&#10;f7zhk9tgtrHwReI5BmFabyGnLtX4s2mqAyEEolEDkxHzNEPMd8txcTepL6TwxSCNmHC1jZ3h+Eye&#10;nyifmqk8+XH95zxVrVbiJS+/LdwCDUmla5jnVDGTHu97lg+lJP8AF8uhane2VuoSKBeFo8qTx+ki&#10;BypVVrJv9r1B9hv3qt9nCzW4FtrVrxIGmlt+KjiTVwadag7LXM/RZhlnwyI9V9PpcPPMhnn5b+aW&#10;1nVho812lvFqiS3K20iJSAozIUTgyrzlZGkZXVf3f8/P4iebU66hB61vxhmSOWWH4BLyjkqp+0qn&#10;4U/m/ZXh9nhmeNIDA8JFxl/muGcsgaZ9beWGXQruLT7oPeWz3EVrK/J4VNxFxP2Vdl4ySsztw9Rv&#10;3nq/b9XFtNit4bRJJPVj1CSMGV6FyCY6UZgCWavL7XL4vh+zwyqQl9B9UI/7JswY7JJUNbl1a5v2&#10;toora40GOWP04CyxszJMHPEEheKL6bDjxV1+L7XqYLun1MzSLCiGJUQACVo3HxnkwKg05AR8Cp+H&#10;i320yMMcSNzzv+H/AGP+6+pn4BhuN0lsLbQJrSFr6arXEkj1ksxKjN6A4xShyBIsfqTeqkkfxyTL&#10;w9Cf02xe9k56bFbRfu1ZG5iSrl2ZCiDlVa8nZXZv5U/yvhwxp5+MZ2K/3v8AE5OMmwQEi0bQdRg8&#10;76jr91Kl3NHPFFb+gKRwW0cyXFw3o7tHJFFG8CRoZFZ5/h+x8YUWFnqNvW5VWuoJGlVo1VWR3YBW&#10;IILf7r5dfsqjfy5k4sk8U6iSYy+riMv4f+k/SxyYROdp3cazqXlzXYU05C+m3UEVq311p5RJHZxv&#10;I6RSchFzPrpGrcfin9VH+zI2K3k0enadHJJRUtmV3HGiko/JV2IA51/2P28B05zS4Y/j8cKdSPDx&#10;oexsG8x+YdTjhk21G3kgtpDIGIhuYEhnlo4d3aD0l+1w9Tn6P7TyYya/uNQure4gZktI1/fxP+7Y&#10;Fiy/FUkVj+F1H+Tz/lyGLTRxRkCBx/zmqGo9PLd2heTLDyrod/p12qS6tLM0ljMiG45xoscjqnGN&#10;ZOFx8UMnBW4LJ6P71lf1DIKqjmvEqy8ywHwUIHelOg8cAyAkje4uRCHFskH143Uz20onjnglW3WG&#10;WQifkGY/BGHZ/wC8dfiMfp/aX+8h4LrOOQqwCFmJOx+EcSSenyPT/hsc0xEWTTZOAjGudrfN2pWN&#10;uIZpr+O3giCs0yUnl9RFVKVAIPJk+KQK/pv8ccPw4Jgt4YI2YqY4IhyKL02oa0X/AFegzXavPdRi&#10;bnP+L8f1lxYRDcdWH+afM19qtzZ6fZTpfatqLelFdSFuYWb1Ikh5TbHkLlv3jf3Sosfqck+Etu9F&#10;i1Fo/XE3qyFqSRy/3XVuVNhQUX/ZNmdPXnTjbhr+bwteowCYsmizaL8xpvJ1rdrYNZfo+xWIJaPa&#10;tC10xKxsocuXMrsZW5ceKRwzfDNgu6hisrEwwjnHBEfUeSprwjJUmgJagSlF5Nx4/DmHpcpyTOSX&#10;p4penh/py4f9lx/1eL1fwuLIxjj4Ui8pazqfmDzJNrupo1nNeXcYsLW2oOCS3aJLGqsRw9aSfl6z&#10;cI3mjmZ5I2TCzSNKt9Rs4Guw8kdszRRxz8+LDanJWPxUI4/tcl/a4Nmz12slgMhjFSkOL08P4/pI&#10;xYxkjZuost/Mrzzc+T9V1Cz0SCKK61SGO7uri1MKyxlXKzUJDfG8Q9Tl6fwt+84c/Uy5LW6R5PrV&#10;qq2qExWcQFQrMax7Dl/dx1kkYfCnHinLjhxarHMAQlc/qn/v/wDZeiH876mmOU45CwjdI8y6JqVr&#10;ZQ6HrX1nWZBHfa5cxEj1IoD6c4JdYfiuJwkFujD1XWRJJP3Trl27i5uLq4jSSOJoV+r15RzLz+I+&#10;nQ84vh47fC/+xyc4emIJ3EvX/qc+H+fxfXFsywGeyf4V13BPp+leXtO1GaK4m+uN+lZEVJLOcRpw&#10;AuvUQesvqOWWnJY5P+LE5YK0y3v3sofUllRoWkBXZPW3PFn+18VPBuOYmonijkJIjInh/peFH+ij&#10;Q4yeR2Y/581nyfYearsz2dleSX0NoGuSrXBsUI4cIk+Dip4sdlWX4v8AYYE1GxhuNRQLavd39ujS&#10;xKzukINfhDSAcfUruqf8FmZj1HBjsyGPHIjfh9X+k/mstXEHJYvi/opvoPml7Dys9xPqtvo3l+4m&#10;hia5FqGuHpxSX0YCX/cyKrRtI4dom9T0+XFeIgxX1zBGt3SGbj/dgjalVNWYtz69+S5CMoQsx9Uf&#10;53/SP0NoxccfVdqFjqflXRrq5u9B9S9sJZAHu6PKHeQJKhWKBUWBGIYK8axP637vj9niGMGo2SKt&#10;xdpJa28BFwhjLNJv1Yk1Ziv+x/4r/efBOEoZN4jecvT/AEf96y8OcTcvoRtjf+WfMLJfabplzHf6&#10;jeL9QmklWMWwRNjEIw8aIslG/dhn9Rm9SXhDgS4t7W4h/TUDVA2DMWQDjsAK09Pf7f8AlZkQykHw&#10;j+Px/CssUJgziSn+k63NZasfJd9HWdojNxVUc+m7HkXpX1WajtGqq3wfDJ8eGuk/XZ7X1rmMwyGt&#10;I2Aeg2OzKq/D04inL+flxzCzShCfCDxfj8fiTkaWPpsjdhfnG/0PTdYg021kS6of30scrRbsZEQF&#10;JHb958LCST7HxI0fo+ui4A1SRY1KCIeuWIV2UhSSairKDxTZuuZmEXvezRqICPIMy8qRyTFblbtm&#10;szDHS3jl5unCPcmpo0rq0R2HJU4cGytEsrCBLhGUxPU+uHP7gNWrcCypzX4hx/ZyOqyzJBG//TT+&#10;iwwEAepB+d9Y8wSyafcWdLm0JVraK1R/0gwkVTEGAZmjPJZPVKcG4faj+H4W+ZNPt+URguFjnA5Q&#10;QuaVIUisY5LuAoG3w8ftL9nDoc0t+IbfxSj+P6TRmxwmfTzX/ld5k1u4t549VsR6azSRTXkKs/xB&#10;g7LKeBp8czP8bcuTSfyyYjDZXkkRVZHtozRRFLMZSpJ5M0ZJ58q/Fvlk8sQeXF/S4eH/AEzi48E+&#10;9PLrWNDtLgF7UX1yyF3uYLT0wyAFEWZiOHHjyT/I/wAnD1p4hV7pzBFEVVGUgs5FTUn+VqAfZ/yf&#10;2uOauWOZ2h6zI+foi5Us4j6beaHRNaPFNChj1S61BpbmaC6WSKC2haiCOMUBaWLk5Vml/a9bgvpc&#10;8DvcNGwVEeWvBp52oAatsqqfhVRvz/a4/s/Zy+MLJs1/Njv/AKaUv57LDl3ITmDRGuOct1PDaCIS&#10;w6XpVuXZ0CxANPPP/eTXDnj6R+NFb7EvL1MXiXUHtGUlYSJHACjgeCuQjGvP7ScX+1/wOYxMROyC&#10;fx/NjL/NcyFkMbubnyrb+Y0vLi3ub2Ywwl3mYXcYklj/AHsKxxSx0+My26fuXRZPsR8FTkhfQmhC&#10;uv1ghSpK+OxY0oD+1mXhly29LTkMo7Asm8q6iGCE20o0uFpUak21Eb4IVRyZE+Ew/Cz8ufFPh+PA&#10;ekiLSpHk9eWdZg7QBWeajE1oAS79OP8AMv22+HnxyWsic8OEgf0/4PQ1xx+HHc2jPO2mXHm7S108&#10;WsNqsFxCNUNz+4Jt4yDUNQKvLiytx9P9heXBPUwzku7i6ciHisqqqytIOoJI+yQrD4lb/JbMTDpo&#10;4hX8NnhbYTsbbsX0zyronly343jyzae9xNcadbW7sTGwUEAvG0kUg9ORD8XKVOXwrz580NY0u8vY&#10;2hkuZIrVasEt6o5cAFTzU8lUU+yn2m/aXJYJYweID1H+cieO9wqeTfMflfT54Lm0s4pNSuwIbme+&#10;lZiYvUbmqqQA0vF/tzcOEX7v95+85BR9asJB9XiiFsQEdZJCtZSuyh+JAFdun+w5vmVxRlH1fV/R&#10;9TLECyW8fTtfsl/SE836VBaa1kgg9VUthOEDtCGDHkp5tU/u/wB5+8aGFsXNyierNOnoTVAq5Vqh&#10;KVEbUBZQ54/F/r/5OQAlsPqbALPJA2um3s8dhZWky39kUZyLdHhRXnBZHuELN6bmIeoqr/Ktv9t1&#10;mxs8kdwf37sJUcJFxkK05GikrUKxYNT7LYYREOXJMo3t0V9M039DASadDCtpNG1zfmS2WRZWRP3y&#10;q/xMiJJGX4+ov2Xf95y+IO5gN0jzkT3qllTmeHqcVJ4Nx4n9nko48W+1w+HLd4x4Y+mP4/ncX/FN&#10;Y0+9gpqsE0GjfU9MB0zSHWP4rcc3gMsgHqxGT1EP2v3vxc4v9+csXtb+dLm5WeX1oiga2oAp5gMG&#10;jp/zz+Df4spyYqiDEb36v4uv/HnKxQkOaS635Wgey06XSbBbG4F0E1OrvMfq8sySmdRyVT/vR+++&#10;HlErcI14IuKwTG1uWcs/pEkemAWoAq77VqBt/lfaxnjExVcm8wBW63o0Gv6OtusMJvYkjljvHZY6&#10;tJJMOAqF4M49RqMnpcfS+P4MD398zujqxCr8Ei1p13Ct1YUry/2OW4sIC+GCm/lryta2dvNCUDSP&#10;Ibm2cKrUIX02eJaLH8SgpRfhf1P2vh4l9n6aTujQcJomIQRkcitK7gduRzJmSRz2KxxgcmR6n681&#10;pHJHdBrO4jX1HnB4BiwHIFunwBuXL/m5Gm5egPpSdSwahpw2BXrXnXty/wBj+zjw9LbLVBZpzMYn&#10;hPwhWSi8hLUkMRx4emUr+x/z05fHn//UkX6YWUgrqDAvvuE3FaChCLmZHszH/NH+y/W6iXaWUcuJ&#10;k9r5N1ywhWKbRYTDbqiRJBLdrxdUPIMrXEo4k7x/D9lfjxJvMEccpiGqK0vRF9OvYk9F3wHsvCTu&#10;B/sv1pj2jn8/sTGHyvrckKufLk8VuzM08hvFBJ5KE485aqvt/scDyebLEOeN28hk+IbCjH7J/aXs&#10;P2ctj2fgGwAZ/wAoZ+/8f6VVT8s/NN2IJLqJbVoFMScLp+UcYJkX4BHIjMHb4mkZ+X2fs5n80RGi&#10;qJGkUmpBA2bcChJOy/8ANWRHZmKN/wDHWJ7Qz94RVt+Wuseu091fobdooY4UYymjRCkkjMpjUvLI&#10;QfsKq/3f7WJyeZr5owURlQVHJqH3PdRhj2ZgH8KTr8x5yR8H5e2K3Epnv2kllKO8UTcdgOK0FHYc&#10;l68f9bEm8y34G+5BHw0UEH3+Km+T/I4RK+Fq/N5v5x/HwXx/lb5ZME0C+r6NyrCQNcTMGBO9OVWF&#10;D+0uMPmq4NAJG9wgRqVNPE99sl+SwmVmKjVZv5x/HwXRflRoENr9WW2BiFAoee5SvHcbgqTtu2/x&#10;ftZTeamFENyS0nRaRhup8crjosIJ2/H+mU6jNd3yVR+WmlOYibIL9UoI39e4IACgb0NX23+M/wCV&#10;jG1zkgHNlHI8AFjBLd6cVbCNLiB2Yyz5ZcyjF8mQJcSSmMSyOiLK0k1xIqoK0+F5V49W+zjYLucO&#10;ZbV2Vm+0P3jjffdViZe2WjDi/mj5sPHyR6/d+tvV9F027tfquqwCaJAeDKUgkAFAeMxuUlA+L4vi&#10;4/8AC4IGo6kWqLkM670EMlR99uMIwY+6KTq8n4MP+KSN/I3k/wCrtbzaXdJayVjJbUKIwPUEi/Jp&#10;t8QIyzqmrCrG4PFaj47aU7j3WMYRixjoGH5if4MFh/Ln8vW4ommvzkCsRFqXEUNKMEa4PXx/axq6&#10;tq9SBdIKGhpbTbUpXt75I4ofzWfj5K6/OLUv5Y/l5IVeXSpX5AMvO/T4jU0G8pFdm75Y1LWTxP12&#10;Fg32f9GmU7fOuPhj+av5qfn/ALBQT8sPy9VpQ3l+4BB+Mi/jK1b5TKR1/ly47/XwSFu4n3O/1eUA&#10;06jqMicMTzCDq5d5/wBivn/Lb8t2jUy6NJDsKob1KrWnE7u3Vj9rFf0rqqirTKaH4qQvTb3rTCdP&#10;H+axOpmepUx+V35ek8I9OZCVKqWvhy+LalOTMakYtJqd2UVhJWu5ohP0Dpvh/Lx/mr+Zn3/chLT8&#10;s/JySyw/o1VChUHO5IJFTRjRnYK3+qjY1NZuADWQ7mmy7V+muA6WB5xYyz5D1Rb/AJWeV+SGOwX9&#10;2OQHrydOu4DDx75f6YmrUzMFFK7Dwr3wflMf81fGyEc1w/Ljy8pqumwvI9WrVmJ3oSevLvjm1aRh&#10;waWVgdqUUHY06gVwDTQHQNXHk71sP5c+XIJhdw6ZbRzJVgxkmZDyFSSjH0+n2mp8WWmojfi8zmlA&#10;Ae/0ZI6eBT42QdQpz+QtKJDPpmnwKGLO3pL0JFa1H7W644awd15SnjuQtNhWlak5A6LGN6Z/mMv8&#10;5Rb8tdHc8zY2SeqaL6gO7EciAFX/AFvst9nGPqykEMkrU+1yddqfI5YMGPoKQc2U85K9v+XdlDMs&#10;tvFYxMwIUxQuvLmDU7g1/wBbHtrDqu0MhpuKMR1+jE4YdzGGWf8AO+xCt+VuiTTFn+qJyI51hV2J&#10;U13Jbev/AA2JNrMnEc7eSu1G9VwN/mMHgY+78f6Vlx5P532BE2/5Z6FHJILWS0VSSJIhZwFvhpts&#10;SRTw/ZxKPXpKmiOtaj++7/ecE9PCXNnHPkjyl9iIufym8vsq8rWzlC0ajaehpt1rRfuxYa1dr9nm&#10;dq05MafTTI/k8XUJ/N5P5yHk/KbyjcCj6fZxsTT1EtrZOQHXYfdvjTrV56oBLhjuK16d6CoyQ02I&#10;CqT+cy/znD8ofJX1Ur+jbRo0HBiscSmvbk4Vm5f7Lljf8QXnIqLgdenGu3b9rIHTY75D8f5zP85m&#10;/nO/5Ul5BCiQ6GvIipJeg5HZtuFKCuKJrWoU/vi3iQoH/EgcP5XF3BA12UdfsQt1+Sn5cSkKdEji&#10;3JAM8qnfff0nQ9abZTa5esaNMQPE8BTt4DJQ0+IHkP8ATJOvy9/2LIfyL/L6FS8ejqxYdFlujUD4&#10;qgmR6dOtcZNqt/MpjNy3DwXip/4JeJwQ0+MGwB9v62UtdlIon7ETpX5Rfl9pMxuYdBi9anEm5aa4&#10;QV8I5jMlf5Tx5ZYv7+oBeYUFFIban3nE6bGT9LT+byfzkY3kDyN6bEaLpfJmq5a3TkGB6VKD/gcV&#10;E930LT+/Jmr+rJfl8Y6FplqJHewor5X8pqoKaZpfT4fSggVfHYAnr8vs5TSyMeLtMR1ozH2PcjIH&#10;S4ieSRq8g5SRVpoml21ZrOxsY2IILwxRrUbg1KRmvTxxyyKVPEyjetAxp09q5IafH0CDqsvWSnd6&#10;TbtKjXNtZvRKAyRoSKH/ACguO+IihMgPQn4uv0UyXgR7mJ1E+9Dfo/S0Ug2tmY/tiMiGlNhX4uQI&#10;HyxNo42PIs5I6n46/eTkzAL48+9GRRrEghitoI42FFRRAIyASR8KoP1ZY9MVHrS18S5/jXIcAKPG&#10;mpNpsPwn9HWXp7CiwRg7kmmwVf8AhcsrFU0eSh3+2aU+7JDGPL5J8aa36uagtbW7MPhJ9Fa1Fabk&#10;nxyvRjYU9Q18DU4eEI8eSsrPCWItY+260SlPcH3xphUdGIHYUxpfEKoty9ByhjJA3IIO21TUA5fo&#10;INmJrX2HXFHiFr63Ix5xpFxI6kFieP8AbtjvQhI4moFd9x/TAQGBySclxdgF1MZYrtRTSgO21fam&#10;OS2g5hQaHwbfGlOSVKM1/e+i7vErr2eGi7jx3/zbN6ENK+sB7Hkf14dlGSXc43l1z4/UGcClGVoR&#10;uKDsQdseqQDrMBt0oa0+nEKZnuQckt+wPDT3ajbvzSlR4AfwxyLAKAShm324iv44aCDI9ylK2ouG&#10;ZrJ4Yxxo3qtQUP8Akjueox/G223pv2ArT7saDCy0raqysAgJANSzORU+5egzFLY9D1P+fQZHgC8c&#10;l0cmrADkoqF2qCagn/KY7ZTR2wFWNKeJbamHhCicnJNqrOBCoJckfCsfxBttqVPwnbMI4Bty+k16&#10;ffhFBbLck+oyU/ckilaDjSu+1AvhmPoqQAQT1NK1/XjskWVvG9dSzI4VdlqV49xXYLyzD0/A1+Qw&#10;EBaLRe+A2ZOIUVJZjT5gGnbMVqdg4716U39qYQE8mlnYL8bWzCpUJUkH4SN+XIH4f+I5XprXq9Tv&#10;vXIdVtcLmUrULblV2HAJ4UoOtG698r09ieTdadD/AAxpb3Xvdk8VMMW61oGQVHvyH6stYytDyb2Y&#10;iuERSZKMtwsrOojjJA4vGsgWlQN6fs1rjgjDep32+z/Zia6o4lkhhfbgtVo398QDT5HcbZuBqK1P&#10;+xH9MG3eniaZ0CkpwQftFpmNANtviFOniuOAQDcGv+qB/DHfvY2VNjMSOBjoKgEys4NKgU/edcrg&#10;u2z19tga+1MJvvZW71Xo9Tbcdt2HIim2zcj444RI32uYJ/yiPoyJI6ljxkLWnuUX919XZU2B9JTQ&#10;A15Ek9vlm9AUFA4r03av34CQviFTW7fm/KS1kZB8R9OEL8Q2qtB4ZvRFOj/efn44LCeNd9YPMfvL&#10;frQALGTWvEg1FNqdsv6u1ASr7+NckKR4im2oRGRkSW3om1FCHpTqKchXll+ixGwYgeNf65FPGte9&#10;tldQ8kKOd6DhWhPT7Pv3zC3cUBUg/I/xwqZhZ+lrdizLIrLXajIBvt2+R/4HN9Up0AAUUqQf6Y2F&#10;8Rb+mg/EMzM0rcuKSRAUG1R8XQdG+LLFp3WhI6nif6Y7L4y19Y5AJIZFDU4oZlA6jpRux8P+Gxwt&#10;JNyQPEjj/ZiSFOYIU6xa8wiNKf2VcTsdx82/4jjhaN9qg79F/swEhHjLDqkO8PqyEkKRymo25G2z&#10;8v8Agcb9XJNfhI3oKAfww7UyGRs6gkamP9+j/CWkEkjniRTaj8unvmNtGQeXFfYgf0yIjSPFLcOp&#10;3QZVhM05FTzVn2p16vvt3rlfVaAUCkfIdPuwr4yq2p+sWEjzK46kO4HIVquze/8Aq5jbjcHjy6Ac&#10;R/TAAU+Ms+utVGBlEBarOZnFT2oefxCgxv1ZOI2G3XYf0w0U+MUQb+cTvxd1LAhQsjHuKbc/2hWm&#10;WbVNzRfCvEdfuGSpRmQ41S4RgOcxJqyr67DYderM30UzG1AJ2X5cN6ZHhZeKsj1mSVV+KU0YgObk&#10;BeR8fHsfizeigWpAp3+H+OPAjjKp+kLozcUlcNTYCcqAVBNCo+y2/hjjHFWgX/VPAYBFj4klqzz+&#10;l6guCzmhlj+suRvtRTXavgDmMcOxpXufh/oKYeEKMhWCTVGd158OipSdjU+wZ+Wb92N+O/htkiNl&#10;4iWmhu2/dm4IQ/t1cU7E8gWPfrmDKCD6e3elMjwhJPm76rcSo0ZvSGBBjVuanenxchucd6pAqIxT&#10;3AyPCx59Vv6ODEo1/J6hqDxaTfb+ymUZTt8C/cD88PAGQ97Q01W5sbuYcRRl9SVCKn4TtX6Ma1wd&#10;qIu3UgLiIebIBy6HGQS083xGqqzzg7dTuQ2UJHrUjjv3AxEaLEohtPtmg4oxlAUgUkk3oR13p9+V&#10;yfbpU7bU/VTCYtim1rbAtswQEklg/fr8Rk65RlflQvQntg5KAKVF022aIMLYsq9WoT1HepNOv+yy&#10;2eXap29jvkgEbKcVrYqzcYm5kfDVAyVPbvvt2y1LMNn3Huf4YkBidm7kRKQslmWDbEGNNmp1338O&#10;+WvPf4x86+/vkeFlspTC0BUCyk5L9lfTBrVaCgUexyuAYjkw2379fvxlFbIVEvFiRvQgdfUotKR0&#10;Kggn4QoJG9euYqOofb5muVpEy5ZGPwG1IcnkDxQKWIoQKA05EY/0dq8qV8a9cIDEZEO98AwQW/Pj&#10;UlU4D4R/lUP45XpOdq9d/D+OPJPiKj3dqnxrGCFPHejV7/sp2+Xw5YgPgQf8/fALXjUptUhU0Lxs&#10;lSFDFe21K8e3+tmEJ60YU61qf45GkGTpdTtjGsZkiYOAY/T4KAKA9eAKn/gscY2H7JIw0vEppfxS&#10;EK1zGjnoKgGo7gEV4n+bKMewIVqdj/mcaUTct1xcq00DMQearWhNNwarkW/NNafl5rnImv1fb6HX&#10;3yrJyLfpD+9j72Qfl/Py86aQYFjERmo9Bv8AEhOxCjPJ+YT0j6Iz0B+Utvpcn5e2n1slHa7cKykc&#10;jSSvgTx23zruxcmcYxwDigONqzcJAB5vLvN2p+frfz/OmgxpdadFpryzQTKyqJaAAK/JV9Qg/BXk&#10;jfYk/wB+RdOt2F3CssPLdZBHI1KfD8IJP2/iXf8A1coy5fCmYnvHp37/AOb/AEZf1kiQqg8R1r1P&#10;LGrXNpqawyQyXFnJd2MRlLn1j68ixR7WwS3mVhy4Pwkk9Ll/e+m6aCV0IWcwotSz0BoGDDYmq8g1&#10;D/11j+YjxbD1y9Pp9P0/1m/cbFC2Ou6dFdK7aOL6/uQsNvDHJJG8rwtEwLqoE3pSQvKAwPxxcY1+&#10;O354GkN1HKWO8bAD01au/SgqDStP5sz8OKJ3ibN/xONkxnmCy/Rk8salYpDbrW9tZXdb24txE3Qt&#10;zkCNFz9JpFjZPTZm+JlWTl8JVd3Eclp6npspjYiGg50JBUkVB4nfg3wfCvLNjgEiTy9X4/HF/Ew4&#10;CPWXoGi6ZdW2riBp4Z1uESS7c0hb4SvFTxPxpx5TLynbk7q6J8PHH+lZqfWgSI3EgJAZSpkIoxVg&#10;QGHb/hcsJlIUb4f9y24pxyCyOEqUs2ruzWd7JeJpyMBJcRSIfqyOpiEiOCQVapZW+N04zP6ifBmQ&#10;TxmMmlARykYdVJNBUVI3fkFPw/Cv+XgmRztnI8HmG7tNPuxcFJHV2DCO3hOyyhV5tRqBjxg9NnRf&#10;Uf1Zf5YWxt3JatYyS3RmtmZTycVb02b4fsOGDdPiHBl4/s8PiyEIz4wIiJv8fV/uWWQkRsGooWwi&#10;1uPWYrPR/qN/brIgVSqK80MdXLiWD+74Mwa3dnX98kqyyrN6ceFlvHJaXYltXWZG5EykrzZg3Kvw&#10;ELQt8Tftcv5MzpgTjUhw/wBFsxQsWzC7S31fSWstUhNqVUJJbKriNQy+mQC615BaqtP3fF/g9Xir&#10;4ahLy7E6XQDpIwZVRW+A0qFqSBQhfD7WYQ4cZFH/AE3+lTmxcXpPJiCnQPLcmmtpc4hlt4vRL3U0&#10;amdOaxPNxRHLSI8wTixRuEi8OCYxbH045WHARx8TKgG1ABVmFetK/s5OWUEgHmfpYDTQiN0fceab&#10;eS9sLdzKbvUPVWwmYgOWqzCONqfZYhV3f/W+3Hhgkd4ZFkYt6MjRoKKSeIUsS5q1Owr/AD/yZrc2&#10;oxRBH8UeJcZjEMG1HWPKsUU+nRJE2qWEd7dcHmRESd5/SVYAUh5vtI3plf8Aed35fWvssNk07nbl&#10;JTIqOKsI3aIgdCAyFW/H4s10tfGUwIiMpXw+qPiR/wBl+PUuo3jswyPz5BLrVLOKzkmhlaC2uLm3&#10;S6V5ATJHKVmMnHm6OvKNP3CT8uSt8TBr6/sfSWzkkZBIWViSaqN9qsN+n2j9rLtHoMtynW8RwR2+&#10;r+mjHmFiIT/yj5E82x6pc+araytppLWOH6jEFiEdxJ8IaYLAx9EqxZTCqR+kjcF4cOeCbCWKed5l&#10;KmKMVVlNSedKb08Frsf2sq7QjKIELJlOunp/i/4tOaXCSL24Uh896Vf6Zo+naS8lw+o6lJHDPHKg&#10;SMfVDITUKeTgNdcfUeNm527r9r1MDXtjHNCjGACZA7IK1HKXZuYNajM3RZqkakOHaMtv5v8AM/2P&#10;+ycTTYeKHESyny15pksdfvrVNY5aa729tcloeDLb2acoktpEKsHkrxVuS8V5y/3sqYrYJPDb85yZ&#10;SOKyOQBWnxchue55ZTrZRy5OCPplvw/7j/cuRjmAKJSTz02ma1ri6ZpXGwuGWaWzjjeViXelu0cg&#10;9Okf7uH0m/nb7TcJOeDJZgnL0x8VNzToB3+eYGHBIgcfL+H+n/R/q/7lulASDD9C0W5uFg/SThLb&#10;1kSBeY5SySceKEqefpfY5PR/T4tw5fFHgNbOKGIcAAd9q0G5NOnGnXtm2GpnMyB/4r/iuJGKAhff&#10;Jmz+dNX1fVLqG45mNABG0aiSVREg9ZUQmdZW+Cqep8P+7ljRn4Zb80tLme2cu7VkiVviXlxoAO+9&#10;FyuIvLCM4i+Hhl+PpaBiljvhUUdbzzT5e0XX7CG3MMK2V5Mh9F/R5+o8hKhof3VZGVKLxf8AmjVG&#10;xDThqUVun1q6jc0YgOvBnYmtC1TxRalfs5LX+HKR4ISv/TQx/wBLh/nyRp5ZAaly/H8KYee7fyXf&#10;6pcpouh381wHjWaazb17WzjA4rMkVFSS4liVH9N3VebOruki88U1KVvq3KG35SqDyCsKAMNyp6NV&#10;gMh2bDIDeSW0v9N6fxL8epsyxkSDEKP5b6bNbay41jXSNMuXQW6zwusrzWzckjnV/jh9OL1OSFmi&#10;/ZR5OPqYrZlF4q3D96pNAAEdTShH+xOV631xuJMuGX/JSH4/hcqcRKNFKvPH127gkvbGW5lfSbyJ&#10;EkZme8s5l9RZVcggoBNH+7k4p+wvwrx4uW3sVjaxWCNYeJLRhRxPKtailDXvmPHLmkfF4pXfD+Px&#10;/pWMMMYxockrfU/OFwYPOdxql1PeSXHopKzlJPTipRQUNVUSc1Crw4svJfTbAaaxYQ3UNiQ8TO5h&#10;TmjoOSry6sN61+1+1mwlo8s8ZyAiQri58cuGX4/zGiOrgTwRtleqfl15s1LQ77zUtxBfKsTXnGGa&#10;O5d45ZKMo9IemOARm4AcYPTSJOfxemvcwcyGSQRpHuRTZgPipXw/myWHU8I9YPq/2P4/hbckNwt8&#10;teY5bKERajZTXd5qNQJufJ4HqIavERy9QPxSHly+ORP9TCNfLQvbnnOnoekxBCupPiH4qBxJq6/6&#10;nxf5ObDJ2l4UTXq/m/j/AErr8mnlOW3pi9E1T84bLy7pJa1c6m86q9gXhmiVjSjR+rKT6gX4G5x+&#10;r8f7rjw+NTa20HTLO3VY1ryUKhY1A6lAqmiLSu22ao9qZckj3A/9JfzuL+FvxaSMNy88vfzl8765&#10;rc0fH6raWUjNPBDE60hhIWf1WQSzt0TmEHwf5Cr8SEkscF6kYj+OaN2R6IOXplf3ZY+Aao3/AGWz&#10;PhuL/H9ZqJ4ZHuZZZwS6popnkncpbXEcdwnKZhD6schNwkQA4yTNRfT9KNubqn97y5MlhVbiV7ti&#10;6s4YBq8Q7D01CB2Kry+zlsZVECH4/i/hDDBjxk8QTC11CUaHYw6CkcLwwmI/ECTFFSVmke3i9U8N&#10;5E/2ayRc2TgpYvp6FkSevF1Ywy8QFJIKcB3r+y382Y+ojlmCDHh/mzj6uL+u2eJEyqrSjzhaecby&#10;IG60z03mt3ii1GwaaRnBidZRcdAqR/FzjZeEsb8lXF7e+imadEEiSREMYp0PRhUNG4qr9d1V24ft&#10;enmHPDKMoiQ5jh44e8/W5ccwJqmL6l5Z1Gyn0tL1I5YZ4mtpNW0mXijOJWX0bqOQR8WPp/DO8cXO&#10;Tlx+tcMWRIHaWSMiRwSjEncUY1FT2VuWTGfh4Yn02OJkMfFzUH1jU7OLSrC7T9HW08Md1AIlVklP&#10;o1rRNmlkT0fi5c5PUV5P914EuYwjpIFLAkj92eyEk/EDy6fazLx5hIEOPPHtQ5sx8u6wL60vLGaU&#10;QTQpD6y3sdCJLlY0jAidPSZTIC0Nfh+x/kYHikMKyLzFN1XiWIod1AJ+I7lviOZF8VGk48dAk807&#10;vbddTayuDZSE1WSVJ1iEiSCqSl1VvTUqixs8Sc/h+2n23wTfI8kAZJB6u3GNiOBKGtDX9o7d/wDg&#10;cxcUoiRHT/iv962DIKY15WuLax1m7t5bRk09HJa+jhkNyoul4Ky8QAtunCT4gjx8U5NzTjgNbe3F&#10;t6ittcKilULAVZRwPCoo1GC8uXL/AI1yfEuVV8f+PMzD1WyU6xfS669q1q8f6OM0wu51Qn0o5nWZ&#10;VuCG+HlG0npmJlkT9r+dk8zpMeShh8KSlTXkaFasPHY/63FftfZy2ERVuT4KY6Vp1pLp6NBK0Ycv&#10;cWCuFHpRMySARMDQpxKsrfsNLJ/d8ueE7J6SyqoWS3cFooT3QU5IooeairUVT9mPivwvl0QNg1VR&#10;ZTG3qG25ApNG3p3EwrVZGB4yN/I7AKD6i/am+L448fLKJHASNiRtG0pVmrT7IZWNeP2efxfb/abn&#10;koDbdYmzTrCCSG3rM6JT4pVhVo4wKn4uDryXls/D4fij+HinHE4wPWuOQZ2UuGjJAIShIZaf5JZW&#10;/wAn/L/vJS5BsjJVmdzBaEPGkbiLhIFJX1eQUg1HTnwaPb4X+18H91lvbxJnCAS85fUUVKinQmhr&#10;vyHxbf5X864DjBSJFp9JsZIY2f8Ac+nB9XLbM4BFVXmtOxHD4v8Ag/gdBhulu5TbzxCOab4TI1AA&#10;ELEUdSyvuGoj8GZfi+x8WUjblfpZGSRw2Z0yM3dhLPJa2NGFuFb980kUSmsbxxunwslZIHkRJPUT&#10;h60fpYg0TNdVt51EsQb1GLfumYH7JqDx5cd0/Y/4DJmQ4fixsJkLqNdLDXdpK8MsifVkSPlcxK44&#10;8/hJ5cOZ/e/txs3qfD6uDP8ARvR+sVH2uZG32qVC1p4fBy/43yNG6bK2QNNT+snTyp58BGslGoY6&#10;8WfjXx4yely+1/xVn//Vu3uxurkhKdSrdOW43L7jpvnQAl5mnvF7ppKh41Bk5HiqslKlfhagEW3f&#10;4W/axae+4qlSAKAFT6bEVNKgMkXWv7JyTEY7/B/WgrLTJeUw48mMjGN0E8QJG4DMst1XgVP21X9n&#10;hwxFLqSYn0/j2HxUWgpXb90z+H8uCinhpGtaxW8Y9ZfSHNuKBzyetOvrpEOXxdOX/DY/k8cqhhD9&#10;o0B+E1FaV9QDBw7o5haRBNayMpuVDRipU89mI5cTAxO38yn/ACk+HLZk9I3PoFY03ZlZWjPEVbdV&#10;UbBsPEEb8rUY2YTCxa/jaaRRwR0eKdVkYiM0kd2PJkZRVVbEY7mNCFp6UhU0Uqa0qRUVfxFMFM6K&#10;MltZpSxDLcRKwqQ6mjUDBSFh/lbl1+zi0Rs5irA8EJBFeQrSu3wLL/xLERDE2EHdHVrWNh6Rnkpx&#10;PARNQGg5Vlkth0P2eH+ryx8rQRxyBZmMig1/e7bn/LEX2fDCYkIBl+PxJZbx3M0sDzWcawuwABt6&#10;NstNjC9xTnt8TD4eLcv2MZAks1QkrcSOgPMkjc/YkNa+GCz+KSSBuVW7ntbVVkktYw6tXm6mIKDs&#10;tWkhHGn837P2cUkhlQq0ksnw0JZ1Y7HvuW6V/mwkEsQb5KdtdWjJIlvb2/Jiw9OGSMVZa0WoCbvQ&#10;leSZkGwC3ETcSDxYcq70qP3ft3wXXd+Pgkny/HzWykmQl7C6TmpX1I34BfgqVYfWB/N+wv2sbyn7&#10;iORH3qFiHTpVgQ3y+HHn3L1/tVRFZqwKPcRSxniVaW5cValQEYOnhy+L4f8AV5ZRgvGkoqbftgJI&#10;oHXrxIHv0xMe5PEHfXNLjh5S3AB/3SzSQOWO32DIrGoHw/a/mzVuI24NGQNlFQ4BNB0r8x1wcPei&#10;wuVrK5T1Yp1Y1LvwaJioqac+P+o6/D/xpl+rVf7tyWAFVan0/Zb3wgBaaeB1egnhUIxYiSLkab0X&#10;+8SnVVDf83cW81dt2Yr0GwIHDxrxrgIBTyVPTnhj2ji5j4mIJQn1DQlQPU4/8E2OLbEMzFfAp2IJ&#10;3o3h/k4BFVMKSyFUiVtviWT9oEAU5IDu2321+HLAiOzTovEAfZqSG+Snw2yRARfktka4Qho7KeT1&#10;CSwEoCqUB3q0ijq1GA5fF/krmaJqN6To3EcjRiNvvXJUU8Xe0lzGeAuIJoy5KITGrdTsfsyCmwP/&#10;ADdjhbXCkMoD7U2Zm6EE0+I774BaOIKR1GwYNGztDQhqNGqHcELyBRPhJX4f5sUkglVV9WGVRUdS&#10;y1FdtyvjgO3RiJDoQo21/bTu4tL+1kYKxPAJLRuJBPFZPAdh+zidIGY8UkUkCnxq1KbdgvjgoMrK&#10;IX9IRRL600EtCfUZYZIw1d+haWm4/wAvE0jXZUdi616qCO29SxOIK2iJJpqF5IY1hkoeSyFWrQ1U&#10;gRhT18cUoFXipoCD8ZT3rkrC2oANI5kcMWDD90sxNajjT+XpXHIA3Hk6CSooSpB6ChFFAxq1JUZa&#10;xNIEhneDgeSiVWUnkaq3J2YVB/1cTlQMQBxahHwrJv4E8SyDbvkOFINK8MrKKkzISCebQ7HuBzWO&#10;Q70+Hif+CxyRvXZE4kbkPvQ9N6nY0A6ZIBeIKU0yAUM05YH4VMJKkj7RAKr8S8nanP8A41XHpA7G&#10;jwu/IHcOR16dQ2EBiZ+anLdQxKDFdwxekRyEkSsRQ0Yng6Bf2fsrx/azSRKhA4SjqeXOoIp03UDY&#10;nIm7UG27e4kmq3r2zrRUEfpFHV+VS1VkZuLqqrxp9r+dcSJkfj+/5Be3BCRTenwsfpw8VsqroiIw&#10;kXq/6GIy56+rMFPKgLfvI08fh4/8bYoOcvFzKo5KSjGIUooFfhWuIl+KYqHGG0EsK2zvwcCaNbp2&#10;eshPE85StCa+P+yxqiWnJJIiux9MpIpBPXYccAUndUdoq+nJb3KkhlE4kgcMAaAAuZDX5/zZmV0D&#10;cWRgvg706dN2/l98Jj5pBvm3E0MvDnFKkkhpVooeWzHc8U4/b+IUX9rLSWY0DOeQFGPr7Hbfv9+B&#10;SB3fYsa3tULGNAFZqon1I1WjfCAeIJ6URv8AhsVieRSpaKRnPHivqqetOnwk9clt3MTXl8kLdxK6&#10;y+nd28MKCT1HNtItAOR+I+oq7KeWZxdKPUMNwK0JICNU+xKePjgJ8lBHKwthfTnrbpqFgWQlQnOV&#10;CiDfdVmJrx4/ErYyW8dCyy8lZjyEbxoOnfbhjxKIjoiLXSopEie2ZJkjX0zPFczPXlQkEt6x+jly&#10;yhKh4usjio3IVhQsR2V6ZEgpormtZaPFJbRHiQFVpI2DKgJ6vEWA7NtyzepGZGHrEUUn4vUU+xNG&#10;P/EsktFr6tMLeMmyTkWUUi+ryKp2DBecaHx/3VigKg1+sx12qSZ+x8KuOmJX4f7lBkTlf+OXdGlQ&#10;I1XT+6g/C37pgOVB8XHFFkZiFNxEQhqpjc17dea4rXkpeiqh5Bpt1E80dJFuYoyKUYBV9CX7Xc78&#10;eP7eO5zBmIRnatKerDU+O7IetcQerGhX7JKUsNu6Qp6yQpQOWFneEClSm0cy8WVl+LkzN/sW5Y5Z&#10;XY7rVaj4VaJyoFeoEeINor8er/ilklmsafBMFk4FfUlivIkdnK1oXufHj/qfz48T3RJEaSFm+JQE&#10;Rzv3UKopgJpBiOqi2n6TDEGu7i3SGECKZ2uJ4FULX4JJJZW5iv2j/wAFjCbqJT6pkBelQ8ZFO+xD&#10;fqwEp2PKkRCmkX0nKzFq4gDcGguVcGhKHkGiNenH41xIXkgXeXiO9UJIJ9+ZG9MHFsy4B3IqTRoW&#10;m2tBIeq0lChlXfdRCCePJv8APhj47qaprMvFaV5RuO/s2ESQYjuQ9zo9qVWllJzfkFMdxCx2UgCk&#10;iBfEj/KxT605AJuIqsfhBWQb9NuSnb5HDxMeEdxQqaTEGKLpd5xjUc5RLbGoBr8QjmUh92+2iN8G&#10;X9akKli6BU/ZDUJ261Mf/G2HjRwj8f8ASTY0eKKYRrBKzSg0kaMyIKEfCFW4JDGvaNcwuZdgZFYy&#10;VXiskKsBSu/JafKmDj8vx8l4R+OJZPptoGYi2li+rhZBJJb30sbNXgKenLyC0+2jqq/En7WKJczG&#10;qMaON1HOOtPlQ42e4oMR+LUp9LsAVmRawkhZCYLoryP+UXXjtTZv2sePrrUZRK3YleEg2+RGDfrs&#10;n0+SFkl8u2/KKWWzjJJMaTGe1clhXqwZjXYhqr/PiLXNysirwmDAAvWJQfoPOuSs/gMhEV0+aJi0&#10;nS5YHl9SzaFiywFb12TcE/EphKdP2v8AjX4cZ9ZvEDci3w1+3GQBTt9s0+nImaeAFErpGjXXo+mk&#10;JEgU8oLpXLq2/L+5HJT/AJCq3w45byRnZTcAEDfjGxIr06NjxleAVyUZ9Ct4okkj03mnL4PUuY1D&#10;Fdifji+FhT/P9qxdzod7lCR0+CTfc9ajACUcAPT7mjoemzqCNImVWADkTWtFPFTsUffry5/5ePe9&#10;dUIS7iLDtQ1J60qw70wgnvYjGO4qEOi2s80RuNDvEh7MzRlFFOJJWGQk8eXUf7JeWaK8nK8llir3&#10;q4/UQBhMiOX3pMB3FdeaHpaSiOWzuuAAI9OGQip8ZEdpOVKdsct/LRqsnwndFliH31GAnvCDiH4E&#10;kNL5fsDJGAk5LJ8M0lpfP2AABV9xT4in/B45ri/kAaEjY9OUTVpsaHiu+O3cfx8FEYjn/vlJNI8s&#10;WzlL9Hq4Px+nexAVqV9RPUk4pQdf+CxT1tQDAFHK9SFWM7/QBkSd6osagovpflR4TL9Yt0lJKK8k&#10;t1HVa0anqM2/2v5G/wB9/s5TXGoFaFHG32uC079wcREMhGC2LR/KcU3KKeA1chYjdTFgKgU4uG5f&#10;tf5WIfX9QBryKV23iBoQPEPvhulOOP4KZL5W8tyRlViSZVPIFb1xUMxp8JgPGlPhFcsX+olgQ9Qa&#10;Gvo12I8a4p8OH4KyTyt5VCN6kHpmPkOIvuHxKe6041pXd/s/8RUGo3AYK779mEbAE/KmNeYR4IQ5&#10;8paO8JlitWKnYxtdIzJGRQEOGqdug/4NvtZm1FyP78A9RyDAfL7OC/JfCHc6Hyrao5I0xnGyuUeN&#10;3FD9pgZSrcgFI+L/ACcz30hYfv1UmhHxMRTxPwHHiHcmOMdzovLdrFE/+4ua4CcgVEUStyoRxQG4&#10;Tj1/b5fFjjeTV4+tGSaDlz2NfmgOES8mPhjuUY/L+n+l67aZcxKAzm3aAF149qpcOnb/ACs312em&#10;7qaA1DN1I8CKDvkSy8MLT5c0vkRHbzqZWXjJHAaordQ6OJHDEK25+FcS+u3hHwNCVJ3BbfpXpz5Y&#10;QfJJxx80avl3QI5D6yXqTRrTkICFpyoasITGx2HxL/zbiiXN+ykfCabmgUn8HwXfRhwR/H9ijc6P&#10;5Yiljk5SrzIVC7yqo8aFoPcdv2stbnUKBuBNdypAqNq/zHCPcU8EENcaP5UPwG6RAAQJEkbi5Dcf&#10;tekre37L/wCRjkuLssXaBlXcCgJHgDUjCT5KYR71K40vy+Ixbw6pBJPVCwkkVWrszoVV+XIDbkfs&#10;5vWu6A+k5b9sBGNffbISmE8ALjaeXIpWjk1G1iRz/ope5hShHVaMeRqG/wAnG/WZRVuRAB3BVj1+&#10;QPjgEl8MK50rT2ZITErlxVSk0K1K1r9p0rQrTr/ssoXTA1MikA70V+9fEYTIL4XkqNpEUiGNbORG&#10;ZSY+UlvvxCgj4JN+TfZPL4f2myxcN0MiCvVjzoD16UGJknwwovpgoGFndMUpxiUWvMqTx+0XdSQO&#10;7M2NN2/OhKOD/KxG304DJRjCuui25hDqtzbyL3miVtyagfCCPi/YP7P7TfazfWpOpVaU2PID6dzi&#10;F4AuGi2q0VJJg4c80ELORT9kcVA6D7THKN0z15RA8em6/wDNWNshCuRcuhxwcDFesolqGPpyEnwB&#10;Hprudv8AKb/hcUachaeko6dXQ/f8VceJiIeaCi01PWBF7MyktQLbXC7EUopMfBTtyWvHLWfmwCwk&#10;FhWvJStP9jkidllChzWLYNEZTJqIkjgJUR+lNHNyANK+v+yR/k8cslq1aNuNexP8BgJWgOSmjoyc&#10;Y7yBplDbskYJ/lI5uwalft1+L/IzOSQQkTAdN+X37J/HAE8PmstX9OaM3eowMaA/uzBQEAgJSS4P&#10;8vaPL5IFBZNgPiB5gfioxLHhcDdO7pFcDlI/7lo1tmbepK1W4ZahuP2f5sYbiNW48Qp/2QP/ABEV&#10;wFn4ZKJg0+7khMyyvKlDQfuWQDpWglcJyPgf+Bx0bKxrVd+tOm3zGC0GNIe9iliUKI5qrQxhgKnl&#10;0rxYltsY1xAp4kADpUkU/E4QQyEDzVk0vVp4w8byFhVuCxyFupHRV4ntjhNbCpNK03HJQafSRjxB&#10;HCSovp2tMEEbSfb/AHbGGeVK7A7osjVA6p/w2MNwnKgjJG23NAN/euNsvDKsNOuvTDvdrG5qOYt7&#10;p3PDsFMahv8AJxZZYtgyEj/WU79hgRwFLZ4NT4ytb3MasRyq0FxGClas5qF+IU6fzfy5lm2qbdlU&#10;nqOJrTGkSx+bb21S0SazDPcKnIxyrPEVLUod67MP5ssuqgD0XNTsaGv6seEqI+ajGk087MdTs4iq&#10;iqFl4bEjYepwFf8AIHLKMkZNfSkHvuK/cMItRE96ube6SMKL+xdhX4aRMV5DkrVZunSijLWS3LAA&#10;MGNSSeX8BkZBaKya11lIXldoJIl4qqr6AJ8V5SSLTry+Lj8X8+PUDdq1UV34vtTtkYlBHRDXU8np&#10;xxvH6cz8SEM1qQxcE8qAlOK04s/xLjBMhAUkg9VHxV2+Zwz2CeBX+oXgkaaNYpUUhJpFMXpVataB&#10;UYBu3+tjfrEYPEnvswqa/jgNUnwyrnSL2RRIqDlxo0MnprwoRxBKxnZt/sn4scZoR+2AKdSafrPX&#10;AK6pECh303VCFC27NIJGDJGrS0oB8QKRgcGr9kryyjNFueoHckdfapyQI/FIMV0ek6qypQFJGXkI&#10;0icAKOqsVQUNTT4cd66BfioCvuMjxBjwFz6Xds6CJZWWc0LBJCSAegJNBv8ADkX/ADSlU/l5rgWm&#10;9v4/5S5VlrhLkaSJ8WKdeRLO6XzvpBlDqY5OTVQUoeQUAg/fy455PzBekfQ+d+/Km80//lXVtZyR&#10;pLcNcTHiU5cVZj3oQC4UqP8ANc6/sHBkMBO6x+r72jLQILzHW/Lvmd/zSl1yG8mtdDjskjdEkKrL&#10;KgIFUDrySL1PVZmVlX9n7cjpLIrrUbX155Lt0SVl/wBElYSopIA4xSMFf7NNm/m/mXNx+UxcYNWf&#10;x/D/AMeZYJDl3Iefyl5V1G7so30iK4uoEkI1K1T6qQUctzngjIRqy+pxf4/jXn8Ec2GOnXfrwyQx&#10;wn6uiho4mZanmWHEqgbZSv8AlfD/ADfZzFzgRPFQ4/p/H49TZm1I59WMeadC+paraajcXMcOt3Ba&#10;O61FImdY0txGxYTTvHxkkSXkiBV/eN6b8Y19XDWTi0SQCMonEc1LDkHYF+JIJHw0H/B5pcE5RmZz&#10;q5H/ADPx/wAS4xz3u880uO4ttVvNfnukvNR+sO1pdLCRC9nDJHa+skVA55rLLwXijKtrN8fPCSKF&#10;VWa3hkAuml5UckAEn1KUNdpBw58OP2n450cZGhIj0/0Q24Mexlb1rUb+Qvaanc28i6NFbFJJbVBK&#10;7GiwI/wj7Vs/r8DMJPT4Reovx+ri0EtozJGsgaWMmQg7hKAV+LdRu2++GRPdtJyozEeYQeqQ61F9&#10;amlsnjs7tFtIpIiFacszDeOqyHgiAxsy8GRf9SJnsbS6klgJETrxqrMvI8htShrTijrWn/EXynin&#10;CtuLi7vx+P8AStZ1XFYCBim8w6Cmnzlf0mk5kLyW8MwWMI7VLq44hmnlhl4tJGqNH+16sD4rNBDd&#10;6e1pIiylgwjDHqTsWqQ3Hqeit8H/AAOVCRx5PE3/AKX+b/pf91/ScSU5TuNbpaZrjQfNp80QzTW9&#10;soVtRAQlAiRsyw+mrRiXlxT7bw/v+LyfveEmAdMtJoIjBOJQsZARVP7sBKAcYxTjHUU+z8Xx/wCt&#10;mbmmJHihw+r6v53+n/ncP+9cnSHh2PNlPmfU9MvLpdT0P9HPJchRPPKqrM/rAH/epeTNN6Ltwi5/&#10;AskHDj/dOPUNBCyQKhgjQJGo+CnGqk9KjbZP2OK8uXFswYfvJcUu/wDH4i3Y58cmJrHa6rf2t3qh&#10;uINQubv1ZkakqUcrIsXB2EUlGDSTcP8ASEkf0Gikmgl5pwS2qemryNHKZR6aRMY0Y8SKFa04FV+H&#10;ljlwzlIUImNeqco+qH9X/OXPEE7lEa/o+u3MwmgsLe8sY7JxeXeoRLdXUIDo3OKWPhILhZJ39RoW&#10;4J8b8vscRejT35S4e5QuyyUt1otOBJIIK1qN6fzcFzXdr4MYMQDwiXF4n9b/AGP/AElJowxNkHvY&#10;j+bGi+VI7vRbTSrlLKK5hnbWpyzc/Xt0U8ZY39NVkZldgoPF55n/AMnDWRi0Uj8PjUEKp8SBsae+&#10;aDFDhyRAPP8Ai+JZzsg083sY4bfUdMtpLspYyukl1NCajjHNKvqKrbFljLcea/tMv82R290U3F5D&#10;OSaIpHqEAsCJA6in2TT7Kv8ACyJ/wvXYNX4cOEEf8V/D+IfxSaI6Y+JsA918ufmZYaboV9Y+rC05&#10;dZUtVmdYpUkgMRb4g8is6hZJIuU/rXbcv3fL94+PQfVmlnu53dAofhSiAAbISSOfEg/bX7Lfz/Fl&#10;GftUARiIwvi/GThr0sMuE8Rs7Ie4/OX6hY2OmaBpdotxLePZxP6qvcVdxyn9CKN1j9RZOP7qXi06&#10;fu0kgXgy378uj8QkgoFiJqKAivQdxX4q/tZeBERIviu/V+P4o/1ZfQ51DHj25UpMdH+q3dp9alvL&#10;WdpZrrVEjCETOrlVBkfd4maJ1t/Skl/0b/fiLgm7v0iiVWFSFRnjNdqkD4uPIePfNfpNLKWQyB4T&#10;xS/0jhwHGOFjXlHyTfX2uXOowTGCGa6uoLS5jVAJERXkHoet6bq1Qn+60/dery9LC+1lZIxNEjzS&#10;8wWaRgrSN6aI5LLsejH7KK3H4F+FMzZaUSuEiIj+D0/T6pfw/wCx/wCknJBlCNAWyvWvL0d1LPo2&#10;pXtvp1mIBFAtrB6scEX16aeD/R3oFkf1IIvheWWLm/qvyuJVwf8AXo3Uxhl5K1HB7CgO1Pn3zHjo&#10;ZQyCQvhrvbhKzuKYlF+Xd/p+ppfGK4W0aDnBPbsCTIOScZVf9puLczHzRODfBwbngBpEtppBOBHG&#10;f7mUdOJpyHyUL8X/AFxm1A4qI+qP1x/H4/2TeIXvbP7aC512ws5tOl+tX9qpGqae7KzrMnPg1T+1&#10;LJIUi5HikfL/AJeY1SkS3uYpY5oy0FuyyPuAAWJ+I/tfD9t/s/C3L4lyGTUeFIEbGfp4v961ZYgk&#10;CleW/utE1PT5LK4it9T1eJ7aGdk5GRbf02W2jAojLLz9G3PKThIn1ZPTmfkiwuFVYhCpEZHFATSh&#10;jqrINz9kpghUib6H/TcfqjJnARAQVtpi3kup/pKaI3NvLI10FQOHjvTHNb3EvwJQyxXEiIq/5XNe&#10;fPijb6pG0DxOSpjPFZNwRzAavGvKlSBT/V4/aXJy0vrMh/F/vfSgy7kfqfkKVde/SlqsLxX37y5s&#10;2UNHJ9WBhKGShj9V0EjtJxX4fVjkT4JPUBHzCyQRT3JCrEWSVw3wVRgSNq/ZiRt/2vs/zJlx0MCT&#10;wjn/AMe9X+nSRtsm8n5XaY0uo21gir9dHrRIyD1Y1khmHqcmAWr3U1URwyxfFKn2Y5MFRz89Ujko&#10;frBhYFgeKemCh4lQTy+0pr/rYDCPBXS/9n/OcYYYmdnmg7zRrKDynJYED9Grdho4yokkF0eYEqs6&#10;r6fFonT/AIFfs/G7ob+BudrNRF9NkdBX4ByK8elKcf8Ajb+T4YZMJ6C9x/nfiTkTkFDV/Kt+Gh1T&#10;T4zczi7t7q1lcpxuGWFJEmk3L81nDL+3yZo34yNcMsrLW/vBFHJL8UzxR+txqf3iSFXAA/mblSmD&#10;JpokbfwX/uRwsOW4b1PyXoE5kt1URQWFzdx2/qARxmG5sklhesm7fV4hAheT7Mq+r/uvBFhqsNzZ&#10;wyqeQ3XiCD9k0U9O/wDwvxftLmPk0pjI8Ir8epHh8ST+YPIN9Za/qUNuqwiZ/rK3agqaTqzXIHxA&#10;qVK7BfU5/ueaelMzolPqOnTNDPxCCO4VHpxYMZ6QLuD9kvPX/nm/w5j48mSB8ORlZHp/5J+r/ZcP&#10;+maDLeqdbeW/OOh2F9aXV/c3UMtj6lpRZA8ZtHa8agepWX07D03X4olmu4OEjRsuITx3skIm+uFX&#10;a4WNzwUrzBEYJU8WVig5/a4q3+rxlyYZIYyYSjzjxf8ASH+x/H0uSFFPNOvNC0+/OkR6GpWHSmv7&#10;aP1GLtbSM1zLFFKv7qWJZXa24sivx4cvUjlma1F2Js3SQsipchjJcBRsSz8h3+IrTjkjLNdH6f4f&#10;9L/O/pLDTgWR9SW+YU84Wl/aQW87XWgyotvpnIt6qrDaCFquVPprOzNIrcfsN9rl9stkv9Ta4iju&#10;Y0tyJA6tG4UsrgLwdQWAfrw+L+8SP9l2zYwwwEbBJ26/8V+PTxNEcsuL+qyyx8raBBYXd5pd1NfQ&#10;PCLZo7qP1lVoSXWRHeNXaJS5aZB8PpSzcfjRcG213EsIkWQm3dnkqTU9/VFFr02k/m+19nMLNiAn&#10;ZA4q/wBz+P8ApJyYy4Eh1rQZZ9RlVrSFdVt4obbhGo4goR9SflNwHJv31oGA4os0bfvlRcD6XqSG&#10;0SOaX44HBctQhhxD86mnwyJzo382TywJJobmPCx4zxeSY+bPK0j6pfXOn2pre2X1eJ0JTizO8Sxh&#10;UqeVvN6DPxPJU4rF/Ll391LCycF9SIRhii0+NFYMtNv5gOP+TI/+rk8OES+f+z/H+5b44ybX+XNB&#10;sL1Z5mpbXou5AJW2MN3LCYpm6mrGN2WT7HOS2i/m9VmvdTQRCVXJbgvPsONVG9d9g3PLfCjI8uqz&#10;gQKpG/oTTr66+rS2sfoi5cwVILiThKx4AVU8mj9Hiq/CnqMv2+WA2uHmjiYITy4SRIW3DIT23+z8&#10;L5dwBnM8UU7TTreCS4jdlCr6sVw/CoKTcTuajY/vIwo+L4lxy3rNcc0HEn7Sk/ECtOYrQ1BUq/8A&#10;wWJx0GcSeqz9Colg1tO3rLHvC6rxQq7ExHjyXiyMHi/ZX7Hw8cWntoZJWpAKBiAB0JLEn/ggofbI&#10;wkQObZaF0y/uLezhWa9rI0auXfZlVURfY0SSRovi/mXl9r4gkAlt7kxpJVA/JFPxMBJUnev+xHw/&#10;yfaywgGNoMd00uUhvLBpZ4v3jxkSSD92rGEigNBXvX7X+/OPHLlhnNyLlxU0Aaq7kEkCp+Hov/Es&#10;MSKprOxdZzWK2bWEBAUcuAV6qrJRm4/3h3cn/J+HAEqyJNbyIGKxwujNHTkATH8SuWA+yrDjk7QZ&#10;HomK8XFwrFDzlUrHKCRz+I0ZQpP2ircsEfVkWdZUjVQ6klo1PJuVAX+CtX/yvtZG9qZRlfNDi4Bt&#10;pYmkdmWQckdwFUrVghL8aRnjxp9nBQdFVuMgBA4Mw+FWNCpqPi4V+H4V/l5fZyFHqyApAC3ndo/W&#10;jaQBxMkb0keMDi6hG+D1VQ8/3j/789Nvj+yn6n7inIfW+gFWoTTkUr15cvi4/wDN2GvV5Mr2tXMV&#10;L8ERA6cVJZqR8gQwjEtD8PAxlk5r+wvFv2Ez/9ZktvJO5CGGRag7HhWpoaA9Olds6Dd5kEB79Fex&#10;2kaNMtxC9GUkqZgvEVFWXcj4uPx/8Dge4gZ5i0czIaVZSeYao61qi77n9r+X7WRMiyiaRVtOVgQP&#10;Cki8iAwUxlQCduH7xuSfArfZX9v4UxwsUl9QeoinjxUMz7ivLc9amv8Ak5Pmpksk1KSBYj6MzqWr&#10;I0aR7GnHYVGw4/5eXPE0USETshUsEkHqIpIoOhO4/wBbE2i2rWWO6mcPbIxIVpIWMUjrXlsxXYGu&#10;3w46JJuJ5BTT9ggFqU3LcR0PtjR7k8TUr2/JQrstQaSqSErWgVeTfaHiVxWBpYqF2YAqSPjKClR0&#10;U818OuIDE7oe9ht7kn00jZ1YKW9ISHlQjd19N9hz+w37X2ceLoT1Ro05H4yCiM1Kjpw4Hp/lYKQY&#10;1yUDpz2bJNFPLQAQg+vKsdQrfaEplX7Zp9hn+Ljjljto23USKp3HN1bjsxDc2YHau/8AwX2cQKYC&#10;3TyajNEximNvIy0QtCk0fMBkUp6So9OZRmHJuX2U4c+a4W8LNx5SRod15r6gJFO6b+P7OGrZEmmv&#10;r97FH6npwXMq0WQQv6DBWJqeM3wmnwbequWIatwS9UqSAqhjGxctTbkY8AsdWIl3hbNfKIRLc6TK&#10;jAMzsyLOqxovMcjCJ9z1X4f5fs/Djphfx0aSGRURQxkqsimlTQ/ap9pvtNjaRwlSs5tBnZora6ha&#10;aRmjSAB7eT4uIYqCU5fYT+7T4P8AhcTe+qec0CivIEAcDyqQQPTYAEf6nL+bDseaeDuKIttGMUPo&#10;2V9LxUIUZ5PXHCgKsxnR3dW3LfveLcfg44IWe2VgGR4lNKOHqBtTfmK4SAGJBQrWepvGSk8Nw6hq&#10;xvCVZvirRfScLuBt/N/q4+OZKkC+4oKFQw4tTpUceff9o/6uAAMD7lK4tZggaTR1kmaob0mDpyIr&#10;RvU9Cv8AqKW/359rHNc1VB9YguGK7oShbeo2DpsaA9f5cTIeSiPkQh4rGL1pVFjfWCrKPjQSopCg&#10;NuYZiGTkf2B+1jvQnULI9qhjQBiUIUBaVqVjI8O/7ODiCCRyB/H+ctS+01mktYNVminlYxhZwzsZ&#10;SQgVXulYtQstOPL95lK0UQpNCyk7KAWHxCop+8VuX2fHByXc8iqyxXl0Vezv4pEXeVpER29NqMCP&#10;q8kPp7P9rj/LjZEtWYgM6RHZ1cBgBQd1Kb9TTJAMhxBfFPqyRhmigmuVBMckLNESxLgUV1m+HZE5&#10;s328oQRSANBMjPtVvjToDXryX78RfvUyI5hf9euYW9G7tJo4/i+EelMKEjj04SHryoq5ms5hKQFY&#10;cVXcMjEg1OwG+4/mXDfeKXjFNRaxaNCOcsZ5yOtGjmjUMhC7s/wjix+0j/Hme2vIVJkd46GpY8lF&#10;OwBO3fAT3oEgV0Op6JeSBbVYLosKCNDHISakMxVfiP2T+yv/ABLGRyXHEFbioG3AtUrUDuNu3jjb&#10;IxHcqTW9h6hWTT6FzUyhAA5DEgUJDVqftMvLFEubwRukiRMKrUemn3/DhHuQYjohZtJ0mS7hnimu&#10;43VX4sLianaqkP8AA1APB8t7gKqs8C/FUEAuPHoamlK4keTEA966PTjI0iW+oSApxZSywPTZagrw&#10;QkOF7jL+sQlW5W7oVp+8Dmm/UiqnGgmj3rP0ffrNGY9QhljkJP1d4FLUA2BKyJv+1y4/637Ob/RW&#10;opZ0P2RSPkPDxXxwcPcmy041aItJHDBPsXbnctERTcD+7kOyrX7TfF/JyxQWtq8Q/fRrTYc0IIJJ&#10;FCSD16cceEoMiDyQbaxqsF4wOn3MoYci0M8boyqEPJUDowVT8XqN/L/l5cdkHoFnhPPoyswp96Yi&#10;yiU66FubXpIg7yaZfqYQQY5EgYsa7U4TtXlWu+JiC6VAQWHDdn9VSBuNgOfflgOw6shIX+xXlvtL&#10;kuODxo5uBxij+qShiAp3ZhERxXga8uKYr9U1FWUfvmUbCqsRsa7UBHbHiRcfJB/p3yo0cjGWxjlO&#10;8lJYlcc1CAtyZXU70/m/4HKee9DFCql6hG5RJQ1OwoRWu+AKIx/BVIdM0F7cXEc031dlMyNFfXFR&#10;xBJPNJOPEcN+Jbnz/wCCSe4jcFWSFiabLVDuOo4kYiiWfDXeioNOnhKMlxeokYPxSlJlopqQ5kDs&#10;aV23bNWNV5tA1Nj8LMAamp3JphIUb9XMl07mKLUE51YEPHEStFoCVCFga/F9r7WZBZOQzRSqDTke&#10;SnboafCDgACTxd4U3/xFEHRbyzkZeQij9CRaOd0DESuuy7tRfi/ycpbe0ErK0hINGUBKmlTUsQ+E&#10;g9N2NmuSrJqOtNao8dtGrrVJC1wVXnxACoHgp1+zU/z8W5ZkijEnD6xEGY/BGVZT3JK9fliLUmuj&#10;pr64MAlbT7lokFZLhXikA6BVcfCxY/C/H/hsWNuyiglUkdfjOwPSoYL4Ymwx4r6IVNTjkblJZSxq&#10;fsj0FqxA3KvE8q/tMeONMUrSFUcsygHgskbseND2boPDACZJsUuTULJLZJZYfRjkYj15ba5t40D1&#10;XflH8LMP26p/w2PaK6QBfQoDx29EbdaAkCtckRXNArv+1Qi1DQ5pGmTUlZv3nFxet8SgDm8aO5j4&#10;rX7dPhxksVwFNYEKqPiIRwRU9j8PEVyGyR71e1vNMeWHjqUyyyn9zGZ4XV/TQsVp+85uE+1x4/zf&#10;sYkJIwSHjQtTYLXt48iw+7JWyootre4dQ8VxOIyR8UnDfkT0EYjaoHwty/5qx/K2PwyI4oPiYOpW&#10;h3P+6/14EUfx/apenq/L1be4g4NThG9vIJeY+BKsLjp+0VRP5sazwAkj1kDAemWAPxdTU1Xb2AXE&#10;Jo+S6OLU2VVk+pzsjk3HplkHp7heK8JaPUr8Tu/+x/ZyQwkEs7AEfE1CBQD/AFjjSCSvlvb4EBII&#10;3YN+6j5gmrN03jQd174ofRjBAuOlCAGb9rev2em2EEMdz0QoF7OVZ9OJLclYlITThsBX1B8TVr9n&#10;/X+1jgrgpS6oxNVpIQK9P2+PI5EndN+Si7W7LMZNH+BF4Pzt1kLKSDX9wJiibfFy4/ZzB75VDGRH&#10;UdFDIaUFT+0cRE801Hudw0GaV41tJopXoHkMEyFgWCqK+khIofs/s8uC4qn1ohSsalv9RGNfeinb&#10;/WOH4MDSFmXRgZRNdzJGaLQXNxCAoofh5yrxcUb+6Xk3H7PH7THaaNS0kQHP4VJjZd9yaAFRXIkf&#10;BmKPL71aKKyuZo4LTUJCbXjJIiXUcpKUCqHZhLIUO32j/wA1MgbmELyMMXOu7cmpuO9W+zkuPz+7&#10;9SRHzKOTSL8y8Fv7v0eO0RSINQGoYFY6h6U/1v8AZYqksAdlNvUMNiHoK068Qp+eJvofx8lrzQlz&#10;Z6oYoJY9REZiesoe3LuyVpw9UyxqOQ+H7LcG/ZzRy2ABZYpVVagMJAaEE9ig22yAG/NSJNTWvmp2&#10;RJbyxkZyheM2kqMUYDb1FuXHKh+Ki8fs4wiEEEmYIgrRV6juB8aV2yZ4hyXfy/HwV2kvmR0SOzku&#10;JW485ZivE1orkehMF+L9j/hssXcJ/ci6m2FWQ0DBW77PWn0YOMoMetBTOkXQJum0qwDE0jkVmZGe&#10;M7KecAUNUMV+L/m5dHWlPrknpgitQ3Q/5Qr3xIJY/BBXFvIpL/oK1a6ZWC8HjJZkHwqEcpU8eSj4&#10;l/lzepwmLLeou25dW/inviYlJjY5LWiE1iIZvL906kghIZLem5BJqs4O/Hj8P/EPtuaSf1P763lC&#10;iorwUUI22op/2VMjEAHcJ4RXVQtLfTltCRZapYySsBInKeZ1YMAaSFpkI+z+7EnDjlMJftMts9BX&#10;kGIBqe9GC4gg9ED/ADlZJbQhkhm1W2Dt6ZiaAM68FpVecUkn+V9rKjjl9M0hg2O5EgB27/aJxBrk&#10;kkXzPybury0W4VXvtRLOo4q1o7IOY+zQRIm1Pi+H/hsc1uX/AOPBjtRmRiBt4UU9Rkz+PxwseKv4&#10;lKPU0g+15lhj3MkcdxGjSfFT7YaVKcWqvwqv8v8ANjXt41UI1lOlfiAWQruPAqtcrtN9bC+LVLm4&#10;d5LfzFpk3AiKV3tlk4qRsGVp6f5XxfZykMMaB/SuhTlzIYEKR2qaY8Smyf4VW6j1Oe4a3F3o8hk9&#10;FrdHiYO6EgM3AFi1QPhdWX/npj/WkChle54/tGlevyYDEzHevAD/ADVA2MLO8U1ppLSgVhjLkU47&#10;k1eJ2/1Rx44360u4+sTUBAqyHr/wRw8V9U+H5BeulzVVm0nTw7KTSOYVoAan+5XieP8AxL/gVknk&#10;Cn/SeIO9WjOwB/1TTAwMfL7UDc6faSyLy0f1pVqKQ3SkmQr8Rr6sfJhXiw/2LY76xItGN1CV3r6k&#10;Zr9/DD+Oa8I7ioHR7Vy0ceiagslVANtdR036/Abj4QAvFfiXKM5fdXt2VvhAFV269guA1+CvDX85&#10;Vi08QLSW31aCWOsrNJ6c1GpQhgzzI2w+18af7PGM7cgONtsB0bcdNvtr9+RFdEgf1vx8FZYFMTN6&#10;+sLyZiC0AZSQG+IE28rBTX7D5g0X2miiBO396Bud+7nJD3KQe8/L9jbRXaKI4769dVqT/oReqgcQ&#10;SI7dP+Nf5sUUQkgfV15NuAJqt18KE1OEg2jfv+xBTNqigsNXkEMR4OZNPKxmo2+MOkfBK9SMsQxc&#10;APqz06ELINqfRiYnvXi35tHUNSErt+mrYN9qJ5rSQAhz3/e/EKijMMcbdKkrbT/Fv2b9dMa7yyBP&#10;eEJ+nZ1QR3Gs6UfQKoTVogDsdyGc1PZiPhxM26rX9xMv83wV3PtyyG3RJJ7wjItekmKMup6bMrcv&#10;SK3VDxj3PxejvTH+moVWdLgL1BKEjb+bcnGwxF9OFDtqcklxJBb3OkyzAqhiW5UScnAACfAqgH+V&#10;TmLxqeX1iVFGwHBh7UBwWnfuDls7ydWjOj2FzLIOTN68UhIADBmU0Pb7WYPbFeH11lFQVJ5cq/dX&#10;GUlo86WyW2sJIsw8rpMxVllVBB6LKTUgjnxLACtGT/gccOIIQ3IK8SPiQsT71Ir264RPZB9ywrcF&#10;GuU0KZJ/WVqQ3McYQGoK8UcotOXLgh/yWXMJaLVZ4+u5IqD+GSJ25o4fJUaySWUiXSr01Wiqsiq6&#10;gAjej1X4S26/DlFyTyLxFTuQQdj2GxGAV3hPD71wgWMGFLa+SVKpGySKeaADk68ldvhA3P8ANjSV&#10;egcxCo3Abiag1B2IxO7Ku63RGW2LfVotQco5KM0QmjAcEMoLow4bn/rrjj+ZD0ZYmBNQqtQ7+BON&#10;Irbqh2t+duGinv4CqBZJZYzIh4mnxKo/lP2/t5SemX5GJAO/7xO/Wu+A0VlZFX9io5u4I2jjv7tn&#10;IPCtlcNTjsvH4Vrt/Ofi/wBbKWGPkSIqAE9JhvT3wMjLz/2LUmoX4gRZdQ5ySBQGbTZPh5AVHp0K&#10;9l+LninE7cENR9oeqGr7dsQJdUEhBwzOA4vL2H02/uG/R8sPpserUrJ8O3x5aLJuRHNx/wBcNvX5&#10;4Qx28ll3cWKskb3WnCetRS1liLKF6n4RQ06/azNHcBuQWejdQCrfxGDiCY/BZ9e8vmMQPcaV6kVB&#10;GzRyRGvWhHpsrb9UrmP1gfCPVBrVaorfrIO+Gvxsux32cP0HVpnGnNGEAmEd1cQAeBIVGT4a/ZzM&#10;t4xHMSA1+H4BXb2B70wCX42Wx0Xwt5Tigk+rTWDDiPrI+tOFHNTRubqGHHlt+z/xHHOLo0AjLV61&#10;jII+nKvEF0SzENrQcF35Xikf1tSjiZKFFi1BJA7UpRkYDl13Zv8AmnMyO2xgpTv6T/ww8Y7wgAht&#10;L/ToR6sGs8y5I9Iaha8q9/tEqFHcfDjBbEDeNGIJ6JJ2+YOSjtzSZ0ef+5RDawsyhlv7m3ilUbSX&#10;VjQFh1HpsuzfaXMsC8aPbqKeIk/piaTxHvam1S49atrrFxL6lF+CSyCg17Euo5Cn8/8ALlmBShIi&#10;U9wP3gPt2GRFXzY8Zvn9y9dVnS5jja+uULUjdq2TKKAcqfvHLUPEnbkq/wDC7930Kb+IYjtTuMkY&#10;jvXdpjqBAaG4PGtfTa3RzTlyYAq9P+Cb4sw+rdRViaVpLgkdl4j+AtNv5hY8XaKOOPkw56eCa126&#10;Cvc0/wAnLDRLWhkFN9pBT360GRhSnfudLbarKiLMthI0g4ODYSVJOy8aCSQfPi3/AA2UJYyKq7gD&#10;rWRP18slI7Jr8U0NOvkkb1rW0kd1qpWxuWqakHkvon4R4UxokDnkzMCDQkuhp86E48gmtuX2FUex&#10;ktR6UdvbFJByWIW9wtSB8RQmNT/wP+TiiTwg8Q77dQDEaU+eQolHD3/75B3ujarMhl+p2lSBwd01&#10;BeZY7bqqr9lctWLMTybjv1WPl7dThnEgWxNfi3NA0FokbWkYuCVIMct+YSTUOv7pGkV9q/C/w/tY&#10;7mDRXc7+KR1H45XwyO7IEBRbT3DS3FvZAGNQtVu9RRHGw6mMV6t/lZFfzUr/AMq91yhqv1fY8FH7&#10;S9x0yMx6SW/Sy/exT/8ALyL0/OukB4Skpm+IfXLlxUBqkJLs47Z5PzCeifRmd+/JuxhuvJkJ5K8y&#10;PMEgao3EnINXp/sv2c7PsfUcGmA5eotWY1W17vPfPnmSfRdTHrRvbadI8bTagtJFKuhiaPhuwblw&#10;+H/dn8n2nzoVvZW08UEqScuSxyFlcOjAiuxFA1R0b+Vvg/azMlqyCdvxs5JxRI7nm+p+etXsLrUU&#10;ms1WFXure1cRPFMpDoFZlbm8fxOvJfi5SRcZv905HNTtZoNQcWwm9YKAFViobgGZUUkttzZqcVR1&#10;zaY6nj9VcJcGcBE1b1Ty3qFrqnlyK8vRbG3n5FmcK1UkYJylAUIrenwEnxSxt/PiTRardz/WZLoK&#10;rqVjShU0IINCvTbif9h/lZd+7gOERaxj86R0Z0TS4PqNtZckRg01OLUNSQW9Q1PJzx/2f8uKLNP9&#10;fWKeV1YoWU1Yk0alepaoO/8AN/wOVDFEQsBsjkqVdFN7LTV0dntbSF4qhPS4oECsu6igCcWVuIX7&#10;Hxftc8H2TEzy8mJ4GkdDsfZa9P8AjZsonybSSkutoBYQenGqeqA0/MUKDYcn47t2PX4F/m+w8hsY&#10;YFjSrAtwoT3Kg1Na/j/N9rNLrM0hdDYH0/1vpcaeIynbxzzrr+rrPdxRW0zQLdo9sDQILmSL0kWK&#10;gNWWpKf76b91/uvGGdfrCqqFAo5o7bHj0p+OWY8JnC578Xp4Yt0IUbHNFR6NeXGgXEl/cpeC4LWd&#10;5ZWprD66n1FmFCrc+ScZCqv/ADfGn2S+Q6gutvdRzkWAQGSE/EHYgrVDT4eHf/WzNjjxnAIEev8A&#10;hl8vqWOOZnbJLTS/Lt1+X1hoFzaJ+mSWjgm4cJIlSWOYJcAuzt6yJ/qvHG3H0+OHds63FuW4jgw4&#10;x71J/ZPID3/2Oc5qbxz36S9W38P+d/pW8mi8j8w2VxoPmKOMzkXlvIZr5ePpoq0E6mGaZqs4iCKs&#10;jJFP6vwcWf7RVc6FbXEPpyghISSqRuUoKUqNwq8f2f2VVmX+bN3j7Q8Miv4v53r/AM1pkfEO/R6V&#10;p35mXWmXlvJZUZ9UjjpdXETTLy58lQtGvqytLHz5luc7yRRySPJ8GGFvdi1to/ThIjQlX5fCBRwp&#10;KgVUK1fgUH/J4/Dmk1GllmnLil6v9N3/AF/0uFZZ+AVbDNT8mP5o8z341DUlW8mETWkcNJiySW8k&#10;sKzP/eNNGsf+kyyxryXlJ6z+tFI6txf3SRVgtmn5uOTVCALtyJO5+FQf2fiyvD2dEn1SjjI+ni/r&#10;f77iceerkBsOaD0z8u/Lt5fx2+p69BpEtrAY4rRwZpJJA5CcQWjQetI6vw9XmvKTkkfCTgCsry4e&#10;+uI5CJIivqQ0HQKaca7qze//ADTm11uniMcZAcMvpn/n/wAX9H/jzmaacxL1cqZF568naJbeU9Gv&#10;bGM2N+t0LPUnHwl3uIgfXcGkkUfNQER/h9OZP7v1cFfXqFA8bgtVWTsKE7k/IZgx0ZIuP87i/wBN&#10;/wAe/pOSY8YIDHIPITOt5JY3tpPFbSJdWl5yBeXnGOEcagt8RlZUPOVEeRHVHl4PiM0voJV3FZq8&#10;GYhDUBm4/wAx4qpJ/wBXM3AImVdYn+t/N9X+dxelh4d7J3pEFjqOoQ28cZjbT5Fje2UtcI4YQIs6&#10;7+ir3DycY2ZY0keZU5SSfvMANLeJKHmbnErHiiAswkZaqG2oKLX9r4uf+rmxGOBO3NtjGHQM5i07&#10;yxdh4NNi+r3k0HF5pmEKSWsUvGd0+NWJ9VI2Z/TR09B/Tdk9TGC6dpnkT4YnkCo4FN6IY5Kim32k&#10;fkPj+D9jI5MHGKPc2xFL7jy4kllDa3f72SGzkkvbRm5clJmW4tT8Uihv7uWAp/csk8iP6siyIBvp&#10;5IpBKsXNwrB1oS5QBqKAx2Yjx+23xZmRB4US2Nsr0WximsJLdrmkYlR4GUp6fqM0Zdi6fC6iTkvw&#10;iNoov3X7v7bvkvkvtJueUhSTjKEatacXKMUB602kRv8ALjyvwjGY4fTuygbSu28vXGj+b9PeytVj&#10;tppoEulEYjfitu0kTOVJI5P/AKO0dHj/AHM8ir6jckDXF1xjkaJCYqcJolJIZa1JYgofhT1AVr9n&#10;/gstyYeIb8/4VT6PRUnliGoSI90jiazu5EiDRSMAqCFZBMoLSrBKrcV/fcWX/fKXZ3oubmHiS8yr&#10;IzPTbhVCxIFKtK7clan+6sqlh8MgDl+ItUjWyG1XRoNKguEEQjs5fQSBa7erxeKKJCTSOG2hQqYv&#10;st67s32sSjTnO0Lt6sgVKOjUqOR5soRjSnFXU/Ey82+P9rMgct+TKtqTF5CljFcmP6tA4kaSORSA&#10;GaNRGknqovw/GyFWCcljRuH+68C3EUj+o6sZfSjEioBxLGqhyN1Xm/qGP4v99Ly+H4sthIRl5y/3&#10;q80bbXcVvPGskBhkupzByZg4+BJXiUfadURYPVX9j9+3D4+aYvBdeoUFaRyMVUxmlHZDxfwPxUcf&#10;5X7ODJisKRanqOmFYXZSDNCFkdpkVwYElHqxeIrDzgrTlx+Ln8Tci6G4ljl+Ny7FvSmbj8JDIElO&#10;9f2hI68R+1x/17xi9Nc+7/eprvTOWwWW04FQ4FJ7dQShDRSerANjv/utH5N8XD/gVUu5frTssjLW&#10;RgAN9yAA1BvypypkjjHDy6ILpNOtjZrHJAjqsSgqRT4QSShO44V48v2cDQX15bK628v7pCxkBXki&#10;pVSSOPx7L8A/Z/ct8HxZHJjBNkNZlwlfd6XY3U6y3UAMvwenISAzFedFAJp+0x6f7t/ycEXDMIKw&#10;g0hkikXnUBT6gJ27N9rnVfi/dt9tPho/LxMga3asgBNjmoJaxvdlpUXlcRNE5joTIgVgAx/aXp6f&#10;++/3n7Mnxqtqzyx3EcThTcus0fIAgOhAVj48eEY/42+zh/LCwe5mdwg18p2CXdhdywI0tjby2zSq&#10;SHKSrV0UU+y/OV/tK32PhxeyvHE9zyaiQRirN9pwrfvKHoCskv8Aq/Bx/wArIZIkcIHWX+9/46gS&#10;NobWLFeGnJHGWa9uyihRyjj/AHJaMuNm4NDbenX7XqTcv8jBl1aadJcxzXLF5oo2CxIeKkRsCvIq&#10;K8mdj3/yf5sGPLMRIjyJaDgEpWldhf8AmFLe4g0uIQ2txPEzXU45SBpgwl4KzKnCGKOMrVeMnxcW&#10;+LlgaSdHhmjiqYxzRaGlfXLCQKOxVZPiOM8IMhxD8fiLfOO+3JNF0z/SbdrmMGRzDNMxUGjWgRoW&#10;dyfj5SQfCF/yP9kDF9BX1WlAYMjlz8KOqspLHp9pD8K1/wAn48t8L7VxRopjJp03o/V44+MbxugA&#10;LM8bOpCgMCfsuPif/K5/B+0J+uSrwZwFkUBgq1IoSeZJPH7RI3/abDDEKocnIBpQi0i2IlhiqbeT&#10;mrluIIIA9JUChjSNFYKtfgjb/YrS3ttJxiiegK8DGelBIP8AawnGRufxspNr3026RmnmTlIj+qsq&#10;9eXoslAPavLf9rA1vcyh4QyiqenVB8ICmTitB/kJyr/q5OUNjTWibuzT6vcrF1cSAP3qY+TEnf7T&#10;8TgmJCZWIYhVqU+E1oCFpT/VU5GR2bAVCeULBGrIGdyqzfGtORUvUnb9tl6f5P7OCopZBIAh5xoo&#10;KdagGopXvQnv/wA25RKCQfNLbmzgaJmmAhmndlnFV4sVAblTtyRFrxLcP5eXx5r0Fo0lQuJkJO7E&#10;lRSgrU8ezd/8rGBq+5lKey3SCsc89u6RNaTKtOMaqsjEnmAFHP8Abj5c1Zvtp/qBGma5BVpGbepe&#10;nRwxqo7Dw68v5fiyyIppMu9Mo7WKzoYolTYhUVh8UdFozbFj/wAD/kv8OKJ9UWYpICeTMsfLdWAI&#10;BIG3L/gfi+19nEkkNkTspSyajLaCWIgMERpVA4SKxUniSahPDdvg+zy5fFlxWd006oSQA0oQvVqc&#10;SAh7OzFOSn4v2f28HGBH5J6KUuq2MVk0wCuBHA0npEDkHqWAqOCoG4t0/b/Yx4fkHV2YSK5hK13O&#10;1Q2/XeqdMR/x5ES0gCtFJDGptniF3HNxBSn2SooPhHFlk+1ybH8IudPVNDJwKbVqF4gcv+bcHFt+&#10;O9leyn9YuDBzNupYQ+ss1TQKZOZbh13AVuPP/hc//9dGS3+IDmsaIKsCe/UHYjamdCbeaEn0JHd1&#10;HJUeZ5DxXiD0rQgEg/EG/m4rx/lyomuox8Mp4gkPUEEUr0U771/ysI3U0XTw2Uxq8AZiAUKlSGrT&#10;q4ou3Ed1xRpLZ4/TuIklBIAljAjIpvuU4vT/AGX+tgq1PkhRY3sc4ls7maA7s8ErvKGFei+oWjU/&#10;7H/V/ZxkQhWJlNwYpGagYRcECDfj8TO4O/2uWDhoc0cW6pKNSM0bNapcwxxksDMWlaRiQrUVY4mF&#10;BuvD/UwQ9m8agRSRXSvxBYfAQW3+Nm4N2/4XCDJeMHyQcGrpKXa7tLrTJYuZWFgJeSoeNY0iM0fH&#10;41PL/L/Z44j6dxFIBMrxyEVjJDEV3HU+HH+bATXNbB5I9LiyuomNpJHPEp4zhGUNSgbdR3IdT9nG&#10;cvXMZqnIMeIepqx6fCdu++I3TVKjoLYTbS8Sg5GMAEKNj8Yo3b4d+OXKkZA2LxnkskiFabmny+14&#10;YSFt0DymoDBJBwaKKUNUEDl/rH4fHFXVgKKWVqEkc1Ub9Nvh6DviSGNqERFSZQkkYKhW9J3NR9r4&#10;v3nVj8K0y63DwHkxYlatyXkPor8XT/KyVbKQAsAsku1CIqBHCoUbhWo/aCng3xVp8Df8NmgaUVL8&#10;yCRxdHbiKkGlKtUjp+zkOEIJbuIYWakZiDKpDxTRJzNAV5VASin7W3L9r7OKLqErUUeoVKkKXVDQ&#10;H4aVYED/AFuOSBY8IQ0mg21GkIijkEiu/ovMhZlIevGN1Zt/2ObftfDikdzCtC0cMjBqsCWUAHps&#10;Tx9tsJ3UxPeVGbT7yTmi3V3AjIFjdREzE78hzCGTavIcv8j/ACsb/o7kgxSJyJZfTflsAeld/wDP&#10;/ZZHky3XAanEFK3VvNwURyevCU+Jip+LgQhrUfDRP5/2/TxiQxvw/wBI+LlxZmFOFejOd9mb/gcS&#10;FMq6K015cRGX/cezIIxIiRMG9XifiSJTx+NE/wBRZPs/Fi3oOW9ON4pKkAKrqm7faBrxGC2Il1Q7&#10;X0EcJnuIbmAIruzNDJMQqfYKqnqt0/5s/wAh/p6tHVlL+IAPJadKlSSnHJXIIuJQ7SeUrkiJ/QYl&#10;irEqI5ORFaBwFl9Sg4tvy/Z/mxrXl0repMqqqcnLzotKqSDxrwIAY9sBPUqQOirFpGkSQ/V7SWQl&#10;gsPCzmkBCSKpBk4NIrMyL/eSfH/JjTMjESTQxqtA3JeUdKj7QBJ/4Hj8XLCRfWk1tsV8djcRAx21&#10;5cSOpKBJRHMCFNPTchUJ5H4i/qco2T9n7LLPNpzPxjV0c1DEPEeJ6ftpv/wn+tlcRMcyPsWiEBBa&#10;ebFjMlzcW06IQ4rb3UfqJ14j07h/T32Z29df2vSbHAxxqBFcTxkUVgUBUinHYK304ZSkOQ/HzXnz&#10;AaKXs0jSXdhYzxtV4iJnEgJPqCrSQ70HwqP+GT7Ob07wEtDdpM6CrRSIelDXeYBenvhM5d1rY6iv&#10;x/RUvX0qZVivNHuLG3mYKl1bzoPiLLw2sZGlozlt+H7P8rY0pcuvFjbutASEZUYMKfDsUauG757I&#10;seaJWawglYouoRSBmRWlilljZN6OCyTJxpU9Vb/U/YXWG8UqptWZRUkrJ1CkVHVl+imAyH9Jjced&#10;oKTUtHkEkiarFHIwVESSChVpVbixFI5OJow5c+Hw/HmZpVas9rKOJqfhpuKEEjj9kcsRMEII7iG7&#10;c2UwVbDV7OUS0RT6hcFSXVlRhL8Ujek32Ty+H+TAzTwk8pn4U34MEFaCrU+IHACD1bAKTL6reoDH&#10;bRCQuSomVpjx5GicqoyfZWjMD9vl8PxLjhJbBlBc8T1Ygg/M0rTJiK0VrQ6kYpG9BTKv2YkdWXY1&#10;CqTwLbd2+L/UyuNrI68ZVZaEl6srVU170613+HCY+a7uFxqVvExktZY5eSKsIVHjAccT9guKrx5L&#10;8fP4szfGF48KHb7aliBT4hvXGx5oqnRy+lI/MS8gKgmGRUBNaoaoFrux41+ymWkdyVLRqxYbmm9a&#10;dwVOBPEOrU9zpgcR3DxJGxCDnRAvIEhWVxUnYdF/ysUMl/GWDSS8l3r0GxPiVxJJ5oqJ6BCw2/l+&#10;4jiaK1tTHICgUhWYAqK1IWTcf8L9r4vhbGpdXIMYnJfrxFeTbDb7fIbEcsBrvSYCtl8uk6eRcNYI&#10;kBPD1Dw4R7sOe8PpPRkdk+I/Dz5cfh+JX61eAcxCshYUCmGMGtd9qDpv3yPCx4R3/ahG0TRJA8Jv&#10;Li3VW5ySLf3TDiFotGErFOVEHwr8X8uJm99EH/RUEhNUqpWtdlpTiuE8ITwX12RS6J9bVVGqXDW6&#10;LwlIlSX7FS/Iv6j1/mb4mX9rKNzEWIktWEYoCQzg7Co3MhI+nERA5FeE9D+Pk4aZerADBqgecklA&#10;0cBQFmHIcEgRWpRacTy+1/sVIrvTJI+UduxRwo5BgRSvUbEb9cNDvRKMu9DyaV5oil4zanCZEaR0&#10;jaJh9pRQNRw3wfZ/1sURrGV+AEwNa0JR1IBpSo6V69MFeaPUO5Dzp5itYPVf6g6cOIdEmhdWKg8q&#10;MaOBsn2+fHEilopdEmkVl+0GQdB1GzA9Dg3ZXLuRcU+tS+jLPZWrxPujRXDn4iBRqNCyhQy0G/Jv&#10;hbHwRwihFwiMQS3wcaGlRU1Y8T8sFTvkgyPcpahPeUkD6bLcxo6pEqz82ZalWojLEnNP9f8Amx5j&#10;BJ9G9X4qgVeRa1rU/Z32+zktwt94Qa3snFRe+XZ+MYVyVitXA4kcVAMo40bdyy/7L4sVMEzUBvFe&#10;u9OdN6DarAV2yJJ7mII7kPHqenwBn/Qc9rxIUsbblRampIiaQLVuP+T/AK+WsN4HVFZH9M/DJSMk&#10;HrT4t9jjONc4rcef61s1/oMtvJPKtzbrODztg12kbIKoWYRfAVdf9fj8LuqtlcL/AJBjFEZHJ6qh&#10;JPQkhQMlHYbBSY965ZvLUcMkEd5eC1gQLyWa4CqoLOoV5GZgV3/4H7XFF4pGxuql3tSxA+yocCnQ&#10;0oftf8NiT3hIkO9GDzJogRIotaSL1GoHkeAszA8l5Ky8jGAftVVP2mxpguGJBtiDvQ0kPHvXrQde&#10;+AkJsd6smo6bGI2GqoQeAKB7ceoTtxIALsBxr8H7XxfFxxsb2zeoPQLtXjJxkUAEmu9eXFsFnvUA&#10;966+i1ZRC0WoxwL/AHkHrWssrMFUKQoVoDIlfi6fD+18XxY5IbfkT6bqpG9GFeniV8ckJeamRWTX&#10;Op+iifWbeSVW+AtGwQgEb8RLX7PLct+z/kZfpWvBhwkWo4j4aUrvudq5EnzUktJeauZ4z61s6qxk&#10;Yh68lWq0VTzCUqPib+XhlBI0IVZnUmm5Feu9Pt1/1sbPl+P85dz0XSTXVwrO9lDIqVIVZCpqhA5H&#10;9xx/m9Pbl/k4ophalbpgxIqKNxFP9Un4cNy8vx8UEV0Qkq38ZZhoscsUYbiytCZXBrQASKn7ynXf&#10;/ZY7kjNVr0FyKEHmKfKqjuMSStV0UKTxIyQ+XXjt0YyIy/VXDkdQeMx+JlNf5eX/AAWOaFmiC/WI&#10;ZQft16Cm9fiGQjfWKSaPJRh1GJbx5n0i/sHjqLY/DykrtSkEj8TWu8n2uPxfF9pvCQMnpy20i7ig&#10;EOwPjyCnGRHcj4S/2Sp69jNHP9atdYtHFHLNJqI5MKV4GFpFoCD24/ycl+1Yhkdip9DkSDsUAFKj&#10;9hu9cO3cUGQHeqJqFtDBHJH+kPSVXT95HcPI4cg/EbiIkshX7TNx/lbi2PWzlkd29KIyAfEnqA7e&#10;w5UwcY7iixXM0hp/MljZx28LXt8ts7cYrj6lIBzFKB2MAarn4Vp9r/JzNpsrRisKVrx+0NvcGtfl&#10;vkuLykoyC+a1fOGmxzlv0hMU4CYExSAkCoKsgjCrSg5ngyfF9j7OOXTnAC/VCVPxMPVHevgDTI8Y&#10;80mfn9iFfznYyl5I9djWUEwQsbOSoZCpoVd4/UPw/EtMzaTEESsEjPUsOLfEBXp9k12OAT7iKT4h&#10;Wwefp5726MWrWMdtGEikDw8k9UDdiwnj4cnWi/D8P+/GxraZGqkehOWI2ZiGpT2p/wA048Xmx8Q9&#10;4Rdr50kuJo5F1TSxAhUSRRhkLFuXH4w/Q/ycJW5J/l41tOcOzrE9BWtUDCu1QQSBhM9+f2KMm25R&#10;A802UkcVu99bes5XiouHjalWKsjIrSCqjlvwy1sDugZ1b9o0I6dPslsiJAJ47W3PmhIVjnlSCaNq&#10;iJTKpry3YAzrFUrx5ft/Zx31KREVfXdGO4qzhuuxqR4Ymd8qXi8lGPzFpl1NLIljBdQqeBaKO2kj&#10;2BLIFV6j46D4v2sv6td8mAuX9Mbg/vAT9IH/AA2Eyj714hXL7kMda8vskHPSLf605KOn+iMqKDQE&#10;qziq/semq/a+H/WzWt6vIPeEOBt6jMKD7j9ORMvLZROJ6KkOs+WikL2egCS3lar/AFWGBgWAIBID&#10;IGPXhxV2/axscWoVJVixUAgqVII7n5D5ZK411Uyiq3d35VKJ60aQRyuUZJUlWRH34pQUPNh+yG+H&#10;/gscRc8CwaLmwDNUIakjavL5ZESiQmgO9Qjk0drgQGDUBBCzxRcWuowI0arFBERySrg8gOTf62PR&#10;ro0P7pwduKiHv40ByPp/BRxAfgoa70/QqFP9yMDR1b1pJdTAJWhJFXTfr15ZQivAvH0oTQbkqgO2&#10;/btk4yiplHvKr6+gNKs5vtSBZmVEEt26ktVTUSHdzX7TKv8AkY4Q3T8uVvCSBQEBdh4GhxBj5pJA&#10;3soRtS0K2kgii1fUowWY+lK9wS5BoXUyIxZORXk4fh9r48ZHFN6dRaxlX3UqN/wP8MaB714hfNFX&#10;t5ZJfcG1y6jmtqrLHI37uuxPxSIVPi3x/D/ssoxXRqGtRw7IEI26ePvh9IRY71aG90ZUVo9cZpvi&#10;D3BuI2PIEt2QcuPGlMVSzYmjWdN67ch/xtkTKI5rxE8igLrzHawoJF8yqeQ4D1WtypNSNv3a9zVq&#10;8v8AWXLMXHihtWG1QAXB6/I4+noiz3rE1ETia5i1+BqNwZ3S1dFYLsT+8Vdx8O/HL9N0Pw2cwWvV&#10;XPf2pgGSI5FkB5oeW+trpV9fzPpTz0oBNBF+x7mWq0p/Nj/TISvp3AK9aOain0UyJJvn9iAQoNeB&#10;rv0BqWiETH4Fe0QhkfbYeuX/AOFyjExFTFddN6vUjv4YYz57rf8AVbjvoVcrFqPl4ESBU9O3UChF&#10;N6SV+1Q8Tlqi05SJcoCK8TvT26YLnzuKyrpSw3V+8jQWd3oNzIp4+rGjpyKkEtX1mqtPELjKoAKv&#10;ORUDcA0/tyQmetKQf6KMhjvGMgW10xJCjuPTkdS1aFmAO/Dft9nK4pyH72QEgjdAa/jjxV3JHud6&#10;t61vIRp9kyIVZaXMigV32b0/hxyqhYH1G5DxjFK+/XB4n4v9qCCpzS3SRugsYPRepbjeSFuK1NVJ&#10;CMFoPtcsUKMTQyqFpvWGv/GuTkRXL7WI/G6B+uQrFVLGeSTlRRFqZShIr8P72pIXl8KZQh5PQvHU&#10;dxCa/qplVjlX2szLqtXUXhtTwsr54pSAPU1RQD1rxdpRKa0/ZKZfpp1HogrQmsRFPc7DBxDoPtRz&#10;6uN5eRL6bw6uyTkpFS/jcsRuEU+u9eNd6Yz0EL/7p+IVp6bAH32oMIyeX+5ZEbc1SPW7tYCvoaqq&#10;xvwM31u2lZGB+JSDI8gZf81/lc1vAdgYgQf2eX8KZIT/AB6WNnzbj1rVoy0ksOpNGyn45Rb8V6Hk&#10;OZcKRX7QXl/scowxMy1WE79g4IxMh+OFPEQOZXrf34SVll1SNeANWa2ZWoSvEUAbc7ca8Mz2cIox&#10;9NSenIuaj78gcvcP9ysCT1/HyWr5n1IM0aQajcJGvxNDHZqVYCh2IHHY78kx4gioQVjGx6s6/hg4&#10;vx6UEkKDaxqLmKZJr8pyWqrb2ku5BYjmKq3w/wArf7HKW3tWHwBePiJGpUdhtjYG+/2LxS/AXz6x&#10;r8bAXLT+qQdnsoOSxn9uRefxV6fZ+H/J+HHBIlcUAqRQVl/gQa5Le/2JB70JczarPasGlk9NZAxK&#10;6d3I5cuSSoygfZ+H4v8AY5aJEWIL0FK/3o29tlwSyef2KQtnvNWt4U42vqkPxC/o+Ql17PVpz4r9&#10;r48ayRV3kccaDabx+eCJ8/sTfkutrjUWBb6naOJg7ITpbgDjuSSrN8v+bcd6aUr67gDofVGAy/FS&#10;QLPIKUl9dxng+k2jlvtxLpsi/FQGpo79GH8vxY30lAHGdgP5fUUn6N6b5MTP4jJJB7lw1jlKRNo0&#10;UkjkFZxaSIvFiAvOqM3wf9c48w/ZYTNUGuzKa1H+tgnIkfsk1xlRXyajEUnhl0qF4ipQ+rb3FFCu&#10;KdIWrT2xzp8JpM57gB1BPsKkZUNv7JNlm90ssrkO9f0Raw9ULGxnKKDQBmVY3YqCfi+Hk2Jjdyyz&#10;VArUhkI/4llgmT/ZJlKBrkjVukjhW3n0kxvLxpG9vdISK9Afq5ryqCvF/wCXHh2O3rAfyikZ/GuV&#10;SAv/AKTZQBA/hS68tdPRizaHdOCT60yNqCj+bZeC0X4f5v8AY46jPWktKCnxCM7/AEVwE10/3a0f&#10;6Klzs7LgX0y8ZZGU0tpdQUqnuJURSwrsVbNQ+IK+JWP+Bw8Qrl/umoxJP8KKjvLeFVX07tJD9qOO&#10;S/qRQ/FVoQ/Hfj9r4f8AVzGOrGjRt78VxPCRuJfamEpDb0/7FRmubOO2ikkj1W3Ziaotxdkkr1qe&#10;IoT/AKmRT81YqflzrrFoyfq21FAP216GpyOQDhOxb9JKRzRvbdlH5b3kK+ftGhtxqZU3P7z1riaS&#10;OpQ7yq0ajt3OeScw3pX0/noX8ooFf8vbR2SrrcSmBwAGVvUOymnLcZ1/YZHhc+svT/vm2MhVPKPN&#10;F8sf5h3lulwqwm3H6Ss5mdoZImhSkrRs3pUQhV/Y/b+38LLP1aC1WSH4jtyC9gWJ2A7LuFUVb4f9&#10;XNgISNEV+Pxxf1mmN/BhH1PVddaw1KNYFAl9F5iXZ3gjUVLvUM8pZXlZ2jiVp/j/AN2tiVuv78zM&#10;qxxKec8jbAhV5V+IU6/a+z8OWZ51HhB9X0x/zvSwlEEph5lvTb6D+jLa4knv5oxa6baxmrRtLKIV&#10;X90wb4hVYf7z95Gy8OPqJgf6nC5S5kY/WWd1tnRjRgGMgAVuQ6L/AMa/5OXeKd4x5fx/7lB0tC73&#10;KaHzJdQXE2j26x/ouC2gfWYLlaPD6qJbsTJGU7tzP7X+7Pg5rJge08uq9xPNezcpnPMwlSSE5syc&#10;SWNfhPFl48efLj8OCfaBoRjHb+df+6cXT45SJI/hROufmhPY2mn2+iactxp8oMUepRzcYg6oAyyg&#10;IeCmqyLJ6vL0vi+1ywbaaM0CMZySSa8iVrtQbUAFPoyoakS+nm5kgUn1H8zLHU7iOHR2EjhOLLwl&#10;EdWqaPy+Ln78uP8Al4JtneP0wr1kIAZW+zv7U9sqy4Rk3kOTRKI5nZLdesrTUobx7qz42sTvJbSx&#10;E+srR1Ctz5N9pZGfiOPFmj+BnRcZE3qXGxUF2Z6r8S7ddv2alssMeCFDoGwHdX1KIaZ5f9IpPNHa&#10;W8FqqufTlq+yHlxBkKJH8SqG4qzc0/d4ZRvZyqJVcMic+Qof2G4sOJ3+Fh1pnP5Z5o2CJRkTHh/z&#10;v6X+lbOPi2Dye7g85aa8lhc2s8F3ey2q2h50TncozoyzofTBkik48PU/af1Pii+BCO9tUvHSJdxU&#10;zUqAopXme3bjXMvLpMk8Y4jv/upfTw/0vq/zWqeUxluNmS33kfzFqfk60m1W7VZ39FdNMnB5JWLN&#10;H9WDAesx+MzBfi4fFz4/3mIx3rXBaeCNl2akLCjlQRQlT9k1P2G/4RuS5kfljjiIyqR/nfD+c1HY&#10;8SdR+U4tI0y00fXJ4JxyiK6ohBhSV0YvGr1qyCOIBpk4/E3D05U4SYJuZnW3JVA8zn93CxI3pVR/&#10;kmp3/l+J/wBjNeRvt3fV+P6jhyiZc0n0WxtV1pXSZ7fTLOAi71WKOOjqrGOZ3YhllidIfgA9T1He&#10;GDlG116mMklu7e1mKUlr6axwrsYwyhCOR+18Q5fF/Nl8cePJlhYI+qfF/O4Jfzf5v+9cnFGUIG1S&#10;PS/K+v8AnLRmnaS2Cte3M1/IVK3n1aZrhG9IGsaOrFF4c/gi+w3PnhfZmWCO4ijUI6sEV6dSIlKG&#10;o/1lHxfy5sMkYajc3Q/h/wA7+k7HS1PdmXmaz03XbvTbq7aWS1CetNackWNke9YXJCPyBPCGb+7+&#10;1HNyT+954MNwlxGjgEcwpKv8J+KtOp2NQq5jRx+DY/0v+x8v85ydoli1lodx5eury1ajpA0iW9zb&#10;lpUQQ+mrjiI1DIElmm3bi/77nx5NLiUzNb3UjxsplnjAjqNlADMGNO23H/gMmYeLADf0H1f1mO0t&#10;kbp1rb+YfLunWt5DcpZaResdRUPVppw8cckSFv3jMzO8i0P9y1x+1wzSXa/WVR1KF0okh2WtSSK/&#10;zEFfhy7HhIJIPEGJw1uEXYeXZ4dJuZrWf69HDdB57YESyhERIhVXCloo5UnX1FdeKN8DYXzskwjR&#10;Dwfh6kbDdHVq12H2uJO6fC3+wzJxHf8A4pPFxbdWX6KJbWa8llMk6fWDa3EUyNHLDJFQIVZq8VkR&#10;VKT8njdeHKV7hZHxNZZJ2NGHOEHmzmnEA1HT4Txr/lZkACITAHkUwe2stNiAaKQQ3sgEUcKbTO8Q&#10;DbNydS/Aom8fxsvwcWSTCq9Fra3EDxN6UAUKg3KgpHSjAdAQT2+1xy+O43G9pNBkelNfXVlNFdp6&#10;916rGRlCqfTklJUpWtePFf2l5KrN9vEIWSSeSAH0TGlWAAoFCddx/vtl+1lsqAvmgy2R07LDbRz/&#10;AO9AeXgu5J9Qv028JVbpl6Z60UkAePjJ9luIPEhxRKEjdaOy8+P82Ce4JYcxspawLa6s7o+orCOj&#10;gFgSrQkSONiKOpjRuHL+TF5Fas8sVBKF5Kp/ZZizKF6bfGp2yPk2FQhYBLe1lJkiLGJpevNY1RHa&#10;QePKN0+L7TfF9nFHnSdWFf3RAjZiKkDhXptU8vtD+b/VwCLEyU4bJrUo3HlcKzTIgNAT6vEbmtFE&#10;f2W/lZ/5+OIGBufGtGUJKCAfiK9SRtsGbp/L/rZZxf8AEphJGfWQU5EArI0kFGIqgboob4t2VP8A&#10;V5cf5cQnVRdiKlZCxU1ofi9ITrwY0qh5cf8AWyUJ2Px/VUytfZXolsjMFZYkPAEhk2Ext5OSivxJ&#10;wr/L/K32sDcJEZ4Y1ZvVUema1C/CvEVp/On2smT1LTKRiUcxjdUmlZQYXYmu1aclO1enBm+HA3Iy&#10;xejIg5gMjKCSSgQRqWpQnlybh/rfs/FkpA80GZKsYwrlx9nYqdhQlizUJ6dF5YMuHeRyxPBlC82Q&#10;H7IpTkSPtOh/4L7P2MgBt8WJGyGtokii9MVbk7MisR15VIUCnwI3t9n/AFsSEnpkqkIMiqqsoHev&#10;xHatP5q/5P2viyRJ2USpVZC4UtL8DOWBO2x3A36+FP8AKxT1+Idann8RD0NSCUYdvtfCcPD+Pmyt&#10;abYtIjbekvEemKUBAdT/ALH4x/wOLSXSyIJHYqCFV1B2C/DUinY8Tx/4LIRjW346qJIeGyaFyiAE&#10;gs6OQSSxLkA17jmOVPtfZ+zgOOXk5ljJBYmo2HxdCab/AOtlxjtRbRujmiHp+mw2Wnj06jf8MfxM&#10;yqnGm6lBuAOFeNenbi3HI0AhZ8KVblsOXKnX4iK/jVcdSX06MR6oXcjpyqCQCKfDsTjtbkRFuHDk&#10;CF+AkVB7ChAJr33plKoSQOwHLkCop2IrT8f+Fwk2GMxTbMXQqCaUILV7g09/D/hsVljeNVcfEwpR&#10;h1PFhsfu/wCJZAG9mESVGKRJmdN1XoV8OQJqKeNcbby3Cu/NioNFYgig3Yn9eRMUEbt3EFu4QhQx&#10;FWRTUVI40/UMErJIGR2NFVqgAsa1U9SKE9+v/NOQMAU8CFktoWVo+PJiKbgADiw7br/Llxs7yMOZ&#10;9DiampPs3WppiY0GwgtSxxxxKSim45LxFADUVK7CgrisZXkHUBOSksAooSNuh26A1yEotErUJo34&#10;NE5aTi6hWLkEKTy2I32Yrx/m+zilnLvNJxADsG5MeuwFOJ+z4cf+asEhyZQmEPqNsKW8Qd6orL6a&#10;A1pv8QYdw2/Kv/Ecpbhy4l5uEjYMq8t/iPbc8qGnL/JwmA5UmRtdLYQekbYwo0k6GOSThQHitDyo&#10;qleS1404/Hma7ZJ1kIDrL8UhPUKSW/BseDau5ESW00yN7M26ExNb0SIKSBUIEG9a7pTvjvXT63Tm&#10;/LnxJoK8ug2p/wAPXI8OzOt1L6nJ+jAPRi9MRVEdX4lCakcvtUp/uvhn/9CikbqWjlSSo4DmOJZa&#10;VowPwe9atnREPM296jknjZY7i2kgIJlcxt6qK52qjD97QiqgcExb6nOzEmGQRj9pQWAJUdeBI4/t&#10;fEuGj3MDMd6H/TGnxBI/rcP1htljdljZqOR8IkCtyNOHwtgcR+kzh4XDA8V5KeSnqQakj5ceOAjv&#10;2Zg2EaZvrIheC5iaJ19Q8HBRl6B1Io3+tzD/ALPHKWNJUM9vtGCeT1FN9qEUP68iK71B6FdLdNBI&#10;lrdEGZwAkQqWJX4qglh0G7fDlpDNGPUXj6ZFBGoIc1HKtSP8oDJrtdLZLu3mcwvzEy7+q5BjG5Sn&#10;FWr+wzVK4pBezRckVTEpatSfUalRsFYNTriDamAQ97pNvchJJX9d0XsDAvKhPIsjR16datlyX4uZ&#10;WrAskoAEYkA71GxRx1auRMbQI0OanbaKbC1RY7uW1gBZpTA3UCjbiaN2+FOP7TfD8P2PhxxexDhJ&#10;IDBLyrVHrWu24+9sPCGJB6G24YdYZTJFfLe2pXjwliC0oa7NX7XRP5OP7H8z/SjerpKYxXYSIJKj&#10;cfzL41+HCQUWVJ7m8iKRPbpM1P3jQyvAFNA38jdKcRzPxfa+HH/U7Lg1LyJJWBqCG339lwUUcZHR&#10;SbV9X9dB+hrya3UqOavBttWtGkG2+/8AN9rLeyVAKzQniDyXkEIPTeoHvviRXMKJ30LUOsyOzAWt&#10;2nIjhKY2mRl61Uqz9uPw/ab9nLihcc+UkTU6cZE32qONWJ2Ht/NgsdyDJqXUIXMAWG6QuSTztp9q&#10;Eg+oVjVVDHb4n/kxaLR5aVjZSTyClWX4gN+1P+CwE1vTDxR1Q1z5usgxSdZYwojeUSRSfAzHh0PL&#10;cNx/dj+dePLllfom6dAphIoKmgHcbqaHbseuHuHJl4g73P5w0a3m5G+j5OSI0ZmBYK1A6qQOQLHg&#10;3Ff21/ycsabdry+FiQNwwAIoSa8SRxqMN7MTlC4+YtGk9JlniCSMBG8bFlbkAoAdAwkCuy7csd6N&#10;zGKMorWhrGpp33FKY1sjjBWG4026POKZihXmClzKpYdPhYMGAFG3ON9AhzSGjtvxQEFgNv2SK/8A&#10;EcIGyRLzVGu4vq/J70GCKoM0royxsRWtXVuI+fx4+OSQn7Mta0ryP01Dcv1YTXmp+CGuLW2C1Elo&#10;VZSwDIu/TjRk4V5VCn4sXImZeaq547c6L4f6q9MBAY8QQarYRyehLNbqHAcQ85AR8dR/u2QgNX7V&#10;MTMIVyPRWr78mQDx/aUr3wSiGQmqCb1YkdNQlVYgUKQzs5J2IrHKktar1+F/tfy/Zb9UhFawlQDT&#10;mC4BoaDcs2S4PJeMqialeHiFv1mZkDCKQQuw5LViFSOMbfa4sOOLtYwKFk4OFU1erk0O9KmlOv8A&#10;MGwCJBYiZKXLrl+zva/WIDPKlIAkAQEAIXonqF2BU/7qdOHw/bzfVbYU/vSo4k1cHYbnqq4OHfde&#10;Irl1TVnDCtqJWEiKVt3SjN8Kn4JJD8J5fy8v8nEzaRMwCzbV2f8AdtUg12PLbfvjQXxD3Iz9JXSo&#10;Xaz+PgC0NbiOistPiUxnkOPI8GDfF/J8WKCHgzD6wQaHkFqtT1r8Lj5YCjjvohpJxLHE7aejpzAR&#10;pAJOABA4qHhZiTXmVXjxbHKjMislzyVxsWctRTtsORWlP+asY13rfkol7aOeVX0sRyxtWT04Uj5u&#10;gLglzGkocNsjN8X7Hw/bx6IUYB7iMg9BwDbf7JWwE71a8+hQ11Ktwj+jpl2pQVZ/XaL4iaUIimi8&#10;OQJWP7P83LN6cQcFjAsm44sgOxPcCMVpidv7Ugnz/H+ctaW8e3dI4tSltvhf1opytSg6Iz3ZZeX2&#10;vtfZ/wCBxCW0tGn5RpE6k/CGEnEFfD7NDv8A8FkdvwWUZmt7TG21TV0sFS5kvIJVUGT02tWl4yE0&#10;5EiXkKry+06+m2M+q25YmRIg5NaUlGwFT1Lj8MlXmE+Ifxwq/wBd1FVAt7m8kiVSoJNoQCSQteKQ&#10;t2/Zf/mnFI4NOVWFeIVmCkyyLsetKqa0+WIHmwMp3+xDy3XmWQwuFaSSaJGlT6rbyhZAQBzKSpx5&#10;d/jfly+3+zmijsygX1pG4E8KSsxC/P06de+Ssna0mR7vx/pllwddS4MotLaNbhF9cvaRorSbVopu&#10;g7UjHFk4/D/N9tcVMNoUcySyqI2oebchSvw9YyMAEmIlK9gPx/nIZrrW0mijt7Szla6j5gwRCFg3&#10;EepXjeB+XLl8Sj/Zf7syuViE4pcF1fcFUVgQKg7qg3+WNGt6UGXd+PmvEOuyTxzT2CxSQVjZZJpY&#10;yJH4lSQ08nJe3Fw/2/3bJgb1Ldn4i4DKW41WAmtB3NV3+WAAd4P497P1d3+yTJrXUkg9Q6c8Uqpz&#10;4SXwHGp7DjIOIr+0eXL7D/tYoUXgrCWMU2/eRStyHfvH3x8MlBke77kN61008kQtLijEuTDc2qCJ&#10;gSRtxm/YIJ/yv+Dxvq2btQyQfFWnJJKcQfDl7YTFPqHf9i97PWoFDRwXx9PjzVLi2Dc2FKFjFy+y&#10;3Jqn/hlxQx6e6rxKFKhwvGXbfbozr37HIxgUcUh+IqMMnmOGSQTi49biYfUE1mysQDyoXhglq3H9&#10;tH+H/WXKX6hLEykBV5Ac0ZgakD/JcdTk+EoMpArni8x2t2kqStIwRm9CeKKRCA53BDwOAEVV3X/h&#10;Vx8UWnCoEwU0puzVFdqElN9h1wSMk8Uq/H60LfXnmcNHTT2nXmCeEUQVwKsWQC6XjxZlAT/knJjg&#10;mnmOqCMswHpEOTy+9B8IyNG1EpX+P1qTy+Z1uP3r3CQLI31xHtlHpqPs7rcN8bda/Fy+D4U/acbC&#10;2YfCHUAkqwY0IPj8HbJ0UDMR+P2qaa5r0RrNJbzMUVJojCqurDqVP1knk32eXwr/ACfFzXE44LZB&#10;WYtG0gHASNHtyO1K05H4qbZAEszkPRWu73WXMa2ohuY7Zj9Ze3guaP6aENXgW9JR6Yf43kZlb9rK&#10;4WcruwuuCKCSxf4RSnYfs7n9lclZY2R0VTc61Y20KtpH1i4kdUEUcNZCHLEVdyKSKFTnykk5cvg/&#10;aTHpBKGZEnlElSFoeQoOtKNWtf8AiOAykV4h3BQur6zaOK6uNPs2s+IaX1EMTcmpxLh4WXhxbdmH&#10;+7P9jjogxmVPrEzqKU4MPA7E8uu2JtBNDkFK+SE6fLP+i9PglKsT9ahelKoeYX06cFLUYo3xfYxO&#10;G4lFQ0kqkkjj8B+JCK05OwNf+usRZDKUR3BWvNLs2o6WNm6oFb1P3yt6Uobhy9KFHRVHGlV4fyfC&#10;uOkuzxNZWAPMjmYOR22I5Nx6++V0QK70CPl/ulOLSI1ZWWxjLqYFIgXUQi/F8Qb04jID6YpydeHL&#10;+f7OWLl/Sq8gPOtaiAk7V6Anl88lHGD3/wCyUx32/wB80NItmugkNtJCYfSaP031FEQggABisax0&#10;A4mMj7bfvETLSZCSXlhUH7KcYSanoBU1xkKQb7j/ALJ1zp7AxLFa38kgqrTetqCxgKBzZ+KGOnX4&#10;q/6n2sUUrwqipy3owiRunTYd/wDZZIA9AxJN/tQ0ts3rlZp5/SLBmja9uUHxbvQvssfxfD+6+H/Y&#10;4x3jpV1joD8chUKADXwYfLAZd7IAoi2t7gMUgkuQ7J+4t1meUsyBRT4424tRuf2uTr8WWsDEhfQU&#10;hj8PFXNRXx5ZIigt+ajNqcEYaVtVlRoVrL60tunBuO4KGEePLLkjCIVKKrmgQOkvh8Xf+OR+LEE/&#10;jhXQXhvLhJIrmSaBAXnlgnsjSppGCCgPxUZuTJxZv7vl9lcttIalYogBQmokWg8dsZUObK77/sUr&#10;rW7KHgst9dl5GaOLg9nIZJK8ViUSDu32WVZPi+zli0UIWe3Cl+m8u/UUAUk7jIEg7bp4j0P+5UH1&#10;9nuxBba1JN9XZjMKWAKgBW5OZFjTgjNxfiv+yxjxICqrHGC32P76vINxIoaHYkYd1s9/+5RNrfu6&#10;S3Et3dPFGazktpxQQtCZUfmrOnxqrU4/Z48m+HHFoYisbshkYkIA0o3IJ71rSnTJGx+Ax3O/6nIl&#10;5eLJPDDcQ2saK0ryx2RrxIqtFKcS3IfGf3f/ABY7NiiyxuylSpJFCvOVSCKg06/hiOI8/wAfYijX&#10;/SKEk025gjmSRJQiNySf6vYyIykKyEiqnkwr9vl+z/rZS3CgH94goaEtJMBv0oRlc4G7tmOVV9gU&#10;rzQ7hriNvRumBjLJBDZ6YxJX7RcSe9BxDL8St8OKMwXiatsaf3s6inXuKNgESTv+hh+OUULb231m&#10;SSP0Yx8BbmbPS5WVgxQr+7kLxVNOTIPhdV+zjHnrVuEjxmpDiWSlF6gdBkpY4nqyj+Ngqx6Agkjj&#10;+sWtvdR8Va3fT7IuHlNVZwQ7gKQvH4uXJ1b+bjlvIiRRmRXrwrM5Hw9aVUk/RkTiiN/qSSfwHS+U&#10;Z4o6SQW13c25VpuGl2ivWQ1HPjJHGhP7PIozfs+pjo7+MEryWjGpb1m7e5FR92JHEOfCxOPf9jrn&#10;yreSW6ymBxLGgRbeTTom48mrsiStHI1D9v1ePFv2ssX0ZcCnElSVYzEEitKVIrvkZxsVaiJG/wCh&#10;Sl8o3SW8h5pKvqqJYRpiuquRyLFFkEbcK8t+f7XDMdRRWC+oKBeSn1lI+W61rhOONV/xSQD+ApHy&#10;PNLbtKtoBK7rFKBpcisBsS6qsyxpGv7fD9r9j9jL+vBmABq1Nx6gBqR2+HAMXcsorovKL2ySs/FI&#10;w/wMLIlFVGCnn+/5AcTXj9v7Hxfzv/SMahQZAHOxBdagAeJXISxHomMe8IK48jXss0r28P8AowYy&#10;hvqcvpyuzDoqXA69RVePFft4i2pRKwMcyhlpyJdd6npuvU5YMW3T/ZJEPJMo/JN3LbvFe2rSwS1W&#10;GNLWcFCB9ocbhj6Stu0at/s1xzairICtHcUoiSRk96mlONP8o5Aw32I/2SRAdbQsfkm5juJBVLeM&#10;8uV1d2l4o4fAViLfWRKZKt8EacmZf2eGPS8+AsSImG+7xE+B+yrfThliJNbH/Tf8UwGx7/mo3vlP&#10;1ZYoqC6hcBJUjt70IwBLps9zFsqn4Dybl9rGLqEDRqxZDUHfnGQO3UL9OA462NV+PNmY77BUbyXq&#10;8U00cb3BUMAUFvfxu1ByAXlctxaq8N2+03+zzLfVXn6YMQX7QaMoN/ELtkoxiOqziqp5QCStCLx1&#10;v5pVISWO+Wd6L09OWf49hRqfGn8uPW6hqQqqT1pVK0p/q5EYa5SDGzW6GuvLOo8ldriaNCzRyMy3&#10;zKH5UIDG6+E1A+BuOb63bB1ClAW2LckWm3uorgMKPP8A3SaJG9rG8s676MkshuWWKjej6V3MGAcE&#10;gUuX9JuJYIzD9hvj+zlC/tQTsDSoA5R9SegNKZaIbfsYHGUZJ5W1yWOMGcqZApkcxXYoqKasyF+R&#10;+H9ofs/zY9r+yaOrNGABWvNeQNaeFPbKuDukExib5FAN5P8AM8Nz6VqLk83VCslrcPEyAEnk5k58&#10;SPi48eX8jNlLfW5jIpyb9kAoeXuKHJSgehC8NKs3lLXBfxShxFbivrPIlyog2qFIYDkOQbZk+z8P&#10;xfsue6iaMNypH15BqFTsKe+JiT1H4/qrEAGiELD5a1yO44w8TdKWjkhmthKs6kEqyktSFaBfsPyX&#10;lzzLew8VfnzToH5KK/dQZXwknnH/AEpbjCNUAeJATeVvMIvpYZUihk2kNp9WlZ0UqFNXLO/H+Y1b&#10;k3+TjZry0A5vIu/VfVVTQ/JgO+MbOxl9jXwHu+xMNN8u66xe1t7KZDHxMdy+nyXCGRN/24jJRuP2&#10;fsfHmuryKMLyNBIQoHJTUnemzjJRAuuL/YlYYy3oPl28vJJvTBMtorSGRoZofTC/DypJbuGrRldi&#10;3/NONjvywbnCyFDtWSPiyjvtKf8AhsEYHzPwUw/H4ivuPKqxzIIrznb3I9Mv9TumuElfdQCbIfCf&#10;io6/D/JIuOF0JSXINFJVlXY96UAfER4e/wC1BB/H/SLv8NDT1FtE0YeVBcwy3J9ZQGIMhZ3tAVNC&#10;OUZf93/Jlx3ULsYxHJyU8SfUXY/S+RyAxlYLKMO/8f7FD6routWtkl2LyxEEoM0dbOXi0QI2Pp2z&#10;Vo3Gv7zi32ePHK9d/VokcoVR8XJg1PmRLhiCYdPkWU4gdfx/pWrLTLY6WTd3Fg887t6Rgha35gkU&#10;CJJYM+x7ceP+rmeero1GCEbg1Ykiv2SJKfRhEJdCEV+PwFWy0YC3uoy1u04kLR+lwhVI2KjjKj2Z&#10;l4EGqyKyfF/uvLjkcgkRyhztUg136E/vMgY1sTsjn3fj4N3trp0UsSSX+n/V46ssKyQ+kSn2lQfU&#10;R+8A8W/1sc01wrL8DHmT8XEjoK0pzJxAgvCUJbaf5cnhmZry2VbRFBVpImorvRmWQ20cX2KftP8A&#10;7Hjwx0xmljoyUjYb1BVhTruHBGRBj0MkixvSD06Hy9pl8TBqXK9t34xukscsTNIaKoV7Z45FC/b+&#10;F0+zjnm40+BivUEK30V3Ncma6n/criibulGfSrW7T0o722S6bkjwvPbFytW5hAUUIi/E6/6q/wCS&#10;2J/WlWTgVfl0C/H44QY9/wDuUShKkwh8vtcWAvUks/qqsWedjahDsEYDYfYbb/JZso36xnZX5EVo&#10;xbpXtWowSxA9WUAOotc/knUr8BlvbOCNHCJJBFbMvqGPdXYES8dv+G5ZYvoi7Lvy4g03J/4VdsZR&#10;o1Y/HxY8OyyTyfqSLBdVg+rLK0ZBVIwxrSitLOsbn9tUHxZZu41A68u4qSPHc0/hhECBzCBAErh5&#10;Y1mb1AvoG3Yt6LrGsb0B4mkYlCnoX+GT/jXN+kbeu4YVJHPhtt75VwS7+JsEAhW8i+ZUWRle2Z1j&#10;ik+qtcPyHPqQoZWHNvsfZ+Ffh54mdQiRmLLIqMdiUFD9wyfAe77f2pMdtqRkfkTUbuOIR3NnLdQr&#10;++iS6mZo+RG6szqqNvX7P8v2seupQM1CH32BK+O/hkvDPf8Aj5tfBssuPIGuRxB0lgovxyrFJ04t&#10;Termtfh5UXl/xjx3163rWrcelWWg/VlRgfL5/wDHmyMIoGfyl5tYMi29u0go/GGZmdl4/tL6wVen&#10;2v8AXzR30L1CksV7cW28D9nI+GT1A/H9Zl6I/gf8Spah5I81wLE0sEMUchZlb1kQSbVZCTdt9y/F&#10;j4po5akFiAaEcdiffbIyBHUL12/H2IPUdG1HTYyLyO0hma3M0D/WuLooqDRWuH5g/wAqr8X/ABKJ&#10;fmtNG/5e+YF6Mtv9n/Zr7YyieC7b8FjNEV1Zf+UuiXlt5v8ALt6ZzJDcTqyuzsoYGNjQ/veL9fgX&#10;0fi/4LPJGYr0L6rz0L+SjRnyjZerSkctwUY0qDzqAPoDZ1/ZMSNNt1MlG27yv81YL5P0kbAMzXiQ&#10;xzxIW+JCvpsxHxDlVoQvFfi45P8A6vNMtQacySA/YGlQAKfTmyE4w5pkb5MH/TmkaM3GZPitVWOV&#10;rcs5eQcuBeRy7MoJb0/U+0nD91Fx44ZWacn4yGrr333ruc0vaOYxhcNoy/EVhDveZ+eb5o7FJ9KQ&#10;wafdEFkUJVBGWWNSQea0NW3jRfs/6uABaaiNYeReB09l2NKP6hJqKbfAOK/7Jsy463F+XAN+MP8A&#10;c/1mETKM6r0MoHnHynJ+WlrY3zyJ5lgSIi35yOjQxmgf1AGj9WRJH9ON2/d8F+xwjZn3+nzTOjIw&#10;ikQArNX41NalfDiff4f8lsqw6qBiR+JfzWeaN7x5qPkrz5odjY3dleRPeWs8skUlmsVYLhHHFJtz&#10;6olH+QvJV58Hi5/CtJNSzQ3KotxxDNGp5KHAqQrMF5UPQ8V/2OQ0kJ+Jt9P8TCIMhvzSzy7pV+fN&#10;sv6FkmbRy3oTXBI9QQyVRHdErT1EX9nn8LfbkX944BHgYPKG5HkDGo2rx2AJJp8R/wCBzcES5U0H&#10;GSaemTRazCLe0aH0aROl1MwDcfV+KQqsahv3KEcfh/ff5PxrjqxLH6sS+nyLs7DbjQ0JpvX/AFMF&#10;3tI3Tbix8GyHdru7v30/UZkvFgFvDBA4EpmJQyKrE8eHw82W4/aX+ZOSsukSCIuHB4E1UAAVNWJo&#10;Ota12+1mPkzESEa5/wAX+xcrHEDokF9rV1+lobBrR4vrSVS7aWRyqKVgVPUYsqcHEcf75P3L8ZJG&#10;+Hi6N3NGtHJEYV+LHYHdqbkEgCu/T/L+HJ4Lodfx/S9X44ZJoklMPK+m3zRiE871ZLRXijf1WjRv&#10;R5VRJEWVn9M+kqpIvpcZbaT1pfTjkDLcNFC7xSl5JCOLS7AFgu+48GGZUsYmKrhA/mtUdKL3ZNca&#10;Na6jdW1lc2UdrZ2UberDYmjFYzKPTpGaBQ0b8Pi/a/Y/aSkmvJYT6EzxNRWCxBahXKAqOfLsW/2W&#10;SOGF+oCQ/pf0b/mssmlj/DzVm0jQ7e6UahYw3SPI8Tz3rsQZLUXEySsIgq/ajibl9t4pHV/8tFdR&#10;uI7cq7Gbm0byyNuw/eIdhQKOMb5HLpIymCBXCgQF7oq88maTPqlnPZQLYGwS6trG2hUJEVkt5Y/3&#10;jA82DzRchwb4/h5/a+NYSq5kjZVSSSRJ+PyKVPTtxC5MYgNw3YcQgdlJ9J+rm1uo5XuIra2m09pD&#10;Ri49OYIpG/2vUMv/AAfqLjoLyEXkauGZvgQVAqakElqD4T9jb7XLjlWfFKUPTz/3Kcm4Quv+X9Un&#10;8s3jWckSMPrFyjryURlYmCpHyLeqjMZl5/3foPKvxv8AbddJDJPDJLVzIApjI2jKElyPm9P2vi+D&#10;j8PLKdOJAd1NPuQnlt9QtNPvrS1T6qlm7GC6VlrcRyKq2gctUtS32YNH+7j9X1fSljiyo0aQxF5K&#10;yGMF4gfgqdlIHxU412zIAr3/AM5ljs80dczQ2a3TR2oSGG5YQ3xjHr8ABJMhb93yEojUOtP3n/Iv&#10;AF/IiSUFDHRVaM0VBIxqoJHxKzcvg2/4hmRjIPvbjGuTItCV5ICX/d3JaUwXBJklaBOKMwVqK6Ky&#10;n1Dz/kf/AI+MTJkXkHJaRU5esC1XRlDBmIAp8XrVRfs5KFH3MTGwiLQQvxEaRxWvqJEtqUSkcsbm&#10;Jo0B68R9W4Sn+8jX9n9kNLbfWLFZljBuCqSFCBRiQfh3/aoW5bfa9TLMZEZNAAKPtr4WeqG3kalp&#10;zlhRyTzjAIozEbBC3FU3+x6P2eOF6obeYcnPwwsklK7joq06UNKLX9j4P9XIsHbzTfROGWK4hCLE&#10;prMJYxtQMGDM4p+0CeX/ABk+P9rBhaT6snpzh2gR46mgLrUtE1D3A+FuP+/P9XjTH6t+qQSlkESp&#10;qMpmgdBeuk/BRVEcKkcys6juRyTl9tonzBpEjVoypjcFXDAgBhQgCp/ZVD/rf8MspDdSTatIiSXH&#10;CRWWWFxJHxYcmRgVZm4j9ppK8a/D9v7S8GDLdXMFvdsCRNGJBFAV2aQJyBPH4xyaRR/q5XliTyce&#10;RKtc2kVxPAY0WRCIy83KlIy3QV+ErxjP+y+L9nH6iAh4RIxaNGZJexRzVqNuo+Hi4X4f+JYxJItA&#10;kt0pzMonldQZGVHhNAVdBwo3RmbnyTct8X+xxG7kW4eKYEmRUjKunw8QWT4VAB/dqx+H/J/yMs08&#10;BCNNmMnqq6bZrZQPb8aRvJICrVcufjPN2rVpZFH7xv5v8vFfq8UkccYBWM1gfi2/EMTGp/lbiybf&#10;zZK9jbZIgx81qTzRNcPKymQcZ41I2FYwrkGi8l5I7cv8rHiyUxxymqqhWjKAu5IUDf8A16csTkrZ&#10;B3Dn1JVleAFTI/KiM3PYBmJNDX9hvhwN9X9S6ALbUQSqtAVC7qd9+NSw/wCMfPJylQYgUiZLj0rZ&#10;nRfjBYxknZqncbftUHT/AH5jPRneS4iRis0O0RrsV6jrTxZdvh+H+bKPFs0wlJcLmIJFIwBjlILi&#10;m4angPoOOlf+7kcfvGPwnapA6Ajbx/Zy+MvtZjlbcagF40JEdKEdQCe4O/h+1iRQzMvIFX5kKy7i&#10;rAx1+hWyYOyxlaoSI0NN1UciCaGi/F9NSMXeJfV+H7I+I03ANf8AP/gcRLZviLWJKxiHIfEfh32J&#10;2yjbJ6qkqA7AkPvXaoK/6u9RTBxqAGhcHixBJVNiu1DWhB+fzxURK0iE9TXcinxNsOvXY4OLZvgV&#10;MzFYpAAKJSgBqeK9TtuKEHL4kv8AEAdgeu4pUCte22Nsrd6i8aISKEilBQ1oTSnffHmNJEJYgEjv&#10;t8Q3wXRYgbqYlkjkCqpKg9hX4TQf24mIUY1YbsygDrQU3p9+ElTHdUaZkHwmoVWYnoSa7V+7LMbN&#10;NwB+y1BQ1FegO+N7WnhcJUFuJCuzLU1FDQ7kbUx6xFDQ1qjVKd/tVJ/HImVpkFN5lkSq0AkWivvS&#10;vAgD6KYw+oK8vsu+7inj/WuSoMeEKgERpw+3GmyGvh/tYLjZRzVfhHFqV8VA61+eUkOOY7pdOrH0&#10;nYB29RaldvhcnoR7AYlOFCgKTtWp23Y9P1ZOLMxCItS7OWZQK0CjfZR1+X2sShWkr7gcSepGx69f&#10;DJSOzGMhyV53BhQFWIYCvEE7dKkDvioMnqFuWxUKTxHIEE7V+nK6Zb2hykfALx3BLBeTcSCAC1PD&#10;6c//0WtacouKpIzKzNuAxKg0ruB8Palc6OnluLd9AR6gEm9SSWFEdUSoJUB2XlxO7fHT4uXH7ONe&#10;KVSqKqgsSIzINtj0+EqfH/Y4pu163MDI0hkb4AplWPruP8sMCd1/yuWLhrl1k/0jiIlYSbnjV1PE&#10;DYDqOn2vixpGw6INlsElhpZ8nndGi+EF/wB068iTUnpuG5cfg4/s5f1qNF4ymG8R6gSFXSgVgVXi&#10;UC7ciPtf7LBt1DGz/VUI9Mu7lg0SXekyRHk0XqQycmcEOwaOVmZW4K3xKn/GP7SYqL3TwGR2hT0l&#10;qw9P4kTb4yylaVI+I/5ONBG6hJpOrJN6kLXTmVuYLXI4O7ciYwkiPVVXeNfiReb/AAJwXHujowYW&#10;rx1U+kAOPwUA6Hfc/Zov8uPAQjivq63mimRlOpQ3ARwLl6hwsoJYCootEX7fJ/s+p/sWXSPCwZgk&#10;a0QuJZoiaHlTf4fiPwrx4/8ABZHiF9WUS7T76C6iYK80repLHE0FndIvMMqkEEP8A+Jlm5rGyt+w&#10;qpi00ScBJM6xxj4fWAIViKUoyR/xyco9WMZG6H4+1Qtrh4m9CzgkuZ3HqtZtIGeJXDcucc1x/NXi&#10;qr/Kn+WjBYTvHyKJ9W6metaNy3H7vl/wOQEu9lxj4qjeYNPiuzBHNIdUpRdPoEdowteQFwY/hqf7&#10;z7P8y4nMrCUqeJ5KKIgKGtONN2FPuyZAUckVYyVtxIC6hHflJKyzDjUvUMqMWp0PxfAv7OWLywWQ&#10;BiQ9algigitT8VWbpXpTAAAx4ZNSafrLwsUVShWnBpZGXYKB6dEj+1x2cN/L+02Ki609R8cLBwdn&#10;T0lB9mom9DywEkEKYS7/AL0E2l+YHl5W15CYHUh4phdSOCDs0ZMyhFI4jp9nFEnZ0Pp28hB+ESFl&#10;DCq9aCPuCcsFkd7Ex8/x81KSzMEwN1qNurKTJ6KRSFOKvUAs9yx+FlXlRkXj8PBWXA8l+ryBVi9W&#10;4AAb4yTuhGyqVapqe+QNHmyEK67I+HRmWBma6+r2RLMoWJAABKrfEziSPioRV48f9b/IwuLp2Kek&#10;wdakqS71FDWtH8Mdgmg2bHT4oxKblPTbiqyBIY6HkOIUmLqzfCTT+bNbalMtysbosbGpCsGVSBsa&#10;VZ2bqv8AL/w2ESCJYtmr/RbSWxkZZ3nUD7aGJpFbah+BIlQ7OP2uXxfyYIGoSBQUgUOvxcWiqTWm&#10;/evJfs4DTEQ80DN5etZjKk17OYZ19FnjuyoQKWJC048Cjn95xZfhXh8SrlQapePNVLf1CTxJjh6N&#10;125g9gcZEHqkwFc/tWX/AJZ0OGwENzqLW6Knqr6186M0YITkxhkQ05OvxfZ+JOWLC9upjGvoNCRR&#10;pKRKKjjSjceLdf2V5fEuREO5HAB1QI0XSrFLiZb43aMpjg9S8mco3Llyj9YyRB+PACWTgvB/jd/2&#10;lIrqduEUZQk7BnWkZYfDtVlbqpyU/SAVMApXuk2EKXF7cfWECfG6wuXuURjzNQsUiN8Mqsq/Z/bT&#10;7OKLPM4kWeFKcaeopP2QCQqtxPuf+NsRuL3YmIHIodrC0ie2msL2ZWMgf6tKop6jsqvJJF6ifslU&#10;4MOCv/ur4MpZ5oB6XouURWNaorVAoG5g0pxP7X2v9jhO3PiURve27uxsLx/rjXsKzzSQx8Ss0kbI&#10;z8jH6LDl6hkUfDHzaNVZvijkxBdRielUkhIoY2aRG5fCK7eotDU/FyH2v9jglvvZZHGR+P2I1NAv&#10;YGcq1vdpVlnjW3eEL8bEFW9CZmRV+BEVvs/7Jctr+2+tUW7X0jy9SJZOThiQa+oHK8T2Xjy/l+xg&#10;B8/vYjEa5LY9K1GTTkJ0s+uoQQzy23poVHIKpgaNJQ6L/eM7pG7fa/vFwQ15aI9I7h1KjdGk70JB&#10;3/Vh4mHAeoCGTRtSuICbvTraQO4CzR237HMBl26Vr9sf7JP2MRXUbFmHK5mYHekTVSq06Agt8Xhg&#10;4h3ht8OXcFWTy9rqRSNDp1jG9COV1EPXCvWvNo2ji/d9eScFdP5Gx8ZLuBFLcuyqUZC7FVfjWpXi&#10;Tsp6U/41yO4Ng2td4ih7wQ2sUtze2ukwRNIsyTiGFZZYOdBGkhkRAzyD+8Z+P/D4+3tZnZD6k8aA&#10;cQzmTckeJHFVUin+V/NkxM8lkQOg+xCaprNhAtwPq+nXU/P1pIYBa8kRWWh48xJJJKvORWqnp/Ya&#10;N+CyYmxmKhBdXDONmosgWoILVBIPQ8l2yPDJAA7o/YmCrppm+tHR9MiXjyjd5LYykMGWPgyKyqAy&#10;enIefx/y5Utw0UgAuXCEEEPGzNyDcBxDVFKsV/mVvhwiW6ODy+1fZWSXtr6kul2zSKQ6vBdIkQjZ&#10;BMfUeLg3JkRXXj+7kRWk+H7DtjmmTl+/n9M7oWQAOvQHqOqjDv0ZcIPQKk9rY3DxH6hp5uY6rOI5&#10;yXgkHxun2XHwytTi3H7Sviy30jOFjjklAKjh6Y6g1pUivQ8sSdujHgA5oKbQ7KK3ea6ubazZ1kLT&#10;m5ZfgZePMgNxryQR/a5K/J/UxKeF2lrNFPEg2VqFVOwANFAG7f6rZEHzZA7bUiNL1Oz9Ax2V7p15&#10;cfblhEiySLuzFOUju68Ih+0HT4Xb/UQaARzqVa5cA8fURytAag7lhuaeGHfvZXY6JmbwXdg6Sw6f&#10;E7D1BazRrKGdeLAlFVgVSp5MGZkX4v8AJwQkV48oZFueYerepWnh3PHcfzftYDLoUHhr+FKJtQ0C&#10;C1ZJptKWAxUhW3KhmXjWvwqZfgb7SxLz9Nv2W+DHyrfPHR7Vq1+JpBCj9afaVlHX4v8AVyPFsxAi&#10;Ov8AukPp1/5chnMsGrxuDUxRW0l7cw8achWF1m41jZU/laVOX+RgU21wXANtLIkfwFi0XIdCakmr&#10;713+PEZCzEh3/enI1bTlj5R6jbwT3i+uiBLr0TQuinjRVi+EpySsLfDiiQtGJFiSVUcmnqHl0HE/&#10;ER45YJFjI33LUu45/q73dzZzTxKhk+qqY/iYmRf3auT9kcuPxN8Hwv8AZXE0iiZVCR0lPRWkVQex&#10;4gj+bI2u/wCAibi+uYJZWmuA1qoo0kVrLI6ftASMhND6f+pisCR3IrFGStDzCsCvKtaA0Y7qckCm&#10;RMeZS/ULqbTHBvbuNHDAwO8TJIYylC7pVFqrrVm/Zb4eP7K29u60Q20ahS1ZJG2pWm5ry7/s5Ego&#10;Hfbk1iznVpY9TuJnlWL07e2iqwYoX+FeDJ8SrUmT4U+HljIrCQRm4SEM0QYzQcyTsKceoQMWGR5C&#10;0ymLpfdeZbYzrYSXrxre8RYX6xKqHlVw6bNI6JEynl+1yX7S4usN4GciJDGVH7oyc6AmtWjJCkbn&#10;/NcEtjVFFx/ASubU9CkSGKe8nS4LkfXUtWt2kZUZSsdyqtJG1FjZfsuren/vzGtaz1ZnhKMSGdAx&#10;WoAJoFDBuO3+VyweICdmXxREOu6PLHHFb6ktxEivHBdcFlCMzqhLTGJ4WlXkvLeN44/3jL8OWNMv&#10;5SqxxvFGOJZ3KtyWhFPhH+y6fD8OPjxjzRxj3qc/nfyxYKzXl/b3F2xmEcEIeEI6kNWkzAnip4bv&#10;+9f1W/Y4JobLUIU4okbLG3P0wWUipJFTWtDSnVsHij8WsgJbqd/5r8qXEy/Wbq5ilvYmt0uikciM&#10;U4owVOLqssfqep9iJkX+8b4Ux7m+VqvFbM/FU5u5oHFCtVqPhrtglOPPf5qAO+SlB+g54iLe+1aG&#10;3Z5pxDDb/E8TFkmCScHbnSjsW+x8XpL+8y2kEfJYVgZpDWWNZNgCatsR/wARycD3f7piY3zv5KkM&#10;T3PpvfPqEcFolLK6ltqMzqoSJucblmZSW+GVE+L/AH3x5ZleFQTxtkVWApVjyAPc8dhsMlfw/wBK&#10;mj/SU5odQkfh6urTySRM3qKsSmIuu3BfVCtIqu7E8eX7SN8OKRQ2DQ1RLYovxMqI5HYVqCeh7Uyo&#10;k3/0gj1f0kDe6h5ktdRWKeTWC1w3owSyT2yMOPJivpuIw3qIN5Gf4fh+DGIoaQMIIFValQYnpXc9&#10;AB+zVt/+bsnIAlTt1PzCMnkkjsmhOo6m8sgUSvHeW3MIaIaszOFIl4xfu2VeSfb+P08qR4o5mdkh&#10;MvTYMteI3FOPPqP9b/WxAA5qASNrVbKK9uLCGKO4v0tCCw9R4pSPUeqPzEjQVCMvwsfS+NPTWHEg&#10;RRG/c1od3jelBuCdlUYPDtn80VPzZ54l/SHDkppBcQBqsOLpH8ckpoo+xyRfi5/3nx45LiGYkj0q&#10;rU0CSg1p8Q2Tcb0yURXRBjXeoPYalYRrGw1Bw/7tmaezZVVWpHJ8c44lwvMU+P8AZk4rlrfWg9SL&#10;14PiIIPFyQSfhDbbbimMwD03SIHbmpXGi6xygvf0dqkhgQq0Sz2yKyqhDmJfUXkWU8v2Pi4/6+LT&#10;3dtGlIprf1gOUheMLUigUbqP5T1bKowu+If7L/jyQCPclGlaBq9/evLqFhrMGnSEQ2iQ3zycUfk0&#10;sjcJ3O/qRofTi4L9tufxcgv1l5VcM0KzblI14/F8RFG4L02H/XWWwgO77U/NkSaPFp8tuLeO/ksl&#10;AWe4laRhGAinlF9Ym+18Ug+y/wBn/fbfHre6cxgCeJYwxKKsRcbfa+ypoOvfEgdzGUR3H5rtQ0i3&#10;juGlawvZ7po1jnke6WFqMQEJ9WaNWf7J58P2Ps8uGKyXc6KC1xGRUuCYpVp0qxoCf9XBkHCLr/df&#10;rYwxg9K+KBj0qxZ5Gi0y8aQrHbvHFd2bl6cuEcZeWOPev71W+L/WbErm+uSjxvcQrAAAxC/CVYUG&#10;3EsKe2PCOv3lnGAHQ2idM8saMs9rqMOl6jJqas7wq9wfUSSJizciJlifnVlX1GdX5cG+FmxRryVV&#10;LCSBkej7yVG9fiHNa13xMN7EftYiN96xdFsJWiWS2v4Li3524aO34OFXifTY20nFkqvL7T8XdeX7&#10;eVbX10VZRNbMI/hVeaEsNhy3HL7+OADyTOMe6SnqPl7RGu453sdXimuwsssohuQsLVZ+B4P6Qbkx&#10;5cPVVf5vhzPPcBlaWaFni5GMuyVA47gbbdFyfJjQ6AqsWl6U0ckdpp99FBeFBdrDFModhJUO1Xo9&#10;OcjL/uznw+H7GKC7vRycz27FmBotAQKd61r07D9rK+QpAjE9Chn8u6ARBajTtTjhjidUdmlIJDBq&#10;Aoystebf3j8X9Ns1zcTtNX6xbh1I9Qsy/CQRtQdPc4nhHKJZRiK5FQ0ey0m2070o9L1RrYqwtoo4&#10;ZD6kbRsS/KT7a1Zlji+2jep8PxtjY571G5G4t3jQVHEqpAPuQ3+VhAPMhSI90le70zQbq3MY0zU4&#10;bi4bi3qJK6GRaUJRJIqFf3dOPDhxxsdxJOyGaaJo9mSMEHYElTypWqldjx/axMLZkAcgVS60aysY&#10;Ln6hY3MN0S0c12yPQO6KklYeaq6SqyK6F+D+jxb4/TbFrm5nkenqwBA44g/EQdv8mnhkY46Nn75I&#10;FAcilug+XtNs4Wf6lqkl3LbstzIrtFG4HIjihnZo9g4+1zVviX9rG293ICqfWIQxI4KV+KmymmxA&#10;+H/WwTiPf8U8I7lTW9AtZBNO+j6hMiRSNNIlwfTZxymQPyljZ/3xJWRliaJE/wB944T3ilVe6iO3&#10;EKQORX6UXau3TB4Ub5fakyBHJDp5e8sytNNBoV/GzP68kwmkMSz9Bx43MtZGjdnry4sqtyxtxdXI&#10;LLFPFyWnESANQ7dVUI3EDfd+WTOKI5MQbG4VtN8taSVM8lhfK9wHLy28snBl+IVDzSzwmR2JX93F&#10;6bf3bp8XLLW4vKgB7eMqofnyVa9QNi1f9keXLIyjECq/3SKHmvuNL0BUl9e31S8S4keA2xhlmK8g&#10;pYArFwRDSvoxtE8TM3pceXw5Lm5apfUIUldm+rr6ikN+0B3rUf8AXOVemI2iWzhB6FBXmneXbFoo&#10;rbyjf3NmscbajNHZSRyQtQRs9PgYMnEt8Bb4l9T1eTY55b0RoGuYHDbsAwLCpp4Co+WWxyAmqLDw&#10;x3FdZx+WXvbhk0TU7d7deMbvE6ROVQvuQzqJPi29Qu3KTh8GJfWp1g9aK5tjFsqKrhiTsKAseHbp&#10;jGYs0CyEI9RK0W+n6RdamljeaVrC3EokluLmW3eNVWrNyYRD1/2/hflx+Hh8H2cfB9fdywuLcFxV&#10;VrShP8yg0blglkIlyK1EjkdkPrEnlXTrWOGTStWljhdY3kSAyF1UUXhOwLxrF9j4m58eS8cFol8k&#10;arJPDRjRrgbgkt8Pwnuf9bK5y2+kksYCNsf1LUPLM8ks9npWoy3NorPForFkdFEQWWjxs/FEBVv3&#10;kPP0/iX7S5TQXMXOl1H6fYMiilAKn4aYMcz1j9hbTiEtwFC282aNObNbrQr5b9wF5QXNxOjGRj6U&#10;fKXn9ui/b+zJ8XF+TYoLa/oaTIwPxKeIIod/h/a+9myRnDuLQCDyDVzr3kyAxi8065inZTHPH6kg&#10;3WkZMpB9D7S/sRROnH/Vxog1MEv6y70PAgmnz41/Vg44DoyPdS461+XEiLC1g6pAWj+tB0jq1AW4&#10;NP6ZNKoPtrJx/Z/lpoNUQchOGY15HiCF9/2f+FxM4VSAQeiomsfl1dSegdP9KOIxG3QyFJJyGIVV&#10;4mbkFan999r/AILLA1EqoaRCnUhlY7eB2NDjGWIm6/2SaroVjyfl8biR4beZLulEaCWCNxyq3OI+&#10;rEJI/GSP/gkzPbXMsZdmR5Nio9KlfDcjANRAGmXgy5gHhatfN/lLSdQXTVE9tb1eK4kOoeoENav8&#10;KSsAP5uJVmb+75Y0vdIDHzRduBARqVpsfhUYSMZ3/wB8gE933K/6M8q3z2+o/Vrm6MRW8hke8ieS&#10;nIFlInuJE48vts3Lk/w/zYsst2I4wJkeu3MqwqflU/rbABEnl9rXe+4S+fR/K7Xd8zafdQulHltY&#10;p0PCNq1ckBRVq/D+7ixNZ2AatxC7Ebrx3G+/+dMPBGtxt/W/aynZINIuHQ7ZnRItH1ezhDj05zOz&#10;KxC1j7syswPL4X/1Vxsou+Q5vGFJBdlLLsSOo2JyVQqwL+LLitW0tPLkEDCztbyS4gWRLKGVYZmD&#10;ojqyxO3NIwWJLfHy+D9n7WV9cf1iouo1C1JFB0HioFe+JhHnX+yYmO3JWTyvZNpaTSaDfTy3IVVr&#10;I3NXkBIKSs7R0RVp/M3w/wCrlpczGPkbiBVFGHI0FB33r1wyoDkgx3/iW3WhaHHKEOj6rcSuGikE&#10;MQduTUJjonp8inL7P2Xj+x8OCHnI+D1YmNAWUvxIBO9CAT3+HMYcJ6SDPgIjzY1baXbz3Pr/AKD1&#10;SCNGZbaVLT1oncKePqRl/TDckf1fikbEnuQxrDcRNVqk8wOg3BoD+OTHLkSsYd6Z22lQLE8eo+Xt&#10;WhSOL01i+qyyEsWBV05yDhy+z+64/wDGVcU5yuwZJ04KPiAIIpWnWmQ4Ynfgk2jigK4kpktdE4Tw&#10;33lq+e7lf1LVpF9KZpGVnq1JeXEj+8Us3/C5RlmBPCdCWIYcqUpQCnj1yyMe+EmEoi9zarZ22nta&#10;wNPoFzbLEGgkEHqCUOHeQOzcuDKqFE4/aZv2ePHEjNfiSn1mAL+ylCGNBUjcmuTOKJP0yYgiIoBN&#10;k0XyfeQJcT6Jqgn29ScuPSjqeIYmErGo/n+0/wBnjxbHRtfFVkaWNlqasRQFfoJGTAAHItcuHuXX&#10;Np5TiuJbK3tLxbhERhEjcpFkoO0qRu23xU/l+zzb7TDJdVWlwpLn4ULAnbwPLIgQ7iyJB6IpdN0B&#10;DOG0iWOOBQLi4SAqpEjUHJPRNRU0LLxb/hcdb3EjykSXCVHwj4gQw3NQN8hIVvSJQvkpa1pWmWml&#10;CWz0S6ZJ/wB+/GB0lhc8U9NnIV6jkz8Ef7P+60XLpdla+uqR16oVKkHrSoFPvwmq5KSB0WKfLnrl&#10;H0+ee+VAz29zHcLOske0SuqNIkm/wFeDxy80/wApcbE8vqrGJRcBk5IfUU8qkg7VJO2RgB3MpXX8&#10;1fexaHJZSX8ulS6TNBcehOEtJ4miCorpWRERYzzPFVc8mZf5Vx0MxWXii+mXFFLFqGhO1Cf+ByZh&#10;E8wWMgRvd/JZqGm293pskl031yGzkUzrCsQkjLoh5F0CsaVT1efwLJy/b+LHpLL6sgYU4L8VSFr7&#10;gfxyuUYfzWXFKtjSX3ejaG+m2bJSeO5kItfTjkvBGKABJG+Ohem0X2eX7C5EfzR9R/y812SgU/V6&#10;OdmJHJf2gTtkcsYiJFOVp8sjmAJtmHkGz0ez83aFaopkUT+raoOdtHG9COQhcIvq0qHovJv2fhzy&#10;fmA9E+is9DfkvbGXyNbMq/EJ5gD83O/687HsjII6cX3ySBu8q/MrzBa6brsiXU/GAwiRhxJA4hfh&#10;JFN2PDiD/N/NnS0gMaIuyspANO/SuR/MifEa4okJPN4ZceZU1K5v7hka9srmCSSFJKVi4cwoYbjl&#10;y+P/AGfL/VL9V1BoEmWKQxzqpKcRyYkg7D7vFcyoaIZYC9wf9K2zxEx2Zt5E8k2+q22m3mpWS6hY&#10;SuhmgciKBArjiXU8UcrzbnzSX1FwbaanHNYmV25yLtcFVZBUfa4g/F1DZrp9nShkAG0f4P4vU42I&#10;gmjzYZ5h/LW+0zzjDbWsK2mnXHM6SssiTsxVaRiQglCXrG55ssXGT9j94qMF1I9QAAWAagIIo/vv&#10;XvvmZi0mMUebdIUnEHk7RLf0ZWkadYJHhEjK8bepasduFIvTbZEaIpI7vJz/AMvCkahBLOsMxYgt&#10;yDqdgK+qeRoPtBWb/VT4czMmLwo3jAstnGBs9CufLF1pOnT3miJBFM0IhEEiFi0qRizh4LyajJyi&#10;iZlVeEkv774Y8HyGE1LoCCxCg05fCWHKhH7XFsGOUiKHT6v+Ja+G5Me0xtWaOKG1nMc0MUT3Ukak&#10;WxeaGJxArJIWIhWaJgrLw4pH+zgEarbytPBEWM8LEbUI+F6Fq7fDyVv5cyY45bGqH7GXCyK38rX6&#10;rp1/OkKafdQqZY3LiQCWD4Y2WrfvFV1Xk3qcVxlpqTQKkNxJzeELEHpUj92rAtRT1ojE/Z+LI/lI&#10;fwjZtjXJV1TyNpl+11c6bAfTv5ZLm7UNxMrNPJHIoPNFoqyTIqceXBOH7fxpPfesZoXQPGAYLniP&#10;grw/aBPgx5Vy2OGI5Hf+FmAExt/LdlAttNFcETO4vNO9cqZRG8ysVjouyckjdODfC8nxx/YXFnaO&#10;4jYRPyljHVmYgNsACSd/i3/1cIuJ3HNbULaO50q6j+s2yxWl0QoWNIw3BQzMQiqAirH+7WrfBJIi&#10;ry+JsC29+HlSGNhHJIwUA1LcmRmWv0KHycojqwOQXSbappMMNtNc3qGe3gjLtTjxCRuqyAbBq0kk&#10;j/yv+Ih2ZFn9NEJQxlXHwinQqfi+1T02div83+Tj6ra5SFo7hdNAs88qB0uFkg+2eRYsrCq/Z2nS&#10;KJG+20f8suW9ws9mvMF2KgKikBSj9GUn/KKJyyRj3cimU7Wx2klrqsnoMiWzl2knNTIJ4uPwMoqP&#10;sCaVl+BeKx/a+LmqL6yHIiRSnp8vVUclVlcitR/kjku32MpEjLl+PS1idhB/o/V5h8MEgCzlDC59&#10;NpIJLdJKAGn+7W4OeX956n7X2NN6B5PHKYVUUkFfiUqRJx3O3wuW4/Ev/G043yQJEldZC7FIbmFL&#10;uVmPCQKODeopi5Eog5DnGiFvgf8Am/4r0c/pycuQ9dgnBvtFQz+pQ/8AAcMM8YLOUm7zTEvYFhMT&#10;C0ja4FxEwCepxha35Dt/uz1lb4fgb+b4cT1CSKYeiikStKkicQxCmO5BUsRsD8Kmv2V+zkYRsji5&#10;fsYjJYou0uwuURJdQdZrWOIxzAlR6gks6uqKRyKciw4Fub/DI32cCR3bwvChRnVQihloabGZhQA7&#10;jl6Kqp48G+HLeEC65bsJ5TEUmj6aJort1k9EzSSyNG53Hwrbxnl9oK3pfWWZvj9Vfiy7V2js/QLs&#10;jKXDHoE+MRsO4PFmZv8AV/2GJkDK65tUc6+7ijm1H62sSypIsZQAAs5CPKp+IAgOqIv+t/z0xK6i&#10;imB9MgLKqAECoDKrK1adVFWOXDvPRMj1RNm88W9ytZYXm25bmNpA0dK0+JlCLv8Ay4nBJMtQEZlk&#10;ViylgCrAU+LsOJPA8eX7XH7OQ3sdzKMje6pcRxP6b1QPGycGClgVLBmoRU1cLzBP+Ry+1jfVADyl&#10;isbyVdH24KtATtWpWjcjk0mZKp6RFE4q0iRUWRB9piK03pxDVXiPs467MhvDKE5xt8QbpSta0PhS&#10;nHJQPpYjcNaesa2CQc+LRj0yta7igFfeo+L/AIbHMEFs60rKUkhV6/FxdVYlf8kuF/2KqrZUYXJh&#10;wniUWiaa8SQ/CiNHLQgFeSOVoSQdwhNB/M7On7OBEFVEbMPWWLeQEEhmYjev7PwKR/ssyN24RNI8&#10;s4dm4/u+Y4pvuoUE7D9qrN/wODTIWiWVwDcEkuy9gteQB/l2+GpyoCkb0gY4hHKYVqLZQFVT3Lce&#10;JIr1+L4qL/xFcEW93yLK6lXEYrTj8XEmoodwPh5LvkJQLIC0FeacUaJkIeMSsVLFwULiivyB41/e&#10;FH+FuSf7LKKCOZSv2Gc8+PuAK+NOTj/rnJGdhBO+yoJ2mtnDVEiRqU5bjYk0rXjy4xty/a+z+1iD&#10;Wokk9RUWrEqvZ1oTT/On2v8AJ45DgF2WHMolboQqUkdqIqs56xtUb0/X/q/5XLLa0FEUEDiSBXfi&#10;KHw69suBpvlyptb1vjbgW5KCaGnIniNq9OpxG5ikjunWoCvQAj9glQaj/K+H/h8Ed0QjarZTRzWi&#10;SDkxTkd6DkFYihH8or/wuPVGed1Sqp8KAgdeZBFKV+yeX/BYeTMela8qxwK8m7KHkIJFP3YIINaf&#10;aWn+f2lJ4m5lHb7JVKHb4SQG/wCNsAO2ySo206NCJIkB5h5aj4viFSn0/YOOSBm+BwAyheJ6gkkB&#10;zt0/a44OMhHFS1rooOaVZWdw1NiFClkHxH/U5f7LE0LRR/WJBUOqmjD4/ioenvX4f8rJcQKBlVXZ&#10;J3+rxMV4M26kcPhqKEj+WnxfZ+HAyyhpZVAoibsR1+MENy9qZcY8mzjRjRUSPkQzNQKD0qhBWle9&#10;RXF43+GN5AFBVVZP5XJI6/7KmVlJl1UJVYGTiSXDFlYV3QBSRTYfs49HiVm5kRkMxr2pX4T4dsSC&#10;mGVayzlF4qZAyqKdDWnxDx70xJ3n5cyDxailiBX7dR39v9X/AI1kAEynaokdsR6YK8kJZVWtB8BU&#10;/ge3xfs/6ziwlhkj4FXYqRUbLyofpwcigStbweKeKT1A0aqynxbjUfRgm2gQcGapVBQr0p8IJ36b&#10;ZXKTIAIO8unKyInFHkNVfrWrFV+Hc75RhJQqaihBQHfbr/DDxbqQvW4USqwKmoIlIIG/Tw7VwOyK&#10;E2FXSpNN69D0ywFhwhFrIedSaI4UCopTqOv05fB/XpT4CeNexI25fQTywXsxpZ6im35/7sC8uO1Q&#10;Dvw+kDjn/9IUktmBxcVQjdyvPd/EkE/Cfs7/AA/s50hp5Egvb5bbUixeNv3isCsQkMVRDvUKGVTz&#10;U0eq8X/3YuJzqlvMpkjAU/EjBmI2IY/Cad+uR2BZCyFaykfULaRYZ25LWKWNkjDVIKAhhyrt9nGq&#10;JFD8CAxdiTxViPUP2fjqRWvFVr8OES7l2XPFAxiV+bII1CqZZFB9Hfl8BCmhXk78fi5MvHA7SXjF&#10;4oXm+JV5wxgrRSaD7NGWtf8AVwCXcy4RzKKMOlL6c92lt8Dt6VxK4esijk1C9VYqF/1l+LBP1W6k&#10;JLpNyb7II+0W6ktTpXCSfNGw7kGNU0yIBYri1KRbSMrCsYShChATRuJ8fs4k+mTLy/49yq1BNPio&#10;d+hPwqfh/wAnlgBKxkFdPMFnLw4H64GfiwTfhUAqKMBV3Q81X9tExdrW6SJfRmRDyIeMni4Qnp8I&#10;FasnH4jjxdyeIXyQS6jp89w4uLWaVeCtFc8fUiMgUGo5E8aJLz+BePH9rHPEF4CW6iaMCvNCxIp3&#10;PFkAr78v5MJ97EHfYLY7xp1Z7fTbmGaoUxToiBq0HFeaStRfb0/h/e/Yxo1O2jugnP4SUKTjipDM&#10;GrRg1F4cPi+x9rivLASCpiaak0S5msXL23IcZI5LR+csUkasoAeNk5Oz89vgkT4eTN+1i9vqIh9T&#10;jMaAsTz+OtGUc+ZDKFUfFv8AtL9rEcubE476IXU9B+tC29W0AFEVfRJhCr6bs0XpI8Ts0jD0vhV0&#10;9OT4o2XnihurN2YSika8V3TgGBagrTgrCh7j/Y42O9aIGyiml6vFHG0B5XEgeSvreuUYJUhTIJZE&#10;bmFb4Xf/AF+K4GdrMEKkR9I0iYlpDIAu1AylW5Gn2aM2QjTKN96YiDU/QZpbz/SFVp0CLCkLF/iD&#10;MkiuvFAaLJzRW/a+LMLC8hl9RrKprQ0L0AANDxqFKsAvb/KxpPGD1Ul1/RL2ERQ60ACOhMNSxdQy&#10;8qM6yo7MvHl/kftYKl+tQFoTHCzuSwRvtKpWoarcaj9hd/8AWwmjtTAEHfdA2cmlah6d9DdXixQA&#10;RNPG37qSRXAeIonMB+S+o/JOfxfu34fDjpI7p0gZBCvNC8YZVSQ/ZDbFg3w1H/B48XkxFb81ltqG&#10;jx3t/bzTXbyxSCKcLJJPCFPqsjVCNEofi+zcf3kWJtDcSOsl1cxog5GVXQAlieo+Iqvw/wAq/tfa&#10;kXJDiPTZkJACgFRbm0tEMOmafNPIVSO2MLsyqij9piqu/Fh9iR+XNePGB+TKxw5R2Wd5wpDwtG4A&#10;BegNeScuPE/zcMTdL8KREKRNcQB7OOxMo9K7iuY+ZdIuTLxMcpiEnqL/AL79T/WxVrdpY5WSSSOV&#10;aUkVAo4grTiGqpNFPf8A4DDwH3fBRLkhDqAtJ7aGSCCa3krWFpmkkDlZK+owoyqGdFPJG4/Fw9Zn&#10;xOOa0AU8fUYtSQ7cTXrxq5p8Z/nbARYZESV5bPWCGCyrbxrHWBRy9RGAopk4wqGHpL9gxI32fjym&#10;e0Vz6aReoxJhTkxbn4cgSrCm52xEAEi+q9YdXdF9e4ufRRVW6f04lRoyd34FFlR+Xwr8TfB/lcsR&#10;e8ZeQMUYgFAhYBiGAB4ncFh1o2GVdzLhtFQaUrsjG5nN43IyiN3RCrMw5rUOkbH4WaPHprVxAnqw&#10;2qJAwZZj6QBYGhCncKeVf58qlijLmiMd+f2oHU/Iel6q6wX9/c3F3DJHcWS/W3/dSxmglSgLKY6f&#10;yfzcuWJLqZt5JYYEiRjEv7pViR2XgEDdHIA+H4j/AJK5IRjyScYO6IfyzaXiWr3U1y7LdPMrtPcv&#10;GriUuVIDxBuQ51QL/N8LYpDeXrTOvqPGGPONGjHTkGK8gnxbt8Kt8P2sYgAoMQ650TRUgjkaBLl0&#10;X0ppVmchWERiEnFpOMZ4IvOVP3n2Xb+bGPNqfrVLspSv7sgBt9+Pwg9KbZZZTUaRMNh5e+qBUijd&#10;JOB9ZWJj22Enxt1bkWZvi58v9XFGGuclo7gcgpUmnx0oaqfiNDuvw/a/mxMiWNwQcaeSHjaX07dy&#10;I2mjmQBh6J3VkkX4E5oeLn1E5Jz+yvPGXX1hYH5OonUhQwk415CpBFAtf8rn8Pw5GiWUTv5IiyNm&#10;btGihkNk6O7xm39Qgo3EMp5NJRt/gETs/wAf7XHEbGVJwfXSSSoX4uZfiKBzVAJGcLTqP2lwcIKZ&#10;muSJ1W3ls1Q2klvbIhYmIwqhkcn0l4y84Y4nflx4sfiV+OCYyI0LyX6yB0V6ASMrE/aPIKQtKL/s&#10;cIvqWB3PJASlpZUjt9CkiEcrxCXlbxmNVWsdEMis4csw4/aWT7XH7WXD6UzOXvv9HkCkpGhDK5B6&#10;luAoDT4FyEwehU2Oi24lv4FX6voR+u2xcRSXUyCOWMMvLj6RuHDMjN+8kX/K/bXLZA86KkjmNSwY&#10;qxcBf2KANtX7X2f2/wDJwkSrZRJfGxitZZZLeEXDhGVHRYnaTb1SWKfFx3SvqL/dJx+3gyI6ZRhK&#10;s3xLyPqEKqgGh4gVam3cZGUJo3Y9fr51Lo1lLp6JFKFT0Y5JpJeSAhZWYxRq7cm+NH4/s/GuNibR&#10;Hkk5TsjwuKtKAysoILBWPZqNRsJEgFPHXJfdt5/ggtxDp8M0F3CVC2rPHJE7Bljkkj+HeLlH6kQ+&#10;3+8x0cFiZ1mivo40kArCY+Tcmoq8qE8aAfF/rfFlfr7vtH/FLRrcKF9rvmmGCSym8sXN61u7g3qX&#10;CxxNFGBJIYvUVHcMz/u04v6ix8I/g+yqmkzIBEkqdWLoy7cA3FfT+3Tp8afZ+P8A4IicgapiZjmh&#10;H8/WU8v1ubT5ynCJIpopDzE7RLJILlT6DHZ/9HmVecn1eT9pU4sNndISOaUYVjJKLyDGmykBvhov&#10;XjxZssjO+n4+TEyCYWvmTSLviGtZw8DcLqNUmmMTxryCvLG7xHnyl+GN5fURP8rliUtrqteJVnjU&#10;lmoqjcbH7I+I8u/HBxhsBjSJtNb8m8hILmKK4nVY4vUmdiUYeolPUkPpp6LBuPNPtpxxKKz1VXZm&#10;tJSzgVY/EFIFR8Jfr05bZD8xC2Qjxcl975u8iBIox5gsYVBYoolSIyKW4NSRY9k2bgeX8v8Ak5hD&#10;MqoskXGWMgMTQgMSoWqty+18IXJjNDyXl7kU19ptwGnt71JbO6UvD6ZYF41V2k4SRGOvAeq7/a/2&#10;WNeyuQWEcUpC15wooBqRWo+yPhHGn7PHIyzBIkDu6PX9IWOKS4v7MGWi295LMSCEYjhuWZmdkm5D&#10;n6nOP/gQXCIOqkLJzda1ZAeu9QW360NOX/C5IZIV0SbTz6xcvEzUlgKRvw4RystQDQhhH8I+HkvL&#10;hy5Ky/b44L+p3ELOySsJIiCi0qorQdwVanXf9nAZjo18V8wl41XTL2GKKSFWt7pGSVwwV/hJqDRk&#10;kRmNUqq/3i/Fjvq10ZmKMyEEh6MyghRQcvgNRt9r/JyXNTMUhzeaZHaRCeKKVGpJAjRxyMJJDU+m&#10;fUAV25/Y/mk+J8VZ9V+IIeaxqVIArUNuNwenf4uPw4g9zEcKHFr5U/dtKgglnlEqliV4yRniSAyk&#10;F9+P7tpPjZ/hxOddcE3Hm5QJQorMsilujD4+DcSVFCvLCN96tnEwpbAnkloRN6NohlmorywxmOQJ&#10;u6EtEJBzjRnqrcG4L+xj4ptakQqzvCKVJLB1PIdnALNTuDkeGMuiiURyULvQvIkd0k50+3u7iJv3&#10;QEYSSMxkFWMTERxcqfC6/D/k8sXiudcLGMs3JN06HkT0Y0HID+ZfhbCcd9PvYEQ5oK40D8vRF9ZF&#10;vEsUgCT15KI1UD92oZvTZlPFo3PqJ8CcP2eTY9UvpY3k5lpt1+JETlwBqArjlX/geWQEADt0/H8S&#10;ZQFq3+CvK1oYLSK2MVhGfUVY5rmXgZnpVnjf0wlR0+Phxb4cTkvL2tVRFHESxFeIJZ+XVIyCdt/i&#10;x4Y+bKIEgibby7odvI0TzTytIxt7oTyTzII4igostz6ix7/CyxsvP+XjgiHUr6cOwaMcDR+AY8ag&#10;BgwAIry70w1A9P8AdNRgBsgLryh5bsvSjlinczUNuJ5IwXMZZo2iZnVgPS6oj8+C8OH7tcv9L3cM&#10;620vAIzCNH4pR2K8gBUqW6H9nlgOOHFy3ZgCtkFP+X/ly+hOvRGdb2NXlCfWJ0aKNZCrfZ9RU6qx&#10;+L0/5vg+HF31K7jNbeKP7NWk4gUFKHkCRsG674+BC9weL+dxMAByKD/wFoV5GRqWo3kgaasVrJcS&#10;ygvUlfSorhHaJm4qFb/KTEEuJPTNEideTGqpxowpyqOfJhu3T4cIxAcrZGvP8fBM30WH66rSXN5b&#10;yelFHR7hpKxVf0iC0Aiik2jX4v3v8+OFwZGYLAqpwpHX1f2tySVPwnYduWRlhB71G34CybRXt44z&#10;Lq08lwZw9wFNitBH8KxqskYEiVdkPx8G/a/lxrajZ/WmjmhROY5iTkybcSDu3wmv8q5CeGiKk2fw&#10;rIfKPmiPS4ZdO1qeQQ/uWtp4IboAmVWTisJSRSnxVlkZ5OPD4U45b3emgc2tVdKBkPL6CST0+H9m&#10;mJxnnaKNKcPl/wA8yTiOLzI8M6mWK6iNuvEV3j4IvxNSRW4y+q3Lnx+Fo+b2JNLZ1QWwIDktEKsO&#10;PTktVpyV+J+Lj+1iYT6FgYyHVUltvO6WMrnVkExt0SG9kRYWEwIcpJxkLelJDzj/AHfNmdI+f2vh&#10;Ef7ioH4ekYWcnYRsVBp/OoZV38cEYZQst+V/NIoZPzIu1V5L2DUIYlXjMkixvInNWqYZpI3ZeJdO&#10;Sc1eNYuSp8T40WlsZOCsEQqRxdZCd60oa7e+XcEwORkw4imcuv69DZC4ltze3Cyq4e3mtE6ceYZC&#10;q8+Nf3Z+H4fT5c/t4qlhZRxM4cJK1aFg3GtN+XLt/wADgInfLZiZEoKfzf5mm1KK2Wwa5sFKc1ie&#10;Ez0LkIIjG1OSsKOP3zcv2V+zjBptuyljJEjbg0VacCCaVJP35WJnuZidKs3nTWUuPSTS7+eBQrVa&#10;SUOJ1kVA3BVSjEn7HPkqr6nxRvwkRXT7CN/RaeFQFoVIUHbrUnf7WSvyZSlLuRi+cPMV3Y/pGHR9&#10;Qcs9UYNI3wuaq0aJVT+7rxVuL/5OK22lQ8ldFVga86tVlI/1h4jouES35MJTQms+e72OGaKdpopU&#10;4/VuMX7uZJK7/uXolFb4Xlblx+Linwrmaxu19TjF8Lt9kOd16AVoRTav7GSGaO/ek1sttfOflmY2&#10;7S6knr28dGZ4k5JNxVnLJyRi6iThy/ffGkjJy4rmOnXKyUS2CKN1KuN6U/Z6ZE5Y9/3rxd5VYPPX&#10;l+4szLJqhldvhkWa3kUKG5AfvGHIrvTo32v9XGTaRdKRxX1UpVh13B6geNN/+I48cVjkBRFj+YWh&#10;So3r3C6fMZCkTkhNmWoDttVAx4b/AA/B+9xBtPuCC7QMQ9SIwFBoV9iCR/rf5OE5Ytgmjk816LHJ&#10;9XTU4keDislzJJIy8vUKrUujorOwPxRNxZ/VzRxSQhyUKyN9mgHEgHp8J6f5th4gxMrVp7q0v/q4&#10;SdJbaL4pSxf1EZl+3WVAVZvED9r93icVizzAc3WIBndAX+0hp8O/w0I+JMRMcmZnQVL/AF2C3spJ&#10;lihluneKGOYiGnGda0kAHx8lPGKUr9n/AIF1biJyAVc+mKsZBzI7n4q/Z+IHJeIGMTSG0y7tlLiW&#10;BFvGKRrZv6EbE0VQUKAGSsckbrxX4f8AhMZHE8cZUTIspIpGAnIgGh/vP5QR/wAa5Wc0fL7EyNnl&#10;t+P5qvNdQ3l0jfUriS14nncs8/prXddrYmnqMrcWov2G9RvtYpL6scZBPwgrQilASenQ7H9quWxl&#10;tsgUUNbGxubxCNpXWTkjhg7Iq15UJU8o1K+nwV/+ak5beWJ+bzfu3NeCVKAAU+ED7O/7P/NuAyN1&#10;f2JEr5Imx1LTryJoYLCs8KhTNPwWZmfeshO0nwkr6jcWT+R19TFON6iAU9WOgZaNQ0/Z3qev+rgj&#10;KQ/sRYQpfy3PNIyhbO55vC/KPmoegEmxVW+Hf7EnH/Kxskcnpl+/QIeJI5HqBtiSWQmOStbSWpuU&#10;hAATdzOvqKknppTizValVPgq/wCV/K9I5eCkJRWFagAcW770bbvjux4u9QubiyeeVTMJJYW4MjyM&#10;4eM0KniWTiwoE40/a+xliJmCqqKQqDjQCo/lrxArv/lf6uIJvokHzUJb63iWd5JpYnknImLM3Fqm&#10;kgT1WYR0SnwrErI3xS8sSEFwX5MgUOQa705U/wAs8uuCzf7GZyDoUWtxpMVmIBcPcPACCGK8hECO&#10;ogURH4N2b4WX+bh9t0Us4ALp12LheKjbrQjx6ccRf4DA89mr2y0l6RxzhmSriBpi8hHIAjkjAfZ+&#10;FzL/AC/a5Mq5uD1AcmJE2CjbfqKhd67YavnyZcXxU2lsvRYwIt5POObuaMPSIKScHlITgvI9X/1v&#10;sq+WXiijdTLL3ohZ2JA3OwIP/A5Hgh1XikegWJp81zcQXK2dnyPHlcrDBGUZqKq82R1+LkOXqPJy&#10;fniyXPBV9I8Wc1Cyl9+1ePX/AGOIiL22Y8JPNAXukxXU0v1uISrAnBrizSDlGaliDJui1IZlk+JP&#10;ttw+HN9duCeLjjIoBcEmntT+WvzyXDfT7IpOw57KEfkzy8wFxDEJ4ZWZIZlQFx3YuoDJIyU5f3aJ&#10;zVvtI2NS4uOSlZiYXH7LOzA136E7f6oyk4gWXHtXVWuPLWgFZpJ9Ij+v2zcC81vbxRyKFHEnlGic&#10;j/xY8fL/AFcf68jkCOdn6ht6r9zV3/4HJCEQxPmFGLQ7G35yz6RBaAcXg4xenONqV9SLh8Ffsx8p&#10;VxiG6DSOJCGX+5VvietakAkdD/scSLQSNkZcWegSw20D2sbQTA/pCSA+hbFfTojsisvKRT8VV9Tj&#10;8f8AN8Wl1Q8hG5MnM1oVVlCjvQE/FlcMMA2kE7obTfy/s4YVnsYE09rUMC0Us0EryyfDxZiI6whd&#10;xz/5txb9IOsrcnXmQDQVDdKjYgVFBlkoxOzVHH1CCn8p2sumxQwWszWyl05MEkipyKsfUDtwkMjD&#10;i4ZpP5V/YxkF60iMwPqMKsB6detSSFHI/OmQ8KFM5Roqup+V7e0kt4HUWNu3CJnF2YgfTCrFE8re&#10;msn2ikfqJ9jn8LenmGoXBjZ143BU1VQoR1Hb7Xw5XLTQG4v5txzGq2Hwig/+VceXodSWN/rWkR3C&#10;FbiT61PLBcOQAwHpv6rEcv8AU+LHQzqJQhoWb4yWC1+LoBRTtlvC0TPFuVe80C4WxaS2Zo4YB9Xh&#10;jV5yB6K/E785l5SUbbaL4uL/AO61xWS4AKfu1HGlGCkUK+6gbe2R4I95REpfb+XbloL2IajKwuBI&#10;JYXmSQyRTAlTSZ5GRyKkShefJP8AJxnrNGqG3jX6w1QJDUpvXruvL/guWRljsVaQRdnkiH0NtRa8&#10;g1nUZjo8ao7WcYjjuAIghUrwWT0yx+03pJG3D+7VuGNGoAQvK1vE7A8Q6laUb9qjH/gt8PBfVJh6&#10;tirS+TGF3b2MesalFbunrNBKs3q1gAAi9WFPiHxD0uKP/N9rGvdWSzuzQhHdQBIPs03NOPIcTtTl&#10;TJCHD1Twkhu08vebWsoYotUluLaCVmNnI/75WIC8/X9FzLHRlk9Bm4riv1qJLciZFUN8MiliO37L&#10;j5/62RlEk86YxFHbdCz+XdSvNYR9PvpmkgYzWNxFHG4Ch6ATW7AFwCm7t+6/k5fGmaKSwhBkMLM5&#10;oSDy+a7MfxH2sZQJHNgYykedK97a+arxhaR6nCLZfUiqGhAU14y/vIk+FVH2o5G5RfZ4JiimBpmf&#10;iBTjVKn4QNjuK+I6jECXejekFcjVbfTIrRpZJS/qhbxUQmV2o6DhKI9qI/Bo3k+z9nHRrYFh+0dz&#10;9pyKKafZJP6spMMhPNuEh1CWaq3nxIZTbT/VkKxxOkkNsJi0qc9p4lj4rTk0f7z1U/4fA6i2eerK&#10;8ccVQVqy1qD9qrfF4j4Gyzgl3oyHuT6E+YbbRSTeQahqN/xdJ1WN1jCOCTEiQ/u2XkY5Fa5h+JPj&#10;+DjituLWcB0gZeB25FCWHdgRyOCUZd6DLh2KX6w3mvTS6T6nDN9ZUCQxx3ISFjUxRFOVvEm37X75&#10;v9bIv+aksQ/L/XY1jMfK3JHx1Bo69vpyvLjkIk25Wl4fEiU3/Ley1yXzlo15eX0d6kEypJW0KuvN&#10;CVPqqVXfj+1y/l4ftZ5PzAegfSOejPySu/T8kWcQK8jNMTXYgerT6eudT2dp+PS9f4mNG7eJfnD5&#10;VTU9V1C8m9dY44QIwgDxuwgElGoQUWsXx/tOv2XTlkw1jWTFc1jkUxIVoVPKvOOtTt2+HiP8rMvQ&#10;aOUcd1vv6fiUyKR/lV+W0L+Wl/SFm4v7pJkuI5R6TRfV7tlVBxP+7D6nqP8Ayx+muEltdQ6gRdNK&#10;yyQpGkkLEmoAPH2ZhIj/AOv/ALFeWywxlA0RtJzYy2ovR2sptAl/RUFokltfST3EcyCnpO0ihhx3&#10;4RGKZAfh4wqv7fqO0Rpp1ytlb1kkVxcyOy0J4g8K1IP2d0/4Pl/PlefGJy9LgZcABuDF/NehHzHr&#10;DJBbzWzadHBHK7opd09ZkeNGBqecUtftfY9L/fb4XnW0e7BhkrbhWiZajmzb8gqnYrFxHM05/F/M&#10;2XQxEUCmN9WQxeUWSwEN1AhvWmS7jkUN6SCN0HxlSHWSbk/BebRfB/vqPhhdfTpcyRSQUUNyMSkF&#10;WdOEcZPxAcQtDy/5tzLx4xfq/H8TeyLRrSSxhkiu3aRus1KEJI00s1BQljy9RQv83+s2DJr4C3E+&#10;/wBZ9NWbkaBaNuKHevIv/wAlMEcfq25I5SCAtdHAvfQVI008yuKRJ8UhaIBSzKVXh6SR/aD/ABeh&#10;x4cMLWaO1kdEYrGqyeswBLCspbrXk3F5G4f9c5kxx2LbOKk6hhE0CSuvN5WV4gTQNSIDoQAvNIxy&#10;XjxXFb69hZZZ4FKB09OlaDlvFsBXtXj/AJH2eWV4cfQtPFuh9K024jiitrwrK8crSCTjvxL+utSf&#10;fhz/AOLMSGoXCrbsoKxOed0a/bZJg6+/xorjl/mxlhsleIr59Ghme4So9VVZLFygPohoBEwTtxUs&#10;G4/Z5f8AC2NSnDMqN6Ul3FxSQNt6hMrmiHwZVb/ieQlp+XkyMmptDtZDB6i80sZQ8ampPERrF8Rr&#10;R/3TOGDcvi+NPjTngi2v4oowIn483aRAaGRGc1YivXg3L/V58f5cfCB2YCr81G70MXTMl0nrIYxF&#10;PGS3oyIoK8WFfhWQFKj/AIr/AMp8CG7kkMcgor0YtTpQA1pQ9+QX/UzI8PoW20zWyiRGhYF05KRy&#10;3Naih6duPP8A18cwdvQQBgqAKFBP2AXdTUHxGJiN0EFYI4Ua4eil5X5szKNnKJEdiN/hp/xHAbGR&#10;p3BZljLoxNQKRLwRih+j/g1bD4Wx70iGyJ4hYCEo0tHChqsObAsAwHbfpgsTXTu0hIDR8puNdixI&#10;WQAnp+zwH7P+ryyvwxFhyKE+qWkKRxBS4kVLevX4VDOhYdP5ubftf8DjZLoCZ4/VXkhBoaKXQtG6&#10;nff4l5L/ALL/AFMashTzXJbtIiMAVBFCAOXBwHRht/KxH+fLBKXUqSStI4ZGjZWPYV+Ou471c/8A&#10;A/5OCUB0a5RQ8un27pAIkMZSRXVd/wBgcAAAdqUQf8F/l4FaSZ45raGT4iOMUrn4kBjIQn/L9bfb&#10;/jXDwEc0yx3zRDQMvGaUAb1dEXY/GOX+x9PBU17JR5GG7BhxHurbbU7qcicQYeBuow2FuixQowPD&#10;gQx3J4stDvWvwsAcqQLL6gJMgG4AoK8eLEigUL4n/hcQOhUx3puEGERLTg2wYtU05FlUGvIt/k1P&#10;+tin1Z2X+9qzkOAKANSQs1QAKEjkvw/D8WC6LICiom5SMgLGVSH90zMGYgGNQpqSSwFVNX+L4Wxv&#10;oyU5LyLKzMI+O55jk9Sdz8TH/iP+VkxQbxFUjkhVih4LGyhS4YgDieKUA+EfCoxsbOYPT5liHK0b&#10;uCQV8PsijYTGjaBGl8sSLcesYwPhDclIBUgEMP8AZbrjY+VK/ZJc/CwO5d+FNvsqBt0xJCOXNdKU&#10;Hi6hRuCDT01EgIB+0a0P/A436sBJ+8qPTWjuRQV+2g361FP+NsJkp35LvrfKP91RzK1UjBNaA8JC&#10;CP5TinFjbmRlACo0jrUmgANabA7MciTSCFN5USdV50ZnWJWpuzEg7791G2CHeMq0IUAsWidzv/eK&#10;BXbj40/2X2sqnGR9zGfFaD9CZiJ3clFCTRRKeNTEzNxNeVBspH+p8S4nVacvi9SMnkCegNGG/Q/a&#10;PL/rnDGNnuYcNlWRXLsnFVilClWA3LCqNt2+yvH/AFuPH4WwVIgkgjIHHg4R61pUn4adN+lMQaLO&#10;Ed6QUMzQ3s6SOGEkZkiAAqFQfGW3NV3blyxJ4wF+IESDYIDRqha9B1+10yYO/k5PBSJjnLSAowaD&#10;ZjKw5IVZ6dT0+zXlX+X+bKS2HNagGq+oVJBJWtAdv2qnEzciOMLpL0em9GZSJPQDhSAHpU7H9mgG&#10;BlaZWGzBGVlNdjUA0bqf5dv9bLNixMAUW6xOvRSyuDtuOPIVHbx3/wCBxrSXMoMlS1E+IgfaqCVY&#10;ffX/AILDwgbNUo7rlhtYeMahVHOig78QCAy/hT/gctrkMWHpiqc6KNwaAUoO37WViEuvJxjE3Sxb&#10;WROJ5kq5Tc9RUmpJHXfhmgJcTFwZABRUoNwtPsjbl9kZKcaZCNOuQIjDwPpktyZq9Gav2jRqD4jm&#10;4qnJ+FfSUKSvxGka0qR44bbJbhvlVVTntKxZeVRvI3IAGnT2xkiSJVQf3ZFG5UNWBrWq0/z/AOBw&#10;xa5EhfCVfg5IMg3FKghSKD7RONlh+Fl6BqKeq7OSOvzph4u9AkuScFhXenIgih3QKRT6K4I9Viyw&#10;uK7rxY9Kk7+/b/hsr67MfE32Q5iVOc0fw/CxYLuaAbe3f/hcUokPKZRSNqAuKEbbVr7AYLtkCVIO&#10;03GFm/eqC3pklWNdwCD0qTgqFVDSKHIYOFbeu7DetfY1yuRtMZFAXUzMkbmISKY2kFBQ/AdqUp3+&#10;HGGZPULIPiL1ZHJI+EcdvY0B2w8JpM8lKiWsvo8JXPDgQksYANHIc1r3U1FDgV1jrswBYkdxuKgi&#10;vzyyMmEZ7JhHJLQkqWCgGuxqD0NNu2bm3Ejj8QIUbjoVJ8evIUx6o4i0UHqA1HAgsduhDADt04mu&#10;f//TUEkMjB3gpGCV5OeDFKdWPIh6dc6IfU8qS91+q3sMLLHen6wyq5SMCSMSBtxGpQNHzqV/1VwW&#10;8yiG3jEXESKOAB5qwNV+Gm/L4aDbJCYumujZS61tfUvL+Y3fqNay0nJHpSRMoEnxk0AQCVXb4l5I&#10;/wAWISLdCaKRokjIIWOCQ8gCa/5VTXkv/EcBjumxSMt5LFrS4hS6knDKzz3cKhWIUdBROK8eDcf8&#10;r4sp47pEa4a6CvKaGItRPjNONCWUjdfhVv8AUx3UEcqdG+mySR2YsGeK3+JLkKGcNGOQkqFSRWPx&#10;/vGT7TfvPt/FvUmeS4POONBxqYAxPxKoYvw4qv7Hfl/Nxw3zZABYsdtbraRiCWViXEZvXWpdHkYJ&#10;H63N2p+8K0+BUZfSZsSmh9Ka3a6ikDswBWvEsCfs0DMeh/67yI8wsTYNIqG6W6srz9G3UBjWM8XA&#10;5pG6qQXLcUX4WG/L+T/dfxYrcN6IINskdIz6fBT6lPtbjkvM8nUfF8PL9rjjsFG/VDWaNOWkS/mu&#10;S03KVXZPR5VMfwPxf0U4xs3wNz4Mvw82yp0orxtJH+7Cn00iZmY8aniykePeT/m4AWmJ3btZWLxX&#10;MVvckz8w001wqRxqJCBzifkFpxHxJB/L8Xw/AwzuEjWFOEiBgwVFVWD/AOqOS+HJh+xh2QRurw2C&#10;F7h7iQyxSvG0ZkmeR0aLp9puJr9rgh4/vOK460vEeYKwZVHxEMh6qVUnkWaJQSvwin8/82EUeqmK&#10;lqOmSxwOYzV5VZEIkGwIcgUVI52YK1G+Pl/d/tpyyrzW2Ea3s0rII15zuKRrUGhNQo+GnCin/g+T&#10;ZCNAc0xxDkp6Z5TtLKOXS4Yojbs5S1SYvOVjKl+J9WR+T8zMzS8v2lX0/TjxOXVLu2lQiqQzMGig&#10;LchzFPsqDH2bf9njjQBtIgCiV8v6VfI/q8Jb6GJoZr1I/TkMTE/CZGEp2ZOQ/aSRfhxc6pcNclCi&#10;pbEDk7ICADuuxPU8f5f+Nsn1RwCvNCf4cshZo6ySy36FmRI5mRmZR6bVdKfCvPrzX4lTk3JI+Gae&#10;4VljlmWNQaOxVQprvRinJuLLXjx/4HEypIiDuA39Tsmje6trSSealYohIzSUU8eUQmaOMSK5Xkz/&#10;AAtx/vPsY7jfMAsjyKwVTxLcQ/AcytW+EfCnwM7L+z8eRlIiPIo9IUpZ9GgJuLe3imTm45xxCVoz&#10;M/pK3FCZD8cxWVI0fj+8/dqr8mXfTpGuqSzlnDguqmpVlofjjT1NjUf8DgOSVfxMBPbyQsfmS1Ok&#10;GazswIvQPou6lEmjkBp6M9x9XUtQN9v+f4uHxYFlsIrJBc3k8Ze3QF1DuqMFQs/MMtOKrv8AzKqN&#10;gEiObPj4th1RcPmGfUW9CztpoLa4eQC4kSHkpaThG0TRyk1dlHxOqozTR/GrYYx2ulpCJInPqOjV&#10;Z6pHypUP0J4b8eQ+L/gchHxNz0RInkx2XWPPEmozx3VlCbKGaJoYrdhNdmISFWh5F44/rFFSTg/C&#10;FF+BvW9R8TGk2vqxc1jkJiQtHFGY2LoevKWtUYPHT4fg/mbl8MBKRiduSeIgrk83649tqMiF7GOO&#10;d47a5vJkulCsG9QNHZSECSGSGYemsys/+T8C46e3htxKv1JGb7KSO4VSwWrN8ChRxY+k1Ry+Dlx/&#10;nsiYyAN8ms2TzVtF1XUtVjinXVpYkBMrWyQF2aNmpCFMksstJUUXUdG4fvvTZmX+6BqLuTg8FnDI&#10;p5FUWUs/xhXClSUau1Vrxb/KyRkB3tnCOpTW4vNOtjOmoald2xiWP1riW2EcP7t3haQShJIeJrxl&#10;pyRE/eMnpfEiEq6rcSSKbT0wXBEnENxcMBwL8uS1pxeMfC3/AAuSFHdl6I9UZbz+XreO1mj1T1lE&#10;DEJ65VJIHUyeqsYAjkC/3kc7fEift/Fyyzqdx6ZMyx23IFWjZF51ReRC8VV/sD9scsRKK8ArZ0Gh&#10;2AuUMEtxeMriSORbiVoqStxqwlkkQ/vWb+6+H4OPw/Yy4pbm5Ane6USxqsZ4yNHIqvVkIUjepLft&#10;NlYiOK+qmhtTUlrpmnyyafBpjm3u2e6kdoEltnli4QyB2DfA/BU/YReKM2JzRT8HRxMyenxck02A&#10;LAsxWqn4f2cttYkWjI5LQNFJC1skhlJiCjarEIwRFcBh8ff/AF8Re2aCQRNG78PhDcUU0ZgleTNy&#10;2pXfj/d4KTxXyVob6K5g+tRyxqXo3ESM4qF9UrxVeH7X7PP7eKSWEZNYX9KN1q4dqOBUKKHpyPHb&#10;7P2saPRAma3Wx6pIg43URmlVuMbxLWNm4lzUA8uK8t/t/Y+HlmubBZJREZge6xtIW3FOPwhRX58s&#10;aKwnS221WRYmnW2cIAAZliRAAS3KjNIen8vHjyX9vljI7dEicyScbeoC8QrMVJogHJV2U/sryyNs&#10;pSvkvlupWniWKDneEMW5l0QMoq5bgz0Zvs8m4/5X2cGLbWMbcnuGAiqknBFBVnNdjy5oBXcZYYjv&#10;arkeiXPqGtTApDYQsZ6SQCWaRg0cYAqf3ZikZ6fDT+bljl06F4DNGstI2AdyjA/EAR0r9r4R/wAa&#10;ZWCCaXjo0VOXzBNFfraTyWqyzxs8MQuIyD6TMrDi3HdPjb4R/rSrgaKT0GkijuOFFYegFNQAvIqS&#10;1T05NuuHYnmzq0fcIt0kM09oJQZImF0ZF3dm4K1EKrs3AUV25Y31PiQMjNG/CRCdqnkrKduTH/J2&#10;x2TSq0SSxSMjxiSP1YpKfEFAV0YDlwVf8qp+H9rHQSiQiUAlCqszfBX46EF6UpXltRuHxZMeSCpT&#10;xcEEfICSrokVZAp4VHGMnkG4COrfDzVU/wBbNb3HoxpAOKg1jhYcxJQbuBQ/FX7Xw/a/4LIjb+iv&#10;CGr6zSeaS6cOwFJbiJhC0LMVAjLclPFlX4Kv9j9rivBsHxngFBkkjkhK1Uh1QMCCak1/BslR6Frl&#10;9iUyqlwZStvbz292HIkRopJHidSqFQpSpHwn4kf/ACX+HFV1VoqBGY8H9MNWpIduXIhz6ZpTt8WV&#10;8NncoOO0BceTbS7dmuIFIniE5QARhGij9Ixo8IS4HMN8SuzxN+39rhgmHVp5QJIpC8VQS5C8aAE0&#10;JDEHkP5f+acE9PA9GAJjslV/+XvlplMN1YBLji/pJE0nMM7KPUj+FGRkZV/eME+Hn8X97j7nUrlV&#10;c2zAiTiWlaMhfA1p0O3H+b7OR/LQHT/dMwb5/wC9QWleQNAaS0TUY5Y5LFpDbWn155WBLBl482PN&#10;ByZyp4x/vJv58VTVL94uXqwbH4vT3AJBJ+14U/4bJfl41dfewoDaig5fy68pRX3B7bUGMiqF+syF&#10;S6xlFRf3bCqvy6BfUV4l+1zzLqc3KptY2lpXkBUjerE0qePxdmyEtMOZ4mQNLLj8vLCSL0YvMN9b&#10;2DkRmEytGrhYwsaKWKIZP3fL44+XD+b9ly6xMTweL7NR0oCTsuz8Wr03/wCFw/l4x5FjIWFNPyu0&#10;+3Zru01Bi0rK4YyfEij4pd4BJC0bcnLI6s6cI/3322xiX1tGP3sKqgLmeqlaDqKb/euJwk9aWu5H&#10;X/lXXbwN9T1a4M7RQLpjessgLCoZnoqsOR+JJWbnz/1cXivbCWMs1rwiqeR4K3w9eXwV9+mYstLM&#10;XRLkxzQBrh3+LFNS8g/mTaSx+h5vae4jT9zCbmWJjMTxEP777XxCPj6vFX+HEJ9Q0+dkkMMwjXcy&#10;CiDieSGoLCqg/F0bJQxZojmzn4ZGw4T/AEb/AOPJloXlD8z9FjuLZNW069lc8Y7e6ZpX9WMpOpjK&#10;xGkjxloH9R4+P83Hhm9DS4pZJWdxLLuQVcCij4OKE8Nv5lyXFn4v4Wk8JApG2+p/mTdQxW8OnwyW&#10;tuscJf61BIwcyEXLPMieqS6cAI3VnVY+XxyJigttNR4GeUIUHGQysUZ9vhJII+IH/hWyJ8fe/wDY&#10;8LKU4H6UrfV/zLa11lG06ST61IJNOWwhjuYrVeQMiKkiuzJKnNXan7uaP7GW9nC01tbK8qr6bMJE&#10;UmNqbAM55gMBT7X2srOfJAGxdH/PbY4oy5cz+Px/NQcXnvVbSx1zWbi3sVkW8gglsbmdVvLYBeUz&#10;pbqtu8iTSB/SSOaL05X5/wA0mLrpgoFDVBYFtgxAAoypUVVaj9ovjDUTlvTTmiIGjIE98fo/z1GH&#10;8xZ55p7xdPmiENs4igmL27yFmEkMzcZfSmf03b+6hglbkvxy4kbYvIxW49JR8UQ5Ky1IKnkGB5DL&#10;TmyAcmEYRKZS+aZrDT7P1NKk1Gd+S6mEt5Y5iiski+k0ciiCRfU/b9Tny+P4kxMaXMxDNNGxVeSx&#10;AVBcrvUAqhUk/wAv/DZKepkAPSuKAMiEVqf5mabaW0CjTLyO3urkRTahI7xtFbpN8NWPq3CyCNN/&#10;i5N9j+7+3UtjI6I00kLyRqwUsOJFNqGgeoFFZ/8AKXB+aJJBH+cyOIRjxA/Uq6b54s/0veWNhpmp&#10;W0DzReo0Y9SGXmBLVDLJbcHlVnjg+18Dpw5MyY1tMVTJNOyQRKQ8hY1XiDUkdAg8dsEtbWwCY4TV&#10;lz/mrbH6tpujQXes6hLG8VssETqwk4fArNV/XPw9UkdftSfHljRXqVM5DqeUci13BBrUVPSuI1YM&#10;L6r4UjIRAO/+atl/OHS4bBL6bT4PRZWW5tfXhldZYmHEBk+JXdVPXk/2v8pnXTRkX1PUIcstVKgo&#10;1fcqRy75SdWJGxsyngnHat/fxJNc/nTBdpZNaxy28XrAXEd2qSxyRGvIRq4cxPH+6ZfhlROK/a+N&#10;XDfUL+CR9k+qqqlWDFQtAedWZpGYdN/gy4aqI2tgcUiLpkFt+YvkrU2iU3ksmsSyvCLY27TSylnA&#10;gRRHFb26yfEQ0f777XH1Mqe1ulfjCprw6rupPEn4TUeFKBP+NssjqYELLGRVhEaL5v8ALU9o81/c&#10;pHGLllaO5/dyxj1/RProwYInLk8ckk/H4ZE+GRI1x7WFw6sgYrFUFiqcwSabCjdR3245OOaNbelp&#10;4qPmvPm3SbeSGeQRtd8JFiS4mNq6JEWqzGSEgIx4KjcvU4M37OBG0+KNvRWGXkQVZ3UqCGqw5MOI&#10;PxNx4VVl/wBXHxB3/j5MxMnfZOIPNL3MZvJr+y9IMsqQwSCVwYyI3EUZ5sOKR+p63CVJOLfDz+0J&#10;eGOSJ7aNH+tKoDKNt/mw+zX+Zv8AgckM0REkyYxjPiHcUuXVhp7xa5eXtvHoTSPLHcvTiFHfijf3&#10;rKR/dRrzb41SblglbVxZvIIuLsAWQqHYgA/DTajcjy2/mzH/ADUOKgWwaXJzINR/zWLXPn7R5/M1&#10;lYfpZbmHm8aXMM7W8McodW9UyVPqx+jxh4OOcjIvw/F6eB2tbyX1GoYqlQQRVQBSo41FG32P/E8u&#10;OWBPNrAosiXzH5bsreygjmjvARI0biQLJISzhWWYqVdCY/3isf3b8fU9D4PTbJbTpDWZmjRaIXer&#10;LuTQnf8AyqYRkjyW99ley13Rbq8MenLDeXMoeZLaD045zwRWKqpXfmkZkUFm+Dl+zij20zMtu9wC&#10;9GeNT6oLAED7PIGlciJABjx9a/3KDh1fS445dUg0n04+UcV1IrWRSI8XO0qo6h0Snwsqv/ltjENy&#10;Z/TEhWRX/eEKygL0p+A/y+LZOWSIFsiBVoiZdHGnGdrSO4tJYQbZJJYZWaQfvAwqwUCpkVVVvQSS&#10;F/gePLWOSGsbyuzQksZlLGiVFeQJBDbkD7Xwr9rIykDseH8fFjz6c2/rllfpFdQWUKQamiJFZTek&#10;vqTFSYxGwjkV4/gV23ifm7N6fD4sSlkZ0rzlYq3F/tMasoJUEcW6Dl9rjgIiBzH4+LONgou1sbK3&#10;uCv1ezhEsXqWy8YokCwzOqSFGMsXLm6Ql1j9X/V+zgpJ7lI5GuHZePWSlFbkBuuy7cjT7b8cMSPJ&#10;rMQTskjaXocl3BFpNvFPy40tuQaSIwuxZZVDTL6npqz8vQt0kX7Pqc81lfSyq7IwkjJXhIpDABxt&#10;Qry79eWERiVnEClmv+WNMjkt45oTb3IWUTW0itGJPRO5KzeiroFZWj9Jfh5Sen8Svxet5d/WC9VE&#10;bgemrgq3Qj4hy8aU+z/w2Qlhj5p2pDv5T0AaQlkDIZrWRhPJAUnRSHV+MbmM7hWfmr+q3wN/vrhj&#10;Uur5zGQ8ZiVCsvJSSXWlehHEbHY5D8rHu/3Tf4pAoBD3fkryZDc3bzNdR6jPOJrFbaf0lSCQt6fA&#10;FZObVdKOg/b9RMqXUrZ5CFjSSQ1IQ0oQux3Pud8sjhA/iaxEhF2fkfVre0QSajd2lqAtJ42blGzk&#10;GqrGAd1T93ybmv7yPHW8rOjRPAE4KJDGCVAZq14gMTSh/wBXKpYojkZWkzA3KH1nSPSuoNRs9Ykl&#10;lmkNn9eaKKdmt4WXikzPEkbyGRP7xmaXjJxdPTzQzQE8Xg+yOXrBnCkH57/PJnzkwlEhVv7DXCpl&#10;stVoJyIhYPBbPLGwqN+AZGqA3p0SN34txTllyGIzcGtirHk3Et13B8DxAyPDK9pMgRSnawa4mnC4&#10;i1+O4QejB6wtqrGvFlFFEi+o8ob4Wbm7cPhxkf6OHGSIM4TcSKw4U3FKjrx/ysJlPoQu/VXul88X&#10;AltZpre0echTBLBKbjkArc+L1VFl+Fl9Nn+3w9P95zx7RWRjbhaLNyUN+8HINUn2ff8AaynwpTNG&#10;TdHLEeRSiSPz5PdxrfeZ5NPhSeSFvqAFvJFwC1+IPbnhssXx/wB3/J8XPLmhtwgmji4uoDKFOxC0&#10;p1Wnb/Jw+o8pBjGceRXaZd+Z1vG0vUNTW5tZJGgu5JY1MsbTKS6/BPHJzYN8Dfv+PP7H7OW3pTnk&#10;0TBuX94rx7AivKla/en+VkyZA0PukwhQG/4+xrlrOlOlnZ6jbm3+rlvq1xbXb+pIrhBFzoqKftKn&#10;p3Mn2PS5t+7XGx29kJeRlkBFFb41NW6UIUbH5ZKpnr/sZKcl9ERd6l5xawRBa6fKp/fRqLWdCIq8&#10;mZHmkBZBQDm/L9n48XFvDIGK8m5qf3lOYBG1Kf8ANuQyZCAwhZNFA3+uavp3otL6MbWcoJ05nFq8&#10;kRXmWWQ8V5LVW+GZvtfYy0t7TkFpyZQKqy/DX7u+VyMzybOHbc0l955n80yRPMkXp2s/P0p4Jx6v&#10;EE0IPrqzqi8uHGONX/mzNZxiil2KJUlCPio1dgRQ4+LkrZlGMDuTV+S2PzxrxWWWHTLdrq4UKl6k&#10;yxQh4QpLuk3NP2uTszL9rKNrHGQvMqjdQy1qf9bBizT6s82OHMG/hwrdL8561qUUskumrJdW7Bg8&#10;F2F4ozcdoKkMF5MPh+HjJw4/ZyobdWjRmm9WMnkrIOIJ8SQdxtgnlmeTCEYXura/5o1W1nuoLPS0&#10;06+RVikiu5PXcQv8KqiSKnCTk/JaP8K/Ay/Zxj25aRmNW6UYNsQQe3L/AI1ywZQWEo1yTLTvM0UF&#10;rb25VbWQlxNbyQ/GjpItSZBCFcMGDI/q8+Ktz4tx5ZtLtwpKwgoQGKbg1NeXcDCMkeqLl3tx/mRq&#10;BuBFNftHcJI9v9YIV0CgqYWBVJJF6N8TFmZeP+rictkwRj6XMqKBeO/E/sj4qGmHxYd7OAKLtfOd&#10;jLdQg6ktslzIW9U3ChBMoHGV1MBdEkdvtP8A8Q9PMLLgvP0xMxO6rsKGvcH8eOR8aHetSOwXHzrA&#10;8xtZbw6VCopDNcMOXNAhICyJ9l0IeNGl4N/v1scYJIuCJb1jlJMgADFTT9ok/R8JbGOWJKDE9Tuh&#10;YvMum6n9avJNYCXFjxhtJWlaKKaMODzjRK+HJkmhhZFfj6j+mvJOWzFGCwE1oQFRVZQTxZgR379e&#10;WW8cKRxHvR+m+Zv7ueXVYgqM6SvNdSSwykR+rGkiSGnpk1VSkfpqz/7rjy/TkUCIkpCaqXqQeVd6&#10;VFVP+ywAxOw5pI2vq1+k9Pmu57uNUudTjVJlt+CshgZGMZkKOEmjA5cC0Xw/BH+3ixigRGmFUajB&#10;mJFOg5Eglh2rgEhbWbKXpq+pXN7DpswW4iLxvBAquCtXYQojqsL/ABVeIKi/yfyrlJbI1Y3oC4PE&#10;Gp/iD0ORyZiI3TZjFy3NLNa8zXVlAt/p0Ul4tnIqzmIJHxC1+Fm4sjcZE5M3x8uXx/ay4bGIqaKh&#10;CEqV40O3jyDHcYnLSkG9ip6p55vIuEkxu0kuo0mjkEoZG5moVHjkhjARwVynsC4UcFJG3N+Tdvfe&#10;vvj4wpHqBPNUtvPenW/KR7yVY5KOtvbNBFU8/i+IUjdPs1jX/gm4tjP0fIh+BmVCAwIJohAoaCgb&#10;f54jMCysjchE/wCOdEvA6zrBd3AkaB43VK3SyMXjLSc3iCI3Mc2T/itsVhsAiMHl9epFEkAf9fxf&#10;8E2Mpnq1kknbZAan53WedPRsm0mkbqbm1lNvQBqcy0RMJX9nnHHG/wBrlyTHNac681qy9CvKMHY0&#10;6Menfb/Y5T4prZsAooKDzYtvvbXixxTk+qtwYr1oyGVX5cooUdpKckHrIyx/8fHL4WUms7QoqyKo&#10;oeQINDX598hCUyWdirSrS/NvmtNVmm06ea4SRPTlSVRJGI2/kRRwjBp8K/7D1MsG1jXjC4UAH4Qy&#10;k1J9/wCuSkZktePHfqkiL6881XkqQ3thJLJLKhaWWCZFZIx05RlUpQq393y/yv2ch/5q29qn5fa8&#10;6kszQEqWJahLioGRmJcJtzNLIeJEBl35Za75vvfOXl61uoEgtreQJcrEiRCSMITG7gD7X2PsN/rr&#10;nkzMR6B9O53H8qpuHky35MQnrTNyHVTG3M0p8W4Nf9j+znc9iRB0ov8Apf7ptxhjeuW0cuoyDhzc&#10;xKjxvvHItwfTAYMeOxUjp+1+3kluriT13SJFahQRKnwqv7uM8qf8V0Y7f6nw5uYR2YR3KzTrSlmh&#10;kdwxMnqNLVmZfWkDDlXrIGXjVv8AL+LjgeScQtGZD6URC+oqhlU+mCeJ69vs/F/xPL5RFbtxIRv1&#10;fmj8f3kw5iGVuLOvqEDl/wA1fD/L/Lge8nEMV5BFySUIZYa1cqZP7tqfzM5kBr/xjyEIAGwx6r7d&#10;DK0EpKEg+nIVAWpTkHG4+z8KFOP+v9nNczJJHGkDHjbxxmanxsHBJI+RPuv2UyQid7YZAus4Z0km&#10;e6Kl5ppDCB8K+nQBNv5uI/yvtP8A6uXLKht4XkYpPA3xSLUsACjuoYV/dv6a8q/a/wBTJHGCbKCb&#10;DhZhrmVuI9ORQAKgA/aoTsG5LyalD/w+Ju00cYeUs8haQSbCp4qSBsduvHr9r9rDDyYxsq8fAsVj&#10;ACBUKcelGNPl2x0x9McUeiDhzCj7K8SQTTxKf8LlsSBszHJqMhmoykseRXlvU13pX2bHo9XCMoVI&#10;WIcmpHwVdW2O+26/y8v9i0Jc7YnmsdQUMili8oFF2qOVFI36f5WJSlKPEzAkDhHUUJAB6/6rD/iO&#10;Tid2YoqsYbkrBSATyeh2B26fMHHsCTFHECSEZFNSDRmShJPjXr/q4Dz3RW6wcVaR5CAhIYkmu6q3&#10;IAU7U/4litugruhPIoPCgZildx33xnsbDIRFrLmTiCVehRXbiN6lQG6Dw9sylIo43dKsylmA3JYJ&#10;UEA7faSTImRumYNLXMjyyIsnwqVUDpSrfECR/kvHTFOSRlQhJPpr1qWopr1P7fEZKiR8WRLXBnQl&#10;hQCRunTccen8nI/8bZprZS8TxMFYr8devMlVWlf5Q1MEZVdsiAtguXX1lmU8A59MAVHEBmYkgn7R&#10;U9f9XMIYpGSSMhoiSZKfCeQpyQ068aU3xuvexiA368qrIjjhMtFj/aHE1VXHz6tiTqECpUKzRiPm&#10;BVqksgPtQHjtgkLa8vkvHxeo55FFfmqmoAACPSg61Yct8c8axmRgB6ZRiCu4AVuHEUptSvHCCyoF&#10;qKUuIlNSwZQwbYgsnME+/SuIKscMjGRmCBmHqHY1FD26fAjNk5SZGlZ3d4148eTKDwO4oQR/xIrj&#10;gzfWzAw4oh5LvvuPj69fhP8AwTZCurGMd1pA9D1lozkU3G1Qfh6CoHKmKKxjirVlicl2YbijSEKt&#10;Pl8I/wBXFeHZYQGloeLyp8Cg7GoQEmvzNT/rYsJH9KKR1BccN1PTkS4C8t/tZDg6MPDKj6KerJGp&#10;or82YEbNxAjJYrT9np/zbiglHBORIVyfipuGMlT18ceFtMdlhhIaT01HJKUQ9GURUWhHh8v2cYJK&#10;8YpRScOhIBHeTYdDuViORNljRLToTzeJx6PBqEg7qI+vUbBpR/n8WLPxSSSgqCSa1IqWZgf1LhAt&#10;jKBKyAPJDED8HEKKbNTiqkV292yuYCSRp8RUkOxII2AFDUUNeYPT/m4VZYgEO4M0sbyUHIDgoBH2&#10;jzqKEkUEZ7/8D+y7TOMlrJKQBROIX9lgyjcfTtgyfUAg81HWGkS+toAWo8gcyLSqlCTxbxFDX/Wx&#10;AzRIjIyhXkZak7M1WBoD41+L/Y5Ig35BMiUWYJHmjkVy0cQYAfsqeJFaHtxHHb+bGzy8JQpJPFfi&#10;4iu6FjTv3KZIR6rXVUt4i6GRQOLtVAfhIVlVa/8AEsWt52ZBIJFkSQAcQR8PKhBG1f2vhyBgLZQj&#10;vaGubaIvx4PG0Z5BwCQ/ENVTvx6L8WCpZvUdJmQAp8SkePFhU9ep5qv+TkRGtnKigbW0SGOS0WUu&#10;GYqValac0PEE0+ypjZ/8pv8AgXzKsdWJozIw2FBUtU0+dPi/ysETaRNbaSNNRFWqRTI1GIZiAgAr&#10;v25fB+1wXEpgruvwgAr0rTcdfvDL/sslGwkTtE2jSosgZ2Yh6gkcqI1aD/Yssn+w442IrwSgo4IL&#10;CpGwPxdf9lhk1XZXXAk9SUkhomFEqARyI+Hp4nhgduH1t1ZePqAAk9zsaV8BvlgvhazuUWnqCzjZ&#10;W5ekTSmxoAQDTxO3+TjkUoVSgVxsT7A0298BN7pmOrUrLIGkqXj6hQaCpXlv7ftVxZo0VQWYFS4F&#10;dhUE8h1/mWqt/NlYJYR2QaTSOxVVKuI2IpVqMo4MDT+VuLLgaQMhkCkFSxMZp1HEhga9Ph/42y2O&#10;9Wp3tGQkS+iZQUfgPVXl0bmGWhFOXxf8SXHQyGVJIySSFDHxoGFfHejfFglGqa+HZbcxrbywyABQ&#10;zsgHUCqEqPlVPhxrRKHMhYiRjsD+yK1FPffBTCMFRJWK+mFrEooSO5GzA+21cWWRHjRWQcuMiPTp&#10;8JqG/wBmN8hEFERuhfSnjmlPI+mXieInc/HVSvyQ0748AejIGr6qnlUHY77mnjTD18mwR3taSRcw&#10;snEQOOJBHxA02FTT4a9jiXqHi0jAElnAYdBUkGm/81ckRezOUAQrCFCUhjaiokdVrueIWlSB/Lxx&#10;APLyX1GJHVyadNyOgG3w5MRADDFBFenCFYRgAnZACeuwNK133wV6MdPUDDZOZaopQtsflQHK+Pon&#10;biQP1qQN6RHwmT0lXi1ahNx168iD/wALn//Uc8nBbe3hQci4ii9ReXYV+F615qQRwb/YpnR33PJg&#10;XZL3gKr/AFy5upSIY42mnMUnpkbsf7yIoV9JkZW9Vfh4r+8k441pL9S0UiTQqwpGzV9RFB2YLGAd&#10;q1+Pky4mYDMRid1sEWkTx/WYZ7a6+P8AfKhQxSO60KF5GYfEQf7vgrcvs8eXJpS+Z5YaKPSL8klL&#10;OyUfZ2Wm4PEtTBYOy+lXS60/0be5UsFuRGYpoQiJLyQgRo4Y8T8Sjl/sUbBOlWEDmK4nqoHxFJCw&#10;U8fh3Jblw49uP2v+BwSBAYZZHkEv8w6zcW8V1aWgLy04o9sEeUM6lxxTisaycgN3k+x9r0/73BZs&#10;rZPUhuY+Tlg8iqvUcCRRxxYUPYr+0nNchKEr3YCZ6Jd+lb68a3vtMn9OIRvBDNJKaLIJkV1eAiSN&#10;ywU8nV+fFLj0ZF/bRXQXkCyRTqkYNUSsjSGJqcWqrOzji387ceWIMr5J8WuYVJPPFpbEWs1pNPJ6&#10;ZWW6/cpbC6hLiWJjIsKo6vG3xGJFkZP8h8Y+kaj9p6RTu7IjmR2rWRSRwepY8K9B/qcWyXF5MvFj&#10;0VIfNWhSClrMbm2gjjnkjiiiUBBE5U+shWNE9UL8TP8AC3wSfu25IJFqBE/xMzREyShUkaVQADQV&#10;aOjChrVfs5IyDDi3UJdXb6xbnhGkF0EhtXkmgS2ldiwWpVZy0cnJOHB+XP8AlxphdERykiGvFUeO&#10;MK5C8tvtgHf4S/2uOEDzTEgmlxv457ieBZIJFoXeSC4md4lMnCrUMLFPhCyJF/dO/wDJiD3DWMMy&#10;R2MocIskpoVLIATyUlqb/wCSP9fIggbNgjxHmrLbx6tdW90+rwyxpJJBbxKVdUnYhTG6hV5ceJ/v&#10;Hb+dP8lv1uee0qhjAqvwyAuqvGqA1d6N9mn2TxwkRRwgFXj0ezs9SZ6TerRw7QOIi0M8ssgpDETH&#10;yaRnHJ0WVv5/2cQN/dvdiFYigLmMSRmJkKVKUJNXpQKcBlEFlwCkXHpVolj9YkZpDGgneOUTI4lA&#10;EpYKGCBixbcBvtftftJhHSaG4ZZWSShYod2pQneoHSnX9nCDfJl0pEu8ckFzZxPAk0NVjWRfgTnU&#10;KWU1J+INurfE32sdK1IlX43gT4W4GtCtTtXqfsqy/F/rfayMgaTFThT/AEiR1CJeSfEnqChIagHP&#10;jX4ftsjfB+1+7+FcrnLCyi2K81H7qCRXLktQtUMKMpSoFP8AjbJAkBiSDzc0Ed0sn1sP6EtPWuop&#10;I0iURlgvBo2DJIsnFjy/yV/Y+F1hePa2EvNjbyxnmTwYRtyI2II4mixrxYt8P/Csk8IvuWUBKXeh&#10;9X0uO/1m3YRx3cMqem1XX1ECBjyRgeS8jK6yIq/H8PxcfjRSDVruR4o35TFnljlKR/ZIJqzEcqKt&#10;GVQkTviJgoliAQ935f021jlnt1EMaxwyQh5RQkDYKGeLk7sI/UMlwif8PzGSTyCZ+aF4w4URHmqu&#10;7LU0DU/ZC/s/a+LByLAAUgraztntI2gkEF00Bc3n7h5IYonITkyFxu7SHirt8P7tnX4cFww3f72f&#10;lzhAY8k4sKVLVHA8vhTitGC4jNV+a2OXVJL3VNF5WenSJ6F67RKsVyrwOWNIvTPrKYy8k6yycoml&#10;5+n9hvhdqU3KznjLISoY1mBBajKSoqx2oHbny4/a/wBXACBGmMqIVPS0uTT4/UsrWON2iUixIdYi&#10;0TqshKxI4f4oYkiWJZU5x8OH20a05EqRvbiZDGzR+lwBbi9Goafs1+P9n7HJsZxB2j9X+nZwMeZK&#10;6axuHtLmXTdTNjfieNbj659YkjjEsS8Q0PNWo4C+k32uXq+kn28dBNavM/qRH6u3pmP1iqsJE24F&#10;o2+JPs/C3/D5DwyRRPqZEDoUuvtP82w6VbH68kWqweut4dNWaaOS2mYyGZIrpP3U9RJ8cYl4J8Ke&#10;n8PERFpUDyBvWjlkhVy3FitGoAxNC4YV7OjccBkYxFDa/wDT/j+k0mUt9kJqHn2a3tYjLZ3dnHqE&#10;sEUPqQtJWJ2JjUKy27I3Dn8ccys3xSOvxcEa9nYE+krsspFRzPMcAu7fERyr9j4P2uOWG7+Cichu&#10;iodd8yIUuJIIZ7MMQ7wD6u5naUBYwI1f0uClp/3z/wB3z+L4+KgzZIt1bzfXE5mNmULI2zqFOwPJ&#10;V+1Vhx48ftZR4xvk2bEHZNR5gmmsNTsW0O69FLmGKTnDH8cErSIJOQMMj/3XFGDvMsvp+j6j4hNa&#10;TwxXP+jkSCREn9P00UqwqeJrF2PxKP8AJ9PLYzpImCQmFpq2nXMmmLHemW3eCR7ATNNNKHRwnOQM&#10;tw3wsPhld/stIs7NgeazvvReSyhZFQMxBTkv2FdQVUc1+38TcGb9j9rlk5ZAEiQ4t0euvaKkkUGp&#10;3sDSyMkcZaURM7GaSA8Xd+ElZI/3ac1+zzROScVUsbG6WEPBATbND8Hp/EzclFGVmBb4fiZOTfs5&#10;ESHPoic435qGra3pJlFvdalHHfRXIEpncIkfpufgkVSI6ygxxy8V/wB2f5PPGwi1njUQSqrMpa3l&#10;DieN0C15niEp8T/Zqr/Y+z8WG/kiUpK0k2oxyvJNH6kTMFmi9I20qSM1AvxvJzokezp6kLr6v2/3&#10;ePure69VTHAZKTOxkYhlQPwK0rydf8hGd/j/AMnhhAB5IjIdSt068tEhdZrwRBraJEiClGlMIkWW&#10;vHhHJ8XxSSRQQssfFWXly4iTfTyqY42mknU1iQPszMvLjv8ABX2LL/xth5b9WBgBugRothauZpIr&#10;O3s2ib603oDmscTheYpxkCkD7QjkTlx/YThIEuL9Z1MNxHLPRAGaNYnEIoAQGUVXiaVX/V+HhxbI&#10;GAH+c31VEK+m6Gmn3Tz6a9vYtLcMeEz3MJuWarhnjdhHMZFDcXVfh4v8XL1Ej0TrMWhEjqjMJHag&#10;JLABFpQP6i1+AD4v8lMMSGMj1RVzbiz437wxNPFG1vEvMhViJM0leRiWByn72Rvg5f7slZeOJQW1&#10;0JiSymNIQECxyQlFdAvFqAt+1+0i/F8P2k5ZMHuQZg/NXubyxe0QlSPXuy6h5Ip+bQuXLLydUqPT&#10;ZvgfiifF8Ssy46axQRpFE8UsoUMIZebEKCKgmjMWVh/vxuXxf62VmurISPcp2mqzSPJJLb3VvbK5&#10;i+toYgHenwyL8fERuh/3ZCnH4P8ALXFZnv2EkTQrxQV9ULGSpp9ltw/GprzaNG/1cPHTGNXalax6&#10;Qk0U6XMokm6RNJMsT1anKMkNHzCrT0o5ZI/2nVufPE470pPDZhn9JY2KUQs+wHX1RyqeZfk3/B8s&#10;PEGQhsT1VLnTEkt57z0k9eWWNZHkl4R0B61gYghfTSLgvH9vnFwfNFLc/WpIjbskbANzYI1QwJLF&#10;UL/Zp6f2FX4fhyQkxkBSpS1azSX1w0sZEfFWZAStAsaSP6ZPLl6n7x2b4+LYxkmtZHuZrjgXIjtw&#10;Y4z8ZUCq7jnsvIrVG/b/AGMhx0ea3ewbL2976VjBAsijm86+vKlEDluElByUBj8LcZY/h9L4fUwQ&#10;LhWZ40BAgJPJypBJIY1VWY/ZJ+L4WXn9nJCQY0UP9VdVSZ6E3ASMrErAgBSoVGdUC1cR0SrRv6X2&#10;80Ighmkug1XoI2mKgJxDDhRyDxDkdeP8zftYARfO/wCiyINUtvBPeQQWTxemrEzx24lYzFyjeorx&#10;K6+p6QepT1f5E48Y8WWz1S2i+uer+4ZuTGgdeNQSU5qB8X+V8H8mRGYA0xsS2pL213ypqmpNoYUf&#10;pKOMItv6npTBqOoEnpSM9UrxbifV5N+8XjmNvP6AjAcmH44Xq3MFQQSAak78vt80/wCBwcY5Wo5o&#10;g3umyXJuC8arc0hukX0/ScTMpjV3B4fY9Nl4NHJ8fL/dmKJLdRusaWo9PkzNc8Qy1oOTcWHIANUb&#10;8ftZbxCuhXhB6oG4h0yUNLNqbidlijj08ytG5qWMcQaNuDSNGEb4Vdm9Pn8HPEZ7tkn9CSWINO7R&#10;pEFJYPQsQKAlnVU+IfDwX+XImQ5UmMRzRdraWjWcN9Ck5jgjSVLp5VjWVKBVJ5MqrFIZKozep6rp&#10;z+PiuDbeK4eEqiMSeSH4SOHRgRVaN+z/AJ/DjyHNEjRSbVdR0iG/ikuLmGIKyTITKp9YAPG6txkD&#10;q3ESn/dick/1JEZdgJbTMyzvBbjkY4i9QACpoig9OH2WGAZI1ZKIRN+a6z1G0bUbBvWsYr3UmEcd&#10;xcJEwkdyJY1WRmXmZEnUxmNnd/8AhcdatJJByS2mhZYi8cfEepVqfEASD+HHBLLDvH/Hk8MgedqW&#10;tz6PDcot1qdlcW9zeLa3EzzUgb0w59GR1Vl9T/Wf1eSLw+zwx8yXbBB6zJA5UxRgBWb7PLnV12JP&#10;Hb9rInLQr/e/j/dIjHqpWt95ehurh0soZtQskIvLpjJJHFQTFfQZIJS0iJG0nplVf0njX9nFniPI&#10;fuzGY3FQIyArVHxNQUpRv2Ww+JGuYa48Vd6hBf6c3wR3cd2Lu3PphrqORpYuDH0ouR9T1OUXL97H&#10;z/d8fh+LEpEuY7yONZ0ii5D1ELUI5Anh9pSp/arwb4cAyX12Z71dbqkF3oGp6NLeGwe/lVGNtceg&#10;ZVlEbBfWR1WRJFVjwCtKnB4/3mY3F6rsFZiWArSQMSDyFAJKdCtPtYJRgeY3ZxlstOg+VpY42a1g&#10;ZbeRyg+rMnGVfTZnL2/L43SVXT91z+FeHHmmK211e8KVkYxlVdmBaMsfharBA1FJ3+L4eOVeHh6j&#10;/dMpZJ9CEq1byl5Ba8Hr2ttHLdRtLa20DpBcpDH+8iaKD1mj5PSienDykab9p+UmOkOu81UQBqkr&#10;yrQrQ05bP025bLy441jPTm1jKAOay3sPypaGeZbxUjVY5ZITChSRXUMqlmg5O3xen8cvBZE/eYmd&#10;X1AzusSRu8QrPEeUcioAWD8ZAvNOS+n8H7Tf5OQlhxD8f8dcg5Jbfs/H9JBR/lr+XkdpapdvdfVd&#10;QnCWN6skc9s00xWMQia2ZxEziT1o0lZV4pxZJMUlvNZqjRRW4VmLSc3AJi2owcM3TlTcYRp8ctxx&#10;fj4IjmqJB+5ZF5I/LiWd1uL3VZHsgIbaCNJGWO6IcyRLA0Mf94sTyDh/rfawVDczzlZluIHs2X4S&#10;EYMWC8uSsG+Jf9iuUjTAE0J0k6skAEDiH49SQXfkXRtJkuLRdJ1aHUmUcR9YgljEUs/pMkyPCI45&#10;gPsKJJVbmnN1wOdQle5nt57YwqDGLe6Vwyyc/wCVk5OhV+vqxrk4aewOaJT6ikz03ydHb2Vnf22o&#10;3F/9XSZb/S72FI1jWJKcZrSV0juozarx528zP8Ebxf5LpLx5reSRuDrRDHDyNSUYk/Gp4bgAr8P/&#10;AAuSlpyJbC/ixiQNiSPh+xXtfKX6K8w6fBZRygcrtbrUXQD0UuoUSP8AczFZ3RGb05Y1nZ+DPwWO&#10;X7axu4JFljMwkkVaEUFP9jxP7S/5WVjSm9gf80shnkBy/wBjH/ifSlf+BdQtL/Sry301bLT3mMiB&#10;bif1RUDis/qqyP6Eo5Jzh48eSS80+JqtpZm3Yxl6n+7JYmtAGCkj4WTid/st/NlksAJqv9y1nMR3&#10;q+reW9KW0ETQ3EcHBC0V0kMUahDK5heZIXpPBM0ifuvTjkhREb02/u2S6rbxOGMkfquQOBkZSwao&#10;FF+L4v3ZH/G2Cek2Avdsw5iJbj0+5qT8r7vUbBNPgW7SC25zQ3P1eG49CSPixVpQ8LNBKLgSbcpP&#10;s84vgxSO8h9LgXAoSCpapFT0b4NjXJDCYnctOSibAVJ/K/mJtQe49EuXWJluY4Wjido0484l+tvy&#10;j4vy2i48vgSJVxyXIjjkDupoXZHooPAGv2QR9kbcvhyAwkG7ZSyRkKpL5/KOoTapZXVut0hZLeO6&#10;sZHleM3MqlXInkSbaV1WRYV+scZGljj+zyxsErJGrvI7j4uZ9MjlWrA/BUcqbM32f9TEw4pAGv8A&#10;N/tQSRdDYo7V9Ht728a1a2s7S+jaGS0T65HIYVUrCVIuVWR4WfkyIipIn7uL9+uBpS/1tZ7Mskqs&#10;I7iFw7RmOoLfDzChv8v/AIllvATHZh5ST63slfy7LYazLDPbTQC60jU4XhWcT/Hw4ukKvxYGqxfG&#10;3+Wv+66fUJxdCQW80kgIRoonXgg3PqMjMiuKdW+1/JkMmmkAAOf8TdIwA6IS28mRLoP1P9J2f1Sc&#10;tIb25gkW5f1OKiGGekstrwkVikAWRX5fvf8Ai1X1oYl9GheUyN8BkVWHI1IHxHZTXbJnHLoWEeE7&#10;y/H2Kcul6/eXQvbeWO1sUs4glz9Smuo3MaemrueESq8icGZ058k4M3H7OJiZXvEkMEiTAMsg5IoN&#10;dl51AP8ANQUyyOOYG5YzAANH0pomlXkPl+WxbVLO5s3eOW3dILiR04ESObZVkkC0LRcnWX4f50/Y&#10;Wiuon5qtrykSnwNxoT1ahp2oG/ZwnH3ndrlEjrsgbrQdQh9CabXPTtp6g3EQm5hQGSLkvquxVy7x&#10;7vL9jg78sozwSc620ZZhV2LgNv03ofH/AFfiyEse9g/j5NkZcIolSk8ua1a3lnNDrt3Fb2h4W9rF&#10;bs8BCAcvgMkYaix/Yo8/7v7PwYkb8KP3lrIzSKPgBeZSF3NKqw5dclKF72UcA6FMf8NTs7CLXLWK&#10;G2las5jgsJVkeoHL0poS0OyHhIJf5sfJqgR1/wBG/f0pTktTUV49P+acqGKjvJtPqjSW6Z+XE7Ge&#10;U69LNpTOXWIxTlI6MKyqPU5VDLwqwm/csy/axq6jNVvh5JGwNZO1NqcqEV/4bLTggWFV8UZN5H0x&#10;hG6yta3dzC4YWQKmQuKlvS9RX4M3wiq+j8f7LcWxSa/kkLEhGVAT1oAw6ENWtRj4AApjW/vUNK8m&#10;2lhHbxRXF1FLK8acqCRngdaPG8ZXh6bsVXixf94qsv2+WZdRkMcbuI25AfF6hoGatOnLr2yHhgbj&#10;71ML2dL5Lsknu7a3ku4wrEGJbSIPJChQEnmIeQRj8ZrH6fDjwf4ctrtmJ/cpRaEhnJAqNiu2TGOw&#10;imrfy0kKqF1O4Ek7Mgkit445GVWHqpKvLfbkeac/+EVsc2oyRqfUjBrvVnNN/cjv+zlZwCQ58P4/&#10;qtmIgHvS+6/Lq31KWL6nqctuYyfht4Iw1UNQTGkmzJVVl+Jfib7GO+sqU5xQLKSCVIbkGC996VO1&#10;P8nJjFXX8fJrvv2c/luaGYW19rctrCpRZY3h9JopJesZKAhI/j58KcZf9bjma6U1ZrUctlAagLfw&#10;wHFYO7KJpTHla6RFt7XzHLFGOcpeAMywluPJqBllU0/k/wB1t/rYnNf/AALIqKiGvFyajY9arvgh&#10;hsblIAsorTvJLF5LO6vp7+4jCLcQBeLEMpAUxzsUJai/5f7fNFxIanDKokBjNar6gJBanUdD4d8l&#10;HEOK7ZEHkj4/y/u7D1LYG69McZFs34SRxE7RtuU4/C1OcTxfa/eYouoLIjApFOUIJFa9Nxtx7dem&#10;RGAWd0H5IA+RJLK6jkgvb/TEnjdUI2VS9EfiTLQcxwRvjb4v7z7eOj1YeoYm9Muo+MISxUUqK7U6&#10;/wA2JwAljwkKV9+WkbWpu4JbtY52PpvKEiEj1KsEAfnsn++g3L9nGrrCtUDgGWlTRuO/Tcbdvipy&#10;wSw7USz4KldL5vyvIg4O95PBKCVBa3WQ8RVlCMCTWvwM/pJ+1z+HM2pzGoUK3QMy1PEnuQaHbEYY&#10;lPVbB+WmlwiOSea4iK8pIoZeERmVCQE5R8o2Z16/HlfpOcV5FVYEhmKEDYb0qRglp4ebInu/QqRf&#10;lloxkVo2uZIigaOFLlX3ZxxDqqyLRif5MUa+vEKswopHQoe46gg5H8tjPL70HKTsUJZ/l75MmFxF&#10;bSO0quwZ47pQw4vRo3Ur9lWHHmvF/wDIxH9IT86MdweDEKtAw8KktkxggEzmZJnb/lx5btbINAjB&#10;SjXEStcTl2iZf2+KrFQU4qfs/Z+PLGpSkgFyE35MQtDVuNOnXfJeBG+JFEClj/l7oiyeutorXXw+&#10;giPPyRki9Qv9tqoyq32l5/a+P+UPLqk0G/GYxbhpFKVB2oBUoNh7YDIdQoxX3JvaeR9NviFU6eb5&#10;QGgtZEm4unxBnkC+s683C8Qr8P8Aitfhy5tRYRMyepIf2azIFPfqTsaeOSjwg2AsYH8B1r5PtTeI&#10;ksdlBwB9VU02ZpUDHjsAtXTmOJ4ty/nXlyxS2uZXQBUkBrQAsC9PENQin/DYKYyjRUdW0TToJ2a4&#10;mszGRWRlhKW9QwIjeIMsnPj1d19D9l+GULu4Y8WqVHxbMwbw/wAnx6YJUvCF58taJChkg4RyvSEc&#10;oIWgPIeoaVWUVbjtI3qL8fH4se883Jw/xrQKu7/aHU/qw8IUDuQlrpGlKtvJbKlvKWknmKpaqfRY&#10;gBdwppVpAteSfCvw/u8sgsyF2VQB0V2aoFK9DtTAKRxEOSC2hhnjtop5nlblzlt4IeLsG4/C8YVg&#10;23DhwTlm4n1GAevGmx5MxUVrvX+GEc6pjxGuS5hbJYRTPBwM3qUeMwwQpPIFK7FBxeg4/bbk3+Tj&#10;lYemPU5R91JNDT51IyQu6KTfRQnt4zdMbRobsEiOaNFEiLJQAURQjp/lDijfyt+1lcZzLQNuooGP&#10;xdOtR9OV30KeLZeRoyacJJIwI5pOTwIwiADVEfGTfgKoe3xt/wAWYmfXkchkAEfxJJQEGu3b+mSv&#10;uSCAEUg0iygSVZ5JHuqxTWRYqyFfj/aIXcUpxfliqiT1KcBLRfhYcSd9961w+9ieER+KBlkgeMyR&#10;XZsFkk/ewyiUKVjqn7viIvsnn8HLnkU/M+S5P5ea56pKA29Ajih2ZdqU/jlOYjhIcrTCPjRrvZB5&#10;J0/Rh5y0t7JYriSGUs89sxZKsD8RYsK0rxYcPtf8HnlTNW9G95zs35XX7QeVI4qKI5JnSpO5kZiQ&#10;RyBRaKrdeXP/AIl23YkwNMB5yZRyAbJNq+npcXaTFyskall4g14DYqSpVyOTK3wsvHJSLiZWe5jd&#10;Wi5BjQ8+UnKg5AHxJ/65+PN7QrbkyI7lNrSzMUVm0RRhGYkCr6fCIr8QjNPhWgX/ACV/1l4ZdpPa&#10;ekIZk5RolGtmCvuV4soI+Jqjhyr8PxcePxZAk3zaTdqV9aXpdpIXCzSED6wCR8KNyUlW+BeLNJxp&#10;8X7fP4cLri0kkq8bUSciKQBqOWVgxrxA/wAqRR/NJy/3XmQJ2N+baJJlHNGH9ORR6kI9RWK/DxYF&#10;RxJ8PsMf+a8Ttajm0AoJuM0hH7LuGZ1HhRW5/wDPP4mxgd92IFlfJxXh6zUCVRQxHxbqFJ8SW+H/&#10;AFny2jZFe0C8libjAPsmSNFqtOZoPtcN/wDJ/ay0E7JGzcTEhJ2+HktXUHkFZqV6DelOuZU9NlUy&#10;GURkD1CKklSQ7tvt6v7s8v8AjbI44bqNi5OTANx9Muoqu1RtVVG37HxbYuFBKEtxkdYkZq1qYqnc&#10;fS22W8iVlJaoKlzTkFLkClNnNaA42SVTGTVooo3RFP7dalAN6/CSlf8AKjfKsktiwJty15hSOTsG&#10;J7LQEEnbv8WOIjaFGj4vMZFcluIArSMio9ykjf8AGLICVDZY7LGEq3HIlhCEZCiivL9sMeXTjxdF&#10;/wCMmJxnkttKSaKqBlJBLoPhoR06Kfs/tKv7OWi2wHvVWUhZY4zRjyoabBjv1oe7YJcDitP70elV&#10;K70BZkB6gVYvkhRJZRNlSQKZXJGx5/FT2Ct77ALj405+mtAtN2Tf7TczUdO6jEqVsjlC5rWp2bb7&#10;KlKj/hjjpEUCFkJZ41+JfDgzqPkduWGJ5j8fwtnECFkEpdrmOROEZkojUoH5xxuaV+0KsV2xPmpu&#10;SjqYwsnGNRXosYcn/Y8HFP8AivACa/H4/iUlcDwgBqrF12c0HIs3ED6S4/m+3i9nyb0lZAqTsobt&#10;QllSo9yFqcjPqe5YKN8fTjnlQl5bdXdR1LURn4n2q1FxECRpG7099zRWruOnKn/DZbtTIAIrkioo&#10;IoD7dKsoG3+TXA6FwpjU/FyC8Wr8IDAkGn7QV8OzDYFVYqSH6ihJIoa1Hb/gcEW8iyWYkccQAeZI&#10;3oCeRXvsv+tkJ7FkBXNDzho7iikmp+EDoCQOIb5t/q4lKjpIszpzjVfgk60l4MjV+j7P+v8A5WSA&#10;vZaXxlJC0SuFcEN6fQhCwavtWv8AwuNtrhxCISA6rI3KpoTwb4F+HsvLfBKO630XTW6Gb1akPxop&#10;ArTkPiND4hcG+o5cRR0LcXZWGxCxEfZ/4NVysmisj0QjekhDS7ciqlNyCZK15dv2Sc2nsradCkrg&#10;yMoINDWruByJoPi375CZIKeLZZeerHetLGjemCQxqKEJETxof2fl+1is0EKiK4RQY1nEle5L86jb&#10;/XriD08mQrhUopZnd7VzxlEDIFPQABBy333owP8Aq/DlR0mhBQgu1eKV3PAClR1PY8v8v/LxBANd&#10;ywCo7iG5KuCI1pV6bDm29D268eP+R/kfE0w8WAjc1VSR0PJAPUZq/wA3EZLiHMsZDds3UYQyTKoV&#10;3WMsa/DIzeiiAHqvNsDILpv3SVDQD0g9PhQiJXBH8395vx/1cl6TbAwsq5e0+NqACRg5DftcnK0o&#10;adeG3+Vis3N2RdyDIAy06AgGn+TunUYY0Pky4bdEEQM1afu6q1epUkVPjs3Q45Ap9RuPx8eUg2JY&#10;sKMTSv2+LFf8nIg9GIFBZUqI0YjiH4p2AVWqgFf5Kqrf5WaONWuI44wwDo8xJAHQpsBvtiZUEw5N&#10;SzmON3lK/C6RKAS3Xl16b74vaMqLbx7lRReXjsW3AHXIz6rGfRQvUkP1l1ILNVgp2p9ldiT9nbli&#10;v1iWR446HgCQ5H2aAdPv+1kOECyvESVAWcMImnBUuygoCPjDE05VrXiF48BT4eLLlXASOEOWNCFN&#10;DvsKV/VhjuU8S60aSWdk4AFWcVFa/FWlQafzEZSkkMp2CqSSd68ug2/2OEtcslLpPhZWX4mZwAqm&#10;lOBoxNadPjouYRRyJblT8C7NXrSpNAa/6prg4iLYiVDdaZ7iKW7DD42blFTcH4FFSAB1bmtDiiRq&#10;1wjJ13YyGnUA1+mo/wCG5ZEy2Z+JsoyzulnLHItV2jEQruCRSn+TxP8AwSMmL28MU8m4IEbUoOgK&#10;ggH8AMhKZAahMoPUr2eytiysjPMlanqysylwCT4OzLifpsiOhAYxmnXtxIB7e+Tu2RBKJFxHLJDI&#10;pZBMtQad+YLLWh6/Dy/1v5sCR8keUV/eIzcQu+zFdv8AhstJBpZSpMJCkiQbVikVeZbahUMak0P8&#10;tMQiR+CBjyCrXkRTepPj0pk7pMNxuiXdQ70FGdqcR3BAHh1ri9xEgYKhrREJ27kdD9+QhL72UCEL&#10;YzyujvKoU+tKo+Kvwq9AQfo3/wCbc3pyRRxyFqhqKadCSp/rjYJIZkBd6sM80kFKOlXFa7AOKfiu&#10;WZY2WKOm6lw3bYkNWtP8rBwkWUALUt5Y5rmao4yLGyU33ClKUqf5cYYWLvC9Kd1Fem49skJbWkA8&#10;lRbhDDHOoJ5D4SadeoPfNyPIQ8xQt6RNd9viCfPga4PNr4d1tE4mbieYHrAb05HYt/wQ6Z//1Rc0&#10;9u9u1szFZFiKxOy8irvuvIOED8Ptcf8AY8s6OUdnkog3YezLYanHcfXrUJSScPOnLijpGpRynpM7&#10;R+oOKcv5lV/Ty1m06JnZZpIJ7ioRzGSaH7MVOVKcR8XxKrfbyHDaTxd1qTWXmGeOBbmztL+3tSjP&#10;F9Y+Eyp9q55GMnksn2KRvJHx48nxxmiYyPNdLRiCjGI8gvJql3Wq17/a+HJUfJifILobS7txDDba&#10;ZIPTjIkjS5X0TJwWixRvxbgKcK+l8afscPsgZYQxUW9AquHa2XikjLQ7oRIYw/qN4p8P+rjRpmJG&#10;k0juLiKrXUZZnSSMXR5yRodqKytEkzKyR/yv8fw/t4MktZo+KmcOyAGP4ypBUqDutfjH2V/lb9jG&#10;V97ESB6IGDUbW5R3js3ijkYpNWHmrK4fiOMgQ+k20jniiun+7cZe2CJIIo7iZeJRiI29UhQrj+6P&#10;Aj4l5KzLx4r8CYkSBUTPPZT0fWpryIzyWtqWCyhvWjNuGLyIylblTNGQVfhIiMzep/euv2cXe7lW&#10;3ki4OkBACuwWX1Q3EBhyZ1ijBb4vsv8Ay/sYJgHZjW99fx/pkNFpVvLqMN2WSS8il/u43e19BlDO&#10;4PpJFJcyFQ3FG5Rv+2n95i6SXAjlBbjMHkCBYgxBWpZhsquFp/ssJQQEJcQWLzWrInKzeCEytLdN&#10;EjCTiscTLyaSJ5GdV+L1OHGSP9rnjHurvk7B92doxUSAp6hPEbMpRtvhY8MhKu9PDGlWHSdKeO3g&#10;ki+FYo7huP1dhMLZFEjbxyLPH8f7xVaRsSW71CSZfq1qolXk0XMH4yy83UsQWTiR1Urx+yuG4g2G&#10;UgOGrVZ9F0KytbmXU9SlNtIIYpgsgCRCNzDAQiERytJ6nxerHK0zcGkX4Uwv/SN5FNcm/iWaAOks&#10;s0j+nFCvJlVypQxKiDZ+Uf8Alu/93jKQlzPJt8MUKRlzoempa2raVePaS+jPDFEimWa4Xh60kazC&#10;VLkyt/eRendx8I/gWPj6nExfUqSra+mvOUytF6vpuxCBQxpxX4eR5fAF/wCI5X4YJsy3CK22Su38&#10;q8mTULjUJy8MVskq2cl3bQDlLI6fAs8nqSemY4XNw868PTb4PjxSXU52ZfrOnmCQFDJEWjHqKhHw&#10;suw4fHybkftZMRiBtfzDSIA8ipad5as4beQaXrv121eKdbS4CyzyW8k4b99HOXkb1QqelGqLy4L/&#10;AJOBYZpJA81lbwmGDlb30YUMux4/A5ZYlbl/xU3L+bBYPIhs4ehKOvbaJZ7W01HVblXvXF5pBLPH&#10;MzKpfg0aKbh0WP7f75WRvi9NX+LFRcJHdyW0NnK0XNpFblC3AlCtCCHZqScmB4txX/itcjwnkDbE&#10;wsWSpNZ6rLptreXer2y3LwRQyv6NzGkgEyyFlImhEXqW/GNlPFnm4OvCVkxlnPBFOfqsatdQqpuJ&#10;EeGSlSVdasjSR/Zdd/214/zZKWOxQ/H++Zfcv17TZtZtTFqd3wsZ3dLG3K3lu1V3gkP1e5iin4ye&#10;nJ8IX91yb4P91r3BDxuqwSGa6kJCStCavsdgpXmeIbhxZPgwVwj1H7Fqzt096C0syWZhlu7+0is9&#10;KtAsk9rFeR8YVDAlmlMiwoGMTTCVZuMscnqfC3BWyXESejEbN4oYpBAPWCkcwxCjj8XxNz4cifjy&#10;UIxJ5+lYjre6rBZTTLfXbazBPPewG8Bs3kRxBJEqsRPyQ+kGi9VFjSL0W+L+V8FJLdperNLZMiOr&#10;AqTxj+KhBZCFT4VFOnP+bl9pYnDCqthxAjYpXLpelTaD9R0/XxNJbvEBcKWmuf3Lnkizh5J6TyM/&#10;P956PF+UPp8WjkEenJBawoLWQQ2+6EOwZuYK/H8IH7XxbfDhMAf7WuwSTfNBQz2t/q95M2uWj6jq&#10;ICzRmFDHEYWDgxUnd/8AdPKNef7zh+85Jgb61cxLV4uEUXwI3Pk3AjjQkp1k40T7H+yyfg7C+bOo&#10;nkmo0i1um9Nb1ZLy6P1idVt/Si+sxusiSJGLj7EDvznjZp1fhw/d/YxkOoBbYWktuk7wRj6u00lZ&#10;XRF5E8ggHqFe/L4/9XIHDRsXYZCNGx1Ur/ypc/pBdUstXurKG6uaX0dlCPqwmlIho8bzHlbpL8Rj&#10;aNmh5SfEsuJQ38f1RfQtY5reWALDOQHDqu1CacR0qn2eXD/gWWMSG7OiDz6o280BbrVFa41i6tru&#10;1vfXnsreV7fg8nF+SgFXlRuSpK3730/Xk9P9v1K/SFw0axzQRB4WES/EyMrI6vz2+KNF/wB9M3xJ&#10;x5csMQAee/w/4liIgm158rWYlmmtNRuzDeH63P6So6SxyW5iMNPsTyTHk/1hY2kWX1eHD9lQapZJ&#10;ZQ2pZXNuqs3KaJGUKwA34VBeqrt/P9pfhyqUTZIKmG9oN/KmrnXr7U0nFs1+7RLwsrmdJOSciSn1&#10;gxssTeoy8k+JkTlG6xsrqy38frfvLaWO34q6F5AI3KtyVSo6yfFTjTk6/a54YwifqJ4mNdxUbHyz&#10;eJYtHHqltcapKZYZ5obZzPD6iLHK0TMx9O25Jz58ljhf+69H+7x3r2r2Yjjt5I4JlePc8JY1atGD&#10;/C6AANw/a/a/lwjS8rJZiZBJKDk0DXn1EyXOtpLqFlLBcStEr/VboxKA8RtwWidpHaL6w6cE5NJG&#10;nHnJxbDq4e6kh9MxpbJxM5ZhHy5EIlVPc9mXh9rhlksUfOkSiKv+ciLnyXPDZw3DXRvJdSmWUWvp&#10;W5mMZjHrShZR8LonMmWF/WdZIvW5/t1LqEcUwjW2VZYiFYGXjFzlP2Tz+A8/i9On+x/ZyBxjvl+P&#10;81asKlv5euZraS6m1uWe0vEMsMn1VWu1htgAGja34TD0nKesJF+Ll++R09TEGl+tXkkLrDPayUCo&#10;K81aMhkNSO6j/J5faw+GLplQEfNMY7J9O0i0vUnu7PUbXnLNI9DE4ulZZkMaMU/dytyC/vGhaP0/&#10;hXHNqUSBJ5LZVqCPXR+L0cfZ3HIfu415cl4tx5LxyYxAeqyWPh3ta2HyzfPcTQQ6q7srgrZzwB4Q&#10;YmqWor8HpcTy+n6Unqx+pHFP6/pYlHc6c9+L5Y2Z2dlnkWUuF/do6cQo+FeEav8AAvD/AIPllMY2&#10;d0yiQKVV0rWrfRZdHa8hZViia0ia24c3eaSKbmZ5JPjlkl4L6k3rN8X7a4KS/S4t7mRLNYAdkHKM&#10;PzkQmp3+HZ+J+NG+H4cMsNEVdMQCDRNpXP5aurPUNKil1qe6kh+KcyJcPC1vBLH8A4sObI8KujvD&#10;On7yV5VfNHeaaUjtkt44pFRStCFHBVJ/dqSzJ6fBZOP7XHI+FR2KZxPNpNB802N1Lf3Gr3F7p7yl&#10;EhdBIRNJNGiido1hin+sCSe2dyP3KyJ8SInwsF3apaOIUVkKUNyrc0JJ4n0ygc9ftIz/APC5Pg3Q&#10;ASdyjDpmp3ms21zcXbrxnrHp/pmGRUVTIoukneONiB/dTRwM6faT958WXBqgkPqNCOaCXiYnhVzx&#10;Uc/TNFVh6bjr+2v+rjIAiqQYUVLVfK7wWzWsF2zo72rGK8jvJ4fjl5QespkeVWN1E3xf76f4uf7x&#10;ZUo51W8juBZSRzzIkHpvIgjoCAsnHi6BvtcfT5K3837WVThI8urbEADmuvNG1C60me0k12CSytLl&#10;9QeSKG5+sAEM81o0qTxSugLJz9YRsnwK0fBI0wX9etzO9z6STRzcSCGrIi8iPssAF3H7D/a/yuWW&#10;48ZrctUoXsNkBb+XdYg0y00sX09neaYrxSEoq211O0SkvyjLM+x+H1oeXpN/J6PHJdwNZszzKGtw&#10;v1iNG4gIqliGBDA0XlX4v2W4ZA4txaeGjsObd1p99b67RbSV4NQaRrC8uIlmYTSSRxI6MkiSRKWW&#10;FUb0l4+pG9zz4szIfXJVtlvba3CBASiB1IeqqxIKLuDSiMX/ANnl3CatHDvRKZrpFpc3Nxo2o6i9&#10;2bunqymN1MYVnRVAnkZUkFQ0qJCsfw/DBz9RsCSX18CIWtfWgEieiksm6clYP6jMQ0np8V/vF5fD&#10;8Lv8GViAj/OttIFbIvT/AC5psEv1y21BoLt7bhfTWsJ4S+k6GOS2jX1IrZZhI7t9VZUb1fjjWT1O&#10;I+0vrlQICqPbyHiDI5Myh2PqB+AVH4lW+y/wp/NhOGMjZtgQOaRa15YtridtSM89vf29J2S3gj+q&#10;tJbp/orW63Jme3dklTnzif1Zl/3UyPljU7uSItJCgSMcgJmMgcuCxord1J48m4/B8K5HwYdxURAN&#10;Bc/knR7e8Edvd3KTXTKpm05EtHh9GkY5SwBT6ThBL6SK8f1hElmb415CI7y9lRS6xrIgVSjBw4JN&#10;NmX4DtvxVm/41yRxA7U1ERB6oSTQNEs5po4Xu/qc8kspmVrdoGAUyNzil5TKnP4OckUSeo0f+TNg&#10;a6v5XKGkTElirMlRvVWJDcqBqL3+D9vD4UaotuONFMtO8r2EFvcxCW+RVSJJ4oZ2jccCJYlRoPSZ&#10;mj5yfYXlcMv7t/ixkFzqZnaScRJsQ5EbgmXYfCytULx/1v8AY5LhBFMTw1taIudA8vR6dBa2T3M0&#10;YoY4zNE9LclnPqRyr6bPz5NxYL8TftfFlXd0bmExXDoyOwCyCgKKoLcfUB5q1fg5L8XxZA4ojomO&#10;3J2leXLfS7xbrTILiGREkM9uHcRyyTlY2mNtQQsir++4fCnw/Z58cEu13FEauZI0i3UwnnxSpoS4&#10;4u1f8rk7fy5I49rpjGQJ/alsNloc06lbf0Lpr4yJMl8DD6txSMsq28nqQo0Y+FSnpQxoqfHw4YHS&#10;4kerPdJFbogoYoHi2DA8gPtrU/s/Fx/Z+1kccOpDZLYVV/FFppEECof0PPealcOTJFe6hFdr6phd&#10;GQciYWVU/b4x+r/u5f3bYq2olkaSS4M88XIrBGEUKxSq8hXjRkPfHwY3dbsaPIDZC23lG1t7s29j&#10;pMVnZ3QhFxf3Ek0kkkSTcmEb09X1Iphzp8HDivxsrfA0AXUS3EqyPDGTKZJQkaxP/MjNurdV5j4v&#10;i+H4WyO3Ep22VJ/qel3/AOjYjZwajMqWtra2xmuJrqFUZOM0KUDxANzMbs8PFX9X94i4i98Xt45Y&#10;ke4DsFdkeNmVGb4iz+oFHGn7PxL/AC/FltAclATBNJ9C7lhJis+IPowtHLFC80cQVSsTQcmVuXxL&#10;+2q/af0cuRGSWYc5pLdqUjVyjovEclRl4sdqyL9l1/myIJo2nYjzWwx/WrCBZo7KLUj6gacwq8Ur&#10;M7IjSKTLwowS3lcepHL8fwfsRaDUbWQzCaKSOZQWceorfuw1OTCJjsGVlZsnwgolE7UW5tE1K3Nq&#10;1pdW0lqxCQo8DJ/pDJyCxfWFPDkjIyR/Z/lj+1lA6aZopo/VJKCjAycU5AkU34ClfFl4/wCThmAB&#10;zZeut13p+Yfq13a3AtgnrFmhZYC86xOqkNtzbmFb4ljjlV+PFWkXiw2OSzmj5pRj8JLJyp1qT3/a&#10;/l/4fDEGmq5A7pPd2es2shglJiRvURY5PTD7jiF5VTkGhBPKRfh+2novibW9AWSBVAepRlLAMvUD&#10;4m48h/Kv7WQjG2XGb5ouG8jEccM1/LKfR4rcpNwd4pBRWYiOH1ODD/dkjf3f95y+0Hl4tK7iFuZT&#10;hACvwgUPLZvRcrvTkv8Aw2J36MwTXP8AH+yRlo0iWkUIu0WJbgy6g4kAlY819Mgx/XYRIzJzaOTg&#10;32l4wr8GKWUkU0aiO1RJlPFlfjy5VIqX4k7nucHCAeSJ2OZQmtWd3ZTTS3WrXEtnIplieAzelwCq&#10;3EQ+sqLwX4uCcEdF/donxZZa1mme2mt+KoxVkCDipC/zICqni3Knw/6uAQjyQSQLBdAmqWunw32n&#10;6iJZ5IVkineUvJKHkWlYrhvUdC6cOXJ3T/dcuNiu39JJI5Y1hf4VAUr8T0JNS1On2V/41yRI5jZk&#10;YglUu9Ega9mhu7aaa8jHqszyLJ+6gqiLRYwxUMzc5Pg+ynJvV+JV3lVUaWRFSAtw9QKABy2+AjnR&#10;WO3+yx4Td21gXt1QMVozSRWltcSTakkfrLbyzO7sIyGBnjZrfnKi/Fx4vx9Hh6kfqZTSW4lEltzj&#10;ZgWklQFlYAgKeSgIelDyOVwu92dbUVtnBrE0Uttq7W95FGUjtLSQCCWJmRjKhSRpJ0J5I8fpp9nh&#10;8TfBmNxKfW/fCWJFoUUCKvNQdgQobuGSv2slxi6QIjbbdeum2waxrYS2d5PIXWaYteAfV5DHR2Vp&#10;Hi2KSRXCp8Ea8+cbt8TReWn7sArIeIVYgOFFbaoD04sKp9njkpd6OGSI/QOpFbkukluGlMz3byCU&#10;s8RDcWaGvqwuVmJjl9VeXw/B+yxZJ5h6ktUjAPphWSVKbVow59vBf8pMiDYZVWwVhb6bZqYrFUku&#10;ZGRrl5IprSdnavEvG/osKsFT45f+K5ufxYrHEYiVAIUbEkkKQ23RhtyqCWw7hSbQc92t6iScld2q&#10;yxqgaVXjPIj1ImAf0mV40h4p6i8ft8ODMI4KU9IgxjhGzK7VBoCVdgPh5fCeDN/ssZEVSKs2rW8y&#10;zziYXiO0p9WeOOSGMqV5MiSwI71l9L98vqxxcfsK0WOHoer++cxyRsHrIwQVbb4QgU8V+zVsrMog&#10;0psDZT/3JvbObSFLu2uY2gQW0bTNxQ8qyvM8i+rJX1VSM/YXn9r7QVkitwqhZXCkAMpVwEBHLkHN&#10;G6j9l2yZkB1bbMkzWa8u5GYm2jLqzSJJ6kTmZwwjKPEDJGOKPyrJEnF1/ZwS8/BXVlJkAEhul4oq&#10;BjxDfEAp47thBPe1iP8A0ilsdiZpYJYJRFZ1NqukzCSeSYxL6jxgo5kT1BwXkefw/GyfaxO2kuJ2&#10;kjuGEu9YwEKniD1FWd2r9qo+FcEsl7FJAHJEaha2WmrFdWQ+qg1W4Im5r6jIKo/FYYEdSBGit+8k&#10;/wB18cEKboThAkiiIllcKZA6mvGhJYUFf2kXIzohjYSm5/QklhJNNdW5+tKscsLzpaPDKjIZaiP0&#10;pRI/ALxSaR1bkrqyO6shZsZpLhponhuGKxzmity+H7fFGkWm/wDLE2JmAPNMxVVy6JjqCPa29mlg&#10;0c+mQCW40/1pGTgokH7tZJUgkUsR+7Eslwj/AGf2EwQbaR2Cxr9WXm9SRVmUUHJKhmCfZOHi7kEg&#10;czxJXBr1mEe4uZf0pKIYFSKN+Mccj82EVxR44HuAwkRUZefxf7sxzGe3hhDkq4ADF3A5OdgNyNmZ&#10;uPHEGwoAJKkX0zUb+/MZSS3LExLDbM/pQA/EQFVyrxRp6nrcuHxP9r4kxN42b1CIyyhuLKGBIpT7&#10;XxniRXpxwCYHNIkj7e8iT6qjXarM0XOGQxOgYtyNIh6KNMjBW+NpePL/ACPhV/1X1YyOYhZQDJGJ&#10;DyFOoBFW2/1MSSDQUSrzQkuuGxmiLWsmoR3EhS3vPqyGImQALJIrGKPizBm+G4f9vE1MPEFHQPT1&#10;Q7N6qkDsGOJkSnfqEVJFdu7i4hnlhJ+oNBDG1nKhegLvGhFFP2q/Cn7HqfFinCedx6IMqpIGmZPg&#10;KgbceNRXlWv2ZPs5CWWuqQBddaS+a703SLEyak4sDPbSQ2KXP+kRSyvVvVaf4vTZGHD+9tW/eL8a&#10;/sXLDbu6h39Iqw4xRyUJKitDx4DdQcIuPNBJHJ2n6hqSWbNFCb71oyZr65tm4hZWIqnqm5kCpIUV&#10;eR/4t5f7rxaLTE5NIhKPIAJEatNiWXhXlxPxtyyvx6NgbMbJ2KVap57Nughli+vW9ux+qz27ozbA&#10;QzC4XnEJFUwRsjlE/a+y68su3jSJGaWE+rU8ghXgtNx8XGNe3hjOdHZkYEnnt+P6ylqmrXuoraRW&#10;Gowi0YKY2uI5WuJ1fkr8IhLeTvQsdlb/AC/g4Y5rHl6TMWYhw6iOqpVa7HiQaf6x45KWQd6BZGwQ&#10;3+L7O2nvbcmG3jWAxStdOpueE4FWQTIyV5DpHGrqjft/FjobKYDkzqAAwIClQATWpBJ+/wD4HjlX&#10;5gDmmUCRYFqN5540cXn1NLaV3Zomt5PUS4eZ1HH042hQeI/d8Y+f2ZfV+HLWwlVQC5K1IoDQ79+R&#10;r+ORlqonk2+DIcwhpfzH0G6nlMSCOdIxIzzRO6qUpVDAgjC7H4mSSP405fDmk020FuS0auRWpnYm&#10;g9zQ5X+Y7/8AYshhkZEH0KVl+Zmsy6nbW9reSVuGX000q0CLISQtUWSVFQ7cXf8Am/yl55cFr6hS&#10;ShUAb8HZVao7DuuWZM0eh3afDN0r6z5xjsYbyzlkheaRwI1uLaG4ltnWQbzHmeEvDYqo4p/d/F+y&#10;yWM20TSwx+pIxDNE8pHEE7ttzHw/5P2sEM3EaZnDYu9l2m65LrmpppF9Mba3R2to9VgsY5IppEjH&#10;7j41tnDyUpWblJGzfa9LBMlpERzBXlx+BqVAYjrtQ/jlU9SQdmWm0/GCSeFj9x561OyuI7CG2eRR&#10;KHvISyxyS28bP+6Ab1BzC/tenLxb9luOAbmxvpYyttdC3uUapPpB0IPxUYbOAan7D5Z+Y3FBkYCF&#10;gi2R2Hm/QIzZ32oaUbzRb6BhAst/6VwjxcoWZUDC3nKBY6JKn7t/7n4VTNBZXPqqZ5klDhVpAvEA&#10;qKMxq7+1PhZf58JzTPTZjLkirvzRpCafex6fZXNrNZmS4D6m9WlErl0jidYY1CV5j454Jl5L6DfD&#10;wxQaZI0axvMrSDkC0Y9PavwnY16GjCvH/JweNX1IiJHcDZAv+ZGl2d7LejT7qK3l9IwJdu93GSte&#10;camQNFyLx80l4R3CvyV5fhx6fWGl4yQosa7O6Fm5U6EpxFPi/wBbJmXCL5tfADtay5vtJt9NlvLP&#10;VLieWf4rC2uxDD6XM/vYRdvKymkQo6H0uD/3au/LFTbRlCkhYtWokA4Hpx+0AFyueSTLHEWUuuPN&#10;WpQS215pqW8cLLJDNZzS/WYiCfrCD0TK07t8Px8l4ep+2qycU0DKY3p8SV9Pk4IbY8TU9f8AhVyJ&#10;kSU+FRU9cndLnT3atvqLRG+9C1kSSH95GZIyiNxhdd0dws8/w/a9TGSpHHAUZf3S1LsXKybnqAB8&#10;X34IyySlbkShjA/prtG1LXdT1qO7jug13cqq2kEFrFNYMqxLxjkkkl5W8lRxk5RS+mzc8uOLTyvE&#10;OSIyVNW6EV+jtkjLIDyavDBAPFGyrah5g8+RzvNLo8i/XIIpojFCpJBCg1ccZPj5dPtq3H0m4/Fj&#10;pTbFGTnRWHIFGGxHRh9/+rghHJLfdsy4ccDseLZA6HeedZLmC8fT0Fxb3JtZILuCQM8LCrwycqh0&#10;qh5Mv+kc2/y1xKP6pdRMshb1UoWBbi4r0asZ+y1PHDchKi08H81NdWvPNHlvU4JoUt10y7DxwehE&#10;ZbWRQzH0+F2n+9EHqHlGqfy/BxXAkGsaVcSvHbSwyXMNSIXkZZKrX+cAkfLllkob8yngMNpDYp5q&#10;Xk7zvaQQPeNf2NjekRXM0FpazW/pTFVP7q3eRY/9l6Lf5TSfaIPzPnE35da6HiClLeoKEMoLMtQa&#10;bVynJjNEuRpskROIHeivIvlzUdJ/MXSLuHVZ5ra7uDHPb3SvHKwiDKjRrIA3p0+FuYjkT+R0/eN5&#10;PzEd6+lM7D+W0XPydGzqQizuwIBPIq2wp82zuewog6YX/OkxNWgLqULeqqkFyvEjwDbk/wDC5J0t&#10;UayDL8ckcqgcDTi1ELVNKdeXfNoTEmllLekO12635hYBUeItU71HJh0rXYcP2eP82JxpBLCZSFjm&#10;PGMPH8LBqFgikmvTn8VOX8zYBPekHmvdpIrhIeTSBlZyr7qVUgM5otBuy/By/mZF+DLeWOWR6Dm4&#10;Iq6EKQxHQ1Ao320+L9p+P7eXCpdGdWuEfBEOygVAVhUUBNKe32W2/l/ycZxWJojGytHIjsSGIDN9&#10;gUPueII/b5smSJvkm+5t29YOGFGjdKAgMQKh9x2I34/y8VkxN2N8gkJoAgW7DVZSwYBivbi/Ph/N&#10;+0v82OOcuqd24VNqTE5HF3ItQo4kLxqENSakcGb+X9nNZBljjEpZWKJzNTRhSP7NN/hfeT/Y5dE7&#10;8mIkvlJZzRVbiap0LBvjBrXpVdlP+tjFvWtpJ2jY+nGrOXNSC8XqNIorvtwX7P8AlYJy3pB32dNG&#10;ksa+oBwNFA70eij9ffHoSg4MKxcONTsAUrEdz/ksTy/1myZhskwIbKq9G35Bqg0oaGj7jbuo+HLh&#10;s5BICVYsEZeLVY8nY1Uj+WMq1a/tPlcCBSxK03EVKhh6bEN6goFICgggjqWBFP8AJXHx291MBGao&#10;rMIDRiQCU4N9HxKw/wBi3HLtvkzAWy3FrGruSGaNDMVFOVASR/xFlywz/W0DhU9YCFgw2V3ClSad&#10;FpXjvieVsuFuRlW2Z1LMIayfBuWCVqo8TUY+K5rcxTD9qNXEdTXlUqrAnb4Ubf8A2OCQ6MZGlktv&#10;WB4e3IryIH2SAzD/AGTDFJY5CQjOFYgLIVqKyMKHuei8u+SHJnGNhqJ4+IYKSoJaMH+RTUEfM8f8&#10;rLsZmLHivNkkQqP2izVZfi8eJ+LHJTIFbfxxmMiR+CtG4dv2VQABjQ9u4/ysStrxXYBaA8QYWau9&#10;Xc077COOvH4ciSbaRPdfNERUNUqzEOBSgqgG3Q15n7XxZmYxkgsXq86szDoxZyo2JPwLsP8AWXJw&#10;bY23ApZAOlBEygGvw0Xx8T/xHGJMS6EVbjOYypIqTVjyP3fF/lfB9nJE0G1ewAQqajnGW5KCQAAo&#10;4g/8RyoWeOMq4NEVBtUGrGMVB60NW/2TYT+PtWQBblAZkIYfGzVrTeivtT2p/wALi3NzbEkB/tFo&#10;vhFQ69F3otXGRI32Twi1jRgTjjVT8NH3P2Cevj8J74FEQ4xy0JkEpUkEbq0lRtvuoC8v9XLP1Lwd&#10;Vfk1WUkEFagUOxAp1964NuFJkt5IpPScx0Ut2aTivE/tAcfj+z9n/KZcoG/S92MhaBjZik6SResi&#10;yEmndY6sGANAW5AJ1+1/q4GhuUlirGOMSRH061Q+mhcrSnh+5/1P9jkTEtUtyrNC8bAkKS8gLU3+&#10;NgoJ39vU/wBbFNWEMvpxB2QGUNTevIwkIKVp8IbnhhjB3LIBZYRvUTOAZFRkBFP56vvSvxFRitjH&#10;I0fJR+8DyM6nYKsZEdNqGvEYZkNtdVt1NGrkOaRsESM9SzPV6ivUVpiks5tEjSN6tIhimZhVvhUD&#10;4htxahDPRfh5ZCI4ubG1KGCK9ZvWBdYJFng3WhJYsCtOqhhxTl9rhghJG5yiTcyACqbE8nC0X5/8&#10;RjbARypvPJQnRAlsIwT6LFmDfEF4xM4aXv8ACePQN+8kTFZApJLH45W4R0FCTGWNTX+ZWUDIxP2N&#10;QKhBK4YBQfTgjEk1TsqzcRQEVDcWR2an2V/ysR+rsjOIgrTKo9Q/zUZ15E/S/wANfhbJCQKOGwrr&#10;dQy+m8pZY3b93WooCqOEHbb4e3xL/ssVEAFyrQnl6SvG7A7bty/UlMjxWN1A2pRa4LWp+tLw9YpJ&#10;FGRU/YC9e/xvVf2sVtLaO5kmNKSxScGQ7VbgGB26njIq/wCxyuWSmvkUJqGrfUFjBasEiB/XUGig&#10;GhG/2VrEzbn9r+bElt3aNpVrTkF4UFdm3HtRTXLJTrZEyY7oyW/jjnjt2oXKFjJU8aFCA2/2gXXj&#10;1+HGrsAkgqIeQPLepJJ2rtsw5f7L/JxG/JFXyXUVy8kJI+sFGqtBQBV3NPi3Q8f9j/lYL5QrIkas&#10;fjUq5b7VeQH+xpTKzdW0TFBABbySCaaRRWGUSRLH9krwrQ7fHUN/ssRDw3CGkZiBU0BNOasKqajp&#10;1IyiOe+aPG23VuN1ayDnKJ6MtSor6bLs4C9x8KtiULO0UiIrBgCUp9ok/HShFOo68v8Am4eISfJg&#10;ZG/JXueKXEUkhUxEgPXZVp8HKoPgV+EL/wA2C4WkjQRj4qEh2rRmOxp71y4i22z0QF1DDPKZmIUl&#10;AY1I5oi7gtQ9KfDWn+tyx7Rx/WGZdnRQCK1FQeVKU6/F1xjKwsSSLUYJphZqHq0c8hIahBKlRGDu&#10;Tt8I+Gi/8bsXFIri5EqMtJ0HFiOScTsKiq1/yt/s5cPpYx3Tr1JbbT2jILtb1BANHLAcqggP/sdv&#10;tY2KF5GdCK7ChO9HPiAelApH+vk5T2baJiqzXSRoJAeIUkmnVkHgT0NSa/6mCVSD0nmVuNeTsGNf&#10;tUNPajN2+HIbjZhE0hOd0k0dq68wOMaMAa/DyHKtd6qv7XxYhKrrC0O7mEgK3KvQ0HXv75OJ3vvb&#10;YEom2aNpknACJcIXKlSDuAx8P8nZvj+1gcuJPSZG4FleoAFVNeFDT+Wi8hllc2chaKVePqhhyAZQ&#10;CejADmaV+bUxRYVDGaTZ3OxHatWoBXI8XQMAp+qQot4viWMUIapJAotSae+VVePPg1OXqg718CKd&#10;cNdGfC3xPLiHWvD0Su1PENXp49s//9ZtxLbQqwlZC5LzW0LgeqEA+0GZlof5mqn+tnRy2HN5MAvf&#10;YFnmkRlUn01SK5mjciIyd14BTyXf4Qwf7SfDigSaRWnjrIjRu3GOMyvzpUgAN2Hw8cU2BzQ9xeW1&#10;rSCcpAYpI0rNMIEKB6KSzIK8mHL/ACvi/a44JcMsEZkSQ+tT04inFz0qrV5VPjTCBYstYolDxTI8&#10;8wt5YFa3qZ5hLzRB8QVl4+nxXpQsftfzcfjK1VI7wxyBllUkq8lXBJIPIoG+woPFQ0eQ2tvO42Tj&#10;lNLaepCQ0DChjiKoQKEcVcru5YcnYS4Kjt61VE5JRlovOg3J/Z4g1Z+sbftL/Lk+FiZbISa7VWX1&#10;JTDIWRyzmOp+AA8eZdl4pG396n+65P58Rl064UyS8fi9MGVSJAwYEtXiOKBOO1K/z5EArxgq1vrF&#10;s0qoZh6Jl420imJlZSFj4c+Ujs/qfFy4p8PBeP7WPmZx6dWXkwDcFZVZ+Oz/AGCKA/tftYSoi1am&#10;FzKqiUBSyCSRJSkYcApT1gQ5X9kj93+z/k4qsDxLPMLjjHIRRWLoiUAFK0Hz3+PlifsUHohGu4JZ&#10;raJ7YyTRgsXCwySuDXdVDFqMR9pR6bYtHLqorL67sWZUP2iw5fYpQuONf3icvs8cjXe1mMeVIaaz&#10;8ssqWhsYVSOOSVVCxrGePwzfaETcyp9Gbh8LLL+8/lxl1dzc+Uv1g8WYBqsjUoVJ2Iamzd/9XCa6&#10;phEdKV7XS7JrYRxJZ0kVC0aoksfIEOg3XjUckYfD/lf5Srsk8gEzLJIzLxopZnCttxKiooO4/wCC&#10;w0CnirZBIdNh5WwMFvDFKJU5xokTSx/F6iswBDM32XX9pf3bN8OMe2ublkVJpCw/dqZvUCAP+yoJ&#10;G9R9n/ZZHg32UTEQdlZbvS9PE08lrAm31mUWohaYmIGsshUGqhS1JD8X7H82Nd71P9I9RpDxUSwF&#10;y/MxCnEgj/iB+0mJiLZADk5LTSZaWYt1twskj2t2kKR+kLrkS6kM25+KrOqfDL/r45ZNSl5RvI9Y&#10;x6slZGZSAvwdd4ijlfio2OwNbWiQjzAUWsvLtrNDcxwWyfWXNnbUgiSUlmPrKpApcLNFG/wBlVY/&#10;i4fyptJcvdKhkYBuSs4qxqrcgatWg4IeNY/j5cX+1k5S3UAUi1tbGCxLxQqaBGjgKqgHNeLVEXEc&#10;jJIvMCXjHw5xceHxggZQVf1WtbpQsjmch6IpYsx32+Plx4y/B+3kLOzMj5I9hC8TxiGO5sjzi4QJ&#10;wBZ+CogFaEejx5ViZZP2MbZyRBSAJRIsnEEcWeu5FUDMzBIyren9rh9hOHwYaJ/AZSsOv1YA7QmJ&#10;kJeMs4UhiK0kIVEaSTn+9+FWb7f7xlZTKQzRTWspuTbyrT1PUYVeJgR9hhwFG9Pg5V/i+H4cSJbN&#10;XFd7JK1pZXlve2y263Vqxb0kgWSiTqy7erHIspYgP60avH+7X9pftPS9unKxQXBj4yCOZppPiZuR&#10;DKpqKdf2ua/tYbTQ7lG70LSlD3d7YR3A9IzWcdvZ81jQRjizKAzMTSn7v0X48o2xO79b6sVa7lmA&#10;UBkErbMQpjVi1Wqd9/8AkpiDsoIvlSvpFpp0d7/o+lWti3Nikv1aMNIitIs0ienxUgVRv2vt/wBy&#10;vL4QyyiVQ/ISXEjooiEqMWjZipXeopX9r4sEpb+bIivcmbL6DtEFMNjDFLI05t5EWOVFDep8JVge&#10;J+wAn+S+Cltbq3uJecshhU8hGVDkjiSCQpqAoPCnBMMb3tgJghLm1GwvbSB0ghFw6mMz8mhXkXVW&#10;VGYcW9R15n95J+z9rNPEfVJjdXq1Z4nibieJAASoULJyK/aX/JwAbpErXWdw5giWeJ4EVKW1wk6N&#10;IokV2JkZWblHxDfGjyL8PPl/I5Li8Z+MvIx/sll5Bqmj8mq2wq3wf8FywcQJQIB01lpcaMbZY0mo&#10;A6o3pspVecJRAEqzBY/3o+JeLLGyYk51K5CpCpc0KyxqxBZRQLwIPwNX4o+f+Un+XkrPDY5J9Ibd&#10;dF07lNdyRwRq4eOeREKozBmcSA8eQ4jhN6fJW+GT4ePwDLi3eGGLirS7uyMh9QsIywpUhlUUVDyD&#10;fzfD8WQBEgwibJSvTdXt7q7u/UmjtBS3imgnT6sI3ukidKoHjkLs8kitG8XJuUa+p+75YgLMyNFD&#10;DzRjzMjyLHUsvFmUCqP+1/utm4/5OTHcGZnW5RbawYPrVzeelKiiIWyW7T8VjkLxxs7ESxVJX/ds&#10;cfNl+Ln8HF1tG8RVeSy1j+wimnEkAFasXIUIduTf5GGJYyNr72SCaNpGDwGOcAzSuoJkALFXooiR&#10;pDKtWKpy+FZeWBgt41yvoXDyzNzeokRUC1AegXh8Pwfycft5ElltW4Rch0aKyY39nHDar6UNJYpJ&#10;H5n+5DlvV5yFpOvP1OTpgiztJZXY/G0zfFLFOzOpfiDVU4shXiG2T93y5f6uAgEXbCU6QOo39jZx&#10;cWKRWZIijuLULCyxsfT4mUyxvHIZDFxZv3n2eHFv3uMi0+4lv3mFtxUEmIooRWBoFl4ABJAAKqW/&#10;Z+D/AC8iZgC+jZxCubVzrej2OkRwNqaBxSO69WdppBIKF7Yyl2ljlb+7PH4vUZJP+KmEQ6dNKC8k&#10;jGZk/wBIlA+BlBoCA/wpWn7Qb+dWfCZgGjzYiXyCDvvMtjp/oW8SwKplb9G2XOk/qKA0oVYyZJ+B&#10;ZwUjdP2YJEjxSPR+CRSR3UcyyKHQowJeM8fiBPPnT4e2RxZDLms50dwgLb8xLXVWvbZtMurGa1kM&#10;My3UTqsUw5kKQpjWP1AJD/e/D+3/AC4tBpi23IlmhVachK/NqU4qdyzduKp8PLJRmCdi1mRPmo3H&#10;m6C/EUUCrfyTllhe1iMcXIfHKnIcI2NG9WWZfUSL/K48lQu9KvIzKnITFATEWDRsiMpr9kh2DOr8&#10;nP2VbIzyCPVlCYO6O0fzbpF2lvM3+iJeOqusbJNEZUZAsbFlaFJUjkh9KCP+8lVvg54ithcWtuyS&#10;QtIyyJ6QKFjGxFGB9NiZfso3whf+Mf28YyFbp8TiN2jB5g0/Ub5biC/iige2ma4aOQL68EZDI4+s&#10;Kq2y1knRuZ+Fvh9f+75PmhKxCOOaJYEC+pEDty5EEbEMNiGHIMq/tYeLoCo52Q3a3nqXvrTWl2b2&#10;R5BBdMn+6RGrBgWDRVqGjYI0csvx+n8KtyXhQtcRC5hWR5Fk4ShviVqkMCN6q256/Zx4t6PRieWy&#10;BvpmjsbmTTLtrWC2eAT28kdI5IqKUdG+BklQcUqV/vF/kVcSutNiWNDE/L92AQCqsRyqKEAdN1wc&#10;urMTtE6P5ivprq5W8tjGBcn03KO0an06Nyq7cqtxk29P4vh4ck54i9paRJGpYQkj0Y47hyI1DUqo&#10;VVCFyPs8GZv5FyRFMRI/9IokarqE88sioZ404zvJYInrSun2SXkm5rHy2cTRRpw/vJPj5YrJFcpA&#10;B8bpIT8PxHgppsoJo2w+Bgi/b/4r44bCBzUra80ya9lkRrdLiCitKoRfVdeZLSOF5J8bfvY3mk4+&#10;n/y8LJj7eFXhjV4y7fBIf7xONTRXAVTyr/Mi/wCt/LjxCthaZmjsfuQ9/fOl3cyw3IjRRNAvEW8/&#10;qcE5yQM8kiiNk7xTyIq/sLy/e4omnE0mMxEKkpEAvOlGIPFqc+nL7S/DiL7mJydEPN5kVGezSzEt&#10;9JGJ7oGRYKlowyeohZYQS3BeSS/H8D8uKcsoRK3GNFZy2zInGRVqv2nqrCNap9r+b4MeIciy827j&#10;VfqzF7meOHiawyS+pA8hVy3pxcJUaeT05AWjr9lll+P7OIactvFdPwkmuWY1eFJlkCUWnJELECrV&#10;r8OV8Q5ssm46BX19byew9b0rTT3KIEu7q2mhaT958MUsnpq3wpxKfHyZ+K8P2s0DXdyZpnVlgqrC&#10;dH9MBWYBRQOzKaKGbkG+L7GWcYuuqDERodVa6bTtNW1shMjX7JMospovWMkkaM0gBeOESAczGjo0&#10;PKNk9T9psEW9lPBGhjdn3pHIziQkDrT4n6/5f+rkQTaDIHYikuvtf0u6mninRUREDXUMaNAqFwOJ&#10;dnWLda8v3XL7Pqfa+HA7pPD/AKUrc4kDs0DFGJEYYkR1ZCnwipqWTDKdJFHZMHurWflp0iNDcymF&#10;Uuo45kANyUVDMVWSOTlK/BP7t04N8cf7NyRyR2ScgkkTfCQxj5UC1C1CgcguPLoyFWttrq1udanS&#10;NrmG9iAlBRblY+TSFGlCmRj6bS7Mit+0vJG4/A+2jtJYzxZIIo34tSSM/ZPGh+E8SF4/5/ZiTvz2&#10;YyJHms1C91S0mCsk9/dzQl0UW1yKVX1A1UdeSGRX+E8uX2V+H4ZFxDFSKWQoRzVHkoWogBNSeJX4&#10;SD8VeHH7XHIy2NmmIN2EvudR1KH69Ba29y1baWa3tBwjZpmYDiqtKkh9RHjX03WKZZFb0/V5/DaR&#10;2QHpyyRl2Cg/Gdm4qGK1UhfCin7PxYmW60eYU7i68wvP69pa3KQxtI4At0POPlKY434zJI/aRnki&#10;ZOaekv8AuzEo5LOG5ZJJ4OIA4LG0hYkc+dYwpqSF+BV/kf8AycMpb9OFJjIjkURdSa1caessNlfe&#10;qa8xPHainLgYgk7TIqolaSNJ8TrNH+16uKNbSyRQyWzwSGZz6QZpFDFa1FVRvvp9rI/mADytnGJr&#10;cFL7nzXZWV5qVpqNtewNplvG15T6mwiEqrwf95crxrULw5fFG6/z8nq1hm/diSNYJRRGLBpIwWIU&#10;BH4qUYluIqFb9n9nBPUQMbAWr6r9f1Wzgt3uPWfUYGDXMUNrPDBOywxvK7yxvMIrqGOONZHVHlT/&#10;AHa8P7zli1zYCZY2ldmcOPSYpIUBFQ3PjRqfzep8OVnUgdOSwxnollh53hsbq5trG3URRwyNdwQX&#10;Fqs/FwjwmFZGa3k58uMH1R5XVm9Jkh4oj0+jRSMyiRvTlB5sF5IxVqUKFipNQPi44YZ7BU3GrG6+&#10;L8yZordrie2hF1ZSIFtJLlI5o0mhEyyLKI43VfTkdfS9T4Pi5fYk4oQ6fbMzGH1Xe1CsLdU4EBiT&#10;8KyNxXlvSqL/AJWRllEd01M9OaY6l51ltLaJr6TT7W21cywpqU10JkeSBQp9V7eMF/TcLG/C4d1/&#10;Y4YMGlE0rK5WRiUZCqtQnx+BgBXdQ2SOoAG7WLPIJPdfmHaW6FXtI4pLeBTdJcJPLCrgMDX01uIy&#10;XMbenM8f8rycvi43d2Cb2zJJMrrVDz4qtfh6kVU1C75EaqBB3EW38vkiQZClHy552F7ZtrVleWdl&#10;LBLJBchrVpnkaEC4NBFIizokbTELGycl/Z/3ZjbeNFCepbSx3DBeUTcZCG+wNxVaUFfgX+ZsshMS&#10;FmV/JqyRMfciZdUn1COaaz1iwu9MRnIv4WlgRk2uHXhzDo5kk4tHcT/3axRNz5epjbaH057hfQlB&#10;UrV52WSMFhXarNxVaVpRf2f9kzzQGwKeAkAr9U1iK4sNOP6QtzHdJM8MWnLLBdTRwMBIEVI1LyyV&#10;VKp6jcfW+1x5xLNFAJCY4kcK3pMUlWoNN1A49V+0V+HI4s4O38Xul+pZYpAeX480ttfMNw9tHBc6&#10;ncW9xPbrf26XOnzIPTZz6cshMrfu5f7lJfUdOTem7J8GYRSJydbdlkpxaZGBBpt1X4z9mm/w4cso&#10;3R5sAPPZXfVtOuJIrWfVbeWAyLcRadcx+lIgZgacJj6Ct+99Qen+/wD99LIzpgSC0WJ1kaB/UnJR&#10;CZIwwABYlirDmagb/a+LjkiR1Zk3yPJOr7zBJcRywwahEsOnok10iWly0RLyLFGqrLE/oKVZ1ZR8&#10;CtF6zJ9rgJWxU/vQkTqqgxGVy4Ztw32gWR1NP+C4/ayuWYiVAH/Sy/U2RxkjnXxixy987CK4GnSy&#10;akjyTvHerY2npSW6KEaJucRWGe2mRZG/a/u3lRlh/dY54tRN0pEMPpgH4okU1NCSKsDx+L/ZYyIj&#10;Hcn5H9TWAK8/x/NbtNT8kro83raxqCTCRC0WoXNxAyhmURt6cTQ+sfT4rz/ukX9v4UTBLpIyUaJF&#10;daFC5AqfbgSeu2QnUt42jGa2KQtd6et2lxZ6tfz2LCWO8WzVpFVSooXFwvptSNvU9RXZ+EbyepG/&#10;xYHMdyqSpO8aQlWUEHgycvsndvs/7ONuS5YcpPIGQ9xbDjOxpNIdZ8uzz2cmlC8utQjdZiDFLcQ3&#10;AiIMkSNHEVMy0/ZiuofSkZXkk45pXmdCttKRENua7n7II47LXly2K+rhGQfxRIazjA8yidLNmt0s&#10;2u6eovyA3CbisZrK6s7EPcemsXpfGlz9ReP9lef2WzLMY5THcKJSjECdQyk0ATlX05Kjf4eSYmUh&#10;uBSYUOf+xVBJCzafGNKnSFbmOLnp8jxmIFmaZlWIz2ksLExskgWX93z+y+BzFPHFCH1AmUFwSAhi&#10;YDfiKLLwFPh48+X8smQGWRHJnGIN7Jit7Dc6hdtH5c42ri2kkEYmhvY5GFGd/WltPrHKVefqxxOv&#10;H0/Vt8fAttFdSKb6EiT94kUIKyhS1Kks8gZaH/facmyEZyPRZxNDa0un1DzXqVnF6nl28ja0VYnn&#10;vwkls8kcZZgqQx2zRSepGCshuZ/ST4ODcuOCRHaFJIYW4EBgoVpQOOwJPT4/f4uOROWXFVfcyhjs&#10;WZD5Jbfap5nt73T9Q1LT5LyCSWF7m5lTTyUkJYokZMkh+rk/Bw/c+r/NHJ8OMMaJbiGFnZgOCrNF&#10;JKnL7PxMyeoaH+Z/i/myfiSu6298WIgDzNH+iqDVb5tTOozwRfU3HrvPZ6jb294sQHqFkhW7Flxl&#10;T4v3afu3WSRouf2gsYtZLUxXiG9aT4J0jhcfGK8uIqXoOn7XH+bGRkT5M+EAWDwpzey+a11ZbrSm&#10;h0C3tIxJY313fwujwPxWMOoX6vydir0eVOcTIyJJKnLDGCB4S6hTHHyYRlnLudtqcgf9bjVsh4se&#10;vqLHwr3YjqnmSG/trZmuUvNQSCKW+W3tkhtYWElZBN6EwaOjn0XmVYl9L7fqJwbEGihgkH+9MzOT&#10;szIKk0JHxBZNgPsouXRyTJsy+xZxHSgm+l6trmswMW/Qun2luAoeGOdigQMFcmKSa0UyOVUSzTL+&#10;8/a+0rCHZPTatuwaQ1kAIG6mm3brkJ4Z3tJjjIvdKzDffXbYWmsW7QaevG1Z1mlJjliJZZeHF0/d&#10;tyT94qKyf3cOIuPVlk9OFjz+H46BUIFeRViG4H5YYE1ueL4NmUixWyN0aa70zR7JNX1S2Q2o9QzW&#10;haSa4VpGjMCSxK0H1mNg3+7JpH5fH/Lj44ox+8Ij3bnzUgBttm+H7XTuy4J5Adt2rhJU7rWZ0Bs7&#10;d70BYjBJbzRPK8FCWeD9/T0+SyD4IredmV0X4cuUEhUkY+pITxlRzQEb/FTpsOP7WSiKGwKx52Fl&#10;m6AS3dnbp9RsVT1tNltYg0itRSLczcPUT1HWbdYJYlf4fib08DteXEM3IQlopI2f1FAKk12Q83+0&#10;Wb4Rx4f5eROESHNtB2R3+G9G1KD6nJdML3Tp4kSF5FilioBymQ28AZomt4z6svNpXeHl6PP7SMsy&#10;XMzWNzC0cdygkEqkxMSaiRK8kdGQb9fs/ZyQxjzRLYWDyTPT9Nl03TRrGlX/ANYl0qV7EwNwuYvS&#10;LK9pKnpxzRSJKQnpuiRt6jrG7r8a4MS4qjT+txgVWBDCPiKfzH7XT345CWMdyBI8uqQah5ftra8j&#10;smsWm1KeZJGa3lvPVJmHxNDGf3FOX2FVPWT4Vj/erjFuY45kHwlnHxceLICN/iIFR7ZIgHoy9VdU&#10;Xd+Xbm+0q5AMgjtZG9MzC6t7oowCViSRuEj7ASLWNf8AK/ZxUmOORRb3Kry3EfwlanwPEkdchwDg&#10;GyIkjcpW8V9qVrL+nfLlzdJDxR70epFPwQEfHEZ1SYgRIxT7StzfliFzfy29uzhhzYkcCBCa1ND+&#10;85A7eH2ssjjHFZCcfq2/48mNh5K0fVdahheCSSCCJVS45NfpwooZK2ghlj+Muf3jco25LJge3vp5&#10;bN1ljlRwSYnBBYsSQQorTw4/8SwmHq2CTECVg/BPdV8radY61ayWD2M9tKoGoW88fBPRRIyhkfhy&#10;oyq/qt8XL/fD8uWKi/fgeDmdgxJKgISAtKhSVHU774RCNbsTEg/zULJ5PsC8Qu9Pi02NrdIoklZr&#10;hVkMvIxtOEkdeUafu+SLIySMjfYwW8gYIJQyxlQFNaUr06da/NcIhXJrgfmx9dNEMl1caW0DXSTs&#10;00Cr6leNQ9A5Pp8fh2aKbg/qfFxwC1yZCZPTdHQlEkcEElNqgI5/4jjHi6tksfmynTtNS3Qad6lt&#10;PbXCx3E9tBKsoCXFWAL3NutKBfg/e/B/uvj6WOjvbqcc4kAEdBzLMw5AU+JB6cnfwb/WyvgEkio7&#10;Ie98oaFp/rW2oXHx3plZIo4IoWETy+r+7nkF3bfaSm0kPHjxeD48dNcyDk4grIp+GnJSBUAcqkK1&#10;f5hlggBzukUD1U9H0C24x2yasRYzpSZG9CVGbizsYeEbyw+mvwLDIvwxq/7GIHULhH9McOUSKZmM&#10;gkTeterMw5fDx/4lgEAYsgBzR6eS9DuoGlkWf0b2aT6ikVsbK5Q1UKRwigU+kyy8/wDg/S5/E6kM&#10;t5NJSqyWwVXURRhaNuTz+2rCnSmQhAAJnOtxzQF3onl7TIna4L2uqyTSQBtQvpLh2jbiqG3ctbSx&#10;tU/FzXlx/wBhisRSSMlF9QMxCpwTquxHEnj2yVCI2apSN7rL23uLO6jiuJ2tDbwI0t19aut1kb1F&#10;b6yFaZ6q6q8bNKq8U9P4VxR/XVn+ryMAy/CgVKchtQ8RyB+nDwiQQK6oGAaVLFB+mLVJWhlZZ5ZZ&#10;boMInbkZI/rD+hLH9iTj6fHj8XBf2g9tInIn1fTAUg2sgVJPi7VHGvxHthC5AT0/zk71a2kW3jie&#10;y+uXMkscya1ZtNc2n7rblxczCP8AdKyur8k+1/sF5oleJHLEOgPpzHgQab0NOW2RiIyJ33WAkP6q&#10;UWmsR2mrXWnpHFMly6te6WrXIdORCh0DiNVagTh8axrzVI/tuuIKecTzoNo9njRACTQioYb1P+th&#10;4uIbshHeinF1IllfWukSsPVvl5Wl1PcF1RCyM0bRS/B6cZC/CsTN/JkX/Ml4X/LzXZGWRJGgGzs3&#10;GvJdlRjt07ZTmHpLkaYfvY0m3lm31W3866PaRT2d1axyEu1tChkVACS01zGtGZiy8VPotwZf3fDP&#10;LOa56B7hnZfy0PPyjBCWG8srLt03blX5Ba52nYpP5cDzk0zJtLLz4Ltpwp2UI1e+68afMtTJR9U9&#10;ViYmK0DUMhHxNu3qOAP8lf8AiWbPnK6agSDah9aMKgSqGqQCIwaKPhUIp2/mb/J/ZxOOzlkEiCLh&#10;Hw4BX+FVoI1UEblePqN/muWQsHduhLfddLewxtH+85ktyHp7s1fUbY1APP0qYHmjMVwjylmjiIaU&#10;jYuiqpjDePxluX2vi/lxlLrFkZbWFZCZYmEXFGcUjr8QRyWD0P8Aq/Z2xa2iV7kMo+BWkT0+waRN&#10;wAa/tqvAsf8AW+JsMJDmUxkBzU7hmit6s37zijNLQVZI3BqSvH9gtz4r/q5QghRpjEgW3YghSSNm&#10;HJUcDofiUA/7FvtLmQJULZC1yTStHCJmBuAtHZQCOani7JXtszcftf8AA4JuaRCSJQUaWKta/CFb&#10;1CEA+yGBUtyyIlZYQ5oa2YTyLIW5LDIFAp8RcBBz5VJ48X48ftYglp+7jh5cHfZrgA8f33Jj7hgD&#10;yJ/y/wDXy0G7bOtohrqhmdYy6ICywjiGJioNhXuw4/7H/Vxab9/K0UARhx4haEcgeAbxoy1/5Kfy&#10;4wyb0VE7KjAzW8QkuXcbl35MDw3cjcUqtPh/1Y/5sDxLJBwlB5PEeJruWqtB1PuvL9n4+WOaQCMo&#10;pFTGKblAa0ccqg048T7dOh4/6mb1Z7csEYD7Tnm29ECmhVulAn7fxfB/rZDi35qJLGS2mCu/2TRR&#10;xFBV6ioYda8v2f58XuoxcL9bUCKST4ZfhLEpEGjXoV3j9Pku/wAXJv2uDoITMSbTDJXNB2SG0d7W&#10;NvUjUsyhjt6szes2/wATD1Gmpx+JUVU4/DyVgltJJFEI1PNVdlMgJIKcqqN/23QOYx/lf62XSyXV&#10;JlK0fKVkcF/3crKHSFqcgRQMdjuiM0fMj4cEXlZRNN8VbJUuKqTzZAzHjxBAPJE4pX+bl+xiZUKT&#10;GWyGSQQCGEUrcs0fGgKh+I5fL4iS3/NTY8QcZ7iIFWtioT1gSvJqPEW2p/Lw+H4uPH/YsZAhIIC1&#10;LkXFvBK8bx3B/eGAhSyj4JeBP8wDK3+suNgCLbwTkGkRPql9uR3jbh8uCt8P7Dp+zj4m9FBO69pX&#10;e6ntujOD6ZUbACjry3P2ubrv+1HJi95pq/V4ZW6Ekl+PIguVcqO3x8CgP8+DxaJbLFIa11dG1Ca3&#10;XaVFAVagBlQlCaduHOOR/wDIfApt5VlhDqCY3Zg+4Uk1arVNdzJXMgEUyBTBJoXik4MaMoqgoSP2&#10;CBTbbhT/AFsWNiTydKyUT1FJHWRDsPuFcByNlWpm+pxSRVjPqCNhyGyOv2v+CPHM1uYxFHGKhiH4&#10;7GpoUAJPix+L4vh+FP8AWgJ9SUE0tjueZlllehiqnQjvzO29eKfYovxfb/1Q0kipPxAFIj6DqCeT&#10;M3OJj26lftf8bZMSsKJkhWiPrWysS3GUCdGPw8VUrIoO/avT9r/Vx1kJDHEjhmKqwBAFAFVFKGm1&#10;eTH/AGKtidiyp1wVSV6UCniSSe5ZjXt2X/gsRMSfUZAz1e4tWVKA/aZSqHYtVW+1X/jbEknbzY0u&#10;keaSTjEBSOdasTUcRRnr0ow3Wn/GuCWdTBK7Hk0BEvBPtHktF23Nftxr/lYg0Ugd6nXjcIvGhkUp&#10;VtxQElum38rmuKfV2rJEpISZJCWY95K8uvbdtsiapZArHeP0UZgrenInwha7IQV261+zgOGMxKtt&#10;JX6w8iyJPvwZVjVSor+0Simv7Sf7PCdjfRgY0qsXNwbhWH1URlXioOQk5V5FqnZQzDj/ADYuplnu&#10;mKy0ik+KAihNQgHwUO/V5NslsA2RLRWKC2HJAzD4ZK7ChNaNUdDxVPixee5SobiArM6nchieBDEf&#10;yjgdjkIx6LEhRhtWNY2clkWNkO3EDmGANKFjyX4v8n/WbF7qaX1HmQEtNHC01d0Cszcvh2+kj4vh&#10;+Hl9jKq2odCt7oKyto1ijg6JaSyx2yA/HyRVVaNX3fZhx+L/ACeWJx3Y+vSFDyBV0WOoPHlInwtQ&#10;02Pj/PkzDYJEQryWPKzgErUdGV3kAILMkTfEtd+n/EcW0h63cyg0jkmUrNSpPwKvKu+32VJP8uV5&#10;Y0LrdpmKQXmKIxaYbgQl5obeTlaKQocir8RuPi+1x/1sEW7hZHYngsgFV6hSBWvUirUYdPh45GUV&#10;rdSvYHkWNAvqGEkh/svIpJBXoGCpyjb7XF+X+TjH3mRNyGEYLH5b/jkxy+aTQCIg5JayyE/FG05A&#10;Hhzqo6fsr8P82BlYqDISXWOUBiN6BuI6D/X/AONskQ40gSi34sfRFFeWM8R7ryp/xDqf5cdAHkjD&#10;KeUqs3AkggLULyG/2euY0sHDO2sxoqVz6UUxDLxgdFDgAglqFuJ2PxABcS9Zopzw2MjGkrbqOR3B&#10;HbiT/wAD/qrlUoSJoIJsqjWqy2wWT4kjVT6Sn4yUqQQxO/Kn/Bf6zY6C/dKs6s3CopU1Yq+x37b/&#10;APE8vGM1dNlLbnTElXhGUX1D14iiqyUI2pvt/rfYwS16J41nirXlGTSvxKRXrX9nkq4xgQFltEoO&#10;20w20jW0lPRZJePT4GqBsKft8Xkr/NjZoU5ejGAqwsUQDspYFfDtx45ZA7WnGLVbGeQQJcTGsk8a&#10;yS9hzCEN/NT4g3LK5BLmjE0ZeVD/ADCnIdz8NP8Ah1yfMNlbKgDy2nwgAo/EEb/ASfTIJoOTVWv+&#10;UrZTemJZFElY+HIU3PJa0r89sRdNYiSVymcwxOYqSiUIwOw4ORyI8aVOBLaaspDEiFwKtvsSNzv2&#10;3/4XLJRLKZIOyNuoSIuSDlNHuse24B2H4UxJHkBSRjxkUL6jGgpUj76bb5OtkxJpVdIyjpxqj8uK&#10;jvsfurvgtbpREGYV48Q6ihIIFQe/X/iWVGG7ZVIN7RvWKIeJbkyMQQpDHcbU3H/EfiwSDB6ZfktO&#10;AjrT/JJ6eOQ3umdoQrdeqIuLcvUM9OR6cwKV/lpn/9cyNrOZpeSFGmSII45AB+Q/eR7cT/sm/wCa&#10;M3/GDtHr9TyfIPV11eye3t/q92l1DY3F19chUxSN6awyVt7oF/URlf8AkiZuTfFGq85sCvdSW1s9&#10;1JFI7V5SJIkfMxBioeNmI4rI4Rkfn9lvi/yRCUQzoS2CMW1g1C6W2tpYokgMkEItppAi3KoGME8U&#10;Z4O0UXqB4mjXjx44MlhuPrqxK8SAxhhEqpJIxYM1eSAhTyX9lPj4uvx/BwPiRPVqjQG6Ww6jaSaU&#10;9+VumWCcxzSzNPbQxoGSPeOeSNnRlYf30n7nmsv7r94zhr+9+FYBJHFcSBWiBC81k2BQ/HFyFPtJ&#10;zib4vi4Y2K5sow6phpOntWa8VJpYovVhJdpnglhFWSYKUl35/Yk4XCemn7ppV+PLmuAlZXkolsaX&#10;q8ZmjVaUk+MhY0VWj5K781T4l/b55ITHeojagrLygWiRPfKz6XcyvbQySn4mgCxCVppJDHLSVI1j&#10;aROLfu3/AHSiJr5mNuY4+eyuiS0X1BIW3iYfFXiP2OXLlglkjsbR4NGkPYWUZt9V5X0MUavLDJdW&#10;p9UWr26oGS5VuUWzN8frGP0/T+z/AL7Y0gtbmRZQYVhjBdRGwBLMw2kJ4MpbjTj9luPLIwlE8jyQ&#10;YFEW1wmu6XBNY3EWox3Uo+rTGaL4QqK/xIqc1dY+XIMeXBn4r/d41JkiRpXhe9tmQei8QALspKtx&#10;9SUISo+2sSLyVcbF0TzTR6bFTvI7y4nENldR6bqkc9Lq1mJcQwyD1IzJ6EAkQOfijkuZnSN5HTn6&#10;j8cESQNaWgvbiJZoSVq6eoGSMV7SK03Gtd6s3xcuPD7NENSOLhP+mbjgPDf4/wCJSGw86WGseZ5v&#10;KmmXN1Z6xbRzFlmW1mhmnNAtXs51tOdCtY2jjT4PT9T1/hkRt5RqCs1lE8/pcmJUKpZaEKY2ZUTk&#10;9O/BeS/a/lyJ5oQH1fj5NJxkJ3quoW3li3R9du4LP60AsSSO7gS/DJIsqerLKyR1+0rS8I3T4OCf&#10;Gl60EVssyPLb+o4RJmapUyU4ciDx3dqen8Uv7P2eWAZIkWCyMDdc0fcR3EuotaXcdtdKkXqG0CBU&#10;cRlhIEV6v8Kqv7793b8vi/vPTy7m79PUI4nEySSF1RWC8zxapMalV/m5c15tx/lyfGOSBH09FPSb&#10;W3n0aW4insZ4I1jcvE7CIVj9PjMwmkrTgE9F/TiR/wDfj4qjXQuIwkErQfHzkSHjVUKrsOPwOSaK&#10;o+1xwRzx5LwikFd3uifVp4ptQtItQKRyRQz3vMRvKjyqHcyVlh4K0jSP8C/7r/yA0V3CklLqMqhk&#10;SFkcGMc92kILih7M9C7Lx4/tfCTEVZZGB6JpdwXUsBGlXIlnWCW6ikiKzHgQFtto3Umq80i/uo5O&#10;XPn+75SDVi0y8mCejMXtnJV0JbhSgo6KPUWoUfDIq8sqkR30GAjKtuqQXuseYNEtvrcuo2EdtdQo&#10;JILgCAylw8pMNxLMtq5XnQvDJJwX7X7Cx29nZTxcPq7gS0jnh9NQiEEcC6cQxQ8lP8vwf62GweZR&#10;Hi79orm16/srg8r62liUGXTp2nkaS5Uq5nigmaUwiZfRkT7XNPU5/wAnNkUOlp68jQS27EmJ5FoT&#10;JIhK/CKPXhwZ1X7a/wAv2sfEhf1JMcitNqevzPZQwXdnfPLS6t7dxxaOzZFcc2WSP+9MsUbSf3D/&#10;AN1z+JHxFo9Jkg9EJHNATKj3TBXAJIHFBxZqMVG3HjzycQCNj6Ueq7/2KOWXzIL030zSw3Hp2zQa&#10;UvONilGLtOxlWHkvJuXxq6xJ+85/ZxRFspHS3dDHcUQmH1asFUqVcBhGfs82rXIiQ3s2ApEgpS3e&#10;rRRXN7HcxXOnh5UjuFtWCcysiSxO0clyHpMIo2Hpxr9uP/deKw6dAY2kJkCvxVXk5MahhxdSacQx&#10;CqQv28ESJ2YnkykSCAgLrzNdR3Yto/q81xbO8k0FtIiqvKJvUt5EUtyaONmlUyfBF8D/AGcekMKx&#10;Tw/VJnEXJZeIUopKkNQIC8jjmxU+ly/Y+1hlkiPqKIxnLeO6F1LXo7e9026vNbsLBb/05rNpGlE0&#10;yLKjxj99IkUETrDGkqC4ZOb+rxVXwLLDfxg3ktp6arH8K1iDoahW3k4QrEoVX+Fv9i0jZDJqADSY&#10;gHYJnDrfl/4NNttQN3I84RmX6w6yqwaRaJEZrqW4YPJyWT4mWKV/hhi+JR/q6wtK8aXViOD20is3&#10;KgkagT7HB+a/sfB9lWX9rCckCKJ4QvCf6slCCTUby9Wzt7ifTdfVpIdRt/TjaL1DbQyM061mE8Bh&#10;mjHOf9/y9V45P914u0sc15WNmd5CyyRcm5oVKnooRiUVv5sRl+H++Rw1FDW8NxaaH6N5HHBFZJG0&#10;N3wgW3nWRJB8LSPcRxxzyJwVHijdX481VPhxGK2czKJI4WltlVZ5ufALPQPIrLzdviVwImCy/wCV&#10;iMv9b/S+n7ljjPCTeypd+arSOGOG3uLpv0mS9hbQ27XCvbNWGB0cRRxooaFpbmGSe148Ph/35gO6&#10;eOeW3/R8VvLcuyc2aQXKAcRIfTo8LFpE47p/yKflyyfibb/8dZxiRzOyaaa93Fp9zNquo3NrYR+o&#10;ecdo1k1AWhb1Q6TiOGJ1kKeqzoiNG3rqiccMri1Ihc3NuFgUc1JYIr7sgHIryjYAoxP/AAPL9mue&#10;WBBETuwiCK80ksPMMN5f/V9E1RZdTVhBMEja4a3qqTFmSKZVuY2aOaNRy4r+7ik9NuXq1FbzBrl5&#10;IZIZUdaSS8vTVeWwWm3939o/zf8AApZxxNb7ol0VH1ywmXS7e21K01GC4gkLW1m0fqzOsVGdlZmk&#10;X9+eSL+8dEX0+P7cugtp5ynpwmSCKMtC4lQox40/ZPL4a8ftN/P/AC5A5Y8lIpvU/MGk6aspvb5b&#10;O8vLlIp4WtriOVQXqNnRo29UI8nxRojr+4aR09RsdZ/WtQtvXiCIs4rBO5Z+S8fhJ4cZPhZilWaJ&#10;/h/1crnPhBO/qSRUhFB67f6F5dkmjllnkewp9cs4wkKRuxBcoLkm2USoiSiFFmjaVv2PUlkZOG7v&#10;2uJGhtSHQtS2dAxVOSrIqEuOTgN6vJuX2/8AYZOWaHCCTbI4f4Ve+g8t22k2b3utLNaXfou2rRXA&#10;ijeUo8lvNMEj/dW7tF9XVImTgkPN/sPLGMNpetHG0SIWSQCWGStVX9kB1DBuNee6Px5fy5WcpBJ6&#10;fjyRsdhzpIZfNOgWl3eyahLNBbXNoz6bqULKUuH4gzMYHeN4fU4/V1RZ4WnWDin77g2JwaKiXPri&#10;GKSedAlxcLxaq8QVG9GYVRftZGOpiASebdPHkkREf7FRuPzR0P8ARNxznutPgsZ2msbC7jmgm9QT&#10;lJasjOisBcOvCMNxbl60aLwXFntpHupllq08SkwSuAxlUgMyjiGKopVPh/abn8H2GwR1ETVCmrJE&#10;x2/EVHQfMen/AKAsL6xtYbXSLuVINRt7aTgllKX9CKVmd1WaWdZJv33L93GsHORvTkTEeWpy3Esd&#10;zAYFWiRTRSKhPqBmKq3JgxV14fZ/4XMmOfGASPUw8Ph5bpwt75Oi02G4069N6XVrqa2u7WS6Qx2v&#10;pReu0PppLGkkMkc/KvB/tfFLgeG61a6i/wBKsGsJYpQGM8wVX5KxPxQc1baqty+07L/k5jynjPI8&#10;Upfwx/hb44d/gtLeT9PdZ9K1ZtYtb22aaztrG2juZYlilgh5rHdPVfSkZJI+PBIYoJv3bfveZktt&#10;NNEJC/MemRxUuaAjccgY+e/xdP8AJwiYj9Qccx3oD8f7JKW80aTpd1Lay28eny/XFcSXH1aPmy7p&#10;L6LfWvq9F/ceorfB8EryceUcaaRXML2lmXLziI851jAB41A2JJUspYqpf9h/iw49QN2U4ULpfaa9&#10;o+r2uua6yxJp5ulaG1e5PEfDC0rVGzRpP6SySJD6kfrwfu0WTk7GsJjwjjkma3uzKZWICNHLwG+3&#10;FkR2U14j7bfZwDLKztakgb0Px/ukTb+bLCCS/nurS1TUtENlFarFP9YjuLMyswoJGaOSeGKVeIeT&#10;m8afBJ9nFY0M1tHMfUtmbi9XAKbk9eVP5j8NVbIHLlEwR+htjjxUd/UgNS1vVtK8x3FhDFpet6dG&#10;JY/TieZL0KiRjivp8/tCNP3noSQ8Y2V5EX0scmmqhjHqk8X5XETuVHHgVqoH2TtyH/NXx5Xmyz57&#10;tmHHxbkw/wBNFL9W/MO/Ivfq+lyoby2C6RqdnY/W2MrTJKInkmKrJG3qejIPS5I7pwRY+FvicVsq&#10;lB9XZQnqRzFJDJGE5K1OTDn1O3w8l+P9nLcPH37n+GixzSh0/wB7/wBIo6DW9cnSVpdZt5bi7jtb&#10;7SEuLM2V5JcGKaPkbaOb0H/dJwes7wM31Zv71mTKQ6a0rGOXnGUHGAgcg0YCdXHNT8P+Q3LLxCdW&#10;fqHlJoldcvx/m+lHrH52FjHb3tr6N+lw7SalG0ixSR3Mjz0McTGB0JlXko+tRelyX0/hbC5ho31q&#10;JIJ0tkhDzTQqayEyueUgkjbqrB/tcuPw/wCTlXHl5cz/AAy2ckxiRf4+5OdOn/MS3s9RS905tWu7&#10;6kNhc8WjtEFtCDHDLbXIUhJvUjqYeHq/vviVI3mwestmCUkkhma3JMDxlo26BihoG3oO7/y/62GP&#10;iSBJ5n3OOQQduSXPZeYbuIXcFrqGlDVlSLU7a5EV9DGKsgmVXki4ryfZYrZvi5/DJ/dray6aVE1z&#10;LHEwNGeFWjUtWo2Fe3wtVsGPHOIqA4pfzri2y9Uqrg+aClsfPunQyafo9vqGuQSlZY49Snt55EiK&#10;FXUSSMhHGQK8Zjhi4q/w/H8ePMWkTsy84+UakuwUK4ZiGVgRTjT9rkvxYR4xF1v/ABfQgAQPPi+f&#10;+lQ0+p/mrbw29ymlTW8c1xGkdk9wJ4TBEGjmjkrzaUScl9NoX5xcPgT7DYhI0UEMLywJLdCIeoYl&#10;cqzhalhy+EA1+E8my0CRG/P/ADWqNG6O1p7ZR+YdR1C+t11Kay0s3RNobkwRFYOfBIwqGWZivBvV&#10;RhC3Nea8GV8uQ6ESkdY+bqkiCRi6Lw70qu3Xm32ZP92NmPLHOuK6bYSrpf4/H+9S76l+bbtcTyXV&#10;wsFtJc20yWCxQ3E6Sk0+IxziN2/d+gn97a8/3EWKpqdlBDJGqMXqSyr8ag9C25/u9v8Agfs5Cenm&#10;d7/HzbMU4DmP9z/vo/7lAav+XXnXWda0++m1GJrKONFhLs1ndcQWeNUeGMqLzjIyszCRPVjb1vh4&#10;JjJpbdmt5Y1dIVblIs0UjjjQgEMrcIl3qzFJP9j9rJRx5KqRDUYwB23KPtYPPCx6jZajfWT3EsBt&#10;7a40+6gjl9f+UwyQpNcTeqE4Ri4g/k5Sc8UOo6gZ+X1N+D7AcObKR+0SOPwkUwQ08SCDKV/7H/ZO&#10;Vl1GMEECNf0kls/yx8tfocWEvmtZr6CR/Vmt7z0FkRqBoPSY3KiSFxI2yx8uX73LjaVZGultH9eU&#10;IHB4xK5psrq5NGBP2lH2f2mycMMaIB9P4/muHm1HHLeo/wBX1f8AFI39A2cWmR6EvmOGXRbH1pIJ&#10;JJJ7ue1o1GeCS1+rq0PFf7uVlX1uSrFHJ8TaG9mcMiw1jXkFExSgapoOVein4Pi/4LJ/lYUDcr/o&#10;xl/xMm2GU3RHF8Jf7zhWax5F0iFo9TOtPa3s3pSXEmlu6+tH6YDMLdlkPN0rNxiaTh6n936eaC7m&#10;ngcQcJXiarSCRWXdwSAwNNv5K/Z+HKTixg7E/j/NiuXIb35e5Tn8paDpeo2z3MtzYWmpD6utl9Vk&#10;gkZ47V4Q7xFRIwbiZPrPH1PrEnrQ/wC7cDpqOoR3BihWCOBX4yiaVndainNTRqpWgpy/mX/VmcUD&#10;zuf9VEMnCeIfV7k01P8ALzyzq+nRXGrG/u7uS3MsFxZ2kdnFKA5cQPDVeN0wZ3aRUVXVo5uf+/Ul&#10;iEuoRXMiobuA1+sBSQ5IMfwCgVW24/EeX2fjxkAI8BFRbJaiUtyUwm06w03yjdaBZwXTaDeoyrYe&#10;sEa2jBSdvVdpJJ3i4yPJygVo/wC/5wq/F8HSpcSSu0EsUUrgK8pRkNRUUJIHL2VsBjHhAMaj+P6T&#10;T4koHiuz/NikGlx+Wk0uLS9T0e+vdMtmMtrFJcW93GAeDKyRpLM0a1LB5YUWORfgfk74h69/R5Jn&#10;RbaIuskrI4ZePWqGM19qSfEuWGEL4QOX0/Uys8xvKSN/RXkv61aWFjaT/WpYYJLSytb2JIp1mY8e&#10;EkV3F0+P1BLafC6/E3xM8lreSNGr2d2ZUlPFHP2QxNNuSs1Fb4f+JZAaaB+qI/q3/wAeZw1eWN2f&#10;pddeRvK00jx635WFrLbr688duAJSkaFgrfVpIolleLlJJwk+N+LRR8eTZpFvLqERLczRT8m+Foo2&#10;ccDUiq0WpU/DT/WywDgjsNvx5tBy3K5cJVbCw8teW5Dd2ej2s2nOluGmF/dJbyC5oiN6c4kf01kV&#10;vVD/ALDvF8acsQjS7a5NvNPcpyNQVjKmhFGZpQxV6cFC/t/s8MhGBGwA/HxTKYq9kzmOippf6Q0/&#10;RdGuFgHEI0weJHQ8okS1aBWh9RriWSSn7tl/e+tJzTmJbToXuVke5mgkU+mAWChxUAj01NN+iM3x&#10;J/q4yEx9MWEclitkrk8zala6YWs9FstVtwj3JEKu3oF19RZBNMBydCqvMiHhK3L976vxY5oopbd4&#10;vWe1AKsJeagkGp37/FQ8l+HLDxjevUiO0u9bNeapZahbX7aXDrj/ABxyWSQSuEeMx0EbEemXhBT0&#10;pv3jenH6XON0R5EYrWzgs440uUnKhpYS1HBUfEa8E+Jfi7L9n/fnDKoyynmNvc2GiSiZdf8AM+oa&#10;rJdS6Pd2MMzx2uoRgrBKGmYRpw9S5T6vInAVdnl9Z05R/VPrGX6tpMgIRFnkoWikY+nUAsoRgpTo&#10;OfwcWb/J/ZlKUo7fw/z/AK2UcV78X/FLJf8AEmlSi3n+u3Gmwfube+s0Q3fGqRzSXEU0y3FKv6K+&#10;slwkb8f737Mqc/oRJcXEYglcg0jaRyGZSeQWJ24j9r7JX9nEwPKVyTEGZ/m/j+craY+otPpelzS6&#10;zBGzJzvfq1svoo8YMJku4YkZ/i9NWeSOb4uf7aYnDdxuI0ZVWCZQGpHzcbkBWZZCzIp+1yX/AFv8&#10;mW/8Il/VQYjne4/HcmGpaHq1q93c27ST39rNyhV7wwwtsnOaKOW19OGeRCeCRSKrcP3f7XNW2Wwt&#10;+EPqxTGI8YGYVd1cUAaRgebctufLk2GOIDcgsZGR7wgLx/M19DJd/UtRsor1Ukv4fVYxQPbSBi6Q&#10;K4kijeH95JBwbizonD9rMdR0+KSNIUMloV9SVuTSBSoHFFC8xy/mxlGfQsxA/wARs/6VSHlnznqN&#10;reXdxLFp2uxyfVbArClu0qSN+9uJmkEMvpcefpInH4+POP8AdryuOeS39QtHNOxkMkYZYkkClabk&#10;fA32dvs/5WRgCRcubGXAfp5OfRLzU4rb1r3TrKlt9VuWtprye0dhMJf3as0c0TfHTlydl+L0n4Sc&#10;cTbVEjmSOc8GkIEfJtvtAKP91vzb+X4kyyRHQoGPax+P90j38pPNaSz2yLJFCrmaSONORZo2LV5G&#10;6i9FV+Eyfu5/8nHRpe+twjlkknFTV3IVQTUcQeVKqR3xGMBZzFb8mnXy3+jmmubCytdKl4IyW8CN&#10;JM6LR/WdfT9Ro5UkUHh8XCSRo3x13dXsU4QTckO7NU0TuNgWFfhw8I4bI5phEEKGg6B5XvtOkmk0&#10;xIrgAqkYQCScgFXbm6wuE4yAdI+LcPsfDws31yjObiSMHb0wylQRvXarLyHc5GOIR5olEHkFO08p&#10;6G9vDDpVtdPGHZrh4J/UeN+SlELkRTei2xRHZk48G5/tYFkuZoZoWkJho9UVpHRviHw/CCQzMNvj&#10;Tnkp44HakgWNvuT2LR9L1CzuxDGl9ziEMsy20U8RaNxzAdlRkSFxzT0pkhVvj+Ph8Sq3dy7I0jzc&#10;04vRBsWI7Cv+VTiy4BjiRtw3+PNTtsEDP5V8uwxXEcVhp4iuPUg9S4PFljjYfakK8iyiPmskcn7v&#10;ivxfb5Km4vTGoSU7DlKfSACE+KVqu1cjHDHnaOIdUBF5e8rxTu8mnJyYiGyBvJHmuEjKk8blh++D&#10;OY1XjJxaN+HxcfTyo2MsJML/AFhGIkHEKy0Ip8JNUG38uWCAPLdSd+5Xngt7S9hlvIv0dIiGDm00&#10;8UjFXDqZUThLJ8R+3Mz/AGnVlZGwLPYz3LJcC69NIaqyFa1Rz058g3X/AIH+XBO+TOOQR2pM7PWr&#10;PS3ksl0n12vWEgkVyv7+JevoCMx7r8alWdpm/b5t8K0RZkEjyI0cA4n02b46gFvhQMWr1T7eQhzt&#10;Bl070HqMFrBMYobK4S81ArLG1zCjLAUJWOjzuiRBPsT/ABw/u/h9P7C5TM3oxScJG5cRGrAoRXbl&#10;067bfEmW+IehREXaIVbX9IXdostpCUEkl1JGUmBVaNwpzGzc/jPpTfF+x9nGGKCN5PUR3tytQp2k&#10;Dct1DbqNvsj4f9fK5/T5soyOwVDc6xc21s1lcW8GqpIV9UAvaMgiPGRow8cjryZubL6rcuMvofu/&#10;hVVYuJljjZYdvjIRBXcbmhHMfZZlXGHJb6dUBM96Z47G6uoZNTJeQ28ctzPIE+BvgQvG/wBWY8ZE&#10;ikmRf2PTxSW3gMBim2ij3pIwqFI25FR0PZuWAk9QxiTdhDWuragt/FeWjc765BjZrONvTlkR+LGG&#10;OaT4XQspki9Llx+xJKnw5UohhoQqwsyhVfiDReo49yeXhkvhSY7+a+zl1C/JV3n1CGOUvND6rxlp&#10;TRHWVahFj9I8k5t6fFftfs4yIgxJJy9QRK3JSRQg7/sso7/tY0iQ396KuwEu57Uwm2kvZI/SlRH5&#10;K0fwqo9WKVyGMf8Autf9X4caOM8hQNwRQAwD1WoJBCqfi6f62QA3STwhW4zadai5eA3dxLI727Nb&#10;8ZQjhSpllBaNV5Bvi5Qfs8lxOSeG1iaMMjlpPg5N6b8mBbjEaUJADfuqx/6+TIqWyRAyN/j8f0lz&#10;Q6lqN3ZzvFLbL6bRzRhBcQmKL4C1yrMJF5nh/pipdJ9lvR5fFikcqGJ5SvKF1osix8VZQDxCFSOL&#10;b/tHISkCVESh761la7t7C3uDFqdvKJZbOS8E0sTyECR7hJw3qQtx+H0U+z+y32MRD2qWZHptE6Fo&#10;5wDRgrgEKxQdKHkPibh/NiRTKiZI76vqt3rhMl1HcwTxw3FhyBKerbsyvJCsr/bU/un/AHUPrfZe&#10;J0wZb20DPEyLtQhDQVbkBXkSq/6vL4m/myWx5NOSR3CT3+qX1pbX8VxISyvG9ynM8IfTYlPSVJpW&#10;UMEaVYX9KNPsRLghvrUvplSJIpd45VoaAita1JPavwtkOKkRiAky3fly1F3HIjWt5p5C3ljKSgkc&#10;MF4gMiRxnlz9IerCzfDzkxAWqx8ZFZlRauWRlALVof5V69i2EyDMykeiZvr0M/r2UywyXhEcP1W5&#10;imkkSHiJI+SH1JzVObeosTcGTh+1wxGOR5pWcgAqvwOzidjQ0NEj5KG/2UnLADxCwykOEUf+JRbJ&#10;DZ2axIG+rSyAT2kVu2lqnJCR6s92IZWiHwlX9O2dOK/G6Pgkj1rmALyEbrVZTVh0IVTXgw6V+KN0&#10;yHvYmuFJori40zTtTkkWJ7qCQ/WLJBHC4UyKZJEUNcxvyWTiWhu4JkXg3DjxzXPoxcLlRy4q3FSo&#10;BIUV/aK0bJEVueSIxvZV0ifWb/61o0w9H1ZY/UkSZpFBkfiCDDHJzhbZOLP8P7PPjxxNUDKrIz+v&#10;T1GR+TKiv36/FX/WxDO69yvcXUsc1xBcRWyaZz+qQ3NqYo5rma36JUR1h4U+HlH8HH7a8sbPaQXc&#10;HG5X1kBEaKqqFHYGhZm5jxwgLCcgaCvb6hdaNqIl0/07SeX1Lu6mmlmeRtw9OSxQwtbsW+w3FPU5&#10;8ZFfk2UYY+HBbiWtsgKgu5ZgB+0pdVPh9nKSOE2yGSXXqqeoPrMd02j2jnVbhlknEcSRRO5p+5mW&#10;3kmXmwEn96j8o/3f7xviqGfnwWG2m4D42mX0jGT1Kmr7dOy4TMVyUijuQp6nYz291J+kdTsTJIvo&#10;w2s31yO4RCWjikURxBnf94a1ZV/b+19gh/M+a1m8h668CE1t2DsoXipV1qGp8/2comRwlt0sSMkb&#10;VPJen6/p/mHR7TV7uBfSuYnt4JJZmkmjmDFGjZyrkKI9o5efw/6meVcw3oHvWdk/LWAv5RgkJ4BJ&#10;ZVBIqrB2K7/6jUJ/yc7rsOvyo98vvRSW3tzwujGo5lhyKjqCgDU+bry41/ayZWcnphpJDwArGigc&#10;QHDM42PXb7JP/NubYwACyxit0s1CD1GSKKkjufUkYkszRlFjahHTtyC8f2f9fFNMDPMP3IBaPizF&#10;tgyspAJqRWo7n9rMQ3E8R5OHkHDveylrTLHbAtO3GOXmECVZldWDEADlxo/7IXjwwLctFDcrJPGp&#10;M9IlY7hFIEgegBP2Y2Wn+VjvdjkyjCxYKLiMssKpbO1IGaR1UUMjLyQxksQPturcqfs42KROPIKe&#10;K8jypuvwvSvv8TNy/wAnBOZHJEhRVZo3JClwHanwV2b40rQHtRVTj/l/7LBgSCGRWAWUXbEl2A+E&#10;B+LkH+Xj8Xqf5XLJHKTybBkKWGW6uoZEHqWz6eF9NEJ/eExB4wV+H4uZ4ekf5GT9rELiONoo4WHJ&#10;ow4V2pxIZeMZr3NGmyfi1KulMvFARNsbj65NOKC3kEThE5eoJFZmmBHZdrcD9r+8xFfWk0sciA8Q&#10;f0oq0FFPFKn4RUr8Y5ftf6uXidc2XEiKRw6o1IzSVk9SQfEdwSx3qaV+A0/n/wArHF/qk7SzVjkR&#10;hEwZT1IVRv8A5fwDl/lc8TMHcMhLqGv3F9ZqLciWGYeojIwpQsT0/wAk8jx/yeGNgSWX1AtVVnDp&#10;SgAKAUFBVQWK/wDC/wCyyQ3u0SF7lVmaGHgz0LKpjcEEsVcgV5E8iq8viP8AlYibX0ZJSW9QNJ6c&#10;kY358AG3P8nxtx/41yPCCdmAB6L47pbjiBEYiIhJHK4px9QstB/lrwHNf8rE4L2T6q3qPyMhlicM&#10;aqHiUnl/lcwF6fz/AOVkYjZQ3Jbwm4XhHxaLgy8RRuEjUp7AfF/wP+TiKxEWcqJKEMrkPXYFQxkB&#10;qAaPx7/5WIHQrElXehuY2aMkx7oVO4LDgdqiq+3+Ty/lwyjeSUhJV5eosqhWovISKUBqKU+Jv8/h&#10;yUhIIogoC6hjWE+lJ6QjkhdmUc6ek6uy0PKvJE41/Z/1sUtwkd0InjMKygcEJB3TkSnXiTs3H4vi&#10;bJyyULSTW9qV1M7WPro6zSR7FwpH95x4sQAXVd09T4eSrgbT5rmSK5tUULNHH+75kH7CsGC1p04/&#10;D/sOX2MrjOyCf81nH1SCrqK28UlrdScvSeQKTED1lkXjypXb4vib/X4/3mL2948dqLOUMGoDG3Kq&#10;/EP3amg+IfGy8gf2OP8Auz4TksTv+FlONG7ULqw56kuoQiIxryWcMn7wUZS7IxPw/wB0vNSvxclk&#10;X4oV5jrsLJJII1PpOwZabkI6cXNelUkH2a8uMX7v7eRxZDtv9P8AskxzCgLSzSnvYYITcuBcQI0M&#10;wr/ePDMGiruh/eQty5cePKf97x9PjjmLxCJ0AMZiLRk1IKgc6MRVhtyTl8TcW/myyRsGmyUiRs2e&#10;F1HdxcyLlZ1WWnEMshpGHQMOBo3CTieCNInxLw+LEGslRZdPYl1dio3Xiwl9NlXw4r8Mf8/Hi3Hj&#10;kRkH1Mob7ldFqsdysWsBRxjXkysh5xmD145DT7XJqyMnL4PgdOfPAk9nONbEjfEvpR8OWwEiuNna&#10;hHKtGoP995fGYIpssDZMra9t5NIK0KqzS7JQkx0JLIAQ3FlPGv7PPFrGwkkjUREFBCzTvWknqTcR&#10;HQU/kRZN/wBl48B1AMj5H/c/9JKJb0hb7XIYr1xKvHlMIoGO8bR2w5SsSDtR5ZIf9eJ+Xw5cth/o&#10;kc60hpG/MEciodlBNK9VYqn+r8P7fJScvq372yrXx6zH+k2tXcyNJMscO/EM6xPKqKab8o42m/k+&#10;18fwcWRUCWZ2FCz8VJILAm3JToNz8XL7P2vi45PiAZjuRlYoYQQSeAkNAaECaklKsKLQU+18KfDg&#10;tkLpG+/pKN26lGicoSK1rRvtVwRkN/x9SkhCR3MIeeLkrTu9FQGnqLNEJFBpSlUHw0/lwDbwRGL6&#10;u1E9ElYDSvH0AISF/wAkcmHX9pWyfFR2/HEsgCaRkkwEsc8PJldQWiqUqJj6lSp/a+Edv2XXKEbs&#10;CygRzREyoBQhdjGSDQEgty3HD4P9bJcV80bKvqRngkpEiSARPy7sRzoVJ68f9b/iWYwqxUEAA+qz&#10;KpqKcSrGtP2t2b/K5f62EJ4AuDgKw7howrMO5cMopUfZqoxW3NLljISxdeHxdCp5Ej/Y/wDGuCQ2&#10;2WuincoGtgIxxCMH+E0IZSoG4/m/42wSsMdzyPFGlRxsy8m/dyfGvKo+LmaVplXFXua8fNL3uGtm&#10;h4s4tpUb40cLGOUQ9NglD8HBC32vtZgYotQgVWBT0lDhTswCDcdOvvibMT72WY8myLq40a5JBWf1&#10;5TF6o3QmVuPKnKvCtRxyyJqMmzPG4IINKnfr4bceWO3PyYjZtWtzwlIKxyRMOnIcfh6U+1vy4ftf&#10;DmjmWaNUj+FVHH2qEUqDXsfU/wCFwdWszWvGYZ3kkUsx+Jj0NGdg5Xp8Q9P/AIbL/RfpThCBRVFO&#10;nw8QeNDTpyGw/mxGUEbIq1qa7DcWZmjrR2AKmoJBYBqqenwtVm/kxFDJAQpA4mQRAb7cjx6gH7J/&#10;2OSmb3YzgipjDNGZFZqiIzE+IXcHiaH4h2xRkLvDxUUkXmx8eKdAN/2hgBq0wjQUUm9KO59RzWJ/&#10;TAr05SGjE7D7DCpxlzERbl+QUkdQPEkmlO+Sgd2Vbq9rODdelxLCpJBPTiFUE17HEpEk4VUCORTG&#10;VQ7gEEclqP2duP8AzbiWGSFL1ZfhBYvG4k5SDYkHdTQ996/83Y+7b6whWSsbMjKzrseB5Dkp/mFc&#10;iI1YYVSlaW4ty4jPJCysimoo4C/C33f8a8f5nzxMySSdiFmPHqPh3FD2oFwwNGv81ljDVpMsbxRD&#10;9kvb0f8Aao2zVA+1XlXEHPKhP7zkKIQDSmz0r/rZYGwR3RcShSaD0yp5ODSpO6Vp/q5SKscJdacF&#10;5MSu523Gw9sJNlJALbuZJQjA824gA7Ch67/MYnLGY5jA1FCkA8hUAORx32+zQ1wxlYtHCF8E4lgW&#10;4SrBl5DjUVKg18euNd/TLlBVioX/ACfgPwnv44QLSBa9Iw4UsafEWpXf4hv/ABwP6UpcNzHFGJ/y&#10;SrUan0ccnsng3VaoOx5MKU2rUbV/HP/QH2moX1zDNcTW0kKoAz6g0gZGPqAcRE5b4VVTUcW/4bN6&#10;DCJ4b+r8dzy0sddP816XfaVoOlaxZ6DZ6lbStcc1tPL8UAilUC3ZmmNzbhHWVpHRhKzQc/hj5c19&#10;TGpq0UDJJKQpQsOdv6rRtUcjRpFoyMn2oW+zN9lv2slHHR8gjw7CKn8s6hqdvJasplLMrCO/W3Sd&#10;QhaOMuttIOE6yD1Eu4kRHtJHSSJm+2pa6gLhJLKQmSJXZLeQKzGP7QX1KsrMkf2Sq/8AEfiWRwxu&#10;mMwR6hzW3/luTTbiHXdOjjt72RBJqcbSJFHNujzPEqRugmuGVD6rBOP2vt8opBCa0s1zHD+5YuzL&#10;E0cJkRiN+Q4Fv2h8fPiv+XlcNMATv/uv96mYqNpP/gRdOsLq4SbUgrRRG4+sX5jmQVcGMmRI1SkL&#10;8Imh5SfzRftSIT6jwLoZIWvDE0bxMyJIp6NK6Ow+JmkfjQp/rLkThra1iEys/L8EvpJCt2mmR3MN&#10;/bTRo80DxgAw2kD26mkES2tv6jSpPyb4k5vxkVSLWI7UxWsaxXa09Z3txGrRxqQ3MxOyckCmoaMq&#10;/wDxU+VywxOx/wBikTIN8v6/qSfX/Ik+uGa/ebULBn/0GKzuLmf9686tAUW7iEnFmkC+tHcJcxNx&#10;X97GjNxT1i01K8ey+qXckNxZzlblIzVJIWZHKsZWWQmhjps6/Hx4ZLHA4/8AhaxyAm5fxfzlfyxL&#10;oGjPqjzWduulahDFLaL6CCSG5iWeItxsozax1aGf97zjeJYXeaT+UbNNqCNJKgASOPg8CxorkhUP&#10;7lmZIuApwZHb4Pi/efDhELiCOV/j+a1+kbGigbSy0SWOziC3M0qXEl1BcPPM8buXmCreLxmuFlk9&#10;b6xHPFF6dzzglePg6JiC6jJFGbiKOeOe7VtxFGoD0LgutQ/LjQyUH+r+3hzYgRyG7MGtr2HmUwuP&#10;KFvqklnpt+tjdabpE0DRpJdXDMIAVRlifjwMfqcooUdviX0/V+zGrLW968rrPyadKn0oIk4MJBUu&#10;H4M/2XSRXAi5fZyBhLcnb8f0kfTy/H4/rJbqflu3FhdaeBb6W7D0b7VbmX6wv1XaKAxPcJAGLRzQ&#10;PCz3TRw/vUj/AHnHKhlcwFa3Uq+q1PRR14c2KkFZXMhiH7PwcY2/l4/BAw4ZXIUP9L/0i2SBPKvx&#10;/VUru106x1dbu4TR7N/q0SyXGpXEbmf0IxKrepbW6Wkd45lZJv3/ADuIea+jJF+8lsXd3dWqFYfU&#10;X1SGMtuojVT8PB4yxeoPw/D8f2fh45M44ize0v2/0mBIG3d5qqeW9E0nWrnnqb2purNTAtrqUxu3&#10;kXnM9xFclI4/TdPjRH5W6fvpI5EfnxLb271VZzpE0L+iPTNvc1n4vIeJEVVo3Z/hr8UfJH45kCcS&#10;KFWmEY3xfqZHo9l5Ruoz5qsp4UmmSd7qGI2HKKOJ39S4Nax/CxhLv8arLwf41b4hMdpciSVLqITz&#10;yTercmOOeI1K/D6VHHxEDhzXir8P2eOUSOM1uQniAG23+lS5L/Tbixt59K1M6fZ2tm1np5a7sJ4z&#10;GkoVxd+pHOreiGifi5kli9fjH/fPiek6zZDU7qGIRRXYRRdSj1FjFGIU8WMg5BieTc/h/byRhHhs&#10;DjpjLESLtE+cfKl7JoVhLeG81W1tpfUtLD/RzO/OP94iOgtVaMoNoTHykVOCfEyYJnlu7aYSRCOk&#10;0kfwPGKBt2ZVYleJr8afB/eN+3k5YgQLiwxy+xQXSNF1rTmsbuSdUtYJ09WG5lJeFgkSyTRx8/WQ&#10;pW3mLzMvoIzI0Sccq41PV4JLppniisYqcXYNH8VCWRuSqw+Eqd/T/ZZWb4lzH/L4Ty9O385yjqZS&#10;iI1t8Eq0j8vPy6uptOuraK6uNdnUTylp0uyYxKOEy0lnhKrLEy/B6/8AuyOSNWaJ1bdzXF5JBLZR&#10;eoTFEssrFnt2bZirJQbp8L8vtZfHGQdjt/puFxhQBBTnQ9Ps9Dt9RtdbulgSO7ubjTrVEigv40Jd&#10;PUjl9RyVn5NCqqI0X+7+y/w0YNUZI29UTxwsnox8ZFRYoqjlKw+OUctyn+Sv2sE8UaNdf83/AHTM&#10;TANqfLygkt/btAdOlvfWNxMk9sbiS9vkUtFbjl6VvNJE/FJ/g4+s6K8f7IiKC5ltWnlnhuljYMtE&#10;ooKvyXgQ37sj9rmeLft8VyOUxBFD/S/j1MeKzVcKV3d7oumazZ6RBZX+nXM/qrJwnb1WjeHhIZ1l&#10;H+mKY90WH1Zo+P8Ao/OT08q6uRZtDLdXohiJHGSSJVX1CwRE5V+J+T0+0y5UCN9vx/pmUIEjYfav&#10;t0stRi1C2stE/SF5yW2uLWHUDMy2zqWeb0WAFvCyRV4pBHNI7qsccv7SslpPcK0wasvJY5zGiU/d&#10;vX4iHJ2Y8v2pF/Z+LIynwken/dcX+ykgef4+xC23mDy9pElvYmFPqzxm80tLy4uDLxuYAnGBJrZf&#10;TQxco2UNDas3wS+kitjEs2jlfneGKRnU1DPCGKuVA6gHdat/wOXXCQ3H9JHHW1Iy91qw1PTLK4TQ&#10;Fv7SO3YrG0EF+YA0Ec9QFEkgbhMqRlCq8vjk4ZTz6ibp4WnS2tVL+pcNM7EhVDdfh4VQ9f2fTyMh&#10;ACqNf5yiiL5yaTT/ACzDocN+NGOq37JAINOisLaNULyMi0jofUVbheTceUjrPH8PDCo2cjq8STiP&#10;1XNWhlVqMxVac1Spj4Nx/eO/+q32stjkBAbSSObLYtRtGdb2WylnS3hWRBe2skLcIQ7grbyyBRci&#10;SNpOUVvDx5p8cf8Ad4LtrG6a9Ed40Z9BUIljiAf4AzoxmIY/DReion/A4TRPJqlIVY/i/H0pVqWs&#10;abFo8l7pKzenqEkiLY3FyWiImkjhuYlsldEd5OUz8WeSdZP+M2L263dxxa31KKe0lCtVkZWeJl6h&#10;xRX51qsiLwdV/wBnkK/o7LYA3G6UT3mj2wMt55buLe7ty3oSQS288MdwrDivpeo8kfpOv93N+8ha&#10;V414N6aZpIbkyreTTtAz04yhGVwp/m4jh9o/GOP2P2/2ciKkOHhSNuW6Ktb/AEVbG58uafp0OpwW&#10;gKT2LXEE8DSqoZRGkrtKqtEj/V3LpxnX4ovj9ZqjtHkNINS4SszxAoOQEgY9Ap5L/N/k88maq+Hk&#10;xM99wvu9ct4rN3v/ACv69pFBBdzRTusb/V2ijNGadRBJxo0TAS/vHt/sN8TLUFncXFtLGt5R0Aju&#10;UQSco2AVpED1PxDrsv7S5WdVRHm3cHWkLqPm7R9P1WzNxoQlt7yQy6ZdtLZenOs3NbWZoiYz6cyb&#10;IXf1OMcifa5YnLpUwvbWSe+mj+rMsduELoHpT7Qoqy8jzblwyyhL4tYzGjQRttrWi3WiamLHR4Ll&#10;r+KW61BZjHIYy8dKHjJN9X9OP0Y/RaROP2uGDzZxNCJJmkuCzjkSW+Dg/FnAUn7NR8VP8vHjEefk&#10;0mUjLbZLE16O3vGs7KCz02OK34W0caRA3DXEJlgt2MqRcBJwdFj9RV5fuePxoqVbJbiUNPM0VyQo&#10;e3LfEEqY6la9KkfH8X7K5VLJfIXHp+P6zbchyQmvXs91ava6Zptvqelss1xb6gEBglnVYrpUR44y&#10;fU4eo3o8YX+B5ubfFiDrLyKLfSdS1G9SvAHgvQ8KMD8T81/y1w4weXDv+Px/NbJcr2R2nPYmSGWX&#10;yfaQhYo4/Vi+pGNJii3EkYoPrAkhdR6dulvKz/E0EvDgzqSwQPPFA+oAXLkEwOx5OEI+IIWUllYc&#10;fsfy/s4RIg1wtMZGrpw1qSximnh8sL+jIoJDDfxIqxxF92T1BE6JDJHJ6rstx/v3/d/wY+a1iVWk&#10;e5mEaLyVgzcljoaiRWG+9f8AVyeIEfwmKmculIfSdXab07ZdI09b2W4KTxelF9WnuwY+MlrLG3w1&#10;UxtH6n76RU5J6n7JbEIbsQwWV3T7SoAikcAQzKFjk+LjXk3xcfsft/anxmuTKUjGyR+Pkyud7jSh&#10;eahqumw8iYpZXM0hPrEGJJWlmtxwDgekn7vnyaTl+5+JE7UPZ2Mst1eNKjjnBTkhAkqoThJJXsX+&#10;J4+P/C4xnIDksiZHYKl6Y9R1aCDTtIhjnSUx3vJEoREqSmT1o4nHdYW4RTeo3Ff7v94wqG1t7hI7&#10;lGYPMlKSBlIIIq/xMOHw/B1/l+1hnxAXztFkbJfd61qWn3Vzp81qn1W1lEnK2KuCjIQLcBI2eaT1&#10;KXCsYkTj6iO0X2mVK6c7TI90/wBVChmjLKOFSApBROShCnjx+L/WwEyoUxqQHLdBiTzTEthcR6VC&#10;2rNI6CdEkpMFVmdWWa4Cu06SsefGRk9H4kX91wdLAtq0kkVrITCQBMkoNaldm5BPg38V+zkDKXWm&#10;cTxCrQ1vqdxqwsre91WzVdRV3Om3FhxdQFkIaApLcJ9YCp/JN/ep+7/Zx1ybIMAFjE0RaQhuYRkA&#10;Y8SGUe+ylsakZctliNuq3R5PNDtNJNJeNpl9HBbRCFbVp4bhnjX1VkjmkDqo4c3kii5q37uP4PhR&#10;eazaOqW0clwf7m3T4z8KBxSjcgpb4dk4/t/zNkztKggRPfsjo7fXba9An1O6h0xFH1zUpuMK1kne&#10;EqTJGYmkRCspLT+ovH0eL8o4ltrq09ZxxSSNQrlIxIGBaMn4mLcDv+1z4/zceOCMbBQIENw6f5ja&#10;yB9a4trsyPBHNcm2eNoorlUPpJHGJhzj34PC0n7SRyc3RatpLWaI8pRBcuvqlTC5Viy1ZQoK1ETV&#10;/l4/DkKmOX+ybSCFDVT5j0+4hEVg+padGxslkN/Ak0SxzGOGdpnST95exGPipd/VZnTgnwLGxPqy&#10;sHuXjFm4cyPHEYxTnyCN6hb94eaH4VX9r/JxHEBYH4/zP9ynhJNXuqXEuujTrmLTbK8fX4JYxYQX&#10;d6s5r6Xo+sn1coPqoWKZP3jv8SRzSxc5ZXzQXejRQiaG8dhbco4xwkRmKk0Dllf1F4fB6jK3+S32&#10;sqhx78Q2P9L9rPPjINbFCpZ+fdUaTT77y21i2oMkt7JPcwXMSLIgWR7YRTwtbuJws3pRTR/b+NW5&#10;pi8uoQgC4Z+ACI4mdo1jKt8QR+XR1r8PLkn8uTGCVgj6f2e9pAoN2vl+5b1rGWBHjllmiktES4e4&#10;hnQC3a5tniNPRmVHab0vq9x+8/fO/J0lB/XQkltcs0vKYtGqMYYlQKCORKIKMCfhT98v2f8AKyww&#10;NbdWQjdhNR5fumt9U0uEW5ih9K4d+F5fvI0jhzHwuLk+pG6J6Ty+paOjK/wInDHLqR4SESMskEcq&#10;P6oYOwNPTZQvE+3qN8Un+RhHNHhA/NzeXCbmJPqqSWd5dWk0S2npGJGXmLhZmleRWHJeX1eHkkH7&#10;v+//AGasNThujK8PCe7ReEqBnmJqW2Cli5KMhVlbiy8fgbjj6RuxlCtui7WND+pQQ2tzPLY6RHK8&#10;0NxS3s442j4AvLJHGsKLKr8kZecbc3aaJJY24NW7MkbotwiCIUaBmkhlYFQ4CkheHw/3f+yf7eDi&#10;gEkeSvcaPbx3SyHTpp3v3oL6KKC7toXDtCTKoZ2l5Of9I+H4OMcHqJAq46bU9QHqvcyxrHAQBIoU&#10;OXYjgKsdwVaiL9r1k5/F9nGEALMRt70iIQtl5Q8uQywQ6bbzL9fUqLOVpTAI1Z/rDKiAqj+so9Z2&#10;Tg9tL6HweozY1ry4rSSLndw1laRQhYRvzKfGE48fhY/Zf/ZZKJB5piB0NBXj8v6bWZYLto9LvESz&#10;itZZLhIvViaNXpC0yyCY844wyvC37PwLiltNJwKTq31gqruFoWb1VCbMiJyYd6p8P/C4wkJdFkK5&#10;clC9sLeOSOa2aP6kHaBGfmIofqbtOKpPO4SNuPJHjfjJ8PwcP3uVBeauQjmcyWwZga8eY+A7VUcD&#10;Rl/lwy3LEiF1XqVLzyz5SjaVU09Ir91Q0/eGE/vUbkFZvVXkj/zqnwqic8p9RQ3xtRLIszxiV2ll&#10;IXi3PgOAYk1NVwEDkyEKF0Ftv5dDacLprK1aG0n9C2is7aNpYypjWWT1JI1RKBfUH/AL6mOt7m8U&#10;o8kwSFmf1+IkLIQOLDZ915bfZ5f6uE8XDyCCAejtS0TQ3WSK1shcXcMUQsg5t1imq5kiYF4V4SCP&#10;4/hPpcW4/vOT8gslwkN+Y+TGO6KiGXmvDmOoJdg7M3xfCBywHZsA9KYRQvc6RA8kSJLp4kFzAYmE&#10;qxHdAscSNEiqvDhJ/d/CzfB8SIYN6qzSW0C1QxRkXBhV4xJUE1UHn8SFT/d/7NMb3ce73Pn1SJJo&#10;5be11C9do5BcXVbFb54pWgAeNYw7/uzJHMJF+GeL4uPJZvgwPcukEvpvdB5XHOCKrxuzmnEFSWV4&#10;/iK+nx/5qxMu9lAXvSZWIe8to549P+qW0TmK8uSIZ4lgQuspWRBDLDPVEl+sM3Dh8bfsx4iskL20&#10;dxIRDclCk6p6rAknixoKoG+n4MMats4TdIxotSiv5rGNZL3ThIkllK/1WLgqqHRW5FZnQt9ninGS&#10;P1P9mHe+ufR9eCSUVKNMI4vW+AhUPEmRVUd/i+BfjxBoMuADZFTaNZ/WBa3FtazAF47QXFx9WLSh&#10;3k+JFiJLqSlHj5yfYdeODbEWE5LQzJdqWFUBST4lABDEMyLKoH2FOCid7YSJPkk2rajqdtbP61vJ&#10;pzxI8bXCiZAtWJUqoSOeW2Z2FZZEXhwf4vj5YnbW06Xg5TfYJSO3lAEpiB3Jo0h78gyj/hsFyO1t&#10;kz6UTda1p8+kMUtl/wBIQTT31o7SWiXJBVQHZbdHHJODJI6fD/kcsZJFcx3kUFvByRY+TzH4pRSi&#10;Bm+EyuP8vjy/34/HlhrhNBiJCt1aG70z9FPd3156frTelFb8+FsWJZzGC0n1dHoWX0/WeP4f3Mfq&#10;cFx0FjCkMD+oocyEvOr8m5sfsLJKC2/ZU4/Y+zkbkoyGyFPU9SkN1eq1vMyrb/uLGVD6TRKKs8kF&#10;uwQqnVmnXj+9VPVjbjgmSUmZg14W5K1ASquWUjn1Vx8NfiAXJRkaq2IFdEBHbJHY26W+jpAySxfY&#10;R5IVicERGgkgakgVVR2fhzZ/tfFgeS2dlji+qXHqSkK0qfGIiBWtOXOh8V5cf9i2CRoMxPzCMXWr&#10;e3lmuJNV082VusjiGcpbmZXJBDsyLEGQEqFPBn/bThJHg86fcelJF9YeNnKu0ZYqQV7r34tRT/wX&#10;NcBltYLUJC+THz5m0Zru0vf0bFewKHjhvIUWZGEnEcJCD6aunJ029Rm/d+hJw+LG3CsrrLLdKu9E&#10;VjxJFAx4lhG+/T4W45K2QrkAraZdrLG9naaRLyKl5pEQSIriR0USrC9zFVac39RFkf7ayc8SjvhG&#10;VikuC8pPBCZAa8hWrRgMHIZf+aOK5EkjqyOPqAibny8t4xuotNWCBE9aUC3KH9y+yw3HqQvCJIzy&#10;X7af7+SSTAcep2c11LaukjzJLwoARVWowb0yUqrKP2Q+Mpb82coECwnB0bVrezgvIJIIbX6sJJBI&#10;RVHRCjIbkJMOUbt9pmj58fiaTjg4iGscUdZJxwZDERQfC1C69UDFWX7TfFg4ujWL68kiN9e8p7m7&#10;VLaxb1orqO7BElBKlfRerJNxDxvvHD+79T4I8EfV/VLqYg0jq27xtQsq7KTx4eHwu2JnTWTSBOsx&#10;WqQuL1o7SKSNisF1CeEMkvF5ePreuyszORJBGq8W+Hj9tw1wrW0sPOEkXQ4mWNaBeK0HxVBX+bl8&#10;TYeMbHvZiV35Jnp00GqxXsVre/vdKk9Q2s8vJn5yc2BjIIk5VMPp8Y4k58/jxsNjdywD1p42BYmB&#10;pDJGQSOQH2uJcHs/+r8GCUiEmQvZfe+YNMstScWlncrIiKb2GzjguKxK6xsXQp6wgZT8Elty+L1H&#10;b1f3fMZFCKenwSe7hjJjDsEkUE9NlZ/2qryHD/VyuUqlYYx3PcEg1vWPSCXcV1LpukahfRJePDCZ&#10;7SXiqqzBnlhg5M0bRS+i63DfvPUim4JgS3LvGsRkAf0V9RJn5EKpo0bUVUVyeXF1+FuOMpGPJmI7&#10;2nepmO2C3b2MsgN+fTnsLdU5zSqPTvI19V5ZbZF4JPC/KSLn9r93ittb6dZ/u1UtbyKZS7l5ZiAo&#10;3SvqMVU/AVVPhw/w2WO8tzzS7VtS81X8M0yTcdXtnWAW8RjisY5DIwKS1NuEd0pcRNJcP6q/s/yi&#10;jazAu5mCxx/DxKvISoAIGzhvoZcYTPIIkd6A/HySeDzJpb21tDHYtLfXoaeqTW1qPWLmOWXl6Twt&#10;Tny9SGV1jX9uNo/hLZfMGg216bCfUohMHP7t5CkpB6KnIhR8dP7zEky6cH9YtxwyG9J3H5e803em&#10;Rata6R6M1xBGyRLHBLbB1O8k4j5zyepCWP8Aog+3w5/vPsjotVsJYnZZjc2wZVXjwUjk3HahXlV/&#10;h+HIDio0f98gYgCLH4/2SSX3lbzdbyWxhs7TR9YlSSWaaZrm5hlMMVaNzVlh4Qj1GWZuDM32/wCe&#10;rqayind3ilYonEMFlatfs0kQEHv15fs/ZywRIG53Wr+nl8FXy/B5nutLtrUXtis1xP6s8aNaKAPi&#10;Ehe2mZWVj8B/dFPsSN+9+FFbLcvDHFLHDMbe5YBRJ6h4ljx4MpUfC1fhqftfZfKYys7yj/m/iTIw&#10;B3XabY2uo3N5pd9qdiNe0VJHmktUtIzLGiFxcQPHLI0U8DIvrngv7r4JbX7WJ6bOsljCIredkjkd&#10;GVmYMsofiQ1XcFfm/wAOASN1xWuSFEo3XbNItcvLu81TTrS7uLeCaKiRTJNZCIyExOsMTrL8Ep5I&#10;nxpx/dSL8ONaef1uEloVklcRNLb+nE6gswrVC1d/52/2OMZR6MhjFXasNMsBpyz2eth7W0ha9W11&#10;j61fQS+lFHInwXAiCIiEsxghaVF4fvPgXDIpMOC+lV1VSZfg4VHQMDUqy9a8P9lkY5hI2dmjhiOr&#10;FxfW8k1zwvHXTZZ5TBaE3QuGq55NbSxlY57e6XiI4jcceP8AuhuXLE7gXtVAtlIjAeCURpIgcABa&#10;AcZPhNW+FFyPiwv8cLfDARGx1WWWo+TLmS4judeltpp+UGo2U99cWdw0bu5kDlnmtJDLGY0kWS5m&#10;f4ebcJP3WJTW93DcQyMr3XNxynjLRvFUEgkKV9SP9kqPs/5WWSyAju+LAURQFJlY67o2o6feWMDW&#10;+lJarMq6dO1vc21yYyVZWeVXa1uGk4yRySf3vH/dfHBH1aWW2HJX9YsRJGrlAADT7SN/xvkzmiBf&#10;Ie9qr10P4fJBXHmDS7HUKG5tY9Jnijaz1CWKOZy7pzQmK5jd+LLvH/oy/F+3wdHx721wLl446BQl&#10;Vf1WYgVFRxZTQ/y/FlePVxDfk08hW25/h/48lOneb9EPl6LUNSZlT6z6QI06GE3Eo9QBucM3J4eK&#10;8Z19BG+LhG/++yi/bU7e4f0bL9IRMGETxtyCMOqvuoHxA9Fyyeoidq+9thpuW/CWceXNf8oarokD&#10;Xeu/4YvYpInuYL0Q2ks8RUNFLEJeckkbxsnpyc/iZW/1sN9MtYYrRJXJEoHN1cFOPWnJWLcdu+Ys&#10;8p5U0CBmZG+TCfzF836nca8dKs4FudOuQIre7tZEmMwKr6n1aeNYfWbkQyxK7/E3HFb2yS44uAAK&#10;hy0ZZJNhsQy/a/Z65XjycB3b/DJjtv8Aj3Md8o+dpdCmksbiSZSUNtFBfiOayp6g5pLbTufQKKZf&#10;jjl/55fz6K1gio/7xqijrSo5d6inKppWuSlOch3f1mrHjB5pj5g8463efWbWA2ETwMrWd0sn1dxC&#10;x/dFZDJ9WZI+bxSR14srvyh5fElW8dgkksljwa7O7qzcj06b14/7HBeQ/WCR/Rcw6bGRxXt/NQGu&#10;6/5/ltrPS/NsVxbeXZG9OO6gt+CgoxBlUKI/UbkOfpTfFx/u1j+HKmeP0qyW6ShN0YRlAOWxIJBA&#10;2P2lbGGKZO5r4sR4EY7/AFHzmitOg8zXGuKNI1u908z1hvxNc2l67fVgxjDqkkUrh3T01intk4cv&#10;7yReWMmjjU2ztDHJzkIAALfaBG6ps1P2m+z+1lsN+Kz9IcPhuNjZN7LV7pJNb09NX1G1/R9lDJM0&#10;skcILxOrfu57hjNEZ6/uoWdX/wB08n/ZWX6vC4iRog/RFZgHFNyAwJYj55Vk4iBYZ4MXEQbr/Y/7&#10;pKta1DVr2zuLq+sdSm0+Yf6RPawtPayc6rHJNbMI4YpxX7cLrydv3bxPiN9fWiyLDIQk8jcYgHjV&#10;nYCpoCSTxXxXDixk3TdwRBNjiP8AWiq+UNI81iyt720uQdGS1LSpd2F/IIIi3KnqBEHCRgOMcFy3&#10;P+TkuRf80ryRvy815JLaRGFuFMjAbksu/wAOx+Y+HInF6bv/ADWzCBHIE/8Ay48tWQ8++X7uw8x2&#10;V5aevJLDZQtMPT4AloUWdvWQHl6npS/vPsf3n95nlDKHbvqDO0/lgGPk6HYcfUmJrUgjkBw2IPXw&#10;zs+xJVpx75MJSopNqTIL+gJ5EJQLQEHf49wR9nbf9nJ0pb0KcQXlQ0BC8TxHFgOg2K/8SzbSmZDY&#10;olRGx5JA/ptdn96wS2lVXKu/JOREiFh8RPJXH/Ap9rA11byfV/SElIZA/qGmzK6sWRuI5BT8HxJ9&#10;nl/k8Mq1IEoNOU2OSLguIJLjmYi88RjCx8hXkpVQ6lzTktZKK5+Lg38/LEnMLu6vwZ5o24gjiS/I&#10;cl6t8VDt/wADxwafbZOm6gokCeMRlOaRwzLUhuYEXAgE/Cvwch8Q+L+flywAkTsAjKWCsXVqVAPq&#10;8fD/ACMyZQAOwbpQAKYtLFVnBAZgEYV4kqI+fj25/wDDYvZPKtLWUtIykRrGAQOKRlSo/wAjfkwy&#10;EYc2uIG6FvLa3A+tRFYVIMjOaEF3kVg5/wCLPh4I37PL/Y4rKrs6n1DFCzUVh9pKMyrIRv8AEwUf&#10;7LImA5lBgCpwPxhcNGst0q/vEG6uSqu0aseNVBc8aj7OJ1he3UMrNRfUEYrv8DMeOwozCVl/41yc&#10;uQFLOJFKxSRbhpFI68A5AqtXVd99wDED/wAbYupZw8jMHcpLHQU6sUCkk0+KMHv/AJX2sYEx2QCQ&#10;aQ0iCNo4Yg0SCSKQ0/lXmzbCtFkKH7P837OI2cDS21wkTiJkTm3arKobkPoTgQ3xccsymO99Wycq&#10;VtRuYre7t5JYy4lkWNXUVoHbgFbqftOGqPh5f6uOnRku2klQuspH1sqDUtGrKaDvXt/rYYSI5BEZ&#10;01alDYqlsUVok/0KpFPTfiyVNPhC/Z6N9jAsFsHV5JECc+QI2ryQ7EfN/iXb7GZEaG55s+II17ih&#10;VFYlkKmhB+y3j/sdq1+1iwgMSlGaqvzmjVhXlUmQdCNlTko/yeGQlIdETkK2Q4mWQh4zzZCIZJAR&#10;VSaIwBoafvOPX+VuWNkjZZ1UEfFVlmQAlSrGMgj7NePDfj/uuPIwj3lER3roWDoz/EKfC0Roofki&#10;yBgd32PP9v8Abk+1gqVUmkhnAC0eqBQBxYcgQNqcRx5f9c5LkN27wxSFi5QQS20jF6JxLuxYyKQt&#10;C3fk3Lif+bsYBBJcWsyR7yxheO/IMSRt9K/8SwQo+ruRjjva8STx216k0oAglZgxpTgAG+Lr0DV/&#10;4HFJ4rmSAGQAOECh0opC8A7A9QG3X/ZL/ssgSKNlBkACo2s9nHcOsTtxMhLRyDlV2lMalSN+Hwvv&#10;X7L8v8nNYtcwzQ2crq8klZPT4rs8TDlX25g02/a/ycqlEbVzaZY+oU9RFjc2k16gZERQnrqzCscq&#10;fCymo/YdSf8AV44pbmIW0lrLcNEtsZo+WwAVuXFu2ytJ6m2O0b4dnK4qG3NC3cEqzm/srVWlv/q1&#10;zIB9t5ECCRCTyFXhhSEbfzYkVsLozhYvUR42CsQGBBLAgUoVWTjwqv8APgudchTCp1sipDqkFvah&#10;5FDLKnqoCUoOI3q3IOYufq8W48vS4/6rzMZfiqztwCTruz8U+D1K/Zb4ZGjlf/fax/yPiDw+7/fI&#10;lIxQ0WnQWMxB4R2skgktUIRIVnlYP6SKKMnKaKOeJPib13m/35Fg/S7kC4t0jCqfq9LlaUVgnF1d&#10;a9RVpU3/AJWyoysG+/0/5yMWSrtI/NOnSSWV89yZSfrgbTpEbm6y3CvbtCwXeMUEMnJfsvIsn8+O&#10;DIbiOzm4jiJEYhqqQJXpyHZB8J/41y0ZOKJkf63D/Nbo56VY3uRpl9rluksnrtBdQ27xcZoq2cId&#10;Y+qvOw5rRWX4m4K/7WJ3dpPFNJVZAHRgkI4sQ24FAP2pOTsv7H7H28sjmiRf+ybYzsc1bSfMGnXd&#10;hHMs8UscTh574ExRiNTyYuzfEPQMccUytxdF/e/3eMsbh47k292VSrqYD9lKN0UKwHUNxjX9rh9r&#10;7LYJctlElbWLdJdN+u6eTMsccsd03IGVnjNObvEf2ZErMf8AdfP7H97HgLTYFe0NYmUoK8S3Lg7s&#10;x4k/FujhkkY/76zLll5FtlMJtf6gYp4eMyM0paq0X4kjVQW6j7SspjUN/u7BL2XOSCJ1ZC0hQjcU&#10;do2G3UU/eMP9bIDICL7mOOQItDfpeBLa6vEkSVLeATiSvJfSRwSx6EtwiDf6vH7OITWt6UmghRYp&#10;PTlNtIG5Dkwoldhx+74f+LMfEJtjLIb2CumoQGNbh5S5MkaXCFeHEIatSvLlT9v7Xxcv7vGzx+ki&#10;SV5MzsYgfBnZAaf89F2b7OWwkC3miETa3CTu0TfB6aoJwKk8vTWSnLYUpG26/a/4HBK+vCk0acX5&#10;uC3Hc8iwfr0/a5D4ftNkNpEHuarQTx2N3PazPyjW2Rwiv8KgcDHuKcv2WRvj+yv7X7Je908E9u4j&#10;HGV39RgTyqoYg9D9rgy8f8v/AGOWEEonZTNrf14pYuVQoVFVgAFDUJ6H9nkv/A/7LHic8AQhhf4l&#10;LLueIZlBWtfi9NP+DbBw7UVrZYLdj6iSOJk5BkBqBUhW+KnH4fUf7P8AIuCJHhg+NDRpSGr8I5MT&#10;U12p8QK/8FkQb2LVxboaBJpqQSAenACtByNABRabkniwcfF/L/wSsV0ksMLBysZRSWryLIo5UNa1&#10;5j4TkeCmciO5Dz6e0bTBI1kcykxrQAI7sF5r/wAYj+8X/hcQuCsSSyMKpGjutOp4AkHf9rcnLAUy&#10;RsDMwiAqHZ0Eu1QC9OQFD9kcVX/Vxb60KK6KD6b0qNhUVFMjwIsgKH1AtzilkYCaOpB3IrTcfdlT&#10;c5g0bHfkCFO+zD/M4Y0GHGV1t6NuUkQfCEZSw23Q+/uOOOURh+BFCxJCjpStfwOAkso7lazy8BID&#10;yVVHJyaGvHjX6VxtynBGBBC7KK7bknavjxxjJgee7dnMJJFbmC9WZqbmgUb0/lD/APA/6uPgjUqK&#10;7BkNFr8JJFKHbuPi/m/4bBIoU7yWUOpU14SqZGoS/EbkjfqGov7S8f8AYsqYikEM3PcotVNO9ABT&#10;9X/DZLi3CjJRVmuY/rFt6e3quVZeXbkWau+38w/4DAy280auDSqgLvsKFd9vo5ZaZAtsfJGG5gla&#10;MgkhqtUbmoag/XxwTd28ropNSyuGp3HYDb55VCQBZWg7G7to5GAKrGyEBhXixpyZt/YYDaMxkyKt&#10;ShAcdwGIFdsuu9mskgo/1lcLGW2kB4EUIJUE03x3CD6sByPDpXb+atK0pWu//C4LNo49lvK4+tE8&#10;RyqCOux4kcqV6U+Gn+yz/9FTT9IsQBdiZIblXKLacm4gByfgXlRPUYUbj9pf8jN8CRbzMsk+XR7J&#10;rPmG/jv/ANGDS7m506SBJZNXVR9oqPtjh8foo3qBm4tzReKtKuM+pyycp44QlwhaKKbhExoKNSoB&#10;J6Ur8LfaXljGYvZEtkw+u2KzLDPcloCEuJYjJcIAWHpj4SwCr8Sn025Iz8JPT5tyxNrJrtjKknO2&#10;IIEFsFEvJHCygUozKVVA38r/ALfFssu2MZUubVodPLQSkRXXwkXV6z+gAys0ReQkojeo0nBPh+Bf&#10;sYzTz6PqyiSWKWXi8ZAFWDylVoKglFL8wvD7P+wXGMr5Mp77K+qxrKYI2torq3iLxTeq5IjKQ+ox&#10;JYMFdgnplvV+H/kZg65t4FQiaVozIvp2/wAHw1Qh2ZWKpGGHCvJfj/Z5c8SPMMYFKLe9uZ7pBaW8&#10;dwLeb1r+k9HVZUZI0eJXmmZCJKKsn7pvimSP01RcfBZTQ2n1dZGinIKq80ZkpGxoBycAutP+LV/y&#10;P5cTE1/OKas78kJea1Z3N+by2VLm1gfky21zw/0mNKsJI4XYpKG5ckaCTkv96v8AuzBMenTJ8Vxb&#10;tK0PBuTCMqz0DFi1a8P2eHNv+ByPFYpiZ3yKXSeadNulWC01SG2N8Z4mjha5imSFWMYEUdD+/DcW&#10;9ZoY+XL4eEnHiC1JjBDJzga5FCY0kPpLI43EYaSnLx/vG+D9v9nJCcdwyjfNONHnjvnCWd2ltcxl&#10;VmW2KXEsMbAj1WjibjEzFGT47eNfV/3U/H1MoyzPaM0Als7oipijMczgV+0WYvEvqD7PP41+0z4z&#10;nXJaHXk2tryuzFevHeWKNRLmQPaAlT8MSogWST0tvU4fuZOaRpCnx5djbTlVItgryNI0ZjVVYS8v&#10;t1YurVH2v3nxL+yv2MMSBv3/AI/pInLzX6pqFlF63qXgCWwj+tLOzMr2rKwCcIvTkjI/Y/ct8f2W&#10;+06viDLR7qJVJPxyhOCrCAWUP6bENuFDNRvtLyT9rDwiQ5Lv0Ky5ZeLx2E8kyVcw23qiSZrl/gcx&#10;m5CtGQGl4Rh41Xg/Bv2MXR7mR5vVWQohUCeeP4GUEAsjISzFiNkCL/wGQuXdxAIiB3pfM+nWlvAL&#10;NIhKFd1sbC5QTeq6MwSWKXhDGqKz85ZpuKv9r959mmuzEYmaYSW5kDfugaMzVqUTl9rkzfGycv8A&#10;ZYBAA31YkIi30mG8juTFY/VNVNuYv9LKs6RoVKxzziM/u+KofQinaLj/AJHLAcLcHjaWUgQnlbAs&#10;9EPEmhqTyDVydAb1TdVj3ppe2yzR3EVvbB/rY9PUGRYwZV5iPlso+KNQ1Qf9Xg+ISRWt1cT3kEUh&#10;uI/TQPI4YIq1U1HPjIvJnZiftKy84+WQjfNO8aBbshqOn21rY6jcQiKZpyI7SN4fV3Z4qHiTC4hC&#10;AKhT442aObh8GDDZXkhSGZXSZifgKqAVowD0UuRVfiV1RuPD/JyXFbSZAbjkhE8waLHbXN5ZTwTW&#10;ttRTMkrO6y1Q+kWk9NPtlFeGSaPn632lZ15K3GpTQ8Ip4/q0sEY9UmSKpUAAMq8D9j9r92v2vh+x&#10;gnwHmFjG+R2QGm+XrC6WaaznGoWt5MZbV1huSgd2aRw0nrKzLL+w3rMvH7XwzMraXU5Z/TRSKhQW&#10;tpYuZdUHUSLy/bHxMeXwfaT4vhnQ5BHh0rW/lu3snnkoyq0jcb6G5aIRvcEjh6LmNUKxuGRU/wB2&#10;PxjaNv7wwN3DTkVgmYKzxxRkqXUmijlRgaD4Cw+1keComjufp/HCxjz3tjbeX9UEZis7y/tWkkSC&#10;5v7pUmW3lVKvL6HOJlDvSdImWSOLlyj4YHuNVtv3kf1OKOaQH1FRgruhRalSVUNwU8Xr9jhkYYBA&#10;2ST+P6rfKVgBry/+X+r211FdzeZb++t43rBHcxl4Y7hJnIZk9aYxiV15xekFSb1Y/h5YUSXV/CzT&#10;3MsEMjcUiklcMA8lB6SVC8mJ9TgXV/U/d/ay0zrmsd9gzdLHRHtI7OGG4a3d6ywQK0ZKxn+9JB+F&#10;P7kOsTR+n+8+w3NcGxzag7XEzyq9pG4aD0q8k47FyUHp8Aajb4vtfZyoTBLEiI96VG10RTa2a2RW&#10;7uLcw3DXXErKXJY29J5PrPrMODqH5RsvD45ePJQEepai8lDJPDFJGIhOrCdQzBJDylb1QFZJK/GI&#10;vtfA/wAXLJcW1MqjyTKbQvLYgSGG3s55be4+tm1WP6uSIjIq8YIvS+NHhCf7t+KP+75pxwyt7mdb&#10;WD1FdbZkrJJch/gQGjoCS/xf8jFf/fnDjkYRA5hrO58wldzp2nteXb2YjOqiYEWli8AaS44ARSyh&#10;RFzRVUry/dNGv+6fU+LGHWpFQ3AmVYOW5Rkji4EsOJcHjyLt0bG4leAKp8m6Of8ARpLfnMEFJbgS&#10;3Fz9YVYwHVZByZVjjXkycuS/B8C45NUvI55D6B9LpPbNGsbKxBYr+8SNG6cYz9h/5/iydAjlskxB&#10;HmhT5c0O80mALeySTJ/xz9Riubib1kR1QSK8M8sypyflL8StH8XwcI+WKR3EIi5R+oPiZlun9Mqg&#10;MjCpFAOzL9rkvHERI5clMT1amsr6S9MNy9syiNI59LiFykkzpBGxWOUSHkico2qsPB2kf4uWXe6U&#10;Jvgnu4TE0iqJHDBkZn/u+YPJSzdFyJsX1pEc3ks03zOLONri10e9jnigZxawPEROiRp/pAjbikio&#10;p+J2Kv8AZ+H41wLDY6jdTfXI9RN1HGaRMh4oea8W5oCvJuQZOTKsi/632jiBItBnEbVSPl1LyzYw&#10;iyu9GGm3EqMZLeVeUiJFJzCpIPUTggKy8Ed4Pt/sNyxa6fVZ2hlhumtkILGKoKShXNN29ID1a/y/&#10;8RyMgNiAyiQLH4/3yCs9H8pWonjudJt725tnjiW5WIme1DRqeK8frLAWwXkio/FP91qvPFec06Ot&#10;u00EUTB4ZmKyPSjGqlyDvQ/aZPh+zkrNEhr5HdebO0tUhXUYbK8vbiJoLq2jVreBiCi8ZEjEoKoW&#10;T7MUy8vtcOK8qsm1BRcfXW4yqDInpSSR7kEqSC1W6bn7P2ceCxvzTklHalPVtP0Sf9GrpkMU9q0g&#10;gl+sWlvcKIUcK8QZV4xsefJF/vP7z/Vy5llk/fRyquolDHE8iVlCOKnZePwttyVXX4k/a+1kZR2T&#10;E+XpWRWml2xW2ksAdFhf15ODj6os8Uihd3L/ABxmIFXdOXptx/c/EjUbTUWeGAerIssNJGkaUxg1&#10;A4qDy+0FZuP/AAf8uDY8x9slEogf2Kn6V8tW4v71ks4GtLtSnoJZrM4VeXqu3wU4NMiLJ8PH9jh/&#10;eZaW10LgczLNzK+klACqDYleP7BH7Pw/8LxwiZHknjFbUG5b7R20+R4ms7RIQ5vZi3JXmbcCTmVU&#10;TLJ/uzlN8XL4G9T1MCC3itVQ+miw24FvbyzAsAHqq09QSKWDen1HP7f2sTDlvszEyfejpmOo1txc&#10;Tie6Iu7u2spfSctD6bNVoJIJgsi+qgo7Rvzi58Hxts6ItbdhKF+Boi7lY+ZABYgqy8lH8mEHp9SJ&#10;b80ZfxyzM0d2htpTSQXKxQ+pL6cZcrGrCRHMbN9kyf6rNiFuv+k3YlZo5bh2aGCSjK4SlXiarAKP&#10;sUYRfa/2WCV3XK2R2AVHmAhsVhgMkFgiJPdRMBIvNQOE0XwueW0lYzNyaP8A2LG1vFd0mlEKIWNT&#10;z5shkb4mTYt8NA37PH9viuNVYDRKtt2O6jeaPSysfrk0rInJBEYVnS3jIjjnq6p8as8XHk3Nl5xc&#10;pXZsYztOG/eRPG6FrWWMuFKq61Q/FyZ61VGRP2fi/wAscZsMwP8Ajy6LlYiJks7sSpcrFqVvMsBd&#10;C0Tj1qKGiWNl/fSrNN/dv8Px/YCw3FzNbORDcwyN+6BJZAzSEGvFjxChd1+LJmRItlKIB6JncW2l&#10;Q38XO4sLqKFvrLJwjkeNLdGQ0aMeo0hkKq7KnLkyrwbG3N+kMVtJdhrSJqtO8zr6dAR8bOOSxrzC&#10;LyaRl+L0/wDdmRGUXuUCPNq3t4ud+YZ4bp4isdrFBE6TIWjL+kULr6snotI5VIY/hX1PhaJeC08s&#10;aQxQSSKruUKuWAD+oKUXmFNea7cTy/l+JcYjzUDdZbLLJdz3yxEQRiWGSAL8ULxOSpkMLyJT0ZVr&#10;6iun8/pxyNiA1OZmilZeEUjMkivCKxotaFuHM/viFZZHVuKfyYeJTj/Foj9C26JPAgleaPi8TR3b&#10;H15Woh9MO0aotvU8oo3Tm32ueCZJI2mma3kS4JQVtyQ/D9pHWqMX5MWU/Z+HD15oiDteyCihm9Cz&#10;S+hlsRFISb1eUKzV5RSRPwlURcEWN0D81WRVVf5MRtNUl429Hjj9StY19OhjrxDq3F+ZXh8Scef+&#10;T9rAZgx5MjAcSI1jQLWeO/Vop7ho/hjm53Af11UyGFgJrb0g4l/dyCWOHlx/e/3WKyX1yk6gL61z&#10;IzISwWNAVDMJdhI/GQA0UQv/ALD4mxBkKBXgB934/H1IKPSLX9FL6UTQafBHE8cSzNNMFfgjWzlm&#10;hiDQsV5P9c+Pj/uz4UxsdxqP1uFLvlFRuczrFGYjG/JVQhgsqk1+F/SfnxdcF2a5MTEVUfvXz2ul&#10;NZTNpKpc/u2WKN7qUXC3EQR+StHIYX4svJ4/Xi9FfTblxlTGC3SaQS2iFKk84QqO4EbE7qrJ/e0a&#10;jJ/svhwEgM7MRui21S4s4WttUkDMFXjfO0sVuTOFQ8ZJFlC+hyReM5Vvi+DlJywaskvFg0VY1J5I&#10;WpLGjL8QIQO1AKdP9b/WlYPItNWUsuIbZOEkc/pXckaenKI+drcTRyH0yrSNDEZHkLfC0i80f02/&#10;4rQE1sstDEZUDCC3USoY5RxqOaOeLMhO49TnyXlwys8N7cmZtXa01Se2B+sLbOVa6u3a1mS5gkDF&#10;ZGgmjPqRxSqj8G+rem0bcElflxxa3aVYElsxIwjEarBKFQoxYBjyZhHtSqr/AHv+W3PjkOG+4hMi&#10;Ad0v1OFJLq7tfMC2/G+9ZmubJpJfVhAcqrxor3FCj8ZpOS2vL/dCMnPGm6lmuY4RbH1pNhcfu0DF&#10;Bz+yDy+BiI/g/axqEBdFkRtdq1vptvptjdTvqROn21Wksmee5aJJm9NiZZCfhlVWmX1/ihj4/EsX&#10;PF4YLtIG5M3KPiY14TvwdG3FZWqeSN9huK/6+TjvyayY3/0il91qGlzajAtsYfq116guH+sWMf1m&#10;3miYh+NqrKqpNHx9eNZJV4yfFH9rLUrcXEgcs8oCMiKWLAIalGAD05fa/m4/a5ZI7FaIGy+4B0vT&#10;bd7cRW1k7SpdzusUUZeYcEnR2kgDtGAI+jJz4PH6bRriMUI1O0uYSSFnFGHKTmvA8H4yxuPh5LTf&#10;h/lLkJEHcnmk+kjyVtTvI/L95p00rFfqsrqDC0KQyGRDNH6lvNHy9XgxakPqcf2H+H4HenGt0ALR&#10;oo7aDlCq1VZJN/UiVTT1C3g3+vyysgyNRZAWOfMoY6jcJpLv+klv7nUNQK3c5MUklrauSLe7llVm&#10;9BYR9l15L8fpJDjke3t7yAPJbwwKnwKxINAAKAEye3L/AK4wzkQKG7OESQp6qNTv/LuoJa2up6jq&#10;U0pjlMCxivJiSxkVbP4eJPpun2fg/d/3643UJWgBmiCSLyIkROKCpXiQplYcG/2L8uWTieEd/wDu&#10;kCNojy3Ct1HFaXK3ME3pA28l0zXEpRJDLG8n1RD6sdSQGkli4emv28ajk3DwqYI0QO0vxNMo9StY&#10;pJAUZCV5Hjxbj8PHIyJPJHDte9/j1NzAHToLll1C6unlgjgULHZzOtsUZbu1tpRKkoSQxIXaSNpP&#10;UlR2+KNJHiOG2VbiO4lmoQkrwhWMZJHHkW6rHX/Zf5fw4DGRjyQJE7UsurvUdUabSp9KtbTnzezt&#10;7+QxJdw0IlaNIvsSzftf77+F19NvUwReXUcFrFA1ype4WiSgKFkY15gnYHkP9Vf9XHFGQFy5lYwu&#10;Vj+FJdC0ybUNVutROjzRWthMryWNxLK9xbpEE+rskaluHpMnI8fVkfh9qaTC52tLaVi00skoQRNK&#10;xDxlXIVvgkdjRloKs2TozB/nfj+H6mdE9GXW8Gq6hZQH6jaW9mZTdRWKepFOskA9SM+vBDGvOOUM&#10;zIsbfyf5OO+q6Ve3FuI0a4MZMiRxyqqqFWoB4sk1OQXrz/l/1sWpEDfZmTwx32/H+lQF1qfnPS7a&#10;/wDrdxHpttIqQvdyW0rXBkaYVlHqLNp7UjZlkRBGsqfvucXH0oRd0LdGUw2UkvqEcUB4NHI1GKhu&#10;h+A/st+xlnDKmqMieZS3SZPME1q5vtfs7J7RW+sXEka3MVzZRF41maPkrRfvA9fVjdVWZX4fu3Rr&#10;uWZpJzb20aPERyup3kUBdn24o9V681Z0+LDONHn96wrh3tD6c2oxPpcV7qr3Nreq6po1lBZ+qzUM&#10;HMmW5hpIjcGhkitpU9Phx5J9hOIz3CSRXFpErwHjJ9WnlApyoCFKgrTr+1/q5KUedH8fJRKMTe/q&#10;/nI6W3urFra7tdeme3voxLaDULCylctwMjrJMjqkhkUemy/ueCN/ffDlrexwQEqis8H7qQyF5fib&#10;oCSI/iIbl8Pwt9nGjW5WWLff+L/NbGkX2qXgjlvJYIbxvrNv9WW2swyRhS7osbXbeirp6TrNzmj+&#10;KVlbi2VNfcFU2sEUjVpRwiH4iF25k1K7qY/tcv8Ahp8UOR+8RYiPfxIiDy9NcMx1DUr2JWFOVubi&#10;RaIefx+gicAx4yJcERx+m8jJzSRvTWaSVv8ATUt0cpJx4rvyHEBZK8dlqf8ALys5MYPD0ZRx7VfR&#10;K1jgtpW8tXWpXFsbi0Msc8w4emxZnltqep8Upji57+h8K8/2+bC/RDQu6xmZg1eMQjU9QwFHohpT&#10;7WRnliOtMI4pyOwKQXfmOHTrq3trzULewieEpG99JczglFeORhJA0k6CTkQY6o32fik+1hZLPN9Y&#10;MJE8M55TpBIDGvFCoLc4iVfr/d8k5r+xkjKJF3xNogQN6ZbZR6Hd2sd5B9RvbICOwfVbRhdNykYu&#10;EZLhawl2WP8AfcZmSTg3qv6fwiLGO7leIUY26NRStVioCWpxq7U+GnxKvH/VbKcmWMN0jEZ7DmlX&#10;m3WvK+iQajJcvBDrEluZp1kWOTUG5RpByD/6PH6n7zl+6ll9VfUbgssTvjFttQkcSCFJ4mUNKF+C&#10;RagELQuvLx+IL/k4fzOO92XhED+Lb8fzUVfeavKen0s5tUfSbtJni09p/wB/bSskrRSS+osUvpU+&#10;OP4JXaHl/pEfLlzTQ6h9cZTbuCwDwVRQOKkHi7F+XMKPDJnPE8ypw9yJkv8Ayqvl5LhtZs5rW3Zo&#10;dTuYblmVJZgYxJDCkbRrFLNIuzsyen+3w+JTK1tXuo3ZZJbeVfgZWCAA9SOKqoO3TMfLqOCqFxbM&#10;ODjJj6eJgfmzzha+W7nTj9Sstc0i7El0ksTXMkpC7JIl1NJcUrIvNkX44/S9PmjorISDRdchvKfW&#10;mvIqD11+rxQioNEaNufBafaK+m3+xy+OaRAJG0lyGjVcvezfS/zJ8kX3l+1vro2mjFyVsle+vL+d&#10;iy1mjuE9KOYjcx8vUb95/wAOZTafc3gi5BPQQ/vTyKlOHVeIANG/mWT/AILJSyADhI3cSMhH3lAw&#10;ecNI0Ke8hga6a+uIwbLjEkhuWuiBFIsnOROcZr+7uLf7Tfs/GzVbabfRxLFMYGRUZYo/UclxQcSZ&#10;JhJIN6b/ABZGGW+QJ/2X4/0zYYUOIX+P6MUJf+f/ACvKZDp/6TS/imha7nlthxt3UkOjxWb29tIQ&#10;nNytV58fib7SoKSOxglja4hRSIzJzl4c0I3YUHb/ACl/lzFnHJMbOVpPDBPFxcLGfM19551zSZod&#10;C1eSSZL4WrW2ltcC1uoXASNzMzEI7M3+80r/ABrMn+7IpMU+t6PfTmNJI7ho6VCkOAaBgNu9GB4/&#10;y5GEMkdjzbNSYS3h6Ul0fRvzU8o6TLdXFtPY2c0jRyMzejKA/wALOWIZUXkOKSTL+7k/eRfZdsQt&#10;LjTkn/dgR1cKEaGSCrHYUEwWrfD1U5YYSmLNg/j+Y4/EYkb8Q/0zJtesvO2peXZ4L2Oc0hkd7mK+&#10;t7/jFGOTcpLHlIIGaRuUUsTfs/vW9Ncu+exCmE2yfWLgMFjkjWsvEbilGD7ZLS47JkT/AJrblnGU&#10;RX+m+lCeTtP83rqDXNz5jefQtMeJp3t72WSO1S4X4DWRoprfduPL4eTfb+xisGpWTUSOWNwDw+Ao&#10;KfshG8K4ZYjL6XBjjr6gUTrXlXzMJZrya0mtZB++4XEd1NU8vrElxCqNGjsj8EkWQSc/ikd5fifA&#10;r3thJdxNbNLMA7I9xFKrRRMu3pyAPXdv+K3+L7eVgZCPUAHOyQxCNAn+rKv+Jb0vTPzATSr2HU7T&#10;TUilgLLYSWk0V5MCD/pMJkjj5ukbOP3d3BJw/u/2UcYb9JY3VxT4zHKoK1Wn81KU5LkoaYR3P++a&#10;5T7uX1epI7XyRdWepWc0FwryxWsd3ps5ilEUqsK0RWaRX9GUvy+P97+xHjbp2t4JfikROHE3AdXC&#10;EVPRw4WleLMUyMcdzBY48vpqkVZ6TbeYdasGd7CS+jmM/wCizZyWslwkg4Flmt3t2nZmT6xBCs3w&#10;/H+9+1Hhdb6jMnO2VZ53jNIJyrJGR05clQKSCfiXh9n7HLMjJCEpc0gxG5pmes+TLW9eC8d7HTYL&#10;pRc61Ys0VxeOUX+5Pqzs8QdIx6c0dxy9X45fS+3gmLU5zbRNchS+zScGdAoFQSrhfTk3HxJVeP7e&#10;Y0tOOLbk3jUSIrp/Cxy+/LLQ4/Ml5BoCyqAGX/SobW+EhloyxvbTut1ZfD/d3PpSvNHzlg+FcSa6&#10;u0mKpdMqAh2hVF9Tpup5c2G/+R/k/D9rLpxhLet2uOUxA/3Sdr5K8t6rYerd6LCbheVtFetPOLQo&#10;jllkVbdraCTkvLpMzI/7yT1ePpYvPr0NqGe7It4eNVlnHpR8g1ODMatyb7S/Blc9OAdlxZrrYSr3&#10;MXk/J5r5U/Q1z9cuGcJdw2E8d1OkJjqk0UXOCH043HpScrh25N/uvKtr64lZyk8RjnY/UgabAJUg&#10;ca8/5t+OT8KMRZRky+qqKL1fyL5e06yt3vLK6+u6ZCo8xzpzQy+pOqxySNcFVt+VHRpYlmXl/dtJ&#10;8T4layTrZ+n65b1WZRKUeIqVJLAih4kUPVcZxhKXeviThLbYf6ZOtX03y9qWtfpB9LiE9jbwyvZF&#10;7XUBcQTKiQyRnkjTRSckVZElZEfk3NZPhxURyK6pNJzJHE1UGN1pWrbBQ30/7HLJVXLdxwTvSxrz&#10;TLm2kn0y2MMFs3qRmOWRLu2lWRY+MSB3uJIiw5em0fBf91zfDgeS2u4LovbXsVvZMGjNsq8fi3PJ&#10;Dy4o3I/F+6blgMIno2wymqpVtZdE1i2tU1Ty3c6prFv6V6dTnH1iQrJQenK7Cs8Pph2WKS5/d/Yi&#10;RfS4KyV5BbIBNMKgwyyO6siNWvZ68z+zwMn+rkxLhPK9kDc8kxtLSxOvyk6Vp1Q4v7O1t7eWG5lh&#10;VODMQ8JX0QxYSLNHZryVH9WTnzxI3sDXcdn9YtH1MHiI2kT12QryBWMFmFaftD/gMgcoKBfmiGt7&#10;K1S5ujb6pbeXniE80ccUqWsUyS8H9SeQQ8uC839SJk+x8ElwzrgqWSQxNFbobedV+NnEicFAqf7k&#10;fZHb41/ycTV3SY959X4/pJZb2ULXsN1qN2ur6NcyEWsNtJaXSyzlisTH9JS8vVdXTmkUMnx/33wc&#10;MZDK08LXF1dRTRBuHr26L6YoeJBZjK7FD9rl6eQFgkCmQmSKpbJZQ6VqCaToGnXFtetG9x+jb65n&#10;+suKFvht42s7SD1fijSW3a8T7KemmKK1xb2jNIrSBnKUQ8SoJ+Egswp0+yXyziEjuGjaUtkRdrpW&#10;o64ttZSwQXMdslwTcRCVZXC/vY3VYpORUN/ewwfZVuTt9plbWdLpRHc2/oMq1aGZN+W45LJ8Uf2e&#10;y5XMG2XDVkFJddtL3RpEutF1GXUU9X04L7TrhHjiSTgwhuLNTHcbS/GHZvT/ALtfT+xxif5kLYW/&#10;5b6zaWweIRW9EjZ3c09QdTVm2/ym45VlxnfuDlacXkiSWUeT4/N9z580rVNTe21CC9kBnvooYomR&#10;kt/goZAit6o+2Io/Xj4fy8uXlrMR3b3jO8flHRPJto77J68gB7cmdl6fTnX9jxJwAg9S42QWWH+Z&#10;gZNQuIoiDMI+TLTfgiq+xIp1FeP/ADTktuLow1Kxl4hVVK8V40o1PiYHfl0C/wCtmwnklFr4iEFa&#10;WP1goruI7l6PNy5OGrWOp4pTZY+KuWX9nhikqiRCjcjGSEA6cv2mPYeHX9pcvrjG7dI8QUbZ2hmE&#10;qhPXUNKzEV4f7rQChZuP2/s8v3b8l/ZwNHbTNvK1ZZCwjp8JVWhG2w+0SB1/ZzEMzDq4gycBTGa7&#10;gBYQKPq8CxtJX4gzJcUryJA4J8fwr+1/w13EUXwqoMvIMarQAFT8W25+H1Of+wfMjxwRTkRzcUaK&#10;y2vLpXYyL6AVlBL/ABVDikY5bD94YuH+ziy5oVjgWnCsxZwxJDcAWWi/s8d0UfF/Ll8clUL2Z4pA&#10;FZaXzT6hInOXhZBYZIwqlTKyxycn/bLUDsfg/nbkuFzLFX07gkJbBnmWtAYgQx5H4f2ihr/rYkiW&#10;zbIiXJN3lYJ61sVV7shIXpWkpBUEA13CK/8AxHF1WNr5eShY1duVB3Wg/io/1snZJ9zGUCSpNLKu&#10;mvwf1JmjX0+R/nBbr36M3+ria0aZFB+JvUWM1oOMcnEmq/66ZcBE79W6MQqmVVjfmKEKkkkYAY1e&#10;OtPi224P/rYlbzLFKpjVgkw+BGHY8UFdv2avyH+t/NlUxvTVkx7qt1C00REjAtEauy+I5OafMhOJ&#10;/wBX+XFrsURpG+O4Jr6RPXkQtOm3X/W+1kZ7Dbm1yHMqFm1GSGIcbYLxEoHTgpYH8P8AV+z8WB7m&#10;RVB5cjGsryqx3pE7F+Ck9SjmNf8AV48uK5COXlfMMBZVrFJE9NGcSXBjRJiBxJlVePqFR9lXVZD/&#10;AJLLxXk2Kc2Ft6co5kkhZR8NeVeBAp4gZaduX8TOWzhGDdCSJgi0BeIjlTiRzFa+BPZsTSL06xvH&#10;VxKDQmoYeoGddqHiCqK2RnYFKSapfM3rKHjlKo0TBZEoGUlCsbKTUVozsuKu8reqrPwSQtzFCCqt&#10;GV4jsX5J8VckJA7NkZdFFYoisTIokZQhRqg8isgYNX+T4/hOJqRyhcVEjFjMEqColjb7J7lGaob/&#10;AFcE+7qiZ3XzRSPFLG3H014+lyoQxikWoahpxkCqpWn82PtXaeEQkMDIrtFQtQAANx49Khf8/wCa&#10;kHvaSTa279K2nFwWQBTHHIWCipZioJf7XxPxH+fwipY1N1HeKfjF0YkDbgROpd2AB61jyQGwDdLl&#10;SVRTSRwppTRAhtOaZ5EJAM0TRokdWGwPq/Dz/Z/2WIzSWvEvKGDQ85HL14RqzUqT2Sglfj/k5Pho&#10;10bIx38kbGl1FNwiaP0JVjVeJX1JGRCTXxb+4jV/8r4v8laBOJi4lVenJi9SA6Vr/KAqyBen+X/N&#10;8RlP+FPHUuFRvpHkiuVdXaPlwUREKxSTagoSxkaEtxJ+zyj/AJG4BLe1nAgqnJwiAh+oQ0DMWNP2&#10;W6fzI2SMq82c5G/JHXN/bqs/Fvh5NxK0NZN2ChQG+Kq+H+7Ey3twscc1v6iRt6REj1crVyCpLVYF&#10;eL/tfbVnTIeJCUuE80S4bpSgvoZJpbK5aJ7oeqDaqwVnSNFq/EH4lb1Yf2fsTRpJ+zj5rVIZTyl9&#10;OJuRZpDxqvp1Lj/IXkeW3wtwb7OXDgqqbIRi6LUhNAD6JdoqfDFRqMsvEI29OZKgr8XxrzX7WKrc&#10;asYyGb1FBCD4AaMmwUjkWP2Wblx4/wCT8T5VLGInYsJxA5IU6boEdzyRBC7h5eQdlqkn22B48BXk&#10;qfa5cf8AjFHi8EwmgeK5CMqBgOVDUM/IqeYHT4qN+z/eN/NgnAR5dV4b3Ql5pi2lys9l6qPcyRyT&#10;iMMvFoYvTSQCI03Cxo0fF/VX9xx4/CoZfUhuXj+sNFLOOJVqBXk4tTpVR3qB8PL4v5mawgUxlsmD&#10;paTWcNz9USeK3+KNgCXjj5Lz48+L0oq/5XBOPH7K4Zm5eaOKe7HIosM0kdAvF2Yo8akgVReNN8xs&#10;Fi4/S14Mv8LGLPTTZi80/TEFm1y15a21wG9VGURLLHcSBGJErvKznj6bcU+zj0tnlVv2SZKhuPA/&#10;uqqBuaryMYb+Vv8AZ5bxuUTa6bVYLcxsxaRPTpJFzaav1llkJXgvGTgLgpxXi3w/u+bQ/EXEKIvT&#10;LqZQ3A16FvhLEUrQhj8X+VmRHyba272SRyOZjKsTegyGVCtOXEFlUNWgZWQco2r9n7XH4cQjaKYy&#10;288g4BQ0K77cyFBYoSW/eUUt+z/wOSMuHdqNUq3TTWrR3NvEXmkk4TAU5MqLyIUSUC/u+bqn7X2v&#10;58VlCTWaNIFkuEYmf0TssvImjU34k/Z5fD8KYxNSrp+xInvVoeyeWDU3hR5EtnCfVxcV+KMQqpMX&#10;IfEV2LqDy5PLjIY4Z5GK09JowDGRsACSRy+QX/gGyyUiOabRVxLcW0SCQ/GstVkBqSzALyK1FRyZ&#10;u37aNgeOJ5miab+8ioGUdwvNK/7Mb4ImrYRIOyJMqQrMsRPByWVmJFGbi1N+ylv+Nf2cdp45WUIj&#10;k5MYUeORaU4uAT4VHENjKdsYy3U7yVfWLsg9L1WWRWqSShIUjwq5TFGQPA/VZGUnh14jiehP68Ik&#10;zjK3LIUmToYlKr6nSpLAbqKfd+z9nLtvRETIQAD2I2YkgfrOHId2GWbr31/WR1NSDuQaFVAJ6d9g&#10;K/5PLjj1WRJDy+CRC1C/QllqOvgciSCNmurUneGaGsf72GQJURnoEejbj2xpkZpSxVgY1KowpyGw&#10;JHWnxUpywAbLZC5YY0hCrxPqPzdWqVO53G1fhrXh+z9nBDXMcrqjIxk4mR+P7Pp06dPH4f8AVyHC&#10;QFvbdBLZzW0bFXX0uQjjLj7RlJB5df8AZf62MjJ+JeQIQhhtt1JAP3ccmU3siJgPhYqQ8gZSa/EN&#10;gCV+/ljkmRSyj7DdQR2qGrU+1cBj1RKKyW3kdY5W2kjNFIIpWjJxoP8AK44uBGXaRyCpLNxB7DbI&#10;WeTKOSkGWnWGOCIFZFVE5sNgxAJNe+5xP6wxg+sMKMT6slBsRxB2Fa/s4RHemyMbVUsY0nNoj8ok&#10;QQQVb41YMymu1KnntiTh2kABAU1Ru7KWXkp+Rpx3w3TXK+SIR1RKlWLACUHojBX4uPmteW2J/B6o&#10;Wv7rmW/DnTxy3p5tnCiP3noFqf6R6YXr/lFK16Z//9IUdQuItRFt60crJBHW1fgjH1DQlXcqRxX4&#10;pIwOKZ0AmR03eY8N6mumaXdaTLqDWt1aRyXtw8d5CJZARblqO8EPNJUdhxgmb9/N+5k4q32UhJql&#10;nDLb7fWRQRh5VZGegaiRl+MnUeojuvD7Sr8WSvYbInRKOT/DeuzQ6lACbNwxaVLZoZ1iNUWRphGs&#10;0CfDJ6Esa/vfT4NKvDHSzJHWWYwzPC/rG1dxFK7ozfDGoZTV248OacHVeXH9rBKvf82I7hbbo0yr&#10;aWX121WaP6ml7DE1xCkcsS8XmlkVoyECv6kiTPJHI/D1f2cGmOWdrd6i19SYKkaM0qluXJVIjU9A&#10;asXPFf8AJXAZSAtMeHkd0jutTh0e11BZIpdZFpZGSecxR206RlGjlmDXM0f22TiiQR82b4vUmkds&#10;z2l8UI+qratUrcVlEq8QRyd+aglGG9R8XFv5sjjzRqwN0Ggedt6b5g0iSGGSbV21VJQJNPWG1Nsx&#10;kbn6cEPpyFVmR19LjJ8HqR8F48MB2elXMgT1YY7OeF1LzlgFlKhnWOMl+QQGWoH2PtcUX4cJyAb1&#10;v8WV9QbTLVPNek2cjmGa41eK8iZPq0MEkssETH03luAkZFaxFP3ypJ8HxM/x424sBDc2xkkb6wst&#10;YDC7FCrg8SQeStz5ct0+0v8Ak4IZATfJlx8+5Fabq0er6ddXFvF6dl6DJeQ3UaJMssDFJY3EZVka&#10;3K+nxWX4Vf8AylxX1JBEIj9Z+sHlJbi2WRDIN+R4s5q3x7s3+R/kZYZgcyP9ywAs9EPcWtpHcSXz&#10;nTv0fFSPUW1CWB0tgABEvNYl4xKYwqx814/H+16mIPeX0zyxQXqqxgWaOKWOR+LGoHqVDFw/RPS5&#10;cpF4fa4ZI5r5EJEYjoiJLLS7NPVl0hpDDObWWW3ngiJjajFogjxBPS4qZBP6LrAzyc5F9XkKeS8+&#10;qwQiNbq+YAzwiObgGVQOXEh2EYZPs81Zsq8cczTEQBPcEDCdPtrm7u7y4XTdJjH+jao1xbJyEsjO&#10;U58ok9Z1l+16cqJHw/e/FiUkF1d2jJ6NwtxFOsJikLIXRabhwKIrtypzk54Rk4vp3UERPMUi7bVL&#10;Ox1IPJNZrp1zYy3lvew+lIqyFjsYvU9WVki9Nv3UHp/s/u8VkjSTTw8cwkubdmEk3pkKAhMcjGOM&#10;pXk0bJG3/C4mW+6iW/kgrO+uYtcKPD6FheJGLe2eYPLJI37+OFJZ+YXhFKsk0Q4/a/vOOA2glvES&#10;K1uwqOs1qUYPIgkAoSacTzWlG4zcvt/Cv7MgZEbcmzjEeYtNXvILKW6uLizZpYhBfJNGYY2eMsQq&#10;7tXirfzwxR/Y5Svl3V7YWVlM07RvMOVIwsVGZeSoAzFhyKryEbN8P7fx4LFbkMKMj5Lre11W91C3&#10;aGGaK1HBTK084Yq3GSQmNfRH94fT9ZVb1F+w/o8kxhDvF9ctbhHh9Dkzc5FHo8QzjjRl5LwHw8V/&#10;1nwDIWV946qv1i2WZLW+0+WKT65wjBSFh9YaRlilU1ViknqFg/Jv2uaQt9sZ9Tl5xK1XiiUFghpI&#10;UJCFQAhkWPiqMrA/zfE2Mj8mszFFALqVohuHRlgnuZGSNpVBgEyh5ld2aUW7T+o8sciU58vS+BER&#10;MYChtpYoI2hRZCkVwGKESrIVbnQ05M435L8X2P2sdujMd7fAPqNrdXF5FdNJD6t1p6pHJG0Lxq4a&#10;IkGQxxIxp6cvFefqcfg+NoW7ktDEweIRoqSMY0bkRSp5cRv/AL8WvJl5YTPakEAFFK2mw6kJkkS4&#10;klkaaBBPKpUGvwmMyMODVpC3BI429NOPwYldGygEghl+qyQkN6jGNQ/Ysrx/Zq3+SjfDgExfNRZ5&#10;jZV0w6tcIp1C3W8trnkvpqJWMan4lWSOYtyCoSOXqSJy+NP7xeNJb3cMbSStInrJH9XaVmkjMleD&#10;t+0oC/Bw5vyfl6fDHHOyWRIJoKZ1HT7i/Wztlt5fqjzfXltwkNxHGQZIoih9NyZT6hZo14r6frc1&#10;wzME0RSSaQrdljyZ4mKmo2KO9Y/+C5M3xceLYTkB5VbSJdB9KSR39lqIlsbOFJtIjjAK210iyKUb&#10;4opYoOFwle3ARxpzT1FePAd/dS/W4rZfrF21ywosfBSUqrOQtV6fD9hfg5/zYykI3bbCIq9gmGmW&#10;1nbaVJeFLHS1s42LyXDM4jdA0SNJI29B8Snm/qSen6f2Ps1NZeYPrkXpmrNzV7X0GAaGiglWJjiR&#10;xyVan9v+b9mjxgTzDLhAj/vkLH5s8gy6fM5vIVtrQwyPqAu0mdbkPK6xN6TTXB5elJJxI4PDy+H+&#10;8XHy6fe+kFNrMiIhcRmnZlPJ/sqzD4tw/wDltyywZAx4weRRdr5i0FbgSDVrGWWaZIjIr1LNIrj0&#10;4fildOXFQicPi/uE48cGsuqSD0GhdySE9VOEnFalObAg0+Fq8a/stx+LJykAaJotXCALCSi/8pWb&#10;C9F7bwbNKlpK72pkYCOVo425RmTgyL8fH93zRXT08TfSQrLHc2yTTxAmqp6aOT8TERLTnx48viD/&#10;AGv8rI3Grvkscl8irxeZraWA3lnqktpYXPFWLTNO8VT6SK88hkSB5XkVPgeP7DcufDGxQXMkkbtC&#10;/q1DSM0bLIeJ+NVITi4Y0+GT7P2eOTNGN2z4hytffX2k21pMsV9CLH0ikHC5jktVV0Bt5ZA8yyQG&#10;JOR9S2eP1eXq+p+zirWl5MksNrBLEkq84ZPhAUDbjIaVWv8ALRvs/F8WVjJQ5n5FFi7KDHmLRNP+&#10;q3WtajZXNxav6F9GrMRLIw5q9vGzEHflR2ZV/eOiM6cGy5bK4jma6s7GJnUiOWR2o0aQhmUcuMx/&#10;3ZUsGVv2cEZx4twTL/SsQQdiVBNX0uWKGx1XXJlkuIkkihXkEuTeOIywhVrRGDeg6RxvCyLzeTj+&#10;8+NNbeZ4kDKklF5O0sqyxk0K7Bt/hk5Upxb9j/VmI78Nb/UyJF/sTIahZxySskr2/qTGKOO0s5re&#10;dfjWVuTJQfvIODP6gaNuSzc+PFHRNmkUCzyhBbxoJBEojdPjapIUBmHOrbSNIvH+bEkkgBRKzSNi&#10;1E3FzNZW80r311LJA8z+vDIGiiKU5OY1b0isfxWywN6nB/3bScsA3d3pdpZLcXeoQ24LKqXBkSNS&#10;jsV5hZHA5vGea8Bw/mXBKVNwEiaAtFwTanLetClnL6TKztDMjyD1kjWQRG4hiKiOOZfRb1XaX4f3&#10;bMrccMXsrCWBpY79ZIJPSc/VWR0kHqD9+3AcuH2f7pvhT/gcMpkD3tEZyJoxr+t/uUmh1vUxdWDL&#10;pUv1oLOtv9eWWOSOtsWW0ikkPpmXir8jdj97Iv8ALxlXWtjJcKl5f3SfWXAF0sEtwoLJy3UJLTcl&#10;X9MJ8SfE6fsZVHLK/pP+asxWwQ91qX1SWfSdK0y5W1tmRrJ57e19OhVG4D1YOXp8Vkh+sTSovr8Y&#10;lm4L6uB4Ils45rVLr1re2cRkyGRuCq1SBLEqBd+HHl+3/kfZkZkx2izMbPmmn16TUxpl++nyW9zq&#10;0H1hQi2sTM7xqtHtrmWR5f3bTyS+mP7hW4s8qx+o94IZ0lS01K2miQIl16ayuQ7qxDcIySvJJPsl&#10;25fzLg45nbh/H+mZx8/q/hQFt5kv4Z4DqHlrUbe+f1ZbUTSWEcaIjRq0bSyyLyCSwqxZIkdEdH9J&#10;/tOvJb6RHC9pJcyBbMATB4nbYL6gjWWQV+JW+x6mASNWNmkGRly5+alZa55ouJYtTsdGjabVXBtz&#10;HexLTkywvPNBAzxSGEqE9f0X+x8TIuJuD6cURuUe6HK4EYTh6sI+JFViyxcn5ceSF/tx5YMkr3SR&#10;zI5IuLUXW7up4tNlGnMYrITNMJmhuXf0p5GjAa49O34eoyzCD44rhviZsEy2/CdYPrBjuouZBSAc&#10;RGAaMwCdqD/J/eLxyQnZsMYnblt70Hb6yk2mHUEsFuNJvlhAEuoVd7lyvKKJ2mZDzDuvIMj/AOjy&#10;+qvF8LrFpLiwe4hnEtxHI6i4hjYRMOPMgoyrtxUfGj/zfD9lcrMpc9qbjwg0U5v52t9dhsrqFYdO&#10;ntYnNjdSKLhHM3ooyzJNLzNZuHpvD9v0/wB/8cnEytlEXw3irLdRA+nKBFV3BoTCqgsfsn4fU/2G&#10;AG+d/JhkjfI/j+kkFxeyXQt7vS3lttLvCI7q2kF2noRmP1AL13k9OHlzUep9Wb9l1uHR+TI21/bv&#10;zimhnihYVYuEkhZ3PFY2FeQk4qj/AObY8NHp/nJlAjlzRGqaVqYvopLOaxubxQvAwmS0vYoYmZ5Z&#10;4nWqvbq8skf2PS5P8bSNIuKS6hbKFa3i+tWwJkuHDp+5cqHozKtDXj6f2uaMv8uESJG/NiIE89kN&#10;ZaPrc0r299dppmosrWdiPRm/0qCCSSESRwSz8lMfqJcOyo0Mscq/t8+DDe6TKJbH0mhkKksizOlQ&#10;6B0IeMco22/YX9n9rllfAaO+7PhPNUl0LzmjDVP0jFexKY1ikNnE7I8UrwzqY5ZaSxnl8HqXKems&#10;r8ZI/SwDc3tvFrltdS8F0+YyBVaL1eRRSX9ORWDlhxaU8of7tPs5CUz37/j+c2jGTGgmFvZ62fJt&#10;5o8N3z8w2kEBPCZbablNyNvHJbMWhiDUS3X07r99L6n76Ljzw1V1hlna209PqygXHqrHwVncKxIU&#10;DmVCsvqjijcv2W+PjZE8cedfj+jxOOY0akd0ihhe90yyhvNbuLW+uZJNNe2lufVmVI3nhKBxI8SX&#10;DTxTfV5Xkmj4L6PqLIseBBDpFtcSQx28UaURpY2kciky78FNXiBH2VEfBuP2+WGMa2u2QlLnum1u&#10;fNV9pIaTVrm4u1llFtcRW9vzU2khRBPxP1ach0PM+srK78vQ4rzxWG+CD0oYYbq0ViCyMknpkEk1&#10;Ds3HkwX4T6afF9rI+gGr3Wjz3BQ19oCXsrXM+oahpusOgLJKJrT6wGSqoj2yQrM9vGX/AHiLcXH7&#10;v404fC6qJeQGeWS3hhhdg0aiARyqN3duYLI/Hnt8S8f3jf6sRKHEaP0suGwN0sS40K/urSztNWu7&#10;+6t7dUlf9JNNaSTGtskM0TOs0frPEjNytmVnaBE/eOqOVXA1TUozUQpbqxWW5vIFaFw8nHiWWVGD&#10;IeXqI6+ny+zwdclKcAdi2Co7BkIOg6DfmC1uJnupLeselabcyyXQ9C3rWK2ZXVldBGUmT9/w4c5J&#10;YH4qcXFysRjgmYT212PQCQcVVJPTLgeovwqzfaU/6n+tkBPnvVtXh8W9UYsc0+3juBdS6eJ7PXNL&#10;l/SHr6h9YlmltDceizm2lb13giRDFIqcefGXiis/pMnLPNPGLe2tHuVFBdgPGgWu7Uoqc2Lji1D9&#10;rl+xkvFERuQWMce/Pf8AhRsUNro1x+ldX1aDTFlMjaXI8VzKzqiMVZ/Umn9KJYfijVk+GP0uLer+&#10;7xG5g1FbiIQ20XqSSPzi+sCM8COBqChbo0fOnqJ8X2/s4xzDLtTccYjGyV+m+Z9AubaaOXUJZEjg&#10;gktbo2M08BEf79JEljk9P+8huViEv1Sf91w9LkreqPuIr67MM0akXcaKs8ayKjIXUMeYXkr7hevw&#10;8l+H7WQhlA5uPjiPgkljq/ljQEurXU5PS0W6kmn0u4uIJ7iKZIpGi4w8wjRFFkkRhGskjQzJzm/d&#10;8VBWmnX0l2HuLVEu1LlWmc/vVDnirOocH4PiDfFx/wArjgyaja3KjDi2iUz8w+ffLGm+WZbiw1C5&#10;n0i4EcDxadBG4spGhH74QyNBJCjSfBJHWP8Aecf7t5f3j5rK8mt2Fv6KSXBkeK4MiNCeRB5EIFMp&#10;4rx+z/s8n43cOLh8j+qLAQo7/j7VO0856DZSq0rX7pp/1W3vdN/R12t4hCsiR85nMdonqSxz/DPw&#10;VU4onKbLGg61NEsFzcw3UaAMzNEsaMd/hAJmdSDTnsvw5TLXUeXNtw6eU7MQUvm/OT8u9Hka+ezu&#10;LHUp2ZEt7WaSaYRMUAlkKtBbSB05NHxnnZXVW5N6nJHy83gdEl9F44fQLVWQDiv7zkXPHcqFG68P&#10;9TMgcuTi1R+KawpbRzw3jWYv7S7vhq0IVZLZyZZgbYxRwgyPwSR5pT6cnrr8Pp+u3HG2Gnqot/qz&#10;/wCh7mVYBy/edD8QZo/tdU4/zfYbGUiY7c2RO+6n5m81Uj1P61HBFrKAixbU39JTD1VvT4QXS1Ql&#10;fWV1k/ufjlj5ccEsZnmgtdSijR5DHKkI5tUF0YSFixT4tv2V5JxymGXJG9rbhjvf/dIIeYvMdvb2&#10;V/qXk+/v5LW3a6SW5nhVFIEckYtUhWNZ9kb7KSXHF+cnPjia6OJBLJbPIl9CZIFJ/eRuF2IbiE22&#10;+yzR8ssyZq3+kMBZNVxJpffmHFYJZNqy2v6B1CKC9LyUtpoHmXmjojyzM5+JC7QJcemv+pIqC5YN&#10;Ms7KWeSNppEcRTi3HDfl1VHb9gGpEfJ2/ZR3zFjny8WzkeDHgBEvX+P6LEbfzd+Y+tea7TTbSOCz&#10;0q6tf0jpa6m63EjW7QhS8s1sCQsr8mU3CxRr/c+rHhXNq/lKDUV0W5uWtZlXhbxXUZSNnrsTM6sj&#10;E8gi1/1FyccmSJ5f75iNOa4gWT+r+ajaNF5khsbTUY72VLi8n0qaaacWxUco4LWtsyUZebrFM83q&#10;tyblhzapELe2jWWJBbIyylyGkQgfDUhqePqf8L/NiYzBIiJy/iYRxxJJkebFvMGra1Hq2rXUekaj&#10;cnVpIZrCOJHW1u0cxiZSskTNHIiKn1X93Ey8H+seo3K3dstutuY4p5oHlmIaJI09OR2WvIAFpPU5&#10;FvtHjw/mw48xJoxr/Y/7pGXAByKv5d866hrRub620rU7W0sFkgvJrmeKe2t0YIPVkZUtpLX0ViDN&#10;BFHKsy/7q/mbYR6O00VwIXtLmAOqAyozMB9ot6byK/H/ACvs4ZQynkQWPp4akZb/AI/mu8x3v5si&#10;3uLT1rLWdM1EI00bWlzFHE5NIlUTpbmITfDw4t8XH/ghIbTOKyw8ZY2B/fkGVUoCa/a/d1/yBkBG&#10;co3L8f5rPJCINRv8fBKLWb8yJ7ieHWg2mX0Uw9PSreRNNku+TqnEExSJeBCU4+vL9n+69TniNxqG&#10;nC9QJEspPITXEUaPwZQT8T8vBT8PF/s5ZHTECwTJE5ymKl6aTHy75N85WmhXEseoXMcb8PqGk6hf&#10;XNvG8MrKCsVv6fqBuUiKJfWiVPU/ecl5clX1OzgbnJIBJzWJ2YvEpO7KAzcY2biNh/scicF8zUmA&#10;uq4Y8P4/pIZfJ2tX0YSD1rW3EMt1p8KpZ3zp6qrFLWONZbuOD1ZEV2+0i8Znj5fGqem65aXrSyQR&#10;ERR1UXCyxSRkijFRwdwn2qfHwyqeEx62fg5MvDquHh+Mv98gfMPkHzfpsFrbX2sW2pSyzIx0+exn&#10;glJaJofX/uop7pYhHyl9L1pFVFmdGXljpbpITO1oQt2Ssk1lNLxYh6fHv6hU0qq/sfD/ALLGMDM+&#10;ser+tFY5K+k+huHyxeaqulWPmOJNQ0y2Qxad5l0yyd4IPRkdGgl4/Vlnh5JzYurT/H/xlwKlwLhZ&#10;JfUjuPqjGINDcc3PDYnisbENQ/GuZEhR9AP+6aaJ6fj5spjht9Kng0y3R9Oj1mt1Jb3mj+lBG8/7&#10;xYWne5toiiOPTg+JvtrC3NuWNvbueWWHm0VkkLjncy81bl8BQiRGC8GrxaOX7fw81/mjk04iLA4v&#10;9z/xbdp5GG43UdP8s6Jb2+oPL9f1yyvYSE8vWP1eSFk5yq6C1lXmssXp+rHPZ8GX949pLw54Bv8A&#10;T7pzHxvbqWGeZUgSK59ANKAWZlJJZo6A/Ajqnw/YyYkLuufvXxjVSr/dJ/ot95PR5fV0HT9PvbOz&#10;a71Rp9NN1KtqzUhSVkWIx3LEo8vrpLI/7TYbaXd6hFYRwXDslwqFUa84eo/pkIzcomcPv/ko/wDN&#10;mLDTRMvVxfD0tsNYYDYCbBPNnkHyXf8AmSTU7Cxd9MM6fWYNEldoAsyGaIvFNFB9WV4/s+jNLbtx&#10;dU9H7OBNT1LUxxbTLi3uLypZbRvgMqgFWCvt9n9n4ftfazIgICNAf5v8TSSJyuXp/qsh8veSPLVn&#10;YSWmt6DqVlpHpAPqU8y3CQMGSUc4FMyp63IrJxP7P7tPj9XAcN5oN5eSXE7W31ZQEuIqoJbaWQH9&#10;3KYye533+FvsMytlkgRDYD/YtcoyG1yDI/Q886b5ZFhpTXc3mCAl4Xld5YL2K3ZD6kBlZwjGJVEQ&#10;+Pksn76Pn8ar251G1u1FhOtzbCIvFG/ERrGW2k5GWR+FKgNHHlMjYqQ4fd/bJlxQ50gdYh0DzHo8&#10;q+ZrE6Pf3N1Hbz3Fg8rXTXQiqIHP1O2t/W5Mp9GeWT4eTL+zg24b1bTlJZ/W4rhm5vFO9ONKB1BP&#10;wr7K3wfs4TA3Ql/V9P8AxIZ8UZHf0MZ0fTpdM1yS00rzImj3emwQRRRX+l23NHZyXt5ZoxE00oFZ&#10;Fcx8Zk482+3hfBc3F6hg+rvYojqPjkEqlEIkrzKzHatOP7mRf2ePwNkz6Y78V/6VhPhidmYHQho5&#10;OoS6jDrd9GjyF4LVbSd5Z1Nv+7hSa2jVZ+B+OT6zDIyO/H7WLXrwwXLCHjJ9ab1JvRVZFZlI9MtU&#10;8hxH7P7X7P8AkmJ4hxdfgiMTSj5ZtbrUrGFtRt57KXSIvq9nJqTva3CRSIPrQT00MT+qyrym9TlH&#10;yT1ua8lmFXNwXuYwZAsCpRJiC6GoAPwAjiTXwdf+NpRjwhqEfTQ70t0bSDaaZeTx6e8upz3Je809&#10;XSC4Uxs0igXTIzzRpxBHxwyvxeRZG/3U5HmiaSWZVQRcVBheISMD1cgqqqKfFRW5ZCQvaITwiq/W&#10;h7gxX8VrY2LyXBvPUnA1K2v5LWJkpwtw/qySySJKOAlmjaDiv2f3n7yms5RbsPqrSyJIJYZOQkD1&#10;3AZjVuPXt8P7H82GQqX1UyjMXuVi+Y7STVopU1+306wltXsNVspI5LdoCvWSBAY4Y5f7tFYGT1EX&#10;97H/ALrwj9Fpf9NEj6PMC4aCOQhiQKN6iNXx6FHX9rAYCXmz4t6HqegfuDb2+j3EX+L7YCOeLUri&#10;GJ40VyfSaJ41WJ+lFYSRthoV0+1EU0dklwWAEk0UScgxoeTsPSZq1/kyfCY77y+TXwzlzlwsUSTX&#10;dRutQsU1GXTXaR/Rt7y9uOLQBmV1iif65FGUCN8QlROD/Hx48sEXIWKP4LhB8YkNUfgVBLFWBZey&#10;njXl/qtjKVjeJYQJJ5ILTPVvLhEl06UMbdrSontzdRsVWIyQvEjmrmVFeWP0uHH95JG/xSB7i91U&#10;xhYo4bie3kbkxhYc0pXkjRk8GCn+Zf8AhsrOOF2Ltu9Nb7cSrp/lXyvb3gubm9v9K03VYYuKNqCM&#10;kUhb0/SnhvADMjuP983Crz+1F6eLPJFPL9YZpI1U/FcRgBAdgRJsFIrs3L4v9jkvSBXVgYSqmrOC&#10;XRrMaTbi0vLmZOcOiXkrm5kQcnWS1ZnkkQqqepEYY2i5cuHGVeGNhuJ7S8mnuJCq+kIgszNHCzoa&#10;l15s3pcue/w/Z4fayMo8WyeG6A3QuqaDo2veWLaDTo1M9zcC8kl0yKO5u4oZVf045UtkjW54tE6+&#10;p6yfvfV5fyYp60Ppr6kxZ3Rmi4lganZviJYN/sV/ysso96Dd8qCp+jLk3UiWWmQpBb3MEV/68cL8&#10;kSkkQWJVhaNqn4PVkWR+fpcG9PjgT6tCbdY3aVDdVEcrTgy8lJFUl5BuVPs8OLpy+yuV89pFTI71&#10;/CnCai5uLiIRWsqaV8F9aQafPDbmGdAwElsFZEjBYM/qyvFL6frRyt8PppatbJZTTXaiSN+C+pcz&#10;yyNHImykh1ZjGdl/lyUeA8ujbiMskd1TyZq1vqVjDpCz2lxb+vII9Isre1gnsp1LuEa1mVEkjqJW&#10;WoZv3XLlL8XFWG/06awgmsJ0nt5JTFAv1hWZmWtQJCxNTRuXFufH7S4xMbvo08MgfV9yHks7z9N3&#10;ltqsDwX0dmtxcX8di5typNBW3ReEno8F4+rHLEsvxxyR/tCDfSxwsHto+KAMzROCVBPE8uVCf2t8&#10;shvusYAnmf8AOQsnle1mv45ItXujNcO0cUN3CyRysE9QNCYyUQMfT+BV5rJ8Xp/7rwOt3bS2hBnh&#10;Myv6fJU4ksSQo4Pz5MADQ8uLZG76hkQRLrSYrpGrWesKfqV/9UnRpzFLMJI0iA5yOs0Dw+mkjtHz&#10;T0vUT4l4fveSj2kleURUKxcSqmpdkNK8qKdqUyqUa3awQI+aQwaZZw2kup80lv8A1FlmXjHbQ3Sc&#10;xGYmaVFWRJFb+WONZYuSp/ux2GZo1dJXPNK1nCFC1BUBeBFRv9msbf5WRIsWGUo+S+305bl45NOg&#10;Q21zw4aVNOlwkXqyMsksonVjG9Y+SzMt5A6fYgy7g2yxA8SocVZyH58DQVZyG4nj35rkgATaYElR&#10;0uPW2vjAZ1lEEnGGKJ4Ftxcx8pWSKGNoGlUy8ap6Fwjep/d8JPhcIVmKSwBmCdHjkBYAinWvE7dn&#10;GSjK+QauIxFH7m5746etxY6nNBAZhzeG8spVt5GEld1K+onF2P7y3kVG5fs4HdtKTUUiuVlkkFZI&#10;7kwHipoKj1ArBf8AiOQmG48Xh7ferxSedbvSWu9K+o21uwa1l0lb1pJJKF+MnomWNenLkr8pm48v&#10;2Phjv5nNC3kHWkjDLGltSNidvtqaUcK9cjlJEKLdp41lB8008jx6onmbTrnUBBJf3N1W8SKE8wQj&#10;KJA9u88CJQqHDP8Ab/ys8s5r3evc87x+UJVfJtu3Eh/Vm4vU0Hx1O30Cn/XWdr2IL0w98mrIWIea&#10;IpJdSZeYMAVPVhoKkkUXc/NuX+v/AKmS0pOhPIo8rg0brQ1+IVr7cl+H/iWbDgJahRQaPbSqojWa&#10;K3gKhk3FRxqhpShIDcG+L9r/ACMETzxSwlgCFPx16jc8jUb1OWwFjZsiLQVhYXNpcLGSCyAQ8BVS&#10;OKBE4N8IVdv+B/lxObhLFII0KSwr9kkBlYKAAWOx+H4erZWcUWvwRarZPLZywGWYSW144IdUPFw7&#10;lmYIoDLV29T7K/Fz/wBZb5fEY1qGToVHw13NaD+ZQcTAXyYZMQ4qC9doluJSpSYglZTVwDxAUMR0&#10;R2X/AJqx0Xqegqc6NDxrGCzCqspUb1+Cv2v9bIyhQoJnHhQt2lqL15RCON7z/wBICqhIkidXaop+&#10;+4heP7bcPhwv4yAG6c+tEiEupILljKSObAAFFQfBRf8AWXjkMJPNOGV33pxyIkWwjIt5JHVYpACq&#10;KqwLyMcbcisjStR0Z/sKzLJ6mBpWja5jYsVhuOLzbUdeS1KPUgdAo6fs8/58yozJcwEo20FyLGQC&#10;NWuLbmluK1jbgxVZEIBb4tyV/Z5tH/Jissv920bgsiGZ+WzAOvqNToP2By/4HATvts1j08lOGJf3&#10;omiZI3kFtGRupET+khNRyqTI3D/V58stYDCqsVDRwrSME7/ClCAaHf2/abDLLRXxbNFuS6WUtHG5&#10;WaZh6hAJFGkJBK8l+Gg3avwpjZbNJZvhlEiK7M0b8V5VACdQF22BBHxL/rZZKQrcNkwOFuO+khtQ&#10;JYTHI8ar6kYd+O5Mn2SWH7XEg/C37XwYDmVljuI7oEyKphIPQSHcOv8AsePP/V/ayEBd00449yNg&#10;dZ2gms3AikKzKwG5iGxRq+5bj/rfs5SCdjDbwHeQKSSa/DHJGoUHoB8bK38qL8OWmNBu4C64eCES&#10;TTKUji5mqKTuyO7HiB8X2Qw/mdv5sVlna6vlC/ZV0MihaMSeg/4Y8l/ysrnGwiUNt1OC2S009iT8&#10;QjkCMzVUAUqa9/sji38uKTcBdyLIWeT1Asg2K8itC1QenF/T5HKscfm0CKlZ0fT4JIUWOERl4TQq&#10;3AHkqlSNjyT1GT4eP2cTuUcSsFjJnmUhXSlCUrU9a92FP9l/PkDGZNlhUuZVoJYvTjJkAhiYGQP2&#10;Vx8IJNB14n/hf5cesytGvBKIxRQA1CQvOJmDA9GRAf8AZLyycPVXcyjjNqSwv6j8yeaiUkuoIqxS&#10;ZARQg8HkP/AtxwUBCljbLFLyfpwc0YlW4r0NVFD0wiVEgJJNlBo1y2q3v1iAxxKBxmQVXi8fN+q8&#10;XbmtK4hGg+ssXNUuBGkisSG9KlW22FF5V6f805CQojfopJgERcEtaBoVBmthK8JAUr64qE3NSC1C&#10;v+atgy2lEcUiEkGKYlVah5ByZD13+JpVG/8ANkcs4g2xnIGQPklt3aCWZRGgEV1AVmeNmThIirEv&#10;GhovBIZGXhx+x8DftYlD6ZleNS8UsZkZiSSCkkkgYrX+Vhx/yeL/ALODHqBOVMxmEiFeQSrGrN6d&#10;1byiMBaUZZUiiaNWNejjm/xfzxL/AKyaGkDRRvUOpRkY0YtGQtQfteP/AAf+xzMMI8V9XJ4Ig2iZ&#10;I1a8inmjIeFuccgqVCTAsQwHwbHiN/8Aff8AssEXpmWO7iciT4GIJAqRsqjalQ4YLX/JbK+Kg1CV&#10;ckDp31WQ6fNFG0Z9RVKAkLyozuTyJ4mMo7cSW+Fk/afA0s12ytFEGVpHU2sngykK/Ik9G49/9lyy&#10;mZlIsJZBJGJa2iyC5mZGWKJlvoqdUKtJHxUVNV5/5X/FfHBc6QTVZJCsbJHwTl9kEMwLEhqqRw+0&#10;OPJMvBsU5UPppL7Ka+hUJJGsjxvNzk9IAu6usbemFdAHr6v2TyaORMRvBN9WjFxVxGC6UIUjiaGl&#10;R069F5fF8HxccSOEbIlE0itPWzF3O1iFhkmkRZ24l+RZQfio1eXEL1f9nk/w8sWtrma1X0bjaFl4&#10;wKzBuCK1WWoJ+EUZev8AwuVxjZsNMcVytCXml2OoSfWtPAW6il9a7aNGjEkrxURipChm+NHrxb+Z&#10;OEnxYisM3MQMKR1JEYYgfGCDTryq4ft/K7Nl84jm5GUULR0s9qEa8j4tIOIebgC1EIIr9jjxRo/2&#10;m+HmiJyx90k10gjdAvxACdhVgQwBBC8d+THg/wDqf3jfFhhY5FlDlYQ2nCDTy8sVxyDAyG0ViIyp&#10;BZfT5kgD04hyT/jJx9GP91gaJisnqsiiSFSJFU8uXE9D40ZOP7X8/L7OWn1BiTZ3TOZEnh9MO5iu&#10;GDQsVKFeS1qOlCQ/I/Z+H92y/bwVbXlkxuxAeL7yTwFaqH4rxcdftR+n9n+VvhzFsiW/zcSRIlaU&#10;zaZfxy2puQZeEiRQ3iSESMnFuUbg0+w5m+2W+3H8fL7CGnvGn1mZj/dfEOTBVAUcujH9pt/+MfHL&#10;smSzsznlFphrCzSi2t1I4TExvwUl/jJUkla7qn/JT/K+HBBT0p6o37uRm+M1AqTQfCf2fi9Nf5l9&#10;Pi2CMtt04p9UJBcG4sgJV/fwqoMZILVArTmv7fwCV6L8DepzTEFKRy8Qqxxj4QBvTi3Irt/Lyqv+&#10;Q2Xc/e2dUdxMkNeTTTEBi32SecZRW36c+NGH+/Uyrm1JkQeqRE+0rqeLMUXl9odGZeK8v+bcMJ7f&#10;0ljK2rW/BglVYuNynxRRsvIIJHKA8djwVgx/4L9nApQlhHTjbFPQI/mDgA0p04rtkzEFiaJR3wmN&#10;2IrOGMyj+UqSVr/rNXDGUOzAsQefBlIFfhII6DwplcdlHJKrZoo1ZY1Yel6sbgtQh1KtuT1rU8f9&#10;j/NhfLbPHJ6q1KFOJQmoNegPUbceH+yy2IBZCFprDcRzL6Z2kDFg1KdP2qf7Lnitk7lZDX4qca9z&#10;uVNa/PHIBsykNqUdRjiLQqQDHyDcSaUoAylae6/8SxZlMLMv21cGte9d/bxOR+pRG1FGW5RH3jeI&#10;ihHQEbdfi22XE1dUUO4Ys5C1O53U7V8e2EjoGUhSq8bsxjj4qkYLhR8IFGG9P5duWLUm+qx15LJw&#10;CsKV3AqdyT1DL/w2UYzvu0wlug4mhN9KDxeISGRDXs2y7CgqpR/9jwxj8xHGF8FoG/yhx/CmXBvj&#10;JExGMyykj9p6lRv8J5j/AILlio4EMyEqFHxEnb4fn88ioq7UD6itGkqhmdjwCr8VW8aePEYnWTkW&#10;pt1rTfpTp8slsytW4xcAnLehHHl8P2gaV6fa75//0wS2f6S1SMJHdQzRKBIrclBAYiQLQ8JayIrc&#10;0+0n8vw8t8DdkF50SMRvye8S6xDpGkS3Ny9oyO7iFi/FRX4oDJzQGD92W5I/Nkb4f3nPBv6Pitoz&#10;HDZymVwwf4JjyBHipYyVo/H4+En/ACLwCcK57tcpG7J2QcevW96HuJtXtktbaRTUTW7elJG3xq4k&#10;VfQMfKH1OcXrQf8AI3m6503VZooZJI4Yiw5/6QWi+N6Lv6vxfYVTw+2v2f8Ai3EZdrG6iQB71HTP&#10;NXliEXS2dzNfGECInTl+t1jiDuCEtVIUtI0q8+PpyN/yJW7u316zURpZpNYr+7gaKrMzMOCvJ8aN&#10;yLftB/hWTngjqBxVW/4/hWPCd73UNL1ryhqlzM36WeDWSRLdwSugaJE/eyRpyjdfSQfDTjxkeDh/&#10;vzE54NTZl+rOiIeSieRF9WIAgOPUT+44VjdSW/m/ysnI8G63HqjVvNAHrfX0leWNUd7aB53guldJ&#10;DHwhei3byqssbIscrt8C/F+6xdWu5o3nl+t2pgZvXRFRkSvIclkDSB2ov+t8a5LxAdyWHkKQgm0u&#10;K4gsY49OuG1CBRYm5d0up1TifTe2McXpR8ix4fZ4Rt8GJ2cV2L5boXE4tg4QwApHEGYfDusQYBgx&#10;+1PH8b+nkPFETZIbCARXVvzBNYxWslpLHC1zLA8kKtEbqciEVdlRpXkleNo0+GK3uPghaX4+XwKs&#10;2ovbLb2sc5JZxGqKyO3ooCY+b/u1UNxReXD/ACcfGj3imHAAbK24uvLFpd3V/qVxbAW8MU04kMUs&#10;Mf1iWQJcemg9UvMvqSN8b/CvqNwbliUcuqSQtIqTQRgrFdXKoBMvBWbeMErzSn95X/I4fFxwDNAf&#10;SfsTKAu0RcN5ajvIrCSa0uL64jlvNL0+WcyROJGSLkkrDkIpudWiCsjtzk5vw54k9zeXNrK59eCe&#10;0f4buZHhUySUL05IUaMcfjdv8iRHX7eHxBy/3qQBey6O30e31MW8Jt5ba4iCy6fbtFK31e2LJGKC&#10;RZebGThHHEvp+n60Lxu+C2nuZ5HCRTyNCqM8TvGHPI05QiQgSD4HoyPxf7PH4slPKAaIP+axiBvy&#10;/H85Bu2m6ZBGTJaobiSWGJ7a3uGiVl6LdywK31X+9i5iZF9Ljz5/usREs0EEZRpxEPVe2QKC05AZ&#10;wnpxRIInb4nZeX7H7fxZESERaa3REkcDTOLtLRrpvq8epOrcVgFEVpWmuJWa5jT4I4n9L1OT/aib&#10;7CEUt5LC+owMblYPWd7aSYmRHUinwIshHx8UaMj4f2/sYifCB3MpADbvRF1NpVtPForRC0lvTbwJ&#10;eRW4SGZHWSqCd2jVnREkf1Fbl9n005SLGxnO0YeMmJi0lXjnjclAih6SVVfQ5uFZCsj8f+LfsYRK&#10;BOxad/x+OJJbK4uJFljW5Q/V5Ft7iwlhZZGllWNzbt6rfXPShMkcyTQxLx+0sD/EuVqUd5FYi50/&#10;neFWKyr6kew3BevJ/wDV4/y/tYnJw81gQTR2VdF1Oxm1n9HarBDpzzKrW37q4QuzASCIepFCGO7S&#10;epy5PJz5R8/sl0V9qdqpRWDXUvJkKS+pG8a1BUEAnaTsqt8X7p+HHlh8UHcNvBEp1cadoerKHmhT&#10;6hbMFkjmiaCeCeoq7BuPWE/bbh8H7+P1Y5cVutXijlkkT1HVI3eS5uGLcGY1QKCZAFVuSycolf8A&#10;ex/Hg4I8xySMZIooGw8uX6GOJ/q9pbloUjsLJI40lCAiQsVWCT1DF6bJwuHhb6uy+j+yysN5ey6W&#10;CkkXOaR/UnglkCISpPFQ4cyLwA2rHw+yv+VLuIa+D1e5a2l2UWux+vAzLbQx0trmCGSSVVkoJeUR&#10;iEMnrv8AEeMiS8fUb4vsIxS6jcpB9Xkne7IYXUJMjqrKjAcOTAr+86yRxMvw8G+zyys5gDfVnwxF&#10;3VKs1poum3F1PewWNrp9Ylt7wCGIvEXVisjKnD7LfDHLLzbm0if3ipENN5B6UMbj60ip6sRD860Y&#10;B14B0KuSy/BwZv8AIycSOYHNjwH3JatlIdRurq35aZc3NwbW9P1Uwt8EbtDI0rQTCSGNY5P33rRx&#10;f77n+ONWUstR0xbu9gh9aaSIOSjcUAY/EE4gqxfmQv2JG+z+0y8416LNCX8W/wBLGWKRA7kHrWm+&#10;aJNL0W6uXs7WNnt/rFzCXnKxghHcStE6CH6sZH5M9sqcn+P0+XAIl9cTxS6jBBJFdxmAz25V04fA&#10;Qr14wlg7cu/H00XknL4ciMkbA2qTPw69J5JlFZ2MF1b+WdSuI57G6ivfqc5ZZfWP1gNLB8bTjnBG&#10;YufNfVaV3aJuCS4GhvJNUjn0yX6165C3SLAJYmIJV+Ecm8ZR4g3+7OH+6/t/FhM4c7qv6sWfIghW&#10;1ax0rQ57bXLf6nHbJIunXV1P6boCvNI3l+w/qLdlIn4J6qfFIzemrx4uts31W29aa8ijVFlnilhe&#10;4kQii8ZXVeTfGy0PL7C8vs4BkIO9Uf6X94ijZqv836Vj69b2006WtnYy3ckxttOMd1BbR3KOOXK2&#10;BklC8Ilk9QNGnKb7PL7bvjjvvryvewGB2BZyrIJGZvhCsEdkf4G9NuX71ePLl/MI5BOyR+P6OymF&#10;DZTjvdBudDP6Bu/rNnE6hFmhmEAWILMZYmeNXRfUjEsciGSzlflHwb9gylS4mkhtzOqzU5xgRekj&#10;MvE8BVmIRT8TOnqNx5ZOUhEAkbNEBvsEjjvtO0jSL7VpYDNaq3pXbtd/WZQjCRPWqIlVp51pFHbz&#10;GGJpPR48ZG+JBYLyO9jFweFyfhEisyRtKI+pqkJnXjy9T4vgyGPLGX08P4/0rbKHCOX4/wBkrW2u&#10;eXtU0GZ9OlVtOjJee1dY554onm4pGnGa6itX5+l9V/d8Z/tonxermsrTXhdTPqf1NrcgmN3XiSrB&#10;gEj412AT1WDs7fH+z6eVS1UZmq5fzWeTFwgUDugb3zX5FuY4LHy7fau97HN6dxDp55enLBJAXe4E&#10;vHisjypbRyxJwlb1ooufqcXfe6aiOim6ltpEVQltFIzKCxVQHoxYUpXl/I3xcvjy/Hl4oE8ox/0z&#10;SBIdOJG6D5sg1O3e5tdOj1SxeSQTaldW4haVIw8hkhDRIkp+1Fw/38nD4P3XIDeaVJaSWotj6yXN&#10;ysjwLIeApIvqNVTHw4ep/usftfFyXkuQGU2djbbE3z7ky0/zZZ6rY6t9Yiks7nSbMol9NbqJmR0c&#10;oESVp2mWb6tVhM37xouXH+7kwyACXV5b3behCXMdqVooeIgNVWVoxz5nt/l8vtZSM58Pa7P1cSDi&#10;3AG7HoNRu77y5our6TaC8vY4obrVLeRpWliutgyPG8V1N6RiV+BkXjxW3aFuKJgKwtP0ksiXTywM&#10;RIVjkEqT0BohZGKuCteX7kyRN8XLLJ6io2P4f5v8Sdwdv9im+v8AmhNCtbW90u1trq1mkgU3cc1u&#10;mnjkgZxHchXgKOYxAr3n1adf3fo8l+yvJZ6hbyelHfQyySUXgitCW+NAybySUYoG+L01+P8AaTlJ&#10;gjqBIcRiK96Z4xfI/j+sEq0vzRaarpz6rqnl+4tbayk9VZDKt/HHCYpHjuVaGCITRo7L+6jmlf0/&#10;3jK6x2+New1SMSxRSxKrrXhcDiUmWhdUIRw8bp+8/abkz/veK/A/mJH1CMq/o/2MJRAsH+FG2nmz&#10;y7eTW+oNDNeQy3ES201gVIexmjIilmBlheB4rgNbttyXjCrQcp48EXmg3E9qLhZUYKpdIvT5OAVN&#10;VWRSZPjB/Y+L/feVS1/qqqpysOlPDxfzmPw/nL5fsPN03l+6sLq1UTraHUxcCCBnEigzyQyiOFRD&#10;KrKruXR15etgO0sZ4r36neRRJFcqxRroqea8RROPq+rL6ZKx82+L+ZP22slqTw8QHG1HGZGgn+qe&#10;ctHl8s3OqaNdXl/PpM8cUiaTGzuDyrJN6gtXtofVj9SVlVPS5/B60bfZMG090051SeOXUnY/VpZZ&#10;BGp35DaPkOP+w5cf8rKzmlKQIEvT5Jlgo/w172NL+Ylw/meOb9HajD5Wt7T1NT0+KyeV1lZGRUll&#10;njjkilWqdJ5I+aqnPh9gDYadfTqY770rCP7EMauZ1fkS4jBlQRn+ZuC/7HMjxpA8UB9X1R/AYS22&#10;sX+P5rItd876Xp0Ed1pllda/fSMLi8eOP6pNBGipDLcOkZjuU6iKNLkxtyT+94rghLfSbvS4Vl1C&#10;IvRk4QenIoJFGVUAb1ODBviZW+D7eYwyZQaEfR7pf9Itn5ciJle6TTecfOdl50vIrDyjfSWU5Vnv&#10;7xpravE8kla4mES2/qRGNWtg8SpcfDH/AL6ZS5t4rXVvRmtP9Fu4yTeo0wG1eccpVjwNOLRv+19j&#10;938DYI5DMmQPq/H4/wCkWJBjAWBaB0HzVqvmny9JdaRrk0d7pc4jXRGi0x35VX0Z7VZYImaNhzSW&#10;It6i8mkT1eHoTpaaPLllPLYp6slzY0qsrcnKEBxISG/eD4v7w5OUMpNBshKBiJyH1fzUV5sX869c&#10;trSeyu7Cx0vU4mDzxBlHrBvSMPGeMy27vQcIVd/30XP1VkZEVK0XT/XeBLQ3M8y+vbT3FPsNJ6nD&#10;1a814hqxIf2E+1yyeTHKMYg8/wDTNVDneybas3nKK3stQuNUFhYWjzWmuLppaQrIsLxLILRojHJ+&#10;9SNZvT5/vJ3VY5IkWZtNZ2D6e8apbRyrC0zxPJ9Vbk5PoqTSQema8fU5N/xjb7ORn4nFtHiH86LH&#10;rzP+6VI/MXmux1p5G/SV5C93FZWksMa6lb8IeIupWVPq86y0R5JIfq3JV/3nl+PlgmK0iPqXHoyN&#10;au7tEw4oY5QzKx3dq7fB/lceOWccgQCa/wB01yHS91O48wXaNaaV9dsl1y3ghS/iYS3IuLMpG0e6&#10;QRcPjb1f2Fh9T1PU+GRsUmtdQijtjA1skcT+o6yDmRK1eJZjyOwavJfiyvJETJAE5GnIx5RHdJI7&#10;7yhrOo6yupJrEl3c25toHtZJLWOeyjC+pFbRgwRNzdOEkUq8P5uf28RiupktJG1KaAz3IJgaJZI/&#10;UKgtVgT/AL74huA5eny/2MxgMaEeV9T+xFwnIk7V7kdd6FPb6rpNp5Qtrz9E6bcNHqEVzPBKIY5f&#10;gVbd3ErOY7kSTRpcS+l9aVU4fHi9peyy3cTSQKIuKBZBPzMgBJSqkcuQYf63PIHFsfX1UyiI8uXk&#10;l+t+VEtNE1m2stUlN1LcTzPby6Z6aWjzIq3IjlTjGIpIZf7xnmijtf7uP1eMmAbL65Z3d2JLozW1&#10;0aQWzwSsq1cA/Zfi1Erzj4K32PikyeaPEBX+mZHKJACk68xaPb61aaXfLYpaX+jxCa61S2u7OO6c&#10;rA7KomuIyUR5zG9tc14fDN6iW3w4LhupmuZbNZZCIY2nR1hkLqhIoiMx3YBqen6bP/L8fHI1CVSB&#10;lv8AjuackuEWQEHe6HpdtZWus3dnDA97JFbX8M9zALWedEkYzXMUCSRIrNH6hniuY42Z/TuG+rer&#10;jY5Zpp3e21COV5iqG0IjcRbP0DCOQc/hX/J/339vITAHqAI4WQvlwuu7PS9PhS31fQr63s9Nia4/&#10;Skb3UJueLwlnke1aeKSRFEp/eScpfTj9KVPUiwRI/By0twYX4K0sAIQOTtyUl3HLp/wOXwgSOIC2&#10;vflSDsoILm2RbTTY9QhE8tvp+rPE9y9vGpL+jMiW1pKIaF25cv8AdzNz/d4VP+n0uJTLK9zBJIEj&#10;KPHEsLdS3NAsmxf+7kwiMb5bn/StlwjuObKrS08g3drClnbx2k0dsk9xZ3du9ybm2pw4CKUNA/qp&#10;b/38DNx4RfsfBgy7jvb2SyhIIV1MbSoSGBXcn94JEcEpzWh/1mykVG62/rMBPYpToaeWvKVp5j1C&#10;3ljBt5EvFgkjt/SQSFgigWpguIGUTtDKkycY2Z/Qg/YcJdS34VTK0clvbNUAhkeT06hVETemK825&#10;Myoy/B8H2/hv+qPLhZY6HLqnel2uhvcn6qlxDfairidwVuY4RcKpeQ3cXrsimOLjEslxG/pyfveP&#10;GLFrmIXs88QnKRhkK6YyRqHYfyPKu53/AGP2/wDdmV5AYVL6j/sWUJEdP89KbaSLy/Z6TqF7by3d&#10;xDHcJd+aLd7qUopoR69tZv8A3RPEp6qycI425QfHywZNp+oXNisSMkbULwQiSWPhSnCpUB+NB0b4&#10;fi/awHUmEjt6f4pscMImzxer+b/OSO688eVNG1ua4ubDUJoIOMV9qgtrOeO4NX9ZRzk9IP6j/EYg&#10;0nGN2+D42xGytdStrRLa+uC10wZR6sgkiFWdk4O6p6n8jRsvwp/wbUwkZ2YizfT+xskTE0QQP6K5&#10;tW8na1eSa95e0+BdPSSO4nitLZ1vSf3aTrLHbtW24L+/hukk4tcc/glm+HCy+nsBcPb3OtTWlyKD&#10;0keMIxWjVDJECj0+Fhy+x+1mQfFB5JiLFiOzLdMsdeVLW7svLlnqejzqxSUxSLcRcnPwSRXVy5mt&#10;/sujKeSNy4WvwYJh0rTo1kea7N3Krk2vrGMCPjuxXiOTVU8pH5S/zrxXECZHJpOWRPKlk/mDzO17&#10;Y+lY/o+0ngjGowWscjcmkXjGvKURiI+onpQxyi2Rf3sL85fSymgju7ZZJAbgB2iSNSxkjYBiyiYx&#10;xuquV7f8Ey4OEg814iDXL8e9EW921hq9zAkaabNJbrdPesEit7iMyRxJL9UW4mjkkiST+8bi0nwK&#10;yI6R8ae3s0lSBr88WjaP6vwhBIkoqc5XHqtx/u1b1FZv8v7WGQlHev8ATt2PiAuvvQi3esTLJqC6&#10;O/8AolwkpuHub2SJjC5LtHawc4o3ZKzemkMkXKT42RuaRW0lmtoI7bUCk8kTwTs8DvG0i/AzyV5F&#10;HFabtw/mR8YiYv6SwIPUIZIPM95rZl1by2LrTra5S901oNQtluYYW4yxxW6IsMc0XON3ib4Zl+Jl&#10;mST7QUabbyWL6al9d3yNJ/fwKsUoPIcx6kAELKPiPF1X+Tlg4572QDf8KzkQeL/dJtHqOsetDrWo&#10;afYaPdej8CX1wZ42UKWj5xzxw3UEpYJHyt2l482lkjl+zg7UY7a1EMdwJeAgWGRG4klSxVmk9RpA&#10;OnwyEen8TfH/AHeSHEORMmELkLHel3lm91HVDfz2NxazepdzXdrIvqGGOQQxvFFA1tDau6gMwmg9&#10;T63+7RvR/wB6ExK1uUhR4vTkSytUAikgKvAPSYKVqskS7Vof3af6/HATLkP9l6WZx3KiURfWMk5t&#10;rmyjs31XUmb14b8PaXRW4iaQFI5be9nQ1j5qnqSR/D/dJJ9hjNLLKk9urR8mW6iIBkJRDWQFSUot&#10;G4+rG7R8f+Byc8u9MaEdif6KNhRRp1xp9zNBKIl/RV0ZWjhUPMqrGUdRMpk+Gv1W5iSf1f7xeDq+&#10;OudRvhepItmkskirFLcwSxm4AdgpWaMr6XCh5rST+Vvs5Dw4swKHPb4pRZeV9LWxuLM3csGjWkou&#10;bLTLy2njtFmgUzrJYyqyXSsH+CZmVn/voUXkyYKtRVpTKzLdtzQWyfEWVSaOilvgZwPio3BX/Y/a&#10;czlOJ2YHf3KOpSz2sNvHBFC+jB4LhtUuJBHHCzj+5mnEP+kRxl4kjR42mlg5NJdfbWJ7zLyeBZW1&#10;GFkUJbSxVCup+1UjnzFKt+18P2f5owjxC5elJAH9FB2WhzSiDWLvT4/KV/FO0k+oWV8P3sLbhTxp&#10;CYpKoqf7r4fBz48kQJLM62ZOnRJHNLxF05Ea8aH/AHYpHN2AHA4YgX5sogXuU+g0sTa6p16eae1h&#10;eSTTIw1y4kBjG8Doy28UbOyyR8ubK3FOS4+S7VZ0aR44bYoFktXHwczyJA2VG+z0kPJUb/KXGMa3&#10;ITQrZQi0S5ksprZY7q/1NJ2a31qJyk31cCNUZjzknjLK/INaR+nLcQfFHxR+YWeKGFHmZObB1FzF&#10;O0rQiVQrRuiqksKqyrTYely4/t/FkJEyZblF2dxPdX31SEyejeRh9LurZYIbt7YiWK4hkeae3vC1&#10;u7+vyXhdI7v8TrzjY1FvbXF1cegpM0alFidRwBcEjg6iNuO/Z3xB4RvVNcjKgxePVtW0fR9OOr3d&#10;LC4dJnv43kS4aO3Ko5nhma7iac8Ud1aG25P/ADy+ouBVvp7JJ7cW8xkiVXcwfEEG/EAGM8uX7zk3&#10;H/JyyUCDz6J4RLdNdR0jT9evNM1Q6xp0VlPJJHHb36lZLiQlDIeSXKOjRAW/pQepxZ/3jp9jEo3g&#10;itYpCXeMN9qOMNIgYgFG9FS/p1B/fj7GSjAd9MZE2dvx+P4Uz1GO8fUruB6RXMyBFimmkNvLIK+n&#10;NCLlxCJlV1Mli/prMvL7S4zUrrUFtY7azmMa+txP71p2IYgBeTRyErv9qUp/rft5COPh5jj/AKf4&#10;DbjrmQhvL/lfy4mqnU9UsUuLtbSOsptI7LiYgzNKY0mRRK3D94lrG6cl9REj5yJitg8dvZuBcwwz&#10;MzSys8I7V2MiSDlUfCP2v5cAgTK6asgJlyPzVPMlpf32swSrpl3c2Kxx28Kw3rj43Mf7w2stq5j9&#10;M/EeTLC3DlNFyfBC6mwlSWBZNQgeFizIKPHxbiyqq9eQHxAfvF+H+bI5QQSQKXgAG/pSafywslpc&#10;W2pyWfli5tb5RH6ziaG6Z4PWhnmkl4yF4JHk9PlJ9Xk4zQ8W+1l2kVvbSJNFbCF5wT9XrItS+7k1&#10;VucnT7TL/LhlCV7epJ9QNlrW59Sv7CbTJNRe9jspU9bVwtnIFMJX0eSpLAbe3c+pGywQyuvwTcvi&#10;4OHlvbmS5kisrGeONZY+UweFVjB6n035H/WUf62JsDdnURVm0XaaT9V0zT5PMOsWN7PNaTqY1jup&#10;JLorQhEu4mgblt8DsnPkyRKj/Bjrm1vpr6MPGXWclpil2zRIeHxLwYbb04Jy4YYyNUgyAF/71S8t&#10;6n5f03R7j6o5h/R4jEDXekLFe3CGThFMJkIE1QP383peqq/Hiwtlglq1xNcWyqwksglSoc/aDBKv&#10;xJ/ZOSo3TVufI/zmpdau9Rt2kSwstL1B2ja0157hBHNJBUiNomlP1fmif7tEn7f7pZEXCyS6F5cJ&#10;BCqyxwtIs8LRlI9vs7MGPE+Kn/Y/yzvoHJ8PhFlk9rpz6dY3F5eNLbT3ccH1a7W4EtwSw+M1QxR+&#10;otW6rx/y/wBlldMsWF+9zCkiWko4TW7fDwdRUGNDGr8an+7r9n+bKqIasmQUO9C6/qq/oWOzuL2C&#10;41KD95Y3Y3R4C3A+tIJpkafgjVuP9+fY9L4sbI3G7kCXV44lJECfV03YD4l3VV2p/L/s8PiEd7MR&#10;roPm3afWZNEtRe2OkRPbANqEv6RlVY4y/wC6kVlaSSkgKNHI8vP4uHpLgyG0htnIumuHk9NVa9os&#10;ZcV+H4U/d8k6ZHGTLqxkZHlVJMdWv9Q09V0ZtKDRXMrLopla7WNwCHV5XSKdUmY+ov7tGX/jH/du&#10;txb2MHC7lrCSQk933jNSAzJxAoB8HPjjK+V2sSZmwFHXZNR1JludKSYahCqyXNpoxj5i5Ujn6cd0&#10;H5ROzr631cSMjpzfnjre605qzLKRC6iNSPUJ5Lvu5qfELzf/AFMkKiO9jkhO66rrrS/MdvBFYGxj&#10;mvlnkuJDL9VRfSlNDxhQIilmMck3oW0i8v3k3Kb4syz6RbGEx3Txy3LBFSOMkc9xyl4L8KmnV+K5&#10;jwlMS+lyZae42Slt/cfmDe3d9Z3Pli1vtM09XkN5cXJLtBx9ThamRpP3qr/Jz+L7f7PJ8dpFJBHx&#10;ZnjZmjmKPzCEVU0Bq3HkKccvvvcfiINq155ovLbU7yN4Io7mGOG705biAQG5SqyrylrHD6qxM/N6&#10;fu1T4JOT/GitoiCKBFMEw4p9ZEcRGwJb7XHdv2uS4eKo+lJ62fvTGXWrm5S81L1U1GxdZJl0s3d1&#10;G7GSRRGwaETHgqmsckTtHxb4FVPjxeONlZAbqlpGOLo6FJWYE0cFStRU/wAjf81Rq4i2s8+W6XTX&#10;s0onmGjCXW7kNNDNbyrcWccbCNZICZBII39JPTZucXLl/unmqRI3MV5qR/0Z/qvDjzYj1FlqDUDn&#10;H/wLcv8AYfstOG3m2CYxbH8far2EuleWkH6V5amZWkMKxslrNaJyVgrrFcrw7FlWFebcG9Vvt46z&#10;W3jjWNrUQBZHYRiJVD171JcNWlduP/GNMEsUeTCYlfO1TUrnUriW7nttSN76ltHE1x9ckLQENuOE&#10;QgaD4nHxu78PtLcT/F6YgSC8LlI3E0Mh4QgOkcgB+Hdwvh+z8P8ArZGJAsBiTwnf6Upis7jQraES&#10;X0T6feWvpXN9I1tcXtnIUIc8IfUM27KP3gmk4fDwj+PEp7mCK+QSQyBpRxmQBKqACRJ6pHxcfD1G&#10;/wBXBwnhtPCTHY+np/0ijdK0vV7rRJnsL23nltXEtjMxmEMgZlRrc2QfjB6wLfElqnJvttH9lBbS&#10;7hujTkgNGVqyjcNyAQ8v8mv+yxBsEFgIgf5qTpYzSxyW7IjWmnIrtbXkcrRwyMTHJCYZGuYvRJHw&#10;zqn+/InhRviwPd6jBb3McVw8sEjtRZWBWOgbr6rKU6D+7f8A2OMY7fwhu4ZTF/Ur6H5fe7024bSY&#10;LG9soIBLLYQATzh5IyGiNrA8bRnm5Vbq3+2j/vIm+Lissv7t22uVnB+FGBFACaoyFviNP5V/1sBB&#10;n9LAbHdQubJZ5LGK3eTQpdJdTHcXELrJV2EQS4hukiYQKGZeUdxIyI3906/ZLre7lhMVneR+iLj4&#10;IGoX6ryp6iRcB/lMW/4LIzmbselsyRB9Q/H2stvbKxuVn1bS531C6sSZr+KPlHR1YpWW1mu1l4cU&#10;/dQceTfFxZGbBs1rcMJJrL4Qqkq3MigAodmHws242Xjk9i1RyjlJJrLVNPtRa2HmNvWmuZlSSA28&#10;bK7ySclPOI8ZIYi0T1eRZ/3ary+0mRf8xZGb8vdc9WNxW2/dSuYxz+Jd6AlwR0+LjlWeEqJLdp68&#10;YUU70SD0vN2lrYzwKkd0EvrWGO5YRcquESRwsDxsRyLqjNG6/wB5+8+Hy3mvegez53j8phI/ku0C&#10;vxVJrglQD3bfeu3bOy7EjeAe+Tj5ObEPMAtodXuZZIg7zJCA7Fafu6lBxIq27Of9b/K+LJuY12aR&#10;SChrQbvsCvYb7Nm1EaDAY75JF9ZkAKwOsgkFBIfhiHIq9fiY8fiVePxfsr/l4HuQ0UEoQq0ixgMh&#10;OwVqqteo+3xDcf2W+LDKQGzeAETa3KXN7biSORY5J2MEpBHKWMB3A+ywHpGRk5/tJ8GLGDmj8WZa&#10;UodgGSQBqEexbJRkCmBFWh0vjHPD60aMC8gYGrFJbZnTmG8HWLl/qNx/Z+G4jMrjkvFhsr0FOu9F&#10;B7cvHJlSD3LrlbSSFvTcSxuQ0kVSCSQQvJ2H7fpry+FUxpZkmZkBbbiWI+0RUtx61X4+P83LKZi9&#10;mvJvsXLCk9oiXDLHxfmsaOaolVEXqEFOL/uedfscOX7HLAzxuszwoxIuHIqeRSrcep7dG/ysMcV7&#10;pw4idx0TFZoWso7uSIcrKEScE4iXggY0Rf2uqDj9j4cuKzs5BBby/YZirB2JLc1qhqCAQU7cW+P/&#10;AFckZUzy2OijdarqsK3t5CKmJA8YjTiqiJuMwIcGjLJX9pf3f7PxY28jt5opZEBQBXqKGtEHEjen&#10;ShamCMidy1AkFEaZPeW0kUFw4lYvGA3w0BkJcN8NftcljU/5P82aSKIlQXJZ29RSQAVPEs3X36cv&#10;22wmIB4itb26K4miVisQCRr6HFSxDAOqIaip+FPtMvxNGjcccberHjCyBiQIwKsKmhB+0P8AJevL&#10;E5DQ6o8RZDe0t0Mt2k5RFeS4LgK5A5BhQJt/uxOIRP8AUX7INdPt2lkuHYR+mh9Q9UaI0NB168kb&#10;+bLI5ABbkRlQR82rzRpbwxxmZppAkQG0iS0YfEDQbcHX+VftYJjitbaSMg8kdQVZ9qFzQKvs+6r/&#10;ALHIjPxbdEQyklBz3d/eW86sBE0UpR1jYNsgDc22PxR/A5/yef8AkY6306JI1mFBJKOaMKUEhqdx&#10;7MUplhyWKbbCnea7PLcT2XH9zbPwmRgwLQ/DXiaBaMgmDGv7P+vgW7gjScSCjJcH1FfqtGpRu3w8&#10;UrT/ACsAAO7SCCmOl3UktoUHJZLYelJH3DIKFBSvxcnK1p+xigsJY2SVSo3C1JHwH7NaHx5fFyxy&#10;yj8FyUduilJq9rMJbd1dwql+ARj6gHx0BXf9huHHEbe0TjyVQ0NG4ElyRwJ7/tUXxX9n7WCBjFth&#10;KI5oi41Aq4R3ZJgU5qoSh9QClaklatts/wC19n+XX1iIpuQNI2U837gmnxL7fFT/AIlllRkLbsmM&#10;EWHaVqgu7YigMqPRI+nSvwON6OOHIr/wPwsuJLK8Bj9QqkoRRMy1JqgJLBz1+P8A4XMDNCjTrc2M&#10;2rCETxMQDLGzs0avQKFkIAQpT+X25csvUY5BIJSRKwBkYrsQOJEaqSeFd46fy4SIyjt/D5f75lGF&#10;xUtJljMDRRqYYufpqjCoZ+dZmNFDkF/U3Pwv/L+1gqeW2jvEuZP3cUXKOYx12Mo5x7fa3dZDT/L/&#10;AMvMKREJuLKBggLeO5kspLOMiW5uFWa3EoHxiB1jlLMoMfwxvAnL9rj9j923FWZo5bQRtEKmrSVJ&#10;HCnFQKEGtamv+r/wOV4x+DYMhWwRXlvqxmE5MHFY4hRW9RiZHZgQV40psPi+F/8AW5PjUu7Qo5Ms&#10;qMiBgVZWB5BaksPh/wCI8fgyUcoqgyGWlG5dLeFbuaNY4LaZJpWjIdWR19MyFQqH4t61/a5fvMQt&#10;5WJht9yoYoJDUdWQ+/v/AMQ/axAs7cm7w+I2ir2FY/rV7UBiiytDUEfCko7UJ5bct/8AixfiXFr1&#10;KSgoGjkWIxNGKEEfEo6dNgtP9llmM3Ihlinug9Gdngk9Rop7WS4+sQy1YMu0Uh+0NzyaRj/zzb4e&#10;bcBTz28kf79lCuo4upDDidiev7LfE2Q8ThNI4zaXRWd/azMbBXd4ncyRSAxkyLQqteO/qRVROP7S&#10;f5fJQV3pzJ+8iPNTN6npsTSlShXr9lg3JsvgRVFtjOtuqa6XrST/ALm6BhkS39P1FAJ3RZA/2QOS&#10;shVP5uP7LfBgK4nuUt5WCgrGzuWJHMtG3FiCdwd8pzWLrk1ZJm6Ta3hsHuIviPN40jWJa+n6cq8l&#10;HEUUr8Ld8GTGENbzP+9FzIodnIqtaopAXp8X+TksWUUxhn2pLrX6wsd5bRAQfUY39NUDkNuJCCZP&#10;tEp25t9rArvPbPIu6RJLxkRV5jixXZduTcVZVDfa/wCBy2EjW/RnDMSj4ltrm2hk5Ge4MIeOVz6b&#10;s6hqM4Uqq8mDsV+FFbGyQOlJI4wPSrwUniUBHFNx39ThV/5WbLDZAtmd1QThwIXlq01AzEFlelWk&#10;2Ip/d86If2l/awRbTyQlJi3qQsyAyN9oJTkCGHX/AIXjleQCuezXKAQmoWkN3FLaqvpy+nKwiSgR&#10;nJ4kMh27/tckfljry4eQUUeiCCKjiOBkA+NOvEmteH2P9l8WAQO1JAUdM0xIKkymd6irPzZpFiZh&#10;6clf7ziPhWU/vOPH9j4MQeQMzr6q+kzLKgYUKupKtx2+HkpYN+18X82JlcgbprMiCjktRWGYxyLP&#10;GrwsUPIMj8WXlU1YBlXjQr8P+TgxY1hkXnIGhYAhVO1CBToT0K9P9jlplYuKTZFhL3uXvLd/q8LR&#10;3UUhUtItG5KTy6qv20k481+zz5/svxAahAyR84pKJJxDJ1VW4kk7fEuy8ftfssn28nCe7ZA2mWmX&#10;QkuGjljpLFz4NSjOgYBdzsaludP8pH+w2LRTThStaeinEsprR6hFqPiNad+X2f2crOQMeNSngtS6&#10;tx5CeTlwfbkh/euVOwpXtx+J/h5ft4Y3VmTCZlQAfCWLdOf2gwH+SSclDJvTZHJ0SPTdYhF8thJL&#10;yl/eemi/aEQPp8HIJ+2qrSv+RgCAQIJPRHERvwIGwqWBCjsKCuXGV0zMwE7uGuHMKTEP6kZde7BV&#10;jIZjuWbkStKBv+antJAJRI0bt6hKEUJAC1p8uVDgF1S48lFTSK79AwrKkZjUOrAirFt2J/1eS4rL&#10;bR28HqN8YNWCoCTUAGlB3yPiWfc2HJaGttVlvryS3QGJ4qIzSEAFGZ15KTsV+H/K+L9nLs5hLfQA&#10;7xSwvHuAakMvGjLsR8b/ABZQTtbRCdFC6vDLa6RdyxfDJBOt0WVjUAo3L4HHJf7tPgxqxLJOhdf2&#10;ipXo1eor8xyy6UqbZSooye5e3s5fRkOyB1kA5J/KeIG54njT/JxN4aQISKx1pIn7VQDuPp+LCZkF&#10;jI8PJXjuyb2SMECWgaKWhKgMw+Ft6DYcOq436yn1njWvw0JqKj4eW46/EOg/ycj4saXxDwrvq5+p&#10;k8SP3gbjTqfUKUHb4W6t/K3L/Kz/1DxvrXOT639WpQf3Xp0rT4qc/ir9nl/sc2xv+Lit5ePL039r&#10;OLb9A/6H+jP0p6vJqfWvrvT1P3PqfV/3fp19T0eX/Fv7PLDQer8Hoen6lNuXLw2+18VPlleTwuDf&#10;xf8AYN+Dj4xw83ml/wDoL6lf/wCI/rv1H1hy9H0OX97++r9S/wBFrXlz9T95/e/t4Wa3+l/0be/Y&#10;+wePqepWnpr/AHfo/Fy58uP+V/sclj8P/J8X9L/j7LU8fEOP8f6Zkn5Xf8q1/S+lfoX6z9Y5nn6H&#10;1br9Yn/3p+sfFw9D0+X7XpcPR/eetlR+hxX61y9D64/Lnx9P1PrHwV4fD6vqfa/4b9rLp9eXFXo4&#10;fx/uXGj07v2JrqX1j6vffoH6n+mf0FD9W+p1+uen9T/fcfW+P6nw9P0K/F9jh/urHXH6J+stz9Dn&#10;UfVfS4+ry+Pj134/b40w4q4f6f8AFxf71r9N9VfR/wDlY/6FsKfW/rPBP039f9T6v6XGPnw9P4fW&#10;+zy9T9j7f+7MaOXqWH6N9H1KyfWPSr/dcTSlfj6dOP7fp8vgyA5ni+hmarr+P9i1cetx8yf4x+u/&#10;oill+jP0h6HH6zz/AHnPj+64c+PP1P8AdX1j0vjwyg+seu/Gn1P0fj9OvP1KD7NPb/hsx8vhX6uL&#10;6v4q/HC2/vPDlXLbi/qsI1T/AAvx0n63z/xb+k3/AEd9Z4+n9W+sScfrHq/B6PqVpy/3Vw9L/duN&#10;j+t+tF6vqcPXlpwpx4/7rr6f7PX7X+y/ZyzP4e/Lp+P9Kum4tvd+Pqa80/4M/R2u/oz6h9f/AEfZ&#10;er9b5ev9ZqfrXp/WtvX9Phx9H4/ten/u3AWofov1bP6//vX6T/o/1PX5/WODep6df2uH2afvMrx3&#10;vXO/9j+P5zKV7934/H8xOPK/+IeOpf4e9L9F/puH9O+j+iPR/RfJPR9T0PipTl63+6ftcv8Aj4y4&#10;/rf1mSlfqvBfr9aU9XiOfT9unHn/AMNluTg4hX0sRXAa+pNrz/Dv1Kw9fh/iD6xL/hHjy9T6l6j+&#10;hT/l1/vfq/P/AIr9H4+GCh6P1a7/AEZ14t9X9PhT1abU715/78+D+b4colVRr6/4v99xNG3F6v0/&#10;j6Uon/T3q+Xv8Z8uHJf059a5V+pfHz5cv3HHhxp9W/0jjw9P97hNpH+Kv0sn1z6v+i/Wfh6foV4e&#10;k/H1ab+r9mnpf8Wcvgw5uHfj+v8AyfA52n4P83+P6k3/ADN/wX/hW+/Rf6T/AMWfVIvq9P0vT/eq&#10;Hlx9b9z9X9T7Xrf7s9Hj+/4Yey+lU8fT5V/0yv2q8l414fDy/wBb9jIYa3vi4f6P++aslcQpiGg/&#10;pn6k/rfW/Rp/zqn1flx4fVZvV4fXf33o8ften+6+tf3OAtY/R36FX1PsUb6l9U51+scHp6fpbfzY&#10;MVWeG+fpXbi/H0/5ya+Tv8X/APKw5vq3q/WPUj/xB+lfR5fon/Ruf1r63/pHqU4/Z/Z4+j+6xDRP&#10;qHot6VPUp/pNKcfW5n1vUr+69Sv97x/eccycv09Uy5/7lNvzC/xB9ZXh/vJ6sv1L0f776r9XP1P6&#10;p9X/ANM4c+X1f1v9H+tYY6l9R+oPThz9OX0aca+ryHLjTb1PU60/bzXeu/4m/H4Xx2/H+lYp5F/x&#10;x/iSGvqfVP0rafpHn9Z/45voy+j6vLf6h9X5eh637HH9jC/VvV+uXX1f1OH1ZvW+qen61fUXh/ef&#10;u+VfW+18X93/AJWbE8tuHj/p/j6nXYeGvj/F+P6rOvKf1v8Aw95c/Snoev8ApEfo/wDSHreny+qT&#10;cvR9H4vT9H6t9r9z6n1j/irH6j+heE/rcPQ4Ly+t09D0vSPPly/Y9Ll/sv8AIyr18PSki+n/AB78&#10;cX+bwqPl/wDx59RtPrXHlzvfr/6Kp9d+s/Xh6fHj+59T61T6x6n7r0P7z976mLaJw+rwel9a4crr&#10;j6vLlw9U8PU578uPH0eX730/tftZVPi6/Vf8X44nIjVm+X/Hf9L/ADmJefPrv1m8+vfov6zx0X1f&#10;s15ekn1n9H+j/wAe/rcvrf8Ax68/s/vsR1L/AA9+krP679R+u+pH6PrcfrlO3H/dtfV48qfDx5cs&#10;hDhr0cXif7D/ADW48O3d/R4m9E/5WH+iNZ+o/p2n1G7+q+hx/QXUf3Nf3HpfUufp/t+px9L97xxd&#10;/wBEfpFPQp6nqSev6HP1OXE8ufD4uP8AwuZOm4+E/VxNOo4b2+n+kjdE/wCVo/4Fu/0zy/3ksv0R&#10;9f8Aqn1b0vUT0fS+sfufX4V5+r+8/wCeuJzfXvrS8ef1f1U9elOHocvh5+p8fT7X/NOX5fp9XF4n&#10;8DHS1+P534+lNLz/AA3/AIdH1j0P09+jrr9Ff8tX6U+rn1/q/wBV/cfa4ejx/wB3f8XYZ/H9YPqe&#10;j+16VPt+jRa/5X2q9Ph+zmIOD+HxOL+l/Pbc3FY4v5v+a80s/wBHf4ZP6J/SlPXt/rXLn6f6U5Tc&#10;OX+6OHD0eXP9/wDyft4Vf7k/0VH9W/vuUPo09Tl6fqCvPlvy48vt/u/tZk5PD4Bf6PJpxf3prl/F&#10;/Neoap/gn/E0v6b4ehW8+t/Wfq9fU9JqfVPR348/Q9L6t/p3L6t+36mB7j9NUm5+r9Z+tJ+i/wC7&#10;519Mc60+D0v7zly/ZwHwOnL/ADfrbZfX8PV9Srov/Ku/qNv6P1P/AA7+i5P8T8fU+qeh9ZP1b7f+&#10;kfWvXp6Xpf7u9X/dnHDS4/SHoP8AVvT+scn9SlP770x/d8/p/wCNshDwf4uLh+DDHXHt+IsTsv8A&#10;C/KD/EH6R/Qv1Wz+o19bl9R+vTcPrn1bfly9H/hfQ/3Xhcf0tT/T6cPi+q86c/7s8udPh518Pg4Z&#10;mYPC49vLl9KNRxWe+/8AiWaeXP8AlXXKX/Cfp+tS3/Sn1bl6Pp+uvpeny+L0v7z/AIu9T0/U+P0s&#10;vWP0l9Wg+oer9d9VufWnp8j9nl+79Tj9j/ZYy4PEl9NIx8X8X0obyn/g/wDTGr/pb9E/4f8AqUPG&#10;np+r6nGP1efH/SPqtfT9Xl+74+hy+HniFx/iH63p/L+59Cf1uNPrfqfsely+H+Xlz+H/AGWV/uv6&#10;PD+Px6kyveufxV9O/wCVa/o/zN+jPqX1b65Zer6//HJ9H93T1fS+CvP1uP8Au31ePH9zwypvrHqS&#10;/V+fr+rH9Y9GvCnMc/bny5cvS/2X7OZOKq82g115Mh0z9DfU7H656P1D6rN+i/0jx9f+7f0vtfH6&#10;X1enp/Wf33p/89MrUq/VpfrvqfUPrEXr+ly4cfUXn6lfh/vf7z9n7fq/u+eUHwuPf8RbYce3B3IP&#10;SP8ADP160+ofUv8AE31Kb9Hep6X1qvov9X9D0f8ASPR+q/3X/FfD0/j44WP+kPrlj+k6+vzuPqn1&#10;n6ty9T4q8Ofx0+r/AN5w+H/Y88MPD6c/6NOTLjr/AKSTLTf+Vd/VtU/w59W9D0bH63+i/rfH6v8A&#10;F6H+8/wet9Y9X0v93/b5YYf6fX/SvqnL6sfrH2PT58vg5cv3deX2+PwZTjvf4tM7rrzQ9p/hr6qn&#10;6O/S/wBW/Sf+47l9Y+sen6I9X0+H+l+l6fqel9Y/f8Ps/uvSxsnq/XZ6/WPrfpw+tx+sf3dZK+jx&#10;/ap6X/Fn+/Mytr9P0/0bQL2v6f7P+PLLb9B/oWD0P0d+gfVvPqvP6l6P1rlFw+tc/wB3/ffXOfpf&#10;u/7r0vi9HC/Sf0h9fvPr/P6t9XH177fHlUen/dftely+x+zw4ftZRn8S/T9VN8qscNJx5p/w3+id&#10;L/RPH699Zm/Qv1b6p9a5/F6/p/XP3dPrPH1/W+H1/wC9+Phh5b1+sP63P6vyf9E+P1b6utKf7t5e&#10;rz/4s/2OPr4BX1/xfznGP1H6f6X9dhUv1j9BPx9L9I+pYf4sp6dP0h9dT6z6vH/Q/T+r8vU/49/9&#10;nhdY/or63afVvW/S3oTf3/o8+o/39vyp/vr4OPLn8WVz479fL8fUzlx0yLzD+nfS1X9PfVP8H/XL&#10;H6l9T+uVpxj58vqO/o+ry/3p/wB2/wDFf1fCrV/qf1u24ej6P1+34fo/hX1uUXP7H7z1vT/k/wCI&#10;5cOLw9vov8fSsbo9/wDTZBpv/KP6hy9f679RufW/T/qcPRrN6Xrc/wB39Xr/AL9/e+h/e/Fyw+l+&#10;p829f0v0l6Xwcv771uL/AFinpfs8/T/4r58spFbcN/5n08Sw4q8vxwsQg/TfraZ+jfrH+FvWHL6v&#10;6P1T9G+rb/o/1fr3f0PXr9W/0r0vQ9T9nAkn176pp3p+p9fr+/ry+q0qeXr8vj/m4/V/9n+xmQPH&#10;sc+H+LiQbo3yTeP6n/iTW6fVv0H6P7j0/q/1/wBbhH6f1P0/2P5vrnxerx9L4fVwFrP/ABzrL1Pq&#10;nr1X9G/WenqfD63ocfj4cPU5c/2MpHP+Ftx3/S/H4/hTPR/qX+JdS+p+v9d9Rv059Sp9j0ZPqv1r&#10;1f8Ad/p+lw+rfvOXD1P3OI6ny9CD9EfV/rdNvVp9T+qVanGm/qcPS9Th/k/5WW4Of44WI5m+SK0n&#10;9Letc/pL1P0f8PpcfU+vfXKD1K8dvq/qer9X5/D9r/dXo4Mu6fW5vT/3i9FvrX956lKb8PV/a9Tn&#10;x/4r+38PPJz5Gvp+LAX8VLTfrP6Jsvrf/HX+s/7j/wC59Hv6Xq/Vvh4fV/S9Xl8Hr8PQ/e+himnf&#10;Vuc31Hn+kuL/AFv6zy48uJ5evy/dcPW8fi/4XK9+E8fFw/0v5yTe18v4UF5h9T6nB+lfT/QnNP0X&#10;+i+Xq8fVHo/U/Q/0z1/qn2vQ/d/a/wB1c8dc/ov05v0b6Xr8v9KrXh6vEU/vP3no0r6PD91/vv4c&#10;sjxfwcv6SI8fVQ8sfp71v9z/ANa9On+43nX6x9W9R/t+j+4+s14/WOf7/wCx6/x43QuHKL6z6Pqf&#10;W39P0PS9TnyHHn6u3q1/2fHlw+HKzdG+/wDzGGVX87ev+j9W+o+p6X6OX1Prf1v6v6Xpv6npfVv3&#10;vD0f7zj+69X0uX73lhpa/pX0IPrnPn6x9P6vw6eq/wDe8Phr/c+pw+L1uXDKsXBXWv6H/HmWWq2Y&#10;cf8ACf6S1X9HfV+H1Y/Xf0j6/wDyyR+j9V+t/FT6t9c9Ov7j6rx9X91ge8r9Sjry+tfWT6X1bp6P&#10;qmn978P+rX4/V/usBrzr/NbYVXS0y0r9K/4tuOXH9BfoqP6/9f8AS/46HoJXn9X/AHnq+lx+s+n/&#10;AKN9U/vv2MGXn6V/SFlw9T1+Lerypx+rVHPl6fx+pXh9j9rjk4cNbNMuHhN/iX+ckfl//BP+HdX9&#10;D6l+ivrKfVfR+3+lODen6H1z/R/qvp+vx9b9n1sJov8AFX12T1Pq31P1H9T9I+lz+r/vOvp/F9jh&#10;/vR8fL1P2eWUHhr+Hp9Lbt5skuf8C/oaP6v+k/V4w+l/h/676Pr1ip9T/wB1cfV6fVP3Hpen6v8A&#10;x74M0/8Awb+jYvqn1f6nzk9P0fV9DnwPr8PT+D/kXk818Ma4+f8ABw8bKHFx7pVe/wDK2v0je/Vv&#10;rHq+ilP+Ob9Z9H60v1Cvq/FT/ejl9Z/a9b/JxW19P68P0dy+qco+Vfr/AKnPma+py+HhT/fmWxu9&#10;/E4q/wAp9fJdTw16q+z/AKSQ6/pf/Di/4s9T9K+ld/Vq/wCHPR4ej/x7en+89Sv++v8Anp8OLXX1&#10;/wCL0/rPLmv1b0KdKinLn8Ho14/5eZEXGjw+X9L8fzkXbf4e9OH61+jOPpP+mPrtOVeLer6fp/v/&#10;AK7w9X/iv7X+7MbZ/VvqN5+lPrf6PqPq/r8+XGqfZ9P4/wC9/u6/F/vv91xynN4n8NpH1iqv+ig/&#10;Mv6b/SOm/wCC/wBEf4n9Z/0j9T9H0vU9GXr623D6t/f8f92cOfx4F0/9F+hp31Hj/vTccev2qD1O&#10;HD4udevo/wDFn7PPKTdevl+OJmb4j8E+8xfpX1vNP6X4fVP0bY/Z9CnPnPT1PrP+i+nSv+9n/FX+&#10;7PTwWP0d9VufV9X9HVf6x9W/uvU+H7NP9IrSlK/D/J8HHJwvfh4uL+l/x1I4r2q/9mkN7/if9K6d&#10;9T+qf4s9KD6h+mK/XPqdZa+p6f8AuO+16nL6v++48fW/fZD9Y/Q/K45fVv0nSD0/rfP61w9RfTpw&#10;3r/vrn8Xp8+eZGbj6827Hfm9Q0v6362m+j631H1pvX/R3ofUfU4y8vV5/vOHLlz9L4PrXp8f28Mb&#10;P9AfXdM+o+j9U+vXPo8Onq+ifs8vj9Tlx4f7HKcnMc+bTkujd3QSbUv09+gtW/SHL9Ifo2x+uep6&#10;P2PXk9X1OP7j0PT9X1/+K/UyQQfoP1rT6j9RrU+h6fGn2T6tKbeHOmUGqPDbTj47/ipiN/8A4j/Q&#10;Osfpv9N8fSl+s0/vKeqv1b0f8rr6Vf2v9lkT/wBE/wAQR/VufL4evP0fW4CnP9vjTj9v9nLcnFwx&#10;/mOw9XD6nqH+lf4buPrn2qSV9L0/X9HkeXHj+79Wlfsft4rB/hL6/P6/6M4cB6tPqnCtX/u+X+7O&#10;vqU/yOOUS4L/ALGE74dmP6h+lf0ZZ/V/0r9Y+sf6J6n6R5c/g/3p9D/dP2ePr/uv7z1P2sMh6VbX&#10;0PrXLnJ9Z9fr6dDx41/d8eXD7Pxepx4fveWZIvj8muXI3SjH+kfrGq/X/wBF/VeNt+jfqNeX1jgv&#10;q+tT97X0+Xp/sfVvW+s/6NxyRWn1ij9fT9Bq8uHq15Cte9evqc8xz4fHHnxWf0OObrb8fj8el535&#10;j/QfK19WnL9LW3o+n9b/AEfX6s/ocP8AdPD7P1X0P3X2/wBjIxH9Q29f1K/VPg5+t6vpcV9TjTf0&#10;/wCfhmblvr3OTv8Aa9PvPrfD/RPq9f0k3rcPqnpet6jelXl/x8c/T9L1Pj9Thhrpn6J+px/UvS9P&#10;0B6Ho/Y5fDXjw+Lhy9Lp/k8/izHxc2o3e/exHzJ/ib60n1yvH6831j1uPP6n8fGvr/uPU9D639r9&#10;3w9X6v8Au+OI+Xvrv6Ml+pf8c/iPqX1KvHlWSvpep8FK8OX+6v5fi5YMvg3tVt2e9kJ54/wD/iu2&#10;/Sv1T9PcD+lv0t9W/wB56WvD6z9X/e+p6XP6r/u/l/efuPSwHL+jPrF79e9Ljwh/SPr8uXqd6V/c&#10;dK/5XP8AysOSrYb0K+DLoP0t9S079Eev6HK6/Q31f0vqn1fb0fU5f6Zx5ceHD9x6P2/g4YYx/on6&#10;7J9Sp+kqDj9v6zwoOPqdun2fW+PAOHi3tjG+HfkxuT/Ev6Nt/wBNcf8AD3pn9I0+q/oz1uZ5ca/6&#10;R4/7x/6Py+xjX9f1B63LqPW5U49B9rnt/wADmRL6d0bdE5tf0f8AVv8AQPTpxf6l6NfUryavp+j8&#10;f+v6nwc+X7XPBGpfo304vR+q+p6a+nypw5UHo9P+FyvHwdKtGDrdsb8sf4y5X/1/9L/UPrTcuFPW&#10;4eq/1v7fxeHLj8P956fx8cKND9f14/rFaemfrHGtK1NOHL4vCnD9n/ZZIc92/LVbM186cf0RP9S4&#10;/WvXT6jzpTlxXl6np/Dxrzr9Y/3Z9n/dWGF19W4xU9L9J+ma+pw5cuI4+pX91z/4XBLh+LWL/wA1&#10;j2i/pPlqHL69/hT14/S+r+tT0/UPqfVfS/0v0OX2qfFw/wBlgJvqv6EP1nh+kuMfqfV/S/vfipT1&#10;P3f8tOXw+p9jKcl3s2x4+Lbkma/4h/xXH9W9T9Bf6R6f1r6xy9D9x/J+99Xn63H/AJd/96vjxF/R&#10;9G2+ufV+fqH65/Lx9L9nj/ur1vt/scstPP1VbIXvVo0fpP61efov699W+qx/UOleX1j95z9b4vrP&#10;1bj6PL976P8Axbg2+/w9wsvrHpfpDkv1H0+POtD/AC/Dx8P+F+HKfVtTRC96+lJ9M/xz+n7/AOqe&#10;p/h30pf0n9c5enzrHT0/W/e+r6Xq+p/un/fv77nl6t9X+vw/WPqv1v09vrfHhXmeNOfxc/8Ahclm&#10;4K35px/TtfDf8Kn5Y5/4fvvq36T/AEL9Yb6v+iuX1nj6C+pw+r7elzr6f+7+f+Ril/8AXPqj+v6P&#10;1/nF6fpcKen6nxU5fD9ivp8v3nLDpuGtuaZ/UK5fj8fzVDyz+jvrdt+iP0n/AIe9Ob67+kfrPq/W&#10;fTSnLl/pHL1P96/T/wBE4cef7WBrDl/o36L/AN5aS19L0fV9Wvenw8OP8mHe9uSyrfi/Sm2tfVeG&#10;o/4l4fW62tPX+t/U/q1Rw4/ter6tf7z/AHZ9j9rFrbj+lH+u8fX4nl6lKduHqV/b68eHw/ayY5sZ&#10;/R6f9ioal6v+Fbf9Ac/0fyT0fqf2uFW9X6vTb0qU5+t8X2OXxYKi+v8ApTer/M3oUpWvI/Y4fH9u&#10;v+V9rlj/AFmEeGwlmo/4X+s2n1StKR/pPn/den6C1+s+t/o9Pq/p8q/B/c+l+xmh/THCf1fS+scJ&#10;OH1fjx+0fR6/vPUp9r/mrK4cH+6ZT4dr5IN/8J87P0frn1P65F6v6S+tfY4f6XSv+jfVeP2eH7v1&#10;PU/498uKn6QuPrnofo3nF+iqcvW9ajepxr8Xqf8ADfb5fDgHLfy4US8uf8SXXf6V/Qel/UPrH+Jf&#10;Qn/xNy9D6t9W4jh9Y/49vqfp8fT9L9jj6X77jiGsdLbr9Qr/AKR9qnH9r1PT+Pr/ACfDksnFXpbc&#10;XW/qZB5N411jnx/xH/x5+l6PPn/ur6r9Z/c8eHX1/i5csZH9R/SsHrU9fm31P1OFfq3IU9P1P2ev&#10;+Xx+1/uvKzdC/qXavx9S6/8A03/hPU/qVOP1Jf0r9W9T1P0r6f8ApHq/U/i9T+55cP3PP7P7v1sU&#10;1b6/9TSv1PlyHD63x/vKHn6fLvw/2WRy3QXHw8XW0P5Z/wAK/pt/qv6Wp3/Rf1nh6FY/Q+s+j/l+&#10;pwp+54+p6nxZrKv1AcP96uMnrf3XrenVuHq8/evDl8fp/b+Pnh9PFsiHF15fj6Xa99X/AMVS/WfW&#10;/Rfr2X6P9X639U+sU/e/Ufqvb0+Hq/7o+uejw/YxS4/SXozf71/V+LerX0/T9Ou3p0/fc+P8vwZG&#10;PBxf8U3abis8PCl5/wCVf/4g0v63+hP0z6yfov6t6vr/AF+n7/63/wAe3H1eP9/+/wD+euJ+Xvrv&#10;6Mt/qFedf3n1n1fT6mvHj3/1/wDY5YeHo0zvjPF/sUZ+bH+Ff0pc/wCJuP1bb6v+jvqX12vFePq/&#10;Wfi48uPp+h+z/e4MT9B/U2+t+nx5vXnSlK9qbU+z9r9r/KyvNyFr67SfU/8AlaH+IIf0B9Z/3mtv&#10;7r7Nfh5+v6vxc6etx9D9j7P7nEdS/RfrLSn1n91wrwrTkONfU9/scvi/33l8a6ojdeSY+T/8a/U5&#10;frvH9F8rr61x9avqb/3f1f4OXX1/R+Dlz+sft4OHqfWYfX9bnX91x8PTPLl7/wCrkZVwDhYS57/5&#10;zGR+j/8ADuqfoD9FfU+D/W/Xp6fq/XP3Xo/8U9P734f7zh+1iI+q8U9X1vq/J/8AeuvGvI1+3tTj&#10;0wQ81yX0/wBimlp+lv8Ach9U/Rf6Z9KCv6A4+t6forxr6H73n6/j/wA05Gh/iH9IyfU/q31Kn7vl&#10;y9b0uW/P0f3fHjy4/t5I30cg8P8AF+JPRz/h79FRfpn1vrVU9fr6P16gr6H1z979vj9n9z9nlhxZ&#10;/oGn+jenXm3r+lw4+rx/ar+99T/jXIQ+vdgeO/x/0ixPVv8AlYHCf6xz48U+q+r6n1j0vU+L+7/0&#10;H0vR4/3n+7P8vDLR/W+pmnq8+Y9PlX7Nfh6/Bwp/s/8AZYNnHzVxb0xj8xvqP+IIOX1P6v8AVpfr&#10;np+ly9bg3qcfS/0r6zy/548/8j1cTvv0n9ai+r+hwqv2uNONe9N8keHhNcmUODh3tHeWf8N/oi++&#10;v/pb9IelL6vofWPV9T0vi9P1P3fqca8f2uPDl+zl33q+o/1j+75D6t/dfaqeNOXwdOXH/dmRwcPA&#10;a5X/AJzdOq6f5nEl/lL9HfVrD9C+p+kfR/52L6x9f5cOCepz9L/SeXqel6tP9DwT/uu29H0eHpj7&#10;f2q7V6bdOXLKfTxMIXwlK5fX/S/mP9Lfpev1x+X1X+44fF6PHl++9Xl9X9L0/j4f8VcsL5f0X+k/&#10;h+rerzXh6nGnOg5enT9qleVcyMdVtSyvg6sr0z/Gf+D4P0j+lvS9K55fVfU9X0Ky+l9Z9b9jj6fp&#10;el/lc8MZfrdZPq3D636R9D1K07dK/F6fLjy44ZcP8TRirbuYlcf4e+qW36W9b9EfXP8Acj6Hp0rV&#10;uHqen+6+s+n6vpep8X97wxCD9N+nb/X/AEvUov1r0609XgKenX4uPqeP+XkBd+SZ8HEa5plD/gP9&#10;GXf6C+sc+L/UPX5en9V9WT6x61fh5/VuXX/l1/b5ZBPP/wBa/wAJeZvX5cvQNPRp6HHmvHl/l0x1&#10;F8LnYuHjhX/HuT1DRf0Zw8r/AFL0/Q9VKfX/AFfr3Oh5+ny/Y50r/uv/AGWeac1junp+d9/J2v8A&#10;gu2p9n1pvU6fzH0/o5cs7TsX/Fx75fe1zpgvnHj+lZOVPV9NPq326U29fptz4cOv7OTiT16fuqc6&#10;t6fLjTlxP408c2u1ojzY/D+j6n65X0uEfr+n6nPh6g6/8V8/5Ph5YX6r6Hrx+lT0eP7/AKceopXt&#10;/vz/AIbK8n1Di5oy1fmnflj9I/VJvr1frPM/Vf5qUbx+L/fX+T9j9rng2Pj6XwU9Tm3Pwry+LlX3&#10;phN9GGO+nJK7nl9aPqV+reinocaVpwHD06f5HPjX/K5ftZnpwi58uNdvClW696cvtf7HLYeTki3W&#10;39/d/V+HqcRyp9rlxjpSnw8vS/uv8r1P8nE14cn514ct+tfspWvf/Ww7XtzRlq0S/q8E9Hj9Y9M8&#10;acaU5zcOP7FKV4f9c4meNJunr1j9Lj/eV5Nx+ivLh/ssZV8KTHho0vkr61t0+o+lP9e9Tj6XD005&#10;cvo4+ry+Hjwwvufqv6Qi5en6vCP1eXH7XE+nT/Lrh/g2ZTvh2TnT/rH6JuOHqej68vofbr6fqfvP&#10;8rh9rj/wvwYZXn1T6vL6lPT+PnxrxpU0rTbn6lMrcWKR6b+lfrkHpV5/uuHqU51ovPjz+L0fQ58f&#10;8vG7cX5/3vw8a15canx3/wCNOPHDt/msCiUr60Xo0+qUl58eHp86JSnD4f5uv7zn6uIW/p/VI/qv&#10;2KD0etKUHp8afF04/ayArh9KRaIn/wB6pPrVOn7+vHpVvW51+D+fl6fw8sEQ+h9XTly5V+LpWlVp&#10;y7+n9j7PxYDxbIy8WyEuPr/16fhw4UX0q14Vo/L0v2fX/vvt/By4/s4lL9X9ZfscOFv6lafa9Q8O&#10;P+VX/h/T4/Fhx3fwZ4fNdD9b9Gb1fV9T1bz6tX7NPTTlyr2r9j9n0/U5fBik3HmK+p6VP3VKV+23&#10;Kv8AldP7z/J/Z9TIY+K5c/x/Na48W9Kdl6vCWnp/W6r9Z58/T5elHw9Pvw4/74/4t/3b6eVqX1X4&#10;PQ4cP3vr+FKn7HH9n+X/AK6yePxP4mvFx9V/ln9LcJf0h6nKlt9S5V9X+7Sv1nl/u+vL1ePwf8Ji&#10;Z9P9Hn6xx50PLnxrThv03/ny7bi3c2PBxepEfv8A9Oj6t6n1f4aen6nHl6nevwdPS/4bBem+v60F&#10;OPoVPqc6cq8N603+1/w2VZ7tll4Uk82/VvqGo19f696aej6FePD1jTjX4K8OXT4/T/y+WAbv0/0X&#10;ZejX6r6Ef95T7PpD7VPh4+PH4eWRw8XC3erh2TLyx636S1X63x+v/XLmvpU6fWW49N+fHjx5/H6f&#10;p4Akp9bP2q8pvRrTjSrenTl/sePL9r/IycuK/Nqne1p/D6/6LTl9vhB9Z4/3nKi+ty49/tc/T/Z5&#10;cPjxWD1uKetX6elOC06d+H/C/wCVzwQqmePhryWTfVeUv1f8K15eo9ev7Pqcv9l/keniL/VvVb61&#10;/e8VpWn26p6dK+/p/wCy/wArKcvBfnTi6jhsK6+r6CfVOHoeo1a1pxq3qf8AG/T/AGPw4Yp6tDy/&#10;y/V5U8DTlX/K5dP+I4JVwmmHprZKJfQ+HhX/AHV9X9OtKVWvCnbhw+1/xPDD/SPS/fej9v4OH2um&#10;3X4eX2v+uso9XEe78fS0Gr2SBPqn12T6v9c4+l8fr09KnL4qcf3nCvCvL/L/AN18cQg9H603rfb4&#10;HhSv2q/D1/a+x1y+N03T4q2R999c/Rq/VK+l6q+ryp/d/wC7Om/D+9+zgyL6vz/0inpUbnzr9rb+&#10;OCHF0YQu9uaTaj+lPqp/RPL636kPo+hxp6VTSnanD7X+Rw5fBhTH6PD4/wC8p+6505epyHOlPh/1&#10;v8jh+16mSnf8XNsycV7spf63644f3VT9Y9P+7+r8G9Ktf3tenD/i31v91+ji68PrD+n/AHXpn7XH&#10;jXmKcOPv/wALyyzJdCmc7oWg5vX+pQerX6x64r6XPnw9FuXrept9j7PL4fV9Pn+1gC69LnNT0/T+&#10;Hny6ceLetz/4qpz58/8AJ/bxzcW10ynfDvzTW39f0bX1/V+zLx48OPLmn1en/F32fT9P93/e8v3f&#10;p4G3+rRepz9P6wfT5fa5fH6dadufT/hvhyjDzcSF8WyPf0/rT8OPq/Vx6nD7PGqep12+z/zbi4/v&#10;5eXTkOVOvL0d/wDhfT/2WbIXTndN1Ff7lPR/lNK9KeuONfavq/7H/KxWWlI/R6+mnD068ftnjw5b&#10;cefDjzyotWS0NbceMv1r7PqycvV486+kvL1PT/b4epz9PG/6P6EvCvpcxxrWnHbp/wAa/wCT9r4c&#10;RyTC63Vf9J+s23q0+sen8fGledG607fzV+Dl9j95xxaP+6en2fV+Ll14+l37V+xw/wCFwSu/JErt&#10;C3HL65F1r6H+66/3n1gceNN+P956/wDsfU+Hllan9X9dfTp6tTy4/ZrRuVa/s055GV7NItdoH1z6&#10;l/pPP0OK+l6lPU41Xj9jbn9jp/scArT05KcuH7Na1pQ9eW9KV65lQ4acwVSbftxcuPqftdOtR/Lt&#10;yrx6Y3979WPHl0+HrwrTty+Gv83P/K/Y4YT1R7m29H62a8eX7f2fU41PGvH4uP8ALw/a4/tepiw9&#10;X63J19PifX9L7POi16fDy59eeYh4aNtGyFP1f6lD9n1Of+i+t9rhVqUr8XH0+XH0/wBnDLT/ANJf&#10;oscv7v1F49eXTbrtxpT/ACsEeG9u5lLh6Md1b/Df+LBx/wB7vqj8/s+nw9TelPi9Tny/yP58Ss/T&#10;9e+r/vPxP1jxrQcONN+f8vH/AInl8rod6yugjNZ9T6vo/Cv6R9YfUqVpx39bnX/dXp/b5fDz4f7r&#10;xe44/UIeda0PrU+17Up34/8AC4epZjmh9P8AX/Tt/wAKenyT6jX7HT4+Xfj6lOXL/dmL33o0PpU/&#10;uj9Y5V48uP7NNuXH7X/PLKIcVlOO0r8v/pH15PrtafW0+oelT1PQ9Q8fV5f7r5/Yp/y9cP2sKdH9&#10;T1H9P+69MfVuHSlF6cvh9Pjw48Pi9L/LyUuWzDNbJte+q/VIvU4f3w+scvm3X0/2+Xqfb+D1+X7G&#10;GW3rN9Zpx9duHWn2F/CvP7WJux7kT4rSVOf1YfUK8vqUVafa485Ke/Pj6X2Pi/4XFpPR5D0unLav&#10;Wm3/AAv8uTF9XKxXW6hafXvSk+ufb9P4uNOHOrU6b+p09T/Y/t4h/on1j4uHPh+76ep6dfj+jjw/&#10;2eDe/Nq9PF5on/cn9WHH1OPqn1Pten6v7FO/976lf2fRz//ZUEsDBBQABgAIAAAAIQBrB6WA4QAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFMa2iZkU0HVIpAQogHubrwk&#10;EfE6ip028PW4JziOZjTzJluNphUH6l1jGWE6iUAQl1Y3XCG8v22vliCcV6xVa5kQvsnBKj8/y1Sq&#10;7ZF3dCh8JUIJu1Qh1N53qZSurMkoN7EdcfA+bW+UD7KvpO7VMZSbVl5H0Vwa1XBYqFVH65rKr2Iw&#10;CB/3xcvwqh+W8ePTz6a3O7ddb54RLy/Gu1sQnkb/F4YTfkCHPDDt7cDaiRYhjgO5R5gt5iBO/nSR&#10;3IDYIySzJAKZZ/L/hfwXAAD//wMAUEsDBBQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3Btwo&#10;CC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJ&#10;wJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk&#10;8g8FN7a4CxCjpizAkjL4DpvqGjTwruVfj3UvAAAA//8DAFBLAQItABQABgAIAAAAIQDa9j37DQEA&#10;ABQCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPgEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABJxKu25AgAA9AUAAA4AAAAAAAAAAAAAAAAAPQIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAA&#10;AAAhALw/TKLjKxYA4ysWABQAAAAAAAAAAAAAAAAAIgUAAGRycy9tZWRpYS9pbWFnZTEuanBnUEsB&#10;Ai0AFAAGAAgAAAAhAGsHpYDhAAAACgEAAA8AAAAAAAAAAAAAAAAANzEWAGRycy9kb3ducmV2Lnht&#10;bFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAAAAAAAAAAAAAAEUyFgBkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAADYzFgAAAA==&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId7" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00402137" w:rsidSect="00503C30">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00503C30"/>
     <w:rsid w:val="003306FD"/>
     <w:rsid w:val="00402137"/>
     <w:rsid w:val="00503C30"/>
+    <w:rsid w:val="005D31DC"/>
+    <w:rsid w:val="00C01F84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6D2C026A"/>
+  <w15:docId w15:val="{0EAD1EE5-8B3F-4074-BB78-0F1ECC780970}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...345 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1237,58 +1172,58 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00503C30"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1534,68 +1469,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1</Words>
-  <Characters>6</Characters>
+  <Words>0</Words>
+  <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6</CharactersWithSpaces>
+  <CharactersWithSpaces>5</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>